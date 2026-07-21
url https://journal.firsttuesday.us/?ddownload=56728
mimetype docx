--- v0 (2025-10-22)
+++ v1 (2026-07-21)
@@ -1,1686 +1,1538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00C570FD">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4512A5FE" w14:textId="69DFAFBD" w:rsidR="00BD069C" w:rsidRDefault="00447F70">
       <w:r>
-        <w:rPr>
-[...58 lines deleted...]
-      <w:r w:rsidR="00C90FAB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D27B604" wp14:editId="177E6743">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D25330A" wp14:editId="5632F6C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>196850</wp:posOffset>
+                  <wp:posOffset>2538374</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6496050</wp:posOffset>
+                  <wp:posOffset>4294022</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2073275" cy="1435100"/>
+                <wp:extent cx="5071110" cy="5325822"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2073275" cy="1435100"/>
+                          <a:ext cx="5071110" cy="5325822"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                          <w:p w14:paraId="09C2AA59" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Are you ready to retire and downsize your home? Here are some ways to prepare for the move and make the process easier.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                          <w:p w14:paraId="0C0DE12A" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Research</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> your ideal new home.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Look into condominiums and senior communities to see the benefits you’ll enjoy. Select an easily accessible home with added features like grab bars or non-slip floors.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0B83D104" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Fit your </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>furniture</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> to the space</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. Chances are you have some larger pieces of furniture that won’t fit into your new home. Keep only the essentials. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5AF6483D" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Clear out your </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>garage</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>. When you’re moving to a senior community or other organized community, get rid of tools and equipment you won’t need in your new home, like lawnmowers or power tools.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="353E386F" w14:textId="4DA0EE00" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Recycle your</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>kitchenwar</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>. Donate or dispose of any extra pots, pans or other large items in your kitchen.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2F07BFDC" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Share </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>sentimental items</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>. Collectibles, art projects, report cards and baby clothes are full of wonderful memories, but you may not have room for them in your new home. Let your family take the sentimental items they want and let go of the rest.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="575823FA" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Hold a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>garage sale</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>. Unnecessary items in good condition are an easy way to collect some cash. Sell what you can and donate what remains.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6B690B7A" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Make downsizing a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="F7941D"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>celebration</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. Saying goodbye to a beloved family home can be difficult, but giving your home a proper farewell will help you get ready to move on. Prepare snacks or an easy dinner for your family and neighbors to make it more fun. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37EA4979" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00182515">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Give me a call today for your buying and selling needs!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BE5C94F" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1D25330A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:15.5pt;margin-top:511.5pt;width:163.25pt;height:113pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ6PUqgwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igUDpEqFgrpkmo&#10;rdZOfTaOXaLZPs82JOyv79lJKGJ76bSXxL777nz33Y/5daMV2QvnKzAFHQ5ySoThUFbmpaA/nlaf&#10;rijxgZmSKTCioAfh6fXi44d5bWdiBFtQpXAEnRg/q21BtyHYWZZ5vhWa+QFYYVApwWkW8OpestKx&#10;Gr1rlY3y/DKrwZXWARfeo/S2VdJF8i+l4OFeSi8CUQXF2EL6uvTdxG+2mLPZi2N2W/EuDPYPUWhW&#10;GXz06OqWBUZ2rvrDla64Aw8yDDjoDKSsuEg5YDbD/Cybxy2zIuWC5Hh7pMn/P7f8bv/gSFUWFAtl&#10;mMYSPYkmkC/QkKvITm39DEGPFmGhQTFWuZd7FMakG+l0/GM6BPXI8+HIbXTGUTjKpxej6YQSjrrh&#10;+GIyzBP72Zu5dT58FaBJPBTUYfESp2y/9gFDQWgPia8ZWFVKpQIqQ+qCXl5M8mRw1KCFMhErUit0&#10;bmJKbejpFA5KRIwy34VEKlIGUZCaUNwoR/YM24dxLkxIySe/iI4oiUG8x7DDv0X1HuM2j/5lMOFo&#10;rCsDLmV/Fnb5sw9Ztngk8iTveAzNpkk9MOoru4HygAV30A6Mt3xVYVHWzIcH5nBCsMY49eEeP1IB&#10;kg/diZItuN9/k0c8Ni5qKalx4grqf+2YE5SobwZb+vNwPI4jmi7jyXSEF3eq2ZxqzE7fAFZliPvF&#10;8nSM+KD6o3Sgn3E5LOOrqGKG49sFDf3xJrR7AJcLF8tlAuFQWhbW5tHy6DoWKbbcU/PMnO36MmBL&#10;30E/m2x21p4tNloaWO4CyCr1buS5ZbXjHwc6tXS3fOLGOL0n1NuKXLwCAAD//wMAUEsDBBQABgAI&#10;AAAAIQCFa2Kj4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2EQAlx&#10;qipShVTBoaUXbk7sJhH2OsRuG/r1LCe47c6OZt8Uy8lZdjJj6D1KmM8EMION1z22Evbv67sFsBAV&#10;amU9GgnfJsCyvL4qVK79GbfmtIstoxAMuZLQxTjknIemM06FmR8M0u3gR6cirWPL9ajOFO4sT4R4&#10;4E71SB86NZiqM83n7ugkbKr1m9rWiVtcbPXyelgNX/uPTMrbm2n1DCyaKf6Z4Ref0KEkptofUQdm&#10;JaRzqhJJF0lKEznS7DEDVpOU3D8J4GXB/5cofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAJ6PUqgwIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCFa2Kj4wAAAAwBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:199.85pt;margin-top:338.1pt;width:399.3pt;height:419.35pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1Pp+NaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc6/U6cZJaWUduIleV&#10;oiSqU+WMWYhXZRkKY++6vz4Du37I7SVVLzAw33zMk+ubtjZso3yowBY8Hww5U1ZCWdnXgv94nn+6&#10;4iygsKUwYFXBtyrwm+nHD9eNm6gRrMCUyjMisWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6F+z0ouG&#10;2GuTjYbDi6wBXzoPUoVAt3edkk8Tv9ZK4qPWQSEzBSffMK0+rcu4ZtNrMXn1wq0q2bsh/sGLWlSW&#10;Ht1T3QkUbO2rP6jqSnoIoHEgoc5A60qqFANFkw9PolmshFMpFkpOcPs0hf9HKx82C/fkGbZfoKUC&#10;xoQ0LkwCXcZ4Wu3ruJOnjPSUwu0+bapFJulyPLzM85xUknTjs9H4ajSKPNnB3PmAXxXULAoF91SX&#10;lC6xuQ/YQXeQ+JqFeWVMqo2xrCn4xdl4mAz2GiI3NmJVqnJPc3A9Sbg1KmKM/a40q8oUQbxI/aVu&#10;jWcbQZ0hpFQWU/CJl9ARpcmJ9xj2+INX7zHu4ti9DBb3xnVlwafoT9wuf+5c1h2ecn4UdxSxXbZ9&#10;SZdQbqnSHrohCE7OK6rGvQj4JDx1PVWQJhkfadEGKOvQS5ytwP/+233EUzOSlrOGpqjg4ddaeMWZ&#10;+WapTT/n5+dx7NLhfHw5ooM/1iyPNXZd3wKVI6c/w8kkRjyanag91C808LP4KqmElfR2wXEn3mI3&#10;2/RhSDWbJRANmhN4bxdORupYndhrz+2L8K5vSKRefoDdvInJSV922GhpYbZG0FVq2pjgLqt94mlI&#10;U9v3H0r8BY7PCXX49qZvAAAA//8DAFBLAwQUAAYACAAAACEAGVV09+UAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU6DQBCG7ya+w2aaeLML1FJAlqYhaUyMHlp78TawWyBlZ5HdtujTuz3pbSbz&#10;5Z/vz9eT7tlFjbYzJCCcB8AU1UZ21Ag4fGwfE2DWIUnsDSkB38rCuri/yzGT5ko7ddm7hvkQshkK&#10;aJ0bMs5t3SqNdm4GRf52NKNG59ex4XLEqw/XPY+CIOYaO/IfWhxU2ar6tD9rAa/l9h13VaSTn758&#10;eTtuhq/D51KIh9m0eQbm1OT+YLjpe3UovFNlziQt6wUs0nTlUQHxKo6A3YgwTRbAKj8tw6cUeJHz&#10;/y2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1Pp+NaQIAAD4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZVXT35QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                    <w:p w14:paraId="09C2AA59" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Are you ready to retire and downsize your home? Here are some ways to prepare for the move and make the process easier.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                    <w:p w14:paraId="0C0DE12A" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Research</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> your ideal new home.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Look into condominiums and senior communities to see the benefits you’ll enjoy. Select an easily accessible home with added features like grab bars or non-slip floors.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0B83D104" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Fit your </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>furniture</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> to the space</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. Chances are you have some larger pieces of furniture that won’t fit into your new home. Keep only the essentials. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5AF6483D" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Clear out your </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>garage</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>. When you’re moving to a senior community or other organized community, get rid of tools and equipment you won’t need in your new home, like lawnmowers or power tools.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="353E386F" w14:textId="4DA0EE00" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Recycle your</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>kitchenwar</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>. Donate or dispose of any extra pots, pans or other large items in your kitchen.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2F07BFDC" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Share </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>sentimental items</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>. Collectibles, art projects, report cards and baby clothes are full of wonderful memories, but you may not have room for them in your new home. Let your family take the sentimental items they want and let go of the rest.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="575823FA" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Hold a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>garage sale</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>. Unnecessary items in good condition are an easy way to collect some cash. Sell what you can and donate what remains.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6B690B7A" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Make downsizing a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="F7941D"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>celebration</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. Saying goodbye to a beloved family home can be difficult, but giving your home a proper farewell will help you get ready to move on. Prepare snacks or an easy dinner for your family and neighbors to make it more fun. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37EA4979" w14:textId="77777777" w:rsidR="00D474EC" w:rsidRPr="00182515" w:rsidRDefault="00D474EC" w:rsidP="00D474EC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00182515">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Give me a call today for your buying and selling needs!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BE5C94F" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C90FAB">
-[...59 lines deleted...]
-      <w:r w:rsidR="00C90FAB">
+      <w:r w:rsidR="00D474EC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D27B604" wp14:editId="5761E552">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>197510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2984027</wp:posOffset>
+                  <wp:posOffset>6495898</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="1041990"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="2073275" cy="1858060"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="1041990"/>
+                          <a:ext cx="2073275" cy="1858060"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C90FAB" w:rsidRPr="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                          <w:p w14:paraId="27D1EBC0" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRPr="00D474EC" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Freestyle Script"/>
-[...7 lines deleted...]
-                                </w14:textOutline>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C90FAB">
-[...11 lines deleted...]
-                              <w:t>Downsize the easy way</w:t>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB"/>
+                          <w:p w14:paraId="3B4DE3EA" w14:textId="249FA2A0" w:rsidR="00C90FAB" w:rsidRPr="00D474EC" w:rsidRDefault="00D474EC" w:rsidP="00C90FAB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D474EC">
+                              <w:br/>
+                            </w:r>
+                            <w:r>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:234.95pt;width:612pt;height:82.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLMmBpgQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hgUAYiVKwV06Sq&#10;rdZOfTaOXaLZPs82JOyv39lJALG9dNpLYt99d7777sfiutGK7IXzFZiCDgc5JcJwKCvzWtDvz+sP&#10;nyjxgZmSKTCioAfh6fXy/btFbediBFtQpXAEnRg/r21BtyHYeZZ5vhWa+QFYYVApwWkW8Opes9Kx&#10;Gr1rlY3y/CqrwZXWARfeo/S2VdJl8i+l4OFBSi8CUQXF2EL6uvTdxG+2XLD5q2N2W/EuDPYPUWhW&#10;GXz06OqWBUZ2rvrDla64Aw8yDDjoDKSsuEg5YDbD/CKbpy2zIuWC5Hh7pMn/P7f8fv/oSFUWdEKJ&#10;YRpL9CyaQD5DQyaRndr6OYKeLMJCg2Ksci/3KIxJN9Lp+Md0COqR58OR2+iMo3A6nY7GOao46ob5&#10;eDibJfazk7l1PnwRoEk8FNRh8RKnbH/nA4aC0B4SXzOwrpRKBVSG1AW9+jjJk8FRgxbKRKxIrdC5&#10;iSm1oadTOCgRMcp8ExKpSBlEQWpCcaMc2TNsH8a5MCEln/wiOqIkBvEWww5/iuotxm0e/ctgwtFY&#10;VwZcyv4i7PJHH7Js8UjkWd7xGJpNk3rgWNkNlAcsuIN2YLzl6wqLcsd8eGQOJwQLiVMfHvAjFSD5&#10;0J0o2YL79Td5xGPjopaSGieuoP7njjlBifpqsKVnw/E4jmi6jCfTEV7cuWZzrjE7fQNYlSHuF8vT&#10;MeKD6o/SgX7B5bCKr6KKGY5vFzT0x5vQ7gFcLlysVgmEQ2lZuDNPlkfXsUix5Z6bF+Zs15cBW/oe&#10;+tlk84v2bLHR0sBqF0BWqXcjzy2rHf840Kmlu+UTN8b5PaFOK3L5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAtPU42+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhKGdVW6k5T&#10;pQkJwWFjF25pk7UViVOabCv8erwT3Gy/p+fvFavJWXEyY+g9IdzPEhCGGq97ahH275u7BYgQFWll&#10;PRmEbxNgVV5fFSrX/kxbc9rFVnAIhVwhdDEOuZSh6YxTYeYHQ6wd/OhU5HVspR7VmcOdlWmSZNKp&#10;nvhDpwZTdab53B0dwku1eVPbOnWLH1s9vx7Ww9f+4xHx9mZaP4GIZop/ZrjgMzqUzFT7I+kgLAIX&#10;iQjzbLkEcZHTdM6nGiF74EGWhfzfoPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAizJg&#10;aYECAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;tPU42+AAAAAJAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1D27B604" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:15.55pt;margin-top:511.5pt;width:163.25pt;height:146.3pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIxI4mbQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kTdIFdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfn0p2Xmg26XDLjYlfnx9JHV13daGbZUPFdiCD85yzpSVUFb2peA/nhaf&#10;LjkLKGwpDFhV8J0K/Hr28cNV46ZqCGswpfKMnNgwbVzB14hummVBrlUtwhk4ZUmpwdcC6ehfstKL&#10;hrzXJhvm+ThrwJfOg1Qh0O1tp+Sz5F9rJfFe66CQmYJTbpi+Pn1X8ZvNrsT0xQu3rmSfhviHLGpR&#10;WQp6cHUrULCNr/5wVVfSQwCNZxLqDLSupEo1UDWD/E01j2vhVKqFyAnuQFP4f27l3fbRPXiG7Rdo&#10;qYGRkMaFaaDLWE+rfR3/lCkjPVG4O9CmWmSSLof55Hw4GXEmSTe4HF3m40RsdjR3PuBXBTWLQsE9&#10;9SXRJbbLgBSSoHtIjGZhURmTemMsawo+Ph/lyeCgIQtjI1alLvdujqknCXdGRYyx35VmVZkqiBdp&#10;vtSN8WwraDKElMpiKj75JXREaUriPYY9/pjVe4y7OvaRweLBuK4s+FT9m7TLn/uUdYcnIk/qjiK2&#10;q5YKP+nsCsodNdxDtwvByUVFTVmKgA/C0/BTj2mh8Z4+2gCRD73E2Rr877/dRzzNJGk5a2iZCh5+&#10;bYRXnJlvlqb18+DiIm5fOlyMJkM6+FPN6lRjN/UNUFcG9HQ4mcSIR7MXtYf6mfZ+HqOSSlhJsQuO&#10;e/EGuxWnd0Oq+TyBaN+cwKV9dDK6jk2KI/fUPgvv+rlEGuk72K+dmL4Zzw4bLS3MNwi6SrMbee5Y&#10;7fmnXU0j3b8r8TE4PSfU8fWbvQIAAP//AwBQSwMEFAAGAAgAAAAhACg5Ou/iAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tKw0AUhveC7zCcgjs7uZBYYialBIogumjtxt0kc5qEziVmpm306T2u&#10;7PL85+O/lOvZaHbByQ/OCoiXETC0rVOD7QQcPraPK2A+SKukdhYFfKOHdXV/V8pCuavd4WUfOkYm&#10;1hdSQB/CWHDu2x6N9Es3oqXf0U1GBjqnjqtJXsncaJ5EUc6NHCwl9HLEusf2tD8bAa/19l3umsSs&#10;fnT98nbcjF+Hz0yIh8W8eQYWcA7/MPzVp+pQUafGna3yTAtI45hI0qMkpVFEpNlTDqwhKY2zHHhV&#10;8tsR1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACMSOJm0CAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKDk67+IAAAAMAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C90FAB" w:rsidRPr="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                    <w:p w14:paraId="27D1EBC0" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRPr="00D474EC" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Freestyle Script"/>
-[...7 lines deleted...]
-                          </w14:textOutline>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C90FAB">
-[...11 lines deleted...]
-                        <w:t>Downsize the easy way</w:t>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB"/>
-[...537 lines deleted...]
-                    <w:p w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                    <w:p w14:paraId="3B4DE3EA" w14:textId="249FA2A0" w:rsidR="00C90FAB" w:rsidRPr="00D474EC" w:rsidRDefault="00D474EC" w:rsidP="00C90FAB">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...7 lines deleted...]
-                        </w:rPr>
+                        <w:jc w:val="center"/>
                       </w:pPr>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C90FAB" w:rsidRPr="00D474EC">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D474EC">
+                        <w:br/>
+                      </w:r>
                       <w:r>
-                        <w:rPr>
-[...438 lines deleted...]
-                      </w:pPr>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C90FAB">
+      <w:r w:rsidR="00D474EC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="729E9F35" wp14:editId="607E04F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-10160</wp:posOffset>
+                  <wp:posOffset>2428012</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3986530</wp:posOffset>
+                  <wp:posOffset>4250131</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2486660" cy="4827905"/>
-                <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                <wp:extent cx="45719" cy="5427853"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2486660" cy="4827905"/>
+                          <a:ext cx="45719" cy="5427853"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="7BBDD6"/>
+                          <a:srgbClr val="F7941D"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:313.9pt;width:195.8pt;height:380.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3wfrHmAIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNG2DOEWaoMOA&#10;oi3aDj0rshQbkEVNUuJkXz9Kst2uK3YYloMiiuQj+UxyfnVoFNkL62rQBR2d5JQIzaGs9bag359v&#10;vlxQ4jzTJVOgRUGPwtGrxedP89bMxBgqUKWwBEG0m7WmoJX3ZpZljleiYe4EjNColGAb5lG026y0&#10;rEX0RmXjPJ9mLdjSWODCOXxdJyVdRHwpBff3UjrhiSoo5ubjaeO5CWe2mLPZ1jJT1bxLg/1DFg2r&#10;NQYdoNbMM7Kz9R9QTc0tOJD+hEOTgZQ1F7EGrGaUv6vmqWJGxFqQHGcGmtz/g+V3+wdL6rKgp5Ro&#10;1uAnekTSmN4qQU4DPa1xM7R6Mg+2kxxeQ60HaZvwj1WQQ6T0OFAqDp5wfBxPLqbTKTLPUTe5GJ9f&#10;5mcBNXt1N9b5rwIaEi4FtRg+Usn2t84n094kRHOg6vKmVioKdrtZKUv2DL/v+fX1ej3t0H8zUzoY&#10;awhuCTG8ZKG0VEy8+aMSwU7pRyGRk5B+zCR2oxjiMM6F9qOkqlgpUvizHH999NC/wSNWGgEDssT4&#10;A3YH0FsmkB47ZdnZB1cRm3lwzv+WWHIePGJk0H5wbmoN9iMAhVV1kZN9T1KiJrC0gfKIHWMhjZIz&#10;/KbG73bLnH9gFmcHvzXuA3+Ph1TQFhS6GyUV2J8fvQd7bGnUUtLiLBbU/dgxKyhR3zQ2++VoMgnD&#10;G4XJ2fkYBftWs3mr0btmBdgOI9w8hsdrsPeqv0oLzQuujWWIiiqmOcYuKPe2F1Y+7QhcPFwsl9EM&#10;B9Ywf6ufDA/ggdXQl8+HF2ZN17we+/4O+rlls3c9nGyDp4blzoOsY4O/8trxjcMeG6dbTGGbvJWj&#10;1ev6XPwCAAD//wMAUEsDBBQABgAIAAAAIQBjPEGb3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWictStMQp0IgxKkHSuHsxkscGq/T2E3D37Oc4Ljap5k35WZynRhxCK0n&#10;Bek8AYFUe9NSo2D/9jzLQYSoyejOEyr4xgCb6vqq1IXxF3rFcRcbwSEUCq3AxtgXUobaotNh7nsk&#10;/n36wenI59BIM+gLh7tOLpIkk063xA1W9/hosT7uzk5BPG33d0f58vHUy2a7su/r09cYlbq9mR7u&#10;QUSc4h8Mv/qsDhU7HfyZTBCdglmaMakgW6x4AgPLdcLjDkwu8zwFWZXy/4bqBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHfB+seYAgAAhgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGM8QZvfAAAACwEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="#7bbdd6" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="4427AB06" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:191.2pt;margin-top:334.65pt;width:3.6pt;height:427.4pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvqXTEfwIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nydoGdYqgRYYB&#10;RVesHXpWZCk2IIsapcTJfv0o+SNdV+wwLAdFEslH8vlRV9eHxrC9Ql+DLXh+NuFMWQllbbcF//60&#10;/nDBmQ/ClsKAVQU/Ks+vl+/fXbVuoaZQgSkVMgKxftG6glchuEWWeVmpRvgzcMqSUQM2ItARt1mJ&#10;oiX0xmTTyeRT1gKWDkEq7+n2tjPyZcLXWsnwVWuvAjMFp9pCWjGtm7hmyyux2KJwVS37MsQ/VNGI&#10;2lLSEepWBMF2WP8B1dQSwYMOZxKaDLSupUo9UDf55FU3j5VwKvVC5Hg30uT/H6y83z+6ByQaWucX&#10;nraxi4PGJv5TfeyQyDqOZKlDYJIuZ/Pz/JIzSZb5bHp+Mf8YycxOwQ59+KygYXFTcKRvkSgS+zsf&#10;OtfBJebyYOpyXRuTDrjd3Bhke0HfbX1+Octve/Tf3IyNzhZiWIcYb7JTK2kXjkZFP2O/Kc3qkoqf&#10;pkqSytSYR0ipbMg7UyVK1aWfT+g3ZI+6jBGp0wQYkTXlH7F7gMGzAxmwuyp7/xiqkkjH4MnfCuuC&#10;x4iUGWwYg5vaAr4FYKirPnPnP5DUURNZ2kB5fECG0I2Id3Jd03e7Ez48CKSZoOmhOQ9fadEG2oJD&#10;v+OsAvz51n30J6mSlbOWZqzg/sdOoOLMfLEk4st8NotDmQ6kpykd8KVl89Jid80NkBxyelGcTNvo&#10;H8yw1QjNMz0Hq5iVTMJKyl1wGXA43IRu9ulBkWq1Sm40iE6EO/voZASPrEZdPh2eBbpevIFUfw/D&#10;PIrFKw13vjHSwmoXQNdJ4Cdee75piJNw+gcnvhIvz8nr9CwufwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKOCJcnhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHgxdvmolCJLQ4jG&#10;c1svvU1hBJTdRXbb0n/veNLj5H3yvs/km1kP4kyT661REC4CEGRq2/SmVfC+f31MQTiPpsHBGlJw&#10;JQeb4vYmx6yxF7Ol8863gkuMy1BB5/2YSenqjjS6hR3JcPZhJ42ez6mVzYQXLteDjIIgkRp7wwsd&#10;jlR1VH/tTloBXWdbfmP4WbXB6qWs6rf9wyFW6v5uLp9BeJr9Hwy/+qwOBTsd7ck0TgwK4jRaMqog&#10;SdYxCCbidJ2AODL6FC1DkEUu/z9R/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvqXTE&#10;fwIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCj&#10;giXJ4QAAAAwBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#f7941d" stroked="f" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C570FD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37BDE850" wp14:editId="3DA07A8D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>681990</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>4425315</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1102360" cy="1602105"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1102360" cy="1602105"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C90FAB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="674C2478" wp14:editId="6F1FF319">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>356235</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>9091295</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1753235" cy="642620"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1753235" cy="642620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C90FAB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7776CDEC" wp14:editId="129F916F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2984027</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7772400" cy="1041990"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7772400" cy="1041990"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="7BBDD6"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="06C4AB5C" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRPr="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Freestyle Script"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="122"/>
+                                <w:szCs w:val="122"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C90FAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Freestyle Script"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="122"/>
+                                <w:szCs w:val="122"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>Downsize the easy way</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="41EEA45D" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7776CDEC" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:234.95pt;width:612pt;height:82.05pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7hie8hAIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7tQAgVliSAoVaUo&#10;iUqqnI3XBqtej2sbdumv79i7PJr2kqqX3bHnm9fnmbm+aSpN9sJ5Baag/V5OiTAcSmU2Bf32fPfh&#10;EyU+MFMyDUYU9CA8vZm9f3dd26kYwBZ0KRxBJ8ZPa1vQbQh2mmWeb0XFfA+sMKiU4CoW8Og2WelY&#10;jd4rnQ3yfJTV4ErrgAvv8XbZKuks+ZdS8PAopReB6IJibiF9Xfqu4zebXbPpxjG7VbxLg/1DFhVT&#10;BoOeXC1ZYGTn1B+uKsUdeJChx6HKQErFRaoBq+nnr6pZbZkVqRYkx9sTTf7/ueUP+5V9ciQ0C2jw&#10;ASMhtfVTj5exnka6Kv4xU4J6pPBwok00gXC8HI/Hg2GOKo66fj7sTyaJ2Oxsbp0PnwVUJAoFdfgu&#10;iS62v/cBQyL0CInRPGhV3imt08Ft1rfakT3DNxwvFsvlKGaJJr/BtCF1QUcfr/Lk2UC0b3HaRD8i&#10;tUMX71xjksJBi4jR5quQRJWp1BQ8NqI4hWecCxMSSxg/oSNKYqi3GHb4c1ZvMW7rQIsUGUw4GVfK&#10;gEvVp/k5p11+P6YsWzzSd1F3FEOzbrDwgg6OLbCG8oCd4aAdGm/5ncLXu2c+PDGHU4IvjpMfHvEj&#10;NSD50EmUbMH9/Nt9xGPzopaSGqeuoP7HjjlBif5isK0n/eEwjmk6DK/GAzy4S836UmN21S1gU/Rx&#10;x1iexIgP+ihKB9ULLoh5jIoqZjjGLmg4ireh3QW4YLiYzxMIB9OycG9WlkfXkeXYm8/NC3O2a+CA&#10;vf8Ax/lk01d93GKjpYH5LoBUqckjzy2rHf841KmRuwUUt8blOaHOa3L2CwAA//8DAFBLAwQUAAYA&#10;CAAAACEAt2wWat8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBLKVXF&#10;St1p6sQJIbQxiWuWhLbQOFWTrYVfj3eCm+339Py9cjW7XpzsGDpPCHeLBIQl7U1HDcL+7en2AUSI&#10;iozqPVmEbxtgVV1elKowfqKtPe1iIziEQqEQ2hiHQsqgW+tUWPjBEmsffnQq8jo20oxq4nDXyzRJ&#10;culUR/yhVYOtW6u/dkeHQJv3F/1Z66l+vUmb52z/k67dBvH6al4/goh2jn9mOOMzOlTMdPBHMkH0&#10;CFwkImT5cgniLKdpxqcDQn7Pg6xK+b9B9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7&#10;hie8hAIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC3bBZq3wAAAAkBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#7bbdd6" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="06C4AB5C" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRPr="00C90FAB" w:rsidRDefault="00C90FAB" w:rsidP="00C90FAB">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Freestyle Script"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="122"/>
+                          <w:szCs w:val="122"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C90FAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Freestyle Script" w:hAnsi="Freestyle Script" w:cs="Freestyle Script"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="122"/>
+                          <w:szCs w:val="122"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>Downsize the easy way</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="41EEA45D" w14:textId="77777777" w:rsidR="00C90FAB" w:rsidRDefault="00C90FAB"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C90FAB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...79 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0B8D8E" wp14:editId="004EA0C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-473</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="3008376"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="3008376"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1688,126 +1540,239 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:.05pt;margin-top:-.05pt;width:612pt;height:236.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAnl5G/KAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T22nbp1GdaosaadKUVu1nfpMMI6RMDAgX5v233cBO6naapOm5YFc4HI/Dofjy6tdK9CGGcuVLHF2&#10;kmLEJFUVl6sSf3u+GYwwso7IigglWYn3zOKryedPl1s9ZkPVKFExgyCItOOtLnHjnB4niaUNa4k9&#10;UZpJ2KyVaYmDqVkllSFbiN6KZJim58lWmUobRZm1sDqPm3gS4tc1o+6+ri1zSJQYanNhNGFc+jGZ&#10;XJLxyhDdcNqVQf6hipZwCUkPoebEEbQ2/F2ollOjrKrdCVVtouqaUxZ6gG6y9E03Tw3RLPQC4Fh9&#10;gMn+v7D0bvNgEK/g7jCSpIUregTQiFwJhjIPz1bbMXg96QfTzSyYvtddbVr/D12gXYB0f4CU7Ryi&#10;sFgUxTBPAXkKe6dpOjotzn3U5HhcG+u+MtUib5TYQPoAJdksrIuuvYvPthRc33AhUKUBXohslHvh&#10;rglg+TZ6pw4uuOy/kypexFzRdcuki8wyTBAHtLYN1xbSjFm7ZACUua1iEugRKvTpfLfhtn8OR9M0&#10;vRh+GczO0tkgT4vrwfQiLwZFel3kaT7KZtnsly8xy8dryxaKEjHXvKdelr+r9kPGdI8gkiaQD21I&#10;oHgEDAoKGPclAtweN1+rNdTfMPiB7QxztPFmDZB26+B82OgOesC9l5B+lMrPYya/kniORFYEy+0F&#10;i96PrAZyAQ+G4VrCs2YzYWK1hFJAO4JpG1KxuHyWwq8jyeFEaEdICHistovdBfCS8T52rDJ2F46y&#10;oAqHwtI/FdaB2Z8ImZV0h8Mtl8p8FEBAV13m6N+DFKHxKC1VtYenB+wNLLaa3nB4AAti3QMxIEJA&#10;bRBWdw9DLdS2xKqzMGqU+fHRuvcHAsEuRlsQtRLb72tiGEbiVoJqXGR57lUwTPKzYuifz+ud5esd&#10;uW5nCkgFygDVBdP7O9GbtVHtC+jv1GeFLSIp5C4xdaafzFwUW1BwyqbT4AbKp4lbyCdN+/fqH/jz&#10;7oUY3amAA+beqV4AyfiNGETfyMXp2qmaB6U44trhDaoZiNMpvJfl1/PgdfwOTX4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrC&#10;MBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14Z&#10;pwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q3&#10;1MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVf&#10;j3UvAAAA//8DAFBLAwQUAAYACAAAACEAuWW7MN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VIXFDrNK0IhDgVAipxLG2lits2WZJAvA6224R+Pc4JTrOjWc28bDnoVpzIusaw&#10;gtk0AkFcmLLhSsFuu5rcgXAeucTWMCn4IQfL/PIiw7Q0Pb/RaeMrEUrYpaig9r5LpXRFTRrd1HTE&#10;IfswVqMP1laytNiHct3KOIpupcaGw0KNHT3VVHxtjlrB/ev7/sZ896vP/Xn+kqztGWf2Wanrq+Hx&#10;AYSnwf89w4gf0CEPTAdz5NKJdvTCK5gEGcM4XoTroGCRzBOQeSb/8+e/AAAA//8DAFBLAwQKAAAA&#10;AAAAACEAGlO10qFeFwChXhcAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4Q2mRXhpZgAATU0A&#10;KgAAAAgACgESAAMAAAABAAEAAAEaAAUAAAABAAAAhgEbAAUAAAABAAAAjgEoAAMAAAABAAIAAAEx&#10;AAIAAAAiAAAAlgEyAAIAAAAUAAAAuAITAAMAAAABAAEAAIKYAAIAAAAfAAAAzJybAAEAAADqAAAA&#10;64dpAAQAAAABAAAB2AAAAgQAJgoMAAAnEAAmCgwAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUg&#10;KFdpbmRvd3MpADIwMTU6MTA6MDUgMDk6NTI6MjYAKGMpIFRtY3Bob3RvcyB8IERyZWFtc3RpbWUu&#10;Y29tAGgAdAB0AHAAOgAvAC8AdwB3AHcALgBkAHIAZQBhAG0AcwB0AGkAbQBlAC4AYwBvAG0ALwBz&#10;AHQAbwBjAGsALQBwAGgAbwB0AG8AZwByAGEAcABoAHkALQBjAG8AdQBwAGwAZQAtAGMAYQByAGQA&#10;YgBvAGEAcgBkAC0AYgBvAHgAZQBzAC0AbgBlAHcALQBoAG8AdQBzAGUALQBoAGEAcABwAHkALQBt&#10;AGEAdAB1AHIAZQAtAGIAbwB4AC0AcwB0AGEAbgBkAGkAbgBnAC0AaQBtAGEAZwBlADMAMgA0ADgA&#10;MQA2ADUAMgAAAAAAAAADoAEAAwAAAAH//wAAoAIABAAAAAEAAAhHoAMABAAAAAEAAAMzAAAAAAAA&#10;AAYBAwADAAAAAQAGAAABGgAFAAAAAQAAAlIBGwAFAAAAAQAAAloBKAADAAAAAQACAAACAQAEAAAA&#10;AQAAAmICAgAEAAAAAQAACzwAAAAAAAAASAAAAAEAAABIAAAAAf/Y/+0ADEFkb2JlX0NNAAL/7gAO&#10;QWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwM&#10;DAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAA+AKADASIAAhEBAxEB/90ABAAK&#10;/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUG&#10;BwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLR&#10;QwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZm&#10;doaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKB&#10;kRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwD06/6XxaVX&#10;xD+mHmCjWmbR5ghV8Yxcz4pHoodXQSSKSKlKDrWh0TqFI8QOVVyC4CHV7mnnRDZBKb1A6Q3XzUh7&#10;RKosePTDmu0EyR2RRbY1oGkuGhKQNrQW05wNbvgUCvWpnwRBOzxkIVBmlqS4M1U6n1GjpuIcrIPt&#10;BDWiYlzjDQray/rBj124+PZYNzKL2PcPHUCE2RoEhfEWQC4v/OTqmVkOZSz0WDxG0DX6X527d+c1&#10;y1ulZ2XZcas0N3xuY9o9pbx/nN/dcubrtoZe+uu1thrcQ4MMkAeI+S3ujdSw8+ptmNu/RkzvaWlz&#10;Y2ueyfpsao4SJOrNkxxjGxq7g0sd/W/gilVMPKry6W5NQhlmrZg8Es3Nc36THR7Fbcphs1yCCQei&#10;NmmV/WYfyo45Oqr8ZVZ8Q4fgj6bjoiprE63j5/kVe3S1/wDWKsOgPu7S3T4wq1hmwnxAP3gJslB/&#10;/9D0u0xYwqvVpc3+sjXOa4s2mTKBxbPn/FGXRA6uiTHnCYuB4QLLvTMkzPAUa7yWy4RoXRPYIEqt&#10;4b/GR9aupYmQzpXTbn4wDQ6+2o7bHOPu9JlrfcxjG7N/p+9cfjn6w43p9Zx7cljmua03l5O8E7fz&#10;nbns/N/Sex6lndWyOo9ac++v9YF1payNZc7dU3af3Ny6vHqtv6ZZhWBlBpawWH+cHpfnu/kva5Q8&#10;Z6jf8mwMQN+Gn+E9N0/qA6lgU5wYK32e2xrdPez22f2XfTatWt5eA6sSI5K4L6r05mN9Y+o9LFgd&#10;j0BrrHT9MODH03V/u2bbf0i7RlrnlzWidmhhSA6NeQ4ZENup1uocA0dvio4xmv5lPSSQCQTPdRx9&#10;N7fBxRUEyodYwr8qmqzHd+mxbBa2o/QsAI9Wp7f3/T/o7v8AB3K+kkQCKXRJBBD51Q7GxesH7PRu&#10;ewk7QA218O9+jv8AwTetvo9uRR1WygDdj2s9RrhwyT/NMeDst2fn7EH6z4ldfUrHMYXOyKhbsbGr&#10;hPq+3+W1nqJYGa9uDTNewlwYCTrtPEKAaGjvEty+KOn6Q2eqporxq2U1gBjGCIEDU7nH/OcrJ4XK&#10;M+smRT1y6rJtrs6aK666hUyLK7CN1vr2On1XN/4P8z/hF0mPm4uWzdi2tviJDDJE/vN+k3hWhE8I&#10;lXpOxaBmDOUb9QOoXtdttqdE+6NPPRG9QTMoF7tpY8jRrh+WE5N24+0Dw1QSs6HZBngthVniHAfy&#10;W/kVhu/1274k+CDb9Jv9X8hKbJI3f//R9Je/GeGhp1B0IQH/AEz8Ufe0cNQrdbCUZIDGy0MfEbie&#10;J4hRx3BjTda5ramyS5xAa1p8Xu+ihZRLg4AmWALkvrd1Nzm43Tq5DH/pLWf9FijJ1Hdb1Pg8V9Yf&#10;s2L1qy/pmU3Krrt3NtALXS079r2uDPot/R7voWLruk5dA9TOu3+h6Rfaxvulpbu21/Rd+kXIZnSX&#10;2WevQC4PcWwOdw9xYux6B0W+vorGZG2XiGBp3EVPBDmOP0fY4pkhQFdG1iyXeu/5uf8AVjq/2XOy&#10;up31epZlMNhDTG1u5jfSH9Sn0vT/AOJXf9P6jTlY3rY/FmrweQfzmO/lNXnNvQWdONuNRa6/bYKq&#10;n+DHt2Or/sbvetr6m9SDMx9BeHU3uLQSfzgYY9PiKa2SVy8tC9zXY7RoGgMmE+OZssn95Qc70Q+y&#10;wlra2lz4E6N9ztFXb1PApte59pa0mQdrv4NRsDc0mIJvR0isf6w/WTD6FS0vAvyrCBXjB210H/C2&#10;fS9Opv8A00Dq31x6TiYr/suQLM17Ccdmx4ElzqvUe51exvpvY/2LzSxuRc8vsta97jL7HuLnOJ/O&#10;c7anxMP0pD7VTE9oxPnTq9S65e/LHUsi5sZJFVlBlo3tDn0vx/pbNte9nu/tp29ecKSGBzhWfUrd&#10;o4wdIaJa327va1ZZwfUO4vr3RAJ3EgH5IrMTbUWG1jSYEsa7UDd7rNz/AHWO9T/oISGCU7Mq71fR&#10;MJcxGBiI3+7daWmb1LGuxK20tsbY4k2+q33bnH3uLmzW/wDkbU+N1C/EuD6Xlsefc/8AnKCyhjBB&#10;tJA8B/tULWUEEbn/ACIH/fVP96xAAA7CtIya33TKSSY/MSSTKO5e16D9ZMjKZ6Oa8uFrttTyZhw/&#10;O3H3bXLrrw0VhzXa/Hlcj9V+k9Iz+i4+S6p4uY97HubY8e6t0N9o9v8AN+n+auixbGk20cuxnGvX&#10;nb9Ks/5hTZThMgwBGnq0082THDJC4zIIv063L+6lrn1Gk66pr9HD+0PxUuHNPmmyfpf2nfwUUmWO&#10;7//S9IjQHyULh7/iAitiAh3/AExHglJQ3auUX7YboDyfJeZ9SyTndTychphgJbWfBrdAvReuuvb0&#10;jK+yt33msjtIb+e4bo/MXnXRm4jn2OynhrW1vLWmfc8ghg9od9F3v96jPzLT182p0rNit9dzQ9lr&#10;t20kAhw/PE/yV1PRsnMBNONYz03y4b5Laz3e38/+wuMvLZgBu6dCNvH9hdL0aptLGmm45WUWyQ0F&#10;jBP5rPWYxz9v5+/YlemoSIEy9BAPm27vq7mWPhlrLbHO9zq3Frxr73ta/Z6ntUPrD0A9GLerdOYW&#10;4Rj7VSOanHT1R/wVjv8AtqxbfTiDi1utG3JI9zTwP6vLVpTYMW43tBxPSf64tjZ6W0+rv3EO2bE7&#10;Q+DGNN0XR+rDqfR7vUB9YUvhx0Fjdrve3/v6xOp5WyxtTGbpbuc6YiTo1P0yrptV7remXWZFNjX7&#10;KHBzfTYWuj9JY1vrUt/M/wAIqmVvOU/doYbtHlAhQ5TLtr4NvAI1ob89HOyOmNynte97m7QWw2NZ&#10;c6z87+uojomOB9Ow/No/9FrQEwl7lFcvFmqLSb0jGGm55/tf3NUv2XiDkOPxcVc1jy7qLpS9XirT&#10;wav7Owh/gyfi53/klB2Dhf6Fv4/+SVoz80N/BS9XijTwem+pYqZ0zIrraGtbkuO0cDcyr/yKM7Lb&#10;jfWG1rjDbfS3DydXH/ovcqv1Kn7Nnfu+tXHx2Gf++oH1gdY36wVekwumir1IIEO3XbPpf8Er3KUT&#10;UtjEgtHnLABjuJggd3rH1ubBIMTyo5Q939r8oT4xuPTa/tAh4iJjVs+z6M/mJsr/AMj+QoTFWF0D&#10;dHax1f/Z/+0UpFBob3Rvc2hvcCAzLjAAOEJJTQQEAAAAAAAyHAFaAAMbJUccAgAAAgAEHAJ0AB4o&#10;YykgVG1jcGhvdG9zIHwgRHJlYW1zdGltZS5jb204QklNBCUAAAAAABCkRmE7IPSuzVRnVCVf2GnK&#10;OEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAA&#10;AEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtwcmlu&#10;dGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBmACAA&#10;UwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblByb29m&#10;AAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0aW9u&#10;cwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jvb2wA&#10;AAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAAAABJ&#10;bnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AAAAAA&#10;AAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYjUmx0&#10;AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYjUHhsQG8paIAAAAAA&#10;AAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0VW50&#10;RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNAWQAA&#10;AAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAAAAAA&#10;AAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3JvcFJl&#10;Y3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAA+UtEAAEAAQD5S0QAAQABOEJJTQQmAAAAAAAOAAAA&#10;AAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAAAeOEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAACQAA&#10;AAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAA&#10;AAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAAB&#10;OEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////////////////////&#10;/////////wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////////&#10;////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJ&#10;TQQaAAAAAAN5AAAABgAAAAAAAAAAAAADMwAACEcAAAAiAG0AYQB0AHUAcgBlAC0AYwBvAHUAcABs&#10;AGUALQBtAG8AdgBpAG4AZwAtAHAAYQBjAGsAaQBuAGcALQBiAG8AeABlAHMAAAABAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAEAAAAAAAAAAAAACEcAAAMzAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAA&#10;AAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAE&#10;AAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAAMzAAAAAFJnaHRs&#10;b25nAAAIRwAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAFc2xpY2UAAAASAAAAB3NsaWNl&#10;SURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2luZW51bQAAAAxFU2xpY2VPcmln&#10;aW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xpY2VUeXBlAAAAAEltZyAAAAAG&#10;Ym91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcA&#10;AAAAAAAAAEJ0b21sb25nAAADMwAAAABSZ2h0bG9uZwAACEcAAAADdXJsVEVYVAAAAAEAAAAAAABu&#10;dWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRUYWdURVhUAAAAAQAAAAAADmNl&#10;bGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAAAAAACWhvcnpBbGlnbmVudW0A&#10;AAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFsaWduZW51bQAAAA9FU2xpY2VW&#10;ZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0AAAARRVNsaWNlQkdDb2xvclR5&#10;cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAM&#10;Ym90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25nAAAAAAA4QklNBCgAAAAAAAwA&#10;AAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAABOEJJTQQMAAAAAAtYAAAAAQAAAKAAAAA+AAAB4AAA&#10;dEAAAAs8ABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkM&#10;EQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0L&#10;Cw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAz/wAARCAA+AKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQF&#10;BgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhED&#10;BCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfS&#10;VeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIB&#10;AgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYW&#10;orKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3&#10;R1dnd4eXp7fH/9oADAMBAAIRAxEAPwD06/6XxaVXxD+mHmCjWmbR5ghV8Yxcz4pHoodXQSSKSKlK&#10;DrWh0TqFI8QOVVyC4CHV7mnnRDZBKb1A6Q3XzUh7RKosePTDmu0EyR2RRbY1oGkuGhKQNrQW05wN&#10;bvgUCvWpnwRBOzxkIVBmlqS4M1U6n1GjpuIcrIPtBDWiYlzjDQray/rBj124+PZYNzKL2PcPHUCE&#10;2RoEhfEWQC4v/OTqmVkOZSz0WDxG0DX6X527d+c1y1ulZ2XZcas0N3xuY9o9pbx/nN/dcubrtoZe&#10;+uu1thrcQ4MMkAeI+S3ujdSw8+ptmNu/RkzvaWlzY2ueyfpsao4SJOrNkxxjGxq7g0sd/W/gilVM&#10;PKry6W5NQhlmrZg8Es3Nc36THR7Fbcphs1yCCQeiNmmV/WYfyo45Oqr8ZVZ8Q4fgj6bjoiprE63j&#10;5/kVe3S1/wDWKsOgPu7S3T4wq1hmwnxAP3gJslB//9D0u0xYwqvVpc3+sjXOa4s2mTKBxbPn/FGX&#10;RA6uiTHnCYuB4QLLvTMkzPAUa7yWy4RoXRPYIEqt4b/GR9aupYmQzpXTbn4wDQ6+2o7bHOPu9Jlr&#10;fcxjG7N/p+9cfjn6w43p9Zx7cljmua03l5O8E7fznbns/N/Sex6lndWyOo9ac++v9YF1payNZc7d&#10;U3af3Ny6vHqtv6ZZhWBlBpawWH+cHpfnu/kva5Q8Z6jf8mwMQN+Gn+E9N0/qA6lgU5wYK32e2xrd&#10;Pez22f2XfTatWt5eA6sSI5K4L6r05mN9Y+o9LFgdj0BrrHT9MODH03V/u2bbf0i7RlrnlzWidmhh&#10;SA6NeQ4ZENup1uocA0dvio4xmv5lPSSQCQTPdRx9N7fBxRUEyodYwr8qmqzHd+mxbBa2o/QsAI9W&#10;p7f3/T/o7v8AB3K+kkQCKXRJBBD51Q7GxesH7PRuewk7QA218O9+jv8AwTetvo9uRR1WygDdj2s9&#10;RrhwyT/NMeDst2fn7EH6z4ldfUrHMYXOyKhbsbGrhPq+3+W1nqJYGa9uDTNewlwYCTrtPEKAaGjv&#10;Ety+KOn6Q2eqporxq2U1gBjGCIEDU7nH/OcrJ4XKM+smRT1y6rJtrs6aK666hUyLK7CN1vr2On1X&#10;N/4P8z/hF0mPm4uWzdi2tviJDDJE/vN+k3hWhE8IlXpOxaBmDOUb9QOoXtdttqdE+6NPPRG9QTMo&#10;F7tpY8jRrh+WE5N24+0Dw1QSs6HZBngthVniHAfyW/kVhu/1274k+CDb9Jv9X8hKbJI3f//R9Je/&#10;GeGhp1B0IQH/AEz8Ufe0cNQrdbCUZIDGy0MfEbieJ4hRx3BjTda5ramyS5xAa1p8Xu+ihZRLg4Am&#10;WALkvrd1Nzm43Tq5DH/pLWf9FijJ1Hdb1Pg8V9Yfs2L1qy/pmU3Krrt3NtALXS079r2uDPot/R7v&#10;oWLruk5dA9TOu3+h6Rfaxvulpbu21/Rd+kXIZnSX2WevQC4PcWwOdw9xYux6B0W+vorGZG2XiGBp&#10;3EVPBDmOP0fY4pkhQFdG1iyXeu/5uf8AVjq/2XOyup31epZlMNhDTG1u5jfSH9Sn0vT/AOJXf9P6&#10;jTlY3rY/FmrweQfzmO/lNXnNvQWdONuNRa6/bYKqn+DHt2Or/sbvetr6m9SDMx9BeHU3uLQSfzgY&#10;Y9PiKa2SVy8tC9zXY7RoGgMmE+OZssn95Qc70Q+ywlra2lz4E6N9ztFXb1PApte59pa0mQdrv4NR&#10;sDc0mIJvR0isf6w/WTD6FS0vAvyrCBXjB210H/C2fS9Opv8A00Dq31x6TiYr/suQLM17Ccdmx4El&#10;zqvUe51exvpvY/2LzSxuRc8vsta97jL7HuLnOJ/Oc7anxMP0pD7VTE9oxPnTq9S65e/LHUsi5sZJ&#10;FVlBlo3tDn0vx/pbNte9nu/tp29ecKSGBzhWfUrdo4wdIaJa327va1ZZwfUO4vr3RAJ3EgH5IrMT&#10;bUWG1jSYEsa7UDd7rNz/AHWO9T/oISGCU7Mq71fRMJcxGBiI3+7daWmb1LGuxK20tsbY4k2+q33b&#10;nH3uLmzW/wDkbU+N1C/EuD6Xlsefc/8AnKCyhjBBtJA8B/tULWUEEbn/ACIH/fVP96xAAA7CtIya&#10;33TKSSY/MSSTKO5e16D9ZMjKZ6Oa8uFrttTyZhw/O3H3bXLrrw0VhzXa/Hlcj9V+k9Iz+i4+S6p4&#10;uY97HubY8e6t0N9o9v8AN+n+auixbGk20cuxnGvXnb9Ks/5hTZThMgwBGnq0082THDJC4zIIv063&#10;L+6lrn1Gk66pr9HD+0PxUuHNPmmyfpf2nfwUUmWO7//S9IjQHyULh7/iAitiAh3/AExHglJQ3auU&#10;X7YboDyfJeZ9SyTndTychphgJbWfBrdAvReuuvb0jK+yt33msjtIb+e4bo/MXnXRm4jn2OynhrW1&#10;vLWmfc8ghg9od9F3v96jPzLT182p0rNit9dzQ9lrt20kAhw/PE/yV1PRsnMBNONYz03y4b5Laz3e&#10;38/+wuMvLZgBu6dCNvH9hdL0aptLGmm45WUWyQ0FjBP5rPWYxz9v5+/YlemoSIEy9BAPm27vq7mW&#10;PhlrLbHO9zq3Frxr73ta/Z6ntUPrD0A9GLerdOYW4Rj7VSOanHT1R/wVjv8AtqxbfTiDi1utG3JI&#10;9zTwP6vLVpTYMW43tBxPSf64tjZ6W0+rv3EO2bE7Q+DGNN0XR+rDqfR7vUB9YUvhx0Fjdrve3/v6&#10;xOp5WyxtTGbpbuc6YiTo1P0yrptV7remXWZFNjX7KHBzfTYWuj9JY1vrUt/M/wAIqmVvOU/doYbt&#10;HlAhQ5TLtr4NvAI1ob89HOyOmNynte97m7QWw2NZc6z87+uojomOB9Ow/No/9FrQEwl7lFcvFmqL&#10;Sb0jGGm55/tf3NUv2XiDkOPxcVc1jy7qLpS9XirTwav7Owh/gyfi53/klB2Dhf6Fv4/+SVoz80N/&#10;BS9XijTwem+pYqZ0zIrraGtbkuO0cDcyr/yKM7LbjfWG1rjDbfS3DydXH/ovcqv1Kn7Nnfu+tXHx&#10;2Gf++oH1gdY36wVekwumir1IIEO3XbPpf8Er3KUTUtjEgtHnLABjuJggd3rH1ubBIMTyo5Q939r8&#10;oT4xuPTa/tAh4iJjVs+z6M/mJsr/AMj+QoTFWF0DdHax1f/ZOEJJTQQhAAAAAABdAAAAAQEAAAAP&#10;AEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwAAAAFwBBAGQAbwBiAGUAIABQAGgAbwB0AG8A&#10;cwBoAG8AcAAgAEMAQwAgADIAMAAxADUAAAABADhCSU0EBgAAAAAABwAIAAAAAQEA/+EO02h0dHA6&#10;Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBD&#10;ZWhpSHpyZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIg&#10;eDp4bXB0az0iQWRvYmUgWE1QIENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAzLzMwLTIz&#10;OjQwOjQyICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5&#10;OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4&#10;bWxuczpkYz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnhtcD0iaHR0&#10;cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6cGhvdG9zaG9wPSJodHRwOi8vbnMuYWRv&#10;YmUuY29tL3Bob3Rvc2hvcC8xLjAvIiB4bWxuczp4bXBNTT0iaHR0cDovL25zLmFkb2JlLmNvbS94&#10;YXAvMS4wL21tLyIgeG1sbnM6c3RFdnQ9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9zVHlw&#10;ZS9SZXNvdXJjZUV2ZW50IyIgZGM6cmlnaHRzPSIoYykgVG1jcGhvdG9zIHwgRHJlYW1zdGltZS5j&#10;b20iIGRjOmZvcm1hdD0iaW1hZ2UvanBlZyIgeG1wOkNyZWF0ZURhdGU9IjIwMTUtMTAtMDVUMDk6&#10;NDk6MDYtMDc6MDAiIHhtcDpNb2RpZnlEYXRlPSIyMDE1LTEwLTA1VDA5OjUyOjI2LTA3OjAwIiB4&#10;bXA6TWV0YWRhdGFEYXRlPSIyMDE1LTEwLTA1VDA5OjUyOjI2LTA3OjAwIiBwaG90b3Nob3A6Q29s&#10;b3JNb2RlPSI0IiBwaG90b3Nob3A6SUNDUHJvZmlsZT0iVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2&#10;MiIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDowODcwZGJiZi1lOTQwLWE2NDQtYjY0OC0wMjU5&#10;MzI3MTBjYzciIHhtcE1NOkRvY3VtZW50SUQ9ImFkb2JlOmRvY2lkOnBob3Rvc2hvcDo2ZDIzNzE1&#10;Zi02YjgxLTExZTUtYTA1My04ZDZmMzE0YjhiY2EiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0i&#10;eG1wLmRpZDo3MTBlYTVkMi0yNDA1LTRhNDgtYmUzYi0zOTExODE1ODEwMzIiPiA8eG1wTU06SGlz&#10;dG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVhdGVkIiBzdEV2dDppbnN0&#10;YW5jZUlEPSJ4bXAuaWlkOjcxMGVhNWQyLTI0MDUtNGE0OC1iZTNiLTM5MTE4MTU4MTAzMiIgc3RF&#10;dnQ6d2hlbj0iMjAxNS0xMC0wNVQwOTo0OTowNi0wNzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0i&#10;QWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIi8+IDxyZGY6bGkgc3RFdnQ6YWN0aW9u&#10;PSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDphYzkyOTg4ZC04MDViLTk5NDAtYWQz&#10;ZC1jOWVkZWJiMjRkZWYiIHN0RXZ0OndoZW49IjIwMTUtMTAtMDVUMDk6NTI6MjYtMDc6MDAiIHN0&#10;RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgc3RF&#10;dnQ6Y2hhbmdlZD0iLyIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3Rh&#10;bmNlSUQ9InhtcC5paWQ6MDg3MGRiYmYtZTk0MC1hNjQ0LWI2NDgtMDI1OTMyNzEwY2M3IiBzdEV2&#10;dDp3aGVuPSIyMDE1LTEwLTA1VDA5OjUyOjI2LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJB&#10;ZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPC9y&#10;ZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwv&#10;eDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUAAQkACIBwQURCRQIQAABw&#10;cnRyQ01ZS0xhYiAH0AAHABoABQApADVhY3NwQVBQTAAAAABBREJFAAAAAAAAAAAAAAAAAAAAAQAA&#10;9tYAAQAAAADTLUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAApkZXNjAAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRBMkIwAAABsAAAogZBMkIy&#10;AAABsAAAogZBMkIxAACjuAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAACOLRCMkEyAAW3KAACOLRn&#10;YW10AAfv3AAAkJFkZXNjAAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAHRleHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUgU3lzdGVtcywgSW5jLgAA&#10;WFlaIAAAAAAAALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAA&#10;AAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1&#10;G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07&#10;iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6&#10;W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4&#10;vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRA&#10;lTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2v&#10;a7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfsls&#10;ylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvj&#10;nuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp&#10;++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX&#10;2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjOD&#10;NIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQ&#10;ulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzu&#10;betu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uI&#10;yom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLm&#10;o9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/&#10;XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr&#10;3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6&#10;bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3&#10;GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000&#10;QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+I&#10;UIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6ps&#10;q22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgX&#10;iQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1Kk&#10;VaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kq&#10;w87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7i&#10;x+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm&#10;/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8X&#10;gxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5&#10;MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM&#10;3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdC&#10;aDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuB&#10;woKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrq&#10;m9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2&#10;yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD&#10;1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5&#10;q/r2/Dr9e/67////AIAAgADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx943/BfmNiQX/+fpJEYYB/&#10;fwUfZIH+gBz8uH50i3nkD35XibLK235PiBSxPn5chrSXL36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gd&#10;ooDkg9/6o30llwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3XizxftH43iYlBy37AiC0cBH/P&#10;iBH4v3wXorDggnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3&#10;CXtHrnXe2ntEqXrGG3tdpMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/uX1SkosZPH3GjvD1hXqq&#10;ul3dWXqftEjEp3qzrourfHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8mHYYF3zbkEn0OHovxnLc&#10;DXobvzvDYnonuHOqTXpksjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0&#10;ymHCSXm4wo2pP3nwu2GP53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPB&#10;VXlgzO6oVnmUxOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t7YkTfivWfogAfbG+zYcF&#10;fVemtYYwfTOOGoWEfUh00IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeuiQjVAIajh329jYW5hiGl&#10;foT4hQOM0IRkhCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1&#10;jROLiYN1i1ZyVYMXidVX/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSDm4G6f4OymDuioYMOlTqK&#10;OIKgkqFxKYJQkENW94Ibjhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25BoLxoYKhP4JVnaSI7oHj&#10;mhJwC4GjludWAoF1k/85U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu&#10;/YEJnbxVH4DjmjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe9IE2rt+G6IDTqbBuMYCT&#10;pO1UXIBloNg33YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1T&#10;xoAIqFY3TYAKo1wQroBsi0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSFToASunps1X/ftM1TPH+6&#10;sEg20X+8pRAQKn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3fElrnoqCfLFSdYmIfTI2&#10;joknfgERMovWf97bRpEthsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJqjImNgohRXoijgkA1eohJ&#10;gmAQBIqYg4bZs5AAkSTEnY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoimiHxQSofLh3Y0dod5hwUO&#10;+olWhrvYR48Im5LDLo0ymHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxPW4cTjP8znYbCjB0OFIgo&#10;iYTW6Y5KphXB0Yx4oiasJIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZvkswy2YYckcENTocliP/V&#10;p42xsMfAm4virACq9oo+p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0z&#10;u6W/kotntgWp8onCsKaTvohbq6R9CocwpwhlnoY2oudNDIVfn68xnYULnT8MHoWXiDHTo4zLxse+&#10;s4sDwEmpFoleuhSS54f0tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToLroUEh+bS4Ixy0le9+4qw&#10;yvGoXYkNw+GSMYejvVN7nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSOh6nM+5vye1u4k5lHeyGj&#10;9pa4ewmO3pRgeyZ5FZJFe3hiaZBle/lKco7afJMvY441fX4KfpAff8DLOprihP23Zpgjg+ejAZWZ&#10;gvyN+pNNgkt4K5FDgdhhfI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nfjq22HJcljMKh5ZSYiviM&#10;4ZJbiYl3IZBeiFRgg46eh15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI6045Y9lc6gp5O9kzSLu5Fy&#10;kO12A4+Gjv9ff43SjVJHsYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWEnvqfe5MLm6yKhJDSmKp0&#10;7I7ZlfRej40xk6BG7ovFkcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFmebJJ+pEqJhJBKoI10AY5T&#10;nSNduIydmidGQYs0l/crroqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9d&#10;E4wwoRNFsYq0ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH7o9ysO5yj42FrFVcfYva&#10;qJlFPopcpkEq2YmonPkHSokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8jubNx/o02tKpcA4uNsRNE&#10;1YoarEIqfIlpnLoHFoiZhMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJunZk4etRZLJaye2RCU5Si&#10;fAon85PzfP0EqpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6gOtYY5XCgM5BgpO8gNsn&#10;NJMLgXUEaJIDgpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydXipTvhmZAvJLuhegmjpI4&#10;hlsEL5C0gtS5fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD&#10;/Y+SgrK4lqJVn2imCp7pnDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Z&#10;gpa3o6HIqQKlNZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Dslz8lAZAnlgsDr43Ign22&#10;y6FXsr2kbZ3hrh6RbJqdqcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+&#10;vLajxp2Ct2GQypo9slx9LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8wmJsDeYyNglm1caCvxyyj&#10;PJ0twReQQZnqu198pZbwtj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwDZYwdgkyuHq/+eeScKave&#10;ebaKEKfeebJ3iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXTf8qszq8ogoObaKrkgZmJ&#10;fqbagOB2+6MTgGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr3649iy6aiqn+iY2IvaXt&#10;iBp2MaIwhvti5J68hiBOn5umhY441ZkshUsfLpirhkYAAJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1&#10;UKFojb1iEp38jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY2qiYmcKG86SUlxd0daDP&#10;lMBhTZ1LkrBNQpo9kSg3v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8ojGGSKP5nuJzyqA1m+9g&#10;qpyymVxMr5mPl2s3TZcKluUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2&#10;oE9MQZkcnjs29paAnX0d85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL&#10;4ZjFpeM2sJYjousdzJVPlCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3FyYp72svpfY5uGr7pLnJh1&#10;rR82e5XdpNYdp5UJlA0API8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyLeWdaOKhkedRG76Suemox&#10;66HmewcX8KJye74AAJEogACeprm2gaSOQrTCgL19YrAFgA1r86uMf55ZuKdkf3JGbKOuf4MxbKDe&#10;f8EXsKE7gLoAAJBugACd97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQX&#10;gaAchgQAAI/LgACdaLfzkhCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8c&#10;irAAAI8+gACc1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgA&#10;AI7EgACcO7a/ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5e&#10;gACbyLY2q6CLcLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzwnCcXFZyoj5sAAI4KgACb&#10;SrXXtIyLIrDUr9t6V6wDq6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWG&#10;veuKy7B0uIN6Dquhs7ZorKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2j6IAAI2OgACR88VjeRiC&#10;H7/SeMtyFrp8eLlho7VpeOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsAAI1DgACRN8SLgOaBtr7z&#10;f/hxwrmQf0phSrRtfuJQDa+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+gACQzcOSiKiBR74Ihydx&#10;Xriehdxg27N1hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQgcKpkGuA6L0jjl9w6be8&#10;jJVga7KGiyZPOq2yiiU9AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHomE+AlLxblbVwkrbwk3Rg&#10;C7G7kZVO6KzWkCY8w6iSj2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKAQru1nTdwTbZAmnNfz7EJ&#10;mCxOrqwmlnE8lafQlbIowqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//LsqpNBwFrWqoYdforBvnt9O&#10;iauTnQc8fac6nKwouKPgmm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJ&#10;pBo8b6a8ov8os6NTm4UQbKNEixsAAIv/gACO1L/wucl/rrottJtv7bSbsC1fh69RrPpOe6pwq1w8&#10;gKYgp/Uo3KLIm6AQsKK4i0gAAIvrgACEtNCfePN118pZeINmrsRveFtXEb7WeH1Gs7mTeNo1B7UI&#10;eVgg9rJ3ea4H67LZe0UAAIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3WfkRGcbh0fik02bPMflAg&#10;9rD+fp8IZ7Dqf+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFGP7dLg540vrKRg4EhC6+V&#10;g/gI5q8og/4AAIovgACERs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYoiUg0tbFmiP4hLK5JieQJ&#10;Xa2bhlUAAIpFgACEOcyYloV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxC&#10;hqAAAIpYgACEHcvUniF1UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469dlUohkqwYlEAKNKsbhuYA&#10;AIpogACD/ssspc91SsTvojlmN77MnztWobjpnP1GXLNum7k1Dq6am60hzasyltsKkaofhyUAAIp1&#10;gACD3MqaraZ1RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqClwQK56lPh18AAIqAgACD&#10;vsoStcV1RcPFsOpmZL2TrPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0ELR6iwh6AAAIqIgADyhntG&#10;eYra93uceaXC/Xv2edGqfXxYehyRcHzDeop3u307exZc9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/Z&#10;OnoHg+jBcXqAgwSpFXr+gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZdX5fgNvuangmkHTXaHis&#10;jlG/13k3jFGnknnMip+OvHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+&#10;IHgaldGmAXi8kw2NUnlvkKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q8HYFp6PUAHaTo2y8inct&#10;n2+khXfXm7mL73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVLs1LSmXXVriK7KXZsqSij&#10;NXcZpH6KvXfaoCJxmHinnBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6&#10;rWSJuXdDqCxws3gWo05WkXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTKw+q5BnVSvQChGXX5tnaI&#10;zHbEsGhv6HeequFV53hkphw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3Zc&#10;uPdvL3c4suhVRngAri04pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMueJie/oLReQyHWoKLeZ1u&#10;8IJdektVYIJPewI5JoKZe9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d34F5gMyGI4FDgHRts4Ep&#10;gEBUHoEwgB437oGDgCwSeIMggKbehIFKjavJToDhi96zUYCHii+cZ4BRiMOE1IAyh4xshoAuhoFT&#10;DIBAhY4254CNhOIRPIGyhHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9k&#10;iyQ1+n+sieEQK4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1&#10;IX7ij0oPQH9lilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalpMn3LmhtQOH35lws0Xn4y&#10;lV8Oe36AicrY833zuerDyH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN&#10;2H3DiVzYEH2FxVnC630fvw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO2nz3pNkzLH0boFgNU30o&#10;iQLXZH010RfCPHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyXrJYyuny3okwM6HytiLrR&#10;wY1RdpK9tYvrdwapA4qpd36TfomOeAl9MYiXeLJmBYfFeXpNnocoekkyOIclezEM1okkfHnQPIvx&#10;gMe8fIqZgD6n2oljf86SaIhVf358H4duf1dk+4auf1FMlIYef1wxNYYaf5gL7IeLgFrO4oqpixu7&#10;IYlfiZymrIgriDeRL4cwhw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJ&#10;kxelJoclkNqPzYYujs95sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4TshrfMJoiwn9q4V4dsnKuj&#10;zoZOmZ6OgYVdlsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWe&#10;ooiNaISwntp3goPvm29g04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eM&#10;dYQgpxp2p4NmovdgF4LSn0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1bYXFumeg34SftN6LoYOp&#10;r5J13oLvqsJfZ4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0xNigL4RJvnqK6oNLuGh1&#10;NYKOswBe1YIGrrVHSoGTqtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdgucDZKDdpeH8JCudzZy+I8H&#10;d/NdBo2UeMtFuYxyeaYrA4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFTfn6HAY+IflNyCY3tfk9c&#10;HIyIfm1EzotvfpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuS&#10;hC9D8YqBg7opY4pNg7kFvooKgya+b5NBkqer5JEokJmYuY83jqGEyI1wjONv64v0i2ZaMIqoihxD&#10;GYmeiREoqolliOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu2YsokkFZQInrkFJCU4jk&#10;jscoCIigjsoFDYfQg2q8PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8n&#10;fIfwlDsEyIbzgzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dV&#10;mL4Ej4Y8gxW6pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhXpNdAnYdAotwmqobWmiQE&#10;YIWmgva6GpB8xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uv&#10;gt2yw6B6dMOhSJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqx&#10;sJ9gfeagfZxrfZiOfJmsfWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEiuZEzflQBLI7Mf92wu55G&#10;hw6feZtchfSNj5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGe&#10;aJptjmCMbpe0jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmT&#10;lwSLcpbilKd4s5RlknNlMZIbkIJQtpAzju46yo6njdwhF45tji8A5os9gJyt85vMowicrJjun9GK&#10;qZY4nL534JO8meVkY5F9l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3&#10;pP53JZM6oX5jupD/nmZPbo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrrtmqbUJgNseOJSJVRrXV2&#10;hZLOqVZjIJCTpctO5o6no0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a05e+u2+IvpUAtlZ195J4&#10;saJin5A5rc1Oeo5Mq104/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxe&#10;c51KdsVKvJqod6I1V5i+eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5&#10;fJdKIpmbfN40v5etfS0a0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJ&#10;eZijgkQ0LJaygisabZcZgsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u251EibJcVZpZiKtIy5fF&#10;h+EzoZXRh3gaE5YaiDgAAIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8z&#10;JpUCjS8ZyJUtjO0AAImvgACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7&#10;k4kZhJRWkOoAAIkHgACfnaWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphOnFtHKpWympMyYpOdmhAZ&#10;UJOikR0AAIh8gACfFqVDsjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQ&#10;kQEAAIgLgACeqqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTvqUIxzpLYoawY95K1kOEA&#10;AIewgACV8bUIc8SGfbC4dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+&#10;gACVVbQifAGGH6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57JfGkSVKCdfK8AAIjEgACU&#10;1bMZhCyFjK7DgzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcSP58/ggkAAIghgACUTrIf&#10;jFOE7K3PisJ0+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54GhsoAAIeTgACTu7FTlJKE&#10;VK0EknB0WajckIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIAAIcZgACTKrC3nPmDy6xm&#10;mktz1Kg4l9VjL6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIazgACSvrAlpYWDYKvVoktz&#10;aKeln0pixqOtnKdRbqABmo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACSU6/FrkWDG6tsqnhzJqcs&#10;puNieKMfo8lRHZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696t2yCyqsXsxFy1abQrvFi&#10;KqK/q3xQ3J8JqXM+npvUps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F54br1c61q2bZDdCtbJ7HK&#10;dMxKiq2edYc4k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboIetRqrrU8eqxa9LCrerZK&#10;T6xueu44X6jVe0MkNKbHe4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtM&#10;gHQ4GqesgGwkE6WBgJQK36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03&#10;z6adhdUj8qRbhhgLF6UHhVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZwK2ejTNJP6lOjBw3j6Ws&#10;i5Yj16NWjD4LSqO5h6IAAITxgACG37timlN4ULZnl9ZpNbGIlZxZdazfk71I+aiMklU3XaTTkcYj&#10;w6JrkegLdKKUh78AAITCgACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGY&#10;lqMLnKGUh9kAAISagACGTbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqden+U3FKOmnwojqqD8mB0L&#10;wKC0h/IAAIR7gACGDboRsz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAd&#10;iBMAAIRhgAB7bssxcv1tmcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kA&#10;AIMkgAB7aMpAeohtq8TCehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYbR7Axel8EC64vfEYAAIMi&#10;gAB7cskSgdltl8OegNhfR749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7&#10;cMfoiRRtfcJzh55fF70RhmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQFEqqbg24AAIMfgAB7W8bs&#10;kGVtZcFwjoBe/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakkg7kAAIMegAB7OcYll+Rt&#10;VMCalZBe97sfk45QA7XVkfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/q&#10;nLNe97pgmkdQCrUMmGZAW7All10veawAl3kcS6mjkyEGO6bOhDcAAIMdgAB69sUGpzBtP79bo/1e&#10;/LnBoSxQFrRhnxRAZ691nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4&#10;qFtQKrPMpjNAha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyi&#10;Knjqda+KJHmydqFxY3p/d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjOa3WJfhu3+nZ8feWgy3dl&#10;fcqI3XhLfc1wLnkzfeRWW3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQCiGS2X3UKhxKfRnYKhf2H&#10;fncIhRFu83gGhEJVPnj2g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0nHPAkGydsXTRjkyGEXXm&#10;jHZtsnb2isJUKnfyiSE3/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKrmeecK3PFltWErnTlk/hs&#10;fHYHkWlTI3cLjvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1&#10;mDNSLnZBlQ82QnbhksUQtHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xR&#10;WnWUm3U1j3YlmSUP/nW/itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOBhXLJq6xppHP9prZQr3UJ&#10;ons09HWFnrUPanUfimzay24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0&#10;Y3T9oygO9HSfihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZ&#10;eQcPWIHyeTzUjH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343fPdPHn6NfTQzkH8SfXIO&#10;QYBIfYPTAHvSh1C/B3wChkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZOC312gpgyk33tgiUNTH7S&#10;gYPRbnqGkhi9ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2iCExrXzehx4MeH2NhPzP&#10;83lynOm773mqmgunLXntl0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ib&#10;p9K6s3jUpB+l8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsVkoILKXuNh4vNrnfxstO5&#10;sHgqrk6k6nhlqb+PbHi5pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIKqnrLhzbM5HdzvfG443eq&#10;uKCkEHfcszWOi3gnret4gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnothvDMVXceyT64SndRwyOj&#10;X3d3vOCNy3e1tsJ3yHgksS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjGfogYcIqz/Iczcb6gkoZy&#10;ctqMG4XRc+52t4VHdQtgXITcdjVItISed1UtxYT0eFII3IZPeWDFRoaAeriy6oW7euqfc4UMexuL&#10;B4R1e1d1qoP5e6dfW4OcfAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMs&#10;gtJ0h4K6glReUYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxz&#10;QoGoiTZdNYFriBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2bdYF6lJ2HKYEFklFyG4Cw&#10;kC1cNYCEjlRFAIBojLwqeICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pb&#10;UX+2lMJERH+hkrQp13+wkhMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Y&#10;m4JDpn72mSIpUX74l0IF9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8Cqp9vc363pk5Z2H6VoqlD&#10;DH53oHAo335em4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVuxn5ArklZRX4gqnNCk34H&#10;pzAoeX3mm14Fg34mg7q3XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQm&#10;gYo7d4EDKookeb22WI/heVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlWqolmeyRACoi1e5glsoj6&#10;e/QC24iEfWm1SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hKgOM/NoeegLok+ofOgLgC&#10;lYcWgKK0LI1NjJWi1IvLiz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZ&#10;gZazBYxLlkmhworLlDiPnIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9i68js4XEi7kCJYTKgXOy&#10;BouFoB+gvooJnVmOmIismo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4jLITskSEB+YPlgVaxNYrp&#10;qg6f64lxppaNwIgPow16vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQwlZ0B1YMngT2wkopytCef&#10;QIj+sAKNCYeWq756AoZWp5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8BuIKNgSmwIIoavouevIiq&#10;ucKMboc7tMZ5XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIISgRmom5rpbwiYjphzcEGH&#10;pZY8cWl1sJQ8coxitZJoc7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0WnypmdeCeX0pc9eICG15UO&#10;eN105JMNeUdh65E7ecVN0I+selA4GY6VesweBo81ewsAAIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz&#10;7ZHlgBxhBZAdf/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDN&#10;hw9gG48ThkFMOY2WhZU2wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNf&#10;Ro4WjLNLfoyli302KouMiq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGDCpEOl95xJI8alYZed41a&#10;k2hKyovfka41mIrFkMccI4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNK&#10;NotGmD81JYoWl5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZvx44EpKddLYxEoYpJporP&#10;n2Q0tImYndkbi4mHkp8AAIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2hrL9cqovYqVJJN4pgp0g0&#10;UokwotcbN4kYkmcAAIKEgACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRYlZnGcxtFbpevdD8wcpZl&#10;dSgV/5hNdSgAAIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/JibeOdE3ZaCeXov6pUqee0V&#10;ppbUedwAAIUAgACZC6KGf8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBEO5VmftkvYpQHfugVVJV4&#10;fwgAAIQEgACYSqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5RkhGou3pL/hCsVB5Q+hIAA&#10;AIMogACXfqB8kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUubJIMidEUypMbiUAAAIJs&#10;gACW15+wmauHl5y5l3p3l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEnkA4UkpIUjUYAAIHOgACW&#10;Rp8coo+HGJwon893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUUYZE4jcgAAIFLgACVzp6x&#10;q5eGnZu9qE52kpjSpPlltpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCEjawAAIDggACVdZ5itPCG&#10;O5trsSl2Iph4rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcAAICLgACMnK80bgB+V6t7&#10;bxdvXagDcC9feaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/gACMLK45dkF+Bqp6do5v&#10;AKbtdvJfGqOVd2xOK6CDd/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACLuq0Nfl19c6lYff9ufKXC&#10;fbtei6JpfaJNp59Wfag7eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd&#10;66FNg/lNEZ5Dg4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8NKdNjQ1tHqPBi7RdQaBi&#10;ioFMiZ1MiYk6jZrBiOwmlJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaWlM1smKMFkuxcup+hkTlM&#10;CZyFj9E6MpndjvQmW5g/j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKtsJqJkmkZcSJ79mBhLoZve&#10;llw545kulYYmNpdelNwNSpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5&#10;ipiZnKwl85bLmXINSpc5iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBbo532pr1K/5rFpPo5Tpgf&#10;osQlyJZRmYwNQ5agiPcAAIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63pcIBEmapgcY0zAaeTcnge&#10;u6bRcsEFvac/c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJEdqkJdvAy66Ymd3UexKUw&#10;d5IGIKUheMUAAIAAgAB++bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfCfGsytqTVfJYeuaO1fKEG&#10;cqM2faMAAIAAgAB+qra/hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQycqOkgfAepKJighYGtqF/&#10;geQAAIAAgAB+TLW/jDhwpLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEA&#10;AIAAgAB98LT+lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAA&#10;gAB9n7Rpm+ZwC7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8ukqcHTp14hPEAAIAAgAB9&#10;arPpo+Vv2K+OoVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0HeZx2hQ4AAIAAgAB9NrOb&#10;rEdv0K8rqVZhhKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvFhSgAAIAAgAByr8VIbN5l&#10;pcCsbbRYHbw5bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsAAIAAgAByosR3dHBlw7+x&#10;dItYOrsEdNVJ8baGdUA6lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAAgAByo8M6e7hlqr5ye0VY&#10;Jrm1ev1J1rUkevc6iLEDexIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABylcHtgtplgL0mgfhX57hq&#10;gUJJqLPSgMw6Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDSigtlX7wHiMhXwLdFh7ZJ&#10;dbKohto6Ua5zhlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhlSrsfj8tXsrZOjlRJZ7Go&#10;jSI6Qa1sjF4pqKohjIUWJ6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7piluBXrrV/lQpJY7DPk406&#10;P6yQksIptqk4kwcWYKgtjyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvS&#10;mbYpt6h9mHkWhadNjzoCjaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RDoyhJa693oWs6RaspoFEp&#10;0KfKnEUWqKaPj1ICup/zgdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZm3VJcS2CrHZrcqNq63eK&#10;dBtSBXigdYI2enmgdsASAnp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ&#10;63c0etY1aHghez4QznjCeq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmAHHNegOpok3SygJxP2XXl&#10;gEo0bHa8f+8PwHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIOiDFnV3N2hwROzHS0heIz&#10;gHVyhNsO1nXzgzDSemqUmW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5RmJXJejZFNznOki6gypXRH&#10;ihgODnTUhqjRJmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFolD9M43K2kaYx4HM/j84N&#10;ZXPjiQ7QFWi5r9S73Wpnq4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNMGXHol+8xOnJalhQM2XMb&#10;iLDPR2gfuxW7EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLO&#10;uWe8xmC6gGlhwH2lYWraumOPnGxNtGB5bW3ars9ip29oqe9KznCuplAwGnDrn+4MDHH3iCXKWnnk&#10;a4u3fXpkbUujwXrmbuuPAntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2&#10;V3iRduSipHktd4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAKa32xeqjHZXYqgOS0rnbm&#10;gIehHHeVgCyMc3hDf+h28nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwzftbF03Sli3qzC3VrijOf&#10;eHYniPKLA3bkh8R1oneuhr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfEW3NdlhOxl3Qqk/aeBHTw&#10;kdmJl3W3j810ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJboMKwYnMsndecznPymt6I&#10;aHS+l/RzSnWXlTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36vZnJhp8ybzXMjo/mHaHPu&#10;oDNyXXTPnKxcfXWxmXZFanZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHHsdma+nKBrTGGjnNEqJNx&#10;h3QmpE1bvXURoIxEznXJncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOaUnIJtomF1nK+sR5w1XOZ&#10;rCtbHnSEqAhEO3U7pRAqKnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5biqEeYHRb79v/IG5cU1a&#10;cIG4ctlDgIHddEcpBIKBdVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQ&#10;eKZCk4B4eVooLoD8ecgEyIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7YfoZtz37cfoNYeX74fo1B&#10;un8nfpInbn+OfnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/&#10;g/YmqH5Eg4QECX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yAjC1WaHy+isc//nz0iZAl&#10;/30YiQYDvn4vgoi1VXtinQyj83temqORqHtemB5+dXtulZtqeXuVkzxVinvPkR4/RnwJj3UlaHwP&#10;jwADfn1Bgly0dXqep0mjDXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsSl78+rHs+lcYk7HsqlCAD&#10;SXx9gjmzzHoLsaCiWHoMrcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+GXqjnOQkf3pqmFIDHnvd&#10;ghyzXHmnvCCh0nmnt5iPVnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oao3wkC3nNmF8C/HteggSs&#10;2Iu9adqc+YqAa7uL/Yl+bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4UhsYf1dE4AAIeBdySr84oC&#10;c2WcB4j4dFWK7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua&#10;1Yd7fPmJ2YaYfQt3nYXafSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYP&#10;hbeIkIU+hQB2i4SGhFNjeYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJvgACopYXDj9uYmITgjoqH&#10;g4QXjSJ1YoNni7Zib4LWimROa4J1iUo44YIyiG4fMoJmiHsAAIEugACnq4TXmX6XloP6l36GgYMw&#10;lVx0b4KAkzNhjIHxkTBNqoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQcozKWyINFoIiFrYJ2naxz&#10;mYHCmspgxIE3mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiWI4K+qbqE+IHnpiZy4YEm&#10;ooxgEoCXn1ZMU4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJgszOEXoF8rutyPICpqqBf&#10;fIAQpu9L13+vpHo2zX9YoXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/7pF5bNRuzJADbmpcjY6w&#10;b/ZJD42dcXQz1o0QcrIZh46icvYAAIMWeryd7JOUclqPFpHIc01/FJAndDNt+o6sdRRbxI1YdflI&#10;VYxFdtkzKIutd4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosB&#10;fF8yfopjfJEYfot8fGwAAIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQgrhZ+orWglhGzonTggkx&#10;5Ykwgc0YEYoSgdkAAIAAgACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgX&#10;h1AXsIjGh1gAAIAAgACaUo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0X&#10;SYesjAUAAIAAgACZpI3vn4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE1YcclFswXoZXk/QW/4ay&#10;j40AAIAAgACZHI1oqMyJ9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaLm0kv5oW9mikWvoXhj2EA&#10;AIAAgACYvY0IslaJhIt7rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYvhoU4nx0Wa4VIjygAAIAA&#10;gACQ2J7haMyC15xMao1z35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPocbMQbJbecS8AAIAAfdCQ&#10;QJ2NcWOCSJsQclFzPJjDczpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQOJT1dfIAAIAAgACPmJwh&#10;edmBdZm6ehJyfZdtek1iYJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMveyUAAIAAgACOz5rMgj2A&#10;kphugdtxhJYtgXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZ&#10;iblwtJUdiMdgtJMHh95P1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAAgACNVZjGk0d/F5Z4kctw&#10;AZQ8kEBgCpIfjrpPM5AzjWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJ&#10;l9RfepFglblOno91k/E8pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne&#10;9pDNnPFOHY7cmtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9w5T0qtxukZKap6hegpBW&#10;pJFNtI5bolE7z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2aeBoFaMea3hY4qB4bP5I&#10;i54ObnI2spw1b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdnraHncixYgZ8ncxZIMJyr&#10;c/42Z5rDdMsiK5pHdR4IgJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2&#10;AJlnef4h65jMehUInZlneqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gp&#10;f18hoZd1f1gIrpeLf5MAAIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIh&#10;WpZChRQIvJXfg9EAAIAAgACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9GE5gSi4g0yJYHivEhK5Uk&#10;i2IIzJRghfMAAIAAgACAbaKQmIdy95+Zls5kuJyolQJVnZnak01FppdRkfI0d5U8kVshFZQekOgI&#10;4pMOhgIAAIAAgACAFKIUoNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIA&#10;hgYAAIAAgAB/0aG8qVxyfZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIA&#10;AIAAgAB2tLPBZ39p9bA4aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAA&#10;gAB2WrLQb1Jpyq8ocB1cV6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2&#10;DLF8duhpYK3YdxtcAqpHd2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQCXp35elgAAIAAgAB1rLAd&#10;fl1o6ax9fhZbd6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6fq8AAIAAgAB1RK70heFo&#10;f6tYhS5bBafPhIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1&#10;jHJar6bji1hMX6N5ilg9HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAAgAB0lK1llT1n5qnBk8pa&#10;bqYjkkNMGKKtkN481J+aj+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0XazXnQJnsaktmztaMqWG&#10;mVZL2KIGl6M8lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBL&#10;uKFdnsk8e54pnfMr65u+m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRdzrtAaA5Q47eWaXBDI7QF&#10;asY0KrDoa/QjH68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40&#10;W68ucTEjc61KcZwOta7ocOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2Q&#10;dnwjkauIdq4PHKzIdiYAAJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nde+lC8q93e940LawUe/Aj&#10;k6nye/gPZ6rie9gAAJtof6EAAIAAgABperoxg39dNbYjgtpQVrIVgktCtK4rgdc0FKq3gZojlKiF&#10;gZ4Pqakwga4AAJpsgAAAAIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP&#10;5qerhrgAAJmQgAAAAIAAgABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz8aibjeEjp6YyjkUQIqZZ&#10;iukAAJjfgAAAAIAAgABpDbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfHlLYjnKVek8wQP6VZivwA&#10;AJhIgAAAAIAAgABo+rePoOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24jsaSUmCIQVqSDiwwAAJey&#10;gAAAAIAAgADNUGxtZkS5524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRPcH1MbHWkclAxrXapc9YN&#10;x3gxc7bLXGnucVS4WGvncmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0&#10;d+XJiGfJfGC2kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJvfQQvxnMrfQQMIXTufIPH&#10;u2Xih1C0wmgKhlChG2oLhWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u6XGZgesLdnObgLjGGGRG&#10;kjSzKWZ8kFSfg2iNjn6LD2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx&#10;3WU/mnCeOGdVl7WJymlTlQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUKaHGEhwnDtmH9qBOw1GRA&#10;pJedKmZVoPqIu2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5hsTC7WE8swmwDWN/rsSc&#10;U2WNqkyH22eFpdtyymmEobhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozCamC7vf6vhWL6uOebsmT4&#10;s5OHJWbirk5yF2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SOZWCtBHWCZ76abHZxae+G&#10;vndaa/1yD3hCbftcWnksb+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2&#10;c5hxDnZzdL1bandxdd9EdnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFyeraX03KaevmEP3O2e0Jv&#10;wXTPe5VaRHXke+xDc3bWfDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOWMXDsg5aC13Ibgv5ueHNP&#10;goBZJ3R4gg5ChXVugZ8okXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298jFCBbHC4it9tRnH3iYRY&#10;GnM0iFJBqHQthzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIW&#10;jrdA4nMTjRInPnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6amuZrR2/rl/lWYHEulVZA&#10;PnIfkzgmvHHekiMFJ3dKg3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZqd28in2FVo3BunDc/pnFd&#10;mfMmSXDqluIE9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0l&#10;x3AVmYsEynfngz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+r&#10;ciYB94FndAGvU3rRbqCfM3sncBON33t6cWh7dXvVcqln83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8B&#10;tn+ueHGuHXjVeJGd4HlNeRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08cHude0winHwCe1QBfX4r&#10;fFesuHcQgmecc3eYgiWLN3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6gKMh5npkgFYBS33Rf7qr&#10;ZnWXjECbIHYqi0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hishSXjohcwBIH4YgMOqT3Rp&#10;ljKaCXUDlHiI0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eYi7YA/X5VgKupcHN4oC+Z&#10;JXQXnb6H6nSjmxZ1wXU1mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA336HgJeoynLBqjmYc3Ni&#10;pxaHK3Poo6x0/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36wgIaoXHJEtFiX8HLisIqG&#10;j3NbrGJ0WnPXqDhhc3R2pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmif4XFZBmToIUWZomDl4Sc&#10;aMJyP4RHatFfuIQLbMpL8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4bYOSp4NFbwmCgILocG1x&#10;NYKfcb5ew4JrcwRLF4JadDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWRZoGId4uBXYE7eCtwEoED&#10;eMBdwIDeeVVKOIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/dgCKAF3+ngANvE395f95c&#10;239kf8JJgH9mf600eH9+f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/B35Qh/9t5H4rhx1b1n4e&#10;hkpIkX4yhZkzsn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH&#10;130Zi7EzHH0kit0Zx3z7imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5sJnw0leRaNHwuk8lHNHw4&#10;kgoypXwrkSYZcXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5nXJZiXtxmslGj3uDmMMy&#10;H3ttl/kZIHrEkP0AAIAAgACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rG&#10;nZ8YuHnykLcAAIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7bBVDPYoqbeEudoopb0cT&#10;yIybbxQAAIAAekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtCkYiTcz8t34h9dB4TYop9&#10;c6wAAIAAfbaTMYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cTeLktSYbueR8TA4h/eJoA&#10;AIAAgACSLIm4ffuEC4iyfiR08ofBfjVk6obifjtTqYYufkdBLoWpflUsy4V2flQSuYagfgYAAIAA&#10;gACRMIhMhsyDD4dThldz/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQ&#10;V4c7j76CVIZKjrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4SH4NniDoAAIAAgACPqIZi&#10;mLWBmoV4lxdyhYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIejBkAAIAAgACPIIW8ob6B&#10;CYTZn5Zx6YPhnRthzIL0motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cAAIAAgACOvoVFqveAl4Rl&#10;qFdxY4NipUVhP4JioiFQWIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAAgACHfJidYxV6aZaYZVls&#10;RJTjZ3hc4ZNkaXJMSZIPa006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNp&#10;bmdcRZHbb79LvJB7cQY5vo+BcicleI92csgLLpEYckUAAIAAgACGIJVIc9t47pOIdKVq0pHZdWRb&#10;e5BRdh5LDI71dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3/pH8fExpzJBdfHNapo7a&#10;fJdKS42MfMA4kYyUfOUknIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJ&#10;qIxBgsk4BYtRgockOIr+gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9oP44PivRZGIyJietJBosu&#10;iP03nIoliFsj64nAiGsK2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07kmJYhouokMVIa4pNj2g3&#10;FIlCjpgjnoiyjsYKxogdh0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9YBIr2l8xH6omTlho2j4iM&#10;lWsjNIfplBUKtocQhz4AAIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpnny9HhIj3nVI2PIflnHAi&#10;7oc5l54KlYZGhygAAIAAgAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpCWJoeak4w4pj+a8McgZnB&#10;bD8D35ihbL4AAIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcE&#10;IJYQcdIAAIAAgAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgwRJWxdf4cNpYFdfsEUpPF&#10;d00AAIAAgAB4xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8e08b95RnezEEdJHAfEwA&#10;AIAAgAB4G5y/ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAA&#10;gAB3hpu6id9q+plziThdk5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3&#10;EZrdkddqgJiekMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQEx40pgzsAAIAAgAB2s5pF&#10;metqS5gGmINc3ZWulstOc5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitq&#10;ApeNoHtci5UnnlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YAAIAAgABuBq05YZNiA6pd&#10;Y5JVOqe3ZYNHaaU7Z1c4TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAAgABtg6wQaT9huqkbao9U&#10;/aZGa+FHQKOgbSo4N6FgblMnP6AxbxsScaItbooAAJctc2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0&#10;cjdG3qIDcwE37Z+5c7onG55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajqeAhgr6YDeFNT/aMseJxG&#10;aqB6eO83iZ4zeUEm3ZzceWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xgOKSvf1BTgaHZfytF458m&#10;fwQ3MZzQfvQmnZtwfvISkpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOlhndTJaDHheRFhZ4LhVA2&#10;2JurhOUmb5oohNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S35/njLJFOp0ei7s2hpq8&#10;ixsmO5kli0oSpZmoiaEAAJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8zk59E85xfklk2QJn0kbMl&#10;6ZhhkbwSgpitjIMAAJAngAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE2JuimVY2M5kXmM8l/Jdq&#10;lucSqpepjJ4AC4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/DZcMtu62MZyUckq1EZ7gI&#10;XK6kZ2sAAJNYctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt5aufbGQc8KsKbLoI8awJ&#10;bGkAAJIXd24AAIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0A&#10;AJDhe4AAAIAAgABgqrRkddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsdF6cydwYJqKd6dzgAAI+/&#10;fxYAAIAAgABgaLL1fNJU6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAA&#10;AIAAgABgLrHag/FUx66Bg5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAA&#10;gABf/bD8ixRUta2Nin1ImKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJKhogAAI0zgAAAAIAAgABf&#10;2bBXkkZUsqzLkX5ImKlIkHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcAAIycgAAAAIAAgABfwa/d&#10;maBUu6wsmL1Io6iRl4E7h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwAgAAAAIAAgADBE2cVX+2u&#10;02k5YrSb7Ws+ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0KBHYqcRS/IGQlatGtS2aK&#10;bIWajmi/biyG6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRodWu9SWGVdaerhmQgdk6Z&#10;B2Z9dvOFc2izd6Vw+GrSeFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27d19LgF2puGH1gA+XQ2Rs&#10;f8iD7mbBf41vl2kBf2laUmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1ViwSoIGAXidyVsmKmiLWC&#10;aWUMh5duUmdiho5ZNWmQhadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOi&#10;j7ZtLWYDjdRYPGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95s&#10;PWTelTFXamcaksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3ySnF7+o75/X2F2oAhrbmPn&#10;nJlWrWYsmY9A1mfJlycn7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15ErKV+umCxqCFqz2MdpANW&#10;H2VgoH5ATWbwnh8nbmXImV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWB&#10;bE0/vHakbncmAndab/wEMnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI+&#10;+HSgc5olV3UPdHgD4XlydcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxoenAwd2BT7XGheC49/nLJ&#10;eNwkh3LmeSYDmXnrekaukmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj&#10;0nDhfhADW3pTfiutEGWfiEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR125shGc8S2+Sg8cjMG8G&#10;g1MDJnqtgYKr1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0Wiq87lG46iYgioG1diR8C&#10;+nr5ggOq3GLcnLWaiWTsmnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3&#10;geqqI2Hspu2ZzGP+o+mIhGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwhlhYhyWqqk5ACt3tqgdap&#10;rWFFsR+ZRmNUrVuH6GUiqU11sWbcpUVixWiioaRO+mpKnrY562tKnPohT2mKloUCn3uTgcWlpHcV&#10;XsOWenevYbqGNHhcZHR0p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2V&#10;WnVUao6FAXYlbGlzi3b2bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EAAIAAdwWjNnIXclCUAnMf&#10;c26D5HQOdHRyaHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAAexihxG/1e/eSjXEXfE+C&#10;WHIffIxxGXMefLleuHQlfOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1&#10;hLdv1HGDhB9dtHKUg5BKVXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyvj1aQIG3vjj5/+G8TjPdu&#10;zXAsi51cvXFFilVJjXJMiTY023LyiGMb73HLiEsAAIAAgACebWuAmROPPGzIl0d/FG3ulT9t8G8L&#10;kydb7nAukTRI3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvjoFd+WG0FnZFtNW4dmrxb&#10;Nm9CmCtIMHBSlhkz0XDUlR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9wWxUpfJsl21fomtapW59&#10;n01HtW+KnQMzVm//m3gaxG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVF&#10;xoAuaw0w5YC+bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35B&#10;cI8wOX69cckWNn+zcbsAAIAAemeWOXrXcL6IAXsgcgF45XticydoeHuwdDdW+nwIdTpEL3xwdikv&#10;l3zbdtgVxX1IdoUAAIAAffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlWEHpOe45DcXrAe9wvCXsb&#10;fAoVZnsde6YAAIAAgACT03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jHgftClnlIgbQuV3mSgXYU&#10;6XlNgVMAAIAAgACS1HWkjEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB4Hf2h64txngwhy0UgXfG&#10;hqYAAIAAgACSB3SClYmD23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbijeEtWnb8jVMUOXZ+ixYA&#10;AIAAgACRanOgnsyDN3QwnMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAA&#10;gACQ/XL9qByCunOPpYpzfXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUzmYwTi3S0jTcAAIAAgACL&#10;LIh+XfB+EYetYMdv04cdY2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kOBoj+a0cAAIAAedOKUYY0&#10;Zq19OoWkaLVu7IUtappfc4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJb/UAAIAAfViJXoQHb1N8&#10;HYOkcKNt7YNCcdted4LzcvpN34K7dAs72IKxdPons4L3dYcNnoPndO8AAIAAgACIT4IUd+h6+oHF&#10;eJdsuIF4eSpdhIEyeahNAIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAAgACHSoBWgIt5/YAbgKNr&#10;wn/fgJZci3+mgG5MZ397gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6b&#10;iCNbwn5eh1ZLjX43hpc5/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3zkhF4eX3MkQZqR32Nj7db&#10;DX1OjlBK3H0pjQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV353z7mURpsHy3l19aeXxv&#10;lWJKSXxGk7I403w0krElgnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ&#10;1nuHmqw4dntrmeAlJnsMlyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3D&#10;Zzk0H41yaRsf0o5WahcGTo6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2ZaX9VGYyka0NFNovcbOUz&#10;tYt9bkUfjownbuAGaov2bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJUTorQcY5Ei4oNcqMzLomp&#10;c4YfNoojc8wGd4mfdCsAAIAAgAB7yYvtdelvRIrudqph3on5d1RThYkTd/FD14hdeHsyo4f2eOce&#10;3YhGeO0GfIeSeb8AAIAAgAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpDUYbLfm0yNoZnfncenYaM&#10;fmMGjIXGfq8AAIAAgAB6Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8hHEx8oT3hCAeboT5hDsG&#10;kYQ8gtsAAIAAgAB5g4f0joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIxYIPeijIeKYOjiokGi4Lz&#10;hGwAAIAAgAB5BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4kMgduIKbj9YGiYHlhGsA&#10;AIAAgAB4ooaSn01sUoW+ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7YdgYGvk/MGfYEUhGMAAIAA&#10;gABxr5vYXLJl8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw&#10;95oOZIxlZ5hHZm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQAL5C+brYAAIAAgABwT5gT&#10;bEJkopZqbY5YDpTLbsxKP5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj&#10;0ZSWdK1XK5MHdWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQAAIAAgABu15Sbe5BjF5MM&#10;e+JWcZGCfB1I0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAAgABuMpNbg1pifJHWgz5V&#10;3JBIgvtIO47KgqE5hI2GglYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABtrJJPiydh9ZDViqFVVI9F&#10;ieRHs42/iRU5Box2iHYoz4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGLkwphsZAXkjVVEo55kQFH&#10;aYzTj7E4vIt0jtMocIqejwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5hX499mfhUuY3UmF9HEIwg&#10;lrE4coqxldEoOYnFlScU/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x&#10;8p8FZGgg558TZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/&#10;ab8g85zVaooMT576af0AAIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog&#10;0JrBb5UMfZxsbwYAAIp7d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/dZrRc/UxEZlIdI0gkJje&#10;dMMMjpoZdFUAAIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/eewwtJepeicgTZctejEM&#10;jpgBeioAAIfRf5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBowVZZOf/ogJZWif/gMlZYe&#10;gBEAAIa0gAAAAIAAgABiJp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0A&#10;AIXOgAAAAIAAgABh1ZxejytWzJpKjptK05gcjb492JX9jNsvrpREjHYfi5N+jK8MiZMliHoAAIUh&#10;gAAAAIAAgABhlZvLls1Wv5muliRKxZdslO89vZUok6wvq5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAA&#10;AIAAgABZI7GtWmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgDRam2Y1oAAIjncf0AAIAA&#10;gABYcLBnYX1Nuq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABY&#10;CK6SaGhNSqwLaZBB0KmJarQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgAAIZnet0AAIAAgABXrqyn&#10;bzpM36omb/1BV6eocLk056VVcW0m36O8cewWCqROcasEhKFccvwAAIVBfooAAIAAgABXUqr9dhxM&#10;iqiCdopBBKX/duo0iqOmdzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcq&#10;fUpA1aSdfU40XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAAgABWuqighC1MKaYShBZA&#10;uaN1g8c0QaECg2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABWhafSi0NME6Uyiv1AqqKD&#10;imc0Mp/+ic8mXZ4hicoV/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0&#10;Lp8jkKQmZ50vkJkWJpz2jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhx&#10;Y0xr3mqfZkZXKGyuaSVBKm5ia88n627abd0GuXSjbsWzKl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBq&#10;umgNbShWHmpAby5ANWv8cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqPTWCDcYx81mMmcs5pbmWs&#10;dA1U+2f+dUM/Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT&#10;1GXqe2s+Tmeoe8Qll2bde+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQR&#10;ga89dmXKgVgk8mSEgREFnXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0Nimplzl/kiShR52JwiAo8&#10;vmQlhxkkYmJ1hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk716AkFRRJGEUjoU8KWK4&#10;jQwj8GDIjKIFRncWg5GqUFCEozaaHlQboEOJCldanTd3DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yj&#10;jl9skewFJndMg3upwU+YrXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQBF76m8U7KGB/mgUjIl5F&#10;lh4FDXd3g2qoF2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3FfaKc6InKvayog6HLxbMwB&#10;TH3PbvOmgWWIY3eXNGelZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85dHA+cEUgW3ACcUwBLn4B&#10;c8ek3mKIbY6Vf2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39dXwfnW0udfkBFH4teGWj&#10;NF/Xd4iT1WJQeDCDlmSUeMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e+mqdeuEA/X5UfGahqF1/&#10;gX2SYGAZgV2CLWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0gB0A6n51f9SgY1uQi3uR&#10;K15CipaBCWC4iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA2X6RgJOfX1n5lXSQMly8&#10;k8yAGl8+kftvBmGbkCRdEWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/&#10;WV4NmltuSmBsl79cWmK4lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKeHVfYqTaO6lqlpgx+w10j&#10;oqdtsl97n05b0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCyWPeM1XHMXGB9Z3LxX5Bs&#10;vHQbYoxa4XVEZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GM&#10;aaFZ5XLRa75G5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY&#10;7nCDcihGGHHJc3QxmXKldHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5s&#10;eKNFFm/CeUEwx3CJebcXym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxE&#10;OW3tfygwGm6efx4XUm4GfvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm92lThoxV1mrthcxDf2xO&#10;hSsviGznhL8W6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1Yv&#10;FWtqiqwWnWsjiccAAIAAgACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpUXmhtkz1CL2nSkbIuk2ou&#10;kSUWVmoVjeUAAIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV&#10;5WlMjs4AAIAAgACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5Q&#10;aWAAAIAAdgmNUnXhYbqAEHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmVbNMqn3pHbkAQiHuFbfYA&#10;AIAAeh+MHXMbarV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0qC3ftc0UQPXkQcssAAIAA&#10;fbWK1XCTc7J9a3GodMBvKXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJ&#10;k25rfK58UG+ZfRZuC3CpfVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMPoXUlfZ4AAIAAgACIiWyk&#10;hbZ7R23jhXptDm7/hQxdx3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOhgvoAAIAAgACHsmssjrp6&#10;dWx5jd5sQW2cjMNdAm6ri5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AAAIAAgACHDGoCl7l5zWtY&#10;lkRrlWx8lIFcXW2JkqlMI26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAAgACGl2kkoLN5T2p/nrRr&#10;CmuenFFb0Gyhmd5Lp22dl9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB14GLWF11WIFYW5dnxoFa&#10;XqFY7IF9YXdIwYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362YOJ0aH7KY19m1H7tZbVY&#10;F38eZ+dIC39gafI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1zOXxWayllzXyXbNhXGXzc&#10;bmZHMn0tb9g1vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoNcvdklnpodAVWLnq7dPdG&#10;W3sgddM1F3uHdoghdHvUdtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxjjHh5e0lVLHjae5lFtHk/&#10;e+E0i3mpfBshGXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbhgq1UX3dGglxE5XesghAz&#10;8ngCgd8gn3fjgdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBTpXXxiShENHZYiF0zXHag&#10;h9kgSnY7iA8IcnjYhVUAAIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TVkARDo3U5jswyy3V6jisf&#10;3HTgjg0IY3fOhasAAIAAgAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2&#10;ktYILHcKhYYAAIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB&#10;9YoUZxgAAIAAfF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLktjobiaksZT4gwarsCLIds&#10;a/oAAIAAf4NzaoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYA&#10;AIAAgABycIM/b99moYMIcRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoYnIM2dLICXYMKds0AAIAA&#10;gABxfYFCd+BluYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/ehMCboFEe8AAAIAAgABw&#10;pn+Qf/Jk739/gCNYUn9VgCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gCjX+9f/gAAIAAgABv9n45&#10;iAtkYX46h8ZXz34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52gcAAAIAAgABvaX0mkCRj&#10;130vj3JXRX0AjmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYAAIAAgABu/XxTmEtjanxg&#10;l0JW03wslb9JO3vWlCI6l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAAgABpA5R/Vwpd0JNIWfdR&#10;rpJVXMVEUZGVX2I1eZElYbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRoHZIjXqhdH5EUYP1RCZAh&#10;YzhDzI9RZU41F47MZx8kPo8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1D&#10;HI0baz00jYyRbJUj4ozCbW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxbXoyebv9PYovJcCpCZYsF&#10;cTwz7IqAciAjb4qYcp0PN4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8dhVOm4nxdsJBnokud1Az&#10;Zoifd8gjA4iid/0PDIlTd5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtOAIhnfXtBCYeffY0y3ocE&#10;fZki2YbMfaMPC4cSfbUAAIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcghC9AdoZUg9AyWoWwg4oi&#10;gIVYg4kPM4Uhg0cAAIAAgAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRAP4UsijsyL4RnibAiNoQG&#10;igEO5YOgh/IAAIAAgAAAAIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRPkQYx44NzkG4iAoLtkCoO&#10;24JdigsAAIAAgAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7XbgriZp9X74aSZvNYLgGhJxK&#10;YQQAAIOjbUkAAIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMA&#10;AIIQcjEAAIAAgABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYaJpaHarUHF5WcauQAAICX&#10;dxQAAIAAgABatphAa1pQOJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UA&#10;AIAAgABaDJZMcoFPkpUEc1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAA&#10;gABZc5S3echPBpN9ekNDsZIuepU3UZDpesMpmJAEet8ZcZAteswHO434e9EAAIAAgAAAAIAAgABY&#10;8JNrgRNOlpI+gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAAAIAAgAAAAIAAgABYiJJc&#10;iGBOL5E6iDtC54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAAgAAAAIAAgABYN5GOj+VO&#10;CZByj6NCw48Vjs42b42Qjdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAAAIAAgABQpqphVE1GYqiY&#10;VtI7TacNWT0u7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAAgABPxqiUWypFxKbMXTc6&#10;v6UeXzIuhaPBYPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABPPaZTYe9FLaSWY446QaLr&#10;ZRguEaF+ZnkgE6EHZ1YO0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QLaKdEo6JZad45pKC2awEt&#10;oZ9JbAAfwJ6/bJEOxqA/bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FEK6BrcE45M57FcREtK51M&#10;caQfjJylcfYOwJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7TdvA45J0od1Us65ued5Ef&#10;WJrXd5wO2Jupd14AcZPaelQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4q5vPfbAst5o3fZ4fJpld&#10;fYwO0ZnlfbUAsJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2hDIsmZkIg98fCpgSg+QO&#10;qph3g3sAtZCZgHsAAIAAgAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgshpgQio4fE5bziq8O2Zce&#10;iEQA3Y9ngJYAAIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7&#10;wmndaKMjJWlwaukD53lnbMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhjgGKfaRBP1mUia40602bn&#10;bdAiZWXYb2wDyHmccWel3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7b99OtmJecZA55WQYcxUh&#10;sWKxdBkDrXnKdmKj+U9Tct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtNmV/Qd6g5AWF8eHghCmAE&#10;ePkDlXnyevWiMkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0D&#10;gXoUft+gsEmkh1mRi03dhrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43mF0Ng7MgAVv0g6ADcHow&#10;giufdkdxkYqQeEvTkA2Ank/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltAiY8fpFp1iZYDYnpIgkme&#10;hEWsm6SPo0oumUx/4E4/lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7AfVVlAjtUDVnpcgkKd4kRf&#10;pYaPD0jwokl/VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhEkv8DTXprgjydh2ImU4CO&#10;pGRlV1h+9maVWwZuOmi3XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsAAIAAbfCbxF4QXXSNXmCx&#10;YGR92mMnYzVtQmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8&#10;T1/1a1xrzGJ+bTxaPGTibwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OYUlb9cSaJ7loicl96rl0D&#10;c4dqeF+2dJ1ZCGJFdadGdWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQFeuyIdVdde195SVpqe71p&#10;Hl0+fApYAl/qfFZFjmIofKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWHPFUBhGR4K1gxg/poFVsl&#10;g4JXDF3jgxJE1WAkgrkxGmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MGjV93Q1ZPjCtnP1laivJW&#10;QlwridREK15uiOYwqV8UiFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3&#10;kJNDjFz6jy0wLF14jnwYuV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OTnERmB1armZlVJVmIl0lD&#10;LFvGlY0vyVwTlPsYWV5mkHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxlG26QXjdUEHAjYXhBrHGY&#10;ZIAtdXKlZwkT0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tvZTdTGW0nZ8BA2G6uahos&#10;x2+SbAITYXDnbFIAAIAAdpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENSKWpWbhdAFmvrb8UsOWyl&#10;cRUTEm5dcQ8AAIAAerOMt17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUS&#10;kmxHdgwAAIAAfkeLRVwMeLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6&#10;e28AAIAAgACKEVmgggh80lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWULgTsqTWUkgSwR5mj3gTsA&#10;AIAAgACJGVeZi09751p9ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAA&#10;gACIXFX2lIJ7MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2FujUkRgmaqimIAAIAAgACH&#10;2VS6nZl6qle9m59sglpnmVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gRJGXvi5cAAIAAgACFMHGS&#10;U0B4anKWVvNqpXOzWnhbpXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrEZgIAAIAAdcKDx23SXA53&#10;N28wXwNpgXCEYc5apXHNZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoAAIAAeeGCcGpdZN110mwB&#10;ZxdoWG2DaTJZjW7uaylJmHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdn&#10;AGq2cKFYlWxAcfJIvW2ucyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+&#10;eCJXYGndeMFHz2taeVQ2pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61W&#10;cGfQf6NG9GlUf5g2Bmpff5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZxXmJah8pkD2RMhzRVrmYN&#10;hoZGPWeYhes1cGiThYIipGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtF&#10;n2YejFA01GcKi6UiLmXYi+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi22GllkpUhGNklGFFKWTl&#10;ktY0eGW+khshyWRikVEKa25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w&#10;/31BYq4c4n5sZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpH&#10;Z+ociHsFaPEEm34pabIAAIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUc&#10;EHfLbdYEnHvFbrkAAIAAf+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/4nQucZovIXTfcpYbpnS6&#10;cuIEn3mxdCgAAIAAgAB0E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHWd4wumXJ7eBIbWHHueCIE&#10;rXgZebMAAIAAgABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8&#10;foIAAIAAgAByOmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51g5camG2Ig94Emng4goMA&#10;AIAAgABxkmenjUZmAGlDjLFZeGqWi81L5Guwis49KGyTigYs3GzfiboaK2v2icwEmXg6gxwAAIAA&#10;gABxFWZxlY1lhGgalI5Y92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0jogEbHiHgv0AAIAAgABs&#10;xYLZUnthgoLNVedVSIL0WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+E&#10;Wk5gkH/BXSFUZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNf&#10;b3zLZF5Tdn0yZnxGLn2QaG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oAAIAAgABpbXlmafheTnoE&#10;a6FSUXqFbS1FS3r3bpg2v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAAgABoY3bVcdNdVHeQcvVR&#10;XXglc/VEUXiidNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABnc3SgecVccHV4emJQiHYe&#10;etVDmnadeyU1f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLIgbNby3O9gdtP9nRrgcVD&#10;C3TjgYw06XU5gWMk93UvgWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0&#10;iAU0Z3O7h4skcnOJh5sRS3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEokOpO63Hgj9tCE3JLjrM0&#10;C3J+jgIkL3IhjjYREXM/ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxKd4upV/09nIuVWuQvGovX&#10;XWUeCI0pXvoJgI5qXykAAIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqojeXlU89YjEYLwuoYjuYsYd&#10;yYn5Y/gJpIqoY/0AAIAAbikAAIAAgABen4ZBYGNULYYxYphI14YXZK88L4YEZpYuBYYkaCkdYob1&#10;aP0Jo4dRaOsAAIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJ&#10;hoRnbgwAAIAAeFsAAIAAgABcxoDobz1SToEScHFG9IEccYU6i4EVcm8swIEncy0cZ4GOc2MJYYHj&#10;c4oAAIAAfKwAAIAAgABb9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38UeOIcJX8oePEJWn+0eZkA&#10;AIAAgAAAAIAAgABbPHzwfj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob0X0kfsQJjX3SfzMAAIAA&#10;gAAAAIAAgABarHt5hctQdHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXtahRsJUnxcg98AAIAAgAAA&#10;AIAAgABaO3pKjWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAA&#10;gABUpZbcUD1KjJXxU1U/iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSlXY0AAIAAbRQAAIAAgABT&#10;npP9Vz9JvJNEWeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkAAIAAcfgAAIAAgABSy5EM&#10;Xj9I3JB5YGc+Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAAduQAAIAAgABSAI5CZUBI&#10;Bo3IZvE9KI1LaIExL4zpaeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwAAIAAgABROYvIbFVHRItp&#10;bZY8a4r3brUwdIqPb54i44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAAgABQgomrc4BGmYlndFw7&#10;0oj9dQ0v6oiMdY8iaYhoddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP4ofieqlGDIe4ey07WIdU&#10;e3UvgIbVe5ciBIaTe6YRqIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZjgcRFiIZSgfA62IX2gdcv&#10;DIVwgachm4URgaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4&#10;iBQh7YODiBoR5IMdhyQC14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Z&#10;w6FzV78Io6MbWGUAAJGUX+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3czeJ4aWcUnj52vW7wZRZ6h&#10;XNgIp59zXVkAAI7cZH4AAIAAdVEAAIAAgABGm50NW509NJwtXawywptvX44m25r5YSQYw5u9YeoI&#10;l5vOYlAAAIxDaVEAAIAAeakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhM&#10;Z18AAInebnwAAIAAfYAAAIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8A&#10;AIfGdC8AAIAAgAAAAIAAgABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQ&#10;eWcAAIAAgAAAAIAAgABEO5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIed5kIgo/SeJsAAISyfcoA&#10;AIAAgAAAAIAAgABDyZJBfZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgIUo3wfngAAINFgAAAAIAA&#10;gAAAAIAAgABDgJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZg1gAAIJxgAAAAIAAgAAA&#10;AIAAgACe+1PVTdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32A&#10;axmc0U6FWAiOFFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCYap8drWAybHYBi31kb8+a&#10;2kmsYj6MO03AZLl871GcZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9odDl1KcSQBmn1LdOKY6EU8&#10;bGSKa0mzbfl7Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1radgYBpn02eYuXCkE2dniI&#10;y0YKdzh5vkp5d/VpvU6PeKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoBsX0kfYiVZz2pgH6Ha0LU&#10;gGx4m0eLgFxow0vcgEtX70/GgD5F91LegEMykVOggFgbq1cpgKgBun0UgOWUCjqWinGGSkAPiYh3&#10;sUUGiKdoAUmJh9RXO02ThxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULt&#10;kMRnbkeYjzVWuUu7jdZE3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYPnbSEvjvymwd2cUFCmIZn&#10;BEYJlktWbEo/lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKK&#10;Wi9VgWT5XftDPWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZU&#10;o2ExZHhCgGNqZ0ouuWRdabcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2l&#10;avJBY1/xbRAt0WCdbtoVsWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQBblZitFdSb/JSKVpZcXhA&#10;alyvcuctE10KdBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNhYFQsdzxRNFdceA0/lFm7&#10;eNQscVm6eXsU1V/neawAAIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2foxQTlS/fqk+9FcdftQr&#10;9VbAfwkUh15kf1gAAIAAgACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RM&#10;hMQUVV2ihPoAAIAAgACIoT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CVi9A9y1LcivkrLVJHisYU&#10;Kl3riZsAAIAAgACH/z4Rmh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9glFFkR0q4VCtkRMT315p&#10;jUAAAIAAgACIHWHsTgx6w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGvaYO8n8myYY6kOk3DrZGgA&#10;AIAAcbSGJ1z5Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAA&#10;dmiEblhiYEZ3tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSSbZkOE2uHbcUAAIAAeouC&#10;u1QwaWl2F1d5a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBr&#10;coh0qlP0c6pnQVcpdLlY1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkxeDoAAIAAgAB/600he6dz&#10;gFDhfBdmNlRHfG9X31dWfLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkAAIAAgAB+4UpNhLRyjk48&#10;hHhlW1HKhBlXGFT4g7BHwFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNk&#10;qk+2i7JWd1L4ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9gkYglmdxSEpTlPJkH04R&#10;kzZV81FbkXpGulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlzThNwBmsNUfxiumy3VdJU&#10;YW5YWYNExm/dXPszj3ErYBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9&#10;YBVD4mwhYuoy0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2KmYclgSWTaZE5SN2baZq9C&#10;8WiZaOQyEGnKas4eumlNa/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e5GFEa5dRO2NybVhCF2VL&#10;busxbWZlcEUeWGXecQEHDnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAw&#10;mmM7ddYduGL7dj0G53RVd4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5PEV2WerxAVF+JeyIwB2BY&#10;e4MdT2CJe7sG1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsygXM/oF0mgU8vdV3EgUsd&#10;DF5+gYgG2HRvgWkAAIAAgABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzk&#10;h8UG03R4hJ0AAIAAgABys05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlhjdIuilmUjXkcQFuejRkG&#10;nXTThHkAAIAAgABw0XFzTeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq53dDXtkWnXgwYBYAp37m&#10;YloAAIAAeNpvD2zrVdxju25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEA&#10;AIAAfIRtlminXfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcVx3B9aa0A4H6GbCoAAIAA&#10;f7xsNWS0Zhdg+GbEaBJU4micafdH3mo2a705RmuEbU0o8GwRboIVXW1ubqkA835lcZYAAIAAgABq&#10;42EjbkZfuGNmb6RTu2VkcO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oBE34udx4AAIAAgABpxV4D&#10;doBeyGB2d1BS52KWd/9F9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4we/QAAIAAgABo3FtLfqtd&#10;7V3jfvRSG2AffwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7&#10;ho9ReV4LhhdEoF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ&#10;91xejTZEIl4yjCI2IF8/i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uI&#10;VIJBA3xkV90ydH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVA&#10;KnikXdgxyHmCYFMhHHpnYhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINXXXLuXxdL7nQSYZA/L3UP&#10;Y9cw+nXmZdAggXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29RZjRKsHCXaB0+N3Gsad8w&#10;HnJ+a1kf1XKzbD8MMHZYbCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9P&#10;cPkfS28dcYgL/nPQcW4AAIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqcdXQ8amvHdiIuz2x0drAf&#10;A2vbdv0L9HGZdx8AAIAAfdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo70mlffGIuM2nofIseemkd&#10;fKwL12/CfT0AAIAAgAAAAIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dMgrMtq2ezgood7GbqgrcL&#10;im5cgnsAAIAAgAAAAIAAgABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+&#10;hqoAAIAAgAAAAIAAgABY84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IA&#10;AIAAaTUAAIAAfhpXeH9OU3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAA&#10;bfEAAIAAgABWSHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377ZC8EioC2ZVYAAIAAcyQA&#10;AIAAgABVK3eiYfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8Ec33cam8AAIAAeCAAAIAA&#10;gABUGnQ5aUdKKXVSas4/VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntpb+MAAIAAfHIAAIAAgABT&#10;JnEscKtJQ3Jvcbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8AAIAAgAAAAIAAgABSUW53&#10;eApIc2/neKk9xHD2eRox9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH&#10;723Mf7g9WG73f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAAAIAAgABRJWo/hvJHb2wB&#10;huk83G1BhngxOW3OhfMkEW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAAgABM742gStdDYI1qTjY4&#10;1Y2DUWksvY3/VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABLk4nLUZRCOInmVIs3tYoX&#10;V1ArxYp/Wb4dmYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq&#10;14bzXzsc3IfUYIQL5IieYL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dAF4LIYU81q4MjYysqAYOB&#10;ZL8cIIQxZasLiIS3ZcIAAICqat4AAIAAeusAAIAAgABIm37xZjw/J3+PZ840wn/+aTcpHoBPalcb&#10;lYDBavgLO4Fgav0AAIAAcHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz/n02b2gocX19cCIa+32m&#10;cGwLE36GcIcAAIAAdlUAAIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrLdacn5nsFdgMacnrndhMK&#10;1Hw2dmwAAIAAe0cAAIAAgAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpv&#10;fK0AAIAAf3gAAIAAgAAAAIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5gksaJHZyglsKzni1ggYA&#10;AIAAgAAAAIAAgAAAAIAAgABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsSeZwyUlMDUpm+VGAAAISy&#10;X4oAAIAAcA0AAIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAA&#10;AIAAdQEAAIAAgAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAA&#10;eXQAAIAAgAA9b459W/00UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgA&#10;AIAAgAA8mosUYpozdItpZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAA&#10;gAA7y4fyaV0ypoiHaoEokIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7&#10;FYUpcCkx9IX+cO8n+IZ3cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7&#10;dwoxXYPPd3wndoRld64cLoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAAgAAAAIAAgAA6DYCqficw&#10;54H2fk8nC4KsfjEb44LMfgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAAAIAAgAAAAP//AAD//wAA&#10;//8AAG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIA&#10;AAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/&#10;JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JE&#10;XEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLP&#10;Y+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uA&#10;yYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvW&#10;nMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte22&#10;2rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+&#10;0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6Zrq&#10;cetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAA&#10;AegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf&#10;1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+&#10;PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY&#10;3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTN&#10;dcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06Q&#10;PZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqH&#10;q3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDH&#10;lsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy&#10;5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAAC&#10;BQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAs&#10;ISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY7&#10;7TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeK&#10;WItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0&#10;oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/D&#10;kLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46s&#10;nK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvK&#10;zO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brq&#10;rOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZ&#10;A40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwf&#10;FyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjx&#10;OeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hU&#10;elVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6q&#10;b5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI&#10;6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JP&#10;oz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/&#10;EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G&#10;33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACA&#10;AOZPf85/WM2Zf6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1&#10;fmOJbMxAfl2HzLOafm6GZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCT&#10;ksrLfT6Qz7I6fWmOXpmTfayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iDrPjjfC6ht+FBfDOdv8kz&#10;fE2Z8LDCfIWWV5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3e2OtA9+le2an68eqe4ej&#10;Cq9ge8meaZb4fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4Vd4veseyFMZDeuSsFK4Z&#10;eyymYZXce5mg2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzseka8MsUJel21Cqz5eqeu&#10;O5Tpex+nm3zZe7ag6GTYfGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePGQMP6efK95Kv3ejq17JQC&#10;eriuJHwge1umQGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMPeZ/GlKsYeeO9apM7emS0&#10;ant3ew2rQGPCe8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9cKmMheZ9VZJShSp9dXsH&#10;hIZ9xmPEg/F+NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hjhLuEwZEehBuD33nUg5SD&#10;LWKcgx2CjUuSgsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2&#10;gmmHA0rNgiaFTDQzggeDb+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60gnKRC3e7ghWOQWDWgceL&#10;ZEoYgZeIaDOigYuFBOdchIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKXlXa6gXiTu2AIgTmPskl1&#10;gRqLZTMkgR+Ge+YAg/GzS9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+O&#10;OjK5gMGHz+TVg3O9+M76goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOeVV6ngFSX0UhpgFOQ2TJg&#10;gHKI++PWgw7Ipc4FgiTA4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ&#10;/uMAgr3TVM03gdbKWbb6gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae/Uerf9CVVjHcf/uK194S&#10;keJ8sMjuj/F8Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSG&#10;l8eUjsGFUrKSjPSEPJ02i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemBojHLhKKBndqjj46QlcY5&#10;jaiOV7Fyi92MPpwVileKcIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFUhBmDNNlCjpual8TYjL+X&#10;bLAHiweUa5rIiYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CEr9fujeGklMOHjAmgga66&#10;ilucm5mPiN6Y5IQ6h42VT27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1jUuunMJci3epna2Zicqk&#10;xJiCiFKgF4NMhwibfm4aheGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4o8Fciv+ysKyhiVGs2peb&#10;h92nKoKGhpuhim13hXqb0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCGip27sqvPiPG01JbRh3uu&#10;EoHOhj2nW2zjhSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3EoKsfiKO8pZYnhy20voE3&#10;hfGs3mxnhOCk1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabvlax7RpMKkyd7c37okMZ7&#10;2mqojnV8d1aIjCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWna&#10;jZiBY1XGi1mBMUH8iRGBNy7vhqaBestCmRGOIbhElkWMLqT5k52KWpEukTeI1X0gjvqHfWkCjNGG&#10;SlUOiqWFH0F0iHCECi6lhhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFePjHwdji2NUWggjBSLKVRY&#10;ifmI+UDyh9uGwS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsgjYmTM2dRi3+QEVO+iW2M&#10;zUCKh12JYS4uhTSFocfsltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZAmaXiviUzlM2iPCQdEAw&#10;hu+L0y3/hNiGwcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YKipOZY1LGiIKT4j/nho+O&#10;DS3YhIyHu8YulgO9GbNlk062xKAhkMCwfIySjmmqRHj+jEakEWWJikSdulJriDaXFj+qhkGQCy24&#10;hEyIkMWFla/GcbLNkvy/HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIah/2Z7D9whhGRwi2fhBqJ&#10;QL8gpId6razJoPp6jZp/nXx6logUmh962HVylt57VmK0k6V8DFAqkFt86T3hjO5+ICxqiTt/072i&#10;o5yDcKvin/KCfJnOnHOBtYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmM&#10;NqrcnwaKbpjsm4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQ&#10;nkSSW5fZmsyP+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwTh4SEEbqloRqdw6jpnY6a&#10;ZZbnmiGXNIShltqUJnI8k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWFPbm8oI+mmqgenP2iaZYk&#10;mYyeYIPflkmaf3GIkyuWr19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjtoCCvWqdgnIqqWJVumRql&#10;cYM1ldugqnD3ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4CabBnC2yJ5TWmLysWIKl&#10;lX6mnHBzkmug5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+m9m53pRWmGqzDoIplTCs&#10;SnAIkiCliV4ajyqepEyZjCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16CY6OpX56G32AoUh6amxK&#10;nSF6+FsFmPB7wEoJlKB8sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKA&#10;Ilp9mA+AHUmNk8qANjkhj0uAkyngimuBOa53rGuKn54Cp/eI941So52He3xHn3OGR2sTm12FSFnp&#10;l0WEc0kakwuDrjjkjpuDECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7nrGMNWpcmqOKcFlUlpKI&#10;wUiwkmCHEjivjf6Fbin6iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmSLGmwmfmPg1jNlfKM+EhU&#10;kcWKVjiCjXGHpSoEiNGE4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkjmWaUhVhWlVGRBUgCkTCN&#10;azhajPCJryoNiG6F1Kueqe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+&#10;jIiLhyoUiByGpasGqZezaJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ewlJWYfEeTkGqS7DgqjDWN&#10;JSoZh9iHVKqDqUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEubtUdukC+VMzgXjAOOgioe&#10;h6OH46Lht/x5x5MBssx5o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/&#10;tqHkty2BjZJ3seiAsILWrLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/&#10;tkaJQpHbsQmHsIJPq9iGTXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ&#10;5pFEsD6OpYGpqxKMlXHspfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE2ighit6DiKAstMeYh5C3&#10;r5KVlIEZqmmS2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChIimGEjZ+btEKgJZA3rwSc&#10;eYCjqdaZAnDupLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeFbp8us7qnsI/WrnqjQIBJ&#10;qUyfA3CcpDWa8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563s1yvGY+NrgypzYAOqNKk&#10;tHBeo7GfzWDCnqWa+lFxmZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2Z488ra6wNH/LqHOqMHAo&#10;o1ekZGCcnlCetFFbmUiY70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cyu/J5UHiRtfh5Ymn8r/95&#10;wltnqet6aEzso6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sV&#10;qPN+/Eymoqd/LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3frtCuFO2lNriKEQVq8qAOD&#10;hExiobyC+j6amy2CiTGllECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+LGWjtrTyJbVpopyWIAkwl&#10;oOWGtT5+ml+FdDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZrHqOk1olpliMZUv4oCeK&#10;VD5rmayIPDHLkuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KTkln2pbWQpUvWn32NwT5f&#10;mQ2K0zHdklWH5ib+i1KFFZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nYpS+UokvEnvyQ8T5YmION&#10;LTHskdyJZScsivWFxpNNvQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOYUku6npGT1T5VmBmPRDH6&#10;kXGKrydRiqmGWpMAvKKxtYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvHnhKWVz5ul7qRETIYkTCL&#10;xidvim6G0YmVzCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOk&#10;j+F/nIlJyyqAZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA&#10;6YkzyhqHInuXw2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeCEi6AltaB/CSwjjaCE4kv&#10;yR2NvnuJwmeLp23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65lgWD3SUbjY2DGokjyEKU&#10;UHuCwYCRmm3mup+PLmBfs5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7&#10;wLaXd23wuc2UZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXBjIWExYjsxuGhL3t2wAqd&#10;GG39uRqZVGCOshiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKFaojNxlSnUHtxv3eidm4N&#10;uIKd+GCqsYCZylNrqnCVwkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ixxdCtMntxvvGnh24lt/qi&#10;PWDSsPmdV1ObqfCYo0bDosWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5sNvde7x50sSofBx6B60l&#10;fIN6XpVxfPd63X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9otejSDysMqerOC6KvPezuC&#10;MpQ0e9CBqnyIfHaBQmThfS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN2sGfeXiL0qpeehmKEJLq&#10;esmIfXtke4uHBWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4eGiU2KjgeRmR8pGYeeGP&#10;VHpBeruMw2Lye6eKGku4fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXko&#10;egaScmINewaOlksCfCyKbzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3d4+hz48veG6c5ngfeWmX&#10;/WE5enyS60pfe7KNbTOvfR+HF+jadQW8e9KddZW2Drv/djevuqUkdvuplI49d+SjjXdReOqdc2CB&#10;egaXDEnUe0uQMzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa&#10;/EleevaSuzL8fHSJjOcndFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOwFXX0eCuniF9qeVuejkj5&#10;erGU+jK8fDaKgeKZhBF4G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ8&#10;7DN8ggR+deDhgo6CqcxcgheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmAOV5zgP6AGUh1gRWAHzLg&#10;gVqASd9RgUGNQcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2PgDWEike6gGSDWDJWgL+C&#10;B92/gCiXxcklf8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I40cTf8WGdDHdgDSDrNxE&#10;f0KiQcezfuKee7KafqCa0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCs&#10;vsZ0fjGoBLFjfe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKMOzEbf1GGjtnofgK3MsVs&#10;faSxfrBcfV6rx5rkfUOmIYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQfvmHw9kNfZfBmMSWfTq6&#10;4q9/fO20FpoGfM2tTYSRfOemm285fS2f11oafYeYw0UhfgiRKzCTfq+IzthmfUrL7sPufO7EJ67F&#10;fJi8NZlEfG+0O4PgfIisWG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLvjOt22b+Si3x3V6u9ii13&#10;3ZdfiP54fIKph+Z5Q23Rht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZa&#10;h9V/hoGvhtJ/ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0WiQWJNamDh8mHypU0hr+G&#10;k4CbhdCFg2vxhPmEkVdthCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iSN6gQhs6P4pPphcuNs392&#10;hPWLtGr6hDOJwlaqg3yHw0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJhgCX+pKyhQaU2X5khDGR&#10;zmoWg4WO2lX6gt6LxEIfglCIeS7xgdOExsxbh76oablMhnqkNqW0hVegCZGshGKb7X15g5WX32lH&#10;gumTzlVdglSPnEGygdiLFy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJg9qi33yygxedymikgnOY&#10;oFTZgd2TPUFXgXKNfi6AgRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRp&#10;gYeWpUELgR6Ppy5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+Z&#10;sEDFgOGRiC40gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4qmX+i8t5uFLLiet66j/E&#10;iA18ay1phiR+YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/&#10;Wy0rhXSADMFZk6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyDilFoiEaC1z7BhpSCNiz0&#10;hNeBncBFkpOR2K58kGyPupxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDCh4eGrz5Qhe+E8izFhEuD&#10;EL8nkb6bJq10j5iYMZs8jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2Kdj3thWSHkCycg9KEYr4n&#10;kRukc6x2jvigq5pCjPic6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJit&#10;rquljnipDZlzjHakYIbaiqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKMNSxcgxWGkryfkDG22ar6&#10;jhOxV5jDjBCrtYYtijmmB3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixFgs6HcLwZj9+/96pyjca5&#10;hpgui8Cy24WWieWsF3MBiEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWIJ7UOnz11MqRjnCh1zpNi&#10;mTd2eoHxlmV3RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9&#10;joFElVt9im9+kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReGvKKtmg2FoJHRlyCEoIBk&#10;lGKD0W6ykbmDKVzzjxmCn0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGqmSWNf5DClkGLvH97k36K&#10;FG3dkOSInFxFjlGHLUr9i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGVdI/XlXaS4n6PkruQYm0X&#10;kBSN+1ugjZSLpUqFiwOJODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CT&#10;UlsKjPyP/0obineMkTmwh++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg830lkZ2csmvOjwmYdVqT&#10;jImUJknFif2PrDmCh4SK+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyTkTaiiGtIjqSdVFojjC6Y&#10;B0l6iaWShzlbhyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2&#10;iWGVCjkwhvKOSSpehHCHeKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5mc535lbElhl5HEahkkV6&#10;eDbgjkR8Kigvif5+SKYyp8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATao&#10;jW1+yChLiTh/0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXBlEeBykXRkIyBejZ4jKuB&#10;TChkiIqBO6TGpc+NW5VmofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6&#10;h/KChaQEpRGVapSmoT+S+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CD&#10;q6NjpGOdj5QHoJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOLJzYIitmH9SichwGErKLP&#10;o+WllpOKoBehpIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXvimeJzyiphqaFiaJOo4it&#10;epMRn7eowINdm/Kj9XNdmEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguLbii0hluGQqHooz+1SJKu&#10;n2qvuIL2m6Gp/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0&#10;+nydqTp1rW2+pLN2jF6woBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+PJkasYt8PIrlrNx8AXxK&#10;qEJ79G1po7F8GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpihsImD6opdq+KC9nvSp0KC&#10;KmzoorSBnV3hniCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aLe4nJqvSJ23suplqIYmxZ&#10;oceHG11inT+GA06SmKGFAUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8qi+QunqcpZeOl2vHoQaM&#10;llztnHWKsU46l+SI4UATkyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOXkHojpPeUtGtVoGWR9FyH&#10;m9SPQk3wlzWMkT/qkn2J2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qT&#10;mU24lq6QCz/NkeaMajKwjRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+&#10;ljqTOD+rkYOOwTKvjLuKMic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1GpxnvWghlu/mmWbUU1ald6W&#10;FD+YkTSQxzKvjHmLbCdPh52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2N1acpn93VEjroK54qzu8&#10;mph6Ki8wlCN8AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1ZtpWx730jGn518hTurmYt9&#10;TC9SkyN+VyRujGR/noyEum6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOAXUiUnpyATTuYmJWAVC9w&#10;kj+AjCTNi52A6YxBuWyJvn7VtAGINXE/roqG2mOOqQKFulXXo26E0EhfnbKEATuFl7eDPy+KkXWC&#10;nCUfivGCEYvvuJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOHmDt2lvSGBi+ikMaEgyVk&#10;il+DFYuXt/GXuH40sn+U8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztqlkeInC+2kC2GPCWfieSD&#10;9otFt3CejH3zsfebG3BprG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQ&#10;tvalMn3FsXyhD3A/q/Gc9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/ZjzWJEyX1iS2FUorUtqar&#10;vX2xsR6m03Axq4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuKLyYUiOuF0YENxmRz9nSK&#10;wDR0ZGf+ugV1C1tps6x1807crQd3GkKCpgt4fzbDnrR6DivKluV79SJFjrZ+JYEHxX96+XSZv096&#10;p2gEuQZ6nltnspF6207Yq9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfw&#10;t+yADVtKsW1/sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEPw0SIN3RwvSCGumfGttKF&#10;dFspsFCEdE6sqaKDtEKForeDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOOr3RbvCqMo2ewtdeKz1sM&#10;r1aJLU6gqKaHuUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGN&#10;wk6gp9aLmEKUoPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6p&#10;pyuPNUKkoFqMZDdlmUOJly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGevs8KZu1scrTWWDk6zppeS&#10;gUKyn9eO+jd8mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0SeHlstrLKZtE7JphWVckLP&#10;n12RPTeamGONEy14kT2JCCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94&#10;ZWFPfA95qkrPfT17KDSvfrt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9541weNt99Hbaeep+GmBT&#10;ew5+Skn3fF9+ljQGfft+/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC&#10;4kk0e5WB9TNwfUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyLanSgd/eJc159eVeHaUiA&#10;euGFPDLsfK+Cst+UcOifesqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OLdyqPCl2ieKKL1UfbekOI&#10;XzJ6fCSEXt5BcBOqVclZcT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneUfFzXeAaQGEdGebyLVjIZ&#10;e62F490rb221GchKcJivpbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eH&#10;O9xSbvO/usd2cBu5TbIRcT6ytpxccnmsGYakc+GljnEDdXCe8luadxiYAEZceOuQlDGGevOIZtuz&#10;bqXKI8bab8bCsrFhcN27Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3eJySxjFReq+JYdcgfxVy&#10;GsOafxlzOa+Afyh0TprJf0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD569TF+gN58/dWjfWZ8mcJy&#10;fYt8mq5ofbN8o5m4feJ8wYSefh58+29pfm19T1pRftF9skVmf11+NzEAgCF+5NQje/OHFMDXfCiG&#10;BKztfGCFAphSfKmEKINlfQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WAtNKeerKRdL9Eeu+Paatg&#10;ezWNbpb1e4yLjIIufAGJ1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eueaibxr3deeqYzan+ejmV&#10;3ZWiep2S/IEFex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmmEryseR2iMKjSeW2eQpSD&#10;ediaWoACemSWfWt3exCSnFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuzeHqrfafXeMemjJOOeTSh&#10;lH8necucpmrBeoSXpVaYe1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0qqcIeEeurpK8eK+om35h&#10;eUuijmoZehOcbVYYevGWBEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZfd+i2lJIIeEWvWn25eOCo&#10;JGmJea+g1lWkepqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9zdpB2hW90p3zBhM518Gjf&#10;hDt3XFUlg7F46kGHg0N6vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8&#10;i1RfgrR9IEDugmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWCnnrFgnmCGmcbgheBrFOf&#10;gcqBREBhgZ2A5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mfgX+INmYngTiGzlLigQOF&#10;Xj/egO6D2C2dgPaCHsMOgqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9t&#10;gFOGoC1mgHGDlcH1gduh9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSIf8CQrlGpf7eNGz8Jf86J&#10;Oi03f/+E5MESgT2rm69ZgJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqVZVEufzOQrT63f16LnS0Q&#10;f6CGCcBkgMa1Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4ftKUAD5wfwKNwizwf1GH&#10;BL/tgHS+oa4ef9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3&#10;kK5wRqkSjuZxkpf4jUxy0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0DhlB6jyumhQd887h+j0R5&#10;lagsjZx56pcFjBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9iCt+hEN+srd6jfmCy6cE&#10;jGOCP5X7iuGBtoQsiYWBS3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaitag5OAVLZojMWMAKXbizmK&#10;nZTDiciJNoMmiHCH6XEahz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7&#10;iNmQwYISh4+Oj3AshmSMaF4+hVuKT0yghFKIHTthg16FyCsggnODNrRaiw2eSaPgiYmbTZLIiCCY&#10;OYEthtuVHG9ghbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinanVaMYiPejh5H/h4yfjIBq&#10;hkabfG6yhSmXal0JhCmTRku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyh&#10;pm4UhLGckVyAg8CXZ0tdgtKSCzqiggiMXirngVKGYrKIia65IaH6iDizn5DChsKts38phWynj22O&#10;hE6halwWg2GbMEsJgoGUxDprgcSOCyragROHH6tamcBvu5wjlytxCoxOlMdyUXvSkoFzomrrkEN1&#10;EVnfjgJ2qUkai7Z4ZjiaiWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5WHsakWV53mo6jy96hFlB&#10;jP57S0iUisJ8LDhIiIR9QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6kE+AGmlyjil/81iZjAt/&#10;5UgSieN/4jf+h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iGT2injTaFWVf3iyqEa0ee&#10;iRaDfTe/hwOCjikJhN+Bk6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG&#10;8jeIhl2E+SkKhFWC3KcqlHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdR&#10;hdSHOCkKg+CD/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZYiSmRMUZ+hzWNUjcohV6J&#10;PikLg3+E96X3k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU/EYvhtKQIDcFhP2LCCkL&#10;gy+FyqWVkyOz3pY8kNeu1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0XrhoGSmTbbhLmMiykLgu+G&#10;d53NowtvW4+ln7Vwo4D5nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4PjRojHF6XyaiiOF85J02&#10;ofR3o48nnqp4DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/&#10;xI5qnY5/aX/HmmB/InCOl0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/kibwh0h/+5vin7KHxo2d&#10;nH6Gt37qmVuFuG/VlkmE1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycPhqGBVJsins+PtIzhm56N&#10;+X4smICMSG8UlXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGCiZqFngiXsYxCmuKVRH2N&#10;l8aSzm5+lLeQVF9XkbKN3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZ&#10;KW3/lByV1F7dkR6Sg0/pji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGnRItame+jaXyflsWfUG2L&#10;k6abGV5zkKiW5E+OjcKSokFBisWORzOih9SJxCdihOGFQJk4nMSu2or/mZ+qPHw5lm6lQG0kk0ig&#10;GV4akEaa9U9KjWGVxkEQinGQgjOLh46LISduhKCF35DurI5vBYO3qH5wQnYepI1xjmgboJpy9Fna&#10;nIp0f0uYmFd2OT3Kk/l4GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5&#10;UEtXl0R6Uj2dku97cjCIjmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt99mdNnmx981kfmmB+FUsF&#10;lkF+Wj1tkfp+sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbEnWGDZFimmWWCz0qslVSC&#10;TT07kR2B1TCKjL+BcSVRiDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0O&#10;kFmE1DCKjA6DhiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQl82L8koWk8KJzDzsj6aH&#10;ozCMi3KFbCWuhyGDOo4tpySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQOkndky2NPDzXjwSKMzCP&#10;iueHHCXShriEEY3Xpr2jGYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmdkqyQXzyvjpWMhjCQinyI&#10;mCXuhmOExY2TpnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkSTNzyWjjqOijCMijGJ1CYF&#10;hh+FV4S7tkZuqnhhsYNv2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zinmAx39Sz0kjh6PSKijCd8&#10;0oSBtW52FnhKsJl2eGurq753CF7Nps13x1HQobN4uET1nGt52Tislut7Gy0lkSd8nSMVizB+U4RM&#10;tE19O3f6r3188Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiE&#10;LnebrlyDTWr5qX6CjV4tpIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA8iPNiZ6A54OtsjCLEXdD&#10;rWiJnmqcqI2IRl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP&#10;5mpTp8qN5V2GotSL81DLncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC6IMPsOWYnna6rBaWAGoa&#10;pyuTUF1Ooi+QolCXnSqOA0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLesGmfHnaMq5ib4WnrpqeY&#10;fF0goaaVDVBunKCRqkQRl5CORjh6kkKK5i3PjO+HhySth7SEWYKusBylgnaFqzuhoGngpjWdaV0D&#10;oRuZGVBYnAmU60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19ustvgGHOtUpwx1YKr4By&#10;PUpHqVxz5j64ouF1yTPKnBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1wWHntDN2UVYirkd3Hkpf&#10;qBR4Jz7boZt5ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8&#10;Uj7moGp87DQombV9oypVkrl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmBD1Xnq9eAoko8pbGAbT7l&#10;n1KAWDRFmLCAWSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/qsmFUUotpKWEaz7mnlmD&#10;pjRgl8mC6irSkQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6&#10;lv2FSysFkFKD5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkogow2L5T70nMqJpjSTlk6H&#10;cSsyj72FUSNiiTqDXXiOug2bYW0itF2YamFzroGVUFWxqIOSNkocom6PND71nDuMPzSklcmJWStW&#10;j0KGiSOViN2D+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiH&#10;iSO+iJOEedqlcfBtKsamc1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1Qly1efN3FUdte5R5IzKt&#10;fYp7k9i2b9t4GcUXcWt4ibDGcuN5BZvkdE95koaUdb56NHEidz1661vMeNR7r0atep58lDIlfLl9&#10;pNbvbhiDBcNbb7+CUa9EcVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GAPUX9eb9/9DGte/t/ndU0&#10;bI+Nz8GdbkWMDa2Sb+yKY5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVaePiDODFEe1GBetOia0eY&#10;fcASbQiVxawKbr2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqGWDDperyDMtJYakmjGL7P&#10;bA+fdqrIbcmbyJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCcejuEwdFQaYGtl73La0mp&#10;Dam/bQKkWJVNbsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+GItCIaO+37L0Garayd6jr&#10;bGisuZRxbiem3n/pcBShDWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+aJDCA7x8alO7lKhIa/e0&#10;xJO7ba2tx384b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehlsJLmXep5t8qa9eyhvqJMs&#10;e7ZxVH8ifExzDGrqfPF031bWfat20ELpfo95AC+af7d7mMpgeC92i7h9eOB3PKWteYh36ZInejB4&#10;nX4oeuJ5ZGoGe6l6QlYOfIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2&#10;eZ9/v2kDeot/plU6e41/kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2G&#10;EGgEeYeE9lR0eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Qto4edneOfXqmd3uMT2cU&#10;eKSKMVO9eeGH90Cpe02FkC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0EdZSVtnmndqeSfmY6d92P&#10;Q1MYeTWL8EA6erqIVS4hfHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNicx3jRdfiYhGWJdz6UMFKO&#10;eKKPrj/eej6K4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGT&#10;MT+PediNKi3Oe7SGpsKucSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2jrmRddkydIVGid86WUz89&#10;eYWPJC2xe26HkL1ggntrUqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPIgXh0f1ERgXJ2iz6HgY14&#10;3Syzgdh7m7xJgLZ1G6vJgId2AJpjgF922ohLgEZ3tnWygDt4omLugER5p1BbgF16wT4EgJp8BCx5&#10;gQZ9gLsmfxd+2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/&#10;SbnTfa2IdKk2faWHhZfmfaSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC9D0afvqCBCwZf6KA8riS&#10;fH+R/Kf2fH+QOZarfIuOYITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2fk+EzCvyfxGCdreGe5Ob&#10;gabse5qY6pWme6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyHYyvSfpWD0Lavetik7qYS&#10;euShf5TJevKdzYL7exuZ93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3fi2E/rYMekuuOKVmelqp&#10;7ZQRemSlRIJDeoigZnBTeuGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeGAbWheey3V6TmefyyKpN6&#10;efqsfYGkehSmjG/CemuglF35evuaiEyWe6qURjuTfIuNsSuPfZOG169miztqsqBOifRsqJBZiOBu&#10;fn+Dh+5wR24phwdyI1yghil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz6p9qiH906Y9dh4R13H6U&#10;hp921G1Phch34VvjhQB5CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9&#10;YmxvhJR9mVssg+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqFYI0phOGEoXyYhB6D52uW&#10;g3GDRFqEgtuCqUmxgliCDTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI&#10;3Fm/ggOHVUkjgZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFki&#10;gT6L00izgOmJPTikgLaGbymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnugZeXGWk5gQ6To1iYgKeQ&#10;IkhZgFSMgzhvgDiIoimlgDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmdHGifgIOYqlgMgC6UKEfz&#10;f+mPhjhBf9KKlymef9uFZajEgwayF5lkgjytfYlFgWCoVXizgJii3GgegA6dYleof76X3Ueof4mS&#10;NDgSf4OMQymYf5aGKaHllBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJ&#10;h5d4pid2hel7m6E1kppzAZM+kLV0CIRlju51C3TgjTp2GWTqi413P1TaieZ4hUUfiD155jXHhp97&#10;fieIhQh9WaBskSl7jZJJj2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9GESqh0R9nDWMhcB+PCeX&#10;hEB+9596j9uD75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GA&#10;cp6VjrSMWJBcjP+LI4GLi1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGEpDUshEODQyewgvqByJ3N&#10;jdqUv4+ojC6S04Daio6QvXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+d&#10;Ao78i4qaW4AtieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuHiSfCghCD+JypjK+lHI51&#10;ixChtn+diWid9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfIgbmE05xPjFOtE44Mireo&#10;7H8jiQekQW/Vh2WfTGCBhfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hot&#10;l8htv2vXlUNvnl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0&#10;TmtNlBJ1cFykkYN2r03vju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6OIaVl+t6gnjulVt602qg&#10;ktx7O1wQkFt7vk18jdl8XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA&#10;/1twj0qAwE0DjN2AkT8NimGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI2ndSky2HymkskL2Gtlro&#10;jlCFpkyYi/mEpj7NiZGDnjGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3axklmONGiYj+mMUFpjjYGK&#10;a0xBiyeIij6ZiNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/Uvi&#10;iouMPT5niDiJbzGGhf6GgCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeqjrKW5FmAjFKTSkuEihCP&#10;pz4ph8SL9jF5hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWby1kqi+CXSUtEiaGSwT37&#10;h2OOLTFjhUCJgCY0gyWE9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ1&#10;4i47jX94kCMhiYB7k4gSpVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5P&#10;jG97HCN5iIR9MYegpAp48ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9&#10;hyPGh6h+rIcWosSASnrNn2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/jzo3jkd/oy5liqB/yyQI&#10;humAAoaFobOHkXo8nmOGr22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaB&#10;MoYFoOGOznnCnZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+FbS5ziTiD0iRvhbyCO4Wi&#10;oC2V5nlcnOuTz2ysmZSRiV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac&#10;13ksnHSaKWx6mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHju&#10;nBWgS2w0mKOcd18rlSSYYlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTOhKWEcny+r+tpP3FLq9dr&#10;C2WLp8Js6Fl8o4Ju301InwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7jXxtrwNwnXElqthxnWVo&#10;pp1ywVliokJ0C003nbt1gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wlrb93rHDIqZl4BWUfpVh4&#10;fFkaoPx5JE0CnH158kESl9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+hHBeqFF+TWSopBl+KljC&#10;n8R+LEy5m1V+U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAApzyEimRHowiD01hdnraD&#10;J0x6mkqCmEDAlc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWKvmP+oiyJZFgWndiICUw7&#10;mW+Gu0ChlPKFfTWzkF6ERSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PGoXqOwVfcnR+MrUwEmLuK&#10;o0CDlEWIojW3j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT3VepnIiRDEvVmCSOQkBX&#10;k7yLfDWojyWIwCvXipyGBSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+O&#10;ADWzjqiKkSvpikCHKSOahfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9ucEXQpWlwojsNn4FzCzDy&#10;mVh1nCejkul4eh/CjHJ7h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4&#10;mSgKka56xCBXi1d9DXEot6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5CjtOnN56MTFjltJ7dihf&#10;kJV86CDXimJ+bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+&#10;5CFFiZB/p3DetRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGj&#10;iN6AunC4tCyJUmYTr0+INltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiB&#10;p3CXs3mPYGYLrouNyFs+qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+&#10;svWVN2YNrfCTIVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylrjOeFEiJkh2qDFXBtspaa&#10;2WYXrXKYPVtNqCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISGFyKNhxyDm86hbRhm+rvo&#10;buxpPai1cK1rcZTqcl5tnIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJfFl6Psy+arRxxbpqbMFy&#10;5Kdgbq10BpO+cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8Ysr5aKd8fri0atJ8gaXo&#10;bOR8jZJebuZ8tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SF&#10;FpDrbWiENX0pb5yDdmlOceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCRe7VxZ6aPi6K2aeWNno98&#10;bB6Lu3v1bm+J6GhMcOOIKFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCT&#10;L3rhbXSQTGdkb/6NalQzcrKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9&#10;bKWWhmalb0SSiFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/ic&#10;eWX4bqyXYlMfcYmSE0CXdKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vt&#10;bimb0FKncRWVXEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x&#10;0FJ8e2l0UD/EfNZ3FC3TfpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHP&#10;eiV4rj9Fe8R6Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9&#10;BD66etN9nC1SfOR+SLwobxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5B&#10;efuAti0dfDCAGLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6D&#10;qCzve5OBwrmSbHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL3U8QdmuJPz10eJ2GaizJ&#10;ew2DQLima4iiC6fobRae3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06TdciM7z0meBWI8Sypep2E&#10;j7f3atermKc0bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQXzzid6WLNiyPekCFr7eG&#10;amG06Kaza+2v7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyVd0qNKSx6efWGnrLVfSFl&#10;pKN1fURoLJM5fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893ASsIgLp6VbHEewxvS6Jq&#10;e2lwz5Ibe8dyPoETfDJzp2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrmf9V8TLCceSh44aEqeat5&#10;cpENeiR5+YACeqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+h&#10;eKWBrn7PeUSBUW2FegOBAlwnet2AvEsVe9KAdzpefPiAMCquflR/264EdhWLoZ6PdrqKjo5md2CJ&#10;XH2keBKIF2yVeOSG1VteeeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU8J2IdaiTDo1mdlaQ+Hyw&#10;dxaOxmu4d/iMjlqweQWKUkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSV&#10;RWr+dzeSFloaeFWO2EmdeZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSjmYvddNOfq3sydZmbhWpZ&#10;dpaXVlmLd8mTFUk3eRmOrjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtNdFSmonqcdRGhdWnSdg+c&#10;Plked0uW9kjbeK2RgjkLekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9&#10;gzNxV0dygvBz/jdygsx29ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfGglxy9md+ghh0iFcNgeV2&#10;NEbqgcF3/DcjgcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5b2afgL96L1ZagK17A0Zo&#10;gKp75jbbgM185ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/&#10;tTamf/F/rChrgF5/oKF/fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZf&#10;fzWCRyhrf7+BGKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOE&#10;sShrfziCZZ/ZfNmaUpGefMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihr&#10;fseDhp9KfDSiyJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRqfPGNADXYfZiI1ChrfmuE&#10;e57oe8CrDJCRe7OnNIGOe42i0XIae3meHmKNe6GZX1MXfASUjkQefIePnjWnfUKKeShrfiGFRZid&#10;jjFk6YupjK5nbH3di2hp0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNyhcl25iX/hNV6YZfojGpt&#10;eYrwiyFvGn0QifJwrm5/iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5xSYhg+B8MJcXirR134n1&#10;iZJ2uXwxiHR3im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+&#10;R3smhwx+X2zZhhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npH&#10;hdKFK2wChOWEbl18hAyDsU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRrhsmOj4djhdGNWnmghN6L&#10;7GtJg/aKVlzPgymIvE5agnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqm&#10;gzOQClw3gnGNk03jgdCLGEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYyhHmb4nhog4GY02ofgpOV&#10;flu5gdSSIU1ugUaOvD+4gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i5Xfvgw2e92mlghOar1tT&#10;gU+WZE0jgMeSFD+DgFmNtTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZktRpg2XfkOhr41gEjutu&#10;V0oZjOFw9jygis1zwC+ciLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv/WVZj4dxpleSjY9zZ0nC&#10;i5d1TDxniZh3Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5&#10;kDwpiH16zS+NhqN8MiRIhNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvn&#10;h35+Ji+AhcJ+pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXnifKCM0iFiEmBxzuthpuB&#10;WC93hPqA7CSkg2WAfoitkA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9t&#10;hE2DAyTIgtaBooglj0eTLXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfahrSJRTtVhSOHIy9kg7qE&#10;5CTlgmCCnYe5jrOafnuejQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9&#10;ggCDb4dojkahnntGjJWesm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrxhDOL2C9NgueH6iUQgbOE&#10;G4BCoAxkW3T2nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9zqywDi5V23iHYiG56ZH+6&#10;nrpr/XSQm/RtmWi9mTJvQVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwkim15cyI4h198En82nTJz&#10;Y3PxmoN0U2g6l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJ&#10;mRN682eHlmh7TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLVhaR+/34EmnaBwXKxl+CB&#10;iGbvlT2BQlrcko2A9k6zj9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWAO319mX6I3XI0lvGIEmZ4&#10;lE+HIlpokaCGH05NjvCFHkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0SmK6PznHHliqObGYLk4mM&#10;zVoAkNuLDE31jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2WlXGXlZ6UqGXbku+STlnG&#10;kCqPtU26jX2NIkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aU&#10;IU2BjPaQvkHHimqNZTbDh+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNmPV9gonJooVQfntBrHki5&#10;mu5tvj1vltlwkDK+kp9zjCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8toSRublP/nWpwREipmYNy&#10;Qj10lXl0bjLdkU92vSkHjQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1f&#10;lC54MDLrkBp5zilCi/Z7myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNWmqJ6T0gtltx7BT06kv57&#10;1jLujwR8vClwiv19wSFnhwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLs&#10;jg5/hSmWiiR/viG1hlV//3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkevlMKDWjz4kP+CuDLsjTOC&#10;ICm0iWiBjiH3hbyBBHKSojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qHOjzZkEGF2TL0jHaEgynS&#10;iMaDKiIthT2B4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzypj6uIrzLli+SGoSnwiD+E&#10;kCJZhNeCmXIroTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8&#10;hIWDL2oJstdjal/8ruhlqVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49lnRzayW9kNl20x6gi1x6&#10;YGmYsfJqQF/XrdJry1XWqWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUA&#10;Agl2cCYoj415KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GSnjx1wTfLmRV3ei64k8d5&#10;USaCjmN7Vh+3iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF50DfNl9J64y7dkp98DibM&#10;jVx9WyAniEt+qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/&#10;NiCFh41/ymi3rJmDY18AqHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDT&#10;hu6AwmiOq8qJW17xp56IflUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83j+mDRCdyiwmCYiEUhmuB&#10;k2huqy+PG17vpvCNyVUPonWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+FNyeYin+DqyFIhgGCQWha&#10;qr6UoV72pmKS2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g&#10;4LFKak5jv59RbHlmjIzCbplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/T&#10;Z8htRZ4GaipvB4ufbIBwzHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2&#10;t5yVaBh3bIpFapt4NnePbTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9U71pYLCAWaxqY4OADprq&#10;ZjZ/zIjdaON/lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuI&#10;JYd2Z2aG9HUvak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZW&#10;ZiuOO3QpaTCMD2HobGSJ50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiuX0GbrpdNYjCYiYVrZSOV&#10;U3NTaEGSIWE3a5GO5098bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGkjJaLYVOgaISqZEycJXKb&#10;Z3uX52CYauWTn08HboKPLT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7YK6n3IQSY6SijXINZtid&#10;Q2AgalKX606fbgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0&#10;d0luxU4xeRFx2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLechhwL3Efc89yFV87dah0&#10;FE2ed6d2MjxUeel4iSwEfH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzi&#10;dmt6fzvbeOB7xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+&#10;rTtzd/R+3yvAeuZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+EblyPcceDmEugdFWCujsX&#10;dyaBzyulekCAya5vZX6Rf57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vVcMqIfksZc4CGmTrGdneE&#10;jyuOebKCUa2BZFia+Z4BZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6NNEqscsqKOjqGdeOHEyt7&#10;eTuDqKzQY3ikQJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pCcj2NmDpOdWmJVCtreNmE&#10;zqxfYt6tP5zQZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQlDoKdQeLQStfeIqFw6iH&#10;d4hgBpoueDBjG4r4eO9mA3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiwfg11NSl9f6R5KadqdRFp&#10;hJkfdf5rnoncduhtnnnhd99vlGleeOxxlVizehZzskhWe2B17ThafOR4ZSlyfq17MaY4ctNy7Zfb&#10;c/F0HIjUdQJ1O3jbdh12U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8&#10;iIdmc0N8znetdH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYx&#10;ccWEU3aJcxuDrmaUdJaDC1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKFbceOZ5Q3by2NL4U2cImL&#10;w3WdcfWKNmXAc4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTX&#10;cP6QjGUOcqiOC1VFdIWLgUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7bU+dRIO4breaC3QwcDSW&#10;nGRxce2TJVS8c+SPo0WSdgKMBjbdeGSINSlKewGENqClazyonJJCbLmk7YMtbhugw3Ojb5WcV2P1&#10;cVOX5lRbc1eTaEU+dYqOyzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95r&#10;flLWgCRugUOXgH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3&#10;fqVzVEMjfyp1qzSAf954QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4&#10;FkK4ffF5jzROftJ7Licdf+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97wWAUez98OVEFe/x8wEJa&#10;fNV9UjQlfeN99Scsfx9+ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9KegCBplBdeuaBTEHme+WA&#10;8TPufReAkic5fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG7E/SefGFp0GIexGEXjPB&#10;fGaC/CdDfeSBgJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9YeSyJzEFCelyHjTOje9CF&#10;KydMfWyCqZVsdHGcD4g1dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+NpkDwedKKdjOFe1WHGydT&#10;fQmDpZUGc9qkBofBdJKg3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCpeVyNBjNXeveIvSdZfLqE&#10;dY+Xh+9fqYN3hxFir3aIhmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7L&#10;hcloEIKyhS5qQHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8Bw&#10;UYGsg1ZxwHTVgutzIWc8go10gVlNgjt18UtLgf13eT26gc95GjC2gcR65SUBgdp83Iztge94cICi&#10;gZ55LnPBgVB52GZqgQh6eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmA&#10;lHLlf+KAhWWVf7OAXlgcf5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/34sofxmIj38GfvKH9XI6&#10;fsOHI2TpfpuGK1dsfpGFLknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/fhqQbn5aff+PJXGUfdSN&#10;i2ROfbWLwVbdfbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQ&#10;fPiRElZofQiOYkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1sfLac3HCcfIiZpWNgfGOW&#10;HFYMfHOSiEjWfMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpiY2xnjatlRl/LjFpoKVLQ&#10;iv1rIUXIiZpuRDk7iDdxlC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvHjAFrrV9Firht31JliWtw&#10;J0V/iCRylDkXht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRyCV6biSFziVHgh+91HkUi&#10;hsh2zzjohaZ4nS1QhJt6miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30h6B5J1FUho96AkTEhYp6&#10;8Ti5hIx78i1Tg6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiX&#10;g45/Ii1agsx/XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5hEKDWERLg2iCtTh/gqyC&#10;GC1dgg+BciOwgYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eHwUPpgqGGTjhage+E3y1a&#10;gXGDVyPTgQqByn7YhoyUJ3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOLggGJnjgggV6HXi1ZgO6F&#10;ASPvgKOCo35/hgGbFHNlhSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQF&#10;gFGDVXgzmWZfKW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5&#10;UHeOl7hmn21GlaVoxWJOk5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd03yoXiGl32iEShkZ7DXb3&#10;leFt4WyZk+9vZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0&#10;+WvikkF16WECkFR22FXSjlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8oyG7hG1+E3Wmkqd8AGtA&#10;kNl8YWBljvl8s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76C&#10;z1/pjeOCe1TFi/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSAd3SbkIaJympDjtSJC193&#10;jP2IDFRZixSG50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8j9GQbGoIjimPKF8/jEqN&#10;dFQeik+LfUkJiG+Jkj4threHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZ&#10;ibmP10jTh9iNIj4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4n6RhgFlanNZkY07mmdpn&#10;YkRMlqJqhznRk0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn4lkPm1BqI062mERsg0Q2&#10;lQxvCjnYkbxxwTAcjlt0nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVismaxvwk5elqlxiUP+k4Vz&#10;cDnFkE91gTAxjQx3sSdhic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1TE38lSJ2d0O0khl3vjmi&#10;jwF5IzA5i956oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8&#10;pTA5itV9aie9h95+RSCphRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKAFEM2j8R//DlojNN//DA8&#10;ieuACCfehxaAGyDthHCAMGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5juWD0zlGjAODGTBHiSGC&#10;bif+hmuBvyElg+mBFWonmSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2HXjkVi12F6zA3iISEjige&#10;hd2DKyFSg3yB1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+E&#10;WiF2gyWCcGKsq8peGll9qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2V&#10;ilR5VWIVqpBkwVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8kft0WiRojWh3ox4tiRZ6&#10;+GG9qN5rJFjUpXRsvE/FocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3QCTFjCx52R6wiAJ8c2Fw&#10;pxpxVlh9o7xyc09poBVzqUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASURixV75h8ghxV9xWEjpZJ3&#10;eFg4okF4IU8pnqJ400YTmrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9yh9/hkt+72DdpF19klgK&#10;oQ59yk8GnXF97UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWD&#10;QU7wnHWC0UXgmJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7l&#10;m6iHeEXWl8SGSjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZohiOpFfTnq+Nh07imv+L&#10;4UXTlxeKADzzkyGINDR5jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTO&#10;ao1lDXL+bTpoZ2EAcA1r209Gcw1veT3cdltzaC1xegp347VyX2plVKV+YmRnuZTgZUNqF4OsaB5s&#10;dXH7axFu22Afbi1xW06McXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lxAZNxYtVyXIJWZetzxXDT&#10;aRt1PF8rbHp2yE3ScAp4bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7&#10;jV42avZ8I00ebsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryCwX+fYi+CQG6UZcyByV1W&#10;aaSBZEx9ba2A/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6TYL6JXW2hZIGH6FycaH+G&#10;e0v0bL2FCzvFcUmDhyzMdh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQQ2zdY22N01v7Z5CLX0uG&#10;a/GI2juEcKiGNCy5daKDW6z7UyGg552cVwudso2aWsaaT30NXoiW22w8YoeTbVttZs2P9ksea1CM&#10;YztMcCOImyypdTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuYmFsNZiaUIkrKasOPhjsP&#10;b7WKrSycdOiFrKrcagxarJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNz&#10;dSqufFp4AKlaZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqf&#10;e1p6MKfMZCVuVplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REjec654DDkfdul6BSqRenZ8&#10;P6Y3Yah37ZexZFl4oYiNZu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/&#10;X4GBaZZTYlqBR4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK&#10;0ZUxYLOJ2IYyY5CIu3acZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2CzipyeGiBeqKUXEmUD5RI&#10;X1iSO4VWYkmQNHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTyprd+uC2KHcWyidEZOVXkWa&#10;X4SkYUKXaHUoZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WEBKFjWlmlvZMVXXyiKIQa&#10;YHqeO3SgY46aKWT1ZuyWHFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6lcZhajpEics1eH4LbdBhh&#10;inPEdXdk32Qodu5oPVRkeIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJ&#10;c0FrjGNSdO5uGlO4dsNwx0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65bbxu14C3b3JwinHMcTNy&#10;NGKAcxJz7FMWdSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/&#10;cW15rFJMc7R6nEOCdih7nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/&#10;TVGgcnF/WEMPdRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaGm26mbFqFtF/jbryEylER&#10;cVmD5kKudC2DBDTRd0iCFShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3qazaL3187bbiKDlCOcHWI&#10;O0Jic2WGYTSvdqeEbShFehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaRwV6obN+PBVAOb72MREIN&#10;csqJdTSPdiSGgShJebGDcZZZYoqhbokZZOmea3suZyya92zJaYmXTF45bC2ToE+6bx6P8EHDckaM&#10;LDRddb2IRShNeV+EWJKueWFaiIZNedxeEHkien9hd2sqeztkzFyyfAtoL04afPVruj/off1vdjIs&#10;f0BzkiWpgMJ4L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02Jez5wgT+GfH9zazIGffx2&#10;nyXPf7N6MJB4dAZr44QVdRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1Nz8peyN3STHlfNl5jyXw&#10;fsN8D49FcbR0coLecu11lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9&#10;xo4ab71854HbcRh9U3Twcmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+mjGfevl+8yYlfT1/VI0i&#10;biGFSIDpb5OE+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/ejqBXiY5fKOAs4xabM6N&#10;fIApblSMcnNWb82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeDjSZKfCSB5IvBa8KVdn+Q&#10;bVeTr3K9btqRimVtcHKPL1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZYe7yC5otUavqdJn8dbJma&#10;pnJBbh+XqGT0b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mDu4bwgW1ahHuCgThd/G9c&#10;gTJhXGJ+gURktVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5ftBiuHqpfuhlaW6Hfw5o&#10;C2HJf0FqrlSff4JtY0dmf9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq0nmXfLNsyG2gfQJutGDz&#10;fVxwnVPzfchymUbpflF0sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJeqh0FGyPex51TWAue5h2&#10;flNLfDR3ukZ0fOx5Cjoffb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7WWumeXV72F9Veg98RVLI&#10;esd8ukYTe659OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsAeBmCU16peMmB9VImeZyB&#10;mEWpep2BRjmqe8OA+S5QfRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaIlF4Pd7iHalGceKOGPEVC&#10;eb6FEjl8evmD6i5IfHWCsyR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2UdteMmFEsd9SKlkTfeQqI&#10;lDlAelyGki5Be+2EfCSSfaGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWRfFDXdymOoESkeG6LxTkQ&#10;edqI5y4me4aF/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3KhuBoAUGlhjVrqTYFhZRv&#10;gisHhRJzuSFkhLd4T3qbh1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs/UFjhIxv8zXuhBZzEisj&#10;g8J2fCG9g5F6KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5&#10;HCIKgo973Xjhgu9xNG5bgqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4PDWagYl51Ss9gY97lSJN&#10;ga59angHgSJ4nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVygHh8/itGgKd94SKGgO5+&#10;zHdGf5t/9Gzdf4+AHmH7f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/9StVf91//CK1gE2AA3an&#10;fmiHImxhfnOGtGGNfluGAFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsytafzOB4SLcf8eBDXYpfXKO&#10;F2vofYuND2EYfXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeDiyL8f1qB7HXIfLaUy2uI&#10;fNeTL2C4fMqRBFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMVfwOCo3B1kl5aHmaskNpd&#10;cFxtj3NgylGzjgRkNka5jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvk&#10;jYlmxlFMjCRpkkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272jf5ogGVVjNdqkltMi5xs&#10;rFDEilFu2EYUiP1xHzt8h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/BvgmSTiuZxAFqJiclyf1A3&#10;iJ10CkWlh291qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95&#10;IEVJhg16Ejr9hQ97GTFchBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9r1lohul9708theF+HkTs&#10;hOF+VTrmg/F+ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjshdeDWU69hNqC1kSSg+yC&#10;WDqzgxCB5jFugkaBgyiygb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqK&#10;gkmE5zFLgZ6D0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5Ng0iLnERBgluJmDptgaaH&#10;rTFGgQ+F1yjRgLiD9iG4gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9jv0AZkiJnaDZmj4lrTC1X&#10;jOdvXyUDildzxx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dy&#10;lyVbiO52Sh6Mhrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFwSjZWjERy6i2fiel1rCWk&#10;h6x4ph8AhaN7sGQElRptt1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYyitV2hy2qiKR4miXchpF6&#10;2B9jhLJ9G2Nzk1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3&#10;g+R+W2Lwkep6pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/&#10;cmKCkMGA6VnijzWBAFDpjWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOAbiZIhBSAaSA3gqmAX2Iq&#10;j8+G8FmOjlOGhFCbjI6FwUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZog32B3SBmgjaBJGHljxiM&#10;01lvjaeL+FB/i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQ&#10;oZRcMUrlnqZfkUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyliV54aFraoqxfcFLUn/Ri&#10;Hkp9nPZk+kIEmatoBjmFliBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96FlproKJltVJenf1n5koh&#10;mxRqOEG4l9ZsvjlelGRvbTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoKnpZr1VHznARti0mvmTFv&#10;W0FwlhNxUjkxksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx6FGVmlNzJklel450ckEj&#10;lH91zTkWkUx3VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFLmPF4vkklljh5fED6kzN6&#10;PDj6kA97GDFFjOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+J0j8lR1+UUDZkiF+cTjf&#10;jwx+qTFCi/p++ypciPh/YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0jelDiC7kDFkT2CZTjQjjGB&#10;9TEwiziBnipfiEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36HU0C5kIWGGTjWjXqE/DFF&#10;io2D/Sp0h7aDFSRjhSyCNB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo&#10;70s7cJVtKDsQdJlxuywHePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1doTGucZvRrSVroasZuYUqM&#10;btBxojqlczR1NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2&#10;DDpAcfV4livqdwd7dqbyUj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ30lkUZxt5DUk6a856XTnl&#10;cN572Svedjd9iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+&#10;9CvTdYN/bqPUTSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvK&#10;dOmBIqKpSymQc5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfeaK2GVjkibnSEhyvDdGmC&#10;oaHESZeZsJPCTo6XJIUhU02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJzzj5beaG6yu9dACD6aEr&#10;SHCigZM3TXue94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NV&#10;NZLUZmlZOoRJaOddJ3UZa3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGj&#10;Yw9h+4NFZeBlAnQ8aLxoAmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kiljekt5SZ2KXM5oeZABYABq&#10;pYHbYxtsx3LuZkFu52ObaY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBd&#10;YJd0enHAY/11u2KWZ5h3B1Nfa214aESXb3554TZYc+V7hilveIl9W5poVxt7NY0PWtB7r38XXmd8&#10;GXCNYgV8eWG4Zdt831Kqafh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+EaovtWMSED34TXIuDmm+j&#10;YF6DFWDoZGaCkVIZaLaCGEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJ&#10;dGA+YzCICFGVZ66GnUNubGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCUInyVWbeR3m5NXdCPg1+z&#10;YiyNLFEaZtaK00Mba72IcDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR&#10;6lDQZiGOpkLZaymLTzV6cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupdPW0EcOdhFl5ncwNk+0+p&#10;dUxpB0FTd8RtSTN2eo1x8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wObkxnsF2ZcLFqyU8Ic0lu&#10;BEDjdhNxazNGeS91Jyb4fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+RuQlzTbo1wik51cXBy7kCI&#10;dIh1dDMjd/J4PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvcbKh2NU23b9N3v0AJczR5&#10;YjLrduN7MScqesF9Lo+tXul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLD&#10;dfV9+Cc+egh+3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmA&#10;iydPeWuAXY2pWv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiFKT8UcCqEDDKKdH2C4idd&#10;eOiBq4z5WZCSrIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7Jb32HFDJ0c++E9SdpeH2C&#10;xox/WHyalYBZW/mYN3OQX1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJwDJLc4KGtidyeCeDsYoH&#10;crZVgH5Mc95ZcXHndSldT2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/XfYVyESSBf9R3R4i5b09e&#10;BX01cNlhL3DlcmxkSmP1dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1IiS3frV5Vod9bDRme3vw&#10;bg5o42/eb95rP2MHcb5tl1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTmfbh7QIY2aWJu43qwa31w&#10;jW6ubYhyJ2I0b55zvlUscd91WkgldFF3DjuadvF43S+kedV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2t&#10;a394/2EvbcZ5yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/&#10;t2BkbDd/slPDbtl/rkcccbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaHaXfrZcqG72wZaE2GOF/C&#10;auSFX1Mzba+Eh0aycLeDtDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dRZISN+2uDZx6Mdl86ac2K&#10;xFK3bLiJE0ZGb+eHZjqGc0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jb&#10;a+2NSkYGbzaKwjpOcrCIOC85dm+FoCWLejODGH7SenxVn3QEewFZfWibe7BdUVyPfHNhJVAgfUNl&#10;EEOofixpKjexfzRteyxXgHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NL&#10;fEBtqTeEfYtxOixifxF1HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sId9Ns6E7weRhvbULWeoRy&#10;EzdHfBF03ixjfdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcS&#10;er54XixkfL56iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7&#10;sSxse8l8+yNTfg9+V3lxbVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+MUGtdlp+gTaxeJB+3Sxh&#10;evp/QiN8fWp/qHixa7eEdG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFPdVyCQDaNd7KByCxiekiB&#10;TCOefOGAy3gaamSLtW3NbFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6FsjZYdwSEaixiebWDFiO6&#10;fHKBwXepaVySrm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYsdnWGtyxLeUeElSPPfBmC&#10;inPMgoxVmmnfgnFZZ19sgntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+&#10;f5JdHGkMf8pgRl6vgAZjb1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0geN1GyDGgp15WXHKfL5k&#10;kGgSfTxnFl3nfaxpnVMnfhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3vyEbgY17GHDTei1r7mcZ&#10;et5t1Vz0e31vt1J1fBtxnkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10&#10;g1wqeZR1wFGzelt29kcwezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7&#10;d/d7sFEmeN58LEa9edt8sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKB&#10;clC3d52BL0ZUeLqA9TwcegOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKISmRvdHOHyVqJdYqG8VBO&#10;dpeF7EX6d8yE8TvPeTaEAzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQKc4WNwFondKyMME/4dcaK&#10;Y0W6dwmIoTuoeIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJl&#10;iA9k2jhJh01pIC7JhpZtmyYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXphypi0UwdhptmHkIWhgFp&#10;jjgphW9tLy7bhOtw/SZNhIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfz&#10;g7ZxIC7ag2l0PSaBgz93lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4goVwd0E+gk9yozeygil0&#10;8C7MghJ3WSanghx57B/fgj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1ekDfgL53ADdzgMt4ni67&#10;gOZ6TibFgSB8GSAqgWx94WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9&#10;FSbhgEV+FiBpgLx/DWR2fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/MDcofph/Xy7QfvR/nycE&#10;f4l/3CCdgCuADmP7fCiE31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcGfb+CWy60fj2B6icXfu+B&#10;ayDHf7WA5WOaeyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6FFi6xfaaD6ickfniCtyDo&#10;f1eBlF7jk4hU2VaekhVYk04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irLihZtmCNNiH9yhR0mhxx3&#10;kF4IkPtbg1X3j8Zet013jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw0iOqhv51DB2vhct5VV1Y&#10;jmdiFVVFjWRkw0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1had3bB4mhKV68lyxi/to&#10;klSbiyBquExDih5s60PIiPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QC&#10;iSZwoku3iEVyRUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352&#10;fEtHhrp3iELvhdB4lTqmhOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+zFryhod7jVMNhh98J0rt&#10;hXN8mEKphJt8/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiB&#10;VEJcg6KBEjo0gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiHSFKBhCeG60p5g6aGCUJf&#10;gs+E9DpigfuEDjKggVqDTSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02LmlpX10X7mCBbrz4fla5f&#10;wDYmkv5kFi5gkDVosSdFjW1tfCDvisxyihvSiH53mlQEmjxaakzemFNdp0VVliphCj2kk7lknjXp&#10;kQ9oaC5hjl1sbCeFi7VwlSFhiT909xxthyB5UlN9l79glExMlfxjWkTZk/1mPT05kadpUjWsjyFs&#10;jS5ajJlv+ye3ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBrUTzcj6ht2jVyjVBwiy5O&#10;ivpzXyfbiLN2SiIQhqZ5VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2&#10;oif3h3d46yJQhZp7Rh3FhAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgY&#10;hmF7ZCKFhLR9DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9&#10;piK1g/J+oB5Ygrd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLd&#10;g1B//x6OgjqAOVERjX+Dm0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5RhbyBqShUhBuBaSL9gtGB&#10;IB65gdeA1aI1VptPqpPkWilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrH&#10;d/t2BKAoUcpZn5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4&#10;bJ5NTXFji5CTUflmKIJtVndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3&#10;SYNtVY7iTnxvBYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52&#10;+41gS2B3yX+CUJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9airjdGp+vZkqQu6AdowZ&#10;SK+AZX54TkCAVHA8U9eAQmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyroc82AeZfiQEyJvYsNRmGI&#10;wn2kTD6HyW+RUhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9&#10;SpaO4G8PUKuNA2CiVvqLK1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5YoPHWbIYmeQwCYO3yBSUeV&#10;am6yT4aSsmBhVf6QA1H0XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP/ooZYGFUaXxtY3NY0W47&#10;ZqldN1+cahBhq1DdbbZmRUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojHXElc/3tbX81gj21bY2tk&#10;Hl7iZztntVBMa05rbkImb6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3M&#10;ZLNtqk9yaTFwikGPbfBzkjRGcw127ChleFd6ppIIUNJsEIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtz&#10;ik61Z0t1i0EUbG13qzQQceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4T&#10;ZaR6bECsax57nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/&#10;HUBdaf9/YjPEcBB/tyiediGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E9VqxXUeEPU0mYwqDjUAk&#10;aQyC4zOub1mCNSirdZ2BhI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7XBaJQEy8YhSHqz/faEqG&#10;FjOcbsOEbii1dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8&#10;bk6GUSi+dNmDvIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1UslcehmbT3gdTFrPzEleNdw&#10;gCXAfL12WIrsX/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55rWz12c1JvWDEBd19ztiXx&#10;e5t4i4lUW/FiDX2nX1Nk2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6&#10;mYfCWFFqznwvXBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3PzDCdOt5wSZBebx8foZY&#10;VRpzdHrkWS10sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7&#10;/HnXVq18dG38WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9&#10;VIyEAm08WQ2Dk2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaRd9GBEIN5TgaMVHhUUs2L&#10;RmygV3+KAmBrXEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwn&#10;VkaQFl/8Wy+N3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZ&#10;Q16rcY9dlFIOc85h/kVldj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3O&#10;bpNjv1FdcS9nbkTkdAJrRzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp&#10;3FCjbsxszkRgcf1v4zimdWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1rqGeaZjttx1wOaVZv6k/7&#10;bKRyFkPycCt0YDhzc+R2zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaVY8B0elsMZyZ11k9JasB3&#10;P0Nkbp14wDgfcqR6WC2IduR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7DlpGZUR7oE6kaSF8PEMC&#10;bTx87TfqcYl9ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA&#10;2DfHcJWAxC2AdUyAtCSheeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGGcE2pZpuFbkI+ayeEeTeP&#10;b9SDkC19dLKCoCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1VZauJiUIHal2HwTdgbzeG&#10;Ai1jdECEPiTOeRiCindscwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBiHT+yerFmvTSvfJhrmCpX&#10;fsRw4CFkgRN2mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9WeH5rMDSGesFvTypsfURz&#10;yyG9f9p4nXSHa3FggmqUbZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIK&#10;fsh6e3NMaB5oOWlnapJqdV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQhd652ZSp/esl5OCJNfdl8&#10;L3IfZSlv42hSZ+Vxc14gapBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5sCqQecR7qSKFfQx9t3Eh&#10;Ypx3dmeCZZd4YV1waH95N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+&#10;0mbFY5x/GVzHZrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0&#10;YfeFjVxBZUGE71HwaJOEM0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8e12BMm85XSSMqmXHYKqL&#10;v1vWZBaKZVGOZ4iI20cuayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB/2zSes1RFWNKe4dVLllt&#10;fGJZYE8pfUVdr0Skfi1iJTowfy1m1TBVgEprvic4gZpxDh+AgwR2smtodx9YVWJEeDxb5ViVeV5f&#10;g06EeoJjNUQve7NnCTnufQRrDzBKfnJvRydogBJz1h/sgb94ompAc6dfoGEtdR9il1e7dotlmE3G&#10;d/RoqEOleXBr1jmaexJvLzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Adcj1pOFa7c+1rl00NdZ5u&#10;BEMRd2hwiTk9eVdzMTANe2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lvxlXkcZlxgkxGc4xzQ0Kk&#10;dZV1GDjzd853Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5&#10;fTjNdnJ6uS/yePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8+EtGcEF9S0HOcrV9sDiE&#10;dVR+Li/keAV+vifnet5/TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXErebv6B8kF2cZyBnDg6dGqB&#10;XC/Ad0KBLif1ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+p&#10;dqWDTCfxeciCXyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr&#10;2CRihENxNR3VhMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhmtjTVgXtq3yxbggJvOCSq&#10;grFz3h5Sg3F4pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSYf4xuySxagFxydiTigU92&#10;YR6+gkl6W19UeQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJykSxOful1jyUNgBx4ux8c&#10;gUl7515wdk9sH1ZOd5huBk3jeMFv80VGedxx6jylewZ0ADQXfE52NixCfaN4gSUwfxF66h9rgG59&#10;R12lc+Ryy1WXdWx0IU1Hds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7RiVTfih86R+tf7d+elz0&#10;ccl5RFTyc496CEy3dSh6skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/&#10;jFSIcgd/x0xnc9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyAQCAPfqSAXFv8bpCFmlQk&#10;cL+FTEwLcrSEnkPPdHiD0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAyfkKBD1iKizpQYVD4ipRU&#10;gUkaigBYvkDdiV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF22Vdxh/1W11AVh7hagUhM&#10;h1peRUA+huJiLjgQhlhmSDAShddqnii/hWZvICI1hRtz4hzthPF4p1aYhNVdSU87hNhgdUechLhj&#10;sz+ohHZnEzevhChqnC/qg+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1jr052gh1mU0bcgjdpBz8j&#10;gjRr2DdQgihuzy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFw&#10;gjcKgGFy4S+bgKR1XyjogPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx6kWxfhdzej4tfnx1FTa+&#10;ftx2zS+If014pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6&#10;gy9rfjJ7sikIftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9LT2Ge+B9gjZAfIx98i86&#10;fVJ+eCkDfg9/DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA&#10;+CknfWOA6COKfn6Azh8If5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVB&#10;inpr5B+UiPZxbxsZh7R2503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJsi61lwSuWih1qTyVsiJ9v&#10;AyAAh1Jz5Ru1hkd4p00Ujfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBb&#10;hd12Lxw7hQl6Pkx4ixFh0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4&#10;TRyvg/h7qkvaiF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0iiXPhBd3YiDsg316QR0Q&#10;gxB87EtBhe9tx0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+&#10;A0q8g9Bzk0RMhCB03D3khAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8FyFbgcB9nB2kga5+70pM&#10;ggB5L0Pngpd58j2Vgq96nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+&#10;pUOXgVJ+2z1VgZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//&#10;AAD//wAAbWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAEC&#10;AwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7&#10;PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0&#10;dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6yt&#10;rq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm&#10;5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBER&#10;EhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7&#10;PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6Wn&#10;qKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g&#10;4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQEC&#10;AgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMk&#10;JCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRm&#10;aGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrL&#10;zM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy&#10;8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZ&#10;pselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg&#10;8qVLceapSoPaqk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Ga&#10;mo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqa&#10;j+Gamo/h/6Y4Mv+jRUr9oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ezw7FxuL+zeb24r4HEsqqH&#10;y6ymhtClo4bVnZ+G2pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYve&#10;k52L3pOdi96TnYvek52L3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOesRoHcr0eS0rBOocqxV63I&#10;tmKwxbpstbqzeL6yroHFraqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+f&#10;iNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lG&#10;b+iuRIDds0OQ07ZIn8y3UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfX&#10;jKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eM&#10;oYfX/6c3Mv+jREv+pUde86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrdsua6xeMGproHGpauFyZ6p&#10;hMyYp4PPkaWE0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG&#10;1IqjhtSKo4bUiqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyy&#10;r7Ztu6mxecGlroLFoayEyJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJ&#10;pobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4&#10;OnrkwzeH3dM1kMHESaexul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTLjamFzYiohs6IqIbOiKiG&#10;zoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO&#10;/6k2Mv+lQkv/qkFc9rI7au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGye8CesIPDmq6ExZWthMeQ&#10;rITJi6uFyoeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeq&#10;hsyHqobMh6qGzIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7Vy&#10;vJ2zfL+bsYPBl6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ&#10;h6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ&#10;4CR/uc83l6fCUqmeuma1mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6GxYauh8aGrofGhq6Hxoau&#10;h8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG/6sz&#10;Mv+qO0n/tjJT8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbB&#10;iLCHwoawiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOG&#10;sIjDhrCIw4awiMOGsIjD/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9BlpfGWaSTwGqskLx1so+5&#10;fbaPt4O4jLaEuoq1hbyItIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOI&#10;v4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/ozh4/zOYbUrfuIW2l3iyD&#10;l9JFkpDLW52MxWuli8J1qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66hrV+uoa1frqGtX66hrV+&#10;uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1/7IqMvHG&#10;HDPR4hQ6vPMbVqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKC&#10;qXfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq&#10;d8KDqnfCg6p3woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1&#10;zneYc815mnLNe5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/L&#10;gJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZBn/8kVZH0NWWH60Zwf+VU&#10;eXvhYX923WiEcttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6P&#10;Z9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCw&#10;xZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+j&#10;UXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4&#10;jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7&#10;tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXk&#10;pFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5&#10;Kv+fRkD/nk9U+qFOZO+kT3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/nYi+vJmJw7mUi8e2j43L&#10;s4qQz7GGltSug6DXp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWn&#10;gaHVp4Gh1aeBodWngaHV/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKh&#10;fbm/oIW+u52Iw7iYici1k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg&#10;1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D&#10;3KpTktKpW6DLpmarxqVws8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auSl9qgipzcm4mf2JuJn9ib&#10;iZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+g&#10;RUD/oExU+6RLY/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68vKiEwrikhsmzoYjPrJyN&#10;1aOWlNqakZzclo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y&#10;lo6e2JaOntiWjp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWwVZzOsF6nybBor8ayc7PD&#10;sny4vbCAwbasgsmup4XPpaGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGU&#10;ntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NK&#10;jta1UZrQtlqkzLhlq8q9ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiOn5nbjJue2YybntmMm57Z&#10;jJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/&#10;oklT/KdHYfKtRnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKAwKmthcegqITNl6WF0o6h&#10;ideHoJLZh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc&#10;2IehnNiHoZzY/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPYylSZysZipLy9brCytni5&#10;qrGAwaSthcebqYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaC&#10;opbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apEYPSxQm7ruEF75MFCht/M&#10;Ro3Tz1KXwcRhp7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzTgKSS04CkktOApJLTgKSS&#10;04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT/6U3Kv+hREH/pUVR&#10;/qxCX/W0P2ztvD5458dAgeDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuuhMWVrITIjqqEy4eohs6C&#10;p4vPf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+m&#10;j9B/po/Q/6U2Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gdr8BhrKW5bragtXm8nLKB&#10;wJivhMOSroTGjKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N&#10;f6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6z&#10;yVKgp8BjrZ+5cLaatXq8mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+r&#10;jcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2&#10;V/LFM1/h1jZjzeMxfLrTP5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCNsYbBibCHw4aviMSCrorF&#10;gK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWA&#10;rozF/6g0Kv+mPj//sTdK+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFnq5S8c7KSuHy3kLaCuo60&#10;hbyLs4a+iLKHwIWxicGDsYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCM&#10;woGwjMKBsIzCgbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD7Clssd8xgqHSRZKXylqf&#10;kcNpp46/dK2NvHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61i7x+tYu8frWLvH61i7x+&#10;tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6swKv+xLzj2wiY83NofO8br&#10;I1ez7Cpvo981gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuI&#10;s3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz&#10;/60uKv67JTDj0hotyegbQbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4&#10;xX+ldsSBpnXDg6d0w4Soc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPC&#10;hqlzwoapc8KGqXPChqlzwoap/7QkJezKFiPN5RMsufYbRqf6JluY7jVsjOVEeoTeU4OA2WKKfNVs&#10;j3jScZN10HWVc894l3HOephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc&#10;bMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO&#10;8jxnhOpLcn3lWHp54GOAdN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8jWfWfo5m1YCOZdWBj2XV&#10;gY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIK&#10;Cb/oDR2t/xUznf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+&#10;YuF5f2Hhe39g4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff&#10;4H+BX+B/gV/gf4Ff4H+B/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPE&#10;k4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/&#10;mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyB&#10;m8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2&#10;wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qc&#10;Z5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK&#10;/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7&#10;fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+P&#10;usCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfegUmjtoVZ45KFahtueZJTS&#10;m26gzJh4qsaVgbLElYm2wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7&#10;qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI/6A4Iv+dRjf/m09K/59P&#10;WfiiUGjuo1N35aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DL&#10;tHynzKx8qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqq&#10;fanK/6A4Iv+dRTf/nE5K/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9wqMicerDEmoK2wZiKur6S&#10;jL+7jY/EuIiTyLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+o&#10;y6R/qMukf6jLpH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbvp0915qlTg96oWpDVpmKc&#10;z6Nspsmgdq7Fnn+1wZyHur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yf&#10;gafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mm&#10;TGbwqU5056tRgt+rV47Xql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozGtZGSy6+NmM+qiqHSoISj&#10;05uEps6ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN&#10;/6E4Iv+eRTf/nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2rcKnIqnmww6eBt76hhMC1&#10;m4nGrpWPzKiRlc+ijp7Smomi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWH&#10;ps6Vh6bOlYemzpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty6bBNf+GzUYvas1qV1LNj&#10;ns+zbqXLs3irw6x8t7ilgb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCRi6bOkYumzpGLps6Ri6bO&#10;kYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTy&#10;rklx6rJMfeK2T4ncuFeS1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSkJWi1I2Q&#10;pdCMkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP/6E3&#10;Iv+eRDf/oElI/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzFu3OqubN4tq6tfb+lp4LF&#10;naKIy5afjs+PnJbSi5yi04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+J&#10;lKXPiZSlz4mUpc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhIeua/TIPhx1OK3M1ijs7I&#10;bJvAv3GqtLd3tamxfL6frIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZql&#10;z4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs&#10;7rxGd+nES3/jz1SE2dRliMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIupisyEp5LPgKac0ICjpc+A&#10;oabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO/6I2Iv+f&#10;Qzf/o0VH/6pCU/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Kop7t5s561f7uXsYPCjq2F&#10;xoeriMqBqY3NfKiWznuoos17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabN&#10;e6mmzXupps17qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePWTW/V3U6BxNNZkbXJZp+p&#10;wXGroLt5s5m2gLqUsoXAjK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keaufynmrn8p5q5/Keaufynmr&#10;n8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF/689UP64O1nzxDxh5tFD&#10;ZNnfQ3PI3EqFt9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrG&#10;eq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/&#10;qT1D/7M5Tfm+N1XqzDpZ2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWy&#10;icCBsYvBfrCPwnuwlMN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCW&#10;w3qwlsN6sJbD/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKr&#10;jr17sIy6gbSIuIO3hLeFuYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qzk796s5O/erOTv3qzk796&#10;s5O/erOTv3qzk796s5O/erOTv3qzk796s5O//6YyIv+mOjT/sjM998AuQuTSL0HP5C5Vv+8za6/h&#10;O36g1kqNls5bmZDIaaGMw3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2ebiLt3e3j7h3t5C5d7eQ&#10;uXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs2&#10;6swmNtLhJkHB7yxasO0zbqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/Dfal8wYCresCCrHm/hK13&#10;voavdb6JsHO9jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9&#10;jbFzvY2x/6kuIf+zKivyxSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3&#10;nnjJe6B2yH6idMeAo3PGgqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6duw4unbsOLp27Di6duw4un&#10;bsOLp27Di6duw4unbsOLp27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6I0qj+S5ele48bYrlSXmD&#10;31aCftpkiXrWbI5203GRc9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2Em2nMh5xozIicaMyInGjM&#10;iJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIic/7YeGOTQDhPI6REgtfkb&#10;N6X/JkuX+jRci/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCN&#10;ZNaCjmPVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i&#10;1YWP6ccNDMraCw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbuljdGrnaXdn5W55ZeRye2Pj&#10;dXxi4nd9YeJ5fmDhe39f4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+D&#10;gV3fg4Fd34OBXd+DgV3fg4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE/0BQfPxOWHT4V19t9F1k&#10;Z/JiZ2PwaGph7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljqf3JY6n9zWOp/c1jqf3NY&#10;6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTD&#10;hJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7&#10;nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71&#10;nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5&#10;q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4&#10;Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3&#10;woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+Q&#10;hKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps&#10;7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/&#10;eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+a&#10;Ri3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGb&#10;ucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTL&#10;j4mrx42PscWJk7XDhZe4woKausF/nrvAfaK9v3unvr95rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5&#10;sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBa&#10;eOWfYIXdnGqR1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+faK/vXqowLx5r8G0ebDB&#10;sHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA/503Gv+bRS7/&#10;mU5A/55OTv+hUFv3olNp7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJscSOj7bCiZO6v4SYvb2A&#10;ncC8faPCu3uqxLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuv&#10;wap7r8Gqe6/B/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLfo2KN2KBrmNKcdaHMmX6p&#10;yJWGsMSSjbbBjJG7voaWv7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOk&#10;fa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BMTf+kTVr4pk9n8KhTdOio&#10;V4Dgp16M2qRoltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTHsICqyKd9qsiifqzFn3+u&#10;w59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D/543Gv+bRC7/nEs/&#10;/6FKTP+lS1n5qE5m8apRc+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZhrS/k4y8uI2TwbKJmcWu&#10;hqHIqoSpyaGAqcqcgazGm4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuB&#10;rcSbga3E/542Gv+cRC7/nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI3a5ikdata5rRqnWiy6V9&#10;q8Gdg7S5lom8spGQwayMlsaniZ3Io4emypuDqMuYg6vHloStxZaErcWWhK3FloStxZaErcWWhK3F&#10;loStxZaErcWWhK3FloStxZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvk&#10;s1eF37RgjtmzapbRsXWexqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuky5aHqMuTh6vIkoesxZKH&#10;rMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF/582Gv+cQy7/nkg//6NH&#10;S/+oSFf7rUlj87BMb+y0UHnmuFaD4btei9q7apLNtHOewat5qrekf7SunYS8ppiKwaCUkcaakZjJ&#10;lo+hy5GMqMyPiqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaO&#10;iqzG/582Gv+cQy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFehtbAbI7It3Gdva53qrKn&#10;fbSpoYK7oZyIwZqYj8aUlpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6s&#10;xoqOrMaKjqzGio6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV7&#10;38hhgNHDao3EunCduLJ1qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZqMuGlKrJhpKrxoaSq8aG&#10;kqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581Gv+dQi7/oEU9/6dESf+t&#10;Q1T+s0Rf97pHaO/BTXDlyVZ13M5keszGaY2+vm6csrZ0qKewebKeq366laaEwI6ji8SIoZLHhJ+a&#10;yYCfp8qBmqrIgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG&#10;/6A1Gv+dQi7/oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj0lht1tNhesfKZ4y5wm2brLxyp6G2d7GY&#10;sX25j62CvoiqicOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2e&#10;rMZ9nqzGfZ6sxn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hg&#10;ecDPZoqyyGuapsJwppu8dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1rKzGd6atxXemrcV3pq3F&#10;d6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073&#10;vz5V7MtEWeHaT1rU31FsxtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eDuYG0h718soy/ebGTwXaw&#10;m8J0sKbCcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C/6Ez&#10;Gv+eQS//pz06/7A6Q/26OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+fzGablsZwpI/AeKuKvH+x&#10;hLmDtYC3h7h8tou7ebSQvHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50&#10;s6W+dLOlvnSzpb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988UMnnQWS75UZ2rNxOhZ/T&#10;WpKVzGecjsZxpIrCeaqFv36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5c7eguXO3oLlzt6C5c7eg&#10;uXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/&#10;yuc4VbzsPWmt5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+ha93vYiwdLyLsnK7kLNw&#10;u5W0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0/6QwGv+n&#10;NSr/tC8w9MMqMd7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qYgstznX7IeKF6xnykd8SA&#10;pnXDg6hzwoapccGJq2/AjaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt&#10;bL+VrWy/la1sv5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/&#10;0mySe89yl3fNd5p0y3uccsp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjF&#10;kaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc0OIZIb/wIjiv/StNoPg1&#10;XpPuQWyJ5k13geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zpz4KXaM+FmGbOiJllzYya&#10;ZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a/64kFvXBFxTU&#10;3w4QwO8YJrD9Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1whGrcdIZo23iIZtp7iWXZ&#10;fYpk2ICLYtiDjGHWhY1g1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WL&#10;jl/Vi45f1YuO/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2&#10;ZuVveWTkc3pi43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb&#10;34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8&#10;Ulpy91lga/ReZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63txWOt9cVjqf3JX6oJzVumE&#10;c1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzxM0IAbTdCAuk/xIa&#10;l/8fKov/LjaB/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU&#10;9XdjU/V5Y1P0fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0&#10;gGVR9IBl/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQ&#10;oc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnl&#10;knKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dT&#10;Rf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6Wv&#10;yHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+A&#10;labNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE&#10;3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+Z&#10;V1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWp&#10;sMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;/5YzFP+VQyX/k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqNhJbViIqc0YSQos+AlabM&#10;fZmpy3udrMl5oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91&#10;urK/dbqyv3W6sr91urK/dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2&#10;jdqPgJbUjIid0YeOo82Dk6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1&#10;uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+&#10;nlVe9p5aau6cYHbnmmeC4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6bsMZ7oLPFeaa1xHestsN2&#10;s7e+d7e3t3i2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4/5gz&#10;FP+XQyX/l003/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWu&#10;x4CassV9oLXDeqe3wniuucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbms&#10;erW5rHq1uax6tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNVaPCiW3TpoWF/4p5qidya&#10;c5PWlXyb0ZGFo8yMjKnJh5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7q3q0u6d7tbqne7W6p3u1&#10;uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b&#10;+aVTZvGlWHLqpF5946Jmh92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6r&#10;e7K9pnyzvKN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6/5kzFP+Y&#10;Qyb/mUo2/59KQv+jS07/pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX05p+n82ThqjFjY2vv4eU&#10;tbmDnLm1f6O8sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7&#10;nn60u55+tLuefrS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOrVG7trFp55qxgguCqaYva&#10;pnOUz598ncaXg6i+kIqwuIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICyvZqBs7uagbO7moGzu5qB&#10;s7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xO&#10;YvWvUmzusFh26LFef9+waIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbumh52+ooWlwJ+Er8GZga/B&#10;l4KyvpWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/&#10;nEc1/6JGQP+nR0v/q0lW/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWO&#10;k7ufi5q+m4miwZiIrMKTha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYaz&#10;vJGGs7yRhrO8/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjruVZw471ed9m7aoDLsnCQ&#10;wKl2nbaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2N&#10;ibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6REP/+qREn/r0VT/LRJXfK5&#10;T2XpvlZs4cNgctO+aYDGtW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+jpKdwYqSp8KIkK7CiI6w&#10;wIiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz&#10;/6VCPv+rQkj/sURS+rdIWvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uqeKaipX6umaCEtZKdi7qM&#10;mpO+h5ibwISXpMKClq/Cg5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSR&#10;sr6EkbK+/5szFP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg2c1gbMnFZn68vWuNsLVx&#10;mqWvdqWcqnytk6aCtIyiibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+&#10;f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi&#10;1VpX0tFea8TJZH22wWqMqrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaWvneloL90pq2/d6Gxv3qd&#10;sr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+/50zFP+bQSb/oj8x/6o8&#10;Ov+zPEL7uz5J8MZETebST03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4&#10;dK+Vu3Gun7xur6u9caqzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0&#10;pbO8/50zFP+bQCb/pDww/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHE&#10;cZ+IwHanf719rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1&#10;uW2vtbltr7W5ba+1uW2vtbltr7W5/54yFP+dPiX/pzku/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1e&#10;ud5UbqzZW3yf1GKIlNBok4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28mLJru6Gzarutsme6trRn&#10;ura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58yFP+gOiT/qjQs/7UyMfPD&#10;MjPj1Dgw0+E8P8boQlK55UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXefeMZ9pHTEg6dwwoipbsGO&#10;q2zAlKxqv5utab+lrWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66t&#10;/6AwFP+jNiL/rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4&#10;zHebdMp9nnDIgqFux4eja8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXD&#10;pahlw6WoZcOlqGXDpahlw6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01uvI1SazxPFqe8ENpkuhM&#10;dYjhVX+B22GHe9dqjXbTcZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6h&#10;YsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW6&#10;9Cs6rPg0TZ73PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7j2jTf5Fm0oOSZNGHlGPR&#10;ipVh0I+WYM+Ul17PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY/6co&#10;Ev+3HxLmzhENy+YVFrv0ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy5GR7buFrfmrfcIFo3nWE&#10;Zdx5hWPbfYdi2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b&#10;1pSNW9aUjVvWlI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83TYf9RFh/9k9hePFZaHHt&#10;X21q62RxZ+hqdGTnb3di5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCP&#10;gVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG95QwMrP8XHp7/JC+S/y89&#10;h/89SX//SVJ4/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV&#10;6oRyVOqIc1Ppi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3U&#10;CAOt9Q4Pn/8aH5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2RbW/loXVn4bF5X93BgVvdz&#10;YVX2dmJU9XhiU/V7Y1L0fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84Zm&#10;T/OGZk/zhmZP84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY&#10;/2JOVf9mUFP/alFS/21SUP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9&#10;gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNi&#10;YPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi&#10;0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/&#10;ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9Rx&#10;pZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN&#10;3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWR&#10;amvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvA&#10;o81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu&#10;/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3T&#10;b6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsai/40tDv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Q&#10;ktl6lpfWd5ua1XSgndNypZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8Sk&#10;xG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+YVEf/mFhT/pheX/aVZGrv&#10;kmx16Y52fuSKgIffhYeO24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+vpc5utqbObb2nym7Cp8Nw&#10;wqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn/48tDv+OPh7/kEot/5dP&#10;Ov+ZUUb/m1ZS/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprUe5ie0neeodB0pKTOcqqm&#10;zXCxqM1vuanLb8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3&#10;c8Cq/48tDv+PPh7/kkot/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVtfOSRd4bfjIGO24eJldaB&#10;kJrTfZaf0Hmdo851o6bNcqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+&#10;rbF1vq2xdb6tsXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx&#10;65hpe+WUc4Tgj32N24qGlNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZxvq2+dL2utnW9rrB2va6s&#10;d72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72u/5AtDv+QPh7/lUks/5tKOP+e&#10;TEP/oU9P/6JUWvqhWWXzoF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKhz3yapsp4oqrHdautw3O0&#10;r79zvLC3dbywsHe7sKp4u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebyw&#10;/5EtDv+RPh7/lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rM&#10;ho+hxoCXp8F8nqy9eaavuXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7saJ7u7Gie7uxonu7saJ7&#10;u7Gie7uxonu7saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM/6dQVvyoVWH1qFtr7adh&#10;dOWkaX7en3OH1Jh9kMuRhJrEioyivoSTqLiAmq20fKKwsHqrs615tbSoerm0pHu5tKB9ubOdfbqz&#10;nX26s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/&#10;p0lL/6pOVfqrU17yrFlo6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQqbGEl66sgJ+xqH6ntKV9&#10;sbWhfbi2nX64tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz/5It&#10;Dv+SPh7/mUUr/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWi&#10;sIyMqaqIlK6khZyyoIKktZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOU&#10;grmzlIK5s5SCubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0&#10;aXPNrG+CwqR2j7mcfJmxloOiqpGKqaOMka6eiZmymYehtZaFq7eThba3kYS3t5CFuLWQhbm0kIW5&#10;tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG&#10;/LFKT/K1T1bpulZd4b1gZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqLeM&#10;irO4i4m3t4uIuLWLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0/5MtDv+T&#10;PR7/nEEq/6NAM/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yBuKtyjq6keJilnn6hnpqE&#10;qJeWjK6Rk5SyjJGctYiPpreFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1&#10;h4y4tYeMuLWHjLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+&#10;tmqAs69wjampdpigo3yhmJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3t4GRt7aCkLi1gpC4tYKQ&#10;uLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxG&#10;RevETUnizlhL08pcXsbCY3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yEn4+xf52XtHucobZ4m6y3&#10;d5u3tnqXuLV8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/&#10;oD0n/6g7MP+wPDf9uD888cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLltip20cpWUr3iei6t+pYSo&#10;hap9poyveKSVsnSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5&#10;s3abubN2m7mz/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX2lJIyNJZXLrLX22txWV8&#10;ocBriZe6cJONtnachLN8on2wg6h3roqscq2Tr26snbFrrKiyaa22smyou7Fvo7uxb6O7sW+ju7Fv&#10;o7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602K/+3NzDzwzox5tBDMNzf&#10;SjXP31JHwdhYWrPRXmumy2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0&#10;rmWzva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2u/5gsDv+dORz/pzQj&#10;/7EzKPm9Mirqyzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9q&#10;xImiZsOSpWLDnKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6&#10;walhusGp/5ksDv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQq+FOX57eVWyS21x3h9hj&#10;gX7Vaol21HGPb9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9cyMOiXMjDolzIw6JcyMOi&#10;XMjDolzIw6JcyMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq&#10;6UVUnudMYpLlUm6G41h4feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzN&#10;rZpbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea/50sDv+oKxT/tyQV68oc&#10;EdPgHhPE6ysmt/E0OKrwPEmd70RXke5LY4btUm196Ft1deNifHDga4Fr3XKFaNp4iGTZfoti14SN&#10;X9WKjl7UkJBc05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY&#10;0qyT/6ErDf+vIw/0whcM1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZNYn3wVmp2615xbudkdmrk&#10;a3pm4nJ9ZOB3gGHffYJf3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOKVtmjilbZo4pW2aOKVtmj&#10;ilbZo4pW2aOKVtmjilbZo4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p/SkunP40PpD/PkuG/kdW&#10;ffhRXnbzWWVu8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljjiHxX44x9VuKRflThl39T&#10;4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EVA9THCQHG1goDtvcSD6j/&#10;HyCb/yswkP82PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBpWu90a1jueGxX7XxuVeyA&#10;b1TshHBT64hxUuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz&#10;1r4HAMXLCAC32wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/WlRg/V9YXftlWlr6alxX&#10;+W5eVfhyX1T3dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGZM85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9T&#10;Rl7/WUla/15MVv9jTlT/aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK/n9WSf6CV0j9hlhH/YpY&#10;R/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7&#10;/zMkcf88LGj/QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/&#10;dkhF/3lIRP98SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK/4Io&#10;Cf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I&#10;4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58&#10;g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jS&#10;ks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ&#10;/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5Hd&#10;Zr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+C&#10;ORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2i&#10;i+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;z2jSks9o0pLPaNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjp&#10;eop+5naRg+Rzl4ficJ2K4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp&#10;0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk/45NMP+TVDz/lFhH/5Je&#10;U/+QZV34jG1n8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW&#10;2WbNl9BpzpbIas6XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X/4QoCf+EORf/&#10;iEUk/5FMMP+VUTv/llZH/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuMheJ3k4rfc5qO3XCgkdtt&#10;ppTaa62W2Wm0l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3L&#10;mr1ty5q9bcua/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/&#10;5H6KheF5kYvedZiP3HGfk9puppbYbK6Y12q2mtZowZvTacubymvLm8Jtypy7bsqduG/Knbhvyp24&#10;b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+Z&#10;XVr6lmRk9JJrbu6NdHbph35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a1Wq5nNRpxp3LbMmdw23J&#10;nrxvyJ+1cMifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif/4YnCf+GORf/jkMj&#10;/5dJLv+aSzn/nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/jIzdeZWR2XSdltRwpZrQ&#10;bq6dzWy3n8trw6DDbsegu2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxz&#10;xqGsc8ah/4cnCf+HORf/kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqA&#10;hNuEiYvTfpGSzniZmMl0oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWj&#10;pnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2&#10;olxd76BiZ+icaXDhlnR52pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2&#10;w6ajd8SloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl/4gnCf+IOBf/k0Ei/5tE&#10;LP+gRTX/o0k//6VOSPunVFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGj&#10;r3eppqt2s6epdsCopHfCqKF5wqedesOnm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6ab&#10;esOm/4gnCf+JOBf/lUAh/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tfYOCoaWnUoXB1y5l4gcKS&#10;f4u7i4aUtYaOmq+ClaCqfp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKoln3Cp5Z9wqeWfcKnln3C&#10;p5Z9wqeWfcKnln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU&#10;5LFeXNutaGbPpW51xZ11gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+rKqYfrirln7Aq5R/wKqT&#10;gMGokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4knCf+KOBf/mD8g/58/Kf+l&#10;QTL/qkU6/K5JQfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGUqI+Im6KKj6Cch5ell4Sg&#10;qJSCqaqRgrWrj4K/q46DwKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go&#10;/4onCf+LOBf/mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqp&#10;mH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiG&#10;waiIhsGoiIbBqIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI297RHPO26TUHkwFZG2b9c&#10;U8u3Y2TAr2lztqhvf6yidYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuDjK+sgY29rIKMv6uDisCp&#10;g4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/&#10;sUAz9LhFOOq/TDzix1VA08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+T&#10;oqp8kq2repK6rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGo/4wn&#10;Cf+PNhb/nToe/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iR&#10;kKN+mImghZ6CnY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4&#10;k8KoeJPCqHiTwqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJCLuXNTC3Y0E89yclXULzD&#10;XmCwvGRvpbdqfJuycIaSrXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKipbaC1qW2gwahwm8KncpnC&#10;p3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn&#10;6slAJuDWSSjR1U48w85WTrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyugZp1rIiecKuRomupm6Ro&#10;qaamZqmzpmaqw6VppMSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl/44mCf+X&#10;MxT/ozQa/60zHv64MiDwxTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFrmMRnd43AbIGEvXKJfLp4&#10;kHW4f5ZvtoeaarWQnWW0mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai&#10;ZKvGomSrxqJkq8ai/5AmCf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc&#10;0F9okMxlc4bJa319xnGFdcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23&#10;yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2&#10;HcHmQC6240g+quBOTJ7dVlmS2l1liNZjb37Uanh20nB/btB3hWjPf4ljzoeNX86QkFvNmpJZzaWT&#10;V86yk1bPwpNWy9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/&#10;sCYP9cAfDd/VGwfN5CcTwes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBfbnTfZnVs3m16Zt51f2Hd&#10;fYJd3IaFWtuPiFjZmIpW2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bW&#10;i1PW1otT1taL/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic7UNGkexLUobsUlx861lk&#10;c+tea2rqZHBl6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR&#10;3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1&#10;OzqQ9URHhfVMUXz1U1pz9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSb&#10;elDkoXtP46p8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkA&#10;weAMBLL6GRCl/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV&#10;8H5qU++DbFHuiW1Q7Y9uTuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvq&#10;pnJL6qZy97MNAMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5g&#10;Vlr8ZlhX+2xaVfpxXFP5dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ85plSPOeZkjznmZI855m&#10;SPOeZkjznmZI855mSPOeZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw&#10;/0c7aP9NQWH/VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9&#10;jVdE/ZNYRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZvb8EALDOBACi4AYCl/8T&#10;CIz/IhOD/y4def84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JG&#10;Rv92R0X/ekhD/35IQv+CSUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s/&#10;/49Lr8YCAKLWAgCW9woCi/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/&#10;XjVG/2I2RP9mN0P/aThB/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+G&#10;PTr/hj06/4Y9Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a&#10;/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHg&#10;YNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+F&#10;UjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1&#10;fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B&#10;/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXt&#10;Z6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj&#10;34HUY9+B1GPfgdRj34HUY9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3&#10;Yvd1gmn0cYpu8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHnYMSC5l/OguNf14PcYduD&#10;0mPdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/&#10;jFY9/4tdR/+HZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576WekfuhmqoDnZLCC5mK2g+Vh&#10;voTlYMeF5WDThd1i2YXTZNyFzGXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduG/3gk&#10;Bv94NRD/fkAb/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nzdoVw73KOdexulXnqa5x9&#10;6GmjgOdmqYLlZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn2InEZ9iJxGfYicRn2InE&#10;Z9iJxGfYicRn2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5FaRf+PYE//imdZ/IRuYfd+&#10;eGnyeYJw73SLdutwk3vpbZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjW&#10;jL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/gz4b/41FJf+TTC//lVE6&#10;/5RXRP+SXU7/jmVY/IhrYfeCdGnyfH9w7neIdutzkXzob5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zc&#10;Y9SMz2bWjMdo1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO/3ojBv97&#10;NBD/hT0a/49EJP+WSi7/l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw7XuFd+p2jnzmcZeB422f&#10;huBqqIndZ7CM2ma7jdZlx47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGybdKRsm3SkbJt0pGybdKR&#10;sm3SkbJt0pGybdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbr&#10;h3dv5oCBduF7i33cdZOD13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv&#10;0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ/5RBI/+aRiz/nEs1/51Q&#10;P/+dVkj4m11R8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43Eb6eRwG2wk75su5W7a8iW&#10;tm3PlrBvzparcM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/&#10;jDoZ/5dAIv+cRSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7dM6Fg33If4uEwnqTir52&#10;m4+6c6OTtnGrlrNvtpixb8KYrXDNmKhyzZikc82YoHTOl590zpefdM6Xn3TOl590zpefdM6Xn3TO&#10;l590zpefdM6X/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBo&#10;zpF4dMaKgH3AhIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1y5qddsyamnfNmZl3zZiZ&#10;d82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/IP+gQij/pEYw/qZLOPSo&#10;UEDsqVdH5KldUNylZlrQnW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuVpHmkmaF3rZued7mcnHfI&#10;nJl4ypyXecublXrMmpR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX&#10;/5w9H/+hQCf/pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mTen2yjYGFrIiJjKaEkJGh&#10;gJiWnX2gmpl8qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99&#10;zJqPfcya/38iBv+EMRD/kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1x&#10;crSXd3yskX6FpoyGjKCIjZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6LgMqdioDLm4qAy5uKgMub&#10;ioDLm4qAy5uKgMubioDLm4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTj&#10;ulQ52LdZSMuvYVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhoS+n4WF&#10;yZ6FhMmdhYTKnIWEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub/4AiBv+HLw//lzUW/6A6&#10;HP+nPCL+rT8n87NELOm6SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uhmnqEmpaBi5SSiJGOj5CW&#10;iYyZmoSKop2Biq2ff4q7n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uA&#10;iMub/4EiBv+JLg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1WRsK2Xla3sGVkralrcKSk&#10;cXqcn3iDlJt+io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqdeozLm3uMy5t7jMube4zL&#10;m3uMy5t7jMube4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wz&#10;ycFVRb26XFWytGNjqK5pb5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeXnZtzlqidcZa1nnCWxp1y&#10;lMqcdJLLm3WRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+v&#10;NRv0uDcc6cM+HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SAiKd6h4GkgY17oomSdaCR&#10;lnCem5ltnaabap2znGmew5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ&#10;/4MhBv+QKw3/oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLEWVGnv2BfnLpma5K2bHWJ&#10;snJ+ga94hXqsf4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DNmGifzZdon82XaJ/Nl2if&#10;zZdon82XaJ/Nl2ifzZdon82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q4NU4C9LaPRzF1EguuM9Q&#10;QKzKWE+gxV5dlcFkaIu9anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCU&#10;YKrQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj&#10;0CgH1N8yC8nfPhm920cssdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1fG3AfIJovoSGY72NiV+8&#10;l4xbvKKOWbyvj1i9vo5XvtSOWbbTj1q005BatNOQWrTTkFq005BatNOQWrTTkFq005BatNOQ/4gh&#10;Bv+cJwj/qicK/LghCenKGwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5w&#10;bc11dmfLfHtiy4R+XsqNglrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlV&#10;wdmJVcHZiVXB2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDh&#10;UEqG31dUfN5eXXTdZWRs22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTg&#10;flHQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7uhIC1M0LAMnmDwK87SAL&#10;sO0uGaXsOSea60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvnemxX54JuU+eLcVDnlXJO&#10;6J90TOiqdUvotXZK58N2Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+x&#10;EgHTwwkAx9EKALvyEQSv8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQafNcVmPzY1pd82leWfNw&#10;YVXzd2NS839mT/KHZ03wj2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G7cduRu3Hbkbtx25G7cdu&#10;Ru3Hbkbtx25G7cdu/6cPANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437OiuD/EM1ev1MPnH9UUVo&#10;/VZLYf5bT1z+YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZYUb2oGJF9adjRPSxZEP0&#10;tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYArNwJAaD/FgiV/yUUi/8y&#10;H4L/PCl5/0Uyb/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tU&#10;Q/+RVUL+mFZB/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYxrgEALbEBACq&#10;0wUAnvINApT/GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/&#10;bkRG/3NFRP95RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59MPP+fTDz/n0w8/59MPP+f&#10;TDz/n0w8/59Mt7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i/z4kW/9EKVT/SixQ/1Ev&#10;TP9XMkn/XDNG/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42&#10;/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8RAnz/GwVx/yQLaP8rEV//&#10;MhdX/zkbUf8/Hkz/RiFI/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2crOf9rLDf/byw2/3QtNf94&#10;LjT/fS4y/4IvMf+IMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U&#10;/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1&#10;W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd&#10;6HDcXehw/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OV&#10;YvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw&#10;3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/&#10;c21O/294Vf9rglr9aItf+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ&#10;4XHmWuRx4Fzncdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pD&#10;Hf+ASyj/gVMy/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw&#10;8lu6cfFaw3LwWc1z7lndc+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53TQ&#10;X+d0/2wjBP9rMQr/czsU/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdl&#10;mGn1Y59s82Gmb/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V10WDmdsph5XfKYeV3ymHl&#10;d8ph5XfKYeV3ymHld8ph5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN&#10;/3huVf9zeVz8boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5bx3ftW9Z45VzgeNxf43jS&#10;YOR4y2HkecRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24iBP9tMQv/eDgT/4M/HP+J&#10;Ryb/i04w/4tVOf+IXEP/g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw8WOkc+9hrHXuX7R37V2+&#10;eexcy3roXNx63l/hetJh43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9&#10;/24iBP9uMAv/ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3t&#10;aZlx6mahdehjqXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn&#10;34C3Z9+At2ffgLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+Yhm&#10;UvSCblrvfHlh63eDaOdyjG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DRYtOBymTfgcFl3oK7Z92C&#10;tWjdg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/&#10;l0sr/5dRNP+WVz36k11G845kT+6Ia1jognVg43x/aN53iW7ZcpF0026ZedBroX3MaKmAyWaygsdl&#10;vYPFZcuEwWbchLlo24WzaduFrmvbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuF/3Eh&#10;BP90Lgr/hDMR/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411&#10;yXKVesVvnX/BbKWCvmqthbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv2oejb9qHo2/ah6Nv2oej&#10;b9qHo2/ah6Nv2oejb9qH/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKV&#10;Z1Laj3Bc0Yd4ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+KrGzPi6hu14ukb9iKoHDY&#10;ip1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul&#10;/aFKLfSiUDTsolY85KBcRdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4lIGudZyGq3Oliadxroul&#10;cLqNo3DJjaBx1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiK/3MgBP96&#10;Kgn/iy8P/5Y5Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJ&#10;fat9kYKmeZmGonehip91q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouSd9aLknfWi5J31ouSd9aL&#10;knfWi5J31ouSd9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3G&#10;nGlavpVwZbaPd2+vin92qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjBkJB505CPetSPjnrVjYx7&#10;1oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtE&#10;JOqvSinis1Eu1q5XPsunX03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQ&#10;in29kYl+0JGIftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/&#10;kC4O/503E/+jOhj8qT0c8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1sZKuXc26kk3p2no6BfJiL&#10;iIKSh5CHjoWZi4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHV&#10;jYKB1Y2CgdWN/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NY&#10;r6FqY6accW2fl3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19&#10;hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/&#10;RRnVvkkqyLhTO72xW0qzq2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouGgZCUi3yOno55jaiQdoy1&#10;kXSNxpF1jdOQdovUj3iJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWN/3YeA/+GJAf/lywL&#10;/6IyD/+rMxHyszUT6Lw6E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZymbWuUonRzjZ56eoabgYCA&#10;mImFe5aSiXaUm41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO&#10;1Y1yjtWN/3ceA/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYnv79QOLO6WEeptV9Un7Bl&#10;X5asa2mOqHJxhqV4eICif356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5nm9WOaZjVjWyU1oxslNaM&#10;bJTWjGyU1oxslNaMbJTWjGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCvizKgvqvysJ4MwyBtHOORXF&#10;yUUlucRONq6/VkWju11SmbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWNhWmkl4hlo6KKY6OujGGj&#10;voxgpNKLY6DXi2Wc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK/3odA/+PIAX/oCkH/6wn&#10;B/K4JAblxyQE2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSBt25sebR0cnOye3htsIN9&#10;aK+LgWOulYRfraCGXa2th1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odf&#10;pdqH/34aA/+UHwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBLMaDMUj+VyVlMi8VgV4LD&#10;ZmB6wGxnc75zbWy8enNnu4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+BVrbegliw3YJYr92CWK/d&#10;gliv3YJYr92CWK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAd&#10;pNlJLZjVUTuN0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnGlHZWxZ94U8aseVLGu3pR&#10;x895UcTjelO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7R&#10;CgDE5RQBueQmCK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12taZtZyX2HVeWRc1IJnWNSL&#10;alXUlW1S1KBuUNStb07VvHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOly&#10;/5IRAf+nEQDYuQkAy8YIAMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPmTjp65VRDceRaSmnkYVBk&#10;42hVX+NwWVrjeFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf&#10;7GdK3+xnSt/sZ0rf7GdK3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBH&#10;MXnwTjlw71RAaO9aRmHvYEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtf&#10;QvPMYEHz52BB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd&#10;9xwHlPgrEor4NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9&#10;ilFD/ZNSQf6cUz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WzrAC&#10;AL26BACxxwQApdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+&#10;TP9oQEn/bkFG/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4&#10;/7lLOP+5Szj/uUs4/7lLvrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/&#10;SChV/04sUP9UL0z/WjFI/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+h&#10;PjP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAG&#10;b/8oDGf/MBJf/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00&#10;/3ouM/+BLzH/iDAw/48wLv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54ypMIAAJbP&#10;AACI3wAAgP8MAXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9Y&#10;HDX/XB0z/2EeMf9lHzD/aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5Ak&#10;J/+QJCf/kCQn/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/&#10;XY5Q/1qWU/9Ynlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU&#10;8V/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN/2xAFv9xSR//clEp/3Fa&#10;Mv9tYzr/aG1B/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg&#10;+lDiYPZR6WDxUu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/&#10;ZTgN/24/Ff90Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12UVf9anFj/WKNa/1eqXP5W&#10;sF79VLdf/VO/YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj21jxY9tY8WPbWPFj21jx&#10;Y9tY8WPbWPFj/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT&#10;/1+SVv9cm1r/WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXT&#10;WvBm01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93&#10;XDn/cmVB/2xvSP9oe07/ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTn&#10;ZupW62biWe5m2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM&#10;/3c6FP99Qh3/gEom/39SMP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3&#10;WLZm9VfAZ/RWy2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve&#10;7mvFXu5r/2QjBP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJ&#10;WvZkkl7zYZth8V+jZPBdq2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxv&#10;vmDsb75g7G++YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/czAM/342E/+FPxv/iUgk/4lPLf+GVzb/&#10;gl4+/HxmRvh2cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25bOBcxG3eXNNu2V3mbs5e&#10;62/GX+pxv2Hqcbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1&#10;Ev+JPhr/jUci/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDhapNk3WabaNpko2vWYqxu&#10;02C1cNBfv3HOX81yy1/ic8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m53SvZud0r2bndK9m53Sv&#10;Zud0/2ciBP9qJwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68IlhQuqDaUvlfnRT4Hh9Wtpz&#10;hmDUbo9m0GuXasxon27JZqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3rmbld6po5XeoaOZ3qGjm&#10;d6ho5neoaOZ3qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg2&#10;6pBeP+SKZ0jdhHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrlntHi2ZsB5tGbQerFn43qr&#10;aON6p2rjeqNr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+U&#10;Oxb/mUMc/ZtJI/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZovXSObbhxlnK1bp11sWym&#10;eK5rr3usart8qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43uabuN7mm7je5pu43uabuN7&#10;/2khA/9xIwX/gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5&#10;fYJotHmKbrB2knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx&#10;4nyUceJ8lHHifJRx4nyUceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X9aJEHeykSiPkpFAp26FX&#10;Nc+aX0PHk2hPv4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6acrOAl3HAgZZy04GTc9+A&#10;kXTgf5B04H6PdOF9j3ThfY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92IAT/hycH/5QwDP+dORH9&#10;oj0V8qVBGumoRx/gqk0l1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3&#10;pX+Sdq+BkHa9go52zoKNd96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+injgfop44H6KeOB+/2og&#10;A/94HwT/iSYH/5YwC/+fNw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9m2RNtJVrWK2PcmCni3lo&#10;oYeBbpuDiHSXgJB4kn6ZfI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV734CFe+B/hXvgf4V74H+F&#10;e+B/hXvgf4V74H+Fe+B//2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGl&#10;WkC4n2JMsJlpV6iUcGChj3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/e&#10;gX9/34CAfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN&#10;6bE5D9+3PxLStEYix65QMb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+&#10;hKiCe4S1g3mExYR4hd2DeYTegXqD34B6guB/eoLgf3qC4H96guB/eoLgf3qC4H96guB//20fA/9+&#10;GwP/jyQF/50sB/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6&#10;bIqSgXKFkIl3gI2RfHuLm393iqWCdImyg3KJwoNyitqDc4negXSH34B1huB/dYbgf3WG4H91huB/&#10;dYbgf3WG4H91huB//28eA/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XANhDJu0MfvrZNLrSwVjyq&#10;q11JoaZkVJmial2RnnFlipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N&#10;34Bwi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED/6MpBfatJwXotyYE3sMq&#10;A9DDNQ7Ev0EdubpMLa61VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/&#10;aJetgGaXvIFlmNGAZpbff2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+/3UaAv+HGAL/&#10;mCAD/6YlA/KyIAPkvh4C18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3im&#10;em1ypIJybaKKdmihlHlkoJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5ji&#10;fGOY4nxjmOJ8/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhC&#10;j7lfTYa2ZVZ/s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqpuXpZqsx6WKnkeluk5Hpd&#10;oeR5XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEUANnBCwDSzwsAyNIcAbzR&#10;LgmxzjsXpstGJZzITzORxFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39pYbaHbV21kXBZtZxyVrSp&#10;dFS0uHRTtct0U7XkdFSw53VWrOd1VqzndVas53VWrOd1VqzndVas53VWrOd1/4MSAf+WEQD/qBEA&#10;2bgKAM7ECQDH0goAv9kZAbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5g&#10;w35iXMKHZljBkWhVwZxrUsGobFDBt21PwsptT8LkbE+97G5QuexvULnsb1C57G9QuexvULnsb1C5&#10;7G9Quexv/4kQAf+dDgDarwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkSlt1DHozaSyqC2FM1edVa&#10;P3HTYUZq0mhMZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL0MtjTNDlYkrO8mVLyPJm&#10;S8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnMCACw3QwAp+UdA57lLQuU&#10;5TkWiuRCIIHjSip34lAzb+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+GU0/fkFZN35tXS+CnWEng&#10;tVlI4cZZSOHfWUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MF&#10;AK3RCACk7RABm+0gBZLtLg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb62RAV+trQ1PrckZQ63pJ&#10;TeyDS0rsjE1I7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA&#10;7fFR1KUAAMSyAwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3&#10;WzVV92I4UfdoO034bz1K+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FIO/u+STr8z0k5/ONJOfzj&#10;STn840k5/ONJOfzjSTn840k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgW&#10;af9AHGL/RiJc/00mVv9TKlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2&#10;/6c9Nf+xPjT/vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7&#10;DQF//xkCdv8kBm7/LQxm/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9y&#10;Kzn/eS02/4EuNP+KLzH/lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzMs/7cz&#10;q7gAAJ7FAACQ0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+&#10;/1UbO/9ZHDn/Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/&#10;pyYl/6cmJf+nJiX/pyYl/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xICXP8ZA1T/IARO/ycGSP8v&#10;CEP/Ngo//zwMPP9CDjj/Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EY&#10;IP+JGB7/kRkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/&#10;Zk4f/2RYJ/9hYi//Xm41/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02uS/9MtUz/S7xN/0rETv9J&#10;zk//Sd5P/0jpUP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1Yn&#10;BP9RMgX/WDQH/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL&#10;/06tTf9NtE7/TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLl&#10;UPpS5VD6UuVQ+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pUJ/9nXi//Ymg2/150PP9a&#10;gEH/V4tF/1SVSP9SnUr/UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4&#10;U+hQ+VPhUvpU4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke&#10;/25SJ/9qXC//ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+&#10;TOBV+0zrVfhM9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9X&#10;LgX/YC8H/2o2Df9xPhX/c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH/1qPSv9XmE3/VaBQ/1So&#10;Uv5Sr1P9UbdV/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvha&#10;z1b4Ws9W+FrPVvha/1kmA/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/&#10;YoFH/l6LS/tblE/5WZ1S+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLmWulT8lnhVPVb11b2XM9X&#10;913IWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xN&#10;JP96VSz/dV40/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc&#10;41bkXN9W8F3VV/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/&#10;aygG/3cwC/9+OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiDTepkjFHnYZVV5V+dWONd&#10;pVrhW61c3lq2XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/z&#10;ZLZf82S2X/Nk/1wkA/9jJgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4glkw8n1gOO13akDocnVH&#10;5G5/TeFpiFLdZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd62W/XfJmuF/xZ7Ng8Wev&#10;YfFnrmLxZ65i8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34uCv+HNxD/iz8W/4xHHfmL&#10;TyXyiFYt7INdNuZ+Zz7geHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Njw2GsZcFgtWe/X8FovV/Q&#10;abpg5mm1Ye9qr2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8GmmZfBp/14jA/9pIgT/diME&#10;/4IsCf+LNg7/jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7&#10;Z59luGWnaLZksGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2jua59o7mufaO5rn2jua59o&#10;7mufaO5r/18jA/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm4JFYLteKYTrOhGpFyH5z&#10;TcJ5e1W+dYNbuXGLYLVukmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1t&#10;mGvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrj&#10;m00h2pZVLc+PXjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr&#10;0nKabOlxl23qcJRt63CSbuxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4sp&#10;Bv+VMQn7mzgN8J4+EeegRBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNp&#10;nnKbbZpwpHCXb69ylW+8c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx63CMcetwjHHrcIxx63CM&#10;cetw/2MgA/9yGwP/gB8D/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5RKsWXWje9kWJCtYxqTK+H&#10;clSpgnlbpH+AYJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0iXToc4h16XKHdepxh3Xq&#10;cId16nCHdepwh3XqcId16nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0Qb&#10;yaFPKcCbWDa4lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKlzhne1dYR3xXaD&#10;eN91g3jodIJ46XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cdA/93GQL/hRwC/5MkA/+d&#10;KwXxpDAG5qozCNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3RamIh7YJOFg2WOgotqioCT&#10;boZ+nHGCfad0f3yzdX18w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9fOpxfXzqcX186nF9fOpx&#10;/2kcAv95GAL/hxsC/5UjA/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZ&#10;kHJZk415X46KgGSJh4hphIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/&#10;6nF4f+pxeH/qcXh/6nF4f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD37QpA9K1MgrHsEAYvKxL&#10;JrOnUzOqols+op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2h6Jzc4audXGGvXZvh9J2&#10;cIfodHGF6HNyhOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+FgH/jRgB/5seAfSnIgLm&#10;sCAB2rohAc24MQnCtD4XuLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1XYKVfGN9k4RoeJCMbHSP&#10;lXBwjaBybYysdGqMu3Vpjc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AX&#10;Av+BFQH/kBYB/54aAfCrGwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxV&#10;gp5zW32cemF3mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBn&#10;jupwZ47qcGeO6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEbAcLALQe4vToTrrlGIaS1&#10;Ty2asVY5kq5eQ4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxuYJyocF6ctnFdnMlxXZzk&#10;cF6a63BglutvYZXsb2GV7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/mREA86gOANe1CgDPwQoA&#10;xsUYALzEKgWywjgRp79EHp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCrdltrqn1gZqiGZGKnj2de&#10;pppqW6WmbFiltW1XpsdtV6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+O&#10;EAD2ng0A2K0JAM24CQDHxAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdt&#10;UWq1dFZltHxbYLKEX1yxjmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBo&#10;VKnwaFSp8GhUqfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/&#10;4v/iSUNDX1BST0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bfv3tUW76EWFe9jVtUvZhd&#10;UbykX0+8s2BNvcVgTb3gX0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk229WJNtvVi/4kLAOGcAwDQ&#10;qgUAxbUFALu/BACyywgAq9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7M&#10;c0lay3pMVsqDT1LKjVJPyphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7&#10;WkjF+1pIxfta95EEANSiAgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP4DAJhuA7En3fRBt13k0k&#10;bt1VK2fcXDJi22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE&#10;2PlPQ9j7T0PY+09D2PtPQ9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0DAKXJBQCb1gkAlOgUAYzp&#10;JQSE6DMLe+g8FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7TOeAPUnniT9H6JRBROif&#10;QkLprENB6bpEQOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEA&#10;pMQCAJnQBQCP4QoAifEaAYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bzVydS814rT/NlLUz0bDBJ&#10;9HMyRvR7NEP0hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfsPDj37Dw49+w8OPfsPDj3&#10;7Dw49+w8v6oAALGzAACkvwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAKZfw4EF79QBVY/kcZU/5N&#10;HU//VCBL/1oiSP9hJUX/ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80/6YwM/+yMTL/vjIx/9Ay&#10;Mf/WMjH/1jIx/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg&#10;/ywHWv80DFT/PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//&#10;kSQt/5slLP+lJiv/ryYq/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74nprYAAJjCAACLzgAAftsA&#10;AHX5BwBr/w8BYv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47/04QOP9TETX/WBIz/14T&#10;Mf9kFC7/ahUs/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh&#10;/60bmr4AAIvKAAB+1wAAcOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/&#10;Pwcw/0QILv9JCSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30OG/+HDhn/jw8Y/5kPGP+b&#10;EBj/mxAY/5sQGP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq&#10;/1B4L/9NhDP/So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/&#10;Qf1C/0L/QflE/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9c&#10;Pw7/XkkW/11THf9aXiT/V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9/0auP/9FtUD/RL1B/0TG&#10;Qv9D0UL/Q+JD/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E&#10;/00pA/9MMAT/VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/&#10;SqQ//0isQP9Is0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL&#10;/0flS/9H5Uv/R+VL/0flS/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pw&#10;MP9WfDX/U4c5/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG&#10;8Un/R+pL/0jjTP9J3k3/St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/&#10;akQV/2pOHP9nVyT/YmEr/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlM&#10;x0j2S9RJ80vlSfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N01D/TdNQ/03TUP9N/1Ao&#10;A/9VKgT/XSkF/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE&#10;9VOiRvRSqUjyUbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJ&#10;U/9QyVP/UMlT/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJGv9yUiL/blsp/WhkMPll&#10;cDb2YXs7816FQPBbjkPuWZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9&#10;UspU/lPEVv9Tv1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R&#10;/3pGGP94TyD7dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Zok3dWKpP2leyUNhWvFHV&#10;VchS0lXbU85W61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9f&#10;IgP/aSED/3MoBf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI74Gl8QdxlhUbYYo5K1F+W&#10;TdFdnVDOXKVSzFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qwXftarV37Wa1d+1mtXftZ&#10;rV37Wa1d+1mtXftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWFSRvuglEi531aKuF4ZDLc&#10;c2461G53QdBqgEfMZolMyGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf&#10;+V2oYPlcpWH5XKVh+VylYflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+&#10;Ee+LRhfoiE4e4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4ZJtYtWOjWrNhrFywYLde&#10;rmDEX6xg2F+pYetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/&#10;dB0C/34jA/+IKwX9jTQJ85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hvQr50eEi5cYBOtW6IUrJr&#10;j1avaZdarGefXKllqF+mZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2&#10;YJZo9mCWaPZg/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5&#10;vH5sQbd5dEiydXxOrnKEU6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJloy2WXaONklWnzZJNq9GOR&#10;a/VikGv1YZBr9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4UfAv+OJwP1lS4F65k1COGc&#10;OwzWmEMWzJNPIsSNWC69h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBbm2+YX5huoWKVbatkkmy3&#10;ZpBsxmaPbN9mjm3xZYxu82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKKbvRi/2EcAv9vFgL/fBoB&#10;/4geAf+RJALymSsE554xBd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuCbkilfnZOoHt9U5x4hViY&#10;do1clHSVX5FynmKOcahli3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry&#10;9GOEcvRj/2MaAv9xFQH/fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AUw5pLILqVVSyzkF03rItl&#10;P6WHbEegg3NNm4B7U5Z9gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNl&#10;f3XzZH9182R/dfNkf3XzZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmXHgHroCMB36YmAtKnMAfI&#10;oz4Tv55JH7aZUyuulFs2p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5&#10;vWl6edFpeXrqaHp68mZ6efJlennzZHp582R6efNkennzZHp582R6efNk/2cXAv92FAH/hBYB/5AX&#10;AfWbGgHnpB0B26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWWjG9MkIl2UouGfVeGhIVb&#10;goKNX36Al2N6f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV882R1fPNkdXzzZHV882R1&#10;fPNk/2kWAf94EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVGHa2hUCmlnFgznphfPJeU&#10;ZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tpbYPmaG6D8mZvgvJlcIHz&#10;ZHCB82RwgfNkcIHzZHCB82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkP&#10;sqlEG6mlTiegoVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKMkmFuipxka4moZ2mJtmhn&#10;ichoZ4njZ2iJ8mZph/NlaobzZGqG82RqhvNkaobzZGqG82RqhvNk/24SAf9+EAD/jRAA95oOANun&#10;CgDTsAsAyrQWAMC0KQS2sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlIgJpwTnuYd1N2ln5YcZSG&#10;XGySkGBokZpjZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj&#10;/3EQAf+CDwD/kQ0A3p8JANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6vSiOWrFMujqlaN4emYT+A&#10;pGdGeqFuTHWfdVFwnXxVa5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5jeY1uY8GNclfViXpP1Yl6T&#10;9WJek/ViXpP1Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcAvbwRALS9IwKruzIKobk/&#10;FZi2SCCQs1EriLBYNICuXzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpdopZcWqKiX1ehsGBWocFg&#10;VaLcYFWh72BWn/dfV5z3X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8&#10;uQQAtcEOAKzCIAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJqRGixcUlksHlNX66BUVut&#10;ilRYrZVXVKyhWVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJ&#10;AOGSAQDRoAQAxqsFALy0BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmBw00jesFULHO/WzNtvmI5&#10;Z7xpPmK7cENeundHWrmAS1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu37VRKtvlVSrP+Vkqz/lZK&#10;s/5WSrP+Vkqz/lZKs/5W+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0IAJrQFgCS0CgEis82DIHO&#10;QRV5zEoecstSJmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bY&#10;S0fF7UtGw/lNRcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUA&#10;ltIJAI7aEgCI2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK&#10;05Q+R9OgP0XUrkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOl&#10;AAC1rgAAqbgAAJ7DAgCUzQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UVYeNNG1zjVSBX410kVONk&#10;J1DiaypN4nMtSuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4&#10;PeL7OD3i+zg94vs4xqEAALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e&#10;7kMTWO5LF1PuUhpQ71keTO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz&#10;0C838+cvNvHzLzbx8y828fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAAksYAAIbQAQB73QUAdPcR&#10;AG33HAFm+CYDX/gvBlr5OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA/GgcPfxwHTr9eB84/YIg&#10;Nv2NIjT+mCMy/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACS&#10;wgAAhs0AAHnaAABw8ggAaP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/&#10;WxE4/2ETNf9oFDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7ocJv/HHCb/xxwm/8ccJv/H&#10;HCb/xxwm/8ccobQAAJO/AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQF&#10;PP87Bjn/QQc2/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe&#10;/6gRHf+xER3/sREd/7ERHf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AAAF7tAABW/wMAT/8MAEn/&#10;EgFD/xkBPv8gAjn/JwM1/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wGIv9RBiD/VwYd/14HG/9l&#10;Bxn/bggX/3gIFf+DCBP/jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS/54J/0ItA/9CMgT/SDIE&#10;/0w2Bv9OPAj/UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/&#10;Pbwy/zzFMv88zjP/O98z/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//NfU//zX1P/819T//NfU/&#10;/zX1P/81/0MsA/9EMAT/SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OV&#10;Lf9CnS//QaUw/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/Pvo1/T7/Nfs//zT4P/82&#10;8kH/N/BB/zfwQf838EH/N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/&#10;UWYg/05yJf9LfSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A&#10;8Df6QPg390H/NvZB/zfyQf847EP/OepE/znqRP856kT/OepE/znqRP85/0UrA/9JLAP/UCwE/1Uv&#10;Bf9ZNwj/XEIO/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3&#10;/0S8OP5Exjj8RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG/zzjRv8840b/PONG/zzj&#10;Rv88/0YrA/9NKQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1drJv9Udir/UYEu/06LMf5M&#10;lDT8S5w1+0qjN/pJqjj4SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/&#10;QNhK/0DYSv9A2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg&#10;/1xnJv1Zciv6Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexLvj3rS8o+6UvcPuVM6j3i&#10;S/U/30v+QdxK/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9o&#10;MAb/bDsL/2xEEv9qThn+Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ56FObO+ZRoz3lUao+41Cy&#10;P+FPu0DgT8dA3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H&#10;/00lAv9XIQL/YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjg&#10;WY873VeXPttVn0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV&#10;/0q2Vf9KtlX/SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9a&#10;IuRrZSngZ28v22N5NdZggjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknEVrxKwlXJS79V30u8Vu5M&#10;uVb6TbdW/02yWP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/&#10;fDEH+H46C/B9QxHpekwY4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCNQ8FelUa/XZxIvFukS7pa&#10;rUy4WbdOtlnDT7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1Ye&#10;Av9hGQL/bBoC/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfLcmcwxm5wN8JqeDy+Z4BB&#10;umWIRbdjkEi0YZhLsl+fTa9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je/1OfX/9SnGD/Uptg/1Kb&#10;YP9Sm2D/Uptg/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7YkyBuSKOwrciEUS0YJQHMp9&#10;WibEeGMvvnNsN7lvdD21bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5UoWG5VZ9hyFadYeFWm2Lx&#10;VZli/VWXY/9UlWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC&#10;6I4uBN+QNgfUjEERy4dNG8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOa&#10;ZqpVmGW1V5VlxFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9p&#10;EwH/dhYB/4AZAf2IHQHvjiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4usX1mNqx5bjyndnVCo3N9&#10;R59whEucboxOmGyUUpVrnVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJa/1Xh2v9Vodr/laHa/5W&#10;h2v+Vodr/laHa/5W/14XAf9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOYLwXKlD0OwY9JGbmKUySy&#10;hlstrIFkNaZ+azyhenJCnXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu&#10;+FmCb/xYgm/9V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA/4YUAPaPFgDnlhgA25wc&#10;AM+bLQTFlzsNvJNHGLSOUSOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFY&#10;gnGsWn9xulx+ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/&#10;fREA/4gSAPKSEgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopfM5yGZzqXg25AkoB1RY1+&#10;fEqJfIROhXqMUoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8&#10;V3d2/Fd3dvxX/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9njcLtJpDFqyWTSCkklYq&#10;nY5eMpeLZTmSiGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6tlxxesdccXriXHF781px&#10;e/tZcnr8WHJ6/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKk&#10;JwO4ojYKsJ5CFaeaTB+gl1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9NeoSIUXaCkVVzgZtYb4Cm&#10;Wm1/tFxrf8Vca4DfXGuA8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/FhtfvxY/2kQAf94DgD/hQwA&#10;4pIIANWbCQDOowkAx6gSAL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5&#10;jH1MdYqFUHGIjlRth5lXaoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD&#10;/Fdng/xX/2wOAP97DADyiQkA2ZUGAM+eCADJpggAwasQALirIgKvqjIIpqc+Ep6kSByWoVElj55Y&#10;LoibXzWCmWY8fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtY&#10;YYr9V2GJ/Vdhif1XYYn9V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqiBgDCqQYAuq8OALKwIAGp&#10;ri8Goaw8EJipRhqRp08jiaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiBTGWXilBhlZRTXpWgVVuU&#10;rVdalL1YWZTUV1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwF&#10;AMOlBQC7rQQAs7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3p2I2caVpPGykb0FoondF&#10;ZKF/SV+fiExcnpJPWJ6eUladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NU&#10;mf9T/3gGAOGJAADQlgIAxqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2C4y3QRSEtUodfLNSJXax&#10;Wixwr2Aya65nOGatbjxiq3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/&#10;T06k/09OpP9PTqT/T06k/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCrtQAAob8EAJvBFACUwSUC&#10;jMAzCIS/PhF8vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhK&#10;s7lISbTOSEmz6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYAAM6UAADCoQAAtqkAAKux&#10;AAChugEAmMMFAJDJEACKySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0nXsNkK1rCay9WwXIzU8F7&#10;Nk/AhDlMwI88SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D&#10;1o0AAMabAAC4pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpc&#10;z1sfWM9iI1TOaSdRznEqTc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L&#10;/zk+y/85Psv/OT7L/zk+y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMAgs8HAHjZCwBz3hgAbt4m&#10;AmjeMwVi3j4KXd5ID1neUBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD3ownQd6YKT/epio+37Uq&#10;PeDIKj3f4yo83fErO9z7LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGnAACksAAAmLoAAI3DAACB&#10;zQIAdtcHAG7oDwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepbFUbqYhdE62oZQetyGz/r&#10;ex0864YeOuyRIDjsniE37awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gjNOv4IzTr+CM06/gjs6UA&#10;AKatAACZtwAAjcEAAIDLAAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP9TgGS/VACEf2RwpE9k4M&#10;QfdVDj/3XA8892MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37vhos+88bK/vnGyv76xsr&#10;++sbK/vrGyv76xsr++sbqKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/&#10;KwNF/zMEQf86BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IMKv99DSj/iA4m/5UPJf+h&#10;ECT/rhEj/7oSIv/KEiL/0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACBxwAAc9EAAGfdAABZ4wAA&#10;U/0GAE3/DgBI/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi&#10;/2UHIP9uBx3/eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3CRf/twkX/7cJkLoAAILF&#10;AAB00AAAZ9wAAFjjAABN8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUBLP8rAin/MAIl/zUCI/86&#10;AiD/PwMe/0QDHP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IF&#10;Df+iBQ3/ogUN/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/&#10;Oowe/zmWIP84niH/N6Uj/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42&#10;/yb8Nv8m/Db/J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D/0YyBP9IOAb/SEMI/0hP&#10;Df9HWxL/RGcW/0JzGv8/fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo&#10;/zjjKP847Sj+OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/&#10;RiwD/0ovBP9MNwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88&#10;rSf/PLQo/zu7Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/&#10;Le87/y3vO/8t/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi&#10;/0ONJP9ClSb/QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3s&#10;Pv8v6z7/MOc//zDnP/8w5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9V&#10;URL/Ul0X/1BpHP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPX&#10;LuxD5y7pRPMt5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC&#10;/1gnA/9cLwT/XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7s&#10;SKov6kexL+lHujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/N81I/zfNSP83zUj/N81I&#10;/zfNSP83/0YkAv9PIAL/Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW9VtfHPFYayDuVXUl61N/&#10;KOhRiCvmT5Et5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQS/A2zUr7OMpK/zrISv86&#10;xkv/O8FM/zvBTP87wUz/O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/y&#10;ZVAV7WFbGuheZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+qN85OsjjMTrw5yk7JOshO&#10;3TrET+07wU75Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cg&#10;Av9sJgL/by4E+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/NWYcyylePNchWljfGVJ05&#10;xFOlO8FTrTy/Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU/0GsVP9BrFT/QaxU/0Gs&#10;VP9B/1AcAf9aFwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9TF9RrXh/OZmcmymNxK8Zg&#10;eTDCXoE0v1yJN71akTq6WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/&#10;RKJY/0SiWP9Eolj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN&#10;0nVPFstwWh7GbGMmwWhsLL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ej&#10;Wt5HoVrvR59b/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96&#10;HAHyfyIB54EpAt6CMwTTf0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCX&#10;Q6JfoEWfXqlHnV60SZtdwkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H&#10;/1gVAf9jEQH/bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17Ux23dl0lsnNlLK1vbTKp&#10;bXU3pmp8O6JohD6fZoxBnGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk&#10;/0mLZP9Ji2T/SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA3YscANCLLAPHiDsKv4RH&#10;E7h/URyxe1okrHdiK6d0ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiPZqJKjGatTIpluk2IZcxO&#10;h2bmToZn9kyGZ/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9oDwD/dBAA/30QAPOFEADk&#10;ixEA1o8XAMuOKgLCjDgJuohEErOETxusf1gjp3xgK6F4aDGddW82mXN2O5VxfT+Sb4VCjm2NRYts&#10;lkiIa6BLhWqqTYNpt06BachPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9Lf2v/S39r/0t/a/9L/14Q&#10;Af9rDgD/dg4A+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqohFYiooBeKpx9ZTCXemw1&#10;k3dzOo91ez6Mc4JCiHKLRoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv8k55b/5NeW//THlv/0t5&#10;b/9LeW//S3lv/0t5b/9L/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqM&#10;SxmjiFQhnYRcKZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKmTnZys1B1csNQc3Ld&#10;UHRz8E90c/1NdHP/THRz/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8ewoA3oYGANWOCADPlAkA&#10;x5gRAL6YIwG1ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2&#10;eJlMc3ekTnF3sVBvdsFQbnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9y&#10;CgDwfgYA2ogFANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAflI1YJ46LXy2JiGYzhIZt&#10;OICEdD17gntBeICERXR/jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9pfPtOaXz/TWp7/0xqe/9M&#10;anv/TGp7/0xqe/9M/2YKAP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWW&#10;lU4ej5NWJYmQXSyEjmQyf4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB&#10;605jgflNY4H/TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEAz48EAMaXBQC/nQUAt6EM&#10;AK+jHACnoiwEn6A5C5ieQxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpxjnc+bY1/QmmLiEZlipJJ&#10;YomeS1+Iqk1eiLpOXIjOTl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G/0tehv9L/20FAOp8AADV&#10;iAAAypIDAMGaAwC5oAMAsaYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9SIX6dWih5m2AudJlnM2+X&#10;bjhrlnU8Z5R9QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dKV47/SliO/0lYjv9JWI7/&#10;SViO/0lYjv9J/3EBAOCAAADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCbrCYClKs0B4yqPw+FqEgX&#10;fqZQHnikWCVzol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZp0dSmbZIUZnKSFGY5khR&#10;l/VIUZf/R1GW/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sBALSiAACrqAAAobAAAJqy&#10;EQCUsyIBjbIwBYWxPAx+r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0XKZ5OFilgjtVpIw+UaOY&#10;QE+jpUJNo7RDTKPIQ0yj5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RLoP9E430AAM+LAADClgAA&#10;t58AAK2mAACjrQAAmbUAAJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCta&#10;sW8uVrB3MlOwgTVPr4s4TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr&#10;/z9Fq/8/2oMAAMeRAAC7nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJ&#10;EmS/URdfvlgcW75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRDu7I0QrvFNUO74jRCufM1&#10;Qbj9N0C3/zdAt/83QLf/N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJywAACRuAAAhsACAHvIBwB0&#10;yxIAcMwiAWvLMANmyzwHYctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHI&#10;oio/yLErPsnEKz7J4So+x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8uxJMAALafAACppgAAna4A&#10;AJK3AACGvwAAe8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ2FINTdhaEErXYhNH12kW&#10;RddyGELXfBpA2IccPdiTHjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU/yM31P8jN9T/IzfU/yM3&#10;1P8juZwAAKukAACfrAAAk7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMbAFbjJwFS5DICTuQ8BErk&#10;RAZH5U0IReVVCkLlXAxA5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gXMui4GDLozBgx6OUYMeb0&#10;GDHl/Bgx5fwYMeX8GDHl/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABvzgAAY9YBAFjeBQBU7hAA&#10;Ue8bAE3vJgFJ8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPzbQox9HcML/SCDS30jw4r&#10;9Z0PKvarECn2vBAo9s4RJ/fmESf18REn9fERJ/XxESf18REn9fERo6gAAJayAACIuwAAe8UAAG/O&#10;AABi1wAAVt4AAE7wBwBK+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8DMv5GAzD/TAQu/1MFK/9a&#10;BSn/YgYn/2sGJP92ByP/gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90J&#10;mLAAAIq6AAB8xAAAb80AAGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq&#10;/zYCJ/88AiX/QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/&#10;vAUR/7wFEf+8BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAAPvEAADn/AQA0/wsAMP8Q&#10;ACz/FgAp/xwAJv8iACL/JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR/08CEP9XAg3/YQIM/2wC&#10;Cv95Agn/hgMI/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/&#10;O0MF/zlPB/84XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8u&#10;xRr/Ls8a/y7gGv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMv&#10;Av85LAL/PS0C/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ&#10;/zKmGf8yrBr/MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71&#10;Mf8e9TH/HvUx/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87&#10;ehT/OYQW/ziOGP83lhn/Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6&#10;HfI1/x7xNf8f8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF&#10;/0hHB/9GUwv/RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4&#10;OcYf9jnTH/I55B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9D&#10;IwL/SCIC/0wmAv9PLwP/UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+d&#10;H/M/oyDyPqog8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o&#10;3D3/KNw9/yjcPf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfz&#10;SXca8EeBHO5Gih7sRZIg60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC&#10;/yrRQv8rz0H/K85B/yzOQf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB/1chAf9bKAL/XDID/1s7&#10;BvxZRgn2VlEO8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo&#10;00bIKdFG3CrNR+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/&#10;VhgB/1weAf9gJQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3H9hQgCLUT4kk0U2QJ89M&#10;lyjNTJ4qy0umK8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/&#10;M7ZL/zO2S/8z/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAblZEgL32FUENleXhfSW2kc&#10;zlhyIMtWeyTIVIMnxVKLKsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dOyjS1TuE0sk7xNa9P/Tat&#10;T/82rE//NqtP/zarT/82q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVt&#10;NgTda0MI1GdPEM1kWhfIYGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQxtFScM7JTpDSwUq02rVK3&#10;N6xSxTiqUto4p1LtOaVT+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA&#10;/2oUAP9vGQDych8A5nQmAd10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdgcSe0XnkrsVyALq5biDGs&#10;WY8zqliXNadXnzelV6g5o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/O5hY/zuYWP86mFj/OphY&#10;/zqYWP86/1ISAf9cDgD/ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwHxHJIDr5vUxa4a1wds2hl&#10;Iq9lbSesY3UrqWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+&#10;kFz/PZBc/zyPXP88j1z/PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3EADmexEA2X0YAM59KgLF&#10;ezkGvndFDrd0UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGPOJZgmDuTX6E9kV6rP49e&#10;uECNXshBi17hQYpf80CJX/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQM&#10;AOl6DADefgwA0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2&#10;kWWMOY5klTyMY54+iWKoQIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+C&#10;ZP8//1kOAP9kCwD/bgoA6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BADK18SxSmeVQboXZcIZxz&#10;ZCaYcWsrlG9yL5FteTOOa4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/&#10;QHxo/0B8aP8/fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDOhQkAx4cRAL6IIgG2hzEE&#10;r4Q+C6iBSROifVIanHpaIJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJtjz1/a5k/fGujQnlqsEN4&#10;ar9EdmrURXZr7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10KAP9pBwDsdAMA2nwEANCD&#10;BgDJiAcAw4oPALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYqindtLoZ1dDKCdHw2f3KE&#10;OXxxjT15cJZAdm+hQnRurkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A&#10;/18IAP9rBADhdgAA1H8DAMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJ&#10;fmQphXxrLYF6cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PORWtz6URrc/hDa3P/Qmxz&#10;/0Fsc/9AbHP/QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQAuZEMALGSGwCpkisDopA4&#10;CJuNQw+UikwXjohUHYmFWyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhE&#10;ZXjMRWV450RlePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7&#10;kQMAs5QJAKyWGAClligCnZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yB&#10;hjtpf5A+Zn6bQWN+qENhfbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cA&#10;AON0AADSfwAAx4gBAL6PAgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyLlUgUhZNQGn+RWCB6j18l&#10;do1lKnKLbC5uinMyaoh7NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bb&#10;g/8/W4P/P1uD/z9bg/8//2oAAN54AADNgwAAwowAALmTAACwmAAAp50CAKCfEgCZnyMBk54xBYyd&#10;PAuFm0YSf5lOGHqXVh51ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvF&#10;QFSL4UBUivM/VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADIhwAAvZEAALSYAACqnAAA&#10;oKIAAJmkEACTpSABjKQuA4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaaaCljmW8tX5h3MFuXgDRY&#10;loo3VZWVOVKVojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/PE+R/zxPkf885HQAAM+B&#10;AADCjAAAuJYAAK2cAACjoQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEMcqhJEm2nURhpplgcZKRf&#10;IWCjZiVdom0pWaF1LFahfi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85&#10;SZv/OUmb/zlJm/8523oAAMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIexCACBshYAfLMmAXayMwRx&#10;sj0Ja7FHDmawTxNir1YYXq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqSL0ipnzBGqa0yRam/MkSq&#10;2jJEqO8yQ6f7M0Om/zNDpf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIA&#10;AHy5AgB2uhEAcrshAG67LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlRt2kcTrdxH0u2eiJItoQl&#10;RbaQJ0O1nSlBtawqQLa+Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x/y09sf8tx4kAALmVAACs&#10;nQAAoaQAAJarAACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/BVfFSAlUxFAMUMRYD03E&#10;XxJKw2YVSMNuF0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//&#10;JDi//yQ4v/8kvZEAALCbAACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABezAgAWc8SAFfQIQBV0C4B&#10;UdA5Ak7QQwRL0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjRmhY20akXNdG7FzTS0hc1&#10;0OwWNM/3GDPO/xozzv8aM87/GjPO/xozzv8as5kAAKahAACaqQAAjrEAAIG5AAB1wAAAascAAF7N&#10;AwBU1AgATN0NAErdGABI3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0GOeBmCDfgbwk14XoKM+GG&#10;DDHhlA0w4qMOLuKzDi7jxw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs3/0QqKAAAJynAACPsAAA&#10;g7gAAHbBAABqyQAAXs8AAFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrrNgE47D4BNuxGAjPtTQMx&#10;7VUDL+5dBC3uZQUr7nAFKe97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv&#10;9Qgi7/UInqYAAJGvAACEuAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUAPPYOADn2FwA29yAAM/co&#10;ADH4MAAu+TYBK/k9ASn6RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb/okEGf6YBBj/qAQX/7cE&#10;Fv/IBBb/4AQW/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3SAABQ2QAARN8AADrkAAA1&#10;9wMAMv8MAC7/EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/&#10;agIQ/3gCDv+HAg7/lgIN/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8ICh7YAAHm/AABryQAAXtMA&#10;AFDbAABD4AAAOOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY/yMAFf8oABP/LQAR/zIA&#10;EP84AA7/PwAM/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA&#10;/6kB/ywvAf8wLAH/MiwC/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8n&#10;mQ3/Jp8N/yalDv8mqw7/JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/&#10;Efgm/xH4Jv8S+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH&#10;/y5wCf8sewr/LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7&#10;Ku8R+Cr4EPYr/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEpAf82JgH/OSYB/zopAv87&#10;MgL/Oz0D/zlIBf83VAb/NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ/y6gEf8uphH/LqwS/y6z&#10;Ev4uuhL9LsQS+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X&#10;/zQmAf85IwH/PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8&#10;NJYS+jOdE/kzoxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz&#10;/xrjMv8a4zL/GuMy/xrjMv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD/0ZABP9ETAb/QVgI/z9k&#10;C/s+bw75PHkQ9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW&#10;4Dj1GN04/xrbN/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/&#10;TjIC/008BP9KRwb6SFMI9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6WFuU+nBfjPaMY4j2qGOA9&#10;shjfPbsZ3T3GGds92BrWPeka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8c&#10;Af9FFwH/SxcB/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX&#10;2kORGdhCmRrVQp8b00GmHNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9&#10;Qf8lvUH/Jb1B/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oyAu9YPQToVUkH41NVCt5R&#10;YA7ZTmoS1Ex0FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEjwUW8I79FySS9Rt8luUbv&#10;JrZG+ye0Rv8os0b/KLJG/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB&#10;72AsAeZeNgPfXEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75NjiG8TJUjukucJLhKpCa2&#10;SqwntEq2KLNJwymxSdYprkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/K6dL/yunS/8r/0kSAP9Q&#10;DgD/WRAA/18SAP9jFgDyZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAVvlhpGbtWcRy4VHkftlOB&#10;IrNSiCSxUJAmr1CXKK1PnymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6fT/8unk//Lp1P/y6dUP8u&#10;nVD/Lp1Q/y6dUP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNqLAHLaDsExWVHCb9iUg+6&#10;YFwVtl1lGbJbbR2vWXUhrFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1KtL51SuTCbUskxmVLiMZdT&#10;8jGWU/8xlVT/MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4W&#10;AMxvKAHEbTcEvWtECbdoTw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyefWocqnFmOLJpYly6YV6Aw&#10;lVaqMpNWtTORVsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/&#10;YwgA62oHAN1uCADYcQoAz3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2deGaNlZR6gY20inGF0JZpg&#10;eyiXXoMrlF2LLZJckzCPW5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/&#10;M4Rc/zOEXP8z/1MKAP9dBgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4djEDsXQ+B6txSQ6mblIU&#10;oWxbGZ1pYh2ZZ2oilmZxJZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNerzaBXr44gF7ROH9f6jd+&#10;X/o2fmD/NX5g/zR+YP80fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nADANB1BQDKeAcAw3oPALt7&#10;HwCzei8CrHg8B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wrh2aELoRkjTGBY5Y0f2Oh&#10;NnxirTd6Yrs5eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA&#10;1HMCAMt4BADFewUAvn0NALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJyXRyOcGQgim5rJIdsciiE&#10;a3orgWqCLn5pijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo&#10;/zVyaP81/1kCAPZlAADdbgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioCo4A3BZ19QguXe0sRknhU&#10;F412WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4&#10;bWv/N21r/zZta/82bWv/Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+AgC7ggMAtIQJAK2FGACm&#10;hSgBn4Q1BZmCQAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtv&#10;pzhpb7U6aG/HOmdv4jpnb/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82/14AAORqAADTdAAAyHwA&#10;AL+BAQC3hQEAr4cHAKiJFQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMq&#10;cXh7LW53hDBrdo4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZj&#10;c/82/2EAAOBtAADPdwAAxH8AALuFAACziQAAqosDAKOMEwCcjSMBlowwA5CLPAiKiUUOhIdOE3+F&#10;VRh7g1wdd4JjIXOAaiVvf3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4XXnCOVx53TldefE4XXj+&#10;N154/zZeeP81Xnj/NV54/zVeeP819WQAANxwAADKegAAwIMAALaJAACujQAApI8AAJ2REACXkiAA&#10;kZEuA4qQOQeEjkMMf41MEnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZ&#10;f683V3/AOFd/2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgAANR0AADGfgAAu4cAALKN&#10;AACokQAAnpQAAJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZbI9fHWiOZiFljG0lYYt0&#10;KF6KfSxbiYcvWIiSMVWHnzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z&#10;42wAAM55AADBgwAAtosAAKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJq&#10;mFYXZpddG2OVYx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN&#10;/zFMjP8xTIz/MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQj&#10;AXekMANyozsGbaJEC2ihTA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQm4MnTZqOKUqamyxImqkt&#10;R5m6LUaa0C1GmOstRpf5LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGEAAC2jgAAqpUAAKCbAACV&#10;nwAAiqQAAH2pAAB3qxAAc6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlYE1eoXxZTp2YZUKduHE2m&#10;dh9KpYEhSKWMJEWlmSZDpKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4A&#10;ALqLAACvlAAAo5oAAJigAACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFhtDMCXrQ9BFq0RgdWs04K&#10;U7NVDVCzXBBNsmMTSrJrFkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDywzCA8r+ggO673ITqt/yI6&#10;rP8jOqz/Izqs/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEAAG23AABhvAUAXb0SAFq+&#10;IABYvi0BVL44AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwTPL2IFTq9lRY4vaQXN721&#10;GDa9yhg3vOcXNbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACfnwAAk6YAAIesAAB7swAA&#10;b7kAAGO+AABYxAQAUMgMAE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4&#10;y3gKNsuFDDTLkg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/Ei7H/xIux/8SrpcAAKGe&#10;AACVpQAAia0AAHy0AABwuwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoAPNYmADvXMQA52DsAONlF&#10;ATbZTQE12VYCM9peAjHaaAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4J&#10;Jtj+CSbY/gkm2P4JpJ0AAJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3NAABD0wEAOtkGADXkDQAz&#10;5BYAMeQgADDlKgAu5jMALeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3r&#10;sgMc7McDHOzhAxvq8QMb6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAAcr0AAGXFAABZywAATNAA&#10;AEHVAAA43AAAL+ECAC3xDQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf9UEAHfVJABv2UQAZ91oB&#10;F/dlARX4cgEU+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD76QIQ++kCj6sAAIG0AABz&#10;vQAAZsYAAFnNAABL0wAAQNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/&#10;LgAT/zUAEv88ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6ABBP+uAQT/vAED/8cBA//H&#10;AQP/xwED/8cBg7QAAHW9AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh7AAAHv0AABr/BQAX/wwA&#10;Ff8QABL/FAAQ/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA&#10;/4sAAP+ZAAD/pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/youAf8mNAL/JT8C/yNLA/8h&#10;WAP/IGQE/x5wBP8dewT/HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzO&#10;B/8d3wf/HesH/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB&#10;/y0qAf8sMgH/Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/&#10;IasI/yGxCP8huAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah&#10;/wvwIf8L/ywmAf8wJAH/MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E/ylpBf8odQX/J38G/yeI&#10;B/8mkAf/JpYI/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L&#10;6ib/Dekm/w3oJv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/&#10;MloE/zBlBf8ucAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yusC/IrswvxK7sL7yvGC+4s&#10;1AvqLOYL5izyC+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0g&#10;Af8/KAH/PzIB/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM&#10;6TGpDOgxsA3mMbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQ&#10;Mf8U/zcbAf87FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5&#10;gwvjOIsM4jiSDeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/&#10;F8U3/xjEN/8YxDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE&#10;50RWBuNDYgjfQWwK3EB1DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbF&#10;PNwWwTztF748+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9R&#10;GwD7UiMA8VEtAelPOAHiTUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIASxkOHFMRCjhXDQpUWwUGc&#10;F79BpBi9QKwZvEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e&#10;/0IRAP9HDQD/Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9&#10;SXoVu0iCFrlHiRi3R5AZtUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG&#10;/yGiRv8hokb/IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA31ocANRaKwDMWjsCxlhI&#10;BcFWUwm8VFwNuVJlEbVQbRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+mSqMhpEmsIqNJuCOhScYk&#10;n0reJJ1K8CSbSv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9PCAD/VggA9VsJAOleCgDk&#10;Xg0A1V8VAMtgJwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5P&#10;liKcTp8jmk6oJZhOsyaXTsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJ&#10;AP9TBQD4WgQA4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwmsXlQOqFxdEqVbZRahWWwY&#10;n1hzG5xWeh6aVYIgmFSKIpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT6SqJU/kpiFT/KYdU/yiH&#10;VP8oh1T/KIdU/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQAL1qIAC2aS8BsGg8BKpl&#10;RwmlY1ENoWFaEp1fYRaaXmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cniVehKYZWrSuFVrosg1bM&#10;LIJX5iyBV/crgFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUA&#10;wGwOALdtHQCwbiwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5fcx6LXnshiV2CJIZciyaE&#10;W5QogVueKn9aqix9WrctfFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJb&#10;AADeZAAAz2oAAMduAgDAcAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsMlmpUEZJoXBWOZmMYi2Vp&#10;G4hjcB6FYnghgmF/JIBgiCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90X/MudF//LHRg/yt0YP8r&#10;dGD/K3Rg/yt0YP8r/1MAAOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11FwCndScBoXQ0A5tyPweV&#10;cEkLkW5SEIxsWRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i&#10;3i9uY/IubmP+LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAAyHAAAL90AAC3dwEAsHcH&#10;AKh4FQCieSQAnHgyApZ2PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16a3Mgd2p6I3RpgyZyaI0p&#10;b2eXLG1noy5rZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn/ytqZ/8r/lgAAOFjAADP&#10;bAAAxHMAALt4AACzegAAq3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhw&#10;aR11b3Agcm54I29tgSZtbIspamyWK2hroS5ma68vZGq/MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/&#10;LGVr/yxla/8s9FsAAN1mAADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJ&#10;g3tLDX56UxJ6eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2JwoC1gb60vX2+9L15v1C9e&#10;b+0vX2/7LV9v/yxgb/8sYG//LGBv/yxgb/8s614AANhpAADHcgAAvHkAALN/AACrggAAoYIAAJmD&#10;DgCUhB0AjoQrAYiDNgSDgkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremweaHl0ImV4fSVid4cnYHaS&#10;Kl11nixbdasuWnS7L1l10S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/ytadP8r5mEAANFtAADDdgAA&#10;uX0AAK+DAACmhgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpm&#10;gGodY39yIGB+eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5&#10;/ypVef8q4WUAAMxxAAC/egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41E&#10;CW+MTA1rilQRZ4laFWSIYRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQgqcqT4K3K06CzCtOgugr&#10;ToH4Kk+A/ypPgP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCA&#10;lBIAe5UhAHeVLQFylTgEbZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5tG1WOdh5SjYAhT4yLI02L&#10;mCVLi6UnSYu1KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wA&#10;AKCQAACVlAAAiZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMV&#10;U5hrF1CXcxpNln0dSpWJH0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRD&#10;kP8kynUAALuBAACwiwAApJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQXAGalJQBjpTEBX6Q7A1uk&#10;RAVYpEsIVaNTC1KjWg1PomEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30&#10;Hj2c/x88m/8fPJv/IDyb/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACHnwAAe6QAAG+oAABjrAQA&#10;X60RAFytHwBarisAV642AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6&#10;q6AWOauwFzirwxc4quEXN6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQAAK6PAACilgAAl5sAAIuh&#10;AAB/pgAAc6sAAGevAABatAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hi&#10;Bz24awk6uHULOLeBDDa3jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEws/8SMLP/EzCz/xMws/8T&#10;so4AAKWVAACamwAAjqIAAIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+&#10;xDwAPMREATrETQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8WqCCrFvggqxdoIKsTwCCnC&#10;+wkowf8KKMH/CyjB/wsowf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAAX7sAAFS/AABJwwAAP8gE&#10;ADbNCQAzzhEAMs8cADHPJwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo02kBJ9N2ASXThAIk1JQC&#10;ItSmAiHVuQIh1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSiAACHqQAAebEAAG24AABg&#10;vgAAVMMAAEnHAAA+ywAANdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAuACDgNwAf4UAAHuFKAB3i&#10;UwAc414AG+NqABrkeAAY5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oBE+P6ARPj+gET4/oBlqIA&#10;AImpAAB7sQAAbrkAAGHAAABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe6woAHOwQABvtFwAZ7R8A&#10;F+4mABXuLQAU7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1nAAK9a4ACfbCAAn22QAI&#10;9e0ACPXtAAj17QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IAADHYAAAn3QAAH+EAABno&#10;AAAW+AYAFPoNABL7EgAQ/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93&#10;AAD/iQAA/5sAAP+rAAD/uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABjwwAAVssAAEjRAAA61gAA&#10;L90AACXhAAAc5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA&#10;/zIAAP88AAD/RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8j&#10;JwH/IygB/yArAf8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC/xKLAv8SkgL/EpkC/xKe&#10;Av8SpAL/EqkC/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D&#10;9BP/A/QT/wP0E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/&#10;F38C/xeIAv8XjwL/F5YC/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY&#10;+gLvGP8D7hj/BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA/ygjAP8pLQH/JzcB/yVD&#10;Af8jTwL/IVsC/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD&#10;9R3CA/MdzgPwHeED7B3uA+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/&#10;LRsA/y4gAP8vKQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COAA/YjiAP1I48D8yOVBPIj&#10;mwTxI6EE7yOoBO4jrgTtI7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/&#10;Cdok/wnaJP8J/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID&#10;7ip7BOwqhATqKosE6CqSBecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnP&#10;K/8KzSr/C8wq/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5&#10;QQHxNk0C7DRYAugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6&#10;Cc8wxgnNMNgJyTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA&#10;/0EUAP9DGgD/QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4egfPN4EIzTeICcs2jwrK&#10;NpYKyDadC8Y1pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2&#10;/xOzNv8T/zkQAP89CwD/Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB1ENNAs9BWATLQGIGyD9r&#10;CMU+dAnDPXsLwT2DDL88ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKzO8kSsTvgE6488RSrPP0V&#10;qTz/Fqg8/xaoPP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpMDwDsTBQA4UodANZKLADO&#10;SzsByUpIAsRIUwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGSEq5AmhOsQKIUqkCrFalA&#10;thanQMQXpkDZF6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8H&#10;AOZQCQDjTw0A1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YU&#10;pUaNFaNGlRahRZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG/xuTRv8bk0f/G5NH/xuT&#10;R/8b/0IFAP9KAQDyUAAA4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQ&#10;ZA6kTmwQok1zEp9MehSdTIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbsekEnMHo5K5R6NSvYei0v/&#10;HotL/x2KS/8dikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4B&#10;r1s7AqpaRgWmWFAIolZZC59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+I&#10;Trcgh07IIYVO4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlg&#10;AgDDYAQAvV4NALVgGgCuYSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQRkldrE49WchaNVXkYi1SB&#10;GohTiRyGU5IehFKcH4JSpyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g&#10;/0oAAOlUAADaXAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6O&#10;XWERi1toE4labxaGWXYYhFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY&#10;/yJ1WP8hdVj/IXVY/yF1WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAAsWcHAKloFACjaSQAnmgy&#10;AZlnPQSUZUcHkGRPCoxiVw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15W4wfdluXIXRaoiNyWq8k&#10;cVq/JXBa1SVvW+0lb1v8I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFaAADPYgAAxGcAALtrAACz&#10;bAAArGoEAKRrEgCebCEAmWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVg&#10;gB1zX4ofcF+UIW5eoCNsXq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8ial//Impf/yJqX/8i8FIA&#10;AN1dAADLZQAAwGsAALduAACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkP&#10;e2hgEndmZhR1Zm4XcmV1GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRizyZkYuomZWL6JGVj/yNl&#10;Y/8iZWP/ImVj/yJlY/8i61UAANhgAADIaAAAvG4AALNxAACrcwAAonEAAJtyDgCVcxwAkHQqAYpz&#10;NgKFckAFgXBICH1vUAt5bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5&#10;Jl9mzSZfZugmYGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADEawAAuXEAALB1AACndwAA&#10;nnUAAJZ2DQCQdxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5wYxRrb2oWaW5xGWZuehxj&#10;bYMeYWyOIV9rmiNda6clW2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/Ilxq/yJcav8i41sAAM5m&#10;AADAbgAAtnQAAKx5AACjewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsEd3pEBnN5TApweFMNbHda&#10;EGl2YRNndWgWZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8i&#10;V2//Ildv/yJXb/8i318AAMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3&#10;gDkDcoBCBW5/SghrflELaH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2&#10;xiRQduMjUHX1I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAArn0AAKWCAACagwAAjYMA&#10;AISEAwB9hRAAeYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9cgmMSWoFrFVeAcxhUf30a&#10;UX+IHE9+lB9NfqIgS32xIUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0&#10;ewAAqoIAAKCGAACViAAAh4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08A2ONRAVgjEwIXItTClqL&#10;Wg1XimEQVIloElGIcRVPiHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/&#10;HkWC/x5Fgv8eym0AALp4AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABukwoAaZQVAGaVIgBjlS4B&#10;YJU4AlyVQQRZlEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/&#10;j9waP43xGj+M/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZ&#10;AABlmwQAYJwQAF2dHQBbnikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuA&#10;ET6ajRM8mpsUOpqrFTmavRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4lf8Xu3oAAK+FAACkjAAA&#10;mJEAAI2VAACBmgAAdZ0AAGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEynOAFKp0EBSKdJAkanUARD&#10;p1gFQadfBj+maAg9pnIKOqZ9Czimig02pZkONKWpDzOluw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh&#10;/xEyof8RtIIAAKiMAACdkgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAAS68FAEewEABFsBwARLEn&#10;AEKxMgBBsjsAP7JDAT2ySwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcvsZYILrKmCC2yuAksstAI&#10;LLDsCSuv+Qorrv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2jAABxqAAAZK0AAFmxAABN&#10;tAAAQrgAADu6CgA4uxMAN7weADW8KQA0vTIAM707ADK9RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+&#10;ggInv5EDJr+iAyS/tAMjv8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8FpJIAAJiYAACMngAAgKUA&#10;AHOrAABnsAAAW7UAAE+5AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAmyScAJckwACTKOQAjykIA&#10;IstLACHLVQAgzF8AH8xsAB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM9AEYyvwBGMr/AhjK/wIY&#10;yv8Cm5kAAI+fAACCpgAAda0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgAACjMAQAg0AYAGdULABbX&#10;EAAV2BkAFdkiABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4ADt+RAA7gpAAN4LgADODS&#10;AAvf7QAM3vcADN37AAzd+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQwQAARMUAADjJAAAuzQAA&#10;JdEAAB7VAAAW2gEAEd4GABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnqOwAH60UABetRAATrXgAD&#10;624AAeuAAADqlAAA6qcAAOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHF&#10;AABDyQAAN80AAC3RAAAj1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUl&#10;AAD1LgAA9TcAAPZCAAD2TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA+McAAPjQAAD40AAA+NAA&#10;e68AAG24AABgwAAAUsgAAETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA&#10;/wgAAP8NAAD+EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/&#10;oQAA/60AAP+zAAD/swAA/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA/w5HAf8NUwH/C18B/wpr&#10;Af8KdQH/Cn8B/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A&#10;+QnrAPUJ9gDzCf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/&#10;FTcA/xNEAP8RUAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwO&#10;rgH7DrUA+g6+APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIf&#10;AP8iHAD/IRwA/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B&#10;+RKVAfgSmgH2EqAB9RKmAfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLh&#10;Ff8C4BX/AuAV/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7AP8fSAD/HVQB/RtfAfka&#10;aQH3GnMB9Bl8AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB5xm6AeUZxQHjGdUB3xro&#10;Adwb9QLYG/8C1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA&#10;/yk3AP0nQwD3JU8B8yNaAe8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIglAHhIJoB3yCgAd4gpwHc&#10;Ia8B2iG4AtghwwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8u&#10;DwD/MBAA/zMUAP8zGwD/MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB3SlyAdooegHXKIIC1SiJ&#10;AtMokALRKJYDzyicA84oowPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8I&#10;uSr/Cbkq/wm5Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQ&#10;MWQCzTBtAsswdQPJMHwDxy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw&#10;7gmyMPsKsDD/C64w/wuuMP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA/z4MAP09EADvPBUA5Dkf&#10;ANs5LQDSOjwAzTpJAcg5VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJ&#10;sTWqCq81tAuuNcELrDXUC6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/&#10;QAMA8kIFAOlCCQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48&#10;fwmsPIYKqjuNC6k7lQynO50NpTumDaM6sA6iO7wPoDvND5475hCbPPURmjz/EZk8/xGYPP8RmDz/&#10;EZg8/xGYPP8R/zoBAP9AAADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQE&#10;rEVdBapEZAenQ2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhArBKXQLgSlUDIE5NA4ROR&#10;QfMUkEH/FI9B/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4AAM5PAgDJTQYAw0sPALtN&#10;HQC1Ti0Ar046AatNRgKnTE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWd&#10;E45FqBSMRbQVi0XEFopF3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWFR/8V/z8AAOxIAADdTwAA&#10;z1MAAMZVAADAUwMAu1EMALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6P&#10;S3gPjUt/EYtKhxKJSpAUh0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L&#10;/xZ9S/8W/0MAAOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVR&#10;BpJUWAiPUl8KjFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7Ta4Zek69GnhO0Rp3Tusa&#10;d0/6GXZP/xl2T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALteAAC0XQAArloGAKZbEwCg&#10;XCIAm1wvAJdbOwKSWkUDj1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4EnxTgBR6UokWeFKUGHZS&#10;nxl0UqsaclK6G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8A&#10;ALdiAACvYQAAqF4CAKFfEACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4Q&#10;eFh1EnZXfRR0V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX/xpqV/8Za1f/GWtX/xlr&#10;V/8Z60wAANhWAADIXgAAvGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBg&#10;UAd9X1cJel5dC3ddZA11XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqccZlq2HWVayB1lWuQdZVr2&#10;HGVa/xtlWv8aZVr/GWVa/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACnaQAAnmUAAJdmDQCRZxkA&#10;jGgnAIdnMgGDZj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4IWZ16NGWVemBpj&#10;XqUcYV60HWBexx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIAAM9cAADAZAAAtmkAAKxs&#10;AACjbAAAmWkAAJJqCwCMahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRu&#10;EWZkdhRkY4AWYmOLGGBilxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a&#10;4FUAAMtfAAC9ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVu&#10;bFAHa2tXCmlrXgxmamUOZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm&#10;/xtXZv8aV2b/Gldm/xpXZv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAAj3AAAIdxBQCBchEAfHMe&#10;AHhzKgB0czUBcHM/A21yRwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJabXwVWG2GF1ZskxlUbKAb&#10;UmuvHFFrwRxRa9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNmAAC2bgAArHQAAKJ3AACW&#10;dgAAiXUAAIF2AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndTCF92WgpddWEMWnVoD1h0&#10;cBFVc3kTU3OEFlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAA&#10;AL5qAACycgAAqHgAAJ17AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABpfy8BZn85AmJ/QgNffkkF&#10;XX1QB1p9VwlXfF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhH&#10;dv8YR3X/F0d1/xdHdf8XyWUAALpvAACudwAApH0AAJh/AACLfwAAfn8AAHOBAABsgwkAaIQTAGWF&#10;IABihiwAX4Y2AVyGPwJZhUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCp&#10;FkGAuhZAgNIWQX/tFkF++xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACqfQAAn4IAAJKDAACFhAAA&#10;eYUAAGqJAABkigMAYIwQAF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06NUgVMjVkGSYxgCEeMaApF&#10;i3IMQot9DkCKiQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97&#10;AAClgwAAmYcAAIyIAAB/iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIAUJctAE2XNgBLlz8BSZdH&#10;AkeXTgNFllUEQ5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40lMwNNJPpDTSS+A40kP8P&#10;NJD/DzSQ/w80kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGXAABVmwAATZ4GAEmfEABH&#10;nxsARqAmAESgMABDoToAQaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2BTOggwYxoJIHMKCiCC6g&#10;swguoMkILp/nCC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAAjZMAAH+VAABymAAAZpwA&#10;AFugAABPpAAARacAAD6pDAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0rEsAMqxTATGsXAEvrGYC&#10;LaxxAiusfwMqrI4DKKyeBCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACR&#10;lAAAhJkAAHieAABrogAAX6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUWACy1IAArtikAKrYyACm3&#10;OgAot0MAJ7dMACa4VQAkuF8AI7hrACK4eAEguIgBH7iZAR25qwEcucABHLjfARy28gEbtfwCG7T/&#10;Ahu0/wIbtP8Cn48AAJSVAACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/tgAANbkAACy8AAAkvwYA&#10;H8INAB3CFAAcwh4AG8MmABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTGbwATxn8AEsaRABHHpAAQ&#10;x7kAD8fUABDG7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakAAGSvAABYtAAAS7gAAEC7&#10;AAA1vgAAK8EAACPFAAAbyQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoADNE0AAvSPgAK0kkACdNV&#10;AAnTYgAI03IABtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB1fYAjp0AAICkAABzqwAA&#10;ZrEAAFm4AABMvQAAP8AAADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB&#10;3iAAAN4oAADfMQAA4DwAAOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWuAADlwQAA5dUAAObnAADm&#10;5wAA5ucAg6QAAHWsAABoswAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAAF9QAABDZAAAL3QAABeEA&#10;AADkAAAA5QcAAOYNAADnEQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA8FMAAPFkAADxdgAA8ooA&#10;APOcAADzrQAA9LsAAPTIAAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU&#10;3AAADuAAAAjjAAAB5gAAAOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6&#10;NQAA/UMAAP5SAAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0k&#10;AP8JKwD/BjcA/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA&#10;/QCmAPsArAD5ALMA9wC7APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A/wDtAP8A7QD/AO0A/wDt&#10;AP8A/xkgAP8YHQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8D&#10;hwD/A40A/QKTAPsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/&#10;AOYF/wDmBv8A5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA&#10;/wtgAP8LagD9C3MA+wt8APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8JpwDtCa4A6wm2AOgJwADm&#10;Cc0A5AniAOIK8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8b&#10;IgD/GCwA/xU4AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+e&#10;AOUPpQDjD6wA4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B&#10;/yISAP8iDwD/IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoXYADnFmoA5BZyAOIWegDg&#10;FoIA3haIANwWjwDbFpUA2RabANYWogDUFqkA0haxANAXuwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb&#10;/wLAG/8CwBv/AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA9CQrAOwhOADmIEQA4R9Q&#10;AN0fWwDZHmUA1R5tANIfdQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHGH6UBxSCtAcMgtwHBIMQB&#10;wCHWAbwi6gK5IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8qBQD/LggA/y8MAP8tEADz&#10;KxcA6CgiAOAmLwDZJj0A0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsn&#10;mQK5J6ACtyepA7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0F&#10;AP8wAAD/MwIA9jQGAO8yCgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+MFkBuzBiAbgwagK2L3EC&#10;tS94ArMvfwOxL4YDsC+NA64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw4gahMPMHnzD/CJ4x/wid&#10;Mf8InDH/CJwx/wicMf8I/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4&#10;SgGzOFQBsDddAq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcHnzWgB541qgicNbYImzXF&#10;CZk13QmWNu8KlDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYA&#10;xDsPALs+HQC1PywAsT86AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08dAacO3sGmjuCB5g7igiW&#10;O5MJlTqcCpM6pguROrILkDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/&#10;AADcRQAAzkkAAMVJAAC/RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJp&#10;BpRBcAeSQXYIkEB+CY5AhgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+CQekPgUH5D4BB/w+AQv8O&#10;gEL/DoBC/w6AQv8O+jsAAOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJFQClSyMAoEsxAJxLPQGY&#10;SkcClUlPA5JJVwSQSF4FjkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWUDoBEnw9+RKsQfEW5EXtF&#10;yxF6ReYReUb3EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAAwVMAALhUAACxUgAAq04F&#10;AKROEQCeTyAAmVAtAJVQOQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiCS24JgEp2C35Kfgx8SYcO&#10;ekmRD3hJnBB2SagSdEm2EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL/xBxS/8Q7EMAANlMAADI&#10;UwAAvVcAALRYAACsVwAApVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNIAoVSUASCUVcFf1BeBn1Q&#10;ZAh7T2sJeU9yC3dOew11ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEUa070E2tO/xJrTv8Sa07/&#10;EWtO/xFrTv8R6EYAANNQAADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0B&#10;gldFAn9WTQN8VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVl&#10;Ut4VZVLyFGVS/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4AAKxgAACiXgAAmlkAAJJa&#10;CwCNWxYAiFwjAIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJ&#10;EWVVlRJjVaEUYlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAA&#10;smEAAKhjAACdYQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnReSANxXU8Eb1xWBWxcXAdq&#10;W2MJaFtrC2Zacw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ&#10;/xJcWf8S3FAAAMdZAAC6YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9&#10;AW9iRgJsYU0EamFUBWdgWgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZXZ4UWF2sFVddvRZWXdUW&#10;Vl3uFVdd/BRXXf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBoAACVZwAAimMAAINlAgB9&#10;Zg8AeGYaAHRnJwBxZzIAbmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRnClxjbwxaY3gOWGODEFZi&#10;jxJUYpwTU2KqFVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsA&#10;AJxrAACQagAAhWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJja0kDYWtQBF5qVwZcal0H&#10;WmllCVhpbQtVaHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m+xNNZv8STmX/Ek5l/xJO&#10;Zf8SzFoAALxjAACwagAApW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8UAGlwIQBmcSwAZHE2AWFx&#10;PgFecUYCXHBNA1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgRSWynEkhsuBNHbM0TR2zq&#10;E0hr+hJIa/8SSGr/EUhq/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACHcQAAenEAAHFyAABrdAcA&#10;ZnURAGN2HQBgdygAXnczAFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051aAhLdXEKSXR8DEd0iA5F&#10;c5YPQ3OlEEJzthFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMAALNsAACocwAAm3YAAI51&#10;AACBdgAAdXYAAGl4AABjegIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0ABUH9IAk5+TwNMflYESn5d&#10;BUh9ZQZGfW4IQ3x5CkF8hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48eP8OPHj/Dj13/w49d/8O&#10;vGgAAK9yAACkeQAAlnoAAIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOFFABRhiAAT4YqAE6HNABM&#10;hzwBSodEAUiHSwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC&#10;9gs2gf8MNoD/DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAAa4IAAF6HAABVigAATowG&#10;AEqOEABIjxoAR48lAEWQLwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5kGgDN49zBDWPgAUzj44G&#10;MY+eBzCOrwcvjsMHL47hBy+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/AACYhAAAioQAAH2FAABw&#10;hwAAZYoAAFqOAABPkgAARpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6ADeaQgA2mkoANZpSATOa&#10;WgExmmQBL5pvAi2aewIsmooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4A&#10;AJ6FAACSiQAAhIoAAHaMAABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAyow4AMaMXADCkIQAupCoA&#10;LaQyACylOgArpUMAKqVLACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCmqAEfpbsBHqXXAR6k7wEe&#10;ovsCHqH/Ah6h/wIeof8CooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50AAE2hAABDpQAAOKgAADCr&#10;AAAorgcAJK8QACOvFwAhryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYAGrFhABmybwAYsn4AFrKQ&#10;ABWyogAUsrYAE7LOABOx6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACElwAAdZoAAGifAABbowAA&#10;UKgAAEWsAAA7sAAAMbIAACe1AAAguAAAGLoHABS8DgATvBUAErweABG9JgARvS4AEL03ABC+QQAO&#10;vkwADr5XAA2+ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZ&#10;AAB6nwAAbKUAAGCqAABTrwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAAEcQBAAzICAAIyQ4AB8kU&#10;AAbJHAAFySQABMosAAPKNgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAAy58AAMuzAADLyAAAzOIA&#10;AMzvAADM8QAAzPEAipoAAHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+AAAmwQAAHcQAABXIAAAP&#10;ywAACs4AAATSAgAA0woAANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/AADcSwAA3FoAAN1qAADd&#10;fQAA3ZEAAN2kAADetgAA3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAAVrcAAEm8AAA8wAAAL8QA&#10;ACTHAAAbywAAE88AAA3SAAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA4hIAAOMXAADlHgAA5icA&#10;AOgxAADqPQAA7EsAAOxaAADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADuxgAA7sYAdKoAAGayAABY&#10;uQAAS8AAAD3FAAAvyQAAJM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUAAADoAAAA6QAAAOoAAADr&#10;BgAA7QsAAO8PAADwEwAA8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6t&#10;AAD+rwAA/q8A/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA&#10;/wB/AP4AhgD8AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDt&#10;APcA7AD/AOsA/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8A&#10;SgD/AFYA/wBhAP8AawD9AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA8ACfAO4ApADtAKsA7ACy&#10;AOoAugDoAMYA5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA&#10;/w0ZAP8LIgD/CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDo&#10;AJYA5wCcAOYAoQDkAKgA4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD&#10;/wDUA/8A/xgTAP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVy&#10;AOYFegDkBYEA4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA1watANQGtQDSBsAA0AfPAM4I5QDMCfQA&#10;ygv/AMgM/wDHDP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDt&#10;DkYA6A1SAOUNXADhDWUA3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2VAM4NnADNDqMAyw6rAMkO&#10;tADIDsAAxg7PAMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8N&#10;AP8dEgD4GhsA7hYmAOYUMwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJFHcAxxV9AMYVhADEFYoA&#10;wxWRAMEWmADAFp8AvhanALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGt&#10;G/8B/yIEAP8iAAD/JQIA/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1FAMcdUADDHloAwB5iAL4e&#10;agC8H3EAuh94ALkffgC3H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcBrCHGAash3QGnIu8CpSL9&#10;AqMj/wKiI/8CoiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIA&#10;viY/ALonSgC3J1QAtCddALInZACwJ2wAridyAa0neQGrJ38BqieGAagnjgGnJ5YCpSeeAqMoqAKi&#10;KLMCoCjBAp8o1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygAAPUuAADlMwAA2jUAANAz&#10;AQDMLQYAxioQAL4tHgC4LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YBoy9tAaEvcwKgLnoCni6B&#10;Ap0uiQKbLpEDmS6aA5gupASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F&#10;/y0AAOo1AADcOgAAzj0AAMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3QACiN0oAnzdTAZ02WgGb&#10;NmEBmTZoApc1bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3&#10;/weDN/8Hgzf/B4I3/weCN/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAAsTsJAKo7FAClPCIAoD0w&#10;AJ09OwCZPUUAlj1OAZQ8VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWHOogGhTqSBoM6nAeBOqgI&#10;gDq1CX47xgl9O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1BAADLRgAAv0kAALZJAACu&#10;RgAAqUEEAKNBEQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0FfA4VBZgODQG0EgUB0BYBA&#10;ewZ+P4QHfD+OCHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8KckH/CXJB/wlyQf8J6TwA&#10;ANVFAADFSwAAuk4AALBOAACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUC&#10;gEZcA35FYgR8RWkEekVwBXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5EwAxtRdkNbEXvDGtF/Qtr&#10;Rv8La0b/CmtG/wprRv8K5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oAAJRKDACPSxcAi0wkAIdM&#10;LwCETDoAgUxDAX5LSwF7S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4IbUiICWtIkwtqSJ8MaEit&#10;DWdJvQ1mSdQOZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9UgAAslYAAKZVAACcUgAA&#10;lU4AAI5OCQCJTxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FOXARvTmMFbU1qBmtNcgdp&#10;TXsIZ02FCmVNkQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQ&#10;AAC5VgAArlkAAKJYAACYVgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJT&#10;AmtSWQNpUmAEZ1FnBmVRbwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5bUc4PWlHqDltR+g1bUf8M&#10;W1H/DFtR/wtbUf8L1koAAMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRWAwB+VhAAelcaAHZXJgBz&#10;WDEAcFc6AG1XQgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWBCltVjQtZVJoNWFSnDlZV&#10;uA9WVcwPVlXpDlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAAp14AAJpdAACPXAAAhlgA&#10;AH9ZAAB5Wg0AdFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNfWlwEXVpjBVxaawZaWXQI&#10;WFl/ClZZiwtUWZgNU1imDlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY/wxSWP8MzVEAALxZAACw&#10;XwAAo2EAAJZgAACLXwAAgVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1AGNgPQFhX0UBX19MAl1f&#10;UwNbX1oEWV5hBVdeaQZVXnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/&#10;DE5c/wxOXP8MyVQAALlcAACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABuYgkAaWMSAGZjHQBjZCgA&#10;YWQyAF5kOwBcZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExihgpLYpQLSWKiDEhisg1H&#10;YscNR2LkDUhh9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YAAI1mAACCZQAAdmQAAG5l&#10;AABoZgUAY2cQAGBoGgBdaSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4&#10;B0dohAlGaJIKRGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtDZf8Lv1wAALFkAACmagAA&#10;lmkAAIlpAAB9aQAAcWkAAGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNwNQBRcD0AUHBFAU5wTAFM&#10;cFMCSnBaA0hwYgRGb2sFRG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r&#10;/wo+a/8KumAAAK1pAACgbgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAAVnQKAFJ1EgBQdh0ATncn&#10;AEx3MQBLeDkASXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6do0HOXacCDd1rQg3dcAI&#10;NnXeCDd08gg3c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5xAABzcgAAaHMAAFx2AABU&#10;eQAATnsFAEp9DwBIfhgARn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/&#10;fAQ0f4oEMn+aBTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8GsGwAAKR1AACUdQAAhnUA&#10;AHl2AABudwAAY3kAAFd9AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7iTAAOok4ADiJQAA3iUgA&#10;NolPADSJWAEziWEBMYlsAS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG7gMphfwEKYT/BCmE/wQp&#10;hP8EqnQAAJ57AACOegAAgHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwAADmQBQA1kQ8AM5IXADKS&#10;IQAxkikAMJMyAC6TOgAtk0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIBJJSTASKTpAEhk7cBIJPP&#10;ASGS7AEgkPoCII//AiCP/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABihQAAV4kAAE2OAABCkgAA&#10;OpYAADKZAAAqnAkAKJ0RACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCeSwAfn1UAHp9gAByfbQAb&#10;n3wAGp+NABifnwAXn7IAFp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMAAI+GAACChgAAdIcAAGeL&#10;AABbjwAAUJMAAEaYAAA8nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgAF6khABaqKQAVqjEAFKo5&#10;ABOqQwATq00AEqtYABGrZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAMqfIADaj8AA2o/wANqP8A&#10;looAAImMAAB6jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOuAAAbsAAAFLMBAA+1CgAN&#10;thAADLYWAAu2HwAKticACbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7AAC3jgAAt6EAALa0AAC2&#10;ywAAtuUAALXxAAC19wAAtfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAAQasAADevAAAssgAAI7UA&#10;ABq4AAATuwAADr0AAAnABQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAAwzkAAMREAADEUAAAxF4A&#10;AMVvAADFgQAAxZUAAMWoAADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHmeAABrowAAXakAAFCuAABE&#10;swAAN7YAACy5AAAivAAAGb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwNAADNEQAAzRYAAM4dAADP&#10;JAAA0C0AANI4AADURAAA1FIAANVhAADVcwAA1ocAANabAADWrQAA178AANjOAADY3QAA2N0Ae6AA&#10;AG6mAABgrQAAU7MAAEW4AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC0AAAANQAAADXAAAA2AAA&#10;ANoFAADbCwAA3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADoZAAA6XcAAOmMAADqnwAA&#10;6q4AAOq6AADqwwAA6sMAcKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgAABbMAAAO0AAAB9QAAADZ&#10;AAAA3QAAAOEAAADjAAAA5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUAAPAdAADzJwAA9jMAAPdD&#10;AAD4VAAA+WYAAPl6AAD6jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA&#10;/wA/AP8ASwD/AFcA/wBiAP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDz&#10;AKkA8QCwAO8AuADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8K&#10;FQD/ARQA/wAYAP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A9QB3APMAfgDyAIQA8ACJ&#10;AO8AjwDuAJQA7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A&#10;3QD/ANwA/wDcAP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDu&#10;AGsA7AByAOoAeQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCpANoAsQDYALsA1QDIANIA&#10;3QDRAO0A0AD5AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAw&#10;APYAPADvAEkA6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDWAIwA1ACSANIAmADQAJ4A&#10;zgCmAMwArgDKALgAyADEAMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/&#10;EAkA/xAOAP8OFAD/Ch4A9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRoANAEbwDOBXYAzAV8AMoF&#10;ggDJBYgAxwWOAMYFlADEBZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/&#10;ALQM/wC0DP8A/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoA&#10;xg1iAMQNagDCDXEAwA13AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACu&#10;EesAqxL6AKkS/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8R&#10;JgDIEjQAxBNAAL8USwC8FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4ArxaFAK4WjACsFpQAqxec&#10;AKkXpgCnGLAAphi9AKQYzwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGbG/8B/x0AAPchAADoJAAA&#10;3SUAANQhAQDPGwgAyhcRAMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKseXwCpH2YAqB9sAKYfcwCl&#10;H3kAox+AAKIfhwCgII8AnyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj&#10;/wGQI/8B/yIAAOspAADdLgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgArCY0AKgmQAClJ0kAoidS&#10;AKAnWgCeJ2EAnCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQKKkBjii1Ao0pxgKLKd8C&#10;iSryAocq/wKGKv8Chir/AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2AAC2MAAAsisJAKssFACm&#10;LSIAoi4vAJ4uOgCbLkQAmC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52AYwufgGKLoYCiC6PAocu&#10;mgKFL6UDgy+yA4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4A&#10;ALM8AACsOAAApzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACLNVcAiTVeAYc1ZAGFNGsB&#10;hDRyAoI0eQKANIICfjSLA300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0&#10;N/8E5zUAANI9AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7&#10;TACCO1MBgDpaAX46YAF9OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4FcTqrBW87uwZuO88GbTvq&#10;Bm08+gZsPP8FbDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACdQwAAlz8AAJI+CwCNPxUA&#10;iT8hAIVALQCCQDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVr&#10;P5wGaT+pBmg/uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBK&#10;AACXRwAAkUMAAItDCACGQxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwBckRTAXBEWQFuRGACbENn&#10;AmtDbwNpQ3cEZ0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G&#10;1kEAAMNJAAC2TgAAp08AAJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhIJgB1STAAc0k6AHBJQgBu&#10;SUkBbEhQAWpIVgFoSF0CZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUilCFtItAhbSMcJWkjkCFpJ&#10;9ghaSf8HWkj/BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwX&#10;AHJMIwBvTC0AbU02AGpMPwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUH&#10;V0yjCFZMsghVTMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQAACvVQAAoFQAAJNTAACJ&#10;UQAAgU0AAHpOAAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQ&#10;ZwNZUHAEV1B6BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsA&#10;ALlTAACrVwAAnFYAAI9VAACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEA&#10;XFRIAVpUTwFZVFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExUrwhMVMIJS1TfCUxU8whM&#10;U/8HTFP/B01T/wZNU/8GxU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QAAHBVAABqVgYAZlcQAGJX&#10;GgBgWCQAXVguAFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwDTlh2BExYggVKWI8GSVie&#10;B0hYrghHWMAIR1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACjXAAAlFsAAIdbAAB9WgAA&#10;clgAAGtZAABlWgMAYFsOAF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJL&#10;XWoDSV10BEddgAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9d&#10;AACfXwAAkF4AAINeAAB4XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4AUmIoAFFjMQBPYzkATmNB&#10;AExjSABLY08BSWNWAUdjXgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0G&#10;PmD/Bj5g/wY+YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBO&#10;ZxoATGgkAEtpLQBJaTYASGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlvAjxpewM7aYkEOWmYBTho&#10;qAU3aLoFN2nTBTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAAhmQAAHplAABvZQAAZGYA&#10;AFloAABSagAATWwEAEluDgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/cUkAPXFRADxxWQE6cWIB&#10;OHFsAjZweAI1cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs/wQxbP8Er2QAAKFpAACP&#10;aAAAgWgAAHVpAABraQAAYGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5&#10;PQA3eUUANnlNADV5VQAzeV4AMXloATB5dAEueYMCLXmSAit4owIqeLUCKnjMAip36gIqdvkDKnX/&#10;Ayp0/wMqdP8DqmoAAJptAACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABIeAAAQXsAADp+BQA2fw4A&#10;NIAWADOBIAAygSgAMIEwAC+COAAugkAALYJIACyCUAArgloAKoJkACiCcAAmgn8BJYKPASSCoAEj&#10;grIBIoLJASKB5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEAAGxyAABgdQAAVngAAEx8&#10;AABDgAAAO4MAADOGAAAtiQoAKooRACmLGQAniyIAJosqACWMMQAkjDkAI4xCACKNSgAhjVQAII1e&#10;AB+NawAdjXkAHI2KABuNnAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAA&#10;cncAAGV5AABafAAAUIAAAEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2WEgAclhoAG5ciABqXKgAZ&#10;lzIAGJg6ABeYQwAWmE0AFZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU&#10;/wAQlP8AlX0AAIV8AAB4fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAALZcAACaaAAAenQAAF6AD&#10;ABKiDAAQoxIAEKMZAA+jIQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJpGoAB6R7AAajjgAEo6EA&#10;AqO0AAOiywADouYAA6HzAAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiMAABNkQAAQpYAADiaAAAv&#10;ngAAJqIAAB6lAAAXqAAAEasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8pAACwMgAAsDwAALBHAACw&#10;UwAAsGEAALBxAACwgwAAr5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQAh4kAAHiKAABqjgAAXZMA&#10;AFGYAABFnQAAO6IAADCmAAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAAugoAALoOAAC6EwAAuxkA&#10;ALshAAC8KAAAvDEAAL08AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9swAAvscAAL7eAAC96wAA&#10;vesAf5IAAHCVAABimgAAVZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkAAA68AAAJvwAAAsIAAADE&#10;AAAAxQQAAMYKAADGDgAAxxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkAAM9ZAADPagAAz34AAM+T&#10;AADPpgAAz7gAAM/IAADP2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0twAAKLoAAB29AAATwAAA&#10;DcQAAAbHAAAAygAAAM4AAADQAAAA0QAAANICAADTCAAA1QwAANYQAADZFQAA2xwAAN0kAADgLwAA&#10;4jwAAONLAADkXAAA5G8AAOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUAAF+sAABRsgAARLkAADW8&#10;AAAowAAAHMQAABLIAAAMywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAAAOEAAADjAAAA5AMAAOYI&#10;AADoDQAA6REAAOwYAADuIgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA95kAAPilAAD4sAAA+LAA&#10;/wMXAP8AFQD/ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4&#10;AIMA9gCIAPUAjgD0AJMA8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA&#10;/wDkAP8A5AD/AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBa&#10;APcAYwD0AGsA8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA&#10;3gDGANwA2gDaAOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8DDgD/AA0A/wASAP8AGgD/&#10;ACYA/AAyAPcAPwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCAAOAAhQDeAIsA3ACQANsA&#10;lgDYAJwA1QCjANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwM&#10;AP8GCAD/AgoA/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA&#10;0gB7ANAAgADOAIYAzACMAMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8AywC9AOMAvADyALsA/QC7&#10;AP8AugD/ALoA/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAlAOEAMgDcAD8A1gBJANEA&#10;UwDOAFsAywBjAMgAagDGAHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQAuwCcALkApAC3AK4AtQC5&#10;ALMAyACxAN8AsAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA&#10;2wIdANIDKwDMAzcAyARDAMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcFdgC1BXwAswaDALIGiQCw&#10;BpEArweZAK0HoQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwS&#10;AADsEwAA4hMAANsPAwDWCQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5r&#10;AKsOcQCqDngAqA5+AKcPhQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8A&#10;lRT/AJUU/wCUFP8A/xUAAO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoSGwC0EykAsBQ1AKwVQACp&#10;FUkAphVSAKQWWQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZ&#10;wQCQGtgAjRvuAIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAAxyoAALwmAAC2IAAAtBkL&#10;AK4aFQCoHCMApB0vAKEeOgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCSH20AkR90AI8gfACOIIQA&#10;jCCNAIoglwCJIaIAhyGuAIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k/wF/JP8B7CUAANstAADJ&#10;MQAAvDEAALEuAACrKQAApyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZHAI8mTwCNJlYAiydcAIkn&#10;YgCIJ2kAhidvAIUndwCDJ38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/&#10;AXUr/wF1Kv8B5SwAANA0AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCUKxgAkCwkAI0tMACKLToA&#10;hy1DAIUtSgCDLVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJw&#10;MMkCbzDlAm4x9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0AAKE6AACaNwAAlTMAAJAx&#10;CgCMMRQAhzIgAIQzKwCBMzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EAdDNnAXI0bwFxNHcBbzSB&#10;AW40jAJsNJgCajWlAmk1swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAA&#10;pkEAAJs/AACTPAAAjTgAAIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBu&#10;OV0AbDlkAWs5awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvgBF878wNfO/8DXzv/A187&#10;/wJfO/8C0TsAAMBCAACwRQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02&#10;AG49PwBsPUYAaz1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJePpMDXD6gA1s/rwRaP8EE&#10;Wj/dBFk/8gRZP/8DWT//A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3&#10;QAwAc0AVAG9BIABsQSoAakEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJeAV5CZQFdQm4CW0J4AlpC&#10;hANYQpADV0KeBFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoA&#10;AI1JAACDRwAAfUMAAHZDAABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQA&#10;WkZbAVlGYwFXRmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H7wRPR/0ET0f/A09H/wNQ&#10;R/8DxEUAALVNAACjTQAAlUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQAGRIGgBhSSQAX0ktAF1J&#10;NQBbST0AWUlEAFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowDTUqbBExLqgRLS7wESkvT&#10;BUpL7gRLS/0ES0r/A0tK/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7TQAAc0kAAGxKAABnSwQA&#10;YkwOAF9MFwBcTSEAWk0qAFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJ&#10;TosDSE6ZBEdPqARGT7oERk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFR&#10;AAB3UAAAbkwAAGdOAABiTwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgAUFI/AE5SRgBNUk0ATFNV&#10;AEpTXQFJU2UBSFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8D&#10;uk8AAKpUAACYVAAAiVQAAH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBM&#10;VzUAS1c8AEpXRABIV0sAR1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX&#10;6gM8V/oDPVb/Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAAZVUAAFxWAABXWAAAUlkH&#10;AE5aEABMWhgASlshAEhcKgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/XWEBPV1rATxddgI6XYQC&#10;OV2TAjhdowM3XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBaAACPWQAAgVkAAHVZAABr&#10;WQAAYFoAAFZbAABRXQAATF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtj&#10;VQA5Y14AOGNoATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwA&#10;AJtdAACKXQAAfF0AAHBdAABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsA&#10;OGkyADdqOgA2akEANWpJADRqUgAzalsAMWplADBqcAEuan4BLWqOASxqnwErarABKmrGASpp5QEq&#10;aPYCK2f/Aitn/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMAAE5mAABHaAAAQGsAADpu&#10;BQA2bw4ANHAVADNwHgAycSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcAKnJhAClybQAncnsAJnKL&#10;ACRynAEjcq4BI3LDASNx4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAA&#10;VGkAAElsAABCbwAAO3IAADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6MAAlezgAJHtAACN7SAAi&#10;e1IAIXtcACB7aAAffHYAHXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+ABt3/wEbd/8BmWkAAIhp&#10;AAB5aQAAbWkAAGNqAABZbAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMAIoMNACCEEgAfhBoAHYQi&#10;AByFKgAbhTEAGoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwARhqYAEYW7ABCF1gARg+8A&#10;EYL7ABKC/wASgf8AkW4AAIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8AAA3gAAAL4MAACeHAAAh&#10;igAAGo0GABWPDQATkBMAEpAaABKQIgARkCoAEJEyABCROwAPkUQADpFPAA2RXAAMkWoAC5F6AAqR&#10;jQAIkJ8AB5CzAAePyQAHj+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAAY3UAAFd4AABNfQAAQ4EA&#10;ADmGAAAwigAAKI4AACGRAAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAHnCIABpwqAAScMwADnD0A&#10;Ap1IAACdVAAAnWIAAJxyAACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa9QAAmfgAgnkAAHZ5AABo&#10;egAAXH4AAFGCAABGhwAAPIwAADKRAAAplQAAIZkAABmdAAASoAAADqMAAAmmBQADpwwAAKcQAACn&#10;FQAAqBwAAKgjAACoKwAAqTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4AAKmhAACotQAAqMsAAKfk&#10;AACn7wAAp/MAfYAAAG+BAABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAhogAAGaYAABKpAAANrAAA&#10;B68AAACyAAAAswcAALMMAACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3QAAAuE4AALhdAAC4bgAA&#10;uIIAALiXAAC4qgAAt74AALfSAAC35gAAt+oAdogAAGeLAABakAAATpYAAEKcAAA3ogAALKcAACKr&#10;AAAZrwAAEbMAAAu2AAAEuQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8AAMITAADDGQAAxCAAAMUp&#10;AADHNAAAyEIAAMlRAADJYgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAAydkAbpMAAGCYAABTngAA&#10;RqQAADqrAAAvsAAAJLUAABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADKAAAAygAAAMwAAADNAwAA&#10;zggAANANAADREAAA0xYAANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8AADgkQAA4KQAAOCyAADg&#10;vgAA4MMAZp8AAFmmAABMrQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAAAMoAAADNAAAA0QAAANUA&#10;AADYAAAA2QAAANsAAADdAAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA7ScAAPA1AADxRgAA8lgA&#10;APNrAADzgAAA9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/&#10;AFAA/wBaAP4AYwD7AGsA+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoA&#10;rgDoALgA5gDFAOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wAS&#10;AP8AGwD/ACgA/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA&#10;5QCPAOMAlQDhAJsA4ACiAN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQ&#10;AP8A/wANAP8ACQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAA&#10;bwDeAHUA3AB6ANoAgADYAIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8AyQC6AMcAyQDFAOIAxADy&#10;AMMA/gDCAP8AwQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA&#10;3wBLANsAVADVAFwA0gBjAM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUAjADDAJMAwQCaAL8AogC9&#10;AKsAuwC2ALkAxAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwA&#10;DQDlABYA3gAiANcALwDRADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoAvQBwALwAdQC6AHsAuQCB&#10;ALcAhwC1AI4AswCVALIAngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A&#10;/wYAAP8FAADxAwAA6AAAAOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwASAC5AFEAtgBYALQAXwCy&#10;AGUAsABqAK8AcACtAHYArAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE&#10;9ACbBP8AmgX/AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsAwgATALwCHwC3AywAswQ3&#10;ALAFQgCtBkoAqgZSAKgHWQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEA&#10;lgqsAJULugCTC8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5&#10;EAAAtwoNALELFwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQ&#10;eQCSEIEAkBCKAI8RlACNEZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoA&#10;ANwhAADKJQAAuyIAALEfAACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUA&#10;jhdbAIwXYQCLF2cAiRdtAIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4atQB9G8cAfBziAHod9QB5&#10;Hf8AeB3/AHgd/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8AAJoaDgCVHBgAkR0kAI4e&#10;LwCMHjkAiR5BAIcfSQCFH1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKk&#10;AHQisgBzI8MAciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAA&#10;kycAAJAjCgCMIxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgmWAB3Jl4AdSZlAHQnbABy&#10;J3QAcSd9AG8oiABuKJQAbCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2&#10;AACvNgAAoTUAAJY0AACQMAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxN&#10;AHAsVABuLFoAbSxhAGstaABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0B&#10;XzD/AV8w/wFfMP8BzTQAALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBx&#10;MSsAbzE0AG0xPABrMUMAajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3AF8zggFeM44BXTScAVs0&#10;qgFaNbsBWjXSAVk17QFZNfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAAlj0AAIs8AACDOgAAfTcA&#10;AHg0AAB0NAsAcDUTAG01HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBgNlMAXjdaAF03YgBcN2oA&#10;Wjh0AVk4fwFXOIwBVjmZAVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5/wFTOf8BxDwAALJBAACg&#10;QAAAkkAAAIY/AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7&#10;SgBaO1AAWDtXAFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/&#10;AU49/wFOPf8BwD8AAK5DAACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABoPQUAZD0OAGE+FwBePiEA&#10;XD4pAFo+MQBYPjkAVz5AAFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJ&#10;QrUCSULLAklC6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUAAH9FAAB2QwAAb0AAAGhA&#10;AABjQQEAX0ENAFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRt&#10;AUlFeAFIRYUBR0WUAUVFowJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJFRf8BukYAAKZIAACUSAAA&#10;hkgAAHtHAAByRgAAakIAAGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9GKwBORjMATEc6AEtHQQBK&#10;R0kASUhQAEhIWABHSGEARklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI&#10;/wJASP8BtkkAAKJKAACRSgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAAVUkIAFFKEABPShgATEoh&#10;AEpLKQBJSzEAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+TYEBPU2QATxNoAE7TrEC&#10;Ok7GAjpO5AI7TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRMAABqTAAAYEoAAFlLAABU&#10;TAAAUE0FAExODgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FLAD5RUwA9UlwAPFJmADpS&#10;cgA5Un8BOFKOATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08A&#10;AHBPAABmTwAAXE4AAFRPAABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+VSsAPVYyADxWOgA7VkEA&#10;OlZJADlXUQA4V1oANldjADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX4AEwVvQBMVb/ATFV/wEx&#10;Vf8BqFIAAJVSAACEUgAAd1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcAAEBZCAA9WhAAO1oXADlb&#10;IAA4WycAN1wvADZcNgA1XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoALF2JACtdmgEqXasBKl2/&#10;ASld3gEqXPIBKlv+AStb/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABeVgAAVFcAAExZAABFWwAA&#10;P10AADpfBAA2YA0ANGETADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxjSgAqZFMAKWRdAChkaQAn&#10;ZHYAJmSGACVklwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZ&#10;AABaWgAAUFwAAEheAABBYAAAOmMAADRmAAAvaAoALGkQACppFwApah8AKGomACdqLgAmazUAJWs9&#10;ACRrRgAja08AImxZACBsZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAbau4AHGn8ABxo/wAcaP8A&#10;lVwAAINcAAB1XAAAaV0AAF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9tAAAocAQAI3INACFyEgAg&#10;cxoAH3MhAB5zKAAddDAAHHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0&#10;zwASc+wAEnL6ABNx/wATcf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAASGcAAD5rAAA3bgAAMHEA&#10;ACl1AAAieAAAHHsHABd9DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgARfkQAEH9OAA9/WgAOf2gA&#10;DX94AAx/igALfp0ACn6wAAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdlAABqZQAAYWYAAFZoAABM&#10;awAAQm8AADlzAAAxdwAAKnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkUAAyJGwALiSMACokrAAmJ&#10;MwAIiT0ABolIAAWJVAAEiWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oAAIbsAACG9QAAhvoAfmoA&#10;AHFqAABnawAAW2wAAFBwAABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAVjAAAEI8AAAySBgAGkwwA&#10;ApMRAACUFgAAlB0AAJQkAACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACVegAAlY4AAJShAACUtQAA&#10;k8wAAJLmAACS8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMAACyIAAAjjQAAG5EAABSU&#10;AAAPlwAACpoAAASdAwAAngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0AAKI3AACjQwAAo1AAAKNf&#10;AACjcQAAo4QAAKKZAACirQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZewAATYAAAEKFAAA4iwAA&#10;LpAAACSVAAAbmgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACsDQAArREAAK0WAACuHAAA&#10;ryQAALAtAACxOQAAsUYAALJVAACyZgAAsnkAALKOAACxowAAsrcAALHKAACx4AAAsekAbH4AAF+C&#10;AABShwAARo0AADuTAAAwmQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAAALUAAAC3AAAAuAAAALkC&#10;AAC5CAAAugwAALsQAAC8FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAAw2wAAMSCAADElwAAxKsA&#10;AMS8AADEywAAxNoAZYkAAFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSxAAANtgAABrkAAAC8AAAA&#10;vwAAAMMAAADEAAAAxQAAAMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8YAADSIQAA1S0AANY8AADY&#10;TQAA2V8AANpzAADaigAA254AANuuAADbugAA3MMAXpYAAFGcAABEowAAOKoAACyxAAAgtwAAFbsA&#10;AA2+AAAEwgAAAMUAAADJAAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA2QAAANsAAADeBQAA4AoA&#10;AOIPAADlFgAA6CAAAOwtAADtPgAA7VEAAO5lAADvegAA748AAPCfAADwqwAA8LMA/wAQAP8ADgD/&#10;AA4A/wASAP8AHQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBtAPQAdADyAHkA8QB/APAA&#10;hADuAIkA7QCPAOsAlQDqAJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/&#10;AN4A/wDeAP8A/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA&#10;6wBpAOkAbwDnAHUA5QB6AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgApQDVAK8A0gC6ANAAygDO&#10;AOMAzQD0AMsA/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAMAPwAFAD3AB8A8gArAO8A&#10;NwDrAEIA5wBMAOQAVQDgAF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZ&#10;AMcAoQDFAKoAwwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA&#10;+QAHAPEAEADqABoA5AAlAN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkAZQDGAGoAxQBwAMMAdQDB&#10;AHoAwACAAL4AhgC8AI0AugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A&#10;/wCtAP8A/wAAAP8AAAD9AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYAxQBAAMIASgC/AFIAvABZ&#10;ALoAXwC4AGUAtgBqALQAbwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACpAKEApwCrAKUAuACjAMgA&#10;ogDiAKEA8wCgAP4AoAD/AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMABgDJAA8AwgAYAL0AJAC5&#10;AC8AtgA6ALQAQwCxAEwArgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1AKMAewChAIIAoACKAJ4A&#10;kwCcAJ0AmgCnAJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A+QUAAOoLAADcDQAAywoA&#10;AMIFAAC8AAoAtgARALEAHACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCeAFkAnABfAJsAZACaAGoA&#10;mABwAJcAdgCVAH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCG&#10;CP8A7w8AAN4UAADKFQAAvBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJ&#10;TgCTCVQAkQpaAJAKXwCOCmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcAgwyiAIENsACADcAAfw3Y&#10;AH0O7wB8D/0Aew//AHsQ/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkA&#10;lA4lAJEPLwCPEDkAjBBBAIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIARbgB/EXUAfRF+AHwSiAB6&#10;EpQAeBKgAHcTrgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8AAMYlAACzJQAApSMAAJwh&#10;AACWHgAAkhkAAJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhi&#10;AHYYaQB0GHEAcxl6AHEZhABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A&#10;0SYAAL0qAACrKgAAnSoAAJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwdJAB6HS4Adx42AHYePgB0&#10;HkUAch9LAHEfUQBvH1gAbh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk&#10;6QBgJPoAXyT/AF8k/wBfJP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMV&#10;AHMjIABxJCkAbyQyAG0kOgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oA&#10;XSiXAFsppQBaKbUAWirKAFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/&#10;LwAAeS0AAHUqAAByKAoAbygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipDAGAqSgBfK1AAXitXAFwr&#10;XgBbLGYAWSxvAFgtegBXLYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cAUi//AFIv/wBSL/8AwTYA&#10;AKo2AACZNgAAizYAAIE1AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABiLiEAYC8qAF4vMQBcLzkA&#10;Wy9AAFkvRgBYL00AVzBTAFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4zoQBNM7EATTTFAUw04wFM&#10;NPYATDT/AEw0/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQAAGkzAABlMgIAYTINAF4y&#10;FABcMx4AWjMmAFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAATTZqAEw2dQBLN4IASjeQ&#10;AEk4nwBIOLABRzjDAUc44QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACRPAAAgzwAAHg8AABwOgAA&#10;ajcAAGQ2AABgNgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04QABMOEcASzhOAEo5VQBJ&#10;OV4ASDpoAEc6cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+&#10;AACNPgAAfz4AAHU+AABsPQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgATjsgAEw7KABLOy8ASTw2&#10;AEc8PQBHPEQARj1LAEU9UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIB&#10;PUD/AT4//wE+P/8BrkAAAJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9AABWPgAAUj4FAE4/DgBM&#10;PxUAST8dAEdAJQBGQCwAREAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJjAD1DbwA8Q3wAO0OLADpE&#10;mwA5RKsBOUS+AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAAeEMAAG5DAABlQwAAXUAA&#10;AFZAAABRQgAATUICAElDDABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9RT8APEZHADtGTwA6RlcA&#10;OUdhADhHbAA3R3oANkiJADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACC&#10;RgAAdUYAAGpGAABhRQAAWUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kYAD1JIAA8SScAOkouADlK&#10;NgA4Sj0AN0tEADZLTAA1S1UANExfADNMagAyTHcAMUyGADBMlwAvTagALk27AC5N1QAuTO8AL0z9&#10;AC9L/wAwS/8AoUcAAI5IAAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABHSgAAQksAAD9MBgA7TQ4A&#10;OU4VADdOHQA2TyQANU8rADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1RZwAsUXUAK1GEACpSlQAp&#10;UqYAKVK5AChS0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsAAGNMAABaTAAAUUwAAEhN&#10;AABDTwAAPVAAADlSAgA1UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZ&#10;ACdXZAAmV3IAJVeBACRXkgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAkVf8Alk0AAIROAAB1TgAA&#10;aU4AAF9PAABWTwAATVAAAEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpbFQAoXB0AJ1wkACZcKwAl&#10;XDMAJF06ACNdQwAiXUwAIV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160ABpdzAAbXekAG1z5ABxb&#10;/wAcW/8AkFEAAH5RAABwUQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAANVsAAC5eAAAoYAMAJGIM&#10;ACJjEQAhYxgAH2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAXZWoAFmV6ABVliwAUZZ4A&#10;E2WxABJlyAASZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdWAABPVwAARlkAAD1cAAA2&#10;XwAAMGIAAClkAAAjZwAAHWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0wABNtOQASbkIAEW5MABBu&#10;WAAPbmUADm51AA1uhwANbpoADG2tAAttwgALbOAADGvzAA1r/QANav8AglkAAHJZAABmWQAAXFoA&#10;AFRaAABKXAAAQV8AADljAAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAPdw8ADncUAA53GwANdyMA&#10;DHcqAAt3MwAKdzwACXdHAAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2uwABddUAAXTrAAJ09gAC&#10;dPwAe10AAG1dAABiXgAAWV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIAAB51AAAXeQAAEnwAAA1/&#10;BgAJgQwABYERAAOBFgACgR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkAAIJoAACCeQAAgo0AAIGg&#10;AACAtAAAgMsAAH/nAAB+8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/awAANnAAAC10AAAleAAA&#10;HnwAABeAAAARgwAADYYAAAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACNJgAAjS8AAI45AACORAAA&#10;jlEAAI5gAACOcQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgAAGRnAABYaQAATWwAAEJx&#10;AAA4dgAAL3sAACZ/AAAehAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcAAJcMAACXDwAAmBMAAJkY&#10;AACaHwAAmyYAAJswAACcOwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAAm7oAAJrQAACa5wAAmvEA&#10;am0AAF5vAABRcgAARncAADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZAAAEnAAAAKAAAACiAAAA&#10;owEAAKMGAACkCwAApQ4AAKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxNAACsXQAArHAAAKyFAACs&#10;mwAAq68AAKvDAACr2QAAqugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAAH5YAABabAAAQnwAACaMA&#10;AAGnAAAAqgAAAK4AAACwAAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAAtxUAALkdAAC7JgAAvDMA&#10;AL1BAAC9UgAAvWQAAL55AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCFAABEiwAAOJIAACyZAAAh&#10;nwAAF6QAABCpAAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAAAADBAAAAwwAAAMQFAADG&#10;CgAAxw4AAMkTAADLHAAAziYAANA1AADRRQAA0lcAANJrAADTggAA05cAANOpAADSuAAA0sQAVYwA&#10;AEmTAAA9mgAAMKIAACWoAAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAAyAAAAMsAAADNAAAAzQAA&#10;AM8AAADQAAAA0gAAANQAAADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADnOAAA6EoAAOldAADqcgAA&#10;64gAAOubAADsqAAA7LIA/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAyAP8APQD/AEgA+wBSAPgA&#10;WgD2AGIA8wBpAPEAbwDwAHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA5ACdAOIApQDhAK8A3wC7&#10;AN0AywDbAOYA2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA&#10;+gAsAPcAOAD0AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4AegDdAH8A2wCFANkAiwDV&#10;AJEA0wCZANEAoADPAKoAzQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8A&#10;AAD/AAAA/wAKAPgAEQDxABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA1QBfANIAZQDQAGoAzgBw&#10;AMwAdQDKAHoAyQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6ANAAuADrALcA+wC2AP8A&#10;tgD/ALYA/wC2AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUALQDRADcAzgBBAMoASgDH&#10;AFIAxABZAMIAXwDAAGUAvgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACOALIAlwCwAKAArgCqAK0A&#10;twCrAMgAqQDjAKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA5QAAANcACgDNABEAxwAc&#10;AMIAJgC/ADEAvAA7ALoARAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCsAG8AqgB0AKkAegCnAIEA&#10;pgCJAKQAkQCiAJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA/wCYAP8A/QAAAPAAAADh&#10;AAAA0QAAAMYABAC9AA0AtwAVALMAIACwACsArQA1AKsAPgCoAEYApgBNAKQAVACjAFkAoQBfAKAA&#10;ZACeAGkAnQBuAJsAdQCaAHsAmACDAJYAjACVAJYAkwChAJEArQCPALsAjQDPAIwA6QCLAPgAjAD/&#10;AIwA/wCMAP8A8wIAAOIHAADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAA&#10;mgBHAJgATgCWAFQAlQBZAJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoAiACIAJIAhgCdAIUAqQCD&#10;ALgAgQDKAIAA5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwA&#10;EwCYAB0AlQAnAJIAMQCQADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8AhANkAIMDawCBA3IAgAR6&#10;AH4EhAB9BY4AewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBzCv8A3RUAAMQXAACxFwAA&#10;pRYAAJwTAACWEQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIELQgCAC0kAfgtPAH0MVAB7&#10;DFoAegxgAHgMZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ&#10;/wBpEP8A0B0AALkeAACoHgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2&#10;AHcRPQB2EUQAdBFKAHMRUABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBoE4kAZhOWAGUUowBjFbMA&#10;YhXGAGIW4wBhFvYAYBf/AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6&#10;FQ0AdxUVAHQWHwBxFigAbxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZ&#10;eQBfGoUAXRuSAFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8AvycAAKkoAACZKAAAiygA&#10;AIInAAB7JQAAdiMAAHMgAABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0A&#10;Xh5UAFwfWwBbH2IAWSBrAFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj3QBRJPIAUST/AFEk/wBR&#10;I/8AuSsAAKMsAACTLAAAhi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEOAGMiFgBhIh8AXyMnAF0j&#10;LwBcIzYAWiM9AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8ATieNAE0onABMKKwASym+&#10;AEsp2gBKKfEASin/AEsp/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABvLgAAaisAAGUqAABjJwEA&#10;XycMAFwnEwBaJxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4pVABNKlwATCplAEorcABJ&#10;K3wASCyLAEctmgBGLaoARS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIz&#10;AABrMQAAZS8AAGAtAABdLAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8ATS02AEwtPABKLUMASS1K&#10;AEguUQBHLlkARi9jAEUwbQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8A&#10;qjMAAJY1AACGNQAAeTYAAG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEwDgBOMBUATDEdAEoxJQBI&#10;MSwARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWHADw2lgA7NqcAOza5ADo2&#10;0QA6Nu0AOzb8ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAAXTYAAFczAABTNAAATzQD&#10;AEs0DABJNBIARjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8N1UAOzheADo4aQA5OXYA&#10;ODmFADc6lQA3OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45AAB+OgAAcjsAAGg7AABf&#10;OgAAWTkAAFM2AABONwAASjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDktADs6NAA6OjsAOTtCADg7&#10;SgA3O1MANjxcADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsA&#10;AIs8AAB7PAAAbj0AAGQ9AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+PQ4APD0VADo+HAA5PiMA&#10;Nz4qADY/MQA1PzgAND9AADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1CkQAtQqIALEK1ACtCywAs&#10;QukALEL5AC1B/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8AAEk+AABEPwAAQEAAADxB&#10;BAA5Qg0AN0ISADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+&#10;AChGjwAnR6EAJkezACZHyQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABzQgAAZ0IAAF5CAABVQgAA&#10;TkIAAEVCAAA/RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJLAAqSTMAKUo6AChKQgAn&#10;SksAJktVACVLYAAkS20AI0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5E&#10;AABvRAAAZEUAAFpFAABSRQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcAK04OAClOEwAnTxoAJk8h&#10;ACVPKAAkTzAAI1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAbUZwAGlGvABlRxQAZUeQA&#10;GlD2ABtP/wAcT/8AikYAAHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5LAAA5TAAAM04AAC5QAAAo&#10;UwIAJFQLACJVEAAgVRYAH1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdOABhXWQAXWGYAFVh1ABRY&#10;hwAUWJoAE1esABJXwgASV+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAAXEsAAFNLAABLTAAARE0A&#10;ADxPAAA1UQAAL1QAAClWAAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAVXicAFF4uABNeNwASXkAA&#10;EV9KABFfVQAQX2IAD19xAA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c/AAOXP8Afk0AAG5OAABi&#10;TgAAWE8AAE9PAABIUAAAQFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIBABNlCQARZg8AEGYUAA9m&#10;GwAOZyIADWcpAA1nMgAMZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AABGajAAJmtwADZc8ABGXp&#10;AARk9QAEZPwAd1EAAGlSAABdUgAAVFIAAExTAABDVQAAO1gAADNbAAArXgAAJWEAAB9kAAAZZwAA&#10;E2oAAA9tBgALcAwACHD/4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0ABHAkAANwLAACcDUAAHA/&#10;AABwSgAAcFcAAHBlAABwdgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAAbfkAcFYAAGNWAABZVgAA&#10;UVcAAEdYAAA+WwAANl8AAC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2BAAFeAsAAXgPAAB5EwAA&#10;eRkAAHkfAAB6JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB4&#10;7wAAd/cAalsAAF9bAABWWwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAAGXQAABN3AAAOewAACX4A&#10;AASBAgAAgggAAIMNAACDEAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAAh0kAAIdXAACHaAAAh3sA&#10;AIeQAACGpQAAhboAAIXTAACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxpAAAybQAAKXIAACF3AAAZ&#10;ewAAEoAAAA2DAAAIhwAAAooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEUAACSGQAAkyAAAJQpAACV&#10;MwAAlUAAAJZOAACWXwAAlXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4AYWUAAFZmAABKagAAP24A&#10;ADV0AAAreQAAIX8AABmEAAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAAmwAAAJwCAACdBwAAngsA&#10;AJ8OAAChEgAAohgAAKMgAAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACmlAAApakAAKS9AACk0QAA&#10;pOQAW2wAAE9wAABDdQAAOHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwAAACgAAAAowAAAKYAAACo&#10;AAAAqQAAAKoAAACsAAAArQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisAALc6AAC3SwAAuFwAALhx&#10;AAC4iAAAuJ0AALixAAC3wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAblwAAEp0AAAyiAAADpwAA&#10;AKsAAACuAAAAsgAAALYAAAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADABQAAwQsAAMMQAADGFgAA&#10;ySAAAMouAADLPgAAzFAAAMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMAAEGKAAA1kQAAKZkAAB6g&#10;AAATpgAADKwAAAOxAAAAtgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM4A&#10;AADQAAAA0gEAANUIAADZDgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA5oIAAOeWAADnpQAA5rAA&#10;/wAJAP8ABQD/AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDs&#10;AG8A6gB0AOkAegDnAH8A5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA&#10;/wDRAP8A0QD/AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABI&#10;AOgAUADlAFgA4gBeAN8AZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUA&#10;xwCwAMYAvgDEANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDr&#10;ABgA5gAjAOIALgDgADgA2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEA&#10;gAC/AIYAvQCOALsAlgC5AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAA&#10;AP8AAAD3AAAA6gACAOEADADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/AE0AvABTALoAWQC4AF8A&#10;twBkALUAaQC0AG4AsgB0ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYAsQCkAMEAowDcAKEA8gCh&#10;AP8AoAD/AKAA/wChAP8A/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAYALkAIgC2ACwAtAA2ALIA&#10;PwCvAEcArABNAKsAVACpAFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoAngCCAJwAiwCbAJUAmQCf&#10;AJgArACWALoAlADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADTAAAAxgAAALsAAgCzAAwA&#10;rQASAKoAHACnACYApAAwAKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCS&#10;AHQAkAB8AI8AhQCNAI8AiwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMA&#10;AADBAQAAtAAAAKwAAACmAAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoAkQBBAI8ASACNAE0AjABT&#10;AIsAWACJAF0AiABjAIcAaQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7ALAAegDCAHkA3QB4APEA&#10;dwD9AHgA/wB4AP8A3goAAMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEAEQCOABkAiwAjAIkALACH&#10;ADQAhQA7AIMAQgCCAEgAgABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeAByAHYAewB0AIYAcwCSAHEA&#10;nwBwAK0AbgC+AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAAmhEAAJEQAACLDgAAiQsD&#10;AIcFDACEARMAgQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYA&#10;bQZuAGsHeABqB4MAaAiQAGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM/wBiDP8AwxYAAK0XAACd&#10;GAAAkBgAAIcWAACBFAAAfREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAwwAG8MNwBtDD4AbAxEAGsN&#10;SgBpDU8AaA1VAGcNXABlDWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9&#10;AFkR/wBZEf8AuRsAAKUdAACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABxEQkAbxARAGwQGQBpECIA&#10;ZxEqAGYRMgBkETkAYxE/AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkTcgBXFH0AVhSLAFQVmQBT&#10;FakAUha6AFEW0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMAAHciAABwIQAAbB4AAGkb&#10;AABnGAQAZhUOAGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlk&#10;AFEZbgBPGnoAThuIAE0blwBLHKYAShy4AEodzwBJHesASR37AEkd/wBKHf8ArCQAAJglAACIJgAA&#10;eycAAHEmAABqJQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQ&#10;HUMATx1KAE0eUQBMHlgASx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2AEMizABDI+kAQyP6AEMj&#10;/wBDIv8ApicAAJMpAACDKgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAAVyEHAFUhDwBSIRYAUCEe&#10;AE4hJQBNIiwATCIzAEoiOQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBCJXUAQCaDAD8mkgA+J6MA&#10;Pie0AD0nygA9KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgtAABhLAAAXCsAAFgoAABU&#10;JgAAUSYEAE4lDQBMJRMASiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdDAEAnSwA/KFMAPilcAD0p&#10;ZgA8KnIAOyqBADorkAA5K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAA&#10;AGUwAABdLwAAWC4AAFMrAABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBBKiUAPyosAD4rMwA9KzkA&#10;PCtAADssSAA6LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0&#10;L/8AmS8AAIcxAAB3MgAAazIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4AAEQuCABBLg4APy4UAD0u&#10;HAA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSw&#10;AC00xQAtNOMALjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABXNAAAUTQAAEsyAABGMQAA&#10;QjIAAD8yBQA8Mg0AOTMSADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1QwAwNUwALzZVAC42YAAt&#10;N2wALDd7ACs3iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3&#10;AABUNwAATTYAAEc2AABCNQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0ALzgkAC44KwAtOTIALDk5&#10;ACs5QQAqOkkAKjpTACk7XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAjPOAAJDz0ACU7/wAlO/8A&#10;jTYAAHw4AABtOQAAYjkAAFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7AAAyOwgALzwOAC09FAAs&#10;PRoAKj0hACk9KAAoPi8AJz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5B&#10;wAAeQd4AH0DzAB9A/gAgP/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAARzwAAEA8AAA4PQAAND4A&#10;ADBAAAAtQQUAKkIMACdCEQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAfREQAHkVOAB1FWQAcRWUA&#10;G0V0ABpFhQAZRpcAGUapABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9AABmPgAAWz8AAFI/AABK&#10;PwAARD8AAD1AAAA2QQAAMUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkbAB1JIgAcSSkAG0owABpK&#10;OAAZSkEAGEpLABdLVQAWS2IAFUtxABRLggATS5QAEkunABJLvAARS9kAEkrwABNK/AAUSf8Afz8A&#10;AG9AAABhQQAAV0IAAE5CAABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAjSwAAHk0GABtPDQAYUBEA&#10;F1AXABZQHgAVUCUAFFAsABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5SfgANUZEADVGkAAxRuAAM&#10;UdEADVDsAA1Q+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYAADZIAAAvSgAAKUwAACRP&#10;AAAfUQAAGlMAABRWCQARVw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkADFhDAAtYTgAKWFoACFho&#10;AAdYeQAGWIwABVifAARYswAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZSAAAUEgAAEhIAABBSQAA&#10;OkoAADJNAAArUAAAJVIAACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlgFQAIYBwAB2AjAAVgKwAE&#10;YDQAA2A9AAFgSQAAYFUAAGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7iAABe8AAAXvgAbEoAAF9L&#10;AABVSwAATEwAAEVMAAA9TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cO&#10;AABoEwAAaBgAAGgfAABpJgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAAaYAAAGmUAABoqQAAaL8A&#10;AGfcAABm7gAAZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQ&#10;aAAADGsAAAduAwABcAkAAHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMxAABzPAAAdEgAAHNWAABz&#10;ZgAAc3kAAHOOAABzowAAcrkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAARVUAADtYAAAyXAAAKmAA&#10;ACJkAAAbaAAAFGwAAA9vAAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIA&#10;AIAqAACANQAAgEEAAIBPAACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+5QAAffEAXFgAAFRYAABJ&#10;WgAAP10AADVhAAAsZQAAI2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIAAACEAAAAhgEAAIYGAACI&#10;CgAAiQ0AAIoQAACLFQAAjBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gAAI9+AACPlQAAjqsAAI3B&#10;AACN3AAAjOsAWV0AAE5fAABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAOgQAACIUAAACJAAAAjQAA&#10;AJAAAACSAAAAkwAAAJQAAACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACfIwAAoC4AAKA8AACgTAAA&#10;oF4AAKB0AACfjAAAn6IAAJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMAACd5AAAdfwAAFIUAAA2L&#10;AAAGkAAAAJQAAACYAAAAnAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAAAKgEAACqCQAArA0AAK0S&#10;AACwGQAAsiMAALIxAACyQgAAslQAALJpAACygAAAspgAALGsAACyvwAAsc4ATG4AAEBzAAA1egAA&#10;KoEAAB+IAAAVjgAADpUAAAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACxAAAAsQAAALMAAAC1AAAA&#10;tgAAALgAAAC6AAAAvAYAAL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZdAADHcgAAx4oAAMifAADI&#10;rwAAyLwARnoAADmBAAAuiQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAAALMAAAC3AAAAvAAAAL8A&#10;AADBAAAAwgAAAMQAAADFAAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA1hAAANwaAADdKgAA3jwA&#10;AN9QAADgZQAA4XsAAOGRAADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7&#10;AD4A9wBIAPMAUADwAFcA7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/AOAAhQDeAIwA3ACTANkA&#10;nADWAKYA0wCxANEAwADPANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAI&#10;APsAEAD2ABkA8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDWAGQA0wBpANEAbgDPAHQA&#10;zgB5AMwAfwDKAIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA/AC6AP8AugD/ALoA/wC2&#10;AP8A/wAAAP8AAAD+AAAA9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9AM4ARQDKAE0AxwBTAMUA&#10;WQDDAF8AwQBkAL8AaQC9AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoAsQClAK8AsgCtAMQArADh&#10;AKsA9gCqAP8AqgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDNABEAxwAZAMQAIwDBAC0A&#10;vwA3ALsAPwC3AEcAtQBOALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkAcwCoAHoApgCBAKQAigCj&#10;AJQAoQCfAJ8ArACeALsAnADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAAAO4AAADeAAAAywAAAMEA&#10;BQC5AA0AtAAUALEAHgCuACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMAnwBYAJ4AXQCdAGIAmwBn&#10;AJoAbQCYAHMAlwB7AJUAhACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A&#10;8AAAANsAAADHAAAAugAAALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoAMwCYADsAlgBBAJQASACS&#10;AE0AkQBSAI8AVwCOAFwAjABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A&#10;3QB9APIAfQD/AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUAlQANAJIAEwCQABwAjQAk&#10;AIsALQCKADQAiAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9AGgAewBwAHoAeQB4AIMA&#10;dgCPAHUAnAB0AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcGAACnBwAAmwYAAJMEAACO&#10;AAAAigAIAIYADwCEABYAgQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBHAHYATAB1AFIAcwBXAHIA&#10;XQBxAGMAbwBrAG4AdABsAH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwA&#10;AKsNAACbDgAAjw4AAIYNAACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBzACkAcQAwAG8ANgBuADwA&#10;bABCAGsARwBqAE0AaQBSAGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBb&#10;BOQAWwX0AFsG/gBbBv8AtRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4AAHIMBABxBw0AbgQSAGwE&#10;GwBpBSMAZwUqAGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwAWwljAFoJbQBYCngAVwqF&#10;AFYLkwBUC6IAUwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJGAAAfRkAAHQYAABtFwAA&#10;ahQAAGcRAABnDgcAZgwOAGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoNPwBYDUUAVw1LAFYOUQBV&#10;DlkAUw5hAFIOawBQD3YAThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3AEkS/wBJEf8ApRkAAJIc&#10;AACDHQAAdh4AAG0dAABmHAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgAVxEgAFURJwBUES4AUxE0&#10;AFEROwBQEkEATxJHAE4STgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MA&#10;Qhf2AEIX/wBCF/8Anx0AAIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkcAABXGQAAVRYGAFQVDgBR&#10;FRQATxYcAE4WIwBMFioASxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxhaAEIZZABBGXAAPxp9AD4b&#10;jQA9G50APByuADscwwA7HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAAbCUAAGMlAABcJAAAVyMA&#10;AFMgAABRHgAATxwCAE0bDABLGhEASBsYAEcbIABFGyYARBstAEMcMwBCHDkAQBxAAD8dRwA+HU8A&#10;PR5YADweYgA6H20AOR97ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh/wA2If8AliMAAIMmAAB0&#10;JwAAaCgAAF8oAABYJwAAUyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8VAEAgHAA/ICMAPiApADwg&#10;LwA7ITYAOiE9ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoAMCWrADAmvwAvJtwAMCby&#10;ADAm/wAxJf8AkSYAAH8oAABxKgAAZSoAAFwqAABVKgAATykAAEsoAABIJQAARCQAAEEkBQA/JA0A&#10;PSQSADskGQA5JB8ANyQmADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAnXQAvKGkALil3AC0phwAs&#10;KZgAKyqqACoqvQAqKtoAKyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0AAFktAABRLQAATCwAAEcr&#10;AABDKAAAPygAADwoAgA5KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0cALCtR&#10;ACssWwAqLGcAKS11ACgthQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAnLf8AiisAAHgtAABqLgAA&#10;Xy8AAFYvAABOLwAASC4AAEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAtEwAuLRoALS0gACstJwAq&#10;Li0AKi41ACkvPQAoL0UAJzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKnACEyuwAgMtQAITLvACIx&#10;/AAiMf8Ahi0AAHUvAABnMAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAANjAAADMwAAAwMQYALTEN&#10;ACsxEQApMhcAKDIeACcyJAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAgNWMAHzVxAB42gQAdNpMA&#10;HDalABs2uQAbNtIAHDbtAB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3&#10;MwAAMTQAAC41AAArNQIAKDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6&#10;VAAaOmAAGTpuABg6fwAXO5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8AfTIAAG00AABgNQAAVTYA&#10;AE02AABGNgAAQDYAADo2AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAePRIAHT0YABw9HwAbPiUA&#10;Gj4tABk+NAAXPj0AFj9HABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFAtgAQQM4AET/rABI/+QAS&#10;Pv8AeTUAAGk3AABcOAAAUjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwAACc9AAAiPwAAHkEEABpC&#10;CwAYQxAAF0MVABVEGwAURCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsADkVpAA5FeQANRYwADUWf&#10;AAxFsgALRckADEXlAA1E9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABAPAAAOjwAADQ8AAAuPgAA&#10;KEAAACNCAAAfRAAAGkYAABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1LLQANSzYADEtAAAtLSgAK&#10;S1YACUtkAAhLdAAHS4cABUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+&#10;AAA9PgAANz8AADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsAC1EQAApRFAAJURsACFEi&#10;AAdRKQAFUTIABFI7AANSRgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAAUb8AAFDcAABQ7gAAUPcA&#10;aEAAAFtBAABQQQAASEEAAEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtNAAAWUAAAEVMAAA5VBAAK&#10;WAoABlgOAAJYEgAAWRcAAFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpaAABaaQAAWXwAAFmQAABZ&#10;pQAAWLoAAFjVAABX7AAAV/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAAL0kAAChMAAAiTwAAG1IA&#10;ABZVAAARWAAADVoAAAldAwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAAYicAAGIxAABiOwAAYkcA&#10;AGJVAABjZAAAYnYAAGKLAABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJAABKSAAAQ0gAADpKAAAy&#10;TQAAKlAAACNTAAAcVwAAFloAABFdAAANYAAACGMAAANmAQAAZwYAAGgLAABpDgAAahEAAGsVAABs&#10;GwAAbSIAAG0qAABtNAAAbUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAAAGvIAABr5gAAavMAWE0A&#10;AE5NAABITAAAPk4AADVRAAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAHawAAAW4AAABwAAAAcgMA&#10;AHIHAABzCwAAdQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAA&#10;eKoAAHjBAAB33wAAd+8AVFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIAABZnAAAQawAAC28AAAVz&#10;AAAAdwAAAHoAAAB8AAAAfgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUAAIgcAACJJQAAijAAAIo+&#10;AACJTQAAiV8AAIlzAACIiwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8WgAAMl8AAChkAAAfaQAA&#10;Fm8AABB0AAAKeQAAAn0AAACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACPAAAAkAQAAJIIAACTDAAA&#10;lRAAAJcVAACZHQAAmycAAJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiwAACYxwAAl94AS1wAAEBg&#10;AAA1ZQAAK2oAACFxAAAXdwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAAAJgAAACaAAAAmwAAAJ0A&#10;AACfAAAAoAAAAKIAAACkBQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAArUsAAK1fAACtdwAArJAA&#10;AKunAACrugAAq8sARWYAADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACTAAAAmAAAAJ0AAAChAAAA&#10;pQAAAKgAAACrAAAAqwAAAK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkHAAC8DQAAvxMAAMIfAADC&#10;LgAAwkAAAMJUAADBawAAwYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0A&#10;AACjAAAAqAAAAK0AAACyAAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAAwgAAAMQAAADGAAAAyAAA&#10;AMsAAADOBQAA0Q0AANYUAADXIwAA2DUAANlJAADaXgAA23UAANuMAADcnwAA3KsA/wAAAP8AAAD/&#10;AAAA/wAJAP8AEAD/ABkA/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAA&#10;bgDeAHMA3AB5ANoAfwDXAIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/&#10;AL8A/wC6AP8A/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A&#10;1ABTANEAWQDOAF4AzABjAMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3&#10;AMgAtgDmALUA+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAAAOUACwDdABEA1wAaANIA&#10;JADPAC4AywA3AMcAQADDAEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgAtQBtALMAcwCxAHkArwCB&#10;AK0AigCrAJQAqQCgAKgArQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCiAP8A/wAAAPYAAADmAAAA&#10;1wAAAMsABgDEAA4AvgAVALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsATgCpAFMApwBYAKYAXACk&#10;AGEAowBnAKEAbACgAHMAngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA&#10;/wCTAP8A9wAAAOQAAADQAAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIAowArAKIAMwCfADsAnABC&#10;AJsASACZAE0AlwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCMAIcAigCTAIgAoACHAK8A&#10;hQDCAIUA4gCEAPcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYAAACeAAcAmgAOAJYAFACU&#10;AB0AkgAlAJEALQCQADUAjQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABbAIMAYACBAGcAgABuAH4A&#10;dwB9AIEAewCNAHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A0AAAALsAAACrAAAAnwAA&#10;AJcAAACQAAIAiwALAIgAEACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8AEEAewBGAHkASwB4AFAA&#10;dwBVAHYAWwB0AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoAyQBpAOgAaQD5AGkA/wBp&#10;AP8AwAAAAKwAAACcAgAAkAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEA&#10;NgBwADwAbwBBAG0ARgBsAEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYAYwCCAGEAkABgAJ8AXwCv&#10;AF4AwwBeAOEAXgD0AF0A/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3BwAAdAQAAHEACQBvAA8A&#10;bQAVAGsAHABpACMAaAAqAGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8AUgBeAFgAXQBfAFsAaABa&#10;AHIAWAB+AFcAjABWAJsAVQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQ&#10;AABsDgAAaQwAAGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEAWgA3AFkAPABYAEIAVwFH&#10;AFYBTgBVAlQAUwJcAFIDZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABKBtQASgftAEoH+QBKB/8A&#10;oRAAAI4SAAB+FAAAcxQAAGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBT&#10;By0AUggzAFEIOABQCD4ATwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6AEYMiABEDJgAQwypAEIN&#10;vABCDdUAQg3uAEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAAWRYAAFYTAABUEQAAVA4I&#10;AFMNDgBRDRQATw0bAE0NIgBMDSgASw0uAEoNNABJDToARw5BAEYORwBFDk8ARA5XAEIPYQBBEGwA&#10;PxB5AD4QiAA9EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABY&#10;HAAAUxsAAFAYAABOFgAATBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEqAEIRMABBETcAQBI9AD8S&#10;RAA9EkwAPBNUADsTXgA5FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMAMxbuADQW/AA0Fv8AjhsA&#10;AHwdAABuHwAAYyAAAFogAABTIAAATh4AAEodAABIGgAARhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAA&#10;PRUnADsVLQA6FjMAORY6ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAagwAvGpQALhulAC0buAAt&#10;G9AALRvsAC4b+wAuG/8Aih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEAAEYgAABDHgAAQRsAAD8a&#10;AwA9GgwAOxkRADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYALxxPAC4dWQAtHWQALB5x&#10;ACsfgQAqH5IAKR+kACggtwAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABnJAAAXCUAAFMlAABMJQAA&#10;RyQAAEIjAAA/IQAAPR8AADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8eJgAuHy0ALR8zACwgOwAr&#10;IEMAKiFMACkhVgAoImIAJiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTpACMk+QAkI/8AgiMAAHEl&#10;AABjJgAAWScAAFAoAABJJwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYAMCINAC4iEQAsIhcAKiId&#10;ACkiIwAoIyoAJyMxACYkOAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAfJ48AHiihAB4otAAdKMoA&#10;HSjoAB4o+AAfJ/8AfiUAAG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwoAAA3JwAANCYAADAmAAAt&#10;JgMAKycLACgnEAAnJxQAJScaACQnIQAjKCcAIiguACEpNgAgKT4AHypIAB4qUgAdK14AHCtrABsr&#10;ewAaLI0AGSyfABgssgAYLMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAAUywAAEosAABDLAAAPisA&#10;ADkrAAA0KgAAMCoAACsqAAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAeLSUAHS0sABwtMwAbLjwA&#10;Gi5FABkvUAAYL1wAFy9pABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw9gAVL/8AdioAAGcsAABa&#10;LQAAUC4AAEguAABBLgAAOy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAFAB8xDAAcMRAAGzIVABoy&#10;HAAZMiIAGDIpABczMQAWMzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkAEDWcABA1sAAONcYADzTk&#10;ABA09QAQNP8AciwAAGMuAABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAvMAAAKTEAACQyAAAhMwAA&#10;HTUCABo2CQAXNw4AFTcTABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5SwAOOVcADjpkAA06dAAM&#10;OoYADDqZAAs5rAAKOcEACjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMAAEIzAAA7MwAANjMAADEy&#10;AAAsMwAAJzQAACE2AAAdOAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwADj4jAA0+KgAMPjMADD48&#10;AAs/RwAKP1IACD9gAAc/bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAFPvcAaTMAAFs0AABQNQAA&#10;RzUAAD81AAA5NQAANDUAAC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJBBAAOQwoADEQOAApEEwAJ&#10;RBkACEQgAAdEJwAGRC8ABUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQAABEpAAARLkAAETRAABE&#10;6gAAQ/UAZDYAAFc3AABMOAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAAID0AABpAAAAWQgAAEkQA&#10;AA5HBAALSQkAB0oNAARLEQABSxYAAEscAABLIwAASysAAEs0AABLPgAATEkAAExXAABMZgAATHcA&#10;AEuMAABLoQAAS7UAAErOAABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7AAA0OwAALjwAACc+AAAi&#10;QQAAHEMAABZGAAASSQAADksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMYAABTHwAAUyYAAFMvAABT&#10;OQAAU0UAAFNSAABTYQAAU3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQAWT4AAE4+AABFPgAAPj4A&#10;ADg+AAAwQAAAKUIAACNEAAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAAVwcAAFgLAABZDgAAWhEA&#10;AFoVAABbGgAAXCEAAFwqAABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABblwAAW60AAFrFAABa5AAA&#10;WfMAVEIAAEpCAABCQgAAPEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMAAA5WAAAKWQAABVsAAABe&#10;AAAAYAQAAGEIAABiDAAAYw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6&#10;AABmkQAAZagAAGXAAABk3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAmTQAAH1EAABhVAAASWQAA&#10;DVwAAAhgAAACYwAAAGYAAABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABwEgAAchcAAHMdAAB0JgAA&#10;dDIAAHQ/AAB0TgAAc18AAHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoAAEVKAAA7SwAAMk4AAClS&#10;AAAgVgAAGFsAABJfAAANZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAAAHcAAAB5AgAAegYAAHwK&#10;AAB+DgAAgBEAAIIWAACEHgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAAgpkAAIGxAACAyQAAgOUA&#10;Sk4AAD9QAAA1UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5AAAAfQAAAIEAAACDAAAA&#10;hQAAAIYAAACIAAAAiQAAAIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYsAACWOwAAlkwAAJVgAACV&#10;dgAAlJAAAJOnAACSvQAAktUARFUAADlZAAAvXQAAJGMAABppAAASbwAADHUAAAR7AAAAgAAAAIUA&#10;AACJAAAAjQAAAJEAAACTAAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAAoAYAAKILAAClEAAAqBcA&#10;AKkjAACpMQAAqUMAAKlWAACobQAApocAAKeeAACmswAApccAPl4AADJjAAAnagAAHXAAABN4AAAM&#10;fwAAA4UAAACLAAAAkQAAAJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACw&#10;AAAAsgAAALUCAAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoAALuUAAC6qQAAurkAN2oA&#10;ACtwAAAgeAAAFoAAAA2IAAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAAsAAAALMAAAC2AAAAtwAA&#10;ALkAAAC7AAAAvQAAAL8AAADCAAAAxQAAAMgAAADKAAAAzggAANIQAADVGwAA1SwAANRAAADUVwAA&#10;024AANSGAADUmwAA06sA/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0A&#10;RgDpAE0A5gBTAOQAWQDhAF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCn&#10;AMQAtwDCAMwAwADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/AAAA+gABAPMACwDtABIA&#10;6AAbAOUAJQDkAC4A3wA4ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9&#10;AHoAuwCBALkAiwC2AJUAtAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8A&#10;AADyAAAA5gAAAN0ABwDSAA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIAuQBIALcATgC1AFMAswBY&#10;ALEAXQCwAGIArgBnAKwAbACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACfALkAngDSAJ0A8gCcAP8A&#10;nQD/AJwA/wCZAP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIAGgCwACMArwAsAK0ANACp&#10;ADwApgBCAKQASACiAE0AoABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAA&#10;oQCOALEAjQDGAIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAAtwAAAKwAAACmAAgAoQAO&#10;AJ8AFQCdAB4AmwAmAJoALgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCNAFUAiwBaAIoAYACJAGYA&#10;hwBtAIUAdgCEAIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA/wB8AP8A2QAAAMEAAACx&#10;AAAApAAAAJwAAACUAAMAkAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2AIMAPACCAEEAgABGAH8A&#10;SwB9AE8AfABUAHsAWgB5AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+&#10;AG4A/wBuAP8AxAAAAK8AAACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8ABQAewAbAHkAIgB4ACkA&#10;dwAwAHUANgB0ADsAcgBAAHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkAagBoAHQAZgCAAGUAjgBj&#10;AJ0AYgCtAGEAwgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAAAH4AAAB5AAAAdQADAHEA&#10;CwBvABAAbQAWAGwAHQBrACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUAYwBKAGEATwBgAFYAXwBd&#10;AF0AZQBcAG8AWgB6AFkAiABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBWAP8AqAEAAJQFAACFBwAA&#10;egcAAHIGAABsBAAAaQEAAGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZ&#10;AEAAWABFAFcASwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCkAEwAtgBMAM0ATADrAEwA&#10;+gBMAP8AnQkAAIsLAAB8DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkAWgAOAFgAEwBXABkAVgAg&#10;AFUAJgBTACsAUgAxAFEANgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJAGcARwBzAEYAgABFAJAA&#10;RAChAEMAsgBDAMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGARAABaEAAAVg4AAFQNAABT&#10;CgQAUwYLAFEDEABPARUATgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9AEUDQwBEA0oAQwRRAEIE&#10;WgBABWQAPwVwAD4GfgA9Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwAjhAAAHwSAABuFAAAYhUA&#10;AFoVAABUFAAAUBMAAE0RAABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBECCMAQggoAEEJLgBACTMA&#10;Pwk5AD4KQAA9CkcAPApPADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMNsQAyDccAMg3jADIN9AAy&#10;Df4AiBMAAHcVAABpFwAAXhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxACAEMOCABCDQ4AQA0SAD8N&#10;GAA9DR8APA0kADsNKgA5DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGg&#10;ACwRsgArEcgAKxHmACsR9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABLGwAARhoAAEIYAAA/FwAA&#10;PhQAADwSBAA7EQoAOhAQADgQFQA3EBsANREhADQRJwAzES0AMhEzADAROgAvEkIALhJLAC0TVAAr&#10;E18AKhRsACkUewAoFIwAJxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0e&#10;AABHHgAAQh0AAD4cAAA6GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcALxQdAC0UIwAsFSoAKxUw&#10;ACoVNwApFj8AKBZIACcXUgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAfGcQAHxniACAZ9AAgGf8A&#10;ehsAAGoeAABdHwAAUyAAAEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZAAAwGQQALhgLACwYEAAq&#10;GBQAKRgaACcYIAAmGSYAJRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1oAB4ddwAdHYgAHB6bABse&#10;rQAaHsMAGh7gABod8wAbHf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAAOyIAADchAAAzIAAAMB8A&#10;AC0dAAArHQAAKB0IACYdDgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAeHzoAHR9DABwgTQAbIVkA&#10;GiFmABkhdQAYIocAFyKZABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQiAABXIwAATSQAAEUlAAA+&#10;JAAAOSQAADQjAAAwIgAALCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEVAB0iGwAbIiEAGyIoABoj&#10;LwAZIzgAGCRBABckSwAWJVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAAECbdABEl8QASJf0AcCIA&#10;AGEkAABUJgAASiYAAEInAAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAiJQAAHyUDAB0mCgAbJg4A&#10;GScSABgnGAAXJx8AFiclABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAqcQAPKoMADiqWAA4qqQAN&#10;Kr0ADSrXAA0q7gAOKfsAbCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgAAC8oAAArJwAAJycAACIo&#10;AAAeKQAAGyoAABgrBwAWKw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIADy48AA4uRgANLlIADS5f&#10;AAwvbgALL38ACi+SAAkvpQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABOKgAARSsAAD0rAAA3KwAA&#10;MSoAAC0qAAApKgAAJCoAACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8yEwAOMhkADTIgAA0yJwAM&#10;Mi8ACzM4AAozQgAJM04ACDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPNAAMz5wAEMvMAZCoAAFYs&#10;AABLLQAAQi0AADotAAA0LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAAFTIAABI0AwAPNgkADDgN&#10;AAo4EQAJOBYACDgdAAc4JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMA&#10;ADjKAAA45gAAN/IAXy0AAFIuAABILwAAPzAAADgvAAAyLwAALS8AACkvAAAkMAAAHzEAABozAAAV&#10;NQAAEjcAAA85AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/&#10;YQAAP3MAAD+HAAA+nAAAPrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAAPDIAADUyAAAwMQAAKzEA&#10;ACYyAAAgNAAAGzYAABY4AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAARBIAAEUWAABFHQAARSQA&#10;AEUtAABGNgAARkIAAEZOAABGXQAARm4AAEWCAABFmAAARK0AAETEAABD4wAAQ/IAVTQAAEo1AABB&#10;NQAAOTUAADM0AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQAAAhGAQADSAYAAEkKAABK&#10;DQAASxAAAEwUAABNGQAATiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkAAE19AABMlAAATKoAAEvB&#10;AABL4QAASvIAUDgAAEY4AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAYQAAAE0MAAA9GAAALSQAA&#10;B0sAAAJOAAAAUAQAAFEIAABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABXLAAAVzgAAFdEAABXUgAA&#10;VmMAAFZ3AABWjgAAVaUAAFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsAAC08AAAmPwAAH0IAABlF&#10;AAATSAAADksAAAtPAAAFUQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwAAF0OAABfEQAAYBYAAGId&#10;AABiJgAAYjEAAGI+AABhTAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAAXe4AR0AAAD8/AAA6PwAA&#10;MUAAAClDAAAhRgAAGkoAABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABhAAAAYwAAAGQBAABlBAAA&#10;ZwgAAGgLAABqDgAAbBIAAG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5oAABtfwAAbZgAAGywAABr&#10;ygAAaugAREQAAD5DAAA1RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAAAmAAAABkAAAAZwAAAGsA&#10;AABtAAAAbwAAAHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0A&#10;AH1hAAB9dwAAfJAAAHuoAAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxVAAAUWwAADmAAAAdlAAAA&#10;agAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUAAACHAwAAiggAAIwNAACP&#10;EQAAkhkAAJIlAACSMwAAkkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0APU4AADJRAAAoVgAAHlwA&#10;ABViAAAOaAAAB24AAAB0AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAAjgAAAJAAAACSAAAAlAAA&#10;AJYAAACYAAAAmwAAAJ4GAAChDAAApBEAAKYbAACmKQAApjoAAKVNAAClYgAApHsAAKOUAAChqwAA&#10;ob8ANlcAACxcAAAhYgAAF2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8AAACUAAAAmAAAAJsAAACe&#10;AAAAnwAAAKIAAACkAAAApgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwAALsSAAC7HwAAuzAAALtD&#10;AAC6WAAAuXAAALeLAAC3oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAAiAAAAI8AAACWAAAAmwAA&#10;AKEAAACmAAAAqgAAAK4AAACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9AAAAwAAAAMMAAADHAAAA&#10;ywMAAM8MAADTFQAA0iUAANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAAAP8AAAD/AAAA/wADAP8A&#10;CwD8ABEA+QAbAPcAJQDzAC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA2QBeANUAYwDTAGgA0ABt&#10;AM4AcwDLAHoAyACCAMYAjADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A&#10;/wAAAP8AAAD7AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEAOwDMAEIAyABIAMUATgDC&#10;AFMAwABYAL4AXQC8AGIAugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA&#10;+QClAP8AowD/AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwAxQASAMMAGwDAACQAvgAs&#10;ALkANQC2ADwAswBDALAASACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCkAG0AogB0AKAAfQCeAIgA&#10;nACVAJoAowCYALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYAAADRAAAAwgAAALgAAACx&#10;AAgArQAPAKoAFgCoAB4AqAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBMAJcAUQCWAFUAlABaAJMA&#10;YACRAGYAkABuAI4AdgCMAIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAA&#10;AMsAAAC6AAAArAAAAKIAAACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACPADAAjQA2AIsAPACJAEEA&#10;iABGAIYASwCFAE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABz&#10;APQAdAD/AHQA/wB0AP8AywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAIAIMADgCBABQAgQAbAIAA&#10;IwB/ACoAfQAwAHsANgB6ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoAcABhAG4AaQBtAHMAawB/&#10;AGkAjQBoAJ0AZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACVAAAAigAAAIEAAAB8AAAA&#10;dgAEAHQADAByABAAcQAWAHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkAPwBoAEQAZwBJAGUATgBk&#10;AFQAYwBbAGEAYwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUA&#10;AACHAAAAewAAAHMAAABuAAAAagABAGcACABlAA4AZAASAGMAGABjAB8AYgAlAGEAKgBfADAAXgA1&#10;AF0AOgBcAD4AWwBEAFkASQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQAJEATwCiAE4AtQBOANAA&#10;TgDwAE4A/wBPAP8AnAAAAIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0ABABbAAsAWQAPAFgAFABX&#10;ABkAVwAgAFYAJQBVACoAUwAwAFIANABRADkAUAA/AE8ARABOAEsATQBSAEsAWgBKAGMASQBvAEcA&#10;fABGAIwARQCdAEUAsABEAMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAAZgoAAF4KAABZCQAAVQcA&#10;AFQEAABSAAcAUAAMAE8AEABOABUATQAbAEwAIABLACYASgArAEkAMABIADUARwA6AEYAQABFAEYA&#10;QwBOAEIAVgBBAF8AQABrAD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA9AA7AP8AiQoAAHgMAABq&#10;DgAAXw4AAFcOAABRDgAATQwAAEsLAABKCAIASQQJAEgADQBGABEARQAWAEQAHABDACEAQgAmAEEA&#10;KwA/ADEAPgA2AD0APAA8AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUANACWADQAqAAzALwAMwDY&#10;ADMA7wAzAPsAgg0AAHEPAABkEAAAWREAAFERAABLEQAARxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4A&#10;PgMSADwCGAA7Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMFUAAxBloAMAZmAC8HcwAu&#10;B4MALQeVACwHpwArB7oAKwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQAAEwUAABGFAAAQhMAAD4S&#10;AAA8EAAAOg4BADoNBgA6CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpF&#10;ACwLTgArC1kAKQxlACgMcwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAjDfcAeBIAAGgUAABbFgAA&#10;URcAAEgXAABCFgAAPRYAADkVAAA3EwAANREAADMQAwAzDggAMg0NADANEQAvDRYALQ0bACwNIQAr&#10;DScAKg0tACkONAAoDjsAJw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q&#10;7gAdEPkAcxQAAGQWAABXGAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAAMBUAAC4TAAAtEQQALBAK&#10;ACsQDgApEBIAKBAYACYQHgAlECQAJBAqACMRMQAiETkAIRFCACASSwAeElYAHRNjABwTcQAaE4IA&#10;GRSVABgUpwAXFLsAFxPUABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIcAAA8GwAANhsAADIaAAAv&#10;GQAALBgAACoWAAAoFAEAJhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoW&#10;SQAZFlQAGBdhABYXcAAVGIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oAbBkAAF0bAABRHQAARx0A&#10;AD8eAAA5HQAANB0AAC8cAAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAeFw4AHBcSABoXFwAZGB4A&#10;GRgkABgZLAAXGTQAFho9ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAcpQAPHLkADhzQAA4b6gAP&#10;G/gAaRsAAFodAABOHwAARR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0AACMcAAAgGwAAHRsBABsb&#10;BwAZHA0AFxwQABYcFQAVHBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AADyBdAA4gbAANIHwADSCP&#10;AAwgogALILUACyDKAAsg5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0IQAALyEAACogAAAmHwAA&#10;Ix8AACAeAAAdHgAAGSAAABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8iJgAOIy8ADiM3AA0jQQAM&#10;JE0ACyRZAAokZwAJJHgACCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8AAFQhAABJIwAAQCMAADgj&#10;AAAyIwAALCMAACgiAAAkIQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgADyYNAA4nEQANJxYADCcd&#10;AAsnIwAKJysACSg0AAgoPgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwABKK8AACjFAAEo4QABJ/AA&#10;XiIAAFEkAABGJQAAPSUAADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABskAAAYJQAAFCYAABEoAwAP&#10;KQgADCwMAAosEAAILBQABywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1SAAAuYAAALnEAAC2EAAAt&#10;mQAALa0AACzCAAAs4AAALPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAAKCYAACQmAAAhJgAAHSYA&#10;ABknAAAVKQAAESsAAA8sAwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAAMiUAADItAAAyNgAAM0IA&#10;ADNOAAAzXQAAM20AADOBAAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEopAAA/KgAANyoAADAqAAAr&#10;KQAAJygAACMoAAAeKQAAGioAABYsAAASLgAADzAAAA0xAgAKNAcABTULAAI2DgAANxAAADgUAAA4&#10;GgAAOCIAADgqAAA5MwAAOT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgAADe/AAA33gAANvAAUSsA&#10;AEYsAAA8LAAANCwAAC4sAAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQMwAADTUAAAk3AgAFOgYA&#10;ATsKAAA8DQAAPQ8AAD4SAAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABAVAAAQGUAAD94AAA/jwAA&#10;PqYAAD69AAA93AAAPfAATS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3&#10;AAAMOgAACTwAAAU+AAAAQQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkAAEghAABIKgAASDUAAEhB&#10;AABITwAASGAAAEdzAABHigAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2MgAAMDEAACsxAAAlMgAA&#10;HzQAABk2AAATOQAAEDwAAAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABLCAAATAsAAE4OAABPEQAA&#10;URUAAFIcAABSJQAAUjAAAFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61AABN0gAATe4AQzYAADs2&#10;AAA0NQAALzQAACc1AAAhOAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAAAE0AAABPAAAAUQAAAFMC&#10;AABUBQAAVQgAAFcLAABZDgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAAXFQAAFtnAABbfgAAWpcA&#10;AFmvAABYywAAV+oAPzkAADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBHAAALSgAABU4AAABRAAAA&#10;VAAAAFcAAABaAAAAXAAAAF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgSAABrGQAAayMAAGouAABq&#10;PAAAak0AAGlfAABodQAAZ48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0A&#10;AApRAAAEVQAAAFoAAABdAAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAAbQAAAG8CAABxBgAAdAoA&#10;AHYOAAB5EwAAexsAAHsnAAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1twAAdNIAPEEAADJCAAAo&#10;RQAAIEoAABdOAAAQVAAAClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7&#10;AAAAfQAAAH8AAACCAAAAhAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsAAI1OAACLYwAAinwAAIqV&#10;AACIrQAAh8UANkcAACxLAAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAAcgAAAHcAAAB7AAAAfwAA&#10;AIMAAACGAAAAiAAAAIoAAACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACdBwAAoQ0AAKUUAACkIQAA&#10;pDEAAKNEAACiWQAAoHAAAJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9&#10;AAAAgwAAAIgAAACNAAAAkQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAAAKMAAACmAAAAqQAAAKwA&#10;AACwAAAAtAcAALgOAAC6GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAA&#10;DHEAAAJ5AAAAgQAAAIkAAACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACrAAAArAAAAK8AAACyAAAA&#10;tAAAALYAAAC5AAAAvAAAAMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEvAADQRAAAz1sAAM1zAADL&#10;jQAAyqEA/wAAAP8AAAD7AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA6wAzAOYAOwDiAEMA3gBJ&#10;ANoATwDWAFQA0wBZANAAXgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+AJIAuwCeALkArgC2AMMA&#10;tADoALMA/wCvAP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcAAwDhAAwA3AASANgAGwDW&#10;ACQA0gAtAMwANgDGAD0AwgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBiALMAZwCxAG4ArwB2AKwA&#10;fwCqAIoAqACXAKUApgCjALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAA&#10;AMgAAADBAAkAvQAPALsAFgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCoAEgApgBNAKQAUgCjAFYA&#10;oQBbAJ8AYQCeAGcAnABvAJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A8ACNAP8AigD/AIUA/wCC&#10;AP8A5wAAAN0AAADGAAAAuAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAiAJ8AKQCbADAAmAA3AJYA&#10;PQCTAEIAkgBHAJAASwCPAFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8&#10;AHwA4wB8AP0AfAD/AHgA/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACTAAAAjwAJAI0ADgCLABQA&#10;igAcAIoAIwCIACoAhQAwAIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1&#10;AHMAcwCAAHEAjgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcA&#10;AACAAAAAfAAEAHoADAB4ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUAcAA6AG4APwBtAEQAbABJ&#10;AGsATgBqAFQAaABbAGcAYwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8A&#10;rAAAAJkAAACKAAAAfwAAAHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcAGABnAB8AZwAlAGUAKgBj&#10;AC8AYgA0AGEAOQBgAD4AXwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwByAFUAgQBUAJEAUwCjAFIA&#10;uABRANwAUQD5AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAAYAAAAF4ABQBcAAsAWwAP&#10;AFsAFABaABkAWgAfAFkAJQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQAEkATwBQAE4AWABNAGIA&#10;SwBtAEoAegBJAIsASACdAEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4AAABwAAAAZgAAAF4AAABZ&#10;AAAAVgAAAFMAAQBSAAgAUAANAE8AEABPABUATgAaAE4AIABNACUATAAqAEoALgBJADMASAA4AEcA&#10;PgBGAEQARQBLAEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAA&#10;AHUDAABoBgAAXQcAAFUGAABQBgAATAQAAEoBAABJAAQARwAKAEYADgBFABEARQAWAEQAGwBDACAA&#10;QgAlAEEAKgBAAC8APwA0AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcAcQA2AIEANQCTADQApgA0&#10;ALsANADdADQA9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoAAEIIAABABQEAPwEHAD4A&#10;CwA9AA4APAASADsAFwA7ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwAMwBDADIATAAxAFUAMABg&#10;AC8AbQAuAH0ALQCPACwAogAsALYALADQACwA7gAsAPwAdwoAAGcMAABaDgAAUA4AAEkOAABDDgAA&#10;Pg0AADsMAAA5CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEAIgAwACcALwAsAC4AMgAt&#10;ADgALABAACsASQAqAFIAKQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDKACUA6AAlAPcAcg0AAGIO&#10;AABWEAAATBEAAEQRAAA+EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoALwYNAC4FEQAsBBQAKwMZ&#10;ACoDHgApAyMAKAQpACcELwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAgB3kAHweLAB4HnQAeB7AA&#10;HQbGAB0G4wAdBfMAbQ4AAF4RAABSEgAASBMAAEATAAA6EwAANRIAADERAAAuEAAALA8AACoOAwAq&#10;DQcAKQsLACgJDgAnCREAJQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7AB4LRAAdC08AHAxbABsM&#10;aQAaDHkAGAyLABgMngAXDLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAARRUAAD0VAAA3FQAAMRQA&#10;AC0TAAAqEgAAKBEAACYQAQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIA&#10;Gg46ABgORAAXDlAAFg9cABUPagATEHsAEhCNABEQoAARELMAEA/JABAP5AARD/IAZRIAAFcUAABL&#10;FgAAQhcAADoXAAA0FwAALxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQ&#10;FQAYEBsAFxAhABYQKAAVETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kADhOMAA4TngANE7EADRLF&#10;AAwS4QANEvEAYhQAAFQWAABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAkFgAAIRYAAB8VAAAcFAIA&#10;GhMEABkSBgAXEgsAFRIOABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAM&#10;F3UACxeHAAoXmgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoAADUbAAAvGgAAKhoAACUZ&#10;AAAiGAAAHxgAABwXAAAZFgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYADhccAA4YIwANGCoADBkz&#10;AAwZPAALGkcAChpTAAkaYQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAEGewAXBgAAE4aAABDHAAA&#10;OhwAADMcAAAsHAAAJxwAACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZBAAQGwcADhsMAA0cEAAM&#10;HBMACxwZAAocHwAJHScACB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+AAAAflQAAHqkAAB69AAAd&#10;2AAAHewAWBoAAEscAABBHgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAAGxsAABgbAAAWGwEAExsC&#10;ABEcBAAOHgcADB8LAAogDgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAAIkAAACNNAAAjWgAAI2sA&#10;ACN+AAAjkwAAIqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4gAAAoIAAAIx8AACAeAAAd&#10;HQAAGh0AABYdAAATHgAAER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYUAAAmGgAAJiEAACcpAAAn&#10;MgAAJz0AACdJAAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIA&#10;ACwiAAAmIQAAIiEAAB4gAAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAKJgYABigKAAMpDQAAKw8A&#10;ACwSAAAsFwAALB4AACwmAAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAsjQAALKQAACu6AAAr1gAA&#10;Ku4ATSIAAEEkAAA4JAAAMCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMAABIkAAAPJgAADSgAAAoq&#10;AgAGLAUAAi4JAAAvCwAAMA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYAADNCAAAzUAAAM2AAADNz&#10;AAAyigAAMqEAADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAjJQAAHyQAABslAAAWJgAA&#10;EigAABAqAAANLAAACi4AAAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6EgAAOhcAADofAAA6JwAA&#10;OjIAADo+AAA6TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkAADopAAAxKQAAKykAACYo&#10;AAAiJwAAHSgAABgpAAATKwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIAADsFAAA8CAAAPgsAAD8N&#10;AABBEAAAQxQAAEMbAABDIwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAAQJoAAD+yAAA+zwAAPu8A&#10;PywAADYsAAAvLAAAKisAACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4AAAEOgAAADwAAAA/AAAA&#10;QQAAAEMCAABFBQAARggAAEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00AABMQgAATFEAAEtkAABL&#10;ewAASpQAAEmtAABIygAAR+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAAFTQAABA3AAANOgAACD0A&#10;AAJAAAAAQwAAAEYAAABIAAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAAVQ4AAFgSAABZGQAAWCIA&#10;AFguAABXPAAAV0sAAFZeAABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEyAAAsMQAAJTIAAB01AAAW&#10;OAAAETwAAAxAAAAHRAAAAEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABZAAAAWgAAAFwDAABe&#10;BwAAYQsAAGQOAABmEwAAZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUAAGGfAABguQAAXtwANTcA&#10;ADA1AAAoNwAAIDoAABg9AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAAYQAA&#10;AGQAAABlAAAAZwAAAGkAAABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAA&#10;c3sAAHKVAABwrwAAb8kANToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIAAABXAAAAXAAAAGAAAABk&#10;AAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAAAIIEAACGCgAAig8AAIwX&#10;AACLJAAAijMAAIlFAACHWwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAcSQAAE04AAA1UAAAEWgAA&#10;AGEAAABmAAAAawAAAG8AAAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACHAAAAigAAAIwAAACPAAAA&#10;kgAAAJYAAACZAgAAngkAAKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqBAACamQAAma8AKUkAAB9O&#10;AAAVVAAADlsAAAViAAAAaQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAAAI8AAACTAAAAlQAAAJcA&#10;AACaAAAAnQAAAKAAAACjAAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAAuh8AALkwAAC3RQAAtVwA&#10;ALR0AACxjgAAr6QAIlQAABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJAAAAkAAAAJUAAACaAAAA&#10;nwAAAKMAAACmAAAAqAAAAKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0AAADCAAAAxwAAAMwBAADT&#10;CwAA1BUAANMmAADROgAA0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA8QAAAPMABQD0AAwA8gAT&#10;APAAHADtACUA6AAuAOIANgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAA&#10;vgB4ALwAgQC5AI0AtgCaALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA/wCPAP8A9AAAAOwAAADo&#10;AAAA5wAAAN8AAADZAAkA0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+ALkARAC3AEkAtQBOALMA&#10;UwCxAFcArwBdAK0AYgCrAGkAqQBxAKcAegClAIUAogCTAKAAogCdALYAmwDUAJkA+QCWAP8AjQD/&#10;AIgA/wCEAP8A6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCxABoAsAAiAK0AKgCpADEA&#10;pgA4AKQAPQCiAEMAoABIAJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCL&#10;AKwAiQDFAIgA7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAAAKUAAACfAAAAnAAJAJkA&#10;DwCZABUAmQAdAJgAJACUACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsAhgBQAIUAVQCDAFsAggBi&#10;AIAAawB+AHUAfACCAHoAkgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBsAP8AxwAAALUAAAClAAAA&#10;mQAAAI8AAACJAAAAhQAEAIQADACCABEAggAXAIIAHgCAACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2&#10;AEQAdQBJAHMATwByAFUAcABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCvAGYAzABlAPUAZAD/AGEA&#10;/wBgAP8AtAAAAKAAAACQAAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4AbwASAG8AGABvAB8AbQAl&#10;AGsAKgBpADAAaAA0AGcAOQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBeAGcAXABzAFsAggBZAJMA&#10;WACmAFcAvwBXAOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwAAABoAAAAZAAAAGEABABg&#10;AAsAXwAPAF8AEwBfABkAXwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9AFYAQwBVAEkAUwBQAFIA&#10;WABRAGEAUABtAE4AewBNAIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAA&#10;AF8AAABaAAAAVwAAAFUAAQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBPACQATgApAE0ALgBMADMA&#10;SwA4AEoAPQBJAEMASABKAEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAArgBAAMsAPwDyAEAA/wBA&#10;AP8AhQAAAHQAAABnAAAAXQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAKAEcADQBGABEARgAVAEYA&#10;GgBFAB8ARAAkAEMAKQBCAC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcAOgBiADkAbwA4AIAANwCT&#10;ADYApwA2AMAANgDoADYA/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABHAwAAQwEAAEEAAAA/AAEA&#10;PgAHAD0ACwA9AA4APAARADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYAMwA1ADoANABBADMASQAy&#10;AFMAMQBeADAAawAvAHsALgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEAAGQFAABXBwAATQgAAEYI&#10;AABACAAAOwcAADgFAAA3AwAANgAEADUACAA0AAwANAAPADQAEgAzABYAMgAbADEAIAAwACQALwAp&#10;AC4ALwAtADYALAA9ACsARQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAlALMAJQDPACUA8AAmAP8A&#10;bQYAAF4JAABSCwAASAwAAEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4DBgAtAAoALAANACwAEAAr&#10;ABMAKgAXACkAHAAoACAAJwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBXACEAZAAgAHMAHwCFAB8A&#10;mQAeAK4AHgDHAB4A6QAfAPoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsA&#10;ACcJBAAmBggAJgQLACUDDgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAfAC4AHgE2AB0BPwAcAUkA&#10;GwFUABoBYQAaAXAAGQGCABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUOAABJDwAAQBAAADgQAAAy&#10;EAAALQ8AACkOAAAmDgAAIw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgURABwFFQAbBRoAGgUfABoF&#10;JQAZBSsAGAUzABcGPAAWBkYAFgZSABUHXwAUB24AEweAABIHlAASBqcAEgW8ABIE2QASA+8AXw4A&#10;AFEPAABGEAAAPBEAADURAAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAcDQUAGg0HABoLCgAZCg0A&#10;GAkQABcJEgAWCRcAFQkcABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAMXwAPDG4ADgyAAA4MlAAN&#10;C6cADQu6AA0K0gANCuoAXA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIAACMRAAAfEQAAHBAAABoQ&#10;AgAYDwQAFg4HABUOCQAUDQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgADw0wAA4OOwANDkYADQ5R&#10;AAwPXgALD20ACg9/AAkPkwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABAEwAANxQAADAUAAApFAAA&#10;JRQAACETAAAdEgAAGhIAABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4ODgAODxIADRAYAA0QHgAM&#10;ECUADBAtAAsRNgAKEUEACRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4AAMRzwACEegAVRIAAEkU&#10;AAA+FQAANRYAAC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUAEhEHABARCQAPEQoADREL&#10;AAwSDgALEhEAChIVAAkTGwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAACFWcAARV6AAAVjgAAFaMA&#10;ABS3AAAUzwAAE+kAUhQAAEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwWAAAZFQAAFhQBABQTBAAS&#10;EwYAERIIAA8SCAAOEwkADBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcnAAIYMAABGDsAABlHAAAZ&#10;VQAAGWQAABl3AAAZjAAAGKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAAMBkAACkZAAAjGQAAHxgA&#10;ABsXAAAYFgAAFRUCABMVBQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0A&#10;ABwkAAAcLQAAHDgAAB1EAAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb0AAAGusATBgAAEAaAAA2&#10;GwAALRsAACYbAAAhGgAAHRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcEAAwZBQAKGgcABxwJAAMd&#10;CwAAHw0AACAQAAAgFAAAIRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2&#10;AAAf0QAAH+0ASBoAAD0cAAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAWGQEAExkBABEZAQAOGgEA&#10;DBwCAAodAwAHHwUAAyEIAAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAnJwAAJzIAACc+AAAnSwAA&#10;J1wAACduAAAmhQAAJp0AACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8AACMeAAAeHQAAGxwAABgb&#10;AAAUHAAAERwAAA4dAAANHwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsAACsNAAAtEAAALRUAAC0c&#10;AAAtJAAALi4AAC46AAAuSAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAAKe8AQCAAADYhAAAtIQAA&#10;JiEAACEgAAAdHwAAGh4AABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIoAAAAKwIAAC0EAAAvBgAA&#10;MAkAADIMAAA0DgAANRIAADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRmAAA0fAAAM5YAADKvAAAx&#10;zQAAMO8APCMAADIkAAAqJAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAADScAAAkpAAAFKwAAAS4A&#10;AAAwAAAAMgAAADQBAAA2BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4A&#10;AD1hAAA8dwAAO5EAADqrAAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8kAAAZJQAAFCYAABAoAAAN&#10;KwAACS4AAAUwAAAAMwAAADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIHAABECgAARg0AAEkRAABJ&#10;FwAASCEAAEgsAABHOgAAR0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegANCoAACwqAAAnKAAAIicA&#10;ABwoAAAWKgAAES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAAQwAAAEYAAABIAAAASgAA&#10;AEwDAABOBgAAUAoAAFMOAABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABRagAAUIMAAE+eAABNuQAA&#10;TOAAMC0AACssAAAmKwAAHywAABguAAASMgAADTUAAAg5AAACPQAAAEAAAABDAAAARgAAAEkAAABM&#10;AAAATgAAAFEAAABTAAAAVQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUAAGMfAABiLAAAYTwAAGBO&#10;AABfYgAAXnsAAFyWAABbsAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAOOwAACD8AAAFEAAAASAAA&#10;AEwAAABPAAAAUgAAAFUAAABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABmAAAAaQAAAG0FAABwCwAA&#10;dBAAAHQYAABzJQAAcjQAAHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMAACU1AAAdOAAAFDwAAA5B&#10;AAAHRwAAAEwAAABRAAAAVQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAAAG0AAABvAAAAcgAAAHQA&#10;AAB3AAAAegAAAH4AAACCBAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAAg2cAAIGBAAB/mwAAfrIA&#10;KToAACA9AAAWQgAAD0gAAAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAA&#10;fQAAAIAAAACCAAAAhQAAAIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAMAACiEwAAoCEAAJ8zAACd&#10;RwAAml4AAJh3AACXjwAAlacAI0MAABlIAAARTgAACVUAAABcAAAAYwAAAGoAAABxAAAAdgAAAHsA&#10;AACAAAAAhgAAAIoAAACOAAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAAowAAAKcAAACrAAAAsAAA&#10;ALYEAAC8DQAAuhcAALkoAAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNUAAALXAAAAWQAAABsAAAA&#10;dAAAAHwAAACDAAAAiQAAAI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcAAACqAAAArgAAALEAAAC0&#10;AAAAuAAAALwAAADBAAAAxwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgAAM1fAADLdgAAyI4AAAAA&#10;AAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4&#10;OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCB&#10;goOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJ&#10;y8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////&#10;/////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMU&#10;FhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xd&#10;XmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Sm&#10;p6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u&#10;8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8AAAAA&#10;AAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5&#10;Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGC&#10;g4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnL&#10;zM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////&#10;////////////////////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8g&#10;ISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZ&#10;WltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGS&#10;k5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrL&#10;zM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEA&#10;AAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsM&#10;DQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJD&#10;REVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8&#10;fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2&#10;t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x&#10;8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcY&#10;GRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZI&#10;SUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3&#10;ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn&#10;6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcI&#10;CAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKiss&#10;LS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6B&#10;g4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU&#10;1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4&#10;+Pn5+vv7/Pz9/f7+/9rLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Ol&#10;h9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg056M0QYNzJDZLLuzCrxrhP&#10;tMCzZ727rnvEtamIy7Kmh9Gvo4fVraCI2aueidypnIrep5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDk&#10;oZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrk&#10;zg05584OYNrKDJLLvC6rxblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI2aqeidynnIrepZuL4KKa&#10;jeKemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP&#10;456Zj+OemY/jnpmP49jLCRrhzww55c8OYNnKDJHLviyrxblMtb60Z725rnvFtKqHzLCmh9Gto4fV&#10;q6CI2aieiNulnYndo5yK35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKb&#10;mY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4tjLCRrc0As549ANYNjLC5HLvyurxLpMtb2z&#10;Z764rnvFtKmHzLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN&#10;4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs4&#10;3tEMX9bLC5HLwCmswrlNtryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSfh9qhnofcnp2I3Zqcid6V&#10;m4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWb&#10;jOCVm4zglZuM4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzGsqmHzK2mhtGpo4bUpaGG&#10;16Kghtmfn4bam56H3JediN2TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIve&#10;k5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLMC5PHvyutvrhQt7myar+0&#10;rXzGsKmHzKumhtCnpIXUo6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCd&#10;it2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQL&#10;XtDLCpXEvi2uvLhRuLeyasCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonb&#10;jp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduO&#10;nonbjp6J29PNChjV0ws21NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqGy6enhc+ipYTRnqSE05qj&#10;hNWWooTWk6GF14+ghtiLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ&#10;2YugidmLoInZi6CJ2YugidmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+vTOxt7dVubKxbcGtrX3G&#10;qqqGy6SohM6fp4TQm6WD0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJ&#10;oYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI19DPChbR1As3ztMKZcbK&#10;C525vDiytLZYuq2xbsGqrn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI&#10;1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jU&#10;h6OI1M7QChXO1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52rg8qYqoPLk6mDzZCohM6N&#10;p4TPiqeFz4emh9CFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWm&#10;iNGFpojRhaaI0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1p7Veu6OycMChsH3Dn66E&#10;xZmtg8eUrITJkKuEyo2qhcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInN&#10;g6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjRCRvF1QpCv9MKcrHEHqel&#10;uUm2obZgu56zcL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyHyISricmCq4rJgquKyYKr&#10;ismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquK&#10;ycTSCCDA1glIuNQKeKnPF5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jF&#10;hK6JxYOuisWBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WB&#10;rovFga6LxYGui8WBrovFga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNYqJG8bLKRt3q5krSDvY6z&#10;hr+LsofAiLGHwIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCM&#10;woCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx&#10;+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNau&#10;iJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJ&#10;zbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+&#10;on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0g&#10;U+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPY&#10;rYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOS&#10;itCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/&#10;vKCIw7mbiMe3mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quGndqrhp3aq4ad2quGndqr&#10;hp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4&#10;JnzLqUOrxqZctMKkb7q+on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorVro+M162NjtmsipLcq4mZ&#10;3aeInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb&#10;p4ic2/bBDhT3wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLieh8m1nIfNspmH0bCWiNSu&#10;lInXrZKL2quQjdypjZLfqI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOL&#10;nNyji5zco4uc3KOLnNyji5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGsxqdas8Klbbq+o32/u6OI&#10;xLegh8m0nYfOsZuH06+ZiNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNygjpzcoI6c3KCOnNygjpzc&#10;oI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXCDhT1whQw9sAdU+q6I3zL&#10;qkGsxqhZs8Kmbbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL36eYjuKll5LmoJaZ4JyT&#10;m92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb&#10;3fTCDRT1wxQw9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrd&#10;p5uM4KSajuKfmI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Z&#10;l5vdmZeb3ZmXm92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlXs8Kna7q+pXu/uqaExbal&#10;h8uyo4fRr6GH1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJvel5yb3pecm96XnJvel5yb&#10;3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6s&#10;xqpWs8Koa7q+p3m/uqiDxbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zycid6Xm4vgk5uP4JKdl96S&#10;nZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3u3E&#10;DBPzxRIv9MIZUuq9H3zKrDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfSqqKH1qWghtihn4banZ6H&#10;25mdh92UnYnekJyN3o6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPd&#10;jp2T3Y6dk92OnZPdjp2T3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kpabm+rHO/uq1+xbKph8ys&#10;pYbRp6OG1aKhhdeeoIXYmqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iue&#10;j9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv8sQXUurAG3zLrzisxq1S&#10;ssKrZrm/sG++t61+xrCph82qpobRpKSF05+jhNWbooTWl6GF2JOghdmPoIfZi5+K2oifjdqIn43a&#10;iJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2uHGChPw&#10;xxAu8MYWUerBGXzLsDWrx69PssOwYLi8smy/sq1+x62phsynp4XPoaWE0pykhNOYo4TUlKOE1ZCi&#10;hdaNoYbXiaGI2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL&#10;2Iehi9iHoYvYh6GL2NvHCRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2sW7Brq1/x6mqhsujqITO&#10;nqeDz5mmg9GVpYPSkaSE046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWF&#10;o4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1drICRLryw0t68oRUOvHEnzMtiqqyLdEsLq2&#10;WbqvsXDCqq1/x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ&#10;0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0tjJCRHfzQss&#10;580PT+jLDnvNvCKowrw8sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOqhMuQqYTMjamEzYuohc2I&#10;qIbOhqeHzoSnic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Sn&#10;ic+Ep4nPhKeJz9XJCRDYzwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTBobB/w56uhMWZrYTHlKyE&#10;yJCrhMmOq4TKi6qFy4mqhsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnM&#10;g6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQCn64vyWuqLhPuKG0Zrye&#10;snW/nbF/wZuwhMOWroTFka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJyYKrisqCq4rKgquKyoKr&#10;isqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKys/MCQ3Q0gooztQK&#10;UsXRCoOqwy2onrdXuJu1aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSKrobFiK6HxYauiMaErYjG&#10;g62KxoGti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eB&#10;rYvHga2Lx8zNCQzL0wotx9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqx&#10;h8KIsIfChrCIwoWwicODsIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+M&#10;w4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6r&#10;jb15sYy6gbSJuIO3hreFuYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+&#10;s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvsLRBxa91gg6p/EOVZvx&#10;G2iR5i14id1AhYXVVo+Dz2eXgstznX7IeKF7xnykecR/pnfDgqh1woSpdMKFqnPBh6tywYircsCK&#10;rHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus&#10;ccCLrP+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/K&#10;toiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KP&#10;x5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGy&#10;f6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4&#10;FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiR&#10;zLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8&#10;lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5ti&#10;scSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/&#10;uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWF&#10;k820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0f+4FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbCm365v52Gvb2aicG7l4nE&#10;uZOKx7ePjMq1jI7MtImQzrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyAo9KsgKPSrICj0qyAo9Ks&#10;gKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7YoRvewNGrdqECQx51gscSc&#10;cbbCnHy6v56FvryciMK6mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki&#10;06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn&#10;/7YoRvexM2rdqT+Rx51gscSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWUic6zkIvRsY2N06+KkNau&#10;iJPYrYaZ2aqFntmlhKHVpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSE&#10;otSkhKLUpISi1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6vqCCv7ugiMO4nIfItpmI&#10;zLOWiNCxkorTr4+M1q6MjtisipPbq4mZ3KaHndqihqDWoIai1KCGotSghqLUoIai1KCGotSghqLU&#10;oIai1KCGotSghqLUoIai1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvayMWrdqj2Rx55escSdb7bB&#10;oHi6vqGBv7uhiMS4nofJtZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya36KKndqeiaDWnImh1JyJ&#10;odSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1P66EQ7/uxom/7gm&#10;RvayMGrdqjyRx55dscSebrbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9OumIjXrJWK26qTjd6okZLi&#10;pJCZ4J6NnduajKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZ&#10;i6HVmYuh1f67EQ7+uxom/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+v7qkh8W3oofKs5+H0LCc&#10;h9WtmojZqpmK3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h&#10;1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rcqzqSx59cscSgarbBo3O6&#10;vqV8wLqlhcW2o4fLs6GH0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaT&#10;kqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0&#10;LmrcqzqSx6BcscShaLbBpXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT&#10;4ZWbm92Sl57YkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX&#10;kZWg1/y8EA39vBkm/rojRva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqpgsW2qIjMsKWH0qqih9em&#10;n4faoZ6H3JudiN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Z&#10;n9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeTx6FascWlY7XCqWu6vqx1&#10;v7qtf8WzqYfMraWG0qeihtaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/X&#10;jJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9EA37vRcl/bsiRfa2K2rb&#10;rTaTx6JZscWnX7XCrWa5v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF2JSghtmPn4fai5+L24if&#10;kNuIoJjYiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd&#10;1/q9Dg36vhYl/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3u7Juv7KtfsesqYbMpqeF0KClhNKbpITU&#10;lqOE1ZGihdaNoYbXiaGJ2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aE&#10;opfWhKKX1oSil9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2t&#10;f8epqoXLoqiEzp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT&#10;1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3wBMk+b8dRPa6JWrasi6V&#10;yq9Arci9Pa+3tl26rrFywqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ymhdCJpobRhqWH0oSlitKB&#10;pY3SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0uzB&#10;Cwz1whIk9sEaRPe9IWratCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTHm6yDyZarg8qRqoTLjqmE&#10;zIuphc2IqIbOhqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43P&#10;gKeNz4Cnjc+Ap43PgKeNz9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5TLamtGW9orJ1wKCwgMOd&#10;roTFl62ExpOthMePrITIjKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqMy4CqjMuAqozLgKqMy4Cq&#10;jMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4v&#10;rqW4VLiftWi8nbN2v5uxf8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaHrYfGha2Ix4OticeBrYvH&#10;gKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZ&#10;zAog5c8NQNjVC1+91guIpcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGFwY6xhcGLsIbCibCHwoiw&#10;h8OGsIjDha+Jw4OvisSCr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+L&#10;xIGvi8SBr4vEga+LxNLICAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aRvmevkLp0tJC3fbmRtYS8&#10;jrOGvoyyhr+KsofAiLKIwIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKA&#10;sYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcKQa/qDmGd5hx4kNoyiIvS&#10;TJSJy1+ciMZuo4jDeKiFwHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0erqItHm6ibV4uYu1eLmM&#10;tni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gki&#10;s98JQqD8FVqT8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jv&#10;x4WjbsaGo23GiKRsxYqlbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzF&#10;i6VsxYulbMWLpcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3&#10;i2nXeo1n1n6OZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyT&#10;YdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64x&#10;Ov+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnH&#10;uICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyM&#10;j8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21&#10;w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+p&#10;Plntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICb&#10;yLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7&#10;iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eF&#10;uMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlnt&#10;okt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+&#10;nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yv+xFwn/siIe/64wOv+pPVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDF&#10;uYeSx7iElcm3gpjKtoCby7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuv&#10;fKjLr3yoy698qMuvfKjLr3yoy/+yFwn/siEe/68vOv+qPFnspEl62JtamcaWcbLEmHi1wpmBucCb&#10;iLy+l4q/vJSLwrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTPrn2mzqt9qMyrfajMq32o&#10;zKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/syEe/7AuOv+rO1nspEh6&#10;15xZmsaXb7LEmXa2wpt/ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Ku&#10;f6PSqn+lz6Z/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+z&#10;Fgn/syAe/7AtOv+rOlnspUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjBu5iJxbiUisi2kIvLtIyO&#10;zrOIkdGxhZXTsIOa1LCCoNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafN&#10;o4GnzaOBp82jgafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZa7LEnHK2wp17ub+fg768&#10;nojCupqIxreWicq1korNs46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk0J+Dps2fg6bNn4OmzZ+D&#10;ps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Y&#10;m8eaabLEnXC2wp95ur+ggr68n4jCuZyIx7aYiMu0lInPsZCL06+MjtatiZPZrIeb26aGntmihaHV&#10;noWk0ZyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzv+0FAj/&#10;tB8d/7EsOv+tOFnrpkV71Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6HyLWah82yl4jRsJOK1a2P&#10;jdmrjJPdqIqb3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYem&#10;zpmHps6Zh6bOmYemzv+0FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fE&#10;uKCHybSdh86xmYjTrpaJ2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJps6WiabOlommzpaJps6W&#10;iabOlommzpaJps6WiabOlommzpaJps6WiabOlommzv+0FAj/tR4d/7IqOv+tN1rrp0N81Z5Vnced&#10;Y7LEoGq1wqNzur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5PmnpSa35mRndqWj6DWlI2j&#10;0pOMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d&#10;/7MqOv+uNlrrp0N81Z9TnceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oih9GvoIfXqp6J3KSbi+Cd&#10;mY7jmpuZ4JWWnNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CP&#10;pc+Qj6XPkI+lz/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1wqdtub6pd7+7qYHEtqiI&#10;y7Glh9GroofXpZ+I256diN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCNk6TQjZOk0I2TpNCNk6TQ&#10;jZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+vNVrqqEF81aJOnMehWrHF&#10;pmC0wqppub+tc767rn3EtKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O3YyemNuMnp/Yi5qi1IqX&#10;pNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0f+2Egj/txwd/7Qo&#10;Of+wNFrqqUB91aRJnMikVbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCjpIXUnKKE1pWhhdiPn4fa&#10;ip+L24efktqIoZzXiJ+h1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGH&#10;nKTRh5yk0f+2Egj/txsd/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wn&#10;hc+fpoTRmKSE05KjhNWMoobXiKGK14WhjteDopbWhKSf1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj&#10;0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWu&#10;vbhZuLKyb8Csrn7GqKuFyqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOjjNSBo5HUgKSZ04CmodGA&#10;pqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0f+4EAf/uRkc/7ckOf+z&#10;L1rprTl+2bQvlsy4MqnCvUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI&#10;0IKmi9GApo7RfqaU0H2nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rP&#10;faeaz/+5Dwf/uhcc/7kiOf+1LVrsszB63cAfkMnDIai1uki0q7VivKayc8Cjr37DoK6Expmsg8iU&#10;q4TJj6qEyouqhcuIqYbMhamIzYKois2AqI3OfqiRzXypls18qZbNfKmWzXypls18qZbNfKmWzXyp&#10;ls18qZbNfKmWzXypls18qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR039MOhrnBKqqquU+2pLVl&#10;vKCydL+esX/Cm6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqAq4zKfquPynyrksp8q5LK&#10;fKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrn&#10;zhNoyNkLia3DMqehuFa4nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+GxImuhsWGrofFhK6IxoOt&#10;isaBrYvGf62Ox32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Q&#10;x9/ACAX1wg8Z9sIWNu7IFVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryUtH6+lLOEv5CyhcCNsYbB&#10;irGGwYixh8KGsIjChLCJwoOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+&#10;r4/Dfq+Pw36vj8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+&#10;cq6NvHuyjLqBtYm4greHuIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8fbSMvHy0jb18tI29fLSN&#10;vXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTWywkV09QLJ73iDEmp9BRl&#10;meYleI7cOYaI1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fDgah2woOpdcKEqnTBhqtz&#10;wYercsCJrHG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+Lrc/G&#10;BwLQzQkSwNkJLKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6PdNNzknHRd5Rw0HqWbs99&#10;l23Of5lszYGZa82DmmrMhZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoyd&#10;Z8qMnWfKjJ1nyoydZ8qMncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt&#10;4Wt+at9wgWjedYRm3HiFZdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7W&#10;jY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89&#10;Tnz9S1d3+FZfb/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6&#10;V+SLe1bjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfP+qHAX/&#10;qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76C&#10;mcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64&#10;wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyT&#10;bpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqo&#10;w7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX&#10;/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9&#10;gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6Q&#10;usCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPP&#10;knilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5&#10;rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1&#10;L/+jREr6nVFl6ZdeftuUbZTPknemxZKBtMSTiLbDko24wY+PusCLkby/iJO+voWWv72CmMG8gJvC&#10;vH6ewrx9ocO7e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1&#10;ea7DtXmuw/+rGwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+tMSVhrbClYy5wZGOu7+N&#10;kL2+iZK/vYaUwbyDl8O7gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqt&#10;xLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGp&#10;xZV8tMSWg7fCl4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9oci4fKbJtXqqybB7q8es&#10;e63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxf+sGQX/rCQW/6kzL/+l&#10;QUr5n09m6JlbgdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/CuoiSxbmFlce4gpjJt3+d&#10;yrZ9osu2fKjLsHupyqx8qsiofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazF&#10;qH2sxf+sGQX/rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7&#10;jo7EuYqQx7iGk8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+&#10;rMalfqzGpX6sxqV+rMalfqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0&#10;tMOafbfBm4W7vpmJv7yVisK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzG&#10;oYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4&#10;oE1n551VgdmcXJfKmWisxZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46Ny7SJkM6yhJbRsYGd06yA&#10;otOngKXQpICnzaCBqcqegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGr&#10;xv+tGAX/rSIW/6sxL/+nP0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJ&#10;tZCLzbKLj9GwhpXVroSe16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qDq8eag6vHmoOrx5qDq8ea&#10;g6vHmoOrx5qDq8eag6vHmoOrx/+tFwX/riIW/6swL/+nPkv4oUto559RgdmfVpfKnGKsxZ1stMOf&#10;dbjAoH68vaCHwbqdiMa3mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTRm4WmzpmFqcqXhavHl4Wr&#10;x5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/riIW/6wwL/+nPkv4okto&#10;6KFPgdmgU5fKnl+sxp9ptMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZ&#10;iKPSl4imzpWIqcqUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx/+u&#10;FwT/riEW/6wvL/+oPUv4okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I&#10;1auZit2ll5Pmm5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvI&#10;kIqryJCKq8iQiqvIkIqryP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmkTZbLolirxqRhs8SnarfA&#10;qXS8vKl+wrioh8izpofPrKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2O&#10;qsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW/60uL/+pPEv3o0lp6KZI&#10;f9qnSJXMpVOqx6hcssSsZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHU&#10;i5ak0IqTp82KkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyf+vFQT/&#10;sCAW/64uL/+pO0v3pEdp6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3wrCrhMmpp4bPoaSE05ei&#10;hNaOoIfZiJ+P2oehmtiHoKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wp&#10;yoeVqcqHlanKh5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7&#10;sLB4w6ushMmkqYTNnKaD0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuE&#10;mqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68sLv+rOUv4qUBn6687e962&#10;M4/SujShzMI5qru6VbWwtGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbShKSK04CkkNN/pZfSf6ag&#10;0H+lps6AoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V&#10;/7ArLv+sN0z6rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKuhMWbrIPIlKqEyo6phMyI&#10;qIbOg6eJz4Cnjc9+p5PPfKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3yn&#10;qMt8p6jLfKeoy/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7&#10;wZ6vhMOXroTGkayEx4yrhcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5q6TKeaukynmrpMp5q6TK&#10;eaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+vM0z9uStd68ofadLfEX+5&#10;zCecp71MsaC3YrmdtHG9m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJx4Csi8h+rI7IfKySyHus&#10;l8h5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex/+1EAP/thkU/7Uk&#10;Lf+0LEnyxR9U1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jD&#10;g6+JxIGvi8R/ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6&#10;r5nEeq+ZxP+3DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2&#10;gruOtIW9i7OGv4iyh8CGsonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GV&#10;wXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeN&#10;j85PmIzIYaCKxG6misF4qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0&#10;uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvb&#10;Cy62+BFMpfUdY5foLHWN3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqgd8h9oXXHf6NzxoKkcsWE&#10;pXDFhqVvxIimbsSKp23Djadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Co&#10;a8OQqNfABgHbxggOy9MKFbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu&#10;1nWNbNV4j2rUe5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQ&#10;jpZi0I6WYtCOlmLQjpZi0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBY&#10;anPsX29t6mNzaedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2F&#10;Wt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO&#10;/yQ5hf82RH7/RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11bVrteG9Z7HtwWOt+cVfq&#10;gXJW6oRyVemHc1TpinRT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iO&#10;dbzJBQCr2wEImv8LFo//GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe/mFWWvxmWVj7a1tV+XBd&#10;VPh0XlL3eF9R93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM&#10;85BmTPOQZkzzkGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GN&#10;h6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT&#10;+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvA&#10;eqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+g&#10;GAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZ&#10;ucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LM&#10;jI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJk&#10;Z+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7&#10;wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/&#10;oysQ/6A6Jf+cSDz/l1ZT+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2QtMSKk7fDhpW4woSYucGB&#10;m7rBf527wH2gvMB7pLzAeqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHiz&#10;vLh4s7y4eLO8uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mw&#10;xI+PtsOLkbfCiJS5wYSXusCCmrzAf529v32gvr97pL6+eqi/vnitv714sb64eLK+tHmzvbR5s720&#10;ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuV&#10;Y3vglGyN1ZJ1nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+vn2gv717pcC9earAvXiw&#10;wLh5sMC0ebG/r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyvf+jGAP/pCkQ&#10;/6I4Jf+eRj3/mVRV95dcaeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9&#10;gJzAvX2gwbx7pcK8eavCuXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7&#10;sr6se7K+rHuyvv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO1JVvncuUeavFk4K0xJSK&#10;t8KRjrnAjJC8v4iTvr2El8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Kse7DAqHyxv6h8sb+ofLG/&#10;qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zf&#10;mWKO1JdrnsuVdqzFlIC0w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2gxrl7qMe0eqvHr3utxat7&#10;rsOnfK/BpH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2&#10;Jf+gRD3/m1JW95xVaeucWHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnH&#10;t36gybZ8qcque6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+g&#10;frG/oH6xv/+lGAL/piYP/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZ&#10;iru+lIy/vI6Ow7mIkse3gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/CnYCxv52Asb+dgLG/nYCx&#10;v52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN&#10;1J5fnsqba6zFm3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/pc+jgKjLoICrx52BrcWb&#10;ga/CmYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+h&#10;Qz7/nk5V+KFOaOyiUHrgo1KM1aFbncueZqzGnXG0w556uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg&#10;1qGCpNCdgqjLmoOqyJmDrcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDA&#10;loSwwP+mGAL/pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyhYarGoWyzw6J2t8CigL28&#10;oIfDt5qIyrKTitKsi5TboIef2JqGpNGXhqfMlYaqyJSHrMWTh67DkoewwJKHsMCSh7DAkoewwJKH&#10;sMCSh7DAkoewwJKHsMCSh7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhR&#10;ms2mW6nHpWWyxKdwtsCnery8poPDtqKHy6+diNall5Xml4+e2pONo9KRi6fNkIuqyZCKrMaPiq7D&#10;j4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/&#10;okhU+aZHZu6qR3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqHy6WihtWUnIvej5qd2o2V&#10;otOMkqbOi5CpyouOq8eLja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyv&#10;wf+oGAL/qSQP/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHLt1Oryr5frb23briysHzC&#10;qaqGy5ylhNKNoIfYhqCX2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KI&#10;kK/CiJCvwoiQr8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tBY/CxP3Pntz2C3r47j9bE&#10;P5rMxUqmvLxdsrG1b7uqsH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXPgpyozIOZqsmElqzGhZSu&#10;w4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR&#10;/K88YfO2OXDqvzd948o1h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9&#10;qKTOfqSoy3+fqsmAm6vGgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxP+q&#10;FwL/qiIP/6gwJf+lPj7/qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+rp7hjt6G0c7yesX/BmK+E&#10;xI+shMiHqofKgKmMzHypk8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9nq3EfZ6txH2ercR9nq3E&#10;fZ6txH2ercR9nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuo&#10;wVSrn7lmtpu1dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2fx3etp8d3qqzGeaWtxHml&#10;rcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO/6stJP+rNjv/ti9I88Qo&#10;UeDWJlbM5CJxu9ooiKrMQZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTF&#10;eq+axHivoMR1r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/&#10;rR8O/6wrJP+wLzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0&#10;hr2Fsoi/grGLwX+xjsF8sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGn&#10;wXSxp8F0safBdLGnwf+uEgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v6CV1oNsxh5bRSJSQylye&#10;jcVqpYvBdqqJvn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2l7p0tp26c7ekuXO3pLlz&#10;t6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3&#10;IGCh6itzld85go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Q&#10;r26+lK9svpmva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr/+zDgH/tBYM&#10;/LwXGtbWCxbD7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtv&#10;y4CdbcqEnmvJh59pyYqgaMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2TH&#10;nKNkx5yjZMeco/S2CgH/uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztlhOxJb37nVXZ642B8dd9n&#10;gXHdbYRt23KHatl2iWjYeotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmT&#10;XNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE&#10;+0JaffZPYnjxWmhx7l9ta+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ng&#10;i4BX4JCAVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgdS9BQDEyAcAtNkF&#10;CqP+DRyW/xosi/8rOoP/OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd9GtkW/NvZVnyc2dX8Xdo&#10;VvF6aVXwfWpU74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P&#10;7ZBuT+2QbsbABQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/&#10;ZFJV/2lUU/9tVVL+cVdQ/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQ&#10;X0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB/yQaef8zInD/Oypo/0Ix&#10;Yf9KNlz/UTtX/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/e0xF/39NRP+DTkP/h05C&#10;/4tPQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUP+REgH/lScL/5U7HP+T&#10;Sy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSm&#10;qM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvT&#10;epif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRx&#10;wKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8&#10;feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yr&#10;yHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//&#10;j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1y&#10;qanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHA&#10;qv+SEgH/licK/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonchYmS2IKOmdR/k57RfZei&#10;z3ubps15nqjMd6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50va++dL2vvnS9r750va++&#10;dL2vvnS9r750va++dL2vvnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5FgVfqQZmTwj21z6I13gOGM&#10;gIvbiIeU1YWNnNKCkaHPf5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2yxnSys8ZzubPCdbqzvHW6&#10;s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE&#10;/5JeVfqSZGXwkWp0549zgeCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9nLDHe6CyxnmktMV4qLXE&#10;dq62xHW0tsF2t7a8d7e2t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3tv+V&#10;EQH/mScK/5k7HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGX&#10;sMZ/m7PEfZ+1w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3&#10;sHm3t7B5t7ewebe3sHm3t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Y&#10;j3+Z0Y2Ios2KjqnJh5KuxoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6&#10;tresera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2t/+XEQH/myYK/5s7HP+YSTH/llNE/5hX&#10;VfqYW2Xwl2F055Zogt6Tco/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjBf566wXuku8B5q7y/d7O8&#10;uHizu7J5tLuuebW6q3q1uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uP+XEQH/&#10;myYK/5w6HP+YSTH/mFFE/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGApMqPiazGjY+zw4mUt8KE&#10;mLrAf568v3ulvr95rr65eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4pHy2uKR8trikfLa4pHy2&#10;uKR8trikfLa4pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKa&#10;z5N8pcqRha3FkI20w4uSuMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7s72lfLS7on21uaB9trig&#10;fba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505HP+ZRzH/m01D/55PU/uf&#10;UmPxoFZy6J9bgN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzBu3unxLN6rcSre6/Cpnyx&#10;v6N9sr2gfrS7nn+1uZx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK&#10;/504HP+aRzH/nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6&#10;gZvFt3ypyat8q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2uJiBtriYgba4mIG2uJiB&#10;triYgba4mIG2uP+aEQH/niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv6qdUfeGmWIrapGKW0qFr&#10;ocuddavGmoCzwpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6Xg7O8lYO1upSDtriUg7a4&#10;lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0&#10;qUxt66tQe+OsVIfcq1yT1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOF&#10;sb6ShbO8kYW0upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583&#10;HP+bRTL/oUVA/6ZGT/+qR132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDOtXanwat8trCfhcShlZLO&#10;lI6j0pCLqMuPiqzGjoqvwo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmO&#10;iLW5joi1uf+bEQH/oCYK/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbI&#10;a5TGvXGmtbN4taWogcOUn43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0&#10;uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk&#10;871Eb+7FSXflzlJ83dZif8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4CfqMyCmavHg5WtxISTr8GF&#10;kbG/ho+zvYeOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u/+dEAH/oiYK/6A1HP+g&#10;PzD/pz09/648Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6lobx5spW0g72GrYjGe6qU&#10;ynirqMl7oqvHfpytxICZr8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8&#10;g5KzvP+eEAH/oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uh&#10;w22omLx5spG1hLuFsYnCfK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+W&#10;sr1/lrK9f5ayvX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45&#10;WsvmPW6+4EKArtRQkKHLX52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1saXBcq+vwnWor8F3o7DA&#10;eZ+xv3ucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/&#10;sy80+b8tPOnNL0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1&#10;lbx1tZ+8crSovW6zsr5xrLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOy&#10;vf+hEAH/pSMJ/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh3UKEltRTkI/NYpqKx3Ci&#10;hsN6qIC/gK17vYWxdruLtHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6strhurLa4bqy2uG6strhu&#10;rLa4bqy2uG6strhurLa4bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgdJMvnIzy98ipTr/MyZqHn&#10;O3aV3kaDjdZWjYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5aua76drmq/pq5ov66uZb24&#10;sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZ&#10;zOUZKb3yIkGv/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPLfJxwyYGfbciHoWrHjKNo&#10;xpKkZsWZpWTFoKVkxailY8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+o&#10;EAD/qh4I/7MdEezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0&#10;jmzTeZFp0n+TZ9CElWTPipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpczbSaXM20mlzNtJpczbSa&#10;XM20mlzNtJpczbSaXM20mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h9&#10;7FZwd+hfdnHkZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbV&#10;rI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4DzckIAb7YCQmu/RAcof8c&#10;L5X/KT+L/zdMgv5FVnz5UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd53p3W+Z/eFnlhHlY5Il7&#10;VuOOfFXik31U4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADO&#10;wAYAvc4HAa7gBwug/xIclP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0&#10;cmRW83dmVfJ7Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2f&#10;bkvtn25L7Z9uS+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95/0E3cP9IPmj/T0Ni/1VH&#10;Xf9aS1n/YE1W/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF&#10;+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/&#10;NSNs/zwqZP9DL17/SjRY/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99&#10;RkH/gUdA/4ZIP/+MST3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSq7FAACe1wAA&#10;j/UAAYb/DwR8/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA&#10;/2o1P/9uNj3/czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/&#10;kjw2/5I8Nv+SPP+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWP&#10;fedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKR&#10;zmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/&#10;f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxl&#10;wZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1&#10;FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN&#10;32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHO&#10;aNKRzmjSkf+EEwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1&#10;k4XicpiJ4HCdjN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW02jPlsxpz5XIas+WyGrP&#10;lshqz5bIas+WyGrPlshqz5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te&#10;94NyafGAfHPrfYV753qMguN3kofgdJeM3nKcj9xwoZLbbqaU2WyqltlqsJjYabaZ12i9mddoxprT&#10;aMyazGrMmcZrzJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmv+GEgH/iCEG/4g1FP+G&#10;RiX/h1M1/4tbQ/+MYlH+impe9odxavCEenTqgIN95X2KhOJ6kIredpaP3HSbktpxoJXYb6WY1m2r&#10;mtVrsJvVarec1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmd&#10;vW7Jnf+HEgH/iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+HeHXphIF+5ICIhuB8j4zd&#10;eZSR2naaldhzn5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7Hobtvx6G4cMehuHDHobhw&#10;x6G4cMehuHDHobhwx6G4cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5s&#10;a++LdXboh36A44SGiN5/jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQbbqkzmzEpcZvxKS/cMSl&#10;unHEpbVxxKWycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+JEQH/iyEG/4w0FP+KRiX/&#10;kE80/5RWQ/+UW1H+k2Fe9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqXnNN3naDQdKSjz3Gqps5v&#10;s6fNbr2ox3DCqL5xwam4csGptHPBqa90wqitdMKnrXTCp610wqetdMKnrXTCp610wqetdMKnrXTC&#10;p/+KEQH/jCEG/400FP+LRib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z&#10;032Vn9B5nKPOdaOnzHKrqstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2v6uod8CqqHfAqqh3wKqo&#10;d8CqqHfAqqh3wKqod8CqqHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQQf+aVU//mlpd95hgae+V&#10;aHXoknCA4Y97ityLhJPWhoya0oCToc57mqbMd6KqynSrrshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9&#10;r6V5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/jiAG/480FP+PRCX/mEoz&#10;/5tNQP+dUU7/nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+mKnJeaKux3WtscR0urO3&#10;drmzr3i5s6p5urOmerqyo3u7saB7vLCffL2un3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rv+M&#10;EAH/jyAG/5A0FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV945hviNyTepLWj4Sb0IiN&#10;o8uBlqvHe6GxxXawtbp3t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJTEUABQmgfLmznn26spx+&#10;u7Gbfrywm368sJt+vLCbfrywm368sJt+vLCbfrywm368sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BI&#10;Pv+iS0v/pFBY+qRVZPOkWnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zEfaC0vXiwua95tbmme7a4&#10;oX23tp1+uLWbf7m0mX+6s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/&#10;kCAG/5E0FP+XQiT/nUMw/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hjgeGkbYvWnnmWy5WDosCL&#10;jq22g5q2rn6qu6R8s7yefrW6moC3t5iBuLWWgbm0lYK6s5SCurKTgruxk4K7sZOCu7GTgruxk4K7&#10;sZOCu7GTgruxk4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy&#10;5LNhe9uvboTMpnaUwJx+orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQ&#10;hLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+s&#10;QkX/sEZQ+bNLWvC3UmPou1lr371kctG2bILErHOTtqN6oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1&#10;uYyIt7aMiLi1jIe5tIyHurOMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6sv+PDwH/kh8G&#10;/5Q0FP+cPSH/ozwt/6o9OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8aYG7snCSrap3oKChgK2T&#10;m4u3iZabvYOVr7+EkbO8ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6somKurKJirqyiYq6somK&#10;urKJirqyiYq6sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pg&#10;bcHCZ4CyuW2QpLF0n5eqfauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriDkLe3hI+4tYSNubOFjbqy&#10;hY26soWNurKFjbqyhY26soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2&#10;wD9B7MpHRePWVEXW2VdYx9Bea7jIZH6qwWuOnLpynI60eqiAroWydquUuG+rqbpypbW6d521uXqZ&#10;trd9lre2fpO5tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5cz&#10;Ff+iNR7/qzMn/7Q0L/m+NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuhyWiLk8NvmYW+d6R4uoOt&#10;briTs2i4qLZpsri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7&#10;lbywe5W8sP+TDgH/lh8F/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBAOsvlSEzA4U5cs91WbKXY&#10;XXqY0mWIis5tlH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7sWuru7FupbuxcaC8sHOdva90mr2udJq9&#10;rnSava50mr2udJq9rnSava50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMs&#10;yeg8P77oQ1Gx5UlhpOJPcJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbDm6hlw6ynYcK9qmO4v6tm&#10;sL+saaq/rGylv6ttosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqv+VDQD/mh4F/6IsEP+t&#10;KBX7uyMY6M0gF9XfJR3I6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGGedVsjnLRd5VszYGaZ8qL&#10;nmTIlqBhyKOhYMizoV3Hw6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOl&#10;ZazDpf+XDQD/nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLyPliX8UZli+tPcIHlWHp6&#10;32SCc9ptiG3Wdo1o03+SZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXKnFy9yZ1euMmeXrjJnl64&#10;yZ5euMmeXrjJnl64yZ5euMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2&#10;Spb6P1iL9Uhjgu5SbXroXHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQ&#10;VtTNkFbN0ZJXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI&#10;2gsGufQWF6z/Iyqh/y47lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZudsd2LkdHpf4nx9XOGDf1rf&#10;i4JX3pODVd2chVTcpYZS3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtra&#10;hf+gCgD/rRMB1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVo&#10;YO9sa13tcm5a63lwV+qAclXph3RT5492UeaWd1DmnnhO5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM&#10;5MV6TOTFekzkxXpM5MV6TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/&#10;Skdw/1FOaf9XU2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+n&#10;a0jvsGxH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADFvAQAtcoEAKjbBQKc/xAL&#10;kf8dF4f/KiN+/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI&#10;/oRWR/2LWEX8kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2&#10;AQC1wQMAp9EBAJnrBQKP/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0V/9SOFP/WDtP/149TP9j&#10;P0r/aEBH/21CRf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7/6NLO/+jSzv/o0s7/6NL&#10;O/+jSzv/o0s7/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS&#10;/0YmTf9MKEr/UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/&#10;lDgz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAAiOQAAID/CgFy/w4CZ/8T&#10;BV//HQlX/yYNUf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83/14hNf9iIjT/ZyMy/2wk&#10;Mf9yJS//dyYu/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/&#10;cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFi&#10;pnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDj&#10;edVg43nVYON51WDjef92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh&#10;+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnY&#10;YON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95&#10;YD//d2lK/3NxVP9xfFz7boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp47GGweetgtXvrX7x86l7E&#10;fepdzX3nXdl94V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E&#10;/3UxDf9zQhr/d00n/3tWNP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnr&#10;ZKp76mKvfelhtX7oYL1/6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTfgcpk34HKZN+BymTfgcpk&#10;34HKZN+BymTfgf94FAL/dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM/3puVv52d1/5dIFm9XCK&#10;bfFtkXLua5h27GmeeetnpHzpZal+6GOvgOditoLmYb2D5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyE&#10;xWXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/&#10;gmRM/39sVv16dGD4d39o83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh&#10;1YfVZNqHzWXaiMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kw&#10;Df94QRr/gUkn/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfrcJR86G2bgOZqooPkaKiG&#10;42aviOJkt4rhY8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp1oy6adaMumnWjLpp1oy6&#10;adaMumnWjP97EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hnV/yEbmH2f3hq8XuCcu13&#10;innpc5J+5m+Zg+RsoYfiaqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQv2rTkLpr05C1bNOQtGzT&#10;j7Rs04+0bNOPtGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/iUYm/49OMv+RVj//kF1L&#10;/45kVvyJa2H2hHNr8H9+c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+&#10;a9CUuGzQlLNt0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+D&#10;PBn/jUUl/5NNMf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD4nWViN9xno3dbaeR22mx&#10;lNlnv5bUZ86Xx2vNmL1szZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+W&#10;qHHPlv9+EgH/fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zm&#10;fomE4XiSi91znJDabqaV2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0&#10;zZiidM2YonTNmKJ0zZiidM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj/5lHL/+bTDv/nFJG/5tY&#10;Uv+ZX134lWZo8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++bsifs3HHoKxyx6CndMif&#10;o3XJnqB2yp2edsubnXbLmp12y5qddsuanXbLmp12y5qddsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/&#10;l0Ai/5xELf+fSTn/oE5E/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOKjM97lZXIdaCcw3Cuob5v&#10;v6OzcsWjqnTFo6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqcmHnKnJh5ypyYecqcmHnK&#10;nP+AEQH/fxsD/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfvo19h56Bma+CacXXVk3yB&#10;y4qFjcOCj5a7e5qetXanpLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7x6CUe8melHzJnZR8yZ2U&#10;fMmdlHzJnZR8yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKq&#10;VlLqql1c4qlmZteib3LLmXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7F&#10;o5F+x6GQfsifkH7JnpB+yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe&#10;/6Q+KP+oQjL/rEc79q9NRO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6PhpiliJGhnYOdp5eArauT&#10;gL+rkYHBqY+BwqeOgcOljYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn/+C&#10;EQH/gRoD/4YtDf+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN07ZiYMataXC7pXF/sJ15&#10;jKWVgpebj42hk4qZp4yHqauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKIhMigiITIn4iEyJ+IhMif&#10;iITIn4iEyJ+IhMifiITIn/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7a&#10;wlhMzLpgX7+yZ2+zq25+qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3AqoGLwqiCisOmg4nFpIOI&#10;xqKEh8ighIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2&#10;If6zOijzu0At6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WKn4aegJuSpXmYoqp0mLer&#10;d5XBqXqRwqd8j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn/+FEAH/&#10;hBoD/44oC/+fMRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4ys&#10;eZOBqIKcd6SPo3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsifeo7JnnqOyZ56jsmeeo7J&#10;nnqOyZ56jsmeeo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJH&#10;t8taWanGYWmcwGd4kLpuhIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqixaNtncaicJnHoXKWyJ90&#10;k8mddZPKnXWTyp11k8qddZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5UkCf+kKw3/rykR+rspE+zI&#10;LBPe2DcQ0+FBHsnfSTC82lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJ&#10;nmKuyJ9mpsifaaHJnmudyp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm/+IDwH/iRkD&#10;/5ojB/+oJwr/tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnXXWGM0mNvgM9renTMc4Rr&#10;yn6LYsiMkVzInJVZyLGWV8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DNl2egzZdnoM2XZ6DNl2eg&#10;zZdnoM2XZ6DNl/+KDgH/ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQ&#10;VozgV2KA3V9sdttodWzacn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049XwNKRWrjRk1yy0ZNfrNGT&#10;YKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1FQPaygsC0OEOAsTrHg24&#10;7ywdre43LqLsQD2X60hKjOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJgFbel4NT3aaEUdy4hVHd&#10;1IRT0NqHVMbYiVa/14pYuNaLWbbWi1m21otZttaLWbbWi1m21otZttaLWbbWi/+ODQD/lxIB/60V&#10;Adm/CQDMzgkAw+sOBLb1HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t811kZfBmal/tcG5a6npy&#10;VueFdlPlkXlR5J57T+OsfE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE3oFTxN6BU8TegVPE3oFT&#10;xN6BU8Tegf+SDAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79&#10;V1dl+l5cYPZmYVv0b2VW8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFySOrYckvj5HJO2OZzTtXn&#10;dE7V53RO1ed0TtXndE7V53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4j&#10;if85L4D/Qjl3/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF&#10;8rNmRPLBZ0Py1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/N&#10;BACk3gcBmv8VCZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11HU/9kSlD/a01N/3JPSv95&#10;UUf/glNF/4tUQ/6UVkH9nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9+9taPfvbWj3721o9+9ta&#10;PfvbWtKtAAC9uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ&#10;/1o6TP9gPEn/Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+nSjj/sUo3/75LN//CSzf/&#10;wks3/8JLN//CSzf/wks3/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8x&#10;GVz/OB5V/0AiUP9IJkz/TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4&#10;Mv+cOTH/pDow/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8&#10;/w0Bb/8RA2b/GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9THjn/WSA3/14hNf9kIjP/&#10;aSMx/3AkL/93JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqKP+j&#10;KqHCAACR0QAAguEAAHj/AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg//zEKO/84DDj/Pg41/0QP&#10;Mv9JEDD/ThEu/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/hRkf/48aH/+RGh//kRof&#10;/5EaH/+RGh//kRof/5EaH/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9i&#10;fUj/YIdO/12QUv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPq&#10;Y+xU7WPmVu9i4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka&#10;/2pTJf9rXDD/aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6&#10;VcRl+VTOZfdT3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nvZttZ72bbWe9m21nvZv9q&#10;GAL/ZiIE/2EuB/9gPxD/aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR/2GMVv9flVr/XZxd/Vui&#10;YPtaqWL6Wa9k+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p&#10;01vuadNb7mnTW+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/&#10;Z4FS/2SLWP9hk1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb&#10;62vUXOxszV3tbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED/2MtB/9nPBD/cEUb/3RO&#10;Jv92VzH/dGA7/3BpRf9tc03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu&#10;8lfUb+5X4m/mWeZv3VzpbtNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcP9sFwL/&#10;aSED/2UtB/9rOhD/dEMb/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZf&#10;pmv0Xa1t81y0b/JavXHxWcly71jac+ha43PeXeZy017oc8tf6HTGYOh0wWHodMFh6HTBYeh0wWHo&#10;dMFh6HTBYeh0wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/fls8/3tjRv92bE//cXdX&#10;/m2CXvtqjGP4ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+&#10;Y+V4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+E&#10;UDD/hFg7/4FgRf98aU//dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat17V+1eOxdwXnsXNB6413f&#10;e9Rh4nvKYuJ8wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D&#10;/2ksB/93NA//gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbs&#10;Y6t562C2fOlexH7nXth/2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnff6xp33+sad9/rGnff6xp&#10;33+sad9/rGnff/9xFQH/bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4/41aQ/+JYk3/g2lX/Xxy&#10;YPh2f2f0cYpu8GyVdO1on3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4aNuFsWrbha1r3ISpbN2D&#10;pmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/&#10;lVE2/5NYQf+QYEv7i2dV9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp&#10;2Imva9iJqm3ZiKZu2oejbtqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhf9yFAH/cB4D/3Io&#10;B/+CLg3/jjYW/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGE&#10;yWqticVou4vBaNCMtmvVja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty2oebctqHm3Lah5ty2oeb&#10;ctqHm3Lah/9zFAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1SO/ScWUXtmWBP5pRoWd+O&#10;c2PVhn1uzX+HeMZ4kYDAc5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSPnHPVjZl01oyXdNiKlnXZ&#10;iZZ12YmWddmJlnXZiZZ12YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku&#10;96NQN++iVkHnoV1K351nVNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKY&#10;dtKRlnfTj5R31Y2Sd9aMkXjYipF42IqReNiKkXjYipF42IqReNiKkXjYiv91EwH/chwD/3sjBv+M&#10;KQv/mDQS/588Gf+jQSL7pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuc&#10;kJ54qpSadruWl3fPlpR50JSRetGSj3rTkI561I+NetWNjHrXi4x614uMeteLjHrXi4x614uMeteL&#10;jHrXi/91EwH/cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7&#10;mHJusZF6eamLg4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7SkYl+04+JfdWNiH3Wi4h9&#10;1ouIfdaLiH3Wi4h91ouIfdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRI&#10;KOK5UC7UtFZAya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaGg7KZg4TLmISDzpaEg9CU&#10;hILSkoSB05CEgdSOhIDWjISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/&#10;oDIN/6c0E/quOBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510d5mYfIGRk4aKiY+SkYKM&#10;n5Z9iq+YeovHmHyJzpZ9iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aMgIPWjICD1oyAg9aMgIPW&#10;jP94EgH/dRsD/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvIvVM9vLZbTrGwY12mqmpq&#10;nKRxdpKfeoCJmoOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7&#10;h9aMe4fWjHuH1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7I&#10;RynCwlE7trxZTKq2YVufsGholatvdIumd36BooCGeZ+LjXGcmZJsm6mVaZu/lmuZ0JRulNGScZHS&#10;kXOP1I91jdWNdovWi3aL1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/eBoC/4wZA/+eIwT/qiYG&#10;+LQlCOvAKAjhzTAH1NI3FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOvdXt6q36DcaiJimqmlo9l&#10;paeSYqa9kmOj0pFnndOQapjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97&#10;EQH/fBcC/5AXAv+iIQP/riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02qMlVR5zEXVWRwGRihrxr&#10;bXu4c3ZytXx+arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14tomdiKapbZiGqW2YhqltmI&#10;apbZiGqW2YhqltmIapbZiP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrbDwDN4CUEw982D7jbQSGs&#10;1UszoNFTQ5TNWlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67hlW924ZYs9qHXKvah1+m&#10;2odhoduGY53bhWOd24VjnduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB/5oRAP+tFADavgoA0c0K&#10;AMvkEAHB5CUHt+M1E63hQCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7&#10;Uc28fFDM4nxTweB/VbffgFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/&#10;jg4B/6INANu1CADOwQgAxtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xd&#10;b2Fe3XpnWNyGa1PclW9Q3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5VbLjelWy43pVsuN6VbLj&#10;elWy43pVsuN6VbLjev+DDgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn7iUNnu4zGpTtPSeK7EYz&#10;gOtOPnbrVUds6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt0GlI5uhpS9nrakzP7G1O&#10;x+tvT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1&#10;FwWb9ScQkvU0HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVVTfeAWEj4jVpF+JtcQvir&#10;XkH3vl9A999gQ+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAA&#10;wrUDALXBAwCqzwUAoOcLAZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM&#10;/3FKR/97TEP/h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn&#10;91RD5/dUQ+f3VNuhAADFsAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysPev81F3H/PB9o/0ImYP9J&#10;LFn/TzFT/1Y1Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJ&#10;N/74STf++Ek3/vhJN/74STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1&#10;/ycLbP8vEmT/Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/&#10;mTcw/6U4L/+yOi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPLiwAACovAAAmskA&#10;AIzZAACB9QMAef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB/0wbPf9SHTn/WB82/18h&#10;NP9mIjH/biQv/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m&#10;/8ktJv/JLaq3AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/&#10;PQ03/0MPM/9JETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZH/+RGh7/nBse/6UcHf+w&#10;HR3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl/wAAWv8GAVH/DQFJ/xEC&#10;Q/8XAz3/HwQ4/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ&#10;/3IMF/98DRb/hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9O&#10;PAj/V0UQ/1tOGf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7&#10;Tf9Kw07/Sc1P/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ&#10;50/8UP9cHAL/WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/&#10;UJ9J/0+mS/9OrU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR&#10;+lPiUfpT4lH6U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19r&#10;NP9cdzv/WYJA/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV&#10;9E32VexQ+FTmUfhV31L5VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/&#10;YUAR/2VJGv9mUyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9O&#10;xFb/TdBX/03iWPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4&#10;Wf9fGgL/WyUD/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ&#10;/1WiU/9TqlX/UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V9VzVVvZdzlj3XctY913L&#10;WPddy1j3XctY913LWPddy1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29EGv9wTiP/b1ct/2thNv9n&#10;bD7/Y3hF/2CDS/9cjk//WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf+VDnX/JS7l/nVfFf3Vfy&#10;YNJY82HLWfVixVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ&#10;/3RBGf92SyP/dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5&#10;Utxj81PoY+lV7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17yZrte8ma7XvJmu17yZv9i&#10;GQL/XiMD/14qBf9pLQj/dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H/2l6Tv9khlT/YJFY/12c&#10;XP1apWD7WLBi+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5YO9qtWHvarNh72qzYe9q&#10;s2HvarNh72qzYe9qs2Hvav9jGAL/YCID/2InBf9uKgf/eTIO/388F/+CRiH/gk8r/39YNf97YD7/&#10;dWlH/290TvtqgVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi&#10;7G+xY+xurWTsbqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7&#10;Fv+IRR//iE0p/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw&#10;0l7qcMRg6XK6Yuhzs2Toc61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/&#10;YiED/2kjBP93JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lp&#10;l2nTZqFuz2OsccthuXTIYcp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1n2roc55r6XOea+lznmvp&#10;c55r6XOea+lznmvpc/9mFwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB&#10;5YdpSt+BdFPWen5dz3SIZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o43unauN7omvkep5s5Xib&#10;beV3mW3ndphu53WYbud1mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+Y&#10;QBj9mkgg9JpOKeyYVTPllV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0tW6heLBrrHytart+qmrS&#10;f6Rs4H6ebeF9mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD&#10;/3McA/+BIAT/jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqObFPDh3Veu4F+Z7V7iG+v&#10;d5F1qnOceqVwqH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z&#10;5XiOc+V4jnPleP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpg&#10;RcOTaVK7jXJes4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7&#10;iXbkeol25HmJduR5iXbkeYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/v&#10;qD0U5qxEGt2tSyTQplQ1xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6UfZJ7oIGNeq2EinnAhYh6&#10;3ISHet2ChnrfgIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5hXnkef9qFQH/axsC/3sX&#10;Av+KHAL/mCYF/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2&#10;j4WRfYqCnIKFgKqFgX+8hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B85HqAfOR6gHzkeoB85HqA&#10;fOR6gHzkev9rFQH/bRkC/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6ENC1RiHFr1EyuqlaQrCj&#10;Yk+nnWpbnphyZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2DeoPegXqC4H97geF9fIDj&#10;e3x/43p8f+N6fH/jenx/43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G&#10;1r82D8q6RCC/tE8xtK5YQKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qPloB0jqSEcY22hW+O0YVx&#10;i92Dc4nfgXWH4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+U&#10;FgH/oh4B9a0gAue4IQLdwyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVXkaVtYomhdWuAnX5yeZqI&#10;eXKXlH5tlqKCaZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5&#10;cofkef9tEwH/dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7DQByzvkssqLpUPJ61XEmU&#10;sGNViqxrX4Gpcmh5pXtvcqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfhfmiT4nxqkON7bI3keW2M&#10;5XhtjOV4bYzleG2M5XhtjOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA2rsLANXJCwDNzhsBwswv&#10;CrfJPRmsxUkpocBSOJe8WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7&#10;XqDje2Gb43pjl+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZ&#10;swkAz74JAMvMCQDE0xcAutIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5nVnO8b15ruXdlZLiCa162&#10;jnBZtZ1zVbWudVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0YJrodGCa6HRgmuh0YJro&#10;dP9yEgH/hgwA+5gJANmpBgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc1EQhktFNMIfOVTx9y11H&#10;dMllUGzHbVdlxXZeXsSBY1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow63BVq+pwWKbrcFmj63BZ&#10;o+twWaPrcFmj63BZo+twWaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UGALXTCgCu4RYBpuEpBp3g&#10;NxGT3kIdidxMKX/aVDV111w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jy&#10;Zk2/8WhPuPBpUbLwaVKv72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMA&#10;sMkGAKnYCgCh5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL&#10;4ptVSeOsV0fkxFdG4+lXRt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732YEu99mBLvfZgS732YP+J&#10;AADZngAAx6wBALm2AgCuwQMApc4GAJzkDACV7x0Dje8sC4XvORV870Eec+9JJ2ruUC9i7lc1XO5f&#10;OlbuaD9S7nFCTe98RknviUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D3ftRRNT8U0XP/FRFz/xU&#10;Rc/8VEXP/FRFz/xURc/8VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw&#10;+T8baPlGImD6TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8&#10;/UU78v9EPur/RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAArrUAAKLCAACVzwAAit0D&#10;AIT/EgF7/x4DdP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gy&#10;Nf+WNDP/pDYx/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8/zkz/P85M/z/OcGoAACv&#10;sQAAor0AAJTKAACH2AAAffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//&#10;Wh48/2EgOP9pITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8sJP//LST//y0k//8tJP//&#10;LST//y0k//8tJP//LbGuAACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4H&#10;Rv82CkH/PQw9/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c&#10;/8oeHP/mHxv/8B8b//AfG//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/&#10;CwFR/xEBSv8XAkT/HwM//yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJJf9SCSL/WQog/2ILHf9r&#10;DBr/dg0X/4QOFf+SDxT/oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT/8MSE//DEpe+AACGzAAA&#10;d9sAAGnnAABc/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd&#10;/z8FGv9FBhj/SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/&#10;oggM/6IIDP+iCP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQ&#10;Mv9EmjT/Q6I3/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/Pfs//z7/Pv9A/z76Q/89&#10;9ET/Pu5G/z/uRv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/&#10;UV4e/09qJf9Ndyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/&#10;9ED/Pv1B/0D/QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0&#10;Bf9NNgb/UTsI/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g/&#10;/0PBQf9CzEH/Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK/0XjSv9F40r/ReNK/0Xj&#10;Sv9F40r/Rf9SHwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9L&#10;lDr/SZ49/0emP/9GrkH/RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/&#10;SNtN/0jbTf9I203/SNtN/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/WjYI/15AEP9gShj/XlUg&#10;/1tgKP9YbS//VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7&#10;R/1K8Ur/SehN/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9Z&#10;LQX/XzII/2Q8EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/&#10;S/9IzEz/SOFN/0juTfxI+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9R&#10;xlT/Uf9VHQL/UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/&#10;VZNG/1OdSf9Rpkv/T7BN/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY&#10;/lW8WP5VvFj+VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BW&#10;KP9rYDD/Zms4/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTvUdBV61HnVeZS9lbaVPlY&#10;zFb6WcNY+1q8Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/&#10;cCoG/3c1Df96QBX/ekod/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6TTutcnVLoWaZV5liwV+RX&#10;vFjiVsxZ3lbkWdhW9FvKWPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5&#10;XP9ZGwL/ViMD/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30dmI27nFtPupseUXmaIRL&#10;4mSOUd5hmFXbXqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g9WKqYfVhpmL2YaNj91+j&#10;Y/dfo2P3X6Nj91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKD&#10;Vivrfl405XlpPeB0dEXab39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9kvl7SZbpf7GayYPJmq2Ly&#10;ZqVk8mWhZfNkn2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD&#10;/4cuCP+MOA77jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNsjVu+aZZgumagZLdkq2e0&#10;Y7hpsWLKaq5j5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnzZJZp82SWafNklmnzZP9b&#10;GQL/XxwC/2wYAv95GwL/gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/&#10;VrhyiF20bpFir2ubZqtppmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qTbPBpkmzxZ5Bs8maQbPJm&#10;kGzyZpBs8maQbPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3T&#10;lFUsyo1fOcKHaUW7gXFPtXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+cJhs2XGVbetvkW7sbo9v&#10;7WyNb+9qjG/waYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5Qm&#10;A/abMAbrnzgK4qI/ENifRxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6ieYlknXaTaZhznm2Ucapx&#10;kHG6co5x0XOMcupxinPrb4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy8GiGcvBohnLwaP9eGAH/&#10;ZxcB/3UTAf+DFgH/jhoB/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpdaOLWSY0StjGxOpod0V6CD&#10;fF6af4ZklXyPapB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbw&#10;aYF28GmBdvBpgXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLiqiwE1qw0C8unQxrBok4p&#10;uJxYNq+XYUOnkWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18yHV8fehzfHzqcXx77G99&#10;eu1tfXnua3158Gl9efBpfXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sRAf+JEwD/lRUA9aAaAeip&#10;IAHdsCQB0LAyCsasQRi8pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4BkhoiKaYGFlW58g6Fyd4Kw&#10;dHWCxXV0g+dzdYHqcXZ/6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB&#10;/34QAP+MEQD/mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6ShXUCcnWVKlJhsU4yVdFuG&#10;kX1if46HaHmMkm10ip5xcIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA&#10;8Gl0gPBpdIDwaf9hFwH/cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoAxbguB7u0PRWxsEkjp6tS&#10;MZ6nWz6Wo2NIjp9qUYabcll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNlkeFyaI7rcGqK7G5siO1s&#10;bYbva26E8GluhPBpboTwaW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJ&#10;vRcAv7wrBrW5OxOrtkchobFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6BZGubjGlmmpltYpmob1+Z&#10;vHBemd9vYJbsbmOR7W1mju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oK&#10;AN+aBADTpgcAzLEIAMe7CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziIsV5CgK5mS3irbVNxqXZa&#10;a6d/YGWlimRgo5doW6Oma1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZj&#10;j/FmY4/xZv9rEAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9&#10;VDOBulw+ebdkRnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvz&#10;ZVyX82Rcl/NkXJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwA&#10;p84gAp7NMQqVyz4Wi8hJI4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8iFdUu5VbULulXU67uV5N&#10;vNtdS7n3X06x9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2YP93CADrjAAA05sAAMao&#10;AgC7sQIAsrsCAKrHBgCi0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgxas1gOGTLaD9eynJFWMp8&#10;SVTJiE1PyZVRTMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpa&#10;Tq36Wv9/AADckwAAyqIAALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq&#10;3FYoY9tfL13aZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0SULT/01Eyf9PRcL/UEe7&#10;/1JHu/9SR7v/Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAAnMYDAJPRBgCL6g4Ahegf&#10;An7oLQZ26DgObuhBFmbnSh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+&#10;PujvPj3m/z894P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaTAADEowAAtKwAAKe2AACb&#10;wQAAkMwCAIbZBgCA8hIAefIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNXIU30YCRJ9GkoRvRzKkL1&#10;fi0/9YsvPPaZMTr2qTM49740NvjhNTb1+TU18/80N+z/Njnl/zg55f84OeX/ODnl/zg55f84OeX/&#10;OMieAAC2qQAAqLIAAJu9AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe/jEIWP47DVP/QxFN/0sV&#10;Sf9TGEX/WhpB/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/6ios//8qLP//Ki/5/yov&#10;+f8qL/n/Ki/5/yov+f8qL/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4AAG36CQBl/xEBXv8aAlf/&#10;IwNS/ywFTP80B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0&#10;HST/zB4j/+0eIv/9HyL//x8i//8fIv//HyL//x8i//8fIv//H6yrAACdtgAAj8IAAIDOAABz3AAA&#10;Z+kAAF//BgBY/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol&#10;/2kMI/90DSD/gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6FBf/+hQX//oUF//6FJ+z&#10;AACQvwAAgMwAAHLaAABk5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84&#10;BCX/PgUi/0QFH/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJ&#10;Df/TCQ3/0wkN/9MJDf/TCZG8AACByQAActcAAGTkAABU6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs&#10;/xYBKP8cAST/IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/&#10;gQUC/5AFAf+cBQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FF&#10;CP9BUQ3/QF0T/z9qGP88dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt&#10;/zHxLf8x+y3/MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/&#10;Py4D/z40A/9CNgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqPJP84mif/N6Mp/zasKv82&#10;tCz/Nb0t/zTILv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/&#10;MfE9/zHxPf8x8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j&#10;/z2MJv87mCn/OqEr/zmqLf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6&#10;Pf8z8z7/NO1A/zTqQf806kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0UvA/9JMAT/TDUG/009CP9O&#10;SA7/TVQV/0thG/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy/zvDM/86zzT/OuE1/zru&#10;Nf86+DX/Ov81/zr/Nfs+/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjhRf844UX/OP9IIgL/QywD&#10;/0gsA/9OLQT/UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/&#10;QbQ2/0C9N/8/yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/PNpI/z3VSf891Un/PdVJ&#10;/z3VSf891Un/Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+&#10;Lf9MijD/SpQz/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B&#10;0kv/QcxN/0HJTf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/&#10;YkoV/2BVHP9cYSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K&#10;8EHqSvxC5Er/RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1Uh&#10;Av9dIQP/YycE/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB&#10;7FCvQ+pPukToTsdE5k/dReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0&#10;Vv9KtFb/Sv9NHwL/UCEC/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1g&#10;ejbpXIU75lqPP+RYmELhVqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/&#10;TqxZ/02qWv9Nqlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/biID/3MqBP93NQn/eEAQ&#10;+XdKGPJzVCDsb14o52tqMOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+&#10;V/dSuFj/U7Ba/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9s&#10;GQL/dCAC/3knA/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+y2WERMdijknEYJdNwF6g&#10;UL1dqlO7W7ZVuFvFVrVb31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9T&#10;mmH/U/9QHQL/WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOESxnbf1cj0XliL8t0bDjF&#10;b3ZAwGx/RrxoiEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl&#10;/lWUZf5VlGX+VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB/4QhAfeJKgPtjTQH5I09&#10;DdyLSBbRhVQjyX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpe&#10;mGb4XZRn+VySaPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/&#10;gRcB/4gdAfKPJQLnky8E3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3SKp0f06lcIhToW6SV51r&#10;nFuZaqdelmm1YJRoyGGSaeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8&#10;WP9UGgH/YhMB/28QAf97EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTEkE4hvItZLbSFYjeugWtA&#10;qHxzSKJ5fE6ddoVUmXOOWJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv91+Fb/ldhG/6W4Nv+1mD&#10;b/xYg2/8WINv/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8ea&#10;QBO+lUwgtpBWLK6LYDenhmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1&#10;Yn909mB/c/hefnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A&#10;8ZUQAOOdEQDWoxsAy6EvBsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2B&#10;eZ5hfXirZHp4vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9a&#10;FQH/aQ4A/3gMAP+EDADvkAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgdq5lSKaOVWzSckWM+lY1r&#10;Ro+Jc02JhnxThISFWH+BkF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBze/dedHr5XHR5+lt1efta&#10;dXn7WnV5+1p1eftadXn7Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGlCgDKqhUAwakqBLemOg+u&#10;okYbpp5QKJ6aWTOWlmE8j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC&#10;9mBtgPdeb3/5XG99+ltwfPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AH&#10;AMqoCADErhMAu60nA7KrNw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9k3dQd5GAVnKPilptjZZe&#10;aIujYWWLtGNji8xjY4vuYWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB+1prgftaa4H7Wv9iEAD/&#10;cgcA+IIDANuPAgDPmgUAyaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pMI5KmVS6Ko104g6BlQH2d&#10;bEd2m3RNcJl9U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7&#10;WWWG+1llhvtZZYb7Wf9mDQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1tg0ArrchAqW2Mgmdsz8V&#10;lLBKIIytUyuEqls0fahjPHalakNwo3JKaqF7T2WghlRgnpFYW52fW1idsF1WncddVp3rXFea+lta&#10;lfpaXJH7WV6O/FhfjfxXX438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwAAM2YAADDowMAuqoCALOz&#10;AQCsvAoApr0dAZ68LwaWujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBFY6t5Sl6qhE9aqZBSVaie&#10;VVKnr1dRqMZXUKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVYlf5VWJX+Vf9vBADmggAA&#10;0pEAAMadAAC7pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhi&#10;t24+XbZ4Q1i1gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe&#10;/1FRnv9RUZ7/Uf92AADdiQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlA&#10;EnXIShttx1MjZ8VcKmHEZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9K&#10;R7P/S0mt/0xKq/9MSqv/TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWnAACqrwAAoLgAAJbBAgCM&#10;ywcAhNUNAIDVHgF51S4FctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1ME3PgTRJz443Rs+dOUTQ&#10;rjtC0MY7Q9DqOkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9EQrn/RN2IAADHmAAAuKMA&#10;AKurAACgtAAAlb4AAIvIAwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c4E0UV+BWGVPgXx1P4Gki&#10;S+BzJUfgfihE4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7&#10;zP85O8z/Oc2SAAC8oAAAragAAKGxAACVuwAAicUAAH7PAgB02gYAbusRAGjrHgFi6yoDXew1Blfs&#10;PwtS7EgPTexRE0rtWhZG7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/&#10;KDLn/ysz5P8sM+T/LDPk/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJwwAAfc0AAHHYAABn5gYA&#10;YvYRAFz3HQFX9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku&#10;/aobLP6/HCv/4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/HbOjAACkqwAAl7YAAInB&#10;AAB7ywAAb9YAAGPfAABb9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9b&#10;CS7/ZAor/28MKP98DSb/iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe//8THv//Ex7//xMe//8T&#10;Hv//E6apAACYswAAir8AAHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy&#10;/zMDL/86Ayv/QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/&#10;+AkT//8KE///ChP//woT//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAAUeYAAEf1AABB/wAAPP8J&#10;ADf/EAAy/xUBLv8dASr/IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QE&#10;C/+FBAr/lgUJ/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ&#10;5wAAQu0AADr/AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/&#10;OQIK/0ECB/9JAgP/UwIA/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1&#10;A/85JwL/MzIC/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ&#10;/yitGv8otRv/J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8&#10;L/8f/C//H/wv/x/8L/8f/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8x&#10;cxL/L4EV/y2OF/8tmBn/LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/&#10;IP8r/x//LP8f/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE&#10;/z49Bf88SAf/O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/&#10;L9wi/y/qI/8v9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88&#10;JgL/OS0C/z8sAv9DLQP/RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY/zmFG/83kB7/N5og/zaj&#10;If81qyL/NbMj/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q&#10;5jz/KuY8/yrmPP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/&#10;QnQa/0CAHf8+jCD/PZUi/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6&#10;/yvwO/8t6D3/LuE//y7bQf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1Iz&#10;Bf9RPgf/UUkM/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt&#10;+D/bLfRA6y3wQPct7UD/L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/&#10;RSMC/0wgAv9SIQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51IfxMgSX5Soso90mVK/VH&#10;nSzzR6Yu8kauL/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/&#10;N79L/ze/S/83v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd&#10;9FVwI/FTfCfuUIYr60+QLulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzE&#10;TP88vU3/PLhP/zy0T/87tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9o&#10;MgX/aD0J+mZIEPRjUxfuYF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ021VCmONNPrzrQT7s7zk7J&#10;PMtP4T3HT/I+w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB&#10;/1kVAf9iFwH/aB0B/2wkAv9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJ&#10;V5c7x1WgPcRUqT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY&#10;/0KhWP9CoVj/Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF6XY+C+JzShLbb1ca0mti&#10;I81nbCvIZHYxxGF/N8BeiTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUitWOhIqlj6SadZ/0ihWv9I&#10;nVv/R5tc/0aZXP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHr&#10;fS0D4n45B9l7RhDQdlMayXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CVRaxen0epXalKply2S6Rc&#10;x0yiXOJNn133TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QO&#10;AP9vEAD/dhMA/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hD&#10;pWWRR6Jjm0qfYqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iL&#10;ZP9Ii2T/SP9QFgH/XBAA/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5&#10;YSyudWo0qXJyOqRve0CgbIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/&#10;TIZo/0uFZ/9JhWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5fg0A8IUOAOOLEADWjxoA&#10;zI4uBMOLPQ27h0oYtINVIq1+Xiune2czondvOp10eECZcoBFlW+JSZFtk02NbJ5QimqqU4dquVSF&#10;as9UhGvuU4Ns/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14&#10;CQDogggA3IkJANiPCwDQkxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQznHxtOpd5dUCSd31FjnWG&#10;SopykE6GcZtRgm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017bv9Le27/S3tu/0t7bv9L&#10;e27/S/9XEQD/YwoA/3AHAPB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqc&#10;hWIyloJqOZF/cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy&#10;/012cf9MdnH/THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQAz5AGAMqWCADEmhIAvJsm&#10;ArSYNwmslUQUpJFOH52OVyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014e5ZRdHqiVHF5sVZvecVW&#10;bnrmVW56/FNvef9RcHf/T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9bDgD/aQQA9ncAAN2CAADQ&#10;iwMAyZMFAMSZBgC+nhAAtp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41lN4WKbT2AiHVDe4V+SHaD&#10;iExygpNQboCgU2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9MbHn/TGx5/0xsef9MbHn/&#10;TP9eDAD/bAEA5noAANaGAADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgehnz8RmZxKG5KZUyWLllwt&#10;hZNjNX+Razt6jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG+VJjhP9QZYH/T2Z//01n&#10;fv9MZ37/TGd+/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sDALihAgCxpgsAqqgeAaOn&#10;LwWbpT0PlKJIGYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7e&#10;UluN+FBci/9PXoj/TmCF/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1dAAA2oIAAMuOAADBlwAA&#10;uJ4BALGlAACpqwcAo60aAJysLASVqzoMjahFFoamTx9/pFcoeaJfL3OgZjVtnm47aJx3QGOagUVf&#10;mYxJW5iZTFeXqE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9o&#10;AADleQAA0YcAAMWSAAC7nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpc&#10;KmyoZDFnp2w2YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9H&#10;VJL/R1SS/0dUkv9HVJL/R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGuAACXtgAAkboQAIy6IwGF&#10;uTIGfrg+Dne2SRdxtVIea7NaJWWyYitgsWowW7BzNVevfTlTrok9T62WQEytpUJKrblDSa7YQkir&#10;9UNHqv9ESaX/REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAAw5MAALedAACspAAAoqsA&#10;AJizAACOuwEAhcEMAIHCHQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZvGgoVbtxLVG7ezBNuoc0&#10;SrqVN0e6pTlFurg6RLrXOUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJ&#10;jQAAu5oAAK6iAACjqQAAmLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1BWXLQApgyksQW8pUFlfJ&#10;XRpSyWUfTshvI0vIeiZHyIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/&#10;Nz24/zc9uP83Pbj/N9GGAADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0A&#10;YNgtAlvYOgRX2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzYoyE72bciOtrVIjrW8iM3&#10;1P8nNtL/KTTR/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUAAJytAACPtgAAg74AAHfH&#10;AABszwIAYtYHAFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwNP+ZmDzzmcRI6534UN+eM&#10;FjXnnBcz6K4ZMunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt4v8gLeL/ILqaAACqowAA&#10;nasAAJC0AACDvQAAd8YAAGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbxMAJC8joDPvJDBDvzSwU4&#10;81QHNvRdCDP0aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx&#10;/xMl8f8TJfH/E62hAACgqQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAASe4EAEb8DgBC/RcAPv4h&#10;ADv+KgE3/zMCNP86AjD/QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJ&#10;Gv/5CRr//wkZ//8JGf//CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbGAABp0AAAW9oAAE7gAABD&#10;5QAAPvsBADr/DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/&#10;cAMS/4EEEf+TBBD/pwQP/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8FDv//BZWvAACGugAAd8UA&#10;AGjQAABa2wAATOEAAEDnAAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf/yAAG/8mABj/KwEV/zIB&#10;Ev84ARD/QAEO/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA&#10;/+wDAP/sA4i5AAB4xAAAadAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8AACH/AAAd/wgAGv8NABb/&#10;EQAT/xYAEP8aAA7/HwAL/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+a&#10;AQD/qgEA/7sBAP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF&#10;/yFmBv8gdAf/HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/&#10;HfwR/x7/Ef8e/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8z&#10;MQL/MjYD/y8+A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9&#10;Ev8ixxL/ItQT/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W&#10;/Cf/Fv8wKgH/MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/&#10;KJoR/yiiEv8nqhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp&#10;/xj2K/8Z9Cz/GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C/zo2A/85QgX/N08G/zVc&#10;CP8zaQv/MXYO/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY&#10;/S7/GPou/xj5Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/&#10;QSkC/0IzA/9BPgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8z&#10;uhv/M8Ub/TPTG/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/&#10;If81JwH/PSIB/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ&#10;/DyVGvs7nRz5O6Ud+DqtHvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQ&#10;Pf8mzT7/Js0+/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9L&#10;Wg78SWYS+EdyFvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi50DKI+RB3yPgQe8k3ED8&#10;J9hA/ynUP/8qz0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B&#10;/1gnAv9YMQP/VzwF/FVICfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJIlSLgR50k3kelJdxGriba&#10;Rbkn2EXGKNRF3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9A&#10;HQH/SRYB/1ATAf9WFAD/XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT4lZoGN5TchzaUX0g1k+G&#10;JNJOjyfQTZgpzUygK8tLqS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4S/8zs0z/M65N/zOqTv8y&#10;qU7/MqlO/zKpTv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftmJwHyZjED6mU9BuNjSgvc&#10;YFcS1V1iGdBabR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5NbdPyDa0T+I2sU/0N65Q&#10;/zisUP84p1H/N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZ&#10;APRsIQHqbSsC4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63WIwxtFeVNLFVnjavVKg4&#10;rVSzOqpTwjuoU9o7pVTwPKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX/zeXV/83l1f/N/9JFAD/&#10;Uw4A/1wMAP9lDQD/aw8A+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9f&#10;fzCsXoc0qVyQN6dbmTqkWaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/&#10;Oo9b/zqPW/86j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsR&#10;uXBWGrNtYCGvamkoqmdyLadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVduEKTXctDkF3oQ49e/EGO&#10;X/9Ai1//Popf/z2IX/88iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MHAPpsBgDncwYA3XgIANp7&#10;CwDRfhcAyH4rAsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83mGaIO5VlkT6RY5tBjmKn&#10;Q4xhtEWJYcdFiGLlRYZi+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA&#10;/2YDAOxvAgDcdgMA1HwHANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3WiGhdGMonHJrLphvczOU&#10;bXw3kWuEO41qjj+KaJhChmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn&#10;/z18Z/89fGf/Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIAvIcmAbWGNgaug0MPp4BO&#10;GKF8WCCbeWAnlndpLZJ0cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9E&#10;d2z/Qndr/0B3av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/&#10;ihAAt4wjAbCKNAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVw&#10;rEhzb71JcXDZSXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8A&#10;ANd5AADMgQEAxYcDAL+LBAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2&#10;fnt8O3p5hj92d5BCcnacRW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z/0Ftcv8/bXL/P21y/z9t&#10;cv8/bXL/P/9ZBwD/ZQAA4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQdAKaTLwSekTwLmI9IFJGM&#10;URyLiVokhodiKoGFaTB8gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhIZHvQSGR78Edle/9EZnr/&#10;Q2d4/0Fodv8/aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADDiAAAu44AALSTAQCtlwkA&#10;p5gaAKCYLAOZljoKkpRFEoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2FgTxphItAZoKXQ2KBpUZg&#10;gbZHXoHNR16B70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiE&#10;AAC+jAAAtpMAAK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUfepRdJnWSZSxwkGwxbI51&#10;NmeNfjpji4k+X4qVQVyJo0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+&#10;XYD/Pv9iAADkcQAAz34AAMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOjJQGNojQGhqFADYCfShV5&#10;nVMcdJtaI2+ZYihqmGouZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJQlKR60FSkP9AUo//P1WL&#10;/z5WiP89V4f/PVeH/z1Xh/89V4f/PflnAADddgAAyYMAAL2NAACzlQAAqZsAAKCgAACWpwAAj6kP&#10;AIuqIQGFqTAEf6g8CninRxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJXnYQ2U5yROVCcnztOm7A9&#10;TJzHPUyb6jxMmf88TJj/PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+ttAADTfAAAw4kAALeTAACs&#10;mgAAop8AAJmlAACOqwAAhbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1VGWGsXR5dq2UjWapuJ1Wp&#10;dytRqIIvTaePMkqnnjVIp682R6fGNkam6TZFpP43RaP/N0ag/zdInP83SZr/N0ma/zdJmv83SZr/&#10;N+J0AADKgwAAvI8AALCYAAClngAAm6QAAJCrAACFsQAAergEAHa5FAByuSUBbbkzBGi4PwhjuEkO&#10;XrdSE1q2WhhWtmIcUrVrIE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz6S1AsP4vP6//MT6t/zJA&#10;qP8yQab/MkGm/zJBpv8yQab/MtV8AADCigAAtZYAAKidAACdowAAkqoAAIexAAB8twAAcL4DAGjC&#10;DgBmwx0AY8MtAV7DOQRaw0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4dQsCMID/AmyI9wK0jPMHE&#10;IzzA6SM6vv4mOLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5kwAArJwAAKCiAACUqgAA&#10;iLEAAHy4AABxvgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+&#10;z3sTO8+JFTnPmRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6P&#10;AACvmgAAoqEAAJapAACKsAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwARtwYAEXcJwBE3TUBQd1A&#10;Aj/eSwM93lUEOt9fBjjfaQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t3vgPK93/Eirc/xQp2v8W&#10;KNr/Fija/xYo2v8WKNr/FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXIAABZzgAATtMAAETbBAA/&#10;6Q0APekXADvqIwA56i4ANus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54BSbviAYl75oHI/CuByLx&#10;yAci8O0HIez/ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAAja8AAH+4AABxwQAAZMoA&#10;AFjQAABM1gAAQd0AADjkAAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm+kABI/tJASH7UgEe/F0C&#10;HP1pAhr9eQMY/osDF/+eAxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5/wMT+f8DE/n/A52lAACP&#10;rgAAgLgAAHLCAABkywAAVtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8QACX/FwAi/x8AH/8mABz/&#10;LQAZ/zQAF/88ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UCCP/VAgf/9AIH//8CB///&#10;Agf//wIH//8CB///ApGtAACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw5wAAJ+4AACP/AAAg/wQA&#10;HP8MABn/EQAW/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA&#10;/50BAP+yAQD/ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3q&#10;AAAj7gAAHP0AABj/AAAV/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83&#10;AAD/QQAA/00AAP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B&#10;/ygvAf8nMQH/JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/&#10;ErMG/xK6Bv8Swwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V&#10;/wn/Ff8J/xX/Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeH&#10;Bf8XkQX/F5oG/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I&#10;/xn/Cf8Z/wr/GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/&#10;JFAD/yJdBP8gagX/HncF/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e&#10;5Qr/HvEK/x/8Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIk&#10;Af8zJQH/MioB/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL&#10;/ySwDP8kuAz/JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLt&#10;J/8S7Sf/Ev8uJgH/NCIB/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8t&#10;hAr/LY0M/yyWDf8snQ3/LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP7y34D+0t/xLrLP8U6iz/&#10;Feks/xblLf8W4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID&#10;/zxPBf85XAb/OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAzsBLvM7kT7jPFE+s01xPn&#10;NOoS4zT3FOE0/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/Gv82HwH/PBkB/0EWAP9E&#10;FgD/Rx4B/0knAf9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ6jyMEug7lBPnO5wU5Tuk&#10;FeM6rRXiOrYW4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/EO/8fwDz/HsA8/x7APP8e&#10;wDz/Hv85GwH/QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDg&#10;RH4T3UOHFdtCkBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA&#10;/yO2Qf8js0L/IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9&#10;A+VSSwbfUFgK2k5jDtRMbhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHCRqwiwEW3I75FxSS8Rdwk&#10;uEbwJbVG/yeyRv8nsEb/J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/&#10;WREA/1wWAPRdHwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdM&#10;nSa1S6cns0uxKbFKvyqvStEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/&#10;Kf9DEQD/SwwA/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0b&#10;tlZ2H7NVfiKwU4clrlKPKKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q+TCcUP8vmlH/LphR/y2W&#10;Uv8slFL/K5RS/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UKAORmDgDWZxkAzWgtAcVn&#10;PQW/ZUoLuWNVErRgXxewXmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0vnFWoMZpUtDOYVMUzllTh&#10;NJNV9jOSVf8ykVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA&#10;2GoGANVrCgDNbRUAxW4pAb5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+V&#10;Wpkyk1mkNJBZsDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9L&#10;DAD/VAAA+14AAOJlAADYawEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQKq25PEaZrWRihaWEdnWdq&#10;IpllcieWY3oqk2KDLpBgjDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiBX/82gF//NIBf/zN/X/8x&#10;fl//MH5f/zB+X/8wfl//MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1BgDAdhAAuHgjALF4MwOr&#10;dkEJpXNMEJ9wVhebbl8dlmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi&#10;7jl6Y/84emP/Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcC&#10;AL95BAC5eg4AsnwgAKx8MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81&#10;fGibOHlnpzp2ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/&#10;XAAA4mcAANJwAADHdgAAwHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1HD5V6URaQeFoci3ZiIYd0&#10;aSaDcnErf3F6L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45bWz/N25s/zVua/80bmr/&#10;Mm5q/zJuav8ybmr/Mv9TAAD0XwAA3moAAM1zAADDegAAu34AALWBAACugwkAqIUaAKKFKwKbhDoH&#10;lYJFDpB/TxWKfVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxxozppcLI8aHDGPGdw5ztn&#10;cfw5aHH/N2hw/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4AAMl2AAC/fQAAt4IAALCF&#10;AACohwYAookXAJyKKQGWiTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeU&#10;N2Z2oTpjdrA7YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA&#10;0nEAAMV6AAC7gQAAsocAAKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJy&#10;g2onboJyK2qAey9nf4YzY36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/N117/zVeef80X3f/M193&#10;/zNfd/8zX3f/M/5cAADhagAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9&#10;CX+RSA96j1EWdY1ZG3GMYCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3&#10;VoL/NVaB/zRYf/8zWX3/Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuDAACyiwAAqJAAAJ+TAACU&#10;lgAAjZkOAImaHgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFtJl6PdipbjoEtV42NMFSM&#10;mjNRjKo1T4y9NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8xUoT/MeplAADScwAAwn8A&#10;ALaIAACskAAAopQAAJiYAACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQptnksPaJ1TFGScWxlgm2Md&#10;XJprIViZdCVVmH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS/zBKkP8vS43/L0uN/y9L&#10;jf8vS43/L+JrAADKeQAAvIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYDAHanEwBzqCQAbqgyA2qo&#10;PQZlp0cLYaZQD12lWBRZpGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/&#10;K0Kc/yxCm/8sRJf/K0SX/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACfmQAAlJ4AAImjAAB+qAAA&#10;cK4AAGqwDgBosR0AZbEsAWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuubxhIrXkbRa2GHkKslSA/&#10;rKUiPq25Iz2t2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZ&#10;AACXngAAjKQAAICqAAB1rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0DULtHBU27UAdKulkKR7pi&#10;DUS6bBBBuncTPrmEFTy5kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8g&#10;M7L/IMGDAAC0kQAAppgAAJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABI&#10;xjUARcdAAUPHSgNAx1MEPsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C&#10;/xUswf8WK8D/FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAAeLIAAGu5AABgvwAAVMMA&#10;AErIAgBAzQcAOtIOADnSGwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv1mwDLdd6BCvYiwUq2J0F&#10;KNmxBifazQYn1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5&#10;tAAAbLsAAGDCAABUxgAASMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMqACjkNQAn5D8AJuVKACTm&#10;VQAj5mEBIeduASDnfgIe6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/&#10;BaOdAACWpAAAiKwAAHq1AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq3wAAJe4JACPwEQAh8RkA&#10;H/EiAB3yKwAb8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN&#10;9P8BDfP/AQ3z/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0AAEXSAAA52AAAL94AACbi&#10;AAAf6gAAHPsGABn/DgAX/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MACf9OAAb/XAAE/2wAAv+A&#10;AAH/lgAA/60AAP/KAAD/8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9tQAAbr8AAGDIAABS0AAA&#10;Q9cAADfdAAAr4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA&#10;/zMAAP89AAD/SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1&#10;AABwvwAAYckAAFLTAABD2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8K&#10;AAD/DgAA/xEAAP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gA&#10;AP/PAAD/zwAA/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/&#10;CXsC/wmGAv8JkAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K&#10;/wH/Cv8B/wr/Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4&#10;Af8UQwH/EVAC/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC&#10;/w7NAv8O3wL/DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/&#10;JiYB/yglAf8nJwH/IysB/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8T&#10;oAL/E6cD/xOuA/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/&#10;BvgV/wb4Ff8G+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D&#10;/xt6A/8ahAP/Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXx&#10;HP8G8Bz/B+8d/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8u&#10;NwH/K0QC/yhRAv8mXQP/JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF+COnBvcjrgb1I7cG9CPB&#10;BvIkzwbuJOQG6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA&#10;/zUWAP81FQD/OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUsegXzLIMG8SyMBu8slAft&#10;LJwI7CyjCOosqwjpLLMI5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t&#10;/xDOLf8Qzi3/EP8yGQD/NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZq&#10;Bek1dAbmNX4I5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8T&#10;xTT/FMM0/xXDM/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2&#10;RDIB70I/AelATAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6&#10;whPEOtUUwDvrFbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJ&#10;AP9IDAD/SxAA/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJRHMNxkN8EMNChBLBQowT&#10;v0GVFb1BnRa7QKYXukCwGLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB/xypQf8cpkH/G6VB/xul&#10;Qf8bpUH/G/89EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAxAM9QQQLJT04FxE5aCcBM&#10;ZA29S20Qukp2E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYfp0bgIKRG9CChRv8hn0f/&#10;IJ5H/yCeR/8fm0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkA&#10;zFcsAMVXPAK/VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVMkh+jTJwgoUumIp9LsSOd&#10;S8Akm0vYJZlL8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZX&#10;AADdWwEA1VwFANJbCQDLXBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOF&#10;H5tSjiKZUZckl1ChJpVQrSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWKUv8kiVL/I4hS/yOIUv8j&#10;iFL/I/9FBwD/SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVkNAKvY0IFqmFOCqVfVw+h&#10;XWAUnlxoGJtbcBuYWXgelViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW&#10;/yeCVv8lgVb/JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkg&#10;AK5pMQKoaD8Fo2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWIW5AohVqaKoNZpiyAWbQt&#10;f1nHLn1Z5i18Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9JAAD7UgAA41wAANJjAADH&#10;aAAAwGsAALprAgC1aw0Arm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZiGI1lahyKY3Igh2J6I4Rh&#10;gyaBYIwpfl+XK3teoy15XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/&#10;Jv9LAADwVQAA3l8AAM1nAADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgU&#10;i2tgGIdpZxyEaG8ggWd3I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i3zBuY/cub2P/LG9j/ypv&#10;Y/8ob2L/J29i/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MAALB0AACpdAcAo3YXAJ53&#10;KAGYdjcEk3VCCI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+&#10;MWln3DBpZ/UuaWf/LGln/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADnWwAA02YAAMVuAAC7cwAA&#10;s3cAAKt5AACkeAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xzYht4cmofdXFyInJveyZv&#10;boUpbG2QLGlsnC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/KGVq/yhlav8oZWr/KP1T&#10;AADjXwAAzmkAAMFxAAC3dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDECiX8+BoR9SAx/fFERe3pZ&#10;Fnd5YBpzd2geb3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8p&#10;YG//KGBu/yhgbv8oYG7/KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKCAACYgQAAkYMPAI2FHwCI&#10;hS4Cg4Q7BX6DRQp6gU4PdYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmLKl14mCxad6YuWHe4L1d3&#10;0S9Xd/EuWHb/LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAAxXEAALl6AACvgAAApoQA&#10;AJ2GAACRhwAAiokMAIaKGwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZohGMaZINrHmGCdCFdgX0k&#10;WoCJKFd/lipVfqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6/ydUev8nVHr/J+heAADQ&#10;awAAwHYAALR+AACrhQAAoYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0A3KQPwZtj0kLaY5RD2WN&#10;WRNijGAXXotoG1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/&#10;Jk6B/yZOgf8mToH/JuFjAADJcAAAu3sAALCEAACmigAAm44AAJGRAACEkwAAepUCAHWXEgBymCIA&#10;b5gwAmqXOwRml0UIYpZODF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQkSNJkKEkR5CyJkWQyiZF&#10;j+0lRY3/JUWM/yVGi/8kRor/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEAAKuKAACfjwAAlZMAAIqW&#10;AAB+mgAAcJ0AAGufDgBonxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloOUZ1iEk6caxVLnHUYSJuB&#10;GkWbjx1Cmp8fQJqwID+ayCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAA&#10;sIgAAKSPAACZlAAAjpgAAIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZN&#10;qFcJSqhfDEenaA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/Gjeh/xs3oP8cN5//HDef&#10;/xw3n/8cN5//HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAAYqwAAFWwAABQsg4ATrIb&#10;AE2zKABLszUASbM/AUazSQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41spoPM7OtEDKzxRAysukQ&#10;MbD+EjCu/xQvrf8VL6z/Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaaAACJoAAAfaYAAHGrAABl&#10;rwAAWbQAAE63AABDvAUAQL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/A&#10;hgYtwJcHK8CqCCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8OJ7n/DrKMAACllAAAmZoA&#10;AI2hAAB/pwAAcq0AAGazAABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAtyh0ALMspACvLNQArzEAA&#10;Ks1KACjNVgAnzmEAJs5vASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYd&#10;yf8GHcn/BqiUAACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/W&#10;CgAb2hAAG9saABrbJgAa3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUAFOGaABPisQAS488AEuD0&#10;ABLe/wER3f8BEdv/AhHb/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABouAAAW78AAE7EAABCyAAA&#10;N8wAAC3QAAAk1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ&#10;8HQACPGJAAfyoAAF8roABPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6&#10;AABbwgAATcgAAEDMAAA00QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoAC/oPAAn7FQAH+xwABPwk&#10;AAH8LAAA/DcAAPxCAAD8UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA/P8AAP3/AAD9/wAA/f8A&#10;AP3/AImpAAB5sgAAarsAAFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF&#10;/wMAAf8JAAD/DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/&#10;wgAA/+cAAP/8AAD//wAA//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAAMd0AACXiAAAa5gAAEeoA&#10;AAzuAAAF8gAAAP8AAAD/AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkA&#10;AP9KAAD/XQAA/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/&#10;EDAA/ws4Af8DRAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCcAP8AogD/AKgA/wCvAP8A&#10;tgD/AL4A/wDIAP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/&#10;AP8bKQD/HSYA/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB&#10;/wKYAf8CnwH/AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8&#10;BP8B/AX/AfwF/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8L&#10;YwH/Cm8B/wp6Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB/wrAAP8KzAD/CuAA+wrv&#10;APcK+gD1C/8B9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA&#10;/xwsAP8ZOAD/FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8&#10;ELMB+hC9AfkRyQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8m&#10;HQD/KBgA/ygWAP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB/hlwAfwYegH5GIMB9xiM&#10;AfYYkwH0GJoB8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F&#10;3Bz/Bdsc/wXbHP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2&#10;I2AB8iJrAe8idQLtIn4C6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik&#10;+QXPJf8GzSX/B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA/zINAP80DgD/NRQA/zUc&#10;AP8zJwD6MTQA8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPYK5IE1SuaBNMrogTRK6oF&#10;zyuzBc0rvwbMLM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/&#10;NQwA/zYHAP86CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0&#10;hQbINI0HxjOUCMQznAnCM6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8PsTT/D7A0/xCvNP8QrjT/&#10;D640/w+uNP8PrjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8C&#10;yD5aA8Q9ZAXBPW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6tBCvOsIRrjrZEao77xKn&#10;O/8TpTv/FKQ7/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EAAPVFAADmRgIA4UUHAONC&#10;DQDVQxkAzEUsAMZHPAHBR0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0Ck&#10;FKVArxWjQLwWoUDQFp5B6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA&#10;+UYAAOVLAADcTgAA000EANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+k&#10;SXwRoUiEE59HjBWdR5UXm0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H&#10;/xeNR/8XjUf/F/8+AgD/QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREAuVMiALNVMwGuVEECqlRM&#10;BaZTVgiiUV8Mn1BnD51PbxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2NS7Mei0vFHolL4h6HTPce&#10;hkz/HYVM/xyFTf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVWAADKWQAAwloAAL1YAwC4&#10;Vw4AsVkeAKxaLwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7F41ShBqLUY0ciFGXHoZQ&#10;ox+EULAgglDBIYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8afVH/Gv9CAADwSgAA31QA&#10;AM5aAADEXgAAvF8AALZeAACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAW&#10;iFh3GIVXgBuDVokdgFaUH35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2&#10;Vv8bdlb/G/9FAADsTgAA2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMXAJ9kKACaZTcClmRDBZFj&#10;TQiOYVUMimBdEIdfZROEXmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/&#10;Im9a/yBwWv8ecFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7ZgAAs2gAAKxoAAClZgUA&#10;n2cUAJppJQCVaTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhhehx2YIQec1+OIXBemiNu&#10;XqglbF24JWpeziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/HflKAADjVQAAz18AAMFl&#10;AAC3agAAr2wAAKdsAACfagEAmWsRAJRtIgCQbjEBi209BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdv&#10;GXNmeBxwZYEebWSMIWpjmCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8d&#10;ZWL/HfJMAADfWAAAymIAAL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9&#10;cE4Lem5WDnZtXhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n&#10;/yFfZv8fYGb/HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAAp3UAAJ10AACUcwAAjXQN&#10;AIl2HACFdysBgXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxplb3wdYm6HIF9tlCJdbKIk&#10;WmyyJVlsxyVYbOglWWz9I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutTAADTYAAAwmkAALZxAACs&#10;dgAAo3kAAJl5AACNdwAAh3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1&#10;cBlfdHocXHSFH1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//&#10;HeVXAADNZAAAvm0AALJ1AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYH&#10;aYBPCmZ/Vg1jfl4RYH1mFF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55wyJNeOUiTXf7IU53/x9O&#10;dv8eT3X/HU91/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIAAI6CAACAgwAAeYUCAHSG&#10;EQBxiCAAboguAWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UXUYKAGk6BjRxLgZseSYGs&#10;H0iAwSBHgOMfR3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADCbgAAtHgAAKqAAACfhQAA&#10;lIcAAIiHAAB7iQAAcIwAAGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmOUAhWjlgLU41gDlCMaBBN&#10;jHITSot9FkiKihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1n&#10;AAC8dAAAr34AAKWGAACaigAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQAXJcjAFqYLwBXmDoBVJhE&#10;A1KXTAVPl1QHTJdcCUmWZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8X&#10;Oo7/FzqO/xc6jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuUAABulwAAYpsAAFeeAABS&#10;oA4AUaAbAE+hKABNoTQAS6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3CzqghQ04oJQONqCmDzWg&#10;uxA0oN0PNJ33EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAAo4sAAJiRAACNlQAAgZkA&#10;AHOcAABnnwAAW6IAAE+mAABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcE&#10;NaxzBTKsgQYwrJEHLqyjCC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql/w0qpf8NKqX/DbWAAACo&#10;iwAAnJEAAJGWAACFnAAAeKAAAGulAABfqAAAU6wAAEivAAA9sgAANrULADS1FQAztiEAMrYsADG3&#10;NwAwt0EAL7hLAC64VQAsuGABKrhtASm5ewInuY0CJbmfAyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/&#10;ByGy/wchsv8HIbL/B62KAACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABVsQAASrQAAD+3AAA0uwAA&#10;K74DACTCDAAiwhQAIsMfACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvHcwAax4UAGceZABjIrgAX&#10;yMsAF8bxARfE/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54AAH2lAABwqwAAYrEAAFa2&#10;AABKuQAAPr0AADTAAAAqxAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVW&#10;AA3VZQAM1ngADNaNAAvYpAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL0v8BC9L/AZqYAACOnwAA&#10;gKYAAHKtAABktAAAV7oAAEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHWAAAM2wUACN4LAAbfEQAF&#10;3xoABOAkAALhLgAB4joAAONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfIAADn8AAA6P8AAOj/AADo&#10;/wAA6P8AAOj/AJGfAACCpwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAAJc8AABzUAAAU2QAADt0A&#10;AAnhAAAC5QAAAOkGAADpDQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA8lYAAPNoAADzfgAA9JcA&#10;APWwAAD20AAA9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj&#10;1gAAGdwAABHgAAAM4wAABOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8&#10;NAAA/0MAAP9VAAD/aQAA/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kAAP/5AHiwAABougAAWcMA&#10;AEvLAAA70QAALdgAACHdAAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA/wAAAP8AAAD/AAAA/wAA&#10;AP8GAAD/DAAA/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA&#10;/9UAAP/VAP8TKAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8A&#10;iAD/AJAA/wCXAP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA&#10;/wBYAP8AZAD/AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9&#10;ANkA+wDpAPoA9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8T&#10;HgD/DiIA/wosAP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCj&#10;AP4AqQD8ALAA+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A&#10;8AD/AP8eHQD/HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/&#10;BoMA/gaLAPwGkgD6BpkA+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL&#10;/wDkC/8B5Av/AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJ&#10;AP8QVQD8DmEA+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA&#10;4Q/jAN0Q8wDZEf8B1hL/AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/&#10;IxQA/yIeAP8fKQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeBAOIXiQDgF5EA3xeYAN0X&#10;nwDbF6cA2RixANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/&#10;A/8oEAD/KQsA/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDiIFUA3iBgANohagDWIXQA&#10;0yF8AdAhhAHPIowBzSKTAcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1&#10;Jf8GtSX/BrUl/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8QAPErGADnKSUA3ygzANgo&#10;QgDRKk8AzStaAMkrZQHHK24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4EuSynBLgssQW2LL8FtS3R&#10;BbEt6gauLvsHqy7/CKku/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA&#10;5zMIAOQvDwDZLhsAzzEsAMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0eASzNIAFsTSIBrA0kAau&#10;NJkHrDSiCKs0rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/C5w1/wucNf8LnDX/C/8z&#10;AgD/NQAA9joAAOU+AADcQAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQBtD5QAbE9WgOuPWMErD1r&#10;Bak8cwanPHsIpjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6WO/QPlDz/D5I8/w+SPP8O&#10;kTz/DZE8/w2RPP8NkTz/Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZBBQDAQBEAuUIhALNEMgCv&#10;RUABq0VLAqdFVQOkRF4FoURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B&#10;2RKLQfESiUL/EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA40cAANJMAADITgAAwE0A&#10;ALtKAgC2Rw4AsEkdAKtLLQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqUSXEMkkh5Do9Igg+NR4sR&#10;i0eVEolGoBSHRqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADu&#10;QwAA3EwAAMxRAADBVAAAuVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJDApdRTgSUUVYGkVBeCY5P&#10;ZguMTm0NiU51D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/&#10;E3dM/xJ3TP8Sd0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACnUwcAoVQVAJxWJQCYVzQB&#10;lFdAApBXSgSNVlMGilVbCYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpx&#10;UOgacFH8GHBR/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QAAMFaAAC3XQAAr14AAKdb&#10;AAChWAMAm1kSAJZbIgCSXDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaL&#10;F3JVlhlvVaMabVSyG2xUxhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRrVf8Ua1X/FPJDAADfTwAA&#10;y1gAAL1dAACzYQAAq2IAAKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4&#10;XWUOdlxsEHNcdBNwW30VblqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ&#10;/xRlWf8UZVn/FO9GAADaUgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAAj2IOAItkHACHZSsAg2U3&#10;AX9lQgN8ZEsGeGNTCHVjWwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRljXp8bYV2uHGBdwRxfXeEc&#10;X134Gl9d/xhfXf8XYF3/FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZlAACsaQAAomkAAJhnAACP&#10;ZQAAiWYMAIVoGQCBaSgAfmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2Bj&#10;jxleYp0bXGKsHFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8VW2H/FedNAADPWQAAv2IA&#10;ALNoAACpbQAAnm0AAJNrAACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJxbkYEbm1PB2tsVglobF4M&#10;ZWtlD2NqbRFgaXYUXWmBFltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVW&#10;Zf8VVmX/FeJRAADKXQAAu2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAFAHhyEgB1cyEAcnMvAW9z&#10;OgJsc0QEaXJMBmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0&#10;GU9r/xhPa/8XUGr/FlBq/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACidQAAlHQAAIl0AAB8cwAA&#10;dnUAAHF3EABveB0AbHkrAGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2aA5VdXERUnV8E1B0iBZN&#10;dJcXS3OmGElzuRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/FNRaAADAZgAAs28AAKh2&#10;AACdeQAAj3gAAIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5d&#10;CVJ9ZQxPfW8OTHx5EUp8hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVDeP8URHf/FER2/xNEdv8T&#10;RHb/E81fAAC7awAArnQAAKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGECABehhMAXIchAFqHLgBY&#10;hzgBVYdCAlOHSgNQh1IFToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB&#10;/xI9gP8SPX//Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAAhYIAAHmDAABthgAAX4oA&#10;AFiNAQBUjg8AUo8bAFCPJwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVCj2gHP49zCT2OgAs6jo8M&#10;OI6gDTeOsw42jswONo3vDjWL/w41if8PNYj/DzaH/w82h/8PNof/D75tAACweQAApYIAAJmHAACM&#10;iAAAf4gAAHKKAABmjQAAWpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2AEGaQABAmkgBPppRAjya&#10;WgI6mmQDN5pvBTWZfQYzmYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/&#10;C7Z1AACqgQAAnogAAJONAACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABAoAAAOqINADijFwA3oyIA&#10;NqQtADWkNwA0pEEAM6VLADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyelrQQmpcYDJqTrBCWi/wUl&#10;oP8GJJ//BiSe/wcknv8HJJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgAAGObAABXnwAATKIAAEKm&#10;AAA4qQAAL6wDACquDgAprhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYAIrFjACGxcQAfsYIAHrKU&#10;ARyyqQEbssEBG7HnARuv/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACbjwAAkZQAAISaAAB2nwAA&#10;aKIAAFulAABPqQAARK0AADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8IAAWvCoAFb01ABS9QAAT&#10;vksAEr5YABK+ZwARv3gAEL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+P&#10;AACUlQAAh5sAAHmhAABrpwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAAHb8AABXDAAAPxgUAC8oN&#10;AAnKFAAIyh0AB8onAAfKMgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAAzKsAAM3IAADM7QAAzP8A&#10;AMv/AAHK/wAByv8AAcr/AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5AAA5vAAALr8AACPDAAAb&#10;xgAAE8oAAA3NAAAI0QAAAdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+AADcSwAA3VsAAN5uAADe&#10;hAAA35sAAN+0AADe2QAA3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAAcKwAAGGzAABTugAARb8A&#10;ADjCAAAsxgAAIckAABjNAAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA4g4AAOQTAADlGwAA5yQA&#10;AOkvAADrPAAA7UsAAO5dAADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw/wAA8P8AAPD/AIGlAABy&#10;rQAAY7UAAFS9AABGxAAAN8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIAAADmAAAA6QAAAOoAAADs&#10;AAAA7gUAAO8MAADxEAAA8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/h&#10;AAD/9QAA//UAAP/1AHSuAABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT3QAADOIAAAPmAAAA6QAA&#10;AOwAAADwAAAA8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA&#10;/14AAP92AAD/jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wshAP8DJAD/ACkA/wAyAP8A&#10;PgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6&#10;AP8AxQD/ANMA/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A&#10;/w0dAP8HHwD/ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/&#10;AJsA/wChAP8ApwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/APUA/wD1AP8A9QD/APUA&#10;/wD1AP8A9QD/AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBx&#10;AP8AegD+AIMA/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA&#10;6wD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/&#10;AD4A/wBLAP8AVwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZAOwAoADrAKYA6QCuAOcA&#10;twDmAMMA5ADUAOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYO&#10;AP8SDgD/EhUA/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADqAngA5wKAAOYDhwDkA44A&#10;4gOVAOEDnADfBKMA3QSrANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDL&#10;C/8Aywv/AP8fEAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIM&#10;agDeDXMA2w17ANkNgwDWDYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/&#10;AL0T/wG8E/8BvBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA&#10;5RM2AN8SQwDZE08A0xRaANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9&#10;GrsAuxrLALgb5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsn&#10;AADxJQMA8CELAOgcEgDeGR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgAvCJwALojeAC5I38BtyOH&#10;AbUjjwG0JJcBsiSgAbEkqgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8D&#10;oSb/A/8pAAD/KAAA9i0AAOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAoNgC7KkQAuCtPALUsWQCy&#10;LGIBsCxqAa4tcgGsLXoCqi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv&#10;/waWL/8GlS7/BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAAyjYAAMcvBgDBLREAujAh&#10;ALQyMQCwND4ArDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASbNY0FmjSXBpg0oQaWNK0H&#10;lDW7CJM10AiQNewIjjb+CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8vAADyNAAA4jwAANJBAADH&#10;QgAAwEAAALs6AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8&#10;gAeRPIgHjzuSCI07nQmLO6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/&#10;CP8zAADsOgAA2kMAAMpHAAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCeQzUAmkRCAZdETAGURFUC&#10;kUNdA49DZAWNQ2sGi0JzB4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4&#10;Qv8LeEL/C3hC/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0AAKlJAACkRQYAn0YTAJpI&#10;IwCWSTIAkko+AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4ALfUeKDXpHlQ54RqIPdkaw&#10;EHVGwhBzRuAQckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADgRAAAzEwAAL5RAAC0UwAA&#10;qlIAAKJOAACdSgEAl0sRAJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3&#10;TH0MdUyHDnNMkg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9&#10;AADbSAAAx1AAALpVAACwWAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRT&#10;BHpTWgZ4U2IIdVJpCXNScQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8P&#10;ZFD/DmVP/w1lT/8MZU//DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdXAACRVAAAi1UMAIZXGQCD&#10;WCcAgFk0AH1ZPwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BU&#10;uhRfVNMUXlTyE15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAAv1gAALNdAACoXwAAnF0A&#10;AJJbAACLWAAAhVoKAIFbFgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVsXF0HalxkCWhbbAtlWnUN&#10;Y1p/D2FZixFeWZgSXFinFFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX/w1aV/8NWlf/DeNIAADL&#10;UwAAu1sAALBhAACkYgAAl2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIuAHJiOQFvYkMCbGFLA2ph&#10;UwVnYVoHZWBiCWNgagtgX3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/&#10;DlVb/w5WW/8NVlv/Dd5MAADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/YQAAeWIDAHVkEQByZR4A&#10;b2YrAGxnNwFqZ0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNP&#10;YswTT2LtEk9h/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMAAKlpAACbaAAAj2cAAIRn&#10;AAB5ZQAAc2cAAG9pDgBsahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YFWmpdB1hqZQlWaW4LU2l4&#10;DVFohA9OaJIQTGehEktnshJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAA&#10;sWcAAKZtAACXbAAAimsAAH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBxMABecToBXHFDAllxSwNX&#10;cVMEVXBaBlJwYgdQcGsJTm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq&#10;/w1Fav8NRWr/DctYAAC6YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAAZXMAAGB1BwBddhIAW3cf&#10;AFl4KwBXeDYAVXg/AVN4SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtDdY0MQXWdDj91rg4+dcUO&#10;PXXoDj5z/Q0+cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1AACNdAAAgHQAAHV0AABp&#10;dgAAXnkAAFh8AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+&#10;fAg8fooJOn6aCjl+rAs3fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgA&#10;AJZ5AACHeQAAe3kAAHB6AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABFiCsARIg1AEOIPgBBiUcB&#10;QIlPAT6IWAI8iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgw&#10;gf8IMIH/CLdrAACqdgAAoH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cAAEqLAABBjgIAPZAOADuQ&#10;GAA6kSMAOZEtADiSNwA3kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMDK5KUAyqSpwMokr0EKJLh&#10;AyeQ+gQnjv8FJ43/BSeM/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9hAAAb4UAAGOIAABYiwAA&#10;TY8AAEOTAAA6lwAAMpoHAC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACidSwAnnlUAJp5hACWebgAj&#10;nn4BIp6QASCeowEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/A6p9AACehQAAk4sAAIWK&#10;AAB1iwAAaI4AAFuRAABQlQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3&#10;ABqpQQAZqUwAGKlYABeqZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QATp/8BE6X/AROl/wETpP8B&#10;E6T/AaOGAACXjAAAjZEAAH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSnAAAqqwAAIa4AABmxAAAS&#10;swcAD7UQAA61FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa2&#10;6gAHtf8ACLT/AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAAV6QAAEuoAABArAAANbAA&#10;ACqzAAAhtQAAGLgAABG7AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAAwjYAAMNCAADDUAAAxF8A&#10;AMRxAADEhwAAxJ0AAMS1AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOUAACHmgAAeKAAAGqmAABc&#10;rAAAT7EAAEG1AAA1twAAKboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwFAADMDAAAzREAAM4YAADO&#10;IQAA0CoAANE1AADTQwAA1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukAANb9AADW/wAA1v8AANb/&#10;AIqbAAB7ogAAbKkAAF6wAABQtgAAQroAADS9AAAowQAAHcQAABTHAAANywAABs4AAADSAAAA1wAA&#10;ANkAAADaBQAA3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADoZwAA6X4AAOmXAADqrwAA&#10;6s4AAOvvAADr/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMAACfHAAAbywAAEs8AAAvT&#10;AAAC2AAAAN0AAADhAAAA5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEAAPEZAAD0JAAA9zEAAPlB&#10;AAD6VQAA+moAAPuEAAD7nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABhtQAAUr0AAETEAAA0yQAA&#10;Js0AABrSAAAQ2AAACN0AAADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA&#10;+wgAAP4OAAD/FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8L&#10;IAD/Bx4A/wAdAP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCO&#10;AP8AlAD/AJoA/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A&#10;/QD/APwA/wD5AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/&#10;AGgA/wByAP8AegD/AIIA/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA&#10;6wD0APkA8wD/APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAl&#10;AP8AMgD/AEAA/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA&#10;8ACsAO4AtADtAMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/&#10;EBAA/wwPAP8DEAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABnAPEAcADvAHgA7QB/AOsA&#10;hgDqAIwA6ACTAOcAmQDlAKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/&#10;ANMA/wDTAP8A0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA&#10;6ABhAOUAagDiAHIA4AB6AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAArADOALYAzADEAMoA2QDI&#10;AO0AxwD7AMUA/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwH&#10;HwDxAysA5wA5AOIARgDeAVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIAygSJAMgFkADGBZgAxAWg&#10;AMIGqQDBBrQAvwbBAL0I1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA&#10;/xcAAP8WAAD7EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/&#10;Dn4AvQ+FALwPjQC6EJUAuBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU&#10;/wGmFP8BphT/Af8fAAD/HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZP&#10;ALkXWQC3F2EAtBhpALMZcQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCnHK4Aphy8AKQdzwChHuoB&#10;nh78AZwf/wGbH/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAqAADUKQAAzSQAAMocCADE&#10;GRIAvRwiALceMQCzID4AryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6AKElggGgJYsBniWUAZ0l&#10;ngGbJqoBmSa3AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEA&#10;ANI0AADINAAAwDAAALspAgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCfLVcAnS1fAJstZwGZLW4B&#10;mC51AZYufQKULoYCky6QApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv/wSEL/8DhC//A4Mv/wOD&#10;L/8Dgy//A/spAADrMQAA2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8XAKIxJgCeMzQAmjRAAJg1&#10;SgCVNVMAkzVbAZE1YgGPNWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0&#10;Bns2/wV7Nv8Fejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3RAAArUAAAKc6AACjNgYA&#10;nTcTAJk5IgCVOi8Akjw7AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7&#10;O54HeTusB3c7vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/BfEyAADePQAAyUQAALxI&#10;AACwSQAApkYAAJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJp&#10;BHpCcQV4QnoGdkGEB3RBjwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whqQv8HakH/BmpB/wZqQf8F&#10;akH/Be03AADWQgAAxEkAALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+&#10;SEgBe0hQAnlIVwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUamC2dGtgtmRswLZUbsC2RH&#10;/wlkRv8IZEb/B2RG/wZkRf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAAmk4AAJJLAACNRwAAh0gL&#10;AINKFgB/SyQAfUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVrTHMHaUt9CGZLiQlkS5YK&#10;YkukC2FLtAxfS8oMXkvqC15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/AADLSQAAvFEAALBVAACh&#10;VAAAllIAAI1QAACHTAAAgU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JLAW1SUgJrUVkDaVFhBGdR&#10;aAZlUHEHY1B7CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/&#10;B99DAADHTQAAuFQAAKxZAACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0VB4AcVUrAG9WNgBsVkAB&#10;alZIAWhWUAJmVlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVTsA1UU8UNU1PmDFNT/AtT&#10;U/8JVFL/CFRS/whUUv8HVFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgAAIRXAAB7VAAAdlYBAHFX&#10;DwBuWRsAbFooAGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwGWFl2CFZZgglUWI8LUlie&#10;DFBYrg1PWMMNTljkDE5Y+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADAVAAAslwAAKNeAACVXQAA&#10;iVwAAH9bAAB2WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVV&#10;XmoGU150B1FdfwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/CEpa/whKWv8HSlr/B85O&#10;AAC8WAAArmAAAJ9hAACRYAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRA&#10;AVhkSAFWZFACVGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8J&#10;RGD/CEVf/wdFX/8HRV//B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZjAABqYgAAY2QAAF9mBgBb&#10;ZxEAWWgdAFdpKQBWajMAVGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlvBUZpegdEaYgIQmiYCUBo&#10;qQo/aL0KPmjeCT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAAp2kAAJZoAACHZwAAe2cA&#10;AHFnAABlaAAAXGoAAFhsAQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBKcUkBSHFRAUZxWQJEcGID&#10;QnBsBEBweAU+cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACv&#10;ZgAAom0AAJFsAACCawAAd2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYTAEd3HwBGdykARXgzAEN4&#10;PABCeEQAQXhNAT94VQE9eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/&#10;BTFy/wUycv8FMnL/BbdjAACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABccwAAUXcAAEp6AABCfQMA&#10;P34OAD1/GAA8fyMAO4AtADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMq&#10;gbYDKYHSAyl/8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYAAIV1AAB4dQAAbXUAAGF3&#10;AABXegAATH4AAEOBAAA7hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgALYtBACyLSgAqi1QAKYtf&#10;ACiLawAmi3oBJIuLASOLngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIhhf8CIYX/AqtyAAChfAAA&#10;j3sAAIB6AABzegAAZnwAAFt/AABQggAARoYAADyKAAA0jQAALJEAACaTDAAklBMAI5QcACKVJgAh&#10;lS8AIJU4AB+WQgAelkwAHZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJABaV7gAWk/8BFpL/ARaR&#10;/wEWkP8BFpD/AaV7AACZgwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAAP5AAADWUAAAtlwAAJZoA&#10;AB2eAQAWoAwAFKESABShGwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAOo2sADaN9AA2jkgAMo6cA&#10;CqLAAAui5gAMoP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOIAABliwAAWI4AAEySAABB&#10;lwAAN5sAAC6eAAAkogAAHKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0kAASuLgACrjkAAa5FAACu&#10;UgAArmEAAK5zAACuhwAArp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8AAKv/AJaLAACMkAAAe5AA&#10;AGuSAABdlgAAUJoAAESfAAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJtwAAAbgJAAC4DgAAuRQA&#10;ALkcAAC6JQAAui8AALs6AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8xAAAvOsAALv+AAC7/wAA&#10;u/8AALv/AJCSAACDmAAAc5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQAABu3AAASugAADL0AAAW/&#10;AAAAwwAAAMQCAADFCgAAxQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkAAM1ZAADNbAAAzoMAAM6b&#10;AADNtQAAztoAAM72AADN/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABMsgAAPrYAADC5AAAkvAAA&#10;Gb8AABHCAAAKxQAAAskAAADMAAAA0AAAANEAAADSAQAA0wgAANUNAADXEQAA2hgAANwhAADfLAAA&#10;4ToAAOJKAADjXQAA5HIAAOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22&#10;AAA/vAAAML8AACPDAAAXxwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAAAOAAAADiAAAA5AAAAOYD&#10;AADoCQAA6Q4AAOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA+K0AAPnGAAD55AAA+fMA&#10;APnzAG2qAABesgAAT7oAAEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADdAAAA4QAAAOQAAADoAAAA&#10;6wAAAO0AAADvAAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/&#10;fwAA/5kAAP+vAAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA/wArAP8AOAD/AEYA/wBT&#10;AP8AXgD/AGkA/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA&#10;/wDZAP4A7AD9APsA+wD/APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/&#10;ABsA/wAmAP8ANAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD9AJAA/ACWAPoA&#10;nQD5AKMA+ACrAPcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/&#10;AP8LFAD/BhEA/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA&#10;9QB/APMAhQDyAIsA8ACSAO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDg&#10;AP8A4QD/AOEA/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYA&#10;TgDyAFkA7wBiAOwAawDqAHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA3QChANsAqgDYALQA1QDA&#10;ANIA0wDQAOoAzgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A&#10;/wAWAPYAIgDwAC8A7AA8AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQAegDSAIAA0ACHAM4AjgDM&#10;AJUAygCdAMgApQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8R&#10;BQD/DgAA/woAAP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBu&#10;AMQAdADCAHsAwQCCAL8AiQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8A&#10;rQT/AK0E/wCtBP8ArQT/AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDE&#10;A0UAwANQAL0EWQC7BWEAuQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiVAK0JngCrCagAqgq1AKgK&#10;xQCmC98ApA30AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA7xgAAOQZAADbFgAA0hAC&#10;AM8JCwDICBYAwQokALwMMgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCpEXEAqBF4AKYRgAClEYgA&#10;oxKRAKESmwCgE6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0&#10;HQAA5SMAANUlAADKJAAAwh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4b&#10;ZQCdG2wAmxxzAJocewCYHIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/&#10;AYcg/wGGIP8BhiD/AfoeAADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACuGwwAqB0XAKMfJgCfITMA&#10;nCI+AJkjSACXJFEAlSRZAJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYonkwGIJ54BhierAYQnuwGD&#10;KNEBgCjuAX4p/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUAAME4AAC0NgAAqzEAAKUs&#10;AACiJgYAniYTAJkoIQCVKi4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMAhi5qAYQucgGCLnoBgS+E&#10;AX8vjwJ9L5oCey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJzL/8Ccy//AvAqAADcNQAA&#10;xzsAALo/AACsPAAAojgAAJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0PwCENUkAgjVRAIA1WAB+&#10;NV8BfTVmAXs2bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2&#10;/wJqNf8CajX/AuowAADTOgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAAjDUNAIg3GACEOCUAgTox&#10;AH87PAB8O0UAejxNAHg8VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNsO5QEajuhBGg7sQVnPMUF&#10;ZTzlBWQ8+gRkPP8DYzv/A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5HAACfRQAAlUMAAI5AAACJ&#10;PAAAhDwKAIA9FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFgAmxBZwJqQXADaEF5A2dB&#10;hARlQZEFY0GfBWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8DXUD/A985AADIQwAAuUoA&#10;AKlLAACbSQAAkEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYB&#10;aEZdAmZGZQJkRm0DYkZ2BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNY&#10;RP8DWET/A9o9AADERwAAtU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYCAHRHEABwSBsAbkknAGtK&#10;MgBqSzwAaEtEAGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rc&#10;B1JK9gZSSv8FUkn/BFJJ/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACSTwAAh04AAH5MAAB4SAAA&#10;ckoAAG5LDQBrTRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltPYAJZT2gDV09yBFVPfQVT&#10;T4oFUk6YBlBOqAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/A85EAAC8TgAArlQAAJxT&#10;AACOUgAAg1EAAHpQAAByTQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYAXVQ/AFtURwBaVE4BWFRW&#10;AVZUXQJUVGYDUlNvA1BTewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZIUv8FSFH/BElR/wRJUP8D&#10;SVD/A8pIAAC5UgAAqlcAAJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZ&#10;WDMAWFg8AFZZRABVWUwBU1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX&#10;8gZDVv8FQ1X/BERV/wREVP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAAe1gAAHFXAABmVgAAYVgA&#10;AF1ZBABZWhAAV1sbAFVcJgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFKXmECSF1rA0ZddgNEXYME&#10;Ql2SBUBdowY/XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACC&#10;WwAAdlsAAG1bAABhWwAAW10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1AEpjPgBJY0YAR2NOAEZj&#10;VgFEY14BQmNoAkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/&#10;A7xVAACtXwAAnGAAAItfAAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABLZgoASWcSAEdoHQBFaCcA&#10;RGkxAENpOQBCakIAQGpKAD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRpnwMzabIDMWnLAzFo7QMx&#10;Z/8DMWb/AzJl/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMAAGRkAABZZQAAUGgAAElr&#10;AABDbQQAQG4OAD5vGAA9byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcANHFhATJxbQExcXoBL3GK&#10;Ai1xnAIrca8CKnHIAipw6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAA&#10;aWcAAF9oAABVawAAS24AAENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5LgAweTcAL3k/AC55SAAs&#10;elIAK3pcACp6aAAoenYAJnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/ASJ1/wIidP8CI3T/Aqxo&#10;AACdbgAAim0AAHtsAABvbAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAALn8CACmBDQAnghQAJoIe&#10;ACWCJwAkgi8AI4M4ACKDQgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAahKkAGITBABiD5gAYgf0A&#10;GYD/ARl//wEZfv8BGX7/AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2AABJeQAAP30AADeBAAAv&#10;hAAAJ4gAACCLBQAbjQ4AGo0VABmNHgAYjicAF44wABaOOQAVjkMAFI9PABOPWwASj2oAEY97ABCP&#10;jwAPj6QADo+7AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAAfncAAHJ3AABkeAAAWHsA&#10;AE1+AABCggAAOYYAAC+KAAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAMmh0AC5omAAuaMAAKmjsA&#10;CZpGAAiaUwAGm2EABZpyAASahgACmpsAAJqxAAGZzwACmfAAApj/AASX/wAFlv8ABZb/AJmBAACH&#10;fwAAen4AAGt+AABdgQAAUIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0AABGgAAAMowIABqUKAAGl&#10;EAAApRYAAKYfAACmKAAApjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EAAKaoAACmwwAApekAAKX8&#10;AACl/wAApP8AAKT/AJGHAACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAA&#10;EKkAAAusAAAErwAAALEGAACxDAAAshEAALIXAACzHwAAsygAALQyAAC1PwAAtU0AALVdAAC1cAAA&#10;tYYAALWdAAC1tgAAtdwAALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEAAFuVAABNmgAAQJ8AADWk&#10;AAAqqAAAIKwAABawAAAPtAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwAAMAQAADBFgAAwh0AAMMn&#10;AADFMgAAxkAAAMZRAADHYwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAAx/8AAMf/AIOXAABxmgAA&#10;YZ4AAFKjAABFqQAAOK4AACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADHAAAAyQAAAMoAAADMAAAA&#10;zQMAAM4JAADQDgAA0hMAANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6BAADenAAA37UAAN/ZAADf&#10;8wAA3/8AAN//AHefAABopgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAADMYAAAPJAAAAzAAAANAA&#10;AADVAAAA2QAAANoAAADcAAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA7SQAAPAyAADxRAAA8lgA&#10;APNvAAD0igAA9KQAAPS/AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29AAAtwQAAH8YAABPKAAAL&#10;zgAAANIAAADXAAAA3AAAAOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5&#10;DgAA/BYAAP8iAAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAV&#10;AP8AGAD/AB4A/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA&#10;/wCWAP8AnAD/AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA/wD5AP8A9QD/AO4A/wDp&#10;AP8A5wD/AP8AFAD/ABEA/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8A&#10;cAD/AHgA/QB+APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA8QDHAO8A4ADuAPIA7AD/&#10;AOwA/wDsAP8A6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA&#10;/wBFAP4AUAD7AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDk&#10;ALMA4QDAAOAA0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8A&#10;CQD/AA8A/wAYAPsAJQD4ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA4gBzAOAAegDeAIAA3ACG&#10;ANoAjQDXAJQA1ACbANIApADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8A&#10;xwD/AP8KBgD/AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIAQwDdAE4A2QBXANQAXwDR&#10;AGcAzgBtAMwAdADKAHoAyACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCzALoAwgC5ANsAtwDwALUA&#10;/wC2AP8AtQD/ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA6AANAOAAFwDZACQA0QAx&#10;AM0APADKAEcAxgBRAMMAWQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1AIkAswCRALIAmgCwAKQA&#10;rgCvAKwAvQCqANAAqADrAKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8NAAD/BwAA9AkAAOoJAADi&#10;BAAA2gAHAM8AEQDIABwAwgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABiAK4AaACsAG8AqwB1AKkA&#10;fQCoAIQApgCNAKQAlgCjAKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/&#10;AP8QAAD3EAAA6BQAANwVAADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCuBToAqwZEAKgITQCmCFUA&#10;pAlcAKIKYwCgCmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACM&#10;EP8AixD/AIsQ/wCLEP8AihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcO&#10;JgCjDzMAnxA+AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwAjxSFAI0VjwCLFZoAihWn&#10;AIgWtQCGFskAhBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADkIwAAzykAAMAqAACzJgAA&#10;qiIAAKUcAACkFQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIscWQCJHWAAiB1nAIYebwCF&#10;HncAgx+AAIIfiwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8h&#10;AADbKwAAxzEAALYxAACpLgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgAiSMzAIckPQCFJEYAgyVO&#10;AIEmVQB/JlwAfiZjAHwnawB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFxKcEBbyngAW0p9wFsKf8B&#10;ayn/AWsp/wFrKP8Bayj/AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJItAACOKQAAiycMAIcoFwCD&#10;KiMAgCsvAH4sOQB8LEIAei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95AW8vgwFtL5ABay+dAWkv&#10;rAFoML4BZzDbAWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAAuj0AAKg8AACaOgAAkTcA&#10;AIozAACGMAAAgy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwB&#10;aDV1AWc1gAFlNYwBYzWaAmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1/wFcNf8BXDT/AdwzAADF&#10;PAAAtEEAAKJAAACVPgAAizwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6&#10;SwBoO1IAZztZAGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gDWDv/4v/iSUNDX1BST0ZJ&#10;TEUABgnSA1c78QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+&#10;AAB5OwAAdDoAAHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8AYUBXAF9AXgFdQGYBXEBv&#10;AVpAegJYQIcCVkCVAlRApANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJRPv8BUT7/Ac87AAC9RQAA&#10;qkcAAJlGAACLRQAAgUQAAHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBd&#10;RU0AW0VUAFlFXAFYRWQBVkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXMA0tF7QNLRP8CS0T/AktD&#10;/wJMQv8CTEL/Aso/AAC5SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAAaUMAAGVECQBiRRMAX0Ye&#10;AF1HKABcSDIAWkg7AFlJQwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJNSYICS0mRA0pJoQNISbMD&#10;R0nKA0ZJ7ANGSP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFMAACESwAAeUoAAHBJAABp&#10;RgAAZEcAAF9JBgBcShAAWksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5PAE9OVwBOTl8BTE5pAUpO&#10;cwJITYACRk2PA0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8A&#10;AI1OAACATgAAdU0AAGxMAABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUA&#10;TFJNAEpSVABJUl0BR1JmAUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9&#10;T/8CPU7/Ar5LAACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEAAFRSAABRUwwATlQUAExV&#10;HwBLVikASVYyAEhWOgBHV0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sCPFeLAjpXmwI4V60CN1fE&#10;AjdX5wI3Vv0CN1X/AjdU/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4VAAAbVQAAGRUAABYVAAA&#10;UlYAAE5XAABKWQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5dTwA9XVcAO11hADpdbAE4&#10;XXkBNl2IATRdmQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBY&#10;AABzVwAAaVcAAGBYAABUWQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAAO2IpADpiMgA5YjoAOGNC&#10;ADdjSwA2Y1QANGNdADNjaAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEqYvsBKmD/AStf/wErX/8B&#10;K17/AbFZAACeXAAAi1wAAHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENiAAA8ZQAAOGcKADVoEgA0&#10;aBsAM2kkADJpLQAxaTUAL2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuCACZrkwAka6cAI2u9ACJq&#10;4AAjafkBI2f/ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAAYWAAAFdgAABNYwAARGYA&#10;AD1oAAA2awAAMG4EACxwDgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAkckoAInJUACFzYAAgc20A&#10;HnN9AB1zkAAbc6MAGnO5ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZmAACRZQAAf2QAAHFkAABm&#10;ZAAAXWQAAFJmAABIaQAAP2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsXABx7HwAbeygAGnswABl8&#10;OQAYfEMAF3xOABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UAEXn/ABF4/wASd/8AEnf/&#10;AJ5rAACKagAAemkAAG1pAABiaQAAV2oAAExtAABDcAAAOXQAADF4AAApewAAIn8AABuCAAAUhQkA&#10;EYYQABGGFwAQhx8AEIcoAA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmHhAAHh5gABoauAAWGyQAG&#10;hewAB4T/AAiD/wAJgv8ACYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIAAEZ1AAA8eQAAMn0AACqB&#10;AAAihQAAG4kAABSMAAAPjwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMAAJM+AACTSwAAk1kAAJNp&#10;AACTewAAkpAAAJKmAACRvwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9dQAAcHQAAGJ1AABVeAAA&#10;SXwAAD+AAAA0hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAA&#10;nysAAJ81AACgQgAAoFAAAKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9&#10;AAB4fAAAaXwAAFt/AABOgwAAQYgAADaMAAAskQAAI5YAABqaAAASngAADaEAAAakAAAApwAAAKkD&#10;AACpCgAAqg4AAKsTAACsGQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAAr3sAAK6UAACuqwAArskA&#10;AK7vAACt/wAArf8AAK3/AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6bAAAjoAAAGqQAABKoAAAM&#10;rAAABK8AAACyAAAAtgAAALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADA&#10;WgAAwW4AAMGGAADBoAAAwboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAAWZQAAEuaAAA9oAAAMaUA&#10;ACWrAAAarwAAEbMAAAu4AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAAxwAAAMgFAADKCwAAzA8A&#10;AM4VAADQHwAA0ysAANU6AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ7AAA2fsAANj/AHCZAABg&#10;ngAAUaQAAEOqAAA1sAAAKLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsAAADPAAAA0gAAANMAAADW&#10;AAAA2AAAANsAAADdAAAA3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEAAO5nAADvgQAA75wAAPC3&#10;AADw0wAA8OwAAPD0AGemAABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAHygAAAM4AAADSAAAA1gAA&#10;ANwAAADgAAAA4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA&#10;/z8AAP9VAAD/bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wASAP8AFAD/ABkA/wAlAP8A&#10;MgD/AD8A/wBLAP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCm&#10;AP0ArgD8ALkA+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A&#10;/wAOAP8ADwD/ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3&#10;AIYA9gCMAPUAkgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A&#10;/wDVAP8A0QD/AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA/wBAAPoASwD2AFUA8wBe&#10;APEAZgDuAG0A7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA&#10;1AD4ANIA/wDSAP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDz&#10;AC4A7wA6AOwARQDoAE8A5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCAANEAhwDPAI4AzQCVAMsA&#10;ngDJAKcAxwCzAMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAA&#10;AP8AAAD2AAgA7gARAOcAGwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMA&#10;wAB6AL8AgAC9AIgAuwCQALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A/ACtAP8ArQD/AK4A/wCu&#10;AP8ArgD/AP8CAAD/AAAA/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAsAMQAOADBAEIAvQBLALoA&#10;UwC4AFoAtgBhALQAZwCyAG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDj&#10;AJ8A9gCeAP8AngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADVAAAAywAGAMMADwC9ABkA&#10;uAAlALQAMQCxADsArgBFAKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEAdQCfAHwAngCFAJwAjgCa&#10;AJgAmACkAJYAsACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/AP0KAADwDgAA4REAAM4Q&#10;AADCDQAAuwcAALcACgCxABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJp&#10;AJQCcACTA3gAkQOAAJAEigCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACECv8Agwv/AIML/wCDC/8A&#10;gwv/APYQAADmFwAA0hwAAMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0HIgCZCS4Algo4AJQLQQCS&#10;DEoAkAxRAI4NWACMDV4Aiw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR&#10;9AB4Ev8AdxL/AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAAoBwAAJsXAACZEQQAmA4Q&#10;AJMQGwCPEScAjBIyAIkTPACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48A&#10;dhicAHQYqgBzGbsAchnUAG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcgAADQKQAAvCsAAKsqAACe&#10;KAAAliQAAJAgAACNHAAAjBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQf&#10;YwBzH2sAcSB0AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/&#10;AOAmAADILwAAtDEAAKMwAACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwA&#10;cSVDAHAmSwBuJlIAbSdZAGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIppABgKbUAXynLAF4q7ABc&#10;Kv8AXCn/AFwp/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYn&#10;EAByKRoAcColAG0rLwBrLDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUAYS9uAF8veABeL4QAXC+S&#10;AFovoQFZL7IBWDDIAVYw6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9OgAAqDkAAJc4AACKNwAA&#10;gDYAAHoyAAB1MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEzRABgM0sAXzRSAF00WgBc&#10;NGIAWjRrAFk1dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2&#10;AAC4PQAAozwAAJI8AACFOwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6&#10;AFs4QQBaOUgAWTlQAFc5VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFMOq4BSzrDAUo65QFJOvwB&#10;STn/AUk5/wFJOP8BSjj/Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7AABqOAAAZjgAAGI5BwBf&#10;OhEAXDsbAFo7JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/&#10;mwFHP6wBRT/BAUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AA&#10;AGs/AABlPAAAYDwAAFw+BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABPQkMATkJLAE1DUgBLQ1oA&#10;SkNkAEhDbgBHQ3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACq&#10;RQAAlkUAAIZFAAB5RAAAb0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQVAE9FHwBORSgATEYxAEtG&#10;OQBKR0EASUdIAEhHUABGR1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/&#10;ATpF/wE7Rf8BO0T/AbtFAACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABbQwAAVkUAAFJHAABOSAoA&#10;TEkSAEpJHABISiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5MagA8THYAO0yFATlMlQE3&#10;TKcBNky8ATVM3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoAAH5KAABySgAAaEoAAF9J&#10;AABVSAAAUEoAAExLAABJTAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsAPlBDADxRSgA7UVMAOlFc&#10;ADhRZwA3UXMANVGCADNRkwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEwTv8BME3/AbRNAACdTQAA&#10;ik0AAHpNAABuTQAAZE0AAFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4&#10;VTcAN1Y/ADZWRwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4AClX1gApVvUAKVX/ACpU&#10;/wEqU/8BKlL/Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAAR1MAAEFVAAA7WAAAOFkK&#10;ADVaEQA0WhoAM1siADJbKwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAApXW0AKF18ACZdjgAkXaEA&#10;I121ACJd0gAiXPMAIlv/ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFUAABmVAAAXFQAAFRVAABK&#10;VgAAQ1gAADxbAAA2XQAAMGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJk&#10;XAAhZGkAH2R5AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8AHF//AKFZAACMWAAAe1gA&#10;AG1YAABiWAAAWVgAAFBZAABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAhahAAIGoXAB9qIAAeaygA&#10;HWswABxrOQAba0IAGmxMABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFsygARa+8AEmn/ABNo/wAT&#10;aP8AE2f/AJldAACFXQAAdVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQAADJnAAAragAAJG0AAB5w&#10;AQAXcwsAFXQRABR0GAATdCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8ADXVuAAx1gQALdZUACnWq&#10;AAh0wwAJdOcACnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABaYQAAT2IAAEVlAAA8aAAA&#10;M2wAACtvAAAkcgAAHXYAABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/KgAGfzQABX8/AAR/SwAC&#10;f1gAAX9nAAB/eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFm&#10;AABUZwAASWkAAD9tAAA1cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIABokKAAGJDwAAiRQAAIob&#10;AACKIwAAiywAAIs3AACLQwAAi1AAAItfAACLcQAAi4YAAIucAACKswAAidMAAIjzAACI/wAAh/8A&#10;AIf/AIJtAABzbAAAaGwAAFptAABObwAAQnMAADh3AAAuewAAJYAAAB2EAAAViAAAEIwAAAuPAAAE&#10;kgAAAJQGAACVDAAAlRAAAJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlWAACZaAAAmX0AAJmUAACY&#10;qwAAl8gAAJbuAACW/wAAlf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAAO38AADCEAAAmiAAAHY0A&#10;ABSSAAAOlgAACZkAAAGcAAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAApRwAAKckAACoLwAAqD0A&#10;AKlMAACpXgAAqXIAAKiJAACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7AABoewAAWX4AAEuCAAA+&#10;hwAAMo0AACeSAAAdlwAAFJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8AAACwAAAAsQQAALMKAAC0&#10;DgAAtRMAALYbAAC4JAAAujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEAALrSAAC68wAAuf8AALn/&#10;AG+DAABfhgAAUYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAAtAAAALcAAAC7AAAAvgAA&#10;AL8AAADAAAAAwQAAAMMBAADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADPRAAA0FgAANBuAADRiAAA&#10;0KQAANDBAADR5gAA0fgAANH/AGePAABXlAAASZoAADuhAAAupwAAIa0AABazAAAOuAAABrwAAADA&#10;AAAAwwAAAMYAAADLAAAAzQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIAANwJAADfDwAA4xcAAOYk&#10;AADnNgAA6EkAAOlfAADqeAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQpAAAQqsAADSyAAAmuQAA&#10;Gb4AAA7CAAAExQAAAMoAAADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA&#10;6wAAAO4AAADxBQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8A&#10;EQD/AA8A/wAPAP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6&#10;AP8AgAD/AIYA/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A&#10;6QD/AOAA/wDYAP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/&#10;AFYA/gBfAPsAZgD5AG0A9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCbAOwApADqAK4A6QC6AOcA&#10;zQDlAOkA5AD7AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAY&#10;AP8AJAD9ADAA+wA7APcARgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A&#10;3ACVANoAngDWAKgA1ACzANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/&#10;AAAA/wAAAP8AAAD9AAsA9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBSANkAWgDVAGEA0gBnANAA&#10;bQDOAHMAzAB6AMoAgADIAIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAAugDtALkA/gC4AP8AuAD/&#10;ALcA/wCzAP8AsAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADYACMA0gAuAM8AOQDLAEMA&#10;xwBMAMQAVADBAFsAvwBhALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIAkgCwAJsArwCnAKwAtACr&#10;AMYAqQDkAKcA+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAAAOoAAADeAAAA0AAKAMgA&#10;EgDCAB0AvgAoALsAMwC5AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcAqABtAKcAcwClAHoApACC&#10;AKIAjACgAJYAnwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA&#10;5wEAANQAAADJAAAAwAAEALgADgCzABYArwAhAKsALACoADYApgA/AKMARwChAE8AnwBVAJ0AWwCb&#10;AGEAmgBnAJgAbgCXAHUAlQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA&#10;/wCIAP8AiAD/APkGAADpDAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAAogAaAJ4AJQCbADAAmAA5&#10;AJYAQQCUAEkAkgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCFAIwAhACYAIIApQCAALQA&#10;fgDIAH0B5wB8AvkAewP/AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQUAACpEQAAoQ4AAJ4KAACb&#10;AwwAlwATAJMAHgCQASkAjQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggdeAIAHZAB/CGwAfQh0AHwI&#10;fgB6CYkAeAmWAHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0A&#10;AKkcAACdGgAAlRYAAJATAACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MA&#10;eBBaAHYQYQB1EGgAcxBxAHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBl&#10;E/8AZRP/AN8eAADGJAAAsCQAAKAjAACUIQAAix8AAIYbAACDFwAAghIIAH8REgB8Eh0AeRQoAHYU&#10;MQB0FToAchZBAHEWSABvF08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMAZBmQAGManwBhGq8AYBrE&#10;AF4b5ABdHPsAXBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACMKAAAgyUAAH0iAAB5HwAA&#10;eBsDAHYZDwByGhgAbxwjAG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBd&#10;IX8AXCGNAFoinABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIu&#10;AACFLQAAfCsAAHYoAAByJgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZP&#10;AFwnVgBbJ10AWSdmAFgocABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBOKfcATSn/AE0p/wBNKP8A&#10;Tij/AMgwAACwMgAAnDIAAIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBc&#10;Ky4AWys2AFksPQBYLEQAVy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6IAEwvlwBLL6gASS+7AEgv&#10;2wBIL/YARy//AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAAcjQAAGsyAABmLwAAYi4A&#10;AF8tBQBcLhAAWi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABOM1gATTNhAEszawBKM3cA&#10;SDSFAEc0lQBFNKYAQzS5AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3&#10;OAAAbTcAAGY2AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYwAE42OABMNz8ASzdGAEo3&#10;TgBJOFYARzhfAEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMAPDj/AD03/wA9N/8APTb/&#10;ALs7AACiOwAAjzsAAH87AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABROAsATzkTAE05HABLOiUA&#10;SjotAEg7NQBHOzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9kQA6PaMAOT22ADg90QA3&#10;PfIANzz/ADg7/wA4O/8AODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0AAF49AABYOwAAUzoAAE87&#10;AABMPAgAST0RAEc+GQBGPyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEAPUFaADxBZAA6QXAAOEF/&#10;ADdBjwA1QqEANEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACaQAAAh0AAAHhBAABsQQAA&#10;YkAAAFtAAABUPwAATj8AAEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5&#10;RU4AOEZYADZGYgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxD&#10;AACWQwAAg0MAAHRDAABoQwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEAPkcMADxIEwA6SBwAOUkk&#10;ADhJLAA2STQANUo7ADRKQwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAqS50AKEuxACdLygAnS+0A&#10;J0r/AChJ/wAoSP8AKUf/AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRGAABMRwAAREgAAD9KAAA7&#10;SwAAN0wJADVNEAAzThgAMk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQ&#10;iAAkUJsAIlCvACFQyAAgUOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAAekkAAGxKAABhSgAAWEoA&#10;AFBKAABJSwAAQEwAADtOAAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAoVSwAJ1UzACZVPAAlVkUA&#10;JFZOACJWWQAhVmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU/wAbU/8AHFL/AJtNAACG&#10;TQAAdU0AAGhNAABdTQAAVE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gAACZaCQAjWxAAIlsXACFc&#10;HwAgXCcAH1wuAB1cNwAcXUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUAE12qABFdwgARXecAElv+&#10;ABNa/wATWv8AFFn/AJRRAACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABBUwAAOFYAADJZAAArWwAA&#10;JV4AAB9hAwAaYwwAGGQRABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFlUAAQZV0AD2VrAA5lfQAN&#10;ZZEADGWlAApkvAAKZOAAC2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UAAF9VAABWVQAATlUAAERX&#10;AAA8WQAANFwAACxfAAAmYgAAH2UAABloAAATawUAEG0NAA5uEgANbhoADG4iAAxuKwALbjQACm4+&#10;AAhuSgAHblcABm5lAARudgACbooAAG2fAABttgAAbNYAAGzzAAFr/wACav8AA2r/AIVaAAB0WgAA&#10;ZloAAFxZAABTWQAASFoAAD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNxAAAOdAMACncKAAV3EAAB&#10;dxUAAHccAAB3JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1&#10;/wAAdP8AAHT/AH5fAABuXwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAAJ2wAAB9wAAAYdAAAEncA&#10;AA17AAAIfgAAAoAIAACBDQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAAhEgAAIRXAACEaAAAhHwA&#10;AISTAACDqgAAgsUAAIHrAACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJkAABHZwAAPGsAADFvAAAo&#10;cwAAIHcAABh8AAARfwAADIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4RAACPFwAAkB4AAJEnAACS&#10;MgAAkj8AAJJOAACSXwAAknMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8AAI7/AHFrAABmagAAWGsA&#10;AEttAAA/cQAANHYAACp7AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAAmAAAAJkAAACaAwAAmwgA&#10;AJwNAACeEQAAnxYAAKAeAACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACimgAAobMAAKDYAACg9gAA&#10;n/8AAJ//AG5xAABfcgAAUXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQAAAqZAAABnQAAAKAAAACk&#10;AAAApwAAAKgAAACpAAAAqgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkAALQ5AAC0SgAAtV0AALVz&#10;AAC1jgAAtagAALTGAACz7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAvjgAAI5QAABiaAAAQnwAA&#10;CaQAAACpAAAArQAAALAAAAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+AgAAwAgAAMIOAADEFAAA&#10;xx4AAMgsAADJPQAAylAAAMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/AF6GAABPiwAAQZEAADOY&#10;AAAnnwAAG6UAABGrAAAJsAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4A&#10;AADQAAAA0gAAANQFAADZDAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA5owAAOaoAADlxQAA5ecA&#10;AOb2AFaUAABImwAAOqIAACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJAAAAzQAAANIAAADWAAAA&#10;2gAAANsAAADeAAAA4AAAAOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7&#10;XwAA/HoAAP2XAAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBC&#10;AP8ATQD/AFcA/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A&#10;9AC8APMAzwDxAOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/&#10;ABAA/wAZAP8AJQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABuAPMAdADxAHoA7wCBAO4A&#10;hwDsAI4A6gCWAOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/&#10;AP8AAwD/AAAA/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA&#10;4wBoAOEAbgDfAHQA3AB6ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsAvADJANMAxwDwAMYA/wDE&#10;AP8AxAD/ALsA/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQAOsAGgDnACUA5AAwAOEA&#10;OwDcAEUA1QBNANEAVQDOAFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEAvwCJAL0AkgC7AJwAuQCn&#10;ALcAtQC1AMgAswDmALIA+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA&#10;3AANANMAFADNAB8AygAqAMcANADEAD4AwABHALwATgC6AFUAtwBbALUAYQCzAGcAsgBtALAAcwCu&#10;AHoArACCAKoAiwCoAJUApwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8A&#10;AAD8AAAA7gAAAOAAAADQAAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcArQBAAKoASACoAE8ApQBV&#10;AKMAWwCiAGAAoABmAJ8AbACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCTALcAkQDMAJAA7ACPAP8A&#10;jgD/AI4A/wCOAP8AjwD/APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4ADACpABMApQAdAKIAJwCg&#10;ADEAnQA6AJoAQgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYA&#10;ogCFALEAgwDEAIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAAxwgAALcHAACsAwAApgAA&#10;AKAABwCbAA8AmAAXAJUAIQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACGAFUAhABbAIMAYQCBAGgA&#10;gABwAH4AeQB8AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA/wBzAP8AcwD/AOkNAADP&#10;EAAAuRAAAKkQAACeDgAAlwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAuAIEANgB/AD4AfQBEAHwA&#10;SwB6AFEAeQBXAHcAXQB2AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/&#10;AGcH/wBnB/8AZwf/AN8UAADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACEDAIAgwYNAIADFAB8BR4A&#10;eQcoAHcIMAB1CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkMcgBnDH4AZgyLAGQNmQBi&#10;DakAYQ27AGAN2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4AAJUdAACJHAAAgRoAAHsX&#10;AAB4EwAAeBAGAHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJm&#10;AGASbwBeEnsAXBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBUFf8AVBT/AMoiAACwIgAA&#10;nSMAAI0jAACBIgAAeSEAAHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBe&#10;GEUAXRhLAFwZUgBaGVoAWRliAFcabABWGncAVBqFAFIblABRG6QATxu3AE4b0ABNHPEATBz/AEwc&#10;/wBNHP8ATRv/AMMmAACqJwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAAZh4AAGQbCABiGxEAXxwa&#10;AF0dIwBbHisAWh4zAFgfOgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBOIXQATSGCAEsikQBJIqIA&#10;SCK0AEcizQBGI+8ARSP/AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIsAAB2KwAAbSoAAGYpAABi&#10;JgAAXyQAAF0iBABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZFAE4mTABMJlQASydcAEkn&#10;ZgBIJ3EARid/AEUojwBDKKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8A&#10;AH0vAABxLwAAaC4AAGEtAABdKwAAWigAAFcnAABUJwwAUigTAFApHABOKSUATSosAEsqNABKKzsA&#10;SStCAEgsSQBGLFEARSxaAEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADotyAA6LesAOi3/ADot/wA6&#10;LP8AOiz/ALIwAACbMQAAiDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwAAFEsAABPLQkATC0RAEou&#10;GQBJLyIARy8qAEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKv&#10;ADUyxwA0MukANDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABpNQAAYDUAAFk0AABUMwAA&#10;UDAAAEwxAABJMQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3&#10;NmsANjZ4ADQ3iQAyN5oAMTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4&#10;AABmOAAAXTcAAFY3AABQNgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwAPDkkADs5LAA6OTMAOTo6&#10;ADg6QgA2OkoANTpTADQ7XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwApO+YAKjr9ACo6/wArOf8A&#10;LDj/AKQ4AACOOQAAfDoAAG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6AAA/OwAAPDwLADo8EQA4&#10;PRkANz0hADY+KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0AClAhAAoQJcAJkCqACVA&#10;wQAkQOUAJD/8ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAAVj0AAE89AABJPQAAQj0A&#10;ADw+AAA5PwAANkEIADRBDwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAArREQAKkRNAChEWAAnRWMA&#10;JUVxACNFggAiRZUAIEWoAB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+AACFPwAAdEAAAGdAAABc&#10;QAAAU0AAAExAAABGQAAAPkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkgaAClIIgAoSSkAJ0kxACVJ&#10;OQAkSUEAI0pKACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/&#10;AJVCAACAQgAAcEMAAGNDAABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAwSQAAK0sAACZNCQAkThAA&#10;Ik4WACFPHQAgTyUAH08sAB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQfAAUUI8AE1CkABFQugAR&#10;UN4AEU/4ABJO/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcAAEZHAAA/RwAAN0oAADFM&#10;AAArTgAAJlAAACBTAwAcVQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkAE1dCABJXTQARV1kAEFdo&#10;AA9XeQAOV4wADVegAAtXtgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAA&#10;SkoAAENKAAA7TAAAM04AACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBeEwAQXhoADl4iAA5eKgAN&#10;XjMADF49AAteSAAKXlQACF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3uAANc/wAEW/8ABVv/AIFO&#10;AABwTgAAYk4AAFdOAABOTgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAAG10AABVgAAAQYwMADGYL&#10;AAhnEAAGZxUABWccAARnJAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAAZ4AAAGaVAABmrAAAZccA&#10;AGXrAABk/AAAZP8AAGP/AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlVAAAwWAAAKFsAACFfAAAa&#10;YgAAFGUAABBoAAAMawEABm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEwAABxOwAAcUgAAHFWAABx&#10;ZgAAcXkAAHGPAABwpwAAb8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAAWlcAAFFWAABGVwAAPFoA&#10;ADJdAAAqYQAAImQAABpoAAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAA&#10;AH0pAAB9MwAAfUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6+gAAef8AAHj/AG1dAABg&#10;XAAAV1wAAEtdAABAXwAANWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsAAAJ+AAAAggAAAIMBAACE&#10;BgAAhQsAAIYPAACIEwAAiRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kAAIuAAACLmQAAirMAAInY&#10;AACI9wAAiP8AAIf/AGhjAABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAaeAAAE30AAA2BAAAGhQAA&#10;AIkAAACNAAAAkAAAAJIAAACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACbIQAAnC0AAJ08AACdTAAA&#10;nF8AAJx2AACbkQAAm6sAAJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwAAD1xAAAwdgAAJXwAABuB&#10;AAAShwAADIwAAASRAAAAlQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAAAKUBAACnBwAAqQwAAKoR&#10;AACtGAAAryIAAK8wAACvQQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAArPwAAKz/AF5xAABPdAAA&#10;QnkAADV/AAAohQAAHYwAABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACuAAAAsAAAALEAAACzAAAA&#10;tAAAALYAAAC4AAAAugQAALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMReAADFdwAAxZMAAMWvAADF&#10;0QAAw/IAAMP/AFZ8AABHggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAAAK4AAACyAAAAtwAAALsA&#10;AAC/AAAAwgAAAMIAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA1Q4AANsYAADdJwAA3joA&#10;AN9QAADgaAAA4IQAAOGhAADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWhAAAYqAAADq8AAAW1AAAA&#10;ugAAAL8AAADEAAAAyAAAAM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0AAADfAAAA4gAAAOQAAADn&#10;AAAA6wUAAO8OAAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJ&#10;AP8ADAD/ABIA/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA&#10;/ACBAPsAiAD5AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDG&#10;AP8AwgD/AP8ABAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcA&#10;XAD0AGMA8gBpAPAAbwDuAHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA4ACwAN0AwADaANwA2AD0&#10;ANUA/wDTAP8AywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA&#10;9AAyAPAAPADsAEYA6ABOAOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIAewDQAIIAzQCKAMsAkwDI&#10;AJ0AxgCoAMQAtwDBAMwAwADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoA&#10;AADyAAUA6gAOAOUAFgDgACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYAxABcAMIAYQDAAGcAvgBt&#10;ALwAcwC6AHoAuACCALYAiwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCqAP8AqQD/AKYA/wChAP8A&#10;nwD/AP8AAAD/AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8ALwC8ADgAuABBALUASACy&#10;AE8AsABVAK4AWwCsAGEAqgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA&#10;7wCYAP8AlwD/AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAAuwAFALUADgCwABUArAAf&#10;AKoAKQCoADIApQA6AKIAQgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCVAGwAkwB0AJIAfQCQAIcA&#10;jgCTAIwAoQCLALAAigDFAIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgAAADlAAAAzQAAAL0AAACz&#10;AAAAqgAAAKMACgCfABEAmwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJAIwATwCKAFQAiQBaAIcA&#10;YACGAGYAhABuAIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/&#10;AO0AAADRAgAAuwIAAKwBAACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCIACYAhgAuAIQANgCCAD0A&#10;gABDAH4ASQB9AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBs&#10;AO4AawD/AGsA/wBrAP8AawD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcAAIgCAACFAAkAgQAQAH8A&#10;FwB8ACAAegAoAHgAMAB2ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0AbABkAGoAbQBoAHcAZwCE&#10;AGUAkgBkAKEAYwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2EQAAohIAAJMSAACIEQAA&#10;gA8AAHwNAAB5CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkDQABnA0YAZgRMAGUEUgBj&#10;BVkAYgVhAGAFagBfBnQAXQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7AFUK/wBVCv8AVgr/AMYV&#10;AACtFwAAmRgAAIoYAAB/FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1&#10;AGAMPABfDEIAXg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoA&#10;TRD9AE0Q/wBNEP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGkaAABmFwAAZBQAAGQQCABi&#10;DxAAXxAYAF0QIQBbESkAWhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNbAFATZQBOFHAATBR9AEsU&#10;jABJFJwARxWuAEYVxQBFFegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAAiyIAAHwiAABxIgAAaCEA&#10;AGIfAABfHQAAXBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABPGDsAThlCAE0ZSABLGlAA&#10;ShpYAEgaYgBHGm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c/wA+G/8APhv/AK8jAACY&#10;JAAAhiUAAHcmAABsJgAAYyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwSAE4dGgBNHSIASx4pAEoe&#10;MQBJHzcARx8+AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7&#10;ADci/wA4If8AOCH/AKomAACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABUJgAAUSMAAE8iAABMIgcA&#10;SiIQAEgiFwBHIx8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1&#10;J5YANCeoADInvgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwAAG8sAABkLQAAWywAAFUr&#10;AABQKgAATCgAAEomAABHJwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQ&#10;ADYrWgA1K2UAMytyADErggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAtKv8ALSr/AKEsAACLLQAA&#10;eS4AAGsvAABgLwAAWC8AAFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0sEQA7LRkAOi4hADkuKAA3&#10;Li8ANi82ADUvPgA0L0UAMy9OADEwWAAwMGMALjBwACwwgAAqMJIAKTClACcwugAmMNwAJjD3ACcv&#10;/wAoL/8AKC7/AJwuAACHMAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAARDAAAEAvAAA8MAAAOjEJ&#10;ADcxEAA2MhYANTIeADMzJQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAqNWEAKTVuACc1fgAlNZAA&#10;IzWjACI1uQAhNdkAITT2ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0AABaNQAAUTUAAEs0AABF&#10;NAAAQDQAADozAAA3NAAANDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgxACo4OAApOUAAKDlJACY5&#10;UwAlOV8AIzlsACE6fAAgOo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcA&#10;AGE3AABXNwAATjcAAEg3AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAqPBEAKTwYACg9HwAmPSYA&#10;JT0uACQ9NQAjPj0AIj5GACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/tQAVPtIAFj7zABc9/wAY&#10;PP8AGDz/AI43AAB6OAAAajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToAADI8AAAuPgAAKUAAACZB&#10;CAAkQg4AIkIUACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkAF0RnABVEdwATRIoAEkSe&#10;ABFEswAQRNAAEEPyABFC/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQPQAASD0AAEI9AAA8PQAA&#10;Nj4AAC9AAAAqQgAAJUQAACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJLgAVSjYAFEpAABNKSgAR&#10;SlYAEEpkAA9KdAAOSocADUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/AIM+AABxPwAAYkAAAFZA&#10;AABNQAAARUAAAD9AAAA5QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcAE1AOABJQEwARUBkAEFAh&#10;AA9QKQAOUDEADVA7AA1RRgALUVEAClFfAAlRbwAHUIEABVCWAANQqwACUMUAA0/oAANP+wAFTv8A&#10;Bk3/AH1CAABrQwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdKAAAhTAAAHE8AABdRAAAS&#10;VAMADlcKAAtYEAAKWBUACFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFhaAABYaQAAWHwAAFiRAABX&#10;pwAAV8AAAFblAABW+QAAVf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAAQEcAADhIAAAwSgAAKU0A&#10;ACJQAAAcUwAAFlUAABFYAAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAAYCcAAGAwAABgOwAAYEcA&#10;AGBUAABgYwAAYHYAAGCLAABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9LAABhTAAAVUwAAExLAABE&#10;SwAAO0wAADJOAAArUQAAI1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYHAABnDAAAZw8AAGgTAABp&#10;GQAAaiEAAGopAABqNAAAakAAAGpNAABqXQAAam8AAGqFAABqnQAAabYAAGjdAABo9wAAZ/8AAGb/&#10;AGlRAABcUAAAUlAAAEpPAAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQZAAADGcAAAZqAAAAbgAA&#10;AG8DAABwCAAAcQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAA&#10;dbEAAHTTAABz9QAAc/8AAHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sAACZfAAAdYwAAFWcAABBs&#10;AAAKcAAABHMAAAB2AAAAegAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQAAIQbAACFJAAAhi8AAIY9&#10;AACGTQAAhV8AAIV1AACFjwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABWWgAASVsAAD1eAAAyYQAA&#10;J2YAAB5rAAAVcAAADnUAAAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACLAAAAjQEAAI4GAACQCwAA&#10;kQ8AAJMUAACVGwAAlyYAAJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTBAACT6gAAkv8AAJL/AF1h&#10;AABPYQAAQmQAADZpAAAqbgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAAAJIAAACWAAAAmAAAAJoA&#10;AACbAAAAnQAAAJ8AAAChAwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAAqksAAKphAACpegAAqJkA&#10;AKi1AACn3QAAp/gAAKb/AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6KAAAHkAAAAJYAAACaAAAA&#10;nwAAAKMAAACnAAAAqgAAAKsAAACtAAAArwAAALEAAACzAAAAtQAAALgFAAC6DAAAvRIAAMAcAADA&#10;LQAAwEAAAL9VAAC/bgAAvosAAL6oAAC+yQAAve8AALz+AE50AABAeQAAMn8AACWHAAAZjgAAEJUA&#10;AAecAAAAogAAAKcAAACsAAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAAwQAAAMMAAADGAAAAyAAA&#10;AMoAAADNAgAA0AsAANUSAADWIQAA1zQAANhJAADZYAAA2nwAANqaAADbtQAA29kAANvyAEaCAAA4&#10;iQAAK5AAAB2YAAASoAAACqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgAAADLAAAAzgAAAM8AAADS&#10;AAAA1AAAANYAAADaAAAA3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUAAPI6AADzUQAA9GsAAPSJ&#10;AAD1pQAA9b8AAPXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A&#10;/wBVAP8AXQD/AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADp&#10;AOQA5wD5AOYA/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAAAP8AAgD/AAsA/wASAP8A&#10;HQD/ACgA/wAzAP8APgD8AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A6AB1AOYAfADkAIMA4gCL&#10;AN8AlQDcAJ8A2QCrANUAuwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA&#10;/wAAAP8AAAD/AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8AUADbAFcA1wBdANQAYwDR&#10;AGgAzwBuAMwAdQDKAHwAyACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A&#10;/wCnAP8AowD/AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA0wAmANEAMADMADoAyABC&#10;AMQASgDAAFAAvQBWALsAXAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCtAJAAqgCcAKgAqgCmALsA&#10;pQDaAKMA9QCjAP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8&#10;ABcAuQAgALcAKgC1ADMAsAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBgAKEAZgCfAG0AnQB0AJwA&#10;fQCaAIgAmACUAJYAogCUALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8AigD/APwAAADsAAAA2QAA&#10;AMcAAAC6AAAAsQACAKsADACnABIApAAbAKEAJACgACwAngA1AJsAPACYAEMAlgBJAJQATwCSAFQA&#10;kABaAI8AXwCNAGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/&#10;AP8AfgD/APEAAADYAAAAwgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAVAJAAHgCOACYAjQAuAIoA&#10;NgCHAD0AhQBDAIQASQCCAE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1&#10;AHIAzwBxAPEAcAD/AHAA/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACXAAAAkQAAAIsAAgCGAAsA&#10;gwARAIEAGAB/ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIAVABwAFoAbwBiAG0AagBr&#10;AHQAagCAAGgAjgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQI&#10;AACJBwAAggMAAH4AAAB7AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJ&#10;AGYATwBlAFYAYwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8A&#10;WQD/AMIMAACqDQAAlw4AAIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsAEABpABYAZwAeAGUAJgBj&#10;AC0AYQAzAGAAOQBfAD8AXQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAA&#10;uwBPAdsATgL0AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAAbBIAAGcQAABlDgAAYwsD&#10;AGMGDABhBBEAXgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABTCE8AUQhWAFAJXwBOCWkA&#10;TQl2AEsKhABJCpQASAqmAEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAUAACZFgAAhxgAAHgZAABt&#10;GAAAZRcAAF8WAABcEwAAWhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0rAFANMQBPDjgATg4+AE0O&#10;RQBLDk0ASg5VAEgPXgBHD2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/&#10;AKkZAACSGwAAgRwAAHIdAABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABSEQoAUBAQAE4RGABMESAA&#10;ShInAEkSLgBIEzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1&#10;FdgANRb1ADYW/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEAAFQfAABQHgAATRsAAEwZ&#10;AABLFgYASRYOAEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtv&#10;ADUbfgAzG5AAMhuiADAbtwAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACIIgAAdyMAAGkkAABeJAAA&#10;ViQAAFAjAABLIgAASCAAAEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3&#10;H0QANh9MADQgVgAzIGAAMSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHyACkh/wAqIP8AKyD/AJki&#10;AACEJQAAcyYAAGUnAABbJwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAAPSEJADshEAA5IhYAOCIe&#10;ADYjJQA1IysANCQyADMkOQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAoJYwAJiWfACQlswAjJc4A&#10;IyXwACQl/wAlJP8AJST/AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkpAABEKAAAQCcAAD0mAAA6&#10;JQAANyYGADUmDgA0JxQAMicbADEoIgAwKCkALygwAC0pNwAsKT8AKylHACkpUQAoKlwAJippACQq&#10;eAAjKooAISqdAB8qsgAeKswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAAbCsAAF8sAABULAAATCwA&#10;AEYsAABBKwAAPCsAADgqAAA1KgAAMisDADArDAAuLBEALSwYACwsHwAqLSYAKS0tACgtNAAnLjwA&#10;Ji5FACQuTwAjLloAIS9nAB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku/wAbLf8AGy3/AIwrAAB4&#10;LQAAaC4AAFsvAABRLwAASS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8AACswCgApMRAAJzEVACYx&#10;HAAlMiMAJDIqACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYAFjSaABQzrgATM8gAEzPs&#10;ABQz/wAVMv8AFjH/AIcuAAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7MQAANjEAADExAAArMwAA&#10;KDQAACU1BgAjNg0AITYSACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4SQAXOVUAFTliABQ5cQAS&#10;OYQAETmYABA5rQAOOMcADjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQAAFU0AABLNAAARDQAAD00&#10;AAA4NAAAMzQAAC01AAAoNwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwAFz0jABY9KwAVPjMAFD48&#10;ABI+RgARPlIAED5fAA8+bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAMPP8ADTv/AH00AABrNgAA&#10;XTcAAFE3AABINwAAQTcAADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/AAAXQQYAFEMNABJDEgAR&#10;QxgAEUMfABBEJwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQAARDpQACQ70AA0PgAAND&#10;9gAEQv8ABkH/AHg4AABnOQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAALTsAACc9AAAhQAAAHEIA&#10;ABdEAAATRgMAD0kKAA1KDwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAESkkAAkpWAABKZQAASncA&#10;AEqLAABKoQAASbkAAEndAABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+AABCPQAAPD0AADY9AAAv&#10;PgAAKUAAACNCAAAdRQAAF0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEXAABRHgAAUSYAAFEvAABR&#10;OQAAUUQAAFJRAABSYAAAUXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8AAE//AGxAAABdQQAAUUEA&#10;AEdBAABAQAAAOUAAADJBAAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAALUwEABlYHAABXDAAAWBAA&#10;AFgTAABZGQAAWiEAAFopAABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZmQAAWbEAAFjRAABY9AAA&#10;V/8AAFf/AGVFAABYRQAATUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0AABhQAAASUwAADlYAAApZ&#10;AAAEXAAAAF4EAABfCQAAYA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgAAGRFAABkVAAAZGYAAGR7&#10;AABjkwAAY60AAGLMAABh8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5SQAAL0wAACdPAAAfUgAA&#10;GFUAABJZAAANXQAACGAAAAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABtEQAAbhYAAHAdAABxJgAA&#10;cTEAAHA+AABwTgAAcF8AAHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/AFpPAABQTgAASE0AAD1O&#10;AAAzUQAAKVQAACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJ&#10;AAB6DQAAfBAAAH0WAAB/HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAAfqAAAH2+AAB86QAAe/8A&#10;AHr/AFZUAABOUwAAQlQAADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANyAAAAdgAAAHoAAAB9AAAA&#10;gAAAAIMAAACEAAAAhgAAAIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIsAACSOwAAkk0AAJFiAACR&#10;egAAj5cAAI+0AACO4QAAjPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAAGWwAABFyAAAKdwAAAn0A&#10;AACCAAAAhgAAAIsAAACOAAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAAnQQAAJ8KAACiDwAApBYA&#10;AKYhAACmMQAApkMAAKVXAACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5hAABAZAAAM2kAACduAAAb&#10;dQAAEXwAAAuDAAAAiQAAAI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUAAACnAAAAqQAAAKsAAACt&#10;AAAAsAAAALIAAAC1CAAAuA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8&#10;AEZrAAA5cAAAK3cAAB9/AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAAqwAAALAAAACzAAAAtwAA&#10;ALcAAAC6AAAAvAAAAL8AAADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADUGQAA1CsAANRAAADTWAAA&#10;03QAANOSAADSsAAA0tMAANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AAAACnAAAArgAAALMAAAC4&#10;AAAAvQAAAMIAAADGAAAAygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADfAAAA4wAAAOcF&#10;AADrDwAA7B8AAO0zAADuSwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A&#10;/wAVAP8AHgD/ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2&#10;AIUA8wCNAPEAlwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8A&#10;AAD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBe&#10;AOkAZADmAGoA5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8A&#10;uwD/ALQA/wCtAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDj&#10;ADsA3QBEANgASwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+AL8AhwC8AJIAugCfALcA&#10;rQC1AMEAsgDkALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAI&#10;ANMAEADPABgAywAiAMkAKwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCyAFwAsABhAK4AZwCsAG4A&#10;qgB2AKgAfwCmAIoAowCWAKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2&#10;AAAA5wAAANMAAADGAAAAvQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8A&#10;TwCdAFUAmwBaAJoAYACYAGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0AigDDAIkA6ACIAP8AiQD/&#10;AIcA/wCFAP8AggD/APMAAADjAAAAzAAAALwAAACwAAAApwAAAKEACACeAA8AmwAWAJkAHwCYACcA&#10;lgAvAJMANwCRAD0AjgBDAIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6&#10;AKQAeQC4AHgA2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAAAKgAAACeAAAAlgAAAI8A&#10;BACLAAwAiAASAIcAGQCFACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABh&#10;AHIAaQBxAHMAbwB/AG0AjQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAA&#10;pQAAAJcAAACNAAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMAKwBxADEAbwA3AG4APQBs&#10;AEMAawBIAGoATgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA&#10;/wBcAP8AXAD/AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQAbQAMAGsAEQBpABcAaAAe&#10;AGYAJQBlACwAYwAyAGIAOABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEA&#10;UgCjAFEAtwBRANYAUQD1AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4MAABzCwAAbAoAAGgHAABl&#10;AwAAYwAHAGEADQBfABMAXQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/AFQARQBTAEsAUQBSAFAA&#10;WgBPAGQATQBvAEwAfQBKAI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8ARwD/AKwMAACVDgAAgxAA&#10;AHUQAABrEAAAYw8AAF4OAABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABSACMAUQApAE8ALwBOADUA&#10;TQE7AEwBQQBKAkgASQJPAEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9&#10;Bv8APgb/AKQQAACOEgAAfBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4AAFAMBQBQCQwATwcRAE0H&#10;FwBLCB8ASQglAEgJKwBHCTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18APQtrADwLeQA6DIoAOAyc&#10;ADcMrwA1DMcANQzpADUN/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABeGAAAVhgAAFAXAABNFQAA&#10;ShMAAEkRAABJDgcASA0OAEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4PPAA9D0MAOxBLADoQVAA4&#10;EF4ANhBrADQQeQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQc&#10;AABZHAAAURwAAEwbAABHGgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcAPBIeADsTJQA6EysAOBMy&#10;ADcTOQA2FEAANBRIADMUUQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAnFccAJhXqACcV/wAoFf8A&#10;KRX/AJEaAAB9HAAAbR4AAGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4&#10;FxQANhcbADUYIgAzGCgAMhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpmACgadAAmGoYAJBqZACIa&#10;rQAhGsUAIBroACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAASiIAAEQhAAA/IQAAPCAA&#10;ADkeAAA4GwAANRwEADQcDQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAqHjsAKR9DACcfTQAmH1cA&#10;JB9kACIfcgAgH4QAHx+XAB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkgAAB1IgAAZSMAAFkkAABP&#10;JQAARyUAAEEkAAA8IwAAOCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEVACoiHAAoIiMAJyIpACYj&#10;MAAlIzgAIyNBACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEAFSTlABYk/AAXI/8AGSP/&#10;AIUiAABxJAAAYiYAAFYnAABMJwAARCcAAD4nAAA5JgAANSYAADElAAAuJAAAKyUAACklBwAnJg4A&#10;JSYTACQnGQAjJyAAIicnACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgpbgAWKYAAFCmUABIpqAAR&#10;KcAAESjkABEo+wATKP8AFCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikAADspAAA2KQAAMigAAC4o&#10;AAAqKAAAJikAACQqBAAiKwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMAGC08ABctRQAWLlAAFC5d&#10;ABIubAARLn4AEC6SAA4upwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABqKgAAWysAAFAsAABGLAAA&#10;PywAADksAAA0KwAALysAACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkxEwAXMRoAFjIhABUyKAAU&#10;MjAAEzI5ABIzQwARM04AEDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZAAgy9AAKMf8ACzH/AHcr&#10;AABmLQAAWC4AAE0vAABDLwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAAHzIAABszAAAXNQUAFDYM&#10;ABI3EQARNxYAETcdABA4JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAHOHYABTiKAAM4nwABN7UA&#10;ATfTAAI38QADNv8ABTb/AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQxAAAvMAAAKzAAACUyAAAg&#10;MwAAGzYAABc4AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+&#10;YQAAPnIAAD6GAAA9nAAAPbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAAUDQAAEY0AAA+NAAANzQA&#10;ADIzAAAtMwAAJzQAACI2AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAGRBEAA0QWAAJEHQAARCQA&#10;AEQtAABENgAAREEAAEROAABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC8AAAQv8AAEL/AGg2AABY&#10;NwAATDgAAEM4AAA7NwAANTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AAABBCAAANRQEACEcHAANJ&#10;DAAASQ8AAEoTAABLGQAASyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gAAEt9AABLlAAASqwAAErK&#10;AABJ7wAASf8AAEn/AGI6AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAlPAAAHz8AABlBAAATRAAA&#10;EEcAAAxJAAAITAAAAk8FAABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABULAAAVDcAAFREAABUUgAA&#10;VGMAAFR3AABUjwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8AAD4+AAA3PQAALz4AACdA&#10;AAAgQwAAGUYAABNJAAAPTAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsAAFoOAABbEQAAXRYAAF4d&#10;AABfJgAAXzEAAF49AABeTAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAAWv8AAFr/AFZEAABLQwAA&#10;Q0IAADxBAAAyQgAAKUUAACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABbAAAAXgAAAGAAAABiAgAA&#10;YwYAAGUKAABmDgAAaBEAAGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpqAABqggAAaZ0AAGi7AABn&#10;5wAAZv8AAGX/AFFIAABISAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAADlkAAAhdAAABYQAAAGQA&#10;AABnAAAAagAAAGwAAABuAAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAAeyEAAHsuAAB6PQAAek4A&#10;AHliAAB5eQAAeJYAAHezAAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBPAAAmUwAAHFgAABNcAAAN&#10;YQAABmYAAABqAAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEAAACDAgAAhgcAAIgMAACL&#10;EQAAjhgAAI4kAACOMwAAjUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcAAIX/AE1RAABBUwAANFUA&#10;AClaAAAeXwAAFGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAAigAAAI0AAACOAAAAkQAA&#10;AJMAAACVAAAAmAAAAJoFAACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACgZQAAoIEAAJ6gAACdwQAA&#10;m+4AAJr/AEZZAAA5XAAALWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcAAACNAAAAkgAAAJYAAACa&#10;AAAAnQAAAJ8AAAChAAAApAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsAALgRAAC5HgAAuS8AALhD&#10;AAC3WgAAtXYAALSXAAC0tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAPfwAABocAAACOAAAAlAAA&#10;AJoAAACgAAAApQAAAKoAAACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8AAAAvwAAAMMAAADGAAAA&#10;yQAAAM4KAADSEwAA0iMAANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvvADdxAAApeAAAHYAAABGJ&#10;AAAIkQAAAJoAAAChAAAApwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAAAMYAAADJAAAAzAAAAM4A&#10;AADSAAAA1QAAANoAAADeAAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA6l4AAOp6AADrmQAA67UA&#10;AOvVAP8AAAD/AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/&#10;AFoA/QBgAPsAZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A&#10;/wDMAP8AvgD/ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFAD/AB8A/wAp&#10;APsAMwD3AD0A8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDaAHgA1gCAANIAigDPAJUA&#10;zACiAMgAsgDFAMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4&#10;AAAA8AAJAOwAEQDoABkA5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBSAMgAWADFAF0AwwBjAMAA&#10;aQC+AHAAvAB4ALkAgQC3AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/&#10;AP8AAAD5AAAA8gAAAOcAAADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUA&#10;sQBLAK4AUQCsAFYAqgBcAKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoAoACYALEAlgDMAJUA8QCU&#10;AP8AkQD/AIsA/wCIAP8AhgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAAAK8ACgCrABAAqQAXAKgA&#10;IACnACgAogAwAJ8AOACcAD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCI&#10;AIcAlwCFAKgAgwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADXAAAAwQAAALEAAACmAAAA&#10;nQAAAJcABQCUAA0AkgASAJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+&#10;AFoAfABhAHoAaQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoA&#10;AAC/AAAArAAAAJ4AAACTAAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3&#10;AHQAPQByAEIAcQBIAG8ATQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsA&#10;YQD/AGEA/wBhAP8AYAD/AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcAAAByAAUAcAAMAG4AEQBs&#10;ABcAbAAeAGsAJQBpACwAZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBVAF0AXQBcAGYAWgByAFkA&#10;gABXAJAAVgCjAFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAA&#10;AGkAAABmAAEAYwAJAGEADgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBYADcAVwA9AFYAQwBVAEkA&#10;UwBQAFIAWABRAGEATwBsAE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA/wBJAP8ASgD/AKoBAACU&#10;BQAAggcAAHQIAABqCAAAYwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAVAFMAGwBSACIAUQAoAFAA&#10;LQBOADMATQA4AEwAPgBLAEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDq&#10;AD8A/wBAAP8AQAD/AKAIAACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABSCQAAUAYAAE8CCABOAA0A&#10;TAASAEsAFwBKAB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6&#10;AIIAOQCUADgApwA3AL4ANgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAAAGURAABbEQAAUxAAAE4Q&#10;AABKDgAASA0AAEcKAwBHBwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysAPQQxADwENwA7BD4AOgVF&#10;ADkFTgA3BVcANgViADQGcAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAA&#10;bBMAAF8UAABVFAAAThQAAEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4JEAA8CRYAOwocADkKIgA4&#10;CigANwsuADYLNQA1CzsAMwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgySACgMpQAnDLsAJQzdACUN&#10;9QAmDf8AJw3/AIsSAAB3FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8I&#10;ADgODQA3DhIANQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAqEFUAKBBhACYQbwAkEIAA&#10;IxCTACEQpwAfEL0AHhDgAB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFcaAABNGwAARRoAAEAaAAA7&#10;GQAAOBgAADUWAAA0FAAAMxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYU&#10;SAAkFFMAIhRfACAVbQAfFX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8AGhT/AIIXAABvGgAAXxwA&#10;AFMdAABKHQAAQh0AADwdAAA3HAAANBsAADEaAAAvGQAALhYAACwXCAArFg4AKRcTACgXGQAnGCAA&#10;JRgmACQYLQAjGDQAIhk9ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUaowAUGboAEhnbABMZ9gAU&#10;Gf8AFRj/AH0aAABrHQAAXB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4AAC0dAAArHAAAKRsAACcb&#10;BQAlGwwAJBwRACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4AFx5bABYeaQAUH3oAEh6N&#10;ABEeogAQHrgADh7YAA8e9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABEIgAAPCIAADYiAAAyIQAA&#10;LiEAACogAAAnIAAAJB8AACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABkiJwAYIi8AFyI4ABUjQQAU&#10;I0wAEiNYABEjZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/AHYfAABkIgAAViMAAEsk&#10;AABBJAAAOiQAADQkAAAvIwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcAGSYNABcmEQAWJhcAFSce&#10;ABQnJQATJywAEic1ABEoPwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAHJ7EABSfMAAYn7AAHJv4A&#10;CCb/AHEiAABgJAAAUyYAAEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUlAAAiJQAAHScAABkoAAAW&#10;KgQAFCsLABIsEAARLBQAECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1SAAgtYAAGLXAABC2DAAIt&#10;mAAALK4AACzJAAAs6wABK/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAANSkAAC8oAAArKAAAJycA&#10;ACMnAAAfKAAAGyoAABcsAAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAKMSYACDIuAAcyNwAFMkIA&#10;AzJOAAEyXAAAMmwAADJ/AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgpAABYKgAATCsAAEEsAAA5&#10;LAAAMisAAC0rAAApKgAAJSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQHAAo3DAAHNxAABTcUAAM3&#10;GwACNyIAADcqAAA4MwAAOD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kAADbFAAA26gAANv0AADX/&#10;AGMsAABULgAASC8AAD4vAAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAYMQAAFDMAABA1AAAONwEA&#10;CjoHAAY7CwACPA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD53AAA+jwAA&#10;PacAAD3DAAA86QAAPP0AADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAAACkvAAAkMAAAHjIAABk0&#10;AAAUNgAAEDkAAA07AAAKPQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoAAEYiAABGKwAARjUAAEZB&#10;AABGTwAARl8AAEZzAABFigAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABLNQAAQTUAADk1AAAyNAAA&#10;LTMAACY0AAAgNQAAGjgAABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABIBwAASgsAAEsOAABMEQAA&#10;ThUAAE8cAABPJQAATy8AAE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8AABL5wAAS/4AAEr/AFM5&#10;AABHOQAAPjkAADc4AAAxNwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAAB0gAAAJKAAAATQAAAE8A&#10;AABRBAAAUgcAAFQLAABVDgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAAWVQAAFhnAABYfwAAV5oA&#10;AFa3AABV4wAAVP0AAFT/AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxBAAAVRAAAEEgAAAtLAAAF&#10;TgAAAFEAAABUAAAAVwAAAFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQSAABnGAAAZyIAAGYuAABm&#10;PAAAZk0AAGVgAABldwAAZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAAOj8AADBAAAAmQwAAHkYA&#10;ABVKAAAQTgAAClIAAANWAAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAAaQAAAGsBAABtBQAAbwoA&#10;AHIOAAB1EgAAdxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABwzQAAb/cAAG7/AEZGAABA&#10;RQAANUYAACpIAAAgTAAAF1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3&#10;AAAAeQAAAHsAAAB9AAAAgAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwAAIhPAACGZgAAhYEAAISg&#10;AACCwgAAgfAAAH//AEZLAAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAA&#10;AHwAAACBAAAAhAAAAIcAAACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZBwAAnQ0AAKEUAACgIQAA&#10;oDEAAJ5EAACdWwAAnHYAAJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloAABtgAAARZwAACW0AAAB0&#10;AAAAewAAAIEAAACGAAAAiwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAAAKEAAACkAAAApwAAAKoA&#10;AACtAAAAsQYAALUNAAC4FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAArs8AAK31ADdcAAArYQAA&#10;HmgAABNwAAALeAAAAIAAAACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACoAAAArAAAAK0AAACwAAAA&#10;swAAALUAAAC4AAAAuwAAAL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAuAADPRQAAzV8AAMt+AADJ&#10;ngAAyL4AAMXpAC9pAAAjcAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAAAKgAAACuAAAAtAAAALgA&#10;AAC9AAAAwAAAAMIAAADFAAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA3wAAAOQAAADoBgAA6xEA&#10;AOojAADqOgAA6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/&#10;ACEA/wArAP8ANQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0A&#10;jgDqAJkA5gCnAOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8AogD/AP8AAAD/AAAA/gAA&#10;APwAAAD8AAMA/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A&#10;3ABlANgAawDUAHIA0AB7AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA/wCwAP8ApAD/AJwA/wCY&#10;AP8AlQD/AP8AAAD6AAAA9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAeAOEAKADYADEA0AA5AMsA&#10;QADIAEcAxQBNAMIAUwC/AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgArgCVAKsApACoALgApgDc&#10;AKMA+wCfAP8AlQD/AI8A/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADPAAAAyAAAAMEACgC/ABEA&#10;vAAYALsAIQC5ACoAtAAyALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEAXACfAGMAnQBqAJsAcwCZ&#10;AH4AlgCMAJQAmwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8A&#10;AACzAAAAqgAAAKYABQCiAA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkAkwA/AJEARACPAEoAjgBP&#10;AIwAVQCKAFsAiABjAIYAawCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8A&#10;bwD/AN0AAADLAAAAtgAAAKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgAFQCHAB0AhwAlAIQALACC&#10;ADIAfwA4AH0APQB7AEMAeQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6AG0AiQBsAJoAagCuAGkA&#10;zABoAPYAZwD/AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAAggAAAHsAAAB4AAUAdgAM&#10;AHUAEQB0ABgAcwAfAHIAJQBwACwAbgAyAGwANwBqADwAaQBCAGgASABmAE4AZQBVAGMAXQBiAGYA&#10;YAByAF4AgABdAJIAWwClAFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5&#10;AAAAcQAAAG0AAABpAAEAZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAsAF4AMQBcADcAWwA8AFoA&#10;QgBYAEgAVwBPAFYAVwBUAGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoATQD7AE0A/wBNAP8ATQD/&#10;AKoAAACUAAAAggAAAHUAAABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABXABAAVgAVAFYAGwBVACEA&#10;UwAnAFIALABRADEATwA3AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYAcwBFAIQARACXAEMArABC&#10;AMkAQgDxAEIA/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMAAFUBAABSAAAAUAACAE4A&#10;CQBNAA0ATAARAEsAFwBKABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4AQgBFAEEATQA/AFYAPgBh&#10;AD0AbgA7AH4AOgCRADkApgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACABwAAbwkAAGIKAABYCwAA&#10;UQoAAEwIAABJBgAARwMAAEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8AIwA+ACkAPQAuADsANAA6&#10;ADoAOQBBADgASQA3AFIANgBdADQAagAzAHoAMgCMADEAoQAwALgALwDeAC8A+QAvAP8AMAD/AIwJ&#10;AAB4DAAAaA0AAFwOAABSDgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgAPAENADsAEAA6ABUAOQAa&#10;ADgAIAA2ACUANQArADQAMAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwArAHcAKgCJACkAnQAoALMA&#10;JwDRACcA8gAnAP8AJwD/AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQAAA8DwAAOQ4AADcNAAA2&#10;CwQANggKADUGDgA0BRIAMgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8ACoGRAApB04AJwdZACYH&#10;ZQAkB3UAIweHACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAAXhIAAFITAABIEwAAQRMA&#10;ADsTAAA3EgAANBEAADIQAAAwDwEAMA0GADALCwAvChAALQoUACwLGQAqCx8AKQslACgMKwAnDDIA&#10;Jgw6ACQMQwAjDE0AIQ1YACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM6wAXDfwAGAz/AHsRAABp&#10;EwAAWhUAAE4WAABFFgAAPRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhADACoPCAApDg0AKA4RACYO&#10;FgAlDx0AJA8jACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYAFRCJABQQngASELMAERDO&#10;ABEQ7gASEP4AEhD/AHcTAABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAwFwAALBcAACkWAAAnFQAA&#10;JhQBACUSBAAjEgsAIhIPACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkUQAAXFEoAFhRWABQUZAAS&#10;FHQAERSHABAUnAAOFLEADRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoAAEgbAAA/GwAANxsAADIa&#10;AAAtGgAAKRkAACYYAAAkGAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0&#10;ABQYPQASGUgAERlUABAZYgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJGPoAChf/AG8YAABeGgAA&#10;UBwAAEUdAAA8HQAANR0AAC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwaAAAaGwUAGBsMABYcEAAV&#10;HBUAFBwbABMcIgASHSkAER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd&#10;5gAEHPgABRz/AGsaAABbHQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAAJB4AACEdAAAeHQAAHB0A&#10;ABgeAAAVHwIAEyAJABIhDgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAKIkEACSJNAAciWgAFImkA&#10;AyJ8AAEikQAAIqgAACHAAAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAhAAA3IgAAMCEAACohAAAm&#10;IAAAIiAAAB8fAAAcHwAAGSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYVAAomHAAJJiIACCYqAAYn&#10;MwAEJz0AAydJAAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkAACT/AGMgAABUIgAARyMA&#10;AD0kAAA0JAAALiMAACgjAAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQJgIADigHAAsqCwAIKw4A&#10;BisTAAQrGAACKx8AASwnAAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAsjAAAK6QAACu+AAAq5AAA&#10;KvoAACn/AF8jAABQJQAARCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQAABskAAAXJQAAFCcAABEp&#10;AAAOKwIACy0GAAcvCwAEMA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYAADJCAAAyTwAAMl8AADJy&#10;AAAxiQAAMaIAADC8AAAw5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAvKQAAKSgAACUnAAAhJgAA&#10;HCcAABgoAAAUKgAAESwAAA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3EgAAOBgAADggAAA4KAAA&#10;ODIAADk9AAA5SwAAOVsAADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/AFUqAABILAAAPSwAADQs&#10;AAAtKwAAKCoAACQpAAAeKgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0N&#10;AAA+EAAAQBQAAEAbAABAJAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAAP5sAAD63AAA94wAAPPwA&#10;ADz/AFAvAABDLwAAOS8AADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEzAAANNgAACTgAAAU7AAAA&#10;PQAAAEABAABBBAAAQwcAAEULAABGDgAASBEAAEoWAABKHgAASigAAEo0AABJQgAASVEAAElkAABI&#10;ewAASJcAAEe0AABG4AAARfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAAIzEAABwzAAAWNQAAETgA&#10;AA07AAAIPgAAA0EAAABDAAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAAUQ4AAFQSAABVGQAAVSIA&#10;AFQuAABUPAAAVEsAAFNeAABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3AAA8NwAANTYAAC80AAAm&#10;NQAAHjcAABc6AAARPQAADEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFgCAABb&#10;BgAAXQsAAF8OAABiEwAAYhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kAAF2nAABczAAAWvgAAFn/&#10;AEE8AAA6OwAANDkAACo6AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAAUwAAAFYAAABZAAAAXAAA&#10;AF8AAABhAAAAYwAAAGUAAABnAQAAagUAAG0KAABwDgAAcxUAAHIgAAByLQAAcT0AAHBPAABvZQAA&#10;boAAAG2fAABrwQAAafEAAGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoAAAxPAAAEVAAAAFgAAABd&#10;AAAAYQAAAGUAAABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAAAH4DAACBCgAAhQ8AAIcX&#10;AACGJAAAhTQAAIRGAACCXQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAzRQAAKEgAAB1MAAATUgAA&#10;DFcAAANdAAAAYwAAAGgAAABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACDAAAAhgAAAIkAAACLAAAA&#10;jgAAAJIAAACVAQAAmQkAAJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaLAACUqgAAktQAAJD6ADhL&#10;AAAsTgAAIFMAABVZAAANYAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAAAIoAAACOAAAAkgAAAJUA&#10;AACXAAAAmgAAAJ0AAACgAAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAAtx4AALUwAACzRgAAsWAA&#10;AK9+AACsoAAAq8EAAKnuADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACBAAAAiAAAAI8AAACUAAAA&#10;mgAAAJ8AAACkAAAAqAAAAKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMsAAADR&#10;CgAA0xQAANElAADQOwAAzVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAAEXEAAAd7AAAAhAAAAI0A&#10;AACVAAAAnQAAAKMAAACpAAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAAxQAAAMgAAADMAAAA0AAA&#10;ANQAAADaAAAA3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/&#10;AAAA/wAAAPwAAQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkA&#10;XAD2AGIA9ABoAPIAbwDwAHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/&#10;AJ8A/wCaAP8AlgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA&#10;7QA7AOkAQwDmAEkA4gBPAN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7&#10;AMEAuADpALYA/wCnAP8AmgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAAAOcAAADnAAAA5AABAOAA&#10;CwDbABEA2gAaANsAIwDRACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMAuABZALYAXwCzAGYAsQBu&#10;AK4AdwCsAIMAqQCRAKYAoQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA&#10;2gAAANMAAADGAAAAvwAAALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsANACnADsApABBAKEARgCf&#10;AEwAnQBRAJsAVwCZAF4AlwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA&#10;/wBzAP8AcgD/AOAAAADQAAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAm&#10;AJEALQCPADQAjAA6AIoAPwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAA&#10;dQC2AHMA3wByAP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0AAACTAAAAigAAAIUAAACC&#10;AAUAgAANAH8AEQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBDAHAASQBvAE8AbQBWAGwA&#10;XgBqAGgAaAB1AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAA&#10;AIkAAAB+AAAAeAAAAHMAAABvAAEAbQAJAGwADgBrABMAawAZAGoAIABoACYAZgAsAGUAMgBjADcA&#10;YgA8AGAAQgBfAEgAXQBPAFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBP&#10;AP8ATwD/AK0AAACYAAAAhgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAFAFwACwBbABAAWwAVAFsA&#10;GwBaACEAWAAmAFYALABUADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsASwBmAEoAdABJAIUASACZ&#10;AEcAsQBGANgARgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABiAAAAWwAAAFYAAABTAAAA&#10;UQACAE8ACABPAA0ATgARAE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcANwBFAD0ARABEAEMATABC&#10;AFUAQABgAD8AbgA+AH4APQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEA&#10;AABYAAAAUQAAAEwAAABJAAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcAQgAdAEAAIgA/ACcAPgAs&#10;AD0AMgA7ADgAOgA/ADkARwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAxALwAMQDnADEA/wAyAP8A&#10;MwD/AIkAAAB2AwAAZgUAAFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwAAwA7AAgAOgANADoAEAA5&#10;ABQAOQAZADcAHgA2ACMANQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBXAC0AZAAsAHMAKwCHACoA&#10;nAApALUAKQDcACkA+wApAP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAAQgsAAD0KAAA5CQAANggA&#10;ADUFAAA0AgYAMwAKADIADgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgArADAAKgA3ACkAPwAoAEkA&#10;JwBUACYAYAAkAG8AIwCCACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJAABoDAAAWg0AAE4OAABF&#10;DgAAPQ4AADgNAAAzDQAAMAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgESACkBFwAoARwAJwAhACYA&#10;JwAlAC0AJAA0ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/&#10;AHUMAABkDgAAVQ8AAEoQAABAEAAAORAAADMQAAAvDwAALA4AACkOAAAnDQEAJwwFACcKCgAmCA0A&#10;JQcQACQGFAAiBhkAIQYfACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkIXAAXCGsAFgh9ABUHkQAU&#10;B6cAEwa/ABIF5AASBfoAEgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIAADASAAArEQAAKBEAACUQ&#10;AAAjEAAAIg4EACENBwAhDAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1P&#10;ABMNXAASDWsAEA1+AA8NkgAODacADQy+AA0M4AANDPUADQz/AG0QAABcEQAAThMAAEMUAAA6FAAA&#10;MhQAAC0UAAAoEwAAJRMAACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoOEAAZDxQAFw8aABYPIQAV&#10;ECgAFBAwABIQOQAREEQAEBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8AAcQ3wAHEPQABw//AGkR&#10;AABYFAAASxUAAEAWAAA3FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAAGhMCABkSBAAXEgYAFhIK&#10;ABUSDgAUEhIAEhIYABETHgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJFGcABxR4AAYUjQAEFKMA&#10;AxO7AAIT3QABEvQAAhL/AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgYAAAjFwAAIBcAAB0WAAAa&#10;FQAAGBUCABYVBAAUFQUAEhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcpAAsYMgAJGDwABxhHAAUY&#10;VAAEGGMAAhh1AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAARRoAADsaAAAyGgAAKxoA&#10;ACUaAAAhGQAAHhgAABsYAAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAMGw8ACxsTAAobGAAIHB8A&#10;BxwmAAUcLwAEHDgAAhxEAAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb3gAAGvYAABr/AF4YAABP&#10;GgAAQhwAADgcAAAvHQAAKRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkCABIaAwAQGwQADh0HAAwe&#10;CwAJHw4ABiARAAUgFgADIBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4&#10;AAAf3gAAHvgAAB7/AFobAABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAeHQAAGxwAABgbAAAVGwAA&#10;EhwAABAdAgAOHwQADCEGAAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAmKAAAJjIAACY9AAAmSgAA&#10;JloAACZsAAAmgwAAJZwAACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEAADIhAAArIQAAJSAAACAf&#10;AAAdHgAAGh0AABYeAAATHgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsAACoOAAArEQAALBYAACwd&#10;AAAsJQAALC4AACw6AAAsRwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAAKfsAACj/AFEiAABEIwAA&#10;OCQAAC8kAAAoIwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsmAAAIKAAABCoEAAAsBwAA&#10;LgkAADAMAAAxDwAAMxMAADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNlAAAyewAAMpcAADGzAAAw&#10;3gAAL/sAAC7/AEwlAAA/JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAAFCQAABEmAAAOKAAACyoA&#10;AAcsAAADLwAAADECAAAzBAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAAOyYAADsxAAA7PgAAO04A&#10;ADtgAAA6dwAAOZIAADiwAAA32wAANvwAADX/AEcpAAA7KgAAMioAACspAAAlJwAAISYAABsnAAAV&#10;KAAAESoAAA4sAAAKLwAABjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8HAABBCgAAQw4AAEURAABF&#10;GAAARSEAAEUsAABEOQAAREgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oAAD7/AEItAAA4LgAALy0A&#10;ACkrAAAkKgAAHSoAABcsAAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAAPwAAAEEAAABEAAAARgAA&#10;AEgDAABKBwAATAsAAE4OAABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABOagAATYYAAEykAABKygAA&#10;SfgAAEj/AD4yAAA1MQAALi8AACkuAAAgLgAAGTEAABIzAAAONwAACToAAAI9AAAAQAAAAEQAAABH&#10;AAAASQAAAEwAAABPAAAAUQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUAAF4gAABeLAAAXTwAAFxO&#10;AABbYwAAWn4AAFidAABXwAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAbNgAAEzkAAA49AAAIQQAA&#10;AEUAAABJAAAATAAAAFAAAABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABiAAAAZQAAAGgFAABrCwAA&#10;bxAAAG8YAABuJQAAbTQAAG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47&#10;AAAVPwAADkQAAAdJAAAATQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAAAGgAAABrAAAAbQAAAHAA&#10;AABzAAAAdgAAAHkAAAB9BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YA&#10;AHX9ADg9AAAsPgAAIkEAABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABmAAAAawAAAG8AAAB0AAAA&#10;eAAAAHsAAAB+AAAAgAAAAIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsMAACdEwAAmyEAAJozAACX&#10;SQAAlGIAAJN/AACQoAAAjsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAAAGEAAABoAAAAbgAAAHQA&#10;AAB5AAAAfwAAAIQAAACJAAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAAoAAAAKQAAACoAAAArAAA&#10;ALIDAAC3DQAAtxcAALUoAACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpPAAAeVAAAElsAAApiAAAA&#10;agAAAHMAAAB7AAAAggAAAIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYAAACpAAAArQAAALAAAACz&#10;AAAAtwAAALsAAADAAAAAxQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsAAMpmAADGhwAAwqkAAMHL&#10;ACJbAAAWYgAADGsAAAF0AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAAqwAAALEAAAC2AAAAugAA&#10;ALwAAADAAAAAxAAAAMgAAADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADrAAAA8QYAAPATAADuJwAA&#10;7D8AAOpbAADnegAA5JsAAOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8A&#10;LAD/ADUA/wA9AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA7AB6AOkAhQDlAJEA4QCg&#10;AN0AsgDYAM4A0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADyAAAA7AAAAOkAAADpAAAA&#10;7AAFAPIADAD4ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgAUADTAFYA0ABcAM0AYgDK&#10;AGoAyAByAMUAfADCAIgAvgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAA&#10;AADlAAAA3gAAANoAAADbAAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcAxQAvAMAANwC9AD0AugBE&#10;ALcASQC1AE8AsgBVALAAWwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCeALIAmwDVAJkA/ACMAP8A&#10;ggD/AHsA/wB2AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAAAQCvAAsArAARAK0AGACt&#10;ACAAqAAoAKQALwCgADYAnQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBhAI8AagCMAHUAigCDAIgA&#10;lACGAKcAgwDCAIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAAuQAAAK0AAACgAAAAmAAA&#10;AJQAAACRAAYAkAANAJAAEgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCCAEAAgABFAH4ASwB8AFIA&#10;egBZAHgAYgB2AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA/wBeAP8AXAD/AL4AAACx&#10;AAAAoAAAAJIAAACJAAAAggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAaAHQAIQByACcAcAAtAG4A&#10;MwBsADgAawA+AGkARABoAEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/&#10;AFQA/wBSAP8AUQD/ALAAAACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABmAAAAZQAEAGMACwBjABAA&#10;YwAVAGMAGwBhACEAXwAnAF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBP&#10;AIkATgCfAE0AugBMAOkASwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAAAG4AAABlAAAAXgAAAFkA&#10;AABXAAAAVQABAFQABwBTAA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsATAAxAEsANwBKAD0ASQBE&#10;AEcATABGAFYARABhAEMAcABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9AP8APgD/AJQAAAB/AAAA&#10;bwAAAGMAAABZAAAAUQAAAE0AAABKAAAASAAAAEcABABHAAoARgAOAEYAEQBHABYARQAcAEQAIQBC&#10;ACYAQQArAEAAMQA+ADcAPQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCPADUApwA1AMYANAD1ADQA&#10;/wA0AP8ANQD/AIgAAAB0AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAAPQAAADwAAgA8AAcAOwAM&#10;ADsADwA7ABIAOgAXADkAHAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAwAEsALwBWAC4AYwAtAHMA&#10;LACIACwAoAArALsAKwDqACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFECAABIAwAAQAMAADsCAAA3&#10;AAAANAAAADMAAAAyAAUAMgAJADIADQAxABAAMQATADAAGAAvAB0ALQAiACwAKAArAC4AKgA1ACkA&#10;PQAoAEYAJwBRACYAXgAlAG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8AJAD/AHcAAABlBAAAVgYA&#10;AEsHAABCCAAAOggAADUHAAAwBgAALQUAACwDAAArAAMAKgAHACkACwApAA4AKQARACgAFQAnABkA&#10;JgAeACUAJAAkACoAIwAxACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwAkwAbAKwAGwDNABsA9gAb&#10;AP8AHAD/AHAFAABfCAAAUQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkAACUIAAAkBwIAIwQGACMC&#10;CQAiAQwAIgAPACEAEgAgABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8AGQBKABgAVwAXAGYAFgB4&#10;ABUAjwAVAKYAFADDABQA7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5DQAAMQ0AACwNAAAnDQAA&#10;IwwAACEMAAAfCwEAHgoFAB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkEHgAYBCMAFwQrABYEMwAV&#10;BDwAFARHABMDVAASA2MAEQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4P&#10;AAA1DwAALg8AACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkAFwkMABcJDgAWCRIAFQkW&#10;ABQJGwATCSEAEgkoABIJMAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAALCJ8ACge3AAoG2wAKBfYA&#10;CgT/AGMNAABTDgAARhAAADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoPAAAYDwEAFg4EABUOBwAU&#10;DQkAEw0LABMMDQASDBAAEQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1FAAsNUQAJDWAACA1xAAYN&#10;hgAFDZ0ABAy0AAMM0gACDPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAAKBIAACMSAAAeEQAAGxEA&#10;ABgRAAAVEAIAFBAFABIQBwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYA&#10;CBBBAAYQTgAFEF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQAABNEgAAQBMAADYUAAAt&#10;FAAAJhQAACETAAAcEwAAGRIAABYSAAAUEQMAEhEGABERCAAQEAoADhALAA0RCwAMEQ0ACxIRAAoS&#10;FQAJEhoACBIhAAYTKQAFEzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsAABK0AAAR1wAAEfUAABH/&#10;AFgSAABJFAAAPRUAADMWAAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQATEgQAERIHABASCQAOEgkA&#10;DRIJAAsTCgAJFA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAXSAAAF1gAABdqAAAWgAAA&#10;FpkAABW0AAAV2QAAFPcAABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcAAB0WAAAZFgAAFhUAABMU&#10;AwASEwYAEBMHAA8TBwANFAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYAABscAAAbJAAAGy0AABs4&#10;AAAbRgAAHFUAABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABDGAAANxkAAC4aAAAmGgAA&#10;IBkAABsYAAAYFwAAFRYBABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYaCAACHAoAAB4NAAAgEAAA&#10;IBMAACAZAAAgIQAAISoAACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+xAAAe2wAAHfoAABz/AE0Z&#10;AAA/GwAANBwAACscAAAkHAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEADRkBAAsaAgAIHAMABR0E&#10;AAIfBgAAIQgAACMLAAAlDgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAAJk4AACZgAAAmdwAAJZIA&#10;ACSvAAAj2gAAIvsAACH/AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkbAAAWGgAAEhoAABAbAAAN&#10;HAAACx0AAAgfAAAEIQAAASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4TAAAuGgAALiMAAC4uAAAu&#10;OwAALkoAAC1cAAAtcgAALI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAALiEAACYhAAAgIAAAHB4A&#10;ABgdAAAUHQAAEB4AAA4fAAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAALgMAADAGAAAzCgAANQ0A&#10;ADYRAAA2FwAANh8AADYpAAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAxzwAAMPoAAC//AD8kAAA0&#10;JAAAKyQAACQjAAAfIQAAGyAAABYgAAARIQAADiMAAAolAAAGKAAAAioAAAAtAAAALwAAADIAAAA0&#10;AAAANwAAADkDAAA7BgAAPgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAAAD9SAAA+ZwAAPYIAADyi&#10;AAA6xwAAOfgAADj/ADooAAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAOKAAACioAAAUtAAAAMAAA&#10;ADMAAAA2AAAAOAAAADsAAAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABNDgAATRUAAEwfAABMKwAA&#10;SzoAAEpMAABJYQAASHwAAEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykAACMnAAAbKAAAFCoAAA4t&#10;AAAKMAAABDMAAAA3AAAAOgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAAAE0AAABQAAAAUwEAAFYG&#10;AABZCwAAWxAAAFsZAABaJQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAAUOoAAE//ADMwAAAsLgAA&#10;JywAAB4tAAAWLwAAEDIAAAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABMAAAATwAAAFIAAABVAAAA&#10;WAAAAFoAAABdAAAAYAAAAGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9AABnUgAAZmoAAGSJAABh&#10;qwAAX9wAAF3/ADEzAAAsMQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAAAEwAAABQAAAAVAAAAFgA&#10;AABbAAAAXwAAAGIAAABlAAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAAfQYAAIINAACCFgAAgCQA&#10;AH41AAB8SQAAe2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJAAAALRQAAAksAAABRAAAA&#10;VgAAAFsAAABgAAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAACCAAAAhQAAAIkAAACO&#10;AAAAkwAAAJgGAACcDgAAmxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UAAIjoACs+AAAgQQAAFUcA&#10;AA1NAAACVAAAAFsAAABhAAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAAiAAAAIwAAACPAAAAkgAA&#10;AJUAAACZAAAAnQAAAKEAAAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACyNQAAr00AAKppAACoiAAA&#10;pqgAAKLRACNIAAAYTgAADlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMAAACJAAAAjwAAAJUAAACb&#10;AAAAoAAAAKMAAACmAAAAqQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAAAMoAAADSAAAA2goAANYW&#10;AADSKQAAzkEAAMpcAADFfAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAAdwAAAH8AAACIAAAAkAAA&#10;AJgAAACfAAAApQAAAK0AAACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADKAAAAzgAAANMAAADaAAAA&#10;4AAAAOcAAADtAAAA8wAAAPQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAA&#10;AAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVG&#10;R0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6P&#10;kJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX&#10;2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////&#10;//////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEi&#10;JCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWpr&#10;bG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0&#10;tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8&#10;/v//////////////////////////////////////////////////////AAAAAAAAAAAAAAAAAAAA&#10;AAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZH&#10;SUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+Q&#10;kZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ&#10;2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////&#10;/////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSor&#10;LC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNk&#10;ZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5yd&#10;np+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW&#10;19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAA&#10;AAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcY&#10;GRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BR&#10;UlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImK&#10;i4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLD&#10;xMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8&#10;/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4f&#10;ICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdY&#10;WlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPE&#10;xcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u&#10;7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0O&#10;Dw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1&#10;Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mb&#10;nZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc&#10;3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+&#10;/v//pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9&#10;pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xLMv/DVEX8xl1a8chkcePG&#10;aofWwG+by7hyrMKxdLq7rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO&#10;4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi&#10;/75LMf/FVEX5yVxb781jcePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2Q&#10;nYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCd&#10;id3/piUG/6UwDv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2udwsBurba3cbissXPBo6x2&#10;yJqoec6SpH7UiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXY&#10;iaCF2ImghdiJoIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnL&#10;zGqcu8Ftq6+5cLaltHK+nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISk&#10;gdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRK&#10;MPfOUkTw1lha5+BectbaZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaGqnrKf6d/zn+nf85/p3/O&#10;f6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/&#10;qCUG/6cwDv+uORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIix&#10;dMGBrnjFe6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9&#10;yXusfcl7rH3Je6x9yXusfcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm41VZ3OhbcMbdY4W20WiV&#10;p8hroZzBbaqTvG+xirlxtoS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3&#10;sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gwDf+zORT+wEIe881KLend&#10;T0Dh6VNZ0+pbb7/fY4Kv02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7&#10;u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF&#10;/6kvDf+2OBP5xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12&#10;vXewcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7&#10;e7Nxu3uzcbt7s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FXwO9Za67kYXqg3GeGlNRr&#10;kIvPbpeEzHCcfclzoHjGdaNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp&#10;bsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD&#10;+VBVtfNYZqXpYXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+nGzMfpxszH6cbMx+nGzM&#10;fpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpz/ryME/7Yt&#10;CfHINgzd3D0TzepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB53nSDddx4hnLae4lu2H6L&#10;a9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r&#10;1oKNa9aCjWvWgo3/sSME+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnq&#10;dHJ16Hd1ced6d27lfXlr5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOE&#10;fGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC8ToZtP5CKqb/Rjmb/01F&#10;kv9WT4b+YlZ++mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm&#10;74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWv2whsB1N8RAcLv&#10;Jgu1/Doap/8+J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlWaP18V2b8f1hk/IJaY/uG&#10;W2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4Zb&#10;Y/uGW2P7hlvUzwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj&#10;/3dIYv97SWH/fkpf/4FKXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/&#10;hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6I&#10;jL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ&#10;2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2&#10;Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF&#10;/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6&#10;g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7&#10;mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/&#10;u1xP+rplZO24bXjhsHOL1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW0q+BoNanfqLTp36i06d+&#10;otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otP/nyIF/54t&#10;DP+gNxT/q0Ae/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3CnH65vJaCw7eQh8qyi4zS&#10;roeV2KaDndqhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWh&#10;gqHVoYKh1aGCodX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFjZezBanreuXCP0rF1ocio&#10;eLDAoXu8uZt/x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig&#10;15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ&#10;+cRiZevFaXvevm6Q0bZzo8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iV&#10;jp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9j/oCIF/58tDP+j&#10;NxT/rkAd/7hIKv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR&#10;2pWZnNyPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Y&#10;j5Sf2I+Un9j/oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2&#10;snbArKx7yKSof86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqc&#10;n9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBe&#10;ZufUZH3az2mTyMVtprq7cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmEopzXhKKc14SinNeEopzX&#10;hKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNf/oSIF/6AtDP+nNhP/&#10;sz8c/71HKfzITjv1zlZP7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2i&#10;i9Z7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV&#10;1XujldX/oiEF/6AtDP+oNhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M02eRu8hroqy+bq+gt3C4&#10;lbJzwI2udsWFqnrKfqh/znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1&#10;pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJHKPXNTjnu2VRO5uNZZdji&#10;YHvF1WaPtMpqn6XBbauZum+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvMcamLzHGpi8xxqYvMcamL&#10;zHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/oyEF/6IsC/+sNRH/uT4a&#10;+cVHJ/DRTTjp4FJM4ulXZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2dLp8s3e+drF8wnGvgsRu&#10;rofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6u&#10;h8b/pCEF/6MsC/+vNRD/vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJpdBplpjIbKGNw2+ohb9x&#10;rn67dLJ4uXe2c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+&#10;a7SFvmu0hb5rtIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr&#10;3mSEndRpkJHObZmHyW+ggMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7&#10;hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE/6grCv+4NA3zxz0U5NhF&#10;HtbmSTXL8U5MxPdTX7HsXXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51xyXmgbcd9omnFgaVmxIWm&#10;ZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/&#10;qCAE/64qCPy/MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJqfYPdb4R82nOJd9d3jHPV&#10;eo9v032RbNGAlGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+H&#10;l2XPh5dlz4eXZc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy/0xGqf9RVZv3XWCO8GVq&#10;hetscX3ncXZ35HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl&#10;3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/&#10;RTOk/0pBnP9RTY/+XVaF+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mM&#10;dGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC&#10;6M0UAczmHQS+8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m&#10;+INfZPeGYGL2iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2&#10;jGJh9oxiYfaMYmH2jGLzxA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9t&#10;SGj/c0pm/3dMZP97TWL/f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tR&#10;Xv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//Hgmk/zATlf81HIf/PCR8&#10;/0Qrc/9NMWz/WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/&#10;iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEL/mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+V&#10;NhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXme&#10;tcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61l&#10;V/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/&#10;oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2&#10;o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4ye&#10;z4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ip&#10;b2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a&#10;/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nA&#10;dKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb//mR8F/5crC/+XNhL/oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d74Z59itmWg5fRjomiy4iO&#10;q8eCk7HEfpe3wXqcu753or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/B&#10;s3KvwbNyr8Gzcq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvq&#10;rXV936N7jdWbgZzNkoaox4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2&#10;rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65G&#10;Jf+1TjT/t1hG/7dhWfW1amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXP&#10;pXmqyKR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMb/&#10;mh8E/5gqCv+bNBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuM&#10;icW3iJDLtIaZzrKGpNGkfKTRn32pyp59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2q&#10;yJ59qsiefarInn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C&#10;2rF0lc+oeabFn320vpeBwLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiCqcqYgqnKmIKpypiCqcqY&#10;gqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7&#10;TTP/v1ZG/cFeWvPBZm/mv22D2bZzl82td6jEpXu3vqGDwLabicaulY/MqJGVz6KOntKZh6LTlIan&#10;zZOGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E&#10;/5kqCv+eMxH/qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyydavDrXy2uaWBv7Cehsao&#10;mYzLoZWS0JuSm9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+K&#10;qMuPiqjLj4qoy4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF+cdcWvHJZG/lyGqF1sFv&#10;msq5dKq+sHq2s6l/v6qihMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyKj6jMio+ozIqPqMyKj6jM&#10;io+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8&#10;xlRF9spcWu/NYnDkzWiG08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+Oz4+cltKLnKLThpWmzoaU&#10;p8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8z/nB8E/5op&#10;Cv+iMxD/rTsX/7dEI//BTDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0uHe1qbF8vp+sgcWXqIbK&#10;kKSMzoqildGFoqHSgZymzoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yB&#10;mqfMgZqnzIGap8z/nB4E/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZWejaX3Db1WSGycxqmbrD&#10;b6itu3S0orR5vZivfcOQrIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKo&#10;y3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD&#10;69pXWePfXW/T22OFws9pl7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqpis12qJTOdqmjzHerqMp3&#10;q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMr/nR4E/5wpCv+n&#10;Mg//szsW/75DIPXKSy/u1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6ukLhxt4a0dL1+sHjCd658&#10;xnKsg8ltq4zKbauZyW6sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/H&#10;bqyfx26sn8f/nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56U&#10;w26oib1xsIC5dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2aw&#10;lsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xR&#10;VsnuWWu342F8qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6&#10;Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7&#10;wDkR7M5CGd/fRyjT6UxAyvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+WfstznHjIdqFyxnmkbsR8p2nC&#10;galmwIasYr+NrWG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+P&#10;rmG/j67/oh0D/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi62FwleNne4rdbYSB2HGL&#10;etR1kHTSeZNw0HyWbM5/mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59g&#10;yY+fYMmPn2DJj59gyY+fYMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6&#10;V1yY8WFojOtocYPmbnh74nN9dd94gXHde4Rt23+HatqDiWfZhopk14uMYdaQjmDVkY5g1ZGOYNWR&#10;jmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykH&#10;x+w8Gbr4RCut/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3pfnRr6IJ2aOaFd2bliHlj&#10;5Ix6YeORfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDj&#10;knz/qxsC98AdAdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7&#10;YWn1f2Nn9INkZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNq&#10;X/CTal/wk2pf8JNqX/CTal/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4&#10;/2FGcv9qSmz/cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9&#10;k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgAxtQJALj3FASr/ykOnv80&#10;GJD/OiGE/0Epev9JMHL/UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd/4BFXP+ERVv/h0Za/4pH&#10;WP+PR1j/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjE&#10;xwcAt9sHAan/Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/&#10;eTZW/3w3Vf9/N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+K&#10;OVL/ijlS/4o5Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+m&#10;Ti3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1&#10;qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E&#10;/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nU&#10;eKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWB&#10;d+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/&#10;p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qspt&#10;vq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5Ap&#10;Cf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe&#10;0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eO&#10;iYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8&#10;/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kx0E/5ApCf+P&#10;NBD/mjsX/6JEIP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXai&#10;qct0p6zJca2vx2+0ssFsubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLux&#10;vGy7sbxsu7H/lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6pal70pXRu6p99feGWg4vZ&#10;joqW04eQoM6BlafKfJqtx3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNv&#10;uLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW/6dDIP+uSy3/sVU9/7Bf&#10;Tv2uaF/yqnJw56R6gd6agI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8dKvCtG+uw65ys7yrc7a4&#10;q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrj/lRwE/5IoCf+VMg//&#10;oDoW/6lCH/+wSi3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6&#10;o8W3eavHrHOsxqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1&#10;uqV3tbr/lRwE/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHwtG505K11htmke5bPm4Cl&#10;x5KFscGKi7u9h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96s7yferO8n3qzvJ96s7yf&#10;erO8n3qzvJ96s7yferO8n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6&#10;ZGLvuGx147JziNipeZnNn36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJn3ypypt9rsKZfrK9mX6y&#10;vZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV&#10;/61BHv+1SSz/u1I8/b1bTva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmWibyykZDBrIyWxqeJncij&#10;h6bKmYCoy5aBrsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWB&#10;sb7/lhwE/5QnCf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl34btwi9KxdJ3HqHuqvKCB&#10;tLSah7yslI3CppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/&#10;kIWxv5CFsb+QhbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPp&#10;xWh33b5tjM20c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuozIyJrMWMibDAjImwwIyJ&#10;sMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FB&#10;Hf+6SSv/wlA7+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/L&#10;i5GozIeOrMaHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMH/&#10;lxsD/5UnCP+dLw3/qTgT/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRqjMS7b5y4snWprat7s6Om&#10;gLuboYbBlJ2NxY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKv&#10;wYKSr8GCkq/BgpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5yE46881WTerTXGLez2J4&#10;zcdoi7++bpuyt3Oop7B5sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9&#10;mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3B&#10;SCj2y04579NUTObZWmLY1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+iKqJw4KokMZ9p5nIeqel&#10;yXeirMV4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD&#10;/5cmCP+iLwz/rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJa5mmwnClm711r5G4e7aI&#10;tYC8gbKGwHuwjcN2rpbFc66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKp&#10;sMByqbDAcqmwwHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E025eNQSdnjV1/J3150utdk&#10;hqzPaZadx22jkcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFstLK9bLSyvWy0sr1stLK9&#10;bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk&#10;3Ewy3edPSc/oVl7A5F1yst5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1&#10;m7xjt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prn/mxsD/5sl&#10;B/+rLQn/uTUN8sc+FeXVRh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO0m2UhMxxm3vIdaFzxHim&#10;bsJ8qWnAgaxlvoeuYr2OsF+9l7FevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFe&#10;vJ6xXryesV68nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFOSLvyUlqt8FtpnudjdpLg&#10;aYGH2m+JftRzkHfRd5VxznuZbMx/nGjKg55kyYigYceOol7GlaRcxpukXMabpFzGm6RcxpukXMab&#10;pFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0&#10;uPlMRq/3UVWi9Vtile1kbYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc&#10;0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/&#10;JgPi1CUDzuUzD8LwQiG2+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJwdOl4dG/nfHds5YF6aOOE&#10;fGbiiH1j4Yx/YOCRgV7floJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqD&#10;XN6ag1zemoP/oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV10&#10;9nNhb/R5ZGvyfmdo8YJpZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOubcVzrm3Fc65txXOubcVzr&#10;m3Fc65txXOubcVzrm3Fc65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8GtPszE6j/PCCb/0IskP9I&#10;Nof/Tz9//1pGeP9lS3H/bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf+o5bXvqSXFz5l11b+Jte&#10;W/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy&#10;/CAIp/8zE5r/OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/&#10;iEpb/4xLWv+QTFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+Z&#10;TVf/mU3NwQYAvtAHALH2DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm/1QwYv9gM17/aTVc/283&#10;Wv90OFn/eTlY/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S&#10;/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/&#10;SSNb/1EmV/9aKFX/YipS/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+L&#10;MEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/ixwE/4goCP+ENA7/jzoU&#10;/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHb&#10;bbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5v/4v/iSUNDX1BST0ZJTEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//&#10;k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dC&#10;HP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU&#10;2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/&#10;ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4&#10;nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc&#10;+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+e&#10;Syf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5&#10;lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE&#10;/4koCP+FMw7/kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJi3Lrg5J7532YguN4nYjg&#10;dKOM3XKokNtvrZPabrOW2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpm&#10;ypzKZsqcymbKnMpmypz/jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+&#10;bO2OiHjnh4+B4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bFZ8OmwGnHocBpx6HAaceh&#10;wGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/&#10;p1M0/6ddQ/+kaFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWkpM1yqqjLb7CryW24rsJp&#10;vLC8a8Cqt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKX/jRsD/4sn&#10;CP+MMA3/mDcT/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHfj4iN2YiPl9KBlaDOe5un&#10;ynahrcdzqLHFcK+1wW23t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiw&#10;cMGosHDBqLBwwaj/jhsD/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65bRP+sZFX5qm5l76V3duWd&#10;f4XclIWS1IyMnc6EkqfJfZivxHietcJ1p7nBdLG7uHCzu7FvtriscbuxqXO/q6lzv6upc7+rqXO/&#10;q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0&#10;/7FZRPywY1X2rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58qLu7erC9sXSyvalytLum&#10;dLmzo3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq3/jxsD/4wmB/+R&#10;Lgz/nTYS/6Y+Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCazZSGp8aNja+/h5S1uoKc&#10;ubV/pLyyfay+q3mxv6N2sr2geLi1nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2v&#10;nnm9r555va//jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Q&#10;n3ydx5eDp7+Qiq+4i5G2soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9&#10;u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtW&#10;RPW7X1btu2dp47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4&#10;k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7L/kBoD/44mB/+VLQz/&#10;oTUR/6s9GP+zRiT/uk0z+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+p7KYha+rk4u2pY6Tu5+L&#10;mr6biaLBmIiswpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6&#10;s4+EurP/kBoD/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbnw2Nq2rtpfsyycI/Aqnac&#10;tqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqIubSKiLm0ioi5tIqIubSK&#10;iLm0ioi5tIqIubSKiLm0ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7I&#10;W1bjxmFq1L9ofse2bo67rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5&#10;tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP&#10;/7A8F/+5RCL8wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76H&#10;mJvAhJelwoCWr8J/krO8gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCR&#10;uLX/khoD/5AlB/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5pysZlfL29a4ywtnCapbB2&#10;pZyqfK2TpoK0jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1&#10;epe4tXqXuLV6l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT&#10;0l1oxcpje7fCaYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6agv3Smrb9zobS7dJ64tXSe&#10;uLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7&#10;FPjDQx7vzUos59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7&#10;cK+fvG6vrLxtq7W5bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubT/&#10;lBkD/5IkB/+iKgj/sDIM/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9VgeKnPZoedyWuUkcVwnofB&#10;dqZ/vnyseLyEsXK6i7RtuZO2aricuGe3p7hnt7e2aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7&#10;sWiyu7FosruxaLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg3Ucl1eVLO8vnUVC941lj&#10;r95fdKLYZYOW02qPis5vmX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8nbJfvKyxYr++rWK/vq1i&#10;v76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHY&#10;QBPU40UmyutLO8HsT0+z6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SR&#10;plzEmadaw6SnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC&#10;/54gBP+vJgX4wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLqZ3OH4218ft5ygnbaeIhw&#10;132Ma9SCkGbSh5Jj0YyVX8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljN&#10;q5pYzauaWM2rmljNq5r/mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qps/hJOqj3TUif9lVVlPVf&#10;YInxaGiA7G9weOh1dXLlenlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda2qGJWNmoiVjZqIlY2aiJ&#10;WNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbBHQHb2hMByegpCb3zOxmy&#10;/UMopv5HNpz9TEOT/VVNiv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3o&#10;mXVa56B3WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnj/ohUB/7cV&#10;ANjPCwDK5xMCvPMpC7H9Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx/3BUbP12WGn7fFpm+oFc&#10;Y/iGXmH3i19f9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY&#10;86VlWPOlZVjzpWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/&#10;aENp/29HZv91SWP/e0th/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55TVv+jVFb/o1RW/6NUVv+j&#10;VFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs/xcFov8rDZX/MxaJ/zke&#10;fv9AJXX/SCtt/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT&#10;/5pDUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrk&#10;CAGf/xkGlP8oDIf/LhN7/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gtVP9uL1P/czBS/3gxUf98&#10;MVD/gDJP/4QzTv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1&#10;S/+WNUv/ljW3xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN&#10;/2AjS/9mJEr/ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/&#10;iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5Nh&#10;Of+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F&#10;3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/&#10;hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueups&#10;s33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo&#10;9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+Q&#10;bUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPY&#10;htNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR&#10;/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33p&#10;arl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2of/gxwD/4AnB/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqb&#10;cu52onfrcqd76W+tf+dssoLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiK&#10;z2LYis9i2IrPYtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/&#10;k3RT/o5+X/eIiWnxgpFy7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl&#10;1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9&#10;GP+cRiH/oFAt/59bO/+cZkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ&#10;1WvAnNJpyZ7JZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/&#10;hhsD/4MmB/+FLwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99&#10;mY7aeKCV1nSnmtNwrp/Rbbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zO&#10;lrdszpa3bM6Wt2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ&#10;95x2aO+WgHXnj4mB4IeQjNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1ov6y4a8Oms23In7BvzJmw&#10;b8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4QlB/+JLQv/lTMP/508Fv+k&#10;RCD/qkwt/6pXO/6oYEv4pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8&#10;sLVrvLCwbsGprHDGoqlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypz/hxoD&#10;/4QlB/+LLAr/lzMP/587Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HH&#10;gJenwnuerL14p6+6drCxt3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1&#10;yZ6jdcmeo3XJnqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtv&#10;buGjdn/VmX2PzJGEmcWKjKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSidb2vn3fDpp15x6Cdeceg&#10;nXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/&#10;sUor/bVTO/a1XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96&#10;uLabebuxmXvBqJh8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqL/iRoD/4Yl&#10;Bv+QKgr/nDEN/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHIoHePv5l+mbeShaKwjIyp&#10;qoiUrqWEnLKggqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOS&#10;f8Wjkn/Fo5J/xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQOvC9WUvnvGFe3LVncc6s&#10;b4HDpHWOuZx8mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0joO/q42DxKWNg8SljYPE&#10;pY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp&#10;9sBPOe3CV0rkv19d1rlmcMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qpt4yKtLiI&#10;hri1iIe+rIiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+U&#10;KQn/oTAM/6s5Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GNr6R3mKaefqGemoSol5aM&#10;rpGTlLKMkZy1iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOm&#10;g4zDpoOMw6b/ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0&#10;sHCMqal1l6Cje6CYn4KokZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Q&#10;wqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stN&#10;NeTQVEbVy1tbx8Nibrq7aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+nZi0epyhtnibrLZ1mre2&#10;d5i9rniWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/&#10;py8K/7M3D/y9PxjzxkYj6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRylZSweJ6LrH6lg6iFqn2m&#10;jK94pJWydKOftHGjqrVvpLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3C&#10;p3Kdwqf/jBgD/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ1FhYu81ea67GZXqiwGqI&#10;l7twko23dZuEs3yifbGDqHaviqxxrZOvba2dsWqtqbJprbexaqm/rGumw6ZrpsOma6bDpmumw6Zr&#10;psOma6bDpmumw6ZrpsOma6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1DPHHPRPl00Qc3eBILdDh&#10;T0LC21ZWtNNdaKfNY3iayGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKqZ7ecrGW4qK1juLatZLXB&#10;qWWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG&#10;98EzCejOPA/c3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37KcpN2yHmZb8aBnmrFiaJl&#10;xZKkYsSdpl/Ep6ddxLSnXsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9&#10;yKD/kBcC/5gdBP+pIwT/uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttu&#10;gnrZdYly1XyPa9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZ&#10;WczMmVnMzJlZzMyZWczMmVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l&#10;7VFOmutaWo/qYmWF6GpufedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTV&#10;wY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEd&#10;AsXsMQ669UAervdFLqP1Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4&#10;XeSYelrjnntY46V9VuKvflThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH7/&#10;mBMB/60UAfPDDwDS2AsAxOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5&#10;el5o94FhZPWHY2HzjWVf8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRtVO60bVTutG1U7rRtVO60&#10;bVTutG1U7rRtVO60bVTutG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045&#10;ev9YP3P/YkVu/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU&#10;+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//&#10;MRGS/zcah/8+In3/RSl1/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35CWv+EQ1n/iURX/49FVv+U&#10;RlX/mkdT/6BIUv+nSVH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUrPuAQA&#10;vsMFALLUBgCm/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU&#10;/3k0U/9+NVL/hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/&#10;pjpL/6Y6S/+mOkv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8Sbf83F2X/Pxte/0ceWP9O&#10;IVT/VyNR/18lTv9lJk3/bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF/44sRP+ULEP/mi1D/5ot&#10;Q/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp&#10;/yoOYP8yEln/OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/&#10;fCA8/4EhO/+HITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCL/eh0D/3Yo&#10;Bv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k&#10;+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97&#10;kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvm&#10;c91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn&#10;/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/s&#10;YdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9y&#10;Mwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0&#10;Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz&#10;3Vvmc91b5nP/ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/&#10;eZhc/HWgYflypmX3b61p9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/ed9td43nVXeV21V3ldtVd&#10;5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO/4o8Ff+PRh3/kk8n/5Fc&#10;Mv+OaD3/inRI/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfsab566mfHfedlzn/iYtaA&#10;2V/dgdBf4H7MYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43v/fBwD/3gmBv96Lwr/&#10;hTMO/407FP+SRBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9HuabvB2oXPtcqd46m+ufehs&#10;tIDmabyD5GfGhuFlz4jZYteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPg&#10;f8Rj4H//fRsD/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//km5M/456V/yJhWL1hI9r&#10;8H6Xc+x5nnrodKWA5XCrheJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9&#10;Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6E/+YQhz/nUsm/51WM/+b&#10;YUD/l2xN+5J2WveNgWbyiIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW12nImcxky5vFZc6XwGfS&#10;kbpo2Iq2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/fhsD/3smBv+BKwn/jTEN&#10;/5U5E/+bQhv/oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+mIndeKCR2HKnl9Jtr53P&#10;bLmfzGvFoMNnx6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s&#10;2Yn/fhoD/3slBv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeL&#10;htV+kpHPeJmXynShnMdxqp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGpcNaMqXDWjKlw1oypcNaM&#10;qXDWjKlw1oypcNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0Hz&#10;pmRR7KJuYeWadnDckX5/0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5pbJww6arb8aiqHHLm6Rz&#10;0JOidNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD/3wlBv+IKAj/lC8L/503&#10;Ef+kPxn/qkck/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9gZGat32Zn7N5oaOvd6qm&#10;rHa0p6p2waijc8OloHXJnp53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pH/&#10;gBoD/30lBv+KJwj/li4L/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpoZNaicHTMmXeBw5J/i7yL&#10;hpS1ho6ar4GVoKp+naSme6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vR&#10;k5d70ZOXe9GTl3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S&#10;3a5mZNClbnPGnXWAvZZ8i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9uauUe8Cqk33GopJ+zJmR&#10;f9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+s&#10;PRf+skUi9rhMMO28VEDkuF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ibooqPoJyHl6WXhKColIKp&#10;qpGCtauNgb+rjYHFpIyCy5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5X/ghkD&#10;/38kBv+PJQf/nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8atanK7pXF/sp53iqmYfpOi&#10;k4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eG&#10;zpeHhs6Xh4bOl4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhh&#10;YsGwaHG2qW9+rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82Y&#10;gYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3&#10;vEMe7sRKK+TJUTvVxFhPyLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qIn4mXkKSDlJiof5OiqnyS&#10;rat6krusepHDpnuQyZ58j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZj/gxgC/4Qh&#10;Bf+VJAb/oisI/60zC/63OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+rsmt8oaxxh5ineJCQo36Y&#10;iaCFnoKdjaN9m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2&#10;lc2ZdpXNmXaVzZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+&#10;Y26luGp7m7JvhpKudo+JqnyWgqeDnHuki6F2opSlcaGdp26gqalsobapbaHDpm+dyZ5wnM2YcJzN&#10;mHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV&#10;4dhGINPYSzbF0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWtiZ5vq5Kia6qcpGiqp6Vm&#10;qrSmZqvFpGimypxppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZf/hhcC/40cBP+e&#10;IQT/rCcF/bovBu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/&#10;lW63h5pptpCdZbWboGK0pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+V&#10;Yq7PlWKuz5X/hxcC/5EaA/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQ&#10;zmRyhstqfHzIcIR0xneKbsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPFmlu+z5VcutKRXLrSkVy6&#10;0pFcutKRXLrSkVy60pFcutKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC7MkiAtndJQTM5TcRwupD&#10;IrfnSDOs5E9EoOBWU5TdXWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te0JGOWtCckFjQp5FW0LWS&#10;VdLHkVbN1I5WyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0&#10;wRgB3dgRAMzlJgXB7jcTtu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRsaXLkdG9s43x0Z+KEeGLi&#10;jXte4pV+W+CegFjfp4JV3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdnc&#10;glHZ3IL/jxMC/6QTAf64EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV8ks8jPFURoLwXU968GZW&#10;dPBuXG7vdmFp735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLqx3NR6dVzUenVc1Hp1XNR&#10;6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7&#10;RCyJ+ko1gfpTPnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1&#10;YVL2wWFQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/owsA1rgGAMbEBwC71AkA&#10;sPwUA6b/KQuc/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY&#10;/5NLVv+bTFX/ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//&#10;w1HarwIAxrwFALnJBQCt2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9r&#10;NFr/cjZY/3g4Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lB&#10;Sv+5QUr/uUFK/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl&#10;/0QeXv9MIlj/VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/&#10;qTJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8a&#10;BH3/IQhy/ygMaP8wEGD/OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oi&#10;QP+AIz//hiQ+/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niar&#10;wQAAndAAAI/hAACG/w4Cev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/&#10;Whc8/18YO/9kGDn/aBk4/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40bMv+NGzL/jRsy/40bMv+N&#10;GzL/jRsy/40bMv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5&#10;/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/n&#10;We9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99&#10;Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HM&#10;W/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D&#10;/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/&#10;abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ&#10;8V/lWfFf5VnxX+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iG&#10;Qv91kkj/cptN/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k&#10;4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/&#10;h04h/4ZbK/+DaDT/f3U9/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh&#10;02nrX95r5l3lbOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24o&#10;Bv9xLgn/ezIM/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/eZZW/3WfXP1ypmD6bq1k&#10;+Gy0aPZpvGv0Z8Vt8GTMcOth03LlX99z3lzldNZc6HHPXu1szV7ua81e7mvNXu5rzV7ua81e7mvN&#10;Xu5rzV7ua81e7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45WK/+LYzb/h29B/4N7S/9/&#10;h1P+fJJb/HicYfl0pGf2cKtr822yb/FqunPvaMN262XMeOZi1XreX998013je81f5nbHYOpwxmDs&#10;bsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh&#10;/5NULP+QYDf/jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtruHzoaMJ/5mbNgt9i2ITR&#10;X9yFymDgf8Vh43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95&#10;Kgj/hS4L/403EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll7n2Tbup3m3XncqN85G6r&#10;geFqs4beZ72K2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2&#10;tmbmdrZm5nb/dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/q&#10;hYVq5X6NdOB4lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q&#10;5HmuauR5rmrkea5q5HmuauR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FO&#10;K/ugWTj1nGNG75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHCbLGTv2u8lb1ry5W2adCU&#10;sWvVjaxs24aobeB/p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/&#10;jSwJ/5Y0Dv+dPBX/oUQe/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WDfMl/i4TDepOKv3abj7pz&#10;o5O3cKyWtG+3l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHg&#10;f6Bx4H//dxsD/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhz&#10;x4qAfcGEiIW7f4+LtXqXkLF3n5StdKiXqnOymadyv5qkcsuaoXPQk5501oybddyEmnXegZp13oGa&#10;dd6BmnXegZp13oGadd6BmnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5syDP+jOhP/qEIc+K1KKPCv&#10;UjfnrFxH3qVkWNGdbWbIlXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZoXeum552upydd8qcmXfP&#10;lpd41I6VeNuGlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI&#10;/54xC/+mOhL+q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLONgYWsiImMpoSQkaGAmJad&#10;faGamXuqnJZ7tp2Ue8aeknvNmJF805CPfNmIj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchY98&#10;3IX/eRoD/3oiBf+KIgX/likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF0q1hVselaWW9nnBytJd3&#10;fK2RfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKKgNiJiYDbhomA24aJgNuG&#10;iYDbhomA24aJgNuGiYDbhomA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+rOBD5skAY77hHJOa9TjPb&#10;uFdEzbBgVsKpZ2S4om5xr5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF&#10;0ZOFhdiKhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC/30gBP+NIQX/mygG/6Uv&#10;Cf+uNw72tj8X7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSaloGLlJKIkY6PkJaJjJma&#10;hIqjnYGKrp9+iryfforKnH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/&#10;ehkC/38eBP+QIQT/nScF/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLddU7iwZGKuqmpvpKRxepyf&#10;d4OUm36KjpiGkIeVjpWCkpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3Y&#10;iXmN2Il5jdiJeY3YiXmN2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NB&#10;vrxbUrO1YmGor2lun6pveJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OWqZ1xlraecJfInXKWz5Vz&#10;lNWMdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4QcA/+VHwP/oyUE/68sBve6&#10;MwnsxDsP4s5CGNPOSCzGx1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6b&#10;mWyep5tqnrScaZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC&#10;/4caA/+YHgP/piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fAX12cu2VqkrdrdImzcX2B&#10;r3iEeq1/inSqh49uqY+TaaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh&#10;2YlnodmJZ6HZiWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG0945FMbYRCi50U47rMxW&#10;TKDHXVqVwmNni79pcYK7b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNesrGUXLLClF6y05BfrNmJ&#10;YKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT&#10;3ywGyeI7FL7fRCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+&#10;pI1YvrGOV7/CjVi/14tZuNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YP/gRYC/5UU&#10;Af+nFgH9uBcA6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0&#10;Zs58eWHNhX1czI6AWcyZg1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1U&#10;w+F9VMPhfVTD4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8F6jqQyWd6EgzkuZQQIjk&#10;WUt+4mBUduFoXG/gb2Jo33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4UN/EeE/g3nhP1uV1T9Pn&#10;dE/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADNxQkAxdUKALrxGgOw8i0M&#10;pvE7GJvwQSSR70cvh+5OOn7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS&#10;7bNmUe7AZ0/v1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8&#10;BgDByQcAuNsKAK34HASk+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiB&#10;TFr4iU9Y+JJRVvmbUlP5pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM++lXTPvpV0z76VdM++lX&#10;TPvpV0z76VflpQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l&#10;/14zYf9nN13/bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/&#10;3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8y&#10;EnX/Ohhs/0IdZf9JIl//USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN/4gyS/+QNEr/mDVI/6E1&#10;R/+qNkb/szdE/784RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ&#10;3QMAkP8SAob/HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/&#10;eCVE/38mQ/+GJ0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0&#10;Kjz/tCqzuAEApcYAAJfVAACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08X&#10;Rf9WGEL/XBlA/2EaPv9nGjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y&#10;/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/&#10;LApK/zMMRf87DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99&#10;FSr/gxYp/4sWKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL&#10;/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/&#10;Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV&#10;+E3/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aq&#10;QP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN&#10;7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/&#10;cHox/22HNv9rlDv/aZ8//2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13TTfxc3k75WuRP9VnqUPFY&#10;71HtV/RR6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6&#10;D/93QxX/eU4c/3paJP93aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS&#10;/V/SVPld3VX0W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lT/&#10;aB8D/2MpBf9oLgf/cTIK/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9q&#10;qk//aLJS/2e7VP9lxFb+YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5&#10;V9xb+VfcW/lX3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2&#10;/3h8Pv91iUX/cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPY&#10;W/Rg0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+D&#10;PxT/hUgc/4dTJf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf9miyYvRmu2XzZMVo8GLQ&#10;a+pf3W3jXedu21vqbdNc72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91//ah4D&#10;/2YoBf9xKQf/eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8gE33eItV9HOVXPFvnWLv&#10;bKVn7Wmta+tmtm/oY8By5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i&#10;9GO/YvRjv2L0Y79i9GP/ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZx&#10;RvOBfFHvfIda7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1t&#10;tmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/&#10;k0Ma/5ZMJP2VVzD3kWI88oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqifM5nq3/LZrSByWW/g8dk&#10;zoTBY92DumTifLZm5nayZ+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72r/bRwD/2wk&#10;Bf96JAX/hSkH/44xC/+UORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1jegnxk1XyFbs92jXXKcpV6&#10;xm6dfsNspYK/aq+EvWm5hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs7W2mbO1tpmztbaZs7W2m&#10;bO1tpmztbaZs7W3/bRwD/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59JI/ShUi/tnVw95ZZmTN2O&#10;b1rTh3hlzIGBbsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKKqGzchaVt4X6ibuV3n2/r&#10;cJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X&#10;+KRHIfCnTy7oolo935tjTdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91nYWrcqWJqHGvi6Vwu4yj&#10;cMuNoHHZiJ1x34GbcuR6mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XL/bxsD/3MgBP+C&#10;IAT/jiYG/5cuCP+fNg79pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJlvYt6braFgnawgIl9q32R&#10;gqd5mYajd6KKn3WrjZx0t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSSduh0knbodJJ26HSSduh0&#10;knbodJJ26HT/bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiwTCvfq1c70qRfS8icaFm/&#10;lW9kt493brCKf3aqhYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrVjY9624WOeuF+jXrmdo16&#10;5naNeuZ2jXrmdo165naNeuZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF/50sB/+lNAv3qzwS7rFD&#10;HOW0Synar1U6zaheSsKgZli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eUgJuLkH6ljo19sJCKfb6R&#10;in/Tj4l+2oeIft9/h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/&#10;lSQE/6ArBv+oMgr0rzoR67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhybaSTeXWejoF8mIuIgpKH&#10;kIeNhZmLiYOijoaCrpGDgryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4goLkeIKC5HiCguR4goLk&#10;eIKC5Hj/cRoC/3ocA/+KHQP/lyME/6IpBfysMQnxszkP6LpAF928SCXPtlI4w69bSLmoYlavompi&#10;p5xwbJ+Xd3WYk358kpCGgoyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9&#10;huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6UoBPmvLwfuuDcM5L8/FNjA&#10;RiTKulA3v7NZR7SsYVWqpmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejniNqZB2jLaRdI3I&#10;kXaO2Ip3jN2Cd4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/choC/38ZAv+PGwL/nSAD&#10;/6kmA/azLQXqvTUJ4MY8ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSic3OMnnp6hpuBgICYiYV6&#10;lpKJdZSbjXKTpo9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ&#10;43v/cxkC/4IXAv+SGgL/oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00tLxWRKm2XlKfsWRelqxr&#10;aI6pcXGGpXh4f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipqmd2Ca5bje2uW43trluN7&#10;a5bje2uW43trluN7a5bje2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6&#10;x0wxrsFUQqO8XFCZt2JckLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWXiGWko4pipLCLYKTBi2Km&#10;2Yhjot6BZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC/4kTAf+aFgH/qRgB9rgb&#10;AefHGgHb2RwBzdYwC8DSPx20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyA&#10;Yq+Wg16uoYZcrq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/&#10;ehUC/44SAf+fEwD/sBMA78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9QO5XLWEmLx19UgsRlXnnC&#10;bGZywHJsa756cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6WLLndViy53RYsud0WLLn&#10;dFiy53RYsud0WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD4x4CueIxCq/gPRik3UYn&#10;mdlON43UVkSD0V1Pes9kWHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTIondSyK94UcnAeFDK23dR&#10;xuhzUsDrb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHb&#10;CwC36CADrecxDaTmPRmZ5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJcYNp6YFvZg2RX2YxnU9mX&#10;alDZo2xO2bFtTdrCbUzb3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA&#10;6aQEANG0BgDFvwYAvM0IALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli&#10;6HRNXuh8UVrohVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPzXErj81xK4/NcSuPzXErj&#10;81xK4/NcSuPzXErj81z5mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQGlfUyDor1OheB9UEgePVI&#10;J3D1UC5q9Fo0ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBN&#10;SPfzTUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7AwCtyQQAo9kHAJr9FAKS&#10;/ScHh/4vDX3+NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/&#10;nDpJ/6Y7SP+xPEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z7LrAAAubYB&#10;AKzCAQCg0AIAleUHAI7/GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2sm&#10;S/9zJ0n/eilI/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+&#10;/80wPv/NMD7/zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/&#10;RxZN/04YSv9WGUf/XBpE/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4&#10;IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE4QAAff8NAXL/EwJo/xsE&#10;X/8jBlj/KwlR/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv&#10;/4IXLv+LGCz/kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxmhvwAAkswAAITc&#10;AAB49wAAbv8KAWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9U&#10;Diz/WQ4q/14PKP9kDyb/ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf/5ERH/+RER//kREf/5ER&#10;H/+RER//kRH/XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/&#10;XKEx/1uqM/9asjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR&#10;/z3zUf8981H/PfNR/z3zUf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hc&#10;Hf9mbSL/Y3so/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+&#10;/VTwP/lT9T/2UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/&#10;ZDMJ/2g6Df9rQxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9b&#10;yD//WtJB/1ndQv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/&#10;QuxU/0L/XiED/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5&#10;/2KjPP9gqz7/X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0Xn&#10;Vv9F51b/RedW/0XnVv9F51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282DP9yQBH/dEoY/3VVHv9y&#10;ZCb/b3It/2x/M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL/1zaTfpa4071WepP8Ffx&#10;UOtW9lHnV/tO5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I&#10;/3M1DP93PhH/eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6&#10;XsZT+V3UVfVb41bvWupY6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/Tddb/03XW/9N11v/Tddb&#10;/03/YCAD/10pBf9oKQb/cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow/3V2OP9xgj/8bY1F+mqX&#10;S/hnn0/2ZadT9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvTXPpXz139U8xe/1HMXv9R&#10;zF7/Ucxe/1HMXv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/&#10;f2Yy/HpyO/h1fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzIaeFb2mvdWupr01zwZs1e&#10;9WHIX/lcxGD8WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4Ew&#10;Cv+FOQ//iEIW/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv&#10;1F7DcNFe0nHNXedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/&#10;Yx8D/2YjBP9yIgT/fScG/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZqP+l/dEvjeH5V3nKGXtht&#10;j2XTaphqz2egbcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5&#10;XK5n+VyuZ/lcrmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs0&#10;54tmQeCEb07ZfXlY0XeCYMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+q&#10;afBpqGn0Y6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sgA/94HgT/hCQF/40sB/+T&#10;NAv/lzwS+JlFG/CbTSfol1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5tuXCWcrZunnWybKd4r2qx&#10;e61pvXyqac19qGrjeqVs6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C&#10;/20eA/97HQP/hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1&#10;eYpusXWSc6xymnepcKN6pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHwaJdx82SXcfNkl3HzZJdx&#10;82SXcfNkl3HzZJdx82T/ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP8KNBGOemSSPeoVQx0ppe&#10;QMiTZ03AjG9YuYd3YbOCf2iufYduqXqOc6R3lnigdJ97nXOofppxtICYccKBlnLYgZV05XiTdOpx&#10;knXva5F18maRdfJmkXXyZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2&#10;pDcN7Kg/FeOrSCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6LdJ17k3iZeZx8lXelf5J2&#10;sIGQdb6CjnbRgo5443qNeOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFoi3jxaIt48Wj/ZxwC/3Ma&#10;Av+CGgL/jyAD/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1lWpXro9yYKeLeWihh4Fu&#10;nIOIdJeAkHiSfZl8jnyigIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ88GmGfPBphnzwaYZ88GmG&#10;fPBphnzwaYZ88Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmf&#10;YUuwmWhWqJRwX6GPd2ebi35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDr&#10;b4CA72qAgO9qgIDvaoCA72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH&#10;4rc5DdW3QhzJsE4tvqpXPbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7&#10;hLWEeYTHhHqG4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+K&#10;FwL/lxwC/6MhAvStJwPotS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVUnp1sXZeZc2aQlXlsipKB&#10;coWQiXd/jZJ8e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1s&#10;dojtbHaI7Wz/axoC/30UAv+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9PxnAuEoqtbJUOqqsXEeh&#10;p2NSmaNqXJGfcWSKm3drhJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO&#10;7Wxwju1scI7tbHCO7Wxwju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB+6saAey3HgHgwyEB0sYt&#10;CMbBPRi6vEkor7dSOKWyWkWcrWFRk6loWoulb2KEonVpfp98b3idhHRzm415bpmWfGqYon9nl66A&#10;ZZi/gWWZ2H9omOV4aZbqcWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/&#10;ohQA9bAUAOa+FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKl&#10;gnJso4t2aKKUeWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5sY5vubGOb7mxjm+5sY5vu&#10;bGOb7mz/dBMB/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSux0Ujo8NPM5m/V0CPu15L&#10;hrhkVH61a1x3snFjcbB4aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis0nlaq+hzXKfsbl2k72pd&#10;pO9qXaTval2k72pdpO9qXaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJAMzICQDH1g4AvdUlBLLS&#10;NhGnzkIgnMpML5LHVDyIw1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7&#10;c1K30nNUt+tvVrLvalev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcA&#10;yb4HAMLLCAC83Q4AtN0jA6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2Ba&#10;xYhkVsSSZ1PEnmlQxKxqT8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31YVG99WFRvfVhUb31YVG9&#10;9WH/hgoA8JoEANSqBADItgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhf&#10;QmnWZ0lj1W5PXtR2U1nTf1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL1O1eTNH3XEzM+VpMzPla&#10;TMz5WkzM+VpMzPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J&#10;6D0Yf+dEInfmTipv5lcyaeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSUTk3kn1BL5axRSeW7Ukjm&#10;z1JI5uhSSOT4UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsF&#10;AJ/aCQCY8hgCkPIqB4byMw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8&#10;TfKSPkvynUBJ86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLR&#10;ogAAwK4AALK4AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9&#10;YiZR/WooT/1zKkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0P//jND//7zU//+81P//v&#10;NT//7zU//+81P//vNT//7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYO&#10;Xf8+Elj/RRVS/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5&#10;/7onOP/KJzj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/&#10;EAFw/xgCZ/8hBV//KQdY/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95&#10;GTX/ghkz/4waMv+XGzD/oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxyptQAA&#10;msIAAIzPAAB/3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01&#10;/1MOM/9YDzH/Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/&#10;qxQi/6sUIv+rFCL/qxScvgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xABTf8VAkf/HQNB/yQEPP8r&#10;BTf/MgY0/zgHMP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QM&#10;F/+ODRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/&#10;Wk8T/1ldF/9YbRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O&#10;7S//TvMv/034MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00v&#10;BP9UMAX/WTQH/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu&#10;/1K+L/9RxzD/UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0&#10;Tv8y9E7/MvRO/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Z&#10;jyn/WJos/1ajLv9VrDD/VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//&#10;N/FQ/zXwUP808FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT&#10;/2VVGf9jZR7/YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/&#10;U/A8+1L2PfZR+z3yUf8971L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/OOtS/zj/VSMD/1IrBP9c&#10;KwX/Yy4H/2c0Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1&#10;PP9XvT7/V8c//1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzlVf875VX/O+VV/zvlVf87&#10;5VX/O+VV/zv/ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/&#10;Yo83/2CZO/5eoT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z&#10;/0DdWf8/3Vn/P91Z/z/dWf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG/3EwCP90OQ3/dUMT/3VN&#10;Gf91WSH/cWcp/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV&#10;5Ff1VOFZ/U/bWv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/&#10;byYF/3YuCP96Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVb&#10;r1fjWbha4VfDXd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//&#10;SMRf/0j/WSEC/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG&#10;5WmJTeFlkVTeYZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025&#10;Yv9LuWL/S7li/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38rBv+EMwr/hzwQ/ohFF/eI&#10;TiHwhFsr6n5mNuR4cEHfcnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5kw1+4ZsFexGe/XthovF/r&#10;Zrpj91+2ZPtZs2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//WiAC/2UeA/9xHAP/fCID&#10;/4QpBf+JMQn/jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hvh1nEa5BewGmYYr1moGW6&#10;Zahot2OyarVivmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp&#10;/1L/WyAC/2ccAv90GgL/fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7&#10;VL90g1q6cYtftm6TZLNrm2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5V&#10;nmz+VZ5s/lWebP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+SLQb5lzUL75k+EuebRhze&#10;llIp0pBcN8qJZkLDg29MvH53VLd5f1uydYdgrnKPZapwl2imbZ9so2ypbqBrtHCeasJxnGrXcZxu&#10;7muab/NkmW/4Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48j&#10;A/+WKwX1mzMJ6587EOKgRRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFureoRgpneLZaJ0k2mecpxt&#10;m3ClcJhvsHKVbr1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/&#10;Xx0C/24XAv99FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hYNb6SYUG2jGlLr4dxVKmC&#10;eVukf4Bgn3yIZZt5kGqXdpltk3WicZBzrHONc7p0i3PLdYx253CMd/Boi3f1Yop3+VyKd/painf6&#10;Wop3+lqKd/painf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPtpC4F46k2CtipQBbMo0wm&#10;wpxWNLmWX0CxkGdKqotvU6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKG&#10;e+9qhXv0ZIV7+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfah&#10;IwLqqSoE4K8yB9KsPhXHpkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6d&#10;cYJ9p3R/fLR2fXzFdn1+4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/fvhdf374XX9++F3/ZRgC&#10;/3UTAf+EFAH/kRcB/5wbAfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+eXD6nmWRJoJRrUZmQclmT&#10;jXlfjoqAZImHiGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPyZnqC9196gvheeoL4XnqC&#10;+F56gvheeoL4XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB1bcqBcmzOxO+rkgitKhS&#10;MKujWj2inmJHm5lpUJSVcFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Nyhq91cIa/dm+H13Vzie1t&#10;c4jyZnSH9mB0h/dfdIf3X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDd&#10;uRcAz7ooBMS3ORG5skYgr6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8Y32ThGh4kYxsc4+WcG+O&#10;oHJsja10ao29dWmN0nVskO1tbY7xZ26M9mBujPdfboz3X26M919ujPdfboz3X26M91//bBMB/30P&#10;Af+NEAD/mxAA9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmYqV5EkKVlTYmibFWCn3Nb&#10;fJx6YXeagWZymIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT9mBokvdfaJL3X2iS919o&#10;kvdfaJL3X2iS91//bxEB/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuz&#10;VTeSr1xBiqxjSoOpalJ8pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalwXZ25cFydzXBfn+trYZ3y&#10;ZWKa9mBimfdeYpn3XmKZ915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsA&#10;vccgArLFMguowUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZ&#10;p6hrV6e4bFanzGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+c&#10;AwDSqQYAybQHAMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0&#10;VWS1fFpftIVeW7OPYVezmmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltWrftaVq37Wlat+1pWrfta&#10;Vq37Wlat+1r/fgkA8pECANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9&#10;yVY0dcddPW7FZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8&#10;/lVQuv5VULr+VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMAt7oDAK7GBgCn0woAoN0V&#10;AJndKASQ2zcOhtlCGX3WSyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lUzoRNUM6PUE3Om1JLzqlT&#10;Sc65VEjPz1RIzutTSc74UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3&#10;tAIArb8DAKPLBgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFaLGDgYjJb4Go2V+ByOlPf&#10;ez1Q34VATd+PQ0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/&#10;REXe/0TZlwAAx6YAALiwAACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ47TQMcO09E2jtRhli7U4e&#10;Xe1XI1ntYCdV7WgqUu1xLU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA&#10;7P84QOz/OEDs/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4&#10;KQZs+DIKZPg7D175QxNY+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4lRPuIJkH7kyhA+54pPvyr&#10;Kj38uSs7/csrO/3iKzr89Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9qAAArrAAAKG8AACVyAAA&#10;idQAAH7oBQB3/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9&#10;/3UaO/9+Gzn/iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/&#10;5yCwrQAAorcAAJXEAACH0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoFTv8yB0n/OglF/0ELQf9I&#10;DD7/Tg47/1UPOP9bEDb/YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp/6kWKP+zFif/whYn/8cW&#10;J//HFif/xxYn/8cWJ//HFif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI&#10;/yQEQv8sBT7/MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/&#10;jA4d/5cOHP+hDhv/rA8b/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAAiMkAAHnWAABr4wAAX/YA&#10;AFb/AABO/woAR/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl/0AFIv9FBiD/SgYe/1AG&#10;G/9WBxn/XAcX/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/&#10;SScC/0QxBP9LMQT/UDQG/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9H&#10;riH/R7Ui/0a9I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/&#10;I/1G/yP9Rv8j/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca&#10;/06EHf9MkR//S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/&#10;SP8o/kj/KPtI/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9Z&#10;QAv/WEsP/1VWE/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZ&#10;Kv9K5iv/SvAr/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC&#10;/0srA/9SKwT/WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/&#10;T64r/061LP9OvS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN&#10;/yvwTf8r8E3/K/BN/yv/SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6&#10;I/9Yhib/VpEp/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4Tus39U71OPJO/TjwT/81&#10;7lD/M+tR/zHpUf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/&#10;aEMP/2dOFf9lWhr/Ymgg/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VStOPhTtTr3Ur479VHJPfNR&#10;2j7wUOg/7FDzQOlR/T7oU/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1Qk&#10;A/9dIwP/ZSUE/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34X4cy9lyRNvNamTryWKE9&#10;8FepQO5VsULsVLlE61PERulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ/zrSWf840ln/ONJZ/zjS&#10;Wf840ln/ONJZ/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RIFP9yUhv7b18j9mtsKvJn&#10;dzHvY4I37GCLPeldlEHmWpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/&#10;Qslc/z7FXP88xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/biED/3UpBf95MQj/ejsM&#10;/3pEE/p5Thv0dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJ&#10;V9pWxVfsVcNb+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/QLpg/0D/UiEC/14dAv9p&#10;GgL/cx8D/3omBP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA02mARs9liUvLY5FPyGCZ&#10;UsVfoVXCXapXwFyzWb5cv1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9D&#10;sGT/Q7Bk/0P/VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjO&#10;c3NAyW58R8RrhEzAaIxRvWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn&#10;/0qmZ/9Gpmf/RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC/4MiAv+JKgT5jDIH7447&#10;DeeORBbeilEh1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFmsZqBcqmWpX6dktGClY8Jh&#10;o2PVYqJl7V2iaftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/&#10;fhoB/4cgAv+NJwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0SLN1fE6ucoRTqm+MV6dt&#10;lFuja5xeoGmlYJ5osGObZ71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/&#10;S5Zu/0v/WxoC/2kUAf92FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlA&#10;sX5xSKx6eU6nd4BTo3SIWJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQ&#10;cv9NkHL/TZBy/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44bAfiVIQHrmygD4aAwBtWe&#10;PRDKmEoewZJUK7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVfkXKeY45xqWWLcLVniXDF&#10;Z4hw4GaKdPRei3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/XxcB/24RAf97EgH/hxQA&#10;/5EYAfSZHQHnoCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CDc02bgHpTln2CV5J6ilyO&#10;eJJginacY4d1pmaEdLJognTCaIB022iDePJghHr7WYR5/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5&#10;/0//YRUB/3AQAf9+EQD/ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtq&#10;RpuHcUyVhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8fPBhfn76Wn59/lV+ff9R&#10;fn3/UX59/1F+ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyhEwDfqhYA0awmA8eoNw28&#10;o0Qas55PJ6qZWDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+&#10;0ml2ge5ieIL6W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsO&#10;AOimDgDZrw8AzK8kAsKrNQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tf&#10;eIaVYnSEn2Vxg6toboO6aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/&#10;aBEB/3gNAP+GDQD2kwwA3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdMJKGiVTCZnl06kppkQouX&#10;a0mFlHJQgJJ5VXuPgVp2jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/&#10;Um2K/1Jtiv9SbYr/Um2K/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDLtQsAwbYfAbi0MQmusD8W&#10;pKxKIpyoUy6UpFs4jKBiQIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZi&#10;kudiZZT4XGeS/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmv&#10;BwDEuQgAu7ocAbK4LweotT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5LdKB1UW+efFVqnIVZZpuO&#10;XWKamWBemaZiXJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA&#10;/4MFAN+TAQDRnwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1TyiHslcygK9eOnmtZUJz&#10;q2xIbqlzTWmnelFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh&#10;/1Bbof9QW6H/UFuh/1D/dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQAq8UUAKPFKASbwjcOkcBD&#10;GYm9TCSAulUuebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZTrqNYUK6yWU+uxllPruRY&#10;Ua72VFOu/1BUrP9NVKz/TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6dAADDqAIAubACALC6AgCo&#10;xAUAocwPAJvMIwKSyjMKicg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7&#10;lk9Ou6NRTLuzUkq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9JTrn/SU65/0nvhQAA1JUA&#10;AMejAAC6rAEAsLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlxz08has5YKWTNXy9fzGc0&#10;WstuOVbKdz1SyoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JI&#10;x/9CSMf/QkjH/0LejQAAy5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0MAIXfHQF+3ywFdt43C2/e&#10;QxNo3U0aYtxVIF3bXSZY22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0&#10;OkLZ/jpD2P85Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACntQAAnMAAAJHKAwCH1gcA&#10;gOkRAHnpIAJy6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vpdCVI6X0nRumIKkPpkytB&#10;6qAtQOqvLj7rwC497NsuPervLj3o/C495/8tPef/LT3n/y095/8tPef/LT3n/y3FnwAAtakAAKix&#10;AACcvAAAkMcAAITSAQB63wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZl&#10;GET2bhpB9nccP/eBHT33jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI29/wiNvf8Ijb3/CI29/wi&#10;Nvf8Ijb3/CK3pgAAqa4AAJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK&#10;/0AKRv9IDEP/Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/&#10;4Rgs/+8YLP/vGCz/7xgs/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAAddkAAGnkAABh/wkAW/8R&#10;AFT/GQFO/yICSf8rBET/MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AO&#10;Jf+NDiT/mg8j/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB1&#10;1gAAZ+IAAFvxAABU/wYATv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/&#10;TwYj/1YHIf9dBx7/ZQgc/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MKFP+zChT/swoU/7MKFP+z&#10;ChT/swqTuwAAhMcAAHXTAABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2/xUBMf8cAS3/IgIp/ygC&#10;Jf8tAiL/MgMf/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ&#10;/5wGCf+cBgn/nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9D&#10;aRH/QXcT/0CFFf8/kRb/PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4&#10;G/89/xv/Pf8b/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE&#10;/0w3Bv9LQAj/SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/&#10;P8kd/z/WHf8/5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A&#10;/xv/QCoC/0MsA/9JLAP/TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV/0d/GP9Gixn/RZYb/0Sf&#10;HP9Epx3/Q64e/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e&#10;+UP/HvlD/x75Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/&#10;TW8X/0x8Gf9KiBz/SZIe/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF&#10;/Cb2Rf8m9Ub/JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC/0knAv9QJgP/VSgE/1gv&#10;Bf9aOQj/WkQM/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q&#10;/UnJKvpI2Sv3SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM/yXrTP8l60z/JetM/yX/&#10;QygC/00kAv9UIwP/WiUD/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQ&#10;myr5T6Ms906qLvZNsi/0TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/&#10;KeFQ/ynhUP8p4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb&#10;/F1tIPhaeSX1WIQp81aNLfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZNzDzjTOA9303uPNxP+TnZ&#10;Uf811lL/MtRT/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9s&#10;MAb/bToK/2xED/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7&#10;QtZQyEPTUNxEz1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHGWf8xxln/McZZ/zH/TSAC&#10;/1cbAv9gGQL/aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVlbivgYXkz3F6CONhcizzT&#10;WpQ/0FicQs5Xo0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd&#10;/zW6Xf81ul3/Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH9no9DO94RxPndVQb4XBf&#10;Jdprai3TZ3Q0zmR9Osphhj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24WMhOtljfTrRZ8EuzXP1F&#10;sl//QLJg/zywYf85sGH/OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5&#10;gDAF8IE5CueAQxHgfFAa1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65c&#10;tFGsXMFSqlzUUqhd61CoYPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EU&#10;Af9sEgH/dhcB/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRG&#10;r2eMSaxllEypY5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2d&#10;af89nWn/PZ1p/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4wBdqNPQzPh0oYx4JVI799&#10;Xy25eGg1s3RwPK9xeEKrboBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/&#10;Spds/0WWbf9Blm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB&#10;35QrA9OROgvJjEcXwIdTIrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xujE6ZbJVSlWueVJJpqFeQ&#10;abRZjmjDWYxo3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91&#10;DwD/gBEA/4kTAPKQFwDllhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0p35rO6F6ckGdd3pGmXWB&#10;S5VziU+ScZFSjm+bVYtupViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9D&#10;iHT/Q4h0/0P/XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZNgm/lEMVto9PIK6KWCun&#10;hmEzoYJoO5x/cEGXfHdGk3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8XH1x0Fx/c+xWgXb7T4N4&#10;/0qDeP9Fgnj/RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8i&#10;AcSdNAi6mEIUspNNH6qPViqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6FeoxSgniVVn53oFl7dqtb&#10;eXW6XHd2zVx4d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18/0X/YRAB/28LAP99CwD1&#10;iAoA35MIANibCgDTogwAyaMfAb+gMge2nEATrZdLHqWTVCiej10xmItkOZKIaz+NhXJFiIN6SoSA&#10;gU6Af4pSfH2TVXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/&#10;RneA/0b/ZA8A/3IJAP9/CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwaxoD4RqJxJHaCYUyeZlFsw&#10;k5BiOI2NaT6IinBEg4h4SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuAyFxrgeVZboP3UnGE/01y&#10;hP9IcoT/R3KE/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgGAMyhBwDIqAgAv6kaALWo&#10;LQWspDwQpKBHG5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQcIiPVGyHmVdphqVZZoaz&#10;W2WGxVtlhuNZaIj2UmuK/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMA&#10;zZwFAMakBgDBqwYAua0XALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tu&#10;kYNPao+NUmaOl1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//R2aP/0dmj/9HZo//R2aP&#10;/0f/bAgA/nwAAN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNc&#10;MnygYzl3nmo+cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdYld5WW5bzUF2X/0xfl/9H&#10;YJb/RmCW/0Zglv9GYJb/RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmqAgCxsgEAqrcRAKO3JAKb&#10;tTQKk7JAFIqvSh6DrVMnfKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJTFqglE9Xn6BRVJ+uU1Of&#10;wFNSn91SVZ/zTleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcB&#10;ALGuAACptgAAob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBqsGY2Za9tO2CtdT9crH5D&#10;WKuHR1Wqk0pRqp9MT6quTU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp/0JSqf9CUqn/QlKp/0Ly&#10;fAAA14wAAMiZAAC9owAAsqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8&#10;XSpju2QwX7psNFq5dDlWuHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/&#10;PUu0/z1LtP89S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACWwAMAjMoHAIbNFACBzSYC&#10;esw1CHPLQQ9sykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrEkjlHxJ87RcSuPETFwTxD&#10;xd88RMTzO0TD/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoAALekAACrrAAAoLQAAJa+&#10;AACLxwQAgdAIAHjZDgB12SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAfUdRoIk7UcSZL03spSNOF&#10;K0XTki5C1J8vQdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAA&#10;u6EAAK2pAACisQAAlrsAAIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN&#10;5F0WSuRlGEfkbhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXuJDnj+iM54v8kOeL/JDni&#10;/yQ54v8kOeL/JDni/yS/ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIAaeUJAGTvFABf8CABWfAr&#10;A1TwNQVP8D4HS/FGCkfxTgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY285QYNfSiGTP0sRky9cUa&#10;MfXiGjH08Rkx8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2AACLwAAAfsoAAHHVAABl&#10;3gAAXvUKAFn8EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/&#10;fA4s/4kPK/+WECn/pBAo/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMA&#10;AIu+AAB+yQAAcNMAAGTeAABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6/zIDN/85AzP/PwQw/0YF&#10;Lf9NBSv/VAYo/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa&#10;/98LGv/fCxr/3wubsQAAjbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8FAED/DgA7/xQAN/8bATP/&#10;IwEv/ykCK/8wAij/NQIl/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+d&#10;Bg//qQYO/7UGDv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi3gAAVOUAAEbrAAA//gAA&#10;Of8AADT/CQAv/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM&#10;/1YCCf9gAwf/bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+&#10;LgP/QDID/0A4BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3&#10;Ev8yvxL/MsgT/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q&#10;/zP/EP8z/xD/Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/&#10;N5YS/zafE/82pxP/Nq4U/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43&#10;/xP+Nv8T/Tb/Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NV&#10;C/9BYg3/P3AQ/z19Ef88iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/OcIX/znMF/853Rj/OekY&#10;/znzGP86+xj8Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/&#10;SikD/0svBP9MOQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+&#10;thr/Pr4b/z7IG/891hz+PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//&#10;GPE//xj/PSgC/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ&#10;/0WUG/9EnBz/Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3p&#10;RP8c6ET/G+hE/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9S&#10;VRD/UWMU/09vF/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXs&#10;KeVG+CjiR/8m4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//QyIC/0weAf9THAL/WR4C&#10;/10mA/9fMAT/XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1NkybrTJop6UuiK+dKqSzl&#10;SbEu5Ei7L+JIxzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O&#10;/yP/Rx8B/1AaAf9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV71xlG+tZcCDnVnsl5FSE&#10;KeFRjS3eUJUw3E+dMtlOpTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8p&#10;wlP/J8JT/yfCU/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7r&#10;ZlQV5WNgHOBfayLbXHUo1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR&#10;8Du6U/w3uVX/M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24d&#10;Af9yJQL7cy4D8nM4B+lxQw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+&#10;uFWrP7ZVtUG0VMJCslTUQrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/&#10;UBcB/1oSAf9kEAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLti&#10;fTW4YIU4tV6NPLJclT6vW51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/&#10;MaNh/zGjYf8xo2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHufyQB5IAtA9p/OwjPekkS&#10;x3VUG8FxXyS7bWgrtmpwMbJneTavZYA6q2OIPahhkECmYJhDo16hRaBeq0eeXbdInF3GSZpc30ma&#10;X/JEmmL/Pppj/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWB&#10;FwDohB4A3ocnAdGENwfIf0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6o2iEPqBmjEGdZJREmmOd&#10;R5dip0mVYbJLk2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB&#10;/2MNAP9uDAD/dw4A/38PAPCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7WSOtd2IqqHRqMaNxcTaf&#10;bnk7nGyBP5hqiEKVaZFFkmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu&#10;/zeMbv83jG7/N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4Az48gAcaNMga9iUEPtYRN&#10;Ga6AViKnfF8qonhnMJ11bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuFaqxNg2m6T4FpzE+BauhM&#10;g235RYRv/z+FcP87hnH/OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDV&#10;kQsAypIeAMGQMAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJv&#10;nkx/bqlOfG23T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oG&#10;AP92BgDkgAMA2YkGANKPCADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCehVsomIFjL5N+ajWOfHE5&#10;inp4PYZ4gEKDdohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7&#10;ef86e3n/Ont5/zr/XwwA/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZALeYLAOvlTsMp5FHFp+N&#10;UB+ZiVknk4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1&#10;SHJ7/0N0fP8+dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZhgEAz44EAMiVBgDDmgYA&#10;u5wWALOcKgOqmTkLopVFFJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuCe0F3gIRFdH+NSHB9l0tt&#10;fKNOanywT2h8wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/&#10;AADTiQEAypIDAMOYBAC9ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1UkiZFdK4SOZDF/jGs3eopy&#10;O3aIeUByhoJEboWLR2qDlUpngqFNZIKuT2KCv09hgtpPZITySWaF/0Nohv8/aob/PGqG/zxqhv88&#10;aob/PGqG/zz/ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKikJAKgojQImJ9AEZGcShqK&#10;mVMihJdbKX6VYjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXomsTV2JvU5cidZNXorwSGCL&#10;/kNii/8/Y4z/PGOM/zxjjP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAAwJkBALifAQCwpQAAqKkO&#10;AKKpIQGaqDEGk6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1J&#10;WZGrSleRu0tWkdNLV5LvR1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T/zv/bgAA4H4AAM6LAADE&#10;lQAAup0AALGjAACpqQAAoa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZWI3KkXSptomQvaaFrNGSf&#10;czhgnns8XJ2FP1mcj0JVm5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/&#10;Olab/zrxdAAA2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwY&#10;ca5UH2ytWyVnq2IqYqppL16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUulukJLptFCS6XtP02l/DxO&#10;pP85T6T/N0+k/zdPpP83T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUAAKKsAACYswAAjrsCAIi9&#10;EgCDvSUBfLwzBna7Pw1vukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gwUbOCM02yjTZKspo4SLGo&#10;OkayuTpFstE6RrHtOUew/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPbggAAx5AAALucAACuowAA&#10;pKoAAJmxAACPuQAAhMADAHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13DVhhZwl4dVcFmIVHBbiRO&#10;wHcoS8CBK0i/jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8&#10;/y3OigAAv5gAALGgAACmqAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBK&#10;DFXPUxBRz1sUTs9jGEvOaxtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8z9QmPM3vJTvM+yU7y/8l&#10;O8r/JTvK/yU7yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe&#10;3hEAW94gAFfeLQJT3zoEUN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98FTzfiRc64JYZOOClGjfg&#10;txo24c0aNt/sGjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4A&#10;AHnHAABtzwAAYtYDAFjhCABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/7E8HPe1YCTrtYAo47WoM&#10;Nu50DTPugA4y7o4PMO+dEC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCt&#10;ogAAoKkAAJOzAACGvQAAecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5&#10;QAM1+kcEM/pPBTD7VwUu+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8&#10;CiD8/Aog/PwKIPz8CiD8/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS3wAASOgAAEP/CAA//xAA&#10;O/8ZADf/IQA0/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW&#10;/58GFf+vBhT/wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoAAHrFAABszwAAXtoAAFDg&#10;AABE5gAAPPUAADf/BAAz/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIBG/84ARn/PwEW/0YCFP9N&#10;AhH/VgIQ/2ACDv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAA&#10;e8MAAGzOAABe2wAAT+IAAELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS&#10;/yYAEP8sAQ7/MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/&#10;pgIA/6YCAP+mAgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymB&#10;Cv8ojQv/KJcL/yifC/8opgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K&#10;/yn/Cv8p/wr/Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/&#10;NkkG/zNWB/8xYwn/L3EK/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s&#10;2g3/LOcN/yzxDf8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zko&#10;Av89KAL/PyoC/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP&#10;/zCuD/8wtQ//ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72&#10;Mf8O9jH/DvYx/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BPCP89XAr/O2kM/zl2Df84&#10;gg//N4wQ/zeVEf82nRH/NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/&#10;EvA2/xLwN/8R7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F&#10;/0ZLCP9EWAr/QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0&#10;O9wY8DvqGO079hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9J&#10;HAH/TR4B/1AmAv9RMAP/UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV9kOMF/RClBjzQZwZ8UGj&#10;G+9AqhvuQLIc7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X&#10;2EL/F9hC/xf/QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9STQv5UFoO9U1nEvFMchbu&#10;Sn0Y60iGG+lHjx3nRpcf5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH&#10;/x7KR/8cyUj/G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB/10fAf9fKAL/XjID/V09&#10;BvZaSQrwV1UP6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjRSakpz0iyKs1IvCvLSMks&#10;yEjfLMVI7yvCSvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/&#10;XhUA/2IcAf9lJAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7IsxShCbKUIwox0+UKsVO&#10;myzDTqMuwU2sL79MtjC9TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8kslL/IrJS/yKyUv8islL/&#10;IrJS/yL/ShUB/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0g&#10;xFp2JMFYfii+VoYru1WOLrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuo&#10;V/8oqFf/JahX/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttw&#10;OgXRbEgMyWhUFMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1qVahN6dWqzilVbY6o1XF&#10;O6FV3TufVvA3n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A&#10;/3AQAPV0EwDodhoA3XclAdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSi&#10;XJQ3n1udOZ1apjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg&#10;/yr/Ug8A/1wKAP9mCQD/bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0ELunRNE7RwWBuubGEhqWpp&#10;J6ZncSuiZXgvn2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGMXug/jWH5OI1i/zOOZP8w&#10;jmT/LI5l/yyOZf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7&#10;fD8KtHhLEq11VRqocV4ho25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVh&#10;yUKEYuRBhWT3O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sF&#10;ANOACADQgwoAx4UaAL6ELQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuVbnIvkW15M45rgTaLaYk6&#10;iGiSPIVnnD+CZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//&#10;WQsA/2MBAPRvAADfeAAA1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFGEaN+UBidelkfmHdhJZN1&#10;aCqPc28vi3F3M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1EeGzzPnlu/zh6b/80e3D/&#10;MHxw/zB8cP8wfHD/MHxw/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDEigYAvIwVALSLKAKsiTgH&#10;pYVEEJ6CThiYf1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVw&#10;btlFcnDxP3Ny/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSK&#10;BAC/jQUAt48TALCPJgGojTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGstgXpyMn14eTV6d4I5dnaL&#10;PHN1lUBwdKBCbXOtRGtzvUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA&#10;92wAAN53AADQgQAAx4gBAMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWLShWPiFMciYZbIoSDYiiA&#10;gWktfH9wMXh+dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8&#10;/zJrfP8ya3z/Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEArJcOAKWXIQGeljEFl5M+&#10;DJCQSBSKjlEbhItZIX+JYCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9E&#10;YH/sQGKA/DpkgP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+AADHhwAAvo8AALaVAACu&#10;mQAAppsMAKCcHgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKG&#10;jz1fhZo/XIWoQVqFt0JZhcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYA&#10;AM2CAADCjAAAuZMAALCZAAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMn&#10;a5NqLGeScTBkkXkzYI+CN1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN+jlXjf81WY7/MlmO/zFZ&#10;jv8xWY7/MVmO/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YEAJGnFQCMpycChaY1Bn+k&#10;QA15okoUc6BSGm6fWR9pnWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5UZalO0+WtDxOlsk8Tpbo&#10;Ok+W+TZRlv8zUpb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4lgAArZwAAKOhAACZpgAA&#10;jq0AAIiuEQCDriIBfa0xBHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFukbSdYpHUrVKN/LlGiiTFO&#10;oZY0S6GkNkmhtDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//LUuf/y3deQAAyYYAALyS&#10;AACxmgAApqAAAJymAACRrAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEMLZbNMEWCyVBZcsVsaWLBj&#10;HlWvayFRr3MlTq59KEutiCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8p&#10;RKr/KUSq/ynRgAAAwY0AALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+BgBuvxUAar8mAWa/MwNh&#10;vj8HXb5IC1m9UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqiJj66syY9usgmPbroJj24&#10;+SU9t/8kPbb/Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAAlqsAAIqyAAB/uQAAc78B&#10;AGjGBQBgyg4AXsodAFvKLAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMa&#10;OsiiGznJsxw4yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACY&#10;qgAAjLIAAIC5AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8AkbYRgNE2U8EQdlYBj/Z&#10;YQg82WsKOtl2DDfZgg412pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/&#10;Ey/U/xOzmgAApqEAAJqpAACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI3AgAReUSAEPlHgBB5ioA&#10;PuY1ATvnPgE550cCN+dQAzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon&#10;5/0JJub/Cibm/wom5v8KJub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIAAGjKAABb0QAAT9cAAEXd&#10;AAA+7gkAPPIRADnzGwA28yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJ&#10;BB75mgUc+asFG/rABRr63gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWepgAAka8AAIO5AAB1wgAA&#10;Z8sAAFrTAABN2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb&#10;/0sBGf9TARb/XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/&#10;8AOTrgAAhLgAAHbCAABnzAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIAJv8LACP/EQAg/xcAHf8d&#10;ABn/IwAW/ykAFP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED/4UBAv+WAQH/pgEA/7UB&#10;AP/GAQD/ygEA/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf&#10;/wAAG/8FABf/DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/&#10;XgAA/20AAP9+AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41&#10;Av8pPQP/JUkE/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G&#10;/xzJBv8c1gb/HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/&#10;LCsB/zAoAf8zKAH/MysC/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8h&#10;oQj/IacI/yGuCP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/&#10;Bvsi/wb7Iv8G+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH&#10;/yl3B/8ogwj/J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5&#10;KP4I9yj/CPYo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zciAf86IQH/OyMB/zspAv87&#10;NAL/OUAE/zZNBf80Wgb/MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+&#10;DP4tyQz7LdkM+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB&#10;/zseAf8/HQH/QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82eQv/NYQM/TSNDfw0lQ36&#10;NJwO+TOjDvczqg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1&#10;/w3hNf8N4TX/DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD/0VEBf9DUAf/QF0J+z5p&#10;C/g9dA31PH8O8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU&#10;2Dr/E9U7/xLTO/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/&#10;TzMC/00/BPtKSgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+&#10;vRrWPsob0j7fG84+7xvLP/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cS&#10;AP9MEAD/UhQA/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a&#10;0EWWHM5EnR3MRKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4&#10;R/8XuEf/F7hH/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71szAudZPwTgV00I2lRZDdNS&#10;ZBLOUG4Wyk53GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/&#10;Iq5L/x+uTP8drUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA&#10;5mIsAd5gOgPUXkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RPkSWyTpknsE2iKK5Nqyqs&#10;TLYrqkzELKhM2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9a&#10;CQD/YAsA/2UOAPVnEQDoaBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQYtVptHLFYdSCuV30jrFWE&#10;JalUjCinU5QqpVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8f&#10;mVf/H5lX/x//TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMlsMQLCakAHu2dMDbVkVxOw&#10;YWAZrF9pHahdcSGlXHgkolqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5M5NVyjORVeUzkVf3LZFZ&#10;/ymRWv8lkVv/I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA3m0EANhwCADVcAsAy3Ib&#10;AMJxLgK6bz0GtGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuVXYstkluUMJBbnjKNWqg0&#10;i1m1NYpZxjaIWeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf/yP/UQkA/1oAAPVkAADg&#10;bAAA13EDANB0BgDNdQkAxHYXALx2KgG0dDoFrnFGDKduURKia1oYnmliHZpnaSGWZXElk2R4KJBi&#10;gCuNYYgui2CRMYhfmjOGXqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/&#10;JYJk/yX/UwYA/10AAOdnAADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGveDcFqHZEC6JzThKccFcY&#10;mG1fHZRrZyGQam4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97&#10;Zv8rfGf/KHxn/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgBAMV7AwDAfQUAuX4SALF+&#10;JQGqfTUEo3pBCp13TBGXdFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmLMXtnlTR4Z6A2dmas&#10;OHRmvDlzZtE6c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/VwAA9mMAAN9tAADRdQAA&#10;yHsAAMF/AgC7gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7&#10;bn8ueG2IMXVskjRza543cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv&#10;/yj/WQAA62UAANtwAADNeAAAxH4AALyCAQC2hAEAroUOAKeGIACghTADmoI9CJOASA+OfVEViXtZ&#10;GoR5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8t&#10;bHP/Kmxz/yhsc/8obHP/KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiGAACxiAAAqYkNAKKKHQCc&#10;iS4ClYc7B4+FRQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneEMGt2jjNodZo2ZXSmOGN0&#10;tTlhdMk6YXTnOGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA42wAANB2AADFfwAAvIUA&#10;ALSKAACsjAAAo44KAJ2OGgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12gmMhc4BqJW9/cSlsfnks&#10;aH2CL2V8jDJie5g1X3qkN116szhcesc5XHrlN157+DJfe/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1&#10;YgAA3m8AAMx6AADAgwAAt4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2BYWQQQt/jkoReoxSFnWK&#10;WhtxiGEfbYdoI2qGbydmhHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3VoDjNliB9zFZgf8tW4L/&#10;KluC/ylbgv8pW4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACglQAAlpgBAJCZEwCKmSQB&#10;hZgyBH+WPgl5lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qKiC5XiZQxVImhM1KIsDRR&#10;iMM1UIjiNFKI9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgAAMKDAAC3jAAArZIAAKOW&#10;AACamgAAjp4AAIefEACDnyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8&#10;KFSThitRkpIuTpKgMEySrzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAA&#10;yX0AALyJAACykgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJf&#10;oVkWW6FhGVigaB1Un3AgUZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea&#10;/yRHmv8kR5r/JEea/yTUdwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAAf6oAAHSuBQBvrxQAbK8k&#10;AGivMgJkrj0FX61GCVusTw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBFqI8iQ6idJEGorSVAqMAl&#10;P6jfJT+m9CNApf8iQKX/IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+VAACkmwAAmaEAAI6mAACC&#10;rAAAd7EAAGq2AABjuA4AYbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1&#10;gRg/tY4aPbWcHDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMA&#10;AKeaAACcoAAAkacAAIWtAAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQxDABTcQ7AkrERQNHxE4F&#10;RcRXB0LDXwlAw2gLPcNyDTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB9RMywP8UMr//FDG+/xQx&#10;vv8UMb7/FDG+/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AAAFjFAQBNygUARM8MAEPQ&#10;FwBC0CUAQNAyAD/RPQE90UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogILtKYCS3TqQks074KLNPf&#10;CSvR8woqz/4LKc7/DCnN/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJrgAAfLYAAG+9AABjwwAA&#10;V8gAAEzNAABC0gMAOdkJADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm&#10;5H8DJeSPAyPloQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuu&#10;AAB9tgAAcL4AAGPGAABWywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8&#10;ACHwRQAf8U4AHfJYARvyZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT9O8CEvL8AhLw/wIS8P8C&#10;EvD/AhLw/wKapAAAja0AAH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh&#10;/BMAHv0bABz9IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/&#10;ugEH/9QBB//rAQb/9gEG//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAAVtEAAEjYAAA73QAAMOIA&#10;ACbmAAAf8AAAHP8AABn/CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ/zIABv87AAP/RAAA/08A&#10;AP9cAAD/awAA/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW&#10;0wAAR9sAADrgAAAu5QAAI+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/&#10;HgAA/yQAAP8rAAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+x&#10;AAD/sQD/JSsB/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED&#10;/xKZA/8SoAP/EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/&#10;Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygvAf8iOAL/IEQC/x1SA/8b&#10;XwP/GGwD/xd5BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE/xbAA/8WygP/FtsD/xbo&#10;A/8X9AP/F/0D/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB&#10;/ywrAf8qNQL/J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/&#10;HbQE/x29BP8dxwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe&#10;/wT/LiIB/zIfAf80HgH/MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE/yZwBf8lewX/JIUF/ySO&#10;Bv8klgb/JJ0G/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G&#10;6SX/Bukl/wbpJf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/&#10;MF8E/y5rBf8tdgb9LIAH+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1CPArvwjuK8sI6yvfCOcs&#10;7gjkLPoI4iz/CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA/zoWAP89FAD/PxcA/0Ef&#10;AP9BKQH/QDQB/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnrMpQK6TKbCugyogvmMqoL&#10;5DKyDOMyuwzhMsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/&#10;ORYA/z4SAP9BEAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6&#10;iAzdOZAN2zmXDtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcSxDn/EcI6/xDBOv8PwDr/&#10;Dr86/w6/Ov8Ovzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9TikB9Ew0AexIQQLmR04E&#10;4EVbBttEZgnWQnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6&#10;PvIXtz//FrVA/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9U&#10;GADzVCIA6VItAeFQOwHaT0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMVvUWLF7tFkxi5RJoZt0Oi&#10;GrVDqxu0Q7YcskPEHbBD2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A&#10;/0oIAP9QBgD/VQoA/1gNAPdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0&#10;TH0YsUuFGq9KjRutSZUdq0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M&#10;/xadTP8WnUz/Fp1M/xb/RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA010eAMpdMAHDXD8EvVpM&#10;CLdYVwyzVmARr1RpFKxTcRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOcTaskmk24JZlMyCaWTOIm&#10;lU71IpRP/x+UUP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtYAADlXgAA3WIDANZjBwDU&#10;YQoAymIZAMJjLAG7YjsDtGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7HZtUgyCZVIsillOTJJRS&#10;nSWSUacnkFGzKI5RwymNUd0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8ai1b/GotW/xr/TAQA/1MA&#10;AOxcAADfYgAA1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyjYVkRn19hFZtdaBiYXHAb&#10;lVp3HpNZfyGQWIcjjlePJYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyE&#10;Wv8chFr/HIRa/xz/TgEA/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwSALRtJQCtbDUDp2pCB6Fn&#10;TQycZVYRmGNeFZRiZRiRYGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAqf1qsLH1auy18Ws8ue1vs&#10;K3xc/CZ8Xf8ifV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADSagAAyW4AAMJwAQC9cAMA&#10;tnAQAK5xIgCocDICoW4/BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7&#10;Xp0reF6pLXZeuC51XswvdF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxm&#10;AADObQAAxHIAAL10AAC3dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhu&#10;Hn9mdSF9ZX0kemSGJ3djkCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8f&#10;cWb/H3Fm/x//VAAA6F8AANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqM&#10;ck4OiHBWE4RvXheAbWQafWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po&#10;9ylraf8lbGn/Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAAvXgAALV7AACtfAAApXwK&#10;AJ99GgCZfCoBk3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBybngjb22BJmxsiylqbJcs&#10;Z2ujLmVrsi9ka8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu/yD2WQAA4GUAAM5vAADC&#10;dgAAuXwAALF/AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0&#10;bh9tc3YjanJ/JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/&#10;IGJy/yDvXAAA3GkAAMpyAAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACOhiUBiYQzA4ODPgd+gUgL&#10;eX9QEHV+VxRxfV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1ri5ZdcAuWHXdLll28ypb&#10;dv8mXHf/I1x3/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2K&#10;EQCIiyEAg4owAn6JOwV5h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIgX397I1x+hSZZfZEpV3ye&#10;K1V8rCxTfL4tUnzaLVN88ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAA&#10;rYkAAKOMAACZjgAAjY8AAIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqMUxBniloUY4lhF2CIaBtd&#10;h3AeWoZ5IVaFgyRUhY8mUYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD&#10;/x/eaQAAyXUAALyAAACyiAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkAdZcoAXGXNQNslj8GaJVI&#10;CmSUUA1hk1cRXZJeFVqRZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZIjbsnR43UJ0eM8CRIjP8i&#10;SYv/IEqL/x5Ki/8eSov/HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeWAACMmQAAf5wAAHWeBQBw&#10;nxMAbZ8jAGmfMAFlnjsEYZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0GUuYfxxImIseRZeZIEOX&#10;qCFCl7oiQZfTIkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAAvIEAALGMAACmkgAAm5cA&#10;AJGbAACFnwAAeaMAAGqnAABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZTplEJUKZZDE2lYA5KpWkR&#10;R6RyFESkfRZCo4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjE&#10;fAAAtokAAKqSAACflwAAlZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EUAFWyIwBTsjABULI7Ak2y&#10;RANLsU0FSLFVB0WxXQlDsWULQLBvDT6weg87sIcROa+WEzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/&#10;FDSr/xQ0q/8UNKv/FDSr/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0rQAAaLIAAFy2AABQugEA&#10;SbwNAEi8GQBGvScARb0zAEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsv&#10;vbcMLr7QCy687gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcAAJudAACPowAAg6oAAHaw&#10;AABqtQAAXroAAFK+AABHwgEAPccGADjJEAA3yRsANsonADXKMwA0yz0AM8tHADHLUQEwy1sBLsxl&#10;AizMcQIqzH8DKcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcjx/8HI8f/ByPH/weplgAA&#10;np0AAJKjAACFqwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk&#10;2jAAI9s7ACPbRQAi3FAAId1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/EARje5wEY3PgBGNv/Ahfa&#10;/wIX2v8CF9r/Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAARsoAADvOAAAx0wAAKdkA&#10;ACHeBQAe6A4AHegVABvpHgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR7WcAEO53ABDuigAO754A&#10;DvCzAA3wzQAM7+wADO38AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0AABtvAAAX8QAAFLKAABF&#10;zgAAOdMAAC/YAAAl3QAAHeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7&#10;SgAE/FcAA/1mAAL+dwAA/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQA&#10;AG69AABgxgAAUs0AAETSAAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO/wYADf8MAAr/EAAH/xQA&#10;BP8aAAH/IAAA/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA&#10;/+UAAP/lAAD/5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/&#10;AAAG/wAAAv8EAAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQAAP9AAAD/TgAA/14AAP9y&#10;AAD/hwAA/5oAAP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB&#10;/w1TAf8MYAH/Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/&#10;CNYB/wjmAf8I8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8l&#10;JAD/IycB/x0sAf8YNQH/FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6m&#10;Af8NrQH/DbMB/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B&#10;+A7/AfgO/wH/JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/&#10;E4YC/xOOAv8SlgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT&#10;/wHxE/8C8BT/AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJI&#10;Af8fVAL/HWEC/xttAv8adwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC&#10;8xrbAu8a6gLsG/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/&#10;MBYA/zEgAP8wKgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKFA/UijQPzIpUD8iKbA/Ai&#10;ogPvIqkD7SKxA+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/&#10;BNYk/wT/MRYA/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD&#10;6iuABOgqiATmKpAE5SqXBOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJ&#10;LP8HyCz/B8cs/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4&#10;RAHsNlEC5zVcA+M0ZwPgM3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHK&#10;CsYy4QvCMvELvzP+C70z/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A&#10;/0YRAP9FGQD3RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzB&#10;OJsNwDijDb44rA68OLYPujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/DK06/wutOv8LrTr/C606&#10;/wv/PA0A/0AGAP9FBAD/SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0Jv&#10;CrxBdwu6QH8NuD+GDrY/jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWpPuYVpj/3E6RA/xKjQP8Q&#10;okD/D6JA/w6iQf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpPCwDjTBAA1kweAM1NMADG&#10;TT8BwExMBLtLVwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9D&#10;xxmdQ+Aam0TzF5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUB&#10;ANdVBgDVUgsAy1MZAMNUKwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+kTHQRoUt7E59KghWdSooX&#10;m0mTGJlJnBqXSKYblUiyHJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/&#10;RQAA/0sAAOlTAADeWAAA01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5T&#10;aBCbUW8TmFB2FZZQfheUT4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/&#10;FoZQ/xSGUf8UhlH/FIZR/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDBXgUAul0RALNfIwCsXzMB&#10;pl5AA6FcSwedWlQKmVlcDpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/&#10;UcsiflLnIX5T+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9l&#10;AAC6YwIAs2IPAKxjIACmYzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gTiVpvFoZZdhiEWH4agleH&#10;HH9XkB99Vpshe1anInlWtSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA&#10;6VYAANlfAADLZQAAwWgAALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCG&#10;X2UTg15sFoBdcxh+XHsae1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd&#10;/xhxXf8XcV3/F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3&#10;ApBpQwWLaEwJh2ZUDINlWxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9wXpYibl6iJGxesCVrXsEm&#10;aV7eJmpf9CFrYP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9lAADDawAAuW8AALFxAACq&#10;cQAAom8IAJtvFwCWcCcAkG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXYacGR+HW1j&#10;iB9rY5MiaWKgJGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8A&#10;AMtoAAC/bwAAtnMAAK51AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSBcEcIfW9PC3ltVw52bF4R&#10;c2tkFHBqbBdtanMaa2l8HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpi&#10;aP8ZYmj/GWJo/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cBAJB4EQCLeCEAhngvAYF3&#10;OwR8dUUHeHRNCnRyVQ5xcVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8hXmycI1xrqiVaa7smWWzT&#10;Jlps7yNbbP8fXG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAA&#10;kXwAAIp8DwCFfR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5b&#10;co0gWXGaIldxqCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9z&#10;AAC0egAAq38AAKKCAACYgwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAFbn9JCGp+UAtnfVcOZHxe&#10;EWF7ZhReem0XW3p2GVl5gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQd/0eUXf/G1J3/xlSd/8Z&#10;Unf/GVJ3/xneYgAAyG4AALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJs&#10;hz0EaIZGBmWFTglhhVUMXoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+&#10;6x9KfvwcS37/Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAAookAAJiLAACNjQAAfI0A&#10;AHWOBABvjxIAbZAhAGmQLgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZ&#10;SIiVG0aIox1EiLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF/xfNbQAAvXgAALGCAACn&#10;igAAnI4AAJKQAACGkwAAeZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+A1eXRwVVlk8HUpZWCU+V&#10;XgxMlGYOSpRvEEeTeRNEk4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//&#10;FT6P/xXFcwAAt38AAKyJAAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABcoAkAWaAUAFehIgBVoS8A&#10;UqE5AVChQwJNoEsESqBTBUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmdoBI4nbITN57IEzed6BI2&#10;m/oSNpr/EjaZ/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgAAIScAAB3oAAAa6QAAF+n&#10;AABSqgAATasOAEurGgBKqycASKszAEarPQFEq0YBQqtOAkCrVgM+q18FO6toBjmqcwg3qoAJNKqP&#10;CzKqnwwxqrAMMKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22hAAAqo4AAJ6UAACUmQAA&#10;h54AAHujAABvqAAAY6wAAFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3NAA5tz4AN7dHADa3UAE0&#10;t1oBMrdkAjC3bwMut3wELLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/Byay/wgmsv8IJrL/CCay&#10;/wivjQAAopQAAJeaAACLoAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAAOL4BAC/CCQAtwxIALMMe&#10;ACvDKQAqxDMAKcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEfxqsBHsfBAR7G5AEdxPgC&#10;HML/AxzB/wMcwf8EHMH/BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0AABauQAATr0AAELAAAA4&#10;wwAAL8cAACbLBAAe0AoAG9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLX&#10;jwAR2KQAENm7ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcA&#10;AFu9AABOwQAAQsUAADfIAAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO5BoADuQjAA3lLQAM5TcA&#10;C+ZCAArmTwAJ510ACOdtAAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn/wAA5v8AAOb/AADm/wCT&#10;oQAAhakAAHexAABpuQAAW8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsAABLfAAAN4wAAC/EIAAnz&#10;DgAH8xMABPIaAALyIgAA8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIAAPKYAADzrQAA88YAAPTl&#10;AAD09gAA9PsAAPT7AAD0+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz0wAAKNgAAB7dAAAV4QAA&#10;D+QAAAroAAAF8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA&#10;/m0AAP+CAAD/mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZ&#10;AAAm3gAAG+IAABLmAAAM6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8Y&#10;AAD/IQAA/ysAAP83AAD/RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA&#10;/xwkAP8aJAD/FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/&#10;AKAA/wCmAP8ArAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A&#10;/wD9AP8A/QD/AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNz&#10;Af8DfQH/A4cB/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA&#10;+AD/APcC/wD3A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/&#10;EjwA/xBJAP8OVgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8K&#10;uwD9CsYA+wrUAPcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYY&#10;AP8lFwD/IRgA/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB&#10;+hCbAfkQoQH3EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHh&#10;Ev8B4RL/AeES/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZ&#10;bgH2GHgB8xiBAfEYiQHvGJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+&#10;AtQb/wLSG/8C0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A&#10;/yk5APkmRgD0JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4hmgHcIaEB2iGpAdghsQLV&#10;IbwC0yLJAtAi3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8z&#10;CAD/Ng0A/zYSAP81GgD9MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B1Sp2AtIqfwLQKoYCziqO&#10;A8wqlQPKKpwDySqjBMcqrATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8F&#10;tCz/BbQs/wX/NAwA/zYFAP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJ&#10;M2cCxjNwA8QyeATBMoAEvzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8CLMyzAmxMuUJrTP1Casz&#10;/wmqM/8IqDP/B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA8UEGAPE/DQDmPBIA2zof&#10;ANA7MQDKPEAAxDxNAcA8WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmvOZAKrTiYCqs4oQupOKoM&#10;qDi2DaY4xQ2kON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6/wn/OwIA/z4AAPdEAADm&#10;RwAA30gBANpGBgDZQAsAzUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/&#10;gwujP4oNoT6TDp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/&#10;C5JB/wv/PQAA/0MAAOlJAADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1SzYAr0tDAqtKTgOnSVcF&#10;pEhgB6FHZwmeRm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJ&#10;Rv8QiUb/DohG/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UAAMRUAADAUAQAuU8RALJQ&#10;IgCsUTIAp1E/AqJQSgOeT1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoARjEmJEopJkhSISJwVhkio&#10;FoVItReDSMcYgUjkGIFK9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/QwAA7EsAAN1TAADOWAAA&#10;xFoAAL1aAAC4VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBSXwqNUWYMi1BtDohPdBCG&#10;T3wShE6FE4JOjhWATZkXfk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ&#10;/w/9RgAA508AANZXAADIXAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhV&#10;CIlXXAqGVmMMg1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8V&#10;cVT/E3JU/xFyVP8QclT/EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNjAACsYQAApF4JAJ1fFwCY&#10;XycAk181AY5eQAOKXUoFhlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+FHRWiBdyVpMYb1afGm5V&#10;rBtsVb0ca1bVHWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA31YAAMxeAADAZAAAt2cA&#10;AK5oAACnZgAAn2IGAJhjFACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMS&#10;cFt7FG5bhRdsWpAZalqcG2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLt&#10;TgAA2lkAAMhhAAC8ZwAAs2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhj&#10;VAl1YlsLcmFhDXBhaQ9tYHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgdX17OHV9e7BtgX/0YYV//&#10;FWFf/xNiX/8SYl//EmJf/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACebgAAlGsAAI1qEACHax4A&#10;g2ssAH5rOAJ6akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxb&#10;YrYdWmLMHVpi6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0&#10;AACacwAAjm8AAIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1&#10;E19ofxZcaIoYWmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAA&#10;y2MAAL1rAACycgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdn&#10;cVUJZHBcC2FwYw5fb2oQXG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs&#10;/xRSbP8TUmz/E1Js/xPcXAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAAgngAAHp5BwB1eRQAcnoj&#10;AG56LwFreToCaHlDA2R4SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEa&#10;SnLGGkpy5RpLcvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0AACrewAAon8AAJeBAACM&#10;gQAAen4AAHN/AgBufxEAa4AeAGiALABlgDcBYoBAA19/SARcflAGWX5XCFd9XgtUfGYNUXxuD097&#10;eBFMe4MUSnqRFkh6nxdGeq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAA&#10;ALF5AACngAAAnIQAAJKGAACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBeiDMBW4g8AliHRQNWh00E&#10;U4ZUBlCGWwhOhWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFA&#10;gP8QQID/EECA/xDGawAAt3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44AAGWPAABdjwkAWpAUAFiQ&#10;IQBWkS0AU5A4AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8NPo2NDzyNnBA6jawROY3B&#10;ETiN4RA4i/YQOIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACcigAAkY4AAIaRAAB6kwAA&#10;bZUAAF+XAABUmQEAT5kPAE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKaVANAmVwEPplmBTuZcAc5&#10;mHwIN5iKCjWYmgszmKsLMpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/CzGT/wu4egAArIUAAKGL&#10;AACWkAAAi5QAAH+XAABymwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8AP6QqAD6lNAA8pT4AO6VH&#10;ATmlTwE3pVgCNaVhAjOlbAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYqovUHKaH/Bymg/wgpn/8I&#10;KZ//CCmf/wixggAApYsAAJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKpAABGqwAAPK0AADWvDAAz&#10;sBUAMrAhADGwKwAvsDUALrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy&#10;2wIhr/MDIK7/AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAAeqIAAG2nAABgqwAAVa8A&#10;AEmxAAA+tAAAM7cAACq6AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAevkcAHb5SABy/XgAav2wA&#10;Gb98ABi/jgAXwKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9&#10;pAAAb6oAAGKvAABWtAAASrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sLABHMEgARzBsAEMwlAA/N&#10;LwAOzToADs1GAA3NUgANzmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugACM37AAnL/wAJy/8ACcv/&#10;AAnL/wCYmAAAjZ4AAH+lAABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAoxgAAH8oAABfNAAAR0QAA&#10;DNYFAAjZDAAG2RIABdobAATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADecwAA3ogAAN+dAADfswAA&#10;384AAODuAADf+gAA3/8AAN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0AAErCAAA9xQAAMckAACbM&#10;AAAd0AAAFNQAAA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIAAOcrAADpNgAA60MAAOxS&#10;AADsYgAA7XYAAO6MAADuoQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCEpwAAda8AAGe3AABZvwAA&#10;S8YAADzKAAAvzgAAJNIAABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA&#10;8RUAAPMeAAD0JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/&#10;3wB3sAAAaLkAAFrBAABMygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYA&#10;AAD2AAAA9wAAAPgAAAD6BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA/08AAP9iAAD/dwAA/40A&#10;AP+fAAD/rgAA/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/&#10;AGgA/wB0AP8AfgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A&#10;5wD+APMA/gD+AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA/xkeAP8WHgD/ECAA/wol&#10;AP8EMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA&#10;/wCxAP0AuQD7AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/&#10;HRwA/xwZAP8ZGQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A&#10;/wBrAP8AdQD/AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDu&#10;AO4A7AD5AOsA/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8T&#10;KAD/EDQA/w1BAP8MTgD/CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA9gaWAPMGnQDxBqMA7waq&#10;AO0GsgDqBrsA6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA&#10;/yMQAP8hDgD/HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQPagDxD3QA7w58AO0OhADr&#10;DosA6Q6SAOcOmQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT&#10;/wHKE/8ByhL/AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA+xw1APUaQgDvGE8A6hda&#10;AOYWZQDjFm4A4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDOGLUAzBjBAMsY0gDHGugB&#10;wxv4AcAb/wG+HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3&#10;JiAA7iMtAOchOgDhH0gA2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGIAcYhjwHEIZYBwyGeAcEi&#10;pgG/Iq8BvSK7ArwjygK5I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8DriT/A64k/wP/LwYA/y8A&#10;AP8yAAD/MwIA+TIIAPcvDgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDDKmIBwCprAb0qcwG7KnoC&#10;uSqCArgqiQK2KpACtCqYA7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSi&#10;LP8Eoiz/BKIs/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0&#10;UwG2M1wBszNlArAzbQKuM3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUGojKwB6AyvgefMtEHnDPq&#10;B5oz+weYNP8HlzT/BpY0/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgA&#10;xTgVAL06JgC3OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85fQadOYUHmzmNB5k4lgiY&#10;OKAJljirCpQ4uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/B4w7/wf/OAAA8T4AAONF&#10;AADUSQAAy0oAAMVHAADBQQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBx&#10;BpQ/eAeSP38IkD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8I&#10;gkH/CIJB/wj/PAAA60MAANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGY&#10;SE4ClEdXA5JHXgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE&#10;8Q96Rf8Nekb/C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAAvVUAALZUAACwUAAAqUwL&#10;AKJNGACdTigAmE42AJROQQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmASncLfkl/DHxJiQ56SJMP&#10;eEifEHdIrBJ1SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK/wryQgAA4EwAAM5TAADB&#10;WAAAuFoAALBZAACpVgAAolIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQBINRVwWAUF4Gfk9lCHtP&#10;bAl5TnMLd057DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0QbE//DmxP/wxsT/8LbE//&#10;C2xP/wvuRQAA3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQC&#10;f1ZNA3xVVAV6VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRl&#10;UvsRZlP/D2ZT/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIAAKhiAACfXwAAlloAAI9a&#10;EACKWx4AhVssAIFbOAF9W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20La1Z2DWlWfw9nVYoRZVWX&#10;E2NVpBRhVbQVYFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wznTAAA0VYAAMFeAAC2YwAA&#10;rWYAAKRmAACbZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwlo&#10;W2sLZlpzDWRafQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa&#10;/w3jTwAAzVkAAL5hAACzZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgAemMmAHZjMgBzYzwBb2JF&#10;AmxhTARqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRXXbAVVl7EFlVe4xVWXvcS&#10;Vl7/EFde/w5XXv8NV17/DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1uAACTbQAAhWcAAH5nCQB4&#10;ZxUAdGcjAHFoLwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRvDFpjeQ5YY4QQVWKRElNi&#10;nxNSYq4VUWLCFVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EA&#10;AJpzAACPcQAAf2sAAHhrBQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANga08EXmpWBlxqXQdZaWUJ&#10;V2ltC1Vpdw1TaIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3S&#10;WgAAwGQAALNsAACpcgAAoHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEcAGZyKABjcjQAYHI9AV5y&#10;RQJbcU0DWXFUBVdwWwZUcGMIUm9rClBvdAxNboAOS26NEElumxFHbasSRm6+E0Vu3BJGbfQRRm3/&#10;D0dt/w5HbP8NR2z/DUds/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACGewAAdXgAAGt3AABldwwA&#10;YXgXAF94JABdeTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9C&#10;dakQQHW8EEB12RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24AAKt2AACifAAAl38AAIyB&#10;AACBgQAAcoAAAGV/AABdfwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9m&#10;BkR+cAhCfnsJP36ICz19lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6ev8LOnr/Czp6/wvAaQAA&#10;snQAAKd8AACdgQAAkoQAAIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBI&#10;iUIBRolKAUSJUgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE&#10;/wkzg/8JM4P/CTOD/wm5cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAAaI8AAFqQAABPkQAAR5IK&#10;AESSEwBDkx8AQZMqAECTNAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0k3UDMpKDBDCSkwUukqQG&#10;LZK3BiyS0QYske8GK4//BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyIAACRjAAAh5AAAHqTAABt&#10;lQAAYZcAAFWZAABJmwAAP5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+ADGeRwAwn1AALp9aAC2f&#10;ZAErn3EBKZ5/AieekAImnqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgA&#10;AJWOAACLkgAAf5YAAHKaAABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQApqQ8AKKkYACeqIgAmqiwA&#10;Jao1ACSqPwAjqkgAIqtTACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmrygAZquwBGaj9ARin/wIY&#10;pv8CGKb/Ahim/wKliQAAmY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkAAESsAAA5rgAAL7AAACaz&#10;AAAetQYAGbcPABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIAEblxABC5gwAPuZcADrms&#10;AA25xAANuOcADrb7AA61/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5oAAAa6YAAF6rAABSrwAA&#10;RrIAADq1AAAvtwAAJboAAB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjFKAAHxTIABsY9AAXGSQAF&#10;xlcAA8ZmAALGdwABxosAAMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/AADF/wCVlgAAiZwAAHuj&#10;AABtqQAAYK8AAFO0AABGuAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAACM4BAAHQCgAA0BAAANAW&#10;AADRHgAA0icAANMxAADUPAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA1r8AANbgAADW8wAA1v4A&#10;ANb/AADW/wCMnQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLHAAAZywAAEc4AAAzSAAAF&#10;1QAAANsAAADcAwAA3QoAAN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJAADoWQAA6GsAAOmBAADp&#10;mAAA6a0AAOnFAADp4gAA6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAAR8IAADnGAAAsygAAIM4A&#10;ABbSAAAP1gAACNsAAADfAAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA7REAAO8YAADxIQAA8ysA&#10;APY4AAD3SAAA+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD63wB0rgAAZbYAAFa+AABI&#10;xgAAOcsAACvQAAAf1AAAFNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2&#10;AgAA+AkAAPoOAAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8&#10;AAD/vAD/ESAA/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA&#10;/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7&#10;AP8A+wD/APoA/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8A&#10;VQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJ&#10;APcA3AD1AOwA8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA&#10;/wUdAP8AKAD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0&#10;AKIA8wCoAPEAsADwALgA7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA&#10;/wD/GhMA/xgRAP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9&#10;APAAhADuAIsA7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A&#10;1gD/ANUB/wDVAf8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4&#10;BlEA9ARcAO4EZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWgANgFqADVBbEA0gW7ANAG&#10;yQDOB+AAzAjxAMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQ&#10;AP8YGAD/FCMA9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYA&#10;yw6dAMoOpQDIDq4Axg+5AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/&#10;JQYA/yMAAP8jAAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUW&#10;cwDDF3sAwReCAMAYiQC+GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/&#10;Aakd/wGoHf8BqB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwA&#10;xCBJAL8gUwC8IV0AuSFlALcibQC1InQAsyJ8ALEigwGwIooBriKSAawjmwGrI6QBqSOvAacjvAGm&#10;JM4BoyToAqAl+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0AAO0yAADiNAAA2jMAANMu&#10;AwDSJQoAySUXAMEnJwC7KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28Bpit2AaQrfQGjK4QCoSuN&#10;Ap8rlQKeK58CnCuqA5ortgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA&#10;8jMAAOQ6AADWPQAAzDwAAMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGc&#10;M2kCmjNwApkzdwKXMn8DlTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPcBok08gaHNP8FhjT/BYY0&#10;/wSFNP8EhTT/BIU0/wT8MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4&#10;AJ07RACaO00BlzpWAZQ6XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWHOZUGhTmgB4M5rQeCObwI&#10;gTnTCH867gh9Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJHAADFSgAAvEsAALVJAACv&#10;QwAAqT4LAKI/FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+&#10;hwd9PpEIez6cCXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UA&#10;AMxMAAC/TwAAtlAAAK5PAACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJRkUBhkZOAYNGVQKBRVwD&#10;fkVjBHxEagR6RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E5wxtRfoKbEX/CGxF/wds&#10;Rf8HbEX/B2xF/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoCAJJJEQCNSh8AiUssAIVM&#10;OACCS0IBf0tKAXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJbEiWC2pIowxoSLINZ0jF&#10;DWZJ5A1mSfgLZkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3WAAArVkAAKRYAACcVQAA&#10;k04AAIxODgCHTxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9NYwVtTWoGa01yB2lNfAhn&#10;TIcKZUyTC2NMoA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5X&#10;AACzWwAAql0AAKFdAACYWgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZ&#10;A2lSYARnUWgGZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9aUfUMWlL/CltS/wlbUf8I&#10;W1H/CFtR/wjfSgAAyVMAALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBWCgB6VxUAdlciAHNYLgBw&#10;VzkAbVdBAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWODFlVnA1XVasOVlW+D1VV&#10;2w9VVfMNVVX/C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAAo2UAAJplAACQYwAAg1wA&#10;AHtbBgB1WxIAcVsfAG5cKwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARdWmMFW1prBllZdQhXWYAK&#10;VVmMC1RZmg1SWaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ/wjUUQAAwloAALRhAACq&#10;ZgAAoGgAAJdpAACMZwAAfWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8AWFgRAFfX0wCXF9TA1tf&#10;WgRZX2EFV15pBlVecwhTXn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/&#10;CExd/wjPVAAAvl4AALFlAACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABpZA4AZWQZAGJkJQBgZTAA&#10;XmU6AFxlQgFaZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1G&#10;Y+8MRmL/Ckdi/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEAAJByAACEcQAAdGsAAGlp&#10;AABjaQsAX2kVAFxqIQBaai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0ETWplBUppbgZIaXkHRmmG&#10;CURplQpDaKULQWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjFXQAAtmYAAKptAACgcwAA&#10;lnYAAIt3AACAdgAAcHIAAGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBxPABPckQBTXFLAUtxUwJJ&#10;cVoDR3FiBEVwbAVDcHcGQXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+CDtu/wg7bf8HO23/Bztt&#10;/we/YgAAsWsAAKZzAACdeQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEAUHcOAE54GABMeCQAS3ku&#10;AEl5NwBIeUAARnlIAUR5TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3eKEHNXizBzR4ywc0d+sH&#10;NHb9BzR1/wc1df8GNXT/BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKBAAB2ggAAaYEAAFuBAABR&#10;gQAASIAKAEWBEwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJcATeCZgI1gnEDM4J/AzGB&#10;jgQwgZ8ELoGxBS2ByAUtgekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYA&#10;AH2HAABwiAAAY4kAAFWKAABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2jDUANIw9ADOMRgAyjU8A&#10;MY1YAC+NYgEtjG4BK4x7ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI/wMliP8DJYf/AyWH/wOt&#10;dgAAo4AAAJeFAACNiQAAgowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUAADGWCAAtlxEALJcaACuX&#10;JAAqly0AKZc2ACiYPwAnmEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6&#10;ARuU/wEbk/8CG5P/AhuT/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABhmAAAVZsAAEmdAAA9ngAA&#10;M58AACqhAAAhowoAH6MRAB6jGgAdpCQAHKQtABukNgAapD8AGaRKABikVQAWpWEAFaVwABSlgQAT&#10;pZQAEqWoABGlvwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSe&#10;AABYoQAATKQAAECmAAA1pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgADrEiAA6xKwANsTUADbFA&#10;AAyxSwALsVgACrFnAAixeAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAGrv8ABq7/AAau/wCYjgAA&#10;j5MAAIKYAAB1nQAAZ6IAAFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2AAARuQAADbwDAAe+DAAD&#10;vRIAAb0ZAAC+IgAAvisAAL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC9&#10;9gAAvf8AAL3/AAC9/wCSlAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAANbYAACq4AAAguwAAF74A&#10;ABDBAAALxAAABMcAAADJBwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAAzkEAAM5QAADPYAAAz3IA&#10;AM+HAADPnQAAz7MAAM/OAADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyoAABerwAAULUAAEK5AAA1&#10;vAAAKb8AAB7CAAAVxgAADskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgMAADZEQAA2xYAANwfAADe&#10;KAAA4DQAAOJBAADiUQAA42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoAAOXzAADl8wB8owAAbqoA&#10;AGCyAABRuQAAQ74AADXCAAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA3gAAAOEAAADiAAAA5AAA&#10;AOUDAADnCQAA6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA&#10;984AAPffAAD33wBwrAAAYbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUAAArbAAAA3wAAAOIAAADl&#10;AAAA6QAAAOwAAADtAAAA8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9T&#10;AAD/aAAA/4AAAP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA&#10;/wBKAP8AVgD/AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/&#10;AL0A/wDJAP4A3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8G&#10;FgD/ABgA/wAeAP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCW&#10;AP0AnAD8AKEA+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A&#10;7gD/AO4A/wD/EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7&#10;AHYA+QB9APcAhAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9AOgAywDnAOEA5QDxAOMA&#10;/QDjAP8A4gD/AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6&#10;AP8ARwD5AFMA9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A&#10;3AC4ANoAxQDWANkA1ADsANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/&#10;DgsA/wwRAP8HGgD/ASYA/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4AByAN4AeQDbAIAA2QCGANYA&#10;jQDTAJMA0QCaAM8AoQDNAKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/&#10;AL8D/wD/GwYA/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQA&#10;zwVsAMwFcwDKBXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsHvAC5CM0AuArlALUL9wCz&#10;Df8AsQ3/ALAN/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYFAPYRDQDrDhUA4gsiANgL&#10;MQDQDD4Ayw1KAMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoAthCRALQQmgCyEKMAsBGt&#10;AK8RugCtEcoAqhLlAKcU9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA&#10;4CEAANwZBQDbEAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAYZwCuGG4ArBl1AKsZfACp&#10;GYQAqBqMAKYalACkGp4AoxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf&#10;/wH/JgAA9CcAAOYtAADaLwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEAryA9AKshSACoIlIApiJa&#10;AKMjYgChI2kAoCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGSJb8BkSXWAY4m7wGMJ/8C&#10;iyf/Aoon/wKJJ/8CiSf/AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCo&#10;KSsApCo4AKAqQwCdK0wAmitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyBAY0sigGLLJQCiiyfAogs&#10;qwKGLLoChS3OA4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA5DcAANI9AADFPwAAuz8A&#10;ALQ8AACvNQAAqS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACLM14BiTNlAYczbAGGM3MB&#10;hDN8AoIzhQKAM48DfzOaA30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPw&#10;MwAA3T0AAMpDAAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5&#10;UwGCOVoBgDlhAX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEFcTnEBm864gZuOvcFbjv/&#10;BG07/wRtO/8DbTr/A206/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACfRAAAmD4BAJE8EACMPR0A&#10;iD4qAIQ/NQCBPz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+fANvPocEbT6TBWs+oAZq&#10;Pq4GaT/AB2c/3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJP&#10;AACZSgAAkUQAAIpBDQCEQhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMBcENZAW9DYAJtQ2cCa0Nv&#10;A2lDeQRoQ4MFZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVfRP8EYET/BGBE/wTgQQAA&#10;ykoAALtQAACwUwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZILgBzSDgAcUhBAG5ISQFs&#10;SFABakhWAWhIXQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ&#10;/wVaSP8FWkj/BFpI/wTbRAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAAhk4AAH1LCAB3SxIAc0wf&#10;AHBMKwBtTDUAa0w+AGhMRgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRcS34FWkuKBlhLmAdXTKcI&#10;Vky5CVVM0QlUTO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVXAACqWwAAoFwAAJdcAACN&#10;WQAAgVMAAHdPBABxTxAAblAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQ&#10;cQRXUHsFVVCIBlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QA&#10;ALJaAACnXgAAnWAAAJRgAACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABiVC8AYFQ4AF5UQABcVEgB&#10;WlRPAVlUVgFXVF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZL&#10;VP8FS1T/BUtU/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sAAG1YAABmWAwAYlgWAF9Y&#10;IgBdWSwAW1k2AFlZPgBXWUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcES1iEBUlYkgdIWKIHR1mz&#10;CEZZyghFWeoIRln9BkZY/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAAChZgAAmGgAAI5pAACDZwAA&#10;cmAAAGheAABhXQkAXF0TAFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9eUgFOXlkCTF5hAkpeagNI&#10;XnUERl6CBURdkAZDXqAHQV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhm&#10;AACeagAAlW0AAIptAAB/bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUAUGMvAE5kOABNZEAAS2RI&#10;AEpkTwFIZFcBRmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8F&#10;PGH/BDxh/wS+WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBL&#10;aSEASWorAEhqNABHaj0ARWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9AzlqjAQ3apwENmquBTVq&#10;xAU1auUFNWn5BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQA&#10;AFxzAABRcQAASHAKAEVwEgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7clAAOnJZAThyYwE2cm0C&#10;NHJ6AjNyiQMxcpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v/wOzZgAAp28AAJ12AACT&#10;egAAiHwAAH59AAByfQAAZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXohADh6KgA3ezMANns7ADR7&#10;RAAze0wAMntVADB7XwAve2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/&#10;Aid3/wKubAAAo3YAAJl8AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABHhAAAPIQAADOECQAwhBEA&#10;L4QaAC2EJAAshS0AK4U1ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOGgwAhhpUAIIanAR6GvAEe&#10;ht4AHoT1AR6C/wEegv8BHoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogAAHGKAABliwAAWIwAAEyN&#10;AABAjgAANo4AACyPAAAlkAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAAHZFJAByRVAAakWAAGZFu&#10;ABiRfgAWkpAAFZKkABSRuQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGjfQAAmIMAAI6IAACEjAAA&#10;d48AAGmRAABdkwAAUJUAAEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWdEwAUnRsAE50kABKdLQAR&#10;njcAEZ5BABCeTAAPnlgADp5nAA2edwAMnooAC52eAAqdsgAJncwACZzsAAqb/gALmv8AC5n/AAuZ&#10;/wCchAAAkYoAAIiOAAB7kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAAJqMAAB2lAAAVpwAAEKkF&#10;AAurDQAIqhMAB6obAAaqJAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAAqoEAAKqVAACpqgAAqcEA&#10;AKjkAACo9gAAp/8AAKf/AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFaiAABKpgAAPagAADGqAAAm&#10;qwAAHa0AABSwAAAOsgAACbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4&#10;ZAAAuHYAALiLAAC3oAAAt7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAAgpcAAHSdAABmogAAWKcA&#10;AEusAAA+rwAAMbEAACazAAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAAwgsAAMMQAADEFQAAxBwA&#10;AMUkAADGLgAAyDoAAMlHAADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI5AAAyPQAAMj9AADI/QCF&#10;mQAAd58AAGimAABaqwAATbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MAAAPHAAAAygAAAM0AAADO&#10;AAAAzwMAANAJAADRDgAA0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loAAN9uAADfhQAA35wAAN+y&#10;AADeywAA3uYAAN/0AADf9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAkwQAAGcUAABDIAAAJzAAA&#10;AM8AAADTAAAA2QAAANwAAADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA&#10;8UsAAPFeAADycwAA84sAAPOiAADztgAA88kAAPPhAADz4QBtqgAAXrEAAFC5AABBvwAAMsQAACTI&#10;AAAXzAAADtAAAAbVAAAA2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4AAADwAAAA8gAAAPQG&#10;AAD2DAAA+RIAAPwcAAD/KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA&#10;/wEXAP8AFwD/ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/&#10;AJAA/wCWAP8AmwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA&#10;/wD2AP8A8wD/APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBl&#10;AP8AbgD/AHYA/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA&#10;7wDzAO4A/wDtAP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/&#10;AC8A/wA9AP8ASgD/AFUA/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsA&#10;pgDpAK4A5wC4AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwL&#10;AP8DCQD/AAwA/wASAP8AHQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA&#10;4wCGAOEAjADfAJMA3QCZANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA9gDKAP8AygD/AMkA/wDI&#10;AP8AyAD/AMgA/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAA&#10;XQDdAGUA2QBtANUAcwDSAHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQAxACtAMIAuADAAMcAvQDf&#10;ALwA8QC7AP4AuQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA&#10;4wAoAN0ANgDYAEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3&#10;AJ8AtQCoALMAswCxAMIArwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcS&#10;AADsEQAA5g4AAOUGCADdAxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgAuQZgALcHZwC1B24Aswd1&#10;ALEIewCvCIIArgmKAKwJkgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8A&#10;mw//AJsP/wD/GgAA9xkAAOoeAADfHgAA1RoAANATAgDODAsAxwsWAMANJQC6DjIAtg4/ALIPSQCv&#10;EFIArBBaAKoQYQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV&#10;7ACSFv0AkBf/AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAAxycAAMEhAAC9GQUAuRIQ&#10;ALIVHgCtFiwAqBc4AKQYQwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACVG3cAlBt/AJIciACQHJIA&#10;jxydAI0dqQCLHbcAih7KAIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg/wH1JAAA5SwAANMxAADG&#10;MwAAvDEAALYtAACwJQAArB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNPAJEjVgCPI10AjSRkAIsk&#10;awCJJHIAiCR6AIYkgwCEJY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/&#10;AXgo/wHvKwAA3TMAAMo5AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCWKCAAkSktAI4qOACLK0IA&#10;iCtKAIYrUgCEK1gAgixfAIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJx&#10;LvQCcC//Am8v/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEAAKY+AACeOAAAlzEBAJEu&#10;EACMLxwAiDAoAIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQ&#10;Am0znQJsM6sCajS8Amk01QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAA&#10;qEcAAKBEAACYPwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4SQByOFAAcThXAG84XgBt&#10;OGUBbDhtAWo4dQFoOIACZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/A186/wJfOv8CXzr/Al86&#10;/wLdOwAAx0MAALlJAACuSwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+&#10;AG09RgBrPU0AaT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNdPqUDWz62BFo+zARaP+wE&#10;WT/+A1k//wNZP/8CWT//Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdPAACOSwAAhEUAAHpABgB1&#10;PxEAcUAcAG1AKABrQTIAaUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hC&#10;lANXQqMEVUOzBFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAAv0oAALJQAACnUwAAnVQA&#10;AJRTAACKUAAAf0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBfRUYAXUVNAFtFVABaRlsB&#10;WUZjAVdGbAJWRncCVEaDA1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H/wNOR/8DT0f/A09H/wPM&#10;RgAAu04AAK9UAACkVwAAmlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJ&#10;PABZSUMAV0lKAFZJUgBVSlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58ES0uwBEpLxQRJS+YESUv6&#10;BElL/wNKS/8DSkv/A0pL/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACDWQAAdlMAAGtOAABkTQoA&#10;X0wTAFxNHgBaTSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1OaAFMTnMCSk9/AklPjQNH&#10;T50ERk+uBEVPwwREUOQERE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUAAKlbAACfXgAAlWAAAItg&#10;AACAXgAAclcAAGdTAABeUQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8ATlJGAE1TTQBMU1UASlNd&#10;AUlTZgFHU3ACRVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAA&#10;slgAAKZeAACcYgAAkmUAAIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFWGABPViIATVcsAExXNABK&#10;VzwASVhEAEhYSwBHWFMARVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiqAztZvwM6WeADOlj3AzpY&#10;/wM7V/8DO1f/AztX/wO8VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAAa2IAAGBgAABVXQAATlsM&#10;AEtbFABJXB8AR1woAEZdMQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8XmwBO154AjlehwI3XpcC&#10;Nl6pAzVevQM0X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2&#10;bAAAZ2kAAFxmAABRZAAASGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhk&#10;XwA2ZGkBNWR2ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YA&#10;AJxtAACTcQAAiHMAAH1zAABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6ahYAOWogADhqKAA2azEA&#10;NWs5ADRrQQAzbEkAMmxSADFsXAAvbGYALmxzACxsggEqbJMBKWylAShsuQEnbdYBJ2vyASdq/wEn&#10;av8BKGn/Aihp/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcAAFN2AABIdQAAPnMAADRy&#10;CgAxcxEAMHMaAC9zIwAucysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMAJXVvACR1fwAidZAAIXWi&#10;ACB1twAfddIAH3TxAB9z/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACKfAAAgH4AAHR/AABnfwAA&#10;Wn8AAE1+AABDfgAAOH0AAC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+NgAhfj8AH39IAB5/UgAd&#10;f14AHH9rABp/egAZf4wAF3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/&#10;AACFggAAe4QAAG2GAABghwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUAGokOABmJFQAYiR0AF4om&#10;ABaKLgAVijcAFIpBABOKTAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAMisgADInqAA2H/AAOh/8A&#10;Dob/AA6G/wCfewAAlIEAAIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGSAAA0kgAAKpIAACGTAAAZ&#10;lAAAEpYGAA6XDgANlxUADJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpdeAAWXbgADloAAAZaUAACV&#10;qAAAlb4AAJTgAACU9AAAk/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAAapIAAF2VAABQmAAARJoA&#10;ADibAAAsnAAAIp0AABmeAAASoAAADaICAAejCwABoxAAAKMXAACjHwAAoycAAKMxAACkPAAApEgA&#10;AKRWAACkZQAAo3cAAKOLAACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg/wCRigAAiY4AAHuSAABt&#10;lwAAYJsAAFOeAABGoQAAOaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4AAACvBwAArw0AAK8RAACw&#10;GAAAsCAAALEoAACxMgAAsj4AALJMAACyWwAAsmwAALKBAACxlwAAsawAALDGAACw6AAAr/cAAK//&#10;AACv/wCMkAAAf5UAAHGaAABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAYsAAAELMAAAq1AAACuAAA&#10;ALsAAAC7AAAAvAcAALwNAAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADDTwAAw2AAAMN0AADDiwAA&#10;w6EAAMO4AADC1wAAwu8AAML6AADB/gCBlwAAc50AAGWjAABXqAAASa0AADuxAAAtswAAIbYAABa5&#10;AAAOuwAAB74AAADBAAAAxQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8AAM4UAADQHAAA0yYAANYy&#10;AADYQQAA2FMAANlmAADZfAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAA&#10;PLcAAC66AAAhvQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADWAAAA2QAAANsAAADdAAAA&#10;3wcAAOEMAADjEQAA5hkAAOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+cAADvsgAA78YAAO/dAADv&#10;5ABqqAAAW68AAEy2AAA+vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAAANkAAADeAAAA4gAAAOUA&#10;AADmAAAA6AAAAOkAAADsAAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA/zMAAP9GAAD/WgAA/3EA&#10;AP+JAAD/nwAA/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/&#10;AFwA/wBmAP8AbwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0A&#10;zgD7AOYA+QD2APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAX&#10;AP8AJAD/ADIA/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA&#10;9gCfAPUApgD0AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/&#10;Bw4A/wANAP8ACwD/AAwA/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBcAPgAZQD1AGwA8wB0APEA&#10;egDvAIEA7gCHAOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA3QDpANoA+QDZAP8A1wD/&#10;ANUA/wDVAP8A1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA&#10;7gBWAOoAXwDnAGcA5ABuAOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQAmwDRAKMAzwCtAMwAuADK&#10;AMcAyADgAMYA8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMA&#10;EgDuAB8A6gAtAOYAOgDiAEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQAygB7AMgAgQDGAIcAxACO&#10;AMIAlgDAAJ4AvgCnALsAsgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA&#10;/wYAAP8DAAD3AAAA9AADAOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYAUgDDAFoAwABhAL4AaAC8&#10;AG4AugB0ALgAewC2AIEAtACIALIAkACwAJkArgCiAKwArQCqALoAqADLAKYA5gClAPcApAD/AKMA&#10;/wCiAP8AogD/AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEAyQAdAMQAKgC/ADcAuwBC&#10;ALcASwC0AFQAsgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCiAJQAoACeAJ4BqACcArUA&#10;mwPGAJkF4gCYBvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZAADWGQAAzBUAAMcQAADE&#10;BwoAvQMUALcEIQCyBi4Argg6AKoJRACnCU0ApApVAKIKXACgCmIAngtpAJwLbwCbC3YAmQx+AJcM&#10;hgCWDJAAlAyaAJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAA&#10;ANYkAADIJQAAvyIAALkcAAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwA&#10;kRJjAJATaQCOE3AAjBN4AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8&#10;Gf8Aexn/AHsZ/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcIAJ4WEwCZFyEAlBktAJEa&#10;OACOGkEAixtJAIkbUACHG1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYAfB6RAHoengB4H6sAdx+8&#10;AHYg1AB0IfAAciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3NwAArTUAAKUxAACeKwAA&#10;mCMCAJIeEACNIBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBz&#10;JYEAcSaNAG8mmQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7&#10;AACxPQAApz0AAJ85AACXMwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcAdyo/AHUqRwBzK04AcStU&#10;AHArWwBuK2IAbCtqAGsscgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFhL+kBYC/9AWAv/wFgL/8B&#10;YC//AWAu/wHaNAAAxTwAALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBx&#10;MDMAbzA7AG0wQwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0&#10;xgFaNOYBWTX7AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAAnkgAAJVGAACLQAAAgjsA&#10;AHk1BABzMxAAbzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABfNlsAXTdjAFw3awBbN3YB&#10;WTeCAVg4jwFWOJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5/wHNPAAAvEQAAK9JAACk&#10;TAAAmkwAAJFLAACHRgAAfUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0AF46PABdOkMAWzpKAFo7&#10;UABYO1gAVztgAFY7aABVPHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuECTT74Ak0+/wFNPv8BTT3/&#10;AU09/wHJQAAAuEgAAKxNAAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABmPQsAYj0UAF89HgBcPigA&#10;Wj4xAFg+OABXPkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxBigFLQZoCSkGrAklCvgJI&#10;Qt4CSEL2AkhC/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQAAItTAACAUAAAdUoAAGpG&#10;AABhQggAXEERAFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6&#10;AUdFiAFGRZgCRUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHBRwAAsk8AAKZUAACcVwAA&#10;klgAAIhYAAB+VQAAcU8AAGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJ&#10;SFAASEhYAEdIYQBFSWwAREl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J&#10;/wG9SgAAr1IAAKNYAACZWwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEAUUoNAE5KFQBMSx8ASkso&#10;AElLMABHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8TpQBO06lATlPuQI5T9QC&#10;OU/yATlO/wE5Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINhAAB4XgAAaVgAAF9WAABU&#10;UgAATE8LAElPEgBHUBwARVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJUADxSXQA7UmcAOlJzADhT&#10;ggE3U5IBNVOkATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YA&#10;AIBlAAB0YwAAZl4AAFxcAABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kA&#10;OFdRADdYWgA1WGUANFhxADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGy&#10;VwAApV8AAJtlAACRaQAAh2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10CADxbDQA6XBQAOFwdADdc&#10;JgA1XS4ANF02ADNdPgAyXUYAMV5OADBeVwAvXmIALV5uACxffQAqX44AKV+gAChfswEnX8wAJ1/t&#10;ASde/wEnXf8BKF3/AShc/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABubgAAYGsAAFRpAABJZwAA&#10;P2UAADVjCQAyYxEAMGMZAC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChlVAAnZV8AJmZrACRmegAj&#10;ZosAImadACBmsQAfZskAH2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1&#10;AABpdAAAXHIAAE9xAABEbwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQAJG0sACNtNAAibT0AIW5G&#10;ACBuUAAeblsAHW5nABxudgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAYbP8AGGv/ABhr/wCkaQAA&#10;mnEAAJB2AACGeQAAfHsAAHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3AAAidgcAHXYPABx3FgAb&#10;dx4AGncmABl3LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiXAA94qwAOeMMADnfmAA52&#10;+gAPdf8AEHX/ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAAUIIAAESCAAA4ggAALoIA&#10;ACSCAAAcggAAFIIJABGDEAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAMg1AAC4NdAAmDbAAIg34A&#10;BoORAAWCpQADgrsABIHbAASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaDAAB9hQAAb4cAAGKJAABV&#10;igAASYsAAD2MAAAxjAAAJowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8YAAOPIAABjykAAI8yAACQ&#10;PQAAkEkAAI9WAACPZQAAj3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsAAIv/AACL/wCUgAAAi4UA&#10;AIKJAAB0jAAAZo8AAFmRAABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAPmgAACpsAAAKcCQAAnA4A&#10;AJwTAACcGgAAnCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACclwAAnKwAAJvGAACa6AAA&#10;mfkAAJn/AACY/wCOiAAAhowAAHiQAABqlAAAXJcAAE+aAABCnQAANp4AACmfAAAfoQAAFaIAAA6k&#10;AAAIpgAAAKgAAACpBAAAqQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYAAKxEAACsUwAArGMAAKx3&#10;AACrjgAAq6QAAKu8AACq3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABfnAAAUaAAAESkAAA2pgAA&#10;KqgAAB6pAAAUqwAADa4AAAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3DgAAuBIAALgZAAC6IQAA&#10;uysAALw4AAC9RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKg&#10;AABTpQAARqoAADitAAAqrwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAAAMIAAADCAAAAwwAAAMQA&#10;AADGBgAAxwwAAMgQAADKFgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA0osAANKkAADTuwAA09gA&#10;ANPtAADT9gBznQAAZKMAAFapAABHrwAAObMAACq2AAAduQAAErwAAAq/AAAAwwAAAMYAAADJAAAA&#10;zQAAAM8AAADQAAAA0gAAANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQdAADoKgAA6DwAAOlPAADp&#10;ZAAA6nwAAOuVAADrrAAA68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAAK7wAAB3AAAARxAAACcgA&#10;AADMAAAAzwAAANMAAADZAAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA6gAAAOwAAADuBAAA8QsA&#10;APUSAAD4HAAA+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/&#10;ABMA/wAZAP8AJgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6AP8AgQD/AIcA/wCNAP8A&#10;kwD/AJkA/wCgAP8ApwD+AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A9QD/APEA/wDpAP8A5AD/&#10;AOEA/wD/AA8A/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A&#10;/AB1APsAewD5AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0AwQDrANUA6gDsAOgA/ADn&#10;AP8A5QD/AOYA/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8A&#10;QgD7AE4A9wBXAPQAYADyAGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A5QCVAOMAnADhAKQA3wCu&#10;AN0AuQDaAMoA1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA&#10;/wANAPoAFgD2ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0AbwDaAHYA2AB8ANQAggDS&#10;AIgA0ACPAM0AlgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA&#10;/wD/AgAA/wAAAP8AAAD/AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA1gBLANEAVADNAFwAygBj&#10;AMgAaQDGAG8AwwB1AMEAewC/AIIAvgCIALwAkAC6AJgAuACiALUArACzALkAsQDLAK8A5wCuAPgA&#10;rAD/AKsA/wCsAP8ArAD/AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8ADADWABUAzwAiAMoALgDH&#10;ADoAwwBEAMAATQC8AFUAuQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCCAKsAigCpAJIApwCcAKUA&#10;pgCjALMAoQDDAJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQA&#10;AM4ABQDGABAAwAAaALsAJwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACmAGMApABoAKIAbwChAHUA&#10;nwB8AJ0AhACbAI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5&#10;DgAA6hIAANwVAADNFQAAxBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1AKIAPwCgAEgAnQFQAJsC&#10;VgCZAlwAlwNjAJUDaQCTA28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoAhge6AIUIzwCECusAggv8&#10;AIEM/wCADP8AgAz/AIAM/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACsEAAAqAkNAKIHFgCdCSMA&#10;mQouAJULOACTDEEAkAxJAI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8&#10;D6gAexC4AHoQzgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYAAMMqAAC4KgAArigAAKcj&#10;AACgHAAAmxMDAJYPEACQEBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVs&#10;AHcVdAB2Fn4AdBaKAHIXlgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBqG/8Aahv/AGob/wDgJgAA&#10;yi0AALwxAACwMwAApzEAAJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1&#10;HEwAcxxTAHEdWQBwHWAAbh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi&#10;/wBhIv8AYSL/AGEi/wDXLAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAAiCgAAIAhCAB7IBIAdyEd&#10;AHQiJwBxIjEAbyM5AG0jQQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0A&#10;XSetAFsowQBbKOAAWin3AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9AACmPwAAnD8AAJM8AACK&#10;NgAAgTAAAHkqAwByJg8AbicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpKAGAqUQBeKlcAXSpfAFwr&#10;aABaK3IAWSx9AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0A&#10;AK1CAACiRAAAmEQAAI9BAACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBhLigAXy4xAF0uOQBcL0AA&#10;Wi9GAFgvTQBXL1QAVjBcAFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0zuwBNNNgATDTzAEw0/wBM&#10;NP8ATDP/AEwz/wDGOgAAtkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0AAG03AABkMgkAYDISAF0y&#10;HABaMiUAWDMtAFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwATDZ3AEs2hQBKN5UASDem&#10;AEc4uAFHONMBRjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACcTQAAkk0AAIhLAAB+RwAA&#10;c0IAAGk9AABfNwYAWjYQAFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4RwBLOE4ASjlWAEk5XwBI&#10;OmkARzp1AEU7gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNO&#10;AACZUAAAj1EAAIVQAAB7TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9&#10;AEc8RABGPUsART1UAEQ+XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8B&#10;PED/AT0//wG6RQAArEwAAKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJ&#10;QBwAR0AkAEZALABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNxADtDfwA6RI8AOUSgADhF&#10;swE3RcsBN0XsATdF/wE3RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAA&#10;AF1MAABTSAAASkUJAEZEEQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IA&#10;OEhuADZIfAA1SI0ANEmeADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI/wC0TAAAp1QAAJxZAACS&#10;XAAAiF0AAH5dAABzWgAAZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUkeADtKJgA6Si4AOUo1ADhL&#10;PQA3S0QANktNADRMVgAzTGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscALE7pACxN/QAtTf8ALUz/&#10;AC1M/wCwUAAApFgAAJldAACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABOVQAAQ1EBADtPDAA4TxMA&#10;Nk8bADVPIwA0UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtSeAApUogAKFOaACdTrQAm&#10;U8UAJlPnACZT/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cAAHhmAABtZQAAYGEAAFVe&#10;AABKWwAAP1gAADVWCAAxVRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4AKVdHAChXUAAmWFoAJVhn&#10;ACRYdQAjWYYAIVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCoWgAAnWIAAJNnAACKawAA&#10;f2wAAHVsAABqawAAXWgAAFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZdGwAlXiMAJF4qACNeMgAi&#10;XjoAIV5DACBfTAAfX1cAHl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDiABdf+QAYXv8AGV7/ABld&#10;/wCkYAAAmWgAAJBuAACGcAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAANmkAAC1nAAAjZggAH2YP&#10;AB1mFQAcZh0AG2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgASaH8AEWiSABBopgAPaL0A&#10;DmjgABBn9wAQZv8AEWX/ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7&#10;cwAAMXIAACdxAAAecQAAFnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxx&#10;aQALcXoACnGNAAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4A&#10;AGZ+AABZfgAATX4AAEB9AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAKfBEACXwZAAh8IQAHfCkA&#10;BnwyAAR8PQADfEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB56wAAefoAAHn/AAB4/wCW&#10;dwAAjHwAAIOAAAB5gwAAbIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cAABqHAAAShwAADYgBAAaJ&#10;CgABiQ8AAIkUAACIGwAAiCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0AAIiBAACHlQAAh6sAAIbE&#10;AACF5gAAhPgAAIT/AACE/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJjwAAPJEAADCRAAAkkQAA&#10;GpIAABKTAAANlAAABpUAAACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACWLgAAljkAAJZGAACWVQAA&#10;lmUAAJZ4AACVjgAAlaQAAJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyX&#10;AAA/mQAAMpoAACabAAAbnAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcAAKMMAACjEAAApBUAAKQc&#10;AAClJQAApi8AAKY8AACmSwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAAo+8AAKL8AACi/wCGjQAA&#10;eJEAAGqVAABcmQAATp0AAEGgAAAzogAAJqMAABulAAARpwAACqkAAAGrAAAArQAAAK8AAACwAAAA&#10;sAAAALAFAACxCwAAsg8AALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdiAAC3eAAAt5AAALapAAC2&#10;wgAAtuQAALb1AAC1/gB7kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAAGq0AABCvAAAJsgAAALQA&#10;AAC3AAAAugAAALwAAAC9AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAAxhkAAMkkAADKMgAAy0MA&#10;AMtVAADMagAAzIMAAMycAADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKmAABEqwAANrAAACeyAAAa&#10;tQAAELgAAAe7AAAAvgAAAMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4AAADQAAAA0gAAANUDAADY&#10;CgAA2xAAAN4YAADiJAAA4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwAAObTAADn5wBjpAAAVaoA&#10;AEawAAA4tQAAKLkAABq8AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA2AAAANwAAADdAAAA3wAA&#10;AOEAAADjAAAA5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA&#10;/KoAAPy7AAD9ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8A&#10;ZgD/AG4A/wB2AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA+gC1APkAwwD3ANsA9gDw&#10;APQA/wDzAP8A8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA&#10;/wA4AP8ARAD/AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDt&#10;AKUA7ACvAOoAvADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8A&#10;AAD/AAQA/wAOAP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA7ABqAOoAcQDoAHcA5gB9&#10;AOQAgwDiAIkA4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8A&#10;wgD/AL4A/wD/AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoAOADnAEMA4wBNAOAAVgDc&#10;AF0A2QBkANUAawDSAHEA0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACjAMEArQC/ALsAvQDPALsA&#10;6wC5APwAtwD/ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA7gAFAOcADwDhABkA2wAl&#10;ANUAMQDSADwAzgBGAMoATwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5AHwAuACDALYAigCzAJMA&#10;sQCcAK8ApwCtALMAqwDFAKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA/wD/AAAA/AAAAPEAAADo&#10;AAAA4AAAANQACwDMABMAxwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBXALAAXgCuAGQArABpAKsA&#10;bwCpAHUApwB8AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/&#10;AJUA/wD8AQAA8AUAAOMHAADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCvAC4AqwA4AKkAQQCmAEoA&#10;owBRAKEAVwCfAF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCI&#10;AOcAhwD5AIcA/wCGAP8AhgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4AALYIAACxAAgAqwARAKYA&#10;GwChACYAngAxAJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkAigBwAIgAdwCGAIAAhACL&#10;AIIAlgCAAKMAfgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAA&#10;sRkAAKoTAACkDQAAnwUMAJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/&#10;B2MAfQhqAHsIcgB6CHwAeAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O&#10;/wDhHAAAyyMAALwmAACxJgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcAhAwiAIENLAB+DTUAfA49&#10;AHoORQB4DksAdw5RAHUPWABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8A&#10;ZBP2AGMU/wBjFP8AYhT/AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgoAACQIgAAiRsAAIITCAB9&#10;ERIAeRIcAHYTJwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEY&#10;iwBfGJkAXhmpAFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAAvTEAAK81AACkNgAAmzQA&#10;AJIxAACJKwAAgSUAAHkdAwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUA&#10;XR1cAFweZABbHm4AWR95AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDI&#10;LwAAuDYAAKs6AACgPAAAljsAAI04AACDMgAAei0AAHImAABqIAwAZiATAGMhHQBhISYAXyIvAF0i&#10;NgBbIj0AWiNEAFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMATiejAEwntQBMKM4ASyju&#10;AEsp/wBLKP8ASyj/AEso/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/OQAAdTMAAGwtAABjJwgA&#10;XiYRAFwmGQBZJyIAVycrAFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0pXQBMKmcASypzAEkrgABI&#10;K5AARyyhAEYtswBFLcsARS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVD&#10;AAB7PgAAcTkAAGc0AABeLgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYATC08AEotQwBJLUoASC5S&#10;AEcuWgBGL2QARS9wAEMwfgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAA&#10;rUMAAKFHAACWSQAAjEkAAINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8wEwBMMBwASjAkAEkxKwBH&#10;MTIARjE5AEQxQABDMkcAQjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDacADs2rwA6N8YAOTfoADk3&#10;/AA6N/8AOjb/ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAAakMAAGA+AABWOQAATTUJ&#10;AEk0EQBHNRkARTUhAEM1KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7OGAAOjhrADk5eQA4OYkA&#10;NzqbADU6rQA1O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxOAACSUQAAiFIAAH5QAABz&#10;TQAAZ0gAAFxEAABSPwAASDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8&#10;UwA2PF0ANT1pADQ9dwAzPocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8AMD7/ADA+/wCxRwAApE0A&#10;AJlSAACPVQAAhlYAAHxVAABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8PhMAOj4bADk+IwA3PioA&#10;Nj8xADU/OAA0P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtDqgAqQ8AAKUTiACpD+QAq&#10;Q/8AK0L/ACtC/wCuSgAAoVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIAAFdOAABNSwAAQ0cAADpD&#10;CgA2QxEANEMYADNDIAAyRCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkAKkZkAClHcgAoR4MAJkeV&#10;ACVIqAAkSL4AI0jgACRI9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACLXgAAgV8AAHdeAABrXAAA&#10;X1gAAFVVAABLUQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpKMwAoSjsAJ0tDACZLTAAl&#10;S1YAJExiACNMcAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJf&#10;AACIYwAAfmQAAHRjAABpYQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwAJ08SACZQGQAlUCAAJFAo&#10;ACNQLwAiUTcAIVFAACBRSQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAWU7kAFVPZABZT9AAXUv8A&#10;GFH/ABlR/wCjWQAAmGAAAI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAl&#10;WAgAIFcOAB5XFAAdVxwAHFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlbABRZaQATWnoAElqNABFa&#10;oQAQWrcADlrVABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAAeG4AAG5vAABibQAAVWoA&#10;AEhoAAA+ZgAAM2UAACljAAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgASYC4AEWE3ABBhQAAPYUsA&#10;DmFYAA1hZgAMYnYAC2KJAAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+&#10;cwAAdXUAAGp0AABccwAAT3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sEAA5qDAANahIADGoZAAtq&#10;IQAKaikACWoyAAhqPAAHa0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0AAGnGAABp5wAAafgAAGj/&#10;AABo/wCXbQAAjXMAAIR3AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAxeAAAJ3cAAB12AAAVdgAA&#10;D3YCAAl2CgAEdg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAA&#10;dKgAAHPAAABz4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEAAFuCAABOggAAQYIAADWD&#10;AAApggAAH4EAABaBAAAQggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4AAIImAACCLwAAgjsAAIJH&#10;AACCVQAAgWUAAIF4AACBjQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCNfAAAhIEAAHuEAABuhgAA&#10;YIgAAFKKAABFiwAAOYwAACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQAwAAjwkAAI8OAACPEgAA&#10;kBgAAJAfAACQKAAAkDIAAJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6zAACN0AAAjPAAAIv+AACL&#10;/wCIhAAAgIgAAHKLAABkjQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0A&#10;AACdAAAAnQMAAJ0JAACdDQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAAoFQAAKBmAACfewAAnpMA&#10;AJ6rAACdxgAAnekAAJz5AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2cAAAwngAAI58AABegAAAO&#10;ogAAB6QAAACmAAAAqAAAAKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0QAACuFgAArx4AALEpAACx&#10;OAAAsUgAALFaAACxbwAAsYgAALGgAACwugAAr90AAK/yAACv/QB4kQAAapYAAFyaAABNnwAAP6MA&#10;ADGmAAAjpwAAF6kAAA6rAAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAAuAAAALkAAAC6AAAAvAMA&#10;AL0JAAC+DgAAwBQAAMMeAADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADGrQAAxsgAAMXlAADF8wBs&#10;mQAAXp4AAE+kAABBqAAAMqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0AAADAAAAAxAAAAMYAAADG&#10;AAAAyAAAAMkAAADLAAAAzAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0AAN9AAADgVAAA4WsAAOGF&#10;AADhnwAA4bcAAOHPAADh5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAANvAAAAb8AAADDAAAAxwAA&#10;AMoAAADPAAAA0wAAANYAAADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA&#10;8x8AAPQxAAD2RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wALAP8ACwD/AA4A/wATAP8A&#10;HwD/ACwA/wA5AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A/wCEAP4AigD9AJAA/ACX&#10;APoAngD5AKcA9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA&#10;/wAEAP8AAgD/AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDz&#10;AHgA8gB+APAAhADvAIoA7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA&#10;/wDMAP8AxQD/AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBO&#10;AOwAVwDpAF4A5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4A&#10;ywDVAMkA7wDHAP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDr&#10;ABwA5wAoAOQAMwDhAD4A3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBxAMgAdwDGAH0AxACEAMIA&#10;jADAAJQAvgCeALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAA&#10;APoAAADxAAAA6AADAOAADQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/AFIAvQBZALoAXwC4AGUA&#10;twBqALUAcACzAHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCe&#10;AP8AngD/AJwA/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAbALsAJgC3ADEAtAA6ALEA&#10;QwCuAEsAqwBSAKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2&#10;AJIAygCQAOkAjwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADMAQAAxAAAAL0AAgC2AA0A&#10;sAAVAKsAIACnACoApAA0AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCN&#10;AIAAiwCKAIkAlQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQ&#10;AAC+DgAAtQsAAK8DAACpAAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4AjgBFAIwASwCKAFEAiABX&#10;AIYAXQCFAGMAgwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0ANQAcgDwAHIA/wByAP8A&#10;cQD/AHEA/wDjEQAAzRcAAL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEAEgCNABsAiQAlAIUALwCD&#10;ADcAgAA+AH4ARQB9AEsAewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/AG4CiwBsA5gAawOmAGkE&#10;twBoBc4AZwfsAGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAAoSAAAJkbAACSFAAAjA4B&#10;AIYHDQCABBQAfAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBsClgAagtfAGgLZwBnC3AA&#10;ZQx6AGMMhwBiDJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACk&#10;KwAAmikAAJIkAACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQ&#10;TQBhEFMAXxFaAF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/&#10;AFIV/wDGKAAAti4AAKkyAACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABrEwsAZxMTAGQUHABhFCUA&#10;XxUtAF0VNABcFTsAWxZCAFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAYfwBPGY4AThqfAEwasABL&#10;G8cASxvpAEoc/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwj&#10;AABkHAcAXhkQAFsaGABZGyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsATh1SAE0dWgBLHmMASh5u&#10;AEkffABHH4sARiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8MgAArTgAAKE8AACXPgAA&#10;jT0AAIM6AAB5NQAAbzAAAGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4hLABMITMASyI6AEkiQABI&#10;IkcARyJOAEYjVwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n&#10;/wC4NgAAqj0AAJ5AAACUQgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAAUSULAE0lEQBLJRkASSUh&#10;AEcmKABFJi8ARCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7KoYAOSuXADgrqQA3LL8A&#10;NyzgADcs+AA3LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1EAABzQAAAaDsAAF82AABV&#10;MQAATCsHAEcpDwBFKhYAQyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxIADosUQA5LVsAOC5mADYu&#10;cwA1L4MANC+VADMwpwAyML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAApEQAAJlIAACPSgAAhUoA&#10;AHtJAABwRQAAZUAAAFs7AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5LykAOC8vADcvNgA2MD4A&#10;NTBGADQxTwAzMVkAMjJkADEycQAwM4EALzSTAC40pgAsNbsALDXbACw19QAtNf8ALTT/AC40/wCu&#10;QQAAokgAAJdMAACNTgAAg04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcAAD0zCwA5MxEANzMYADYz&#10;HwA0MyYAMzMtADI0NAAxNDwAMDVEAC81TAAuNlYALTZiACw3bwArN38AKjiRACg4pAAnObkAJjnY&#10;ACc59AAoOf8AKDj/ACk4/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABsTwAAX0kAAFZGAABMQgAA&#10;Qj0AADg4CAA0OA8AMjgVADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6SgApO1QAKDtfACc8bQAl&#10;PH0AJD2PACM9ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVW&#10;AABqUwAAXU8AAFNMAABKSAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/&#10;ACQ/SAAjQFIAIkBdACFBagAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAcQv8AHUH/AB5B/wClTQAA&#10;mlMAAJBYAACGWwAAfVwAAHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNHAAAqQwsAJkMQACVDFgAk&#10;Qx4AI0QlACJELAAhRDQAIEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeKABdHngAWR7MAFEjOABVH&#10;7wAWR/8AF0b/ABdG/wCiUgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAAWVoAAE9YAABEVAAAOVEA&#10;AC9OAAAmSwYAIEoOAB5KEwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAWTEwAFUxXABRMZQATTXUA&#10;Ek2IABFNnAAQTbEADk7MAA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAItiAACBZQAAd2YAAG1mAABj&#10;ZAAAVmEAAEpeAAA/WwAANVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFIdABNSJAASUiwAEVI0ABFS&#10;PgAQU0gAD1NUAA5TYgANVHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQA&#10;AIhoAAB+awAAdGwAAGtsAABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAdXQAAFVsFABBaDAAOWhEA&#10;DloYAA1bIAAMWycAC1swAApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFblAAAW6gAAFvAAABa4gAA&#10;WvYAAVr/AAJZ/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4AAEBsAAA1awAAKmkAACFn&#10;AAAYZgAAEWYBAAxlCgAHZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAAAGRMAABkWgAAZGkAAGR7&#10;AABkjwAAY6QAAGO7AABi3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4dwAAbXgAAGB3AABSdgAA&#10;RnUAADl0AAAudAAAI3IAABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABwFwAAbx8AAG8mAABvMAAA&#10;bzsAAG9HAABvVAAAb2QAAG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17&#10;AABzfQAAZX4AAFh+AABLfgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAABn0AAAB9BQAAfAsAAHwP&#10;AAB8EwAAfBkAAHwhAAB8KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAAepoAAHmxAAB4zgAAd+8A&#10;AHb+AAB2/wCJegAAgX8AAHiCAABrgwAAXYUAAE+GAABChwAANYgAACmHAAAdhwAAFIcAAA2IAAAG&#10;iQAAAIoAAACKAAAAiQYAAIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4AACKRgAAiVYAAIloAACJ&#10;fAAAiJQAAIerAACGxgAAheoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAAU40AAEWPAAA4kQAAK5EA&#10;AB+SAAAUkgAADZMAAASUAAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAAmA4AAJgTAACZGgAAmSIA&#10;AJouAACaPQAAmU0AAJleAACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV/wCAiQAAcowAAGSPAABW&#10;kwAASJYAADqZAAAsmgAAH5sAABScAAAMngAAA58AAAChAAAAowAAAKUAAAClAAAApQAAAKUAAACm&#10;AgAApwgAAKcNAACoEQAAqRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AAAKqaAACqswAAqtAAAKnv&#10;AACp+wB1jwAAZ5QAAFmYAABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAABqQAAAKsAAACuAAAAsQAA&#10;ALIAAACyAAAAswAAALQAAAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/JAAAvzUAAMBHAADAWwAA&#10;wHIAAMCNAADBpgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kAACGrAAATrQAAC7AAAACz&#10;AAAAtQAAALgAAAC8AAAAvwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAAAMkAAADLAAAAzggAANEP&#10;AADVGAAA2CcAANk5AADaTQAA22QAANt+AADcmQAA3LAAANzJAADc4wBdnwAAT6UAAECqAAAyrwAA&#10;IrIAABS1AAAKuAAAALsAAAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADRAAAA1AAAANYAAADZAAAA&#10;2wAAAN4AAADgAAAA5AAAAOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0&#10;xwD/AAkA/wAGAP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBs&#10;AP8AcgD+AHgA/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A&#10;7AD/AOEA/wDSAP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9&#10;AEYA+gBQAPcAWAD0AF8A8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEA&#10;sQDfAMEA3QDdANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wAL&#10;APwAEwD3AB4A9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDcAGwA2gByANcAeADUAH4A&#10;0gCFANAAjQDOAJUAzACfAMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/&#10;AAAA/wAAAP8AAAD5AAAA8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBDAM8ATADMAFMAyQBaAMcA&#10;YADFAGYAwwBrAMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAAsQDCAK4A4ACsAPcAqwD/&#10;AKoA/wCoAP8AowD/AKAA/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADPABMAygAeAMYAKQDCADMA&#10;vwA9ALsARQC4AE0AtgBUALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkAfwCnAIcApQCRAKMAnACg&#10;AKkAngC4AJwAzgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQA&#10;BgC9AA8AtwAYALMAIgCwACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBw&#10;AJgAdwCWAIAAlACKAJEAlQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA&#10;4wAAANEAAADFAAAAvQAAALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoANwCXAD8AlQBGAJIATACR&#10;AFIAjwBYAI0AXQCLAGMAigBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA&#10;/wB3AP8AdwD/AHcA/wDnBwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUAmwAOAJYAFQCSAB8AjgAo&#10;AIsAMQCIADkAhgBAAIQARgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4AHMAdgB9AHQAiABxAJUA&#10;cACkAG4AtABsAMoAawDqAGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgWAACtFQAApBIAAJwOAACW&#10;BwAAkAAJAIoAEACFABgAgQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0A&#10;ZQBrAG4AaQB3AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0A&#10;ALAgAAClHwAAmxwAAJMXAACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBvACsAbQEzAGsBOgBpAkAA&#10;ZwNGAGYDTABkBFIAYwRZAGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcIrQBWCMEAVQnhAFQL9gBU&#10;C/8AVAv/AFQL/wDGHwAAtiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJ&#10;HQBkCiUAYgotAGALNABeCzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQAVA1vAFINewBQDooATw6a&#10;AE4OrABMD8IATBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZLwAAjy0AAIYpAAB9JAAA&#10;dB4AAGwXAABlEQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIRQgBQEUgATxFQAE4RVwBM&#10;EmAASxJrAEkSeABIE4cARhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0&#10;AACVNQAAizQAAIExAAB4KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsATxUjAE4VKgBMFTEASxY3&#10;AEkWPgBIFkQARxdMAEUXVABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8G7sAOxvbADsc9gA8HP8A&#10;PBz/ADwc/wC1MAAAqDYAAJw5AACROwAAhzoAAH43AABzMgAAai0AAGEnAABZIQAAURsJAEwZEABK&#10;GhcASBofAEYaJgBFGy0AQxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5kADsecQA5H4AAOB+SADcg&#10;pAA2ILgANSHWADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAAhT8AAHs8AABwOAAAZzIA&#10;AF0tAABUKAAATCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6IT0AOSFFADgiTQA3IlcA&#10;NiNiADQjbgAzJH4AMiSPADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm/wCvOAAAoj4AAJZCAACM&#10;QwAAgkMAAHhBAABuPQAAYzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQYADkkHwA4JCYANiQsADUl&#10;MwA0JToAMyZCADImSgAxJ1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQAKSrPACkr8AAqK/8AKir/&#10;ACsq/wCsPAAAn0IAAJRGAACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABOMwAARC4AADwpCQA3KBAA&#10;NSgVADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACosagAoLXkAJy2LACYungAl&#10;LrMAJC/NACQv7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwAAHRKAABqRwAAXkIAAFQ9&#10;AABLOQAAQTQAADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUAKS89ACgvRgAnME8AJTBb&#10;ACQxaAAjMXcAIjKJACEynQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCmQwAAmkkAAJBNAACGTwAA&#10;fFAAAHNPAABoTAAAXEYAAFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACkyFwAoMh4AJjIkACUzKwAk&#10;MzIAIzQ6ACI0QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjIABk46wAaOP8AGzf/ABs3&#10;/wCjRwAAmE0AAI5RAACEUwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAAPUEAADM9AAAqOQkAJTcO&#10;ACM3FAAiOBsAITgiACA4KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAYO3IAFjuFABU8mQAUPK0A&#10;Ez3GABM96QAUPP0AFTz/ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5YAABkVgAAWFEAAE5PAABF&#10;SwAAOkcAADBDAAAnQAUAID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81ABY/PgAVP0gAFEBTABNA&#10;YAASQXAAEUGCABBBlwAPQawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4A&#10;AGxdAABiWwAAVlcAAExVAABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAVRBQAFEUbABNFIgASRSkA&#10;EUUxABFFOwAQRkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH4AAJR/YACkb/AAtG/wCa&#10;VQAAkFsAAIdgAAB9YgAAc2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUAAChSAAAfUAAAF04EABFM&#10;DAAPTBEADkwXAA5MHgANTSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkABE57AAJOjwABTqQAAE26&#10;AABN2wABTfIAAU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABcZwAAT2QAAEJhAAA3XwAA&#10;LVwAACNaAAAaWAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJVNAAAVT4AAFVKAABWVwAA&#10;VmUAAFV3AABViwAAVaAAAFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgAAIBsAAB3bgAAb28AAGNu&#10;AABWbAAASWoAAD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0AAF8RAABfFwAAXx4AAF8m&#10;AABfLwAAXzoAAF9FAABfUwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAAXO8AAFv9AABb/wCQagAA&#10;hm8AAH1yAAB1dAAAanUAAF10AABPcwAAQnIAADZwAAArbwAAIG4AABdtAAAQbAAACmwAAAJrBgAA&#10;awsAAGoPAABqFAAAahoAAGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGltAABoggAAaJgAAGeuAABm&#10;ygAAZe0AAGX8AABk/wCLcQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAAO3oAAC96AAAjeQAAGXgA&#10;ABF3AAAKdwAAA3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYA&#10;AHVoAAB0fAAAdJIAAHOqAAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/AABogQAAWoIAAEyCAAA/&#10;gwAAMoQAACWDAAAagwAAEYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMIAACDDQAAgxAAAIMVAACE&#10;HAAAhCYAAIQyAACEPwAAg08AAINgAACCdQAAgowAAIGkAACAvQAAf+MAAH75AAB+/wCCgAAAeoQA&#10;AGyGAABeiAAAUIoAAEKLAAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAAkQAAAJIAAACSAAAAkgAA&#10;AJIBAACSBwAAkgwAAJIQAACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACTawAAk4IAAJKcAACRtgAA&#10;kNgAAI/zAACP/wB+hwAAcIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcAABGYAAAJmQAAAJsAAACc&#10;AAAAngAAAKAAAACgAAAAoAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQAAKUdAACmKgAApjoAAKZM&#10;AAClYAAApXgAAKWSAACkrAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABHmQAAOZwAACqeAAAdoAAA&#10;EaEAAAijAAAApQAAAKcAAACpAAAArAAAAK4AAACuAAAArgAAAK8AAACwAAAAsQAAALIAAACzBgAA&#10;tQ0AALcTAAC5HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALreAAC58gBnlQAAWJkAAEqe&#10;AAA7ogAALKYAAB2oAAARqgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAAALwAAAC8AAAAvgAAAL8A&#10;AADAAAAAwgAAAMQAAADGAAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA010AANR2AADUkgAA1asA&#10;ANXEAADU4gBbnQAATKIAAD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7AAAAvgAAAMIAAADHAAAA&#10;ygAAAMwAAADMAAAAzgAAANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIAAADmCwAA6xMAAOwkAADt&#10;OAAA7k4AAO9nAADwggAA8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAw&#10;AP8APAD/AEcA/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A&#10;8ACnAO4AswDsAMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/&#10;AAAA/wAMAP8AFAD/ACAA/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcA&#10;eQDlAH8A4wCGAOEAjgDfAJYA3QCgANsArADYALsA1ADRANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/&#10;ALIA/wD/AAAA/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA&#10;2QBbANYAYQDTAGcA0QBsAM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMApQDAALIAvgDFALwA5QC6&#10;APsAuAD/ALcA/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AADAOUADQDfABUA2gAgANQA&#10;KgDQADUAywA+AMgARwDFAE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIAtgB4ALUAgACzAIgAsQCS&#10;AK4AngCsAKoAqQC7AKgA1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA&#10;2AAAAM4ACQDHABEAwgAaAL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwAVACqAFoAqQBfAKcAZQCl&#10;AGsApABxAKIAeACgAIEAngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA&#10;/wD5AAAA6wAAAN0AAADPAAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgApQAxAKIAOQCfAEEAnQBI&#10;AJsATgCZAFMAlwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCIAJwAhgCqAIQAvACCANwA&#10;gQD2AIAA/wB/AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4AAACnAAkAoQAQAJwAGACY&#10;ACIAlQAqAJIAMgCQADoAjQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBkAIEAawB/AHMAfQB9AHsA&#10;iAB4AJUAdgCjAHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAAygoAALwLAACxCQAAqAQA&#10;AKEAAACbAAMAlAAMAI8AEwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcA&#10;dABdAHIAZABwAG0AbwB2AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQ&#10;DgAAvxIAALITAACnEgAAnRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAeAHYAJQB0AC0AcQA0AG8A&#10;OgBuAEAAbABGAGoATABpAFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkAXACYAFsAqQBZALwAWADc&#10;AFgA9ABYAP8AVwD/AFcA/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACFDwAAfgkAAHcBCgByABAA&#10;bgAXAGoAHwBoACcAZQAuAGQANABiADsAYABAAF8ARgBdAEwAXABTAFoAWgBYAGIAVwBsAFUAdwBT&#10;AIUAUgCUAFABpQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUd&#10;AAB9GAAAdRIAAG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUAVgU7AFQGQQBTBkcAUQZO&#10;AFAHVQBOB14ATQhnAEsIcwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAA&#10;qikAAJ4sAACULAAAiioAAIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBN&#10;DC8ATAw2AEsNPABJDUIASA1JAEYNUQBFDloARA5kAEIOcABADn8APw+QAD4QogA8ELYAOxDRADsR&#10;8QA7Ef8AOxH/ADwR/wC0KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAAaSMAAGEdAABZFgAAUREI&#10;AEwPEABKEBYASBAdAEYQJABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9ElYAPBJhADoTbQA5E3wA&#10;NxSNADYUnwA1FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3AACMOAAAgjYAAHg0AABu&#10;LgAAZSoAAFwkAABUHgAATBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUtADsVNAA5FjoAOBZCADcW&#10;SgA2F1MANRdeADMYagAyGXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgA&#10;AJQ7AACKPAAAgDwAAHY5AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8GRAAOhkWADgZHQA2GiMA&#10;NRopADQaMAAzGjcAMhs+ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkfmwAoH64AJyDHACYg6gAn&#10;IP4AKCD/ACgg/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUAAFYwAABNKwAARCUAADsg&#10;BwA2Hg4AMx4TADIeGQAwHiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4AKSFYACciZQAmInQAJSOF&#10;ACMjmQAiJK0AISTFACEl6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACFRQAAe0QAAHJDAABnPwAA&#10;XToAAFM2AABKMQAAQSwAADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgjKgAnIzEAJiQ5ACUlQQAk&#10;JUsAIyZWACImYwAhJ3IAHyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1H&#10;AACDSQAAekkAAHBHAABmRAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkAKCcPACcnFAAlJxoAJCch&#10;ACMoJwAiKC4AISk2ACApPwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAXLakAFi3BABYt5AAXLfoA&#10;GC3/ABkt/wChQQAAlUcAAItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9AAABGPQAAPTgAADM0AAAq&#10;LwYAJCwNACEsEgAgLBgAHy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9RABcwXgAWMG0AFTF/ABMx&#10;kwASMagAETK/ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAAdlIAAG1QAABiTgAAVkkA&#10;AE1GAABEQwAAOz8AADE6AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAXMykAFjMxABU0OgAUNEQA&#10;EzRPABI1XAARNWsAEDZ9AA82kQAONqYADTe8AA033QANNvYADjb/AA82/wCbSQAAkU8AAIdTAAB+&#10;VgAAdVYAAGpVAABgUwAAVU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoIABY4DgAVOBIAFDgYABM5&#10;HwASOSYAETkuABA5NwAPOkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIABzy4AAc81QAIPPAACTv/&#10;AAo7/wCYTgAAjlQAAIVYAAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+TgAANEsAACpHAAAhRAAA&#10;GEIDABJACwAQPxAADj8VAA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdBVgAGQWUABEF2AANBigAB&#10;QZ8AAEG0AABB0AABQe4AAUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAAAGZgAABdXgAAUVsAAEVX&#10;AAA6VAAAL1EAACVPAAAcTAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAABUgoAANIMQACSDsAAEhH&#10;AABIUwAASGIAAEhzAABIhgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAA&#10;bmYAAGVmAABZZAAATGAAAEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtSBwAFUQ0AAVARAABQFgAA&#10;UB0AAFAlAABQLgAAUDgAAFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+uAABOyQAATusAAE37AABN&#10;/wCPYQAAhmYAAH1pAAB0bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAAJGEAABpfAAASXgAADFwA&#10;AAZcBgAAWwsAAFoPAABaEwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAAWVoAAFlrAABYfgAAWJQA&#10;AFerAABXxQAAVukAAFX7AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpxAABMcAAAP24AADNtAAAo&#10;awAAHWoAABRoAAANZwAAB2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQcAABkJAAAZC4AAGQ6AABj&#10;RwAAY1UAAGNmAABjegAAYpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAAf3QAAHh3AABueAAAYHgA&#10;AFJ3AABFdwAAOHYAACt2AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAAcQUAAHEKAABxDgAAcBEA&#10;AHAXAABwHgAAcCcAAHAzAABvQAAAb1AAAG9gAABudAAAbosAAG2iAABsvAAAa+IAAGr4AABp/wCD&#10;dwAAfHsAAHN9AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/&#10;AAAAfgAAAH4FAAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHuc&#10;AAB6tgAAedoAAHj1AAB3/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAyiQAAJIkAABiJAAAPiQAA&#10;B4oAAACLAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACNEQAAjRcAAI4iAACOLwAA&#10;jj8AAI1QAACNZAAAjHsAAIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgAAF6KAABQjQAAQo8AADSR&#10;AAAmkgAAGZMAAA6UAAAGlQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAAAJsAAACbAAAAnAAAAJ0F&#10;AACdCwAAnhAAAJ8XAACgJAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAAnsIAAJ3oAACc+QBwjAAA&#10;YY8AAFOSAABElgAANpkAACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAAClAAAAqAAAAKkAAACpAAAA&#10;qQAAAKoAAACrAAAArAAAAK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5AAC1TQAAtGQAALR+AACz&#10;mgAAs7QAALPVAACz8ABkkwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAABKgAAACrAAAArQAAALAA&#10;AAC0AAAAtgAAALgAAAC4AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAAwwAAAMUHAADJDwAAyhoA&#10;AMssAADMQAAAzVYAAM5vAADNiwAAzKgAAMzCAADM4gBYmwAASaAAADqlAAAsqQAAHKsAAA+uAAAE&#10;sQAAALQAAAC3AAAAugAAAL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzwAAANIAAADV&#10;AAAA2QAAAN0AAADhBQAA5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cAAOyuAADswgD/AAAA/wAA&#10;AP8AAAD/AAYA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A&#10;9QB0APQAegDyAIAA8QCHAO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDE&#10;AP8AvAD/ALYA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0A&#10;TwDrAFYA6ABcAOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA1ACbANIApgDPALQAzADJ&#10;AMkA6QDIAP8AxwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA&#10;6gAiAOYALADhADcA3QBAANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgAbQDGAHMAxAB5AMIAgQDA&#10;AIoAvgCUALwAnwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkA&#10;AADvAAAA5gAAAN8ACwDWABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBh&#10;ALMAZgCxAGwAsAByAK4AegCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCfAO4AnQD/AJwA/wCZAP8A&#10;lAD/AJEA/wD/AAAA9gAAAOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcAIACzACoAsAAzAK0AOwCq&#10;AEMApwBJAKUATwCjAFUAogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCFAJQAkACSAJ0AkACsAI4A&#10;vwCMAOIAiwD6AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAAvwAAALUAAQCuAAsAqQAS&#10;AKUAGwChACMAngAsAJsANACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCNAF4AiwBkAIkAawCHAHMA&#10;hQB9AIMAiACBAJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4&#10;AAAArwAAAKgAAACgAAYAmgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8AIQAQgCCAEcAgABNAH8A&#10;UgB9AFgAewBeAHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/&#10;AGkA/wDVAwAAwwcAALYIAACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACDABgAfwAgAHwAJwB6AC4A&#10;dwA1AHUAOwB0AEEAcgBHAHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUAewBjAIgAYgCXAGAApwBe&#10;ALsAXQDcAFwA9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0AAI8IAACIAAAAggAFAHsA&#10;DQB3ABIAcwAaAG8AIQBsACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwAYABSAF8AWQBdAGEAWwBq&#10;AFkAdQBXAIIAVQCRAFQAogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/FAAAsBgAAKQaAACZGQAA&#10;jxYAAIcRAAB/DQAAdwYAAHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0ALwBbADUAWQA7AFgAQQBW&#10;AEYAVQBNAFMAVABSAFwAUABlAE4AcABMAH0ASwCNAEkAngBIALAARwDHAEYA6QBGAPsARgD/AEUA&#10;/wC4GwAAqiAAAJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoAXQAQAFkAFgBWAB0AVAAj&#10;AFIAKgBQADAATwA1AE4AOwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABDAnkAQQOJAEADmgA+BK0A&#10;PQTEADwF5QA8B/gAPAf/ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsjAABxHgAAaRgAAGESAABa&#10;DQMAUwgMAE8FEQBMBRcASgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhDAEAISwA+CVMAPQldADsK&#10;aAA6CnYAOAuHADcLmQA1C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4A&#10;AHcqAABtJQAAZCAAAFwaAABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+DCUAPA0rADsNMgA6DTgA&#10;OA0/ADcORwA2DlAANA5aADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR5QAsEfoALBH/AC0R/wCq&#10;LAAAnTEAAJI0AACHNQAAfTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYAAEARCQA7EA8AORAUADcQ&#10;GwA2ECEANBAnADMRLQAyETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EAKROCACcUlQAmFKkAJRXA&#10;ACQV4wAlFvoAJhb/ACYV/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABnMQAAXS0AAFQoAABMIgAA&#10;Qx0AADsXBQA1FA0AMhMRADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkWQAAoFkoAJxdUACYXYAAk&#10;GG8AIxiAACEZkwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoAAI09AACDPgAAeT0AAG87&#10;AABlNwAAWzIAAFItAABJKAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoAJxggACYZJwAlGS0AJBo1&#10;ACMaPgAiG0cAIRtSACAcXgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZH/YAGh//ABse/wChOAAA&#10;lT0AAItBAACBQgAAd0IAAG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUkAAAtIAcAJx0NACUdEgAj&#10;HRcAIR0dACEdJAAgHisAHx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj&#10;2gAUI/UAFSP/ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAAVzwAAE04AABENAAAPDAA&#10;ADMrAAAqJgMAIyILACAhEAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAYJEIAFiVNABUlWQAUJmgA&#10;EyZ5ABImjQARJ6IAECe4AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdIAAB9SgAAdEoAAGpJAABg&#10;RgAAVUEAAEw+AABDOgAAOjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcYABYnHwAVKCUAFCgtABMo&#10;NgASKUAAEilLABEqVwAQKmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kA&#10;AIVMAAB8TgAAc08AAGlOAABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAlNAAAHTAFABYtDAAULBAA&#10;Ey0VABItHAARLSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkwiAAIMZwABjGxAAYxywAG&#10;MesABzD8AAgw/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwAAElKAABARgAANUIAACs+&#10;AAAiOgAAGjcBABI0CQAPMw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsACDVGAAc1UgAFNmAABDZx&#10;AAI2hAAANpkAADavAAA2yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4WAAAb1kAAGVYAABbVQAA&#10;UVIAAEdPAAA8TAAAMUgAACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7FwAGOx4ABTsmAAQ7LgAC&#10;OzgAATxDAAA8TwAAPF4AADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9c&#10;AAB2XQAAbV4AAGNdAABaXAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQ&#10;AABDFQAAQxsAAEMjAABDKwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAAQ5QAAEKqAABCwwAAQeYA&#10;AEH5AABB/wCOWAAAhl4AAH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAV&#10;UQAADk8AAAlNBQACTQsAAEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9AABLSQAAS1cAAEtnAABK&#10;ewAASpAAAEmnAABJwAAASOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAAaWoAAF5pAABQZgAAQ2QA&#10;ADdhAAAsXwAAIV0AABhbAAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAAVRUAAFQbAABUIwAAVC0A&#10;AFQ5AABURQAAVFMAAFRkAABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP/wCIZwAAf2sAAHduAABv&#10;cAAAZXAAAFduAABKbAAAPWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIAAABiAQAAYQYAAGALAABg&#10;DgAAXxIAAF8XAABfHgAAXigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgAAFygAABbuQAAWt8AAFn3&#10;AABY/wCEbgAAfHIAAHV1AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAdcAAAE28AAAxuAAAEbgAA&#10;AG4AAABuAAAAbAIAAGwHAABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABqOgAAaUkAAGlaAABpbAAA&#10;aIMAAGebAABmtQAAZdgAAGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwAAEZ8AAA5fAAALHwAAB97&#10;AAAUegAADXoAAAR6AAAAegAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsAAHgOAAB4EwAAeBoAAHgl&#10;AAB4MgAAd0EAAHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+fQAAdYAAAGeBAABYggAA&#10;SoMAADyEAAAuhQAAIYUAABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACIAAAAhwAAAIcAAACHAAAA&#10;hwQAAIcJAACHDgAAiBMAAIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaNAACFpwAAhMUAAIPsAACC&#10;/gB4hAAAaoYAAFyIAABNigAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAAAJIAAACTAAAAlQAAAJYA&#10;AACWAAAAlgAAAJYAAACWAAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAAmi0AAJo/AACaUgAAmmgA&#10;AJmDAACZnwAAmLoAAJfiAACW+ABtigAAX40AAFCQAABBkwAAM5YAACSXAAAWmAAADZkAAAGbAAAA&#10;nQAAAJ8AAAChAAAApAAAAKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgAAACpAAAAqgQAAKwMAACu&#10;EwAAriEAAK4zAACuRwAArl0AAK52AACukwAArq4AAK3NAACs7wBhkQAAU5UAAESYAAA1nAAAJp8A&#10;ABehAAANowAAAKUAAACnAAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAAtAAAALUAAAC3AAAAuAAA&#10;ALkAAAC7AAAAvQAAAL8BAADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADGhQAAxqIAAMa8AADG3gBV&#10;mQAAR50AADiiAAAppgAAGagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoAAAC/AAAAwQAAAMQAAADD&#10;AAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwAAOEYAADjKwAA5EEAAOVa&#10;AADmdAAA5pEAAOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A&#10;/QBIAPoAUAD3AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkAiQDoAJIA5gCcAOQAqADi&#10;ALcA3wDNANwA7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8A&#10;DwD8ABgA+AAjAPQALgDwADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7&#10;ANEAggDPAIsAzQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA&#10;/wAAAP8AAAD7AAAA8wABAO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8ARADMAEsAyQBRAMYAVwDE&#10;AF0AwgBiAMEAZwC/AG0AvQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA&#10;/wChAP8AmwD/AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAAyQAYAMUAIgDBACsAvAA1&#10;ALkAPQC2AEUAswBLALEAUQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACkAHwAogCGAKAAkgCeAJ8A&#10;nACuAJkAwwCXAOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5&#10;AA0AswATAK8AHACsACUAqQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQA&#10;bACSAHUAkAB+AI4AigCLAJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAA&#10;AMwAAADBAAAAuAAAAK4AAACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCRADcAjwA9AI0AQwCLAEkA&#10;iQBOAIgAUwCGAFkAhABfAIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUArwBzAMcAcgDsAHEA/wBw&#10;AP8AcAD/AG4A/wDdAAAAyQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAMAI4AEgCKABkAhwAhAIQA&#10;KQCBADAAfwA3AH0APQB7AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcAbwBwAGwAewBqAIgAaACX&#10;AGYAqABlALwAYwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAAClAgAAnAAAAJQAAACNAAAA&#10;hgAIAIEADgB8ABQAeAAbAHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkARwBoAEwAZgBSAGQAWQBj&#10;AGAAYQBpAF8AdABdAIEAWwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYP&#10;AACbDgAAkgsAAIkFAACCAAAAewACAHUACwBwABAAbAAWAGgAHQBmACMAYwAqAGEAMABgADYAXgA7&#10;AF0AQQBbAEYAWgBMAFgAUwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4A&#10;SQD/AEkA/wC5EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsABgBlAA0AYQARAF0AGABa&#10;AB4AWAAkAFYAKgBUADAAUwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBfAEcAaQBGAHYARACFAEMA&#10;lwBBAKkAQAC/AD8A4gA/APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAAhBwAAHoYAAByEgAAag4A&#10;AGIIAABcAQgAVwAOAFMAEwBQABkATgAfAEwAJQBKACsASAAwAEcANgBGADwARABCAEMASQBBAFEA&#10;PwBaAD4AZQA8AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA/wCsIAAAnyQAAJQmAACJ&#10;JgAAfyQAAHUgAABsGwAAZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAaAEIAIABAACUAPwArAD4B&#10;MQA8ATcAOwI+ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/&#10;ACwI/wCoJQAAmyoAAJAsAACGLQAAeysAAHInAABoIgAAXx0AAFcXAABPEgAASA4EAEEKCwA+BxAA&#10;OwYVADkHGwA4ByEANggmADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwKXgArC2wAKQt8ACgMjwAm&#10;DKIAJQy3ACQM0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEAAG8uAABlKQAAXCQAAFMf&#10;AABLGQAAQxMAADwQBgA1DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4AKg01ACkNPQAnDkYAJg5Q&#10;ACQOXAAjD2oAIg97ACAQjgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wChLwAAlTMAAIo2AACANwAA&#10;djYAAG0zAABjLwAAWSoAAFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQEgAoEBgAJxAeACUQJAAk&#10;ECoAIxEyACIROgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU&#10;/wCeMwAAkzcAAIg6AAB+OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAAPSEAADQcAAAtFwUAJhMM&#10;ACMTEAAiExUAIBMaAB8TIQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAXF2UAFhd2ABQYiQATGJ4A&#10;EhizABEZzgARGe8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9AABfOQAAVTUAAEwwAABD&#10;LAAAOicAADIiAAAqHgEAIhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj4AFRpJABMb&#10;VQASG2MAERx0ABAchwAPHZwADh2xAA0dywANHewADh3/AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMA&#10;AGhCAABePgAAUzoAAEo2AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAXHBAAFRwVABQdGwAUHSIA&#10;Ex0pABIeMgARHzwAEB9GABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAkixwAJIucACiL7AAsh/wCX&#10;PgAAjEMAAINGAAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQAAC8wAAAnLAAAHicDABYj&#10;CgASIQ4AESETABAiGQAQIiAADyInAA4jLwANJDkADCREAAslUAAKJV4ACSZvAAcmggAGJpYABCas&#10;AAMmxAAEJuUABCb3AAYm/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABbSAAAUEQAAEdBAAA/PgAA&#10;NzsAAC02AAAkMQAAGy0AABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAopLQAJKTcABypCAAYqTgAE&#10;K1wAAytsAAErfwAAK5QAACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQ&#10;AABaTQAAT0oAAEdHAAA+RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwACS4QAAcuFQAGLxsABS8j&#10;AAMvKwACMDUAADA/AAAwTAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAAMOEAADD1AAAv/wCQSwAA&#10;hlAAAH1UAAB1VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJ&#10;NwsABDYPAAE2EwAANhkAADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdnAAA3eQAAN48AADalAAA2&#10;vQAANuAAADX1AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAATFYAAEBSAAA1TgAAKksA&#10;ACBIAAAXRgAAEEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAAPi8AAD46AAA+RgAAPlQA&#10;AD5kAAA+dgAAPYwAAD2jAAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlfAABwYQAAaGEAAF9hAABU&#10;XgAAR1sAADpXAAAvVQAAJVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgNAABHEAAARxQAAEYaAABG&#10;IgAARiwAAEY3AABGQwAARlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wAAEL1AABC/wCIXQAAf2IA&#10;AHdlAABuZwAAZ2gAAFtmAABOYwAAQWEAADReAAApXAAAH1oAABVXAAAOVgAAB1QAAABTAQAAUgYA&#10;AFELAABRDgAAUBEAAE8WAABPHgAATycAAE8yAABPPwAAT00AAE5dAABObwAAToUAAE2dAABMtQAA&#10;S9gAAEr1AABK/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcAAC1lAAAiZAAAGGIAABBg&#10;AAAJXwAAAF4AAABeAAAAXQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIAAFktAABZOgAAWUgAAFhY&#10;AABYawAAV4EAAFeZAABWsgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABocwAAWnIAAExxAAA/cAAA&#10;Mm8AACVuAAAabAAAEWsAAAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABmCAAAZgwAAGYPAABlFAAA&#10;ZRwAAGUnAABkNAAAZEMAAGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/xAABe/wB9dAAAd3cAAG55&#10;AABfeQAAUXkAAEN5AAA2eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQA&#10;AABzAgAAcwcAAHMMAAByEAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAAcXQAAHCOAABvqAAAbsYA&#10;AGztAABr/wB7ewAAcn4AAGR+AABVfwAAR4AAADmBAAArggAAHoEAABKBAAAKgQAAAIEAAACCAAAA&#10;gwAAAIMAAACDAAAAggAAAIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIXAACCIwAAgjIAAIJDAACB&#10;VgAAgWwAAICGAAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAAPIkAAC6KAAAgiwAAE4sA&#10;AAqLAAAAjAAAAI0AAACPAAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAAkQAAAJIAAACSAgAAkwkA&#10;AJQPAACUGQAAlCcAAJQ4AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/&#10;kAAAMJIAACGUAAAUlQAACpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAAAACgAAAAoAAAAKAAAACh&#10;AAAAogAAAKMAAACkAAAApQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYAAKlvAACpiwAAqKgAAKfH&#10;AACm7ABfjwAAUJIAAEGWAAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAApgAAAKgAAACsAAAArgAA&#10;AK8AAACvAAAAsAAAALAAAACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9BwAAvxAAAL8fAADAMwAA&#10;wEkAAMBiAADAfgAAwJsAAMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUAAAunAAAAqgAAAK0AAACw&#10;AAAAswAAALYAAAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAAAMgAAADKAAAAzAAAAM8A&#10;AADTAAAA2gcAANsTAADdJQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA&#10;/wAHAP8AEAD/ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDn&#10;AHUA5gB8AOQAhADiAI0A4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA&#10;/wD/AAAA/wAAAP8AAAD/AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA5gA9AOIARQDeAEwA2wBT&#10;ANgAWADUAF4A0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDAAKkAvgC6ALsA2QC5APcA&#10;uAD/ALQA/wCpAP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcACgDhABEA3AAaANcAIwDQ&#10;AC4AywA3AMcAPwDEAEYAwQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBuALQAdQCxAH4ArwCIAK0A&#10;kwCqAKEAqACxAKYAyACkAO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAA&#10;AM0ABQDGAA4AwQAVAL0AHgC5ACcAtQAwALIAOACvAEAArABGAKoATACoAFEApwBWAKUAWwCjAGEA&#10;oQBnAJ8AbgCeAHYAmwCAAJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4&#10;AAAA6QAAANwAAADMAAAAwQAAALgAAACyAAoArAARAKgAGAClACEAogApAJ4AMgCcADkAmQA/AJcA&#10;RQCVAEoAlABQAJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEAggCgAIAAsgB9AMwAfADx&#10;AHsA/wB6AP8AdwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAAChAAUAmwANAJcAEwCTABsA&#10;kAAjAIwAKwCKADIAiAA4AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABz&#10;AIkAcACYAG8AqQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAAALUAAACrAAAAowAAAJsA&#10;AACSAAAAjAAKAIcAEACDABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0AcgBCAHEASABvAE0AbQBT&#10;AGwAWQBqAGEAaABqAGYAdABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBbAP8AWgD/AFoA/wDFAAAA&#10;tgIAAKkCAACfAAAAlgAAAI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4AHgBrACUAaQArAGcAMQBm&#10;ADcAZAA8AGMAQQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACKAFIAmwBRAK4AUADIAE8A&#10;7gBOAP8ATgD/AE0A/wC7CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAAdQAAAG4ACABpAA4AZQAT&#10;AGIAGQBfAB8AXQAlAFsAKwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQAFUATgBeAEwAaABKAHUA&#10;SACEAEcAlQBFAKgARAC/AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkVAACOEwAAhBEAAHsNAABz&#10;CAAAbAAAAGUAAwBfAAsAWwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAwAEsANgBJADwASABCAEYA&#10;SABFAFAAQwBZAEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsA&#10;AJMdAACJHAAAfxkAAHUVAABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABKABUARwAaAEUAIABEACYA&#10;QgArAEEAMQA/ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAv&#10;AO8ALgD/AC4A/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMAAFcOAABQCgAASQMIAEUA&#10;DQBBABEAPgAWADwAGwA6ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2&#10;ACoAiAAoAJwAJwCwACYAyQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACBKgAAdygAAG0lAABkIAAA&#10;WxsAAFIVAABLEAAAQwwCAD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8CJwAtAi0ALAM0ACoDOwAp&#10;BEMAKARNACYFWAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4AB0J/wCfKAAAky0AAIgv&#10;AAB+LwAAdC4AAGorAABhJgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoALggOACsHEgApBxcAKAgd&#10;ACcIIwAlCCkAJAkwACMJNwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAYDJkAFwytABYMxgAVDeYA&#10;FQ35ABYN/wCcLQAAkDEAAIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwjAABEHQAAPBgAADQTAAAt&#10;EAYAJg0LACQMDwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQ&#10;hAASEJgAERCuABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0A&#10;AEooAABCJAAAOR8AADEaAAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAXECEAFhApABUQMQAUEToA&#10;ExFFABISUQAREl8AEBJvAA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T/wCXNQAAjDkAAII8AAB4&#10;PQAAbz0AAGU6AABbNwAAUjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgDABkUCgAVEg4AFBISABMT&#10;GAASEx8AERQmABEULgAQFDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMACBioAAYYvwAHGOAABxj1&#10;AAkY/wCVOAAAij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+MAAANisAAC4nAAAnIwAA&#10;Hx8AABcaCAASFw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAobTAAJG1oABxxpAAUcfAAE&#10;HZEAAh2mAAEdvAACHN0AAhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUAAGNEAABZQQAATz0AAEY5&#10;AAA+NgAANTIAAC4uAAAlKgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoACh4iAAgeKgAHHzMABiA+&#10;AAQgSgADIVcAASFnAAAheQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAA&#10;a0oAAGJJAABYRgAATkIAAEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIoBAANJAoACSMOAAYjEgAF&#10;IxkABCQgAAIkKAABJTEAACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACaiAAAmuQAAJtkAACXyAAAl&#10;/gCORQAAhEkAAHtNAABzTwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAAMT0AACc5AAAeNQAAFTIA&#10;AA8uAwAKLAoABSsOAAEqEQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAALFMAACxiAAAsdQAALIoA&#10;ACugAAArtwAAK9YAACryAAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9TAABWUQAATE4AAENLAAA3&#10;RwAALUMAACM/AAAaPAAAEjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEbAAAxIwAAMSwAADI3AAAy&#10;QwAAMlAAADJgAAAycgAAMocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAAgFQAAHhXAABvWQAAZlkA&#10;AF5ZAABVVwAASVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgABPAgAADsMAAA6DwAAORIA&#10;ADkYAAA5IAAAOSkAADk0AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3swAAN9IAADbyAAA1/wCH&#10;VQAAf1oAAHZdAABtXwAAZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8AABhMAAAQSgAACkgAAANG&#10;AQAARQYAAEQKAABDDQAAQhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoAAEFaAABBbAAAQIEAAD+Z&#10;AAA/sQAAPtAAAD3yAAA8/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABLYQAAPl4AADJbAAAmWQAA&#10;HFYAABJUAAAMUgAABFEAAABPAAAATgMAAE0IAABMDAAASw4AAEsSAABKGQAASiIAAEosAABKOQAA&#10;SkcAAEpWAABJaAAASX4AAEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJp&#10;AABEZgAAN2QAACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAAAFcEAABWCAAAVgwAAFUQ&#10;AABUFAAAVB0AAFQnAABUNAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAAUMoAAE/vAABO/wB+agAA&#10;d24AAHBxAABmcQAAWHAAAEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZmAAAAZQAAAGUAAABlAAAA&#10;YwAAAGIAAABiBAAAYQgAAGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9NAABeXgAAXnQAAF2NAABc&#10;pwAAW8UAAFrtAABZ/wB7cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAAJnQAABlzAAAQcgAAB3EA&#10;AABxAAAAcQAAAHEAAABxAAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAAbREAAG0aAABtJgAAbDUA&#10;AGxGAABrWAAAa20AAGqGAABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8AABTfQAARH0AADZ+AAAo&#10;fgAAG30AABB9AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8&#10;BgAAfAwAAHwSAAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEA&#10;AFaDAABIhAAAOYYAACuHAAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAAjAAAAI0AAACNAAAAjAAA&#10;AIwAAACMAAAAjAAAAIwAAACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACORgAAjlsAAI10AACNkAAA&#10;jK0AAIvOAACK8wBohgAAWogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IAAACTAAAAlQAAAJcAAACZ&#10;AAAAmwAAAJwAAACbAAAAmwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAAAKEDAACiDAAAohYAAKMm&#10;AACjOgAAo08AAKNoAACihgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAwlgAAIZkAABKaAAAHmwAA&#10;AJ0AAACgAAAAogAAAKQAAACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACtAAAArgAAAK8AAACxAAAA&#10;sgAAALQAAAC3AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALuxAAC50gBQlQAAQZgAADKc&#10;AAAjoAAAE6IAAAikAAAApwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAAALsAAAC6AAAAvAAAAL0A&#10;AAC/AAAAwAAAAMIAAADEAAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA1zUAANhNAADYaQAA14YA&#10;ANejAADWvQD/AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwAKwD4ADUA9AA/APAARwDu&#10;AE4A6wBUAOkAWgDnAF8A5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA&#10;4ADJAPsAxwD/AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA/AAAAPYACwDxABEA7QAb&#10;AOkAJQDkADAA3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8A&#10;vgCKALsAlQC4AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA/wD/AAAA/wAAAPoAAADx&#10;AAAA6AAAAOAABgDZAA4A0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBIALgATQC2AFMAtABYALIA&#10;XQCwAGIArgBpAKwAbwCqAHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/&#10;AIoA/wD/AAAA9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCyACIArgArAKoANACoADsA&#10;pQBBAKMARwChAEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJ&#10;ANMAhwD3AIYA/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAAALEAAACrAAcApQAOAKEA&#10;FACeABwAmgAlAJcALQCUADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUAiABbAIYAYQCEAGkAggBy&#10;AH8AfQB9AIsAewCaAHgAqwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAA&#10;qwAAAKEAAACaAAIAlAALAJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8AOQB9AD8AewBEAHkASQB4&#10;AE4AdgBUAHQAWgBzAGIAcABrAG4AdQBsAIMAagCSAGgAowBmALgAZADeAGMA+wBiAP8AYgD/AGAA&#10;/wDMAAAAvAAAAK8AAAClAAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIAeAAZAHUAHwBzACYAcQAt&#10;AG8AMgBtADgAawA9AGoAQgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8A&#10;VgDLAFUA8gBUAP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgAAACBAAAAeQACAHMACgBv&#10;AA8AawAUAGcAGgBlACAAYwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBHAFcATgBWAFUAVABeAFIA&#10;aABQAHQATgCDAEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAApgsAAJsMAACQCgAAhgUA&#10;AH4AAAB2AAAAbwAAAGgABQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBTACwAUQAxAFAANgBOADwA&#10;TQBCAEsASABJAFAASABYAEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCs&#10;EAAAnxIAAJQSAACJEQAAfw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQANAFEAEQBOABYASwAbAEkA&#10;IQBIACYARgArAEUAMQBDADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkANwB4ADYAiQA0AJwAMwCx&#10;ADIAzgAyAPEAMQD/ADEA/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABoDgAAXwoAAFgDAABRAAQA&#10;TAAKAEgADgBEABIAQQAWAD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYAPgA0AEYAMwBPADEAWQAv&#10;AGUALgBzACwAhQArAJgAKgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAAAIohAAB/IQAAdR8AAGwa&#10;AABjFgAAWhEAAFINAABLBwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwAMwAhADEAJwAwACwALgAz&#10;AC0AOgArAEIAKgBLACgAVQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAgAOQAHwD5AB8A/wCdIgAA&#10;kSYAAIYoAAB8JwAAciUAAGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgFBwA0AAwAMQAQAC4AEwAs&#10;ABgAKgAdACkAIgAnACgAJgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBtABwAfgAaAJIAGQCnABgA&#10;vQAXAN8AFwH1ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAAVB8AAEsaAABDFAAAOxAA&#10;ADQNAgAtCQkAKQUNACYDEAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAbBDoAGgVEABkFTwAXBlwA&#10;FgZqABQHfAATB5AAEgelABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIExAAB3MgAAbjEAAGQuAABb&#10;KgAAUSUAAEkgAABAGwAAOBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcVABkIGgAYCCAAFwknABYJ&#10;LgAVCjcAEwpBABILTQARC1oAEAtpAA4MewAODJAADQylAAwNuwALDdkACw3xAAwN/wCVLwAAijMA&#10;AH82AAB2NgAAbDUAAGMzAABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAnEwAAIBAFABkOCgAVDA4A&#10;FAwRABMMFgASDBwAEQ0jABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQeQAIEI0ABxCiAAYQuAAF&#10;ENQABRDvAAYQ/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAAAEUsAAA9JwAANSMAAC0f&#10;AAAmGgAAHhYBABcTBgAREAsADg4OAA4PEwANEBkADRAgAAwQKAALETIAChE8AAgSSAAHElUABhNl&#10;AAQTdgADE4sAARSgAAATtgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABzPwAAaj8AAGA9AABXOQAA&#10;TTYAAEQxAAA8LgAANCoAACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoTEgAJFBcACBQfAAcVJgAG&#10;FS8ABBY6AAMWRgABF1MAABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABftAAAX+wCOOgAAhD8AAHtC&#10;AAByQwAAaEMAAF9CAABWPwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAAGyQAABMfAgANGwkACRkN&#10;AAYZEQAEGRYAAhkdAAEaJAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAAHYcAABydAAAcswAAHM4A&#10;ABvtAAAb/ACMPgAAgkMAAHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9AAA7OgAAMzcAACoyAAAg&#10;LQAAFykAABAlAgALIgkABSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2AAAhQQAAIU8AACFeAAAi&#10;cAAAIoUAACGbAAAhsgAAIc0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAAZk0AAF1LAABUSQAASkYA&#10;AEJDAAA6QAAALzsAACU3AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAAJRIAACYZAAAmIQAAJikA&#10;ACYzAAAnPwAAJ00AACdcAAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk/QCISAAAf0wAAHZQAABu&#10;UQAAZVIAAFxRAABTTwAASkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAu&#10;DgAALREAAC0WAAAtHgAALScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAAACyXAAAsrwAAK8sAACru&#10;AAAq/gCFTQAAfVIAAHVVAABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAwSQAAJUYAABxDAAATPwAA&#10;DT0AAAY6AAAAOAUAADcJAAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0OgAANEcAADRXAAA0aAAA&#10;NH0AADOVAAAyrQAAMcoAADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0AAFtdAABPWgAAQlYAADZS&#10;AAAqTwAAIEwAABZJAAAORwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwr&#10;AAA8NwAAPEQAADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCBWgAAeV4AAHFhAABpYwAA&#10;YmQAAFdiAABJXgAAPFsAAC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABMAAAASgAAAEkEAABICAAA&#10;RwwAAEYPAABGFAAARRwAAEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOPAABCqAAAQcYAAEDsAAA/&#10;/wB+YQAAdmUAAG9oAABoagAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAAElsAAAtZAAACWAAAAFYA&#10;AABWAAAAVAAAAFMAAABSBAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAATzwAAE9LAABOXQAATnIA&#10;AE2LAABMpQAAS8IAAEnqAABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEdsAAA5agAALGkAACBnAAAU&#10;ZQAADWQAAANiAAAAYgAAAGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJAABbDQAAWxIAAFscAABa&#10;KAAAWjYAAFpGAABZWAAAWW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAAc3QAAGl1AABbdAAATHMA&#10;AD5zAAAwcgAAI3EAABZvAAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAAawAAAGoAAABpAAAAaQAA&#10;AGkDAABoCQAAaA4AAGgVAABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3&#10;eAAAbXoAAF96AABQegAAQnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6&#10;AAAAeAAAAHgAAAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3&#10;AAB0kwAAc68AAHLTAABx9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAahAAADoMAAASEAAAAhAAA&#10;AIUAAACGAAAAiAAAAIkAAACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACIAAAAiAAAAIgHAACJEAAA&#10;iRwAAIksAACIPwAAiFUAAIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YAAEiIAAA5igAAKowAABuN&#10;AAAPjQAABI4AAACQAAAAkQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAAAJcAAACXAAAAmAAAAJgA&#10;AACZAAAAmgAAAJsAAACdBwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAAnJwAAJy5AACb4gBaiwAA&#10;S44AADyRAAAtkwAAHpUAABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACkAAAApgAAAKcAAACmAAAA&#10;pwAAAKcAAACoAAAAqQAAAKoAAACsAAAArQAAAK8AAACxAAAAswkAALMVAAC0JwAAtD0AALVVAAC1&#10;cAAAtI4AALSsAAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAAAKYAAACpAAAArAAAAK8A&#10;AACzAAAAtQAAALcAAAC2AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAAwQAAAMQAAADHAAAAywAA&#10;AM0MAADOGgAAzy8AAM9IAADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoL&#10;DQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNU&#10;VVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpyd&#10;np+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm&#10;5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////&#10;////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8w&#10;MjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5&#10;enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HC&#10;w8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////&#10;/////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsN&#10;Dg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RV&#10;V1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2e&#10;n6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn&#10;6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////////////&#10;//8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2&#10;Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5v&#10;cHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeo&#10;qaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh&#10;4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEAAAEAAAAAAAAAAAAAAAAA&#10;AAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAh&#10;IiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZ&#10;WltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGS&#10;k5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvM&#10;zc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwME&#10;BAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYm&#10;JygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1v&#10;cXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3O&#10;z9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P0&#10;9PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQU&#10;FRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9A&#10;QkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2v&#10;sLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj&#10;5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////4oHwSUNDX1BST0ZJTEUACQn/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////T/////////////////////////////////////////&#10;69H/////////////////////////////////////////9+n+////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////4c3X&#10;///////////////////////////////////////dr5a39P//////////////////////////////&#10;///////FjGin5//////////////////////////////////////MnImk5///////////////////&#10;///////////////////6zrvG9f//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////3MW99f//////////////////////////////////&#10;//+/k3qFxf///////////////////////////////////9uQWz1lqPb/////////////////////&#10;/////////////rx1NABUm+v/////////////////////////////////05R+SSxOmuz/////////&#10;///////////////////////Y1MqzfmVtpfn////////////////////////////////////0xa6v&#10;yf//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;8NbG7P///////////////////////////////////+a7kXRjq/f/////////////////////////&#10;///////2xJpzRSY0fcz///////////////////////////////+1gFUwCgAZYLL/////////////&#10;/////////////////890NQsAAAAKUqf//////////////////////////////5Y0AAAAAAAAT6f/&#10;////////////////////////////9mkdAAAJDAYJUrH/////////////////////////////yzsO&#10;EzVMW01MXsP/////////////////////////////qWA2YIaftqypuNn/////////////////////&#10;////////4JeNvuX//////////////////////////////////////+35////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////r2cq8x///////////////////////////////&#10;////z5qBbVpGiOr////////////////////////////////EfD4mEAAAVLD/////////////////&#10;/////////////+CDPAAAAAAALoft/////////////////////////////6xTEAAAAAAAF23W////&#10;////////////////////////+4AxAAAAAAAACWHM////////////////////////////0loCAAAA&#10;AAAAAF3M////////////////////////////qDUAAAAAAAAAAFzT////////////////////////&#10;////fQ0AAAAAAAAAAFTW///////////////////////////ufUUAAAAAAAAAAETU////////////&#10;///////////////8qmQvAgAABCI3SVjO////////////////////////////6aRrQSg/Y3+Vp7ra&#10;///////////////////////////////VsqyyzOT6////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///lu5d3Ysj/////////////////////////////////255nNgoAAoz/////////////////////&#10;///////////Ifz8FAAAAAF7P/////////////////////////////9mBOQAAAAAAADyq////////&#10;/////////////////////55MAAAAAAAAACOQ////////////////////////////3G8aAAAAAAAA&#10;ABB9+f//////////////////////////r0gAAAAAAAAAAABv7v//////////////////////////&#10;hBMAAAAAAAAAAABk5v/////////////////////////sUQAAAAAAAAAAAABX3v//////////////&#10;//////////+4FQAAAAAAAAAAAABI1v////////////////////////90FAAAAAAAAAAAAAA4z///&#10;//////////////////////miWhMAAAAAAAAAAAAjxf/////////////////////////fm1wsAAAA&#10;AAAAAAANuv//////////////////////////77F9VTkiEQcBAhEisv//////////////////////&#10;////////37+lmZiaoKy92v//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////476dgHz7////////////////////////&#10;////////8reEVzAOAB2s///////////////////////////////SikwVAAAAAABy8///////////&#10;/////////////////9Z/NgAAAAAAAABLyf//////////////////////////+pE+AAAAAAAAAAAv&#10;q///////////////////////////wFoAAAAAAAAAAAAalf//////////////////////////jSQA&#10;AAAAAAAAAAAIhP/////////////////////////nXgAAAAAAAAAAAAAAd///////////////////&#10;//////+0JQAAAAAAAAAAAAAAav////////////////////////99AAAAAAAAAAAAAAAAW/T/////&#10;//////////////////0rAAAAAAAAAAAAAAAATOv//////////////////////6UAAAAAAAAAAAAA&#10;AAAAPOH//////////////////////zAMAAAAAAAAAAAAAAAALdn/////////////////////mYph&#10;JwAAAAAAAAAAAAAAJ9f//////////////////////+2+iVUnAAAAAAAAAAAAJdz/////////////&#10;/////////////sqddl1KPDItLDA5R97///////////////////////////////3m3dbS0NPZ5P//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////v1LvW/////////////////////////////////+e4j2pLLxVv////////////////&#10;///////////////koWc0BwAAAAA8yf///////////////////////////9aCOwAAAAAAAAASl///&#10;////////////////////////7YUxAAAAAAAAAAAAb///////////////////////////pkIAAAAA&#10;AAAAAAAAUOH////////////////////////saQAAAAAAAAAAAAAAN8n/////////////////////&#10;//+zLwAAAAAAAAAAAAAAIrb///////////////////////95AAAAAAAAAAAAAAAAEKf/////////&#10;//////////////I0AAAAAAAAAAAAAAAAAJn//////////////////////6kAAAAAAAAAAAAAAAAA&#10;AIz//////////////////////0YAAAAAAAAAAAAAAAAAAH//////////////////////3wAAAAAA&#10;AAAAAAAAAAAAAHT/////////////////////lwAAAAAAAAAAAAAAAAAAAGr/////////////////&#10;////zgAAAAAAAAAAAAAAAAAAAGP//////////////////////ykiAQAAAAAAAAAAAAAAAGH/////&#10;/////////////////7mjgFc3FwAAAAAAAAAAAGj///////////////////////////rTrpSGfHVx&#10;cHJ3gZT/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////27qdgmlp0///////////////////////////////yJNlPRkAAAAdnv//////&#10;/////////////////////9uOTBMAAAAAAAAAbv//////////////////////////23wsAAAAAAAA&#10;AAAARdf/////////////////////////iyoAAAAAAAAAAAAAIrT////////////////////////C&#10;RAAAAAAAAAAAAAAAA5f///////////////////////99AQAAAAAAAAAAAAAAAH//////////////&#10;/////////+c2AAAAAAAAAAAAAAAAAGr//////////////////////50AAAAAAAAAAAAAAAAAAFj/&#10;/////////////////////0YAAAAAAAAAAAAAAAAAAEf4////////////////////6QAAAAAAAAAA&#10;AAAAAAAAADXp////////////////////lgAAAAAAAAAAAAAAAAAAACXb////////////////////&#10;vAAAAAAAAAAAAAAAAAAAABjO////////////////////6wAAAAAAAAAAAAAAAAAAAA/C////////&#10;/////////////wAAAAAAAAAAAAAAAAAAAAq5/////////////////////ycAAAAAAAAAAAAAAAAA&#10;AAq1/////////////////////3AAAAAAAAAAAAAAAAAAAA25/////////////////////+CcjHBV&#10;QjMmGxQPDQ4SGia/////////////////////////////+eTY0s7My8zP1uD8////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////69O84///////////&#10;/////////////////////9KphWVILBIBhf////////////////////////////GrcTwPAAAAAAAA&#10;T+D/////////////////////////1X81AAAAAAAAAAAAH7L////////////////////////jdR0A&#10;AAAAAAAAAAAAAIn///////////////////////+QIwAAAAAAAAAAAAAAAGf/////////////////&#10;/////9VDAAAAAAAAAAAAAAAAAEj2/////////////////////4oAAAAAAAAAAAAAAAAAAC7d////&#10;/////////////////zgAAAAAAAAAAAAAAAAAABfI////////////////////vgAAAAAAAAAAAAAA&#10;AAAAAAS2////////////////////nAAAAAAAAAAAAAAAAAAAAACl////////////////////ugAA&#10;AAAAAAAAAAAAAAAAAACT////////////////////3AAAAAAAAAAAAAAAAAAAAACC////////////&#10;/////////wAAAAAAAAAAAAAAAAAAAAB0/////////////////////xMAAAAAAAAAAAAAAAAAAABo&#10;/////////////////////0IAAAAAAAAAAAAAAAAAAABg/////////////////////3oAAAAAAAAA&#10;AAAAAAAAAABd/////////////////////9EAAAAAAAAAAAAAAAAAAABh////////////////////&#10;//8kAAAAAAAAAAAAAAAAAABm///////////////////////JrJmJfXZxbGlnZmdrcHqM////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////4sWqkXlhd///&#10;///////////////////////////dpndQLAwAAAAAMcT/////////////////////////4JJOEwAA&#10;AAAAAAAAAI/////////////////////////ScB0AAAAAAAAAAAAAAGD/////////////////////&#10;/+5vDwAAAAAAAAAAAAAAADfi/////////////////////5YcAAAAAAAAAAAAAAAAABTA////////&#10;/////////////0AAAAAAAAAAAAAAAAAAAACj////////////////////rgAAAAAAAAAAAAAAAAAA&#10;AACJ////////////////////ngAAAAAAAAAAAAAAAAAAAABy////////////////////vAAAAAAA&#10;AAAAAAAAAAAAAABf////////////////////2gAAAAAAAAAAAAAAAAAAAABN////////////////&#10;////+gAAAAAAAAAAAAAAAAAAAAA7/////////////////////w4AAAAAAAAAAAAAAAAAAAAq+f//&#10;/////////////////zMAAAAAAAAAAAAAAAAAAAAb6f///////////////////14AAAAAAAAAAAAA&#10;AAAAAAAP2////////////////////48AAAAAAAAAAAAAAAAAAAAG0P///////////////////9AA&#10;AAAAAAAAAAAAAAAAAAAAyv////////////////////8rAAAAAAAAAAAAAAAAAAAAyP//////////&#10;//////////+AAAAAAAAAAAAAAAAAAAAAy//////////////////////3FgEFBQMBAAAAAAABBg0Y&#10;y////////////////////////Ovh2M/Mzc/Q0tTX3OLq////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////Haxv//////////////////////////////8cajhGhN&#10;MhgAFav//////////////////////////7l8RhgAAAAAAAAAAHH////////////////////////X&#10;fC8AAAAAAAAAAAAAADvj/////////////////////99kCQAAAAAAAAAAAAAAAAy1////////////&#10;/////////3QDAAAAAAAAAAAAAAAAAACN////////////////////xRUAAAAAAAAAAAAAAAAAAABq&#10;////////////////////mQAAAAAAAAAAAAAAAAAAAABL////////////////////tgAAAAAAAAAA&#10;AAAAAAAAAAAw/f//////////////////1wAAAAAAAAAAAAAAAAAAAAAZ5///////////////////&#10;9gAAAAAAAAAAAAAAAAAAAAAF0////////////////////w4AAAAAAAAAAAAAAAAAAAAAwf//////&#10;/////////////y8AAAAAAAAAAAAAAAAAAAAAr////////////////////1IAAAAAAAAAAAAAAAAA&#10;AAAAnv///////////////////3kAAAAAAAAAAAAAAAAAAAAAjv///////////////////6UAAAAA&#10;AAAAAAAAAAAAAAAAgP///////////////////9gAAAAAAAAAAAAAAAAAAAAAdP//////////////&#10;//////82AAAAAAAAAAAAAAAAAAAAbf////////////////////98AAAAAAAAAAAAAAAAAAAAaf//&#10;///////////////////XDQAAAAAAAAAAAAAAAAAAaP//////////////////////cAAAAAAAAAAA&#10;AAAAAAAAYf///////////////////////1A8Rk5UWV1hZGhscHZ+if//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////79W7o4tzWpX///////////////////////////i/&#10;jmRBIQUAAAAAAFL8///////////////////////3nVYYAAAAAAAAAAAAABfB////////////////&#10;/////+VsFgAAAAAAAAAAAAAAAACN/////////////////////2MAAAAAAAAAAAAAAAAAAABe////&#10;////////////////nQAAAAAAAAAAAAAAAAAAAAA1/P//////////////////oQAAAAAAAAAAAAAA&#10;AAAAAAAR2f//////////////////ygAAAAAAAAAAAAAAAAAAAAAAu///////////////////7gAA&#10;AAAAAAAAAAAAAAAAAAAAof///////////////////wwAAAAAAAAAAAAAAAAAAAAAiv//////////&#10;/////////y0AAAAAAAAAAAAAAAAAAAAAdv///////////////////00AAAAAAAAAAAAAAAAAAAAA&#10;ZP///////////////////28AAAAAAAAAAAAAAAAAAAAAUv///////////////////5QAAAAAAAAA&#10;AAAAAAAAAAAAQP///////////////////7wAAAAAAAAAAAAAAAAAAAAAMP//////////////////&#10;/+oOAAAAAAAAAAAAAAAAAAAAIv////////////////////9EAAAAAAAAAAAAAAAAAAAAFf//////&#10;//////////////+BAAAAAAAAAAAAAAAAAAAAC/X////////////////////ICwAAAAAAAAAAAAAA&#10;AAAAAuz/////////////////////XgAAAAAAAAAAAAAAAAAAAOX/////////////////////yRwA&#10;AAAAAAAAAAAAAAAAANr//////////////////////50BAAAAAAAAAAAAAAcOF8X/////////////&#10;///////////VubzBx87V2+Hm7fT7////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////438//////////////////////////////7MaliG1UOyEHADLe////////////////////&#10;////15JZKQAAAAAAAAAAAACg//////////////////////+JNgAAAAAAAAAAAAAAAABn////////&#10;/////////////2YAAAAAAAAAAAAAAAAAAAAy9v//////////////////lQAAAAAAAAAAAAAAAAAA&#10;AAADyP//////////////////pwAAAAAAAAAAAAAAAAAAAAAAoP//////////////////1wAAAAAA&#10;AAAAAAAAAAAAAAAAfP///////////////////wAAAAAAAAAAAAAAAAAAAAAAXv//////////////&#10;/////yUAAAAAAAAAAAAAAAAAAAAAQ////////////////////0gAAAAAAAAAAAAAAAAAAAAALP//&#10;/////////////////2oAAAAAAAAAAAAAAAAAAAAAGP///////////////////4sAAAAAAAAAAAAA&#10;AAAAAAAABfP//////////////////68AAAAAAAAAAAAAAAAAAAAAAOH//////////////////9UA&#10;AAAAAAAAAAAAAAAAAAAAAM////////////////////8kAAAAAAAAAAAAAAAAAAAAAL7/////////&#10;//////////9UAAAAAAAAAAAAAAAAAAAAAK7///////////////////+LAAAAAAAAAAAAAAAAAAAA&#10;AJ/////////////////////LDgAAAAAAAAAAAAAAAAAAAJL/////////////////////VwAAAAAA&#10;AAAAAAAAAAAAAIb/////////////////////qgoAAAAAAAAAAAAAAAAAAHn/////////////////&#10;/////20AAAAAAAAAAAAAAAAAAGb///////////////////////dVAAAAAAAAAAAAAAAAAEX/////&#10;////////////////////aiMrNT9KVWBqdX6HkZz/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////+jPtp2DaU65/////////////////////////+yyg1w6HQIAAAAAAAB7////////////&#10;///////////FbSkAAAAAAAAAAAAAAABA/////////////////////4MbAAAAAAAAAAAAAAAAAAAH&#10;y///////////////////kgAAAAAAAAAAAAAAAAAAAAAAmP//////////////////pAAAAAAAAAAA&#10;AAAAAAAAAAAAav//////////////////3QAAAAAAAAAAAAAAAAAAAAAAQf//////////////////&#10;/w4AAAAAAAAAAAAAAAAAAAAAHf///////////////////zkAAAAAAAAAAAAAAAAAAAAAAOj/////&#10;/////////////2AAAAAAAAAAAAAAAAAAAAAAAM7//////////////////4UAAAAAAAAAAAAAAAAA&#10;AAAAALf//////////////////6gAAAAAAAAAAAAAAAAAAAAAAKP//////////////////8sAAAAA&#10;AAAAAAAAAAAAAAAAAJD//////////////////+8WAAAAAAAAAAAAAAAAAAAAAH3/////////////&#10;//////8+AAAAAAAAAAAAAAAAAAAAAGz///////////////////9pAAAAAAAAAAAAAAAAAAAAAFr/&#10;//////////////////+ZAAAAAAAAAAAAAAAAAAAAAEn////////////////////SFgAAAAAAAAAA&#10;AAAAAAAAADn/////////////////////WAAAAAAAAAAAAAAAAAAAACn/////////////////////&#10;ogAAAAAAAAAAAAAAAAAAABn/////////////////////9VYAAAAAAAAAAAAAAAAAAAT/////////&#10;/////////////7svAAAAAAAAAAAAAAAAAAD4//////////////////////+rKQAAAAAAAAAAAAAA&#10;AADP////////////////////////yUcAAAAABxMgLj5SaITt////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////9NXJ////////////////&#10;////////////+tKwknddQigMAABK////////////////////////xX1FFwAAAAAAAAAAAAAR2P//&#10;/////////////////8RQAAAAAAAAAAAAAAAAAAAAn///////////////////ogwAAAAAAAAAAAAA&#10;AAAAAAAAaP//////////////////lAAAAAAAAAAAAAAAAAAAAAAANv//////////////////2gAA&#10;AAAAAAAAAAAAAAAAAAAAB+z//////////////////xUAAAAAAAAAAAAAAAAAAAAAAMT/////////&#10;/////////0gAAAAAAAAAAAAAAAAAAAAAAKL//////////////////3UAAAAAAAAAAAAAAAAAAAAA&#10;AIP//////////////////50AAAAAAAAAAAAAAAAAAAAAAGn//////////////////8MAAAAAAAAA&#10;AAAAAAAAAAAAAFL//////////////////+cPAAAAAAAAAAAAAAAAAAAAAD7/////////////////&#10;//8zAAAAAAAAAAAAAAAAAAAAACv///////////////////9YAAAAAAAAAAAAAAAAAAAAABj/////&#10;//////////////+BAAAAAAAAAAAAAAAAAAAAAAX///////////////////+sAAAAAAAAAAAAAAAA&#10;AAAAAAD////////////////////eIgAAAAAAAAAAAAAAAAAAAADy////////////////////XAAA&#10;AAAAAAAAAAAAAAAAAADf////////////////////nwAAAAAAAAAAAAAAAAAAAADM////////////&#10;////////6EoAAAAAAAAAAAAAAAAAAAC3/////////////////////6AWAAAAAAAAAAAAAAAAAACc&#10;//////////////////////96AgAAAAAAAAAAAAAAAAB3////////////////////////egsAAAAA&#10;AAAAAAAAAAVM/////////////////////////6JXaHSAjZyrvNDn////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+3j////////&#10;///////////////////So3pYOikjHBYOBgAAn/////////////////////+sUg4AAAAAAAAAAAAA&#10;AAAAaf//////////////////5EMAAAAAAAAAAAAAAAAAAAAANP//////////////////eQAAAAAA&#10;AAAAAAAAAAAAAAAAAOP/////////////////zQAAAAAAAAAAAAAAAAAAAAAAALL/////////////&#10;/////xMAAAAAAAAAAAAAAAAAAAAAAIX//////////////////08AAAAAAAAAAAAAAAAAAAAAAF3/&#10;/////////////////4MAAAAAAAAAAAAAAAAAAAAAADr//////////////////7IAAAAAAAAAAAAA&#10;AAAAAAAAABz//////////////////9sDAAAAAAAAAAAAAAAAAAAAAAL///////////////////8q&#10;AAAAAAAAAAAAAAAAAAAAAAD7//////////////////9PAAAAAAAAAAAAAAAAAAAAAADn////////&#10;//////////90AAAAAAAAAAAAAAAAAAAAAADU//////////////////+bAAAAAAAAAAAAAAAAAAAA&#10;AADA///////////////////EBwAAAAAAAAAAAAAAAAAAAACt///////////////////wMwAAAAAA&#10;AAAAAAAAAAAAAACa////////////////////ZwAAAAAAAAAAAAAAAAAAAACG////////////////&#10;////owAAAAAAAAAAAAAAAAAAAABy////////////////////40QAAAAAAAAAAAAAAAAAAABc////&#10;/////////////////5EGAAAAAAAAAAAAAAAAAABB/////////////////////+tfAAAAAAAAAAAA&#10;AAAAAAAd///////////////////////KSwAAAAAAAAAAAAAAAAAA////////////////////////&#10;y1cAAAwYJDE/TmB0i6fH///////////////////////////X5/L/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////r1M3Hwr66t7Owramopf///////////////////91+Uz8wIxkR&#10;CQIAAAAAAAAAANv/////////////////dgAAAAAAAAAAAAAAAAAAAAAAAKf/////////////////&#10;ugAAAAAAAAAAAAAAAAAAAAAAAHX//////////////////wcAAAAAAAAAAAAAAAAAAAAAAEb/////&#10;/////////////04AAAAAAAAAAAAAAAAAAAAAABr//////////////////4wAAAAAAAAAAAAAAAAA&#10;AAAAAAD9/////////////////8EAAAAAAAAAAAAAAAAAAAAAAADb//////////////////EZAAAA&#10;AAAAAAAAAAAAAAAAAAC+//////////////////9EAAAAAAAAAAAAAAAAAAAAAACk////////////&#10;//////9rAAAAAAAAAAAAAAAAAAAAAACN//////////////////+RAAAAAAAAAAAAAAAAAAAAAAB5&#10;//////////////////+3AAAAAAAAAAAAAAAAAAAAAABm///////////////////eIQAAAAAAAAAA&#10;AAAAAAAAAABT////////////////////SgAAAAAAAAAAAAAAAAAAAAA/////////////////////&#10;dwAAAAAAAAAAAAAAAAAAAAAr////////////////////rAoAAAAAAAAAAAAAAAAAAAAW////////&#10;////////////50UAAAAAAAAAAAAAAAAAAAAA/////////////////////4oAAAAAAAAAAAAAAAAA&#10;AAAA/////////////////////9ZNAAAAAAAAAAAAAAAAAAAA/f////////////////////+nLgAA&#10;AAAAAAAAAAAAAAAA1f//////////////////////mCoAAAAAAAAAAAYYLUVg4P//////////////&#10;/////////6hjdIGPnKu7zeL6////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////n&#10;y7epnZWOiYSAfHh0cGxoZZD/////////////////vGpILRkKAAAAAAAAAAAAAAAAADH/////////&#10;/////////wAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////0IAAAAAAAAAAAAAAAAAAAAA&#10;AADc/////////////////44AAAAAAAAAAAAAAAAAAAAAAACy/////////////////84AAAAAAAAA&#10;AAAAAAAAAAAAAACN//////////////////8pAAAAAAAAAAAAAAAAAAAAAABr////////////////&#10;//9aAAAAAAAAAAAAAAAAAAAAAABO//////////////////+GAAAAAAAAAAAAAAAAAAAAAAA0////&#10;//////////////+uAAAAAAAAAAAAAAAAAAAAAAAe///////////////////UFwAAAAAAAAAAAAAA&#10;AAAAAAAK///////////////////6PQAAAAAAAAAAAAAAAAAAAAAA////////////////////ZQAA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////jgAAAAAAAAAAAAAAAAAAAAAA////////////&#10;////////vBkAAAAAAAAAAAAAAAAAAAAA7///////////////////8U4AAAAAAAAAAAAAAAAAAAAA&#10;2P///////////////////4sAAAAAAAAAAAAAAAAAAAAAv////////////////////8xDAAAAAAAA&#10;AAAAAAAAAAAAof////////////////////+RGQAAAAAAAAAAAAAAAAAAev//////////////////&#10;///ydAoAAAAAAAAAAAAAAAARX///////////////////////6HQTHyw4RVNicoWbtNL1////////&#10;///////////////////X6PT/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////v38/Hu7Ovr7PH//////////////////9mymYd5bWRdVlFLRkE8ODItKCPE&#10;/////////////////0slCwAAAAAAAAAAAAAAAAAAAACS/////////////////4gAAAAAAAAAAAAA&#10;AAAAAAAAAABm/////////////////9cAAAAAAAAAAAAAAAAAAAAAAAA9//////////////////8z&#10;AAAAAAAAAAAAAAAAAAAAAAAY//////////////////9sAAAAAAAAAAAAAAAAAAAAAAAA////////&#10;//////////+dAAAAAAAAAAAAAAAAAAAAAAAA///////////////////JDAAAAAAAAAAAAAAAAAAA&#10;AAAA9v/////////////////xNQAAAAAAAAAAAAAAAAAAAAAA3///////////////////WwAAAAAA&#10;AAAAAAAAAAAAAAAAy///////////////////ggAAAAAAAAAAAAAAAAAAAAAAt///////////////&#10;////qQYAAAAAAAAAAAAAAAAAAAAAo///////////////////0y8AAAAAAAAAAAAAAAAAAAAAjf//&#10;/////////////////14AAAAAAAAAAAAAAAAAAAAAd////////////////////5MHAAAAAAAAAAAA&#10;AAAAAAAAXv///////////////////81DAAAAAAAAAAAAAAAAAAAAQP////////////////////+H&#10;EAAAAAAAAAAAAAAAAAAAHP/////////////////////YXgAAAAAAAAAAAAAAAAAAAP//////////&#10;////////////v04AAAAAAA4cLD5SaoalyP///////////////////////8J8jJqntsXW6P3/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+7h18/Jw766trGt&#10;qaempqeu/////////////////76GbVtMQDcvKCIcFhALBAAAAAAU/////////////////9cFAAAA&#10;AAAAAAAAAAAAAAAAAAAA//////////////////80AAAAAAAAAAAAAAAAAAAAAAAA9v//////////&#10;//////92AAAAAAAAAAAAAAAAAAAAAAAA0v////////////////+wAAAAAAAAAAAAAAAAAAAAAAAA&#10;sv/////////////////hJAAAAAAAAAAAAAAAAAAAAAAAlv//////////////////UQAAAAAAAAAA&#10;AAAAAAAAAAAAfP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAZv//////////////////&#10;oAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////xyMAAAAAAAAAAAAAAAAAAAAAPP//////&#10;////////////7ksAAAAAAAAAAAAAAAAAAAAAJ////////////////////3QAAAAAAAAAAAAAAAAA&#10;AAAAEP///////////////////6MWAAAAAAAAAAAAAAAAAAAAAP///////////////////9hMAAAA&#10;AAAAAAAAAAAAAAAAAP////////////////////+IDwAAAAAAAAAAAAAAAAAAAP//////////////&#10;///////LUwAAAAAAAAAAAAAAAAAAAP//////////////////////pTgAAAAAAAAAAAkdNE5rjP//&#10;/////////////////////5k5Q1Ffbn2OoLXL5f/////////////////////////////r+f//////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////rzLmsoZmRi4aBfHh0cGtoZmZo8f//////////////&#10;//9hRTIjGA4GAAAAAAAAAAAAAAAAnv////////////////9+AAAAAAAAAAAAAAAAAAAAAAAAdf//&#10;///////////////DAAAAAAAAAAAAAAAAAAAAAAAAUv/////////////////7NwAAAAAAAAAAAAAA&#10;AAAAAAAAMv//////////////////agAAAAAAAAAAAAAAAAAAAAAAFv//////////////////lgAA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////vxsAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////5kIAAAAAAAAAAAAAAAAAAAAAAP///////////////////2kAAAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////5ACAAAAAAAAAAAAAAAAAAAAAP///////////////////7ksAAAAAAAA&#10;AAAAAAAAAAAAAPT//////////////////+hcAAAAAAAAAAAAAAAAAAAAANn/////////////////&#10;//+RGAAAAAAAAAAAAAAAAAAAALz////////////////////KUwAAAAAAAAAAAAAAAAAAAJ3/////&#10;////////////////mC4AAAAAAAAAAAAAEClGZsT/////////////////////7n8dDBooN0ZXaX6V&#10;r8zu/////////////////////////+egqrnI2On8////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////fXw6+bi39vY1NLR0NLX4P//////&#10;///////////Onop8cWlhW1ZRTEhDPjo2Mi8uMf/////////////////SJREDAAAAAAAAAAAAAAAA&#10;AAAAAP//////////////////QgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////fQAAAAAA&#10;AAAAAAAAAAAAAAAAAP//////////////////sAsAAAAAAAAAAAAAAAAAAAAAAPb/////////////&#10;////3TkAAAAAAAAAAAAAAAAAAAAAANz//////////////////2IAAAAAAAAAAAAAAAAAAAAAAMX/&#10;/////////////////4kAAAAAAAAAAAAAAAAAAAAAAK///////////////////68iAAAAAAAAAAAA&#10;AAAAAAAAAJn//////////////////9ZIAAAAAAAAAAAAAAAAAAAAAIL///////////////////9y&#10;AAAAAAAAAAAAAAAAAAAAAGn///////////////////+hKAAAAAAAAAAAAAAAAAAAAE7/////////&#10;///////////TXAAAAAAAAAAAAAAAAAAAADP/////////////////////li4AAAAAAAAAAAAAABUy&#10;Unf/////////////////////4HITAAABDx8vQlhwi6jI7P///////////////////////8pvbn6O&#10;nrDD2O//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////+eDSyMC6tbCsqKWin52bm5ygp///////////////////gmRWS0M8NjAr&#10;JyIdGBMOCQQAANT/////////////////kgAAAAAAAAAAAAAAAAAAAAAAAK3/////////////////&#10;zB4AAAAAAAAAAAAAAAAAAAAAAIv/////////////////+1IAAAAAAAAAAAAAAAAAAAAAAG3/////&#10;/////////////4AAAAAAAAAAAAAAAAAAAAAAAFH//////////////////6kbAAAAAAAAAAAAAAAA&#10;AAAAADr//////////////////9BCAAAAAAAAAAAAAAAAAAAAACP///////////////////VoAAAA&#10;AAAAAAAAAAAAAAAAAAz///////////////////+PFAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;//////+4PgAAAAAAAAAAAAAAAAAAAAD////////////////////lbQMAAAAAAAAAAAAAAAAAAAD/&#10;////////////////////nzcAAAAAAAAAAAAAABAvUHT/////////////////////3XIUAAAAAAYX&#10;KkFadZS22v///////////////////////7xYRFRkdYaar8jj////////////////////////////&#10;///SzeHx////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////8+/r7/f//////////////////////7rmo&#10;nZaPioaCf3t4dnRyc3V4f5D/////////////////6086MCghGxUQCwcCAAAAAAAAACP/////////&#10;/////////2kAAAAAAAAAAAAAAAAAAAAAAAD//////////////////5sKAAAAAAAAAAAAAAAAAAAA&#10;AAD//////////////////8g5AAAAAAAAAAAAAAAAAAAAAAD///////////////////BjAAAAAAAA&#10;AAAAAAAAAAAAAAD///////////////////+KDgAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;//+wNAAAAAAAAAAAAAAAAAAAAAD////////////////////VWwAAAAAAAAAAAAAAAAAAAAD/////&#10;////////////////hRoAAAAAAAAAAAAAAAAAAAPs////////////////////sUkAAAAAAAAAAAAA&#10;ABg5XYH/////////////////////5XseAAAAAAAMIThSb4+z2f///////////////////////7tY&#10;KTlJWmyAl7DN7f////////////////////////////+znrTF1+v/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////67+fh3NnW1NLQ0NDR09ng6/f//////////////////7iKfndxbGhkYV5bWVhXV1leZXH/&#10;/////////////////78xHxYQCgUAAAAAAAAAAAAAAAD//////////////////+1WAAAAAAAAAAAA&#10;AAAAAAAAAADo//////////////////+CBAAAAAAAAAAAAAAAAAAAAADM//////////////////+r&#10;LwAAAAAAAAAAAAAAAAAAAACz///////////////////SVwAAAAAAAAAAAAAAAAAAAACb////////&#10;///////////3fBAAAAAAAAAAAAAAAAAAAACF////////////////////ojcAAAAAAAAAAAAAAAAA&#10;BSuU////////////////////y2ECAAAAAAAAAAAADCxQdp7R////////////////////9Y0wAAAA&#10;AAANIztXdpm+5f///////////////////////8NjGCo7TF90jafG5///////////////////////&#10;//////+of5aou9Dn/////////////////////////////////////f//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////dzsW/vLm2tLOxsrK1&#10;ucDJ1eP///////////////////+XbGReWVVRT0xKSEdGSEtQWWah//////////////////+nJg4H&#10;AgAAAAAAAAAAAAAAAABW///////////////////OUAAAAAAAAAAAAAAAAAAAAAA6////////////&#10;///////0eQsAAAAAAAAAAAAAAAAAAAAh////////////////////nzIAAAAAAAAAAAAAAAAAAAAO&#10;////////////////////xFgAAAAAAAAAAAAAAAAIMVqE////////////////////6X8fAAAAAAAA&#10;AAAGJ0txmsLp/////////////////////6dJAAAAAAIXL0poiq7V/P//////////////////////&#10;/9N1HiY4Sl51j6vL7/////////////////////////////+ucoWYrMLb9v//////////////////&#10;////////////////3+//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////v7KqpqOhoJ+foaOmrLTAzd3s////////////////&#10;////ilpTT0tIRkRDQkFCQ0dOWWl9////////////////////ni4GAAAAAAAAAAAAAAAAAAAA////&#10;////////////////w1YAAAAAAAAAAAAAAAAAABVB////////////////////53saAAAAAAAAAAAA&#10;AAk0YIu0/////////////////////58/AAAAAAAAAAQlSnGZwuv//////////////////////8Zm&#10;DwAAABMqRGKDp831/////////////////////////+uONSs+UWiBnbze////////////////////&#10;//////////++dn+UqcHc+f//////////////////////////////////0tjz////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////28vDv7+/x8/j9////////////////&#10;////////////+LCfmpeWlpaYm5+krLbC0eHu/////////////////////o5QSkdFRERERUZHS1Fa&#10;aIOp/////////////////////6ZBAQAAAAAAAAAABzZjj7rh/////////////////////8ZlCgAA&#10;AAAABCdMc5zE7P///////////////////////+WILwAAEypEYoKmzPT/////////////////////&#10;//////+rUDZKYXuWtNb6///////////////////////////////Sh3yYscvp////////////////&#10;////////////////////1M7t////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////t5ePj5Obo7fH5//////////////////////////////2xlJKSlZmd&#10;o6myvNDt//////////////////////////+dU0dJTVFWYHOKr9b8////////////////////////&#10;//+yVgAaNVBti67S9//////////////////////////////Nbz5fe5m31/n/////////////////&#10;///////////////un4OmwuH/////////////////////////////////////487r////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////wAAAP/uAA5BZG9iZQBkQAAAAAL/2wCEAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQECAQEBAQEBAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMDAwMBAQEBAQEBAgEBAgMCAgIDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDA//AABQIAzMIRwQB&#10;EQACEQEDEQEEEQD/3QAEAQn/xAGiAAAABgIDAQAAAAAAAAAAAAAHCAYFBAkDCgIBAAsBAAAGAwEB&#10;AQAAAAAAAAAAAAYFBAMHAggBCQAKCxAAAgEDBAEDAwIDAwMCBgl1AQIDBBEFEgYhBxMiAAgxFEEy&#10;IxUJUUIWYSQzF1JxgRhikSVDobHwJjRyChnB0TUn4VM2gvGSokRUc0VGN0djKFVWVxqywtLi8mSD&#10;dJOEZaOzw9PjKThm83UqOTpISUpYWVpnaGlqdnd4eXqFhoeIiYqUlZaXmJmapKWmp6ipqrS1tre4&#10;ubrExcbHyMnK1NXW19jZ2uTl5ufo6er09fb3+Pn6EQACAQMCBAQDBQQEBAYGBW0BAgMRBCESBTEG&#10;ACITQVEHMmEUcQhCgSORFVKhYhYzCbEkwdFDcvAX4YI0JZJTGGNE8aKyJjUZVDZFZCcKc4OTRnTC&#10;0uLyVWV1VjeEhaOzw9Pj8ykalKS0xNTk9JWltcXV5fUoR1dmOHaGlqa2xtbm9md3h5ent8fX5/dI&#10;WGh4iJiouMjY6Pg5SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6vr/2gAOBAEAAhEDEQQAAD8A+f8A&#10;+/de63+Pfvfuvde9+9+691732Pfutg0697lwfn6X/wCNX/4j2zJ0ojNCD172psc3Kf6/+H1P9PZd&#10;cDtYdHFsaPX5jr3tWg3F/wDjX+9+yUihp0b1x173Gm+n++uOfbifF1Q9e9sVQOb/ANSf94J9r4zi&#10;nSCU/qEDr3uILXA/pq/qTe/P09qs6K/Z0mcHSeve86f1va1v9j79H8XVV697VuIazRX/AAwvb8kc&#10;Gw/PtZBhq/I9bIo5zxHXvYiqf0HgXXm9z9Bb6+zuPCL+3/Vx/wBXl003l173KUX+t/6fXg8Wt7d6&#10;b697yW/2P+2/2Hv3Xuve+rXFib/1txf+vv3Xuve+iLm/4AB/w4+oI9+69173guD9P96P+8X9tvg8&#10;KHrfXvfv97/33097DDPy611732P+K+9rQrjz69173hI5PP0/3nmx97oK569172nNwA/bXvx+R/vJ&#10;90YB0IIznrRAP2jr3sFcgOW/2J/4j2WPXV+XSVj172ze9dJ+ve+vfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3XvfL3rpwde98wbfT3U9X8uve/e/db6979/r/77/W9+699vXvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+4/3w9+699nXvfvfutde99H/ff4+/dePXvfve+tde9+9+69x69769+6&#10;9Xr3v3v3Xuve+/fut9e9+966917373vr3Xvfj+Pfuqn06974+99a69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de6974+99N9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfIW966so8+ve&#10;+/eurDr3vl7105173737r3Xvfvfutde99H/Ye99aPDr3vj731Xr3v3v3Xuve/e/de69779+69173&#10;1b36vWqDr3v1vfq9eC9e98gP98Peq9XC+vXvfLSf6e61HVuve/aT+Of94t/gb+/V69173639eP8A&#10;H3vr3XvftJJtx/r34596r17r3vmsd/8Aff72fei3XgOve8wHNvx+fz9P8ffgPM9KESmTx697zKPo&#10;P+N+3Rw6WqMAde9zUHAH++/3j2sQcAelqjFOve82m/8AxQj2qC+Y6vpr173ib224DLTpo9e94JPw&#10;Ob/X2kkU/s6akPBeve8Pto4NOmuve+ubj/e/8P8AX9ppBmvTBGSeve/W/wBj7r16nXvfXvXVeve8&#10;LCx/1+fdhw611731+P8AY/S3/E+9+fTUtKDr3vifp/vf/Gvexx6Y697w+79e69797917r3vife+q&#10;Hj1731731rr3v3v3XqDr3vr3vqh49e99e/da69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3vsfX37rY49e9vFFwyW/J/HvSksSD5dLI+NOvexp2wf8AJT9b6EP1/p9f+I9q&#10;cafz9P8AV/q+XS78I697e3ACt9Lkn6f6309mPEY61172x1a+m/5Atz+CBb6jj2Xv8R+3ptvPr3tK&#10;1i/W9yfof6f4+00nCnTD9e9p+X8/7f8A1v8ADj231Tr3tvP+Hv3Wjjr3vw+nv3Xh173njPH+3/PP&#10;t6I4I68eve8w9uHrxHbnr3vMPoP9b/evbh4A+f8Am6r9nXveS/HFvx7eGeq0z1731f6/8a9+63Tr&#10;3vq/++/2FvfiQPPr1Ove/e/db697971UDj17r3vr3oENkjHXuve+/duvde99X9sNpI0gY69Tr3vr&#10;37HDrfXvfvfgMV69173370ck149e697978P6J69173173mny69173736hp17r3v3v3EV9Ovde9+9&#10;6OOvde9+97qaU69173734CvXuve+/wDD3uq6c9e697696xT59e697972tPPr3Xvffv1BXHE/Zj+f&#10;+rz611733/rfT6/UXv8A63vwOpacCPT/AFf6vy691734WuP8B9frY292FAMcT/qPWj1732OeLc3H&#10;+2/x/p7bNVyRj/Vw69173yuOP9v7cxx9Oq0PXvffugriv+br3Xvfft1XGAePWuve/e79e6975D8/&#10;ni39Prxz7917r3vKv09+6917337917r3vIv4/qP96/w976cUjr3vlcH6c+99X48Ove8gPHIAP+9k&#10;34IHv3Xuve86WPB/3u1/9t7beoyOmJtQFR1732WsePx6QOfoD/j7eWlKjzz1oBCnzPXveQEG/wCO&#10;fofr/gfe+qUoaHr3vv3vrXXveUMD9f8AjX+8+/de6975i3+P+HP+P+Hv1T17r3vKjC4HPPP0+nP0&#10;A97FAQevde9yAfoR/gfakGor1br3uQrXtYE/1491ah6ak0tWuPT/AFf6h173lBt7a6Tg0697ye69&#10;P9e9873Uf7z+ST/sfaq30hiCfsrg/PH7Pyz1Zeve+1+o/wCI/P8Ar+1fVuve5UV+eRc2Fvr/ALED&#10;37j1ogEUPXvcpf6f0/xH+2Htls56RMD8Va1/b+fXvfK4/r7qASaAV6pQngK9e98HNuBcXJ/3ji3t&#10;1cnV8uHp0ogJY6ia0FP8v+rz697gSHj+ovx/tre79Keve47gAHkGwP4v+PZc7apa0pnqnFuve07W&#10;rZmtYXv9Dxb+pPtqTBPSiM0anXvadn+p/wB9+faN66j1cfF1722y3t/hb62P459pJPjJHTh49e9x&#10;vbfXuve5MV/9fgj/AGA9+691728UpAKc2tz/AF/Fv979voDoB8utgZ697WWPJ9P0HI/3qx/2/tel&#10;MfZ1sde9u9QDoI+vF/z/AF/p7dxUU+f+r/V6dOpSo697SmS+jf7H6/4/X2Wtx6cHn172nm+vH+xB&#10;4v8A4f717LiKEj06a697wyfUg/4n6fQj88+9H7Kf5eliVKDHXveWnPIA/wBj/t/derg0Neve5p/P&#10;+t7pXrdcU697aqgf70Tce1T+vSafyJ8vLr3tpb8/XkH/AA90+fSU9e94GH++/wCR+7VBGOqHr3vH&#10;7r1Tr3vGfr7sOrjr3vif6f7z/j79175de99fn+nP+tf/AG3vXVeve+Xu3Vuve+S/X3o9aPXveUe/&#10;Drw6977976t173yHPH/E2/3j3o+vXuve+2FrD8c2/wB796Gevde98f8AYH/ffT3vr3XvfZFv8L/7&#10;Yf4e/V691732LH6i4+t/6cfn349e697ye6de69797917r3vPHb/Y2H+2/wBb348Orjh173Nj/wCJ&#10;/wB99Pb0ROsAeeP8teP29bQ9e9vsHKj6f8R9fr7U9KBw697dqc8j/YH/AHjkce/Hp0de9rPFnhRz&#10;c3H1/r9faZjRqg1/1f6h9vRnGRUNT0x/k697W7apIAw9QKg/Q/6m1rfn21GYlqnmMZPocf6hT/BV&#10;dUAZ8uvew13InDfn9Vh/sPdx6dF0vDr3sJKz+1f63PuuK46JJNIPbw697YJgOT+f+K+7DpKeve4L&#10;W+n+83/3n28vTTUr173xP0976qeHXvfXvfWuHXvfufeut5r173mFrDn+n+xNvoPdaHq3XvfNbX/3&#10;39fdT1ccOve86fT22ePVuve+XuvXqde943H5t/sf+I92Xr3XveB7fT/A/wBP9f26Oqtw697xn/ff&#10;n/eb+75HTfXvfC359+61TNeve+/+R+/db69797916vXvfMH6/wC8Hjj/AGP+391I6svr17339B/i&#10;fr/sPeurCleve8sZ+n+vz/sfdWHW+ve58J5H+uPbfl1cde9qfFMBMnNuef8AYDkce1aHUBTPSkVI&#10;AHXvYv4Y3iABNtP+Fr/U3P8AU/n2oXjnpRFgjr3vvLKNDH6i1/zx/T6fn/Y+6zjt/wBXl0uTzHXv&#10;YdVhuXJ/Fxz/AK/9fZdIAGHzHXm8uve05PfWfr/Tn/jXHts9MPx697gS8X/2P1/qeb+7cR00wJ4d&#10;e9tko+v4J/3x592H+Dphuve+Edxp4P8AsCfx/re7Vpn59VHHr3t8oyAy883934cOlCcR172JOHPG&#10;k39Q4P8Ajb/efa+IkKNNBQ/4etCun0697c6kXif6fT/Y3v6fb04yGz/k6ofXr3sOMmLzG9/z/Ung&#10;2/PsunqqkfP/AFf5v8vTcmOve22P6/7b2mj+MdNj4h172MWz34UXvdQOefp9Tf8A2Hs7sidNPt/z&#10;9VkzHj0697EVf8Pz+P8Ain5+vNufZu4xU+XSKalKt6/8X/Lh86enXvfQJ5uw5/HFr2/BX3RgK0p/&#10;q/PpmXSDgfnU/PGfP5/l173jOqwIv9TYiwIA55/33+9e3O3URwqBX5/Z6f6h9r3YXZfWlfn/AJv5&#10;Vr6nr3vg3PNubC/9T/T35QQNPl1dF0ihyK4/1fLr3vHYC/NiLW4t/sSfx731atfs6974+99b6977&#10;Avx70cdeJAFT17373vr3XvfVv6cH+vv3Xuve+uf9gef9vzYX/wCK+/de69748nm/H1/5JP8AT3v5&#10;de697//Q+f8A+/de63+Pfvfuvde9+9+69173737rYr5de9yYCNXtqQY6eX1697UdA36eL8/j/D6j&#10;2Xzjj0bwGj1PlTr3tYISUU/1Av8A64H19krYY9HA+Hr3vFLc3/AFiP8AH3ZK+XWuve2KoHN/oQQe&#10;Pa+M4p0imHd9vXvcLjUR/r/0t9OTb2rHwCnSV66TQde9yFJuBxz7qmGr1Qde9qjEE+j/AAPH5/P1&#10;59qovj/b/g601DIfs697EqLlIyf6Dm/4t9bezyIgxjJ8/wDP/m6o/Ade9zVH5/r9f+Re3hkdN9e9&#10;8ve+vde9++n1/wB45/23v3Xuve+JHJ+t7Wv/AE/3319+69173hbn+l/9c/1/x+nvRrxAqR+zrfXv&#10;fH2zny8+vde99/776e3VJwfT9v8Asde697xH6kf7bj6fnkn/AHn3ug61172xZ1b0jD6EX+v/ABT3&#10;qhNR5HH8v9X+Hr3+Xr3sE8kvqkA+tz/xPsrk+LpG3XvbCfqfdemDx69769+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde98veurjh173yHvXTg4de99+9db69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/XPv3XuPHr3v3v3Wuve+v99z7317r3v3++49+61173737rXDr3vr37r3Xvfv&#10;fut9e99+9db6978fe+vHr3v3v3Wj1731791rr3vr3vrXXvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+6917337917r3vh7302ePXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yHvXTgFOHXvfID3rq4&#10;FOve+YQ2/p/h7qT1vr3vsof8D79qHXuve8fvfWuve/e99aPXvfH3vqvXvfvfuvde98h711YDr3vu&#10;1/x711br3vloP+t71Ude6977Cf7b8W/Pv1evU6975BQPdSa9e697y6b/API/da9b6974kW/x/wBb&#10;3vrxBHHr3vif8Pr/AFPP+PvfWuve+SgfkXA5t/vA96yerKNRp173y5P0/wAPpx/h7sFA6fCKOve+&#10;YFhYfn/ffX3cdPIKnr3vMguR/vvp7eRfM8OlK5YDr3udGL8/7D2thU/F0tQVz173J08fT2Yog0ZH&#10;TpHXvcdx7RuQDXgOmXHXvcVxfn+n/E+0TNxY9J5FqKjy697w29pyfPpoinXvfvp/h/vf+39pmya9&#10;Mtg169769+611730R9D7qeqnr3vC1vr/AFt72Oq9e98b8fQW+l/z9b+99NSDz8/Ty6974n6H/jfN&#10;ufdhx6Y697wngke79e697979149e99c/X/e/e+q5PXvfXv3Wqde9+97611730fex8+qnPXvfH37q&#10;vXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j6+/dbHHr3t4oxZk/2&#10;HuiHvNPXpZH8XXvYy7VP7JF/7H+t9Lf09qVGMdLh8PXvahcf5wH+oBtzx7MKt4Y0D049a697ZKwX&#10;Bt/ifp9Pz9PaOSuo14/6vs6bbj172lawfqNh9Tc/k/09ppPLph+ve09Nfm9hb6f7A+2uqde9tzXu&#10;f8ST9P8AG9/futHh173xH0+n/Ff9497r14E9e954+BzYX+n+Pt2PBIPnTrx697zr7dPXvwnr3vMP&#10;p/j9P8f8fdlbtoOqg9e98v8AjX++Ht5aAfYB17r3v3vxNOvde99fX3UHUeHDr3Xvfr+66854Hr3X&#10;vfve61NTwHXuve/e6mq4Oet9e9+92VuLda697970aE4oOt9e99e9EZp17r3v3vRoePXuve/f77/f&#10;D3rjj/V+3rXXvfr829+AAq1Ovde9+/r79U8Ovde9+9+8qdb6979799vXuve/f77/AJF78TU9e697&#10;97917r3v3v2evde9+9+6917373vy6917373sUp17r3vv3qjfn8uvde9+97+Z8utde9+ubW/1j/tv&#10;p78AeHXsde98h+eTb+p+oH+sPdSSK+f+r/Vx9etHr3vu/Nv6Dm/9P9b3elO7rXXvfL8X91BP+rh1&#10;rr3v3u1QTUY/yde69779uig8+PWuve+x9f6/4f1559769173lX6AH8/j/fX/AN49+69173y9+691&#10;73zVvx+P95v9Pe+rqTw6975fTgC304Hv3V+HXvfIGwIH59763173mDD63Fxzb6nj+g/PvXy60QDg&#10;+fXvfLn6kH/Y/X3cUpjpKSKkCnXveUK5sbgFubk2a3u3XjTy6975DUSFKkEn+hsB+CSffuHHrXXv&#10;eYQyWvpOkfXTzb+n0/Pv1CTQf6v5deOOve8ipIwH4+l73/rwOf8AD3bQw69173nEJU2ZTyOLkc/4&#10;WH19uhFHz63gZ697zhCP1MB9AOP8Pp73UKKdaLqPPr3vmo8drj8WuP8Aff8AEe6sQRUdMysGWor9&#10;nXveYG/H++/x906ap173kB455t9f6j+l/eqdOBqDPXvfIHnkkD/eOeTx7eRmT4VDN/gxilP59OD5&#10;de98vofa1TqAPr1fr3uShNwOOb/j/Y8H3bJ4de697mL+L/X/AFh9LXJuf949sMaklRx+f+rHSFwN&#10;XZ/l4+lPT18+ve+f+2/r9eP6+6gkGo6oCQcY697xyc2+v+H+9/n3dKmvSiDzA697hP8An8fUH+v1&#10;/wCJ9u9Keve47cj8C4IAv/vNvZfINMh86U49U4Hr3tP1w/UPob/7wSR/xS/tmT4v9X2/6v8AUelE&#10;Q1NmnD/BTr3tOVA5PHP+9f19pJK6unPxU8uve22QcH6Wtz/Tj2jk+LHV+ve4ntvrXXvciE/T/Yj/&#10;AHi/v3W+ve3al/s/64H+wufx7fSugA8M9bX4uve1jQOLL/r8/wCuDb/bf4+1qAhR/q49bpQkde9v&#10;k3MYFvwfblcjq449e9pav/P9fVxx+PofaBgePl08tanr3tMyHni4/wB6/wAbey9/jNfU9NHj173j&#10;kHNweAABz/Xn3QkkAHy6VQmsf7f+K6975QH1W/x55t+Peuneve3A/T/Ye6de697bKgcf7fn/AGHt&#10;U1PPpicAgca+n+r0697aH+pFv6+6eXSRuve47cfT6WNuf9uPdwNXDj1Xr3vFf2+sQGePy/1fy6pT&#10;r3vgf99/xr23IRqoABTq3XvfE/8AI/bfl17r3v3+x/2/+9D37rXn173373x63173yX/kfvR60eve&#10;8o9+HXh1733731br3vmAfxzxyPwTb6e6nr3XvfZFgLAG31v/AK3vVfXHXuve+P8AvJH4P4t/T3br&#10;3XvfYF/rz/sR/wAT78ccOvde98l4BuLC9/8AiDf3o9e6975e69e69797917r3vKn1H+x97PDq469&#10;7nR82/2FrD6fn27FQEGv21/Pqy9e9vlOfQB/tIP+8m/tT0+OHXvbtT/Uf4/6/PNj/wAR783TvXva&#10;wxZ5Uj6g34v/AE4t7TSU1EeXRjHkDr3tewEGlsWNxYcE8XPHtOwImBoKH5DNBn8+ltdS1px9evew&#10;83Et1f8APqIJ/wBj7eHSKXANevewhrV9UgsCQbAm/wDxHunz6IWzn18uve07N+fdhx6Ybh173BYA&#10;H/Y/7b/b+31OOmm49e94vdumz173737r3Hr3vsD/AHj3rrYHXveQHnn8f7c/4H3UjGOrefXveReb&#10;f8V/3k+6HqwrXr3uSB/vv+J9t8enOPXvfKw97oOrUHXvfBhxb/bfn3oYPVT173HcfX/XP5sB/re3&#10;FPVaYp173h/Nv9cW/wAT/T2503173xPvfWj1731/vPvfVa9e9+9663173kX+p4ta9/x70erD59e9&#10;8j9f96vx/vfuo6uvDr3vIn4/rf8A23P091PVuve50P1H+v8A8T7b8urDy697UeN4lT6fU/Xi3Fx7&#10;UW5NPz/1f4OlUfXvYwYRrIn+sfwOebe1q90gA9en0/tKde9ycoAYm+v0b62H+390mBIAHz/ydLV4&#10;/l172HdUhu4IJ9Rtx9De/stlPcPs6s/keve05Ur6j9fqPwLcj3Ty6ZYde9t0wIHP+w/1r3v72PTp&#10;ojy697a5B/vPH+2Pu6+nSZ+ve+Cfjm1vz9f9j7uKgZHWh1727Un6lv8AS/8AxPv2R08vXvYkYVxx&#10;9CLcavpa3F7fX/b+18NSPljhx6uOJA697e6j/Nv+OCOfyf63/qPaqUVQMfLPTRocnr3sOcqP3D/r&#10;n+vPP1sPZbOCQaf6uHTcnCvXvbSn19o0+Ifb015jr3sV9myXdASBYD+n5H4t7ObOvD7f9Xp/qPVG&#10;B8P9vXvYnDi/P9eOfoDwQf8AX9nddSgn0H+DpMQrL3Z/4r/N173za4HpHI5449tVBOekqkE/qHH+&#10;r/UOve8ZtpAubG9gOQbH+0T7uoJc/Lj/ALHTihjKagGnEmmPs4/5eve8PP5PFgQVJub/AEv/ALz/&#10;AL17vX06UAg8Ove+JH15P+ubG9+TyP8AeR71X16qW4g0r5Cv+H8+B+zr3viRb3bq/Xvfvpxf63/H&#10;+8+9fPr1KkH069797317r3v3v3Xuve+v9j/sB9frzb37r3XvfXF9Vrfm1wL/AOF/e/l17r3v/9H5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde9yIr6hb22/DpQhoQeve3+hNrD/EWHtFKKn8ujSL4vy6&#10;97WsXMaAW+l/6D6XH19kL/GSejocM9e945OVufrY8Dn/AFvrb3tfiHWmBB697ZKkfX/b2/PHB/3r&#10;2uj6STjNeve4I/V/QcE/n+o4v7VKBoJ8+kkg7D6/6v8AVw697zJ9b/05/wBt78ldXTQ697UmKJ9N&#10;jbkX/r+PauKniD/V5Hqzf2g+Y/z9e9ibT8xRfU3UAnj8fi//ABv2cRf2X2H/ACf6vLptwKfYeve5&#10;4HAH0tb/AHj/AB9qhwHTXXvfL/bnn/fc+/dW6976+n+sP9b/AFvfutU6976Iv/t/+J59761173ha&#10;/wDT8gGx/oLA8/7x703y/wBX29e6974n8f8AE8fX/D22KEVc5+z/AIr9uet9e9+P5/x4I/1/x7cU&#10;gGh/P/i+vde942PP1uL2/P8AT3vrXXvbNmRekf8Ara9j+f8AH3qnn/q/z16959e9gnkxaR7/AJZv&#10;ZXJ5dJWHHr3tOEWJH9D7p0nPXvfXv3Wuve/e/de69797917r3v3v3Xuve/e/de69797917r3vkPe&#10;urjh173yHvXTg4de98j/ALf3rr3XvfXv3Xuve/e/db69797917r3v3v3Xuve/e/de69797917r3v&#10;r/ff8i9761173737rXHr3vr+nv3Wj1733/vh/T/effut9e99e/dar173737r3Hr3vv8A33/FPfut&#10;io6977+nvXW+ve+ve+vde99e/dV+XXvfXvfWuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve+J976oePXvfvfutde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j3rqwHXvfIe9HpxR173zX6j/AF/ejw6t&#10;173IVb/61+fbRNOt9e9+Kkf0/wBv79Xr3XveNluPpz/vuPdgadeIx173iI/4p/vh7vXqpFeve+Hu&#10;3VOve/e/de6977HvXWxTr3vmpsfz/sPej1fr3uQtvpYE/wC9/wC+t/T22ePVgATQ9e9+FvyBb3Yr&#10;5jp0xjy6976IsAf6i/uoz0zQ9e98la3Fv9t/t/eiOvde98uD+fx9OPz/AF964dWBxSnXvfFh+fp9&#10;f9ibcWHvwPVeve+voB/Q8/7H24tdR9enYx59e99hrf7a3+83v7t07173zuPx9Px/vXB97HTqHFOv&#10;e5MXP++HtVGCQB0pi4k9e9uEYsP959m8CBVr0sQUx173Jt6f999fakmg6U6arjr3uM44/wB5Psrm&#10;YKKH/V8uqFaivXvcVhe/9PZc7jOrpPIAFNeve8RW3+2+vtIzFukda9e98St7Ef4Xt/vNvdAacemT&#10;xx173wII+o92r1rr3vif6e/HrR6974MLj/ef9t70OPVeve8P++/4p7v02/wnr3v30/1/fuk/+r/V&#10;+fXveJhYng/X3ccOtZ6974+99e69769+6117337917r3voj3vrRHp1731731Xr3viffuqHr3vr3v&#10;rXXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfNP1f778+6tw6sgqeve3qkW7L/&#10;ALDj8/4+2KkZHSpOvexb2tYqoP8Aqf8AW/Hsyj4Gny6MY/hr172rJALvyTe3NxbSDcEe34W1VjIF&#10;KdU697Y6xeCP9cf7zbn23L/aH/V5Dqjceve0pW8X+trfU/j/AGPtM9NPTLcOve03ODdubfX/AG3t&#10;jHTXXvba31P+uT/vre/dVPXvfQ/4i3v3Xh173mj+pH+t+P6e7oe4U63173nH59qOtjr3vMv597Sl&#10;c4p9vVRnHXvfL/jX+9e7qfM+v+r/AFfs611733f24WA+fXuve+vbZYnr3XvfvfuHbx8+vde99e6H&#10;PW+ve+/e+FD/AKvt69173173gfb17r3v3uopQg9e69797917r3vq/wDvP/FL+/eVevV6979/t/8A&#10;Hjj3senWuve/f8V/3gfn34HNOvde9+/2/wCAeP8Aifegade6979/h/vP4/3n36gz17r3vx4H++/2&#10;HvXXvLr3v3++/wAPfuvde9+978uvde99+/db69797917r3v3v3Xuve/e/Dhnr3XvfvejXy691737&#10;3vr3Xvfd/wDff4f09+rih61Tr3vsH/eCPz+PqR7vnA8+vde98v8AWsbf8jP19+NT8eK/6vLqvXvf&#10;Y/w4/wARwPey1Pt6117337qT59e69779ugg4PWuve+QP1/p+f969269173zUiwH/ABW1wLnn37r3&#10;XvfP/kX+x/p7917r3vv/AH3H1/wt7914fLr3vmD/AIf0P1/2PvfToNeve+XvfVhnr3vmqsxsq3Nu&#10;LC5uP6/0/wBv72FJ4dNu+nA49e9qTHbayuRsYadwhVjqIZb2tqA/P5Ht8QSFdQGP9X+qvTBkqan/&#10;AFf6s/t697U9Ns2r8VnjaWoBUeJlJC/2dIA5uLg+3RbsR8/9Xp1UMp+2v+r/AFcPn172rqDrsALH&#10;VRTmfyQqyvHoihjldQnlf+huLH6WP19qEtq4NK/s+0f6qdOFQVrUE14DH+r/AFU697GxuiMfAsFN&#10;MX+9q4UelWMEa5GHAS3LccEW559qWs4qZHD5eXy680J4f5P9XH8vy6974U/QTRfxVszrx8FHJEtJ&#10;VGIyJIHt62AFyATZuPrz739IjLkAfs/2D/Pq6wMQS9BTh8/59e9h7nersphqh6VqdaoCo8EdQiER&#10;XlN00sbfX8cf71b2xLaIo1KcZ/1Go4f7Py614Na+v5/z/n172mqjrnNQF3dKdII2KSM/IGmwIuP8&#10;LWt7b+lBFRU/mOmnShoc9e9tkmyZfUIJhOR+kBW0303IVz/vd7e9eCh+EEfmD/n6bBjJoteve2Oq&#10;2zmacXmo5UC2a5Q2KH6MrHggfm3tnwXUn5fl/q/z9aCHOny+0Y/LPXvbV9nVLKFeJlQqx1FSbFee&#10;T/re2mBAz/n/AMH+quOPVdJU5697w6b3BN+T/tvr7sivXUBSn+H7OP8ALPWwCTX0697y8/Sx4+v/&#10;ABHtXDH4a44tx/1Z/lx6cHy697zR82/HI/HFrWN/+J59uFgOtMygEefp59e9zBx/vf45ub/8a91q&#10;SAW88euP9XCnSYUkWp88VH+bzr8vt+33vID/AI/63AsP9h70aA/Ljx/2f9Q4+vWqKKqfL9tft/1D&#10;1r173wfgkfm9+Px/h72gp09AOJ/Lr3uJIDc/X/XB/B4/234936eqPPr3uM3+2/P9Qf6n2XzFzKQx&#10;rTh9n+x1Q1qa9e9sVaLFv6j+t72tyPbUmSSfl/k6URMS1T5jr3tNVH1I/wCKD/W9opPi6cJFa9e9&#10;tkgH+9/n/ifaSQkmh8unOve4p/P/ABW/tvr3XveWE8/7H/exb37r3XvbtTHmw+urj68kf4Dn8+34&#10;6aevDj172rsaAAAOD6f8Pr7Wh2YBj1apZqnr3t/kJKXP0sL/AOw5+n+Ht044dWHHr3tN1w9LMP8A&#10;Ak259oJh3U9CenQMgDr3tLOLE8fm9/8AintBMR4hp1VuPXveF/8AYfj/AF/p/T+nto8elUdNAI69&#10;75Rfq/P5+nNr+/Dp1eNT1725e2+vde9wKkfW30ueP9j/AE9qBXwwT/q406ZnFY6nyp172zSfX/ff&#10;0918ukTde9x34t/sfd0Go0PVeve8J/x9uIrAkrT+fVOve8be7MpJ18AfX9nVh1731+PbTCmOvHr3&#10;vh+f99/t/egAflT/AFU61173z+vuwJHDq3XvfJfdT1U9e95R9Pfh14cOve+Vv97t731br3vkFNuD&#10;9eRz/vfupOa9e697yf77n/fH3okHgKdb6974Ff6fXnnn/egPewetde98ioN/8fr71Xr3XvfYFvp7&#10;117r3v3v3Xuve/e/de697yp9R/xP4/x978urjh173Nj/AB/sbW/r+Pe0Pketg5697eqX9P8At/r/&#10;ALD2tqDkdPrw697d6c8r/wAi4J5/4n3s8OnR172rMWbFT9foLf43t7TSDuNfPpfBUrnr3tewMPtg&#10;Lccc3JvY2t/r8fn2mYP4oIz/AJqCp/n0vUkr172h9wqfG4IuR9RfUbkc8j/ivt808uks4FDQ9e9h&#10;BXgh3uD9fwP9j7bpToPsNPnXjw697Tcw+v8AXm/uw6YPXvbe/wDvv+Ke3l6aOeve8R/417v5dNnr&#10;3v3vXW6eXXvfIfS9r82/4n36pr1sDr3vIn1tf/G/9D/j7q2OrCteve86cn6ccfj6e2m6vnr3uSov&#10;/wAi964dX4Dr3vnp/wBf6e/Z69U9e942U8/7379x69x697wOv5Nv6Wt72D1Xr3uMyk/73+fr+be3&#10;RTh1Rh1731bg8H/bjj+twPe+q06974aT/jx731qnXvfv95/4jjn37rXXveTjji3H/Gvdc16cAxjr&#10;3vyi5/4r/wAa9+Jp1br3vOg5/wBuf99b20eHW+ve50IuR/r/APG/dfLqw697UdALSJb6/n/Ye34D&#10;VSPL/V59KY+PXvYtYVron1+htb/E/wBP9j7XCviD8j0oGGr9nXvbpkE9B+oFjwfryODx71JSmDWh&#10;6WJnPXvYd1SnU3+ubD+n+A/23stmWgDDp+RaICOve05VLY/k8f15P9P8fbQpw6TkVx1721yKCvH9&#10;P+It79wPTTDr3tqlHJ/1/d1x0w49Ove8SfUX+nt0kGnTS9e9ulN9R/vv6e/dPL5de9iHhv7P+Nv9&#10;hf8A1va2MihPVzgnr3tRSjVG4PHB5HFjb/H2rlY6QRwP8/P/AD9NntNePXvYeZYev8Dn/Hn2XzKC&#10;DXpuQY697ZF4Yfn2gU0Nema0z172Jmzm/cSx4Nl5PP8Asf8AY+zazYa9Pz/1f6qevVKnT172LSfg&#10;C1/r/rXFjb2eVBjq3D/N0llIKHWTTz9ePr+XXvfMi9ibW+nOoHk/Xj3QEqMfyp0mDlBRePHFD5f6&#10;vlTr3vCVsdPBPF7D6/1H/FPb4IbuGOlSnWPEGPt/Pr3vH/rm3JF/pYD/AINb/bn377Or1xUde9+J&#10;BUCxU2/IPIPI4HvQFCTXHTajSWao0mn8uNT/AKqde98CPyPp/wAT9SPdunOve+hbm/5/w969KdVI&#10;NRTy+3/Ufz6979b/AH3+v791sHr3vr/Yf8i97631733Y2+hN/wAcn37r3XvfGw4v9fqP+R+/de69&#10;7//S+f8A+/de63+Pfvfuvde9+9+69173737r3XveeL9Q/wBh7bfh0+vDr3t+ovqP8CP+J+vtFN6f&#10;LozhapFeve1rTkGFeCOBbm/4uRf2RzABzTo8QkqG9eve/OPqSebm3AI9Rvzf3pTkAY625r5de9st&#10;SCSf9bgX+tz7WxHy6R3Fcde9t35HB5H1H5t+OfatB2HpG/Dr3vMvP+wHH/E/8V9+UnUOmhilOve1&#10;Diz/ANDDn6EW4tx7VRf2gAyf9g/6v8/V24qft/1f6q9e9iZRsGhjN/qFP+sbcnj/AGHs9hZjBX0P&#10;VW+DHl1725gcf4fT68/8V9ujgOmOve+X+P5/H+t/Tn3vq3Xvfv8Aff6/v3Wuve+J4976r173wYE8&#10;gcW5/P5vx70RXr3XveIj6f1/pa3HujK1McP5eXDrfXvfdrf7H/kX1HuwFBTrXXvfAm9xe1h+SPp+&#10;Rf8A4r7t17r3tpygvSSD+gJ/43b3oU1f6uPXhxHXvYJ5df3XH9Cf+KAeyySgFTx4U6TNivXvaXb6&#10;n230mbj1731791rr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975D6e9dXHDr3vkPeurjh1&#10;733711br3v3v3Xuve/e/de69797917r3vwNv9tb37r3Xvfvfuvde9+9+691734/77/kXv3Wuve/H&#10;/e/fuvHr3vrn8f6/v3Xuve/e99a6979/vP8AxPv3Xvt69797916nXvfvfut9e99+9db6979791rr&#10;3vr/AJH731ojr3vr37qvXvfvfuvU69797916nXvfXvfXuve/e/de69797917r3vv37r3XvfE+9jq&#10;jde99e/da69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de6975D3rq44de98h70err173kS1/9gfdW4dW697zr+f6f4X/AD+P&#10;bZ62AT173xuf6n/bn3ug6U6V9Ove+X6v9cAf43/2/vXDpp10/n/Lr3vCwvz/AE/3n/D3cGnTXXve&#10;Ij3evVSOve+vfuq9e9+9+69173y966cHXveRWAtf8f778e6kde697y3U2/F/z9f9b3WrDpwSMDnP&#10;XvfieAPr/sD/AF96AzXqrEE16976Bsb+9nIp1rr3vu/0P+x4/H+v70Ovde9+Yg2/rz+Lce/AU691&#10;735efT+D/vfvx9etqaGvXvfiLGx93DA9KAdQqOve+1+vu46cT4uve5kJ/wCI/P09vxGmP2dLIOve&#10;3JSLf7D8ezmKTSKN0uFOPXvfMyH/AFh/Qe/SS41enToc9e9x3a/5/PsrnNTXzNeqs2KA9e94Sb+y&#10;6QnV0iuGzp697xkg8f8AEf19tsacOkrEqKjr3vx/pz/Tj6/7x7qOFT03XzPXveJjf/D/AFvp/S/u&#10;6igz1ocOve8Z/wCR+9nrx6974/W9/wA+9dV697we79a6977/AOK+/dMNq1Vpn/V69e98SL/77/D3&#10;sGnTZHn173isfd6jrXXvfXv3Xuve/e/de69797917r3voj3vqpFeve+PvfVTnr3vq3vfTfXvfXv3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vLGORb68ce6scdOoPPr3t9ox6h/j/vHPNj&#10;7TkeXShBmnXvYqbY4ZR/tJ4/pf8APtdA1QK+f+T/AFV+zowi+HPXvauk5dh/VbXHAB+guD7UxVD6&#10;vIY+0+nVDx697ZqsDm/15/r+Rce/Sg69XkeqNx697SdYLk/0P0/I/wAf969pmNFNPPpluB697Tk9&#10;if8AYEfkX/wt7Y86Dprr3trk+p/2H+9X9660eHXvfEf74f0/x97PDrwpTr3vLH9bf1/4j+vu6jh9&#10;vXuve5A9v9eHXveRf+I96HHrWNRz173k9umhJ+fWuve/e9EinD0/b6evXuve/e9mopnrfXvfXutc&#10;k9e697979XBHXuve/e/de6979x/xT/b+6kkgDj6/s/1evWuve/e9/L0631731f8AP44/3n36hpXr&#10;Veve/c/776i/49+rjr3Xvfrfi/4t/X34E9e6976/r/vX/Ee9E9a6979e31/3x/1/fuvde9+v7117&#10;r3vsf7D3vrfXvfr/AI/5F7917r3v1/8Abf7z7916vXvfjx/xH+J/p731v5de99/n37rXXvfvfut9&#10;e9+9+69173737r3Xvfvfuvde9+9+691732Pexxqevde98r8/jg/8R78Rk9V8uve+xc3v/hzz9PqP&#10;p79SuOtHr3vv/jf5/wAfezmny61173y9uA1ND9vWuve+x/vv8f6j3fr3XvfMH6f0HH++H+8+/de6&#10;975Dk3ueRcjk/wCxv/xHv3XuPXvfa3NrD+o/p9Ppb37rwzw697kRU80rFUR7gEn0ngAfXn3bSa06&#10;9wNPPr3t8o9uZOoSNkppCsh0oFUszj+oA5t7fSF2HaOtMxp8uH+r59e9mK6m6a/vPmKOgDRtPUP4&#10;XaZDop6lheCEj6EtY35tYH+ns1sdvMz9/D58B/s9JixJIqDjHl+VevHjk/Qe7HIPjltHCy7axTwT&#10;ZKuNNXU2XggjSOONREriopKleHF1YL+Q3B49iVLGBSo01Pn/AKj/AKh0ndipDE141x9n8uP2cesC&#10;Taw72CxgLoYnltX4ZCLrzb/b+0zurovGbcytTLAkcOqJHpJqlWSLJR6/HosARHMnHlANxfULj2mn&#10;29FaoFK/4fn/AIPP8ulEekuK4J4fP/V/PrnFKsq6l/1mF72P+v8An/A+wXpsS1PU5TB5WmqEycVL&#10;kMbWxyKqlz6pqV7n020yJIjj6/63sseJo8UOMH/Pj5Z4U6WIO3Na0IP+f/UOsnt32/lq3P7kwEeQ&#10;MVPFhMXNTyhBpEtZiwsc1ipJ9aWcH/XI/wAKq7DhkH9vTyMzygkYA9fMDJ/wft697Feg7Tw+IoGx&#10;WSwk2X+6yEtStTZanxU8TGUU6RSDkhvqAQSPpzx7dFwoQJpx5fL7OlSOpWhBGR9lMn/VTriQSQdR&#10;AAIsPzf8+wQ7K3DU7oqXptr4WpQlYDAXiI8zoHYykILCxdrL/S359o7uVqAqCAfQYHDh8z/xVOm5&#10;Wx2gkf5v8/2/s65ezAYbqfC0uysDUbmnhqs19itdlKE+SOQ1cyiTwMGAuEPBIHN/6W9qIlQRqZMt&#10;xx+zI+z7KV/ZRoEKKDQnif8AN+Q64hiWI0kAfRuLHj/D3GpevtlZWOvpsXJiYGpVpqrwAMia6h2D&#10;0usi/BGofXSbi3PuxSNgdXb/AJv2cP2dNeAmnAHl/q/1U65f04PP+8f6/tJ5DrjEVM8eHiagzCVV&#10;M+Qip1mHnpY0XxnUU/SVcaSt+RZvaaUqKgf6v+L/AMvVxCOHHFeve2ig+OeJz1JUwR08LV9Ok0U0&#10;Bn8ElPMLt9voJvrK/oYXU3tf23EgkOKKfkOPoOrC2DgDgRxp/g/1Y66LBeT7B7P/ABe3VDNEMXty&#10;aCkceT7yq1BY42PpMp+gDf2eP8P9e4R/WlPMfyz0kktpwaL/ALH7fLrwYHgEE/4Efj2xVPxe3LDT&#10;1TV9TSUU9PAswUMWYq4ugUICGHPJB9+MbAVB/wBn9nVBbTkZYCn2Z4f6sdd+wuz/AFZk8Arq0qzh&#10;VF/SY9R03dU1j6g/T+vPtruLELx8v9j9vVJ4pEbtNT5edPsx/q/Lr3sNGppqdtE0UiMCRythYHnk&#10;/wDFffgH/GeP2Vx6dJC8pNK5+XH/AIrr3vokAlRf0n62t9PejXFB6/6iP9X+DrZRq14k/t/Yade9&#10;8Wt9f+J/2/u49T0/EpVR173Fc/n68D6f1/wP/E+90oTT/i+rjFft/b173HP0/F7/AOA/3w9obini&#10;YFMDqrde9stepuf8eRbktfge2XINOnY2HH8v9X+r8+ve0zUA3P8AiSPrx+faOQVIb5dPsc9e9tUn&#10;/Ff969o5Qta18v8AVTj/AJOr+XXvcM/n2117r3vJF+of7Di/+Pv3Xuve3WnPNj/vf5Pt6MmlBWn/&#10;ABX+x59e8+ve1bQNfjmw4/2A+ntXHTR1Yijde9qJ/wDNfn6D/WA/rb2p/EPt6ulNQr172wVwupt/&#10;qRb2guKq5B9enDg/6v8AJ172lJuDb8i/F/8Abey6WhkNP9Xr1VuPXveB/wADn/H6Ecf8j90pj59P&#10;w10kn8v59e99xfq/23+8+69P9e9uQ5F/6ge6cMdb4CnXvcKpFr/Tn+n/ABNvalTWIU6amP6R697Z&#10;ZByfdfLpCeHXvcd/oP8AX5/1re7pShPn5dV697jn68m5v+falSfIUBz+fVTx6974N/r+9sMYFetj&#10;r3vj+PaZgQe4dbPXvfQ+v++/2496Na1PVfOvXvfL3rrfXvfNfz78etHr3vIv0/1/fh14de98+P8A&#10;Yfn/ABt79nq3XveT+lhxxb/ivPvQqCSf9VR/q/Z17r3vv3Xr3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde99X/oL/AE/3n/X9+63Tr3vIn1H+uOP+I928urCnl173Oi/H+v8A8T7qOHXvPr3t5pbgfXkj&#10;88/4+1UTBloBSnT6HHXvbvTk3H4F/wDH/b+3Tw6eHXvaoxhswJ5+n/Q1zz7YkOfy6XQHtHXva+pO&#10;YgOONRuB9VvcE/7xxb2ySe6noB9v8uPp9uel6EBTXgaDr3tKZ4Exyfjj8XN/zb3egr29J5gPw569&#10;7B2vA1ubW5P0Nz/hY+22weiKYUkoD/sVzTr3tMTjluP98Pdh0lPXvbdJ9bfj+vt1emmFOve8Vr/7&#10;H6f4/jj255dUIJ6978P9t78etA+fXvfL+lzf/ff0PvVMdXp173kUWv8A778+6Ma9WXHXvcpPoP8A&#10;X9tHj1cZ697koL/778/T37q3n173I0C3F+Ob391LUyet0697xOtvr+fe+PWiOve4zD3759aOc9e9&#10;xXHNvp/T6cf63twcOmz173jYXH5v/W3P1/x92BI6qRnr3vomwItcn82/4p73T+XWuve+uLDm9jYH&#10;/Y/ke/Zr14evXvffBNx/j/vd/fvt6svXvfNRb/eP965Hupz1br3vOg/P9f8Aivts8adbHXvc6EWP&#10;+J/5H70fXpwca9e9qKh/Wv8Aj+eP6fQe3Ia6qV6ej+Lr3sUcKw0KLAgW4/r7M1q0i08/9Xy/PpVS&#10;rAde9qCsF0+lrer+t+Lj/jfvUoBqQOB/YP8Ai+liHuHXvaDrY/W1hwSbn8cEccf737LJ/h+VaD/i&#10;+n+KZ697TFapBNxzfjg8j6hj7bVNSg/t+3rfgkoDQ54/bwpw/wCK/wAPvbQ68X/1/wAj6fQD3o0J&#10;x/q+zpLKq8V/y9e9tMy+pv8AYj6X/wAb292B9Okrio697jL9Rfnn/e/dxitemeve3Om+o/1/+Ke9&#10;9Or5de9r/DmxTn8L9P8AevayHIp8unCDXHmOve1PIBpYfUWsL2vyPzb2rbU0eB9vpg/5f8A6aNa/&#10;Z/n697QGZUAm1xyf94/pf2jlUmo8yP8AD02w7R172nh+of7Hn2W9MHh172IW0ZLTJ9RYj/YgGx9m&#10;tpRZD1uhFV9T172Mic2IJ5t/W/0+h/4qD7PhiOh/1Z6RSGiEUBxw/wCL69756he9+OBaxtf6/X3X&#10;S3wjj0n8N6aBxz5jh9nDr3vg/LcAXuQb8EN+Dce7g/iJp1eGqLqY0GKfzqOve8Fh+TcgEEX+hP15&#10;59uAEjHSgZXHD/J/Lr3vtyC5IPBPpsfoPr9D9Pp7qgKpQ8R1SFWSIK3Ede98P9sf9fj/AAva4/3v&#10;3bpzr3voWJF/p/vv6+9GtMdaauk6cnr3vs2vx/vuffhwz1pQQM9e99cG/wDvX14976t1730f9v8A&#10;145PPv3Xuve/e/de697/AP/T+f8A+/de63+Pfvfuvde9+9+69173737r3XveaP8AUD/sf9490bh0&#10;8vDr3t8oydf+JPPJ/wBe/tDNwH59GEPaFpw697WtI2qIW/pyLEfi/skmHfno9gA8NQfKnXveWTgH&#10;j+n+3v8An20OnG49e9slX9T/AIj6/wBePa+LpLP8PXvbYfrxe/8Ah+P8be1qfD8q9Imp59e95UJu&#10;LXv+B/j9OfdcA56Z8yD172+4xgDz/rcfQf776+1aYYU9R/PHV24D7evexPoCGp0BuSBwbj+tufZ3&#10;blvCavD/AGc/6v8AiuqNWh697dh9B7fX4emfPr3vn731br3vq3+H44/5F791rr3vr+v0/wCK+99a&#10;6976t/sf8DyPfvketde94jf6nj6/42v9eP8AH37r3XvfRuLg2vf/AA/pwBb37r3XveNrH+p/1rE/&#10;4G3v3Xuve4FcpNPKP6Lfkf1/1/fqktQ8Ot8cHr3sE8wpE0lxa5vax/2PP19lkwANB5E9JpOJ697S&#10;LfqP+v8A7x7a6Stx6974+/da69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+Q+nvXVxw69&#10;75D3rq44de99+9dW69797917r3v3v3Xuve/Af4j/AGPv3WuHXvfvfut9e99/j6H/AF/x7959a8+v&#10;e+Pv3Xuve+/fut9e9+/Hv3Wqde9+9+631731791r7Ove+/fut9e99e99ap1733711vr3vsD+oJ9+&#10;+zrR4de99e/de6979/iOP99/h7917y6976/p7317r3v3++/4p791qnXvfre/dep1731791qnXvfv&#10;e+tde99e/de69797917r3vo+/Dqrde99e99V69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975e9dXHDr3vkPej1deve8i&#10;fU/63191bq3XveUi1v8AEA+6DJ6UR1p1737251fr3vtf1D3R+qv8B6978w54/wBj/X+vuo6T9e94&#10;SpJJ4+pPu4IHWuve+tJ/33P+9e91HXuve/aD/UH/AG/5/Pv2rr1Ove+rW+oP+Pvdevfb17317917&#10;r3vsEj34gHr3XvfLX/h/vPvWnr3XvfMG/upFOt9e99+9de69797317r3vsKT/h/r+6163SvDr3vm&#10;CbcWNvrb/X9+pU9OLHjNeve+0W31/wCRf4e3lB8+lUa5qeve5sa2t/vP/ED2/GKtjpfGlB173LHA&#10;+h/5F7MENFoBw6UcOve+BY/77+ntp2JPWtRp173idrc/n2mlPCvTbNpFT173g13/AN9x7RyIT3Dp&#10;Kx1Gp69761/0/wBh7a09MEknr3vkHuLfQn882/3j3UoK161173wNr8fT3cA0z17r3vgfej1Unr3v&#10;hx/rf63+P+t791rr3vE1r8e7j59a6979yBf/AFx/vHvXy6alIpQ9e9+/PNv9f8f1/HvfTP2de94X&#10;IJP1P+N/dxw61173x97691734cn37r3XvfPQf+Kf8b961de6974kEfX3uvXuve+B976qR59e99H/&#10;AIn3sdUPXvfX+++nvfVfOnXvfXv3Wuve/e/de69797917r3v3v3Xuve/e/de697kRD1D6/7439tv&#10;w6eUUHXvb5R/qH+w+n19teXSpB2k+X+H8+vexP22Rri+v9n6/wC8Xv8A8T7VWx8vMdLIjg1z9nXv&#10;a0lHr+t+B+Tz+Pp7MIiMt58PLA4+fD59eY5Pl172zVf6T/hY/W349szBRJQfn023XvaUrRb8H88f&#10;0N/p/sPbDCoI6ZYYPXvaanHq/wAOf9c/j2n4mp6Z697apPqf9h/xT37rR4de94x9f95t/UD3vqo6&#10;97yL9R79XFOr9e9yR/vftSMivVQM9e95V/33+29+8+vNQMOve+fu3mP9WOvde9+9+pinXuve/e/E&#10;Hy6917373sfPr3XvfvfiamvXuve/e9de6976/wB9/vF/eyKUIz/q/wCL611733x/t/8AffT36hOR&#10;5cf9X+qvXuve+vp/vHvVTw691736/wDvv+I96qetV6976P8Avh7117r3v3++/r7917r3vr+v+P8A&#10;h/h/X37r3Xvfv6f69/8AfE+/de69775H1H/EW/p7916vXvfifr9Pz/gPfuvV6979/tve+t4p1737&#10;/D37rXXvfd72Nrf7zb8c29+631737/jf/I7+/de6979/vvz7316vXvffv3W+ve/e/de69797917r&#10;3v3v3Xuve+x/T+v1HuwFetHr3vn+P9tx+AB9Tf3rzzw/y+XVeve+Vv8AD/Y+9gVPWuve/fn3ssVO&#10;oj5Y611732CL/n26CCaDr1Ove+/zc83/AK/n3vr3XveaGN3YaVYj6HSCT/wYqP8AiPewCeHWqgce&#10;ve1liNo12TkDLHIsK8tJodQovyQw44/PtRHA7mi8f9X+rHVWkA+X2f5v82eHXvZitkdOzVsK1VSd&#10;UbOQgUMPMqx30oxW1zza5+vA9mtttxYVYVP8vy/b/LNK9M6ixIr9nnX/AFf5PKvXvZhdndXUkkr0&#10;yxxzuZIIiGCD7eMrctFqH6ibqQSL8D6+zq3sl7tYx5Hhw/1enz8umHkZiaeXn9nz/wBXrXr3szWz&#10;unYsbtirqcbRLSZqWdKiKWnmSeP/ACVzNC6MCHQmMEE/7V/T2ZR2yQx1UZP54/4vzJ6TVev2+fGn&#10;+r58PLrE0qq4UkAH8m/1JsAD7MLQ7drK3A0tPEtYM3jTBWRLJJ/lKUYQsREfzI0TOUYcMy2PPHt3&#10;SGWgwfX/AFfL8ulIIIA/1fl+X7eoMtVHDLrkZBTyftlj9PKzBBqP9L2B/pf+ntQVeCpcljPsctC1&#10;fU8JVRPC1TKskEZePKQpHyElUBjY3ViVPFiKM3YajI8/L/UfsqPSnTiqfTP2/wCo/wCrhwHWBZ2W&#10;XUmlYuDG10RG1NpMDav7Snj6cixBvf2UrduyVk3zAaTVIcpTrQwGZbqapVJhSSRuSVGgxk8lbgXN&#10;h7ILh0Ln7OP25pjjSvA5GOjOEAkV8x+Z86fPp4U+kFv6G/8AsPYe7w67yuGm89PCMfmMfVKJ4YAw&#10;geeNCOKocfuJqUgjkH6cCyTSAQCP8mOlAiEbVAz/AKv8PXasGAZTdSLgj8g+2TZdNRJlMbJV+OlM&#10;ualDGuQSxQiujUIFSTj0yekg8Wsfx7b1BKV/n/q+Xn0ojUV9DU0r8+u/dn2H6n6/n2XHVSx4ejr0&#10;lilqrQ05naL7R5UnZxYFS1rotrXv+PapFi0jWSQQa/7B41/1cen2two01x8/21H+D7fn0HdduXOU&#10;25Vx0WJqKjHS0heGsT0w/dCqjiancEXB0MzhzwbW/N/Yd7ixsNfteiqstRU6VUVFRsF0g1CUUaGO&#10;CpD2DFSguVubjj8e35EVYgy1PrUf6vs9Tx8+kT1oNQ6WNPIoqZkjYtH5JOb3US31SR2/BBP+HsIN&#10;m9Ux7mlzdTh4KunRPufHPPLpoZpXjUsgNhqV29SA/j+l/bAWrF/PzI/zf6vl1RYxqLDj1nq66noh&#10;GZ3C+RwiqOXNzywQc2H5P49p7amFp6SuzdHX4CVsxjsi2Mr8jjIpKyOLTGJUKU720I4sw0tcc3/w&#10;aEZoKrita/6vP/iutqdIqRQ14/6v9X+WVqFgQy2YXW5tq/Nwf+Ne27cFbJt+seow+ZNBK09LLO1b&#10;TNCV8cl2OmcE8D+zf+ntNcLQllHDyP2ev5Urn162ramopx8/8/8Ah67+o5tz/sR7ZNr9r/xaPcWO&#10;ymVrK58lTmloU06vG9IS0cxAN/UxKoPrYce24LkqQvmcY9fkP9Xzx0+rLJUDif5/l/q+fXEoLqQA&#10;Cpv9B9CLEezL7eyOwcNR46Hd8iyZrJQwKaELHWfbUMkXkLzJHcxGxsw+oufxce1iyAKKZx/sfYeq&#10;lAgGrifI/wCqn7em+rGRkYijMcaKreuQsrGUEAAC3I+vP59hZ2TsfZGcnlrJomxmEjTyJWfbg/di&#10;W6xGkY2B0CwdSb8/k8e23cZwKfs9PT8/y8umHRWqDwH5f6vPqbCZPGolKmUAa9J4DW5Hsp+a6pxF&#10;Xjv4pQ0SfarFUrHPVaFdo4Jmiil8fGolber8+2ZZABWlaeXEnH7R9vz8um/otQ1gY8vPH+r5fs6z&#10;ewA3T1hJVQ/xDC6ESCB2qqbxaHtGLFl/4Nbj2kWeUrUn+XVZ7VwNSHH8+vewHqaCoppWWRHRlvw6&#10;HgfTj8e1C3CnD9vr0hJKmjihHXvbawIJUj+o54H+3PvxmUqdPGmPt4U/1eXCvXtQIx173hYWB/Fm&#10;tz9efpx7TzMHKkegr9v+r/V5dVPXvbRWAf73x/Qgm/19tvWgPy6uCcfs/wAnXvaXqBY/m1/r/wAV&#10;/wBv7SS8Pz6Ut8Veve2p/wDebj6/19pXFc8OreXXvcI/U/T8/S1v9h7T0zQZ63173yTk/T8e9de6&#10;97dac+u30H5P/GvbkZpUU69172qsebaeL8Dn/En2tiI0lfPj/g6sePXvamBvH/sD+T9P8PaluB6t&#10;172x1wGlrH6cX4/Df4e0dz8RrxqP8nT3A18/8vXvaTnB1kWP1I/1iT7LJgRJnz/zdVf4uve47/Qc&#10;G/8AX+nF7e2yMV6eirSvqP8AB/q/1Yr731H+tf8AD/kXuvT/AF725L+kfnge61pXqwYivz697iVP&#10;0J/pY/T82/w9qI8oOqMAwoeHXvbNKOT7qOHRf5de9x2HB/2/vZINKdU697jN7VIa0FfLh1o9e98G&#10;+n+t7saU0k8evDj173w+o/3n/bfT2nyhx/n62eve+v6W/wAf9590z1Xr3vl72BXq3XvfJRzf3o9V&#10;PXveUe/Drw4de95AP6/Q/T+vPvRPVuve+YAAt70TXr3XvffvXXuve/e/de69797917r3v3v3Xuve&#10;/e/de6974m4/p/iP9h+fd8EdOalK0p9vy/w/n173lT+n+P5969evZqSeve5kf4+o5/p/Qi/vy9WX&#10;BrSuP8IP+r/Z697e6Y8D6f8AFfTYe3ITQkDj1dKjH+rj1726QH1W5/1ubf4+1Xl0+OHXvanxxAYf&#10;4XsPoAQPaaSmqnr/AMV/k6V25wevexAobMlyfx9Tzz9R9faeV2C6BwINf8HRlHXTTy697TmbS8b3&#10;+uk831XIa5/3kn28SDleBp/g6Zm4nr3sG8koEjWFgQf+Ne6EGpJ6IrgHxSfs/wAHXvaWnHqI/wB9&#10;z795dIz1723P+f8AEH6X/H9R+Pbq9Ntw697w/Uf1t9f8Pbn29N8RTr3voX/A5/HvfWqde95V5+v1&#10;H4sOP9Ye2zjh1fr3vmLe6nqw+fXvclPoPzxa/unn1deve5kVrj/ePevLqy9e9zeOPoOP999fbQJP&#10;Hz6cAJ4de945F4vx/rfn/ePd1Nc9aPCvXvcFwP8Aef8Ae/d+m/OnXvcR/wAf7f8Ax9+Xqp697wtb&#10;/Hn/ABP9fbgr1U8K9e94yLEW44/235Puw6p1733cC9r/AI5/pzyf8b+/ccnr3n1734Hnn8/0/of9&#10;f37q4p173zU/69xx/rW4Hup6359e950PFvyPbZ4162Ove5sTC4uf6f7H+vvRrTHTqGnzr/qB697U&#10;FEblSD9Le3Ij3n8+nkzJT1697E3CG6Lfj6Dnj8X49mSsFoTnB/1fZ0oJ4Hr3tVzi6f64At9B+mw9&#10;2loFJXz8vPjXpWuaU9fP7eve0TWqPI9vwT/T6Hkeyu4DafkDWv8AKn8/kOlYHYK8P9Xz697TFcnH&#10;IH5v9f8AY2/pzf23Garnp5amPu/1eX+o/Pr3tjIvwf8Ab/7H8+9v5U/1ef8Ak8uk0+F1D/V/qoOv&#10;e2mpXn6Dmx/x4PuowP8AV59F7gDr3uCOD7dFCCfl0xTOOve3Km/UP9fg8fXj8H34Hpwde9rvDkXX&#10;68/7D82v7VwcP29OHjjr3tXP9CdIA08Xvzxb8+1f+gEKc/4PP/V/qHTJqOHl172hs2ttZt+eLXHP&#10;+I/2J9pZKmlOqk1Ude9pYfUf7D2WmlcGvTB4de9rfajATrzzrFwP6/42H+x9mUFNf7Otk92Ovexu&#10;iI0A3FtKm4/PPFvYhjNVIHz/AJj/AFU6SsK1Xh5fy697ykC9z/Qc/wCx+h90FQKDpEpZRoXOfL/C&#10;P8P+rPvfG51EcixPPHH9o/4WP4v71TA+f+r/AFfb1UqNK04n9v5fZ5/aOve8RJUnm4a9vyNR4I5+&#10;nt3iOHp8v8H+r7OlC6WQChqKfbjzxn/Ueve+LabWW5JY2sQV44DC3+396VjnV16J3IJkxSnHH+ry&#10;697xn6G/4NvwOb/T3fp7/L1737n6ci3P/EG1/wDY+99b6976H++/2H19+691731c3H+w/wCNe/de&#10;6977A5v/ALxfj/Y+/de69769+69173//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173lQ8j/ff&#10;4e6Nw6dTr3t6pDZrf63/ABX2klFVH5/z6MYTgfmP8nXvayoWvEb/AItb/b2HskuANY6PYKFAT173&#10;JkPH+82/1h7ZXiOrk1697Zqr6n/gvtdF0mn+Efb1721seeP99/sfayMduekTAEUPXveReLEX4t/h&#10;f8n6/wBfevPpk5bV+XXvb5jSA5/1+f8AW/J9v5rUf6uHVnGB9v8Aq/1evXvYnY1r0oF/ovP1H15A&#10;/wBsfZ9bfCyg1of5j/iuvEV4de9vKH0jj8X/ANufp7fAoKdJ+Boeve8g976t1737/be/de6976/4&#10;r/vre/daPXvfH6/63/EH3oFwSp9etHr3viTyRc/64IsPx/yP3brXXvfEjji9ubgnj/X9+69173jP&#10;P5Pv3Xuve4VYAaeT8go3H4v/AE96oQ4B/wCLz5dbpnr3sFs4LTPx+P8AbcW5+vsunpU/b0nk+I9e&#10;9ouT9bf6/wDvP59sDpI3Hr3vh731rr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975D6e9d&#10;XHDr3vkPej1cde99+9dW6979791rr3v3v3W+ve/f19+63Xr3vvj+v+wt791Xr3vwNvx79TrxFeve&#10;+uPwb/7D37rfXvfXv3WgOve+/fut9e9+9+69173737r3Xvfvfuvde9+9+695de9+Fv629+61173k&#10;/N/8PdfLqvl173xI/PvYPWwfLr3vja3vfVuve/e/de6979791qnXvfvfut9e9+/w/wB9/tvfutde&#10;98fe+qnr3vr3vrXXvfvfuvde9+Pv3Wj173x976p173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173y966c6977HvR6svXve&#10;VAeT+Pp/sfdG6t173mN+Lj8W96XpRHTTjr3vxUgX/wB9/r+79Ode99e6la9a6977uf8AfAe/BB1X&#10;Qvp1730f6f8AI/8Ab+96R14xqeve+7f0Nrc/Uf63HupFPn0yUI4Z6976J/41b/e/eqU49OiNQKHr&#10;3vxsfxb/AGN/p/r+/cOqmI+vXveN1P1/IHP/ABr3YHpojr3vF/vv8Pduq9e98l+o/wBf348Ot9e9&#10;5wOCf9h/rn22TnqwViaDr3vsLf8ABP8ArcD/AB+vvVer+EfPr3vnpJHFx/sb8/j3rp1YwPn173z0&#10;X/x/2/v3VxH6Dr3vkI7f4f7H+vvVenBHjPXveVU5/wAP99f2ojFRXpVFH+zr3uXGPa+FB9leliin&#10;XveQ8D2r4DHXjw697wt9P6e2JFotTgjpqvXvcZyeAf6XPtKRjpPITgHr3vDf2nY06Tu1Fx17337Z&#10;YUPVAeve/e9db6978feutHr3vgefeuq9e98W+n++/wBf34cetde94wL/AE9360SAKnr3vk34H4sL&#10;n8/4j3oevSYkk6v9X+fr3vC5P9Te9/8Aivu6jqp697x+7de69797917r3vko/P4/re3vRPXuve84&#10;BN7e2yR1vr3vgV/qObWP+P8Ar+7V9OvU8+ve8TCxI93Br1rr3vh731Qgjr3vq3++/wCR+99VPXvf&#10;H/ff8T731Tr3v3v3Xuve/e/de69797917r3vsC/v3WwK9e9yoRz/AL3/AI+2X6UL1729UvDAXt/X&#10;6Hn22G7uHSyEVGR172JG3W9cX0vcc/63tVbUBp51/wAnSmNNGOve15MPUvF7r9Sf6AH2ZwDLGvpj&#10;9v8Aq9OtECpPXvbPVKbNxa1j+P6WuPbU/wAYPy/wdNN172la382+hYi34sTxcX9p2Ff9X7fI8OP2&#10;dNN172mKj9R/xN/+I59pemOve2mXhj+R+P8AWB49+60eHXveIfj/AJF731Ude98wbH3rq/Xvcofj&#10;/W55t+Px7VL8I61173kHv3WmGOve8g93FKUPWh173734GnW+ve+/fqYLefXuve+vfiM9e6976/x9&#10;661173737r3Xvff5/wCI/wCIPvxyOPXuve+v97/2P/E+/GhNf9X+Ade6976/1/8AjX+8+/UJoPXr&#10;XXvfv+IHuvXuve+r/wCH49+611737/fW/wAPfuvde9+/339Pz791vr3v3/Gv8Pfutde9+/33/Gvf&#10;vLrfAY6979/vv+J9+611737/AH31/J+vv3W8nFOve+/95t9f8P8AH/fH36vXjjj1737/AI17317r&#10;3v3444tb/Y+/de6977/5H/tvrx791vr3v3v3Xuve+/e+t9e9+9+69173737r3Xvff0/31vfutde9&#10;8h9bX/HH0v7vU8OteXXvfK5/2H0/x49+GAadVp1736/+8fX3paE1691733z/ALzxYXPtxRTPl17r&#10;3tSYXbWUzU0UVNSyyGR0jQIrMSzGwsvtTFBLKwCjpp3C8P8Ai+vezmbI+PGYgo6JshiqFZqt45YJ&#10;auoEcknAZlB/SLjizfm49iG12iRQGlABrXPl8vl/h/w9MPJpADca/wCofl59e9m0210JUS4xq/G4&#10;mGOOZmgqoaV0kmpqtGCyRpTNdtGnkuByD7PoNsT4oxX/AAjIp6jz+WPlnpM82kVUY+zPHPWN5oo2&#10;Cu4QkXGrgWvb9R4/2F/a2qeqs5hKISRUqGNqsUf8Pcok0UagD7iNVAvqtb6X+ntX9JJB2gV9RX/i&#10;v5dN+I3xHiP9WKfy9OvLNG5AVgwKhgRytj9Ofar2/wBc1Sxfc1tWmDncB4FaJdNVHEhf98mx0gAX&#10;PP5/I9uJblhStPP/AFf6q9U11Pb/AKv9X7eummANlBcg2Okjg3tb/X9qgZ7f3X/jLY7F5fH/AG9R&#10;UzRLN5IpKOGIyTDFV8YIu0QLCGTkEEcfnT+JGM91M+tB5UPzH8+Pl1aNwHyoJGfsH2+Z+3qNJFT1&#10;yH1OpDAGwaNwytcakcD8/m3P9bexn2duNdw1VJlMdIlM82FlmkirCl44vLHPSJE6gMY7mSKQEHSb&#10;X4N/bHi1YkmlP2U/1f4ejBNLjH7fl5U9Pn9vy6aMjSpHTGKVGljaoj0+IEOWdSjuyk21AesEEXt/&#10;X2IUlFkQTmVTH47+J1IONyVMs1vHLaKSmnc+hvGy6St7/kXv7Yklqdami/6uNePD/Yr06PioMnH2&#10;/LpkgqKFvJijLUV0uPp1Sto5jE0t0USR1AjHqHkDAqw4/HHtj3X1bTblwtfLmJcJRZVTHW0WYwB8&#10;dWtXH6KWeSkkIYckeXRxa5t7KrlTqJJ4+n7a46VQmvqp9anj69cKDcqLVU9HS0+WaJneJkyMDiOF&#10;EGtwlYAwJA/QHbn9Nx+CzY/cucoNyV+1+0cLrqvLFRJkY4UigyUaftUs1WV9BuAp13BU2YEc2RK1&#10;KrKKtT7P9R6XRyVqsuT/AMV0uE8csEclHKviYa42T1oVb1en+n+t/sLe1BTdD4/sfVT4OOOgy5ea&#10;F8XJD46bKTRSslPPTsSPFKbgH6K1/wCyT7aaJJToU/t/4qv7OrEYov7P8vCvTXmtwUO3KOXJ5eTw&#10;4yCMzVVaBqSkiVdTyzovOhQCSRcgc2tyAwbaXa20Jp9t1zZbDrVV7YBoKuSTTTVjE09NJIZjZI5D&#10;pXyk6eQTbn35fEj+D9n7B/qH7D15JpGGgZrWn+T0/wBXDjhxo6/H5Okp8jj6qlr6OpgSppaukkjq&#10;YZ6eRdccsMsVwykcgqfZntl9T7qr6M5PsV6yNKWnEcWMqayKMSvT0wCKUjYjTcf6xBuL+3xIRmSp&#10;+XDrZOrukqanh/q9OkzXbtxkUsVHiZoaupmkjMj06NNDDHLLpd3kj4J+vANwfqPYkwb56/642FWP&#10;uMmDN11VHJhduYmFKnJ5Cmog9DSwUyxElUkLBVLC/F+D7dW68NSYxUmn+D+Xl/hoR05oSgdzpX7a&#10;k/ZjJPDhTOekbn8Pu3Ob1xL4owpt+gxlZBk66smZY1ra2aGZDT0Si80kaxn6MqjVYn+gVde7X3jV&#10;UGfzmaxk1HuLdWXmz0+KdVC4Sn8Ahx9DMtgfOsV3lQ/1t9QR7pblv9ENSfP/AA9F7q9CTgkmny6E&#10;GryeMpRTI1XCtNGixRN5A3kBstw4+qiwGofn/Ye07nfjJuredc9ZnKiOWnkCQwSajTrAZC3iWGJv&#10;1agrKCf7VwfwfepIC8hRjkGnmRj/AGTTP2efTTDtBf8Al5ef2H/Y6gyb72zT3j++DSLHJKYo1Z3E&#10;cOkzM2m/6Q6sf9pNxce02nxih2mjpTbeyVYsdQryvUXppmYr62EsQPBItx+Lfn347fNHUBfmPhz/&#10;AIPz4efVVmjUUVjn9v2f6vn05UW6cFXrG1NlKCTyLrXx1Mcl1J4+hHtHZPbuXw8dX9hjoMTM7NEr&#10;SItVVrEwswNZNc3Nzb6Ee6eHIrFWxUf5+Ff8nSoTCh0U9PX/AA9PysrgFWDD63U/X/bew2yE24Mk&#10;Fi3LU1eSx1EjSU+Ex0hjWomjY2EsoFhxYtx/vXtlgwan+r/N05HKK1f08vP/AFf6h1ysBcgC5+v+&#10;P+v7DDeW5uwcywwGM2o0FHJDCt2VDUxxrYIiottOm3BH1HtNMjtQAY8v5cSflx+3j0p8VnGkJWvA&#10;/wCzw679hC+R3nt6qyVNU41LzRJDUwVCh5IYnYHVCQSFYWHDf1/x9oKstR/xXz8+I/1enVipA0le&#10;P7eve3Wq21tnc1AktPNDBXtEpmgyECQyma15FUDk6Dx/j9b+31ZWHd/k/wA/TL20bih8/ln+X+rz&#10;697L5vrYsWHlp2oayGrlmj8mmFCFj1fqjYj/AHg39tkilAM/PpBPZKDpTJp172EFSjwSMkoIkFge&#10;OL/Uj/X592Gk5J+37f8AL0kMel6N172z1ZB/J4X+n1v9D/vfurEHI/1fP/VTry1LCo697TVT9W/1&#10;/r/rW/PtPIKqT6dPNUADr3tnlH+8e0MvAdXHDr3uG/149tNxr69e6978n1/2/wDsf8Pdet9e9ukH&#10;6rf15/ofpb/ifbkdA1f9R69172qKA3K83+l78/m/tZFwPVjxr172q4+Yh+OB/t/8Pajiterde9s9&#10;YLh/6cgG/wCT9Db2muQKV+Q+XTvkOve0jOD5HJPF/wDbfW30/I49l044fn1p8Hr3uM49Kn63ueRb&#10;/YAfXj2nPDq8PxE/Lr3vEn6h/vvx710q697c05H+t7oePXuHHr3uPUfRv8QL/wCv9B7UxGqfZ148&#10;Ove2SX6nj8f7x71SlR0XsuklfTr3uKxsPpwT+P6e7qmo46p173gP+9+3sL3rmgofLqp9eve+B/33&#10;191dkahBrTy9etDr3vj7a63173x/1uP969+45J/b1r59e98vfq0OOt9e98l96PWj173lX34cOvDr&#10;3vOB/U3/AARxb3U9W69779669173737r3Xvfvfut9e9+9+68BU06979e/vdCB3Y6sUKirY9Ove/e&#10;9dVp1731/X8fT8k/j/H3b0+fVwBjzJr173yX6H8/7f3umethTqCkU/1f6q9e9zY/rfn8n8XHFh9P&#10;elOCOrA9pHrT/Ueve3qlbgDjggD/AHkHn/Ye9pqL/P8A1ft6sNTMWb/V+Xn8/wBvy697dYT6v9tf&#10;/b+1vl08Ove1JjzZ1/r/AMRb+vtiQdor9n29K4AdNDw/w9e9iHjPVGf+CKoP/IXJH+w9pnIVgafx&#10;fspw6M4jin+rh1720ZxfS4tayH8m54N7392QhhqrXJ4cP9WempRXPzPXvYLZUESuD/ZJFvx722M+&#10;vRLdYINBU/6uPXvaSn5Yn/H/AI3710gbieve2x7/AOx59ur00eHXveH8/wCH044/1uPbny6b8+ve&#10;+r8/7b/ePfuvVz173yU2N+Pp/X/invRz17r3vmpuRxa39Lf7C9/x7qRQdXX59e9yUP4P+9+2jxr1&#10;cde9y42tz/j711bgeve5iuCP99ex/HtsqVNR04Gp/q/Z1731I4t9f95/33092A+WOtE9e9wXPu/z&#10;6p8+ve4rn8e9qOqE4697wsbW/p+f8Ofdx1U8Ove8f5FyT9P6/S/0938uqnr3vif9b/fW9760fQde&#10;98h/rf8AFf8Aff7D3rqwNOve+Q4It/rc+9HPHqy9e95lP0P+3/4n22R5dW697mRn3T7erA0z172/&#10;0bWtz9Lcf8hce7xf2gP+rh0+nEde9ibg29IH+I4+vPI/4j2YJpIUN9np6dKT5de9rGXlB+fSD+B9&#10;R+PbzadJ08CD6/6vLpXEaUP+r0697R9co8r/AE5PH4vxa1h7LZwWRgP9XA9LVNRj1697TVavBJ5v&#10;/j/X6j2xH8OcdKQaxiv+oeXXvaeKm54+t/pc8H6+/P8ADX06STCqde9tdUo1C305H+sfyPel9Oi5&#10;gRx697bh+s/7c/Q/X24aeH/Lpg0697nwfX/Y2/r/AK97+/Lx6sOPXva5xB4QfU2BBsfpe9/9v7Vw&#10;8R062Kde9rE3Ki/9AfzYfT+v9CPa0Ygb5/8AFf6sf5+mm8+ve0bm1uHJ/wB4/wAOb/7z7SMDSv8A&#10;q/1Y6oPh/wBX+ry697R9rH6g83vf/H2Wt8R8umOve1btl9NSgJ+jLx+ATxwPZlbk6hTz/n/q/wAP&#10;VjWlR5/6v8HXvY7Qm8aHkkIv+ufz/t+f+KexBBQR54H/ADf6vP7ekrEVJOAT173nIDC5JAt+PobH&#10;i/v3wjUBmv7OkBPhvVVBofPiKj/Vwr+Veve+Bvblbf15JvcG4I5/2A96oKUU16tQfCp1fI/lT04k&#10;5/wde98dP1uoAvqBJN/VyvBHu2qrAIf8nln/ACjrzuSVCHIB/aOOf9Q697wnjgX5/wAefqb/AE/H&#10;u/SylOve+ubG44/1jcG3Av8A7b36nWqefn1731xfknkgE/8AI/8AeL+99b6976/23+wBH+8H37r3&#10;XvfR5H/E+/de6979z/X8/wBPx/T37r3Xvffv3Xuve//V+f8A+/de63+Pfvfuvde9+9+69173737r&#10;3XveRPqP9cf737q3Tide9u9KbsB+TY/4e0kmB9h6MITRR8j172sMexK2v9B/xu3Psnuh3V6OoPg6&#10;97lSH6/m5+vtOgFen+ve2mpN7kfSx/2N+R7WR9J5j29e9tpuDfj2tShXT0hIDYPXveRebfnkGx/I&#10;J/PvQ+LPTQ40PXvbxjzZ+OLcf1/HIPt8HPW3JCg/Pr3sTcQ16f8Ax+hvc/X/AAHs6tGBBavEV4/L&#10;7K/n1v1Py697fE/SP9f8/wBb+1S1Iqc9Jzxr173mHvfVhw6979x/vh7916vXvfX/ABT+nv3Wj173&#10;x/1v99/re6j4qfZ1rr3vh+R9ebn+oN+Be3H+tz7v1rr3vxH9fpfixv8A4W5/x/Hv3Xuve8Z+tufr&#10;b/fD37r3XvcSoBMcgtwVYA/4C4H0490PxV69Wmevewaz6Wma/wCSf8LXbn2kuagkUpUjpmX4uve0&#10;NLbWbC3J/wBvex9pB0kbr3vF731Xr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/deAr173y966c&#10;6975D3o9WHXvfveut9e99kW/p791unXvfvfuvde9+9+691733x+f6fj37rXXvfV/p/h7917r3v3v&#10;3W+ve/e/de69797917r3v3v3Xuve/e/de6977tb8/wC259+61Xr3vu9/rx/xX3qlOvcOve/A/j/e&#10;eLe/H160R59e9939+p16nXvfRb+n+39+A63x49e98fe+t9e9+Jv7917r3v3v3Xuve/e/de697979&#10;1rr3vife+tHr3vr3vqvXvfvfuvde9+Pv3Wjw6974+99U69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+x791sDr3vkB7r06B173k&#10;CE/4f6/upYDq3XveQC3A/wCK/wC9e6k162ATw6975n8Afgf7cn6+9DGelCLpGeve8n4uRe3+F/8A&#10;Y8/X25UEY6v5de98AhP+++v+t791rr3vkFt9ffuPHqyqG4jr3vkFvx7cCk8OnQopTr3vpkP++HvR&#10;Sg6qYx5de9+0f4e9U634eOve+LL9OAP6249tFdPVSlOHXvfAj8N/T3X7OmJEqKgZ6974FLn6EE82&#10;tz7sGoOk+OPXvfJVt9B/T8f72feienUjJIJ4de95lj/rc/4fj/ff4+616UqleA697kCIn3rHTgjH&#10;n173mEP+H+8e/Cp4dOpEx+AcOve+fita4/2//G/ewrcenRDJ546978Ut/T/ffj34gjj1UxMONfyz&#10;1734C3/E+1MYovSyNQi9e98wfauN8AVz1bI6978WJ/2/tTq1DptiTjr3viSP99/vPu7BQaD8/t6a&#10;J697iuQTfmxH0/5F7SSAA48+k7Nqz173h5/H++/w9o5BnpO/Xvfvp/trfjn2y5x1UE9e99/j/inu&#10;nl1by6978f8AjXvx60eve+JNvr711rr3viRz+Dc/T6/S/vfTDOSD6f8AFde98NTf8V4HvdB00aE4&#10;x173x974de697xPa/wBP99+fd161173x9769173yCk/63+9/63vVevde95kT/bf8T7oT1vr3vn/g&#10;v4/PHuyIWyenUTzPXvfWk354/wATz78wxgdbkXFeve+DKLf6/wBD/vXuoPTJ697wEfj+ntwHqpFe&#10;ve+P+P592GOqfPr3vr/fce/dV6979b37rdOve/W9+69Qde9+t7916nXvfYHNveutjr3uVCP99/xX&#10;20/TyjPXvbvTH1L9TzYkfkk+2RUGv7OlcQYDPDyHpx697ETb5AaO9vrwOPxyWI/1/au3PfX7P835&#10;/Z0s4sD8v8/XvYhzWsP6nTYfjgc+zOGmuh+f+r5/L/P1VgK5/wBWf9X+fr3tpqwLN/iPp/X+nuk/&#10;9oMjOP8AJ/q/z9MN172k60Hnj8k/63N7ce07aQpJ/wBX+r06abh172mKocj+vBI/px7TEUNOmOve&#10;2ib9R/1v+Jv711o8Ove8P/G/dh8utLx6975e9UNK9W697lD8e1KGqinWvPr3vILf74+/deb4eve8&#10;g97HVR1733731vr3v3v3AYPWuve/X97H+x17r3vwvx/vuf6e/Gik/L/VXr3Xvfjx/vX/ABv3qhJo&#10;Ovde99Hn/D/kd/flJBzn/V/q+XXuve+rcf04/HPNvp9Pej8uvde99fk8cf8AE2597IoA1ePVeve+&#10;vdOvde99+99e69797117r3v3v3Xuve/e/de+3r3v3v3Xuve/e99e6979+OPp+PwPfut+deve/f8A&#10;FOfp/Xj37rxyanr3vvj/AF/z+fxxYe/dez17376j63vz/rf09762a569799B/wAj5/3319+61173&#10;3/rf742/PvfW+ve+/fut9e9+9+69173737r3Xvfvfuvde98r3txb+nHvfl1Xr3vl+P8AW/2Fx/rD&#10;/D3YqaV6959e980VnICrqJPA/wBc2F/dkThXqpIHE0697E7Z/We4NzVcC09JJ4pNTozIURiq6gCx&#10;4HtfbWkk7AoDT9v8v9Q6Yd/Men/F/wCrPXvdgPTvTVNtikoKzOQSS11f5miT0MkRaPRSsAfowN24&#10;44H9eRjtm2NGAz8RniP8/wDq+fSGac0oSK+g/wBXD5+fXvZqp9sCloYDQ01RXtj3acxBrpK36Jo1&#10;SQcPb1KoP+H59iD6ZVz/AKv8NOkTuwXP8vP7eutQ/wBb/if8fbkcvXYqCkyOHlrcPZHVqyelvSSS&#10;iSxKvG3pCm6nULjn3dVpitPmPt4Z9PlSv2dV8QKRmn+r/V6dcGRJAySKjqfqp5uD/UH2t8HTbz3L&#10;HDUZjJQVS+eJWNLEEmexZXeNuWBK/p/B+vu6qSSSa/6v8vWvFY/6v+L6jsaakFlVYwFJA+iD/X9j&#10;bHiKWeKSpiYiajonhnpKynaWQUpptPmRCbO6GK5A5NyObi92kAycEYzThXHHyrnqyFtX+GvTDJVy&#10;RSRxSLeOeZWiqIJPQZjLcRvbkBg1gTx7danZ1JkNpFBjlhxsGMr4JZKVpJ/3a2kAGQgWxID6gyi1&#10;1vb8e0buXDYBHy44ziv+cfzJ6VwINZWn+Hz/AMvTQM4lPmfs5K0NWVk8LQRTIkNoY5WWWkJB/UoD&#10;c83tf8+wYxGFmw4NLTSqmcxFLV5DFSvp0TVcMKaKFoeP26pGEUiH6Mym3I9klw5jFAc+vp8/nxA6&#10;NrOPFfMcP2Z/w0+3pYzSLKguuuGVlikUEghGNjIGH5U+q4/AP5Hs7fQbU+7NlYTamWpJ5BmqjMw0&#10;gWKOSnpZ5I3zC46PzDWk0RWeOFvpaOwNwLo45siNhhvPy/yUpWo8+FR6mEkaqmrypj8z/KnRNvkR&#10;XVfXmSy/amNyNFRrtnG4LI5iOaapgqXohkVwtVV1DQEo9GFkpvOrLZP1tZTqUY5+o2n+42xuGFPu&#10;6VHOIyT0kAEwjUH7eokiAJLKQ4F+QWA5X3VkcmjEjhSnn9n2+Vfn5jpPrXTrBx8v9n/V+zoEsf8A&#10;KjA1eIxXZuwqyPK7eykkUe58RFkql5aBZJnp3r6SCe6hYpkaCWwGkiNj6X9ld7c6YyFO8VdXULSt&#10;C0tE1TenqaVJ4bNT43ISMAfBMpPglazDVpYnk+0sqBRqIr/kr+f+bh04jo2Bx4/6v9XHo4PVHdO0&#10;t8wrT4bJQtJPRwZWlpJY5aSqrMfUErUVlLTy/WSCQFKuKMsFYahYMAQo2HNjKKtn2zm8vUYCfGxG&#10;bEV+QY0lRjl1lTD9/H6lmo2+urUk0PqH5BSnSWovlw86Y/1fl06GzQ/z6FbcDVf2Iq6DHLmYpkIq&#10;aOEwzJWwFb+LwVBEbrKvpB1Aq2m911EGuj2/FvqnfbXZFPRx7nvHFhNwUqxtDueCGMR/cwMPRNr0&#10;hnRGJ1eoAgi6oZYI1A1DmvkKYFDQ/wCqgz1WWussBQ5r9n+r9nRWKrcM3XMMW6utGnr9ixCofdW0&#10;q7ywy7PmqJTWfuQTAzUXi1suiZAiqAGKhb+wR3Z0luDEU0lVVZSuytBSSVEZwlHVVdHWJDcgOYpr&#10;aozYehXsLcWuV90kjYLwBp/q4/s+zyp1QP5nh/q/1f4Ohr2j3FtfdVVFS0MMtHJVU0FRFkplpZsd&#10;USul3p46uldv3Fvz5FW/4uOfbTtRtk4WqiTGYvbgzPhgX+O5VcjVZ2mdwJDSxQ5RCYHW+k6OP6G4&#10;HtNHICxC4I9f9VP8pp06jKDVaf5elNmsblskWnqa7NChVpF/hFA9DT0dRGAU8lTU01ppY2/VoMg/&#10;oykXHtd1lc679wuOwdbVZCfInE5CqCao4Ymx7mau+70j+1DrZtX1sPr7eDd36bGpNCPThT8/2dVm&#10;lAQsx/1f6qf8V0l4YY/7k5ifP0FLjIaOLMUFMGKTFoKsCCjNMzcAtIURFH5sBb2J+999UeMjhwtB&#10;QAV9VJBVqkAWqpnp6WdciagpYsgBW2ofQXH9R7WhP1G0gk+RHD51Fa/YQeic3KqzM/A044rQ/keH&#10;n8x0EfXvXNdX1C7gzOYlqaKniq6ICpV6SvgqKqjbEPAZoyElBVgSrr+rSQbhSMNLvOqocXUVqytl&#10;sbXyPJMHx6T+IS/uQiFyDYLGQgvzxzz7Wp4ycDqJxj/VT9lPs6aS6jJ0kjPnn/D9v/FdTMl1vicx&#10;mKCB4WwmWw0SCjkpctPSedUOiY1UMLKZA8gMhvcci1/YeZTdWzspX0KQ7UevmEp+5mqaBaamp4Qh&#10;LI4YaS540tewP+x9ojOWcKqgEVz9vn8vs+fnjpbC8TCjGtc/Kn+o/wCqvQj4nam78dR1q1O7Hp4X&#10;h/yWOCZ6qY1Ae6yLLNyE/DIASR+fp7CbemzNn5CoaVMacOZQ8sUlJGEmJb1eOw9NiL8ge/PGHbJo&#10;Gpjy6VI4A0jP+X/J0IWCrcotKsdVUx5CaK0Usp9I9PpL8C9+OQfZYN87JxtKkc2PlNHIlO8H3ayh&#10;JHEq6AJWQ8m/4P0I49sPCgOPL58f8hp09HIQ3bj8+P29K+KQut2Fj+R+B/sfZNd7bbrpnjoaWRxM&#10;asrUSkveWRx4yJpSdRt9bHj+n49ldxBQ/KvHH7PLFeH2fb0qEpI/2fP/AFefWX2EeTxNXiZ7aq3J&#10;VQjk1+MSrHHUgFWIl5uARY/4e0Z7TQ+Xz/wf6uHVkfyJqf8AVw697R1TuOeHVTZfHRedmSWkZUdn&#10;VQOOeQbH+vHujMQcdaMlMMKelOHXvaPrsPS5pJqtXMVSZXeSm0KmhgLlk/wtzbj+g9+rUcOk7WyS&#10;gt5mvXvYYZehmoZLalljcHTJGblWX9SOvH097DHifP0/1f6uPSVoAhzU9e9o6pv6uLfX/bH8+22w&#10;OqOMde9s8t7/AF/31vabTVSBjqyjtx173Cf9X+wH+x9oz1vr3vpfqLf8V/NvfutDr3txguGH5/r9&#10;PoePd4xVv2/4Ot9e9qjHn6fS1r345ta3+98+1sIwfy/y9WwR172rouYh/h/hwDa/J9qB8PW+ve2y&#10;rH6v+DH+n5/P19tTqMEniOnj8I+zr3tHVItIwt/iSPqSP6f778eyyahUE9ef1697jN+i/wDtx+r/&#10;AHn/AA9pqVB63CO4/Z173gX9Q/3314916V9e9uUf6Qf682/p/h7qcnrYr59e94pxx+fpz9Le3ovh&#10;P29aPDr3tkl+ov8A77/Y+9niSOkDEEkjz697isLi30/2P+9+9htPDj03173FNr+1VXKgrSvVW697&#10;4kcf8j96kZR2nPWgeve+PtP1vr3vq/P0t/r8e9eVetde99j3vyp1vr3vkv196PXj173lX/ff4/4e&#10;/DrQ4de95lP4P9OeAf8AYC3up6t1732Df/ffX+vv1Ovde99+9de6979791vy69797914Ghr173xH&#10;B+nHu5NVpXPT7EMhWuR5/wCr/N173y906Yx59e98T/vuPbgoMdPqVAKgGvnTr3vkn1P++t71nVnq&#10;pBWQBuPHr3uZFfi/4t/tvesA18+vGiCvn/q8j1728UrcfQg8f4XH1H092GGBH+r16dpkaSOH+yf8&#10;FOve3eL9Q/3i3H+8+1g6cHXvahoeHX6Hlfxf/W9syfBX59K7c4I697EXEElbX/si/PP1/p7SS4Ab&#10;7R8uHRlF8NTx/wBjr3uFmUOlv6srG1z9f9c/6/u0ZZkq3kafy61NlR8uvewWzAtMx4tc835+p92a&#10;nRJeAY9c9e9o2o+v5H1/2H+HvQ6Lm49e9tb/AKuD/X/Yc/X24vDppuHXveA/0/x/3309u9Nnr3vr&#10;/W97+zrX2de9++n+v/h/xr3rrfXvfJbD+n++H4v70eHW+ve86k8H+n+3Ptsjy6c697kq39Pp9f8A&#10;Y/n238j1YHr3vOH/ANh9P98Pe89byOve/Fv+Rf196FfPr2Tjr3vAx/4378fTrR9Ove4z/n/Y3J/2&#10;1vbi9UI7uve8TcC1/wA8/T6fX3cca9VJqeve+F/8f975H09261173x976qeve+S/X/bf737qetil&#10;eve+Yt/h/Xk8/wCxvx71nrYNOve+a8cW+v1P+3t7qc9XBrw697lwm9uLWsP9sPbZ49XHXvb5SG1v&#10;6gqf9592j/tB0+nEde9idg5LqvP00m355/wHtcqAANwqeP7P8nSggcQOP+r/AAde9rg8xqT9Sii3&#10;4/pY29vtTSQvCh/nn/V/qPSuM1X7Ove0pXL+4x4HH9b8/g39oJlLIwGSaf6h/q+XRgo7SKGv+rh1&#10;72mqxfSx/wB7BB/r7YWtB+z/AFf6vn0qA7B54p/xXXvbA6Fb2t9SB/xA9+NCCG6Tuq6TqFR/qPXv&#10;bPVj6f6//Ee2x0VSde9tlrH8Xtb68+9nphvi697m0/1H1+tj/tv6+7qfLqw49e9rPFcaLH8n6Af0&#10;v9Pz/sfauDiK9OHgOve1wvKLx+PxpP4+nHJ/23tVnw2/L19eP+r06afz697SWaT9Vxfg/wC8H8+2&#10;T8I6oPhPXvaJPDH/AJF9P6ey6T4j0yRnr3tTbefTVqPqbqb/AEsNX4/x9rbcg6SD17NMenXvY80p&#10;vBGbMfQLD/WF/r/r3+vsRQaSlK+n+ClekzjuI697mf7H8fX/AIkW91Iqc9F7AkmvEmlP8/n/AJOv&#10;e+iDxcng34AN+ePfgfTz/wA3WxTNPMUqTSmM/l/sde94pByOQLL+RwbG4HtyPIr0/B8Ffn173xVF&#10;K6ibgXPH1P4H0/2HvzOdWkY61JKwfw1xXz9Pn6f6qde947EXA+gAtcfXi/H+Pu4qePSgVIzg9e98&#10;SCCb/Xkng83/AK39+BrkdVVtQBHXvfX9P9jwfpz791Y9e99e99e69797917r3v3+9/7x/t/fuvde&#10;9//W+f8A+/de63+Pfvfuvde9+9+69173737r3XvfNeCD/sfdT04nXvbtTmzL/Xj2lkppPS6E9mfX&#10;r3tV49uL/TgXN/8Abf8AGvZVdqC3r0dW5wR/q/1Dr3ue9zyeQOT/AF/x59pE9OlHXvbZUDn+nH1/&#10;2/tXH0zMCVx5de9tbfX2ti4HpD59e95R/j+fpb82+vuh6YGDTr3t1oD+6Bza5/xvx/j7UCv8unCK&#10;oevexMw5/ZI5vaxH4PH0P09m9kVBHnUD/V/h4f7PWvMfZ172oU/T/rE/7D2sTh0m697yD8f737v1&#10;cde9+/40STb/AGPv3Xuve/f4fX/b/wC29+618uve+P8Avvr79ivHPWqde98bXJN/ra3A/BJuP9h7&#10;31rr3vxHF/oDa/J/J5JH+x9+69173hYc2HAv+Pr/AE/PturcONOvde945QSjD/aSD/sfe2ORTr3l&#10;172Du4l/fe/4LX/w5v7S3XEj5f6vs/1HpqXjXr3sP5/1/wCwHtGOkjde94Pe+qde9+9+69173737&#10;r3Xvfvfuvde9+9+691732Pfutjj1733711fr3vlbj3rq44de99/74+9db69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v1/fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfutU6974n3vrR6976976&#10;r173737r3XvfvfuvHPXvfH3vpvr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de6975j3U9OKMde951UC1/r7oSenlQnh173zA5+hI916&#10;cEXz6975aG/oP94/4j3qo6dCjy8uve+wn0v/AL3/ALx71XrfXveQAnn/AJH7shAOT04q1HXvfrf8&#10;bt7ep14JnPXvfdh73TNB07Qde9815I9vqTQV62BU0697k6QfwCf8efblB0r0KfLr3voooFvbLqo4&#10;HPW/DWlOve4zpY/776e2iK46SOlGPXvfDR+eD/xI9pzgkDphkzjr3vgYz9Ln/W+vPv3z6oVIPDr3&#10;vNHH+P8AW91rnp5EHn173Njhv+P62/2H5t73pJ8+laWzNj/B173Mjpybcf8AFPbyREmoH+r/AFf7&#10;PS6K1oagf5eve8pg0/gDjj+v05+nuzRUoBX/AGen/pgPI56974MluPz7bK9NPGAMde94iov/AE/2&#10;A591qek9Ove8bC3H++/p7URGq9OJ8PXvfEAf09vJQN1ugp173xPHtQrAZPDplh173jY+kkfj6f7H&#10;j25qBWtcdJ3wpPXvcY8+2HYHHSbr3vgf99/r/wCt7SSUrUdUdcV6976Pth+mh1731fi31v8A63tv&#10;rxIAz173xv8A4f7c2+n+v79TqrSKo9eve+Ba9gOQPr9Rf3YDpvxT6de98tY/5H/T/Ye9aemuve+i&#10;p4I5/qR/X3sH161xz173wta/+H1/P+9e99b6974Fbm5PH/G/p7tXHWuve+QX6cc/4X/4n3onrfXv&#10;eQLxdv8AXt7rWpoOtgEnr3vvkmw+n+++vt6KIk1PTyLTPn173kVP9v7WpF69PqvXvfbJYcf77+nv&#10;zRAAkeX5/wCQdeZcV697wH/b/wCv/wAR7RsgI1DpO61z173hcf2vwfbYPl0x173jI93r1Qjr3vr3&#10;vrXXvfXv3Xuve/e/de69797917r3vsfX3rrY49e9y4voOeT/ALzc/wBT7abp1eP2de9udPwR9f6f&#10;7Y+2ul6cMde9iFgW9agW4II/qAf98famKoYfYf8AJ0qzpH29e9iRILotufSCeLfUXNx/r+zRCBIC&#10;f9X+r/Y6pITUH/V/q+zr3trqx6b34tc3/Fv6/wDFPdLigcAD/VnpO3XvaVrR+s/jn6/Q+0zZNDw6&#10;abr3tL1QN+eSTe/+P09pjk9Mde9s0w9X+vx/xT37r3Xvcf3YdVHHr3vn71Unt63173KW9uefaiP4&#10;aUpTrx6975j3Y9bPw9e95R/vv+I9+HVB1737/D/H6/7D8e946917378/n6f7179U8Ovde9+/331H&#10;4+vPvQ69173379muOvde99f7e5/rzY/7D3uuKAU691737/ff196691731b/invdT+37OtHr3vq3+&#10;w916117373rr3Xvfvfuvde99e/deAJ4de9+9+69Tr3v3v3Xuve+/fuvde9+9+6917373vrdeve+v&#10;98Pr7914cKnr3vv+h+v5/H9Px791rFOve+xa/wDh9P8AX/r/AL63v3W6nr3v1/8Aff1/Hv3Xuve+&#10;/wCg/wCNe99b6979+ffuvefXvffvfW+ve/e/de69797917r3vlc/T/b/AE5/offl1N8x/q49V697&#10;zwxSTypFEjSOxCqoBJJPAsB7UqD8K4/y48+qkgCvXvZq+o/j3uPeLRTxY2SqnaTRFA48cUcgUOWq&#10;Gb6KAR7ObLbJJyDTBp5fZ/qpg/4Ok7uaArw/wf6v9Xp10SFBJIAH1J4A9267G+Mz7Q2/iRuGGmp7&#10;U5lDPGUXzSwcpEVBDAk/Un6/6/sa2dglugrTPmKZP7f9Xy4dFks2NIyKf6hTj8q/4OmSPcGOqZpq&#10;ainSsnp3CTxwsGMR16G188WN/bDNB4MvTw5GpxUMeHienoKKBz5aiKNykYMC30ygglv6cm1j7MV7&#10;BTpCX4DA6egeLi51G/P4uP8AH24VWbZKRpp8gYqMEuwjkQyhYmKvcLwT+Ppc+3FRn88efH/iq/nw&#10;/Z1Umo1E469pUG9hf2Ju2dt026a6Ggjw/nDUNVAyvV+KEySQJJDNUKRouEJcJ9b3v7UeCqkFBqI/&#10;1cDj7P8AD6aLKMDPTXk8hHjKWSrqagRQxvGzN4nlOkvpKKic8kgXtx7GPaODo8blsf8AdYlqaKaJ&#10;kqI8Yjq8TUjqI5Vic24vqZf+Sf8AFgv4ZFRT1/1V6uvwg+fSW3BWVE2Jrzj6ymM8YvTtWkCnk8qm&#10;8TyR2IBHpVrcfn6ezLx7cwe4oFWppY5tdNVQ0mZxijUY3AdTKAAfIrg3VvwTce25zHImnj8x58R/&#10;qFPs+d11KAPP9tf9XlTz6LRVbr3HtWqkmo6xqcrVUctdt3Oy6VjkV/FJ9pLdgIZI2FnU21KLEew+&#10;p9uVO09r5fDR1yVlNSUlR5oWmeGshgp6kk1FE73DR+Iq+huUKlSdNvZHPSNBGh+EH1P2eYrQZ+XR&#10;nb6WZWAoSP8AB0JyZ+i3LuHBZV6Cponnnp1o6nxRVFJJLU0hJo6/TzHIJA8aup0uGBHquAlt87DT&#10;dFIkdLTzY3OJS01dHmaRRHUQ1dJGk9Mkka8FZwGjkI4tpb+ybFdyzs1T55J+f7ftPAZ4YHRzDpC4&#10;P8/9X+rj0o9vbjTHCXy5CObHffzUsFLI4e0L1ZhnMc7i/wCydNlbn9S/Vl98uud/nrrdVNNn5Hwk&#10;MUn3KUk8RbF1qGZWVoplH7FSl2aJiQG4U/2rImmCOGpwp6/5M/Z0qYiRSh4dNXcXW9H21sDN7ZhE&#10;dU2YoKrGiuiljWoplmp2ikimVwVmp5DaOeFhypLL6gpB+B2NS7yjoqjBfwjJtLBavqfvRHogjs0e&#10;oNZkmVj6QvJ5A+vtX4pkwor9tcjy/P8AbUV+3pH9OYl0itK1H5/Z/lr/AJeqmsB8ZV6VTM0e4cju&#10;zBYmDKNVbaxVLjI6uGKvrVaKtiiakV4p6CaMDy+bhCqMwGi5CnsvtHJYOM/xva+Oy2Akinw+VqfI&#10;ZZK3FVYGqPIUukOGha7Q1IXUOQf1X9pZLtlbuwOBJBpQ+tOPH58OtJGgwKipr8hny4/bT/B0ZTpf&#10;427Rq4Zq7a2/N14DPfxPGbywuPiaMUe19zY5WhnqdvSsZIhSV8JEWQxZkaFhpZUS1vZO939fUO7M&#10;68MFRFj2rMJR5HaeaSf7ujyEH3Rpv4fXzmyySRqAAzWLx8EarXR9khKhvz/1fz/Z1eSULljU8fyz&#10;9n+r9vR/MPuSox2GSWppqiqmoMhNQ7hp0p/tp6KpFL909bT0bFrQyEqdCswBfhtIJCv2xkp4cTUb&#10;B320kgwXgG3ahXkpK/CTw6fEcdUMQlRGHF0aNle31W497TtUIAaj5cTSv2H8j+0dMPdIR20J4HhT&#10;7Pn+2n2+SdzG30bMU++tktSwy5rQu5ad6UTUO46AxFVFeF/chmRSQGdCv9lrXv7cdw9t74pcfQ7b&#10;q6yatjrJpUo8mI6aoqlpxINfnq3U+Nr/AKVlJVh9DyLWMk8iaFJJH8uFM+nr6D86I3u4s1IqfTGO&#10;A88jpo2/0d1fRbirN3Ynb1Pi6+VIfvqGlerpMW9QkNlmGLiZYNViPXHGDcc83ujs1k5q2WlrHWGF&#10;Hijjkp3p6OWtqqgTXWSN4iNCG1iVNgAb+7LBMe5iAfQmnlQ/kfn69JTf6TgGn29CfjKGKijlpY2k&#10;kCySMjrLUiCGFlAEbayQzgci/wBfYY1efoNubnldMtU1ebyTiSrXH18pjpEqFMIok0X0rpsvBubt&#10;+D7UwRIGBJqKcQfPP5/5sfb0jud2dPxEA441/wBX+Hp8WkSvoVgmpIxTIV8UVXTo5YwsHinaJ+L6&#10;hqHH1AP19rLZG+f7qzZTKqpylfkopMeWrz93IscY0JSQCcEBC3DWIJIP1HHs1h1IC6jjjP8APz9f&#10;MD8+g3c7yrnSST+f+yD/AJ6/Z0m937KpN20tBjqqepoqWhrYckgx00lHeoia6OzQFSSOSA1xze1w&#10;CB52T2Fi9uUhqJceKqkrqNRl8U0Akp6fIN+67Qob+MG5CleDbm319q430DXp1AfEPQ0+WKenl/Lp&#10;r96RTOATT7Dn5/6v59Aj2h1Dlt/LBT0+fq9v5fE5AT4LcFBUtDWvQBPH4KsjSJvp+4j8i91PPt9z&#10;m6NlZunZqCBsTVSapZaGto44NNhYMjgaGU8W5Bt9R7owilOoYPHOSAT9lc/6q06Nra+1CgcMPtz+&#10;fTFs7ZnZm1qhafP18O4qKBEp6fK4+sqZGnsNR81PMdcTjnV+pT+CDYewxycOCytGZGakmrKN1SWm&#10;pMhHBIALqskMM2oaTfkXsPz+D7ZkhDIZP4f25+Xy6PLe6Y9wJpT/AFf6jk9DHj5s1jq9aa1UtHVo&#10;ZYqmroHniDXBaKeop2UhuOCRz+Pz7LduvC1tfJOlBDWaYJG1xNS0EwWSMXQ+cNY/Qm4/r+fZXIKZ&#10;b7CP9X+qnl0e28hbNKin+r/V5joVqSdBHGZHju6ghg0g1Ai/6HFx/rH2UjfGIkWaqkkx9SPDFNLJ&#10;VOEECkfpJ8H+q5W/4/1/aFgBUEVGR/hIwa/5fTpbEc6aev8AlPTn7Lnn5ZFpZ4IAsFY1IzCZVcR2&#10;kHlt5HvdrE8/7f2gcalz/qxw6fDgD50697AmXDRzGOsraxVgVJfVqLa59Wh9K/Uer/Ye0rDzHW6B&#10;gGJ/4vr3sOq0Rw5CoEdbJdvSzAsAwNtNuf6c3PvTPpUGgwf5edOqg04Gnl172l6ylNSG/wAoGpdX&#10;Lggsbk6rH+v5/wB49tlgpP2n0/2af6sdMumrh172HlWhBkU/qRtBF7/Q8c+6tKCKev8ALpI4pjr3&#10;tllH1/r/ALE3uPbLUp1pcCnXvcBgb3/qeP8AH2lx5dW6974re/H9eD+LHjn37rQ697cITyh/31h/&#10;r+9rWoHW+ve1NQcsv0uLC/1P9ef6f7f2uhNCR69b+w9e9rCmP7duPzx/r/T2pHwjqw697g1g/Uf+&#10;K/6/19tSnAH29Or8PXvaOqh+431tz/sRz9PZZLp8IeuP59bbgB173C0nTY8/U/0F/wDY/n2m9etx&#10;MA+fs697wfQ/7H6j/iPdelfXvblEbr+fxx/xT3U149bFePXvfGYXH+wIt7dh4Eda8uve2SYWY2/2&#10;4/3n3Y8c9IWBBoeve4bfQ/1A/HtyNAXX0P8AqP8AP5dNde9xj7e1hVqcenVWPXvfE/T2zICDqOK9&#10;aHHr3vh7qfl1br3vj+T/AI2H/Ffr715V6r173yHv3Wxnr3vkv19+PWjw697yr78OvL173z1cH8X/&#10;AN4t/re/Urw6t173kH0/x/2P9bH3U56917337117r3v3v3Xuve/e/de69797917r3v3v3Xuve+Nu&#10;D/X/AA4/xtf3aua9W1d1eve+S8f0/wAf9tz9feuJ69UmnXvcqL/iD/vB+nv3n1Y8Kk9e9u1KT9NV&#10;/wAf1/w0+7A940jz/wBR6dBUuABTP+r+XXvbzGeR9L/7H2tHTw697f6I2ZeR/Q3/ANe/49tSfBXp&#10;VB8R+zr3sQ8O5uBf6gcfj+l7/wC39o5h2avmf5j/AFV6M4vhr173lzKXjJ/2BPHPH+P49tQtnTnP&#10;l/q/Z16Wmnr3sEM4Asx4F7kccfm5+vtWfhPRRdU8Mjr3tE1P1P8Asf8Ae/dBw6Km49e9tTix+v5/&#10;HtxeHTLde9x7Dm/9f9bge3Rnpvj173w976p1736/v3Xq9e98v+R+9dX49e95kBH5/wCKe6NnpxfT&#10;r3vOh5t+Pr7aYdW697zA8e/Dqw6977976t173jb8/wBfx/xHuvn1Q9e9xz/T/Xt/xN/bnTXz697w&#10;H/b/AF9u9a6974n62976oeOOve/e/de6975qL/4f4/7170erD16975f4gf43N/8Ab291+XVhQ9e9&#10;5Bz/AMR/rfUcH/ePdT1YY697lRfj/Wv7bPn1ccOve3ilNiP+J/Av/T3ZPjHTycevexIwL8JaxJtc&#10;n6AW+h9rwe38+lPkOvexDWxhQi3Nxf8AqbD63+g/2Pt0/wAJ8hT/AA/kfLpVCaD/AFfP/V/l697T&#10;Vet3t/W/+2v9faKWqq1OIH+CvRgo4jr3tN1d7NYEED/H8f6/tHH8PSmOvhiv+r0/1f5+ve09IlwR&#10;xx/thzz7cOB03IO0/n172x1ikDn6g3/r/h7aX/P/AIeiqSlSR1721f2j/sf99b3Y9J2pXHXvcyn/&#10;AFD/AFzz/sPdk4/6v2deHHr3tYYtvofybH/eL8/19q4DQ0+f+x/q/wBVHjlB9vXva6iAMQJ+vH0t&#10;wb/X2YJqaq1wOPz/AOKpXptqcPl172nMwAQx45B5tzbm/tKykVHp00Ac9e9oF+HP+uRb/YX9op6a&#10;v2f5R/m6Zbj172/4NgKpQTa5UH6/65HHt23xpNf9nPWuFKfPr3sfKA3pofyQpsOP635v/sfYitcj&#10;7f8AV/lHSeT+1JHnT/B/xXXvc8cXA+n1BP05AJ0ge7vk1r0jmydVa+X+Hj/q8uve+JNmNzxb6c/0&#10;/HvYWqinVlTVGtBmvH8/59e9+IOnUeQObfT9X+tf34UDaQaflXqikiTQmPXFa08/lmnXvfDVa/Nw&#10;Ppz9Li5uP6f7D34qadbeKQ0PE5rwr8q9e942H0IPJFwLcEW/qfdlJ4U4dPRs57aYGDngeve+JP1N&#10;gwP0bkfQfi3vwBoKY+XW1U6Vp208uP8Ahz173w926cBB4de99e99e69779+691731/tvxx+P6fT3&#10;7r3Xvf8A/9f5/wD7917rf49+9+69173737r3Xvfvfuvde981/HvR6cQ9e9uUB9Sn8/8AIx7SuMHp&#10;bD8JHXvarx3LAcj6/wCwA+l7c/7z7K7nhXo4tTX+R/1f5uve3dlP9P8AG/JH1/N/99/sfaBTTJ6W&#10;de9t1QvBP5/P/E+1UZyOmpACKnr3tpYDV9L3/wB6tf2rUngOi9q0x1735f8Aiv45/pz/AI+7tSuO&#10;mmArQf7H/Fde9ulCbSqfqb/T8f65PHt5TgdXoWQjr3sScK3Dj8EL+P6nk/0/3j2a2WdNfQ/sFeqj&#10;gD172pYv08/X/fHn2YjiadMN8R697zAC3/EED6W/r731sde9+t7916nXvfR/p/vH+F7e/daPXvfR&#10;/wBt781OJ61173w1f4H/ABABubji1/eg1fLrXXvfZPH+8n/Ef0N/dh6nh1vr3vER9T/jyfx/tvdS&#10;Aetde94nFw354P5/3j344IPXuvewk3KlppBb+0R9fr7S3PAEeY/L/D/sfn03KMD7Ovew6qR6+P8A&#10;Y/7A29oh8+kj1697i+99N9e9+9+69173737r3Xvfvfuvde9+9+69173yHvXVxw69779+63173y91&#10;6c69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/Hj37r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfutde9+9+69173737r3Xvfvfut9e9&#10;+9+691731/vv+R+/da69799f99/vXvfWj1731791Xr3vr3vr3Xvfvfuvde98fe+m+ve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;PGBe/PH+Nvxx7bbp9R5Dr3uUqXF/94ube6UJNB0vRKig697zLH+P6/7xz/T3cJnP+odKFhrinXve&#10;XxH+n0/25/PHvZiLfb08bckde98XjsP949scDQ9J2Ty4Ede9+Vfx+b+/dbVdIz173yMYP+++n+w9&#10;vI3l1cUPXvfFkIF7e3RjJ6s0bUrTr3vJHGTYn/Yf69/ahatQjq0cbkg9e9ydNv8AffX27SnSwL17&#10;3ic2/P8Avvr7YlwemyQOPXveEDV9P9bnn6/X2x0wWrgde95VjB/H+8+9NEHyMdXEGtQQaE9e9+8Q&#10;uPdDC1cf6v5daNs1aKeve86Qn+nt1YFHHpVHagGp/b1727U9PqA45/x/p7UCBfhI6MoYARTy697d&#10;oqVVBvbn6c/7b6e1PhhE1U/LozjtlVanz697xTRoqkAD8/j62H++v7TMdXaP9X+x8um5FVcL1720&#10;yBb/AE/x/wBgDf6e0sh4norlPE9e9xyQCeb+2A3r0jOM9e94GYH/AH3+292Bpnh1TXQUJp173iv7&#10;fEinjjqwcHh173xJ5+oPu4cg0rXqhofOvXveJjYG4/31/wDH3vXTiOmXFAa9e94D7qXJ4dJaU697&#10;4/77/iPbbdUcilOve8b/AI+n1/p/h7bbPSfh1730eF4/H9PyfbfE9MMxJz173jJv9fduqde94m+v&#10;+8H3cda6976DEfn/AGH4/wBt73Qde697kITcf8T+L+2iOt9e98jp/I+n++/HvwDeXVghOR1730Qv&#10;4P8AvfvYDdb0N6de99ghfpz/AMT79pJ49bEZPHr3vwBY/wBfahUAFR08FxQde95lT/D2rjjxq6eV&#10;Ove5Sx/k2N/a+KMAVPn0+qVyc9e98ZB+P6cD/W9+mXt+zqjChoOve4brY3/B9lsiUz69J2Wh697w&#10;lSR/r/7x/j7RMNJz0mcZr173iK/0/wBiP6fn34H16b6974kW+v197r1qnXvfVve69V09e99e99a6&#10;9797917r3vw9662OPXvcqK3HP5/x/rf8e2n6cXGeve3Sn+o/3359tdGCGqjr3teYMnWn+BH9f6j2&#10;piNf2dKQezr3sTmJ8Ef9CF5/PIH1/P8AT2ZqFL140FeqSeXXvbdUgWJ/qP8Ae/of9491ny9f9Xn/&#10;ALP7OmW697StaBz+f9YWI49p5BQU/wAHTTde9pWrHJ/rzb/Wvc+07V1d3TB45697Z5uGHP1v/wAU&#10;9161173G97+XVOBp173y9+ANajq3Xvclf0j/AH3+9+1EZFO39v8Al69173kHux62Djr3vIv09+HV&#10;PP06977/AOJ59+691737/ffW34/Hv3Ws9e99c2H5tx+bD8E+7aj+3r3Xvff1/wB4+vutSMjrfXvf&#10;v99/xv37r3Xvfr3/AK8/6w/3j37r3XvfH/ebXP1+nH0t711rr3v3++P+w9+60eve/e9de6979791&#10;7jw69797917r3vr37r1T17337917jjr3v3v3XqHhw6976/wH+v731sU8+ve/e/dbyDUde99/7zb+&#10;t/p/T3rqoII9K9e9+5/41/xr3vr3Xvff++/x9+x1vFOve/D6j83t/hz78fXrROKnr3vu/wDvv97P&#10;vfVhnr3vw/331/4n37r3XvffvfW+ve/e/de69797917r3vNFGZHCC9iOTa9he3t5QDj/AFGn+z/g&#10;9Oq8TTr3s5Xxf6Sk3xnafLVkSfwulqVE8lQhKlQAzLGLWLfQckWvf8exHs+3m5cSMO0HzGP2/wCD&#10;/UekTyj4j/g8/TronSCT+Pd7mxNjbQ2DhoYvFj1mpKRJKcUk8fjYOltU0pudZDH6n6cfj3IFraxR&#10;Rrwxw4+X28Ps4fl0hklb/Jx/L/V8ukNk6/KZCZabHxywUxlaKeWendXGknmJSRcXH1t/Q35HtE7+&#10;7NxL5F8TjJazPVdCI6eHG4+pmnhMzsrTSFwNKqn6Qv8AX/W9qWU+lakEGvy4Z/2M/aaoZpADQmvp&#10;Q/6s9O+FxbUsBkkihhnqGLzMII45SB6YxIUPJtyST7DfcG3MjUTw5GLEVNNW19RPU4+k4kdZamMJ&#10;GzSqL6dbE2Y8fT3uWAEVUZx/I8fz8+mW0nu+VfT/AFf7HT5HLFpYCVH8I0yMCosQLnVb6cc+xS6+&#10;6Rx329PJudo2oURausnjP3D1uWRlqExi6OAqB9TjkG3+uPay2gRUOs6gPKua4rj0+yvpnpJLLo7F&#10;of8AP/sf7HSSz255aJRTYqn+7yUkiARSt4Up6R2dDXyahcrqQqg/JI/Hs3HXm2MXjovuaLE1VdDU&#10;JFPNFS0BdVljjs8sNS3CIOB9L2Btxx7tqjjqF4eQ/wBnP+X/AC9USTsNW/1H/D0A/Z25a6YChlzW&#10;LwU0c0lPBUVuTWHyCZgkUM1AvqeRhyACBewPsT6ymxcm49v42p2fSwrUUGdJ/g0yCvvDFDUQPWO1&#10;gpTm9/6+y1ij0LjVThQjFfLNa+uPt6VCTtqrZwc8P+KPQJ0FVuOi2dvLO4/s6vq5YsvtUJLvHHk4&#10;SnWSsmoa2DFQ06o7JMGAT1N6lUE8+1HQ7JpmkSTAZKfEipZ3lxckjySrPHzJJDIB6WW41FQV9pmj&#10;UmkdR6A5/mM19D5nyp143Lx/Fmnn/qPSOzHblbQU88O+Nv0u446JIohuOjp6enoXpKr0wx1FLNIb&#10;xvZtKyMrWvb/AB9ubYdTV0FT980FYTQTU7iKmeCpmUxMrSU7xf7t0kgr+Txa1vZfcwSOpBqf9VTS&#10;v8/2etH7a/UEBcaTj0/b/n/ynrJ193TglylHBioqvHQzZWKfXPkIaqio2My6IK6JydNMWIdJPwDq&#10;DBr3DPHbfzVG0UtOZZqukoKOlq4UEjMlLSof4dmqaCRf3aeWNrSWu0Lgq10v7Jkt5NJDKTTPGpHz&#10;4mg4/wCxWnRwl/EtHVvP9n28c8f5dGDy28NsVeqlr2pqXH5HIVslBWSmGKCpydTNpy22KupiYCCu&#10;imQNEr2WoQq0Z8n0ech1cm5aKCuoKKmjrmhAqnhEdVj6pFvJL5aSY6ozfnxg+hr2+vtmS2qi0xWt&#10;a5rn9n2/bwpTra7oq9rNx9f9X/F+fSSo+9KXZmXrsVuDKTS45apUoIq2GWgytI8xSKlhjrIhoqF5&#10;ss5HrWxY3BuAv+hXdtLXpjNv5V6QT1BeFaSsq4TAY5LyL9zCfQi8EB+B9L+0Bhl1FV8zTFP9X+Tp&#10;R+8owC2rjTh/mz+Xl/lH+TuHZX8EqMzmUeOipIFeoNZSRkuk0fpWOGXmRm5XTGCSfxz7F3H9O7gS&#10;WJd07lmyUvhWKQV2TespwpAUtFZdZdhyiuf8fd0s2YgSGg+zh+z/AFenHoquN58wKj58f5fz6CWf&#10;v/Z/2U8uzduVSoJGeJaLDR46d5EuWMqzaEEYb0yOtz9Ra4PtMb02XTbRr5KnDzVEm3KZjS19Atm8&#10;NLOnorKVG5jkp5/3QRYFSAf0gi8lisLCn5g8fL0+YPA9F672sh8EkAnhT/i/P/VXpb9cb9r974Sg&#10;bM01NQ7hrIDV08qKRDLPDIWFNKw/UksBEbD/AFQcgG49xcPvLD7g2xSUufijFbSRNR1GUiiimSsE&#10;M5jgncMCLtbWbG4JBuOfayJA8YhmXK48uGKH9g/w5qeiS93Ca2nZo2oCOB4VPH7OnSp2Xm8JuWuy&#10;eArHlx9dMKuPEVE0sQo5Gh/yiOndD+k34BFgPTyAPbHmKzHY+Cojw1PE09SI4XqZxGhUv+mVomDA&#10;EHg24P0PtV9IwQaOHCuf8Ffz/nnzIJuYHLfqvgcaE8fs8/8AP0r8XQZGskhly8zKkLNKlNCxdAF9&#10;JTzjSSD9Rfn+nsuW6NveKpGWro6yurgHjhpKKrkpaWVyC6eYU5uoUG/otxcH221hcyd3n9v+f5HH&#10;7PXrw5lDfA5H+rPH/J0IdPIrKEj9Khfq1y1vp+fr9PqfaElxRw9LCMVSRxZipklqJWWZpkpJpV0G&#10;RZXJYoi888g/T6+1UVgIkAABcnPpny4Z/wA56K7jfDMxdiQP9WP8I/b1KB1Xvyv0H+P9b+51LWNT&#10;Y+OiDs5pohGJLEHXYl5bnm7MSb3/AMPa7wiq6SKj5/6qf6uOeiV9ykaUEHDHh6/6vL58Ou9AJv8A&#10;k2v/AI29veH37UvEoil011NemqozfRWiL9Z0D6Ej1A/Q/wBP1X3HUjUSeNDXz8jxAx86cOlD3Lxt&#10;q1UBzSvD1/LqNJRwycOoIvqXjlGH0IP19ixt7czV8UEEsqSHwFoHkRiIlA9NnHK8cMhuPr7ca2ju&#10;FAzx8v5+X+r59KYd7lhI1ip/y/5umasxkSF5Y1K6mBkWMgeTn+0p4vfnVwf8faoqnyNQGrG2zhdy&#10;Qw04ljahcUWciZVC+NHSyTLYn0PY/wBD+PaVrSRKuqBhXhWhp68KE/KmfOnmL9t36zchZCUPr6n5&#10;jI/1ftTklPDTOqQ5zJ4lnkKMlTarx0gZtTOoqATGb/R1kA/qD7Aze2IweVhJjot1bXqqlTUieho8&#10;mgEsfr0pJHqjYj8hhf8Ar7KbiGKSMtRtXHh/qzx/y1FABvaXYAFGBHGvyNP5f6uHSvoJKlQY5Kqm&#10;rBGQutHRZLH6F1X6H2V7MUFTKaiBt5yvHE7RvBlsa9MamErrVZW/1VxZhaxNj9PZM4Jrx+31/wAH&#10;p/l9QD2K51rhuIz9nTwP99b2Ce4AssjxVviqRdo00qlPCqR8LpZCQFI4Njf2nmU/2noKf6v8vRik&#10;moVYVoAP9X+Xr3sv+5pKbypS0FLTx1STPA6Rz+aAwyfpOo25B4NvaOUrQ0pX86n1/Z0oWtMde9hV&#10;nYKGjilSZlmqk0xhoDqCyM1yjEfWw4v7TkhgQw4gn9mOPr/m60dINDmor172H1RGVqGiL6PKg8R1&#10;fj6CQk/7z7TH16bIzTr3tK5WkJlfQVZ14YjjyBf7XPB+n19+pivTMiA/b172kpQb/gHgf7x7q+mg&#10;PH/V+fTAoMDr3tuk+trf776+2XUA08/9X+r7Ovde98B/Xn6/7H/C3uvXh173PhP6T/j/AF/rz78t&#10;AwJ4db697UdCeV+liQT9b/7b/jftZEVD563ig697WNN/mz/yP6j2sHCnVhw697j1Y+vHHH+x4v7b&#10;lH6dfn06vw9e9o+tNpLfkk8cX9XPsskGpKr5f4B1tsqOve4Frg/4/j8j8WI/r/X2mHDq0R0n8x/l&#10;697jng/8jH+9+2+lXXvbjD+n/ff1496I6sAKde99y/pv7vFgkda4V697Y573N/qDyf8AeP8Afc+7&#10;kAN0hkAVyB/qr173DbkH+pH4vx+Pd4xpkBqMfZ/qP+Xpo8eve4zcD/X/AN9f2oBrXgf9WOqnr3vG&#10;w96NClWz9n+TrQ6974+05+XXuve+Fv8AW/3r3XqvXvfMe7V62Ove+1+vvR4dbPDr3vKPfl60vXve&#10;UcW/r9Dx9R/T36hNadW697ycf8a960txPXuve/e69e69797917r3v3v3Xuve/e/db/y9e9+9+68M&#10;GvXvfX45uf8AYf7z72aVx1s6a1H+Xr3vsE3H+9fn37rQ49e9y4/+I/1/z70ePVjw697c6b8WJuCP&#10;9b68D8f6/tyIfqdXQkHHXvb1Gf0/19P/ABv2sHSgde9vlGbsp/IIsD/S1/x7akNFIHn0qgpqPXvY&#10;hYYnyj8jSOTx+bkW9o5j+l+f+ToyhPb+fXvbhmb+Nv6AX/HAAtzce06GhquP5/6vl1eQdvXvYJ59&#10;bSN9f1fT88/Tj2tqCteHRRc00GvDr3tB1f1P++/x91HRS2Ove2eT6/7H/kXtxeHTR697wP8AU/7z&#10;+fbi8Omj173j926rTr3v3v3Wuve+Q45vz/vhb3o9W697zAjj6XsP9690IPVxXj173kFweD+f8f8A&#10;iPdD8+rZHDr3uQPr7oOrjr3vl7t1br3vE30Iv9b/AOv/AF496Hr1Tr3uOef+Kf4/19udUJNaevXv&#10;eE2BsR9PrY/W/twevTZOeve+JFv6/wC9G3vfWj8uve/e/da6975Dk/74n/be9H5dX+zr3vKot/Q/&#10;j/iPbZ6seFOve+Y+g/2A/wBj70erVx173LjH0H+++lvdOrjh1726U/1H5+lv9b35TRwenkweve1/&#10;gGF1Nxe/0/pccX/PswXhTgK/5ulFSBTr3sTYeYRa30+luRf/AH309qXJYVrwOP8AP8/t+fSuI0HX&#10;vbHkF9Q45/H5455uOfaCULUj1qOOAP8AV5+XS6I14+n+r/V/h697TVWDpI+tgT/rW/oPaGI9pNON&#10;K+XSuL4D172m5BywJ/JH+3/4n27UGh9etP8ACT8uve2SsAsbj/ef68g/7z7b4HoolFCR172zMeQf&#10;99a3vdOkpFDnr3uRCeR/sP8Aeffk+LrfXvauxZ/SP8VP+vf6+1UeCenT8P59e9iBAf2VPB/x/HH+&#10;w9mCOEcq3A06bY5p6jr3tiy4Ur/hb/b8ngke2n1AtX59UBNSOvew8lHrb/X5/r7Qy4avy/1Y+f8A&#10;q9emW49e9u+IbTVJzybc8Hkce7QmoH29VA4H59e9j3imLUkJ+p0j6f4exDbMBg8Mj/L/ALP+qoZl&#10;oGr1727KOL8/Tnm/59vOCDQ+XRfKTq0ny+VOPXveMgkt9OLX+v8AT8e7ggAfP/P0+rqiqM54ft69&#10;785On+gFr24II+pP+HvyqA2Mn19etRqFkJ8858iD/l/y9e9+4sRcXPNza/PPP5vb3RiS/n0y6hpS&#10;ACeAoP2fZQf6uFeve8DA/Uj62YEA2H+Nz/X27j8Pl0qBUmi/h/1fn1731pNh/S9h+P8Ae/fvPq1c&#10;06976tf/AH3+8+/dbFfPr3vr3vr3Xvfv8Obf6/8AT+vv3Xuve/e/de697//Q+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3XvfJfej1dBmvXvblBe4P+Nh/T/X9pnpQ/Z0uh4Hr3tXY4Xcf73yB9beym6N&#10;E/1enR1aU0/s697eyFA/wt/Qn/D8ey/jgdLCp8uve2+qXg8H+lyCP9fj/be1MRGOmmFVNeve2Vx6&#10;v9h/vXtcoqekBGade99KP98Tf6D6+7txx0wwFeve3Cj/AM4B/S3+P5+v9fbyjhT5dXUHyPXvYj4Q&#10;/i4+guP8eD7M7IgFSeGf8vTY4Dr3tUJwG/4MePZovxEdNNluve84+nv3Xh173737r3XvfX9f+Ke/&#10;daPr173179jqvXvfC35AufpyeLfn35QM19f9X/Fdbx1732AOfr9b/n63v79Wp61173wewFyePwAD&#10;/rAW9769173ib6H/AFjx702c+fXuvewt3PGfM/H9om/+P1t7SXVaYoRT/Uf9Xz6pIKgde9hpUqNR&#10;4/qD+efaCpBHSUivXvcD3fpnr3v3v3Xuve/e/de69797917r3vse/dbAr1733711fr3vkPej1Yde&#10;99+9dW69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/D37r3XvfIWH+x4v711U9e9+sL2tf&#10;/b+/V69Xr3vsj6kjn/X9+69Xr3vh731br3v3v3Xuve/e/de69797917r3v3v3Xuve+rn/efe6dVr&#10;173737r3z6976/H++/3v37rXl1733f37rdeve+vfutV6977vf/kX+9e/dbr1733/ALz711vr3v31&#10;/wCRf4f19+691730fe+tHr3vj731Xr3v3v3Xuve+j791Q+vXvfXvfWuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+x78etgZ697kxr/j9fbdc9Koh3&#10;de9uMUeoDg2/A9uKlT9vRzBDqXr3uYsVubf0v/xv2pSIcW6WrFTIHXvfIgWI/wB9/sPdnUaadX69&#10;7jsL/T2glrQHovmBDVP/ABXy6976VPz/AL7/AG3tnpk5697yBW/oef8AYD/W96BAb7OrLjr3vu30&#10;/wB99faxDqFel8Z1qG6975Ac8f7b2/GaGnV9Irjr3vISTYW/3309qXdnpXy6tTy697jyIWHH4/3n&#10;2nkQsAR5dJZUY0I697xLGQb3+n+H+HtoRsc9NIpJB8uve5kY/wAP6/8AFfbiIxFf+L6MY/Tr3uYs&#10;Ab6Anj/D/Y8e/Up8XSgIOPXvctILfUf71/t/b8cYDgsf+L9P8/SmOIgg9e9zo7IRb/WP0PJ/x92k&#10;dfiAOOn0NDTr3vM0/Bt/vHJ/3j2mllZjqJp8q4H2f6j0885pU4697gTTXuCbg3tx/hwT7SmU0xjp&#10;FLNg1697a5HP++5tf/W9slic9Fsklcg4697ju/8Aj/t/9v7ZJP4ei+Sap7Seve47MCfr/sT/AMR7&#10;2p9emKnr3viW/qfd6jy69x6977PPvakrw6ssjLw6974NY/7D/YfU/wBPe9RHDz69qZjU+fXveEr+&#10;fd1katDnqpxnr3vibfj/AHv3bNc9J3LVIPXveL6sf6A/T/H6X90fHDpmQkCnr173jJPP1/PH1/Pv&#10;QHTB69769+691730QD+Pe6nr3XvfrAfS3+2/w/Hv1etde981B4P1A/3n3UnrfXvfNV1G5HB+n4/w&#10;+ntwCgp0qAoKDr3vnpH++/w+nu1D054bde996B/QW/1vewPXq6xfxde950jFuf8AbD2+lCMdOqgH&#10;Dr3uSIx/h/W59rwtT0p8JQa9e98wLC3HH+8e1cZBWlakfy68Vp173wdbji3+8/U/197cahjz6bkX&#10;GOve4Tr9Qf8AkVvZdIg4HpKw8uve8BFuPr/gf97HtDJHXJwR0nZAeve+AAJ5+vPP+v8Ag+07AqOm&#10;WSgr173wZLfUc/19+DdU697xEEX/AKf1t7sDXrXXvfE+7dVI8+ve+PvfVfKnXvfY+vvR62OPXvcm&#10;K/Fj9P8Aivttz04PTj1725U55H+vf2159L0wOve11g29Sm9rm5/2Ht6IUIHSxPh697FJSWp0/PpX&#10;/Xv/AF9mQbRpfhjPTcvAde9wKj9PPBvbg2+o4v8A0/w597nBYhwMUr/q/aOmG697TFYB6j/r2tx/&#10;tvx7Tnpo9e9pSrUc2/xt+f8AE/737TNWuemDx697ZZvwb/i31/x5Hv3XuHXvcX6f1+v4/F+Pfvn0&#10;359e98vfgSMjj1fr3vOlyBz/AK3+P4/31vb8ZLLn161173lHu562OHXveVf+R/649+8+qGlcde9+&#10;/wB4/H+2/wAPfutde9+/1v8Aev8Aifeuvde9+/p/sfx9Pz9fe+vde9+/2PvXXuve/c2v/T/fD375&#10;9e+fXvfX+xt/rD/Y2/2PHvXVc9e9+976317373rrxznr3vr37reOve/e99e4HB69779661173737&#10;r3XvfXv3Xh173737rdc1PXvfvfutVx17373vq3EV6979/vv9b3rr1RWvH/L17373vy61+Hr3vv6f&#10;77n/AGB9+615U6979/vv98Pfurceve+x/sP9e3/Ffe+vUz1732P6/wC++n5v7917r3vv3vrfXvfv&#10;fuvde981QsLj/D/H/ePdlGR/q/1f6q9VJp172KfWexqndmfoaaOnnnR5oyYUjJLjWLgkf4fn2ZWt&#10;uZ5VRakcMf6v9Xp0xK3kOPXvd+vWPR+M2R19SNiMzJiaxYoxUQGKFkad20VDQo4LOzE2ZT9fcobd&#10;Yx2tuvAfsJz9mOP+T7Oie5dg2kH/AC9MM+YKZNMcKKSaN0LmoQ3VGALASAiwBtw1/auqcbkIUqKO&#10;pb7Wup3icR/cJJFV0ksReOdoV/QdSsjqf0m34YezSKAvIQTXTT8/y/1f4ekbsRk56lxVEUumSL9y&#10;JtQDBCNLo2ll1H6/1B/Nr+2Ham16DBZ1q2qqKaiy2VRJa2FvGIoxNeWMgLfUV+oNhfkD2uVI1zQc&#10;D/qx/k6QB3Vqk5PEenXOomMkEhijeVVuBoPLshtp5ta/Iv8Aj6+zQbd64l3NTUGTSSvyk6+c0KUV&#10;OY6NQXvTyVpNih8iBhz9PdwgJDAYwKY4j88/mOqS3HhHOQQaV+f+rhw6B3dPZOM2nUVNLkajGYen&#10;jWJ6qXIViLUyL4w9QtDDz5CIzbi/P49rjrvr/MvkMxC8VMabE1cbTwmVkxLzN66qNZv9W5LLqUcW&#10;P+t7fihMStp7a5zTjTjwOfl8/LpHNMFoP9Q8x0H/AGr2ztfC4jAzvV1aVW5aaVMaaSkNRnFhYWgq&#10;/shZjFGSjuG/qtzzf2Y7DmShxLY+kov4dTQo6CSaJnjUxuXEMC0t9YAt6voR7QTRTO4NPs4DP8uB&#10;x69NiWIU1Hh/q/b0ULdENDl9z0+byOXGer5pIZBR0NTHFO0NRCkD1VWckQICSGPjBBU2/wAbtsM1&#10;G1Tia/xSQZYDIipiCWkqaiopiscUkLf7oa1xc/T2hmgC11HNccfzyKUIB+35jq5ugMIcefp+Xz/y&#10;0x0qp6DLCh3NhWnpq3azNt58ZPr1QY6gx9estRVRVYLXrUb62UAMAR/iv56uaRaSaDH0oekkiARV&#10;aCCn80Ijllo5LckXvIP7QH9fad1lQaloxGcE1p8sUx6V/b0nF2FJBJNfnUn+XQD47b9BBLlqDIbj&#10;y7w5umqQ81TJBX12RWir3qaWlzVOzAKrhStKwA8TNdSBx7c4KXPZBnmeoghkpotdKzxs9E6A3VQH&#10;s5B/Tf8AAvY+6OsxYO9AfLjxBoftrjPH/CWWv4IDkYPkDkHzr5edaU+0eiUyOT622tTQ46kxmSr6&#10;fMZBaTMxUs0cOchnnUap3aC8UbJxKUFlYhQykX9ttTFDTrIlZSFoA0skUtJUFajGVEoPlFLPwwic&#10;k+gkgH/A29oZgiEeIpH+GtR8uB/z9XXcfhCMR9tO6n5fb5D+VOlriDX5RqWqwGeRa54aWGrp8zjf&#10;Jjdz4ylKikbLUKkxGtgVUH3ESiQqACLrf3AqKimoE8dO/wBy2mNgcgj46XWRYh5Yh+5/r25/qb+2&#10;GWNAQKj1/wA9R2/bg/51SXwK6mGnjWmf8tM/6h6qTG4rM7gl+5ysS45fJURCPb1VHuOkaISExtFR&#10;VwL0ptb0iQBPoALewvym4ah6haDB49Zq3zvLX1McwgpmgSPV9vBKtiF1cyFueP6ngrmj1NSMAdxq&#10;eGPyHr/q4dLTfRRxmWU4OKefl5fswOHRk9vbLiipmym6sxImKWghgw+PqqZ6usgrJJSjV9WkxcO+&#10;n/Mqi2Fz7TFdvbIw1a0OKSj82o1FbJJVCokaUDSgLm9lJ4VfwPdaeGugUp5+v7aYA8uim6nLjW57&#10;T+XHz+VP+K6X+M60wtXTtkM01bJEsQo8dTRUzUVPDS31OVhQjU5A1PIfqeP8PYY7s3rMxqIsrFG8&#10;VVEY6meAyo7CZPG4sw0n62vcf19u6pCfDkTVXzp5/bTP8/8ABQkkocwt3V4V4/Knl0Le1tl47Gw0&#10;rYx5YY6R1NLTyhJEiWJ9Uekg6h/hz/h7A2bcGDikqMRik1U5WFaeEJKIowhLPEZE/SQxup/4j2qt&#10;IolOhqk4rX8+JFOHHiekl9dzCOsnECuTn/V5/wCHoS46aoYRzTsvlGsuyW5J4BAP9QALe0vWbmqh&#10;G0UpkE0R/bZwF1xltADm99Y4v+G/UOR7MloKAmg9f+KH7cZ6CVzOdQyBX/V6cP8AL1OSnjU6gBY8&#10;kXNtX9Rf/fD6e4c+6pZUSL9sXJMgcarkrYqbc3HIPPPtXFEj4rQ54U/1DHrWvp0UNJIhLAknyz/g&#10;/wBnrIIkBv8A7x7SNZl4lZpF9LSG5tpZmFrsxJ/rf/euPezHGOC14f6s06p4zmtQRw+f8/y/1V6y&#10;Dj/fW9sVRmkAkAtcgKCAQCeCdX9f9t/xX2xiRiaUB/1eXn/sVp09GSxAzj04/wCr0+fXftKJV/Zy&#10;tUQPZhI03BILBmJst/pzyOPwPbTRlCSpxn/UeH+bo2WUkZHXvbxFvmvjEccTCLTq/djGlhqbySIS&#10;De17sB7aWVhmpqPnn/Vny6rSma/Kn+Dj10QD9QD/AK4v7FPaHZ1VQyRMZ9ajSxOv1MV+v1/3q354&#10;9vC4oRXz/If8Vx/1Y6vbs8cnfwrUH/V5eXUGtx1NWxNFLGpVlKkEXHPHs2mw9/Ybc1EaSvjF6mdr&#10;yRldcTW0rOotYE2JI/N/yPbHgiZWmUjuJrSgP+r54yM+fQusr2VGXwXI/Oo9SM9AvvHaOSx80eWw&#10;swvR04UU0wZo5lV9RhkKm5FjYH6i3HtGdrdR4zIYzIVsOPo81TyRPOriBYq5WK60KzRLxxccD/XH&#10;spnt6gjiRg/6jwP7R+eOh/s26+IoEooRg/5xU8fl/wAV07bM32K6WDGZON8dXL+2YXlEsDFDoYRu&#10;/q+v5P8AxPurrf8AsLGyRVJxVVWY2oEkkc2NmkEVQikEkpHPwwvcXX/insPTRq+Vr6f5scPP8x+f&#10;Q2gdWUOh+XH/AAf6s9DD7KRuPZNJG5DVtdrQs8umERysPUTexsD/AK/sscLj1pmvr0ZINRp/g697&#10;CDN0NBSXjiSumckaXLhQDa15GP8AsOf6e23BZPsz/gx04VUCgr172HMvmWolnq1YkMkSRJewT6aV&#10;Y8c/W/tIPn/qwf8AivT16YzWrde98C9O8kn7coLH/Mspcx/gEMf95sfegexR6ivpX/V+Xn17B697&#10;Q2VgWGrkRLaDyv4Iv+P99+PbbMQaNmnn9vy9f8uek7CjHr3tikH05/w9tn/V/q/1U6r173iH1+vv&#10;XWhxr173OhtYf4Ec/wDGvflpqAPDrfXvahojYg/gaeP8T+PatPjpx62DinXvaxoz6P6C17f6/tYv&#10;metjh1731Vjg/wBNN/6n639tyV0H7enUrTr3tH1ws1yfqf8AeL2/H+x9l8gojDj9v7f8Gern4Ove&#10;238H635/pxY8gf8AFT7RD59aiNH697jn6n/XPuvSzr3udD/j+fxz/r3596PDr3lTr3vLIPT/ALH/&#10;AG/+t7vFXV+XWzXr3tlqPq3+v/vB5PtxuIPSOb4/9X+rh173Bb6/8V968yT+XSc8eve4znk2PH+9&#10;39qY0AFWyT/qp6fy60R173jPvzA6NKjHVeve+HtimK9W69743/5F/sPofesdVr1732PfuvDr3vkP&#10;r78etnh173kH1/x+ntQi0XTxBz15R173lX8/1te3uwVRwHVuve8g+vuktQlAMf6vLr3XvfftL1rr&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/f778+/de6977H1/2H/I/ex1sceve5MX4/2P5/x96PHq&#10;x4de9uMXJC8/70efxx/vHt+Gmr/V/q8/9Verr172+Rn9J/1v949qBx6UDj1729Up9Qtz9Of8PwD/&#10;AK3090YnQdXp0oh+MV697EDCsPKtz/ZFj9Pr+OfaOcHw6/P/ACdGkIwT172+5SMGNjySQfp/j/h7&#10;SfZ04wqKde9gpuJfWx+nq/4rf6+14Gpft6K5xgg+fXvYeVYsx/1+PdR0TMOFeve2aT63/wB9/Qe7&#10;r0yeve47fX8c82/3v26vDps9e98LW/2Hu3VKUPXvfvfutiteve+/+Kfj/iffj16nr173mAva4/A/&#10;437bJocdOCgHXvedPz/sPbbdX697yge9DrYHXvfjf8X59763173wf6f7b/invQ49VPHr3uM3JJva&#10;3H5/Pt7hjqp41HXveJvqfr/vh72OHTZ6974n/WP4+vu3VTx69799ffuvDr3vmB9fxb+h/r7qfn1c&#10;Dy697yqAbf1v9fqPdWJGOr8TTr3uQo4tYf7cf0/qPbRyerDr3uQg9+6v8uve3KADgW/335596X4h&#10;9vTi9e9rbAsQ4+gBK3P0P+t7Xr6dO1z172KtLzAeL8A3+lzx/vre1moNGG8weHyzj+Q6WxZHHh17&#10;205BAbc25P8AXk/0Fv6+0EtA+R6/P/V/q49Loa+fz697TNUvBHF/z/t+b+y6MgKelcXwkde9pqVb&#10;O1/6gj/XHtxSHUgHH+r062e4EeuOve2WsHDW/wBhb8W+t/dRjHz6KJRRiPQ9e9sL/X8Wvbn/AF+L&#10;e7dJGweve80R5H+uPdfPrw8uve1Zi25B/pb/AA5v9R7VRYx8unh8B/Lr3tf01/CDyR+b2H+H09mF&#10;C7dnpX8x6f6sdNNWvXvbZlVGi/1t+OL8/Wx91kJLNXFa/wCav8uqef29e9h1UC0h4+hJ+nI5v7QT&#10;Yz023Xvc3GNaoj/NyL8/4/X/AB97g+H7D1UcPsPXvY+YVtVHF/UW5/pYA39iC2PCnqf8HTEo8xw/&#10;4vr3t8X9P+v/AEP+8g/7z7UMSGx0XzZc9e99qLf8iA/3r/efdK+vTXlQ9e98bcngixNueCbW/Sfd&#10;icDNSafb067UjFGqccAKjz4/LHz8+ve8cnNgSOL/ANW0+rn/AHi3HuycTp/1cerwChbTxFPTPGn2&#10;ZP8AqzX3vwC+ngEWAH+seCLfX3WpFT022oVbzrnr3viyD66R/S1zf634/PA/r78HJ4nraysRlvzo&#10;P9X+r5de94uLn8fT6cj+lrj28K06WLUKATXr3vj731vr3vx/2/v3Xuve+v6f7H/eLe/de697/9H5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde981/HvR6cTr3tyg40r/AE5/2B9pW8z0sgwSeve1di7X&#10;545/P+x9ll38P5dHVrw/Z172/OosPrx/rkHn6c/70PZdT06M6YNOve4NULqfz9Rb/YWHt2LpMw69&#10;7YZRz/hyP9v/AI+16nz6L3+I/b173wAJ+nt40Ir00wFOve51NxIpP1+v5+oPtxWwCPKnXkPXvYi4&#10;Rhr/AOQR/t7X+vsytBwHHP8Al6bHwinCvXvatS3q5ub3P+x59m2SxJ8+mnrqqeve8o+g/wB7/Pv3&#10;Xh1733/vPv3Xuve/H8ji4/3n+nPv3Wj173xPv3HrXXvfVvr/AI/nj/Ye99a6979b/X/H++590pU1&#10;z17r3viwvb/e/wDY/T3fr3XveE2/1wbfX/eePdW+E9e697Dfcyeom/0b6gfS/N/aa6FQGHEg/wAv&#10;9X+rHWpcgEefXvYX1K8sf9f/AG/+t7LWwwHScinXvbW31PtwcOk7DPXvfXvfVeve/e/de6979791&#10;7r3vl711cCnXvfvfut9e99+9dbHXvfL/AH3/ABH4966t173737rfXvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+691732D7917NKde9+1e9U61Tr3vq/Fve+t9e9+9+69173737r3XvfXv3Wuve/X97&#10;61Xr3vr37rXXvfvfutde9+976917317917r3vv37r3Xvfveuvde9+v791sHr3vv37q3XvfvfuvY6&#10;979bj37r1Mde99f8j9+60eve/e99V6976Pv3Wjw6974+99U69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve+x791sCvXvfem3vVeraOve/affq9e0de99hfeq9e0Hr3vIqf14+nupb06cC+nXvc&#10;uJCTYD+lv9ib8e7IpJ6XQRkHr3t8poLgcfT6G31/rb2bWtsWINP9Xy6ENtD2ioz173PFObfT8fjn&#10;2aC1ovAdLPBJHXvcWSA/X/jXssntqGg/1fb0w0Weve8HgNx/vfsskQkYHTDxVBqK9e95Vg4+n+Fu&#10;Rf2yELGnXvALcR/g69780J/ofzf8H/X92MVFrTNfy/1YPXjDReFP9X+r9vXvfERX5IPFr2Hu0UZV&#10;qn8v9Q6rFForpyPLr3v3jH+N/wAf63+PtUnxdPFa9e98gtvrY/7D/H8e36HrVDXr3vmIg/HPPu4j&#10;J49OCIsM9e99GmIsbH/e/ezCR176cDPXvfNIT/T/AHj/AGPuwjp8+nEjp1725QRWsCOCeTa/+t/X&#10;/fH34hA4c1/wf5vXpZGg/b173LkUW44+v1A/4j23IwNT5Dp8jt697jNxax+v+9nk/wC29pGkBH2d&#10;J9VMniOve8LtpH+1W+th7SvUjplmNOPXvcNzwSeT+fr+f8PacsSadImck9e9w3/1ibf8i91JPSOZ&#10;yMDz697jOf6+6qDxHSE18uve8Wq4t/sPe9IrXqjLQ16976/w/wBif9697HW1xx69771e7V6vp697&#10;4k8/763vXWx173jY+1CpStevEHr3vgfr790mfj173hvZif8AE/n+v+t70RUU6bYahTr3vpl/IHH+&#10;Fv8AiPbYPl0m6974+99e6978Pfuvde98tJ/1zf8AH+9+9VHXuve+RuF/3j/fW9+Whbq8Yq3XveWO&#10;3p/2H+P59u+RPS2NVbJ697k6Bbj/AG/tqjHj06Kny6975aB/T/Y/n/YH26lQtD06qk8eve8qL/xQ&#10;e1EQNft6UxxUOo9e95foPa1HIWh6fK9e98fbqtnUuOmSB59e942/qL/4/wCw4Nvbpl7ailfz6TMo&#10;rUcOve8TC/J+p/4r7bejprPHpkjP29e9x2S/+v7TMmrptlr173hYEH/Yfj+n+PtGyfy6ZYZz173w&#10;5H++uP8AYe2Suc9VKg8eve/WHFuPr9fz/sfdKEdMmNh173jZDe/A/wBjf/eveweqEde94itvqPdg&#10;eqkde9+C82/2PvxPXqU697lILW/2/H+Atf8A2Pto54dOKteve58H1/2P/Ef090PEdLlFBQeXXva1&#10;wzWdbcfQf69vb0XEdKU+Hr3sV4WvSx3Fjo+v0b6fT2ZKgYAH5efXmQFK+nXvcOo5X/W5PP192nqn&#10;DzFPn/q+zHSduve0zVgXP4+pN/r/ALb2nPTJ697SlXwSPyb8H888/X2nY0cnphuPXvbFMDb/AH30&#10;HN/dOveXXvcW9/r9fe+qefXvffvXVuve88f0/wBv/rD2/ER8PWj173mHtzrY6975jgH6/X/W966o&#10;xNeve/f8i/2x/offutde9+54t/vH/Fffutde9+v/ALf6f7D8e9fPr2eP+r/Vn/B173737r3Xvfv9&#10;v731sinXvfXv3XsA9e99+9da+zr3vr37r1DWvr173737r1Ove/e/de69779+6917317915aVFeve&#10;/e/dbNPLr3v3v3WqHr3v3v3XsefXvfv99/j731bIJp+fp17373rrRAIr1737/H3v5dbz8J6978eb&#10;fX6e/Z68Kqp4H/V/qp1737+v+t+P6+/da9Ove+Q/3w/3s3HvfWweve+Q55/A+tubfjn37rxqMde9&#10;+/1/r/rcf7f37PXs9e9+9763173miazqF/JA/wAbX59vRg16rSmeve7JPiBtHM1ld97j6K8vhfVU&#10;SxXj8xW8Cxu4sLc3F/yPYy5ftHYlgDQ0/n/gxw8zkdF9xIwVtHyr+37f2fP+XF2VFZnIVQPUT+B7&#10;tJosbuCNlily1sm1PUV0NM0Tilfxspnp1HJUledQH1Fx9PY/t2ABjOa/8Xmv8sDolZjQ+tfy49N7&#10;y0+nV4wYtaRs4IuNXCtf+lza1/z7GPb2wqauwNTkocNU/exKtdVZerqpJTLHG+qqp28vJutxxfmx&#10;9rkFVBIpp4f6uNP21xwGekrlRnz/AMnSAzO7osXnaPHT5WlCVz/Z0+LjgHn88y2ppg6k8A8EGwt7&#10;GbaPWWDjyuK3BndoN/D6ineWSrrWg/ddEVqcxRuQxR0tp+tj9L3v7ceaNTrag4kccnNBUYH8qccd&#10;JJU1HtatT+z0/wBX29Abv/tLJVOI3LtvZW9Mb/e6iqIaSGnooJKmWhErmKpNW0YYLJC2osOLgAGx&#10;v7We4eyW2/BldtbY23VxU1ZVPS4+WjgMQjgySqxEsw+kUblmR78arcW93VxXCgqTTgCD+zifnT8u&#10;NUsjRKO4g488ZA9PP7f5HzDjavRA3TX7S392JvBMxnsNj8fU5WCrnWembJ4VpUFdT0beiOWWMrHO&#10;gFiEDck+1bt/BZH+BVJqMxDhYzGauTGrIoaaoNiskkhszF7HUeeT/j7V/TrIDrIxkClfLgPT9mc5&#10;6JJ9yjVgkSlqmny/kfX16S+9d44WHe2Hjodm1+7at5/4THuNaZnix1EWb7iKNSCqrGGUheLgWvx7&#10;zYXdVHkcfFU0xCaBPAkMk3/ARIZmhHm1nliV+v8AiLG1/bWpXWpA4U+Yz5+Xz/zHpDLNIG7z88Gn&#10;+Adctx9b1+LzFRSVWqZaiemraipio1vk6mpp0lkWl8YJWNQ1tIP4Orkg+8aZamiknqKcPV10YWSe&#10;psCqWN5Ui1i1yAVv/tvr7RNGAcCpqM8KDzpmv8yTXptrs4UtQelend9rV1VT0tDWePG4aUTQUuNA&#10;s0pZStNNUvFzYNpkAX/WP09qlN7xU1LEZdMNOPH4KYDySs8hGkBF5Bbgji3+PtJcBF/tG1NXhn0r&#10;j1PTRrIckk/OvQZy9JtX5KqkpgZ8hKJ1rsmWWnp/DCpQh5WFiqC6kjm44BH0UeK3TW5I6xA0Q1Ms&#10;kZ0jxnXq8dv7Lf6oD3WJHJ8WNeOM19PQfb5/5OkN1JFCpVWp8/8AV/g8/nTpAbl6i27goVglqfuW&#10;VI5YJwWZ59MXi87yHiRBpsjtzb63v7csjLLLG6FAHcAKzMCml0sxYn+h4A9uPaiRSGAz8v8ALg9I&#10;BuEcTmp4Z9ONP8nTLtLHQ0c1PUU80ktPA0oeONGE3mgn/aSGJbrY8ljcn+n19htmD4oUNa6yGnUh&#10;oIaplilN7rNC8gJHAsU/HtBJYUQACtfLj9nA/nniTQZx06N7rUIcnNTx/wANPX1r0Z3akDz1cpxl&#10;O9PHWyKY6ypxyfcUoKgSUtXFERq55Wbm9hf2Cuf3BlkDU22sbRUMk7uJamdy8MMUl1aqmP8AaI5s&#10;P6+0NxBM6kwBanFSP54pTFfPh5Y6c/fluB4l3KWA4D58fX/L0ZPb2zKEpFPuPJVuVaBIzFCUEBZ4&#10;/WKeKNPoLgfSxt+be0BRAYtqn7ipGQmlYPUS8KRIwvoib8KDdgPzzz7bt9uhiYq/dqJrUflwzXzO&#10;f8PErvuZJLntiwq1pkgelTToUJ4GrY6fxxmkSMBYkvqsi/6tL/kAC/49h/uXJ/cR1SRyRxorNG3l&#10;cvA6OpV1e/0vcHm/tYwhC0jx9uBwPp8uHpWmBXpJHubhtT5J4U4/6vTpQ0NJ4lj1C50g8KFYEWse&#10;Lf7H2AVDU11RkKto9UApAsc324DQzfcnTCqBuQwHLX+tx7SQRtLNg09cihHl6Uz+3y6Mbu8iFqKn&#10;LcK48uPH8unuwAseQPpf+v19u9ZOhppFrYjKwBhUuNLKAwa4Y8Hnkjn2ueJVHEkD+frmn2/8V0Hf&#10;qQ5opq3kfPrwHPFgDYn/AG34HtKViSG7gWvb1WFmJ4uxT+v5J9uGIgUGK0pTH+qvz6aLoO0nh/qH&#10;+r9vXL2l6wywCSMszkKG9RswJ/A/1v8AffXhrToUovnX/Vw+z9v5daV1YgjH+x172mKir0p49XN7&#10;FX4YEchtVxwfoR7bDqoFSBXGf50/1f5Ol8IBq+Py/mKfL/VXy97aHrwApkOlSzLrb6Kt7tpI/wAf&#10;x7StM1NJyD/q+XzP+CnSjTqFB172z12SVdDQsHC3DBb8AEDVZeeBzxz/AIe0ssujuOfX1+3pVDGx&#10;1V4/6sf6v9nr3vhBmnQB1fS0TMWbkgAcXsLfUc/77igZGUhTSvzz/wAV+3rYj76eZ8v9X+r1697F&#10;XZvZtTjKmnKyAIZlQuLMzLfkAfgm3Ht2KdlXwjmvH86Y/wBVP8vRnbf4uwY/n/s/Zw9MdYpoY5kK&#10;SKGBFufdgXWnZtLnsLUxTTIzSmOCWB1VwVRCGl9X9GN/r9L+7yqsbeKgqPM54/zJ/LP506FNlc5R&#10;4/zzn7fX/LX+YI712IstfRZGjR0ekM00c0UhjZXd1JhISwKuoI5/Nj7Lv3rs7FVeRmrUoGeoSJ53&#10;ipNC1MlOATJU4xmGmR05Z4GPq/HI9kG4IvxEVAr6getP+LH5dSPtV2skYDfn/q/2OHQk7Sq5p8TT&#10;id2lKDx63t5UK8BJgPz/AEPus/f+0I8hUyVWMyX3dPGzLDNCv29RGQ2owV9MSORyCLfX2H7hAWLk&#10;Gtfs8v8AN5faPM9CyBycg58v9kfs6VXste5sVT48z+KIymxTRILXP9rRzxb/AHr2gcHQRw/2OlmA&#10;Kjz697CSvp1mZ2BelTSAI3Ool1Fgot9b/j2mNTUnplhXr3tPxxwNZ4qloqiK2oOAfUDaxBt7bcMr&#10;UPD5eXoeqAD1697ZN00MsH2tS/ibzKbyQ29R/BcD8+2y/dXpqZSKHr3tCSfX/iP9v7rXpnr3vD/t&#10;vrx/Xke/daz173Mi/T/sB711vr3t+o/qt+B9f6f4g29qkLEgk5NOtjhTr3tZUR4HA+n+x9r14Hra&#10;9e95KrkXB506QPx/sR7qx/TYHIqD06lNJHXvaRr7Kf8AY8Eey11argcT/l/2D+XVqYJHXvbVYc2P&#10;+stx9SB+PaKlDpPWkHeB173gb6n/AHv+vH1906Wde9zYLWHH+t/r2+vvR4dbA8+ve8zD0n/W/wB9&#10;/T3eLLfl1bj172zVAPquPpcj/e/bjeXSKamoHr3uA1/fhpr3V/Lpg9e9xn+p/wAP+KfS3tTHTTiv&#10;59a8uve8X496ZXJIFKH16p59e98PbFcU6t173wP+Nv8AW916oeve+Q+n+P55+n49763jr3vkPr73&#10;1s8Ove8g9vxsNOOHz68vXveZSLfniwuf+I9udX6975j2zLSg1V6117337Tda69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve+x72Otjr3uTGfp/sfz/AFHvR49WPDr3ufDwbfX6fnj68e1EPH8v&#10;z8urr1729oeF5/5F+Pb449KBx697eqU88DkD6D8e9FQ1Q38un4fj697XmGYeRP8AFfybEAG9/aCY&#10;/p6fQj+df83RpCcEde9q2vF4P1f2T/sTYX+g9pBx6fPXvYKbkSzSfm30tyf9f2shZj2n/Nx/2Oiy&#10;YGufP/V+X59e9htVjlvdvPokYECh697ZZfrf8jnj6/4c+7r0yRXj173Gb6Xvz/T+n9fz7cXj003X&#10;veM/X3fqh446979f3rr1eve+x/vv8f8Ab+99bHXveZP+KfQm3+29tnpzFKde9yE+h/1/bTdX697z&#10;Ace/dXHXvfjyPfj149e942BII/PHvQwc9VPXvcZvqf8AW+h9ujpvz697xvyR/gL8f7xf3Zeqkde9&#10;8PdutU6978PfuvDh173kUC45+v1P+P5HupJpTqwxnr3uQn1PH/Gvbb+nV19Ove86j/bn6e6jq4Hn&#10;173IjA4/3n/YfX3r59bHHr3tygW3P++/1/8Ae/fh8Q6cGCOve1fg/wBaj/Ff9t+fa8V6dPr172Kt&#10;Gbw8ciy8H68j/Hj2rOrw1BAp8v8AL0thpTr3uBkP9jw39L8Hnn+v9PaKZasc5Pn+X+x0thFaD7f8&#10;Ff8AV8+ve01UrYNxe97c2txf2WREVr6HhT5/t6XQkEEj/B9vnx/b172mKhbSMD/j/tr/AF9uqx04&#10;z/q/yev+HrZ697ZqwEg/4W/4r7rkGh6KZwQaHj/q/wA3Xvaecc/7EHj6f6592r0ieleve8kf1/31&#10;vr70DU9aHDr3tTY0jUv0v/T8j/X9qIqVHTo+E/6vPr3sRaE6oR/gR9eb8Xt/vB+nswU9tB5jNPl5&#10;/wCr7OqN173CyinQwsTYfQfWx+lv6+7S4bU1M/4aZ/l03gGp697DeqH7zfX6n8n2XTkaOm3697zU&#10;BtPF+PV/r3/r71F21X0P+x1WuCPn172PW321UaX/ABp+vP1Frn2fW/l55Hy6al4A/wCrj172o78D&#10;/Xv9SD/h9L/737WOGDmuD88dF0wIckjr3vl+fbdPTprr3vhp5JBtcH/Hm/u5YaaHNPy6eaQaArZo&#10;fsxT/V6Y697x25X9JswAuSxNj+T+P9f24x7SPl5fPp1pAUZRWlM0+f8Ahz6enXvfTNY3FlUcC1/y&#10;eef6/wCHuoiBFcn+Xz9c/b+XTaQKy5qT/hAzw4cfP/P173wJ9GkX+v1+t/6Kb/0/PvenuLevTwSs&#10;pkNCD173jP14t9fpz9RYX9X+x936c6978T/UfiwFrW/xPHvQHWgKde98f999P+Ke99b69779+691&#10;73//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173lT6j8f8a590bh08vXvbnAvIH0/rb6X9pmNA&#10;T0thB01697VWNHqH9OPr/j9PZbdns6OLU0oKZ697UZubc/g/Um3H4J9oDQKejVgoXHXvbfUg6CSO&#10;LE6v8L/QD3aJs0Hl0magaox172wyfU/nn/b/ANOPa9eAr0Wv8R6974J9R9LXPPH4/wB59v17emnw&#10;Ove50AOtTx+f6f8AE+7R8COqofLr3tf4ZiGUHjgf4cHgc/6x9mVoaEEfxfb1RaaDTGf9Q697WCca&#10;vpzY3/wA5/23s4ySAP8AVnqklSade95x/vvzb37qo6977Itf82P1H09+631731791rr3vjz9fx79&#10;1Xr3v3vfWuve+vfv9X+r/V6de6974nj+g4N/zfjgc8fn8+/de697xm3Jt9b8j+v9efejwPXuve0H&#10;uaO4c2ubf43P+2/17e2bodo9BUfL8z/qx9lTuQDHoD/l697CmrWxb/XP1/rfj2USGrnphxQnr3tl&#10;YG5/3n24D0mfj173w926b69797917r3vse/dbHHr3vv3rq/Xvfvfuvde99+9db+fXvfL3rq3Xvfv&#10;fut9e9+9+69Tr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+ve+tV69&#10;77/r7117r3vj731qvl1734+/daPXvfXvfWuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;v3rr3Xvff+v9Pfut58+ve/e/db6979/sf99/sffut9e9+9+6917378f4/j/Dn37rVMde98fe+q9e&#10;9+Pv3WiK9e98fe+qde9+9+69173737r3Xvfvfuvde9+9+69173zA/wBj7qT06oPXvchRYAfn/ffn&#10;22c9Ode996RexsCTb6D3qp8uvde98gLcWH+H0tz+Rb3sCp6uiauPDr3vIkdzexvx9SeOfbirXh0o&#10;jjHljr3txghJI/3n+n9PayGIlgqjoyt4SWB8uve1NQ0urTcf0v8Ai9+ePYqsLfUAKZ+z9vQitIS3&#10;l1728NTIB9B9P6fX+o/Ps1e1RFya4/I/6v8AV59Ght1AoT173BelU/T/ABvYf8U/H+x9lE8EQOmm&#10;f5fn/q/y9InhUMR173iFKpFiACD/ALc+yGeNQNSk1Pl/q/PpowmlR17377fi4UG3BAAv/sPZcaVA&#10;4dUMZUZHXvfa04e402seRaxt+efd10kaR1oIDjr3vgaIjgL/AK3I4v7vQny614VcgY697gtTOCbi&#10;3+wIH+PtZFEFFeFaV6rop173jKG9ub3A5+vH5970tx6a0sDXHXvcungLEcfX/Hg2/HtTHGXNBgev&#10;SmNSxx1727fZqymwF7/X8f4+zNbeiUAoBwHSrQpFKde99CiK24P9P6G3+x9p5Y1CcM+v5dWWAkVU&#10;VHXvfPw6b24sPwD/AE59lc+oNU/l/q/y9XMbJxHXvfGRRoJ/pwOPr/r+y9mJ+LqrUC5697gMLX/3&#10;3+t7bOekTGueve4T3JNzf/H6f8i90IqOmD173gZf95tx+OP8fbBQ01AdMOnmOve4si24/N/99/h7&#10;owJHSSVS60HXvcZ1/wBta3/Gv9796UUHSBloaHr3vAwt/sPdutVrjr3vGWt+fe1UtwHVdPXvfHV7&#10;v4Rp1bPXvfVz7dCqOHW69e9+v7t1snGeve+Puh49JpOPXveIqb8/Tn/GwH096+zqnXvfgCBcH8/T&#10;/jXuxirg8etMgIz17303q/1x+Lc+2SpQ0PSdlK9e9+Cn6n+nvRPVeve+f0HP++/w91AqaDrYBJoO&#10;ve+JYEfQ+7hCDXpwRkGvXvfkaxH0/wBt7cPCnT6sVNR173Nje/BP+297VQOHSyJgeHn173JFvqP8&#10;P8fbqig6MI1Crxr173yBt7up09ODHXvfbMLf776e7GUjj1VnUYJ697x6v98PdfGBFD0md6gj/V/l&#10;6974kmxF7/T/AA9vrKwUauHTJdqaTw697xE/4/77/H3dZA3n+3qh6974/wCv7v1T7eve8TC/1/1v&#10;aZ6MeqFa8eve+BT+nP8Ah7aK1x1Qp5Dr3viVH05H+8j/AB9slSvVCKde98CD9T9LfUfT3SlOHVaU&#10;6974EXv9Lf7178RTppk4D+fXvflH9Rxe3H1t/X3ojqgQ1NRjr3vOg5uR9R+P949+pjpQtAAB173P&#10;iT6W/wBb/Yn6e29JJr0+ueve1dh+HW/9QB/t7e3EFGAHr0qi4de9izS/8A0P+DD6f1Fz/vh7M4qG&#10;n5deIGnOeve4s36fwPoPoLce3LhOyvp/l/1fPy6TH59e9putH6rfW5PFj/vf9faTy6ZPDr3tKVlr&#10;kfnn/W459p2BpXH/ABf+T06ZYHj172xSjg/4XH+3H9fdOqde9wj9ffutHj173379177Ove8ylfxx&#10;z9L3P+v7spAPdkde697zD/kXtSetr173zB5HNveuqnBPXvff1/33+29+6p17373rr2eve/e/de69&#10;797917r3v3v3XqDr3v3v3Xuve+vfuvHHDr3v3vfW6nhXr3v3vXXjUYPXvfvfutfPr3vv37r3XvfX&#10;v3WxXVnr3v3v3XqZ6979/T3vrZNKjr3v1/euvBSV6979z/tvfsDrx0qaevXvfve+vAEr8uve/e/d&#10;brjPl1737n37HWu0cf8AUeve/X9+69Spx5de99/0/r/rWt791o9e98hb/kR+p/r/AMU97HWx1737&#10;/ff4e/de+fXvff8Avj/h7sBU063Xr3sSes9pTbr3DRUaQGaPzK0q2JHjBGrgfUj6/wCPszsbczTB&#10;AKjz+zpHO9Kiv+rz697u+6W2/VbewGMpsXQRQ6o3iV2XQusEeVagLYAIF/X9b/6/uUdvsvCj7AFp&#10;jOP2/PH2/s6KJZtXDA/1f6vt88dYZjHpIkPAsSB9f6Cw/wCI9mo6+69zW783FNN9xUVcFT5EyMFQ&#10;9PTUsBuGU3sDxdSPzze/s8t7cNwFQMcDk/t9fnSuPUdF0kyg09P9X+r/AIvpBb53vhNk4SevydRD&#10;DEI2EdKyGWeplAuscUa8/wCufoPdlnW3WGMpqeOmr4p8tJpSmEUpYU7PoJlmm08BVvz+Tce7yvUa&#10;VxwGfMEfPh+YyONOJLLu4YJqUjPyqSPLB4knH7eqZ/lL8p9w4mGfI7eyWP2jR0kc2YqctoiqMokE&#10;NSsdJjcbSt65Z6mxKfVV0tzcW9iXnNs4Kgpko8rOK2jpY3hoqSZFamohCI3hpKVUGpgq3CAm4/H4&#10;9+giq1G78jGD58QcUHH8sjHRJPuj+HVQFJpX1PHJ9PTz8646LL1J3H2Pvuvkz2yNt/3TyWaqqPKb&#10;hzFP5osvuFMgKujrc1mvMGhikaZIXmMakE/q5Ley3bywUfmyOVwMMmOq4YaY6ZJjJDJ9oWkjjFO3&#10;C/qOq34Nx9PZnFaDQViBBUZOacTT51/P0+VQ/LvUcb6ZW1eWP9Xy+yvVrnU+48m+OwuD3lXUufp6&#10;yetUTQUQp54/vAsc0slYh9Y1LZCR+CCLHgvVdmtwUKwTTVVRWCoCyRUNZE/3KtTT+SakhqofQt11&#10;MNQ5HAP497aKSMVOa/If5BT+X88dJ33KJyQOHyx8q9G2otv7fqGqI6WipaRoS6SVVE0Ygk+4pwkV&#10;VNBJ6mIsq8E8/Xjn2+47O01Qr/aUtZTSu7O1P4bMJJ2DxxSsfoT6me1wRyOTf220UZYGPBPkQePp&#10;/lPp9taIJL011Eig9f8AVj7Omyt29Ux+P7yopaqONI087SWtHEhWWVEF729KpexB4JsB7foJslV1&#10;iUk9d9nRpCKhIqamvPPJI5VWlfgEjmw90+nlkahOkDyAzn7f9n8h0lbdI411JlvUVx9nTNU4/FUd&#10;JLXU+OWurZJftXlray1PDFEgZkjHJCmwB4/r/j7WEFPDAkSTNI2gHRPMQZ3ISyOzDngn8/09+Nmq&#10;9pqcV+f8q/yPy+XSJt3ahIY5yQBj/N0iqhqmpkllp0p49ZCvTw6hTIpe8kSq1gbqLcf19vmOrjR+&#10;OBqxz9J3kW92dSQwa55+oN/9v7r9M9QCTTiOHy9B/wAX+XRXc7tqDM3lgcPT0H7Ok/ltuQ5NpKlc&#10;VCGZWpI45ANMcb6WTxuwso44H4+g49vNRuR6qKzPpsVF3vrOkAatX4+gPH+t7cS31MS5/wBQ4V/y&#10;fPjx6J5d2UDSlakHJOK/t6Y8X1lS4qo1xQoR63EUCqsYErktGIreq+plN+fyPp7SeRzdPDrExDhw&#10;RrkFhG7XLW+vB+nI97ZYolpSpJGTn9ox+Xpxp6k7Xs7mgJP5+X/Ffs6FbEbUlkEbwxinMQXTDBYG&#10;VEGlLk/Rr8nm59h1lq+KPW8BW4BcqSACp5spYfgc+0MkKE0pgnHp+VPnj+Xz6sLxmYLT5f6qHoVM&#10;VjpRGqzk2sF1AEtdRp1Nf+v4/wB8PYT5eraVqnSCG1l2sVRQLggEr/tv99f2jnRS+ofFnhivmK48&#10;vKnp59LfGKoC3+r/AAf6v2dLejhCKi/VVUBb3J4Fj9fYT16zyExzSOjTNKniR1WOzNdRK39o2Nva&#10;VFBT9UZbj8z/ALGKeXRkb5FWqZxg+dfln5Y6eABwV+i2Nz/rfW3+PtuwkUETSQyQkHWzutiFlQAI&#10;r6h9QCALW/w9qY1jQdo4cP8AV+fWp7jUut2r6fL9vXKQE8g8fS/Bsfzx7jZKnuAGjQr9bhr2cr+g&#10;hrm1voT78UUBqDFan5Vx0m8dVBKnj/g9fn1yS5+v9LfT629pGqQRFh4yGBZQ5uEHpuPSfr/T6+28&#10;cOFOtiYsKDh6dc/aIr2uZFl9MzMxYqNSjT+kWJNuLG//ABX2jeVVI1YP+bH+r+Xp0qjdsBc/l6/7&#10;NMen2de9oKukjjeYSWYhSwb6FDe4I/wt+PaOVyFyONT8x0d26kxhuFT172mqmtjYGOdg8LGPQVGk&#10;libA6v6+0bvoPcaDh9vS+ON61UZH7Ove0xLMTWKYmbSHlQKxvZgANLW49Qsf8fZXPMwkGn19f59G&#10;MY0xUYZx6+tf9Xp9vH3vHVzVfD6lRYmAdUtZlJ4B/J/1vdJJTpw2nJ/2PPyHy9cnq6IgOBSvn8/9&#10;XHr3uFQ5qaGcHUoUs30IBjdX/Bb8f1/1vbEV7okoB/s0+X+Cny6VmFSMftr/AD697Mx1Xv8AlwmQ&#10;8xkaanZ/I8IYciQBZQFP5B5AP4+ns8t7hZ4tL1OPzzx/Z8/59PQSNDIBwBGf9X+r9vUeqpkqoXic&#10;fqHB/IP459mj3XlKfdW02WnUSyNDJJR1SDUqzqCVgkkU6o3B+jKf8CPaW6RmDKDWopXOcY8gRjH7&#10;ehztFwQy/P8Anx4f6vKvTFj6A0FbIytZJP1xE2Iva8i24YX+t+f8fx7rM7Eq4aN5xVK71haVaivo&#10;tMVX5B/uuviWwlYWtrsGPF7+wpeBRVTXB/MZpny9OpHs5NQFf5f6qenSl9lU3Kaiqdmpp3qYmJ0+&#10;aNhKugayGH1/2PstaoDV/wBWOjZQwX1H+Tr3sJMhYq6T6IyFcgxx3bWF4uQbf4X9pjgVGetN8+ve&#10;0HN9vSz6nDyRuoVpGOkxyW55H/E+2DWQn5f7H+rh00Frgf5f9X8uve+6unSqx/jUM7sh06m1aWW7&#10;DTf68e6lCOrPH20Gevew3qEaNmRgQyMVIP1DD63916Rde9x/+I/1/wCv+HvfWq5697kwnj/ffj3r&#10;rfXvb5SN9PybW/qbn83H+39qouKk/L9ladWQZz172tKEgBefxYfXnj8+1y+fXh173Iqfpf8A2N/9&#10;gfejqCsvTqeY697SWQW+o/1Fx/gf8PaBqhzX16cHwfn17203F9P+Fv8AY2uDf2XZ49M9e9x3+v8A&#10;jc3tf6j/AF/ejTVQdLUPYBTgP9X+f8+ve5UH1FjwP+KW/Pup4dXr5de9yW/Sf9Y/8V9+j+MU62Ov&#10;e2ioBBJtweR9OTfn285zTpHMf1Py/wA/Xvbaw/42Pej0weve47ixv/h/sL/0t7VoWKjH+r161173&#10;h/P+t7sxB7TxPVOve+J/PtL1vy697xm4P+HPP/Ffdeq56977H+w/Hu9a0JzTqwNePXvfMfUe9cev&#10;Hh173kH1/wBh7vGQf0zkE/6sdaXjTr3vIv0P+B/A+o/p7UdOde95Rb2nmrUdaPXvfftjHWuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3vse/DrY697kRn/ex/vP59+PHq/l173PiP0JubWt9b&#10;XB+h9uRGjg8K4/zfz8+tp1729xElF/r9Df8AP+N/avz6UDr3t3pT6uOR+OB9f9f3s5NOnk+IU9ev&#10;e11hzpeOx+n+xvdr/j2gkoYzX7f9X7ejSAnzHXva0rADTji408c/1t/X/ePaMcelJ697Bvci2Ln+&#10;oP8AiP8AD2qiI09F1xg9e9hhV/7Ackn/AA/x/wCKe3DxPRJN8Rr172yS2+pHH/G/e149Jz173FP/&#10;ABXn+o+nt4U8+mj173jPu3VT1731791Xr3vmB/vJA/4r70T1cde95lAF+Px+T/T8j22ST1fhg9e9&#10;yVHA/wBa/wDrf4e2/Ppwde951H5/23vx62fTr3vsj3rPWqkde942Fv8AYe9nI62civXvcUix/wB5&#10;/wCNe7A9NZ8+ve8BW/8Agf6f1/1vbletEefXvfVrfXi/5/H+8e91611734DkfS3++59+PXqde95f&#10;+I44+nunVqYr173nQcAj8/X22eNOrihHXvclV49+zXHVsg4697lwpe3++4+v096NBjq6jr3t1hj5&#10;A/2PFvdTw6sONeve1Vhks6cW4AIH15/x9mK+fTx4Ade9idQ8xH8+kG3H4Hte2oRUOMD9vSqKvDr3&#10;uNXi6E3t+bsePp9T/tvZfNxH5dLof8vXvaaqASW5v/vHNvr7K14kAUr/ACGel0JGRTPXvaZqQdZN&#10;v62ueOOL29uR0C0pQ+Z/1f6uPVsde9stYtwf9jfj6j/fc+/HjX7Oi24FGx6ClP2/4eve05KPV/sb&#10;/k/T6fT3vpA/Dr3vuM8/6/8AyP3rz6oOHXvajxxs6/1/41f2oXDDp5Rqx172I2PI8BAJvYED8kf6&#10;/wBfa9QdIzSuPL8/9X+XptuA697x5EftNxz+CBbn+nt2aniCpxSv+r7f8mem2Gevew1rRaZv9c/7&#10;b8ey+YAAsRwPVG6976pDpliP+1A/7A+2YeJqemwK1HXvY7baN6QBj/S35vf2eW/wdv8Aq9em5fho&#10;Pn172qgDcGxt9Lmw+v8AW/8ArezJtJJUmh/1efSKVlJKk5+w+Xl6Zr173yt+f99e/wDT20c5/wBX&#10;+r/Y6Tde98fpwCRe5BPP0+vv1c1IqOrEt8TCtMY+fDh6de99MFvrt6jexsbi30v/AMb9+1HTo68H&#10;cJ4VcDy/1evXveJluCb3BIJFhyVuf7P9P6H3dWoRTyrn5EU6dSQal1DgDQ/ywP5Y6974uAOQOOPy&#10;w02/IF/dk1HHmM9ORljRSaEZ8uHp8qft697xAX4AH9ePwPdq+Z6dJAFT17365/rcfS1rD+v49763&#10;1731/vuP+Ne/de6979+bf8SLf7f37r3Xvf8A/9P5/wD7917rf49+9+69173737r3XvfY9+62OPXv&#10;cmFbm/8AT/kftpzjp8Dr3t1pl9QP0/xP+3H1/wBh7SyHFOlyLQAceve1VjlsAfobfT8fT2W3LHUQ&#10;Oja3HdX8uve3+xAF7XuPoeRfngH2grUUHRkT2UUde9w5hwQL8Xa9+LW4HP8AxHu6VrU+fTLgnuJ6&#10;97T0w9bfnk/1/r+fa9DVR0XzDu697xLYfgf1H9ebDj2+PhB6TP6+vXvcyC2sf1/H+P8Atvd0+Ejq&#10;qHiOve1zhm9cZP1PP9bn6/n2vtuJp8utFdOqnXva3j+p+tiB/sCPZ5XuH2fl03JSor173nFj9Pza&#10;xvb37qvXvfIrb/Hjn/jQ9+63173xt/r/AO2/p9ffuvde99H/AH3++Pv3Wj173x/5F+Pr/sPe+qde&#10;99e22DV6917376f8T/xq3u6AkU9Ot9e94W+p/wAeR9fpb+p9+PA9a697SW4E1KxN+VW9v6k82P49&#10;p7n+zGfX/VT/AFfZ1t66OvewjrUtc/1P/Ix7KZPjPTUgz172npAQ3/FP9t7cU1HSVx173i936a69&#10;797917r3vse9Hqy9e99+/dW69797917r3vse9dbHXvfIf77/AHrj3rq3Xvfvfut9e9+9+63jy697&#10;9791rr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/da6976/3349+68eve/f8V9761nr3vo+/daN&#10;Ove/e/dar17317317r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+/e&#10;ut9e992/33/Ivfut069779663173737rfXvfvfuvde99H3vqpHXvfH3vqvXvfR976oRnr3vr37rX&#10;Xvfvfuvde9+9+69173737r3XveZL3B/2H+29tt0+p697zD/b/wC+/HutKmg6t173yFuOPwefz9fd&#10;1jqe7q6JXLde99gD+g/r/vre3dApTp8de9zYQCbf0tb8H3eOmqnS2FQafPr3t+o4g5Xi5J9ndlGp&#10;IYivr0f28YNOve1bTRoiC3++H1v7FNvpjTPpx/1f6j0IYYxGgp1736RrG/8AS31+n+t7R3N7GhIJ&#10;/wBX8+tSyBT6nr3uK8ii1rcXt/vRHsgurzW2pTjP/Ff5h/n6SM2rJ6977R0a3PPJ/wAbH8g+yx5S&#10;woD/AKvl14UPXvcgRqedJ/xH5/1gefbBCtgnP+r9vWmAYU6975xU5ZgApuTY8cA/6/8AvHv0alZK&#10;+Xp9v+TrSx5rxH+fr3tzWg4F1uf8BwP9j7NoYteSKD+Z+zpWluWFeH+Xr3vqTFg86fr/AE/1+PZk&#10;LeMkD/ivt6v9KpHn1720TYog6lHA+nAI97NsIzpYZ/1f6sdJZLMg8Ove+4KUR8afV/tuf9Ye1MNu&#10;BQ8KZpTq0MGaEUp6jr3uesJv9PwPoL/T+vtcsZ6WRxBBpGeve8vhv9B/X+nP9L39ormJq18jT7B/&#10;q+zqxQjr3vG8JX6ix/r9b3/r7K5oa/GKMP8AV/LqjRA5PHr3uBMnDD+gF7c8X+nP549l0tqVBb/V&#10;+zpNKukV/L+X+r0697aJEIJ/P5vb/D2kMTdIJIyMjr3uM0d+LHj6kW54/wB59+WEt59MiPUK9e94&#10;WjI/r+Pr78YD1VoiM9e9xXXki30uP6i1/px7TmJhw6TvEG86Hr3uM6fn+tvr7b0MToIPSRoie1x/&#10;m/b173Fdf95HP+297EXn0neAfEP8/XvcU/Wx/B93Ap0xQde99W92oTw60AOve+yv1+v1/Pvelutk&#10;Dr3vrT/sD/vvr7sEqO7HWiPTr3v2n3sxqeqFa8eve/AW/A/3wv8AX3vSvDqvhgmp6978R/Xn3ugp&#10;QdeKYp173hdQALf77/H3RlqKHpllpxHXveM3P19tCMgY6oABw6979b3cKAO7rfXvfj78yilR17r3&#10;vlp4/wAfabXnprxM/Lr3vtG/3j6e3qHHz6fVipqOve5iSfS5P45/3r3v7elySVHGo697zh/6/wDF&#10;D73qPT/jt8uve/Xv7ZeSo7ePTckur7eve+N/dw1aU8+qB6cPPr3vj+b/AO98/wC9+7g0NetN3cev&#10;e+DLbm5/2x/3v28DUVHWuve+HvfWuve+re/dap17363vfWqde98SP6j/AF/8feiPXqpHr173wK/7&#10;7/e/dDGteqFRXr3vGVt9P8f9749t6OmiCOve/KP63/qB/X3XST1qleve8yi9rfm4H0/H496ODnpx&#10;QK5697cIUt9BwSDyT+P6e61r08DUZ697VuIA1r/hYfi/+t/vA97Re6h8z0ojUg5HE9e9ivRc0agf&#10;i/B/FhwefZhE2Ax/1eXWsaCeve40wuv/ABBP+29qJwxjx5cekzde9pysB/I+t/p/vvr7Q+XTJ697&#10;SlaBc/ng2/2PthvTgPWnTLE8Ove2GYfUf1J/3ke2+qde9wffutde9+9+63173mS3H1+nP9P9bn/X&#10;97XJA69173mHtV14de98x70eqvx69775/wAP+N+/dU69797117jx69797917r3vr37r3n1733799&#10;nXgaig69769+69173737reKde9+9+60CR173737rZNTXr3v3++Hv3XhgZ4ef+x1737/fc+99bLYo&#10;f5de9+9+63SoA8v9Veve/H3rqqhuIA69764976vRjx6979+ffutkHTSvXvfvfuvUANDnr3v1/fqd&#10;e0jr3v3v3XqDPXvfY9+6o2D9vXvfv9t711rhwqeve+/6fj6e906sFqM9e9+vzcm5P1HJ/P8Ar+/d&#10;aA9OHXvfP/fce99e697z00LTzxxIFLOyqAeByefr7fiUE9aY0HXvdkfxz2zj8TFQ10FFBU1tS8cU&#10;aooklknKGyqGP1J/wt/t/Y12KBAQ1BU08v8AVTHH/N0U3TgAkf6vzxTr3uxrbkeUgyNHjftoacVk&#10;eqSlp5kLxMXGhpnPKrzq5/3n6ex7ClAan4s/L7P55pjondmrngeo8zRiNpSeIwTexIsBcgD8+7He&#10;naOXG4+gp41aqqCpjmksiyzyBzNI2v6Bf8bfT2Za6IBULWtOOD5fzyf+L6QzqCKOcY/4vy/w+XRG&#10;/kHPT5AV0lZULS0lOqSo0mtoIo5I/tlVo15MjEnSP6n6fn2dPDUtbicdUVdPUEQV5dggNnimZFUF&#10;L3ABIBIHtHDE0uTQ1/aP20zU8TgfZ0Hb+8hLFZFygr+X7R+X29Uwdj5PaHYW9sTtnNYhZcttP7VW&#10;mmhaShr8eJ5XeOoWOzF40YgMf6/S4Nws3juNaepjll1TGCQOqltYaYAo0um9ieTxf2fwWqx0JzSg&#10;/wA/lX0oflQdAXdNz4iM6VGP9Q8vT8qeXR5+iOqxNgpKanWKijyEDxSGKA08sdA7Cop6JZSAQg0i&#10;9gPYK7i3Z52ePXq8pUyKpIub3Ba9rAD/AHn2uXUqnRQAHHqcfZ8/X/YCD3bFyTinA+v5ev8Ak6PF&#10;svrmDFwU5EZX7dCkWqxEa/Rgn4NyPr7DOKVPumkLEqQFCHlCLluAf6/kn6e9RqxJ15+Wf246akvZ&#10;CuTn/VT/AFfnnoZnpbU6RoihuSWFtf00kE/4H270UYatesDBbyIQFZQi6Kb7dyB9L2Yj35ov1NRP&#10;mOIp/q/n9vSWS8OjQc/l/h6bKxAtEtGVL2jcamBZ2MlSKiMahyBqUH/be3RKhjUcEaWDDU30TQ/o&#10;IDWP5H0+n+w920prx5140oP9XH/J0me4NK5NPsH+DHTe1CopQCh1AoQqhtUvkX9wMwB/oRb3KSYy&#10;vIhlkd2Qpe/7aBfXYKBexAJ+vvTxFgTGCW9T+Vc/Zx4+X5sSXLaTTh/h/Ovzp/qHWD7OOBYH8MEU&#10;ayCUqBaRmYeMEseLj+lvp7yzVhXQ0VjIq6L8elCLC6k/4cn2kkQV7iT/AJ8AevRdJcVOn/Ufs/zf&#10;6hIpMWGEnm1CNnEgXm+oH1c2H5PH49tlTlnMRWJxJI4CsBcotjzcm4/1vp7ZkKhapgmv2fn8ukrE&#10;nuYcenylw8SyhpEKpGxZTYa2LD6gC30/x9s01fNMmqWUG11MltNrGygX/H+v78yAprbywPOvzz0k&#10;d6HStaA/6v8AV+zp9p6GGBtMcYXUNfjU3AFhqJ/2/wDt/aWyFTdbSvc21MUFyRa5Hq4HtFIQ0ekU&#10;B+Xr/wAX8uHXopSOH5fLp/ghCn0LYXtz/tgeOT7DzKXdpND25YELb1pfk3NgD/sf9v7SmA8QcnHD&#10;PD16MEndhRuP+r/V+XHp2iAAUW44/rwT9PYcZRZPJclydN9bBSo+vPPH45/40PaWeOikqPLJ8+ls&#10;MlWpjPl/m6mp9P8AY++ePKNFEmnUwQrqVieWbWtn/r9P+K8D361Q00nPz/Lj+2v7enZSyk5wf8AH&#10;8vs66f8A1x+OLe+FTDceMagi3A8huylQNUiNxfk3sf8AYe1DKNFOH+r/AFefSUzNXU3n/qz/AKuP&#10;Hrtbf8Txfi/+HtFV1PJLqUnSbEC68k6rrfn83uB7QNSmf8P+r/D0riYLk9c/Yd5lDG7XNmsNVjZt&#10;SjSQR/TgG/sqetNNcCv+o9GlsSRT/V/qz172jMhRxtH5/IYxIraJAwN2/Mdub3uR/vYHtLIxK66V&#10;pSn2Z49HVtKQNGmtKYPkPt+XHr3tC19JTt5YySAuuMMGF0YC9wP68E/7H2VXMhVqk1Gf9Wc+f+x0&#10;bQzOjAqf9X+o9e9p6WSCNIh6tTXZWUFWbSdKs+r88mw/1j7K5ZwTT8+NaCn+o56MURmY/wCr/V/q&#10;/P3ttkrGSRYm9UPiYtqtqJUkg/0vxa1/acyORStR/PpbHFVdXn9vXvbB5opppAhVAsxXTzcaiOPx&#10;a45/5F7bSVWPb5ceFP8AUfL1/Z0sCkCvHHXvYjYao+yjjlMhuGUgK1nX8ANf8H8H8+zuzlXRVj6+&#10;n7fP/AfnXpHI9Xoa4rThTyz/AKqfZ172P+w+yDRxfw3IwzzY+plkhaRfWkTaiX+l7FQQwta31HtU&#10;Z10EGvpxrw/wUHQs2k1AIx/seZGDj+fp1hliD2YcOpurf8QfYAfICipwy7hokWspfXFkJKc+qTwE&#10;olS6LwTp0Ek/X6/X2G70IQxGaGvn1Je2PRQx4f6v8FOsw+g9k9kzccS+TH1AikkiYweS1RTOr8g6&#10;mFxcXBBuL+yd2AHb58PLh/g6E8bdooc0r172GmS+6rZWnQUojSf98ImgltXqVR+Ln6/j+ntK2pFq&#10;D/g6q1Tnr3tLZigVZZDHAwiYeV4rA8250uP6H6f19pxk561oFfl17220VNpLSaj4zp0RuullIFwU&#10;vxe3+PPtyh49XVD8X8v9X+rj172HmegaLI1Gr+03lU8XKuPqbf4/X3Q1B6QSgo5B/wBjr3ti/PvW&#10;emuve5MJH+9/74+9db697eqT6rfix5/wsP8AD2+hOnra8eve1lj2uFJJ5/H4A/Fj7MODdbAoSOve&#10;59QLqP8AG4J/p72RhvWnTqefXvaUyIHP++vzxc+y4/Gerjgeve2f/ifx/rD6n2X9NjJp173Gc3P+&#10;tcc3uDe/096IIPS4A0qfPr3vPT/T62/3x91PDrfXvcwi4I/qCPekNGHWxx697aqgckEW+v8At/rx&#10;b2+1Oks+muSa0/1ceve2tv8Aff8AFPfqkcP9X7ek5697wScD/X/3j25GSzU6r173gPFvbz/CTwI/&#10;1Y/1ceqnr3vgRY+03Xh173w+h+nvR6qeve+xf/ev9b/kfvY62Ove+Q+vvfl1s8Ove8lvbsbJwAz1&#10;peve8qDg8nn/AHj/AFvb3TnXvfO304H1H+2H59pWIDk1Pnx/1cPl1rr3vl7a61173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde99f0/4n/be99bp173ITg2/w/P+H+v78eHV+ve58VuP8eTyPx+P&#10;flrUfaOvL172+QH0A/4/m349rulI4de9u1KbEf7D6/j8/j3s8R06howJ697W2JcXjbkEMDxf6/T2&#10;hYVBU+h6NIuND172uKk6qa4vwOeLX4P0v7Qjj0p697CXci8SNa/Dfn8fk+1cK0of9X+r/V6VQTjN&#10;evewrrBa4/3xAPF/dye7ojmNWJ+Z697YpRz/AL76D3ZePSc9e9xCTzb6fj/Hn/H26Om2406974H/&#10;AFvd+qHr3vtR/t/r9P8AeD70TQdbA6975C/0/wB4PAH+PPvRpx62BmvXveZRyB9PbZ6v50697lqP&#10;9jf3Ty6cHCvXvcqNL/77/ifdSdIqetgde98ynH5/1z73nrdOve47ra/+v798+q8D173GZb34/oR/&#10;rj3utD1VhXr3uPYXH9fzce3D69N08uve+rG3+9/8j9+63/S6979pH5/3j/iR73XyHXqjh173y916&#10;3x697kqPdOrgDy697lxi/wDjx9P6+9eXVh1724Qpf6DkD+v0/wAefbTMAaEdX86Dr3t5por8kEgn&#10;8/T/AH3HvQao6vTr3tS41LSrfgcC3Njb+vs1Ugrjz6fb4R172INAfSf+C3H+8+18ffFRvs/Lp6Lj&#10;173wrgPGTxwCeTa9v6e0E9Tj1p/q/wCK6XQ8c/Lr3tNTXJJ/r/tuTb6eyoqFkKDP+xn7OP8Ag8ul&#10;cf8AaU/1ev8Ah697TVX+vn8fX/Wv7cT9v+r59Pnj172yVQ9P+Nh/xux4497I7vt/1Z6Lrkd5NeP+&#10;rI8v9XAde9puUWY/69v94+tvfvLoufr3vpPqPevPqg4de9qLG21KP62/2HH19vKcgnp+Pj172I+N&#10;t47Xt6Qb/wC29mKMVUFcnP8Al/1fy6oaBeve+sgDp/H6RY/S5v8A74e1EyjR+f8Aq/n00wx172G2&#10;QFpj/wAk/i9x/T/kfstmyp6o/CvXvceBirow+qsOf9Y+08Rq1M5r02vGgxXr3scdqNemI5NgLkj+&#10;n5sP9f2eW5FK48/s48Ompfhz6f6h172s1/3v6cm9jzyPZi4BI6QXAqRTH5D/AA9e98vx9Lf7z/j9&#10;fflAZCSKU4dMde98bHki1/8AYn/ffj3TTxIzTrwIrnr3vj9Pp+SB/QCw97z/AKuJr1epIpjH7TX9&#10;tT6de99H8W/ABsdWm3OoW/Jt70tK1P8ALj/qr1pKFwxrivDjXyP7f9XDr3vGxGkC/LAcDgXtb6fU&#10;e76amo8v9X58P8/V0QmQ0OFOfM/7J697wXuTxySf9iP9b/iPblKCg6VgUAA8uve+r/7z/r8e99b6&#10;9799f9tfi3+8+/de6979+P8AibC/v3Xuve//1Pn/APv3Xut/j3737r3Xvfvfuvde98gPej1dR173&#10;NiXj/H6f8T7YY1PSmNdTde9vNKlrcX/H+t+TyfaVyCxJ4DpfGAzVPXvaroU0qL2t+ef99/reyqdt&#10;R7eja2yAVHXvbxawB5ufrbi/PB4/3n2wRinRiVBXT173DlK2/pf6/wBBf+vvyijZ6TSKVHXvaenH&#10;rJ/qeP8AYe18fw9F8/xde9xlPNhfm/P0v+f+Ke1A+GvSZ+Feve5cVrhr8j/ebkD3ZD5evTaGhp17&#10;2tcO3qisRwbD+v8AvP8Asfa62yT+XWyO5v8AV8+ve19HwFta3+v+ALf8R7O9VaGtMV/b00/EfZ17&#10;3mH1H/FCf94Hu/Veve8psR+f8Lcm3+BH/E+/db6974Na55P1/wAPpb/eOfr7917r3vibf74j/evf&#10;utde98Pe+qnr3vr/AH3/ABv3RhXjw6917378f7zz/h72tetde94WHJvz/r35Fubn/D3Y569172m8&#10;2o0MeLaL8/S97AX/AK+00+YeH+rz6ufh697CXIJbVx+T9OQOfZOx7z5ZPTD+fXvaXmHqP++/N/x7&#10;cTh0ncde9x/bvTJ49e99e/da6977HvR6svXvffv3Vuve/e/de6977HP+w/4r711sde98v9Ye9dW6&#10;979791vr3v3v3Xuve/Ee/de69797917r3v3v3Xuve/e/de6979791rr3vr8f77/e/e+vHr3vr37q&#10;vXvfve+tde9+9+6917317917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve+/fuvde99/4f0/31/eurDjTr3vv3rrfXvfvfut9e9+9+69173737r3Xvfvfuvde99W9761Tr&#10;3vife+myK9e98fe+qde9+9+69173737r3Xvfvfuvde950F9P+Fz/ALz9PbbHj08vXveX+n+v73Hx&#10;PTgw2eve+ft/pR1732B9Pxf8/wCx+vv3VlHn173MiPq/23v2ohultvxU/Pr3t/o5glje3H+8fm3P&#10;swhuhEK+Z8vIfz6EEEgUde9vCVwXgEWHAN/dn3KQksDSv+rj0YJdilP+K697wTVlyTewtb+v0/w9&#10;pJbt3NWPHpuS5BOoZJ697xfcqbX1f7CwF/8AWHtKZgfPpg3IY/b173njqFBuGH+x4Jt/X20XY/Lr&#10;avQ1HXvb1TTK1rm5/NwPz9Rb3oHII6VIQxHXvaoxtNHMynj6Dg2/2w/Hs+22BZ5ip+XDj/q8/wDI&#10;ej21gEhx172ofs414IC2/A5/3v2ei1WKoWvp/n4fLyz9vShoKYP+r7P+L69781MD9Px9P6/T/D2v&#10;ijRQKcTjFcn7P9X7OtiIDr3vC2PRravz/gD9eOQP979veErd1BX16dFvrFaAV/1f6v5de9ts2NQN&#10;deBz9b/kX+vtxIB8TcetiyFNR49e94xRqObc8An6Xt/h7MIrQSLqqMf6v83+rjb6bzBHXveIwAf0&#10;/Itz9R/Q+0lxaAsYyK/6vy/yf5OmJIhUqePXvcaZQoIsQeR+PofaR7QcCAP5dNNEKEeX8+ve2Oot&#10;f/efp9R9L29oZLBS1D6f6v8AV/PovkQcD173AdQf6XP5/oOD7RSbcBkD/V+Y/b/LpG8ZU0WtOve8&#10;Pj5/H+2+vHu6WCkgnIP+ryx/PrSw+bde99PEGFgP9j/sefe5duSnZ/q/yf6uPW2hU8Mde9t8kDA8&#10;i1v8Px/r+yeezZCScEU+z9nl/q49IpIqGhweve48kXB/3q3tE0Mg4Cvz/MV6YaMjPXvbbJHYm3++&#10;HujwspzTpG8fp173HMYJ5+vv3hqOkbRajnr3vtY/wB/vv9j7dWMk9bVBw6975aPexCeveGPTr3vk&#10;Ir/776c+7CAdbESny69778RNxbm30P8AT/Y+2zGASOreAp697wPAQTb6/wBPx7oUI6Ye3ZcjPXve&#10;Pxt/h/xv3T5dMEEGh697xOnA/wAf9uPeiK9NulR173GIsfdfl0mYU6976HuknwnptiQMde987D+g&#10;/wBt7R1Pr01qb16976JN/b0aq3Ef8V1ZApGeve/D/ef94t7UfLp9fXr3vN+B/wAi4/1vfmppqen1&#10;bFeve8sZ4t/sfbfTwPXveYG/tMy6TTrRx173wa9xa3HJH9fbiMaUp1pSRjr3vrX/AIEf1/17Xt7d&#10;6v5de9++txf+ht/TmxH19uJX1x140pjr3vh/sfbnWuve+r29+60TTr3vj7tQngOqVz173y/33+Ht&#10;8DHWuve+iL+9FQePWuve+JW3+t/sPbTpTI60QBx697x/4j6j2yeqU8+ve8y82+n4P/E+6sMY6sAK&#10;8K4697mwk3/P1Fr3HBF+L+2CKY6cwFHr172rcQV1r/XgfX6f7D3tTRgen4uvexYx4DUf+IUcfk/g&#10;8/7z7MIjwHrUf6v83HrzkgH7eve48v6f8b8ce1j00mvDpO3XvafrRwTY3P8Aj9bey0cOmT172k6s&#10;G5+l+b/7a5I9sSE6j5Dy6Yfr3tPTfm39Rb/jftvqnXvcA/U/j/D+nv3Wuve/e/db697zRn6/1/4p&#10;9PbiaK561173mHt/rw49e98x70etPx6979711Q469797917yr17337917r3v3v3Xvt69769+63Xr&#10;3v3v3Wuve/e/dbNOI6978fe+rKST17373rqmAM9e9+9+68KeZ69797917A49e9+9+63U6RTh1737&#10;3vqwJAqfPy6976t791YtTAz173737reT8uve/e99epQ169797114gnh173737r2CMefXvfY9+6bb&#10;B6976/1/furgY7eve+/r/Xj/ABPv3VGJUjPHr3vsD83/ANb/AGH5976tqHCnXvfK9/futHHXvbzg&#10;aBslkqalQtrkmjVdB5uTwP8AYn/Y/wBPauBNTKoxX/V/g6YmJC8eve7PumcVPFjKWip5JKKalZZF&#10;rgGVw6WFlkPAsRyfz9Le5D2iBkQL6E8f5j7AeHAdElwaqRwHAH9pPE/P+XHr3uxXp7EJkZZ6mtln&#10;+xpjH93mKixqKuRFGqKn/wALg29i20cP3OuB8+H+fGOi5mP5evTBuCtlo6TTSxieslulPAeFJ+hd&#10;7f2V+p92M9Wxy5XI0lJBHFSRGBKdPECTFSRtrdmP+rZR6z+Sfb9JJZqoBg4B8/t8vPz6KryUx66+&#10;hpn9h/1cOiD/ACMydBs/ZWZz2ReoyL0sste0cjKPuslIghpYIkI5jWQjxqPoBf8Ar7M3u7N0tDTx&#10;UdDMStGieay/tvKF0oE/x/J/2H+HswtI0EYc8fM8DX58QacfLzB86R3uNw6o0kmGPz8vIYA+3h50&#10;9a1m/HXrPcO4cxk90bsx8Ec25auokxcRYtV0mOlm8tS8jkXs/Crf/EgC3sp28dxmESzy+oM7ePUe&#10;G8pN9AP0uT+P6ezqigaPSlaVrXy9a/Pjw4+XUf3UpZ9Grhx/IfzoPI18urlOudnwQU1PDBGIxHDG&#10;pCAXVYAAqyMPr9Pr7CyGu+7n1yE3fUWJNyo+qh7fji/t/wAOMEV/1f6v9Xn0WStQYP5dDaaP7aEJ&#10;EAAiqq2Fh/S6X4/PuWVVmepayKyqsY5uzBeSR+AR+Pd4wqdo/nxycVp+z59Ms+mij1qfs/z9YRrs&#10;IBqZlLFrEaQL2sD/AFHubFONAW2rT6hpOlgtrkA/n+n+9+9NSurhimQCPlg+nyp0w8hFGrQHAx/h&#10;/wAvUd6YlyfoSOQTcEg2+n+8+3CF1Ko5BMhW/HIBNl0n+v8Avv8AW9t1FNKjB/On2cR/q8+kUs7Z&#10;C8K/nT1/1ev59YWgsSpJsD/VR9BcH/W9yVfS/wBCpb0kWsxsOH4/23A/r/h787Bu1sAenl/q4/b0&#10;me7LihPw/PH59cRSgKSPWCLqTZvr9VUkfT/X/wCK+40xdnbUzFdWogMVtx/qh/QXt7TyohULU4r/&#10;AD/1evSOSaq9nH59OEEapp9Cj02Bsp5v/qT9Ln6+4L69LFQBrbU3+oCrwqgCx4H9P+N+03hIFYNk&#10;H+Q9B1RpiBxp5f5z6fy6noiFlBudA4F+Sx5ux/5F7ZalzqEBdRqfU1msCQPp/Q3B96kIZa+X+r/N&#10;00T2a1rT/V/m/wBXk6woBd9PqAAAP1APPP8AxPuDNe5eTSFYHngqxK/RQPobcc/7b2kdQBoH+b7P&#10;z9fXpMzUNE49S0HFhf8Ap/iBf6n/AI17QmXijSQMqkKTIT6W4udTawfoAPof9t7TtHRaj+X+ev7f&#10;2cOl9u5ZdJ4j7P5ev8+nGJv6/n/H/evaSytFeMSDkXQMtjpCyn+zpP1B+pt/X2yU1KaCtOOR5/5v&#10;9VKZMIJNLUbjxBr5/wCry6zq3+wvf/Y6Tb3BoKPxxmEtpaNy40tqb1KCF1D/AAP1/Hv1uhAC8DU+&#10;f+r7Ol0s2oiTjX/J/q9Ou3IJBHPH/E++q1SAzX50EN9SNN7k2H9ffmVlajihwafb/L9nSUca/Prt&#10;D+P9iP8AXtz7QNYly4DH6MytbngXBH+H9PZZJgV9P2/b+fH7OlqEDPn1l9hTn5jq0Lo1H9TAeomM&#10;ckC5/ra/4HslnZwBTNa5rnj0fWaChc5I4fnUf5Kjj5de9pGvBNNIGaxuJLOSgEgN9YF/rYXv7QTO&#10;QDmlcn/V6f6sdGUDaZMDiKf6v8HXvYbZGtMcjhCrmRy2om4Mi2Gq5/wPshuZAJMDB6PrWEMQxH/F&#10;de9pxW1SPPJOjB1DKGAIUi6AC5+htYf7x7RM2o1Pn9o+3gOjig0hQMD8q/7I697ZaueSKSdy5Ji1&#10;af7QCX4K6L/g+9VwG44z/q/1cfl0qShQac9e9pWTINFJci3q1F7jTqSxIY/05F/aNSBMWOB51r/h&#10;HnXoxWJWpQfYD8/8tfy+zr3t/p9yCSMAgM4RmYfQKSbaj/UAgH/Y+1yXAUKNVP8AJ+X+z9nSdrNl&#10;YE4r172IO1s/Vy4qpnopY/vaMrXJA7XWT7ZwWC/66XvxyD/Qe12rWhCnhX14/n/qP8+jnb4mguAC&#10;MfOua/Lr3v2+MkkkFZQQX+3yK/e4+JhqjhldbVmJcnhlZFuur6FOD7KpnqKHOr9vrnPD8uH7epH2&#10;0gIAKev+HHE/l/MDr3sgG60nwmSqKVY3Wm8xkCi6+IsxJaC/0B/I/B9kz1Hwjj/q/wBXz6P42oNP&#10;p9v+Hz8/2de9s0ebR1YVMAZRciohukvNhokUcMARyCOPx7TZJz0pBrgceve4eQr0mR1QlYj6klbV&#10;bnhg6i/P9Le7qDQV49O1OkevXvbLSVdTIUR2WeNfooGkaV+hv+fduvKSfn172ktzxFqhJwp0tGoA&#10;P1/qbH3R+kd1xB697SR5PJt/jwB/QD3TgK9JOGfLr3vPD+r/AHw/B966t17280p/Tz+f+Nf7z7ej&#10;4dbX4uve1lQEWX/XH1/ofpf2YR6sauPXhx697c5+V/33+B92U91enU+Lr3tM5BbKfx9bk3/qP6ey&#10;98N/q8unAaVHXvbD9Rf+vPsvIoxHp03wPXveCX/b2/1/6/X3ogDgKV6WIBpFOve8lOfp/r/7b/fX&#10;91PDq/Xvc33UA1qvW6HiOve2ypFyfrY/0+p5/wAfapuFfPpm4por51/1f5eve2thYt/vZ5/x90FK&#10;Z6R9e9xpPp/sfatK6BX061173g/PusmnTVhXqjde98D9fz7YoevDr3viR/t+feutEde9+H++/Hvw&#10;68Ove+Q+o9+PWzw697yj6+/Anh5daHXveZPp9Lc/6/t1nABBatflT8+r9e98/wDefacjPp1rr3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de6976Jt7sOrrgVp/q/w9e99XF/6n8C/4twfe+t0pkcD&#10;j/OP+L+2vXvedL8Hg8c8/j3qlcdbArgde9uEIBIuPz/xT36rKdSnh1oCnXvb5AbrcGw/ItwCfr7U&#10;oTpqTXFf9Wen0OOve3SmJ1Cx/wCI+n059un16eBoajr3tZYxh6P8CCSCPrqvx/j/AIe0mSxqM54/&#10;5ejSL4xXr3tfE6qYcg2Ufm/4/wB9f2X+fSrr3sL9xpYSEf7Ub/6w449rYq6ACKdI5xQ04de9hNWj&#10;6/Ti/IP++/p78cHohlFGIP8Aq/1Dr3tPzf1/x4/3w92HHpOeve4Z+n0+otf/AGPPt4dNHj173xI+&#10;v+HvfVade95E+n0t/wAT7o3HrYz173yH1HB/3n3rqw49e95EHN/dWOOtgZr173KT6j3Xy6v5fb17&#10;24RLwP6f7b6/4n22x7unAOve5Bj/AALH6f4Xv9fdVYnPW80r173EkT68c/63txSD9nWiOve4TD/f&#10;f4+7eXVPLr3uM3BP+P0/H0N/x7svTZAz173j/wBt7uT1U9e9+/r/AL7/AG3v3Xuve+/ej1apGOve&#10;5Kngf630/H09t+dOrjr3ubERz7qwqKdWXr3typ25txY2H++Ptg0OeOenkCk1Pkf9Vfs/n172oadg&#10;wA+n0+v0P9fr7srDI8+nHpXH+rz/ANQ+XXvb9RECVQbWJ/wtY/4+zGCoiB+Xp8+rnCV697XOPvfg&#10;2+nP+wt7MoyPC7s1rQf5P9VenY6efXvfOtCiNx+QDxxe/wCbW9o56lBT5/5Ol8RH+z172l5+BY3N&#10;wOfxc88gf7b2VkAzmop/q4/n8/X16WRU8XPz/wBX+r/L172maz9d/wDbf4c/ge7oO4jy6ePHr3to&#10;qbFbC/AP+PB91auvj/q/1Houn1a6n/UaD9nHr3tNTfU/T68c/wCtY+/eXRc9KV697xp9R7959U8u&#10;ve3/AB59aDn6j8f7Dj2+p4Hy6ej49e9iLi2sn+uP8LkEcC3+39ro+APo3VG+H7Ove5NaoKf8g/U/&#10;8U9qZydAHr003Dr3sNsmP3r/AIJ5P4/px7QzgDV9n+TrT4FB173BiuCL/UHnj/er+0UZ0uD0wDRq&#10;9e9jXtJrwkXvxax0n/W+gH+HPs7s/gBPp9n+r/N1410Enz/lx/1f7OR72vAAf9fj6X9mZFUBbj/q&#10;rjoun4A/6v2de98rcc2H+P8AxPtxV1x0PSY8eve+PH++/wAfdCNPCn+by9f8PXuve+J45J/rxbjn&#10;+vugPkOrDJAHHr3vh9QRa/4BFr/TgD8+90odXDq3wvqrp+Z/n6/6vnU9e942Qm5+p+gH0A5tbg/4&#10;Xt/yL3ZHxpPl05FItNDeVT/l/l/qHXveEgi9x+PoPp9fr/xT24CDw6UK4bI6979c/wBbf63vfVuv&#10;e+P++/437917r3vv6f1+pNr8WP49+69173//1fn/APv3Xut/j3737r3Xvfvfuvde95EFzb/fD8k+&#10;6sfPp1R1725QLexIuB9faZzQHpdGulanieve3umS5AHH9f8AEn8+0UhAXpbAnl5nr3tWUyelRb+g&#10;tx/Xj2Vue7+fRzCtGx1725uLr9L3AvYXPJ4B/wBt7bWgJp0q697gSiw+h5JH+Av9L392Jz0zLnA+&#10;3r3tgqgNZNv94N/6D2tiOKdFlxhh8+ve4V/V9L/j+tv6WHtYPg6TOKr173Ki/HHFxz+OLH36Pj00&#10;vxde9rDEmzRH/av9jYnn2st+OPMdWNNR+zr3sQo+QLc/Tj/X9ngrpQ/LplxwPXvcgcEHj/Y/T251&#10;rr3vL+QCSfoD9efxb/effuvde98bX1fQAc2sbccXHv3Xuve8Z9+69173xIH9P6fT/jfv3VT17373&#10;7rXXvfvfgKCnWuve8Tf1/Jsf6E24uB7317r3tP5kXiPHAS5vb+o4t/t/bEtBF3cKn/L8+r/h697C&#10;XIixk4tyw+t7G/1Hsmkp4n+r0HTT8ade9pSo+v8Avv8AYe7J0mbr3uIfbw6Ybj1731791rr3vse9&#10;Hqy9e99+/dW69797917r3vv+vvXW+ve+/furDr3vlb6f4+9der1733Yf77+vvVetV6979a/H5H9P&#10;pz7917h1730Rb3vj1uteve+vfut9e9+9+69173737r3XvfXvfWuve/e/da69769+6r17317317r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6977HvXWx173y/wCK&#10;/wC3/wBj711Yde9+9+63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde98T731Q9e98bc+99&#10;NkGvXvfXvfWuve/e/de6977t791uh697krYD/ev979tHPTy9e981/P8AsP8AePagADA6eQV6975D&#10;+v4/3n3bp6nn173zX/X/AD/vI90c+Q62D173lVrEHn/ffX3QHFOlEbgADr3udHNYf8V9tPIxND5d&#10;KxcyKNPXveYVF/z/AL7/AGPuhfy6dS7xQmnXvfPyn/H/AHj/AHj3TUKUr1Y3KkUr1730ZT/U+66u&#10;mjc0NAK9e95Em+l+f94P+w92D5xjp2O5BOngeve3KnqSpUgniwH0Iv8Anj26DX7ejKGU8Dx697WW&#10;KryhUk/kXBNhyfr/ALG/tZa3LwuGXH+r/VTo8srsoR5H1/yf5uve1mlesqXJBP8AU/UWNrc/n2Iv&#10;3is0Pf8AEPsz8+HD9lc/Lo+N2HSmM9e98RWBWsOP6n8fT/ffX2mS/ZMav5Y6Z8YV4jr3uelVxf8A&#10;3nj+n+P+8+zWDcnc0IJBr/P/ADeXShLj8PEU/wAP+r5/5Ove8MsiPc8A3BH9ORx9fZ1b3Ky4H8+r&#10;mWtE4AY697isQpuLAMLHj+n0t7O7ZiKDyoP8HV45NJ0k1H7f8PXveGYqRcci3H9Bf2vmgWTIHW5w&#10;pOMHr3tkqHsT/vVv+Key17duFD/q/l0hkNBQ9e9s0zE3v/sOPad4VpkdF8jceve4FwSfxb635PtI&#10;YkY04f6vy6RiQEkenXvfNVDC/uwt1YV6cU6hXr3vwUN9P9j/AF+n++t7qbcMO3j/AKvn1tSG4de9&#10;8mhuNJHH5/17ey+4h1rTzH+r+fVmjDChHXvcCanI1f0Iv+f6fj/jfshktpFegwK8P9npHLBpqV4d&#10;e9tbwc8j+v8AxS/ugt1OWz0geKuR173HaCx/T/xI91+nXiF6TNF8uve+Pi/NvdvBxqbh02Yuve+P&#10;j+vH++/x908PyHHrRjxjr3vIkf8Ahz/h72ENK9bETEde95jF/vX4/r7baNdJJFOraKZbHXvcd4zY&#10;3HP+t+faSlRXqhXHXvcZ4z/rf7z/ALyPdHWox0xLGWXHXveApxyPpxc/639fbPSIr173Fki+v+92&#10;5Hv1AemWjB697jlSvNuPbbCoK+vSV0NKde99Bv8Akf49pnjK9JypBp1730eT7fiFEFenUXHz697y&#10;Iv5P093oTw6fAJ4de95D/vrH3UsCKD+fTyoB173kjH++/wCJ916dA697kBSfp7ZlBBqetuhXJHXv&#10;fitvdolalTw6ukLlanHXvePSebfU/n6j6f0P/FPbyqWNOt6GyP8AVjr3vwUf0t9BY/69+D7eVKdV&#10;8Mnhjr3vkVuORf8ANv8Ajft0QsetGNh173jZLC45+n5928If6j/sdVZSB173wt/gf+Nfn3ZRgDpq&#10;h6977AFv+IP49vxoKVbz60eve+iPfnQUwOq1697xE+0zDy6qW9eve8dxf/Y/74+0zAeXVNVTTr3v&#10;Ihvx/T/evdcdWBp173PhPI+v1HJ/oD9fadjnpytQOve1PiiVkH1t/Qf6/vR+XSmMjh172L+KINI3&#10;0Jtx/rAXI9mEdKivr/qPW5M8RT/V/qPXveKUWB+oPP4/F/a4gMtGyOkx697T9YAQTx+TxwD+Pp7L&#10;qUJU+XTJ49e9pSsH6jbnn/Y3+ntPJx6Yfr3tOz/VrX/4k88+2+qde9tx4J/1/fuvde99e/de6975&#10;qbf4/wCA+v8Atvfuvde9yPazqvXvfMX9162SvA9e98veum+ve+vfut+leve/e/deNKde9+9+68RT&#10;j1733791rr3vr37r2Ove/c+99XotdPXvfv8AfW9+60acOHz6979/vv8AkXv3XsA549e99X59+8ut&#10;6O359e99/n37gOvVCrmmOve+vfutggivp1732ffutKKnPXvfXv3V8V69797917Fa9e99e99b6979&#10;7917r3vv3rrVOve/X9+60VB69797916hp173737rxNBXr3vlx/X8f7z+OPex1VQaZ6977+v9fp9P&#10;8fewKmnW2+XXvY39H4OkzG7qBKglBFPFMSylkIRr6SBfk29P+P8Ar+z7aLcS3YGKCufkPLjUf8X0&#10;huTU0BA/2PLr3u2TYO1shnKuGJ6BqDCcHyqngE2n0B0HAvx+fp7ku2tmZKkEAn0Of+L/ANXn0HZX&#10;8Vz/AA+WP9X5/wCXrg7hFJP4+g9nj2XSRU0LUEKCDGYeOEwBgqidyt/I7G2oah6ib3Ps5RAowKDO&#10;P8/VDQmnAdJLNSFVjKhnqKsmK6ljoUfUKBext9Pp+T7P109DBiMDJmZLy5Csp3WANYskV9IZQQB6&#10;zYrb8e3o9JIIPHIP5Urio+Qr8j60DW5EsTXgM8eI/njBHVYfyrTI713NidkwutLt7H5Glqcq63VK&#10;ioU+cQSMpJ0xR6mdT9WP+Ht13rlXpKaOnlNqvmapI59bAllJ+vH0t/sPZrbRKEo3l/lpwrQGopQ4&#10;GT1F+8yanK1/1H7RTP8As9OnRe3KfIVdTl6EXw5tQ4kH02pqUiJXUDjlrte/JN+fZLt6bglrMqUE&#10;t4aZgFQG4ST6t5FH55AA/p/r+1ka0bWflT/V/q/OgPQTlFTj/V8v8P8ALqx7a+Hix2MRQgEkoJdv&#10;oWH0Fj/ja5/x94MRXLJKkepUDxM5Y8aVPPq/wP8AX+lvbsgYEUHz/wAn+H/D0U3dVOPUcf8AV8un&#10;eogshaxNjYKLXJva4J9qmoqAjxx63k1whQSeFZfytvyf9t7ehGqpoBwP54pXPHHr1UPqjrSgr/qz&#10;/q+fTNFTk6msqlZGI4Auh/sn/b39vlMuqElIgzIVRQBySx9R4/pcW96kDaiTwPD/AFeo8+iyWRq0&#10;LE/6v83UOWyy+pgobU5P44+n1/rz7cEikWKwB4K6hdrgDkH/AB90NKDTx6SSShTU/l1GLI78kC/A&#10;Nx+eDb/invN5LWFtTkMQdQb1H6cD/iD7uw0oxlYVPyxj+f8AL7fXpEzFmq2P9X+rj1zWPgabhAV4&#10;tY2/3r3ElefQSPorWkA+o45Dfn6n6f8AEe2pvACinH7ePz/1HPr1UMg4nj1LijTWBY3IupI4P9Lf&#10;8V9wZZC0UVzwWstltbSbCw/4r/xHtO7HTTyH+r/Vx6sQRX8+pcMaiV7A34ubhhduTe/+FuPcOeLy&#10;RhwAbABrMNRIJ1Cw5H059l7MRw/1f6v8vSFnKsR/qHTkhAaxuDfjg2IsLf737YaiRwzxFSUWR+G5&#10;9PHI555/2PulNSn1Gf8AV/q+fDq9FKhtQrj9v+z/ALPUtALBh+QP9b/be2OuQVKyAhlRUYKUS5bS&#10;NTBh/Tng+9IoKFSa0z+3H7enYj4dGFDn/D1JX02/rccE8fXi3tPim/aYtylrAOF1Mt7L9OPxf3pI&#10;UVdGCP8AV59GRck1HH1+fWUtzccf4X4/x9xPsPES7egSJqjYXJA1atJN72NrC9/p7bMYWQE/D8/9&#10;Wer/AFBYUXJBz6f6vs65Br/QE/7b6fS/tP18l/JIoDWRtX0vwNCkG/Nibcf7z7ZndSar6Z/4rifL&#10;/B1dAVQ6vPNP8p9P2dZl5P8ArG4/1/Yd5OpMAKhRZwwAXT6l/Gr/AFv949kErUX/ACdGUEWs1HAZ&#10;/PrL7DPMGJYWkQIHlRgtgA4c3JP+HH4H+9+yi4BrQ8QTx/1f8V0eW4fUE8gfy/1f6vLr3sIs5kSX&#10;MceqSy3/AHFsWKH9xC1+b/j/AG3+uWTykJQ4LAkfl6eQ/kehPZWvbqegJ8/8FPIU86U/n172HGSe&#10;6xAXCsuhFLC629LKbfm3HP09kMwYMKmtOFfL9n+rj0f28bIW08R6/Z+2nXvaVrHfUI45F1IkbNpN&#10;1VQ1jHx+Sf8Aef8AH202rTVfX/Cf9X7PSvRgummRg1/afXr3vJGWMUzk6lUKusEF2YrYgX59IFv6&#10;e7AdjH8Pr/h4/wCDy6tUAUOP9nr3sN89XeN5UUt4goN2BJaw0krbkXA+n9faK5KYCj/UT+Vf9no9&#10;s1LUJpU8Pz/livGvXvaWp8xaRbzkKdSf4BiLKP8AW+nH/IvaMSEYP+H/ACf6v5dGogah8/s/n5de&#10;9jfset8yQxxMqzjU8VyAHktcIG/NwSNLDkeza0k/SIP/ABYp5jhT5ft9S0I2SWoGP8OfP/V8j8/e&#10;1BlJUlra/FVzNAJMbHVUr8B46yllSKSVCfoQvikH4IDA3v7akckaSa0H+Dy/lT5Cp4dDbbn1IFPy&#10;/L1/1fPr3su28MOa96inrvRWw6hZgPHJIDpcRuL3SRdMgueCSf63K5arQD/BQ/nX/V+XQijOo0OC&#10;cf8AF/5Dxr8uvey7V+Jq6SocREsisS4QgsFFwPIo+jL9Lj/evaaQFWqPMdP9wOOve2EyzI7ktcFC&#10;LNb/AGFx/X/W97U1GPz6cDE/5eve4lLUuk4KpLyCBcaeSeWv/vXu3WlY1697b9yVDSVSaCREsSaF&#10;5tqt6iP6e236ZuDVv9X+rPXvaWP1v/X/AHv/AFvdePSU9e95YSdVv8f+Jsfej1vy697eKUkH8Gx4&#10;/wB7PtyPj1sYPXvavxxOlQf8P8Lm/wBTb2ZKQAKf6sfl1v8AF172+Si6H/Dk/wDGvdgO6gzXpxfi&#10;697TVePr9fqf949oHUYP2/5P8/8Aq8nVFT172njfV/gL8nk/0+vst6Z697wSj88/4cH/AFz78TXp&#10;XE2pfs6975QEDn+n+8/Q+69OgVNOve5/ugJGR1vr3tuqfr/sSf8Abm4v7VNwz0xc/Dnr3tof6n8f&#10;63+3t/xHug4dJOve48n0/wBjx/r+1ETk9p/1DqvXvcc+3CVqFYVr1VuPXvfA29sMTqJ+fXh173xP&#10;uh60eve+h/xP59+HXh173zH1HvZBGOtnr3vIt/xz7dYJQE4J9OtDr3vOn0P+v/xHtliCQBw+fVuv&#10;e+dh/t/9h7pU+fXuve/e/de69797917r3v3v3Xuve+/fut9e9+9+6959e98Tzx/X3YYz1dRQa+IF&#10;f9X8/wDVTr3vr6f8a97Gfs62q6sDCg1697zp9Rxe4P5v/t/eq460pxg/6v8AV/q4de9zofqP99+O&#10;fr70TjrdQKAeX+c9e9vlOLL9ePaqN1I0jyA/n6dOoRSnXvbpTC5/3v8A417cPDp4de9q7GG5F7fU&#10;W4+n+It/T8e07alYgcejOJnGRx+XXvYhw2emHBIItb/eRxz/ALb2WHj0s697DzccXDm35IIt9D9D&#10;z7WxElO78vs6S3HXvYPVy2Lj+hP4tb8H/ivuzfF0R3H9ofLr3tOzfn/Yf7D34cekR697iGxFufp+&#10;OOR7d4Z6bNeve8RH+Bv7vx4dV6975g24PP8AvP8AvPutK8B1vr3vl/iP97t7r8urCtade95ENz/h&#10;/wAU5+vurCnWxx697lofp/xP1/3j3Tpzy697nxNcW/w/B/w9tuPPqw4de9ytYtf8/wCPIvf+ntv5&#10;D/UOr6jp0j/Njr3uNKfre35v/r+3lFB1U8Ove4Dn3fqnlXr3uK9+P6cj/ePz72vTROKde98Pp9eP&#10;pzb25UjrQ9eve+N/rb/XH+H9feqevWyB1730CPof9f8A2H+B97I8+vE+XXveZG/H+2/3v22w8+rA&#10;nr3uWjf77/W966vwz173Phl5Frf4f8j9suoXI6tXzHXvb9STjjngj/kfuiglq+nToY0p172o6N/W&#10;p4Bufr/vPA/3n2Z2wAUVyM9PrQpnPXva/wAcb6eSL25/Fv8AYj2YJUw6BQ4P8/8AUenI+ve5NYDo&#10;cHk8gE3/ANbi/wDvPtLKNSV+XSyPJr8uve0jUG4IIANjx+Qb3t7LZhSTXWlc/wCT/V9v59LQRqDA&#10;0+fy697TdYfUP9j7utK1HSlqDr3tpnN14twCB/yL221NXy/1fy6Lrigb5Vr9pxX8uve03UcMf9e/&#10;v3Re4697woeQf9b/AHn349Nj0697e6BvUvPNx/sef8Pbq/CB07H5de9iJiSCADYiw/Nr2+vswUih&#10;I8j+0dekpUkev+Xr3tzqbmMn/Xte4PH++49q5CfDOr+Xr/Lz6Zbh172HGVH7t7fm3Fx9DY2Hsvkq&#10;tfPHVGqBn0697a04/wB5/wB79oY/jH29Mr8XXvYw7Oc6QPp6fp/sPpz7O7TIA/4rh15wClD/ALHX&#10;vYjLa1xz9Lf63+t7NB8C8OH8/PoumBx173yvb8fT/fX9vgrwX/L0mPXvfRHtlloa18+vde98bcG/&#10;0J+hsPqf6j3VhTqxNeve8EhPK8AcWt+T+B/sR7dQClRn7f59KokQjWckjzz1737UWI1W9PqI/wAO&#10;LWH5/wAfdfDAx64H5/4OmzGkeMnVgeeT8/L/AIvr3vG5BcAA35ufyT9f8Le9oDpz07EH0EMfPHy8&#10;v8nXvfAn6/j/AAA4936d69769+6917376fj/AB+n9f8AD37r3Xvf/9b5/wD7917rf49+9+691732&#10;B711YDz697kRpfn/AGH+8Xvf22x8ulEa1YDr3t2gSwAt9f8AD/YD2kkNc+Q6XoKnr3t9pUA0j/WP&#10;+Fr/APEe0Ezk56XwKePp/q/Lr3tTQC2j/Ajjj+n+HsvOag9GkPXvbqRdB/jcn63PNyPp9fbS4evG&#10;nDp/z697bZrc/W1yebj6f4fn/X9u08+mpFJzX5de9p+sUByfz7XQ8D0Wz8AOve4B+o+n1/31/atK&#10;0PSU8Ove5Ud/x9LG/wDUf63vy8ePp0wPi697VWKPqT6/qH4/xvb2ttvip8j/AIet/jp8vX/VTr3s&#10;RYuUX+lgbH8X/ofZ2pJjU+X+bpt+A697kj8X/qL+3eq9e95hf88AC/5/2x9+631730xb6WI/3si3&#10;+9e/H1HXuve8Z/4j34CvXuve+J/230/2P49+6qeve+v9v/vh731qnXvfj791rr3vGfqeSRbm1rW/&#10;xB9+I08cde697ZMqt4b/AO0mx/B/I/31vbEw7CB6/L+fH7D05jTTr3sJcmPXLb6FybccX/B9kr11&#10;5HADplvn172jqj6n/ffT8+7p0mbh173EPt4dMN1731791rr3vse9Hqy9e99+/dW69797917r3vv3&#10;7r3XvfL/AGPuvVx173yX/kXvR68a9e98v9j+f98Peuq9e9+/r/j7917r3vq34vb/AA97r59br59e&#10;98fr/j731vh1731791vr3v3v3Xuve+v949760eve/Hg8e/daOOve+vfutHr3v3vfWuve+vfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde992v/vXvXXuve+/fur069797116nXvf&#10;fv3W+ve/e/de69797917r3v3v3Xuve+xzxb/AGP+Hv3Xuve/EW9+Br1oGvXvfR/w9+HXjw6974e7&#10;dU6977A9668Fr173yCE/63+296LU6tp697yCO3P5/wB9/X34At9nVwleve8yxE2/p7fERGVHH8+l&#10;CQmvXveTxnn/AH3197oenhEade99FLf6/wDsfdHJGOtFGHl1735VIP4/3359tk16p173zvb/AIp7&#10;bY0/PqwPXvfYY3H/ABX+g49tjqwY8Ove8itf/Y/7Y+9EdOB/Xr3vLcjm4H/E2Huhr6de1egPXvfA&#10;yX/LX/qQD73oby61q+XXveVHNx/sPrf/AHr/AHv36lM9OI1KEde9zo3P+w/Nj9D78rAU8j0ugnGA&#10;cHyr59e9vlHUEfVjyD+P8P8AX9ug+fRxBKaVxXr3t+hrXW3q4PPBIsb3F/byyEY4j/V/q9Pl0vW6&#10;ZcDgP9Xr1724xVvIJJvxxf8Ar/vHvfjGp8v8nTi3JJ697faaq1BRqBHBH5ub3/41/wAa9mdnMTWv&#10;Dgf9X+rPpXoxhl1jT8s9e9yJWupYkHkE8/Sx/H+HsQ2pOFXjX/VnpRqIAA8uve4oYsCPzb88f4i9&#10;vYs25i50nz/z/wCr5dKU7gOve+izFT/hb+t/p9eOPYlihZk4Y6dYkde9tNQp5J/B4+v49tvbED/i&#10;+kNwcV697a5QTce0EsbDAHDotkqeve4TKAb/AJv/AFP+8e0BQKdVOkrAA18+ve+QJH0/3v35cCg6&#10;2GPl173zivc3/wBYf63uigA+nT0Baueve5wUG3+tx9faeWNMinD+Xn0Zqqleve8UsQt/T6fT/ePa&#10;FrcE+v29MtGCCD173DNOCfoD/sPbX0qtigwa06Y8AHy6974NQhh9P6fQWPvbWg4HqrWSny697jSY&#10;8m+n+vPHI/r/AL4+072fHT0lew/h697wChZSb8fi31t/sPaM2pBND0k+mKsQ3l173JWjH4B/r9P+&#10;Ke7fTH5fsp1bwP4f59e945acqDYHj6D/AFuDf2mliK9rdUeMDB49e9wHW11t/h9Db/Yey2RBqNOk&#10;rR5JHXvcSRCAb/gG/wDvX09sHHHyHTLKR173ENh9bc/7b6+0zfFQdF8g76en+r/V5de9xyB/tvp7&#10;100RXr3viYw39fryR/vHPvYyadaEes6eve40kGn8G3491IANOmJLfSade94xHb6/8U/3n3ojFeqG&#10;Mr173y/IAHH9PdNRIp1dAB173yAJ4/417r06Ove8yKR9ffunFUk9e9y0BPH++t+fbwGM9GKig697&#10;5+I/8iP+w9uCMNnrxHXvfXib+nt8ROBQClOq6a9e94ylvdlQjJ6ZI6977Avwf99+Pbqrqx/qHWqC&#10;lD1730U/w/4p9PdjCQafz8uqlfPr3vAy2Nwf+It+Px734YV+0/l0mcUNeve+J+nu4AVdI4Dpk9e9&#10;4z9PdTgdUPXveBj7QuaZHTbHr3vF7S+dOm65p6de95EIv/r/AO9+/dODr3ufD/h+AR/tvrz7Ybj0&#10;6OHXvapxf6hz/Tj/AGP9fdSRSnSqMjTSmf8AV/q49e9i7hWJpnF+LEAH/XHsxhAJBPqD/g9f9Xy6&#10;cYAtU/Lr3vuYcvf6XIvf/Dng+13l0kPXvafrBwf8dX+2H++Psuautq8emW49e9pSsX6/0PH++Pti&#10;QADh0w/Dr3tOTj1EX/r/ALb6349s9N9e9tr/AKj/AL78e/de49e98ffuvde95Etf6/72OfewKmnX&#10;uve849qV1ae7j1rz6975j37rbCo6975e9dNde9+9+69173737rXXvfvfut+XXvfXv3XgK9e9+9+6&#10;3wOc9e9+/wCJ/HvfXsenXvfvfut0Lceve+uP99/X37PVhUivXvfh78etP6eXXvfZ/r78PTrwpXT1&#10;731791bFRj/D1737i3v3n1UV1/6v83XvfXv3V8Dr3v3v3W+ve/e99az173737rfXvfvfuvde9+9+&#10;691733711o8PXr3v3v3WqE8eHXvfY/17f8U/1/e+vHr3vu/1/p/tzx+b+9qCWHWiKjr3swPROdps&#10;Tn4/JCrnXGyTFipUhx6CtwCD/ifYk2KZIbxfEHHH8/8AZ/n0V3qmlf8AV/n/AJde93P9d73xuepq&#10;KiaqjRoAkctJTL4ota8q176mub6+f9h7l21mikjVx8I4A/Z/Lohdqn5eg/1fs6wyIbMyi7Wvfm/0&#10;/HswmCrl3HnKDb1ENQE8E2TmVgEWnjbSlNGV/wBVz/ifr+Pd5NOohf8AbHjSv+X/AIrGOmJX0pg5&#10;P+rj5H+XSeybjF0FbkpD/mKeQwIVufIVvrb/AGNv9h7sZ2DlsXU4uhpKZQPFVyUoVbELFj5RDLID&#10;9SAwNhx9PbsKLKCCMH9nDA4/OtaUPnXoK7rVI2cnBH5/Z5fy4+Y6q97r23uOiz+YzEk2uN8QlUHb&#10;WDLV5eKSSKAKOEYrpUsb/q/HsPOzsmBX1jkvbS0pvYknkj+v1v8AT2ep2R0Q0PlU8KeePWmMHqL9&#10;xc+IRX5fZ/qH2/5OjHfHzB/b7Tw8Rji/biSECJSEAUBSvqH9m1vx7rqrN6Bty5FnnDQtWSxEswUl&#10;tWgKw+nJAsR/re7eItarw4fZ/kH5/l0VTRFu4eXl5f6vt6OlFAqQRxAAaEVRb6Cw9r7b2aM0zEto&#10;ERhS+r6q4P11fVbcf4e1I1SUd6GnHPDgf5YP5AdF00Ckd4rXNM/6uPWGaKykW/UD/t/8Lfn2LGNr&#10;lra6KIuv7EJ0pxp9LhQAD/W54v8Aj24NSoWBJPCn7c18qYH+oULLpPDi+01/wnpjngMMMjgcswBN&#10;zfleTx/rccexKg8ARHBGsC7R6QLyW0m6/wBLi3+PuncwqDgca/6vM+f+HojNSekvL5dTKR6SbK+o&#10;8Je4s39bf7b3LW40owjEjKCVUhdF7sB+be23Oggt8z/h9PP/AGPXpDM9e7yFePnn+f8Al66VQQSu&#10;srqAvyxbgDm/194TEiN6jZtN1sNSlidLEH6/63ttpPEFCOBrxPr8qfn0wpLCo9fs/bTj86dSQ7W9&#10;I4PDXFrC1wP6f7ce4Ng4aNSQxLFxewK8KT/rfT23OY2Opa1/2P8AIa9efBDHh1MUlLMQCAF0WF7N&#10;9Qt/cSYC6JGoI4Z2PK3vYgjn6/X/AHn3pFDR65DTP5/6vy9eth6qdZ+ynHqTGLXYkg2YBf8AD6i3&#10;0+n9PcWZtI5A0k2B/Ia1go/2PJPtp7R6KzEAH086V/wVxX9vSZlqdXUyNr3AJLD6/wCt+b/j/Ye0&#10;9KSS7ra5VlGs3+pAF7Xt6vyf9h9fbBR6siVUEEDhny86cf8AZ4dbPkP8H+X1/wBVenBbWAP9Qf8A&#10;ieD7gSJI0ThI2LBfSL2XTblgD9bfj2m0MrlWFCPn/q/n1daaqHrKCAb6vqTfj8/0J9tmhAJUluSh&#10;TV6eFctcFT/X8Ef7z7vw6UajgrjrJe9rf8j9t80jlis4Bi1MV0KVOlVAGkj6f1F/6fT2w3xVJPy+&#10;37DX5f6j04CoFUw35ftyfy65gD6j6/kE8cm3tCZcxx+ZAkqgqfFYcKCLXJHF/wDYe0V2wRCyj0H+&#10;bGPTyA+2vEyhLEK2M5/1f7Pr1JS/9R/iPz7DXLnhmncjSIytgSXXnWbDm/55/wBb2QTE1JY4p/q/&#10;b69G1t8qZ4/5OsvsN8koMEmrSXcgAh9RsBZRovwQOSLey24AK0HxV/PFcfZ6j06N7diXBUf6q5z5&#10;5p+WOHD3sJMzip3eWWB/IzG6aRch15kABv8An6i/59k88ZBL1+efPA/Lh8vz6FFrdImJBT18j8v5&#10;cDTr3sN8lSPGZS7sZCWKIpvpb6sOfqBz7KJFLEF/t+z/AFV/4voQW9wkigrwpx/1f6vt697TlRCs&#10;DO4Hk+hcAC/7qhg9j9LkA/6/+x9thBpKqaH9v+r16VqCy1Bp/q/1f6qde9xcnMlFDrinjOmUzMgj&#10;b9zzICUJ/wAebm3vx7EP+bzz6fb9nT9uA0mlxUf4Pnj/AAV8+vewP3HWy+W/l/bdWC83Xn1owDfT&#10;8g3H+9+yeaTSCSf8v+zjH+DoV2cIVaen+H/Vwp/k697RlNUNNKyh+ARqX8WXgm/+8e0QZa9opXh/&#10;q/4ro9dI0j1AceHr/q8/83XvYx7NyZgkVpJCFilDKh4NhxY2+hFyQb+zaBypBz8x/qz0hmQ6lZfz&#10;697G/sSOarxmF31j1L/bLJjK7x6bxzCLSPuIwPpMhIb/ABsw/Pu85qPFIoKUOf8AUeOPs49HO2OV&#10;Gfz/AMvz/wA2Ovews3IKDMUBqKOqilnghR4y6hJJKdgJFjmU8q6gmxvY2/x9p3KkYJ4f4P8AL/xf&#10;QqipSgNacPy697LVuKOeBmqqdNNUqMXAUoXjYW1aQLNcGxPtJLSh8s46XEk5UU697C2pZ6klvIqu&#10;lvJGoKNqsSxB9sqSDTpsFidIxnP+br3uHTV4omKyLJIrXBDrcgfX9R/3gj2704raePXvftxPC1NR&#10;tGoDsl2IHIRj9D/r+6PSlOqXBBUDz697Rx+v+9e6Dh0jz173li4Yf7z/ALf3o/Lr3EY697dqf6n+&#10;ov8A7zb2ojc6aV8/8HWxx697WGPPA/oNNzx/vXtWoooH+f8Ay9W4N172+ycxm39B/j7eoA41f8X0&#10;4lNQr172na8en/Y+0MoIc1+f+x06vHr3tOHgn8i5/qDz/X2Xy08Q0+XTbceve8Eg/Nza17c/0t7a&#10;NKV6UQsNNKZH+Xr3vqH6j/ffi3vXTw697cP99+f96908utjhnr3uBU/n/Xt+f6/X2qIqBmvTU66l&#10;+yp/l/sde9tD/X8e6Dh0i697jPyDf8H/AG3t+MUAcDjj+fHqvXvcc/X2/QEUI6q3XvfA/X2xJggD&#10;068Ove+J9snrR6979/sf6f64v72MHPXh173726q8G49W697zA29+ZWZ6H9vy6r59e9yE+n+x9ssa&#10;mp6t173y91OOvde9+B/33+9fX37r3Xvfvfuvde9+9+69173737r3Xvffv3W+ve+J+vuwNB04pITh&#10;UV/zde9+v/vX+x9+A9etBPM4z58Ove8q/VePzb+v+x9+8j1tSKEA+X7eve5sNuL3/H+9/U396pgk&#10;deI4sOFeve3ynI08G/1tyfr9f96Pt63PxD7OnI/Pr3t0p7gj/X/31/ak8Onxw697VeMIuef9c/4W&#10;/oPaVq6uGcY6MYSe2meFB172JdEB9uPp9L/g/wCvx7LmJLEnPS/r3tFbjjOmUgfW5vbg8fS3tVC1&#10;V014eXy6TT8OvewVyKkPILfRj9B9f9f/AGHtxuNeiK5FHqeve0xOLXv/ALH/AF/fhx6RHr3uAeA1&#10;j+fz/vI9ujiK9NNjh173j+oP++HtzqvEde9+Fr/0/wBj715468Mnr3vkp5H+sB/re9Nkdb697yj6&#10;/wC9f0/2Punl1dafn173IRv+KfX/AHn22cdXGOve5KP9Ofej1vh173nEh/x/2/8AX6fX3UItQerV&#10;697xu9/r/sfdqDgOqk1x173GY/7H8/8AGr+/H0603p173FY83H+H1/w9vKO2p6boeHXvfE/7cfW9&#10;+Le/cetVIGMde99KARf+v/IvfjWvXuPXvff+9f776e9da6975A/0+g4v70erg4z173IU/S3+3/4p&#10;7pw49ODr3uQjEH6/8i9+8+vDBx172700h4IP0+lv+K+6/I9Oj1697VNBLd1/Jv8A1A4P09q7bKip&#10;/wBjp9MoR172JOMcHRyPxb8/i/PswhJpgcK/n6f5unIzkde9zqz9LfT6k/8AGvbMi0p8sf6v2dLo&#10;wQR9nXvaNnJ9XPOo8/63sruOCg8Kf6v9VelZ+EfZ172m6w+u1vqb3Nvr/QW9+U441/1f6v2dP1qK&#10;1r/q4/n1721TfQf70f8AjX591bJwekU5LVoeH8uP+r9n29e9p+p/UffgKjovfr3uMv49+PTY697d&#10;6M+oH+h493WhBHr1dOvexExDW03PBHH0/wBfn/efZhFq06Rxx6/t6swNSOve3ucHR/vAPJ5/3309&#10;rZSdBFP2ftrw/b/qPTLcD172HWYX1njm/wCLni/+NvaGTA+VP+L6q3wjr3tnX683+n+HsvU0Nek6&#10;8a9e9ivs1uV/4IB9OeRzz7ObQgY62fhp/q49e9iet7AcWIFv62At7NxmPH+r/Uf8nSGYVWp6975c&#10;c3P4/wCR392jBUEtivSQjr3vrn/ff4e6VYmhp/q/4rr3XvfX09069173wu3NuCPwb8gG31/x9+7f&#10;PP8AqH+f/D6deYLw49e94yDfUuprC6t+Re5sp/PtwHt0HA8/n08rAjwz2jz+fl58PLP5/Pr3vA3N&#10;uLD6j/Wv9T/xr3dTxz/q9OlCEZzXP7Pl1731a1vr/wAVH1Fh731eoPDr3vx4+t7cf0H497691731&#10;f/D/AH39Pfuvde9//9f5/wD7914Z63+PfYHvXVgueve8qqT/AL7/AHj3UmnTqqTw697nQrq/1r8f&#10;04549p3NOlaIF+3r3t0hX8/8jAH+HtJIcAdK4xjr3t6pv1C1r888f4f717RSefS+BaCvr172/wAB&#10;J5H0B5v9QR9CD+PaQjuIPRhEM59Ove3hblbWH0+nNrW/NvaZvjOcV/Z0/wBe9t06/UH/AIn6ngjj&#10;2pBFK9aagWp697T9aDrHH19q4TjornHmfKvXvbcfqP8AXH9PyfatPPpG3wnr3vOh5P8Avvp9fdk+&#10;LpgfEOve1PjDa1/wy88fgDn2rt66wfWvVzhwevexHp/82jHn0gfkn8f4ezyI64VC+v7fP/ium2yo&#10;A9eve5n9bf7D2903173nUn/efyB/seB791vr3vi/0/N/p9OD+eB7917r3vEf999P+I96Ir17r3vo&#10;/j/ePe+qnr3v3+8/7x731rh173x/2H+x9+61173xb6H68/1+gsfejw691720ZIAwG1j+r/YXX/fH&#10;204opFK/5c/6h1Yf6v29e9hLlFIeUnT+puBf+n1t7JpqCQ0r/qr02w9Ove0ZUjn/AGJ/3r35OPSd&#10;uve4J9vDphuve+ve+q9e99j3o9bXj1733791fr3v3v3Xuve/e/de6975f763vXVh173yv/vv+Ke9&#10;dW6977uP8f8Affn3qh6rQ9e98hzz/X3rrXXvfEn/AF7/ANPex1YDr3vj731vr3v3v3Xuve+vfutd&#10;e9+9761x6976/wB79+611731731rr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69779+6917&#10;373rr3Xvfre/dbp1733a/v1et06977/HvXW+ve/e/db69797917r3v3v3Xuve/e/de6978Offuvd&#10;e98wfpwP9gBf/Y+9EdaOeve/WPP5/pf37rXXvfH8f43/AN49763173xt7316nXvfIAmwH++/1/ej&#10;1vr3vOvAP+wA/wAP9Y+6AVPV4xVs9e95UUfUj2oQ0wR0tjUEV697nwqtwf8AfW9qYmFf8nRhBGvH&#10;r3uUQpFwP8P9f+vt52VsjHl0rKpp697iSoPqLcc/7b2ikHdw4dJpYxxHXvcQi1/6/wCw/wBh7YYg&#10;dF0op173w5v9eBzwPr/t/bTEHh01173ysfdadbp173lQc/7wP+J9+Pp04or173zbn6j6Hj/inPvQ&#10;FOr6B9vXvePSb2t/xT3avVCCOve8wB/P++/1vdR69XB7eve5UNyf9b3qgrU9OxkAgnr3twhb6X/B&#10;H4H/ABPu9CMjozRiDUefXvbpDKeR/wAjAP0P+P8AXj2oABpqHEV6MUYECvp173Pim4Fyf99+PemQ&#10;dOCnXvb1S1JUj1WH9f8AX/B/2Ht2HtIb58Pl/h/OvS2F9NCeve1BHOHjINr3+t+T+fYu29RKtQfh&#10;p/q/l0bIwcVHXvfcYI/2IAsef9YH/Y+xhtinWGI+X59LIvhHXvfNl4P5uPr/AF/r9fY/t4h4INPI&#10;cOl0oqKde9tUy8nj6fT/AIp7TyRZIA/1eQ6KZsnr3uBKn1P04/5H7LbiI5bhjpDIvXvcBkFz7J5E&#10;AJA/1f6v9npOUB6974hLfj+v4/r7TldPWwgHDr3vIqf0Hv2g01Dy6ejTOOve3CFL/wBP6fQ3/rY+&#10;6mKp9P5ft6MEBpnr3vLLCCtwD9Le07xcKjq7IMHr3uOsJ/1v99+Pe1hYCtKD59UpTh173KEBNr/7&#10;Dj6W/At7s0RXJyOrhQeve/fb3JB5H44/33+w9o2GltI694fr1730KMMRxcg8Gw/pb6+2GjHEDpho&#10;CMjr3vg9Lp/xHN/9h+AfaeSEjI49JZ7circP8v8Aq/1Dr3ttnT/D/C30+nsvmUaeHDoudRQ4697Z&#10;Jk0v+ebn/ifZNMTECTmnSR6gY697hygNx/hb/E/4+0Ej6+GOkxFeve22aIj6f6/+P1+vtoq+oavT&#10;yz0kli1mox173EIIPI4/w96Jpin/ABXSMxyA8OHXveZFJ+g/5H7eQDj0pjj00rx/1f6v2de983iu&#10;P8fzYf4X497kUacjp1owRRuve4jRfi3/ABX/AGJ/4r7SkMOHSV7emV697xeEk35+v9PdOHScpRs4&#10;697zRxf8Rx/xX34Anh04kbN5de9y1g/w/wBsP+JPt0KB0tSFRn/V+zr3uSkNvxb/AA/3i3t6MdwH&#10;TwSmBjr3vN4v6D/evZtbxAqCftr1dVxWvXveNl/r7UtCp4jh1V0JNT5de9xXH4H++/2/tooo4D/V&#10;+fSV68Ove8BJH09p3Yq1Bw4/n0z5V69761f0+v8Avvr7baUlgR5de8vn173jY3/PP+0/8T780uKK&#10;OPn/AKqdMPls/wAuve45b8fj/evbfikArx/w/wCr0/y9Jz6eXXvfBj7q76u2v+r+XVGx173gY/73&#10;/vPtLI/4R5dMsfPr3vHzc3/2/wDT8cX/ANv7RF6nUP8AV9vSctU1697yKDf+oH+H+w592WSq9KEO&#10;oVHXvbjDweeOP99b3WhJx0oRS2Fz172qcXe44+pHvR6VIKYHXvYtYM/sML/2b88X/P1/w9mNudLU&#10;+z/V/Lq5IJofTr3vPP8AU/7f/ePa0efSVuve2CrFg1+bf737QykGSo4+f8x/gp0w3Hr3tJ1gsWH1&#10;4/3sf09sOo41r/kH+fj+zppuB697Tc/6v9v7T9M9e9tbizf77/W9+69173w9+69173zQkG34/wCN&#10;/U/X3sGhr17r3vOPalCSoJ6r173zH0976uOHXvfL3Xpoihp1733791oZ4de9+9+6917317914mg+&#10;3/V/k6978f8Ab+9jqyevXvfvfuvEVOOve+uf9Yf77j3759aqOJ/1Dr3v3A/33H09+z1arHAwOve/&#10;f8i5+l/6j37rQyPQ9e99fQ+99XpqHXvffvXXs+XXvfvfuvVpSvXvfv8Aff8AEe99e4mvXvfX+v79&#10;9nXsEY6977/H+x9669Q6q9e99e99bz173737rfXvffvXWuve+ve+t9e9+9+69173737r3Xvff/Iu&#10;f+Ne/da6975D6n+n9PfutHA697FvqOn17hWokAMUAXUjcq4LWClfZ5tgK3KyHh9g9fn/AJ+kFyPP&#10;0697sf2fnapaqljxAhglk0RxqoEYVpCB5NI/SxWx5+n49ybY3A0FeH2enzrTh0HbgANQD/Vwp+XX&#10;vZ4umq846mzeVWs11FNKlNHVuRpqMsw11Cxkj9ESfU/19nMPhohoagnj+Y/2KDia/aQhkUAEE1p5&#10;9MuZplrY4aN4xLDK7GoU/TwKvI45OptIt/S/s8/Qu4oc5VMtIksTUlBl6iYyMdPlqa7R5FubWKEs&#10;Ofz7MrejNk/M1/2B8q0H+DHQV3knwDXOfz/Z9o9PPoqPyRxC0G3Y5qjTNHkM5gKOKNI/3Gjo4HmW&#10;NiOReRVU/Xj2wdt5WaLH5isBN4Y5Nd29QjRW0yXB54At/X2ZyuyxglRgVOMf6qH/AFU6jaddU+ki&#10;tNVa8Mf6v9XDoTuqsbBR0GOgQKE8KyIFBVRIyhpEAt+Gvf3U/T7rMmXraidVlkarjdUQepRM5YSf&#10;0I+rf8b9l6T/ABE8R5eh/wAH8j+XVTCpGRkdD17HvaeZLVgE1SXvyVAvDpH6RYfk3sR/xr2uS4Ci&#10;qnJHnw448/XH2Hy6KruIKMD5dcXF1/x/w+vsxuz8rTVE6zBGN7GYICSoZDco3JF7D6cX+v19qjMD&#10;ENIyf8tflXyGAMY6D25K3hU4GuP9n/i+mmshYxsoNjY2J+hb8XH+HsYqaaNjHIQeTctxyp4BsLD3&#10;UuqjUfXy+eB8+iJqg06S08TgOgI4UWBvww9RFzf26Q1LeTlhIDrUljew02Qhrfm1uR/X2nlmLSlG&#10;Fa+hB9B9goBw/ZXpJcwh1LDHDh/xfl1GESqgsCpFja1rknU/A/PP4Pvm9RCzrZQTGAzBtQC6udSg&#10;f0N/ekIK1HD/AFfs6SKjopU+fXMROF+tgxIBFjfSOFa/1uPcbUrPIwUjgqoBIB41En+oJP0/Pu8y&#10;gKG8jw+YA4/t8/8AD1p/h+0/6v2dSUUgICb29RuCbG+kAf6w9x5CVUMp+h1MbEEf1I/r/Uf4f4+0&#10;4NTSv5/6vPqi6WOk+fUlfqSw+nAU83545/H9PbVWSsW8duWCgk6eOALc8f8AGvbrTyYQ0IH+o5+f&#10;8vt68RTqZBGoGsf1P+x5Jv7ZHVw7CxuGIP0tzyAdP1sP+N/T2lk1gsUbga/sOOPlT/MR146dAp/q&#10;9ePDqepFhz9R/U/0t/vfvnIkpgsTZir2uPp6TYkfT6fQf7b2n1yULeZ48P8AVn+fn0yDRq9eGnV/&#10;UcXP1/PtiV2bWJUMUyaNbk/VdPBPHP0+v/GiEhlbVpJoR+XHh9vDpdRTQIcfZ1ItaxBupvwLWv8A&#10;ke2WvcyIZblpQQyhQqjQVK+vT/tvp/vftx2LMGOaDH+bp2FKNU8OHz9cf8X1lTjj8f4/1H9PaJyk&#10;2uORptQNwmkBWBCkn6/1t/jf2guCdFBgggkfkfQmvz+eOl8MZ1AjP+EeX+ry6koLHj6WP/EXFvYW&#10;5n1MzKSWCsVdv1FB9QP8QD9Pr7KZgKhgAc4H+r/UOj63BAAx9n+r16yewvyMTxSyEl9TNqJa9vU3&#10;F7/SxB/1vZNKHD0b9v8Ag/YP2/yB9b6ZAqrTGD+Q/wA3rx/we9pfIxSxx64Qw9c0ssZI0hSbyaCb&#10;fUf6/wDtvaOaM1FPI+fkKU/w9LEZC5VvKgHrwoK4/wBXr172FOR4lYyRskUbOBwWYxysQX/2HHsj&#10;eM5oKAHH2Hhw+X8vs6EVqQFFCCW/ZX08v9X2de9pOokiknYwAhkUiRmTgmNbILfgfkH22SCaLnP+&#10;r/V5dG0erSPP/J59e9ovcs70tAwV7gWIe1yWvyGPNgV+ntmc9hANK/6v9X/F9LrKISTgV/L18v8A&#10;N172XvIzzT1E0N7SRPeK7HSLm5F/yL3tb2H2bXIV8xn/AFf4K5FOhxaKqor+nH14cf8AVwHzHXvb&#10;XQsaedtalQwcNcXAfTa3+P8AX20pCvRgfy9elxOtQK4/zH+X+r0697E/AVa1NPJCLCpCahpHqkQL&#10;6tJH9oLyv9SP9uYw0YUb0A+3j5dJmjYMG4ioH+z+R/z9e9jBR7hqJ8dWYmqnCRPT0oqozxDUQvAY&#10;DUhfoGUkPcf0H+PtySRiBqHHj/s/aOjezQU8Tyr+z5de9hLlKmeh+6pj4zV0ClYpkPjjrKe+qNG/&#10;1akcD+hsPz7SBiFx6f6vz6EEAOkBRkD5Z/4scPy697DatylPXCRyWvLCfECARHMrWKn8r+VP9OL8&#10;e25GqDU5PRkGDVPXvYX5Sig9c8TMs51F0Y/pF7XU/n/gp9srXV03p7tS8eve2EiaOQpNdQ4/bNgV&#10;YjkWv9L2+h9vA1H29WBOK+fXvcTLeNoKZrt5yGUi5tYcWA/23490cjh01OyEAefr172mTz+P99/h&#10;7pgdJWwSPTr3vInDfn8/4/jn6e9dWHXvbrT/AKj/AIgf737cjHE9e8+ve1ZjjcX+gt9P8Pr9f9f2&#10;uQUQf6vPqx4inXvajP6P9hz/AE+lvp7eJJyeP+rh6dWBp172w1oBU3F+Bb+v0/HtHMwDkn/V+XT9&#10;QDXr3tMN+ph/Q+0E60avr023Hr3vC9/9uCBx/wAU9sY4efT8JGmg6974Qn1f0/4qfeun+ve3H8f1&#10;/wAfdAOtgeYx173Cqvz/AK4/3r2pA/TFOm5gTHj/AFefXvbNJ+o/8T/xr3pTpz0h4Dr3uO/IPt2N&#10;9J0n/VQdV697jH2oz1U8eve+B+vtqUZ1eXXh173xP5/3j2wetHr3vpf+Kf8AIvfuvDr3vl/vvp7d&#10;DFTnI6t173zH++v/AI+7l2XuPD+fVeve8yNYkH/fW/1vdDGriq9X6975k25t/vvp9fbTKK0B/wBX&#10;+qvWuve+QJvzf8f0/Pup4V/1fl17r3vv3rr3Xvfvfuvde9+9+69173737r3Xvfvfq9bqeve+rAfn&#10;n/Yf63vZJPHrxJPHr3vmn++4t/vB97r1cN6f6vL/AAde9zY/wefqfz9De/vw+fWxSufl6de9vVMe&#10;ABYf0+v4459uwef+r7P8vV4+ve3aC1x9b/0/w5B9qPLpQOHXvaoxx5tcc/63Nhx7Tt8eejCE9o69&#10;7E/G/wCYH9bAfn6/m/49lxp5D/V6fl0YDh172mdwp+0/+APH9Rb6+3Ifi6ZmHb172B2UUeSS3IuT&#10;/sSbe1LD16IbkUYE8f8AV8uve0lP+f8AXP0/4378OkB697b2tyP9bm3+P4Ht1amnTZoR173iP+x/&#10;40Pp7c6b6976v791qvXvfIG1v99z/rH3o8KdWr173z1D83Bv/vXutOrA5697zIbEf425/rf/AA9t&#10;sOrA0weve5IPuo9OnB173kB/33+v/h79Tr1Ove+iffh14Dr3vExtz9T7159aPHr3uMST+eBa3+P+&#10;uPbvDprBz59e94y/P0uP9792p1rr3viGN7/7x+Pp/T3unXuve+Ra444P5+v9Px70BnPXuve+0P4+&#10;vA5/1vx703VlGOve5Cni3+2/4rb22erDGeve5CHke9eXV+I697cqd+R/tj7qerjI697UOPks4sfo&#10;Qbf6xt7UwVp+f+b/AGen48inXvYoYh9Sx2Nzxyf+N/737XxGlSeH+f8A1Hy6djOa9e9u1YOCB9Ae&#10;f6W5H5/x96kqw1DhXpehJYDr3tG1B9TfS2o/0+v9LD2VzgtGGHAftz0q/AOve07Wjm/5/wBh9fzc&#10;D23F8FenUFEqPP8A4r/Z/wBVeve2iQkqbjnT6gPwb3/HveK0pmvH+X+r9nSWTia0BBFPsoR/g/lj&#10;r3thqR62H/EW9+BoAR0XvwqOve4oIv8A7G3I966aHHr3t0pD6l/pcEj/ABv7cXFenE697ELDtcqR&#10;bgAi4B/N/p7XQntI9R044z9vXvallQlDbm30P1Fx/W3PswP9mdXz/wBX7OmD172H2ZSzMf8Aav6G&#10;/wDhz7L5BVaH0PVTlR172n1+v+x4/wAPZdXNekw49e9iXsxj5Ixc2bg/T6k8X9nNrSv5jpxuB697&#10;FtCNI5/4pcC319nUY1KAT/qrj/V6fLpBMCVOP9X+r+Xy697yH/ffi3u8oYjHAdI/n173wt9Pryf6&#10;f7H2nABHXqde99e69a6974k3F7f0P1HP59762cGnXveIk8c2F7f4XJ+gH1/17e7Ef6uPWyAxzxAr&#10;6n8/l8/Lh173wY+ofp+nFxwLcixH/En35cgk9XjGsEsSOHD/AFZ/y+XXveO9+Dxc88D/AGP+8/T2&#10;8BTpUqhf2U69765H9eR/rf4ke99W6976/wCI9+69173/AP/Q0AveunOt/j3yUXPupPVgKZ697zqC&#10;bD6n6f8AEn22fXpTGtDXHXvc+MWH0/w/2J9p2OengfPr3ufF/wAQPbEnHpUvHr3t4g/UP9a3+9X9&#10;on8+l0B7eve3+Akab/T62t9QPyPaTBLeXS+Hz697fE5T/WFgeOB+bf737Rnjnp7r3uDUixJ4/qPp&#10;9f68e1URqtOt8RTr3tOV1+P9gf8AW49q4T/g6LJ6U/Pr3tpP+8k2HF/r/S/tYmDXpCTQE9e95U4s&#10;L/4XP04PPu4PdXpknurTr3tS4xjf/kk/jn+p9qY8SA/P/Y6s/wAS/wCr0697EukJMCE/lVIHI/Fj&#10;/tvZ3GR4YpxBz/q/1efTMgxT59e9zh+L/wC+v7Uda697ygCw/wBv/ri/HvfXuve+JP1AN7WH9SOe&#10;Tf8A23v3Xuve+B+v+8j/AFib/U+/de6974n37qpp59e99fn/AJH/AMT791rr3vx/33P/ABT3vrXX&#10;vfA88f4Xt/j/AIgEe9HOD17r3ttyK3gb+yeL8A2NrfQf7f204BBpkUr/AKvy6sOvewly62lk4+vq&#10;H5+v/IvZPMO7V9o/n/s9Vby697RVVzqsf7X4+n191Tj0mbr3tuPt8dJ249e99e99V6977HvR62vH&#10;r3vv37q/Xvfvfuvde9+9+691732Peutjr3vl711fr3v3v3Xuve/e/de6979+Pfuvde9+9+691737&#10;37r3Xvfvfuvde99H3vrRHXvfrf7C/v3Xqde99e/dax173737rXXvfve+tde9+9+6917317917r3v&#10;v3rr3Xvfvfut9e9+9+69Tr3vv/ffT37q3XvffvXW+ve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3vkDb6fX3qlePXuve+Q9X+J/w/17A+9HHWifXr3vv3rqtOve+iL/AF+n+t731sde94/99xz7&#10;t1br3vIgt/Xn/Wt7q3Xuve8ptYD+n++PuoqDXp+MECvr173nQf1/w49+DtQjj0rj4U697lRm3H9P&#10;+J+h9vowZel0LClD173LQ3H19qUZin+odLEyKDr3vEwv7aY+Z6o4BHXvccoP+Nf8bPtGxqSR0XSL&#10;TB6974iP/D8fX/Y+616aCqOve+Wgf4f7H37q1B59e98whv8A7z9P6/4+/dbC+QHHr3vL4+P+R/73&#10;73RunRA58v59e99CE3+n+8e/acdWNu+nBHXveZIrf7179T1/1f6v5deEDUzj/V/q/wA3XveRUt+O&#10;P6fm/wDX37SeNf8AiunVgIYGvn/KnDr3uTGD/rX/AOI9uBSxoB0qANeve5kZsV+v5/wH0459vpGe&#10;Jxw6Up6j5de9zUNyLE/8bt7cZAfh6UK1TTr3t7pwSASfp/he4t/vX/Ee9xx0NTx6Up6DB697eaUs&#10;PS1v6/7C1/Yn2gdzDhj/AC9G1qQSV697e4oyQACTa4PA4t/Uj3IG2RgU/L8z/qr0cRKQQV44/b17&#10;3kdD+m3P5/P+vcexwJNMNBx/L/VX/Y6XTVCmvXvbVURkH/if9h9PbElSBX8+iyZCTXr3tvkjPNv6&#10;cf6/tDOvEg+WOkTxnr3uAy/7wfZLJx+Y/wBjpOV6976Cf7H2zpUGoz1YJ173mSPn/iPewuen4489&#10;e9uUaaVB/wCRf4W90kUBqg1/2OlYWnXvfK/J4/31vbdanPXq5697703tx+L/AJ55tb36g69Tr3uR&#10;Ggtzz9D+Pr/vPtubSRThn/V/qr1fBNR173lMa3BPA+h/33/E+y+Q1bhSmPt62Ove86qungD6f7H6&#10;Xv8A091IFOrsBSg697jSLcFf+Nf4+056SMK9e9tE8KkH+pBt/wATb2knT5YP+r5GnRZcIA2Ove2G&#10;eHUSP6H6j6+w9dRtmg+X5+n+z0XSJQn0697aJo9P+24sbg829k/SFl0mnXvcYi/H/FOCPzce7x5J&#10;K1of9X29NEde94Wiv+B9eP8AY/U+7spYZ/1f8X1UCnHPXvfJIgP9b/fD3qBW1DtOf5fn08igZ697&#10;88f0t9P9a/Hty4A0j1624xXr3uIy2PA/1/aM8MdJWU0ov+r5de9+8YuBa/0+n+PvS1Oem4tTVPn/&#10;AMX173JjgZjwP6cf4X/PuwHp0+kag9o697eKaj1rYr+P9v8A1+vu6qzHSoqelccdePXvctqEopsO&#10;f6mx4v7URRuGFQKVI+f/ABVfz/Lp3wQB173GeCwP0B/qb/7D6ezuNSEp5DqrKOHXvbbKLcf69z/X&#10;+nI93Y1JJ8+k7eh697b5Pz7RSyKQVXPEHpG/Hr3uIxt/sLn2Xuyr58P9X+HpOzUGeve4/k/rwP8A&#10;iP6W9sNKfs6T6ieve+mf+n0/1rf7D2yZKZBr1XPXveK//E+9GSmR005PXvfB/wAW5/P+8W9+LgnB&#10;6aJr173jP4ubG9/bLuSKAY6bbhgde99W5J+v5/4p7YrnGOmK1b0p173lQf7D/fce3BQdKUFDjr3t&#10;wh+ov+SPof8Ae/dSwz8ulC0YUB4A/wCr/V5de9qjGG5W3+H+9+/E5oen0qDQ9e9ixgreM/n02/2H&#10;4PswgqAG+zpxvkfLr3uVOOTY3/4p/wAU9mFKHpMwz172xVguGF7X/wCK/j2inA8TUv8AqPTDde9p&#10;OtFrn+lxY8D6/n2nepB/1flw/wBX+BlvPr3tM1Fr/wCN78fT8+2GI1HSKfI/Z0z1721SD1H/AH1r&#10;H3Xrxxx697x+/de6975obH6f7H/XPv3Xuve84+ntUgoo6r173zHvZ6sQD173y916bJrk9e99+/da&#10;JPXvfX++549763Tr3v355/33+29++zrfyXr3v3v3Xq169769+62DQfL/AAde9+/p/j/Xj6G3v3Dr&#10;xNKjr3vxI/3w9+HXhXr3vr/ff7b37rZanHr3v3/EfT/jfvfW/OvXvfvfutgZx1737/jfv3Wvs697&#10;9791vjx6979/vuffuvAACg69779+68a+XXvfXv3Xh173737rfXvfveuvEVweve/e99e69797917r&#10;3vv3rrVeve/f77j3vrxI6977v/T/AI3Y/j37jjrR+fXvYrdW1Qp8nKpVnXxBgoHp8gfhnJ+gHs72&#10;80lz/qH/ABXRfckDjw/yde9nw62lkpJoqup1Gpm0pQ0/I807oLSuOOEDX4/p7H9l/EP8/wBn2j5e&#10;n8g/cNQGvmf8B/1f6sD3s8GAmSkwP8Egl8UpjSWpfhVDVBEk/wBOdbLwx+tzb2JojrUahwNfPFR+&#10;WaHpHOABj/VXrgVuwa17cf4/X/ivuwv4z4iai2nPNWNEJ66trG80Zu5x0KJDFCSfoC9xb8WPsxtw&#10;dNeHH/UKf6sdAzeC1a0rSvD/AFeg6KB8jsmzZPGUkStMtHFSPFA63gXJVE8jioYf1jiUG4/qB+fa&#10;Z+QCmm23umojlEUQxTgGxCpI1wq8cfQ8/wDEeza4P6JYeY9KVI4/6jU1xx6Ar4mYfn/LP+r8uhI6&#10;gqHmx2OSZWadfOS7HVqjCWD3PPJv/wAi906UGZYVtPJPT6fLIaaWxUC8TsI5bt9bgE3H/EeyDxjq&#10;yKeXy+X5H/L1bw6rrHH/AFf6v9Veh69jbtzJ1YqgWYKkKMyqn62UJ65rn634I/wHt0yBV4fl8/l/&#10;Kla+nRXdxqVzUZ/weX+rjw697M/sWoeOhXxmWeU05IIIDPFIQ40/UC9vyP6+34yQNQ8/Ty4+VSfX&#10;1/Z0QXKB3ZHHA/spw6i1C3tewHH1H59mDxc7GniWZhZ1UAHkgljZTf8Ap7Wh2Vcf6vX/AIrolntw&#10;ral8q4r/AD9ekzUrd2KCzgmxAsDxY/T+vtSQzov9oCxJ5I+n19P9PqeP+Re07Eaqfnn/ACf4fP8A&#10;zljppNOm9onbnSfoAAB9b/lveQychiByDf8APJ4XSQT/ALf/AHwURuoIL0z5/wCf5Y/1DpIwQNpA&#10;FBTOf9X5fb+fYVipALav7INgBYXJII/33+HvCkhhV9VySmoArqZFPpPp/wBh9R/h7ddlKhh1ucI2&#10;F41ORj/V/qrXrIqGRltpCg2PIs5HIsf8b/T3CaX9YvcH1N/V7f2rf1/1vdQQemwAaeR6m6CCCBz9&#10;Af6c+4En7jatD6bk+pfUll4uDxz/AMU90kGOtSpprnNPLqRGQBa4v/rgA/1t+ePcWRGVjpaIWbTq&#10;ksLnk8rf6f4+0vh6qgGnlknI/n+XA1z0kYAjz/1U+XUlWFhw3IBIH/EH324pgXleoAfhQkeor9OC&#10;rNYfj/fH3RFipSWoA9Mf5D/qPTX6h7KY9f8AD/h/4rrsGTgKlxybt9fr+be05kXRahdIJ/bTXq4U&#10;kG6WKnn2nKRrIZF8/X9n+D+fD16MbSM6K+f8/wDV/sU9epKX08/1Nrf09ss8ztKsEisFeSV7rb0/&#10;2nj45BFyQP8AX908XwzpkAApTz8uPl/Lj9lelaQVXWp8uH+r7Kfs8usqiwJ/pb688/1PtG5ehkLu&#10;7yAo0loxcahcek2Y2+o/3m3svuA7MSeJ+zNSaV/L8+l0ZAUKoyOpUbAiw+v1PsPclGItd15KyI11&#10;1DV9D47/AEIFvpx/j7QSL2mtMVH+Q5r6jHr0vgY0pxpw8v2/6q9ZPYV52WUykadMjqFX6BWWwAYE&#10;/T8XI/N/ZVcnVTHy/L9n2+XR5ZmqGnAf5fPr3tG11XKInRkQFi6uT9XUHSwYjg8fT2kFR5V4eVf5&#10;dLoEq1R5f8X172HWUKMbqF1aWUFSVLhUuB6rngED2huWCVAyM8P9Qrj/AFcej201VoeA4n0697D1&#10;6qemmdx4VZ1eRl4sLHTJ9f1cc8/19kzNnXwx+X8/2f6q9H6orKEyaUp649Ovew73nOopJgpDeaAk&#10;i91jLeuMWP1+n1P09orpu2iD4hx/1f6uPR1tikyhqUzx9fX/AFD+fXvZdax2+4+puhvYj1EXuBq+&#10;v59h9mIbj/q/y56HNvRYwB58f9X5f5eve8yOJRdtQeNgebH68EG39L3B/px7e+IV4EZp/q9evBNJ&#10;r5f5eH5edf29e9rjAK8cwVLlioaN4+CCLgMob8c/7b/b+10YIpTifl/q/wBXr1b4hUmlD5/6v9We&#10;vexDD01TJD5mFMtfRTYyeUKVjgnHoimYn6LqIDj6re/09szMr8AfKn/FfyofPz6MrNDpp65Ff20+&#10;f+Dr3ti+3inx1PUVEMdVpE9LWwSv6o5oZDFMElXn6HUpB4tx7bY1NehDGQyB/Mj9n2de9gtn8a+O&#10;q3qKUgxsxVY2ZbOh/Tf+jEGxP5PujqMr5jz6VlShPXvaKllM7Mki3H0HNrG3KOD/AK1v979sKc06&#10;8pq1Ove2SaCRS7GQMjciNuWVx9NP+wt7dycdXKt64697Y6tZp4oybyGMuWIFiv5tf3ph29MPUp60&#10;697YTwSbE8/m5Fv6EH239vSY/Pz/ANX+fr3vtTyP63t/xHv1OvL8+ve3WnPqH+sP96/qfdk/1fz/&#10;AM3W+ve1Vj25UXtZRb/G/wDj7MIwoi+ZJ/1f5erkLpBX1697U4N4x/rf1+v+t/sPbr04DrfXvbJW&#10;AaW4H5tyOLDn2luRqcmnDp48eve0qws7f4m/svnPcB8uqvx697xOLj6Xvxxb/eCfbGQpI6ch8/y6&#10;97xRH1fQfj8e69Keve3IXsD/AIA/Tk/4D3TFadbBHDr3uHU/n/Dn+n449qlyoHWnFRp9RTr3tml/&#10;Ufr/ALb/AIr7oOHRd5de9xn4Bt7fTu7SKipP59V697jH29U1ApWvn1U8eve+B+vth2JNPTrw4de9&#10;8P8Afcf8T7ocYHWj1730OP8Aeh/j/j7914de98j7cQkYH/FfPq3XvfMf63+9e36gECueq9e95QQC&#10;CfoOfeiCQR69X697y3/4m1r8G39faYxsK18v5/6vn/n611737/e78H/C3++/3v3QYNevde98/wDf&#10;fT3Xr3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yX6+9jrY697lxXFvx9P8AeB78OPr1&#10;euc5697d6Y/T/H62t6bE8n2oiBAKnp1K8Ove3iAgsP8Aiv8Asfb/AJdPDr3tTY5jqHP1+nH+2+vt&#10;NIQGyPt6MISAoqMf6v8AD172KGJfVFx+QCfr/T/H2XsNL6fToxXr3tk3CP25PpwDe35/Fvr7tGQr&#10;AnpqYdufLr3sDcuB5mt9P6f1/wBh7Vt8NeiW6ApWnnx697R8/wBTwPqT/h7r0WN59e9tx5uP8Pbo&#10;6aPXveE2tb/bn24OqHr3vj731U9e9+9+69X16975j/H+n+HPP9ffvLq/lXr3vMPp/rfX20er4PXv&#10;edTcA/0Pto4PVuve8t/e+r9e9+PHvx68eve8Lkc3t/r/ANL8n35RU9Nk9e94Dz9f+NfX6X9u+eOq&#10;1697wm34HH+x/wBb6n3fNOqeXXvfX+8/4f8AIvfh17r3vsf7x/r/AI9+62Ove8q24P0/oP8AH/C/&#10;uhr1YV4jr3vPH+T/ALD/AI37bbrY697zL+B+b/8AIvevLpwcOve58JseeRx70err1729UTkSLY83&#10;vcfjnjj/AIp7fhPZw8+nlpSg/wCL697FLCSX02N/yLHn8fW/tYpFD8x/l6cTr3t/qrlW/wBhf8cf&#10;n+v+x59uOAEoufT7Pn0vj4inz697SNUPU45HqNr8X4/FvZdL/ZED1/y16WLlOve07Wg8fgXNx/Qn&#10;/fce08ZUiqjy4+v/ABf+rz6dUKe5R5Ur6gf5z/q49e9sj30kn+nBP9AfqfdnIrQ/6v8AV6dJ52Wl&#10;Dx/1ceve2SpB1f0/3o/196BAB6L3IAPXvcJTyf8AXv8A69/z78emOB697c6S+of66+7KRw9errx6&#10;97ETBLyhtzx/jxfjj2tgI4H7Mft4dPstaE8Kde9rloAY2/oRcf8AEezKtY6gVFP9Vc/6v29NsuMD&#10;r3sOs/DpLmwP9P8AX/FvaBwQAD8+mWBUUPXvaOH1t7Lj8Z6TH4j172Iez20yx/1uDYcm17+zO2bv&#10;1D/Vw6sc1r/qx172MsRGkXufpewH+9/7D2fxHFB5f5fT/L/m6QzVCGn+qv8AxfXveT2+RUU6R9e9&#10;8Lc3/wBv+f8Ae/aX4WNOt069743/AALfQ2H9bf096H5AU9P9VOq0/Z6+n29e942NgbH+oJuPr+bE&#10;8X96UFz/AKv9XmP8PXu52oRT/YGP838+ve8bFraRceo+og2IN2sOOD9f99b26FQ548MVpT/i+A/b&#10;08vhk1OSaCnmKY/njr3vBc8nnn624H+vf3YYFOlQFAB6de9+4AIP1+p/wH4N/wDiPe+t9e998af+&#10;C/jSfyLG/uudX29UOrXwwfOvp8qfPr3vj/h/QE/7xf3bq/Xvf//R0BQvuhPTwAr1v8e8qqB/r/8A&#10;E+6Ek9OrGxNDjr3vNGLtf+g/3vgW90bA6UcBTr3uYo4HF/UP99b2xXPTseDn0697lxc/04/2/tmT&#10;j0+vHr3t4p+CBfnTzx+D/T/H2jkySel0PDr3t+gJ9P8Aja3+x/x9pPxHpfD172/wm6A82sPrb8ce&#10;0kmGPT/XvcSqHH9LXF/6+3YTnrw697TVb/vP+w4H9fa2Cgwei64GCOve2hv96IP+2N+fa5BU9ICK&#10;1HXveWOxsRY3H5ta1vpx7tSjU6TkUNB69e9qDFm3Fv8AGxP51fn2oQ0bV6EdXeuG9OvexNoGLU6m&#10;4+gv/r+z2HMJ+3/N/q/1Zo/wn7eve3Af7x/X8+3x01173nB/H+t/vJ+n+w9763173xb8XH0/Fx+R&#10;e59+69173i+vv3Xuve+j/wAU/wBf37qp6979791rz6976PPv3Xj1731/xP8Arc/6/vfWuve2+tH7&#10;bf1Njbj/ABA+vttiaMTwAP8Ak6utcnr3sJ8uoEr/ANbDj/b39k0+CAPn1R+Ap/qz172hqv6n/X/3&#10;ge6Lx6TN1722n2+OmG6974+99U69797914ceve+fvXTnXvfXv3Xuve/e/de69797917r3vv3rqw6&#10;975f63vXW/LHXvfvfut9e9+9+69173737r3Xvfvfuvde9+9+691731791rr3vv6f77/ePfuvde99&#10;H3vrR6979/xHv3Xuve+vfutde9+976117317917r3vv37r3Xvfveut/b1733791sde99+9dW6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6977tax/qf96/Pv3y691732t/wbf4iw4v/&#10;AFPvRp177eve+9Vv8bcC/wCfzzb3qnVaZ6978Dzb8e/eXXqde98iBxb6/wCIt/jf3qvXs8fLr3vk&#10;ORe/H0HH+txf3o8etg9e99/7z790pjauDinXvedG4/2/0/r7rgHp9Woeve5Ck/8AEe/A6TUdKEbg&#10;4697lITb8/7xb2qjeuOjGKQOMde99n36SlM/kP8AV8ursRXuz1734Lf6f8i/2J9pyvmTTpK0YbJ/&#10;z9e9+0Wv9P8Affnj3cQMwB4dOG2Uiox/q/1enXvfYiP9D/tvdjBU0Xr30qnhjr3uSkBJ+n1+h55/&#10;HPvawnp+K3AOPL/V8uve5i0hI+n+sLc+1cdiz/hP5/bTyznpUtsCMivXvfMUhUjjj8f7D24bIklS&#10;BX86/wCD/KOrtbrwI6975/acEgE8/wC9/W49uixoMf4OtiEDA6978KZiRZfrzyebe6ixauaY+X+r&#10;/Vw60IR173IWkI+oA+g5t/T/AA+nt5bE6u4/5PP/AFf8X04sX59e9yBS/T6f7Af1/wBb342oVqmo&#10;9KH/AGOrCMceve8iQMpHH+w/qfp+PbYtyGoD6+X+TrYTSa9e9usFwtrW/oP9459uxxaMtk/6uHSh&#10;OPz697faFAWQfXV/xP8Avv6+z/Z0/WqfP1+XRtYgFq/6uHXvaljAU3sLWNv6fX8e5GtYzEoKfL04&#10;UwOjyNSmQeve8U7D1WH0F/p/sPa0zsrDgD/m8/8AP6eXW5JCxFcde9s00h5sBcEXH0+h9+F6/Dj/&#10;AKv29JyT173Bdj9CPr9LWtx9efbT3ZaqkU/1ft6Tkip+XXvcOT625+t7ryB+PZZPMAc+fSd1Hp17&#10;30g/rf8A1rf8V9pGuPQ/sz/n6sgHXvchSBzb34XBpxPTwFM9e95RN/UW44/x4+vun1Clu7rzPTj1&#10;73y8gJFr/wBLH/W97MorRc9bBrnr3vMHt/Swtzb8A3P196MpHp05Tr3vIJgo4I/H1/231/r7TS3K&#10;kGn+wOtalFfl173x839Of9fi59oDN5D1p02ZT173lim5tf68W/s/6w/w96EjDqolavXvfckljYkn&#10;+nBsL/T3utR1ot173CkUkajb6W/4pwPdJUOmp6SXAqAeve2meMH6f6/5P+w9kt3FRSw6QOAR1720&#10;TwXvcf4kcf0/HskliZn1DNePSGSOuRx697gtCfwrW+lwP97HuwjxTpjwm6974iJiwGlj/hxf/EC/&#10;u4T+LraxZz173nWmNjcW/oP9c/X6+9ooQaRn7f8AB08Fp173xemIBJ+g5t9P9fnj3qSMSKRwPr/q&#10;8uqumpTTj173DamP1tz/ALz/ALb2gdNLaek7JQ0PXvfOKlJPI/PA/r/S/uoWpoOtolcDr3t2p6XT&#10;YAfkm/8Aj/r+1ccApV+lKRUz172+01OAASOB+eOebj/WHtTFENXYP8OOlKr6Dr3ua1OGBIAva9z+&#10;R/Ue1gjWoNOH+b9n+qvHq+knr3tmqYQt7fj6/wCt7XadIoemHQrx697TVUAC1uRfg24J/r7SyuBU&#10;Dy/ydJJRWp697aZv8P6fXj6/X2USv5L0hIweve4Ln6/7xz7L5JBWv+Hovc1NT/Pr3uN7Z1VPVKgd&#10;e9+sef8Abe9FgBk9eBqK9e98SOSD7b11Nek5Oa9e98Tx73rFOm+HXveNxfkf0+n5971DqpNOPXvf&#10;EcEf63P590Jr00QDX5/6vPr3vOn1H+v70D206fThjr3ufD+B/iP98fbYxXp4Y697UuN/zgsLf8bF&#10;/r78pzpPn0oQ1OevexZwB4A5HpHP14/r7MrcgjTSpx/q/n08wz+XXvbhUD1N6fpf8Hj+nsz8+krc&#10;eve2Gr/tGwta/wBAOQPbE4AUU9f8h6Zbr3tK1qg6rC/1sD/j/r/717Rmnn0y3XvaWqQb8i1j/wAR&#10;b2nJBPTHXvbVLwf8ST/tr39169173h9+69173zQfX/YX5/xuPfuvde95x7fiJNa/LrR6975j251Y&#10;de98r+9dUZTXA6979711WoxTr3v3/Ffe+vfb1731/haw/wBhx/re/dWFB59e99/09+60eOOve+v+&#10;K+99X8s9e99D/ej/AL3+Pfj1ogHj1734/wCw+gI/4p70OtAjh17378f4f8U978+t1FaeY6976/33&#10;+w/w9+631733z/vv949+691730Pqf6D37r1D1733/vv95/Pv3Xhkde9+/wB9/vh791vr3v35+v8A&#10;vH19+61x6979791br3v3v3Wq9e9+9+63173737r3Xvfvfuvde9+9+691733711qnr1732PfuBr02&#10;3n172JvWlQIcpIoZRJMgjVSL6mZvSoB/2/s5299Muoef/F+YOcenSO6qy44cP8PXvdhvWYiqxTST&#10;NB9xSnSVZyzi1gtMif4jnUDwP8fck7aIyCX+WPXPD9v+qnQenyQW/wBnj/l+zr3sytPuWhoailhJ&#10;iaomk1iFCSxqAbU8DA3uC1r3/p7PImCEoTUj/V/q/wBVUEhCgrxP+X/Vjrx5492Q/GzcVPVbIZxO&#10;kktBWz0kgDfqlSUs5P1vqZmYC1/9t7M7Z6AafKo9f8o9f206C25oWdfMZHrTyxw/zevRY+8MNJW5&#10;THosZ8dVTMzSAfRozoYg/iwVRe/0v7w99hcjs7c1FEAKuoxVbIga1vMkZdf9ubD/AA9rLiQ/TjRi&#10;o4D7f9Q/LoFzQETmnAj/AGP8n+XpRdUU0sCwMWLQxL4IzzfS0dlUf63Jv7oZrt1V0dfT0U8SU8tA&#10;8qSQNFpdpQ5KFZeRyp/x5/17ewlLcOpoaACv8uBP+oDpWsKiPSRkg/6v9X7eh69mH2Jk1abyRzuz&#10;mGGZFcC0Ie6eGRiCCqsCjcnix9ropdYCtkny9f506Kru3AbIwf8AY/1Dr3s1HWu4FqK6VShT7WaC&#10;J1YC4QUw9ClRwC3+3F/6e10b+GfEj88/Z8/8HD/N0Hr+3CjUv+r7f9R6wzrrjI/wIH+uf6ezRwhH&#10;AMJuAqFSTxGwXVyLccm1/wDePZgrrUqDThX8/t+zogYthW/1f6v9R6T73BJYG5JBt9St/wAf7D6+&#10;1NAuo6kDEFtLEt6Ppd1Eh+oubn345FCOiqQcQ2TQfL+XrTFOoTuF+pUEXYD9TfUgEgf737d4w2gh&#10;Hsw+igXPAJax54tb8e6x5IBb/D5eX+yT0Xuik1PH1/wdRWezepLqfybAcn6n/G9/capYiPy69JuY&#10;mGoOWD86rfS34/437ULKFA1f6vT8um1jo2gio4+n+r/Y6zRaSSoX8awbEaShtYH+vtukdrIyotyr&#10;KxYXuLgam/HH496aVVUN+z8/tp/q/Z1og1IHAZHnTjj/AGepqqBquzfUfm3IF+PfCRmdUR3BDDUL&#10;WQHxk8ED2maQue40Hy4dVNK1UU65oukkgXPN78nn6/X3CkRJEIUaGVySCbjSRe4Y8/4c+6goEFMU&#10;r5j/AFf4Ok7KUfOQepKsQeeRYD/G4/w9wqpY1iLKpX0lnKkl2YkLdSf9hbg+0cjMTorx/wA5NM8Q&#10;aeXpwxUejUk6fOuP8PWdCSf9jYccAD+oH/E+2I38liWZGDFgbAjUbBlP1t+LE+6Sy6B28SMeX+r1&#10;/l0ZKtVNKV/1Y/w/6h1m/wBb8f7Hj+nuFVQpeNmGho9R8vqBLs1jcC9z/wAR7bR/EXv8z8zw8/P/&#10;AFfPp1WOk0P/ABXl+XXNSfwL3/B/p7T2VKXGlD5AjJqP04F1kUf0F+f9e3ulwOzHl/q/w9WQmhau&#10;B/g6zRX/ACfqRb6/1+hPsK8sWdJLBSygtdY2NtJsyhvxfj8+ymVaK2kgf6q9GEBCZB+VK8f9WepH&#10;sJ867M9kp38lx4Va5CjSFKx/m3P5NvZXM+KD1oPz/wBQ/lThg6s5CK5+355x/q/weXvaEqYDM7xz&#10;ssDtrCiR9Bd7WClTf6i9v8f9h7SMxKiv2Ef6vX/UejqORljqo1U9BwrX+frT/P172H2WWE2iMkay&#10;08w0uHLaw62PqFrjji/squ2odJOR/hIGa+fGhH55r0bW7Mhr+EjP/F/4evewwy7ESzOfG66DqIYg&#10;eRkJQKn+p+oIt7K2BB4gj5fZ+w/PoSwCgUCvlT/VwqOvew4zjpV0kiPKoYRNGYgGDEg/tyqSfoOL&#10;+yyVjI2kinl/k/1f7PQgs1COSBSprX5+nXvYHZmCSnq7kEAkeoXK3K25P4v9beymZCr5z/sfL8uh&#10;bbsskQP+rj/k697x0T31LISFYaG+t2VhYH+vH9R/sfp7tHWuPLz/AMH+Xq8lRQpgjh9v+D9vXvYm&#10;7UqIkqomk9Swso0qoYtpNtS/1BBIYH6g/wCx9mEJ1KPIZ/LFekrajGVXHrj/AFfl6de9qrM09OTT&#10;yR64Icgz0041a4YagLelqlYXOlgVRweQOOePep6UxmnDh5Vz/q+3o4sHYxipqR/xXXvaOkmmiD0s&#10;shijqQwYNbStVAeQSP7Rsf8AAg39pmytAePQijYstBwb/D172n46SHMRS01fqRgHihqR+iKdT+xN&#10;Jxyp/Q4/1j7qG0mpz9vn0vShorHPl+XXvYV5/Hz4yqaGfVHIrEBx+mQoLaGP5/BB/I9pjVTnrTgo&#10;3XvacEfmdxdi7epBqvdr8qG/P+Ht4cK+XVxnPXvfRgMMUpcEI4BAvbS9rXX/AF/+K+9463pABHXv&#10;aIqLeRyv0LH8WFzybe2hxz0XnJz173jX6j/XH+HvR60tKde9udP+pf8AWH+9+7x8evHr3tUY4gG3&#10;+x/P0B5I9rYgdJNPz6ueGOve1Uh/a4P45/4oR7eNaCvVuve2mtHpb/Wbn/evaecENg8aH8unhkiv&#10;y697Ss3+cb/Yf8b9l844H7etPx697wPe315FzxYf737YzpNOrw+fXveGK+r/AGIv/S9/dOlPXvbi&#10;l7D/AIn3XFerCnHr3uPUji35tbjkfX28hIj1dUf4Ceve2SW5b/D/AGB+n59+xXovx5Z697iv9D/r&#10;H+ntyJguScf6v9Xyx1Xr3uMfasGmPX/V/qp1U8eve+B9ppKasdeHXvfA/wC+/wB79tkdaI697696&#10;HWh1733f/Y/0J/PtQoDZ4HzA4dXHXveQfQe3Qq0yOqnr3vIPfunOve8h/P8Aj/X/AA459tSA1DHh&#10;Shp9vVSOve+wCOT+f+JP1B/x9p8+Xl17r3vJb/Y/4n6/7f3Xr3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173yH197HVhx697lxm/+H54/x49+HH5f5v8AV/m6351697c6U8kX+t+B/wAT7WqA&#10;ACPL/V/q/Lp9ePXvb1D+L/6w/r/tvdh06Ove1Lj2s4/4p/T+vtPJ5V/zevS2A1XP+ry697E7DH9q&#10;w/1C/wDIvaCT4yT6n/D0aL8+ve23Pj0OLfUE/wDGxx7oK06bkqV697AzMi0rf70OOBcf77n2tX4A&#10;vE06J5h2EHOOve0bUfU35/4p/re/dFTefXvbY17/ANT/AK/+HFvbg6aIFOve8P8Avv8AD2502eve&#10;+PvfVOve/fT37rwx173kF7D+nP8Aj+LfT+v9PeqiuenBnj173lF/z9QP8B/sfbZ+XWxWlR173nQ+&#10;n/AfT+v+x9tnj04OHXveQf8AFPeh1sde9+J9+PXieve47Hn/AH39Pbi+vTRNeve8bcX45/ofpx/X&#10;3YZ695de94j+f9j/AK31936r5de99Ef4/wCHJ+g976r17373rq3XveZBwPx/t/8Ab+6Nx6sOve86&#10;fQ/4m/tturgGmOve8w91HVx173Li/r78eHXgc0697d6U8i39bD/ih9vxcNI6UKfwjr3sTsE/6f8A&#10;agOL/T+vtUMGp4dOLg0PXvapnN0P4uAAPp/r8D2/LUKf9X2dGEZyCfn/AKv9X8+ve0rVD9xwDyT+&#10;f+Iv7LZfgavr/m6WL8PXvafrh6R/tv8AAc/19pojnT6/6v8AL06jg9nr5f6vL/Z8uve2JwLFf8T+&#10;APxc3PA93ev7P216ZnXg1OHH1+XXvbJVizf64P8At/yOfdR0XNx697bltqNj/T8fUe7N69J+Jz17&#10;250fLD/YG/8ATn+v+8e6g0pTzx1ccevexN2+pLRj8gAEcf7Ee1kBIb0r0sC1Tr3sUY6UGHkXshIP&#10;1AP0BFgfx/r+1tW0kIaVp9v7eqFGYVXz/L/D172Gm5Kexfi31H5/1h7ZkFKDpl10inXvYbuulrc8&#10;Efi3+v8AX2XHLE/b0gIq3Xva02m+mojsbWk/rbn6+zS246uOMfy/1enl1fzqc9e9jfCQQvP0/I5I&#10;/P09n0Q7ePz/AM46Qz4Q0+X+Sv8Aq8/s697zXt/xPt/yqcdIuve+B/3v/ef9b2lb4uvde94yTcWt&#10;/twCPpb/AHv+nvWkadR62FJXV/k+3/N173wcW/PNzYWsCT9D/jb34EcCP8pp/qp1VWAORj+fz/1Z&#10;P2ceve8RbULrytgQD6DYGxA9uBQuGpX5UPStQsdBIBqJ8s/Pj/q49e94iDa3P+P1AsP6A+79Pcev&#10;e/Hj/WsePr/yV+Le/Zpq8vXy69Xr3vq5/H+x5/259+691731wPybH6H/AGN/fuvde9//0tAu3PH+&#10;t/rj2x0uSPTlut/j33Y+/dO1697lKAAAP99/t/bJNTXrXE9e95l+hsbf1/1v9f3Q8R06vEde9yof&#10;99/t/bUnHp9ePXvbvTk+j/D/AA/w9o5KV6VwUUk/6v2de9vsPAF/oLA3+p4H59oye+lOjGI0NPXr&#10;3t/pjeO1v94te39faWYUavSnr3vDVfpYX+n+H0Pu0ROrrXXvacr+VuOPrxe/H+x9rbetafb0XzDB&#10;HXvbIwJIH9T/AMi9mCGhr0XsaZ6975p+n6c8/wC3t9fd/wAYr0yxIapPXvb9jT6l4seeP6C9rce3&#10;waGvVnwtfn/n697EzGm9OvPNv96H0uP9gT7PIMRsP9X+bqr/AIqfLr3t1Fre1FSQK9M8eve8yH/G&#10;/HAte3H5PvfW+ve+Bsb25PBv/sPpz9f8ffuvde98Pfuvde9+P+P+2P1v/X/evfutHr3vj/sAf9f3&#10;7qvXvfr/ANf96/23v3Xj173xb/kf/Gz731rr3uHVAeFyTzp+v1uV4uP6e6cTTjXB+zq618uvewsz&#10;SkStxwQ1/p9Q1vZNOM1+f+EdUbh172gatbFvz9f9v7aU5B6Ttx697aj7UDpO3XvfH3vqnXvfvfuv&#10;de98veunOve/e/de69797917r3v3v3Xuve+/euvde9+v791YHr3vl711uvXvfvfut9e9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfj/wAU/wB9z791o9e99f7x731Xr3vr/kX+v7917r3v3vfW&#10;uve+vfuvde99+/de6979711vr3vv37rfXvfveut9e99/63v3W+ve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3vscfXg/wBTf6Wt9PeuPXuve+V+OB+T/sRb6e9Uz1qg6976JH+p/wB597p177Ov&#10;e+xa/wBLcfn37y60eve+9RBuD/r/AEP+t71SvHrY6978rfn88fUn8C17+/EdbrTA4Hr3vmCCOD/r&#10;j/jfutOrhhq1Up8uve+Snm39fej0oU6hXr3uWh/33+t7r8+lCGop173Mj5txf/D/AA93UimeltvT&#10;TnyPXvcxVB/3305597rX/V6dLNLGppXr3vnoI/of8fqPe6Dr2mhx/P8A2eve/abccf7AcfT2qV9Q&#10;r06ACB173lRBcXH+w/417uATw6cC9e9vVFTJJa4uB+Dzzb+n+29iDb7FZOIqa4/bXpfBEp8gf9Xn&#10;1728CnRRYLxe/wBPzb+vsQrYgDtx+XS3whTr3vA8HJuPze3+8/n2nayJxp/Zj/N020VTkde99rT3&#10;H0/x/PP+uT7sm3kmmnH+r/Vx634A40x/q8uve5SUgJHH1I/p7M4dpUgHh6+X+qnT0duCaUp/Lr3v&#10;M9A34W4P5t/xI9s3m2PGtVFQf5fy/Z1d7NwKjPXveMUZB54v/sD9L+yg2mkCv+r06ZNuVA8/29e9&#10;5RTW+t+Tb/X5/BPurQLTByOHDqpQEUHl173mSEXvb/ffT/Y+9C3QjI/b/qx15FoMjPXvbjTjQbi4&#10;sbi39Pxf/intdAgjl1Kc4/L/AFf8V0YwgI9K8R/P0/1f5eve37WCn1sB9B/T/iP9t7GlvKXhGrJp&#10;x/1f6sfPo3jditKcP9X+rh17231MhuVBP+8/jn6f7H23JKRXP8+HTMkhBqOve2iVnv6T/gf639oZ&#10;Z9Boa1p/qzx/yfy6Ss5rXr3uHJKU5+t/6WH19p5b6RVquP8AV/q9emmk0gnr3uKagH+v9ObWH55+&#10;n9PaBrrWaE56b8dX7a5/1fPr3vtJGLfU/U/Xn/b/AI91EjV1V/1fZ/sdbVvMde9yAW/II/HH+I9v&#10;pIx+LPT6OSM9e95ACw/JJtyePp/X3cOpOMEdOAA8Ove+tRU2/of6nk/m/ti4ehxkfs+3pmUUYUPX&#10;vfIuWFv6D82+o9pnmoNRNOmwacOve8TSEf2ief8AH6/T8/7f2gkuNa0XgfP16TtOSMde98BUn6E3&#10;/wB4/NvbSSlD28em/GaukHPXvchJjwQT9fp9T/t/a1ZfXHTqXHAN+3r3uUWJ/N/9549rFqSB0qJJ&#10;6979yw+n144uBf2/4LOmkCp/y/s6bdGkAI/Z173GlhJ/Fxz9Pp/Q+yu8t2IoaZ/1Y/zdJJomXB8x&#10;173BkiLL9P8AH+n+9eyB4nFVofy6SGNuve4pphcjj/YfT/XB9+8JyNVDT/V5ceq6D173x8Fibgf1&#10;/wBb3SgHWgKcOve8yxWtf88H/X+vtRFECO8Z6uig4697yGnFv63F/wDW/Pt14RSqAY/n/q/n59ON&#10;EDwx173gakUnlef9YX/2J49oXVeFKn5/6j0wUHXveWKlFxx/hwBx/r+2wkSHUBTrapU9e9vEFCGt&#10;YXvbgD8Afi/t2mK9KBEOve3SOjZVtb6W/wBb+tva1DCqjNP8OPl/qp0+sagcOve+LxBByLf6w5/2&#10;593aRFIFeP8Aqz1s4697YqwCxtb8g8/X/X96a6TzP+r51P8Aqr0lmCnPXvaQrB6yfqPp9Rz/AFt7&#10;Lbi5U8DUH0z8+i6Wg697ZZefwbX/AKfX6f09lrylq6cEeVeHSCQnSSOve4Eg/wCI9ojIa0Hl0WOT&#10;rI697x2txb/D2ySSa9Msakde99296PVS1ePXvfBwSf8AW/4r9PdhSnVeve8R97PWj173w/p+Pre5&#10;/HvXy6aeunt4jr3vgRzyfp/sL/0A92rjHVA1cUOf9WeGOve5CC5B/N7n/C3uvl0+ooOve50IuR/r&#10;/wBPdR08B172p8coDqeLXHFuSfwfdQaEHp5QQPn172KWCYBkv9OPp9bf1/3n2Y2p/nw+eRT/AFem&#10;On24jr3t5qQNRAH5/PH+v7Njx6TNx697YqofW/Nwfr9L8H8+09ywAC9Mv172lKtf1f7f8/ngce0p&#10;6ZPXvaVqgeT/AIn8f4+0zgBsdMHj1720zfX8/wDFfdetde9x/fuvde981PI/1/rf6j+nv3Xuve8y&#10;+3ovPrR6975j2714de98x9PeutNUsOve/f74+/daIapH+rz697649+6t3Vp1730f+R8e99bqRXr3&#10;vu/v3WuGB1731/tv+J/23v3Xvn1734f05/pz9fp+ffutUzXr3v3+x/335Pv3W6Hy6976/P8Avuff&#10;ut9e9+PP0v8A63+8/n37rXXvfh7914de99/1/p+Rbg+/deOeve+v94/2/wCPpyPfutmvXvffv3W+&#10;ve+v+R2J/wB6v791rr3vv/D/AH3Hv3W/Pr3v3v3W+ve/e/de69797917r3v3vXWqZr17373vrfXv&#10;fvfuvde98h7r0yxrw/1H/V5de9iT1nj5Zs2lfoLw0IaZgRwXUjSpA5N7/T2c7cuqVW9P9X+XpLcE&#10;af8AV/q/1fLr3s7Ozq4YyCSt1eJVUvC/JcSOdBax5vf6X+v+w9j6zkA7yKAgnHz/AMo/y9BycjuJ&#10;8yf51697MXs2CkWiO5MkwkqaOmnfHwm7kSmEv52U/UrYMOeD/vAitnZgHfzHp88fKuDX8j9qA0xI&#10;/kP9X+r7Ovezc/ETfsUdHmcNNMZmgrZstUg3uH8ZEsTFv9quR9eD7MrdgoKj7RTypT/LT/D0STRe&#10;LExGT/xXSB39gv4vQRPGdNQp+0R7XKrVyorHjn8f19mm3Uy7lweZmd1RZBIkUqW51xa3KkE8i629&#10;q4T4sZDfYB86f7P/ABfQXvYFUivpn1p/q/2a9J3btP8AwGvxuPjV2BhtIp+qAN44yb/j0sfdC/ce&#10;En27urJRFDGPu6m8lmXUkhVqUrq55+hP+39hq8Ro5WDcTWnDz8/24/Z9vTcdHA9eFOhg9qbp7P1N&#10;TBLHUypLFQvEJ0ChHMNVMYmWw/CGxJP9ePdrJ1dipof8vlx+2laceOekl/HRSVr/ALHl+3r3s8Oz&#10;YpadKapp18X3chgDOxVgFQKrgn9Qv+Sfz7N6MToAz/hx0E711NUIOP8AV/g66NrG/NufZsdu1lO0&#10;aBpVmkcgEoW8B8C2ZY05NvqADwSLe3QwWQPwzXH8v2fb+XQbuFc1K4Pr51/1efTHVo31AOkf4c+t&#10;vqT7Xq1a3jV2WVQAxVfSouNTXX/H/D27JcMaIvwjPn/q4efH/B0UmBqHFPL5/wCr/Vjpq8fDkXVi&#10;SNR5PBsCCf6f09zoahGtpVwpBIX0kLq40gk3/H091EncAp4mg/ZQ1Py8858/kjeMqaV/1DrG8bEG&#10;+kmwu3Nzbm5A/wBf3zuHAD2UDWyt+CLlTc/7H+n+t7u2mmTgZr/q+XSckq3aOuwuk3U6i2kFb2IN&#10;gQP94ufcC2kSWYkKWBuBpKg3AH+N7H28EJQgtqY59QKflXiTT149NazwPma9TALlTptxx9b3P9f9&#10;69t0jqYvIiltJW5FwFN/Xb/W/wCN+09RprTp0rpfu4eQ9fIdZlB1aSbXJ/Ava1wfcGSVA8mprh1Y&#10;WYjSgYgAjTf6WB9+/ASRUU/nUU4emDnyr024rw4j/J1IVTpWw5B5sDz9b/X33KZp002QIwBRtBNy&#10;tx6L8f69/wCvtoCpAArQU4cPz/z1z00qRq9fPz/2euQIQ3uf8Rq+t/fAUimAObiUnggA2UngHjkc&#10;C4/Hu4t1kjrMO4Z+XDh9hJz60FeHW/EHiFW4f6v9XzHXtdmsOR/S9ufz9PbTkKf0SoIXcSgkaeSg&#10;SPXe3+N+LD3WSOOOLhQnAzwHyyfP7Sftp08syqQSRj/ius0TXI5sR9f6G5/2HtD1cckmpdKh3ULa&#10;SzMGHpstr/QXJB/rf/D2ilYCOr4/nnyp/q/ZTp0yAcDj9nn/AKvnx6mra9/9jx7C/Mz1MEcpuifV&#10;WZQFDBjZjp/x+n0/4j2SXUgUV4V/zdGkDLIRUelB8+s3sJM86yQnQwkKMDIASSQRqJH+tyLj2SS3&#10;AB0jPE44k04V/Pz6O7TtkGrA/Z6Y697B6vqZg37j8lX5+mqNBe/H0PH49ll1PKoBAJ4/mKf6q/s6&#10;GMEKuBprT7Ove0mj/eljLD6D+95F5cLYMv1/PFhc359lv1EkvaRWlf2/P/VjPRgY1hAVDw4/b/qr&#10;9nDr3tB5yJTJL4C58moKGJ4kT6kr/vH+x9pFrUEYBJJ/1f5f29GtoxUq0mfsp9n2U697C2ugkndr&#10;DTdSSTYEyI1msf8AYf7H2mbW9XJ8xiv7P5efHoSQMNGr0PrX5jy+dOvew23BBLFG7sl0nkLn6gxa&#10;Gt6R+R/X/intBcpQagPPP+z0f2UisQtcj+f+br3tJRurCJGuHVj6v6aj9bD/AB9o+BIOfs6NBx69&#10;7V+LqjSVkF3vYJpK8qwHGknj8e1kFA1AeP7CR69JmiAOofn172NP2P8AHMFK9E4kqoR95DADokdq&#10;f9yaILyDrQMtv6/7D2qlQOvr5/6v2/b1azl8GXw34de9hNkPI1TV0VQkkdSn+V2fhJaOS329Ql/o&#10;8ZOmQXNwb/S/tESwUaceX8v9XoPKvQttiGQU8vn/AD/1U9Kjr3tNyzTUwlDTvBMW0T09tSyKvqSd&#10;LcEE/W3+B91Y0U4r/k4dGoApn9nXvcE0suTWVKuUTytdVVh+kD9Co5+t/wCz7TA149WA1YPn172g&#10;6zF1FDUMisrKrEmxBKrqt6r8E/63t5TUVPWwGpXr3uFNS1MkohYMSU1pzcMCLgr/AK9re/MdPVXq&#10;Dkde9ouvpZIZ5EZGBDG4C/8AEe9LGxyPSv8Aq/b/ALHRc2DQde9wFBvY8f6496ZWHEZ68Ove3KA8&#10;r/sf+K8+9x01dbPXvakx55H+B/1v8bn2rhpU/Z1by697VkRHjP0tbj8/43sPb+SM9WHXvbdVKLN+&#10;b3H+P+Nh7YuacRjA/lw6fJwD9nXvaUnvrN7/AO3/AB+PZfP5fOv+TrT8eve47/pP+APtgcCONerw&#10;Hu0+vXvcdf1j/b/X6cX+vunSjr3tyX6Dn/fX91889WA8z173jnHp/wBv/wAa59vp8H7etSf2Z+w9&#10;e9sU31/2P/Ee9Dj0Xde9xW+n9P8Aefb8JNT6f5eq9e9xj/xv/E+7uaig4/yH2/aCeqt173wb20y0&#10;OfPPWh173jb/AHo/7x7p59ePXvfVv99+P9j72GI4Y61173y/330/2Ht1SuaY/Pq46975D6fX/jXt&#10;1TXrR49e95B/X/fce99WHDr3vKORa/8AsRz9fre/vRJXPH7B/q4de697yD8f4i5PHtGTWtePWuve&#10;+XuvXuve+vfuvde99+/db69769+61173737r3Xvfvfuvde98h72OrDr3uVHf/ivH+PvQpq62eve3&#10;GmPr/wBt/vPB+ntevw9PDj1729wkcXP4P+H4/r/h72OnR172o6A+qP6/UWvwbf8AE+2JOH+r/V8v&#10;y6WwEaade9iZhHOi3+BUcc8fTn/b/X2glFJftP8Ah/b69GsWSK9e9xc4p0v+Lhhx6gLfQX/P+v7a&#10;XhT/AA4/l1VxTH+HH8uvewNzY/cYccE/61/x9PauJsf6vn/sdE0xIJJ8uve0VUfU+7eXRS3Xvbaw&#10;uf8AiPbwNOmm697w2/x9ufb03Tr3vh791Tr3v3v3Xuve+QNvxe/++v791cde95kNx9fp/wAR7bbq&#10;4AI697zJ+ef+N/4e226sBjr3vL7p1vr3v3vfXuve45/Ptzps9e98P9V/rcC/592xUeXWuve8Zsfo&#10;P95uAAOfd/t61173x5/234/HvfWs9e99gfW/9OOL3PvVD1vr3vKh4/2H/E/090Iz1YCvXvedAfr/&#10;AMUH+HPttvTqwrTHXveYC3vXTgFOve5UY/3jn/bf4e9eXXl9eve3al4ZP63uGH+vf25EK16dA1Aj&#10;r3sR8GT6D/UW/wBc3t/vPtYo7B6+nyp08lB172speENrEafr9L3W9ufaiRW0DV5eny/1fb0vWukE&#10;eX+en5f6vXr3tMVa+th/Wx/x/wB59lsmoq+nH/FZ6WpkGnXvbDWj9s88XvYfj8A+00VQ/D/V6fb/&#10;AD6ej+Lh5f7NPt/n172wuB/rGx44P+8e7uCRjpucHTUeX8vX/D172yVY5H9B/h/vv9sfdOiyTh17&#10;212Or6n+tv8AeDce7HhXpN9nXvbjSfrB/wBjyef9gPegRjpRFRmAbh172Ke2wPJGCP7V/wC1f1Gx&#10;v7ejY6g58seXyzn+fS9Bwbr3sdaOiV6VDYWaO3qseCLfn2tVhwJ4fzr/AD62VGojr3sK91Uukv8A&#10;T6fXkg/7H/evdJHGW8h0jlFOveweqgFlb88/T8/09oRU9F1CeH+r/V/m697Um2HtUJ/XWAbcWHtf&#10;a8RXjT/iutUHn172OlOw0KbW9PJtwLj2IITSOhbBpjz9CT0huAQCAfMfy697zm5/33/Ee/MzNx6S&#10;de99W/2Nxxx+PemFOHn1rr3vgf8AVX/AsOLAH68kfn3YGoKjz9PTjn/D1tT+Gla+nH5efkf9WOve&#10;8YN7m3qsRcfUWNiCPx/rf8T7oxxQcP8AVn/Z624AwOHz/wAI9ft6974yqOD/AK4+o+gF+L+7x+f+&#10;r/Vjpy3LDUOIx+3/AIofP8uve8FvyDa39ATb8j+n+t7cr0prj5/s6975uFH0I/xsRb/W/wCRe6IX&#10;/F0zE0pJD8PmPnT/AAZ/y9e94/8Ajf49udP9e9+vx9P+K39+69173//T0DB9Pp9P8f8Abe2OjPrf&#10;498gbc/W97j8c/096pXHXuve86kGx/xtx+CPbRHWvPr3vOvP5/3r3Q46cBoa9e9yYjb/AG5H/E+2&#10;5KdPqfPr3t0gP6Qf6/1/x49pJAePSuEnWeve1BTkFRyL/m/9T7RP8fDowirrHXvb/Sn02J+n9b/T&#10;8e0swyPn0r69741J9Lc/69v6D/W/PHu0QNeHXuve01XK2liSODb6j+nPPtZCRqBA6Q3FCDT0697Y&#10;2/3o/wC++ntcvp0WEeXXveRLcf8AGvr/ALD3c8emG8+ve3vHH1qB/j9eLjjke1I8/s/y9OtlD172&#10;JOJOqBefpf6/Xjn2eW5rVaeVf8PVG8/s697eV+g/w/x/4n2oHAdJx173kW3+3vf6C1v9f6+99W69&#10;77b6f74g2/AB/wAfxb37r3XveP8AwPv3Xuve/H/b/wC+49+611731/vufof9h791rr3v3v3Xj173&#10;x976r173DqLlX+pOliB/rWvY/T6+6ioJ0/l/P9mOnE86f6uPXvYY5tbSHj8P/jY3/H+w9k84NM+Z&#10;H+Dqj/D172H1YPU39L8f8VHthek78eve2hh/vh7UDpO3XvfD3vpvr3v3v3Xuve+Q96PV1z173737&#10;rfXvfvfuvde9+9+69173737r3Xvfvfuvde98veurDr3vv3rq3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+691737/AH3/ABv37rXXvfX++/r731rr3vr37r3Xvfre/dap173737rY6977/wB9+Pfu&#10;vde9+9+63Tr3vv3rrfXvfvfuvde9+9+69173737r3Xvfvfuvde9++v8Avv8Abe/de6977sf6f1/3&#10;j6+/VHXuve+QXm1/oR/vV+R7qTjr3XvfiOD/AIG3+wv+f+K+/V691733+bDkAg/QD/H377etde98&#10;Db8e7Drwr17369z/AK/Hv3XuHXvfv68/8b9+691730Rb6+/Drda9e95Et/sT7q3XvPr3vIOCD/vv&#10;8fdT0pj+Hr3uQhtYe6dPxmh697cIj9P9h/vPuy9LrcipB697cF06b/7f/iPd6npejMGx/mHXvftX&#10;PH04/JHvxPWzIT/qH+br3vklj9bfn/ef6393WQjHWxJ69e950IuD/wAj9qUdahh5GvT8bCvXvahx&#10;7j0kfi1x/iP8fYy2lkJH20/1evRnbkcT54697eLA/Tj/AA/p7F0cQbuB+z59L1UN5569770ah6h/&#10;vvr9PakW6caY/wBX7f8AJ054I9eve5lLS6yOLm4/2H9SDb2utrHxDjH5f6v9npVBBXh1728x48cE&#10;j82JP+8Af8R7O7fbUXjk/wCr/V/m6XpbovXvco0qhSPrz9Rz/tx+Paa/tFUcOP8Aq/wf6uHTjQaR&#10;Qileve4zUlwLWsfyRz/hwfYUvLVfIZ/z9JXhI4de9x5KYrxYf64+l/8AC3+t7KXtzXA/1Y6SSQLp&#10;qoo3+br3vEItLDi3/Fb/AFv/AMa9p/D04pw6T/TuBUDPXveULfSB+Pp+Bz/U+3khatVBJ/1HpTHA&#10;ENa5x/q/Pr3uaTpBDX/Fv8R/if8AevYhtiYk0nh/q+X+r8+laMU4+fXvbdMSWuf9c3/4n2muq0JH&#10;4jn/ACdMvxx1723yH+n0IPFh/sfZW0jVNfL/AFU/w9ME5697hS2tz+Ln68f0HtiR2Iz+XTRNa169&#10;7bmtr+o/w/w/1r+0ZNDWvRex0NjH+r8+ve5USkkfT/YH/b39vKxpUdLUIYVHXvbpHFqt7dDEdLEG&#10;lRUde95xDb8fX/fcD2+Cvr0oFOve480ek/6w5/qTf6/639PaK6kKrUfL/V/n6STfxde9xWP4/AHN&#10;h/sbc+yuaYr3k1b9vn8v9Vei6RiSamueve4r3/Fvr/iRf6X9tKOwsSe7P2fIdMv8JzTr3uOw5tx/&#10;gP6W+hA9+B6T9e95YXYNY/QE/wDGvaq2Ymq/s6ciYg0697dVcaVP4P8Avjf2I7SIuK+VM/5Kfb/q&#10;PRxFUqCfTr3uQl7/AE+v+P8AvPszApgDH8unuve+3+i2H0PJ/P0/x9l19EWGsAcDXH+rj01MpZcD&#10;h173i0A/43+n0/1vZC0IrjHSCleve+LQr9fyP98PbRioKk4HXiOve4UiqpsOef8AYfX2ldVrrAFf&#10;9X+rHz6ZkHA0697xryRwR9D7aEiKCa5Fcf4OqIe7r3uYOVAAH+vx/Xnj3dpo9B0nNMYPT9R1734x&#10;hjwLf1t/vfstdylKceqaQePXveaOOwHAFgP9f2mOG8Rjn168qUNeve3aABeB/vfN/bscwUY/wV4c&#10;f9Wel0CrSrUz5de9y3mAU2J4AHP+9En6e/NdnyXOfL/V/q+3pwsFWpUcP9Xl/l697ap6sWP5A/3x&#10;sfdFuamp/wBWfl+3y/b0iZi1T172n6uYEMR+ODyT9Of7N7+0807saHP+DH59JZK8Ceve0tUvqY/1&#10;uT+LAfW3tM8rE0B6LJ37qA9e9tUjcHjgfQX4Fufr7TSHUaV/1f6v+K6K53oQP9Wcf6v8vXvcI8/7&#10;Ef763uox0k4Y6974Ef74e9Fhw6bJBFOve+rf77+n+t7pUgVPl1ShHHr3v1r/AFtx/vuPfqmv+r/P&#10;16hrQde99GMH/D/ff4+/CQ+eetV697xmM8/0+vP1931g9e49e94SgB+n0/3w9361p697kIth/wAa&#10;/wBt7qx8urjr3ufCOR/h/T68e/Yp08qjr3tR0BAYWv8AqH5+o/At7ocZ6fyF697EzBm7x255HHHN&#10;yPyfZhBg/t/wdXYjHy697UNWPVx/XT+f94H/ABT2b1qAek78eve2GrHB/wACb8j8e2ZyoUV4/wCo&#10;f6vy6Ybr3tLVotr/ANiPx+P6e0Z6ZPXvaUq/7X+HA/r9PbDrn7emG49e9tEo/P04+vtvrXXvcT37&#10;r3XvfJb34/HPHF/8L+/de697zr7ei8+tHr3vmP6f7x/vHt09eHXvfL/iP9j7117Fanz6976/4p73&#10;1vI49e9+9+68a16979/xP9Px/r+/daofLr3vr/Efm3+29+63Tz6979/j/wATyf8AW9+60TQY6979&#10;/seB/sPfuvVxU9e9+/2x/wB9/h7917r3vw/x/P8AvuffuvY6976uP6/X+n1/x/3j37r1c069779+&#10;63w6979/xP8Aj/vRPv3Xuve/f7b6/wC9/wCv7917r3v3+8/6/Hv3Xq9e9+v+eOOPqOB79177eve+&#10;x/vv8Pfut9e9+9+69nr3v3v3W+ve/e/de69797917r3v3v3Xuve/e/de6975D3o9NvQde9r3r7Lp&#10;js1FBUVHgpqp0RmN9IfWCmr/AA/Hs1sJQkiseBwf8HSWdQVqevez8beoKWtycNL5VNCjRT1DqNcZ&#10;SKMOI9Q/qxP/ABX3IlogkIJOMHhXFR5Y+0dBq7FHZeFTn/V/Mde9j5ipaYx1lYw8VDS0c1JHCg/Q&#10;qwnxzOp+upiCRb2II1AWteHD8vP0z/q8ukIILGvAAj/D172//H7Pfw3cu5ZjIsNLU4yGKRgNOqUx&#10;G8yAXvqC82P5/wBb3WKchzqwDwp9lKH/AFHouVQrt6eVP2H9nWCohE0YUgNZ43AP0ujAg/7D3ZTt&#10;aBZdq0KFiaeohqKhhKzFm1llWPn6+lQR/sPZxZEgYzx/yUpWn+rHy6DW6KdBIGc/4K+f+ryz0GuW&#10;n8eelkC/uxNTQRslrBSA5kJtxZmI/wBv7q6+WGzpkyEuUSkmdi0VDUMQpWNZlP2tQyra6syhSfwS&#10;P6+y7c4TUkCprx4+ePLPlXy9K9EVvIAxBwcH51+X+qnQl07rJDG6kEMoNx/vI9l12DiH248srxSR&#10;tPo1JICTUTSSIvi1/QKDzpI+vsvtoxE1aUB/LzHDyzxPl/lcun8RKE1rj7P8nWb2dLY26DUYekFK&#10;FNLBVRSywgkSxBJHjqo49X1Gqwte4Fj7Pq641UeXD5cPXiP9XDoN3FurPUnPz4fI9dEX/wBsR/t/&#10;Zodk1yzwxgFiXBqFUDmNZiH0gr+L8ke9cFx+3/D69B66oGNMnqDVJwfpb0jn88W9jRTRk8lgpmCA&#10;ljqAIS4Ivz9fdo4mkNQQCaAVNK/Z0TPIDWn4f8/5D7emOQ6f7JOnUeB9f8L+3GJ4wWSWcswCNqBt&#10;cg2YKP8AEfn6+7hACQaE4z/mzX8/9josnz3AY/1U64kPZSiW/UCD+ARe5P8Ar/i/vK8qOhQWst1F&#10;yGLL9Wuv+H+9fT+vu+vSNQyR/hHSQuFNKdcliYHUT+ogkAEWP0Fj/sfcaolBAIkugiLnTexcHnWf&#10;94PtWJFCUB4D/Z8v9VektaGhHn1njQ88c6rc/gfi3tqdrXVGJS2pQTyGNy36eP8AY+0buX7RU09T&#10;5dPaie4nPUhVH1KgX4/1/wAD68+4JPKhgzEMHVbXQMOQhBN7ED22ZFCkDAr/AC/l55r9vqeqkg1I&#10;4evn9vWYA2NrAW03PH1/N/anxqRvEhchiVU6HstyD67gc3H9Pp+fbdvKrkaRx+X8x5ceJ/2OkMzM&#10;SSop/P8Aw9Q5yVJte3PqHNvpb3NmpUF9LC5+liLHm4IB/P8AUe16tXPCh/1f7HTakkZ/1f6vI9Yl&#10;kY/Uf7f6/wCHuA8SquqwZQPUbWVdQswIH/Ff9b2xqLRlnABBp/h+Y44+zr0gPD1x/h6zqxLEc/1H&#10;9SP639h9nKInXNTqEWNyTGSFPjY6pGR/6/n8H2gnSsbMD+EkivD1p/l4/aM9PW0lBoc8fPpzha9g&#10;3J/qB/trj2XneE8dPJUFX8qadLFWYsSx4v8AjjnmwJ+vsI306IxUgZHrXy9K+nl6+XQp2yNplWoo&#10;Tw/L0z59TfYQVrSmOdYob6kZ/uAfQqAaQAwt+QCD/jz7IvFUBiMcf8HHh8vPoT20a611GlPL58fT&#10;8uve0DkaJPLHw8nlTUojSyorkpIPVx6v9T/gb+0uoKdPHUM5+WR55/z9CG1LhSAaev5f5f8AP172&#10;1S4eSlcQwwsuuPX5AxaxH0Uq39k/Qf0sfbJUKAU4EV+w/wCXPSsTiVS8jZH+r9teve0ZV4Keb7kL&#10;AJZmMolblmRgQoZCePp+f6+0qq7ExrkedOjCK7RCqkimKf7PHr3tB5HbU8UM08KKnhCazpbUwt6m&#10;Ung2+h/x9tSR4LEVr6f6v8GejuG7R5AJBWv+r/N172GG4KNKiGSFoCS2rUXGnxMosWXT/X88e0Mo&#10;DApTjj/VTh9v+fo8t5Xjoyny8v8AAfSnXvYI1dI9PVCPhiCq3UkgLqv9fzb2VyIUJB/l0J4n8RAf&#10;Pr3txgYp44yS0sbsbavoEGrgn+ov7urg+WT8gOrMAa/Pr3sYdj5r7SpiBJkgM6MylvoCADpb+pF+&#10;P9h7M4XVkr+X+QcSf+K6LZZNDDHD/Vx/l172vN47B/icVDmMOQ9U4qFiVSW8jxRa0pVYf2mi1AIf&#10;1FbfU+6zRnD8Kin+r/Z/y5Em13+tQhw3+Eef2/6qde9l+y1LAAsU6vYFkB/TPSyR8NCb/wBDcW/p&#10;7SOpyCKV6FUbiRa8Ove0i1Q8BkY3lgjewMRs17WVrDg2+p9pfOg6vw697gyzRRSN/EVZ0lQtDUpw&#10;HVgGJjb/AF/x7sGAHVg6gd3+rPXvfHFCmqMtQaJl8Zl0hjawBNtLX+lzyfbsYV3IP+r/AFeXTTv5&#10;jIHXvZ9X606qxe1MNXnA02Uy+SojVV1VVamAeRC5EMakKF/2r6n629smWUgnURnFMACnD1/I/ljq&#10;Ety5n3uXcpYopDFEjEKFAGB61qfnT7B172STsTZ2Lauqf4VjhjnVyYjCCYip5VHX/eLjn3qKdx2y&#10;H/VX+fQy2fe3niUXDaj5nH7fn/g697A4wy00zQTIUlicoym9ww4H/GvbqqwYf6vLoWqyuoZTUHr3&#10;t7ojZl/rq+v9OLfT2qhpqp6j/V/Lp0fD172r4D6CL24Fr/X2/wCXXhw697h1QJBH0PJH/JP1/wCJ&#10;9tXCgrUen+r/AA+fTv4eve0lUf5w8/X2XTKdAPp1tgaZ697jHlTf6H/ej+PacdbiNHHXvccD1Cxv&#10;xc/7b6c+6dK+ve3GP9I+n++/rf3U+nW61FOve+M/6Dzb6j/DkcH29E3bp9OtMe2nXvbFNwSDa9+f&#10;p/vHvZpqqOHSJ9Napw8uve4jWN/8f9vY/wCt7diqD+X+r/i+meve4p9qKDNPPrTde98T/sLf7zf2&#10;zLStfP8AydaHXvfA3/qPbRPWj173xH1/2IFvdR1ode98v969uqQBjJPVx173yX6H2oHDrR697yD/&#10;AH359+6sOHXvcgfQH/ff7b3RiCdFaE+nXuve+XtH1rr3vsD8/Uf6497p1unXvfduf8Pfqdbp1733&#10;731vr3vq3H+w96p1qmK9e9+sbc2/2Bv/ALz79TrVOve+PvXWuve+Q+vvY6sOPXvcqPj6c8H/AHv3&#10;rz62eHXvbhT8P/sRb6f19rUNVB6eXy697fIxzz/X6Hm3P0v7uOnR172/URsyEW/H4uAf68e2ZK+f&#10;D/V/qr0sg4GvXvYlYJvoP9ccEfnn2Xzg6/yH+D/V6dGkfAde98s0o8bn/VXPH1JtYfn/AGF/dPOh&#10;8v8ALxp6dXn4mvXvYG5xbSvcf2r/AF/xI9vxgE9EtwMkde9oeoAufpY/X+n+tb270UMKE1697bGA&#10;Df7Ej24Mjpk+nXveFrA8WseR+fdxw6b6974H3bqp69769+61173zHH+9/n/effvOvVxQde95gOR+&#10;LfT20eriteve8yDm/ujdX697zW96p1anXvfRFveiOtEU697wuv5/2/uyny6owx173jP++/3w926p&#10;173w0/43+v1921de6974gc8/631HJ/p7sTUde6975aRf/ivutT1vr3vkv1sP8ePqP8Pp70a8et0P&#10;Dr3uSotYe2yamvVwOve8wH0P49+J6sT5de9y4l/3m3vR6so697dqZTqQcE/Q/wCv+b39vQcT08gq&#10;evexEwn9j8/4f0N+T7VKe35/5OnPxde9rFuU/Nyv4/P9Le1GkgaW/wAP+r8ulafD9nXvacqv1/64&#10;t+Db/b/6/sulqVYA0oP28cf6v8/RjGKAjr3tjrB6Dx/vH9P6e0qEE6v+K8vl/l/Lp1KV1H0/KmPl&#10;+3Pz8+ve0+w4P5+pPNv9sfbkmmgr/q+3/V5jqs4GnPz/AMv+H/N+fvbFW/4/U3/w/wB490Hr0WPg&#10;1697af7X0/H1/pz/AE978ukx41HXvbhSGzj/AIr9Px7r5dOx/F172J+3WAeLkeplBv8Aiwvz7diy&#10;G/o/5f8AiujGIalJPl172P8Aj5L0sYv/AGP8PwPahSKAjGP9XHpxwBkde9hvupeZCbf2uRzf68m/&#10;vTZjPSCYVU1697BOu/zjAWHNuQb3Btbn/ePaYKwPSFo3StRwH2/4K/6uPz97ddutpqh/wdP95Nre&#10;11seFemvLr3seaVgYY2uP0j6W5/Fhb/H2fwEFCfkP8vSSbi2K4/znr3uZ/X8fT/X97Ipg9IePXvf&#10;D6/X+nvVa/F1X7Ove+iQATzbn6c/T+tvdkA1aq8Py/mP9jrYBJqPL8v9XrxHDr3vhx9Abal4H9P6&#10;e9Vo2o5FevEEHV6H9v2/b173hdiL8ggWAH6vqOb3/wCI93QCgI49KYgtAw4n+YB/2eGP8vXveLj6&#10;/Qc/Qj+n+Ptzp/7eve/cfX62I+v0te9vevKnXiKinXvfH3vr3Xvff+++nv3Xuve//9TQL9sdGnW/&#10;x797917r3vPG3Fv6c/63+x9tsM160R59e9yU/wB7X20erKaEHr3uTGefoPr7o47elC8B1725w/Qf&#10;kn6f8U9pH4dKYq6uve3+nIt/W+kc/QWPH19onB1g9GMVdY697UNLyv8AvVvwfofr/r+0sxz0s697&#10;9Uj0/Tg8n/XAPv0NPz68Ove09W3KNzc/7a9x+APauLBx0jmUVp172wMP6/7b2YL8Q6LWFGoeve+U&#10;f1+h44vxYf4X9uMKGvSaRaVNeve3qg/Uo/2sf4AD68/7YW9vLX9o/wA3VjmI/YP8PXvYjYg/tf7f&#10;+n+xuT7PLOhx6j/IP9Wa/b1Xj+Y697fF+n0/3r2pWlOmB173kH+8/Sw/17/7H/WPu3W+ve/EW/qL&#10;gf15vzcE/wC+/wBf37r3XvfH/ff09+63173737rXXvfX+3/H/Ivfutde99fW/wDiLfn6/wC++nv3&#10;Wj1730bDkm3+v9Pe+tde9xZeQb8D1D1HkcfXj/W/PvwAJJA+fTiZqOvew2zyAOfqbA35/wAOD7Jr&#10;nURU4NR+2ueqtXTn1697DusHqb/Y/wC8+0w6TN172yt9Tbnn/ej7UDh0w/Hr3vH7t01173737r3X&#10;vfY96PVl69779+6t17337917r3vr37r3Xvfvfuvde9+9+691733711sceve+V/eurDr3v3v3W+ve&#10;/e/de69797917r3v3v3Xuve/e/de6979791rr3vr37r1Ove/H/X9+68eve/e99ap1733711unXvf&#10;vfut069797917r3v3v3Xuve/e/de69797917r3v1iePfuvde98tP+P5tb/ez71Xr3XvfIKL2Nv6/&#10;n/bfX6e9V691733b/D8/48D8e9V691732Lf70P8AbD6e/db6976HA44H1v8AS1/x78etde98Da5H&#10;+9f7zc+7Dr3XvfH3vr3XvfYFz70evHr3vLb3TrwHXvfrf77/AGH9Pe69bIHXvfgAPp/sf+Ke/VJ6&#10;8BU0HXvfL/ffn3rpQgovCnXveVD9Pp/vv6+68D04OPXvc+NrD/bf8Vv71516Vo2ltXXvc5WuPrx/&#10;xI97Vq4PS9HDef8Aq/1ft6977J/HvbMB1p3VcE9e980Nv95/x+pv72M9XWh8+ve+evm9vp9P8fai&#10;FqdteP8As/6v2dPRuKYPXvbxj5QDbV9bAfX6jn2KdrlVVBHGo4/L/V/qr0aW8gHXvajR7qP9h/vr&#10;ex/bOrRB+PRtHpC6z173mSQDi/8Asfa4MKUJ6fVweHXvbpSSENxaw/4jk/717MLW7ERFRXh/q/1e&#10;vSuFu4de9qGGoBK3/wCI+n55H09mS7kAxDjH+r/Y6MkkoDUcR1726osco4/URe1+fb000VxCVB/1&#10;f6q/l5eq4KskWn08/wDN173jeHSLaeLfn/W/3j2GbmKj1PDh+fl9g6RzRFDXy697hSov9Prcm/8A&#10;Q/717LjEjk0rT8/n/PpMwVuPXvcQqLi6j6/Xm3+HHugtlrxJ+yn+r59M+EOve+cUOo2UWtxzyP8A&#10;A39vWlk7ygk1pn/i/wDD/k9XIYGZ68eve8k8JC/14ufrf/E8ezSS18NMrT0yfy/2elEkNFqRSvXv&#10;bLKPr/jf/ifrb2TXIOilKUpx/wBXz6LpBTh/q/1f6qde9tktv6g8f1t/reyWTGqvSOSlDXr3tsnm&#10;Avf6g/n/AF+Le0TtRia46RSOykhGqOve2iSos1gbf4kE39onnIPaa/l0jaQDh173Npas/mx/H1v+&#10;bcD3ZLh6gmhp/q+0dKobggd3+z/xXXvakpJ1ewP0/wBh+eeR7XRTK4zin7P29GsMgYCvXvbssYP0&#10;/wADe/A9qVRmFa46WrCzCo697g1EZ5/wB4/P9bc/8T7TXKHw84pT/V/PpLPGyjOOve2dxYm9/wCl&#10;/wDDm45/PskeJmlJPmCR9uB+zPRTID4h/wBXp173HYXP9Be/9eL+3CCopxoP8nTLg9e942AP+BH1&#10;NvbYrw6YpXHXvfIKB+PoeT/vQHsxt0KkGta/6v8AJ05GDXV173NgUnjn6/7f+v09iWyRvP06NbfA&#10;09e9uKroAJva3+v7NvmelijTk9e94WktcsR9SR+P949k95MlSvl/l/2OmJJFTj173H+45+p/w/xI&#10;9krNmlOi4MAfX/V+XXvfTTM1rH/b88D2id2NanHl+XXi1BU9e9x2B/17/wC+/HtLK5MR04OP9X+r&#10;06aLalpw6978thxb/fW49omDDDdVUgDr3vMD9CDYn/k7m1/dWJVa9bLU697zo1+L8/0/pxz7SsSS&#10;T1cZFeve81wCP9h/rc/X6e2JD3f6v9X7er9e95RMAOD9Pyb8W/p7Zdigx1bxCtPTr3uLNVfUX+vH&#10;PI49pmkIBJ4AfnnH+X9lemWmYDjjhT+XXvbPUVJANyDyOOTf/H2xHMHbSKj/AFf6v9XFKZamg697&#10;aKip1X5Nv9tf/ePbusjgek0k1BQHPXvbLPLf8/Xj8cfi3HumphU9F0jkAk9e9wHew4t+eLDj3QGp&#10;6L2fVk9e9xywH9P+J936bLde94y4H+vb3UL6dN19Ove/eRf8fr/T/efetDcP9X+DqtTw6975hlP5&#10;Bv8A4/n3QqRgde8sde989J/33090r1XPXvfRFv8Abfk/X/W97GePVsZB/b173wKgm9uR/W/9fewS&#10;MdVyOve+SC/HH1/Nv+J92LAUPHq4IwePXvc2P6/7Afjn/b/7D3pfhHT0YwKde9v9D+oXNuSfz9be&#10;9k1FaenT/ljr3sRsI3qS5sLr+OeP+RezC3NSP9XEdXahAPXvasqRZ7/15/4nj2br8A6Tuanr3thq&#10;h9Ra5B/r/T8f8U91ehQ1NB0y3XvaXrluWuT9Df8A4i3+H9PaCmOmDw697SdUPrfkCw/P59sPTplu&#10;PXvbNJ9ALf8AGv8AD231Xr3uGeOPfuvde98l/oLc3HP9Pzb37r3XveYfX3eP4x1o9e98v+Ke1PWu&#10;ve+X++/2/wBPeur16978f99z/vdvfuvfb1730L/77n37rVOve/fn/XB+n+H+Hv3Wuve/f77/AIp7&#10;91vr3v3+8ce/da6979/vv9Yfi/v3W+ve/f4f77j37rXy6979/vv+K+/db6976/2H+2J/p731qnXv&#10;ff8Avv8AW96691731z7316nXvfvz+D/h/h+b+9db6977Fuf9v7914U6977v/AL7/AHv37r2aU697&#10;9/vrH/be/db6977Hv3XqDj1731791vr3v3v3Xuve/e/de69797917r3v3v3Xuve+x70em3p+fXve&#10;SNzHIjrwysp/H9b3H+29vwvwHpnpoqGFD173YB05uOkk2tFUSyNJkaanSwVwFleNtCCQt+VFrC/1&#10;9yDsVyHhUOe7hn7fn9nl0Hb6IU1efH/J/m/y9e9jbS5eD+D5HHtXg1E0Sx1XJW1RPIJvHGxPFgLH&#10;2JxMPD0nJ+zA9D+zHDj0UGgBBpX/AFZ/n1721de5ebDZGgp6ic/a5jLsJp11DxxRhYSoPF1I1ce2&#10;I3KEJSuRx9OP8x/h6S6OOK1/yf5+ve7n9r5XGT0WHxsQHiosfHVz+NgpEsy2jQX+gGkcf6/+wEsE&#10;iLIM8R6+vp/g+X5dEG5wMSx41p/q/wAPQV5nH1sc2Srgw81VULT06lCyiCL9TMB9Sbt/th7LR3lt&#10;SXckooqaGSqavgnNWsYH7QaUvQyKG+hBRf8AfH2qnVJVApx49A+4V0J+RP8Asf4Ol7h3/wAjRTZV&#10;jCxi5F7qgD3P+DXHskmbohh52haSNqanSntG0Cq7vFMZahmI4NuAOeCBz7KGjWI6uIH51p5cD8uB&#10;9MDj1RG8Uac14V/1fP7ePHp39rbYFfQ09LWTqFELSPVFQg1SPMNUZjjYhTcF1txza/tTGVYVFQM/&#10;szQf8VWmMdF90spbTwP50p8j/m/4v3s0myNxBaCCGJfHJMIDApBicUwkeKmEpU8qUWx/pa59tsWF&#10;R6fL/V8/y6D1zASzEnOa4/wenWGWMNyRcD+p/P8AsfY44evabQkhYACy2JJ0MboSfr9D7c1EFWY/&#10;I+f5etPsoeim5iAUlaVP+r/Vjptmj03Zf6k2Nvrbn2qonZptCHUgZVDBbgBefqOL8C1/z78zsa5w&#10;cf6v8/HopagQmnl1FZQACbg8ki/tzVCoUlLBiWcuwFuf6fX2zDMFqD58P5/s8uiiVtTHPy69/Sxv&#10;b/Uj68fQe8XlCjUhUIf2pGLc6f1i31/2/wDyP3Zp407eKnBzWvH9oFONfOgr5sMteP8AxZ/1D1+z&#10;z6yBSTY3uBqUW+nuErKHcumkrpKtaw0NwCD/AIEf0/w93S4iqQMeh+X+T/V+TwC6RQ1/1f6uHXMg&#10;2HN/wRf6m1/bf6mlRpFa4CsJAQt1Y3On8D/Yj/D2mndUj8jU4pw+35/Pyr8umXITA4V/1fPz+zrO&#10;LaSB/S1j/X294xmilVbEmzPGrMNbIpZTcC54B+v9B79azCNsgHP7M/PiMA/4anHXiokFa48zT7P9&#10;X29RakBkP0Fxb/Yn6e3wXZSAQFLa4yDdg30FwfqL/j2ZuwGHPxHApXNK0/Lj5cPz61oVcnPUI/X/&#10;AGFmvwLfU8+2uu8v+bPqVmI0r+lrD6MAQfqPqD7TSyiNfDY04mnrT/P5dUwBU4P8/wDN1Lh0n1Af&#10;S3Lfi/8Are0fmWPhfWrLKHVoQB6QpNtBB/HJH1/1/ZRezqIVoTXFfX8+Ff8AVTA6oq94C8M16cof&#10;9f8A1/6k3+vsvO6NtzS1NYysY0ndAreq0cqi4iLC/P0C/wBfz7CF4TJXyqePQw2y7Xw0FPh4/MH8&#10;v5eX59TQQfzf2kV2hWySzRBiw1aJWVfSpjkDSxuh/wBUCtj7QrBIwoWxiv8AIn9v59CBZ1Chwp/1&#10;cP2H+XXfuFXbSkoPHJPTPpkVBIQupYwzgHV/r/Ucf4+3Gip8WfUjiKCp8jX50+wnpbazPOxUfP8A&#10;wfs+3r3uZkdnRzwU9TT00sklVYBlGtJHXjTGfyG5Nvx/sR7UTxReGHPH/Vj+delMCXFTG+APP8vz&#10;r/q8sdeuOefp9f8AD/X98D1Tl6qNZqfGFSEcujRhGkMgDAstv6C/J/ofdEt4pWIUGnrwqPP9mK/l&#10;69KUhdnK9x/yAV4fZ58OsbTRL+qRB/yEP629pzL9SVy4WsqBR64KVaiSaUMrsGI1eMwjlf6c/wCv&#10;7Q3NnMi6gKgcc1x8/wCXl0cWcUzOHY+YHrWn8/Ty9PTrvyx6gmoam5A/qP8AD2V3dfWMhRWo2Ytc&#10;M6MhBZnF/HIASRwOLj8eyaaBATowQP21ORxxTJ4D+fQqtpSrkvlRj/B+XGvXP2UnfG15sZWgpGyl&#10;SxYLdkDLwygn/iv49ldxE5Axkcf+K6FthMzrnh/P/V+X59e9oGnDSvZhpmAk03JN2jUnm39V/wBh&#10;7TIqvXy+VOP7f9jjXgOjOo4nr3tU4SuNGSw/cKqrEFivF7XP+P8AT2pt20rqOMflxpX/AFcK9Ibi&#10;BWbWcf5f9Xn9vXvZgtqb5gpqNqOtDtTVOlwLkMjtyk6km6sDyGU3/p7XoyUIfz4ehB418v54p0ng&#10;aW3k/TP2H/VTr3tNbq2xR56vnq8RNFLWVcHmkx7j93KeNSzyxfg1Cjn02MgvxqFvZe+H0j5fLHp/&#10;L06Hm2TmVQrH0x5+n+T8x172FzYXFU6PFUTVNHNpulPPGf3tV1tqYcFWFifyP6Hj2mkUjuUYPz8/&#10;8P8ALo70qBWtOve4dTgJzQpj8lSn7Mqa+jqAgW0cjEaoWHP19LC/1A/2OgGcArw4fyr/AIM9bkWT&#10;SFbgB172lcVtc1eUpoqYyyrHKrAcAlVa+lrc8j6+34wsfccEDJ+X+DouuSIoyx4Dr3uwTr3bNXv6&#10;bF7bmrqfFwQww0r1VQ1oKenhi8YsSb3sbAfk+2HC1Lnian8z/q/zdQJzRJFtzzX1C/xNQDJJP+r8&#10;v2n3ux7DfyxNj762mK3Eb9qJc61IJk8tHFJRzyBNelWBBAP0/wB5/wAPaW2kmuHZYkFFoeJr6YwQ&#10;T9nEU6xk3v7xO4cs33hyWIMANPiOoDgfIivScrdxRY+qip6qknSKV9AqQ0ZVSTZS6XBAP9b+6Pfl&#10;n8d870lu+sxuTo5I3pJ3geXxlY54QfRMrH6j8g/0/p7WhHRdDCh8q/zH2Gv+rh1ll7T+4+2c9bOl&#10;3ZuO4A0Jyp9KevShRldVdCGVgGVh9CCLgj2VGhuWXgWuP8Rc/i/tRGQr5/1f6uHUwggLnrl7V9P+&#10;j6/QEj6n/ePz/re1HVhw697j1QFifyAAP6f7b3Wb4Vp6H/D06Ph697SVWPWb8G5vfgi4B/Psrmyg&#10;PHPW3pQde9xLcW9pxk569GQHBPXvcb6MOOQfxx+b+69LOve3GM3X/iPr+L2591PHr3XvfUv6fx9f&#10;6f4e3ovMjz/yf8X1atAade9sc4tz+b3/ANbm1v8AD3s/F0glr4jA+X+r/VTr3uIfqf8AW92BOBXi&#10;a/z9emTx697iH2qJ4qDQ+X+rz603XvfA+6S/D+fWh173wI/x+v8AX/ePbAoDU5691730B9P6/wCH&#10;v1ajT1ode99+7qKgsckdWHXvfIfT/eLfj2oBqK9aPHr3vKo5A/1vfurDh173IA4/1uPaaXt7V88n&#10;r3XvfL/ivtrz69173yH9fe+rD169797917r3vv3vrfXvfveuvde99W9+61Tr3v1v99/vXv1OvU69&#10;76H+8e9DrQ697lJ/xHvXn1tuHXvbhBwQf8fxe/8Asf8Abe1MTAkrnh04p697e0/H1+gPH+P9Pbw4&#10;9Pjj172+UdgV+pu3P/GvbUxBGn7D+zpXB59e9iPhGvZTbkkfT+o/x/1/aGYd4IyTQ/5OjSI4B697&#10;nZpf2zwDxYH+v+A9tdtccf8AZ/1f4OrvQ5AoOvewQz6DyP8A0ubf61+fbidFM47j172gKoG5H+uL&#10;/wDGvaiteiZzVq9e9tT/AKvz9T+P6+7rw6ZPDr3vCQRx/vP4/r7dFD03173x/wCK+99VPXvfgOR7&#10;8eHXgOve+QFz+foSLe6k06t173mFx9bc/wC+/Pts9XoOJ697kIOBfj/Yk+6HJ6uOve8wW/v1adbJ&#10;p1734r/rf7H36vXq1697xML8f1964GvWiOve4xFj/iPbgPTZ40697697611731x/t7X/AOR+91PX&#10;uve+Vh+Sbf4fX3rPl1vFK9e99rza/wDvFub+/EkcOvLxqOve5S/4e2x04tKY697zqP8AD/efevn1&#10;sZz1724Qp9P6fj3o9ODA697eaWP1Lcf7weOOPbkVNda06ugAOT172ucTwB+LC1r8n/E+1iZX8z06&#10;Pi697WH6kX+pX/e/b6jsr+f+x9v+x0pSmmvXvaeq/wBYI9Jtcc35H4tx7QvUsQeBX/V5/b0Yx1pj&#10;0697Yqm5Vv6c3+tv8faEGpofy/aP8Hp04mkGhHpT7aj/AFf7HXvbAedQ44P9RyCOPr/sR7eY0Uav&#10;9X2f6v8AP1aRlCjXn7P5/wCH+frw97Yqz8n8X/4n+vuo6KpOve2cgXHP9eP8P6e99J2pXr3udS31&#10;D/Yf73715dOx+nn172JWAJV4jzcML3/p9OfbkWQ35dGMWVI697HrFvemj+lrAC9jf26hBWnTrAst&#10;B172jN0KP3OCTyf97PFvdm+A0z0ndM1Gaf4evewPyCjzNx+f6/4fn2w2B0gucA0697k4NtNWtv8A&#10;aePr/S/H+9H2qt6Yz0jPDr3se6A6qeI/7R/rn629n8A7T6AZ/n0lmCgsPKnXvbgQf+KkW59uMCDQ&#10;9IOve+jc35+p/wBb36hK14ep/wBR/wAnVeve+D/Tj68k/T6fkj34VB1eVf5/4PWnVk41PDhw86+f&#10;8/29e98TYD+0SOTwLH8W1f8AFfdWGa9ecdxJoB6VA/kf9Xn173hcfUgEk3Fx9Ljg2/1vbiGg0sfs&#10;/wBX+z09C2kaXI9R5f6q+Weve+IUG9wf9jx+P8Pe2J/Dn/D047t/oeR8uP8Alx173j/4n/H+nu/T&#10;vXvfj/sB9T9P6/T37r3Xvfvfuvde9//V0C/bHRp1v8e/e/de697yxEeoH8j/AHr6+6P1o9e9yk+o&#10;9tN1scOve5Udwf8AYj8/7f22xBXpRGQw9Ove3KG1j/X2kkrTpVETqAHXvagpbAD/AF/94+n09opB&#10;6dGCcaDr3tQ0uoqPrfk2uf6Dm3tLN8XS09e95KgcW/IJt/r/AEF/dIjpbPDr3XvadqraXFufqeBb&#10;n2uSur9nSaYGteve0+/JP+v7XrXB6K3+In59e99RfqI/w/w9vsQRUdMTfCD1729UXDr/AK973/P9&#10;fd0qQKenXlGtKfLr3sQsRyh/Fvp/sfqbezq1bI+Y+fpWv8v9jqvp9nXvagX83/r/ALH+v+9e1iii&#10;j5/6v8/SfgOve8g+pH14P++Hu3W+ve+z+LH6345HP0t/r+/db6976sR9ffuvde99e/de6976/r/i&#10;ebAfke/da6979/t7/wBfyDf/AB9+611731731Xr3uPKL34v/AI/j8k8D34VDZ4npyOurr3sOc8tm&#10;P/IX1J/qR7KrpdOofZ/h/wBnrTVoevew4rB6ifaIcOkzde9sb/Xi/wDsf8fr7fXh0w3XveL3fpnr&#10;3v3v3Xuve+x70erL1733791br3v3v3Xuve/e/de69797917r3v3v3Xuve+7/AO+/r711uvXvffvX&#10;Vh1733791vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979/iLf7D37rXXvfXv3Xuve+/fu&#10;t9e9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfrcX/31z7917r3v1739+69173yH+PP+x/p&#10;wLf7f3r7Ovde98r2+n0vcn+t+Dcf7171SvXuve+f5A/r/S9/pbn3Xy631731/vv6+99a697xH8/6&#10;/wDvP5Hu46917317917r3vsC/wDvv8ffiade697yqLC1v9fn/ifdCa9bArjz6975D/Dj/Y2/3v3r&#10;7elARRXr3vvn+p+tvqfx71jq2lfQde98f99/r+99aCAHV173737q3XveZbWFv+K8+6Gtet9e9yoy&#10;f+I/23v3n0+CCPs697mo3A+l/wDeL/63to1BP+r/AFeXTqOy1oeOP9X+T06978zni31/w92UCnXi&#10;a5PXveVGuLkj/iePd1IUUp0oSVFWlP8AV+09e942k9XB/wCK39uQnvHV4pQTQDPXvc+mlsVt9OAe&#10;Pz7PbGUKwDeX+XozhkI697VdNLrQf1sPpb625uB/rn3IG23HiR6Mk/5OjmJtadvDr3uWB/vr/wDE&#10;ezdRnpRGATio697c6XgcDk8D/Y+1AagAHS+I0Neve3qEjgfU/wBeOD+fdZJaA1P+r8+lPiE8eve3&#10;WmlZfxx/h/tx+fforxy4p/q/4v8AZ0shlcMKfz697dyRIoFubC9rX45+vs3RfqFqOPy6NFHiDt49&#10;e9xZadhcgPz+Df8A2J/PvR21w1Cv7BXqjWo1cB+wde9xxTknn/C/+t9LX49q4tpmZqEU6oLWrcKD&#10;/V/q/Lr3twhp1UXt+Ln/AA/xPs8t9s8EZHD5cOlCwY08B/q/w9e99zRCQEAc2/1uCPoefbd7ZiSO&#10;oXI/wdekh1rQivXvabqqbTc/Sx+h+tr/AE9gjcIDGDTjw/1fz6KLuAx/aeve0zUoylgL8Hj8Xt/r&#10;ewnck0I/b0Q3QISn7eve2OoRjf6fXn/ivsqmJI0qP9Wei1q0x1721SQtybi31/p9f99+faEivSIr&#10;XPXveWCNgQLc8f1+hHNz/sPbkfT0Ip55697UVGxQgk/7zx/r29vqQCCc08v9Xr0ZwMaceHXvalpp&#10;0A5t+P6H2bQXMbDScelcf8VThn06PLedGUKeve/VDxsTYgAg3P8Ar/X3W6eNkIU1J4Afb/q/LrV1&#10;oK1Bqeve2WRASSOR/Tn+vsqIoeiWVatUde94GhNuAbH6f69voD7sEL8OmGB+Hz6974CI3N+b/wBf&#10;pz/rf4+31hqAqDh1VYC57Ove5Ipzx/T/AAH19mFvbliCRn0+f+r/AAdKkt2FC37Ove5kMFvURwPx&#10;b8H6XP8AT2IreEIlWxXpdHEAnpXr3vhO9r3t/auAbg8+2by4CKVU/wCr/V/n63K1Bjr3tnmnN/8A&#10;Hjj2Fp56GpNf9X+DollkJyTXr3uMJgT9Tz/vX4HtA1waZpTpgSHr3uVG4PN/9h9L8/09pWmJYU4f&#10;6vXq5eo697zA3Xgm4H+x+t7+3ag5HWianr3vgQbn8/n8C/8AvPtiRD8XHr3Hr3vncj/Ye07jUhHX&#10;jwx1732JD+fp9LgW/px7RkhTTh5evWgxBx173z83JJP9PaN21ZGOvF2xTFOve8TznkA/0v7ZkOet&#10;F28+ve26WU8m/Nj9Dx9Prx7bK1FD00TXj173AeQG9/r9LfUfi3+9e0zRMpAThX9n+f8A1Yz0lmwB&#10;TyPXvbbMT/r/AI/2P15t7e8qdJjkde9tsgu3+2+oH5/HHvRrTGek0wJXGf8AV/mr173EkH9Pp/xr&#10;34DNT0gYde9xWNr8/wC+/wBf3sDy6oRQde94if8Ab/n/AB92Nemieve+HPvXVeve+QYg3Hv3HB62&#10;Ceve5Ub/AOH+BH/FAfbZSpoePTigmlTnr3vPfV+ef96Nr2NvbdKCh63Ttz173gawP/E/63u69aAq&#10;Kjr3vnHa4/17/wDFfenqM9aOD173Mjvfkj6e9ilB0+lKCnXvb3RfqX/WX/kfvZ6fHDr3sRMK12T/&#10;AF1H+34t7W2xpQ/Z1Y/COve1pUKbK1x+kfn/AHq/s5X4R0w3Hr3tjqgSD/rHk8fW/PPvxUMtD/q4&#10;dMt172l64cHjnm9j/sPx9faB1Kkr6dMN172k6xbH8m4P5/p7aapFaA/7P+Dpl/Xr3tjl/P8Ar+2A&#10;MHqnXvcNhY/7H8W4v9Bx7117r3vtRyP9fjj6259+69173mH192jrqHXj173yHtV1rr3vl+Pp/vvp&#10;711vy6976P8Ar88/8U9+61nr3v1z/vh7917r3vr8Xv8A7Hj/AIn37r1PPr3vv3vr3XvfX1/33+w9&#10;660eve+/94v/AL3791vFeve+uT9Pr7317r3v3+++v/Fffuvde9+9+69Xr3v3HH+t/vr39+691737&#10;37r3Xvfhf/ePzb/Ynj37r2T1733/AE4Fv9e1uLWAHvXXuve+/wDff7D37rfXvfv8f98P9b37rfXv&#10;fvfuvde9+9+63173737r3XvfveuvVB69797317r3v3v3Xuve+x711VqgVHXvfR+l7AkfT/Wv72ra&#10;W1enTZ49e9mO6a3JCIajCy07vUiaCqppVYBPEjfvo6/U34/w49inZblYiYW4nzqf9X7a/PgCCm7R&#10;FQgDPGufKnH5/b5/Z172b7amBqczC7SBrVVS80xVQWYariyj6BbexzawtKNQ4fL06DskdSQoxX/J&#10;Xr3tyr6YR5bCYyNGhixGarIhNCoAbTS+QJIf8XN/9fj3bT+opH4Sfsxw4+R/2c16TsADQ8Aevezy&#10;dR73qaulytbU+UVNbDhU8ZYqIornHPJYXAC6WYn/AGP5Ps5gNFPzp6+p4Zp/xXRbeJ4gJPy4fOtP&#10;l6f8XSkGsplnEQIFkZ2tYG5tqAF/6kexwlhqquXL1bsdb1IpYCBcLQw49ZQ7H/VFzY/6/s1tnZgx&#10;r8/2cfn6U+X5dArcYvDNfs/1f5vs6hRMkSwRADToLsPyZXltYW/H191vdw0y4Pcs7FBHQCImCJjJ&#10;eOrqm/yiR4zxYsG+p5BFj7RXhCkilF9DQ1NTj/Pj06LoFq2gf8Xn/V5dPQNwD/X287GhjzePRKaO&#10;TRT1MgqGSwLpf1Ar9Aqai6/n/X9vWrCQUFdPEnz9f59JLstbuxY0xXP+r5dd+zHYLG1WPyNTLUxa&#10;cewamjqXJQiOwNCym4HIZmP+vYfT2/4QL6WFAa5GTT1p+Xn69B+6kEijw8k+nH5/lw/2Ouif6fX6&#10;2/1jz7MDhsnBSTxU8MTVoNGoSqNzz6UbTGL8qCGF/wAf61/aZ1UGvof9Xpw/n0TyxtJHqftatfKn&#10;y+fn/q4dN80RcXLFfULqLXNr/n2u6WaWeMIxZZFdFVY1CIXuQ1yP+J/PtNrBNDjHRROgD19Qf9VP&#10;8HUMhUuQAQedRNzb/ff09ulOhklYy6tPjDE/SXUPT9D/AE4Nv8PbMlanTnosuFotRx4V8v8AVin5&#10;9cdVgtv9Va34sfcr7IP4woKDSmkf1JUH1gXJ+v8Ajb/D2yWKgqM5r0Xu+hDTOf8APgcP9XDrsScm&#10;5v8Ag8/Sx9tVVSmAGQgi8N2Qc6GDWbQnF/rxb/H3QMccP2f6v9nz6dhkaRQnz9Ps8/8AV+fWdXB4&#10;/wBqHJ4uPrY+22esNOsatFphkANwNWsk6bj/AHj03+vtwyvp0Hh+RP7ePDHy6dW38QsQ3D/V/qPX&#10;NUvc3uw/xtY/X8+3anq6eSto5WjZESyG3OptBRy+o8XNuPbcTENx/wA2f8Ip+f7etQxSJG6VrUfl&#10;8uAz59YJUbxyKDcnkX4Ngbi3tWpBqqI/rZLM4Pq1RhLFLfkn6/T2ZmcLBQHvHCle3P8Axf5ft6TP&#10;J2E+Z9PLpsZvQb/m4BNx6ieCfeGtgMZcoxkg8V4ZAq6rH6hL/lT+f95PtJcks+uQaTTyH+Ef8Wfy&#10;6SM2tqHBBz/LqRTvqVbqFfUdSkng/Tm39faHzVOzwywa9TyQ6qSQAqwe12U/0BIBufobgeyW5lqN&#10;BxUY+R/1f7HRjt8XizBx+EgH0/L/AAYz+zDpEwBBtax9QJ/H4N/9v79i9nS5fxRGCQyTaWlvEWTU&#10;vqRvULccg29lHhNM3hEU9PQn1H5An9pPQttLCpCpin2/6v8AUa9N+SzlJi4ZKiomjSKIXJMirxfk&#10;Hnjkj2JS9AVUn28k6JTxy6XZkKvZ1XUs7WH+sASPrx7UxwQRULkjVnzby/LhWn+boW2W36IiZCQP&#10;Kvn60+X7egXqfkLtMS1lNRzGsqaRtDwj9kl/J4/CDJ9XPJ03vYX9u2S6CiyVBPAWhBZEEjlSL+FL&#10;rKo+pJH0tzz7WLDbyRE0rUGhYUrkcOPHJyRgAHo4s7TQ+taU9Txofy/2Ok6PkdhqWsiiqKeoIeTS&#10;I4SkxRpJPGYpGBsCjfrJ4ABPtgw/Sa09OMbLG84gRHgqIo2SaJwxYrLFKPp/iPzfn2mjMIXwz+RU&#10;cD5gitKcKZBr+XRtJt0cjB4WoRx9OlLk+7MXTxxVqSQQRvI8bw1U8fjmi40PTVEJI1fXg/UfT2oY&#10;eoKtHZJ3ljdYnuqG7MqcjQW4soJ4+vvZMS0YZqAOHAfb/gPkOA601sy4jBNOJ8iCPtrn1p/Lpok7&#10;1wMkSz07wSQvPGiyOTpV5DoCyKtyCSOPx/U+w23Rs+hxi1FE1HXBZhL55jC9M06oAEbUgILD9JFr&#10;W/1r+094IinhfiNP2GvqfzHrjpZHA8XevCmflxrj/V+XQobY3Q+dhjrEqaBgRHoigqkqfGzcFSRY&#10;2P1/rfj8+yMdr7dgV5K2gkq1p6eVKd5HhSOWAaNIYiK2sDgcgE8/6/sN3VsqsWIxgfn6g+fnX/UO&#10;jC3WNzRhTV6etP8AL/m6EqJmZFLaQxFyFJI/3n2R3srbKTPqp0MqSMys6g60nYXuE/1Lc2/P49lE&#10;vc3iLw9K5qMVzn8+jyykZQCDXT/MfZ1k9lTqsLUY/JJG4K2kLK4vYqL8MDyLf4+y54whASopU1Ff&#10;9nhTPr/gEKTo6V/b173BhDQsgI0ancOSeCqDgqv5+nuqhjGAfL/iqfs/ydXcalp8v9Weve3yjq3H&#10;jbWQyMqAXYDxgkspA/3j/XPtxAwQ6aEg4/zE/t6RlNDeWKn/ADf5eve1ZmaDIDGQ5SgnnT7dhKJY&#10;2dWpZVIkBVk5/oTb/X/r7q6kv4nkfP8AKlf8lfy8x0cbbc6ZAQfSh/1f6qde9uMG4qXeeOMGYpqP&#10;+JgxU9Rk5f2amlmBsHkWOwZJPoz2/ofaOUUYFRw6HUcqXEdTx9fTr3uPWYLMUOKeiyOYAoj5ZaOC&#10;4dRCserXFPyPoACB9bD6+7R1c1z+Xr9nz/l8+ruHC0Zvs697l9d4CpyuXxFJj4DTtU1CrLVaDNpi&#10;aTTJMQvNlBv7UqyKCxyBXHr6ev8AL/L0E97vktrOSWtAqk/5vXievez77p6zyey44IqElvFRU8wr&#10;KcsCajRrLpIAA8bHkX5tb3RVYjxGwTWnmKcOP+x/LrGZ+a4dyldJcEsRQ+nCn+Tr319nv+CXflXk&#10;qmr2TmKo/wASxhjNKs0vqnh1aX8YNySV/H+HtMg8G6ScClTpI8q+pyBT5nzr1jt72ckpPZDd7Rex&#10;qhqDFaV/w+fTHnaGOrpGLJqKC5IHqA/BFueD7UP8z3oyh351fLvagooXq6OnaWoqVRTI0RTUvqtd&#10;rE8E/wCPsb3dtbXe2m7jADx0Pl+zB+3Ff29Rh92nnm45V5/Gw3TlY5TpAqaVrxP5eXWDblWZqT7e&#10;RryU5K2IsQAbWseR/re9T80z0ddU0riz007wMCCCfHIV4I/1r+wqh0kEjrsDbyLNbrMvBgKH7RXp&#10;R+1NS8qP9b6/Sw/PtV59PLw6974VNhcfX6cfS1v6n8+9SoxQN5cP9Xp08oOmvXvaTrANR+v5UfkX&#10;vb839lTqTFQfb9nz+fXmFB173C9pgK9UALGg697in9Q/wP4/178j/ePdel/XvbhH+n/Dj3U8etjP&#10;Dr3vlICEYf776+3Y6lifLrZqa9e9sc4tcfW3F/8AY+7GmrpDNTxDT5de9wm+p/3349+X4h9v+Xpg&#10;8eve4jcXH+NvaygJqfLrTde98CPp/T+ntl3DCg9eqg9e98T/AL7+ntrrfXvfD+nA/wALH/Ym3v3V&#10;eve+X+Pt1a00tin8/ker9e98l+l/6+31FBTrR697zKOR791Yde9yB7TSPWq0H2+fXuve+QF/99/s&#10;fbXDj/qr1unXvfL3bq3XvfrG9vze3+x9669173yCn/e/wfoPyPeq9e6975aePpz/ALb/AHr3quev&#10;de94yCP+J92r17r3vr37rR6978Pz7917r3uRH+P9Y/8AFfdfPrx4de9uMI/2/Nh9SefbsZpJ1dQT&#10;nr3t7TjT+OBa39f6+1Q49KBx697eaT6j/X/4n6+2pK+f+rHSmAGpJ697EPBm0in6A6P9b6f09orj&#10;4APt9OjSLKde9veXW8T8seL8kgDgHiw9sKBqwKH/AAnPz6UyYUUAH+o+RPXvYJbiSzve/H9Dx9f6&#10;H26vRNcjupTr3sO6rkk/4/71+fb4p0TSCj0697aH/V/yF/X8n24vDpg9e98CPrb8i3++v7sD0317&#10;3iPAHP8AyL3frWOPXvfILyDbi3+8j8G/vRNBTr1Ove8lhx/vH+x906t173yUHgfX/ivvR9er9e9y&#10;VH/FOfbY6sOve84Hv3Hr1K9e98rcf4/7b/YW97p1unXveFl/339PfuPXuPXvcd1/P9Pe1Pl02w69&#10;7w+79V697796691732P9hx9eR/vXu1ada6977UgW4/wH/Ee9NnI6sKde9yUtx/gfbfl06CCMde9y&#10;0/3gc+9eXWxw697c6cCw/wAT/t/eunPPr3t9pwLjT9Tf+n+wt7tDhs8KdOIBWp697VuNbkW49IP/&#10;ABB59rUFE/P/AC9Wpmnz697V6G8a/wBbA3/1hzz/AK/+HtQnw08ulUY7eve2Gt/ULWP1IJ4/I9op&#10;B5twIoafYT0vjHA18h/g697ZKgcSfkEAfi3I5v7LhXVjiK/y/wBX+D16vmpPoK/s/wAn+x69e9px&#10;/SWFv9h/j/QH28e/J8s/6vtqP8oz1ZiXAZvIVPzP+zUU9K0697ZqsXF7H6n6c2/5H70Oi6QYp172&#10;zaef9if98Pe89JyCTU9e9udEnqX6c2A4/wBh9f6e/Hp2MVNevexFwqWaO1xa178/7zf/AA93iIAP&#10;z6XxnSv29e9jVipP2YwL3/FzYDk/T/ePbkYGTX/V5f5en6VWnXvbFuRLiQ2ubN/hYWvcH26/wU4f&#10;PqjgcB172BuTUiZ/paxFvz7Ttw+w9FdyMV9D173xxR01aG34F/8AEf8AI/ai3IxU+f8Am6RYpSvX&#10;vY94xr0sd+bJ/trG9/8AkfsQ2tDF/Lj5D/Uf9XFiQD/V/sde9uvP+8X/AMbWuOfd2rxHp/sdFYNR&#10;1730f9vf6396GM9bPXvfFhccm39D9P8AX93qwX1qf8H+XP29WQkcK/On+rjx/wBjr3vH6dPBB4/F&#10;rA/S9vdCTq4euP8AV/n+zqrYcj5njXh9v+z9nr173wP9SfqR/iCbcn+ov70a+fp141rQ+g/2P9Va&#10;9e98W9V7ki3B5sOBySPdgdP59OK3hgYGRUfngf6vy697xX/wv/r8+3+lnXvfX+J5/wBf/Wt7917r&#10;3v35t/xT37r3Xvf/1tAv2x0adb/Hv3v3Xuve+aD1fT3puHXuve5imxH/ABH+Ptg8OvL173JThv8A&#10;bf7b8+22ro6fjrTr3tyh/wB9/tvaV+HSuE93Xvb/AE/6ef8Abn/Ai17e0b8ejGP4h172o6Q8Ac/1&#10;vfj/AG/tHMDx6WHr3vNUKbHi4t+ePr/X3SI9wHXuve0/Ui4YfgCx/wBjf+vtYuGBHHpPMKEEde9p&#10;2QC5H/EAf717XrgAjoqauo19eve+EfDW/P8AvPHtSTVQemZfg697eaQ+tD/ip/2HvacOqp/Zn5Dr&#10;3tf4c8MCbA2/H4txwPZ1YnKU/wBQ60vFT6de9qRLgG/1Jv8AT/e/a+pPrjHTLGrU9Ove8o5sP+Kf&#10;7AC/+9e99e6975kfU2+lvrcg/j6f4e/de697xm/9b8/1/p+ffuvde99e/YpXr3XvfvfutZ6976P+&#10;+Pv3Xj1730b/AEt/gb8fj3vqp697xP8Am1rEEG4INz9Df3Rj3Dry4I697D3cKW1Nf82/1xf6e0Fz&#10;mqkYyf8AB/xfViRlfz697DWuFjx+f9iPZeOkzde9sEgsx/33049vLw6Zbr3vEfr7c6ZPHr3vr37r&#10;XXvfY96PVl69779+6t173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde98h/rf7H3rqw697796&#10;6t173737r3Xvfvfuvde9+9+69173737r3Xvfv6f8j9+615de99e99aHXvffvXW+ve/e/db697979&#10;17r3v3v3Xuve/e/de6978Bf37r3XveT6G55v9bj6f6/uvXuve+Jtybfkgi4/3jj3vPXuve+uP94s&#10;f9v9R73nr3Xvfvfuvde99X/P+Fv94t7917r3vnfj+n+v/re6+fXuve/Ejgc/4gHj/W59+FePXuve&#10;+J/F/wCn+8fj3br3XvfXv3Xuve8igi9/8Pz7qevde95Ra1/ze31/4j3TNenowa1PCn+Xr3vmq/1H&#10;+3sfeienuve/Fb/n/ig4sbD3qvXuve+FgGseR/tufdvLrTVp28eve+jxxxzz/jb/AF/futDOfy69&#10;75p9Lfn6+9Hq3XvcpD/xX3o+vTq0rXr3vOGt9PeiA3Tleve+yffuHW69e9+1Efn36o61q8uve+gb&#10;n3sEg1HVgzBqjHXvc2E8/U/1Hs0gajAjo3iY0Dde9v1FMykXJsePp/Xjj2J7C4eNgR/q9ejSCRkb&#10;HXvajicN9f8AY/i/+PsZW94r4JBr0bxOTj1/l/qz17280serlT/Tj+n5/Ht+STtJIwMf5q/L8uOO&#10;lyinDr3t5iiZQL8D6/X6/wDE+0JZnyxrTq+eve5SXBHP5/rwP9YD25DqDVBz5dPREhuve3WKTTz/&#10;AE5+t/xax9jLbaBgW+z88dHkEhpnr3uQKgcrcEWH1/H4FvYujkiBGr/V/qP/ABXSvxlPXvfHWCRb&#10;+o/2PH+HtYoR8qwHDhxz/qp1pmBz173IiNzpsOfz/W39D7U+FRKj+Y/Lq6morw697mCC9rD6/wCv&#10;yL8A+0k8P6dBjH+Ef6vl06isRXr3tryFMCCtrfQ3te4+nA/2PsC7zAFLKfT/AFH/AGMdILyIaSW9&#10;Ove0ZW0TAtbn6n/H/bewBdwUatf9Xz6DdxDUEg8eve0/NTNc8X/qPqbW9k0oZR+fD/V/qp0StGVY&#10;jr3uC1P9bAk8/j/bC3PtIR5nB6TslMkZ/wBX8+ve8LRlTa/0/wBcf737ZLqhHTVKGo697zI5XT/t&#10;uPz7YLs3xEn7enA5697lpUMLaWI4sRf8e/B3FaE56fW4kUYPXveb7l2FnN/xfg/737d+plppJ+3y&#10;6dW8Y9rZ6975Rvc3JNiRf/W/Bv7URMXSp9erqyyDP+r8+ve58cAe/P8Ar8nm3J9nESLIB8xX881/&#10;1f5ulixJINJ697lxUlmAtck3sLW/pz7XRWwIFDSnp09HB6Y/1fZ1724rRHQCQf6/S9ub+z61swKH&#10;ieHDz/1fz+zpZHa/KvXvcWZDGLfQX+gH+P8AvX9LD29cBY0Os8P+LPzqAOtSqACD5Y697YaqQeoX&#10;uBe/5JH+t7CN5Mamvz/l/qx0T3L6RT1697TtRPZje1ze3It/rj2H556sR5eX2dE8j+Q697bzM31B&#10;+hP1PNv9if8AePaB5QBqY56YLgefXvbjT1AcDnk/UcWP+PtKk8gNXJYcMnpxGqOve3SJtVh9QbA2&#10;Fzf62A/437NIHDjtz6f5en1qeHHr3uZoJvb8/T6X/wAST7Wm2xnPTyx5q3XvfjGbfTn6f1B/x/33&#10;+8e0csGgFwcenpw60yU4de9x3U2P1/23+2/3w9lcqgPU+eccP9X8+mSKde9xWZl55/2/NvZYwBx8&#10;+qnr3vDqvf8AVx+P9hb8fU+2scRnps9e9xZCTf68nkc/S97WPu1D17r3uI/HP++590I6ZkQN173C&#10;e17c8fQ/2T/j78EYio6TaGpXr3uM6XHA5P8AT/be9hdPHpplIPXvcGVf9691ODj/AFf6v9VekE60&#10;II8/9Xp173Ac2v8A8R+PfgpIJHl0lYErjr3vA9/9f/EfX/Ye7kDFek549e99D6jj/eAOR+PdtNRQ&#10;9e6978D/ALH/ABH+v+be6Mp49e697zIf96/3r3Q9PJ173IUm3+v71QHq59Ove+L/AI9762Ove+Sf&#10;j6/7170QCOtUFeve5kP/ABv6/wCPvR6cHXvb1RmzC5/pb3o9PDh172IGGI1IPpyPobj/AAHtXAci&#10;ny6s2Ex172vZh+1G31uq34+np+g9nMZqvTDceve2WpFwb/kHkfQ8XHPuw6abr3tL1ij6/wCtY2tY&#10;H6+0EhBc09T0w3XvaUrRyRa9geb/ANfbD0p0w/XvbBKP1D6cj/YXPtj5dU697hsLH/XH9Rzb/ib+&#10;/de6977UAE3/AMP9b6/19+69173k92AAOevde98vaniOq9e99/70P+Kfn37q3XvfX0/3wFuLe99a&#10;6979b8f73/xv37r3Xvfvfutde9+9+63173737r3Xvfvfuvde9+9+691733/T/bW9+691731791rr&#10;3vx/P4H+9f659+69173737rfXvff++/PvXW/t6979x7914U6977/AON+/de6976/4r+ffut9e99+&#10;/deweve/e/db69797917r3v3vXXqU69797317r3v3v3Xuve+/eutEVFOve+msQR+LE/69vxf37pp&#10;ga5697WWxchX4/cFBLj2CTNPHGVfhHjkOmRSP8Re3+PsxsJSkyMD5/5f83+qvSW4ppDfbn5de92Z&#10;7MrjRULyq5Bp6JHZ5WNnnlQiOOMXF7fX3LG3tHoBPAjjw9PPy6C8pUS44U4+px/Lr3uZhMbNWSxV&#10;cyzTzPlKqeQqxYaHjAUOBzqN78/63tTGhdg1fThjH+Co86EgcOkJ4ajnr3s0fVlMaY0qLAfCaikx&#10;8iMdJn+0gkyTr5BfhfKtz/r/ANPaxQKcPTj5+f2f5vTPSNl1juGOH7Bx/n/k+3HLxGxvYhTY/WxP&#10;ANvZpdvQ1NViKk8rVZDIZFqj1hlp6eZ4aOF0vewCq1/9ibc+zO1+YIHA0+Yx6fP+QyRXoJ7sig04&#10;Ctf2n/VjphqXWOrBexijgg8I5DPLGJJZF/22kj2QX5NYmmo94wQ6p9BxU1MzNqNK/wBuzNESrf2g&#10;LWJ/3vn2xfqAv2Y9PT+XRHBq1gr54r090zmWCOQi2tQ1v6X5sbe1B8fKeklw8LgmSWtPnjkX9KWb&#10;xSeX/A82uOQPdtrUCMBq1NSK0oKHzr5DHD7KY6JN2Z1kPiDgaU9fT/IceVR1la4Bt/vv9b2baXbo&#10;rVhp5f345IwGjI0X8YsgVhblT9CPz7WTv4dNOP8AVSnRKsoQdgA+f+r/AFf4eovm03P0t/jf6/19&#10;qGhxkuOp1RI7yRho/NyWZf0pe1v7P/IvZbNIWJkOB/g+z/V+fTYVZnCtw/1cOsTSq5+vBsdP9P8A&#10;X9rvGTTVgjJjYAOq6lSy3sVBNhexI+vtkAFa8M/tPr/qz0X3VrHGSOOP9X7K/n03TERX9f4JIvzb&#10;g2HteU1FHJ42KXc6CWuRcqv0JP8Atv8Aefz7roJovp9vn/qPH5HogmjlI0jy/wBX2f6vUdNEtZ4y&#10;9mXT6hY/X6/Xjnj6/X/efbyMdGTG2mzoP0t/ZVjpJLH6cfn6e6mEkA/7NOP7f2dFUsDkEEef5+fl&#10;j/Vw6ijJFdQ1XVuA3+qI5FgP6/8AEe8VRj0kFnUMw16bkFQANP6T9fp9f8L+2WjUY4ny+z+fy86e&#10;XSErIhJpgf5fn1NhrRxpJAOm4tyWv/h7SFbhXmWNdNzE4Cqv6QhILsWBtzwCPdFUg0YZPmT8/P8A&#10;nX0J/art7jwq08+J/wBj9vTslSgub/qH+xuPpwfbI1OKOvgWRfIDKoZCWKm7gq9zyORb6W/PvSKq&#10;kseB/bj14f4f2dGEbloS4NONPUY/Z/q8us5bXGwUkHSbHj62/H9eD7FQ0KFC8QbXKA6SD/dJIH7R&#10;H0A9JBFvaqJtDCQivyP+rj/l6I1kYnuz/l+f2549Jv7htWh9OlPSU/46L+XU/wCxH09tmPieSo/h&#10;7uQjM6xKyAEyliTAzn/VD1KT/t7+2biQsaSHzoK+X8vPyqfKnmK2uF1IZU4/5B50+Xn1NmlWGI1K&#10;rqsoaQqb2S1tdh/TgH2y7gwskckBudEauZHYatNzxYfi/wBCPZXewERsQaenAio/I/P5cKV6Mtin&#10;BlMTDzx+Xp/h/wBWJVLWpLGSOS1rAek2PHIP+39iftnMxxYmjkh+zSYIpllmVQSmoKdLfQMPpb2V&#10;/XlYtKChXi3y86VHH1rwHUi2zopCKBk5OfL7ft6Brd22HyGVqzVyZGWjlXRT0dMzBBKVLASKtiUP&#10;B/1+ePYv4jfdHVuIZ/Gy3+3RYXBeQoPRe5vY/wBrgWvz73FPqpQVAr60yanH+Sg/wdCh3jIEETY9&#10;aHz+X8/8/mVLdXSWRoIpa+hkmjqNX38jVaftQahokK2GnULei7MTa4/p7HDbe023DDFWzEQQBUaJ&#10;5AVZGHpVTGPrYf1Nv6e1T1dQy1oaVyPSvzx9n50FSEl5uabf/aGpoKL60pn0+z/UOq8e6fkDS9RV&#10;9VtnHU82ZzcktUKympNUyzQSkyTyfd3AUki5sLg8HUTb2pptpYejbQlaZ6xToLRIt1lkPpEj/wBe&#10;fp70qQLUyNQLmvl/mp/qx5322+3HdJVMETaWNAKYPn6fbxx0CNJ8h+ys7TLV1GzoMLt6oi+5CZDI&#10;yNNUY6lsKg0FILMQLD1AavVcf1946jZr1ZTxfZxySrpIkRSBKfo6gngN+fx/X3q5v7eKEOw1KKmo&#10;FMGhNTj0NPPP2UGdps26PRWjoSR61yfOlPyzWmemjD/KvD4OTIQ1j7qrqXGy3U0ks8pnp4rpLS2R&#10;S0jwtYH6E/VL8j2BPaHTm68nRyPQwU2QZX9CRt9s6BQVujJyfrxzx9faWCaxuSQxpXgMED1qcZrm&#10;ma/OudXVnu1sdDx4NfWpAwRmmeHyP59WD/GX559AvVwY3JZ+t21USU6yStl0lkikeZvIpcyg6BwV&#10;JYDmw4P0q470663rtmmykmTwFdI00bCyxgxJ45NbetQL6batRH5Nvrb2lu7J2ia4h/UH8Q4Y/PjT&#10;j6ny8+kO3bghuTbzDRpbINanPH/VX8uritjb/wBm76xNNkdpZ/GZqjlhiljeiqo5WCSrqQuiklbj&#10;6A+648jVfcVdXBW4uZTGgLCQaHJSQIxNzyAeb29hcrSQ+KooTmn2f6s9DVQgXVGRk8f8n+fpdewr&#10;3FtCiylRVT0JY1DuqxIkagCQJcxq6/huf68+6zCOSskXAfl9pNfl0qhkaJM5p/q/zde9gRurbsOE&#10;o452OqsiqnSSn/oLfkDnm9rc/T2ikhKrjFfX5/n9v+bpXbXLTTaPwkcTxP8Aq+zz697SVBUKyss6&#10;hNKB00j6Wa5S/wDUD6j20p044Voc4P51/wBVPXp6ZCcpx697FbbuWEtBJRzJ5qWVPFVwj1+gtdZE&#10;v9GA5Bv/AIe3HAkU1zmuP9VDTpiFzBOM4J9aft+wnr3tAZWhXB5CaRXVo45PJ5Y+VrKBgf1KPpJG&#10;L3H+H+HtGy9pNM+ePMef+DofWE6sgNc/4R6/6vLr3vIZyaiKOrrTJS6S9Mgd2jVSLiwJ4FiOPbSL&#10;p8u78/8AY/P06WSOVU6jwGP9X+qnXvZxvihX7fpt6Q5TPrHTw0rGNZJ4WmgQSRFQyxJxwpLfQ8D/&#10;AA93YSMtIxqzwr5Cvlnz/ma+XUN+5dxdtsssFnln+dDQeQ/1efl10b2NvrY2/wBf3ZBuKp27l4Js&#10;dSVFNVko7Uml1cGJ/VHHDIOCoF9P4sbfj2tRWRApABp+3/V58TTy6xMcXkMv1EoKkHJ4f6vL548u&#10;ulBH1/33+PshT7kyHS3alHuzGTSQQU+SX7hFJS8DS/uqwUgH0829kt5k6cUbB/1f5epU2+2t+Zdg&#10;NhKobUlM5zTH8+uyAwKsLgggg/Qg/Ue7490bhxHcPxSzeToplro5dsTVyMDqBtSl3Qjm2k3BH9R7&#10;Fux3MbbRJHSgQaSPtofPyxXz/h86dYBb5tc/J/vDZal8Ok6jI/pAfnx6StBSyUGcqUNvFVKZI/8A&#10;YD6n/H3pq75pVod77gp9OgR5GcaLWsNVj/X2SaS7BGPn+X+T/i/2ddmuWpfqtitpDklFz0q/eKkI&#10;ZV/oQD9Rf/Ae1RFCfl0ejBp173yqAOQL/T6m/wDrfn3WQExfYenlJK59eve0nWixJuByT9f6829l&#10;7jVqWh/y468TXHl6f6hjr3tv5t+P9v7RefVVAJoeve4r/q/pf/X4H+I91+R6Wjr3ufCTp/3o3/F/&#10;dT1vr3vJIBpP+t9T/t7D27E1D1cHr3tjqAbn/Y/73f3YkaukEtBIR173Bb3ZB3g06ZPHr3uK1vx/&#10;tvasdVbh173iY8e6sqsa/ljrQ49e98T7T5+wHrfXvfFbc/j/AH39Pe31GlTXH+DqvXvfdvbiN5Dh&#10;1cde981+nt3qp49e950+v1/B/wB9z791br3uSv09o2+I/aetjr3vl/xHvXW+ve/e99b6975gf8ju&#10;Pp/S4/23utevde98/wCn9ALe69e6978SBa/vYBPDqwUnI6974sOP6n/ffn/eLe9jqvnTr3vH7t1v&#10;iAfT/V/l6979/h711oCpp173mj/H+sf9f/W96J7sdbNQaDGf9R697caf6/7Efjj34+XXlOPt697e&#10;o+QDe9+R/wAU9rlIIHrQf8X0pFK0697eKQnj+n1F7kf7z7q4qOn4vjHXva/wjetPxfT9LcWPPH+s&#10;faCeukemf9Vc+n+XPRrCcde9qjIgtCTybIUBBsTb1FeOPaelRp/OnkPn/q8/n0qehQD1yfT7evew&#10;U3Gtna3+Nrce3F6KbkcD172G1UPUb/1P9P8Abn2oAIHRLP8AFXr3tml+o55uPr/h7uvSY9e94j9f&#10;r9bf7YfX3fpvr3vjwDz/AF4uOLe95Ix17r3vlcD6WPPP+A/P096ofPr3XvfY4H1v+Lnn/Xt78c9b&#10;HXveUGxB90PVx173IX6+6Dq49Ove5A+n+x97HXh173zJBW354/3jj36merde94WPvw49VHHr3uNI&#10;eP8AXPvY49Vbr3uP7v031731f6cE3/w/3v37r3Xvfd7X+tufqPfut4pTr3vkPwPof6/j36ppTrwp&#10;WvXvchWH4PH+F/bfDj04pHXvchW+n++P+v79w63w697nwSgW/wCJ91OM9OA1HXvb5TS3K/1BX8D+&#10;v4/1/wA+7R/GB5Z/wdOIamnXvavxjjUPxb83+p4/I+n+29rY8Ag+tenDg5697WsV/GPp/h+R/sf+&#10;J9qUpTB6Ux8Ove2Ws+oJ/GqxFjf/AA9opSA6g+v+r/UOlsRqRX5de9sk30bj8cj/AF/qb+y9gFYq&#10;Djh09jgTSvn172nWUvIw/r+bE2/IuD/vfuwoKfZ+Q8xQ/wCocAPnR2qc5oOHpw4fsP8Ag+33uJU0&#10;tlJP0+t/rf8A2HvwPSZhUde9spg9X0/P+292r0wV/n1728UUNyP8Lcf0/wB9b3o9OoCB172tsQhD&#10;Lfi30/J/1j7uoB4Cnkf9j/VjpSKcPMde9ivi5CEQC1rC5JA/2N/e1OltXSheHXvcXPL5Im+h4IJ/&#10;3g+3yylMZ/z/AOr7OquoFSOvewPy6Wlb6m/HHNhzz7ZY9vRbc/B9h/1f6vTr3uDjzapjAv8A7yCb&#10;f63tyDiT5jov8q/6v9X+qnXvY84XmkjF7gBTe5A4/rbn+nsRWtTRqVA4/s/1Z9fy6TPWoNP9VOve&#10;3y3/ABH+9e3ySTnpATUk+vXvfH/jf/FPdOq9e98CtwOSf624FvzcH3c9i+X+b8x/k9PXr1QuoYFf&#10;XP7KefXvfVr/AEPGm3J449PvVCQKcTX7Oqmg9K8cfP8A4vIpx697xf0CGyg2IIPI5+n+39+ND8eT&#10;5fb9n+r8+nTQ1EmWIxSnHHl/q/Pr3voC9ze/9LfQW5F/8fejgUp1pjpAWlPWvzwfyp6f4eve8Ht/&#10;j0uBBFR1737+l78/4e99e6979/vv+N+/de697//X0C/bHRp1v8e/e/de697yRnki/wDj9L391bh1&#10;o9e9yl+o/wBce2T1teve5KfX/fX9tn4en04de9ucPtK/w9KYyARXr3t/pf0/64NrfQc/UH2ikOR9&#10;vRnHxB697UFJ9B/rcj+ot+Paafhw6Wde9zZgCG44A/1rf69v99/vftOvxDr3XvaeqRbXYfg/155t&#10;7Xqe4DpmbNOve03L+ph/if8Ae/a5PhHRU5qx697xJ+sW+nNyPzxcf717VU7PTpiUdh697d6Y+pf9&#10;dbe9w5pX16rFkUPXva9xB9RB5uB+RwRzyPZvZEgKw41/yn/Jnqowop69e9qpfzfnkHn/AG3sx4sf&#10;z/w9Mnieve+Y/wBj+eP97sfduvde98m+vF725/23+Hv3Xuve+J/1/wDW/wCRe/de6976PH14/wBf&#10;8e9U9P8AV/L/AFf4fCpOOve/f74/8j97Getde9+/P+t/rH36h63w49e98T/vv+I+nv3VD173jcfn&#10;83sL/wDRP0/3n3o/6v8AVTra8ade9oPcQBDn6fU8fn+1z7RXg7yR5/yx/q/Lqz/Eade9hjWjk/T2&#10;VjpM3XvaflHJ/wB5+v8AsOfbycOmG4de94D7cHTTde99e99V6975D3rq4pTHXvfvfut9e9+9+691&#10;73737r3Xvfvfuvde9+9+6917337917r3vv8A33++v711Yde99+9dW69797917r3v3v3Xuve/e/de&#10;69769760eve+v8OP6e/dV69797916vXvfY/33+t7914de9+966sOve+/fut9e9+9+69173737r3X&#10;vfY+v+tz/tuffj17r3vIPpx9f+K835Puh69173x/qLf69ubj+oP+9e9/Pr3XvfE8W/2P9m30/r72&#10;Ovde99e99e69797917r3v3v3Xuve+/6H/YX/ANb37r3Xvfibkn34cOvde9+Aubf7f/Afk+/E0HXu&#10;ve86AXt+Lf8AGvbbHrfXvfP6vxz/AF/wtx78FJHSiOunPXvfOxsP6+9+HXz6dUasde99297MXp1Y&#10;ofLr3vgwvzb+v+wt9PdKEceqde98Dz9B9LD63/Pv3Dqigjr3vkoI+v8AsPp70T1br3vMp4vf37q4&#10;4de95Q4/Nwf8P6e9UPl1cMfy6979rH+1f6/vVD17Ua+XXvfK9/8AffT3qlOtVPXvfNf97/4n/D3v&#10;pweh697nwKS39P8AeTz7MoR8NPl0cQ5Vade9qCmhFgxv/h/sT+R7EtqvCn29GaLkde9vMV1Av/vv&#10;979nETFaMPP/AFf6vPpcrUoeve1DQMRYg2vY3+gPPP19mC3GpQCakDh/q/w/l0aQSawB50z172/i&#10;UAXuL2Nh/vdx788lfhPDh0qrin+r/V+XXvcSWsVDwQfr9Lcf48+6x3Gls8OqiQKa9e9+Wv8A8Rwf&#10;oP8Abezqz3Ik6Tw9P9X+XpSlyPXh173mSsQsNLWJsLc2B/4r7F1nfqxVXJz54/z/ALPl8+lqXApR&#10;vLz697lpUgkC3H1v+f639iCCUqRQ06UrIa9e9vdE4cre/wCB/t/xx7Elsyy0qa/Z+39nRhG2sV69&#10;7VNNCrAXAIAuf63/ABYe7XcFE1jpcidtV49e94q+iLBeLXW9/wChC34/2PsA73Bksakn5fkPXFOH&#10;8+k11DgmlaY697Q9fSOl+D/jcfj6+49vo2DnV86f6v8AV+XQauIWSoP5fPr3tLTxkEgixvyLcX/I&#10;9hycEAk5H7f9VB/sdB+VWDEngfz697bZhweOQOfxx/sf8fZa1eHl0ievDy697aZR6j/xH+t9L+0k&#10;nHpg9e94wD+OPbY60K9e9541P+wP++v7uKeZp1br3vIVNrf1P+v/ALD/AG/tSO01Ap/L9vz68a9e&#10;984CQwPA/pe/H+Pt6M1ah6fic1+fXvaqoIxIqg/4H6fgf776+xFaRCRgp/y/5+hJaIJKBh172pqa&#10;hQkcCxt/sSD9L+xHbW6KF8z/AKs8f+K6N47eMEN6fb173Nlp1iTgW/AH+te3+9X9nUcaoopk8a/7&#10;HSkqAKDPz697SGSst+foDx/Xnj2R7o9FIGM/7FP9Wfy6IrshSR9vXvaMrHPIJH+PJHAv9fYHvpAF&#10;OrFP8FM/t9Og1ctUmuKf7HXvacnkuW5sOfpx/t/YfuJSoqfPh/q/1fLorkamOve4fk5t9Pr/AI+y&#10;9nZjU9J6nz697l08h1ek/wCN/rb3qqjLY6ejJr172paXm1/p9f8AH/iPZhYuQ1B6j+f+r9vS+L4u&#10;ve36NNQuB+OeP9449imNC6g1/wCL6MY4WkFRw/1f5+ve5P24IF+L/wCtb3d4EpVhX188dKfploK/&#10;n1732KVX4AF/p+Ppe30Hstn28E6l/L/UB/q8wa9Nm1XyJ/w9e9t9TRIhOn0kn6gf7A3P9PYdurYx&#10;V1+X8vn/AKh0mkttK5of9WD/AKvPr3tnkiKXsOb/AOw/wPtCYvNekbR5x173FdP8OLH/AGH/ABX2&#10;3QUz00R69e9wpB9bccn/AGwPvekUwK9Nnr3uGQSQOLfkW+vP+29+HTZqT173weH6EC34P+w/4n3c&#10;Jq49VZAR1722zoRz7t4SenSSSIHiMf6v9X+rHvbVKtuf9h/yL23pC4HRZNHoNB173HPun29IXBBz&#10;59e98DwLf71+b/j37zr1Sma9e9+F+D+LfSw/HB9+63173kHH0/PvYUHiOHT0Yx173nU/j/C5H5Fv&#10;8PdPDNKdPEde99M3/Ef7z7qY260Rp6977U/7b+n1/wBv7oQRx60eFeve5cX1/wB7/wB9/t/ej6dW&#10;HXvbzSsQR/t/8Oefx/sPdaE4Hn08tTgde9r7CvZ0BI+ovxa9za/tXDhzTgKdXYjQaV/1Z697EhgD&#10;TIRySg4t/vPs4jwor/qz00/Hr3tlqBx/r8H/AF/ofr7v0y3XvaYrBw3HC3/pyfzx7RSppbjWtT0w&#10;3Hr3tJ1o5J/2H+w/rf8A2w9sEKRnphuHXvafmAufwCDfg/0+ntPwz03173CP155/oLX+n1/33+Pv&#10;3l1s8B1734Xv/sPrz/X8g+9da6975j3ZTRgT17r3vl7Uj4Qeq9e99i/++/4r731br3vr/ivv3Wuv&#10;e/f74f4W449+61Xr3v3v3Xuve/e/de6979791vr3v3++5/3v37r3XvfgD+Ln/be/da69797917r3&#10;v3v3Xuve/f6/v3Xuve/e/db69799f97H+Pv3XuPXvff0sf8AD8f4fT6e9depTr3v3+++h+v4PHv3&#10;Xuve/c/X/fW/Hv3W6nr3vv37rfXvfvfuvVFMde9+9+63173737r3Xvfvfuvde9+9+69173737r3X&#10;vfY9660wqOve1Rs2WGLcmKkn5hjrKd5Ba40rINVx/rX9rbQFZEJ41/lj/J/m6STAaKkcOvez/wBC&#10;1RVKrRsy0EDxyQoCVMrmS0Uen/C5svuULQhhRDjHD7KU+eM4/b0FLoAt8h/k+z/Uevexr2iRh6+O&#10;Kr1x1FVSyVU3law1yHWYzGPoytYf7H2cWx0qC3HNP21r/hH+qvSEjtp5kf7PXvZi+tUqziqj75Ql&#10;fHknr6JEI/aiXRpVlvf9xiiH+oBFufa9dVO0/s9OkpJCVJ9f8n+frFJ/yaQVb/G/5/2Av7OztHA1&#10;FPt7JRVEC0kNJVyi19TqujUI43+pGsk3vxyfZjZwuQxOPPNa44/l/m+XQP3thTBz59BrmczTrmsZ&#10;HC5nkq4Lxhf82buLyMOBcLwB+bge6yvlfnKes3K2PjZhNQRwzeWM/qSp4kie3B0svHsv3FqnSD/q&#10;xX/V/qBLZKWk1DyHQj0i6KeJT+F/5F9feX4xLUo0k9dLJHBK6UdBT2OqoWE+RzFcEG17lgOPr/T3&#10;vaVLqWDUFBQ544rTjw+ePt6KeYdDFdHlxPof8P8Aq8+sz/pb88fn6f7H3ZphcDI1OrGmcNrEY1oz&#10;MOfy3Jtyfzz7UTktUsag1+37Kfb6/s6BxkJzX9nr/qx0lK3IRRSFTKosuq2oKNI+p5P+HtTf3TqG&#10;Ks0Xgid9BLIzKAq8sB+Qfpb22kfjUZFqBT/Nj1z6V4+nRnBZs6BjWvy/Zg04/Ph+XSbl3VQxM8Yn&#10;WaZIy+hJF1ENyA1uF/rz7XuK2NN9ufHSNIQ1iyQuY42IuQXtc3HF/boj8NqKMMMVpx4Vwf5Z/wA5&#10;imzNKgfifPzB+fH9v+qoY5vtbE0dUIqnI0tNdNaRyVUKVMsYNiURjbj6n2paPY2YmKRUccUkojMh&#10;bQ6IFBF0Y/7D6fU+005CglwRxp+z5+XHP+CvTEmxkMWlBA+Q+XlUDGf5fPpLZHuraWPhapyVb9vT&#10;+aODS0sTyMzk6XVUJNzxzawv7z5XbU+Li1VERJm/bazaRFrAIDqxv9eNQ4HsvaSSOQJX0/z/AJnH&#10;pXovvdgIQaaimeArj0NPP/L1L2l2bjNzyyLQVMbJAfIlhr86rIY9cbpwAAdWluT+PbLLhmMAn0PH&#10;FHGQq6VXyENckE/g8nn62/xPtagWQ6T5+lcVFeHGv7P5V6CF1ZmIEEHPkf8AUMj+XQhUu5Y2qPt1&#10;mimleUFnVtYhBFhqX/bWA9t0GJSoqKeJ7hJWHNjptqBs1xx/hx7YdaSBaUr+eOPH9mP8vQdlJiLF&#10;fL/V+Z/PpVSZUxU00wIZoUPp9OovoI9Iv/vPtkyeCJcySxqAJvR6QTxYAWPI4I/wPukiuuWNPt9D&#10;8v54+3ryTsh7T5evAdO1Dk4pECIxayAHn883OscH6H27Rt4IfBKqhHQXJIBa40JqZT+oHkf4/wCA&#10;90D+X+z/AKs9NUBNR5dQ3QSy+aMuWVrqALhRfUdKn8EcH2mMnVQ4+b7lmeYIy2DcWka+mzD6EXB1&#10;E/T/AGPtDuLDwWkANajhXPqePHFajh8sdLbSOSU6VHEf6scT+Q/ydPNLG08QiISO4P0t+kHn+nB/&#10;p7ix59MjHGocTyCOSN1ewJSM/pYkm5Nj9fz+fbEcpmiCEVHl8/Wv+DzH7ejxLKO2UOAVJ4/bjPl/&#10;qHWJqAwSSMBoUuGXT9FZh9V/oAP6fj/b+0zkzl5IZaXCltbStGYVcaXE1nCpf6H8n/X/AK+ye5hj&#10;NNINRnB4nyH2fI9CO0uvCK6wT9n20H+r/J1OiFMpE9XoAVL+R1to8YIZmbj2a7pnqrIUlHTZLP3i&#10;8zpUl5iHa7r+iO/IH9Tbn2YWtszKWCZAwMj7QQaBuPD86+REIuYYY/GY1YDhX0Hn9nl51Ip1Xb8q&#10;Pkrh8aazaWz5v4tmVinpZIaIakicenyzSR8Ag203It+frwaqsz8OBx0lVNqpMTSRtchf3JSilgIl&#10;H5Yi3tde/S28IQ08UeVTTV6ED5DA/PAPSTarE8w7iolakQ4nzI4aRUfFQ1pw/l1VXjera3e24zQU&#10;qwbi7C3DULOpmdftMNTTSoktXVyMf81DqLfW78Dk+0Biux8junbO4F2xT02PykTJPAasCeSkgBuj&#10;yx/qYOAb6fobewffJJuF0ovWOa4AwxJGkfaDk6qnjSnWTnIe37Btrv4qClQO7iO0gUA4mo+dPy6G&#10;Hd/xY2n1X2z1ZnOyc5m9zbb/AIfW4argo5ZKGiymVqELTvG0WiOAwgLoT0611fqYcPW49012a69p&#10;aXa8Bp96w0MVTUzkSrTzVjQk1MVOzG4+hKoeR9B9AfaPeNg3C2pO14FhIoYxSunyrUYJJoCDwAJI&#10;zSRrOSwS8KGDWgbBIFSDnhUEg+Xn5/YE3RnT8HXPyp7Ez/bcuLznRuez01FsWmkMT5DBY2mqIo8d&#10;NmaaIFHUH0y1I/USC9tRBrI7r+WPcWz8RievcpgN04PekmSoKnHZjFyHK0mfo6OkP3goSg1aeQCp&#10;tf8AIuD7jptqn2+6LxXXiL3HRwoSSK1BGfmePEYp0u5p3fahYJWEJIpBLEKe2lDRh5Cox+wHj1eP&#10;sD40fHar3DX9jbb2rs3N0OYxVTh2pjgKBkpzJkFrpo6gOL60ZfSskYZL3U2b2a3q7fZ3/wBa4qn7&#10;ngo6PPZSOdKZclHHS5CYKx0LVwng6lt/jzz7kfZNwEqJHK9RTTSuCcBdNTXPkQATTz49Yqb/AHW1&#10;bxfyR7emt0BJdPhHoCeFceVDwpXj0WntHpPdfTfZI3n8a6Kux+BV6Kp3ZtSiZ6jAwpKWWqnxFOCT&#10;BIos7xi6AfQD6eytd6fDbaeXFRntk1UUE5hklqqOJ45I7EerwlQSp55DAj2MJditrtBcRYNMqTnF&#10;a/bUCooa/bXAQt+Z7vaJRDc1aKoAJGf28D+WejP9M/IjI7r/ANw+/cDUYLLrOKemrvtpoKWuB4V2&#10;jlFgSfoyEqfobfmqDdXWGb27majFU9NNTRQTyaJtD1E5lZiSxCi39bfT/bewXdWRtp2hWoocY/1e&#10;n5emepAh3xLu3DggE+Qpw/1fLo2SsrqGUhlYAgj6EH6Eey7752bUpdYaR5pk9U1VXzxfuSHk/tA/&#10;631/3se0E0LINQzxr8v9Xn9nS2y3FEarmleAUf5c8eu/ZZ8nQVlLUSQTDQwkdgQwC8ckLb/H/D2V&#10;TlkNHPE/5h5Up5D5Vr0KoriJ0Dqaj/VXr3t423mGx9WnmOmFiCUY6tSsNLAqf9696jmCnS+B/gNe&#10;mrqMsoK/t/1f6v8AL72tMzSwVqLWUyqY3ppLoStpI2cBmW97MpIJB/HP9fe5EJkLg1rx+RFP83l+&#10;fR5s10WBjJ7hg/L/AFf4eve0kaLVRUstPCs8dM5paleNUUkTaVOv6+tLCx/I49pvE7tJH+GvCv2E&#10;fyNPs6E9ywFsHPmOIrUEVwflTOfn173ZZ8XPjBvbsXYlRvjbCKkFJlYqZWZheVooBUurJ/gWAZSP&#10;yfYgsNslnXxYlxTyzXy/nn+XWKPuf7hbZy/uce33rZkDEfkaV8/9Qr6dNtZmMbj54aesrIaeadGk&#10;iSRtJZFYIWueBybC/wDxHs3W0fjlvXFZeebKl4IoBKYYgdSpIb/tpccLq5A/pwPbrWJnkqgI0Vxn&#10;0pTPmONPWlfnCe+c87NcWYNv3EgfsPnnOBj7acadZ/vqUhSk0bhv0lWBBFr3uPZTPlJ1llcdQVFS&#10;9P8A5REZfKUU6WZSRrBN+W/p7DW7W0kbHUprxOMflT04f8WKDT215htpbhYdWGpT/N+X+rPUpWDA&#10;EG4PI9i98Gu8p5OpOy+rs3VHVjNvZOWijqHv/kz07WQBjewvbj+nuuyXixeKhJ0suBggnhWn+fH2&#10;V6BP3h+SY7jeNp5osk7vqI1Yrx4ihxTjx+3rDJCrywy2GqIkX/OlvqPdEvaEqydibnZbWOVqBx9B&#10;aQtwfb1SM9Z68np4fL1qnn4a/wCDz/LrP7a6I+lOfwLkkf05PtZUk1PQkrUnr3vPU/U8D6D/AGP+&#10;v78RWE1GeP8AxXTy/D172lK9Tqb8fn6X+oHsvYjIHl5dWxpp6de9tn4/3ri3tDkHpoHSQfTr3uK9&#10;ySf9t/rA2496cAMel5FOve5sB9P1/wBb/H8390Ir1sAnh173na+k/wDBT+P6/T3ZPjHVs1697Zqr&#10;6n/Y/wBADce3GFD0hn/tPy697bW+vuyllYeh6YPHr3uK/wBT/r+1fVTw697xnnj3VyEFQOPWh173&#10;x/r7TEk9ePXvfC340i3+9+7FiBhv8OPs611733e/txAQK9WHXvfNfz7dHWm697zoOR/xT228ijUp&#10;9OPzp1senXvcofQe09erjh1737/H/iPe6kcf2V63Xr3vv3Xr3XveUCw/qPdSevde98veuvde94j9&#10;f8b+3xw6VAUFB173zU3H04Fh/r/19tOKGvTEgoa+vXveNvr/AE/4k292UV60qluHXvfH/eT+LD/b&#10;c+9EAGpx69bIAwe3144P+X/J69e95kvb/C3H+ueLX9+88cevDJAXj/m697cac8/UfX6f05+vPvR+&#10;XVR6r6f5M9e9vUXCqP6Af717UxGor/q+z8ulAYElh69e9u1Ja6jn/H+n+PHtxyQMdPxmjjr3td4Z&#10;/XF/tvyR/hz7RSgmInhSnRrDwPXvayrxenNvytz/AK9v8f8AbH2jLMxrX/V5/wCWnSgsSKE8BjHX&#10;vYNbjWxbjnnn/YWuf95+vtwHouueHXvYX1gPP+v/AI/Q+1I/b0Szjv697ZZfr/W/+w93XpI3z697&#10;wH+o/wAf9YG/+v7cHp02eve+Fwbk/X8e7Upw6117319P+R+/de697yKf+I4/1/dWHn1sHr3vIL/7&#10;z7qerA9e950bj/Ef7z7bODXq4697zq1vfvmOrU8x173y1D+v+9+9UPWqHr3vGT/tz/T3vh1vhjr3&#10;uNIwJt/T8/8AFfdlFM9Nsa9e94yfqP8AC/8AsP8AXHuw6r1731qH9f8Ae/e9J4da6979dT/sP9f/&#10;AGHv2R17r3vv/eDb6/09663173zVgDcWsf8AbH+vPupFcdWXHXvckG3/ABX3SvTleve5ET2I/wB9&#10;f3vrYx172807mw5+n+x+n9L+/IaOPt/w9Oqc9e9rXESXdT+G03AH5/A9rlHE9P0rnz/1Hr3tfQG8&#10;S8Hj/H6e1CKFGc8D/n/zdPR+fXvbTWC1iOefz9fp9OfaW4Vc1/2Kf5el0fwjr3tjm54AI4t+Af6/&#10;Uey6RSj1Pnn/AFf6j0+3XvbOE9f+1f0/P9b/AO291+XSYDNOve/TR3Qjg6h/W3vY9etstBq697Zj&#10;TnV9OL2uPxf/AH3197r6dNYrUde9ulJAfTb/AAF/pb3o4r1Y4JHED5de9q6gjKEf64J4/wBj+fd4&#10;6jJOT/L/AFf6j06teJ697WlBUAFQDYC1/oT/ALz/AE936fU9e9uWUAkg1WIul/8AWsv5/wCK+7K+&#10;CD1tuHXvYJ5pSsr8cXt/T6n8e/EAjJ6L50DihNKZ697ZKM6amK3+PP8AW5593hFAW+f+r/D0W0oM&#10;9e9jtt9tVCl+BpFwQB+fx7EFtgin2g/t/njpiVRUH1/1f6s9e9qL/efp/wAb9qGwaf6sdFZwdPpX&#10;/V/lxXr3vifx7r17r3v39Rxzf/H6e7EGh0Go/wAtP8n+TrXDr3vE1yTe1wPxYGx/1/e6hlJH7f8A&#10;V/q/lRykZXUDTy9f9Xrx/Lh1730bEkXc3AJBJB/UQPdOAr/q4dN4ChsCh+zyH+rHDr3vDfSbD+p4&#10;vYfWw/2Pt3SGXPSsxiRBXjQZ6974Hk/T68f7H6W92A0inTijw0ofLr3v1/6/i/H+v/gPdurde99e&#10;/de697//0NAv2x0adb/Hv3v3Xuve8sfH+xsf+Ke6t1rj173JH/E/6/to9bXr3uSpOof4/wC8e2yK&#10;r08nDr3tyg+v1/B4/wBb2kkwvSpOIP2f4eve3+n/AEgf7D6cfUDj2jf/AC9GcXxDr3t/pP8AE2sb&#10;f7H6e0s3D/V/q/4rpZWor173PkA0jj+yP8T9fzb2nBzXr3XvbFUixI+nB/p9R9fawZoempvhr172&#10;mZ7azb63P+H5/wCK39mMeVHRVJ8R697wx/X6c/j/AA459qTXSOk0tdPy8+ve3KmsCLng/wCH0t+f&#10;e1NRQeXVYjinXva7w7eu/P6R/sD7NbSoA1evy8v2fz6rQhaH1697V6/Ui3+x/qb+zXGs/wCXptvj&#10;PXvfMf8AEH3vqvXvfNvxyCLG3+HNuD791vr3viT/AIcfj+v+39+69173xP8Arf1tfkf4j35TpbV+&#10;X+r8j1tTpNfy6978Lc/6x/2P+w92qaDj69bYtSleve+/9h/vj70a+fVTXgeve+J966oeve+DfT+t&#10;ivAAJuDz703DrwNOve0RuAAxyf1sT9P9p/p7S3VdYqP9Wf8AV/sdON8XXvYX1o/3j/eb/wCv7KB0&#10;mbh172n5wL/719fp7dSvTLde9xfbvTXXvfre/daAp173737rfXvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+6917337917r3v3vXWxXr3vv3rq3Xvffv3W+ve/e/de6976P+v731o9e99e99U697971&#10;17r3vr3vr3XvffvXW+ve+x711Yde99+/db69797917r3vkB9CD9CL/X3onr3XvfK3+wIP+3AP596&#10;r17r3vlYf7Di3+w/N/eq9e6976tfn6f7z+bD37r3XvfFh/h9L/n/AGx/4172Ovde98Pduvde9+t9&#10;f8Pwfr7917r3v3v3Xuve+x/j9OT7917r3v1rn6f1IH+wv79Xr3XveUC30/Nv8ef6j3QnrfXveQek&#10;XI5+nuvxGg6sq6jTr3vkhJJ/1v8Aef8AW9ugdKAPLr3vIOf9f24qk8OlKgDh173yt71XpynXvfVv&#10;99/vXujio6ZkWmT173wtb8W/H09sdNEU6977sffqdep173yAt/X+n/FePe/Lq1Ove+7H+h976317&#10;33pP9D71Ude697yopHB5H+HPHuhPWwD173IjjLED3uuOngK9e9vFLTMzAAf0/wB7/wAPZjaH4Tk0&#10;/wBX7Bx6O7VexaenXvawpaCQotkP0FrAj8fUkD2MLVKfD8ujeNW4Ade9uSYyZ/7DX/pY/wC9+14U&#10;kUUVA9OA6UiNqcOHXvc+KjnhHKt9fyDb+vvwIU16dQPGdQ6975N5R9Qy2H9LfUe25HdqgHp1ppG8&#10;+ve4UgJPJNj+b3PP5v79qOK+XVfGbA9B173GaQoQPoRb/ef8PauJsinTgkFcHr3v0M51fn/Hm/sS&#10;WcpFCT6f6qdKElIOeve32mlLDk/6xHsZWU+tQCcDozic4BPXvajoJgjAFrG45v8A04v7F22SrWje&#10;Y/n0b27/AM+ve1zRTKVAJvxz9Dc39nctHjp58P8AV+z/AIvo3gkBz172/BI5oyrqPyB9f6X+ov8A&#10;n2E9xgSaJl8xwP8ALpx6OCOve05kMcTf9sFbm+kXN9PPuN9xtCpPmc/4eiO6ts6kyfT8/wDVn/P1&#10;72jqzEqxN0I/B+vBv+PYRuISe1TQjP8AqxjohubXPcP9X+Tr3tMVuJkS5UXsDcfT/efZPcQsqnVj&#10;5/6uPz8h0VS2beR+fXvafkoJRclbWv8Ak/6/HstOoGh6LmiZTTr3uMtMQRcHj62HF/8Abe616b0n&#10;r3uSsX0JFv8AYfj3r7erAde98ZEI4/3r/iB7VIpCUOetHPXvfokJYcH+t/8AW9qIANQJ6dhUE9e9&#10;qzGx2I4+p/pz/sR7ElnqH5f6j0IrQMsY/L9vXvaupnCaL3/B+hvf8jg/7z7FcJIYD5U6EEbEAr17&#10;3yqZwyH/AFyf8B/r29mqigoPLq+qg697QmUmXW4H1v8ATk/n/fD2Et2fuPyP+yP29B2+ddR9Ove0&#10;ZWuLPYn82t+q/wDS3sC30hrnAySfL7Pz49BmZiQW697T8vqJ44/P4/1/YdcliSei2TPDr3uGUN+O&#10;bf0/1vofdemiOve5lLESw5/4m5I/PvY6diWp697V9FH6Re/0BH0/3n2cbdblnAOM/wDFf4P2/t6N&#10;7aPURXr3t+jdVT6/7D+l/wCnsWIAq0pjo4UhV09e9+Mw4HNr8j/ibf19+OR15nqOve/CoAv+f8L8&#10;/T+ntsqoNc/6vy6aZiHGk/6v8/XvcKpq7hr8n/b3uPqP969hzc1XWaevH8+H+r/P0jnlDNj9vXvb&#10;RJLqP9fpf/ff09kb6V4Y8v8AN0kEi+eOve4ssigHkf0/23+v7SHuOOmWIrXr3tslfVcngC/0v/Tj&#10;34sB2jPSWSUBtPE/6h/Py697jra/1PP+2/rx/wAR7tGCxp5dURyxNRT8+ve5XJQcXC34/NvqSD/t&#10;/a5IS4qP8n+f+XHp/iOve4E6H+n+92ta9x7ca3oO016bZMde9s00RuePr/vF+faJl6LZodQp59e9&#10;t7oynkf6x9skV6K5Iz173jsfwLfW/P5P9PeqevTBQrx6978qmwv9P8Pzb3vSfLrYU/n173zC/j/f&#10;fX26qHz6eUHh173lC3FxwT/rEH8e9lK5HT6rXPXvfBha/N/95v8A7H3Uxt58eqMfXr3vyn/fH/H/&#10;AGPtsqGFAP8AJ/q/1U6qKEU697lxt9LEf4H3UqCa+vTgFc9e9u9OTcWt9L/7E/X34RhTX06fRQM9&#10;e9rrENyDYfVf9sOf98fbsK0IrxJ61Sqkde9igh1UcZFvrb+vs1j4D/V59NN5de9tVR9Dcfj6i/8A&#10;T+vu3n0y3XvaarFPK/1uf95tYe01wuQ/5dMsPPr3tJ1o+v8AsOPx/X2k+XTDde9p2YWa/wDX2wwo&#10;3TXXvcEgX/H+wt/h7r16vXvfvx/t7f09+6917373tWKnUOvde98/aoGoB6r1733f/ff1/wAPfuvU&#10;HXvfX++/2/19769173737r3Xvfvfuvde9+9+691734e/de6979791vr3v3v3Wuve/e/de6979/vf&#10;+Pv3Xuve/e/de6979/vv98ffuvde9+9+63173737r3Xvfgf+Iv8AX/W96631733x/vr/AO8+/deq&#10;Ove/fj/iv/G/fut9e99/77/jfv3Xuve/e/db69797917r3v3v3Xuve/e/de69797917r3vv3rrRN&#10;B173MoZmgrKeWN9DJIjAgC9g17c+1NsaMCPIjz6TyAlSD173Y71jUjIUuPr6uCWSihp4KiPQdCyS&#10;RIQupDcFtQ9Tf8T7kzZ3WSAMRin519f8P2enQYvF0uSRgen+X+f+Hy697H7CUVTktx6aVBURQY6S&#10;smlS8rsCoLJITf8ASzDn8H/X9ilO41IBFMH/AFfL9vRc3xg8ccft8uvezW9D4KXd1dWvWFKSWnMP&#10;mLEJFTxU9aKusHPHoVAQPqbi3tXboJGNcf6v9XDoqudekkD04ela8Ok/uTMLhcc1WYnmYsYYYowW&#10;eWomQx08K2+mpyBc8D8+zz7ryUWK6/3DU0aq8lRWyVlNIselZaSKEoYxf86gfpwfZwpDBn9P+L48&#10;T/qFegTurFptA8h8/P8Aw/8AF56AXbWPq6zf+Desc+PGYB6WqpTLraPIyTrKJbLwAU4F+R/h+aHe&#10;6svJmd47jrYzcGSmgEOosE0ixaMcnknn/jXsNXzkzESE4pivl/m4Y6btaLhuGP8AB5/5ujMgWAH9&#10;AB/tvZ+/iv1lWJVY7JV9OFx9Hh6H7SCQK166qjE88yq3IJDAAEfjm9vZ9t9qrQkOO0Dz4/Mjjx4E&#10;eh6IL2P6gnxKFSTX1+X+r06S27syMRi5HR7VEvojtf0gcu7WtYD6Xv7ti29t3GusI+2QvpYQJHpA&#10;BXhpJOP7QJNz7alBA0OASaA1x6nHln0/mMdNQ2COoCj+X+E/6qdEC7A7GzuO+8lSukhpo2R6ueTX&#10;IQJP0U9MFNzoICkD8n/D2IFJtGGfI0MMlJBLFEDJ4igaJbKLPO54v/RR/r+0ytIvbG1K47f8IxSh&#10;8qg/MefQisdriEJkmY6fTNcD148eA8+Feiy7s75lxe1twZODI11LVSslMtaWEdU5klI+2oKU3JAB&#10;u8psACAD7GLH4JaWnA8NNpYqXiRE0kfpBC8cgXsD+fZdcTJLPVfLHn6ZzQ8QBw+Y8+nLmSJFKW4A&#10;ABAII+zOciv5nJPVe25u2pc1lD5snnYpollamyFS9SksZNpihlUlQHNgzc2UAj+nt3pcBraR4Kbx&#10;NIultCIvpVuSVIsb/wC+/PtmaVmGlyAM0zTjQ0I4YoMeXn5dFz300dFl7s18+NPIjgPz+0dB/n+5&#10;qDGRUkWU3AtfFRTGVfuqmoqCJzG9hFURnyBl1MbtcG1v6EprcnX1bXNHLTY0Nq8iSxtZ0lEnBYof&#10;pa349pYzCx8WQAhRUfMigpXyJU0XPp5YBbebok6lQQxFOOGGKefzp59D50h8xNh4OnqMbn+xIqcg&#10;U89JUhXp3oxFeRY/OBZ1u3OsG5+p/qEWT2fU4unqKWahaKJdRgVomGm9wVLG4t9bf6/s5V49BaOh&#10;HnSh4/5uP/FdA7eYXkQvIpBHH0+f58M59PKnVkfWve+2d81uMyWF3PjsnLVaEqpaWujcSBVDJJHE&#10;pDXPGoEew3XAzLXs7wu0KqTCUDIIyV0lbH8A393liVtLClQf5GlfkPt40PQJnjjMQY0B4H/iv9XH&#10;o3MW8Kd8eEjqo/KxUTLIVfyKreRWVwb8gjg/0PvBnqGmjj11AFnADLyGUav7RtwQRf3SW27ar50z&#10;+39vlT/L0WQ2srNVPX/Y/OtaV/wdPe3M5LMzRQEnx6mVlsyOSNXotbix/P549o3JxwGBrGIgKCAW&#10;A1BOCCD+Tfgg/X2hkt6Vjbz/AOL/AOK+XW44nV6Gtf8AV50z+fz6X+PqZXdGKvfU1yAbjU30Gniw&#10;t7LH2RuKsxlLV1SyqBciMR6i7tGhS9lFiCBY/wC3v7IdzLKwKk0xUA/sBFaZ8sfmBxF+y28MjqlM&#10;ilfsOc/6vXy6EWghjEa+m9rnkfQk3sL/AEtf2WLHdr5IZyMtUFIGcRumtktIDxdRwQf6fW/+t7Cw&#10;vpEmwSM4+z/BwwfX7eh6+3xNbaAKnyNOIx04FEYaSoI/xF/9792QfHbbDbiyEe4KuBaulvT6YpHB&#10;TUfW07lj9FsbG3+8H2f2jSzzqUo1RU4zjGBwx/kPSWFLSCBnmpqAxg4PRTflZ2GdlbDrqKiyMmKy&#10;VfS1S09VCheS4j0pTxIPq8jMqgfWxuPp7sCjqcdVyGSRo8dhcbIIYdfokyMyG8roB/usfS/5PsQ3&#10;InhhWMAu9K14gEDHHNeFMUFMDhUrCvVndi7PmleHkMcf9Xl1STNjN3YGlSioaWq3R2TvKlmrsgYl&#10;8tFtPFVQtS01TUGwFQ5JYrzxe9rC/ed3LtvMUxxhgheHQoUuqmMhbqCLG34Psgbbpg4uJR4hJNTU&#10;mtc1zmnofs63DuVxt7EwP4YFagU449BxzTzqQfs6kdP9C9u7Fysu8KrcGRlylXMZZIYZHjljWUC8&#10;T6r3W2k8AH82sfYaQ0+38JVmox0lFjJ50lWRlcDXGCSAU+hH0HIt7Q3tvMjqSWrTGOA+35en+ond&#10;pztv9s9YLg6fPA4Y4/mK4/4s6dVi90b+wD4rduJye5aGkmpJoYZlMZWvUg60m4ZJAATqDg/UfT2z&#10;7h7PjxVJLR/xjDU0o0TecU6LbxnTr9HFiOf99wFrrbJbisqSszHOSa/sOfkPsNMcRJae7fOyR6YJ&#10;ahSDQRr9nGlRThWo/ZxV2xviPs6ty9Hm6vae5paUUtXQigrc9UzQCOptMY2V29TagdRuR9PZB+6+&#10;7dt0U8G4sc8W4NyRQGhop6iEMaGaQli9LqFkjJDK5sP9h7IZrGOJPFK6n4ZzU5pjIx5f5a9Py7pz&#10;FzNVt1uWaNuKggCnGlBSgpTz/bXqw7rvYce0MI2AgoafE4pKp6iKjopmczq6BL1krDUXOkE2P9Bf&#10;2QPdvcG6t3b5w+46nL5CkoMRJS1VfBTzzLRI8XolhpVB5U/Vwb88D8AP28ctRcEZX/UeNOJ/y9Hu&#10;22VptVm8MIC+JwHnX1P+T8x69CZT0lPTQCnhiRIQCNAUWIP11f1/1z7V3+zWdiVOWyp2nS1Apamt&#10;EVKJ5JPGaIC3kldzYcc2/N/YwsN0uqtJEO44rU1OAK0B4jh9nGvkWXGw2HhKL9w3mQM0PzHr/qGO&#10;myXbmEqEgSpxtJP9tzCzwR3RjyWSw4/2HsV8vv7B5vZ71W46byZyXX9y1KRTiSZYQxBkI5BP0PsT&#10;R3H1EQ8VRXzyQQfUYPH59A24tZor0R2DEReQJ4Dhw+ymPXqZT0jUsgWFwtKsYVYm1Npsb2U3491w&#10;9i0mKkkqXhpsjBBUPK2vX54kEh9AMg+nPHsN7jFBJIQikKeB8vPI/ZWhrw6G+2yziiysrMv5cONP&#10;8Pn/AIOp/sp+7cVSRSCWnqZSygeqYWJZTyLi/wDvj7DNxEpeingf9ih/ydDLbbqYkxsooTmn7M1/&#10;yf5+ve0BMCr+QWdQtgBzZjyA3PH+HssmXS9R5UoR+3/V/Po/XIoeIp/qr/qPXvb1SZ+dYGo2Yqkn&#10;Ae/6GC/VP9vz78JnVaev+rh/n+Xp1uGM28omiwc/8V/xfXvb/SV8kFJIKONCtTFE9bqBOmWMeOQp&#10;+P8Aah/xr3slSpatD/k/1Vr/AIejyTc4zbNC3ma/tFeNfIg/b+fXveyb/K7yuNTouip/ukmqq7IZ&#10;OorYFNkglMgp1Vk+moqqn/Y+xty9MyHwpRQGuR+X2cTX04fPrnZ956G6PMMUqpRUQUYedSSfyB/2&#10;egp7Kx0tUtJUxhf2FVQSuok+RnIv9QP6+7E8pt/G1DmURKbksTax/NmK/wBL8X/p7Ek+kmpwWwMA&#10;UxTjj/DxPHrGuxvrp10Mfy8v2+vSGoszWUapEXOmOyFiWPIPI9R+p5+nsjnyV6dps/ia6enge/jm&#10;KhYwyuVW7CyjngG1h9fYQ36BxASaNgVpxyDQ04mtPT7epV5J5hk2+ZFc8CK5pQf5j0MW2c0uQp1R&#10;2tIqjgm5/wBa/wDsQf8AY+6FYMpXdQdo5mnVZYKXI0GTxtSi6kElPURMq2/1vqL+47j1RSY8iaj7&#10;eP8Ak+fWZotLfnPlaNGIZ0KSLwwykH08+Hr0rfdeu5az77dOZqbm0uQnN72Bs1r29nq4QeoHDj8+&#10;sjNoiNvt0MX8KDH5cOve5lA3oT6WsOP9h9OPa5qBzX/VX/NXozIoxHXvc6cfk/Sx+h5H4tz/ALf3&#10;U5jI6cTgeve0rkV+pH+AH+34v7LZNNWBPl1aooR59e9tHtF01173Gf8AV9b8C9v6jj3puPS1QQo+&#10;zr3uVT3t/vvpb3U8Orjr3uSeQfxcH/eb39+UkMDxPVq5z172z1IsT9R+Rf8Ax+nPt9x0jnFGB697&#10;bT7qfn0nPXvcR/qfp/vP+8+1oIpq8uqnh173jP8Avv8AjfurgsKcKHz60Ove+BF/bGo6dI/1f6vl&#10;149e98bn/Xt/vHuwVCurOMU86/LrXz6975cf74+/KDgUx9nVuve+1P4/2Pt/Nfl15h59e950+o90&#10;dioqOvA4697kj/D6/wCP09sNqBziuerde98h/X6f7H/Y+6mnW+ve+XH++v791vr3vmGH+2H+8/09&#10;1p17r3vlf/Y/63vXXuve+tI/43c+9hmHV9bevXvfTcLb/W/23vwya9VOc9e94yb/AOt+f8P9v7uM&#10;deDU8uIp1731YX/PP15+v9feutVJoD173kT8fmxsf9Y/Tj36nr07518iK/s/2Ove3CFrNe/H1/wP&#10;+w+n+39+piv7OtBSNP8ASqB/k/w9e9vcJuAf6f1HNiePauNdAAH5+fy6cWgGOve3Sltccc/8b93P&#10;EdPJhh172uMM3riP9D+TzzcWt/iPaGUjS3p/s9GsJz172uqn/gMOCSQFPPNrfUcf8T7Qgk1+XD0/&#10;PpVxFT5fL/D172Ee5E5c/wC1H6fS1+LAe3V9D0guR29e9hTWLyeP+RfT6+1KnA6JbgkNUf6uPXvb&#10;FLyf99/r293XpGxp173FYEW/p/sfx7dUjppuOOve+P1/HH/FPe+tE1HXvfvfuvde9+v/AIX/AORc&#10;fT37r3XveZTcAn22cHrY697yKfof99/tvdT04vDr3vOOD/r+6dWGOve+d/e+rV6974Hm/wDvv9t7&#10;159VPXvccjk/0/ofzx7c6bb4uve+NrA2/wBt/wAQPe/PqvXveI25ve9/pwPdx5de697439761Xr3&#10;vIpB/J5H0J4/2HupBHW69e981t/tvz+D/T3o8OrfLr3uQt7c39snj1fr3vPGbW/H++sLe99W9Ove&#10;3aBvp/vH+x5PuoNCD04DivXvaww0nrWxB08H+v1+hPswXj0o/D+fXvYk0pvCp/r/AIH6W+n+9e3o&#10;2b4fLp+Lj173Crlvfjm9x+P8Pp/re2Z1OSPMf4P9X5dK468Ove07Uh2LBeB+D/U/4e0ZjDgV4j/V&#10;/Lp8ZWh697ZXQpJ6TYg8E8n/AA5/3v2zoJFPP/J0nNRw697zqNa2NvpYgE8f0592Mf8Aqr/sdbJ1&#10;Co/w9e98PANV+CP9tz/S30900ehPTdCDUHr3typo4wRz+ePxf8e7CPOf9VOnFUA9e9uwk0gAcDi1&#10;jbj/ABt7vTNTx6e697daCb1qL8Xv9B+Tz731ZT172r6oB6MPwTpINuPr+f8Aivuvn06eHXvYN55f&#10;3X4/tc/7f6+3B0hkHHr3tNQW80f1/UOD9fr+ffoQdZP+rj0WMrAmv+x172N+2mvRJzcjSDz9fz/x&#10;Hs/tDQVFT9nSaWtK/wCr/Vnr3tVD6A25tz/seT9Pa6QAEkGor/q/4rotcEOw/wBXy/l1737211Xr&#10;3vo8f7b3smqgen+E9a697xsbEG31v+Bf6fm/9fp78Klafs+zFevClP8AV/q/1Dr3vj9ByD9Pybi1&#10;/wCv+2967SfQdeNGPp173hcEkEfj62F72J+l7e3UIAIPSmIqoKk08/2jr3vgeDY/gj6G3A/3w93B&#10;1CvTyNrXVw6976P5/wB6/wCI976t1737/ev98Pfuvde9/wD/0dAv2x0adb/Hv3v3Xuve8sf1/wB9&#10;9P6390brR697kD22etr173JUXYf8R/tre2z8J6eTh1725w3B/wBsb/05t7SPSnSqLjgVP+Xj172+&#10;0p4tyeB7RS9GCmnXvb9SHgf64J4P9f8AD2nlOM/6sdLxwHXvbo/KW/oD+R9fyLe0o49a697Yageo&#10;j/Agn2vVgaEcOm5vh697TNQLOR9eT/sObEe18Roo+XRVNhzXr3uOps1/z/vvx7U0Ij6TuDo697nw&#10;NdgPrYX/AN4v72ooCem4hTPXva6w7jyJyCCFI/J5Itb2Y2+AR8+qkUBByQePXvayQ/T/AIL9R9P6&#10;2/p7OWHd/q9OqPQNX/V5f6v59e95h/jb/kfvfVeve+z9Ab/4f7EC3++v791vr3vj7917r3v3++/3&#10;n340OSP9WevY8+ve+gCD/Xm/HFv8fdtVBQf6h9vVi3kOve+/99b8D3Xj1U8eve+vfuqn5de943/S&#10;eL/73b8/7x71UeeOvLSueve0fuBP23/F/wDeL/4f7D2nuctX1A/y/wCf/B1c5br3sK64XJt/jYf4&#10;D2SMCooekz8Ove09OB/T/fD6+3Y69Mnr3uJ7e6bPHr3vr3vrXXvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3XvffvXXuve+x/vf8AxX37qwp1733711br3v3v3Xuve/e/de6976PvfVT1&#10;73x976r173737r3Xvfvfuvde99+9db6977/5H791br3vv3rrfXvfJRf8XH/E+9E9e697y+6db697&#10;9/yP37r3Xvfvfuvde9+9+691731/X6/Qf76/vfXuve+P54HH4ItcG3597611730eBxb6D/X4/p78&#10;Pn17r3vifryLf0H/ACP3Yde69769+69173zAB+v9B+LgD8/X3U169173lUXIH0/417qeHW+ve+TH&#10;m3u0YH7enowKV6975qLf8j9vqopU9PoK5697zqp/obD/AG3t8KwGAelCj+XXveRozxb+n+8/6/uj&#10;p6cenyoB0jr3vgV4/wBjxY/8R7Z6bIBGeve+gtz/AMT9PbZQHhjqhjBNeve8ojP9Dcf0v/vPvwQD&#10;jnqwjx173mWndrgA/wC+/p7o4VT1spQ9e9y48dM9rKSOPoD/AL37aP2deMJPl1724QYGplI0xNc/&#10;ixH+9+9FqCp6dFrJStDT/V/qPp59e9ucW1K5jpEDk/8ABSD7b8U0qOHWxbE+XXvatwnXWbr5FSKg&#10;qJGJCgLExNz+NI+vvSuXIpn7P8/7OlUNrqYAgkfL/V9nXvZlNo/FjsPP+JqTbGTkVivq+zmIt/rh&#10;f959mVo6lgARWuPtz9lKf6sdH8ENBppn/V/gp/qHXFnRBqdlRR9WZgo/259mMwHwW7HqoUMu366O&#10;6qza4XUKP9UeP9uD7GdlKFQB+Hn6Y+fDj5+XDz6MozbodLnP+r8vP8um6bNYenOmfKY+JibBXq4F&#10;Yn+li319rP8A2Rre1GmuTC1R4vzCfTY2BPs1FzCqhcfnT/Vn9n7OlqtbcAw6xx5/CSnTFlsfIb6b&#10;JVQsdX1twfr7S2a+JO5qGB2kxM6EKSbwtYKAfoAP99/vHvbPAw4ivyx+XD/J04UizUjGP9Wf8nTh&#10;HU083+anik/4JIrf70fZd919K5fEa2+0lRQTcGNg35vYW/qDe3tMWGc59OmHhHl1n9gVldtV1A7L&#10;JC40sVN1Iuf99/X34Ak0HSV4iOve0hUUsimxXSbG9/6/7H2ugBIL8KGn+X/VTH59U7sk9e9wUUq/&#10;PPP9Of8Abezi2Qq9KeXTkaFWJPH7PPr3t+pjYAk/Qf1twfp9fYt25u3VgCn+f/VX0+fRrD8IPXvb&#10;vDUxIwJccEcBvYjtr+0gFJnA/P8A1f6vTowimjQDU3XvaoocvAAq61v9Lni/H5I9mg5jtWXw0dfz&#10;NP8AV/k6M4b6L4UYU697VlLk0KDlSCP7Lf1N/ZPdblDJ8DBhXy9eH5UP8vTpYblNPaRT1697dIZl&#10;ntYcFlUg/Tkf0P8Arew9c+G7Ma1x/OvVCVap697zNQwyBrqt/wCzz9ebnn2F7u1jZq/b6Y/z9I5t&#10;AI1Ctf5de9ttVg6aVeAQTe5Fvofr/wAbHsjuLUCqeuR+zH+ryz0ilgRgSPy+f+r8/wBvXvaDymIS&#10;EsB9ATY8/U/1t/vufZFPaAH5f5vn8+ie4tk8uve0XU0/jLELdfzxybcn/Y+y5lKnSeiWWIqcde9w&#10;GI/IN/xxb88jn3sAUFRT9ufU/wCr5EdMde98fHrIABJA/wBb6/4/8R7URBmTNc+g4eWf9Xy62EZj&#10;w697mU9Ix5sOeLgcEj8+zSCGh0stP21/bw/y9GMNtQgN9vz697UlJHoW9he2kEDkG/49iOxgBkX7&#10;f2/L8+juCMIQoznr3ue0ukfi54F/p9LAf8R7EaIBgdLXkyNJ697jzz/tn1Em3NjwBf8Ax9rSSkNf&#10;M9Vac6Pn69e9ojJS3LEfUX/JsePYM3ZtRAH+r/Vnogv3rj1PXvaRq5SDa/P+N+Lfj2CL2jEjgDX/&#10;AFf5eg7I+rr3ttLX/wB9/sPZCT5enSMt173i1XP+w+v9ebAH37rXXvbhSmzD/A/4f0/HvY4dPRde&#10;9qamksF/1hcXt9PYk20rUgZrSh+2tP8AV8vt6OLdwGz59e9uXkAH+w+n+w9iJBXtamfP0/Z0YA9e&#10;94GmHIvx/T35lVQTxp008ip9vXvcdqgAfUD/AGP1/r7RSyUXJPSRpSR8Rz+VP9VOve2yeqA/P9b8&#10;8fS459h69fXXT5Yx8zn/ADf8X0lkkFOve4Bqrnggf4X9kkhAXIr0kMoFT6de9xnqR+Tq/wBY2A5/&#10;B9saiTpTHTLTkmi9e9xWnDWH9Cbf7H/D25EhTurnqgJ4nj173yjcE3/N7C3H+8e1UKh27uA6sh7q&#10;Hyz1728xgFFvzf8AP+H+FvZukSnub0/w9LBw697wzJHY6iRx9fqf8P8AY+25FCtQdaIHXvbRMsf+&#10;AJv/AMTwf6+yuXErU9eksgFa9e9wnjT82tf/AHv2yygivSOaNSNQGf8AV/k697hPEAfpb/W/1ufb&#10;JAOD0hKDr3vAVseR/rfQfT68e31FBQ9NUHHr3vmigWuP97/H+t7fjSuW6sgFR173yYj8WJvz/wAj&#10;9ulVPl1Zn8l697wN+Tx7ZMdOHScnr3viD/sPbZGCvr15T173IiNuP6WP1+vuhQcOnlPXvbvTMSR/&#10;sLe/IlR3dKEPXva7xF/QOADp/wB4+n/Ee1kMVDrOa8K/l+2vy6dVcn59e9irTi1EPra1/wDeP8Pb&#10;ygqAp8ukrYUA8RXr3tsqB6SP6H6/63J92rT4umW+fXvaarQPULAXvbn6j8j2xOjEagcDy/bnpluH&#10;XvaUrlNv9b68/Tix9ozx6Ybr3tN1A9V/9e3tlloMmuemfPr3uAwF/rYc/wC2+o9t+XXvKnXvfX5/&#10;2Frf72ffuvU69797917r3vn7VL8I6r17373brfl173737rXXvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917378f0+vP9P8T791vr3v&#10;u/8Aj7917r3v3496635de9+4/wBj7917h1733/vv9f37r3Xvfvfut8R173737rfXvfvfuvde9+9+&#10;69173737r3Xvff4/x+nv3Wvt697VW0Nl7l3xmKbC7YxdVlsjUOqxU1LE0rn+rMF+ij8k8D2rt4XZ&#10;ioGf9X8+kd1PDbRNNOwRBxJIAp173YNs3Yu+uvKCiwO7cXPj6xVjJpncGaKN28kZKX/P4H9OD7kP&#10;aIZIrcKagfYK+n/F9BOW7truslswZfIjh/q4ddAgi4IIP5HI9mq62oMjjpXqqVgvldNM7ohp3WM6&#10;44JWt+lmHq/1h7GNtQRinlTy9AP9X+xjpgHz9P8ACP8AIevMAQQRcH/b88cezY9EiFdywbUjMUFZ&#10;uChky2ckZNPghpzJNLGqjgkh1S4PtfAdL0px/wAlTSn7P9XAumwhpxP7Ps6Q+/6pMdt+qzLQSVMu&#10;MaNqOCNrNJU1M6UkTE/0Vnub3sBf2Yf5J7pxO1OsIJ6CRaejGLWCmdx+phDpsBxcklr3P+39rmcx&#10;Q0H5fbTNfL7Kf5ugLdRy+Mxf/V5dAr0hRZmo3Lu/IbgZXyK5SoklCtqWNJZT9un1/wBQEsP6fge6&#10;M2tuLceOmh1yVNbm4DPGACFIbyMD/VCOR9eL/wBPYaA8W4V+Oc/Zx+f2/wDF5a/s42YcaH/V/s9G&#10;j93G/HTH1tRBTgxSeOFopaiQMRrMUPjhiOn8L9eP6j2NbRNMJc8TT8/LyyRj1/w5DsjMZgVP+Y/6&#10;q+fp0F3aVfS0OCnM8iJLNE8EGoISuuxkdddubf4+7JcJSUVGY3rp4EvHFZSxUpbljZrE88WPtBNq&#10;mBdRX8hjHA8fL/BX7DEXMEcBIIA4cB8vSvHjxz6Ch6qQ39kt0ZsVFJt3HZKolFRV3kVfJFUNI2mM&#10;Aj0Rgckv+P8AW9i5go0rl8kKzNCW0RkQBGmYECyWJJBFufZHe3K2VNJBJqTn4eNOIqKfPy4jPTlt&#10;fyzsIrYaq4GPtqR9nE9EM7dEu1jJFnqjGUNdS0n3mRWfLtPT42ndfIXyBIWOMhgw9J5H9SB7EfHY&#10;qBpPH5IvuYhrkgZ1LjVfSJG5sb/j2C9z5iitAQhBBYUpxrSvDFBx9PswOhRtPKd7uj1jjaT1Yr2A&#10;GnE/swB+WK9EJ3x2Xuqqxv3NPic1HtrLxPSUO4YaOqhpGFO6pNJiFS7TIEIIdmAYWI+lxKNXQ+GZ&#10;nd0WNjHJULdoIxG/IYr/AEIIv7aS7uZdM6BaULUBzqI8+Hkf4vP8yJ5fbqGJmhmko4rwrjy9ceRF&#10;aY9DTpA/wLsCkz2Mx9JBRVlRXCnqaDb2QggpMvk4auma1VSQ1J1lnVl9BBuygjn221GWp6WiOQjq&#10;jJTLMlM0kMomjiYHhyvP+H+NvalN1ETUnJCkavhqRWmOIpny9fy6DPMHt1JFSaw06Rxrkn1zTzwO&#10;Jof2AWtnde7g3Vux+v8AN7WpqXcT4esztPQ5KiGDqsnTOoCxRTKo5RQyh7aSRYkEH3GyBfJ0a1UM&#10;MWSpSoZjHHrJjLcGxF/r7ObWW0CEo+kk5BNPLzzWtBw40Hy6jmSyubeY2t6hFBTNCPn+VP8AD9vS&#10;62I2N623Q+2snl6/YG5PuJIaKnrawUaNVwpqKRTKfFLcesMOTwb/AFuE2ZwNNXK5oY2iqAG8lHLY&#10;FSzWul7Ej62/A/p7OfrDGCoClVoCQPKlQaitTkftpw6K7jlaC5f/ABdgjHI9Dj+X+E+vVmnWXeW4&#10;tr/bRb2qUyuGkMYx+46Qu/mjRNRjqtN0RyLAgWLH6G/stm+cXX0dQVkkeNotQeErcSG1x6v6Hj6f&#10;7x+Xdck8eBQ8QT5A8DU4yPL09cdBa6tPow0TrmvH7DSv+rj6nj1aj09u/BbnxVNkcY0NXTVcUbQT&#10;xyEFFv643i4IZCDcH6ewQq6iptzKrMGaF45DYLpN1I1W/Fx/r+0EpfPy9PT/AD/5KdE8ypkEH1qP&#10;2f6vlnozNHDEoBVdIZVdWH1bV9Qbf4+wb7Hx6V+MULLHqa7A2Jd1VSbKq8X/ALPHsivodaApUn/Z&#10;/wAnH8+r7TO8Fx8j/hr/AJOPSmoybstjx/vHuuzPRT0G4LyKymOtLIRdA0ay8qL2+gF7Wv7As6vD&#10;cGN+6tSPL5DP7Rjz49TBYzxvZhFNaj+dP8P2dT/dnfQfcrYnbkNJDURpUfarHChITxoZAuhueeRf&#10;/Y/7Yd8v3MdvGXJDNSg4cM4r5UrT/Z6I57JLmQxs1FbjnB/1f5Ogb7R6tw/YH2DZSmSeKjqFqGVl&#10;Eh8kaEI6KfyBx7M/jN25GtSNq2qMkSVDLBCrEhYyC92F/oCb2/p7O7i7Q0NaV8vlwqPnx/Z+XSSY&#10;iNGAqDShPnUY/wBX7CegYr+s8BjZ5jisVTw1NTTpJV1fiRWmlFowCyrflQFLD6H/AB9z8puCqt5I&#10;py0EqkK0TL6dPNiPwSb+3oL21H6ZTUvrxH7DxpTNeGKdB8xnxCX49ZcJs2hRVieljjqoGUssqNqk&#10;ZuCwk/Itax+n+39o2tyc8yyPJPIX0WU3Lkf43HN7j6j/AFvfpvoZxRQNXnwpk/bjjw+fWwVUhVx/&#10;gPQiY3DR0ZRI6aIQ6ySoAQGw/paxFvqD9fYKb0SerpnHmlGoGIkuw03GoBtX0B+vsP3Nvbjui41z&#10;iny1Y4n1+frXo0sp2SXAp/l/1fLiehXw2mIBdKAXDCwWx/HAHsnW7toVNfUVEbSRtGAVVWnKg6bO&#10;5UEC5BuQCfYYurMNQRgEfZ9nHB+f2ftPQ3sd3WCNSPT+fz/y/s6VQNxf2go9g1hinEb0XjVGujPr&#10;huknp1x25Y3/AOJv7YSxlAKiij5f6vX/ACeXTsu+xB1rWhP5/wCr/D9nXfuDJtGWkYSyZGKFCiEx&#10;U0bWBBvoJAAt+CPaiKxbVqLUA9BnNBwH+ocOqPvSyrp059T/AJB172lNy5QpTtTNlGGhRHd45gll&#10;utgPz/rH6+1ElwkVUVz6YBrXGft+f5dUgbVIHUV9KU+Wf54/2Ovey8ZqeqhMzwVa1CHWPGZLx3YE&#10;X0v/AIAAAjjn2TSSGOoV6/Pj8+H+HoSxOhoGFATx8x+z9p/z0697BHckpqIX88CMYi19EfilAPOo&#10;KLhh9bEeyWQ17XpXz/1cP81B0IrJBGQYmoGoM5HXvYV1MUQDyJJqGsFltpb/AADr/wASOPZc5Gmh&#10;NQOPrjy6EsLsQFIpjj5Gnp1721hS72GpQGDKb/pvz/X/AGHtMa6elddK6uPXvavxkjrDJG4KgoQb&#10;A2KsLfQ/045/417c7l4jH/Ff6v2cOk0xBAYedf8AV69e9nx+I/yN3F0NXw10UklftKqqYYs9iS1y&#10;savZqyk+miVVJK/hraT9RY8tbkJHQH0H5V8858zQ144r1EXuRyZtnOFr9JdgLLnw381J9flwqMjz&#10;HDqDkKCDI070844IOhx+qNiLXH/Ej3sR9e9qU29q2j+1qFqsdkqCjyNDUwEmOajrIVnhkW17XDLx&#10;/X6+zUXEzgOjEivr5/Oh+zrCjfuSm2SKUSR6XiZkbhxHHj/L5Guegp3HtuPG45qqHSJo3sQ4BUMp&#10;IBuPxa5/3r8exO7OxlC+2Z3jKiZIypS4D2CnUwUH/C9/ZtMwktWWQghlz9tKUH2Cla9Rvt1zcLfh&#10;QO2la/n/AJjT/P0nOu62rbLSJMreNpD42FyukgEAsQOL3A/3qx96wPy/xtLQ77yVVD6HikqJFZVF&#10;76iGHFuT9T7i+6WlwyrTJ/IYyR/hzXz6z69oLmW42iNOIbyNfy9f9jow4+gv9fz7qdmlMlfVS3/X&#10;VzP+P7UpPPswGKj0/wAw6y2t10xqvoB172paA8Dn/WP+sOPp/vHtZHQBSc4/1Dp7z697cZwbDgCw&#10;H1/HNiPdge0/Z06h8uve0vkRcEC3H+wH14sf+Kn2XnLGo/2erhSQT172zfn/AF/z/wAR7L+muve4&#10;0n6jxa3+8/m9veianpajBl697k05vb/D/jY91PDq4697l/73c3/4372uSBWnV+PXvbVUjk2H4+nP&#10;H+Ht5+klzQMPz697amH4/pf3rzB6Snr3uK/1P14H+H+w+nt6NqKAM9VPDr3vEfp725IarmtfL/iu&#10;qjj173w9tEGnW+ve+Fv6fj/YfX3sHFOFfP8Ayda6977tb/Hj/fH26p1HGAOrDr3vkn5/2Ht0debr&#10;3vKv+359++HPp14de9yQePad1LZQcP8AV59b6975A/8AE/74e2mUKxU/8X1sY6975X/r791vr3vv&#10;3vrfXvfINwQTx9fzf/W491I68KDr3vkG/wAb8f63v1MV63ileve+BP1ub2P+8f1976r173xv/vrf&#10;7Hge/der173x/wBf+v8AyLj3rqvXveZPyOOefxx78er9e9zYzYi9vr9RwbX97VSwoOvL8vL/AA9e&#10;9vUDXUcHlf8AX+h/qf8AX9q1XQun06fXA697d6Y8j/C/+8e7OKrTp4de9rLFN6oyDxrW/wDh/sPa&#10;Zvx19D0awnP5de9iCdLU6m3Nrf6o3te9/wDY8j2XVbOcAD/D/q/Z8+lw1aCRw/1D/Uevewu3Ih0y&#10;X/Gr/YfX6f7b3dR0guBVT172Elctmb6/U8f65v7UrwHRFcA1qeve09N/Xj8/7wb+7rx6RMOve4jf&#10;i/Nrn/Dn/H26Omznr3vh/vuPduteXXvfV/8AfX976qD1733/AL76/wBPr798+rDh173kQ/i30Htt&#10;h59bHXveQfX/AH1v9t7r1Yceve5A+g4/2HPHtvz6v173yHA+n+v9L/4X/wB6976twHXvfR+vvXWj&#10;nr3uMQeR/T8/8b9uDpo8eve+LXtcfSx/17Hm/uw9D1rr3vCf+KXuf9693HVT1731731oGnXvfMG3&#10;Nr/T/D/W96NT1fHXveUW/H++/rx7b+3rfEde950Btfjn/b+226c697kR/Uf7D/W/x9+6t1725QH6&#10;f776e6npwcOve1RiXAcAta5+lieT/re1y1qKcOnqscDgade9ihQNeH+t7WsL245/417fj49KIRXP&#10;XvfOojLajY/pIuOf9v8A6349+k+MVPH/AFU6Vx6Q1Ccn/Vjr3trkpQqatNrAm1/yOSPaBlZOPn0/&#10;mnXvaYqoyJTx9Cbj+v8Ar/7z7rXpluPXveNAQQT+k8fXn6e6mrHSvHpO7kHStPn/AJP9XHr3uPPP&#10;oNl+gFyb/m/+HvaDHd/q8+rISQSTX/V/l6975085JBv+frfm/vfDNP8AVnpwHr3tRQHypYc/T6n/&#10;AHg+/fMdPg4697fKOBldR/seOfpzzfj3ry6sB172sXF6EX5+t/8AWv8AX3Xz6e8uvewhz62kkNrf&#10;X6ccW/P+393HSOXj172kY+JATcBZP8Be/wBD9Pe4zR+7jToqfUD35JH2/Z172NO13LUtuD6V+n0J&#10;tY/T2IbBhSg8+mJPh/b/AJOve1gD6Rz+Txxxc/j/AHj2rlpgL8/z86/6vtPRbMCJKjz/AMn+x173&#10;2f8Ab/1/2Ptvprr3vo/T/fc+7kALU0/2Ps6959e94fUxFxyRb+hsfyDb/D8f8T7c1JpBHDy8x5eR&#10;8s/8XTp1zCAaHAz/AKq58/8ANw69774Fxx6T+f8Abcgf055PtmmaDz4f6v8AP0zQmgHnT+fDr3vH&#10;qsLWtzf88j6i34/p7uBVdP8Aqr6dPLEWAzgCn2GvD9v+ry697wnj/X/rf+n559uU8h0sAAwOve+z&#10;cD+v05/4MLke99e69765/wAP9f8AH1P/ABvj37r3Xvf/0tAv2x0adb/Hv3v3Xuve80Q+pt9f9e3u&#10;j9aPXvchfqP9f20etrw697kKbkf7H/inup+E9Ppw9Ove3KHg3H+9f1v9faR6Uz0oQBqA/wCz172+&#10;0huB9P8AD/Di/wBB/tvaGXoxXr3t+pDz9b2tc/W3F/p/h7TSUIHS0Gqjr3t0Y+m/1I/23PtOBU06&#10;t172x1HDEf8AIgfawZUdNy/B172marhyB9Ofz/Vr+zCL4a9FU3x1+Q697ij63/xt/sbe1WoaKcOk&#10;rsKUPXvcqA2cf7D+v9be7Jleqpw697W2Ie7pz/xo/j2YQZrT1r/Lqpzqp6/6v9X+o+9rtD+nm9xe&#10;/s1Q8PsH+Dplvi697zf73/vre3evde992PH+1fjn/YH37rfXvfXv3Xuve/e/de697696P7Ovde99&#10;/wC+P14/HPvfWuve+iP94/2FuLce/daI6974MbAm9vz+PfmFV6r172ls4A8b/kckXJ5/1vaa5UlA&#10;QM0/zcenSDjr3sJ61LXuALXH154PPsmnqJTp4dMnUGovn172npl+v9R/r+9xnpOeve4B9qB00ePX&#10;vfXvfWuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+/eutjr3vv/kXvXVqde99&#10;+/db6976976117337117r3vife+qnj1731731rr3v3v3Xuve/e/de69779+691732Pej1Yde99+9&#10;dW6975J+RYH/AF7fge9Hr3XveX3TrfXvfvfuvde9+9+69173737r3XvfX0/2H++/PvfXuve+Ja31&#10;/H1FwP8Aff7b3sCvWuve+i34BI/1vpx78B5nr3XvfD3br3Xvfvfuvde98l+t/wCnF/xc+9H06917&#10;3mXgj3Q8Ot9e98m+o/1v+J92i/y9PR/D173nQe10ag9KlHXvcyNTY8f0/wBj7WpGxHaOlcQpx697&#10;y6fenjNc8elIHXvfIQFzwpP9P8P9b2na3PEg9XEQNMde9zqfFzzMAsZP05sbf63ugti2a9XW1D9w&#10;wOve1XjtnV1UwVYZCSAFAUn6jj2xJC3wDj/q8qfs6fWwZgAPz/b9mfz697FzbfR26s3LFFQ4Svqn&#10;l0hEgpZZGJc2AART+f6e0NBWgqft9B0pi21C2AW+35fs/wAHXvZzetf5e/bO8vtnO1MjRwSWBlqK&#10;aSIAE8sRILj+ntSsAOrQOOeOPsHqKZ6WmzitVLGgrTFf+Kx/q9Ok3mt4bV25G0ud3Fh8UqAswrch&#10;TQPYf0jdtR/2A9ns2b/KOzkkcU2XroaQsF1q6AlOL8ab3J/p7sdvaQ0BIrUjFPPPH04V4+vp0glu&#10;rEY11Pp6fl/qPQA7h+YnRG35JIW3YmTmjOkpi4vuBq/A1sVA/wBc8exywf8AKXwdHLHUV2XaojBB&#10;KwU4PAPquebkn+o9sy7dLGwUmgPr5/lw4H/B1pbzbWNC1TwoceX+r/B0HM/z/wClwZYqT+JS1ETF&#10;fHP4KYagL8liSP8AHj2bvq74G9bbOkpVG2aWq8UiSS5HJQo7ERnX+2nI/H4I9qrbbtWNJbypTzI/&#10;InPmQQBX83Jtygt8xgCgx5kn54rx9Rj7M9AP2t/Mb27hsRWvt7I42HImGWOixtHLHVZDzX0o9RNM&#10;NEdvrwP+NHwwnVezMfFFBRbexsPhQKrRUkKabWUALpv/AIn2pFvJbKHYACvCmSPmR5+mak16DD71&#10;fNIXVyErw+XzOPy+dR59VJdh/OLtnKT1stRv7NRJUpI6wrkpvGGa8g8WkhbcBbLe17e17DsbBhQi&#10;42jW31/yeHVq4FirAiw9umeQrqNafImgHypTyx506Rtus+jxGLEfbimfMAGp/wCK6J/mfmV2TDVu&#10;W3jmZmOrS/8AEKjTKlmZdLhuCTySP8BY/UQq3rXbNVGfLjae/wCWESqRfm4tx9fx7vHdSg04/I0P&#10;+z+da+p6dg3u4V6Corila/Z6ft49PG3vnh3Di61fBuiseIEakkqJXW6qGOsHn6ajxxaw4Iv7DTP9&#10;E7SyUbo+PiBdWAJiRxzxaxH0559rvH8TC0ABFakjGD88mh+3yp5Hab7cIuR9oFfz4/6vl6m/6x/m&#10;Z9k42eD+JVv3sYZVdUd1e/IlPNr/AFQr6eP8bXJQuzvhVg8zDO9JQQO7KVCiNb83OoBhf8W4I/3n&#10;22HbVWFqg5/wYx9teFfI+vRlb79E44kH8j+XHq0jpn+Zpsncwp6Ldb/w+diiPLNYKWbjhxYf4/Q3&#10;/wB491a9zfBjI401UtPjHWP9x00xOQxHAFz/AI/S9/8AX9r7e8dWBlWoH2f4B/xXy6OoNwSUgmhG&#10;Py/4v9nVkmyu2tjb9po6jb+doatnVWMSTx6xqXV+m/8Avvp7rE7A6FzW3ameF6GdDGz3DRsvpU2u&#10;CeD/AIc/7D2IYL2CbtJyP2Zz8qf58etFoeKQYPQkgggEEEHkEcg/6x9lyyu1quhncNE6kfW45HH9&#10;PYit42Ka/I+fV1hfSNP+r55/1fb137SFXFVQXWzAD82II/H591upLmMUhzX/AFf6vLpJcPPH2r17&#10;2nJ6qpUsfI3F+Dwfp/yP2Gbu7vYwQ5NP8v8Aq/4vopnuZlGT173xp8pVKf1/T8aj+Ppb2VfvW4D1&#10;jev50/kemlvp0yD172p6HcE6j/ONwRxf/Um4H++PtVBvNyuNR+2v7fP/AFfl0ZW26TDGr9v/ABfX&#10;va9wu5mSVBM2pHI0kX1fS/1/4r7OLTe5iQkrVBp6VwfT/VXo9sd2Yt4ch86/b8uvexRoq+GezB1O&#10;oC5uAQCLKLD/AG3s2e6idNQ4nhw/1Y9eHz6PmmjdRIuT5Af8V5f8V173KrKuMppQ2PJsDcj/AHv2&#10;XTshYFTgAD5f6v8AV8uqyEV1KaAAcK8f9X+br3tH1jxyXV+fr9f6Efm/sukCsxDDHRfIy1yOPXva&#10;dnx0Ux4+p/N7f7yP+Ke0b2kch/ydJmgRzT1697b3wGollFyBqJuBfn8e2hYjA4/Ppk2CECnn/q/1&#10;f8X173JpsKCD6QLEE3H+H49rIbBVWjf8V/q/Z0pi20Ctcenn/l697ljFrEL6QPpewHH+29mEcIDY&#10;yf8AUfPpR9KI+B697xyReNTb8EH/ABAH++Ps4tVBYDyH/F/4evcSBTr3trmkt/vH1P1/1h/vv9h7&#10;N42pTVip4f6sdUdivHr3tunn9J5va/4uf9YD25dSELppx/1f6uHl0y8tfLr3tJ1pJLf4/gf7x7Be&#10;4tqJNfP/ACf5/PoluydVT172mKkXY/g8mx/17g39hG6Ff29EjgHHXvcIrz/xPsjkWjnFOkpU9e98&#10;Lc3uf+I/23tJIxrp6bYny697kwNY/Xn6j6e3YWqKemOnoTQUHl172708/IF+fobW54/p7PtvehUk&#10;/wCqv+boyhk4eo697dGn9I/x4v8A7D+vsSeLQVX8+lzT0ymft/1f6vXr3uFLUaR9bH+n5+n9fbRe&#10;o6TNJ/Ea9e9wJKn6/wCx/wBib29l0sppk9IjKxPHr3ttkluTf8f7D834HsouGFD869Mu+Pn173Ce&#10;U/7f6f8AI/Zb8+kzNpBI697x+QX/AD/je4H9eLe2W01DDy6SvNgaSR8v9Xnj+fXvfQk/437sHznr&#10;QuGBz173nhkH+xP+w/3g+1ULduOlKPqAb/Z697e4JlYBSRf8f8U59mscisoA8uP+r0/1cM9LomBW&#10;np173znBMZte4/4j3aX4R04eHXvbHODz/X/Djm1x7J5QQ9D+X+r/AFf5ekcvXvcB7gD8f1/H049p&#10;Grq+XRfIzayDw/2K9e9xmcg/S9/8f9h710mZy3XveMsT/rc/7z7fqDw6p1734MbW/wCJ/wAfalDV&#10;RTy6rUgU6977PN/8fr7fVARU9VZqnr3vEw/x90dKVP8Al6aPXvfS+2gBWvXl697ypwfevDX/AA9P&#10;rXr3t0pWF1v/AIH+t/8AD3ZYwvShD172IGGJYp/Xj/e7+18aUo/lnpWBgHr3sWqQXpLWJsB/gDcf&#10;n21xNfTpExqK9e9tdQvDDjgn/D/Ye9txB8/8n+r/AFV6abj172mq0eq1/p/vN/r7bkUFGr6dMH06&#10;97S1WOL2/Jv/AL3a49lx6ZPHr3tM1AtYkc/j/WPttwKE/wCr9n+ry8umPPr3tvcc/wBf+Ke2evde&#10;98Pfuvde9+9+69173zHtUvwjqvXvfvduvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv8Aff7x7917r3v3++59+69173737r3X&#10;vfvfut9e99/8V96631737/YX/wCJP9B7917r3vv/AH1j791vr3v3v3W+ve/e/de69797917r3v3v&#10;3Xuve+/fgKmnVW4de92v/wAvvrKpy0VZumBmpiKpYY5o4z5ZzAwdqQSmwCPfkA88A+xxsFqZD4i0&#10;IGc8Qcf5+oQ90d+NtcxbZqooXWc0qWNBX7ADT5mvWOWRYkLt9B/tv9j7OH35s/M5Xc2KyS0jRVMj&#10;QU8kupYmnaNbwF43tzYFT/Sw9jCCMswYkAY88fZj54FfOvr0j5U3CNrQRq1RUU/wH7M/lxz1ipDG&#10;YVETBlBa1jfgtfg+xb6x6vxVRiqaLIVkkcyKJZotJWIOqgiFyLXv/UcH/Y+xBbwqq4qSTwoPl60/&#10;b/s9DpJ0pTjjpizubqMWmqCl89yq/r0mxNmZRY/T+ht7VVBt6j6/3FkNyiVxLLTz0UFSuoeCjMZI&#10;FMRfUdRDMDyLe1ccWiTWxpU+f2fs6SXVPDJXj/q/n1Hlli3Jj0o3iVg5gknhksRqjkDmKVTyAbfX&#10;2mvlhuZNzdSYunp3X7KCOljV4tLPLHFJpqJiEv8ApJCfTlh7rdkPbMoJ9PtGBx+2uTgdBK/jCHjU&#10;k/P9v7emPYu112/kt0VDMzVOWyJrJwSSkIZQIoY7/gga7X4BHuurrGkjp91bYq3AqqI5qCjkdBZl&#10;ZyY4jIDyD6r88cEeyywQGVXHDgPt/wBWR5k9E1wf0qf6vs6Eo/Q2+v493X9bQ1O1KBYIIVghkYVY&#10;mlKD7t5I+PCy+oW+lv8AivsaFlEYGmi8SfWn+Th/Lz6JHNTr9PTy6BDflFj9yP4ZZWnkiVqRoY9T&#10;fbq0nrMsbek6h9P8PZnOuKZt05uk+5mkrTeOSRRI6ov9oFy34X/D2lk8K2icxGmuprxPrXz4fn8h&#10;0V30rGkaEdx/OmOHl+yn29Ez+RG44up+ttxZekp6bEJRUc60zGmjcyS6fGkUMcNrySEAC9rX59mu&#10;3Vljs7aWSq8XAs+YjpXFGVjDfbXUrEUVRx+Lm3PuO91M0sgiDaUYEGhzq8vI+p48MgZpQXbFd2Vk&#10;yQOB3AFjUcDUaAa1rTJ+XlWhFFfTHXFf8qPkFgk39W5Ck6sxmaM+TwtTLKkO8K6kaKor2y0sjKZY&#10;Ve4ip1NlI1FbcEmvVuR3BvrNVX949z5nC5evdKmlkp62amUVNLUiRaZYj6Sr6WBT6G9r+wiu17dN&#10;uHi37AaPQD0yKn56aH5+ZIPU7bFzdFaxyWe36VVlUiuMrxHp+3JBPn1er8mqbA9CdSUtV1/1Dtre&#10;+19vxDH5Xbr4ilrmjwddSmjlyK6VLH7dGDu4BIVb249ncw9G23MNmcZjIoWpc1WGtrjkKhpvFNUQ&#10;+OpemWU+hWAuFHBJv7WQ2VgblTcvIwhqECkCuk4qRWvzpjGKmvRrdby5gkmndEB+JiVBAArTiaYr&#10;5fLj1rvdrV1L3h291H2XuyoytBu3rPb8+E2tHsrDzQR5ahTLx1mHpMy1MhEzQSErc+pIy44DABpp&#10;odu47CvhhU/5N9x9xUSF7O2l/ISpe5fgAD/Ace72+0yX87AkgeQJGaj0wFIHH55ao6ifmr3Bso2N&#10;rt36klKM34BThQcSSeJFBniejH1EHem6uy8Z2xJtynp8su3pcFhsZ9o8iwNOqwhamSnFoFZ2eRrn&#10;gsfpfmfR9g4HB0q0+Kj9CroGr1q5H5KsSL/kcc+xIOTop+6csK0Io2fsqBWlMUJH+CkN3nMdxfSF&#10;pCC1eOmh/l5fnT5cao7dnwe7d7g3G24ezc6DIz+ZaXH6ab7GF7yBIpVUOfroYj6f0vz7QGf39FNK&#10;JpMWHcOfFUxr43jLDhZHT6L+P6exLt1hbwaYVU+tCag0IxnjwqeOK16bWeWVNCMFqKn9pz/lHnji&#10;eHRuuqfiPNtWgNBR77yC0TwRw12DrJfu6KoSMaTPDTVBNpgObrZibAj6XBDf1f8AxQpkYVeNRSqK&#10;iB7C0mrVrjcD8AE2t9Ofb1xCiuXoFFMKP2cKkU/yg+VKh/cWrGfEYN8QrxrjFRX8vt8+rIvjttiT&#10;ZePm2zPIlR48rI9DWxhwXpLACKZH+hB4vf8Aw9l1lxyy+Wct+oudTEH0njxhfxYfT639k8p4qvHz&#10;/ZjP+Ty456CM1yQxiT5f8XX9n+c9Hpp6jQIkK3sqiwBBU/W5v9bn6+w53DDTr5klZZViuIUKL6PT&#10;cqG+pN/oT7KZAxfQx+dfXP8AlyDjh6deiLt3rgk5P+Wh+3/J5dKOlYlVYKRcXPJ/2H+HA917d2Q0&#10;cGQauhEiTGXW4jYNHCwuAq2/qfwB/r+wPvrRxzB+NQeHoaDzr9v+z1J3LIkeHwiQR/M/PP5f6uLr&#10;7ibK3PNTUVPJHUmFVlCSLG9nXxqDGygfj/evaba71YAFLVBPn/L/AC4+WT0tl7J/BIr9uPP9v5f5&#10;evezebR7kqJMfTConJhkkY+cPZhJFIkbvq+lyLg8/i/sRjdVdan8Xr6g+XH/ADUPmekF8rhyjjI4&#10;/Z8/zzw8+miowtFNJ5vCgfQUIIBVlsbKR/Tn2P8AiN8jJ08MkX7lOSZSyk/u3j9KNYHhgRf/AB5B&#10;9q470TSUB+LFRilBTh+XCoz9nQfmkRDRuNOk9PtuCNmdP1lQiki4QF9epf8AEc/j6cG/tRmoSra3&#10;rVJAJFANpFGnhBItj9fpcH2tRhK9EbzpWp+3HRJNfICacRj5cf8AV/h6xR0UlOgJCsy+ljoXS3Ni&#10;xjP0P+A9stXQ/cRSQfcTGXyHlje17HT/AI/X/jX19rY4LdlIclTQ8OHyHy/Lz9OmV3V0kqOFP2np&#10;yiJRkkEUYSwB0i1hzz/sbf77j2HeX2yGS8Dr5wwLaLS83sUZXH0tY/7ce0ktrCFZlyxPyx+3/Vjp&#10;Ym+lj3CvH0/znp5hnN7NwoFgTccW+tx7QVZjEx0UwljiMcuku4iVfV5LekgcAfT/AF/95SyQJGKm&#10;nrw9f81f8nV23fxSoWop6/6qf6uGepysGt9eP8fqLfn2Bm8KlkNR4Lx8H1abgaVIJsPoDwePZbdA&#10;xUNMGmP9Xzz9vRzZTu4Wp4kf6vLrJ7KtvLI1LQytItj6nJuXGk8g2/x4J/2PsO3M8lS7545GcD0/&#10;L/V59DvbVBpmvAfs+f7ade9gLka9BMdbNSVXps6XkgLggDyp+Afobfn8eyhrg+JUdp41r6V/1U/b&#10;0KoI2YVVaj9h/L5jr3tA5qpki1tURq+s6mSIAxSI3GuJlvpP0+n1H1HtJK6gFmyDQf8AFn8/8/n0&#10;e2ojZRoJAGM8R9v7f9XHr3sM66BFYyRPeNrsPwVDfWMgf7wf9h7RFQMjIP8ALzGaZPz/ANREdtIS&#10;BE3Efz/1fs/y+94IqZg6uP3I25B5FjwNLf4/0970UFa9PCZVw4oRx/2P9X7eve1DShY1Jb6Wufz9&#10;R/j9efx7dMZ0B6GhxihpxP8An/Z5DpokudR88D/V/qz6de9iXtaoE2IraSOzSeVgVHDeOQCQMD/g&#10;R/xT3uNtS6l4DH5/Z/l6It1j70lIxn9o+X2ef2de93t/y08+M/1xkpM9kKank2BkHwCTVUyorUc8&#10;f32OGtj9ArlOLcL/AIezizYSUWpFK1+fp8/X7B6+WKvv3bypNby2EZc3imoAqS0dATT7CD9vSD3x&#10;PKtPSUUFLPUyV7ycQIXZUg0+RmI+n6l5v/X2evtTsLAQ7ZrJ6fM0VXPDSyTrHTVEUgeNFJ40k2Nx&#10;bn+n159n7KWtiMrWtD88fZ+eftxxxwsNg3KG9WO5gZFYgdwPn/m6Ztn4Wppqx5JKSSnjX8zIyPrF&#10;+LH8Ecj3rN/KfeqbgzG4sjZbL5nDj6AjghbngEC1vxb3H85rd0rXP+rz9TWvz4HrPb2o2X6GygjP&#10;HH/F/tz+f5AVfdYtOxLlvrdi30/x1c+1K+Z9T1k6uKDr3tXY8/QWtcrxfjgCw9rENYwft/wnq5PX&#10;vbvKbj682F+PyeT9Pd6nSw+R6cTr3tNZAEXYX+n+2I5uPaFq66dOKTQjr3thJt9D/t+Tyf6D2hkN&#10;XJ+fTR49e9x3ve/9T/j9R9be6MRgDyHS1SukaOFP9X59e956Y82/1/8AY8f8b91PDq4PHr3udwR/&#10;sL+6Ux1umM9e9tdUOT+blvp7UsKDpLcLQhuve2hvqf8AXt/j7r5dJT173Hf/AHm3+39uIhxq4fz/&#10;ANR6rTr3vAfofd3QEihHDqo49e947+9GNgM9Wp1731e//E+6tVQFPnnqpJ6976Bv7UKukUA6uOve&#10;+a/7D/b/APEe7DrR697yD345FOvL173IH0HFv8P8Pfurde987+0piYKeH+r8utde98h/vv8AifbY&#10;62Ove+Xu3Vuve/e9de6979f/AIr7917r3v3vfXuve+j/AK4+v++t711o9e98f8P99/r+9dV697yJ&#10;YH6f1/x9+PDqw697mxHn+n+x/oLH6+7pkdvH/Zx/l/1cLL1728Uxuo+lw1v9fj+n+w9qz08vXvbx&#10;TGzf778/0Hvx4dOjr3tXYxrWsfoVNv8AW/H+8e2HoZCp8/8AKKdGkFAVr172I0ZDU6f1sbWP5te9&#10;/p7LS1AxPy/1f6vz6MFPY32D/N/q/n172He5I/RIRa5v/sSD9L/8T7uv+r8+kVwvaR/q9evewdyA&#10;Id/9dv6f7fj2+lCg6JLgdtT172m5x/jb+n+9+3F49F5697hkj+n++/p7eHTZ6974f74/8a92Hr1Q&#10;8Ove+rD3rrVPPr3vv/jX459+6sMDr3vMP95tb6EfT6fX22erde98ltcX/wB4PvR62vHr3vOosB/t&#10;/bZ49X697yfj/Wv+Px731by6974n/Hn3rqvXvcc83/ofx9f9v7cGOmzk9e94yD/jb+g/r/j/AIe7&#10;A9a697wng2/2/twdUPHr3vr37rXXvfMf8U/4370er9e95Utaw+vH1sPbbdOA0HXvchPp/vvx7bbq&#10;3XveZP8AYf7D/W9+8ureXXvbhCeRbnn3U9XXr3tR4tj5k5b8cf65/wAfatMqCMfZ09xUde9itiyf&#10;Fb/abfT/AA+v+8e1KZcDp6LiK9e9uiJrJWw5/wBe3+sfdpgQtePD/i+l0Yqw6974VNKVi5WwtcH6&#10;iwP9faZ8qa/6v9X+XpURjr3tGVcADngWBJuT+P6/8b9pumWHXvbTVNYAAEC9ybWF/p9f9691yKml&#10;T/xdeHSF0kVTXNft/l172npptTX54+v+P+t7sC1CSaVPXowwwx4n/Nn/AFenXvcinlOoc/i39OPo&#10;fdBpXJoP5caf6vn06p697V+NkuyqbWJFh7v0pQ9e9iBR02sKwF7j+n0t+AD/ALx7oSBx6fGMnr3t&#10;5lj0UxFrcEg/7D8X96GT1c8Ovewi3CtpHAFhzbi/0/w9uDpJL172iLkML8WcH6m3+BP+w/r78v8A&#10;a4/1Y6K5NPiGnpn/AFY697GPaTK0JH1Fha3PFwf8f6exBYUJH5/6uHSeSunH+rHXva4X6G/5H0t9&#10;P6cH/iPZhRi1QaUx0WzjuH7P8v8Al/Z1734n634/3n6i/tpmqacOmeve+m45+th9Px9ffuJAPpx/&#10;1f6vXqycdJNK+f8Ak6974Xvx+ANRFiDf+h/4qPeiNJrUdaZdJ/y/Z1730QGv/qRyLAj88j/bW/Pv&#10;ZJrqH+rzr/q+3qox8Pr/AJOPy/1Hr3vhYXP9b20sAbgfUke/VOnTTj04SfDMa/i8/Q4x/qPXvfB9&#10;Q5PpJYkn6A8Enj8f19uKRwOPt8/s/wBXr0/G6cAeAHHz4cPs8/58Ove8f5+l7Ag88fT/AB936f69&#10;79pINuPwPzbn+n596DAjV1UOCmvy697/AP/T0C/bHRp1v8e+wDew+v8Ar2/3v3qo49ax173IQcf6&#10;xI/H4+nttuPWjx697yr9R/vv9690PVh173JT6/S/FuP63549tt8PT6VpUnr3twi+v1PtM/DpRHgi&#10;vXvb3SfQfn6/8U9opeHRgvDr3t+pG5+v5P8ASx/1/aeQEr0uX4R1726/VbX/AKn/AIrb2lPHq3Xv&#10;bPVfqP8Arn/YfX2tXAFfl1SWujr3tMVf+cP++/PtdF8PRTP8X5f5+ve4YJB4YAE8/Qjj6e1ZppFf&#10;TpJIV8/y697kRH18XFv9h/vfu6Dt60vDr3tZYlrPHbk/8V9Ptbbscg/LpsGuofPr3sQYj6V/wA4/&#10;2H19m6fhPy/ydUcZr173nHBJ/wCRD/H271ode998/wCx/wB59+6317317917r3v3/E/T37r3Xvfv&#10;euvde9+97611730ffuvHr3vg30P+sfzx/rn3o1Pl1Tr3tPZmxQj8ab8fS35Htm4B0az6H9p4Z/ZX&#10;z+eenCDQGnXvYTZFeWBFzcgD+pvx/rf19kk4pISMD/Y6bbD+nz/Lr3tNSi5b+v8Avjb35cU6ZddI&#10;Gcde9t7Dk/6/tQOmG6974e7dV69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+/eutjr3v3&#10;v3W806975e9dW69797917r3v3v3Xuve+ve+tde99H37qpz1731731rr3v3v3Xuve/e/de6979791&#10;7r3vse9dbHXvfL3rq/XvfY/p9P8Aif8AYe9Hr3Xveb3TrfXvfvfuvde9+9+69173737r3XvfR5/3&#10;3/Ffe+vde94ieb/T+nP+w928utde9+/H+sf97/5F7359e69769+69173737r3XvfJePqD9Rb/Y+9&#10;Hr3XveUce6db697yN+P9j7tD8XTsfn173nT/AIp7MITx6WIeve3GIagP6+zaMEqPn0tiGrHXvbxR&#10;Y6WpZVVCSf8AA/n2Y21k05pTP2evRrbWjSGhHXvYv7T6szm4Z4oaHHz1LysFUJGzXJIAAIB/23s8&#10;/cTlNX+Ho9h20lQeve7BOk/5e/Zu/wCooz/AKqKlmePVM0LLGATe9yLn/W9ld5Z28VVY1PpWn+wB&#10;xzwBHy6dmt4IF1MeH7f8n7eHSM3h2JsjYGPnym8NzYfAUdPE0sj5CthhfQo1HREx1E2H4Hu6fo/+&#10;VDsbBQUVXvOBquqUK5hWyRaiA7anIvcc3sfz7Intoz3SDhSvmaelAfX7P2UPQaut2jR6RLqpgnj/&#10;AIDX8vy6qm79/m/9OdfCux3XX2e7cnB5Io6uonK0jTISt444TyvBOpmH0IAJ492XbF+KfUGxIohh&#10;9pYyOSMKPLJTRSMSAAGBcG305t7Qx2yrkCh4ep/M+f8AqHRY29XbKAvZ8uP8+qbe5v5ynf8AvN6u&#10;hweYiwWNkMoSLCxigmEY4ZTJFY/mylmP4Nx7HOl2fiqGPRS0dNEgTSNMKqANPAFuB7clQae2tR6H&#10;PH7K4Hp6VyaUKLy6mlXU7EtWoFfn6UzQen+HPRF6v5r9i7qyXk3Dn8rUSSTgsJaudiCxGsn1Nq5A&#10;JPJ5IGkEH2312EhiRmSMf0XSAVuebEfXm1zz7VW01xJKsbCo8/I/I/lWnw/syekvjOtXf58eP+r/&#10;AC16FnZ3eAyjBZsm8cmlSyyys7Gw0uocmzEkH1/4XP8Ai0JSeP0lB9Cw4BFz/ZJ+gP1Iv/T2cQ2c&#10;b/GaipGDTh5gUqRUrn55HoXXF8xVtOPLNfXjjJPyHH5dL7J9gvUstTTVB8hESkyuQ9gobXdmJIKg&#10;hha/P1Hp9z6VCUZHU6bixAuFDX/r/vXtVNDFG6heI/aaUp/lzwxQD0bjvJCaK1aVGePz6C3ceUka&#10;U19POgqZkcvEsixs/GqT9PKsAeCLkg/jj2/UUREqhRyQLr9Bo/ti9v8AX59oLyGEwfqYFTmnn+HA&#10;IHE8MD7adLIZfFUpJwNB+fl5/Z+2lOgF3fuOoFJNP5iEjLrd3udaISrFZrmw9B5BNuLC/tQiOwJt&#10;+b/Tkf7H2UKoUaOI6MVUKvh8QP5+vz+fp0Xitz01bOJTOA2kgXZrPoW2nQttNzz+vn6W+o9+MZYW&#10;/BvcAc88cW/1vdRHGp1UyKHqqwxI2oLRhQjj/qP2dc4NySpYiX1C0Z1GwYarkkopNwGBIP8ASw9x&#10;3oi5GrUf6rwLhhezaR+fzf8A4n2oWQeGyxqoJpQ5wQaVWprUeVPtPw9XbUTWNqHy8/P088/n090n&#10;YS46aNo6h9May6mlfU7BbalFxyCLAWDW5HPFoVTjQ6i8II4JJH4HpAsPpxzz/vPt22hYg6pc8KUq&#10;PWtTUE1qMZ9SvDphEnhYkCoHHiBx8jwx6/5cdLjEd4xUdSjR1DqTqCsk6IfUdTMbEEXtYW4sAB9L&#10;+0JuDZmMy0UkNbRRSIwYESRg3BB5sR/rf7f27oIFahvmvCuBTjw4mo8hw6Xw38sAqtR6D5cPy6PT&#10;0l8vt1bWq6SbD7jyEEieFzG9S36dQIViL3IK6dP5+nIuSTDtv4fbI3rFUyR0kdJUurHUI00XIAIJ&#10;t9T7ch1BwQaGvl58aY4+WTX8vPo4t96ZiNWD+fr/AD+Wc8ersOgv5m2SFPQY7etGmYpGWNBVxNoq&#10;lQm3kIY82BHpYA/7x7qS72+AFfhRVVVBTJPGBJIHiUawFu1jwPx/vh7Ellujw0WQ1B+Zz6D9v7Pn&#10;To0tt/yVBqD/AKsf6uGerZOr+/8Ar3tajSfAZMR1DaQ1HVWjlDMLjQbkEf0P591P9kdJ5zbE06z0&#10;EiKjEcxsoJHNrMLj6f19i1LqG7h1g9441pX51PpX/UehLBdpeQh+JH+rj/qPQ3AggEEEHkEcg/6x&#10;9lgzu25Y1l0KyFbmxtzbi3+v/reyPcbZZgUp/qHRNeIXfSo679hpLFNTylWBU/n/AFz7jrcbSS1c&#10;nIHp8v8AV9n+DoPzRSQvR8de99CaRCLNY/T82/1r+ysyFCKGleqrK6HBoT172/47JyKyxu9jdbMb&#10;8G3Fz7UW9669px/q/wCKx0a2t6WID8fL59e9iRj9wzQhCzaSvJJNgR9fqx/x9nUe5zLF4dK/5PyH&#10;2Y6EMG5uECny/wBX+Tr3tQ/3hMwAvp/AYcWJ/PJ/4jn2Yw7iJBV+J40/zEf5cdGC7iJMmueve+DV&#10;zSH9V7jm1ubC/I92+qByVqft/wBjq3jBzqrXr3vNDKSbH8/7f/EX/wAf9j789xwMf5j/AFfy4fPq&#10;wanDr3txjci4NwODbj6jm9vbvjIc0/Pz6VK4I/1f6v8AV9tfe5tMbTXsGB5t9ByePp/T2YQOslAp&#10;/wBjoxgIcjSf9j/V5de9uVTS3jJA5K8n8H+v/Ee1TPSbXwzw/wBXr0okUBqjHXvaVq0ZdQH+H9Of&#10;6cA+zG3bS4DY/wBVOitgwbvFP9X5de9pyZSA3H9LE/1/PsyJHD06TzHPXvbPPwv9L2/P4v8AT3W5&#10;kLjHAdJn4de9sc/I/wB5v/vHsJ3vxHyqft8uiy5JOCPPr3tiqIvqDa/4/wBcf6359hq7QAnoqdKH&#10;HXvbe6E/4jjkn6f149kE5XUfIDpIwpw4de98DAf+N/Qn+ot7LGbU1T0nYVNeve/KlrA8c35+p/1z&#10;+PbsAOWr1ZAePr173LhIH14Iv/th9bX9nlr2aanH+f8A4vpfFQHr3uQ81l4Jv/rkc2/w49nCzYoP&#10;L+f59XMhGPIf6uPXvbXLK39f8b/7x7o0pfPl0leQnJ697iPIRyT/ALDk/wCw59l88jKTT/V+3pMZ&#10;GrQde9xWcn6H/iv+Pssdgfj8+mXlCnuPHr3vFqv+fr9f8OPrf/ePadsjGOkzzMwoMde94y/9P99/&#10;sPbHTXHPXvfJST+Af6fj8/19+69173lW4PH++/2Ht1A6mox1YOy/D/q/1U697cKdjcXvcfT/AF/6&#10;ezGFypB6M4XOD69e9vP6lvqsNP1P1v8AQn2oJ1Z6XjIqOve2eZDYn/D/AHi5/wB49orgDj/q/wBV&#10;ekcnxde9tsqn6f8AEXtc2/5H7RSDz6L51FdXn173Ccf7b/YEgfX230kIp173i/w9upStB02QQ1ev&#10;e+YW4Fv9tx7URsFrXrZFeve+rEf7f6f09qUcqB6dUK9e98Tb+n197bSrdw4/P/J/q+2vVOI6976U&#10;H20oJ62B173mVb/T26iahjy/1f6uHToHXvbhTqbgj8EH88H6nn2pjiUHIr/q/wAvShB172v8JwU/&#10;ra3+Bv8AS3/G/ahgAoXpWuFA697Fug5pbW4Cji34H/I7+0oFak+vSN6mpOM9e9wKgXLcfU25/wBt&#10;+fdXZQM9JpGAOeve01Wi4I/qfpe/04/HupHkemz6de9patH6vpxf8/Tj8W9lpBrQdMHr3tMVIHP1&#10;sL+2mWvdXh0wePXvbe49J/5H7Z69173h9+69173373+H8+vde99j2ojFF60eve+/d+tde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+63173737r3Xvffv3Xuve/f77/Y/4+9db6978P8Ab/Qj/kfv3Xh1733/AL7m3v3W&#10;+ve/e/de6979791vr3v3v3Xuve/e/de6975r9b/gc/T3ZPjHVG4de97Y38lLp3Ebz6Kjz25sas1I&#10;d0bijo5baGkipDChYm3IEhYX/wBh+Pci8uuBaOvAVFfPyqMfnX8j1z/+9Zzpdcu8xpabaw8VoIia&#10;+Wov/k8uirfKPszObA23SLtuoSDK1rLYumsCKSQx6gLg/wBlvp/h7PF8zendiDb3kosQcdPRRhqb&#10;I0yXdZISHUtYC9iLkH6+zlLoeMaYBP8An/nT/iuHQb9jedt3viY9ym1qx+H0J9P8tOkF8XOwN8bg&#10;nr6bcWXTJpJLJJ9tKqo9MoPLxEE2S/AGo/Xmx91lbczsuOmkoaZZZJ6FpoWlDP8AbmMRXWpVySBp&#10;FwF+n49iW1lPmK4xmvl/q/wefWXUN7rGoHgPX5f6s9HXqqaOoS0ltDaSQQLkgg6fp+fbj27umiwu&#10;zsafBPLNMGmsWuweVQkc1wT+ouCynj+ntVPOka1AP8/X/Lw6WJcCaMqOCn1Pz/P+X8umrEUsyV2Q&#10;nkaPxlo44gi24W+pGH+0/QH2AW5shUVvS1O1UpnEQljWYzD6A+NwA1uWku/P+39sF3e1wK8f8J/P&#10;onvyTo1edfP08/8AB0/KqieRhwWRNYt9SOAxP+tx7LV1dMse5cKqxTvNJkkEtEieQTGMjxSrf9LK&#10;SST/AF/1+Eu2t3aa/wCbj5+n7eiK7UeCan/APP8A4vz6ze7fNv8AnymHoqaRa7y0jROHlikDBlHp&#10;YCPi5A9X4PP+HsRI7NpVq/Kvn8/9WP59ESXCMfDemcV9fX0/Z+wdIXIiOhq56pTThZ42VxrRWIve&#10;zM/+J4/p7OV09kxgKeasmjHmaIB5ZFZVtb1G8h/I4t9fambwRCqytSoJqOPA0z5evp0UXdufGTwz&#10;8Nft+X7Oq9vlhsp+z6GDbccrmkerhf7aKQOzvG4MQKRC5GqxJJsBz7dt7dznHZEgRQTx+FAaeTUI&#10;5+dADyKbAabn6Hn/AG3sKbkkJhPhAuDRSK8DWo8q5ofLNM5qel4so7ofqClOBU5B/P5/n+3pH9Ff&#10;DvGY3a8UJrchRV33tRULkYlhNRR6/wB2VoEdf1FyFvq/ST/gfbHie3tmymKU7bNFWvVaUanRHbxK&#10;PJJNqH+1fQA/4+wydme5bxl0lc4bHdXjgZFKjNcdVlN1bJRZ2piorTHmcV+zoWc58eOy2jmoR2PU&#10;5TFjGOGjr1e7TsPBBTWZgLafU5P5HtRp2rV1sMwpYnikaB4fJUMXCh2LQzIp/IHHs+g2Ex6XbT9m&#10;mlBTh5enqARQGvRfJul3F+m7Fg3nUmpwSMnPkPsp0hW+KW0KOspJ67xzxU2Tp8iKagiipBLJFD4a&#10;innaK1o3bVJYDhuf9dOGvyte6yT1k81x6md/FCq31HQBbkE3H9PZ3HZwQglqM32Upk0pQcKYyeNP&#10;t6I7i4aRqg0Hp/q8qeXQw0e39tYKnalx+HoKFCwZY4YVmneTQEvK5vcsB6j9T7UFGQipLJMzR3Yu&#10;CWOrQLsy2N+Pp7VPeR4MdDjBxTPnw/OmB516bDFlxx/wfy/PpF5emaSWekiplhlOgRGyqQXfTHHI&#10;eRz/AK54/HvjlNxU1FTSMTqkaJCEuASjr9Sgv/rcf6/09to8eoSSEAKSRmvnTz4fYeINPn15bvR+&#10;nEa8SPT8v83D9nXDA9b5DJVsPlXRTrOwldU9SzxNcKs35U/knniw5PtLZeeOqxUUyXVnVtSnktqF&#10;owVsf0sTz/j7YublHQKj1+WOAr+0Y9P2dBi53B3leIk/tx/q8/8ANnoa9qYKTF5iZZEjZEKCOy/5&#10;tgQZrODe7qB6T+QSP8Qtr4FgkMXjPj9LuEXSqsYwQB/rG5t7KhQqS/EcP9X7OidmLGo6HqhlaWMS&#10;axquyqWIJZQ5HNv6j6cewi3dBJTQicUrTO/mDFl9Ik+qkW5C/UX5549ldyGXuU0VTXj6n9v8qcMd&#10;GFtIrjw6gAUpTjTz+Vf8gHz6VtE6sbBhwFt+Ta3N/dcXetY8NJLVJdC1XJMb3uJmvqW5/oBzcf19&#10;xzvz6SSnmT/x4f5K9Sryiga58MitQP2V/wBX8unj2XraGerKd3jnVhDKXVCxNlDAFtZ/x+l78ewx&#10;BO0beEpIrn8+hludlGxDRcV4/wCDj172ZXauUlkgpqSGn8dGGXxMxGpCbFyNX4uTz/Vuf6+zRJWE&#10;dK1oPlXHnj/VjFOHQR3BB3O7Ven21+f+rj+fXvZ1+vQ8dLHJqIiCFECqpGqxkHpPH0JFr/8AEezi&#10;1maaOtaDGKYrXNB/g9P8Mb7qzGQxv9v+T/V6dRp7cf1/23H+uPY8Y2jlqAh0gq2lgwIUqLWOr6G3&#10;A5HsT2s2lQG8sgefAnP+r7eg1c3Kx4B4f6v29MVQ6qW5IJupB5BP4sOR+fbyuFaNJZGfU6MyqGBu&#10;wbm5I/1/r7M0n7QOJ/y/5eHz6KpL8FgoGP5A/Z59RPuQSqgEKwFyp/A4+vtI12OmjnklVm5DaxpG&#10;gsPp5BYfgj/eeT7uTU6sU6djvQy6f+L/AC6domQoo/wBHPNrc29hNumkkNO8c4F5VkACfqRl5QWX&#10;gXte5/2HtmRzo7jw/lT/AA/Z8vLHRvbXIZqp5UP2+v7OnKGxta/9Tf8A1vZbN146aISCSMyMqt5S&#10;p0gIxARgB/Xn/WP19kl7N4hC1IAqKUofIefQpsr0M1Ex6fb+fUn2VTfNE0aVJuTGrSBGItrDcD02&#10;/wBgb+wxcsTJTiPP/ZP5j1HUg7RdamWpqfMen5+nDr3sr2dV6dj5Es6i4A+l9f1PshkchmU4/lg/&#10;b9vUj2bCYVHA/wAxT/Z697DvIV8gRxrvZFIUr6DY/Rh+CPwV/wCK+2HnKmgOD/q/zeXH7ehBDDVq&#10;+R+fXvaOmcTPrXUrWNwdIBJ5Fh/j+fbRfV3eX+r9gHR7GpiXuyPz/wBVBxHXvc+l5Vbkk+m4Itz/&#10;AID/AHj2qRs1UDhkGnDj/q/4vplvjJFPX/Aeve3uOy6TYAcsbiwC/gfTn3digTScUqcGo/MZz9nE&#10;9bxSnXvao2fULBVVKsSEmiZx+FVkJIAYfn+ntu3YsjA8PL/V/h/1UQbn+pb/ADFKfZ5n/P8ALr3u&#10;4P4v9d5Oj+N+d3MZ56WPd+ZrqtUjkaHXSYun+xp51/J1P5Pz+PYp2KJmSQCpr/hGc/l+fWKvujvy&#10;2/N9ltRFfBTVw4M5rQ8PwqP29RDNEasQekyxxB/wSqyta39R+kH/AG3shGT7Q3dtnsnIbbkzVbLi&#10;aiSam8M07tEF1FQQGPBF7n+oP5+vtBf3skOtGoR5cTjP2ZqT/qPUz2uwbVv3LS3ckKiRQGBAyDSp&#10;zxzn0Pz6l+y7fIbKmDFnWdNRmJgygE+qLWRr/wCQh/t/YVtyTcFicAH8z/n9ehvyFaIsumOmmIU4&#10;DyHDhx/wde9k7pzzb/b+10ddXUs9e9q2ge9gCSNIt9QP9cD2vi/s/wA/83VyKUp59e9vUn6R/tx/&#10;t7e3K0BNK4PTiceve0/X3ta1jz/sP6e0TUr04vE0697TxJLNc35/w+o+vHtDKAD8zU/zx02eve8E&#10;h9R/2H9f6fn3Qgaa+fSmL4Bj1697yU5Fx/r2/wBv/h7oc9OgE8Ove3HnT/rD/bfn3Xjnq/EVHXvb&#10;bVjn+v8Ar/i45tb2oJDCo4dJbkgrx+dPX/N172zP+f8AY/T/AHj3Xy6Snr3uO45X/ff7z7dVu1qD&#10;jxP2+vy6r173HPtxArgVocf6sf5f2Hpvr3vH/sPdWII+KvV+ve+P5tz9Pr/xPvVaUYGv8qfLrR69&#10;77tb6W92Vqk6jUmnWx1732v1/wB9z/h7e68eve8o/wCI9+68OPXveZPp9Pz/AMR9ffurde95PdHI&#10;CmvWuve+V/8Ain+w/wAPaTI/w/6vy69173y/2HvflXq3Xvffv3W+ve/e99e6976v9fx/T6f1tb3X&#10;PVa9e98b/wBf99zfn36vWq9e99e9da697yobEf7b/b+9nh1cde9y4/qObfi/+x9uxtThk+WfUZH5&#10;cP8AUOrA5697d6Y8XsD9COPp+fz7Unp5eve3iA2Yf8a/H0+vvfl06Ove1XjWIYD/AHg/T/D2memq&#10;pPS+AgqOvexHpWBpr6hwFPpII9S8Dj2X6Scaf244HP8Al8/TzHRrGC2AP9Vf50/zde9orcIurH6i&#10;x/Vyb/8AIve1GnHSa5Qglfl/k697BjIqBI3+vbn6m49vocdENxXTw697TMw5/wBb24Oi89e9wGH1&#10;5HHH+vb2+D003HHXvfA/77/kfuw6oeve+h791ode99g+9U6sD5de95Rci/A+n0A/2N/9f3Q4NOti&#10;vXvfMfX/AHn/AG/up6svXvcgfT/ff8R7bPV+ve+f+8/778e99W6974H6H8f8R/tvevPqvXvcc+3B&#10;1Q8eve+ve+tde94GBufxz7cHDqhB6976/wCJ/wB99Pe/s61173yH9fp/sefejTq3XveZSfz9P8f+&#10;J9tsB5dOLw697zpe309ttx6t173mTi3+x9+8ureXXvc+H8f69v8Ab8e9Hq69e9qDH3Eq2+vFv63/&#10;ANj7U2+FA+f+r/V/sdPx+nXvYqYg3iXn6Ai3554Fx/T2sH9oCfUdPrXVUimeve1DTi7c/wBR9f8A&#10;X/qfz7vJgEfb0tjPd9vXvb3NGGgHH9L6rXB/H049l8vADpbTHXvaNykUaG4Rfpf6D/be2emmGeve&#10;0Fln4I+o4txx/h73gHPHpLJStfPr3tHyOQfz9b2/BP8Arf191L+Q6TE56975w1Fj9fzzz9f9v7ap&#10;Tj15T172rcVVXkS1yARY/wBbcm3+t7sjg0U8elMTAmnXvYy4Rlni/BIUHkW5+puP+I9vKqlwDnpc&#10;mR17281sYWn4H5N/x+DY8+3NIyqinDqx697B3cK3ka1he/N+Prz7ZrQZ8ukcx0gn0697QD8E/W4s&#10;R9OSPekI8QH1P+Hooahc+hJ697FnaDftlB+VHA4txxc/7b6ez+yJBqTT5/6q9NScMn/V/q/w9e9i&#10;ECdN/wCp+l/x/W3sykwdNOP8v9R/4roumw4pwof59e99/wC+/r7oc8cEfn/q/n0x173xPuvEfZ17&#10;r3vgQCTaxBvx+CT9QP8AilvfsE4P+r/VmvXhWnH5cfLr3vhz9Pxzew+nH1IP+8ce9gYoTT5euPL/&#10;AC9ep5efkPWv8uve+Kvf+hN+Lj6i3LN/T/Y+9slBUYHn8v8Ai+PTjxFSDwXz+VTw+fXvfmv9P8LX&#10;BN7G1xf/AGFvdVK1qetRlNQZjQfyr6/6v8p697wk2uDxY2IN7KR/j/xr2+Mio6WghgGHA9e98b83&#10;/wCKe/Z69mnz697/AP/U0C7E/Qe2OjTrf495wqm1gRfm5/pb/H3Qk9VPXveX3TrXXvfNPqP99+Pd&#10;Dw6cHDr3vPGT/W1x/j/t/emAp0opTA697cYvr/vH+39pG+Ejp6MVIr5de9vVJ9Bx+f8Ab+oe0U3D&#10;owXh172+0lifzbkiw/P+++vthzRadLlwoHXvbuP0/wCNj/sb/wBb+0h49b697a6lRf8Ap9Te/F7X&#10;A9qQe2nH/N1WT4D172lqwWkP+BI/2/I+v+Hsxi4U6K5+Ir+X+X/J1723n6n2rPAdIpPLr3vPGbFD&#10;xfg/m/093j4Hqqde9q3FGzRkWBuBz+BcWuPa6BqN25/1UP8Ah/1eWiVqxWp9evexFgIKIb2+gAP5&#10;Nh9P959m6iiL/q/1Hqj/AAjr3uWP8Tc/73f68+3eqDr3v34/33+9+/db69797917r3v3v3Xuve/e&#10;/UNadez1737/AH3097/Lh1vI8uve/e9dV6974H8+9H4eq+fXvbDlEHhuf9Sf9jx+D/j9fbdyNUNa&#10;f7HH1/Z065xUde9hTk1sWFvoT9D/AI3P+9+yOU/qH5/5uqE0c+h/1efXvaVmHJ4P9OP9e3vQ4dVl&#10;FRUfb173AkHP55/4j2+p6Rnr3vFb3bqlOve+7e/V63p6976t791qh6979731rr3vr37r3Xvfdveu&#10;t069779+63SvXvffvXW+ve/e/db69797917r3vq/vfWq9e99X9+6rXr3vr3vrXXvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde99+9db8+ve+x791YZHXvfY/wBf3rrfXvef231vr3v34v7917r3v3v3Xuve&#10;/e/de6978eP+N/8AE+/de69746fe69a69746Rf8AJ4/1rf6/vdevde99Fbfnj/Y/8R73Xr3XvfQH&#10;/Ef7z79Xr3XveUCwA/p/xW/upz1vr3vkAT+Pp70cde697yEFj/rf72fx7vCtT0/Gpp173LhhZgLA&#10;/wBB/T/eva6HJIr/AKs9K4lJPXvaxwmCqK6aNI42bWyqAAdRYngAW9n1jFWgNa/7H29HNpbgtU/b&#10;/LPXvdknxj+Fu8u28hROmLmix7yRa5pUKJpPPLH2ObGOK3h1sR25/nSnyJ8vOgOM16PY7iG2XUSM&#10;fb68P59Jndm8du7Iw9TndzZOnxmOpY3lklncBmCLqKxJ9WP+A97JXxr/AJe/XnX9DQ1mcxcGTyUE&#10;UTMrxKYlkWzXZmt+fz9Pabdd4Ji8OEhVNRTGOI+ZrQUpXjWlc9F15zMQvhWgqT50/wA1R+VeqG/m&#10;f/N8OyjW7X6chippSXgOfrU1VToRoaajgINgL6gTzwb8c+7MNt7H29tmnipsTi6SljQWCxQogA/r&#10;x/T6fX2C7m+kmqz44fy/Lz48D8ug7PuN1cn9Rif9X+r161w+7fl93L3Tkayo3XvjOV6TPKViSqlS&#10;nCu2nxJEGBI5BAP1B+v49rRUijsoUcD/AFNrcAnj/A/keywGeRS1KVr5/aBn5jyP2eXSLWRUnJ/w&#10;/tP+X5Hop9XXVNVIXlrTUFmj1mV9Wo/RWJBLHSDYAAi35t9cDFT9SFBJFyQOfpY39q1BrRak8cAn&#10;HTbSJGcnPH/V8/l1Kp0qLKWEkukRAgBgSHOr0BLgEXJ+lrn+vvE0i2cE3tYJYkqSbXP04t+OfaiK&#10;3clGpQNXVUUIpWnnmp44/wA/SRrl8CI09SRnh6ZGTxx8qDiZEiSKyGNVWawLMxDnm+kRurAfQ8qQ&#10;baeL2t7iGPykJ/gSbkmwvzcH8+1MrR2qGSnHhQAfljy48fnx6YeQuQx9AOldiMhVRESiRozFJFZi&#10;xAdyAqurITcEjQLWuRf8e2ybHAsSAA54+gOm5uNKgW/P459rLa7VUDZKDPGlaCmSSDig44Pz6SSW&#10;4buj/Mf6vLH2DJqOhOoOyKk+OgqZE9TKiDUwcg2crM/HBYDSSw+lvTx74faLHxa9ieCPwPre3596&#10;VzcyhzgEDz4nHDPwn7TSvyJ6SC2mV81+dP8AP9np9nT5PviZ6WRI5ZTILsdLDUEY6zwAbEC9gov9&#10;AOPbjRRaZUPJIDW5tYEWAuf6+274ardo/Ko8skjJ/ZmvnwOOjG0gLPSTAJFcVx6n5/6vl0E+69xe&#10;SmnZTpDFA8YZGV9Zs7FfqW5Ug82Iv7fTEEClvSbW0/2rAfSx/wAePZEHMrERZ+fl9tR5efl0eBGd&#10;jToFFyLKZY5WL2lUk/pHkNySwJb6DVqBPJHH495KenMj6gbepFAOkjn6gn/jXH+J9+uJkhi0SCuG&#10;JIBrjhjPp6544UdP0VQFIr/q49NWWzQRSYSCNOrV5rKDp9TWbSVFgSCbn6D+l3lKKFjZhdlsGOq3&#10;q/HrNuDbj/fD2Wi/uY49aUoa6RSp0+fbkggnJxTHkAerrGzIZAaAf8Xin24H+x0FuUz9SxMcT1Gn&#10;ksQDoQ8mMLpP5UgWDcn/AF7e+EkCMo4XSARb0+n6f2h/xB9ui6VJCo1VOa5z+Rz+0fb1QMKVpmvE&#10;Hy9M1/bnr2LqsmLM7C4YO5aQFw1iFLAEKBcjSSfqLgfX2xV1JE1x6dTarNYG1uLX+tufZraXUgQ8&#10;QvmtaVrmtOAOB9v7Ok8kY0Vpwpj1rkU+3jxp0Mu0tyZXH1FORJMyxSxeMhyvrDC+prfp5uOeOAAf&#10;p7RGRxqsSAAvGkiwIIt9G+v0Hs0LAqzqNfmDkfmK04/Onl0hLFToJ/1f6v8AVx6P51R2nVRrRR1E&#10;0hDlGZtZ8iOpVmXXHcEk/p/tWt7BrfG04srRyRmNCwUkakB1Lp/SRb2sSPxItIyRjj6mv7Dnqlvc&#10;FX0tXJ/n/wAX1bH8ZfkBLtjNUzS1EyUlSY0azMiwyKdPkDMdVh6bj/YD/GqP5HdI43MR1lO+MENU&#10;okKyLGoEmoHSL2/2P093tbya1agNKcP9Xp0LNtv3gwDjj1sXdKdlU+79vUdZ/EI6yGaJNL+QNJG4&#10;ABDkX90Td29SZHadXX3pmEcbuyMAQrqrctYD8fm3H+t7OPqRKhIwx86Vp+3y6FaTRSjU3E+fp69G&#10;DVgwDKbg/Q+ySbgxzepgLML2NrG97G/Hsmv4kuI6Dj/qx6ev5+tOkl7ArxEL/q/1Hrv2Hb61Yg3B&#10;vzx9SD7AV1CYJdJz0EpQ0blT5de9zKdtZU3PHH5P4uB7bWtRT16WQudIZcfZ5de9rqgLSQrquWUB&#10;T9T6f7N/9t7Nokd1GnOKny4n5/b0exhnUEjIpXr3ufDK0btG1+PoP8LXIIPt5arg+XSqFiKA9e9v&#10;dNKQwB/SLn/W/I9vJM6mta/In/Vn0/wHyWRuRnr3tRQOBY34I/2Nz7MQRSvl6/6vL/Vx6NEauDg+&#10;nXvbqsiEjU173ufqB/S5+v097Myrj06Uq1FBHl/q/wBX8+ve3KkdDMFJFjwLi34+lh/h7VWtyquD&#10;wr+f+DH+rHS6ydQ4Lefz/wBQ/wCK697VvhWSG/6rgG9wBf8AANvZwzKQD6/4OjWQAivXvaOyNOFd&#10;rD6nk8kc/wCt/T2tt5RoGan/ACfL/V69F9wvn/xf+r/Z697SVXAdTcWHJt/rm3s2iY6A1OGOkMig&#10;pWnDr3tilj+qt+b82/3kW92kpSnSUjr3tgqVKnjm5J+h5/NvYb3FVDavP/i8/wCx0WXYAp/qx172&#10;0yAsebfTi/4/2A/4j2FLzVTJ8x/g6K2qePXvcB1sTwBb6/7H+vsKznAH29I5cHr3vC7gHT9SPrb8&#10;D/Y8f63tKSPPpI7qtNWK9e94bgk25t9bC3tXCKLU+fTopQU6977Bt+bf63P1+vswjl7Qv5dOByMd&#10;e94y7H6kn+nJ9rEnrRTx+3rxkr173hcXvz/vre3llZqBck/6vL8/2dNMwbA697jMt+P6fQ/8R7Zl&#10;QqaPTPTJFD173HZdJ/1/p7QTocEdMSqzDHl173gKkf63+v8A7a/tMQR0mZSpz1730Fv+Db/D22Uq&#10;cdeHp173KRPpfjjj+vt1I/MdOLGzCoFeve86p/QXH9fzwPahYmC6+H+r/Vw6UJDShbj173IjTRyS&#10;Obf7x/vv6e3AKHpSB173KDcH66fx9Bx/vv6+7lxWgOeni58j173hc6rf7e3HtPKwJpxP+wem6efX&#10;vcGRL/0+t/x/r+0bZPSOapb8v9X+b9vXvcF1/oDf+trX/wAfbY6SUx173i0E/VT/ALb3sYavVNJJ&#10;r173y0n+n4v9P959qAaGvXtPXveMra/1/HJH9fapTqWpHWtPn173jI9uazTOemiua9e99qBf/Dj/&#10;AGP+x93VQx4UX/V59eXr3uQo54H9PakADgKdPKOve3alj5X/AH30P1Ht1R0oQde9rfEJZl/HI45H&#10;+8e9vw6U07R172K+O5p2sP7INuePaVfPpGw+KuTXr3uJOCSb/wBf9vb22aA56RygBjWv+ode9pqu&#10;A5/wvYH6k3/p71TJPr1Xjn1697S1Yo9Vh/wb8cgW9oZgQ1P9Xn0y3XvaYql5NvqPxa/1/wB9z/t/&#10;bJ4fy6Yfj1721t9Da54+g/x/PtN1rr3vERY+/A06917373eoCgj5j+Xp+fXuve+x7diB0V+fWj17&#10;337c61173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfv8Aff7x791vr3v3+v8A4/7z7917r3v3++/23vXXuve+&#10;7D/ff7b37rfXvfYt+P8AWt+P9b37r3Xvfv8Aev8AYj37rfz6979791vr3v3v3Xuve/e/de6975r9&#10;f9hyf8fdlpWp6q3Dr3vdh/klZfFVfw82fSUjRfc0mZ3jR1QVgSK1c9LUP5DfhvHJGf8AW59j7l+N&#10;TYPMuctXNPJaeX7PyoOuT33wkuo/dB5HroaC3ZTn4dJXHy1A9EY+X+Lmqv4TVXJggpYCwIGlbVUh&#10;BJPH1B+pH+v7PP8AJXEJWbSyIMXklCnx3XUtjxc8c/8AG/alXdZxFx8jWn2V4cf2edPmDPaHcWh3&#10;JKNpH20zUcM+nQX/ABurDS7nplRykMyHWFJuAqlgG1c2Nv8AeB/sKbt14Ck2dVtJiv8ALcXk5RRZ&#10;KiMIlkirZozIksDrYhWIVCv41H6W9iOyvGSJSQCOHpnOfLgfn59Zw7LvTTQBZKdvmfT19a9WOUk8&#10;tcgNQhglS8sZU8GK9rP9Rf2XjuKjq905rxROFx2CwsCJTQFkkqKiKm87wsPwy6bEkfW/s0zN3ucC&#10;oOc/y4Gn246HdlJqTBqDU0r5/wCr9g9Op9FCIYTyS0k00rFjfmSQkW/wta3sFdz5rw9Yx4XzLC0r&#10;CmKEFuUVZArD/VAnTcfn3qV0FsRgH5fMUOPTPE8Ptp0zed8ijyFf+L/1enUu3N/za3sL+rcjXQZ3&#10;FfZ6KeoTJUqGf0lwhlIdUPJ1W/pf8X962uQmZU8q/wAh9vlToq3NEFoS3lX/AFfZ/s9dnng/Q+7m&#10;tnZ6enhopqmZkTxIGuQA0gFyRYEkkf0/417FUyOZa19Pln86dR2VP4MEmp/wCvoP5dBvuPDwVsdT&#10;EsKSOwIUldTKrD8Xta34/wBh7GRtz4/IUpis0KWspV29RvYsU/I44/316SxOe9m8qUwafn6+fDhj&#10;5dLYp/pxRsn5UqMY/Pz+fQKx7KyOOrxUo6VDa9bCVFUaf9SjmxH+J/3wRmQx8tcQsdJJPGGKmaob&#10;xrZgWv6jf6fgfX2iETM9StV+Xy/yg/s9a9LP3nEgLaqYxT/V/wAV+fS/x9THQqPLUxU87AM0MC6z&#10;x6bekW/2/vljdvvFKrMUAXg+IftxgnkLI1gdX5t/sfz7qVijYaQBX/VXNf8ACMnHEdFd1uCtlTkn&#10;z8/n+X2/y6kVuZDwutnJtqAf/OOfxqjS5FjyLj6e15SS08BSNI2mcAHU5IjWx08n8i592EoWoOD+&#10;Rxxr/q/wdEk81Adbf6v9X+rHSIqqSsq9cheOniJ06UT91v7Vv8Lj28LWu85aRkaOEH0R/wCbQn1L&#10;ZR/gOCR70QrRlD5+ZOa0/wBWP5dIvHiWLB/z/wCr/VjpoOI0RaYY3WWZgTJIvrkQcE6jyOTzb3PT&#10;K+ZUCHTGFJtZlZgqWbSeAdXH4+v+8JnYLVQfi+z7PXyFfOv5mvSCe9C10H5ev5Yr8+o8e1hE7STR&#10;F5dYsSwKLeTUhN+QVPJufp9Pp7TuUid+XlYusgIIBuEA9Fh9fr9P8Db2TmbUwjfFfXHA+f8Aq8sd&#10;MwXOoa6cR+3yz/xfS8xSRwgiGJFTx2IFj+4fU5H4+lr8fXn3CbIPFjkEqlvJMQgU2MarY2UH+z9T&#10;f/Ye7ywkyAx4IHH/AFeuOk0kXjTkDyArX5k/5P8AV6OcFHE1c7RtbSmp/wAeViNIZiv9r6C3tLVk&#10;+sSSKHkJaNVdi2pwbqVN/SCCPqPdV7hq8v8ABivSGZAj09OljRR6QiMUSwZiotpFiLH6X5H4PsNd&#10;8VVTDSlkUzoCdJNlYfsnWll/oWuLD/Yn8lVxJoqTihz9gHln/i+r2qAsAe3hX9uP+K8+lNjUT/gp&#10;PJsSb+rhjf8AJ91h9+A1FNDSU7Ikk1TI7xvqQorp5JH02+lzYC3HPuNt/YHSV+df2+nqaHzr/LqY&#10;uS2AnaZxUBcH1z/h/wBXHp79gNt3HrJHQ+SRAsjaFEhtqZTpNgPoBYE3/wBf2SQ2oZRNXia0P2/5&#10;f9joY3tz4ZagNeP7f9jr3syeLrsVh46elkm9a2Uy6lIaXUokjDc+mwJv9fZhDEyEPJwPy/1eX+Qe&#10;fQLZbm7Jk04Ix5GnqeGevezPbA3lFTQxqiPKlxMqsToIK6Uc/wDBbexDEEIKrwHp/qP+foGbpZku&#10;dXHhX7Ps8vTrHJGHFvofpf8Aw9md2/uf74RQqjweUa5Lrd7shMdjxYfkj/be1VWoTIaE8B+X+XoD&#10;X9qI6tWtDTHDpqnpQLtbUVFgLkA88i39f6exMoa5ZqZ9cTu50hSLlJABa4I+t/6Xvf2YQzSOaggU&#10;rx4ev+qn+XoM3ETLL2EDzzin+rH5Z6ZZ6fRIpDDTY6vyw/4pb/W9xK+kgMbyRqWLKw0rr5Y8NqC8&#10;3A5H0/3j2tEySEqopopx+XH5YOPOnr0ykhJ0nqRTySBlVyAL/X0/T8WPsMs3hY2gLyNeKxlsy2Mm&#10;k8qxI/2o8/8AFfbUqg07fOlfSvy/LpfBMUk7fs+z9n2DH+bp6hmubfQ8cC5tx+D7LbvbDuEkeJ5v&#10;8oSUI/pIiYm1mI/P9QR/iPZPckBwRxP+o/7Py+3oVbddHxFDcRT8x5/6v29T1Nx/rfj2TreuPWES&#10;QzhpJvMrDV+iWFjYn08XUgj/AFv8fZDeIykvTj/nxT9lepM2WYkiRMAjj6H/AFf4B1y9lJ3eAK2c&#10;D0+O5ZXX1cekk/8AFf8AW9hqQtqZyKU9P9XGny6lfZgTCrVrX8h6/wCH/iuvewNygYSPpsS51Gxv&#10;ew/Up+lv6j2iU+fpjPy/w+v+xToeWaKFFP54+dPWlc8PX1FPe06CS9/0sbAr/T6fQ/8AEe3EUfED&#10;/q/1f6sdLtNBWoPHjw/Pr3t6g/RBcctqBP8AtQb+n9Pay2kVRQ+f7eP+r+XSNSA5A/L1697dGa3K&#10;sLH0244JH5/23uj0Ckcf9Xljq4BJoOve1bs+ketyCQghTomHP9QtlBWx/PH+x9qbKJmjIAoa/P8A&#10;z/bw/Z0VbtN4Noz/AOrjQ/y697tB6w+TmM270rhuuci4p6rbdHXY1o9QtOJqySaOQ2H5WS3P5v7F&#10;20XtrZ27JLQvU8a/PzPz9PL7eoE5v9v35g39d+t11GRUqT5FF0nj9nl1FWkjWpkqgT5JdOr+noUI&#10;Lf7AD2RXsDG1NXuTG56SJkiyuVVoGb0kwu2m+r+nPB/4p7Dm8ypI7FPME/5vT7PyHUmbBdxWtrJt&#10;oYExR5APAjP5nz6leyr/ACJ3B/Fd4R0Mb/5PjadYUQHhNKhf9a1729kdqumEkjLHP5f7PUlch2Qt&#10;tp8dh3SksfzPXvYFQH1C/wDT/bn+vtVHSvQ5PXvarxzW0jj9Jtwf8Lc+1sXBvy/y9XIxq697f2/R&#10;/tj7fWlaHq6HPXvbFXAm5/Av+efpx7QSUqOnBQnr3tNSAhgP8L/i9jz9P8R7QOTqNfn02ePXveKT&#10;6/7D+lh/Tj3Xy6Uw/B173zgNm5/1/dT091725D6AW/1v8b/096Jx1dj2/wCfr3tvqx+bn+p/x/H5&#10;9vjEYAHTNwaR0A49e9sr/U/776f091HDpD5de9xpBe3+x9uRmgY9V697wfTj2+tHOvgeHp1Tr3vF&#10;/h7bZW1VNOrde9++v+8f7f3VhpNfX/V/q/l1ojNeve/e9qBXH5f6v83Wx1732v8Avv8AW9qB149e&#10;95B791oceve8qH6j/Y2t791fr3vKPr/re2JqFR9v+TrR69779p8efWuve+/fut9e99g/X3uvWwev&#10;e/X9+r16vXvfX5/1/eutde99e/da69797917r3vmv+xHvY6sOve5ifj/ABv/AMVHu0dOP+r/AFf6&#10;vTqwOeve3akJ0nj/AHj8Lwb+1nEVHT69e9vEJ+n0sbG9+Pr735dOjh172pscx1Lc/wCxFvyb8+07&#10;8RX/AFf5ultv8I+3r3sScc2qlsLcqALg8G1wCB7QupSQl+I9Pt+fz/PyI8wbxABiWPw5/Z5Z9f8A&#10;UOve0tnVvG35+oIAsBbni3+9e6A1Ykf6v9Xr0xc1LEjzAp+z8+vewXya2drj8n8/7b6+1CEdEU4G&#10;k9e9pSccn/D+n+v7cHHosPXvcBh/rmx/17/7Ee3lrWnTR+XXveP3fqmOve+h791ode99gXv/AIXv&#10;70etj1697yj88g8m1h/T8e6Hqw6975j3U9XGK9e9yFH05/23tvz6uOve8n++v+fe+rde98D+f99b&#10;/b+9efVT173Ha3P+H+8j24Omzxp173x+nvfWuve8bH6EccX5/PI493XzHVT69e98R/rf634tf/ff&#10;T3YjrQ49e9+4/wCRf4f096yc9W8+ve8q/j/H/inuhpU9XWnXvchT+P8Abe2iPPq3XveZb8f776+/&#10;eXVvLr3ubDfj+lx/vuPej1Za9e9qGg4kW55tx/rg+37c4p6U6URcevexTw1xEL8c/m4/Nzb/AHj2&#10;YJTxATn/AIrpQANVT172ooP1f0+nP5PPFvfpBUFa/wCrBz0rU5697fZSDCOLD8X/ADc/8iF7+0L1&#10;0D5celyElQT6de9o7NG30/pb/b82/wBb2wPn029PPr3sOMo/LA/7wP8AYC/ttqfi48R6dIpD5nr3&#10;tHzv9f8AfX+vvQAGekx697jI51f8UNv9v73x60KDPXvanxbnWo+huCCf9v8A8i91qRkcelKHAPp1&#10;72N22JbhATwQB9b2JX6f717eBAYEfL/V/k6MI+HXva0rV/yZv+Kfj6Xuf9b2pBz14MCxFOGPz697&#10;BjcY9bfkE8i39T7YKgYBr0mm+E+Xz697D6X/ADjfT+t/obk/gn20uCv28OicDAJ4D/V+XXvYm7Pb&#10;+yfygtf6C4/J9n1maUp/L5dNvhceXXvYlJ/T/Ac/1H9P9f2bHjxFD+z1r/m8ukMwNA3l1732f99+&#10;OfbJpwGek3XvfXvQNOtde98T9Rxxx/sCT+b/AJ/1h72zE8evHH7f9X5de94+B/X/AGAJtq4vx9f8&#10;feiCRqPWqY/b/q/1fl173j5DEAAXIJHOm2ni/wDT26KMlWJ6UYeNWkPCo+3NPP8An/k6978zEFeT&#10;a/05Ki1rc25/PvyqpBGK/wCr+X2dbjVHQ4ANP8H+Af6qU6974sFsWBbm/BX+pv8A197XVXSfTq6M&#10;ysI2p+XXvfD88c/QEf42+nu/T3Xvf//V0DlBLAXI+h9pzw6Mzw63+PcgDgD+g/3r211Xr3vv37r3&#10;XvfNDyPzx7q3Vxw697zR3/r9Ln+n+Hur8OlR49e9ucP5P9OP9v7Rv6dOR/Go+3r3t4pg2kWvfkf4&#10;WuOfaSSnRnFgivXvb9SCx+h/P5tx+P8AjftPLUKOlorTPXvb0gupP4sLH+o+pI9oz17r3trrFtc8&#10;f7EWP9Pp7Uw8KZPXjkde9pWt/UD/AF5/2P8AS/syh4HoquABj5/4Kf4a/wAuve2zksR/r/7xz7WH&#10;4R0ifh173njP0+p5/wBiPe4x59UTj172qcYRqjPH6iCP8Qfyfa23FHFfT/V+zrRFHOOI4/lT+XXv&#10;YjUx/aj/AKi3P+BNiLfj2dRGkYzj/LX9lP8Ais9NsToHp/l8uve56/4n6fj+p/Ptzqo4de998cj/&#10;AJF9P6f19+691731791vr3v3v3Xuve+ibf4Eg8n/AF7e95oSMf6uH2fz6sAeI/1ev5fZ1730Cfyp&#10;sbEHj6H+vvda5Jr/AKvs49eIrmvXvfI+69UPXvfAn/XNv6f8UHvx4H7P9X+r9nVfPr3tmyI1Q/nh&#10;SP8AX4Nxz7bl/saD/JjP+r/UOnPwde9hVkxYufodTX/xP+HsknHfnP8Ak/1HrxWrkEV/yde9pGb6&#10;m315/wB8fdBw604BFOve4Mn0v/Xn/efbq8ekcgAag697w+79U6975W4v71XPWq569760n3uvW8Hr&#10;3vr/AF/959+61jr3vr3vr1Ove/e/dep1733711vr3v3v3Xuve/e/de6978f99/T+v49+60eve+Pv&#10;fVSa9e99e99a69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+/eutjr3vl711fr3vktv6/6&#10;3+2596PXuve8oH0H+sPdOt9e98iLD/XNr/630/4n3qtevde99gf7H+nH+P1Nvx79Xr3XvfYUfUcD&#10;8f63vRPXuve+yoP+B9+B69173iPHu3Xuve/e/de6976/r/j/AL76e99e6979bm9uOB/tvfq9e697&#10;5hSf9b3UmnXuve8yrf8AqR+Pr9PeqVND1dVJbT173MhgLEcc8fj25wx0sVaADr3tc7f29PXzRIsb&#10;G7ABQLk34AAH9fa2CQag3r0YxKAa0wfy697te+Gvw5zPZudoKuqxrpjo5I3eWeNvHYN+bj/b+xZt&#10;2vSXGaDH+qn+rz6WSXUVtEScHy/1f4OkVv8A3/tvrbbldufc9dFR0FHGzAM6LLUSBbrDCrkXY+9q&#10;XozoLAdcYGioqKjjjMUUYd0hSMsyoNXI/F/x9fa6W6aNqPQHB+3+VB/gx69BW/3Vp3opoK5z/q/z&#10;fPrV1+e/8w/Jb6yFfhNtVKRY+Iz0tPTipJip1LPHHI8cXJYgXJNgDwTbn2ayjigpItCRgabBR9AN&#10;N7hvoT/rey24iluWVlbtNakCta04YIr6Hy4+vRWZaNTVpP2n5f8AF/t61/8Adu485uXJ1VblamSS&#10;WWQyaZpW9AJ1ix1WAHGrgm1/yb+5wqk08qAwsAOFB9P+JP8At/8AkXtI+33AkBWpUgk1q1Mn0HHh&#10;g/5QTpbrQ9deqtag1NOPCn+qmB69JH+FzSrpJUDVw8KjUoCgrHf0n03P9foLf4YXnlZfpa9r6LcN&#10;f83/AB7UpaxJKTUmlaBhSopigHnXOcDh8+nRemQ0Q0p/P7K9ZYcVS08ZQvE+h2VWEjkkRqXdVdQt&#10;2BvqYHkkce8LIx5Yn9B+puQB+Lf4D27CyhwI1/F5D18/trmvy6RSzGUNpya8R5/OvzPT7T1NJEmh&#10;XhZ49NiDINTMbkayRbURe5/qL8cHsra59P01W5JP+sD9PbffgAn0Py/YTWn8/wAuqq0rgL3cf2f7&#10;P+qvrnWvp5CimJBqbxlj4kRr8XLgfkgjSTwDfjkHy3WS6XY/QoAbm/1H+vx7bljWW3pLheIauK+R&#10;9KZ/n9nT8RbTpYcPPrL91GgUjSkhXUguiv4472AP6gLksW+psB+bHLCGLyOxsQoBBFrauRwf9b2x&#10;dtFFBFDCARUmoNa0r+Xn+0dPIxR1NKivD+WPnxp8+oE6+W9gwMrAKqaQqtGpRiWUAhbcjm1r3F7e&#10;+RWM6/RZnDA6r/X9Rf6kEXt/xX6e0hlkQJR6qlDilKcAvBTWlag1x5YPWh8VSaD5enCnl5ef8unW&#10;jiq7H1kyKSqE/uM5DWIuv0HF9V/rYGxHPJHAIIsVvawIsQAfpp/3j6e6l1yr4anEg1Fft8/214iu&#10;OjBJoiNJbTj04eg86n7K9QslhaqRLrrDMouGk/VwAl2Abj+2fyPobAke5kchbUCQLgixHPNxweB/&#10;T8e9VRQrIKgEH5eXHiacfPGT69KoXUprBrwODQGnoPX/AFeXSBymGmpxJq8qM8jKrK+sMqC+pLXA&#10;Nrck2/rz7cKb0AMAQQOB6eSeQbf7wPbc58UlWIIPpXAziuD51Pr/AC6dJJ40/wAPQZZuNtPhB9IZ&#10;2Ytrv+gLJyAP6XC35P0B/M/W5sblP6G4IuBe1jf/AHm4/wBh7YEMaxGMKH9cUxUCtRQ/yB4Uznq6&#10;yN4ZiGQ1PX1HCnr/AMV0H7pGtS+qYWEbO8YaZixdb2ZRbkXDekngH/WEaVWP0vf8cfpPPPtxTTy+&#10;35j06aB6VOLqKWwGpCAi3UhWZrqtgQthx+OLf7EH21PqOpPUwBFifyw5KgH/AGHtbpUESUCmhx6A&#10;8DjHrw+w8M6nYLRhjj+z/Aft/Z0I+KkihEcqv6ybsVIRtAFrjXf6km9xwPzcizDXxAXNjyA9iWtc&#10;/wCP+39mtj+smhiKDHkOHADia0p5CvDpDOBTWOINMZ/aONPn5dDzsvO/bzRhZNLlnQadLSPZwHmZ&#10;SbergAE3vfi/IRuVproeLAg/Qcf4f7f2aW6AM0Yr8q+n+xWhP+olOs1oeJ+VP9VPPPp0d/q3dsjS&#10;U7meN3BBcBy12Jsz3BFgeCbc3Fje3svnYuyaXPQMzRKJ1R7SGwJFj6Wtb/Yf0/2Pus8JILLxHH9v&#10;+r/VSphY36E+HXz/ANVOrmfin33X7TaHHVFU8mOmkhVIAXZFcgDVCXvyB+pT9Tb6W906fK3pCURV&#10;cv2oenqFnli/b4hlC3ljV/6Na+n834/oES3rWzkPWhpT/KP54NfywD0MLO+OioOR8/T8/wAur3eq&#10;9/Y7fGAiqKWdJKmnVI511AuQV/bkK/4jg/4j3Qt2Ps6XD5Ctp2hdFjmk0mzAadX+PP8Atrj2p8ZJ&#10;V7Ptp5/P+ef+K6O4plnSq8ehT9lny1G9POxsQpJPIN7A839kO62useIOI9OibcLdg2sde9xKLmQg&#10;3tx9Prz7Di4PSK1NGJ+zr3sTcREHplfj1LpP1+o459imxh1R1H+rA/y9DC3jBTUPP/V6de9zJKUC&#10;Qvb8/W178W97mt3U6hw6usJ+zr3uSg0WLH8j6D/H+vtJ06MDr3txiqrWAPP0t/rC3+x92Z+3Lf5v&#10;Wn7fl5cadXDgDj1724RTAnnj+n/GvaczSkYPSgTSkYbh9nXvbzSFtSNcEfT63Isfdo5WFQpP+TpX&#10;BLU0B4efDr3tXU88kYA1Egi1j/qfoL+zy1vnMamQ1H+rz/wdHMNyxUas9e9wq5BJqJ+pAsR9B+LX&#10;5/Hs4gvVqDG2fT18/wBn+X8uryyArUHPpmvXvaXqIuDf8XIPBItzfn2dQXAwT5Yrn+fr9v8Ah6RP&#10;gV697TtTFpvxzcgHnjn/AIj2814lNVKn5ev2eQ+3pLI4+Lr3tMVKgk/7Hkg825PA9h/cLnUD8q8P&#10;9WaDj+VOiS4fH+r7P8HXvbDISrMPwf8AfWHsKXUyLxPz+dei4vQkHj173CqCLH8c8/S/0549hu4Y&#10;Bs9I7mRFyfPr3toZvVfj68W/w9pMnj0Tlj5569771Xt+COL8/wC3/wCK+1MMpHY3Dy6fhnK4Y1H+&#10;r59e996yefrewt+CB+Pa3zBHl0vOeHXvfYBIvY/776e1StVa9aI6975GL6mw/qbf0/1x7MIEYntP&#10;+r7P29bVSeHXveBoyDwD+OP8P8P6+1TIG4/6v9nqlK9e942j1X4/2Fv+Ke0Zt2JoR/m/z9N6K9e9&#10;4Gh/pwR/X+v+x9sPbMR3L+zqrJUUYde99LF/W/NuP+Iv7b8BONOHVdANMcOHXvclY7n6f73c+3Ai&#10;LTQOH59OIgUUXr3uWkTN9OLH88f7AD3fQT8unFWp697keA24U3seQAbf4e2gKtXpQsfA9e99+BmB&#10;9J/rb+g+tzb3SSM6SRWo9DT/AGP29eMRyR173FeB47g3/JN+Lc/m4HtIdXCv+XqhRgeH+Xr3vC8L&#10;Wvb/AIn6/wCHuhWvTbIHFD173GaE/wBB/vRv7b8Omak/6v8AV6dJjbUyCT/q/wBXp173j8H+x/PP&#10;0PvwTNT1QWzHjj/V/q8+ve/FAB9PUB/h/wAT7UCOgFeqmCnHI/P/ACde9xmTnn6/T+ov/j7VBCAA&#10;ePVDESc/5P5/6uHXveLx/wBBb8f7x7diUjP+EdMmMnA6974Befx9fb4Hn0yFz173KiQ8Ej/W/wB6&#10;9uKtelccRI697e6RL2A/rz/h7cAp06Foade9rTFrZh/sBwOAPen4dKCO0de9ijjAft3+lvGLfUj6&#10;/wCPtKpyR0hfiw+Z697iVP1P+vb8/wBb/j/ifbRwft6QSduT5/4Ove05WqACfrfj+hte1/8AY+9E&#10;jVSn+z/q/wAnVNQrQYP+rH+r0697StULk/1I5/FgfrpPtLcBuPl1V+ve0xUgXbni/wCLm/PP0/1r&#10;e04FcHph+ve2k/W35ub8n/Y/T2mYEdV697xMOR/rfT/jV/euvde98Pfs+XXuve+QFr+1EYp51HWj&#10;17337c61173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfv99/T37r3Xvfvfut9e9+/w5/w/p79175de9+uP6/7&#10;4+9db6975f0/33+9e/dbz173737r3Xvfvfut9e9+9+6917337917r3vtf97/AN696z1U9e936/yS&#10;Pl9iurt/ZPoXeVetHiN95OLLbNq6qfxUsO6FphS1uGaRyAhr4Y4zD/WWPSOXHsZcq7ikFw1nKe2c&#10;afLB+dfIjz4ggfPrDP73HtXdc2cuJzbs66rnb1IlVRVmgrq1D18Jqmn8JJzToHe69j/3z2jVJCmu&#10;qoIZpVjA9UsLJ+5ptySltQF/0l7cke9nXvbIUE+yMnm42VqQUesycEK+gM19X0I/H/I/Yiks/AmR&#10;WNQ2K5Jz5Z9R+VAfs6wN9rZLiPeVsJahxU0PmAf8v+ry6Jl07ga3Gb0x+LkXRULVFCmkagiK1nJU&#10;2sTfm5H4+vutfrfZtFvfO1VQ+irpVgNcqsQyeR2RYGH+ItYn+h9mNrb6nCE0UH9np6UJ/wAPWVe4&#10;cySbVaIcqTiprwz9mMfZjo7e/tySbUwkc8YInkqEplKgX0aWMtgb/QfQe+XbXQQFLW7gwVDE1ZLG&#10;1fUoQGEsKQtR1MeqMH8sTz/h/T2biaO1U+KRXhivrx+XmAK8OHyGvIfPiSTraXrjBABP9LI4nOAa&#10;f4fRI7I7Yo6+riw2Rl8bRzHHxyEFT57Cpp9QYD9UZAv/AF490v8AcTQ0eNxsK0604fJ5KWUopYIb&#10;BYoghtbSyuCD/X/W9pr56IKefCnH/Z/1fZ1NV0EcpKlKMCR9hp/k6MF7RHWs1PHl8ZO6+QrUu0Xh&#10;S7y1RH7UjAHhR+fz/t/b+0keKsgrUcQOP2eXHy/PPQf3UEw0Bp6/Z173aDszJzVdJTyV9SvhgEY+&#10;4UlRM5QaoKeM/UAk3PsaqVkVXeuBw40P2/l9nl1H0zBNSqPWn8/P9nqOmqsitq8cYZ5PqPxb/VMf&#10;Y4YXMsVVKKnjip1BYVUo1MQTzctxe/Nh7T3BXKqAoJ+R/wAlfmf5UrkolkVWrIaHhT/B8+H+x80h&#10;X4lZAzVMss0jAAQxkol/9Zf9tc+1pTViyJ+5J9y0bM3r4R2+q2jP1te/PtJITpJQk/6qeVKdF090&#10;6g1NP8g/L/J/PpifGBXtFGKdZFVT4lBdRf1XkP8AX3LNWjIfJYBDqYIQDz/QD/Dnj2jLkHxDXT6e&#10;XGmR5HpGb1ialsfn/q/b1wGK0G0K+p00h3ufoOeT/tvcsVscXpVPTISqn9TED8Aj68Xtx7qtz2nQ&#10;AdNSfWlan/VXHl8kxu6jUDWn2/Ph6Zp+3z6wnDySkNLIVYaTp4CarWOoD+nH5/4i6hoIfLZ5AFiY&#10;gMb/AECLb0p/sPz/AF9ory8rUJUAVpUiuf8AUPXPnkdEl1eFidNa1oPtPlX/AFfPqFNF4F0raSZV&#10;LWt+C5uWf+vJ5H1A/wBj7U4padEjAiNo1V0JAOtL2YEHj6fgD2XR3UjE6jxx9nH7c/n/ALCGG6kd&#10;stngR6f6v8vSdqHnDu2ofus6sQ1rOBcFSv8AtV+f8Pbdl5KR4SyrYqr+NiLnSwHpb+hB5496tEka&#10;dfEI4f5R8vL7P59Glu0oGgHif9X8v9Xn1nxkVQkxBJK6k8g1WGpQeUXm4b6fX+t/Yc104MiU0LK2&#10;kMYyDcMzKGLMVAtb6En6+zdgVUtTGf8AYpU/b+XRtErLG0sg41+XD7f2j5U6XFJCLeZwUJKB0/Kq&#10;SVAAN7kixAHuPKkMkJeMsRqQKsYKINNybC49V+P959lrytq7SRnolupXBJp9vmenulDo4WQC+ljd&#10;rFrH6DkfS3P+8ewl3vVrTU01yZFiDGZCwuwiu3p/oHHpJH59kO5PpXWhFTj/AFZH8ur2jGRgPM/z&#10;r+zh0q6FOAbWvytvxxyCfz7ru3/iRlK5qmoUyRSzKLmymOIkkIWb6DSSCfcdblG4mq54gcDjFfX5&#10;UB8/t6lbZLtrSLwkNCBx9fX/ACdOnsCc5V47FVEsNMsQFM6tDGFDAGQEqqsf1ahwPZcLjwRQ8OOO&#10;GTQfZn/iuhhaJNeRCWU8Rn/B/wAX173Nw9TLkSAiyX84WN3vq8gawDo34t+fr7UxTvJJ6Y/1ef8A&#10;OtPTrUiraZbhThjh172dDpjJQ4+sp8fm6eGanCCDVIq+Wmd5P91y34AQ83H1Ps8sr+RZEU/Dkknj&#10;jh8+Pp0A+YLSHcatbOUY5Gfix6elfy/w9Y5Q5jbxmzgErxcE2+hHuy/C9XY6ux1NkcNJHMZadHGg&#10;3d1Zg8fpUCzL9Cb/AE4I9jKG1tLmINHgkeZNPX1OPLh/LqHNwnvraUx3AJofyHH18iK+Xzr0DeR7&#10;KhxOSmx+Wjaj0SmNZJANBstjZzwbnke1BT7LqKBkiaCWTRwFkF4WmckKpI/2FjcX49pJraeI6QAB&#10;X0p/hFD0Hpr5XYk0Ff2gD7epo3bQV8XmhqoiGXWCjqZfGAG1WB4/PBv7j12JnpdLNTlDJZXF9Wgm&#10;wtcfUC3H5/r71DauTRh5iv2f7I/wEdeLxMukeX8+plHl4KksEqEcR6ihtoLabm9vweef9v7QGexM&#10;8hlDD0MrRlDwA1rEOB+T+r/WPPtb4Wgao/8AV8z+3j0sgkCrVePr5/l/n6UlDWxMFsfzqDA3BBN/&#10;T/vXsvW9NszzarWgZY5NUak+OYJ6lFiLXtze35PtLPamRDSucj7f8x/ZTo/sbhVTzb5+Y/2Pz6UU&#10;MqsPrf8A1rf8R7KLvnbyNHUNoDNqMWkEhgLaxoP1FjcD/YewzdxM0TDNRjh/hH+r8+pB2S6csoJp&#10;T/KeH5jj/l6k+yb7224qS1RZbzMfS6gMjqONBP8AUg3t/X2Fr1CH8QCtKj7cEY/bTPkcdTHsl2RG&#10;pHD8/n/l/kT172WTK4dwToQnTIyrzyLfRWFuB9efZRTQacPt6kO1ulCgVpQde9pQ0EsbsjroZWtz&#10;cnWv6bH+h+hP+39vIuNJxT/L/q/kOlxnNARQjr3uUVKpcr6g1x9ALn9Vv8Pa1dS8fPHD7P8AN8+q&#10;Bs4697yJIh1Bz6mt4/8AXH9T/t/dJiumgrX/ACf6v89elmgiIOBQ5B+z/V/n+z3sQdjVUdFl6WaX&#10;1RCVC4Y8shYBgf8AD2qtHCR6vMU/wf7PRNuUBubZ4x6f6qf6vTr3sVNx4ijnrRkce4Ecsq+aIWIA&#10;bm5/1hf2pkkSlfM+v+r1p/hr0GtvuHt4/prnIUYOfI/l59e9prsLfRrjgaOE+OPCiIMBb1FHv+Pr&#10;xx7Q3MokQNQjyHr6+fzp+3j6W2fYlimnu3y05/YD/q+z/J72RnfWTOV3VlKstrVpyF/4KDc+2AKR&#10;rXj5/bx6mTaLcWu3RQ0pQZ/4vr3tjgPK8/gf4fQ+7Lx6Muve1Rj2OpQf8ePz6bC3PtfCKhvy/wAv&#10;TlKrU9e9qQ8x8c3AsLf0/Ht5TQ1/1cOrLSo697Za+5DE/kn/AKFP9faJvLp1ePXvaXfhv6WJ4/N/&#10;zz7QTAh6+vr/AKv+K6bOD173hkBFr3P+P+P9PbZIpTp6E5PXvfcJ9f8AxX3XpR1726D/AJH/AK3+&#10;v7rWvVwa8eve4NV9L/63+H+HtUBVQPl03KhZdPqOve2WT6n/AH359tjovOeHXvcZxcf0sfb6AKhb&#10;jX/P1Xr3uN7eFSARiv5+XVOve+Btf6fj22yv5GvWxWnXvfR/4n232qaU/wCL69w69769uqij5kdW&#10;p173yH+3/wBjb3cADh1o9e95B731oceve8qcf7Hj6fn8e9VFadW697yL+f8AAi/+2/oPaR6l6sKd&#10;e6975e6VPDrXXvfvfuvde9+9+691737n+v8Avvz7917r3v3v3Xuve/e/de69797917r3vkPex1Yd&#10;e9y47f7bn8/0+vva1LUBpXHVvMU697daU/7G9xf/AGN+fatfgHTy9e9vEX1H+BNv6iw/r7uOnR17&#10;2pKBrOv9TwD+eT9OfbEgxWv+r19c/wCTpbB8PXvYkYprwm3NkPA+tvpYf8Tb2XuDrIrSvnxxxr5e&#10;Xz6NYc0WtKjj/P8Ayde9seZUNG5ItpB+huORzf3WhV8mtfL8/wDVw63cqVbJrX/V/qp172C+XS0j&#10;fX68H6Wtz7fTJ6IZxxH29e9pCoFi3+ufr/vB9ujopPmOve21r2PP0PPt4cemm49e98CP98PoObe7&#10;dU6978Bza9v9fj/ePfq4r14Dr3v1rX/2IPv1evUxjr3vIp4/x+pHP/E+6N1sde98x7qerCvXvedQ&#10;bD682/Puh49X697y29+6vTr3vgynkX4PvXDqpHXvcdhY2/4r7cBr1Rqde98T9D731Xr3vqwP4t9f&#10;z+fz9Pe6kcD1qnXvfgOb/wC+A/p71XrfXvfEKPqf9gfp7sSevU697yLb6/190PVgPM9e950W31+v&#10;++490OT1cDr3vOg5HvRNOtn0697coABb/iluf9f3TUD04OHXvagoksVP04/24/I9qICNRHT0fGnX&#10;vYk4k+lT9ObH6Di1+f8AkXsy4sKHjTj0qA0njXh+XXvakiNn/wB7P5H+t7cehOB+3pStScDr3t5M&#10;hMA/3i5H1B/tXsfZZKAFCnGaU+X2f6qdLV+EDr3tKZixT/WFrm/4/wAPx7b8+tSf4evewzyluSPp&#10;Y3+v1Ptp9R+IUP8Ak4dIpgfMenXvaQntc/7H3ry6SHr3uMn6vrz/AF/x/r70OPWhgde9qDHN61/P&#10;0vz+f8fejjpRGfI9e9jTtaX1RqW+luTYi4/HH+P19vJUMrev+X/V/L1z0ujpg04/t/1fZ6fn172J&#10;lUNVM1rcpcX/ACTzf/intR59VcmpAP8Aq/1f6uHXvYLbkW7MbH6n8f7yLe6y4AY9MSuBGSceX506&#10;97DioA1ve/4+v+va49pl1VATj5evRTxoB172IeznHkQX5KgXP+2IN/Z1ZtpfUPL/AFfz6q4NCfSv&#10;XvYpr9B9PpYWvyP8PZy4JHSGcMVx/q49e98v9t+PbR446S9e99f74/71yfehSuetde98f6AG/wBD&#10;z/T/AAt7saGppQft62QaVIp5f8X6de98CCRfkc/p4IH1JsR+f+Ke9r8Bx6/6h/q/LHXtXbT/AFfs&#10;+yv7eve+uSCtrG4H9nkaRa/+Fv6+9CgI8+P+H/V6daooIPxCn7MnH7ePXveJrgWZubH6cgXHB493&#10;SnFV/PpVFpNXjWgPmcV/y9e99AnmzkfS9xwb/Tg8/n8D3cqPMDh+zP8Aq/bw6s0alhVRw+f+bI+Z&#10;p9nXveOwv9f9e30/w976d697/9bQRjH1H+tfkf149pW6Mz1v8e83unVeve/e/de697yJ9fdDw6cH&#10;XveWP/fccf4/X3V+FOlPXvbnCPz/ALx7SPw6djFWHXvbzTcAcnkG34/1h7RyVOOjKNakY4de9qCk&#10;F/6XJ/4i49pZjkD5dLOve3tL6VH9b8/nnn/fW9piM9XIyfl17231aEhv6i9rA2/x+v8AxX29EwB6&#10;18x172ksgpBX6AfQ/wCJHH4/p7MYCOi25AJ1fP8Akeve2m3N/rcN9P8AWJ9rwar9nRc/w9e95U40&#10;8/kfgg/X+nu0fHqi8eve1LjrXH+v/j+fx7WQEls4x/m68SS4BFMf6v8AV9vp172JFIf2VJ+gIH+P&#10;14Ps4iqY/wA/8n+r/J022V/1enXvbgP949v9Njr3vn/vP+txxa3/ACP37q3XvfH37r3XvfvfqCvH&#10;rwp59e98SbXFje3H4H+HP09+z8RFePHiPs/1Vr1YA8f8PHr3vilv+IBJ+pC8jj+n++49+DANQeh/&#10;1V9OrMwVqf6vT/V/Pr3vIffumuve8Zt9bf1596IXjk9V697ba0DxNyfz9f6En22+Yifs/wA/+r5/&#10;M9Ofh697C7LLzJx/aJP4B/1h7JLmocZ8gMY9fT/V/lqSQ4Hkade9omo/IB/J91GOtyEAZ9Ove2x2&#10;5t/vH+J/r/sPbyjpAxzU9e94r+79Uqeve+QP++/HvR6tx697yA391PWuHXvfrD/fD37rXXvfWke/&#10;V63Xr3vgRb3bq3Hr3v3v3Xuve/e/de69797917r3vq3vfWqde9+t79XrWnr3vq3v3Xqde9+976r1&#10;7317917r3v3v3Xuve+/fuvDj17317917r3vse9dbHHr3vl711fr3vkv+3+t/9a3096PXuve8vunW&#10;+ve8oHH0/oefrf8Aobe61z17r3vsf8VPvR6917337117r3v3v3Xuve+DLfn8/k/4D6+7A9e697xj&#10;n/H/AFr/AOt7t17r3v3v3Xuve+wLm3v3Dr3XveZRx/rf77n3TJ6soqeve5kUZJFhyeP+Re/a+I8+&#10;lEFDXr3tcbfwE+QmiRIyxcgAcm9+PoOfelZiaKK9L40NC1K0697t0+G/wrzPYlfQZvL0b0+Jjkjc&#10;CWIjzC4JI18fS/PPs/2jbJruZWIoG86ftFB8iP8AVwS325QbcheQ5b+XH04+XkOkXvrfmA6/wlVm&#10;87VJDFBE7xQ6lEk7qtwqg/7yfe0J0V05trrjBUlHiaCnhWKCMSSLCivI6D/AfQf09yPFty2tsLRa&#10;tISKHyA+ZJwajBr9vqY9vt7ubyTSWNB5f4PPjXh8uPWsx/MB+ZG59/5OfDUdY9DiIJZ6WjoaepkC&#10;IjDQXMaCzEqbknj+n+JmEqI4FVARYW9N/wDeL391+heXKrStcj+eB5f5/n0nO5SBKsKn14U+dKfP&#10;7D1SjX4SvzlZJWVLSzSObOZ4ix0iThwCCNRJNjb6EW+nvmtc8hHLg3tfVcD+nC/4f8T729itupIC&#10;040pQmv2jOR5nyHpTpK965aqkEcaD9vma+XyFOm+p2XSU6u06xMoRl9cZLEqOW9Vz9CxHp44uL8l&#10;ygaRtJtcauVJB+guT9f959pJ400MGxgUIGQTjyXhWlRnjnFKKYrh5CQzE+YNCDx4cKHywM5H5Bnn&#10;oqKiklWNlLFH1AEprXkqA01hYKCAOBxfgmzPcFOz2AB0k2v/AEFr2+ouf9b2Hry4CUrQsBwoMmv5&#10;0GfP58eji3jkmSqjP+z/AC8snoHsrnaWBp2eeNAQ9y0jMLk/UR2vfj6EAH6j+nubHj2Iu5Bvbhiy&#10;gf1PH/E29oJL4A0jGmlcihJ+XD/BWuKH1PIdvJI1Y+wgnPzof8v2+qPqt7wrIkcS+W50q7AajrTV&#10;GEBJa4tyL2sDe1re8j0caAjSgI/OnV9fyWPJ/wAOfaZbuVjr1MQeIDEcPKgApwzg56e+kjXLksT6&#10;n/NTrJSbnqZjEAeGsEXSF06RcDxsSB6vrYAn/AD3gaPRbSBwLawlyoBAuTz/AIC54/3j3UskpOs8&#10;fItSvE4HDjXAyanFK9a+mhrkHJrxP+qnn/xfSpoMpUzKC2tiXRxFr0oPItowSAGAPJPP45PI9xpL&#10;n82BDfT68i31/wAPr7uqJWoFaU48MZ4cM9W+mh1FqcafYKeg4Z6VtBOQAWeRA5BdtLcx+oh3kJHJ&#10;KsqhQTwfx9IUjRlTq08Amwuo4FlHH+NwPx78hnSbRHWrGlcHiRqPpwoW88Ur0jkQo5VAaD1+3/NQ&#10;/wAuhSxtAZo4ZNAK6R/uwq76CRpNzciy6foLkckckthrpQbcXBsTxc/8Rf8AP09rXs7VW1EED0rj&#10;/P8ALJPH7OtMEUZ6EXH7SWrpvJGgcGM2MqsVB/s2HOlbt9QBcXv7zRZFgfWqH6cg+oWI5P8Ar/74&#10;ce6/Sx0HhMy1PA5B+zHljGSciua9aWYoKKxFPLj/AJ/2/wCfpizfXZlThbeONlULGUWTzKSY3P8A&#10;VbHU1zYcf1s+0uQQ29YUj+y/K8G5BPB+n+Iv7pLaPoqBqrwK8fSvA/zBpnpfFcoUBJGaftPp/qNO&#10;ix7p2DW0tRIhppH0yMrOh1X1LbgJcDU3N1X6Xv8AT2/U8occt9foCLfTg3t/xT/intC+gUoP2Gvz&#10;xWn2ZP8An6Vo0baTWoNOHpjIrj/V+fRfNw4CqoqhhpdfCzNJxYqAvpJNrEEeqwuefp7nIiMQD+fo&#10;fqD/ALb/AF/bEqy+EWipj/V/k/YPs6vGhkNBx9P9WP5+R6QbV8lDOqMJVI1A6Q0Zja4F2Yf7a/8A&#10;rC/B94JqKNlspICqLekra/5sR9L/AI+v+8+3Ippi1ZRlic6g1aZ4gnNPOpHyGK3NrMfiX+Y/z9Pu&#10;L3vNSSBbjTxcBHDohsEEbghb2HFxa309sdXQEepgGubXDckW4Nvof9gfZjFd0/TjBAA4Ux+3jx9Q&#10;ONMHgmlhiXVTBzX5+XGvQ17S3ytRJH/lHiddLcroCsnBuhbgG/1P+xt9PaOyVENMqMLgB7Ei5/rf&#10;+v8Ajb/e/Ygtbln0OhoSV+zy+VPUV8zgaeiKeMxUkbz45/1f6uHRzes96LHU086uNaW8qhlVgxYg&#10;a0Yi5/CkcCx+tz7DPMU9le4tZWW5F+Bzb8fUezEguyxVNCR8snFfPz8z/Kp6Ku5JT51zjyz/AJ/9&#10;jq0TqDcC1KUlRDIrCQowUOoVxYHUgUkmzfgDj6fUX9lb7X2ZRbnxFVTy00crWcAOFAYWJBtzza3P&#10;9faW8sagrx86D0pnP+AVrSozU9CHb7143EbEmo+304/L7c9XL/GHtSq25kaOOaqcUlTFEk2pmdVe&#10;4Qg/S4uWJ4/Fxx7oI+UnQrY6bJVtLSMulpA37f1UG/1/P5HP+B9lawmJRp8gTiv8/wAv8v2gY2M4&#10;Mimo4VH2f6v9Xn1bziMrTZihgraaRXSaNX9JuORz7qE3hgXp6qohdLMjcD82P0IH1Hu87xtbkt6f&#10;Z/q/4ro6ukR4qkUx+z8unT2GyUTxSMNLDnggH/e/YVMJDk0/1f7HREltIrE0wfl172IOBVhTFeTY&#10;g/1/17exNt66YqH/AFf6uHQpswVhCny697UHhJFyLkC/9D/h9PZh4HipnAJ/2P8AV6jh0YpCXFeA&#10;J/1fs/wde9wai68D8XBP9WPshuE0SEKKD09PL+XSSVSCVHl/k6974wXBH+te55HsudJJSaZANKf5&#10;emACc9e9vEakgW+lv9jzwLD/AIr7ooKNpbB/2K/4M9OxkA0PE9e9v1BfUtx+V/17fT3YErkdLY2K&#10;NqHXvapVx6Rxb/XuAf8AAj/fH2qiZo6MBg4+VP8AV+zpfFMNXb173xnJ54P0LXPAsBz9f9e3s0ha&#10;pAHnwp5dLSwNKeeMde9sFYhAYi4/JH0H0va3+t7P45GHbXpqQmlB59e9pKukIuCb8m39fr9f6e01&#10;xcj8v9WOim4lqKLWnnw697StU4F7m35uf9ubX9lc1yT8XAf4P2dFMkhIzw697YZ5ENxxz9SOD9OP&#10;ZJKSdRbPRezUqzde9tM0oAIv9eB+PyDx7KplVjT0/wBn/P0guHVjjgPWvz+fz697gFueD/t/aTSf&#10;T9mekJIr50+Weve+Sgn/AB/23vyYYHqyevXvcqOEswAHIH4/2Nyb+18ZDCo6MoKspI9eve3BKTix&#10;uDwRwLkH+n+9e11utSfSv2U6VrGa+o697lfacDnn+lrm/wDsfZ3CgUHB/wBX8unjGVHDr3uHLAFv&#10;wR/j+P8AfD2+sepqV6bMYZqnr3vClPc8/S/0v+T9QCefb8cOdIz1ZYhqp173nFErX+v+wJ/2J/4p&#10;7UvYhlOjj+XT5tUIx173HahYHgXt9Ba3+uPZVJadxLDP5/4K9JHtSDU9e95UpbfVb2/Nvzb2na3M&#10;Yrx/4vrXggf6vn173KSAW+ht9bfT/bn/AI37aeMFc9XERHDr3uUlObi/+wFjb6e04GmuD08qAYHX&#10;vbrTUQP1X6D6j62A+vu5RuFOP+rh06iV697zSYlJOdPH9R/tvrz/AK3th4ASQcHH+CnCvThgB697&#10;jvhVtz9PyP8AD2w0DAVAr1Rrc0xnr3ttlwwsSAPxxxxb6+6GN/Q/s6TvbgeVD/q8uve2yeh8d/Tb&#10;m97XW1/pyfexC5GRT/D0y0BAp1720yRfix+nF/akREHIx6/6sfl0mdCvHr3uE6c/439qVjLZPDpg&#10;jy697xlRYj27oA4dNlQRTr3vEI/V/gD/AF5vx9feguaHpgRd3y/1ceve5SD28nHpXHx697fKBLlf&#10;99f8kX/w/Pv05AjJpxx06ygrqP5de9rbHJZlPpH5sPqTe17f8T7SRkMKkkkeueqeXXvYl4xdULWF&#10;/T9OL/T6G/8At/egpBJ6RsCC1R59e9w6pTc/j/D6fU8/X3STJoaef+x/q/2Oi+XJoeI/1D/V69e9&#10;pyuUaTwW9PN/p+r/AB9040Pnn/B00PL1z/g697SdWOTe3AP0tYf09s3B7BX/ADf6vT/iutNkV697&#10;TNSLH835I44J/pz7R9Mv172zN+o/65v7Ydq9vkOHy6p173wP5H9bD/G1/UP9t7p17r3vEfrYWP8A&#10;T/inu1flw69Tr3vu/J/xJ/xN/d42oaHhxx1o9e99+3+tde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfv+Nfn37rfXvffv3Xuve/f0/43/sPeut9e9+/oL/7z/T37rfDHXvff++/5H7917r3v3v3W+ve/&#10;e/de69797917r3vkv9Of9b+v4+nv3Wj17254vJ12GyFHlMZVT0VfQVMNXSVVPI0VRTVFPIJYZoZY&#10;7FXRgGVgbgi493VipDDiM9MTQxXEbQzKGVgQQRUEHjUeh6972w/hJ85V+Vnx53L1jvmsiXtPa2GW&#10;myB1iOTcWPSNYaTclPEP92sR4qtVFhJZuBIB7lDYdyj3OBIpwPGiINcd4pp1UxQ/xfOhHnTnR7te&#10;zx9vOeYebdhQ/u66LAqOETkFinyQ8U9OHkOgUyuwKXD72w+78XEkNP8AdhKuFAFWEzgo6qoFhGb6&#10;kH0BuvA0D2aj4xY1MbTUizft1DxrRzx6tQJp2COCByPUPpb2JUQiUxzZPDhxFf51H+ry6CHN11Ld&#10;W4I/CAeHyx5ZoDx6Ze9JXOFdUXUIladJB9VkZCqkE8ez31u0Blce8FJTho5qGqpnVSupHmPmjcAf&#10;7WP95P8Aj7avRGy6UAH4hU+oGcfl549OPUd7fv52+6SadyNDKfPOny/IV9P89eNP2AcJmJp8lV2q&#10;Uy+Pq43ePUhhp0FFVw6mI48RPP8AUD6Ej3ry/P7out6yzW1Xm0/Z7hnysoihCjRUx1LyOCv+pZdP&#10;PtBJKZT4Zr2sAa18waZ4HFP9Ves0uQed7Tm7bD9Lxg7TxrwHr+zPVpPV/YWN7FwUmTxpYrSS01NK&#10;WH6jLQx1KuP+SiCPwR7Itseiip90U9OG8bA6G/sKjOwOmNr2J4sLG59me2qBcaq5pg/5+HCpwf5d&#10;CnciXtS37P2Hj/PoSvdgmAqxWVsKxj7TH0NNGlMEIVDIyE1DPqNiVsb/AOBFvrf2LnkWUBDig9ft&#10;z+Z+3y6jyc6EoKMa5+z/AGa9YWWym41Fjyf96A/p7HTFVEjpHKrMtOinw04PKrflpLenk8n/AI17&#10;YuZwvYBx/wAA+Xyr/hxWhBJdTAExkVJpU4/l54/yn1w2SwrzwNbcs/8AUjjj2IdBUKfFH5SXZtXp&#10;Qg6rXNifx+P+Re0MsyINWoE0GK+tcfsoeHn9p6I7qSqn/V/q9emiWA3ZjHwAQbk2sP6j+v8Aj7fI&#10;0YzM8khQEArcgBzeyt/UW+nsvmu5AullpkU9KcfPz/l8uiSW60roAr/q/nX/AA9YhGugBQGIuGty&#10;wuORx/Ue3uiiU3/caSRWuQfpFb06l/J/N+faPxC/H9n+TpBNclscAf5/LH+QdRJgV/sKi6QNQ4Lg&#10;2PN/9ha/sRMZDqp0EYXgrrUclnvZtNzwLX9l8pJb5VFBT1+z1PRW8nca9I3IyaJmMhYF1k0OeFVE&#10;XUNQP1I49vNQzaTDHdpVUXJ1cl2sDq/p+Le3oULnHlX8v9RP+x0rteOth/xXH09T0lbKGWWQhIHf&#10;hTa/oFraWN78X1cfW9/bHkMS01LJNLqgewURi5Vo/wBOpv8AWvcfn+ntbG0kBJbuBoa/OmaH/Pnj&#10;nh0KbGMSEZwc1pkEeXH166ps9HDWR00AE6gteQuuoP8Aq0qOPqLg249hPWU8mMndmBLutwzD0+Mj&#10;9S/4H/W9qWnEkZdTQUzT5DI6NbhCU0E48qfy+z/VnoT8fUR5GJNAAVX0sv0YSX9QYf1HvqhqUrIj&#10;GhW0Lf2SALatJufpa/8Aj/vN/ZPPIq0ZvPOP+K/1ccdBzcIZIjqfzz+f+rjWvTyYvC+rn1jTz9eB&#10;cWH9bD8D2jt54xpoZH8SSFiyETGyyKVuWNuLKOAP8R7Idy1MpVPIGp86H/VitOOOiu2uESXSzEUz&#10;UcePD1z0/Y+QFBzYWAsvNrf6/shHYVD9lHkDMrPMZpYoUYBSYNay+n8DTYEfm3sD7owqCcniceVP&#10;s+Rx6Z6kvZ7oTzxovCgJxw8v5muD8j07+ye7pSMTUzTw2ZUUIur6tHDqMklubWC/T+vshlkVz28P&#10;5E9SvtjExkKcf6v5cePp9nXvbzt/M0FHT+WqezHQQF9Wg6A9w55+v/G/dogqAktQnyr/AKvX/J0h&#10;3SzuZ30RYFPPr3sU9nb+o5M6rmd7fcLJpc2BCuA5sOAfp7ftr1hKGU4H7SeA/wBVcdB/cdquIbVW&#10;AFRjH+rP+Dr3u67prc7T7cxeSjmZIpFiRWla0YTxK6BVP5tYm1/ckcvl50VyCc9wqfnWvlT5f5c9&#10;R1cQqxKTLWtfn5n7PmP8HRdO3cDFk5ZqcRK0jUn3EfhT94yFyl2YX4P++49msw2VxOZiSKqeFZj4&#10;zrssSki1rWFv6f09jCWKJoAUHripJx5+tT5HP7SR0Dty5bjeskAIrXHE/wCGvRLM9PvnYla81DFU&#10;1mOQMrRrqkkRTqULY3FhfkWP1B9umT2tBVqGQEqIxpYWYkj+0Dz/ALc/gfj2jTQqsuNVfTh6CuK/&#10;kePQNns5bRvDYUPqeFPT/MP8nT1tHuhpCPLLGzmcJLCWdJUYkBgykgg/6oW+tvz7B7PbRakeQyLq&#10;Ev7lwtyDyBb/AAtwR/xPvxh8YjQQPX1+ymQf24/b1u3kaYHw/wAOPP8AzdGl25v2lyEMXjchlHjC&#10;ll4W9iWFxzq+h5HH9PYG7m2mlVI4SBF/zj6nXU3qNi1j9Pr9P+Ne25rd0JTgRw9D51x8v9XHo6in&#10;kiTUTThjy/l/q/n0MeHzkUsaAy6yQFOkgBSPqv8Avj7Knv3YpnkmDUzIVSwaNQyupXUDpHHP+H+N&#10;/ZDeQsCXbNK48q4p+zzr8sGvQz2e/wBMalW88g/5f5fl5dLSGdZFBBBv9Px/sLH2SvfuyvsqiZZq&#10;d1jT13KEqHIugseSLi4/w9ge+gVX8MZU/wAj/m4U+fp1Kmy7rQBFYGowPSnH/V/n6keyebtwEVLU&#10;SlUKJrdmJDFS6uHurD6Eg834/wB69kTxLFKV8j/l/wBXkOpP268d4g/qB/lH2/5evewayNDZmIJD&#10;LJyCBZkuArcf1Ht5UUHWBxAr/q8vThx6E0M+lAwGD/q/1f7PXvbHVIEjJFiOeCbkC9/p/wAT7UFU&#10;Ycfsr/q4V8ul6MrEH/V/qr1721JIwe4BvHpIJt+f8P8AePaSQCpUDH+x5Vp0ZxANBpPnX/D172uN&#10;uA1FeFS5IUyDj8p+43+twPdqvoIOKjP204044pmnRNfMY4WJ4de9iVU1ckFOby2Q3EwJF0vdQxLf&#10;Ufjj/X97LUUKfLhn58eNP259Og3TU4BX7D8/2/4f8Gevewc3DMY3rp5P91JJqLG4IUcHV/h7TuTi&#10;uOH+x/x2v7OhVt8ZcoleJ/1cPsr172VCpl81VPL9Q8rsP9Yvce32JJqepFjFAB8h173Jh40kf7C3&#10;vQNDXpzr3tT0Dcj/AAI/ofoPzx7WRfFx6txWnXvanH+bP+w49qVFerLk0697aK0XVrj68kcf8T7Q&#10;yVFPt6dGDnr3tKy/5xv9f/kRHtNPin5/5OtPx697wta3+x9pqDz6vB8Z+zr3v0X6h/sP97966Vde&#10;9uikj6/X6/6x+v190pXHkerDJoOB697i1I9N/wAcf1t/h/vj7VLQpjy6rKtYyK+XXvbJKOf9v7oP&#10;Pou8uve4rjg/778/j29E5I00/wBXz6r173GPtR1U8eve+B+o90etK8KdeHXvfE/77+nttfhNf9nr&#10;fXvfR93UkCp63173yX6/1/33593FfPrR4de95B9fe2IAqetDr3vKg59sMyg6hxp1br3vLx9Ob2/H&#10;tmprq611732P9b8e/Mxbievde9+9169173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j6/&#10;7D68e9jrY697lxHgf6w/1/8AWt7159WIPXvbpTWBHNr2/BtyOPp7VQ1Kn7fXp1Ove3mL+zx/S31N&#10;j9R7eHT4697UFCwDr/if9tf6G3tmQdtfTpXBWh697EjDH0Mtz9De/wBCOCAp/wBYn/Y+0Ex/UqCK&#10;0H+o+n+bo1ibgRjr3uBl01RPx+D/AFF7NYfX6c39tVrIa/6senTt1TVn8v8Aiv8AVw697BfMJZ5B&#10;aw1E/wCP0/Ht9TQ1HRHP8Z697RdQOWH4+n0/w9ug4r0Snr3tsJ5N+efzb/Ye3gOmyPPr3voBR/xP&#10;9Lf7H3up6rQjr3vqzfS97/j8n8fn36o691731p/P/G7Af63vdevUz173zA55BH+tYDn+lvdScdbF&#10;Ove8ygXH9P8Aif8AH22T1fr3vOB70OrDr3vIBxYgfT3rrXXvfRX+n+t73XrdfXr3vEy8G/096yM9&#10;aI697wMpH+t/hyf9f3cHpsj06979oNuB73XrYU9e99WPv1etaT1732R/X/XFyf6/19+B9Orde98l&#10;T/be6k9b697kKLn3oevVhjPXvclF5/21h/r/AJ9suT14Dr3t0giA/wAR/sSPryPbf29OourPXvah&#10;pFFkIH0J+nNx/W3tXBXxB8+nY/i697XuI/Qv9OABcm/H1/1vZkGBAp0o1ZFOve1Eps35+lrH8G31&#10;9utXSQP9Vf8AV+3pSDQ1HXvbiJP2h9eLfTkfW44/r7L5OFelqk/t/wA3Xvaey7eg25PN/wDC/Av7&#10;bRScnh1vSSKnh172HOS5B4vywv8Ajm1gf9j7aeIKe05GcnP+r7ekssZGQfnx697RtQOT+f8AfX91&#10;HDpESfs697iL9f8AY2/3j3rqvr17280LgFP63sfxYfX6+/Njp5TQ4/1evXvYs7WmKyJf82+nNh9f&#10;z/jb2oTu008ul6vUVHp172LslRrpXuRfRf63uBbgAf77/D2oEbEV/wBR6oTWp9evewf3A12f/E/n&#10;6/69j/r8+6SLWNj6Cv8Aq/LpHNwz172HFQPWeOOT/UWHAPPtGKg1GOkHXva32g1p04twovwPrzfj&#10;8ezmzwQPQ/5f9VfX5dUNaU+3r3sXE+n0/wB7HC/69vZ4X1Lq9af5KfZTpHKQUNfP/UPsHXveTjj/&#10;AGP+v/r29ttTh6dIwOve+Pumevde94yL3N2AuTcHmx4I5vxx9Pe6imPT/V/xfW6kCn+r7ft6978b&#10;8D6Af04BP9ffq0XND8v2/wCfqvy697xgcHnjiw+t+Tf6/m/uxJI1f6v9WerO2oggf6v+K6974yFd&#10;RNv8D+LFbcgH/inuyjHHh0ojUaQSeGflnND/AJeve+AIsbm+oWsByCPoefbhqafLpQc9e99HgjkH&#10;n6gcg/S59+69nz697//X0EUBB/w/N+Pp9Tb2lbI6Mz1v8e83unVeve/e/de6975g/n8/63up6ejA&#10;Joeve88V/wDYW/1/zx7o/T/n1725Q/X2kfh0piHbXr3t4p/qg+nAN/xY2B/3ri/tK58ujKEYr172&#10;paMWAP8Ajc8fTkD2hlNXp8ulI40697eI1bn/AGF+OSP8b/7f2wxFK14dKgAVFeve41QoswF+Bz/j&#10;b6/T/ifdlrgj8umZFNanz/l172j69eT9SASBf+v+t/tvZrCc/b0XXXA0+XXvbK3/ABN+P+I9r46c&#10;Oi4gcOve8yW/x4It9P8AWHvaVDU6TioYDr3tRY/grf8AqDxz9fxcf8T7WW7HxAB51H8urN8QP29e&#10;9iNRH9oE/m3+sOLkf7H2cw/2ZA9f9R6aI7T1725j2+em169779+6t173737r3Xvfves9ap173xNv&#10;6C5Nhf8AqORf/W+vu5yKniPn5Z/1euerDP2j/B173xAsx4twefpe/NwPelYZP+T+X+r8/lcEEGnl&#10;173k/wB5J/2PvWTjpvr3vgf99/j/ALf37zx02eve2+t/zbD+h5sObHn/AIr7bIGhgf8AVT/UOnF+&#10;E9e9hhlwA0oHHP8AvY5HskuRWjH5/wAj1VzgE/6qefXvaDqQQxN/pc3t+T/gfbasG6allVl00p8u&#10;ve2pzcn/AF/+Re1I4dJW6974e7dV69779+69173yDH3Ujq1QePXveRef9f3U9bC1wOPXvfIj+hH+&#10;8/8AE+9A9bKNxOOve8be7Dqo6974+99W69797917r3v1ifwffuvde99gX/33+8e/E069173yCf1/&#10;2P8AxHvVevde9+K25F/99+ffgevde94yL+7dVIrw69769+6rTr3v3vfXuve/e/de69797114Z697&#10;7Hv3Vx1733711vr3vIo/wII+tz/vQ91PXuve8q/X/iP6j8+6HrfXveQfT/erc+6+fXuve+/euvde&#10;9+97pivW+ve/e9da69769+691736w/3i3+w97r17r3vrSP8AeQfp/vHvdevde9+Cgf6/9feia9e6&#10;97zIL2/4r+fx735dXUZA9eve1Lh6B6qZFCk3IFrE359tMSeH/FdGEUdBjgP9X+z173Zt8OfjnWdk&#10;booZamlf+F0csLVMjxHQRcGyt+SfoPZnt1mbiUeYrj9uf2g+XHyqenLmZLWIyNTzp/l6bcvlaXC4&#10;6qyVY4jgponka5A1FVuFF/6/8b97VfSvVmM2Vt7H4+ko1pY4oYY1iVbBFCgC5H1P5PuZNk20W0dE&#10;ArSpx86jHr5fZXqJN53U3NyQueJ/IH7fP/iuqGvmh8lptwZOtoqCsU0dG0tPCIpLq7BSGCKv4A4v&#10;bk/7H2aikK00SxpYcKLj6WUWPHs0FqkneQQRX5VJrQVFcA/5cdB3x9IDA5Hp6H1/zZ+Xzo43sa7c&#10;uYqaurZ5o3mLpECzSLezIxBsLkc6QP8AWv8AjOGaRrD/AHogfXnkf09vvEEFVNRwGRmvDjXBrUHy&#10;x9vSeSeSpNfMn1z6n/Y6TawUeNpyZ4o1ZV1Eg3YKsZbxlTYX4UXH1N+SL+32goZHKEqTe3pP5/1I&#10;A59h/cLqFWbUwAA4j5HOa+WfLA4g16NbCGS4YImSeHChpSpqPIfs4+vQEdg79oqCGeOJjyZCkiad&#10;Ud4/3NP6AVt9Lt/W9va2osbpIYqAPSCCtieb/W3H+9/7f2DL/cfEj8P7ThscAOFeP2Yxj4SOh5t+&#10;yCMBphU4P7B51PmfQevRHt1djT1tROI53YAyhZdAOjUhAAIsWUAH1D/Y/j2+KiqP6sB9SByf9Yew&#10;8SCcCgrwHAf4f8vQjihSMaQAB8hQf6vy6Cypra6rcapJGGsKZAz6tDkBCzm173v9Le+RKi2kBWH6&#10;je9wP639tfqEnWxIzQUpSp8qf5KdP9pWhH+b9nXdNTtI2kozBlhtPruV9BswBAYXIFg30N7fn3Gk&#10;a5N7njj6D6D0297AKgKvCv28ePz/AMNOmWLE0NAKjOfP7Bin5/lx6WuMpowim4j1MgflvGpQcqAx&#10;P1FgVUfgDg8+4EpIBJN7D/WJt9bkf8QPdxRiFApU/bx9BSv8zXrYAZqDA/b0ImJi/VpFlB9IjLsU&#10;IU2bQbfUWKg/T6/ge26SQ2PBX6XU/wBQPqNXNvz7U6QpwQfSnzP+GvW2Qq2kZ6ErB4tZXiDBXcD/&#10;ADjEm6R83YQ+lWZbj1D9NrfW/tmq5yLxKOeL2I4HJ5/P9Lce3raNT/jXkK+tScDGKcK1yePqOiyV&#10;4yS9OPr6/wCr/L0Pe18HHpjFRIUZpNRuhWNlUiw9V+L3BXnT9efp7Yal+PST+bj66SD9CP6/77/D&#10;2Z2wdtTMPSnzr6edOH+rPSNmLGp6HTD0cETQwTvGSOdQYhWXxlVOprjTwVuR+D/r+8UbuTduVHPI&#10;4te+k8/Tj8e9ySCPCN3cOIqPnwoD5iuPPpvwUZ9QrXhx+z/Y6dqrGUMqAJGioSdegMCzogGtCQCx&#10;N9Nh/sDz7d4mdeCLAgWJYfjkKdP9Rx7Lk3GMmurNcgKfPzoa4ByRn0z0+qyUATgOOP8AVwPQZ7g2&#10;dHOZXWn1gCRWUhLi121lmIuQbkE/Tkf0s8U2VCWDMzf6nSLEck2KcC5J/r9P9b3qWwYd6UQcSCag&#10;4HBuOmg404jhRulQkmQBVpQcR68PP5Dh0AG5erkyQdUpV8pOnyCOy8gBC5TURb6Gw+txY82UdBlR&#10;L6SRpX1KPzqH+P5/1vaWWzaIhjhmABPEaT8uFaivmcVGKHozgu9OQ2RQHFcH5cKVHEH518+ipdj9&#10;Ty4uOSoih1nVJzdEVvC5J0/pAUhrq35v9L39qmJ0dQSbkAEcBwGH0vf/AH3+HsnlEikhBQGo4le3&#10;gacfyz+fR4jiRQymooD8/wDV/s9FUyGPnpJ5AVNlIUreNS2kaxaxvzYnm1v9j7jzRI4vySbWvbgi&#10;5LW/qPz7WRSuhMZpQV/MGgpXiQcEZ4fbUMXKaULACma4GSaDjT8z04YfIVNMyTK7hgeSDfkkcOW4&#10;DGx9P+v7SGUpi2trWNyWF9VwTe9zyfwfYgsGihKAcDwJxQ0p8wBQkfMCma9B7cICsNAKn5eWK1x5&#10;f6s8Ojc9W7vmadFeU6lCr9WiJsS4DkMoueQB+OSCDwAk3FT2RyFsQpX0/Xn+vH5/r7FUS1aoNanV&#10;Q+VPTOKZxnJycGofd2VCDwqK/Kn2/wCrzPVwXxv3P9x9pTSymySI0RkPoIJAuLXJUem5Nj9D+b+w&#10;Ez44lVrjgnjkXIv6h+PaxoWbS3r5cOGMV40Nf8PlTpOZ2R6cSD5n/AerlOrHBWnkjKkAoovpVgv1&#10;NrE2uPoAf8PZLu9Ov6TcuJqrUyNK0Th2AVWDH0hiPqeP9t7R3FjklQQM44jHl/q4/LoT7XuTFh4h&#10;+Qr68aH5f6qdWi9Fb4eBUxFbU6om0+DUzMNDc2Un6WPBF+f9ufevj390zXYDK1c6U4MUUzpYLcCB&#10;3/UeAeL+yy52KT4oQaUz51rU4rw8vy9epEs4o7qAeH8QBJz8Va4H8v8AVjo4KOsiK6HUrAEEfkH2&#10;Tuv2lVU0g1Q+m/JKm/0uQLe2f3JImNODnAHAev8Al/l0ZR7YThfPrl7cKDDvDFbSEtb/AA4v/gPp&#10;x7NLTbtCaRx9PLo5gsVSMBuPXvbg1KVGkD1G314B/p9f68H/AHr2re0dFrTp0xED7Ove2aop251A&#10;W4/F/wDeR/xX2QX1hrJlAof9n086H/P61L54CSXH+r8v9WM9e94oYQOP9ifZLJG8ZzmvCn+qvSMp&#10;nr3t5giNlA4P14JH14/H19p/CUksfP7D/hHVlQcT1728QqIlvfn6i5/33+v9feggFPl091725wyC&#10;6j8cX/oAOf8AjQ9vRgtUH/Zzxz0ogqWqTw/y/wDFfs697dimpSRYn6WsD+Dwf9h7M4YlCLJmvl5d&#10;GoRdI/z+vXvabyC+MH/Y3sbADhrcezVqkdvSW4VqUX0/4v8A1evXvaEyMgUn+vP++v8A7H2W3Dmu&#10;jy/4v/JTojmYjA8+ve0ZWzsNR5vYj/EAf4j2Tzy62Jpgf6uHRTNJmvkM9e9peeZ7nm/4PP8AS9v+&#10;J9l7PrPy/wBX8+imWVpD8vT/AFefXvcGRiSfqQfrc82/x9onrXHRfJIzYI6974rz/t/9f3Xy6qAT&#10;173Op1ANzf8AH1Fjb/X92Hd0uWjcOve1DTQoSCB/T/bWv+f8f6+1EYCrQdGduoEYp5/5+ve3yKmQ&#10;ngfiwNuBx/j7NbXTLpJ8/wCf/F06MoUBI+fXvciWkCqP8QT/ALxYEj2fRpRTUcePStowQQfLr3tn&#10;npib88cH/bH2+kZ0gef+r/Z6TmHyPXvcUQkE2/4n88n2rjhEdGY5HVliC58+ve86KQfqPoAf8PZg&#10;ihR05173LSFX5N/zf/b/AE/4p7amiRiK8TXzpmnV9Ktx697zCiP4H4+nsrmt/wATr+fr1Q24OCPX&#10;r3vItJzYqPrb6Wt7LngVcjpvwsV697lJTaRe1/6m3+xP0FvafwAXr5Hy/wBn+fVhFqIoOPXvc5It&#10;I4/I/P8Avdx7fSM+Q4dOrGqj59e95QGH0uP8Bb/X/Ht3wmbiOr9e9yApYWIBuP8Afc+08lsCSaEf&#10;Zw/wf5evaa9e9tdREyX9BP15HPF+fr/sOD7Y+mYmgI/wf5D02yHr3ttnRZFKstueePzb6G/txLTz&#10;GeP2Z/1fl000fp172maynAvYj63445H59ueCa0Ir8v8AV+fSGRT8PXvbFJHpJH++497KGmekLoR1&#10;73FYe2mU9J2697wX5sP94/2/trI4f6v9X8ukxbu09e9yEP054Nrf7H26KDI4cfTp9ZVoG/1f6vLr&#10;3t5oXCkfjm17fTji3+9e9ONY0k8f9X+r7OnC5JoDj/V/sfs697W+NbUyfm4I555H19s6CqkE1H2U&#10;6tTt697FPEAmJv8Aghvfj8Ac291I7fz6SyeePPr3uJVLy1/6kc/6/wDxT2mf4uiuQANQeXXvabrV&#10;BVj+OeR/j9f99b36ppQZ6oCa0HDr3tJ1g5P0+tyL/wCq/wBb2066kzxIrwz1WhIqePXvaZqwb8/1&#10;t+P9tx7QdNPw697Y5B6j/vrD/Y+2ZBRvt6a697x+6db697xHgkAWH5twfx+ffvt699vXvfR+v4PH&#10;1+l/+Ke3Y/i/L/N1o9e99+3+tde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+6917373vHn17r3v3vXXuve/e/de69797917r3v3v3Xuve/e/de6979/vre/de69797917r3vv8A&#10;P+9f7H3rq3n17376/wBf9j9f9iR7917r3v34H+P+uPfut9e992/3349+69173737rfXvfvfuvde9&#10;+9+691732Pr79149e95L3/Asf8Tx/rW976pw697FvpDt/c/R/Y+3OwdrVkkFbhq5JKim1slNk8dK&#10;fHkcXWKCA0VRFqjYH6XDDkD2qs7qWznWeI0ZeH+b7D5jz6IeZeX7DmbZ5to3FA8cq09Sp/Cw9Cpo&#10;R9nWOaKOeJ4ZVDxyKVZT/T8EH8EfUH8Hn3tmfGntrAb4XC7r23VpLhN5UMG4MSrSAyU1TJZcri5w&#10;v6ZaaXVG6j88/S3uYLK7t9wt47pDilGBOQRjPoBitTx8xjrnvzpytd7FdTbRejS0RK1A+JD8L5rU&#10;MMnPGo6C/sjDmt23U3QytSxNHL6OWjK2jkVQfr9OP68e7bdp1j1KQ/qF4gwAP9U51D8/7b22Z6K1&#10;KBfI+vn9n+Sn8oF3awRISyip/wAOfL/V9nVOnaEUWMyc6zN6fuisgYNaNxNZFDH8n9JF+Da4H5qb&#10;/moYF81k9guqCWSlpq1hEbg6bAyMv+w/r9PaqKEzwu5FSWHAADgPy/LzqeHlO3sDN9FZzpXtkLfy&#10;IHVg/wAG61KrrfPoi8Q7lf8Ac1avIJKNGUkfW9vz+fdIeVo5MPuCndFnglWYv6QAyNEton1/0HBP&#10;9fbkYeG7JoRWhpSvp+QxU/b+fWSUjmaGoofl5DhX/Y/b0dj2bXYeYMmJxmOYap5PNNN476jNLpam&#10;gJN7l3JJH+pUf4+zuKd2YgjNP2UNa/n+z09OgFfIySs/l8/8v+friR+f8Lf7D8+zIYDJqpigWRX1&#10;ECTSfSSnoMQuBYg3sL/T6+6u5ZwfyOcCv5/YP9joM3EZerHyz6/6v9R6iSx3BPINuOP95PsWcMyL&#10;D53NxCZCQLK662CqgF7nnke0F1TXoFat9tAR5nHkD6V48OPQZvncMIk4mnTbKuolbfqsPpcccnn8&#10;e1dTASkK8wcSOiyDSQUuQVUNwB/rEf63tCavTUa+XHhn50/1cfOhbKxK1ZSCvDPH1+3/AFV6b3/b&#10;uUS2kMV4/VYcsR9fatwsMcc0zSBbBdOrnTa17ccW/r7pJGwOkcf9mnpitB/I9FN0XdQqetf9n+Q4&#10;dNGQlLRpa5JN7CxN7f0P5549iBjqZjoEYa5csqILA3N7EAEW/wCJ9tsFIo+BX+flx86/Mfb0jLgN&#10;pbyAqf8AUfXpCZSpVQ7uU0hCpLsdSgL6mBJFzb62/HsTtvbWmqzGph0szajqK6ACdR1N/r/j2otV&#10;EkY8MEBePaa6qmv+Tj/gqetC40sFUmhoPWv+z/P/AA9AD2L2PjtvUlVVVFTGUghdvTJof9pdOqNF&#10;/oAQT/tx75dh4A4ykpaaLT5JJUSWRfSQba2C/wCBFxz/AK3tbcLAwDmtBniPPFa8DTzxX5HoYbU/&#10;09oZzxNOP2/z4f5egw6F7L/0g5rMVhBFHSxStRxlXfzIreNDIp5DA2IseSfZYd5zU7snisGSJlWQ&#10;FbBFNr/T+t/x/wAR7LWlwyL8Ax6DGR+f8v50N7JmlJLGueB48OP5/wCrz6PbtOkqKeH9+5aSQSuC&#10;Dy72uvJ/Atf2icXVUxq5TTMoDmC/1FpFWxUj6EEg3/259l1xKAABw8+Pyp5cPn5fPz3ucREAST0P&#10;+wfy8ulo0UojBcElfIeLEFSb/wDFPbnlzTTwzGRGkBDCJDclXdPT5C3+pt9f+K+0DESI2qvd5+vk&#10;a/n5dAuS3c0AxTFfl/xfl5dSqPyIVUEDi72AsRf6qB/W9/ZDu5qQanm8Qc+EnULxjyXKFwp4sLr+&#10;n/EewNuUYaNtJIpgfMcP256kLlohZFANMj9n+H18+lCn6R7rw3e2SrsqsQ1rDHKWmdv7ZkbRpW3G&#10;kn8f4W+nsI0c0FKEY/z9T1tQt47UPSrEY/wn7OuXtww+1shlXjpaOnqaqR2TSiKz+phoKhUuSp5/&#10;1vamCHXWvwj1BqP208vIDpqeZVOtzSnyz8vTP5Z697MBtDofeUlZTSJhqimLEBjLC0YB1AhnZgLf&#10;1F/949r4bUBg+BT/AFetf2D/AC9BHdd6gWIxk1GQPy/4v8vn1xLKPqyj/Yj3aXs7IRbW2vh9rRzJ&#10;Vz0UNOkrRvrElSw1Teu44X6A8/Tjj2M9puY4VCICfM9wHED5Yz8+AzXJ6jiVPGlaShUZ8/I14f5v&#10;QZz0kcliBXVr17nR+14kJS5WNP0mx/qbn/Y+xu27uKqieKNnaN5GXSJGBUWXVcN9eb3/AON+xdBu&#10;KLGFJxSopxwfWuR6GnrmtB0U3GkNjIHpx4/sp5H9nDoLdz7Oo6+GZ/EjaQQ5A5YONNyo/IH9P9t7&#10;HrbG/Z6QCGoXzwRK3kBs40FhwP6f09ui6aWNliqVOnHz/YfQ+Xr5Z6QXVtbXi/q5DH8waH/B/P19&#10;Sf8AY/QVFlZWyOKmbEZpjqp6mBmhVntpLTJcargnkn62PJ49iXDUYfckWqmkjWVwAaeRgGBUawEL&#10;fW1+L/19qIpYSn6eDkUIrx9K/wCqnmeHQZ3Pl+S1RprfK5JFM+VTjy+Q/LoEKXOb761yFNQ7rpKu&#10;opIXCU+fotb0ehrwhK+NQdJJBJf8W9VvqQv3HtSMST6IyrNz9NAALW5H5F/oP949uSpJFR8UPp/n&#10;qTWpzw+3j0UKJEoJa0HrxP8Am/1Z6OD1/wBnQZSkp2SohkF/1q/kUMier6X5t+QeDx7LZvXZ7Os4&#10;0FZFWTS7DVrIUkEKf6j6Af8AIyS+jikQ4IrUeg/LOaemQfP5iDbpCdOkDJyBwA/2P8P7OjSbb3JF&#10;Uxx3kDK3j4B5XUfq3+88/wBPZEex9oVEINQ0RljKOrXL2iGhrF73AseNX49gfcEDtkZGKivH5g0/&#10;lkenUkbNch5RH5gjPrkf5P8AVjoSI3Djj/D/AGP+PuvrflFDPNVRpZtDMZQykESL+2Y5BxwACNQ+&#10;tj/UeySWEkahgjh+z1/1f5pk20vCqgD/AIrjx/P7c9ZPZectj2hldWQONdtQH1VLrY/7Aj/Y+6Kr&#10;00jy/n/q/wCL6GNuSY614gY/1f6vXr3sNclEYzUpwRGzItjeykkEj/D24QB2p6/z4/n9vl0cQvQK&#10;q5qf2kZ4eeeH5etOve00H0TsbkAgC3Nm4+nsvapJp0bxBjEAMcc/n/q/yHr3sU+vXhbKKswVnlAi&#10;UD6FpAVH+xH9Pz7vExrp4keX+r9o6IN7jfwCqeX86fL+fXvarzuLq6OnqqeaORXTX9VblTyLfT/A&#10;g/T3d10Nk8Dk9E1nLHKVdTWv+r/P172WHsHcSU9E2Mil8lXMNErq1yka8FW/3r2niHeWOAOA/wAv&#10;+rA8upG2TbtLG7kFB5D8uP8AqpTy4de9gYOPp/j/ALz9fbvQmHHr3twhP0P9SPp/iB711fr3tSUJ&#10;sbj+o+twP6cn/Y+19tl1/wBX+r8s9OIK/wCr/V6de9qxb6LD83/3r8e1C0oa9bWhGeve22tB0H/W&#10;H+vwRf2klwxr6/4enQaMK9e9pScAM31/ULf7b2gn+MfZ1V/i697it9P9j7aABr9nV4fjP2f5uve+&#10;o/1j/ff4fQ+6dKeve3RPp/sB/wAi966uOve8VRci9uQTf883+nt2MVjx59UkXXHThXr3thlF2/2/&#10;+9f4+/A8ei/y697iNex/2P8Asf8AYH2ohAoaHPVeve4x9vdVPXvfA/6/+v7pJgBh5efp14de98f9&#10;9b/jfttTgk+fn/sdb6979b3YOagMOPW69e99j/Yc2+t/94Pu4OSK1/1cOtHr3vKt7/77/be6SlD2&#10;nJH8vn1Ude95lHN/99z7Ttw6t173k/3v3Xr3Xvfh/t/fuvde9+9+691733791unXvfrH/jfvdOvU&#10;697696611733791vr3vr37rXXvfJfdlFeroATTr3uVH+L8fp/wB7/offh5nq44V8/wDJTr3t2pl4&#10;BPH0/wBa/wCOPd4T3kfLraceve3aI/T/AF7cfnm309qx0oHXvb5RnlSbfiw/4oPbUnwn5dKIPi69&#10;7EbCN/Um1rfTn6cnT+fZdc54YNP89OjSL4a069755VLrKADY3/wHI5FvbJ4jIrkf7PSicHQCTU8P&#10;9X5de9gzm4j5JLAm5/x/r9OPb6kAdE9xhq9e9oOpU3N/+JH5/p7fFOA6JHFDTr3tsYWP+H44/wAf&#10;dwcdN+deve+Gn/bf097r1qgr1733Yf7b6f7b36vXhjr3v30Nvp+LfT37y611732ouef6f1/H4AHv&#10;RPWxXj173IUD3QZ6sB173mRb2t/t/wDD3pmp1s5x173mCj21rOR1sDr3vkVB91DEYHWyMde9x3UC&#10;/wDX2+pqK9VHXveI+9nrx6974+9dV6974m/Oniw/2/HHPuw+fXuve+NieV08Af7f+ht/vfvdfXr3&#10;XveQD6D/AH3+w9149bHXveVffmpTrZ697lJwfyfp/sf9h7Tk1FOtjr3tygJ/BNr2t/r/AEFh78ae&#10;fp08gB+IcB/q/wBR697fqVrAW/Fv98L349uwMdQ+2nVkNGFfXr3tc4hrqCDyfz9NQt9PZrjSMf6q&#10;9KG+ef8AJ172pT9b/wCF/wDb/wCPt+opXyp/g6UDgKde95xJeMjnn+h/x+oI9l0vD/Vw+fS5a0oc&#10;/wCrz697YcowKGxAvcfn/YEG9/6+6q2kZ9c/LHy6cFdJr172iK/mMi/Avci3+xNh/vPtKxDuWIpX&#10;9v8Aq8+ks2eve0VUizN/UXH+xHu3l0hcZ697g/n37yr02OPXvblSNZh/rj/e+PewASK9XU+vXvYl&#10;YCcKyG/9P99/r+1USkk0+z/V9nSsNRa9e9iklSXhK6hfTe1/8D9Lf7z7XEgcBgef+frRcCgPXvYd&#10;Z5rluSb34vzxb+n/ABPtiYVH2/5umJMjr3sPJ2u5I/J/x+lzzY8ey7SdVD+z/V9v+fpDmvXvaw2o&#10;wWoi5tyPz/jzx7NrRu448+qihr+f+x172MiEWuo+pNj+ORfn/D2fUJTOfXpHID4dDn1+zz/1Hr3v&#10;Kf8AC3+H+Nv9b202TUUp8ukXXvfXB96LEjT5Dr3XvfFj/X/XPAtb83v/AL37r5V68KaS3kOve8ZH&#10;9Ppbj/AXvzz7uFIyP9Q611730OWBP+88/wCJJ/4n3skldH50+z/Vj7enBq06Bxrw+z5f6v8AB173&#10;jawF1vc/1/33+HuwwdINadORF9egnA/1f5f29e94r/T6/wCsPpf6f7z9PbnSrr3vl+b2+tzc35/r&#10;Yn+nvXl1qhpSufXr3v8A/9DQWAt7RVr0ZE163+Pffv3Wuve/e/de6975/j/Yf0916ej+Ide954uS&#10;L/0/3i/uj8On/Pr3tyh+o9pH4dKYeHXvbxTfUD68KP8AD+vtI/RnD8PXvampLaF/F72/qefp7Rv8&#10;Z6VJlsde9vkQ9P8AxUj8/wCPtK5qfs6VDr3uPOoIIvyASLi/H+N/6mw93Umny6alDUB4jr3tI1y8&#10;Mp5IIPH0/wBf2YxNmo8+i+5Hnxx172wOPr/vufZihIbHRV173kRWFx9P9v8AUc29uA91ek+oFwev&#10;e3+gNyAP8OT/AEP0H+8e1cJCsCRiv+bq740n7f8AJ172I9Af2Fta/wBP6kXAtx7N4BUGv8vz6aOa&#10;19T/AJeve3Qe1XHPTS9e99+/dW69797917r3v3v3Xuve/Nxf8mxvz+f9f3sHB8j/AKvl1tT+XXvf&#10;AH6DT/vY+n9f+J9+A7cEfaMf6uP59X8qg/mOve+d7/1/w4I/3v35+NPn1RsY6974H8j6+9DJ6bPX&#10;vcOpF4n/AKXb82P+PHtthqjYE+v8v9X8/LpxRg9e9hdm7LJIPp9L/wC9E29lF1Rjj5/5+m3NVH59&#10;e9oCp5J/PJHHJ/4j2mjBHHpM3XvbW/1P+v8A737VDh023XvfD3bqnXvffv3Xuve/e9deHXvfMGxu&#10;DYjn+vI/1veiKjPV+Ip173lH0Fv6fn3Tp0MQKeXz6978bW9+6bPXveIi3P8Aj+fzz7sD17r3v1j/&#10;AIf7cD/e/e69e697y2H/ABT/AA4tx7p1vr3vkFP9Prb/AFh71Xr3XvfLSLc/X/evxb3oVJoOthdR&#10;oOve+JH10/T8e3UWp7ur+GaV697xlR/S3+8C/vehuA6oVI6974lbfTm/+H9Pes+fVade98Pe+tEd&#10;e99W9+r1WnXvff8Ar3/HvX2dbAxTr3vv37q3Xvfvfuvde95V/p9f9je3F/z7oevde981vce9Hh1v&#10;r3vN7b69173737r3Xvfvfuvde99297p1unXvfdve6db09e9+t/vr+/U69Tr3v1vfqdeoOve+9P8A&#10;h79QdeoOve51LCXcDm5Nv9v9bH3RyfLq68a9e9mU6c2BVbpzuPoaaB5WmmjBAUmylgOdP/E+3LaJ&#10;pm00yf8AVT/V8ujOEkJ3gCnH/V8uve9rD4adIY/Zm1caxpIwY44XqGWP/PVAUcX5uB+Obe5V5a2o&#10;xEMQA1AQcg141yOArSgzX5cI+5p3nJhRqGmPKnz/AC/b5dV/fM/uFttYJ9tYup8dZWQypI6MLRRs&#10;NMjEXHqP0F/8PdnFBHHBDGFIAA44P45sLex7bRSitFyKYx5/I/5/OlOoskuO9ncZPH0/n+f2Yp8t&#10;ePsGoqM5kpzIWYM8oBVtRLElJGZrcWNiSRx/Uc+3eFmlYBRwPqSbjjjgjgf69va4RqEMjNT+XqaZ&#10;z/gzx6Ye7HEEgE5x5f4fP1+2vQMZfH0+LppTPpMzljEqJoZdRJViv5Fjawb+v9PavxeOMmktxcA8&#10;2Cg/4n+v++/p7Cu67lFAGVQSFNMCpINM4qKAj5ZrUUB6PtvtfqJ11KSv2E+dAeHl/mrivRMO1exm&#10;x4nihnjaQCRQokJkLorDxqptf0knUBzx+B7XVBTQxIbH13Ki9vwByB+fr/vr+4+3O5mlddS0QAHF&#10;cV4CvD0J+dPTqRrCOC0CaVwMmh/YB6Z+fH7OiNbn3DlM3VTlpC7St+4AzB/WWUM4t6QAG/SPpcfj&#10;h4UmwHJ/IPIuBwbg/n2SOwbI/Z6Vz/n+fzPR5bzrKxVDSlK1oeNKHFfTOK/zHQcTU4jYmQ8BARa5&#10;5BKhhpsCBa9iOf6/j3z5+lvz9Dcc+6BcVPD/AIvyr/q/MdLATro3+r/V9vUb7iniWTS2n9vVrCqw&#10;PiQDRrsQf1WB5FrkX49+Itx/jb3Xrxan+ry6zw1CyFZArqWiEh0EnSoH1YcWsbnhbD6HgX94nAt/&#10;xX6H88+95605BPl/s/6q+X7On6imkY2ZVX1GxRjrjAJXSDY82FiG+nP59t8/0sRe4t9f6j/D3rgw&#10;PCn59arSjAD9nl5/t/1V6FHbymRlZX9LNqC20F9Mh5Y2NjYFfTwb/wBoH2xTTaL/ANokgi5Ooknl&#10;i3++/wB49mCWpuDpHaoBGOAFMKBXzx8hx86dMXchNFrT1p6DH+ryx0Pm3aaH0l11n6tZFAB1eXyW&#10;5JFxwxH5tzce2mS7OzaeSLWP1sPxe3tckemFYQaha/ZU8cVPHz6QlRInaeHQt0NTFCkepiFIJOht&#10;IDAAqCVP5bm2kW/s8++H2xkAAFyRZrekA/i97/i/+39+qkDeIxoBwrk+VacOBpWuDpyAKdbiRlJB&#10;/wBQ9a04cOnD+9f24kiRiFLgoWfVGQCdSEqOdXHAt9RY++a0mlLhRrHF+LE88gkf424/3v2V3Mwd&#10;6EnT6fs4gEelRX1x0aJa1ALZ/aMY9D8jx9fTp4od2yTzFPuBHE1ywcSMRb8h1N7mxuPqDY3t9cbI&#10;VBsb3FrHi3P1Uj6e0mpWepGmmceePMH14efr8urNBVg9KEGuPP7fWo6WVNW+UBGvINQ1AX02b0qo&#10;NwH+oP5+gAtxaDPKUZVtf03Jsb8XBB/x+nsytGJUqG86AYpmhr6jz86cft6RXOmNmbh/qr/q4fKn&#10;T3R4eGti+6aNFZgwLi7H/Oekg2CkEjUTY255v9Z1FWMGBDEG4P1H0vfkH/ebf7b2s8NS4B7ga8K0&#10;Hrmv5CufQjh0VQzssxQGinGOJPkf8Pp9vqEXZOyIarHVUclLEhEbJH5EJZ5HFk8ahTbULj8AfX82&#10;9iTj6sPCp1FQ4Fxc/QA8k/T/AG/snuLbRNoIDFfPHE04edTg4r9vDo7t5PEUV4jH5/7I6qk7C249&#10;HkqoeNGMMsqx6lKkqWFwy/r9JFhdv8be3BpSR/hflibAjj6k/X/Ag+2xFHCanjTgBXP5VpwyCOJo&#10;OGTRJqoI5KGgx5kkDhmv+D1406DKGhkmkRQAroSy3B/VzcgN/ixv+bXuefbPXepWBN18bD/G5vfn&#10;2YWzJVWUUJcelMU8vz+fSS7lQgtGKedKCgoPl/g/z9CpspJqOpi+olWSN+S6yKxOljxY/wBAAL3v&#10;f6j2GWdpCVkNuLC97/2vp9fpwR7Fcc4KKOJNcj1HHh8wfSnp59BG7IGr5+VPsP7PU9WnfG3c3+V0&#10;kMk5jkilQBGZQbeNQAzcB/pcgc3/AB9T7Lxuek/UV/oRbgldJtZv8D7PoHKgqw4ZJ8jXOPWgI/IV&#10;PyLJGIkqfKn519PXj1fJ0nnRLBSa31avHpBvqNxpJQC4Vh9Dz+PqRcewYzmPWsglhkUNdGupFvr/&#10;ALf/AGPu5NQdP+r/AAf5OlVvMUPiR/Z/q4f5P857doZg46rpqiN2RfLGAyFSeLA8n/eD/vHusP5K&#10;9b09StTMsCsHjkJ9JBJLf4X+hIH+ufZ1ttt4iMjjA+yh4/Zk/sP5dShyzeuAFetBj5cMivqfyr1Y&#10;v19uFc1h4dTXlRVW1yeAvH1/r7qL39tlcdUTL4wCrFSLC1g1w3H+3v7WG2UIukUHmRipzT/Mfy+X&#10;UnWkgcBkwD/hp/qGP83Qg+wllCqrAj6nk8nm/wCD/j7RyIpGphw+z/V/s9GbGtD172zTsoBIt9bf&#10;8b+vuraSuimKdNORTT50697ZpnBJFueD/Tj8X/2HsOX8GpccD/q/mPl0WSgstOve4yC5vzf/AHjn&#10;/W9hi8jAJYAEDjXP7B8q+v8Ah6QFRq0r1728wEG1jew/H+tfn/D2UqgK56fihXTVhk/6vy9Ps697&#10;mqSQAAOALj83v/xPv3grnPVvAXOT8uve3WjgY+ph6SR9bML344N/am2hUnGadKraJAKA5697f0js&#10;gPAIt9f9h6ef6j2axIFFSP8AY6Wde9p3MRftkqOb8/XgkfkH2oA7a0x/k4dMzL2V697DLIoS783N&#10;+eR9frb2TSHVwNT5/L8vKn+qnQanGKA8P9X+ode9ozIRk6rX/BsSCRf+v+9+yqYEMVP+boqlXipH&#10;qP8AV/s9e9pmZbsT/Un/AFv1ey4gjHRJIrDHmOve4Trci/4t/X8/19p3FTjHSNh173kjXkf7f8f0&#10;96VKCpFetquOve3CFDccf04P1uODe3t6ONQAD9v7el0a6RQU+3/V/wAX172o6NCB/S5sPryB9Lf8&#10;i9qVgNAK/wAv9no2t1IRQR172pKcWtc2t9QR/Xm359m9pGsZV6VA4fzyf9XHo2gUDNOve/Tvfgca&#10;Sbfk/wC2t/vXs4Br3etOnmNSSfP/ACf6s9e9ss7EE3F78k/j68ge3VanDj/k6TswBx173CLEn+l+&#10;P8APz7ULcDg4/Mf5uvBx59e980Y/Tn/ffT2+LpKCjU+3rYdeve3Cnf6cfn6jjj6cn3t7hK6v8H+H&#10;p0MPLr3t9pbGxIH1sb/S355P19s+NrPdgf6v9X7elUMi8Gx6H/Jw/n1727fbAgMB9fxYHg/0HtmS&#10;JG4D+f8AqPTxgXiooeve8TQ2uLc8fUAf6309pjCqjI6TMhj+Lr3uMbD6/wBPx7sEJwB03Tr3vtLE&#10;gHi1v8f+N+9hCRU9eA697mppX83P45/H0tf6f193ETv8PTyxsxx173neIOhuBcD8i9/bywLTpX4S&#10;0OOve07VwKmr/Yj6/wC9D/D3ZrUj4sV6TS26AEjB697TNTGOQQCOfyPe1tSV1EmmfLH+r8ui90BF&#10;Dw697TdQgDG309pJIVHA9Fk4oT1720yG17n6ey16rjorkI8+ve4V+f8Aef8AivtOT5dIK5697lRE&#10;/U/1/H19+pSoPn/xfT6uTxz17260x9X4HII/p72MDPTi/Pr3tcYhjdT+QR+Pyfz722VPSsZXr3sX&#10;cMCUaxt+234B/s2sb/7f2ycDPSaWnn8uve8FatmYfT+n+It/h7ZkiYMB69FcgYtUde9puqXhgePr&#10;+P8AH/D21SlfkfPH+r9vTJweve0hWD1N/r2P+H+w9tODoI88/wCr/Vx63Sgzx697TNYvJ/2Lf0/3&#10;39faDpluHXvbBMOf9b/WubH3SQVAPTI697xe2et9e98G/wBYfkX/AKX/ACR+effuvde98QCP+J9v&#10;xilCaZ/b1o9e9+9u9a69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;vRFfl17r3v3vfXuve/e/de697971mvXuve/e99e69797917r3v3v3Xuve/H/AH1vfut9e99+/de6&#10;978P8Rz/AMb966317378/T/X9+6959e99/77/effq0IPzr1vr3v3v3W+ve/e/de69797917r3v3v&#10;3Xuve+Q/3x9+6qa9e98uCb2PI/4j/invYNM9eFfLr3uzf+XV8kP9HvYWH2DufJvDt3K5VZsHNPKf&#10;DjM1UR+CSIM5ssdWoVW4t5Ap4ufYw5W3IRXDWcxASagBOAG4Ak4oPI+XrgdQh7z8lPvuyPu1gmq4&#10;t1NQBl4+J8slOIHpUU6hZGlWtoqqlYBhPA8djexuOPp729Otuz8Q1JTtPUqqiASGTVdPEyg/64ta&#10;/wDvHseSQySDw8UwAKcSK5Pr/wA/U+yvP3cNhuJOxBXUaf6v9WeqvO/ujMvlaiqqsXStLMKgvFCt&#10;yxmN1sOOdRb6j6D8/X2VD5i5nDdmJj63AR/xI7YNTBkXjQSWhrImgke4+pUkNb/AezaxtLiFGE3b&#10;4gBUGprSuRTAxn8yOGepE5E26bYEW3uWCsTX8iAaUr5eZ4dD18Puvty9W7azGO3QUpjuWuhymPpi&#10;x1QmGAQvGdX+qFiB/r+6Qu2sHPiKyYgEpJ4hdI9bOqt5VliuL2YAfn/D21dE0EoOOFMfM+f8vXzx&#10;wyH2+VJ4gfXPHz8x/l6OqDcX/wB9/Q+4HXO5aikycYklfyohqI0d1DyyzWSKQA8goOdPH+8+/JMN&#10;Va0xUn0/LHDOD6eg6SbpYq0FV/b5j/V/sV679nW2pkUaKnSEK8VQVLyEXZjGfLMUBvYhuPexMxAr&#10;k/s/1Y6Al5bhGOriOH+rzqP9VB1ikW4LX+n0H4+lvY6UDkQwIWNpSsklgtx+5ZL3/wAB7YeQyHWB&#10;Snz9eNM/nw/b0FLmGrs9OGAf8NP9X7emx7FmIHK3t9frbn6e1hRQtLMqxuytrW4ZraRwwLCw5t9C&#10;P9t78kR0ahTurSuPlX8j0WSnw0JbhQ/P/V+fUCaRVUlhcBT9Prx9bc/7e/sWsLSExxxmPjWdTk6g&#10;DqsQPr/T/intplJOM/Z9g/LoOXD0cgcfLpF5WqCapNZ4S+kCxP8AS/8At72HsadtUSMIYitiRpF1&#10;JIFvU3B+n+x/43RoiFLUqR6cP9iv509a9FEusSNIPP8Ay/t9P9XkBW9sx4oJGEjBUYytZgovckC/&#10;9frbj2O2OMWPjDsqqEiB4AsbDgfT/ff70rs4oyNdKtUAGtB8z5YODX08vU42awEx8RuJNPmD8hX/&#10;AFf4a0u4spk9yVBxFLPLoknbWjC14hPrIaT1E2B9QFjx9bWsGXY7/wAVxNS8AIqad1liF2ZioOli&#10;qi17X92v4xwJqR5YPl/qNK8B9vQwaEC28JDWnEAeY/nkE+v+HoZvi1SVG0N0UcdetqDJ0stJJM4V&#10;FSaTS8Xkf6DUVVRx9b+yk5DbVRUzv5J2tINTKf0BiwLKwH1H+PsmW3lI0Ek/l+VAPT5V4npy1uSg&#10;1Rrj/Vw/zdWgQbgooYRpVQUOkWJZmUJ6Tf6A2/2/tOS7QraaqinpwumObWGOqPWn0I44uBcAf09o&#10;rnbpkZZV4Nx4Y9fPjnh/n6W3F7GYCkgOphSnGnTvSbjoalHRnswUAr9fqLhufwf9V9PbjTYapb7l&#10;ZkHkkVGVSp0gP9HUg/W3Gr/ivupjK0UVOP8AV9lP9Xr0FbyQEoF4Cufs4/s6mnIwKqOrqEDWuGXU&#10;bfQH/A/09l67n2JT1OOaZhJFOySBgABojUlmNvz/AFvwfYV3i3jLOM/l509Pt4cPLA6Ndhvp4rg6&#10;RUY+dSelFQVa1Ed1IYWFiDcci/19kBxfWVZujcdTR0MTyIsgkMmnVBAIZNPmqJI/0hv+JHsDmMhy&#10;4FeOPPNMjzI4n1/Lqeba9S1sFaYhSR5/MA/n+XTgSByTb2Y3YFBDsqRqXDUFMlStVJT5HJV0CPVS&#10;lP8AOx0zyj0Kv1ABuSP9gWJGkdgD2qKYBIGfMj1/ydNXt9bmCpFSQCMnPpWn+HrpkDizXIP4BsD+&#10;ebexkyO7pZ4o0+9MUaNH540jIaMKulZHZeTq+v8Ahf8AwPtekjlqjGMf8V5dBCety5aUA+noPl1g&#10;jpkj1WUEm5ufzc3t7hUO4YKOpjCOKlfU59NtCgFlRy3I/UCDb+v4v7M7e6eP+zND+eakV/1A+fTC&#10;wMw08OubxeRbHj6f7x+ePa9xHZ6NPTp5hJUDUmoOOGV9MutObBLf8U4Ps2j3Eq4DOM0/Z8zSg/L0&#10;p0ik2jJJWit/xfypnpqqcRBLG6FfSebcGx+lx/if8fZhcDu2kqqeGSGUCSVDHLZrxmQEqo/xuR9R&#10;7N4L5ZGoCBSgNK8D/hrx9K/l0HJ9smhlJPAcDwx5/wAug6zO3GJkDxCSNG8kQYAsoAuxBP8AS/8A&#10;sfYt4OteuQeCsWGqiKIosQW0izK2nm9/of8AkXsS2OiWrDiBwrxP+oevqeqTLJbr4oQlaf6uP+x0&#10;X7d2PpqFzFX4/wC6oKku8xZQ8cflN1cB+Ctr3FrD/efaoXsGXGM2P3HDHPTKsaRTKbSKrHTrSUWB&#10;sebH/be3mnCEF81rQkU+0VyaE/Ota/LpC+3WW9DXEdElTU0HGnnx4/6j0Gb9HDX/AB7r6umxlXKZ&#10;JarHlmkx9Q+rzBJKS40n8a0t9Ob++sli8PuujmqcPVR1mgNIyBQKiPSL+uL6/j6j/jXuulJ1jkjG&#10;lqfDxoaEEg+dP2EcPKhVNtF9tDhiKp5MOFP9Xrjz+fT/ALd39m9m5GDD70x8mGknaOGKpeRmx1Wz&#10;MBphqSAqkliQrEEnj+vsoPZmyhFSVdQEZGkWV2jKFkLt+oMDwVsTc2ve3sN31lOpeq1Yepzw8/Pj&#10;QfZ6dCXaJv1ghAr5HyPGnD5/yB4dHP2puWnysUSxypIFULqU/gcAn/E/6/uobs/bT4vM18ekAzSm&#10;pT8R6GYoYwSPwf8AiPYXurfwgSfP8q9Tnsc4ltVzWmD8v9X+bj0v/ZXtyU6pLMY7m6MwTkh5gwbj&#10;+hsLf6/49lwXTStK08v8nyPz6F9pKVUBzwNOHl8/9WB9g697BnMxuuqYrcOXAIHN7gnUBz+Pemox&#10;ofl+XRzAQXAJ9P8AVmnXvaEdSZLj6FrgH6Xtb2gkQqxPzp0IIcpp8hUf6v8AUeB9eve4e4MnU43C&#10;zvSTPTzmWFY5I2KuhuWJQj/W+vuiCj/b8ul9nCjXYdgCB5U/1ceve0BJ2TvMwtBJna2ZGTRaaZpC&#10;I7W0hmN7e3ZEjpkVIp/qp/q/zHn0FkTrMSV410jj68P9X7Ove0HU1E1XK81RI8sshJZ3JLEn6m59&#10;0pinSmgGFwB173hH4/33+29+62OPXvc+H+z/AK6/63+wHvy4YHq/XvakoPra9rkW/P0sfz/xT2rj&#10;YrICPXq6Ggr172rYv839L8G9/ofze/tUM462tTgnr3uDVreM/wCtbj8Acj2nuq1J41z0+xzXr3tJ&#10;1A9R/qTcj+o/FvaCYE0Pl1R/Xr3uI30/ra/+w4uPbArnrcQOqo8uve8afqH+344906Wde9uqcj/i&#10;P9bi/vXn1Yde946j9B+v5/3r29Gagj068eFOve2KYc/63H+3968+izr3uG9gD/rHg/n2/FUkk/6u&#10;PWuve4p9vjqjde98G+nvWkZPr/k68vHr3vgfelpUgeR6t17378+64ZdRHXuve8i/0/33H9PbYFFL&#10;j1/1V6oeve8g/p7rqJNfM9eHXvedfoP9j7bPHq3XvfL3rr3Xvfvfuvde98gCR/sL/wDEe99b6979&#10;Y/7D/e/fut0PXvfrf73+P6W4v7sFr1dU1YH+rh1736xsLn+n+t9feyoAx1Z4wqkrXr3vr/ev9t/v&#10;fupWhz02yFTRuve+7f7fnj3qnWqU49e99gf4/wDGvfh14VHXvclP9h+OQP6fT3taVoenUoTQnj17&#10;26U/9kHkcf7A2t9fdkJ8Qkcfn9vW1NHPz/z9e9usVgL2tck24HN/8PawdPL17290hsV/1/p7alNB&#10;T1/4vpRB8dPl172IuFPrA+g45sPza/8AsfaGcYB6NIa6c9e9udehk1Ajg2/SLm/0X/ePr/t/bDRk&#10;DSONfP8An0YPB+noX1rn/P8A4P2enXvYW52iKvJxxyfzzx/jf/be7qQeiW4Tz697DOugIdvpwSBb&#10;nj6e31rTomnTvx172yOnPPI/3r3fPl0lI8+ve8egf4/77/Ye/VPWuve+iv8AvX4/3w97r17r3vwU&#10;8/6/5H+w+nv1etde98gtv6/8QT/X3UmvW+ve8oH0/wB5974dW4de9yFH5t/re2XY/D1rr3vKB/t/&#10;bXVwKde98tJ+tj/xPv3Vuve8Trf6f7z/AE/p7cRgOPTZHXvccqfb9R16vl173xt/h79jr2Ove+JH&#10;9PeqdeI6979b36nXqde98lX/AH3+HvfDr3Dr3vMq/T+n+9+2mNTQda49e9yUHqH++/HtrpwCnXvb&#10;jDYfkfS/4F7kfT348Kf6vPq60pQmnD/L1729Utrf639P6j8/717ciIBr8/8AV/l/2OrA91eve1rh&#10;j6VN/wAgEX/r/vv949mykj0pX06UEmvy697VjfS9ieP+I/HtSa0qcceHD5/7PSgV0V697wCS3AN/&#10;6A359lsqnFOHn/n6XqQeve2PIOdJFhYHST/j/hb/AG/tiVtKgA5OR8hSnr1fgtfXh172kaklkcD/&#10;AB+psP1fW3uhydNB64yeHCvoP9Xp0lkbFCP2ZPXvaOqwA5/2P+8f4H3ryr0hela9e9t3597xTqnn&#10;173NpzYjn/fX4HuyDyPVhx697XmFksVF+L3+vFr/AOHtXbipHp/sf6j08SQoHXvYjxzExrcm+i4v&#10;z+Px/tv6ezKIVBIyOH+r/B1UtU4697R+de5a1zck883ueD+PaWSgSrYIx1Qntz172H7kkt/gx/31&#10;v9h7QyKoYE5Bz/qNfn0lIFeve1dtdgJ4P8WP1J/B+gt9PZhak6zQ/wAv9XD/AFU6r8RP29e9jZFc&#10;gHnkLY/j6f8AFDx7Pa0TGekcldJpn7f9Xl173m+osP6f4gfS/H/FfbbV4eY6RUHl1731/wAR9P8A&#10;jfuvWuve+BuOeb8/njm/9f8AiPdidRqevGhzTy/1H/V5evXveL6XPHJ/A+luOb/8U+nvxFcMeH+q&#10;n+H8z1cqWqD/AMXXy4eVPXiaceve+ubEjgED+v4HFgf+Ke9miHTT/Vj/AFDrxCrTUK0r/qJ/2f8A&#10;B173wJ+ob8WPH9f9Y+9qCKFenUUijx+eM+n5edR/OnXvfH6Hi/8AsPwfqOfbvSnr3vr/AAv/AMU+&#10;n1t7917r3v8A/9HQX9oujHrf49+9+69173737r3XvfIGw/40Pz7qenYx3Dr3vPF9V/335/Puj8Ol&#10;B49e9ucX4/2P+8D2kfpTGajr3t4pv1D/AJA/6F9pH6MoTinXvaopbBV/2w/Fh9b8+0DV1GnSuIHV&#10;Xr3t7h/SDz+P98PaXpYOve8U4B/2x/29vbiHHHpuWuk9e9pWvUgvYf1ufpYAfj2YQ00j/V59IJqa&#10;Qeve064Abj/jQN/pc+zFCag9FBGlipzTr3vlGL35PBJA/wB69vk0YHpPJhgf9X+r5/l17290BI/w&#10;+l/6j2oQdw+0f6v8P+odbcYH2/8AFf6v9jr3sRMYS0Q/NvwB/sAfZzDgFadNvioHXvbsv4/PH1t/&#10;X2rFKY6YHHr3vn791fr3v3v3Xuve/e/de6976/qDbkcD8n+o97HaNX+r/Z62BwYeXXvfA2U/nmwH&#10;1t9Lfj+nvwFGp5eQH7PWv+fq6g1p173k/wBf34mtDTpsnr3vgfr71Sv5dUPXvcSoHofm/BuDe/A4&#10;91IahCClf9VP8oz6fk4lf9X+Dr3sK8/YT3/4OP8AbNfj2UT/AA1HqP8AB023w9e9oSo/Uef99/X2&#10;mp0nbieve2uT6n/fX9vrw6aPDr3vF7v1Tr3v3v3Xuve/e/de6975D3rq44de95UP1HujdW6975+6&#10;9a6974kX4I/339fe+HXuve+wAL/4/wC8e/E169173kVb3uP97HupPp1unXveUD/jX/G/dlXzPTyJ&#10;5nr3vkE/IH+x+vu1fLp0DHXvfLQfyP8AeR7uhFerU697xOlvp9P9b/e/bvWiOve8BW30591YVwek&#10;7pQde98Ct+Rx/wAj+vtk9ppx6bIp1731o/x/5H71q611734p/T/efftXXuve+tB/33/ED3vV17r3&#10;vkE/rz/t/eifTr3XvfIf77j/AHjn3rrfXveRR+f9f3Qny69173k9169173737r3XvfYF/e6dbp17&#10;3zA/w4Hu3HHVwAxpWnXvfLST+OPr7sB0oRNPXvfeg/4X+o/5H7t5U6tQU09e98tH+PJ+nA910r1T&#10;wk9P8PXvfNUJIH+9/wDEW96oBU9e8ICp+XXvaqwWPNRUINNxqH0/xPtogk6aZ60iHVpp173cf8He&#10;qfv8pQ5KSmvKZYfCXS5GptN+f9j+fYu2HanncaV1cDjzzWvE8c5x69It43AWduUU+WT9mf8Aivnn&#10;pszOQhxWMra+dgkdNTyyMSbfpQt72Y+u8VFhsTSUkSrGkMEUdgAAzhfW3Puett2iOO2jqoqKEn8s&#10;AfLJ459MdQBvO6PcXLPkitf81f8AVwp1Qd8nd01W5s9kqmR3mNRPUABiQI6XyaY19P0uOeP9Y8ce&#10;xgpGLlV/qfrY8+m5N/8AW/3v2bPapGjOvkBTNOJpwoR5/LhSvRG1y8oNCQOFP20/PhjHA5HVee4q&#10;aOhLySBCLM9mswHjksqMPqSGFvzz/sfaqx9OwKELcX/A+oP0vz7Jb4xEtrb8q8MegFPM/ZTgB0vs&#10;keY92dOfzHH8vPy+fn0VPs7cscME8McuiZtYUvI1oipJZQfqSQfoB+D/ALFf0RWJB6bjSPx+SP6f&#10;7f8APuPr5DMdAJUkk/lwpWnzGafZ8h7t8y25Qr28ARWlKkHian9vDHVcG+VqMxWSyrOWHmcgs9vI&#10;UYkspW+viw4BAH1J9vdMpm5IJHpJN7WP1FrG/P09hi9ItW0Jhu6mePlmoAxx4Z/n0LrdZJHUx+f2&#10;Zxwz0C+VeCjuHkjXQwXQkZYsjnRL6b2LHk/4Xv8AX2ooIb6WZbXWzAcgfkaf9f2GZpRGjBSDnt4C&#10;vka58vl+dKVIltbYQx6WJJrX/Vj/AFfy6CbM5QyTSQxE8MWJIa6kc2Jv+C39BwOQT9OUhVFIHNjY&#10;em31tpBNvrx/vjce6x6nYE+Yrx9K1NK8M0+eCcUPT8khRaYpX08vt8uo9DT1FRJdlKgN6wQpazNy&#10;gJ9R/wBb/eQD7gvIzBuDyDwPqSbA2/x9qlVFIzwpn0+35dIFuIg4UHhitMClTUnhTjSgpx8ulpSU&#10;Pj8RYLZNOnU5YOoJaOxtyObXPJsB/X3iL/g3uR/xF7f7z7syVWq/6v8AV/n6fRwy6/LPn6E5/wAv&#10;TrDC3kR2RWQPcgsQw0lWBMbD/DngfgE/1b6mRRdtWm31HGq9voqj6+3Ird2bTpqT+ynqT5cPTOaV&#10;I6q9wkZKtxpX5efE+Xlj5+fQobaSWVIo4kZlBI1AE8Xvq13BDc/Q8n68D2yMVZibg3N1ub2/PH+9&#10;Accfj2aBHSIBhSgzilfLP8q8c4rmvRRLOztQN/h4enHhw9ehyx6SRD0sbgsjxqA11iUixC8AXub2&#10;+v0/x4JEZJbWYqGva2q5HKhm/wASPp7rI4htS9R4hWgzSlaBiBk0APHyr506fhTUFLeg/IY/YBU/&#10;6j061uTNPGgVljRXKM7DQBZPJ6VawNvzb9X1H1J9usdLqAOm6gEkcKqgD6m5+nske40cTQk08yST&#10;igoKkn/AD0dxxACg/wBXp/m+zz6QlZuMCoeNZNUqIr6iQCAhLGUk+ng/6/1HJ4HvhNSmNQLqqnhV&#10;PGleBct/xr2x44mZjQsRkmtanPAY9ONfyp0qLACp6U229yprhkK21sFYC5AKkltKgen8Hjj62/B9&#10;sdTGy3NxzfTYj/YBvrb/AFz72KMSMgClcf4OFfsHDz6bkmjUdxp0ZPa2TjmWmVk8jN6TEGu2tW16&#10;wi2I4IANjc3sbj2na2Y6tVybAc8lSXJF/wDeRz7M7SFTGY2FDXhWhoBj0wdLCnE14dEF/OprTFf9&#10;X+r7eh/21iwPGwEbalfXKEEgQoVkljWR+Cebs4/1zfke+NFOPIhBPP8AsD9PyD+P+NezfwJCpLjC&#10;kenqMdEQnBkopqQQOAIrnHHz8uPn0wdgYmI0FWghUvJFM0d1Yg3UpriYfQ2H0vf6/S3AiY2V2jAY&#10;+gLfTcWOvm3+P+x/1vaOcQoBJETrJIrnguK+n7APUdCGzkAOkcSBn5j/AGP2/mOqoO18M0WYqi0K&#10;EsxvIVRmib9YLE2I/I4vwR9ADd6FQQAgY24/FyR/a+vtEURmaQqK0+zPlw/n+0U6NteoFqVpT5eV&#10;P8Pnx8+gLOBLMJTb9TFQQoVb2sDpvzawuCeR9B+cE7huPqdJVtS/Ug2P+H+w9+jBCHyzUUPqP244&#10;V6aJZkZXPnih8qGnnWvkTihrT1KmwtAY5obAhY2S7Ky2/J5A9RDXH5/1ueCkMwnkEq6Tp5QEAAAK&#10;bD9R/Atf2IbB0SFWZhrFGIPqwzWg4FiaemaA9EEquoUHPr9v5f5Cfl0cTpipmpMhRVCFh+8p+vkJ&#10;YMpZFC2sRxzf/bW5L9uiAo8vH1YMFP0IaxNz/r8nn2JrSVGIVh6iv2A/P0NOHRNcLU1HAVH8/wDN&#10;/Lhw6vu6GyZq8Tj5ElYt9tH5SjNqVgNKAoBzex0/63+2C2pow0hJ5DHkEcj82I/3jn2qY1powP8A&#10;D0lLsmFxj/Ufz/4ro82IzbpShXYiWJP1KbA39GpT/TgNcEey690bBOWwtZNFCLxxlxYAWBX1Hi9g&#10;PoR7W20xidVGdWCKV9KHh5/hNOPoeIv5d3F1lCN51/1cP8P+fo4HQXZlMlfT4qpqlPnPiBL6ruG9&#10;KXJ+pHN/z/vHujHvjZsuPq6r9jToZremx/r/AGv6+zmaceGWp8vPywfX5VHoepssnHhlR+Xp/q/w&#10;9H4ikWWNJEIKuoII5HPsjuURopXjbixYWH1/ULWt7Lo2qdR4n/D0cQyk5PHrn7YJiLWuDa3BFuPp&#10;+P8AH/Y+9M61LHA6uWUsS3D7fP8A1fy697Y6gAXIN7m34/B+vFvZHduoIB9K/t+XSWTtweve4glW&#10;4H5uOfryPofZLxrqNa1/n/LpKgZSSfP59e9vlIdYBJA4Fz9Dz9LD/iPZTcQ0c6BSn+qvT4qTTr3t&#10;+pqSV2APA1GxIAvYn8H/AHv8fn23HAzvo8/T/V5dKYoS59eve1VDTBEFxx9P9Y/iy/m3JHHsyjt3&#10;WlO39n+qh/1enRgLche00xwx173ncaFK88XuT9OBc/X24oqwHr0xTy697Ya1dSsSB9Lt/vX4/wBt&#10;7VsoVNA69IAqBevew7yNONTWAuCbf0t/U2/HsuuYNeeGKfs/y/Poiu4TUnyOPz697R1bS8G4JJB/&#10;B/P4HsqnhahH+rh0UTRVqBjr3tK1NKbta3H0B/xPsnmhKDXTokuISGLKDnJ697amgINrHj/Y/nmx&#10;HtMRXPSJohX5/wCry697yJAeLA3/AKW5P+w/PvYU0xnh/PraLjSMn/Vw8x+3r3t2p6exF7Wv/Qf6&#10;3+x9vopB1f6vz+XS6GJgQ/8Aq/P5de9vtOtjfk2ufr/sB9P959qlQjuOOjONCuT59e9uKSBdX5uT&#10;zz/sAfZoi0UD5dL0PaOve48slyefzxb/AB49qleiVpw6q70Feve2+Sxvex+n4/2/upc1qMdJXauR&#10;jy697bnuGNr2vf8A1/8AEfT6e3QaRjy6brjr3vkjG4uR/Xm5v/gbn3XxDT/V/qz14Meve3GBwPqw&#10;BuP8Ob29+E9DRun4pPI9e9v9LKB9bD/Xt+Pxz7sJV41x/q/1Z6Vo6mhB4fl1729R1IGm1hbi9+DY&#10;2+ntxZyDXiP5jpWs5Qmuf9Xl173nLq41f4/W1j7WqAw4f6j0qqjDyI697iyIDp4uf8P+J/3rj3rw&#10;i8hpw/z9J2i1OT5cf+K697xKp+h4F/6W9qkgSlB3k/tr5/5/8vpVYyRjNeve5kIBIufyAL/S35+v&#10;tSloa1oAP9X+r/VlWsdDX16977qKjTxewA4t+eOL+1UVso4ip/l+WP8ALX7OnTTr3tO1lRcnn+tx&#10;f/ivtwwDyAH5dJ3PXvaaqpPqOOeQAeL/AOv7QyYJ6KpW7iR172nZzcn/ABv/AIX9kshr0T3Brnr3&#10;tolNr/776/T2VzHuJ49FMpoD173D/P8Arf74+0/n0jpQ9e9yIv8Ain+8/X3YADPTq+XXvbvSi7W5&#10;5/Nv+I92EdfTpUsbH0/Pr3td4df3EF/yPrxY296ZTpx0/QlDTr3sX8GPx9fQeLf1FrH2wxGK8MdM&#10;TcKfZ173jyCnUePz9bWt/hx/t/bjHSpYcadFz0BPXvaYqgbN/tv9ha3H/FfZeRQlekrCh08B172k&#10;q76sbW4tf/VH8n21oqCp8/5daAIXJ/2Ove0vVAnVf6f7EC/9bn2llCq9FBH+r+X55+XVWHXvbBOL&#10;X/x+g/x/r7bPkP8AVw/zdJ/Pr3uN7TUoaHq1M06976P+vb/efx/j/vXvXWuve8ZB4v8AW9/9f2oj&#10;00Kgiv8Aqx1o9e9+9uda69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de697970QTSnXuve/e/H1rw49e697971Xy/1fb17r3vr3py4OpG+ePL/V9nW+ve/E&#10;/wBP+Ke/a1K1rTI/Z59ep1733x7sCDwPXuve/c/j/eRf6j3vjgcevde99/763vXXh173782/p/h7&#10;9mlet+fXvff+Hvfz6317373rrfXvfvfuvde9+9+69173737r3XvfYPP++/Pv3Wuve+yf6H8f761/&#10;fuvAde956SrnoqmGrppHingkSWORGKOrxtqVlZeQQfofdlbSdQGeqvGsiFGGD173sj/B35Tv3B1Z&#10;WYTL5IDf+x8X9tlKdnCzZTGCIwUecp0U3a/EdQAfS4DGwce5a5a32K+sltph+tCB6DUvCuRxFaHH&#10;HIp5Yc+5vJP9XOYIr+zT/FLp6inBHJBKZwAeK+uR5dJzK4mnqJ45XiRhJLGXLKGGtG1DVf8Arbg/&#10;7D+ns4fxp3RRZ7F7gpNyTL91WZTIgmYltUPlMS+luQV4/Hsbyq08cTwgkKSpFeFaH0x8z1GHNNrd&#10;W1/HdWlSKCvpXif83+bpJ9iUmQSloqzFJeSicMqR3VgU9SgMo+hAsf8AjfsrfyW65SiymSpqGXy0&#10;FNPHJBMgW8dHXSnRqb/aHJFh+GX2X3UCqoDcNRPmfQfZ69SJyxuZMQWQUJoRXP5f6vLjjpX7Yysm&#10;YwlBXTxeCpmgH3EXIC1Ef7coUHm1wSPZF1wFfg8ua5LmlR1jlbUAAVkLOyO1yAyABf8AYj8e0KIE&#10;l1jhWo/w0/ycPT5dDKacSxBTg/6v9WP83Sg9nf6gqErsdDFJGbxuhgYNq1RtcTLIx5A4B1/19qyB&#10;XQB50+fn/L/LQDoEbhAGuCvkfL/V5Y/zdR6liiFgbWU/7f8AFh/X2aSjxxnaOSIDVHJGq8Wi8YXS&#10;wUi9/wDYe0yRaC2sZyeJP+r5+fz6DN0VQMr8KH/PSh6Y3qAg5P1BN/7Wq/1NvYrYnDSB45Tp0eUC&#10;wBZjpWwHI+g+tz/yOysAKVpWmR/M/af9jyA6A93cDMYz/wAX+z/V+xOVuSjCuvq1iN25/F+f9v8A&#10;09jLtzFNIugIWKuro1jpDLe5Yj/ePx7oVbiPPj/q/wAP+HoJ38mmQOxpXBHn+z/N0Gm4M1FArlnC&#10;jSQQCLkH6D/bn/efY1YHHJBoLR3Km+r6KSfyB/hyPbyK0oMa4Ug18/Wh9Bw/P14degikupQkeQae&#10;XA19fsz0UPs3dn29LUOalIiVbxx3VpGRF5jtfksSLW+n59vWVr0RTTxMtlF5WFjYi5AUjgj2rt00&#10;kA8FPlTIp6Yofs8zQcOhza23gx04GmPLy/bn/V6dFo2zhZcrVHM5GOaV52/yWOXUeRIFkMisP1Af&#10;kj/e/Ye5GvAusgX8MSSSCrfnj/D2gvLlFkqoqwr8qg8BkZrnPAHBpx6WLI1aKOHRnNq7XvEJYpHC&#10;M40iwBSSAWdjfgHVbj8j/D2gJ6PHJMJmVSGca0c3W1+Siix5vz7QT3gkOoMQc+gPl5/6vs6MLMlj&#10;QrUf6uJz0NsdVm2pGp0kaORIj45Y9evXb0iXVccAcH6/1956vGUFUrR00f28wXXo1a4pwnDkK44b&#10;+tvx7Lxc3Nf1O4YORUA5BNceRoK0Pl0saG3nXSy08sdNmMz2bxLCorqr76laRoRJp8NTR+UgxRuy&#10;Gzxn9X0/Vz9D7ZDSPAFZKWWW6NHGY9Lq5awHN7j/AFj/AL17bmMpWsdAfIAfyFMft6JbjY4ZJdQc&#10;AVrnyz5YzT/P59CHS7njlDxTVSQlGDT+QtE6hFIYsH+t/rqX+ntAbw6nzm+ac09OFx8ZR45DV2tG&#10;jemRyguxJ/HB9hm+8aZCoU14cak1FaD/AIsEn5cTiwFhtz62o3mKfl+XSoxvbG2dvxeOvrTUvI3p&#10;akjMmtibKgbhb/1ufcOk6S2t11tb+BYeBquun/dyuSqEXz1dRI92swAIjUHSq/0t+faO32tydKrQ&#10;Ek1IqAB6ftzwqfl0Yz7zPezGaUUjUdoFceXrxpmvD/B1w2/2dW7ny0lZJ46HHK7R4+hjl1SGIrxL&#10;VMeGkdhwAPSOBfk+y29h7cjwpnnpYE1eQFYxEBoIbiVibFhyTb6nj2VX+3ywysFBIAqT8sDh61+3&#10;GeHTm37iLr9KpKgca1r/AKqdDrjav7uBJCeSvPN+frbjjj2AEVS9PG0bMzyVMjySxve6wAFh4m+g&#10;Ci4t/rH6jgvUBhTiOH/F/PH+rj0J0Qu1aYpSo/4rz9ePzPTl7SFTuObHPMfNqHKB/IWaRmBYEafw&#10;v4/wv7UpBrYAdGMVkkjrRfLh/q+fXvaUm3nWwiFkldXbTOWVQpVXBR3/ANqBP1t/j/j7TzPokKrk&#10;fOn8j/n+QHR7bbVBLG1QDmn+XP8Aq9Ovexo2Z21VwJTI3k0qFPkdlCEt6AwUHkXBN/6kXItyusrk&#10;fAvbUUxxpX/V9mOJHRXfbDEXJoOGaf8AFf7GOsEtPHMCHH14P+t7PB19vaoyLQlZUhmJhKTEqrTg&#10;DUzn8ccA8fm/sabdcF10nhgVGOBx/qxXz6Cd9tAgT4aqa4pgeVP8PQTb22zRyUkskkTTRiObXF6m&#10;A1i3H5/xHPFuPZgJY4900j0uTpWp5kjvFUBf25nB0qR/S454Nv8AePY3t4IJ10yDUTk5yMCvqP2j&#10;z4+fQLuLEWJ8ayPEjt9Dn8yK8ei8wZKp2TXxVOOrBWULylKilY/vQQ21MBzYlOBYi/BP9fYUNUbg&#10;2BVvX0FROFpqsNLZrCSDUAwAP14/UPze9vZRc2s9nSRePHjkDy/YQcjPDo0t7yO+IgulBJFM8K0x&#10;g/y9P59DNV4vaXZ+HbGZWjpaumrqP0pJHqaORlvrDKbg8+k3FiOLH2KL5fb3ae1srVU8cVPnMUhO&#10;RoF4+4hlOla2EC1gSwVxbg88X97spvqFdZzWUVIx+E8ATQcP21oeHQY3Oxl2e8iki/spDQHHawFa&#10;fnkj8h0EWGxe6OnN5YjA1U8+T2ZndMWEy00jSS4+sp0vLh67WSW9C64JL8qCrcqCaZfkrhEx+d1F&#10;QqfcymJFBH+Tk+pGH9Vblfx+PwfYU3eFQgVRQ14V4V8v8oGR9nlL/Jd4JISoPACv24/1fz6OtTSe&#10;WnikvfUim/8AXj2RbcVMRKahrOGLM4FwzKVuWYAfnnn8+wvOhRPEFfLI4jhx/wAPy/LqQEYnANK+&#10;fp1n9gruGBUpXYn/ADbJbizHWCov/rWsf9h7QYPw1/4qny/y9Hlo1ZdI/wBVKf6h172FUoYyAAW+&#10;o/w45JFvaR2LNUjj/h+3oVwABKk+v5f6uPXvaY3pf+ExG5IaoF+OFIFwPp7tERqP+r+X+rh0cbYy&#10;mdh5/wCr9nXvYQym5H1te/8AUe3ZMIPt6P14de9xz+fbPWjx6976HB/1/wDbX/rb37rw49e9zofw&#10;fz6bfQnj+nvQ6v172o6H9Q/IsLj+o/oD7WJ8Yp6/5eroKjr3tZ0wBT+v/IvanrwrTr3uNVLw1rcF&#10;hwP6fnj23c5rX0/YKnp8mor172kKpbPz+bgj6/p9l0uYw3n1p8gHr3uE4AHH5vwOB/jf/X9p/LPW&#10;k4j7R173gH1H+v7qcGnS3r3t1i5UfX/H/Y8+65r1YVpUD/UOve+pQNBP5/1vxf8Ar7di8+tngeve&#10;2Cf6n/b/AI/r79wPRYQAcZ697ht9fb0RFSOq+fXvcQ/77/H2oHVW6974NyP9b3oLRi3r1oceve+P&#10;tosoJIGa9W6979b3XX2gdar173zX/ef99+PdGJpQcOqnr3vIPz70OvDr3vOl7f717qerde98veuv&#10;de9+9+69173zuP8AfX92x1eo6979731YEUofP/V/Pr3vv/ePrz/xT34EDraOoxTP28Ove+Oo3IFr&#10;gDj+nP592r5nh09rFC3l6+vXvfiT/rfj6e6lqjplpdS0GOve+vr/AMa916arnHXvfa/X34dbU9e9&#10;yY+Rb8EG4/3j34Ehq9XDFSHGCOve3SnPI/wAH+2uL+/VAavHq2Bmla9e9u8ZNh9P+RH6+146fHHr&#10;3t4pDYj/AAP+w/2A91ZQxoenozRx172IGFY60F/rp/r/AI/8a9l8+VGOFf8AJ/s/z6NoSKde9rRa&#10;TzEkrccX/wBa/HP/ABX20a+ZqejcVpT/AFfb+fXvaM3Fi9NyQT9TcCwN/wDAce9AgE0p5Y/1fZ0X&#10;XaLqNMD0/wBX7evewXy1KEkbj08gH/XP1H+x/Ht5KnA6IZkJBp/xdK9e9pSSOxt/sLf4/wC+/p7c&#10;+XRawoeve45Tn3uvr1Wvr173xKW/41/xPv2D17B6976sPfsdep1732F9+wOvYHXveVAL2tx7bdsY&#10;61x697zLa3+x/wB4/wAPbJr59XXr3vOCv9LW/NuT/sR711vr3vn791vr3vA1rm3v3Wuve8LD6cc/&#10;7z7dVjXJ6oeve8Z/23H9P959uah1rr3vgVP+v72GBx1uvXvftPvxYder173yCn8f7H3VmBwOvcev&#10;e8qrb/ff7x7aJp14Dr3vMqk/1t/tuf8AX906uOve5sX+x+v4Jt/h72evde9vVHxz/t7/AE/It7tH&#10;k9ODy697W2I+o/1xf8X/ANcn/fc+zZG1L/P9o6Uk4HXvaua5Qcg8fUf7z9T7WmmnIp9v2D/V+3pQ&#10;mVPXvbc5swH0sOSSOAv9dPstlIwDWvS1KU/Lr3tmrm4f/g1xz+f8L+0c1NSmvlw/PpxvhH2de9pa&#10;Rrg/UAEgXHveCPnWpPlQ5+z8vXpM2Qf9WOve0vXJ6msLeo8j6/Xj3oHUcefSKTJ697afz79mnTZ+&#10;Lr3uVB9R/X8e7p/g62OOOve1jiTZl/1wfauA0PTp4Dr3sQ4WvELEgAAC9zawuSbfj8+zOKoWh8jn&#10;/V/xfTbceve0zmb2J4J5H+BF7Dg/j2nmFdQ/1V/1cOq0wR172hH4LDggE/7Dn6gH/bcey2TElflj&#10;/V/PPTDca9e9qbbjgVEViR6wPpyDe5P9P8OPa62NXqcgD/V/qr1r8RJz172OkJuiH+qJf8i2nj/Y&#10;+z6P4B8+kj4JH/F/l173I+p/Fv6/X/D3U6cD/V6dIKAY9Ove+r+6da6974G31+g/rb6C1ieOePfh&#10;Tz69173wYXsPrweQBfn1X/1vdhStTn7KfLiP8nH/AAdVBI7vn/qHXveJjpJ+vPIuf6/0A92pqP8A&#10;sf6v8vShFEgHD0wP8JPn9lR+3r3vF7c4dKwABQde98lNubn/AFxwVH0+pvf+h496YVFB1SRS60H2&#10;/b8uI6977IGoWv8AUX+v9f6+/CtM9aXVoNTn1x/qp173/9LQYt7Q9GZHW/x76976r173737r3Xvf&#10;JeP8f9j7qenE4gde95oyAf6jn/W/23uj8OlJ697dIj9ODwTf/Y+0j9Pw+Z697eKY3ZBzwB/iOPaR&#10;/Po0hOCOve1PTWCp9ByPr/T6fX2gNasPt6WQ8T172+xfoFuOP99z7SnpWOve+pRxc/T/AB/3n24l&#10;OquMHr3tMZAepvrbS34v9Re5/wCK+1sNAoPRfKBo697TEq8/0v8AT/euf8fZkmVHRVKQHPXvfov9&#10;fj6f0/3v6+3zQr0nkUEfPr3t5ozyBf8Arwfp/Qc+1SGg1fMHrTDsr6Ef5evexBxX+bA5+n4Nj/rf&#10;8R7OoGBJHEt/q/1cPLptqE0Hn1729r9Lf7D8j2pBqKniemB173zt/tv8b+99W6979b/jQ/Jv9Pfu&#10;vde996W/p70fl17r3vzLY/1ta30ub/ke/DhqPVh8Nf8AV/m6974fm34IP+P5+h/4j3cMcNWtP8o/&#10;l1up+LzH+r8uve+/x7bDVyeqHPXvfEnn3emK+nlTy6qeve40tvG/0F1+tuGsBx/vv6W96rnH+rH+&#10;r9v5dWU5oP8AVx/4rr3sJ9wWEv1BI1fQ3vf/AG/sqnU9wAwfy/zdUbzHXvaHn+p/1/8AiPaPpOeP&#10;XvbXIOf9uP8Aefbq8Omz173g9udN9e9+9+6917337917r3vl7r05173zQcn/AG3urHr3XveSx/p7&#10;rjrfXvfvr7917r3v3v3Xuve8ikXAtYWsB/r8+7KMZ6fRe2h697zqL/T3vp4cOve8qi1h9QT9bWv/&#10;AMa9uKBx6cGM9e95TYi9if8Ae/d69bqeve8TC34t+be/dVIx173HZRz/AK/H+9+6t6dNMK9e98dA&#10;NuB/vX+9e2CGAJBx0w0ZFT5de99FQPxzf/bn6290z1SnXvfRQX+tv8PfqnrXXvfWgfQm/H+t79qP&#10;Hr1PPr3vsp/r/wCx9+B69Tr3vsIB/wAa4/2Pv1Sevde95Av++/HPv1Orheve+Wn/AFv+J/2/v2Ov&#10;YrTr3vxB/wAPexnrYqeHXvfrf77/AB970nq4jJ446977HJt9L2Hu1MZ6dC0ABzTr3vMLWAFv9h/x&#10;Hvf2dX49e95AL/Qf73+f6+9fb1ag6975BR+WA/3n36h6vpb0697kQxanVQL8jn6+/UJwOtUrjr3s&#10;auusI1ZkqOPQDrljWxH5Ju1x7VWlv4j0GSf8/D/V59UNIkJ4kfn/AJv+L6972S/hD139jjMbUNFz&#10;ZZQSmm0ap6SDa31/x/P+w9zZyRs5dVlTgeNcUpQkU4/Z1E/N276I3VO2o8/X0/1en2HoBPkHuqLb&#10;uyK4NIVkqI/GoXliZGCDgc2sSfp+PdwOEpzGkaAcIsd/oLA/1F/x/T3LLxpDGIxg54f8V/P0weoc&#10;NwJEck0LE/Ph86YHlXh5dUR9m5JaieoqnZjracKxLi7rckqxvy1+Ln6Xt7EDHJ6hcX+hv/VR+CeP&#10;6/T2guRS3qRxx+35ZHl07aKJJNJ9K/8AFf5/X7Mko7ErykEphk8f64wLgkSN/ajVb/pa1zY+11Qj&#10;QLgcfgf4n6m/+9ewXuRLggYLfLPbTSP2YP24p5iK1VIowBxP8senqAP9jogu/aqXJVk0cjsVVpA0&#10;us6dFiHU2sbBrkkEcnnnkqijQSAkn0i1ri3+Fj+PYKvJJYaOw7iDgEfIj1/1cehht0LzyRuRThwB&#10;Nc0wTk+ef5ceiqb2roaACniu0oZw3q1xlipJaIKNXpawI/H0+l/auo4BHYH9TWLG17m309gy7uHu&#10;O/ioqF+Qr/qxwHpx6kqxijjVXPH7ARj9vlgivy8qdFS3Jk2llmVQFSO5VCwicahYFvx+AxNv8eOB&#10;7cGlCj0m/IF1Yiw+t7L/AI/4+y/wyaq4FKHioOeHnwwT+dD5dLpZ0hBJ4+nDh5dJGlx0lTIvkVxq&#10;IJALHVd7aSxFubXJIIt/rn23PMHLkE6hYCy3W7MABY2/1+P9hx7VC1lUJWgU14mhooJJ4E+VACMG&#10;tanBKp7hpTp/D/q9PIeQ/b0IePo4qSJVZGJAie/JN3QKLuoUXJtdrn8D3xB+v4W9gTyWI+oIH+PH&#10;ttoiMDJIqacB6UJpxGeA4gccdMJHJITpFT504D88AfyrjFaDp0aRCqazd11Kv6lKKSBqGm/0P1IP&#10;05/PuPVSBBwQHYXP4Gn/AAvx+LAe1VjC0jBiCUH55+fnQVqTwoDX1DkVz4EZLiqqMfI+vr5+vr05&#10;4unkrJVjZQulwg1GzkAANpKEWP5Buf8AW9puoq3N1BLG36mJsBblQp9iWOxhiPdQV4gUBNDxqM+Z&#10;9TkUI6Ibu/EsikEEVNaH7MnHH9n7ejD7V20wgScwvDEp/bjkAk1sxPjdpna30txpBFwB7wqzuQyK&#10;Sbmy/nj+o+vtNIsaK0czALgE+VT6euKfnjpTYr4vaM6qcMjPHP8Aq+zpbTLFQpHcMNFOrlrMxMSq&#10;V1MEsgv6ha1/p9fb5Sw203v6bEn9OkMbnn+v+9ewjdy11YHdUAca0H7SPn55+wC+1tRGCtRXgc1G&#10;P8I/w9IHOZU1DyrDwoIVXDp6T+lZFudPF7nnn/Ye3EaIVYXIMgPAC8qo13Nhf88/7z7SlzdaDQER&#10;kca8T20HrkAr88jHSwkKpqP81OA/n/xXQdSQ1UlS7aJCzFlUqPoAdLcqSBcAr/iPx9R7baypCrq4&#10;0r9BcqwHHH+vf/Af4+3oYkDmME6m/ME58+NPzb5VPSCXcIUbRkmnln+f+av+ToWNm7ayNe6MYn9Z&#10;CSMqjRYMAGaK5Fyg4Av9bi1+EZkMnANahgAC173JYEf7H2aw2knaZOOKeVCKfZX7cAkHJ6JrjcD8&#10;RIP2Ux/q9ePrSvR2+vuu8rJ4qlaeW0gia4UaR9Qh9YAJJuw4v/xKPq8jG7aQwtc8XBJBPIP/ABX2&#10;ZwwpGooM/sGOFP8ANwHRBcX4YGnn/qx5fPP+x0bbb+w8lBT+WWOWxTkstmLmM+olwdIYi5uL295a&#10;CrQuoDH8FRf/AJB5W/8AxPtWi1BLUzg/4eNDkf5uiw3AikMtPPPy88n0+XoMcek92DtWr+wmUU9i&#10;qyF3I4Y6S1w9ifoPppAF/wDY+xHxlVdPS1g3BBsQv09Vr8n+ntLeQBipZQSuaioJ4mhwaAeZ9Kef&#10;R/ZX4lFVNaZ+da+WMfmKYPVWnae0Xp62s+4jl0kSLGFv+hwY7IxOlTY6jax/AN7e3k1OqxAOqwBA&#10;bkkCxsCPzx7TfSUVm1DTny4DiKnVmgrQn59H0dw3+iGtSaUA4H/N6/5ui5JhjFIKWWJ/Gjhoyyjx&#10;sCSxZQgYfkmQA3H+PvE1YAT9WU8BjwBYeofT/b296Fq7qFPawGRxJqceYr8sfyHTzzqDpU/4fs/z&#10;+R416UVNtZ9LTKiIC0bBV/b0qU06kuOBcnSGPAItb2yZKYSqzflj9Pr9EsP969r7eH6ePQK4HpSn&#10;dXHH/V+3pFL4RXTGMCmK8P8AD/q9Oh56sxs9Jk6QMR4RIAZEC6SdQMgYKL/li3+tyR7BLdKBlv8A&#10;glibDnixuP6cf19iOA1kLE0IAA86cafLj5evRVcpVW/ioPnwx+fy+z59XSfHipNPFFTKHKokXDnS&#10;G1C7q6j83J+hHsNERX1I17j1X4J4+lz7NfiNCa1+VP8AP0TSA66D5f6vPH+qnR3pqialjSoiFlN1&#10;eMsx/UCW0gW/oCLXt/T3nqcTS5PHyQVCKySK0bcLyCpBuD9T+faC+WZXPhMQ1KilajI4ZxwIp65x&#10;WvRzt0xhmDLjP+r7P8H8+mrDb3yO2txQVlK7p4pYZQrG0ZdeAFItwRa5N/r/AEHuqT5c9HTU1PUZ&#10;Wmpi0T+Uq6KQNNy4H+w/259q9s3ITzfSk1pTBoSDTuP58aVp6H1mvlrcYbuLSprQedMeRB/z8PQ9&#10;XI9C9q0HYO3IUEqjIUkUa1ELMuu+mxNh/wARx7o07CwrYuuqI2i0lS1yLjnUbj6fUWvyPr/r+1cp&#10;K1KHhXiKf5fn0KHBSpX/AFY/2ejA+wXlqNLMGvcFuD/vI/wv7LZLqUmjUx5/6sdaWbUM8eve4ssg&#10;f6fpH+HtDNIXNSa9aZqmvXvcFEBckEg/W31ub+0Jyc9V697f6C2pQeBYD6/7Y3N/dXSq8eH+qn+X&#10;pRGM9e9rWldAFItYcAn/AHpSP9f6+9wIVarihPp/hP8AkHRtAQpC0y2cfsz1729JKLLx9QeL2P0s&#10;frze/tQVLDHHpQ1dJpjr3v0skYXUT+SBcni/F7f7b2mUFW+z/J0X+f2de9slRIrA2ueOb/n8g8f7&#10;17UvIBQL+2vVJXFNI697RtehLs1rC5H155H9PaSRqgZ+f+r16KbliTo/Pr3tOVEWu4tb+n5+vH0P&#10;tM4XBOT0XSgeYr172x1NBe5CkXP1+o/2HtI8Csa1p0jeMNx/1V697aZKEcjSDb8fn/G3tHNb1atA&#10;3zp0keAFtVKnr3vgKUIbWt/vrfXj2wR4YFBn7OqiKmQP5de95o47aRp4v9LfXnk+6KpHHpTHGVy3&#10;Hr3uWJFAFjz9LkXHH1/1/wDY+7qQDnh06KDr3vzSCzG/444sf9f2sST4QDT7OrBmqAD173GeUWJJ&#10;5/rccf6x9uKVDd3AcMf5P9Xl1VyeFeve4MlSg/JP9f6/4f7D254iAVJ6YJ9eve4D1UXPPJ4/r+Lf&#10;717ae7jWlDU/4OmWlUYB6974ipS31+tvp/Uj2w12OH+DrwlXr3uZBMLfq+lvryb/AE+nts3Arhen&#10;BL5gde9uUdYV/Nx/T6k/4+2XuwuSf2f6v5dOrLT5de9z4q/8XseB/hx/X2rjuDU+Ia/5+n0mp516&#10;97d4KxTYEn6D68mw+n+x9nNpOCoUn8/Lowt5h8B/b8+ve5f3A4tz/r/7wbHn2axMprQ5/wCK8+lY&#10;cMSFNf8AV/q4de99mddI/wAQOSD9APpz7NLdVI+fA/6uHp06pAHXvfD7sA2uB/sR/T2tACinV9XX&#10;vbfVVRN7Nf8Ax/3g29+LevTUsgUVPXvafnqPqL/63+x9p5JQozjotknLYGPn172yTz8n/eTf8fke&#10;yWeWgoOi2aUcPLr3tskcE/j/AGNv8fZdI48z0XyNU4697bn+t/Za+TXpA/GvXvcQ/X/fD2x0i4mv&#10;XvcqJSPr/vHt1B0rhShyP9Weve3eiW7i9/qP9Yj8+3lWppTpaiKTw+f59e9r3EKNcZ55YX+v+8n/&#10;AHj3VlIBA9OrFCtV+XXvYvYQABfxdT9CQLHk3t7SrXWD0imBrU/L59e98ckoubcXP+NvduOekDYb&#10;r3tLVSi31+o+n1sT+f8AY39l8lNZ+3pJJlq9e9pKtWxPH+qPP+PI90plqfLrwpU/l172l6sfUgX/&#10;ADyeb255/r7RzZep/wBX2Y4eX5dUbj172n5wObfTn6/Xjk+2TwPy6Tnjjr3uEf6/7C39T/sfbLgg&#10;588/t6t5U6976P8Avuf9v7p1rr3vGbAi305B4/r+R79w4de69797WdV69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3vr3U4NSfl+fXuve+/duvde9+9+69173736nXuve/e&#10;9HSMn/P17r3vr3QONJY8T8sf8V1vr3vr/D20CWGkDiet9e98v8Bf8j/intwav7MD8/Q+vWuve/e3&#10;KZr17r3vv/ff4fX+vvfn/h/1ef8ALr3Xvfh/rcc/4ng+6OO2tadb6977+v8AvHP/ABT3fAOOt9e9&#10;+491NfLr3Xvfve+t9e9+9+69173737r3XvffH59+69173737r3XvfXv3Xuvexk6I7hznSHZO399Y&#10;VmkFBUrFlccXZIMrh6giLI46otwVkjvpJFlYK31HtXY3cllcLPGaFa/z4j7D/s9Brmrl+15m2iXa&#10;rrAcGhHFXGVYfYc9cWUOpVvoRb/ihHvYf6y3Zt/P0NDu7ZuTSbA76jOVw86OFko6tkH3mJrUS+iW&#10;NwySL/qhf8j3N+2X639oksZJUgVApWtKHy4imfzNaHrD7dbK82rcX2zdUpJCdJ9GByrr5EMKEcac&#10;PLqLURrJGRIurx21Ai+ofhgP99+R7Fatw826qTMrlpg0suHno0V7kiceuJg355AIN/Z2PCkt2jkr&#10;6jhwPDjw+zNeGD03HOsMqC3xQ1+X2f7Hz9em0yJQ/bpBFaNqhS2kcBHurmw/1/ZVJtgJVYuonmvL&#10;FKzJFFo1yp/ZmjCkWOhhwf6+yvLGp4j1/wBj+XHoQ/XyA9ooft40/wAHH5+vT5qF7X/4p7HvrDbR&#10;pKl6cIFip4qanGhToVNIUISotwgGof19ujz0t/q8v5/Pojv7gqhkf4ia8ft/1V+XnTpuyM4SH/ko&#10;/gE6Rfi/s12GwsCxQOFZWW2mOMXCHVZVNv8AVf4/T2yNSkjyIzmvH/B/lz0D7u4diQ3A1Jr/AKvL&#10;+fQe5HJuHlRShGrQHY2BGm+pf9b2LGKxkjhVZAPIbhVP9pf1BCfwf+R+6OoGBgD/ADflw/4roG3b&#10;o8tV4D+XpX58f83SEyWXWBHfyXdFbUzKCCLWViAeeLHj2KmAp2g0IIrLY6FUWJOo8lub3tb2+EWU&#10;UxkADgfz+39nSC5tfFyPOnHPl5ftr0BO8M5EyzSNVepC3nd3ZUSPTdlMfpsAL88/T8j2IcrNSUwX&#10;yBJ5EJCaT6F03N7kHUf8Px/T35EVHNBUevCv2YpSvrTj0ebfapYKCRUnj5/6qfsJ8uigVtZ/ffMt&#10;KsLSYihqFAlDhfuJRIIiQRdSg/p9b/S/NknW1CiCR3e0gP5vpJ/NgOfpa3tPNIqxlA3dkgZ4Vzn1&#10;FfXo+iilko1Pt/1f5Pt6E/CY4pkoaeCBXoytgymMSKB+hXPAIvcM1r8fk/UJNy7hEUZjCnXKoSMh&#10;eTZ7Hj+tweB9P9j7IpmfxTMGpw8+HH/ijXy8ul9tt5eXVXGT9np+XRptl7bURIGC6YW1uptpOpNV&#10;wQBx9Obc/wBb8+0rBlp2VfNH5DGwi0rwzI1pAVJ5uPpf/Ye0rZrI/nn/AFf6j0YJbqnaOBzQj/Y+&#10;zHS2q8TBqPgk8JeziQNdQ6gxEMFNrHkkD+oPuacmG0zRzSBQsq2PpMbaiEUf7UD9RY291AKsQB/q&#10;+z/P09oK8R00DE2DU0sELsTC/wDqhKAoLOT/AKkjgG49qqiZxAoY3cqrXXUR5D6gePpwfdqnSCx9&#10;aD5/tFP9R8uiy5ZckGh4DyrT/Uf+K6SdZDG1W2mMGEFlfUEJSHUUC25LXbjg35t7cWyVfSMoRdS+&#10;hXuQXMsjfq1Lzbi/sonjjZyAaUx6fl/xVPl6degiikUFzUgfy6gfwjHVyMZAqMTK8agER+KJSB+2&#10;wtexte3P19+qnNSsvq1KwKu0qjyBmW7aPpcBuOPd4JCWNcmhODVft8/L1P8ALp+6Ea2bChoBXHr/&#10;AMV6/PqPiqc0NZR2VYmSaMRRxs3j8QOlBKfqGKm4sB+Pzf2Xrs3CCeGSSSFPtYv3WfQWKSILJpBF&#10;ubWP+H9Pbe4wRPHSuGANa/s8uK/5hxPRJs06a6AnUSV9P9nB/wBitejVbOyJkp44yzGXT6VY2LKe&#10;STY/43/5F7IXu6iSOoelpI2BaOoqV8yPGLquhLshH6muL/Sx/wAL+wpdwJCQVxWp/wBj/ih8/l1L&#10;m1nXGSxoBinH/VjA6EkG4vx/sPYR1mPqY50qhCBAioumZRZpXBAZvr/Qqbn8+2iaCi8T/sf8XwyP&#10;twcxSxAMhOT5g5p54/1f5u/aA3LRTyK8lKfEKKpWyqGI8Rit4wW/o5bgH/eR7R3K1bWufLGKnz+3&#10;8vn0d2c3hAF8hh60/bT1/wAnDr3t32dQ53JVtNDQUVXW2j4hpqeSQAs12cMoP1vY+9QQkOCB3VNM&#10;fyGBxAzj59OXd3aRxlpnArjNB9n+frokAEkgAckngD/XPu2b469J9h5Wix1XXYavgpYRpjaupjGQ&#10;moEIHb6gW0X/AKf6/sV7fcCCQmYlR/qzXy9QP8w6A+5bxaOxjgGsmgwDSvzxxIFeP+Doo/yN+TnT&#10;PT+Hq6fdm/tt43LNA8i4z+MUhybBfT6aGNjITcgAafrb3YdDs6jxuNp8XWinNSUADxhNUT24QOn9&#10;Dx/rf63uR7Lc7aSEsoNP4s5AoCaGpoeI4g+Va9B25soL5S5RlccDX8xqByePz/w9UnS/JXdu496Z&#10;HeezpsjNtaGVhJjcjTzxx19L5R56qCKYCwK2YP8Ag8fQ+y9doYvG0GMqfMAz+KYsWuQpS6izWH0H&#10;4/Ps2liWS206gRnOOIGB+f7PsHQHvfFinVVNCGHyz9nHjx6te+Ne8MvuqZaoR+GitT+FR9WjqEEs&#10;jMtyAGa9rDjnn2RbqvsaPHdoblwv3My0lTtnIRrH9CamKVSjLq4AYAXH+F/6+wfZN4N/ReDAqc5H&#10;mKcBwHz+XQt3izafloXJALB08+Gf9VPn0dXeG3UzmOxitHE8uOy9DkE8iagAmqCQ8c3CyMb+ysfI&#10;ytOTzFezqtlZ6emkW4Ict5FkseR+o3/2IP8AX2V76A1wdWaflny/L5U4fZ0b8oxyRRIQeNGI/wAn&#10;SupIxFTQxi9ljUc8ngf4eyJZ/wAnC2SwjkjPp45TkC3+ueT/AMUsFJAQn2mn8v8AB1J8Rr5+f7Op&#10;PsBt1aAZUOoLZgpH0IU2Fz/T/H2WaQCfIVP5cf8AUOj/AG5i1CflX9vXvYWMCzFfp+Q3HB/I/wAf&#10;r7RuoyvoehOjCM6v5cMfb172xbup9WAcjkpLHILA8WFj/wAb9tqNLBiR/g+X+r8vLo12p2+pBJGf&#10;9Xp/s8PLPXvYHSD8/T6/T8X/ADz/AMU9vSnSuk+vQqUY697jm3N7f7H/AIn2z1Xr3vv37r3XvcuD&#10;6H3rpzr3tR48+pR9b/T/AFv6+1K5UHq6cD172tqXlP8AHj6A2v8A09rOvDh173jqeVfjnjj/ABt9&#10;f944591modPzx/q9Pn0/5Dr3tHVynyXHFmP1/rfn2XsVEZrkU683w9e9wGFwf+RcfX2kHr1RaA1J&#10;4Z/1fPr3uMv6h/r+6nielvXvbnF+kfT6W+n091rQ9OKxAoPPr3vnJbQSePr/AMa/3x9vRfD1vy69&#10;7Yaj6n6f778e/CmoDh0WsAHIX/V/q/wde9wW93QEuCPLj/q/1U6bPHr3uI1rnj6H/be1XVTw6974&#10;HkH3pjQhRxPDqo49e98P9b21XiWH/F9X6979yfem0rUDJ61173kX6e2T1U8eve+a+9jrw697zqOP&#10;dTx6t173ksfz791anXvfre/U69Tr3vuw9763Tr3vsj3unWyKenXvfj795dWwEpQde99f7b340pQd&#10;eNAukGv+ry69760j+tv99z71TqumvDr3vsgE/wCx/wBv79QU60QKA9e9+Hv3Xh173KjA+nuoyevH&#10;r3typ7Dnn/fA+7KKuAeFerCmAeve3WK1gLWP5H9Pa0celI697d6Q8jgDkf42H+A9+PxdOIaMOve1&#10;/hnIljF/wPx+fz9P6e0FwBpP2/6v8HRvCcU697FnDwic6CLlgSPpa/1sT7ZIqej2JNZ9Ove4W6cU&#10;Y42uPwCSVP8ATn8f05960hiKeePIf6s/t+XSa8jGD+XXvZe9wUNmYBQPqRx/X/ivtYFUGgHRDMmT&#10;172Hk8ADEfTn/Yn/AI37bOD0Suulivl1723vHY8f8VB9+r02R173gKc/77/ePeyadUI69760/wDI&#10;/euvUPXvfIJ/X/ePdGZfXr1Ove8ip+B9fbZYnrdOve8yp/Xn/W/3v3qhPVuHXveQLfgf7D/D3unr&#10;17r3vlpP9D/vfvWOvde98CgP1+v+x9+p17r3vGYz+P8AjfvXDr1Ove8ZQ/kH/iPewaGvWtPXvfDQ&#10;P+Kf717vrxw61Tr3v2kf0HF/98ffqj59ax173yAH4491LE49OrAde98xbi/0/wBtz+fdet9e95Qy&#10;/S/4/wBb34de697zpJptfm3vfHr3XvbtRSBmt/X/AIj6j3ZBSvVwa9e9rnFXBFrWJU3/ANb8f7H2&#10;aRBdFfOg6VUFK+fXvawU3QG1uOPx/j7MmWiZOR/q/n0+nw9e9tNS2nn6D/AfU/778+yyQd2c5P8A&#10;q+wdLohXTiuP9jr3toqxdSSAbj/Yk/X/AIn2hlkJfSpppx/n+2vTjcKDy697TjLy4HNr2v8An/e/&#10;d41VxQjPEfZjpPpBqOve2Cvj+vB/tD68cE/k/X/X91YBWxnz/l0klUVx172nm+v+x+nuvTPz697k&#10;Qnlf+Ke7oc568OPXvavxTjUPr+OPz9PauAkN04a0H59e9iHTf5kf69vofwP6j2aRcPz6qwOOve09&#10;mVOk/T6MBa9+PoeR7TSFSXp1UZr69e9oCX9bWX+19P8AeePaNwGxwx0yRXr3tQ4BgJ0H51g3/oP9&#10;h7dtxpeg4U/1f6qdUIoSPs8+vex3piTDFz9Y1Nz+OODz7EMQITjwP+Qf6vLjw6TN8Z+3r3uZ+Pp/&#10;gf6XHH4/r709AcZr0XEaTxrXP+r/AAde9+I/2B/x/wAfetKnh8XWj173wP45JB+tgLfT/Af8T7qQ&#10;QaHr3XveJvqeODpt+SRewAt/vHB/2Pu4PFmOf9VSeroKPqJoRXiafaT9vn5/Z173ib6Hkmx/N+B9&#10;L8/77n3eh1VPn/q/4r7D09GKODSlQcilD+z08vkM/L3vgBf8/wC8f6/I/r9PeywHTpkCkg1x/sf5&#10;+ve/WF7X/Nvp/sOT72M56sp1AHyPXvfMadRJP544H+9+9HVQAceqN4gUBRUk5zgefH0r173/AP/T&#10;0GT9PaDo0PDrf498fduqde9+9+69173yX/if9t/j7qerrw697yx/X/Ynj/D/AF/dG4dKvTr3tyh/&#10;HP8AQX/rce0r9KIhx697eKX9Q/1ieP8AX/PtJJw6M4BRa+vXvaopjwvNrWv/AK/4/wB79oSO4npZ&#10;CMk9e9v8X6R/vJ/2H59pDg06Vjr3vlILA/4f74n35TQ9aYVHXvadyI/Nvyb/ANfp7WwZNK/6q9IJ&#10;BUFR172lpgb/AOAJH0+t/r7MovPPRVOlO/8A1Dr3vhH9R/vvzf2qpVfs6TMupceXXvbtRgawfyf6&#10;D+vNvahO4U+z/J8uqsKx/Z172vMSfSP9iCP6H8c/4ezm2BLU4f5f9X+bpsipp172oF5tb8/8T7WD&#10;h0xwNOve+Y+o/wBf/ePe+rde981H0I4P4t/xP/I/fuvde95Ofx7917r3vo/Sx/H1/pb+vH+3HvzU&#10;1VB/Z1sjPHr3vERY/wBOfyDbj/H3UVoSeJ+fWvU+fXvfG1v+R+9gVz6de6974n6/T/Y+908+qk9e&#10;9xZxdW/oV/2Nhf8APv1AWp9v2cOtpx697CjcFxISSSeLn/WuPZdcAa2Cigz1Vj304V697Q8/N/x/&#10;yL8+0FKY6Ttx697bJfr+DY/4fn8e7p02eve8Htzps9e99e99e6977HvXWxx6975gXP8Avf8Ah711&#10;fr3uQi/7x9P9f20x63173kt9fx/j+ePz7r17r3vh6b/74D3vNOvde98ltb08/U+9Hjnrw69743Nw&#10;bfT+n+H19vAUGOlKjSMde95kkA/pf/Hg/wBPe6V6uDTj173IRla9/wDbf6/+Pt0DHTgNeve845HA&#10;+n1P/Gve/t63556974stx/j/AF/5F7917r3uOVsbfX/effq4z1Ujr3vor/QA/wCwt/j71QUp1qnX&#10;vfWk/i9v9a/tp1APDqpRWNeve+ip/wCR8e9iMEZ4dV8NeHXvftH9T/trD28kZ/CP9X29WVAOA697&#10;60W/P+3H+HvTL5EdaKAnPXvfIISf95P9P9j7YMZHWhEM1697zCI/0v8A7f8A21h72FNOnQoAoOve&#10;+ZjNvpx/rf8AEe/Ub063Tz6974FB/T6/7f8A2A970tXPXiOve8ZH9P8Abe9hPXrRB6976t7uFA6r&#10;1732Pdgppgfs6sOve5MfFuf6nkW+v+t7sImOaVB+Y6vpPXvctQDb8f4/8UP+9e9eA1CacPs6vpx1&#10;72642nEkqAfXUPwTf3dLdtXoPXz/AGfy6uE7SWx172eH427Dm3LuvFU6RMw80TH0kg/uDk/nj/W9&#10;iTZ7Azzqqj7fngjHn/q+2pTuk/09ozinAnP2f6v9VeumYKpZjYKCST9AByfe050DsmHa+3MfCsYW&#10;QU0P04NyLE/4An68e8leXtsht7OMhKMVzXiPy9aU9f5dY08ybm11dmPyzXPCny9fn1Wf8rN9Nk6m&#10;fHwy2o6SVogNN45Cq/1B5P8AT+lz/h7N3i4hECDwTYnj9Q/r/wAa9mt0hVg34RUeQOfQ5z+0Y4ce&#10;gwneviVrTH8/9X7Oqk9/15rnRVtZdZDKxPjk/SVIIAJt+Sf6Hk+1VRSASol+LEcc3BF7E3/1vZdJ&#10;EZYGqKkEH9hHlT7ft6WWrqH1cPX5fZ/qp508+iyb4x8pxk9QQGYFW5JC+TUEBFhccn+n+NuOVzjl&#10;8ulRyCENyV+n9B/xv2Bd412xaQ4ALAcSSTw8gM0oRmlPOtALbKOW4oqCpNcD5fs8vT/N0QLsarhx&#10;JqJ5pBHJecgssnocfra4tcA8XUG9z9b+15QUwQqHXUh4PDD039IBB/JIH9P9v7jPdLsyIWtjpdM4&#10;K8QO7BFaABj64OaChknZIJY7fUagmhH2gcfyyfX14YIFvncKZCrnKyBWd38bOW0eR5DfUwH1W9/6&#10;n6/6zrLUrFcC5bkX44P9RwRxf6X9k8FlJMAxwooaevHGSD5ceGR0KLi4VFVFOnSR+dPTzoD8qVpw&#10;x0GNNjHqpjJMgPlUsOXIszc6iBwWUWBtcfg249xGlZ+C7NYX9RJAP+x9qwqxNqEYWuMeePl86H7c&#10;dFqz1PaMV8s19eHHP+ojp+ix0VMr2Zf86upVUlyjG3CBR/Rvr9f9b3IgXUtyxUax6RypIsV/BP19&#10;o7pmEwVVDEIcnBoQQc1A4fL1p0r/ABZFQOPl/P8A1efUKpqREso08OwX1IrMiggBtDEfS99Woj/D&#10;n3nY6QWbSLfnn6XsLW+v4+tvaVY0LCOOuf5njnOMV/ip5V4FZIFgt9KA54itckZr/OhHCnpgwqee&#10;aeTUQXF0AK+nTGLaiAwta9/pyef9ima2qILAADhrGw1BiL3/AKn/AA59im3sk0K9SWwSK4oKjIFA&#10;OGQB5HGcBbdr+itHGQT554141/1fPow3Xe2zP4GmjZo2dRqAYq0ZkQCNJ35JAuLt+Qf9f2wFy8l/&#10;z+bXAt/Xn2Y6QBobz9f9Q/2BxHRLbEyELWobgeNP5j0P2Dj0ZIUi0WPupUiMOVsytJrJJ0Ape1gA&#10;bm4I+v8Ag+wIEVbH9diSeBZTwTb+vH19gm9maSZ9Y+DhQZqQK58vPh8uNAQP9rgWKIEn4a5PDPHj&#10;/m9D6UQ2Qd6uQhFZwWLW8hLN6rJHFGf1MLf1BNr3+vvnNkIoF1FgADYn8j1fVR+T7L0hMr+FSpoT&#10;T8uB+Wc+VaV6N3ukt1IJzTGRj/YoeHU/EdcZTPygxU8pWVoV0GPl1JCsjSkMBfjTcc/p4A5S2T3d&#10;BTq6tIuo3B9Yvp+hAX8G/wDxr2ut7BAPEBoF4CmNWCK+o/ZnJPkSC/3JRGCpx+Zr9prkfLzPn0af&#10;rj4mZnNVNPKcdIyu0T6zCzuiAabhzYBtJII/w/1XsLc72RTQakSdQvIC3/pyvF/x/rezK0tGJ1HL&#10;DzPAfxEYpniQCM+p6Ds+5GhZsGoNan/B+zzHr1Y71h8Hiy08tTi21OEkZjGGckLYhj+TxYE/7D63&#10;9hVk+0ImLKJgTfg88g/XT9P99z9fa+Gz/VrJ8sAen8VK/LhXFBwAoRT7ogNMkCvnj8+P+z+w9Hu2&#10;j8RKfH0sIjovHpF+SCBdhp06hwQQQB9eR+B7Y17DhlcEzFvoBYjjSLAXY/j/AHx9mUUSKNKj58eP&#10;zoPz48Bw6K33XiRQV86/z/P/AFDoRJfjUtPA4SljTUG1homBPlOpidC86/yeSTY2P19rDDbwSV1K&#10;yqD+FuB9Gvz+f8T7dMMLKRKppnP5UqK9uM/5fTpptyqtH9ft/wBWfz4dAd2B8f5UgmVKYuCpVxZy&#10;SrJZ1FvwbaRyOORbn2NG39wpLobWCeGYG1v6f8jt/vH19sT2pZfDXC0oDU1FamvyofnSvqCR0vs9&#10;zEeIz/OtKj/iyB60+fVU/wAgfj7NBFWMtHIH/dX0xcOVbXa5Nm1C6qCOPqPwPYjR1QmQermxNvoA&#10;Pzz/AK3svW3QUKKdPD/YP5n+Y6GFjuReMUwWp6Ux9v28MnPpnqr7cO0KvC5KTzUyxiKTxsSW1M+g&#10;aWVP8WuV9IP9PwBAqqnxciz/APIV9QPH1H5P159q0gMnGqivpShpWtMY8hTj6jpa07OdWqnrThT0&#10;+wfL9vqt9p7cXIxhJQVk0kgsh9LXNw7H6kD0sP082ufbNNkLr6gQAD+Px/Uf1I9+e1BBWNqsT/xV&#10;ftJxiuOHrZJFaulg3rn14f7Fc/Lofts7Bkp6qOT7cIHMcwDgIBKt0f0jgKwJ45AH+wsH2cCTxyj0&#10;ngsATzxywv8Ajjj2/HiUNnJpUfPh6VzmnW5QS2qhpSlfIHiPt/1fPo/vURqcS1CHJFvCGK/S5GnU&#10;wHJJAuDzxY2/oFtUPFKWt9GvcXuD9C3s8jbVEGHl/g4/6v8AY6J5xRseX7Ken5H/AIro9eHvWU3g&#10;Yn92KwDabOR+lCAR9bg/X6/0595aXILCSA3pPAAIupH54/3n3W4Xx1GoCtPnSh8v83lg9Whn0kmQ&#10;cc+f+f8An/m6g5TaklUA6xuJY2Ll9LIGDXUKt/pbi3P+t/X2g+08Djt07UyVHLEkpaklMJIBCuo1&#10;Kyk2vYixt/X/AB9h/RNBdtKvaTk09acD888OBx6AAZ8u7pJbXcbGukkAiueGP8//ABXQ6/HXceX2&#10;XvLEI08qU0lWlNVRSXs8Mr+JlK244IYX/ofr71l/kjtQYfceUgCKgjnkKqouFDMbBL8gG/sQibXG&#10;AAAaZz/M/Z9n7Opw8QSRK48xnP8Aq4dXMwSrNDFKpuskauD/AFDC/siWSh8VQ4+tzb6fT/Wv7LJy&#10;o1U4f6v8uOkzYOeHWX22k/W17H6X+tr2H09oUY6K1yOP29WibUgLGp8+ve8SnSQfx/xX/D23Xq9R&#10;Wnn17270blWBH1DcW/F/dskYNOnUJBr172saOUlQp/1+frYc/wC9+9gEio/y9LlJ4jr3t4WU2vY2&#10;UEfUfX/A/wCH49vqmlaE1/1cOlAHbQ+fXvbRU1jFtKfSxBtb+z9Fv7YkKp2njX/D0inmVCUPXveB&#10;HZwASPrx/hb8f7b2wZQBjpKbgUwKn/V/q/y9e9wainLXJF/qTxx/sPdGYP0nlbWdVKde9tTUJYjg&#10;/wCNx+L/ANR71pBwP9VemCgbFM9e94jjGb6Ibfk3FuTa1/8AjXughf8AL7Om/pZCeGPs697hVGGV&#10;R+ixu1j+Ln8e6eCyghcA0r8/9X5fKmeqG2I+L/Ueve2WWkjjuWsT/tv9f2VzijAcRT+Zr000SLx6&#10;97aJ2VPoAOf9sBxz7S61rpqK+nSYsB1720y1QBOof4XJB/1uP+Ne/al8+mjKvXveMVaW/UoPP+xH&#10;5592VhUMPLrayKRqB697hT1moHSR/Xj+n49uPcaUqRU/8V01LKQPU9e9tU07E8Mf6/X6AH2mlnPl&#10;0glkIGo5697bnkY/6/4+vtC0jAGnSFp3AOcde98VqHB5vbi39B/Qe2vqG8uvC4Ymmqv7Ove5UdWy&#10;/Q/1v/vh7340h8+nluXHXvbhHVX/ALVr/jn+n9fdfF4mnDp8XXEgYH+x8uve5sdUwIuf8Df+n5F/&#10;r7filNQAaf5OlEcysKLj/V6de9u1NVnixAHHP5/1vZ3bTaGDVyOA/wBXD/P0YRS0z5/7PXvboKrj&#10;9Vr/AOv9R/X2axXYZhX/AFfn/l6UpOa/Z1735qw/QHgf6x/PP+v7NrS5KkMT/s/8Vx+fnw6UpcMK&#10;V8uve8Bqvr6rDm/P0AFx9fZwLkeQqOrm4by/1fz697iy1YPAIP4+h/2Nz7o9yB5dJpJampPXvbTU&#10;TW4vzb/bG/svuLk1p0illwR1720SScnn/Y/1/wBv7J5Z6MRx+fRfI9TU9e9xiR/tx7RFlr0wT173&#10;ib/ff8V9ts9RgdNMOve4o/VcA3v7ZDGuekZGa9e9zYh9P+J/w/qfamIFgPn0tioVB697faFBfn8D&#10;+hPA+vq/4j2ZRqAuk9LIgCc9e9rbFcFQB+V/P+39sXEarSnH/Vn/AFevTki0Nf8AV/qyevexew30&#10;UXt6f8B/h9fZamSSOi2b16979khy17fqJ5P5/wAfdui5xRuve0pU/nn+oH9PaGVAr/bn/V/PpO6i&#10;vXvaUr1F/wAkMP8Abnk8/wC8+26seB4U/wBXl1VWLfl172lqkEhv9c/T6n8fT2imADgDzH+H/Z/L&#10;/LRuPXvacqD9b8E34P15+hPtj16T8G697gm/P/E/717Zaururn/UOt19eve+vdOtde98D/UfUk8/&#10;U/1sAf8AD37r3XvfH2rAK4by6r17373vr3Xvfvfuvde9+9+6917373UivXuve/e90NKVz17r3v3v&#10;fXuve/e9al9evde9+9+w3Xuve/H3ptWnt49e69769+NPME/Z17r3v3v1SaEcPPr3Xvfr/wC9+6By&#10;cfPrfXvfR/p7ozFaouB17r3vsW9uR6OKCh8+vHr3v3HvYAzmvqevde9++v1Nh/U8c+25NDCq+WKf&#10;6vLr3XvfvoB/sf8AW+n++497QqErWn+X5fn9nW+ve+Qv9foBf/Y8/X3XUperioyPy/1V69173768&#10;82/p/X/Y+3NVBggk8P8AV/qHXuve+/8AW92yBVutjr3v3vfW+ve/e/de69797917r3vv37r3Xvfv&#10;99/j7917r3vr37r3Xvfj73WpqfPrR697Ol8SO+ctsTODYtfWudubgqVkoVlf0YrPWtT1UJP6RNYR&#10;SW/OlvqPYq5Z3d7C5+mdj4chz8jihH+A/LyNOot9xeUbbebH95wp/jEA4jiyea/OgqR6de93SbK7&#10;IqctNQU9W5E1TG8cjgkLJ4xYajfgsLH/AF7/AOxliGVKmRqtUEceP8vTh+z7Mary1+nLOn4eH7f9&#10;XD0z8o8kCFTZRxyBb6f63sQqGlihrK7HyIqq5NXTDgroqWaRiB9ByCPp7vAglBelAfTiPM/mTX8q&#10;jpn6hnjSZTxoD618/wDV/n6xOSVVhfjg/wCw4H/FfYt7Px8NP6QqRvOU8mjkGSIWQD/g40n/AFxf&#10;2uSJNPhD4eP5+vHzFR860qOiu7YySA14evp/sdJvMVDCIuLsI72H+0uPU3/INvY9YOFlhQJGmtWd&#10;y5+hVhcBWA5/wH9fr7SslDU/Ifsxw/1efRJe6S9WJzilK/nx4dBLmKhWkk1O3jYKoFyCGU2IKn8/&#10;1I/HsUsPTgpETe5VVK24OsAjg/j/AIr7RuEZggFSDnP+X5VyfL59EE0VWIH+HhnzPD/D0FO4cm8P&#10;n0lQvrZWIBJ8d10qB/av9Afrb2J+Lp4aKhlysyXSn9MSah+7P9VGhvwPqfaiHQrCECrtg+YAHGhw&#10;K0NPPz8+n7e2If8AUx5jHD5in+Hope/s9W7gz1BsrFT6ZMnpmyNQoZXpscpAfU6fVmJ0pcj/AGPt&#10;t++mqmlrJ7uFbWqgkMATYXsLW/3x9rpU0KVFBjBx5Afnwx5/Ly6MraAXUwReHkf2H/V/Lpzkw1Dt&#10;2kpMPQKsTlBDOxW6lgDcLqN9X5v+f9h7SefzEXjkXTZtDMDYlggPN1/rzYD2Hbos1Mg1Jr9prwpU&#10;nGcfOgHmJorJ00hc+v8AsUHCvn+XQi7B27KsscpYiFZI1UMyhWc86mdvrcgkn6fQewTyMsk9QNZN&#10;yztqcsUi0khm/wASVP49lrRh1JUepAxX9lf9VacOjG1gqwQ5+wf6v9Xl0anHiGlpCUACqsMWlP1T&#10;a7FF1f0DD8/4/wBfcakqqhpzFIFKxuuptNi1wGP+t/Ue0kkYR68Dgftpj/V6efTs8EUbAAU/PqXU&#10;08BpfNGzapY2KrquqFSQp/2q35P9PbkYJ6ub9uMpap1xsbnWLXBNyOLg8/Xn68+7doBYDFP2cPl8&#10;8/yHSGS4t0jYkilKHhj5f6v2Y6hRSJRxRiRzI7UoV10lACDZtP1sbEWH049rnF/uUzNKkhddMTAX&#10;HqYWUi/+P++59ss0yEJ5GtK8POvD7KfOnQP3K+aCQLFgAenln/Jx9fL16TtXRI1SNLwWdjKhLX0g&#10;WbS3+3uP8P8AW9yNYBZEHqeUUp1R6rNpuhUWsf8AG3ssnrK7Blp+0fMAZ6RRbvMMjFM/b/PqR/B4&#10;wkckj3SKF6sMsioNN9Evk4uDzwT+R/X26TFI449aOaiUNIZWIaNxJYcAf0/F/aOBhFIwrRQNIGRw&#10;+0eRxivTsu7XU0Hgio+zHkcH/L8umOlxUb1jzRywmlgZIxTW/chMZ1Fw17XYc/j/AHj2Ee7c/tZZ&#10;6Shy25MDQ09YJKeakq8hSQTSSKNCGNGOotq4AH5H5963C7ghURu50sM/Kn2fyHH8ulu38scxXUTX&#10;VpayMV7gwUhR5njQZHQw7bjrqaCpnhxVfLURPG0EywSMsqyciLUx0lQOSb/Q+yWd0b36j6+1U+4M&#10;pLVSeMvA1DHFM74+bjSkjEAgcMDf/X49h361JneKMB0Xgxx+yo8zxOK9SpypybzBu9HDrGPNTWuo&#10;eeOB8vL1zx6FXHy1tRDHNLAKVnW7wyk+RX/IZV/4r7Lv2z3V1VsXrzFbp23jv70vnKWdsctVOIYG&#10;EIDRzPHFc3B9JB+hBHPu9qomjlkpp0jGK5GDkkY/w4HQ45b5Lvbrepdv3FmjERGorxNfQngPsHU9&#10;BUFmMhjCgjSEBJI/Oot7LRgPl9j9z7TxeSj6923R5P7ySHLxoks9PLHFUePTGlRyrEG4N+D9B7Yh&#10;u9MhacVU5xg188cB+3h8+pFHt3YRzmkshRsqC2R65oP8J+3rLpNydTH+g4sP9sP9793P/Fqqq8t2&#10;jtTL4La+NpNmZPB0MkkMFDB4ovvaESCaQlSC4Lk3B9vxTxRkOSNJNSTjGfStfSn5UzTot3Hlnlra&#10;dplbcwtY6trkOBSpHE+XyH5dE1+bpqx8Y+1KLG7lzGL3acJWTbcnw+Qnx+WnykE6z0NDTPRMjBZd&#10;KxNb+yx/r7sq7S7nwOwMdHhsdV075N1iQU0TIHUuwUsVH0/qbj/iLPJcruF99Ioox4UIIp6MeFeJ&#10;C1pSteOcf5N1l3+/P0aeHaqaKaABh5tjyJ4cKVOaVrRV8LP5ZG6+ydwTd2d8x1+QlrqmprIKbMS1&#10;dQ8LROz0sEC1RYlVUqCwP1P+B9hdg921OYSCVpSzuTPIjsWYJcHWL8/kn/ivuTNpsiAFc/afWlP5&#10;fLB8vKvSmRwB2cB5+h/2PI/bw6P/ANhdPYHarVsNNQQw04gSgo/toPHHqfWBA+kWJOlNVxwTccew&#10;X7zzpbC5X1aXWGYR3+hYDi/P9b3P/FPZ7OPpo/CFAKVFPmAKHA4DgONMdRvcO028BQfxVP2Enz4H&#10;5evRzPi7s+LBYPGOkX1pIVY/TSRH+FPIH+H9eR9fdPdZumbGb8qcrA8kNRFE7IY1JBlUaTHc34N7&#10;WvyvsBzzsb0rgacjyyK1p/qPEdSxZW/1G1/TNlTg/Z/l/wAhp0dUqCuki4IsQfyPbb2Tk3zIinHr&#10;AmqZ7jVqVpAHWNj9LozWt/S3+PtPesXTxGNScn7afZX/AFcfRVs1t9OSrYag+zzGPt67AsAP6cey&#10;gbjvDDVzeVSgmUq39oBQUYWP+PsNzOTGdP7K8fP9n+o+fQ1iOsqgBJp/s8fPr3sBdzyRv+kh/qpI&#10;4C3ubc/4W/H+Hsqkq3d5HoQ2EcgILYGP8gH+Xr3sOvFqZSCOSbKLiwB/I/3r2wQGODU1P+z9vAdH&#10;4f8AlT/V8+ve8efpBLgKuMj1GB2seOVGteP9h7alHhlTxoc4/b/xY6WbfIou0YetDQft697LbLe9&#10;r/kn/bfm/t16hKHzPQ5A697i8fnj/Y/09sdV6974q1+Ceffuvde9zIOeL/S3++t7105172oKIksv&#10;PH5H0Nv6H2oTKjqy08+ve1vRkkAnk2HF+L/T8e1v2dbHXvfKoFwRfj/in1+vvc39mp8x0o/COve0&#10;hWg3NufUbn62/Av7K5PgPy/1f5afLrzfD1721v8Apa/AH5t/h7Srlh1SMVcClcjh173G91PE9LOv&#10;e3ODkfW31H5/Atz7rXNOrqfI9e95H/Sx5sAf9bn88+3YuPVuve2OpBu17/74XHvZ49FrmrH7T172&#10;3t7uApNXFf5U+fTZ697itwT+P9fn2q60eve+H1/w9tP2mtK/5PXpvr3vH/vv+Ne9MCV7fPNP8vV+&#10;ve+/bdMV69173zH+t/vv8fdT1U9e95R9Pz78Otjr3vOtuD+P9hx/tvdeB6sOve8nvfV+ve/e99e6&#10;9797917r3v3v3Xuve/e/de6979791ugpUfs6979795de4rQnHXvfRF/99/X6+9dVz1734C3/ABs3&#10;59+68B173JT8f0sPdfPrx4de9z4fqP8AXF+Cfr+PdgaNUCvVh1728x3sL/8AIv6+1o49KRx697dq&#10;U3IP9SOf8Ra/vx+Lq44g9e9rnDN+4n+9f4E3sf8Abe0M2UP21/yf5ejeE8R172NG3GAnS545ve9z&#10;+CeP8OSfbAOft6EFq3cD6jr3tS7sji+1RjYERabi31ta55/H05/r7ch0sfXify/zHP5cSc9au9LL&#10;j1/z/wCr7Oveyz7jSMu4BHBtx+bD839vnj0HJx30HXvYXVsCqx/xNhfiwAsOfx7bY1NeiWc6pCQc&#10;f6v8vXvbJKq3I/Iv/wAj96rTpjr3uK4H/Gv+J9tl819etHPXveOw90r1qnXveYKv45+vN/6j3rrf&#10;XvfK39P99f37rXXvfd7c/wBPe6+XW6eXXvfLUw45/PB+ot9frz79UHNOtce79p/1Y69761kX5/29&#10;v6fj37Hp1s5FOve+rk+/V6117363vdD1vr3vgwJvY/T8f7H+vvRBHW6GtOve+Ggkf7Dn+n+tx79n&#10;qpHr1737xmwNvxe1x9Bx/X36h63pzT069778dvyP+Nf19+oevBTxA6977Cf7a3v1OvUPXvfRQ/gX&#10;/wB9x71nrXXvfNFYn6H6kf8AFb+9+fXuve3uiibUth9P+K+9qw1fb1cDr3td4zgEG3Fr8fUX/NvZ&#10;lBTwwaf6q9KsaB172r4zeMH+vP8AxT2aDSYwwFaD/i+n0NV697aazi9gOGP+8i1ufaGYVk4Y/wBj&#10;pdHQkGn7fs697aZhdW4N/re554v7LrlgXoDgD/D/ALHTrZ697ZzGoLcEn+yLEA8XIHtsO1AK4yP2&#10;+vTNOve2PIxjT9Pp/aNxcc/QD/ff7b2850gRr+YHkfT1/n0xNiqj8x8/T1/n172lZVsxH+JH+8+6&#10;HpH173yi+o/1/wDeb8e9rx6159e9qvFfqX/kH/e/alOJ6d/D172ItGbwg/1AA/oTb2bRGlR6GvVX&#10;qCM9e9s+X/S314v9ADxx/r+2ZIwHNDxz/q/Z01Tur172Hk6nyOP9qP1/Ivbn2iY0z6eXVDjh1728&#10;YRgJ1+lw45P9Pr7vESWBrSv+qnTZrWvr172PdAdVPCbrzGP94/xH59iGD4KfZ/gHSZj3nr3ufwPz&#10;/U2A4PP1P+PvzA0BIp/q/wAvSBs8RSmPmB6fn1731/j/AIkf0/2HuqkqdQ6p173xP+vzzxe3P1tw&#10;P6f196JJNT17r3vGxAseWuLD/A3/AN4HtxQADq/L+f2deXjTgP8AYOf9Xn69e94WtexvyTck/jge&#10;m/vYPn6Cgp0oSoFQR28AoOft4flwzx6974n8cci9+T/sPdhnNenl7iSGqMf6vz/w16977J5HH6QA&#10;fp9PpwT78BSvz60qU1EHj/q9eve+H+9/1/2Pu3TnXvf/1NBo/X/ffT/W9oB0a9b/AB74e7dU6979&#10;791rr3vsf8T70errw697zoOf9ifdG4dKcYp1724xcaf8be0j+fSiHr3t4p/qD/UW/wCTvaR+jOAj&#10;h172paX9IP05AsP8OP8AevaJq6yOlkROqnXvaggN1t/vfH19o24npWvXvchxcf6/H4/2PvXW+I69&#10;7YshGCjCxNha5v8A145/1vauHBH+ry6SSLQ9e9piaMFvp9Tf/D+vswjYhhTPRZIBQhv5fLr3uMEs&#10;y8EXIHHH5+o9royMjpHgAnr3t0pP85+B9Pp/W309uqaLXphvg9f9X+r86de9rTEngAW+p/p/UXA9&#10;ntsSsgB9P8n+x1Q4I+zr3tSJxx9Lf0/J/P09rBw6ZPxde98wLmw9769173KVQfxb8m4BBN/r791v&#10;r3vMEv8Aj6nk/wC9/wC9e/de6977MQN/8b3/AK8fpPvxoeOf9X+r8+rCnA/6v9X2ceve48kZUE2P&#10;9P8AiT9T/h7qK+fVeve4/wBPp9fewD/q/wBXp17r3vifex1Vuve8Ew9J/pb+n+9n378QIHHrSnuA&#10;Hn172Fm4kIc24PqAsPr/AIn/AG/tDdCjn0x1qSgfPXvYfz/74/1/x9lp+I/n0w3Hr3trl+v+xP8A&#10;r8ce3E4dNnr3vD7c6b69769+69173yA96PVgOve8yL/sSf8ADm3tsnq3XvedfpYi3+29tnrfXvfT&#10;H6j+g/x/r72B17r3vHc+7de6974FiDa3H+8+7Ux1rr3vsNxz+Dxxxb3YCrZ6urEEH06975Brcn27&#10;pHTgf1697zKxBv8A74+7Y8unlNeve5sb2sDa3+I/2PPvXTgJPHr3vKTf8Af6wt711vr3vH9fx9ee&#10;fr/r39tFiSfTr3y6977t/Qcn3WvXqDr3vsof9bj+o97oScdbCV4de99+MfkH/Ygj/ifauGEvjj1c&#10;Rk+fXvfXjA/H+9/8T7M1hYir/wAureH17314+eP99x7akgYkBhX+XVdHr173kRBx6f8AEf6359pT&#10;BRqV634Xz697kBLjn+n9P+Ke/eDQ4PToQDh173xJ4P1/2wv/ALD3VoSvz61oX0697xEk/W3H+82/&#10;w9+EJJzjquheve4724/r9P8AYe7iBScnptlocde94z/h/X/b+7CFRk5/1fLpsjr3vwH0/wB9/t/b&#10;iIEGOthfTr3uQv8AxH5+vvygDA4dXHXvcyEarD/in+2v7eVQx/1f5erqTWnXva721QmephGknU62&#10;/rz7X21qXYKBX1/1f6vz6dwV697u8+BHWscmRhzFTANEZBjJW4BAFvqObcf7f3KHKGzqbgXDj4a0&#10;B/nX0r/qHUa887r9NZlQe44p8v8AP0k97ZNsXtzITobSvE0UdjZruOSp/wBb3f3s5I4KaFQAqqqq&#10;q6eNKjm4+v8Are5rWORE9fLH5gCpp6Z9PPrGq+mIm1k5rnP+r8+qie51qMlU1ird5G1uXLXYO5JU&#10;g/QW4v8AQi3HsVaaoBsA3+AI5PP6Tp/4p7ckt2pQiuPPFKfbx/1enSWKfNPL+fD16JPnsE8aF5I9&#10;LFQ0iPcRl0/Wpc3Fh/j/AF49qWg1NLGLX54IU3v+L+0VzSLVIh0ijfKuK0oKUJrQCvDh8l9o5nbS&#10;pzUcSPP0/wBWB9nRdOwkp8fhq2VmVFWLn1jxhEFnIDkgnSbN+R9b39jDhaMCNXsL2va3+t6bH/Y8&#10;/X3CnMF5KZ3joQv2gU45NMYxilPLHDqV+X7USDSwOM19c5zj9g/l1SZ3rvQNkaiKKpB1zvGguzlF&#10;IJjdXUcm1hYta3P4uVSG0L6CFJA1WH0IN7A/X+nsEsglesndTga/KhJHDhUUz8uNOpLPh2sX9FRT&#10;9o6KW0MtVOPLrkVpGZGkCXf1HQVuT6bgk2sbXF/qfcCSoLG/JP15Jvf6Ac/j+vs4WxWNfCUgCoxT&#10;y8zw4+YxjhmteieS6ErlNSmuKelPQVrX/V69LTG4jRGk8sXOnRrAR1MY9YbWAOVKhQQbg8fQn3ni&#10;YkAkWJUGw5P045PsrnjCNoqW0sR6elTSv5fsr6dPWIBaoFRUYPDHHh/n+WeoGVCK0gj0JEWAZz6A&#10;wuwF/FwL24Ba9+LE8+3aBkCKFvqsXa/1BPB+n+9eyS9ScSM8nw10gjgfMcf2k0OejhTxq1K4p5H0&#10;1VxQH5E/Lz6Q9TeWoCL+l2W5P+cUJdSUU8aiS1iPxe3tsr63Sr2P7ekWAsCzWvccX4/x9m207b4s&#10;iF/7TVnFaD0x5H5VJBIxTJVu19FbxksTqoePp6Y8qcaY9Pkv9obafIVUEaw3ZZFVpZNYVNTiOztc&#10;34+hva/tD1VYXduRxYXJHAJ5Fhx/vPseLt7otCDn0BqT9uDSvyPpXy6j2e7SV6KceQ8vP1z8vs6P&#10;NsrZ0dFRwHRpZULFFB+kaaVkfVwSOP7Nhfi/HvNSLqJc3sACB+bH/X+nsOXs4jBI41448vT1JoRX&#10;7KE9CHZ4QzL9pOfl1I3OjWFHGIxrcRsVDlfI4bVrCHUbAg2sP9j75V2VNJE3qFhcgtxpP15Nv9c/&#10;T2FHtYbiTWfKlQPPiB5/YMEYHqa9DSSeOGKrmlB8v89fsz0uut+sJ9y11KEpdPlcCNkKsGVSofSO&#10;SLX4ueSTwfYNbm3yKZJAs6hVBABawP8AsBz/AK34/p7XR2cUUlChJbJPmKnjnFPIn4sZB6Cm47tp&#10;fUCRXz8/81D/AJqjh1br0X8U46wUs9TRLcMv+6b2KKrEKbAjm3HH4+lr+yz7s7Pks4jnZbqSPUOW&#10;vY3PH9Lc+zZLXw61Cmp86mg4+eOOcfLh0F5t51HShwK8Cagfnjzrj+XnbJ1d8aMRi4qfyY+MFAFN&#10;ogq2t+Pq1yP97v8Ak+y+ZvsiqldgJzdjflrNb6EgX/4pa/tSluQ2o1z9gGftB/L16KZtykZiak/6&#10;vU/5uji4Dq7DY2GNFpIVCCw0oD9DddQXj/b3P59oqTe1RKx/ec3LDk2P1sNP9R7ViEMAGxig8wMf&#10;y/1Y6LnunYkj+X+r/B0uYtq0EKALAlhybKOTf8/7Dj3Opd2zCwaRhe1gPqbm4vb+gv8An2ojj7Q3&#10;CuP9VfPP+DpM0p8z/M/5/XrBU7apHHESXB5uosLD8D/bf4exP29vCUPEwkYfQ3uRa5/tfX/b/wC2&#10;93eOJl08TjH2V/lTyx9vTay6a6s/4egr3XsGkq4ZkMKWKuP0rblfwDxfgcjn+vszWzt1GZYg0lzc&#10;H624H6eD+fzf34xKnwVAYcONdWPTgfT0z0ohvHWXUhp9uePzx/L0yOq6u9OmqWop61vtEPokAbld&#10;IA1Obi/F7cH8j+pB9mRweWE0KFmv6F+vGq/4H5HsvlgGtXg/ETw8seflT8/PIrQ9C7a9wJcVNPLj&#10;WlBj5fI/I+XVFHf3UAx1fkzHSooEk2kafIAqEWLE/W7Aer+puDwR7eq2QFCynm3HJ/2BBHtPGxLA&#10;SAgca4qQf8v/ABfHoWQzOVCHhn7c1qCOHnx4+fHiAGxsMsFckR0teXxyroXTGwIdxY3Oki1wR+OL&#10;XF0FV15gYWPF24P9DwUBH++/w9mUqeO7xtkkA19CPP5/4f6VMBWApYqw/PPpXhT1/wCL6PhtDZ8V&#10;fSRTGIo6gXILBdUhLpKb8Leylvxf/XHtiqK0TfS4Gm1zaxvxyLf4W9o0gdDgg5zxx5j7fUg0+XHp&#10;egZYzH5E1+zzx/q+zoasTgBQKdSaWDGRQqG40A61D34IvY/8i9o/LQWDSL9DfUD+NXBIJ/B/1vZh&#10;b4YpTyx+WQPy8s06SXERoSPy9f8AUOjDbGzIlWngmJDIw0lSCWIH9rSR6rD8/X2gqqoaCUg8er8k&#10;E8fpHP8Ah/r+zFI2ZA6k8PTHDPDh+QAAoR8it5NFD5U6MpiqCHIU3pVJLre63BKuTduLm1/zce2T&#10;JZRxSzox1JIj+kNf0uLH2xNBqFa6fKtPP9mRkV/1VM7S68KdDWor/Mf6vLpYbe21B/EKSVIgtRBJ&#10;AQ2gD/MtqW+n/C/uij5kYDw7lrqpIzolZ2BFrBdVwoA/PPIP+v7C5uDERGwyKivpxz9v+DNOp62i&#10;9W529HXOB6+n7PLq0bbU3nwWMkJuxpIQx/qQgBPuq7cVJ46kkXAJI/1P0Nri39fz7u0hZSi8OjQ1&#10;pTp99psxauLH6m55Bv8A7H2nZiOGOq1YfDj/AFfz697xGIg2HFrH6AcD6n+n+8e9DBDHgft6suoM&#10;HbIOPP8A4v8A1Dr3ubTLYi1rG3+w/wACPailMDpaBQ0697VFIb6eCSSOB/hb63v/AK3tVGvbpNBX&#10;/V6DpeuBn/V+3r3t3aXTEbcFhYXtfj8/096lBVSOnHbSvXvbO4sb/k8m/wDt/wDfX9lch7ia9Ekp&#10;/UOfPr3vlE1/p+LWt9bH+oP+x90DK1aeXVKjr3uU4AX6cgC/9PrxYj3pSK9bqCK9e9+SMHT+OPUP&#10;r9P9f2qhppPnn/V/q/2OlEABqSOBx173nEYb9IFhx9Pp/Xn2uRFKV41/1U/4rpXpqMde9smUZUTR&#10;YBvyfwAOCAb/AJ9pp10ggeXD8/PpLP8ADqPAf5cVPXvaCrpV5HIIJ/3kfT/jfsJXjsjGvHAH55+X&#10;+rz6JZ2x172lKqRueefwPpz/AIf8V9lqkqa9FrHUc9e9sspJJF7/ANOPrx7V9NHh1723yMVJ54Fi&#10;R/sP8P8AH21JJoUGla9J2YAD59e94xJq/N/x9Pellr2nrZJp173gkv6v+I/3g+6SHgOkdwcheve4&#10;b/8AFP8Abfn2mlPbTz6RyfCa9e94GuDf/XH5PH+t7TdJz8uve+YP0tyPx/gPxe/vderaiRWvXvcm&#10;OS1h/vv9796Y1HcSB05G7GpY/wCr/B173Ojc2sBzwf62H5P/ABX27Ew416XQuA1Scde9zIaggjn+&#10;n1tzxY/7f2sWVl4f5+jJHoePXvbmtTfgkfj6/wCtwbf7D2tju80OOlCygnHXvebzf4mxHH/E+zu0&#10;nGmnmP8AUf8AVnHT6yUHd5de9w5J7cEWPIvz+Pr7MfrBpwc1/wBWP9nqrT+nXvcZpyLjnk/UH629&#10;tG6r/qP+r1/l0w0ornr3uHLMT/X/AH359syXBPwmn+r16TySVHXvcRjqP+H+++vsvllAND6cOkzG&#10;vHr3vjx/UfUe0puaYx1oHNOve+LWtcfg/wDE+/LNUVHVSOve8VhcH/YDg2H+PurTHWAKAH1/z16Y&#10;YANQDJ/Z173Kh+q/649mcDAaT6dKovKvXvahouefybAj+n9B7XCWpPz+X+zw6WKf5/6v2de9q/Fk&#10;3H1H+IPPPHtmUkip9eryZjH29e9ixhXsU/pyf8bn6cD2XrqBp8uiyeoX8v8AN173MyS2J/w/4ke7&#10;Houf4uve0lUjg2FvoLm3F/xb8+0lyDqBHp/q/wAI6TS1697S1eBZmPNtX9ePabUBQAfb/q/zdNA5&#10;CqKV697SdUtyf8CLcn+nNrf4e2JyML8s/wCT8q9ebr3tPT3uxIBANv6j8ge0nHphuPXvbafz/wAb&#10;9stVs+h6117317p17r3vi3+x/wAP8T/T37r3XveP82/xPt5JKkK37etU69779vda69797qRXzI69&#10;17373vT20qevde9+9769173737r3XvfXuvDH/F9e69797oFUtUGvrXrfXvfftwj0x1rr3v3vxIAq&#10;evde9+v70GVsDr3Xvfvduvde98f9b+v+8+2CprVfX+det9e9+Pur/Ea9eHXvfh7ujKAacT/l+fXu&#10;ve/f4e6sSvZ6cevde99/1/PvSuFFCK9b6979zY3F+B/jzf8ANv6+6de69775uLW/Fr/6m9+L/wCH&#10;v3Xuve+Q+lvoB+Ba/wDUrz73Xz8+vde992sePbgZSpDk16317317e86/y/1Z63173370BQg+nXuv&#10;e/e/AU6917317317r3vv/YfX6D8/7x791rr3v3v3W+ve+j9PfutHh173lpamajqYKqB2jmp5Umid&#10;DZkkjbUjA/4EX92VirBh006LIpjcVBFCPl173c98f+2MdvbB7YyFNUacrQ+Kkz1LwZYqxFEbTFRz&#10;olA1qf8AXH49yvy9uy3losTn9RBQ1IzTA/aKfOtesYOdOWZ9qvpkC1hkJZD5UJJ0+tR/g4de92Ry&#10;hvHgctbWiAUFSyr6vBVoGgdiPxrFv9j7FO3yjxTA2A1M/MeXnT/ZNPlFkahFlQigGR6Vzj/VgdQL&#10;+qaO/Ju6j8Er+oj2K2AcrLHEBcAI6WtZmUqD/wAV49iRLYeHUj5CoNft8v28fXpG41DVX/Uek1lP&#10;80zfTkhv8AQT/wAa/wB69jzt+b0BCt4pli0kWspAAtf8/wBoj8e0E9sVk1HHl+dc/wCrHn0V3Vur&#10;dwOVr/P/AFD1/megWz7EMxVgZYWldgxPqHLav6j8A2/r7FHDSpqTSQdS2P8AaDKDa4A/29vdWh7A&#10;wX4eGaAmo4n/AFDjWnRfoUMFIoB/q/P7egP3ek7QVWpm4ZioUaGjLpcAcG39NQ+v+xv7WW7q14lx&#10;+Lp7JDHQw1b24EklSAWJ/r/Q3+ntq1jZdcr/ABMcDFKfl/n/AJ9KqwRg04tinpSv+fHln16ADpbB&#10;HJz7o3fkw09ZUbkyeJiZjqano8LMaemjXV9CSrPwDe9yeBaThsNW1tFaFTJKR6gBYaWH154/r+Px&#10;7cmmUHVIwGnjxx+z1/1cejDZoldyQacaDjWn+r/i+kv252Zt7Z+WR8w6UlAGCLUSyBVWp1FUW688&#10;/X6/m/FvbJnNmZLwSn7Z9YACWXVp9RBAI+v9R/tvZNcPaLIWVgxPl+w5PDP+H59CsRvAdbg+lKZz&#10;wp/l+3p466+QOzMpPSQU+fohASWdzVRosjKgNyCePyPr9OR+fYcHrndVbN46HGVLsQFZ/ASoVmAc&#10;888+yqQiLVcTMEXNSCAvrx4eVf8AVXpMbgxMZQDX5An19B0ZWb5D9O4WjhfPb523RRObxR1mbo6e&#10;V5I0uioHe5IuP0/1/wAOVPTdSV1NDJWZuuioGCM8sbFA7vEdZ0pe5IA/3319l8u4bfxSr5oWFRSp&#10;oCSRQVz+zosmuL+WURRQMQxpUgilf8APrT8+kj/s0uzsvUwY7ZCNuZmMf2b49xU03hlXxqfPGCNO&#10;oj8/7D8e0btXsTqTO1FfjcRn466vx0slPXU/phK1NG5hlHibnkizfj3e4hEDVelDw4kevH9lK0qe&#10;lG6cj77t6rPdKdLmooa0+3HlXHn/AD6E3cOG7pgjgq5MJjqOjl/zcsdT95PBDVIGEc4i4up5/Nvp&#10;z7YMH8h+oczn8ntnHVS/xSirp6MrNpCSV1G3gkWNuBweD7L7u8igjWa3IbIrQEEACuM5P8sdLtw9&#10;tt2srSO9njDoVHAkkA5HE8PLpyk6k7YFHS11XnqUo1NqqKalASWKOc+SSOQFTcr+LXseb+yTdofP&#10;DLbd7AzOztubeo46bD5aXFTz1VOXMtZAquzFuLK3Kg+0X1sTgaVp86VB4/sxn/LjqTNo9nOXbnbo&#10;bu7DNJIoOGIpUVoKen8/yHQ37c6jxUWLpJMzk8rk6+WmR5Jfu3ghj8ya/GkScG17Xa4JF7D2776+&#10;Vse5vjbv3e+IqjSbo2/9nQ11EkqxS4qWrrEpopqfx8lWLelvwTb+nu5mtbeBbuFAV1ENUVzpJ4cR&#10;Wgpjy6RbZ7aRbRzlBaeHqtmVmViCakeTE1A48PPqRi9iw4Td1EEvLimpKqeEyWdpqmMBTDVE/UqG&#10;DqfyB/gfdDfafY26s9kDXSZ3ImdpRNFUmqlaSGfV5QS1z9Gt/wAa9hO9l8ZSKEjP+r7OPlU8eskd&#10;q2+2hjMSqAKEUp5ADy+f+D5joXwLcDgDgAfj27dkdo5XsXb+1q2vdpKuHbNHj8gqtw+QoFNHWzFV&#10;4/dYCUcfn+ntIGiFkiw4JB1eurNM18wR546SbXslvtNxMIRQMxYY4A5H7M48uFevew1wlJvPcvWl&#10;ekdHkK7bmx8nFQyV8ccs1NixuHyVFJTVjrfRreGTQW4NuPbUN/pi/d5OalgK0JGAaetMcM5z0bTw&#10;2sV6LnAdxQnhWnCv2V/P8uuri4FxcgkC/JAsCQP8Lj2ab4UfHLIdx027vvZafFYrAZjBU84q28U0&#10;j5RKgu9LE1jIqeEmTT9Lrf6+y25v7WCYRXLlQVJHzIIr5Y4jBPrwoT0Hub+att5YsPrrlx6KoOWN&#10;CaU4+Q+w9RKutSkKK0U8rSJMyCKJnX9lQzCSQelCbgLqIv8Aj3sDntnr3457CwO38DJBkM3jsFS4&#10;SkkiAM5qKWD7YTyLe+ksLk/QX+nHsPXN3dXTxRQEhQdRFa1XVgigxjjxOMefWKG973zF7k7lIJQb&#10;exUg6M1YCnE/MV/1HoBqzqabfOdyeU3nK0uMmyS1NHijZoY6VEEcdOQbgmyqWb8m/wDX2UWDfma3&#10;juxszl6uWWWsYySF5i6pG8gbQoJsNII4H+w9yRy/ZhEEjCpXPDzwf9j7PtPRstoljYaEFNAAGM8P&#10;8P8AgB6HOnxtHjsfHQY+mhpaWniEUEEKKkaIq2VQFHs+PV+YkkpGJmDClRYELkAhSOAbf7CxP1t7&#10;lLbZWdFoD50+dK58/wDOK1+XQZvJgICwrU/bk+fHH+Dj0UDu3a9LUVMEbQXWsmNROE/qth9bX+l7&#10;25549g/3nl53wuV8Ze3iJY/6pnZlkBA/rwb/AOx9mO4ldBYkVoccKU8gcfZ8uP2Buxgjnv1bj8j5&#10;U4dDf1Zi0xuMpogqLoQJGFvbxrGpT68i1/8AiPdTWTkqn3HkFl5ETqURSUk0s+gMpP1BsD/rA+4/&#10;lM31YB9Mfz+z/VXqaLVYksIwtATx88jy6GL275GapbCwCRUSWq8hc39XlDakbV+ABcE2/wCJ9vXI&#10;Jtaj0wR5VpU4PDzr+yg6ThkW4YjIX/B54+eD172UTe9RLHVSUMYRWZisnIYMrSeS/q/xvz7CVyrq&#10;aDia/wCz6eX7ehfYRqIvHA+z/Vg8P9Xn172BOac8w8nS5Y3/ACV9JIsf6/4/T2hZhTJI4fz/AMn+&#10;HoTwHUVbhWnXvabgi1NGSQSCeBf66rcj/H2nRCRrJoc+h9fUf4ejEnBpjHy/2f59e9z87T+OgVLX&#10;LxaT9fTqW3qP+I9tXBGgAD/J/q/nX8uq7e+i4HlQ/wCr/P8APr3sqVYnjqZoyLFJHUj8CzEW9uMQ&#10;UBPCv+T/AFeXUjxmqA9e9t7/AE/33+8e2Ovde98Aeb8C55H+Hv3Xuve5sJ9X+v8A8i966uOHXvb9&#10;RMNSAXB/rx+Prz7fSpWvp04pqxPXva4oGuovwbc2t+D+Pa/Hl8v8HWyACade956j8/4g/wCt724r&#10;ASfI9Op8Geve0nXqoZmI+n9Qf94/PstlBdSo4/8AFdWOU697Z2PpPF+L2/wv+faOlHp6HptR3gZ/&#10;Lj173FIt7oeNfXpYCGFR1724097D+v8AyP8AHvWeHTq1OB173Ie1iORxb/ef6D3eKobPVhUHPXvb&#10;FUg3b6n88/4/4+7tQHHRfMoV6gcf8nXvbe3+H+397GkNV+H+rHTJ697iuLH/AFx7VDqp697x+/MC&#10;wp5Hj/sdU6974fX/AG/9B7ZYaTgnq3XvfvbfXuve8g+nup6oeve+Y+nvY6sOve86fQf778/Tj3U8&#10;etjr3vL7t05173737r3XvfYH9TYf778e9de69770j634/r/T3qvXuve+jp/H+2/33/Ffe89eIp17&#10;30bfg3/3j37r3Xvfvfuvde9+9+611730Cb/7z/yP37r3XvciM/T/AGA4P0t+OfdTxp148Ove3GBr&#10;WuL2sTyOOb397HxA8OrDr3t3ia4H+H1/H15/x9rvPpQD1726U3/ED/e/ez04OPXva4xDcxN+AwNx&#10;xcfTke0Uww4Xo2hpXr3sXcNOIpY2/wABYXIHPJ9pMkDo6gY6Af8AVjr3ufuXJeSjXkWUWFmvYW9I&#10;/wAf9t7fhYCQL6g9euZBVV+3/V6de9l2z1UfK/N7XFzzf+tiOf8AYe3uP59B2burmn2de9h3VTFj&#10;a/N/UB+T9fzz7rjV8uiuQr4ppwxw9OOPLr3tvYA/W9+B/rH/AGA9tPXpgq1Kgf6vLr3vAUuRxf8A&#10;p9b/AO29t6evBG9D/L/P173yEDEX0ix/PP1/4j3rtrTPWymaUP8Aq+yvXvfPwMCfT/sR9fegwpQf&#10;6v2deVDpFcfLr3vvwufwR9fp9Tz78Gp5dbClc/sqP9n/AFfb17334HP+H++/pf37xPUdbC0OeH2D&#10;/P173yFNyL/7weffjIa1/wAnVz8zUf6vl/q8uve/fb/4/wC9fX3rWfTqmhTkY6975imH5b/iPetR&#10;B6tpT0697yimA4/3s/UW+n++591LZr14qD8v9Xp17339sn+x55v9R/Q8e9ajw8uqac8fT9o6974+&#10;FPoBb/ilre91bzz14rqyc/5+ve/CFB+B9LH/AHx97q3DrekV88efXvfExLxYD6H6Lf8A1r+/aj8+&#10;vBRXI/wU/wBVeve+BRf9T9P9fn68f4e7VPr1soB6fZX7P9WM9e949IH4HH+F/wDbj37UeqBR6Gn+&#10;r5de954ltbgf4/XUPz9Peq1B9evBQK1rXy/2eve3qkNrH83sDYf6/v34wOrcD172qce3rFvoRYfi&#10;1uR9PZrb00Cv+rPT9Ozr3tYwkmPk/jj8fi1z7NI6GEafnXp2Phjr3ttq7Bv9Zgf9tyfaGcVBHrj9&#10;uOlsXAf6vl1720yji5Fxbj6f4i3+8+y2f+2IBz/sD/D/AMXjpWc9oyc/4B/qx1720NbVe/NiPqOP&#10;z7oxUCgxk/nnj6Y/L/D03JpHyNT65z5f6h172z5Eeg2/1XJ4vz72Okjjj172kJ/1H/E+7+XSIih6&#10;976i+o/17f6/PPva8etefXvaoxbeofj/AI1+eP8AX9qY+J6eHwHr3sRaI3hUfT8mxtckAC5P49m0&#10;Jyx+zqh9eve2/Ki4kB+lrn8gKf1H3SetQemjxqOvew5qeJGv9b/0vzf2gYZ9eqHj1724Yk2nBBI9&#10;ajj/ABNibe7RfGB+f7P8/TbEeXp172PWMJNJAePoAL3+ot/qfZ/bH9OnTD01de9uwsRe4H9Ob3/1&#10;vdymc4P+Q+fRfICHP7eve+vbXTfXvfAkf7xfj6j8/X/H3sCv5de697xG/AIHA08XH+H4+n+3492J&#10;qTTrYxUDz/1f6vX5de94yASb3B/r9QeL8D/Dn3ZagYH+f/V59PxsyjGR5+vl/nB/Pr3vH7d6U9e9&#10;+Jvbj6f77n3odaAp17373vrfXvf/1dBtuCf8fZeOHRqet/j3jP1Pu3VDx6979731rr3vse9Hq4pT&#10;PXveZOD/AMhW90PDpSK4+zr3tyi/H4/4j6Wv7Sv09CTUj7Ove3anPqX/AGIFrfT6kH2jfozg49e9&#10;qWlPpFwP6/U8XPtE/wAdelsdNVeve1DTfQfQ3I/px/r+0jfEft6WDr3uaw4/2F/9j7r14ceve2qq&#10;QFGFvoGtbixte3+9+3o+1gR0mlXS2Ove0pIOPx/QXv8Ag39mIr0XygaiOve4wBJAH9f+Jtf/AGHt&#10;bGfP5dIXBUkH/V59e9zaZdLj/Acnk82ve/tVEa8fn00BqJB4f5P9WOve1fijZv68g3/1x9ePZ1bG&#10;lKeYA9T/AMVX9g+zpPig697U6Hk/mx/p9P8AXv8AX2uXz6aPGvXvedDz7t1vr3uZGP6c354/H5+v&#10;/Fffuvde9yAtvpe5sSb/ANP9f37r1Ove+ZW97c+906tTr3vDKPSbX+n+P+wPHv1acc9er8uve29l&#10;HJvb+v55/HPuvVeve8R97yDQ+XWiOve8bDg/T/Xt/tufenIp/qHVRx697D7ccGrU1ufVpuD+Re/+&#10;x/B9pboU+w0/1fs63IOvewuqlszfX6/1v/gf6ey1xRvy6TsCDnr3tplBB/335/PvydNHr3uPb250&#10;2QR1732Bf/H34nqwHXvedEP+x/r/AEHttm6v173nVbfQf65t/h7pk9bAPXvff096oevUPXveNx+f&#10;+K/4+7Ketde94ybe7AV69173xOk/1P8Asef8Pd1Rj8utde98f9j7cAAz17r3vmtuL/T3by6sOve8&#10;o/H+t9fewKdKEA4jr3uSh4HP04/p/re/dOjj173IUk/7x7bbAr1fr3v1v8f959tfb1qmeve8iDkX&#10;v/Uf4292Ck56t173nVVB4/p9b/UfXj2+i5+fShCxHd173m0r/vuf9t7N7WLSNXrw6dpivXveJwFN&#10;voLezCmnHVT8+ve8Rt7o+k8eqmnl173x1e2KZ1Dj1rUK9e9+MluB/wAQfaR6azTrZPp1737yfi3+&#10;291FWNB1qp6978TwfagQL5nr2Kde94GHtl10GnTbCvXveOxB+vuvTekg9e98wD/vv6+/HpxQa169&#10;7kIv4IPJ97RdTheFenAATnr3t0pIWMii3H0NvrwPa5IwuF6c0AZHXvY8da4KTI5OkhWEsWmQWtz+&#10;oCxPsX7Ft73EihRU8eHkfy+3/Uem7lhFGWOCB/q/y/y6972QvijtAbd2viv2QskkaPISmk3YAIoP&#10;H+F/c98vbRFBEpZKMaDPz+2vmaAfLj1jfz3u6SXLqzUC44+nmeP+r7Ogh7UrGOPajQn9DEhbE/TU&#10;91/1h7sSxWRFOsSA345JINrXH0H9L+5AtdsJ7GXUKfYPKv2k0B+Y6ga83LxZjRtJr5Glf2/6vLoj&#10;e4tnGvWed4bi5KDx8/TgF78/Tnkfj2KGEnNRIB9QBfV/UNwRxwf6X/4r79uEMSxB4QAT5emePrnO&#10;M149LbW6SSMMTkn/AC8T5/8AF/LomnaeD/hFLUPpKlrppHqsyj0hT9R/X/jYJIuYGm1yxsQbAgjg&#10;H8/Qgf77/YewBvV0Y7Z4/WorWhz5gjPDPkR8j0IdkQSX3dmg4fOhpx45+zz8+qtPkfuVsZtushhc&#10;LJJHY6iyizi4Ksfxa6mx/H9R7GSjVI4I1sP8SAeSUHB/4j3AN/JLLdPNIxqRQAmtKE0NacT5mpr9&#10;uep82RBFaB2xWh8q09K+QJ/MdUT77q6jLZ6sZPWI55T+rTqXzfpVQfoP1Na5Fz+L++c0gsRf6mx+&#10;nFxYge2oYCNL6cKKj5mtQeFaeec/l07uF4WkKx+n2UPl6+Xyr8+o2DxbMyzSKDZ+I7MVEUWq2oLc&#10;f7C1rDn3FH1AP1Njb+l/oSB9OPa8VH6gFR6/Z6Vx/g49JbNGZjNSvEV9TXND6jIOcV6UFc4SneFd&#10;CRxlksOEJU6itybtzY2A/oeT7cY1AA+nH+8AD+vsilJLZr658yfl5U+fz6E1nEI6tXB/1H/iug6y&#10;VS7ySANfU2j9QIIUkKRquSL/AEJUWAuBzz3NIEUkjSByB6uePpf/AI3/AMa9BE0p8NW1Y4mlQKjh&#10;gDBIrT/KK7uLpIIy1c+vp/n644fGS11XGI4y0jlI3KKrKp51P42v+VJFxzyeBx7RuUyX61BJ4PAN&#10;hcccW4/p7HO07VGqLI1BwocHBAOfOtdVQcj5UPUX7/vAllLAilRk5Of50qTwr/Lo9XTnVtTN9rIY&#10;yg41kqwcaiGKlmW/INhx/wAR7Ton1sAGvdiLXsCD7OZovCbWRgfLPA09a4861r0G7K4e4nFa/Ov8&#10;vyP+ry6NPkdtLi8TLqhCyeFNLppKxyI4UhVHH+ANjx9AfoHxZxTwlj9SFAB+p4+v+wH59xnuSNMx&#10;C4FWP2efp64p9uepS2isEAYkfL/Zx/xXn0FeMwT53cMVLHGzJ5izOAQsbM9vFrDc3PPFvyTfkEK9&#10;5bhMEUi6lGpTqv8ApU35tyfr7S2dqHlLxseyhDVFSPL0qRjyPGuOk+5biqqWrwGKniR55pgfszw9&#10;bZPi/wBMxyLQSTUb8OimIQvqLHnUwZeB/rvzza/Nybb53ZJJJMuuyhifqf1fUNqH1/2/sRWto6sG&#10;bzHnk04efCg+w/L1A91eGRiS1a/s4cB6AfL+fV6HUvXFFi6Cl8dOAVVLABQFAsHGn/X/ABb8f09l&#10;sz+blnaVjIwDFh6Tptq5/s3/ANa3tQIECBSK0z+zy8v8Na+fRRLL65/2P83RtcPjIaWJERFuqgC/&#10;J44vc+wyrastI1uVBN2a5JJ/2k3P+F/ftLacH8v9RH29JRLqoA1T6f6qfs6VEcdgOLf4/wBLe237&#10;wrfm3At+bG/0/wAf9f8A3v3YI1AePT4YU9esug/77+nufTV9iCz/ANr6j6/qtyB/sBf/AHr26pCM&#10;BX+f+r/Y9eqk6hT9n+r/ACdYniuLWH+24+n09r3B5Z1ZLs1vzyoBtwAQbDi3umvSxHmTjB4+v+Xy&#10;+XTRIA+f2fPpmyFCkqMpUfS35vptyPZjtkZ1hJFZv7X1JIHAAsD9L+1FDIuomhWnAGvHPnwp8qjP&#10;l1QhaVYnHp/q/wBnotXZ21o6mkqAYwwZG9JCsGBvp1DTc882/wAP8PZu9pZgPHEPJdRbkk2Nj9R/&#10;t/z70a96gAE58qZp+XGtQD8seR3YSlGHqfLz/wBj/LnqmT5IdZpK9XKacFmWTS8aEPHcHUpNlN+A&#10;QQb3/wAefYtefzQg3vf/AGAJtqvcf6/HsldAhK+mKeY4/n5Ur/xXUhbfKHjAAyKD/N/q9Qequ220&#10;MJuK/itqbyXsXI1P4lXR6VBGkahY/wCq9hznGKH/AFIFxyTbi5/1/wDiP8fZhG4eTsyG9P8AB/sc&#10;fOnR2qF6sQaV9Kf4Ojy9T0yy0iavVIEjB4AYqwVdQV7qxH1v9f8AD2k46ws9i3qv9eLmwvY/8b9q&#10;JIlRccK/ZT0+2vDy/wA7kMzD7fTy6MFVYEinZ1iHjEd7EhuLkPptYkgX5HAPPI49uFSv3FOtjqKg&#10;3AFydP0N+B9fbVvKi1dlzwFfn9hPHp+cnwiw9PP58ekhiNeIzTQM3iiklD67sFQkgFAjXNwPrzcf&#10;Xk+wxzdGzgtGLlm+n+uLLyPr/wAV9ncK6QR8v9n8sef5dBy/IRcYp+VPX/V/g6OHsHORr4oalgNC&#10;EAgWPpPruG+n1B/rb/eELWRPJTTqR6tLKALavpp5/wCKD2se1rEBXiM8eND68PTgP206ZtZ2V0Wv&#10;n/h/1efQ54+qhiyFPKpOkujh2toI1arj6/4f7Hj3WN8sNpTZGKSpjg8jorFiApIGm5YX+lx+f9b2&#10;At2tmM9B2g08uPqM/wCXypXqa+VL0m1EZNFqf9X+r06Pt19WpU4GnRHDeMEAfkC/APumzem3Z6aq&#10;nLRuAHIPp+ljb6+y8Bo2CnNa/wCr/D8+h+jVIrw/n9nD/V6dLv2HElEYyPT/AK1iTz/yF/re6htQ&#10;r1cZFR173HkgNuBe4/Cn/WuR7dTSRQ+tenkCMpDYzXPXvfooCrDggkqT9Ob8E8+1KAHPl0qSjZHA&#10;9e9qKkita4NtIsLX/A+v1vx7fjqSAvl8/t6UqewL/q/1Y697l1CegW+i8ryb/QAi3/Gve5mJFfy/&#10;1fs68x8+ve2qT1FTweDcG3P5/wAf9e3shuRRCvz/ANVPX/N0TzihI9D173yiFmH+0j+n+P4H49oi&#10;zVz5eWek9T59e9zXYEc/n8cXFvwL/j2tiOoVHSiI4r173wEgHIJBP0uLf64/4n2YwqdAp0vh+DHn&#10;173KR1SLUdVvxa9x/rkj/ff19mqoqL9lPTia/wCDpcBGgNTXr3tG5erEruwuF4sLW/xPH09lV41U&#10;pX5/s6Krs0AX1P8Ag+fXvaErJSSbMPyPyDb6H/efYUuFrVc5NeP5/s/b0QyvXJ697Yqi7Xt9bcf7&#10;D2WZBI9OkfXvbXICDf8API/2P09qlYOoZeB6qeGOve2+ZGsfzcAf7b/fc+00wZiA3l6dJpI9RFcU&#10;rw697wqtv98f+J96t9Wa+VP8vTUeo4byp1730w5/331t+be3JKDJ6anGQeve4Ui2/wB5/wB49opC&#10;TX5dI5PgPXvccqSB9L/77+ntk0r0nbSGxw6977XgW4uAPpe3+w9+68aceve80YFwRzf/AAtx7bkU&#10;0B6sFbFRSvXvc1AePr/X8/n3UM3l/qp0+CRw697yi17/AFt7uGlrRTSvr/sf8X0+rujY697yxyAH&#10;82ve/wCORyP9v7WIZCKmn+r8ulsbl1r/AJeve5azWsL3P4/qL8ezS2dtAPoafb/xXl0tDEjr3uM7&#10;3N+SP9b8D+tvp7WyT0XB6bc0Feve8Oq3N7W9pxdMGJrX7f8AV/g6TEkmvXvcdyOef9vz+efdzdkj&#10;y/YeqsT173wv/h7QzT8ChNek8hIpo/l1737g/wCP+8f737SmY/iFOtM0qmpx1734/Q/63t2OcjIF&#10;fl1rxSFqR173g+rD/E/7e/8Are9+LU6W4dMnr3uVELFfra4/31vZvBKKUOCBjh/q/wA/29LYSpXH&#10;Xvb7SML8cX5P0+o/A/3j2YK9OPSxOve1fjT9OeQwP9ALfn3V3Fadbc5A9B172J2KmGqMggDjkf63&#10;04/3n2hPDGei+atMde9vuRta/Fjb/evx7e4ivSCTj172kqkfW30v9P6D8fX/AFvbMy6lrwp/qp0n&#10;kFV697TNeBYsAfxx/Ti/09oia0XpipJoT172kaoG5/r6iLg8n6e6SFQhV/8AZ+39v+ry62aAU697&#10;TtTY3P8Ar/Qci39faHAOOmH697bnFvz+Ppa1rEf7f3V8qQPkfL/N1Tr3vF7TdWIp173xIP4/w/J9&#10;+61173iP9f6/0Ivz/r+/cOvde98vasVIB6r17373vr3XvfXFr/Uf4e6UUKa5BNet9e99f7H/AHr3&#10;QMSurV/g6917337cFaaiaD06117337sc4691731+P6e2mJC1Wop69b697972rEgKcEZ4cfl5de69&#10;797sTgN5da69769saiXJXFfz6t1732D7cjck6W61Tr3vx/r706kd5Nade697691LISxIOeH+z17r&#10;3vr3Qgjj1vr3v3vwBIJHl17r3vsfTn6Xte/+8Ac+9de6977t/rX+l7Agfnk/776e90NNXl17r3vm&#10;B+CTwCeD/Xi/vxAHXuve+/8AY/7Dji/+HvwBJ691733z7sVXVQHrfXvfXt4gnINOt9e99e9k0Fev&#10;de99+9CvA9e697692691733/AMR9ffutde9+sbf4H6f4+/de69769+631730ffuqn1697Vez977m&#10;2JlI8ttrKVGOq0K3MTftyqpvoniPpcf4MPamC6ntm1wsVPSC+2+03KA294gdT5EV/wBX5de9nKxP&#10;8xHu+jGLx1dJhKzDU9RRrkaZsXAktZSQzKZo/OtmVioNmW1m59ncHM+6xzpKz6gprSgofXhnPrWv&#10;QDufbDleWGQRwFHYGjBjUE+f+ry6xGGIv5NPr59Vzfn68e76+vt2YvcNFhM5QVQnoMzj6LIY+eJl&#10;dWp6yBamFvT/ALQwBP0v7yFsrxL62W4iPa6hh8hg/wAq0P2dYq39jcbfezWMoo0TsrY9CaflT+XT&#10;HlaZmp5AoBPNweAwIsf95+nszGIq1jVBDY6XRipJsFeQeQLb+n14/B93niMgB/wY4f7H+DoseNmF&#10;PX/IOgZzNMXkkM3F45AHte58ZEeot+Daxv8Akf7dfYqvenKv5THIGdgrG9kHB+v4+n+8e0DqqEI9&#10;CAfn/q/1Y6L54wcEVHQd5vFx5BZI/CJEkRUdl9N3b9GnSfxzf8/X2u89ko5K3F1d2KT42GKxPp8k&#10;Hp+g5H1F+faOMHQy0K0Y0r5jyPzqOHn69IZo3kgqKVBz64/l/q9egm67242KoNzYgBA8O48jXxAI&#10;Qwhyr/caAxtezBxcr/re19tHPpFIFMgRSljp+tl502Av/j/sPZZegrqQDU1RT5+pJrTNSP5/Yt2O&#10;7EF4nij4SB/L18s8ftPyoWT5M9OvurblU0dL9xKC0hMyD0SMxCtGrcccDjn/AG1vYv0G46eiBqKm&#10;OKaD0+uRVcC36vTzb6j/AB9hPdI7m4BUAq68c6fsrWhPAnjkdDu9uXVVeNQ1D5Z+yhP/ABXy6qqz&#10;vxrq95rJt7Cbgze3chOk2mHH1NTSODLYKrTx6S1gpANrAk2tb2LmD3LgchTN9o1IzTQlWMKxhlfR&#10;6Qw4t/sP9h7Al1a3OtDM7IgYVDElaVNacfLgSoHkRWlVfLPPO17TPJYb/B4ccylRIFDFQcAkHPEk&#10;4rwOK0rVT8kvgl8ldt5emzWOqtx7jbAZSOtp6KtrsiktTGs3kl+1eVmja9rMpPF+SR9CM/JnbW+K&#10;h8xPtueqlhkx0dVAtNqZqWppAZfLGg59QAVx/Q259nK3SwIhBDRamHACorjI4muc5OOHlOmw/wBV&#10;d7gS628xSCgFRTuYA1BHHjUiorwPy62RP5S3Z/XUHUu0Ns9hYiPaHYGEyVZg8pSbkHgra05GTSqy&#10;vU2DRktqiIJAI4IFvdC2ci3h1123kNwRTz0qZqpTMRRorxqxqG/ytgo/5uKdS24JP+Hs7g3JUWtO&#10;0dhB4ECgA4Go4fyHQgvtut7uD6Z07QBT58AOIpjrYZiFLW0YjBjnpyghYXEikKoFieebWPsHazJZ&#10;jHb7zeYppqmnqsjmKnKIo1Ksc9RIJzLER9NTXP8AsfYfEqQ3TKmFqRT5en5A/lno2NtFJZJbsoYA&#10;Aevlkf5wT/n6mBQFCgcABQP8ALW9s3YNTXZTcNbmJ42aqyssVfI7AeQztTIsvkP1uSp5/r72btZJ&#10;2IwtMD8NeGKeWPy+XDq1rGkESxDCqKD0waU/4v08uHXSqqKqKAFVQqgcAKosAB7bKXB7ryW1t40e&#10;EostkKfP4UR5ego4KioE5xtSlakssUKkHxsgJJ/oD7SvqSKSgorZ+VfX5VGPz/Pq8kttHOrFgrCo&#10;8uBoT86cPz8/M+bRdS2m6t6C1uGYaPST+SCR7Ruxvh1373LVQ0+0+uM9LSTuRJlsjSS4vE06A2aS&#10;avrgiALyTYk+yu7kjghEk7KunyqK5PGnp+XSbcOatl2RPFvrhE+1gP8Ai+k5uHeW1dpw+bcefxeI&#10;DC8UVZVxJV1BPASkoVJmmY/QJFGzH8D3ZR1L/Kw2btfaOPfvvfErbghzNXPLgdlSQ1NEuIkiTwUd&#10;Vk6tB+95Fcs8YICED68gNybmkfieDk4K6iR6+Q9aeY+fUOcye+1tDdtBy/EZyFHcTpWuaeVSPyH7&#10;M9Bt/pUzufr2p9ibRfI4c0l13LuGoq8HTvXGUApSYSSA1U0SIdRaQwFm9K8esjRkZunOjdt5jYnW&#10;XXO38ftfKVEFdnVmhXL5HcFVQQSUlPPla2t1l2jWSQKlgq620gE8hme5knkS9C6ZFBAYE4BpgeQB&#10;oK09ATwwCzztzNzBIsjzeCxx21oAc+vn9v8AsLHE7Xys1dTZ/cufrq/LQU1TT01JQr/CMNQQ1kkc&#10;1THTUMBMkhYxRjyVM0r2FgQCwJWMh2dFh8fUV+1cZjNvUdRC80MWPoYKNnnk9CCVacAF10sGuOLf&#10;QW9spaPeyI9wzNqJrkjyyT5UxjgPtJ6efbJL64UbtI0zBvxMT9pz/kNPmel5bi31/wBf2A8+9q3c&#10;9bUZfM1tRU16AxRSjhLLKn0i+ikgk/T68/Q+xbY7ckRWKmBTNfSvxH5V+fQrhsYbOMW9uoWP0J/y&#10;nrv2Oux8kkz00MLuA0AOmQo2qRjo0sfxqtpv+OD7kywKxRAUpjiK1+ynyGaU4eleg5ugoprnNMeh&#10;/wA3Hr3++/23uwXqjMFKNKeeTQ06urarAoU/RG0g4uvIJ/wHsW7fIBRZCNINafln9v7D8gOgbuUS&#10;fSO4wy0p58ePyzin8ugZ7ExLVckNTFCZTB9QLNdWYAnxnkjj6D2DXde7KyCnyNNHpdFkDvpYAzQF&#10;mSVSDe5F+LC/v243R8TRUcKip8ifKnrwPpWuOi7YbBZpVlXBIIzTHCn+rNOhB25QR0tDTkLZhGur&#10;g8NYfS/sh6r/ABXcEtdEjyUKRSsJGOqXxqmqKJzYC+okf7bn2GSDLdh6diivmP8AD8/Ph/g6k+GN&#10;oLIJL8Vf5+vSl9wd2VZpqcy+M+CCm082FnZWvcfjn6g/7Dj3a7mKJrUYpQ/b6fL/ACU8uq2CLLJp&#10;atWbPlwpj9n7OveyX7qkqKiaqqCfIFPL6ufUbW+vFv6XHsJXBFA/DiPTFP8AB9vz6HdmFTTGRxr9&#10;nAf6s1697CnJSM7ESKQXW9/6KfUbf77/AF/Ze2X+z/V/m6PLdExw7fL/AFf6vTr3uJjqbz1CIwso&#10;a4YH+n+9+9hSDUYH+r9nT07mNa1Ar60/w+XXvbluKnIAhPBRAb/UWAuOD+bW9prlaoHByM/6sY/l&#10;0ntJgT4g4cP9X7Oveym7lhEGZr4gLATuwsCB6hfj3VQWhB/PqTLNg9sjDzHXvacf6fn6+6dP9e94&#10;x9ffuvde9zYW5H9D711ccOve3yiPqH+Bt7ejrQ9WX4uve1vjzcAf04/3gG3+8+1qfCD8v8vV6UNe&#10;ve5k/wDT/D6D6f4m3P8Aj+fbjf2Jp08vwY697SuRA1Hjjgn682+v19oZAQKjjT/V/n/Pq34eve2Z&#10;h9f6i4+nst6Y697iN9ffm00FOlcVBGOve59ObgX/AMLf631N7f6/uh6eHXvco/Qgf763PtxKaunD&#10;SoNOHXvbJUjk/g/63H193fB6QXFRJSuD1722N/vXvYBbt6YPp173Gktc/wC8+1Cgig+XVeve8Xu4&#10;wM9U6974m/5/oPp/vXthgGqy4FaH/P1sde99e26E9b697yD6D3U9UPXvfMH3sHrYPXveZW/24t/j&#10;/vfupHVh173lv73Xq9eve/f8T/vre/V69Xr3vv3vrfXvfv8AW/339feuvde9+9+6117373vrfXvf&#10;vfuvde9+/wB9b/ivvXWuve+r+/deGeve88Y+n+P/ABHupOetkmnXvc+H/bfT8Xvf8e9nFD14de9u&#10;0J4AHF+fz9Bxx7Xcc1rw6UDh1727034v/wATzb8D3s9Ojr3taYlrMlzwGAH15/qvtK6tVgB6/wA+&#10;jO3BxQf6vXr3sSIJ/EI3LWuAv49Nrm9/8PaBcinz/wBX+Do3tzVNPz/w0697g5quL0g5sfXe1yPp&#10;a9/9t781dQI9B6f8V01dsQ32Dr3sDs5PqY2I5+oP0Fvr7WqQRq6JJGXJJpTr3tEzPdiQbc/j6/63&#10;utc8OHRbqJNWFT+z/iuve+UbX/x4P1A+v9Dx7acamof9Q69oV6VwR6fyp+3r3uSovz9b/S/9B7Zk&#10;IroGOnGpwAp173nCi1/yfybHn+vtsnqhyB1730RcXsOOOCD72D177Ove+Nr3Fvx9B79QUp17r3vk&#10;FN+fp/vfF+Pfievde98rG1ufqTc2/H0vb+v59162anr3vrQf6f4gW/3n3uvWqHy6978Eb/W/3n3s&#10;kdeAJ4de95Qj/wBDz/h9ePderaW6975CGQ82H9Tz+Pfut6D1730adib25sOf9697r1vQfy6976+3&#10;bn/X/r/vHv1etFD17314D/vdrfg/i49+r14R0Neve+Bg+vNj/sb+/deKHr3vh4QPzx/xr+o9+r1Q&#10;huHDr3vLHEtwCbfi3/Bfzxb36vl/q/2OtfFXV/q+fXvbpTLGOL83+l73/rx7sCQ+rrVKPXy/1f6v&#10;8PXvajogPItvzf8A3r6+zW3ylPT/AIvp9coeve1dB/mz/vF73+l+AfZnGSYhp4EH/D1aI14de9wa&#10;sfX8fT/E/wC39p5lrQ/6sHowj+Ff9Xmeve2WUcC1r2sP99/tvaOUsRmn+f5/LjT8ujOM1Qgde9sk&#10;jWkP0tz/AK/+9W/2Ptig6bKgnPl1722VzaoyefwP8QT7bC6MHoulXQdJ4/5Ove0jUH1W/wBj/r+7&#10;eXSBgK9e98Izz/seT9f9v78Pl1Xgeve1JjTZlH9eP95B/HtTGe7p0ZU9e9iPjjeK4+oH+H+x+v8A&#10;tvZnBWo+zqjVp173gya3RwTZTaxtYi9/6297nNCv5/5OqE0pTr3sOKtdMrfg8+0LfFUdUPGvl173&#10;Ixn+fH+w/r9b8c+9x4bV6fz4dUbj172POHYtRRf4Le5I/PBtf/ePZ7bfDQ/6uP8AxX8+kslNVRxp&#10;1729DkX+v1I5P4/qPbr1Bp5cf8nSGQaXIHXvfV/8D9be6BQQTXh6/wCTprr3vibEWNweb3F7ED68&#10;f737sO2pHnUD/P8A6uHXiCPT/V/l697xMAQCOTb8HjkfUE/j3UEqaHrasVGPl/Lr3vjxx9fwQb/U&#10;AXvx/t/diGVqAUof2E9bLH8OB6fb5f8AFde98CLt9eLre9lH14t/sPz7dyoDU4io/wAJ/wCK6fUs&#10;oKgetKZ8qnj88fbjr3vifqf8D/xPvwyKnp9DVQT6de98fe+t9e9//9bQbf6/7D2Xr0anrf494/d+&#10;qde9+9+61173yHvR6utKZz173lX9X/IX/E+6Hh0pHAfZ1724Rfj/AFh/j/rj2mfp+Lz697doDyv+&#10;B/oL/Tn2kfoyg697UlMfSORzYf7G1+f6+0LA6+lsddfXvajpvoLcHj6fk/149pJTViG6WDr3tytd&#10;B+bXP+2/pf21+Lr3XvbZUKSG/Nxwb2PANz/r+3oyAPz/AMPTUtAM4/2eve0tIo1MPrYn8W/2PswU&#10;kMAfPovmHdXr3uMY+f6g8H8D6f7H2uhYEivl0jcUNR173NhQi1j/AKm31PFr/X/Yn2riK6gPnn9t&#10;P8nSbFaEVr172psZyxH4JH5F/p9f8R7NrclQrHNP9npMVZQKjhg9e9qhf94Nv9f2ZJgkdMEUbr3v&#10;Og5/1v8AE/7YW936t1725R/T+pAJseLA88/7b37qoIXFa9e9yVUWP+8cE/T/AB926d6978eP6i9z&#10;a2n6/wC34/w9+63173Hk/re34/2/up6pSvXvcBx+r/XP5PAH+t703+Hrxp173gP+3H49+HVT173j&#10;Y8H/AH3J/pf3tiKCvVePXvaPzaala/8Argf8g2uL+01wTSn8/wBlR9g+fr1dvIHr3sLKyL1N/gTz&#10;/sf99+PZXN8fTMgzTr3tjkjP+t/sP94Hug6ZI697imL/AAP+w593D9Up173zRCP9Y2J/xuPeia9b&#10;Ax173lA4/wB9+PftFck9OiOorXr3vl/rfj/Y+70HTukeQ6979a3++ufetIPWigrkde98GHH5/wAL&#10;fg/190CkZ6Z8NqVPl173hdD/AMbA+n+v72G6p173iN/ailMdaoR1734f769+fe+vDr3vl/xT3vq3&#10;XveYH6fj34V6ejJPXvclPoL/AIFv9t7uqM5xw6UL173IUWNyRf6cfT3d4mFdOR6dX0nr3vnYf776&#10;/wCPtOUU8ePWuve86fQf63+x/wBbn3vgKDrY697yAcgW4/1uPamEUBb9nSlK0znr3vkXAuP6D/fA&#10;ezdRpQKPL/Uf29OVx173GZv8f99/j72SfXqjHr3vAxIt7o3TDMRw6976Df8AG/etWK9VDde99A3v&#10;/wAR7SsSxrT9nTimvXveaw+v04/w9qkQJ9vVuIr173wJI92Jp02Sa9e94zz7SyEMajr3XvfvbfWx&#10;173lQc/QEf71/sPfunBjr3ubEt7f7D6/X/ePbsWkNU8ft6fiVS2TSnDr3tT4el8siLzcsBwORzz7&#10;PLJEletMf6v9X29KowpYmmB173YR8X9hHLbjxzNCGQSxm5B0gk2N7/0/qfcucp2JX9VlqCfQV/Kv&#10;D59BXmm5EFk7VzngP2f4DUdcXcIjO3AVSx/2A97BfXWJGHxVOsa2ipoo0S6/RrBQTbj/AG5v+fc/&#10;7TbIgStK8aV4cM/t/LB8iOsO+cr9jI2o5atTXj8s/wDFdAJu2pXKVrQXuXYiwJ5Qeoi/+wtwPYs4&#10;2ukkkT13Af8ABsefrf8AP+wv7FkUSk1ArUUH+rHCmOPUT3Epa4BUUrj1xjpHZPDwQ0M4ZLHxlrEA&#10;LdR6dIHF/wDYc+zA7Rf/ADbswJIQ2ub/AE1G1/8AYj/fcEO7RDSwApw/zZzxNAfsOKE06PNvYjtr&#10;SuMj7aevyp69V0fIGl1QVMUcWrT5mJXT6WLhCLqL3FySPpb/AG5H/bwA5+puo/Bt+Rf3EPMbMysK&#10;HFcCue3141rkUIr9nGQOWWImRq8Knz/l6f6vzot+VZL0VTAfQhUeoJbUpbTJexH1BP8ATn2IQqwA&#10;FuBYKD9eSPp9P9j/AMj9xb+7J3epTzNOGK1rx/L7eNKYEppupt4xEmVoaCv5EDB/LzrU/ZVfNtB6&#10;qaSr8bs7yPNqAC2A4WQ8cDSbkXNz/UW98o28hJvyTxf8iwN7/wCt7pdW7wAK2aceHrw8vOvqB8q9&#10;XgujcS6qUrmvnjFP28D/AJc9Q66lGLgMIZYljSw8TFVR7uosgv8AS9jcEc/Uj6OMK6vU5HNgCT+L&#10;6bgC9vZHeS6EKQcRxHmTQEDiK1FQaEj9nQytLdEHaKAZNfX+eegyylRaYQozrpDM4CAAEjUQ5A5K&#10;nkfU/U3PA98pJ1iBu3+3NgB9SR/T2nhtZLg0IyDTAyT5ggD9pHAVrwHRjcXkVtGAtaGgrx/lSvAe&#10;fWDG4WqyM8QiiJ1KGVWuW1SP40Cs5sbgrZTx/rj2m8lkrghW/wAP1fi/Buf+J9jLZ9nQkMwGn7Bx&#10;88D5igFQDxJ+LqPd838CNolNBnBp/gp5/D9or516NJ1R1VPLVRyzQEMSkhVEcI5sFKC1wCL345+t&#10;/rchzk8l+6VDqQCfybEarEcn6Dn3J+27Qht1KrQEU/PNDXhw9MU+zEUbjuxmmZpCe41x5H14Hjg5&#10;x1av1V1O1LhYZDTyxyCGNRJoUSp+3rLEsOWP14/x+nFstBOspCliWuDza4F/6N/vA9k2/W720QmC&#10;5NceuDSlPWhz/wAV0acvTF7iuAGB4Vp9pIIr/qHTV2Tt2THwTq0apFGirdlYqXJFgdJ1DlvUfz/U&#10;e5+XrhDAwDAWWx4I0gjSA1v9j/vHuHZoWDntqPLOTxJpUgnhTHA16lAXapbgNxA4fZ6V/LB8q9MP&#10;SWxWyuZjqp42YvMSkn7bR2SUDWB+LGxJP4BP049li39nTGsg1gt6ri55vwbf7H/D2vtYFnqAKKB8&#10;sfM+lMfP+fQL3K/aVymrA+fAV/1V/L59X2fHPrqOhpaSQ05BdYvXoF7KAVUgXDfVrtf68/n2T7dO&#10;SBklLE8km4INjwSbf74+zYisak/Z9v8Axdf8Pr0VLKzZrx49WZbWxawQRKigBQLCzAcXFuf8PYN5&#10;GpLk8j1EE3HpIJtze3+3ufbTmi/Z1WRgELGv5f6v9Xl0JFPHYDj6f7f+vtNTchvyDcjSR/vR+lvx&#10;/T3QxMor5/z/ANXy/wAPRepoajH+r/V9vU5WFgP9h9P6+2SV/G4sSo4sT9PqOfr/AK3+P1v9fdVN&#10;elyOStT8uH58f9j1x1z9w1rihsdIBv6r2P1/A5t/t/z/ALbZOQR5f6v9X+Hp3V69ctJ/x/23tSY3&#10;KfuIuohAV/SdR+n049sRkZbix4Y6aLhF1HPWCaG4I/rf6/T2PuzsyyvEoYAagAeLg8XJtf8A437X&#10;WzBqM3E/6h5/5em1kWQVbj6f4P5dBxu3ELU00vpLWUmwt6vrq/2/4/x9nA2RmtaxL5bHSDcnSRzb&#10;8/8AE+/ThijTBW7ipABBrX5UxT0rX+Z6W2zqp1afThngK+npw6rh702Qs8VTenjdQJwxaMlVuNQU&#10;aTzc2vYfT/WsTGYqv8sNr8BVIt9bcLpI+n+HI9kt3EFo1ctUGvGvE0PE0OflU0OCRIGz3QlVeFTx&#10;+37ePH50/wAPVOvZWyzQZdz4mHikNrMFhABY6wVIsLMbqCb8cc8tO4YvOkjFbCz+q39f8Tfn/D21&#10;aTfTuqjuYlf8vljzoK8PzpUXWzDw1UUJ/wBWelz1JUpSPDF5QAn6ozZACCDcjjj6kE/63HA9hdIz&#10;xzHkgK1uAf8AY8f4/j2dMzGEY9f9jh/qxX068yhHI8/9X+o46OtRQ09XSKVVGaeIOASum7flWI4I&#10;b9Vx9b/X2o6CpEiqpsA4I03/AMOb6faJEMYKsakHBA8q1AyKH0/PjXpYpV4yDn7afs6Cfd2Halna&#10;qiU3hKyknX6TazEFufxe17fTj8e27I4xmkfjUpuTcm39QQR9foP9b2fWs8elWQ0JxTgQePnX+fHo&#10;juYlB0OP8lf9X8/LpQbU3eIqWJXdRLBwHTS40ltBRg54urH8cn6c39o6qwDC7i3qJVvSRcH6jkc/&#10;6/sRJcxzDtBBUZHEn50rg04+WMV6J5VML1X/AFfz4/KtT0N2I7EhcJC7h7BWjbWpsRaxupsLHjT+&#10;T7Lv251kueoZwINfkRg5C3IJvYpYA3/1/Ya3SCMxvKFxkgV4mnmc1NaHFRjobcq7t4LlGqBwoeFf&#10;L5fsrnHRz+ku2qWMw4+rqVAJCoNX0Xj9Vzb/AAHHunruP4/ZGjrayRKWVotZKnR+AfqTb/Yf4+wg&#10;6KVVV7afPAr/AJP5j5DqbrG8jkVQpFCP9X7P2/tHR26HIUuQhSemlSRHUEaSD9Re3sned60rKS8g&#10;gkUC49S/kXJFgLX97htn1aXFAf2fb68P29Gismqnr+zqb7C/IYWWjYq0ZXTyfqPpybn/AG/tt4xH&#10;Svn6jpw4PXvbSacBhxyP96vYEEe3UNFoeI6Vw/BT0697dKaAE2sb6bm3+2J59uqzLQrXj/g/1fz6&#10;UKDSo697kzU+pdPF7cDjm/8AxHu0ncoK16syMRUCvXvbPLSkN9P8Px9b8jj8eyC+Y/EM0pw+fz+z&#10;P+qnRZcRlmJpXzx6de94hCQb245JNv68Dn63/wAPZSZypAY5PDpGRmnXvfViByCLf1vY88/X/Yez&#10;i2YOAB5/ypx6UoKkKPPr3uLJIIwxYnnkLxz+Byb8W9m8ZoACeHS9apQHy697bavJExhAQqj+n+P+&#10;H/Gve5LmgIHHyr6fz/Z9vp0zPdLQ6ePEelP9X+X0697TVXUBxYWNxa30tb8+y6acOhrx/wBX+ry6&#10;LJbjxB/q/wBX+Dr3tK1OrUSfp9L/ANSPZHc/GAPTotmyKL1722MSGsRb8cDj/Yn/AIr7KTUGh/1f&#10;6vPz6Tde94Wpze4HH9PwP6XB93UMcjy+Y/z/AOr7Otde98DTAi9jx9eP95/HtUgZkBPVvDLDr3tu&#10;lg0MfrY/T88f4e2i1C2rgD0w6aT173EkWxIH/E8H2nlJPaMj7Ok80ZcAjr3uG4v+Pp/xSxHtKQSK&#10;dF8qkgr59e94PESf9jf8fX/Ye9aeqiPFOH88de98hEb/AO8/0P8AvPv2kdbES+nXvchIrX9JNvr7&#10;8w1LT16c0VX0r173mT+h4/AH1P0sP959teAxA0H7erRwa8g9e99kc+k/4m9/z7ejhI+L/J0rEIIo&#10;3+z173xHFuQBcWPt1QAcdbRUViBx697kK1/r/UfSwP8AvPtZBJoHHzr08CV697xk8kf7f+vuskpY&#10;aRQ460SWHXveJhwb/wDFf9b2nB0HUOqU697xWP8AQmx/p/T6W9+aY+ZHTchAUgmleve+YQfn2jaY&#10;1xn7ekBehqOve+Wkfnngf4cj6n214jjz6rqPHr3vCR9R/sOf959qUcEVrT8+rVB49e9xzx/t/r7d&#10;D+vXj173JhYCw/xt/re1MUpwwyD05E2lh1728UrAlQeP+R349mEd0ue7pesqDz697WGPYDT/AI2P&#10;P5v9QB9Le7G5kPp/P/P1UOTk9e9iHhpNRQX4uPpb6fQW9+Ema0/1f6v5dJpWIYEDy/b172sq7mJS&#10;L20c3/H4Nj/xPtUhqg6RP172kakHm/8ATi1rn/X96cVQ/YemW4de9puuvpYWJPJFuPz/AF9lp4dJ&#10;M1697R9WLN+fpb+oBBv9B7rIglQ08uHzp6/4adWrUH5de9p6oHNvxb+h+n9Ln8e0cldRr5f6q9NP&#10;1721uPxYDnkfU/S9/dCVrT1H7em+ve8PtOerE16976N/8P8AY+9Urw61173hP1+lvof8Ofxz7917&#10;r3vse34yTx4daPXvfv8AfXP+Pt3rXXvfEkf6/wBeD/tvofbUjEMB5D9nWx1733+R9P8AYcf7b2yT&#10;U1pTrfXvff8AT2/rUKFbzHWuve/XH9fegyDzJ6917376j3uokWg69w6979+femDBwT9nXuve/H+n&#10;vcjLQr9nXh173x9sA0631733f3cOAtKZ9etde9+96c+SkkfPrfXvfXunXuve+/di1RQ/t6917317&#10;1WmB17r3vsWsODfngf7fn3rr3XvffJ/PIsP8QfwOPe6mmny69173zF/pcXta/wBT/vvr7117r3vk&#10;f8eb/wC+49uRivWx1734e9vpUUAyevHr3vofn/W93fy+3rx697972vcanFOt9e9+97bJrw+zr3Xv&#10;fXvfXuve++Pfuvde99/4fjj/AHn+nv3Wvn173x9+63173737rXXvfE/7f3vqnXveJxzcf65t/r8G&#10;/vYJBqOvde93ffy9e4RuXr3+5NfVL/HevKmGGnEnLz7VrqjyUMqi5JFPI0tOxA4Ux+5i9v8AdjPb&#10;NtjN3xZUeqE54/wmvA/iHWNvu9sH024rusKnRcijU4eIo4n/AEyjGeI6jzxh1IIuCpB/re3Fvdz2&#10;3akvTxgMpMkaEi4JKfQWP+8fX6H3IiM3iFmznieHz8zX0z5jh1COqjBjwr+z1/PoItxUo1sdLKUL&#10;2K3F2tqCm/8At/8AA+1zHVEoYzxImlCQBcoeAxtcfUc2/wB697nUy0Ip+z/Vn/V59JZ4yTqTKmp/&#10;2M9IZKRY5NZvoa7WLmyyA6io/NrE2B/3se3ebKSy0kMDyanpHuL2s0bR6XUL/U2B9ohA6kK9c1+f&#10;5j5Yr9nDGOmEhTLD8X+odM0OIgp8jUVUUASOujCtp1BhMkhaMu31sNTA88+3jE5gpLTSBilgbJrN&#10;iCOGBHH1+ov7TT2+aKBXHlUVHlkVzx6S+AI5qDgfPGP8v+rPTLuPBLXY+tgcLM12D3Q3N7FlI+oH&#10;+pNh7HGhr1yOMkiLgyPGDYA/RB6mA/rcfS3sungKyqRmn2iv7cCg8/XHy6FVhcAwDV+GvmPy4/bx&#10;4dV2bx2nJtXfEGRgpylGtSFLnS3jkmk9MbFQLo1+De4tcH8+whrdxZ3a2V8uOrJIFB0shkPhlQsD&#10;ZlsRxbn2T3u1Q3kTeItRXy9fUcPLHH1z1S5tbS6TRKmr/Ic8OHl+XR2sDtTa2/8AbSQZ3FUleZYg&#10;yNLTRmohZY/GCHP9bmxA/wAf8fYnYvvCnqkWhzkCRyaRHrISRKhpLghfJaw/qfz7jDcNn3C0kbwW&#10;qmTmtQCcE044/YeHr0Hn23c9tl+p2W4eInNAxFNP7QfPHl0EWV+G20Zpv4riKNJXWVZIxHGKeamE&#10;VmHrpwCTewHJ4uTc2uDvYfWfTfZc1DPk8XHHPRPM0dRSSrTPpltJKJDb6Xs2n+ovx7SHc9yQn6jJ&#10;+zgeHr/PH8gehbtvuVz1YIVunE4HAstT/Iiv2/6gY3r9+yOv6Goo4cg+UppxFopMsstWYGjXTGYJ&#10;VIYXUWNyQQB/r+0FnPi50TuCfFVdZhamOXE0KUUU1DU+E1YjlMsTVpTiRhqtq+tja9vZZJuUocz6&#10;tRJPEVHoeH4vs4enRgvvLzRCpi0xn7VIpx9Dk/b6dLjH797MgasWUYmqarq/uEWqimBoo2hRPBSq&#10;CtowylgHubljcX9vk3RfRzx47zde4SpOMgalpp6uldnaMMZrTsGAkOok3b6fT2yu5Xgrpdsmvl+z&#10;h5f8XXosl92eayrDxEFflwr9vXcOY7HlqKt33VMgqzFK1LS0uMdKdreIikM8TtGtluVBNzzcEm68&#10;wlRtra9JJRbV27t3blCqKjDGYWhp2lBvGymd1ZiGP1ubH8/X3SSW6lfw5c/KpNOGaA/4Qfzp0Tzc&#10;8c1XFPFuTXyxSn7Kf5/LpKZjq1dy1VNXbsz27ty1UczSwU9fufJx42nYMJYnjxNA0FOGTizBLqfo&#10;QfePObyyEWrxVrrE1IHiggaOKBdKAXSGIAfUc2HtBLbTPQuK/wC9DBxQ+p8s+fD06Cl7uV1uDH69&#10;mmNclifM9LXZvV+1MWnkpMJRRVKVZ8tbPF95XzFWLgzV1UXkP1uLuf8AifYN7krq7L0rxVVQyloV&#10;qBJIxQhFF5OLcmxvYf4/n2m8GUyfAQDjgf8AVjzz1W2eOCUSRDHDHD5V/l59DVjqSloSBTxoAGMd&#10;kAtc/TgeyL9u0pxNVUwUBkkFREkc80xLJE6yCQvCxNijobD/AB/1vdG29m/Vk7TQUH+X1/n8+GOp&#10;F5fuHuIVmlAVgcAenz+fSqjbWgb+v4/p/gf8fZIN2tJQNOIaosKmWR4Vb1RRTC4dEUXtq5sf6/6/&#10;tfDaaeKYx8hWlP8AV/qrJW2O90R4q0CAD0qBw/1f5uuftkwgPj1TqIxJKZA6FgpJiAeNuLg359ib&#10;b4iq6iKcaf4P2/7PRxOCPh8hT/V/lzw697HHalXLDPQtYxosUwqSB65FPKAX4BUrqBH+39iuzbhw&#10;wK/6vl/n6D9ymosoofP+f+qvXvZxNrbyNFjmmSYyaUdpCNNo5JYvF5tIN/qC1z/r/X2YeL4akE1r&#10;Wnn6U/1cONPkDtwIjbS/w8PX/V+X5dNtVQRVTAOv0KWtxdUfWVv/ALx7LX3BvmXKyiEzuJmqGp5V&#10;Vm0z2RAbn6X/AKcfX2nvr4yxq1ACCf2UIP8Asfz6PeWNtXxDKoopBYA+XH8x5dTookhQRoLKvA/1&#10;vwPaW2DRKtJWyTNJIp8wZSGsIzGCnAN7F+R/j/t/drKKiM6ihNPtpQE44cf9Xl0JN0UYjAy3A+Yx&#10;5eX+A8esntEb6q4KekqBKyKZg8QRblJCCSZDf+lx7b3BlSJYx5/6q0+eaf6q026AiXFSB/xQ/bQ9&#10;e9lA3BKihwDpEqPJKQBp0r6VsB+fqLf8U9hGch2AHl/q4H8uHQ3soCyan8sj7f8AYx8q9e9hVWXc&#10;2PBkf0/1VOCLkcf776e0jg1NDWn+HzHR2kYQagcAfz8+ve1jtvDr4HqZF0jS0gkYXCIo4DfT6nj6&#10;f7C3vWCcmg8/kfn+XzxX9hFuV4wfQpocYHz/ANj59e9tudiFRNUOx9Z/ToIsLKLf7xf21JqaKjDH&#10;zH7P5/Zny6etT4UKr5fP5/7PrwPXvZUd+0rU+YMhSyzx3BtYFkOk/wCx/PtmEARkD9h8v9WOpK2a&#10;VZLMAcR172gH+v8AsPbfRr173w9+69173KiP6f6W/P8AiLe/dWXPXvb3SGzD/XB/qeLW49uxnFOr&#10;D4uve1tjyfT/AK4tzz/sL+10WgoATT8unMVz59e9ukx4t+eTf8j+v197b+yJ+zpxPhJ697SuQH15&#10;P6SfryDf6/4f7D2jbj04Ph697ZfZcRQkenTPXvcNvqf999PemUrx6WIpVQrceve5lN9Bf/Yc/wCI&#10;90PTg/1fz697mkfX3ZcNXq/XvbPVD1N/sf8Ae/br9I7niD8+ve2pgeR/j/Xjj3qo+ymeFekx697j&#10;OOf9f/iP9f2rXgD1Xr3vD9PdiKqR69U6974kc3v7ZfSq6B/q/wAnWwfLr3vr21UjrfXvfMH3U9UP&#10;XvfIe/efXhx697ype/8AsPezw6v173mH+2/3m39PdOt9e98vp+P8Tb/WFve+t8Ove/e99b697797&#10;63173737r3Xvfvfuvde9+9669173xJt/sP8Aef6e/darTr3vw96HVR173njP0/wP+9/T3o8erHhj&#10;r3udD+of7D+n+sOffjw68Ove3eA/Tj+o/rz9ePa1fgFPl0oX4eve3am+o/wvY3P4+vux6eHXvawx&#10;f9j/AJHyOfx7ZfD16MbYkUPXvYgX/wAnSwBNgb3sfSP6j/Dn2WZBLVp/gz/q/wAPRpEStWrQftGf&#10;9Xr172l8vUFacgni5sSf+K/T/W9+rq/wdJ7ly1a4p+fXvYP5aYl+DwCwP+F/z7fTJ0dEVxlSOve0&#10;vK1z9bf6/wDh9fdyDSnSE4ND173kjb/Efj+n1/A49tiv+r+fT8R8h+z/AA9e9ucOjSL/ANTa3HB+&#10;o4/4n2zIe7Hn1c0r173KASw5H/G/bf29bASmeve/ekW+gtz/ALD37rx0Dr3vq8d7+m/vfXuzr3vK&#10;skQ/1P8Asbf72be/U6sCvXvfRmiH+p/33+w9+69qHXveNqqMf6kn/W9+61r9Ove+P3aC54Nv8B/r&#10;+/U61rPp17377wXNh9OfwOPfqHrWs4FOPXvfIVpA4X68/wBPfqevVtR6978a1j/ZA/3178f8R79p&#10;HWi9Mde98PupD9F/3j/bWt73Tr2o/Lr3vGaiRv6X45H+H596x1ot51697xNNL/vf0/3u3497p1Qu&#10;OJ/nj+X7Ove8Hkk/1R/339APewKmnWi1fKvH5f6vt6975Kzceo/U8f635H9PewC3HpvUWB/1U8sH&#10;r3tzpBY6r88/4D6/n/evfiet1PXvavx7DUq3vf8APJ5tcf19mVsy6ePn/h6fBpGT172sKT/N/wCI&#10;H+29msLak0U4f5erxnr3uLWC4Yf6/wCfpx/X2zNSgP29L4mqoHoeve2aYCzG354/r9f6+0EmdIrk&#10;f5f+K6M4fP8A1cf+K/n172nqkWl4P1J5A/2P+t7ZPXjx697Z6snSR/rf43/1x7q/xCnD/iukV15H&#10;7eve0vOTqPJ5/wB6/wBb37oqfJrTr3vhH9f9e3vw49V9Ove1Fjj6wORyeB+eOTf2pTiK9Or8J697&#10;EjGH9qwP41cX+l72t7M4eOPTqjVp1737JD0EcfpF/wDAAWH+9+7zAUDHy/2P8nTZxnr3sN60HysS&#10;LEk/S/1/wv7QvTy6qflw6975442mH9Ta/wDhz7bHEdNuOB697HXAtqoY+bfSxB4t/X/evZ9a1p8s&#10;/wCTpO4oRT/V/qPXvagFyOOP9f8AN/zx7UMpZjT5dIJaGTBr1734/S4APHNj9f8AW9+KkrTApxPy&#10;/wAv+ryHTNc9e94nNr/7yODcAgaQOTb8H3UAHAr5U/l/q/Z1ulT28Ove+B/NuP6e6cT1rr3vq17X&#10;t+f8SOf8f9sfe604dbz5Y/1f6v2+fXveO4t6vrb08f717dIzVfzp0p8MhgVpxzT8uOT6ev5de98L&#10;c2P/ABU+79KOve/W5t+b2/2Pv3AVPWqimry49e9//9fQZb8+0A6NDw63+PfH3bqnXvfvfuvde99j&#10;3o9XXh173lX9R/1x/vf591Pw9KuAHXvbhH9Bb+ntK3TsdNQP+rz697dIT6lv/W39bf4+0rcOjKA4&#10;p172pKQgj+v5/wBa3Fxz7Qy1DAj7OlqsVao697UlIbgf14P+Fj7SSDu6Wjr3t4VbxseD6Ta/9f8A&#10;Ye0jlhIpHCpr141xTh1722VCkg2uTf6f1v7VpTIPWnpoNfTr3tMVClZXuRy39eLG5+o9r4tJVW+X&#10;SCRdSgn0697in68/T82/P5t7WxFR+R6QyjHXvcyKxsb8DgC/AH19rV+Knr/sf6vz6S8Gx172occL&#10;OCL2Nr/4XP1+v++/Hs1gA0ivlX/D0lYaRT0J697VKfj/AGH19mn4yOmX+Lr3vMtwR/r/AOv/AIH6&#10;e7daz1725QfQf74m359+4de4NT7P2f8AF/4eve5ijjn/AIn6f092rx6cHn1735x9SR9P6f4/19+6&#10;9173HccH/fEW96PVT5mtOve21/1/T+v+F/6jn34mjGn+r/D1tsEgde94T+f96F/9691VSTX06rSo&#10;697xt9D+f+KW5+nvZpQ16p172ls0LB+Pp+fxwPr/ALHn2muRSEUOacPl5/s+fVmFEHXvYY1q2kkC&#10;/wCv/T6+yyfyPVJOPXvbDKOT/j/yL215dMH1697iH349aPXvfH+1a17j/ePbiDz6vGPM9e98wP8A&#10;fH3fp6leve+Xv1OnQpPXvfLSSL+96er+EfXr3vgR/vj79Q9NNGw697xFTe4/31/6e608j00R5Ede&#10;94iL3/x+o/r/AK/txSANI6o0f8PXvfDT/vv6f4H3YFfPHTehh5de99hf9f8A1z7314CuB173lHFr&#10;cW/p73SnTyqAcde95lb8fQf0/wBjf27CwDH5/wCr/Vjp4Y697kq1hY/74e1RHp07Unr3uQhvyeTb&#10;6/0t+OP969sSJqPYM1/bXregnr3vMBb8G35FrW/PttYHJzgdWER6975L/wAT/vr+zCGFaU8v8P8A&#10;qp/qPSgde942+vJvYW+ntZ17r3vCfdemz173if8AHuj9MP173i/33/E+2XyOmx173kQfn36NSW1e&#10;Q6eXHXveb8e1PTnlTr3vgRf/AG3tuSugn5f8X1Smeve+FvaTq2nr3vmsZP4Nvz/Ue/depTr3uQkZ&#10;Fvra/wDhf3YKSen1iYkV4de9uEEZJFxa5t/yIf7H2oSMsaKOHn/qx0tSMYoOHXvYobOxJqqqBAly&#10;XW3145sb/wC3/p7PNvibxgF8v5moA4/PPXpSUQt+X+r/AIvr3u7r4e9e/bw0uSkgBY+NFuALtcE8&#10;n+n+2/2PuduWkKIuqoAA8q/F61+X+Tzz1EPO24alMKn1JHyp/g4dMG5K5aHF1Dl9BKMAR+Bbn3bZ&#10;BihR4qnjC2LLr9PFtQHDD/ff7H3NG1yIGKpxoPz0+X7Pn6Y6xS5id5rmQHyFPX9h/wCL6LBSZ1a3&#10;MTyFgVSXQLn+0D+oD+n+v7y4yIrKtyeGTm3IFr/Q/X8exCsoOPP9lf2dAhrc+Kp8s18q/wCH9vHp&#10;+zFYj0kwHLGN7C5K8mwuR9P8PZidrAkQ6TyVFx/iEOq3ssvBQS1zjz8xQfy8v9WFdi/cQfIj/CKf&#10;5vs+3qvnvJQKerZlWxWUA3APqJOo8n+ovz7MFhLiFXIsQQL3HHANh/X6+4l3wB3aB8gjgfOgJ9PU&#10;Dz4eeOpN2BfCCNxBGcV8yB5Y/bk59OqFfkWPvcvWUkXr9MmlVvdzZk1EAiwsPyLEta1jcqZZdZFy&#10;Tc24sLAm1x7CbxNSq6RQVP5f4fPiT5Cop0I5rs66RUxw86+dP9Wfn0UMbeSignMsDRsFYhG1am4D&#10;cmMNckXspH9B/iH+lB0AkXH4JI4I4uP99+fYS3Mq9xhqECh/PP7fPz4ZzjoacvWyyxrPJjAwQaHz&#10;P5j0+30I6K7vmo8OQqaKmjU6XZ9UJsxVTqGogluf8CPpbn8zGmsum30FwwKqvP8AZA+pPsm+kXxD&#10;KDUV+Egk4FKlvT7fspnoWGZYULE0r5UqcVz6AU8/LHn0hKDFPNUqzsketrMXcsxIfUGVR9Lmygj/&#10;AG319sVdVlA1z+fqSDe/PFvZ7tlp4jB+Izj8h/n+QpwJFQAru26yKp0kg+nkOPqPsz8/So6Md19s&#10;SKtlpY1p1bWVVyqyBx6tLMRyv0Vvq17/AItc+0JmckIo3b8Wa3Iv+m4Fhxz/AIH/AI1KOxbUJCuv&#10;5V8h9h8/lw9eoq3TcZW1AsPn9lTnzOP+LpnqybpPqyKsrKKHwFmZoyf85pD3CMpLG62HqN1/NueS&#10;wPVucBqDqP1NtII4N/pdv6fn3J9vtn+LiMKGAOD8vTjwpw9OI6AN3uEplKxnAPHzPqcY/wAH+e3r&#10;Z3UkFNg4VWDS3h8hfx2U6k4coun+gH0/HFva423Vma5JNkjNrAhRY/psebf7D3F3PQFuiRY4/nkH&#10;ga0qPP5Yr5dDzlGYV8dsr+Vft9Kn7T6dEt+SG0lonFPBGEnqatBKoCtIxLB+QBZiOAP9jwPcfc+S&#10;8cTkNa17gEAED0kgc/Tn/fX9w+YjKTGe4tw86E5pXj+35fLocX90pi0Jg5qD9nn5Gvp+XpVVfHbY&#10;CpU0cjwKFvEWLIQ+sKXBtxyTY2HA5Nr+yib7yvmeUFvpdvrxYNzcf7C3+8n2uiR4UzSn+waHHr/K&#10;oH2BKaQ6i3H/AFY/L/iurweodtpQ0VIBHb9uNTe+q+gXF2/pe5/x/H19ld3FXnWzHi9wT/gOW5/3&#10;n8+61JUk+op+YNf8nV7clmbo2mNpUSNFHNl/29uAPYcTziSRrXPq/ILAFufqfoP99b2yc4HTszaU&#10;7Tn7fT/D0/qtgL2t/sFv/re44BZWAsfz/qrEf4/X+nu65Wq5rn/P+3pATTrkf1C9xb/W+l/wB7Yq&#10;5QPqBf8AUQDZlv8A4n6j8i5/2H9KMuSqjh9lP8Pl+z5+fT8bEE0zXhj0/wAvr/h8+sy2NuT/AE/P&#10;tLSylWKm5uOG508Dnj/b/ge2A1elCyK1Rw/MdZ/czH1emYHUVK2IHAH0sVN+SLf1P9fz7bMhBz8P&#10;n6/5v9Xy6SmZyNLef+r7P5ddEAj/AG9v9j7GLbWY8TREycEi/JvoJFrn+n+w9vRvpYADy/1DrQYq&#10;RQcP9n/V+zplyFIs6OpXkg2/1wOCPZqNjblIkiBf0gKDz+CbX4tx9Px/t/ZgrLJHpbJ44/I/8X0u&#10;jVQKeZ4fnn/V/Por3aezEraSdkj9WlmF+eVW1gXJ5Fz/AMa9m52xlUmhjKte4Fxf82+lv9h+f9h7&#10;QyxsWMbjT8vOnn65zgg0x69CbabsIRG34iKHyp/h9OHVQHfGwpaaoqZxGSIhdH/A9Rtew5LXI5HP&#10;5PtcVQE1O1xe4N+eORa/P0v7IFQNMFU5HCuaDBH20oPT7B1IFlKCoPmOH+r5V6KrhZZcNlI2sUVy&#10;l7Lpu3kIZAVZgTY8Wt9PyfqGeWgVWZgLW4t/sbiwH/FP969r7LxFZVfiTWvnX/V86jh9hpIHkq1c&#10;D5H/AIrH+rjXo6Gz8qtTSohbUCtrhwUI02YE8i5+psf9cXPLVS1BikUaiAWFyTe1uD7NJYAVpxp5&#10;eufUnHTaSKoNfPpT5igWtppWMalgj2KoF4ZdQYR88gr+OfqPr7XFIUrol5VZUAsRb9JFrn/ifbEU&#10;z23lrUjIPmeOPn5DjXyHHqsserDioPrnos25YqnbddJIBKKWeQv9Cyoytcq6i3pv9DcWBtf+ksYr&#10;zA3UMw9Oojn6fQ/77/be137whiYAVQtkivEcPQcKZp54zQ9F09p20X9h8+Hy/wBj19Okp/fuooJA&#10;wnEkFtSrEuqOJmIb0uCePwv9OLg3sE9mNqiqiZRECxHKgAoR+Ab8e6TXgeAsh7SK1IJNRxoKVBHD&#10;y9TXgaWReE1K09fIj54/l5/4Ohi2D3cmPyVOJ6trCQoumUagzgEnyf0NuOPx+PZd95dSU+YSeOoo&#10;EcHyKJbAadXA5/qP9j7LBZ2klGY0IpWua/P/AAjyoePl0PLHdWt9J1DSTwrnz/w4FDT5dWH9cfJa&#10;npUplTJiVZI4mFN+o8LqZQP6G/BHsiXbPx2x2Po6ydI410huFChjf8gc/j6Wt/vftFNKIrgCOulq&#10;0waAjyNfP1yftyKjSw3kTMHjPEelACPL5/ZU+lc9Hq2F2bQ7yhjMSskhUE3+hGm9x/T3VH2vsk4W&#10;tnRYQAHZef7IuT9T/t/dCSUDOQTngOPy44yf2Zp0LLW5EqAsa1rwHH7c/wCrj0KwNwCPofZfnpAu&#10;qwtY8j8WH/G7fT2w50Ng1r+3o0jYqPt/1f6vXrv3np4x9DwBwSRwB/X8+3AyjPS5aUqOHXvbpHSa&#10;wCeCb+mw4v8ATj/evenkHwjh/P5/6qdKDpIp17221NGFawBFv8DY/jj/AHi/sivHOssxwcZ+deks&#10;sZINeBr1723fa3IFmFyPSORe9wSDa/49k4UNJXTT5/6qj/N0XeCS1PTzP+o8Ove4tRCihtX4vfgj&#10;6C/49ndsWjXUOHlw9f8AV6dKvBEYBH+zx/1en+Tr3tGZKdoyFA41fkk3B5AuT9OfaqWXxCoGBTz4&#10;g/l/k4fPpi4eiUH2fPr3tJ11QRxqHIH+3P09ppJHbB/OnRVNIeC9e9sslRY8lvx+f6/4e0fiNXgO&#10;i/xm+XXvcZ2D2IBv/rH/AF/bM7hqDz/ydaL6hTr3vFoubsOBz/xv2XyAFsdNgGvXvfJ/qFt9f6j/&#10;AHr3SM57uPy68RU0HHr3vi68Wtbjn/X/AAf969rkNQCvn/q/b08BTC9e9xWpTIOQP6W/P04BPvbI&#10;jggjjU/n69eMYbj173GbHavxfkfQXsT/ALb2iaJl+L9vTRgHXveA4g3PPJ+lvr/ri3vQgZ60HD/V&#10;59UNqrZI/l1732MQ1iR/T6/T/b+7/SsPT/V+R699IPID9nXvfX8LYc24B/1h/rD3poHSlRx9B/q/&#10;LrX05Q4HXveJqNgP6f4cgf7b22ISfLj1Q2ygEkceve4xpyG+n5P+A/1hb3sRMOA6osZGQOPXvfRX&#10;TYckf1/Fv6e/MpXDdbIpg9e94WQk3H55/wAR/h7r1rr3vksbfU8f7Y/j200yqacevVHn1734oQSb&#10;EnVb+vH4N/bLylsDA6o5PXveNkv9OCD/AK3tssSanpsknj1731oPH5v+PyLf1t7ozChA6o47D173&#10;y0D8/wDE/wDEe05YnHSGnXvfBwBaw+t/dQxB1DrXXvcc/U/6/t7rVade9xnFv9j+PbyOxFD1Us1K&#10;Dj173yiJH/E/7D+g9vK9Tx6vG4LAE0r/AC697dYG45/5H+PbySUw3SlT172q8dJwt7ADi3+wvcAe&#10;3fFphDk9XZ6UA49e9iNhH0soNzyCf6/6wHHtRHIHH21rT1p/xX+odUcggH7f9X+Dr3teVHrp1PH6&#10;bWF/6X4t/j7MoWxpPHj8ukknp172lqn6E/4Hkf0t7dYBgQfPppuHXvacrVurD/D8n/iR/sPZaTj/&#10;ADdIzQHr3tH1gt9T+Lng/n6g/n36goQn+r55r+XV8Z09e9pyoHP+P0JFvoBzYe0D5YtTiemn697a&#10;3vf/AB55HI5PPJ/A90cdtR8vL/Z6a697jn6n/ifbUgNdXket9e99H/fX+n+8e6Ctcde697wn6/4m&#10;9xa1ufp7117r3vw9uJ3dpOPT160eve/Xvx+fqR+fp/h/xHtwvUAqfPr3XvfX+w4/2H+t+P8Abe2C&#10;akn16317378f1/2HvXXuve/e/de69797917r3vv3eigjUa+tOvde9+J92dwR2+vWqde99e2ySTU9&#10;b69797117r3v3v3Xuve/e9ilc9e697978aE4wOvde9+9669173737r3XvfYP1/w+hsBf+pJ/4r79&#10;17r3vlb6fW31A4J/xFzx73Q0r17r3vlf8FvoL/T9Nv8AX9669173yuPe1FTTr3XvfY97YAYA/wBn&#10;r3XvfvfgB5GlOvde98be3QxNPTrfXvfvdh6E1PW+ve+vduvde99/76/5/wBh791rr3vkPp9eOb/6&#10;3+Hv3Wj1730RYXPFwLe/dbr173x9+631730f+Re/dVPXvfXvfVevexn+Pfa1T092jt/dQmkGGkqF&#10;xW56aPkVm3chIsWQQpxdowFnj/o6C3s32PdJNo3GK8T8JyPVThh+YrSvn0Headki3/ZZbBvjpVCf&#10;wuMqf24PyJ66IuCPe0t1nuuiyuMoKqhroa6kqqWnmoqmKRXSqoK2Baihqqdwf0tG6kH/AHi9/eSM&#10;c311vHdW/fGwBB9RjDGuP+Lr1hVeWk1rcPBMpRoyVYEHiDkH8wekduDHiZGfTY/qBAuAy/qBW3N/&#10;+J9j5QusiH1FS4ujC/qPJKlh/tx7vq7AVGr/AFf6v9VaNgI6CuSuKf6v9noI8kksExOlSt/WCFBA&#10;IADKvP6b2PuWvCNIyszgrcDUoLXsGP8AyCQP9h7cADoG+X28fT0z6ef29aeIN2qaD9vp+zh1BMrC&#10;VYgVCMGs3p1BFBOn/b3+v/FPcmKZ4yrXHjRlPB+gU8afr/j9f+I9sSISukcT/k4f5j0iaIFtJGT9&#10;uf29ekjSRXsDrZJLXsfU49YbT/sD/wAj9irtvLPp0o5bx+qynSxUDUSNduf+K29lt5GDFUABqU+V&#10;fnTNBk0r5dMqWSZc4NR/q/4ry9eBfuwdr0lRE5qadbVDKrmRWkXUzaACsdwBewv+LX+ntMbvYVU8&#10;kiLYTmRkAuCLWDAgfS/+H59sWyKkNMVwa8c/5aU+3o8jmVhUcMf6h/q4dKzrWllxlBS0kzFnoY4o&#10;JGJF3AUlWBIN/r+fYaGZYdImIKhWFn50Nq0gD6Wv+D7L7mwSYCTSCT5EUpw8q8Pz4faenygIrX/V&#10;x8v9R6HKISSaxBqVtaanjIGtdN2JJvyP9a9/fKlndZ4xG1g6EPqYtGC6kDjm3IIBv/sfYU3LZYRI&#10;ZtFGxUjGR8q4x6V/yhm4BeI08qH9h/1Y/l04Fx4HEpVtLkoDGutlU8m9uSOCb/8AGva1xlZXxqqo&#10;fQgQIGlJDAoL2Q2/2HsIXPLiNOZnrkmvz4+frmvn9voFL9EBrT1qacPT/L1DnkopFKubuxNykS3B&#10;DGzG3+tz/vXtZJVLLGY5CrFNRkAccNKgCKSbjn8X/wB497i2K3UlglSKEflxJx/xXr0G3W4qcYPD&#10;Ffz/AC6TTyGGRZYnaPXoCnQVukUpL6QLcC5vb3hqcRrplULGxkWFgUb/AHXESWW34JP9f6+2ouXY&#10;43MrkEeZFa91Kj1Jx5en59LI5JTQcD5/b/m/1efXGHd6fdSg+dBDJMoWVLDWygLJr+hUAjn/AInj&#10;2kM5hDTpRFi7RJ5EdUZi36tX6r3GpCV44/B9qRY28Eg0DHEg5FPQ1x5V4/4OtRRyPIxNKmn+r9ua&#10;8elnhNzpXisVV0yEo0bsqpzp0+kAc2Yf0vzxf2js89E6sQdbLGhjhZPpCLIyW+gIHB4H9fbNxZp4&#10;oeBKID+w0zQY44BNQOJr0aW1lJCua/M4OaVr60PrU9KnEVFU62l0i7PeRSwLsW1K2o/1vcW/HHsm&#10;fb8yz0E6x07GZNNPTqCR4/CbBpP9dbKF4/x/xJ57QzatYAoP5f8AFeRr8616GnLtsYrlXY9vE+lT&#10;/qzx6X9OLJwbg83/AMTzx/vPuvjccH3dYElWSPhPGzsARNGdUZJH1JY2t/xr3pYAqgL/AC/1f6q9&#10;S1ZsI4qpQmuaemf9X5jrP7kYCkkJjF2eGWUGLg6VlFlCX/BU/UEf7x7XRIQvcMGn+o8af6qdbu5S&#10;tV86ZH+weOPP8+vexzxlAxpIA0arXSRVSSOn1KRgK8un6Xv+2wH5At7EVpHpiBNA38/lg19K+YxX&#10;oLzThHJr249Py/wVr1722ZPes2BgdEkkRnCLGvqIVRH4ZaeUHm2rUVv/AF9s3EzQEKPPOAPnXj8/&#10;9jz62m3C9kCyAEDPoPUHHXvYBZrdiVtYheVnvUAyI5ZtBlcRrIv5sGAt/h7QVDkmlKfbTP5D/Ljo&#10;cbVtqwRkmgoOPlgVp/q/4v3se8HuCnoNsjxw+OpqEjhZkPCpGmp3DP8Aktx/xrj2fWz6YKD4iOOf&#10;9QPnSufLyHRdfx6p6k/mf9jr3sBd85Ez1EoeQuiC6v8AgajqYBf9Yfn2UXrEsS2VHCnkKf5c9GVp&#10;CFjAAyf83+A/7PXvZbs2RLUTmOTWjSuAACAqBvSuk/054t7IpiokL5P8j/L/AFeuc9Cy3BjiUSen&#10;XvbLjMLNlMhFCiOeQzyWJGlTf/fH23pDfAKnj/qoP58eHW7q5EEJctinD5f5/nx9evexklwqYvGP&#10;Txi7yD9w6blIbBkv/S9v96HuwRBEa/4Ps/b6f6qdAs3ZuZhI34T9ny4/y4/Pr3sJqyn/AHZ2C2ST&#10;Ui2HBNrBtR/r/T2hmYhNA8v8Ffs/mej5J28MAcf9X+rPXvZbu0qIpDR1BXmOeRGccgq4/Df64PHt&#10;LGAGYH0/z9D7luVWV0X5f6qf6vTr3sEW/UfeuhV173x9+69173niP+8H6f6xvYf8b9+6suD1729U&#10;pIYf6y8/8j92QnVT16sOPXva0x7H0/0t9Pxz7Xw/Aa5JP+o/Ph095Z697eZbkC173v8An6kfi/t4&#10;EaGB6snmOve01kRyQLfRv9h+faBuNOnF4U697YLj/W5t/sR+B7QSAq5r556ZPHr3uK97m5uSTz/X&#10;n3VvIdK0OKemOve5VMf+J/3v22enR6de9z/+JI+vPuw4j7er0697aKteT+b34t/vvz7ecY6S3IGD&#10;1720uOTz/vvr7qppQjpJ173Gk+g/1/atTUdV697wn/e/rfg/7H37UDkeXp5/5+qHr3vgfr/vH/G/&#10;bchJoOHn1vr3vr+vujCij8+t9e98l90PVT173kH196HHrQ49e95UP4/2P/G/fj1fr3vL9Of99f3r&#10;rfXvfr/74e/der173yF/6/T3vqw69779762cde9+t/xP+8e9VB4de69797317r3vr3rrXXvfre/U&#10;69Tr3v1h79Tr1Ove80dgeT/xr/X91JrTrx/w9e9zYbah/r/8T78eHXhjr3t3hH0/wsBwfpb82/1/&#10;auI1T7f8/T6cOve3SnPqA/2/4+o9unh08Ove1djGHBH1t/vrgc+2JPiHRhbkUHXvYhJpal+o/Qf6&#10;jgL/AIf1/NvZUwdWr6H/AC0+zHlX06M01Bgfs/PPD/V6de9ovN38TD8i4b8/7EW92UUPy/4vpidQ&#10;CR6/4M9e9hBkydZ5P1P+3JPt4efRJN8J697Tj/U8/wCw+nNuLe3akeXRcag9e980c2spP0+n1/3j&#10;3RjkMenY39af5T/qP59e9yUdwLXPNrE/n/A291ZQcngOPTpatP5/6vn173nDyWsSR/QX5t/j7ZIA&#10;4HrZJrSmPXr3vvU3+qJH9bnn3Xqgk/o0PXvfrn+p/wBv72BUdWV1wOHXveQEfhi3+ub8e/aWPl1Y&#10;VJqDjr3vxsb83vwBa9v6n34AnrQqWoeH+br3vo6R/T/YDjgX9+oRx69UJ8R69779H04/4r/rn3qh&#10;69qU+fXvfdwP6X/J/wBb6+90PTHbn+X+r1/l173645tb/WuB9ffqHrdSAADj/Vx6977Dgfkf4f7H&#10;6/T36hPXg5Y0Y/n1734uP6n/AHn8/wCt71Q9X7SuSP8AV6de98C/Fhwf6/4e7aaZr1rWFPbwp/Pr&#10;3vgTwfrzbjgn3uuadULMeP8Ag/y8Ove8Zc/4fj/itvdtAp1X7Ove+SN6hx+LW5N/x78RTNevVJNf&#10;Pr3t1pn9QF/z/wAR9PdDw6uDXr3tUUDepADzwP8AYX5/P/E+19tVhqGCaf6vz6fSpWg49e9rijYN&#10;Gf6W/wAPofZvDQAqDmv+o0/l68K9Ox4OOve8dWPSbW55Lc/g8/T2zMSEqeA/l0tiZvXhTr3tnkAK&#10;twbmxH5/PNv9b/D2VzE61NcAH+dOP8snz6MI2PiDhTPl8v8AV+fz697TlVfWeObn/efp+fe+nG49&#10;e9tFULofofTcf05+nurVJBOOP+TpFc1NKinHB/Lr3tK1A9R/1vevLosbj173jj/23++t78MnPTZ8&#10;uve3+gPrU/483/1ufbyeVP8AVnpxeB+w9e9iPi7sluP9iP8Ae/ZrA1NPmcj/AFY/1V60cCvXvcjI&#10;L6L/AF4J/wAOfr/vXt6QExnppuHXvYb5H/Ot+TqIJtY8H2XvgY86dVPlTr3vFQkCdSb/AF4t/r/X&#10;22MEdNvxHXvY47ca9Co4JuCQP9t9D7PrRgOH+f8A2M9MSYYde9qgEkA/659vOoBqP9X7ei6UUkNO&#10;ve+mvpNj9Ofxc2/HPu8ZJ7dVAP8AVXqi0rn/AC/5Ove8VjcXJAH55IHFrf639fdXP4q1Nfz/ANX2&#10;/wAs9WdoytUH+r/ivM8R6Z6976+p+g5/1/dctQAf6q1/1f5um+ve+FiL2+lv6cj8AcD6e69e697x&#10;tyfr/UEf0/23t9BRP9XDpbFULpP2j7D/AIPsr173xv8A4e7dO9e993/tX5v/AIf6/v3l1qgpp8uH&#10;Xvf/0NBk/n2gHRoeHW/x74+7dU6979711vr3vkP969+PVhw6975rwf8AbH8f7b3U8OlIJKg9e9uM&#10;R/5Hb2lfp2MnV1725QfVT/rE/wC9n6+0z0oejGAgE18uve1FRm1rn6iwv9faGbpb172o6Q8f7xb+&#10;tv8AX9pZRmvS5eve31DdALD+pt9SB7SFTrLE/l5dbFQeve4E31Nxx/T6f7x7fTjTrTZWnXvaarT+&#10;8SLWPP8AQWP49r4Pg+zpEaaCPT1697gFrWPHH+w/H19q4hx+fSCU4697lw/64/17/m1vx/xHswWl&#10;cZx/qPSU8Qeve1BQE6r3+oUjn+v0PP8AvY9m0NCKE0oT/h6TSChIPqeve1RHwF/1v634+vs1p3kn&#10;pO+G697kp/sOCPrb/iffiadMyuVIAPXvc+E8f7z/ALH6e9/b1uNiSdWTjr3uajXAB/2BB4/w93U0&#10;NeP29KBStf8AV/s9e982K2/I/AFrcf7E+9fZ17r3uLILgi/4I/wN/fsg1HXqkGo8vP0697bWFnP+&#10;I4+v55IH0911Zp59aPz41697xN+foef98fegBWp6r173jP8At7f8U926b8+ve03mFuH/ABxf/Aj8&#10;fT/XP09szqAorxGPTPz/AD6cahUU697C6uX9x+Prz/rfm/sqmHaD6dVf1/l172wzDk/4f7zx/sPb&#10;YFRx614eoAgn/Uf+L/P+fvcI+96ajPTfh+uP83XvfSj/AG5/33HuwwKdOKuAOve8ypcf70OOfdwK&#10;dKkjAFfPr3vOE/wv/r/4fn3uh8ulIhcClOve+YT3bT08sAHHr3vsxqfr9f8AffT3bR1fwEPl173i&#10;MAHI/wASPpx7oykDpNJb0Wvl173geO31Fx/X3QjpI8NOHXveIRfn62/3v3rPDz6Z0Nw69794x+R+&#10;bfU/8T72WI69oIOeve+tJvb8f1/Ht7r3XvfJV/J/1v8AY3+o92RqGtK9e697zL+P8P8Afc+1tQVq&#10;OnUzjr3uVGf6D+p/r7djj1jPDpSOOOve5ygNb/ff7x7ejgAFW4+v+r/Z6dAHXvfihH4t/vX09qlS&#10;ozx69pPl173HdSCf6Hn/AG/urKV49aIPA9e94T7a6bPXveNhce/EY6aYVHXveG3P/IvaVjmnTYX0&#10;697yg8f776n+vt6IjQAPLpytMde993P+x93qetVPXvfEXJ/17f4e0jMzE/P+fVlHXveVAR9fp+Pp&#10;9f6+6kECpFOr9e9yEFyPx+bf8V9qYFbHaCD09GGqAOve5KIOL/7f+nt/wDQ0P2f6vLpaq1697dqO&#10;nu4a3Ate/wDQe1tvFQBfP8/9X+rz6doFH7P8PXvZm+mtvvlM5QxBCR5k1G1vowJDcf0+nsWbRZVm&#10;CpxqMceOPtP+z+0j3W5EELEeXlWv+r09Ove9ij44bQSiwuLiSFU/bikdgAbal1Xa1v8AW/3v3NG1&#10;wrFEFc1px/wUAwcUp1j/AMy7nqkcua1qAP8AV/q/l0DHbOZFBjpVDcrE1lva7G3F+f6+zvfYa41W&#10;w0hRpABNl/xPH0tf3IO3zuulFB7eNf5j8/8Aih6Qpu8TSAmmc+mf2f6uHRQcfnkpqh5NfMjkv6io&#10;1arAqDe17i9j7ajSpTyRmwv5GLAjj6i9r/6//Ec+xdCB4euuTw/zfl0CpCFLLWuMfsx/q9M8OhLj&#10;r5K+FrX0iNQLf1/qeP8AWHP+8W9jXs4a/D9CosSBzcX0nj63/wAfp7R7kVgt2bgxBA+wjzzwJ/w9&#10;a21S9z4Y4n5fYR8s8KcT+3ok3yKm+1xVfKSyMkDIpJ0EM4PK8c2P9P8AeePZgMWuinFgASxN/wCv&#10;4twP6W9w9uUzS3B1mvlSg9cfnxH2eeT1JdmwjCxmpGkCg+2tcnzNfP5dUPdrvJXZ+tlYalUsG8pJ&#10;EahLliLg/U3AA+n4vwXuAEuq/UE8/wCABuLH2UzsphJbHkB6mlD/AIeAr86Vr0ZWH+MXJJFAAD68&#10;Bny8/wDD0XvehTHYaaq1AziJ0jdT6pGl1XDogvdeOT/X/X9v6VAjULYccaf6E/j2Dbrb5ZZDIeJJ&#10;+w04U4Zp+VBXz6kK2uhFDoNKLkU40/y0/wAH5klGrdvzZKpeqYs/lbXJMQWZbBhrJW9w3FuD/r2v&#10;7jzVg0EHji/Bvfjmw90h2ttavqFD5faTTPDAyTinlUAVel3GP8Jr5Dh5ep4/6qdKbCbJmFSmiESK&#10;xEJ8yEMg06wrGwNrWF+Df8+0tka0KDYgkAn63uCeD/vX49jHbtuZmRiooxA/YPL5kD1B/n0CN5vw&#10;wMbVBJ9OH2+nn/xR6Oh09sGeSQztGwR/DGqhBwwjs3oYEWsTyWP9bj8BtuKsIhe300HTzypJ9Jt7&#10;k7Y7Y0o4GrzpioApTHr+2tM4PQAvrnxIWzw4j19c0+zq0DobZkdNlaZmClnnDEtGfVpVdVy3JP0O&#10;qwN+bEHkGZHklqSAONZU/XggcD+n59jtEVYgWFMaj8vPy446BNyxM6/kf2n/AIr/ADdWnYunpqTB&#10;sSQpWHUDxbSE5Y/kf1N/6+xj22DBQ6jw7LzYfVbcn/Y+4C59n8W60r3BaU+2n5HHHGOFQeJlPl8G&#10;3tQxHGn+r/V/s9Vh94ePO73FOhP21I2o3IQ+V5LqDe4JAHHP5txxdFbxyFvKCfrcBbixH4Nv8fr7&#10;j6CGi1BxSrH9vnmlDWuPXh5rbq4IwPI/P/V6jz6NV8fNqKlPSP4luSpUhdBQgC6EAGw5A5P+t/gU&#10;7d1SS0xP5BHP45+usf0BPtyUg93xAEVHCppn7PL9g6LjKzHV/q/Z1ajsWgSCmhRRaygg83NrAXW3&#10;1Nvx9PZbtyyjW31+pPBv9Pw3+9/19o5WWoNeNf8AJ0ttXo1fLz/1f6h9nQ5USERgW5sAP95vb2H7&#10;1BDn6ab3vyOG/Bv9f9f/AIr7acrTAzj7MV8jUef2/wAqLpIgy18wP8H+ry/ydOYFrC/+3/3j3Mjn&#10;W5AJIAtYceki/wBP+J93X7KDy/1f6h8+i9hXI4jrorx/jwOefz/j7ack6lGYaWY8BSFP0PFwB/jy&#10;ffm7ASPP/V/l6uoIIC/5usifUD+nP+8f19oarl0yOBweST9Prz/vXtE5C01Hp8rQjU388/lj1p+3&#10;rN7gw1gVlu3FgBb6gKeb24/1/wDfD2w04X7B+z/Nwr1WRAV0qeHyoD/q8v2de9qzE54UzCxFuTpJ&#10;ubg2DKqn88fS1/bBumVq8MeuM/6v9Xl6KJtQJ8qfmPMdcHQOCD7H7Zm6gskB8ykKRexPHPDD6jj8&#10;292i3EgaFqWOM8DXGKf5f5dLFFKrn/J/q/wfLpJZ7BxV1PKrIDdT+L34+hPs7PX+6VmWKMygEqNJ&#10;P0H0H0/F+R7deeoDSCpJ7gDxOaeefXB/PpXbyAHOPkP5fs9K/b1Xt3v1eKinqpooNYGp76fwwvJ+&#10;CLiwIuPr/UezGUVclRApvqsBccqFJFgRf/e/aRXlSbgBqODQGo40pXyrQemMcehxtl3rRVrTt41r&#10;jz4fy/LPHqqXe2y2xVdU6UaMK5JsxMhIbUQSOSDcnSeD/QWt7bsrSLMGaxsy2IB/31yb/wCw9uiZ&#10;0AYZYHif9X5dCOC5Ih8Mipzn7ePzH+Un5dPuw8u1K8cDSBVjcFfSASAdXBW2kKQSDax/x9h9NGY5&#10;CSCVvbn6/W9jf2ciXAA4j/UMfy6emYrRVPrX7R/qp+3oz2NkWspQFazOodWBshUqASGH0+oIU+3z&#10;EVzwSxAkhQRc83UfUDj8fQD3WS3idGl08QcDzP7RQ+dflX16UQSKSA/wnh/sfz6C/sDbyZSgqo49&#10;LT6WVQ2jSzAFSzMQSSOSQB/j/qbCpRyRzIn4JC3tz+L3AH+v7IpqBmZMiv8Aqzn7Pnx6tIjga1FR&#10;5Hyzx/n8s9Ea3DRV2MqZo5L/ALZlChgFJVT4wDqH09PIt+L/ANPbm8EbqQyegg/gX5HJW9/eo3YD&#10;Up7vy+0V/wBR/wAPV4EjkjNKaxjjgen7RT/MfMOBl6ujrVCTWZPGQf3SGZGKGF2W304sT/UD/D2k&#10;s1iojBKLG2gkfgk8AHn8+2XmlMnjp8WK+gGfT0z+fHz6rGXdgRx8/T1+3/VU9Gh6q35UrXUVPMQS&#10;JV9Vgb6uSAfppPpANzcf19lA7cwIkpam8ZdQp4seVtw1/wAf8V9+afxO00XVU19DWmflTPyGT6gQ&#10;WNw0LDT5fPzzSv2f6uOLmfjjukTx0gEw1HSp9SfXT/mwo5JHAF/x7pb792tM9VWOICoSRyp0/qRe&#10;W5/w45H0/wBa3u7RsFFTXFeOBX9pyPn/AJzIW2Xhamo+n88V/wCL6sSpZBLBG6m4Kj/ev8fZAsvQ&#10;vRTvGwIGq9vrYEm9/p9D7RMWFP8AD68P8h/b0LIpNSgg9SPcekiVvqAp4/F/zYAW49tmZkbSmQPL&#10;/DT8ujC3OCAeve3+OIAKPrwL/wCIAve/+++nvQkd8npZHnJ697h1cSjSxW91t+Pp/hbj2gmXxvj4&#10;Vr/q/PPDq7rqWnXvbQyBQSVOq30b+yCL/Uf4Wt7Yji0Goz/q9P8AD0yqd2oZHXvadrSbSm3Nrf4c&#10;jj2vRSaKBxPTcwoKDgevew4yjs1ze9jx7U3CKknb5gGn7f8AD0WXXkB172kqok8X/rccXAP1v/vf&#10;tC1eJHRRKTUkjr3tndrkH/Ef61vz/wAU9o24k+fRdIxo3rnr3vEJCGN/SATyeCLfU/4e0LF1fUc1&#10;6SRuUbVx/wBX+rPXvc2OUNpUgEcXFvx/h7bcq3dn9v8Aq/1fb0rSbWa8APPr3tzWKNipI/pb/D/Y&#10;+7pDqUMcV/mP29L1UHPXvfGWNL/Qfjj/AFuT7ULDGo86/af8/XmUA4697wmMfQrzzxzx+Lf639Pb&#10;vy61173w8YvcAE8H6Wv/AI8e66cU6rpxQGnXvecRDSDbn8ng39vxKC/d5eXV6de95URQP0/U8A2s&#10;be9uoU4FBT+eenEGa+nXveOaNSP02+th+bf1P+296EbsKn0xXz+XVX49e9tUsHBFuPrx/X/W97EP&#10;qemiBXr3uE8I54H9Txb6c/X37wY6VGPnX/J/sevz6aKACg697b5Yjc2sf8CP9t/r+2JLckfKv5/4&#10;OmjHX7Ove8QjJvdR+b8C/wDr8e0jW7Dga9aMWMde9+8bAXAv/gfqeLi1vaKSAVNRnqvgimeve+DW&#10;uRa9v62+l/aV1ZePTLoVFT173xK3P05P+8/77+vtktip4dNUrnr3vsR/4W/pckkH6+08kooGQ19R&#10;8vtp/qr0057Tp697xEW+vvSuG4DpJ173hcXB/qOfe+q9e9xmH4v9R/xr24rVGemHqWJPXvcST/ef&#10;9f8A2HtxD6dVJJ6976iPNufx/rfX3bURw60PXr3tzg+tv6n8/wBfqbn/AGHtxZgBRulaSgKB172q&#10;KA/p+p4sfrfj6k+9KwOUx1dWB697EHDPYobn8c/Tk+zC1LEBv5fyPW3Jx172I/6qRP62t/W9x7PI&#10;SSlOk8leve03Ui3Nv6qBxb25XNOmCw1aflXr3tO1YP0/qPwbf6/Psvk+In/VnpM/Hr3tIVw/Vzbk&#10;nmw/tf7b3VQPy+f+T5f7Hp1tfUde9puqv+bcm/H05ufaFxTgSRnj8qdUfh1720ScE2uQLiw4PPP9&#10;PdSAyktnpnr3uO3H0t9TbnkgH202kqK46sKE5NOve+iLj20CQajrXXveFrA25v8Akm3+v7117r3v&#10;oW9uRlAasetde99EG3IH1v8Aj/E297ZdMYrxr/qz17z6979/xX/ib+2ut9e99XP9P+R/7D37r3Xv&#10;ff8AX/D/AHn/AFvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvffvYNARTj17r3vr3r&#10;r3Xvfvfuvde9+9+691733/vv+Re/de6979x/vXP4F/6n37r3XvfK17f8R9Pzb6+7FqoF9Ovde993&#10;/PF/8ASL/j3Xr3XvfIX/ANvyRaxH+w/x9+69173y9+z59e6979z72tPxde6974/n2+QTGAMj/iq9&#10;b8uve/e91Xj69b697692691733/vuSP+J9+61173zHP0X/eyf9gPfutde9+I45I/w9+60D173j9+&#10;6v1734+/daPXvfH/AG3+3/3r3vqnXvfBhexH1+o4Bvxce/de697uP/l2/IiGppYepdy1tsnhEabb&#10;Es8n/A7CI5mmxqFiLyUpZmRfqYmNuE9y5yDv0ckZ2C4ySWKEk+nw/aDkU8ia9Y/+63KTa/39ZLhs&#10;SAfxDAc/bwJ9aE0JPUWrg80Ti3JUj/bj3eLhsjHNHDpk1RyRg88XJN7r9P8AeR7krUUJMnDzpwxn&#10;H2ftGMgU6gYqYhrOfI/b+05/Z0E+YoGJlATTJG91Nr+kgqAf8P8AW9rQO7R3XSV+ikkklfoCfz/h&#10;71bSCpDcTw9P2DFcdeBFft/4vpCSRIktm1Bhy6iwAP0I/p/j75QxudaSxsvqJJb9DR2/Sot9fz9f&#10;p7XxxCauk1pTApXjTj/qzx4dMTCvcnEU8s/b/qx1xlqYk0OkqFWGlRq5WT63cE8D8E29qXD1kVNL&#10;H+40ZAIJIJJ49KhWNuSCP9t7R3US6SgofLJpxpUcOIr8/wDL0jEchehGOP2f5fP/AFcektuKhetp&#10;ZiYUmLEFFFgNQa7PrF/oLf7z7mZV1mvMjBvRpKaTbWDe4/p/sPZd4YiWleH+D/Yz0uUUAp5/4Omj&#10;b6vT2pZY2T16vJqDEC2llYgc8/k+w+r6IsJSbccowBIIJ5Fz/S49snWtNIqD+3p2G5IolPWvln/V&#10;XoWKGrUFGBNzZWUkD6fT6fQf8i9s0ZCMt3CimCkhdXqCMV0uD/U8Dnj2kuoTIupAc1+flT0/b58O&#10;lzdwxwPr09aiQw06jPcAnTwW9d0N/wADk8c8+1NBlnheCyKQFKMn1TXa6ar8iwB4/wAfZDLZxvKM&#10;0r8v5H7cfZk0z0haxiZDq/1Dz+Wf8nTNNRNJFUDWwJKuknIbQDZimkWNyQbj29xZMXillJRZy4YF&#10;RckcIQR9bXH4P4/x9pp7cCqJQkUoM/MeeDw+R/Z0WPbJUgCoHD5f6v5/s6bWoZArxRcyQhCCHIvc&#10;6nB1fS/N/wDY+3UZdNSCJ3UlArtqAGnlf9a31vz9eb8+088ABCCrVHpThj5/L9vCnTLWw/FkCtK0&#10;+Xl9vy/y9Na4qXTK00cZAmMiKoZm1sNX1Bvfmwvfjj3ByFVVzUqO0jTMoDprsxGseMswXghSLnjn&#10;6jn2T+EA5L48ieH7f9WB8uLSWsayVIovDH7fyr/qxjpQY1KWGoaKONYddwwGoKfGQ2lNXPINh/vj&#10;7DLM+GmklmjDTEQyCR0Z7WYhZGGrkW5sTxwPfpY0Pb9vH5/6uHRpErToI5BTOMD8vt+Y+316ETFP&#10;NJGqsQg1LoUqL8AlQdPH9PZPe0ZmJqUVZHaRJzqsw8iLJ5HGsHktcWP1FreyidFqU8x9gwT/AJvP&#10;Hl9vQw2uBEZXGNNPl+yvp/qz0IFN/ml/B0rcX+lh9LeylVm3RW1FQGRwqXVZkIAFnEsMiqf6i/8A&#10;rH2mjjCA6xgcBip9OPH1/L14C4XhgQEUPy/lT5/Z/qEj3Lx9KuPjelKRh1cspspd3tqfQx/NgWB+&#10;vv0UhqY3Ap5YHkeHH0+f+XpFLcNO4k9MefXvbll8usFK0tHdWpIZKmQLIVmgjlZWvID9Tq1XH9D+&#10;fZibsKquvoT55rT9hx/q49MW6FjSTzNOBoaflT0869e9l83XuSepr2nDGXUkbOly5ZSQW5H5tcn/&#10;AB59oJJnkevEZ9Pl6/6hQU6FVhbCKPQABU44D/iuvewmpq01WWR/KxJcMoAJuCbsP8QDe3t2JUL6&#10;hj5/n5/PHyOPSlRTBGVhowArxPGnp/s9e9mOgy0KY6GNXuuu6/2eBGNZIa1rk8j/AAv/AE9mSTlh&#10;SuaU/wAA/PPRHdxMH7vIUx9vH5jr3sLt116PHIS62dptSr6iFCEpwPxqsCf8b/4+y25fSpYenl8h&#10;x+3oy2+DW/ifwj/N5evH1r172Cjjyy6wt5GbSf8AD6n6D2Sip+09H5ooqevexn2HgjSg1csClmW+&#10;og8oEMjcWvz+n/b+1cEJ1k0rTzHzHD0yOgfvFys6lA1P81f9X5de9vWd0zmsa3jaZCQsa30aOUSw&#10;+n/FPepFLRk/lnj/AKvWn+HontYzGiCtaHzP+rj+XXvYOZbHr4RE3LsPMDfSLH0kMQD+b2PsrmBR&#10;hin+rz4dCG1kctq8hinXvYBdnYxZsPVaFsaeJZQv5DRtdvr7Sk0IJ8/8v+r18/lToacu3BW4BP4v&#10;9X+r0/l172VVvqfdSKGh6kLr3viP6f8AEW9669173miPJ/33Nvr791sceve3imb1L/hwf9e34Huy&#10;fEOr8Ove1nj34Xj+n+x/33PtbCDrK+X+bp4DVjr3t8ZrhTc/6/8AvH++59qmCiM48v8AV/sdPAAL&#10;gde9sFeL3NuF4+gH+uPZe4wD/q+3/J5cOtKaGnr172nDYXH05tz9b/4+0EurxDq/1DppuPXvcaT6&#10;88Hnj/X+nto149KIa0JPXvcimFuf9v8A4/j3o5x0oAqade9uH+J+vB/1+ffq0I6uTQjr3tsq/wBR&#10;/wAP+Ke32NVB6TXPw9e9s7/U/wCNv9h7bzTHSM9e9xpBx+ePbqSEVHzr8+q9e9xz/X/evbylg2gD&#10;A6oeve+Bv9be6ynIHW+ve+vdOIyet9e98lPI90PVT173zHvQ49aHHr3vOhHP9ffjXq/XveQEf15/&#10;w/ofz711uvXvfYI/p/re/V63Ude9+v8A6/v1R16o69771D/fW9+r1vV1731q9+GOHWq9e9+uffq9&#10;eqeve+rn36vWqnr3v1z79Xr1T1736596r16p697yJckf7f8A230978urDr3udFxa/HNv99b3ry68&#10;OPXvbtC1v6/S/wCL8/Uc/wCw9qoTVPsPT0Zx1727U5s3+24+v4+ov7d8unh172qsY1mBt/r3/wCI&#10;/p7YlOR9nS+3Pb172I9KQ9EOf7BB5sLDjk/09l8w0ymn2/5ejNTRgR172j82P2X/ANqvcAn+n196&#10;VQGIqcU/1f6v5dVuFIYitaevXvYPZUWZuSbMx+g+mr28M9EMtSpHXvaakvc8D62+n5HPtxaacE9F&#10;pxw6979GfqL/AOP+x90k41HXlOeve5g4ta1h9Ppax91BJGfPp8OeLZr/AKv29e9+DX4/3gXt79Tz&#10;Iz1sB1ytfsPXveTV7oEHTZck18+ve+Wo8+n/AF+Rx+fp7ro+fXtWa0GPt/z9e9+1W/41/vXu3l1v&#10;UvkKde99hj9Pr/T/AA/r9fewBjy62QhFR5eXz6977Fz+CB/ja/8AvH+x96OOmzg9e99Ekf48H/iv&#10;vw691733711v7OHXvff4/qP+Nfi/Hv3XuGeve+9LH8H/AHn37r3XvfVmsPTb/WB/4n37r3XvfRRj&#10;/X6c+91HXuve/GNyLf7b6D/b+/YrXrXXvfExMP8Aff8AFPe9XXuve+0jJYfj+v8Are9E9e697c6d&#10;DcE/61/r/h7qenAKde9qWhsrJ9L3P+v9Rzf2tttRYBfQfz/P+fTyVAx172vKE+m9v98ObezaAK1V&#10;+R8v8v8Aq4npyPOOHXvfqsDTe1+D/X8f63us1NBB4H/ID/n6XR+Y+z/L172zSKdN/pzz/hx9P+J+&#10;vsrkIMgHyr/q/l+3ozhYE0HnQj/V+z9vXvafrFtIf63/ANt+CB711duPXvbRVr6T9Bxf6/SwH9P6&#10;/X22wzX0/wBX+TpFcjIzw/1cePpj51697SdSPUf9c/7Hn3vy6KmFD173gT6+9Dj1Q9e9vlAfWoP1&#10;4P8AxX26px07Hx697EbEtdbW402tf/YW49mcHED5n/P/AIc/b1Qiox5de9z68Hxg/wCuPauSug09&#10;Omzw697DfJraQ/4sx/P0J4PsvkoQKdaNCKjyx173EpDadD/r+2f846bfh172N21mJpeDyOT/AE5/&#10;rf2d2JAp9n+Q+nSeTyNOve1cPp9bi/8Axq3P+PtU9a9F8pq5x/g6979a/BF/9t/xPv0ZzSmfX06a&#10;qRkde94z9Tb/ABuSLcfnj3RhkjrVBTHXveP8f14B/wBhe1/9v72D25z/AKq9bpivzp+dK/4Ove+m&#10;/wCR/wBrj8g/196pTj1rr3vHpBub/gAcj6/S1v8AYe3iaGgz/q/1Y6VK9aFc1OfSh/1DAqa/bn3v&#10;h7t0o6979fi3vxzT5de697//0dBk/n2gHRoeHW/x74+7dU6979711vr3vse/Hqw697yAi/P5A+n5&#10;J918ulCZSnp173OhP+H0/wCKW/Hthxnp6I94697c4GFrc3NraeD9bfj2kcDNel8JFade9qCja2m/&#10;5/IP9fpb2imBKmnlnpf5de9qSj+v5/2P+I9pJRivn0tXr3t9jtosTweBYc3Iv9T9Le0pr5Dp0V0t&#10;T8/n/Ly8+ve4ct+f+Nnj28nxdUPDr3tOV2ryXuORY8G44u3+H+v7WRUpQ+R6QyqM/Lr3ttb8e10I&#10;79Xp0Xyjt697lQ/pP0+vP+sBYX9rge8D5Y/w9JGJ1AHh172+0bepT/qvqfza1z/vXs0tjVT9v+Tp&#10;O4419eve1ZCbop/wvf6c/T2brQkAVr/PgP59J349e9yVv+Pz9Px/hz7tQdUKqxqTgde9zof7PP1v&#10;/vfPHv3WwNIVT6/5+ve5YPH+HH+8f4e7ceHToyMeXXvffFh/vr8359+63173ik+jf63+3968+vDL&#10;U+zr3tvdfWf8ANRa/wCORx78R1Vh/hP+o9e94T+eef8AWt9feuqnr3vGR9R+P8ef979++fVeB697&#10;YMsvpPPGk8i1rj8W9tS0MRPp/n/n1fBTHXvYY5BPWxsb2P09l04ND5Zrn5/8XX/VTrzAsRTHXvaf&#10;lUXY/wCNx/rf0/2/tgYFOr07Qvp173CZeSfqOfp+P9f3bqhHXvfFF+n9OT/vP9fdl6diAqeve5SK&#10;P6f77/Ye3FFejCBB8Xn173JRCbcHn26B0rVT5de9yfB9Db28sLuKjp7wh1730Yhb8f7AW90KFcHj&#10;1ox0GOve8DoV5v8Ak/7z9L+22FRnphxijde94WjNzx9PxyP9t7RmQU7ei1mBGOve8JSx5H+wI91L&#10;k9NsT173jYAg8/S5t/QgcD3tDUUPHpk0697jsObf4f7D+p/3j2oQ4p1Tz6975KCB9f6cf0/qPbqD&#10;UwXrw697zKPyD+f6+1tPwjh0pUAZ697kxqbgD2uiQCg6dUefXvbpFH9B/h/X/Y/UezCCJW4+XSyO&#10;JWUGtT/q49e95zEbXt/r2/4p7VG1qtKEfl0/4VVCkfs697hyR8Ee0jw6Tnh69J5IgoqOve4DixP+&#10;H1/1/wA+0JIGekjde949QJ4v7bEqsaD/ACf5+m/Pr3vkI9RFv99/tvfvBUmuT1cIWpTr3vMIOPr7&#10;dWIKKL/q/Pp8W54k9e9+MJ/31/e9J60YD173yWIfUge/BBxp1ZYqcQOve8wjB/A/23t0Jqx6dPCJ&#10;fTr3vmE93Eec9OBOve5Ea3IH+t/vHt9EJ7QK9PKCeHXvaqxVPrdB9b6fxa5/Fx7ObO0Ymqj5f4K+&#10;X+z1eQMF4f6v9WP+K697P58YNrS12cpG8QOqSFQLEkkt/ZIFr/8AEe5O5f2pEQSSDu/w+hJ/1D/K&#10;BOaLhYbcgV8z6fYT8vl9nXTEKpY/QAk/7D3scdIbYNNiqe0dtMKRqwBsAq2vq/3v/G3uSI7QIgb7&#10;KjFdXEkAeWcHy+Qwccd9uPGmPma1/I0/wnh+fp0Rf5Fb1ioWaEyqACSU+uog+ldP9Ra/+tf2ZeTB&#10;iCl8pjI/asWuo/re/wDxHs024l5g4OTWopxpmgr60r9lK/IHXxUQElhq404186/lw/Z8+iOYvsQ5&#10;TPLjo51KrVIyCzsE1MqqAqf7zewvf8WACLMzJHVEKzqUY8fk2uRpH4HJB9yLbQmaJTQeRp5UP+r7&#10;a/yjDcZGEpTGf8GP83R+dk0bz4qKWRFPkjVma5NiRpbU1+TwP9h7F7ryfW8ak6gbaeOVFwLH/b+y&#10;jfUBh8VCDQ+vz9Af5Zx5dKtnNJACPLPzxX9uMeXHy6Jp8taArga6VBodA4exKKWC6VN+R9fZkcep&#10;8aW5AUk8XPP09X4/2PuG7wgylWrUtgeX5/5xXqSIjqVUY0rQD8+OPM8Pn+XVA3YVRGldkZ2CJadh&#10;q1AX8RJYBRfV6voABzbkD290xZGJYfiwAsD9fqb/AO8eyW4ZJG0KRRf2cP8AVX/LToTWEMUaFlIH&#10;qT6U+XDgKn1/kWHfTtk4Y6eGRnBdnYvrKfTlVOkg3vzyfx9fp75SyuRdRzzwPqSfrx/vftl40+N+&#10;6nDyArgfmP8AV59HBYBSWNBjPl8vTP8AKvScwuKpUmEEpIv43LSaTdEFyvkuP6eg8f0+vJaauo8a&#10;MW4sASQf+Thf/in+39rbS3NwwP5L9gHnTP2HgKemQmvLgxwkp51oP2cft+39nQ17F2zHX19NHGgk&#10;VnK2YKOXPMNj9dNvVc/U3uL+0PVV5ldtT3Oqyi9rG4te/wDT+vsa2Np4SqxpSn+z/s0HHjTieo93&#10;a7LyFBx8z+Xka/6hw4mliexOvafF0FPKlKVQ04eU6UbyWUghQtvrc8WFx+P6pbMu7xMGU6QLH/DV&#10;9AAP8B7GW3qqAKgzx8vIZ/yeox0HZiHQhTUmv8hx/n0abrSigoK2KRJNMileRwCVYBlYn6XNuPrw&#10;Ppf2g6WmMlaoA/3YrMCAbc8GwH0t/h/t/Zje3YjtWIYqdLUPl6UPrX0P7fUqtrbx7xMVNaegp5/6&#10;vlinRs9w59cZtKtd5QQ1LKsXj4aSQx6VAa9wb8D/AF/oPwLECmnomYCwEdgbAeri4IP9T7x836eK&#10;6uBGG79WfsqQDX1oRUfz6lCyi8CAKM+f+H/iv9VTXHXzfxndoLsC8tQWkDO59Iv45FZS1wqgg8Ef&#10;61uAa3fUFixsfofryACS1r8+yJVCoVNDmnlngP8AV/OvSK7apcg/n86D/N1ZP0hjEp6WkQXCqBpX&#10;kEaVspAsLXFvr+LW/Hsr27JbGUc8km49X+xP4/1vaZ6RCgyCDxHqKf6j0gSdiQCOH+r7f8PVhm0q&#10;cGCNvz6bXNrEAMAPyeDz7LvuBy0kh1gW+t7XP0b6H+v4/wCR+0EgV/h9ag/L/L0aQMNQUcTmv+r/&#10;AFZFOhWpRpRbi3+t+D9OR7Deok8b+r686bW1Hm1yPx/xr8e2QwIr0bhw41DqdoJ/p/xX/W9xmr2B&#10;sp55FraTbn8j8Hn/AJF7rrMfA9v+r/V59JjD3UHCn+r/AFZ6yab/AF+v+HuFU12sOvIUqOOOLn1A&#10;abf61v6fj35nbiTQf6gK9bWHSak4H+of6v8AD12FA9o+uqv1Fj9SwFz+bfm/+uPaKdgW+z+f+Hp6&#10;hf8ALrv2yiaR39JsbkXBuAQLDTwf9t/xX2jdvxGv2D/i+rhVAz/m/wBX+x172+Y6lq52BXUSxXm1&#10;iR+rSptf/fW9pp66QqjHn/n+X2f4eql0jFBgf6v9Q697GbaONrFkiLaz60ta9+QTwRxc/n/jfthm&#10;aHBxj5DFft4dOq3lwx1FqWQIb24B+v8AX2cjYUktOsGpraWX+vFzaxt+Px/xX2tib9alamg8jTI4&#10;/bkf4fXpqrDuBOf5/wCr/VnovXZlNBWUs6mMHUj/AOpubAm66vyLf7xbjj2bLbmUWSnjUsAzICeb&#10;EkHgc/6/09rpWCTjXVgpx+zI+0044rjJBp0d7fcOsoYtwNDX86f5/wAuqru3NjO09TLDCCrOwBCA&#10;hVIuzCw1WFh9OQePryFn5UniPIJIsy/U3HFwT/vf+29uxwRyca0NafIeRpxJH7D0ObSZpSBWtPX9&#10;tf8AVQVNfl0U6oo6vBVyehbI6yLKt0R7sWeGTQLXa9wtvqfVbi6XytDquyLbn12HJNrN9P8Ab+1V&#10;nGwUtIag/DXhTywQPsPpwHRwsmvDf5P9X+ry6GDae6ljaOGVizhRpNyQmg6kv/hfj8H/AGPtrp0K&#10;OASCRYi178/UD+v9Pr7MCgZTHTHDgP5/4eHAjqyMV4eXSpy1UlTE88YIDks4LMFBUEKQL+n9Vybc&#10;8f7FYYyvkp9KkkKLEX+oI+vP/Ef74ldzbqzsad2fLGfMj/NwB6MorwsPDJB8qGn7PyHD/VQAN7bU&#10;pMxG8qqLnhijtqKAW4LH9Q5Bawv9L/QBb0+SV10s1ybgcDkA6tIt/Q+ygKFNdNCKevGn+bqyLCtS&#10;RpIp5nOKcP8AV8uHRYNx7Cq4ZRNTlHXlySAdKm0Rch+eVtwB/t/p751QWqU2/K2uBqFmHPH9fxb6&#10;e0xBTt/1Y4cP9Xr0wIzb9ppjy+z+dDU5+XWfbs7YSpidySI3U6STGbIfqXIHC/qvyTyByfYPbx2i&#10;MhDMGXWpRgV+vA5/H+H4t7vHUBY1AAZqgkCoJx54p51x5+vSrx1GkqM8R5Z8wK8QPmfL0z1Yf0Z3&#10;fBjpqZXqDFJGIUc6vQwFwLEBjckfW5sSOB9PdbPe3TzTQ1syUhc6ZCpC8G4IsV/3n/Ee3JkKgB6c&#10;T5+QzWv28agUJHlSgm2jcVk0gkYp9v8AlzX+f2dXM9TdmY7dWNp41qVabxxrYkE6rfQML3/IuP6e&#10;6k+yeup6CrqWaB1CvJysZshHNuB9B/T/AFvaKZCFGgV8+J4cPP7K/t9epDtLkgDNa59Kjh+3/Z+f&#10;Q7Ahhccg+y/Nj3opHBBspIsw/pf6Wv8A8j/2/tIdNCfPoQQS1NQeu/c+Igp9DcEcXsOPUP8Aej72&#10;jfs6Nrdw32de9xar9JH15ufzf8cA+2WHT9K9e9sk4Cqxvzp/BCjT9efe1QMQAfL/AFDpuvXvaRrp&#10;FCMtr/jTf6k/kHi/PtSqFpQvEdJJh3fLr3sPq8jU44/J/JHIv+fbsyVUSeZwfyx+X59FtyDg+vXv&#10;aRq/zx/Q3/1vaF+iucd1eve2eUfkcD+o+lvaNuNei568f29e94UAv/vbD+oFuP8AAj2zJHr6SmIk&#10;kjz/ANXp173LiU3F/wDX/wAbf09sGPSAD5dKI00DHH/Y/wA/XvbxCxPBt+Lfj8e1scRChm/Z/sdL&#10;Y8Lnr3vqX/iR/sCf6/737fCLQ449XPGvXvfFCfp/trcj68+9SIugkDPWuve8tr8f77/Ee0ueHXuJ&#10;697ygWXn/jXP9f8Aefb8bFhT06tTHXvfFRYg3ta5+n+Fje/t8Vr1ZNVcde9+ZVJI/qL/AOxP5/41&#10;7cC1Prx6s9AfXr3uK8YI4uSb8+3QqatRH7emiamtOve4ckQ5sOf97/2HvZUUpTpsjr3uG8Kn6gfT&#10;j6cH37wSfL/V/q/b1XQeve8BiX/H6fQ/639f6e/NaVwRw/1elevaGrTr3vE0dhyPzxxcf7G/tDcW&#10;q6Tgeo9Pz4f6vnw0R173CkQizC1x9TYWP+Jv7D00QDMpzQ0PTTqGUg8D173Hv/U8/UfQE/7b2gkQ&#10;KxA4dJZFVeve8t7j8X/2H1/NvZayFGp5evy/1fz6TMKHr3vBJ9eLfm/+uD7ciXt1HiD0k0kVr5Hr&#10;3uMxt+L34/w9uAE8Omuve4xIBt/xvm/+HvegnPTcgJ7h173Dk/4m/t5R00eve+CfUe9nh14de9uk&#10;R9X+2/F/z7p1ccOve1HQtz/rkGx/23+PvcZNadPp172vsS/rQ3P1tb8f6xv7M7cn9lf8NenH4jr3&#10;sT6f1Udv6Xtc/jm49nluSSQBWvTL1pj59e9sNQpCtf6hub/6/twk66dISxM2k+VTTHof5+f59e9p&#10;2rBF/wDY/jm34uT7Sz01mnWpKeXXvaQrR+u5+l7c8/0H0/3n20O09vn1UcBTz697TNSBz/T/AG5F&#10;iF5/2HtHKGBof9Vc4/PH7OtNw697aZfofpb8/wCvx7aAHTHXvcZv+R/737acdg86fs69173w9tEU&#10;63173hb/AAt/jb/E/m/+8+/de6976t7dEZBBrxFetde99f1Bvb+ljYg+9ahoC+nHr3XvfQ4/1vpa&#10;30P+H+HtvrfXvffv3Xuve/e/de69797917r3vv8A4n3YVpp4A9e69769169173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+691733zx/h9Pfuvde99/1ubfnn/X4+v8Avfv3Xuve/Af7C/P9&#10;b3P+P0/wHv3Xuve+RJB/FvwLfT8g39+69173y4/qL2tc25+nJt7917r3vl/sf6e/de69797917r3&#10;v3vYJBqOvde98fp7eBDAE8et9e9+/Hu2ruC+X8+t9e99j/W49260eve+Q/qfpb/W4H+Hv3Wuve+y&#10;P9b+n0J9761173wIseLHn8/6/wDT3rq3XvfH37rfXvfE/wC+/wCKe99UPXvfRFx791rr3t225uLM&#10;bRz2L3Jga6XH5jD1sNdQ1kDFXhqIHDA2/KnlWU8MCQeD7egnktpVnhJVlNQR0nurWG8t3trhQyOC&#10;pB8wePXvezh8Qvkbh+9djY3JReOl3HjfHQbkxIdb0WTWEMZaVWN/BNYvD+bXU8rf3P8Ay9v/AO+9&#10;uWaQDXHRZB5VI+KnE6q1x6fLrEPnbleblfdGiybeTKH1HChPqK/4D9iTz2N1xSzIdN1+v1PBuQf+&#10;K+z30NUrJHoF3Z9Tqw9AAFhb/X+v0/3r2aoWiYMKEj9nAH/Ln0/l0DGQMA2Kf8V/qPQSZCkdXmDs&#10;wQRaFZSQ5v8AW/5Nvp9f979vfn1FQxCjVpexJDsVsGAB+oHJPtbFNjsFAeIPrU8P8A9OPTixhgMf&#10;6q/6v8PSVemMZlK6nYR6ozpAMaf2kLW5BI+h/PvIJY6d5ZGcNYX0A8FR+L/1/wBh7ckbWAPnX/V/&#10;k4162YGGSMH/AFf6v83WALJVxQQInj+q6zwwdh+orf6AHnn8e5MOTWpil1ADUTGnqB4uDf8Ar9Ob&#10;/wCx9pZAAoZjxNDjIzSn7f8ABxp0iuWEUoXyH/Ff6v2de/gclO8Txkkoome6kAsEN+ef8eOPbcY5&#10;I5ZIJPWhUFCPqQACvHPNjyfafNadNMQKOMH/AAdPkckc0Ec8focOVYMD+omzDn6AH6D/AFvbVVYq&#10;edmZQQC11IsC13A9ann08f737TsaHT+0+X8uB4/6uKyG7jpQkfPj/L08+namycNMqhxq9Aupv6R4&#10;yw0ngG/49wVxVZSyuXeTzkW1c6AU5c3bg2I/23stuAiPpxg1+Wf8n+X8ulLXUDKFqCP8NeH7f9We&#10;nCPJU9ZCjxRXh/VptZ9J/TcDkEgk+3Shpp3YySkH0XJIuqOXH6SP+I/HtHOpIDCnb/sf6s9Ip3UK&#10;EGB9vlT/AFceo1TVQx3RAbl7AD0uy6TcODb+n+3/AKX9v8dNGriQylQ3BBFyCD9Ap/3mx+nsneMu&#10;5LP6/l54oQP29Fbzkdtf5/n/AMVX/L1AeeUx6FpfI6AMrKTYi1gxY3+o+g/r/sfcOWTQRolYlEeJ&#10;WAIVmSTWYrLwb8lR+b259lUsevFMg+Qp5+f+r9nSV28QZpxH7M5P8s+Xy6fKWMgG8Nlk0yurEOyl&#10;4ggdS3It9Dbj8+0duJmWFolQl3JaRibaVYhgCo/UP6n/AA9pJWKjH2eXn5/ZT/VXq9tMqsCxNBwA&#10;9fX5f6j0sMPEGtIStrBVH6iTH6f1fW9wfZYuwMVNHElXLEsxjlqAiJ+maKoTwgSR/wBblfofqL+y&#10;+eZR9oxx/Z/L/UB0LNu3COWMxIaYFf21x+zpcUzC1gSeB9fwQPpf/ivsAMnoeaqpEp0pWinCojIg&#10;K2QK0IYWJUpexvxcn2lWVXBAyx4eXHhivln0HR4kh0CYHUCPX9n5jqV7CmsrqCgXXUI40u8tyS0k&#10;RQ+Ive3IubAj8e2S6RjAzXh6fLHHPrTjnPRpEskp/TNRin+b9vr172F+bzFTLNUNG0SyuArIjaRU&#10;QB7S+gH6BQAP6f63urH0GB6+nr/q+zo/trdFUagaep8j5Z+30697AXcVbLDU1JWYx30xLf6HW2sF&#10;T/sBb/be0SuGdmrxwM8P9X+U/b0I7OMs4AFT/q/z9e9wNtVLQZASrCJ2CS69VlKjUJVdT/hY/wCw&#10;JHsxtHowVeHCn8/zJz/xQp0cTIrQ6C2mlP2+fp+09e9jsfE1LErFHZTKyaiAwDMQEcKP1afz+R7X&#10;5kAWlPn/AIfSvHj+VPQmmUtRk+z/AD9e9hxnZwkUl6cX8aojErpN0PIt/gLG/wDX2iuKiIrSp/2f&#10;T5f7PR1t0IC6q8PL59e9pvB4maurIWijupYA/wCx45P+8e2YrdQw9fyp8/L9mePyr1a+uUhjKHFR&#10;x697MotD/D8PAoT1CJJH/sMrabOmn8j8fX2vKNFGKigbP2kf6sDy6j6eWOW4JUDPn6/n172iMoQw&#10;mniB1iITyLp+gCetdP8Arc/6/tDJrc6hQ/6v8PHpXEopRwKeX+r7f5de9hNlw/l/bY3kU8m1hGZL&#10;jg/UWvcD/X9lV1VmDkVFTnP+rh9nAefE2t9IJ15H2V697B3dlJJLT10M1/HKsi/6oHyJwxBP5+nt&#10;JIAyVArTj6/6uGf2eXQq2qRVljdeI+Xz/wBR697JlUwtBUTwtw0UjoR/wU2/3n3V8tXqUFYMoI8+&#10;ve43uvVuve8sf5/2HvXWxx697dqZuVP/ABA/K392X4+rnr3tX457hP8AX4/1vx7VI2hv8NP9X+Xp&#10;0Gg697UF7r9bWBI+vP0/J/xv7Vs4VakVqc+vnx/wdPA4697Zq4+k/wCN+B+Pze9vaByKfZ1oca+n&#10;XvaXYWf8E6hp/I4F/r/re0kytXV5U/y9UYEde94H+v8AU8WP0v8A64/Ptn8B6fgOCOve89MbG39b&#10;/i/uh+fSgUrnr3ty4seRz/X68f4e9dXHz8/5f6v9VOve26rH1tzx/j+Pb5wo6T3XwDr3tle4P+3H&#10;+24/Huq08+kXXvcaT6H/AH319vRjUaHh/qp/l/2Oq9e9xz/T/e/+Ne/GviaqVHy6oePXvfBvp/xr&#10;/ifemKlu0U/z9eHXvfH3oUHHPVuve+/eutde98wb+6nqpHXvfIe/DrY697yixHJsL/j3vq3XvfuN&#10;Q/2AH05t/W/vWade697ye69e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697yp9&#10;R7seHTmD173Nj4tz+P6j3UdVFanr3t0g+o/Hp/pb8/Xj2pg+D8+n4+ve3eH9X+x/4ke3/Lp4de9q&#10;fHH1g3sP6W/3j2xKK0I6W257evexIoG/yT6XsrAi4FyP6+0EwJl+2nRqncw+dOve01mFtHJ/UA3I&#10;+moD6j20KFtX7Pl6j/B1qchm1D8uvewby4sz8cX/AOR+1C9Ekwyade9pWX9R/wB9+B7d6KW49e9+&#10;j+vuj/5etDj173NVT/j9AOf8OPbQ4U6drUaeve+ax/7E3twL/wCHHvZ/l1chnHGg/wBXHr3vIIif&#10;r/vY/wB69+1Dy61RQKjy+Rz/AIeve+fj+gtxY8X4vf8APA/3v3Wueqedf9Q+z/Ueve+xEB+b/wC8&#10;c/n36pPy68MH0/4rr3vmIx+L/X+q/X8Gx+vvX29bAr8uve+9IP4t/hc/T+pt711qlPPr3v2lf6f0&#10;/wB497691737SP6D/be/Vx1sEAUH+r/N173kC3HI/wB4/oePqfdSwrTr3yGf5de9+0/76/vWrPW6&#10;Dr3vrTzxb+l/95HveoDj1ogg8Ove/AH/AG35/wCRe/ah+3r3Xvfiv/G/e6jrxHp1731b/fce/VFK&#10;9eAJ8uve+wh/A+v+H1P+Nh71qHWwMV697m06m44P5vb/AA4v/vPvR4dW697UVIpJUfQavqeBz/r+&#10;11sSTrrmnT0daHr3tb0JFio4+tuALcfj2aw1LVFSfP8AP/V/q87R/EOve81QPSf9j+L/AI/qffph&#10;TPn0tj+L50697ZiPSQb/AIB1fS/5PspnNJATQD+fp/l/1U6MkIDA4FB/q/w/If4eve0/W8sbf7fn&#10;/ej70T3Zx/q/1f6sB9+PXvbTODoNyAPr9Obc391JWv7f9X+ry6Q3OnBpnP8Ak/1fn172kaoeon/E&#10;j/eb+916LJMnr3uKn1/2P+8X9+HTX29e9vVEfUpv+R9f6393U4I9OnFNKn0z172ImJP0H4tybHn8&#10;+zODgK+o/wBX+rP59VrqWp697d6wXiP/AAYcc/0sQOPa5hVSOqHh172HOVA8hP5+n+tzaxP+wHst&#10;cGg6pQ0z1722U5tMn/BgP9vx7Z/4vqjDH8+vexo2m94GF+QoI+vNrHn/AI37OLM5H2j/AFY+f8uk&#10;8oOPt697W6/S3J+vJv7MGoaD/P8A6v8AVjpDODUH5cP9X+r5de99/wCI/r/xHPPvYi09wINP9X7e&#10;mD173ib/AF+Lm4/JP1sb/wC+H49st8R61173j5/BB/1+P8Dwfr/vv6+69er5de9+PP8AvX9L+7nP&#10;29e6974n6m4/AB0n6jkN/vH9PewKqBX1/L/Vx6dUVTTXGTQ8PL/Kaj0PDh173hItb/EX9ug16Vqw&#10;atPLHXvfvfurde9//9LQZPtAOjQ8Ot/j3x926p173737r3Xvfh70erDj173kvyP8Lf7EX966Ux/C&#10;eve5kJ/33+x9syCh6uhowPXvbnCfoP6W9pGHdnowh+IV697fqM8rxclvyf6nj6f09opQdJA9OjBe&#10;AHXvapozcn/be0cmF6WoMAde9v0Skpa3P4seeP6/7H2kPEUPy/w9X49e9xZgLt9Lc24/p7cXiOvH&#10;h172mK79a8Amx/33HtdH8JPl0jl4MD1722M1v9cWuOefzb2si/Z+z/P0XSHtPXveWJhzY8/Ujj/e&#10;f969mKYIB6SNTr3t8oiPIn+INv8AXI/w9mVtRc/Z0metSSfT/Y/l172sID6Evz6fqT9NP9FPs5XI&#10;VxxoPtr0y4wCOve5i/W5/wBY/wC2/p72RjHTbBitF4/5uve58BJFrj+v+8W/P0/w9+6qzAsFPr17&#10;3MB+p5F78cf7D3sf6vt6fXApWtP8PXvfvx/vX9Pe+t9e94nHpb6cfX6f6/8AvXuvVcjr3uBIfWwP&#10;9Bzb6f6//Ee9+QHWyAVA9eve8BuSb2v+fp+Pr9Peuqde98CPz/Xj8X459+8uqnr3tlyQupHB4H+3&#10;tb3qSmghTwr/AJ+nSQV7evew3ySnUx/GokW+v0+nssnAIP2CvXtAZhX/AFf6v29e9peX62/qLf7f&#10;2nPVzx697hkW/H+vb8+9jqump6978q8/8V/HP0934dKEWnXvclEP4/4r+Ofd1dVXUTg9LoaBKnz6&#10;97cIoybf63+8D2+OFel6LQV697mqn9T9Rb/jXtQs6KgAFD/L/V/q+fTymmOve+zCn5/3j2zJJrao&#10;68Vqcde9x5IhzcfgW+v9bW/1/aSVv9X+r/VnpPKoGeve4rLYfT8/7b/Y+0LnJHRVOoV6fn173FcA&#10;6rAcfT/it/fgSOPSc4697huv1/1uL/j24lA3TJp173g/P44P+2/2PtQpoRXqnXveRFuSPpx/T28M&#10;nqyAnr3vOot/X6ezOGjPXiKfz6UqKde9yYkJIP8AvP8Aj7XRg/6vP7K9OqCcDieve3aBeL2+n5/3&#10;3+w9m1uGAr8616MY1CgU/Pr3uUVt+P8Akf8AX2bqdaBuFelVMV697gTAA/1t/rfn2VXSABgPL5fL&#10;+XH/AGekM9Bw49e9tko5v/h7KJOPSEjHXveALySf99b2nCDWXOT1QDr3vKhsf+K/8V/2Pt1TnpxD&#10;pPXvctXFr/737eDjpWsq0qcde98j79rU8D05Wueve/W97p16nXvfMD26uBQdbApnr3vKqk8W+vtQ&#10;kZZcjq9Ove51PDdgB9SRz9Lf7H2Z2lupOqnp/wAXx/1Z6eiUk1697EfbGMapqYVCarkXH9Sfobex&#10;jte3vJQj8v8AP1W5cKhBPXvdyfw263eoq6KtaAkIRL+kgaraRY8cXJ/239Pcx7PtAjhQ3FRQcONf&#10;t+deGOPUNc6XrNCYyctj7fP9tKU+3pP7nyseIw9XVyOqWjZVJ/qR9fewD1VtcUGLhMsekaF9LDng&#10;W+tvyef99f2vvfDh/TQitOK8B/SrX/L1j/u93WRQhqRx+z5/zr/kx1SF8r+0RW5ioo6SoLFWa5jb&#10;6MxvaxNhYWF7W/x/HsR9zqsNHoUf2GueSeP8f9b6e1Ozmsx05oaV8hUU459a1H5evQZv5CymoyBw&#10;GOPDHkfM5/ZTovXx/eXJZ6SsmmBU1MQjNxY6B6vQfwDe4PH5+vsqe4opfvmK/pYk25LaTyAP99z7&#10;kqwbXDxrQeXH/D/sZ6jS+q05qa/8X/q/b1dpsOaEYKnBVVYRp9NIW+mzNb/H/X/2PsbOt4mjFOTd&#10;iVT1EWYHUttZ/wB49kG81IZxwINB5Vz+zJGaEcKA9G22nTMK/Z/xk9Ea+W1QlRhcqg9IQTSsoJKs&#10;jar6FH9Pr9PoLezSUEZESsTciw/r9PwRf/bW9w9fswbRppkkA8BUmo4ftqP8OZF28CV1A4Ur6f6q&#10;ehHpTNa64vZ+RWKtyUSgxM9RJdlkcK4NyHuq3OsBr8n8cX9uare1hckf4cn63P8AtvZEyKsjAGgr&#10;Xhw/lwzUU+Xr0MLbWV0Dyb54Hp5+vDGfPj0XXKVgSWSSVikcai72cghmA0ISSL2IubEqfz9R7yfb&#10;XH0uT9b/AIP9f9h/T2w06rRagVI8j6ZHyqM1NKdG0ayMpZRhR/q+2vHpNf3qSGb9yYoq6hEyFWJV&#10;zcRi4N7mw1EW/Bvx7SeecwRuoP0FuLG5H9fr/wAj9n2zxiU9lTTFOFMAnhk5r+WRg9BreJFXHDB4&#10;n5fl8vy4cejt/HKi/jtTS1E0ShJahJlBDFlib9Ol/qFv9AT9P6j2HyBpjZSSzkiwCn6tfV9eLcj2&#10;O4qK6kYAz9nl/qr59R5O3iSVPlnz9P5+X5/nSzlTT4mlBdNMMEYPqBAZkjsI9QX6km5IH0/pzaPl&#10;IljhYOOQoGr1XGr6c/4X/wBt7NbW50yVB8+GP9WcjgM09ekrI5QlTXiaeX+rjw8xw6ftiZI1mSiF&#10;OUSOSY2BKkvoF/x+SQOCfrf2yYSj11LSOAQx9NrG5BuBb6/8U9oN+vVitGC8eP5Upn1/Otftz07t&#10;UH6xepB4D7PP/J/PoRe29zmmwUNFC2gKGkqdZZQiji5PFrAm/PP459rWv/YpNNxcKCxP+8k+4KvZ&#10;Q114iA95YUGfWnD5V8vX7epFK0tyKcPIfZ6f5f29FV2Cpyu5BM1vH5QYtJYFQzA6bNwCSTz+bgcW&#10;Psvu7pzqlBNuWKggn/b2t/h707GKBD50yKjhxpkHPl/qp0QXDA6j64/1f6v83VtfTmOVaelKqT6V&#10;BcaeWPIPHAB5PF/p/sfZYt1yBmlH1U31f09R4JP+29o5ZO4VzTovT4iPPo9214mSmh+v6BY2P1AA&#10;IF+fYDZuFneQm+n6Hgkg35/5F7LJCwPiAkD0r9nl5f6vyMbeULQcf8o6EWCwUDj/AF/8fYZ5NGjk&#10;+tjcg2DcW4uLf1H/ABv22taAjgf9R6NoWP4eB/1f6vs6nqQR/j+fafaVlbkEfXm9wpK3uAOfx+f+&#10;Ne08pq1P9X+x1djU0H2f6v8AY/b1y9wKhyAGFrhbEr+QDcW5+n5H591V9K6PXqyH8Jx172maktM+&#10;m4IuNJtYfW5HPtiQgnt8ulAAHDr3tU4LDrVzKGQfUD6XJvyo4/qfx7TjRSsrED5Zp/q/1U6SyE6e&#10;Jzj/AFZ9P83XjwCf6ex721syJxDaLU5N7sh0sVsL2H0/I9tSRuEJhoRQDyrnhnh5VHr/AIWUhdmO&#10;vAFPT/D5/wA+mqsyMdMpLsAACTY82H149jthtkNH42SBv1A8aRe/AP44Ht2OHxWHikZXgckY+zJ8&#10;xQ8cHPSgMNJB/wBX+HoNcxvSlgEi+ZAV1cnUBwL2uv0v9OR7FbEYCamC2B+p+gPJ4Ok/639fb6Wz&#10;269xpQjjxoDT86dPKkjUJHDy4/y/yf5z0DG4t6UFYZF1qwKgkhlFiykD1XsL/QAfn2JGLaqpWXhr&#10;WUEfUFvyw4+n9f6+zDw4pSPEPDhT0+z5eQ8sdP2+uN6H/BXA8j/koMU6L7uxcZk6eYAKTJrN2Kx8&#10;D8D/ABN/yfx/X2JuKrmcLrFmPFrG7em/05HvVGibQGJ4UzSn2+fA4p+XQk2+8kjmAZu3/Z/2eibd&#10;hbTpfHK9PGrKuuRyR+k3ATQeCDf6/wBOb8/VXCmFQocHSbccfTj6cfT2yspiQxFQytmnr9vl5cCO&#10;PQsimxXj0WafLSYipaKTVZGKvIpYafVy0Ya5Ygj63/Fyfx7aqnD3bVGNJFySRb1fUgj6f6/tWt8Y&#10;jWUjSTgDOPQef5n1zTo0jWsY1HuP2HH5f6qH9qpw2/kkiEM7FzpRHGuytfhHLmzav6D6/X3GSF4j&#10;6gT+LrytxyefakyJKCyg1P7QOHr8jn/iumpFfVpXgpzxr+2nT1NXU9WilJ4lDDhHbxyNq/1KEc2u&#10;Bzyf6i/DrTO9gQ30sL2vZv8AG/8AsL29llwg8cqwweHGnH7fLNK58vn06s8pIQ5H+rPz6SOVo6Uw&#10;sWAD6pPKjEB2jbiyqPqCfoCOLHkcj2901Q9hccNex+lr8ce0sloUOBUjiPPh6+f8unfFUii+WDx4&#10;9BTmcdRuXZZRG4sSNP7bIhYqXUgFbcfT6G9xzzLliSZCrpcMCDcm1m5sCOf959tHyZcEUpgen2U/&#10;PrbMVOpTkcKcek9jK+qxlWrQ1DftyC/1DExX1PIg+o4HBA/I549hVvbZNFmKKoUxpco2my8i4txw&#10;b/77jj2luNTkE5454+deB4V9B+Zz0YWNz4ci1+0+fA48xx8/8PqfDoDvrKbcydFTVE8vjEkKlXmA&#10;WxW7K7XF7cn+v0t9fdVnd3TCBq50pywLPxo5JJ5IH9P8Qf68f18w79DCgoc8APl8vkM0/Z1Idner&#10;2pUYrX5/Z8+PV4vW/YVDu7EUc6SoZHhRrCQNfgcEj8+6uuwNiSYmqmPhfTqIN1ZfSOSeB/yL2laC&#10;hqoFM8PmfIZIxg/Ly9RZt1zq7gcf6vX+f+evQrggi45B9g1NB9tq4DAk2/tH63+tv6Ef70PdAhDU&#10;A/1f5q9Cm0Ylqf6v9Veve2qqksuo/kEagPzYfg39veFjU2Kft/1fz6MRwKk04f7P+Tr3tNVlQACp&#10;NiT+SP6c/wC+/wBv72gGsE5H+r/N0yaA+v7f8v8Aqz172i8i9yxHFxYf6/8AT2uVDSijh0xICVr1&#10;72i6sG7c/gW/p9PbF0Dp/wBX+rh0VXNaj8+ve03Op1MCOfr/AKw/w/1/ZYykU/y/7PRZKPPr3tql&#10;j/oP9ibj/efaYxsxxnpA6Nqx173jWFvz/hf6/wC8e3FtiVqTQ/Z/h68Iz173JjSx+l/8Lcf63F/f&#10;jbNnOP8AV5dbER8+ve3CJLfk3+g/1v8AX97IPCnSlVqaD1/n173kkjP4P0/3v8e9yDwiQc9WZaGn&#10;XvcaxDWFwQbc/n+oJ9tM64HEEE/s+XVeve5MaM5Fhybf1+p9p9VTWukdeAr173L8B44P1/w/2PtQ&#10;GRflX5f5unKCtOve+QgsL/S/0FvrYf19uq/y6uracU697iSqRf8A33H59+1HVqGOm3ydXXvcfVYE&#10;EEf7A/j/ABHt5H1Gh6b697wulx6R/seCb+1UQUk6uPVkAJ697w+Lk3/4g39rYow9fl0+qg9e9xJE&#10;0n6W+v8AvP49uNDUlq/6vt600eSeve4zjj/A8/7H/D2WXCqVNeP+r9uOmGVTx697gSjg/wBbEWuS&#10;f9b2F7xO+vCta/kek8gz173AuLsL8WJP1+gPHH/GvZTKKgE9JZgNIPz697iu5H55v/xv23p6R9e9&#10;4ddvq3+v+Tb83v7rpbzFR/qp/q/1FlpGrpK1B4V/l1730XFvrc24+o/3n3sQsWzgdMMCTgU697wu&#10;35/qf96928E0weqFD173Gc3910FePTDjSeve+K/qH+x/3r3Xyz02Ove3KE2Zbf4f43/Puh6cXh17&#10;2oKI+r/YD6fj/b+/J8XTyde9rvEsdSj+h4IFuf6j2YQGjAf6uHTr+XXvYq0FjRkcGwB/HHFgf959&#10;n9u1Tq+XTT0A+zr3tnqQLsPwCeRaw9utXXjovlL+J2/Kn+f/ACfZ172nav6n/XP/ABX2klBDEHrT&#10;Lpx172kq8G5H0uOeQOT/AMU9tLxz61/l+3060vlj/Y697S1SODb/AF7nm4Jvcn+vtmZAG1eVP2Yo&#10;MfbTz/LrzDr3tpk5BH55/wBfnj8e0o49Jz173DNv99+P6e/SJRSAOGf9X+Dr3n173w+ntMWLcTw6&#10;3173ia9v6cm4uObn629669173xHtxKlgK8OtHr3vo/Xj/kX+w96cqWqvW+ve+vyB/Xn8/wC3H+Hu&#10;nXuve+/6cf6/+Hv3Xuve/e/de69797917r3v3vZJIofLr3Xvfveuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde99/8j/4k+/de6979Y/8jvyP8Pfuvde98gfz/TkW4Fz/AK//ABT3&#10;7r3XvfIC39fpe9wbcce/de6977t9bfUc8/W/9bAf09+69173y9+6917376e/de69797917r3v3vY&#10;NDXr3XvfXt0MrMpH59b6976/5F/hz/X25UDrx6975j6f0v8A0v8A6/vfVT1733/vvr+L39769173&#10;0R/vuP8AX+vvXXgeve+Hv3V+ve+J/wB749+6qeve+ve+q9e98GAP1vxz/rj+g9+69173YN/Lx3pW&#10;YDsrOYOmrHpjl8TDXQoGsJKjEVQdgFvz+3K2r/AexzyNeNBuLQg/2i/t0+Xpwrk8P2dRP7r2Ec+z&#10;pcOuoRvRvsYU/LI/1Y64SIsiMjKGDAgg/wCIt72L9q7tTKQRCo8cNSqJ5rEKuoA2kT8EN9fcy+EG&#10;GuM186Gn7MZxw8vl1jc1oFGmOukZH7eHqaCleHr0FuewZgZ5Ygzo5YIp1MbN9Vb+lvxz7EuF43tL&#10;Z5lAdgFPJIA5/pYX+v8AX26qn8v9X+TryKQR5DoN6tZEDQXjhkYxhtQuAGY8E/W5IIA/p7kVcyJE&#10;pVVfSjA8aVYkAhSefwbn2+NWrt41xT+WOliIHAIGAaHppooJDUSiR3jLlHjubsigkFwP63sovwbe&#10;0TFmo8fVgTOuh2Km9zZpP7Nvz/gfz/ha/usw1VU1NOH+E58qVGKev2dFt5ZmQtQZU48uH+T5dCaM&#10;a1bRr4lIOi/AF7KNIbnkfT/kftRPnYtI8hS/jRib3XxOwWN1bj6H9X+9e0BFTSvy/wBVK/5Oi1kq&#10;ADxyKcOmePb8iu5iJAMrFf6+VRqkUofybHT7eKLKw1TeOORWaMg3UjUGa51SK39bEcfn2kkMyChA&#10;pn+Xz/1HorkE8Iqwwx/4rIHl+3qJV4jxASOjqWFiCOGS1ikZBFiPrzx7dZGd9LsAyNqWzLqKKb2J&#10;/wALcfT2V3LAMSB8Q44/wU9P2+nTST9xoCCBg/swPn6efUCGnSJTEr2dSrWUlBIQeTe/B1G5/wBc&#10;f055xRuVjMUY0uDZRwDpuDqB/wBt/wAU9lU1yiq3fVfkfX0/Z/qPFHPckkgnA8v8vU9IVDHzf55C&#10;uqRxcgkggAgW/N/ciSlCx65DokAQnmyjUber/A/Qj2TSXAkkwaA1rX7fln7PP5Dj0VyXVTRc/Ppw&#10;pTdgqLrj9agW1E6Vux5+hH1B/wCK+0xknQuLSMkTN42ZQV5VwFZWA+vJB9txu2CfU+QPGvrUfZWv&#10;2U6dhlZiy+mQPy8/8nSmo6fRGLoDKFDDUb8MtyrKPoBYfT2nMhC1ShZxKY443EV7f5oJoMiAfXge&#10;r6f19orsqRVzn186/bXrcU/gsFqNTcft9CfLjj04dKCkAjIWMIt2BYD6BtRP+w5+n/IvYO7vobU2&#10;lQGgWRRpm9QV3a6vIx/AI9Q/3r2F7yrKHXGfsJ/1cP8Aiujuwmd3rwr/AJOlLTNci/1t+P8AW+g9&#10;lv3fiRSxS1CHXNWl0kn9NoInFlWK3N725HNv9f2wkjxVLVoaHhwGOH2/6qVFRfttx4j+E2AvCnnT&#10;7f8AVnqaCD9PZXd11hMVTI5UGnP26hQFDiJlLkjnV9Ab/n6c29smdqVPlU/6v9k8ehrttvRkjQmh&#10;z9lcjz679gLV1wDNMzP52RpoLyW1wuQ9rj6G1wPeknYppwdXn+f+EVPy48ehl4dEAFKcP2f5a9e9&#10;hxn6lKiaZlX9cok0tydKk2t+P9hf6+7xN2Upjj/k4/Z/n+ZMtujZaE/6sf6vt697c9sUUk1WsqRt&#10;pCC97aWUg2AP9bE2v9P9h7ObVRoqPP8Azny/Z658/LpddOEXR6n/AFf5K/M9e9i9BEVppBITcqQW&#10;WzBvENKtf/V/T2vA0io/1V/yf6s9JUt6rnzPXvaIydC89THFy6+qRgTa1/q1hyLWBsPaN0/UK+R/&#10;zfy6NhIIodNc/wCr8uvexJ2RtqGClmqqgkadTI2niRr6uTe1rDm3t+OFSCQMeoHp/OvH/UchDdr1&#10;i9Izk49T9vD1r172J9bTJPQAM3F40DlgNP7X7a8/4HkH/W9uylniXXkj/B/xQIIznzoOgn4pV/Vs&#10;/s8/9Xr172FmRQxlmddPlgK3+iSMh0spIH1+ntBImnJwSK/6vmfl9vDPRzbyLShNSM08/I/6vX7O&#10;vewyyVMVhmmkjZkWV1QBhdYwDbTf6cn6fkAeyy5UsdQ+X+Dz6NEdWcLX0/n8/wDi+vewdzMLNJI0&#10;gLIQQQb6Tbjgf4kX9oSlFP8Aq/1f5ehLasCKL5ef+D9nXvZSt/YoY/MtPGP2a1PKP6LIDaRf9v7q&#10;CNBQcVP/ABR+zhT1/wAEk7ZP4sAByQP9X+x8v5e9oX2n4HPRr173liVibKpP0PAv9Pfvn1scQeve&#10;15tjZG69z1UVFgMBlctVykCOCgoamrmkLcLpjgVmJ/2HvWoL3MQAPM9K4bW4uW0QIzn0UE/4Ovez&#10;/dS/y0vl12YlLPjOrM7iaGoERWu3FD/BYRHJYLIy1xWSwHJIQ+0Nxv20WjUmmWvop/wY/lT7OhTZ&#10;ck8xXdP0DGp85CEr+Ryfsp0Hm6e2ustlLK26t97Xwrw6vLT1eYo/vEKi5BoYmaa/+Gj/AA9nWz/8&#10;nnefXu2qOu7C3xhqXPZKORocPjI56lYWWLWomq5Aq/S97C3+PsI7r7h2dmheGJnRaCpIHEnNAa+R&#10;+Y6kvlz2abeD4NxeBXpwRKgfaSQf5dJzq/vrrruSbLjr3I1mbosLOaaqy32MtLj5ZwbNHStUlZGt&#10;ccmNfrxf3UD2/wBaZbrDc9dt/JAyRQTyRU9UB6JUVioYH+h9iDZOYLTerMXNtQE8R5j7fSuKeR6A&#10;fOXJe68l7kbC+GpWqY3Aorr5H5H1H8+hm9grIpD3v+T/ALEkX5H59m7yF/L/AFZ/z9AY+p8+ve4s&#10;o5A/4n/H3SnYT09ADQnr3vnT31cW/wCNfn22aefSgUrnr3t0FyPpyfrc308Xvxx+PfsdO0X7Ove4&#10;NYCR+QTx/r/j2/QBat9vTUukLVvKvXvbHL9f99/T3QdFw4de9xpBcH/b/wC29uxHQSzcDj8+qnj1&#10;73Gbk/8AE+3QxjQA8fTqpwOve+J+ntuRlJoBnrQ49e98PdOrde9+9+69173yH9Pej1U9e98/eutd&#10;e98x731br3v3vfW+ve+Y1cf0/H9T+PdTTr3XvfMarf0P4/4371jr3XvffvXXuve/e/de69797917&#10;r3v3v3Xuve+7e/db697ypfV72eHVhjr3uXH+Ppe3+wv/ALD34deHHr3t2gH0N78Ef4cW9vwHtI6d&#10;j697c4TytuPp/W3P9fagcOnx172pcefUv+uv+9H209NP59K4PPr3sSMabUxFvqTcnkm45JHsunNH&#10;BOaAfyP+o9GsTEAH0697ZMupKyX+vIAIP45HJ/3319sKQMLwP+H/AFftx1WXSKafMDr3sGsytmk/&#10;1z+APpz9PapePRTPljXr3tJSfU/6/wDvre7rQrXooehJI6979He/+PFv9f3V/wCXWlHn1724xXP5&#10;AHPP5/xt7rSg6VIlOAzjz/1fn173KiQgfQEfXgE/j207DyOf9X+rHWiKfb6n/Vwx/h697zeNifoA&#10;b/Qcf4fn3TVQdaIp649ft8uve/eI/wBD/vH455HvYJGf9X+Dr3hkcR/h/wANKf6vXr3vvxNe1j/v&#10;A96LEZ/1f4eq6Sx/4vr3v3jbj0m3+w/3r3v8+rFCOP8AxX7eve/eNj/Zb6D/AGN+L/T/AHn3qpBr&#10;XrWk8af6uPXvfIU7/wCp/qLe9lsdW8Fuve+Qp3PFiLG9/wCptcAe9V6r4bVp5/y/b173zFM4/HP+&#10;t/X8j3qo/LqwjY8R+2vXvfP7R/7SkXvb8e/ah17wzStfPr3vkKRjybD/AGPI/rf37UOt6P8Aiv8A&#10;V5de98/s7/k/T6fXnn3XVQUHXmQU7eP+THy6975rRf1J0/6/PvWr9vXvDrU+f7P9jr3vOlCn1uP9&#10;b6j/AGHveo8OnRGODD+Z697kpSQrb03/AN64/wBb3Wp62qKPt+X+r/Z697lR08Y+gFz/ALC5P++t&#10;7sp/l1RlGPs/z9e9z40AYCwHN/x+ObCxv7MbUk5U+Q/1f7PW1wCR172o6HlifxcW/wAf8fZ1bAjU&#10;PSnW4zQ1697nTiykHj/e7X590lowJHr0sjILCnXvbKR+oA3uT/vfP1/3n2UXJNRxFD/qP+b8/TK4&#10;HtFeve2Gv4J/PJHP9L/4W9tgCtRgH7f8v5Y6WMKUp1720Sj0Em30H1/xHvZHA9Ibr8P5/wCTr3tI&#10;1i2Y/wCF/r9bf6/vY6LJeve4K/X3odNHh1727URsy8X5/wB6P0AHtxRUH9nV1zj1x172IWJa2n/X&#10;II/H0N+fZlb5AH2f6v5deYUqOve1BU8wv/t/8R+bC3sw6b697D3LqA7EWvcj+txb8+yw6vPy6aFf&#10;y697Y4uJFP8AQg8C/wBP8PbPy682Rp+3/Z697F/Z7nSy/Uaf9f6C1j/rezSyIbHAY/ycOHTElClP&#10;s697EBCCLAfj/E8/U3/1vZo3w0bpHMMVJ/wZ/wBn/Z697yW/r/vH+HPtxQVFD0jPXveNh+bn/eTY&#10;i/0t7TyCjevXh173i/H0t/j9L3559+HwH8v8v+r9vW6n/V/k/wBXr173xv8AjjVb8WJv9eB/xHvx&#10;qAKfl9uPL9n2/PrXXvfXJNwLjm7C/wBALf8AIre9kafiGTinD/V6f6h1egUgNxNMEjj/AKqY+35d&#10;e94v9uef8b2/w9u9LgDSox/n6977IXVYG4uOf6f159+BOjIz/qp1UF/DqR3f6vL/AGeve//T0GT+&#10;faAdGh4db/Hvj7t1Tr3v3v3Xuve/e9db69753/3u/wCb+9dPxHPXvcqI3sP9j/tx7bkGK9O+fXvb&#10;pEfofz/xu/tLIOBPRgnkT17290htwOD/ALH6+0knxfb0Yqaivr172q6JgNIF+QL/ANPp9fZe4qDX&#10;y6WRHHXvakp1uv0+tx/tx9P949oJc0+RHT4Utn0697iTqRf/ABvwP8efbyEYPl1U+deve0vkBZgf&#10;rY/7H0j6e18Y7SOkkyjy697Z3tf8245tza3/ABr+vtbHk6uiuUnST8+ve8kX0/1iv+88G9/a5Cce&#10;pHSRuI/Pr3t9ov1R/Qci9v8AH2Z2xBJr8v8AB0w51M35f4Ove1jB/m1/wP0JsB+PZ0gJQMKCgGf9&#10;X+oeXTDg01de9zlNv99/t/r72eHTZBZKDj173Og/1v6f76x/p710yAxapznr3uZf/fD/AG/PuxNT&#10;qPn0qJGCeve+r3/43x/vfvVevV6974MbA/7b/b8e/da697gS/UkfUW/3gX/4379XFOveVOve8P5/&#10;w/1/oP6X9+69173wP9ffuqEZ697ba5boR/SxPNvrf6e/FSYyvDj/AIPs8/s+zpxR2de9h3k0sWH1&#10;5IH+wNr+y6Y41fI9X9G9M/y697R8ym5/wJH+829pOtnj173EYf0HP+H9f6H3sCp6sqlj173lij55&#10;/wB4/wB99fepCwoBxPT9CSFXz697nRxji3JPFrf7f35RnOejCFBqAHl1724xxgWFh/r/AJufrz/v&#10;XtQpIOrowVaDr3vn/wAR9f8Ab+7a809enAVBHXvfIAc2N7mw/At701DU+nV20EmnXveGa3HH0v8A&#10;70bX9o2JapPSWbKHr3tve/P9L/gf4WHth+P5dFNx8Q+zr3uOVB/1/wDX90z+XSQjr3vEYQQfz/h/&#10;vdvbqtXPn1oivDr3uM0R/wAfr9Qf9tcf8V9qxkCvVvCBFKZ6975rF+LW/wBh9fbyfD1UJp697lRx&#10;cC/+w/2Hs1tK69Jwaf6v8B6Uxx6zReve3KnpS/Njp/rb2d28Or/V/q49L4oQPt/b1727R01gPTfi&#10;4JHFgOePZqtuVXI4ft9PnXpYsNB1736SEqbAW4PHH493WXR2MKZ+z/i/z+Xy69kYI697aqlCD/jz&#10;f+n+39oruQsrUxwp+3/L0guASajr3tudL/UW/wCI9kzkE46RfZ173gKEX4Fvz7r1qnXvfC1v9h+P&#10;6e9U61Tr3vmDYg/7f21KzU0Acet6iOve5CsSL/W/0/H5t7aQujavKuftp/hp0/HIS2eH+Xr3vJ7X&#10;q6sKjpR8+ve+an6H/ff7z794tWovlx/1f5/t6uKnh173JRCbEc8/T/Y+10Uo/Lp4ID172/4+mMjJ&#10;xcki1+f+K+xHt+lxjNPXpUBpWtOA697NT0zsmozuZoIEhJ1yRkm2ocm3IPFvp/t/cx8s2UbEO/Ba&#10;VxX7KUzXj0Gd6vUtoiWIxXH/ABVD/q9R173skfFzqKLDYjGAU9m8cTOWQDjhtPA/17k+5EnutFtq&#10;QLkU7acTjzoRwxTzHnTGO3Mu8/WztXA8qV9CK/txT1p0TH5QdsU21cJWUqzhDHDIoCvpJkKHkg/W&#10;3H++Pu0DBYlKaliijBAQKtr2H0sfr7DNxNrIJFAMU86A/wCryyR1GNwTJJ4jAEngaCtPLhT7eGfy&#10;612u2Oy5Mhma2eonZvuHkk+hN9TFlvc8W9Nh/r/Tn31ncM9TBytwAbC2okkXF7H/AAv7WbVfiO4E&#10;akD58Kjz4gZHy/y5K72AujSevmP8gpTH+x089J9s0OHy8cAnCeSXUWuqxBA4Fwxv9blSL/QX9gDm&#10;dpyvVFyhsXAuFJ+v4t/sOAbe5Eg3KsaiIkceA4gfImorj1HDhXAC3DbXSegrU5pwJ86/n+fl8+rj&#10;OvO7MVU4JFNTFeOG92lARSqkEO/+3BIH4P8Ah7ErZuHaDwXW2lQLEC40WvcLzz7KN0vKS6OJNMca&#10;ChHEeeK0zk8a8VtlAIWD8M09OP2+n8hjooXyU7GgrsflIElVldHfUra1MbK5uCxtxbj8/wCt7H2k&#10;siKLW+tiOLtb6/7f+nuLrsGRgXNfMg+Vf+LP8j6UGFk7DSleNAR/kP8AMUI6om34Hr6yvqtWtUkl&#10;dbevQiyE2RuSBpC/qvwbWtf2508eplv+LiwtxqN/p/Xk+w7dt4Ku7NSorq+wEfyoD5fs6HW2yEmo&#10;B4rxzWgp+zGfOlPIdFl3vVLSwSpHpJkUvp5BbQLq2rUDpvYG5/1gPbw0ISnaXgWFlA/2n6m/+9ew&#10;x9S73Yj8z5kkAE0I9cU+I/y6GLRCK3b7Cf28B+zj9nRd6LNyZLcNDj2MjK1TH5VIjLEO2lU0x2UW&#10;uf6/Tn6m4PbkqS0koUk/qvxYiwNyB9fcr7BBohBcZ4/tP+r5n06irmCU+IFpStBx/wBVeP8Ag86d&#10;Xq/FrbEVPiMfM4j0rHAYrkOSHK6Vdl4v+k2+n9ACR7YsJT+Z2a2oKOOODc3bn+lxb2IZGC94PDjX&#10;18j8v8B6CrRmWTStR60+WB/hr0ZTtbci4LFxIzLHLUOI0DE6v83exQc6tJJ+n+8/Vo3I5RnVPo1w&#10;Bb/Yf72Pr7vDMWKulTU5I88j7PL040p59Kfp9A0sKU/1f4Pmel50gUrKWmqptPkVFkLsVFtXqF1J&#10;IuSxsOOPrbj3E2/qE8an8G34+v1Lcf7D6W49lG+yqbdzkV9SM/y/z0416VbfCrzUTgKn/V/s+fDP&#10;Si7nkAwtTL+p5FQm3pNtQjjjN7f0J5vc/S59v2emK07BVvqUgkHkH8c/8R/yP3C8gaa7pISNOQD5&#10;j04+YIp5nB+XQnnciLVx8s4/1HGK1r0HnS2JiFfTln0hZPISVvcsxMjeoA6eTc8/7bj2XDdZmkeT&#10;hv7RvpH9Ct+DxY/Q/n2plKGJWp21I9c/5cU/LoM3AAQ0qeHr65+3yr1bp1VHTwQQDWmpUjsNRHps&#10;rL9RY6v6fj/D2AGboJ52cWYeo3uOLfTmxv8AT/Y8+0c4OnxQf5j8+H+quK9ISdLVHRusLWwKiqCr&#10;DQv0B+v1/tAfn/ffn2FmUwdQusslwFLEXa50gggg35Ivf2nc+IraTxFK9KVmTJWtelrT1cbabMDy&#10;LcgDk/X/AIp7DTM4knUdFzpJH1sAguANXA+t72/3j2w8LfCrZAp8x514ef8AxfRpBLQjup/q4/8A&#10;FdO0UoI5+n/E/T2gamglh1akupYX5DXbk2sxvzz9fbcsTYqeGOlPiE8CeH8upAIP09pfIFobr6gx&#10;Jta4tb8Ne/8Avuf6+0Mh0EqTT5+X+HpZBVsny/n9nXftPRTI0i8gkkWFzYH/AFre2PFpnyxinrwz&#10;0s0nj172MuzYVlkiJA5YW4454GkH6n6nn/ivv0YWUkD5f5eI8j/q4dNNEHoB5f6s9YZ2KoSP8f8A&#10;eOfZvNk4wkQnRf8AQoBvquxB5t/j7MooFZWDAZyT/pQAM04iuKZ+fSiO2MzaaHHp/qP+rPQL76zS&#10;UcEh83j0q1ybWsASbcj6i/8AvvqZ7BbUkmjjYxEGyMeBZQw0lr/7yPaS4uvCUFK+g41JHl5VAFPL&#10;B889CTbeX5JkqVx5Ejj+zP2noh2/u36DHT1ETVsf6pAbOOdPrHpe4BJBU8/nm3HsQqPZ2jS7ENGT&#10;cKdKi9hzx+P99x7DlxvRX9Ju1uBoCfM1/wAB/IYFadDeLlOLwQGGg0/P7SOH+x5V6Ltl+7xO8qUw&#10;dpUDEMWDAWB0xam/tEkfT8/W/t2O36amFyUI9VtJVrWF7E8/k39r7bcXlICADhWtR5/h4ZNKDifX&#10;j0U3OxwQ4Gafb/sZpWnkadIE9p5fJyFAtSGst7hgGMhNmZRa4UABh9D+T+fbfIkNM9lcLZgBawB4&#10;555/x/1/Z7by+KgdxSvr61x/nGB+zoNyweE3YO319M8P8FOlJT1GRy9OfNC8pZSzDTITpNhwhAFg&#10;fz+OOfz7f8VkoyVjLA/QG7em3Fjq/wBj/h7fmj1Rl1GaYH+rHlTzPCg6MbO6p2SGlePrX/B+zGeg&#10;S7C2PVKJa2KF1sWYkRerVyWTxf7zc34v9faxigWZDp0kWuL30kn6C/1HsnknGC9cYpTgPs/ZUH8+&#10;HQpguEZF9aU/YM/Lyrx6LHXVlTiat1dXjDswaRXTyEpdpSFewYG5Ia1yfpf6GFUUioGEi/Q/7yx5&#10;PA/w/wBh7rFI+oNGf2/LyPz/AMIxnpYr14dK3F581Kq0E6k6WJChRYBSy8kkgKGv9f8AX4HuCKYK&#10;bqCASeLE2Av9f9b/AGH+9+zPuJDsajzPr6ep/PP+DrerGeI/1HpzfOPKjwyaTKqpY6it2JF2IBtz&#10;qv8AU88/0HubGFUD8f7x9R7eJPEmp/1evTZHp0ja9qieRgNLBT+kaXHpYr9EJHp5/wBvcXt75u4F&#10;724sAFtewJJuL2I96UyTkGPNRxNacMZpUH9nl59JXmaNwE4itR5VIxQ0rXz/AGcOsdLjgg/cUqS/&#10;kLkgWFxHYBuAxIIH1+oNv6tlUzEMtwwK/q5AAB/T78ljHTTIKEnAGeI4k+g9Pl59aa9ZDqXGOHGp&#10;9eFfy/2ehEwEoWSKaMSRmKQH1DSS3B1LGP0k3HNj+CPx7L12VtOmylLUMI0LaW1HTa9xYeonj/G3&#10;1v7RXNkdRuKkD0pjzqeH2U9KA1I6Ee1boxIDnNMVzXJPCnH0+yterO/jl2hV404+gnkdkYR+MlyS&#10;AALqQPryfrew+n5v7qe756/ihFW6QadJkPpUsDxwW/oRe3++HstVdWoudXnnFaen28R68ePUmbNc&#10;6xUGpPlgGg8vz8urX9t5ZMrj4J1IJaNS39QxHI91l7nxxpZpY9J/WxUN6gDwCBx9P8P9v72oYMdO&#10;D/hzj0/Z8sdSDay5p54B/wAh4dKP2HuRmKRkXFxxybc35PPJ+nu+jUpA8v8AVU04dGgNUz/q+fXv&#10;aJqpy3+P4seDwLA/n/Y292QUFOmS/dQ9e9p+pa9/rwP6gWH+A/r7VwioJ6saMCTmvXvbHPEHBYfU&#10;Wvze5tfj/kfvzRau4ivl0jlQMKkeuPT/AC9e9s01KSb6Tf8Aw4P+Jv7Rtan0x8+i97ap8qf7P+br&#10;3uG1CSRcXB/qAOPp78tmxpgivn0ybI+X+rh/qz17340LWP6hx9fqQPpf26LRmXIA/wBXy60bU0yK&#10;de94fCUNrcfUkDj2xNbBO3z+0/5R/n/Lph4qGg697mQw8AkXP/FPbAiAwwr04iUFD173keLUbj+l&#10;uPxzx7ZmQVqc16toH7eve+KUYfnj62sP95uB7K5lCPpHDy+z/VXpsxLWvXvblBRBT9QLcX/Nj/X3&#10;RZGAov8AgHVlReve8zwr9D9OOPxb8gfQ8+3olTSGX8P+rh/q/wA22CrlePXvcKSw4+lr/wC2/r7e&#10;r5npk8c9e9wJLf1vz+f6f4+9dV697hsoubf7G4+vtQqLQEen+r/VjqpHXveA/q4t/SwPH+w9ro0C&#10;rX19erJj8+ve+9Jtf/eP969mkSaBQCp8+lQFB173CmH+v/S/+t/Qf19+lHYxFOH2/wCr7eHVX4Ed&#10;e9t8gNv9a9/ZHcMCD/q8ukbOAeve26ofT9LDmx/oD/Xn8ew/PExGeI6TOcVHXvbXIx5Fvr/t+PoB&#10;7LjDmpXI6SOdWT173Cckk8/T/ef9f3dYcV4fl00aDh173Ha4tbkfn/X/ANh7t4a6adNMCwoxz69e&#10;9+54+v8AvP8Avvp7p4fy6R5/Z1730efr/wAb4/p7oUXhw61173hY8E8/8a9sMvl02w1CnXvfa3uP&#10;9cX+tv8AY+2HGK+nSfr3ufFwVP8Arfm3tk9XXr3t+o29Sj/VC3P+3v8A74e9LQsOnUzQ9e9rnFnk&#10;XvyR/vXswgy35jp5srQevXvYsY03pCD9bAg8/wC3J/33+Hs+tf8AJ/m6aYkjr3tvqVsWt9Df/fG/&#10;+v7dc9wB8ui6dhrGMD8vP1/Lr3tNVf8AaFvqf97/ANf23PmmP9nNKcOrv3CvXvaUrwbkcWGr6ni/&#10;+x9ploDU9Np172lqkWJB+n+t/rA8W9ppxxceZp+z+Rzn5fbXrx9eve2eT6EcH/evr/j7T+fTB697&#10;hvzb8Gw/wtx9P9v70xyyE9a697xe03W+ve+DDg2H9Pz+Bze3+v7917r3vHf3dXKig691731b88Xt&#10;/vh7qRT59e6976t/xT/Yf096691737+v+v8A737917r3vv37r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvff+++o9+691737+h4t9R+f8Pfuvde98&#10;gL2v+fpa3+w49+691732Bzzx+b3NuD/j7917r3vvi/0s3+H9Af8Ajfv3Xuve+Vv6f743v7917r3v&#10;v37r3Xvfvfuvde9+9+6917376+7KQCK9e6976HH++/2HtSfT7P8AV9vW+ve+Y44t/r/j6n37A+zq&#10;vXvffvfWuve+jz/vv6+/db4de98D/t/+Re9dWHXvfH37rfXvfE/7b/H/AJH73031730Rdbfm3+8+&#10;/de697GT48bqG0O39lZV5zBTvl4sfVPfQPtsmDQyB3/Au4J9m+xXItdyhmJooYA+eGwft4/5egvz&#10;jYHceXrmACp0EgfMZ/yde97NmzasZPG0R8uisVVRZI7Oh8Z0nni6sOefeQaSaUV040HAmnpx45/1&#10;Y6w9M7W8pjPcB+R+YPz/ANX2M9cmkuxAaO12U/1I4I/1vY24LNvCzwVwKSRwlFUE+ORdQ0zISbEE&#10;cMPrf2tQa8qe70znHl+fyPRg0YkQPCanzGaj8uOPn0GubxCzKr0+kxtMH8hALKwBBiYgX4PI/wBa&#10;3tTPVpPE0SsZFcBkUN9bKUK/U3AH14/PtQgof1BkcM8KfZ8/t9fPqupo2GnHr8j8/TOPn+fSbWha&#10;GVZ2CoyEozFB9C2sODYfUji59g5vGokFWr0ysQhp5AoIKmdHIIDE/S1/r+R7eREfUSNRNBQ1GPy4&#10;YpWmTjpxwrAV8xQ/8V/m6E/b0RWk0ykElpQvGlvE1jdv8b+2+l3M/impKiYCWPXCpBGmRjZ0hJ/1&#10;ABABIte1/p7LZIGRiq5H+Xz4/P7R8ukMlsuvUFqD/qr5Z9fkPn05vQJrWVF+pD8ixXixcf4/7z7X&#10;u1NwXqIoajTFWEGRn02SQ2usZW4PDahz+L/09oLkS6Q1K08/LHH/AFZ/n0TbtGKUQVFKU9P9Q/yd&#10;MeVxIkhkZLtASBpFtak+lnQkH8W+n9PY4U1V54Q9gLllbUx9GoAsAv0tz/xPsiua0qp+37PLHlxP&#10;r+fkGGYRnTxJ+Q+z7a8eg0modE5X1WXQ0YAI1sjEgswtci17n88EfT3Lp6zwoUtqI1Rxsq+hHYXB&#10;Yf04/B9h69iqwANAaenlj+Q+Wfs6QzIrtX14/l1L+08rBr2NxK4ZjrZPoQn45J/2H598amuqKmNQ&#10;sQlmF7JwoljJ9Vn5tYi49l/gKhqPTA9P9QpnpA0aqxDGgp+zj9ny6dKSkhpnv5PHESC0huSsi2C3&#10;Qf1vYgDn2k6oVEk0tOq2jZhJYgqEVvSyu/4I4II/H549t2wYPRia5B8yKED5eVRxp5jjTowt4k8M&#10;OcmlPt/1Vz/g6UglhSNJibEAKCDfX6dfpB/Fx9Db/H+vuFUwCKlMb3Ln0xSIuoubWCBx+CB/vXu9&#10;0kTKWppBqfz+X+TPy+XVREzS6wcD/UcH/VnqTTVOuX0/QW8iMQoQDklgfyCfYU7lpRVQPCS3jjTW&#10;0rIAsbWJK2H6rkGw5/w9kDQsylRwbFeH+r7ejywDJICuK+Xy/kelVTvax4ux4AN7/S17/wCw9gN2&#10;FhdVFTyQsDG1O0kviLai0RumsKbAG/1/3v2gnj1RFP4TWvkKeX5k0Hkejzb7orNpIoa0Hy/4r7fX&#10;pxja+of0Psj2+l8lLNGFRZoarSoY2ZkZ9Qs30a1if6m9ufwVsgeP+kP2/wCqv+qvUq7O3cma9vl9&#10;g/4r7PPrJ7LvlKYonlS94I3Zowx9A1EsbN/ZH0H9PfooqDS3lT/V/sftzXoWICWCtgN8vLr3tIiC&#10;WrlijClkDMdWgk2cEop+p/2A9rbaGRn0+R/l9uB+X+To8twkaE8D59e9jFtjbtRTQRvHF5JJKfyl&#10;UJJ8asStgf6AH/e/Z7HAVUGmKfLI4dIZZzNKajt/L7Ove1XVwRQUVQY+HkRH4IVkZmtJoB/oP95/&#10;w92GMny6VQEIM+R+0de9s+BxsuVyog0K6Oyuj2Jcq3Av/sB9Pe0UM4XhX5/PzJPA/t+3h0m3C4VI&#10;i/A/y+z7P83n5e9mSo9qSUdLTxRwKoWKOSQlDpe5s7C/+BJt/t/Z0YlWMJHTt/4o/bWuMdRxeXyu&#10;57qnhx4Y9eP2Yz173hyOI8f+TotwQ6yluXVyNYIB4N+f98faGS3jNBQaRX/ix/OvDj0WLKTSSp/4&#10;r1697C3PUYjiiUL6Y3fyRkK+o2svH+Nrj/bH2XXKroOkUAFf8PE/b8/Kn2Hdq+ptQxUcf55z/lHX&#10;vYX5pEiaUaCI5ECBNIOlQL6wBf8AJB9kc1QaioqP5/6vnivR3ag51etf9X2f5evewZzVH4hItRfT&#10;GBYqosTIC4bnm31ufbARgAx4H/VnoSWTliGH+r1/kMde9gNvHa0ed+2hEiQSLINMzAkKHb1FgObW&#10;P4Htl1MTVHA/6uOf2fzrTob7TdeEwjJwaflmlfP1+Yp173bz8fP5FG6+z9u7Z3tuftvbVHtjcmOo&#10;s1jJdrU0+4HyGJr4PNTz09W5iiBa4Ugg2YEHke423bn6ytbqS0ghdnjbSdQ05B4UrWlM19CK8RXJ&#10;Lbva3xLeO5vLxWV1Vx4QLAhgCKMaftAPRU+2Pl/1f1Nkcpg8pDmslnsQ8kVXQQU0NDDDOiLMI5an&#10;IOjWaNlljeOF1dCHQspv7tk6c/kb/FDY/wBtU7nx+4ew8hCEaR9w15o6B5BZtP8AD8YIxY/0Z249&#10;he5553WYUhCxg+Y7j/On8xx86Z6FNpyRyxYULxtM1P8ARGP+AUH7eq++zv5rNbj1qYNn7Ww+KBLL&#10;BPkJZszXqouvnXmCD62Nmib6EHn3aH1n8WOl+qaZKLYvXG0dtRIikNisHRRVR8dgqyVRQyMTxyX9&#10;h6Xc9wuhquZmbNDqNFIPnQEDHoR5445EkTWtnHotI0iXA7VCj+X+fz+fVcnbn8xbt7fkM0c28st9&#10;tIpJx2NqziaAsEY2FLjhHE44PNv9cj6ezD0O1KSAgeCNCAo8fIKjQR6Y+WFwPp+fx7RC6UpoTIqT&#10;qpXzFKthcHgfKorxr0yb1GJJavzyf58Oq+t8/IncdW8tVNlaou6OrxiZm8xHLEWbnUupSbG4HH04&#10;qu+ak9fl95ZbH0bgUu3sXDpjW4JlqiRIBpvY+kA/X2X72yW+3QyS416h+Q4fbT8qdS37cIrkykV1&#10;NSvyA/2eP+XraT/lU4OHFfF7amamVzk94T1GXq5ZF9TqLCG5NrKATbj3rT/KrYEWdqMkKpVarR6i&#10;oo5l/WzAjWjn6gg34P8Ah7NeTt6fbbhXBrG1A6/I+nl/q+fQo9zORrfm7YWtzQTxgtE3o3pX0P8A&#10;mPVnvuprI0s+NraihqVKTU0pRri2pdXD2/1vc/xTLcIsyGoYAjrnjuNjPYXklrdKVkjJVh6Fcfs+&#10;fXvbbJYt+P8Ab+3dNVr0ngpppXr3vlAbNx/h/wAV906fHz697doyLAnn0/Ucfi3+9n3o8KDp05XS&#10;OHp/h/l173EqwSg/1h/tv639qFpTqjgEZ697Ypf6/wCP/EfT3Tg1Oi00GB5de9xm/P8Arf6/4497&#10;0muP9X5dUPXvcQn/AHn2qCgAFs6eqnr3vifbLNXtH256qOve+Hvw05r+XV+ve/e69e6975Af4/7D&#10;8/4e9Hqp697yAe9DrwFeve8qgH6/j3smnVuve+dh/Qf7b3Sp691733b/AG//ABHv3W+ve+QH597p&#10;1sDr3vwH9ffqdep17363v1OvU6979b36nXtPXvfre9069Ty6977t791anXveVAbf6/0/2Hurde69&#10;7lp9Rx/S3/FPfvLqo697dKdf6cmxP+wNj7fgByfLp6Pr3tzi/V/t/wDevakdPr172oaFhdb8fT+v&#10;4/1vbMik5Hl0pg+LHXvYj4pv2W4uLKb3t/h9Tf8Ax+ntDOOB+3/V/Po0j+Hr3try3KsONV25txa/&#10;5t7TBaPXy6vMorq8sevoOHXvYP5lbM/++/H+HtSOimcd3XvaNlFj/X/ff4+7qGyT0TvWtT1736L6&#10;/wCxv/th704qQOvRgE5/1Z697faWEMV5H4N/x/X/AHj22SQK9LYwdNT5/wCr+fXvb3HRJ9OPof8A&#10;intMWJJPTlBn59e9yRSIOf8AY/196B68F9Ove8gpowBwOOL/AE496r16gOP9WOve+/BGPwOf8f8A&#10;iB/X3rr2kAde99GGP/U/0/F/z9D/AL7/AF/fuqUWvD/B/q/1Dr3vGY0H9kfQ/wCPvfW1VV6978FX&#10;6aeP9ew/w49668XoQKceve+BHJso4HNv6ni5/p73175E8K/6sDr3vhfjgWv791TSvAjh5/bw6977&#10;/rwTx+D9P6n37rdVA+H/AFfP/Ueve/DV+B9eL+/dbBNCQvXvffqt/gPrz/vH+w9668oNKHr3vmLr&#10;a/qP9bm//FPeiQM9eAUHSOPXvfMfX8n/AJF+PewcVHVs0IGOve8oJC/1PP8AiD/rEe9BhWhwT/q+&#10;zrxU+WOve8iN/Q/T/X97WoNOmshNJ8v5f6s9e9zYgSy8X5/BB+oH9PZpa0Kk+YA/kf8AV/q4bAqp&#10;697UtECpF7fW/wDvP0sPZ5b6aEgdeTr3twm+h+v/ABTng+6T1ofy6WJ5V/1Z697ZSvLf65Fv9cAg&#10;/wC+Hspuaha+h/z9L1NFB9Ove2SuX+nIP+va1r+2mUaqn/i/s9aHpa4697ZXAMZ4/wBjf+nvTKQa&#10;H/V/s/8AFdIrkHSCeve0nWD1fi9/6f48+/DorlHXvbYPqPfumjw697dKQ8j/AA/5H7cU0x6/5v8A&#10;Y6svXva/xDcqBb8Wv+b/AE+nswgIAqfl/Lrb0JPXvanmAMTn+o/1+fZl9vTXXvaAy4uxNj/vFr3t&#10;cn2glUgtX1/1f4eqYofXr3tPKbOLf1BH+9g+0xAJoeqsA2OvexY2g9pLf1Vr8fj6cEf6/sxsfiHp&#10;j/J0xIKp+z/D172IyMfwQLcW4t/hx9fZuwqOksiBk+z5/wCr/Y697zcm9/8Aifd1JZQT0hPXveJ+&#10;SR9LH6m3P+sBz7TyGrfZ14de94v99/sLe9UP+x+3r3Xvfv6n+n1Nv+KfX3Yk/YP9X7evde98QBxY&#10;AXAJ5uf95/1/e3JpSpP+AdPO1fMkDHy/l9n50Hp173xcci4tYfj6D3ZOFOnYGBXT6f6v5de98OPq&#10;L/U35FwB7coONen+ve//1NBpvqf99/r+y8cOjU9b/Hvh7t1Tr3v3vfWuve/e/de6975C3+8f1916&#10;fjPAfz697kRfUf7D/W4Pur8OnvPr3t0h/wB9/tvaVxUdGCjHXvb1S3BtzcX/AKc3/wBb2klpQMOj&#10;BDgU697VVD9FNh+Bz/j7QyAaqHz6Vxeh+3r3tVUwBWxF+B/vBvx7LZOGOl8YoCR+f+r7Ove8dUv0&#10;/wAB/T68/wBffohivTT5f7eve0rkl5BH01G4/Av/AK/szhxUE9IpRQ9e9sLi31/qAObk3Xnn/Ye1&#10;8eT+XRXMajr3vJEeDe34+v4/x/3n2tQglTnpG/Ede9vVJ+pP8COb/wCF/Zjb14Dj/s9MuM0HmP8A&#10;P172saY/tL/r2/23PH+29nMQJiB/1cfn+fTDV0/6vl1724D88jj6/wDIvbh6aHp173MiJBBt/hf6&#10;f4cX96HTMVQa+XE0zjr3uQp0kD8cf7AEX/Nv94v73XpTVsgnr3vsyL/r/wC8XP8Asffuvde943cX&#10;4/oL82vY3PP9ffuvde9xHuSf6c/kc8XAP09669173wP+xBH1B/r/AL7+vvfXuve8Z/2x/p/yL37q&#10;h49e9t9WCUY/01H8f7f/AGA93PHHDp1eGP8AVx697D/KH1PcW/2/1Jt7L5RSi+nWzheve0hMoJPF&#10;hf6A8WHFre0A4dOHr3uIwAsP9jb3YdORmop6de95IyL2+n/E+0pFTU568powPXvbhEwUC5/2/wDr&#10;f76/tQpz9vRvAwqD69e9yfKBwD/tuf8AeR7erjpZrAGeve+IkJ+gb/Y2Fv6Wv7qW9D1QyDyPXveZ&#10;ASLm31/1v9Ye6MTWh6cFeve8MnJ+p+hHA4J9tHh0xOe0Ade9wyPqtrnji/1/1vbLindXotnWneT9&#10;mP8AL/Py697x6Dfkf7x/jb35c56TYPXveRYwf9f3f7OrhGYah173xMFz9PyP6/0/p7XRxmgH+r9v&#10;SpLeueA9P9n/AGOve86Ud7Cx/Fz9ePyeePZnFATpNP29KVtgfLr3tzhoLji5PHNvp/X6+zi3hGCO&#10;Pn6fZ0pjt6AD/B1728U+OawJW1v6j/Y839iW1sSwBI4/y/l0Zx23kw/Z1727LRgAAgfT6C/s3FiK&#10;YB/l099M1MCvXvcaoorpwLH8j/X/AMfaC5tGXvJGMfs/1H9nrxYkgocjr3tOVdNb8AWv+P6fT2R3&#10;EbA6uP8Am8ui6WEqNQz172zvHz6v8ef8b2PPsulSuR0gmSo1Dr3vE0X144/of+K+2KdJaA48+ve8&#10;TR/Xj6/74fT35VLDHXlRmGode94/F+Pxf+gJ9+0mvXvDaukjr3uQkLGwAJsPdhCpGQPXpQkAGW69&#10;7kpTk2/qTyL34+t/bbxEGlcdKlhrk9e95PDp/s/U/wDIh73pI4dPBNPAde954Vsyj/D8c24/P+w9&#10;uISuPXqwoOPXvYgbZoDU1USgagWHGk8G/H09iTapSZgAfSlKV/1Ur9nHqk1wscZ+ePL7f9XH1697&#10;uW+GfUa5GroclPTB1RonN1/UAfRx/vJP9feR3K1uklrGEwQK/Ovn9uaemK+vUGc874IS1uGoTXPo&#10;aeo6Tm6szHgsLWV0jBSkT6ObHVb6j3sK9Y7ZTGUFOkUYVFRApAH5W4H4/wBbj/jXtVuN2jEhdKim&#10;QaeRNaH+eRwPCgqIPMkl83d+VP8Aij1Q18u+0VqKutjmqWLFpVZGZrWHpL6FJt+CNX9QfoL+zL4a&#10;iJSMsPqBe62Asb3P/I/YPv8AcPjWOoIbFMmlPXz+QpTh5cXksEepkGD/AKvWh/ZT5HqiLunsRaKr&#10;qVopQXV5AUSXUCXBCiJiR9L3AsbLzYcj291WOjkhZSt+Db8m/wCCb/0t7L7a7uYXVsDgCCMep/Op&#10;8gMAcePV5LONwABUj8vLyA+0cfTPQDbR7cymPzUM33DxRtKuuz6UKhtIVieBcMRYC5HPH4D/ACWA&#10;R2F0HDcm3K25tx7Hlhu0kVe+ocAg8eOD3UP51+2gFOgbu1n4UpkGcft8q/KuK18/2dWddQ9/ztjx&#10;CKmRWdVsvktqDLazhzqJX+tgP9595MRjEhcAAfUci3Ib9IuvHt66uGQa/UGnypg+h+zjXPl0WQx1&#10;cSFcjyPypmn8hx9fn1K7c7LqchjJoxK2maKTyC7Bgyj90EvYhh/Vf8L/AI9rmKLSgBsLcD+guLAm&#10;309hOa5BYjiS3Dzx9uP+K48ej22ty0iuOHH518/8ny+YOOq+8/uJJJKohizMxUroY3GvyOuo2vwb&#10;EGxH5+nL1j6XXKota3Lcm9l/pa/sJ71ctHCdJBDmijFKHiM8APnXyrWvQ95ftHd6v3L+H7a0zwrn&#10;P5ftKh2xu+KmoJmjkIlI0RkCx/dHlAuCCSCRYX+nAuQPbtlECUsiLwbDSL/8T/xr2G9t7rmNgQag&#10;+WMqfLoZ36eHYaqg01AmnEn/AIqlfs6Anqmuet3nQVNQjSxtUxSyNcXCxyawGBHI5BFm/pyL+wMz&#10;EQec6gQD/UXNwb/n6A/j3MWzSLFbKwOWGR8sef5V/L06hreo3kuWC8NR/wANP2jz9eGOHWxJ0fmP&#10;4dt6AI4LRLGdNwvoMX1YfkhjZvz9fczF0qQwSNpHrUfgj6C7E2Fv8Le111dxk6dRxjiADXhTVn8/&#10;8HSK0tGjWp+Lia0/ID51zw6TnbW7arOZvHUySSeOkmkBCnUD5XCxppViQSQCG5Fv9Ye0PnYjJMx4&#10;JubED0gjnkN/t/dredVQR0pk8fT9ueHEcTw9OlNzb6gCopX1/wBjH5j/AGOjb9L5JaDDQ6jIUWJN&#10;SsbTt5LKNBQW/wBpt9P9jce82GoPEvmIte4A/wCDf2h/xT/fEg36/Qx+GnkCfT0J/nx88kEU6esY&#10;DApY5Zv8n+fj/l649m7vGXq4sVE2qOCVWkYWYBoxZYmINyCfoSfwb/XiTlQjQsGtfmwBIJvwbH/W&#10;/H+PuLpXbxw6DiDXHlg5z+X5etOjWaOqjyp8vlWuf8P/ABXU7rNpoK6Lxs/jDRJrOllUh7D0qPqT&#10;zc8A+whzmLSo1mxubllva1hcfS445/4jn28LtncBFquAOA/w0PGnCvqfLok8Bz2gVFcH5H/UPP7e&#10;rDdibnbHwxB50DBQOdRLEGxuOGt/iQP9sfYZ5HbrMS3iBFiCpAZ7f0J+tvpb376eoLD5Efzpj8qV&#10;yOkLWo8QjJrkenp0ZTB9gwGKNfuEQhrFtRVdTeokWBFzzf6E/Tn2h8rtrlleJ73POni/10gAfX/H&#10;2yyvN2lgoGeB4+Xn/q/Z0mFvQHSR/l/4r8uhWw28YnVHV1YEAW8g/Sf7f/GvYXZXaGos3iHABJJN&#10;7X+p/PH+w4/PtaluyuKVr5DT/gPka/z8h1Uu8dKH7Mef2fM+lc9CPQbjp5lAEi/4kEW+l7j+ot7C&#10;3ObZNOjl4iq2P0ChjcEEkf63tLdW9ELKPy+fDB8vXpVDPUdpr6/8X0qqWtSYjS17/wCP+x59lz3e&#10;n2bPZm9Or/bW/r/sb/7H/D2F7qN6VP2/4R5dCGyDNwpQ5H+Dh+XTuOQD/X2EIzTJVhSwBLC5JNzz&#10;e9j9D7J/FCvp+w+dfl+X+XoSRwKyAgVH+rh/n697NB1OwyE0Xq9JEdhcggi4Ucfj2oiuHVtY4nHp&#10;xIPl/sefVjaKHoBTz/y/6vz6g5F/HTO/+pVj+P6f4+7LOusBSilp5NI4Vb3ALGwDE8/1vz/tvZlF&#10;K7uNRJ9ONM8fl/k/yqbXSslJDQVFfy/l5enVfffO8K+kFXBDcEhwuljYFm8Y/Tc8fX/YX9j82Ro8&#10;VTWUKzeNbj6mwtp9PH09tvFdzuPDHD14CvHJzWuKgUxXz6F1pvMdjTy/IfOv+Hj/AJeq8jsrMb3y&#10;0klXNPFB909ijOpkNySLi/B4/P4P9PYe5zsVqQlIn9NiSoYekAc3P0P+N/8AW9lY29pnZnWucHGf&#10;sHy8un5uZiwKk9ooAQQBx8vP+YPp0ZvY/wAcKCaOCaoiUyhVLaonJN+f7dyv54X6fX/D2jZ+2wq2&#10;klAZeCquLkn02H5/2Hsxt9v0Sq7tQVp3Yp5/tHrwx5Hohu96aUkJgH/Vx/1DoV6X4wYsE+GiWxIb&#10;WY1tcc3K2ta/Fv8AY/6yWrOz0lZgs4NwbAsBe41f4/j/AB9iUWjIwcvmvln+deH/ABfz6JJ7sSGp&#10;pX19P9X7P8ogYjoakookT7IKBYEBLWCmwX6D6f4D/D2ott9hQvOqtMpRnAAuGHqsOC359uSxxmBf&#10;DajqDjhWlafL/P8A4S764xyV4/MYPn9lf8vn0jd+9ErV0U+ik9TRsSWDXVVsx4T6AHn/AIj2aPaG&#10;ehr0S0wdTawt/aJsRcf7e3sP3kUkhDlCrfiqw4Aefl+dRg0I6PNo3RfEEZPHh88UNf5+vp1UV8kO&#10;o6vbaV9RHSlWTW6NGLDQDrsisDa54JK/43v7EyTEfcxiULa9vWAf6fQjm5/1vZf9QEJVcnPbUD8x&#10;woPtoM/b0O4O4fp1bFcZ/wAnVbFJ24228m+Mr6kgQyaUAKkI5YKQSliulmudRJvcEfSzFPh2jchI&#10;2BvwCWP+tx/vRH+t7Vi5LR+LI4pwPAfbXyxTIOQeHyeFRhjn7KdDfgO1cblYo086SXUnVH4wSSAu&#10;hXax5vazfjn68e2manaNiSDyP6Mbc/kj2stpC9EA4Y8hX5048f8AKfSvs0qehHpMxTVUQMcyEAiQ&#10;fuRAm63CKWB9I4PPPI/1xGaMkAi1/wAngW+gIt9eTz7NbPUNatmv2+pp8q0oK9IbqgkqBx+3j8zw&#10;4f4OHUpshCqx6taJ6isZYOz611IQwPFuePqbcAWHuHVRP42P9Ln8ix/ABP8ArX9ro4wT4jeXnx/l&#10;/wAX0XtJSTPCn21/IdKTb+WpXq4KdWBL2UhgqpIGYK4cC9gSSpJ+t/p7CzcrMYZEIHrW34Oq/wCo&#10;gfn6D/kXtmeNDrPyP+wPl6+fkD0ZQMq93pn/AFenR7+n0QVNHKrXEUgYXupjH0S54/qR/j/ifdfX&#10;d+GFVBV2QXbWeFKm4+pN/wDC/shktnhoEXV/gp5CnnQ0zUfMdD7Y9xKSg1pwzgjq3nqfJebGxxs7&#10;XVEALENf0/gj+vuofs3bs9LkKpjGVUO19XLH1cEX/wBf3o241aSuaeXqOP2Z/Z8+pWsLwMoRuJ/1&#10;H9n5f5hvBBFxyD7LRmo2jLKVIsTYC1lAvc3H9f8Afce0TmhIJ8uPrw/zU/2adCKK4quT+fr/ALP+&#10;rj172H1dLY2UkAccGwJAsefdgRSp/wBVets1cjz697ZWk13sLkA2Nvz/AFFv+Re1CnSKE8emy4U6&#10;SePXvcWW4N7jkngWBPP9oe7xuNdPkemjKlRTPXveLhhyBa3I/wCJPtZGmt6D/V8/8nTy0J697zrS&#10;67EfUnjm/wDvv9b2bR2gYAmlPs/1Y6VLCpzTr3vk1HcWAt/U/wCH+x/1/fmsjwovl9vn8v8AL69V&#10;a3J4Ade9xJKC5+hH1PAFv6/n2WS2dQQxrQfOv8/PH5/n0je2Bxwp173gaEJxbk3t/X/Wv7KZ4vC4&#10;ZH+r/V/m6SSRhCQOve42hieLkf7f8fnj2gnIC1Pl0wxA49e9zIk4HHA/I/N+Re3somBbuAqfP/V+&#10;3psmueve5a+ng/S1+OeP9f2x17hw697jyvc3AFr/AEHIv9eL/wC+49vRA6a8fLqp+XXvbdNcnj+l&#10;v9h7fHDps8eve4LK1ydP+t/j/r2920t5jrXXveLxtybcX/3x9q1Q0C9bCM2Ove8Xhsbn/Y2Fh/T/&#10;AH3HtcoCgefTqqFz1730wAFjb/H/AIqfZnqxrX/V+3p5jRdQz1723TgC5+oB4/FrA+0ruQKnpLIz&#10;Hr3tsc2Dc2+n4vze3+9ey6QAgHz/AMn/ABfSVgKV697apx/sR9Lf4f6r2S3K0NR5fz6Yc4r1723y&#10;fX6fj2hKnOOkZ4de9xmBv/vA93RBXu6bJ697xkfgD/iPalIaivAdV09e98COSf8AeP6e2niYVr/q&#10;p02yA19T173jYcHj+v8Avh7RMgrn16SH0PXveBxdT/xH+v7SOMV6r1734H6H/H/evaUiuOkxBBoe&#10;ve5sR+l/wQLfn6+056svXvb5Rk3B/N/x6eLe31CKR/q/P/V/k6URaRx/n172uMS3KX5+n/FPp7V2&#10;6kED5n/B06w7SPT/ACde9i5hvVTsPqdFj/h+fZ7bilK4/wBX+r+X29NvkY697j1KgMbkfW1gLXB5&#10;J/3j2/Oe4n5cPT/V/qqOiu5w3rjr3tNVinnjn6Dn8/19sSCqV4062CCta1A/L/V5Z8+ve0pXrx9C&#10;bn/YC45+vtJnVU+X/FdUX4uve0nVABiCbj/Yf64t71MDp1UqV/MfPpw1pXz697ZpF5PA/wBiAf8A&#10;YfT2X9JmGeve4Tj/AA/339P+J97JWtPM/wCr/V9g61173h9piKGnW+ve+DDg2/xNv62+pt7117r3&#10;vF7917r3vr/fW/Pv3Xuve+/99/xX37r3Xvfvfuvde9+/r/h7917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vsc/74e/de6977NuCDxb+v+x/P+w96&#10;69173yF/Tf6n6/48XHP+HvfXuve+xcfjjn6WIB/N72/3j37r3XvfL/eAT/hzcfj37r3Xvffv3Xuv&#10;e/e/de69797917r3vo349vIq5pmnr/s9b6979+PdI6agW4da6978CeABz/vXP+Pt/VRa+X8q/wCr&#10;/VnrfXvfMDj6f8a/w97BqoqK4/1HqpPXvffvfWuve/e/de6974n/AGFv9sR+PeurDr3vH791br3v&#10;o29+6qQOve+jz731Xr3vlSzyUlXT1UJ0yU80c0ZH4kicOpuP6Ee7xsVkDDpuVBJGyHgQR+3r3vZv&#10;+M28Kfdexdq5lplZq/E0dXYXI889ODJELXF1fVcH8cf62Qu0TC622K4U6iwBP7BX7c4oPQdYU80W&#10;P7s3q4szgLIwGPKtQf2H1/PpvyCM0TaQeV5sbcA8+zWTIaxY4rkCNdAkSwdUHNwyi5uPp/r+ziOY&#10;pKpWmRmuR5AeY4/5q9I4JXXv4E/P/V/n6Slkp9b2vrYsUa9ix/ssD/S3vHHkZqYmBnAmgtoYWC1U&#10;eoXf/Bgtrj+vtfq7A9O37aU+zI8/y8qdLY6FgWFQf5dR5aGKcGQL6Jf1C1zCwFrf4i9/x7jZqjNZ&#10;+8ippcu7AMPUuks2kDj9XAt9fbsLcPX9mDkca/Mn9vVtVQFPkMfL/VXrLjpxTftMWupVRx+bhRf8&#10;/T+vsGstRVaipEQWN/FNAJFuSys6qJVA/wBTYE/kW/x9syoxPbxJ/kf8v7a9OFQBXJPSuikVgpvc&#10;ek2JtY2vYg+1bgJZX/h9cZmBacyH8+YeLxeEk/pu2lv68f0J9k1wGAYDh+fl58c/ZTzqONOie9jE&#10;hKAA0Hp5fIefz+Xp1gntpkjA/s2AtwvN9X+29mAwmWnlXQwu4XVY8t42XSQNX5HIPH9PYfuSQtRw&#10;4HOfl8qcf2fn0F720WupRw/wj/Vw49IitoYUJbUQrfTj0a76mJtyAeDe/t9Sv8OhlJ8JVmdHNzrA&#10;NyR+CD/xr2TXKuSAFJ/yfb/qFOPRa8DOaUz/AKv9X+HqOtKrhw5USB1VXUWHjuLBT/S3/G/eWjyQ&#10;lSKO7oxDASAGw0vcIW45+oI9l8rSVKr2+dKGnrkZ44r6D7OkctqfEL/tB/n/AKuA/kc81IqB3srq&#10;LAjUtyGW2pf9b6g/198UykP3UKytI7sSJJ0AZkKlgquvIIsAOR/X2lCkv4if5fT8v29GEVi7REKK&#10;AcB6/wCr7eHXCekcU8xQKAo9ETtZGBClmDA8c3/5F7zLULGkitcq5m0mw0adXkewP0+pFv6e1UsU&#10;swAJAxwyTThj9v5H9vWzbSE6gOAHr9n+r7eoo0lkZW9Q8QbkBmbSQmq31+g5/wBgfaG3HiWq6ajj&#10;oykYv5SxNlkhILKt7E83t/xq/suuImVST5VGDXzr8gPSnSuzgkhZpZR/P9vnT+f8+lRjsknknVyz&#10;MpCMNJGmUCzf19lk3pj8lFSZVuaeJTqkptQZfEgZSsRHOkn6/wC9A39obmAvDRRSpyaCo4ZH+x/g&#10;6F9hFD4sbaanyJpg4zwof9Q4CnSshkRwpUhri4b82Ivz7KBu3AVGQSeV9MC06oVMnq8yC5ChR/aB&#10;uCfxYW9kkkTKNNOPHh/nz+fr0OduPgOKCurj+f8AqHUj2XbcmDqJJ3tF4dcYikKBrEGzMQB/vPu3&#10;hanIpSvn9n+rHQxtJg9Af5+X+br3uVt/aawgz1I1sxK04KlQXYenT/UDm9vZpbQqnafPh9uMHy/b&#10;/m6WPMxwuB/Pr3sU8dSx0UFMhXQYbeSZbMSXtGYG/NiL/wCH+39mYBJUUNP8Ff2/6h1o0AqPP/V/&#10;k697YM3TCTIOAQ8B/wAnW4tqJJZSQORxf2zKpWRvIA8P9R/b0/E+mMasN8vlx697GDqDY0Vbkvup&#10;lcJFESzhf7Cm2kFuOeAPZrtdmWbxpBQU/KlfP7f8B6CPMe4yRRaFOW/Ljw+31p1xdtCk/wC2H9T7&#10;NblKGloaBvBTxlCiARlUWTUyAuQDzZeTf+ns5uLeKNQUA/ixkcR+XDP+Xh1G+suxRvUmv5+vD8us&#10;ETszeo/n8fT6/T2COWp0jyEslv2DBoVTwY9d3sbfkA2/1vZTKka1xxNR/m/2ejKHS0NDxrWvrT/O&#10;c19epPsKM/jQaKoLMrvEqrGYrkzM73UEC9tNgb/kfn2HblSA2k1oCPl8v2f5+jK0mInVRgH9gpx6&#10;97BvI4uT7pkJR4ZPor2JRRzoYn6FDe/+Pst0tQ6sUH+T/V/Lz6FEcv6NWqDTFCfyx/sde9hBuaB1&#10;kmhaKxMxQkWKMEPjXRb8FSOPdfCpWhx/Knn5/M/6qdCHbCCviH0+Vc/P/N172EWfoDDMSL6Ba30b&#10;hAASD/r/AJ9pJY6Myfix+z5fz6PrWVw1QaV40/zde97FX8kb5gUNTSZH4odgZdFqqeomzvUdTkJb&#10;+dZmafPbQheS/qDXrqSO/N5lA4Ue4Z9weWyJ1361BII0ygYp+EPj8lYnypkCvWUftNze15tbcu3b&#10;1lgBaA/xRn4lH/NM5Az2n0XqoP8Ams9EZ7Mdfr33sGiabJ7Ix8tP2PRUojSas2fTqaij3KwFmdsW&#10;3kjnsGYwSq7WjpfeyrDSRxqpMQYn1Ov6Rf8ABYEk3/PItzx/T3GscJc1VtNOBoP2ClBTyxU4znPU&#10;kT3J1YahHp/hqOHl8/z61U939nVjTT0v3B9XiSMGaR9QKyByshDDUDcsf9tcfSUIXZlYvoC8ARnQ&#10;pufqxFyf9v7WpFEqlVTUT5t3H8sAfy6RtMeJ/ac9AzlN8TCPU07QK2scu0RaYqLGMsQQwCG2m/8A&#10;aP05M9ViiDTk+mIMZHP4AUhuT9Rp/P490lDeEYiKVFQP58Bwz5f8V02s1eB/1f5Og3pcxks3ncXQ&#10;UcrVNbXZGioYwzMY5WnrFp1jiduCTwDc/nm1gfdNveFVR5ndO/ci0jhZspLSQyFtQMVMngWRQv8A&#10;R72/r/vYY5tmdIYrcjKqtQPn8/zFRQ0ycdZG+3dqY7GCuCRX9p6+gj8ONsVOzuiOpdvSRrG9Hs3H&#10;zVMapoMdTVxipeNk/Bs39f8Ab/ilT5GbKV6qoqsezVLeRy6hS5ZpY9chQj8carfj/be0Gx39SI3A&#10;Wnkajh6g8KH9vz6me8tXltwV4jy6OKOQD/X3Tb3Rs6elrZMtFTmKRC4qkC2DLf8AUoIv/j7yC5R3&#10;YSQ/Rucj4T/hH+XrB/3v5Ra1vv6wWaUBIWYD18n/AGGh/L8vey8E3A+nAv8A64v7HAPbSvWO6KFJ&#10;Pr173zhNnHvXTnXvbxGfpb/iP9fm/vXl08OHXvcepsyfSxvz9bfkix9vqeyvp03IaIT6de9sEvGr&#10;6c2Puvn0W9e9xW+n++/3j26g/Uzxz148eve4p/P+H+wP9PaioqAfPqp6974Hkce2zGFJd88eqefX&#10;vfD20KefVuve/e9de697yAW916oeve+Y97HWx173mUEfX3UmvVuve+dj79Q9boeve+QX8W/P/E/U&#10;+99bHXvfMKT/AID+v+9ce9VHVuve+Wge9V691731o/x4497r17r3v2n/AGP/ABW9j79X162Bmhx1&#10;73y0g/Qf6/Pv2R14gjr3vsrzzxx/tuOP99b3qp4daBqOve8ijj6f63vXVSeve5MYF/8Abf737ser&#10;Dr3t1g+o+v0/w/qfb8HA56dj697mp9R/rj/ivtQOnh172/URuycj+vFzx/h/vr+6PTQRSv8Ah6fh&#10;prznj/g697EbEEGNh+bfT/Wa9yPZfPWg/P8AydGsROnr3uJlF/WLg/qYf7yLf7b+ntODU6x/qqP5&#10;VOB0/NlBICa4/wAHH5V+zr3sI80vqf6i+q5/rzzb28nAV6J7gd1eve0PKLE2/qfyPblaNnh0VTA1&#10;J/1fb1731EQD/X3p6kgdUVG1AcD172/0Q9Q1A/0uRyD/AFH+t7o5CrjowXC549e9qOAgtzyLAcW+&#10;g449ozUYPWwM5697l2/2Fz9P969tFgPPq3n1733Y/wDGv9fj8e6mRSOtEVweve+JU/QD/kXvYkQ/&#10;EaDrTIrYPXvfWk/8buP+J9+8Qf6v9X+r/DoKQeNeve+JjJ/Fv9b6fT+o931rTj1UxsRQY9eve+vE&#10;xP0I/I4v+be9l1Hn1Ygg0oeve/CBz/Z+hvx+P9h/t/etY49W0ufwk1/zde99/azm1kcj/WIHP+Pt&#10;szAdb0N6de95Bj6o8eKT/Dhvre31H+v/AL370Z14jh1oIx4de95Biaw/7qY25uef9791Nyvr/Pq4&#10;ic+XXvcmPBVrc6QPoL8W55tf37xWp1YQScade9y02/Ut9QBxf+v4+l/dGlNaMw/b1f6Z69e9yBty&#10;Uj1yD6cDSeL/AE908Za0rw639Pn/AFf6v8/XvcgbcH/HRif8Fv8AT6/196WWtCDT/D/q+fW/Apk9&#10;e98hgokFyzXUG39LgX4HPtRDLqoPs6baJaEf6vl173yFEkOkgXFxe449nFoRwrmhH+r/AFV4dJwg&#10;AP59e954OJfyRf6G3FuOLf7f2Ibf+zP29Nr173NmHpPFzpNv+Kc+6zU/l0pShp9vXvbQ9g7Ec+o3&#10;/wALi/soucoT6H/V/h6MF+D7Ove2SuFxyOP63/w/p/t/bR9P9X+x8/59L34de9sr8qRY/Ti3+82H&#10;+Hup4V6Rziqa/IA/zpTr3tKVw9Tf4fX/AInj3sceiuUV4de9tA+o/wBcf73710weve3ClvqX/X+n&#10;+I9uL69bXr3te4dv0G5vx/sbHj2ui4fl/l6uwyf9jr3tXsP2mFvqvJt/sQePZp9vTPXvaDy4v+SA&#10;CfpyOOfp/X2imBDNj06ofOny697TC/qH9dQ4/wBj7TefWuvexQ2gxFQl7AEKLXuDxe9j/X2ss6sa&#10;Djn7fs/LphsqafPr3sUF/F+fwB/rezskAf6v9Xp0kk+A+n+r/LTr3vKBx/sfp72hJXUxr0hPXveJ&#10;vrckXueOOf8Aere07ZY/b17r3vF+Pyf9t73q7f2/Znr3XvfieB9f9sT9f9b3t6/D6f6q/n17r3v3&#10;+3/H+3H5H+PulcU63ilKf6v9XDr3vG9wT+AfySD/AK3H+HtQhBXPEcOlkJqnl9g/y/b173x/x44/&#10;PPN/8Pp/sPe+neve/wD/1dB5hcfjjn/Yey4YPRqcdb/HvDb3evVSvp17363v1evaT1731bn36vXq&#10;Hr3vILWP+P8Ah/Q+9efT0a51de9yoV/w/wBb/evr7bkagp07xyeve3KIcfT2mcmmOjBamh697eaU&#10;cg2t9B/sP94/x9p5ahejBRQU697U9C2kqBz+b/7x7QyiuT0rjoRnr3tV0huAo/wPH++/HsvlFDSv&#10;S5JPwk/Z9nXvfqr6W/oT/T88W90SvTb11+vDr3tK5Ecf19R4+h5HHHsyi+I9I5fi697YJLcW5/A5&#10;J/H9fa6MGtD0VTA+fr1731Fw1/qAPa5RUD16SvTT1729Up/ST+SD/X/W9r4cH1qD0mf4qeo697Wd&#10;JzGfr/Tj6/X+n+v7O42rFStBX/JUD/UOmSSUA8q/5Ove3Afjn8f7H2702Ove86ccXI5PI4P1t+Pd&#10;fn1TBdlPy/1fz697zhtN/wA/T/X5HPPvfTo4U/Z9nXvfV/rf62H04/obD/iOf9v7917r3vgfyeR/&#10;r8/n37r3XvfA2Nxx9OOR/S/A9+69173jP15/PP8AyP8A4n3rr3XveM3uPqP8eP8Aife+qHr3uDVA&#10;lHFrnn6D3aoA/wBXz6urAChPH/JXr3sPMo3J+v0t/S34Hsvm40+Z6sfh697Scx5J/wB8P9ifaHhU&#10;Hq4Jp3Ur/q/1ft697gsb3J/P196JoK9a4cOve8aPZr3P0/Nz7aIzTq4J8+ve3BHvzf8Ap/vHvatT&#10;B6WQzUGk/l+fXveUMbf6/wBSP95vb3eo9elHirwr/Pr3vmp9QH+w5/p799nV1YcVNade9uCrYEX4&#10;/F/rb6fn3s1Pcel6HUtT173jZRc/64Nvyf8AjXuhNempqmh697xeEluAR/Q359+oCK+R6T01eWD1&#10;732YCAPpx/ief9fj34R1JAr02LYEmgOf9WPTr3vksJJt+L2H1PA4BPtZDb8KA14/6uHSiKAKe0VJ&#10;/wBXl/xWOve3GGlDWuP9h9bj/Y/19m1vb6hUjj0tSL8z1726RUXAAHH+tzyfZ1FaMVp/s/6v5jpb&#10;HbkitP8AV/q4+XXvb9R44My3U8WJ4H+xPP8AX/jfs5tLVlIUA/b8ujS2tFA7s9e9vq0SrYaP9b/Y&#10;fUgf09ii2jCDI9PStPKv+rOejIQqo7RTr3vkaawuFHP/ACMH2YJGhDAitP8AV5f8V028SnA4jr3t&#10;tnh08WABP+P9bey65jLL8/8AN0Xzxnh59e9p6rpg2rmxP0tYW/xB9h26tipzgf6vs/LouljHA8Ov&#10;e0/NR88Cx5/4qPpf2UNCQ1KdFskRBx173DalI+o/2H+8/T/Ye2dHmePTHh51Uz173i8F+ALgfnn/&#10;AF/p/vHvQHp1ULTCjHXvfIUnP0JI/H0t/r+9+ESR06sRPXvc6KHx/Ucji39P9f3oKQcjpxUKnr3u&#10;QbAf7H8+6yfD08KDr3uLKw4IP0P0sf8Ae/Ze0hJ7cDrR697y0cLSvZV/IBsPzf6j/W/p7vFKpID8&#10;Rn7fz6bdlRanr3sw/VW2myWYoYBGW1zIG+l9N78X/wBb6+xdskHiyqyioNM/6uNKnH+ohPetyFvC&#10;z1xT/i/8vXveyD8UdnQYnE4kxQBXkSL6qSTwLE8fT68e8ldjhW128TEgmg4eYNKClcYI8/TrGDmL&#10;cjuV7IzNw/y/6h0Xf5A5s0G2KyHWUjWmlldgyrYKpvy3F/dse16b7emhUAfoW4sfqBxyLXP+P9PY&#10;X3GZZL0r5hvlQjIqBxp644n7ei22WMqpXGPl50/Z+f8An61vPkJl5cpX5ORi9vPKkbCRuL3PDNew&#10;b/U2+v5FvYw4s+RFP0sLW4+tvxf2RTaTMxFQKnGP8mM+vz4eXS/ToQfL/P8A6v8AZ6pp7dU47IVc&#10;bP55JWQie8lwlww8luRzYEEWFuTe/t+0hwRb8W4vzf6m59sO6oO80HTIZtdB55/1H04f6j0AIkaj&#10;Kzl7kMCWbQFRQPQqxJzwTzbj6ccWLPWUt9QKjSSbNb8gXP6f97Hs2s73SqKzE0FaH04DjwxgDBNA&#10;MDPRPuFk0gEhBLZxX8PllqetADk9GE63379iUQVOiRDEGBe36yFBQc2uLEqTYA39tMUHjlA0gC4Y&#10;m41cn6W/PHH+x9iEnVFq1YK4rwyKfsHyyadBdowk5KmooR8sfP0rn/Y4GSye42ymFYu7O+nQiMrE&#10;IvhsNX5B1ck88gf0PtRU8Ykvb+oH+HA9I4/2P19hC9YoTTgBq8qnJLennTGeAyOhBbRu6J9lfzJy&#10;TX8uBNeOOHRQd45dcbUTJJf06lEg0BrcMbAWAZuBpDcW59qbHQhb3HFmPA4DW+un/insC7xcNI6F&#10;DkaAK6eH4u7AqM0BqpPoCR1JXLsJjUedcD8hTj5/5/PomfZ+aatknYSDkoXbyFiUDnRGCfSota5a&#10;9hx/T3HzRKQkAjk2J/wA4sD/ALzz/vft7ayjTK5BrSoFfM/kajOcfPgD0b7vLGlqVf4iCKGvmfWt&#10;PLzHnw6ldFUwrNxUshQtDEQ6gBm9RcFi+kckfRDa9zaxAPsIslGodmINrki3PINvr+R/h7kfbpiI&#10;NPGgB4UwaHgRgiv5nhTqLbuISykjiDQ1px4+nHzqCflTq8frHJVJx1HCs6h2hjDXfQrIYwvpN7Bu&#10;Ln+hP0I59wFqWjgKA8EAeoWDc/7e3tQW1Msp1AqSR6+fpUVzjjT19WRBp7jxyTT7OhEqMDBkcvHO&#10;wjLq6swjbV4lEYPqJPpI5BIPHNh7ZPA1TL+m6sb6rfi//Ee9zvpjYk0YcB/Lz9Tj9vVHjDLQ+X24&#10;/wAn+rh0MlNmotuUItJokQJG8fBFymsC5FiCbgAH/WHA9u8VOY1Ci44Kra4FvoT/ALwfYdvna540&#10;r554f5vtJ4V6fSHXhBWnHhQeg4/Z8/LpB1G4omqHq53RlkkDsWBaRnHqVRqvzci6kcAfU3A9wa3H&#10;mUcg/Un/AFx9bgkcc+wjKrRBj6Cnz/1en+qqpomYiLgTQU9fKn8/8HQobN33S0xUpJEQF1AiT0xl&#10;X4vErWPpuCTY3P05HtLVWMurWRQeTcC/H1N72+n9faJpDbvluPk2PkMUx8uB+fRrDsc0gFVJOPOn&#10;5D5f6uHRhcJ2RDNLHepYpqCqIyP1XBWxjNrkf2ePaUrse6lR9uWW51Np/Tfi1/z+Pr7L4d0cTNRw&#10;CcfbT1p9lB50zWh6M5OVWKFsf4M/Ya/y6Hzb+76WWESGuKuqho4zMCW/tCyA6hwSf8SP6j2yVG3I&#10;65GBTQ6f4EHSBYCx45H+Hs2ivgJQXAIbPkRU/irTyp864+XQXvtimt1MgGDU0HD8v+L6EDG9qjES&#10;RXnd4ZG8YZiSQ/OpTYi1jbj6/wCtz7QuT2m0IYNH9b2YCw5sCCT/AFN/YntYraYB4HHbk0zgZ+z8&#10;vmTTFegtc2TV4cPs+dPs8vn8qdDptvtmnrzHpnsSq/tsbspJ/WFX8Wt7Brde20WKdQhvY3AFif6f&#10;j/evd7u3Dx6kFaVPpX19Pl+X8yirrTUP9X216M1s/dC1vivIGDWF7g/4/T2Q/tTESQvKwU8B14/q&#10;CT/QcXA/2/sD7nbSI7Kwrq9D5Gnn8s9Cza5F0r6Gn+r/AA/s6HCmkEsSsPZRci0kNZYAgFuDptyC&#10;CTf/AGH9f8fYUk/tCPy/Lh0NbVg0VQc8Py/zU/LrP7Mx01n46appxLJa5UEEgC/4+vt6GHWa+Q/a&#10;KccdPsATUEVH7aedP+L6j1UflgkT8lTb/Xtb3aRsjeVHHj4G8wBWNfTe51BbfQ8g/g29nMMBU+JG&#10;wIGONPKvHh/sdIXfw29QeH7eiXdodc1eYrZk+31JLIzs1gV0ajxb+0PpYH245zfpZH0yXuxsRY2J&#10;9I5+g4/N/ZsiMqasZWp41PnT5kZOPl0WXDyE6RUevEY/P/Vw6Z9odPUVG8WuH/N6QFY+gWN3IH9C&#10;bcH/AG1vYDZ/ddRUvKDKT+oAhibKW4swvx9OfbjwxhgUGktQUAAB+z5n/D8qjqvwgcanP+r06M3g&#10;NsUtBFGEiTSoB5BJ4HBYHj+vsLsjnp9LfulAL303Jt/r/wC9cf8AEe9Rxqh1N3EeZ/1fZ9vThl8z&#10;k/P/AFfy6W8FFEoACAD+gFh9OePaFr96z07KPMwX1EnXxa/BAH+9+6yzKi8fn0lMoGfM9OKUcX5U&#10;D8fT/ivudgezGpqhdc7qDx6nLKQLcqL3B/obW9k9zuJxoPwmvzHpn9tR0juHkcqV8jXGKH5+oPp1&#10;gqcTSVMbpJEjBlKm6ryD+Df2eHqDteOaSkQTq4ZksWcseOeR/wAT/vXtozC5J8R6Y0nNCQe3jXNK&#10;+ucnPTVpdyxzamNPOnlXh+Y+XGvr0TX5E9B43de3cgYqNXcwysAkYOk2JuP9f+h4+nuznYlZS5rG&#10;hjZ/2xIpte2tTdv9v/viPYY3OWaNkeA0zpOaVoRQH8iaUpkcQQCJr5YuXu7YIzdwKj7a+Xp5HPWl&#10;P8/NmZzpjsWoliWampq2V0C6G06om4WJXtb0j6MLk25/qpK7DRldQUnSCUvYXNtJH+xPtu3v5VJX&#10;A1YanEZr/gPCnD+Yxayfiy/L1P8ALOf9Xl0VLY/dNaskUFRUsPUpkOtirWBkWTU4/sEElv6cW9o6&#10;uwyxgkICx1FVN/UQebn6W/w9nlpeJcy9x0gYJxjGPQg04ngfIjyRPZDgvlThT/AfUZ4V6Ods/uet&#10;aCKP7iSeMNFqdWYyxXJIsFOrm1goBI+gH59pKtoRECbAWNvTcXt/a1H/AHr2ILK8AICmuPOh48Fo&#10;K+uDkChyeiq6s2rRvnQ8acceWf5cfPgaLa282zgjVzrLWe7jhb/rZY25NrE+oi97kAe0xVShVKH6&#10;25/p/S9/969iEMukspqtcH8vy4cD/sdEMsTB9TYpinQ+bYx0ktTDP421N6vHoFwCxKhVjHIPBJve&#10;4/H4CndM0CxSlpApsbWsf8Dcfjj8+2GJVxq+EEV/2Pz/AOLx0a2lvK+KVHn5Dz8+rAem6avlenEd&#10;MSBbh9XJADCzHk8kcH8/X68FF7FpcfUU85edCWBABKlef02/N/8Aff6ySTS3cmAAfkBT1J4Z8/2d&#10;CCwgnMuoKaAVwPy+ynz/AGdWidWVmTh8EL0zD6CQWYP9PUeONP8Ahb/jdYXduLoxNK0KxWu3rFh+&#10;bEsR7QuoLE/xeXUobIshTv4/8WMfn0aqkZmhUte9vz7r53jCkTSaARbUTxzw1tJI/pe3tBdKdQxT&#10;NOOOH+E0r8s/LocxodIQ/Z/q/wBX+bqT7BXJNqb0tcXPH9Be549sxtTDClP9X+bq4l09rilB/g/1&#10;D/VTr3tmLi1hfj+1/j9Twfe9VcnHSRm1PqP+r/i+ve8TyX4Nub/4f4e34QxbUPLrwB6977QtdT9f&#10;V/vA9mtse8j5f5ulsBqKde9qGlg1L9ARYAA/1/qP+J9iWHvAANT/AKj8v9no5hXWQPX1/wBQ697c&#10;hSf7QL2t/sBzfn/C3++HtU0LAVGRj8q/tr8/83TrwaFJJr/q/wBVeve4UkYQkfUEfQm/+JFr/wCH&#10;snvIgUagqT+3zHn0jlVNJIGf9X+c9e9stRDZ3+v4/ofqebewpd8NPr/m/wBVeii4IAA86nr3uGFA&#10;NzwLf1/qfrf/AA9lNwpKY6QyLUY6975Di4PF/wAf4/T/AHn2XstVx59M16975r/vH5JNuLX+g/1/&#10;969tRxni/wCzj/hp1sGo697wuly1z+b3H9Aefb2lQQQOP/F9bI4UHl173jMWpTx/sPr/AI2+nJ9u&#10;xr5+demz173GaG31Atb6/Qcm309qNRHXuGeve8MiaQfp/rkHjn62Pt1WBIHTisKiufPr3uKwbkfn&#10;j6D83+ov7UIajPW+ve4sn+xHP+x/x/2Pt1WKGo68DTr3tqmBJPP5vf8A1+R7ad20niekrE9e9t0i&#10;ix/33J+h9pRIz9rH7Mfy6Tkk4PXvbbOhFyP8ef8AAD6ke0c8eoFgKn/D0mdTmvn1723SDn/YH8D8&#10;f4+0TI1aUP7Ok5BGD173HIJPB/B/2H9Qf8f8PapYEAyKn/V/q/2MdaoOve+DIR9R7fCKBjr1Acjr&#10;3vGVv7qUr1UivXvfAr+B/r+0VxDVdXmOP+r7ek8kR/1f5uve8TIRc2/33+PsmkoCekxXy697wKOb&#10;f1PP+xP9faMg9MOrE18uve5kZ+gJ+v8AvP8AgPbJQ1qOHVADSvXvb1RsLg/Qmw/HF/x7uRVa+XT6&#10;A6a0697WeNf1IT+dJ/P9P9v7M7daGoHDh/q/zfPpUilSVpkfsx172L+CJKNb/jmL/Um/1/31vZrB&#10;Q/z6TcVr173zq+L3vyx+v1/pxb2rlYgBvP8Abw/yY6Lrj4+ve0zWrwbc3/r/ALz7TLRlo3DqsTkj&#10;SeAz6f4Ove0pXjj/AG/4/H9T7RD4u3z/AC/1enWgO6nXvaSqgNTWP0PH04PA4+nvTLqQV+Vfs/2O&#10;PVhUrnr3tklFrk8HUPpyLN/j/sfZf0w3XvcFwPr/AI/S/wDhY/763vxwwB+f7P206r173gP+Htkg&#10;K5DjrY6974nm3+v/ALG/+B90I0mh69173iP++v7117r3vr/ff7f37r3XvfX5t/he5P8Atvr7917r&#10;3vv/AH3Pv3Xuve/WHNuL/wC+59+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173yAv9OL/AI/1zf8A3r37r3XvfIWP0NwCLfk/Xkn8/wCv72KefXuv&#10;e/cciwvzwfpzcn6+9fLr3XvfMCw/3v8A2P1+nv3Xuve/D/Wt/vH19+6917337917r3v3v3Xuve/e&#10;/de6976Pu6EAkHgetjr3v314/wB9f3c6ENV9ceePn17r3v30/P8Ahb/euPfgOyvn5161173yFuf9&#10;597jJzX5daPXvfL271rr3v3v3Xuve+jyP8P9iffutjr3vgebkfT/AH3PvXVhw6974+/db49e98fe&#10;+m+ve+DC/N7EC/4/2Hv3Drx697vD/l4bzbK9cQ4qZi0m3clVYwFpPSsDkV1KrAngWkYWH9Cfcz8l&#10;XPjbWIxlomYeXAioz+0cOHy6xd929t+l5g+qUYnQMftB0n/AP29YZ11Rkf8AEX+vHu2rDo9QsMgC&#10;nUNLGw0hlJCsf9sL8f4+xajqpavEjjjyz/xf7OoxRl8EUPSDyjCEyK1wFIdfqSVP6l5/1zb31m8I&#10;Z7uVCyIWuwva+jUobTzY/T/D2vtZhWvH1BwaDzr8hj5n+SuGai0GOo+OyKpYXLIwBW4B5LWPB/2/&#10;tHU9bJC5oqtuVmIiZ/UoWQ2Iv9Sbng/8b9niQ1GtSTWpBwAf24x+wfy6PYWSRKrhqfZWnD5ef+qn&#10;TxNTK3+UQrwUBkCcNdf9b6cDm3uLkMdHVrK6arMwLMtl5JDORbj6D/bce2pYyygVFB/qpxx/Ov29&#10;WljYijDI4dZKaq8WhGtcCwBJuAOFHPP/ABv20UFIaSdtchEL6ZEABKrJHc2IFrG4HP8AS3spuLcq&#10;wAXUD6Yx6flWnRXcRGlSvy/L/Uf29Obyh1Oj9Q4N+OGtyPYzYV5TNFJGuvWgYSc+k6RYjT9TyLj2&#10;RyQrVojjJ+3FeJp/m4V8uiaW3DrRsfZ/q/Ifz6RuUeNIZAzabHTo4NwT9PV9AbX/AN49rGegkqaW&#10;AxWFisjWHLMJLSqwP9eD/tvZXdWjoxAAx58a5p8wR/s9NrbJE7CmSP8AJ6/6vs8+kvTZuOKomWbX&#10;9WjUfhV8euJ0A+n5+v8AvHt2p4YvshJNGOGRGVLxvHLc6i4PNgSCD/T/AGHsjdAHZl4ZBNOH2ceI&#10;x9n7eiW52qXxf0T68afbg/Zg/wCo9cmy5+78Cu1yjTRlrOksIUKtivGrg3X+v+29tS4isFYNMTiF&#10;Z0j8/JJiP7qshHPFxf2lEDJXSOH+ry6MYoQsIrStOHz4Z/yfl1Ol3Dj2pyWqIzK8Mj+EaR6/0FGB&#10;P5sfz7VX8LkRXeSJKl0dWiQWCsjR20/4883t9eT7Zqzk5A48OH5VxX+XoOqi2kkpRSo8/wBvH/Y6&#10;Sf8AeCkLKiTvTo6sHLglw6v+SPoLXuP6f4+26qxk0wenNJcPD6fIv9kONUYKfTlvT/xT3p1PhilC&#10;RT/V8/t/y06MYbSmlgMD/D+f2eXUmnz9NEwqGr7FZ2D+NzzeMlJWDfUkINQPP+xv7BHc21aypNbE&#10;6QPC/kiiOkltUi+NYprCxBJNj+D9R7RXMMhooFB6/wAzgVwfLOT5joRQ2ZjYO+CM/KgPr6/6sdCj&#10;h9wUVRDC0cjajGrOp/K2uWUNzwAL/wCH0v7LxvbrmKnhkiMRkkpWCeXVbXIW1GMgW9AH5t9OOfbc&#10;lohTIyaUGa448flXjUDoSWWXWWpofL5cOlRSV8VWiSIfS66l/wCC/g8f717LxU7G8lS9TVKDRa2V&#10;RZA0kkf1ZAwta/1tx7tb7f3Bpaaa0pUivpT/AA9CeJgg00zn/V69T7829tdbh4PuFhSnCQUwCLIQ&#10;NKxah5Gv/Uf0/wCI9rjbxlx20AwP8/Gv+D+XS2NlK6mOf+Lp173FrIqeJ3a4MgileONFFnZbrYg/&#10;m3I/xt7VN4aHyqRUY+RBGceh+3z68AXUF/Ly9fz/AJ/6j172y0WKfLM0gULIJ0drIB6QNNyPy1h9&#10;faIwpPpKijVr+ziD/q+XTc8yxLXNf9X+fr3s8HXm0kxm3o5UiCNVJ6m0k3mHCIthyLG/+xHHsU20&#10;AW3Wma+VPkD/AC/1HqLt9ume8Oo1p/myf9Xoc9NVVVKJhEDyoBIB+qk2J9v70DmaU1KmRYAQA0ZK&#10;shUmQrb8gC3+8X920tx08Mft4+uaD7PTz6I5J10gJgn58Pt4/wCocOuYcWFj+qx4P5vx/t7+wb3V&#10;SxmolVCiKVE7l1s3jDaEjbT+bE8f737KLuKJDrHaafLgcfLzHHpfBIV7iM8P9Xyx04IbqL/8Vv7C&#10;bK0lMlHUMXY38baY0HkBjUqUJP1Xi683/wAfYbvNBRsUp/Ogxw4fI48+PRjrbxlVBU/aafs65ewT&#10;zcKVpXwMyHW3m/UAroL2H9Qf95v7LioZQwwSP9ny9aUpSgr6dCa1LRLQ54f6v9Xp172C25KVhJHG&#10;13JErs9yWXSNSC44508391QBqBvXoU2MijPD+Qr/AIfPy697CrcKSTQR6owpMdmNtJB1X4A/x/3n&#10;2hkDMS5FD+WQPU/L06OYgAzaa1/1cf8AVw697Zuv937i653vt7fG1clPiNxbVzWPy+IyVIxSekyG&#10;OqRUUsyH82ZRweCLg8Ej2X3NpHdwvBKoZJAQQfQ8a+tc1/LoSbPuk+2XcV7ZtpliYMp+YPA041GG&#10;Fcg06hZPG4/M43IYfL0VLksVlqGrxuTx1dBHU0WQx9dA1LW0VZTTApJFLG7RyIwIZSQRY+97b4R/&#10;L/Z3yx6dwG66asx+P7BpaaPH782os0Uc9DnYIx9zXUVOx1tR1JJmgIB0g+Mm6+4K33l+62m9MbAm&#10;A0KOanHCh8tQoM4qe7z6yn2jf7Tf9vTcbWlTQOgyY38wflXKmmRTPHrRw/ma/Azffw97YzWX2rtv&#10;L5roDc082S693fTU1RXQbZpqt9f9xNy1iF2jqcfKWhp55jaemMUobyGVEOV5VHpLlyp/SLta5sRf&#10;6D6c+0MdnIRqVdIbzOK+nzPHGP8AL0qdwo1P/PqoLL5yP9UkgLaNOkMbhteosCwup/JBN/cTKVKQ&#10;YnKuXcRikqNR0qvBhYLexI+vPP8AW3utxA8cayEDUorxPEGppWhGCBQZxXHTlo/iyqnnUD9uOlf8&#10;f6aXdXffWGMgVZvuN64SLxBHIkValdausOsH6EgjgX45t7pu7SpkpqCrqY0kaaeesnIJa+monedR&#10;cD63YAX/ABxzx7h7mC8a5vWQkEVFD8xWpHyPp+fr1l5yXbCKNE/hVR+wU/1Dr6QnVKtHhcfTFVjS&#10;jxtDShFHCmmpI6cAm5/C8kfn+nusDsGYVRIlSMSSykRlb+pkV4tIL/2v0agPzb8e0NmSjlhin8vM&#10;/lWpBx+XUwRoChrjoZvZEezuv8duOOrWljAkNy8ZVNRMllsv+Iv+fqLG5v7kXYd7ls3V24gimfSv&#10;+DHyANCB0B+beUbLmKxktJ1HeCDjBB/1D7Ove61uw+r8xtGtmlSllloSzNdUY+O7ajx/S3Nvc7bJ&#10;v9pu0ICtSQcVOD+Wc9c/OffbreeTNwdZo2a1J7HA4A+THyI8jwP29e9hSnpcA3FjZhfm49iHqOx6&#10;de9u8ZFhf+g/r70OnV4f5ePXveKoW6H+nNrEWvbn/W9vR+ajNP2daP8Ag697YpByfz9Rb3p/i6L5&#10;P7Ruve4h97NaV/1fb02eHXvcU/X/AHv+hPtUMmo/LqvXvfD8n23KzfCBgcf9X+qnVD8uve+BFvbX&#10;W+ve/Dk+/HhUdeJ697yAX916rx697zoB/tvfifLq/XvchVv/AKw/PvRNOrgde95Qn+H+396qevVH&#10;XvfIJ/sP9796BFdPW60x173y0gfUf4g/7x70TTqta9e996R/vuefdqYr1uhpXr3vrT+Of8OB+PwP&#10;949+CniT1ulBq/bx/n1733p/wv8A435+lr+/eXXsn/Yz/wAV1734AG5H1/3r/Ye90oaHrYRsVH+r&#10;/V/n6978Ft/j9T9f8OePemYAfP8A1efWiajHr+fXvfIC1v6D/fH3sCpp1rSdVD173JiH0P8Asf8A&#10;Wt/j70ePWx1726wj6f4f4/7x/vPt6Dify/y9Ox+fXvcteD/sf+I59rAPLp8Y697eqL9Sn+ht9fyR&#10;bj3Tj05GaGvXvYiYc/S/BKmx/wB7v7Lp1JT7OjaLIPXvfeSivqADEmxFwNNzxb/W/wBb2mZiQOlM&#10;jM0QGM/5P8v+r7PewszVMxZ+P6/7SOfz/t/biHt6K51qK9e9oOenKsfrwbWP19vYbj0XOgOD173j&#10;hgZm4HN+AAT79gdeVaY697VWPx0jgH+oAH5/HHHtNK9WCjp9VLEKOve1pQYJpGQavqPV/UW5Jv7L&#10;5ZaKx4AefSiO3JOeve39dtx2uXY8/wBB/tvZc1wxNenfpx69e98xtynvb1H/AHj376h/l176cevX&#10;veQbfpl+q6uD+R9bX968d+veAOve+X8Dox/uv/Y35+tube/eNL6j9n+ev+Hq4iUde95BiaUD/Mrf&#10;+zz+R+R78JpRwP8AIdW8NR5de98hj6YEWhTj6AqOf6XH5968SShGo562Fp1732KOBfpGg/rwP+Ke&#10;6l3Iyetaeve+X28Y/sj6WNgBe30+nvyu6/Cevaeve+Qjj54te5/pwfr70WJ/1V68FFajr3vnpT+g&#10;/r/vj71X59boOve+x4x9bD6fQj8j6Wv72SW+I163jr3vmHjANyLfW9wP99/t/fuvY6975eWEC+pR&#10;+Sb/AF/1vfuvVHXvfBqmnX1Fl4sf7P4/It+fdkFWpkV9Mfz68Spweve4UlZB/qrjm/54b8n2ujqH&#10;oPL5/wCrPSclQ32de9tzzRv+hv7XBY2J5+rfT/Y+z6zb1HH5fZ5/6vL06SvTWRSgP+r9nXvfFP8A&#10;O/UWvyPx/vP+v7EFuQUP+ry6TDjnr3ufJ+g/T6H/AGHH49+lK0I6fTjT7Ove2WTiRr3vf68geye5&#10;roYcOH59GK/CR172z5AqBx/vH+tx9fbALFan/V8j/P8AL9nSxSxSrde9sBP+3/4r7vimOA9Mjj5f&#10;L/VXpuUAxn7P8HXvaayIGpja/wBT9B7oOPRRJUY697Zbc8/1/wCJ9+6T+WOve59MbMP9vbj24ozX&#10;5deXr3tb4lrabc2tx/sbH6+1sB8vtH+Xpw8eve1uf82fzx9dJuefp/t/ZmlAgr6Dpnr3tEZcelrD&#10;i5/234/4ge01x/afl02QNXXvaSNtR/Av/r8X9pPPr3XvYj7TYCoiJ/TweTa/5/1vam0J1in+rPTJ&#10;rpNOP+r/AFen5de9iun+P4JuPr/gPp7PWoUqTjpHLQxnr3vNx/rW5/31vd4wdA/1f6vLpCR173ie&#10;1/zybfgf0H5PtiTTq7fz69173jv/AK/+HPulcU631731wP6/7cn6/wDIvr72CP8AV/q/2etde9+/&#10;Fzx9Tb6k2/p71SpoOt8TQf7A+3/Vx6974P8A1NuPp/Xn8j27GRWh6UQEA0ANT+zr3vqwt/QGx5tc&#10;2B5/3sfT250p697/AP/W0IGUr9OPwP8AiAfZeDqHR4RXj1v8e8R/pbn+v4/xNve6Z60IxWvl1731&#10;x+B/X+l/p/W3v3XvDPr1731/vvp731cIAKDr3vIi8jj6/T/W/P19+68T5Dr3udEv9Pad8tnp6FAT&#10;U+XXvblEt/p/T/fce2HbTTpdHQMPTr3t3pha30/H+2t9P969suKqeloGeve36m402/p/t/wB9faM&#10;gHj0pjoDnr3tT00hFv8AC9v9f+h9o5F1DpQOve8lQxN/pb6gn/bX/wCK+2YgCa+nXganPXvabyH0&#10;P14F/wDYgn6e18WcfP8AzdJpeJ697YXHFh/rgD2vjqSSei2QEg1zTr3vjGOCf8Pqf+I9rADiny6Q&#10;vw697daY/Q8fg2+gt/Q+zG3OQD6H/V/xXTT/AIR9v+Tr3taUTDQ3I+nP9T/T6W9myA+HnyOB9oB4&#10;dJWymfXr3tzX8f04/wBt/X/Ye3z01UgduT173lU2/wCKf1/2PvZJA0/n/q/1V6uRQggceve8l+P8&#10;eOPxz9Df/jXvXW+ve/alva/+29+69173xJsL3ve304v/AK/v3Xuve+HH+te3H+txYn37r3XvfR/4&#10;p9f9b/H37HXuve+DcXt/sOfr/sffuqHr3uBVKREfoDaw54HH0sf9f6e7gihHTkZFCvXvYdZYG7Gw&#10;/ofr/sL+y+YCpPz/ANX+r/B17yPXvaTlJ5J+oB/pxxxf2hagc04dajIBNfP+fXvcBzx9Pr710517&#10;3hH1+v8Avv6e2itM9bHHr3udERYDj8f8bt7qR59PD59e9yAx4F+P9bi35uPfsdW697yqfUDxbi1/&#10;8f8AH24ox0rg+H7f9X+r+XXvc9Dx/sB/t/ob+3NOoCnRpFlB173mEd/9f/ibW928NQtD1YoGweve&#10;8qQHnn8/7D6X4t/tvdwlQMdWEa4xw697zCC/4uP9b/YfX2qigqaU+004ef2f6qY49X8MenXveRYQ&#10;v4/x/HP49msVoVpinz8+nFiIwPLr3uZChvcD/D/jfs0hjo1B5dKEWhoueve1JRU5OlmHAN/weefZ&#10;7bRMzhV/Po5hjJx172paaFQAAACb8/63IPsZW8CNpQ0FP83+r5fn0dQRKTpPl/xXXvbqsKlQGAsR&#10;YE/T6+zQWlE1Hz4f6v8AV/nW+Cug0/1fy/1fPPXvcKWPQSvFufVxcj8X9pDERICCaf6seXH/AFDo&#10;udK+fXvbRVqAL88H6f4fn/fD2hu0AJI4/wCU9F1xGKFvMde9p+bSbk/g/Qj8f63sOXblgAfz6KZV&#10;J4de9tMiG5I/H1/1vx9PZU7VNAcdJGXy697wPED9Rcc/7z7ZIDDur8umWjDcfLr3uOtN6jxxx/vX&#10;PB/x96C060qAHI/1eXXvefwoouNP9Lc/6/u9AVr5+nTlB173xaw+oA/HI/2Ptt6aeqmlOve4U8mm&#10;+n/YXubey2d9OfIdMswAr1722GTn/XPqP+JH9PZDO+pz6Dphnrnr3tUYOMSuo9PqYf6/H+H1/p7U&#10;Wzlmya0/w/5cdJLmUlDQ/wCr9uf8n+H3s/Pxu2x93m6KYx611wn9JIuTe6mwvyB7lPla38W4DLjI&#10;BH+Qiv28Ooo5xvmEDIDTiP8AKf5V8uvE2BP9Ofexz8fMAaSloBb1QwRAAA2JADcf70feRaRU29UI&#10;oAfs+Q/l/qzjHDcLjU7t/Ef84r0RD5X7iSnwlXBqskoeMm68XXng/W1rj/jXs+eGVysaBCeARYXP&#10;9OSP8QB7BG4RhHLmoAPngepP2DP20B+XSqwmMpBShJwa48xU5/aP9VKAO4ZaKmatnqKuOIBmNyyn&#10;/a0VV+gJDE2A+v8AT2LeKp3jgUyDlrG3NgP7IF/ZEzK7FlJocitK/wAsD/J/Po9lI+DjQeXmfPqm&#10;Tt3ctJkty1KY90MMDyReUuLyvqAqZJbk3v8AWxH4PF7D2/wx3IBub2PH15/HH++Pso3Odo4iGILC&#10;ueA880rjHnxFRwrTq1tbs7Cmfn5fb/n9B0X3O5WKKMlP2ra0s5XUGX6kFzccC9rWH04t751lIBFc&#10;qL/1H9k/i3+N/r7QbVuMz3SLrqPIH5Z+wigrkUoKmteje626NImdARjIPnw+QweIwfLpk2fvKpGU&#10;0JIWGsAhz41kjUWfyLybabcDm3HtMmMahcA8j8AC4HHI/wAP6+5Hju/EQKMUHl9vkCKHNfmcGuMx&#10;xe2JjmfwqjST9pzk0oPPIAOeNfLo8WD3H5MckbzkCSnsxLMxVWtZQAbfW17EkD63Pt5oY+bmwDN9&#10;bjkHjn/efYb3RyIpKA1QcKZrWuBTPyr6nyz0b7Uvi6QPQClDx4+fpinn0XftPJrA86amZ01+p9RK&#10;kBubkfQ3DDngX+oHtWQIiAni3Jv/AGv6AE/77/iPca3LTtIqfjamPKlCeFeGR9vzpXqS9oiniQFh&#10;gL8qEnNP8H+qnRKd2ZFq1vBA2t2mAKsCQbcvKAPoDbi9weR9Tf2mczUK5ZQ30H5+l/6E/wC2H9PY&#10;i2eDSdRXtGMA+XmBmtTXzrmmakEv3qdmNBwrQfYMfzy1a1pjPRm+i9t1FH4Kpogrv6y3IY6iXcgH&#10;j6jUxBBF78n2hKmlLll+gva5A/2BsLfnn2LIZViiVidRPHJ1cTXjXgKj0NMdAwIJmBbJ4nzNfP8A&#10;lj5+npZZtreKY2JJf0eKJdOlmEQCqFFnINivAUn+g5P19p2vp3AKRi9ueLcA/nk29mInBPc2lfL1&#10;J/IVrTh8+nXtUiKrwrxBJ/Z+z/i+HRg9gblp629dWM7eRrksulW0MGW1ludRJFuQeP8AH3Go1CgK&#10;wszXDX5sL2U+09wwFX+MDhxAJGSB+ymfL50ozJbuilwakGoAx+z5/wCrPSv3JkDVyq8TFKeMK6nT&#10;6gxUk69Nv6k/04PBt7UtHTBrkgWP5K8gA/Xk/wC3HsP3soWMavLyB86cOGOFMZA4Zx0qtwxZa8fP&#10;hwpQj/AB6DPReN67palkMMDt5lKqupyBJIzakAEYI9P1v/hY/m8uWkp1A1BQOWPH+xueP99z7DNw&#10;0zhlBJqKU4V9aCpwaErxpitOhFbiJB4nljJpwHl/KmfTpM7f3tuOqqhFSNN5NZRDE2sp+4VWNGuA&#10;CDZWPF+B9PaRzVbQUoZVRZCoswHAB/1/9twPZC8F3IgmYlQa0qakj1pnj86HI6P7PebKBcEZpn1q&#10;PkKeZoc0Hnw6O71JtLeOceJq6SeDUY5Y3dGULbSShvp/JNiQPpxYgewzqM5TNI8JjsLkajc6f9Y/&#10;1I9pWtpKq4wQeAwDT7fL8/KtOl0+827RjTwI+zh8ieAPzz0fHB9ZZWmpoqr70tJ41Okab+oA+oLf&#10;6fm/F/p9feWGaCY60sfQF1XH10khbXtx/wAa9mVpHIJO40H8P2njXjX5DyyaHHQW3C+hljIiNK0w&#10;ccD/ADxjrBlMXkMbH4Z0Y/vtPca/pcK7cqbA25JA/H+v7bsmsRB1EE/QD9QKn6swHsYbSjq3Gnz4&#10;Gopj9h+3A4U6Au4r2kqMnj/sfPpV7PqKoPCqh9Km/FwVJJ0qrG3+JB/3sfQFt2USSwykKDqOn+o4&#10;bSPz7EyxMEAVeAzXjkV4fPNfy6CdzEofjTz/AGj/ACno8/WObkVqdJGJKgWPqF+AWuSLcXv/AI/g&#10;+yWdqbaE0FQVSxIJuOLkG/IH+xHsJ7rbEF5WFRQAedPLNfPgf8/Tu33BR68eHHo6m3K9aimjBPOn&#10;n/Y/Tk+6893YtqarlYLbSx45Fx/TSf8AG5P+x9gS+i0uHIIZvT+X8/28cU6H9pdAgITx/wBQ/wBQ&#10;r0qfeXZ+aahqoxrKstraSVF/rqt/Xj/fc+6WlVI0nPEn0zj+eP8AD0ukdwf9X+r/AFV697N7tjsW&#10;aCGGP7huFUlterm3BAJ/P0/31vZ/C6ygs1DTFP8Aivs6LZJNTEtxGOm2qxsFTfUim/1FhyP6e19/&#10;f+SoXSZQSV5P0HI59V/9b2uUKtaKV+Vf8h9PtHTJZKgfP1/1V6bVwlPGdSIODccX/IsfbXPno5/q&#10;x4/1RXj8Xvfn6n29qHDzJFP+L/ycPXpuSXSNR6nJS6fx/X6W/wBhwfaLzeTVYnJlF+QbEEgG5vc/&#10;7C1v+I9sSyKVPr5+X5f6sdIprkHtWtaf6h/q/wAvU+KPTyf9gP8Aej7BPPZi5a8ptb+tgP6kN/Tj&#10;jj/H2HL6YoWKnINf21wf2/kf29MpI+tvl8s8f9n8sdZ/YfSbhnhkuJP0kAcn+ydKng3/AN9/h7Dk&#10;s7MWDGoP+r/V/hPSkjUpr/qr172ZHpjsGSPJU8bTsp8iCxk1EtexH+2H/Ee1lmyuBWhoAM0oKcOH&#10;p/q+RfNGyMKYzjh/qp+f2dQcjSR1tHPTyKGWSN1IP9Ctjb3fb8b9xrlsbTgyCQGMpyQWJYaV4IH0&#10;/NvdruPXDpAKmitmoHbk09ak1zWmKCuRK3IE8jT+ATggEDNKg1+dB+XzHr1qBfz5eqo8LgDuenpg&#10;hpcjHLJNEg0iORxrEhHI+gA/FyP9b2bKaMabEcEaeBq/NzYH2H+74l4j50+Qzx/kaY9B1Mx0gE8P&#10;OtafzFOFOtWjb+VZq4aZU06vIP3LMeeCHW3qBUE2AH1/xun6qAHyKOBcfgeofkf7zb/iPalaGjef&#10;8wfI/wCX/KD14rGzcAWH5+nEV/ZXozezd0VdHLSGSSR1T9sAsxAQkNohQgG/pJJub8/jn2HubpCk&#10;bOrX4BIHquTe9iPoPpb2INvuGeQxyLpFSATgUxStTk1r9ma0wCWXtvWoOB6nHp9nDz+zy6sa6Y3V&#10;S1s9DHqDSvoXQZF1goukMoIJtp1auebD/D2CG5at6JJJCSoBZr3+ovcHj/Y/74exXbNEsJrnFOHA&#10;0AP+Af4fMdBw2hZ9VK14jz/wfZ8656ty6ZwsO5JqWnQI8gVAbIyq1hazah/jc25I9lE7F7IjpRKi&#10;SreNZTyT6dI9VyPqbD3qd3SplOoGnA/F6AfLJJpT9nQp2/bQF/UXDUyCM+lPs/1Dq3TpjpaCmggn&#10;eAx6xGTeMXBty1m54P8Arg/j/GvPsjuZ4ZahfP6G1gDyHShvawIP+tx/W/tGJ6dobD8R58ck/s+Q&#10;8gBXI5sLCJVApj/Vx/1Z6PFh9uUOMghSOFA0aga9IDNx/vv949kl392VNkRLeYSavqSSzMAdXBP+&#10;v79LIoKgmj/n9n+XP7ehfaWkIUDTpPAYp9nH/ivlXpSKoUWUWA/Hsq25Mv8AdPIx5JBFgOLXsLf1&#10;/r/xv21Ini0YVp8/Xz/2PT5dHawUUeZ8v9X2/wCTrv2DmQqQHexFrn/XNzcH/ff7H2lfTGcip4/7&#10;HRfclVJ1DPr/AJPn172y+e5uP6/48g/19p/F8uPReZx9vXvfazOTawFiODb/AIn2sidkNBTP58OG&#10;B69Phjjhnr3t3ptJsT/sLH8/6/8AvPs4tR3E/LpbbkUoePHr3tXUI1KoPFgR9AOSeDY/4+xPZjz9&#10;PzHDo8tDQg8acf2de9uzRm12tci/4IPPPN/Z0rgroQD5/bnJqKf7FK16MJGV46Dy4/Lj/q8+ve2m&#10;aImRtPHIH+v/AE+v1/J9h+8WpYHjk/zrn0/1ceiuUVx59e9s9VDwSQCbf7G1/oLf70PYMvAVfQPn&#10;/q/Zn7KdE1wuQvXvbM7WupAv9Cb8W/I9lkgJQgeh6RSVKY8s/n173iB9X15vYH6Em3stqCp+XSah&#10;6975gkEXA59I/pcj8H/invarqOkcf83+r8+rLQ4/1f6vt697lCMNcg31A8cc3P8AU/71b2sjiGij&#10;j/Vnp5R26SP9X+r59e98mhKAWFxp+hPHBsPp7f8ABCjsx14xjiMHr3uI/qJ/p/T8/wBPp9fafS1a&#10;U6T6HrSnXvcKVb/gH+pJv/jaw/331/r7djWhNf8AV/q/ydXRKVr173CkQr/vXP5/1r+1Ix1cjr3u&#10;DMvH0tb/AJGfe+mz1722S/W5+pt/seLcH2241KR00y1697bpLBjwLH/H/eP+Ke0ugkal6SFfMde9&#10;wpAP95N/r9P6f7f3sJXB6pT1697gywK3Kj/Ym3AP4HuvgHNOP+r/AIrpsxKangeve4rQMp4Nxzz/&#10;AID8ke7i3YcR1Tweve+IhJ/J+nPF/r/T3dbZqnV/Lqqwmp1cOve/fb2+q/j8WP8Asebe6SQlOPXm&#10;ipSnXveJogLmw4+p/p/sPZbdkgUP+qmOmGFeve4jrYH/AHv+n59kNwKAH9uf8n+r/B0mmSgDefn1&#10;73DIs3+tb2lIr0kIrjr3vMhJP44I/wB8fddPl034VBjJ697dKYgEX/qT9eB/tv8AiPalE00+XStK&#10;gAA8MV697WmOe7L+Rfi3I4/T9Pa63joQSKV6cVSlCfP/AA+fXvYv7aJYE3+q/S972+lrf19mMVEP&#10;DpO40ig8q9e9uFWLM3HFyTa1wORck/7b2rlFTU+fD5dFc69wPr172mqwcX/xv/rWPtCMq1MYP+Dp&#10;qGtW697SdaOCf9e3BP8At7/8j9om86+fXj518+ve0jWDkg/Q2N+Bz9eB/wAVHvzEiIk4Ir/IdXzT&#10;86de9sUv1/23+3/HsvKkAE9MvXr3uE4uTzfgfT6Xt9eL296YYqe0DPVOve4x/wB9+fbUh7ut9e99&#10;HkW9t9e697wH6nn3sAHiade697696691737/AI39f+K+/de6979/xX8f69/fuvde99X/AONf4+/d&#10;e69779+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfY549+69173&#10;3/W/+P8ArfS1jb/W9+69173yAvYH+hP9efpf34Y69173yt/X/Af6/P8AT37j17r3vv8A4nng8fSw&#10;9+6917337917r3v3v3Xuve/e/de69797917r3v3v3Xuve/f73/vX9be/de6979+f6f72LcD6e1Cs&#10;Cnf8/wA/l6f6vs69173yH++/x9+jUivWuve+/bnWuve/e/de69797917r3vgw/p+P96966sOve+J&#10;Fvr791br3vgeP99/vHv3VCOve+iLg+99a697sA/l/b1fE79zW0Jp2Slz1FTZCnT6la/GVIRnRT9T&#10;4ZGuB9be5H9u7wJuL2knwuuBjivn9lDw4mny6iL3Y20TbZHfgVMTUP8ApGGf5jro/Q/6x/3r3sN7&#10;Sr/NTxix1NHHdSCGdQtxIFP0N+bf1H09ylcQukpZxjyoagZ/yj+Z9esbRHoB0+p/zdIXOQ86ibAE&#10;m/49X9m/+txf2Jj6JqWXyIBrCMNP1vzyzXH0+h/2Huqfpt2ilRSv+H7K/wCA9WCUcEenH/V69IBG&#10;eKqjCSMQjupV+FYD+yq8i5vcH2G2cxC1Wk08f7qkhXVdBBvqBYfgW/417PbR9IpXtPCufL5etf8A&#10;i+jCFiiiSvS0x2QMWpZ29J5YMb3/AAQP6m/59pWN5YFcyJqZdXkS51eRGsDz+GuOP8L+1oEYFEGM&#10;cPmf9X2efDo/iIuIgWIBP+r/AIvp1lRGcBWIX+y1gRpZbn6f09uEMMNfDG/pSR2Mlhb0uFuyPa9/&#10;wT/r/j354wF7jnhwz8/9Xr1p4SaoT6jgf5enUOSeSllcAF41UAEngqWsGF/9e3+w5/xEzBUrxpBG&#10;YdUIFlkUaHDFLNawI/xvzyPZFcWpd/EB7s4HD8+H7PL19CtLZSxqK/Z/q4/LHHpC5/JIFmZalYpr&#10;KxSSzAoZLJdT+PqOPx/rexhoaKGsjI8YkEkXPpIuY21aw45F/Ydms5kl1k4B4eQ88g1H+odUO2KO&#10;7PHIr6+XDy8+gLyu55sY3MixvHKAr6gTaRDH49H9r8n/AAufb2cKImYRp5hVR3J03RZVbi2oW/Sb&#10;D88ey6S1093lxrmp/MefDPD8+n12+JwKgdpzxyv28fkfL9nSRTf7TqfNMaOShmSNEaRVkaJ0KsNI&#10;vwXQsQP6g/Q+5sNBNJ9vaIBYlZGjJ5sq2J08Bvoo9lz2xd1RwafL8/Wuf8HHpwbPFpanHB/zca+p&#10;8+PTdVb4pqZKxmrFZ6h1aOYjUrCRgNJkTlACXbgc2A/PMuDG+IOKorJqa6fpVVj1alDBOSRfTf8A&#10;Nve5dvop0+fy+35+foP29P8A7vjDdqU/z/t6ZKnfb1bU5xzSReJCJSdTNJKVETFHkAGm48n9Rc/j&#10;21VtNRxvIxcWUsgLG9lI02Uj68D/AH3Hv1vahFAI+I8Dg8PXywelotwsSnTk5P2j/i/t6fsbncxW&#10;BEVSfSJLRj9Z1li8qMb/AFvewH159hxmZaCmiqY9CyeSXzaiLaUS921D8g34/wBb25LYRxrqOmig&#10;cTw/P09K9KVtlZg9AaeR/wBXn/n6Gvbk2XrZKSQyyw+OLwlIyP3ZGsyrp+trfUj68/7AsG954pzK&#10;sUjtUSO0jMykXDNaFG03HJFr/wBL/n2XyRd5D8a1FD55/Oo/PODjPRtaoI3yBQfy/wCK40/zdGQw&#10;kbxU8QZQqJHGgUH/AFK+o8+wAr8PkqyWSVomjbQsgjW7BJJLIZAw4sDc3tY/69z7qYJJl06Tj7Mk&#10;elfL+dcUGOlbTqKUz5fsp6/b9v8ALpTq8YFtSj/ffT221+2Y8cJqadxJJLGfMVX0HVZtRH9Df/eP&#10;a+G30Qks1K4z5/6qdMPdNxA65I4cXH0PsLMlj4EmRYUkLQly1S36BHK1h5PybfQW/wB49k9y36go&#10;M8c+p45ocZx88fPpdb3HiJ3YNMCnGnp9v+o165+17s/CxVeVioj4I2DxTIsnpMmoCRSXH1v9ePx/&#10;sfbttA5mCsKk49QD+efyP8ukV4w8LxOASuB/g/L59cJHEaM5vYD8fj/H2dDbNM9PFS0bxqYkHlUK&#10;wPimsQE4t/hx9fp/h7FUCqUVTQniaUwaU/ZTz6ind5hOzyKfiOR6j/V+XSUr5B+5MpIbSE1FSAUu&#10;Cbf7z7Z88VpmkkcFZDKWbTYAkOdSgj6/S1j7Ykop4/6vsxk/6qdJbYCQBB5Cn8vL/D04UnqVQPUu&#10;kAX/AFWI4JJ9gJmwK2slqXjkhidSwA9SMOPEhNza4BJubg+yO8cgfxA+Y/b8vPB6N41Ma6Aa+Vf9&#10;VOnxBZQP6cewwzlH5GAjZEV4kPhYERsoW17g8C1yf9b2RzJrVqcfL9p9a/kP8PS63cqNIH5+f7f9&#10;VeuXsFc7QxMswgJWNahlDj0gWXWVj1f0te5/r7LhGrsVThU0/wBX+boSWUsgZdQ/4ry/b/k/b72E&#10;GbolvOZSpCMUW/paUavQOfzctz7bdDGxB/I/6v2dCWCQgBl8/Pr3sKstjXNndho5AAPrCOw03P8A&#10;rfW3tPKDpBFAM8RjP+z0exTVUAeY+3hx/wAP8+vew3FCXq5Vb6g2AuDcrxx7QDjpGQDx4Y/1fb8u&#10;l6tQYpQde9nc+KPZm7OrN6UOV21lK3F+aRFnalqJIA4DAkOEIv8A6x/r7M7WxiuR4VygcNggjH25&#10;xX5+Xr0pg3/cNnm+o26VonHmpIP2HyI+Rx0nN2bR23vnb+R2vu3C47cGBytO9NXYvK0kNbRzxupX&#10;1wzhluL8G1x+Pe0d0T8xK3M4jGRbxoxXwyJChytKVSe9rM88R9Lt9P02/wBf2g3j2nt7xGvNjkEc&#10;lD+m+VPmArjKitfi1dDvaPe6NZEtOZIf+b0f5ZaP/CVOPT01gPnn/I+2Vn6/Obs+PuafY2YnebIn&#10;alReXA1LkmRo6RLXhDLdPSwUWHH9Tc7z7G2/kOvcrX4TJU88lXTfaxQ6xHUCSoGldUTc8Ann6e8f&#10;ubttvthjlh3CMpJHxJ4emDwIJ9Dmh9OsjeRriw5i3K2uNtmE0LMpqpqMZoRxB44ND8uqw/5ePwX7&#10;o2V86djY7tDaNdjsJtuSpzz5WNWrMTWSY5vIkMVTGPS91DaWAP8At+Kv+x8/S0tHLDUuJRUX0yO6&#10;2jMKA3BX8BwAbfX68+8ZdxleWcsvAeQB/ESPPhj1Hn8+s4OWrMrGGYcOt6LaONFNSxkR+NgoDD/V&#10;E83P+v8AX68fT3XFv6ngyTztT3gignDoqtYlpHadnZwPVp+q/wCHtVZMIqM+S3E+fkP59SPbxEoO&#10;l57L1lsKDHXKVQSPGkkDqp9YVUZlJN+bi/0+v+HsRwSghWWp4j5jj/If6s9Oy2ylDXjT/Ufyz/q4&#10;+9gLvDatPnaNmqKbyaysMpMSEFdIsGW3PHI/PPsS7ZuclpKPCYqRkGpr+Rr9o8q/4QZvuw2W7W7W&#10;97GJEbBBHH/UK/b172SbsnpRYHqslgo9DIfK8SfpIZjpGkcj6EcD8e5g2Hm0y6bXcDngG9ftHD7D&#10;/h8sQvcT2NeySTdOWcqtS0PnTj2/5vzHXvZbJaeoo5np6mNo5YyVZWXS1x9eD/j9PY+RldQ6nB/P&#10;j/h/wdY1ywSQOY5lKMOIPEde94ZeVIAvb6cf1PFvb8ZxQ8f9X+z0yeFPPr3til4PB5v/AL2fz78a&#10;k16QSK2on/V6/wCx+XXvcRr8/wCv/vH192UJ2k/6vtz00eHXvcRuCeSef969qF9KU/2eq9e98WPA&#10;+n+w/wCJ96XVqINPX/V9lOqUz173wtf6f6/++Ptg0U069w49e99gfn/jf+8+69ePXveQfn3sdeHX&#10;vedPx/vvp70ePVxx697lxj6XH4v/AK9/dSKnq9GIwOve8wX6/wC+/wBh72eNDjrxViANJH+r7Ove&#10;+YU/7Ekf1/23vWpQM9bVGI7gaf6s9e989J/Ck/0Nj7pUk6j06sBpk0r1731oJ/Fv94/3v3fXnqwh&#10;Nak1r1733ob+n+HP1+v+PuoJBr17wMHPHr3v2hv99b/ePdiwIpTq4jC8P2/6v9XDr3vwiP5sPxb8&#10;f7YX9+1n8/XpynXvfIRt/qgfdCAePVDEhyRnr3vksRvb6Ef4cW+n592Umv29W0ioPXvcyKMH/ejx&#10;xwPdiNODnpPIAjmua5/n/q9Ove58Y0/4j8X9qYNOnHHz63HSnXveYA3+h/rwLkf0NvagVNeneve3&#10;ij4ZPp9f9vx/X3Tz6sOvexDwpBZbmxswsOP1D6D/AB/1/aKYnS3+rz6N4Tj8uve3SrgLtZRcE/Tj&#10;/X03H+9H/H2j0hhU8f8AUP8AV/xfRgkYeOp4/wCCmOHD/VT1r72jcxjrBn03BvY2vfi9rm/+396Q&#10;6W0nj0gmi0koevewwroNDtwBY3+g/wBgSfb4PRW60NOve4MCESDj6H/ev6e9nh1QDr3tbY9kQR3I&#10;/s88G+kc+0edZJHr/PpTAO4kjy/4rr3tbUVREroQ62H4BBIJH9PaBwTGVAyR0tB697fDX0/NmB5t&#10;a304vxf2V6T17UOve8bZGAf15444F7cD/H37T17UOve8RyUX0AJIubf0vzf3bQetax173gbKJyQo&#10;t+Be3+sBb36g4V/2Otax173HOWAP6bWvY3uLjj/if6e7aRprXPp+3rWvr3uM+X5PAJv+AT/rnm3t&#10;xIHcV4Dr2onr3uO2XY8ggfg2PH+I97MDq2kjNK/6vz60WPXveM5WXmzfix/qP9v7p4dFDGgrw/1D&#10;quo9e94Wycp+kn+3P0/2HvQU+n+zT/V/np1rWeve8L5KTm7m5/pc/wCH59upCz8OvVr173xFdJa+&#10;q5/xv/vXummn+r/V+zj1rV173xNa/B8htbjm9yOPp72I2JpQ1x/PrQYkZ6977NY5H672/N/r7rpP&#10;n1vV173haoOn9X4PNz/tvbkQHiL9vWg3XveNanXYf7D/AF7f4j2tUFZK8a16beoNeve5Uct7jn63&#10;+gtz9b+zS0JDhvXHz9P9Q6Zb4g9fl5/6qde9uETAsvJH+H9f8Ln2IbbjT5dJyO7PXvbq/wDmxzc6&#10;eQL/ANOOfd5Aak/kOnk4V697Ypm9d+Ln8c/Q8cH2U3ABDVxX/J5fnToxXz697Z622liB/wAbP4+n&#10;+w9pV4ZzTP8Ag/z9LFrozn/ZFf8AL172wBr3uCLf8j593oeA88ft6pJUqQPPH7cde9sFePUfz9eP&#10;9j9feh0UyUI4de9sR+t/8f8Aevfuk3Xvc2nPP+xH+9+7qc0+3ry9e9rTFGzJzf8A2/FjwPa2DJp/&#10;q4dONk59Ove12nMYv9QPp/haw/5F7M0I8NRx6Z4Y697R+XXh/wDXsOfpyf8Ab29szipH5/5OqHLY&#10;697RrW1c8jj/AGI/w9ojXy60eGOve15teT/KYT9OQPyeP9j7U2gCsK/6s9N6dK049e9jCnN+fqPx&#10;/gb8H/evZ6SQuoH/AFevDpDKSsZIz/q49e95/p/xH9f9b3uItop69IQaj7eve8bf6wva55v9Of8A&#10;be25VANR14de94ieQfz9f8P9cH22OOet9e99f7z/AMa+p492NCtOHz/1D5/y61173xbSAAeBcfnk&#10;AfX6c/6/va18sk/P/V9uenY6kmmTTH8vy+fXvfTWtYG9r/n6D+gv/sPbkYZicf6v8H/F/Pp6HVkk&#10;Ur8uPzP+r/D173w5K2vfj/G4Nr2AH+2/4173XGry/wBX+r16f8q9e9//19Cxox/sfz7Jw7DoQFfT&#10;rf49xzHyeDz/AE5/3k+3RJjqvXvfHRx/sOL/AE921jr1PPr3vrx/63+292qOvde95o0+n9OLn227&#10;0x14DPXvc2NbW45/4g/63tkmp6XoukU697c4UsL8X+vJ/H0+n+x9syUbB6fQVanXvblAPp/xP154&#10;/Ptt/hPSxeve36nX6D6XsOOf969omIGT5dPLg1697fYBpI5P+vY/Wx+ntKTXh0oVq8Ove8spv9Lf&#10;0/Nv6fX3pVCknqxwK9e9p7IEWfngC1/+NH2qgqSPnnpK5rn1697TzsbHniwvYcX+pAPsxiQMwrmp&#10;p+XA/wCc9IGAZqHhX/V/s9e9+Qn6/gjn/Y/T2tAyaeXSFxQlR5E9e9ulN9FH5HPH0sOAPa2AZ/L/&#10;ADdMuMA+n+r/ACde9rOgN0/rcDn68kWvz7N4qBGHDPD/AGOkx+Ejr3t0T9I+o/5Hz7f6Y8uve8w/&#10;r+P8b/8AEe9dX6978Pr/ALwOB/vPv3W+ve+9X+9f7z9L/wC29+691731f68Dn6fi3+29+691731/&#10;vv8Ajfv3Xuve/e/de6974m1uL/k/1/21/fuqHr3uHUm6MB/tXHJudP8Avvr7sPPq0fE/Z172HuYX&#10;9QFjcA/7wLj2Xymrsfn/AJ+t+vXvaMlBAP8AgPxb+vtBJ/aV+fp8h1UfGD9v+Dr3tvf+nP8AX/D/&#10;AGHvfT3XveLi9vfvLqow2Ove8qPp45P0v/r+7449K1NRXr3uShuQT7q4/TNB1b8Jp173MTm3+2HP&#10;ugBA6WRqQApz/s9e9z4gOB/gTe4Fxfn6/wBPbqChqejCEEDPn1727xREgcfjkXP19qo7cvluPp0t&#10;WM0z173MWKw/1/8Aex7M4bdWoDxH7KfZ+fr04EBx173k0X5v/vf/ABHs1it0UVUAD7K9X0Dr3vkE&#10;UfUfT/D6f7D2p8NKZFet0p173mh5YW+nB9uoACKYp05GaMG9Ove1BSyWABAN/wCn+2v7NbWQpKBW&#10;gPRvG9Kde9qKkIIA/wBcnkexdE4fuX/V/P8A1fZ0aI2oal697cr8fj6fS5+v+t7OoLiNTRv9Xn5/&#10;4elkc4AAb/V9v+fr3tvqJSBY/T8cfU2uL+0U82kk8a5/afy+ef2V6RsfPr3tjqZgwN/xb6n/AG31&#10;59kl1PGoOacafl5dIJitCvr172xTupNhyeef959hu7mVuBHH8+iaVgOve4luQTxbj8f14/4p7LTK&#10;K9or0j1Z6975hAf9je1hz/jf/jX/ACJxTqFR1cCuR173wMPHB/p/T/X93CE8OtEde94HRgCCP6+6&#10;lSpz1Ugjr3uHIbA3/rbjnm/N/wDivujgafy6bb4eve2ioci4P9beyO87a+hyekMhoSv59e9ttyXt&#10;/iBYc/7f2RSGhI4npNK9BSnHr3tebXhZ6iFbXuwJuD/X62HtRZCr0PlT/L/q8+i+b4fsOPyr173b&#10;n8SNuieppZJI1IUJITY3uTYf1/PudeRLaMuuo0LMCc/ZmvoBx/4rqFuerjQpANCcf6v59R6qTxU8&#10;r8+lGPH+t72CumaRKTHUYKhZHRQpA5BvdiL8A/1uPc8yyR+HoalaADhkEH86Up/xWesddxMk05RM&#10;gcfQ8cf6vKvVWPywr3qBXtrb7eDyPIDyBp+hYfX+trE/4c+zobfoAsKyH6N+So+v554H9PYD3eRX&#10;qgAP4qH+EChoOBoeI/w9GuzBBQTKKinn9lCM+Wf5+vWtR8nuw5v4tWY+iqJF8Zkj0xmRzdTcxyJy&#10;fVydRtbn8D2IUKDSPqbjn/Ej/EewvcSGE6VoPmc0HzHmKf8AF9CpFJqQAOFB8v8AV9o4dVcZyuY1&#10;ErO6AhmZTdiVErEAtqIB/oCePp9eAXimhN1JA/N/9j+Tc+wXuN4j6peAwaVrw8gRU19aVGehJtVs&#10;CAGGSePyFD9mP8ny6BbdGU0mdI52I0RrEQOL/kBAAbNe5H+PHN7yayO8GkcEf63PHNx/sPZftt0U&#10;vDK3cPzxkUA+ypHp/I9CC9iElr4dK8PsFOBzX8vn59I7a1YUy/3AYXLMD62jYi5IVWuATyLsV+pN&#10;gfaQqYSGBA/JN7fkcEe5OsbqTQrKSFoOB4ZqDg0r+LH+z1G19A5kcmoPAjGf2Yrj+Xr0dnZ2fjai&#10;WMzAXVWVdRsgcj1WPKpa4Ww/BHPtzx6WVQf7RJNueSeRYn/Ye2N0nLwySfYADgDz9CPnQ8a+devW&#10;8LxSKaDFM8DQD5AcDnPka/LoLux8jHWz1drEqojs3p/bsQHUrwLLYi/9bc/lUHiKwuDo+nPFlsTY&#10;f8R7iuUs9zRhgMPMZqQQK1+dM09D59SbZRyfSBkzUn09fmD5AeR6KY3jkzzNNaRVmIBIPHrbSHva&#10;9ifqT7Q+THrOrhQbkXuOBe9/pz9fp7G+0OvhGnxHgfPJpQgVwOBJP28eghuoYl2XiQdP5jh64pTJ&#10;rjo+PUMkfhpIljaUsqxuBGl9Jb1cPZuBe45sfwT9GNWXnUQQPp9Px9P9b/D2dQCoZwPhH+fh+zh5&#10;0+fRFbMkbF340+fDz+3549OjL5ikyDGmhpEcfcPqc8awxsCxtcFRexAb88/Q+2asjMhIVBq9Q/F+&#10;eOf9j/vre7pNGpOSAaHzOePAY/bX8z0qf9QgpUg09aca4/Kn/F9DTsWqOKpqc11UFCjUwf0AKtku&#10;mq5vcXBvcgj8+4cNC6OGfTpH6vqfxccc+6T3KyLoSoIOMD9tcep8hn58GpAqEA11cRWg9fs/nw8+&#10;l7X76pKmiqI6J2eWRDEhDgWCGzAE2sB/r/Qf439uLzpTxkkqBbgf0sLkC3+29lkzN/Z8SePn5/z8&#10;z51+fSaScwgsCan06SGF2rU7sycL+CaQeUuCQATquqSkvwCCbnSLWvfnj2h87ukUyPGH1cFjyB/g&#10;vB+vP+PukNkJW8dwFK4FFrUH+Q8znPpwPSeS+c5ZqfL/AA58j8h+XR5envjbS1UlNP8AZlLsodmv&#10;ZiDqcXA4FgByCL3/AMB7BzM7pEzEiQ8arhSfweBY3/PA9u/QJGSZF1B+FaeeCMD8/U9I2u56lYjg&#10;nz8v8Hpn1z1Zb1/09BiqanQwKGQRgMQAWJXmVjxc25IHF+eAbe0Y2ZleTVqPJHNr831XJHPB+ntO&#10;22W1SgQah/q+eKZxx9QOD6XdwcFuH5Y9P2fLoc02jSwU4Aj9IVgQTp0krbiNvybjj/D/AGHtwgzs&#10;kS2MlgODz9Lm45JsT70m3QJL4lBx/wBXzz50I/Lp4XekamJJ/wBX7Ok1kdjxVzaVpwxZdSkJYkhC&#10;DewuALf4/T33Nn/OLGW5sdNwQbD9JUng2/1/ZrbxMihUwpzxHA9FV3dswJrSgoeH7Pz+zr2M64jo&#10;ZdYpLBnUt/aVXA/d1g3I5tz/AK4/x9pbLVIkQhSVY3vcgkg+q5/2Ps6UihJ/McPl/q/y9BaebxHJ&#10;4gfs+VP9X+DoZdrYhqLRqCsvp0kqw06eDYf6355v7L/vyijnp5VKDkNYDmwtyL/4XPsmv4jLG5r6&#10;n7Py/Ljn5npu2cmTUD/q+z7f2dGg2hUMscYJ/wBSCSLXv9OfdefZuEEU81lIA1Nx9At/9V/UEjg+&#10;wFfKPDb9vn6U+f8AmHngEdDnbbrWNR8v83+r/VjoU1OpQf6j2XgTfaVN1Yi1yBe+nn+nH+2+vsPB&#10;dI8NRwoTTFfnjh0IhKzqEpUfLiR/q8+uXsRtv7jZAiCX8rYA8fUcWN/ZjDcL26Rqp5/5fL9vy6R3&#10;EbfHThx/z+XpU/KlOvexdx2aaVdRJPF/SxHP0H+A/pf2YJM1NJ8/2f6vy6JLl3Xs/wA1PLOKnH2d&#10;e9ucmdZFsLAar2vwQ1gw55+ov/t/by3TRkscVpw/zf8AFfniiLxJGOT/AC/1fL/VSnVh/S/+vz7S&#10;+UzjS6tTNcixAPFlPItx/h/vh7Rz3QC6mJIz+X+qv+rHXirHhmv+r/UT6dd+wqzuUDXsxHGrQD9B&#10;9Lc/1t9PYYvpGkJBxXP7f9jh9tellvA1aE5P+r/ivXr3sK67MFHJ1AkH8Hg/7b/ePZJJIAe0n8v9&#10;X+odHMFsT/l86+v+r9vXva8613QabMwHWyWmj1eoAH1avq3tVZuWUj19eP2Y+XSa6ttHHgfy/wBX&#10;/F9e97C/w33SKuKgQMWB8JOo3Okrp+gP1/p7OhpmjbWwHaQBwqfzFPWo40BP2C7kp/B3FGc0FaY+&#10;eMfZX/LngKDf55fWw3H8cN35CKmE0tNiKmrFgb3pQZzdgCbcfU8A/wCv7s5nK6Lt6QoGpiQASW4+&#10;v+vbn2Q6GMpEVWL8AKk0pnyzwrgcD8q9TXcOyREVyx/lQVoM/wCTj1oUbXWYzIAUJE3qsp0roFgT&#10;GvC/2Tz/AE9pmSpKt+OCeAv0HP1/wB/2Ps1fbkkGCc+p4kUrT5n544+mC2aZTIdZNScnz/LhU/LH&#10;p0Zzb9I7wBtJ1+OMgh2ViGf0KzP+D/Qm31+ht7ZclAtVC2lFDkAcH0sB+o2A/wB9+fb1lE9tLQks&#10;mTSncPTzFcceGRUdK459ceh27f8AB6DPD/VTownXe85MBlaZZpJo1SQKjsWAQsbFSTc3Fzb+n+N/&#10;ZY+041pKeazLZIrG7H1KQSbm/wCOByef9v7EVrMZCQQQWLeXAjHp50qMEY+ytIoy6mQevl64AIFK&#10;fZg9bFPwYyMu4aehq5Iywmkikj0pZbkqAy2BX+v0Pp/A+nunjvvcjUM1YqSlTrl+jck35e3+Ht2Q&#10;FHBVj60rw+zH5DzHrw6Fm3Rr2n5D8vL+XkOPWyB1/RCDBUTMiqzQR8gBfSFFhx7rG7B3FUvK4M0j&#10;eok86Tyfpf8AHBubfX2WytViePGoFKZ4/wCan8uhjaRLxwP9Xp0IHsAMvlHmYHyMQpPB+h/re9/a&#10;mNi7laAKvD1zx/1fPh0IIVUAD/V6fb172g8zX64yoNjYnm/+txbj6c/4+3ywC0H2/wCHowMgUde9&#10;hvWMzMeT6foB/wATf2VXDsxJJ49EF3I7sSTx697go9jyCP8AXsOPaYCvSPr3udDptc8Ac/7cWsT7&#10;MYiVkWn2ftx0tjPDr3t3pG1OpItY3ufz/Xn2c2xo/SyIgOCeve1pjByOfxcA/wCJFvp+frf2JbTB&#10;oOj62pQHy/1evXvamENwLrcG2oEm2kD6EfU+zgVEbNkMBjy/PPn6dGDP2lc1/wAvma9e9wKiARs4&#10;IBBa3+2/IJ/2NvZRcg6qrj/V/q/PpDMpK6l8v9XD8uve0/Ux3uCOBc/8SBf2F7yJSx+fA8fUH+VO&#10;iu4UUqeve0/VQi5Ycc3t9P8AWsPZEygDosYUND173A0afx/W39LAXsPbXhpxp1WgGeve5CpqZTa4&#10;AFx9Pza3++/1/dERQeFPn/q/1evVI1AJH5V/nw/1fOnXvc9E0i7fUn/jVv8AjXtSq0GR06BTr3vD&#10;LMBxb6j6g3txwbf6/tQkTOpYGlOt01CvXvcUMCTfi/8Ahbkn/Dj3rwW9PT+f+bz6rQ9e98GQMeBz&#10;zfn68e9NCUyRj/B9vWyCM9e9w547D6G4H+ta/tyFEaobz/1f5uvUDCvXvbTUAc8cf8aube6OipVD&#10;8Vfyp/hr0w4oeve2We/P+t/j7TMCTjpluve2eWQrz9f6cXvzf3XSFGkeX/FdJHpXr3uL5dXDDj/i&#10;fb6Rmuo/s6pq9eve+f8Arf74/wCt7WJbM2ePVwpOeve+LKCefr/X/W/Bt7ce3I4dWMVTQde98liF&#10;+F5H1/P+uT7YMbg6T1Ux6TQ9e98XgJ/oAB+b24/331v7SzgAAt8+HVSvXvcWVFUE2tc/j+nsgvQQ&#10;AfLpK6qBU9e9s8xAvb8f70P8PZDOR4hHSGZwO0j/AFfI9e9txcljpH0/x+hPtla1qei5pAvHr3vI&#10;jfT6Xv8A7x/r+9hgMsOqiYUOP+L697cYG5F/6i5/3j6+30YMwJ6fjfUOve1di31OikmxI/2PPP09&#10;nESr4ZYCp6Vimmvn172NG2G4H1tb6/4j+nt5BU49Okkvn/q+f+r59e9vFah1N/UfT8cg/W3tVIQc&#10;en+r/UeiyYqTT0H+Hr3tMVo4e1+Ppz/t/aFmFWJ8/QD/AFeZ8j0wjaSTjOP81flk+vXvaVrR+rnj&#10;kj6cce0LAjB62woeve0hV/2r8f1v+bfQj/W9+IJjKp5g0/1f6sjqw9B172wTj1E/S97/ANeOBb2h&#10;Y+Q4Cn+DPTb9e9w5P94sPz/jbke6fgPTfXvcRhbj+nttgCmr0oOvde98fbXW+ve8LHk/Q2+tubH+&#10;nv3Xuve+J/P045+tve2BU0PXuve+rXP0/qb355+vPvXXuve+/fuvde9+/wB9/vj7917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975ck3/AOKDn/Y+9g0Nevde&#10;9+uP6G2kf69vxx7117r3vnaw/PB5vc8fT37r3XvfIXP+9Hnj/XHuzLpp8xXr3Xvfdvdevde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfh7917r3v35+nuxYldPXuve+X0Ht7MagjP+Ada6978&#10;D78r6uPHr3Xvfftzyr1rr3v30+vHv3Xuve+j/hxb6e/db697xnj3rqw69769+68eve+PvfVOvexd&#10;6D3cNkdvbHz0svhpY83S0lc97BaLIP8AY1LE/wCCyav9hc+zzl27+i3eCetAHUH7CaH+Xn5dBvm7&#10;bf3py/c2ajuZCV+0d3+Tr3vaZ2BkhURUsiKJnSF1dgf1jQLtpvyTwVt9fp+feSN1GTGXrUY4D5f6&#10;vtpXrD1o9B0t/qP/ABfSP3BDeGS7lFZktbgghhxf/Y+r/D2MNPUFo2YRiQH9ph6tOi3kDG3PBtY/&#10;X8e0SrQhq0Ix/q/KvTyqukVP7eg9qoP3FUyFLN5kI0htYGjQL8cg8g++KiMD9s6SSQ4I1ISTa3H5&#10;/r7cEnb4Yp/q9K4Gf8HXtR88/wCT9vl/q+XXJlkLXkGpQoMZUkPYLquwv/tvr/xPtCZ3ESwTtUww&#10;s6SKfIh4Rwo9TXvwQLk8+zOyuakQkfn6Y4fMH/AMDj0qglaMjw+NeHH8qfnj7MVz0qcZkIp4fDLK&#10;oaMgIwPKkn0/X+v09xKCmDok0X0uP21HKc6i11/IJIN/8Le1gAkBK4+z/Ufn/n6NFmVgXHz/AOK/&#10;w9d1s3jZoZeOP84f0twRpF/68WI/2PsS9s181NJFDPe6ypZlAEZs2prj6fW3Bv7TSoGq4GmlccfO&#10;nD5V/l9p60ChOvhTh55OKn/Y/wA/QY7vxcdbSzyQWOuB1YMzK9tNgEYc3tfn2PG3ZoJrq8KxzFv2&#10;wF5CspLgk/UHg/7C349ktxAUY6TUAjz9eFBx459f5AWc0NPLz/2Oilb9p6+mRJoql5aYRHzlyCpl&#10;RwsUjKpABA9BPF73+h9rD9pU9KszoFHC34ve62/r+fZNLExfUKUHD/UP89P59KYpNXbw6CF/uXnB&#10;lkjjgqXlZgzhGVtGnRJr+trHQbf4X494pIopG9MzqQSwABWx4YICOT/h/vPtMYT8UgqB/l/1eXTw&#10;0yJpb/Ofz/1cfmK9S6WvraKMk0MMiSqqGSR1ZX0hozIQ1wCbc83I+nvBPTBldgxuXDW+vpH1UE/1&#10;H0PtrXpUY9aft4/5uqhxFQtWmR8vt/1cc9OlBXEzRxmKEKkIUtexWR1IDsFH9kmzL/rD2hcxFVRP&#10;KtM6tBIAxQ+rQfrZGH5+g/px7TSyqGVxxA+XHhkY/b9nn06Jw4BYUYHj/k/aOhy2m1BNDDJXRPHU&#10;xu0SsPSHTVZHcNb021EC17k/6/sKs1gcvlJJYFEojaMO1gdAdHDA3P4/NgfdYo5HhFP58fkSfP8A&#10;1D5lTFMqqXJ/1H/L0POG3Lt7ERQzM9OJFl8MdnUu6MtiioPz+L2/x9pWr2IlDC33wWZkN3Q2YXLc&#10;AG1yLH+nB+vvyWmlsCjHGPP1+z1+zj1prpGNAQAR/q+XStx+/Y8tIv2AZYnPokIINtJuxU8XuLc/&#10;X8f09oTN0+ExMb8QsJo1iiVpFMkcwX0IbCxueP6X93WHw2DuKkZyPXgePHzrT+fVPqXc6UFQpyQP&#10;I+fHy+zpb4yfIVwUyXjKOxYhCqSIGIJGrkf1+v59lk3RkYXluxRXYyuQG0qvibSkRK2+pAPsvnnL&#10;kmQjj5fIf6vM/soOlsKtI1D5f4P9X+r0WkS6VtzYCwv+f8fYT1VfT1s/29Q6oHeEJIL6iFbUfUDY&#10;2K/7wP6+yeS4XxMUr+RrwH8v8HrjpcAyLRBj0/1fn9vWX2IWywhy4Kylo4oV8cjuRIVDLb1D+0Be&#10;wB4/1vb9ux4IDX/NXop3K40WpXz/AMuf9X59cX/Sf+R/Xj6ezf4LIU6wokZZXlL+thqN0AjDMBwP&#10;0k2HsRQsqQhmFCPnX/Vj/V5dRldLKdRNKDNK+v8AP+fSWraZnk1GxCgAr+kMCdRAJv8A4fUe09ud&#10;BVUc8UKM1pvDEyuFZvJwWufwNVh/rH2muWaQauIBJHHP7PTBpTy49PWOhZFLGlc/z/1HqfR3VwWs&#10;CUu4IFlt7CjKR6qUU9TLpaMubRCxcMT4gR/rAL/r39kErlmNM1Pn/q/2flTozkHcWjH+r/VXp4T8&#10;kDjgf7H8+wvz0FPHDUx+O0ski+iS5WJ1/Opv7KgEsP6+0pAY041Hnw/z56dtTV1NagD9vWT2BmQn&#10;ZvvYDHqVRK0cqghQij06lA+r/Tjn2lKqGNMg0NPy8h6f5ehhbIuhXJzjH+ry697DjO0CNHBJJCI5&#10;JH/bUaraVGgg88m3P+xv7STHTQqKV9Pyx/gNft6OLaSjlVP+rH+br3sN87jw6SmNFQ6BaxJBaO9l&#10;v9Ofx/vPtgLqyfLgPSvl6/P5/s6M7ZyrA+vlX1/1V/b69e9hjTY15K1AUN2kAPH0+oYf717aWHup&#10;5en+Hy8uP+x0biagrX5/bnr3s1XWu06uOfHvHGWlaRdAXVyqg6ha3/E+xBYWuuQOR8x9lMf5/wDP&#10;mgZ3C8WrA/b+VPs/1ft697uy6IxFUuAoYJYyNIhIVR9BoCsfr/r39yNYQaYCHA4cT6/b9tOA9POv&#10;QQnvFd9NaHyPr/q9P2dFU76y9PQFpjJZkpZVYXt+Cyi3+P0F/wA+zZTyLQYqqeSZokgp2YAEkEi9&#10;rhjY8m3P+8e8IPvKc2253KPZLTLLVpQD6jtGBivxfImnlTroz90jky7j26bmG9Xtn0iIfyJGMVH5&#10;jh0B/wAedrHM5us3RPSRSI0/2dDO8aBwRJrqmV+OBp0+n8Dm/slvZ2Xjr/uoU8qRBZBEXYmO/iBe&#10;M8ekt+OP6j3iKXfxKyEE1yPtpn7fIZ8geukG1WvhRKpH+r/L1YdRQiGJU4uFAJAte309lL3CjySP&#10;FBqMdOoWRWdr3EIBDE3JIL+k35/2PsxikWMkSZPlj/V6fs/b0LYkCgLxp1N9pKqgarpvuI4AkUdV&#10;JSlLFtYD2U6h+QvP+IPtXFIykAmhIr9ny6cINOve0zmNr00kU1TTgeunaUw29RMcNlmDcm/Jv+Oe&#10;Pp7MYLpuB4g/5ekNxAGBI697LjuPajPF9zIpST7dkZCg0tIC3LqRY3H1U/1v7F1hfVkEbcag+f8A&#10;LNaH1+WTToL7ht7PVj+z/Vw/1eXXvZO+xOs6bJvPNTIlNkLyPGFX0yC+oLcfQi/09ydsHMklsqxT&#10;ktHw/wBL/nH7Ps6xs9x/aa05gD3+1gQ3YqaCgV/kade9lQy2MrcTUS0ldBJDLGzIdSkKdPAILe5P&#10;trmK4RZoWDKRXHWH+6bXfbTdvY7hGY5IzQgj/VUfMde9pKY2N/8AWsPp+RYe1ZFQKfPollXh9h69&#10;7it9SLfU3H/E+3YxgMPs/n/k6TeXXvcdrc/4f0/HPPu5ajD506p173jP0B96Ttcj1/1D/V/n6qev&#10;e+HH+t9f8P8Abn24wqdXn1o56977Bvb/AH1/8fbYRRUcR/g/1fzp16nXveZbG3+w5/417ZPaadbH&#10;XvcqNQSL/wC8/wCv+fdD1cDr3ufEg1Hj/be7n+zoOlsWYxTr3uSEX+yAf99/T2x05173nCj/AFI/&#10;p/X6f0v79Shp+f7evUp1733Yc8Dn/D37rfXvffv3Xuve+Jtb6/719R9Pfuvde94yb6j+f8b/AEPH&#10;0N+R/r+/de6974+/de6976uP6/776+/de6977Vx/X+pF/wA/1IJ92Xjjy+zrQ+XXvcqFgD/yL/eP&#10;d3oc9J56avy/y9e9zY2Df7c2/wARf6+34StcfLrUZHXvcgXJB+v+v/vft9a+nT3XvbpSHlfr+r/i&#10;f8fevPqy9e9r/Cn1J9bhgCTxwRp+vPtJMMMPkf8AP0awHA+Y/wBnr3tdQQCVrfXgG9v63tf+v59o&#10;hha9G0APhjr3tnz2P0oSF4aP+n+Hq4PvxOem7te0de9gplaYLM9gOTe4P9eBa/twcOiOcd/XvbGi&#10;Krjjj+vHHP0Hv1a9Jxx697fICoA5BFgRwP6c/T/H/fH2mcnVXz/1f5OHVlbSeve3CKps1r/4D6jn&#10;6/6/PtiRKHHA9K1aox173P8AvjYcj/AD/igP9OfaRoa+Z/PP+o/P8ut1HXveNq43+vN+eeL/AFP1&#10;+o9+W2UGpz/q/wAP2U69jr3vE1ab8sf9h/Q/n6e7Lbxr5V+3rXDr3vF93/U3v9frfj6cf8b9u6BW&#10;vpw/Pj/q+3169q697xGsPFj/AK+qx4/qLW96MYYBTwBrjH+r/V69ar173jNWR9SCOPzf3soCQeFP&#10;9X/FenWiR173iNXcEah9bmxP+t+fexGFbUB5U/1fPr1Rx697xmq+vqP0sfp9LX/Hu2gHFOHXtXXv&#10;fE1IH5P+xvx+B78UJx5f6q9ar173x+5H5P4sOeP62v8Aj34qDxFevVrjj1730aoW/wBifzxe3+H+&#10;vz70IwG1f6v9WOvAmvXvfvueBb6gkk3uB/T/AJH72VJNT/q9etBif9Weve+vu2BsDzYX5BHA+oPu&#10;ngLUMCRT/P1qvn173waqNgb/ANRxf8f11e3FVVGlevavL0697zQ1PNi1jxYX/qLj6e6MveKdNSHu&#10;r/q/1f6vTr3txim9YH+qH1v+fxb2ug4V8s+fkf8AVjj9nVGyn2f4PP8A1f5Ove3ukfVpHNwQvP0B&#10;/NvZ3E5NGPln/L8umG46uve3xreMDj6X+v8AvHtezVX5g5+X+wfL5dPqaCo/1f6v8nXvbFN+sH/D&#10;/bf8j9lE2oIxHmPP8604cBn/AAdL4iKY9Ove2yrUhW/B/p/sbn2kjYEEcaf5v9XoelsbAggf6sU/&#10;yde9pwn9f1vc3Nv6/wBfbrVoDxpn/V/q49VeoAIFaGv+fr3tjr/qTxe39P8AX9t9FEnDHXvbAfr7&#10;8ek329e9y4OGF/p+b392Hp1peve1jim5H+v9ePrxz7WQGjA/Z/l6ebgvXva/i/zYNxe9ze1zc/Un&#10;2bRk+GMZoemT172l8wP85pt+eLH+vNgPbFwODenTT4z172hnFmP/ABP+HHtGevde9rPbRHngsR9V&#10;Fgf8bA8f7b25b4f/AFfLprANPn172NURFgPrcL/tz+Sfx/t/YgBLLknpG4YqcnH2Zp/q/wBQ697z&#10;8f71+b/RbX/2PtxfhH+of6sj59IKUFOve8cn9ePpb8/717Zl+L8uvDr3vFYAEX+pvxf8G9r/AOPt&#10;un8+vde99AC/0A/3q5+vPvfAkHr3XvfibDk8Xt/xF+fe9L1AzXy4/b/qx1ZQS3p8/wCf+DPXvfR+&#10;trC9iT9P6WYH/D6f7H26AASPL/D8v9Xl0pjrU5x5Z/Mfy/lx+XvfA/pUWUWJ4/qPz/j/AI+3Cx1+&#10;ITnB+Xy+XToK1MoPEca4/wA3Xvf/0NDlox+R/vv8R7IVauD0K2iU8f5db/HvCY/6f7z/AMQfbnWj&#10;Cteve+JjNvp+f6/7x73UdeMSlaU6974eO3Njf/Wv/r+91x1TwcU8+ve8qRfS/vXTqRhcDr3ubFFc&#10;jj/ffnn3UnyHTox1724xp+AP9jf/AHgD2yR3aulMSUILde9ucEfIvYfT6jj629tyEUp59KAOve3q&#10;nXSyk8i/+2/x9onqynp4Alft697dhq+nNv8AieByPaZQKAnj07Go0gnj1735jZdZ+g1W54uABz78&#10;ctoHy61I2dI697Tle40t/sePqf8Abf8AE+zGBSTUdMP172n3a4H9CefwOfZpEgBOcivD/P8A6s9I&#10;XHcQMf7PXveRDcAkgf1tYaR+Pp+PbyrTtpU/6v8AV/s9I2Uo2n/V/q/1ceve3OmJsvFjwP8AWubW&#10;N/ZhEg1VHCtKfLpmUChA4de9rDHt6VH+0gWAvcjgWHs0iUKDT1/1U4Y/4rpIRkjr3t6T9P8Asf8A&#10;Xt7c6Y697yj3rq44de99/W5+n++/w9+631737jn6/wC9/wC8+/de69769+691734e/daxw697979&#10;1vr3vif99z+fe+qHj173Em/S30+n1uP9vc+/Dj9vVo/ip69e9oLLJybfT1W/2/8AvftHcZZj9nVx&#10;59e9omoH6gAODb639l8iktWvVAtW+zr3tucXH+tz7107173hPHP+9c/4e/DOOvUqcde98k5tf/ef&#10;+Ne3OlQ4de9yV54/r7ugNenolJNaVHXvc2O/1/419CT+fdCtG0rwHS5FoQvl/sf7GOve3mljBtcf&#10;i1rk824FvaiJNRzw6MYRU58uve3qNQBYfUWAH+P559r4VANfT+XSzr3uSUYn9NuPx9OPZpaqxGml&#10;PPP+r5dXUGleve+YjP5+gHNr/wDFPZiilRnz/wBWOt06974FT+B/r/U/X3YgjHWmUjBx173mi9Nr&#10;i/8Asfp/T34deFeve3SFgbAfT8kfX2vt2JcV+fS6GVmcavSn+f8Ab172o6JyBbm4A+oNvp7FNnMN&#10;NWwW6OIGHw9e9u5Hp+n+w/wHH19mUbBmArU/b0sRNeB+3/Y9eve2atLJe9+Ab2H5vb8/7D2jvZTE&#10;hJND/q/n/PpqdSi1r172l6mc6mHNv9f8/T6ewndTlq1PRJdSEVWtKf6qde9tTykE8/1+nN+b8eyZ&#10;5hSh8vPy/wA+OipjUZ697xmQk2NuP8P8faQytw6T9e9yYHN7Ek2IIv8Am3tXbymoB/z/AOrh59KE&#10;oVHXvczR+bW/3rgfn8f7H2ZxFaY+3q+nFeve4tQ1hb6c34/w96mb8HTbny697Zah+G+gIH9Pr/if&#10;9v7LZpKA1Jp/qH+r9vSSRqceve2SZwbm5PP1/r7JbqUORTpE7AnHXveOBNT/AENyQP8AY/kcey4g&#10;O4/w9ISxf4uA697FPaMarUwk2BBW4/HHJ+vtTGiq+MYzx/b0juBWoHmD/l/1fafy697uM+IFZTtW&#10;UdKOQ3jZgDyWUW02/p+R/wAi9zVyHeKlwsda5p9nn/q9OoV56haSNnH4a+XD/Zr/AJum/K6hj6oq&#10;bN4Xsf8AYe77+rY4/FRhSulUSwANj/bN7+5wv21RtHF8RXz+dRQAegrTz9eoNS2X6kyVOcZ/YPX5&#10;f5uqe/lrkKqLFZUGJiztK2sfqSyWUrp+o/PA/Hs52LZEpYgDbSBpBPAIGon6D8+wpcw+OQQTXRT5&#10;emBQ0r6nz/m0lwIJCCMeoH2ADj6f6h1rHdtYmtzO4chKxvJJUS6wQwIhlkIBuC12F7k35+v49qqi&#10;dWI/pcEj02F2/P8Ar/19g/c4JjAUIOoA0+IEgj/UaZwK8KdCHbr36h1DGtT/AIBwp+3GcCvkOiSd&#10;kYKfFRyuyFSEkAcrM5kCevWhPAK8Gx+v5HtV06XC2HJABsPr/Xj/AB/1/cb7kfBWhOAW4/KoH+HF&#10;R9ox1KW3RBRQEHAAPpXyP+fh6Hj0TLcORfzzXtZJSy3YPwxBYK55AUaeRz+Ba/OWdLrbkC3IPPPP&#10;9P8Ab+0VnIUfVJnNARgeWc+QqQflnjjpZcxEIyef+bP+r59NuDrFWpDhk1W1nUdDBddj6xexPH6v&#10;8L/T2wz0pcnSlzcn8WIP1Ivb/Y+xvtu5raqI5WOkjArkHtAH5AeVeI9BQIXNl4kmvhX504fZ/wAX&#10;0O+H3YaVLPUNpjVE+hvf6+sNcG3Om4FubEE+5FNTWVeArLz/AGf62sPx7T316zzNqqVf5ngciowc&#10;CnyNPnnYsfDYMy6gR5V4/M/Kvr6Y9U/ndyCpkqZBUSSB3NgwZyFVdQLm972/r/rE3t7ekW8L3X6r&#10;a4+v15uPoB/rf7f8ewbPL/jiGNvxVA8q5ApwJIFONRioFanoeWcSpZrGMGhr9v8Al/wdApV1LjKt&#10;KpuRIsmokX8fpdQsgve1vrb/AHnn2gsynqfTcKQxuPz+BwfcgbO9ag8agHh6VznA/b+zPQP3oKZO&#10;AOQD5Z8/8vrx6Px0RVNHBTNNdpleExiQ69AJJ1JNHwD6hc8f4G6n2l2VnICgra1yeB9frx7PUl8J&#10;XRlJrinD7fmMUFacfswDvhJ0ivGg4/8AFfaejt09TS0kKT1lRHMXS4YWJ1upshccEa9VrcW/HI9z&#10;4aO4MjLf0gj8/Ue0jywRqFr3E8KV/wA3z/1A9LbeJo49RqNR86j8s+f+rhToLNyb9L10ONo6rxrH&#10;K0brqQKdMn6/STwxFiDzwODfmJVL4gRwBf8AJIuCOOPbUcnjRaxjyJGQDXpHeyqhDNxAPkPX/VX1&#10;8gOhN2EZMvUIieWewTRpIN5ozaRkKXJB4NrWP0H9fYdZ7LNEr6T9LjSvFgv6hb/ff8UXeFH4aq/A&#10;ZrXJr5fKmfLOK+VQrdXy1Kjz868a/wCTHrnz6tA6K6lSoNJNPFqUsvM4aQhhxGyyaQfVfk3CgfQH&#10;2Xvc+ek8koLHkknkcnUTbn/b8/8AFfbc8tFWODiuBX0oBgefmOFM09Oiw7ihpQ1/4rj/AKuFereu&#10;q+sKWho6eT7eIL41N1uL3UWGocDkcAEkewqqc2CwFxYg86iLn8k/1A+lv6+6GcrIVkbuqK4r8x/n&#10;+X28H4r9jWp4H/V/n+z59GUpNnKkQ0xtay2UAekAcAW+hP8AUn3HXN+kWb6G5545P+PPA/r/ALx7&#10;ZaRC5qck0P5UzgD0+0/nXpU1/Gq4p/h/1f6uPWcbQk1ElGIINrjSbgfQfg3P+Fvp7iS51gATIV9J&#10;sCb8/wBkgcW92CjxaxjUARgcM/bWtP8AP6dJpNxBOlTw9P8APnH+rPTnTbQSxJiW5IuSBqAH6luP&#10;fKlzTTGwckXIJ4v6jxYDi39OPa+JSrLnIFABw9T/ALP8+iuWYu1Dgn8x+fqestVtuGnQt4geQbgW&#10;/SCCNX1v/wAR7eHnZodRJKgc3+ukDn6/g+zBckIRRiR5eZPmP8PSKQrmufT7fTpmhpBHUaVCqQ3B&#10;BsA2r6g/W/4v7D3cCJUpIot/aBFufVyLX9oJYm0a6YOf2Gn+T/Vnr0JKHUOhQwLND49X40/X+gHP&#10;0/P9fZOu08GskM0qxk21hTf839AK/T+n+29gzdIwzsFGDx/Pj/q49CTbLgq9D58f5V/2OhWopNcQ&#10;BNyP959kS3PTvSVMl1t6mNvp/b4uPYKuCVbSDn5fLH2/Pod2REg454H/AFf6uPUz3HwVTIZ4xybu&#10;oC8/g/Wxv+fz7ZSR0NEOelMyDSR6ft4f6j172abZuKOSijUL6iQeeFuwANrc/wBP999DyKYaA7YO&#10;P29AzcXZKMDTHD8/zHr14mwv7UuX2lWwwFhDIQAGOkE3FyQbH/W/I9qKEnNB8+FP+L8vn0Vx3B10&#10;ag/Z/wAX1xDK30IPsIsxQ1cesnUtgV5J+oJJ/wBbn2VXMbE6R9ta08/s8/2fb5G8EsdNJ+3j6465&#10;ewiznnAcHUDqYtcLwVJAF/6ew9OwqW/1eQ/b/qr0aW+ny9B+zz697CXJyuJGvcciw+n1P9D9OP8A&#10;H2RzFtVcjo8iACYP+r5f8V+3r3tx2hkpIMrFdiGDLbmx/Vb/AGHtVZOTUtx4fl/qPTd0mqPh173f&#10;b8F9yE1WOTyksZIRYXIIBAst+bf0/wCIv7EtuTKnhPTSQRnhkVPy4Yp5inHox5e1JexuACFrxPnS&#10;ufljH7aEdV1fzM9oRbr+M+/ad0uf7vZRA4NtBNI4RjweAfqPd3FRMslNrsFDBL35YAKGVuObf4W/&#10;r7YjgnhnWMaiQrEUwDXBGcV4jjwIrTPUuzyOEQE1Irn/AExrx8/kf+L6+bxt/GinztTCxT9qtlpi&#10;SSVjaGoeOS3NiAygliL/AOt7R9XUFG4a36rg24/NwfZ5HErChFRihyD9lP8ADgHP2dEV3rSQFTk1&#10;/wAn+Do7mwduxVNELoPUIgdCF0kU/QEcEKQLi5IH+xA9xkqwyEcsdLfptZePzf8A1xz7oisNWkhQ&#10;D+I8eIxTjWnDB4A0Nen7aQEhBjIqPP7QPT06XOZ2MKatxs4SRQ09O5fTKNYka/IsQRwx+huB7Kx3&#10;fVikxVXK1tTI+pSDwpBINxbjj+ntVA+mSpwB51rU/YfOprxoccPIcWNr4jUWtBw4caD/AD/4Otif&#10;+XDivvxh4ItXgp0gWNgqrzHbVcLf66vqf68Xtf3QH37ucyZmri8jaEdxYkC5VrMf9t/X+n+t7VyS&#10;mWjYzk+XH/V5fLoV29qyNUZr/qp1sm4emWkx1NCBp0xICP8AWX3XrvLMtPUShGvY6Te39L8X/p/T&#10;2WahqHnWufn9np+37OhHaIoUAj/V5+vH/Lw6c/YT1tVckA/S5tcgWvfn3eNzGCFxXj69GCNTgaZr&#10;172l6yQMGJtf6fn888X9vJIRUtU/nw6sZmrU9e9pqosWPHNvTf8AFzzf/ePaOYFsjpHcAtnr3trZ&#10;Cr/8Qv8AvX49tqhYVH8/XH+z0lCk5697m06sQB+Ba4/3v2rB0sG9OlUYPHr3t7o0IK/i1zx/r8G/&#10;s4tnVmqOB/w+nS2OhcV4V697X+Hp/I6fWxsP8Qxtxx/sOPYoti2oFfX/AFfLoRWxYEaePXva4FEd&#10;Kl1IAUC30C2+hGm4t+OfZq1yEUgHH7cn+df9g9L3eLSQnEmvrn8/9nr3toroR+BYqf1E3FtP1N/8&#10;fr+fZTcGpqOBx/q/1DpC4NCK8cf6v9VOve0rUIQ7A8/kc/8AFfZDeAaa8c/5+iy4FYuve2WeIG9/&#10;UDcc8EEcW/41/wAV9kc66W4Ur5+v+r59Fr0NMZ697b2ijUm7fX8E3sLf1P8AvufaZhT8+m+ve+DT&#10;09OLXBIPIPNrcj6+6+IiDJAP+r8+talX5Hr3uM+Ug+moDnj6E/7b3oXMYyc9V8RfXr3vB91DKTZ/&#10;rx/T/W/2Ptel3AQB8NP9X2/b+3q4ljI9Ove+QKn6G9/9e5/oLj2qBqNQ6sDUV697krYLz9ebH83A&#10;uOfdwMENkfZ/q+3q9PXr3uJMyWP1vb+ov9Lnk+6UB4fyx5/L/UettpChR9v+x172xVBtwPof96/p&#10;7pJCHcuT/q+3pMygmvXvbVUD08H6/m3tswR4P/Ff5/59NMo697Y5QQTxxyf6W/w91MaimkUr/LpJ&#10;IoBNOve4TLyTwB+Lce/BDWjdJyM9e98gfZjCMU6dVvLr3vi8gU/X/X/1z/r+7uABQnqkkoXHXveS&#10;Odfz/sB+b/j2megPnw/b/q4/b14Shs+fXveR5wVP0sDb8fX+ntHIhKmvn14sKde9tE8rEH+nA/17&#10;jk+yG6iYgj9n+r/N0jmP4eve2uVrjj8/7H6f6/sPzxENXjX/AFcOiqeusk9e9wuLkf15/wAP6e0x&#10;jcnA6QyKSajr3vKini34PJ/417a6oBTr3ubCLn/iv9b+7oxWh6ejJHXvasxfDRk/Ucm/+P8AX2dR&#10;PSq+vS9T20697Gba7epQALW5Fx9Bcce1amprxNR/s/t6ZlzX7f8AJ/q/OvXvalrR6m/1yD/r2vzb&#10;/ePb0lKjopnpq/Lr3tL1QNm/BH1/NvaKp1aWz0wjUcAiuf2cM/y697SlaOD/AI8f7C/49pWprJb1&#10;6sSDk9e9pGsW1xe/N+eeBzb3VM1B6stDXr3tPTfX8fS315+n19opVo1fXPy/I+fVHHXvcJ/+K3/3&#10;v22Omeve4j/U8cX/AMP95t7aP9mR6HrfXvfD211vr3vE3B/29/p+f6Af8T7917r3vGfpfjg/n/Hj&#10;37z691733z+P+K+/de69797917r3v3vdMV6917373rr3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+6917373uuKde6978Of8AW/r9eP6+9de69752/wALfg/0/wBcn/X97Ar17r3vkBxb/AA/k8/U&#10;e9de6975W+n+H+++vv3Xuve+/fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+t72WJAB8uvde9+9+IANBnr3XvfvfqmlPXr3XvfYB/Hu6BwNajH+qvXuve8gH9f6HgWve1j7dAA&#10;YPWhP+r/AFf6qa69781yfpex+o5uTyTb3frXXvfH37r3XvfFgTa344966sD173j9+6t1730ffuqH&#10;j1730kjRSpIjFXR1IKmzBgwYEf63HPtxBVwfT/iv9X/FdNSBWBUiuOve9nL4nb3i3N1fsXcc1Q1T&#10;U1+Dx/3IZmdhU06iiqtX5H7kTX/2595ObFMdz2O2n/EUU+mRg/sZTX18hnrEDmnbvod8urH4RHI1&#10;PsbuH8j/AC6ZM1A01O6LwGVueP8AUkGwP+v7O5TeR6fyQSBWY6WCELoLWIBP+92/2PtTJAQKgVJ/&#10;MU8iP8v59B4MqmjDoMKhoxUCOZLqg1oZNTa9PDfS54+g/wB49uUVM1gXa5IswQ/7sUaub/7H2mKI&#10;MUP8v83TVRw8uoUtZ6iEFrcqzC/7bNo4t/sL+81REZgVMdkMQIdgPobgqRb6fU+71UAZpXHnXyzX&#10;/Vw+zpVbyEFanhj/ADfn1BikEGplfXL5m1Ipta3N/r/rD+l/p7CnNQT7cyr1ccpXGzRsKldIsrty&#10;ugjgA8AH/H2b2940iKjNUg0414Afz9fy8+Js8WgrIpFDSvHB88cR0u8VVQ53HCKSO1XE5MJY8so4&#10;1Nf8jm4/w9qvD5OKRKeaJldXjWZGDMdV/wBSsB9CRc3/AKj/AF/akIJQQQRXH5fn8/Ty8z5eJAXG&#10;Cfs/w/y6TeXx0i+aJwbKzRlbDgcaWQ/m3At/Q+zA7XrUmSJEYPKXswuNapb9zn/A8+y26t6qYycj&#10;0pxHD/Nx/b15W46mqf8AVT/DivRS+xcXJTNUVEkRipREuhijiJpNVo/SLcMoAJsRf629ijSQxyRD&#10;S6kgk3t/hypHH+wv7I5YzGKSY+3jmnClfy8+n4pdAo3D7c1/1f6qdFfztZVRVzN4JQGCRhbEoLMf&#10;HKGsb24DW4Nx9OPcwU8Gl7sigFrNqF/SOQ39f8P9j7RgSEEOMGg4cK/5B59KI3jVg5pgcK+dP9X8&#10;j9rDNkco0sAjiqnkcI5QwuEszgAxgcL+Dx+SPcCoeiEcl51JCMxVLXsByravzwCPd3tSYRg09T/L&#10;hT1NeHGtcULM0woDUUH7Pl/h6VGFg3A1fABj5Y/JMkQeUEKWdwTIirc6RyDx/jb+gK5TdBiyj0/g&#10;DUjFrsvpto/UH/oSf8f969ojZiOSj8B60Ipw/lTH5ep6WQtE8HiKc+Vf9X+r8+jmYHYZlwcE5qiu&#10;RVE4IYqDINSmMX+liRb22Z/dlqangjApblHLppF1ZeAW+pb8e1tCncwFPMev8sev7OkCXQ1kPn7c&#10;cOn3afW8cNXWVssj1xfXCol1vokV/VpVuAt+eLfm1vp7Bjde8VjxU7vU/uRPoUlrMWUlWNr39PHA&#10;/wB69ppZaZZqft/Z6/4KevruKV5npx8/l9n+r5+fQ7YDadPR1geOnVUddTAAG1wDxbizc+ymb33T&#10;U1FFVCGUCtgAnhcDVFJpVuL34J44t9fp9PZJPdMU8NyfUfb8/l5Ur6/Kh1axqGDmoDUBH+r/AC/P&#10;8hQgp0hFlAAta1v8f6H2X2s3CKmnngqpv8pnijvrJUxT6jrYsf8AAj6f09kN1LqAViAD9nH/AFV6&#10;OGTS6snAf6uH29SfaTkSqp8pjpSxmheIi5NxFIt2aQj6fn/Y+yYsqzKQNQp/qP8Aqx0/HMjwlAMq&#10;f29e9jv1o0phRpdEnmqlCHSC6qkhSOVSBcABrtb6j2bQSuYzItajz4/y8/LoL7+2kAL58f8AN6Z/&#10;zfb10fof9Y+zp4WjhNDBG7xNUSyOyWN7LYN6340n1C3/ABX2fxSk24r6j/V9hxQ+dPKtegLeIxoU&#10;FAOP7fLpL1MzLUSNpbxpGNRtySePSPzaxv8A6/uJnaJYvIoWUyKmtDH+5G8ZIOlFH1Ite1vx7oZC&#10;2o8a1p8/sqPz+eMdNIDG1SRSv2fmPTy/b5HrPRT+VVYkLc2YNYMrAfnn/H6+wx3FQinUhpkZ3CKg&#10;HD/um9mBBvc2Fvx7LrgKB6kCnpn18qn7K4H5BVb3AlUsRQ5Hyx/qNf8AVR5gbV9BYf7C3H+9ewW3&#10;FTy1DzFQsZZCFs2rSVX0s5/1INxb8/j2gK6kIHmKfZ9n5/5jXo2tGUGnEf6q06k+w2raOERlmjjW&#10;OOM+RmILPM0dkBHNwTfUPwvvRT9Pw6AGnz9eJ/M4+dej+JmHZ5n7aU/1efm3XvYZ5ykeaqMPjsxe&#10;Jo9On9bqEsv140jkf19ojGWUo44Hz9QeGf8AVTo4tn0Lq9K1r8s0p/q/yde9obL4iXxMYyulXZAB&#10;awb6fU/1tY/Tk+6vbsh1rwGMcP8AV8ujO2lqaEfs/wBX7Ove2LF7ZnkrIHMKjxyL6AoJuOPJq+v0&#10;H4PF/wDXPukUDOw01/wcT6f8V0qeao4nh+Rz/q+z9nXvdiHR+wJKtaJnpm0sscquULMC6Ar/ALAX&#10;t/r+x1tFhr0gcAK+vyNa/wCocag9A/drlQzVOPP09PPpozOTixlHLPIwFlJsWsSALm3u1/rbbP2V&#10;HTQKviAVUF7qNQFh9P8AXv8A09iDf7+32LZZ9xuCAIkZuPoPnxIpj+QrxRctbXc8w79b7faKXMki&#10;LQU4Mwqf2dVn9/76NXVvSU96mprKhaeOFArsfNKI1BW4t/S45BPtw7TyEWFxJo1mCrV6I5XUgsur&#10;UABq/DAcA8/X/D3yB525im5i5mud0mqxd2IFT60HClKcTT5U8+u7PtNylDsHLdnt0C0EKAHhk0zw&#10;xWtejh9F7a/g+1sVFJEUmpqddd0A1yygTTMfrchiRccf70CUZfJfcwn70BI5GkjcSIbllsI5GAut&#10;woPqP+t7DBYxtqGSCPPjWuK1rxz/AKUfPqe7SLQRjowSqF+n+HsG3poKqolpQF11Bbzzr6QkQZpE&#10;cspP6dI5A+hI9uSzvAQy0rk0P/F/b0dgaB8+uXvMm2J3p6UwL5I2qAZETnywwUx1SGMX5RmJ/wBh&#10;b3pL9GqH409P+L68XAweve2jL7VaSFmpyZRBL9vKsWpnQy1HhIIH0082H9CD7NLa+GsGoDU8xkgD&#10;+f8AkAp6dNNSo697A/e2DSKj1pYrTqRVE3Fgqu0T2/2PP/FPYgsLnU/ofL+X+r9nnxQ3MSla0/1f&#10;6q9e9lVyOBdamX7qJbNfwuyNZhIAwKcWYcm9/p9PxyNLe7DINBp6iucfzx8ia9BC4sSz5H+r/D17&#10;2Fu7er8VuClb7qmCuRoimChZUJW9m/qPr/xB+vsU7VzHc2D9jVHmKmh/Z9vD8z5dRtzh7dbJzZAY&#10;9yjAkX4JFxIPzA7h8j172V7efx53Lh4myGItkaKxbSvMsa2v6kHI/wBf3JO1c4bdfkQSHw39DgH7&#10;Cf8AL1i1zf7F8x7KrXe0j6yAVNAKOBk5U8fyr172XSppqiknkp6qJ4ZoWZHjcEMtuOQf9v7F6SB1&#10;qhqDnqCJreSKQxupUg0IIoQfQ1+fXvcFgbnn+lv964931LUNxPn/AKvl5f5+klfXr3vH/h/S9v8A&#10;b3/31/fnIIqvn/q/ydVPXveJgfbwbUur/Z68Ove/L/vX9P6f1t7q76cev+z8uvHr3vOvFrfj+vtg&#10;5qfXrw697lRmxH++/wBb3TiOrjh173Ojb6EcHj8/T/Y+/FqD1pX9nSqIgLT0/wBX+Xr3uQH4v9Dz&#10;a3tvpR173z8lv7Q/2/8AxX3759e69795CeAST/tj/tz7917r3viXH+3+v04/P++t7917r3viX44+&#10;v5/p/vPv3Xuve+JY83/x/PH+8e/da6974+/der1731f3unWtXXvfgffqdeDde9yonNx/gLi4/wAL&#10;e91qOk0pDH7Ove3GJvp/jzz/AEI/33Ht2D4/y/zdaj49e9y1PPB/3319r1yNPSjr3tzpjc3/AMR/&#10;vfuhABFPTqy9e9r3CsdS82N1F/zyQPof+J9opO7Vq+f8sj/J0ZWxqB+fXvYoYsDyA6TzxzYDjm3B&#10;v7Qg1GTw/wAvn/h/1EdHVsaoRXh/l697zbhpVMFwOGjc8fg345/P/GvbtOzPqP8Ai+r3KjwifmOv&#10;ey/5uK0rAcfX8W+pvwPp/tve0RyKjP8Aqp0Hpx3de9o110Mfp/hf8+9spXJ4dJSKGvXvfX3Pibhi&#10;BY83/wCI9tsuocM9VJ697kirvbkHkcWH+uPp/t7+0sikj7OvBzwr173l+64U6r3tewFre2hQ1xTp&#10;0SVBA+3r3vi1SCf7X+IH0b8W96BNOqeKwweve8f3DfT+v9SPyb/X3eq9OeKnr173i+4P9bf7ce9k&#10;gdaMqjz69799w30F+Lf05/x96xWvVBKldVf8PXveI1AH1P4t+P6X93FTw6cDhhUde98DUD+p/wB5&#10;/wBf3uh69r6974moHHP++t9L+/UPWi/XvfLzfT6fQcAA/wBPz+f6e26kVHTPjMtVIr8+ve+Pn+nq&#10;HHA5H+w5HvwPWhMRg59fn/Lr3v3n/wAf6/2/yfz71XqplalOve+vNYCx/pY/Q8H6i/vderGb0H8+&#10;ve/eW39PxwTawv8A7a3v1eveMfTr3vj5i3HpFxe973Fuf+R+9gjj1vxa9e9yI5PpY8G1/wA39tki&#10;tT5dU16jTr3t2hc3Q3N9XH+2/P8AtuPauMlSf2/s6uDQGvDr3tQ0Un7n+It/jx9CB/j7Obc1UD8v&#10;835U6bFCueve1PcGMf4cWJv+OOP6+1qk6cjj04nDr3tkqRaQ8cesC5Nxz+D7SsF+H7fs9OP8/wDK&#10;ejC3Ipk5pXhj9v8Ag697bakHSwv9FNuPrzz9fZapHEDjk08uPAceliYHaONK54cR172mmHqa4/1X&#10;BJIFx/X261AnWpCAp9PP/B/l697Z68X/ANt/r/j+nunRTIMfZ172nX+v+x/4j3s9Juve5EBsRb8/&#10;X/bf0/2/uyCrV/1f6v8AN1oceve1dimF1/pdT/vh7VQ11fs/w9OngD/q/wBXDr3sQqfmFfwAR+Lg&#10;8A+zaL4aj5/yJ6a8+ve2DLL+s/T+nI/p9fbVx8A+3/P01J172gpeHP4+v0v9D7RHift69172qdvs&#10;BNDxYBl/1+X/AORf8V9u25o5+f8AsdNnjUf6sde9jbD6kQm1ioP9fqLn6c/6/s/jcsoPy/1fyx9n&#10;HpLWpx173L/A+v8Ar/T8f4+3QKdFnXveNhz9Li1jcG9/r9fbEpGrrY697x/m1/8Abjnj+vumaU/1&#10;efXuve+PuvW+ve/Hm5Avb6EcFb/kH/ff7f26D2gk0/1fZ/qp1YEYVjQHj51/1fZ5eh6976H9eSP9&#10;e3NrH8f4e7KfI/6v9X+qvSmPiQcN5/6vkMfP59e99E3NyOByDcfS97k/71f3en4f9X2dO6AKRgYz&#10;j/JT9vXvf//R0S5Ifrx+dP0+n5HPsNLU9DUIW4db/HuOYD/Q/wC9/wC9D26KjgereAPXr3vxh/qL&#10;f4j6fTn62Hu+vrxiPkeve+JgB4Fwf8Ra/wDiPftY49VaJl49e95EgsfwSPwOeP8Aevfi3XhGx+XX&#10;vcxYyL2H4AA+l7Dj/kfupPl06sQxX8+ve5kUfNrccf7C/uhI6fAp1727Qx/Tj6/74n2jZiTU9OAV&#10;697eIYuNXI/P+t+Sb+2HcL246eBAYLQf6sfz697lhCFub3FuD/j+b+2+nuve4s8hClRY34/Itfn3&#10;dEFdR6bcLXPHr3tPVHr1E/0P0/p+PZpECKU8h0y4INOve2JwC3P5Nv6j6XNvZsgIGn/J/h/1CvSZ&#10;08vTPXveVAfpyOb2vbgfm3++v7eRTq1nIH+qn7R+Xl0kdaOWOQOHH9nl6fl5de9u1OCRc2H0/wB8&#10;AfaqIVIVc1Pl/q/1D8ukcg7SF697VmPPA/4L/r2seLezCNSAdP8Am9PkP9Xp5IzWpp172+J9Cf8A&#10;Hjj8e7jh0n697zD6f63+t791Yde9939+6t1736/1/wBa349+6917317917r3v3+x97oKV69QUqOv&#10;e/e9de6974n3vqh49e9xZASGuf8AWP0+vF+fewQBU/6v9X+qvltCAanr3tG5WMEE2+hP9bf7f2jn&#10;B1kfLpwfEeve0TVRaWY82P8AsTf/AA9o24fPpxF7Seve2h1sTb/Xvx9f6e2wPXq6JXLde9xmQ3/r&#10;z9R/vPu4B4DpwgeXXvfNVsRf/in+v7dWGoqenUjdhXh173IQEm9h/QX9206SQOHS1IwBpHn1724w&#10;x/1/5GP9j79Ty9elSLpHXvbtBYWH+Nx/seP979uxinDh0thHn1729U9ri/5tb6fT6c+zC3UMpJ9a&#10;dL4UDCrde9u0Ud+FH0tz9fr9f969iG2hGNQrWtPsx/PpasSt8Q49e95jEACSvNx/sbfn2qMVcDH+&#10;rH/FdN/Tk5GM4Hy8uve47RAi4H+H+3/wHtoCrAH/AFfn1QCrhWNf5/6vs697xrGSwH+3/wBv+L/6&#10;3vWjpvwyDwP+r/V/sde9ulOgFjb/AGH4/p7fgIRxq+fV4xQg+fz/AJf8X172+Ut+CF/pbgf6w+vs&#10;4hkNVANQf+Lx/l/n0aQs1AT59e9qCDSwHk+lubi17f0/B9iu0RWTUfT/ACf7P+x0eW/wE/6uH+r/&#10;ADde9p3LWu2ngG9vx9f8PZJvMtDpPp/g/wAvTd4e01OKf4Ove0dUDlv95/4gc+wPcSHWVJp/q9f+&#10;L6DE6BjUjPkeve2xgLk3tyBwD9bfTj2WyynAQ46LWocde99Dn/X/AB/rXv8AU+0zyFaa+Hy/zY/1&#10;U6oV9Ove5EJ9X0P9eP8AD8+928p8QU/1Z6dXHXvbzEutLcDj/X/2/sRxOSKHpQKEde9wapCQRb6X&#10;/A/P9T/h7ckbUBQUp0nkU+XXvaaqwQST/ja3I5+l7eye4FCKV+z/AGOi+VfXr3tlk5a3It/Xj68i&#10;3sllPcQOkEpoD/q/1fLr3ubSpyvHNxfk3ufdTRE1KM04/wDF/s/2c9JMkE9e9rvBVLQyqbm1wR/Q&#10;n8EW/wBb3qCVi2g5P86Z/wAHSaamAcn+dOve7VfhdkS2ap3kIvcItzbjT/X/AHq/uVeQam9DE0LD&#10;+Y+3qLedwEs20/bT8+P+r7eoleuujqV59UTDjk/7b3fx1TuULHCjOF02a/0AubXP+29z9ah3Uyt2&#10;swOBn7KcaYBP/F9QJcKik+dB/PjTquT5L9eHM0NRohM3kuhH58ek6rXIBIv9PZ18DmY6qkiZWBuo&#10;uLgC4Hquw49uR2ck6VQ0APHz+RA8hngc4wfUJ7jcyLgYp5+Z9MVqKfKlM+fVA/aPSzYnc1assDOD&#10;KWCkPaONm4Vb6T/jyfr7X+HrA7WY8mxvf6jVz/ieP9t7D/MNlNHESc6Rj5g4+Q7a/wAwfPKjY9wI&#10;ulXUaV4flx44PofP7eq/vkV1q1Lip54KexSKXTYNYOVFkDH0jkG/15/I9idREMifT1AaebLYAjk/&#10;7D8+8ft61q7Mc6a1/ExNRw8uJ+31NOsiNilWeKvEgeoI/wBr/g+38+qYd40z0mVlhdPE6TTJyjK6&#10;HVru6GwAtc+mx4/pb3nccA/Ucix+n9SLD6C9/ZdBKCxQYNAajjUACv20A/Z0aXBTFTwpwzxr/sH/&#10;AC0z0m6cyRylwbsHGpOdWkMGBV7cng/X/b/j3jEVyOBb8/i/Oo/74e1jXTRoanHkTQkClKcM+Rqa&#10;mta1BoC1rW3karIP9VP5inTsczMiuI5WD2cJa7G+llDsWNzYfgngC3+v7xWIvYf04F+OPoPdVvC0&#10;bxoagcT9uaitKVyMmuPLq7W0RbXpp/g+X+D8/MdY/wCISkDS0jNItjqLMQT6XAfm5P5/3j3zlN0c&#10;DUt102B4H44vfj2gttaOlCHoa1P7c0pmn+rz6NSGWGiEUAr+3P8Ag/Z16gERr45ZVViJhIODcj6H&#10;W3BYi9/r/j7RtfTuxtYW9V/6cfW359jrb7tFJY1zSn+qtMZWhOM9BLdYJLiXSKk14f5KeZ9Mg/n0&#10;cTrjcFDjIIZvIVfxR2BI1gOoKfW4tx9P9Zv8fcWkxZLeV1uq/hvz/WwP49mF1uEZUwoaF/MYoOFc&#10;Voajhxp9vRdbbYpf9TGo4ApxJ45/y8RxI6V+8+5ZjSLjqCpdakrbWvqfTGl4kLg2DLq54+o+p9yq&#10;iNIVIF+P6/7b8f7z7RozXDASAZ8/2Ur51HEdNbg8cMOsihArin7P28MevST2dU5LPZKD9x5TPIF5&#10;BCoXcMugt/Uki3++Ab5/I+NXVeCeQwP0sR9SePZ/aQKqh3yErQca1BqfWnGhpg+fDqNN53OsrEkE&#10;LUfl8hx/bkdXK/GLqeSoTHzTRNeQwtKjRMgIA0pGD9CVI5A/wtf2A+5MqbyhWDEi4bUQdX04H4+n&#10;9L+1zzRhdZU+YpigPqf5/Lz+0CT35kJoaU8/l/qr8urzenOtko6agLwqiaE/a8YsEJDHUT+oHi5u&#10;f6f6wBblr2kdzq4ubW+lyPr/ALz7JpJKltByan/V9nED0/PpJFdPSg9fz/1ef+GnVgWzsDDSwQLp&#10;PpjVTcG1/pzb6c8f4fj8ewoyFU63uzCx/BNhbi5/3309oRM1aFq/5T/k/wBWelUVxqeoI9fX/iuh&#10;fpKGOwGi1wRytmsTcC/5+v1/r7T75OUEqGswvZvoTxYki/8Ajfj3tGWtaf5f9X+Hpes9QA/D/V/q&#10;8z04jHR/WwsTbT/gCePfGOvkdgC3pYfgni/H0H+x4PHtVDLQn/VXrbyKVLUrT/V/q/ydeahjUcCx&#10;vwbC4tz9T/j+faoxLyM4tc6rWJ5P+3J9ndmpfSDw+WOPEVIB+X+TpK8rafT0pw/1f8VTpPZWKII+&#10;ofS9/rzYccL/AL7n2s0WSSMC5Nl/Oq3qH9f6ezBXgT1PnjPofX5fs61G5YV4f5fn/qx8ukJP4oZi&#10;Aqi7XJBAYWJFv9fn/X9sVbRFy1w3K3Iubg/1tyL+00hpBwzkVxkcfM/6uHHBf1aV1UNPX+fT/j61&#10;RpGpQQ3FvofwFW3Nvx7AjsLDpNTT8DRwzC30/I+v0H9T7C26oPCZj+2v7OjGykYU1cc5+z/Vw6E/&#10;DVHkVR+LWHNyeOefdevYWIWKqlJXkM3P0+ht9D9P68e47vlrJUYrQkfL7M0/l/h6Hm1zEorcKgdK&#10;L2HmJhiiqUZmsofm34IP0sPaCOWh7qUFPl/q/wA35dHDyOVPkKY/1en+Tr3s4HXGWxkX24MicBAA&#10;WU2bg/15/rf2cx3MKx6NQJJ8vKuK/wCrPQQ3CKSrBOB/1fPrg4LKQPZt8Xh6DcVCAgVnA/Bup9P1&#10;PtfBRjRxgeRx58R9vr8j8qBl6xnURn7Pn0mK6vlx0gZ7+Nj9QL2P9Pz/AK/sJ96dX6RI8EJIKtYl&#10;SCG/VwRf63HNv8fdrmN5Y/GcCnDHn5V/1en2daj3Ig92KGn+oUwf546d6LJQVSjS4LWBPIP19lH3&#10;nsmppXlvDpZdR4HHIuLg25/1vYTvIdPxCoJxg+dDk+vH1pToS7ffK3E/ZX0/4r/VkHpz9lwz2FeJ&#10;pNStybm125PHJP8AxPPsoaMFtFcHH+D5+Xkfz6Fdrcq/aPT7M+nz/wAvHr3tJ4iNoMohPF9Og25u&#10;Pra/HH9fd7WNkYKR5Hj51z+zh0uerLT/AFZ697ua+D2WeLL41dQ/zkR5J0i54Kg2+t/x/tvr7Edr&#10;FkqeBz6Vp/h/2aih6WbOVF2leFeP5j5H/B9meiyfLrEJmOjd7Uroz+TDV6AKuo+ulYf0PvYQgkWa&#10;jp5BYiSnjNyPqGQEE/48+7TGSNu40NAcHhTyrjAIx1J2suvdmnp/PPp/hzXr5nWbxDYjsTduLaOQ&#10;fw/dubpypCqo8WSkjJEY5AYWvc/6/tJZQFTqS1iTfkCw/rY/6/s0t21xBXOQBxrU1Hr9g4YHlU46&#10;RXrASAHyB8ujs9OvHPAsE+vUUVVOgqkjLqVVKLyP088jm1wPafjqGjktqPF7Xvfn/ff737daNG8u&#10;OD8+OSM54fsHzrWJgkgbhSn7M/t9R8+jPZDbYr8X5QlmVleOwDkSKLqqWAAte4JA/Vf+g9ls+QNO&#10;8uBrWiF28UoKi4P6b6hb/W/3j2XkutxR8LSobiKUyD8/tzk4FMyzsDLcxK9a+vDia/4a08+rq/5Y&#10;tfFDJQU07LrV449B03DLIQAAP8SRxwAeD71uPkTUVFJmK83YEyyD6EfXi9v8fz7VS1OlRwP58Dge&#10;h6Ewj/XUev8Ak62OKcgwREfQov8AvX+HsiOcq2dyWJGosSfySfwLG/A/w9pY9VWHpgceA9ejOCtD&#10;X/UPn+fWb2hKioKsSWBBA45AFzf/AI19fagCvSivp172zzThrgG/IuePyfyP9f26UITWetU8z172&#10;0yvckf71x9Tf/H2yRXptjU9e94bBmv8AX+zp/wAQeDx7YJaMlPQ16S8DTr3udTxsQLLf8g35/wBj&#10;72Zh5dKFkUDr3tQY+F2cXUki1rX/AN5/23tZbTMrjT5n/Ufy/wAHSmIkkFfPr3sTsJSW0kCx9LaS&#10;OR9SLj/X9i2wuQUD+nmflQfs6E1qwVQRx8+ve1lJCxVSotYDTb/AD02P+9+1+skEE8eP+r8/8/T4&#10;4UNM/wCr+deve01XRsCRwx5/2kWHP44P+v7ZmyPTpqUVGOve0pVoQ34tyTcD/ej7KrkgxtXHp6gn&#10;APSFvPr3tPVcqRhv9SASPoLn6X/4r7ILkioHmP8AL/xXRS9Ao9f5de9pGqrOTZgAPx9Pz+Leye5u&#10;aMaGnSCWWmF697YKirJJJY/n88/4/X2XyXC+Va/PP+b/AA9IpJacOPXvbcaokkWuL8EfQXP+HtML&#10;llwx/wAnSZp6GhbJ697ypV8jkj/Y/wC9k+1UVyDgH8uHV0l88Hr3txhrWB/UeP8AYfQXPPs3gn4F&#10;fyP+r/V8+lkUxHA9e9uSVuoAE8kg3va3s+tpNad/njy/yeXS5H1rXr3vqWS/Avc/0uLf19vsi1Lf&#10;y6vXr3ttlNzz/Tn2weqGnn17221LcH/eDa1v6k+2ic06ZJqade9tciahweQT/r/W/u4aOlOJ4/4e&#10;mJCoJ8+ve26UhL/719PqfdGI8+kjGnXvcMzHnnm1v+Rj27HMQCOk7S+XXveB5b/n6/0/23urSasn&#10;z6TPLXr3vCZiDwbfS4/r7TvJmgP5dNeORw697785+n444/w/Nvbbu2mi56uLg1697xSyBgP99/vH&#10;stno3cOvO+o1697gSNxz/j/je/sqmRXyRn16QyMGHXvcYnn2XsrLxH+X/B0mJoeve5Ebj/jX/FP+&#10;Re0bwlRQDH+r/V59N6Tpo3+o/wCr59e9uEFjb/Xv/wAU9tAFiAOJ6svXvanxrXa3P1+nIFj/AK/s&#10;1hFNKnyH+TpZGcU697GDbDAOgv8AUC/+ve9r+10bd1D8x/L/AFfs6pLxI/1cOve1jWgam5v/ALD8&#10;tcc2t/vre1knwfn0XT/CPt697S9WOCb/AE4H9f6XPtHKACCOP+bpGcEEde9pSsF7/wBmw5/qbH2h&#10;kFG6uaUFD172ka0XuOeC1iBe/wDrf8b96jGT/q9erR/Lr3tOzi3+3H+FuDx7QyAs7H0/z0x/q49V&#10;fr3uC/0P5seAPbY49Mnr3uG/1+h5P+wJ/r7aNKEGvGvXuve8ftrrfXveJhz/ALz/ALG3Niffuvde&#10;98P8f625PAt/W/v3Xuve/Dn/AJF7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de6975CxP0/H/Ee/de6979/gTz/r/0/Fj7917r3vtRY2A5HBI44/I92CgipNB1&#10;7r3vkR9f8De17cj+p9169173y4tb/D8/48e/de69779+69173737r3Xvfvfuvde9+9+69173737P&#10;Xuve/e/de69797917r3vw/3n/fD37r3Xvfvfuvde9+9+691733/t/wDb+7ggJxNfTy69173zXk2/&#10;p/S5+nP1HvaElgOvde95fwPobC35+pH4AHtR1Xr3vD/xv/ePfuvde9+9+69173jI5P8Avv8AH3rq&#10;9ade98G+n0v/AMb9+HVT69e98UieaVI1F2dgigWBYk2/2PuwOk1r8uqFSeve7+vhti8vsTYG39rZ&#10;zyw1JpDmqbyhwUos5J93FDHq+mk6m/pzb3PntxdePsfhq2rQ7D5gHNB/h/M9QF7xbHPtHM6NMpVp&#10;oIpDinEGh/ZSvUepUPERbV/h+D/gfdluCrlnhpwmt1YL5Iy13uRxqVSOCbk/4Eex5cx17lGAP85+&#10;3hw4fKnUOyLipPQdZSmMbzF9KEX0SWuBYC9i30P0H+39r+CNlmSx0/paRByp0m5BB+oH0v7J5RR6&#10;jz6TVx0jp5UenkBGsjWkb/Rxq9III+hJF7e3aTwt+jV40k4jYBvSx/H+8ce2FDrk8T8xn5eVerQM&#10;ykaqVx8v9Q6ZQJbNq065Im/cQMCCq2BNvofqCR7Re7aOHI4+po30BJopdJUeoXAAs3+FuP8AWHvc&#10;SBO+tSaH5Yz/AC9fP04dCKB1dwa1H/F1/wBnz6UG2JZqOpjl0yao3VZQWFjYWJKj+t/p/j7KriN9&#10;S4CuqNuVtS3kpKmaEG37o9eqJebel1YEf0P19nlvclw3iAnT51rwOOFM0z+QA6US2/hoS2Kfs+Xy&#10;r8uhgqMdT1oWo0KS6Bufpyv6jf8AI9mQ2Lvynmq4oo6lHkdQLq51Kzrps6A8EHgm5/4n29NNI0Ra&#10;EmgOeFDx4f5P9VCdpJohrXPrWh4f6vl/k6C3eeyKbI0M3kgBVCWAAB4VtXBseCB9PZrsZmz9qoR0&#10;SZouASLsVHqIve/HP+x9kLMZWpIMZyeIJ8jT7KDy9c9FB3GdJT4gqCfP59E13D1zRy13lZZGpopV&#10;BEYYqFL3CsDYgE8H6/T/AA98ZMvO6SIzBNVrsGJY+m17D9J/pf254Hhr4mDTB8v2evoejFLoPQgj&#10;7Mfs/wAhp/n6ixbJx9PPTvHBLIY1dkUpZEAkDWN/1KAP8CfaNqs1JG0kQMihypZZPSgBP6C315Ht&#10;pwwGp24YFMYr861NTX7etTnWA5IJGMH+eKfaP29C5iNq0rCKQxRMYg+mVF1SmQD1NpPH+H+sPaEq&#10;p0rquumIbxqLRixQiQAkhRx9De4/PtA/dXyIr+Y4eh+R+2tARnpak7wwLGx48fPHkfP5cOhQoqI0&#10;FLjoVI8rMGkPDLouANX+uPofx7C7fGZlx0DmoUIFj8kQYixLKSWIH0two/x9oWuwZfCYgUH+Gn7P&#10;s/2OkNqFuJyA1QCQSP8AV59Cjt7HwtGJIrnUdLmx+iHSB/sfr/reyyZ/dEiUlQa5DUTVkjmC/wDm&#10;zFOC4+n05AJb/XHsuuJSoDE+ZoBw8/nwp/qx0IoYyZAsfaAOHmKf5jgivz8ulxFAiW0jSFUL9OSR&#10;+T7A/cOVqJY5IJYJIZft1cSLIGHFwgYfk29RP1sfYduZ2pQ5/wBRP+HoQW4AYE5zw/n/AMUepPtB&#10;UeCqfLHNVKxkq1/bVrMFtIYwX/wtZl/x/wBb2XrEzSeJJkniD9vTs9wqufDNade9yq2hmSO3plMM&#10;5h8sUl/RJckFTyD/AE/HtJMNBoo4GmPT0p6EU+38umRONfoG4j7P9jr3sXetmXGnXJ+ktGkcTMWd&#10;FEgWRlHJ1EMLf1+n49rrWujS3HjT/VT/AFevRdfeHOmqTJ8v9X5fs9eumFwR/tv9f8ezp4Ouiip4&#10;AFCSSI2t2T/OmSHUiAC1iL6/+RexPCqG31SnFan7afYf9jjjoD3IYtRBkfyBPH/J/PpLVlOzyPdr&#10;qukqoNiuiT1G/wCbj029uEsYnmDK9tCkhFa4IIMhYg/UArb/AHv8e0rPwCmlK/8AF09K8PPoqmqq&#10;6TU18zxHpkfLrlEdCcj9RH1H+IQLb/WPsLt0Mq1DSSN45wkjvqQWRLFkmQnjUbWAP0/p7LpXrRmp&#10;X9v7PPJ8/tPz6V2UTCMj8INB/wAV+fHp7p/0gDleACDyf9UD7BHNwlFMkizKrotiWLFkkYFJXYWJ&#10;PNrkf19pQgUgketPTJ/w1B/wevR5aGrhR/q+z8+pvsHdzRvO1MiTSxKplkjCgaJLkAs/5JuLL7ca&#10;MsAVFSPQcOHQusURCXI8gD55/wCK/l172n0ojPKrghnVxp+pfXf9JB/1wbfg+6rFU6VAH+H5/wCD&#10;hTHl0p1BYyB8/Xh8v59e95q7b4ZVPgAMmhQouRqtqke3A9R+tv8AePalolcUAx6f7P8Ahp1e3lYH&#10;TXA/bT7eve1bsHYRzech9OqP7gMiqlrcCNUc/wBLfTnn/b+3LS0LTAsDSo8s/wCoeVen57grD3H/&#10;ADgUrX16xzSrDG8rkBUUsSf8Bf3a/wBW9dQ4WlpAkSRqoQfpPqWyiym31+h5/wAfciW0aRQCRaVx&#10;86YP2VAz/qp0BLyd55Coya/L09P83l9tOilds9lQJDV00byaUjl4QgWZCbarfg2t/seePZrqfwYX&#10;FPUsulaePhmsEV3X9u7H/Hj/AHv3jN95rncbRy+mzwyBZLgitCdRAqKcaivnj1xXIy9+6D7eSb9z&#10;Q/MFyuqK3qBWtNdfs4jon/VeBqu0O2hJOiTY/DqamUMEZXcONAK8j0glrfg/QkfUnPaO7Jchnqal&#10;WV3pahokEMg/VOimXS2oelr3C8/4Xtb3zjYlg87DuFeH+TzpwFeGK+Z67IbFt4trZY1HAdWx4egj&#10;x9FFTooGgWJXi5JNz/xPsIDUR5GkqoWIV4mljp0I9D8NICx5sw1arXH19o5HMUgfift4cK44eQzT&#10;/L0LkjCYGenb2lqDBPJAsulS4pJNckAHkeN3EMMjLYEENfV/WxP0J97ecuxHkPIkn8h/hH869Pa/&#10;Xr3tcbXp2SCnZlLBq14oZHj0FXSYxSQg24FgeCfoP9c+2Ljt+LiBWg/aM+Yz/s9MyPT7euj9CP8A&#10;A/7b/W9z8lS4+lFdkBE8USpLUVhRQ8ciRM7xFUH9oAAj6fQ+6QSSOyq5qTgf6v8AV5dNo1WAP5de&#10;H+P/ABv6fn2AO7MHR5OOR3hWaKpBjjaNLLLDJFrWRlvyAHP4/FvYnsrqSAqpNAPnw+WP+LHTzIGU&#10;qfPrv2A2e2A88ppYk8ipJLDGAqrxH47hmIsCACB/X2J7W/VF11oTk8T68Dx6RyWKvj/i/wAuvew7&#10;rtohKdYp1K1CiWSMEFNUeoqCwsDcg3v7OIdxIfUuQePn/h9P5dF01gvwkZHr1724YbY9bWirpvsY&#10;545KUygcMol0A60vze9+Bb/H3t92WJlbUVoeIp/P0zwPr0kbbjpK0/1f6vXr3stO4/jzs7P7izMO&#10;cxVTTTxUpqTLjnjjl8iS+OYrHILG2q5A/wCKn2P9t523S0gjWJ1dTwD14fy/1Y49Q/zH7NcmcyX0&#10;lzf2xjlcVLwtoJzk6aFSftGfXh172h4vgEm/4J5Op+xcBW5WIy+Tam6p027mwykhVp5agtTzX+oK&#10;yL9fp7E0XujbWzBd6tniU0/UjrInrwFGHzFDT9vUOb792HxNUvLO5K1Af07hSrfZrSv81p8x10SB&#10;9b/7AE/717Ld2B8PPkJ1yZ5M91znnooC18ljaN8nQMouS61lD5EtYHkn2Mtt5w5c3agsbuNmP4Sw&#10;Vv8AeWo1fy6hXfvZX3E2Is023SSov44aTL9vZVh+Y+3rwIP0PsuNdg8vj5GirsZW0sicMk1NLEy/&#10;jkMOPYmSU0Glsfy6jS5269s5PDuY2jYcQylTj5GnXftr06TZhYjixBHN/pz72WYrQ+tekZVx8Q69&#10;75j3rrQ+XXvclf6/i3ug+fV1p59e9ykPI4+n+A+h+nPvxJC+vShKj0zjz/Pr3uRf3Tp8N59e9939&#10;+p1uvXvfrjjn6+9dbr1736/vfWq9e98b/wC+/wAfp791qp6976J+v++Pv3Wuve+tS/1/3g+/de69&#10;76Lj/Y/0PHH9fe+vde9+13I/H9f9t7917r3vPGxBH/Ff6+9ilKefVJBVcDh/q/n1724wkkjnj8fn&#10;/E+9qxU1HTAxw697cFPI/wBh/sP9v7XjjQ9KAeve3OmPIPNr3+nvxrUaurjj172t8Swuv+A455Fu&#10;T7TOO+nkf8v+r/VXoytTSlP9X+r/AIvr3sT6GQCWMDkH+1f6EgXt7L0HaTkfL145/Kn+rHRxakaW&#10;/wBX+rh1724552+z/NvEV444t9D9fbi0qgfiT9v+b7PPpy5/sx/q9evey856Yq8lwePrf82H/G/a&#10;xlAwuAfLojuDQ9e9h/U1J13Nv6g/0P8AgPeqA9F7NU9e9wGnJN/8ef8AivtnSeqV697lxTEgc3/3&#10;3++t7SutG6oRmo697kec24/3u3PthoyTg9aqfPr3vj5ifyP6fg3H++/r7qIya9ez17300p/r+efz&#10;z/rH8f7D24I1HHPWhXr3vh5D/U/7x70UrgY/1enW6GlOve/eT6i55+n4/wBjYf09+8JevUPXvfG/&#10;N7m/5Fx+Bf3UqwXq+ttOkU6979rP9T/vjz/T3rwz1SnXvfEN/j/Tm/8AUce/FTXrZYlqnr3vxbn/&#10;AHjn8e9aSOPVeve/av8AYWtcj/ebg+9U691737UPeqHr3Xvfer/XP+P5Itb36nXuve+Q/wCRg3H4&#10;549+691731zxzwCTz/j9Rx/vXu4KnHr0+pjc0IoTjhTr3uXEbnV+CB/Q/wCvYH/Ye9AClDx6oKAU&#10;PGv+r/L/AKuHvbpGTYW/2k/7AG1h7eQgGvqOnB8+ve1DRv8AuJbnVYf61xY/T2b2wJTPGvl9n+D1&#10;+XTQHaQfI9e9rBOYVvzzY/Uk8f7f2ujNBp6ciOKde9tFSvrB+vJDH8/pJ5AH9fr7YkBBJH+qv+r1&#10;/wAnS+Dh/q9eve22oAKG5sTxbn6W+v8AsPaA9spyM1/w9L4z/P8Ayf8AF+Xz697TTA6z/Qk/4/Tj&#10;3Zj2fZ1WUtoJHH/Zr172zVwNv9f8/wBPbeKmnRZKAGYD1697Tj/q+n9ffj8ukRpXB697yw/Uf7b/&#10;AHj3ZcH5de8+ve1Vi2N1/wBh/r/0t7Vw/H06fh/Pr3sRqRrxD6k3Xi3+08gX9m8fw5+f+HpojPXv&#10;bPlhfUf8CT/Tkc290mA8Ik8Qf9X+r/UaPwr172H84sx4Nvrf/X59oGFDTqtKY697UGDNpo+besDj&#10;i/quAP8AH3eH4/Xpth+fXvY40xvFER+VHA4t/rfX2II6eGv2dJ2ArTr3ud9fboNQD0Vde94nH9SB&#10;f6njkA35v/X8j2xKFDdvmM/b1vy6974MPz/ja/8AyL/intuuOt9e98bf0uebfT3rr3XvfuCeTyeR&#10;/T/G9vdgcZHW1qBn8/8AY/n5/wCfr3v1gRexNvxqU/nngX/qQfbqcc/Kv+T/AIrp+JjqyeNK/wCA&#10;Z8yfPy406979/ZW1rXJJ4+nIt/vPutf1CD/q4deDaZyuaGnrxxn/AFfP59e9/wD/0tGVqUj6D8/j&#10;+n0HPsKrLQ6upD09b/HvgaY/Qi4sD9f68/092Mx8utaPLr3vg0Fjaw5Nhx+fr9B/xT3YSihJ8uvF&#10;ade94Gj+oI4/qOPqLfX24GB4dU0+Q6977ERte3H0uR9b/wCPvRdQadb09e9yI4zxxz+P8Bb6e6NJ&#10;Q9WA697cIohxxyP+RXv7TlmPE9XAr1725Qwf14/H+IP+t7ZaSnw56tWnDr3tzUWCgjji3J4BP1/2&#10;PtMuTWvV4smvp173mb9JNvwR/vHu/T/XvbVUH6kk/Uj8X/1+faqBdTKv5/s6qV1MK/6qde9s09gr&#10;fkEcG4HA+vs3ii1kZpX5cP8Ai+m5VJNa/wCof5+ve2FgBqvcc2uOOf8Aff09mqrXP+r/AFfn00wr&#10;w6975p9b/wCH+PP+Fj9P9f28g7anFf8AV/qH8uksikpx/nj/AFcP2CnXvb1TAgLwP9cfTj8e1EQG&#10;vGaftz/Pouk4sOPH5cf9Weve1RRemw/qLjkH6fg+1sRqPsr0h/F172+IeW/2H+8/Tj/H34cB0l69&#10;7yg/X6f778+/fLrytUlfTr3vv37pzr3vs8fm/wDre/de69769+691737/W93IA49WoB8uve/e6dV&#10;6974n/ff8R9fe+qHr3uO4/V/U2tf/X/p70fX068DQ5697TWRiuG4/wBb/Y+2pQdYPqD08AdXXvaP&#10;qYRzx9D9Cfr7QU8+lKKAoPXvbDLHYkW/1+fz+SD7rQrx6U0FKde9wypuPwD+fpx+OPb6Igy/Dp0R&#10;AVDZHXvfJU+luT/xJ93Z1pRDXp4LQV4Dr3vn9OeOOfdACeHl1fA697kwk3AN/wCv4HP9fe8kdPRs&#10;WFeve3inUsR/vH+HNjf/AF/bqBqZ6XQV054de9qCmjJI/oBf6c8f8V9mtpCxIA86f6v9XDozgQgZ&#10;8+ve1JRwWN9IP9OfpzyfYxtIaoB6Uz0apH2gcOve5ckAb9Nrgn6fS3+Pt+aBtGv0/wAvXmQgV/b1&#10;73E8PrsbHkj/AA/xPtCU0sR5f6v9XDpoIAcde99mAKfSPrwOPx/r+6letMgYUPDr3ufT0buRx6bn&#10;/bn6/wDFfb8VrK7VFeH8v9XD16uluxcyDzFM/l1728pTrEoP+PI+vP8Avrezy1sQtHb/AGftx+zj&#10;8+l0cKgZ/b173nLaUsD/AFNv6/6/s4RjGpVfP5f6v9VOliSFAQOve09kCTc/1P8AvH09h7czq7+B&#10;p/q/1Dpq4YFSW/nj7P8AJ172kahgCQfqLH/C3++HsEXB76Hj/q/b0RSnFOve217cX/x/2P8Ah7L2&#10;pWvDopehY6RQde9+Frn83/P+F7+2JlNdXp1Ude9uVMlwCVvb6kWH+t79EpMgA4dKIk1sEJp172+0&#10;8JAvYngX/ofp/X2JLX4an9n+X8+NOntGmoPXveCrguL2t/UX/wCKe1dMGuD/AMV/xfTbqfz697S9&#10;ZBcHi1gb2BH+xHsvuY61P5/5x0glQgkHr3tPNCVcFh+eLfi/0va/9fx7JGh7j/L/AGei2VBleve5&#10;Ea6SDc/i/wDT2ncER4z0iXB697WWCRaiWJD/AKoAEW55/wAb+9wR92ojJx1S4QFKj/V/q/1Z697t&#10;B+K9NJQy0s8bEepCSA1l1MqWuv8ArfU/T3KfJkRWdTT7f8g+Xz/zdRRzmKwsGwT/AKsfZ1xcAowP&#10;0Kn/AHr3cp17uIpLFCjeslQfobrxfQR/t7X95AW06SlfKlAPyqan/V5j06x/vrcvUE0H+b1/1fl0&#10;CW/8BHU0cssqK6IrNa3OojSvFvrz/T2fzZWSP8OgBa9tJYMR/aF73/2N/Z6sPZrB+IVGck8P5fb6&#10;DoGbgcAN6U/Z/sf6qdU0967Njqdz5CZIrXDIrBXABH1I5HNwRx9Bxxz7GvA1fklsORcG35H44HP+&#10;xv7Kt1xArSKNa0UUqBQqc/MmnHj6HPRbtoZJlYNw/YT5Zpxzinn59VkfJPasMW35jJCUDpKodlbT&#10;ywL3Nxwfwbekn9PsZ8JKWprMeQbfTm3094584Wyre4GSAQKnTU+pqOAArg5/OmRnK10ZrBWwD8vt&#10;4ca1zx/w9a6PfWCXE7xq1hAMNywkATSzkG7AAWvcHiw/Iv7eme/HI+tz+f8AY+whDB4R1Vr+Xl+3&#10;7OhQTXoCEivcnSVTSVQSeluCQFIuSb8Wt9Oefr7xhytyP6W/p+fof6e1v0jSga6U45PlQ8PKv2kf&#10;bjpoTJ4giBzWn50rT0Pp9uPWkx6a8QchlZv3QukSWHpu/wDiSPwfp/r8e5GrUSQDz/sOb/j2TCEx&#10;NoY9wpwNcUH+Gvr9uSaGEUYIUkjVgnqA49KG48YDfrUA8PpRS1ze1iLD6ngf19+MevgKTfiw+hJF&#10;xc/QfQn24ZfBXXq00zn8gaD7CBX1pg9LPn1hp6rRKCzEOSCWZ9LCxtckcnk/g/Tn6e4M9IuoeRQD&#10;YEH6X/1QAFxb/H2Y2G4yOn6R1ZPlWvCnGhrnh5nI+aGSIBHkYBtTZ88VqpOMn/LU8OlvQ7gnhjWG&#10;lnm03AZdWl4tMfFpiAWFwQeCCT/Qe4VQViRhwoA9Njb6/wBeb2Hs5tPEuNNakkmuPTHoPKhp/PoL&#10;396kErOoqQeGBU/s8+OK/M+q729j6jJVELu7u7qhlLgzNdkB/bYLYs1+f6XN/wChRmWrNKSEkXQM&#10;PrwDb68fQexbZWrBVCV0vQtgauIwK+n+b7eo237dWYmmA1KDh+R45Axw4/ZXqw748dZirr6KSSNi&#10;xaJjZWKvGfSGsxOr/Ekn/YfT2Be6cvp8lm0FbgAm+on6cH8ez5LTQB21A4nzwKfPOa18/wBvUXbl&#10;dNJVWqSc48qf5+tin40dYw0lJQtpWQN4y4txrezE3FyTxzxxb6c3Je85k5JJXIJZubrcA3IPFx/T&#10;2lvv7IxjAI/lg8Pn/wAX0H3cKta49f8AY+f7PWvVsWyNtwUlNAoj0qoRQdJOoCw+rW/Nv+IHsKcp&#10;KXLEn8twDcAX/SD/AMU9kMqjSVGT6/s/L/Uc9VMhbhn/AFenD/D869D/AIinWBUAGkWUsP8Ab8sT&#10;zf8A1/aDyCM1/ot7n1HjixuLf1/rb2WfC/d0qt5ArajmnSzpyLG3PI4sB+LWv7SUsTKxLXJUH6XI&#10;AINx/X+tvx73Hq1Ba49an5/z4ca4+3o5ilDABDj/AFfs/wA3U6/H+P5Fh/tx7dsVQvPIpANieBp/&#10;qLK35H0A/p7M7dNRJPl16SQgUHE/6j1AralII2Y/UC9/qbD8exZwu32sGdCCeeLEn/XJ/wAB/sfZ&#10;4uuNQUFQeJ9OA4ccnpvub4aU+f8Aq/4r+XQSZ/c8MYZBILqL6eVuf6Lp4/IPtXmgSJLEhD/qeSf9&#10;c2/2HvTSt8vzr/sf6vPq4fSKnNP2f6v2dIYZF6mT0K7A86uCbW4X8/4k/wC8e05k4411WseLG3Ju&#10;PoD/AF/wt72ZNcDAE1/l/h/1H7elkbHw8f5v9npS4p5TNHr4BI/1rX5YfS31/wBj+P6+wF3nYRSi&#10;3OlrkEEE6Sbqf6fn2Ubkuu2cU8uH+T/V/g6WwULfZ0NmCPoQ/g2sCCD/AL63uvHs9iKiayn6yXAJ&#10;AsPobn/eP6e413JqSVPxGg4f6vX1/n0O9oSqAHB+z/V9n+byWPstr5eWGoZCeL8kgkqTf0/j/evZ&#10;CZKCo8/IVx/q/PoV/TLoqv50Ofl172JG09zTQTRWkb9Yvzdef8G/rxx7UJOMKQGA8j/sehz/AIR0&#10;S39iCarw9Mf6vz697sT6S3iaiOBJZg3Cgm4UkWPqOq5/417OLO6FRUgCtKHyOPP0+R/wY6CW4bfh&#10;iBwGK+v+f7emDP0P3dHIFW7aSLgX/wBj7Ne9HSZWmuVR9SkOLDlbEg83v9fr/r8+xNEsVyuhwBUY&#10;I4+n8+NPkOGage7idTgkE+f+rhw+dR0F8FdVYmp0EtoU8Ib2BvYj/eP+Ney39kdfK8c0scGoP5GA&#10;VVvcDSFY/wC9+y+9soW7FNdFMnBI88fb9n5npRtt5NqWOTiuKnz/AMtPl0KOJy0VbEvqGqwuPra4&#10;vwfZC997Sailn/b06dS/kcA/W5/H+uPYaltCmplAAGPn8sU4+Qp1IW2XRZAR5f6v9X5dP3sAlxBT&#10;KJ6LEsb3Fgbm1+R/hx7pHA1aAfnTPl5/s6E4lrDjP+r8/wDV6de92qfDOnemzGOLKyqJIiLjVyD6&#10;QSPwP6829ieC1fwwVHkB86Ctc+XmTmvD7enLGb9ZaeR/l/s+mOgM+RYDdT7rjNvXiqteSALNCQbX&#10;+p/oD9fpf3sKYmYvhscb/Slj4PJB02vb/H2lu4E1kuuTTI4EDyr5gEn7TUnj1JqSMIhRiC1CaUoQ&#10;QDT7PT7M1r1823uTFCj777Ogh5/3++WkjJYqpMtX5fXqJXg3+p/x5It7ZsrIpUgEEjV/T63+n4+n&#10;I/5H7dt0kRTqBAagyTkUqDivxYNcZpWlBRPJQyEk+VD5HOeNan1JHDA49GK6fxrmakbS6gsHIaGw&#10;IZgWvIb3BVgfr+q45F/aMlk0v9fobEf0tyTz7VUJppyTwpQ+dKev8vT1xZS1NXHz+X/Fft6PpisW&#10;suOtIiKfEB5GRrG6AWIsB+q1wb3+o5HsLu1MeMlgKlkUO3gk4H0Y2IU8+y25icMGyA1Kg+VOIPyI&#10;qPOhHn1IHKV9oY27mmQPsGDQ/wA+H+fo+nwX3H/dbfEOJnfTGK1Whd7j0SkO+kgDnUdXAvY8fXjX&#10;E+V22Z6TK17shALStewBJDXPK/j/AGP+Ht+FA6kL60A4U4Y/ln7OpMUq9GTNeH+X/B+VD1s+YKsS&#10;uxNFUoQRJTxNcG/1Qf191hZ6SSOZww+hYWsD9f6/jn3tYUMjKDQHzyPzH+WnSyKlCB/h/wCK/wBW&#10;enf2gql2Y3DH+l73sLH6+18UenC9Kl4Z697apmNyT9frx/r/AOHtSIz5n/V/qx16vXvcSQ+m4v8A&#10;7D/H6fT2xNDrUH9h6o4DcOve+EAJbn/XH5/wuB/sPZRMjU4U6TMrcAOve1TQxNJpUKTqsdQBIt9P&#10;p/vXtCytX0A/1fmMfz6vHET/AKv9X7eve1zjqJVZOLc2/SBc3/p9Pa+OMgEt/qp0aQW+lavjz+yn&#10;+rP+fr3te0KKmgLa/AP0P9ri3+t7EdqdKZGB6Y8qZI/zcB0bRGlOve1OqaobAEfQfkG1r/U/4+ze&#10;KQOus8fl+zpYDVanr3tP5GAatX455/1x/vj7s5JTyr1R6lDTr3tEV6iPUTxx9T/h9LD2S3b0UD+X&#10;n/qrj/Uei+UnTQGnXvYc5WpZdQv9b3sSeD+P959he9moCV8/9Vf2fPoluZBqqvljr3tEVM5uxuf1&#10;fS/sOzSn4m8/9VP9X+Hommc1p172wz1D6vr+CDf+v0HtAZSOJ/1f6vLpDLMq4Nc+nXvbe1QebH/e&#10;z/vPuiMWbuNekJcsc9e99pUk2uTe4vY/SwA+n+w9vxuYzjh1eOQx4HD0697dYJj/AKq9+Bzf8f7b&#10;2c20wNABg5/1f6vLowSRWAYcOPXvblDMNQsbciwvyLcWBPs9tpjqB4mv5fyI6MIZfxDr3t2D60HP&#10;+P4+l+eef9t7Ekah4wynPS8NUde9xXFr35+g/wBj+LD2XzYcqB007GlOve4U1v6/g8f7ze3tKzhe&#10;J49Jyx9eve2qawuR/sRzb+l+fdFkBYjj5g/5/wDV6enTbNXj+3r3thqZCz8n6cfj6f4e9MxLjpFK&#10;w697a3ck+/Mx6KpHJPXveEufrf6f71b3QyN0wXPE9e98S/0JP1+nBPuhbqhcYJ8+ve+1e/54/wB9&#10;9few3VlcHPXvfV/qD7RMCKq3Hp0N173GkPqv/T/W/wB49oHBOPMdJiTUk8eve4xPtMyhhnpl8inX&#10;vfNCf99/xPtKyEEmmPXy/wBX+r168gqo697c4Cbi3+83t+fqfbSoqmoGentOnh172qcaeQf8b+1E&#10;Yqa+nT6imevexc22xDRf7D6f19qlqX+z/N/xfVJBVj/q8uve15WD6sfyv9Cb/m3Hta5JFPz6Lbhj&#10;hf8AV59e9pirUWt/W97/AOtyPaWXy6RtxHXvaUrBy1x9CbfixJ459pJlyGHmPT04/wA/9WenSBpB&#10;HXvaSrBy314tz+fr7aUEHHn/AKv8n+qnWlrUE/6v+K697TM4/wBsCP8Ait/959p5u1qNmtT9nD/B&#10;Trb9e9wH/Nr2J/1/xcfT/be0wHE+nTB697iPf/D/ABP+t9L+9nUcAY9f9X+rPn17r3vF+faehAIY&#10;04Y/1ft63173ja4HNiL/AFt/hYe6de697xfT/eB/QW/2Pv3Xuve+7W/p/T6fT/W92K06917373Xr&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+IIwevde9+9+691733/sffuvde992N+Bb8/UWsD/&#10;AF97xjr3XvfZBvexP5/oD/U8j/ePfqV69173yB+p+tvqR/hz/re/VxTr3XvfL8n/AHj/AIqPfuHX&#10;uve+/euvde9+97OT17r3v3vXXuve/e/UPEde69797917r3v3vYNOvde9+/3r3rr3XvfvoP8AiB79&#10;17r3v3v3Xuve/e/de69797917r3vv6f73+Lcf4H3sqVND17r3vKoH1/r/S9gDx+R7vGQvcR+fp/q&#10;+zr3XvfMkcn8gX5/r+OP9j7UdV697xt9B9OPx/qb/wDFfr7917r3vj7917r3vG31+g/4gf4D3rqw&#10;+XXvfA/739PfuvHr3sYehNkN2B2rs/brqxpavMUhrWVGfRSRSiWoLAX4Krp/2Ptm6lEMLP6AnoR8&#10;obR+++YrXbyKqzgv/pF7m/aBT7T148c+9kvtbZtPsncXV1TRQrFRZbasuNYomiPz49RLCoC/0CkL&#10;/vX9ZC9jt5a9ivbWTjHKGHE0BAp8q/Lhjoj++FsKW24bPu8QAEkMkJp/wtlYVp5hWx9nSYwGX/ij&#10;5uEm70GTkgK3vaNkDoLf63sTNg5Nahqd5G0yqbIefUbXJ/1iPx7yLJ1KXPA0/wBX59YNTKASo6gb&#10;kpi1LKFXUjqQ3/RP+xv+fY5mGWeNZgCAORoKlmsdFxbj/Ej2TXELDhxHDjX7R0gqFOk9BZFUQwSN&#10;CSDq9LCQMES41lWH1/NgfeeDx3ipZtWsMSrg+n86V/H4HPsvdCRQ8R/xfW8k1HWGoMoE1ZAU8ZUB&#10;4yLNbhXP5/JNvbfloT9s0LL+458kZC6r+vSTb8H8i3u5RaFU8yR/q/y/y+ZhbyaHo3A1H8vX0x60&#10;8+pOJmElStSj+iNERwW0/RSyi35t/j/yKv7ufFthuwIqxbLHVww1HjRGtJNDwJPTYXsALj8e9xqU&#10;WhJoW4fln/Yp0Ii3iRDUKg8K/IUr/qx0N+DqPucbA97ldUbc3N1P5/2HuZsPcUtLVCrmkjcSzMja&#10;9SyBah0WNrL/AI6r2PHBvb2sibU2rVQVFM0x/grjyB/n0injDjHEU/1V8uNeHU2qhE8TIQbEfi34&#10;5+h9nc2nuxshTUqrI5qFbRK7MbeVD4yVItwRzc/X6n2/qi1VZe2g9DnOPX/efLFMk9B25hC1JGKf&#10;6v8AZ6BfcW14oZKh9CeF1ZkRVGoRn1kG/wDQiwH/ABT2LAr4iFYt5WtGsgAJGs8FuOf8D7Lpj4dV&#10;I7T9vr6/6sdFXiSRg0GPn/k6C7+DSs4W3g0+WSIgp+n8Rm/A4+g/2/49wMjJCVYxwg35dnAaxI5V&#10;g1r8/n2mMoXFa14f56/Yfz+XTlvcSaqSMa+X+r/V+zp1x1HKrLrl0BbLpQkXs3BBXgcWuLe0Jmas&#10;02o3FzBrLRi0auSbEqLcj8fX2kmlOAppUg/bx/z/AOHperq59M/n0IGEoRMnKmySsiiQ3k0WFwGa&#10;9wR9fZd965GrylLXJNIVNPBL+6y/tF2TkI35YC5A/rf2R38jSDsotPiHlitKfsr+0dG+3xQRyqqj&#10;4jkD/L/L+Q6FPG00VMqCMGzWsP7QH9SP949lfMldUsqSU8rSxyeHS7EximJKGQKw5Bvcc/nnn2Qm&#10;V3Bp5EgD7Bg+n5/LPQraOOKOq8OP8qjp79vEOBhqJglVEnmRSYnmA8LoFDaSPqXA4Kk2HtnuX4hW&#10;lOHl/wAV0XSXcgjrFkDjTjXy86YH7f5de94avbsEP21OXBvF5UcBleJg1wrAH6AFSbf8V9p2HrjP&#10;y4fZTz68k8pJd/Wn2j7OHXvaaTBKshSqkjF5AwTWFaxa8fBtqH1H0vz9fbRUEaG+H7T/AC88f5vl&#10;0q8UyGkIrT8v9Xl8uve1rt3BS0rRveAVmpFgGryLw3+bUN+QQzc+3VT5fZT06S3zk/p0Ommacf8A&#10;V5dePHJ+g9mjwz2oSJ1Czo0caIGJMjlDpdUv/qRa3+PtfA0gipIa09KZpT0/2c56B9xqEwpn/VQ/&#10;zp0yVI/cGn6MrMSR9Bfkav8AY+1SEhSjmaWa1S0V4illYa7a45Aw+n1Jt/re6zMwoAArGvr9uPT8&#10;+NPl0VT+M04MQqtc/wCxnifLqIhJkUBLxqfUDbkgcMLf7b2Fe55DUNoeNTdZFcueWJTTGBa11Iuv&#10;+v7QZppcihOMU40Pn68Rw6N7VWEda1rw+Xrx6e6cBV4J/H+PF+R/r+wY3OVWZoKchV0Kio7XZWSI&#10;InJ5CgH6m/097AFa5p/l8/8AY6NrJO7W/AH+Vc+madSh9Bf/AHj2F1YJ5qiQFIxJHM66EQKwaOzL&#10;GC3Njzf6fUH2pV2pimMZ/kP8PQqi0iMaeB679+o6B6qrdzBJLLIdS+K4vJNdVDlRbi4/1re70qdS&#10;jI4/LjUcf8nTh0ogA8hTPXvYr4jYslXFEShaQelNd2sZCANY/wB5B+tx7VRxAYP2Z8+i+S6ZXoBj&#10;/D9np1ieZI/qf8Ta3AAv7Nj011dDTVtPI0ALFldroqBWD3Gm31BsPZ1Z2xbC/mfP+YpjjnA+ZPSO&#10;7u3aOn+D/L/q8+gZ7V35BgMFWusoRhC4BBvcafWBb8j6ez94jb8VKI1C6Ejsf06QrBBZf9c8/wCH&#10;s0vbxbG0aWX8IJp/Mn7B+VfXpPtO3z7lcrFGup3IAHrU0oP9Vfz6qZ7A7Snr2ljp2aSoqSIlCyam&#10;dXlZTIygn8aTwb3+g/PvH2JkYcTt0UjIEaWN2mY+qKVGBSzi1gAwAH+3498pfebnaXm7nGa7RyYY&#10;m8NB/CqnHpxrX59drvu8e3sHJnKNpahf1ZFEkhIzqYA9Hz+J3Xcm3MA2WrtL5DLutfO5UeSN5kDL&#10;EHJJ4T9Qv9Sf6n3XRumskmzJkhY2khSoppZFJiBabSsQa/pJW2lr/qH+PuLg2mMIeGa/6jxyftx9&#10;nWXdjGEjoR0dxBZQPaOpqkT1FUkp+1kqJleM6m/XKTEY1P4tobn+h+vtG4oARn16MgAAKdcvag2t&#10;UTQyGf8AaKq8sEkT8GWGMtOyrz+sBrEW4+o+nticD/L+f+bqkmR176+xqx9LLDihIsSTSeVGkpUV&#10;S99AnWWP/am1N/T6H2VPOZHNT6iv+T/B0XTNkjrE3LfW3H1/3i3tlzkMK4+Gn8bNHPSVEPlVWDeW&#10;H/Jzqv8Ahi4db/Xn2/byEMXOdJBp8j8/5dehapNc0p1yXkk3/wCJ+vPsLazClRBTJMkwhljRXcfp&#10;ilk8aatX1KsvP+3PszhuwtXfAIJP248/KoPzPy6Xax8R4dc/adqttSx0cpngVp5pQpqFb06lYhZA&#10;VsBxGqkn/AezOO71NRDUemf9WK1H86jq6uG4Z697DjKbNmqXnmWINIpgp1ARANDDS0xsfqEYE/1I&#10;v/X2b2+5aF0saVzU5z6U/wBWKDrRUHJ697WWxdok1YaREcGgqBVBVI1aKPwnxj8qxH0HIJH19sXV&#10;+HSpJww+dKk8f5n7Aek9xp8PPH/V/q4fs66Jt/tx7D6l68bJds/ZpTtKJdv5gyaVLRyGKFZYXNgO&#10;f6N+LW/x9nA3Iw7eM0o44YIzn/iuiyWMBtfy/wAvH/V8uvEgC5/31zb2EfaPS2bxNS+4cIlTja3H&#10;zeU1FMHhk0xoSzgLY8EAsfyCD7E227xHKvgXXcGxmlP9R+Z/zAou7UvSSLDD/V/qr137T2xvkTv/&#10;AGxLFjc9lK5abUsH3RZ3VoyeTKrAhhY86h9D7W3my2NwpaJAfOnDPy+w+YPTUV46HTcL5/6vP+df&#10;LroqD9QD/rj/AHr2ZWhr9ndl4+VMxtTYO5jUxAocxtvES1S6gAqtVxxrLxc2Or6c/jgqF5uO0yj6&#10;W5mhoSDpleh8uBJWv5U6dudu2zcUK3sEc4OCJER6/aGB66083u3+3JH+2PsqHd/xJ6dy2FqKui2C&#10;Nq1waYS5HbFTUNHCy2aOV8dUllKEXPoKkfX/AFhrsXuBzBDOoupxcIaGjgCo4YcUIP21HyPUXcz+&#10;yft7v1s9LFbOU1Ilt+wj/aV0EfIj7OuXunns7pnPdfVUtRThsrt93Y02Sgja6r9QlVF+qNv8D/sL&#10;+5y2bmCz3iOsZpJTKHiP8/8Aqx1hb7h+0++8j3BmZTc2TE6J1GBxosgzob+R8j172DiPb0nix5uf&#10;9v7Pfn1FZjK/Pr3uUjAEG4P4ub/Q/Uf7378O4j59OxhiQucn5f5eve5Go8fkH6f6/wDU+6mgxTh0&#10;4rA1HmP9WOve+9f+HH+3PvXVuve+9Y/5F7917r3vj5D/AE9669173x1k/m/+2/r79w49a6976vx9&#10;eD/tv9t731vr3vq4vb/iPfuvde99av8AW/xvwf8AWA97p1rr3viH/r/t/fiPTr3XvcpDq/pwB+eL&#10;e9L2n9vVWfQAfn/n697cYDyP96vzbg8W9+6Tjy697c0PAtbjj2uAYij/APF/8X0oFfPr3txpiSQP&#10;x9Pr7uxqR04OPXvayxTcrz9Bzx/tP+HtmSlVI6XWxzQeVOvexOxz/uQ3PJ5ufpYD+n+29llGAJ8h&#10;j5k/6v8AD0d24Iq3lw/P/V/qx172+ZoFqAMDc6HBF+Qf7Q4sP9e3tzzB9CP83zPH5Hp+dax5P+x/&#10;xZ/w/Lr3sumf/XL9OD/vufa1+I6ILj4uvew4qD6uDbm3/GufdT8PDoskyOFeve4bE/T/AHv22aDh&#10;1UUA7eve5EJuODz9OAP+J9ppSdWeHW69e9yvbXHrXXvfvfut9e99X+n+xH+x/pf37r3Xvff+H+uf&#10;9t791rr3v3v3W+ve+veqZz1rr3v3++/3w97Hoevde99G3+2/1+PdCV4HrRp1734kH6f77/WHupI8&#10;utE9e99W4/Nrni9vpax/3n3Tr2fPr3vr3vr3XvffH+P4/p/sffuvde99/wCx44/1v8AL+/CnVlAP&#10;lXr3vIPpz/xX3U/F29WOXrEP83/Fde954Tcj6gj02NyeB6v9h7tWgIpx/wBQ/Yc9XJ01xUH5+vD/&#10;AFDr3t1jJ0/Uf439Vh9fx7ejpqH+r/V+3qy8eve32kJDRsPr6SLgccXHA9mlrWpB/wBXHpsDvYf6&#10;s9e9rWE/srZgRx9BYf74Hj2ZKKVFOH+r/J1eOnADr3tvqQQSPrZr8f69j/xX2zMc5/1f6j/qp0th&#10;8jj/AFf5eve22dSV+nFmufpzb/ffj2XMv6hJ+3z+Y/1ZxxxwBhCASa/6uP8Aq49e9puRfWf8eBz9&#10;P8L+9nrZHkeve2ivUaCfzb+l+Le2lUjBx0VOpB0nH24697Sso9R/pf3bpEePXvfOIngf1P8ArW5/&#10;23vwx1rz697VGMPqX/AqP8P1f19q4yA/ThIoB69e9iLRWMI5v9G4uOQefr7NojWvyNP5Dps8T172&#10;35IEr/jb8H+vv0oqh/1fPqj8Ove0DUgq7W/HP+FvyPZe2TXqta59eve3bEErIlv9Vf8Ap9Le7Qmk&#10;v+r59NtUH9nXvY40TA00DC3+bFjcH1fjn/bfX2fQd0fr/wAUOkzCrEMOP+r+fXvbkPp/xSx/3r2+&#10;BQAUp0WsNLEenXvfFh/sP62tzx9T7akVRkdaHXveL6C1rXuPp+ALKOP+Ke2et9e99Xt/gT+bnnj/&#10;AHn37r3XvfQ/xA/B54Iv+P8AH+vHu5oOH+rj/q/1Z951HXvfIgEHkf1PH4B+l/8AjV/do2IOcjp6&#10;IkGtKiv86en+oceve8eoA/pFz9efyeAbf7x7uRXpSy6iD6Hr3v8A/9PSCMK/778/k8+wfWuepOCg&#10;jV69b/HvC8YFwQAbcAn6cce/V8x1WoXuHXvcORbfQA25Nubf7D3uvr0wxr173EZR+eP8fqf9tf3c&#10;E+XVeve+B0gnm5/23Nv8ef8AYe70c+VP9X+bzr+XWuve5CFb/X/bix/3n/e/bZVx8Qp1sde9uUGn&#10;i/8Ah/iLD6+2zXy49OLjr3t5hUEAWvYgH88j6cn2lbub7enNKsafmP8AL173n0Eeof4cX/H1/H49&#10;7AAFB06AFFB1733/AE/31/fut9e9ttSlxzcjg2/B5/B/3n2sg+IdeXj172zVCEqf8Lj6W4PBNh7P&#10;rYCo+z/UP9Xy6sQKVpnr3tjdeWFj9eeCAOTY/wC8ezBBihpnpMV6975xL6voL/T8jn/Ye1AHAH/Y&#10;/wBX+rHSeWNSpr5Z/wBX+D/N172+Uy2K/wBb8/k8Djj27GO419OiuUU1fZ/q/wBXl172oaT6i9uQ&#10;bW5tx+P+Ke1MPw/n/q/1fLouPHr3t6T6/wBOB/tvexw6S9e95h78erL1733791br3vx/r791o469&#10;79791vr3v3u9cUr/AIet+VK/4eve/e6da6974m/+++vv3VDx697wNYn+lx+bfn/W9+oTgcevAVPX&#10;vbPVrcNcX4uLcWP9B/vN/wDkftuUHDA4H+X/AFDpQPiFDTr3tK1MVyePqxBvz+bC/tG4oxH+r16V&#10;Jleve05UR6R+P8T/AMU91HcaNX9nS6JFY5697gGIfT8/77+nt9KMCnkP2+vT1AOHXvfHx24te9/p&#10;wf8AXPt5YlIIHVkXV1734J9OePp/Xn3oQ6WqPz/2OFfzp1Yx9e9yYYjf6H/Yf4c+1AjXzH/F9PJH&#10;5Dr3tQ0sX04H0+v/ABr2qW1qAWof9XDNejOFFLZxTr3tR0sQAB+g4P8AvH9PZ9Y2pHxDJ/1AD5+R&#10;H2fPo3hiqa0697fqcWF/op/1gfp9fYmtYysdQDXHS9fl5de99zShSQCRwL/69uT7ceRUSpz/AJem&#10;ZJVHnjr3vCGU3Ynm17/630+vssKK2T00DXh173ySXnkcD883HNv94/Pv0cdDTFSaf5OvVz172600&#10;p4Fv8fzz+Tz7N4YaYzQ46VxHgG4de9uqfuBT/hb/AANxfg+zONKDSPX/AC/P9n+z0sAxTr3vjPEV&#10;Btzzf/Hn+lv+Ke7yoyqaefXjwx172yVcbEG4P+Fv6fi/sO3SsaoP8/rkevTIQsCv+rzpTr3tG1sT&#10;BmNj9b35+n++/HsJ3tu2ouPl5en+fomuEIav+Tr3trKm4v8A4f63P9be0QgWhBzX+VP8/RY4qxPX&#10;vfcaG/0v9AOP9596aAM36WK/s/1flQ9VC1PXvagooyQOD/j/AK1/99z7citM1Y4/Z08q4rXr3tRQ&#10;qAtv99/j7NYxpwP9X+z0rBqeve49VEB/jqF+f94+ntcxNFkPArp/bXP+z/Lrzimeve05VRfqNv6g&#10;fk/63Hsrmz2+f8ui2YZ697TVXEBcgC1/p+D/ALD2ikiVjRhT+X+x0XzAnB697bvJpsP8LfX8g2tz&#10;7KpHIY6vIUrX/V/h6K5DRyOve1Zt+oRZozccOgI+nI+pP09qo40B7c1/n1VpF04+z/V/h697s8+L&#10;G4aZpo6GVhqcr9Dc3BsGW/5v/vj7lHlpwklfWmM0oeIx9vl8ieo45ytHkt2kXNOH5+X7D1xa+k2+&#10;tvdsnX4njrBITdUYWuOSCLixP4/p9Pcu7YAXL0rQY/1cOBr+fz6gC+iA7GXOQfl5fZjj0hN2FGx7&#10;oSQXBta4H+N7f1+n09n868r5JaGztZRp8d7kEgcH/Y8j6exnt8wkiAUHhknjThSny9a8PlnoA75G&#10;qSCnE1r/ALHVZHeWEp0yayBFckOJQoUeliWYEH/YNxz+PZh9r1LPUKv1NluL8ckg/T+vst3eJxHq&#10;ZsKMefrkVrT/ACUyaYBTtqUcljivp9nrgDA+zPVV3yqw8A2vPMqlRH5iQAA7Kq64weP7P5v9bAfQ&#10;ex/wp0Rlfpqs34vwbEXH+ufcB8yprmLDOHWnzrUcfnT7D1OfKkyCMFjUAY404UPH07fnSnp1rIfI&#10;WCSpzs03jZngn0etba1/zquUt9Tbk8c/0+gUP4/1/wAewJ0PPLornLOAEGpGLs7AhtJbgKCeF50/&#10;S9jf6c++IXkki4/Asf6/1HtY9yojESHNM0IxgYyDmhz6Gn2dJI4nEviOMA1FOFT50JJHr6g04U6c&#10;ZpVaEJG0evhJGLhpGtcEKPyv1Xn8f1+pyK9iOOLEccXB9l7prrUmpNa/PH+bpcsjK2r/AFUHTbUU&#10;jLEL+khwqhjqsQR9dIJ5/wAb83HuQsrLcB7A/Wz2HH0vb6/n2geJJAC8dSPVa/sxjgP2dLfHhpq8&#10;/wCfTYaAE6voeQjMPreystyRYkkfU3+nPuHUzFQdZOoKL3P+2Av/AF9r7G2R11xgBSTwH7a0HEUz&#10;8uFaGhbud/4S6Yv+KHHu9aUPCvl6dLXbeFapqoyRqUT2VfWGfnVqsASAQQOQPyfaWrZnZiRc2uAS&#10;1/pyePrz/vvr7G+0wAL3fsp5mnn/AD4UzTyp1GO83kjEtU1P+z/l9T9nAdHC6623QRiAS+JAdLOq&#10;qoHB0qVBJ/QQLnkkGwUaR7Q2cZwjWBClbED+n6uPp/T2MrIBhR8sKEH8qAf6vTj5GO7qR5UZnNTU&#10;mvz4fM+f8vs6tD+PlBjIqmh8ZRpA6LpdFA9JCMzgjgXIUkA/k2+ly8byka7nkEE/W5+rc2/4p7Xj&#10;WIWpwJ/zV+ytPKnp69Ba8Rg59D6fYB9v/Ffb1fz8dIadqKjX9tv24vUptcAEp6V4sB9STe3P19gL&#10;kZGMji/LH/Vc/qIPDf7zb/ePZLeglQwrmtfQU/2M/tx59B+6zIAOA6sb23EiU0fCgKqm+mwbUvp+&#10;l/pb8/1/2HtJ1UQkJJUEkHUQeCRzpNj9P6eyaRdIr6npPq0n5f4Pn9vQh0kmkWBta2lefzxe5HP4&#10;v/xHtJ1kXLcWtxb88XI5PHHtBMmqreY4/wCHpXGSpAPH/V/l6UVLJwP6E+n6W0/QDj2mpKZ5JQAL&#10;Am44J1fn/H/fX/HtmOlOjW3cKtMn9n7fs/1DpyMoVSSRx9f8P6A29iBtnEBnQhNRJB9Kg824Nz+f&#10;99f2bWp8NSCR3Y/L8+FfX0x59KQdZGrgOP8Ak/yfl0He68uYIJLNptcXJ+nN2uB+Bf8A417HKjok&#10;p6QSEAEKB/sR9bjjn/W9rTIzsoSpA4U88ceH88ZpnqjuAfCUf5P59FnyOTkq8g8eq4dyTezAC4IH&#10;FwOObc/m30HtM5R3/Sh9X154BA4/pc39ugq+rVxr+zGOkmss9fL/AFfPoRcHBGkYZx6QPqLAj8k8&#10;cC3+JN/9h7SNXBNJGXH1Cn6A8g8s3JHvUa6Tjz/zcP8AV59L7abOhvP1/wAHSxhlp0kAHIBFr2A5&#10;YFb2H1/rx/tjb2FO5sNLPFIWRrer+p+otfTz/T2mviFWgzjPHyoafz8s/bjo6galCOhGwmRhJVVZ&#10;bkLYXA5vyLn/AH3+x9kG7d2xLHLUOkZJbyW4J+hJv/vv+J9xtudu2syaTQH/ACUI/wCL+2mOpC2c&#10;qQpNc8eHH/V/np0IUbiRAwN+Bf8A17eyY5PETxVTXW13+triwPNgfz+D7Cki6WK8D544fZ/q458+&#10;hhCVCk/6v9R6ye3zDRfayI7OqgFSfxc8KP8AiPbAmCPjJHHH8vWuaY6pKqPwHXvZmOvt6/wmeAK/&#10;C21cgfTgW/P15Pt6K5NC9c1wPl5/Lj+zoP3tirgk4r9v/FH/ACVx10yhgVYXB+o9n8697BpsnDCj&#10;TKzaUU+oEci9rNb/ABufwCPYl27cJ1l00r9vHyoa/t/1YII3PaKKcVANfP8A1f6jnpD7hwKzRvNF&#10;cNYkaRb+p/H+8exfydNDl6V2ZAwKkMTyOf7P+H+PsX2jRSR92QxyTxrknifWn2jjk9Bn6QR0AOcU&#10;/LpAUNdPiawRN6QDwoP9ktbk/wCt9Lf6349kt7b2akLTTKmkFiTcfquSGBX/AF/of8faG7tS4bUO&#10;DDyrxrnyFT5f5zgTbdI6IAPL+WOhkxdctZTowIuVB4P1uL8eyZVOA0ZeMaBZX+trEc8cfUXH+HtG&#10;tjokGnA/w+vD55/PoViUiPSPP/V/n6dPdofxQwHhqsY6oFLSRkDSefpbUTz7EUMDfTllFVGSfQev&#10;8/tP2Vqq2+TxbpFGRXP5Z/1f5eivfK7Nx4nqzcrO4UDF1Z+ovzCbaQeL/W9+Le7xMbF4sPQix4p4&#10;yWII/s8X/wBh7DNwxafwqhqYoCDThw45r5jj9nUtwxzGBXIFdI/LFM1+dK/5OvnNdp5iHJ979kVC&#10;+KNJ935EoDZw5NTpZ1Qm5BYf2ja/B+vtL5d7Bv6k3BJF+FsB/t/6+1KK/iBRgU4UPmcnjThjFMCv&#10;r0hjqDqJ8jX041r6V9fsr0dPpKjilFG5UhUOhtJ0q5Zgw02J0nm50mxI/wBb2gqmrZJAv1H0Zjfg&#10;g8fT/efZrFZxuPEeo4aaU+Ej5/PgOPGpyetSsJK0OMUA4H9p4+X/ABXR/wDAYSN8eDHFGsiqx8dg&#10;ylyNDgH9X6SxBAB/HtmzqisxdSjDgxtyB9CVsw+v+w/r71d24/TROL8Kn+dc+f8An4dHWxX7W1wF&#10;qTTiK8QTUEehr+XQjdPzSbf37QVijS0NRH5EBYeVQ2pNQAte3qsePrxe5NJfzE2eS1dMIiwDMVYD&#10;VYG9wL/S9re2rW2VoyAKMTWh9R8+FKn/AD06mOx3FJYwwPHJ+00/aMn/AGOtoTovcK53ZOMk1q7L&#10;TRA2/wCCj6j3SFvbENDVVK6SmktYWIA5PNj721sV+IZ/I/6v9Q6P7WQPkZz/AMX/AKj6dDV7Byqi&#10;KSEcWBNrCwF/yOPdY42U93H/AFeuf8B/w9GK8Mnr3trZLnkf7D+v+PPsyiiDLqbPSyOJWQM2f246&#10;97jyRn/iCP8Aig91mhBU0Gf9VOtSQqcjHXveSmVRYWH+BPH+8eyO4hyW8xxAz6f6uHSUpSlRnz69&#10;7VGOmiRgCbH/ABuP8OLe2yi0qB0uQKMgde9riilDKpDfkW5PFuLC3+9+9RqNYHShTjr3tW0T3ZW1&#10;C5AJtb8fW3szhk0gp58fkP8Ai/L16UREV+fXva9pEWWA8Amy/m/54PNv969rYJmEelTnz/z/AOr5&#10;9GEddFBx/wAPGv8Aq/2Ove2nIoFRha/BBNv6/Qk/7H3qR2+JjWmemXNBU9e9hTnJFQPY2/WTY2v/&#10;AIAeyu4eqk+lBnOBXNftGfWvyHRdKaKT172EmVqFuxv9Cf8AG3+PsL3pNe7gR/n6Ds7GtPLr3tEV&#10;VWLn6X5t/wARcew9OwJoMgcf9VM/yHRVKwUk/n172xzVIa4uDz9T7SMc16K5n1Nq9R+z5de9wjNc&#10;n8/7z/jb3Svn0zXr3vmj82v+f+RgH2qBrnrYPXvbzTOSo/qLm3+FuDf/AI17W20hVvThT+delcEl&#10;O0+fXvc9JPofz+LDg/1+vsQQuQQBwP8Aq8ujCJiDT1697faeUkC5/wB5N7g8gW9iC0uKAFfPy/1f&#10;7HRhG1KEde955FuOOP8Ae/8AD25caWFWGT5j/Vn8+nHbXxHXvbXKjauLm/8ArfT/AB+nsncgE1PD&#10;pM3XvbZUA/n6c8f4jj3WNgXx9nTRNT172nKkEE/T6mxtb6H6+1xyAfl0huML1720SPpPtJI+nPRN&#10;I9D173FZ7m5/PH+H+t7TeLk6+krGpr1731f6f4W/r/tvd61p1Wufs697yI34v9eP9b/Ye7qenI28&#10;uve8xv8AW3tubiOlS149e94JByT/AIX4+t/aGSNj3DpuUZ697it9faJx58Ok7Anr3vmv591KhsHy&#10;6cQDy697cIDZh/vvr7aeE8Yx/q/Pp1eve1VjDdgPxxz7UeGFUUFCeP8Aqr0+KaevexW229nT6/Uf&#10;1PP9P+Ne7qlGr/q4f6v5DpuUGtfX/V/q/L0697EmrAKA/wBVDWFvyPyPalvhHRXcClB172l6u9j+&#10;fr/T8n/D2nlrQD59JW697SdYtmYWH1JAt9AfoOPaWfKqf9X+odOmpQf6vX/Bjr3tI1otci30/wBY&#10;FTc/8T7Zye05pnzxSg60tTg5p/xXXvaanU+r8Dk/8V+lvrb2xccQQc8Kf6vt4fPPl1t/l1723t9R&#10;yR/vR9pCeI6YPHr3uK44+nI+n49+JpRjgef/ABXWuve4/tmQ1ev2f4Ot9e943Bv/AIEf7z/h7bp1&#10;7r3vGRfj/Y/7xb3cqS1B556117373Wn8ut9e9+96Gevde9+9+69173737r3Xvfvfuvde9+97oAaH&#10;r3Xvffvbeta9e6976918qde6977/AK/7x/tvfuvde99jg/7wf+Re9gVNOvde992t/wAbBNwPzf36&#10;vH59e6975L9Lf7yP97Pv1MV691733b/ff05ube9Y8+vde98vfuvde9+9+69173737r3Xvfve8U+f&#10;Xuve/e/EEUJ8+vde9+/33/FPfqf6s9e697979QYz17r3v3vXXuve/e/de69797917r3v3v3Xuve8&#10;gJF/8eOOP9a3t5AeLefr1rr3vlcAcW/2At/sf95/r7uqBTUHHl8/t/1eQ69Xr3viSf8Ab/15P+A9&#10;3OM9a6976/33/FffuPDr3XvfRt/rf6/vYBJoOtjr3vGfqf8AXPuvVvLr3vgf99/vXvfVT173Yx/L&#10;52kJOxaXdFVEDHFUCjptQFizKZJX5/AsB/rn2Rb3MVs3AwKU/n/xX7epv9m9rP1c+9SDCjw1qPM5&#10;anz4D8/l1wk/zb/8Eb/oX3sEfKPbVUOpesN5QwSyLhd1JQVr2vpp8nF4Q7sfot3N7/S3s79iNxWD&#10;ma92+o/UiV1zT4WKsP5/sp0H/vc7a93yNZ7pEKi1uhq+SyoVqf8AbAD8/PoCNg7kp37M3ttlpYxM&#10;+PocrFECNR8chpZlH9SFKtx/j/T2Deyap4kVklKnzmRrWOkPZSl/8De1v68ce8xYjgBzQf5fTrm1&#10;OKktT/V+3oYshGskbKyh7obAj+h/31/ZmcJkkYtCJGCRRr+2xGpS1raW/of9b2mnUZKCpHp/q/Kv&#10;+x0WypgMBWvp0EGZxxULKyDXJIxaQKQrBR6tSfW/t7Cq6HRqdo2Y+m90F/qD+D7LJFCnV88Y/wAv&#10;H9voem1NGFemkMyMA+hElRQdWnS508Ar9CLgDj3CqpZEnjZrqr6lDG+k8DkD/En2ytePT8Skr88f&#10;6qn/AGfy6n00cLQSIgDMnqKqRcHnjj8j+vsuPfm23r6GgyUFKPIlSaaeUqbLFMhClSP8f95sfelJ&#10;aQxD8sCtfTy+30wfyOIrlfCUMalf28P9Wf8AYoIOyqoeKekMoYACaMFrkAmzg/7x7Cvb20kbTGWk&#10;ZRQxpEi21o0XBBkUAFmFgb/k/k+zCG2eKPUKHzPGvl/xX8h15p6gUNPs9fnU8MfsPSzmn0D8W1ck&#10;/wBP629jFt+esxDUSJO0cWpnqElS0v7tk8JW9tQNvVe/vZBZcCnD5V4fLH+f0Bp0klQOh8+mOvgg&#10;q45dSB2ACoym6iwLBrj8fX2YHC1JrHaph/zSIjGGXWmoH6s2r/eOOD7L7plbDHBxT/L/ACoaYI/m&#10;HrwmDSref+T7P5joL8lSrBF9vID5XLATxhGKfgKtv9gOfx7l5GrkctDG4S7iyqwX6k6ydX9OQP8A&#10;D2XU0jUo/wBX+rz6YgCgayDQef8Asfs/2OsePokTRLIBIdJ/Whb9IGixH5P1N/aG3BWRU6SR1ICB&#10;YwVLsbSaU9L6kt6T+f6f7H2WXd5Gi+EeNK/7H5/4P29LlcvGPCFanj6fb8+llhaRnYTRtquzAgC2&#10;m7epPVc3Hspe4N3wVE1RhysarPUGdwWdFAjf6+Q/iwKm3sJtdll8GopUnj64rQ4/1fOhFe22zxgX&#10;QNSMf5OHma/6j0ISQqhDclgun8cD6ke09iaOKqqqjxwNMEtDAxfyxRRycMocE35/Qf8AD2yjqi6q&#10;0B+ymejWRndB4hpXy/weXAef+DrKTb82/wCJ/wBb2u6rFItLHUSAIqXEKqxVlYgREANxZmHN+fr7&#10;rJLItKnGePpx4+g+fRGzGOUotTXj/q44HWNHuxH1PH/Ff969pXOCDy6QFp04Mqxf5QWkdNDIhT63&#10;t6rcXN/emkJSr/hrXj5cf9jpbFNJMoBFKVp5fz+XkPlTrmv0+t/8eRxfj2mavFWankZVKxkRyhyW&#10;1rIA2m4/Nhf3VKMNS04H/L0rtZlWqDzz+z/VTrl7F7ZGKjrAKkq0lTAsTQxMCUSIMqB1I+osSLk+&#10;1QjqwAB+eP8AVnPy/wAPSTdH0qFX8XE4+3/V/g6h1c3jUAmytcXvzexIHsdINvMkcdTGkUiaWktE&#10;5vcKOVJ/Jvb/AFufx7Vi1YKHJrjH8xn50oOgk1wS5RQajjX0r0m3ykRdoXZo31KnrUBbtci5/pwT&#10;/vHubkaEIsXpRJQi+UqNZsX1SoR+NQsCffplXi5wPLjn/Vj7PLr0ZBLKB/q8jjrDR1RfWQzMhZtB&#10;J08BQoIJ/obkewv3CGQS1M7RiwkEMMgWMej1JLfkfhiCP9j/AE9opQSdTGtTThQEfyoK4/y9LLeN&#10;dXhqOFKkZ4+Xr6f6s9KSlYFQq/0BZr3Nz9R/xr2X/MzTV1XM9SFWN11kfRkESBZAePx9Rx9PaUAg&#10;af2eo/n/AKvXo+hTwgAnHj+fTiBYW9pynoxPUtKyRT/cGIoRdSZGu0kmrgEEWI/17c+1kaEpgZGP&#10;nX/Vj7OjZFcRqmRStf8ADT14/l137EfaeArElhmghEamR1ZAFaRVuQCQfwPwCfpb/X9rbdS3bw/L&#10;08wc1/y9VmkRqqcgjB8vl9vHPkaH88E8qRo2ogcfk2Hs0G1dnAiFzGTIZAXOkaWsP03P+P4H59nV&#10;tErwu0g0/MHiOBx8v5VpXPRVKQJNNPs+eP8AUOg33FuaOiST9xFAjJsxsVJNwxt+P8fZw9h4Cmpy&#10;rCFQ3pvpXTyLDg/7x9fZ5FEyKquKAqM/xDFPQYzwH59J3DqQB8vn+0f7B+3quTv3sCqkoahFqmCX&#10;m/UwIS4a3HN2P6hf8fUex9gogI0eZf2Y0lnmPICqqXIPA+i8nn6Dj3AvvzzunLnKs0ETUmuB4cfC&#10;tT50r8iAacT+3JT7t3Ibczc5QXcqVgtiHbGDT4Rn1bh/PPRJ+mMRP2J2lTY+AmanxlXTTVbF/KrQ&#10;xVBbSXF7CSWwA4/P0N/ZV++N2x00bY1kDLK1PomUppmRfU9MmnkMRyCfrb/Ye+XXdd3b3BJ8/PgS&#10;fiNRQ+pAwDX067R8rbckcKgCgUU/1DrYE2Fh0xmHpUVTHaPSYiukppAVQf62AAB/p7JJU1U9U+Ro&#10;wkc6U0STQR2KurxSSSmNX/xNrc/8bdkKqQRVdXH7MD5enD50r6SLEgVR5f6v9WOl97aIYaeVkeUS&#10;qksjBTLcVFMbBbnT+NTG/wDsfbb6kwM0/YeniCOve19hMfFQ5CWkYLPGro71BX0qtRTxvHU6R+bL&#10;pI/P+9oJXLxh+B9PsJx005qv29e9jVgsifDokVfI1JKWFlbWkbWAsf0sv0uPr/t7Essf6pI8j/h4&#10;/wCr7fkei6Zc/YesLLb6fS4/J+tr+42cWCrW00MiU58XrjP6GaNJJXT8ki1j/rn8e3YiyqdJz/s4&#10;6pFXVjrpbg8fX/H8/wCHtrl2f6VBKTBqtY4ZT6DKrRsioGFwbs3pP9ph9fdI7seIof0rTiPt+z5f&#10;yHHpwzAD1PXPyf7Cw/1+fafyO2q6ipoIprvHIKqMvcMkVQoVEZgONJLEcn/G/szivEZiwxw/Z1tZ&#10;c14dcgwN/wDfH/be0/W7dmiNQUVJNUqsHvqjCROsMZZRyb8Fv9c+1C3gICk4p/Pq3jimmuPs67DA&#10;+1btraTyU+YyUFE0kcUZjexJ1CoZfJo+lyhFwf8AC/v0l3oVImNCxNONQRTHDzpQjpLLLkIcV4dY&#10;pJFUqtwCTccj8e2TaW1qkdhV2VKrHDiMDU6qhVuVepq0TwuD+HBbSCPwb/09rzdg2oiPmwFK4OAa&#10;0xw4dUuHAhr6469K40D86zpA/wAfr/xHsZ59l0G8sbWweFHrBAVWyRlJDHdXVri5/wAQRzcX5HL1&#10;pezW0ilcL/MVFRTJqPzrigp0TmcxuPTpumqxRsrOSELBST9BqIFyD9L/AI91ld6fHSrw1XW19JTu&#10;lMrHyrZQiMvGuO34/qLfm/49yLtG+rMFiY5/1U4eta/4fPp14IrkAr5f4fl6dOccqSqGQ3BAP+wP&#10;svux8lkNo7ho6aqaWBYJ2Ka9aI2n/dT3P+On/EH2cXqJdW7yR0NR5Z+0+vlU9VgV4joJwOsnuxfb&#10;kGP3jt6OOaLh4r+Mqrao3jZJQCOQVBP1+h+nB9gySRrSSievr+dRw8x/PhXpS9aA9cGJU3/B4/2P&#10;sjfeXRoo5quXH08LxSxTK9I0IaCqjV9KRVELCwJF78fj6+x3sO+yKVYEhlNajH5g/LHn58KdEm6b&#10;XDuFu0bIrhloysKq48wRwPXIG4B91p7h+Ou29z1csGDr49o7ldzbFZZ/HiK2Rr2NLXtcRX/1MnA/&#10;1X9Jd2/nR4Y1N8hlj/jX4gBTiuK/l/LrF/mn2D2bc3a45cl+hnP+gvUwk/0T8SV9Mj5Drv2XbfvR&#10;3Y/W1V4NybdrqaB/VT1qRNNQ1MZGpZaarhDRupHIKsR/vPsb7dve27ouuxkD+o4MPtU0I9P9Q6x6&#10;5p9t+b+UJtO8WbiPylUa42HqHWoH2Gh+XXvYVsksZ0urIRe4YEEf649mupTwPQHKsOve+iTc/i1v&#10;6fS/1uffutde9+1Dk/0t/T/iffqde69771Ac/jj6f4i/vVOvde99avrYX+lzbkD/AB+o970+RPXu&#10;ve+F/wDA244/xve3u3Xuve/f15/p/X/eD7917r3vr8W9+69173737r3XvcmO/wDrcX/1vdQQDwr1&#10;4gEUPXvblCTcfX6j+n0PFyffiKcOk5QDh1726Rk2/rz9R9Lf09rIyCgINenVNRXr3txpzyOR/sQf&#10;999Pd24dO9e9q7FNZ0sL3IBH+x+v/Ee25ANH2dKYMPTr3sTca1vtybm6/Xg83twfrz9fZVIH1sFx&#10;nh+X+SvpTgeHE+t9WT9mOve1HkvVj3twQSPT9T/jxfn2+gqF1ZHz/wBXz6XTV8IFgCAPP7K/Lz69&#10;7LtuJLyS2v8AVrfjj6XP+29q3PdToOXQ76Dy697DWpU6j/vHP9f9f3Umi16K5MAnr3uG4t/iLj/A&#10;3P8Ah7aI7QemUHbWv+br3vJF+f8AW9tS00jpzr3uaCD9Of8AiPafrfXvfL37r3XvfRF/6/kf7f8A&#10;Pv3Wuve/Af6w+v8Aj9f8ffut9e99+/de6974/Qn6/wCPHP8AtvdagE9aGeHXvfI/7zew/F/6XPuu&#10;oEVPD5cerKobPkOPXvfEj6/8a91rWh60ErQ+vDr3vwB/pf8A33092oOnxGF8qj59e996f9hx/S/9&#10;fdcnpooxNAAKde996P8AA8G31/3ux9+oet+EMf6v8nXvfen6cADi/P8AT+tvftJ62YwTk9e996Tw&#10;AP8AXAH/ABT34KOPW1jUf5/9Xl8uve+YjNxwx/wt7tQeXV6eYGeve5CRuTchhY88kALwB9L/AOHu&#10;pApjrxQEUpxH8/8AVWvXvbpBDIVPpOkgWNj+Tf6f4+7x4IzXj1ULpNOve1BSRW0fmwuP6fS4HP8A&#10;T8+zS0pWv2f4T/qHVBTUTSn2+fz697V0H+aA5/qeBx+Bf/bW/wB9b2ZJTj+z/L/k/aevRnOeve4d&#10;ST+OCLfm/wCbn3SX58Kf5+jCGoC6sjr3uG4up+pPIvb+g4HsveolzSn2/Pj/AIf+L6MYqqT6Y8/X&#10;5f5f2V697TcygOf8ef8Abm/vVOtsM9e9s1ev7Z45PF/zYfk+2hTUaH/V59FtwtGLA8f9X7M9e9pC&#10;cWc/6/8AW/1928ui4/FTr3vjH9f9j/sffh1Xz697UuNJ1Djiwv8A0+t/99x7URkah05Qaa+Y697E&#10;ehP7Q/ppFrEi9mN/r7OIcA/l/gHTR49e94MiB4xwb/T/AF/z/vr+7yfAfsP+DqrcOvew/quJWP0A&#10;JH+2PsuYDFPTrVAAKenXvc7FtaVLn+0FB/r+fekHdqr6dMt5nj172OOMINHAf9otwL3I+lv+N+z6&#10;1aiU/wBVPMf6j0wxo5z6de9u4+g4/p9OLW9qVNRXosY1Yn16974sP98P9f6kf4e2pRmvy60Ove8Z&#10;/P1P1tYf1+vP9P8AH2z1vr3vo25+n1H1/B+v1P8AxT37r3XvfiLfWw4Fz9Af8b8f7H3YEA1HHr3+&#10;r/VXr3vs3NjwOLi1+P8AfX97VzU18+rIaGhyP9X+r8+ve8YUEG/0twAB/Z/rx9OfbxNCKHpYzEMA&#10;PlX8/Tr3v//U0gXqEAPN/wDH+v8AX2ExCfM9SRWnW/x7hvUL/j9T/rj82/5H7cWEH8vTrRap697g&#10;Szjk34v/AE/w/p7sIwMAV6YeVRwz173BepUclv8ADjgH+nu+l6UAp/q/1eXSd56CvDr3uOatATwP&#10;6fXi3+w/Pveh6Ur1TxqqKH/V6de95UqVv9bc/wBbjn+vHvRR+Bz1cTN1724w1VrWJIv/ALa9j+Pb&#10;RjU8cdPpMDxx+fXvb7SVGogX54ABP9DfT/sb+0ci04/6vn/LpXG4xXhx/wBn+XXvahiIkW4PPH+8&#10;/wCHtOzaTnp/r3v0i6b8H/XP9bWNvdk7xj/V9vTixs3D/V/q/P8Aw097gzRkg8X+v0tcWsCefp+f&#10;zz7WxAClePTghNKVyPP/AFef+Dy697aZ4iDyCALj/XH49nduCVBXPr8v9WOrtEdBpn/V/mp172n5&#10;Y7SMPwf9f/bXHs0SpCsDQ9JHBKg9e99xrYn6nn6m1x/vh9PaxBVqf6vt49JHHFfXr3t1hPK/kD6n&#10;/eL/APGvdkyD69FUo1AjzI4f4P2de9qCkP0+h4H0/H+w49vplRTorateve3lPqOPqo44/wBf3vhj&#10;pMRQ0697zr+eL/8AEe9Y60unVxz17337905173737r3Xvfvfuvde9+9+69173737r3XvfE/69v6f&#10;09+6oeve8Mn1/N7D/fAe/Gvlx68DQ1697baixHPJsQRe1yPz/vPusqsUoMf7HT/pp697TFSh5tcc&#10;E2t9T+bn2llXgy8P9R/y/wAulcYOnV5V697TdTGTf6gAcf0+t/rf23kyU/1f6qfz9Olykq+PX/D1&#10;723EWuL/AO8n2pDoKqMU+3/N0pp1732FJsQPr/xH+Pt+PP2dXjB4de95kp2Y8ixNvrxzf27QdKFj&#10;Lde9uUFL+n6j6f8AI/aiGHWNbYGf5f6v8/SuOGtAOve32mpwCBbi314H+8n2eWsNe5xn/B9nz/yd&#10;GlvFTBHXvahp4QOT+LgW55tzyOfYgtLbNZMD/V/P06MlC0p5de9ymcJcCw44/wCIv7MpPDVAU8uv&#10;SuqLVfL+fXvbfLIC3+IPJPHH5HtBK6stHIBHRY81T3Hr3vgJbAf0/H5HtKGBbSD1pZRwB6976NRp&#10;I/3wP+N/bq0VwCaHrfimtAc9e9uVJU2P1t/gQP8AWNyfx7NIX7Pz/wCK6VwzjTpNSf8AVTr3tRU0&#10;wIsD9bX/AKi//GvZnb1cgNjH+x0YrKTTr3tz0mRbfVj+fpyfxz7WsA6VGenwdQr173AnpiPSykiz&#10;GxHPsse2ANaccfs6diTj172lMhRXuyj6E8AXNyL82/1/Yfv7EVNMjj/q/wBWOi26jDMQeve2B6Zh&#10;9b8/0t+PqCPZN9KqNpIH55/4vosMNCAw/wA3XvfOOmNwCPp+Txxa/J/417vBagHtGf8AL8vPqixg&#10;EY/KnH7Ove3qnQJyLX4NrDgfWwH9PalbREHecj58PTj5/wCXrwQK1PT9vy697d4BqANv9j/h9B9f&#10;bJgkDGgx+X+frYB6976qYwV+nIBH1/2//GvbqozqVkx/q8/X/V5562VLCjde9p6qj+oBA4Bsfzzb&#10;6+y+4jKvwr0gmUg/Z172matL3v8AQ3Fx/rC4v/xr2wwAXRTI/wBQ6L5cY697TsqAGxP1J+n0PN7X&#10;HskuYW8QlRUY/wA3RNMP1DTr3twxblJ1tcAkC3vcAYChxnpOwwR8v9nr3s7nQWWlos7j/G5BaWIc&#10;XsQDquR/xHuSuXAzUOdIAB+WDWlKGnrnP8uiLeog9sxfh5j/AFf6vt4de937dTwvlsXRVAB8viiD&#10;8rcgqFAsfwT+f+R+5z2fbJ5ollZuHyJ8qj/V/l6xh5guIbO8ZTgEnyOPP9tP9Xl0Fm+awUSSK1ir&#10;IzKDwNQHPP8AX/D/AGHs8ezohS01NCtjYXc3sNZHJuBcfkW49jWOBYVqhpwFPP5gjh86545oOo7v&#10;z9ZIZBWhpQUzT9tK+Zz8uHVdnbFUZ6ivnlBBXXYt6lKISVsrWvwB9Lnj6n6ex/2uSk4Yk20gKzEH&#10;6WNrD/H8f8V9k+8NrUMOGK0xj/BT/B60HTNjAYWAccSa+XGv5fOp/wAnVW/yakjye26imjKlwwLx&#10;xlm4vcm5F72+ptYfUW9jvi6yyofoeGB+tx/Qf4e4c3vbkeUhzwFRTHHOcceNePqOpI5evFtVU4Kn&#10;tYHjkUwfX+fpQ9a7/eexppsrkAiudRk1KQLLzqZ5Lc6lLX/ofoPp7WMUnkCtwQVuCOL/ANRY+4yu&#10;bXwahQaqSCONPz/4uozw6kq1u0mjX1P2f6q/6uJp0RXNYh8bPUxENG8cnjZSttIUjSQVPK/7USBb&#10;m9vcoi68fjkDi9j/AL7j8/X2UKw8fAyRQnyqK4FRjAzU0rpAJPRt4IMOscek6JSpvIy2Dr6QtraT&#10;p1F/9tfTxwb2PvDe3++5/wAfamnSN3VB8x/np8+nmKA1ChdKMpZiWt5IvQPIojP9fzduf9f6e+tX&#10;1+nF/ewCTQZ63GdaA0wfL+XWY0WiRdKvdtBDH9V0XWxHI4BseD+bc/mPMAwNza4a1r8EWFyR/jyf&#10;a+29E8iPzrqJAB+XaMnC1Jz0jvonkC6FJ4188fz49KPCT/ZSRM+llDR8NpAcEkqVR7/g+kg/gf6/&#10;uBLQu5JC3BsebHm1+P6H2b2m4RwkBjXT6Y4evDUAK1BPzIr0FbjYprpdYU5xUg/5iPn6kfs6EnF9&#10;j0uJMcf3yxlWbUkbaSELgEkkBpFvx+T/AIC/tK5nHMIHDg/S9/qR/sfx9Of969iKy3WN5P8AFx9o&#10;IwRnjSlRkD8yBwyEt35dktomk4jh6Zp9g8+FR5cRTJ3/AI6dyRVW4aGOOoQlm8aLqHrLN6QEe4II&#10;JsALW4B5I9lr3rR6fILX4YW55Nh6SDf/AHwHsWW4MkOkCvmfzyK0zjPoAKkU4dRbuQeOYhuAr/Kv&#10;+Gla/PPWz18WdzR5PGUU6OCZFgaykMB/ZdwwAA+q8X/J/P0Lzk4NM8gF7LwORcFfoAAP9jyfbE8a&#10;sMinEedCD9mP9XrXoNTgkCQ/i/1f6qefVpG3a3yUqC6l7KxK2sbi9yW5H+sB/T2maiIqrW/pzYek&#10;WH5/4r/rD/D2H7mGkhRuBzj0z0jPHPmf9VOhEoqgOFINyALar3LX55P05/p+f6/X2lMgli4C2Y3F&#10;tJ/pck8/7e3svMXDVwPHy9B/lHSyBS1DWtPy8+lPTSDg8gcH6kkH6/T3GoKBppAORc2vzb+v1P0/&#10;3v2lhgZXOtfhp0awY72FeHp9n/F+vz64ZKvWKI3cD0k2uQSf9b/evx/rexa29jxEUYL9F5H5AvwT&#10;/vfszMJEJ18QRTP+CnH7T5VxSnS2SiLSuSegI3VmDOXQN6W9IJNwT9COQfr9D/U2+vtYS1PoMYGo&#10;L+P9YfqI4+lvz7djWSodhQUx/n6QynUQP2/6v59IOjx6JJ5i1mkfVcgWXUxsiXvYG4+n+wH09sNR&#10;EsvJANiR6Rcknnm3++PtxBRyfXrcKAuanj/k6VsVTJTxjSSLBdOvgKL/AF/330/PuMaNFVtXCm5I&#10;uALHkA/X8e7iXR5k/kPKg/1fZ0vii7sCpH+ry68+SlkdQllJso+pNwb3F7fn2hc/HCsUgGm1mB4u&#10;bAG36rG17/n2X3lyamuSRQf7A+X2CuPPo+tIqutRmv8ALpe7blnZkv5ABZiSwszE3LGwtci39fZP&#10;uzMKlWsrooDaZD6VJNiLkFTzf2EL2mkkcPnnzya+dfsr8/UabeQqFF9RT/i/PoeMVMzQqrEklRyb&#10;fW34A9kk3TtsxVEhWKwDPzp/QQPTxzxf6jj2EbxKjiBTPDj/AJeA9D9vQqtrhTGATwoeP+r/AFHp&#10;39hdWwTQFgqm1/rz/W3J/wCK+yOSEKoAFD9v+ofPpYjKwoTQ+vl17244SWuNTGIwwHAW3INjYNx7&#10;rCDULTPr/nrxr6efSW5eNIiWzx/P/V9nXvZ2uoEr/LASX/VGbHgDTcksD+P99/rCixkWOUajl+0D&#10;zJOfT/VnoMXzRlT8/wDV/n6jVenwSavppP8Ar2t+Pdhe3ovLi1aS4CoCykn8j+1/vA/1ufcj7Xas&#10;qDzLH+VSTgY+Q9Pz6Bl2uiYMvHy+3/B/m/Potm6qwplGRL8sQCOT9Leji9/qbf19gb2xSRvTyiwu&#10;A5BtckgEgAfn+lvz7Mr6zjFCowCP5fPj9vTtm4BxQDAI+X+rz6FbZFRI9KupiTb6n/H82HHslcWD&#10;FXmxZWI8o4UWIN/qbC9gSR/yP2VpbValK0x64+3y6PjcEp4acPmehFJAFz7tg+Lu1PH/AA9/F6h4&#10;yODb6An+v+x9qrgGO1JIOgkHyyDwJrTJPAep4dH3L9u01+inKg1rQVHlw/1fKo6qw/mSdn020Op9&#10;0s1VHCUxNcGLMV0gQMeCOf8AY/iw+vu1xKdUoY4gCdEcaAACwIj5sQf6/j3Hk8xe/wC6gpUk5yNQ&#10;ArUUGBT5VIxxM4uix2qj0AweJoPmAMfOlOvnnSbgmye8s1mmdbZPN1tYWlP/ACsVDTk6LEmwLAMf&#10;qP8Abe0JnImN2UD06uAxXgXHH+vb6ez+yjVXAlrVqZ0g5JAyPOgOSeJB4eQefwyWMWAOHA1ODjyw&#10;T+3OOrGugtxKIqeCR2AZI1dixI0C0zFnsWsLixB4tc/Un2GNdEyvqI4ufr/vd/YhaLUKKKAAfl/q&#10;+XDpH4v6Zp50/Z/qx6/l1aFsbKQzQrGsql/SQAqq0hN1tpv9P8fofwbH20Vkl6ScH8gkf4HSQ1v6&#10;e6eDqAPxU9cenEeeOPn59P2c7LMoqQPOhyc1H+qv+HoUdu0gi3BjZolVA0oRnjAb9oNrQa+Sbk+k&#10;/wCv9OPdbXyaxsVZRVquge6OBr03vpPBDe31gGVU4/wcM/POaH06kOyuWjalfQ09PQj/AFHrYJ+K&#10;lc7bdpoiQP2UuFBKE24II45HP+xHuhDtfELT5Kr0KABM/wDqQQLnUBf/AHr3uSzVhqpTjT50/wBQ&#10;NSP59D/a7kScMU8vyx/Pzz6cejl+ywZSBQ7AfqDEH6ab/m1vacRGuph9n+ToVRyFgHP+r0+eOve2&#10;BxYXvyP9h9T78ooaHpTCaPQ5r6U/I/5T+Z697b5yACb88/Xi39T/ALD3t+FB0qcgY697hpIR9Df/&#10;AFP1HF+fZZKoZiynPn/n6RPKNVF8uPXvbpSuWNrnjn6n+v1FvaVl1cevB2NM9e9rDHVhjsGJ/HFz&#10;c/jj/W9pXDIanHz/AM/p+fStZQKV869e9r3G1ikA/gkfn+v5Nv6f63tUlcBvTP8Al/2f8Pn0tiqW&#10;Br172I1BU6IQNVjYfi3Fubk/7H2uhFCfOvD/AFfb0YKwA+3r3tvytQBGxut+LX5HJt+OfdnoVNfQ&#10;9NSMApJ4de9ghuWuBd0DDUb/AKSCORyLj/ivslncAevl0UXMgRfXy697CHIzszNz9bjg/gfXg+wv&#10;dkgBT5f6v8vQcuJDQ18uve0nUyev/W/pz/gDz7J7gjTXzPRRcPRaevXvbROx/wBv/vZNze/+9+0F&#10;ei+uft697jah/jc/n3TIPSXWUfOeve5kJvb/AA/4nj29Gx4evSpTUDr3t4pj9Rew4N+L/XkezCFt&#10;LHHShG0tq697nxnS1/8AG39f94/3v2cxzKSqnjTH+b9lOGD8ujAEeXXvbnBIvpK/S3P/ABoezaG4&#10;0mjGn+r/AFHpZFJmjde9uBluOGv/ALC17/QWH/Ee1rTAjBr/AKv9X+fpRq697jM3PN7fW9/oP6e0&#10;czih+fTbHr3tuqGUk/m1yfp+fbMIJPpWnTXn172mq5lubG/AH+x/3319rXkCKTx+Xz/1cT0juqU6&#10;97YJuW/2B49oZGDGpHy6IZgdXXvcY8e2CwXj0mPHr3vjf8f8T/xX36ooR/l6qOPXveZObD6f77/H&#10;28sgApTp1FqR173NVSR/X/YH8m3492Yl6HowjTHXvfB0B+v/ABUf4cD3R/ho3DrTxg9e9wHWx/33&#10;0/r7LmADEU/1evSF1INOve+lHtunn1teve5sR/T/ALAf8R72vTw697UmOexW3B4t/Xj2tjt2kFCK&#10;enz+z/P0pjXVx697FXbjtqT/AAa3AFxz/X/evb7wojdvnT/V/LPr+fV50UDH+rB/zf5OvexWn5gj&#10;P/Nsc25va1r+2Zhk9E9ytc8eve0xWLa4/wBf/bjngj/e/aWQVWoPDiPzp0gbh172lK5fURzcjn2k&#10;lH6Yb5/6v8HTgH6dfU9e9pKuHLWIvYXJFr/64H9faYBdX2/5OtLTVnr3tMzg3Pq/tHj+lx9fbU1N&#10;Ydh5fnxH+f8A1eVznPXvbYfaM9Jz173GkH1+v+tbnk3+nvzEBaeVetde9xiOb+6SIQST1v5de98G&#10;+g/1/rz9Rzxb20uOvde94ffj17r3v3+vwf8Affke94J9a9e697971j/V/wAX17r3v3vXXuve/e/d&#10;e697978ASaDr3Xvfvfuvde9+9+691733b6f4/wDFbe/U691737nm/wDsb8/7Ei/u2nGf8n+fr3Xv&#10;fIfUfgn6c/S/PvQNDXr3Xvfdjbi/P9Ba3PIJv/vvx78STUny69173y5+nFz+Lkf7Y+9de6977sPr&#10;+R/j/t/fuvde99+/de69797917r3v3v3Xuve/e/DPXuve/e/V6917339f99/T37r3Xvfen/Yf7D6&#10;C9rke/de6974/wCH+8e/de69797917r3v3v3Xuve+7e7hdRopr/l691732PbqMaHUfy611736/0P&#10;+8e6M5wymh/wdeHXvfQHvao1dRFevde98v8Aff8AIvb3Wuve+BP++Nz7bDFhjH8+rAde98P99/r+&#10;79b4de9qvY+zsvvvcuL25hqaSprMjVw06LGrNp8j6Wke30VRck/09sXE6wxlmNKdL9o2q73rcYdt&#10;sl1SSsFHy9SfQAVJPkBXr3u8D4o9aUu296YXbFAhdMNJSJUzqGUVFUX11sz355Itb8C3sHbxeBrZ&#10;vSnl/mr65H2ZrknMTlzl+12G0j2yAYiGT5s34mI+Z/zdRa6UQUdTKTYRwSt/tkPu/wD7a6+m3d8W&#10;N54mhiNRWYnExZyjAGvTJjn1sY/zcaRc2vbkm3su9q92h233Ds3lcIJ2MJ8iSw7a+VC3kT9gJ4gf&#10;302k7z7a7vt8YqwgMq+uqEiTGONA3VY1B2Gu2Plrs+StLw0W6J6/a8ju6xxCfJQaqMSEnkB7FeLX&#10;4/oPdUux6krDTVJLKZo4XdCCeWBWVWU/Tkj8fj30KjQ6QxxWnXI9wzrnzz5/y6s2ql1qwP8AQj/e&#10;OPY9bfyCGZWhY63BQ3PNgQ7Cxv8Aj6f63usrFhppg1H+c/z4dJGA06T0kMrSExEShSqEN9Lgm1l+&#10;n+PsYcfI0igKwJkYBmsBqIHpIA/4jj/b+0GiqktU/L5/6v5npCwI7jXoLskiROSwAWJDpXVfSPqb&#10;/j/b+3J6TWjO7a2T6aQStx9VIb6A2JHH+8+0OqjAf6v9niOqrIQ1OH+r+fHpvSrCMqRqFVwS2o2a&#10;xPB1L+QbA8/n2mN0YtMzQyUExdyyOUCrco2myFrj6/Xj2wzlZNQ4g/s+f+f8/XpfbS6Aa0o2D9la&#10;1H/FfZx6UW3qv7CoFVGqxpqVXLPYSXb1qv8Ah9Ofp7BzEYGXFGqpamncSqdWsDxk+KQnTzcEN/qg&#10;P6exHHJFLbBhQEippmhNDwwePl1UvWUj9n+r/i/PoTqqvjqo4JoJkMbGxA9Q9Ytfg/j+ntR/wiCp&#10;iMxhMM6NYE2AdtPlY+Qfq/TYDjn3T4FqM/5fL5edOrF6Yrg9NX8QkhkEesSRMLm3JRS3jsUP0tfn&#10;68e3vazrNWafvXpGgQNplcs9QSoCJ4zwTa97fi/549lN2gA1ouCcjgM1r60z5fzAz0g3FHKURQf8&#10;n+r7c9Qs23gpSzUv3YmYITGmlYVBJZ2kHIH9D/X2vJcYfM1Q0kXpRmAVgGQKbkNYH6825/1/ZUzq&#10;oq38/s/1Vx0TJOPCEdDWvn5/5vLy6TMeRJjEMcUh1ME1ENpJcgKVN/oPyf8Abe0VuOjpKmirJUrI&#10;vTE1gf3FV0S4V1P4P59hq9lickRsDXBI+Xlx8vX7PLq7TywTRxlafMYqDjHz6WuEkqEZElgkW739&#10;QAJVjfUD/gPoPZAt30E1Lm5ajwpP6iB43dacrM4uhiFrBb8X+nB/r7CFyzCYFOPD9p/Ph/sdSNtd&#10;whtxFq7vzqPTNPt6X45A+v8Asfr7Vu3sZQUmOpnhqlpq1xUSSwCR/G8iyekNz9LXt/t/8PflkZ6K&#10;xA/PPoeH+SnTjz3DM3mPI+lfP7euiTcjTccf763tSbgzMk1AmNplE1VJHFLJr1PGuj9uXTIP0249&#10;rNNSWJp6f8VTyPp0jgt9UzTSGgyMfyqPPP8An64ogU3At9f9f6/U+0dFGfHaarhUu6KJWYnS5Fll&#10;dxwNJAtxzx/re9UIFBmg/wBX+rBr59LIlDSaFH7P9n5Y8usnuXt/GNWzVKVmqeof/Mp5QkAjRCpI&#10;N7kk8A2/Hvyylm8NR/n4eX+fhXHSqdo0QeFj1+XXFm0i/wCP9Yn2ZTZuIo6WlVEjZZJyKYAG6La7&#10;Djm5F+bW5/2/swjXgWpxGf55x6jIyMD16JL5nlhJPka/yp8v516S+UqpA/DKFijaVrj9QBta/wCP&#10;8PYoU8VNTkwwzOwpqeNCUPEaMGXUtjzf/iP6+zeJo2osg7RWuPtp6Z86ip4ZNOg2wkJLstAxx8z8&#10;/n0lZ5JpVWR4kDTyuwR7nUVIfSbfS1vz7ZKorUrpSN9PkEc0pcgMWXWXj/wuLc/19oLnQKn01Upn&#10;yPH/AD1/b1ruhrJXiK/Yfn+3p6pgyEanUekMqaRwobTpb8/4+wd3pIauoVHimVEqNBRCFT7UOUZg&#10;9uSun6fTkc+0r1OkjjQChPCvy/P8/lTJ3tykDxVpVh5+Z/1f4OHSnoFEcVgwYkaibHlyLk2/x9g7&#10;lqeCqqhBAvlhjeWTzC+rWDpCPbmxB0kEWNvxz7ZZHAApkenRvD40ZqwzT8unIXsLix/p7m4bDyVM&#10;0MKUaJCltbqOf1HQi824IIt9fa2AFkqo4eXzyMdLkmRVqxNT/h6xyyBFJLAGx/5GfZk9m7WlLwtJ&#10;AI4UYOPTqupPMbH6/wC3/wBh7OrW3OlaihGKfZx9PT/UM9JDpoAD/On7P9X7KdB/ubcEFFBMFlDS&#10;FGAAPKtpurH8fU/8R9fZqts7fgFPCyodIZGAPJvfkX4/B4P9P9t7M2twJCSAAcinCn+r+dek0umN&#10;iqf5+J/z/s6Jtv3fNTHNPG0o8hikjb1aQLIQsgH0/wBcex723j7SJKqBEjvwqi7caR/sb8/74e97&#10;hK0FsXY0xxPAAZ/L8v50p09YWbXE6xsCdRA+QrnPHj/l+XVc/dW84/sanHfcmWpqRdSzujaydRFv&#10;pa1wPyeDf6+3rcuVjoMdUpJM0LGK6oHCl9dlF9X503BHI55Hvmb94Png75zO8FvJrjt6oDTFRx4Y&#10;weH+bHXWv7sft03L3KcF1OlJrrvNRkL+EfZ5/aejkfBrp4YjbdPuarx0SVucqUrWd09cNMt2gRCb&#10;tpYnXyR9f6j3WZ2huhsvkq1WkJhgqGpoF/dYHwMpSdJCbWBPN+eD9PeP0JEaA07mFTw8/LHl9nHH&#10;oes89ts1gt1FKGgPVq9PCsMSooHA/At7Dqjb77xosErVTq0+rkCeF6lQ6Fl/tAL9LgDVqHHPukup&#10;CXYj0p6YNP2/t/w9HAjKip/Z1n9qWlxhfwz0dpZDPIZaaYf5uL9yeZDfn0+nkH6H+tvaMyVqWrQj&#10;j88f6s8OGM1ZZ/Xz697V8dAoVKoqY6uOEGQQq0kLpYRI7ab8rpJNxb6/Sw9pjJ+Hy6Y1evXV+f8A&#10;C9v6G/sUNuw+KFZIxFVVSJb1IVcwzyKSSt/wNY54Isfx7J7pu4k1C8eP+r/L0kmODXh1hY3P5Fzy&#10;P8R7mS06V0sdM4amm83nIayo8Ms/AjHP9i3H5P8AT871AJUdwNPWo+3/AA9JvLrjcgEg/Qf7Hgc8&#10;+3OGjc1wpKwO+LtGglAUCnmiladpfR9NJuCbH+v+PtvsVDJFhz/PqrGgqOPXEsbXFtVuBcfn8e5D&#10;4eeRTEGkq4JC/mdLMCIphTrMqm9ypbkfj6i4IvZJVY1+GlPyqK/bw9Ps49U8QDjjrryKPrwbCwP1&#10;Nxe3vs7bjMdK0TRVMZhkSUtGFP7dUrojD8kfU+1cMzDUvAnP8v8AVTptrinDHXDzfqBFiCAPze4v&#10;f2sabDNt7a1YTARHI7SqwUlg1K5Jcarkj8HV9LE+6hhNMKHiKZ+z/Pwoa1p0jMviSA9QGnSesRFb&#10;mJb2vYfuj6X/AK29pnrDDxz4Dee5arTbLZSPHU2tVb9qjiMrhXPP6pFH1459qrl2NxDAgroUk/aa&#10;faPy+XkeHryYgonoK9eyNSVq6OmQ2IRp5ADzZjoHH+wb2t+sYBSZlUmdFjlm8aM4sFadjFNeK304&#10;AAt/re11zreDPEZx8hilSM+df5U6Kbxuyvnk/wAumfdDFsbMyKzME1lVJW4Ua09Q5+v159qLtvqf&#10;H7jx2QeGGHymJnENlJYmEop0cfRh/T6W5+vtXtl7NbsDIKrjuANMmvH/AA/8V0nsdwMbhX8+kptP&#10;eCu0NJUM9yzxDyfUGNubnn8H+v8AxHumbuTp2qxdfO8VK0FSagytbgAsokKqrDgEXBH9TY+5D23c&#10;iFAqCOA+z9vHoVpGtyoZOhejdZFDoQQRcEc+xT6FqMjB9pSVF18bmM+azKyhg4Vv8QCynj6G5+ns&#10;t3UrqatO6lKetB9vHHH/AC9emQqtD16QAob/AI/2/saN+7VoMozSlYjTzMF8DX/WePoeeRcH+vtH&#10;Y38kbjVin+fGf54/n0lRqGh6xxNZbG5t+f8AjXuv3ub48UtYtTk8TEyOrzPIkYIMZt5EkjZCT+kM&#10;ptxwPcg7Tv7BQsh4+ZzX5EfI8CB+fqjvtuiuV1jB/wBX+X/V65/r7K1Q7z3xsCnfb+QWPcm15ZNL&#10;YfcNHHlMeYQeVWGpDGO4A/QQfYoUQ3Unjx/pyDOpCVb9o4+lT9lD0SiW6s1a3mUSxHBVwGUjGKH/&#10;AC9e9z6jr34sdxl1r9tV3WmcqY2Vqrb1R9zi/uyt1dcfVXKobm4Vxawt7M4eZ+ado/0VbqMeUgoa&#10;V/iB4+la+nDHQH3n2t9t+a2ZriyFpO344D4efWmUOc/COuuf9f2DO5/5fVRViWo637I2xn0UO60G&#10;XqP4HX6AuuO33N4mv9B+4OeCB7Eln7n2gWm520kJHmnenGnyI+yhxmvUQb792G5AMvLW5JIPJJ1K&#10;H7Naah+ZUdd+ysb2+LfdmxIZqzL7GzEuMhd0bLY6nbJY26Eg/wCWUWtPr/tQv7GW3c2bDuZC2t0h&#10;Y/hY6G+fa1OH59Qxv3s97gcvq0t3t7yRrxeGkq09eyp/aB172AFTSVVJI8NTBNBIjFWSRGQhgfpp&#10;b/iPYjV1cBkNR1GkkMsTmORSCOIIIIPoQaEU8+ve49jbm9h+Lcf7H/jQ97r6dM/Z173x+v0H9bWF&#10;7/4e99b6976/r/xX3vr3XvfLSRb/ABP0+p911AmnWq56976t+fx/vH+x97qOHXqitOve5CfX/ff1&#10;96UitT1Yde9z4Dcrew/Ta9rce7OuaAdUlXHD7cn/AFfPr3t2jHH1/wBv/iTf2/B8H59Uj4de9zoD&#10;6hb6fW5tf+nt88Onh172rMYeQb86r359syMAunzI4dKYCAcDNOHXvYmY5rpFb6FiCP6gMPrf/Yey&#10;2QDxD/EAP5jyyOHCv+Do9tSBg8aD/B5fs697VdSpege3/Ek/Tn29H5Y6XSUMRx/q8sft697AncVP&#10;pkcEG+o2/JsT/X/Y+1DMD3jh69EF0KOT5evXvYZVkBBPA/Jt+Lf09++Z6LnUV1enD5de9tbxm1+B&#10;bn/it/bbHupxHTdCOve+UcRtcXsT9T+faaU1bqp40697lKhtYKx+lrf8QfbNaGh6sEZvkOve+QjY&#10;8BWv/sPdakD/AFf6v8HW/Cf5fz6975eB/wDUtybX/P8Arn3WrevW/Cbr3vwp5P6fTg3t+T/h7sGw&#10;OrLF/Fnr3vmKaTjkf7z79q6t4QrWnXvfYpXNrsBb6D62/wBb+nvRNerhPOnXveVKItfk/Qfj/Hnn&#10;3RpFTj1unr173lGPH9prDi35J/w9tG4XGkZ/Ida/Pr3vn/D1twbnj/C9vxx70twSaUp14Dr3vsUQ&#10;HOkcc8n6k/X3fxkrSvHrela9e95RRxgDi/0/H+93918cZr/h62FHp173mFIv9P8AD6fQ/wCt7144&#10;Azx63Qde98xSqP7Iv+P9j7o0xPcpp+zrZGMde95BTW+iW/3n/Hn/AI17a8VjxNf9X7OvUHXveVYF&#10;W1h9RYi3Jt+QB/vj7dilLEqft/1Vr/seXW1Geve5sUV0+g+hB4tb1e1aGjAn5/Py/l/g+zqjABuv&#10;e3OKOxU88c/7G1j9f9v7N7PA+0j9n/Fcc/s6SVBqB5ny9Ove36m5jt/hxz+Pr/xHsyUUTV8/8/8A&#10;n68lKg9e94Jxzx9Qf8ebe2pq6f8AV8+l0WUz5Hr3uG44vf8AwsB/Tn6j/ifaFtPiVAp6mp/kPXy/&#10;1YNoQKVA+014/wDFde9pyoUiQ/43FrW/2J96683Hr3tnrheNuT+Db/W49tFQGr0X3KgMG9eve0bU&#10;Czf8a/px795dFjceve+EfHI/r/tj72vVDx697f6BvWo/xt/X8f4+34q41dXr2/6vXr3sSMb6ox/s&#10;bDgAc82t/sPZxCxK6T6D/BT/ACdUNa06979kADFf/C1vr/tvbzcMGnVW4de9h/Wi0rfmxI+n5/of&#10;ZYagV6bHCvXvefHcSA2IN1N7H/HkX/3r3VCPFHVDluvexuwx1UUHA4/P/Bhbm3+x49ntt/Zk/wCr&#10;z6TS4q3y/wAFeve30H/e7fT8/Xmw9rBkAj/D/qz0WHr3vo/7Af1/HH5/4j23ITTB/Lr3XvfA3uBY&#10;88mxta/A59p+t9e99W4JsLixtwPpyRx7917r3vxFuPxYG/HH+A/p/r+/de6975C1gL/UWPPHP/Iv&#10;x7951695hvMde99BfS1/p9bWP1H0Fr+1eCn7c/6v9XHpQ7dykH88cPWvD/Nnr3v/1dF2astexFrf&#10;6/8AtvZGsZNCB/m6GzyGlSf9X+rH8ut/j22yZA35L/X+oFv9gPbgh9CP9X+odNGZPX/D173CetZr&#10;k8c8fkWtb6+7eEvTLT1OOHXvcN6liTySP999fdgirx6YaduBPXveD7g/1HPvelfT+XTRevXveRag&#10;i3P1/p/vQ960KT1tZM48uve3GnqmuLtx7akiAyOlUUxB7vy+XXvagpKggqbn+o5Itx/j/vPtHKle&#10;0/6vl0ZRS1w3Hr3tY46qB0ryT/S45/obn+vssljJGeHRpE2QzcP9Vf2de9qQxq6AgXJBIsLj/Yj/&#10;AA/r7TRMVY46MkXVleve4zUrEMbAf7awH0+rWP8ArcezOJwSAf2/6q/4elCRpWjde9stbECDq4t/&#10;rH6cg2/417PbGox6+n+r5f6qdaZCnXvaYlW0n4Yi/wCAL+zdFAoB51x/q/wdF0ygEgCleve8Q/Nv&#10;+K/7C/tXGp+L/V/q/wBnovk697lxELbn/iv+v/vXu6L29FTCuD172oaO9weeQbfT/iPb9eApw6KS&#10;cDr3t/W/BvcWsf8AbD3U8ek7/Eeve8o91J61qC/njr3vv37q3n173737rfXvfvfuvde9+9+61173&#10;737rfXvfE/4H/ffj37qh697wMefp+B/gRx9Lfj3vrXXvbdVGwa3AuRzzz9QLm3vYB8z/AKj08laA&#10;/wCrj172wVAvcfT6j68+0cgOig4VHS2LURTy/wAvDr3tPzw/W9zb6f0/33+Htlh3DowVS0i08+ve&#10;2xoST9P6WP8AUD8i3197Br0qCk/n173nhgubEfm31+oPNv8Aeva63HZnif8AY+ef5dPxpQfb1726&#10;xU5NgR/T/eLfW3tctuzLqGf83/FdLooieH+of6uHXvbzT0f0JH4/p+TxYH2shgJNF4nj0ZQw1H+H&#10;/V69e9ukNMwPP4+h/wB749iaygUgeX+o/wCr/N0YImleve5EknjFhYWvyeOPZzpoPLh1tjp697ap&#10;qwXNmta9+ef9v+fZfc3UaDtI+XRXPOK/5Ove2x6sXIJtzb6fTn/kfsoe51HUanoskmateve+P3YH&#10;1b/eDb/eD7qLhSaGvVRcLXPXvfQqtRBv/tv62+lxb26koY6q1H+r/UPTrfjgmpz173KhrCpH1J/p&#10;f6m1yB7M4LmmT8P+rP8Aq/2OnUuMg9e9qGiyHKhgeLf1/rb6f8T7OLW7H4ARTGf9X+r8+jSC6xQY&#10;/n172s8dOsliWFzbgG/1+p5+vs+tqTUC4Hn8v9R8+jy1YS4HXvb1LTq8d7X45N/9jb6ezj6OJ17R&#10;x86/Po70Jp7eve03V0l2NlP+w/PPtDPs0jVdRjjSh/1f8X0gntzkqBxNf9X+rj172zS0SEWAINrH&#10;8fn639klztIVS2nhU1P+XyH8/LieiyWEFajyr1722vTFDfST9SSf6W/P0N/9b2ha20ClKEf6vs6R&#10;yIwpTiM/6vtz173nhjBKgCwBHF7/AF+vPtPLFxk/yfz6Zersz/5P9WOve3mOwHNuLce0LoANQx/q&#10;/wBX+rj4Y697w1LAr9Lf0t9R/re2a1z1onzPXvbNUgMpv/r2+h/3n2juCNX2ftzkfL/VnpHKVOOH&#10;XvaYqUBJH15/2/8AT/ff8b9oJBnHn0W3APEde9sz04J+l7tzf/iL+0cqDXX5f5+iydKvU+n+CvXv&#10;cyjpwsiGx4IHH/FfbSRBySP2dIJFwSP9X+Dr3s0vTMrR5rHgAlzNFY/0JPNx9fcg8typDJHE4oCR&#10;mvD5/wCof4OiXda/TEHAof8ABjr3vYB6LzMsGMx1OTd5I4SVvcqtgNFh9bD8X95E7LdQiJVGQBgU&#10;8+Ga8MV4fzHWLfN1h4tw8o+EE+vH1/1ftx0Ge/sdHV0skjg/to3P0sbfUH/Xt7sQ2rT6o4H+qsiG&#10;1xwfra30vz7EUzARlxiv+CnE8PtFeP2g9R6i6jQ8R50/1GmOqu+38qIJa6LVpKST3uBb66dYZje3&#10;4P8AvB/qOeJj8UaOwFxYfj+nPP1/3n2Hbg+OhRvLHDyANfUVp5epp54ebUhAFc/Lhj9nl1WD2VWR&#10;5OpraZGujaza97nWSDoJA5Fz+fwTbn2JOLqhpCgm45+gvp5PFxz/AK3sD7vbFkLBRWtPtpjI4AUy&#10;D5+fkQY2M8qyox4E+ppUU8q/Ljx/w9Vq9ybLjl+9maIcoq3CE8my6W0Elf1Gxvf/AGwsI2LlEkQF&#10;ydIUE/T1Hg2/4r7iXd4mivXEoC6ixAqCKZ45HzqvkPPzMp7VciRUHzz604+ta/n5+vVTvbWFlxeQ&#10;q3giWzM5A8ZZVVDqAkAvYfQEf7C3tQAaU9VyQSLHiwvYc/697+wW7B5dUWMA1GakDjTzwBTPyoKD&#10;qQFIWGrEAaRmtRw/1U6LkzNNORpAMjaikYsi6xqdEUDgDgDni3PPuDI3JF7E86b2IvyTcezmGMBN&#10;RWuTmh4A04Gn+yCPXoKXN34r/p/CPP7K8c8fz/nkiJiaFooY/wC0EUDUQCrej0Ko+nJN7gG/PvgG&#10;Yg/Q3PHP9Ofrx7buI4lkTiB509M+WfU/sHp0ttpdMTF+A+Vcn5V9fn656mvTh5RYG+k/r0xsfouq&#10;5BsxB5P/ACMc4vVa/HH4/HHB9s3TKjswz3D7MnI/yA8P29L4qOy1FK0Pyzkj5/bwPTTlLpAyL5GK&#10;6wDICSyoPV+ben/iDxyPagpIU0xnQASt9RA1En/arf4/19hW7unLPrckA8KmgA4Yrxx6Aelc0GG2&#10;WcUgLYalPXhmv5Y/1UPQJbkrqxJnSOZ+XIAQabhxf9X9b3Bsef8AXF/bHuOhDQMwQAn6AccAf4C3&#10;4PsR8p7q31Ij1VUg8R5nBrmo4jPkBw8+g7zptEf0TToPI+WK8DTzpwz5cKeo3fHXeNRi9zUKyzyA&#10;QVUC6fM9woJKOrHkfQ8EcsRe9+Cp77of86f63Kgg3uwtwT+eD7njaJj4HhUq1SK+gFT5ZOdPE+pG&#10;RQ4nb/A2pjpIK/4PPA/L/J1uI/BnfEVbisQqzq8RgRJQGFmIsYgC1tIH1Y6fyb39lpycWud2A/Ju&#10;CtxzwSfrwfZrJbIFbAqM/wCr0p6dAaeLShT8x9n+x1dztiv00tP6iRoCEh7EkLcabWANvpxYD+nt&#10;MVsOgFgLnkNYjn/XA/2PN/ZPdWwda0p6kf8AFEevH8uHSNIy/acU6EzG12qwDcHkXBJHP9T/AI2/&#10;1v8AW9pGppmmcLYcH68M4P19IPNh7DU0GmYr5fyp6f6vn0YwxUbNaH9lP9npZw16RwFgRe1vrYXv&#10;a5t/vPtTYHEamQsvAtruQbrY/wDGr+9SKKBIwPLOf9j9vlTh0cJBRCpx6U8ukBufcYgSRlkJYBtI&#10;AtZv6A/7ewHsRoqf7en0hbXsbDgcAX/H/I/epdOsOflX7P8AV58eqTU4+fD/ADdA59999Wm8gZQD&#10;pf6tdmJ+oPNgPoePbZOZObc2/wARYj+t/wAj26RThw/Z0koOI6VdIIgAGshJNrC5BuBwB/j/AMi9&#10;tkryAELqBBFha1v8OPrb6+6g6TXgPXH+r+fSiAd2rHn07eOJgA1mLXNwGYPzc8/i/wDre2+aWodS&#10;ACwsOATY6eAeeP8AHn2lkVI4/EBoWNaV9fPh5/6q9GCMqGpNPn1LgpqcuFKjUl1JsDb8lTa9z+P9&#10;h+PaHzFNVShrKxA/Sbtot+SLXNr35/5H7KLq9TSY248Pn5ef5eopjFel0d7Enbqz+df+L6EfBJTx&#10;BWsqhxdh6QQTyFN7W/HAB/4j2Due2/UVPkVkJ1FrhgbseVsv+wPI9ha9uCyniT5/ZxP/ABfRjDuy&#10;p8J/P5cf+K/LoTqCojCqVK2sANJFrW9l53bsMMskgjA/UWWw1C4uSqkX45+n+x+vsIXN8rPVPKnE&#10;kfLJ8zwFc/t6OrXeTI1KZ4g/4B6H8+HT+jhgP6/737LnltoqKpovHchj6goUPckD/eb/AO+PtEzq&#10;yAudIPGtTnz4U4+XD/COhJb3bsuvPd5eh/1fZ1k9q7a2wEaWJniK3YEM0agk25NiPxf2yLhY8IwJ&#10;IFafb/q48PPpqe5ZsEinHr3s3uwsHRY1YDJpQhlUmwFjf1AX5/1vZ/temSZSc1oR5mopTPy9PX7O&#10;iq4mDLSPIpXPGo6ZctLL4HWIG+k/k/kfm3sw9Nn6OnpWihljIAIBDAC/9Lj/AHn3NGygLEp1Vpjh&#10;8uHH/P0GbhllNQDq+z/Vw8s9ArXbbrKquE86Mt2ViOWPB5NiP6cD8+y+9k5z7jyKGLXBCEG9ySVb&#10;gX/2w9rbjSVPof8AD6/5/lXp20TSQx4Yr/hr/q8uhY29QCjpkWwBAAt9CBYaR/sPYdbD23JkctE+&#10;hjqkW110j6/UX/1+fx/vRSKFC1pUDP24pn/DXj58OjOJg5wK/wCHz/Zw+fl07ZaujoqSaZ2VVSNm&#10;JJ4+n4Pu5b477S+wpqSV4gBAkZLWsQBz6eebn2S7w4ji8NGoGU48j591B26aevUo8o2RMn1BFFoS&#10;P8g/MfbnHzGqX/Ov+QcNPsnNbXoqy9bmXOOijSQBv37wOSp/AUsbkW/Nx+TfzzlY/wAH6chfq3Nv&#10;9f6/639PYPtLVbm47mIKg4J8sVpXgcVArUmta4HUj3UyaNNaAjzI9Pz9PWvrx61PsRjGWdVWOy+Q&#10;sSHZXSIm+o6QSNRufVz/AF+vKSygVgRe/pPA+v1seB/xv+vsV2iFu7T5jJ4etK8QMgHAzg4IqDZr&#10;iQamWg1H9lanzoa/Z9nnXo43UclVRVFPfSsYeOQsG1EIBw37oH9r+hFrfkC3sOcrCo5AsbGw/B4/&#10;IH1H+Hs6o61PFf8ALnh6Gn2+XDplXbT3eo/L/Z/b8urQOos5LWRCOWUtp0AuxAZY76T9LlfwL/Xk&#10;nj6+0DXSlYpbkG4K6iDY3FgRwLD+n/FffiiAUppA+YwOGcmvzpX9gr0rgY+MAfX9n+Gvz4fs6PJt&#10;Wg+5raB9BDrpkZEOp9aetg1r3I+hP+wP4sQD5HaHo6sJJZ9LlATccA34/wBsfamAI60OQTQ/sH2/&#10;Z/l6H1lVmU+igH1r/qrxHz+28b4qJPFhqcSRkKIVF9NuCBpa/F7j62HuiPthg9dWJILESObgcA67&#10;2/Nr34t/sPe7gBaafL/V/qp+fQy25irkDy/zf7H2+vR2/ZS8xDpd2HJBIY3/AB+CefZc8mpiB5f6&#10;sft4f5+htaT6qA/aP9X7cf5T172jpzYkW+v9LC3Fvxx7qcgk8R/k6M1yn2f8X+zr3tmqH5bix/3v&#10;j6+07NQVPWmkYmp/2f25PXvcMEg/7za/JF/yfaZhQ9N1rk9e9uNNJYi3F7c88D/ffj2yY1pXq4PX&#10;vagikYW5Ivp/PIsPbaxMTWn7fOvp/wAV/l6cU0697VeMqyqguSBf62B/Fzb6+1KwKrBj6cP9X+Do&#10;2hGnOMeXl172s4M0qxepr2sBcggW+t7/AO3+h/r7WiRIlAQClM/b/q4/s6XCRQBTr3tqy2eRomJf&#10;SLcC5sbfnj+v9P8AiPZdczhmI1UJ/wA3+T8+mJJeNKV/L/L172C+byRlkdgeSTyDc3/A9hy6mOkh&#10;D/q9f9X+ToN3lz+Ede9h/WTyH8/42P8AX/D/AIn2Hp2Ldy8P29EUstSTwHXvbHLIST/W9zz/ALe/&#10;sulYE06K5pA7VHCnXvcN21ccn/G//Ee0jIwNRw6Y697wkH/jftsq3EinTDRsx1Dr3udTqf6fX/Yf&#10;j27HGQRX/V/g6ejXSKceve3iBHH4uOQbHj/ff09rolatQOOOlKqxNB59e9z1Qkn/AFyef6E8D2uA&#10;4enS5VoAPTr3twhj+hvx/QfX/b+1cM1MOf8AD/h6eQ0Oeve85dVsOLfgiwsR/vvz7ULcjJ1HHHjT&#10;Pz9enPENa9e98LixN+GH+sOP9v7UNIJKUHTusNw8uve2+psP9t+Ba4A9uwgjP58eqNhSR172mas+&#10;pr/1I/24+vuzt69FsjMxz172zyXJPtg5x0WS5br3uOy3B/qPaeVaoek5Xr3vgqEH+t/aZKo1etBK&#10;V697mxx/7768+1Ky1xTj+z/Z6VQqCwB697d6emJ5/H9Pqfpf24rHhWnn/Po0SMaa9e94J4tJPHAt&#10;x/ri9/e2ZgKceqPH5Dr3trlQ/W30/wB6/wAPaR18+kE0Z4+nXveFUJP0/wB9/Xn23o1Y6YVGPAde&#10;9zY47W5+n9Rc+1EMOpqkY8/8nSlIW4t172/49QrD/Yf4f4ezxIECh2yR/kP8vtHHowSJNOr0/wAn&#10;XvYqbftrjHPJsPzyRqtz+D7rNhSRimembkdpPDgT/g/1Hr3sWPrSxXFzpsLmw4PH+9D2VTfEeiS6&#10;qQeve0/WAkm/1sT/ALbk39pCaCvp/q/1cekB4de9pGuHqJt9Lji31t7SSN+lpp1ZW7Av+r9tf9X+&#10;H3tJ1g5/p9fr/j7Sk9o+3/P/AIOqnh/q/wBWOve0vUixtfn6H+g4+qn3SZarXFRn/V8uP5gdOGtO&#10;ve2pvp/xW4P+29o2FCR0y3Xvcdxcm/8AT/eLc+9UqhWvHqvXvcQ/0v7ZfChTx69173wYm3/E/wCv&#10;xa3ugNM9b697xH/ff63+w97NSdVOPXuve+hbn8nkX/2Pv1RTj/qx/qPXuve/e9HBI6917373rr3X&#10;vfvfuvde99+9169173179SmT17r3vv8A1/euvde998/04P8AvBvxb/evdjQHtPXuve+xe3IuPzb/&#10;AF/r719vXuve/f7yLiwPNjawtf3o4PXuve+dh9bfX6X/AKk397z17r3vsfi5/wAP682/J9669173&#10;37917r3v3v3Xuve/e9gVx17r3v3vXXuve/e91FKHr3XvfY/17e9de6975D6j6A/0N/8AXHv3Xuve&#10;8gH+8f1/3v37r3XvfEqLGwF7/wC2/wBtf37r3XveL37r3Xvfvfuvde9+9+yOHXuve/e91PHr3Xvf&#10;veuvde99393EjDr3XvfR9+WrGhPXuve+Ht+nl/g6t1734AuyooJZiAo/JJNvezgV6rxPXvdyfw26&#10;bxPXvWmT7Y3PSB9x5yikj2/FLEWloMfIhj86qeRJMeB9LL/r+wVvd6884s4TTzNDT/UMV6yp9pOU&#10;Ytm2c8w3yj6m6X9OvFIvl83pqP8ARAHr1wJbUoH0+rH/AAH0HuzX4e9W1dRUVG5q+BlqMrUnIxFw&#10;Axh1nSgDcgG//FfYN3/co4oxHX5HHDjn/V+VepatLeqmZ+Jz/qNf9npFb6zceIw05LDXKpiAubgu&#10;LDgc3/wHu8zYOIQ4Crw1SimkrqGehqYDZtcNTGYZ7i5vqJJtYjn/AGHsE7fuBj3WG4jbvVgysfJl&#10;NU4CgoQM1HD0z0HOYraOWFo5RVGBVgfMMKEdUd/KrJVEGQpd349pkyW28xj81SVFM5jKSY+ZakC7&#10;AMLR8Eg3P0HuoLsXp6o2Du3N4qlgdaegyNdpgPo/almZ0tb+wQRYAj+n499P+XN5h3zYrTebdgy3&#10;EasfXUQAw8qUauBX7fXkDzly03L/ADJe7SceBM6geq1JQj5FSDjq3npTufFdsdebU3ZFPF5cziKK&#10;aoMTa41rViCVkd/wyyK4N/8AintiwMKwpDdfEdfjZnvqD8XF/wCpF/ZxI4Br5Yx8/On/ABefl0Bn&#10;XSSvn/q/l0KOScyBwD5Bo1BUsQVt/wAQfYm4qqenex5Fw2libc8Bov8ACxBHtPqz3GlemHjEg09I&#10;TJ00dQmoABgpW4HNhyyyf43BHtVxVSyRhkk/SxLEn62flT/Xnnn/AIn2jlUKur1r9nof9WPPpJKg&#10;Q1/1f6qf6sdJhqR1laOSK+pQot+CyXVgP6/jj8+/SVDFVeJSWRiwcABgdJvGQeTcE/71xx7SyNwK&#10;jh/xX8v9Verx0pX0/wBX+r/L1yio0DyQ1DDRKgQxsToK6haRSOAb25H/ABX3CWjTJxQTVRtKglUy&#10;KiqWkVioUrbn8H6f097hmkjehPkPXhx44p6fl+13SrHQOPH50pw8s/7P5ypq58TNURUia4XMBEbu&#10;5REb9cim545/417ZaqjpadwCZQps0oZSPS1h5VUcemx5+tr+10U8zfCaEevkT5/6qY6adJhTSP2/&#10;6vn0+UdZLUxliIG+qxGJx+peViZjz6uLg/Q29oWomko6klYI2ijyUPhlVxGPG03+dOrnleDzb/ef&#10;brwmVQGqSRU1PHhx9DUV86+fViDpPnj/ACf5P59LGFUqIVBkZZHo3Esdi9nCcoLcEg/S3+39mF23&#10;SvW42VrQfvBmKrpZXUtpKGQngjj/AB+nslnhCjS4B9Cf8v8An4ceghfL+ssieX+yftpX86dAxuLK&#10;Q4zJRRSNUDxlFDNrVkKrfVHEos35JtwCPbNuvbssNJUCNYoIpYpIpGRA0mu+rSVQc/W1/r7CO5Ax&#10;OSoFFPzzQ1FPPJyKU8sjpJbTNNMquSSvCvAD+RJ86dK/aW4qasaO7yzTXSVBqshjZNOsFjwP949k&#10;W3ntOsgyUYMYlMxYLK0L3ljjPLaTwCG4IFuOfYLuXDvjJJ9DxxxP8/8AP1JFg6iMsaeWB/q/y16G&#10;unnSaMMpA/qLg6SebX9wVx9StbFR1EXjkEGgS+IxgOo0PEzDgkqPqf8AiffgSANXn8sD7Bmnzx5e&#10;laro5tUWPXz/AG/4f9VMdZtS2uDcf4f4+8FdE9BUvTeJFOqbW7LpkSORFKoFW/puQ3I+o9mBkITt&#10;p+f8qeXy4/t6ft/1oyYyDTrsG4BB4P8AtvaBrqaX7mSKCZHCmNpY5laKJCW8aer6NY6b2PFx+b+0&#10;0T65GJJyMDH2ev2AcKD8ujK3Ux9r4x6/6qfLrv2s9sQ1P3dJBE0EciGPyMlpIxAza0MLvzyVsRc/&#10;X/W9rYYiJAVzXH+an2Hy/n0mlaMBnepr5cCCPsr5H08uuEhARif6H/b249mv2lQzNQxFWjNSsbXZ&#10;Td0qJv3GUAcWCHg+zqC2EyGprShoMZr8wfSop6cScdEO4XCq/hUx/h+38/LpBZqqjhmJcHwsRq1D&#10;0GJPSD/yV9faibBVQEkTkhwF8g1WIGnWot/rA2F/aprWQDBCU/LzPGo+ePy+fRaZlPd9v+rHTWmb&#10;o28cqXZGLeNrEgkN42N+fzwSfaDzeSrqaCSngBip0MilhYyPqXQp4N7/AI/wPtNMrRrRcUpnHn5f&#10;Zn/UOjCC2gko75b58P8AV/krx6U9DTxSOJn9cjhTbnStvUdN/wAew/yM6zStGZpXXQuq7XDMygyN&#10;/jYseL/717ZaOkYNK54+tc8f8PS+KPSTQDBNPs8s8eA6eohpX9IB/pa1gOAOPbG2GggnMkigo108&#10;tOoKzEXMbAD8j8/7H3sITxHl0Yx1krQcP5evGn+ry6zeYlbL9SQSrXBA/I49iJtna4kdGKhFuj+i&#10;4Z/WJEZrWsRyP6e1kFuxXVWlf8H+rHDptpNP+qvqPs6T2Wy6U0bWNzZgL8BeLED+v0/r7M5tXAQr&#10;4V/ckaTxtpABNr/qb/YHj+o9iC0LLDRxUZ+38q048f8AB0nMjaAxHAmhPzB/1f5ePRXewt1SxCpd&#10;WhhSJJF1O5sWC30g83/TY/4/X2YDG4+KG0CRkJEou1hdif6j6f776e1WlY0FKDUfPyHz9MZ+fqM9&#10;UgTxCCxqW/1fOh9PtpXohW8t2VVSr10k/wC5K8hSIE2BVSAEK88sbEfjgngexGpEWipCwVjoieoK&#10;KNJdUHqXj8/7G/uGvebncco8qXF0HHjuPDjBP4mFP20r5YPEU6nX2K5Dk5156trJ0rboweUjOlFo&#10;QK8c0p/g8+i+bB2jP3P2tiMJIjtjkro/4pVKry+Gmp2+4MpXUAqtYKBYD1f149lv7y7AFHipIo2h&#10;CxQQiKqVlU3ePV45dNv1gEf1uL8835TTzT7jfvcTMWZmLNxNSSTXJPrQ54UGBSnbXk7ZILOJIo10&#10;qgAAAxQCg/l1f513tGi21ioaWlh+3jjQRJTjSEjSECJVjAA9It6Rb8+6zN1Z6WGClr4XkeKR5pKo&#10;E+RGMw8iBmbjn6A/n/H8L7WHXIwbj5eX+DqVYE0j7P8AV/g6Ez2pdg5fyTIhkYL5lhcysHjjfxi3&#10;jLf2gAQVvb6/7BHfRBVr/P1z/qp58MeZfdBp697NrgsTjpacrKInlqaSVRJARrYlyTKoX1X/ALPP&#10;1F/8D7CU0jx4SuD5/Z/qOOiaYlTQeXWF2N+LixBsf959tgx8FJLTQ0dXeSWoqI6jXwlREJSjRkm2&#10;k+pmHP092EjPXWPSnyPr1QEnj13qJuSP+KqT9PbtHJDSV5kceeNo4qeQ0zFWhvVW5sfpp1L/ALE8&#10;8j2yQWioMeefPHVTlaDrjyRYcWuf949rTGKJG80SLURmNvG8oUOpDaFil1C4/a0/X6/X6+0DudWk&#10;4NRXj8v20PD06Rvxzjrg3A5NufxwT+eP9j7W2IoaKoSqQjQ76CYPqHWfVNKbH6Lb6fnj3qVpCygH&#10;8/Sn+r5ceksrkDqFNI6aWtcC/P8AS3AHHtQUuAdpYqfGSjRHBDMUkW1yQXkYM3NnFgf8R/hb3fxF&#10;Ao4pTHr508scf9Xn0jaSgqeoUlWqKZJxbU5W6/0vYC3+HtwxmBZ1cpCfQ6RSI6hkEevTKRY/T6Em&#10;/wDjew9uPOqClcHPzJ/1fL8q9JZZ6DPUaorApF3FyrEEG1iFuouf+Ke3Dsp4sXs6OFy5kbHSM2lS&#10;uqeRWMgW4vwSPpweb3tf3awVjdlqClf2Dyz51FeIHy6atpNc32dNuCkNVkKqVf0rNpW7XJSMaVaw&#10;+n0Itc/7D3gwG23w3VODoDTgPXUU+YqGYN5hJl5Q8UnNjzGEa97WNvp7MY5ll3B5WFc6R6do4Y40&#10;zQcf8BauLgNdGnBcfs/1fb1CmyKVO5qspOQKMw0gUEFT9tcz3H49blD/AIj+v0T+HxC0mSiYuzny&#10;0njRXs7p5RJG5/rYgqbm/s18dXAibFA2R54+3HH+X2VTyy6k+yvTrkKpno5WVVtok1lwLL6bMCLf&#10;S3P09mYrqeGehSSRbnwwhmjjTyaHPOoKDcj6nn639uxd1vVOJB8zx8vP9lMUA6D6uRJQeZPRaaOr&#10;npM5LCJAIxVTWWVv21ZU5VTwQD+Lg/geyAd77Gpq6oqZ4qcpLAZBJpC8CM2jcj+ji4uCeQPoPZzY&#10;3NI01Gor6mp9fShoPt6G20XdUCsejSbZrjUUMWtg2pEcf8hKCyg/4H/e/ZYNs4DIYDKpLGFeIMiq&#10;jNa8sqDxSejkAFQPr9P9v7XyyxzjSD51xkgCnEnzA/n9tOjiaRWGD0p2IK/Xg/7zb/X9jXmaCSae&#10;JJYQA8KuVjN7swChiv09NgWP+Htm3CFdYPn5j/LX/J0XFgDjqKrAA8/Qm3+t9fbLUYSly1HXU8VO&#10;PuG1hkkH7Ydl9Jvb9Jsbc3v7WRSNDIHLHT6dXSQDrlrKkX5HHI/IH9fZCu4ep2NVXlKOBVRgsbIp&#10;CskYVmt/iATY/wBBxwPYy2rdkACk0B8qj8v8A/Py9LywJPGdQrX/AFfy6kgggEfQ+yM5vZdVi6md&#10;6FmtBU+ORFIDxuR5Iyfz6gbrbj/D2NIbtJVo+a/z9f8AV/n6DNxYNExMf+r/AFf6vLrv3Mxm7M7i&#10;zHGJFrIFMqMkhuyrpCyR6vr+P+I491e2ikHbivHH+r1/2D16K7miopP21Gf9X+rPXvYmYTsjPUST&#10;U+MyddQx1aKz0QqHekJ0FQ7Qyeg3vY3HPsvnsYnYNKoYr5kZxwz8v2dGcd65Iof9nH+x172ntyUn&#10;W3YOr+/3X2Dq66Rljqsvg0XBZQzElWmd6QeKQn+rx3PF/ZjYbnve15sLptP4UejrwrTu7lH2GnkK&#10;9BvfOUeT+aAf39t0MznHiACOT7fEWh+Yr59e9gBuD4f9f5+YnZG/f7u1c72ixW8Kd4qYFiRGkeYo&#10;Q8drWN3Qcf63sZ2XuDdwAJuVv4gH4oj9lTpah9eBPUI8xfdo2G6Yvy3ftbMakRzjWn2CRaMPzBNO&#10;vey/b3+IvdWzYZcgNsSbkw8YLfxna0sOfx5j03DvNjS5Sw5OtVI9i7buduX9xPhpOI3NO1+xv2MM&#10;/lWvUH8xexvuDsGqVLT6yFf9Etj4o+0qO8f7z172XetwWWxshhr8dWUkiMQY6iCaJlIOk3WQDm45&#10;/wB59igTxMKowYH0IP8Ag/1Hy6im72++sJPCvYXiYcQ6lT+wgHr3tqMTLcG68/Q3A9uB149JKde9&#10;8dBNuf8AXP4H+w97r59ez173IQG9/wAW/BBv/tveut9e9zoB6he/1Xn62sbm3u9arXqsgamoehr/&#10;AKv9R+3r3t3QcDj8D6/71Y+1EIonVEFB173KhI1C/wDS1v8AH28eHTo697VONbkfUWI5/wBj+fbM&#10;nwA+f+x0ogJ1V9B+3r3sS8c/7a2/s/7C/wCbi/8AvHtA+JQT50+ZHy9Pt6Orc0K1/wBX+r/B172v&#10;IEEtHKT+EuQD9foOP+K+9JhQo8vUf6sf6hinRnTUhHXvYO7npCJprqbn82+oItwf+Ke1aMroNGBn&#10;/Z/w/P8ALomnGoY8uvewvracXP8Ah9P9uef959+4A/5ei1l697ajT6lFxz9L/X6n8H2mY0JP+r+V&#10;emivXvfaxoOOOLcgfU+2CSo1+f8Aq/1eXVo009x4nr3vLdR/T8/7x9fafgOHTlQOve+hIlxyBf8A&#10;2F/9b3vrdR173nQxm3+93/3v37rfXvchYka9vrzc/gf77/D22zspBPDz63173lFN/gD/ALD/AI17&#10;TmcnB4fLB/y9a6977FPzbSB+b2BI918Vzkn9mOtU697zpAT9f9tf8H6e2tXWwB173l+2P9P6WP15&#10;/rz7rXr1Ove+/trfjjm5tb8/4j37V16nXvfRhFgCLafr9Px9eB/vXv1SD69bIpwz173kjp7/AI4B&#10;F+LX/wAbf1/2HvzMfPr1Ove84pwBawJ/xH+9H3XUevU6977WDk8cAX/rb+vHvxJpTrdD17334RyQ&#10;OLf4fX6fU/4+7ZAApx/1enp06I8Afn58PLy9P8PXveTxA/gf655/1/foq+IKf5v9X2fl1QLnr3uR&#10;HENIP0/qTyD6rcn2YxHv9eP+Dptx3Hzp/m8uve5YjUEi1uLgD6f6xv7O7Utor9n+DpExahY+fXvb&#10;jTE6Tz9Qb8Af6/8Atv8AfD2bwqXX7DjzPD/V+zr0dSaU8+ve8dTf+v1ufpb6ce2ZtRFR8+lsVBXO&#10;eve4Tcj6fUfi/wDTnn2WyV11rjGP8v8Ah+ynRpBXOcY697T9WLSn/XP+9+/DpxuPXvbRVgmNh9b3&#10;/H4/w90b16S3JAT18uH+qnXvaMqfqT/r/wC93596+zomk4/n173HT34dNnj172/UB9Y/x/5Fe/t9&#10;CCR1cCqkde9iLijeNT9LE35sDcDix9msBOqnqP8AB/xfVD8XXvcmvF4uP6tf/D6j6e1RpTrR4de9&#10;h9Xi0xt+CeOP6fm/srbgD9vTQPXvfKha7J+VBvyBc/7Ee2oyVkJHHpkYc9e9jTgG1UK3+ga31H0/&#10;NvZ9bEhdJ/Z/q+3pqUUp60697Ug5t/gf8P6W49rUqEFPMf6v8/RWeve/Nx/vv9j7alNPs/1efXuv&#10;e+BBsR/tje5uP639tdb6974kWBNz/Xn68n68f778e9de6978Prze9j6uRe3JBB+n+t7317r3vwsQ&#10;trEj+osQPqBx9Px/vHvXWuve+JJuD+bhrD62txccC/t5KlCoJFAf9n/V8unlo0ZUEiin/Zz/AKvX&#10;jQ9e9//W0P55SSf+Nf6/ssAxTy6ExOKeXW/x7bJXP1vf8fX/AG/u4GdPTLOK0697hlyb/X/W93H2&#10;dN6qcc9e942kv/j/AK3/ABX3sLTh1Qn0697x+T/W/wB597oOtauve8iyi/8AxH1v/h7qUHXhTr3u&#10;ZFKfr/S1/wDD/H22w/Cc16eVshT5/wA+ve3yjqLcH88Xv/vYPHtLLGOP+r7Ol8MgwvXvatx1QAwu&#10;bWNgeP8Ab+y6dDx9ejmFxxH+r5de9rzH1IdVVrfUc3+oI4J/5F7QPHSrjz4/6vt/1eh9bsCtR5j/&#10;AAde9u0wHj9KixBubX+gv/vv98Pb0BNRXpR59e9pOu/t8fj/AIng+xLY5/1fb1aWmnr3tJTH1te/&#10;PA+ht/h7O0U8eimcnVx8uve46OLn/fWH9be12nSoQf6vXpBIcU697lwkEj/Cx/3x97CgPpHRXIKE&#10;gde9qOiuLc/j8c/7f/ife249FMvxEfM9e9qBTbx2tawFuAf99xx7qeJ6St8R+3r3vOp+v5Fv9v8A&#10;0/339PbbcaefSeSmqlM+f+r16977sf8AD/X/ABz7tjy6UArgD9nXvfXv3Vuve/e/da69797917r3&#10;v3v3Xuve+BNuf6cn/W/PvfVOve8LW+t+L/Xn/ev9hb34Anh1sAtw697b6kel/wDX/wB7H+HPu3mD&#10;6f6vz6eAoOve2GosoJv/AGif9YW5N/pb2kkOG/1efSuE0qDwpX+fXvbROTwNB4uLfW/5v7Y1AtT0&#10;/wAvRrAav+XXvcbSps1rG3F/6f4D/Y+9AKCWJwf9X+r7T0YJpp173NpY1JFxYf14/PtTFMcDiPLp&#10;6OmoA5/1V697UNNTq5UWt+f9b/Yezu2IZQq+f8z0a2yAqAONeve35KNI1DD+nI4/I/x/23sRW8KI&#10;AfXz6PorcRirde9xKiQRqbcX/wCKf19mLTrGvb5DyHn+f8z/AC8uqXLD8IpSv+r8uve0xVzuWPJF&#10;73JJsT+R9fZbcXjyDJ/L/L9nz6DlzcMwIr172zSyWvf6f76/+w9lLyMTg9FUjsfPr3tvaVy31Ki/&#10;04/Atb2yzlagdIpZdNRXP+rPXvfIObc8j/H8/wCt/sfbiyAinXknUih44H5nr3vMpvySQPwAbHkW&#10;+vtfAhIoPPpQAScde9uFO3J4Nz/r/X2cwRmorwH8/wDV/sdKAeve3qnIB4P1/P1I/wAfZxGgxj/V&#10;/k6Xoafl172pMfUupWxP6uDbkf69/ayB3jcD19ejK2uHU6Qa/b/qx9p697EbGO08B1/qIGg3/wAb&#10;H2NducyoNVScf7FP+K/b0MLKXxo1rxH+UY/2eve+5oAhuy8/X8/g+xbaBKdwFfPz/wAPz6clUaT6&#10;/wCr/Vnr3tpmptbHj/W4sbk8/wC9+0u420E1Sgz50oP5fOv+HoulUk1Hn+z9nXvcGbHKwJ/1Nr/S&#10;xsfxa3sGXlkiKagYPCnDpI8P6ZPn5f8AF/8AFjr3uAKdY+fqfySDb/C3sNTqEqPL/VjotkLKDjTT&#10;Hz+zr3vCzlWtb63v9D/tI4P+PsPXEy1ocefSXxADQ9e9wambj6gf0/33Psnd2Yn5+XSd3JqPLr3t&#10;mlkPNx9P6EfU/wCPtkSRg0B49JTInXvbNPcG9/x9P6n88+07uAST0ikbi3XvcC9+D/r/AF/N/wAe&#10;07srHV0gkYM2r/Vw697l0rhZRzbn6D6WPFv959txNpNDmo/maZ6QsaqfP/Vx/wAvXvZjOo6wQ5mh&#10;Y/RZ4uLnm5Atbm/sYbPdCNx5Hjwr/qwekF3EssDJTJBz+0flx/w9e93u9ATNWTYp/ouuEEL9CjIL&#10;gfW9/wDifcw7FfvIqshowyPn+fEeVfI8adQdzNtirFIgHrxz/q/wHpA9gyiHA5BybWppNJP9lgvp&#10;YfT6X92sbUh0RwR8lSqqpsbXa1gLf7a/9PclLdtJpWZQGxgf58/bjjSg8+oPktdLkrxH+Tz+z5fl&#10;1Tf3NlVf+IVGpQyyTO6NoFljvq+v1v8Akf1v+ePY40cB8EQAsdJ+gP1vwT/h7D11NKLhxwUEgV8w&#10;K4yBT7aVx+XThhDR62xivz/1D06qu3VuGOLOZG7q8YlWJkL3JBHKobjlib/6/wDrWL5QyFJF+v1/&#10;SD9CBc2sPZZJqcFqVJqOA4HArimP2ZPqa6RAiaPSuaeRP8ugT31Rx5CimJQ6Gj1GRorlybKim7AC&#10;4FuP6/S5t7EbCzjVpDHkC+r8EC3H/EH3G3MEFFDaaFWxT09PsxUjyxTHEf8AL12TOrnyyKYqKYr+&#10;QP7eqofkHtieljlmeNLGWW4VgQ4lcyFmK8ixGkqbnk/0B9rZn1Iqf61/zf8AAsfrb/ifcbwWRjma&#10;4Y1ArpoftrUcAa/I9tBWlR0Obq9MltUcDk1r2mlaZFK+fy4joidNRtT1rMQUZX1KNKq7er1FiCSP&#10;6/05H+uW3lpefpcm1vwB+D/j/j7N5F0w0HyH8/TPD5eQ8+iKjAdoxj8zjyAPD7c+nA9CjFJHBQn1&#10;Wcxrbg3Qg2IIH5+lgAP9595dJQA/1P0+lvz9T/sPaOkc7sjcVpnhxH+cHiKelc9GxQrGpX8VPPz/&#10;AGAeefQ/LPTNDV+aU6SRoD2kA8iyDUQzaG+htextxbk/Q+8sAIYfW5a5PJFjwR/vj7S7mg8AuT+W&#10;KkjKniPh4cK8M+RetJHMuTwWgPnj7PXqBlKlRA4XSoCmyklLfUE3IuNViLj/AGHHtUUYsBcMNKgA&#10;EWNgPrYE/X+nsA7g2MEEsc0IIzXFSBwpx+ynr1KG0oRbB3Na8PPGBTypw/wfb0X/AHJIHrZFXUFA&#10;Ym5AbVrPqCkD8WH5+v8At+8nCs1PILMbRrqAABsQDdRzexIHtnZrhobleA7jpJqQSKihOKVAJ+XD&#10;PV96sFubRk41B04zwp6ef5eX2dZdmZWTEZ6hqEkCjyx6zdgAdQazW/APBNuf9t7LDvrGsVnBRbXY&#10;cA6SeSLW/wBe3+9e8luXb7VaQyhu4jOSGotONSak8TnjQ8COsSubdrMV5IjGpz5fZ/mqc5rmuK7U&#10;H8vbtWmnpMWsNTKApp2tNNEzxrJD+t2Cj88Ldfpwf6eyoZukNPUuhT+0SLED+1fi/wDvv8fckhku&#10;kEiLTAGfn/g/4vqIriF1c18v9XH7eHWy71/nYsjh6aaOa4aFCfyf83f1KvAt/t/8PaOroSEBH1A/&#10;F/oR+AP9j+fZRdxghhQfljgfs/Pz+fTaxoSccf8AV/hz0MeIrCXVWLEFiRfn/WB1f0Fv9t7SnHmP&#10;J4JBFvob2Nv+I9hSRVjBJzTP20z/AKv9jo4tY1JDGh/1Vr0tZpH8HHp1AG97kK3A+n/EexF2+kR0&#10;kqo40rwGuLAAcfpP9faJqh6UJqK/zyejmOBWFCCcj1HHifmPTHDoBt+VtVHFJ45baSZLCygaWJUE&#10;n9VvqB+f6exJp8dFUkCwKCwuOeSf9SRzx+fad6hWNM0J+f28ag+g8ukN3aoV7R3GtPsHr8/ln7ei&#10;+z70rMO2qSV1YlW/csFvcmwdLgC/1/J/px7nybRWRdca3BBIIHA/qSPoPaGPcIlJDn7Kn9n7fL/V&#10;QjkgdSUYaaeQ/wBVT9nXdH3YkUqxTuNWsBlY3fjk6XFuACLsTb/Ye2Cr2tJES3jBYglTYklR/qiA&#10;P9ufdXvA8Z0ZVcen50FflUVP8uqKpqFGB/q4fYOhLw/aVBXBVNUq3067sPSxBJADNySfwDb8j8+2&#10;eoxEcSnXACSRcHTcWX8Ef6w+nssuZpq1Z9I4Clf9VPTH+Sm/Clc0DU+f+rh5/wCodL7F7sWqdTBN&#10;qCq55BZb69JLXtzzex/x/qfaLy8mMokdJkVT9RqBHo/B+nPP059kN9KVBbiRxI9cCvn+f+qj8O23&#10;l048I/l5/wAv59C1t2or6xonjclTbnl+fqygXH49gduXduNpFmRUhV7SKpIAI9Om6t/vX+HsI3Ju&#10;neh4EDGfP1Ff8FM9Cmx5XupKGpIHHy+eRx/2ehwxWPl0xszufobXJUWH9T/vPsrm99wtLA8ofTHI&#10;x9Q49JF/99f2Xy2ZbA/ynh/m8/5U8xjY7RHCwQgFvz/Z/qH5DpZwpoW39Bb/AIr7BD+O0000iyIj&#10;OhLISBcr9DrJH1/3359oXYwIYQcft/ZXOD619a06PWszFGGQgV4/L5jrN7UuK3lDGihURPAwJe6g&#10;BQf1G/P4vwPaNHDyCowSPs+zA/zfzHRdPGEJBNa8MHPy+37f25697mzdlzipENPIE9Wn9TXJvcFh&#10;xx/T2Ntoth4sbN8NR88Vp6ft6RG3MmeAI/1Z/wAteuHjQ/UX/wBf2K2F3g0tHGGmvJKAW1MLkspJ&#10;Df1sfp7lfbmCxBY6qKnB9AcU+fRVJbIZCVwBilKcPT0/1Y8um6oo0dwxUHT9P9j7bMrUHK1Kopvd&#10;kIC/6rkaeD/Xj/evZtIpYUJ/P1/l+zHVkhKA1z/lFfn6+n59ZYkESW+gHs0fR2xZKurpJjDwGUgc&#10;C/Pp02/P59tO8UCGvDh5+f8AmNOjGwtVkmC0J1ECv2nOf5enHB6LL8jezaPZW0MpNJUxxMtLMxJP&#10;6VWMs2oH8EXHu3DY2FTC4eBbBZJFBtaxAIBuT/Q+wPuFwZJKsKaRQnzqAfLH7OOQOJzNW0W8dnar&#10;HQcPiHz8vLhT+ePloZ/P3uiq7n7iydHTVD1GKwlTUQppKeCWYsEYxklhqULYE/S/0PI9qWsqgi2B&#10;IYE8D6f0P/Gvr7d2qyNxPqk+BhWtRXypnganJNAPl59INxvckinlStDXhUj5YH+o9Fa2ptMzypqi&#10;LIDZ7LILErqAKAXsLDVbn+g/qlaupuSpJJPNr3H1tzf/AG3+x49jSC2jUkkBfL8vyHGucEcMnNOg&#10;8bku5kPA/b6f58/aM8ejW7M2oYqaGVAq6CpYqugs7JrUKPoNPNvrbTybX9o3MyqVbkAEAAfm3DWH&#10;+x97dSmlFHz/AMlf9R/ZxJlbMzKoOSPP9v8AhH2Y+fR3+lMXPGwZ/IZEd9bEARK3KEgn6DTc8j6f&#10;4/QIN1V4oqKaQnSAtiWvYKOSR+f8P9j7S3MixxAHjkj860+3iT/qqDawh8Sft9fL516tJ6O2y2bz&#10;NDHoEpUhmChdRkT0KjEXH1Uc8cj8W91j/IXdnoqkEo/OhtVhdvyf9b68/wDIkCXDMoZsUBFPnw/1&#10;fZX0BkyztQIVJGKfn8+P+odXodL7ZjwuEhKx6GZV1cD6AX+o/wBf8e6hOy0TITVM6W8t2JAPBH5U&#10;f74/8R7UNKZhk+n24x+35/5uju1RkbBxUf8AF/6v8nQ6+yqZeNhLIhvdWbULc8G1zf8AH++/1iwz&#10;Eiv8jg/IeXzp0KbJzpr6eXn5Ypg/5eve0PVwsrMf0qb3JBP9bce9vMAlf5dHYcEah172wTKdZB/V&#10;yOOTf/Y/8T7aMjOtRw6uO4VHXvcdoze/0PFhb8e9dap59e9y6bhh+bD6/n/D/jfvXVhw697eFl0g&#10;D6H8fQk/19uqtRU9K4owQGP7Ove5kNS1+CwHBNjbn+gA9ug06VKaYHXvbiawhR6rn/ef8Tx/xT23&#10;IoERFaY/wdbdyENT172mMrXNz62P4+pN/wDD2RXT07QBWlf9WaeXRXcztT/VTr3tE1M+skn6m/8A&#10;rc8+ycn16I5Xr172xVA1ngmwP4v/AEvx7L5Iiqljw6RyAUNeve2qWMgn8/X6G/1+treyuSLBIGT0&#10;WMpHXvcJhYke2SCOPVOve88UZawtz70BqPV0UseHXvbrBTEC4H5H4/H559uLE5GB0pWCT0/z/s69&#10;7cUUgAAW/wAP8fa2MEDu6Wivn173JQNx/T+nuzOB1cCvXvc9F0Jz/S5/2Hvamor1o9e9xZmPPNh+&#10;Be/J9269173jjlt9f6j2st5KppJyPLqyuQMceve8FQxYkcfpPAuPqP6+zGI1ArjP+o9WZtS58+ve&#10;2CpT1G/55/4j241RkdIXHXvbY8f+3+tj7ZOkGh6TPFXIz173wEX9P9hf6/7x7YlcU8Nck+nTBVRj&#10;r3vMkGr/AIr/AE9pDQDPWgvXvbnT0erm3ANuR/xT3Yyoi8a9GUUYVQP9R697eVgCrb8/719fbP1X&#10;2U/P/D0ppjr3trqYiL3uRb/YHn8+1aSrItRx/wBQ6bcAitM9e9skq2P4/wAPe2xw6SOvn173jX6/&#10;091BHDqqAg9e9y4kv/vv9v7URkAU4E9PU8uve32hQhwx/Nv945/Ps3RtSD+f+D/V9o9enm+EU9f8&#10;/XvYmYAfuR/4FT/T+zb8+25iNBNfl/Ppm4zGT+X8+vexbQaqOMn8L/h+BYfT2Wz6aVpxJ/wDokuD&#10;g1+z+XXvbBVjhvyRx9P6i3H/ABT2iHHou697SlcpUkj+hH4/3n/H2lavhkDzFerRk6dP5/6v8HXv&#10;aSrF5N+Ofz+f6e0LA6eqnr3tK1S+r6/1/FgPrxb/AI17tIaRlmx5ft/zfbnp0cK8Ove2mQWJH+At&#10;f8+0DHUST0y3XvcV/wAf1t/sP9b3odN9e9xG/wBa3P0/p7pSkQFM9b697xn6f4Af8at7Y63173iN&#10;/wDXP1+t+f8AYe7CvAH/AFf6vs691730Ppb/AI19P6e/VwR5de69797rx69173737r3Xvfvfuvde&#10;9+9+Gevde99/X/ef9459+691737knn/Y/QH/AB+vu2CM469173yt/qSfzcf77+vvRFOvde9+AuOb&#10;Dk8f2gL24/2PvZ4AEU/1f4evde98uTwCP8bXI/2/vQNOvde9+UfXni7cW+t/yb/77/eveiCMHr3X&#10;vfY55HAPP4vf888j37r3XvfL37r3Xvfvfuvde9+97r5de697978aDh17r3vw/wAfe6jh5f6v9XHr&#10;3XvfIC/+++v++/w9169173zXj/ezbm9/zf37r3XvfO1v9vf37r3XvfRsAfxwbf72ffuvde94Pfuv&#10;de9+9+69173737r3XvffuxWi1PXuve+vdevde9+97YAfPr3XvfRNuT+Pp78NVOvde94mJ5tc/wBP&#10;6nj6Ae7ZUCvy9Ovde9jr0Z1ZkOwN3YkTU8qYOCsglyFUU/b8KuGaEEjkta1h+PaS8uxFG2cgf8VX&#10;7cf4cdDbkjlO45k3ZEdT9NGwMrUxQZ0g8KtgetKny6972EevNlf30qsTgIKfwbZwdNTx1S6SsEy0&#10;qoIoFKiw4Fjx/rj3G25XAtkadyTI2QfStft8/wDYp1mfDArIkSCiKAKDgBSgHyH+rz6hVtWlFA0r&#10;cseEXi5Y8CwPuwHYGbweBy+PwOCQ1VbHGKOOmpE1HXfSpIWwA/1/z9T7BVzBPcxNNKAFbOfT1+fG&#10;tPT1z0sZ0VaD06CfeeKnyeIrKvJTpSUcX+VSyTPpVIowGZSfxwOT/tvr7sr67x2dNFBPlMe1Jqij&#10;I1m7EG+pmjUgAi19Q+pHsMeFH9WPBJajAg/OgAp9voeAPQS3iaNkZF4mn+rz/wBR6pe+T2+Ni09H&#10;mcVic/RVsvjrYZ6aPhgqksU8jgliWbSvP1sPqbkNPkf1VT5yKj3NRQL900bU1fZTqmeG1mYLxcg2&#10;vf8AB95t+w/Msy7dJsV6aotHirTtDVquaHiK5ApUeeBgF94Tl9TuUfMVsO5v05ftGUJzxp2/s+XR&#10;Tf5enzUptpdkbx6I3FkwtFHVnMbaLzAx08M7+OpETOb6BZPSBbnj+prtzez3o5ZY2ieLUwYuF/tL&#10;9TYAfX6cf4+8jWYkB1NRxpX+RPypg+WesV514mmD5f5/s8q8MdbE+1t+UmZp4Z4KhJwI9Kev6ow4&#10;ZTc/69v9b3Cp4CoYliTGgCtzzGnIA4vxc/n/AA/HthpjJg0op/nwFa4x+zpETnTTpRzTLdSANMzk&#10;sPyHf+0QP62H1/wPt0pH8MqgyHxaLamsV1Oxv/je1v8AfD36qGOnDJp/LB+31/l0kuoy61Ud3y49&#10;N9QpliciNfJqBKAlW0oL3BP+P4/3xUUCrUenSf2lvZOC35v/AI/m/tPKq/EOP+r/AGP9R6RMNOek&#10;9NI9L6i4tLILNJdgv40/m3+9e5cFOZGAERRgQEIYDWvIf/C/+8/j2yq91Vx/q8+tB9DVUjH+r/V/&#10;h6hVdSiRMHl8sZB8gtcxvcGO3P0Fgf8Ab8e/SYzy09Qs8eqOzBLIDMEYWOhvoQB9QPbjs4AYcajz&#10;/wBX/F9LEmSWgrn/AFf4Tw6hR5U0tXTGlk0MSDJ+4wpndPUvkVeQWseSPx7BrclGcc8lLV2elDwu&#10;knjOl42c2Uf0Kj6/7b2Y29yCgOmhGKccVoeH+rhTB6u0LGtRx/n/AKv5dDRt/IRZOGOrpSVnKSJL&#10;EzjVHIFGq4/IY8jj2MvVzmoimiilRVE3mKE/52GQD9tF/wBc/wC+HtFuMtP1AaigFAPmcGvD+Xpx&#10;6J5LWNpGj0+WPSvz/wAH+z0C/csv2MNJVzQuzMpgWcfqppY+fOzj6AC55/x9mEqNt02QomCKAZGS&#10;TySLxH+3dtKH+n0/2P8Ah7Au5C4uMhqVBxxr6cBWvlmhp616DFxY3AutSigyCK8cgY8xXj+Xz6LD&#10;g+3Y9u16xVzSTfbKyKsBXXIBNZTLITbTpJcEccfjj2VPe/V71lW1WTUNHFUvJFGAVWTxgBI1Kj0j&#10;jk8X/PsNzWZ1lycA5p88CuTWp8hw4enQv27VBEEJoKefzrUn5dHb2h2pjK+lpYNdMKh6aFpNEqt4&#10;ywuWIPJ+v059hXnNrHHiab7UKz2aMR+tVnkBA1SAWIW12X26tuEoaaRThwNf8noM1HR1AIwlGAFD&#10;/qPr0JeNzkOQssU+vSbMWUrdF/Og88/g/wCB9g7uHBvUNHV1BSKaeQt9xGzAqNGltX1sLi9jz794&#10;ANNI/P5fMnP+r7elVs3gtoTh/m8q/wCDFPtz0p4pVIKrc6OLWH+8EfX2F+bCh5NLxTMZvJVRqj6d&#10;WkKpDD6q2kcX/wCI9tvECMDhx8gfQ/t+R/PyOlq+lzjqSP8AWsPx/X/Y+3rZ88c8kMCoFkSVI2kB&#10;YNTAkSeHS31AIuCf62+vPtTaRVYBONfM/b+f+H8ukssDCQsueJ/1f6v2dY5uEYn6AHi17m3s5O04&#10;zjkSWoKvLOI1ZCQgMfjDB1b6avxcD8+xTYQrGAZq1pQClfi/zeXn9vQSvm8ViFwBjhw8h/g4fs6C&#10;/chauUww3VIi0nkHqbyI9jGy/wBD+efx7VtZWxqVnQ+sx6WjLBgxD6Wuw/oDf6/63tVdR0hDcPU4&#10;/wBWaf8AFcOkUURODw6TNDSSNrpnH7auGWRVZSoKFlKpz+frxa/sL83TSVEjs0KQqJFCxf27yksg&#10;XV+b2P8At/ZSy17aUoOB4eZ4+pOf2U8+j62RVTBrXoQaCoRI0USGUlWJkFrftgKxYD8D6XHsOajE&#10;smrWheSN3GsWQcyamew4sT9f8OP8faRz3afmTT5f6vT9nS9GBI0niM49PLpRJUKQDcaWAtzf6rwP&#10;aw2xgYJbCVZWCTDUCCqofqzDVbgE/wCw/wB49uxxFuHGo/2cefyGP59WlZqUWlCD/L7PX7P8/THm&#10;Mm1MpZdAJjOm5uzEfpHH549jdgsMpkCwwWAYrqKk6gTyLn68cH2bW4VEJajE5+X8qUH+r7KJENIe&#10;Q+h+X+r/AFHoFN1biMULGSfQAhLKr2ZdKn/Y3vyCPp/vZgts4fxBHeEKWskaqFFmtc2P9PZtGVMY&#10;qoAFTWuKfPh+30/aUrgV0IMefHh8/n0RntPegZKmKKvLiNWmnaQuQVB0RhQAeSeeB/t/p7E6ioUC&#10;o1uXGpgOLrwPr+LWPA/2HtNc3johauFr885pj50HmMHPkQY21tKGFRUn/ZI4ca/M+XRKt1bsaonn&#10;gjZlWndI4ndVtHKEs7BSbG5ewLDmwJPtm3pmYsTiXm5difEkSEB+FLNGLWJsLXsfyffNf7w/Pr8y&#10;8zNtNo9YLMlfPufOpqcOOACBkU4Up1c+6v7Z/uDllN4uY9NxfgNUjIjHw8cjVxP5DqyT4QdQyYPA&#10;vunKwKmT3GBWI7KrePHagKcoWHHlIZz/AIaeL3vWb3TvOLKVFWKWY1EEcjS1sGphJClmjjkiBNyg&#10;LFT/AEP+wtAG3xhTSXsNMEZHCtPhpU0+dfka9Z+bPZrbW61FMdWX08QhiRB/ZUC/9Rb6n2VrXOaZ&#10;5YneooIpQBqfVoeSLR45IyOUIAt/Q/6/s0QIX0se4/zz/n6EcdDiv+rP+r/i+s/uXsjIFpXgLmFJ&#10;ZhONBZEMoTxRgk2texBJ/wAf8D7a3CIChBqcV4VpWpp6U4/MevT9FPE0/wBX+r7evezcbH3XJI9I&#10;s03gSARL9wCSBZLFpP8AEsVMnH0H09hG+tloccf8+P8AL5+fRZdRA9wHXFlBB459iR/EIqidKiph&#10;R4olSVmgJTyyI5Aa3+qsDY/m5+vHsraJkqFPH+XRcVI4dY7EfTgnj6fi1/bxUQUsFK0VNpRcxWpX&#10;U/l/cjmj0NF4ke11OkFrfkj/AGPtMrNqB/gFDTFDxqeNfT8+m6kcPIfs+fXQNzzf0ixtwR/t/alo&#10;opYqWPQAhmmf1RyBg8QVXlDpcWGngA8kXP1HtMjBpSfKnp88Z6SuwJJ64Nb8n6c/8QPYhbcmSWOp&#10;ao4qI4WhAcIuosn7R1D8BdQXjk/7f3SRTxXhX+Xn9ufPy6QTnNB031QIKaeVLBjYnj/Yf737X+Ke&#10;H9ySmbUkJFCzPcSukoHjKMw4Ki9jbg/4+9SBlpHTJGrhUAgZrw8/IGp+zPRfKTw6aKkMQPJcEnyA&#10;AiwKnkW/x/3r2ucHjKmpWjijQqYTEtTKjX8nnjLq03J4sHUkfQWHNh7q2kNr4lq0FOAHpjjw+f2Z&#10;qV3EtCa5/wBjpL5XIwUqVLyuNBDeJDYeuNtJVSbfQ6SB+T7Cztaes3DmcZgKeFkXMZeioIFRSyaZ&#10;6hU1Kq/Tjm9j+fr7NduVYYJHJroVmPz40HH8uPpjyD9mNETSfwivT7tyKDHYySslcHwUrTVEjn1g&#10;RRGSRmY/7H2Nm/KYQwUWPhTxLh6Smo4BT/hKSnWngQqfwV49XBt+L+/bSvEt3Bj+LNa1qf25x5no&#10;tgYuzOfM/wDF9BrtepM8lVXsxLZOeeqk13AU1E/mYIw/1PH+NrfX8IjC0K1FVS1FkKBVRy/Oqbhm&#10;Mi3/ALR9QN+CSP8AXMzRB4dM1rw4A+VcjhjyqPz6tM2lDTpSZesaOlnTU4Laguk6T4wCAVFr8fT6&#10;H/XPHsZw0H2/hkvqjjZHJDam1qUW5P8AQG3B/wAfZlEh8NSBii+nHj/hz0RGmqo6LpUGf7+SaNri&#10;eokeLTwiokmojj6XH+q+v09l+39goauR2WEzOy6ERQbSLGjCQSgj/Um9z9f9gPe7eRozQmg88cCe&#10;FM/Iiny6PLC5KU+XRito5R/tY1dgo5dtTKxGsixUr/Xjj8X9l/j2RQPVxzrTtGIZA7QtrZkkKmKN&#10;VJ/ADC454v8AgezAysVYk5yK1ABA8vU/tFCKevR99ZVKk9CMa/SoFwdX6So5I+pJH+wPt2z22JaW&#10;FnVdVVTMAGFgV1MoVGJB9L2sefpz/h73bSK1BU8PL5DP7BmtPLh0n+oBPWClyCzEW/Q5JUkgXPPP&#10;+v8A4e03T4V6cS+SnkE7IAGF0Lo1wgsn51NYj8/7D2pLx1Hdj/V/kHV/HFePUzzhraShW5vf8EfX&#10;2Hu9NljM0cyvDrMshKBk0TU5kFnR3P0Atx/iR/X2YW12YGqpx+3hw/w+nDy6Vw3QqFPDqVBOPpf8&#10;c88H8+yE7/6WEU+VrIYpaaeZ4TMmkeNlCWiI1ADWCW+h4Fja3sWWm8tpCHKivl/q4/ljpYYVnHCt&#10;epoIP0N/ZStwdez0la7qwRk1tIRqEetbq6v9B/ZIP+I9iS33OKWMLWlf9WP21p0XT7YCTTH+frv2&#10;naXB1NCyz1EcyFWdEVipUuE1HS3/AAW3++PtW0yMp0kcPL/Vn+XSdbJ0zjr3tzlxLVCMVX1iaN5D&#10;6VdRa5ZQbG11Nhf234qq1NWDX1pn5/6vy6da1JwDX+X+fr3vhNFNSv4XjeZUCI6yL6laQ3jlVrcW&#10;vbj8n3sEMKg/mP5Cn+r9nVHjZSF4gf5eHXvebFZHPYKfXt/cGWwlYGMqmlqZIgJUN7SRA2INyv0I&#10;I/w92ljgkGmeNWU4z8/Uj/LT9hPTXhTRACJjH+ePz697UFb2ZuCttDv3ZuxuwqGNnVzuHbWNqaqR&#10;GAIX7+mWOb+vq18cn36CBbfu2y4mtm9EdgK5yRX+RFOA6QX0Md8hi3a1hu0yP1I1b/CCR/q+3r3t&#10;M1OyPiFvOW+5+r9zbHmlVPNV7Fz3lghdxYypjc2koAHJ06/+KezaLmLnSyI8C5juF/hlTP8AvSEf&#10;5a+vQB3L2o9r95q0+2/SufxQOyZ+ypXj8uuvV+CD/rj/AIkf8U9hzu74UdM7ijkm6a7tgfJMuul2&#10;12BjGwFTMXUlKany9M0lKz3svr8YJP4Hs9sPcfcoHCb3YlVPGSJtaj5lSA9PsBPUb7992jZrlGfl&#10;Tc2jkNSsdwAyn5a1AYelSp8+ugW/tKB/SzXFv8bgeyHb/wCnd/8AWtbJSbowNXSIraY6yNRUUVQp&#10;Pokp6uDVG6n6gqx9yZtu97du0Qls5AwPl5gjiCOIp8x1jbzT7f8ANfJkxj360eNK0Eg7om+autR+&#10;Rofl1y9hzESD+kgfQ24v/t+fZuucefQMdAwzgj1697dU/SD/AFsSR+eLH2si+ADpsDT2/wCr8+ve&#10;5EZ9Q/4qf97Ht3q4697UuON2H+uv5/1vr7bf4OlMHxde9iXjGvCLnUPoAORwo9Nj9OfZdPQOCPQH&#10;+Z6Nou3Sfn/l697EXGXkpZlBP+bBBH4FuSf9vb34ENnhT/V/s/4OjhfhJ697DzckAZ2H6geQeeT9&#10;f1H36KQK9XHyPoPy9RT8/wCfRVLkkkfb6fsH+o9e9hZX0trgj6XH9L/7Ye3GlDVFOPzr0WyqATQc&#10;fz697ZHhCi/+uDx9fz9fbLZXpspQHr3tmkezta4FyeDf/YXPPttgKZyem5HCL6nr3uC9Rz9b/wCw&#10;/r9R9fegABSnTHit5/6v9Xyp173g+4H+HH+Nj/r8e/U6b1mtanr3uTFU82+l/wCv1/259+oDx8un&#10;kl/iPXvbpBPYgE/0/wAR/X/Ye2nUcBkdKFdX+HPXvb9TuHAvb8C5H04/PtBNEFyOJ/Z9g6v173N8&#10;P9f9fjkf4e0tfTr1Ove88cJ5t9OPotrX/wAR78SKDpyi0GM/4f8Aiuve5H25/wALf8VH9be65PAd&#10;eCkmgHXvfvBb/iP+K/T36vl16maHr3vC8P5I+hNv+J/3j3YMB14UGCK9e95I4btz9OPzfn/X91LC&#10;mOt4pQf6v8vXvcz7YX+n05/xt+B71VuvVPXvfhT8834Nj/tr2v711rr3vzQH+nH5I44tc2t/r+9/&#10;Dnj1cacV/wAHD/P/ALPXvfQhFvpzzxa/A+nuyU1j8utEANQZ697kxwnRbj6/jm/P0BH/ABPszh4k&#10;/b/g6Zk4k/6uHXvfboATa1wtx+f8D7P7XgCPXP7P+K49ImwoHXveSltcgf1/234Yf7e/s5iDCMdV&#10;Xr3v1RyBzwPx/Xjnj2nmNR+fSuMVP2de9wLi1xbTZfrYcgcmx9lcgPbXjno1twaAnBP+r/MR9h+f&#10;XvbDWi0h/wBf6f4/T/b+/Dp5uPXvbRVfoIJ/BHH1/wB9/j7o9T0mualDT8+ve0XVA3P+JP8Ah710&#10;Syceve4qfU/7D34dNnr3t6o2uyDn63uP639vJ5fb04uQevexExLWUD+v+PH04/2Ps3gFTUenTZB4&#10;9e9uVbzCTck88ccC/HtQeGetHh172HuRW0hJ/tEfj+g49lr0rjhU0+zpscKenXveGjNnHJsTxYAj&#10;g3N7Cw+vtqncD024Gqo697GfbLE0YH9CPr/vFz7PLQg1r/q+zpqSlB65697Vw+n14H+9/wCt7XJp&#10;0gen+Hop889e9+P+3uL/APGveyARRs160eve8Nja9gbC3IHJte/H+29pKGlT17r3vwBAJJJBDHgf&#10;7Hgc/wCw96631730b2/w+trWH1+nv3Xuve+7A2v9fqPpzx7917r3vla9hcixJ/pfi1r+30ChC1M0&#10;PXg1CfmKde9//9fQzmbkn/E+y9V8j0I2PW/x7bJGP/Ff6D/Y+3Dx6YY5PXvcVmN/qR/Qf4e7CnTV&#10;eve8TNb62v8A0HvYUnPVSeve+r/W9h/hxyP9j719nTRloaDr3vsMByLWH19+oR1tJCTQ8T173Ijl&#10;P+wsP6cfjn3VlB+3p4HzHXvbrTzWtY8cH6/n/H/b+07LqwePSmKQ1FOP+rh172pqGp/SbgEG59XP&#10;1/31vaKaMCurz/1A9GsEyg0Pn/q/Z8+ve1vjK1AVBYAX/LWtzcc+0TRsM/6v9Xy6P7SYAHOade9q&#10;772naEqZV1aTbk3+n+P+v7rGjagwGCR/q/l0aJIjUNcHr3tK188bFtLBrH6g3A/w9iaxQha8K4/1&#10;f6vMZ628gZcefXvaUqT+5/gT+DzyePZ9Cox9lei2c91Ove4g/Fh9Ln/b/UE+1vhLp7hU9IH4Y697&#10;cYCSV/1ueL88kf8AFPdCtXJwKf6sf5fTounwT5cP9X59e9qWj4It/vuL/U/4e6v8R6KZq6mqKde9&#10;qCM+lAbXufof8LA2PujU8ukkhUntz173nH+H+t/Q/n6e6cG6YrSSp+WfIde99/X6f7wf9tf3vp7j&#10;x8uHXvfvr/vv+I9+631737/evfuvde99e/da69779+63173xP+t731U1697wuP6D+o/2P+v791oG&#10;hr173An/AD+L2/r/AEtf+n/Ive8g0P8Aq/1flx6eAIJB/wBVf9VfLj172xTIWP8ArWP0P5Fx9PaO&#10;Yg/t6UxUwOve2+ZQo5tfjj/H/fH2yaYB/wBVOjW3NCpPz/y9e9t7Aar/AOv/AI8fgi39PaaWTuKe&#10;VR/Lj/q+XSstQ4697mUps3144P8Ahe/tyGQLny6VxuPi+fXvaroyAFJP9kWNr8W4F/Z1aSgGin5/&#10;8V/l9ejq0dCtAc8eve3dpjpIP0Atb/ePx7PY9wKrRuA4Y6NRc0WleHXvbJWtcN9P9cG4/rwPbv1e&#10;pgpPH08uP2/t4dF9zOSKefXvabmH1P8AUE8fT2xJQvUdEcpqeve2acMT9eP+JP0H+x9tHj0iYHh1&#10;73GERv8A8SPwf8T7qVB6aaJWweve5KxfT624tc/8V5/33PtQiIe0j06v4aDFB173lSIXtx/sLn/X&#10;t/vHs9tIyFqf9Xp/n+XTyLQZ697mIpB4Fv8AYW9mAGa9Ode9ulMfp/sf969mdtlOlUZqOve3yj1B&#10;lN7/APEi9uPa6IFnx+306Wwcc9e9iTh5fQovpI4H+JtwT/r/AO8+xPYyaAKHh/sfy6FthLpUEn0/&#10;wY697UTQh1Jt+Bxz9LfUez+O41R6mNKfsP8Aq/2cdGkgWSLWcf4D/q/1U697iCnsTwOfxx7aNz9v&#10;+r8+kJAHXveKeAaGP0upFvoQT9Tzx/vPsn3GTUrH1/1en+TpiUg48uve01VwhdQA/wBf6C4+oI/3&#10;3+9ewFdzMWP+r/V/m/b0Q3BIckZp/q/1f6j172wVC2u34X68fT2HLglgxP2fPoubh1720SH/AKK/&#10;3j8gf6/sulNMDpLI3kOve22Qai30te31uP8AX9pT69Jm4V697bZlv/iPra/+3t/r+/Nw6ZlroNOv&#10;e2yWy3seV+jfS/tM2ei9qU9eve+NNKDMAT+bf4Hn6/8AG/bSk1z0jBqTXz697G7YWQFPkKNg1lWe&#10;JjzYW1WFif8Akf09iDbW0lXY/L1wc04/6s9JpPgDeY/1f6vz697vx+K2Wp67G42UPdlSJblhcyId&#10;Q4/33/Ee5m5dAdA1aYAoPL04fnj/AIvqKea4WWQjjqI4Dy4dBz2VFJJgKkIpYGKQNYfRWQoefdxm&#10;zYhVUtJKlrGNDxYjURY/T+nI/r7kKKSkPiVqTgHODQnPpTjnFePUFTwLDdFaHieOMfZ+w04fb1Q3&#10;8gszJhqrL0szeMpLIovqu6ai4Oo8Akkcjj8Xv7HWkpwkcZIBAUcNxbjSy8/1+vsqkmLvVSSa8a+p&#10;Jr5/8X889JpIi4LJWlaCmfmD6Y4f6h1UFuTc0k+Sr4zLod5pZyQFYuvkLRMLc6geF4+ov/rxJG8U&#10;jgfQMfoDa1/8fbkUBkT9U5/zetB9n+rPSKaqAFvP/V9nz+z9vS9xUEeZxtM2n1PELFyHKOF1AkLf&#10;63Kgn888/T2rcHWHyIxYHn13IBt9BcD+v+39hXfttFymBprgGlf8vlSnoM9G+z3CwXSBceQFK5rX&#10;50IwOIGPU16Jj8j9kGbB5ApT+pV8sbxjWupEs1nf6ix4sP8AG1vYmwyCVQR+VBOq5sT+rg/i/uKZ&#10;omgrGw4Hyp+Wa8af8Xx6k6I6oRkUzSlOHHjx9KHzzTqojNUzUNXLqV9SyBFUeklUJRBfkEnjk25H&#10;+ufecRXbgAHngWt/sPp7LZrzw1oGrQ5qMcaZ8zT5fzoOlFptzOw1tg0pWoPyNM/5SMV8j01T5oiE&#10;oFLMwvqe9wQ13uynjnj6cG/5945B/sDyPr73aAUahqO08PUEn5/LPp5Z6XXa6Uo3EH0/y14Y/M+n&#10;UjF1GpwxVirAnnkrewK6f63HK3+n0+vvnTJdiLf4fU2Fza5t9fafdWCouo0zWnmcflTFcnHEGgr1&#10;TbRqnrQnh/h/l5evn6Z4Z+p004Ksr3UAsUAZ9AD2Q88H8/j8i9/arpwAGtYfTkfX6m/uOLw0CVzx&#10;x5cBTzr/AJv5dSrYLptlGf8AD5Dh/q4YoKU6AbIyNUVUzG7G/pb9JLFjr1Xt9b88f19yGUMpHHKl&#10;fpcAH/D2iSVkYNU4Nft/P9v7c16WMKrp+3+dP83TUuqJ1YWuCCXa620EMo/rwLfUf7D2Du9sT5PK&#10;4ThgdQ/o2iwNyPc3cnbmht0gkPwntNBkaq0oOJp5mlAAa5PUEe4Oz0YyJivmfz+eScj7cinDq3T4&#10;F9xS4XL0FDNKA3misATfSsgEurUfoLXt9L8fX2UTd2JMbysBp0FzfTcnVc2Yf649zpYzgovA1oMe&#10;gxX8xw9KCtesct2tBFKCBQNinpSgx/m62/8A43djxZzC0SGdZ/JFTt6mKqC6C9nNibX+o5tfgEew&#10;cyIAV1IIK8DgW/w4/wB6PvdyuqR6fZ9n+qmft6JkicmoyDXzyP8AV5/aft6PvhagOIJF41aXP1s1&#10;+GP1vb68ew1qqoQTm50DURqte5X6AL9fpYeySe3MjssS1oa/kc+fHhX5f4T6BBQU4AU/1f8AFdCz&#10;S03npkvZ2ZASALWBH5YfTkk/4+1ft7NaJERmAXUv0+l/rfkf77/efZZParHQECorx40zjB/L/J0a&#10;xsFjLea+voaj1/YP+K6DDem2DVQyGMMWkRgOLEEcsB+OeOfyR/h7G7E5enYR6XQgkLYt+g/UqvJ9&#10;l8tu0aFyD5k0GaZz9h4jzxw6KZbtEkq/lmtOP+X/ADeXRTd1bDyUyVEaxsG0sFtp9YJsC1wBfjki&#10;3PPPsTcflqTQoY2tpPB+oJtZrWv/AIn+nsIXm3Tf2kZBBHp8jkDP5Af4TkslnWRjSg1cajhj5/5s&#10;H8+i3Z7YuchmYGOYkGRFcM1tYYSG2vVawNhc3J/HHEuqloKhdaxrewBPJYWHJtexP5v9fZWn1NuT&#10;EWIBJ44XPqaEgZyOGTUDpjxNPczCmeH/ABX+x1jwuM3FRuYpHlOlda3IBYBr2UsV+umwseALc+w2&#10;3CBGj6VNm5tpB+hJOpv8f6ey+S4b6ijeWB5A0wKAivqeP+cuxumvuIP2H5en+Ho4XW1NJNS05LsH&#10;WNdepjrXUQLKENiBewJ+n459lZ7Fq511CMMebGwN7G972/HHP/IvbF9P4kfhSEA8ajiTThx+VRX7&#10;c56F2zTwxEkgD0NeHD16PB11jYlhEhuxsBpaxQaeAy/QD6/09lS3atVXkLTrKzlSLBSOfoT/ALc/&#10;7D6eyvWEh1PQ+VfP5fy/z9C+z3KKJiZCAMZ+3h/g8/29DfSIIwRwBe4/Nr+w0rdq5+qopoXgZl1e&#10;lmvcqRcN6L/4fU/8T7Jbi/hiVvX0rxH7Mf5B1ubetvjfWH/L16mhlP0P+HsK67asmEWWWuLq4FvV&#10;wbcg2Fj9LX/33ASub0Ty0jyDx4EDy9T8vPHSZt8+tcRw5H5fL/Lw4dcvYY5DKNTyyiFiiBip5tcA&#10;nkj/AA/P+9ezra7R5SJJR3fLy8xn1P50xXoyiRpFDPk8af5f9X7eve2+iyjS1KnWb6jySR+NJIYf&#10;77+nuQNsVEZQc0Hn9v8AqP5dKHiRUxmlOvexfwefdQi+ThT/AEvZiADe/HsbWkwDKtDk/wCrz/1e&#10;vRRPbBs8P9Xy/wA/XvrwfZgdg0Zy9TAGLSa5E1fW9iQbKTc2N7i/s+TuYKvA5/4v0x0kEWpwowP9&#10;Xp0zZeqWipJ5yQojjduTYfpuPdtnQuyFjp6OaRAFRI3YhQeVsQWA/NrAE/09lW5XPhqYYxXUTj4a&#10;VBB9ccSQMVIwaYHHLNhWYtpNM8cUxkj9tTShP+DXF/mufJwbM2jnKGiq1XIVEc1LSKJLszyAxoE/&#10;NtX1AH9f9f2chpBFGEUqFVQmk/SwJta34/r7DMlsjPqK0pUgitRgV9RWowfQnFakjq5n8BVCA+f8&#10;qfPifLI86/LU3xNDUZyvmyNS081XkKkVM07CNmkknbXKXeT6E34DfS1z7TddU2uA3P8AQHgfi9h7&#10;Fe1KVBbSKClTQA08xX7fl648ugpdkyzMzioJxX0Bzk8c1zT5U6M3sbaSMYWMQ0gEBn1Ekkh1UeRd&#10;JsOR+LkfUc+0xNMdZsf+DG31P9f+I59n6UkVic57a+XHHGnpihoAM8ekFakA+f7B/q+XRtMHt5Iq&#10;SEtCg9F0Xi5RgeAAtybBmWxF+f8AYJPK1OqRvVcAW/1/9V9PbLgALHJxNaj0oBQ04Amn59HNqDHA&#10;BTOePr5V9K0H5dGp6x288NLE6w6NRgdZCptZmJjQSSAcC4uOf9iD7Ln23nFoMVMnkALRsSPySB+n&#10;UP6fX2H92kKpWP1pXhTPpn0H+qvQ45YsnkcSkYB/yf4OrdPiLs05DLJWywEKjIo+hQqRcyAEc6iA&#10;Abfg+6We7d8PUV1VSPKzeN5VHNw2q5uT+fxzb2RrcsO7h+XnT0r50pnPUpx2vYPQj/VQf5+rnMTR&#10;RUNHFFEoQaEFh9BYfj2S3OMalHkQs+q+pR/aP1Nrf1592F2y5Xz4+X8/sxkdKFtxgKP9X+x05+wN&#10;3JizqeaAE8E8D+ovz/rG/wBfadppGFWNTx+fGvp0qjDoQT5/t+38uvewyqqcuGuDbnULcf0vx/X3&#10;Zpa9pIz5fL/D9n+Do7tixXS3+r/Vw697ZGoCpZ7XBJsL/wCN/wAe3EOkADgPLo0SElRT0697hyU/&#10;qJAuCLfQfX/D+ntzxmpSg/1fLrbxlRQDA8+ve8IjsRYW9XN+Df8AHtxW1ivn0zQ9e95wPzwfoL88&#10;fi9j7UrgUPS2MFVCsKf6q9e9zYgVtaxuLm17cj+p5/2/uwz051731JNpvybf0PHAF/ofbEpoD9nS&#10;abDCnmOve0nkpdV/95tfk2+v+39klye+g8h0V3Ld1B5de9pye9/r9T/h/tvZS1NR6Kjx697iOLjj&#10;+o+vH59suuoZ4dNyCqmnXvcJ0/ra1vp9B9bWAP8At/ZXKCHYH1PRfIrrVW697wCBXYcfk8i17Xvc&#10;Ee9tbjUAwweI/wBXz+f+zuOHXJwoP5fZ172+0lAhUen/AAv9f959qYrVKZGOjSOEKvD/ACft697e&#10;0po0QCw4FhxwPxwB/vPtUsKKtAOlIUAY6974GNBayg/nkW9pZKhqenTMhOqg6979oAtpH9OOfx+P&#10;aeVm0/M/5um6kkn16977IIFrfjnkEc+2Q7Cg8uvU697gTEg3sD/rj6e3gdYqMdNutfMj7Ove4g+p&#10;P9eT9f6f4e3YR+otP9X+rPXlFMDr3vtraSD/ALxxcgWvz7NY24fLqx697aqlST9CR+P8SfqPd2d/&#10;XplhXr3tuaK5/wBb6f8AFPadj5nj00RinXvfERsbi1j/AMV9svUGo4dMGIhgRkefXvc+CC9iw+p/&#10;FgfaaWQaaDhw+39telCwrgny/wBXn1729wqBxb2WyTMTpHl0pAA697k8EW/p+f8Aefbfit1eo697&#10;bqpBYj+vN/6W9rraRyRSv+ry8/P5fl1Rh172nqiPkk/Ucf4fT2sacVAAJ6TMKY697ihf6f7x/vHP&#10;tprgA6QOPSdnKuF8j173MgBvY3A+lv8Aih9qRLX4DXpx2de5aU697UVEgutub2/1h+fr/sPayKc1&#10;IpX09fIfsr/xfl1cSEtjz697Ejb6etSR/sfxYCxHu00yMukGvD/D/q/1U61Keyn2f4evexbiW1IB&#10;/RSLm1/9cf6/549tO2sV8j/m6JLg1H2kf4P9X+rj72nqsfquAbn/AGFh9Px7YoNVFP8AqHSDr3tL&#10;Vy8N/rEj6AXtyRe309o5MsfIcMenDqhNM+n+D/iuve0hWjgn8kcfn2kNDWv+of6v9XHpw0r172la&#10;sAG4tY8fQ3sPTcH3XLRmoz6fnX/J+zqymoIPXvbPJ+OP999fp7SS/Gf9X+r5dUbr3uK/4/1/r/T2&#10;2vTXXvcNv1H+v/E2txf3rVRqcTjH7evde94z9P8Aff1+nHtr4X7ut9e94T9T/vv9690HGnDr3Xvf&#10;VgPp/wAU/PvxpXHDr3Xvfveh17r3v3vdM0PXuve/e9de697797qPMde697978APM/wCr/Vnr3Xvf&#10;h/W30/pz+Pz/AMT79TGrr3XvfL6/1HNzwfoeb+7CpAX8vsPpw691732f68XH9D/S1gT70RTiOvde&#10;98rDm9/oL/kG3uvXuve/XHAseP8Ab8D6f4+7EEjUT17r3vsf8U916917337917r3v3v3Xuve/e/d&#10;e697978DQ1691737/ff4e9/0v9X7Ovde99g/155H5tbn8e9de697zCx/p+D/AF/2Hv3Xuve+/fuv&#10;de943YfT8/717917r3vH7917r3v3vYUmpHl17r3vu3u3ht17r3vo8/1/oef9696NdNTw6917373X&#10;r3XvfBjweP8AeRx/vPux0+XXuve+BJP9T/QC5uf9Y+/UoKN+XXuvezE9IdAbk7UytO4pp6bCrMom&#10;rGRwJCvLRQjgMbf7b88e0d3dxwxks1Dx8v8AB8/yAz59SDyRyDuHNlwJTWK1Q98hHH+ig82P7F8z&#10;XHXvdueH6gxvV2LxGPxNGqyKkRJjQXkmNhI8hNrnn6/8QPYSe++qkNSAAcD/AFcanj9n2dZV7XsF&#10;jslqljYoI41HAeZ8yTxJJ4n/AFDoEH6ez8bakbbex8Fj8XGn8ZzUYlMq2Dp5EvNKzcfpF/V/rewr&#10;dqZZ3dj2qT/kp+Xy/wA+RPFRIQFwT/q/1Dpimj+4rpnmJFPTKihT+lnvckj/AG1vZi/j3hYtt7sW&#10;rq9FTX1RjlnlnGpoCGBlRD+CSbrz/h7D27zmW1pWgGMefzPyHp/xXSeWIlWata4/2fs6CTupJsts&#10;nI0dM0yK8ThVhPqmbSdCEE2K8cjn3cLtDNxtRLFMUmgEd4zf1wAHUGW1ho459X9f9b2DbUR/UoGw&#10;WPGnEnFK5Nc4x58eNAPu1qygkDFP8P59a13yy6vzM8WTye31mp8pFGWlpvJaGsjj9UyyREjS7D06&#10;gbmykj6H3O3zQU2Rw88KjWp/fUtYhm51ElvqST9P9h9ePeTftK81rLHMaUHZRfQgUHmANPn8q4Ge&#10;sUfdW1a+t57YcfIH5ef7K0/njI14KTtnL9cfLLF5aWomx9QoNFXxytJEy6qrRP6UCuCXXXbSbE/n&#10;6+yFb82RHL53jRVlOr8Agn6Ffpx/r/j8e8t7O6MiArinHFMHz8ycfbjGOsLdxg8GZsYrSnyz+3H+&#10;z1tlfFP5JfxTFYiOqq2qKJqeBkm1sGVioK6hfm17afz9SPZY6/BtQVL3Q6AxB/PC82/1j+D7M1/U&#10;Oc/yP/Fj0Hl5dFM8dRX/AFA+v5enmPsNLX8HuyLL0ETxzLreNHX1AqS4t6SPqf8AX/1vadqKYLJ6&#10;UOkyFgvIDKfr/tv8P97964ABaZ8+OM/lwz/k6QurUoD0uaKt1xjyNdlj0FuLq62tqt+P9f8A3r24&#10;U7SRxOUNgvBs1mt9SNI+v+HH+9H2yWoarmv50+zh/q/kikWrjSahvTP29RpxDNIqzJZhyCy+m638&#10;bFj9P6H/AB/1x7UOMqpPtmk/ZdlGq7E67gXEYH1/HH/FfbWlscePl+Xr/qz0leI+LoAPp/s/7PSa&#10;zFNT/cKh80aSaVsoOgDVzIGXj82P+APuUaxpqSS8IeSSw02aO0Z9babW5H9Rz9frz7djhXTpHaM/&#10;P7P8w/L81tvbhJAVqABknPA/5f2HH5sktKsNbHeoCxxHUChV1eUjQCyt+Lfg/wCw/HtCbkxv3HFR&#10;HaJo78XeMqxNnB/rcG4P559vW8aQEx14jHkcHP8AL7fs8yd2zI6GM5zw/wAPl6en2epK721lPH6q&#10;eTXKsmljwrqdAIRlHBHIsbfT2pOvKGGlWcvL4Yl8SryqaFVNI0t/UfS1vbN2FRgoNSSa5r9noAPn&#10;XPSC5thBLqgXVq+0+f8Agzxr5dJPtPKVVZT00McHmmJlbR42fWW9TKygfQ2/2/8AT2OMWakptKRz&#10;mYAEekjxqpS4Y3vz7JZIGYVZcCtcE5/yfy6ZktklUhhwz861/L/D8uHRU5tp0+Qd6iaijo2laMnW&#10;Cs0jRyhXVbcafz/T68c+2jN5OKoCrLeyIxkWHT6xpI1uD+R/sfaAxiGqChVvKn8+P7DxGRWnRelt&#10;QnSeP8s5p/s/PoRNnYSehLSQ8yGWNYZqtn9BUhlhjYc6W+trAE8jkews3HRUFXRytTK8TlePMt7y&#10;LbgrzyRyD9PZdNaqGrwHyzQ8T+R9cnpSIJUddRqvA+tOP+x0YHaOYydNVLFXGKYXuPA2lfE4Kqyt&#10;f+yRZgfZaN2YdIqSWCnVjO88kytUsFVQv7Mij/G97j+h4HtLQp358/Ko8vn8x/n6NYZjHcAscU4A&#10;f8X+R8h5+ZMFi6xqizto0BEW0R1ElhrUn/C3+8+wDq6aWGR6nTEIzF4J6aUCVA6MUBiK/UMOfrwR&#10;f2zIpIyceeP2cehEtNFT9teH8vl0olINgP8AXB/3n3n23SyPWxCbQiefyioFzc/pMcqr9bA/X3az&#10;FG1MOGa/5Dj59NyHBKiuCPz+z/UP8nGZtKN+ePp9D/sD7NrtqmqJaeBJH1KRIQbF9IYakUOP6cEc&#10;/T2f24ooEjVXJoONK0Hl8jgHoIXq0PaMmn7a56DfNVUMDSyKoVk0KbkICwPqNj9b3sePamlD07Mm&#10;hSutmdnHp4X1ED8Wvf2vmBY0Q1AHn5D7KVqem7e3VkDuTU+nlnpPRzJUaWDlW0RhBG1mN2uAWB5F&#10;uPrz7S9XHVVREwuQWAQk3JZABqJF/wAfj/Y+y4upbUaDzoB6f7FTTzofyNIljppoKn+Qr/q/bTpQ&#10;UzQUy+LkBQddrqAJCbi3H5/PvjTYjXJqlVZ1ZmLMC1vWbHgD6Xt78IayCQDHn9np+3/i+nCgNGGP&#10;Lhx/z9eqMssUbIsnjZVGlTpvdRqHJ/qL+xDwmBMchi8KgMFsQbst/wBZuCQb/k/8V9veGCihfT/i&#10;q/Z5enTsChUz/mP+x/h/Z0F25t0RePzCoe0bPqDC0bEgaAAQD/rA/wBfY14TAxQLGXVbFR6lB031&#10;W1Af1/HH49mcSBYQFAFTk8T/ALA8/PI602pya4H8/Loo2+N/yzNMkEsjPGzN4n+ugJqYFh/Qg21D&#10;+lvYnY6nW8IsSgBUE2UA2+lh/re3dQVSRx9ONONMYx88efEjq8EB1FpfkcZ/nj9n8+ig75zsohrB&#10;GfHUF9cisGZnjL/UsT/ZBP5v/vHtW1DLSUvp/XZVsbgatVgL/j6/Qf19w77pc5Jynytc7pUaqME+&#10;GpZv8I9fsx1Mfs9yNPz1zja7YgPhBg0hpUBBQmvH0Azwx8ug36i2RXdr9l4vASFzSzTmprJlJbw0&#10;cPrlcgAc+mylrg/T2VjvHd8WIxhQTRyv9xomiDOgpzp0O7MvFhwbE/1598rri6m3bdZbh6nWWep4&#10;mpr9vEnIHCmBjrt3yVscVlBFbwppjiUKv2AAD/V8+th3YGAgwmGoqSCFYoqakp6aHSECmKFAiaQv&#10;04AHurrc+XGTr81UW8AgUlZGldWlZoyamMFfSwYpwR+bH8H2bhdASNc6jUjjQeVf2/6sdSqihaIB&#10;joQvbCUhqsfG1HLI85QeUAATNpXxGKSJb3tpY3F+Pp7uNQlo9KV/1GvStQKgde9yMbA9kDJIoqI0&#10;9SBlZFq2EayAD6ABtfA9szy9/b+H/Jn/ACevThPXvYmbeqq3ESSwQTxzpHIj+JzqnanEYcPG31P5&#10;/wCRj2V3CxzDURpr6cK9NuAwyOvex527WvVxkKWQx00AVAWIYQMYxGhv+vV+fxyDb2QzoFNDmtf5&#10;9FsyBW66NuLj/jXHN/Y0UMr1gp2ii0AU8bJGYhJHBPGrIja7G3IsR+f8L8kUiKG8N8iprXify/P8&#10;v8BXMBSh+fWD6X5/qL/4e1lSYrX9o7/thjUjSr3V3qdBgY6TYEISEI/xHumtXqtT5eXkOP8AP/Vn&#10;pBK/EevWB5LFrc2sb/0Cnnj/AF/auNGKWWkUIzS1MqmqZBZoImqdE6OrcEji5+oBv/T25EUMZann&#10;QfM0qKf6v5dImOM9QTIXEnICop0g/Rjo9JFva5w9Loq4EkjdopJSsTx6dbMQ3jLqxHAC6vp9f6fX&#10;22V8RSBnhXH7fUZyMn/MS+du09MtfOFgkdZERkjJbVeygCx0kc/U/UexroVejpZ6yJQRLEyU6i50&#10;OSfJECBaw0lhe5H9Bf3tYVUhDihyf8Hnx9fL7QOiMuC4Wv8Aq/b0EeRqFrqqGklN9EiPMCfS6qAV&#10;c25tchf959g/skjdHbTZHSZKPaNDX5OWFwfFDWQn7ahdC1gp1MwtfmwFr+1FzGYLJYGABmKg08xx&#10;PzbgM0wMnownbwbAr5uQP25P+ry6XW7Zf4TsuSmjkZZ8rJT42F7AuyVbAzX03/3WHN/as3FVV9fX&#10;NLriD1EU19RIZ3I1MzupI+nJP9n8ezCCOKOOlMCn+HyH+qvSOKgWh6YcJBS0dIsShtMLpYWBAX9I&#10;VVa35vbjn6/X21Y+SSMwHSyAJIhF2jZLhQBIrX4PPqv9eeB7UJ3NX1zU8PPOP8FDwpx61NQp1NyK&#10;I6TD6kNGy2s+rQ+r0MeD9OR/Q+1lT5ksmkN5ZdLRaZNKsHVeU0sDbnnj+vsxQ0QNQUOR+3zzXhUV&#10;xw/YVvFRqjz6DWu2+vna4aKNWV2kjuyBWFhIrLwfqLg/7e1vcCtqoq2L1xhHeEK8bx+OQegxaoyb&#10;fgXvf8Ae00pIehzmvH8/X/VXpyEFDX/V/qPT7iaKShe0crGNJNMUiSCRCoYSWcAH6E2sB+Txb2jx&#10;gYWWZkhIZPJMGQrGhUuAxOv6NcNbj/W928RQdOrGMUqcD1/P/P0u8agpXpXnLTDxByPWVjJJZgGK&#10;nSAq/i1r8/j211WM83nLHU86CT/KF9SNFZXiFrhmAJ45ueeB9HRoBFK49D6/lgdVMhr59TIa90CA&#10;BNMZ8f7QNiH5WTk3Av7Ynwbt4gSBCvMbSRG5jPqKa1BAIBUfX/H8e1dBSulq/wDFfZjj8/n1bxjT&#10;PU1csg1gPGZDwQsiizC66tJPINj7iZXbdO8CMsfkk8ZMyvbV9LMova4K3awP4/p9arcOjUBOmtfl&#10;X5/yFaeY6UxSknqXRZN3kZZCqjWFjIB5H1B4/wAePZa9/bViknkhMCyI9NFIdbEgESsjD02va4I/&#10;w4PH1WxXuhSR5Hh5kUr9vy/Z59CiykGkHpaUc3kjVj9bkG30/wBh7J9ujYEExqWFOEdKmogaM2dm&#10;jjdjctYX49PPPI9ntte0pVgKgHIpx/2f83R4iLIv7PL16cPYRV3WSPeHxiSohSOalVydFQrqrvpv&#10;wTpuAPqADb+gOI9yde6uG4/5K+dB1V7VTgj/AFf4eve4rdcSU9JSST00LGoiSWTQTrSTnyRyX59S&#10;/S5+vtwbkzMaE4Pz/wA/5/Z019GvxAf5uve0zkdjGFyrQNI+tHWeOz6qZBquxI/JsbHnj/Y+1EG5&#10;ORxrXBBxnI8/z/wHz6ba0ThT/UOve01VbNJkSs8LSJ9xHFImgq608jNCzED62axBvYA/19rk3AKp&#10;RTQcRgZIoaE44D5ZIHl0w1lWhHr/AKvt697hHajRufGjypUI7gMrAwzxXMaer8Fha39f9gfbg3Ik&#10;VFKj086ihP7Py6ZNkK1ArXP50697R9ds8eRopKXxM8cIARSSAzMhCEck8/UD8ezBL9FJZKn7cf8A&#10;FfIVPSJrBAWIU+X+r/Nx697R9RtVoDOVLFY2TxyKdLAairAccWIINv8AD2YpdiSndWvl+z7P9Q6S&#10;SWFQRWv+Gnp/q/b172214yP2NRi5J2r6FEaKTG5KNayk0t6S3jmvp9N7OouOLe1VrMsE4uEqj47l&#10;wflnz+w9FN7ZrLC9tOokjYUZHAZSPsYEEY697K1uLqXb+aq6yspHTbzEsI49DvRTTFraEIuUsf63&#10;9yJYc0TRKscw1+p4Ef5/9R6xw5q9k9j3K4e62d/oGP4NJaImvkK1T7BUeYHXvYC7h2nkts1ElPVK&#10;JYkLBJ4W1xMinhgw4I/x9jmw3O3u1DK2T5cK/l8vn1jlzRyZvXK1x4W5pjydO5GH20H7DQ9e9p1D&#10;Zgf99/rc+zsfPoIDj172oaBjcWP/ABTjgH3RvhNelEHxjr3sSsUx8QA/Gk/ji3BAv7LZ6VB+3/V/&#10;q/Po1jyvXvYk4V1KOpPBiINiAPyv+9+9CpOB8/ypX/V8s9HUZxj/AFenXvaPzqKWOr/W4FwLf0BP&#10;F7e2zhzT+f8Aq/ycOi64xIdPXvYZ5RUXVc2NufoPdh5dF8i1HXvaPnkQBhe36rc/1+g4/wCNe/OS&#10;BnpM50LQ8eve0rWT2ZrkWP14+v4490ALHHSFzqao/Lr3tilmJY2v/rfn/b+31jAFT00zKvH8+ve8&#10;XkN/+Jv/AMSfd9K9e8RP9Q697zxzlTweOePdGQH7eth1ZqcD/q/1fl1728U1Te1m/Nvz/Xj2wy+T&#10;cenFcqajj+XXvako6gWtq/2PP9OR7TOucjpdHJqFeve1PA6yAf61j/r/AOHsrkUxmn5/l06Ove3O&#10;AAWvb/YG/wBeDY/7b211vr3uZZfrb/Ygf48fT3rr3XvfEhP97+hH/E+/de697jSWBP0/xv8AT/Ae&#10;/de6979EBccc3uPoLEm/1Hv1PLr3Xvcy4/17cG3Nv8PeqD9nW+ve/X5t/vH59761173jc8Wv/T+p&#10;vf6f8bPvYJHW69e99KTpNrEXufxxb+vu0YrIo+fXhx697zrwgt9bi3B/r9ObezOD/P8A4Om2oa1P&#10;XvfCT+1YfVefr+Df6/7b2fWq4BP+AV4f5/8AJ0hf4a9e9+puCbEH1H/Y/wBB/rezqMAxCvz6qvXv&#10;fOo/xH1Itx9PbcqrkDAH+r9v+fpXFQPg0697bSf8ALCwHIvc2Iv7KpaUqPI5+WM/6vP8+jO2oAGP&#10;lU/Z/q/2OPXvbHXfqv8AT/eb8fX230ofr3tmqf0n8G3+w/PHuj8B8v8AV+fSW4FU9c/Z/q49e9o+&#10;sHqb6nk8n/Wtz790USUr173CT6/7b/fW97X1+zpk9e9utGbMv+Bv/tj7dBwOnFocHr3sRMQQQL8n&#10;i35/J/p/sPZpAxBWnnUdNmuKde9vNVzE4+o/3sD8c/7b2sz1o8Ove0BlANYB+oN/9gb3/wCRfT2W&#10;OKMacK9NAHj173CpTeRbccci9/z7aOP29Ubh+fXvYxbWbVTMD/tBI/H+Nv8AePZzaAcBwPr6U/w9&#10;NS+VPXr3tZqSVHP1/wBe39fa8gstOGn8vL9nRZJQOQBw/wBXrTr3vx+v/FPbJLA8eHVOve+HH05F&#10;/wDAEAD6/wC39+AQjJz1rr3vr8Dn6nk8gAargAm3u7KqMKk5H+rHlXrfXvfR/wBc3I45AuBz/r/1&#10;/wB59s9e6979/vNhyPxb83uPr+efewKmnXvPr3vsfoK+q4W1iBYhrgcX/wB4v7fGIQfWo61Tr3v/&#10;0NCiaYEWH9PaMcej5nHHrf49wHk+tvz/AIf7e1/dgBxbpO0gAyeve4rPyfyB/jb6f6/u9TSgx0mM&#10;pPDr3vD5P6XP+xt7tpJ49ULE8eve+Bcn3vSOq9e99q5uL/7Ejg+9FR17r3vOrngX/wCJv/gT7oR1&#10;dXK8Ove5kcjauD/xP4vz7bIFOlaN2gk9e9ukEx+oY3/p/wAi9sN6N0oSQg0Y/n172/0tYwHLm/0B&#10;uL/1H1/3x9p5IwMeXD/J0aQTkEAn7fT/AIvr3t7gq3f6s3H+J5P0+p90VAtCaU+X+x0bQ3NVH+r/&#10;AIvr3vlLPcG/P+9D8c+zi2DACp+dP8n7P2dLFlZvPr3uA8125Nz+PoDa3H++v7OoaH9g/wBX+r8u&#10;qu3kT1730rX+hHI/x4vz9P8AH2Y4Cgpw6SP6jr3uXTn9PPNwD/sTb3YdwanD7Pz4/aSekUxLMa9e&#10;9qekblRf/W4v/rWP+v7SOM9FVwBqx5j+f+Tr3tQRH0D8gkf64/r/ALHj/fH3Umoz5f6vXpDIa/l5&#10;9e9yQbWP+3/wP4+vts8adJmqXAPDr3vl/vv+Re99PhQKfLHXvfvfut9e9+9+69Xr3vr37r3n1733&#10;/wAa/wCNe/deHXvfE/7Y/wC39+6qeve8Lf0/JsCfpf8AxPPvfWuve4NSBp/x/wAP9t/yP3vPTiVN&#10;a9e9s8q2/r+n/D6fT6+y92zn1P8Aq/1fy6VQcR+fXvbVMLk8k8/145/qPaWoVSft6MUoF697iMnq&#10;P+NzcgfX/Yf7x7SIwbt4UHSmNw500pQde9yqaMBgCBYEaR9P9iP9h7eUmtAePSqGoag4Hr3tRwnQ&#10;oF/8B/xPJ9roZAW0t/xf+r/V6dGUDUbr3uSZPT/Q8j6AWJ+vI/3n2tV3Hwnj/q4dLBLIPPr3ttqm&#10;uo/1/wAA/wC9ezCFqOSfSg/1evHpqaQli3p172ySm5P9ALf7A8j2+GYCpJ/1ft6QNnj173BdLm/B&#10;I/3j/fW96WXJ1mgx/q/1Z6TtxPXvfSxk8jjj+lv9t/sLe1Cg168qmvXvedITzYf155P1/p7MIIwB&#10;kVx/q/zdPrEKUp17354ynIBv9f8Aifx7PIUJB08RQfL/AFcOrGP0697zRAHi45+lgT/sOfapAeFO&#10;tBWpQjHXvbpDCTa1uf8AD+nsyt1YJnh5dKI0PXvahooSCOB9fofwfx7ObeNVOluHRlBHXHXva5xk&#10;ekqSB+OfVcf7b/W9r4mMbdv2evR/a1HaOve1vDGxiP1tp/xsf9t/r+zVW7ft6Ma0Ur173CkUIW4A&#10;twSPr9bHkfj+nvTyBcHpmRsBeve4jlTG1jfng2+vPBH9R7LLycPA9PQ8OH+rP8uk7HUpB/Lr3tKV&#10;j2b8/WwN7A2/4p7AN6dDtTiT/k4/n/L8x0SXQ0uwH+rA697YJ2LG2kf01cE2JsePZFO9DQ/6v9VO&#10;i1zRa9e9s0ykXAFvqObX+vJt/j7QPUmvSJiSa9e9t0w+v9T/AK/1Pumk8T00xoK9e9tcgJB9VrHn&#10;mzW+lx/T20zGlKGv8vLpNIzEFQpr68R5de9s9RcfU/T6gH6j6Ecf7D2xTyHSFgeA697ip6XVubhx&#10;yfyAfz7Y6RVpnr3sQ9uV7xSw+rSFcEG/PNv6/T2ZWjAY86/6v8vVHCksD173cX8NewQsa4+pm0iM&#10;QshvblW5HPABHuV+VL1IkZqkkjFfUYHlxJ4nzx0AOa7MFRLFUk8fSnoaDj0y56gGRx08FtRZSAP9&#10;cWJ/2Hu/npXdlHk8ZTASIbCx1ECxHpsP8Pcn21xqhK6q+Yp5+RxwHGuPOleFOoT3vbZFnEwBGPy9&#10;a/5/9jqjP5xdW5Wklr62jp5mMoLgQrqYgDWST/W1xc/4ezVwSo8ICMCNNx9bsCoKnj63+vtDJcaZ&#10;RJpOlsDhQGvcOFcelB5GuMk0CkINYyT+Qya/s9OqHtxYmqpczUtUI0bLKQ4OkBGDEG2oXWwFjbi4&#10;/AsfbNVTBZWUmx/UePzwpHtYt1qRWNePmBXzzxNDT+R416Q39lkOBUcPsGT+wfIcKVPQ27EpJZca&#10;thrVRpFmYEqeRJqP1I4IuL/Xn6ku+HltKt24Okj/ABFwBYjkj2xuRMluxQVxx48MnGBwxk+Wektp&#10;rimVgM1NanzoSfQVNf8AJ0GHeGJjqsHXwhG/ajlQsEsUYIAC4Isp41C9rfS1+fYv4xyyDn8AA/UE&#10;W1C1+P6+4c3qMJKGoM5zTzNPtoaj7Sa+vUjbZIGRSCaUBp5ita4zitK+Xnjqjjs3HCnyNdGYzeOo&#10;mMgGsGNg2n9woNVzYAC/459qGFPILWA/xt/h9Sfrz/vJ9x5eTiF2L1OcD7SeA4ArkUqSAP2yDaqT&#10;k5J8vs/zYpio49F9rJGi9cbqwN/ofHpVEBZf8Bc3uDYfT6+4sq+ph/tRH1ubDj2Y2kqxxrIudS14&#10;U4mv5UHnnPSbcbctIFOGpU+hJ+XEClPL7K9PWJqbAtMrNpNgFVQEH4tqtcfkf7b/AB9yqNPWDe1r&#10;sDb/AFPF7/4f4ey3d7gyIR60WleFc0P2gUNfI8KE9Kdrt1HalCSQD6+vD5/yHrk9QM9VMyklGCFC&#10;x4YeljcgL9Dyebmwt+fahh/QV/s/gAEC54Ygnk+wVeUMokGG8/M+oBpgca/mepDtyQAeBH/F19Og&#10;rkAaVixDFWDKeQg4IFhzzxb/AF/eb/D2k6er1iZZCS91NwTbg2ci59Qt6T/yL2m87RJUwSrpu1iR&#10;fksLatJv/sfYx5dv5LaRKkAGg+QPDVwxkD7ATjoLcybal/aMritBj0BIIr5cMf5hx6F7pzd9VtLc&#10;1HUwTSQKk0QZllKlU13chgf9TcEkHj+hPsr+9MGR5l08eosFW9yb3F/z/sPeRvLt+t1CsrE54E1r&#10;TyJ4kUqMUqPSvWK/Mu0vFdEFc1oK4GP+L8xwpjgOtrn4Qd90+SxeKRq2ISKsSW82phoCqCgH0FgT&#10;cnj+p59li3JiHhkkdA5Gq30PAPNj/r8X9i5nkcLEBqNDx+2hNTxxXzyegIymNiCAKV/P/iur8+tN&#10;40uXoKbXKmto49JBAJPFgP8AY8fT/evYM5ijdmYre4ubXF9I/r+f99+fepIolB0DNM/L/P8A5+PD&#10;pfbkAfbTozuFyA0IHItcC9uLniwt+f6/8R7a6KaSNvUdLCwFz9f9Zv6W/r/t/wA+ya5hbDKKca0/&#10;bn0x+Xlx6VVofl09V0MMsbADUpH1A4F+L6P63tb/AHr8exJxWROgKWOpSzWOq4ZRwy/1/Nzf2m8N&#10;iNAFAR/L8uB+X8+i67WoJUV1Y/1fZ0FeWxCGXUUQLxdtKkWJ1FGBFrf04/23tXUW4JoSn7jEqOQe&#10;QADbn/D/AJEPaSa1ijDxAUVyc/bk049FEtqT3g4r/qB6Q+S2jR1gfVBGWa41WHJ08MBYc82P+HPt&#10;Z0O5w+gOfopAuTYC3AAv+P6eyG72zsLxEGmcgH1Pz+Xyx0WzRTrXTw/1YJ/1eXQeV/XlKsjfsj1O&#10;rsUuNTXsZD9Dzc3/ANuQeLPT5WlrYBFLpYP6f7IBIFiLc8cfn3H267WySmYAhlrTi1KmuK/b5Vrw&#10;HqSO4W7icuopTPn+Wf8AJ+fzLzgMFPiZwYGsAACjWTgDTzpC3Y/k24P9PaDz23sNkEIkjGkllYKf&#10;xa4I4/xA9hC+s7qhMhq3ljI4cDXP5j+Y6bj3fdICxjbNBkiv5cejCbSz9VR+KMNYelrFgoJPDEoR&#10;fkAnj/ej7COt2LgIJmfwIwDHTdQebf1PP1/Fv96HshNnuDqGdiPlny9M+dBT/i6Gce97tIgq1PM8&#10;cZ/L/D0M9NuNplsOWIWxDC3P5Nv959onclPi6GjaOmip47Arcj68Eqv/ABv/AHj2iksZgdb1qScG&#10;teNCfKv+qh6V2f1txJ4kxY5H7PXpTUM0srAsWPpB/A/AuLH2RrtOpiLTMXQcE8WHN7qLj+h/4g/4&#10;e1sezg4KUyPPJPnx/wAmK16lHY4GjWgFc+v+z/qr0ol/SPZPMzUfvuEP1YgHm1udVvYktbVYwoUU&#10;Hl9p/LPHqQLaOqBm/Z/q+X+avn1y9w6Kcx2Oqzc3/BAItb/kZ9ndtqiahFeA4eXn/qx1aRD4hFMY&#10;8sHGf29e9iFtyqeaojTk+pbqbNwp1XNv9h9P8fYjsf1HVa0zx+3Pn/n6L7iMDA8/y/1f6vLr3uyj&#10;48bWbJVFHI8Rb1xk6gQDYg2PBuLexOsjRqWPz+eP9k0/nxx1W3tWaVUQZPy8v+L/AJjoBe+94wbT&#10;2bk6ySdYitNLY3AYHxnkG/H0PPu6Dr/AR4rCRHxhGMSqABzwoOon+l/x9fYXv7yVZV1NqqeJPAVy&#10;o4ZFeJIA+eepS2u1WytgF4sTn5en+ryx69aHH8xLvSftPuWowNHVPUY/D1c01QNYIeqkkaOIBQCO&#10;EuW5/tfXm/tR10pC/q+nAJPI4t/trW/4r79baBMapUE8B51z6EAk1NaE1OR0jvHo7OwBNR54PpT5&#10;jJ9fkPMvvXmF8vhADXEbPIdFlUq4s5BtySxsv+sPzcpGqlLNa9rE/nnni/8At/p7FEDKU1AVrw+z&#10;y/l9n8uiR0Ooas4/yk/5PTo5G1cIsESuU1alQBisYBZUJZFYsTYqFDEj6DgC/tmnPDP/AEViL3/A&#10;/r7UxTOOwHplEBcKfMitP2f5/wCfQ5YmjVBBCgAV5I1ISwJErXEZIFrG4JOn6/05sjMndFZj9QhY&#10;/wCF7m1z/vrce25TTNaZ/wAFB/h6P4lVmoPMgfbT7K/4ejZdclKqWmhj0MupKZQpHqcKrFrC30+h&#10;v+TcW+nsh/f2fnMFTHCx4VwQv19K8+k/j/ffn2H7+CWWqnh5DyNTxr8scfQ46lXl6AW6hWGaf6jw&#10;yer5PihtelxeGppTEvkaNHEjAXF+QAwtc3vz/jb8e6Vuzmqq3JVLnVqMjlWBax5JIH+t/vv8CQRM&#10;rVpUDocQnVT0HR8l4UAf0H+9ewNqTVBWW/KixtYEg/W6j/EfX2w4LHu+fHhTj0YLENOojj5nrv2j&#10;sqshieR01CxVrrYt9eQP9v7cjDUNMqPzp/sdXSMK2OH7af6j172E2V0Rs5jFgxPH4vbg/wCH+t7c&#10;JU0HEg/s/wBX+r5L4MAEf6s9e9pr7qw0PYjn+g+vt/UoxUV+3o1jdaaTx6976aKOY8EAtfj6iw5v&#10;z7cpUY+X8+n9NRXr3vF9gbk2NjybXH+xt78g7x9o6qEGoevXvfTU+gf4fUfQ8/19mVOnShAr173j&#10;d0Tj6E8fT+v0596JpnpsmgJ9Ove2mpkuf8OTf8f0t7STGor0hdy5qeve0/V+vm5N+Ppe3ptxb2ST&#10;01HR0WyjyXr3tmlQf04v/wAT/h+PZYcnouIp173w8QKi31+v0t9f9t7YEtULcKVH5jrXXvfA01x9&#10;D9fp/wATf/Ye0i1ZxqNSfQf5Oqhc1697z09Fd+ALWHP9B/tvz7UiHtBrnz+fD+YP+bp2OLuqf9X+&#10;fr3t8WARootaw/x/339fahV0j/V/l6VUx173zCkgf4m315/xPu1DTrfl173gdWB+nB/PtC6LU6T0&#10;y8Vanr3vpAPr9SCR+f8AW49opVZTVvSvTfhsOPXveR1sPrxzf/bX+vtvFOHWyBp697bpotRH1H4/&#10;4gH2piB0ggf6vn03pY8Ove8Hh/Bv+P8Aitx7XRQ6KEg1P8vl/qrnq2g14de94WB+lja3P9P6X9rB&#10;CR+XWzG3XvcOWO4H+vcX+n+8e/MKdMutD173GFOCTx/rc3/3r2nNPy6qFHXvchaNbA2IsBbji3+t&#10;7STy1GleH+z17T173JjgCkH+n4/H+3PtAzk8erAde9ygLiwH+P8ArH8G/wCPaV0YtUDHVs+XXvfv&#10;8PdSjAV618+ve40xBU/n6WsQB+eRb27Bljmn5/y9etgBvy697Yqlfqfz/vPH+v8A7x7UMxpp6ZlU&#10;A4697ggAHn8f8itf2yrVYuT5+XDpEsWo6gc1/L9n+ode9zoIwSLA88G9r/64+vtUGBGlft/1Z6Ul&#10;KpQj/V+3r3tSUkfItzewt/r+3I5iva2aHj5/8UM/6h02uKqc0697EfBLpC8/7b6i/P1Hvxm1Go+W&#10;P8vTcxIAI697FSnN6Yjm9hzYG1j/AEv7XJmIE+X+x0UXC1FfQ/4ade9p+r/wv+T/AEvzfn/D3pq+&#10;f+qmOkJ49e9pauHDf63Itzz+Pad6B/Xqoprzn/V59e9pCsFwfoOL2sP979oWHeVGPLqzV1de9pWs&#10;BF+ODyQP9b63/HvSAMv2f6v5Y6stCK+fXvbLKCD/AIXP++HtD8S6vOv+H+XVW697iP8An/Xv/S34&#10;+g90BNft6aPXvcNrEjkH/WFv9Y+9OAVp58eH2/6v29e697x/77+ntNwx1vr3vAfqf99/vfvY4Hr3&#10;XvfV+bcf7fn3rr3Xvfvfh17r3vv3agoPn/q/z9e697696rinXuve/e9eXXuve/e9mlcde6975i3+&#10;8r+P9gPr/vfv1T+zr3XvfIEfU3+v1vwT/QX/AB/T3uppp9evde99j6C3IPNrf4fTn3o1PXuve+/6&#10;2P1vYH+v0PvVMV6917378W/rfn+l/fuvde9+A/3v37HXuve+/fuvde9+97AB4mn+r/V+zr3Xvfvf&#10;sZ/1f5Ovde9+v79QUrX/AFf6vTr3Xvfv+I9+UkYHn17r3v3vXlXr3XvfLUR/th+B/T3YrQauvde9&#10;+LE/77/C3vWo9e6974+9de697973Q9e69797117r3v3v1evde9+9+691730Ta3v3Xuve8R/1z/se&#10;L8+7aaHu4f7I61172ZT4v9DZXvfsSiwNOskOGoF/iefyAjdko8dA41cgW1yEiOME/U/4H2jvruOy&#10;tmuJOAwB6n0/1DhU/aOuQOUJucN8WzYFbeMa5nHkg/CP6TntH5ngKHhI6xqWY2A/3kn6Ae9iPYXU&#10;W19mUVDR4zFxUONxsK0tFHEnpVQo1SSOANTueXY83P8Are43vdynnNCcnjTh/Ov+bz49ZqWG2W23&#10;WsdnaRiKKMBVVeAH+rieJOeoMtUSNKWv+f8Ab/j3i3xjoqvK0MUEZ8KSRiKMWPCgHWx/xPJ9prZi&#10;Y2Dmp4/7H+r/AD9OTqCMdZ6YkREsefqT+L+zC7A2p97VPmsioajxtEtNBEDZVcppCovHBuLm3ssu&#10;5wi+Gpozf6jnq0SVap6SO4MsaSOKkpjapq5eGNyVQG5b+lxb6X9qTGZ9sdvUNF+yrzwSWD3RIydI&#10;DN9Da17/AJ/p7RS2/iW2ls+X21/1evTjih/1evUWvxqV2Algl/cP28gDFfUX03uF/wAfpb3aL11m&#10;zLQ0rSVIlDWUMx/zistxqtweLkj3HsuqOUoq58qfI/yOBShPE8OiPcLVXQ6+J+z/AIrqo75A7Gp6&#10;mWtKUqwKFkaoAUExggK/jv8AqALHkgWsDzx7G+OV56ZqdmUo0Y8ZBPBckBD+QLi30v8A1/F589r9&#10;+hdhaSfGpJoc/CAT9pINeNOFCSTTGL3Y2NooP3lAKo3bIPSqkBhj+XD161Pf5kvQB2ju7E9zYWll&#10;SEVVPR59VCRJpM7LS1iA2uwN0e55Bv8ApF/YJbrw6uXkaPVfVqHHN/7YFvz7y32y6JUeEcKDT7AP&#10;h9CPz4mnHjhHzFZFJmAGnST5U+wVrw/z1HRg/hb3fLFQUGHmrxGxWlFLLJMQyEEAJcEFdIuLEk2+&#10;h9lf3ZtWPXIYYSxYtckfT68H/Xv+PYrtrpvDU8DQGgzSvoR6Gla56BDxFO8cPz/1Y/1fPYu6T7lf&#10;JUdNHkK6JfEkSg6tAlWwRZAouQODyfz/AIc+wRyeDeGXySoFWNzyqksP9YcH6/8AIva0zmSgU6q/&#10;l/qxw/zdJZELJoXJ/wBX+r5cK9Hm29uunqoNEEh1yRIxDkaCD9LtyPoebH+ntmmoRJJZGdLaTb0+&#10;q3NiW/23HtoMBHrb/Ufs9fOlPsHRaV0gkD/D+f8Aq9f29LOnyhjT91Ue4ZbgE6Qf0/p/p+Ob++4E&#10;FO4DBGAke+kC5DH1XJ4uDb68e3lRvn6/6v8AY69oZqjPl5/s/wBQ/wAueNXUCpj1IzKxiVRrI9JU&#10;cEAc2Iv/AI/7b27Q1EXh8cgJCSI8ZYXKm9wAb8f4/wBfbbSU+E19afP5/wDFj/L5YX1l0/P+f+r5&#10;dMFRTSmbyJwZI5EkVfo4tpYlf+J/w/w9tldUSV0k8D06NG8Jj0KpUG63ew/r+ePditFWVWOrjTHl&#10;jNPL/Dw6NIkCHxDTUTWvThjqWLGw08iVMgeOYOJXcObav2wzMOf9Tyb/AOPHuFjEWmUQM8emQEFr&#10;kEBDpAYfi34B/r7aeYSMFbiB+z1P59WkNe4+XTllmeob7mOOYmJhaMBCHaRb8E/X83I/p7EfHVaw&#10;mPV45hpXXICWAdU0gfW5AF/qfz7SXB8UZoKZx5U+WM9IbmItGdPHJArT5noIsnjpKkzaTPTEu6JG&#10;yqrvE8lywJFhc2Fha9vr7nVQSqgd14DWAFOo+jn1tcEkgG1/aMx07nJINfz/AM/+TouEmg6Wwf8A&#10;V8qdYMb5aGrijIBKA6nrpCSHjUBF0mwDGxt9L+0/mRFHEAD6yqoyEawyn0gMWtZgRe/1/wAfaB0N&#10;KYJ4fy/PpUuox+IMg/5q/PpZbbeaWqcsrCKN5JEl5jbWr6rx6fqjKQAPp/UewH3ZT/dQy+ZR5Xtc&#10;AaxqjfSGS3I1A8f6359opY3jIHmw+35gnHpUZ9eHXkqJlYmtf83+fP8Aqr0ZDbkscaBISfEn6Cx0&#10;sVkXUysD+VIt/wAU9gTXbfW1VSvDqkDuYpAxAKDkKR/hz/Q/1/r7QOpLkPk18vz8+P2H/iuhHBKZ&#10;IxIx+3yr9v8Ah/1U6XSVAIR1YaSFFrXIv+bj3w2vgj93+5BJpZjG5JYcqLiSNT9L3/H9P9f3eOMa&#10;wCuARX5V/wAv7evTnRESvkPz4/6vXrjWVISIkMoa2ofSxH9D7MnhIkgowySOkmpNX1LalXQQovY3&#10;N+fx9PZ/ZrGwyalRSny9f8P5/s6D0gDtnhn/AFfl0FublkkqQjxK8bq1m4AAJ1Akn6W4/wBf27s8&#10;gjsD5DKsolMiXLXuGuv+ufawoGoKYX8v9VOmdClqU+HhQ+v+Cnn6j8umhFjMjM37eh4jF424QKLq&#10;Ln/W4/4r7z4ygMQCND5EblVUlQNQsGU8/Tk/7H2VyRBW0Ka8fWv2ft9a+WcdKwwd6jHl/q/l1Fy+&#10;SEgZ0m8Tp+tm0kWUlmD/AE+o/wBt7U9HgWdvTH6mVS1/py1jbn/Y+7RRNw/4o/PpWIwgDP8A6vs6&#10;QWV3hBEhBm0xo0gQrcv6U4D8cj8W+h9ibhsBFTKG/UxBNxzZAtiQx/2xH19rYY9TVIGPUDy/2PXp&#10;qR2c0UUH+Xou+8N+T1F4/UiAiyHi8juWXVGOADa4YG3+x9r2kp18SoqBQoYqxFwfx6R/vufZkI9V&#10;RGOH+Gh+zpRFooNWeHnnI8/kKfn6nosu4svOlbNPLUtL5JYY2jjIGkBr2kkvfVzYm3I4NrAe1Pi4&#10;9EZZgmgcsfoBbm3+F/ZZeXcdvHrlNOJ9Mihr9g4kZ+zo2hgNzcRwRjuYgAD1PyFa0/M1FacOgM3t&#10;O9VV+CmkqfPoEEaqpkklE7GIAKOSV+h/qB/iPbDu/ctHS05eWdYI4kkDaX0N5ihVEDmw/H4PBP8A&#10;t+bP3gvcT+s28/uvbG1WtsSvHDsDRifI0NQK1rnrqp91/wBpJuU+X/3tuMdLy+AYAjKR8QOFVJ4n&#10;5dWXfCjoGp2Lgqjcuepw+f3B4JopJol10eLH70KqpGpGk1Bn/wAAo/1q0Oy94jKitEk8rwLJPJUG&#10;xcLTtJ+55lYXNkTV/re4GgR0+HBNP204fkcdZ77VYrbRBaUNB/q/z9WTxRrGiqoAAAAA+gA/A9ln&#10;y9JS1MZ8UwkMod0MbNdqZXDoUuQGNwQG/N/8fZjEXGfTjX186+fR0qUHbw6ye4mKilpGppG8UtPC&#10;FmhkS+q0UmmWKRTzb0OVLci9vdZ21VVTk+X2/wCry6sAeve13RY+fISu9P41MSI0S+nUsUjiSEG9&#10;ho9bC1+LfT2XvIsY7v8AV/s9er172JFDimp2Tz08dpFjT7iD9w3dg6lb/UNY3B+gPsue4RnMaEkg&#10;VNR/L8q8eqFhUqOvexbw+JaOKk+xWN3kR6iaWxMJVpLeO5Fg66iQLEf63sqnlDykGoAxSvpxPr+z&#10;ovncMx+WOuJIF73+o/1/Y37Rx1Q07xTlYlb7KBTY3kkZREGQm3N0bgj+n+t7Ibh1Ll1zSv8AM1/2&#10;Pz6Jrl1qSPn1EncKpNj/AGm/oAF5N7e17DT1EFb4Y4wYpWkSFSOYpqf/ACVGUfSzWLWtwP68e6AD&#10;QXb4v8hzT5n7OJ+3otkbVnh/m6iM6sly3IALn6AhvWbk+xCjx7VMKJPCkc0sLqZQPG0esCO+r+vG&#10;r8fQ+/B1Vu3gCMcamgr0hkeh6ZXn8bMVfUqtcj6iwJb/AHi5HtcYPG+OWCoYFHo28YDRG/peyGZW&#10;FxqYEXFhY/09vxhmUhhxPka5/LyAz55J4E9FF1N2lekfnMgvikgjYN9xGb+sKPGVs5jYmx+vP+t+&#10;fa43RX0mKwczyypBJFSGrmYcQo7R35t+W5FrX5sfrb2pihLNWnn+Z+wV4DB4/YPMk9uHkn7cg9Bz&#10;tyGpyOaUorz07VD08eq2sJHLYh2Ivf6m/IsB/Q2QHVEAx+zc3umSIGo3llpWppA66lx1CDB6Rz6X&#10;kLfWw9PN7e93B8e9WICghWnDiTn+X+X9plfH9RYR+AVP2npWb6k+/wBwYvCxzfs4WlFTPGQdJqam&#10;3h1txyqAEW/1X+PuJUTB5nQNe3lKsGuHKvZtf106b2P1HHs1RcCo/wBXy9eqpqGPLpwhjKRBtNri&#10;O4I0kXF1t/W/+H0v+fcqJqeVyyyLFK8ZRo5bEh05Y2/pfgj6cgj/AA0CVINMA/6v9XH/AC0Y6hWn&#10;DqNMJkj0shkRW1K8d1Gg8IDc/W1vqf8AA/X3MksHjqFCh4y0cgLDR4S4YyLp4JDfRrXAJ/Nz7eFU&#10;qinB4Yz/ALGPLgcdJyorTj6dN6DyJJFIGZZArqbG5k0ldLBv6j6j+tv8PeBpWqZQWeNl0rJA8bXB&#10;BILqGPAAJAI/5H73wGfs/wBXr/h60FCinWWOFKaIhEdPWyyqyng2IBCj+tiRb3nSOskSVUCCN2aa&#10;VURlZWILfW/5II/2/wDX2qeGBTRq1xmo4D8vs/YOqs6q1D02mrgRonawkjHijLcqbkKTx9OG/wB5&#10;5+nvC2PqpfA8Rdo4blka+oq50lT+eOCDa/t0PEKgoKn5D/V/k60ZevLXwxmQSykPJYAhvSGUagVN&#10;/wA/Qj6e3FcbLJAI3iWU+RrIbMNDobKT/tOkCx59t+KKh9Xr9uKZpwz/AJOmi5JrXpufIwxzsyu0&#10;YEMd3PAZtXqsQbgnVc2HH+v7ZMnihpQtDCkgMaPZmYAofrcfUfgH+h9pXcg0BxU+nnT/AFf4Ol1s&#10;1SM9KnEZFJL6ZJnRoyylksCASAOb2N+bfX/evYD7223T1KyhBIJwZWikgYgBVRTIgIvquo4B/PH9&#10;Pe1uCJNRyPOo+ZH29CaylIOT/qr0KOIqnaJNVraVvc2JJF72/wB9/X+vsBcrs5XnmlFODEAweJgX&#10;VnkjDwTRA3+lipB+p/2BK2O7ZUAVqEHjwoAf9VOFP8B/DcFRg9KFZb2A/wCI/H1HtBV+0PtJlhem&#10;MkVJB5HdI3MkLCoWYrG55st3I5/Tx7WpcmSj66NwFQD5fn8vz6e8fXknh1lDgi/+2/p7iT7RpKpR&#10;pDMry+eIga2jdbNNFpPNidRUcf0v/V9L1kopPDGKAfLh8sde8cAfZ+zrrX/h/X/jVj7Ypti01VNS&#10;KAUnjSaKZPEAkkWswlSDYEqSp+vH+v7fj3F0FR/h8zx9Tnh/sDrYujxGP9nrlqHJ/wBt/tr+05le&#10;sIaaFnEzpB/m4nMYYEmoaPUDyToCg/630N/amHcmcgkH5/6jwP8Aqp15ZVY5H29dhgf9f6+0Pnut&#10;2po4pI20O4SF6qk0+sECqgmljtw5IYN9L249q4NxLDTWvE5/Z+z+eetghuBzn/DjHXf++/23B9h/&#10;ktppFN+6HeVZBMkoVgAGUeTT9f0gKQP6lre18d4aAA49P9X8+t6FJHXvaQyGyZampVDHEsKGWOps&#10;BGxlqbiKS/Nxcqf9b8fX2vivygopyf8AJ+zh/qx1RrRHbHXvYQ7125JjaMjwhawyU8bRKAxb1CN9&#10;JI/tE6uBY/T8cndhfeK+lj25Nfyxn5Upx/z9FV5aLpNB/qOP83XvYD7r27HRQyRQtLFJSKJqqJ01&#10;Jre0j/X/AFJNj/T6+xXZXZZtTUowoD/k/wBjzPkOgnu22hY2APDJ+3r3ssu5QwoqhJ6ZZUqDO8Ic&#10;amRSQnob6gC30/2Psc7ZcMkyMG+GgP8Aq86n9nDqFOcbIXW0T280YcOrUBHA0wR6Go49e9l2I0Ss&#10;p40OytxyNJt+f979yrC2qNW41HWEcsbQyFGFP9jH5Z8uve32hPqU3Fr2seeP999fd2OkE0r1tK1F&#10;PUde9iTiGBj/AMBb6W55/H/I/ZbccAPPPRtF8PXvYi4Rix0ALdgQb3A/rxz9efdUPbX5U/yf4Ojm&#10;BuxT8v8AY/yde9sWfFmcn/VN9QeQOOLf7wfdWCq3+r/V+X+x0kuhR/y697B/PTaC30Fjbn6n/YD/&#10;AF+Pe1HRbK4UHr3sPKuqN35+t7m49uAV6Lmbr3tM1MxJPP1JP+Hu4Fc06TM1M9e9tckpBt/xs/7H&#10;24q1z0gdtRJPXvfAS/4/7x/sPx72U61Xr3vKso4/qP6c/wCt7qV9Ot6uve5kU1iLf7D/AG3tpkqD&#10;XpTG+r4j172oKOpvYFuP8f8Abfj2kdflnpQj6DXr3tXY6qDFbn6gAD83P0vf2iuYiVwOGft/z16M&#10;Aeve1VAbi/5HJP5vf6+yzpzr3uWxNgQbG3Nvrc/T/b+9de6974/74f8AGvfuvde9xn+h45N78Hm/&#10;197691736K/AH+9f15/HvXn17r3uaW9IPH5+t/rze3v3Xuve+F/96A/2wt7917r3viSPz/iSP944&#10;Hv3mT5eXW6Yr173wU/UcA/05sefx7ciOmQEf6v8AZ/y9eHHr3uSr8A34vf8Apxe5HPsxgBpQevTL&#10;qSCo49e98pbc/wDBbj6lTb88+zyzFY1UcSfz/wBX+r5dJG+Dr3vhTfU/U2/rzz7PogRFnj/s/wCr&#10;7eqL173mqB6QbfT8H8XFv+J91lAI/I/yz0ph+Ide9th4J/rc2BFwb8D/AGJ49lMwqhXjwr9nH7B/&#10;q86dGcALAL+37OP+r/PTr3tlrxY3/wBYH2z0qfr3tkqOF4tz+bf1uOR70RUGn+rI6Tyhih0caf8A&#10;F/y697SFaPU3+uf9vb3QdE0nXvbev1/2PuwGD0z17260h9X+xsOP9j7d6uvHr3tf4k/Rf6gAn+lz&#10;bj2Z25odXp/m8/8AUOq+Veve1DPYxP8A0Iv+f9f8+1mKdV697QmUAvcjk/mx+g4IPsvlUhjU+f8A&#10;h6azX5Dr3tspx+4CeOCR9frf+tv9ce05pX8x1RgPXz/1ft697FvabXikAuPSCLi9za3J/wCJ9m9k&#10;2k041zj/AFeVc/sx0zIaY49e9rpRcAi9gLfQ/j63v7WsvdXoukXTIa+ef29e99t/UX5sCPoB7ofl&#10;1Q9e98fr+Bx/vB9661173w9Vhfji5A+tjyb/AOPv3Xuve/AED6/m3/EWANrG3u4RjgDr3Xvfja9r&#10;Hgn6EhdN7X/FuP8AjX59v00gIuaj86/L8/8AiutfLr3vnzpsTY8Acf7Yf6/vw/s8cafz61g8Ove/&#10;/9HQaka/H+++nA9pkGejhj1v8e4rnj8/0/2/9fdianpG5qeve4rfU+7jh03173x9769173737rXX&#10;vfYFzb34mnW+ve8yDkf7c/8AFfbZPW+ve5S/77/b/j2359PxUqM9e9z4f1D204qvSk8B1725wtzb&#10;+v1P5/rf21Sq56UxEhQeve3enmKf63+3JH++/wAPe0jWtcn5eX+r8+jG2kFQPMde9yGlJH1v/Sw/&#10;oOT7XoQRqOP9X+DozEgIrw697hvPyDfkWA/Nrcj2YQOy6TXHA48vkK/6vn1pnAPXvfNJr/W3J/pe&#10;34t7XrKB9n+r/D020lSa8Ove3KBwTx9RY/7x70JO+o+Xy48OkMjgkmvH8uve1JRy8C5N+Ppb63vb&#10;n/be91D5HRdMO8j/AFfPr3tTRG6Aj63P9f8Ab+6n0/1ev+XpG5Nade9ylN/+I4/wsbX9+Irjptl1&#10;ig49e95B/vPvXTi5Geve/e/de6976/33+w/Hv3Xuve/X/wCJt/rX9+618+ve+/6f7f37rfXvfE+/&#10;dVPXveJ/r/xTnn/H3vrXXvcScXWx4FvwObe/ep/1efTkfn172yVHBsCORb/Yc/T/AB9l01TUfaOl&#10;EZpn0697a5STbg/n/eR+PZbISBTy/wAPRgh41697wm/+H9bWA/w59sgqCD6f6vl04h0uCeA697yU&#10;4Or8/wBR/r/j2pDCo6MUNGBPXvb0r2H6uRb6/k/gD2qRirV6XI2k1PXvfJpTp4B5/wBb/Y2J/wBY&#10;+1sbBiDXjQf8V0/4q049e9xJHLW/oP8Aez+T7OIguguRmv7BT/Vn/ZrV2BWo697bZV5P++4/Fh7t&#10;0x173iVNRt/U2+l+fx9fftLHPXgtT9nXvbhFTXtYHm3+2vb6/wC359mcMDNTz/l0/Fas5xmn5f4e&#10;ve3CKh/FvweDz/tv9bj2JrSzog8/9X+r5Z+09GaWdQP9X+rPXvfU2PNuAeR/T2YGDQtBw69LYMB2&#10;5/1f6v8AP173ESidW/SSPyeD/r8e7Igrk9JxauDkde9vtLTCwJt9Pz/S/wCbfn/D2dwQ1FGpgcOl&#10;0Vrj/Nx697UFNT/pHFyPoeCb/m/PsziiKrUcT5f6v9WelkUFMgE9e9qnHoUtz/Q/0Nx/W39PbiDT&#10;w6NokCCg697XNM0Zh5IJABBtcAfgi/8AtvayNqoKf6vzoOn+ve2ypCtbT9bcm39fbE8gFST/AMV0&#10;kk4knr3uCUVU/H0N+OPr9OfZVcyqENP9R6bbC1PXvaWrwAxt9Lmw/Avzb/efYUvEq5Yjy/nw/wAn&#10;7OiS4prLEf8AF+v2de9sFQVuLDm/H9R+Bf2SstAdQ4f6uPSBqUP2de9s1SSSeLAf63Nvz7LCpXu8&#10;q06QsKCvXvbVICxJ44/B44+numD506ZIqKHr3uFLH4wzfk3/ANYX/p/xv3qlDnqpGKde9scxsQf9&#10;if8AAX5Nh7QsKGnRZIKEgZ697jem9gbg/j6c/T1A/wC29ssDSvn0jdTQN5/4Ove3zESESqOQQVI+&#10;v0H9PbsLheOOmqEmoz172dboje0m2MjFN5gqHTquxULbgXH054HPsYbHfCNwSaD9lTjGf249MV8i&#10;6/sRdR0IJ+ynXiARY8g+7nPjt39TNTimNaqSiVQgMgCMwOkWFx9frf3IW3bmH7VNG9DnA/bgcPT9&#10;vQF3jYNWh/Lzrxpj5efD/B8wU7a6uxu+8c61FLHMwgkicaAXKMOSCQfp/S3u3vrje9PuHG08hlUy&#10;CNFKlgeSosv9b/429i4zvcW6kDBFRQfM1zXhX18uou3DazbXBZa6Sa8Dg+fypwpn1/LXC+Xnxxqt&#10;ibgyFdj6J0o5ppHMiI4ACkyeU6FtpJHIB4+h/Pte1w1nWtzcfi4P11e3oqrHoJGDXJqKcP5D50Pl&#10;0T3YqpPkK8T5Up/m8+iybCnNGRSTiNNRX0sqaGOjxnlbFT9baufx+fbzgH1sA5GpLKB+SDz9f6cf&#10;X246GWExICK5xThw4Gnr58PtHQdKlJVpitSeH2fLzIp5j7eg+75plgoqmSnDmnq4SwYrdUkBAkRk&#10;vfV/UG/Nx9OPYvYmQ6Y1P+pFv8ben/ivuL+YbULIZB6kGgwKVPDhT8hSnQ22NV0kcSACPzqT+WBT&#10;0GPTqkbuSnT7+vkFgDPMJLKLKdQZWa30+vJNxybfT2sqZgt11WLabf1JHNr3tb/Ye4dvo2lPila6&#10;dQ+VOFeFScAnNOGKV6laxB0jUMAcR8/P7fl6YqPIo2QDMyqpBQanIIDHgkfpIP444B/4rFlPqLW+&#10;pJAsL+r1g8f4H2Z2oXQEdsKADQ+lVND6AjiKZoeq3kKvIDTy/PhT/PjHHqXRMdCqgK3VWDOx0AL9&#10;UdL2Jbnkjm/+x9yaQ3f6jhDa1jwWvz/X2XbogjUgDi4qc8dJ9aUrnHnx869ObepjmRSKGor/AKsf&#10;5eouUDvTEjycRkvqOk+myDSo4vxYcX+nP59vkZCrywCWJUEfQKTq5A9hK4DSTUUamwCfUkCmK19f&#10;89ehtGar/h/b/q/ydB+8banJ5PLqo5Kj8DTa/wDqef8AY+8oN/pf6A88Hn6XB9piumoPEfmP2/6h&#10;1frsx6VDELpLMCbkEMpPpX6nn/auP9j7iVa3F7BrrwLE3sefZht7gErwoeP2jH+ry6TXaCSIoeJw&#10;Pt/1fnTI6nYpzBWI6nRZ01gtpN10ksx44Nx+f6Aewf3ZjEmM1rsfVz9LheBcfj3OnKm6UiQsoFQM&#10;eSnGoClMHjwGDQ0NKQZzZtasCxFCxJqPM/b6/kPQ8B1bT8OO1Mhtuux0L1GmnEiRBHZiVEjaw7Ef&#10;g2A+pP0PHI9lq3PggWdNH+qufoSfxcf4W/rx7lPb7wsviS+YoONKcDQ448MCvqfLqF76y8J2LL/x&#10;X5fb9v5Y62euge4Ur8dQzR1gJCxMyiRCDqs2qMMNX0JBuDf+v09gZnNuEMzIgu5Iso/2FrDgfj/f&#10;Dg0WRgGVwSuDWlSSQOPr6HgfMZPROUZMitB6/Z/q/wBR6so2X2DBVxRrJMCQNRu4NgT9Rfm/1PsP&#10;arElH+jBhY2ta97Erb/Efj2mIDVEZ/1f6vy6c1UX7ehros4ksY5UqeAb3HFwGJ/1/wA/098qd3iI&#10;VgV/AUgfRvzb/ej7LxDKlXGCPTj/AKs46ZcAgkHqVUCGoX6awbNfmxI5HI5+tr+3kVFhcMb3H04B&#10;JA5H15+vtshWHcAf59JNNemU0x1WK2FvoRyACfS1rcfT3zjyEsDKQ2pb2Aaw55Ym/wDyP2mfwmjb&#10;UKEUqR9npxp8jTr3ho6nVjH+r+XXGXFRzgjSASSSRc8cAAcfX/Y8+3RdxOgGolf62/1X1+n+8+yG&#10;6s4ZlYYyKV4flgkU6Qvt6s1VPnw+X2/6vXrBHt5Liy6vryApsp4Dci/+HtvrN26EYeQKlr2sPoDa&#10;1+T/ALD2F73ZIwpnA7hWlTX/AFH/AIodNfuiOQgkZPnXh5/6qV6VWLwMgkVQhaxVTcWuCL3FuP8A&#10;Yk/0v+fYbZ/e5jQqJVA4/IsCBwOLkgf8b9kTbXHFWdskk4GfnXPCtePyp69GFpscQbU4/wBXnx6E&#10;7E4SwAKnj6m1uPpa4/P+A/1vYA7r3jJIJdLanJb6E2JIuNQvxf8Ax59t/SQuGxRfP1pxoDjz88dC&#10;ez22NDVcAcfPHy9adLyioxEqj+gH1Fuf62Hspu+cjNWM93IUksByCAbmwP1sPaG4jQCgyQDk59D/&#10;AJcDz6FllEqqKZ+XH7enUccey7ZRAkrEfhiOLD88WA/33+Psu00FQeH+E/Z/gHkOhBbvUaP9Xl/q&#10;/wBQp721JIdVlJ5Kkjnmx4IF+B/X/jftWjajUH9n+r+XT7IsmWPD8vn172NfWOHmymSgAQteQG5P&#10;+IB5P049inbqAA+ZGMHjw+XRbPTUAP8AUf5fLri7BEZibBQST7vH+MOxCkNJO8GkARjkEm4ALH+l&#10;v9j/AMR7OrhgtvoJLVFa/Dw4ZBIBr9ueJ6Otlsy8oelfQ+np5/P048cZFLH80n5CUnXXXmaijrUj&#10;mSiqQIyynWWiZUXSvqNzxbji9j9fdkR0UlLFAgChUCjngEAAH/bW4t7B5RZbkkmqx0qPM8SRny1V&#10;ya4FBjIHLMka5qccOHAZ4Vp9tfn1pG0hyW9N15XcVa8k9Zl8nPUNMVDWjlmLAAXIGn6Ag8j/AGFk&#10;lX1N9dmP1svN/wDefzz7OoYzJoGmvrQUoOGPTGRXjXz4EiuAxYDyH+rh8h/h6Or1vthKaOJmjEbK&#10;jOAyNYtcsVYcBfpY/wBLf1PKZmkuCeTwL2sb2/Ps2WVkOgsBUmn+z8h9vyoPNsQhlo2Dmn2Zx9nR&#10;rMHiEQRtp9ABAYh4woc8Ldubk3tweP8AD6RSxtp+uokc3/I5B9vxyazqQUpn+Z/zf4fLPSXw1B1D&#10;j0qftwo8jsQsKBmVCukgBbFNVrg/UkH62FvaW3FT2o3KjnQw4+p4/UT/AIe3dTsCSOOfs+X59G+2&#10;Sf4xqPAEf4eh/wClctE+46SB5QEWoX/OHUgOqyqFNiwItzYWNj9fddnduPnqEq0VCxYuBxcWJsP+&#10;II592+keZSTilPtP2cfQ1+z7B1INnuPhyBuAFP2U/wBX59bFPx5yNKMTRBZFt4EBF/0vp1Ef7za1&#10;vdb+6thVVZV1ExpWZQbhlFwwvyCf97P0/wB69lstiAzLQgg5ximP8uM9D7a7yKamk1r/AKv9X+bo&#10;4MdREyKdYuR/rf63sDM/siWlMp8XFxyqkgXPq/2IBtwfz/tiiW28OupTTzqP2HPl/goadC+GBXQU&#10;BOM/lwp5Ur/sdSAQfp7Diq2c88UgERsb29NyLEE29tpBTgKA8fQ/t/4vp5LR2NXx/l48a/6vy697&#10;BPdOyKinkmZUbQLkCxuf6ixFvdJoUUUGCa/b/qpw+XTi2xUUXz697BmuxdVSyPqjYqCfoCOPxx7L&#10;R2tQeX+TrwV42+fXvcSnMgYAq3540i/PNr+1iSBc16MYnQCrGg697eUF1uObrdj9Ta/0593WbW1O&#10;IB8sV/Z/q/PpUoDdo69741C3j0hTwNQsDcH/AAt/vXszDLorUNT1P+H/AIvpS0I8MgGp/YCPn5de&#10;9pqoUgm4uLkfXg/7x7TtJIDx/kOimXUleve29kJ5JuPqT/vf090C6sk9F5697hS04IN+Ta4AJ5P1&#10;ufaS4t/NR/q/z9J5Y/Qfs697bHpSfp9bfQ/Uc8X9k8sTK5qKCvSJ4DU1HXveH7aQMBa30/1gPwT7&#10;SrGqrpGR8/8AV5eXTPhHr3vMlI7Hn9JH15Nv9b3Yxg+VG9eH+yP83VxFQjVx697dKeBYrEi5HB+l&#10;xxxb22UZKNxrT14/6v5/Lp9RQcP9X+qnXvckwlze3A+lv9fj3eoZwGOmnH/VTq2ilCeve+vAR9Ae&#10;eeQSf9j7qzFmrUAf6s/6vy6rTr3vktPq1Aiw4P8AS3+PPtlhQE/b8+HVwtaE9e99mkC82+lwbDkn&#10;/Dj8ey+RK9uRw/1fn1UqPLr3vEaPixH9eDc3H0t7uqajQfn1rQB173GenCk3H/E/n2viSvaTwHWq&#10;Dr3vC1PqX0/Q2JAA/wB49rFYKakV61QA9e9wJaVhc8f1/oT/ALD254qniOtHr3tsljP+uSRx9D/t&#10;j7YlkH4sAdJpATj06974olv9uQb+yqWctx/Z/q/1fz6Zz173IH0AsP8AH2xJLX7OnGya9e99gc2J&#10;/P8Are2AzHhw/wBXz6r173KVARz9P6X/ABb6n2/HC8nw8D59XCknr3vBJGwFx9P96/1/bzwaQKVJ&#10;8+nNH+r1697bahjyR+LH6fUsfrY+0TRqVxjpNn9vXvbVNdg3H9bWuLj/AAt7sooAK1+Z6o1SOve4&#10;Vjf+n+N/949pKH8P+r59FlDXsrQf6q9e9yoCVIHP1Fr3Asfbqyt5/wAun0uGXjw+WeHXvarx7A+M&#10;n6HjkW/x/HuusrWh49WrVq+vXvYi4uyabf4Hj/iPbkMrux1Z49MSsSPlX/P172J1AdVKeT+gX4PI&#10;Ug/Q25/2Hs8hasOf9WOi244U8q9e9s1WouR+bm/NgPV9b/0Jv7sxb4v5+fl0hPXvaVrhcG4FiOf9&#10;cn8e00tdQPTZ+KvXvaTrR6SAB+f9459omP6hJ6vUtk9e9pKsW97/AF5+nJ4H/G/dFahP+rj/AKv9&#10;jr0ZNSPT/L172xS3JBP+P/FR7TSgIdA4Y/zf8X1tuve4r/Q8f7f/AHv2n8+mT173EcX5sPxYji4/&#10;p+fe2UkUrQjr3XveE/m/tMeJr1vr3vCQfzx/hf8AA4HvY4HPXuve+HHJ/wCI5+v496oevde99+9d&#10;e69797917r3v3v3Xuve+/ds0pTj17r3v3vwK8af6v+K69173yH+w/r9Bb6cX/wB99fdevde99i9g&#10;W/of6c3PBI9+r17r3vmLEEj8/n+h/wBj73U9e6979b6/Q+90Pn17r3vv3UYPXuve/e/Y69173737&#10;r3Xvfvfuvde9+9+p17r3vw/4n3sjI691737/AAv+f63/ANt732gZBr17r3v3H4/1v+Ne/YI/1fl1&#10;7r3vv8+9Ng+vWuve+veut9e9+9+6917373vu4enXuve+/euvde99f77/AG/v1COPXuve/WJ+g+t/&#10;9v7917r3vNBRVtY4jp6aaZyQFVI2YljwFuPenZY8uaD59OLE7sFUEk+gr/Lr3szvTPxJ7S7bzdFS&#10;UmCqsfi3ZZKzJ18T09PTUYb96YtJYmwBsFHJ9l91utrap4sjfZ6/IUrWp+fUicse2XMe/wAyPJEb&#10;aAnLyAqaf0U+Jj6eXXB3SNSzsFUfk/1/AHvYs+JHxg2z0v15mqfDwrU5HIzrFXZieNUqK40voYAm&#10;+lFYsFQfm5vce4s5k5he5u0iU0UeXEgngTTFf2/ZnrLDlHlbbOU9vNjty5bLu2XdhipP+ADAHSNz&#10;2ZWKvoqRWZVH70gBte4IQMP9a/sc8viHpTPBoULFEJJFCAqsii4W45Jtx/vfPsPxXKu2pGOfOvGv&#10;n0KCMGnUmlqlmRJP9U5VPwbA/W30HPsK1wNTXZKOpAZ4aSR5GdQLaf8AOXbn8gXsfqPZ4lyiqfIk&#10;cOmGQVzw6d3nSOOxI1MAovfkni3/ABHsw+KniocAaUqIRU6HmJ0lmUAqAP6W5J5/IPPsukZ2kL1r&#10;TgPT14etB5eXV0XQK16D+tpjVZiOouXNMrpGBeylrEsQfqfx/t/p7CymR6vJV+RhjDfa1scSNdtA&#10;jppP3Cgt/vH14uOPakkKiVxUV/bwHy861xwFc9MPqJJpjpYvZII4Ga3kiN/pdi629nq6Q3WuQo4Y&#10;Kio5ppBCkZZdMhj5/A5BU3HsD73CbWUSgcc19K+Y9DUZr5+nTMvfHT0wf9Xl0TvvfZjMlVNSUqv9&#10;3DI8rgOSquAul7nnkf2ebf7Cx38DVxVMUUfkvI0IkhNgbgW1LrPN/pweL/0PPvfLe+SbVuUd0goq&#10;OobPlX0BoQfPzpnIoOo55w2RNy2ye2cV1qR+dMfz9OqK/mX0Sm+9i7sw1TTpIlbjshAi2tpqjTNJ&#10;FPHFpLDSwurAEA2BHuLnaNZTJY31huLAlX/pweOfxzx/jb3nby1uCz2MU6gUopFPNTQ8SOGeJpQ1&#10;qKA055c2bY0MzeKtJFYg1PpUd3zpk8DwrjPWtF0/uLKbG3NUYOtWWnrMBkJaGqiZ5UfVR1BhqDJG&#10;Pq2ldX9Tf6gXuCOfw1/JZQG5vfkek2+v1+v0Pse21yFYkkUOceX2ZAAP8vy6ia7tjHJSlQeGPsP2&#10;Y8+HV93x+7jXJ0OPczOVjEcY5YSgSoGVXRgVJ0nkAkcWv7BLcO2wwkIW9zcgAk3tYMwH5F/r/T2c&#10;JKPjP+r1408+IxQ/PiXmIDuHlX9np9nyxT16tR6r7cEy08DyFCsaqjsyqhAIYoj/ANGsCAfybfj2&#10;FdXt94mLFDGebB/owtbWCv8AvAv7UySKxrT5HHz4/wCz6V6QT26MSPyJpx/bj8/tGR0cHB7+gq4k&#10;CVEc6WveKQFonFy0LKx5t9Dx/wAR7SlRQ1EM4LHSpX1Kw0gEfqBNuT/jb/D2shcCNga6h5/bj18h&#10;1pYVRAxNSPT8+hGpcvSVlMRGFkBcBXSzkgnUtgORwfp+Dz7kwwU0npkukmq0pJIU3Omy/wCNvqPb&#10;ICjHn00ToqEHpgD/AFfl/k6w1NVXoRJEyyQ6L09gGkXSoYlxwbX4v/r/AOHvFOiU8sUkQk0AG5J1&#10;EMv1uVH+tz/xPvQdBUNTUKnH+rBxSnShAHQgjPWSCWergmineLWzAKAuhSjcKR5D/X6j6/X3Feih&#10;dpKkonqf+0DZvT9QLW+n1/2/vVMeMG018vT1Pkc/bjrZQ/D5dTIsrPEsNCGkLJETdWUlfXwGJN/r&#10;9OP8Pz7dKGXTr8cOoHVck2TnlrW/1rnj2kNNbFaUx/Mf6v8AVTpoxaV40H7f9X+b8qNWUhE3h8tQ&#10;6MAtgB6/SbJqJ45vYWPt6jraqOIxLGFVFIBGoE3NygBH559tVVzmlOPl+f8As/8AF1RvbRyzF386&#10;f5P9X+Xpgkx9E8qTmod5Xf1qxDKNI9Ml14FuOTx7aMjGaoPYi0RBJ0FmaQj8X/IJ/wBt7Ry5OtBj&#10;Ix5041/1eQ6VJCiwlCaVr+X+xj+XShw1SaCSHUrF5uFDSBUSInj0rxyo/wBgfaJrcOagkrDOJjeP&#10;UFdQpuCylbf65/2Ptp0lBKk5NRnzBFOPzFBx8hwI6LlYcQR8sj/D8+hUoM7HAFDz05gTTJpEiMxv&#10;fQRz9foD/sfaan2g4kaYgMV8ugsl3Fm/cHH1BB9Psue3kQ4NDio9CPP5U/b59GVnKGqjUoQD+z/V&#10;n9uOlCm8KZ0RVv6vEDZxpYSodGnm/B+v+29t1LgZKeb71YnphHKokbQpjkjXkhh+Aeb+7RJJFL46&#10;nIpnj0Zu6FCpzUcOpVTnKeeMURljqHliYxqrFZEc8DS17XH49iDQ0kMqR3jRCqCzKCQ35BUG1vyP&#10;9YezWJohKK1JLeXDPmfUegoKHOeHQcnBiY1Hn/q/lT9vSFyFdUJ5dMrOGuSrkBkFrFTYm30uefct&#10;aK0oGgsgewI/SOPoP8T/AE9qZ2UI5DUbhXzH+r/is9UVQasvH/V/m/zefTf/ABMtCCzaS0eoo1gW&#10;9X1JH0Cj/b+1bQYhpNBMQDq2jSoGlfpcG35te1v+Ke0EMWpdQ4ZNKfnX/VXjWvqYRVRARwI/l5U/&#10;y/t6DfP7ohpmnT7j0FPIJHYlmI9ANif03tybHj/H2JGLwSRpJIyNoPjAViAy3P1B/wBgLe3iHjGr&#10;FPMZP+rh+00p1c1chX/1fz6LfursBpZoqSGoi+4/fbWikxuEWwSRTYXGo3F7+1KIowphssaqL6rW&#10;4tZuT+T+PZgjLQScBj/Vj/Vjyz1qKArJqTNP9X7Pn0ENRkqt3FXIZqqeay+NZVZXsxaL0rewFiG4&#10;/P145cIACjKLlY1CKG/Jt+r/AHi/uk9yiLqqdNK1HnXFRw/I4+3oxit29KV8/wBnSGykjiriZvEl&#10;RUzNLOylbIqNq8U1+S3NrXubfQX5jZXK/ZUEypMkbrA7szLdY0Vf845NhYXP1P1H+t7xf99/dOz2&#10;DZZtmsHIvJhpNCKIhrWpGQ1KCnpkmnWXf3a/Zm55p5hh5k3SL/EbZgQCD+o44DPzpU5FOh1+O/SE&#10;2+98Ue5cxQtLtrFVgnVpmK/e1yMJBTU8XN0LDUx+lri1yT7Ih2v2lNUs2HWaIEukEXiZrtK/rkZS&#10;T+NJbj6f7b3z5CG7uDdSks1STwyTg14/8UePxddgNk2WK1iRlGmgFB5U9OrjsZjKbG06Q08YjRVV&#10;QoFgFQWQAf4D2T/c24GjramoikMkNY1RTFC9/wBunt5ASPo4LE3P4uRe3tYkFEWMmhX/AC+h/KlP&#10;8/QtjOii+vTn7Srv5p6JUOiCSF2UEXRjPJrj0kWsxJX0/wCuQfbrEJGynjX+XnT/AIvpUMDPXva2&#10;xdLoqZFeFGZtEcZqDaJnmjYOnptcX55P5/rx7LZmAiDg5+X+H/V8unRHVQT172r6SCmZ0qKeBiYk&#10;iini5KgLGV0MeCRcErY3/r9fZXI8yKUDGhqa44nzHp+ynTbrpwK/b172JuCx86VWNniL1NPJETJF&#10;IoBjlhY1RQuDZSCADfnj/Yey4udL1XI4H7aAeVfUihp0kkNA1OPXvYvbWDI8qkSahUxCVCjIlMdY&#10;0svNrnVckfi35HsquhVBUeWMg1+f+rj/AISmdqL1jf6j2O2JWlanjujiZl8hV7xzARuzUsyoeSUu&#10;xI+v+2Fi0RspoaMOHqKmlf8AY/1VJp3INOm+Zm1GzWFxa1v6epSf8ePaupKpfBFJNF5TDVTsjKoS&#10;UhYfDCym9wXN2P8AvXt0Qkvk0JABzXz4fOnpWnl0XyNTHTdIpuyowAZFsPxctqe9/wCnA9r/AAMa&#10;SQkzSST+Qs7OtgyNG2owjV9LMvH4F+P6DYiJlD0oAAB5cRxP+fjSvCteiy4c16TOWqHiBEQSNh+p&#10;WBZSv01Aj/A8/T/iol4aLgOzRx2KtM9wrmCM/tar/UcX+n9b/j2p0KoFK0zk5AP4sf5K+g9eied6&#10;nFf9nz6C/O1LOWTS0j6dEMK3sZpARpBHP5tf6/09gD3XnK3cm48FsnESSeXP1kVNULSkv46KOTTJ&#10;K4jJsLEk3At/sOV9totoJLqTIRfsqTQgUpWvrTjn1wabVbLFG1zKKADoQ9gYmLD4WWvq1CtCssxk&#10;mIDL6dUp8jcfQWBv9P8AbextztNjsJQ0OAo0khpMHj1xqMtv3ZKV9ElRpB0nUxLcD8j6+0G1rNJH&#10;4shBZzqNPKorT19f58OisM8rmVsljX8ukXQzVGSrqzKyMrtkav7hFcKNEDraGIMBfhQq8k/717DG&#10;RXWecRTSRmVRF/m2AaQsyswQ/S9hqt7PVygqOGfs6fUHH+rHSyBUxxl0RwjF76h+gAEC/wCfrxf2&#10;paZNUEculZYFRoyBERLG7jRrct/UalBJtb/Y+6Kqgkt8R4elB005APz6YaqRhMYgxik1CQESDTIF&#10;OrQoH/ILH/H/AA99ok3AeFZYHVEjLMAIgzggsx+qhjx+Of8AD3csmSxoRk4qf2fl00T1wYoB+25S&#10;UMxIsR5GC2Ki17G3+9f4+5tHCsMMUaBFLTB4jGGKq0gHmQoBwLjmx5/P0Hu8aeI5c1IANQR/vOa8&#10;eP7OtHzPTbkaltUha4vGFu0ihysR/XyOfqtr/wCt/X2oaaOTxCON41aRgnrUm5VgS4uL25/H4+n1&#10;NnuxiXfAHE8ePyx6H/BX1SsfM9I+rmCzK5R5dKllRGCcFG/bL3IB4UXP5/3mY9BJE8k0EqyIypdl&#10;YDVZrOmn8rqNwR+Dz9fe4gjovjKQR5ftz8jTH+qnTYckDUOm1ssHvTsuizMF1qW0koCrfUD+yQR/&#10;Uce3eCi8iOImsPRIIza4MT+oBh+bE3P+v7ZeNUq5J4H7OHpx/n6dV869NU2XYSwJNGpu5i81jqZZ&#10;VsvB4t9ALD2nMjS3pkVIvJKzMW8inVCGJ8iem3A1E3/F7i9re0c9C+rhj14mtP8ABT/Uel9u2R0v&#10;MFWETya5VWNHVIwhXTIoQNHIb39RK2+nPIP9fYQ5vGqZYotBENitSyeq5SyrJY8hixsb8EG4tb3p&#10;mLoSDQkVFR+0flQcB8vPo/t5cdC7iqshGYtdtQMakhTZyWC8fi3+2I9ojJbdkVqqJkeJi6zxSPHw&#10;DKXmSSM/Vl4bXp+nHH09sJOAFPkMH+Q/zUqfXoyjnwM9KaCtSRUZWV+CpVSCbpZWVh+Df6e0rX7M&#10;qY6tJPOY3q6allWT/OR+csQyyo31XSpB/qD7VJdArwOCfI8Onfqh5nqXFXRur6bERuykXANl/of9&#10;cj3gG0qeOSBUp1jp5ql1DJdiJHQn/YHhgP8AAj/W9uC4kOfOny6obqvXL7sWb1XZF1EfTgH6+2ob&#10;Heq8whESlpWkhmW8brNCpv6vwH45P9bf0Pt83Tr5/bXPW/qgONeuTVkaAFtXAFxwbhv9b+ntsl2a&#10;8onWooqiMosYhmDLLA0rxhYwqNe15Llh+R/gfb4uWFGRxmuOBp9uMj/UenRcrxB/ydZfuY+LMpvc&#10;kcggDkmx/oPaUyeyaOtNTFLRtTyQxRpUPHa2pZVaOUr9LK30t+P6/T28t46ENIa14f5h+w9PpcEZ&#10;J+zrOswsCGBDE2Fvxa/sHtybLaGb7mmgZkSBhPEIiyT+SUws6L+CACbg8f09mVve/hY1rwPp59LY&#10;568f9X59Z1cH6/W/09h7V7URZZCzl5GihdiysFTVOWRJja3BJ5P4t7NYbkE08sj8/l/q4dLY3Fcc&#10;P9X+r7OufsHty7Xly24qipngiMGGjWa4P7M07SqkMN1Nr6rab3Fg359nEFyiQ6FOW4/Z5/l6j8+n&#10;niEh1Hy697Kd2lRU0f3FJB5Ur614kdHU2ljdbyTox/pdr3vwPYv2mdmFZKaVGPtHlj7PKmcenQd3&#10;a3UoVHxNj7fX/Z697LDufayyeaBra4AY6exYKAAdBsf6i4J9jOxv2wx4nj+fHP7PXqNd72UTIykZ&#10;HD/V69e9lW3btmpxlU86oTGWPkFjx/R/p/sPcqcv7uk0YhlahFKf5v8AVx6wy9zeRp9lvH3S1jrD&#10;IamgwjH19Af8PXvbBQkhlufyCbG/+8exQZ0Hr1EAYKe4cOvexHwx9NuOVP8AtiB9faOavh/n/n6O&#10;YuHXvYkYJgHjJ4N3F7X+q/8AIvba/DX/AFefRvbmqDr3tm3G1llP41Hn+n5+tv8AffT3pgGcU49J&#10;7umsevXvYD7kqP3GINxyeOL/AJtf3bSVOlsHomujwHXvYcVMpLEX/wBhz9b+3OA6LXNMnh172zTv&#10;f6k8/wCtf+tvd0XNOkUr1b5D/V/q+XXvbexuSfagDpMx9eve+r+9060G6977DW/qPeqdW1de9yY5&#10;Lm3+w5N/9t7aZaZ6cViMjr3t0p5SGHI/2P8AgfaaQVFelaPr44p/g697VNBUnUpv9bHj8/4/X2kc&#10;Yz0thkJOk9e9ruhqFIUk3Nuf+K29lMsJDUUUHDpYOve3xrEAj/ef9b8e0/W+ve8f+3t/UcWHvXXu&#10;ve47jgi9z/sfr7917r3vlHa4/P4PH5/3n8/n37r3XvcvT6R/gBz+f8b29+69173jP+x/1rWPv3Xu&#10;ve8Tm1rE83H+3Nj7317r3vGGADXvb6A3uf8AYf7H+vuyKdYH5/5etjj173KWxXT9Bwbmx/339PZj&#10;AdLkn/Vx4dNudNS3+r7Ove8jEcHn9JHF/wAezuzfgKZ4/LyH+XhTpE/DPHr3v1Pw5+v1va/H9Tb2&#10;IIjWME/6s9Nrx697k1AOk2/rf/iLWPvUtaUArx6VRGhx1721uBz/AK4/1vr/AL37KpK5p5g1/Zx/&#10;1V+zo0tq6sH14fZx/wBX5Dr3tmyAsP6f77j2nHSpuve2KcXX6/g8cW/2/vY9B59Nk9pAxUU/4rr3&#10;tJV4Gtv9f/ezf22OiKTr3trH1/2Pvwx0x1724036h/r/APEf4+3q4x1ZePXva/wzG6/S1vUD9Dbn&#10;6ezGDC1HkR1qmkEenXvaokHob/gv+BItc+13Veve0NlFGq/+Dfj/AIn/AIj2XXBKsafL/B0w5KnH&#10;XvbPCDrQj/Hi54uefaYsK9UY5I8+vexU2m3LC55T6/Xnm3B/2Ps4siagf7Hn8vs+XVZKkU/1f6v9&#10;XrX3sQV/T9R9T9Lccf776+zIgGmo0Ff9X+rPRdKayCvl/q/1UqOve+R/w5+nH5Hv3hAmgNPt6a69&#10;74sLDi/1tx/re6OgUVHVeve8Rv6vr+ePp/h9Rbj/AF/bYFTTr3XvfYJ/p/gfr9eF5H9faihjTyr5&#10;/Z5fb/q+zr3XvfhY+n8/g3H0I4v7srK514r6fb6fLyr5de6975D62BJIv+ORzYi9/r/j7v5VPW80&#10;1f5uve//0tBd/qR+f6jj8W9sA/i9ejRm7dXD5Hrf494GH1H9ORzyePpb3r59JyKio697wFAT+f8A&#10;ePwPdq06b697xkEfX3cGvXuve+vfuvde95VW3+v7qTXr3XvedQf9v+P6e2ya9b697zqDcC39P9t7&#10;rUfs6URAVr6de9zIh/vPHutaVPSnh1725xfS3+sAf625sfaYkFqjqyGjA9e9y0Y/Qg/S/HA+g4/1&#10;/dgTxHSlXNdSHh/q/wBQ69780x5ubC9/xf8A2Fh+PakNRaAZ6Um4otPP/Vxz173AkmIIu39b/wDG&#10;z7Vo/aflw6ubgZoOHz/1Y697yRzc/W17fW/PH+Ht0SasOfs6ZaUsRXr3t2p5BcWLC4/ULWBte3u6&#10;TFTUUP8Am/1evVTISKde9qeikuRzaw+n9bfi3tRHJqbt8/8AV8+kbtk09eve1jSkGIX/ADb6j6/j&#10;j/be1FTX/V/q8+mH41/1f6s9e9zkPFh/vhf8+/dUrU5PXveUfT688/X/AG3uvnTqqE6ipBFT/g/z&#10;9e99f4fkW4/1/e+nDwz5de9+P++Hv3Xuve/H6Hj/AA/I/wBhf37rXXvfYPBv+f8AffU+/dW6974/&#10;7H37qp697xN9eL8i/wCf9fn3vrXXvcaX9F/8G5tce9EjVX1/z9WBz172x1VrD6X5/Nvp9Pp7QSir&#10;H7T0ojNajr3toma1rWtx/h9ePZfIgJIHzp/h/wAnS6PgKenXveASAn62v/X/AHsA/X+ntOUK4PHp&#10;4HSfn173KhYBv8eDf8f4Ee/AMy1PS6Jtaaj9n+evXvcvUeLH6n+l/obfX2sjYstT9nS9TqHXvfMk&#10;2tf/AH3+t7NIUVmzwH+qnTnXvfFhxz9D/r/g/m/s2goRp8+PVwNQp173HZWJHP0v+PapYWYVH+r/&#10;AFf6q9b8Pr3uTBTljf8A1vr+f6H/AG3tbDDQ4/b9np/l6UQW5Y/L1697UVHSAhbhTe35559nlnAC&#10;aH/VTzPR3bW+qir5f6qnr3t5+18a/Qcc/S/+2P8AX2II1VSKA16NUgRAKjr3vBJECLcE/Qg/gHgf&#10;T/ifakKGpqx1ow1NRw697gvTXJuLi/Nv9iOPdhEBkjpM0RqdQ697n0sHNiCDe30/P+NvZrYrVT5g&#10;5H+r/J05bwq1aeYrX/UP9VOve1BTQWI02uf6i5P++/w9mPh0GeJ/1f6uHRgluOBPXvamo6e4BPBH&#10;0+n9f8f+J93CL0qWBAK9e9uj6VUWP+wH4sb8Wt79IFRdXr+Q/wAPVZEVVqOve4LsbXBJI+l+VAJ5&#10;P+v9OfZdIxZyg4Z/L5fZ0hkoAeve2iqqyhAvYgc3/AH6dI9pJFZVpw/P+ZxjpDcHtofX/Ueve0zW&#10;Th21XH9r83P+wv8A4eyW4XXHpr0Uz9y0B4de9skswb86eOf9vf2SMuoU6QV697gTSKVIvza4PP1+&#10;lv8Ae/aCZQE7j/s/LptyAtTw697ZpW9RI+huLi/+v+PZcfl0gJ9Ove4s8gCkH8g/QfTj8396Oeqk&#10;9e9s0wD3Isbfj8cf1/2PtiUBsgjH7ekMyDVVSP8AZ8/2de9tpLX/ADf+v+9+0pBrTpGa1+XXvbnQ&#10;zNGwb62+v1N7n6f7b3UChofP5f8AFD+fVVUg08v9X+rj172IuI3BNQ6QjlblLWve9+Bf+n+HtbbX&#10;AU0bHzwAB+z9nl/Lp2kZ+LH8h172ajqXseux9XTuKx42V9dwxN9NrWH4/r/vX19ivb76WNhEhIHG&#10;vpUHB9a/5fsonu7cPHpABoPsoM4Py9P9Q697vs+KXc65eloaaatvPpjj9b212UDTpJ/2K8f4e5P2&#10;eYXkGnzAxQcangDxwaE8RxpXqKeZLBotUip21rwr/qp+Yp656Jr8qen6HeG1q2vjoklaOJ5JAsas&#10;Y2Uame1jw30b+n192j4rJx11JFKzh2CgsFsLXsLgf8R7FCRERgsCCBQaic0Oftrw+WCOFDEu5FkY&#10;ogFG8zj5jPDJHWu7vfr+r2pufIU9NTvSU0s0hgfQWXVZmMUhH5FrBja4tYf1V2LcRyqVbUHP1vYf&#10;TVfm/wCf8Pe6kJqXBFPKtDw9c/ZjgB59BGZiJBUfDQ8K5rT5eXzz8ugH7HoGyWEq4amPxtAmkKwP&#10;6GJi0ExgW/rcm/ANyfYr4icFYjfj6fm1m44PuOuYbeRtWhSOJHrTjketa0Gflgmg02KRkkFT3YH5&#10;/Z+f7cevVL/eWCanrckgj0IryMRpVjeG5IlcW5BIDH/jXtaRPYK3PFv0sV5I5sf8fcVXqqZGRQNO&#10;QKgHAOPtpTPmajIz1L1h/ZaePp6/8UOA6Inkqc+SWMXDLKSulVPoJAKkD8/Ui3+x5HvkWJvck3te&#10;5v8AT6H2idEBBVQKVpQcK8fy6vcDIP8Aq/1f7PXKgX0Hhl0vY2uLsFsL3/3kW4/w+nvNTkKSjMRr&#10;0kH0/wBb2sw/3r/jftHflpwLhFHZUHjXzByCa5Fe6rUAqRQqaW7NHKrL5dd18N4idI0nj6OFGsah&#10;w3BtwP6f7xZ4hkNtNwFNx+AAbXB5/wBa3sNXUII8UCrCnqaivDH21rxx0LUOltXD1/1HpCTxGOZi&#10;dY/SVWwYgk6XDEajf8n/AG1/6SdI4/qBawuo/wAeP+K+y/Vg04Ma+v2f6hTielY9eo7HUdRGkXIV&#10;yEfT9GAUi1+b/g2/2/vHKNSED1Le/wBeNPIN7f7yAfp7UWrFJu46DSnD8WCKYp9lRk088dNzfDUe&#10;vXOOyvE6rqcv+LtrGr6AG9uebnkE2/I9oHcEKtci5A5IP9Covxx/r/X3KPLEkyRilKk0HzNT554A&#10;AcCBXgDxinmmJ2janxZxUeR9RWvzxxxSpp0cToXMfbZGnBYoS0XheMAaQSRGbEkkn6Wta/Jt9CCG&#10;4aOKYsStuD+AT9LHg+5e2uWWNTEG/L88UPlxyDxJHy6hi8iJYx+ZPHywcjh6U62AvjxvCtoKKiZZ&#10;NYRVUBXdEZAA6EaePpc3/Nj/AEHsIMrio2kOpLcMwPA4/A1Dj+n49i2zu5FSjGrcPt48a+mf2Vzi&#10;oeuIZFU6RUVp6+vka/P9nVrHX+/XelgkSoblIfKhJIGoepgPr9RyL/T6fn2G2awyC5QEGwXgBb8f&#10;UAf737Vx+I6MDRR6YNfz4g/aOHDNT0UGJyxJFPOnH+eP9XpwBxdl74EyRCSTWvJZmuNFmsFZTx/T&#10;i9/aBq6Fo2uFsQf8OGtcGy/7H2mkQgGnz+Xr65+zFfP59MnA7v8AV8uh3xmXiqFS0t1bSebkadVi&#10;efrxYfX/AFvp7hWK/UG1xfjng/i/srkj8IVJ/wCL/wBXDpODXpRXEv6SCbcc8C4v6rD88fX3Glaw&#10;PK2AsQx+gvwSPqf6W/3n2XXTN4egCtfP7P5Z49b6n0yXINmuTcFRa5I5UMOPyTf21VNQQpJ+lwef&#10;xb/iP6j2XdpB1Gh+zqqyJXSRgdKGlorlbH1WseOLNa/1vzz+faOytQzBuRexHJIB/wBa9iL+yyZw&#10;q0Y1p9mcD/DTp9JUFOOfs+Xp/qx0s8ZSgWAHAsb2+luPp9Cf9j7CHPTORIWZr3INr8W+oNuOPr9P&#10;YelXRwqf8nz/ANXp0bQyCuf2jpa0qiy8W/3j2EGbnZQ12a+kluSTbi1xwOP9f6f6/stm7TnAap/w&#10;H/D0aW8wqEpg1/z9OyCw/wBf/iOPYFbql4lJJLMqgEDggflj/rf4eyO5YuCAPh4kj0+zyp/PPR5b&#10;PqQUHD1+zy4Hrn7AjLzEysCVtz9Lm3Nr8+yrWSAT0IYfh1Dj/q/2Ove4FBE9VURpGLjWCbC3+H4+&#10;tr+1FoGMwA+z/N/q/Pp1iQCG88de92H/ABw69kyFVRymEyapImVit7H9P0P/ABX2NbBQvxAAcP2c&#10;ak4GRj0ya9IUUzzhf8nl9vSG7B3PTbV23kcnUzLCsNNK4YtpPpW/H59309RbTi2/goHaPxv4lRAQ&#10;F5I9RsB/U/k+7389XAGSMmufX5+npg+Xr0NbGM20K6QK4P5enH/J5ClM9aQX81X5I1HaPZUuxsXX&#10;GehgqnnyJpz5BpjkBiRrngkDgAfTm4PsTMhUWViPrawt+PyeP8fz7KoYgdMZzX1z5UxkcAPlgDHS&#10;938Y0fy+Xz+3Bp/KnrUV+dZ7ZZponZUVQ4kdnuhL6wRqYj9QNggH9bfQj2jali5Nz9NVh9L8XH+v&#10;7NY5fBAXhq0iv2Gh+z7T9vzCeQwMSU48M+tRXH4aDHzqejz7SxfgSNvE2ny63VbTJGzAKC5F76ri&#10;2m4H1P8AT20MQquWNgRcnn6re30t9OLD3e8Z2mXRXHaB6g0wK1BqSQTTzoeA6pmtB0OOLp1YJHEs&#10;bvcva6qyl9PldwtzxYG9/p9DyfcZJQTZvyeefpz9eRzx7U2ylZO34QPt9OOcfzP8+ksigcM/y6fc&#10;pRP9sHUEPpLJ6QBwGsqFDxyATx+Ln/HnkKL7ujcKL8Ei9ueLcfn2vL6SQwz8vl6+lfQZFD09agwv&#10;qaoOPLh9vp6U6Smxt5rt/ddGJ5BEnlRCLtyS1/qOLA/pH0J+lj7KF2btfytMfA1m1kEpa+lub8Hg&#10;/wCt/h7N9uZWjAchtJpjhkeWaVx5fb8yIEujQSVxw4jq+/429mQVWNo1Srj1COFXjWQSFWZBwWNv&#10;pf8Ar/r8ceylZ7b8NIk96dVBDMdSXBIN76QOP9v7WyRwkeTYr5Vpn9v58R69CjY7uRplVTjiPl9v&#10;2dWHYLcEleYbTFjqVeGNvpb6n/b39lu3Rj6KSR1eniN/SDp/r+OPpz9PYcnSMyhBw4UINamgxj5f&#10;5ept2kyErk0IH21wK/6uPQt0cjmJTqJ/3n6f4n/D2haTr5MkzLTxGzKBpsl7ng8qADz+Bf8A2PtG&#10;8LVIUAj8/wDUP5Y6GMVsZfLy/wAHUuSrjiGqQhR/U/S39fYf726crIUdvtG/QSVMbKbH6v8A7EfX&#10;/b+0ksSCmqhofz9f+KxjpR+7wo7hX/V/qp/s9c4KuCoF4pEcXtdWBF/z9PZT909dGnd0lpCrjV+q&#10;OxOn6i31P4Hsqe2JY0Gfl8/n0wbIk8K0+X+x1J9hLX7JaLWUi0/X8XX6W+n+98e2QoGeq/SaanT1&#10;72j6rBT07WCsvPIs2n/Y/X6+9gkfPpsoQcde9t7xTRAqym305uPobnV/j7spoQU4/t/ydUofLr3t&#10;kqKdZHJA0lrm3BsT9B7VMNS19OP2+nTMqArU5697gNSWNhY/Q8fT/G3+9H25bx1QkEY8s1r/AKv+&#10;LHSJoA3DBHXvcc0ign6Wt9LHj83v7U/TnifPqjQqvn/q/l8uve4j06gji/I45tz7QXFvqGk8f9X+&#10;r/N0mZVbHXvfE06X+lzzwLC/+t7JnhVH0NQ/Mf7ND034S16975+FQPoBa3AufbRTzpjrRjHp173i&#10;0gEXPBK/j6c8i3tugqVp5ft/1f5umwACQB5f6v8AN/qr173KiUG4/wBb8Wv+Pz7SlRwpnz/1Ux04&#10;oDJSnHr3vvwt9LX/ACCSB/vFufaaSixkg1pimeP+x6/5eqNGPLr3vKsTKb6QWubE/ji9vaV3ZsNg&#10;YPn+3/V5deUClB173nWMH6qOf63+v4t/yL3X59XCilD17321KpHHFr/T6AfUe1tvGNOs+f8Aq/1Y&#10;62sa0697bpqcC5t9OPre3H/E+1YRQNRIyMdUkjU5Hn173EYKOB/jf/C3+t7vUUr0nNOve2+dVY8f&#10;X8/Xi319tNKi9Nnh1720yQg/j6Hn+pv9PaaRiAWJqfIdNkZr173iELA20j8Di4tcX5/N/ZccmpP+&#10;r5dM6V9f9nr3vt4ytxxYWt9QRc/8b/r7bYAp6V61QFQade98FUk/kc/0vx/Xn3eGEmmAT+z9vW0T&#10;zOR173Phi4ufpxbj/e/ZtFEQAB0oA8uve+csYtx/sbfkW/F/amSI/jFPmP8AV+z7fs62woOve2Go&#10;jsSf+JNrE29l0tuK+nz6TMgrjHXvbdJGSLf0/qfpf8ce0jwumT/LppkIBJ697hCK5PH+8f8AFfbJ&#10;BpjpgoaY9eve5CRm4/r/AE+n055I91ZAeGOtNCGNRjr3tS49RdPx9Db/AIp7YZSB3DprSynuHXva&#10;+x1wy/U/mxtb6/i3tREpChT5cf8AV+fTEtVjp88/6v2de9idijqp29R4W/PFuLAf6/8Ar+ze3IMN&#10;D0W3J7eHE/5+ve26sFmcfUaj9PoOPqCfp/sfbzDUq0pgetPM+v5/t6QHr3tL1tvUeBYn/WA/p7TT&#10;U0r+fVDx697SNYOGvfjn6D2hkJ1g/Lryk6RX/Vnr3tKVo+ot+PyP8b6R/tj7bQnWV6tGc0697T8t&#10;vz9b834t/X/jftiWgJWnkKf6v5f8X1Zuve4jfm/9Pz/X/Y+0vn0yePXvcOQfT6/8R72VVvi61173&#10;h9pm49b697xNe/8Ar/7f/Y+96jSmOvde947kA/k/748+618uvde99+/de69797917r3v3v3Xuve/&#10;e/V9evde99+7EAE/I9e6975C/P8Arc/0PHCkEfn/AJF70Bgnr3XvfYsb8km5tcf630P+vb3qlDQ9&#10;e69758fW/wBOOeP9gffuvde99+91xjr3Xvfveuvde9+9+69173737r3XvfvewK9e69799P8AffX8&#10;e9nPAY/1f7PXuve/fS31sP8Ab8f4+90DDHHr3XvfvdTVTn7Ovde9+9+FNJr59e69797117r3v3vd&#10;TgenXuve/e9de697973UU4de6979/vv8Peuvde9j38fvj1vr5Db0pdpbNola4NRlMrVv9tisNjo2&#10;AnyOTrH9Mcag8fVmPpUEkD2lv9wgsYDPcE0AAAFSSeAAH+D/ACDPQp5T5S3Tm/cht+3CgGXkauiN&#10;fNmI/YBxY4HmRHqqqCigeoqH0Rpb6KzuzMbKkcaAszE8BVBJ93IYr+Xr0H1ljqOHcdRney9x+BZK&#10;mohf+Bbd+4BtIlHCgaokjDGwZnBP1sPp7Av9Yt0vpD4OmCM4/jenHOdI8vX8+sn9m9oeTNohH1cT&#10;X01BVpCVSv8ARjUjHpVifX06hUVdUVqmQ032ceqypUOJKgp+GkjiOlD/AIa2/wBf2OPXHxG29U1E&#10;L7T6/wBt4EK1hXy0TZKqVCSt4pK4uA1+Qyj+nPtm631IRWVixP2A+Xp/q446GVhy1slgQ232cMBH&#10;mqLq/wB6NTj5HqPltxYvCQtNXVKoqg8cX+l/9692B7c6HoOv9uLQUMRq8nPTs2QrGRdbs0fqBI/S&#10;o/Cj0j8fX2AL7f5L6bWzEIOH8s0/4s/Po/WMRrRePr69BZB2LBm8gQCIKOOVVpo3ZQ0jK1iSfyTc&#10;cf4f4exJ2pt+Om2b46YKbxCVlWxOqRy5DWv/AF54v+fYfvbpnvCzHz/4vH+THp06gxjpqzmXLboh&#10;SYFQCyJfhTaOw0t+Ppe5/wAfaJz2HLksyFWdbtYMNRJ0rwedNuST/vXHtZbz8CvV+lfjK9QNOsMq&#10;txyrAADVe/0vfi3tjo9uRQy+FrGFrTSzx2EdmjH7chFv1BQAR7Vvdkx6gSGHCn58P9n59VcFl7f5&#10;f6v9WenCbKMy61ADX0JE/wCokNbWB/hck+2nPSxQwiVB4o0RoIhY6GQRgeVg31JJt/r/AOvb2ohd&#10;iQASSeOaeZxX9uf83TNepWPjcsyv6mNpWJ+quWvpFv6D/ePbNs7SkFasiq4Mc0rBx6f3EaMOdX5u&#10;eLX/AB7MLhyyg0KkkD+Y/wAn2efVh8JHr1lzAYvTsjWKyKBp/V6SGtx+OOfcjrzP1O3d21EM88sV&#10;KKiNkTUAAZZQPUt7leT/AF4J/PvV/bC5stK5bI4eXH0OcU9a+g6TadDnVwPoP9X2dQd2YiHNYSRP&#10;FHK5hcqSAWJWMkaT+DexH492abF3NNkMZR1ETmJgCJI3Zi2pWAYR83sbj0iw+n9T7im/12V4wHl+&#10;WD61xUZAOTUV8h0jurQSqa8PX/V6ev8Am6rl7P64xUtVXUNfTfdxS8RvGqELqBMUrgDg/W5PsWVy&#10;9PWoElf9wi5bgg3PJH+2Jt9f9f3kj7V+5lm1qmxboRHInbExNFPoGqOJrprhfOq0PWKXuz7U7i0k&#10;2+bSviRt3PGB3imSy+tcVHywOtZr5xfy4d8bM3vmu8OoaOXMbdyJkyW6Ns00DNk6KqRCaqqo1i/z&#10;sbqNUi2LAjUAxbhMZWiikDXVTcEX4Nx+GFv6+8p7C7d0Vwag9woD9lPmRUcK+lBw6w03ayZZShBB&#10;BpmooR9vyrx/wdFo6Y31k8HPFErS04hkEUtFUkRSQvGdVQkqPxwVa4IvyCf6ew4yeFVw10DPZigA&#10;/H5v/U/W3s7jlahKsaEivyNOHy/w0pSvQSmQxuRw9f8AV/qp/Lq0jrLuFXNITM0FPqVKhmZQzgH0&#10;FACRYXUP/t/x7DnIYEM7pJGNAYFXYXGoA2sPx/re18M/aAPn8z6Z/wA/+Wp6TOqEVAz5/Z/l+3/U&#10;TzbW7TtT09RT1euZ0IlgibS/jdlZjdjc2/qAbfW/tA5rbEhGpI1LgkWN7FW+gVv6Dg2PPtZDIQmo&#10;1p5/ZXP+b08zXzRCMrUitP8AZ+z+fDozuyO28fK0cUtXZGVfULFxKiAXeMn0k2YErxf/AHhDzYxo&#10;n0+NQU4kRgBqC8m1vbskqNTu0kfaK/y/zDpMwX7P9Xp0YCg3BHVQCVZTLDPYwSxsH0GQ6FB1kfkW&#10;P+PuC9E0rqI6dludFrjTpcn1XP8Ar29ty1GVIDVz54p6cafOlaVPy6uhCKSx6dosrHDE5mq1lVVM&#10;q2js3liHMfpsPpz9bEj/AGPuWMX9u4CsZVcBpIXFxyOeB/tuPdPEelDx+X/F/wCTPT4kBXOPn00n&#10;PrXRszJ9u8TtHDUIbPZW+pPP04+t7H/C3t5oMErThyiQwsGYWQMBrWwBA/x9p5ZtNUNTX9nHrRpI&#10;tD+35j/V8+klm96y09GUjkarrInRGRpRFI6o5JIY/wBV/wBh+f8AXeaXAS1DOFtPHGGF2OgAsLJr&#10;H1+t7H22HWleFa08jiv5f5eHSGZhH2n+WOH+rh0mMn2DSY6OBpmahqagxMFVTVa4wQ0xjZRb6WBH&#10;+JB/wz0+1lgmZrPUKCAwYC2oDUC7H+n197CnRpYmnGtM0p5ela1OOA8uk7z61KNivUWu7T+7pYip&#10;hoZWDNCyOSSvlKMscYH9q2n8C59859uyyXddDeNSXThGc2vdVsAGI+t/8PbUaiJqIakYHrX/AFcO&#10;mU8IAqRUH/Vx8x9mOuVL2XTx6EmM8RndBFJdnhjUuFHkZb3UG9jawt/sPaRrsTKmjxxtFDd2P6Lu&#10;GFiHvza1+PfpY6kMQR/nPS+NlUUHyA6FLC7ppakzGapiqqvTElry6ITGLoYdHFySL/S/+39sNdtz&#10;wxQPEsssch8kvA03+npFrcgXt/sPdWiJ7qYPp1W3uDI7K3bQ44/n+z/UOlnjN5xzzVUM0lPDPDph&#10;hXVeQgrqBc/UC91DH+l/eD7SSOFQ0Ka1LqpUAcP6QGv7cjSQEHgD8/McPl+30HTVyFLgk8f8I/1f&#10;6vJxjycE80miolZNEbSq5YgafU5Q/wCBsOPx7cKKgluNK6rvrbVq4Oo8afwRwfdmiOAcihBB4/b8&#10;vz9K9NW7rq0uBSlBwz9nTRmcxTiOQtKUIQopS1tOm9mf8huQSP6+xLw2JkRNRZQulTyoJ1Hk3H9T&#10;/vHtRDFpTQOHr/s/4f8AiulHi5Wi1P8Am/zdFf31u+lklMQDNMZZEsJGEYUelD+Rpv8AT+p/p9fb&#10;66vGoUFlEgIJ4vcfQAD/AA/3r2zN25q1Bk19fICvy/bXj0YwrrbVTh5f5ugwhqIKmVneKCV4GBiU&#10;fTxOCGlmNzezf0Nrm39PbVl8zg8DTmfNZajo4kQOfPUQwgrcuGtIwYn6+wNzDz/y1y1BJcbjcojK&#10;pIQNqc+gVRTJ/KvHgD0OuUeROaudL6Ox5fsZZzIdOoK2lfmWppA9c9LHaewd874qRDtbbWQmjkqD&#10;FJkGpZI6SFyvilE1Uy+JEUgNcn/AC9vYEY/5APujeMWzdtQUrRzZA071iTR1TxUVNG0+RyU4hYhI&#10;UjXhiCPp+SB7w656+8LzRfCZ9mpbW5FFFP1GBNAAxGCeNBSmR8+ujHt99zjl3ZbOHdOcHa6ugNTJ&#10;WkaHFFoMn8zno7W0vht15g6Smyu7HrNxZ2GFJZozM1Pi0qALxxRUyepyGNtTv6j+B9Cju3e5aOOo&#10;yWJw9X4qmn/aV0kDBxGA9pE+jhgwLAD8j3jhd32475MLrcmaQSGrEnNfkSeFRQVI/wA+Z/J3Jths&#10;9pGlrGscaU0ooAAp8v8AiujP7R2fjdr46no6OlggWNfSkUSRrHcfRQoFrf1/4r7I/uSsq6zyVcTq&#10;9S9ZNKlQHDIKh4D4lEZ4sbhbj82/x9sxCKmiQELRRQg1Ar6ny/yE+eOpLSIaKAcP5dLL2F0sdRNN&#10;ViGctKwQOFGvyzmPRMsS/iRBcG3+xsfa5pFIU0oBj7B5V+R+z7OlCpThx697VeOjn8FI86KwpnSP&#10;Qqkq8a3RGVmtclrcf4cey6V0V8VNQeOPP8+lKIKVPXvYkRUE2umqYgsqLCH8YGpXiD+USIp5uFF+&#10;eQbjj2VyTA1GRT+X+r/N05UAY697EDEYmWQ1rwyxRwRChrHRmCmqh1AVSxLzdkDNf+t78Dj2T3E1&#10;KagSTUAfPy/b/n6RSSZqfP8A1Dr3sS9uQz0YSogkjqKSWseRowyl9Hk0MuoE/wCcuFvfm3tNNUxr&#10;E5OqgPDh8uHkekU7YC+fXFrEEH+n+Nv6+xswNDJTVdXGsYm808cHjIX/AChGWyumrgkW1sB+Lji3&#10;BNOVcrQkBc+fHyFf9Xl0TXLgcPL/AFf6vy6jO3pufTYXv/S3Jv7GHE4qKR6UnXenpkp6aaWxd5yz&#10;wlJr/j/VE/j/AGPttWKBiBWpJP8AI1GPyqOHRJLLx6Z6qYqrC4szamUH6IADx/j/AEHsRsdtbXTJ&#10;HVIWeNysM0ZVkRonDQqL8EH8Egix/wBtpZdRrGOOacCajiaZ/nU09Bkpluf4ekxXZtYJGKOqqVHk&#10;V73swOvSSfqOL/S3+x9rGhxiwHQItTOJfGJFKsGvoFuPxz9f9v7WRq4NW4CnDyFK+RzXypwHz6Lp&#10;pcVPSNyWWWZNQkCAaPIwYOGAa4uG+g/Nvyf8PcHd2f8A4Dt+r8kXjeCESnTy5S3+bDryR9QB/rG5&#10;9roLcyyalOD64GP8HrnjwFPJm1TxrgU8z1H2/jI8llopvJ5Y9TKpABsx9buV+lxwLj/Ee0D8ecJV&#10;VZz/AGtuSmaStyjT43a/nAWXHUJdo559Diym6qkZ+lrn/XRb1J4kiWEXwJRpBk6nxTHnQVJ860A8&#10;x0abrJ4KLZw+WW/zH/V6dP8A2LktKUG2MbP4SzJUZFYwV1U0NnSmDqRbWSGYf6n/AF/a9y+SllqW&#10;E4MqSTMrxjSUVASX8gtYauCL/wDFPauGJQNQwRmv+o9IVjUDHTXjaKOKmVIT49MQ0sdQNyBp0E2P&#10;HIv7TNPSPJM+kmRi7SEK5Vojzd1B4sSBxb6f7H2vZ1VBXhj+fl1uQgL07TTgINS6Dp0epQQ4HNiF&#10;/oL/AO+t7UkFJVvjh42iWaOXQ6s4HkhWTXpN/wCoPB/x/wBf3ssiyUIrj+dOkhKl6dJyapp1rjr8&#10;hikTWrqhbQ5XQCLf0sLj/D3nehnDRokyw69UpiLDU0TAApGW0gMn1AFr/wCsfbZmBIotfKvl/Kp/&#10;4r9tu05PWOOpg8c0jh5DHaMMqsSkqlrNIpF9LfQk3/x5HD7Hj0pkUKbSLJEW8jqSwY/2AL8NyDwD&#10;e/vUMtbgMcA1rT7Pyr5dMsfPpPVldJVQygrqTxsIgqEBSpuxdvwVvf6kW59ulBSRw2JWMqshUguW&#10;KBVseRfjkXNva2NixJB8v8P/ABXSNmrw6SmYrJJUVNUmp1DhlQKrng2I/J/pb/ifcqpo5R4Hjj0o&#10;GGt4ryIyEBXfT/wawP8AiD7fVwCVY5+fVKitOmelrInFQrya2CsFSSysjqxKIWH04uR/r+5UEsUk&#10;s7QNGsigrJHyba4y+pl4v9LXv/rW9szELFVuBwD5Hh5/IGuK9eOMnrGaedftY51kaPV5UkFtVoZL&#10;aBb6En8H/eePbXkp5TTszRJAXjvrUFWXSfCxP5INr/X2UyDv014eXHJz/q/2OlUAp0t8HTxLKNEj&#10;TWmIGq3qTSXVSD+R/h9P8b+w+kpzNUfuUyuJop42dTpPljlvGxU8ern8/nng+9vUqFVqEEEV9CMj&#10;/B+zHRyjmgoehLgnSniJErBVaElSoNkZLEKT/T8/Tj/H2w5GDIOTG0sk8SDUP2iwjk0aIoEuLjUL&#10;Ej6X+nPtlAinhoPoT8+PHP8AqPDgqSb1x/q/1f8AFdKCknpiokQRhmP1RuWB9bs4BtdTfm1/p7xV&#10;mK004kqW0xMacoY1JaB2YB0KEEgAEDVf6+r6X91SQk0Wlc+fH0+3rfjg/wDF9ZYa4NJpiVmYCQMG&#10;As4F7HVcXPB4/wBh/T37+7ygqs0sfklkCSIFQBZGPpcA/Q8gG344/wBfYuF+dB5/6v8AV59U8fPX&#10;H+JyEM0SHSqa1N2YlbcqbW/oT7bpsOac1BgZXEYQwKpvJ4imnU2kgmxHBvzbn2tilMwppA41x5ji&#10;OHH5eXVvGJFOsn34PhEpcFzaQk+m+q4Kg/gg/wBP9b3jiwplhVQBTsY1qZF+pedVsHjXn6WPN/p/&#10;jf24JZeNK+X5VH+r/UOvCZuPXUuQiikN28g1+JWU8IjG9nYcG/H+x9pvLbbeQ1VPCBMD4DJMI9DM&#10;ssNyqhrC19JAP4/HNvd0OAx7aeRNaZp5f6vn0/HOOPDp0pMrGRE7nTqMqotz+qNvVe3+F7n2HeX2&#10;4Y6eCOanCyzxzQFkKr4io8slyeQbAgXB/wB4t7cD0Y8afnXh5f4TSn7D0ZQzAmjdPsFWkpfQ4IUh&#10;v6gq3C/Tjn2Bm7sRLjcTO0cUFV56dUaMqolfRK6lo2YD1fgqf8D+B7NbOXVNxIp/lH+r/Bjo1tZK&#10;yAefTlGwY/ni/wDvXssuao6PD4RJZTLTz1wORr4Zy7FqdKgmF9JuRotq+n0txwfYhhkmlmqp4dop&#10;QcRnGP2+vR2p8+s/sm+6I/7xZ3KZFBAKbEk42kXh1M8kbmonB+hCxkNx/W/sYwnwYVgBPf3E/wCl&#10;pQVpxr/g6QXMS3DFsUTAPoc1pjyHXvYQ5vbbVaJojvIWZXlYElyoIATT+LXb/W+ns+s75Ubu+37P&#10;z/l8uJ49B29sFkU6Rnj+fXvYCbq2m1QsitCZAVb1Ov0A5K8fX+1b8+xft+4tG4dTpI/1D/VkdRlz&#10;Hy7HuEDwTIGDAgg5/wAOOH+x172WvObdqMNWOQjeAtbgH0WGq/P4/wBf3Kez7zHdxiOQ0f8Aw/7P&#10;+rh1hfz1yNdcsXpnt1JtnY0OTpJyQfl6H8sde9umFY/7x/Q24P0/3r2dTkaQAa/4f2fOv8ugRFTT&#10;Ude9iRh3sRa9wwA+n4H4v/ifr7pH8GejW3P6Y+R697ad0m0b88kkj6/Qj/H27AKya/KlPzrXpi4I&#10;LVHp/l697L/uNrMebk/4/j+v+9e3nAc58v8AP0SXLVOfLr3sO535N/6n6j/efbRUg9FMzUNB/q/1&#10;fkfl1720zNc/X/ffj26ozXpGx697ik+3emCeve+ve+tde99396p1vV173yB+n/Ee9HpxT173Phe/&#10;N+Ryfx/rj2ncUOOn0YhsV697UFDKfSLng/X6/wCPtJIApOK9L1fQ1QOve1rQzlVXgAgaSDfgHn2g&#10;ljVxQ+R6MFNR172r6aZZYwDa4sBYfg8c3/23tBNEIyCvA/6v+K6d697ke2Otde9x5bAWBtb8/T/H&#10;gD+nvfXuve+ksGH9b2I445I5t/xPv3Xuve5dza1+Pp+b3vxz7117r3vC/N/9t9P94Hv3Xuve8Zv9&#10;bH+v9L+/de697xD82+lr2P4H1/3v3ZANY+0dbHHr3uTG+oG/1A5+pHPH09r41HiU4D/Z6bdaGg4d&#10;e95r+mO97hrfT6/63+29nlp2swNcfbwqP9n7Pn0lcULDr3vuE2kHJPAPHHJ49n9v/Zn7emF49e9z&#10;pQSvF72/41zf2647f2fz6UxcQT6jr3tqYHVawtwb/wBbn+v9PZPP2rjGPT8vT/Z/LPRjGSBVeP8A&#10;n4ft697asgPSLfX/AHuxvx7TIagH16XVqoPr172n5R6T/sePx9Pe+Bz00aDj172k8gLM3B/Fv9gf&#10;6Ae2x6dEkvp172zgcgf4292WmqnTHXvc+nNmH55HH59u0FKdeXr3td4djqWx/Fhxf8G9vZhD/lH+&#10;Hrzef2/5eve1cSSgtzxyOAf+J5/1vZh1Xr3tF5UG5/2H9D9PpwPaC5pqp8v9X8v9VemX4n/V/qx1&#10;72yREAqSRf8Ape1xf6X/ANgPaFuJp0y/xHT/AKv29e9iTtJj5SoP1UgcfgD/AB9nNkVDrTjn+f8A&#10;q/1GvXpKUr172JafTki5FiLX4+gJ49m6CoyOB4/6v9X+Doslr4h+X+qn2de98iL/AE/wH+2Nxb36&#10;mdQ48K/Lpvr3vief6/W/9B/rXHurrqFOq9e98bfS5NzYnnjj62t/yP3oRrTPW69e98Pqx5/pa9+L&#10;m1vT7oi6qswx5dePXvfE2Fzf6KTa1ubf7H3ZgqsNApX8/wDV8+tqAxA9eve+ZJAH9P035tZrfW//&#10;ACP34GU1FM19P9Q62AKHGf8AN/sf4Ove/wD/09Bwr/h+Px/vXtN/On7OjOVG+IVx5eXDrf494Cv+&#10;9f7b3vB6bK/5vT59e94yt/8AbfX6+9ZHTRBHXveMp/rfX8j+n5971dap1731oP8AT8W+o+n+x971&#10;de697yKn+x/w/wCJv7rWvXgOve8wX/e/8f8AW91rig6uASaDj173nRef6k/U+6+VOlUaaUyM9e9z&#10;Yl5+n5v9f9t7rIdKfb075Z697cY1t/xP1tc/19puqk+nl173mt/U8C1vVYG5tx/sPp7sCRQ9OLVa&#10;GnGvln/Dw8/Lr3vBJ/rfUk/S1v6j/fH2oVqjp3VWp697hOvJIH5/A4HNvzz7dR6dp69qoade984x&#10;b6G/H+++vtzWOBxT/L14tXiKU697dKe9wB+ODxew+tvflahr1rVTJx172qcffWLfW4Nv979rI27a&#10;D7a9Mn4f9X+rj172taT/ADdv98fa8HUA9OI/zHpp/I9e9z0/PH0/PHu3Tf4uH59e95R/vXvR6tUA&#10;gefXvff4tf6/Ufj/AA9+6sc9e99f4/63+P19+691731/tvfuq9e99/0/Fv8Aiv1v791vHXvfj/rf&#10;7f8Ap791o9e94X+o+v09761173gkAKH8/wC2/P496p1scR172wVV7fXkfnk2/HtK8RLHVipqOlCY&#10;JPXvbHK3+9j6f1+ov7SSRqWzjj8q/wCr/VjpWBVBX0697bml0mxsOSOebW93eJiKAVB/KvSqhpX1&#10;697zwym4/PP4/wCIP+8+6R24rUg/8X0qtvxFjX7fU9e9vEThhz9QB/sSfyPahbVxlRgeX/F9GScM&#10;de9zFH+H4v8A4Hj6H/ff6/tZDGyjUf2f5+ngpIqOve8RBJP+F7C1v8f99b2bQRMq9wya/b9n+ceX&#10;T6rQde95oYPIwBH1IF/wL8ezSKE/CMVzWnH/AIsdKIoHfyx172oqKgLAC17m3+JuLX/3j2bW1qHb&#10;PR1bWes+n5en+r5fPr3t9WAUyg8X9NvyoBHqI/w/x9mwjCKFAp+X+HhXo3WMRgACnXvfLyeTix4B&#10;/J+v5Jv/AL17ULJmh/b1Y9e98GT/AAN/9axte/6R7WRnUnXqYx173yWnD/Ufnjj/AG3P+x9mluni&#10;GrZH8unkQMe7h173OgogCCOT9OR9f9f2e2tqqAU9f9QA6UJbgU0+XXvb5S0wDAtc/wC8/wCJJv8A&#10;8SfZqIFOaCh/y/zz9melqw0z/k697fFZUXSLfQ/4C455/wBt/T2luSq0AFTx/L/V/qz1p6fbTr3u&#10;O73NybfkWa/0+o/1vr7LZpY1Glj68f8AV/q/LKVzRTX0PXvcOerRRpuPrfj+o/UbH68D2UmX8YOa&#10;4qfX7P8ANnorkbH29e9pXIVCyG4+txYEci3449tzSqyEgjh8v9Xy6L5mDKfs697YJHJPJHP5PP8A&#10;iDz7KX+HHRXIO0kde9ts5AJ+oHP9OD7LbgDBPHpC/XvbVJJybn/gv9L/AOt7JLqhU/I/5ek02V+w&#10;9e9t7va4H+xP159lrEtx6SMS/wAXXvcGd/Sfr/xT/Yf4+9eXTbHHXvbY0tja/pI/w+p5sR7b1ANp&#10;r8/9XHpkt3aPOlfl1730Sv1IB/3km/P1P++/23tmWhPbjpiYZqAB/q+X2/8AFde9845APpawP0Fv&#10;r/h7a6aBHXvbhTym4BuBzyP95597DUNerg9e9ijtPLGkniZGAKlLgf1vYEH6/wCv7Vrcup7jjPn8&#10;xinD/iqdblHaSfnnz+w9e92U/HDtv+CZSh11AjBkiVrNa6gjkcfQX/p7kPl3chE6+Ie2uTXzr5ZH&#10;l/kqcdBPerBbiAmlfMf6v9Xz6hZGhhyVFUUU6q8c8TxkMAR6ltyD7v8AuoO1MdnsbRBKxGkMSI4d&#10;19TED+0D9eeb+5ms7mC8i+odck8K+XkSPPHp1j1zPtVxasWAoK1xXh9nn+Veqjvkr8daqGsyGQpK&#10;Hy0zSPUwvFCH8XJY2Uj0gW4PNv8AW9mnw+RWQIdZOr1fq+oJv/xr2rnt0BLKOK9vp+3JqcEVpWp+&#10;0R/4rq51gECv8h/nH7T8uqpO0OvyI6lUg8br+0bowKsoIDaVAJsHJ/4pyPYt4atBVf8AU3X8/S/0&#10;J/4kewRu1kZODHuDfmeAoK/M0NcYwTUE+2vcI4XCu1Dmvzp6ZrQ0wa1BqeHVPvyA62meatqI4bye&#10;KT6pqDFSNSBh9OblbixHB49iLR1AkRblQf6fUfq+v+t7iPc7MRzstCaVqeB+HyqTU/w8K18hwk/a&#10;txxqVu0itTxHDA88enz9D1V1vDa1RQ1TMIZUfWFDEtd7jVpcD/EXJHP495zPYk3Nvr+n8Xtz+fZY&#10;duNNBGR/Szwr/pT6fb+3o3N9H4nhk5BApXzPkPI/tpXjTpmpMKxh1MEJ5HNmGoXC2NwAP6f7zwPe&#10;eOUgq4X8i/HJB5sL/wCHsrvLPDJqx5AngRQHgPMkYzgDgc9GEEkZYMTg14fZ03y00OielmsWRZE9&#10;K8owBCNa/PN/p9f949vaG9mHK2DXFgLNz9T/ALb/AF/YZlYq2hjRqkU45GOAp8iacBxPn0J7eQSR&#10;hjx4H/iv9Xp5dBxVUZ0yAJxcq49RYheEXk/U/wC1f8V9zw4a7D6XPP8Ah9QeR7JWieOiHJoP+KwT&#10;X/L/AD6Mo6lM9MhQKHQ2GknVpNxqVbWIut7/AO299OoZDexIB5sBcDn+pt/re3LdykwpUAkYr5kA&#10;egr+fXpBVCOuPIYXHqQAhrMdN318gi3JJN/9v+faSzcI8UjL6tVyAWH4H4X/AGP9ePp7H3Ltw7zq&#10;j4AFDQH1ySfPIPl3V1cR0A+Y7bVAaevl6EHzJPnWv+bowXT+W+2y1CGcxkSIDISoHrZSACgNi1gp&#10;H155IPHsEs7GwLgXABIFwOPrfj/inuatrnBjWR+JoT+dB8wfM8cU+zqEN0hSOUsOOcfb/Py88+vV&#10;8vx1ygqcfReqOQGKNXeMudelRIjB2H6RqsLi5AHI+nsNK5Fa4I+l106jp4PI/wB4+vsTxkFh6NkH&#10;zOSfy+zyp0Gp8tTiCa548P8AZHqcfPqzTZdTNTQxOhP0Vi+gA2Z+C1jyWP1H9LfS3tGV9KragVFu&#10;QAeOGPswWaiilcjiAePpj7P83Re8Wc0r+3P+bo0m089NGEZZnX1pfmzAKv8AgLXJ+tv6H/YoHJ40&#10;fhbm1uCRb/Ec8+3fEBABwR/PVXzpj7K0+wcC2W2cksvAfz+3/V+fRotpbsDBUkbljf1ab+gAC4+l&#10;uD+f9549o2roHjvwLf0/xJvq5/4j2llePIbFPWmf2V6LpKDjg9Dhh8uk4SzFh9eL2Wy20XP1P/FP&#10;acqEZSwAYkXIv9QP6/7Hmwt/h7JblTpJFf2+mfL9p9PnTDTt+nnHAfb9n+o8D0v6F0Yobrb/AAHH&#10;9LH/AFuPz/j7TtWpsxuR+f8AU6dP9L8c/n2TEDgemV6WVGy+leOB9RzfVyL2va349peuQMjlgTfV&#10;f8/Ti1wP+J9k24Bj8IGCP9X8+t1cPQdKqgYApz/h/gNX1uP9h7C3PUd/KQtgL8Nc24LD6X5/r7KZ&#10;XIjLEVwfI+v7cdGdvcVUAnP+r/UP+K6VNK30/wAbf7yPrf2B+5FMYkGj6m+kfQ8XNrfU3+pP5/1v&#10;ZROwYhak0/1f4PL8+jq3OpwK1/4r+XTsv6R/vvz7ALdLMwfSbi7g/QggNa9vzx9D7IZz2gt/P+f+&#10;z0JLIGlWxXh/KvDrl7BHIQyNIw5Yliv5vwSP6X/p7LNOpvT8uOP59CaNhpqT/qp172JnWezqnK5O&#10;mQwMyu6XspIP+qFx/sb+z/bbUg6jgjgaVA+yuD/PpNPICdJ4jhTy64swRWY8BQSf9h7vW+L3VQpq&#10;WjnmplGkIRqWwsVDahcfj/e/YnjQRtUV0iuo8TxNAQPIigr5DFTTo02221ESAkcPSv5+VDX04edc&#10;dU0/zPPlVjuq+v8AL0NNXotW9HOkSRTKrvKwMYRQGvqJuFtf/W/rZIix0lNHTRqFSNAgsOLKt/Zf&#10;MrMdZ41/wnOPzr0JUIVF0iv7PWnWlPJXZTfe78vufKzSVFZlq2Srk1X8oEkxMKrrIIUDTf8A1rH+&#10;hTtdOXup/HFwTYhfp9Peo4dDgp8R8jxyQDxp/qP7WXLK4YNU8af4M/Z5eQ6N111go4IVlEY8YNgd&#10;MbyIGi1lUdh+kfUn+vH9kD2wO/qYf1A02uebXW9/ZoYfEhUn8LEmuKDV3DjQ08jjA/btjrYufM9G&#10;LxsBpYodbXvZdaoLOFVhqUKCQSdI0k/1PNhZnrJNCccAt6rXBYG/DD3qUKbo68kLitDQilCM/wDF&#10;Cp6WGIIquDUsvDGMD/Vnz49DBsykesCj1OA6aLHhAzFZQWUWIt9Pryb/AEsfbItYPNwfpwx1X+h/&#10;qfayAFQKn4sj7PX16SPEaUpx6FvIbXb+Hys8Rsi+lPGVQ3W1tPNxYHg8g2HtXUsqvEL2tpIUD/jX&#10;B91uZXQ6FFDWpP8AqHzqfI49K9K7aL9MPXJpX8h/s8eigbnwdRBmGmR2dFnQSG9rKpBcspswPpCg&#10;fXg/X2Hm8cNBVRyt4w+tSWXSDpNrc/8AEf6/vdvekkZ0spwa8f2n7fX16f8ADxX8NcenkfLgOP5D&#10;o+Hxo3/lMOaOjlq2EcPjjjdmZddiCdNr3FrE88WP+sSWdj7cWnSpKoVXSSAOBYDVZrf8V+ns1W5D&#10;D7a+Vf8ADU14g0+3FehFsTeFMoBr5fnXP+CnpXq8bprehy8FEXkVpCU1cg8/oBX/AFxze3+A/wAS&#10;P7momWpcD6qXYghhcf6w/wB79l7SHIPE+f8Aq4n/ACfPrILl5vEiUHJp9tOjsY6USQIRaxA+hvz/&#10;AK/tXdd45Xqoy6ghj9SBxxwbHn8/7f3ZKt2jy/1f8X1ItpDVRTj/AJv9WemHd1WafHTMpsVU8cgk&#10;Dki49mNyewqfK0Cl6ZSCv9AQeLXIAPNvdpI4WBWo1cM+oJNKk0Hp5faejTw10049F2xfZkmLyUkD&#10;1BYeTlCbFRf8An6X/wAP9t7KH2D05jpppyabSxdiNI/Ov0ji3H4Nrf8AFC8wFXIHAf6v9Vc9KBbL&#10;ShHDh+zoymA3TDlKaKQOjFkUm3+K3J4+n+tf2W3P9Lgr/ksep7GylRcWPINhz7LHg0mnl+zpp7BH&#10;NFHStSoiYX1Af659hDnulq+KGR2onACs1wrHgE39X/E39teHU0GK/s+zpDLtxpgf4esqurfpYH/W&#10;Pstu6doSYxpEkgYMgYMCNN1Fxe3H+w/4r9VqwkBQhz8/9X+ToouLR4jVeH+rz/1U65ewbr6ZopiA&#10;v5tYWsD+QLf7x70RpNCR0XPRcnh173gWDVGGH9Da4+nN/r/xHtVCoFABSp/1Vx1Xw1P29e9waiEg&#10;AgWP0IBBHB4+ntaVAAA4dMyR6TWmOHDr3trkQg2/4j/ez7RTIwoSf9Xr0WyxlM8R173iWMg6iP6/&#10;W9v95/wt7QmDU1T/AKj1Qde99OR9Pz+Db+gtbn2Xzw0NEXPn+zrR697wFRf+oH4+g/w9l5UatQ/1&#10;fz6aKjVUde9yodN/oLH2nkwR1Zeve3QKCFKi19PNh9Lccn/Yey8xUYnRqqSa1pxrigp/l63Tr3vg&#10;Va1uOf8AG/H05/Puxt1LmoouMDgeNfL1/wA/VQgDV697x6LC44/PH5J/H+x/w9u+GnoP2dXoOve+&#10;AlIFj/vX+Fvqfd+t9e94Hs9/xxx9L3vx7cqDHQjpqVqL1720z2/4j/Xtx7YYqqFM9Iz1722txfm/&#10;tOxoOqnj173xWPXewv8Akj+vtKWZuPl17TXr3vkKViBa/wCfoSeLXuB7rpB49a8IHj1735qPg3v9&#10;OebE/j/fH3sQsxNQaenl8v8APT/UPaB173gFOAb2/r9f+I9mdtanAp/s/wCry8zxx1bwqYA697lx&#10;Q/65v9LWHsQ21ixA1D/V+X+r9vSpIgBX5de991EB0XI4sf8Aeva2SwQqSv8Aq/Lqzxq3Dr3tPzpY&#10;n+n05vb2R3FqUNDxPSCSMjj59e9wXjAU8H6fkfUfW4HstlQDiKV8vl/h6YOOPXvcDQdX+F/r/UW/&#10;r7KXjKk+nSc4NOve88calhYf04/3j6+2+HWuve1Dj4rEcfgWP+8/j8+7GIMtW9eqyLVa+nXva2oB&#10;9D9bWX/Y/X28icVIzX/N0lkAIIPp172JmH4gY2/s83/HPH/FB7MLVQ1VPmf8n+r8+ii54D0r173D&#10;rP1N9fqP9Yf7Ae7yoUahNcdF7de9pesFwfpYXFv+Ne0svAdUPHr3tIVt7N/t/wAm/wBRz/X/AGHt&#10;C57qenWlIppB4fsH2de9pSsHB/PJ/p+BxYe6KO804jpxBVuve07LwG/w4tx+TYfX23cDP2g/b6/5&#10;Py6s3XvcRvaI8emD173DkFrf4Ej3ap6r173g9pW+I/b1br3vE314vcW/3r34Anh17r3vgfeuvde9&#10;+9+69173734Ak0HXuve/e/de69797917r3vv/Y2/33+Hvxznr3XvfY5P5/2HJ5/J97ALGnXuve+X&#10;PA+v+PJPH/IueffjQY69173yAA/3skk/jgfX/ePeuvde98ve6mlOvde9+9669173737r3Xvfvfuv&#10;de99e7juAUde6979/X/Ef4/7D34VK44de6975WFhYf4/7z/X36opkfn/AJf9Xr17r3v3up09e697&#10;972poanrXXvfveq+nW+ve+vftJpq8uvde9+966917373uleHXuve33bWCrNy5vG4SgiaaryNZT0c&#10;EagktJUSiJBcf4n3VzoBJ8ulNpazXt1HZwDU8rBVHzJAH+Hr3vak+BPxjpNk7MpMXBTkR1kq1m5c&#10;1FHaTOV8agGMSH1faUxBWBfoWu55PuLubd5KakQgtwUCvn5DPHyxmn29Zr8ics23K+zrYxAF3o0j&#10;0+N6ft0jIUZ9fM9Bj2NvKj2tQF2kgau0Xp4pXVRGW9PkIP5N7f617fn2ZnunZiU26cLicdTj7dyq&#10;aI0kuSGGoyKB9OASb8n/AB9hTY9wMlvI0pyCfMGh/bjz8iOGeh1KO1acc/l1h6+3BJltutlKuT1s&#10;WkZjwoQjUuktY/4WP0+ns0/W+1Uwm3qdpqVIaj7OKR2dFFiFDAcj/C3HA/3sPbnfePMwUmhPH+VM&#10;Hh/mp59arSgPReOxNyPlNwfbwVTS0sdXJAIYpDc/Ua+D+ODY8n/bWErGY6Krx2SndPuHFNVOQBqu&#10;giupB/2n83/wt7ILy48MqpxqKj8yfTyr5eXGtB1vXUjpCVuQqKXM4imhf7aNKmnBDEqPQ+mS7m49&#10;Vx/jbn/D2gdl08Uu3ZoSvrvUoWCWZdM7W9AP1IHP++Hut2xWVfT/AFevTkYoAOhW3nUTQ7jhnVrK&#10;BTuqs2pTqhXWS39OTb/Yn+vtI56jgkyIgjAKxiQLwSXIB1cm/wBLfQW/Ht2J3RQakfy/wU+f+odX&#10;IP2dLrB1Mv8ADvNMbPKylhxpiDWCgD/bck/1PtjXDl9doHhiRI2eNTywiIBBHBW30IH1H+39rY7s&#10;ECpqT58OOf8AVWnXgaccdOc1esZX91JJGdkRvqFLg2Orm9/xf8+w23PjPNSSSCK1LedFH0UEFmIc&#10;f1AsLn+vs2tZNDAVzj9v+r/J000dBUdKvE1YEojZ9UxEbN9CSpAHpP8AjybD2gMdkoUNVCi6YqeH&#10;THdTH5AHEuhR/XkD/bj/AFxCoYxq5yTj/JXrSt091NMWKMTyz6iQbhboVv8A77/X9tE00v7OaKaZ&#10;JatRyARo8oVGt9OPrf8AI/2PtQKBzATkCn5/yz5H7fPplm1Z8/8AV/q/z9SFRLNS3uixG/8ArFSC&#10;L+zodcbsljoce01QdKSILswH6UKaWH5LHnVb8+wBvFihkaRR8Vfs/L7OFPkONenUAK18+i4b+2vH&#10;VzV6Q04LtCxBRbvYyCRjcj6Afi/PPswiZ6kaOGdqvSJbIt5AVk5DKjAgabEWv/h7CJimgfUoNVNc&#10;ChXFK1HH/Dn0FevNEkiFZBXoAZdqz1f3mPfHI6rH61ZAfITcOAG+oIsbfT/Y+1tisjT5VoqBHjjq&#10;pwscKSFhrbSSFVTf/Ai39eB7nX2/95tw2uJds3tTPHHkPjUMgBdXngGleJAqRx6xm90fY3bd8eTe&#10;Nrb6aViS4UdpJ86fMjNKfl1Tz8vP5e2JiyOT7e6+Z8M3letz+MpomakclTNU5ZYYVBV9QtKi2BHN&#10;jaxi5GielqHpKuPwVMYAKtyBdrKRb+vvKjYfcblffo1FvcIrPU6WIVifMZOQMDzoTjFOsNuaPa/m&#10;/YS8t1bNJCtayR96kDzamRjOeFTnoi9B112VtOhXN0+GyeX26HVjXUEEtRAYjGCHkmjW30F7sBx6&#10;TYjhLVuNErFSBe3PBAP5U/6/1v7HqMa+LEdQ44yPzp5fMVB/ZWLJbZlUmlONP8vp6j/KKjoXdj9o&#10;JRUsJkMsSeQoiNYyx6RolgtcEcm68fX6iw9sFTgi68q1uP8AWFuOD/vFh7UpMoPcKDPAeZ8yKkZ4&#10;+X7ekbxMopg/6vT/AC46HjB9yUcc/wCzWwGf06C8gDyA20gG4N+BYn6H/C/sO85t0ozSinKuv6io&#10;uCGGkOD/AFFvarx1fsUg/wCX5eVB/LptrYSLprx+VD6/6v29HI6w7ejqoIoDkxLDPo8SzMUMLr+6&#10;YmW36Tf9RtyPpbkpVsWqgmNLeSym4Bvzxa/0tbj2+ACQCR/qr+fH7R+XRc8DK9D5eteh7g3p5Rpn&#10;mLPAzSDxtoZRbSWYjhgQbN/xP19+XF+TSRGVZVv9bhgDw3H596kc0wtSfT0/kMefT8Yr20qfn/gH&#10;+DrFPu1KbyB65DFJP4wNFmikZbMjE82J+l/zce3mgpJKVvKYCY3Ol0dXK2+p4/B54P8Are2joJo1&#10;ARxyDX9nlTPH9menWj1rprnyp9n+rHyPSA3Jn4MrE1JBX6KmJUnp6iF445CxYoCrtwwuFDAg8k3P&#10;I9qWKOF2DRosVgC+oaFsPSef8D7TOO7QR54I45yPlSmQeHDPl0Xz27aa1z/hr8vn/mzTHQZy5PIU&#10;0TLWTS14IdKdUPlkWQWfSB9V+mm1vrc/6zqlIiN5FOu4Uqr2Ks30Jf8AwsQfp788oZRHXFTkfbgZ&#10;9KfMcPSnRYbcuTmn8v8AZ/n0lpt0VMkf200LwkOwnnjJEkUAsVEFjw2oEW/x94Kmm9XESA6CY9IA&#10;IkU2Um39LD34SI71ZqA0rxr88AfOtD69WjtXUVJBHDOft+X+odOmJ3DH4P8AgXVuFmAnaQgo0D3Z&#10;o1Ln+1yRb8g29parxTKRJUoCtiV+jXNjrRh/h7UEqGVVODjicen7Rw/nw6WSuGFFoBgcPPy/1f4O&#10;hb25vOCeOWlxUsq1AcLMTrjtGzDRNCx/qbA8fXk/4NlTQPLHFrh0Rrq8KRiyFSR6v9iPr72zRBjp&#10;YA+dDw/w5Hpxx03GAGJr9v8APH+r7elpjdxx089SsVWZ6iQqKqapKmcSAN+0Qf8AUkjTaw/r9faQ&#10;rKFy7GOIepyFUaWYXe9/6e31DM4QU4Yr/k9MY/1U624JxSpofX09fT/V8uhhw+dp1p4zUVjqscaN&#10;LKA0alVjsUKn6n/Dn/Y+3Sgx8YKepVJYXYLcjjlef9e3096Aata4BNP9jJzw8+mQrIAvE9JrcG45&#10;nWciFyghZRGzkaludErMLcWF+f8AWIv7U1dkaDBUYqqtiW1pHGkYMsjNfSFSMck83P8AT2Aea/cj&#10;YOUowL2TU9KiNTVz8/Qenlw48B1JXIHtnzZz7d/TbDal1pmRgVjA9S3A/YM9Blt3r7dvamakxuDp&#10;zDRRCSWtrKjTT0kZJDgSTfgWHCi5P+tf2i8k/Y248RX1ez9uVEQhjmMNbk42i8jxReS9PCwFyw4W&#10;/wCSP6+8XefPvI+JbvZbNW2JBq5Op+41qPJc/bigFKYza9tvulbfa3kV1zrciYKQTDH2oc8GY5I+&#10;QpXz6NxsL4+7F2xlKIb3z+PytW7xGLC0D6KS5YxrHWyg63VD+PSCQT9OPdaidb92977nyNNPStRx&#10;0eaq4K6uyE08lJSLTs0SmmgPNha+gDgEgn+mNO981wITeX9w00jAEcSSWyasaHJPGn5Z66Kctcq8&#10;t8obclnstvHBGgoNKip/On+H16PJBFi8HQwUtLDTUFFTxrFT08CJFGqIoVVREsL/AE/1/dhPwk+A&#10;EWC7Fwm8twbszNQuJFS1TSw0gp6bJQ1I0S4upDE+SB103It9B/T2A945qut7T91WsK0dgS2SUofi&#10;r5E18q+dcdF3NnMUGz7bIYqPIwoK+VfP/N0U/wCYHyZw3x+6c3dutRR1eYixVXHiKepr4qUGtenf&#10;wzpcMxeJgHVLAk2A5IHsy/fv8s3bG7a1871VuFMLlHEzS4zMSB6SomnnZlaCpjUadMbhEVgb6V9X&#10;0uafR8yWNszNCbmMVNFFHAAqaAk14Z4eeONAZy171WMbC13ldI4axWgpjNfnx6q1+M/8/HoTd9VT&#10;bS+QMY67zbS0VHT7ox0dTkduTvKgpg2TCoHp2adSWZAyKHAJFrmnjt3oPs/qLcEuN39gaijx/wBr&#10;LOk8UUv8Okm8QETw1UIKNywkcgnn/D6MWu4Wk4McWpJVamhxpcAeqsajhjy+Xn1kBsu+bbvUAuNu&#10;mWVDnBzw+3z6vg2TvzZnZG3qHdmwtz4Td228nGJaHM4DI02SoKhCbXSemZhe4IIPPsuNFQCKpqlp&#10;6uzuszx6dSzRyF7F7NwdXJVufxzb2ZTORGAwxiv2Yp/qx/k6OxgU6Vvtbbfpg1OIahijRPE0dhqB&#10;Lw2cgMBY8X/pe9xbn2V3bd4KilR/l/M/5f8AB0qT4B172L2Cgp1YU8ckhLwMSskVo5EYHyrrP0Uh&#10;rLY8Hi/9CS4csurH5H9n+r8+qSGik9e9iFhsaqSNJKpWOF0ESgMXjjQqFCMtibqyrfn9Nv8AXKmc&#10;O9D5Cp9D9tRT/i6jotlkAx172vNv7crYq+aKRY2o4yjQGO8TiWnqLKFL3sGDs1l4JAsf6sS3KuoK&#10;5c1/YfsJ4EUzw4dF004+I9Y2YW/2HI5+hHsyG38HFK8VPGkqyw66mInV6GYiJYm1WBvb+v0PP09l&#10;5YqBWnoeH5/8X/Ph0H7mc56Z6up8SGQ/pNkIH1IF2JH5/wBh7G/HYOlqZpJYiyF0ijaMmzRzeQKZ&#10;Yx9dJ5JLG/A+lvaeNHYgUqCa1FaUoaClSDxAwDn1qQA7cXJqQOHr0iMlmGoov3CPRrYHg61VNZVn&#10;AFiLcX4sbexNxe2/t/IjzD7Y2MWoj0yKQYZIY2/1QD825LD2uDFiukd2amnl5gn9mK0weiiW7/b0&#10;EeZ3SJBrWM+VdJkRWtdWuJdbD+nH+IHvg8V6to0JDsoEczagWYS6da2B/F9Qt/ifZjHAgjEjcBmn&#10;yp/qp/LpG8tRx6bnyEn2zelWUEiVV5CXTyFTze5PAJP+Hsv/AH7U1f8AC6bD0kw+6ymTo8eiRR6x&#10;KJ5QsKozkfVrgW4/r9fam2CLI0rYAFRmg+YNPlxrU56O9gVWmaRhhRX/AD9Cv1jFG0D1jIQIoXLP&#10;I13WQgeQsOfx/tv9h7G2tpYMHtjDYWk1x/w+joqJAo0M00CRrOx0jn9zUx/xP+HsPWCs8zTycXLM&#10;fPjw4+g9f8vTZczTtMfxEn8vL+VOkzFUPlM9ka2TRJHLNLIpPIjhOsRoD/UppFxxYe0IKbzeX911&#10;eaZiqk3YFWMQVi3+BuP68D2dKwRh54/b1ckDj0pTN4wv7QKRRi5FwoBXXdbcckc+3OHHpDUtIamN&#10;1EN5G5LXY8RvwfUpsPp/X6Dn3cy1AABH+rj+Z/1HpPI5YUA6aJqx5acIIGDNLZEPCFRxqX1fQrc/&#10;X/eePalip4jS+OQLLGsSaTHcaRJH/afn6EmzfgW4uPdayBgW7Sf9VaY/Z0mqa16TM1S33JkgLI3m&#10;cMjsOWicXQAfQ8C4/r/r+2OfSAsU5dDEPDqt6zGVs0kbcEC6jTfg/T3cMzSVWhzgeXH0NfWvTw+X&#10;T7ABoaSEavJ++3qAvJ9dMgXgmxINvp7UqmFad1B8o8EaKXvqsSXSRSbn1N9f9c/n3WGvigkGo+WP&#10;TP2Dh86enSdycnz6StV5We5KwBppWfQwsTpsYgOLkAW4/Ht+ppFaKLTAGZGV9ZK3uRclj/a+hv8A&#10;8i9rYVYF2J+Q+38/I6hT/i+kJqKk9IXKIVmVWmYI0cpZFBICfTSNF9JXSf6W9utRAI40KsABbxur&#10;elWdAxjJf6hiBYix/wBh7eSo7mBr5g/5qeXzPy49UVs549JinrPuppojZkKvcBCkjJE+kSqyt9Rc&#10;ggCxsP8AH2wtLAkzMYAsjOl3T/jgVIYMoHJ1Mbgfj2zOzk6Q2FGR8+Nf2U6dANelnR08z00YEusN&#10;r0K/1EisFQKzHi4Xg/7A+2uqfzRU8Q8wSRZkdCWMkSwtaMo1vodOpSOfqLW9l7CsrVIINKHFMj09&#10;RWhr/h6VxjT0r8egphJLaMTQPHIpAAWR3N5A1j/iQRb+nPtuSklil006Iwlsw8z6Ncirpdha1/QA&#10;3H5H9fbDMrL3HhjH+r16VrINOf5dP/3kbpqmZl0D6xoG0xk+RAQ39W45/B99PQ08xjCxvCHUmZyw&#10;Zo5Ue6W1caedS8fUH6D34s9MkNTAxxBGfmD5cenRLiteHXOKulhDksrEOjRqlwjoVFwQPqfqD/gR&#10;9T7aZMdrPk8qzCOQxxqFVVtGCSsi/ng2v9Lc29+oi4008zk/5/8AZ6c1/s6eI8i9tA1IzoHYkKW9&#10;ZAGg2H5tx/Xi/vqrWhpWpvvH0O4DU5kkF2nB0C9uLfTj68E+7x66HwAAOBoMev8Aq+3r2ps6euEL&#10;VdUJjFrkVSRL+piImGo/q/1j9P8AW9tX2kcIjiZjJ5JmaElbhHkJLQu4+o/cIBPBt7U+KzHXTgPX&#10;+dPyH2V6vrPp/P8A1f6j1L8zSF2X06UUS2+rBLBXUH6fpvb25UuIiSNIl1s8hkjV3mLA6lZSSQOL&#10;a7gD+g/rww0zFtbGgA9PmP8AN5/8W28pAqeolRkXu5soCtHIyLGPopDggH6/psefyf6e3BtsuFmj&#10;8D+SaCAlvTbXAiRhWYc+pbG/A4/wt72J2ND5VOPXifP5/b9ma9Ni7UEZ/wBX+r7emtdx0+qNzOgW&#10;KaUDTquFmLNqUfThrgj6/wC39hnuDCOivHJTB2Sn+8jbXzLNqKMqvxdgrG4AH0tY/hXrDAAEgVp9&#10;mBTh5H5+tcdGEM4Yihx0vcPk0mIkSYaTK0LABeIxySRz9Ctr+ysb+oJ6zcVJgaFFeKoWXVCpVNdO&#10;iEyodXAfjUhFrmw/PtfAyxxNI5GKGorQHFPKnr544/YIrOTSniNx6EKik1U4le4Nhe/5N/rx+PZZ&#10;+4Rjhi8nXyIkUUCSUdNG0Ij0CQeOm0KPyxBJUcer6ezzaHbxUUGpqGOeJHGvqPtJpTj0d2sjEUb/&#10;AIvqel7c/wCve9/ZFa7ANg6SixEgkkmIOVrvGSGWTJIzsvqI9UBEKsPwOPofY5juRM7TmgX4R58D&#10;9nA5I9aZ4ZVmERgIft/bnrl7a/4RLJJw4Vo1pdUSqkgUM0iBFYfgXKsbcDn28ZUpxqOGceQpx9fL&#10;pPJBrP5U697Cbc23mVZ1nDIyMysEAAUOgcg6hyA304/qPYhsrxy1RwA/M0PlkD7aU8uiC/28srah&#10;j/Vw4de9lt3Xt5pRJ5YQ4ZC0TEaQyuCNRH+wF/Yz22+0tVWowNP9Xr9nrj7Ym5n5dg3CGS2u0Do4&#10;pn0P+r9vXvYKPj5MZVlBbxljz+EN7AD/AIj3KG17lFeQgt8QHD1xU/6q9Ybc18pPy1uLR0LQsTpP&#10;l66SfUDr3tY4dy1rgXH5t/qm5+v++/p7OFKhaL59B6MBBRcA9e9tu6XIicWvYEXtwf6j/X/r7dhB&#10;DkYHyJz6ZHoSf9j0SXA7yBivr/hPyr172XvcLXLWN/rp/wAAD+be3zx6Irjjnr3sP5v1H6/n3Rui&#10;mb4/y697a5f1H/Djn/ivtxOHSR+HXveD250z173737r3Xvfvfuvde98h711ZeHXvcuH68/4/8Rb2&#10;zJ0+pPXvb7QnkD83F/8AbfX/AIr7Ry/FUdLzXj172saZrKPx9Lgfki3tG3+U9L4vgHXvamx0tjYn&#10;g2B/1v8AWH09pLhGZO3y8vXpQMjr3t99l/Xuve48n+tfkC972JP15/p7317r3vGpF/obkfj6f7x7&#10;917r3uXfi4H+J+l/rc2HvXXuve8T2H44/PAuT/jb+vv3Xuve8bta3A+t/wDAe/de697xq+k3NrE8&#10;3F/9492VWY0XJ68K9e954T+APwOV5/PN/wDb+1yU1n9vVJPi697zg+j6Hhwb/wBAeP8AH2dWrVJ+&#10;YP8Agr/qHSVz3Gn+rHXvfOP0y/jk2BH9b/1/3r2ILUjSV/1cOmBx697nvyp/xH+3/obe32+A9PLw&#10;697bmH14Frc/7bkA/wC8eyiajNp8iD/q/n0ZRmv5jr3trr1uh/wJ/Gk3P0+ntFGSQB69LlNUA/1Y&#10;697Tjj0n24R69VIHn172lciCHP44+o+t/pyfbeD0SzBamnD/AFf6j172xf2v9j/xPvYArnpN5de9&#10;zYPr/tv97/Pt1Tjry9e9rfEt6ltYH6fQfn6+19vw1elD+zHXiBU1+3+XXva0A/bA/wACQNI/P+I9&#10;mXVeve0jlhbV/sRY/wCP04P+3v7Q3CnVqpxH+r/V+XTTceve05HYMPoCp/rexJtwR/tvaE1rU+fT&#10;LVBqfPr3sQ9qEfcKCLcfj6m5/F/9h7NLJtTCh/1UFOvPkde9ipGLDnn/AJEB9b8+zxSPT/V9nRZM&#10;R4p/1f6v9X2de987D8/8Sfe/t6a+3r3vif8AbfT3rqvXveP6cAc8WP5uPr/h/h7117r3vieDxwP9&#10;bj6XNx9f9b34DyHDr3XvfA2+ijgD6ixH+B/P19ss9GyKgdbHXvfPgrz+Df8AJBGng/717urVTVX1&#10;/Z/xXXlrmv8Ah/1eXXvf/9TQmaM2+lre0Y+XR3Q9b/HvA0f++/1j7tq+XVCgbr3vGY+frxfn+o9+&#10;1DpowniM/wAv5cP8HXvfExm34vwf8Of6e/FlrjPVChB4Gn+Xr3voxn+g96DAivWvDJ8j+zr3vsRn&#10;/ffn/be9aicdeCOTSnXveZYzfj+nPH+3t7rSvxdPJEAO7jXy697lRwMfx/vH+8e9F1Hz6eOcnr3t&#10;xjgC/Qc/Xg3tf/X9sMxPxHqurr3uSqWtYcXP+3+nup4dbK+pz6fbw+z16977K/14v/t+PfgSB1YO&#10;yLkfL7Ove8MgJvyRzf8A1x7sp016qDpJFP28eve4Ui8/6/IP9Lfj2+pqKnq3Hr3vnGPz/Uf71/j7&#10;39nWxnj172606+pfp+OeeOPrx7uhOVr5dOZoacade9qjHqQ6nj6cfT+0CPrb2riYMAPTH7B0x+Cn&#10;XvaxpRZLf09myMSqk+fH+R/1f8V1R+A697mp+LH+n4/H597J6ZZqEV697zD/AG97fSw/P+PvxPWy&#10;4Ga9e98h/vvoOPfurg9e99f7e3/E+/de6976H9P+N8f19+611733/X/X/wB59+631730f9bj/b+/&#10;daPXveJybW4Nrnj/AA/J9761173ib9J/3359+69172y1cd78/k2/rcD6D3soD3HpSp697T08T3bS&#10;Db8f4f0968HtFQGp8ul8at4YVsn/AFf6vTr3tuejmYg6Lf7Hk+23Qk9oz0pjjcnr3uRBRyIwJBv+&#10;OTx+OP8AiPaiC0kZR516MIbd1Tyz172+U1Ixsfz/AK9/r9RY2/Hs2i28stDT/B/P1/1ccdGtvbMw&#10;AP8Aq/1enXvaghoVdP1XNuR/xX2sh2o1ocennT5D06OYNvDGh697z/wqMkAswIFuLfnj2b2+ztp7&#10;TXV64/4rpeu0qR61697n02NjQgaT/ZAJ55/I/p7MU2+OOgJOK49f59LorCFAAPLy697U9PTqigIv&#10;ANrfmx/of+Kj2+gSHiKCnH/V9vz6XxII6in+r/P9nXvfKWFTzb6fUk3I/HFwfbcsr90Y/b/xfn8x&#10;Th1uTOB173B+2sST+eOOPz9P+Rf7b27C8bEJ5j18/wDZNP8Ai+qqq8Ove/FBcA2+v+H9fx7MENMj&#10;gaf4P9R600dMr173kQaWPFv9tb/WFvZ3bEABR6f4OngKKKde9ukQULfj8c2/JHNj7EVvIDGNR4dL&#10;Ysjr3ubHKqj6cj8fU/7z/wAV9+mu0jGkGp/1fy/zdWLgYHXvfclVYWv/AMV+lh9f9b2gknWlck/P&#10;pNK4Xj17211FbpFieBz+OR+Cf+It7JbtwJTjPmf+K/P18uiy4k7zTjSh/wBj/L172z1FUWvpJPH1&#10;vYD/AFh7LTLWoP5dFjzFuHXvbHM5a7XP1va/N/fmY0z/ACFP2+vSSZqL173FBJsbkcj82P8Ar8f0&#10;9ppGFaHpGx8j173CqTw3IuPz/gfZZePpj01/b0klx172yStdrAg/1555Nh7IpJAGp0XzEk0p/qx/&#10;s9e9w2IJuD/r/wDFb+0bMCdRx0xw697hTtYHnj+v44+vPth2LDSMdUY9e9tDk6ibW5/P1/1uPaaS&#10;VKUOTnh+zpO4B4j/AFfl173zAYcDkEcX5sRzb+nvwlRh3YPW3jDCh/Lr3vmtxa4t/T8Dn6g2B9sy&#10;SGlI+P2dJxE9D8j/AKvy697lRkhxawtx9B+P6Ae0ZJJq2f8AL9vVeve1NQzyI6hL6jYHjjn8/wC+&#10;HswgYEKx8sjzyPn8/tr06prx697MBsDJZCOppnhdlOpRZWNiNQ/1J/pyL39iXbmlSRKgg1B/1f7A&#10;+dfRLcIf4aY/1fy/z9e93FfGveObhSkhkmm8fp4JYn8H8/05N/8AW9y5sM9w1CeJFCf2/MfYTgUH&#10;29RjzTYrKhYqNX+A59P+K6Se8MPRZbE1EdXDHJaN9JcL+RYi5/qOD7uP61z9XWUVP5WYEqly30Zb&#10;Dk/8a9yJbyLIgDqGArnFfmK/5ePWPm/wRxSM9KgHy41rw/1f5M0xfJPrzE0ldVS0sSBmWWyKNIRw&#10;CbhQDxbmxB/r9fZjsVkyhAv6St/yeP8Aaf8Ae/aW925GAZO6voRxH2H0xX0+2pCKXYRgGPcDjgPt&#10;Bzw/P1Hn1Uj2v1QuZp6mU0qlyxWVdOq5UHS7FfUb/Q/14P49idiq4OqMDfTwLnlg31/PPuN9828P&#10;jTmQnI8qZH5eXlioGQCZB2PemkCoT8fGnDHrXhWn+QcOqeO9OqJcLX17GAxoUMgARmCeIsVSPQh/&#10;SbNck8H6g+1OzlwDcC49Qv8AX8AX9gExlK+vl/q+fQ4jlSgdOOCD6cD+37eHoTwKRDRrTSPAVZ0V&#10;2VGCHQAp/cbSD+FFipPFiTzc+3WjTWoVuQFF15Bv9LcEH/ff4+wnu9wY7gtGKEnBwR5nz1DiT51r&#10;kUoR0MLFkdFceYJH+T/V+dMdB7mf2KiWRNJIlb90EXb6AMQQFBPNuCRx+R7eFawsfp/rfS4+pI+v&#10;Nj7DDr+JeP8Ah+XA8RUevpmlDON/DbUDQ/bxP7CBgnOfP1wiZIBJKzAavKxsbqFA1EE6bqL/AFAH&#10;+39yIZrEC406jcHn6kW+nti5t/ETUBRqY+0eX7f2dHNvK5Qua14ZFMjz/aT6cKUx0m66kCSXMfB/&#10;tRk2jRLksVtcCxN+f8b259yw4b6Egh7WPJ4te/8AsePZe0LoO8agVrUcM1pQ+eM/Z8s9LUfWp1eX&#10;E/t/zdMrrZtPAJBCjTpNlP08bf4Eg88c8+2LKRFo21WJB0kMDcKbgf1/Fvz7Fmy3AWUeBUBhWoOK&#10;4r6VzUgEetc8SXc41ktGBGBn/V+dMdCBsarFNkaZv3NaTa1ZGUBivKnUb2B5Q/7e9vYM7gp7eSwP&#10;5JJH5sfqePcybRMdKHgAQMehIJFM+ePz8qdQBv0MZmYqABTA8vI48/P59Xf/ABY3P5IqKKaVWkZV&#10;9Iu7FRyNJPI5N7hfx/tgjyQ0lrAg3IP1At9L8f1v9P8Ainsax1UAsa0ocY/L8qU/w9Ax1/VIPA5+&#10;fz/Z/q8uri+v5BUUlOpOpAscfrCsCxu6glrAW45H1N/639pCpcG4b8cg2H9foTx/tvZxGwkjoM+W&#10;Kn/VinDHSZlIcg9GOwlNJEsUsClLjmMsQ3p/UwXk8m5v/T+g9ss8SutxYcD02Isfrfj+n9B7cGrT&#10;3Urkenn9v+ry6SsikFCMcPt6E/FZCemlQhnv+vWGD8aeBdz+fyW9pWsog2u1yNR5uSPrwB/Qn+nH&#10;tPNEWj7hSgFKU/PyB8ga8fXj0gubYVDKPL/PXyzTywf59DptnczoI1d0BbjTbSQNNw7Kx5HNibn8&#10;Wt7R1fjL6jpAKm5+twCPqL2+v0/3j2hkAZNMnCn+r8+it42GP4uH+r/V69DjhNxK3jIdiPoDxoJU&#10;3Kkgk8cE/wCuP6H2kauhsT6TybA/Vhf6hQL/AF/H+t7I5Y9LkA4/1U/4rpPoYDu4/wCb/V/qPQnU&#10;GWWQLpYW0hvqApJ/SW+n0/P+v7TFbQHkhfzyQVFxbgey24UPwqfLh1qjVBIPpw6WVDkEYBdajgNa&#10;5JBvyf6ew8zuP1oxsQBc/kGxF/pb/eR7IbuHQfDU8fXhTz9Pl5dL4Y3D1pWvH/Vx6WePrFcDm5At&#10;b68/Tj6+wB3TjmKuQmpQCOOCR9eDY/S314/3r2RzxMCoU5YY+WKCv218/wDIaCG1jJIPA0/1fZ0p&#10;oXDD/fW/2HsA89jJHL2S4/I5FyRbn8c/4n2WXEPBaHj8sYoa4qPXH59CO2TSArcf8Gfs8us3tMYz&#10;YtTkqxStOxDED9L6fr/yL8e6W22ljWXtpwoc/n8h/h+zoyMpChFPD/N/qz10SByTYe7APj/0pJJV&#10;0btSk3ZNRZLqAGHP5/437E1nbrCTrpqAqBXLU4flX/D1qL9WQV48T608vn9nQF92dr4frraeUyVX&#10;VpA0NNKVYsFIbxk8E/n8+7oevttU+3MXTQJGqsI1FgqoR/rj6D2quCn0+laagKkip+VMZP8AL7TX&#10;oU2+nUsUY4Vr5+VK160gv5gfyBy/dnYGShSsmbC0tZIIUeSV45nW9igB5CkkAn6gX9rarksGKkmy&#10;82B4v+CfZcVcso+GpxXzpQ1+zy48K5HS+UjwwPOuM+hANPTzz+VQeiY9f4pDIiTRKys2lkuLMJSS&#10;3pNvobW+v1PHtI1LlnP1+pAt9LfTj/X59m1uqrHrxXiT5mv5fZ8vMV49VXANeNK/n8/Ph/h6Optu&#10;hSmo4EGlVJA8bMFIdEAUlifVp45PNhb/AA9tkjAN9Tb8f1/w+vuynUtGzX9nTsTMV7uP8uhjoaZv&#10;EWVIUY/rIDAHTwSfH+DY/pH+sb/VN5eo40hhYAqTc/Uc6f8AY39o2Wl3Ug8QfI4OCflwpXOCcefR&#10;hCQi6WOK1p9uK/6vy4noxPV2GElMZ2hBZ2eUI4VbAuSHUCxuDb6/j+o9odsg4kuGIOoWAF/ofrb6&#10;/wC+v7NRbam7KfaTT8v8Pkfz6ceMCgHn8+jTQ7YpjQ+KWMvEsIUuzgXUoFtqvpH05vz+D/gvcRkF&#10;nhT1amVbFQblgBYaTf8AH0I/4j21d27NU0pkfKlfUAE54+XkKHj0oRAP0wKHif8AKeiWdk7Smw2T&#10;qQYwIKiY+GRlBEbktLeQMF08X0HVb8fW3uVWwfcRsDcgrYn1H68hhf6W9l7qRlRQqa0xn5ZHRi0a&#10;tGUApX8umfZWeOFyETeSJWEz6FbQqxlGsyt4ydVwxAJF78/n2XTsjb3moqj0gmxYMoFxpUkcHmx/&#10;33+D8cgKjiOPkfWh+X+wPPFTLaIGW4Ciop/MVHHyxj/Oere/jV2SktXRRmdbFY1eJpbkliAeQT6l&#10;uL/8Rz7rn3viHpaqa66fW31BuLE/gcfj/ivuxKO4IyfL86UP8vkcfLqfOW6UUDzH+H16uH2tkVrK&#10;KB1YNeNb6bW/SCQPz+fbh16USsjBIt/wb0jVy3I/PtXGwU/af9R/LNOpUs4yUC/4fl/LqDvdXfGT&#10;BRzof6C54Fl4P49nq29SJVY5ARq/bU2uB+L2uPzf6+6HClicfPzp9vy8ulVCDp8x1WZv/LzYzcLl&#10;HMWqYqSAzFCTpLH+qm9xfj/bD2DnYe3YjLLJ41/tA6Rb6m5IAsbe2GfV2jhxz/g+fp0vhIKCg/1D&#10;HRount3SVOPpo2kYkIn621/RbLqe5FzYk/n6Xt7AH+78UtaiaOCdNwBe/wBLHjn/AHn/AHn3TwpH&#10;GR/m/wBXy6d0jj5dGXOaMVK8pYDSL8n6Afn68exFPXlDV4xjLRxMBESQ6KRa3HJ/w/x9qfpowtGF&#10;WHmP8A8s9aIUmlOgxl7KkpsqsC1DWaUIBf8AxKm6nkm/+Hutf5Gda0+NqqmqoaZVUMSQq8C13blR&#10;/QcD/ivsvUqpKnh9p+z/AFenSK+tEaHUo8s/6vX/AFDowuGyAyVBBU/2nRSeLfj6291r57HGGqdC&#10;pUaiPpx9fx/iPd8Z0j/V/m6BtzAyOaDHTp7YPD4+LW/B/oP9Yn8+1MUIYa2/Z/n6ThMVPXvfmx7M&#10;pcICCDzz/vf/ABX2r0hjTq7RahTr3thraNoXYD6cX4vq5v8A763tooCKnj/q/wBX+boukiBBBrX/&#10;AAeX+r/J1722Srbjjgcc/Q/n/b8+0jICOFK/LovYGtaU9cfs+z/Uc9e9tUxte34vcEEg3N/98fZf&#10;IgPHiK9Nde98ULfpP+PN/wDiPZbcxggyig4Y/wCKx59aI697m068i9+b/X/e7+yx41Y5rjrQFOve&#10;3uNfwSfxxb/Y/X/W9pWBXHVuve+TJzx9bW+v0/JJ/Iv70uTTr3XvcWbgWJ5sLn+hAt+fbyBdJ1Dq&#10;rGmeve2p3UP+QP6fXgH8f8b9owx0k9MhzpJPHr3vppBpI5taxNh/rA29upkV9emSamvXvbbMSb/7&#10;fjjn8f4/4+/SLVa9UPXvbe3+8/7f/efaV/hPVT173zhv/sNQ9pBx6sOve3NdNrj6W4Fr3/2/vZ6t&#10;1736RhYgW5tb/W9rrcM1NfEZ9fsz1qleHXvbeWXWR+Obk/48kEezqAElSD5f4f8Ai+rhjjPXveVG&#10;A5uOeCL+r+v19ndrLQ6T/q8/9Xy6eSQcD173nd1ZGufp+Pqfp+fZspDJTpSCCtOve2KoUajf/W/2&#10;9vz7KL2HUtVHl5f6v2dIpFJOB1723SKCG/qL/n8D8ew3crk4pxH+r/J0jkHdkde9tzKL/Xi/9R/t&#10;rf19k8lCKHpLIBWvXveaFVuDawB/2PJ+vttUGBx6qorw697f6UcqBYfj6Aj6cjm97+1IgATUw4j5&#10;5z+XVnUBDXr3tZY1SdI5te5554A/A/Htsp5LwHDj/h/n0hlGD9nXvYlYtSI7fjxixJ/JXUOOP9f2&#10;vt42UgjjX/i/8o6Jrjyr69e9wq1SHY2JvybgizfT29OVoCKf4ajj/hp0Xkg8CD172l6wGxFvx/sb&#10;nj2hmyCfn1Q9e9pKtHLc/QXsefz/AI+y+UGmocOHXlGCfn172lKscMP6g/74W9p2Laqjr3A1HXva&#10;cl/tfT8j6/Tm3J90uFQkPXj/AIP5dOtQ5697gt/sD7SN8umW697iSCw/rb62t7tx6p173gPtM4o3&#10;Vh173ie/H+x+n/E+9DVk/t69173j9169173737r3Xvfvfqk8evde9+9+69173737r3XvfY+tz/t/&#10;8ffuvde98h/Ww4/oB9bf4/4f7H3uppTr3XvfP8gW/r+BwbXuPe6Glevde99/ji/+x/17/n3Xr3Xv&#10;ffv3Xuve/e9kCp05HXuve/e9de697973inXuve+v8DxcfU2H193UFSCCONflX0/1fZ17r3vvj3QH&#10;Br59e6977/33/Fffqnr3XvfvfiSRk169173179x6917373rr3Xvfvfuvde9+9+691734/wC88e7A&#10;Y1fb/g/y9e697su/lzfHus7R7Nos/V0rticLMrpIVsJKthdVjY/lVubj6Ej8+yTfNwWztWkbjwH2&#10;n+eBnqZPaLlxr/dW3y5X9K3wpPAyH09dKmv2kdNmZycGGxtXkalgsVLC8hJNrkD0j/b+9zDrLryh&#10;2ltinpoaWOBaWgSJFjRUFhHrBJS17Di3/E+8cd+3RrmTiSSwP86f6s/5Ospo2KkAcB/qp1VX2R2X&#10;V7s3poSrVqZ6yaLS2ohfGAoRVa9gT/asPqPxf2h32Am4tytlJ41nmgqNERcqAoFrWUccAG5v/wAV&#10;9labotvCYyxUNmgGPPzOfsx/gp0vMi6a+dOh/ffx2ztWDG01o0ajUyG5D6iAWW5P1Nwf9b2LuV28&#10;aTGGnp7X8ARjc86hb0n+n+H+2+vsljvnmnDPwDVHy/1fl8+HTSdz9Axgtxw1eVNXUarmUi/0GpP1&#10;EoeQTf6m/wDvHti2rTyUS1FDUIH8kMyB2HqKOmkj1fW4tZfqCL/i/tRct4gUqTRSMZpg1/4vyIx0&#10;9pFcdKXedTBWvBlKZlhZaindtJUjUrWFmFrfUgsD9D/Xj2Fm0JhSZHN44gtFDkcjEi86QfN5QD9O&#10;De4/wN/ay8BkjVxxIH2+n+r59OJnoZN3Qfd4vB5IFUlkx+NlcmwLgw6WsfyRa319wa6iD1bVDKpY&#10;SkIFBBK6iGI/oWHH09+Ru2g6vSuRw6e8fXFKOOnDNZoQXZiGAfQNIP8AgD/j/wAR7kfYT1LFlXlD&#10;5FP4deLIzDm1xpsP9v798JAPn+39n+z1cxkEV86/b+zqKcpS0qlWkHIEbLa+gkG7qP6gHUDb/Ye0&#10;FuvCA0c1JHCslRI6yDSoEaSPzwPpYkfkm/Htda3DK4JNFyPnn/V/qzWlDSgHy6Wu3cqJJkqmk0xK&#10;mn1H1tFGbaiDzcBr/QW/23suuRwhTIJTRi8mieIqqsGVSxut/wAsLn6j+vsY2dwEioeDUzigoP2g&#10;fnx8sHpigU0HDoUYqxZKcztwq6WJJ+twDf8A1jx7mJiI5lVGVvFAnjVBc6GWMrHJc3/qbj/efb7t&#10;Jr1Lxr/Ktc/5/wDJjptkbV1GauEf5GuQ6/rbVc+pR7UmKzsmGEVI1ysoijEgNyGkQqJk4/AT6/n2&#10;mubNbivp6f5D/qNOrhShoTg9NNZjUry9QB60LsyfTiM38bHj66vYjUW/Znqo0L+VZERCpJVVkjF9&#10;cUf+1kX/ABz+PZBc7UAhNNOSfWo9K18v8+enAxVq8OknNtKnEDMqhGRidYA1FXYhllew5Ucf0tz7&#10;GfbWcqHWmyAqXWoTW3BsVAv4ypH0sPr9fxf2ErqzMUv6dRQilPtzXPCo9R55HW3jSWIo4qG/1cOg&#10;13PhcfUU9fhqqgpZ6KphEciTRh0kDqFkUi1rknjj/YHn25fIPtT+A4HY25USaura55cZkYqEDyPN&#10;FB5qeaRgAVLKrE/1P5/qa7NBc3N1LDExjCgMtSeIPdwNMeXy4itaElvt9rEJI5EDKTQAjFPSnp0C&#10;Pxo6SxOMyPZ+0KqigOEhyaZHCx1cSypT0OTLrUUMMMv1jRhxe4F7LwAAF2zvkVVZCWNMxtfI02NF&#10;Q1L/ABIi0kcgjVx5YSBxZgeL8ci/09zDy77ubzycRZ7xP9Zb0B0sR4igVHax+KmcE0HyOTCfPP3a&#10;di50SXc+WwLG7HEAfpOePcnlX+IUP7Og/wC/P5XPW3YMddm+t8pTbL3jLF5ftUpydv5FjJd1npoW&#10;DQl7G7xfU/qH5BosHnMJuOmE+LroKm99axyAOrAkHyRMdQNxyCP+I95Hcqe6HK/NSKm2XSGQ58KS&#10;iSClMaTx88q3ljzPWEfO/tLzpyNMw3+xdIRgSqNUZ+eoDFfVtJ9M16oa7/8AjR8gPjdkqibe2zsz&#10;Dt+F1Sl3HjIJcrgmSQnSseSoLhALAjyhGAP0v6fcrIYhJY2GkHUCSSAfxxxz/vXuQI50kkDGqlT5&#10;+frT5fn86jB6iua1Za6fL8j+2nl556D/AK17uqsfW00Uz/UrCI45WVNWu7kgkWYAkgFjybG549h1&#10;V4PQxKxgqBfUotqP0YG3HFvr/t/Zmtz+Fu0/tAzjj9tKfsHRdMpU6SKE+Z/aD+fkP8J6sI2r2xHk&#10;KaJvvmZi+hqeaTyMkYHpdCPVc3vpsQLXuefbG+P0yqWXS4uNSsoBThgpU/1B/wBj7292F7gR+w/n&#10;wwB/IdNBWC0Bx5Y/1ef29C7S7pSoopUQzVETqkhhnuXSUgx+WKa/qIK3IB1Akcn3LgheoBUKmkDQ&#10;SLfqHI1X91EqAVGSfTHy8vX/AGenAqQgVqTWv/Fen8/8nSfy+Tixk0c0ktQjlxPHHKSS0EhCsI2F&#10;gf8Abn8/4+5MVFNGbiJSrLYlgCpDcAgj6Hjjj+l/evEUishqRwx5fP8A4uvpUDpPOYpFqTQinDj+&#10;daY/ZTPz6aKjclBUEItdKrpO7WilKOk0AMhOg8MPV/X1c29zPEqkRTRGMNfQwBC6b25I9tOWFJB+&#10;H9p4eXn8q8eH2JoY2V9YHDPkfsH+rj0zyZN6qCeoxuRWtkVoxURO6vIjMha+lzyvHqNv6c2POaej&#10;ikUOsxUA2VlsSR/xHP5t7Swy6a6hQ/OtBnj/ALFemH7ZDGQf9X+H9vp13jNw19K4gkokqpHu0scl&#10;lBZRdSy86hYcAD/D8j30uNF0KWlA/WHF/oouwX+puCR+f96Xrco8RVsEUGK440z6HPlxr+aGaYBW&#10;EmAK065ndsyyyLKslAaglqeWllCF9cx0xTMtjpj0kD+gB/J56q8QjU6HSi62e31CqF4FyPpxxb/b&#10;e9Qnw2PhZP5cTxOa445/z0KZZ5GbtyKD5nhkDz4/l+3qfg+wWXL1MNRNUs1NHHrOpdU/lJZCFH62&#10;Fw2q3+BFvYZZKh0SuI4zH6mQFj6dJNwAf8T9OfZ26adJNK+Z/wAP+fyHRkrqSCBxA8vP/VkeXkOj&#10;abQ3AaugiaqqxUkRpKY4wTMZNNi7rz9BwwIPIJ/x9ueAwFVmKyDHUEBM7amkkIZUSNeZHkextb6g&#10;f8a9w37u+6VjyBsUjBw1zIKRiuSTgNQHPzOa/t6nX2R9m7/3O3wPMrJt0BrLJTB/oLXFSOPy9fJU&#10;Y2lqM9kZJZqnTi4miaqKaWaBRykEQvyzWIFxf+vA5Nxs3pnZGMipJctJDm8qY1Lxy3ligkKapFKu&#10;LjTyVt9SPryPfMnmL3Fvt8vZLm4karkmpIJORpoamv55H8PHrqXsnLVjy1YR7fs0C28MYAoqgVoA&#10;K1AyTTJPHqPuvfXbKRVNFtDFDa224JjGKmJJoJ6qFAyvM7RgCzEAMSbWNr8X9ivLsGnz0QghMGFx&#10;yyRI606gPNEY/E6rq5U6bn/X4H49x219JMzBiWJB/wCPV8h60Hn6nNSDuOc2neMkdJn/AEuP1okV&#10;dVxVm68y0d4DUyO601UYmkUvLJYMLl/9vb6H2/7I6O6w2hTzpi8HTNLXahVVEyeSSokmF3LOLAM/&#10;LMf9uf6qfAN1MJLushUDBOAPUA8aVp6+gHEI9y5i3i47fEIVeAHRXe7fnH8i9ysiYrOQ7YoaWWSe&#10;jp8bTBJ2MShkSomkN2CkEAAAHgNc2BFWlxmLw1IlLi6OGjj0ReNYkULGLlRZRbgekJ+LfX+vsa7D&#10;Z2dvP40cagAkGgoTQDzp55LedeGeo+3i4vb0MJnLfaT+zqmn5Qdp9zdvJV0++N7Z3Nl/I8tHVVjx&#10;0IMk3mbRTI1i3pCjmwXVwF1ANtVqkVgRZozfSC7EEC3CG31Hq0gcXsOb+5Z26aIFSDUPitAPOvHP&#10;A9tfPzwB0A5omic1z/q/1fn8qVqi3FtjI0NVMHiJ8epyizFo5Y2OhY7Efq0cgfUEfnUT7RO8dk7S&#10;7GwdbtjeWFpczi8lBNSOlXHGXjFQl2eiqj6o3XSGBvwQOCQSEW/8q7fvUX1D9kqCokjxItKAE4yC&#10;WpileFQCATfl3m7e+VrtZtulIVTUqfhIr6fZjHRlPh3/ADA/kh8Id3UeR6z3NkanaxrqeTL7CztT&#10;UVm0szSQO7y0z0oa0bvFqCyRBWUnVzbiin5Yfy8s31ZQz9gdRz1Of2vRJTJV4eSIyZWgCuqyvMIQ&#10;2pSPpIOLD1AX5jTcE3HY7kWm/ANE5/TnTCf0VcUGk/LhXgRnrMTkD3S2vmsC1uKQXI/CTg/Z1vEf&#10;y/f5pHRfzywzYvCM+xe3MXR/c53rfN1ULVMsUYHnyG26y6/eUy3Gr0LIl/UtvV7I/toTKs1HWY90&#10;lWM00vmRhNDUq/mYsrWNypFm/wBhxyPZBeZKyI2K1/LhT0IJz/g8iJjUjSD5dWc+xcwdOJhUzvGH&#10;Sm1U9mTxm7TIzCMt/ZKkC9vz/W/snnZjSJT86/tyaD7aDz/LpJPJ5cP9XHr3sUMLhHjrElNg63Bi&#10;ldVidyBJGlluDpfkW5+n+PsvllXwtCfD6+ZPCv2nzxTyHl0VzSgjHDrGzAjj8/7x7HrbeFQw01VM&#10;kDPAnrHAWZZlKSLpIIst1+v0Av7Lal3IzQ+ecUP5fOoxUmnRFczVJB6bqmYpdASC30sPoQLj/b+x&#10;swONWBYytMQF8YjqEJb9tlEY16wdQvcmwsPz72e9tJ9OH8/Lz4ceNRjogupvIcekdlKyyv8Aui41&#10;EoSB6lOo2vaxsLDn2LWFoqUmKVVRzBINaK5JV1jBVf6kAANf8n6/n2rSN1qoxXz+3H88j1Aqeg7c&#10;ykY4f6s9BBuPKTKskUjMvnjbxsVPID+pmA4HJAIP+AH09qkmPwoHLIzJ61EhOkyycSADk2v9R/xP&#10;tWilMrwJwaegyPsz+ePToqLt5dB45klnfhX8Z1C6j1jQbBubXsv5/N/p7TORqaahinqmmD+J9MDs&#10;RGI5GULIrL/jz/t/atY3dvDHpmmeHW0Us2np/wAZDPXPTQeAwiZVaoiI1NJGJCyG4P1+h+vssFHV&#10;VG+O69rY5y0uJx0lfX1FHJpIgbFQtU09WrE20eTQAOfqbfj3vc2W02hx+JyorxqGIBHrWlTw+eKn&#10;oWQR/S7a7ji2K/bjowLwpt3Z9fNDoWoamCrKihWeSe0K3A/Iv/vHsz+bgmbwxrokaEs0akhlljZt&#10;RcrfnUF1G17G3+wIbVwY9TYqM08jwxj/ADdF6mgr0FWNeKOWdrsqSMupnUgo1uEYm9rFgv1559oO&#10;lV3cJVQkyySxqJjEwjcM1zqtaxYD8mx/H1I9m3zQ4AOK9OsaCoPDpT1LJHGTDIPGqMdAkBkSw/sg&#10;/Wx/w/1/bxWUcFNNJFTSiOpRUnYCwUoFDxkBrf62m1z9CL+/IxaMOwxWnz/1fPpKCSKnpkpaqedV&#10;eeMtTvqiViLhX1sjglb/AF4NxwPqOPbmjs0IdGiCGIqINIALNHdBq/BAU8f1H19snDZ9cn/V9vVN&#10;IB6hMiLLodJWdZARMWZtAD2dlU8ckjm30P8Ah79Rxg/s1ELTSqwmLlQNMZc2jAf6Cxut/wDYn6e7&#10;CtdQNKeXzp+Xn1snFQeuFfJZfJBKsUco8SgG6FtIBdtN73tY2/H09yIIgw+3jB4YISQdUQlBdYmY&#10;3uPTf/AH+ntZEx1s58x+XH/V9vTEjY+fTNkZNKRzyFSNRcDUf3DCNBlVR/wYgn+qj8+1JjkCOygN&#10;ZE0IL+krENVl4B+pNhx+b+18akRjUa+f+9ft9KV40pSnSGQkDP29Bxnp/J6x6S8uiQk+qzEg3Zfo&#10;PoWtf/ex7zV9TICt2VwwVG/stdYiCSDbkm6m3+9e3gikE/s/b1SOhavTbiKaPnQjIUDvqNnBDyKT&#10;ptey2sw/wNiT7YZn8jGAECJFglUsD5AFjLT8te7BuR+LAj6+0EpKF5Se4k0xQcdI4UoPnxBp0qjx&#10;3H/V5dCBQwqEpn0tqbyRS6WDJqY+SIn6/UXBBI/r9PeTlkDho7xRqruzAalA9QKnkE/RgP6j2XqA&#10;WAyangOntS0+3pyZhGWVrqJWdo1N7K9rx+r8j+0pP9PeKSlp6gXQNphQExqbMHTklGPPA4JHvzRu&#10;lNQIJPH/ADjy/PrayeVadZqfIywsymSJ2mJ0uw+quNKm17MOAQvvjOqmFXpYTeNyCzH9SM9iD+L3&#10;1X/A/pzy2kdGo5JqP5/L5fL/AI11dWJ4mvWeKdxM6TyIBINSrzpTSl7Mfrb6Wa1/9t74QURpwszL&#10;H4gRI7lhGrBgYGFjx9CR9LA2v/jRyxbSK/Lz/wBX+qnVg9TTrPLXJUao1dxIQUVLamVlImuCObcA&#10;/W55t7TdWaaaqkWRV8UDeSESRl7XNnQutgPpfUBxxf6n253hB6njT/N/s9K0roHr0pqMTRU6lC2u&#10;YBZNL2J9PoYA8n62sf8AYe4wiCyPGjgR6n1xyeqRb2Nr25Fxqte3u3kK8f5f6vLpzgOpJkLKrspD&#10;aVCsvAYj8lR9ODb2sMVRQyyh1M0ImaOIBUsFcERqW/xXSUNv6AH+vvQ1MacdNT+Qyei+5lIGD/q/&#10;1Z6Q2cyEtNAyMsEjxhpLF9QcP6gotbhrh/pxzb2p6ilVYllKPoZ2ZWDeIhin45vYaCfpbn+vsxFt&#10;H8IxT1FfP7Pn5muOkHid2muf9X+foNKbO1EtTJCXid1ULIiEfpvq/Tf/AGpQbD/ejYJt10iwQVfk&#10;OnVE88E1msrRxhnaImw5AvY/n+vtODpk0gcMEcf2/YfStPl0b2EhYgHod9pVjVa0kisGtIkcsYKo&#10;TG76ULj8G31tx7JzFDVZbK5jNooEuNSehLrpaJpZXKLrVzdNS2kQ/gi31HtWzoirBJ+Mls/z4DPG&#10;n2fI9DKMiNFQ+fQ8DRCkMIuAwFh/aCqAf9j/AEPsovbcC53PYnZzyCKolyS19VGyOFWjxR/iNTKV&#10;UfR9ASwH1bg88iOwY2tvJe0rjSPtbtA+XkePlwx0I7NB4YY58/5/6v8AUOnCP9IP9ef9h7LdvSE1&#10;lZUziNIiauZX8Y1fbRRHWtiouQwIN/6cfT2eWMhiQITUU/aeHHPmB8x+dOjNwXFSOuftK0lH9syM&#10;KfWxopGjf1iUgqFiFwCGDDUL/wCqA9rHnEg48TnIpWvHiM14cBx6bCAeVTT/AFf5v9nr3tl3fgXq&#10;Egmjijnimg85H6ZNbQqCgdrci6m39R9fx7XbfcKtQxIznOPl9gOa/kaefTM0KuPUf6v9RHXvZb90&#10;7Zu8hNIF8kWkGO4EJA8ltJ/Te30/I9jCwvmwpbI/4qnz/wA/2dBDdNuDA1Xy8vL5de9lm3jtrxyT&#10;SwC4SxIW1ipuS2rk3Fv99b2PNp3N4nVmx8v9jyqP9jHUG888oxbpauhXPEfIjh/q/Lh172isJOVk&#10;lgkP7sbWsTYsq/Q/S/8Ar+5Ps7kXIBU5Ofs9Rg+fl6fZTrEjcNsn268e1mFCpp/qz1731ub1QyXb&#10;0+mxtzyOAbf7b2vj0iQGlSfU8Kef5U/1YPRDdKA1fM/5Ovey/wCfQ+r6/VuSLfn+o9rG+KvRHdA1&#10;J697D+dTf8/n/b/m3to8c9E8476n0697a5l593Q9JmFeve4xFvbvTBFOve+vfutde9+9+62BXr3v&#10;mv1/2P8Ar+6nq6jr3ubAvH+3/wCK+2HNT08ozTr3t7ox6v8AG45t+B7SScadLQAooOFOve1bS/QX&#10;N/oP8be0jNUnHDpdE3Zw4Dr3t9oTaQD+v/EG9vbMraIy/oOlCkAV697VC2Krb+g/2Psq6t173gcA&#10;Hn/itv6+/de697xLbUfr+SLG3+w/F/8AY+99e697loeB/vB/3v3rr3XveJ/rb/G39Tb6i9vr/jb3&#10;7r3XveJ/x/vvr+Le/de697wg3JHH+H9T73THXuve8sLCxt9RcXsbWBuLX/1/ZlXv6rJk0697khuG&#10;P5BP0I/HNvZja6dYHrT/AFf5ekcijVRfP/V/q8uve8iH9wW44BJPP15/HsSWreVPIdMDj1725MPS&#10;CLXtz9Tc/m/tSwqh6fWnXvcA2BI/x/2n/iPx7K5gGYg+dejGGlB9nXvbfWi8Z+v45+v+uPZenDPR&#10;gg7KHr3tMyDggfXm3+9fn24GDCo6qeHXvaXyQIY/634H++/r7bxXoouSC5I9eve06eG/2Pvx49Iv&#10;Lr3udAebW/It/rX/AD7cT/V6deXr3tZ4g2ZeNXqH0J/qLj/D2uh+H8j1s4J/1eXXva3TlFuSTb88&#10;j+lifr7NM9U697S2WAs/A4JNrH88fX2luK1GeNR021dWDSvXvaWWxZzzw1/9f1C/1P8Ar+y8+QOO&#10;mWpheH7Ove17tV7VcVubn/bc3sR/xT2vtBRhq4f6uH8sfPrTjtI697FqO+lT9fqPr9P9Yf6/s/QE&#10;Ahj8/Lounrqp/qzw/wAHXveT8/77n3bpg9e98fz711Xr3vgwP+Fhe/Ok882/5H79jz69173wsbgG&#10;wHN/8ST9L/8AGvehWndx/lTr2Ove+iSDcA824Isb3t/xP49syIQ9Bmvz+zrfXvfIX5HAN7E24/2P&#10;+JFrD24i0QsRkg/7H8+rAeZ4Z/4v7Af9WOve/wD/1dD80x+oHFyACPx/r/T2X6gOJ6P6Drf498DS&#10;E/2eeP8AXt+Le96x69a0ivy697wmiYfj8cnnj3rxV8z1UgDr3vgaMkXseOPxyf8AXHvxlUdaNB17&#10;340YH9f8Dbj/AHn3rxQfLrw7uAPXvfYoze5Btb/Ae9eKxwB1sBiaAde9yEpALXU2/wARyP6kce6l&#10;3PW/Dk4qOve5a0+nnSTcX4/PtuhPXhCzceve+YiIt6Tb/XIt/r8e/EKMk9OiBfM9e99+N/pa9+b8&#10;/X6cfn3sSR8R5dPUUGoH+r59e98dDH8fX/A/UH63P/FfetSH/V/m6oY1biK/6vl173hMb3uARfki&#10;3B97qh8+qGINx/L5de94XhksfQb24/5H72ADwPVfC9Ove+UcLNb0kcC1/wA8Xt7tlcdeELLg/wCr&#10;/D172709MwK3HH1PFief8f8AW9uKwJBPr1cceve1LSqFZSB/qR/r3/23+29rYFoCvA1qf8g/1f7H&#10;TTKQGU4Na/5ade9qamPp/wB9/rfn2ao1UX5Y6YfgOve5qccXv9eT/X8e3G6TS8Ove845t/j/AL3/&#10;ALH/AHn3oU8+qxlQO7r3vv8A31re7dKfPr3v3v3Wuve+rj/H/bf717917r3vv37rYPXvfR45/wBt&#10;+frxbj3vrXXveJ+L24P+8G/v3Wuve8TfpP1t/X/evfuvde9s9Ta5/rcn/eePamGlfy6Uxf5Ove2q&#10;Q3ux+vP+v/vj7UKlSqjA8v8Ai/29GUJwqgAD/V/s/n173iB+gsPrb/X/AB7ukQZsilBgj8ujGGhf&#10;8v8AL173nW1xe36rfgW/xv7MIYdJAAx/qxx6NYl4fl17290ajj/Dkf71zb8eziOBRQ+eMV6N7dQK&#10;086f5eve1BSoRwALnkk82P05v/T6ezGGBGpQ48/n5/Lj/m6ENminJ4de9zmisfqL3HINxf6/n2YK&#10;CPhxSlOjOnp173MpotdrmwB+oJ+p/qTx/jf/AIj3QnSCyjUf9Vc/b15VoajPXvaihp0AFr3sL6iQ&#10;f9tx/r/7H2heSRhpY/6vy6v5UPXvfUkFjYDi4HAsSL8gj6f7z7ZMmetEde94Gp2JJ/oPzxYW/wAP&#10;+I93VhWoPWtJ697gzRhXN7XP5/2H0/5F7VRXTJhzj/N/h61qp8XXvfUYjJ/sm9hxzyOPyfYgtp1Y&#10;YPy/l/q/1Hp5SPy697mcqLDm1/6/717PoZQEycGnE/6uNa/Z0pQAfn173iDEE2N7D83uf9c+0zTA&#10;8BX8+mq0HDr3uPI72+vJ/rc/4fT2llkYZJx0llNDqPXvbTUS3uDz/Qey13wT5Doqdqgtw697gySK&#10;qsPr/QXPJJ/r7Ra18z0hx59e9t006gfn/Hj8/Uc+7GTTUH/V/q/Z0ndwNSsaf6uHl/q+zr3tvaqt&#10;cAji/wBOb+0zyDVnpEx7vs697bamo1C3N/yCfr/vvz7Jbpw71HDpHK9SaHHl172zGe3P1/oeR+fw&#10;PZPIRwJ4fs6QSMD2/wDFHr3vwkUg2/pf/C5/FvaV5ABUnA/1f5Omq/s697gVDgA88/717RtMXBFK&#10;Dpsnr3ttLEm4/r+f8fz7TOyqKsf2/wCr/V+zprUScde95kksLH6fUf6/vQlB446dp173LjGv9IH4&#10;5445te349uBhT5deqAc9e9vVDjJJ3UIrMf8AAfn+t/eo7d5cntH7emkt5JaGlP8AV/q/2Ovext2b&#10;1ZmM5JAYKOaRHIAKxsQb3t+L8/7b2f2VgZGyOH8vy/z9HVttLnLiv+r/AFcevez09UfF/dORlpXj&#10;xNUylo21CByoHJJJUf0tb2N7GxhUDVxPrx/LjTzwMfy6MZdpHhEqKY/1U9Py6bshlsZioWnyNdS0&#10;cSAkvUTRxDj6/rI92ydL/G7P4KKlkrqF4Qug2kQxmwsb2P8Aje3sf7Y9vCFKfLNO3hQjNOHA+Xpj&#10;PUQc4RQRxMA1K/Zx/wBinRVO1Pk/1zgqSqoaPcNDV1SI6laSoimKtyultBP+sfdh+zNoyYuCNSrj&#10;SoBWw5/F/wDYW/3x9jC1udVAgAJzUHAIFfX9lPl5Goxm5ngbuFB8j6eef2/L1FRXqpLuXvvE7hrp&#10;Viq6dlZ2u2q7FQwuoX8g3v8A7zb2JUcbwFTcAf0H+2IF7f4fn2Z6wIylKk0Gc0NR6fL/AGOonu3M&#10;eoODUcf9VDXoEaeWkzqWUh1eMFWAPANyjEobXBvfg8/4gWW+361za7G305LLyPzb8/T8ew9u1nE5&#10;ytABXAGCK19R504YqOPRnst94VwqHC4PkfsqfLj59ES+VHXNJNQVVRHTo0x1oGRUlYB+ZFsOQCeR&#10;fkn629ilSyeSMcWJAsLEWA/J/wCKH3Du6WqwS61NdRJ+WfT7PX0OM9TJtNy0kVccPWvHjT/DXyPV&#10;JG8sYuPzFTB5GZIpG1MhX1ML6UNhqub8lb/j839v1FN43UfXWQpBIuAx/BN/9f2B95s2ngMwwEBP&#10;n5DiQAPKoqTjGOhvszajpJwK+XyqM+XE/Phw6BTclKskcnPqX1BkIABA0OClhzfSOQbE/n288/7f&#10;/ivsIY6ERFT0gg0TWIAIA1BLqSCB+q7W+txcfW1uOOfA+rg2HItYni30v/xNvewf06EVb1r51z5f&#10;yr6n5BRa3EiEK5qDxr8zx/1Y6xVNIDG7EggLcjTZpQEAuVve5P0Fv9b3Jjk0MG+pF72+oJ/of9sf&#10;aeaLxozG+AafP9o/aPPH5jo5ilFNS5B6SdbQ2OqIWAs1gGF1H0DXtbSDcG/1+l+PfCpGoSXBUkH0&#10;2J03Wyrb62tb6e3LMhdOkh+Ga8aEEn0qaGtccc9Jb0M9u2kcepeEZqephUnSFmRVPAMgI0n9f5BP&#10;5/4n2Fe46f1ObACxJ4uLEX/H45459y1sE4a3C6iWwBXBqOJ+0lanAoTxyOoZ5h24+IxANAaenqcV&#10;qKeo9ft6tM+L27vt56RSQLyxgeKXUARKIv1FmPH5sDb6/wBPYHZuBkeQAXuxtf8ASf8AH/inuR7a&#10;TXAhGe0V8zXAyB6eeOOfM9R3cQhWIINeIpxAwf8AAeH8qdX4dO5uGtpqKUyKlliD2vez3BCCxuf6&#10;kn6XNh7Discgtf6i5F/oPrwP94+nsQQuCmknjivDiAK+Xz6QzRjBGK/tqKf6vy6O1t6IMsRADKNA&#10;I4fWuouSSbn+o5Xjke2/yW4P4+tr/kf0H/E+39Q1tTzP+r/J0gbJNPP/AD9LX7W6ow+mgAfTkI1w&#10;LsB/vH9P6+4VQiNcgn6cm1xYfQqB/vfuyk10/wCr+fW6VFD0+4yaeFlDgAahwX0lWPJ8mq9vp9P+&#10;RFP1aIwt/XnV9BZvTwfp7S3MJUkgfyzj/Y4+vSGW1bivlx9fX/Uf5dCzgchIhAYsHBVAlyVJU6jq&#10;Bsf8LD8/4+0XkDErNqX0r9W4+t+LKeL/AOHH59ktxHpNBxP+o+n+H0+zpO1o+rQPP/Uc8af7HQ3Y&#10;OolkiVw5DmxVVvwGXjn/AHr/AIj6+0hVyU51LqUNz6WIa5vcg3t/j9B/h/rIJIyDVRSgxTj68fX/&#10;AGOriykUV00+fQi0Mk5KtywP1IBW1h+Lf7Dgn/H/AF0XlY4HUgODr5N+eT9QRb8f63/E+ye/tvxC&#10;vl/m8uH5+eOltvZOakgin+r1x+3y6XWLq5AVuouvp44uByCC31/437B7cOPhbWpXktpJI5v9Te/0&#10;/ob/APE+yiWxdz4hx8qH/Zp/q+XR5bWrE44cftr/AKvT06XVDVllX+lrgg3FrcfT6+wxl2yKuoHp&#10;FhwbKOBfn6/nn88j2hFmrAAitT/kp/q/4vo1FuFwBTp2NSFFyR/vv9b/AIp7G3rzriCeeA/bqNTK&#10;GOg82NmFiOf8OP8AiLKYtt1SeI4FaVqM44eX5186fzcEbEkgZHD+X+o+XQd723vT7fx9TO8gBSNj&#10;bUFAstwSbi3+v7sn6s2fQ4OmgbxIJTpYC1ihUAaeP8PZmtqsZFVJCgLWnGvdWprwIpwFQQOlyhY1&#10;qnxUyafaRU5HrjrX9+cXe+4N1wZPD4+smhobToWSWyzpcxtpVRxqNvqbj/Y8maoP80vH9OP6ADn/&#10;AF/aK7IjmenAjjxzngeI4Z+ZpXB6PbEa2Dny/L/Vjy444da3faEZOUcXCsZmvqCgOplvpHN/pYA3&#10;tb/X991j6Aw/qA3+Nrcj2XhDcFCprpwftrQfkDTP2evSuQEuNXofMnNT604/y+ylZWwaNXKt4n/U&#10;FSQaVj1KdaMST/gVPHJNxf6hNS8kkfT6/T6AG549mARo/wBImpFBXyPlWv8Aqx6dNAkSGmK/5RT/&#10;AAdGzw0iLSxlwpsTfUzAMzC6BmVSSQwAu35IA9tk4N2INuDY3uOBwPboGkUHS+JQi0/1V/Z59Clg&#10;p1ljhR7sAy6owgjkCSMD5Sp5OoC6825A459obLuWaRb2YnVcc8n82/x/4p7TiMqQQagCgHmKcfy/&#10;y18ulikVBHl/k6Oh1lAkFHRSCIFPUCpbQrRsoZQXve683JJ+lvxf2HFRUNFUhSf0PpJFwLBjZrX4&#10;/wBb2dWelqVNKivCpJ/1Gv5eXSor34+Rz9nRu6PFR1WIkaNLrLC1k1KLalF0uFuRwLE/n+gt7UWJ&#10;y5pZ4mDftyizav7P9Af+K+1NxamQ62zSlNPn8zj0rxB4eWOlERTWVOf9X+DoDuw9gJuHBZCmEI+8&#10;o9ckJsCzL+p/ET9Tc3UXBH09i9SqlTCssbao3UEfm3+qH+wPHsnuQFoHpX/Pw/b5Y/Z5vrKQ2h+P&#10;8j/q/wAGeqwNx5DIbey9Tj6qKalraWaQOhLojhJLxScAnlbG6n/YWt7Re9MJHPQS6UU2Qt6gD6nU&#10;39lKSEyFRWtSMVGAfX1/2ehLsjguslM+vA4P+b+fRwvi72pUw5+jiq6liTJDGdEhChVZdNgD/Qrc&#10;g3v9bfitftTBulZOqxcs7C4BIIINzf6f7E/7b2ojIFHrjiD5/wCqnl1OnLzItBmpz/P+fH8+tkzp&#10;zcUeQwlI5l58KXBIBBsB9L/7e1/9f2Fu1FejySKQws9hYixOq5F/a5QCoLHh1J9pJqUUNa/5uhZ3&#10;EFqMdMoKkFCTfg2t7PLsasP2sCt6bqFPAsQQf1Ef097BV9QBwaUPn/k4jHA/z6VswYkjh1Wl3XiN&#10;VXUTINZRnk0knhltYIrX/JFuP9h7573xn3ELtYkMPpYEhrWPIvwfyPaWMmhCAGg/Kn50Nf8AKaZr&#10;TpVbOAumnD/Af9X+qvWTprcS00sUDvpZWAHrsHQtdV0/kg8hj/X+nsu8WLMeRIkHCSkqdP8AV7cH&#10;+n+HtcoWoI8+H/FdPEqo1H7ejpz5lZMV5I25eH1KGF7rHfk3+v8AvHsZqenjfEso5/Z5IH1sLWv/&#10;AMR7q8jKNX5V9K/6v9nryElw3RbKqtmTc8ZclAKgaVa4sL8tp54uBz/tvZHe8NuLXR1SlD6lcWFv&#10;qPxb+n/FPZTIKuRxHkf9X8unzSRPDPp0ebr/ACHnxUCs1yFUfn+luT/r+6td9dcv95NNBAdLM7N6&#10;bAEE8sOLX/417ojsrFWOBw9fy/1f4OiK6sak0/1fy6Ef2B2W249M1xGGsTzp5NuLm/tdA5oRX0+z&#10;/UfXogltvDJC/wCr7Ove26npHiGl1HiP19LEXII9rVNGoemOve2jKYxFDMAGVj+OAQ1xe39f6+3C&#10;aAk8f8BqOk864rTPXvaCq6YozH+tx9OeDYHj6e0sigjA49Fk0epaAcT/AMX9vXvbJNCdRuP6/wBP&#10;p9L+yuUUY0HRfTr3vpYf8AbkAc839lczUU/P/Y/2evHA697lRKb3t/t/+N+y5xmvVOve3NJF02Ju&#10;Rb/Xb/X9tFQTU9WB697y+RePwfoeSQf6Hn3URqDUDrdR173CmZSD6rfX62BubEhhc+/OOzSPPpmQ&#10;mlKV/wBX+Tr3tlk4bkWI+gtewHtFpOvQDjh/q/nnpKa1697wNIbWv/r8+3wMU61Xr3uMx/2P+2Hv&#10;Z6qT173iaPV/Xn/eP99/r+08q0YaR/xfXuve5ENMePoR9f8AE/m/++PtC6FDU8K8erKPTr3vO0bq&#10;QASQB/Tj+vvaRO9DSlf9X59XKMBXr3vDISPpqNv6/wC+t7N7WGh0sPl+z+f29WCFWIYde9w2F7k/&#10;72Qf8bm3s6htwKKPP0z+z/Vw6ritOve8OuxtqNvpY2B5+vPs2itQtCaf6v8AV/k63T169778gXm/&#10;N/8AXHtRoKADpwEADPXvfAlHvf6/7Dm/9Le08ssQHHHWy6Vx173FeFT/AE/pf/it/YcvFUkkGv8A&#10;n4Ux/h6Zljqpb0/1f6v9jr3tolhKuQG/23smaEj5/b0gZRXh173yRbHn/D8X918BjSpp1VhwPXvb&#10;1R/g35sCfxcn8n2sRBw9Mf4OrgAmlMde9rjFunCkqSSOOfwQL8e9tbGNw6cKH/isn8/9nijlQGpX&#10;AoeP+zTr3sRsaRa178cck/2bcg/63t6JaAH5H/DXohuB25/1Z697jZAWYkclhe3P9OB/r+25AGqp&#10;/wBX8uic/Fny697S9YDdv6ckf7f8/wC9ey+QVXHl1skEVHXvaQrBy39CCPx9b/63tHJTTw8+trxP&#10;5de9pOtHDf6/PF7gfXj2wa6hjy6sPiHXvaclBDEXvxwfrc2+vPtqUAkfs/1H+XyrXqx+X2de9wGH&#10;+wtcfjj2jbjUdNN173EcfX/C/wDsOebe95pjqnXvcc+08hq3Wx173jf/AFr+6gkY63173i966917&#10;3737r3Xvfvfuvde9+9+6917337tgin+r/V/P1PXuve+wPx+DYn+v/E/63uvXuve+QFj9LfS/9Cb8&#10;8e/de6975/X/ABsT/T6j8c+/de6978CP6W/2FvditP2D+f8Aq/1Y6917337r17r3v3v3Xuve/e/d&#10;e69797sFLVp/PHXuve/D/ffke90Gc09P9Q8+vde9+/FvdK5qevde99+/fZ17r3v3u3wn16917363&#10;0/xt79RcUP8Asde6977K2+n/ABT/AHv24Y1IrHU9a69769tFWXiOPW+ve+jx/j/re/U62FJ4de9j&#10;70X8fd8937jgxm3cXUNjoXSXLZaSN1ocbSAgvNUTkaf030re5PA9o769iso9Tmh4AfP/AFeXH/D0&#10;K+VuTt35rvRbWCUjUjxJD8CA+ZPmfRRk/Znrizqg1OwUXtz+SfoB72nf5ffQuC6/SPGUEI+0xaLR&#10;GoaO09XVN+5V1zW/tM4AA/A4BI9xZzZucjQ6VPHIr6/Py9c5pw9OsvuX9itOXttTbLIdkeKnizH4&#10;mPzY5+QoPLouvyP3TJg9kTQ0xYS1N5Gt9DFEPUjD6kG97X/Hu8SnoImxCRPw2jxE6QF1EBY7gDm9&#10;xwT9T/r+4NvXcTuEyKAgfIZb7KZ+0D7ADRTpkKrw9P8AD/q+XVPlLm5V3PFVKV0/czTMdTE3lc6b&#10;XJ+gC2sOORz9faTw+IipK2S0djJIPSGsQwJuTYXNx+b/AE/17e0VwxNsCSO2uaeR/Py+z/KSv8Ua&#10;M9DznN0TZKlRQ8gQwoGB1MNQjGjQoP1vYafz+R7d8xSrLFpjGrhQFsPQSwNiTb6j6WH+v7QwMRJ8&#10;q/y/1fPp2EjVjpu27kGgJep0xsAxLBrq9hp9N/6c3J/rwPaRiRYJwWQxyAhTo+slj6WWwJFh9SD/&#10;AMV9qWJIZSaqfI+XqONDU/5ulQFcdCRLK1VSRmFgwCs4c/pTm/KsAf6AA/4fT2X2ngNBvvc9IqBF&#10;NZHVKGP6/uYgobkWuGX+nH0Ps/ZvEs4mOaig/wBXHP2/ZTq44kDoysk4yHX+3Kx5C8gomppWHBj+&#10;1lIZSLj6KbW+v5/HtQPh5HqXdhomNypC39TLdlIF/qCLD+vtCt2q9pyuR5+XA1/w+g9enoyo+Lz/&#10;ANX+r/VVrXKoKKJYjrjCxs3qAGkMOQtgLCx/PPt7gx5+3cOPGlOyozHnWy/qvq5H0J/1/p7aa5Nc&#10;fEfPz/l/qp0/XNek/NWIKtNDmQ1CtIkP0SNWN1sBwRyB/sOfr7TmaxtPN5YqddQMTCNlUA+W3Et+&#10;Txfg/i345HtTazSagJDg8a5/L8+H+fqwNRQ9KfD5KamjinnGh0mVpRqYDwk2MelLD/Ej8n+v19gZ&#10;l9svFVR1EMPikeTxyggeRo3BbzBrH1WP9fqf9f2Jba7XQUbuHl8/ln/VTpJLGK04j/VjoYsfnI5o&#10;GR5rhI1lV7nRG6kDxMAfp/T/AFv9b2iq3D1WPpqvzSqoqapHR1Q3Cxm4jIFiA17+zqC+MlNAHaKE&#10;f7P8uHz9KMAsMHp/hrKarqIDGjMY4nFi4t67guPwSCD7QWaik8tAYpNK00630rwqlL2NvqEB9Xs2&#10;gmWVSxpWnCvpj/V/h6q3cARxH8+lDRWVZtSk+RS3P9ok2LD+mo/T3lx0kyVaVMsTBaazgFdQaOVw&#10;xCrwG02Fwfpe30PuktGTQ3A/y+3/AFeXVWY+f/FfLrjUqjQvDG41yhl1arWdVIuT+L/T2ZfrSSt3&#10;nuKm2thqc/cSvLEZF1aEpg4Mkkgv6TY/Q/63B9hq/sViX6hxWpwPOtMAcfTiP2Hpqa7it4jLKQAt&#10;a1/1Y6Ll3Nufb3U+w872JvDJQ0OFwdEMjWTVDRqqtElhZnsCL/4jnm/s5/a/xUo989e4Xbu3c8+K&#10;3Bh8nFlqirLKsVcNBhljJNwpUNpBuAbD6flNZWm5bXdfX3UOuOVdOmhJU5YCnE1GTgnJ+LqOLb3G&#10;2u5vpLaQ6UqND8Qf2DA9Pt611/jz/P8A+oqT5GdjUPYOMqKXriuiGG2lnoyr+qklCvWTvYKsE0is&#10;0Za3pYEgfT2HWG61271Ns19u9t0atj/Osp3VWtEI2dwsSiSVrfRQLWJ/1vZBvmyScz3wuNs7ZlBA&#10;RahhSpxSuSfkK+tB0NLDmjwVM9tINHmSRT8zw/wdW07e+XlX31uOm3b8atz4/c8DUIFRs6kYVDTQ&#10;KdX3OhORYsdTXAHHuNUdEYfMr/GesdzxySORUUkuPrIpomEq64U8tKSOfyGv/sfcetFzDy5eq7ao&#10;3Q4J1Iw08aVoafMU/aD0Jzv2173aG23WJJYnFDUB1I4HB/P/ACdDtTfKTB1WPn253bsmTERzQmjy&#10;2OzOOSpo3uxinWopqtSpW/H5v/TkXhVeY39sKHw7127PlKCErE2axgAkjAGk+eIgDgWJKkC3159z&#10;/wAm/eK5g29Y7LegLtRjvqJCtePidysTmhbJNcnj1jnzx92LkzmiR7/lKf8Ad87VbQBqiLE1yhPb&#10;X+iR+eOiU9o/yzvjJ33X1e7uhN6r1huWs1ViYGBYa/a8tc58oZcJMyyU6ljZ1gawH6VFh7cKDc+3&#10;NzRNLiq6KSQP43o5tMFVGwXUQ0ElmvyPoT7yl5N93uVebGjtIZfAnYGkclAW/wBKR2sOPADy7Qa1&#10;wv8AcP2L535CLXW5WpmtlBPjwVeMcPiHFRTzYaRTj0RTfHxB+RXxvlY7tw75zbUJSf8Avpto1WSx&#10;KJrMapWkL5oPr9Zkt9Bq9t1ZSoJSPHrIDKdP155AIH1I/wBb3LSSUFX7gf5f5wfI1Pp1BxRl+X+r&#10;y+XT9tncM1XQQSRVX2al4pkWXmNiq6C6h76QSOR+Qfpx7aYCKedg1vGzBUZRwCRyrj/W9qBj7Dw6&#10;rIgYADj0vsqkmWxaSQB/vYFaWrhlKliiOwSSmvc2JPA08j+lx7VdJSpNYo9jYWvYqQRdTb3sShZa&#10;UDD0qR+Vf83y+zpDL2LWlOi+bn3BWYqnlNTSswDlWdAVmiEZCyn6gt6bAg/W97j6+8hpZFqGHid4&#10;0uCfqoPAFh/ja49sSIdet/hJ9fz4YwK/kD69OppEa5oT+38/8B6h0+7MfVYOmMOTpqSvqlikhQAx&#10;zSpY+QmUE820q30+nuSlLqN/CFK34NrMT+fSf9iPdQpClUFP24z8wPsNfs6TzCLNQM/LP+DPTTLu&#10;/wC0jHkzMlSs7IGkjldZoUjSwAD3te63AP4PPNvedINIa6qUUAsBYW/si4Nvpce7u7hmaNaCmCeP&#10;n5CtK+fl/M9IXgjbOnJ/P/BX5/7HTe25o52pIjkZlrKioMcLXl9TXMpMdQQRqYqSOOL8j2z1Rkka&#10;RPKApb1KRwB9DZj/AIWI9qoowzqQvEYHGhOf8p/1HrzW2kAxinrn/Dx+z8uhS2/VUlFTU1XNT1M9&#10;RCiNDURH9+ZgQVBiH+1elja/1+liCgspTKv7MbqxUEpdi2rjix/4k+zV5Rb2hmnIGCanGRUk5I/w&#10;+nT1vFJdypEi1JYDA9SP9jAHRq9i5uSd2yM0FTDHLZJljSzRapAmhlF7AC5tY/X+ntY47J43ZWIq&#10;ZKuBpa/+GitmlWQRlZ6k3pqe9735VmAvwpHH45D+/wBzvdc084XKwzfpJI0aA1IKqSKjFADn0ya8&#10;a17Z+wvIMPKvINhtqJokkVXlrkl2Gpq4/DXSOrKuh+vJsrg8ZmJUEMFdWeZIXhUMsMCaDKysOeFs&#10;h/q39Le1H1ru/K5CKPXPJIxZJhN62aaOZ2EbKSdJABYEAWt+Pp7xxvD4cmvyHEenzFM/P1+zPU17&#10;ptsEYqBTof8Aeu0cP9vKv2kCq8TRLGUUIGUAmN14/VYAMT9f6+zd7ayBqqPVJO0jAqJQI3GpZCJN&#10;RFv1G9/wb/U/T2usZ5Q+jhp+E1GCART5LQfMU8qV6At9bIlaDquruHaVDTVJkho1WOpjkMyENI37&#10;UmnUGvydRAuT/iBf2J1EdBGoonkHkWTVqvqBAdtVgLaiAB+P8fYqtJi8Y4nTSo4YFMedeAqT5/ID&#10;oLXMVKgeXl/q/wBVeq2eycVEKmoWBA6ESxm8ahjKJClQqqCNP0vx+LD8ke3admBI9albp6Ix+j/O&#10;WOnggG+n6n8fkexhtUysoqQwwe5jx4faK+eFFM8VPQbubapqBWv+r/i+HRBOw9rXaeaKB1kmldyi&#10;wCMoNdwWDA8jmy6m5PP6l9w54VqY/IygstiAyqyG6kWZxbkDkD882+liNNs3FrR/CDUU+dSCKEHA&#10;zgnifsrStQGLy1FaUBGeiTdh7FSc2WjTyBqnQoh+rTEkNpcXuhsUFvT9BcDlteNNQFzF+kjQU0i9&#10;1vqHHP8Aa5/ABIt7FUV62jWO/iDWtfWlMkcMY8yQDXoPyWrrilfy/wAh4dFnyexZdRgWnEZYxvAC&#10;V9bFLl9PpFiG/wBUBcC4BB95XgpKhJopkjaCYMskLnyqym4ZTHL6TccH63B59pLxI762+kvUEysK&#10;EMooQacaCvHy/CeHHq9m93YzrcW5ZXXgQaf8V/q8up2ws3v7qXdWK3t13m8ttXc+Eqoa3GZXDVs9&#10;PXUc8bG5ikiP5t6gTpb+1+LkN7q+B+yd9VVdujYt9sboc+Q0KR6sNUOiaBH4l9UTPZrkH6kkD6+4&#10;s3PlC820eJs8wkg4iFyK5ydL+YFRSoIAxUCnWRXJ/vPeWgSw34GSMY1jj+fqP29bUPwr/n4UeS/g&#10;XXvyz222OrooY6ObtbAQutFUTk/szZzCFRoJUMGeByTpvoJJ9kZ3d8YuxdhOsWSwE9TRrLHE1ZRR&#10;TVEYR6hgjv4/xqXQAf6of9YCTS3UJ0XkLQnJoQAMCmGFa+o0nH+GbbDm7Z94QPaTKa5pUA8Pn/g6&#10;2EusfkJ0z3LjY8p1p2NtbddNIoa2NytM9TG326VLRzUbkSoyo4LKyXHIP0Nk9T7aq8bUq1TTVZK1&#10;IXwyxvH+lV1Tqz8k6nJ4Nitube2BolOCDQflnhjy4YrkGvz6Vy3SMO09C150dbo6/Thlsbn+nHsY&#10;tq0peBYY4wZmmkfwzKNAdmJBQuf0sNWq7W/FrjnzxnWPTGflSlOHHhpxXNeHAju5gDU9MOTnWENI&#10;7aUVBdlJDWv+QP6G3scsQTFSRUbUKeWGQLEshIvrUKFcKPTpbgLcXAtb3RLY6/ErUkVxXGf8ornN&#10;Kk8eg5czZ1V49BdmqlWllnFY0cDqfIy6OTGdV4yeCCLE/wCJ+vHte0wkengWnonjE0UbFwh/adZP&#10;CEnuPSSQLNe9z/rD2vitAsne3+zivaPP8qgft6IppAWOf9Xy6CTJ5CIS1Mk1dHL9vM6EGQaSjr5N&#10;atex+vKn6+36l25nK+eOE0bx6IHMMbqyu/jkCsL3sWS6kj+n9Tb288tpDH31pXia8SMn86fs+XSX&#10;x0Ayf5dIuq3fg6KKaojydLO0ksS1Bp5onjjSRSYNaqLhH5UN+W9vVV1zT5OmVM8DTyU0jJN9tHpj&#10;qBGlo3LXNgQLi6/X8fX2ja/hhYtBU1HaCa0rQ1AxX9v2Ux04s2k1Tz6aKDs7JUVUg28sNbT1caTo&#10;9VJokg1TlJac8EBlbg2P0PJP09hLjuqdsbR33lt1YtpUq6rFx46KGeXyKomqxJUyrEbWuF0gXH1B&#10;sLe093fXV5ELdzVEJP8AsE/nwFRxFTx6PI76aW1ED8Aa/b6dDhFv7Lbi2ji6LJU6rO8/lq56eMrd&#10;aeC8KqG+h8huxIBGm31PvJkUiERaCq8Pgq5PGn6iob6srMeBckAHgW/wPusNdWlxxGf9VPTOOnUa&#10;vl08UckhkHlgM3mpUZ3FhrYD9LKbXNgOT9feGCCaGjAWeOqgqJPDfTZYxHIZAxQi/oB+o5t/re3g&#10;0erhRhQ/tx/P+XVXcE04U/yjrqolSar9UMlNJTxvIAT6pGaMIQGvazW+hH1/2PvrJxxrpeaMAGlj&#10;IdNTTKDIuj6f0JJN/r/sfd4ieCnz/LptesePd21LE5JFRICrWWJvQ2r/AG9rC30/2HuNBFJJDCi+&#10;NF1BdZeyl4rPqUOeDYmw/wB59uEjV8/8/XjjrPNLHFJM7a3IQtpVLsEkupU6eCLgc+3wXfwSKsyz&#10;M7xqBxYC6qHP+osWtc/nn3UKQxpkUqRk+da/M1p/Knl0nLBePTA7oiyRyPAYlVHEjso5KgME+lj9&#10;Ln82/wBf3Op6PQSjS+R3kMjNo8buqnUiGx/Nypb62+vtYgYAIgznP+zTy9PXh6dJ5HLcMdJ2vySS&#10;A1DR+KGKJYUiuJFDlbOwQj821WHHH4+vtR42JwkmkqZkQExSIFVElBKG5H5bVdv8B/h7XjSGrTtx&#10;/LiP2UoB8+k0jCuPLoNc/UK32ysZFjlklPmjkJZ3jIAY6fqQCeCfp/sfbPlZfEy+WBWSonOqUKWV&#10;GKeleDe6t9Tf839qlGpajy/1f6v9VbR5z064GLyA+CpbXTUvpiZrM8YksXBPBDC1r/0/1vac+3E2&#10;nTUhi/lVFOosvk9ZQNJ9BwR9fz+PZfMxLVI7a5p5/l5ngf8ACD0pDU6EenqDTK6tTWkjjp2ZuANS&#10;t4wxdTx+rmw/pb/F9jopUpYWAj9as5eTUxWUnyiRif7JuVAI4Isf6e0pMIclR3GgoPP0A/l9tcev&#10;TZda/wCbpnlrzLUSRyNL44TZF1Lp8f8Am5Et/qhbUbfg3v8AT3zeiihKOOVaGVKiJiqycGyVIb+u&#10;kE8/g2P0t72JgWKH9oyPsx8yB6V86Z60JATTrEtTNMjC2kiaI078hfUpZqcqxHFxzb+hsLn3iipf&#10;t3WFHYpPIXdyWs7SLeIFb2XUR+Ra/B+vvTOjjyAApQAft4VqKnz62JB5dZ3qpJVaZ0vLCBo9TFlW&#10;M/uqCD6lAt/jYXH0N82QhhioJItegyO+qFtTWllN3CHi1hewvb/b+05ULRhnFK49DQnjXOD5/PHT&#10;0TktWtesmKq6mpyQcopEawyLKOLxRMF0lOR/RtX9f94RU1F46Rl1yB4zI5RCGEkNSLR3LcC1i1re&#10;ki309tFz4gJHHH5jj/q8+jOM4HQlU1YJKgEKhR1QBmIXQ8P6wAvJ+oF78g3/AB7w08jStMo8fj0r&#10;CGcqTLHGBKrarAA+lgbf149+00IzU8eHA8D59Weirx/4vrNUgRohtIG1u9kJ9DOSliPqRyCOP9f2&#10;uMKjxpEWAKOqB4EGsgOwjBsPyDYE/wBOT9Pau1Gp9YBxmvkRn5fPHHhjjgmupBqxwHQT7ymR0niW&#10;RFkDyrHJKREVkRRJw5P0IBsPpyL2t7UuRTVRhGKryWAHEgF7Our8XsGH0/Fx7OYzUkLX/Jwxj8+O&#10;fOnRfG9ZOgixcviyInsXJjC6mJKXDeSMtf8A2zC/PsvHZNeyUFXTD7mPUkh80QvFA6eoA6PoT6QB&#10;9PaFmAuC5p6U8z5efrxNPWnmehVtEdXDUr0brrbH/tU09435DeoWkkST8j6X0m4ueeP8PZV/C+Kw&#10;E88rwvLuKvqMrZxJT1KJT64oIyq2DxuDexuQbj8e9LKJZuBAjUL6jiPkSOHlTB9Ohgg1uP6OOhwF&#10;pJ7DV+wvjP0KnWAxt+QRb2T/AHBO+X3Ruzctkd8fjqbb9BMj3XzTD7itViBwyxpHz/Qn+vs8Daba&#10;KyU+ZdsCta0BBr6k/n9vQntEoiqfT/DnpyUWUD/jX159gzl7LPE8sIEpjZJGCKxFUiiQpIfo0ckY&#10;dQfxe39PZjFUodLHBrk+X+Q5B9Pt6Mc0FeuXtpoI0lytKgjtHqaNCxvDGiIXAt/Z5FitrX5HtyQk&#10;xHNP9X8/2162ADwoOve1BuPDQPMjKwcBWWAIulXBJViUIANiSLfXjke27O5ZDThX/V/q+30x1VxU&#10;cOvey6brwKeSoqJJGYrEAwYWSyACJeBzex+h+v8AvIzsbliAABQ1of5mv5f5PLPRXPBrBJ869e9l&#10;S3Tiv2pY0jKhZJGdnT9QtqNjaxH0K83te/sdWFyCwc+gH8yPX1/n1H272IdWAGPn/q869e9loz2I&#10;qsXVHIwqf22uyBQA0bEHQwA/I/3n3I2ybjpdYyf51/1cf2dY1e4PKHjo24QL3oDXFdQ4/tHXvbfk&#10;amPIUglg9SOpAvYkEcMp/oQbj/jXuQY31RBo/Kn8qevl/qFT1jjfwkK1PL/J172EO4KYkMCPoTb/&#10;AHsj2sB1Z9f9X/F9Bm4WtR69e9hxVU+kn/X/AN99PbequeiNqsc9e9ss0f1FvdgRXHTRHXvbcykE&#10;3/3n8+3gQemiOve+Fvdq9UA69779663SvDr3vIi3P9ef9a/+HurHHVwKde9uES8/7b8ce05PT8an&#10;VWlaZ49e9vVIn6Tx9f8Abf6/tM5qx6V+p697U9L+OL/T+ntG3A9Koq+Fjr3t9peJAQLEcseQQT/T&#10;/jXthl1RlTmo6eiFVzw4de9qaPlF/wBb2XcMHp7r3vi/1vb/AHj/AHgn3rr3XveIcf7H8km/NuD7&#10;917r3uQltN7f4j/A/S/v3Xuve8T/AF44YC30v9Te/wDxT37r3XveCQ34Jtz9f6fn/be9jr3XveEc&#10;G9vr9P6cnge7Hh17r3vJHwSP6k/mwH++A/HtYCTpPAin21/4vqjnPXvcleNYPFw3+x4/A9mts3nS&#10;pFP8P+z/AJOkzsS1aVoB/hr+WPz697yKf3BxYm3+tz7ENsSGAGcdJvPHXvbmLEf66gf61uAT7WP8&#10;J6eWpx173CJ9TH+l7/4D+pv7K5QdY/PowgFaAde9wazmNgLj6f7c/X6fkey1aCMhgP8AY45+Rr0v&#10;hI0HArXPz+3r3tMvf/eefe101r59bPXvaZyY/P4tb/D/AGPvdRXHRRcU1t/q/wBWeve003Df778e&#10;/Hj0i697lQGxH0+n/E39uJTz68vXvawxbH0H8/mwP1vf2ug69nUQeGOve13DfxqRciw/w4txf/Yj&#10;2aZ8+q9e9pzLA+vi5/4r7S3PEdNP172kQPWRf8jn/D+nPtC/aaEcKjqj1UjHCv7eve1rtt7VUI4H&#10;rBP4tzwP8eLe1VpxFCf9X+by6pSqde9jDH9Bbjggmw4uLm/+t7EYoOPy/wBX5/5OkE9AKn/Vx/w1&#10;697zH/iLf7D+nvfSbr3vif8AfX/r711rr3vif6ci9/8AE8fkXv79jzFetde98fyf6i1wAOOb/wC+&#10;/wBf3ry691734ryLfqta44/xv70FUHV5/wCH7f8AVx68ONf9kfs6978LHUL/AJtfjkgCzX/r/wAS&#10;PbhxTq1SM/6v2de9/wD/1tHYYGp4/atc/n63/pc+yEzR+pJ6FX02M5PW/wAe8w2/U/lVT1WP0+v0&#10;tc/71f3Q3EQNDxPDrf0wA9eve+/7tzn6nTyCfrfn3s3Kjyx9o6uLeuAOve+/7tt/aYGxuL/UG/4/&#10;23uhuQD8j1f6Rh5ceve+a7ZT+0V/p9L2/qbD3Rr0gVU1/wAvTn0h9eve8425CLWNuPp/xFx7obpq&#10;0NT1YWijDGv5de95BgYF5/3n6cce6fUO2PTq300daZ6974nD06/0P+w/Hv3jPWnVhBF6f4eve8f8&#10;NpxclR9Ln6cf7EfU+9mSSuOrtAlcLjr3vo4+nHGjkAD/AAF/zcj34yOc+v8Aq+3r3gpgheP2de98&#10;GooALhBb8G9x/gb+/CWStK5+zqpiStKfy697wtSRjkID/r+9iVvxdV8NfQde9w5adLGyj/bD8Cx+&#10;nt4S6j020KnIx173F8YAHAsP6ADn/W9qEc/D0lK0697yoP8AAfi5/wAALAe314/LrRAH2f5eve3S&#10;nPK8j6qf02Fj/Qf63syhJqT60/1f5q8Oksq0JPqP+L697f6X/ev95NvZpCT4dPn/AKvs/wAPSZvh&#10;697npf6Xte4vYH/WuPbxJpjpO5IXAr173IHPBsD/AK1gf9cn3QE8R0ypapZeve+/8Pr+Db6W93Gc&#10;9KUYsAeve+j/AMTf/ibe/dbPXvfif9h79149e9+9768Ove/H37rx697xv/xI/wBa34J/2Pv3Wuve&#10;8J5BH+xuPr/tvfuvde9s9WD6vwBe1/6/Q/63tTFg06Ux4I+zr3tkmcrcj/AcWsP9h/t/ZvbojRjV&#10;mtf8P+wOjSEAgV/1Z/1f5eve8Mcl+G5t+f8AivtSIYwagdGMCipI697mxkE/15+pt+fa2BF1Kv2d&#10;G0Xl+XXvb/R6bL+f68nj/be17GNMVyKf6vz6N7crx9D172/0zsEuBYWsLWJHPF7+9fVOkgVBjPR1&#10;DM0bBVHzz1724CXyeliNQKkgj6XFvx7WLeilGXH+rgP9nox8evEde9ulIpNlsAoawYfUgG1/9tx7&#10;206FDmhI4flw4dW1+hoSOve32OK1uSfVe/P/ABX2hVi3DH+r/V+dOnEIY4PXvfJpdAsbMSLXNvr/&#10;AK4/N/6e0VxN4JBX51HHj/qP+DrztopTr3trnqNF7t+bc/7wBY+0jbiUXVwz8/8AZ/l9vTRmNNRx&#10;172xVNboPP8AiTf835/Pu0W6qzd5Arkccj/V+38ukz3aqaHj173HjqlmN1Gg6r8G3+8+19tuQ1Cj&#10;0OaVr8uHkB6HHW4Jwxy32cf9n/N172+09Spsj8cck/1P4JP+t+PYjtN3agWbOaVx6UBx+37P2dGs&#10;cyaR4nH/AFenXvc0RK1youvFvp/r39nHiqTqU8fP/V/qyKdPlARXr3uLUIqqRY2sfr/hzdiPbM0n&#10;nx6SToRx697TlUbEhQbf1sR/vvx+PZXPKwUMDSvlXonuFCgacV8uve2pyLAn/U/7yRx7L2nIqKdF&#10;jNQkde9s1Q5F+f68/n6cWJ9+aUaQ488cekU3EE/6vt697apJfqL/AO+t/T/H2kluKEqn7ekUj0x1&#10;73Dka5JHH+PF/wDX59oak46SsxOOve2uUHgjn6A/S4B+v+P+29o5l0n5HpJLx8/+K697wlza3+8j&#10;6/7A+0EiAgqc/wDFdM9e98CC/wDsL/4k/wC39oM0r1rr3vmtIWIte5A/1rk/0HtmRST21pxPVgo4&#10;jr3uZHiZpDwpA+n+8fX3URSE4Hp/Pq2gnh172qMPtesqXAWEkMVAbST9SBf2uitWMgr5eWPIfs/w&#10;/t68sR8VR/Lr3s63RPx4y2+MvQ0sGOln8kkZYCO4tcXYtzf6+xXt20vI/dU/IcP9X28Psx0I9utE&#10;Y6vIf6v9Xp1Erq6jxtLNW19RFS0lPG0s08zrHHGii5LM3HvYG6G+EW2cDjqGqz1PDJL443aARqX1&#10;WDWZyOP9h9P9e/sSrZfTvmop5eVaH+YoaVr0bXF5bWK6YyCQOHlX/P6fb1WD8j/5hWJ2Ga/B7ApU&#10;yGQgMkRyk5H26Mp064o/q3P6f6n/AA92D7c662zt2BKfFYegpY0VVBjp0DsVW2ouRe9vZrbqqqsg&#10;FSKnPlU8MemB+XlU9AzdN+nmOgtT5AkAA/LPD9uP20n9tfL7tDftXUzZneGacSO5+zhrXhpoonbS&#10;Ejgp7ArwR9Lk/wCwPtdQbfhNisSE8f2LWtyPZyl9ESEkqnmTXjw+XoRmhxStB1GO+CG6L6jxritc&#10;486cf209fQouc78y2PDmoyM7r60UyVBa5e6k3ux1E8AW4HH49qelwQSIjQOVP0AABtf/AHj2Y2d7&#10;HHMFkGkU+dflTB1VpSuQKZPUJ77ZpNICi4rkmpPp50+wH8NKdABl/kZUVGTVjWEqlQhX95tTIH0/&#10;qP4b6k24/r9fbNlMTpuEHptwbEFbDkaRyfYo22+M8n08lFYU9c4rUH0xxNCfLqGN5sXs5v1Vo1Tq&#10;HGucZ/1Y8vLo7HR/c8GYpEkepWQnQU9S6JWOoizSWCt9NJ5+nNyecOKjeKZRY6fp/Qc/X6/4+1N7&#10;GAAzDIoPsGPIevRVbELOB54/win7R+2vS07hraPMbaq3MkbOVEjaiHfUqsSAFsfoB9P9cXPsX8Wu&#10;qME/Q3uPpe9za/H1/wB49wrzHJquGjUdwyM1p3ECgr5cfmB6U6nDlyB5LBSgrQDh+QOOODSvrx6o&#10;A7kqUo9y14MnC1MwjDEn9DraRna/I+lz/Xm/09vKxMpv+OSb6ieeRYn2Drm6gMJjBqxoBQgcDQ4H&#10;GmK+WQa9SDtMDxOGcYNPQ8AeNMf7ND0AOQr0qgY/qdKqGUKqWkFidH+1XP8AQH+nIPt+R9SKxFrq&#10;D/W1xf8AHsCSJ4cjJxoSP2dCPzp0gZKYJUOFfUGkayB9Nxq0hV1j82444+h98Sf99/Qf7D3TrVOn&#10;GCAOzWBU3ALHUNbm3J1A2uAR9LAWP+HvMhFtR/A9R/TYDnj6+6tqJCKePDzyccMfyz5efSy1fTIc&#10;0Hp61IHy+2voOmTJU/OkKCyNqHrVwVWMnWGf6X+p/oT+Pp75tYqxvzY2AX8j6XH4H9Le/R18RVPD&#10;FST5HjkmpI8609SePRkcrpYVrilafz/2OmPRJDJGY1LBC5H1B4HkIHFuT/rfn6/T2js/S60lbQQp&#10;1AX4Fraib/k3/wAf9h7G/Ll3R4oC1SCDjJrUALTyGkHyOc19Y95jtvEty34lFafP4aU/n9o456Np&#10;0LudsbmKRWlUs7wo+m4INrl7ixsPqV5/x9gNuOn/AF8WsGJ/A/25/wB79yvtrGNtQNVJNfyFDwp6&#10;enUT38Day35HzpX7OHn/ACzXrYY+Om5/u6CiUuGa1OIQP3HeMi4H9L3N9P04/rceweyIKSOOQR9P&#10;pb+h1En/AHv2JrWRQlT5nH+H9vHPRHPCaBhQgcft/Z/g/Lq0TZ86z00JUgiRFLDSdXjuP0Kv+wuA&#10;Tb/Y8p8v6j+CSByCOPwdXP8Ath7MlYSVNKf5f5DhXj0ikUaagcK8PXoV4oNKC7GReSFLgkFlsQqE&#10;i1rX5/ryfz7xyMx1c/UAA/7Hkc/n25UKF+2p+zH+r8+mRinU2nhjBX0lgmokEAgnTpVjp/A+n0+v&#10;1vfhO5GYxoxHIuf9va3H0v8A7G3+39sysrH58B/P9nljP246URxhzQ8f9XHoRtuU/klUH02szL+Q&#10;OCLnm3+NiT9Px7CnO5LQXsRe3ABW4PNvUeePx7QOI6nXkAn1/wA3SuGzU9pGAT5n5eX5dGN2zjmK&#10;RkA3Om5K2Ugc/pF/979htV5ZtTeokgn6kfTTYDjj/Wvz7QzSaXFPIfPpWtqgGmmP9Vfn/OnQsUeM&#10;9CmwFwbWsf8AX/4m4HtnnyJZDdltf8mxuebn6cHj2ieNJG1EZ6eWBag8T/q/wdPENHoIsGH545Av&#10;9Rz7RWVrA4JuACxupJPBvzz+faSS2IQ0/wBVf9X8+lUUOaenSlo49Okf0C82t9P8B7bMW6PUoDa5&#10;PAa31Jt+ef8AYnj2mhtkNTIQeFPKv+rFM9KW0gVJx1KqyRESL8cm1/p/sPZr+to4l8RCjVxpvwQQ&#10;bWJP1/29/anw1jmGjAND/Kn+HqolOoZGD/Ij+Xr0UHu2Wokx1UNTadL6gBcEEX+i/Qcf0t/vPs62&#10;05LRxarcKtvrbmwuSf6f09sXFZCWi4HJ4Vxny8vnXPDPlWMguY1/Fj9gJ8vM/ICv2dUNfJTHXjyB&#10;VmH/AAIF7r+mx1IqX/UwH1459jbjFvEDb6Hj+hNuBdvYbvn1SBVNNQBI9PQmlfI1/PoW2EblS693&#10;+QCtfyyPlk/nRN25UxQZOo8khuutVkF76dZEpUJY6hbm45B/22OvBu1za/8Avd/6+2bXSSAQKD/V&#10;gfn/ACqD5dUueyXA4jP+D/J/s9PvWsivTwtCGZ9Zb0gcDgnyagb/AIH0sLW+l/bAwN7njkj+ov8A&#10;kH2tUKSB5f6v9X+bqkehmGo1r/q/4ocTwx0ZSOUxQN4gpkKROS4s9mcujIVvzwLf434I9wqiMlGN&#10;/wAer8WFv97+nHvUkqI6xMCNeBg5PD/P+weRB6ME0gaf9VP9Xz6XW060pVhtK/ssrxsGVmVnYuwL&#10;Fv0lb3NvrcEgg+0Dl4iJHYDng2/P0HHvbqAqlTUU/wAp/wCK+VOlELAqB8v8p6Pb1hk1loY4ZdNt&#10;TqCOFQ24YMCfTzxwfr/tkNmce0kZnjBu3rZQPqQOef8AYX9r7KcRkM1MHB48agY8uP7fUDpfGQ/Z&#10;5jh0ZvZG54qapOLq3AREFNHIzekLqunHIJBsP8QP9b20wCVPTpa1+PqSL3/P+v7O0kWTjQr+X+bg&#10;f5UFPPrekqwr0qso1JMplWRFlAKsbhQ9gA11HIsPx/hYj2MOysmDGaGqIuQfCx/1voCRbn/X9kV6&#10;mkErxqCc8f2mvD5DjXNM1cnXqHl/Pj/P/J1WR8v+tZppId77biJMI05aCNSWaLX6JQIz9V/3o/1F&#10;w/bleJqSRHC6PGB/rn6cN/xPsgjjHjPJ+IMxpUEYoQaf4fyHkaiPZdfialJFft9DxFePDoKvjpTZ&#10;SmzGMqYPNrlkS7hXXSvFw8ZsQbAALpBve5sR7IB2vBA1TP8AT1OebC+ota4I9rIlATSP9Qp1OXLm&#10;shdXGv8AKn+odbOnx0q604HH+TWNEEYILHgCO9mB/p9OPZdaWkVMgrKP0ScFF4/VbR/h/X6ezFaD&#10;u4AivUs2ddI/1f6uPRvKmpZ8e6v9WjtZmF7lf1ezW7El1U0QbhiBexLf7AA/4f191qA2hQKL6Y/b&#10;ny4dGP4fs6Ip3PTaZ5pULMod7XAUD+jEj6XN7W/2PF/Yp5Ci+6onDD/dekgCx+l/oeT7YmAGlwfM&#10;540p5f4fsp1aN9LAjiOiy7Wz/wDC86qRm15xIhkPoKmTSW1rcAgWve3B/wBb2AmSxwgyBa1jrOqw&#10;NuSNVh/sfbijtFPMY6WkVoy8D0efB5z73DrZ73iBXUbn0g2uTwPp+bf63tW0S6aB0P8ARQpI/sn8&#10;G39fz7rKBVVHHj+XTsYyAPt6DrKMzZqCZNWnW5kAaw8kdhrXULcD6An+v9OAD7DwS1Zmsl7kgcfX&#10;jm/+vf8Aw9o5UHxHiPT8ulKU10P2ft6NT1pnSlLFG7n9ILA/ix/F/pa3sp+4euYqqnrJWp7+k8rH&#10;Y6eQBcf65v7SsvdT/V+zp94gykevQ+0+VicxoWF24sSLnj2SrfvXtTj5Z3jp2MYJN9J03tyluf8A&#10;Hn+nt5HoNDf6v9j/AAcOg9eWfnT/AFf6sdPCsGAINwfYA1mLMJlQrpazFVNgwA/w/p9bH/W9qkm0&#10;4b5f6vn0H7iIp3Hy679pNkDmWFwCBqK24CkfrAH55/p7f8VWWin0+3/V/q8+kLkFaDr3tEZakALE&#10;fUG9xz9frwP6+6l8d359I2A4HIPHr3tJVEIHOm/PF/8AiPZQzNk/6v8AV/Lomp1723FWv9Dxf/Wu&#10;Dcf7D2XXJNNI8/2/8V1R+ve8qKLA2N+Lf0+liPaJxqAp031732zOpuLgD6n/AF/8P979s9b697yL&#10;I1iCD/gT7r3Y/n1Uasfz6974sCwawP8AX8EfX6f7173pqa062QCany697apkAuR+fpfk2vYf74e9&#10;PGckjI6bkStT6de9tMjEMR/gLfUfUf4e7Kq6c/t6T0x173iR2JHGofW4Fv8AX+nukiIvA0+XVSB1&#10;73MjHP8Ah/T/AA9p2UFf8HWgOve3KNfp+NRHH+8X96ijFS1any6UR0yfMDr3vnIQL8AXt+fqB9Pa&#10;1IAxGPy/z9PaFYhm8uve2udgbn6AfW97en8H/bezaGDStPM0qfOhNcflgevXnA00HH/V/wAV1721&#10;zS8kA2A+tv6g/wCHsxhjRFDUp6fZ5DpPgDr3uN5V+n5/334PtYDQZ61q697wvOLHn6Dj/H/G4/4j&#10;2iup9CdpyP8AVT7T5dUZ6de94PuhqGm/0/Vxbj2RTXPnXh/qx6/n+demzJTr3vIapdJuRfnm1uD7&#10;Lnk148vTqhmrivXvbbJUgt/r+2Sc9Jmepx173ySYEgf7zb36vWqk9e9ulHLZrWH9T+Prxe3tVCQC&#10;Ac/bnq4cKQT172s8bLyDc/2T9OD9Pp7MJEQxg0BP+x0mn7kwPs/n172JeJfUB/sP6fX/AB9oxjh/&#10;q4f6v9jojufgr173kyK2Nv8AWvb8gDm1/wDD2y1DqPoCRmnRLxYn7ade9pWsBuR/gx/2/wDh7Qk1&#10;U19Otj4eve0lWgAt9TYEc/09oJMqFPD/AAdWXV8JIp5D/V/qz9vXvaTq/o354P4+ntO2dPXuJA69&#10;7TlQBqP+JP4Fvpa3tuVm0fpmgH7f2/z/AGfabA1wOA697bW/PH5/x4/2/tEem2697iyAn6fkH/D/&#10;AAHuw6p173FPtmU1pTrY6974P9Px/wAT/sPbXW+ve8Pv3Xuve/e/EEcevde9+9+691734c/73791&#10;7r3vu/8AhyfyCbj+vvZNevde98gDwQPqLcfT6/nn/iPeuvde95AP8f8Ain+w/wB49+691737/ff1&#10;/wBv7917r3vv37r3Xvfve6gcOvde9+9669173736vXuve/f74/092FK/8X17r3vv/ilv+I96r6de&#10;697696HXuve+/dq0NR/q/ZTr3XvfXvRNTXr3Xvff4/HH/En3rr3XvfYPtxXAWgrXrXXvfaqzkKoJ&#10;YmwAH1v70xZqV62Aa0HXvZ4fin8Ld8/IPOUtXNBPhNnQVEIrs5U00hSZRIpkpcapA8s1vwDZfqxH&#10;Hsn3beLbaoSzkEjyrQ/b9nzz1KvIfttuHNLi7uaw2akVcjL+qx14/wCm+EfM9RK2tgoIHnnawVSQ&#10;oI1MQL2F/wDe/eyp1v8AHrbXS/Xibf2lhIqDHUNNqmqfGhrshVaTqqMhPYNI7f1PA+ige4k3DmB9&#10;wuwZGqa8PKhp8IyPP7fXAHWWe27Nt+x2CbftkYjiQcBxJ/iJ8yfMnPQcHdkGSy0NKs6+piEhVgQi&#10;q1nJP9eOeP6ezlfGba8ePxMlfJD4xU1BkXWpW6u17/0/H+v7DXMN4S6xrk+eakfKla5rXGMdbfSF&#10;oOim/KjcTVEkWJhmP7NMxIRgB5CCbsyg8AC1yLcji/s/VFTpJSFFFzJdyT+kKxtqsRcfQjSOP9h9&#10;Y/uJGZw5PwgD5mg4en2k58uivUVcN1VxW1TUeVuwKoZZSyIWZEkcka1tzZjZlsf8eT9G+ppYoiZF&#10;ASUWuVOkxEuQCLXtf8A/g8fT2X/A3h0LIeFc1FOB9aedP8vStHNKDI6EvE5eqyUUZkmRi3qYCwDs&#10;i3Dqh+hBHH9LAH/FomkD6lkNhcG4txZLXuR+De49tyoI3BQUx/lPz9KenS1DgU8ul7iPM0OoXd1Y&#10;obrpVg5GkLGPqG+oNz9R9PaXaniZzrQka1ZASG1gtqX1rYWAPPt9y1QQRXz4jI4mhqeI4dLg1eHQ&#10;hU9bIlPZGeNfGyrZEIS6quk6eLj8EAX/AB/X2Bu8KGSi37T1NikWSonjjCqDremkDorOtuba7f6w&#10;49m1o6vZaRxU5/P0/l/PpweX2dGQ2JkEruuZ6e/kmxtWrSFmsUjqYyjP4zewJtxf839rWOnDFJXB&#10;v4opISB6dajxu5+lwt/xwfpf6+yYSHUQBxJr/hp/q/zdOxkg0px4/wCb/V/m6Tk85SJoVcWV5Ypl&#10;P1MbEPFa97arEf4f098al/QrPZI3DtbkBtfH6R/iOPr/AI+3EGelA66pI/3HVLvKjIoJsSujm2o/&#10;4cHgf4e2ConpUZOVEixva5061FgGKi9yBqufz9fx7UhJKV8utkGlelDSw1LrILMY2lUcDVpY3ZlV&#10;iQQC2m3HH0/PIc5Sn+4nSZFDMkiOeCQ5YhHVWW/+F+PwP9gaQzEIE4U+wfn5ev7OtSAslF49CNi3&#10;+2hlidjpkilSxPMYUF42YPyPzYE/n2jNzY3SY6mYHwiX0xBLKzSRFY04ueL2+vH9bj2a2tyWqiEj&#10;51rwya8BxFfSnTEyfhqaeRr8v9VelPt+sDIYI9LTCI63JN10S+qQD+pHI45+v59g/KkEP3OuLzML&#10;nQ9uHKlmAFjyA3+xt7Els48QaaANx9c0p544fz6SLTV8j0vj5ZFiIkMYBADJcAqrWufp9Tz/ALH3&#10;ixcXmeqUgNEUICkXcBgb2/obEf1/p+fazSC2muf2/wA/Ppk4r/q49Y8jL4Y6eQag4kW5BsCbgcj8&#10;jjn/AG59n/8Ahjsimo/7x7pqUElaVio6dyCPEvL+RQfyQSDci9ufbjRLcXUCsMKagUFK04f4OAPl&#10;Q16i/wBx7+a12oQW5IMp0n7KVNPmcCo61nP+FG3yR3LtLona/UO1a16KDf2Rki3DNBKVnfDU5V6m&#10;nIUWs7KiDm9mbi3s+g+o/HI+n6v63+n1P49iNj2/6qenrwHn1j8OI+3y/wBXlXrSAjpmElz6bt/Y&#10;uWAK6tQuODf6X/wsfZd/ld0bUfIrqGv66pM5Lg8gMnSZmgqI2kEM1VSkqlDUaTdY5LgDn9X45Nku&#10;0zQbLvS714QZQhRsLqC/FqGBUihJIA7fMaRUT2dy81nJt0jMI5KGo8qEn9nqf5jq7T+TL/MMwnwU&#10;76yeW7NxeVz3Xe+sCNsZF6CSWpr9tyz1sdVDmqCkmNmQFAsyqblSSL/iq/avx4+SnRk0lNQ5DdNN&#10;TUTw+NqCpnrKaaOPm6NCSALWJv8A2fx7kVt05I3+JRefTy6wcSKAfT8QGeIGmorXNR05BHvNh/uF&#10;K6CuKMafPHpn0z+Wd1zG/Mn4X/JHC0tRid2bK3VHWQuniyL0tPkaNpUFopoqnTIr/jT9b+7Ifj1m&#10;exN7R1OJ7Aw8slElKznI5KkCP54wuhHEgAkVvoRxx9OeDCfuZyjyHYWq3OyyKJXIBiQ6lANakEV0&#10;niRWvHNOPQ95X3/mM3Gm8qUArrppINeGONRWuMfz6rU+Wu+Ns9FVuL3T03u3zZFsnFD/AALEZTyC&#10;SkmcxyshjJMfjFiCPpp0jj6KTfvx423k64V2NRduVrO8y5DFqY4/KynQZ47AL6h+OfpY8W9wTDBc&#10;7ZIZLORiVpQE0pQ17SDWtPPy8wK1Mv2+/Ld25t9wjEqMKMCB9hB9cfLoa+h/5heS3FtuOg3ljl3N&#10;TmH7Wsx2QVGyE0YKwTqDOuiZWvezDnn6gewQyu1N6bSnP8RhbMUMWlXr6RCJTEV0rIyDk8fkf6x+&#10;vvIX2/8AvBb1sAXbeZWa6tsAFsyLQgUD/iA9Hz6HrHD3J+7VyrzWkm5cnstheMSxjofBdjk1QfCT&#10;5lcfLoQd19K9Hd24tsr1TVUGydyyrLVxYCVo4cPJUFmnMRohcw6mP+6hpF76eOGEzRzy2p2MyMdb&#10;Rt6WF7j0rzY8H3mFy1zds/NW3m+2OVWBwUPxoQPxLxpnIwPQ9YJ84ch8yci3527mG3MTDg4qUYeW&#10;l6UI+QOPPPRV9wbI3HsSQ0G9cdJhq6nV4qeupy0tDWRhlswqRZXQBhZgfxyL39qPF1AHjWNXOshZ&#10;I2f1RsOLm/44v7E0TAEHHaf9jh5flwHQDmSgqx4efRd+xsHNUQ5GWrqIU8cMstNV09MfHV0837hR&#10;WjuNelrc8cC9vasUtIpKERykMpvyWF/rc/0HHHtTKGKjBAHD0/lTz41+WOkdQrAsKrx+Q/1fP/Y6&#10;Kh4qbGV3jrFfK4/VDOnjIRYZSLMlgCF9Vn/HINr+/GNioZrBrksUPBB+qge9opFRkeo/n8v9Q6bk&#10;KE0X8q9c1ylPHUSRwL5YH8dNS/cQt+yY3sk8shBtcGxJJA/x+nttq5wiFdTJxww+jfUHUBz/AE/3&#10;nj25iU+HHSppgfMjFSa1I+wepwOqITqr/sH1xXBx+fD8hQ2rt+Vp1rZ4Yq5Ulawch0hFg6SU7njT&#10;csLXFwFt7TckiuNB1HW63ZrAXLWBsf8AW5/4p7X2wMT1wKV+ymk8f8gWtftx164oFoPw+Q9KfL/Z&#10;8uh4oqGZHFSPEEFPKqxxsxmOgiSZNQ9I9PK3PNvzwfbbj8bJks5R0rKPH5zLO7AhIqWnvNK7vxpB&#10;Cm59xZ7182wcq8j3M5cCWRPDQVBq7YqK1qFqPlWpJ8up0+77yO/OXPFtG0Ra3tmE0ppUAL8IP2tQ&#10;dGX6yoGzVXT01KzyB0h8sUA/emaV1jWFkU2Lm4UfW54HtKbtkqauGpllCiDcebMkcVw6wUlKpoaF&#10;mYrcKXRuBwRb3x43u+a83CS5DVIrnPE9xFK8aEVNCQQRTh1222K2W0to4hjw1A/lUj/J1eNsPDU2&#10;38JhsLCLnA4Wko3ewXyztGJahrLxc/X/AGPsWurMLV0EMBlBWOOQxuLowEZNo4UNxa5P1B/w+nsL&#10;Xc6yaQlCTkGnE4qx4j7AacOHn1rdZldfmembfNbA8NSmuzeEn0syuGAOorpsxsByQeAf9f2brbVP&#10;BTxmQu+iWME6HKK0iAIhsOCeQPqP6g+11k1H8RxQrgVAODUn8sHyPmKefQCv2JqOH+Tz6r97cnrM&#10;jGtBTRxySeYu4Zn8kcer16D+DZx6if6XHsQqWujmjaRG4RRGzMdILXJC6WBsb3Ba3FyD/T2IIZZY&#10;JRE3rig+z0NDUUpkVwRwyGbmFyaDiOiVbs2cs8bOY9RlLShHa2lVYmSQSEXQAXutuObi30coqxtI&#10;L3V1Y6jGU0+NdfN/qSLEED+nHsT2Uyg1jypApUGtTpx6UPHz456KJ4ckUx/q/l0VDfOxRKaiCVB6&#10;ldbGSylwSha17C91F9QbjgcXM0F1AsPSyl9BACkN6gwYH6cHi3+tzx7FVpfRyAEnuBpX/IR68Pt8&#10;8Z6JZ7TUaj9v+x0THevXBMs9oFlj1EamurgJ+ypj1C2lbX1/2ef6EDshXaMsq+oKUYg+lgdNiQRz&#10;f6fWw54vwZR7h4SsqtwrqyMjjjjinHArwzTJRJYVNKV9f8P+r8/zBTI9VTVrvL9vK2h1aCLS73Vw&#10;QdTPpKXYXN3JH+N+Ow0KlG06pFJXVqZSwC6UILMQLBj6STb/AG/vbblKQyaqKeAwaeZrRRWpUZoK&#10;4H8PTR22tRp6gp0gZrFqKYa44pKgtHMIn8jkqyIHOkDWbrcgfUg8++SViRhnDkXLaRZT4yDZmaRn&#10;Nri9wb/Qf4n2w9+XIQj0znIzQaQoBoaUIpWp4UA6dXbHHBD06L8d5ZCb0tvD9IVjj8YkbTysja2F&#10;xwR+APre5985qmgrI718MEqIVLCRIpS4WTWIlNjx+eTa5uBfn2WzzxU8IUYN5GtBUfEQafYKCuOO&#10;OjG3t7mF9UZI+wkfn5fs6E7Y/WXZe0K6Sr2jlc/t+siMkUFbiautoyz+IxhopqdlViuos3FrfUEN&#10;b2i85s7q3PeM5jbdA7LIWNooh9ICqg+kn9P51f0AAtcBa526zMjMioDQZUFThs/CRxNcU8qk5oRP&#10;Y7tvloKRXD/tr/h9fl1YT1P3x839k49KPGdl7gy0DowiG5RHmeJ5AdaSVgNtLLe5c2uRY3NkhL1H&#10;03ES8VE6KwQF4pNMl/Fo1akva5CueLlhf8+y36KRQVUaTnGaDhWlSPmDmgrw6PE5i3x1o71P+l/4&#10;ro1uJ+X3y9q/EtauCrNBeQj+HlRIjzs6xvp4so1IpCj0fXke3ldodeU8YjWh8itpAP7flCim8ZLH&#10;g8EaxYCxN7/j2haOSL9RXGqp4ioOeOa5yK11cOGa9bF9fS9ztX/Bx8unim7j+Q2eqZfuWgoo0gNw&#10;pqYUWc1gmjiiYNptovHza6kC9xYwq+o2ri7UsGNpjqR9UpAQkSoI3i0sBxZdTn6XF/zzSM3EymQO&#10;xA4Djw86jAJrQD50r0oi8aTuYk/7H+rHS5wuN7FzZSryuYmhqC0N4EDhEkEjTLMrPdmCF2UG1/8A&#10;D8KnqrcsdRWwNCBBDGW8AUoh8qN49TPpuTpFmt/S/wCPdWJWMwyVYEUNRXBHkK4GcDP8+liQNp7u&#10;hGxHXD0dBUTNIJq6SYSzvqm0FNQlVLW/1YBVv8SAP6o3JbgLGqYNUahNPCHY6gSslgqi/HNyALfk&#10;D68J3how4AEA8KYoKGv2Ch4/51iQ8K/LoZ8BthI4aKIrTSaYIH0Kw0h5FZ5ywcXPLA88cg+w3y1Y&#10;KhnljMckkLmOdVujukjhoSw/2B0i/wBf9f3uENqzgHI/y0/l0YximPLoYsXQClijgYOiSorQufWs&#10;bRqRLzz+Tz/h/re0bX/ZCR41WMIpk8kJLlklEhMhAb/E/wBOAbj6e1yCQjJyfsyKf6j+VDjpWmoA&#10;GtK9Kyhaq8ayNqZiqCOWykGMgFCdP044+v1/x98aaJVWNtUohiCVKmIlhGjP6RpW4Nh9T/T/AA92&#10;OMDicZ60zE8euqmZnZxpiMshanYOAvkZY7MQzWIv+P8AH/H36vRIqtEikdjIqsjAteRF9Zhf6jgj&#10;Uv4+n492jJKVP+r59aHDrqidpKZnlRFCMyuCFsjkaRKv+vex/wCK+/U7r94kfgCuss7oxJkDs8Il&#10;LhFt9f6fQWJHvxUla19P5Hh1p+HXGoBWkkfzEo8cUTrbRoUSGLSzm/Av9fqeL+1FCskZmeSSUqoW&#10;QqP3Cqst7MLXsCAt/wCvt2IBmrQY/L0+fGlTT06RyMDQDpH18sbR08UaRq8hePVYAHTcawTwCf6H&#10;/Ye3KWEtDEizgx1Cw6LMFZXK6ksxNwSD+bfj6/hbamjNIw4VFfl5/wCoeh4HiwDkk9JaoqFEpXxE&#10;S0zO8qEFgy30kkKOQpBv/r+3qnbRAjEjUIgkhlLLIV03UKwPqVhYg/649q6Ux+fr9v7D/n6TOan7&#10;ekJXL5quXTxGJwYvCF0awwGoowuCpDBwLj6c+2Gulkllj8kD+OeWVxoUOKdlQeR2VbaPrc8/m/09&#10;2lKRIX1DAoKmlSeAp5+X2ZFR08gCg0P+ry6VmEp49DRRSgzQxQCYkWM0IkbQiyN+q3qANvwB+PbT&#10;RxL5V06dDJ5FV2uw0kmwt/bFvqOLfUey+RqABgST6D/Vjp88OlpVO7RSMTpZG8bMtwH1WK/ixU2+&#10;hH1HHtWIoaGSHyKH+31qPHr0M4YsCG4II/x/rx79Ei/2hGSSK18gRSg4g/lXFajpnGSfXpCVk8iV&#10;MTrcwpMmtNWgmw5JluR+bEXAsR74QY6oghu4hqZfFE0pUtocXCCLQOQDb6gD6e35nUtoyFFafs45&#10;weJGa4P7NFwTTy6wLlaaql1x+SkVpZlWNgA0ZuZC5kFub6TpBH0H+J9waZA88kqhJEivTNCmoiN1&#10;I0kLyLg8E/U/65ADsyIU000njXgT5ccE8K8SP8ttSkVGOp0lVLBFDF5JA87GphkkCFJUs0jjjhQV&#10;bgWB+v4F/fUyNPMWlVkCqBLEhYoVdiLXNiSugWvyOfqD7LpEESNHxpkHFf8AL6mtBmg4Vr1aNtJp&#10;09UVQESJ4XDNJIVDMoupRRewXizar/X/AB/FvbbUwwrbxIrRtG9mB1Rs8T6rMT9BY/4/Xm3tAxYt&#10;qP8Aqx/h/wA3RjG5yT0raGeVkKSyOsiSo2mwWVY5BY6OOeQQR/h7YqTHvUMYoab9tmSQmMhyCzEl&#10;VFriwB/2H+PtzWAwNc/6v9jq002lanp9rsglPEZp6ghlR4xrDKL6RZjb63+t/wCth+fYkYGhqWRm&#10;0Kijxm5ZULSOPWgW4BJNhf8AJ+nszgEca+L5nAGeA4Hzx5jOOiG4lFft6L9vrMQGaOk8jSH1yzeg&#10;SMlmsG1qLj03LcfT6/T3K3ATRxO7qCi04K6dJmcTgRMxPPqIIa9rcHj6+1MLFwSDTP5Aj5V9fz4f&#10;Lpq1q74/1Hpi2qiV9RBEhLSNV2mDqyxjwEzhFJ+qgKy/7ED2UvtPJ1EVGsUKJIauQU/ilY6mlcmC&#10;Rrpza2lWA+l78n2g0rI+piRQk1Hp5ftJJ4Dh5DoebREFTo8GwqGOKIkn/MxIQwAsqH9xE/xIvwfz&#10;7BXsBKXGUtfDkUmgTA0EtNTR+ZZ2o6mCLVUPDKANSli1rcWPFre27NvEAaPJkIJxQHIweNPnX5nI&#10;z0IbL9RlK+ZFehDoHMyJNGyOtQxlLhSmuNuIyV+oIFhz7J5NiajH7Jp3jiY1u4sxkNymSUEQ1FO7&#10;xw0Skm5DtEoIP0sWP0PB3NMkl5VqERgJ+ea8KYrX8wOhUlNRp8h/q4dPAN2b+gAH+x+p/wCI9hHl&#10;/JJ4oxCrxiSZ5FUrqOpDpUt9fq2g88XHHs1hHF2P+r5/6v8AB0YqK5PXL3y27iIpalyUaXy/5p7B&#10;lQVMLGz8A3Uhvxf9N/6e93MmhQB2/wCxT+Rr15qKMde9qqtwsrwRLJGkaxwS+S11AnXVxquDyAGB&#10;X6H/AA9o45gGqOII/wBX/F9UB697BvPYKOqprzQMsiwyiVFVNJlL6IRIGv8AUi4Y/wCN/p7EFldl&#10;X+Lz9Tw+WMUxw9OqOqla/wCr5de9lR3rhREHSSG3jkSWJVACtTQrpkRiD/Vxb/WI9jywuhUOppUU&#10;Pnmv+x8+g3uluGThw/1H/V+zr3ste6NvLqnu+pHYylSoBVXtYf64Nh7Gthd0oB6YNeJB/wAHn/qp&#10;1Gm9bYjhgRqB9f8AVw697L1kKWTDZB0JP2lTKdaNbTE5Okzf4f0P+39yjsm5CaIRS8QKVzn/AFDr&#10;En3E5Ufaro31sv6LnIA+A14cOHn172l9w0AZCwHNibgW4I+ot+Lfn2JkcpwyD1Ct1CVOPy/zde9h&#10;PX0bB2sDa5/rfnn/AGNvbmskCo/1f6vLoodCOPXvafqICtwRxzyRb/be9fNekkkVcjj1720yxf7x&#10;9Df/AB/r7cRukTKR5de9xxEfzcfS3+A/ofbhfqtOve+Qi5/43/vXvWvrdOve8yJb+hP+A/3ge6E1&#10;6sq1NOve3CGO5AIv+Sbf4e2XYr0pRWXjj/V/q/n17290yfT/AAtxb8fQX/r7TPlT079nXvb9Apvy&#10;CPp/T63/AKe04wv29LYRRB172+0iC9+fpwTbkAc/T8+22ZloaA5H+Hp9dXXvajjGlVH1sPra1/ZY&#10;zamLUpXq56974vfjn8fT/H+vuvWuve463vYn6WAtzcE8Ee99e697lp+m3+w+tz9b8n3rr3XveNzy&#10;foAfra5/w59+69173HewH5/P+wA/xP8Avv8AePex17r3vATY3H+F/rYm3P193UaiFPn1rr3vkjci&#10;3HDMT9P9vb2tVXBAbiMf6v8Ai+quPM9e9ykB5/1j/T8gm4I/1/a+1YB8/wCrIP8Ak/b0jY6XPn/q&#10;/wBjr3vnwGjvxbT/AKx5t9f9f2I7Y1cEfP8Ay9NE1NfXr3tzBug/xX/W/wB59rZPhPTgNKde9wnu&#10;GP0vf634HpuP98fZZLQHV6H/AA9L7duBOcn1697h1H+bNwef9fn2W1FWZaAH/P8A6gOjCAYZuve0&#10;297sP6Hn+t/e1pXqx697TWRHA/pdvqfyTfj3upqfn/q/ydFVzl2pjr3tMv8Aq/339ffj0g8z173n&#10;hPI/H+9/61/d049aXB697V2KYXX+n0tb/D6e1tv8Q6uRkH/Vx697ECE/ti/55JH5vz/Qn2ZxHsHy&#10;x+zHTfy697YcsP1G34J/17gW9tXHwfn/AJ+m3697RguJGI/qPpz/AL17LpPn0y/wivH/AFf6v8/X&#10;vaqwDaaqM/TSy25HHI54/wBb2qtW7gB1Uns697GqE6he4A/H+vp4v/sPx7EK8MfL/D5Z4npFMgCk&#10;jj/s58+Pz697ke3ek3XvfE/U/T/fc8e6nqp6974296611734/j8m/wDhf/E+9+RPp17r3vgCRc2v&#10;yLgfW/5v7ZVwKlj58PPrfXvfgOTyNPJAH+P1J/Ht7UCKA58/8nWvLr3v/9fTKMSj8C3FrDn+v+93&#10;9gcyPI1VJHy9P8/Q6CFjUf6v8/W/x7wsgswAH9QPxYj6D34KdWomv+r/ACdOiEVBJr173gZPpq5/&#10;oTwbf05t9f8AW92JC54dPAACgHXveMxi/wCP8frcc3uB/X/XHvxei1HXuve+B0/gD+n0/HvXiErU&#10;dbp173ib+txxwTa1r/S/+2/A961sTpPz4f8AF+XVlArQ/wCr/V8+ve47rfg/X/XNiQb/AE928Q8f&#10;T9v+fq+kceve47i9m+hvfVc2v/h7sCAhUioH504deoKaeI697jv/AFvz9P8AEqR+R/sPd0ai0OB/&#10;l/1H/N16gGOve8BP0tYk2APOof2l4v8A8R7fCnTxqB1oqSCTwHH/AAde942HKtYaSCCQL/4EH/H/&#10;AIn3o0ofXps0ofXr3uM/AF7E3Y3HAA+pv/X/AGPvRoeHy6aahOPQft/zde9wpj6f8Tb6Gx4+vHuy&#10;DuofLPy8v8/lX7Omj59e9txdQSCwv9D/AIG49q1qCDTpG7EAg8a9e984yL8H6/T/AGB/J9qQD/n6&#10;aORjr3txg+i88cf7webf8R7MLcnV25NP83l0mcgvQcaf6sde9qGlPqv9ePxb8ezaEnRpPqOkjfD1&#10;724r/vQ4v/S17/737fPDplq6T173nHIH+sLfT6e9LSlOm4qUI8+PXvfd/wDb/wDE+7549KM11eR6&#10;979/sL/8T/h711Xr3vr37r3Xvff++/4j37r3Xvfvfuvde943/PB4tzbj/b/7H37r3XveL+v+24+v&#10;++/p7917r3tqqxdTY2/rb8/4+34yBSp6fjPDr3thlQMpP5sf8Px/h7XRu6sDU0B4fn0Zw1oufPr3&#10;uGi2PP0FvZqssdOPH5f6v9X2dGsBFSOve5kbqvB+tx/T+lvalWUAGvz6MkI0gjr3t3pZgpH9SBx/&#10;Q+7vcBu3jXz/AMHl/q4fMmcLrWnn172paOUNa3Fvobgc3vb23WvHowR6mh697dQqGzHhr/7Hn8n2&#10;4kjL9h6VJIy+fy697eqRwLBSbgWAtxxz9B+P9j7Vq4Kfb/m+2lfy/PpfHKpGOve1FCF8YI/INrD8&#10;X+lz9fdgzMSzZP8Aq/Ienp0vjJateve22qcg2+gH1uDc/wBP959ke5SFGrx9P9X59MzPoNaVPXvb&#10;HUuWvfj6kG1j/rcew/NMTitT/q/1f7PSNmPn/q/1f6uPXvbPNTu9yL/1Fzfgf1HP+8+0wmoSpFf9&#10;X+qv+x0WyCrnPn173GSOSM/1+pv+Lgfj2oRypDg/8V1RS8bVHXvbrSEudLXv+COSLH8E/wC8exDZ&#10;3Ui0Vjw/wf5+Geji3kL+fXvazxqAxnVb6gfjizG/H+x9jCzmbAU8RX9oGc+fQktCrJQ+efyx173g&#10;rae1+OLW+gF7fni3HI9moq0erj+3/Vnpu4ipjj172jqyMozagf7QDW9JANxx/rceyickDHD/AFcK&#10;+mMdEN6rIMDH+r1/1Z/b72n55CASR/h/vP09l8hocDokloDjz697YamS/wBLH/iT9OP959t/EaKe&#10;i6Zu7r3tpLfU3+vP1+v+x9pW7np0XyGrde94nchf94P4P+wv720ekVGem69e9w5PUGt9bf48H/WH&#10;tO6iQAeY6ZbS5Hy697jKCWsQf9b88/SwPtFLGPIZH+r/AAdUdRxH7P8AD172/UGOknKgITcj6D6/&#10;4XHtObYOan/DjraIWweve17itlVtWy+Onke5FtKH88X9uC0JwFx/s8KU/n+Xr0tjtmc/L/Z+zPn1&#10;72Puy+gtyZ94lp8XUSFrWKwM3+xBt/tz7WwbbI7dq4NPtP5fL/i+jSDbGk4jB66LBRdiFA+pJAA/&#10;2J9nJ6++HWfMtPLkaL7VLprMiBn03/si39Pzf2Mtn5amko5SoY1H7f8AJ9n5HrdzaxW5q3H5ef8A&#10;q/l6dMtbuLD0CsZ66AMoJKLIrNx+OPdr/wAduncXsZoGho184sGmdF1FhzquPp+fp7H8W1W9hHVT&#10;3nPlQjy459OPzxXpiOWRlZFFKCtKjhx4/Z/g+3omPyV7TFRtmtxWPqTFTyRkyeJvW62sVNvrf/ff&#10;n3ZhtqELTRAAj0ACwA5HPsM3iq0xFAfOtScGo+Q418j9p6Q3oJUlvkf2j7Pt61ye/c1N/EaxtakL&#10;M5kL6pBp1AeqwPB/w/NuPa9gptYAFiD/AE5/wN7e3EkWFdT8fL7fIedMfP1pXqNd1uaggYIapP21&#10;P+r/AFUIPuHdIp5Z9burRCxD+m4ILkrqNrIbf645+th7U+PxxazhT+PzwCBfgn6/429l11uL08CQ&#10;gcagDNKkfl50rUkeuOg3JckrTVjPl+R+w/5uir9jb+p4TND5wdN1BbgupaykohHP10k8/wCvb2qq&#10;egOkCwB/BsTe/wDQf0+vPtG+4hGMzkk8f9L9tQST6Z/ydB+9s1nYjhWoIz+Xn5fs9fmUnOb2CVMk&#10;6zSFVbW2qULYxcIGb6XBCkLz/rgfVtyuLuGIW44B4vb8XFvp7Eu0b8kpVJCELH9oxQE+hoBTyyR6&#10;dRbzLsRVzpTURmozTHnilOHz/Z0YroXueagnpYZK4xIWBRTIqGU6jqsT9TYs2oHj/Y29p6nxZWQE&#10;Lc/gMv1Df1v9PYmk3uJVKyEkZ4UxQcfPIGAegBHtTi4HaQa/bSn7P21xjjQdHW3T3nDUYRo/vFkQ&#10;I1/FIQrOF0mzLpB1E3t9LjkexAxURSILwSB9bfkC30P9T7iLmeZXcyLVlqAMkVBzxBbyNfLPpx6n&#10;LlXbBFt4LDiK8akeuePCnowGKAcal+3tw/xfcc9YkjRxyVLjjSeG1MmtNQHp4BFyCRck2v7dhGST&#10;Y82J44vYaiFP4JtYewVNMoUahQA4rmle2pyKgVBNc1FQRjoYQrHGQpFf9XH5/wDFU6DKCs9Q1KWU&#10;mzcajpK8KLDm3PH9B7nRi0aKfqFUH8kEcW49kcp8SZ2XgSSPs4+f+Dj0YHj1BqpAJjINQPpUj8Pq&#10;4uFAUso4sBe5Fvpce+mH+9k8/T6/09t9a6l00wBWQXK6VUhRZ1stiGkNrXLFSv0vwfp75o/pIIBB&#10;BHIIHItf/kfupWrBlJBBGR8jX/V59WBKkNxpQ/s6w1lN6x9WEvqcM6u5LjkKVuGA/ooAHJsLXOQX&#10;LWBHP0vcC/8AQni3Nve1ICVfiOPmf8vzx0aWshkjoxqQfz/PpiqkKOLa9JXUPSoSzflQtzewH5/x&#10;t9PbdkIhLTuosbDkXOogn6AjkXPH+w9mdhM0F2s4qK4rQUGBkgkAhRnjx6JN8tUuFbWK8PIClAB5&#10;jI+dOJPEgjpcbAyX8OylM9yhWdSJAwsGBurBRcX+gA5+vNvYGbnowpkJUkckE3BIvf8A4j/ffmYt&#10;uu2mt+wgMmDQVyAafOpr6ccDqIN0tWY6IzShJoOHA8PMcaU4f5L4viVvQSw49JZl/digUgMpCEro&#10;fUjXH09PLX/Nje4ADNo0UjXH0Y2H45JW/PsY20w8JXGCaZ/Lh/I0/n8g5OgIIJ+Ktf5YxnP+r16v&#10;K6zqUrqOHSSdMa3+gPFpV/3j/if8D7RM8x1mzc/m5IP9QT9fz9bezUOpYMpFMflwJ6L2iCjhjoxW&#10;OprwqsiE8MU0AWNwUZR9LgDgXP8Ar2+nvtJQ1r8E8/65v+eCPr7fEoNU8xj/AFfyA+XReyEVHp1K&#10;mpDFdhyhtY/VdNgRxcH6C3Bsbf4e2jLAtG30IIJJtaxBtcr/AK/9frb23LwBI4Hp6HHSs2q6pOOW&#10;D6hYG51LbVpD/wBByePpfj/ADdzC5c6RwLqpINrGxsQf95Jv7ROg0lScVp/h/wCK6N4fTo1O0mss&#10;fN7/AFNrAki4uDb/AHgW9hHWk+R7XA5+jWBIHFx/sfaKfiD6cfz/AOK6Vg0p0MVGB41454/AJtfn&#10;22k3QgnUbgXbni/9f8PadctXpxaGSoFOp2nm/wDTnj+o+vH+PtgyEGr6ah/qhxaxN/8Abf4f7D2x&#10;NViAOFf9R6usgDEeXl040zWHNrmxHPP9P98fePDwOKpDzxIpJJIaym9/zx/jb2nCsBqA4f5P8n+q&#10;nWncGtcY/wCK6yVbjxMP6qeLfk8fn+vs2PXh0eMm/wBVbgi3JuR/T6e3pEIjRqYNR/xX7OH5jzql&#10;8Q10D/V/q8+HRS+4I/NSVSqRcIwA5v8Aptc/nj6/6/s520JVKx831FRZj/Tlgf8AW/r7R3CMoCqN&#10;IA4jHDhT18/yB+XTkWpnVjxzw4/L/V/l6o3+TVC/2+UsGJjjnddIL28hCKVv9SbfQf7H8ezC4ePX&#10;ApUA+knm4H+sp9g7cGWGZqnAIAoPkOP860r8vlIW024mtWZjShxSh9OI8v8AUetcHvjLNRbilhlL&#10;qJJXuglGsP5b+VrEAWBsQfqOb/W0fJREK1gVYfU3+hB9X4/23ulvKPEDg1QivDiCMHj8854fl03u&#10;UIWQ0GoUpw+WPM+f5dLPqLMJJ9rFKUZXYRJE7Assbk2U2/A4J/pcni/tKO1m54+vFz+PqfZsKg6g&#10;K8PL8ui6PtOro5NJRGooV0Mz6kVklCLY6h6EGri/N19I/ItzxCnnsGUgXKnkWAt+B/sB/j7oLZQ6&#10;zNUoDwyTUcTx88Hh5cadGCFGAJNADTz/ANX7MdL3b2IllCGJlR1kSw1FpH1LwWJBN9XAI+v+x9pH&#10;JgORcXJAubE/7AH24BkquRXH2HNfspn9vHpyI5qMdGt6/eWmi1FmjKahpLKoJj9JcqCeTYg8sLHk&#10;j22eFGHiYBlI+n0tze9z/wAU/wAfbiadNSPUcPtHp0qiqTq9P9X+rPS6my1ZDJ97TsYqhHVib+ll&#10;CadPFrXF+CQLj3Cq8SkWhlQmNwGFr3X/AAsPwb8j2/byOVyaEn8iD9v4uA/4ro2EJI1D7M8M/wCo&#10;AY8/l07YTsp65qqmmnP3lIZIpBIFJd4zcPdv02tcH6/X/X98YAKQBluByQCSLW9WoH/X9qHViwLe&#10;XmP2eVPLz6ssDhxq8vT9lPX/ACdcMxVpuJZoJCskr6EfWqur6jpCPG9wwtYEf4cX+vuHmdxzJSur&#10;/uLoYByRqBC2ANuPZTLbtI5Q8a+Vc54ip/Z88H5CnZIA8g1YIIr/AKv9X2dKTrjp/DRZqmrKKP7N&#10;zJG0sCraFiZBK1hxb8XA+o/HHsmnY+RFRLI5YrqufV9Cw9QF/wCvtRHGY6hhWlR+Zx/g6nLl+1CB&#10;Wp/m4f5qD7ermOmML/DsbTQIqMI0jAseRHbSTx9f9jc3/wAPYN4+dZKxEPBD3Jtb8iw/1/8AC3+9&#10;+1ABUEEft+XH0+fUm2MaghWGOjDV8LJSMy/QrpAuSBwbt/rf43/3r2ZzYigJGB9dQHBtyWv/AI8/&#10;7H2wq0oRw6WTJjUOB/2P9jolnczkx1BIP6CeQCbBLfQ24+n4t/rn2PPjb7fgEApbj83HNgPp9fbh&#10;SOQUbNP5f5c9JlZWOkHI/wBXn0QGOvVcwAZFJjqww/ULANpXWW/UBb8j6Cw9g1uWk0VTHT9T/T+g&#10;vz7YLjQADSlKUzxNAOFePHoyiNV0+Y/y56PH1vkzU4uNS4YgEm5twDc6bcW54/wt9PcCnlKxRkNp&#10;BGn6sfp9LH/iPdpBokIH+r1HAHH2fYTx6XqKcOlHV06yTSho9TA6wbIBY2DFgbf7f/X/ANgktxUg&#10;nsNN72JPDc/63+2+vtoiuetimr06EbZ9c9Kti5BS4VbFRbg21f7e9vaBrtvRPQVOqOxe4BAH0te/&#10;059pXjK1pw9f9XkK0+fS1SGXHQr4/czmvplWQHSLspJ4N7W+v/Ef6/sse7dkwZCOphkhUg6rXDX+&#10;h9QNuD9bH/bc+29BUZ/1f7I/w+XSZ46gjobqDJq6RktcMo+mn+n09kJ7D2PLiayqRo9OnWAdNrrf&#10;hgRbkn+nP59tmegFM08/P/VT/D0Hb628OpGRx+z/AFedelErBgGU3B+h9lXzTGjr29RUrybA/kkH&#10;hrf7f219VRARQivng/6h9n+foHznQaU4Hz679t9ZFDWwmZdJJBuL/pYD82/x/P8AX24buoyD/L/D&#10;0wWqOve0RXUyq1rWP0/xvf8AI/qfaN5Cctilf9Xn0VyikjV9eve2OVFjBt/vrf74+y5pPEbUf9Xp&#10;0nb1697hF2NubXNltzz/AID23rUceqde95Ek5GofQ/Ujjj6/X/kXuhfUSQf+K68CDw697zBox+Px&#10;+APyPfhSvW+ve+nlP0AA/J/1vp7dFKV68T1721zfn6Dj6/8AJvNv9h+PfjQ9UYilAeve4EkSve/J&#10;4v8Anj6/Ue60xjpgj0697wiKxP8AsPr9bf7D220Yb5HqhUde9yYQL3P+vf8AAt9fp7aaFuK562FP&#10;l173LLBQAL2H1P0P9Dwf9j7dhjOqhGTgVPT0S0J697jTSG31+ljf/YfQezCNAjepPV2anDr3trnn&#10;tcc/kfUcf0PtapGgD5f6v8/59Jya9e9sc0wBPNv9e1vr/W/t5bgIApH5/wCr/P000gGD1721zVZU&#10;E3/1v9cf0Hvz3QoQnHph5qcOve4T1hP5N+bj+n+F/ZDPMaGh49I2mJJ697w/dNxf8/Q3/r9Dx7LH&#10;kGeOOmlmVjjPXvfRqiVNiAf63/25v7bWVWFeFOrayVxinXvcbyt5BqtYfn/Efjj2w11HTtOfs6T/&#10;AFC6s9e9ucL6h/iP6X/1vellaoJJ/wBX+HpSjBqMvA9e9u1LquDf8Cxv+b/T2ZRMA4Hz/wAlP8J6&#10;2zBjpHr172ssdJpZP6D/AB+nPP8Avj7N+MY605BSh4/8X/q49e9idhWv6T+SDe4sObfT2iGAKev+&#10;TokmwNQ697dMmbENa9zbg/Qtxzf/AA9skdxX7f8AV9vRJTuI/wBWOve0nV35vf6n68X49oZBRm8+&#10;rU7ade9pKtB9Rt9SQPZfJULjqtKODXr3tKVYsW+vFhz/AK/tMwqAerHr3tN1I5J5Fv6/k/0/3nn3&#10;XOhqeYPXkqc+v+x1722SfVh/tv8AY8/n2i8uvN173Fe9+P6f7z9Pfhw6b697iN/vre/HT+LrY697&#10;xt9OP+Rf4+0vW+ve8XuxOM/4fLr3XvfXuvHr3XvfvewQOP8Aq/1fZ17r3vv+lx9P6/ke9de6975A&#10;fQ/iw/xv+Px79xpTr3XvfIAj/Efj6fUcWF/9j7917r3vl/W39OP8L/09+6917337917r3v3v3Xuv&#10;e/e/fLr3Xvfvfjjr3Xvfvfuvde9+/p/T/iP9f3umK9e6979/vvr7117r3vv3smvDr3XvfXvXXuve&#10;+X+t/sL8c/1Fvfuvde99W+n+P1+n+9e96T17r3t4w2CyeerYKHF0U9ZUzuI4ooI3kd2JsAqoCSf9&#10;b35nRRk0p+0/8V0ptrS5vJhb26M7saBVBJJ+QGeve7dviN/Lfze8K3E7q7PpKiiwrSQ1C4LSUrau&#10;M+tVqX/3Wp4uLaj9OLj2Et65mtbFCkbBmPD0/P1+YH58D1kFyP7PHVHufNIxxEHmf+ahHD/Sqa+p&#10;8umXL5yjxEEkk0qeVUZljJ+pH01e9lbqPpzbWysNi8Ph8PSY7HYynENJSU1MkUUIC6CoSMcnnkn6&#10;nm9/cH7zu813K7zNUk1JrXh6eQ/IfLh1kVBFDaxLbwKERAAFAACgDgAMAfYOil7+7JrKySWOmqCo&#10;mIiVVYICjeofqta9uAP9j9fa+3rhlbC1NFGiqaglSQLEqrAWW9/oP8P9v7JbC5d7gSfhWlfl9vCt&#10;fSvp06Tih6Z9k5YJmKermmZikbaA/J1FbmxQWH19RP8AsbexW6nwRxuLpoZk0xCKAwcarWGkAgWL&#10;fQcH/D3TcbgyMWQ1rXHl/sf5OiuTORxHRau/9yLkMrVNSsPuBNLHUtraNwou7APewB5JP+BPH5Mf&#10;TtCAFj1LYDUW+lgtwRf8/gH/AIj2GizUo2a/4eiw16JLXU1UZhPLpNyUVI/7V2NkZV/1JJYj62/p&#10;7Ya31y1HkV/CwALq4DBhz6fze3P0/H59+loAgU9wrj7f5cRTj5+XSxMKoXy/1f6s9CXtRXjpYzH4&#10;xKDbS8ZKaVXSQwI/Tdj/AGv979p2aYRW8Y16eGBDjSObkkn/ABvx/rm/4sYEmw2DTB/1f5elsYq1&#10;CadCRQmceQyMqiR9YCFFueLaNA4Jsfxb6D8C/Wh5NIWw12YNbkEsRpC8/m3P5PP9PaQjwmIYcMEc&#10;R5EGuOOcYxj16fUhK16eFqIWQuZGuEcRjUVchUCyFx/hwLn6WHsNOxML9wuLyCJolx+Qilll/LQs&#10;fG3qHJ4N7gX9qrOUgtGWwwoPStP9Qzg8KdKo2JFK9DZ1JuJac5fFykSJX46ZIogxOmaP94WVvp9P&#10;9v8Ang+4Aq2NJDYqDG7qjhVDOoYenm/5F7j/AHjge6FAJnp8vsrT/i+lMNMnpUChUVB1AkSxiR42&#10;Zjovch7D8WIABP0H559puur0hglaokGiIsSHbkXubki/qvz7UpHmq9PgdKmhx7zzxJTRkSTKoui2&#10;BAsLD6XFuP8AX+nPtNSZFa+MMqMXZXEZs50+NT9R9fqbcfX/AHn2oVWXHl5+n7f8vVgfIcOlRHjD&#10;jpRqdQiOpa5QFtbC/wBDwQBqt+Px7wUkE9SyERknX42IsCqaiySkfTkf0/w/Ht+Ro4yyKPLj5V8x&#10;X7fzweBHXsZp5dZKuaOnQu86qBeRFYkNIWj0GLj8j68/4fX6njkccarHVEUkIkjplcQk2162YSFb&#10;24uPrz/re6W7BJgynjSo/l/xXp+fXhGjGh8+P+AdZKLJpT19MySGKSqKmbSbxiJVKa2B+tjz/T6A&#10;/wBfZeKvETSZW7oEkmfT41fj1tp8hIH5v9Px+fYwhmRYqDIXh+XD/i+i+SKjY41/1HoZoa9Fobhr&#10;oiF9TKL203K/Xm1uf6++sPiKiPMDH0UQnqJ6uMQRK+pn8sui/wBb3HAI/wCN2MobgSqssmeNTQgf&#10;sp+Y/wAwyllPaSf8Hp035/J0sGGqchXTilpKSjmlqZpCqrGkMRkYszGwFrm/u4Hp/Zg2Vs3G0tSh&#10;+/rUWsrCV9YkdbqrAXuVNwLfS/8ArezPaHkvInnUUVe1fKo/Ec0oD8+IFQTU0x65+3T6/dBbRmqw&#10;Cn+2PGv5evXz7f53Pydg7y+UUu1MBklq9sdfUzY0JTVCzUi5OpctIieJiCVjCauLhiVIGnkUgCGc&#10;ICxFyzfRQb3OkNb6XHH1/wBc8e109wFRTKdINNI8/wAyK5xxpTzoBU9AyCyMxBAoPLH5cfLH+qnV&#10;SmB2w2RdGiiaUEksyxltKc8rH9CrAcAnkf4kD24RQEAPZluGV2Yg6rNwqq1v8LXH15/HIXu908UF&#10;AQaUIFOGMkkcfP1xUcDg+s9uMZFP9X+r/J+XQ47d62koaqJpldArXchdKsxsYjyP8B6eCCAeTYe5&#10;raCoLRchQVtcBSWbkBg3HFhyPofyL+whezkBkL1BJrUVqKDjwzmpwckUwSALLC10mtcV/wBVfs/1&#10;enR0eqdqVKVlJV47zxupiMDUlSKcF4pGNxpIJtpsH4AAN/qNSYqataKUC5SN2I1aU+puqOdJFyeD&#10;f+g/Hsjrq4LU+mQPn+XEU6GFvbllFBQD/V/q/l1aHtfac+5cTEamYzTUtP6HldqmU+OAFkjD8Xu3&#10;J+gLfRjx79PIlUhVUE4kjkjKhRqdSeWCtf8A2P8AT68+0skTtFVzoAYHJqBxoK4+dOFeGKnozjQo&#10;oHDpaba1bbygkCtFNFEfDKlo31BArAqlx9AgLXIN/wCqi6Rraf8AzkTRRSxMpAikVWVdH6lJI/2x&#10;/H+vz7LZoloPQ1r+f+rh/kx0tjYrheja7P3FM/iqo6qejyFK9M33cD+GWVWUhJdMVvyRq0kX4vc8&#10;+wi3L1vh8g7T4oDG5UAu6oAsE9luota4H1sf8R7POW+Zt85Yvl3PZp2jYeXlk5qK6SDxIIORXNei&#10;nmTl3Y+cNsfaeZLdbiJxio7lPqrDKnzqPP16Mzju0HzeHO2uy8bHunbRlaCGvPNfRBD4tYZQG8gI&#10;/WrDjjTYD2CNfiMlgchoydM0StIxSZAxUi9yS62H1/417zm9sfdXbudbZbW6IivUFGUYDkD4lB/a&#10;V4in2Hrnd7vey25+38zX+2hrjbGNFk80JJoj/YtO7z+3oIeytg0uPxUk+167+J4aohvRtMY2MCte&#10;OKnqC1ysgW6hvobC9iSPb/BVgoCGBBKg34IBGkm/9f8AD3NSvVM5HWPLxOCQB/q4/wCryz0QfObS&#10;X+IyJ42hqY455QIQskc0kchkgjdDxpsANS/kn8AAuJkABfSHU25B1GwP5t+Pp7eYkqqr5Y/bwyfP&#10;0/lx6QszAaSc/wCr8q8f9WOg+psVK0ppDMaSZBM1pY3jjEgBkeJQwsOCb2ufx/gW+riZiXjsbhmC&#10;sBfTp45/Pv1vGQHLHjThxrXPqR+eKca562rBfiOPXoSNt5iBEpqOrWUGFhSSzwyM8Esgk9JCqBp9&#10;IOoAkki/APCflZBC0jRr+2SSSLMtzcOP9h/X+vt25mWC3L+QFangDSv+rhwr69WSCW5vRBFUlioo&#10;POopTz4mlPsHQ44eGpkroKNKtx97HpjRGWUTBG0GNueLn+gJt+bn3PhjfG4WpmDJFkM8wjDycvQY&#10;iP8A4Ez+NTqGsA8/Q8e+aP3j/cht83ZrO3fVb2pZEANFLEdx9GpwxWhqMdddvuve18XJ3KkN1dRU&#10;ursCWUnJ9Y1qeGDWnVqHxR6vU1uPy1dTA0+LpkrJgYtT1mUeX/cXTCVgNIj1CULYf2TzY+0W8zbo&#10;y1HLHTUtJjaaeOmWJnbxCGBBHEsem/pa4Y3H154494cXDxxRtGrlnNTUepqST9mRx/b5ZgIvgIRW&#10;pOerLaaA4milDySTzupeSQgB2dmueP8AeB/h7Hfa9XTxXhjDxxFFUCzB7ounyKzg2txa354txf2h&#10;WIiRQ1CRSvkKYNMeuSaitBg5p0R3oJycnoKd2wzy00sxYF9UmksyuCZGPDJcX49Nr8Xufz7GD+KN&#10;Sw+IRj9uOn8LAgAhuCTGbfS3qsDY/X2Z2p0kuWNWrXjn8xU1+3j5Z4hqSMsSTmvRaMlt1MpURP8A&#10;tmNJJAylQ0kTAlhy3pKeoBbEWH9RyHKhy00lG05fTNJOYgoVr/t+iORg1iAfTyB/vPIOop4/E8If&#10;CB6jzyaEVB4nBP50OUE1sB5f6vP/AFf5Ogs3JsiJKyNRGzRR04nZpFNufUIiGH6l0k3H4sbXFgu8&#10;TUmVFdZB+S6EhtJCeprm5/pa4uD+eL+za2uDFWOXNKUIrkVwOIHrUg0P+2p0QXcOnNM/6vy6KV2f&#10;tCKWRpaenWIvHLGTKqolwLOzKFuDZLKOCBb/AFPtRCYI3rurgkKptpUpwQ6k/gXH/EfW57FcMEGg&#10;9pzxNc+hp/L5DPChWYanHDopuS2klbJORBqcDTK6xLpkZiD5AAdLMzEEMCODf+p9w6jKRxa1BvJ5&#10;nBA0pdSAxY6yRb+z9foLfT28LiUkMTRVGCanPoKAGvnw4mta168toGyR/KvUrE9UxVkUamnVxPDA&#10;GjVY1C6G8cZckEDk+pif8CALe09W5aRJSPV+28bK5JFrkjlhYm3Fuf8AD6X93F8vh1LCjVqB5jHl&#10;kD5jh5+YPSlLEeY9ehW2/wBM0jpGq0a+QRSIWkRdKOqXuvk0kauSptf/ABBB9wXy9U8shLKYyqgo&#10;NbKoDMzENwDa3BN7Wt/h7RfvCEDBNa+oGCABip864FP8vSgWSgcP9X+ry6Eim6Zx8VPSR/ap5Y4n&#10;YuaYmWaVVAeNzouLqw5/tXB/FvbPUZ9kCu0zakYRzKGUxcCwGkEi9+F4F9P49+N2WXQgqGODQ1px&#10;+X2nJpXielUdj+HT/q/l+fS6xnTmPEzhqSCICATwC8YdpW9HrexYrYEcqBb8ce01W7hMEhJDuWsy&#10;MgUsukBNLBvyALfQXAv7r9RPKtdQFPy+dcGuftPmOliWAPp0KmE6qxQj8Ypwos0UkVRqdA7XBVC4&#10;INi1x6fr/hx7b6vccur8JqIYIzkEDSD9NS8DV/j+T/T2woJAJYsfIgV8/mD6fLh0qjslA4dLPH9f&#10;UCLIiU6CIFUmIGhNS+m/kQAm4X83+v8Aj7ZKnOTeRLVTU7IV9LOyRP5TcqeBwQfyptb6n6e2iyJ5&#10;aiePm2OJ4nI+0V+XEKY7WOPFP8/+r9nS4x+y4JIJEajikgMZ8emNF0NEoEYDAfll/ofrf6/Vkqcr&#10;M0rWlDCNNBDaghJbyH9xrlltp4uBf68ce29bSKVI0/aRWnCtK0B45yaHGc9KVj9BTpZ0G2qCkiic&#10;QEvLOr/sx6mD6CgQ8cWPJ/BsDz74vVSzGnUzJGaWd3AYurmKSNlddVrXRzY/ggC4FvbGlI1ZwCaj&#10;5U+X7Rn88Vr06qhRjj05R0iq848JZayNFJjswE8UgKuVH4ZB/W4Ooe4mQqqiKKJpikkocuskVmjc&#10;sGMJYrwdQNz/ALf8ey51DVK1FeP7KHjnp5ErnpS4elpnmZIlMcSxCIQyp43QLIDNpFuNLA2P+wH1&#10;9o5xGzzTOWmWUMpWPSHSIi6LNH/qlY/j/Yc+30qFC8Kf4elS1AHl0tNTqI4ktGYipVn1aXkBszRP&#10;/qWA/P8AsePbXaOp+1qY3V2jvTv+2fWhbxgPqN9QuOb/AEHB+vt6miq0pXP+X/P/AKqdOVIFOp+u&#10;SD7iCRWVJLTJ619LKoc6LC2k6f8Aiv49yYkaJlmpmkSGV2hl1kBUlU/qRCD6ha+n/Agcc+9EgjS2&#10;SM9V48eo0jrIrRVAR5Y0WaPQCWeNh+l3BHpN7X/xB+vuROUkkdHcSPAVZ2jjvpUgIjf14FwfwLf0&#10;91AZaYoDgZ61WgB8j1hpwVjWRFKLKrAI73uR+4ymx/N7i/8AX8+5NNFT6klFrxt+5IQAUn0NqCqO&#10;SoJ0rf8Are349uDUBoAI9M1NAcZxnpp2IHTfWzTkSqz61ljtoAIWSFgoYkMSFJHqY/8AI/c2Opia&#10;UzRpLCrhWnVCGIYRiFnCC4sfqR/h/h7W6WSMJWp8q/bWmf8AY6Suxp0nJoJCDFM0cxj1CFiCLgMX&#10;Cgj8/WxH9eCb+3CHQreQNrZXaRQFsImA1IVPPHBCg/ggcfULEB0LGwA4A5/b6ZPE+h4V82XqFC9J&#10;msZ2MxUuFkj0Izixm8r+Igi31Ukc/mxNr3Ht0TTUxyETAMyoYYmVrlkAfQAb8re9zzb6e3m/RGRk&#10;Aiv+qnGnTAXNT5dJVtUVRApiJiadjUyxupXRKTGJdQIJBv8A1PN7/X2x1qAxzusojmszaL2VQYwD&#10;Zh/U3H0+n+t7ZLl0oc04/twDx4Ch414HgelUfAD06WmNtDUUsZhLU5ARXYguzc3axt9Sf9ubf60C&#10;npaiWKGqa0ZkUrqYMWRdJIQAGxsRw3FwfaIOGlK1qBWgwP2/5vWnr05XNOlNWVNLTLLSqrOUaJ2K&#10;XeOVgRqdOLrwx/w4P0t7VlGJ7CmmME86orLJGSCQsJJjJNgfyGuObH/H2qg8F4taghRinoa8f8o+&#10;R+zph6acdBpn2EM7VUTSQQvKyyRyKHDLI6qpVf8ADjkXseP9dzan0v8AsCPXLGAy2YSaUIC/4GxP&#10;+P4/I9ukhlo4wP8AVj/V69MaweOOkvHVMAGmkmVYZS4ZSnjZnDag3H5Cjjj6f0PuJPGrRCmp9dPM&#10;kiSuUQJ5h5A5jLr/AFIHJJsL8c+9kagdRwfzpT/V8q/l1uteHDpxoamSGoFbVCOrgMc0SK0jEwEw&#10;NF5VRvwoJ9NuSfr9fbaIvI0kTBkdIg8pJZY5Dc+MLcH6tY8fi/5HKe44K44Co8scOORXz/l5cFII&#10;wft6VdJUCIFleORamUCnXnyKqqfLwOAFS3Jtz/r29topgVjgKB4vKI/7QZUZ7BXb88Xa5P8AT2Uu&#10;DUoa18vtpxH+D8vTpQJBx4dLdK0AvWI6pKYTIwFiuqNSxFj+PoBb+v8AX26Y+gPm8yRtGEKgBLGR&#10;XQEeVlPP0PJIN/8Ab+34YS9NWR+wZ8v5HFflWpHTE0pYccdJfcOfigp3gaWOSR0cr5dRWRSwJQPy&#10;PrYLa3P+HPtYwxGKl8M15XRvHqKMrnSxET3PHHpP9f8AbX9n0QKMJfhFK8QRQjOKVyK+n8z0Uyya&#10;mqD59ABlatK6uc0hVVnfyGCzALLx5I2YG3LKRYgi/PHsPd0VJjDJHUFZUiZFDGMl4QwBvYfq9RI/&#10;4jj2ku5Kw93Fz5eR/PyxQ/zrwJnt8ZdgT5nodetcWrTeQ0atTIyOXbycTG/+J4sB/rgfj6+ytZ2F&#10;8zvHC4qZpf8AI5/vXq0iLQoIYXrGmmVOGDEBGHP544FiuWdBAZE4EUox4VwaemAfMZ88nobQERwl&#10;hjFOjg4sLQYWpqUQHzDQsSsQxYsII40L/wCuNP8Ar+y99/5pmwjwIywVubrmpYXEZQGTIVPj0xLa&#10;xB18XP6bj8e1e0wKZAR8KaSanyA/4r0J6EG0JWTUM6R0qcXF4own1EcaIObn0DSCx/r7CftVlo4a&#10;fDU8bJBjMdisbAmqzMKPH/bxmJfz+hlYX5Nufd9vDO/iNSrEnHzOf8Ip5U6P7buPzJ/y9OMPKlv9&#10;U7N/t2uPZZ8ji5q2dYYpnWVIZo+C4dnaUMZVY3t+FPFtXH+JFEU4iTU3DGf5f7P2Z+XRwpovWb2u&#10;9o0S0khqnqI2mEMMdQJybyqIWh1BOApJ0hmHP59ll7KzAxqKAFqU4ep/y0H5Z6TTk6afl172rskw&#10;qqeGCiVVqX0yRsSHjmR49JIK82vexHP19oY9SsXaunh58R0lVmBr/l9OvewmyuMneasppKSRVkcJ&#10;5Y2Egici5cMABa5+nPDHn2cwzBAswYYrjhX/AFf5B59KGYkA1x/h697LvvXb9OWngMZ+7kiVTKI7&#10;xNIhJbQbkeqxvccNcf09jXbbmRSCT214fIgUr6fZwpnpNOgbj5jr3sqm88B4JqjnWkY8YXgtpS6h&#10;5P8AkL624+tvp7HO23WsADjx4n1HDP8Asj869And7HJPEfb5de9lt3RgBPTsxAZ31OFHqspsOCb3&#10;9jbbL5opA4/Dx/IE+n+r8uoo5m2OPcLKSCVahhQ8Pmcde9hDUQyANRz/AK4VvGxFyyA6dN/6j/ev&#10;cobfei6hBXJp/q9T+ecDrDvmXZJ9lvmtplNDXSfIr/Pr3tEV9GST6OLkHiwBPBUkce1mqhoD+fQH&#10;mj0vo/n172lq2gFjdDe1z/j/AK1vegzKa16LpoyvcP2de9pWppmUkEcX4NrW5v8Aj26rgmvSJowT&#10;Xgf9Xr173D8J/of9sfd9S+vVRCPM/wCD/Z69778JP1B54Fr/AF/2N/eta+R694ajgf2/7FOve86U&#10;xNriwH9bH/D8+6NIBwPVlQLwz1726QUxvwtuPz/h+fbLN/EenP5nr3t7ggt+LD8/719PaUvq4dPI&#10;nkOve3aGGxA/JPNrG39f9f3VnCpU/wCr/D0rTCivXvb7Rw8g2+n1/wAAR/Q+2bhwEI8zw/1fLp7y&#10;697dydIHH/Gh7L+tde94ZDwSOePp/wAj/wAPfuvde9xr83/1zx/Uf6/vfXuve5aN/S3I/wBa9h+f&#10;fvt69173wJ55/wASeD/vf49+69173hbk8X+v+seP6j37r3XvcZzzf8f63+HFh7upoy/aOtefXvfK&#10;M/7C3+834tx7WN8QJz1V+PXvcpL3PH1F72/3o+11v8Y/P+X+r/VnpJKKHV5+nn173kP1H+Bt/QC3&#10;1FrexDbAhhUkVP8AqH5/5emDinz697cl/SObf4f1/qDb2ZkVwfTpweXXvcKS+r+h4Fj9Bf8APssm&#10;FD9n+z0ug41/1cOve401jG3+C35+lx/QeysD4tWM/wCr54/ZTjXozg+Ak+v+rPH1697TMlw1ifpf&#10;/b3t7soFa9bPHr3tPZIDSDzf6H/eLEe/EGp6LLoEOSeve0tILMb8H+n+PvZ49F5NSeve80J5H+t/&#10;xHuyHqo49e9qvFnlf9e9vxxxwP8AH2tt/joernyPXvYhU/8Amk/J0j6f10j/AF/ZlFlP2/4em614&#10;de9tGVFwxt9VF/8AW+nulwOzqj8Ove0Q/pZubcC/1B4b+g59lzV1ev8AxXTVCaGlR/sfy4Hr3tR4&#10;U6aiP/gy3/2LXv7dtT30PTYAIz172N1Mbxofrwpva31T629iRRhafKv+HH+r16RzYFK/7Oa/6v5f&#10;L3uV7e8q9Jeve+j70etHr3viR/xvi4t711o9e99H/ev8f97v715U61173w4I/qLXvwb2/wAPbbR6&#10;mAp9vXuve+X9f6/1twfd6ADA69173//Q0ypHH0ve978j/k72BRqGDjqQEdeFQAP9XnT5/wCrjv8A&#10;HuOZEW4LcgW+v1txx/h7dp07jr3vC00Iv6gb8/1uQOffqE9eqOve8BqYh+efr/sPfiletah173ga&#10;phtfV/gbCwv/ALz78VIFBn86f6vnn/Y9q9c9e9xnq4r3ub2P1H+Nxa/0/wAfetLAUA/yV+3Of8nW&#10;/ExQde9xWrRe4BKkHnVpPI5vb3cRgpQ8a48/8Pn+f5db8Qafn173GeqX6rYf1ub/AOv7cHzH+r7O&#10;qiY+fXvcZ6r683/2I/HPPuwqTmn7OtCY+eOve8T1jEfqtyf6e/AU6b1nr3uM9W5vdufpfi9vqOfq&#10;Pe6DqhY+vXvcN6kkk6vz/wAUF+PewpNAPPqpYnr3uHLNwQT+OObc2/w9qFjAyc9MO9B69e9txmsf&#10;r/tza5vcn/b+1EeqvCn+b/Z6S6iT/q/1f5uve5UUw45X63/I4+gN/b611dVbjj/V6/6v82fe3enl&#10;uOfzwP8AYe1cOGUL8/8AKf8AD0zIRqWnGh697U1GwOm17ngg/kX+vs4hwhU+VP8AV/LpMcKQT/qr&#10;1725Lc31H/YD6j2o6ZIqCOve86/QEcj/AG3+F7H3oDPTMakN9nXvfP8A330/3j3vp7Nfl1731/vX&#10;/FDzf3vq3Xvffv3Wuve/f77/AH1/fuvde9+9+69173jf+n45544v7917r3vEeOb24t/vj7917r3t&#10;rqjYGxtyLf1P+B/4n28i6qDp+MVp172zSj9Vvpz9CP8AY2t7UIXoCf8AL/q+3ozh+Ff9Xn173Abi&#10;wFrXJ/2H09r4cip40HRpAaV/Lr3vFq4/BP8AseP639qiaUx/s/Lj59Lgeve5lPOQRyP99/r+7Cp4&#10;9KI3yPXr3tS0U7XHPH55/qbXHt5NR6NYZS+KZpXr3t/SbUB6h9L2vyCfd60r6Dz/ANX+HpUHPXvb&#10;zjpCXF25Btbi9hza3u6PwA4dKoCWNCcde9rSnfSlrrpAJvYm9xcAj6W/r7XaIygIrq9Kjo8RVIxx&#10;697bqiMtrOm97/1J+v54/wBf829ku66Tw+IU8v8AV8uqz8Mde9scgYuQQLBgCbfT+g/23sI3GoMQ&#10;Pt6Kp2b4R58eve8pp9agg82/wsT9Pp7TRkVp5dV0I9GPy4/L/V8+ve/fYaxxbn9R/r7M7VSGFc0N&#10;AD5Uycfn04luAe7r3uRFjfGbgXYWuLfgH/D2cQBi+DSg/wBX+qnSyKPS1fLr3tS0UFyAARe3Pp4t&#10;+Sb+xftYZgtOPCn7R5fy6PbIEgGuQOH+r/D173KrqciOxFxYD/ebagLf719Pz7FYtjoFMH/V+z/K&#10;fPpfNHqXPz/1V8uve0PkKI3P0Fvp/rfUf77/AHn2X3MAYkEVPRHcxBsEV697StVSkKWt9P6jj6XB&#10;0+yiWEBdX+x/lPRBcW4QVJ41x9nXvaWqoiGYH635t9Ab3H+39sGIKajhxHn/AC/w9ElwgBr69e9s&#10;0lkv/sbj/eufaZ0VWwKdFknaade9wpGvzc/4f4n/AB91ORTpnzr173guxP8AxJ559sSIK9gNf5dM&#10;PUNUde9vePxslTIgVCSTYekn6829uwbe0pq/r5ef+r7D1cRn4uPXvZquo+nshuurgjSIiNtBZypI&#10;UXuTe1rf76/sS2HLhvGCKufnX/V+Xn6dKQUjFGH+TrokAEk2A+p92mdVfGDbeOSjmzEQrHvG7Qoi&#10;qlvqVte5H44/x9ji05JtoxWU+XCnCmMmlK+vlw9Olcd4EqYlPyJ+Rp5D/N0j87uqPGxSCnRXmVW0&#10;tIbIGA4+l/8AefdiOwdgbcxMEUOPwtDSpHpF/t1LHSoHpv8Aj63/ANh7fudrsNuKrDGGYA5xWtag&#10;589NOGACePRvbXVw7CpoB6eRr54/2Bnoo3ZPY+eZZQcvUxxlSUhpZPBEgJI/cMYN/wAW4/1j7FaT&#10;bVMWV1po+fUAqAcA8/Qc8e6Q3CBiEqtMcBnFfL0+zp6aLxz3Zr+X+qn/ABfl0BMPYVaI3jlrpWNt&#10;N2lYgMeFuWYlSTcAf8a9rrbuIWlkjsgHIB/xX6j/ABtb/H23JOjKzHiBUn54HAYyfz9fm1FYgIXo&#10;MH0/L5j5/wA+gI7M3ZJkaSoBlY3RvGpPPk5VvrcEj6i454/x9mDwACxoL/QDgrp4P/FR/sPYallk&#10;LaWAyPUcQfs+2vnxrXpDuFvVO0cAfM+VB6H0/bk16qU72j8s1VII2Bu99DmQf6klrXAAKgW+t7D8&#10;+xKx66gD/qR/rEjgEcX/AMfaC4XTT50r5genpgUH2eR6ire7PSCy+f58CeHDAwf256rE7ArWhqZ4&#10;y0jiQyaWGm7yKWKgK9ub2/Okcg/Qe1lj1VCpAsGVeTybfq/HH9PZbcNI8R1HUyV8qfnxrXjTJxjI&#10;4BVTFoMZAJBP2V4ZHn55H+CvRJuwpqiqedVlbQkkgEYfVpYgosat9fx9foB+Pr7VEGixso/1v9qv&#10;/sfrz7CVz46uC58uPlSn5cMZ9McDlqaMGmnzpU08qV+WP9Q6LhlJpdbpJIzP5CTrsSQvpIJNr2uB&#10;9Px/r++c1Orggr9LED6nj8Ee72u5OhFSCDX5DOagitMgVoAKE8OiO62+G5B1KKnz8/2/kKemfXrN&#10;hM5V4qZJIZpFI1rYtwt/TaMN9B/h+eefbfHj11DTzqNrAH083+vH4/r7NrnfT4TeNgKK5p3Vp5Z8&#10;8YHAYFMdEEfLkRlBCfOvoc+VaEcOGfljoRqnsKtkgEZmaQKAYmaQ/W1tWsj0kG7f4WsDb25wwWCq&#10;pC67gm/1A5vp+v4P1HsO3l4sheSRS3hjtFPhrimqlPNfOpBPpka29qltB4SAY4eVPkM/ZX14noLM&#10;llp6upEsxaW73YlhLqUMdSrci34Frnm39ffJ0ki9Qup9Q1cAjULH6E2H49oo3gum8FqGtDTNMGo4&#10;gV9T+fl1ZY+8hhVcH9nD/Z9c/LrNHUIyqR6tNtY13coeGHpBuy/jTzf62PuRH6lViD9OB/h9PV+D&#10;/X6eyydFikaJMgH+fHHEilaUqcjPyUefWR55JBISWQWCLY+r/VakYEWB+g4tb6/X3yf6fS/9R/sP&#10;x7Z6159SqNrOGVgD/Yk+qklhy6m5/wAeDe3+NveEXBJ4+pt/t/6H3ostdPn1rxF1aPMcfT9vT7PG&#10;ssSh1YXAVtRUEax+Sh+lgAP63+t7+86/pJP0J+vIJIBFz/sbWH59+NQ4UHgMDjjBx+VfsPEVqOlt&#10;m36hBPkf8nSZrQLehALyMGGkAKWGkBSq/iwBIF/6fj3wnUSq6knkCxGlbfUm4F/94Pu8DGBlYAEr&#10;xrVhwAwT/lAzk5J6evo2ZQ4IHEHicHh5eeePD516zYlzS1EMqsoUyGwNibK1y+j08m97f7C39Au3&#10;Pjy6yEi/B4XmwJJIJF/979yVsG49qpHTPxasElQKEVIGR8gDQnHExjvNkIJNWaiuKfPzxTzpig+w&#10;ZNn/AMVd/LRVdHTyT6Qs0Wkl1RAXCoRf9RBsLnT9RYG3stu6KJld+LHk8gkccgkn6f6/+8e5Ft5U&#10;kiJrkHy4VHGmfM/5vToEX1qqA0yD6eR8sf5P2eXWxz8f92R1tFQsJGYGKIBiQkulwAQNAOofT/e7&#10;g8ewWyEjU8zqx4U21ANexN1tx/xT2ZWjHSGrU5qP5/5vX7ei1o9cI9f8w/1evViWBiiraeF0QjyI&#10;LIzJ+F0sCATyD/t+PyT7jU9dc82I+v1/NgOOf9a4/wBv7MotQbI/b/q9OHSCaMUp5n/Z/wBQ/l06&#10;1eGsuoFvSWW4HIHJJBFufr6ha/49y6p/LBwQQ17A/wCHJBA/w/r7VSjsJAJx/q9emI4gGyDgfl/q&#10;r/qz02YtWpK0X9BVlBsPVybKfI1v9uPp9LG/sHtyUjs0ll4+p4HrFz+Rx/sPx7RsFEbMMHhTJz+f&#10;zr+VOPS6FgM9GY2jXJphu3+sb8pcCw/r/S59gxkadtbceoEjgX5vezC9/wDW9opT2EMaGg/Ph/q/&#10;LpaGBFehxoJlKJ/qbf71cXB+nNre2jRY24/xP+BNh9f9h9P6+0wjagJrT/VX54+zq2Rxx06ahb/Y&#10;cAH8gXtf3Eni1g/kFTcAcnnj6/n2yy0NPnTqp49Z43t/gQRyf9bn/Ye5mJo/8oV7XtwDYXsx/Nv9&#10;9/re7oRpoBk/4P8Ai+qOaD8+o9dPaFhwOCSPxcf0v7MXsxvAUB4AXSBwLi/pAt+fb00eqMYwCP8A&#10;Mafy+XD82cs1R6jotPY6fc08yr6mYMxIBYAgXJe9uPr7Nlsqr1PEoIuFQcjhvVpPI/x9obvwzBR+&#10;ALcDSmAQfP0p/h8+l9qGPHyJ/wAH+r/UOqffk7gGGNyMwjYiRZHOgm6WTX6VNudIsT/T+trezZ7Z&#10;iWSmF7gaPxwbH8aiCPcTb9fSxmqgai3nWmAQDSo+RHHgOpW5cj8RWDUNKD0+fl/kr+09aonyldqH&#10;eUgDEhZWNw6tqZZQxuqEG3P9bC/HFh77y9MRqtzyeP6jix/23J/3rj3faLkTCrYGM/M1qDwxXANB&#10;muTXDe+28cbMUBXV+waaY4D9pPHqD07uQpNTwNJJqVIzcatRv+5YM1zp4Nl+o455Nw5q4zG5J1AC&#10;9uASfz7GasskTGKjE09aDOPMeXy/b0EmcrhfM/sr/qp1Z9sXIJkKKliYpqKKZLFgQ2jQylPqo+th&#10;b6c35PtkqCWB55+oN+D+B7fI8h0oj+fp546HHBqlNKhK2iY6XWw9IPr9JHB4F+P6f4e2OpDEkN9R&#10;9P8AbckWt7SCPQNNa/6sV88DpajAio8+hvwVRBoVo7BZCfIAbIpHqC83sPrwR/xuGEZHjb6n6Hjj&#10;j6gX/wB4/wAeffmQMpXJ+XH5/wDF+VKj5dK4W+IV6UctVDLBUwlxGLagwcBgb6FJtb8Hn/DgH6e3&#10;yFI5k0uF0lbXsOD+Of8Ab+6mZVTSePl8x54/1Ho8gmDLQ/bT/Dinl/OvlTIH5V8hjMj91RGV5Yp7&#10;SqTJyGsdRva97cn8kXsBb2zVuMY6tAJVrWYXLD8rqt/h9eOffkuGj0gH7R5fOnGmeBrj8+nyCG7R&#10;+X+Hj/k/4sUdr72opFVqphFPFqVlkMShyPSfGW+t+bC/HN+PaTy+GklpmXSeVPAW5va5Lf4Ae/PP&#10;qcqOJxXgPlp9TXgP8PQv2BA0oBFMjP20p/P0+zof+v8AsSipMrBIZkCiRGJaT9IvpUCxvckckG4+&#10;htceyn9i7Ykj8zupt6uB+CG/tHm359uQya1qR8/tx/PzOP59ZAcv24aEMPP/ADD/AFY/Pq2fpPf1&#10;JlaelSCUFtKg3NgV0ekKOAebA/4/n6ewApKZqetLEqAHHNudI/rYn8j6n28X0Fa5J8h/q/IdDa2j&#10;YEV/Lo1tVOtTRFVBJKGwJ/tNxxx/Q/QezT9fIXjitzZgCB9bm1wf9b22uTj06euD6en+f9vRG+85&#10;1giqS4sDGzAkG2lfoyleeTb/AHr2Y6Gl10iHTYgA8/4j/kX9fd9aR1ZuB9P9X29Fcbr4zHyav+HH&#10;VYFdmTFuOaMShg8jjRcXtr9ItyLixsRa5/2I9g9vKk8Upbj0g3NrC/4bn8f4/wC9e2BKGrVSDWn7&#10;K0/Ovl5Hz6OLY1Qr/qxjo+XS2V+8x0KhwQ9iiiTU9tRBWy2/H1H9PqD9PYarVsCUvcA3t+DZvxb/&#10;AA/w97kKqdJHw0/PFM4qf8nDh0aLTh6f5ujJHHKyiX9JcaS3PGsXvZr25H0vzb+vudJTCqQP+q4H&#10;6Rwbci9z7bBGgFsGnr5/Z/k+z1HV6EHPTZHXHHzPGTpCueGuWCkckED/AF+QPcDJUUcNAdYBuzEc&#10;EgkjgC/JH++Hv0Z1gheBxjj/AKqdOxkg0Ga9O+FyktRllCMRoSMMCR6QDySV4Bub2/2/9PYJZPFL&#10;LOw0ahe9wPpqPIuf9f3WVNMVB/qz/q/1Hp0qCc9GKxeUKwoxbSbAWJ49I4Nh/rf19lb702IDj5qy&#10;GP8Ac0Fy1hz6bNe3+wt7K5lo9SOPED0/P86/5ekV/bK0R8j9n+r7ehL27lVr4Cmoaozpt/vQ91S7&#10;4w08FbKxU3Vrcr9QD+Ley+YhDQ8Pl/q/y9R3uEJRyfX/AA/6vn0pfYdxyvDcAkWIX/DngLb8+2Q+&#10;nuXoprQZ697hVoVk8lxYg/Ti1h+B7bklzn8P+f5f4a9JLhlalBwr/s/4Ove0jW/q4Fx/r2vza5v/&#10;ALHj2wzkDBp/q/1f6uKCRqD0697bfozWt+AObC1hyb/k+07MW4n/AFZ6Ssxbj/q49e98g4+pt9ef&#10;zb/jf++/HuoJHDrQYjh1732XHPIv9P8AePxb8e7ByD8urByD173Gaa31P05+n9OTyP8AX/PtcAT2&#10;r08T5de9xy/1B5vYi5v+OAffiCGp1Sueve8R/wBe3H4/x+v/ABT37qp6976sf9j9bfX8c8+9U60R&#10;173kSwP1AH+x/wBa3Hv3VgKde9+ci5P1+n9bHn839vwgjup1YNTI697gyyf2bfj+n9f6f19qovjq&#10;PLpsnz697Z6lyRwST/h/X3aVaioyR/q/P/i+m2OOve2CoYm/5+v9faN/FjxXj0gmLCvXvbRLe3+F&#10;+f6j+ntkyM1CTx9P81ekzMTnr3uNf/C39fp/r+y+5YagvmOPSGZqmnp173xY8D882/r/AI/n2glN&#10;Eby49NVoOve+Gqx/ofwbW/2HstqeHVdTUpXHXvftQJ4P+8fn6+6tICdRPWsnr3txpJLEcn6EHn6X&#10;/r/sBb3ZZA3+r/V/qx0+hznr3t+pib/UXIP9OATcj+vs0tpVLL5U/wAnA+Y/w/53wQSOve1XjSSw&#10;X8X4/r/tvZ14tEV/IZ/1H5Z/4rp1moAevexUwgNwefzcc/n8D2mSXUQp44z65/zdFMvwEfLr3t5y&#10;C3AJtcC62tax+n1v/Qe7yVHD/Z6JHPcQPP8A1Hr3tKVg+t/9jx/X6X/2HtA4Oo1xXrw+Hr3tJ1w+&#10;tv8AEj6jj/Ejn2nKUcAjGf8AV59eAq6jr3tJ1Y/V9fz/ALG3JAt7QH4adbPXvaaqR9f8Pr/geOPb&#10;dCQVHnUdeXj1722SfX/Yf1/3j2jIoSvp1tuve4jjm/8AUW/23/I/el6a697hta5/pzYfXj/A+7Ak&#10;cOtivXvfA8Dn8fX/AHr2lIBai4Hz63173gP5v+D70STx6917373rr3Xvfvfuvde98h/X6f63Gkf1&#10;/wCNe/de6975KR9OPqf7Jubf4fj36tOHXuve+Vj/AIfX6c/0t9ffuvde992/3w+n+29+69173379&#10;17r3v3v3Xuve/e9inn+zr3Xvfvejnr3XvfX+H+H9f9j7uAFy3Xuve+X+t/rf4/T3osaUPl/s/wCf&#10;z6917317r17r3vv3dRgk0/1V8utde9+t7oaAVrjqyqW4de9v2G21ms9UR0uLx9TVyyGypDC7sb8c&#10;KoPtpp1XK5/1f6v59Gtjs19uEgjtYmkJ9AT/AKvz697Nx1R8MOxd/wCSpaeagkoqd5E880yOVhUm&#10;5LgC30/r7QXG4xwRlnYAEcBx8x+XD9n7OpP2H2g3vcJA1+y28ZyfNqfYK0+wnrg7pGpZ2CqPyTb/&#10;AG3u8j4y/BfYvVn2WTlxkeZz40s+XroQ4gHDMaSM3CkA/WxNrf63sBb3zLI6tFbtpFKUByft4YJ9&#10;D5EDrILlrkXYuVow9jEGmIoZHoXP2eSj7P2npG5zddNRRSrFJZwpA5Acsb2UX+n092pbS2hR4s0w&#10;pKcCPUP2wpP6SfQyrwNRtY/X/D3GF/eTSu1X/wAHH1B/wg14D06GNKDouu6N2y1lPULUtpcC+sto&#10;XQ1iGXUedIv9Pwfr7MHjsdIUMkZMaoQW0i5BKi1r/wBOb+w7cyxhCslDXyrStOtGlM9Ftr8t/lCR&#10;6TM7kor2uqIZCjM4H01D6X54/wBc++FZjf4lNClQhZY9Nx6fGxH5A5P0H+29l9vMsMgMY4k5IzQ8&#10;PMD+WPn1QccdPUGUbF0FZLTzeN2hZgFLatd7uputxybjkcjnj2LuExqww04iB0ArGiXI0hVDWA/p&#10;z+D794xYsv51p61/zdIZTkgft8h0U7fWYM1TPJOf3JElkldrMXJIRTcg2b6kgj/W/wAVzKgjQFiA&#10;FGkqouAPwTbnn/bjn6c+0K1Y0HE9FqgsaAZPQN00/nmfRqYO+tZZCy3POpbG44te/APHJ49pStq2&#10;RTGl3JdmddV2WMta1xewuOP9hz73JGrT14EADh58QRwrg9LglTjFOhh21QWpEmmssUiHwadShnsB&#10;JqiY2vqF/pzySPbSsUpUEcksCC1uf9pYG4N+R/vuXaivy6f+XSneenV21enSjAqpawub6hbkafr/&#10;AF/2HPuasciKW9LSW0lebFuGIVUsAPr+eb8e9OI5F0tUCoOPkDx/l9lOnVkXg2AOH/F9NQqgkymH&#10;mNlk9TqSRGzWT1SG5Nx/Q8/U349prdNN93g8lCytJJHT60IHNkS5bn/AD8/7D3VVWCdZI/hJzWnH&#10;0+z5EfaT0pioGxwPQkdc5NoNy4l5WSEy1JjaMF1JWSTSlwB9WLCxH1ufp7BSLKkUssCKXdYlMbWu&#10;wIUNa3+35H1/2/txYshjjj/q/wBXDozQdv8Aq/1f5ujX1OIBrop3YKjzEyKTpXSzFQ3+t9Pr/wAU&#10;9pV8fWZYAVLGMPq/yc/2wxK3Njx9bi9/949rdSxglBUDz8unSQB8ulMuSoMQ/wDk4R3XRadbMVYA&#10;MAoI5HFja1ufa+w21BopPK8g0Rx8soDLYHUp4sSQeLj6/j2ilv18R0iUUyK1qKYyPsI8s9NeIWfS&#10;oH+HHQd57dbqKh0K3eUnxLcaiRqS/IIA4uf6X5PPtRx4Q0YeOGMICCBJpF39ZITni4HJH++KEyiR&#10;tbHzqBXgKY/ydUFGap8uk9JuIVixvLJr0rokVTwrqNDyXW5trBUEf719E7l8cDTzQRq0IkW4VAAy&#10;nizjSfzzc/0/oPa2C4McnimhpXiceeOB8/zr6np4MynVxI6UeHri00EkjmoKsq67F9ak8rZtItps&#10;R9Bf6+wLzePNBN4ooXespnGsKhdiWFiyNa9z+eLc+xNbTF4xKSNLCoBNP9VPTj0ndmXuYZ/lT8uh&#10;txVetfGxlkVaSVSgcsAoseEYfgfUKf6j/H2ab469BSR1VNvvdcPqCiWgo5vQ7NzIJQGBAvdSP8fo&#10;OeFkUsu4E29qSIwQCRn0GaEHhUf4TQCoA5s5jj2q0aGE6pmwB6V86cT/AC8/TNHX83T+Z9troXZO&#10;X6b68roMj2Fn8fWQv9vIrpjIniaJZJwtwVDg+lv1gaVNwbHfYStcCMJpsCyi8aj+zpBHA4H1/wBf&#10;2OopLO0iEaP20oF4HHGuaeZ4YzQcOsfXikuZmlcly5JPGtT69aP2RpM1u/N12dyjVGRyWVq6nIZK&#10;pJM0klTVTGV3LgEjnhQV4Fufx7lhPFGAeSCWJ9P7dzaR7fQHk35+gt9b+wdvG5a2aUYGBT1p8Irx&#10;IwDwOT6U6Fuz7aSgDj/Uft4/5+jqfH7qqWvnpKKop3M8jgMzQu7gMA8iMAba7hgDqUWF7jknqnnS&#10;WTSrrZrtfghbA21evi/HPIF/6ewy25EL8x/PIqfh8gflw9ehMNsCD4fy/wCK/wBX8ujo5voKpxlI&#10;JZqGQCKNgGCKpu8bBIlBY6mDKCAt2uAxNx7cpIj43PNwB5EsttNjYkXHpOm3F7/X+vsvurnxdLCh&#10;FTQ544xw4itfKnD06WWqBHCgYH+r/V9vWbrHEx4TLtQtE8MhCxRmXxo1pJ/1ggubMUfSdR+pU3H0&#10;QObDzKDpBaRgocswF41Gg6X/AD+Bz9GH0+nsskfwZCFJAQcBQ8Sa5HAY9OIrniRPCgRAowB/q8ur&#10;ROoaamSjhWUxm5VpdcQAUBQSgILXsWDHkfS3PAHsRXQzx2fQ6jSoDKgPpNxYnn6/j2nOrTVCVJrW&#10;jHz/ANXH59PaBTGOnrfe2KjHZJWESO3jDxloRLEOWBOki1l9Nr8A/wBD7y1caLIpFm13spsDYqS1&#10;7XvYXvx+B9PdXKmJtWKU+eagD04nH2E8eno/i/Lrras9dJIgF0ZHcSyKZFTQhupII/pZgCf6kn8h&#10;IZOLytqWwYr6ZL6Df6cm1ibEHg/717pF2JUDh+Hj9lPPj/LpRGopX+XRhNvVgjL00zS6FmXWXBYN&#10;wZJbq5/SRcXsbNcfm5TFfR02YpnoclToSpexkQgM2nSpDHm9+f8ADj2abdf3G03qbht0pR0NQynK&#10;5r5fZQ/Kox0g3XarTdLKSwvoxNDMpVlIBBB+3APz4jpWvHLSwzNTeWWiroovuaJtFnjHJXQ4sq+p&#10;bFWHNiPp7AvcWArNu1RUM0mOla8FSdTAhuTDI30uL2v/AMT7zv8Aa33Jt+ctuWzvWEd9CKOhpRgK&#10;DWnnkZIzSppQHrnF7y+0d1yLetuNgjS7dMexqV8I/wC+3p5/wtwI9OgK3HgMdHVvUw04m87SGn0A&#10;JMkiDXpkHFtLJci9yRcgcj23Q1Kx6WDsw0PoCk2Y3toIH5H9P6e5qtSojamSx8/9kHhny9fn1jnc&#10;JqbyrUcf8I8/z/ydBPmdvT14kimpUhWOWH7qVhGWpwAJvuFke/pkYgNf82+lx7ckqTKnqFjq0owU&#10;i1l9IIP0I9szUi86ChNTx9OI8qZzjj516SCLSQeNeND+0/P5dIp9uLQVeqmIMSIZKummkBuPNqka&#10;Pg6tQYrfi30u17CE1O9ZUQUzRqFaRnqmblFpYLySsSRYWA+tvyPcb+6/Ng5X5Fu7xzSV0MaeRMjg&#10;qKeeBVuNf5dTd7C8lf1z9xrKyoTDC31En+kjIJB8iWYgUPHow/Q+14tz78xdLR1Ly0qT0lRCqWYx&#10;kSI7owLcgt+0LG34v+QE26txz1eSrZaGrZIsrUR4nDAuFjTDRSIksgjT9BldSD/UA/g88jd+3CW/&#10;umkmFdFT65zip40qfzpUVHXcTaNsSys44tIWgBNPI04fOgwOtjvrvZ9JtbbWKxZp4lnpIBWZRkjA&#10;MuVmTyOzH6nSDYXvbi3tSYB9KSjVaningiEgAYqSyKxdADzYfU/0+pHsDSoBItOJB/wHhSmPs6WT&#10;LSnr0qa67KeCXZSdJuBwTwCT/vHsctr0y6qZQbmackFyWCPK+pE0ni3JP+APHt1KSTtXgB5fIev5&#10;ZHA+fzDt41W6BreFW9PQzuRbxILjka4l4lcG972tY2JuL29v+46w04Zo5GbwhEZRc6NNiXZkIHJP&#10;N/wf9sZwHAZvOtPz4eR+Xy/MklBGgc1PnXpB7ex6VTGNoI4zKGkMnPrIBBRVe9jYH6fUj+lvbrTZ&#10;E/wLGtqYz1NRPIUCyK00cLomnygAnTcker6fQ+3YWZ7ggfD64wTU1FajP7Cf2dJLiMK5I8ukxlcL&#10;EucyZeNAKWkpoB6tUaiZXYB4rjm4AuBf8exj24ZUptYIIdYGeJrKt2QgleR6T9blf6/14N1qzKzi&#10;nxUIz6H04jhxqMemQ3fKA37eiR9nJSPWVNKpDeKZlkN21aUqNNpALgk25/DerkXIDnW5BmEQuqhn&#10;VwCDqRbFypJH5+p5+pNvZvARGtBUkDPpXh/qx9vRcIBWp/1fl0DdJtGKWqrJ2SnMeiSNNIL6wzBY&#10;iEJ5tewAPA+n1t7TNZXThWeL0HQjQmzal0D9JUEWJBtpH1/17e/PNrfw2OoEkE+R+YwSaHNT/gPS&#10;xYKnOf8AV/qz0K+3tpUMCRNKnMbOZ4roXdJDfSXWyj/C1wLj/Un2mazMPHpGlpT9xLrDswbWYhIq&#10;F35FyTxz7qIWkyxpj8hxGADQ488f5SrW2Xzx0KeL29TJrMPgh/ySAQtFH+uLylGkk4/r9LHi3H9A&#10;1S5iYRhVZm8hDJzaNYl9boGAAU3uf9f+o9uLAitUkD/Kf51/1efT6wAHA/1f5elFFgYZZNRh4gUx&#10;y6dTymVzpjlIBuV5HAHHI/p7T9XWus4eMgFhZoC9/ISplBIb6WYg8/1vb8e3NQKFTWg4mhxTB4cc&#10;Yx+RPSlIwRQ/8V/q4dK3FYVDDplUOQ3+TyIkYujyaEAe/wBGF7avpax9s0jVEi2laVCi+YeL6lEG&#10;v9dyzWv9CPrf6e2JZ41bso54VPD54oBQ+VD+3zd7Rwz0taChihF0QQpJKFEb21B3PjRiFJVT/j9b&#10;H+psIs1YgKsyhXkYLE9wy6S2vxtqubEi5v8Am1vbY8ZsscDOMH7cUzTH7erqrHj07Q4+IBo4hdQC&#10;ZlckqSBpDjVf6Xv6f9j9PbNPUStVKkj+d2llvGoOiSJzpSzD+yCT+Lgi1vp7qZAq1QaaDz8jxr/q&#10;PDp5VFcY6UdLj4jTmS2hAsFpA/rEicyqy/TUQBa3HNx+fcuaTSsbJJFJ5o00pKj2ZFiCyBiDcE/0&#10;P9Lf09piAXPpx/bn+Xr59OeGtevU0XDJJHLG0Ekis0TpcHykwyKPoQfrx9L/AOv741MqxUztLGqB&#10;kRhLZjGkhazA25KkKDyf9v70q6mFcj08/wBnl/q4dbC56y08TvUqkMrl45HR4+AzoLOpU8DULkXH&#10;F/8AH23ZOSGengRXljjjjRFXyFYHHKyH62vwNP0t/re7IjaiceZ4Z/1evr07HUHpyxYlp6iZmRJJ&#10;JZSWbSDKhJBTixJ+p1f1/wBf22OYmnjWB0ieRj5xIxRzIYtcCn68XZRe/vQB01Of+Lz075Z6eUEg&#10;hkaZHkSNR4WjAZRGJNMzc2sbK3HvFBI9PVxhPEQbysGb06PrHqHPKsCvBuVA97YBkz/q/wBXHrxy&#10;M9ZJkWemct5ARaNSo9Wr6SaTx+pSG5FgSfc2VZnlhZtAWSR52jHqAlBZRIpFgSFZip/qP6+6CgBH&#10;5V+XWsAdQ43iWKYJrZo41gR/0lksGMZHJsWUBh/Q+8q4+Cmed4KlGd1XQrlmZVIbSjaz9Dc3v/U/&#10;X3Ve80K4Hn+Yr/g4fIfKjWony6xyZOomigSohlTlvL4wFRmQACUAc6hfix/23IMinWxYWRpi0RLS&#10;HSBH9A6kCxtbSf8AXv7WotWVjWmfL5f7OOmZGqccOmSumvGQrFYxG+kRm7NIWIaIre/Nyf8AYW9u&#10;KpAqPG7IC7vMka6Cqolhp1A3ABPAHPJ/qfau31MxYD4aCtTWpr5cDw4n04cOmK1Y08ukvWyzKYGT&#10;WwIWNxIhGqxuJL/6og8n6ccfT3Jo6Z4gwLK6yKCXCBSETUPHc/05H+PFufatmRnGqopwFa+hrjh5&#10;/wA+qSHpjr6oyRXjUoyOfMrGw1sSLqGve4CsbH6H+nua8Fg5gljV5SnADAxlCLSqLWsBe5/1ve5Z&#10;GONJJyfLgeI/1f4em65qemihlS6fdpIIKZWRC55kZwwWN3H5Yjj8Dm9hz7Ts76FcjT51IBkstiQ2&#10;kgKw+hJ41fn/AF+WpyAVRjjJI4ft8/2f4RhSOIHS7xkRlbUqs0bFfCDdh6l8lwymxIAANj9D77g8&#10;5meLX+0GWVbnhoyxEWkLwbXH0/r7L4zp1MRU5z8xQn9vWyaCvTrXfbNT07gMshUxMguCC0dnLG9/&#10;wQLnj8/iytoYmaouYwhlCJGrRhW8iKQ1iOLckkg2H+v7XQsBEAvClT+f86/aKnyxgJpGouOgp3BK&#10;BE5eo8hpaicSMsreNYeCP2yfpwLW/PP159uqfcRLJIsTEL+3ZlvIln5dVbizEC4/oPdyoNKnpPUc&#10;Ceks0lJUPHAZUudMupXtE5ZDpjZ1+hUHg/1PvBKss5Z4o2sjSF08YXW9x6bj9Oq1gb/7D3tSgIVi&#10;M+da/b+zNfs6upHCvUqJo6dQspOpooyjGRv24/UFex+ttQNiPz7TmShdDI6mb7fQolQPcwKzK3jt&#10;bi2q63/wI597GhzoYAEGoxxx+3yyRT04YKlCDg9LjDVQaKEEwtVMZFjkZSEn06kZ2A9JuBZhzcDm&#10;/B9t9PTs876mkdkDRKeYwZUFkkYn8Wbn88H+t/acxMaAig4k4JofT5/y+fVycenSiqsnDDTAx+HV&#10;JaTxkkgxsdTrf+mpbj/XH0/C/po5mMPji8csiM100qT+3pAQqbABvr/UXv8Ag+3raBCaAVFRxr6+&#10;deJ9PQ09MIp3FPl/q/n0CG4svHElU9TVtIkIMQJAcDks5aNb8MoP15Fha97GRXioEaBx+yiPGz6r&#10;fpiAhe/4AI5t+AT+PZhIiqrNw86fnUjHEkH8606QxhWcsP8AVnpI7bqaOesVYCzVMk0UkKeNwjeR&#10;2WZ11/QarkEni3+I9gDuueqsYmFPK00s8IJkaNo0Ed4wGH+rK2Jvwf8AY+yi7lDyfp1Gih8iKkj1&#10;rwB/y+XQu22P8Q+X+Ho8PXePpYaZJrTxq0EMhBT/ADzrfW7gflfwLfTgfj2Cm3I5jld2ZKrhqXXC&#10;0IgU0s6+aGSt/wAlJmjY+tDrsx/F7/T2XXDhgqoQNRrU+i1rTyrQfnSnmehE3aqJXj/k/wCK6HHI&#10;ui0+Ho43iH31SrBZY2ZJPAPurKw/SwKgi/8Aj7Lj2VAuf3nsDB6H8a545Jkcaw/8K1ZAC3J5Eai1&#10;x6Sfay0Zra0nuBQnRSo492Kft4/PiehHtemOF2+XSspB46d2JH0Av9ByLD6f4+wf39U1GQyc08kR&#10;BWqJI4KFQ3hpaiIn8cesD68n/H2qtAqU0nVQeufMn8/P5dH1qtCNOadT4wFQAfQf7D2F0WOqYJ58&#10;gfFdZWVVJYKrS6glv6i+nn/XPJ+q950dRHwFMn8/8Pl0YVFKdc/as27j6SGOaeVWnavhZCOGEc8Z&#10;LKpU8D0m30/s3+l/aO5m1EKMAGv5GnD7fz8s9JJ5MhR5Z697V2RgpqSiopIoqeNYFVfIoNo1aRre&#10;Fbk2OoWBHFj/ALBlQWOSaEVI/wAp4dJQST1xU3J/1/aDy0cLUkVUrA2kaOaQKTGZyLDVGORzdrkf&#10;Sx/r7V26uXYLwpX8uOf8HE5FRWnT6VY+nXL2B+6aZa6GZZEMYZ0d3WNdQLLd3D3uCJfr+bH2Jduk&#10;8KlTU+lfyH8gPzHTzRkLQ9e9lH7KwzUUgkKKXll9CAlwDcu9wf6kgWP+Fvr7H+13GtQQfQE/4D9v&#10;+WoI8uiPc4dSVH+r/UOvey1Z6htKIQEdVjYKALBgshLH6c3X6j68f6/saWkwAJ4f5OH5/wCDHDqP&#10;txtagrTh/g+35fl172A+58YI5jUQg8OwHpsQL3N/6fkfX2NNmvXt2pWg888fL8/9XHqBfcLlZNyt&#10;GaEUkjqVPr8q9e9oOqpY5BrAWx4cG5KMDY8n8/19yHG4uI9SnP8Aq/l6V6xbu7ZwzQPh1Jx5/Z+3&#10;+fXvaeyVAUH0+pvwLjngH3QkU7vLomljDCjde9oesoSXayn+p/wPvZYKONei6WIqeve2w0BAF/zf&#10;jj6fj6e/GRRxPTRQjy6977SiJP0+pN/96vYe/eInr14Ka8Ove3OHGkj9IP0P4tY8+2zOPTpwJ172&#10;4xY8C1wP9h9Bxb2yWZmqenVhNeFOve54pSLCwAFj9Pp/T/fD3oUFa8fP/Vj/AIr5dPrEFHqeve5U&#10;EBFr2B55PPB/4n+ntLI6a9Yzw/aD/g6vTPXvb1EFRbC30Bv9Lm3+Pth3ZzU9W6977Y35/r9OOf8A&#10;Wt7p17r3vG5tx+Tx+eB9b8e99e697ilvV9Pofx/h+PdgMde697kxm6gX/pzzcD/X91PHr3Xvfbcc&#10;cj/Y3+n+H59669173Hv9SbDgf4+9069173h+p/I/5Hf8e7HqvXvfaG31+tr2tfgfX2ucVIHWpPI9&#10;e9ykb1/644/xH4+ntdBXHr/lof5dMS/AP9X+rh173kvxzf6t9eQB/S3sQW+CpHqOkz8Qeve3SM3Q&#10;f4C972ufp9fZp1tfLr3uFMbFrf48j/Wt+fZdcDHcONP8Of8AJ0ugyBX1697jyC6EC/I/Nuebeyph&#10;SUmvD/Lk/wCD/i+jKIEE54V/1DPy/wCL8ve01MPU3+ubc/i9re/J/h/1f6vt6u3XvbBkF9P0+n0/&#10;w/1vezTUadILsAP2+f8Ag8q/P/MOve0pL+rn+p/4p70eitvi6975w/j/AIn/AB9up1Xz697VGMPK&#10;/wCuB9eOTb2phw3Vz5de9iHSn9kG/IVQOSf7P159msdNA+0/4em+P8+ve2/Jglb/AE4t/wBI8/6/&#10;9PepQDGcVp1V+HXvaFm9MlyDwTcEf43/AOJ9lz57R5fz6aB7Sq9e9vmIb95D9OQT/Xhvqfe4BSSg&#10;6ppIwPl172OVGdVPEfyY4z/rWQexCWDRr/q86/7HSCfFB8z/ALP+X/L173L9qFNVFOkx49e9+/wP&#10;9fr9bf7b3vrXXvfH3rqvXvfX4/2H++HvXXuve+JFubXtzb+huCLE+9k0yOvde99/jj/Y8nni3196&#10;1VWvXuve/wD/0dJv+In+pPPIB/p9OT7CbwhyC3QzrXiet/j3hkrgT6W5+v8ArH/D22IpFrUcOHTq&#10;SkVDfl9n8uve471v1tIeOeeCD/xHv2l1PcP9X+rj6dbE4PEU/Pr3uM1aeVJP4uCbD/Hn3YKWGM/Z&#10;05qxXr3vEay/Jt+Lf7b3bwz6da1j1697xPWcfX6jn/D/AGI96EZqaCv+XrRbr3uO9Wfy3+v/AE93&#10;WNmoKZPD9nVdZ8uPXveE1fIuSf8Affn3bwn6r4gpq8uve8LVX5/178/n/G/u3hZp/l/zDrXiCla9&#10;e94DVc/U/W/++v8A8U928Ief+z1QyqOve8TVNxxwPofp/vdrf7f3dUUUrnprx2697jvUEf73xY/7&#10;Hn/iPbign4fz6q0pNPl173GeoNj/AF4vY3/3n3bRkHppmLZ8+ve4fluT9T/S3+J+nt4Lp/PqpIHn&#10;173MjlHpAP8At/8AHi3+Hva1rXpvUa/6v9X+ry697e6OTi1x9RYD+gFif9fn2qjoGU/6vPqslNan&#10;5de9qyhe+mw+lh9BY2Fib8f09nFuQVap9P8AL0nJAJBPXvb0p9RsOLf7Cw/p+PakcOm+ve5Cnj/k&#10;X/Ee6givTCsA9Twz173z926ezU+nXvfve+t9e9+9+69173737r3Xvfvx7917r3vG9vpe35v/AFF/&#10;p/X/AHj37r3XveFr3A5uQf8AXAtxa/49+691723VS6gP6f6/P1/Ht6E0PT0Joeve2OY2DG1iLixt&#10;/wAT/X2sXJFOjSE1AHXvbXIx5sTb6W/437Wx1oB6n/V/q/ydGcPw/n173H12/H5IP+t/h7U0IHDp&#10;cGOkde9yYW54/P092zx6upocde9v1HKfTz/t7f7z7txFOlaNUde9v8UrG39fza5J4vyDx/X8e6mo&#10;UqRUHy6VxylQaZ/wDj1728UcpDC4tytiOfzc3v8A4n2/EoYAcAP9Q6X27FiCMD/Zx172rKWeRedR&#10;sbcf4EWIJJ+p9rSwABXy/wBX7B/q+R5DIAoJzTr3t2FpIb8XFjbkfq/r7LbhjMTHIMZH+z0odtYP&#10;XvbHPExkFgRz/sL/AOJ/2/HsM3lsQ5dDgHz404f6vt4dFM6kNq8j173PijJQX+v0/wB9b2XBWDcP&#10;P/V/l6bU0IPp17250sKNddNuPxwb/wCN/wDbezW1iLsAaD1/1HPRhAHcd3Gvp1725LTAC5A/1/6f&#10;gWt/sfYmtLbtyMD9h/1fZ0YKgA697z06hGJNgLXYWvyOSOfr/vrexnsdmruCwx5f4eHRla0FCRgd&#10;e956oq4H54I+nIsOPr/ibHn2LjZuFBBpmtR/q+XH06VyurADh/q/2Py697TdZTq12NgbXP8Aif8A&#10;E8eyqe2ocjI/wf6vz4dIZlUgkeXXvaLyy6QwQcACx/rx/t/ZFcChz0H72tBqOc/8X172hasG5P1u&#10;ePxyR/T2XyFQNPoP8tP9joO3K4r6de9p2dCxYW/21uDbgE+y6eQVop6Kphnr3uB4HJ/4rz78K+fT&#10;FD1729Y7Ey1MiBUuSQLAfQ/6/sxtbUyHArX/AFf5v9XGgH4jw/2OvezQdT9UZDcVfSxx0byKzrc6&#10;CRYj/D6Cx5/31hXt21GR60rTP2fnTj+WOPT4GldTmv8ALrokAEk2A+p93EdL9Mwbfx9Ov2qfcEIz&#10;sFuoewPB4NwR9fyP9f3IFjapDpL8Aa5pwpmtMft8/kKdMtF4rah3D+Yx+zz/AJU8qdIfc+56fGwu&#10;glVTpNzfn+lx/t/Z29s7UKJHeNQgJ5CAcXF7X/p/re1F1uMCf2B1ORkZofs8gft8vUno0htxoFal&#10;qA/b8/8AizTorG899IjTKsp12AAZz+qxte35Jtxe/sdMNhzFEmkAWFifp+Ljj2G57lCzDJLfaeOD&#10;kUp+VPPzODy3iIAVa0/b+3h69FF3hu1Z6iQM5cAhkUqrAkH8X4vYi5v/ALb2sYaG/wCpVOk6SPob&#10;D8c/j2SyzqjUTJpxFONKevrxr5fb0Z6Yxj0+z0oegkq82FB0vIqyDyIbFluT+olRYEf4fn6e3vHx&#10;lHC6fSbFTxe54PP+PtlyhVTgNkEcRj0+XpTHz6rpAWnQf7sqxLSyP5DrFw91c3CesXUf0P1P+344&#10;9izgVAC3t+kDTb/Dn/eL8eyy6GpwFFM1qKeWP5k+n5+hXfqijVgChJ/1f7Hl1XP3jUMsNU2skess&#10;+sg+tuATYHkhTrHN/wAAexEpLKoI+htY2ubEfn/G3vTKwA1cQM5zX8uPn8uov31NcBJpgnjnz/z/&#10;AG04+XVXe9ZDWZCeFraldgsbOUi/WzKQXsNJJUsx5HtR0k6qygXufTe3F72+h9l0sMsiM54LmhJB&#10;xn8/8o+XURX88kbHT/P/AAmhyePp5V+YBbowfngkuEsVWRwuhyyOGKKZBYEta9/6ckA2ssKKYMAS&#10;OeL6rGw5H/E+wxuFqaa1zxpSvHFccfKo/Z07a3DSxhZMFhXHn9hyaE0qK+dCfPoo28MT9nUMsTKY&#10;XIuwHqWRRqj1Ob3PBAN7ce3C5+pAP9f8CR/T/jfsjIFaD16UEDVRf8/+D/J/PpHxoFW+pkvGrEFQ&#10;OAwPquTyLHgD8G3PvJEvIfn0n8qbm4IsD9Li/wBfaa5cFDAclgfMYoQakZ4+mK1446V2cDu5HDB8&#10;xx8ifXgPt8usdZUlV406Da+khgbA3A+nBt9D/gLfT3Oswtxe/H4/1jx7Kz4VDU0p/qGelskUABBN&#10;GHEZPzXP5V6TwneSZipFtWpTa1wfqGH+w5A4/wBf3wdbcWtawt9PpwR7bD6jWta5/b/n6SV/n0+0&#10;cgBU2utyAoCkG5uBpBP0P+w+n194vduvfLp5/wA4HkbUt/TfSdRBP0IA02sQLEn+p5Hvi/0ub8f0&#10;9+6959TKJgWCKULk6CzsF0lUs3Kk35v+RxwR7xkkXt/T6ccAjk/737ZFDJQ+v+r/ACfLpMCDNn1/&#10;4r+dKeVflwUccSNTrdlszEhhqId1NlWwNvxcaja1/wCtvfNLEWtYcAXN7W/Ht2hBqD/q/wBX5dLI&#10;3McgceR/l0w14PrJKu9mkOgOo9djqUAA2P8Aa/r9PfJgqr9bm5sx+vAJ/wBhx+ffl8R3oBTHAfMg&#10;faTUcM4+zp2a4eUU4A8R5eX58R6n0+fUSnBVjK2oR6hYkkhdLFQzte3H4A+o5vc8JnN0oliLkcfR&#10;f8LrpIIt+fpf2I+XroR3Bt14kE/mDUEGvkCTQeYrQ56De6xyMjInnxx65/y/yPr0Y3qPcc+IysEi&#10;MoMU0bSESaQ6hgdWo/XSPwf6W9gFuzE3jmbQB+q3FjbkC9/x/QW9yXY3A8RI4+AArxI1YJ+dc5JI&#10;qeFcHoCXVs0rsrmrA0FD/k4V/P8An1sF/FHtfzQ4yOSsD6zGjC6A6kRR6AgAF7FSf9a5JPsru6qO&#10;SnckqSBwRYWJPJNzyf8AY/j2K7K5SYsIxQjj9nD/ADnj+3oPyx0JBGf9Xl5fz6vY6ozFPkaKArIl&#10;pArxnW2oWOlU9J0g/T6fn2HYrWjkt9LNb8883Nx/j7PI5NWSanoudKGjZp/q/wBX29GFfFpPBcC+&#10;uO/p4sSukAN/hxz7fqetV0tqH00g30kH8Fbe3dYfINCKVp5AHhT5gH/Zp01ozn/PjpH1uJaGXUI2&#10;NyW02uJP6qSbkc/Tn2m8vGsgLAals1zfkE/QD8W+vusoU1LYwKf4P5460wA88/8AF/7H+x0uttzy&#10;RBUJs2pQLD06V/PANj/rj6+wtyePUOxChieeR9Px9Rx/rH2XTAsK+nl5ef8AqPShGqAPToa8TkWZ&#10;FXWR/iDe/wCSCG/w9pOegAvYEA/7AG31B/33HHuhkbw6EZ4D/Z6dD46VcFZqIu1yLE/4X+hB/H/I&#10;/bXLTMt9ViRb6fW31BH4/wB597iWM00jFCPL5Yrx/wBX5dXHDHTgs9/pcX55ta/9D7c8XFaT6E3s&#10;TY2HN78n/eR9fenjClSMfLH/ABfTci4r0318t4yL2tcDgnnji30/1j9PYqYStWB4/pwFNj+LfU/7&#10;D24QzUzQLn7fl9nCvr+ylQoYaTg1/l69BHuTHtUxTgqSG1qfr9W+gJF/z/gf979mj67rfLLDqb/U&#10;aBf63+g02/31vZFuoxoiArjUc1pThxAIGa+eaUySDG0jJYkcKfPy4/6uH+DqsT5UYMR4HJkR8mOo&#10;1NoXSASDqZ73vYcAf1vb+h5NpAtRRHhgEHDC9wBY/wC3/r7hzmBx47KTQsx4YpUn5ZpQ4+VeAzLP&#10;LH6bEsOJp/Kn+r8+tMz5iusHYGRUIBpmkY6H8iBy6keqP6Hk/wDFfz7eMpTeSMstj6VuLDk82JN/&#10;9Ye020XRimETCgJPmcYyAKUzkj50waZOt1s106xwNfyrXH88f4OgA6+3B9pXU8hY3RhYklb6XF9I&#10;ItcfUgX+t+L+w0ydIQ7WBPFzxwL3awv/ALx/X3IVjcIE01CmtK/sBJx8h8hQ19Oo7urR1o1Meuaf&#10;bXz/AJeterPuqd6mSmpi7i7AEJqVpr2EaR6YyoN9V2vcj8W/KUqaYoQxF+bG39Cfpz/sPZpHKkq6&#10;0r/xf+Tj/gI6SIxVivD/AFf6v8HRxdtbjirFam8yLIVZlMmoAyQpxIVS176ibfkcce26amDEm1v6&#10;WHPH+39+K16fV6DoSMXn5KZYk8mvUVJLMoB1f2rHQOTb/fWtHFLfi31II+hB4seR/hf3Ri6iqH/i&#10;un4ZP1BXp5k3AoXUW1MilJFOtWQ+QNFpU2/Nrm9ha34t7kCJoQLcg8EcD/efaC4T9MlsBeH8vL/i&#10;/wDJ0bW0oJER8+Hy/wBXyr01pk48tOSz6ZyxdyQzKzC5VlAuOAP6fnn+nvKjFyq3sB+Lc2/rbj/H&#10;2XvMYgWpWv8Aq/Z0YxnuJPn/AKv9X5dYajHQRJLLdlJS7t5FGqThggc3F/p9PpccfQ+5xx8c8TGR&#10;BqKta4+lhf6/6/tnxW1Ag4qK/wDFeePX0x0PNgmCXChaBcfZ6cB8qU/4voMJt+VmEy8FNR1cixCV&#10;T4w91bVLpJcNqP0HJ4/1+b+wB7J25FLTysE50sSFsBqtf/Y8/wCt7VxzOjEA4+f8j5U+YNfkesiu&#10;W2WS2UJ5j0+f8qfPq3b4jdoVNWlHFLLcOUVNRYsEMhQqPpxb1A6fpx/SxLMtiWpq5zb0h/8ABQzH&#10;/afwT9Pp7M45U7S3EjPnTyNP8n+x0Oo4loCvD/UOricJmErMahU8lDa/rIVSedY+tvqefY29bN4j&#10;HGwuDbTxexPI4H+392LqJ/EHwHiPT5j/ADGv5dN3MXZUCnr/AKv2f8V0VT5B07VWKqZoiEmiV2JB&#10;CalHBQyHn/AG39BzexNVQRB6MBh9UFjb8FfwPdJSJCSDgeVCPyH7PPoPsNMhrUUP+qnVOm6ck9Fu&#10;Ysmq61LGRfKpv45rgyHj68W4sD/tvYVb6pVMTsRyPqbfW1/pcH8e0qVVs5P+o9G1q1H+fD/L/k6P&#10;V8ecw7mGJJAUYKVTUbqZFW+oqRb1Amxtx+PZd5G01xQ8evixU/X68cW/pb2/KdCnSQTQ+v5548Oj&#10;tcYHVhNOokxiSaePGL3UgCxuvPI/xB9r/D0wens+km5AJBItxbj+ntGzMRU+vyx/L/V59bYkLWnQ&#10;P7qr/BWAxF1UR+oXsSxJuASR6vyBc/7C/uLuKmCU+kC/p/HA5JIFv9jxb25A3Bf2jrSsCtD1P2VX&#10;moq2kZ+SxIuoJGkAatZsfx9CD7DaDDmoqNQQkB1PI+vB4bi1/aiR9KaT5/6q9PRyEYb/AC+v/F9D&#10;dNuBaSms7qp8Tcgn8kcrzexuPaC7L22tdQvCYg+lT9BexH6uf8faGWPXQg/b07KNS44dL3rrPqWJ&#10;dyPKRa5sSG/R6T/T3VT3R1t9jPPUU8ZCu7kqU4A+pIFuOfaGZD4dStaeX+rj/PoN39gJELKK0/1f&#10;y/1fIfoZVmjVwRyBe3+tf2SfcGKkoQxItzb6AA6iSLf7D+nsqNQ5WnDz+z5f6v8AOCLyAxNSmOsv&#10;tCTVQVXjY2IXgG3qJ4+h/wBtf2wak9EDk6iD5de9puokZiePpe1zwD9fqf8AffX2y7EnSOJ8v8v+&#10;x+dekUhqePXvcI/VrcX/ABb+otf/AF/z7rn16Zr173HklIuAR9OCOT/tvb0aIw7q162KefXvcczM&#10;ONVrm31/wv8AX2/oStadbx173iMnAv8Ake1US0yTx62D1734SW/P+It+Lc/Uf8R7dp1uvXvfHzAm&#10;w/wP++/4j2kYFTnqueve8odbckf7x9f9j71XrdR173wMlvpz/T6i1/p9feq9ar173jLn6/4fT6/n&#10;8+3YSdWeHXs9e9wpXB55P9b/AJH59rIz3fy68eve22UE/j/Y+3z023XvbTPGWJt/rW/P+HtojpO6&#10;4697bJIyVP8ArH/X5PtNcJVQw4/5P9X+bzHSWRcV697bSCCfxyRYHj2Rz5cn9nRZMpDfb173j5v9&#10;b2uPZfcNSOnr0yeHXveJ734B/wCRcey8sB1Tr3vwBBvx/vPtMadW697n04Itwfr+P9a3uykevTq9&#10;e9qWkFyPxza/9P8AG/8AvPtXDOVrWh+XkR08OPXvazxcPN7X4H1uDYG/sye5LKKHGfTzxn506u7L&#10;pyaU697E7D+kL/r/APEfT8+92slZQTwP2Ux0VTntr5U+XXvb5kB6FI/p9f8AXFybf6309mkmTnom&#10;f4jXr3tJVgPJAuDa/P5A/wAf68+08lDSppT/AC9eU17eve0lXj9X9fqD/h/rD2XsSHBOevatBDen&#10;XvaUqxy1/wDWv/h/re0THtPn5/mePViaivr172mqoeoj63/3j82H+29titdXXlx3de9tUl7g/wCF&#10;uL34/HtG/wARPzP+HrbevXvcR/dV6a697iPcE/4/71+Pfn1ae3r3XveI/Q2P4/1/969p2VlNGFOr&#10;de94W+v+9/4H6e69e69769+6917339fpz/tvx9ffgK9e69752NgDzz9PyLi45/Hv3Xuve+wPoeP8&#10;SP8AA/ge/de6975+/de69797917r3v3v3Xuve/e/de6979/j73Ty8+vde9+/3k+/AVNOvde9+/43&#10;+R/xHvbH8OMde69797r17r3v3v3Xuve5dJRVNbKkVPE8juwQBVLck24A968UR5Bof9VP59KrW1lu&#10;ZAsQqSaAUrk4H+Hr3s/PSfw3q9wxUG4d9S1NDj59E1NgqGPzZrJK3qRdBukCNwPJJyP6eym7vFiX&#10;U7Uxw+Xr8uP+odTfyp7VvcKt1vB0g8EHE/b/AA/Mde92xdU/FfD0a0dLBtmk21ijFG4gpIxNk6oq&#10;ODX5NwXLEcnTpF+LcXAT3HmFQpMZ4enpQefnnyHpx6njauW7Hb4xHaxLEoH4RmnzPE/z6bazJwUs&#10;bNqVmHFrj6/T3Y1sDqrEbcpVpMVi4KcExoHWMaxZNQYkgkkkm5t/Xnj2A77eGkNXct8hSn+QY/ae&#10;NM9CiOKOEUXoJ9w7reTl5hFHGrsELFA/q0kWv+PqObezE4DaRDQqY0SNTodQmkg6SfQotaxH0/P+&#10;39hm6vml4Gg+3/D616szA8OgU3DvCGGOoIYzTldcbs1wQGCjUSD/AFuT+D/gB7GLb+GiRKdIYwWi&#10;UxOGIDBxZmKk/nn6+yO6u0T+0NNWfPh8+myw4noDtzZisqXrZJXOh28qOhUo0fKqlxwbWvb8/wC8&#10;e189C8EccUcQ0sWd9P0Zrki5PJtcr/vfsgluPHcuxp6D06bLVPSIoquDVLJJOXkj0IHkHqC8AXB+&#10;gIAP1tf6c398qXHLq9Q1WJdQSC5KsB9bciw/A+v597iOpqgYH5Dgf8vD19Oqn4T1gzuckip2s6pJ&#10;KFhOnUyaXFz9fobG51Hj/exAxS+OCMIG/ZVnbXww1E2Cn6DgXt+OfbiUOp68SB+z1/bTovdlNT5Y&#10;Ff8AV+z/AFHot29pDNXIkxjvP/mxG5KMosG1KLG9x+q9j9PcyaVDp1a30IXPDj+zqB1rxYn+p591&#10;mbwkbRQEmlajjUVHGtQPIcK+XlQKqVK4r9ny6asFj5qidNYiWFivoVdbNAWPjcow02+vqP8AQk/0&#10;9p+qVDJJMWbVIQADYWGuygcC3+vb/b/X3SFSE0gcB8z5VJyT+zpRGDTA/wBVOhSpJZQsNOFTxx6+&#10;bqPUoIIAUC4/NvzyePoO4IZdN7elXPq+nK2sGNrX5+nu7MoNK56sSK08+o9bU0+oEm5aNQU4YBZL&#10;3IS4NuBz9Px7yN+3b/UOhLHg2N7H6Xtb/iD78M/l14dRkvUhr8TQyqEUErrGm6katIN/oTx9R7Ys&#10;21sdXIEsslNKGmTSG1/qYxg8n6X55+lre7ULANUkgjGTxxmnClfLB8646VQEkip4H8+ltswf7+DE&#10;65EHinjZY3smmnQjQrnhTf6f7EkHjgFNt4pJI5llAMillDMAj61ewa5tx+SbH+n1497uSycK0rT1&#10;/L/V/gz0dEAYB49G53TnSklM8TBY2jWQohLKItF/0Dn/AAXkW9qyixNKiNO8V5VkWyqp4NtLcjj6&#10;f739P6I5Z5ywRT2mta+fD8/UelP56Py6R9Zl5XYQiQBXiBikOn0gaigZGt/Uc/Xj+o9rCnSJIRJy&#10;ALLGrkFuCSGJ+l78E2+ntFqjDhWFKcSPma/bT5V/z9JCCrYx9nSCrzXTSyxwyBjK3kluCoIWHxFA&#10;RyLix4/wPvHVszRO6SMGZ73Khrh1ZgD/AIm1v8fp7bZ1MgXTgCnoOP8AmPpj069GaShSOp+HpxE6&#10;pIusKGYWLBw6KouQCfo3PBtbn2h8hJPkqiCnpImZvIIWIS+sjgszAW+vItz+CPyTGFRAGYip4inz&#10;/CASTjHy9DxAUEiNSx4cf9X+r8+hAoVpcXRy1VfVxwwmESuZpVTwBFsJC9xwRqvc3+p/ofYzdd9H&#10;U/njz+6acM7SytDREB5JALKHbn6W+hP1F/zY+zvbkuL9h4Z0wooNSKCpyB5Z9RwHA+Y6A3MvN0Fn&#10;GI7Q6pacPT7fT/VTqov+YD/NIwfTWErut+p61M72BXxinAx1Qs0WOUMyTTTtHq0AFXW4IbUF0m3I&#10;NHHTwGAUsUSpTppWKNRYoqjkaFt6RYn9P9b3+nsTRXMO0Kq2tFKr5cPTifPIB7hTGmlCeobeC63O&#10;c3E3czGp+XpQnApgD59ase48T2H3fuzKb239kchm81nMk9RV1tcZHnUuTMka2uFjS58Q03uTfgj3&#10;hkYxFigY3UszvGWcGxBYNH+BySf9uf6JZd2jlGmRhUYADADj6N5nFBj+jXzOLXZGNCwp9n+Wo/y9&#10;Djsf451hEMwo5FWSSNPLNEWK6Ywzq4Gq3LeptVgbhrc2g1lXogmH0JRr+oNY8orAryLXv6r2t+Rf&#10;2Hrm4NwwJOBw/kSDx9PKla5ocdC7brBYyKjA/Z0fXqHqGl2/kqV4oAJPMvld10IWuZPJTwyBQGfh&#10;Tcav6enkhyuUNHWOYyI0XSXX18km1hq+uokkgD6f7H2hS5d2AkJIzTgOFfnilBQk1/KlBJ9MJE+3&#10;5dWS5Dq3H5zbUavTLNVyoCpUo7PqjR/TpVdIt6WNhYnjkEkUMTlo62n8fkQtpHPGlh/tJHH9LXH9&#10;fqfe5U0kTAEg/t/Opr+YOajA6I57XwX1gef+r5/z6rw7C6yrNuZqR4I2p46d/wBqBoiCjq/7SppF&#10;rcMpHKj+o9s+agDxuYw93QyqdXKsrc+lub8AHm/HI+p9oriMlqADtqOGCGGMiopxpQEd2D5dL7Zq&#10;gA+XRi+j9xui0Qr6gcyUkUsbMGlXwyaXRmIBLlG1HW31A5+ntA4+cQZFksBHI6zRrcaDHJcaVP8A&#10;QONJ/PttAdNXNDw861xT9oJI9afZ0YMvZrH+r/Vx6N/vDHDJbYhqKZZJ5KaOSllqVRfIjU4u8rxL&#10;clvHoew4Fx9Rf2tpi0sDzFVukarEQC1wzjyADkj6AX/1v9f3Qqp7D5/7NP8AD00p0tXoveLlTG5S&#10;mhilk/cnkeqDvGgCaBImovpQliL88jkA8ke03Ut5BpkTQWINgo8f4+vN/ra1vrx9ObaNsYwWiPaP&#10;Wur/AFUqfQUIrwq9qWvb0M2EySeSIMySzNdNQIQGwu5QXAC8+M/2iTf/AFkzWxrCCSrLZmYKy8+g&#10;2vptbm9jx+Pz9ffmLMoeoxxIPAU88/nx86DOOlCMWB1dC5t2oNXK9Kp8wkRebsqM8jFhHEyAkWI9&#10;LD8AH6e2yop6DK082Mro4zDUelL3cISPS6G4IP1+n9OP6ez3ZN2vtovo9126QrNFRgwwSR5HBBH2&#10;+TZxU9Ee/wCw7dv+2TbVukQmt50KuredfMHyI4qRQg0PTTubC1UES1MSSaEdkqYSoU2JFypOlQws&#10;h+l+ORew9gNuTbtTtmuWkZWkgkbyUdUP0yIzD9sgXAdf7Qv/AIjg+8+fbT3AtOctnFwdMV3AAJ46&#10;8DTEgqQdDZp6HByB1zD92/bC89vOYjA2qSymq9vLTiuaox4a04EcCKN54B+rX76WudqryUcivELw&#10;qmtIAdcvkJF1BCg2vY8kWIPv1DLG8Fm/Uz+k/lbgatX+P49yezrNQNQ1AqKYwSf2Yr8vyHUNyQPH&#10;KGQ4A4U/ZTz+fQCbwx2Toss89KpENPSMsup2InUtoTxsdPDX1fn639ws/kpcRgM9kIG0VdXEmExd&#10;mGo1NYQJnRfyAtrg/wCw94L/AHq+cA19Dy5CarbrrenAyPw8/wAKD0wWzjrpZ9yvkKODaH5ruU/V&#10;vJCFJ8oIT/z9Jx+zqzT+XN1WmVnxm5chCGUVk+Sn8iFmTH4lj4FkZgCDJVuPUDyIyP6n2V/VPk8n&#10;TaYHSko6+DGRToxWCIxU51GEcDmS+oav7XH15wNnZVDazkgtQ8Tnz/yfZ8qddHVURx5889XmqFii&#10;b6a2VpCLeogngk/63H09jLgBUNTRiBtTytI1QNB9Zpl0FiP6H6Di/F/ZQqDWAamnCh4as4+dK+i/&#10;5Sy4YVz5cPz6Ysi0SlzJpQDSFJ/xN+T/AEBsf949mP68gLUZqqqn8kCxteMB/uEGoMJFf1G5J4+n&#10;P0P9X3QrIVjajVp5U8hQjA8hUUoBmnQU3CQCTSDnovXZVagkipYZAs0rxurlV8b8MWXUfxpLC9yT&#10;wCLAe2DdUlZC9S0dQJo2apVfKLa1J9AfTYXte9/97HtecgAKceQ9B6etaf8AF9agowBPTls5KOWK&#10;AyQrDN4qZ3ZGBAmZB5SCSbWJ4H9b8D2scVSyGj2rTsGs1HFLOFLFkeWZ3dgr/wBFAuD9QR+SPai1&#10;jBZyc+f5UAp+ZJp51zwBHSG6Iq32/wAug13Xkkiqd11UZQSR1clNTtJpEbeGJSrXW11B5J/HIv7M&#10;DCI6XHRSep1aPlgALBE1h2NrAkDnj6m359mSYfTw0+X24pg5pX14CtTToLXB1S06IDlzNl85UREg&#10;SSVS8hhpcCY6rRyXutvoLc/T0/hLVlfI0KykO0gbyKW1GQxvJYleCSRcgkD8fm59mEYaQ6a0BxQU&#10;A/OpHy4+vl16KKpx0rsZg6KhqXgjEIjELJI/LhZoorIBHHwA4BKgW/pa9iEdX1LyTCH7l3UXeQXC&#10;6RYNCdRAuQbrYH8H6+1KhUjLkUPl5/b5mgIz5+mOjGNABw/1f5uhMxNAixpItLGoJ0a+AW1ErN6W&#10;5J+nJ/rcX4HttrfKsoeScKIEWU6gGbyK9mZXN7EqV/xsDz7TxtUHHxH14ihwR50zTyFfn08KUpTp&#10;XUEdMYVihptXkZ4YwoCrGj2cKqkf6pPUf6kf7GDUOvgp3LRsdBco1h6nYoSCLHkWP1+hBH19uxhm&#10;cjPVlBY06cIEMU9UipJGGkCq6C50ookGu4INjcHi9wb+2CeaIzK84dFEPmc3MmhkOkesWJVhq+v+&#10;sPp7baR3pHGKUOBSh/Z8v9n7HKknSo6WtDQNDTyFZI53lk8QNwFkjlXW3p+mq+k/S4/3uNO9O3i0&#10;TeNv8yokBFlaJvCym9jb6MPz/j+PRxtXhWmf558vz/zdXVP29TYzUJ5vJFrQ3lJjIuz+RQ6MDYi/&#10;9k/7H/Xb9ckcMsaOjNZQW0qUElxHGzj83uP9jb36YgkEV9fQ0z5dOdOtPFG86ySoyr9NOom6n911&#10;ST6Agjgf0/HuJNKzBljlAkdhH9P3IybaijqP0lgLf6/559sBacR0+iUFT08QxKCryRFo1Xycf5uQ&#10;C5UOrH9QUkn3iqTPPEka6iYkEvjYHUw1aiAV5uLEkW5W3+t78AFOPPFf9X+qvVq0OOs9N4IZXkcL&#10;aWTQXRgqKbaTcfSxuAD+Df8A2GfyegoryRkl9cQK+MK6FgrhuNQJsLf05+vvWkatRA+3z/4rrQIJ&#10;6waSGBZUdRpKOQ2oujBS66b+kgc3/rx7Y5HZHnj+7pqijVHCwMlmUMSUW/0+vFzzzY/j3cnHAhjT&#10;P+H/AFcOnVHnTp+hjR0glFJPBVNIpaYSagxUC5I/wte3+x9xqySOZY6kLG5SNYFSMAKsviGiKf6W&#10;A9Nj+P8AH3VAVJU+tfy6cGMdTaVHiZ4LyJd2mZpDdmjMpLyQ8WuQTcfn3kp5R95TSfZyOZoWEqBz&#10;pN0Gq6KDyv0PPP8AsfftBZCNVKf5P8/Wj8Jz1hqU00lQhqkUQyoY20gEAyWFpG4s31H9P8PblQwM&#10;kU0jzEmkneOGNXBKxRzF+b2H9ogah+D7rIddFI45NR5n/iv5/taZqmnr021tQBLGscYH3VOjSvwF&#10;Z2iCqAFJ5B5On/D6/iQIY4nEcx1hkDCZo3SV0DggWBIuDY/05HHu6gcIhT5cRX/V9vzPVHYaajqD&#10;JUTSo04dbo5TxK6MqHSbf04YXH/Ivc6EU0xhkjVgGRgWkQqqKF8ixuSeQRdT/Qj2qo0KFK5r68Tw&#10;r+X+DpMzEA149J+okqNcwksdLDSIzdzdtJdVF7G9mAtz/T32SrTxNECFJZFLrddEko0htQtcDj/H&#10;2ps1YIzsc1r9hA4jOK16olePUDIf5l4pVsREGYRuAzaAWZXA5Kmxv/S/09u8FPUDRDIkTxsSFm8h&#10;iYaLWdQvNxbm/tQPjLgZFPnxH/FfZ1R+P+rz6SNZWUXhaWOeaKW7u1MIvIsjmTSyOzcaTyQAefr+&#10;PcypSeneNmh8lxaMpzIVRrshJPDG3H0+v+PvRIZddSKY/wBWP8P/ABTfHpuxz01Us1PHMil3Esqy&#10;6jHqeElWH+0KWsbD/X4HKbqXp5IJI5f3EaMRuQnKM0odFv8AhiOTe/PP9PaadW+oxio/zj/IPP5c&#10;OlArr6ETErUQhJUJSRKuSVFLghk8NnK340hi1vSP8fz76gMkdQgSORkSGJgg/SyliQQrkXFiRfi1&#10;ueDYI1BGpK+ZHDzwOI/wZr+WbN8J6cawxS0qySMglkdz5Q4GnTHqZOPoSbH+lj+Tz7XVCfTC8Ics&#10;xLAtcENfxEj68fgfQ/g+1luWMY1cAF8vUV/bTj+0fJJITT9nQLbkRFqKyOdo0W8ysFctdEPkBK+n&#10;8+r6WsfzyS/ywsziR2mUkNZyEaNlc6GW35A/Fh9fz7v4zfL7OB6R+IRnpBU3iWHwRLCyAqWGphIr&#10;KAwNzyCbXIJ/x/r7gFZIpolEmmMlWlVFvrSxszavoR9eef8AiLMyOhcZPlU+f+b7OnFdWFV6eYvW&#10;k4khLMFcRux5hItrCov11D/Yf0sPq0VDM0r+MrIXDs8SkMXjLXay/Vrggrc/0928MPQvUU4H/Bn5&#10;dKAfM9KWgkWnptDL49LxhZJAwSOUJ+dJsp+oe3+xv7nUkKPMTECFmUyaS0Yd3BKsikBeebkc/jj6&#10;+2hGwU+Ia0PGhov2jNeGOHqOqtJRePUDK5Jo4EVtF4tMTrHJrDRWDhlY3Cgmygn83ufp7fKWExqi&#10;eUeONQhcXVv12EwNrhR9ASeb/j2ZwKI++ncc+tMYXzFeJIpgjzp0guJMY4/6sdBJuTImueS0BPlm&#10;UrHqusxj1PKukWBJCr/Xj/Y+2PcswpqOqFQyhACpQh2DhhpWa/8ArBrg8i9/z7tNMYwGGTSvpwyR&#10;+0g1GDw8suWS63WnE/6v9X5dKzrLGfxPJUX2qFWaS3n1JrjJe5isACbH0gXsbH2WTemfh8yvDKym&#10;UMzqbKwCu37iR/2iWYP9f949hslmq709RxoScAeuBUeXQ62+Iqgr/qr1YTsrAvS0awOgtDojV1bU&#10;RaMEgk8AWAAsPaW2vTzf3bzWTY0lW+Syi0cTqsgqHghp7m4JuVZ2I0kcaBf6cp5KCRYjUCny/P5+&#10;XH5mnyMJGHihBjH+r/V8+lVlZUbN4+lBmiFHRvVMBbwB5JAq3JFtShfrccN/j7LTXwU2Q7SyNTKG&#10;Sl2xt3ITCaJwhjrM3Wfw6KX0X5S0nNvauaWSLaUUcZpEBxxCqWz6cBX7Rnj0I7QstqoHFiOl1Bda&#10;SIX9UhTg83VRrKi/9QPYEblgeqy9XqeQqZGNPIihEkQNIQ66OL2bmxtf6cHldC2kCg/1Y9f8H+bo&#10;/galCP8AVXpwX9I/1v8AkftJGKGYtRyFHghp3eR0us49WqlaGUHltNyfr9P8QSpUmgkTJJwP8NR/&#10;KnHHDy6Wk0FeuXsQdp0cc1PPK0ZlETVL014WRFKuIdDK39Lkhv6f7f2gudQbTwwPMeYqP5dF07nV&#10;9vXBza3Nv97t7cs7RU8cXhUBTAq6hMCQ8DtodmA/Ia9rfX3a1mLHVXUDj/V+XHplHNa+vXSk8/0J&#10;P+3tf2H9ZRypUVkAeJ4lVaiCMIT5LU7NL5gRx676WH9m3tSJQAGXDEkMB8jjzzilRSnSlWp+fWT2&#10;js3hp6iGqmpVSLyvSMIgqSXa5aVkVvoDyD/vQ0+1VtcBHTXkcfT5celEb0opNQf5de9lP7SxUkkj&#10;VMMAZBUSDxW1eMCBXhZTYj+yef6fX6+5A2ObtWFmpUDjjJPn+39p6auo9a6R172VDLUDqtWGowWj&#10;JkjZ20uYmUyyorD8qf8AWNj7HVpMtVo1CfzFfL/V/k6Bt3bV1CmeI/1fLz697BvcGISSOodUKrqY&#10;EBbrqciwv/UA/wC+PsS2VwVYKSSf83y/b8vyoOgHu23CRWFP5de9gFmKaTG1Ttb9pyQ3FkH9CAf9&#10;iD7kTZr/AMRdJOaDzFaDy/1Y6xO9yeWWsLv942qUR/iA8j61p54/Z9vXvbPUtHJEoNhwR/rD6/71&#10;7PJpNZrw+z/L1D1xQjURn/Vx697TVZSoSTwDzb6kX/Auf9h7oGNP9X+x0iZRSvXvbaKQepjwByTf&#10;n/YX97LAnT59MlIyaDr3vJFTRBgbc8f0+l7n6e9nhTq/hrSlOve3JY41tp/H5t/vf9fbeKEkdbVF&#10;pUinXvfJQqn9It/hcfX/AFvdXNchtP7P9X8+rGnl1732SD+BcD8X+v0t7ZkqFqGJB8jT/Uf9XmOt&#10;Hr3viDzz/tvbHlQdVr173LjYabW4AFufrf63v78+W1E5JzigHVvn173yL/W3/FfdOvde94ib8/1/&#10;p9T/ALH3vr3XveA+79a697kITwfxYk82H+t70FU8TTqw6975yG/H1/33PunWuve8JHBt/T+l+APe&#10;69e697wm3+w/x/P493ALHSOJ/wAPVeve+aD6f15P+NgbE+1JOR+WOm2JLU697yoPWvH0ve5F/rxb&#10;2YwtQCvr9uacP9X7em5fgH2/5Ove89rDmw5P0/w/p7PrdsrUU4dJmPDr3tyi/Qv1H6ef9hzf/kfs&#10;462Ove4swOo8H+vIt+fp7LrwNpofImh/Z69LYTQfKvHr3uO9yrH63B45F+OefZRJ/a0Hy4ep4+v+&#10;oevS+PEgP2fzqP8AV/s9e9pue/kbn+otx/T3sBa0H+r/AFfl69KG49e9sOQt4zwLj6/6w/Btx72Q&#10;dXRddKdWpjxrT8v8n8+ve0jMLOb/ANT/AMa966LGqD173yi+o/wtz+Prf6+3UyK9V49e9qPGmzA/&#10;kkfTg8G/09qIj3dWJNB172ItG14AP6KCPpzY2/oAPZrDUqT8/wDJ1U8T173HyVjGtiDcG1/ofzxb&#10;3d/gNfQ9Ubh172hKj/Of6xPN/wDW/PsqcVJPr5dMAcfy/wBVOve3TFH9xPxyL/j/AFybe/Q0D5/1&#10;enVQKVHXvY5Y46qSE2PMa/ni44t7EUfdED5/7H+r/VwST+Z9P8vXvbgP9h+fxz7URCgIJ8+knXvf&#10;R+n+8e7Hqp6976916r173wJF/wDbn/Yj8f8AGvfuvde99MD9OTcfUW4t/vvpz7rJUrQfs6317364&#10;03v+B+Df/bfX8+/KhFaHH+r/AFU69mtP9X7eve//0tGg1Z55J/w+nFufr7IPDPQs1db/AB74Gq+o&#10;JP8At+OB9Pegjcade1Hr3vEao/4G/wCf8fwT79prk9a1de98Pujz/wATa/8Aj78FApTrRIPXveI1&#10;J/Jtf/H8f0F/dtPoK9e1eXXveI1P+P4H0/4r78VpxFP9X7evazx697xtOLfW9/6cfT+oHvYR61H+&#10;r/iutaiOHz9PPr3vE1Qfz+B+f6/64970Hz6rqPXveNqj+lj/AE5HP+P5928M+fXieve8ZqD+Pp9P&#10;+K25978PrX8uve8RnJ/P9ALD+pt9Pd/DA6qT173jMh5t/QEf631/Hu1BTPWtQpXr3vE0n+NuOFF/&#10;9697rQY6qXoKjr3vGsn1I44/5Hf3U5NOPTTOPPP2f5Ove5KS/kE/8j/p7ugxw/1f6v8AiuvL1729&#10;0knAtz+FuLHi1jx7UJ8Sg+v+Xr0hOsDyH+X/AFf6q9e9rLHObJb6cf64/r7NregNCcZ4/b1Q01EH&#10;r3tQgnVz/S3+F/6c/wC9e1f4cdJ3rpx5Z697kJa9uL2/2Putc16YDENq697y+7DPSgEEVHXvffvf&#10;W+ve/Hn37r3Xvfvfuvde9+9+69173wb8f7E/n6fn37r3Xvcc/UG31Iv/AK/0B/3n37r3XvcWZbkg&#10;/Q3HHH5/A9uIaZ9OnYz/ACPXvbDUrYN+eDb/AG/++t7XRnVQjo1t/hBrx697ZZAQ3AH9f9b2ZQDV&#10;pp0bQ5UU697jEMSbDj6f0vf63v7ey5GKH06UgGnXvcuFDYf61r3/ANvb8+7LG7cB06qk4HXvb3Sr&#10;Yi/P0vf+v459vpAzKCMV9elcaGlfXr3tTUsbMBYEm1vp/sfx78IJC1CMfaOlkUbFsig697f6SAry&#10;Q1yLXAuRq4tb2YQ2tU4VIz8vln/V/g6M4oSAK8Bnr3txjkMb6WOnkmwsOb/j/kfv0ilKr5HpekhT&#10;ByOve3qnmuRYmzD/AIi3+8+0ckYZa+fkf9X+fpUjBgCOve5LUxLglb3Fx9Pp/Xj2U3du/wASivl/&#10;q/yjyHVJIdRr173MFOFT6WFz+bj+hufZKIG1VGKf6sdJWgZTg49eve5NMjLdrWI+v1+gPAP/ABNv&#10;ZvYWoJqxNAfTj/q/P59L7cFQA32cP83+Hr3twUs5AtYfp+n0sBa3sRRgDtXz9OlvXveXxmONnNvw&#10;L3s1j+Ra9xfj2M9skEdH8xw/If6vy+zpYh0Dr3tuadix5sbkEcEXA4/3j+vsaW8updL4pn0Of2/K&#10;np/M2Eoqa+X+r5/4eve4FSTICpJ/FjyF1f0F/wDefZfuEChWlGTn55/2R0zI3aSM9e9pDJJc2F7E&#10;fgGwt9QR/h7CFylVZSMj/B8jXHRFd5qp8v8AL172jamD1MDfTf8A239L29kVyGJBFBjOOP51/wBX&#10;2dEVxXHXvbPLSE34ub35seR/h7QstaE4r0WyrkNw697yUGJlqJVVUJ5ubf717XQRanqM14f5+k2m&#10;hz172YnrXrmXMVtNF4WIZkLDQQSBze5HFvY02vby+BxpxFPPgP2VPzPTMkmiv+x173bd0t1lQ4Wk&#10;plWmQSsqmR9N2JH+P9P8Sfp/W/uQLOyW3iNRmgAOBX/V8qca9MpK+XUVAGP9Xz+VOk1uDKiipnKn&#10;kD+oHP8Avv6ez37TwiRKg0fRbH0nTZhezC39f6Dj37cXSKJaKM04ccf7H+U/Po2hTtGlfQ/6vt6K&#10;pvncbt5CJbXOpfUA104JRr/0/r9T9PY8YfGKApAUDhj/AKom/wDiPYZe5iRTqB1EUxwFBT7cf8V0&#10;eWcSLmUZOD6fb/qx0UHd245WeRC8n5VblSgH9o2Bv/h/xT2IlHTLGLELf6i44Yn/AHn+n19k0ju5&#10;UrUcfPzz6fZinGowBU9GkcBU6kwPt/1ela+fRec5k5JAxVm08IwVrsi3BHB4+l/9jfnn27rACBYA&#10;/wBOBYDi/utO6ua/zr6/6v59KRHTjx/1fl/LpBzZWVXZZW0KVW/LXPLaBa5sbEm9v94B9uNLANS3&#10;BPIJuf6f09sNqrjA/wBX+r/P026mtfLh/q/1H16SecyjNFIurTeNkAUEMbi6GS4PN7nn8WP09iFh&#10;mVdB4449QPNrcce2JYww01PllTSn7ccfkeiTcF0hgOFAfkBQ+X2+nz9eiNd0LO8dYliyOFkIDLpU&#10;MjBmH1tzfjj6Hj6H2IVEQ8cdiACPrz9LWP09syU1mv8Aqz8+ow30EBiBXj1WRv2KahyFW5RpCs/q&#10;H7TKLsGAZWC3AUBTxfk3/wAHpAQfoL/UkXAJP0v70KmNaGoAoMgkU/1ceBrX16hrco3SUqTUA4+X&#10;qB5Cvlk9A3UyI4fylkVn0+GQCQpGP6I9wApJtz9foOD7VOPkudLEAleAOBcAcD+v09hW/VWjGkVA&#10;YHNDxqP8oH+rDFjI9afwkU/21f8AV/g+Rb+xMd443qqcNMnkJlYnU3iLFQzW+l7j6af8OBb2ooUu&#10;8hBBsoX8gMGBHqP9P9e/sG3sjGGMGoJJPlVaUOBXBz5U4UqamgmiQMi4qa4/b5f7HHoDpZliLoQV&#10;T1aY2YfqVgSbfX8D6f7H8+5yqLWIH1HF+ePyB/T/AH3+sU5U1qa/y+z7ft+37TW2hZX8R65H2D51&#10;FPnj5g+WSw11TJIXClGjAezgcnng+QXN73+nvNrsLAC4uf6Wvz9APaZkJOSc+uTjhkn/AIv8unZb&#10;USuX1EE0+zH+cY6iRCziQlrG4UAKVc/Q3BI/1iDx/vPvDIbg/wBSB+foBzf24i0NK4/1f6v9WEE8&#10;HgMADgjH8q/Z8vlj7HygbU6H0qFkbWxDMeeFsP68fjg8/wCv7jnix/rf/Ye3AakjpMGGoj0/1f5u&#10;lSAzq1zpACOFuoJB40sQLfTn/be+mufof8P98fex1fHE9c6chWZHVfy+kC4Aa4GoN9Qbg/8AEm/v&#10;ERcAm59FvrcHj+o9sA0enz/1f4ekitSUqPNqn+Y/1f4MdKlJQEKrpX93UNSurp6uSUYg8NYj/En3&#10;2v0/x4P+8ce1HSo9NFVw5UKAilk4FgLSEM34LG4AN+P9iffbG9jf6XI+n0P1/H09+yK04H/V+3yz&#10;WgJ9etgGlfL/AC/6v9XDrHDHYkaQxOlbqWJU8BU1E/qJF7Af6xuD7b64K8el7C6tpsT6jcXBA+nP&#10;P+9/j2v255I5fEiFaEajQVAoaUqDU0x6jiK5ohvUZl7Tnj+z/N/gA6Wm1Xkoq2OVC4CsgVWDLY3P&#10;qZjx9PyT9OOfqQt3DQo6uQtwU4W3FvoeP969yJZXLqywuKlmPcTmtCQa/OtD8gK1pQgK5WRkrUBh&#10;58M+RrX0+z8+AtV+Me+ZKSalV6loo45IQ/I1EAKoBTgGwGosAB+efwWbfGIDLI4Q8B2N1+o/JNv9&#10;79i3bbl11wtgigB+2uK/P0NRxOOiCeBh3IKkfnSvpXy9PIYx1sU/G7fqT02PDVIPmZBoVrj0iwIB&#10;4HNwQD/sfp7K9mUalnl13DBub3AA/wCDf63sS27KygLWgatfQ+nyrSv2dFkqUz+X+r8+rTts1EeQ&#10;o4WiKsjxjTp51HjkA/0/x9xqTK6CQeQOAeObWP1P++/p7UIKMWT9h/yZx6/6soijE6gfyPTnX4US&#10;oLgAkXOkmwLcG6gX/oB/xX6T6irWRNQPBuSAx5JUH6H8/wC8+3Vq6kemB+R/yf7HTVGOD02UmPaC&#10;TSBzwblb6QDYAkD6f0+g9pDIMGB9JIuTY8WC8C9/97/rb2zXQ1aio+VenE7Tnpe4xGGnkcqDdSDf&#10;Vyfpcn/W+lvp7SlSF1MeB9VsfrYHgm3H+HtmVgVAbjg/5PnTpRXHSvptQAA5+h9PH4vYcA+2mRRf&#10;Swt/Xlbkkfm34t9Pr/j7ajbSTpr6U/n/AKvT59eqadtD/q/w9PKMSAfySSDZgLfTi/5/r79G/iF/&#10;9sLEsRb/AA5HAtf3sksTX/V8/TqmrU3d/q/n1xkj8nAv/t7AWPF/6n270eSAlRdfN14JAF7nTe39&#10;PqfbLM1ag1p5f6v8vW/memmsxpMMh0XVlYXA5tbnn62/APs2PU1WZZ4SWJHoNr+ggAGxv+OT/vj7&#10;Lt20tbMK0YefEip8qeZPr5EUHodbbhk1Dzp+0/5gPlx9Oq0fmFixHtzJskf1gqOR/nA3jYa7G5uL&#10;DkfT82t7sR2kL0Mfp4aP8XHH1uf944/2/uGN+OmYEmhB4UGKVGP50PD+E46lPYWjWIMD8JBH5Urj&#10;1Oc44cDXrRt+YTFuyM7GXBZKmTS7yBrln4FlA+nAvwR+farmjRkIcKUZQpAsp4u1zp/p9fZGjyq9&#10;YyQ6moPEenn5/wCrj0LZ1af9Na6lzWlQeGPSp4edP5dFBwtfJSVcbRtobWxFyXsuoJq0kfU/Rj/x&#10;Qe0bl6BQdag+o25sBb83H14459iTatzLxNFNTtFRxrXypwGc4pjJ9KB6/gWZCEpUgY4/5Bx4cB58&#10;a9HL6o3fUUtRTxCUhU0tf1HQXk06dY4I5JUcDnk+0RVUjBnUgfSxF7G/0+gJ/wCKexfaXkelK8fK&#10;n5fyya8T/CPLoGXNrklRkeXkKeny+Wfl0e/a+8YjDDULPqTyh0eQGwAPk41gXsF1WFjcX+vPtgki&#10;0HlD9eCAbf439nilXXUpH/FcaeX546RmBxj/AA46H7F51K1FEVQSNFymsMebGMqFBYE3+lv9hcgD&#10;hHGQw1WN/rYcX/BUH2w5Rmqgx5V40/wdKljVe2Pz4VpX8z055TIWo3CTvBNGFNgxWw51iV1vqWzI&#10;LN/j9ffOeH0k/wCIH9eLfgH/AHke2WeOnGh864yOIr0tih4HV+z/AD8eHUDbeec1McDorp45HGkE&#10;8l/rJZgQpIOlhz9OPbSZVhcXJsPzck8G5+v+9/8AFb+yyaMAmo8yKf4P2H7PXjjoQ2NpJO6kjh5H&#10;z8gT9vz/AMOOhmigqMpQlYyheRQdIAVWLISNTLa3IvptySf6e1BT1UMkYsbem3LH9X0sLf09pR2l&#10;kJHH0wB6/b9vAemCR/s22zq6u3Co9OBp6VP7eH5gks+6drZulyfmRJvEjEkRINWkXcM6MDw2q9x/&#10;gQfaK3djkqaWbi4CEmyra+i9uOLf090FY0JUDubzqcVNOJqeNftrwHCcuWg6RKrYqfI+Vcftrno5&#10;/wAXN7z0WUx1PM8qSgRR6TK4KlZikjgkHQbX1f7b+nsku88K0NazqhCljxza978N/wAR7M7Zg8Wg&#10;4YVx5/5sfL5DqTICSgPWwN1luiOvw9PqlV28Kcki+kLb9IP+3N/9ifb/ALDAjngW30cD6k3J5Pq/&#10;2x9qwKqR05KuqMjpC92Xmw9cwP8Auh2PAGlR6b6T/sRbj2bXEIWpY7m408Hm4v8A4j3Uafwin+r0&#10;pj1+XlToLTijf6v9XDqkjs6pWDOVDEKCswZlLKUISQsAdX9fTwR9bfW9vaJ3tRloZRp+q6rEem97&#10;/Ue6AAOAcAn/ACHpfZfED/q4dGg+Nu4FZqRhNqKN4v8AOfuBQNFiGBBsbG5/4j2VuuoWXInSrEtI&#10;GtYixItb/fH3W5Y4T8vLhx+3j/xfR8BXq2LCZSOXCq7SJZISC2q4IHLEfT+tvpx9fYm4aC1MhtYk&#10;Di2k203F/adsCg49bkoAAOI/1f6vTov+8K7/AHISoWOlSxBBDoDrsQF4+t+Sb29xs9TCUBLfgD6X&#10;/wBh/t/99+PdEfw5NVK9Ng0PTlsivMStKWP6mIIsOSS1+DzwbHj6/wC39tlDiBFHrKliOL2sT9Bx&#10;b240wkycU8urq60qelHltz+aXwLIADZrAiwIBYq173Nufp+faW3TjohSzNKovZjcDgfjkn/Wv70P&#10;UefTyE1Gk4P+r/V/m6ELYWamlrKdIWYqQg0k8n6N6QPxY2P/ABH5IH2ztuHIJU6VFl8jq7AcW5sf&#10;95/P+9e08ylvhzTiP2/MfLrckepSSK0HR2MDUtJSxK9tWhRYG/NrXF7e6x+zcKY55UMWjQW/AF1B&#10;I9NvZVPEYz28GP8AP5eQr5dAjeLMVan5dKL2WLLUbQBrixI4uSLjVc2H9bf19o2qc/t+WOgNcxMC&#10;T/qHXvaSZmf1N9bn6n83sOPz9f8AffT2gdayf5/zr/q8+ilqVPXvcZ7gnk2P++59udU697hSsAbC&#10;34JNrD+oIv8A8R7VRV0db697htJ+Ppb6f4f14P59u9e697xGSx/rY/U/4e7x8QfXrwPXvfF5D+P8&#10;b/0Av9P9vb2r63173wMt7AH6C31545IH9PaaQ1NPTpurVNeve+SS2PJ+v19t0B4dWr173nEn+I+o&#10;+h45+vHvXW+ve+V7ng/4/Xm5H4Ht2H4vyP8Ak68Ove40i/X6gjV/X6c/n2pBIz1vr3uO0Ra97c8/&#10;65/P09qwQw6qR173BlgN/oRx/r+6lemyvXvcCaGwNxb/AHv6fn2iuV0iinJH+Dh9ma56SyrQGnXv&#10;bFNFpP55/wB4PsjnA09F1wtV1Dy697iaeT/X/WP19ltwK6a/P/J0iIrnr3vjpJ5F/wCl/wAX9lUl&#10;A3Xgp4de95FiNxwSfr/xT2ldhXU2OvUA49e9udPFa3F+P6m4I/2H++49tCaOtAP83W1IJp172+Ui&#10;lGUH/ieb8e3I5lbga18q8On1PXva7xqiyE2DC3H449qUuNXYM8M/Lqsj9rU697X2MbkX4sB+f9hz&#10;7NbVu4H1P+r/AAft6RSDHXvagrLeFefqPwTfgf0/3j2fNUj8h0TSikh697SVYPqL3/re39L25/2P&#10;tNIxqCMY/wBX+T+XWlNRU4697S1cLk/7H8fT+o/4j2glrq6q3Dr3tJVg5PP1+v8AsL/09o6YKjqw&#10;+Ede9pmrF73H0/otj/t/dFND1tTQ9e9tMn0Fv6/T8/049p5h359P8vVjXz697iOOObjgn/X9pxx6&#10;a697iOOf9cf8a9361173hHtPIpVv9R6ueve8J+vP1/P+w49t9a6978Bf/kYH+9+/de6975Ac/wC9&#10;fi5tx/vXvYJHDr3XvfYBuDe5HB/w4/r7117r3vn9P9YC1v8AW9+6917337917r3v3v3Xuve/e/de&#10;6979/rD37Hn17r3v3+H+H9fexluvde9+H+2v/wAV/Pu7FTwz/q/4vrx69797bJqa9e69797917r3&#10;uXR0k1bURU8CNLJK6oiopLMzGwVVH5PvUhCAepHSi2gknlWOMVLcOve7sfif8SMUmB2/ld2bcj/i&#10;+Zpv4hLU5CPXLRQ+TVFHSUj2VWKlSXYHk8f4Bvc90SzQ6aasfOn+zx/n5VrlXyHyPbbfYx3F5EDO&#10;wBJbJX0A9COPr1HnqFhR24Zl/s3tyfpqP493EbB6TxGOpqSPH4xIo9CH7mRdckukBT6m5INvx/vH&#10;uNN13xyzCU1IJouK+dM1IFQfXgepjhto4Rppw/1Z6D/MbuipRJeZQU4YDUFS/wDX/EEfS3sy+F2N&#10;FjadYzTcuyHyOms/p4A4ICr+PYSm3CWQmjU+z/VX+fT4wKDoJctvRKybUk2sRo40B9Cj1EfT8k35&#10;9izt3bjxMCsRUuCBJpOjUQ1gCORcG1/979k093FQ1YY8qiv+H/V8um3I4CnQR7q3K0yWdmdVKFl0&#10;tr0Erdj+DpIJIHH1/p7XuLx84EQnhVCuvVpVSBpciJituT9OP9t7LLy8jKtGhJJpkcPnmvTbEcOg&#10;8yFXF5HqIZ/JGdLBZXdZDqjAmUBjwt+QR9fr7WdNBNHKGARANJBNgpZFCj62NyBcn+v+FvZIzArT&#10;/V/l6bJFOkjWVME0MgYySay3osSyJIxZl9FwQCbAW5H+t7UNNG5CFn9DqfSDwHYarmwP+AuPz+fb&#10;DkAkDy60adJKsmhBfTHplidNRYDWEHp0rdgPoTcXNh+L29yaUIZAJF9Nxoslza9l/I44PHtTGpVS&#10;ynj5V/w4+ynyPVHOKDpNZ+aQxlIWBkjEjTSFtK3P1CMb3IBAc/1H4HtYopMSBFMcmghrkAhdPJH9&#10;L2PP9PbtvTSTWuf83+T7M/PpHip889AHmZSmSBmIlpwqCPTqddYlYEPc88mwC/m3P1txGi4jGnSr&#10;AX0aV1Bb30n8/i5J4A9pLkPqq3Hj6+dOPCmKgUFK0AHVGr59PmPYCBpwZNTqY0UyepgVLfVTf0qR&#10;fk3I5/PtlkQtVFeCzsT6l4HFwR9eAP8AH/be1Ct+njh8v9XHpQD20HD5dLCGVYqBZSWAhVAw13Ov&#10;WQdRta5uLcXPP159y2BjpSo9ALLdbtyGta2q31/1/wA+26VlDccdVIrJX5dNcUomrCSfNINelyou&#10;ui92YpqN1t/T8e4QZT5AUMasdCliNIuB6wD9PyP6+3TUCoyf9WOr9OYR9UB8yylNMsugMz2VjeNt&#10;J54II+o+p+vuFKFcrAV9AsHBa4K30MjKeDY3II+v+x90lRlhLfFn0z61Hpwofs8qdPqpUEg1z/k/&#10;1V+zpR4qZhO9WGaCQxF4ihspe4Ebllty1xx+De1/YdU1E2Py9dTxgiLyq8I/SrCTVf0Hgc8jn2zc&#10;vqjUmlT+dOGfP55+dOjTXqjUjiP9joxq5BMxt3GVszXnFM0NQSVLs8NiUDLYsCCPSb/1Pt5Slp4r&#10;zFlIaXyoFI06AAXtYA3uSfza9v8AXpNI5Yop4rT8zWv5UGeAxXpwNrQ1/wBX+r16TsNXUVMaQmJw&#10;YR4XaRfUjJJanPJP1JAHPPH+wxyTFrLTR64yzsSALKSLck/Sx/1v8P6+06IQD4hyaUHH7OHn6eXr&#10;kdNhRQlzQ9OSRKG8lRKYZYolUtI4XWiMC2lDxYiwa4J/P09qjD7Kz+5BF9tBLBHKULySqyoqMNd1&#10;BuTY/S1za/uhBVyjLqOaUPn9vCv2kA1GfRBcbhbWVWlYY/1U9P2kdBN2B3/1h1NTS1u4Nx42H7Rd&#10;Ap1kjeSSS/iSFokOshh9dKGxsbexs2r1jh9rEV9ayVeRMhdXV0EETBvUREV9XPqBI/2B/BvZRIjB&#10;r09iqP0yCxOMVevpigP2EDJB+775fXwMNiCqnH2/MH/Vnqn/AOT3zr7Y73oqnY3Q2Jr8HiKupFHU&#10;7ymiamkkpzGP26GmYalBvoZ2Fjwfr7V9TloKaaYlka5IQC44CaCwJNhcc/Tn2dz7qslrHBajQFwc&#10;ila1ApTy9PLy8+g5bcts7iaYgtgmprU/s4j/AFD0I9118MMrXZCTPb0kqslkq4LUzS1CzVNXO82r&#10;zVM80mpgL8kk8k3I/Abl3EKlyqs0OnhgviVSD9Dd+TyFP0/2P0BKJHaId9GJ4Elmp/vJAAoSKfPh&#10;xofDao4loFFD8uje0fxwxeJpw0NBG8Chf2FpFjlnaJgosZFNzcElrj6Dj6kxKvIs8alJIxGhsyEB&#10;dRuDrf6j6/1H5/N/bZn/AFSQWLEccmnyFaHh6EnBqRQDpVFbKmBx/wBWB+Xz6EHbPWNHQRPS1ONS&#10;MmcvGxHjUxMSrJGsYYc/Qi1rEMAfV7bRXazoZ/JIdV1jJtrI1OSBYf48j6fjn3WSQlMiiGmW40HD&#10;OfP5/acU6WxxClSMf5uhCpNlx0cv3FNEYWj1vCqIqRKjpZQIwAQxS6gf1sByB7Sm4YNLLLAwMqoB&#10;IDdRIRxwByCdH++t7T2sobV4gopPyqPP8+J9P2Y6XQkEUbhXy6MTsiV/FHR1Afxn0wXYt4wyiMX5&#10;YW9Q+gte1wSeJ+1s3JFGFEihlYjXMCI47ECzAi7D9QuDfn8jj2+5UzeGy1HovxHB4GoAOAaHFBXB&#10;6TXVspOBg+nn+zoPe6OsKXJ08tWdSiVAyRyMvhYkhUZgA1wAxFiv1Yj8NcQ5KyKendiUaQBl0t9A&#10;JQdQv+bk3H1IJHu7R+JRDXTQGo4mhwfPhTPAEA/b0XpH4bUHD/V/q+fROMPgqzbGYkamBSNqqM6H&#10;0lYjCAioRYMp0nnn/EXt7DLJCOkqonCKiQyNG5uGJp6k+WLUP+DAr/xHtAyOC1TU1FMeYFCR8h+f&#10;GlfVetSlD1YHsyrOewDQLreTIY/7gIhkRYqyhIp6mNyoHLxuklwB9OPrf2t8ZVRVNLCylpA0MTlG&#10;ul1A9bALcccn36VGjcq9AQSMGuemWBBz0W7cuLnospV6NEIFXUpHOIgWuxLRI3l9QBsE/oRY/ke4&#10;lZTktKQRfgFlAJ0o3AAtx9fz/r/n3ZHDKAf2H/V/q/Lryt5jp7wtesP28ZBuVBRQdNpJh5A5lJBu&#10;CCQQCR9Bx7ZqylaanU8KQebHSAVBUAc/U/Ruf949ptSRSkcVp5ivz/4rHl69KI2AOry6FzBZUiTW&#10;WtI/6dBZTYy3ZyTcaRpBAP1v+ALe0RURvDUpIsZVYwVcBiCFB9K3v+Pxx9bezGMAIQpoeNf9X+qm&#10;OHSojUtOhbpauPI0EsFTULN5+Y1kF9bsAWl+nB4uxH+v7mVeOodzUM1DWKLuP2JQR5YJ1N43Vhb1&#10;DnULWsSPzYC7lDmjcOV93i3WwejR0DA/C60FUI8wwwvzAI4VID565O2nnLYJti3VapIO1qVaJwO2&#10;RPmD+0VBwegA7DwFXg0FRQo6BpaioEYTUAj6hJUulm1IOGkCsC17m3sAK7D1ODytTSVIZTDIbGze&#10;N4nHpniJ50MLML/1t7z55e5o2zmLZIt3tG7JFqyGlY2X4kbyDI2COPAjB65gc0cm7py3vU3L24LS&#10;aJtINPjFex19VccM1BweB6CPIZV8ti46URRnIRH7Q1EVtck8RDqlr2YOvAcAXABt/ULe3cnNQxba&#10;xHkiWM09TnZ7hi8TSE0+NZTe5Gsg2IsR+f6cuveren3vnC7udRYNI5zTuUHT+3SKV8vTrs37C8sx&#10;8v8AI9pbBQpjgiUj+kVDyen4m48fUdX7/BnZ9NgesEq1pfBVCHHYaW7G4np6RchkxYCwvPOwNr/Q&#10;f0v7QvXGBrc5l4sXThpZJqsTaSwRZ5GjZ45V5Og3B54A/NwfcHXrAJ4zkAUI4HAqKj54oPMk8KcD&#10;M9/MlvbmZ8AD/Y6OXm8jT4uhnrahgkUMZLMSLKNVjf8Aw/J9mFxeEyGEqaqlnjgFVCzN4NI5if1p&#10;JILfg3+n+vyOPbZKuBItfmTx+ePU0GePljPQYmvY5V1qcdB5W5aiylNBNDIZKWewWRCShcHQVVwb&#10;W5+n5/17ezB7djelxgrWCpNJDIiEEGKNVGvQ68aQbliTb8292EdAIwKgUJ8ySagVHmagAUBHr6dB&#10;m5l/Vp8+i1bvrI67NGi1M0ayLdSpjd9LgSyQzENdQD9NVz9P6+wh3eDVT+QalaSSGnfT9LhmEUig&#10;Le1yRawv9OL29nUKnTpX1rX7QKjjxP59L7ZgqU6FPaDikg8bgMI4ppkBPqGjmRXvx6QB+f8Ab+xr&#10;hp9GQxlKwPko8fjKV4zFZhItIqXSwFvUT+rnix+l/ajbIB4JmxRixrWopWtDU+hAxjz9QCO5lqGa&#10;uCT+zoru7syz4zNyIx01WVyk0Lh2ASM1TaWUWYEgpquf68cEXEirnaOijgWdogwfhTZUMR03+lrC&#10;4Fvp9D7UBKuWpUCgqcnOftqaVr9o8+iJ8uSeiz46ninyr1EtIks4ZXQaShdZNOpTGpFjb6f7b6j2&#10;h6+aWFIVP7hkDFIVVl1XAT9X9QWH/Ee18SgrrGACKn9p/wAA6UQ0pU9CdjYKeeoqFUadMd2leRWC&#10;iJiS0gt9Pz/rnm/PtNlop4Fk8bKAYmYuLSqNLR2ZVvwbAc/T/b+1RTuIJyaj/V/P7ely4PSuiaqo&#10;qgwCSNgPIERD/k8jXEoN+OU+o5+v49wpSskT6YCHaERyIWDK8b/tMeT6tLEEkG45/wBb22yCJgCa&#10;19MH+VaYxnB456dpQ8elBRSSPIC0wWOKsaWNyvMboBMihjYjX+pRb+n059p2ueSB2jEEpihKrY2Y&#10;xxCykIUJJH9V/wBh7UxAMoaoqf8AD+fT6/DU+fSnokjnVZPuYxLKGIIGkSSEE3kDWAY/hgf8fcZW&#10;WYX1SGMrIyEgXCltRjAY203vwf8AD8H2knhlhcNTV6+dKDBNPOlK/n6deIKmvSgp5Ywjx/swyI0C&#10;+NTpWWRxbUt+b/WzLxa3+HtvYnRNpgJYyusIbUNMixtKCVJP0/Tfji/vy1qO7/ZBx5dXHzOf5EdO&#10;2lNcOuUaBEhlIIJsXCEBrf43t/Wxv7hXKLPOsGvxsJ51Tlo9UAF0RvqC1gR/tufpadfEjCjj5cck&#10;etP5fsOOr8cdTqVgJ4YZJ9CyoYInk0+Nl85uNRsNQUX+v+P59454D4ZJkVY55EjfTILfhbNrIGlr&#10;Hj83AN/aYDKhTqH+o0pn/Z9Oro9KKeA6caerXyiKbV4IpZIw6NcONZW+n8i9r8WANvcikmlLsHQG&#10;TQHjEgUCQhbGEv8AVQ2kr9fwCPbTqAaVp6/L/iv29eJrnh/m64VUcfjV43JjLMj+I8oNVxKqE2bT&#10;qDA/4n8e4tQqzRIUVzMBHKrBiGaFiwUMPz/QkDg+7Amo9BX8z/q/yemXFqDQnHUqmLQSzB2UxOWj&#10;KsqlY5FVdZT/AFN7AgX+l/68Mla6U3nYQ6pHMbIClllfkyD6fqIQBrf1P+Hu2kMy5P7eH+xU1/1V&#10;6eTJ6f8AHiWojiVplEUesNY3aNGI8fN+QNV1P+A/Fx7iU/iqLyGFgkkjTsLkenx6BGVUcEWuLgm5&#10;HI96bUuK/Lpw46mzCSCyiVS6IsQNgfUX1F7seQb88jj8H27xJDSvDVQapfI/o5J0MsZMkgkP0a/5&#10;P9Lf6+6uawsApHH7CcA04+R+f+BpiTg9Mk7PVRSQytpWNOVuFMhDhAqp9NNrqBx9b/T26xq+mWEK&#10;BNYlPUEFRGJOAH+h5IB/of8Ab+6HJBH/ABWM/wCXppyR3DPTRLIimOZm/ZLKjHSz+CRksCU+ova4&#10;/r77kqGlYhYJQ6aZbkM/gkjQkotxyGX8Efge1MMWhSz0+VKZ4cfz4ZP8z0xXGeoEiIukCoQo2uKQ&#10;G0Syo76Q9gTYq1wTYfU/7Ga9UjqyvDKJNDq/gQaQJEI1FWseQA3AH5/p7Uxxfqam06QadxpWlBUY&#10;PBieOCaA0HTdc5pT59MTQyoq+GouWKSxEjyMGEvkETaCB+n0EckfUXv7iM4kvAySqyBBrBKhlifS&#10;kum1xcaQb/0/PtasSQ18MihNacaVHAn18/z/AG7AA4dY/JK4jqW0cq4YOo5eQFmRPwVB1WNv95v7&#10;daBdQnBc+SNnKl5GYKrsDLGwNtQ/SeBxf3skYNM4BxTgMHz+fTUnHpO5YtG1MFRRTyj9KxqH8gZ9&#10;DrIALcfj829us6OIw0izrLGQyMrECVdIItbj6fUf4W9tMewgUofX/V+zpsdM1A8Zq0ETQPDIWR10&#10;qXhYsQwN+dNxe449V/6e0xJTyIsxY2MhL20ArK7BTARbjWDcW/I/2HtPOwMop5L5nhxr+XDPl/gU&#10;j4uhHoKiKSOEKC6JKIzpY+SNBxOBqIutrNf+v+Pt0xruDT0rWMkkXkWR0/djKtqKXF7qSQOP8CT+&#10;PZaxBjaQimfLgeH+X5/l1p8r17KxL5JKiNnaGBjE0asAja19MhUEWYIDe4+n+39qfHvFGTGwkspZ&#10;nMYAVmeYKXj/AAASL8m35/1zOFaLgegzkgBcV+fr88dJZsf6vl0Ee50nnYTLLDdv0KxKgmzM8ZI5&#10;awPH04+tvp7WOlXjEKvM4LJd7WCtGWRrgDgkWt9Afp9fbBNCWoPP/V8/5nz4dF7MFyeg2UvHOJ3W&#10;CE+NgI7qQyzaXi9V7cG4Oprg8f0vFljRjriTW6klZJEtpsp1Na30uDY/8a97VyME49K8eH+frSyC&#10;tB/h+z+fThGXVPHM+hHARkiLE3D+jSwP5uLj/jftuNLCJYmeKwjdHjsoXRE5LAayRqAIC3t9OLe1&#10;KapBoTLH+fAfl/g+fT4kYinn1OlyU0MM7iqURSxypM0jfSaNL3CC9mK3YAX5F/x7mx0SCn80fDM4&#10;AYlhIyKDcDTewII+gubWsLe1ECMZdL5xwpgfPPGnnXGQQT0y8uaf8V0lctuBhK1OWYAJdgj6dbuV&#10;KKLC4JtcEEFSeRY+5c1KixIWOgxqLNdhfSCdIQ/1AUi97/6/tchq2hfM/b+0/wCqn2dI9Rdqev8A&#10;q49I2HISyVEzlXnWUn9tFUaA/oUhh/qSTqsOLf7H2GW6KuRo5AsyKFWaSR3OrxoqelircCwub/6/&#10;tBuUiqhU4JoB5ZPljOcDNM/t6EG2wjUD6kU/1fs6NB1Hho1lp5WpTIf2dCxg2lcPaQrLcXAe7WF+&#10;CPZRN45CqjzP3U6xTeMtSJGIiZAtU3ieaF/pbSoI/AIP4F/ZAJGkjMa1AqDSuMUOQPtp68DxPQ9t&#10;I1EWOj54Cip4cfGkIKalSRnufUU5Cvq/NyfYmR0yUnXu31FFfyzVleyqixTU0ssioPI68yD060cf&#10;XWR7L1IN4/caAAcTQ4Nafw+dRjIr0jBJuyPSg/1enSTErz7uyxM2nxQ0tKL2eOREVpCUX6BrvoYH&#10;n0/4eyqbYoIcp/pJ3Ksf7dXuSGgjaR3LSJi6TVU0gDfRTJIpsPzb+p9mu5yGL6e0B4R1I9KsCD9u&#10;PT1znoVI4URxjyHQoO5jkoYCblYSxGkGxNkV/wDbBvYDZ+mWD76WKZYVEZjjEbeYKxbTIU1jgqBd&#10;j+L8G/tXGzMqOQanj5fZ/q+XR3CxIBPTqpvxyT/rewypIS9XH4+ZWMomlic+IPqFK7gn03Ycqtvq&#10;P8fZk7r4Zr/g/Py+fS4upj7uPXL2MeAXXDO6zmJYYhCUjU6ZHkayD8/VbkC/+t7JpWAcKRxNf2A/&#10;5+i6X0PWN/x/sfagzVL91FSyFVjEXheoLag+lGKo7lvr+nkH63/2zMEnhuVpg14dJVkING8+uCm1&#10;/ryCB/rn2llxpasglSI1EcsEn77gRqsyAaYwhtz6mB/3r+qyKTw0Kaq/6vl9gp/h6UCTFK9cy3B/&#10;skH6e2+twZWmlSaNhTU0UMato0XawIJJ5toYD824PFz7fDowHh4apr/mGONfs/kOnUfPz/1f6vLr&#10;kGvb/H8f0t7Kp2lhjBCKampo/DIsLyOSGemcQtFazcG5DEf1sR/T2M9luDIBI5zkfzqPz4cfl0tB&#10;1JXrl7I1nqGqWokjjRfEsh8DWAV/T4CRf6H9IK/j3IVtMhUSPUcCcef+qpB8/s6Ib6JmJK8P9X/F&#10;9e9hhnKConh8UkKxvEziZIwFGlTz5CfqLhbEjj/Hj2fWcyI2pDx4ev2flmv2n59BO9ti68P9j/VT&#10;P/F9e9gXu7CeaEv41VGUurEC4drqyMP6j8exftt20bAg5/w+f+r/AD56i3m3YI9wspLeZQVcH/V+&#10;XXvZfq0zUjvDITZSdJ/BA4sCf9tz/T3I1vMs8IkHn/q/b1hZzBtkuz38tnOOHA8KjyP/ABVOve4v&#10;nDi/N+Be/wBB/rn/AGHu7DH+rj9mf83z6DLsTg+n88fb/wAX173iZr3A+hP0+o/2JH+P+t7oMZPT&#10;INDU/wCr/UOve+Ef6v8Aef8AbH2/0o697mi/Nhf+vto8KVp/q+0dbqBxNOve+RXj/G3+vz7bDEGg&#10;8/P/AFf5umfENaeXXveItYfX6n/D8f4+6Mmt9PoM/wCen7MV/Ijpw5x173wDn8fpAHP0sf6En34R&#10;CtC2eP5fZT+XWqde9543sLE/0B5/x92mi1MCvmer9e95bj+vB/r9f+Rf7D2k0n061173xJ/2BP1/&#10;23vYHXuve8ZNve69Vr173mjPH+ueR/X/AIj/AHn3ph3U4/6v2/yr1YU6978SLkW9IP4+vP45/wBt&#10;7UFXChie7hngPnjz+3z6tQ06977/AK3P+8cW/p7SjPDqvXveBrkcf7E/T8fX28mWABz/AKv9WeHr&#10;1rr3vktvSLEWJ/r+Tza3t9gdWD024o9R59e9yF/Uv/ED8X9rYtWkBcZH8+mpfg/P/Ieve85/T/sf&#10;YgtqfETwA4f6vT/B0lbj1724Qf5v83AB5P4v+fZx1YcOve484s35BP8AX6i3Fj7Q3ZOo+lD+2g6V&#10;xnP+qnXvcZvp9ACQf9YG39R+PZRIP1fXhSvl/qzwrxPRnECW48Kf4fX/AFV697TdTxIf9fi30+l/&#10;x7qPi+3p1uPXvbHX8xnj6fQWt9P8D72ePRfdABsVrT/VTr3tH1As59+6LH4nr3vjH/T/AHv/AA9u&#10;rWlD5dVGeve1Bjmsw/oSAPqbX/Pt6P4q9WJwOvexHx51RAfi3P8Ar3+n+8+zaImhHzHD9n+fqh49&#10;e99VwvGfrb8A/wC9/wCHtxxqqv8Aqz1puHXvaDqrCZrjnUQPpyTb6/Xj2VPWnTFcf6uH+o9e9zce&#10;f3Vv9eOfweePp/re/RHSxPVcCpHXvY34g3oac/jRa39AGNvYghIMPSaWlGH+rh1727j/AJF/T6X/&#10;AB7UpmrdIeve/H/ff8Tx7ueqnr3vr3XqvXvfVrC3+v8ATgf8T7917r3viQbfqP8Aja39ObX+nvYp&#10;Xh/q/wAvXuve/fg3sR9QbG4Fv8effqCtB9nW8V697//T0SDMfw31/qQOP68n2U9vp0JBKD/qP+br&#10;f498DMeeb/Tjgn/WHv1F9P8AJ1bWPP8Azde98PMeeSQP9e3H++592x+fXtQ6974mbi/4/P0+vvWm&#10;uOvV6974ma3+9m3P1/pb3uletageHXvfAzk34uP9j9Pze/vekAV4deJoAT59e98WkIv9LcfX8/jn&#10;/kfv3Hquuo697xl73F/9e3I/29/fsDPWtXXvfRY3It+Tb68f4f1961DqviAceve+Af8AFweP6X/1&#10;7e9mvp1pmYYIp9uOve/X/wBhx/QH88/4e6EnpsyH/V/s9e98Sfz9OP8AD377eqlvI5697xmQkWt/&#10;xPvXVa9e94bm/wDh7cQAnrQPrx697kxGxt9eeP8AY88fX26OAJFOnhw697fKNv1C/wCeL/0H0sfe&#10;wCQK+v8Am6rKCQCR/q/1V697WWNYen+ur8H6n/D/AG/s5gJDj5/6v8nWj8fXvaqUE6bf77/b+1fl&#10;0nb4T173JU245/r+PdOk3XveX3YHy6cRz8PXvffu3T/Xvfvfuvde9+9+69173737r3XvfB/p/sfp&#10;+STwPfuvde94GP8Ajbn/AIi3v3Xuve8Mik3/ANe/+34tf3dOPTkQqT17211ESm9hc8j/AHjjj2tj&#10;YVBavEcMfb/sft8uja3YE1PnQ/5+ve2V4gef9h9L3FrWA9nyIqEacdHUGOHr173iEQuLLfn6/wBA&#10;faqOMyN8vM9LlQk/Lr3uTFH9Dbn/AFvp7WiBK9KlWmAOve3ikiJINief6e3ktwy8aA0z0rihZ/iw&#10;Ove1fRRBQDx+R9SPqOOPb6wCgDihFP8AVWmfzx0Zxxigr172ooI1sCAVuP6Xsfpz9PahUJHb0ujh&#10;Yr206974TQXKkfUm9xfUNP8Aj/Q/n2luoSTjj154nVtNK9e9uNBE9wGH5tf6A/0/x9l8iMva35f8&#10;Xw/1cOnolde1hw/1fZ172t6SkSSIBrXFuBa4ufzf2wYRIukjz/yZ8sj/AFHowWMMgxk9e9zFxUjH&#10;kMEuT+n8fQ8e0z2PEx4H8xU/6uFPPHWjAPLh173lONCm4QkXta5sbCx5/wB9/h7X2loxIQfbwx5e&#10;Xz9fPNenRGwoBgD5de9yo6BRZ2A4/SAR+RYG9v8Ab/7b2cRWqL8fE/s/Z/xfDpwKAc9e9tuS0Imk&#10;AG4va3qH15/P+8f4/wCHs0gLJSh4Gg+z/P8APpmSUqdVf9X+r8uve02SAQRxb6nmx4sOfZ5a7giy&#10;dx/1f5v9WOtLMHOcf8X173jkjLi62JtwDzzb+h/Ps7d0kiNCKEdOnh172x5Cl02J02INhzYk8fUH&#10;6fm1vYMvdQc4xTzp6Z/1fyHAlF4G1mg40/wf6v8AVx97TU9J9Tp+v+3ta9iR7Dt0caW/bWn+ry/z&#10;+fRFcYND5de94IcaZXChb3tx+eT/ALf2lhiDnW/D/V/q/wBQ6KpXpluvexM2ltF6ueNfEWDuByD9&#10;b/Tj6j6/7b2KtstSSAB3ftoP9X+HotkuCCQhoeve7EumuvI6RYJpIl1+mxtpIDC4A/p7knaNuMEa&#10;sUGOI/1U4f7PSLWHYAeX8/8AV6dRqmcQxMb82Nv+JPuw/ZWD8ccelNIAj/smzEfj/Y/n2dMAuJBV&#10;R8/Mf5uPHOa+XRhbREnu+HOPL7fy8vXoCt65xUDoX/46D0kXS/F+f94+nsye38dpWMgW/SBcEL+O&#10;OPp7DFzI71DigGR6+fr/AIPLo+tIqrU+VKf6vkPs6KBvfPKDMNRcWfVZ11gkXLC/LcD8EH8359i5&#10;jafxqBawsFB+tyfqD/UAf19hmaUMzE4qQSOGKk/aKmhB/b0I7WGh1v8As/P/AGMf7HRXNxV/mcvr&#10;ubyMQxsFIsqkXIsT+AL2A/2HtRxm1h/xT/W/P+9D2kDd1f5eX+r+fS2g1dBpWxlyxNrm4sA+q/1N&#10;wORb+rHjn+vufFIP6g/i3+sfz7uCerFWB4f6v9WeklX0VxYo6gAEEECxKG5UfW3+0/k8e3WnILD6&#10;X+ot/T63497IBx1UivHpBZdWjilOlwukqwkPqP0QrY2JFv8AEf0ubcLPG3UrpvpB/p9foTx7ZJRe&#10;1yA32/s/LjnHRTdxVQ6wK8PP1NOA4evDoqPZsK1lNVGSJGcxnSLkojoSgBkUn+tuQRf2IuOVii/l&#10;bCx+nB+gNufaVmjd6AgEevn8wTjH21qeHHqOt3syxKU/P/V5D8816q87UdKaeoDArKsk2oIush4/&#10;U37dh6QLXOrgX/1varghAA5t+QCLH+nP4/3jn2WTsurIqOBoa588f7OPlw6iXc7LQx1rUH8/t9Dx&#10;/ZxFDUApWV3BNI8i6dUisNTAMyDnUPFc6uRwGDWU/Xn27U/Dg8/gWAFhcWuf+Ney250mJgaUpipI&#10;rmuP8Ir6U6JI4SlFXgM5r68OH28acB69B9m5S0EgexezszEm7KFYhSp/p+klhY2/2PtUUUt1ZDYE&#10;gWJJvxwbc/0/w9gfdISJBOMgHPDzz6evqfSmSej23cBVemB/k6L7m6Fo5uCzgsXQAELbgaGBFvoP&#10;6k/42F/c0PwRa1zq/oD/AF+p5P19lTw1YPxIFK+fy8sDh9tOPodJpjjCt3UxgfL0FaYPSfFPJrK2&#10;0ixFhZiFN39ZX6XIN/yf9vbsPe2r03sRzyQDzYf8VPttoyoOnuI4+nyqf9jH8urrIjsVQ1K8fSp8&#10;vt/1etOxBpdigbS2pQXQEesEISxI5P8AVQOPeNvUR9Te4Fr2uT9T7sF0qa+WfT14dJ7tNcWofhz+&#10;Xn0449hC2kG3CuRcE8Agrf8AH0IJN7294zfkfTnjm/091xUEZ4f7P+rzpwHRSFUPU8PP/LT59Kim&#10;k1KFf1MocNpCqTdrJcEgXHHK/Q883t7654/Btz/hcfS3urmgr8/8B6blOlan1x86H+Vaeg6nwRxN&#10;M5NypYhCnCOAB6mdeLjk+rnkCwPvjb6/48f0sBxx/vHtitCD6dJA1CD5g/t/1Z6dmIGnlSEUGws9&#10;2azWYgcD9Vv8L++ypuTe/wDrcf7AW9uJIKUPl0/FKAoU+Xn/AKv2dQZSpCqqDl1DIVU/RtJkbyk/&#10;Wx5sb/jk+8VyOP6f15vxzz7exx6UErSp/b/q/wBXr5dS1jWQEk6mcMzFDYK2qyahxY3sODf6cW+k&#10;CuHAAI/SxIJ4BPFx9OT/AE59r9schi5WtWUD/LXjgDzwc8eFC65bXGxrg44ZoTTpXbeXVUIzEoYm&#10;Ev8AZ/cRQGRAv55AN+CbDg+0JleR/rL9eObH6G/HseWYSTsb8Rx+fGnzoegFdhgxjbAzUfM/Z58f&#10;8nR8On5DSTUtRCNVpAhi1yvZSoCuqqS1gw9Iv9foSBwCu66BZYprLe4uoAuQTwbccX49iOGRoTG7&#10;ZOa1PH0z8q1/w+nSRStQjYNDU/t/2fzIPl1dt8aN4TIaKNpgF/bjYvZUvGl1XRcXAAsB9fz/AI+y&#10;h77xZR5JI0NwTdbH9P1JINv9cexFBLpj1swYfLzOMilfsrwPl0VzQVJPn5/4B/q/Pq9Ppfcq1tFT&#10;RSyCzquhtVyCedJYC3+BH/FPYEyVv20pBYgg6Tf/AF72AP4/3j2YxzkAFTWvCp/1U6TSR6Tw6NXF&#10;QiqivoHIvwL/AO06rgf1P559uVLmldLO3PPBIH6QASDx9Rb6+3zKa0PDpDNGdXy6bqnBaGuiAf42&#10;P9o2UEc/Q3+ht7x1NcJAeeOQD+CAOACt7Dn+nurEGnWkjPl1IpaHwm/5+v05ueTcH/H6+2OVtRNi&#10;D9SGHHLf19ssxY1P/FdW+3p8iQIBcEf1B5uB9be4zRk34JvYFzY6dPNgPpY8+7IDoOeP/FdN8Cc/&#10;lw49TFkAsOB9SFHGq/01H/D23zqUUgXNuSOTqIX6m/P9Df8A2/vbHSKj/J1sEk6vPqdCQxubc/Q/&#10;S1z9OP8Abf717bqecmrU8C7XABP0B4/2/JHsuMxD6APz6eCg0HUyaEfbt/wQj6f1FrX/AMPZxump&#10;SZoBc3uhBv8A1seOP9gPaK/JVGaoOrjjhmnr8jX0+eejywVGmBbIAH+bP7c4PzHVa/zJpdW08nZT&#10;cU9SNIA9Q8TXBueT+f8AjdvdkO2JwtJCFI4VCx/qv6rA+4t3a3Mi1lBrmnHBqRWnn5fzxjqRdnnR&#10;IyrkeYAr5ig/yD9ny60Yvlnh5n7Czk/ibxtWSra2qzMdNpCVPF/xyRb/AAHtekiRUtwW06SL3sOQ&#10;Ao/3319gxX+n1auArWtMeRqT/PyOOhNa3LRglcqAcfM0GfTH+TojUlFMtW4LFmjZh6rkOH9Q4DAk&#10;3BA+ht+bDljr9DFQ2oCz2sAblibXuR9Lf439rbJZUVnQAmq8SRwHyBya/KlBxrTpC4YOa04D5/8A&#10;Ffn6+vQ5bPnkQA+Ql0VGKKFuoVQHA1GwsxUfgWP1tx7Ts1Isv4uxNwbn62+hA/r/AMb9iSzuWRdI&#10;+EChFB6ilM1AA/w0FAT0V3VmgJkRQAfTy/L0/P5Z6HzG73nxg0yzHT+4Tq1G6k+sh+QSCVBNzccH&#10;gj2zVmKsL24/1Wm6kkf63s6gu2dAYzSvlXIz9tafLOOHRc1sxqpGoD0P+DIPQybL7fjE3jkqFaRL&#10;KqtIQCqlVTgn6eo6SDcC1/SAfbBLRNGCVA/P5F/9ex9mC3IkOmQlR/LNPTP+x8z07BaZoVb59tPy&#10;qAKZ8+jB43fcGS8Q8hLL4mUgMygoXZVIZybNqJAHNxYn6EMeQqRAhDMCOB/th734qcUB/wBX+r/N&#10;0IbPamdgVA/1fPj0OHXu3Z8zOsscRicMGKeoMS8pKi/0Nrn6tb+lrj2hK/Mxq/Ljgm4FxZeLk/8A&#10;FfdWYN5U+31rw/2Ohxs+zaACy8afy/y/L/i+jpbR6xq3pvRCzXRCHYeTyHS5CRlQSQOQQ1/6f09x&#10;6fcS3QBxxYauDpA5AI/3n3R4FIJY8RSg414fbU8P8vUn7XtSsAW4U4evzHn9oz9o6eMh0yW8ryUZ&#10;sXdytmCyueHYN/gbCx+ovyOfakFWtfTOpF9UfF7E3I5/2P8AX23JHSNSx4HP7OPnw9M/b0OLK3EL&#10;imKEfyPQTUm2X2XuWCenCxBakayoYRpGkhKr9eFJF1H59RI/oXbfmJQtI1jYaza3Av8AQ+m1wObe&#10;/IzJIWHH/D+2vHz/AJU6F9vQD/N1bf0Du16nG0cZZTdIVDaueEtbngE8X4sf8PaQ2lB465FA/t2J&#10;5N/6c/7C3swNysY7hxH+E/5s/wDF9KpDoGfPoV+1pvPgKl2PAhew4XSLAkkfW1yDbn+v9fZsMH/w&#10;EiB+ulRYfgW/r7cRg5DLwP8AxXQXva+N/q8uqPu5VaLPVpXSV8rnUVb1urXItb/C3P0t/X6te6YR&#10;JTMwHNiP94uPr/re0t4pK1rT/i/81f8AUOnbNjqAPD/Z6Ej455N6XKLTNcgsrKQx4Fwr8qPqbjkf&#10;Swt9SPZcchjQ1YxH5Ytcm5Iv/h/h9Le0cbGpYjo/jf8AFTq3DBbhKYeJSTqEYTgWUOBp+pHPP1v/&#10;AF/Nj7VmNp9MUaj6D/eR9STb/ifboNcnq1a56Cbc+S11c73uWBsQCNLL6Qi6rfn8ge4tbTGWc2F/&#10;qSeLf7b/AHj2qhgRgJJPPy/1f6vn1Wq16nYbMLSUKre30AFnvYC/B5P09Rv9Pz/hmjpdMSqBwim5&#10;P+0jUCb888fj3vwFZzXAPADiKnhXhj5E4/Lr2pcV8+oVRmy9QzlrvK4Xj/E6SFsLf1P4+vP49hXv&#10;abVHJEpF7EN+bD6/Qe7zRqgCxqABXPmft49KoQa48q9GV6lpmBjqZS12syLbSD9FuL/4/Xgf4D6+&#10;ynb3xqPTygfrcMOeSdQ4/wBf/H2kYUJ9OlD/AA0HA9HN23VswUHhVsODYcfW/wDr/jn2RHtLYBeC&#10;at8QFmcmy/2TxY3/AMT+P8faOeNXUYr6/wCryx/k6K7yzjmiLHj/AKsdCBHIsguDf6X9kA3riDTS&#10;TkDgFhx/rn6A/UD6n2VSweG1a1J86U4f6v8AVnqON2tNBOnz/wBX8+snsDpS0Ukq3BsxAv8A4Hm3&#10;19oZKVr59A+UUbr3uO0vBPH15PA/H5t7pTyPTfXvbbJN6rj/AAP+vcfU+1wHW+ve4Ukum5PI/wBc&#10;jm/5PvzCuB1RqnA697xGYXtyAD9Dcg/4j3uOXQSXOBj1/wAHTQk0mrZ6974ea9jfkn62IJJ+vB9u&#10;tICNVcdVdmfPl/q/zf6s9e9+1XPHBA/2JBFr+2FIIwKdWj+Hr3vKpv8Ann/fDgj3bpzr3vID/X/i&#10;v+w97r1avXvcuEg/W5uLcD/Y+7x4f8v9X2dWHXvebx/nj8cf4D/E+1PVuve+HjX68C9ieeRf/D3Z&#10;QymqjrelvTr3vi0AJ5Ab/H/jf+w9q1Gryp9vWxGSacOve22spDY2/pb+vP8AX21dWx0k8TT+Wem5&#10;YcZz172mpacksLfT6k+w9MjIdPz4dFjxMD173g+zI/rc2/1z/sPZZOoDEN9v+fzpWnTBgUYI9f8A&#10;V/q/Lr3viKYA8j6n8/Un8n/X/wAfZJOUClR+DP8Aq/zf6jSSJdFFwFBP+r+f+rj73yaIKLWt/sPr&#10;7JndmNT/AMV0WNWueve5EAAI/wACLf7H6/X3VivEdWWnXvbzSadS3P5A5+hv7qSeI6fHXvayx7H0&#10;2PPFyObc8+1sDV4en8+HVGppNPTr3tcY5vWt7ckk+xBaMFPr/q/P/UekrAU697VVUSYFJPIH1v8A&#10;X8/X2JCKqCg4j/V/q/z9E8ygPQde9pOqU2Yk/iw/pYf7f2lmI0j7eqBgKDr3tLVw/V/Tgf8AFPaC&#10;Wta+XWm+Hr3tJVlgD/UAG35/xt7Qn4m6sPhp8uve0zV/Uj/H/iQLH/b8+2+Bz14YyfLr3toccH/D&#10;/W4seSPbM+rDD1+z7P8AL1ckmv29e9wnH1/Nj7Tjj00ePXvcV/qD/X3brXXveE2v/sL/ANfbcpOn&#10;HCv+r/i+reXXveJgRzcf4C/P1vx7T9e697424sOB+OD9f6fj37r3XvfMAXF7X/4Nf/bX/wBv7917&#10;r3vlzf8A25vaw4H0J9+691733b/iPfuvde99+/de69797917r3v3v3Xuve/f7D/fD3cUAz6/6vL/&#10;AFenXuve/f7x79pCHJz8uvde9+9069173737r3Xvffu2kkVHD/V5db+zr3s//wACel17D7MjzmWx&#10;xrMLtmL7/wADxeSOqyLOEoabQws1iTJYn+z/ALcqvbhYkaQn4R/kr/m8+pj9qeWxf7p+8LhdUcOR&#10;XzY8PLy4keR6wzyiGJnLBbD9TGyj/Ek/0+vvaH6i6cmrZXq8tTfZpFSQx0sBAUDjyN6v6fT8cWt7&#10;hnmDfv1SsbaiDU+f+r5H1qfXrK63j8ICvl0BHYfZVLgqSKOgkWpkmnkE7x2cxqno0gD+0T/X+v8A&#10;j7OpgNj0kEaRsi6KYpo0qoBGk6xqH002tY/7D3Gd3ujM+lDUHOa+fyPr/qx0o8QEgdFWz+/KyYyT&#10;3bz1KypIvkuYypCxMLcE354+n5t7V0mDoFCxKqghDyLFwQQPr+Px7LxM/E9W49I6DcuUZnnYsw8g&#10;srcIVIJ/TexNrn639u1BjKamiYRxix9B1EXUfUMAv54H9PaOZyz9MSAA46aq/M1dbIvlmYaSXUKP&#10;S1uGUk/gk35F/wDAe5cHjAIPMvJ5IAJ/w0/jhvqPwePdKHB8vsr9vHzz/g6oa1z1DqTI5JBtGung&#10;MysNJ9OsnkHlQbXv7eUjOj1KraSXC/QKvAC/7b8fn2xXPXgRmvn0npZlD2hdk1qkZcgnU5YksoJ5&#10;PN7/AIv7mMjMhVP22IJBHJIbgG1ubX5591WlQ5yKj5D9vl/q9OqfM56avIqTEOVk4kUh9JKNH9LA&#10;2uCbc/X/AA5956OO8ukMzEn1/lbAnSVP+B54+vtYqFEqw+zyP5/P5fl004zUjpL56uR4XYaFGgcq&#10;SxMmkXjtdeCLi7C45PI49rGOBZFDeVfQq2KqBfWAW0i/5P8Arf63I9p0uPAJABNeOfSoHl5D7eI4&#10;Z6R6tJwOghrkkmOkxGIl5SgZSxJuNZd1t/r8gXI/IHvDUqqFI0sEcEuPySTyWsLC4+n9P9b2xqeQ&#10;l2OeA+QHD5/zzx4k9VqTk9PeKsIWZkYtA6sjAgEkqNRj+lyG/oP8B9PeARKsqv6S6FlDWsdLAm9r&#10;m9wLcf7Ye3Q1V0gV+X+ry8+nAajSBX/V/g/y/b1IlndoJkLtHFNoLAG41IwAUGw0kMQ1z9OTzx7w&#10;1Yupj4DKQW55vbS3Kj6gjj/Yc+308n41+Xl+39v59PL68euGN4mL/RNLRhr61up8iDSeLEEc83uS&#10;V9tsqWdWVQzWNl/V6gwPLD6/48f7A+9uQI6OTQ+mP+K/1cOrLmgP+bpVYx2dpUR0XRICWkUMgUoQ&#10;B42It+CBq/3oe4M6BJEsLMLBSy3JYG7chrX/AKAD6f091W4JDVNa1wD5EH+j5Voc8fUdKAaV+fHp&#10;S0tHrhFtIWO0jMVYkFSDCSNV9LFQRf6fjk8NFThBlslTP92KFAirO7k6XUeoEBf68Af4k+2tQUUU&#10;FqE0GMj5/Zxrwx08kuhdPH06WNBu6XbO3q9Zcf8AxScuXp46YHyQTXEbCMsf8WFv6W+vPtQ/3cxr&#10;IlOtarDUolC2UFWGmSxH0+t/r7aBnd/EKnhgnh8vt+XpTy6bN061oMHpDv2NlqUTVEmMZX0y+JV1&#10;yS+RG1p6LgC1rG/1vbmw9iJtnDbRxUd56aGsni5UzFlEjqwESgqpBta1za/BPtzwnZQXZgDk0oaA&#10;1JJqQc1OBilQPLoquZ7yUaVag/wcfnX18+ijdydg96brnnp9q1cWDpKgfb+SNC06usAjcILhbX0u&#10;G5Ib/XJCjqN8QU0TQY+CGlWJAqBADKRfSt2/1uOTwP8AW9qmhjibSe4E/YuBngP8ma/Pos/dskjF&#10;pTUn14f8Vj/Uei8Yj4u5bdVZFnd75nJZmtqHaplNcxkjjeRgxMMTsFHILHSR6gQPr7R8+66mplci&#10;WSVL/tj0qNJsf3Ap/wBe4B/I/pzosQocgJ65Jyajt+wUINKihPnhYm3IAPXzpX+X+z0ZjB9Bbcwt&#10;FFRQ0MQlSBVEqU8at+wVkIlMo51G62JtY2+i3DfNXyVd7swYvcF5FUsAtwwP0+h+p/P+29tpOsYA&#10;LDHopI/nX9np0YRQhV0tj8v9n/Y6X9PsmHHMfHRF4zFZ4wwdoSW9aMY9PH0voP8Arf1GNMs8CMvJ&#10;LuQxN7qLWeyj8f6x/wBYc+07d8oZiO0Yzx8xU0I48a0PqetNCDSo6eZNkwVEY0RmPUNTLoXxBtZU&#10;lCCDfTfTxY/W30s6UuVBXwlgrtYl2DWBKgKx5I4+h4/3v3WRHdSV+H8iePkaV+fEeXGg6YeKmVAp&#10;0la/akFNUxVwi1tA90RB41IPqZHpuFswbi+oXBtYkg8Jsi8ThFVmvpJsG024Aup4/wBf/evr7bSF&#10;GqxIFMZ68sTNxx04wYTzwh2BsY3eJFKEk2JJUxi/0P1PP+PI98fJ94LzXWR1axv+FYqptc/X+vH+&#10;Ht1WRcR9wrT/AD56eAAwOsUtDPhnJiaOOOEI6g6TIztGrBVVbG17cDgAG9/y0P5cdKGjZWieUs1g&#10;36r3N78H6G4/F/8AC/vylJO9qrj5Upw+0VwB60869WbS60PS00w5yhNHJF5qmCMJEx1llb/OXvqI&#10;49V2Jt/wW3IgYushrERQVV5I1VJHf12JBaM/W/A/4j6+1Cy3CIVJrpORTH2j7f8AVjHSF0OTTzz/&#10;AKv9X7Oilb82fHi616wU0vhLs7pChLr47hL8gKQSFJIF7E3vc+27c9F51cMEVZoJacyJZdEkf+UU&#10;5VQePoVFv6/7H3a0fSfWuaHNcUOT/lz69ahYqaeR8vXpS9aZk0Rg8bO02OyFPXwxEOFNHUSGjrAw&#10;A02AdJLAj6XsPp747crh4EiOkP8AblQq2VSOFChRxf8AP+PP19p3BaqkkkHNePrU/wCD5ceqyLnp&#10;37T28YshLkIVAo5asTRvpdrXvqZXF7qODz7Vk8kc0ar6RqsQCNIJZdV7fX+gNjb8n23FHLqPE0H2&#10;+dKf4T64oOmRqU0Y/wCX7OgYjC46RZmZlPkaLWHJEQU2Ygi6gXtywH1t+PZXe6fkl1B0jJBDvveV&#10;Dh8hOwnjxCMtRVsuq3lemQjTwQQXtcf7b2PeXOROYuZVMm322uIVHisQqjBxqPH0OmtDg+vSDceY&#10;9n2QD96TrHUYHFqf6UVNPnTo43Rnx+7R7hxTZfa2EP8ABIx9uM3lJnx1JPMgVgtJJOLSWIuxVf6f&#10;7HrqnvHrTvfH1tb11ubG7gmgj81dj0mWly9PGL6Z/sZbMy/QM6arfkj8scxcj79ypIv7yhaONqBG&#10;A1x/MagcHjQECvkONFO1b/tO7oZdsuFkA4jOpftU9w+Xr5dKLsrrbfHRU+IHYmJmxlBVVBo6DcdN&#10;IuQ29V1U5vFSTV8KlYZGGorHLpubAaiR7EGCRqKpYkMml2Kq7CyF+f3eBdr/AEPH0449hlHkjcVy&#10;GpwBzT0+VM0zTzNeBnJ+otRmvTXmaCi3TgiiSRlkpmBcvGhfhVAjN7qvGnSPrcixFrzN4bep85hE&#10;y0g8ORohHGJVKJ56aRgjwyi/Nr6lJ5Fj+L2HPLPPe5csxz2VnIPBuEIKNUgOQQrLxCnyIFA1RwOm&#10;sXc4e2ux853tnfXq0mtZFIYAd6Bgxjb1BIqPTIHHor+1dqxnsyh2+1NNU4iprnqZvCL/AGhx6NW6&#10;hK1nKsRp1nlbm9xwK8O0ZJstuvcDxVDVFJHV4/C0D+oOIMQvllij02BuzAlbWP8AX3jRzZfC63uR&#10;z+HUD/Kp8/xas1xw8usyOVLcWeyW6UoSuoj/AE3+xTrZM6Mwf93+rtoUk1NHR1lTi0zGQhjJstXl&#10;ias62bklVYIT/h7NT8atv4WjxL7mzkaNWV2UTE4xiNDU6wwAvPGCTcs7qpuBYf6/sI/TNcFmT4F8&#10;s8eOaenDzr+XRLzVuEj3AsIjRVUM3zJ4A/ZT/VToHfknuzckc1PtTbTSRGLDy5/MSKqMtTTmc00N&#10;AS36bhJHuLG4HsXd37aT77+Lwr6a99ay3fSLodQuoJ0lVvaw/I/Fy7CKL9PQUH2Vp5Cppmpp54Ga&#10;1AAft7pgnhk4H7eg72Fvd5sd/CqmV1q8ZGIZIhc+tP8AdzJGSLg3GrgX+lvy508zU2Dkp2giWpEQ&#10;16CGWTxoyq8at9D6gukg/Tk88aSCk4YsaEn8q8RXJ8uNQPQDptiGl1HpryDrX56KpjlJp1dVVyCr&#10;LeUHQ6gKCnGq9r2PN/yC8lLVT5/FU7MQk2Qp18L+oktMCQQACDpsSRexB+vszH+47stMqc1pkCma&#10;4zwHCvy6MlfTCxHp/g6G9a6jpcFk6kghqShnmZ0S/wC2YiV0Fb6rG/FuR/r+zDArLm2eQeJVlIRg&#10;+tWSIlF0t9Rbgjn83+t/ayyQR2tFyaLXFDU09MEkDNRQ+nDoPS0Cn1/2eiR52WdcGiRMZdaVJan5&#10;XQZEErIVfjQCzWtyD9SQb+3Sr8U5Ok2Zx4Qylvq3JLD6XJHNh/tj7fAK4PDj5eX/ABfSBuPSGxv3&#10;FOFcx6mp9VQFl9Csp50pLbkAAf1ItxcHlPVUVaCka6XiS5D3QhlIKqrAfTgc/kn+n4VReFo1NUGt&#10;KUpwOTU+dflT/AXoyNIP+rHSrpaihZ5ZRoWWaMMbaydbpqYqosGHqFiGHB9tNXK8lRaVfE0ZXXYq&#10;AwIPjsFv+ADx/X+nt1FVEGgYPlT7Ps+f/F9K0oACuR0/0UQ8DOs/nEwkMcjGSRkdSdfL35sbC/AA&#10;+vtnj8Mkyl3MShpdEkZ9AZral0/Tg3JB/JH19+udeiiZpQmvp/s8PsHl0/8Ahx0raXyQRSnxLKzo&#10;I/FISrvYa0kLDk2FuR/jc/j2n8nQT1FRULE5I1OwZGPDsviOo2tp1i9voPr9PbsEirGNWP8AV/m8&#10;+lCEaR0q8dkYKWnp2mUX0RoyuAToVzMukXvq0G39fx9frBhpayPxR+MuRKBb6mNjFd2/4KzEgXtY&#10;/wBfe53Zo20nJ4/MV/wjHVmJpjpxFZi3mM0kngRIQ6sALOY5bItgPqFHIUHjj/H35i3lLhDEyqgs&#10;Y1YSy/R0Gq9nvbm5/HtEANNAePkeI/nkfsrnrwoRj/iunmMftBXYTKzO4kR2AEDHVHKCBbSRfjm3&#10;PvjI8IljcsxM8Km0cdwZkt6SrfVdVr3/AOKe6OCFLU4Vz6A+gHA/P8uHC3HrPSpO0bQgDTBNwJHJ&#10;LQlm9TS8m+jgAcW5+vB4JFIKdpZJSzVEbaVUILhSECf7a1x+R9Pz7pHKgamRQjJ9f8n7a9er1nqb&#10;NUJFFBGEgazct+2pvIZB+W54+nBPP49xqqmEJB8dpjTTLFIXZlIFuOLXI54Nj9B+fadWDE6TgEcP&#10;2j/V8+vDp2pKh5UAZyYTNG0sRQKbuCjMLcWJA5HHB449tdZSTRPTOj+No0iVwhDBYzxIQrXPF2H1&#10;vxfn8vIymuK16Up518+nOkqopEqEkQusjSspcEEuPUguLDmwP0tzbj8QqmprJKVC0UOqNQw8yqRL&#10;LbTIEksQX4W/0vf3omMOUrXPl6eRpjGT04oAb/V/q/w9ONJSU0dTrSSbRNqBCal8KH1IrKD+nk2P&#10;Nre4VG04lla5jTQzCPSNEqBl/cjbm3ptqB/rf3pwCBTJ6cNOnCrEJjjFld9aqX1euN2BAjkFxe7X&#10;02/pb26xxQm7xytGy+vwugIdFF6lQx/JUMT+OOPdyZCQCKk/6h001emOSVl9Lxq8ZBXzq5XxsxIp&#10;nI/1IYqP9jzb3PkVJK2KeEi4hlHhHoC3QN6S3DaWW4Itz/h7vCpoEbtzQk58/McQCDTzNOArXplz&#10;20Bpn/V/q+3poeVoaCoilvKrPA6SLfU1iQArD+t/z/t/fBPJMqNJGqvHP6xc29DePULX45+v09rU&#10;AVwFNMY6b4dN9QUiSYKXlSSC44Gohxrtq+oP+F/+NSJKiVyrQR63UPErugaMSs11VytrH9agkfi/&#10;t6JA0HgymnkQDmg+2uOBNPsrQ0LYGNJ6bDDFT1Esztpid4qoC7q2goAZFC6dR4BHPBv+RxlZGcST&#10;w/qMgBDfrLRx38XB/rquD+B/r+3VCRgIBQf6s9bAAHULzkvHDUsT+2SHBAQJJKQJBf6cWK2/J/1v&#10;buHo3LGSkkj8ul9Oo6443AU6Dz9bW+h+v+Hv0auFqGFR5+v/ABX+TpgjNK9JqqFfG0axVccqwq68&#10;InjMyjUgkva9+G/AuLfk+3BqlIxHGQXCnUjSDTqjistv9fm1r8+23VijEf5/9Xr1WlcdNdNSPLO0&#10;3kEOoBZBE36JplL8m9ipte/+uPrx7SVSwNhMrKsFVqVyxOpNOoKwH+wB/pcf6/tiUt4hUea4+31p&#10;+0dKAaH8uhOxcaiESQ+J3niKyoECFGB0lVc/j6tf/X9ueNenlnUR69Ik8QZvUhY/uKGA+ouOQf68&#10;H+iN1eOM6jWprjB/L+Zx+zrz4HWLJrKYSSiI327M6gk3WxiLAHT9FIH9fSfpf2q6MaoIyP2lDspY&#10;3fRqayhr8sLcWt7MAe8+f8vL/Pn7ek0/xHoH8wPHUOrfukwrMEvp8jLdpCp+inj6/wCw+ntWwSFU&#10;8INvN6UksVKrFEeF1Dn6KLD6Xv8AW/thYhJJqbIXy9akD+Va/YOiuRa93p5dB1knKIalQolics+p&#10;kYXZtZ1KvHqAYAnknj+nvH4pvHGAraZvQ7WVFCDUPUSLi9vqf+KH2sFvb6q04fM/5+mwFBr6dNpz&#10;MhlqCalA0A1xL40kfyNpN0C8HTewA+tyf6j3hggJkjF7FGDFT6lI+rc3sb6h+kW9rBFpUseFKeQJ&#10;GMflTBY163JJQZP+r/D5dQchmF8LKEDmZnvLqYLDLpYJUFWBK2uQUU/4fS/uQyLA0satf0glrsQi&#10;ltSDSf8AXve4H1v7W28BlRXIoPJeBJ+Z8vTgT6U6T1LUB6SNdlGYqzBjOspDT3UgMBplMd9IbgGy&#10;/QXA55tFrqgx0ps7DQ3jhkF9LooIUkjkHj6Xvf68E+6XCBXZuFRUjFQTkgV4+pIwPLgOrIuqTp62&#10;lSmrrKaMxJIJGdnEgZAoEihZCFBABuAoPBHP19l83nkow1cqTSQytT2ZZlXQ7W1R2ZuG5Ui1vzxw&#10;fYa3N2MmkCuj0qMk8B6ceNRniT0NNqgoB8qevVhnU+FaHG4+WSGFo3lLRsjozrEq+NmkVPpwQfqb&#10;29lkq6uuasVK2MT6EE1PUQ8mV43YPAyNx9DcC36h/Xn2hVA6+IhPE1H2/Pj5f5OGOhclBHUevRnI&#10;o4UiIi/bB9LIeNII4cW/31vYt75q6rHYGigoaed0o9u0Ikp5yI5aeqakL1VMkjG5AEhdL8kWH1Ht&#10;m2jRi+qlS5yPTVg0pTtpT5cekNtpMxJIyT+yvSA21GlTkq6pnkjV58rWmN4LtHPAswjp5WH4ZtAV&#10;7fkf4+wE27FNB1vjZ6dEhGXq8/mKr7hwWefI5U0kEshtzpWBLWB4IJ/Pt+9pLuZPmgVRilVC1+YB&#10;NfOmT606O/EBmpWtKdCIXV8pUhtRMS08KaBawji8zW/1/Jz/AK3suG9JqdYX9EsSyq6lkCBInaMO&#10;ZtIBvq1aWHN7EfUezW1iJ7RTiKZPl5cf5/MdH9o2oY6fE+t/6f7zf2GePpWgpJZTZqZnk8D6XVJA&#10;AaiR/wDklmsB9GHPtS6uX0gZ8+lxby6y+xPw8EjYymmjU+uShqoBq0eSGKne0cl+SW4Yn+oHsulI&#10;WQ5zkUp5k8fyx+0+mUczgY/1f6h1jZhe3+BF/wCl/YoSUrxUyVdXxFULJDKrIru8c0aSxRsyg6WW&#10;3Bvzz/j7Qoqt21zgjjjjWtaf4MY6LjKobT6dRw92IXkgf144Nj7aZaVqiRxGn2slPWSLGSWQVKAq&#10;WfSym9y1yPx9f6e31jjHFqggemP9X+qvVg6nrmD/ALyPxz+PbfNTyVWMSkns9as7spVzpmkp4VUR&#10;iRuLArY3454Pt3+wl8VTVf5ip4/z49Pxyd1T12D6v8D/ALwDxyPZZ+zdveankd9UEy0mo+HUbxQs&#10;0dL5U/FtZuQfr9fr7FO3XCg6EzU/zNK0Pz+dPsFKdGkUgKkdZwQRx7IBvOnq6OqlQUbRxxqs0rGx&#10;KysA7SKSSOLr/ha359yTZtHJCADWtR+Xocf6vl5JLsdoA4efXfsJ5YhNTTVLP5JRrRpCukSa2MJj&#10;J/xsOP6G/s7hfQwQ8DkfaOHQfnUEkHz/ANX+Hr3sKNw45Zkmk8DKbx+SMNyFK29FxyLWN/8AW9iK&#10;yn0uungf9VPtrUevQS3O1EinH/Fde9lt3hgNDzGJdLLyBxfgcgnn/EG/uQNkviv6Uh7T/hP+f/J1&#10;jN7ocqG8tmu7ZP1YamlMsOLD5nzHHhTz697CVJSrFTcFSwIvyrA8Xt7GOksmKHrF9gxFPPr3uchB&#10;5P8AUfT+n4F+faOhrTprz6975Ipv+eR9Lc/1/wCNe7l6eXTxkzw697mr6Ra/9Bb8gj/X59tM2rqr&#10;NqHp1730x4/A/wBfjg/UH8/096p/q/1fn1XzpxP+r/Z697juLn6WuSB6vr/re3FIC9p4AeXDpwNj&#10;jU9e94C2k3v/AEN+OCDzYH8/74e9gavl/hp5Z4/6qdbU1+XXveZG4PF+R+LfTn/H3ehOTg56v173&#10;kDA/6/8Ah9Rf6nn/AB9tO2kYFVp+R+X7P9jPXieve8lxbg39pWoDwp8q5/Z1o9e94ywv+Pp/xPuy&#10;wuy14fL8v8+OtUr173lRjzb6WHJ5+n0uD72FRlzhgfn/AJOH8uFMedhQ/b173zbjj8kkg/4WuLc+&#10;6mSR8cKChH7anhjy/wAvXiSeve+iT+QB/Tjm9vz73EpPwVrTj5Ur/h+zrwOaDr3vE3+vYfXj/b/7&#10;6/uzagwRQD5evHHH+WKZ+XWj8uve8im7C1rab3Bt/hwP99/vHu5FBnj0waAd3XvecHn6H/Yi30I+&#10;h9r4QAR9o6pLTR+f+fr3uQeQByTf/iPZ7bUGTkenSYjz697nU59A+v6f9exH9PZ15dbXr3vHPxa3&#10;9P6mx9o7qoP2/wCbpTFg09eve4hswsR/Ufn6fT2SyGjgD5f6v59GcTEMoHy/1fz697T1ZYSH/XPP&#10;1+vP596ocf6v82B0pf59e9sdaCUP4Fv+I49+PxdF1yO/PmOve0ZUfqtzx/vr+7Dosk4k+vXvfCP6&#10;8j63+vt0AgZ6oOve3vHt61/HNuP9sPbkY7q9WqNOevexIxn+bHN/Tz/ja3I/2/s3haq0+zrR9Ove&#10;5FYNUJuv9bkC9z9CT7dJz1U8Ove0DWj91gBa7/7e/wDX2VNX4vTpgVqW/wBX+rHXveehNpEHAsdN&#10;/wACxsBb3WKgevVFoWx172NmCJagj/wvb+n05NvYitm/R0j1/Z/sf5umpDmg697fx7fjJPHz8/n0&#10;XEde99H/AIg/X24eqnr3vr3XqvXvfX0/2P8AxHv3Xuve+j+B/wAR/ja/vxDEYx1sA9e9+vxfi1r/&#10;AOH+HvWoEV8utedOve//1NDjy8n6/j6fQ+yfo5oOHW/x74mTi3P0tz9f9uPe6mtet8Dq69746/6f&#10;m9/x9fxx79U9bD+RNeve/avrcA/0/Fve9RHDrYcilCcfPr3v2occfm/HF+OB71qI68GIrTz69743&#10;+v8Ajxfm/wDvHvxPXi1TUde99X/3w/P+HvdSeqmSvn/q/wBX+fr3vq/++5H+9e9dVrT59e99fm/5&#10;/wB697qaU62XYinXvfv9f/Y/ge9fZ1UfLr3vje3+v/Ti/wDrn3vrXHHXvfC/1/B4v/Xgfi3+w9+6&#10;8cmvXvfC/ven59b6974C5P8AQf4fni/P+PtygBFOt0AOOve5EN9Q9uE46uOHXvb3R/q/r+f9YAX5&#10;v78BjV/q9OtyCqE+n+cf5uve1jizwLf63Fz6rDn+v+8ezaEMXBHy/wBn+XVG+Ide9q1bDTx9LfX/&#10;AI17XDI6Yc1Unr3uQp5H0Fz9D7p0l697zAWFuP8Aff1+vvYPV0bIFOve+Xu/Sjr3v3v3Xuve/e/d&#10;e69797917r3vg30/ofr/ALb/ABHv3Xuve8DED6k6hewFuD/U+/de6976YCx5/F+Prf8ANv8AkXuy&#10;8erx/GOve2ye/J4HI/p+ebD2ZWqB2owqKdGttQ0+YP8Ah697a2Qc8f1/3ji3s8TPR7BQkfb173j8&#10;fIt9T/hb6f4+zSBeyo/4vo1iFV/1Z697mQxEgfT6825/1vZnCvbnpbbxVbUfmP2U697UFHD9CP8A&#10;AECx4/rY+1SIGwejKJASK9e9v8DLHpHHF7AfS4+lr+2DSuOHT4IHDr3t/hNwtibW+huOTz/xPuyu&#10;FHSyKVEXhx9PPr3uZDF5HuQefqP9Y/n26AWWi5/1Vz0rXuFR59e9qChpCSupfxdrGxCjkH6cfnk/&#10;n/D36SzqC1MftHSlYq54U697EHHUiBQTGL2A5I+t+SPZabaj4GP8HSyNBx697f1pSwvwQvGni31/&#10;B/23t428fpT7P+LH5Zp06IwOve4VXEFX6EW/AHPB4t/xS3vdpSpQClP9X+Tptjmnp1722OCI2JJ/&#10;IHp+hH9P95/4n2qeqkMPTpNKDUEde9pGumRWZWIJ1MAGNiDzdQTa/wDtvaWa40dinI9Dj5dF1zIo&#10;OkHIzjOPLh+fXvaXqK6MPp+nP04B5P8AT/Ye3o7h1Axjj/qPn0kE+nB697mUVXDIxDEEqRp+g5vc&#10;Ai59m0G4OsIjBwc0/LPp/wAV0sjueygP7eve8eTMcgIRh/qVsBew4/HsuvLhSpPEH+ef9XHpLcOG&#10;FDmvHr3tPxRa35BIBI/pyP8AW/r+f9f2HGYyPpPEn/V/n6Dkz148eve1Xi8WJpI0SK5ZuLWCkk21&#10;G/8Asf8AYez6wtvEYH04fs4UHD8v8A6Iby5Cilaf4eHy9f8AVinXvZqus9oKHgleIeT0aQQPSPop&#10;P1/21/cm7PtyomqQVJxgefnTiD8v9VSKWZiaLXPDH+r/AFfz97sK6522Y4oXaIWIU2FgCRxf6H/e&#10;f979jJIygNOFKH1p5/tNB/xeFkK1IP8Ak/1edOkZuPJrBDIoexsR/j9L2tx7ONtHDlFhXRYAD6c+&#10;phzf6/T6+ym9mKxkcNX+o/zIHpnoQ2sXaB5/6v5Vx0UTsDcaATuJeQWP1C2RD6bC4/Va3+HsdsVj&#10;vGFOgBLAc8A2tfj6f7z7C0zggoMk+Wf8h/yfz6EtrAKUUf6sfzP+XonO6dxioLL5nL3LG1nZCSdI&#10;1Hkgcccj6fS3tYwp4gbA2ueT/QH/AI1/vvp7IpasAxGTT/Zpw4nPmfn0eKgFAf8AVw6CqsnFSVXU&#10;pbksFGkF2X0NyR/X6cX/AN595+b3/wCNg/0APtGzhAWOaenHp4Ko8uoqxhwqDSGJIubIUPFywP1A&#10;/P4/1vr7zRykFRz+P9sOOPdRcR1p/q/1f7HzpuleoNZi1dJWUJqu3INrlhq9RPP0+gAJ+v8AsXem&#10;nHB/pcW/BB9qgfLqjKR+XQb5rFMCw0uNemzcll0sSdJ4/F7G/wDrH8+1jjalTb1NqTSDe1h+SLD2&#10;kmLodLaaMScDP+TP7fP5dJJU1DotW/dvtNHMyRXilikvo+pDghHV2+qnn6m9x/r3EnEVSkD1Afn6&#10;mw5+hvb/AA9l9w7oqgUI4fLy4UBp5/M+vGoa3CyllQlTwpTPEH+YrU4z9vVaXdOxaiaarkEMzEen&#10;SY0MsoEZZpbgXsbs1rkfkcabLqmlDKAxDAfUfS1jflj+fZI9wpJKDSTwPEGvyH8vX7eo53Xa1cMN&#10;NCeP5/ICnlj149V8bs23WUFXK8UbRHyWL67ahYoAsSXurLbj6EX459u0TLZQouOSSPqLDn/X/wBj&#10;7YlR2Jq1B+0Hz+VPLhgfD6noA3diEkJ4elBjz+VK+WCB50rXoI62OW0xmEYkLKsSsQLgtoTVqvY2&#10;+oB+ptz9fbpTzaGVrkf0NgQB+k3/AK/7x/xQovLZnUhwKcKVoSRnj5U8+J4Y9WIAdBRsEfPOf2/6&#10;uPHIfZqhWdZI4tLzo1yb2up/ca0Z+hNwObk8Wt7cTVx2XSCfwbWUAW5sFPsj/dlx3Fiq0zQ5NTwr&#10;UAnHE5+zpQHYE8MmuQDn7SCfLz49JiPHzX/dVtRAPIYkupseWva3P9f9j7yxTJKL3+gv6jbgcm/9&#10;R7SywT27UIqGNMeZ+XofTHlitOrxymJ6jIJJIpx9PsP2cMUrSnWDJUZjXQihTYElbXU20MjlPT+D&#10;9L34/PvMLkf8FAJsb25t7TMAOGdVRQin8qnowW4jcKrgrqNKH5DP+b58OoAkjiZS6r6SFDBSwb03&#10;AMn+Fz+P9798SPrY2v8AQ/W3HFwPfiRgkVPmOH+fPSC70B+zLfipgfl8/lX7enOCRo2PoXSiBgTp&#10;JZmuXINwPrww/PHPvGx+luD9AQbD68g+2yla549IjHxqcHOc/s9OlHSaVUsVV+LsLaregFHCgDg6&#10;rAk/48Hj35bkgW5JNxe3+I+v/FfbboApavD8/X/VgH/OxLGVUmuKYrmn+DH8+pQmW5DH0BeGA/tc&#10;DT9bfU/XixPvFLI0aqx0D1aXH+x/s/7C/wBf8Pb8EMU0jxrqqBqX/Z/Mjh86dNcOANeI/wBXD7P+&#10;L6kwRPOV9DMjsRcsb+kA6tK2t/qv6/0/IDe1TIbAuo/rfSD/AE+p+vs0+ityMIT9mo/5cdaeVEFG&#10;PDNOlLRYpvU8SswY6R6UIKt6j+0o44sLjm1rD+seeUuAX0mwK+kWF24uR9P9t7vZwRhykZI4Nk1w&#10;PKvGg4CpOMeeUk1wojK+RPrk/YP9Qp9vSpx+OaGSNoxp/JHrFxfU9rXvySTexH4JufaOyy8Ec3tx&#10;cci/4PP49jOwqHUNSlc5A4eYx5j/AC9A65P6mumMj/D9vy+XRyunquPVE9z6W1sEYhCJVNiwHJJI&#10;A5Fifzb2GeZh8iSj6MFNjb+yRzz7EQZSil8gVrn0JFP8nRUXCz1xTAOft6tT6TyBx8tA0RBhmkiY&#10;AG95wFdSYxYfTn6n6kf19lp31jNST3BAAcXsBYseeP8Aevam2koEVBWo4evEY/bx/wBRWSBZAsmK&#10;ny9cUrU+Z8/X5dXa9Abn8kVIodXP7RB1l+FXULuOf6k/X6f4eyXbsX7GomBYhbnkaVHqb8k8/wCv&#10;bj2axXAdhIF0+gPlSn7Bw86niSekE0OskAUNa/y/wU/Pq0Tacn3lFC9wxKJcXJP0txbj+vsPV3AI&#10;ZStyBqP5Jtzbn+vtWJI1NWauPnkj/Vw/n0iMT8CAR0t2xwkQGwvb6ED+n49vdPuCOVV9duAQATcK&#10;eCeP+Kf4e9teEHPA+dCaVpxpUf6s0614RIwP9X+r+X2dNsmJCsbLcm5/Fiw5HJ/3oe3akrll4JFm&#10;PpH+BPIF/wDD25G5kr50p/q/LpiWEgagDjqFU0ujkCxA5/4MB9Tp9vkaBk1A3/r9LfXg3HtYpVgK&#10;ccdIHHdX/Vw6Z2chipNvrbk/nkix/wCIv7ackmhGI9I+npPNibH/AA90kAA/1f6v59bjyc9OtC+s&#10;i92I/wBUP8OPaQhl/wAt4YDU1uLkWsB/vYv9fr7KJRpbxD0rTiPt6Ubr/k5uCQFP1t9f6f7b2cjp&#10;upVZacE6ANJJNyDbm5P+8W9pZnkliLBasaAKPmKfmc1+Z/b0a2eKNxr5D8x/s9V5/LfGNVbcyShT&#10;JeCbkaC36b6F+hAP5N+B/X3YLtvJgQwqHFvGtjdSt7Dk2/3gf19hPdYlJ1MtdZJbjXhSmaUBzXia&#10;V8jUHdvfkHTQjSeFM1rxz5cc8fPrUS+TfT09XlctXrTSFlqnAZEdCqeVgdBAIJt+s8cAX59iPTZg&#10;LEAXuTYXtcrwPxyPp+Lewbc7ELm5LRCgpWgNK/4DxzUEmnbSor0KrO/WYAVo+f2f4T8/PHDqtDcn&#10;WVZR1TOlHI6xvPGGkBKEC4T9xNJ5sSTbn63/AB77nmEwDAqeCBY2U/m/PtMkBgrHQ+pFKkeXl/q+&#10;fRx4qtVnIoKcM06b8LjJaGZVqUeMAgatF5FVQQEva4LEEAar8/63vBHYPpbjm31P9bD6ge3YyzoJ&#10;YxUD/i6njih48KY69qBXBzTI4cf28R/mx0952OaKmvdtZUuqlFAMgjCyIArEqV4AP1/Fr/TNMkbD&#10;8j0lh/asbf0PtV47RKA6itQp8iRin25zTzJArmvTaxK3AD7KdJfb1RlBUgJM8tnJjHKx/W5/QODa&#10;3BJvb6WHtJ18aBWZArHSxNjbk/X/AHw9r2mcf2jMBUDhX9mK/tOejO0tPEYLQip/l+Z/1Y6Oj1bl&#10;K2erpKWsDRqZItKszNc3EaG7HQp+nq/xFvxYEN2ZI0xYSFuNVhfjg34t/tva21lMisV/yin7aj/D&#10;Tz49Sfsexao1ZF/P7R+f7M/P16u5+PHX8NfSUMtPFDaRIWc+NXLPJwRLb6t+f+JPsBchuES1RXyf&#10;RrDn8X024/3jj/D2Yxgkjt4/P/i6/wCrj1INlsQQDUM04f5PMfz6s+271r9niQ3hKF4fV+2vLW1X&#10;Or83+pv/AI+51HO7So6lmuV/qTpDW4/pf8XPtYeBY0FKgZxX0+37Aa9CSCyMS0VaAf6vt+zB6Y8v&#10;joIqaWneNUAVyeFUgtGTf6cgXIJ0/X/eRfwUg8LBubqbH/G3P+29pZB+kCPIj/V+fDozRArDTjh/&#10;I9ET7RoictE8Pp0SqTpb6eu41cWUHgAi9r+0LvKFSHY8ryOPyOf9t/UHn2xnVT16OretKf6v9nj5&#10;evRpOhK6RYKWLlHspBfm1tP9PrYEqRwOf63PsN8DDoyCCwU6lNv62PJ/3ke7MONeIrx/1V6VOaiv&#10;nQ9Gj33WNLt6c6tSmFwGAva6+kFeSfoTa3+w9mXwxtTqf6Kt+P6j8k+zC3LMig8eHzP5fy+3oPXy&#10;kvgV/wBn/V/xfVNPcMKyZioGlyGqZbHUSFsxNlsCPrck/T/W5Htv3LIBSsv9AT/ySL8+9uNVV9R/&#10;h69aAhsYP+yOlj0JRsMtHM5tqlVLA3B1MOQrfQ3sACP9e449ghWKpmY2vdueAbevj2VqCKitRXFP&#10;y9fnX/Vno9T4erPMLK4oIgTo0xWGtrE/terkfUfgH8/T68e1DhYRJG1hwADyLXBP0vz7cb4CQfX/&#10;AFf8Ua9OVAWvQYb7rzSVUGsks7WsD9CliSQSOfpza34Jv9c0tIS5Ugnn6XJuPyAD7MYkAjWg8h/g&#10;6T0AyMf6uJ6ZafOosWvyBeCC2lQQw4U+mxNz+b8f19x69BT072BBZSODzyPyB7cYhADI1AOP+QD7&#10;fP0H7Q6tSRXy6ctt1EuWycXIcRyK4DeoAK3qAY/QAkG1+QD9PYGbiBnllP8AYXV/X8C3Nr+0Qd5G&#10;q/l/l6XW4NeHDj+fR59kBKGjpk58jrGD9Pyb3u1r/X6+wSzOJevmb0nQCTb6kgccf4f7H8e/EdKS&#10;K9GMw+Ujo4EBYaiouQQBcgHm/N/9h7Lz2dtlZqOenjj4MbBSoUnVbh7/AIJ/H+v7ak1BTQnB8/8A&#10;BT08/LPE9NygGMqpPz+fDh0JuDrvuYwzE+r8G4sT+P8AYe6vO09tS0c9SjxWuXNivNjxa3PP449l&#10;1xHqHoR0Bd5tSwNOOf8AV/m/LpS+ykZzHvTu9wL8gkDjj+pH9Dx9fZYYw3EdR/d29Dkf7B697Q7O&#10;VYg8EFiD+ACbk/7x72q04eX+r/V/Los4de94WJY3/wCJH55/Huwx17r3uPItwf8Ab/0/2/txFqa+&#10;nVade9wmXSeBc2Yn6XJ4At7ZnAXgePTEuB173wBJZdQsQfpzYDj22q4NPPrSLg08+ve5Kc8j6/Xj&#10;jm/HPP59uAUFOngKCnXveVfr9fpb/W9R/HvfXuve8oH++/1x72OrAde9zIeP9iL/AOsCQDa3uyEq&#10;4Prj/V6efVh173MFv9e/+29qqE9XFOve88cSn8Gw/wBb6Af7x7WqhfjjpWK9e95xTqADa39LfQj/&#10;AAt/re1aREjuPW/Xr3uLUwqQT+fz9T+Pp7faMlM0A6qVNKnr3tOVESAk2H+F+fr9fYevYBG2P9X+&#10;r/VnpHMgGeve251W1xb6W/A5P9PYbvFAUgfP+XSGTgQOve4klv8AAG4/3u1x7D1xQVbjj9vSRzpQ&#10;k/6v+L697izXBNvx/vAt+PZIM0r0Tt173yiP0+nH/Fbj222TQdeXj172707AMo5/H+9Xvb34fDQ9&#10;KF4de9q6gcFRbi1vx/j/AE9rrcEAV8x1pgQp697XOOezKQf9jzf6D8+z62rqH+rz6Sn4eve1jLzT&#10;D8HTyfz9LexGpPhivzH7D0Tzjur9v+Hr3tL1N9Lf8GP0/wBf2nmFRX06Tnj172la2xB54/w5v/tv&#10;aaUdhrxH+r/P1c8M9e9pGsHJ4v8ATm3P1t7QvpB/1f6vXr0eQfX/AFU697TdWOT/ALf/AIm3tPXP&#10;Wx172yyiwYcf7cfUG/FvbcpBXVT/AA/6vTq+oMOve4T/AJ/4r/tvaXz6bPHr3uK/49261173g/Pt&#10;M7En0HVuve+Df0v+f6fTjj3Tr3XvfD/ef6cE/wCH4/5F7917r3vlYf4Ef4L+mwva49+69173yFvr&#10;cEf14444sR7917r3vl7917r3v3v3Xuve/e/de6978P8AX/2P19+691737/fW931HRT/V/qH+Xr3X&#10;vfvdOvde9+9+69173737r3Xvb9tzBVu48xQYjHwSVFTWVMNPFHGCSzyyBQvH+vz7rKxUaftHRntW&#10;3z7hdpbwqWZyABT16972sf5fPROG672nT0lXSwGsSnoa2unaNddRUzI7yEMBfSGGlSSbW9xzzbuD&#10;RweBEaGhr/KlDj1rw/w9Zncl7DHsu2x2yjNAWPqfxeQ88D5dBJ2xmqzHYmCnoNfmq5JIi0Z/SAFL&#10;k/7A/T3b9STRTZTGQUsOiJqMAoiaVMkXpVrfTjVcAX9wZesxgklY5rx86EiorjjTj9nQ2Pwnonoo&#10;5qTF5KSuqPNKuQaQNJKZNKzRF7qFJNxax+ljx+fY30FDFFQoXGpzHHqZlB1EAngW4/1/YReRvEJT&#10;GTw6Z1MDg9AVlMnNPk3RGvGskuhAeV+ihmN/9a6j8XIFr+2qsp9NTCyEt9T9AdWkWKC9v6/T6f6/&#10;tUklUNf9X8/59Pggiv8Aq/1fPp4x9QXo6hJVVSNKi5K2LtxKQL/04/1/x+JXhd4mJWQFtKmO7LHZ&#10;QACbfW315P8AW39PbQYa9RIxXNATmv8Ah8z9leta6Hj/AKv9Xp1F+5SKRIIyhUeoG/BOu50gCwsD&#10;wLc2A/xEilo2sjshayRkFWa2r9JNjz+Re9r8/j3V5FyB8+P+x/Ly6qzLSgyfn1DrMgqs6LKEJd1K&#10;WU2UksV5tawBNwOOPz7faeIRKDpLW9NmJup/F78n88n/AI37TMdZOfn9v2eX5fsz0ycnpMVs5kcI&#10;G0BiBqUB+GH6v8BcLe30Nr/U+8qOV1WQoikE3VWLKR9Tf6KT9b/0/wAL+7UAUZ1Fh5VoD9mKsPlg&#10;V8649/l6gSoJpVZnETR3BLPGHK6gbhwSACORxc/4fnLSanby3sFPA1awdQBCAj/X/wAP9b+i0rGi&#10;gJkEfZmtCacfL1/2WnADdpr0mMzKwD0s8aicyfujSVeFEW6km4W/0JIU/X68+1XSxylAfGRwAfUB&#10;pWwEhZfzYC4tcm/+v7LpGSpqePyrU+QHpUmhrQDFT0hNC2P9Xp0gK+aPyqqyJIEuSSwUEkli+puO&#10;DzxfgWAHvnMgCkWBZGN73FrHQwNv8OfdFpX/AFelf8OP8/VfPrhSTOxjYelJVXSpIN1ZtauGAt9b&#10;2F+b82/HBU/qCrKttQFwwsboCPzfn8c+7BqGvHqwNDXrNM91KB1KSNfQxAZCWUeUq9uNJt+eAP8A&#10;WMSqhWw1FS8juCNB1XtyWH508AAD2piYEdtaADzB/Z6VzWvT6EeXD7R/qH59SKOomEso0ELAierS&#10;YwedIIKm92HPP0Fx9OAz1EToVs1ludIXjSo9LAab/T6j/W/p7o8oc6eAH51P+rHyHzqOn08z0vsJ&#10;4/C8hUPPIRqMwKNy2pAyuPyBZv6k/X6e2YiISFmZ2EQDBtRCOSQSOfzx/if959+CuVwBn7Kj/L/n&#10;/Lp8KxGB0s/LIIgihVefWmjxnVGpB0n0ek/1H9L/AOI9t33qtNIdRRUa6jSbFr25P4txa/t0wkKD&#10;xPTjRnSD5+f59PC0DCCJGRHMiaWcuAQoAcED6G5BvbgW+ntzgq/QrBxGFIJ9SsUT9A9PBFzYW/pa&#10;/t5njWMassRSmRXzPr5Z/Ly6ZMSAVIz/AKvt6R1Xg5pa2aOOAyQapJEnC3tIRqW1rXtYkMBcG4BI&#10;+rg+XRElFzZEFigL6tKlTqP4H1P0/HthnYxqFwSeBIAFTimc1/z48+qrCDQ+v5dNNLsYvWxzSKki&#10;uzXJAWRr6XkLhALEG3Bb8/UWPtsGRZ2IQEyyqwvcjUEF9Ra97Hi9/wCn9PezERRnOAa04gflwGa/&#10;z/N8RZBNMf7PSoGGp4YymhY4afQocKFK6xpEQI5JAHBBvcgXvcCRC7TKzFj6Bbx6QreS+n6Xvz/S&#10;/wCLAe07hVpp8xWta1Hy8v8AVx6o66T11NGIJAjRgapdJc6tKRgBishAP6STc2B5/wAPcol0IUGy&#10;ozm4BL8p6Rc/W5+n5/H9Pbavq44/1f6vl1Wp49QmiiZS7ESGRI1NjphJWSzN9AQQAL/j6H+vvzKZ&#10;IzLr03ZVKm41sb88G4P9OP8AH3YGh4da64q4jk+28ZIMbsHU28cYtxqsOPzcH8fW/wBZlNUBSyuT&#10;9SRY3JJ4Fyo5/T/Tn3Rl1Go8/wDV/l9eqlVJr59NmQoneOIxhX0gLIWUKxsBqYA8D6/7Am3Ht4eU&#10;1AUWVgAWLaf7IOpR/Xj/AG359s00UycHpkrpPSUjpFomm4YPIBGUJve62dueOfpe1yOD/X3FE3iQ&#10;LE5VmLOVkfUtwCHuLC2ofQ34v+fbsajV4jCoWn2/KmfI+VM/Lz9T16kVUH3LCGb1K6iNGgj0MAQC&#10;oIYG4U/UrzwP8feWSD7qnW3Hra5I0qyn16x+BYfUf7H2tWqPpJxQU8yMk/8AFZ69w6TEVcMfWPIE&#10;BZgFIgNjrRFpxAdINySCNduPp7kYWWOlcxSsxOoupYhirBfSAOORfn+o/HPusxcOJVzQUI4Ajz/2&#10;PQ5z03NU0Yf6h/k6g7woGzlDIII4Ill0BiANRXWQbMR9HAN/z9ORa/tV1jffY+YrdJU0umtTrDxG&#10;4sDb9XA/2J9uJRJRpNQfnjz4kV+f+rHSULpkFP8AV/q/1enQEYinbBZ+COpQtTz6qeoSN00mCqUL&#10;fSx5KXLW+vAsLX9pyiVaTISkSCMFY6mOxZSUkAZwl7c3ub+0yyAkIQaMaeXzAr+X2fyobGjLQ9Db&#10;uaOozG2IH8KT1VIslJVNo1okkDkEqo5F1VEseeT9RchRZ7LLi8FlMmqNMcRjcpkihjJZvsaJ6zQl&#10;hyGKj8/Xg+zDbLZri7EYIHiFF4/xMFrx4j9tK0+aJzpDPxoK48+i94bb5zu6dr7cnYU6bk3BhsK0&#10;6P6YI6+vio5vICCB6HPq/wAVIHHGkdvTsPP/ACQ7V7I31u+ry2SqXy+ZOOoEMrRUsFLWtHBA0Sm6&#10;RxxAA2t+b299D9m2q02vbodtslCRwqqinnjJr8yKk+dc+fWI25bpPvN/Nf3RJZiTxrRa4A9FUY9P&#10;29bUG1ds4fZm3MNtbAUkVDh8HQU2OoaeJFRVip4xHrYL9Xc3Z2/LEn2NvU+7M/0H8geuMn1vNn8T&#10;Q1lLhsq1PXSsY6mqQA5FUReJKSazRsrXHNj71u+1WW7bdLtu4IJIp0ZWHyPmD5MMUPEEClOHS/ar&#10;+42jdIbqzLLQivzH4h8wQSP2dM2/9k7f7L2PujY+76GjyeE3Djcli66nZRIIo5o2WnqIme5jqIbp&#10;Kki2KOAy2sPe3JlIhUpi8zFSiGHKY7GZX7caj4Fr6NKzxkgG+nyW5H1A94A39pHFcTWeonQzoTQZ&#10;ZGK1pimAeB/2MsLOUTRg/wAQ/n1rQdO7qrYsfm9tV9ctXX7T3JuDbC1jyuXr6fB5ebEGockkkyGA&#10;SMTccn8e0runNpjcJNqK+GjhqK2RLEsyUULSqSB+CwXV/j/t/ZBJIyI1xMa0BNKgAVzStPt01/nw&#10;6NrO1Nzcxxni7AftNP8ALjo1PVWxo89vWm+2iaKpyNTj8KlWb3LZCqjpZSgJKhhExc25At7rrr5z&#10;VJHKZZEkmdsmxnIMiVNdN5BFoJ5te1r/AE4/p7gy+nae7eVloWJqB88k1/OvAfs6yDhjEUaxKMAB&#10;fyAp1etR06UkMVNGo8VPDFSxhfp4qePxpf8A1rezgdaZSjxm1cZgGqVnycVRV5EKQQYxXRRSlFsf&#10;Ub6SDY/4/wBAjs3l1lhhCQaYzSoP+E4qDQ+XQD322kfcHuKUUhR+yo6Lv2btuXIZ6qz3iZaWTGUu&#10;KlkDEremqJpUZlHIX1EE/wBbf7EcsxkCcJiqZnNZK8UCuCCsigKbFQOCx4UsDYn6D+q6BTLcMwoF&#10;BP55p5/tpSo9a8CHwypJGOi34bERUmezVWkbUQDzlTw8J1aW0SAAHSGDHni3vLNGYMOkjxHVIfOY&#10;ixUFREPFaRbWFhqYWPPH+Pu4RWloDkedP2in24Gccfl15TV+odNVtNnpI1mT7eMGmDKdRD+Uq0jL&#10;KPqDb8C454t7Q2BSnqd443zMSj1SzX8YLwCD91yPqLf2vpf+nuzpIkJRfL5nNaAf5OOPXpVIWEBp&#10;/qr0Je66mWl2BmpYUvKuNnhI1DRMZEMfNrEfkcX+nsSYFEldVyF/KwmMmoLrS+uw0KeQw5sebg3A&#10;4J9nUQMcKpXBxTz4VyeFD+WQQfIdFExIwDxx/q/PoseZnBoaYfbfb6aawLSLGWPKPqsQ1rkAg/4f&#10;j6O9TOKeRNaK+izMygrIbEOr3B/J4/3v2ot7ZJY/EJNTUfLzHp5eXSHLGvQeeWok88FO3jQtEI1e&#10;7KCI7NFe4sADc8WP0HPuK9RCyrb0xzGQhFY+MxsfIpYfUHgnUfr/AIe9tbSJqapOkCpPGvDBpSn2&#10;Hq0fbg9OdE8jyiOSKKOdC3hKhBIpiQpIuknVxqF1C/Q/T2mKz7eVpRY640ZtRN3UFzdGcX/2B1Ec&#10;H6W9uJqCj0r0sj9OhCx33MPjPoMc7qPSgClgos6obED+ot9bfW/tk1TAI8RFpPHKyKARGpUh3BP+&#10;tza/9efbjoGqPlTPqDj/AA1/1ZVLw6VMJgDlKjUrQSyxJKSxMmoA6XUW/NtN/wDbD3xnaKVBMyFH&#10;aJJJIkvy6AS2C8kAkt+P9YH8p4xICQMgGleP+Dj5f5adXViMDpyS8MogWZWAleOKSQeMeNy0RZ2e&#10;3KgDk/0PtpA+6XWnkijdhMQGCtHeYLJbUfrfm3tSCoYpUVFR+wdOhlOOnZg9Do8iRztoEKMVDJKr&#10;QkxMw4utiB/X8W9xEnmid0l1SObxrJIAumRAZBJq5tewvx/Uj8+080GvurTPkKmlcClPIcTX5UqA&#10;evEZr/q+XT7G1M8Uf26pHGket4PMwUpIBHIiksAeb6RYAcXsOPfU60tTHC5kZZh60IJLr5Wa/Itz&#10;YepTzb/D20FniJVVqtacONPl6eh4Vzx62GIFKdS4J5IpJATGEZTqj1gR+hUADO305PH+ufcWUyQe&#10;NQmsxykPrawnAsGb8gEG30/xIt7rpjmBJ8/2jqykN04wtqLkyFVZAUVVuIrnUE/rYi/Nv8D7bqmp&#10;1ceDwBpV0g3Yx3Xh2vxZSbEcf4kfT2y0OlcEnj/q+0jIP8urhSakdP1AnrDGZJ/HDqIBUeZuGZQv&#10;J/x+hv8Aj3ElrUFKySRoyzrEtlDNqVWIk1WtzwbkC3vQQ6q14dKAvU+Kjc1IeJ3UwtI3qKrpYgeO&#10;1+Lcjj3CGgsBCyywSGII50+kNGbN6v7ZNgRa3+8D2zV5DQihH+Sn8vTq1Tx4dO5UQxs0odZYxMGj&#10;ubF/LfT6TwAASGv/AL37wo06RmJ0kVFLaHKBVWQqbKGT6kD+v+H1Pt5UBALEFiPLOP8AN141NOvT&#10;GF5jJE6kBlDKWYMyBhZmVjxyPx/j7nJ5XEE2kkMhlICs3lS2sBh+CUJv/t/9bekElVwTivp5fy6a&#10;c04dNryRReWNjqWJwmkuF8ZvpcIf6agLW9ynjSRYnmDQPTvZHX8N410gP+Lgj8/U2/IusRTGaL5/&#10;t41/1fZx6ar0w/cPeWNP8ojqF9cUjXQrdlYsgAvYg2P9P8L++iyLUU6M+s8oCQEfVyzAotwfqPrz&#10;/rj3ehKnr3l1wCuYJ5Auj6OQCXS1tK+prEfQ/Tj/AFveSB41coJoVV5WMigizvpIvwOCt7m54sOf&#10;ewz1BNdRoDx4VGePyp86/bVs1FPXrBVwF4jIaeVhDTyNTsbBoiQSYwv5VxyLX5/2A9udLEdcaIpG&#10;qpBYy3S7/rjdz9LcEE/737VvUqSDmnl/OnXm+EkHpK1dTGgeSVrqtKwURFWVV/RJGD9QfoR/sf8A&#10;W9uxtGNTjylZWZgVJcBQqkRMluBb6Dn+g9+QEcMYp8vPP5/PpP8AZ0nJGE76EYxo8YCyK+jUJbso&#10;nElwDzYGwH9f6e8swUmYTGZmUFywIWQaTd/1fmxuLfX3ViwFVIH+brYND1hov1UxgihtIRGiNcxF&#10;ifQ105IGnm/A+n+PtokX7mOJYdTMvl58YYSrwyEXANymnn+oP1sAUE+pLok0ppX8uNflxr+VPU0e&#10;4P0vccVgppGmGktUMSA9vEwtGEtfhQwP+xPAH1Mijp5lhEsVhUNVTwmNIvGjSBdB1g/S1rX/ANf2&#10;3UPMB+FQGz6VHWmNSPQZ6xZGqgQTRTB2gali0yFxI6o4LAqfyG+pH+9/hX4yJii+NI5w0aRyo149&#10;UkbDUFj/AFCw1X54/wBiPasVA1NUZJB+Xln1PkP8x6SSt58Ogg3FUQid0eR4Shk8bjTIfHJcFiTw&#10;ylmXnTb2oFMRdUD6fG2lk1Bz+8D49JHN9BsSfqfb1slKyMKgjGKelT9lf9nyqiag456DbLyT+DSI&#10;1dpf3jKPSqmnNnjeNvyzjUB9ALEX/HOSPyu0cbPIixAhY3KMCXFuf9SSOD/sPa5AyprIGT5iv+Ud&#10;JnYqOk191HF42nDQS+WQSO1xG1oSQrAK130n6Dm/P0v77gjaKNFRbEoVcEgWDqFKKp/FwPz+oezC&#10;KNWbxHHnUfLjny/wcPt6Tlu446Smayfkkmj+4BjBKuYo9f3DRkyG9ibG2ojm9jz9PeeaAJDwqrpc&#10;KBGQRfkPc/1AsP8AjXt9W1tqr+3/AA/Z/s9NK4Y16T1NWXqQhZpA8JZvLwR+lo4ytyBd7n62+hJu&#10;R7SuRZIaURSp5XjjkfUTrdpZUsoUD66Tb1H68D629ob521OwxU+WKAcD58RXH2+VaGdoNc32/wCr&#10;+fQ87ApzWV8E8L+GFvHHo0EQMsc+qrSS4Gn/AA0/S/P9fZYN/ZECX+HsYR5WmLI7ElfPGyRIwJvd&#10;Lq4P4IP19g2erMZiSTmhpxyKkY86ZPz8upA22HTGHP8Aq9erKevcesOPSdFZFVKdNK2teEBiQVJA&#10;BOpbD6j2W7cm99q7Rhp6rN10dOI/tneNpS0TETEVCF7mxuS305HsTcq8pcwc3bj+79jtnuHox7cU&#10;pTJ4UHlU4/LpJzHzPs/K9l9XvMywoeBJofy6FYwTPHIE0gtrVGKXYAr6GCj6+y+/Ij+YR0pgBlcZ&#10;jszWyVUtLF9r9JI5KYRpFCJnH9tVUc3/AD/T3MO0fdy5+eOOa/jigoakOw1DzJpkUJrjyp8+oUvf&#10;vB8j7axSJnnZcjQmCT82oOmTaW1arE08LZB4GnszSpCmhRM8jSOY/wDabngH/beylzfzR+ncRgcN&#10;h6ehyEzY7E0lPNdEkjeqBdqnQrnj1yXF/wArxbixgfu2cyS3LySXUEepiQO44oKVI4cPLyJ/NC/3&#10;neV0K+FaTsaVPwjj5VrnpYCgTyzTM7FpZNfAC2GlVC3X/gvsN5f5ifTuYiqfLR1tMk1RKVjESHmp&#10;JZpEANvS1iP8CR+Pbsv3eObIj+lcwOcVNWWlOBGD8+PH7D0bWP3quUx/uVZ3CcK00t/lH+z1MVNN&#10;uTwLf7Ae4Mnzp6bNA9S9VVxU0MiU8dBFS2knMssjSSxAXFlVrfjggf19om9heeBOIl8HOdfidoIA&#10;wRSvEV/1V6ESfen9vDCZHW4DA/D4eT+daY88/wCfrnb2s9sfzBuiq/J0eIly9VQKWFKtVV4+VaOA&#10;MgLSMy3sCVJLfi9v6e0Vx7Bc8wRtKqRTGpIVZRrNMUFQB8qD7evQfeb9t7qcQyPNEGNNTxEqPt01&#10;IH5dcCl+Qf8Akfs4W2PlV8ed0Y6JKTs3bKVTQzP48jU/ayGOGTSYCJgtxqPoN72/wHsGXntL7ibc&#10;5Z9plKGn9mFk8jk6WJOOOMcD6dCWy95fbncX/wAX3WBa+TsU/wCPgf7PUNoZg9xyt/oGA/w1Ae1Q&#10;ncXUWcq5ocf2DtSpkZwsVPTZrHedUWdFew8gNzZSBYki9/ZNc8m82WaB7zbLhRTLNC9Bj5Kf8OD8&#10;s9CW0565QvHEVrudtIx8hPHX9leuSpKAODe3P+Jt74ZTcG36jK/bUuZwmSgEUTynG5OlkqqaQgzM&#10;1TSwMSqujXDEfi35B9labZeW9uJJoZYdRNNaMAa+SkjJHGmcV6Elru9hOSltPG5HEK6sR+QJI/wd&#10;ZVDFeVYMPqLfUfS4PtJ7sENXDJ9vLS1aSSmnMtNIlSojUGVEkKki0gGn/A2t9eFFtG0JXxl00yA1&#10;Qc8Tj0qSePz4dG9teIaaTWnzr/Mf6j59ZE/pyOL2PuuHtOgqaSqylbNIJIKd5SBDodlhSMMLhfqA&#10;vpbg/Qf19yPtUqPGirn/AD18ulVxNqTV6dZPZfZEX7Nol9ZVoJnaH1a4WQapNNudPB/rx/iPYkjD&#10;Bgaf5c8f9X/F0JGpQn1/y9e9t+QwimF5IUkk1xoULg+okkKwBANiRa39f6X9mEEoDqpp9np6/wAv&#10;2eeAekNzCGWuD/qz/q/2evey5bxxPrkZYXQD/PIbNZnWx5H+INh/S39PYx26eoWmanz/AOLr/wAV&#10;jqK+ZLaM1Prxrj9ueveyy7gxjUda0oUrHKzA8WAdTcm/4v8An/Y+5M2+ZpIValSP+K/4r1qM9YW8&#10;7bNHtO9O1sP05e4AeVcEft4Y8+OOve4EQuv1vwv+H4+o92kBDHhknFegSSakEU4/6v8AVjr3vImq&#10;/NtN735NiCCV/wB99PdSR5dWJWuOPXvcsNYDg8i5a1r/AOt7qV4hetkGlF4eXXveJvoSfqeP9f8A&#10;rxx72GoaLw/1fb1rVpwOH+r7eve8bG/LEcG45+lhzb/H34UAx1oUAPH/AIvr3uKx4/1zc/6/u6DN&#10;T1ZKV1E8P9X7Ove+SPb824t/sPbnT3XvcjUTyB+Pofz+foP+K+6AgYbPVA2nDde98g9x9WP9Rb/e&#10;ve9Kg1AFer9e9+Nv8fp+CB9ef99z7ZE5JxSnzB/yfyx1XV173mjY6eATf+v1/wB4/PvelQwLGlf8&#10;n+r/AFeXgBipGOve8vAA+n9LcX5900d1cg+XVSWJI6974X/wIuf9h/vH/E+3KEf6vtxn0r1cAjj1&#10;73xYD/Yfm/H4t/tvaR9QI1GpHmP5ev8Anz1VjQZ6975xkf7D6/8AEcH2oYNwPTbBuHXvckHkcni9&#10;vrwT9f8AePayHK19SPLgP8v2dNyZjJ9CPT+XXvcki4+oHP5H+v8An2IrICoNK/6vL8+kx697mU/A&#10;H9Vv/T8fT/fD2b+XW16974TfUX44/wCI4H/FPaa6HmPl/hp0qjGQfl173DJsP9vb8/717IZatSnp&#10;/q8v9jB6XRguFC58vl/l697YK0WkPuynvA/zfLz/AMxp9o6Wsa5697ZKzmNyPwDf/bWPvROadF9z&#10;8dPl/s9e9oypFnP+9/1976LH40697woeR+T/AK//ABX29mmemx1728UJ9S82uf8Aifd1+If6vLqx&#10;4Ur/AKv9VOvexIxJuij/AAJ/3gezWDh+Q/y9aPHr3ufULeJrH8Xv9b+r8ke3+A60eHXvaBrxaVrD&#10;6WIH0/Nvp7LpQQxFa5/1f7PSf8XXvfKkI8iNzbgG/PN+f+J9p1w3TYBDf6v9Q697GbbpvRL9PSbA&#10;/wCGn639iC0asZ9T/q/y9Uk419eve1OP97v/ALwbe1aUBAHn+3ot6978fbh6qeve+H++/wCRe9dV&#10;6979b/b+9de6976tyeFv+APSTYWAJ/23vdf9X+r516917363ptc/QgG5/pyb+/edevde9//V0MfZ&#10;P0ddb/HviT/Xj/Xt/r8e99UJr1734Eccj/iv+I9+691734e/de6977v+Px/sPfutg9e998/7b/W9&#10;663X06974/77/be99VPXvfv8Pfuvde9+/Fxz/vv8ffuteWeve+v63+h4HvdfTq3pTr3voj6W/wBf&#10;/D6/m3v3Va4+fXvfAofxx/h+P6mx9+63g8Ove8ZU345/p9eLfke/V61173xCtq+l7/T6c/63u2oD&#10;h1utOve5kSEEcE/8VA9uq2ofZ06uR172+UcfqH4H1+lrn82493HwH1624Ypjy+f+rHH9vXvatx17&#10;W5H0/H+x/P8AxPs0hJWQeYqP2nHVGFGB697VS/pH+sP969mArWo6YbJI697kr9Ryf6D8WFrfQ+6H&#10;pKa6jXr3vOOf+R3H+w96Ar14Anr3vl7uOHShfhH2de9+976t173737r3Xvfvfuvde98G+luP8Ln+&#10;nPv3Xuve4z/4k82+g/A9+60TivD7eve+zyLk/wCN7A2uPxf3tcnHVou9gR8uve4Mq8C4+oBUG3AJ&#10;/wAPZvZ9oofP/BTo1tDQ0Hz697byt+Pzcjg3t/Uf8R7OIsEdCC1ww6977WO39k/S/H9bWv7O4wfL&#10;o5hU40+v/F9e9uFOijg/T8m39efp7MYwSAP9Xr0axqTgZ+3r3t5gGkXHF/8AHm4HJ9rFUL0tRQvD&#10;r3tzp7swLC4H1v8AT+tz7sIFkwB+z/iunlTV5de9vKuEAHAA+oH4Nv8Ab+19vZRijcRjj6dLYyir&#10;xrTr3twgqBcWNhxazH8nkrb+ntYbKMZwSPl6+nEnp8SxgY/1ft/2eve1di6yMEBm5JUKCoHBPFrH&#10;8f63tJNGynQopTJ/y+Xn9vSpZA4JwAPt/wBQ697WdHObqY29JAHH0H4uV/Fr/wDGvp7QyQtkcCc/&#10;b/xf+rj0oR2Hb6nr3tQo8mm5JPADA/UW5txx+faR7dskUp+Q/IcP9j/CoKvk+X+r59e94JX1p67/&#10;AJ4FvoD+Lf19lUpaCYkDiPn+f59JX7W697S2Rqmg12sFuSAPqD9F4/4nn3tr0sQvr+wfn0X3UhAo&#10;PP8Al65697DjKVTtrNwBqb+lgfaV5UJ1Lwxj/V/m6JZmINR59e9pQpUTyG7MFvcDn6D6f74f7D23&#10;HJU4pQf6vz6RULGoOP8ALn/V8+ve8iwyQ3YFl/pZz/rXIPtV9RIFNc086Z8v9XD068ZSh+f7Mf6v&#10;l173KjrJU+h4JHH5te/++t7Tszuc5/1eXp0y8ruuls9e9qPF0oqXVyCF+v4B1/U8+3bWHxXDDif+&#10;K/wj/UOiu6moD/q/zef+ode9jFtTC66iEGMcWAv+LEfU3/1r/wCH19yNs238CBk0p/nP2+Q9c8D0&#10;FrqTUx/af5/6v8tOPvZ5Or9s3kp3dL30kAgcW+hAHP8Aj/vh7kWytWiSowRwrT8/9WD/AJUMSEmn&#10;n1ErJhDCzXtwf9t/sfZ89j4BUEXoBACBSLj6c3sf9j9faqfs7PXj5/8AFZ/1U6P7aMswA4f6vPov&#10;m/dxeKKUeTTYPe+k8cg/S9x9Pp9PZptr4YrHFwOdP+x+lx/vQP8Aj7Cl/N4jlhWiioH7a1+Va1+Q&#10;4kY6E9nHVtXl/q/2cdEP7J3eEaoXX+H/AD9BzosR9b21L/UcAXsSLtJQCOFfSLAAci+kHi3P+t/x&#10;v2Frln8YhsE+npnj9oP2fLNQI7YaQPn/AIPL/V/qBSsruXz1ZCu7a3ZrglBK6+osij/XsP6f095X&#10;hKi9hxxyOf8AHn2kkJ+EGoHRimMDPXCkyCzMo1H1nUArX5J1KCCL/U/S9/8AAXIMOQhCf9j9eQP9&#10;q/437RS5XhhsVBz/AKv8/TyrXjgev+r7R0raFWmWNr3tpf8ATpuCR6CGte1w2kn3FE5DC7H/AFNj&#10;e/H4A/23tpIQYi32fl/Mca5/L50UeANOoYxU/wCr/D8/Th0+y49ClljUWUyMbrY3ABYkfU2DfT/e&#10;r+3KCYN9TyLXI+n0vb36B3jdVbC/P/L58ePn0nIzSh/P/Y6RuZxpAkZEBZr2BYqzD6DSAv555HH+&#10;x9v9FWmFwbgD6n6i9xwL/j/X9qLlkeEioJxT/V9lemXSoqvQR53bX3yWEbFjdNQVXCgMSxCC5Y2+&#10;q/Q/48+11jMoFAszckAnV9P68c+ytw0goaECuCOJ8s1BGfSn59IpIwQf9X+rj/h6KZ2J1rHVCctT&#10;gFtTDRGdJJuBq4UDgarc/T8WFxDxuU1abtcED683DLe4/wB5/wCNeyy4h1EhsMp8jShB+wemft88&#10;9Bjctu8UFv5/6vX9v7eq5+1+ojB5ZqWlf6SFV0ro1hrGKQNqsWuoUj6cix4sraartpOr62seCB+S&#10;L+2lQSoa508R5n0b7cGueOftjvc9rDhjpyPLh50qP5+ef8JHN3bJMMtQFp3BIdZFDGPjUFDeJgbq&#10;RyoAOq/559uYq1P0N/zpH+P1FvdVt3dCagU4n7POlMkVxkn8s9Aie28FiCCtQe788ZpimfX5CnQT&#10;ybXkRwGVgNZRZJG4HjtpPkc3sTxY/wC9X99GvVDyOGPAuL/14PvwsXlUDV3Lx8xnBxX0qfOmfWnR&#10;cWkrQH4ftz9vWcbIeojd4o9JVNbOisNJA8ZZmH1+nPB9uNNWpyUZkYDgHi1/6j6EH6H/AI17K73b&#10;CxCyqHBOfPyJwfIjyIyBxArXrX1OptLAHhWhGKf6q/4eNekPnNo1tLxIgmU8pItgWUnQzLcXFv1A&#10;fi1uAfbwtajWDC/00sOQSRzcf4f0/wB79hmTbLiPKEDjUH0B8iMH7ceVQOAVJKNJZG0nhQ4Pl/q4&#10;/wCbpDyYCVGLDV49V5LqVdNJOkNGbEk834Nz+f6SBKr/AKSDa5/xFzyG/p7L3hkhxIKf4D9nr+XD&#10;zp1vNKVx8uHUVaR0PJckiw1KNL+MWBXVyTwLD8j+h499290691nMxiBHjIZjquWBDLflAQtuP8f8&#10;f6++P+t+QLH9QItwBz9PdiAANY4HIpQ/njj8zUimcAdaYimfL+Xz/wBnqVDI8gd7ckluGt6iANQK&#10;C97ccnkc8Dkt9WxJa9iBewuCB/qgbf7z7MbGNVhHh1qeOCK/w/bxxTAqacT0iIAbsJxwPD/V/PpV&#10;4hNUyGVtAXQW0m7nWLX/AMQeefrwOLfVjqJLsfVdbleAT6RwB/T2dQJoUAjS1AeNKE5qf83H04U6&#10;K5i6ozj4hn/V/wAV0NG38Z5BGqQn9KyNpty7AEqgILcgG/5P1A9wmqNJsP8AC5J/pwTx9P6+1Mdu&#10;3xvQivADj6cT88/ZjjgukkZ1LNwPl5fZTz8hnPr0INPgIZo7+O0g1BS1iQ7Rg+kKDqII0344Fz/X&#10;231zK8bEWva1jf6Ldrj2utXAcCnE8fm1AP8Ai+iC4JCiprx/nQf6vn0KexKGegrooGMwjXx3kHjG&#10;nU1mViByCSOfpzf68+w8ykYGogXvf6f4m1yP8L+xEGJBzgUqM4FK4PmK4pwFOiq6NTReNK9WZ9N5&#10;AzwUkc0qxshTSbK5JQaLAgcawB9AWsebH6AnvGiWSGZgoJYMOQfoeL/8V92hY+JT04fsr/hH+Xyp&#10;1aB2FATUf4Kf4KdW29B7gMclJAzOoRotYDJ6nUAlbgk2FyFv/Xn2Qzs6haF52QHTqZv02JH04B44&#10;+lvZk0g0g+Yx6+fn6ngfTpWWTTn4uH5fP/V8urmuq6/7rHQamBPiS9j6dRW/H59lAzOVakmca2Gn&#10;UCb/AE1fT+v0/wB69sXFwVcpj5f6vz+wde8AsAwA/wBXnw6HiJAV/wAP9vf+g9t9Du5ldFMlhbTy&#10;Q39ri5HNv9j/AK/tk3cy9lajHDAx/lyf5+XWjb6akZJ9MdcmgVh/X/ePx7FvbedFVpDScGw5NrkA&#10;G1v99/T2ttr+RSIy1ACP2V/Zn7Py6Q3MRUVPl/q/1evTRWUgIJCgnnm3+v7GjHP5Y0I/Kjj/AFv9&#10;c/77n2I7aUSKWHrjohlxx6QNfH4pWB/BsSTx6v8AWHuBmUIjNzexLfUXPH9Pz9f9493mkCglj+Z9&#10;P+K6pGdJ6m4ogsLX5AFrf0+v+++nsMlq/HWBb6fV6jzc3P4v9f629lUjs41YxU/6vT7OjBEquvjT&#10;pZmK8R/Nxx/tv8P9t7ND1XnI6eWG8i8OgF/o35/U1v8AevaMFirRyqVPrwI4UOMYNeBoR0rLvEA1&#10;DkeuP5VpT/Z6Kv3rtRs1iKuNU16opLgLc2ZCCCgFyOfz/vPs8O3NyoyREShhpBB/Txe1/wDevaC+&#10;WJVKqQtcZNTWhoRxz6V4/IDr0MiowoCDXOcHzp6f58dUZd19Dy10lYkmPLlpHZoxGZUPp1SREEAk&#10;Hkte3HFz7FCm3CrrdHHAuQGvYEf0P+v+fYcNgqgUepPmRT/P6ZoR+VehBbzFqSKKHz9fn+2nl5dV&#10;ubs+OZgrpoqnHHwvKqxnxXUMrcNrVV0sDyoAPA5v7UmOziO6o7WBGkXt9eCP9b2V3cNQTWrVzQmt&#10;BUUIrkYyKEfPoS2lwxjrKRU19aj/ADjgf8p4dFd7J+OVRjqOorcZSuv29p4iFDRsTcao7c6iONQt&#10;9f8AY+1Sk+oiRW4A4I/s/m3+HP59pUtY4B4ciVDGvyOKVrXOKYyPUYoTKJ9LDOGp8q/6q8KVpmmO&#10;iXZnFVOmaj0v91TuQ8N1EwUS8MthquAxAW5tyD79PUx6NJIU8An/AA/qb3/3j2xJBMGDMxYZIHrQ&#10;DAz9vGufOmOjS3idnDqOBFB/FU0xTOPn13tLbdTJVmWKk0gEKCC76CWLEOq/4BSTp45ve3tK5GoE&#10;UcpLH9JAH01D682v7pk0cilMnzHDyJp9n/F9CzbLV5pVAXJIz8vyp/hz/hPJ1ZttcjX4yliiDs9Q&#10;rSOAweKYMNLPG3ouoF9I9IJHAtf2VPsrNCJ5bPYDUraiQSR+Df2aWUjldTUzwH+r1+f+XrITlna/&#10;8XBcenDh8/8AV9nr1sa/E7rdYsNjleJmZYoZAVUMLMoJZeOPr/Ww9ljfOmbIL69NnBbm3I+tvp/v&#10;dvZ9HRASVrX0PkeFePlx/ZjyHKWEYWoXHVmMe00p8SVEeoeMogZNVhb/AF7/AOHIJ/2/Iy7bqVqx&#10;EzWNhp1C5Aufrf8A3i/+sPayNP0wUyp4j/JStR64PzrXPTM1nRdSjj9n7P8AV9vRSOz8dJixVCNW&#10;UsGkAPjQsVUsB/iLXNj/AI/QcextxaiODV9bC45F7DgsAD/vPuqoQdPAEU+3zpw/1Hov0MGAGP8A&#10;V9g/4vqvDfc71OTSOxVjOBbS2gPbUiPI44/F0tfjj6EFEbtmDalJBubfQ/X8gn6/7H2gHxCp+3/V&#10;j/J0a24oPt6ND0jQNHDE6oVsgkUFgPTc6CEFx+AQB/sbW5QeBUtXBiLXdQPp+eTb/eef+N+3HZfL&#10;I/2cca/LpWzCg+VejD78kEe3pQCNSU8jsLnhgpsSeQP9a39P8PZisZ+3At/wg+o/3j/H2styBGNP&#10;nWtD6/4OiO6Adyvkf9X+rPVRnZkb1uamsHI+4YKwtpuDq444+pv9P6n639prc9UPE6A34P1F9Jtx&#10;/r+7PqVTJTgK+lRx+f8Aq9Ot2kY1ah5U/wA/+H/UOhr6KwRFVTzOqo7OgbQw/c9Q1hlW1iB+RY/T&#10;/C4M1VSWlCg3Yt6vyOTwLf7c+y4knJ88/t6OBwHVh+Jxaw0morpRI7KSCpAVfUdQvY8Acnn+nsQN&#10;soXja9j6CD9eOPpf/jXu1TqGjGf5/n5f6q9aetBTot3bky086AByPMpBJBJ9V1YhOQbjgXN+Pz7e&#10;WhVWlkcD0ki35B+v+x/p7M4TrQaSSBw+YGK040x0lBZyACTQ+VMjz/ydBgK6aRKWjiLBpwjyEX02&#10;+rLwCAdJDH+vH5v7QWdqyUdV+pJ5BAvfgCwsPp9PbVwSDQMQpFKf5SxNftFM+vSxRU1B49GX64ws&#10;URimkBIUIxBBYINPqsCC3Btcn6m1vYUZeBmjsQVZ76ibX03H0/xP09sKaEj1/l0uiahK+v8ALo2W&#10;2atUkuLMkRsgBumuxP0+nAsf8P8AW+iPnx2iJ7KWLXAb+hb8f7H+vu9OlINBnoSKXMCWaMF9KrYl&#10;SOCF/I/1v6ewb3fgy6yllU+gj8Ef48/n3Vv9X+r0/wA/VHApX/V/q4dDNtjLpIiKjH6jggg2/HBv&#10;7IB3Hsf70TyrFbx6gxVQoYAck2+n+F7H2jmpqUAcc/5P9X+bouvbVHhq4zx+zoVoHDxqf8Pdcu/s&#10;P9nLMCn6SfSosBp+vH+tz7L5ECtQnJ8/n/q/w9Rnu9uEODk1z8/L/V6V8+s3sAK1PHLz9C31P5/w&#10;/wCRf19pPX19egdIAG697ira5vYi39L397PDqnXvfT35/obfj6/63uysQMY68a+XXvcKRDcEfW55&#10;vza3ts93HpsgMKHr3vEsbEk2JBtc/T/D3WqqdNetABcde9y1S1j+LfT6G/8Are2mlJ7Rg1/Lrdev&#10;e8lj/Q/7Y/n6e3wQTQZPW+ve+S/Uf4H3fyp1cde9ykF2Fv8AA/7z9bH36NdTgdb697nxJcj6AD6n&#10;8W9rFrqFOrgefXvc1QEBH0/p9P8Aef8AD2ZpQ+fStSNNePXveNpwOP8AX/1vr7WqtcDAHXgNXXvc&#10;KWQFW5Fx/h/thx7fc9pHTjGoPXvabqZDc88X5vx+bAk+wrfufEIHz6LJ27uve4MjA/6x4+tv9fj2&#10;GbtuA889F8hoKHy697iyXJvwQP8AEXFz/T2SToT0wy6109e9xZiLMSbf1tzxb8f7xx7JnheNhoFf&#10;T9vn/h+zPy6LJonjOB9nXveKORfpe/8ArD8fm/vXgSV4U6aCt1725QTG6jn6j8/Xj8+3DbjND/q/&#10;b0+o697VuOl9IPJuR+f6C5/3v2ujjGoKcf8AFdXOWA697XeLl9Udz+BxYezSBCpBPrU/tx0kYElq&#10;+p697XoN6Uci2iwH+v8A6/s+T+xXopuhRq9e9pqpF9Q/HPP0/wABx/j7o41CnSM8eve0pWiwIP8A&#10;TixHPN/aSSpQkjq54GvXvaSrL/7Ak/X6f19oZBkH5daj+L5Uz9vl172m6ocn9JFvp+b2/wB9x7TN&#10;x6t172yyLe9/9fnj/jX+HujsFQ18xTr1ade9wm/3v/X9pDjrx697iP8AT+lv62/2Pu3Veve8B+vt&#10;iRSBrJrXq3XvfBrEfj+h/wALj8+2uvde98BY3JH+9m/9b+/de697yCxv/ha/P0P1/Hv3Xuve+/fu&#10;vde9+9+69173737r3Xvfv97/ANf37r3Xvfv99/vHv3Xuve/f77/effvKnXuve/e/de697973Q/6v&#10;9X8uvde98lUswVeSTYf8a9+NFFePTka6n08a9e92v/An49vlK2DfmaolczSCHBRzxXIsNU9YoINu&#10;AQh/1/x7J9yu/prcyPxP+DgP8P8AqPWRftdykIoV3e7SjN8FeIHDVT1PAf6j1hnlWCJ5GNgqk/7x&#10;72O+nMFBBm3oI0Cw/wAKgjRFChXMc30sbfTV+fp/X3DPMd9I6Fq1KknzwT5+dMjy+30HWQcMfhDT&#10;TgKdAF2dkWj2/HWGwIyV2Y39EbRG9/8AXAv7PVgsD4kw1XLDfTM8JbgaV5A/TzxY/wCHuKtwuyzv&#10;ApwAK/Pgf83z49WdvLolOY3Cs394aaGos8kK1Mact+kBTy3F2LW/rax9io1KJItB9CRp9GvyW/SO&#10;Bf8A2H+29kOqjdM1oaHoGo69op/KAZpJpb+kD0hSQx1G4ve5vcX/AD+B7a2pUDm50vHdv7NmsxAH&#10;H1uP9v8A09uhiBXjX/V/sdXB9fPHSgjr5nhUBW8UrBbc8FlGt+b6bHkg/wBb++SJL41YaCZPqxBF&#10;gAACCf8AbWPvRIGCTQdeJBIBOB1ilkg+5ZdLjxMeA6gkm7ODb+h5/wB45+hc6aJIuZUYXkVV02t+&#10;XF2P9L/S/wDvdvdGaooP+K4f4af6uPWq1z0wVs0s+nwTJdYneUsLs41aAmj/AFNv7Q/PP0495fRo&#10;DIkbESM2m6aipGlwSb6R+P8AHj/Y3RXYaTUKeODTGRwpqPHjWgB9DStfLpvml8VQdco8ywp42Mti&#10;hYhD6mA02BViAeT/AEuL5NRmCpFH40VLyP6VINrt6TyACT/X/YflQlvHEf1yXDHtAB/yeZFPL14+&#10;Vu1RVuB/1fbXpomrpUEs0bxLVCQg+SRZQ0YJWOzsApAP1a/JP4PuWsRRVjjH1TlmALI4Yj1AH/Y2&#10;P9f9h78pUksKUJ4Dh+Rx/q/MlOxBY09emKpqzI5lrHctE1rFmRpYmVZAFvc/Ti4/ofx7UNFE066Y&#10;5grhLObXKsQCZCg5+nAI+l+faVm8F+9dS1/aBXFfTzI86DpK4KNSlR0hc3Kkah2hdNTOYbaR6WJQ&#10;hWbjV/W97j6e85gWJXC6bAEMGBYA2sLE/gnk2P8AX/W9tvKZXDOP2Y/1Yx+zpskk56xU8rERRqZd&#10;RYGE6xwTYtqSM34A4H05vxwfeH0qFszFpixUWawUfRv8CAfp/vfuv+Tr3Tn+45fVFGiUixrIQyXa&#10;R+THf6kEqRc83NuPcadYyS0ragUBKFwLBbBgv9SVt/xv26hYdqevECv2V+XH5/Z09EcUHUmleQxh&#10;IoxEVJ0FlI5a7N+m4Dh/SB9Dbn20Vxst9DAKo0kcgkMFdWv9D9NP+w+vPtlBWpBrnjjPmD+ZrX/J&#10;UdLEoFHQjYYAFELIJJADLETIDAAGCxozfUAAqw+nJ9per4Z1sCG+twfUdZAB44v+OPa6JgKfyA4+&#10;VaZ8vyz9vSxKaRT/AFf8V0tqJPJGjk6StkLtfxpqj9JY/kWvexJ/P49sBlRiwA8fqAkLryADd2AP&#10;Nvob/wCuLe3dRUFjnPr68B6VPDj1fNelmtE9oB5RIfCWiVNRUEXHq0ahYK3Nh/iT/XPEliG5ZZCW&#10;DXYBCo5ta3P+B9+d9TY8seWft4/yz+XXjkdQ5riKRXCLLEFV1uCSHa+pGb8ED6gD68j3IHJDrexj&#10;ZZLqDdg3JBbm5B54t78DT0oPP/UP8vWsKPTpvkX0mKRj5vMjQpqbSsbqAikqbGzL9Db8c+5UcIT1&#10;HUrkAl+CQGUrdx9B+m3+tY/S/tkP6f6uHD148ftHVC5Pw56jVUzTaY9SSQgllQG2oJIT+3pJ/rcj&#10;+v0/r7cIY40IcMNRPrexJW1gGI4F/p/xv205ZlCtw8v59NMxYZ6aZpZSzposALoildLFxqaMNzwR&#10;9f8AiOPcllLssliVVUsSCHJHHAFueBwf8Tb8e6CgFPPP2Z/L7f5cOm+oisUVodaITIWKpfSukagf&#10;ISfTz+OPx9LESGKGJVZfVE2pT9AZR+knnn3UcevdRESUVDusl1nTSyixKwNbWBccEEC9vza3I9xv&#10;HpbVZj6iCtybG/6Rbm1uR/sfdq149erU1PUzzBowl0UhF0yWFyLH1sCbE34P1PA9qOCRAq8hQFGo&#10;XN1YgAAC/wDXjj/Y+07A1r02ag6ukJWwSl3urO3kJRwoCuqOWJJAB/IIB/xt7ymCFX1XBTW+kKVL&#10;BXBVNYK82F/wP6/Ue6rJJo0n5V4+WfX1+30rnpmpI6itUO6sEV0l0ECRyGXUtg7RsR9fp9ePpcW4&#10;EiNAieMfpJLML3DB/RGQi3/p+T/xtUjknU2TgfPhqOfzxjy60Wzn/V69JfJP5W1x3Rk1iN2XhXgc&#10;pYqxAuLG7Kbkn8fjm1Mgl8ltP+0gqFLKLhl0Hji3vZmJWg/1ftHTbSEig6iQVMjUywlmkseXdWZ9&#10;Eh0mNi4JYBg1z/je4HtRUdSrrBrtI1tJUu6Asw+hUX5Ki/q+h/1x7TgGINTtHyAOK0qCaeeMcR59&#10;MldXH/V+f+boPtw4o1FRM0IkL6y8JbUXjKgSaCy8lVAv9PoALH2nq+mWlnjmUOfDMaeQuxtJBUr5&#10;IVQk3HOpf6C3FvbgmMjEjB4+WCPy+w8Kk8fPq3HhjoR9vTvWYt8bO6FK7HLUQPGhTx1dCftsg0hF&#10;gQV0E2/Dfm3t+iH3mPMc3qSaMw1MbKNDxSA09RF9fo4YqRb6H2YxEJdArT1H24I8vKla148B6pZF&#10;Aeh/1enQDZtZMRkpZ6YtFU0VfHVUUqMBJTTU0n3NLUkrdQUdUAIF/wDEkenXA+RP8ubu/qLtrdO/&#10;fj1jZs3s3dtVmKlKahplqarERZwuchjauhYN6AZWEcgH6SP6cZk8ke5ux7ztsNvutylteIoDiQqq&#10;yFa96saDNCSCQQ2PSuPHMvIO52G5yXezqZYJSSAKFkqalSDTGTQjy/neJ0N82eo+y9o4yk35ufDb&#10;N31jqagizuN3BVLjqKur6eNJkymJrqnTHIkjKJdOoMrcWIsSJ3xB/l7ds7h3xt/efd0VdjMDtkU0&#10;CQZSMxTx4+ln+4/hmPglsT5GuC1tK839qec/czYdk22SPbp0ubt1IjWM6lBP4nIJoBg0Bq3kOlPL&#10;nJO5S3qXO6J4aRkHSxydPBaZNK8flj59B38sP5gPWHWex85guqc7i9/doZ7H1lFgqTAVMVXjsVV1&#10;MBpxmMxkIdUaJASraLlmNlA593752aCS0NOnhpYoY6OGNSAFhgH7CAfgCyrf/X494e3BZh4kp1PU&#10;sftIoT9pFTTj6nPU+WSCMAU/1Upj8uqOOisPkMPC8lZLJU5DITVORr6pgumWrrZ3qa2R3uLsZ2dz&#10;yQLixBFvZc+4sg9LtjMUsFkaqjpsQpdlRnWpmBqvEV/IT6H/AFzyPYH5hme22yRmwWAApWuf+KP7&#10;fzI85TtfH3WNiKhKsfyGP59XDfEjAQZfemAyDl51oGy24JgpRo4XpqU0NEtQLX4eW4P9QBx9FJfj&#10;KRs3O9K0nkRJBTg2LPeIJHDqtxddIFhYEckc29w/LJ9OTKRQ5NMUyTUcfMcDk8c8epoqIl1/6vPq&#10;1eRvEob6cajf6c8sefZgut3kxGQkOapPuhHRUlLR1AP7caURYPIx+pJURi9vql/ofbLNqiDQNQgk&#10;kU9aCgpx868Bk9BveEEsepDkGp/PoN960rZHHinoqnweWVzOq6RI/lsUA18CzX/x5t7MHialcxWU&#10;/wBFig8boQNKABi7FNRBGkHn8fX/AFvZjAdAqoqWr8zwx+dRj1NOHEBC5jEanos+6aM4THVup7O2&#10;tXJYEgsyoVKqDcEWP5P5/HsSM4n+48RCKVwkZOoyFSIzdbab29K/0HP9b8EyigKoHIXOMAcfI1p5&#10;tmp4cfsKlfvoRjh0WvbGUEu4p3++aJnnU6Cz+Nmjs8kQDAmxAta9r8c25DnatPGN108aoQ9PTVk7&#10;eQk3HgIcawQL34544/pe7jRVizUgkAEcAK19PlXy45FStFcjARE9DR2JlJI9hZCoMkd6qWggZQp1&#10;NLLVKsbaCTfhhwOSBwQQbiXikSB5p3QCNi87uUt5HCiMKxAv6T/X6/63tTIGkKxIaHA9aCtfX06J&#10;p3LYBz/q/wAPRcNw1LTU6pqMksSBI4w+nRqDSEryANXA0/1+nvlNPE8epksAHXUwLAgn02IFxYi5&#10;/qCfZsqlcDpgVHSKp6WpE7ASM7syOyhrNqA/cY3axLKbA34IH+t7aKtREpkUXh9RCKAVfxvythaw&#10;tcix/wALfS2nYx9rCuKVqcVGDxyfkc/zq5GanI4DpX4MCvkKtUCKpjnhcuwVZRdjqFiv+qsrN9AL&#10;f4WYqmMqaxVU8ushcNqZIZIw8cgvb6G4P9bknj3SMjQCfs/Ov/Ffy6Vx9L+mlMjY0s6grGyBCoRH&#10;mhkKSxNpv9VsRfkWAHPttAgtPEtkAuINWpGQStYqpF/yOB/h7sdWCc+v5DpQrUFD0+t9wGgnYFy7&#10;lqgJpeNzGCyswb8aTZiSfrf3yNMYV8onjVwknjfSy+nRodST+ALWI+nPvQYHspjz/wAP+HqwYefX&#10;H7v7iQI1PLIpmgaRQyHS4k1RugH0YHUCPp9Bx7aiKiLxxPEsqxi7yvb1AMJQpItqA45+psP6+7GM&#10;OxcnicAfs/L7OHHq/HI6UEdVSujtC7U7SaLxBmIWQqYnYKwNtXq/wFz9Lcem0ssoHjs0sbLa6i36&#10;5QQo/BNka/J9t+E6yBwT/hPyOf2n/Jx68Kg16kUlSvjiRkdXSKdWI4BCkpDGjXABYL6l/A+t+LYJ&#10;IIpEQxFIpjNIbobvEI0MiudQuQG49ItYngg+3FWSMguKrjjgZ8q1pw+f8+rqxHxcOsqV7F5lfyOF&#10;gUaChYTa3WI6UH5KkEBhfgcg+48zSsirGwUuRHNAyMdBlbRFJEbG9rC4/pc/66aSJSC4pXiDUeXE&#10;HOOOPLh6ClqDiOnzHzLFNonWV40UPBIoC6wqlpY5FX6/S5P11W/qbtk1OPtI6mSR4jI0yKsarpst&#10;nJN/6HUAf9gPacjxG0Dyp/xX+Dp1TQ9KalrDDWSwRxLMqJC7a2KsSxKKQRf8Wv8A7H+nuMfTHG5A&#10;YlhColjGqWMXBHH/AAU2P+8+2GjZTT86jgOnQ9TQ46d45kkeRFYoQC7BJLaJCRY2J5vqAIv9fcZm&#10;hR0Mfg0uWUSeOxWUm9OsiX/JAH0tz/t/aXIo1ajy/wAPzwK/z6sCGFP9Xz6lr5HVi5kJXRqUzEgx&#10;gETGNhxf1XP54+vHvFBIznyDQAtP5iVdxZhIWddDC9xqNiPxx/U+9tGwFKHjTh1QufLrJKYheMvr&#10;ZpzHz4zceMBX8in6en1A/wCv7lK5eCNl1RyMLNIGCxpqYaidVrji/P4JHH5fjiaMkv5eXmSPs4dU&#10;JqSemipeIzvGNMsVyVDISxjMZUKb/UkcEgf0NueJE0NWsqwy+Mq6ma5QxrpNo2ErEEHgKDbn+nvY&#10;lQ5QE/Zk/kOPr03rXy6iRNSmJplLx6HWHl0Yg8urRkkEckkX45599/bU1VV09THLGwBDsrkDQ6hh&#10;cC12BsOQCPoCfboW4CFaZpw8/L8h58SDg4xTrQZ6U6jvXmjpp6eVZVW5iWZBqR1ZgVBseGF+Rb6n&#10;i/194JaGGI+I+RZ4mAikQ/5wjUsiTBiOHX03HH0t9QfbsIn1BmA0+dfy4UrwOc062Cx+z/iuuRyi&#10;zxGSJw8M0beRdDKI1JDxuhP5B5t+Obji3t3x6usKGxkjgkCsJJF8hhRiGb1EnUAVKgn+l/pwofVq&#10;ITiRxFaVPlw4ep/Z1pzTpIZR6Yyv5XEMk0TSCMJ+2JnUFLhONJIYEgWBv7evKniQANLK0kLKUBWS&#10;xuWKueByLkf7D8e9ANXJ9emD0lmhfzyt6aenWKZCsjeSEFQFXWo5PBOkn/X/ACT74GbzSI80Lk2c&#10;MzNYcXjjJA+t+Sb/AO3J96kQCMgH0P8AlP8Am69iles9NE0B0U8yIutQigAtqYgyFdQ4/qLfj+g5&#10;9tNJKVqJVjMqxirCxl1S8BX0lVZeQCOL2sOLn8FNdQGVFPmFPzr8s44/P1oM1DxWo+dOloXWGBWm&#10;SFzJTBpVjZ18ocljM0Z/UVtyo5P+2BdhPUT1NvE40SvImpQpLWusikkm9l/r9Tf6/ViG3EUZQsAz&#10;0rQkggeX2flw+XVCAFoSM/4OmmsekSBagv5IYqbwuvGqPXJokVvoB+sEHn6W/oPalxiSMA3kIKmV&#10;iSSupkW8TlyPzYhv9ubEe1Uhp2040GB8/T9lB/hHSKZxw6CzOS0+oKYvSAl2LK5VJCBNFYkcr9QT&#10;/rD28QUryXlhk0xyFGbyNYI0QIIuef0gH0/1/wBh7MYkWMAMKkGgoAdVaZx88etPyPRfJIur7Ogu&#10;zGZCnw1EX7qxysHSR1MUcp12IYgXubHV9DYAfj3IjQlbDRwApmUCzBDcoSvFib3P0/w/PsyjiOsO&#10;3HyWnD9vp6fZniOkzMa1PHpBZXKRqsyIZTDctM0sjBvJKnqextyQAL35F/wfcxIvTqXktdNLL/qe&#10;QqfUkXFvapRUkUqR8/8AVTj6npO8lK+nSLrK8K8ayu0UQQSKU1fV76pJGTgEr9OAL3B9wDKxVld0&#10;i5AVgTdfH6mJU3+g4uv4PtxlK1wT/q8v9nqqMNVRnp4p4oWmgkhVpxz5AVBDiqJjW5UXsSNVmANx&#10;9D+Q53jWNQ46V4XiIMQ1Ahy4MSsWIubXW5vb6qD+OPZLuDHurWvEcPOgHl+z0NPPIEG1ANLRv9Xp&#10;0brpDFw5LJ0onilGicoGRm8R8sgMiEg8qxS1/wAsfx+SabiydfX1s7zqql3aWGoEfClZBG0bEfQn&#10;ycAD83+nsMm3zSPgKjP7BSnljPzpmuBItvRECr5dWUYakpaOjgjhJAWNVaPWSTddYf1c/j8/0Pss&#10;G+tpJvPd1Dt6vo1egp45Za5tJ+3jMdo5pLn8Eksb/k++jf3LOULCfZ73e7xAzyOIxX+Hjnh5AcP5&#10;cesA/vfc33dtudntFu2lVXX5ZPDh9p/2Okf2R2AuyMHWZaKZWnhhiSipeGmqqmoJ8EEaD6sxXSOP&#10;+J90z/zB+u+otts0u2K96LNRlIBRh/ItWsYMbSJpPpOoekfkce8p+eNp2fb4DLaHS9aAVw2c0rkU&#10;4/L9vWJ2ybtuV8St4AwArq4U9ATita/l0seuctufObWx+T3ZR01DlKuPztT0wdVjil9cUbq/OpVI&#10;DHi5vx7p7NIpVZXLkhz6dX1u1rEn/H3EDrU6sk+fAfZ0J1ZlFDnpd+5X2wI9PpAAvyeeBza1vpf6&#10;e6mOik1z/q9f9Xz6caRSKLg/5P8AL173y+3uFGpiARxclLfkgce9CMvTBqT50/1H0/njh1rxCfLr&#10;3vOYgoGk+Mgj1L9bn6er6+3PDUcOPr/q/wAlOreIQa0HXvcmCpqKcKqSMOCA2piVu1xa3t1XZaEY&#10;/wCKp/q8/n1vx5AePXvcwZKsDkpO6OwBLo7qxt9DqB97Zi2GyOtmd61wOve3Si3fuPHyyz0eZylJ&#10;VVEMdMaqmyFVBUeFCAF8kbglbKBY8fT2xNBbzpomjVxxAZQwB9QGBFfy6UQ7ld27mSB2jYilVZlN&#10;PtB4fLr3uVQdm9i4IVMGI3huGho8gqGuhpsvXR/cTU0hamlYq/BQsxFv6n+p9l15s+13bK9xbxSl&#10;AaF40NDwIFQaDo0seaeYNtjaOwv7iESULhJpFBI4E0b9nn173NTtvsFaKfGtunMTU1QJ45Flq3m9&#10;MzK0qhpbkA/Vufr7K5+T+W7uQXMthCzrnUEC4HCoWn2evp0JbL3R9w7G3NrZ71dCM1x4pb04Fqkc&#10;PX1697UuO7n3Tj1iU1qO6lg0s9Oknkh8aj7ZmFuGZAb8Eeyi49veUp38QwMn+kdlH28TQ5p0LbH7&#10;wPujYxLGNwEunzlhjcn5E0B/y/Pr3vDUd27vr0ljmyBhRtSJCqkRhWcMVDL6hY8r/wAj97t/b3le&#10;BqpAWODUszHHr5U8uH7Ot3X3gPc68Vklvgit/BGi0+QxUD8/8nXvYwdCdZ7t75z0mKx0cOQdEnqK&#10;qeqyzUkFDAKiOCnNWJLFwS9rIdVgWANrex7y5yDY3s5t7KBKgZrQUFaVJzg1zTqO9890d/ERutyv&#10;pnqT+Nj+VBinEn8vn1ByORo8VSS1tdKYqeIEsyxyStwpbSscQZiTY2AHtOfJno6fpbdWP21W5Gny&#10;s2Tx1TkaiGDWYsXWUle9DVY0SsbuEIBWSwuDyPaDm/lQ8rX0dvGwIkTVj8JqQVyKkAjB9PXpHsfM&#10;0nNNo104YMhoSxrqqKggn+fp+fXeOyFPlKOnyFGXekq4op6aR0KeaCaJZopVVuQGVgRcA/1Hsp81&#10;OsDhA36luFv6kHKj6cf43v7BEwYANT8/9X+bo0ZSpr6/6v8AVjqb7wcrp+uk2C2I5403/wBb2zx4&#10;9U4/F173IVhpuCeLgkfkX+gPuma068DTh173ifk/UWP1JuOP9h7sMDrwoOve8L+r/iOPobAe7A06&#10;2Goa9e98L/gnnmx5P0/wHv3EVHWjQgkY6977Xgk2/pb+pN7fX3s5AFernIAJp/qx173z1m97cfS3&#10;0v8A7H3XgKdV4Cn+r/V/Pr3vy3b8Wubf0W9v6n26GAGT06GAWpPXvfjcWFv98ePdgRx6sCCKjr3u&#10;VGTxe5/2kC/I59piARpH7emsHC/t697zEFgTxY8/Wx5+o97DCoAPVwy1ABx173w/qP68W+hva3+H&#10;9Pbh1HgcdX48Ove+LEDgf4j8f7b3TwwzhzQeeK59D6Vr/q8utUz173kT6n+v+x/pc/T/AGHuhqAA&#10;ft6ZNQKfn173JU3P1t+AP6i31ufa2M6Tw9D+fTUh7KEen+r5/wCz173JX6E/4Dgj6/04/wBf2fwG&#10;o/b+fTLZUde9zKc/QX4+hNrX/wBh7OwSRjFetL173xn+gP8AvJv9P9h/T2nuRUfl0oRsg9e9wT/a&#10;H5seefxxb/Y+ySZSCD5A8PX0/wAv+o9GUVaKfmMde9seQ9Mpv/X6f6549tpSmPl/gHSgEFRTyp/g&#10;697ZakXRv6gNb83vz781dWekNyf1M+VOve0ZV/qNv8f98fe+i2Qd3XvcZByB+P8Abe3yMU6aXr3t&#10;2ozZ1/wI/wCRC3va4II6sxIUn/Uf9XHr3sSMQfQP63/pbi1hyf8AW9mlvx/L/B1rz/Lr3t2qBdG/&#10;1gLk3Fxe1v8AX9qevde9oLID90j/AAv/AI2BvY/4ey+4J1EfZ/g/1f5ekzEhhTr3vDTH9xBcEgJ9&#10;P9tfj/Ye0qirdVHH9vXvYxbZYfaFb3OpT/hY3+t/Z9ZEaaH04/6vs/y9NSUrn/V/qp172rB9Bx+B&#10;xx/X68/09rl+L9v28f8AUOi9/jPXvfIn6/X6/wCxt+Bf+ntw9UPXvfH3XqvXvfXv3Xuve/f69vzb&#10;/W9+691736wt+LW/3i1uffuvde9//9bQx0n+h/23so6OaHrf499FTzf/AIi/+29+61Q9e949Df4f&#10;m/J+n0Hv3WqHr3vtYjx9LixP4H+sD731sL69e95RG31tYcfjj68c+/U6to8v9X7Ove8gi/xP+vzw&#10;f6c+/U6uEP7f9X+br3voxcG5Fv6DVzc8+9/6vLq2g4x/g/1Hr3v3i/xFvwbnix/PvfWvDFNVP9X+&#10;r8+ve/CEcHjn8G5/x+nv3lTP8uraaCgB/l173y8Sj/efwB+LA+/Z69oatf8AKeve+vEPyAbE/Xm4&#10;H+sffsUoP8PWyuKAfz69746P8Db/AIj+nv2kevXvDHl1731oH1tb/WF7AcgG/v2n0PVSgH2/s697&#10;6C3P1/2NgB9f98PfiPl1rw/l173LhT62H5BB/wB596XtIHVaFSD61697eqVLkXFz/QH63/xt7eXz&#10;+z/KOnSOw/5+ve1RRLwR/Ww5sODf8+zO3qApI9OmG4Dr3tRpYqp/BH++BHszHH8+mSDXHXvclPoL&#10;cE/7D/Y+6nj0katc9e9yL3uLf0+oNr+/DraHy9eve+xz7v0oAoAOve+/fut9e9+9+69173737r3X&#10;vfB/pf6f7E+/de697jPe/wBfwL/71710zKfw/wCrz69765AHPP8Ar82P/E292BHT0RBUeXz697iy&#10;G4+gJt+B/wAR7NbRqtU0oMfZwH+x/m6NbYjXUn+f5de9wjcE2NuSfr+T9D7O4jw6ENscgf6hn/V/&#10;qz173yT/AHkW/wCRH2b2lafKvR3bYb5f569e9zYm5tf6EHg/4fXj2ZrIq8RX7OjaMrXPXvbjC304&#10;/wAP8OAPb8TjhWpr5/Z9vSlSOve3aOVQotcN/rDSOLXufZhDXDny6VIxU6sCnlXP+rz49e98zPY2&#10;BH1H0H1+n9fbz3Br2sft6qWJJ697zw1BJGn6/wBPx/r+2muXBqTw61r09x697fKOrfyDmxBUmxsL&#10;A3tz78sxc6jn/Vx6egmIbUOvexCxdUOCWKv+OfSSDwDf8j/W91lcsAoyP5/l/q+3o2E2ABw4/l17&#10;2u6Kp840tcEfQXsGFv8AD/H3pKGsZxXgf2f6vn0YQuSNPXveSojUIQCOB9Tz+RxY/Uf6/ssv7cAa&#10;iKGtKV86H/D6cc46rPHQ6j68Ove0fkEWQFfVbUeT9bfTm/8Ahx7Dr1Jp5j0+zjx/1fZ0WSjUKenl&#10;172kKugSRrgDk2I/P+FwfaYCQHStSOiiWBq0pUeXXveAUEaKSQLgXUn8kgn6H/Xt7WRRZrQ/6vsr&#10;xx006KpqB17221EcZT9I+n1AIH0uPUPx7V+CqH1p0XyqA58/z/L/AFDr3tpiiHmKj1WbgcWsfoP9&#10;4+o9pyjs4Urj1Ff9XmOkDuStOvexC2/Snyxiwtdb8WvfkgexJtdqKg0IqcedP9XH+WOii8loKf6q&#10;fP8Aw9e9mm6/wSvNA7rwGAClQbkjk/4e5S2my0jWRQUHyr9lPnj/AAdBiZ9UrEcDTPrT0/1fZ172&#10;fvrXBakp3Edr+MC6j8fSwsfYwQBE1eXn8/8AV/hp0qt0JNQOkZufILTU8pLWsrfm345uR/vh9fZ4&#10;dj4K/hvFyAvHN7fS3H+3/wB9wQ7hPoHxUHn9h8qU4f4f59CK0ipQ+v8AqP8AqrnojPbO7RSxVWmc&#10;i3k/ItcerVY8/wCFv6/7yY/EY3wqLL9AACRb6fi/4v8An6ewjcyaqKxpXPHgP2+XDP7PPoTWaAIB&#10;6/5f9jqvLeW6/vJJWMjfVy63DGzc30W9Vhe1r39qzweNeLWUC9j9Tc8eyQ6q6zgn/B6+vmAPL546&#10;O4hQgfL/AAf6v9WOgdGSNVMEbUzMzBdSNptwAx0gGx4IH549wZ0AXgfQH83/AN6/Htn1qa9Kk45P&#10;+x0rsVUO0ti/qLpyRpIBuOAyjkH6XHP4t7ZqnUFI03JP4b+yPz/xT2Xy0M1QT2/PzoOHmPQ08z0r&#10;gWr+dPl+X8vsH+XoVMGEYghyiFLAmM3Zif0Mbci/1IJH+I+vtkJ0m1ha5Isf6cA/7D3ss3kaV6Xd&#10;CCkYkQE31BAp9IPqYEkAWuLkW/Ptyp5eBa31/wAbc/Qn3otq4ipPrx8v83VGVXGR/q/n0mclQ313&#10;ZxpDXUWBNgQUUmw+v/FR7do5eA3PH1P14+l7D8+2FPAdF4z0hKyh1NJHYHURZLaQXaztd5LcEAX/&#10;AB9R/X26Ula8Mlgbg24uR9D+q593orgHhTj6/Lz8vPP+zR019ITP7cgr6Rg0a60D3IAkHrWxiZVW&#10;/wDW3F+Cebn2v8TlL6V1cMFF7fTSbkG31H+8+y+aNlcMBQqSck/EQRjIAP8AL1xwQywBhn9nRROy&#10;+uIJ4al/t7shkHjUJodHtawdTa9tQseCeD9LiFR1xKqCfpY/61xzb2whCgunmKYpin+bOOgtuW2q&#10;4rGKfn5f6vkf2dVu9j9ZRrU1EkcYY3k9TMwEsa8gtoDED66TzY/4ce3cVNxfUAQQOONQ+gt9P6H2&#10;siCsvhoe2lfWhoPm3rmvnTga1Am57UCWoPy/1V+00PoR0W6v2g1LUAvRyPdZGW660IVjqdgygm5K&#10;c2/xAFiPfjUtxe9ufoOR/Tj/AG359viEUqmCAK/l/wAXjzp9nQKu9tkiOo+VPs/b58fT8uo0WCpw&#10;WCBGJe8YZiockAEq1/wdX9mx5/2EqGqIIBY/jSbfj+pP+391kgXR4nCvHJ/YOP8APjx6D80RDkJQ&#10;HhWvn6U4Z6TGW2zHP5hDBHwhLKRDrMgH10A/kBdPHItew9vUNb6efoR/xP1/r7LJrcOukjh9lf2/&#10;5+krGRTpOD+XQRZXZ2mrJjQCRXsOG0j0ksoU3WwN+VFhybj3LiyBUaTdgeOSLnnVa1rH+vstuNsW&#10;VywoCv24NKca49POlcYx00LvQ4QsNQ4+X+E/4K8eHTFWbFimImp7wBn1FY0vHpW6syoeQCf6Na1v&#10;bguSFuJLHjgg/wCxtqBHHsobZQ7CiCn2j/IVP5EdKIr+MkBm4/MH7MVB6SVTsyshdvLTSSRhW5Do&#10;12OnQZFtcav63sRb6fnI1XrB9dyL3AIAAP1uF/qPr9R/T2mXbxEO1KcCCQ1SfQV4FTWnA+pJ6eF6&#10;GOivGvAfP/n3/i+oUW3KmORWaFkRgEVQqfg+n1EGy3HpvyfzwPcSapQXBNz+bm30uC3F7/7G3u8E&#10;EvbIoGk8AATnyHkARxoK/aOkrTOwNMfOvl/n/b0s8TtiZwLo6OWHqXSRp1BilvwDz6v9bgi/trmk&#10;RgbWvxex/wAbnn/ifZjHC1dcnCmK/LGR8h9nl0XXEo/s4zUfL+X+r/URc2/jqqhKKY5AjkhYzELL&#10;6RZYifp9QSptz9be2uSUJfV9Aef9b/En2/LqOB/q+zpDIpNKf6j9n+r/AAdDTt/B/emIxXRp4wEY&#10;hAoYH0AhP6sPz9Af68loqa1T9DxY/Xk3Itf/AHr23CSjgMclh8qUPDjn/VjouuEJqPLh/n/mOjB7&#10;W6+na7NT28aI4RVZUdWe5INiQeWYk21H8fT2nK0iVC6kE2/Nr2B5Av8A8R7EMEoK0fhw4+flX5Cp&#10;x+fz6KLlCKjyqP5in+qvRl+v6KpwddFSSwvEurWNIkSMBgPGwQjn6XLE/U/1AuGe4qUTU8g+t0Ze&#10;fqAR+b/7f28sjLIGwtDmueH2Zz/g9eBSBWqMcPt6se6Yzho6+mVtVmkhkBjIQM+oXSwtf/U8Cx55&#10;9kh7XxxEc1wDcMBxa/4a1vxbn2vBU6nBqRX0OPszmvlwpjperChB9PX8/wBuPs6u46JzAq6Sm0hl&#10;BSNipuSNQsLlv6fQkfn3XFv0Gnqp9I0+s2PAFgOQCfx7KryQLRjxNf8AIOl8PwajjHn556OLTm8S&#10;n+vPsGRmXgnAV/SCRcc3I4ufyf8AY/X2U/W1agP7P29O6GOT5/6vy6zexp2RntUkSlgQxW3+H1t/&#10;jYm3+9ezO0u+IB7qkVxwqK48j/hrWgpkuuoTpNanj9v/ABQzw+XWGZNSn+v+9+ze7aqhPTRk2JKr&#10;x/Q24/1iB7GO2TxAeHXj3D/L/q4dBi5Qg06DnPQFXLi9uQTx9LcA/wBfefcDaIWNvxwbc/0tf/Af&#10;4f7H27fSgcGGcCh4/b5evSZCpBBP+r/V9nXHBqS4vfjk3vYc/Wx559gBkK1kqm5IDOyj6j9J5tb6&#10;/wC9/wC39kk84wWGAag0/wBnga9GMbKtCaY9ehBRBpAP9BwLcexW2ZuRqdoVDaWUgfWx9PF/9f8A&#10;3v3vVSITM+W41P8AEPTOPt/MdXaQmrE1r/Kv+r/P0k9w4SLIQOkiBgVPGker/AkezS7c7CWOFdU1&#10;ittQLNYi1gTa1h/rj+h96mlEkIVqAmtD5jgf8IwQeFQfXpuBG8TSfT5Zz8+ikb56Xp8lPLItKrq5&#10;I4iS2puWHN7/AF+nA/p7EOi7Ughkh/ylQGIDICSWN/p9R7JppIo1eJgxcCgOoUApxWlfy/Zjj0Kr&#10;EhBrpU+vpx+eKfLoum5PipBmoKhJKGMj1Mn7QWxP01ahz/X/AA+o9jbtPe9HljCY5lVmKq6lwVLg&#10;+nTYn/eP+J9lUrRSRsJKAj4WGTpPHUaDJ8/Py8iQdLG39pCa49DgHiM4r/q8uq9u9vjPl9qUtcVo&#10;HraNY53QeL9yJWUagi/hQOACbi1+fyPVBkA0KksrKVbm9wCDc2v/AMR7ZPiCAqQagjHnQ0HAGv7R&#10;keVadHe1Rs9VA0kEV4+a+fHFPXiMVBz1RD2p1ekW7ZTDA9OxkAYPGF1MFLIPSrf1sL/n6kXHuLVZ&#10;VQwDEXuSvI+h4A/1/rx7TXDKq+GW7aDVUeda8f2cPPy6k7atm1xjGcA4Nf8AN+fCo6Vuwul62oje&#10;tp6WQuZItIQOAp0kNIVK+oWsNTf7TYfX2js/nFgpZCJFJAYEFhcc/S/P0vb/AB9pvAErdg7KftOf&#10;kPt+Q8+PUmcv8tkSh9GDnhx9P8+KfbnJ4uhum5Js1SyVOPkilMsZVkgdYmEg1k+sAnUVF2FrfX6W&#10;uSztLPCVJjrBLan4Y6tRb6W+pve/s3tIfBQIOFKAcaCn+x9ny6mnbbJYUEdMU9PQedP+K62Fvjps&#10;sYulpw0ZBVVjv4wq6AtyOPSuk8f737LNS5V3rQzE6Cy2PNgFHqDBvpz7NY1C9o4n+Z+X+byHR8Ia&#10;Ci+Xl69HZq8Ui0RVVAcI1wPqSTwRa1zb/efZluvcmswRdQAPAHINybMBf/be7NUEOPL/AGf9X+HH&#10;SG6j1d1MdEp7128VpZ5AhY6TrNgwCW1Ix/rYgHn6D/G3sydHKBSqeOUBH+A/APH5/PtyabQcHuUk&#10;EeVc1p5kV4V/LolkjYSFacf8v+r9nVXGexMkuddCrFPNcH8klrqwLG1xckDgi3+uAGu5ZjLLIl7/&#10;AKgAL8XPH+9/X2iUkZPr/q/4rh0qhUqor0cHq3Hx0lDTyFbERxlmYgBiFAYXNzbj6D+nP49xdtUT&#10;vUo7L+k3+h/sjggD/Y8X9+06iFU0JI/LI8/8OPs+VnwDXp17Rz8FHh6pQy2aNkP7gUXcWKsx4uOC&#10;LAm/1/xG6NxBTC/OlPqTyBa5+vsykAFAmPs/1f6h+3ommJaSnr1WjVUr5jOymzWkqCNAXgsJNKEs&#10;t7nk8f4i5AB9hhurJKEdVYi7H1cfn6fT/efr7cBGku+Qo4H5cR/qp0vtIyAX9Kf7P+x0dTpbaciP&#10;TyyRRhjGipGoKklf84xDXufoB9AbXufYXQTNNPZeV1cC4HP9OP8AYey3QMdGRjxjj0cStpVpKEFx&#10;pkKckAmyqPr6h/wbn/Wv7GLbS2hP15Fwebm5v/yP3VqBhTNQf8H+zg/LyNOk8lKdEm7blD1IvpUR&#10;zAMOAFCfQgLbjgWH+x/xDnkmMcfiA/UbsblrAj6A/wDFPbyzhIxppUfLj9p86Zpw/PHSc1Lg0GP9&#10;Xpmn+quOkXtOlWtrfvpNbJEAsR9MZLxni6/Unn6tcHixt9ELVUhmkLv+gfTjnjn2wH8QUb1Jp5Cv&#10;ShDUU6MricuuPp44YLGdtKElrHkaTx/Uf1v/AIe0ZXY4zzuQPQpsP8VH1IH+9e3QwY+h6VBwT6Ho&#10;Z8Ln1o6GIFl8jqHckn0yEXClh9P8fbbWY9IUa6gWBJ9P1BFvr7dUkGnGvSiN6HSc1/l0ocTnZKyZ&#10;ArlgxVQdfAYNc8C/+I/wtb+g9gvumlEokAUW59JHABHJP++/4p70wqKdP0FOjK7PqyiRXYlrKC1z&#10;cm/AAP8AvJ/3rj2U7sPCoaWsUoPWHDXACjgkFre6Oq07c04H/i+tyojxkL0P2IqfMicjlRbm9/6n&#10;3Vf2xtuVKyqvGwXU2liLrYXs3I+l+fZfMrCpAoV/1U6Am92TipHn/q/n0/eyf5yheKV0sLqTa1vp&#10;f8ey9xnV69RveQaWJ4de9ppAb/4g83I908ui6lOve8jWsAeP9vwfzf3rzx1vr3vHpv8Ai/8Avr+9&#10;mnWqde981h4/Tb63/BPNhx/xX2jkIJxmn5/5ePl02ade95PEAfoPz+f9jzf/AH1vbfXuve+RTj6f&#10;7C97+9gkGo69173jtbkAhQLk3Fr8gWB/r/r+1Mb6sMc/Z1dT69e980kAI54H55+v9efbuRkdW697&#10;nxSjg8H+v+9E+1cTBqE+XVwcde98Zqj/AHn8g3/rax9msIBbT08hUCgPXvbdLUEfX+gHH4/pwPZj&#10;EwPaeriRRjr3vA09wefVYn8/0+nu7lQtfXrzONPXvbVUPqJ5/wBf+ljyL39hO+IaUkev+H/V/wAV&#10;0WyHJ697b2f+v1/1/pz7I7iGpI8xw/zf5OkTjSade943bi4+p/P49lUsZzXj59N9e9ts7cHnn+n+&#10;8/X2gkiAIPl0muakA+nXvcaNj/sP9vf+l/bIjB+3pGD69e9ulM7Ej6Wvb/XPHtxYgeAr06vXvaoo&#10;ZbaRY3a35/3n2tiiz6gcernK19Ove15ipruhJPFiQSP9uPa5EoQW+3pNMBU/6vl172I0TA0gIubD&#10;kf1B5AB/PPs1iDeHpI/4v+X86dFVytcf6v8AV9vXvbJUra4/p/rX/qR7oei09e9pat/pxyDYXv8A&#10;T/H2kb4SRw/1fsz59XAqK9e9pGstY8cXN/rwD/re0L/DQ9VT4qde9pur/P0uL2P9Pp7SsPPpzr3t&#10;kkv6uPoPyeP683+nvWkEd3DqwHr59e9wXF7i9rixsbW/2HtG1Rmnn/MdaOOve4zi1zb6fk2v70OH&#10;VOve4x/5Ff8A33Hthwa0FTTqw6974MAbE82/4pz7oB50/b/qHXuve+h+LXtcW/p/X3YgU8v59e69&#10;75+6de69797917r3v3vYBJp17r3v3vYXr3XvfvfitMg1HXuve/e69e69797917r3v3vYFfPr3Xvf&#10;fu1MUPD/AGP9X/Fde697Hr4+dR5Ptzf2KwdNC5okniqMlOFZkgoYnBlLEfTV+kf6/tJPMFy3wr/k&#10;/wBXDoeci8tSb/uqRUJjQ1Y+VBxz6+QHXRIAJP0Aufe0J0t1ZR7bpMNRY+kSlpMbSQ0kcaRgDTEo&#10;Cmw4va5Nv6n3G2/7x4kjKvDgBX7acP8AD/nHWY+22UVrCsUa0VQAB5Y6SOfyscNLMrML6fTyBYHi&#10;5v7PDsiijw+6sDOFsKwz0MwNhZ2iLqx/wBW9h/sfcdbjI01q/wCR/wBjo0z59F531Uvl9obip9ZL&#10;UUUNdAym4YJIFkAvzcqxH+v9PZy6eSRcUGQMBDUo1tJ9YD3kIsLDgWP+8f0Eb3R13RB8hT/N5541&#10;/wCKr02+W6JhHTwjJKJGD/eU03rBJ8btDpRCGseGU25/3v2IdMmuljKgG8ak3ZfSfp+b83+tv8fZ&#10;WysXNPL0Bp/q9Py6TSEg04dA9kqtKbIOkriMiRlKX0sUPN+CBxb/AH3N4tbSK0lkBJBbWFGn0huL&#10;qD+Qf9bj8e/K2M4/nnq6moB9enjE5KRYNcjgI6gwu4NrSLa12uPTYX/1/wCnvgIlN41VgCiH8XJb&#10;6XIB5H15Hveo1BOadb+fWRpmUeVmQMZJBrUH06V0s4DkXvYAEce5YpoyYlYlnVjYN6fxptfj6m3+&#10;v/tveiSMeo+35/Py/Z5+fVWNAR69NjZGUR1EqIUhYaXOki9ptBfS3Nrk/wBR9CPr7yhCI2ClTyUu&#10;rEC7EOQLD6m9v9v7diJZgzDh8q1GRxrgCmMj06a48emOtePyWLy+pFkOthGE0KLt4rc3uWYhSA1r&#10;D3yWNWILgAOWGlOA4PIZj/WxNifasMy4U+Q41JFPz4fLrYYqO3/V/q9OmWaUAMIwxeNvIzuF9JP6&#10;1RFH+qsTY/7D3zCSRzalBCSAsS7FiDpte34vb/ffmgpop6egoOtVqM8euEtRDVQWdmeSJljCqq3Z&#10;NV7GUAXtf6i9h+COQo8b4wGViys9mcpxcEgWAH4/PPtDcVqCOH/F9JpctXy6ReY+4KqyKkixO8cS&#10;TDlWVDe5b6N/ZIFgLf19yKuMaiP7DXa4sL6V1c/69vx7aU9NdYMXOdAc8TJpQK5JKB3KXW3NwW+h&#10;/B59wKmTSoEMVzdCLKxB0nTZT/vFv+K+34kDVJPr59Oooap6cqNGMxNVUBUIfUWZAQWJkLMv1HFj&#10;9PyP6e26ZnlKs6lFBU/QFOSD6hxfjki/P+A9vdsYKLxI/wA/Dj+2mPt6eVQvDp+oolQArKkq+Qoz&#10;Hh00WBb8fUnSDf8AqfqPcKVmCfRTqDBRe5I/SwYD/EEX/p7YMZBNAcAVPlnhT8iMfP8AY+mf8PSv&#10;x7xO6F5gGaYAIoIdWUF29R+unkXH1t/Un2mK8SRjyXREXSqlhqJf6kn/AHixFvp7URUkRo+Or/B8&#10;vP8Aw8f2K4yGBHQh4t4mqKewlklXU7CI6R+q6ala4uOfr/gLWvdMDwyyAW1kArdSNJuNN7t/T68+&#10;1TI4GPM+f+r0r08elwJJoIiz3iUDXpPDg/qChRcWJ4sP6H6c+5SksYow5RrN6ApYGQ8XAsbj8H3r&#10;TpNR5efDh+fWum6Rk0TyvGJY2ZEZr20U17Mrmw9RN7X+l/bxR05u0rvpt6dIcW4uGun+FxyQL/4c&#10;XZleq6QK1+XrkUPzoceX+BmUk0A6TdbUIuiGNebh1LBiWEa2F3PBB+psSb/W49uUEaymQl1Csosv&#10;N/2/qdItfVxY3/x9pjin+r/V/qHTNem6pnkphCqxtrjc3cEWIlv6SzXtouxK2/FrGw99gRoSYyCq&#10;oAVbmxsUBBXm34N/9797yQAevVx3dY3MzgeYFXkkJDrxfkS6W1cA8hgF/wBgbc+5raQbMwQsIyRY&#10;m1jquBbmw+vP549t56oWoaAdNil9N0TyBWmVSCATrXQRcHj1W4Nj/X+vvm7LIhQNqF1YWNgAwt6r&#10;AEHkn6e/HFK463UDj1jhSSKTysioQroTy7MU5JXUbHkBfrY83P194wLSlnIC+pUvqsojB0yPe5v/&#10;AF/PvYq4qor/AJa+Q8v2kDrWo8TT8uuUkqx06xqSZCweb9JciVtU0SKbEgfpULf/AGNj7yn9smYN&#10;rvGzhVPAXTdQbX5P45/2HHuyxO4oBmoH5n7aYHn/ALPVCa/Z03SVUL6KSXRDGuotNJqufG9iVAF2&#10;H0tYAEX554dqTTIpuwIewXRYkW4NiTwCOD7ZeKSvD55/1cfPNOm2xw6TWQq4KRgo1qYiyMApAu66&#10;hrRbXVfrccfQe3aIII1lCAShdBsQbAvq+g5At/W/+Huzmh0Vx/mFOkznJA4f5ukPO08lQ0Usl4JX&#10;adAUIUllIIUtwWuAOCP8f8HNoo2VfI0SSGIkkgKCSp8dxza/9fbSh2PapIr5Zxiv7K9UC9JwVjUz&#10;yGNmaITAqpkI0lTdo9R08nSQLAi1/wAX9t0TpqKmQsVlMreMM4URgLGVv6eeCbW4H+HsySHDMq6R&#10;Sg1UFamrVp3fYc/zw5wFTgfPrrKTVTLSatMjNFoEiyagr6DpOlzbUPppIv8A7EC/LKeOshkEdpJ6&#10;qB1RnYIVkpyJo2vc3I9Q5PP9be2GiMJVtOlQaGmfX7BQjOAB5UrjrxFDU46m7LrKihrNFTMyU+Kr&#10;IqpgIS/losjEaSenYEXBL6CTz9bn+1bJhpJJKQByzyEKbMyB9Z4b03IXkf4f8T7fR4xIGFFC1GAa&#10;UH5Anjx/lWo6TzULkjHSc7IxwhyEqxGV45m1gksV5YaNcupgQQvKXP0Fr/UqalqPD45Ufi93sPSd&#10;R/AH9eLcf1/r7MlGoGNxjy/Z/q9aj7MI5EDHu4dFg3ThjXeRWicP4WgCvq/aCEkepiy6QLarEDVa&#10;1veKsyVRVyCONEWMhi0vOu5P0LMAfV/Q/T88gD29oEKVYknAAxTH50wPMV/mem44gDU1NOuO19k4&#10;fFg1kxcTq6ytT30RvGVNmKJwChAb8cXta1/bdLASJiw5VCFPPItqPp/P+HP+9H2infKV4Vqf+L+e&#10;elqGjD7R0L+3a2NTGtPKsYZUTwjSF9TFEA0gcBgoYBRzwb3HslnfWYLy4rG6gvlbK5tSZGLP4E+1&#10;hQp/qW1XHF/6X59x5zrN4ccdqPNjXA8qAU+zz/wCoHUs8h2wPi3B4jSg/PJ/ydXi/CvbiU2EzedI&#10;YSpSYPAGMC8aOkBydadf1La5VB54tyT9fYG7CaaTVVjSrVUwYem0mkkRARq31Fl/r/vPAjG/UFlj&#10;A1FR58OHmfWp9P5Z6kW7oq0GaD/VXo79cVCEMSFA+vPB/Vzb2ZrBLTrNK4nWJpY19E8YdAs0as4D&#10;HUAG1D+h5t+QfaRVYoqgVp8yK0wPT5V8jn7OgpesdNAOgrzrymOxiZwr8NEyllMbG7W+t10m31/B&#10;9jBsyIRVkbB0YMSoQ6RqPIbxn6f2eSP6n/D2eWsQcgDyp+XmPPyB4egqfPoM7g4CfZ/q/wAvRYu3&#10;a5v4LWBo3VyGkDhibhSI28hsbauQL/mw+vHsR9xpKlPoi+kaxxeEkqZOTq0c2J5BBIHP1J4scwUq&#10;SfMHPlSmPsGPXhw6IYmHi1J6K/s6WCetR5gGZ6hqhJlUMYpGa2qR25sSSpXn8/19oLZUhTO5SdlE&#10;jQUbRyEFBL6yqanBH4Ler88H/C12hyEpSmQM5GaEflgH5jj0snr4WkdC/wBruJtnYanSfxjIZamP&#10;k+sQeFDO0IaM3BJjuoNx9Rwb+17HOoqXTSY1WPxqj6QJCRwWQ/Q3vY/1F/ZhFBpgEnEk1JH5YqPL&#10;hX7eilgaV456Lpk/JNGF8ok/cBBUlmi4ZWlW978Fh/wX83uPcZqhSPGxjKvE6SK6XLFHLEqv1vax&#10;A+vt8IxyfI460FPn69clpdJ80IqA8csTxujWRdaaBdzYBSQ1ybgH3CMiGOQPHIVFuVB+gIJZR9Df&#10;SL2NuP8AX9p55fEIKnHHy4/4RxPGn7KdPIARqHStxuOlo5VIdEmZBEsbknQCt1UyH6k3uDYkXte/&#10;0TlYwZpwEkkWfQisCyWWxbWha1gLD8f7zf28g0pSoqK18/l5Vyc/y9R0qSlOltj00mldmjhanVpN&#10;DqADJq0lZVcDn1XPP9biw9xYREsCxSo7NKsdm1ESKAQ8bgsOCf6396YNXUMU6cr06VEkrVPlgeIL&#10;E0mtfSY2LApIjAHkC9/p7kSQVDg6JJNLSOUMoQhyh+uljyLAXtf6j8cigKUBPoOFcV/wefGnCnHH&#10;VQysOo8NVSpKVaOHXGgWTxOwsjXUMLf2ifwP8fwOW0BpBM0v6hriC6rG6xlWcaRcFDYWI/wHt3Sw&#10;0lMjj/sZxn7er1Pr/q+zp1MsETRRIVAdUl1MCSqySKyjVcagwJIINrm/194IaPyvM5kVnV3McRJA&#10;jWw9BFh9De1x/sOPe2ZkVQ35n1+z/DjrYYgivUmoyEaJGI4mjR1j1yL67lmJ8ha9/wBOkX/P5IuL&#10;9FVRbNC9lZwzAEmEW8iEfX+3qU/4f7D3pgGFK8R/q/lQ/b05UEdco5pfMrpPHdvE6JqCio+kcise&#10;OSmlhx9f6c+26SjV5VdWdIzEsyqCDqkjl0sSSQSun8AfUXIA590NdJTj5H5AjNMcc+vDhU46dVu2&#10;h6UlNk2SNTL4RKk7xepZGIjaPVCDYmxLKQWP1uBfn2yVaTaxEkBk1Eq8cZN1RjoMgZARcEkcfn/X&#10;96WCIiqNpp+dfyOerggCoNOlTQ1oCNNVTDSI9UckgSMh1Bfxtb8aRzc+80sf3BWkkEsTQXFwZHYK&#10;R45EAA/1ZBtb/Yfj234LIaggk/l8wT+XH0PqM9bD09D1xir4oENagSSKcIxsIyHe2tSpB54BAN+b&#10;H8+277KanjeBvFKXnKxu1zNBrF1WQarci1m/LW978NnbVSmONcH7KCvHyp1vVXIH8+nX+LUc7JOj&#10;VESpBqkgEdopdPpeRNQtcfUgHgE/7D0a6VEjxKfKTHN4wG8jKXW+gHj83UDn8fi7ggkPHtp6+Xrn&#10;hgZrX7aZpauM9Ypq2HWYYZndkUS04c6f23CaLE3JJbgEj/GxB95wKpjGYJVkViY2jUETQIAW0+Nu&#10;LG/6gT9frwfbht4a9wPrn4T9pFDX5CnD9tGZK56gNXQxpOJ0SF1VXSoBBWaZiELxj1fp0/pb6fS1&#10;rH3xlpWkEjCdgsJWJ1kfUfGp1GUMxJH15/HFx7UoFQAYFfTAz5eX8vWnVfEVeHUVMiFdFNMJWmUz&#10;xsFfU8oFgnANwALgnkfn3hE9FRstPNV46OYQxtFUirgid1kZo0dFLA2B/UCf+J9vLaTSoZEV2Wp4&#10;KxAwCRwOSOH2jyp0y1zGMlwPzHXUtRUVR86UlW0TSOJqOWBiEMQAKyPYC3BIa31H1J94jujbVI8T&#10;V2dw8bPIHGusgJYo4Dgkt6Bq9Q4sL/4e1EGxbrckrb20z0xhGNMfIZJHrx/PpLLue3w4muI0+11H&#10;+EivWGoocvLFMKWgqlHhC+iLwqBMp0sok+pVfSdP9PeGo7J68xjNJU7lwMcYmUTouWpmCmeQyLyr&#10;E2DE2b8rwbm3s3tuRucb46bXbLliwJBEEmaYP4QPy/ZivRTc82ctWilrncLdAPWaP7P4vXprG3ty&#10;1kKxR09ZJIsOmmZqcs/7UQX9AP1KAaxbhrf6xxr2/wBYxpVNJvfbKCnpw0hbJwXMspLLLEAATewY&#10;gcX4/Psz/wBa33Ek0lNlvDqJp+i/AeR9Pzp6+XRVN7icjxf2m72gp/w9P8/UF9qbmaSmRMNl5Gnn&#10;VFC0E5AjjChllYi3pGpeOQLH3Fre+epowsa70wmuZdRWCWWoKuq/QsikDkEjn8/19q7b2b9zpj2b&#10;LdAj+JQoPH+Ij7PTouf3V9u7cjxN4tc+kgb/AAV6502wd3EvLLiMhJDFIqrqpZoT4ndVDKqg6rBr&#10;sbcW9o2s+SPTtDUmlfcnlr4ZYpWSCgrXilGlGLo7AcNb8AD8G3s8h+7x7sXUepdqdARwMkasM0GN&#10;X7f5V4dF9x74+11sxjbdUYj+FXYftCkH8j0saTYm9qqFZ0x7tj5oJoY5JzGskJu4IZWAcFSSFJv/&#10;AKoe22o+WHT9PMhibdNfLTPJ5BSYWWRQzaSChdhrH0NlNx/S/s7svuv+61wtWtoIQQK65c/lpU0P&#10;8jnokuvvDe2cJ0x3UkgJ/BC3+E064S9W79ngqY5DiaaGoRPt2nrKaJWWO90njZrgEXUk/kg3Nvbi&#10;/wAuOvYjGtBt7eWRbmSMxYcU5KOLuv7rEDWBc/kH6f19iXa/ule5s667l7WGvGsjtkcMCPy9Mf5A&#10;Gr37yvt7F/Y/Uy19IlA/a7r/AJsfLAf5TpndVX5vuMztrHwaVgk+7y1Mx4NmZmgckEE2B5Fvx/WZ&#10;U/MHaqUKT0/Xe+KtBIziKOmpoXdggCqysrG1rgEC3+9exJa/dB58V2kfcLVaCnCViPOooAOJqc19&#10;adEU33nOS0P6VrdMfOoiH2f6J5/t6Dhvj5uGsrmoqnfmwaCRkS8kmXaRLayHOoLydIFwx/P+HsOq&#10;358UFA85l6d3sI4lkNNK0sCpKqkFlaOOL83Nh/X2cD7ou+oAH3eEHz/QlIx6HUK/n+z0Jz96Dl81&#10;C7bcU/5qR/6v8PSug+GVbko0WHtPajSTFGqUpneoeJtN0aFmJJsAo5tf6/6+SH5zVeZMEG3OqszL&#10;VGJmK17ywwRnhuZLA8ix+vB9mW3/AHR7+SQ/XbsoTy8OFiTjz1EBc48/s8ukd995raVVTY7bI7Hj&#10;4kioPy0hj+eOm6u+G+NwcdXXbp7Sw1LReaM+dGgMzqR411xhU1EEkKAfp/sfcCt+SPfdVJK1NsLZ&#10;lHjnWNoUqaismqY/ItpPKyt+fp/t/Y2t/uictBALm+u2YcWHhKDn00H/AA/szQLyfec3guWtrK3R&#10;a4VjIx/MgqD+QH7eo+M6z+OGNZI5Oy9yV+VRpVmkpIDHTS+BiUECMLGxJIOo349obcPYPf26UdSN&#10;oYiJ5JQsMNJLU6KR47ISZLkOG1XI+oJ9qx90TkojTLJdSnSKs0wHClMRpXAAxkCnketx/ek5rhYN&#10;BHax0/4U7fYO6Ty9cdCttTsHonr4qmPrtw18iFXeV4IYxLkGkZ5xeZgultYNvwbAH8e0RT0HbM1Q&#10;8lTubF05ks8kVNiI2i9KjUVWW/15uf8AigtqL7n3t4HHiJK/HLTSHH5BfQZNenrr72fP7p+hJAnl&#10;2wD/AJ+ZiP2dCBX/ACq2RTUoNJjMnOq6EVzNRROC76UBKk/kiwH/ACNNdlVG6NpbD3Zk5J2yGYqM&#10;fIy11PSCF6WnSRUnRPF9Lhw/+sPeQnJPIez+23L52nl2Lw4z3HJJJ9akk/4fI+tcfuc+et49wt7G&#10;775L4siigwAPyUY8ukzszde2+5e0NsVdQzRUWHneX+F1lWk8eQr2o5ZKCc054PiMMqiw4Yn+vvWj&#10;+Tx3A81NVbhrJK+sl3BmI3qJCWV44Ki1MU1fRfGyFePz7BvNvjl0klJNSwBNfL7f8H+z09s9GjIU&#10;+Y/w9H+VVVVVQFVQAqgWCgCwAH49k5T1rYk/r1Dki3N2+vP9fYI6EvXfuR4/Sbf0+p+pt/xX8+7A&#10;leGP9X+qh69Tr3vGLszD/UXW1+W/pfn3Xr3XveVraTf88D/be9+XW/Lr3v0a3W1j/h+eSbi3v3Wh&#10;173ytYm/9B/vj791vr3vjc2P4tfk82INuR791rr3vg30v+oG3H4HHNiPfvOo/wBX7evHORjr3vGR&#10;YlwOdbAkAElb2HB/w91Iqa/8V1oivXvfPhmKleBptf8AHF+P9v78QCa063Ujh61697x2AsxI4PNg&#10;P0/0J92qaAenXs8K49Ove7K/5e2OOTze/oUjnkEe2Em/aLLbTloNItHY3uLqQf6+5G9vYw89wSMa&#10;Bw8qsP8AVXiOgpzM4+ijLeclMfZ8+mnL1aUcVNI7ogkrI4bycLd4nNuf8AfYD/JybJv3FvODNS1d&#10;RUUmSFPE1ZJK8rU81JG0M5EhNjIpRmK8FgTzf3GnuBPJLzNcQyV/TNASfw0FP9RrngadSfyNbQjl&#10;6B4h8dWY/OtD5fIDPoPLpxgEYghESokYiQRpGAI0QKNKoBwABwAPZS8tAomZwvAMiXBIACfix/Pu&#10;PXkUmgwPnx+3H+rPQnmt9PdHw6y+2dSv0PDci3N+Rq1Lf/b3v7ZYVNRw6LpFIbh/q9Ove86G44HB&#10;tf8A2PIuR7bbqpxjr3vGfyfoLfj/AIj3vqvXveEn+v0P5P8AX829769jr3vEx5/P+FuQ1vzx+Bx9&#10;D73TqvXvfNf9cc8/jn829+NfPqy18/Lr3vv6m35+o/F7fX3rgK9bwBXr3vkGK/0A/wB5/oLX974j&#10;rYNR6/6j/q/4rr3vpm5sfr9bi1xx9P8AX+nP+A97FeI6soPkPl9vz697zIwbgBr/AO1H+n1ufz/v&#10;v8ffgCpqadeUMpzT0xw/1f6vTr3uUrH/AB+lvoOT+Le6MoByevMAOJ6979cWP9R9B9Lgm1+fz72G&#10;00Xy/b1sNpovl173w5HJsQBxe5B/HFgPdsfD864x889WahGk+fXvfND6rXFze45v/sCP6e2T0z17&#10;3mBsR/vrcW49q4qsATx/4r/L/wAV03L8IPXvcoE2/wBhzzyOeeB/sPZ9btUAeuf5cP8ABnpk8Ove&#10;5dP+QL8H88cnkWt7PI21rqOK/wCTrS8eve+U4Okmx/xP+P8Aj7anbNPOn+fp1T5Hr3uCCDxfki30&#10;/H4ufZPcqxQketf5f8V0ZR5TGade9seSvwT+QDzYfXnn21E2CqYB8q59P+L6VoV00Hn5fy/1f6qe&#10;9s0wBRr8jTyPwf8AY+6se4Y6SXNDmmQaH5+fH/V/h697R9YLMf8AX9+6LJPi697grz/sfp7eX4em&#10;Rx697daU2YG5vewA/wCK+7CtRT16v5Hr3sRMMbgC/Nxc/wCw+tvZlbnOfs/y9V8+ve3yflD9fp9b&#10;H8m3/Ee1uOHXuve0PklHk54Hr/x9oJyNRNPL+fr/AJOk74Neve4MFwy82N1UaufzwP8AkftJHQSA&#10;t5HpsYbr3sX9qteCQBjwFtY/kfnj/ff717OrD4DXj/xfVXFM+fXvazH0+lyP96/oPZnGQSUPRc4O&#10;s1x1737/AHuwH4/A/p7t0117317r1rr3v3v3Xuve+vz/ALf37r3Xvfrfni/9f9h7917r3v8A/9fR&#10;E8Q+ouQB9LACw/F/ZTQ0pjoQeCdNMfbmv+b+XW/x7xFPrYA2PAPFv6c+/EevWmSgAyD+30+df5de&#10;949Fh/T6fjj8kAC/v1M9V0MWpxp6Hh9uOve/BfrxcEAWAI5+n192p6eXThj4U8uve+SJz9Lf7a/0&#10;+nPv2SadX01FDnr3uQsX4txbmw/3j3ommf8ACadX0iteve+RhP8AQf1Nx+fz9PbfiD7evU6976MR&#10;J+n+3sf9c8f7D3vXw4dap1732ISAPp/Ugf1t+PdfEzT/AD9ep173yMR/H4B97EleOOt069768P8A&#10;gPqf6W/3j37xB5UP+r5/4OPWqH7eve8ZiuT6Sf8AWv8AW309214r/l+f+qnXqde98DF/hb/Y8j+v&#10;uwYHh16mOve8RisV4/P1Fv8AYXHu1T1rr3uXEnI/H1Fzx/sR/vA+n091PWtApT/V/q4nJ697eqRd&#10;PPJF/rz/ALHj8e3U+fGn29aKkqV86de9qOkW1+PyOf8AeBwfZrG2kKV4YNK9J34L172+x2KL/rC/&#10;/FfZl5nphhnr3uQl/p/tv9gbH3o06YcJmhz173IHHH1ta3N7j6Am/vQ49VQkED59e99i/pv/AE54&#10;HPH1H+393GRXp9TqFR173z9+63173737r3Xvfvfuvde98T9P+N/X+vv3Xuve4r/jj6fn/iPfvPpu&#10;Ra8Bw8/9X+rh173wvwP9b+lv8PexXy8v8uOrrUKB6f5eve4rk/7x/j/vPtWj6Tj/AFevRjAQD9nX&#10;vcRrhv8AD8W+n0+th/rez62kWRccR/n9eFfl9vp0ILUg0ocivXvfS/W3++v7Obd+7SPPo+gy4zTh&#10;173Mh/ULn62sbD/b39mJOkV6No+PXvblGp45/pwP6f09qYKGTPp6+n/F9KU49e9yiWt9eD/rgX/1&#10;j7MUyM9P1PXvfHVY/UH/AFiOT/Q3+nurHUK+nr1UNq697mwEA3JIJ+l/ySOBb3VTU4z1pXJagyD/&#10;AKv2de9vlEw1XNj/AEvf6f4e3/DNe0fl65x9v5dPqBUUx9nXvavo5+UVbWv9b2ubXGr/AHr24I6A&#10;h614U/Z/P/N0YQMDVf8AV5de9rujrNEUbagHKXP9LWuf0/649tO3hVI8ujNWKHt697nLXmQ2P9q3&#10;PpC/05vcj+t/+I9lN5J4qMQCfQf8V/s9bd9VaZ697hzwlgWW5vY2+tz9bj2SzQOhJp/xX+z/AIek&#10;kkZBJ/1fZ+fXvaXqAYna4AJP5/P49tKCB0ik1aaDr3uI4Lpe3AazcfpW319r7cio+z/N0gk+Kny6&#10;97ZqmDhxY2BJ+lzax+lv9t7UFKsekE4o5+fXvcCmpiZVfTaxFv8Ab+o+9wW1ZNINa9E81EB+fXvY&#10;v7Sx5nnhVlJsRqNgQTe9tIt/gOOPY52e1DSinCoAx/hPl6/8V0GL2elSpr/mH+qvXvZw+v8AH+Wo&#10;gVEBVWRbX5JJABv/AK3++/HuSrKMIFQcB/xZ6JI2Z2pXj/xf+frg7aUY/wBAf9692Jda4YWpQVuA&#10;qcWIA/BGk82/2PtfcFUipwP+qv8AqHR3ax1NPn/q/wAvQDdkZj7WkqLNpIV+f6cXBv8AS/8AsPZ4&#10;toYgRQQkJp9KktYA/wBPx/tvYMvpFkkOaj0/4sf8XT9gqs4lxXy/yU/1ft6qw7j3ez1FZEZtfrdV&#10;iuzr9Cwvc8D8/wDGvYt0lLpVV020+oj+tjc3H9R7DV5NU1GNWAan0p8sHIp5VAOSOj+3ADAAeWP9&#10;X2fy6Jnl8z5pZGEvl1gxg6OAW4BR+SRY2ub/AO8+5Ui+g/0C825/xFv9b8e0JKjPmfz+3/ijXj65&#10;6NIiP2/6v9Vf8vTbRS6pwPq7S6hcafoNLFtRHDA2b/ih9tE1hcW5I5/4p7oelKdCJjCz6WJsqyAI&#10;CAbkGxZCB9Objm3+w9tU6Ai9ufpYc82+g9oZjpbFADx+3/Z9OlsElDoNKdCVhah0bQWNrFgXJW0d&#10;+GIF+bi/1vz+Bb2w1AIa305/xsLi9rG/+2/23trpYONOhPxzKyK1y3Fvxc6W03uLG3BN7Dnk/n36&#10;mkJOgnkkcc2NuDY+/dbK6cjh/q8uvZKAIglQelVY3AUMC4LoStj9R/Uc3Nv8HuNiR9TxcW/w/r7V&#10;rboVBIqWz6fZ5/z6TSx1NUHz/McPTPEf8UOg2yFlkYgAcq3BAOq4BBIFv6XsOf8AH3KQi9/6WIP0&#10;HPPtKImWgda1P2EEV/1efSPpoqAxjIVgASQw/XcIwA4te4Fjx/iLEm/t6x1WY3AvcXH5IAsb2590&#10;njPh0bBpSla+fH7Pl/hz03IpIr6dBturBxVtO7hFGoEW8a621x6GPF72A5PJv/T8iPjMipVVJ/C6&#10;frZf+I/3j/e/ZZIugalzXPEEk/L0/wABqM9IJYQ64p0SHsnr15pqioWJbBpvMBGV1KCUtZOS31tc&#10;nn6Xt7UsFU2oAt6TcX5t9dI5t7UKqSKNOCKHyyeJI+w58qHhSh6Dt/t3iDUo+w+vmf8AV/g6KLuz&#10;ZKCCadKZ5JBfWNIWUAC7IwY/QW4bm5+g44d0kuBb6fT+pBv+L349vBgBSWta1r5HHn5k/wCx0EL7&#10;ai1S4/zf5PP868Oi8ZbBSwyyMqhR4wfHI3iUrfVqRVKlSB/qSLn6/wCEiMcggng/QEXH0HqB9qyw&#10;KFCKhvXh+R4+lPT06Clzsy1OoCtDj1/1V/z9ITISyxq/kVGNjpaSNwHksTpRk1WLaW4BFiPyfblE&#10;LAWYAWBJuP8Aehx9PaKSPtLBT6Upn/iif8I6Dt3tcgqwXX+2v7eOT0HVdW+Sdopo3Zg7AKFZgqhe&#10;PWfV+qwFwLavz+cwclQSDpvdSQbD/G//ABX2mdaSEVyRQgUBP+b506DV1t7VKgUYefmeODn/AAeg&#10;+zrlBCiyeJGGtAS4B1nSfSxKNcE/jgfi359+8kungkNcfpF/x9CfehFbeJpZTpofiIFMgjgBWlKc&#10;fOtMdFctq8X9oMfn/m9f9jzo4BKAsWC055JAIZNSGYaiisP6/UH6m30598xUNpvY/QfWxN7W4Nvp&#10;/re0EkOh2ViCanhjHHhXj/lr0mq6Ep5H0/LiK/5Ps6lx4CgqJ441Xx+T1spXQul5DeQs5NmP0IJI&#10;4tze5jtVG5B+v0FybWv/AFA9ppNSUIrSlTgVH5V4cM9WByGAx9ma/n/m6XuM2NTNF5IvGlmazxaf&#10;WyRkW/dbgX/C8E2/rb32JtYFr8gXHBtfj6/8R7brpOacf29XUcailCes023DRySgqgjjkLRyMkkT&#10;sEvKiWuQyi2lnYE2A9w6+7QFtVyp5AJF7tf23pCv2CgPnivD/V+XVVBE3yPn51p9mOBPDz+XQg9Z&#10;utNmY6OphNpQjwhgsix6Fsbk2JYWLDSfoPxx7RlbO6MV/s8ci9725/p9PfrdQUL/AIgSKHHDz/22&#10;fnT546Qla0Br+yn8urBtm4Ohnp4ZYmsZYyQU0yKUMxYLEjaj/wAGv9Df/AhkkrvGCLkc/m4tf6j/&#10;AI17egkk1EcV9ccfKtBXjT7K1FcjpJNCHDM2a/Z5cP8AV/qI40uyaerelk0RmeyliuqTUttJOk+k&#10;kqLXta9+B7T1dUxVELqtiefT9ef6qRz+fZgZS2SPsH+rH+rgMdFzxaG+f+r16GjaGCrcFX0ssjSC&#10;MOlpipQBCfUkge4NrcAAf7H2WTtPEialnkKryrBgQPSQL3uf6/1/2Ht6KcICjcSccf2ef7PPOK9V&#10;VQqZ8v2/6q/5erX/AI57kLtSQKxYKI9Ml+JATYkgWPHNwf8AX91Y9sUn21RMx9IvIRqJuRf63uP6&#10;349ll/MjgqDUk+vDgf8AMBnperqVIHyp+Q6snxz66ZG/qqn/AHj2UevqfHM+jjk8n0gWNySD/vHs&#10;nDLr1PkVJ/1f6v8AN0ZChWh6ne1ptHONFUQgubXH9o/T/H8f4+1dpIzOc0Dcfy/zf5ft6ZkjUDUe&#10;H+r9vXvZ5+vc2stNCWZDdVAt+CPrZfxf/H/ePYu26WtCtRxHzoSaefHHD0qOHQY3K3pxrX9n+qnS&#10;XzdJ5Ua34Or8WJH0v/tz7XGcqvJTN6r8HTY3J4Kn6j/Wvb2Z3Eo0jQKVNMeQz6f5f9joNXI0vQY9&#10;emrEU5ifkH/G/wDW4I/41f2X7MK7VTMV02e/6vqf9WAv+wF/+I9l04MmpeBNPsx6edPn0sheqCp4&#10;jpaRmwHN+Of9jzz7nYzI/bBCzi1h9WOq1vxz/sefaQSOihFBFDX5+mflX9uOHT4ag64yRh7g2/p/&#10;gfaoXer0kfpnOtfoL3FvwWt7rcTBl7zWg/1YP8/s8+jS0hDmrAgH/VjpufGQymzRqQf6gXv/AIe2&#10;5O0ZfuArSNcm2pRcn8EAE/Qf63simlSgKMxNcGoHp5Hzx/mPqIIUVAErT7f9X+Dro4KkKFfFHY/V&#10;bf0+n0+vsx/VXZrNW06moDAsoJ1AjUPwW45A+lveozxfVqSv7Qfl9tSTmv8AhObaqkCmDnj5HFSK&#10;+o/zHoBe4urcfuHAV0YpUMjQtay2I/NlP+P0P+9e7Gtu7yinxUTiUcxgEk2NiP6n+vtsgeIY27iO&#10;AFePljz9f83DodcuW3jzhR6jh8v5f8XStOGur3l8YZv79VFRHSMkclQG4RWjdVkLS/oF72sv4Atc&#10;8e2HL7vtIxWawTkAMD9R6gD9P9f3oQ6ao66yfPPDFDw4ef7M9ZGbDtEaxqKVJpx9PXh0LnXXx9pK&#10;fH0y/YojSoqyK8JQMV/RrAN76fpxwf6Hj2iMnul6yCRBISNLCwb1D8E3P9f6e1aQCvD5/bj/ACf6&#10;uHUkWVisQqBk8P8AV8v8vRlNndQ0m3a2Cp+2RX8qEForAhSNCgACwHAuPpx9B9S3b5LTtIDqYAcg&#10;G9rj/D/X59rEFWoP9X+foSW6HAH+r/UOrBesY0pKSGwRdR+tiuq3F7f424A49gZIngkYMSLEAEFl&#10;Nz9Dxz9faxaBujDA4dGCRvNGLAHgk/Rhb88H/D/kXsb+va5llhUMLAgNzax+v0v+f99/X3bBPSWV&#10;ASQft/1emei89u4qOfG1WqNizIxTi97gg2Nvx+Lj/ins2EGQBx6sGFwlhzyCF/x/1/bDAlyT58fn&#10;/MefRO8ZLmuOqu8jthl3O6NC5Uz+okXVkMhH4Fha1h/hY+0ZWyGeY6iOSSCbHi1rf7D23Sgp1UCg&#10;p0PWBpkoKFQivdY0BQalUMDcXuCRqP8AXi34/qt9r0V0V9NtTC5AI/HFv6D2qgj/AFSXGF/Ohr/P&#10;AOafs6auCFT0/wBX/F9Fv7v3L9vHJTiX1CJyqsyeoA3kVgb3Nh/r/n8e1VlpxT07CwsAQeLD9Nvy&#10;fal1YnB8ui0Izv2nj/xfp6cOgC67xj5fJQSsWDSSK6Mz6yR5Lqx0DkEckf1P0/qXndGX9cgDkgfg&#10;lrAnk8f1/PvUg0R6VFK8af5f8H7MdHlvEFAQYHVo/Vu00gpqYmFQQoCkKuohRwQR+LcG/N7n/D2w&#10;4Cr88y3IJDgEG30J+gBt9P8AX9pSAAW4U6WvGqgkYIp0Ie9cZ9tRvpBCmMlSNX1UXYkre2r/ABHs&#10;e9tt6F4sbekD+lr8/wCt9fp7TOTroDUf4P8Ai/t9KDpBMo0mn/FdEA7bgH7puTaQly2oKSXs1j9C&#10;T+n62/H19uFZGXd2IPJOkcEW+lgfdQM56RRhqnWKV8/L/VxPSX2/UJBS06RslkRdbepWDj1gsvPF&#10;/of+Ke4DUYaNuPVyORwADwR/yP6+7L2GvqPL/B/n+X2g9PIdJ+3pSw5xo6pPWQiuv1PLMVswOoW5&#10;H9B9B7YKulhplLC2ogkg/wC3t7tUEVHT/EV9ehJw2XrMo6I2pY1IGtbg8+nU1r3AAvyf9jf6oPKg&#10;yCUfgmy/UfX8En/X9uqwoGPl0/E6ijN5dGA2uftzTn+1pHk+jXIvZhpsDci//E/0CTcSIEe1vVwB&#10;9bDUQeB/X263y6XV6MjtGR2Zbg+nkn+p0gjk/wBOebey47wxLVSysVNiCo4uRx6ebe6rkEf6v9X+&#10;o9XTII/1f6v9jow+CrFVI11AmwLG4Fz+fr7Ij3Fs5Wpp5kgIb1EjTexDH+yPwefpfj/W9ppUbUai&#10;n8q4xnon3O3Mq/lx6XUbh1BBv7rd3nhGpqiQhD6Xfm2n8/n/AG1h7LJEyQ3E8P8AVTqMd1taMT5n&#10;+VOsnsJ54BHKR9ATxe1rWuOfp7RGvDoJupBr173GcBTb8/0uOP6j37pvr3vh9bf6/wDj/ri1vfuv&#10;de9yFBtze/8AgBb/AF/bDKlMfP8A1f6h/h6qQOve+yLC5t/S/wDvftmnVSKde98dQva/+34/x9+6&#10;1x697xSWKn/W/A+tvybf7x7vGaSDr1QD173FDc/6359rK9Xr173lEtha54/w4P8At/apcKART/V5&#10;9X8uve8UstxpB/JJH0+v+t7NYnGru4+X+XreqpqePXvcCV73Fz/r3v8AXi/tap0rU8fXrRbT9vXv&#10;eEsbXBuOf9va3PvzN20PWg5pQ9e9xJWuDf8A33+vb2HZFqan/Lx/1fz9Okxz173BZxcD+vHP9fZZ&#10;Mpz8umJO78uve+DuApuefzz/AL37LpIi1Kf6h0wRTr3tsmdQTybcjVbm3+t7SSRFRoIrXH+x9v8A&#10;k6Tymo+XXveBJADzY8f4f69vbCw1Pw6c+n+r/V8ukJYNwFOve3GCQXFzxz9Pybce3xbk0NaUp9oP&#10;8vTjn9uenAc0697UFG9iObW/N+fp7UhOyg8unT8OOve1vipj5F9QNrcD6nmx59qo4qoNQ+I/y6Zl&#10;UFAfPr3sVqI6qMc3BBH5tY8e1gwCfz/l0VXIxq/1cOve2qr41cf14uL8D8+056Kz172lq36EfqBF&#10;7m/P+Nj7SPgMD8/l/qHy6sKAEnj172k6zm/9Prxz/tj/AMb9oJB2elOmwaGtade9pqqH+vb6X/1z&#10;+Padunuve2ST6njnT9L/AFt9fehUH5f6vy/Pz6twOOFf9Xy697gv/tubD8H8/wBP9Ye0hBKlj8j/&#10;AIf9X8utN59e9x2/Ubf43/xt/T3QcOqde9xD7bkRc1OfL7P9Xn1vr3viRf8AxI+l/pf2ya+fW+ve&#10;+rXH6f8AC3H5+vvVT17r3vla3/Iyf979+691734+7IKmny691737/ff091Oevde9+/33/G/ewafn&#10;17r3v3v1evde9+9669173373TNDjr3Xvfre7queOft61173JpKWStqYqWFWeSaRUVVBLEsbWFvdJ&#10;G0qSP8Ga/P8A2On7eIzSKgzU06972DvgD0ZT7N2xFlcjS6M7nlpppmdB5IYHtJFAGP8AqQNRFvYS&#10;369EEPhAk8dX+b+f+Xzr1mL7dctJsm1KJBSWQBnqP2L+QP7emvLVJp6ZmFuFZjc24A93lbE2lGkE&#10;bCFWWJYmTjhlZbMB/t7j/ifcKbjfHX8zWv8Aq/w9SaAKA9Ff3xukozx+dkEhkjbS3qSRTdSxPH9n&#10;Tb+p5t7V1VjHoK3Czp+2aXNRO0liR4pnEVv6f2zcey3xmkVgxJBHD+f+r/Y62cdJqjycGTx+fp2V&#10;ZDV4GdI4/wC0J4YS9v6/2BYn+n+v7M7jWNRQ1MOliEjuwEaD6JY88fUD+n+ve/sKXcBaRXTB9ST6&#10;1H7Dn/BSnTbjIPRPMjUw4zKUc8z6hUTaIUFmUM5EZkub/hrH8fX/AGC7xZaWGE2sSsbcXJJC8Lcf&#10;0vyT/tufaGRQg0DgMf5/srn7K8ekbklv5dA/uRlhrqyRrPqlnA1D9tUJ0qdP54At+Ljn2pPtFQEq&#10;P86iEm4U/W6gFvr/AK/+39l8y1XWuKcfOv8Am9f8vVNRFD5dJOg3BM8yUtQ4cQzPHFcXRNKnVZUt&#10;ctZRpPP0tz7bvGuokAh7nWAQBcMOC3JNxx794b0qeGPUn/BSo9K/7DgcefSpOWRlWMMDHpZYnl06&#10;FZYyytpVuFBGoEL/AFHvA4Xyqp89y4uLelSy20+m5/x5IIP459vQKxQ0CjyrkMc+daUPkaAgj8VB&#10;XrxYEYp/l69VT2ieZXVglMXjR/FJDccK0UeogqbNa9/8QOb5PDI6vawUsx55vpsQzH+t/wDevbyg&#10;JQeny4fZ/P8Ab03UdM8tbD5YyxleXSnkbW5Z2aQtov8A0AsPpb/C495xGeDyqekcfXg2JsRb36vW&#10;uoDVA5W2uYF2JP0uVDKupTew4Nxwfrbn3xaEqxYlidFkTULH+pFv6C5Pv1a9b+XXJKlZEVNKL+7r&#10;lk0G4/Khr/S5sBxYf4e3/FkCQISAjIdLaLWYWK/61/xfgf63tHcVK6qZrnP2/t/1efTMlKdJTOKW&#10;jkkQvI6Ne2tirq5IdXIueALEgG5/P5D7VxBov0rqAtGf7RJ+pC2t7SKaHpkjpI4qqZKkjyuyklp1&#10;X/NKifpUuDcA2ubf059tDKEj0mI20FtVnV7nm1geeRpBt/X2qjNTQHPTsRxpH7PX/iulGztLP5TO&#10;nMgjALRPGnGkAMRxdTqIv9SDwfbBLGX1MGPLXJP5Gm6gk/S5sB/vh7WA0x09wPStpZkiCoVB0rpC&#10;qP0nVaR1APOkEkn/ABsf6hrlRiAXCAtqKuCVNiR6ePoTqI/5H7YbIbw66QQKZpjz/LSD/wAV08rJ&#10;Si+fl/P/AAZ/2Ol9QSwRPAhKySrGHlJWMlC51Ri9gbG/I/HP5vZlqwsqIsi2RnKAG9gq/UnjgHk8&#10;+/Rkoajy6dU6Wr0uaC8bymKQmRYlld1tqaSQgqqknk/RTa/5/wBgyx0iQu/iUaJWkL3AvrbnUR9O&#10;bCxH+t7VibUDXiBj7OH+f/D8+nxIDx6fKmrknSn88rgxCBUcF1RVX9MYYc/U2IY/n/YGVBRFZDI1&#10;h9SrqpARja/LX+ga5/w/3hozasHA/wAPnTHzx5+v20MtRTy6i1lcPtljivLICqFHK8oSY/IACtx6&#10;Tb8/j26pT6idJFwS2lTb1BfSxKn+nNj/AIcfX2wxK/F/q8qZ9OH29Mknz6ZDWjQpKkg+jW2mRRGx&#10;1ME+vBuCCLfUn3KaFwqoiAPexFuSAvIJK83/AKcW/wAPdAQx449eqFxXHTeKyMPK87OY1X8fhy9g&#10;QqsNNiPqT/j9L++UafszCXSqAWBGkuW1EMDpH+sfr72cUpxOfP8Ay9V1VHWCWpL1cP25Z3SQhxqv&#10;CAACCPURbkj/AGwP9Tmi8Mh8fBVWL+rWRIV4UKSAD/Xj8f69vdaPTXQ0Pp5faPL/AFeQr1SvUSra&#10;aDU4lCylBGgDJGI9ZuxJ5P8AgTzzx9R75sq+c2U3KHnSoCqt7m5H1NwDb/Yf4KokPginnxGc8OOa&#10;nhjI69TplmqpGj/ckBWKYBND+STyuulVjDXAAJJOoH/E/g5PGJVYqFf0MLeQ20stgyheOf8Akfuj&#10;qRRCtMg1p6GpBJ/2fkOvMaYPWKKtemkEklTNHqd43GkkmRYvQYomCkAHk/njnk85YqJdH7d4yJGd&#10;kcBdOpStj+SPrzf/AHg+7+JU1koccRn9np9mSfy6rrz021eVKO6Eyzo8UaLIh06lDByxINib2+o/&#10;2Fyfeamh8TPpQKFI8ZLEKNIAI1XsCL/7xb/Aemeq0OSf29Vkbtp69Qp5xUeAPKWBRhMFi5vITpuq&#10;qWKn8/0vf/EvENREoKEDSSy3ta+garD/AIKfxx/vHtK0UnGnp/xrh+3/AFcek5B6TdXCzlJEnCsB&#10;IygtdV8cngqCSeADzf62sT+feYSxyHUQ8qmIKBJpAMmmxOhT6QR6vpwf94WxRtEjUIBJ8q4A8s/O&#10;o45X+fmYBDpOcf6v8PSVyCvI0EQEVO1LLLLq0iV2DNcM7iwYx3VVB/P9PfKKFYtOhQ5tZiCBq1XF&#10;ySOeOBb3ZmZzUn8vT/UemWkd+Jx6dQqio86ur/sAv5FZ49bh0AJ5BJU/S9+DYf1v77qkdoXcAE07&#10;pKEJLEWBDkH6g6WIv/t+CfdVCGikYP5eYx8xjh54PkOto+nFMf8AFdcsZUCCvhj8piGRppKJpEUA&#10;etCYSLEgesK3FrHhRewDdi3+0rqin1fVhYo7PZXsxOtiNNh+b/j+vu7xhohXPnQgeuBSlD9lOPDA&#10;60xBGr18v9X+r06UG6i+WxFDklQw6YSJZJI/DIWpUaLWNGo3LC4NwbHn6+1TQsVDK0RsWCg6m9Qs&#10;Li+n6j68Hgf1/Cx4yxVUNaCpxwzjifyyMn0FKpnpSlei47gkgKPVPViJjwqFVQGUxs7mNYf0g/iw&#10;4tzbm0sqCQCpQP5GsRqFw2qwZPp9TbgXP9ePalE0KtKHSAP5U4Hjw+dAeqAkZH+rj/q/PpDSZCRp&#10;Kp1nlYNNAyBDayghkHqC25/VYCwvcDk+23LO1NjqyZmIKI7RXuSl00hAQQLkni17n8/gtyQs7UTI&#10;zWg40NQaUPkM8MYp5h5GOoU49L3rmpo8jubBUPgJkqamjiqnmkTxyrYrUyFm1EKAt2B/1+AfddXc&#10;uYaqzuX80YkegjpMRj6kaNEc0Vp6iNmHPDFeLn+v9bQxzTKZ91ZYydMZ00zXHHBNONeGccOp25Nt&#10;xb7XEfOSrn8+H8utlf43behwXVu2miSOOXPRzbkrFS9pTk2LUsnIBN4RHyR/xvFsSGo/hqNUU8JA&#10;iScoAD4gLsAjgXvxcL/xHsDyKslwfDbBJpXBPz48Kn8qdCG9lUE04dC9mJFQga3ViTGCtzdm4sw/&#10;2H++/I7YSkRwxZljEgKmG5CHyWWMoCwH5XQQb/i/t+GIueFQM8M0HdXgacD5eQIAp0FruUE/Z0E2&#10;4si1Ovp1FlICyXA9dmV45GH5+mr8cm4N7exp2jHSGeONuFSQeJghspKldbwuW+oA1D6f7A+xBa2s&#10;yp4oFCa/IHhitBwzw/w8QnuUuCeigdwZecUU6o4m/aBqIWbXL49XPjkQgW1kBS3+8/2Vpukq/AkX&#10;THDIAw/sSq2ooQ3It9R/xsD2Y28HhqGAY6s/aPUU8icHJr+R6J4JKNQeZ6AHruulZ5hNFCr/AHaR&#10;+NXUlkkjMZWUngtaxP0seTyb+0lsukanqs5Ko0SiKCnDsOJBJIXaZARcaQoDA/UEm3tRKFYLqNQx&#10;qR6einI4kkg+VKfMqbqfsC+p/wBX+HoRO1cr58ftemsZEWSrqgItTWNNCBYgA6tWr02A5/23tQ1E&#10;tHAki1FckUkKa2R6iKMEavWwLsGtY6jcf0t7XJBdOgZEJqfIEkfLAoc4FD616LjMBkkDoJaWdpq2&#10;P7ajaaGdfFHKYJPG0qqGQEW9GkXDG3Nx9ePaeq9y4GmLVFTmsTCscPMk1fSooH6dahm+vPN/9h7M&#10;Idn3eYKsNrK5byWNieFc4+R/y9VN9axiskiinqyj/KOlJS4esnY0UNHWKxqAfH9vITIfJxErqDdf&#10;ppNwSPbTW7423RRSV0u5MIaZCJY5/wCK0gRo3VSQVRv6X+o45/PHtXDydv8AeSi2t9vuGc40iFyc&#10;VP8ADXJb/B5DLLbxtMEXjy3MSJ6mRAP218/59PGOoK6V4qP7OphqnOienlp5NaTLIaeKwZiPSIgD&#10;Y/kEfUn2lJu1Ov6cU5rd24CmqJqowR+HIIY2sfIwsl/oBxquTfjnn2br7X8+XBIttpuiqrWhhYZ4&#10;DLU41qQMA5JAx0Wzc7cpQYm3K2H/ADeTj+RPSwpcNmH+5+2xWQradIBUVLmlnkqI45T4tSrCAGK6&#10;QhIHA4IJNxAj7o6wjVoJt5YiOpi8pSIvUyK0d/2z+zEbEm6gfS9+Pz7Mz7Le58qeJHs87DH4VBz9&#10;r8PUn0A+XRdN7n8hQmku624px76n+XWZ8BuFqgTw4LLvRVHjaSoSmkKwzaf3EAdRfgIRb6g3Jv7b&#10;aj5AdRqgK7m+4iURaTTUNZMEma7aVsgJBueTxb8WHtdB7Ae7MzhF2sgn1kQY+3VTGOHzz0XS+8Xt&#10;zCmttzjI/oq5/wCfenGn2du4s2rDVcE96gNHUCKFp6dRpDMHNgQALj6/T+vCLl+SHUy1VRFJkMlS&#10;vG/jWabF1cVOyMxImEtiCWIGrj8cm1yRCfu5+6oUFbNGNASBKhNT5UxQZ/1cAkPvr7aiqm/Ip5mK&#10;Sh+YNKU6VFNsLeTUdNLHQJWxSBpBTQ1NFJUIY18bQyL5NXpUXQH+v4IB9tLfKLrxcjUYujodx5Wp&#10;pqZakS0VDNPDIGvGjrKCLG7A/X8+zu0+617mXkCSuIYtTAaWahAr6AEH1FP+KKbv7w3t5bStFHLL&#10;LpoarFRTXyBYj/BTrPN17uOLHw5arfFYujqp5KYLkMjS0jhlCzGJ0nYkcRlSNN+L2H5Yaz5Kza6d&#10;cb11ueqieoX7maqqoqZkgBUGYxWs1gWuoIv/AL2MbL7nnN1xCzXd9FGwHaqxManP4jpFMjOeHA+Q&#10;WuPvT8owyKsNnM61oxZo1IHrQFq+lDT/ADZIcDt+FpzW762jBIsB8EEdZ90JZ2BIhQrcoSVWxN/r&#10;/h7g5jvvdz0lP/BuuWllSRo5BW5UQR/auAYJyRYji11/2/8AX2cbb9zfeTKf3luFAQKaIgTXNR3H&#10;IGc+Xy6Lb772WwotNtsS59ZJVUfkFVv5nrDQVnXiVdStf2BQQQuvlj+2hmrX+8hbTU06JCouQV4s&#10;SCD+foGxO5uzZKTSdu7WxlSSwP3eSnqSAz/tePx2P6RY3+vsVWP3LbSSYvd7hKVxgCNT88gNmuaU&#10;oPn0GL373M5jpZbdEr5qWZ2A+ygX/D9nWCu3Z1pHUR/ZZTcWXplXX5MdgarxEolpfKahlA5PFj/v&#10;R9sT9y9m0NEaeooNpVs7yzR+aCOtiZKWQAIouwXVcG5H+B9iC5+5by4bgTQ31wgoO3Wjdw4mpTVn&#10;8/LtHkTx/e75iVf1LC3kYnBPiL9gpqNen/G5bZeXqWlhlz9FTrEk/wDl1HTM0lSpZpNSU8gGgArp&#10;BX+tz7Deq7I7+nyFc0WewiUVVVrLBSvi0L0lOkg/ZWZlu1jfSWN7fni3sUWv3R/bWJEWeCV2UUZv&#10;HkBY8CxAxU+goPl0Frn70PuPLLJJbzRRK5wohQ6B5AE1P7a9L2DcfVMWPo/KmT89LSkPLA9NoqKh&#10;4S7N4jqtx+ALXNvz76m3Z35kkaOfdeOhg83DRUcccoZWEiyBkH0I1KwP1/1/ZrD91L2ut3LxWTtg&#10;junkI/Mah+X+yekD/ea9zHBVr1V+awoD/gyPX/COm5uw+osayFKLK1E5p/LoMVMy6WUxGC7LwwOl&#10;wBx9L8ce3CpzXaMyq9RvSaGTXDLI9DF4hI8dgvIt6frqH59rrT7svthZ/wBptwkrUDW7sAD9pp6U&#10;8/TPSG7+8Z7lXYCi/Kf6VEX9uDWvp0noeytpSu8VLgqloxHMiR1UsETpGyliNES3LcDQb/7x7Yqr&#10;E7wyk0rZTfu5JVqLERxVjwxqkZsqAjn6WuP8B7Ge2eyvt9tYVbPaLZdIoC0Sk/aSwY1r5mv2egS3&#10;L3e593Ni11utya8QJWUfsQqKdebuHD0sANDtPHM1MwEjVLy1EjSSx3Z9BIXSLHkH6X4/q0f6OYa2&#10;YzV2U3DUDxindTkp4wy2LPwp4/1wP+K+xdDyPsMXatnAgz8MaDPrgcaedc09OgvLzpv0jfrXUrk1&#10;HdJIcemW8+NPt6j1Pe1ZQwiHG4/bsLn/ACpGNGswS7iOMDkavzdfx750PU2LjkZ2GQc38JSpyVTO&#10;ksTkPZVc8cGx9r4OU9qiNRCv7B/k/n/KnSKfmbcpfilJ/M/5Sem3LfI7IeJFjkx5DQ/cGSmxsUUl&#10;PPGGjIkYXBOpboR/hfj28U3U+2J1Kz4yB0ZbESPLf9s+kNdjyp/Nvr9fZnHsdiqikYqOFKA/ZnH+&#10;ofmXvvN6CSXJ6SGW+SO7aNr0mTlSRZEuy09O8ZEwDeRLIPS4I4v+ePx7cYOrNnQoobEUjiyp43gD&#10;KVQ6o73P45t/sfev3XCjV8GvzqK+R9aZ8vsA88J23K4YknifOv8Aq/1U6Yav5Fdh1buKfNTQILSC&#10;VHVWV2DRSKoKfTVYm44H1Ht6pOvtswmN4sVSK4udSU6DjXqsQw+o/F/r7q9hAsgAiyfsP+ofZ8+m&#10;23GbIr0msh3tv2dKhJM/U+IBV0vUMGuIypZGi4sT+oiwH+w9uX90sQB6cfSahfxlYYQ0Z03A12/w&#10;592azjbEiU/LiPSn8+tJfOTRif8AUfT/ACdMY7c3XqVmzld4yEMySVVQUkVmCNIEU2sCeOeSLXN/&#10;cul2/jovGI6SFmEvAWJP7S6mHFv9v/sPbq20QGmmOtmeTzan+r/L0zZfsjcVQah58rU06PRsWZ6m&#10;Y3ZJDGhA+lz/AKk2Fjf3O/g0EU8d4l0lrfQAAgX1FV/pb6j6e2JbcJIAMac8T60/zevHOKde+oZ0&#10;OTX/AFY6Z031kKzH1VqklhHqIBLtIrcLGjuTcm/IP1tcfT3Mix8CASlVvYki/Av6gCOfp/X/AB90&#10;ORmny/1eX2Gn2efVDKaaBj8v9X+odMlVuXITStSpLMVDKt9Nm0ofG7auL6rghP8AAe5lPR0vqE1J&#10;A6nWp1xq1zwwJv8A1v72iouKAD7OqM78VJr0xZbOZgrG9DmsjFLaCRTDUyxeksUdVKkX0kH6n6/7&#10;EHOIoBKiQQQxKC59MaL6gtmF1tcEC1j7dUajoSgHkPX/AFfl1rWwWpOf9X7M9NZrMj9jVVGTyOQr&#10;pmSG+upmlCxyOHjcJIW0srHVcXFr34+vCRQyDTGrXAJAuPSG5Jv7sASSpIJyeNB8h5D+fl1bxZCc&#10;n/V+XWelcQTXlqZYwrNEHkVX/cePUoAF/UT9bcf4XPGaGJbA6dAXUG0r9QGspFvp9fdBRhQ1r9uP&#10;8HVGZycmpPqeoNfWOrSLrE5kFOYtbaSjtEDICrX1ElfoP9b3w8SNINQIbXqDfk2X+2D7shpMqnhX&#10;yp/l6uzuoKqcU/1U6zismShZ4pIiopwkkJ1FVJkszxFbXI+thyP6fj23ZHFUm4aDPYOp0MK3FVqp&#10;E6DVdogF0E/QrYkezSGGOVJI3xqFPzxT1/LHSR5mtnSfICkA5xTP7enjF7oyvX2W683pQrL4sdu3&#10;CQV9TDKRGKWSolgqVnU2JWQuFb62P15PvWU/mB7MfastPHIo0muimp2RbKhaEUEyKR/tVKG/r6vc&#10;I8/23haCR5/lw+zPCvHB6kvlqcTNJ6EA/sI/yU+XV++3MxBnsRR5OnJMdTGri/1GtBKoP/ILD3V5&#10;FdZAf6r+P9VquTb6e4zxSnQzounTT/iunz3KU3Bvf/Afnhvex8+t9e98VW2r+nJ/x/ryffh14de9&#10;5OGUD8Wt/Qn/AB9+63x6974KbEr/ALED+g+nPvw60Ove+YN2+v4+n9SPr7917r3vgbBmFuOTf/X+&#10;o9+61173jF9LIPqLWAtYf6/+w966917329vE5PP5FuDccWsfe/Lrfl173wL3LG/pXSB9Rcn+vvRI&#10;Aqetde99PyLi1yVP4I/BIt/vPvwIIqOvde92n/yvaz/f/wC/8UksQNTscz+CQ2ecQZenQlSP9QZN&#10;R/1/cl+20h/eFxE3aGir/vLD/Y8q9AznIlNqV6YWVfLGQ3+anSB7GCDCUkrq9oMxRy60APiPilj1&#10;sD+CG0f67D2APyoojL3V2CmiaOKXLUdaWqWZqiErQJHJCuvnQsqOqKD+m1vcWc+xNHzbehjUMykV&#10;zxRaj5eYHyHUzcktXlq1A8kpUcME1/b8/wDY6WtH/wABKX1K/wDk8NnX9LjxizD/AFxz7Ke+NjnN&#10;dDM5ZhHO8AuL3Li7qo+vH9B9T7jy68RCBQD8xTj/AC9cn7a9SFtW2fvYyQVoyqSv2k8P8v8AqxJ9&#10;oF0eKTQ/DI/jNx+Qbcj/AGFx7biYFSB55/1fy6CN3AbeVoXBVgSCPmOve5KHg8k/U8C3H9CD9P8A&#10;X9+YZ9Oi81r8qde94za/1FiP6j/XFr+/da697xOPxx9fzyP8eR72uM9bGDXr3vGQD/Uc34/J+vN/&#10;r73U9Nkmueve+xYBf8LC/FrW+p9+ya9WXzPHr3vvnkG30/xJB/pf/e/fvn1bhn7f9X+br3vl/rf7&#10;zz9P6+9D59aGOP8Aq/w9e98AD9OLc8X/ADa1/bhYcR06XWoI4/6vs697zRG3AI9Lc3vax44v9Pz7&#10;qwrk+fWiCTU4rw/y9e9yz9P9t+L+2M+X+GnVAKnr3v39oj8i3++I92oaD/V/q4dbINB/q/1HHXvf&#10;BmX6M3JNxa/P+vb3cBlNQOrAMpwMf6v9X/F9e99IQGHAv9DyW/xHB/3n35hUfL/VX/Y68wxjh/qr&#10;/sde9yQw/wAePrxcD/ff63t+M4FeJ/nXP+r/AFDppwWX5+Xz697lRngc/i30H9fzb2cWhrRfKn8/&#10;9VfPpMeHXvcyn5Yj/W/3w9iCGgjB68OPXveSf9BNv7XBP9P9v/xHuk5xQ+h/ydOKc9e9t4sTYi/+&#10;9c/Xj/beymYkA0NMdGMGF7eve2fJf2ePpwOL/Ukg+r/intNEAyk1p8vXh6D/AFfzKtO5KE0+XCvD&#10;0/1Z/b72yvyh/wAR/wARf3pyKgen+z/qx0luSSQDj/iz172kq4eo/i1/+Kf7z7sOHRdLg9e9tg+v&#10;txcdMDj17250puy/7Dn/ABPu4NM9XGQR172IGGb6C/8AqD/Qcf4fS3+x9mMAyv5/5eqUAA697Uko&#10;DKQf6fQf4c3v7W8AB1vr3tE5Mfuf46v+I4/4n2juain2HpPL1722wNdyB+DcH/iSPaGmQT1TTQAn&#10;z697FjaZskik/wBjj/D8359nFlVqBM5/wH/UOqyjUMeo/wBX7eve12L/AOsf9tx9fp7NVKt9or/k&#10;6LJMua9e99/i3HJH+2/Pu/VOve+PvXVeve/e9de6976/4j37r3Xvfj9QDb/jf+Hv1QOPXuve/wD/&#10;0NFjwWB/Nrc2/wCKf8R7JmdAdJPHoU063+PcSSL/AAI+p/w+nHvaMeHH/VnrRHXveExkfg8/05/x&#10;Pu4ZD59aoDnz6978IyfoPz+T/sfemZRiv+Xr1B173lWIEfjn+n0t/r+6GQg0/n/sdbp173KSLgcc&#10;f71/T22TmvVqde95hBcD6n/Xv+Pxx7oWA63THXvfvtyf6/U2/H5t+fe6jrwFcDr3vwgvzY2/3wtx&#10;70HBFevde99mA/W3Fv8Aibe9hqnrwFeve+IiPJ/N/pxz+ARb37qxSgxkeeeve+JgI5tx/t7/AOsf&#10;fqg9V0+fr173iMXFrf71YC3Fr+7LXiK16rTr3vC8X0twR/QD/evz7cWRqgHz69173ziQBgSOL/Q3&#10;9uE169inXvb1Tgfj+pJv+f6/T2+hzT0HDrQA1U697eaa2o2+lrj/AG9vx7MY66F+wdI3HaOve32I&#10;jxj88X4txb2aeZ6Ybieve86Wt9fr/rf7D3o9JCRqNeve5Kn+g/p/T6/nj3Xqtamp6975cC9v9gLm&#10;/wDgPdlPTsbYp1734XP++P8AxQe7dPde98vfuvde9+9+69173jcgc2+gN+D9LWNiPfuvde94H+n1&#10;54/23v1fLpuRgB8+ve8X+349uRkAmvCn+UGg+f7OroQRXr3uI55H0H4/5F7eBqel8RyR173ga1wL&#10;WPIv+f8AYe11sWDccf6uPR3Z1BFT173wUXb+tj/xP59nkMxUCv7f9Xn0IIGoB173PiQH6G9xz/vv&#10;x7MklMhClq/s/wBR6OYydQHXvbtGgUDgXI5P0IP1tz7Mrapo3p+Xy/PowhTUdRGB173ze4H+8/09&#10;mSEVr5HpyRNPDr3vBz9TYD8/1H+++nuzEBweP+D8+k7MFYHz/l173Jhex5b6fW3F+L/n2/HHHp1e&#10;fHyx1dQvEDr3t5gqFjsB6rkWAsf9t7U1VQCTkef+z08GA697UePqNZDCxJItf6/XkWHupZMj0r/q&#10;8v29KrbMlfQde9q2Kp9KKoIP6UIFmN+OQf6fg/7z7LptTip4fPy/1enRmrVBYnr3t6pSSQT9G/xA&#10;FzzyPaIqwNTn7M/4On0+Lr3tUwU4mgBI1WX+v+8X/Huyxq9QfXpZHCJEYDj/AKuPXvaXytA/q9LX&#10;ufVa4Wx/r9Of9b/evbE1kiNpVeFDwp/q/Pj0Wz2ulqAfy697TYUhtDgo1/qP0/TSDf8AI+v49txQ&#10;sW1D/i/lnora2NSRn/Cf8HXvfclIZF9Ckcf7E/0ABt+f9h7V+CdIBFT+z+f+ry6RXENEoeI4eX+z&#10;Sn2de9ysbiXMqllIUC4tyW5uSD/vHtfaW3GQCtcf5h/qPH+YX3FdKFvLh6fZ/q/n172Ne1MYlOFd&#10;gdUp9II5QH6X/P8Aj7kHZ7bw6H0/w4+fl+fQGvZCz+Gvl/h697Oh1XgHbwyvHe7KTx9TwbMP9tb2&#10;MrVT8Xl5fZ1S3Qlq9N+RnEMDc86Sf9hb3Y71phVApyVuLKwJsbcen8f71/sbe01/OUBJzSg9ONK0&#10;/wBR/wA4msoyGBPkPn/q/wBX7SVd07jaClqlR9LaXUgccc3Jt+Pxz/sL+ziYCmEUcaqv0Rbi3Cn6&#10;m3+8c+wbdEFCX/FWmRX08vzr8vlxE1ovb9v/ABfVSXZ2Wkq6qocyt6ppFRlbS0qX4ueP9qsDySPx&#10;b2s0UaR/W172H1v9eP8AH2H5ifEI8vL7P5ZpxwPTo5gFAT0ArTP5ObEO2ll1MAbg+kajxxq/HFvx&#10;e/vHNzw3F/6cH629sPSpAFfTy/z9LoaeQ6dsZf8AXE3I/rqkVrLe17FiT+STx9eePbLUC31I4PPH&#10;0/Avf3U9KlND0JmHe4OlWAZQq+u2o31uEIsAOLAfW1/rz7byoJt9TzyLfT/Dj8fX2juVBUegPD/L&#10;/q/l06uM/wCfpbUk7RXZRYFRe5OpWFgQxUjhwNJ/1/zbluq6dSLlbAjgnj/kK/tNWvS6OQMKVzj5&#10;fl64/Ovr0usFlH/R5NTK12Fybf1iZfqD/Qqeb29sKftyC4IF7EkckBv8f63492OD69PVJyehBlJq&#10;KZtLLqsWVdXClo7+nR+Rbm/+P49v8DalFjcf1F7Wv+P9h7Xxyfpk0oRkg48uFfy8/wDAOqMdKkjy&#10;6DDLU+iXk2OohAbFyx/tGw/qCLfj/b+5UZva97/6xtf8f8U97YEyHQMcf9X2Dz8/QdIpRWQleH7P&#10;L506YaoBE4ZOQB/nFDMv9sAHnT9Sfzz9Bce5SMyMDb6j/guqwt9PdJF1ggYPl8vX9v8Aqr00D0xz&#10;RxzR6CbqhI0g6zGxfULPc3uPz/vf19v+PyRjYKzfU34J4B44H/FPZb4a6vXScVH+f1+z06o0Wqmn&#10;FOgz3hs6OtgkeONheKxYaPUw9YHkH0/1zcXvz+PYgUdWrgHVcFRzzb0n6WH1+vtFHIyH+fl5inEg&#10;04fn0llhrhh/m6JnvjZjATL4kSTzEhSVLt5NRJZ2sNJtY3H4+v8AVSQTjSCpIFhYfjkfT26LknEg&#10;rT9v+UdFVxaK54ZGKH0/1eXDoqW5tk+WqlEkS+RncM5BYlY20ayP1Ai5sb8D8cmzxTzhyLm3+xH+&#10;x5+vtuSqHUg+z4hjyxgHHp/k6I7jbFYkU/L/AFeX2UPpToBdx7TqKWOVQjyBhaRxCHZpBynK8H6a&#10;hzz+Dz7dFmUKRe4sTYgG34A9srNRtbjScCoNPn8sV/yYz0RXe1Lkutfn5+vyPHHDPHFR0C9ftaqk&#10;qw6xn/OIupVezRryzXF7m5PPI4/Fx76Wcemxsebg8i5/AJ9qNSMKTD0yBwx5gft+eeHQZvtlR0NA&#10;DjB/2ABw4+dfOnHrBVbYrYjL4tcsSkaLftu0aDhzota9/wAm/wBAL3v7kxsrf2QL3/TYXJ/40Pfp&#10;WRFxJqBpSvkM+Va+Z+z+XQZutkoSoOTSlfL8/Ov5U9fLpI10dZAxHrAhQk+VXAUrfUoc2BuzcAck&#10;gD6D3mZFNwD9R/vY5sfr7REtIokNP9Wc+R9T6+fQdn2Vl+NeHoeGfljj/s1B654rM1FFNGjqZIxN&#10;rQCzD9p/228VjwSAL34+p4v7gyxeoeg2va6/QW/xP/Ee0zRtQgkV9Pka/b/Mivl6dF8m3la0I8sN&#10;6fkP5EDoasDuimenDLUOr+JW0zaXJckW9KkcDj9VvxfnkcoYbeldTC4+vJtf66R/h/T2ndaMWcha&#10;/wAz9pp/M1P7T0x9K+o66Ljy8z5emB86fLrnnN2xtEsto0kWJiyxsVSyrbxlj9CCbgfW31/p7zy0&#10;7aSGX02IPIIPHIPtjVHMKRmvnw4UP+HjwqBTpmWARrqY+eONfkR/OvkPXptwe7oIqmKUFkmWWJoy&#10;PQ6ErqjlS/JAb6iwNvp7SmSoF0u1rWBItcG9ub2P0/1vdVLq4APmK+dR+z088HzHn0guQAxcHz/4&#10;ryHEA1rT7Ojy9TdkvNJRUT6JjIVX6elFLFkVdZuxufo1rfQi31DDNTLTXXUALH/Vfjm5J+h49mMS&#10;AVccRxrQDjgAf6vOuB0Xzmoxxr/k+z/V/MWZ9W0M+ejgmMJkJaPSNIAOqMLILD9Sleb2PII+t7Bf&#10;ktyx0ZZhIhUci7AMAP6qPp+fbhrg/t/1f6q9FwY1+Y44r/M/zx0eDa/U/wDFYokmpZRKRpsqnRrN&#10;2LB+AwF14+ovz9L+wU39vOlq6GVA630kAamuQOTY/wCwPtqR2PFT8jin5586ih8uB8unETSQx4U/&#10;Z/qx5dHG6b6pqNuVsb2axIZl0BV1N9fTY2/x+l/9jzWL3JlYp5ZvWCwdgDe4F73F/wCp59obpias&#10;gFDk5H5fsx86fPp2iqSAf5/6uGOj6Y6Iw0sac8Ko5/wFj7JjlKgGZxrIDNx/UE8EAcXsPZUcmg88&#10;9GEOVFR/q+f5+X5dTvcrBV5SZCHN1YkadXBH+I9+D5oPz63cEYFOPHr3s6HWeYfxxKZCLqCoJFrk&#10;8njg3vYf7H+nsUbXMAiFv9nH+r/J6dB6/wAqNXBfl6/5uodXEJEPHNvY7V1SslKWVhazH+vqNxfn&#10;8+xHqDAHz4/t/wBjoGzszSnXxx/n/wBX+Xpnp4tMliCALD/YD8XHsJ8syibVyRbkm/0vYgXt9efb&#10;EpVqetP+K6fiP6YU/P8A1f5OnqMEj/Y8e0Lk8qtMCA1rXBAJHpX6C4t/t7fT2WXL95+WP9X2f8X0&#10;YwJqYefUhVt/r+0bVbkY61Ml7knSSQbcEDm/9b3/AN49lUzscnyH2/P5emM+fl0IbeKgqRj7P9Xp&#10;g9crW+ntM1OYYyi0hBFuQxv6jqufx/vHHsrkIJx5fl0b2yhwT5fz/wBXz697F7rbd70ldBqmtZuF&#10;JsNQ4BI/oTckn28kjBaevA+mKkfacdL0BACx+o8/Tj/q9eoddSx1dPJFIoZXUqQRe4It7sg2F2EZ&#10;6FIjP9UsQH/IFhz+SCfx7XpTQCf218seR4Y+zqT+SCVnAbAGc/s8/wDBw/wdEe7d6fpK6uauSmVm&#10;1hgTCr/2tbAED+g/P9Pajze5JNPpe3kIOr6fRr3Av/X8e3liCpRgS3Cla5Pr6/I+R6yp5fi1RDUu&#10;QKft4ft/1HpJ7P2LTRSAtCCsCkBdHIBQJYcAji9+P+NZcVNNURLIzEhlL35t/X9TcCx/PtUigDH2&#10;H8v8/n609a1GSKFXHyz13uOmpqOcxxooZJFQLcavWdFgq8m4/H9faRzcfnkkdwLDUebjm9vof9f3&#10;vBkOg+f+r9vRlEMjSfTPQkbZk+0gp4kJuQgFiG40ggXAB4I/P+x/HsE80ivUFYgQEb06T+b3Fjx/&#10;r+39JNKdKyCTjoesQ7LTBpSCXXm/9PpYj2v9mSGlePUbH0km4+vFhYWH1/3x93XUBU/6q9NyA0B6&#10;Dnf0K1lNKqjVw4tbi3Oog8/j/fD2YKmzrNTIqsebkm/4At/sL/776+6yUrnz6Lp1AbPn/qNOidZH&#10;Y8AyMs0samxAUWKqCxJAIH1tcc2sL8/QkOlATVSLcGxaw+tyL31WP9P6fj2nNCanjTOAB9mK/kcf&#10;PpDSnxdJnO/7iaWTQwWyFioYWVtIXQH/AKH+pPP+8exlwMHjp1sAOCFB+psP97/x9mMCLHGGPmAT&#10;9p8vs9PTouuXo2fL/V/m6rv7gy5rsu6lj6ZbSOnESKzll5I/1rADn68e2ndlSqU0vqAsLKQf9pup&#10;FvdlBB0sM+dR8+tWQqcDJGcfPpd9E4l5cjROIy2oFpVYH6rJokV+LAi1wb3t/r+yqbjri1QyA/Vz&#10;zc2Orixt/vPPtqZjUivH/P8A5f8AN0IIBivVuGxMQkVBDIUsVjW1woIAAYlbj/bf762bakjGYcN9&#10;V/rYD8/71/vr+2gAceRqPn/qpXpSQCKHz6x9hRItE51KCFY8Wu1v6XNvyD/vf09mX2xEwRGI+thY&#10;E/T6Af19pHUFwv8Ah+Qr5DiaY9cCtT0VT5BoPTqtXt+sRjVRh7BQbsUW+ovqZjf02+v+P+vz7f54&#10;y0hIANiw+v5P9L8f7D3Qihp0gaRdNVNT/g6C/F1ojoUTUbFIyLLf0qQbM4F/8QebHg/4N9XUpBHo&#10;BAcW4tdf6kG309uxxSFhiqnByPlkfZ6j5DIJ6tG2pfs6U2Exs2QqDOwcrcsCLhhf0pxfnj6XH04P&#10;0HtC5GpMrMSBpAa5uLcc2sefp7WRWqrU1NTwPpj5U8/8NOlMYoDXow22seKaOONDd2aLQmlmb1Ej&#10;lr2Nv8T+OPaGyVYGDBB6RfkG9x/vv6e6tauikefpT7Pn08gop6HbblBoaMuxJJB5H0K/61x/Ucn+&#10;nsMcwDJrLDixPBP1NyL/AOt/yP22MgV6XRkUBPRgdvkQrGqsb3C+pRawsCQB9Lj8H/YewrzdOhjk&#10;vwNJ/wBf6f2Lf7xf/X9+4EHpxSAwJ6GDDTtqUWv9D9foD/qv6f74eytdh4VKqnqoyisWVzcrzwDq&#10;Fzxz/T3SQazqqfy/L/B1qdBIvQq4+XXGv9Lf7D+gt7rW7K2p4qiqbxlbs2gkHgA8gH+vPsvmjKqN&#10;P+zio/n6+dfnXoC7xZkEmnH/AA9OXspWaoTBPImnSASVH0AsbW+n++/2/tBIAe4dR5ewlXP+rP8A&#10;q/1Z697TBUFjc8/S39Ob/j2zTH2dFZx173way8i5/Jt9QL249+6117377i1gSBa/K25JFgBf/b8/&#10;737bdFAJoP8AV/PqpIA697wyVF+Afrzf8/4j2lP8h00W6976V/8AW/1g31/1yefbRmQZyB606oz0&#10;r5Dr3vt2Fj9eeCf6WH0uPbobAI61qOPl/q4de9xCzXvxYn9N/wCnB5/3n2rjYFQB04p/D6de99au&#10;L/64A+v5t9fa6IghQfXp2uOve8TMf9v/AE/w9mtuoJLeY/y/5v8AP14Z697jNzf+gHP1H+N/a2uO&#10;tHj173jcnkX/AB/T8j/W91JBGOvcB173BmP4t/xv/H2TXAyaeR6Ybr3uC1iSbEH8N9L8cWtz7J5A&#10;wc14dJG1K2eH7eve8EpsLD+vNh/X6W/4n2xJwB6bY4697a5mN+b2/wBa1jz7SsQFPSeQ0Q+fHr3v&#10;ArH83/qf9Yn6+26GvD8uA/1fPpEKhqef+x/qp/k697nQSfggiw/rbkfQg39uqh4DJ6c057c/5j/s&#10;9e9vtPMwsL8/n6G/tbFAAQzfsp/s/wCx0oANc9e9rrBn1Lc2uPoPoDe/I+vtxipennx/ydMz0p+f&#10;XvYv41gaS4H6T9Dx72Binr/q/wBX+fopuBinr/s9e9wav6twRz9L/wCH5/3r2nPRUeve0tWfmwt9&#10;PzyOOfp/j7SMCdVTxr1teGT172las31E88j6f61vr7QthOmuBx172mqn/iDb8/X2mOOlB49e9skv&#10;1/p9bfi1v8PehkAD1HVlOB9vXvbc55+vI5H9OOPbMvA+mB8znj6ZPyJ4nrzHJ697wP8AW3+x4+vt&#10;OOHTfHI697iN9efr/vvz7Yl+L7R1br3vj7qcipPy691737/b/wDFfdevde9+9++3r3Xvfuf99/vP&#10;uwKrla/7HXuve/f77/fD3oKSCfTr3Xvfveq5r17r3v3v3Xuve/e9gHr3Xvffv2rjTz691737j/ff&#10;1927QTTh5fb175de9nK+HfS1b2Xv6lyM1MXxGDeOrqJJEPieZWHgh/xueSP6ey3cLpLeLu+f7f8A&#10;L5/y+dJY9rOWH3nefrJl/Rts8MM5+EfOnxH5U9eumYKCSbAe9kLqzbUeAbG0/wDm44yBIVB+gP7a&#10;3Fjcf717jjdrozISMlq0zXzyf2jIxXiPTrLW2hEagD0p/s9JXOzmWkqQouRGQoNgDcWP1/wPuy/r&#10;2njnxiANrkRRG9m49KmzqL2N7Ace4l3VmWQmP4qf4PIn7OFf8FelYxQ8eiL9kVT02VBmBipHnaQH&#10;T6gshGpbWv8AW5Nx/X/D2qd27dJw08yhkkjiSsXSo1KySaiAFHHK/wBfz7LNuujLhjWhp/g/bx/1&#10;cevKxbPSY2luhKfdFJSHS8FTI9HZnJRkljK6mLfTgmwsfp9fYx7Yihmx1HJpAWopYi54JdpYgxYs&#10;bm9zcf4fX2WXjOspCngf8vpivSWZ2D4PRat71EtPlslG+qRqPITiNR6fHHBMVVEW1hYDSf8AX4H0&#10;9qjDDSrBrhUJQWsG4Yqukf8AED2imx0wRTHSB3Y/ldJIipeVRL6tRjsyBpNR/wBc8E/1t7U4iBXU&#10;/wBLE2IYqAfwxItzYcj/AJEiDkt2ny/1f4T/AKuLAcscHy/1fzr/AKuKBkl8beJE1N5BfToWRmU3&#10;DIFIPFySDfj6e4skK3GkfqDMNVyD+dNr888j8+3VJ8/9X8vs/wBQ6d6nw1ZK3Zj+3Iquq+nxg/Rw&#10;3qt9SD9R/U/j3DaP91tRQsGB/s8ljYDT/sB+D7uGGkAVyPn/AIfLr1cU6dRKTBqjV1QAhrMLenlm&#10;S17/AFNtPH5A+t5CEGMKY9RKngXUAGwALH8/X/ev8fdHJrg0/n/qA6oxI4GnUNom8xkWWyhwbswJ&#10;uNRLBU55JUD/AG/+HuSKYCyksmpDdiLLbV+vV9LfT/H/AFvevErUrkA0+dacKcf9Xn1ouM0yOm01&#10;zD1ME1K3kWM3ZtK+hlU2sTwT9bD8/wBPcYIpJDNqKnSQCCNZHJB/H5Hu7EqKkUrwrjq+paVB6lrM&#10;z8xKNLrrYpeQpFe6K6qbm/B/4p7mUGiVEEpClCB6bnWSTcBjYn/WA/oQSOPdLiKQGqKTXhXyGONK&#10;0+0/OoHHpmTJx/q/zdNeSq0pqiYx1C+MxF5bxqbMgOjRG1+FBBI/qbf4e1UsvkEQZCraEV42Qqwd&#10;eFChvoBYEH+lvaP6dtbUyAe0hsEUzX1Pl9uemS5VqeQ/1f7HQZTVUVKkjiaMF2lnqNEepgZJSzCJ&#10;1AtqvqYAn8/1t7iVEgDyg+n0qAroRdmAsouCByeP6/Xi3vSxyadQFePAjFK8c+n+bNetg6sjpQ0D&#10;U7x0iiW+o+RXDEGQXsGULyxP55Fuf6+07UQTONduApuR6Qwb9P15vc8ED2oSSnaP9VP9gZ/b04rk&#10;Cn+r/VT/AD9L+jnoYz42cIHmCqrklkdeW+lxYg8BiB/X+oZpqdgE4ulxyASL8i5DDi35I/p/sfal&#10;ZEapPH/V6dPpIpz6dKalq2WRwNPm4IuFZrhg4RW/xB4BHN7fi3tonhZjpR2dALl2sV1XspJYWtb/&#10;AHr+vt/TEToKAN6DB/YDXp/xfkOlPQZOaGM1TysmttN9esBQDqRGa/q1cfW1iPwPcVaezhXBAQEH&#10;SNIY3uzHVx+CB+OPdhEgBFMn1qaeVBT7ft+dadb8Sg4ft6cJc7O8XmiqdWtUbSjoWEY9SFiL8khb&#10;n/H6C595I4Y4CEEjDklACXU/QBGT6G4F+R/j9efd2jaVfgqTxqM/bXypwpX5DGOqGRuoM2XlcmRn&#10;jVEjANm8baih9Spq/Ba4I/xv9OZkcEZU6TFGnFwzPqsL/wBk/U/gn+p+ntqWJzIGdWZj6Up8uHCn&#10;l6euMVZz51Nf9X5fL09emsZt442iEzsF1FFaMXLFruAzrYhrFwOSQOPrznGhbJd2urEsi8hvo1y5&#10;F/p/T8/j35rV2Awopwqfl8h8858umyxpig+3qAMsW80weVWdlhKta0kayEpyeRxZlt+PfJPtSyDT&#10;ISQyOza1XkXe7KCQLH6Bbc+9NbShCe0jjQAHOeANAfzI8/TqpZhxI64NlKsl28jREPE8JMqFmjUj&#10;RrtfnVfnk8fj8Zho0RFKeZxrKtqC3FmNha5/rxc8D8+2/p3o1HUECooDT5+n8vP7OmjIDU6usByV&#10;qh1qqiNFeM2dpVjI1DQPW1x9QdX9b3A95VaUalWGNOXaxMamwF7abfgf2fr+fexDGxr4h9PhP+fh&#10;8+Hz68rq2dX+HqHPVxBY2kVphoj0kTlkJJ/1YH6mY/X6/j+nuTE0ao5LRgsup7sF1C+lA7uebf63&#10;HuslqfECoajh/wAUoGP2ny607AEA9N8mSlkAaSnqGaORxBoiZ9Jtrm/c5Njxb0gG5J+nvBJW00aM&#10;01bRwJ6kcy1MYQsospGojm/+3/2Ht+LbpHbSquxPCi5+fr/kp0008MeXan5gf5euP3VWzhabF1Mr&#10;oI5Bop5pHEcrBmR9ABA02A+v4ta49tTbn2xTxt5dy4hCGtc5OjX6G2lwH4N7/X2dQ8tb1OB4G3zN&#10;X/hUhrXzBK5/L7adJJd42uEVkniUeeqRR/MnrhNQ7onqxbE5VhoZlCUculQFLCyrb6i1rkgW+v0H&#10;vEN+bCpVMzbowQIbxtryVGwUfg6EYnkf7H8D/AyTknnG4fRHt1yeHCCUcfKpUD+dPn6ls/NnL0P9&#10;tuFuv/N6Ov8Ax7y6aaja++aq0H92MywMLzhYqd2Z2QgMUdb3Xm4svP1I+vuDN3D1tSv6934RCGCk&#10;CoE3H4UKL3sSG/V/Uf4+zO29q+fZtIXabkkjziZeHnXH2U0+nrToll9wuSbfEm6WwI8vFU8PsPWR&#10;+rOzclFK1NtDPmMXeOSGmkRirHSS11JXgFARf02P19s9b8geqKNry7tonYsI0EEcsr6r6tC6VsLW&#10;v9fr/T2ILX2R9yLtAke0yrWp79KfnVmr/Lh+zopufd326tR37rC3n2kt/wAdB/1eueudF0F3RWSN&#10;JT7OzA0Rs8jyxtGroVMWsxSABg2ojg2tYm559pcfKzpqOZ1XMZCYaJhIqUbBGDDSAgZjf/W4v/h7&#10;Esf3bfc+aPV9LCK6eMq6sca8Bnh50+fRJJ79e2sZKi+ZqekMhr9h0/7HSjl+J3f8tNTBNtJSNHUI&#10;8N8jSRopWTXHqs7MAt7ljz9bi/PtOy/Kjq9Zmnp0zkwWyOkeP/cZUv4iOfzx9D/X6+zKL7sHuS4A&#10;dbZNPmZafbUUJ4H54p9vRfN94j22jB/XmanpC2eFaVp0INP8XO45qGairoschqnaoT7jJ0c0EDzA&#10;eWIFpAQAQRfSL8cD8OjfMTYlO/8Ak+3ty1KiEMHEAUMx4IAXkH9Jtf6+zmD7qfPDJ/jF3aJU5y7U&#10;GP6BB4kfs9T0RXP3leREJEUd1J8xGg/kzjoK6z4I9q5QpJLuLatBIsxRIZshAWis2tZWdAwKmxuQ&#10;L2/wA9x1+YWEfyeLYu55kJPrkMcYZ4z5ECgqSOTZfra/+3OYvum80PRpdwgUr6JI2CKHgBWoA8hW&#10;madFM/3nOWA9LewuXFMEtGv8qmn+x011PwG3bGVMnZuwKN5GQtTRZCoLIG/bZ3bQQxF2LX/HA+ps&#10;j858zIMnRz42l623PFJJIsKPKS6OqMXd9XjH0/qTcj6e3D91He4iGj3OFmFa/oyDjQU+I1/lQ5z1&#10;u2+85y+e59uuAR/wyPz/AGf6vt6FXrn4C1GztxUW5c127s7I0lLF92aOkrUj8U5XRAwLr+SzA2Fr&#10;cW+p9lGzm8d6bllkKbQq0EuRrq6T7ydEV3qCFV76Qb2A4/w9x7ffcu366upLn62jSH8MZNADXixH&#10;H8qVoDmvUh2X3ztl2+2WCHbGbQoFWlA4cMBT/k6t0wvZ3Xm1cTjsbJuXCmLG4zH4+IU1QJWEdNB4&#10;gNEQNlFvrb2tMHufsGlhp4Y8XgqBVjiVpK6o8iqVU3QRxHkWP9b+zXZ/uIQyVO938tc4TSv5VOo1&#10;8/Toh3r7608tP3btyLip1Mzn8tNP9X8kJuf5GbIi8zY6WvybxswWHH46qnkb1aRIWk0BRf2oqreO&#10;/wBXpqjH7px+OKRPHU0dJjRNC931ggyGwK/QAfQce5L2f7k3IVmmi/aS4+bSmuMfhAJ8+PHqNN1+&#10;99zxdOBaRxQAeiA1+3USaf6q56Co93Lk2rIK3aGSMUkwehrHmo6VwvjAIMfrY67glv8AY/4+4B7F&#10;7nVzJS9kQ0sJlOqn/hKIyKOCsTxji/1I/r/QH2ONv+6Z7UWZX/EVl0/xSSk/8eoTxHl6cOgfefeW&#10;9yLw4vAtfJYocfZUE/4f87Rkc/sTKI0GY2BnKyWWBT91T5WkEMhY6l86NpJUE8NY/wCF2A9seY3H&#10;21mKiWrm7OzqyFQsniuisE9QRVLcA/gD8Hn2MLb7vftfawrbR7PalBnMeo+vEmvH1rSnnx6DE/vn&#10;7hyv4j7vOCeGkqo/YqgY+fp17A5vrvBwxw0/X0QZmJRpcpOZbzDwszsv9F9LE8ccfX2y6uxAx8vY&#10;m5CamzSqlZLGrllsruoIF+eb+zyH2Z9u7QAwbPZhk4MYEY+vmM+v+CvRNce7nPd2G8XeLoj/AJrO&#10;B/KnH0HTrNvTY9dHoOw8dNFStIsIqJXm0FWIkWPUWsD9OPxb8Ee+KbWytSUkrt4bnrHK6W1ZOTSy&#10;yNdovydIP0H4v7PbTkLlmzAFvZQJx+GCNcnzwvlQfz9eiC5585iua+PfzuTxLTSmv/Gv9X+Bjre0&#10;6CmMsdDsDadMqv5EElDHI6tCoCTeoAayDyfzbj+vvpdjYucRtk6nLV3gV1VZsjUMsl/UFdUIuNQv&#10;7M4uW9qj7kjRT8lUZ+wf6uHy6L5OYb6QhmnZv9M7Gg/M8eoNT3BuSmeSLBY3A4z7loXkkhxEKtDZ&#10;tDSo7gi+gkC4vbn+vt+h2rhqdfGkDJGeHR5pJIyreoA62ta/49ro9l22JdaxjHnQAflj+Yr6/akf&#10;ermWtZDQeVT/AC/2P8vSMqezd5Vb+V6iKSb0tHJDSQxVCvGfGxtEtw1rfqP0+n49vVLgMTEp10NE&#10;+ko92gjlZZCLggt/UDj/AG3092/dW36CVjUkDHaPnQHFKf4M0p0mbdrgmqSEfy86ZqPmPPpF5bfe&#10;7qqSIR5jM0vl+4iKpX1FLHJTowEg/aN7g3BB/Fjybn3NSixyeUpT0ay31G9NAbNr1EXAv/S4v7c/&#10;dtvHQRRqaihwBTh9uPP+XWzfXgPxk1r5n/UP8PTFLndxVDUhqMlmjSKTGhTJV+p42iKK5TWFuCSA&#10;xBJH9LcuS1FNRRoopKYkOVW1NFpYFLLcgcf6/t0WNroAoAcVFB/qFOHWlvbiSq+ITj1yP9X+wekl&#10;UYnL56rnlfMZhIzAHbVlq0SIVqAX0hn0sSLXA/p9L+3Vc5TMFp5sfQVEIijUpNTxMAmkHQAwta/+&#10;8/T22NujVywC4OMetfOn/F16p41zkh2FT6+f+r/Z6Q9T1pkS75Gg3bu/E1z1dVIKjGZ3IxM04la8&#10;xEco50nTwP0gAnjhrnq6ITyvS0NLSOYY6dzSxpEpRX8seoIL8En2+ttEDXSFPmKDNPWmM/y681xc&#10;OAkrk+Yr+z/B/qz0s8Tt7OxY2jhy24s5uGBK6qyUD5utnrpUmmphS1CRPO3AKhbBvze/1PtskqW0&#10;lE1MyArYklLKpJsT+f8AD28PB/hFT8vz4f8AFft4NNKqEMTn+f8Aq889LWjw+p1nm8ccMzCQyIFW&#10;XXKwVQyKP08cyD8G304945qiae6/RWC6uDxYgozEX+v9D7cVVVq0FBn/AFZwPs9T0x9R3AUqD86e&#10;vnXH+T+fU2hwtDQDyg6pYWcx2t61ZSssaJ9TpPIP+HJPHuCsBYSu7lzdbFiC629Oof7f3eudQ/1D&#10;rzXLnAAH+r/VX16ULVMcbUkMEPiULIXSMaYJSx8hRgDf6L/tvfc1IdKDjSzEkm5a68EgN/vr+6sw&#10;C6mNOmRK1TRiKflj8uu6LKI0s1kJkSMKihQqBZbtZnjI+oFubm30H09ylpUCBGQSM7Ndhe6j8WP9&#10;Bxf/AB97IFKt5/4OqmaQ17jTpqkycrTNNFIaaOmRbR2ULI4F21KTwxGoLY8gWP05ylI7eNnCksPp&#10;9Fa1ibc/0P1910xMunH7P+KqPsr1ZFmNGQE0Hr5fy8uon3MoY1CxeUeOQm/LSJrDrdz9CLi3HFh7&#10;iTU5BFySmvRZST+QPz+fz9PbbqFBK/sz/m/Z6dLEdlSpGeJ8v8Ap/sUqenCiyKSMVGhJFp/L5HVb&#10;8Kzj0k/pK+k2N/6e5iQxlmRhbSbIeVHP0JuOOfdWLn4RQft+3/UOHTLS3FdajHnwP/F/l5/n00SV&#10;RjijlWTXJKmuRWIubcFBbk+k2sRfjj6+5cNJ5FKgnTrshBGlWA41k8/7G3Pu6agDqz8/t/1cK9U8&#10;aSIVkHzJ+WOA/wBVOmavy0UU6ONKyGAmWB1vJNHe7NEFJBH0JH1H595vGy+MqbEygW08XXi/P0v7&#10;s7rEoLmhOafZ/q/PpRqHn00pMk5qta61SmYk+SxVJbNpKjhtN7g3/wBv9PcqCAA6pOCZHJ5Fw1+B&#10;/sPpz7bedTH2gknypj8/9ivTbMSKKDw9Dw6aq6rdiI4WXSlPDGtj6TGq+qQcchraiR9Ofx7zxxKU&#10;YCMAISPVb92x4APJ/wAfx7TSO0jaiNNKU/Kv+eo9P5irEhu6tfL/AC9RJqsxTRH7hpTOo1eO4+0M&#10;i21sOBZtOkmx/wBsfeRECSpGdR1lAxWw0gNwTe/PA5/p72WaRgWGOHE8P8v2168BrXVTh6/6v9RP&#10;DqJUVDNQ1M8bophiqHjRl8nlleI+RRa3BUn0jm/09yDCD5PqvrIJ5tqX63I4I5591NI8t5/7P2f6&#10;vsp1dEo2M4/w/wCXpq/iTkUoTRITDHIiBUJEUxFiqsbhhYhR/Tn8+81KIVTj1SKfSbA39IN1B9th&#10;yX1LjFP8Of546eZGJp5dNWcesmkCtqjpXW7JcgqPO0ZWRlvzzc2FwPfcsf7kR/VqYAKwB/X9SPzb&#10;8fT22QWyxJNeP+rHW0yhxw8xX/iv59caGuKUtah8cXhgkYvDIyENTraMMSPUbXYC/wBTf8+8opVC&#10;MpAupBXnmwJ4J/p9bf4f7H3sRArjrWT3Ka/keoEm4Zvuo3LyaZFZJLKQDqCs0kafh+V1AfQ3twR7&#10;4uoD8Bb2bn9JJFj/AFt/j7sYx/q/4rp0RgDNf8P+TrnT1MhpwWkk064NQb9xFDaltyAQSeASLf73&#10;75BEaZGtoBIViwtf/gpP/Ffe9LBwy4P+r+f29NlHC04n/V/q8usT1s0ePqotXnKK0sUccgaxuDpl&#10;WPk/ReNNwDYfi3J4TqfmwXi4PIJ/SLH+n597EWauanpxEAGc9Y4coGhplWKzTAsUdQyuq2MxBBBA&#10;P1BP0B/P095RcIYyukvex55DgFSR9fdwij+j8/T/AGOvaFB1qeHTbJL5ZkqUmE6QLGsiHQx1U7ss&#10;qq59JY82B/17/T32Vjj0l1YjhR6b+r6fj8f6/vQ0MSVORj/V61+XWiqvX+fWNZq2qEiwTRKwElQx&#10;aawWLVq5v/aW5PHNrn/D2zJSzf3jx9QvopyGjlt/Qp41uT/waxvx7V2ZpcqSQPU49CM/YPLy/LpB&#10;dkG1kj4n54px9Ps4Z6EepzNEepd0UEoM+TR0qqNCpa8iVK1rmNV/tDxBl0i9/pa/ukX+a319V0+2&#10;qXKQUztFjc3VyTyKgJSmrJUtrP8ARZVJB/o3uNPcy1k+nUgE+G5r8gfL9uPKn29Dbky5V5DGTXUu&#10;PnQAkfbTy8j1cD8S9902/erMNk4Z1kdcZiBKitez/Z28gFz9U8YPP1B90DePTIo/pqH1/wCRe4Ux&#10;xHDqTBnPRovfK34P0Nx9T/r+/cOt069774vp/wAL/wDFLn375de+XXvfKwB5/HPH+29+69173xUg&#10;nVc2PFvxxyTz791759e9929YN/6gf7EfU29+8+vHj173xa/I/qp+n4N/8ffj149e98ACGP8AiVF/&#10;62HvXWuve+jYo1w1iVbnkEE8297695de94ZdWlhcgcEqD/T8j6e2ZakU8jXrRzw+fy6977IuG/ra&#10;9gT9dP0/4ofe1VlweB+f+rj+XXvl173Yf/LWyCUvyEp6IyaP4rs/c1GiAm0siUy1giZh/wAs78/0&#10;v/T2OPb+TRzGsZ4NHIP+M1H7KV6C3NkRbZJ/kyH/AI2M/lX/ACdIzsDjaeTe1/FJjZbgaiojysDO&#10;wH9Qtz7wfM6OOn7h7MJTx1jTUSzQrcNG9LTalliv9FkTRJYceo+wb7jhl5vuB5UQ+lO0AD8wAepX&#10;9vZQ/JlrT8II+fEn/Y6fcC6SYTEyRsXjkx1I6Mxu2loFYBiPyPofZOKHHLXQ4nIWdQpmqZpF5GmR&#10;nVY734/H1/3v6xDut0Y3MIPH1+f+Gg+0+XU8cj7P9ZcRXUZwtWJ8jWoA/wBXl07e0TufHGnqDOqk&#10;JIzXuPpybWv/AE/4n21t91rWhzT+f2/7Pp0W+5HLxsbxNzjHZNhsYDjzP+mH+Dr3tgiP0va9uPob&#10;n8Ej2ZvUjV1E8gIPXvfUlgRe1uQbGwH+t/X8+9AdN0r173iI/r/h+fyPx73WnDr1eve+B9+6bPXv&#10;fuLXvb/H8+95OB1ZRXh173y5vewAP+8j6e9eXW6YpXr3v3vXXuve/fj/AGNvfuBz174cHr3vkhIJ&#10;H+2/Hq/xB92Hdnqy0fuH+fHXveZvoLta3OktyCv459uLpPwjp5SpyvXvfgRc2ANzybAX5/BP559+&#10;x+zrf+Tr3vG9rn/DgfgAf6x+nvYNRXrwOKjr3vmCdXIP1+oH1H45H9P9b/D2zgjpOKHFf9j/AFfb&#10;173mH1PIuB+D/h+Qfb0DUA+0de1FcjNPLr3uZETaxtf6Dm/F/wAn2bWjUNf859OkrGpr6/4eve51&#10;Pw34twLX/wCI/wBh7EUBJj45z1Veve5E36D+Ob/4/n6e9y0oP2dPKfLr3tsJA4P0P5uBb/Yn2TyA&#10;17ckAn1r8ujCKpofl17215AAr/Tjk2uL/wBD7QK+hK/6vkf2iny41qR08WCxn1r/AKj+0fl61697&#10;Y2/Sf8P+Kf19uEkmtOmZmLgPTj5/mcde9pXID1sB9Ln6fn/H3ZaefSCXr3tpH19ur/kHSfz697n0&#10;5sy/7AkW924fD1cY4de9rzDNfTyPopP+wIJ+v9Le18FAw+3/AA9U8h172q3HLA8ccf0+n19r/n14&#10;mgqPXr3tHZVbOT9NJuf+Ng/n2muKdv59NSceve2WAWYnj9Vh/veq5H+x+ntBxYAdUbiB172KW029&#10;Wm39gmwt/r3A9m1icjPH7cf4eH+D06pJgGnn/q/1fZ8uvexDX6fT/ffgezRPiI6LZhR+ve+R5/3r&#10;6cf6x9uHpo9e98fdeq9e9+/1v+K+/de69769+69173x5/H+x/wBf/ivulTTuofT7et9e9//R0cDA&#10;efTf8/Tj/Yew+5zT06F1B1v8e2+aHnkXH5/2/vysQKV6oR173EMf9DwBf+n+wHtzUfPPWqde9+VT&#10;/qf6/X6Dj34tmtAPy69Tr3vNHHc/8i4/wH/FfdK0Gc9e697cEiHBt/Xn/e7f8U9tMTw6ejXW2eve&#10;8ugf73/j7bElPKv556UBABQde99aR9OBawPJBufetZNaEj7c9eKg0r5de99aRcf0/wBv/sbH3bUC&#10;CCa/6vl1Rgx+E9e98go5H+3/AMf9h7sSrUz/AKvTqyoFANf83y697xEW/Fx+P8Pz7qHIoD/q/wAH&#10;+XrzKGFD173wa3J/3o+3a6hUdMSqAfkeve8DfQ2/2P8Ajb8f7f3tTgYp01173Fk/Fh+T/sR9T7dD&#10;U8utde9+jPItzYf7H6f776+3utde9ucB4/33PtRGe+o60Pi697eKU8n8f7EW/wB5/wAfZlGCYwB8&#10;ukb/AADr3t9gJKA/70ebezNa6uGf9Xz/AGdJ2wTTJ697kJbj6/T6j+luf9796PSXFTXj6f6vn173&#10;JU/1tYC4/r/jb/efeiKDr3EV9Ove+X0vYD6/4/k24v8Aj36tOrBtIoM16977B+t7C3+N+P8AH3fH&#10;T1QeB6977v8A7b+v/Gvfut069797917r3vg97Afjm/J44/r7917r3uO97fUW/wBb8/0PvXTUo7ev&#10;e8X49761FwPXvcWS17/4n/efb8Z/wdGEBFR9nXveI3+lri/P04uPrce10RAOqtOju3bgeHD/AFZ/&#10;l9vXvfKJLtc835H+H0+n+H+Ps2BwBw6EUOQOve3SGK5UWP5t9fz/AGf+J9mEJ0Go9Oj23XNB6D/V&#10;/q+XXvbtHFcAEcc86hySOLAeza2ZlOrjnh6evRzGpCgde953pyUsBcW4Yc/X/H2bxqaGvTjxsV0n&#10;j1721yoUY8H8j+nH/Ee7s6ond/P1/wBXy/LpA6Eih/Lr3uOHZfp/j/vXH+29sGZRUBv59JiWXAPX&#10;vbhSa5COPrYEgW4vc/X/AGHvwnRm0lq08uPTkVXfSTXr3tb0ERRAzW+q2H4/pxbm/wDsPapKuKJ5&#10;14dHFvCBla1p5fPr3tU0yF1AABN/QAb3B+t/ze3uzQng1af6v8vS4RkEfz/1fbTr3tSUkLLoDC/0&#10;+lrAgWPtgqFJY8BnpVEBqJ697WWPsNA4/A+trj+nPtOrMWIb/P0YQOdWk8P9nr3t9egiqozqUfp+&#10;v9efoT9f9t7dRAzZFc1/Zw6ckhVzXr3vFBs6mq2Bbx8EWI5tflhYDi/H1+vtXHaB8lT+fDpg2Iby&#10;697eG2PT0oLySKFWMfRBqva5I/33PtelimgUGf5Z/wBWB5DorvrSGOLXSpH7D6V/Lr3tiOMpaZyI&#10;wC1x9bX5P1sbc/j6Wv7MLS1VqMQaD9mKftH+T+cY71MFqQKD/B/q49e9iJtPHGrqaaMITqdb2U3H&#10;P5vb6Cwvz7Glmg0Cn+rz/n6fs6AMnfJX/V/q44697sG6u28AtIGjvbxgXWzWJ/T/AMi9n8TeGtOO&#10;P9gU+3j9nRhZJq4eXH/V/PPl0g935MUtJOQ+n9t+b8Cy/X8+7AdiYpYo4SVKgAcW9IP+9X/w9kO4&#10;ytWnCuf2/wCXPH/BToVWkYAFcdVqd1bleQVao8bfrW+sBypH5A5tfi/+92t7MTiYwqKeFIUDgAse&#10;LLc/61/YXupSq+HXPpw/ZjjUU9ehBChUUPEcfLJ4/wCx1WvvioeeqcnW6PIzmR3IjjGvVJ6eTYHS&#10;eL3H9Dz7UWkADn/XH9Lccf8AGvZEDU6vXPn5/b0axKAlfXoMhOxdrqAwARX4KvwGAbSbgH8lgP6+&#10;4sthwT+SR9AOPr/vre6UBbXThitP9X2/z6WxqumoH/F0/wAvSlx4LWeNdJKp5bFpWbULgtY8i9r8&#10;/S35+jRU25t+Rf6g8nm496NenlpXoRMNquoa4VWILEN+kDQVZrf1/BP+w9tTPY/Qi31AuSP99/re&#10;y6dtUnaa0+f+D/P0+gNQB0I9HSaoSTpYPyGYBAQt+CCL/X8E88f7DlpEyH6fXnni39D7poZdJagJ&#10;zTjg/wCrzpXqydsi0ya/6s8PPrgs5oKi6F2AFg2jSQQAb/7ckW54/wALe2Crp9BLc/W1j+T9P9h7&#10;cekbHQTQf6vLj0YD1PQoYXJ/dxLGdIJCl/qNIsTzfk8f7379TTKCATawvz/U/wBP6D6+9xE/2YNK&#10;+f8Aq4/n59aZQy6TwPXeXoGZXfTqBOlgnAIV+eBa7Wtc/wBDb/D2809ib/U8/n6c/U/7x7VKxJKg&#10;UA4H1+f+rj0gmQI2kef+r/D0G2aUwIF1qA1iwAFzb1aQObGwNhf6fUXF/cuaMhQR/T8X/wBvb/D3&#10;dh018+k3jKtJJ2jazWcklgtiCQNOofhiSfz+L/W3tqWuWCX68D6f4n/Ef0/1vZTMjtUYWpFfQDz4&#10;efS2OFWWrCtehM/u6chRgFGkJW55NvrddLH6H/X/ANt7X+IyaugGoE3+h5PJ/IHsvGcHpueH14ef&#10;RXOx9iyRVDv4WRXRl8iCyqAl7B2/xuCB9B9CPatgyGkgagPpYXvf+pN/fioPHoveAH5/P/P/AJui&#10;0ZrYIqFllFMWJDvIyoIipHqVItPBJsOCfpzcfUvlJkAxAuBweb3+h+nvwUV7f9X+r/VjpJLbBif+&#10;K/1fnX9nQC7y64kihlfRJKVkW8YUxlRIpbX6VOrhh9BYfU/Q+3k1V0Nje1j9eBbm5PvaRh5ApJGr&#10;FfPP+r/Z8+i2a1LHzJ/YT9tePQBzbNaOou8CjTdSF9LOtlBWNW1G97ckA8em3vEtXY8nj6c3IH5+&#10;p9rXgUgkV6J5dtSQFlBrk8flStP25+dMY6iVGzFZCsUSMzXYBdMTyXQxgeOL9RH0J1fQ2BGkXnQV&#10;xDCzEWBH9P8AA8n2maM0qcg9FM23ErX4geFM/nT/AC16D3cHXcUsEitTxtrcOWJ1AuDqUkJyRxYM&#10;Cfoefz7dY6wtY6hbj+luf9h7ZNuGPaDX0/1fLj+3HDomudqjJyKftHCnr5Ur/sdA9kdnLQeSMoVZ&#10;UNkIfUbEAHUrDhQb34/A/wBd1p9MoF/oRYjk2H5+vtDcq61BwTkcOJGBxGTXgKdBPcNrRSQFpQ1r&#10;QZqP8wH2cR51CrLVFViJWZHLvFIAjMHFwp9JIXkaQRe5+gX+lvcqSMQgXspA45FrH+gH+vf+nsoL&#10;LKrSAk+tRmo8iT54z5jzp0GJrXwwVOQafPH2+daeeeGR1xw+UrcvVClCmVGmXU0KufW1rszi4IvY&#10;Ajm/9RYBorcjHCCruqgAE3I5Jv8AkfTj/Y+7W0aAeLktkAZGP2ZyMcR0STxgLoYVNf2U8/8AV8+B&#10;HRidkdUZvPzxtRUM0qyyIbinbUoABshJ+pdhe3HFvrf2Ge4t3UVNE95UuA+mx4t+dR+n+P8Avr+1&#10;gjYycKAHNfkfKgPy9flxA6LZuLKBpA41xkcfVqVpTP2cadWlfHb4obinnoqiqp6ku6wkgoWIaSMM&#10;mgOQbDTY3PHIBvf2WTeXYNNabTMNfNtDDgfX/W/17ce1AKjSF8qcTxpj7TX7cDPRFO4Ldvn/AKsf&#10;LHn1ed0f8dJ8NDSiem/bADG8IHqP04H0Nxcfn6X5t7Kzujscr5CZzofULhiGFhYcCx/2x9vLQkgn&#10;uFK+Yr504f4MdJSyjC5P8h/n6sL2r1jR0MUN6dF0AEKUFmN7k+q/F/ZcN19lO4mSOQfQ3Oog35vb&#10;/erW/wB79szJGBRzUn14Y9adNsTTTXPQz4zB01Eq6I1Gnj6D6W+nsnm+NwSV00mqQvqLW/1QP+PN&#10;v9j7IrmeSmk4Pn+R9a+v+rzL8RYCpx8v9Vf2f8X0oALAAfQewDyNQS7cn9Rvc/QccX9oi5oT+XRt&#10;HjJ8sf6v9Xr8+u/eXEVBWUEcD6/4j/Gw/wCK/wC39uAgqKfZ1aTIA697NF17lzEYSWK20Kbkcgj/&#10;AAPH+HHs9sWqAQKCtBx4VP8AnI6D17UoV40rx64sNSkf1Hsx5zKPSizfVfobkj0/VL34t+PYjEuu&#10;MO2SONft/Zgkft6DDRK7aiOoQhsxI45/Frf7Ee0HmMjqEh1Hnkc8ci355t/h79JOjsFJFKfl8+vI&#10;lCAAB1LjWw+n+Av/AL37CDPZEkuNZtbSLWtYmxJv/QX/AK/4H2WzVWoBr/l+fHz/AD406NLZCOHn&#10;/PrJ7D6oq21E6r35tb+huLAn/Dj2UzHUlRj/AFf5P9Xp0dxUVdPXvbPUZERc3uAvDEnm97C5+ntD&#10;Ia4pkeuB+Xr9vRlAKiv+r59e95sBuiWCui0vY61H503Bt+bn6cX9+VSQWP8Aq8v8vRqsdV1D8vX0&#10;/wAvz697Pf1XvI1C0sfkJYleWk5PPN/yRz+f969mUcb6aE/l5VqM5448vl1J3JkTCZQeNf8AD0kd&#10;0YuOspJiVvaNubXNtP4/p/r+zVtUGrFK97g/m9zY2I5/r9P+N+zfwUVCfsP55B/wn8+suNhiVLQa&#10;vT8j5ef5/n8+i9U1OKBquO1mW4/pfTzcWNrW+h/3r2IlHUCHGnRybBVJ51Em4uxH+HHuyR0Q14no&#10;URxALV+PQT5KiaqziNJ+lWLsoJUKFBBAUHnkkG/tI5qp0QsvIY318flrkq17f7Dj3qOECgY4/wBV&#10;PPpUiigX9vQi7epfLOr/AKkHMdyB+myh1Avb/Hn/ABH19hPPEkk7G1ybrf8AIN7mxP8Avh/tvatK&#10;Cg8vP/V/h9f29LVC/wCf/V/h6GWF2SAC/wBObfjkWBt/X/e/9v7fsdIyMhW3Fvrckg/Wwsf9h7sw&#10;zjz/ANX+r7etOPQ4I/1fP/Dx6YMnGro6vf8AP+pAuOQCbjgnk+xTxVc8njSx4AHPGoED/b/7b2nI&#10;rg9FzpWoboFNwYqGMTSkixJbgG6WJ4H4HH15+nHsads0ZkETW4IU6f68G9z/AEv7UWyJTxG4g8cf&#10;L1xx6LpBQE/z/wBWOiY9t5wUkdXCshBAcFwpOg3FiFB5YL9Bcf7D2MVL+xAipwVUm/1vf8f63tfF&#10;CrKWlHHy9Kf4Py4+fRFKwcknquvc8j5XMOzltDTaLopAAF2vq5OoXNx9Rfkc8htvWs0QOARcgjix&#10;P9Rb/D2mkIMrNXh/kH+r9nS2zTP+r/V5/wAujk/HnAsZKZ3jIGpLEkqLE2uwta9ubn6W9lUzNVrr&#10;JQPySoNxxze1ufrbjn2jfSAKE0pX7Sciv5Hj8+HR9EKKK9Wn7boTFjobqo0gGwB+mkLe4ta354/1&#10;/az2RH5JgdI0g/kKQb8W0j/C9vaNnJweB6vIQEx0G/atQYMdJZiH0NYgujKVW9w/+va/9fZqtuU1&#10;oo7i/pU/1/6G91NS5I8yfTP+ry+VOim5cBf9Xz6qZ7izIWSoCvpZTJGDcqqkgkkGMkgkgm9/6+5m&#10;QkWAtYG9iRc8f0vx7WRRDRqYfyH+b/UM9FZqe6mOkjtaKbJiG7qsJKRkoCTw1/Tc/QW+p49oesdz&#10;dz9ebDjUQfpb/intwEfAMVH+fy8vy9OnYHAOg+ef9X29GS2/TwR6IYwtl0FyAdCFfqrn6m/Jv/t/&#10;aJyVQfUpsDz+Ra4/r+Paha1r0tjUlvl0PG2sammORSxHpIurarNyAL3NgP63/wB6sjapuGvyP6kc&#10;f6/H49+PHpQvDoX8XFYKVsrWAKKQT9L888m/Av7ROUZmWRVtyT9Bf6j8fnm59oypCggUH2/7A/1f&#10;Z0sQ6lr/AKv8HQuYMIGjZybgD9XHINgPrawt/sb/AO2DLLRsQ9wTybXuLLz+P9h7bbh1biOhcxMg&#10;9NrD0i9rEE8cX5/r7BPdOMEqSXViLNpNiPSRYW/2NvdCe3HVNTLw4dCVjai4XkfgEAj6/kH2TTtH&#10;aMUlPUyFFbSpa9j6WAN/+K+08ysUqmD9nl6/t49Ft7AsoJA48P8AV9vl0pFbUL+65d8YsUtRUHTp&#10;0yMCbf4m4AP/ABA9lsiFGNPSoHz8/wDJ1GW8W3hsafb+fXL2CtRJ45nWx/tWH+F/+RAe0w4j5/6v&#10;29BFzRj173Faa4vcWt+eB/T8e7FSor/mH+E9UZqLXr3uI8xW5vyRwL/n829ppGU4HSd5B5de94hO&#10;Sbnn8/g/7H2moD0xWvDr3vMsgPP4+g45/wAb/wC8e/UNKDq1T173k1ccWP8Arf1/r71U+fW9XXvf&#10;F2N1/wBiOB9b/UX/ANh7ftzx6diNa9e9+J/2PIJ4+t+Rz7MoT2jT5H/B0+OHXvfduLkW/JH4/wCK&#10;+zi2+DHnTq4wOve4zn+n9OL+1Z4Z60R173GP0/33HuhJz1Qk0697hP8A8U/x+oufZRdEksT69J5D&#10;Tr3uM97H8cf7EW9lzqGGk+fp6en+XpI5Ax/qp/qz173Bcn/Dm/8Avj7RshIqM0/b021fLr3ttlvz&#10;zxza5B+v49ttG1O0dJpGUA1z9n+r1+3r3uMDY/7f882/33+HtsQsc8P9Xp0krmvnx/1efp173Kib&#10;kDi9/wDY/S/tZHEgNAKnP+Dp8MDk/wAvX1697faJSStzYjjm9v8Abf8AEe1ax9ucHp1TnP8Aq/1f&#10;y697XeGbTInHGkf1/wBh7oUVQSeNempCpQ/b/lz/AIf29e9jBiCWp2Au1/xfkD8/63tvKjux0U3J&#10;FOve49Z9WP0uR+b/AF+tjb2lPz6KWpx697S1Yfrx/iLn+h/2r6+07V1HHr5eXTinBp/q/wBWOve0&#10;rVm2q39Re/0sfre3tBIrBSAM9MkZp/xfXvabqfobf0/31vaU5GOn6jiOve2OUm5/xuD/ALDgce60&#10;o32dWByPt697guRz/vf45/wPtPM9SQeGP8v2/wCry60STWvr173Fb/eLcn6X/N7j21QHy8+qY8uv&#10;e4zfU/Qf76496IwaZJx1vr3vH7TUPW+ve/e9de69797stdQpx6917378e9VGqo691737/ff7f8e7&#10;sAvcvA/6v9XlXr3XvfvbfXuve/e/AVPXuve+V7f7a3H1v7cBoKHh8qda6979fg8Dn231vr3uXj6K&#10;bIVlPSQI0kk8scaqqkkl2C2sP8fftVBU+XTsEbyyrGgqWNAPU+XXvezR8E+iYdodd4eWWkX+JV6x&#10;VFc3jAJnmj8gUk8+kEL9Pxx7jnmndHRjEhpTz4+n86/s/n1m7yLsC7By/BaUpJTVIfV2FT+zgPkO&#10;k5uDKRUEJV3CEoX5Nrhfr/tvr7sNqtnnF1MLC0cczLdY14h1XWztYWPBH1/3r2C47s3A7uPz86fn&#10;5Yz/AJ+hqVHnx6QVPuWOvpp9PraEEBi1hLYagVA+t+Db/XHsx3U+Xjp5TRvKusJHGUdrGQeYAFB/&#10;Tj8/kH6X9hvfLUn9RASNRIxwFPP/AACmflTqviLWg/1fn0XPt/ESVdH90sZVSC7SoCdDLGWZT/sL&#10;E/4EfkezNVemfEV62swopWc3JAdkJWxa/HJFjf8APNz7B6AxTotOLADyrSgIx548qUxig6baSjaR&#10;nopNETDn8ZNrdkXIR6VBDERGS4YA2Fv0sCDz+fftkzTSYHCIx/cNKNRuLP4RojW5/qLAc/4f6+r+&#10;PTcyEVOfQ4qf55r5fOvomLLw64dkpRxbm3FJ6EhFYyoWcWTzIJ53+lhpJLc/1+nsTsIPH5PJE0sz&#10;TOwsbgEtyxvyCPpbn+nsrkjeQAqdKU4njw8vl869MO3odI6AXetdEWiSKdQkdNEjIgBQqOPEXX88&#10;A8L9fzf2oyC1wiKAqO78EkMBcr9eF5W4PP8AsPbK26AU1HJAGR+2lOPxU8s+vTAZCKg+f+r/AFf5&#10;eg3OYkR0afliSqyIjmIRsxRCHa/503JN+Cb/AIPvVZJHjUsFvaInTYtxexI5Fh9fdzagGiMfTuzm&#10;nDyP+GvTiuK4b9v+odR1zKyNJCfFokaSRZNSRsypqDS29XpBv+F/1vcZ0YkkU4vrOggSWGksuk6v&#10;rYH/AH342IQad5+fD5cKcP5/59680Df4OnVMsqK4adHQxEkeXSya9L+QkC/Ng3Fvr/sPctFmWxLw&#10;J6QP6lST6Cyk/njk3+v5/NRBCz5DN50rSvrQ08s4Hp00ZELeZ/zef+x0z1eYHgkWFZFXz2ExgY2Y&#10;ANIHC8L6bix0j+hBt74yNGUs9ZGshOpzrRNCtwUIJ4+lhbj+vtWtuV+CMAeXzp5+p4141HoOqGdF&#10;8gPSpH+r59NUeSkabyfY5GeJEZYyaeol8jyC6xx+MaTcA/UfS5ube2iortv0as1VmMZCYWUur1tH&#10;GUZ24Mqs1wLHn2uj2/eLhgILeSTVwKo7V+wgfKnSSbeLK3NJ5okpx1Oo/wALCnTxQzZmsPipsTko&#10;1lEkcSvR1IfRGo1iFFFj6+eObe2Ub62fRvKjbiwUKxIHDvk6MvYMfWVD3NuBxq/1h7OoeS+aLpax&#10;bfdOW8lglIzQAA6SATnjpHzz0VXHN3LUBYXG42yUBOZo8D/eunCt2tuuuWimjwmTqRNL4HjjpZlU&#10;sU1yLZP1Ak355uPyB77m7q6sx1P9xW7zxHjjj/cMUzSaio1sB4lP9Pa2L2k9zLxytps1zxxqjKgD&#10;1JYgD86eRz0HLj3Q5BtwS+72vnwkDHHyWp/l1Dg6a7OytWtJSbMzrTyteIPRTL45ZB4Y1ZbEEC4s&#10;QbfUEgfVmk776lqaJK6DemOeGdJHDBKpfQGCi8RjJBFv9UQfxzcezn/WM90vFEX7nm/D/vs8a1Ic&#10;SAFa8TSq+YpnpCPeH23aIS/veEA+RDhvzXTq/l06UPSXbuOydRiq3r7NpW0TlUIjqHpmlYCVEB8Z&#10;BuDzZ7cfUHj2hKr5MdOxeZF3NJMYX8binx9Xp0n6GNmA1f4/4cezqL7vvurKoc7cEBAPfNDUfkGN&#10;D8s0pXpM/vr7bRVA3HUfUQzH9n6f/Ffn0L2P+N/crGnaXaelp4neGVqqBY9ViCk6ylHW/wBLWFyf&#10;9j7Sdd8qOrUmaCl/vBWeORY0khxjlXPLSMpNuD9Qf979nlr9233KmXVMttHxqDNWn8IJUMK+vr8u&#10;iyb7w/t7ExVHnlP9GA0I/wBsy4z8ulvj/jF2n4Eqaynw9GJYBI0U2Uo43U2CgMpl+o4H+w/PIECn&#10;+SO38u8i4rbO5KnxIzmWojFNEz6rHlxbkD+tvZvbfdi52Yaprm3TIFFEjED5GmaZp/l6K5vvJcpx&#10;AslrcEepES/ZTvJ/wn5cepGX6WyW14YDndz7ZpmqJfGkX8RimnP7Ze5ij1Ne59RU8/6/uBUfImr1&#10;QrF19kb+SSOVpshDFCqKSiS+Xg+rg2B5vyLcexNZ/dS3hmrdbmi8KfolvtBBYL+fxClRQ9El196D&#10;aoYyYNtd2H8UqDH5Kc/lj16x0/U2IeOq0dl4LSadJYI6RaqaraV1DvGsUMWoCP1L/S31Btylsj8l&#10;d2U1RGKTriGWItL55GyBlMcoXSpAUi973tyPr+fZ5F91G3VQk+7P5L2QKABWuav+QOPLy4EEn3qJ&#10;ywEO0oF86zNX8qIP8HSxxXROzsjTzS1nasMNSVimo42opYxLGwGv/OlbAWI+l7n2nR8j+1quSWLH&#10;7IxUURdkD1UjJoAa4u4P5A/H+P8AX2ZwfdU5dqBLfXLkegRan5A1/nX7cHosn+9BvtdUVjAo9C8h&#10;/nUdKmo6S6gxsMVRl+xZTKIllZKSnecvqUJqSNXJupJuf6EfS3t3XuXtNkWerq8DjrxSA0tHSGpJ&#10;ldg8ZaRx6tPKkf639PYktvut8gxxhbk3EjnOZc8KVwooPP7f2EP3X3medJJz4Eduigmg8Nm/OrPX&#10;+Q+fSBqNk9XyztTYeHc2WUTw/wC5CrNNj6YU8KskyJA5JBe6spIv9faQru3+4nkM9PnaCnGlbhMX&#10;CvBa5uWHBF+B9Lj2d2/3avbSMBZraRwP4p5K/KtD/gznj0T3P3ifcSZqx3EaD0EKfL1r/wAV6dCJ&#10;i+v+mxF9tU4/KTyl5CP9yEB5CfVVjW5DD6k82t/Qe07N2F3NlJpNe96qnVw3ppYUhUi1m02C8nn/&#10;AGPsRWfsH7XW6KkW2RFhw1s7GvoSzUp8qEfI9Et376e40+qu5MmrgESNf5hTTy+zpQDa3SWFp4nb&#10;ZklaUZC0lTWSuylT+2WSE/2QB6x/Z+p9sL13Z1SVSr3/AJ8r+dFVIrkgEKSSf9v/AMU9n0Ps/wC3&#10;0JLJtNstDx8FTmvz8vsyPI9EVx7q8+TL37tcD5iQj9tKf4c9Pgy/VNMjNQ7Cxbn8LLraFV0r5AqX&#10;PP8AsP6n6+8clBvKsjk+63nuOpklFmP8QlXgjUFABNzcnn6+zO19teTrLtt9ttlA4UhQUxT0OOGO&#10;GOiO49y+c5SUl3K5IyP7aT/oIdcRvDYdNNE0WyNuQIjLIGloop72YAuzPYCw5N/+RtsW18jVc1Wd&#10;zcmslnWTJVBBf6H6H+oBPs8tuWtlgULHaxAD/hafyxj5f4OiebmzepmLTXMr141kfI/Nj1OrewsL&#10;jvVRbZ29EUsIZIsPSgqh4BN1H9lrW/2BPuPFsylimmSWqrJPKT5GqKyZy5S+ll9XFv6+16bdbJ2B&#10;FAHAUGOi+Xd7uarO7H0FT/Otan+Xy6lS9m1U1JTT0tDQRmHQUFLQQxrGso0sjHR9L2sP98HWbY+M&#10;SD0x6/LIHI8rtyhFrlj+q1zb2q+kjAqAKn/J/q4dIvrZHYls/wCr9n8uk5R9u5iesMbv4FpojGNV&#10;Oi8SqeRYfp1AC4+nuam38Y9iaSK6roPALawPSfVfmw/31/dxEhFKD9g6013Ma1PH5Dh/qz/g6bpd&#10;656nItkKgK0plUaiEEOqzr6LXHNuf8f6e+K4PGwtpNLC2sroPiBKv5ABY2+o96MMYxTj1QzyNmuf&#10;9jP7esrbxztXH5Y8hUx+BJWlQzaUki8BcXW/6T+CPzbn3O/u/QRoZDR04JOgukaC6G/On+t+Of6e&#10;3giLlRT+Y/1Ux6/PqnjtXB6YxvrL1E/gTJ1rqqeURySuW8ihboZPyoHqNj+T75DHU2hv2U/VZGWN&#10;f1rY6msBz9Af8Pbi29EAVqVH+xT5/wCr59b8RlopPEVyf2fyP8vn1xfcGQ8wYzymy6poXlYExOD6&#10;IwxNgLEj6c3t75iFUZR6bKw+tgQSmlR9fyBcG/urxiM6myOPkP8Aihw68TT8+sf3sk8bka7vE5U3&#10;ZlsJNbt9L8E2K2+h+vtySaWKONkLE8lriygqfSP8T/T/AFvbiKaKciv+r8umwM+n+r+XSZnpaKrn&#10;qoZ1iCWVUsSzWkHrcr9LXvfn8jj6+5hlkkV2EjApcgA8i5/xuf8AefdQhZjQgH5/6v8Aiuva3Bwc&#10;n16ZkoqKmenielhkikKc6SFdVX6FlsAb2+oP1/1z7bYlaep1SGSSONg5BfSGkPBYfWxva4/4qfdk&#10;XUDSopQ/L0r+3+Xr1dpXSI0JHD/Y/wAvSjq3gx9AIoIqOCpqI3hR1gDvDTqQ/jkJAJW1wD/X+hA9&#10;yRSSSSeoIARqNiTcE2syn6cf77j24EyQa/6vP7emzckVWpOf9R+3/L8z1BOUpKamvFrd0LRhigXS&#10;wQMfHIo5F/8Ab/7H34UpA9YvwR+RpUMQXYD/AGJv7ZZArafy8vs/1cfz6qHVq0PA/bXh/lxSuP29&#10;dtlAzK0RIuVkZTzrkMaSJApJtzcAWH9Pzz7jU1KsmpCy3FyqufUxvf0m1v8Aff6/vYVdBKggDjx9&#10;KevD/P04WpkDHThk8rJT+OVY3YPpWSWIKVhQjT61J4P4H1/I/p7yyU8okjCPp0yEOjD9YItcAf0/&#10;31/dMUp59VBFDXz6wU+RpmgnMsXlDU4aKWMn9pgb2ZmAtccA/j/A+8slIPHqeUAlQAVvp5uUdbn+&#10;nvxGOtBs0HUWDMMKnRFSMwSVmIfSHsoCzQyaRzybi3AAt9b++NBaO6+r9tCGA4DgNb6/T6G/196T&#10;GOvPnrnuEGoCyKYz9xKGjJ9TRNp1rxYE+oFTcf69x7zMgeQXXhmKkXs9ilw6n8/1vb36gP59arjq&#10;Gk7wUzaXsYo0kR9N4tYnAMTgcAckAXve/wBR7zIH8ZUrqD6gov8AWw/Vb/W9+OQNWaf6uH+frRpX&#10;7OocrQ/cLMkniaPxtI2kXQuwOhTcfn+n+w9yoVaJfUOAihVBsG5sPr+R/h7ZmU/GcVzXy4n51B9Q&#10;eqtRiKdNlXLHVyWjbUfuJNblbvECv7lv6rICRz/h7jtr1SSclipYqLG8g/UG+tjbgfj3UnR3Lxp/&#10;qH5dKwyRAafTHGlKjANfI5pStPn1Jh8UscFI5VYo51j8shClYHF4ZEXgspN9V+QLEf4c2MulX8gu&#10;BYA861tzqF+Lf091JxnNekzaS1eNc/6v9jruFaRJJYBTPoJAcx+gRSBhpMTEerWSOfzbm/195UDS&#10;eNpHaRiigW9N1UkXIN/9e1/dwCo1Upwyf8H+DNOndJirRQoGakVGaY9flwrX5Z6b53hg+4hp41ji&#10;E85dP1WkZRIWQoBxfjn6/wBfePRpYs1w6qVJI9XpIIZT9PoPoT70FEjHVj8v9X+Dz4cetOwcGvA8&#10;KcP8Pz8gOP29TVn/AG4oodDQvIsoXWrACSNlaJ1Xm2pvrwT9LkD31GjO7PcqAdSkDTdbD6g/nkf6&#10;/twxoKUFa8f9VaU9emqgf5euVROsEMcPpN1EbqSshEhc/wCbZPqtweLcX/A9yCnDCNG/sOxB5F+A&#10;Sptc/wCNvexOeAUfz/2af5erBq0DBeHofz4VpSnTUHVGR6qqYhvuIYwdDIbHUyBj9Bz+m4/wNvcU&#10;xks973IjCm4KmzXKtb8H+vvcbyDB4fMf5eP+r5dK4QeDCgGeHmfQ/If5up8lTEkULRujBWqPLZnE&#10;qBoSgljUggG4/SLn/bn35oGTl1YCPUB6iWFzyoUH/WF/e21HJP8Aq48On+0+mfkM/wCqtft6wwZK&#10;OY6IZY2aoCMSVVEui2SVpmUWP1IX6f48e5CxuNLJq/USvLAkH1Egn6Hk+/aQTWnVCkfmo/YOm2Ss&#10;QiWOodLiILL6VKK63jRXRT614Xkfn/Xv7xeF2Ut/SUDhebBjbn8f09+pXPTlQDTqR97BFKIgSNVI&#10;zgNKNOt4gWOk/U86gP8ADn6e5Swk2VgfqdIP9TcW497oa9NFqEmvD/VU/n02TVsaq8kLKbBRO6jV&#10;ZVIIKBh9D9Of9795xHIzWK2UkgWJHo0/U/1F+L+/E6V8R+0fOn+T/Vw61Wma/wCDpveop0jUxSLJ&#10;UCNS3pLXm8umyhraSFuQORbV7dvF+2kaoEb9vU6D/H8lhfjj2imkkDVjJoCPMZpSvyz/AD6Tlu/U&#10;TX5dJSOpUTzVM8n3Ef8AlWiKcnULglWjCG34IH+PBtf3msNQUhW0gqWPF2Vgbr/X+v8Ar+6NJI40&#10;M1c1z5H/ADfn1Wp8uoo4jaeMyQ+Uo6RKLkRSoQBIR9Cfp9ALX/oB78CrSuPGPVqJJ9NmVfyAf9jx&#10;7vq86dP6zprnj9uDn/V/k6itFJDSU5+7B8QhjsA0jSLJK3KMV/pwb/X+g986eOzO0gP1DRqCTbQN&#10;NyBx/j72pqc8erEkgEYPnX/Vw6j5Of8AagjpWXQAY6iZginTO3ksjH1X4I5sQT75eNldXY2u4JY3&#10;AW30VQL2B/339fbTutSFBrw+f21p5ccdbU1Bp/q9f83WL7qKSmeCO0hWFwkSMj+YMLMZWaw1Afm3&#10;0+v9Pc+3qPNgpIP5Avxe39fbbtrNTwH+H1r/AKqdaFPMdJVWYQKAru8qKY14V2CkNovyQv1H+uPf&#10;GGP0uSpB1nnULgMlwwP15txf+v8Ah72hZun/ABHY0WmPlWufT+flw8uPWXJVIEtOiuDGaVAYwshV&#10;pIp9LoR9ABf1W/I4+vvnpOscnlhoJAsADYg2/wBuL+3AST/qx1cMTj9v+qv5Y6hNLGKdyFTSsTiZ&#10;VlZjI7BnWRS1+B9Gs1x+OPc0DTr4v/XkAKb/AKf+Ne3eHz61UkYz9n+r9p9ekoziQ0wEvjJsVZ1d&#10;zKlv879bXu31/wBb/D3jEB8bEsOGYG1r2Zf1KR/T6e/BSQT6dbMlWpTqZLlIxVwosUgMsETKZXYo&#10;ZIpyBDPGxI9RuQRxYnj+nNYhIIy3pUMD9RYADgke96a0J69q0k+Z6jy170prIoD5pmiK6LMWdi12&#10;jVx+Rey3H1P+HvpLl316TYn9K31abk2/2/vQIJ4/n/q8utEimOslQESmpjTedNaxkpPKV8Xn0qur&#10;Ubj6XAJ+n+HHvLFGZJBqFkUHk/gBNVh+T+L/AO290MiDOr81zT0zw+f2Z6q7hRUdQa6rWipHEba6&#10;mZkvGdS62ao8QMoNwgvfSfp9T9ePfIxNdFW1rBgAfSDquQL/AEP/ACL2l1VIqRUedM44Vpx/w9Nh&#10;x59dJXwmKrllWUMHenlaRT5HGgKGbTyy8MBYfT1E/S0Orj8KiYMVKMNVxa3JNh/T8H2sVyp1KaVp&#10;TiOP2Hz8/l59NSKJCVOaio/Z5+ua9KPblYK6X7CSJJI6iKQRkPruU0oJGte5NyLfi9+ST7Ih/Mmw&#10;NFP0VuDPywrUR12LVrFNemoiUStf/Xtc25v7DnO6JLsskjZ1LWhNcAV86nzrXiRTOOl3KEz/AFa2&#10;y4MUgH+1rSn7K/s6Pl/LJ3jVPV796xrA0dRsiprFCtx5cfUVf+49wv1OgAoDa1h9T9fepMeZXX6F&#10;DYg8mwH5945A8Septi+Gvr/qx1b178R+PdvLpzy69743swNhf6WPP+JHvXWuve+Tfqv/AFv/AK3+&#10;wA9+69173wvYjj6WHBAv+P8Ajfv3Xuve++NR4tbn/bnn3vz6359e98WNkNxcHi39T/T3rrVeve8W&#10;ktpNwdLm/wBR+k8f196611732wsoBNv8Sb+om4Hv3Xuve+EvEbNYA6SPoeAQLf73b3plDUJ8uvU6&#10;97xoVAXkWIX6n6Er+OT/AE97AAx17Hl/q+31/Pr3s4XwTzEWG+TnWLTzCGCsyNdi2d2IUPlMNUUM&#10;Cn6XvK6cf429iTk+ZYOZbR3wC+n7dQK/5eHRFzBH4203KU/Ax+0jPD8v8oFek7u6Fp9r55EQyOuK&#10;rJkjFtTvTwmoRFv+SVAB9mh+Y+2M9V91bjqaLbb5KifH4956poLwzt9iVgLyPbWQdcbaeP27cEH2&#10;HveC7tNr5kNxeSrEJEUAtjUQKY9T5Hj5D7JX9l9k3nmHldbXZbZ7p4mfWI1rpBOC1MKD5V41x17a&#10;ciy7cxLqLD7RRYfgqxU/8VHsieBw+UpKOsgy9Ace5s4p7MIVlmll8scVidBVgAR9Bx/sMf8Aedyt&#10;7uZWtH1g8SMj8q/6v8uXftxyzvOzbfPDvFu0BYrpDUr+KuMn0H+D5qL2ks7QR1UUkZV+A1g4uysp&#10;tIGt/hb8+2LO5dGBWnH/AC+n+rPRjzXsMW9bVJYsKE10n+FhwI/P/VTr3sJSjU80kLj1RsVtfi1+&#10;Dz/h7FsMismriCP5/wCr58Pn1iBfWstpcPbzghkJB+TA0I/zfKnXvfm55/xufqbX/rb6+1HDHRfw&#10;JHXveJha5H5+v+vf37rXXveEj+lr/wCw/wBe3vfVSOve/D6fk/8AGjb8e/edOrAEde98rWA/2Fz/&#10;AK/5A9+PXjTy69797117r3viRYHm1rXuB/vXuwNTw6uCCeHH7eve+1vew4B03v8A6+k3tz7vwyc9&#10;W+DuOSc+X24697km9hcnSQLkA2uP99/X22OOBnqoNPhH+r/L17319SpvbT+L/Uf0/wAL+98ARTj1&#10;qpVSKcfl/qr173wfSOfoSb8X/Jv7shbh5dXjLfaB1735R9G+hH0tza/1v/xr3UtXHl1VnJx5de95&#10;1PH+P5P+9H3uPiR5HqoPXvcuMnSPpe9v95/p7N7VqEjy/wBiv+HpK1ASBwH+T/Z697nQf5wcf1H+&#10;J/wv7EFqTQr9nVF49e9zJQdJH14PH55Fgfb8tCtR65/1fs6eU5p1721NyLjn6/kf63sqbtYVx/q/&#10;1ft6MYTw+zr3uDXf5pTxa/B/P+PH9OfZUqkn5dO6C4+XXvaeb6H/AGP+t/sfbx/zcfz/ANXl5fk1&#10;MKipJritRQ+f7OH+Xr3tMZAEubgCxvx+Lf092BAFR5/4OkUpAFR172zfn28OH+r/AFY6S+fXvcyn&#10;PK/7b/be9AaV/b1cceve1zhW/SL/AFH1PABBv/tva+Bq0PnUfz+2nTY+HPr172s2DMpItyn+sf8A&#10;FufZhRa568xUNQ8eve0hlhYsQLAsDYf655/3n2muRgfn/k6ak4de9sicWF73b6jn68/n/bey4nuq&#10;PLpmtTUeXXvYkbTb91b3uyEC31tYji/+8ezay/tB5Vr/AIOtyZ697EpCSOf9fn+p+vs3Qd5I6L5h&#10;3486de98yb/7a3+P+Htzpg9e98Pz711Xr3v3vXXuve+j70xoK9e6976t9f6f0P8Ah70KBO0U4/b/&#10;AKqdb697/9LSCYAKbAAfX6ewyK+fQw63+PbRVDljbi97fg/i3twdUbr3tsc/0+vNuP8ADnn251Tr&#10;3vpT9Prf/Xvx/sPfut9e9yYiAeSPrf8A4p7q3Xuve3BLFf8Aef6/Xnj2meuK/wCr/V5dLIqaB173&#10;zP8Are6eXTnl173w966r173734Y4daAAwOve+Q/4r/vPHFve0NGqeH+rj1Yde94nBNiP9Y/j82t7&#10;dcebH7P5/Mf5utDPH/V/g697xt9BccgWv9D/AK592TtoRmp9em5AKEn/AFfLr3vA3A5/wP8Ar/kf&#10;7b3ZDWp6S9e9xJPx/rf717d60eHXvfSWuP8Abcf48e1ANRXrXXvblCbDn8G/+w+h9vx5YH/V/q+z&#10;qqmrde9u9MfUf6WH+sDccn2ZRZjH+r5H/B0jkppBHXvb5TG6EW/wF/p/T2a0AOeNP9Xr001K18+v&#10;e5SWuP8AW/3n8396PDpKasaf5f8AJ/Pr3uUv1+n0+n1v/iR7qT1Qihp173zH0F7m35P9Tz9D711o&#10;Y/Pr3v1v6k/7x/Xj3sEU6cRlAocHr3vsAf6w/AHH+tyPd+PT9a/b1734W+v+uOf9f37r3XvfF/8A&#10;ff4WNv8Aiffuvde9x3+n+INvr+Pxx/vPv3Tcvw9e94jwD+P9f37ppDnT69e9w5ePr/qgf99/xHt6&#10;IjHRhEQKHr3vio1H/YDmxF7m1z7Wp5dHVuagefH/AD9e9zKeME/ixHBv9Ofze319mSsxT86/6uPy&#10;6ElsSVr+f+rj172+0cGpowQbagL2vY83J9mEbhRVMn9o9P8AV8/z6EsCnivH/iv8/XvanjoiVUAW&#10;4sSBcn8/7z+OfZxYhWarE1NOj+GL8TefXveY0mlSCLXHNuLX/wCNfn2fpIoGM9KCtRnr3tmqqUXN&#10;l4LEcfgn+lr+y68lqKA/z/1f7HRbdoAtM1r/AKq/5PTr3toamsTdRwbEWvz/AIf77/evZazyDAJ/&#10;LPRTICDTr3uXSx6WBAtyCP8AX/5H7XW6yPTVx4n9v+r59PW47gfn172tMeP06jccluTYkcW+nsR2&#10;kWruP+ocehDaIAta9e9qylWwBSxN9QI4upIB+n/FfaiZBlf9Q6WUJB+XXvbwkpiYKTdoyt+NIt/U&#10;g3/1vr/xT2USqX8jpYY+37cf6v29ejOa+R/1Dr3tRUNStwSwPGoXJueQef8AW4+n+v7rHGT2sK5w&#10;R+dPT9lMV6MIK/F172sKGpNRpVLcfQ3X6XF788+zCK1NaHh9hz/g6Womo5697EDF0xIQlWKqbm4P&#10;NjcEn/XHH4+vs2jgNKr/AKvkOlvhhRUde98M/UiOAovDEMxJI4F9P0/p/h7VuhjU+p/ZX/USOgxv&#10;TaIm/wBX+rjnr3sOAXlksAT6hcj8EsB+eP8AePd7WjsVb7eP25/zjqGt6k1yMD+z+f2/bnr3szXV&#10;O3WnkgmdTY6RfT9Ao+l/x+fofY02+HV2ken7f9WR59BdYqvR+Nf9X+r7esNRIIomb/A292P9a4MR&#10;x0zsoI9JCkXHHBHH+PtdcOqii8ftr9n+Th+XR3axUp0WztLPeGCpiRyrBGBKsFIuL3F/9t7OVtai&#10;VI0Ki4AAA9I5+nJ/r9fYTu5TJJx4nPl8/L/B0IoIyxA4VP8Asn9mOqxu2M07NOkhCtqJJs7m3J9K&#10;n8fTm3/FfYvUCBEWw/2on6jgf2h/rew3fsrVp5mleHAn9hqafP5jo8jA4nokG4qiWepkBfVY6RHw&#10;psxHqjYEXuTf6j6j6e3jgr/rAW5PAH0BI/r7LWbSKdGIFMDpDrE6zn1ABi7SWRSxZyDdA1iSvOr6&#10;D8n3CqSQLfmx+oI4ve/9fqPdRUVYmmcf4P8AKMfZ0ohJoelXgkRmUlbgKt7aXCyW0FbfQ8G5/oSP&#10;aeqJACeb/wDBv95/3w91kcIhc+XStB5j/V9nQx4ehd1jGnSWJ/zRsNQ5U2sLcA/U2/P159tNQ976&#10;WH9P8b/Xj/H2WiuSMH9nSuKHUKsP24/P/VToTMRT6VQTRO6glrGxi0/oBc8ki9rC178H6cd0k5Yh&#10;WuGsRz+b/Wxt/vv9f3dKB9RFc1z5/wCH/i+NenDEMkeVMfZTA4+XpTOOHWPcOMVIZXiP7Za4KD/N&#10;lTdSw1G/5/3r6A+89ZBdC1h/Ti5v9OfamYRNGHj8v9nz4+XmenI2VlooIA4Yp68PX/Dnpo2vk3Sp&#10;EEhtr1MNapGBybotrC1+b8Dn6cW9pJ2MM/8AsefyD/sB7SefV+hzhjWsoD/XSLAGxjNrA+oG/Nvr&#10;e3+2sqMexk0n/WIHHH9L/T2vizGAM5/yDA6T3GVApmv+rHQK7xjSn8npt+vW5LgtzzxY88EAm9x+&#10;B7fJ47wE29S/Xnjj+nt8qKcf+L/1V4V4dIq91PLoKsZXacsqE/tOQUKrdvV9b8gm1iLD/C3PsN8t&#10;M0Ezm5A1cEkWFj9f99/xv2WXOWNBU04fOn5U6NrepQY8h/q49HE2TRpXUFMqlTeO7IFbU4YDULf4&#10;88j/AI0XHC5sBlGo8HTc/SxP0AH1/rf2WhMV49KzbkrnPTLv3YIqYZiYgNSmQKukMSqmxZ2FgTYC&#10;wAtY/wBfYgQ5PXpJfnSObmwIP0I/31vdCVBK1yKY/wBX5Y869IZLYajx/wBX2/5P+KLBktiNCZFS&#10;m/bMrnTdLsClyyluOSTyFubHnn2o6Gva6kn6f0Nrfj1A+/A149IZIia6uHr59Anu/ZdO8U0YiAZx&#10;azqGVw12URMoFzqsDYgcccDlVQVZKjUbmwFjYD+tyfe2qDXhTz8/XHSCWI8P2H/V/q49Fhz+0Y1m&#10;cU8QAdpGBUFiNSiMxoAAeLBfr9Lgahx7yea/5/oDe9/6An2a4ZQf8H+rPSKSBH4ihHSGfbrRyMNJ&#10;Kp5Sl1VALetkUcE/l9P9B9Df377zT/aP+vf6/wCJ91KfPpg2dfMH8v8AZ68+yWqQ14Iyn0C+G+g2&#10;NlQXN1HpPpB+lhz7c6bI6GB1K3+IH+x+o9k87rKKZX86j9lB/wAX0luNtV00/wCr+fmOkNuHqNqu&#10;nZVpZFf1EIYyJSWGksS3N/xza2on+ntVUOUQqORe1xa5sL2/2H+HsouRGxOojGDWgriv58ck5rX0&#10;6Cu4bNIpqoJGfl/lz/n4cMlG350lmoKl/HT1Dq84Vj4xGPKTqQAEAkKQD+FP1JtwYeazscERPkta&#10;3PPpNgAoBvf/AAt7RJrDMrCgYEjI7jnu8gCRk1pWtSeB6CV3sVR4mnIHAihocnOPkfT+XQndDfHG&#10;ryOQpZZKNpSJlE0TJY+MPqfUVNyo5U3H6R7LPvrsk4wSWkNrmw1G1yOSRfn/AH319rEVix1GgXB4&#10;ZocUNMAgfs9BwA272IhSrceBr6eX/F/5+thT4y/EXCz0VC8tBGZCnk1eLSy34KEgfi5Gq9zx/j7K&#10;NvTuOUiVfuLfqXl7m9v1c/i3t1GMmB2jP7Bjj51yPTyqB0B7l69p/Z/q4/6uHVufXHx5wO34oGSi&#10;iUoFIIiVPodRGkD+vN/9b2WDcfZss8jFaliLtca+Lk2H5+n+ufbol0Goo1Rxp/q+31z0USRgnIrX&#10;P+r/AFcejP4rbNDQRJHFAi6QAPSvAB/rb/H2D+a3nNU+TVIzA6rXv/TkA/Qcf7b+vtkswUKop8/P&#10;P+r/AAdN+EBkDpSxU6R/QD/WA49hNms28oJLckt/aJtf+o/PtI8gSqenA/b8/wDN1Tw1QkD8us/s&#10;G85VeRnuTcA8G344+t/96/3j2VympqPs6ejU1Hp/q/4rr3sO6gF3LaQQWsoHHP4uTzfnn2nNa0pT&#10;7f8Ai+jMDSvH+f8Aqp173JolZJBcEHni1wSbfkcc/wBfx7upHhqfz/1f8V01I6larkcevexi2tkT&#10;TiH1DmxuSTpYHm/P+3P/ABHs3tpKgHhpAGPT/Vn8h0TXC6uPl/g8+vexsp8/+yAX1+k8eom5U2BH&#10;0/1x/wAV9mqSeIATSv8Aq4D/AFf5OiKSEGQgfy4cevW/P59tlZkjNc62PHN2HBsfoB9P9b2oJUGt&#10;a/Lp4QoOPD0697RGRLSki/AHIvwL3JBP4v8AXj+v5+vtPIdTUrw/1f6vs/LpVCtMfPH2fn/n697S&#10;FclrkGwF7HV/W1rkf7D8+y64bOkeZ/wf5z0ZRimeNeve0DlJzErXJPLArfn+gsf9uT7RSdzU4UxW&#10;mfn9n86dHECVoKf6vP8Azde9tWDkkesRtR/WLk/8QD9L8X593jFTQj7OjNBUjHDh172ebpxJmlpe&#10;Dwy2IJ5B44Y2/pz7NrerMq+ZI8vn6H/ivy6l7kS2eS7jHkT/AKvXj5dNeWKijmv/AMc2vfni39PZ&#10;8sYrSGkjN7BY1vf+h+gB9nEo8OMEkHh5+f8Axf8Aq9cttth8OJAPSv8AL/P0XDJskf3koFiTK5Fu&#10;B6bXJFrfj/kXsQnmWGFQR+lbgc3Y2H5HF/8AH36oHxYH+r7OjxQK56DCKnapqXcEXkk0m2kCMC5s&#10;Aebc3sfYf5d5qx2VXbTc83vcMCLE2+l7W490Vgan5U+zh09EpqSR/sH/AIroVsFFBQxRlkUkAXFr&#10;epTe4F7g2vex9p/+HhLFzwPqP8Sbn/W/2Ht5GJNOlCmmCM/t6Uv8QL8IOTyD+bAWH+v7k0qrqAQH&#10;9XBuB+fwf+J97zqofP8An1Vq6tJ8+odW7aCXIsF5BW4/2I/4g/6/sW9rUQYxa7A2UGy2H+wt9P8A&#10;Ye6hWdyFyc/y6SytQsft/l0AXYOWNPT1BS+kFiLuGI4/Ia17n6X/ANjbj2YXArGiIALAKdJAuSRx&#10;Y39rY4yo0oK5Ff8AL/g/1Z6D95IQlB546rk7Sq6ieScuxZ3IDAvZVVvWDEq/kfjj82vx7WhktETe&#10;/BsPoOObC3HtZwFOHRPljXh/qx0WRaLyZBCVOrUFka2tnZjYSMXBb68ccfgfi4Lb4qbpMgPABv8A&#10;4A8Xv9Px9b+0U1FauKkcf50/Zw4/M9HNqulAT/q8+rDugMX44KOZ1ILkMt7i3A+q/W5PNiP6/Q+y&#10;x1baqlh9bsfx/aJ5J/P+x9lsjatTfM/4aDo5GerF6BPHRR8WIjF7H8BeAPx9fYybDpmvDwBci5/t&#10;X/N/+K39paDV1qYhFx0WvufIpHRVRJJ0oxAv6Sv0BBv/ALcWH+v7NhgqfRTqSCLL+bAmwvx/hz/X&#10;27GhLDTkn+XrXHHzx0Q3clPsx/q/n/PqmLuDPK2QljMhP7oPp1OnrYIjXH0P4IIH+J9x8hBqLXBs&#10;Lg3H0J+hP9P9j7UnUO4Cinh6H7P8HRVrbVXPUrZuX8dPTjyo0pCNpV/V6OXjtbk3PNuf9c8e0RXU&#10;x9an6fgi39Pp72T+NelYfPiIPs406M1tjLRhYJARr0kMrMeRqDarckW44A9obI0lrmxPLXIIPAH9&#10;q3+x+ntQtAejFaKR6H/L/s/t6MLtzMF9KalX0ppBDKSzNdhHcnj6WJ/H9D7RdXHbUCD/AEuv19J+&#10;lv8AYe7NjPSkGnHHQy4qoBKWYD6khraTr5vqH9b3H+Nx7RuQS4JXi5PAF/8AEfT/AIj3SitVW4Hp&#10;2N6Gh4dCnh5irJqvcBeSbCw4b/eR+ef6+0Fkqa4YWI+tyeLfi1/682+ntK8bK2njXhTz/LpQDmvr&#10;0KmKqwQjBgfpYDkEWubf4WFxz7DDOUNw91X8f15/PqF+fp+fbIzw60w6EnGVVwtix+v4+n+tx7LZ&#10;v3GJLTVCWBZlY6b6SSLnluf8SAP9b3QqpGfLptgpi0+lf5+n+DpcUr6lH+24+n+Hus/tTbviqal/&#10;H+XAJHBPIuP6X5t/tx7QTAkVTNM+WR/m/Z5dAferN2DFRj7PTjn8/wDAOpnsoeZp/FI4P1U/i4+g&#10;+tvaBqK5JGOo0vI9EhxTr3tMmoI4ufre34HurqWGTx/aOil8sanj173Cebnn/eeB7Sfb0yW6977S&#10;XnkW/P1tz+PbZBJp14Hr3uSr3/P1HP8AxQ+9UYcerA9e951l/wAf6/S/+8+/fb1br3vvyXFueT/r&#10;3P49uRVD1/1U6vHXVjr3vPGvFz9PqB/Xj8ezKAFuHmelY697yNypBPFv9sB/vvp7NUcxnt4f6v8A&#10;VXq5OOve4LWP1+n/ABN/e/qWzgV6aLde94GItcXt/vN/dTcyEEUHVSx697huR+Lc/gcfQ/n2WzuH&#10;c4/1cfl0nkYEcOve4sljfg/i9uDa3J/23tLqU5HSVsnHXva76k2bR9h9n7A2FWyTU8G9N47b2m9T&#10;TafNS/3jzMOISpjDixMZmDhT9bW9rttghuL6K2lFFkZVNMUBIBP+XpNeXH0llNdUqYo2cDhXSCaH&#10;5GlD1CyVdFjMfX5Ke5gx9FVV0wH1MVJA08lv9gp9nc+RHwLpeluz9x9ew7hqcrFhvBJBkHhSKSoh&#10;lH6mjQ2BuG/PsT8yctw7PuL20BLxgAqTQE1HoP8AisjPUYbXz5+9dviv2h8MyiumvD5Zz59IXqLs&#10;zC9ydZ7K7Q27DUU2G3vgaLPUFNVlDVU0NYmo085j9JZCCpI4Nr+wKb4uI+hospUIC6xkNFq9bpqA&#10;H0/xI/1vYdO3rSqqePDzFcj/ADev2joy/rQK6vD/AJ0/z9CP7hv8X8ikTTwZdGRb6gYHJAHpuQv+&#10;PHvwstL1AP8Ak9OPy8+nhzRHqHYQPtHXvfGH44bijnEYrIGW76ZAknqVRdrA/Qgf197+lYUDA/s+&#10;Xy/1Hp0czwkZB/l/xf8ALr3uMnU+5MbVfbyooeMhj6WK6A+kSAg82Fj/AKxv7baIAkGlR+3p4b/A&#10;68a/y/l/qPXvazxGz8/5DHHTxzpESKjxMAY1Ug31H8sCNP4ufaZoGLZyPl/k/L1p0hud2VvT/V9v&#10;+Xr3vPU9c7xkDSJiy8ZZACHBbTK2lAwvyw/tD/Yjj2wbORjqjFf5Ef4eFfKv2dIP3pETx/1f6vt6&#10;97YKzrTeWl2OImAtKRydTrEbM8Y+pH5Htt7Cag1DP5cM8fX/ADZoOnF3KKoqc/l/PjX/AFY697aJ&#10;en9/zxwSRYKaRauR44PG6M0siIHK6CbgWPBIt+PadtsuXGuJa/n/AKq/7Gadb/eVtqqDn5/5+ve0&#10;tXdP9jw+o7Vy5ZmVV8dO7+p2KqLJexJBtf2lk2m9Df2Zz8v8w6cG6WxfTqx9n+WnXvaSrOst+wFm&#10;k2tmbIHL/wCRT+gK2ly3HFjwfaV9tu07vDan2Hyx5D16dG42uO704Z49e9tE3Xe+ESSZ9q5tVi5d&#10;v4fVcA+o86ef6+2WsbpVo0Zp9h/lj8urG9g4agK9e9sU+1dyRMwlwWVTSRw1BUi2oX59P1I59o2t&#10;nBIKkH7D1YTofxDr3tsfB5leGxdcp/xpJl4+t+V/3n220L+Q6cEiMKg9e9t70dTGSGp5lIHIMb2H&#10;NuRb21JEQKEU+Y/wenVvEH+rHXveExyKLsjgEkAlWFyPqASOf8fbJiHljresHr3viVb62Nr/ANDz&#10;72kdONft9P8AZ6uGBNOve/f769v+I90MRBqf5cevde9+/oPr/T8/7z70TTAqPUf5Ovde98tJtex+&#10;tvofdhCSMmnXuHHr3vksbtwFJP8AgDf6e7CI07v2j+Xy/wA/Wq9e9yUoKyX/ADdNUSf8FiY/4cW9&#10;28L1qf8AV6/7PXuPD/L1729wbL3XUlBTbezNQ0ljGsOPqpC4YXBQIhvf3RokXzx+XV/DlrTSf2de&#10;9nM+LHxr35md80Oc3HsfctLhMVTjLRyVeDro4a2USeOmjjaZADZrv9fx7uLC9uO21iZ604Cv+Q/y&#10;/wA/Qt5Nu9n2veY9x3yRUjh7lBIy3ljjjjw6wzVFPTgNPPDApNg00qRgn62Bcj3sk9Q7vw2y8BR4&#10;7IbczqyRQxLb+HvGJNI+vq5Hq/x/H459hy+9oubt+fxrYJGGJP6hII/IAn5cPPqa5vvA8g7emktN&#10;IQaVSMGv7WH+DoHt7Uc+cn1Y7M44KgKlRVQsY7mzEgNY8fi/sba3sKkzruuA2rmaxKeAfvyxLFG1&#10;SYwUQ6/z+Qf6+3dq+77zWQGu7iJSTkLqNB+wAn8x+XRLffea5QiJFnbTzYwW8OME/OpJp86fl0Ee&#10;qHbEaNuPc+Hx/wBzMSkElZEJvAsul5U0FvSLkEW/PtrxmX3nBVQVsWzZqZovW4lrU9f5H6STp/I/&#10;P+t7Eg+79us7GJ7nt+UWMelWzxP5eXQen+89t4oYrDPoZh/IhP8AD/xcLMb76zno56Gbe2MqBOTE&#10;pj1uQf7QYBANQ4B/1/8AW9i3T9u9qmkNLFtDFKroY38tYzmWCTkM2k8Ekc8/7z79F91/bZJlluLu&#10;ckEEUCAAgUr5n7PT7OBJP96C7P8AYWEI4/FI5/lQZ/wenQDV+M6Wiq3rH33Mml2cNBQ1GqKoikDP&#10;GrsbMLH/AFP9eT7dNt9qdp4Wiixz7c25/kysKeVpp3f/ADhcK9m503t9Px7NZvuvcu3UviyXlylR&#10;UhWip5A5KYHRHN96LmJV/TsrXPnWU/5c/t6R28aPpvctdUZaLeWbYVssX3sIxciIumEIJEVmWxfT&#10;fm/19uUnbneZ/eSq27RCSZTqhofIY0DAE6mBN/ryfZnB91/28hUCdZ5MV7piFPoaKoAp8vQY6Dlx&#10;95Xne4JFubaPzxATT5dzmtPsr0kTt/46y3pHk3XXPT08iBZJaOGWZ3UymPXICSGNrAn+vvlL2F3Z&#10;VGV/71wxK6qqJBjoAoI4BH0+twLezuH7uvthb5+i1H1aWU1/Y4/1ceiC4+8B7hyOWG4COvkkMQHn&#10;6qTX8+mEU/x7pYqenl2rkahYmdpDV5GKP0D1MGSNBwhViptf/HgWbDuLuCp0tUb+ykRCabUsaQgX&#10;a/0W/IB49nEXsX7Zwgr+6oWzU6tbf8eb/i/PoquPezn+Zjr3Wb/a6F/wIP5U9epT53oqjZv4f13S&#10;zXfUklVlKgsB4wilBHpsv9R/jf3Fmbfc8bpW7/3VJrWJLpWlSbNrJ4/NyTe319nUHtD7fQMHj2i3&#10;BGR+gp8qedfLHRTJ7rc5XI/U3O6NeP675/YR/L/B1ii7D2LHNH/DOttpLGrVLOlS1TKqqwssbBmt&#10;bgekk8C/vDLjMzVNTvVbj3NO8B1B/wCLToSdGgagp5t/jfk/63s5tvb3lC1BEG2wKG4gQIAfXGn9&#10;tOiubn7mCc6pb6Zj6maU/wDP3+r8+oX+k3GU6VcdLtXY1OlQhVY5sLHVaEEpqLJJL+gk/j+n+x9x&#10;aja0tZP5Zstntekq3+5SqUMW/wBUNViLfUW9msHKWyRoqxWkSBaUHhpin+1FD6H59E83NW7Strkn&#10;kYn1kc/4T1mpe5kxVIYabbuzZEZ/IGXAUZYJc/psLglhwSR/T3Bk2Rj/ADGSZ62qMiCNzLXVboVH&#10;AQhn/J59mMWzWMXwIBQ1wAP8Ax6dIJN3urjMjGvzNSf29O9N3pn/ALT7emixGMEEjSRLTYehhkjZ&#10;iGMq6EtwOCR/j/S/vMmysPHb/IYwSCNbs0lw36kJYng+1i2kIoNIoPt6Ti+lHA5+zqBP3bu6oLN/&#10;GpnAIHghgghCsvCzhUUXYD8f4+88O18OEEKUVI4C+tWhRiVDWBK/kfT3YW0GBpBocV/1Z+3qpvJV&#10;NQaf6vs6g1nam8WmasmzGVpw8n7UkVVJFFrMYLhXuNLAg3AtyPp7mRbbxCuYv4dSqIlshWBAuljw&#10;PSLC34938CGuVA9MD/N8/l00bmWmosc/t/z5rmvTPUdnbwkpUqk3FkpGqGLTK1dMXVoVuzapWu17&#10;c82/HvlPtvFRwlY8fTc2/TCgJ/Nxx/X3Vo4VFNP8uqC9bVljjrhjOzN2Vdckk+4cjZeSJaudoxqO&#10;krIob8L/AMVBNx7y0mMoQG0QRArpUr41IAVQrMARyRb6+6rHbkEBaH5U/wAP/F9aa7cEGpz/AKvX&#10;HXDN7n3E7RefI1EkUhklSQ1Uwdi8hkiiK6rKCDwPr/tveT7NI3JCL4QyAAXsSxI/SCP9hxb3oqta&#10;ivz4fZ6fzH8sV2L52Xt8x8v83+z1EOUnqII43lb+IGKckyEsyLDpk9MpUkC/DC9+D/jbFX0kaqgs&#10;zRjVcN9L34DAf7C/u4QSkIe0kUrSvDy9B5/6qdUS4ZgVGK9TtuZeoLzyMYRUM0LKYjYlSt2kjZvx&#10;Ym3P149xoolCcRAPZrMtr+nlf9f/ABPtfDEI49HHj/Pr2t65bqdXVsktUWNWxgDRaoXZ7LqBSU6h&#10;bSbgAD8/n8e4kcbM7RtpXyH0gcAkj62HH9be/LGoOAK9XLGlTmnTxVVaJTx1MZkcQJaUvYmwaxBJ&#10;NyQ1tQ/p9PeWppYgUU3NiBq/H4AsR9P8PbcjaTSnSL6p0JAA8v8AOa1pX9gP29ew2Rqp45ZVbQDH&#10;K7RkAsQpN7Lzf6c8n8fnj3FFGrwrpVTbWCsnP1P+8f7H23hlo5p/q4efVXuXY0bGfLH+z+z5njwe&#10;2yz02QlLNKNaxFZIRyLAHUR+QAW+n+8fT3GplhMjghVaPUGNhYtf06wOP95592ijSitWpzjGT58c&#10;44+VPLr0mtlWlTXOeOKVPr/IU6dcnUVkdOrBi0NQYdIBYGOIi7eJm/1RIH+Bv/Q+/VIGtQVUkMli&#10;psTzpZh/vXt9qmtP9n9vVUDMO0HrrFyaIXYyyqDHN/nwGUWTWiyc8EcN/S/P+HuT4okikaIszDSQ&#10;g4A1pyLH6An/AB93bSqahn/N6049V7qgsKA1/l01irqp62ngqRFFGQ4kmb9xmaOUlGLp+pgADyBx&#10;9RxzhpwC2mxDFTGeOC2q9yDa3+w911KDkjrx6nZIyJD5SyyIjrUoA/qEZi0aVYE3tYHkE2H0sPcO&#10;WiX7qRX5Yg3LE2BCWsP6W90JTUK/ix1ZXqoI4dPNNmZDiYZIGKIki6VjWzMrTX1OfqSbA8/T8fW3&#10;uVPBpQAWGoXA5A55uL8/T/be3SCBn7P8H+fjwPVQemmgyAkmZ76tBsX9Dm6jTo4Fr3/x5/2HvDR0&#10;3lY+nSNagsp5AA4ZQf6/nj3VQDWnW3ag6nZrJfZRA+TyEwu6pKnDFiCYmdbfT8EHj35qUB0UizC3&#10;JOk3DX/172+n/FfehpYmnkSPzHW68fTrimVd4JJgbxyKf20XWqxtH6TxxpuLG9iP9Y+5MykRShbN&#10;/qSfq0g54P8Are7nFQP9XD/P+3qoyQT03UUqtVUryFogRaVENlSBvSQyAixuD+fp/sfcf7aRYlIO&#10;ngGRLAj1IfwP6kX/ANt71Q063UE9OAyVO1ZKrKJAWZYJi7qR4pwAS7HiytpsPxf/AF/cKeJxLEil&#10;WFl/Niqr+G/r/r+6MCTQ56uDivT1j6qF6OqmdJY2vICFBdZJZAQHjH1FzYkAgfS/Av7c0XXAPooV&#10;r/QlDf6gW/2PPtyppx6brRukxK/hrmYL5GkiCj1ATIyg6XbV9bmxt/S/vnCqF2L3a5KlrACxGoar&#10;/wC8f8V9+FPPrTE+XWGteZYIhTlY2VUdU1FmBVwrBAvAubg/8UtfE+hHWCNQXdgw/A0E/q/1x/vX&#10;vXA0Hn1YcNR6mQmWohkrqma0UEbRkfrYzotjGL86T/X6X/2N3GOKTTr0A6VNypNgv1Oon8f7D3fx&#10;KPSuTWn+r1/1Dpuik0HH/V/P+dek1U1kGvwGo0o80YCShQdZGhfEqg/S/wBCfr/t/cbkQMQLs8h+&#10;l2Kgtc2P9OPp/j70DVf8/ViRqx5DpzNjkI1dvGkNNETyqRyHQACw+mu39ofkW4HvnFCoVHdQS1ns&#10;P7N1IPH55/H59+C/z/1f5v8AVXrRY8B1hrK2V5poIZCqxXiLMBpl0yBlZipsPTcBvxx7yTQBTG5t&#10;qt6jwLsx/wBtcf1/HujOgNK58+P+brSNU06i0NfJKlTGFcRlz4lB1ApEhYi3Bs3J0/n+vvt6ImnB&#10;ujXjOksQVNjfTf8A3r37Uumteva+7rhFno1yboFmj0zoZQiMkill0BwjfgfQjm3H+xiw0VmjBaza&#10;TYr9dJ5XVf62+nvyUY0B6szUBx081ubDxzyLGpiaRDpe+nyKNEgiYDgt+o3/ANj/AI55Ika4PDq4&#10;sLAME/LG/wCOb/737cK06qCePTbT1c6hdH7kLwvqZSxRpiQBGljYH02+v444PuRGjFENjqDAjkAW&#10;AuDz7r4gpQDu9B6eX+r/AGetHifTpvqJoo5pgzJ4HiYOGVnfyOQpQaPoAebfiwsR79DCVDkkhvUq&#10;iQn6htXAP4I4v7THVJVnJz/q9a+fl14tw67rayNjAiLGYwY3lamUC4eHx6nYcalcBgtwLc++pqVV&#10;IbVp8iStZf1KWH04+oub/Xj3VlIx5fy/1Hq6SNp4YBH2VH+wM/8AFdeoMq8odPGHkpnpYg8pKLJH&#10;G+lnBP0YAWW6+o++H2+oMquTZLqp4U3W9+fwfoP9t79Q6a9X1sF1kAVp6VHE0FK/n1nGTWKaFpI/&#10;pO8cjglnsknjOtT9GH6j/rah7z08JMa+lrhAOSR6Ekvp+vJ/2Pvaq1ASOPn5en+r5dVYMrBn8zxw&#10;RUjjwI/On5dNuTr4RUziOaIqZGIVE1OZZqX9XAFkH9LEAn+hHvLZA7C7MuiQqum9gLH6Hnn+v+39&#10;uKoVq1BrX/V/xXWxFWmog1PkRk/s8vlXyoOoLT1L08bpGsMyTUyyysSNTMGVm1i4sLg6foebfn3h&#10;MZXkCx/WfUCVF7/kj/C4+lvfmD0NSf8AV+3qxhI4Zpjgf8lRT86/L1cIshHKwDadJBiSyEK7BCui&#10;4BsTchTa9+LEe80I51ElbJcE3b0luAG/IvfgHj34R5JA/wAnW2h4hV1V9KLn8/kOJBrj826vqT40&#10;iOllNQVaMi/7giBeSRAAFOm3JHP0sB9OmgYFlYal0MBYC5u2sKL829uKCMU6ejY+QpnhnAAA9Kf5&#10;PTrD9/C6wypIyzCWJjqLG94/HJLIB9XN/wAj/e/fvt5NasAQrAg/8Rb/AAtce9uhZCo8x04WBFOs&#10;a5Sn8Do7I7xOrrZVANvU+q4/UCATcWv/AK4984o9LOCvq0xm4IK3Vbkn/eLf7H3fC8evE1HWCrqB&#10;LHTskhMZmqF0uhWQh5LIi2Jvxe/0P0I/xzRxMxchdKkA/wDBQLBjaxvbk+90OeqMcCp/1f6qfLj6&#10;9QKiriiWBTJqkDMjXC6Wke5QF7i1wQBz7kCnUISwUstzGQbf2r6wb/i449t+LGOJH5Gp/YK/P5Y+&#10;fVdeeoD1sz1CCIyrC4WOpEikgjQI/AVYf27Gz/W3Nzb3zeAC1iQzhBdT+kcEkD+nHI9pPFLrSTSP&#10;kAc19D5H5kHJ61qIGR/q/wA/XqatYlhYslO06nzKo1MAyIslvrybK1/of9a024ZbKoe9mLfQai36&#10;efzfj2nCEgaeHD/V9nTaoxzwzT/V8umUkwTa5ZJKcr5AIv1ExLHp8g0kgrY6vpfkX+o95HiVVJAu&#10;QpCg88cckfXm3t3RjPXlBcAPTPpk/wDFfy6boMjM88aF/T5FZ2RQgNrtoQ/RdBP+xv8AQfjhEqHV&#10;6SJCQbED8j6i/wBf9b3ttKirE14j506UaTUFiSPt/wBX7estZNURtHpaL7QIyF0LAW1ElXAsBa1h&#10;f634vx7kwxf2SQuk6rj62Jtp/wBv7beUGgTj5/L7PL7evHzPr9vTNX1bC0yq8qTKYVVx+2zhBJ5C&#10;bjgAgEgfUc/W3vIyNYkAC/8AZP14NuL+2TrbieJ+XWwRXPUSOpplkUM0jvGpAdL6fVGCoex45Wwu&#10;OAeQfefxLpcKG5Gogf1W305ufd/DNOraHwfy/wBWMfn01HJuJqcyyIPGwjiLlRaN9RINrAC4INvq&#10;PeOKO0jABiDZlYn+l7A/193VDWnl0+QdAB4CoI4DPp/q+XWavrQ1JHKzxLNHqSRETUTewc3NwCDY&#10;gD6j6Xv7lFCEB0WuQGtxZi3p493JVRWvy/1f5vPrQKg0Hlw6T61CzVckPnBtHJLGrDUZIY4D5vV9&#10;DY3J/IvY8c+8nicA3JZiSSCOWKtc6m4H+t7aJZa0NT/LjTAqSfyGf8NNXpj09P2Z/wBXCnUf7+md&#10;oj41hp1jREYPpEaTQFFMa+o+k21E/wCuD7kRwuUkfSiLdDdibWc2ZuPpf6c+76mQ0BIHn5mhHzGB&#10;+fz6ozgMACTx/wBWR+fTHXZKlFTQ03lnqZjHUqkUCLqZ6Ya4ogWsW0gazpvfm/5Hvsx3kVCAADcM&#10;ATb8C4918b7cHhj/AA04fzx14Sdpb+XXkqlWilq0eSWSVArRysqNJcGQ+MkC1hcqoN+D7yrTopP6&#10;RywA/Au3PB/rx+fdWepPzxk5A/ID/B02ZCR03Pmaqojis05ukTMQo1OyREqA4+gTlmNh+Vvb320a&#10;oWAispIOsH6+nk/1H+Ptoinl1oMTmvXUFdPUrTyNXh50SZTTMoNv8oAjTj0yX5K/4Xvb6+/GAcAW&#10;sdJHJ5AYH6n/AGP0Pv2ihzw68Gbi3+r8v9jrqHNuykuGZ0E6uVjGlJXiMIUqhsSCykKyn6fn3iq4&#10;jLHMvpsQ3FrkCxKmx/2PI9qF1NqT0yP5faOFPXNetgnGKny/lX+VMdTduZGPG1mMmuxK+JJDfTG0&#10;hZY5kDLawZtJCsBxz/T2Tr5p7byG9Pi3vaiog71WEZpXQL6jSyodQUDmy3AP+t7I+Y0N3sTxoKla&#10;ilK0qCB5f7Hl0u2VUtd8D1xIoP5qRX9oz0f74aZTG7P+WlZjX0Rx9qdbVUtDIHuJcxtyqSaZHN7a&#10;pIQ7gfX3p1VML02SqYZEKSpKySAqQdcbaWDfX+h945OpRqEHz6myMjTQfPq6733cc8ci3+2t7r1e&#10;nXveO2plNv0kNb/Yfn37rfXvfZ55/P59+69173wuAQDb+o/1r2559+r16vXvfEt6m5Bsxtb+gF7e&#10;/da69746h6dN7Enn63Nvpf37r3XvfbAWsLgBgCP9ew9+pivXuve+zp0sP1aQOLcXFiPfuvde94Xd&#10;ijqwAuv1vcEEfQW/4n3rr3XveG683P8AYb6cg6eB7917r3sYug8lFje5urK6dzFDDv7aLTyKSpWE&#10;52BJGuPxa5Nvavb3Ee4wSsaBZEJ+Q1Dh6fLpLdpqt5KcSrD9oI/y49PLrDUoZaeeNbapIZUW4uLu&#10;hUXHu6P5HVkzb5qsW1QhlpMNF4g6yNDDBV5yVlB9P6nYMCTwLD/H3Hv3qJZDum2M5qF8YAeYBAP+&#10;H/J5Z6y6+4oqttG+ovEtbE1+xx5fZ0mNkCE7doJ4UKCpiimkvY6pBTpCW4/wQe66d+42oWrnVrqz&#10;yiV2jSy2e/lIH5Gu4X/Yf6/vHbbp6gE5zj7eOPSvGv8AgpTrM3eLKkjGnE1/Pzp/n6VvsDMrAYZZ&#10;I49DM6h+Rctb03vb6/j/AG/sUwOSATj/AFf4P8I6j/cIGV6EU/1f6vy697B3c9B4pVq414JKy8ab&#10;ajzcD+n5v7FVhPXBPH/V/np1jH7rcuC0vF3m3WiTYenk4HaflqFR9o+fXvaW/P8AgbW/4k8ezxCC&#10;vzHH/J/LqF2HA9e99H/Yc8C/5/w926qOve8DLY8fT8X/ADxe/vY+fWuPHr3vyXawPIJP+F1P459+&#10;NBw69QLw697ykcf1t9eefrYe9de697xta5tf/Y8W/r7917r3vj9b3/P9eb/jj3vgRTrfAin8uve/&#10;JYEcji/1sL3/AK3/AN9/T3ZtRz1ZtRFacafy/wBX+fr3uRcmx/Fr8/70fdaCnz61QU+fXvfX+I5B&#10;P+2v+R738j17+icHr3viQbcE/wCN+bAcG9/8Pe9VPLqwcjFMde98VNiASebWJte/5B5P++/1/fq4&#10;4darjgPPr3vMpvz/AInj68D8+9oACf8AV/q/4rqpoD173Jive3+tf+o9mlqQJNXr+zz/AMGOk7DT&#10;ngG/1f6qde9uMLfuL/iD/vA49iG1AyfMU/1fy6aHHr3ufL9D9QSL25+oF/r/AK/tTICyVArT/V/g&#10;6eFag9e9tT8X/pf6W/25H++/2/stloHp54/wdGEQyPs/yde9wqy2hgeeCDcE8ng/7zx7KirqQnCv&#10;2Y8/nTj0oGqoUcCR/LPXvacbhf8Abj66he39T7uak09P9n/V8umpakt8iOHof9WPSpHDr3tN5Aer&#10;/An/AGB/1vbiAE8PLpFKMGvl172x/n/be7L8+kZ49e9y4eCP8fpx/vPvYHVx172tMOfUgHPJB5tY&#10;Mfrz/r+1cBIFT9v7OHVFqVNeve10P0D6m6Wuefotwf8AXv7MzqrqWn+r/J1VgSwIwMf4eve0ll1t&#10;qt/gTxbgH+p9s3AGkfb/ACp1STI697TqEav1c+QXH0/x4H/E+y1hn8umyAc/Lr3sQ9qNaojH+v8A&#10;7yLc+zKy06gKV60wBU9e9ikp9I+trDn6/n8ezdDpZq8MZ/1V6LJKhz173yPt49NHr3vr8/778/19&#10;66r17373rr3Xvfvfuvde99e/UzXr3Xvf/9PSCP0P++v/ALb2GRx6GHW/x7aqq4LH/Y/X/Ye3B1Ru&#10;ve2l78c8e3Oq9e98Abe/da697lxkf4huPxx/r8X96Net5r1724IRb6f1+v49p5K6gOlkQIUAjr3v&#10;J7b6d6974H6n/fA/0N/dfLqnXvfveiadaOBU+XXvfMf778fT8+9ilOrjr3vEym/H4N7/AJ4P+PvZ&#10;k4KfLqlQTTzHXveJh9ebC1rtfgf4i/Hu1TSnH1p/k6q3Dhq+Q/z9e94DazfgXNvrwL+3Iia0/wBX&#10;+o9MODUD5Dr3uJJ9P99+fr7UHh00eHXveNfoOef8PahSPLy611724wkEAf7Tz/sT+Px/h7eiLauq&#10;gtqxxHDr3t3pz6h/iOeP6/j2ZW47P9Xr/q/1Z6SuAFI4de9v1LyDa1vwR9frcfX2aAkUrg/6v8vS&#10;d/59e9zV/A/p/wAUsTc/7f3vpLk1Hz4de9yB+oW/BFjcD/D3pjWn2dUyT9teve+f9AfoeRq5tzYn&#10;n/Dnn3rq1BnPDr3v1+R/T6XvwQOLWP8ArX966r1732SD/sbHm1rk3Aufz7uOHSlCCv2de99i44v+&#10;SPqPzzc8fX3s462SBTr3vpvp/X6H6fS5/wAffutnHXvcZ/p/sR/xPvXn0xL8XXveL8G3B/r+L+3I&#10;/wC0UfMdVi/tB173HcAgg83HP4/3r25qLPX59L4zUj7eve+KDn/b/k2B+t/98fb6SBft/wAnRzak&#10;Afn1726UqjgktwT9OOfqAP8AiPa9HQEAU7qf6v8AV6dCS2INNPDHXvasx0X6QRyD/sL3sRz/AK/P&#10;swikSU6jig+z/V8vn0KrMhyD/q4de9rumpgI1utwR/Xj68/j/ff7D2ZW0uqjg6SCB60/n6V/2R0J&#10;IlDJq4de94qmmAFr6VBB1Aj/AJNB/wAfZg11WIgCpI4eX5/Z59elI09or8uve0xVgLc8kHg/Qm/+&#10;w9ls1wxehFafsp6U6KLp6HSeve2c29VwDz9eTwB/T+v++HtyKQalA4D/AAf6v9WDUvdgzCnXvfcL&#10;KrDj6N/rkf0tz7P7aRCmoYB88/Z+X506UQyKV/y/6v8AV/Pr3t+ppitmX83sDb6fn/ef6ezmGQgg&#10;r5AV40/1UP7eje3l4L6Ur9v/ABXXvakpK1l0k/6zC5PA+vBv/sfZnFEJmo1CCMU/1ZPpx6NY2Tge&#10;ve1JTPHMwP0JBBIv+BqAuP8AYge332wspKZ+35/l/hP5dLI49eeFOve1JS04JX/U8fn6XANrj21H&#10;t0inAH+D1/LyH8uPStIQnXvaxxMIVkNxbgfgHnjSfz/X6n2vhtDQYP7P9Vf5fZ0uiFBVRSnXvYtY&#10;eqjjj0OgNl5YkhLD08Dn/YH2bw23hgE+v5/Z5UHSssqx0fr3tP7j8EhZ0uPIdIu17WB0jgn8c+01&#10;zFrkIPAGvpx6A/MU8Z1UPmf8/Xvbbt3BNXVcCIAdcq2Un8ax9V/P9fd7e3V2AIof8/z/AGZ/4vqG&#10;9ybxJKtx/wBWR/qz172fvrHan28dKmiwXS73UAXAHB4v/vv9uMrZNKKACPz9Py/4v16QpGurX59J&#10;PcWTWlppTex0lVH5ufzb6fX2eDZlIgMEQSyjT9Be1vpYn/iPbF9IEWrUXFK8PLy/wV+2vRpaCrU+&#10;XRMuzchIsFVNr1sQ50k/qBuWuF/pb2abbtHohjFgONQJBBH9AeP949g+WQ0L54f8X+2tK/bXoRWk&#10;R4kZx/s/8X1WB2pnletqCJNZ8niYB7g/nWtzf6/VuCPzzx7XcY0KOLG3+vawsOOP9v7DtwQXpU4H&#10;8yfWvp/kH2HUIoC/p/qPy4dF0ldqmRydDxl73DFdZJu5JAPGr6qLAixFzf3ljl55sw/P1uD9fqPa&#10;Nqk0/wCK/wBXDpWFY9Y6mhAUut4mP6bD0vHbQfTxa4vz9ORwfr76qF1If6WPIB/23/GvdgCAB59K&#10;UFBQ9c8RMIqlD9CSgIbQCGI0q5v+edJIH4I+g9pKtLIWvcfqH05P59p7gjwyD/qyM9KUqaKDStB/&#10;P/V+fRidqRpUCEpoc6Yyyg3VforAj8ngWvzz9PyGM1AYn1W5N78f61vaPPl0agYovAf6vXoWUxvi&#10;UWjv6VA03IvflXPJ+pvfn/D3lgkswa4/2HANj/U+/edOtMK9p/1f6v8AV8oWSpA8DxFDe5JLXZl1&#10;gAgAc8/U83/HtQraWIjg3W1j9Tccgm/+Ht3IC+gpn0+z8uP+qjWshwp4Hz/zeo9TT7Ogfkkkochr&#10;u8dpL31HSNLCzBSBe+oksB/T6+0lk6YrJq08Egi5I4H5uPr9PbR49PBh5cPl0O208os9JpWY6lR0&#10;awBbWedNn4U2PH9L/X27YU3KggHTcH8W5/p/X6H2pt+JH2dJ7iujiRn8j/q/z9ILstCtMWUshkPp&#10;Iuy/pBB1WIA4IN1uPp9Pazkj/YP4FrHj/eePasqCK+nRbwbos9JXFcqL8liCq3J0WBOhtQH0Njcc&#10;3H9L+wh3ZGY2lI4/oLC/9Bf2WzE6+/HHh5Chz0eWJB0/L/Z6P30xUrVUdEQQ1gnkJZrM5YM6oLc3&#10;ve/9Obfn2HVJlvt6kAOF+nOq39D9T/UcD2jr4S6mFfy/1Y6PUTHCvRmclthcjRMDFquGGnTq4BI5&#10;UXuByTz/AF9iRQZvyIlpVvdbr9Cbjn6/7H2gjKrIWeoqDxz51HD9n29NSQ6lIIpx/wBQp0AO4tiC&#10;J5QKUkesqwtpFiFAAH+BAH5F/wAn6r3F5K5A1C4tz+CT9bfX3fWjfI/P04Z/1f5D0WXFuRX/AC+n&#10;z4fMDos+9tmPplbQSrK11C2ZQilxqBIHAAJ/Nxza/tbUtaQqm44HNuA3H5t/sPp7eRfEITyP7eii&#10;WKnHh/P/AIv8uisbk2shkqNUZuzHxNJaQxspJTSCAeCDww/297B1Wo1D63v/AEvxf8c+zAakUKfL&#10;H7Oi91K/EPUdA/V4IrM/p8ajUVL6CSVYjUujngNYML3/AK/T3EqKwJck2PA45sbccn3UsaE9bSIs&#10;KgdKnBbTM5RREzKQzWdTHqQP6vSnJvfm1zwfp7Z5syY7ANbi973+n0/1vZSRQ9LFtatn/V/L/VTo&#10;ZsZ1nFWqzSU/k1PpKlCCQSdX6eGUEgDn+o/I99xbpMWk+T0WVf135HJuP+NeylkcymRBmpPmPspX&#10;Ix8/8BrttuMmCAft/wCK6nZHoOhykBp56GNpNZe3gAIR2Gkagv4vc/1+nAHuDnNyGspmXWRII2CW&#10;5X6WF7fW3+HtvQqikmNR4/M8TkgioHmajj8ui672BJY2ooqf9Vf9WeHpTpS9YdI0+1MustLSI1Ka&#10;iN50kXRMFWQEaQRYXP4I5vY8+yW9pZOrZZxrKyLrCkFwfra4J/qf6e3HZgBozUfI1rTy+Xr6VHUN&#10;c27I8YIp+yn5Y/1enVzvRODxtFSU6xRqIyIWIsgCsF+h08/S/wBf+I9kS3ZmatJZUZ35Y8kkNpta&#10;6gcfX/D23rYMFU4z+Rr/AJf9Q6hDcbXwzT7fyP24+zz6OZSRRrGulQOAeBx9Lewhrsw4vaQ8A/2g&#10;QOT/ALfi/wDre/GVqZGeiFkNfs6me0nV5OUqbn8Wve+rUbke6GRzqFfi/l9n29UK8c9e9pbIVkjq&#10;x/H0ta97ngg39pJqKtPX/VX/AFevVAgB697Q1a2otf6nV/X6g/T2kcHR6dPBSFFcE9e9peVlDEfV&#10;bDm/AsLEqWH9OOfbEoJz5/6v9XHpSQxXV519P9X+rHzPvcukI1XAt+m1m+lh+R/vNx71FTTnNT/q&#10;/wCK8h0kduzjx/1efqOve15h5VXRa4FwTe1+Tbgf77/iPZjbtpbRXJH+TpBKOIHGn+Tr3tewVhC8&#10;MPoSOTyfwL/73b+v+Hs1gLFQKcDT7RQHosoDRqZ697kirLA3PJccAkXNuCQCBxax/H+29mCkMK+f&#10;+f8A1U/n1fSP9X+qvXvcaWUvq5vcE8AX1EeoC3P9L+08uak+n+TpxAuoH5jr3tNZH9D8c20kiwAH&#10;1/1/z7LplWgYmn+b/Vw6MoQPEUn/AFf5Ovew4ykLSOwAYXPB+lrc8H/iv+v7RqpIDDNft/1en7ej&#10;22VafPr3t+2pg3lqIW8ZKOyksVPFhxc/7A/X2rgQ6q+Y4f6v9mvRnax+JLpHHr3uwfp/bggjjkdL&#10;BdLD0gDj/AW/1/zf/ej2zi1SBia08uJ9B/m6yQ9utprMkzDI/P8A1eY+XSM3bkBT0TorAM4KfUD6&#10;j/H/AIn2a7EkGcMSAsYUBf6ceo/1/wAPaiV1clSKj/J5Ctc+uPl8usjbaNQlT/q/1cegHy8bJSsB&#10;cvKWJN/qCfQP6D6A+1JXVMZUC/jUX4/pa5+h/wB6/wAPbLHUSFzXFD9gB4Y/Z65zXpaBqNF/1eXS&#10;WxdFMhvp8jk3LKLmx+l2AH9L3+nPtL1NREP0nWSSEIAfg824t9fz7fqqgDgfn5+nmfSvSuoAoOlp&#10;SUs55dQgAUut2SxHpY8/0/HtOVdSzFgW9Itcki4JP04/29z7oGJGcf6vs/n1ta8T0qaSlVQCq3La&#10;rC3BAH6rn/Yi3vLQToXS5BsVBP5NiAy8W/3rj3ZCA49OvNSoPWDJU7iGUAFbhtP9P6g+oH/jfsb9&#10;sTKVjIY3tbkW+v1IN/68e1UFSSRmpxTz4/L7P29FdyxK1GK/7P8Ah8uiudjUzhJl0i3qbghiLWsp&#10;uPpYm9r/AOH59jjiHAjUg8EAi4A/Vybn/iPa1E0tqbDEUOf9X7aZ6Dt2SWz8+iC9gwNNPKrIxVdd&#10;yup7iP0iy2+tgCSf94/D9PViOFtZACqeSbA/S1wb/X3aXWE/T49I411NQZ9Ogow+ANdkogkbESyp&#10;pVPUy3JY2kj08qb3sePYB74yKSGQBgdQKjk2P9Af8R9f9j7QvVRVyeNa0+dP9gdH9slAAPL/ACdW&#10;S9KYB6Skp18ZQJoJWwBUkXdgAeA1hcWvxz7BNVaWpWw1Fn5IuSP9V9fx7QO3bTz6NAfL5f7PRtmd&#10;IKR7nQoT9Jtz+Rax+t/8f9f2Y3r/AB1xTDTdgFJ+htfgm5/2P+v7Tgggt8+kly/rw/1f6vLoi3yD&#10;3GKSkyBMoVSj29Wm4A1AekXB+lvyD+fZpcbS6KUGwuVAAANxYXJ/p/T2stgrPWmFH8+H+emP8HQR&#10;vbgs1Bx/w/6v9XDqjTtXdTy7g+3WbSBV+aYs1lkUSWC2vqNySGXUb2Nxb6QqqmA1OVsTfj6EkcWJ&#10;9qzFroqGqjh9hzUD0/w49ekQkIOpiSOn/a+6iRDCJS7BUDspV14NiEsAT+Re3+J+ntG5CJTf9skk&#10;8WvcD+h/H+x9utZ0A8Jq48xSp9Rk0Hyz9vS9HOmqmo6NDs7NSWQzTqgChtIZStgLhlZ9LfS172P0&#10;FgPaIyVMCt1X1c6j+Db+v+8e6LC6NQkaf5/t/wBj/N0uimVAFbh/q/l0ZramcDEK8jkDSY729Gr8&#10;KCSRf1cf4W9h7kqYhzzcG97fWzC31/rf+nvVcUby9ejFGqKHj0ZLbeSSSGKy2I0hfypKMCCPwRYj&#10;6/7H6+0TXQ8khRcH83P4uT7qQdIb/V5/5ur1rg+fQwYmpuoUufUAfTZbA202U/8AFeP9j7ReSiJD&#10;Lp4Fx+TqvzYfj/Dj3tXwB5dPRvpOk8P9X8uhIxE4UqS1voTfjRbj1c3A/PPsLM/CypKFI4a1uDYH&#10;6AW/3n3shdOlhj/N8+lBagz0LWFmDeNjcXH54B+hJN/949l73ZSGVJtQ4tq9Q4NuL2/4p7LmRgCr&#10;DP8An6YfII6EqjcWW30/Nv8AW/x9kk7PwEc0VWGC3VCL2+hCkKWH9QL/AO29oZo6rqStePp+X5/P&#10;oo3GPXGa+Q/1ft/y9OfuvDemPamqZhpvyxP15s3Bv/vfsulTuKj/AFf6j1Fe8W+iQ0FP9X+fr3sH&#10;KpmjPF7X/wCNe0buan/V/q/1Y6B8tQ5697g+UseT+L2/4nn2xUdNVB697lRtcX/P+H1t+Pfv9X+r&#10;/iut1p173KV/6/4c3tz/AI+98cjjj8+rg+fXveZXB5v9P6f7378UBFPXrdR59e95EJJHN7H/AG3P&#10;t6OtaAZ6UR9e9z1fSAL3AH0/3n2YodA1AVp0pBAHXvfbOCPoD/hzb2sJ68T173Fex9syNQYOeqHj&#10;173Gfj/ifbaSVOk/t6ac0x173EfgfS4I/ryD+QSf959pZa1Ncn/Y6Tvivn/xXXvcRmvf/eRfn/Hn&#10;2i1Mq6Bx/wBX+r8+mcHr3sffiboPyc+PvksYx3R1kWB/TZd50ZJN/Zzsrh9ytyeIlSv+9D/JXPrx&#10;6LN6B/ct5Tj4Mv8Ax09JDsISnYO+BASJztDcohK/qEpws/jK/wCN7W93vfPmBj8mN5WUAPQUV3YA&#10;gKQ5JP5Nub/7f3KfN7E7w8RANFAr5YrT/UOsbOWnK7Haqf4B/g/1f7HRXv5eEgk+Ffx3YG9uvcav&#10;1uLpJIpsR/rX49k8eNAAY/WI6qic2AAb9vSfp/T2DTEBUAjtIr/q/wAHrTo/LMhoDQj7a+vr/L/L&#10;0dD3yp4YljlMahdQqgFFyGMcwb1j8/W5H591CD4vI/P/AIr/AFYOOtCUj4if83XvbjTLS05jkljU&#10;nyMkhtyFlp7mwT8/UfX2/wCCpIqK/wCxw/1fl6db8Vq0qTnr3vqfC0FfSsfDGrJBGEkCosrN5PE1&#10;lH4I5/2PtqW0jcYFaDz/AM//ABVfP5WWd6Z/1f5+ve27E7OoMPJakjWSN5WSUyE38bRaInW/6uR/&#10;vvwzFYohPDyB+zJ86/kP29X+oalP9X+r9vXvawp8HA9GgeImQPTVJYrct4ozpKgfn6Xt9fan6dFH&#10;Gn+r5dV+ocnLZHl/q49e9vJwlOPt2mp45VQz0unQA58i31qD9LE2t/h7sLaI0LEEZH55/wBVOvGY&#10;0qzY+3/V+wde9qbH7eoIWi/ZhjR5LsPTqUSQEuGP0/Xzb2qht4UAIX/Vx/zf6j1UzDFM9cS31A+o&#10;F/8Aebe39MfRQ087GKPQYqGWRlUGzQSlLXP+qLWP5v7dEQA40+z/AFfl9nTfiuKZ64aiWFv9qA/2&#10;PPP+tb24jAUksca+FED0yym6CRXjE/lUHi4I1EH+nuwhjLCvH/V69e+oofTrh5SL839Vj/UcW/43&#10;7UZ21QLCyvHAxWOo8QMSlUlBDqkh/pbhrfg8ce3WtY1WtMZ/L/V+zPr02t69KcP83+H/AFevUf7l&#10;iwAv9Vvzb0ngke8ON23imppYpqGicExyeunhcaZF06AWB/TcEH6+2DZwkBXUMPy/lxoelS3shpk/&#10;tx+Q/wBXn16WZwwsW5JFh/hzyOPbzitjbXqKaemqcXiWIgWLTJj6VyfFJpNi6HixN7fj2yu2WhqD&#10;EDX5AY/l14X8yfASBXhXqFVVs8RjZAzKX5IJsAUuBYf7x/j7zSdIdaZV4DV7H2vVFY4W8kmDx4aS&#10;MSMt28ac888/7D22eXdslFJIVA/4v/V/qPTv71vVFC5Wnz/2Om2bNzQiQ6zfW6AekgMEDhRqH+w9&#10;yqP4udJVzrFVdbbVqIVa7RfwmCMEmQjUojA5vxa/ttuT9lkBBipXzBNfPh/qI+XV/wB+7igzJX7Q&#10;D/k6T+R3jWU8LNGyRta6syRsAQgb1XB4/wAfbjL8Hfjpk444362wcaO/l/YFVTurGQq4DI4PFh6T&#10;9B9Pr7Qz8mbU50oClPQn8/MjP2UHp1ePmu/Q6ZCpp/RB9M0H+r5dJCftbJ0omLwwOYi6jXGoU/tC&#10;RDqQrweQD9L/AOHsOtw/y0egJ8XuCXH7fraevlxeUkxqx5KoENNXCkkko9EUmosqyKtw17i4v9PY&#10;e3rkyO226e5tnOqJS2QD8I1EH7QDQAjiDw6P9q5mFxeQW9zGhSR1UnII1ELUGvkSDT5cOu8d3WtZ&#10;X42jmoaeFauuo6WaXXIwjjqKhIJJlYNYaQ9+ePx71o8pQPjMtkcZMrLLQV9XRyIRpKtTVDQkEN9D&#10;xY39x2ApIKjjTP2joTTI0btGeKkj9nQ++9nX4t/yqfjzurqzqzfu6Js9vFN77J25vWeFqr+E00Tb&#10;kxUOTShUUv7njjDlCS9yebj6e5V2Dkuw3LaoruWRtctTilMNpoPzrxz8qdArfObn2jcpdvihWkNM&#10;vU6iVVgaD1DA09Oqze//AJ91nVma3xtTD7SxkGZ2pnajBQVWcqanIRV4p4EnfIR0VAacpqWWJ4o2&#10;lPF9Rvx7O7Sfy2/hvt+opRjulsLO8SLc5PIZjKXLn9UiVlQyk2/qPz7E0HtzsikiUySGp4uBw+xR&#10;jyOB881PQUb3E3qQsY0iQCvwxipI/wBMWxX+Q8uim4P+YZ35m8XXZKuy21cavmlFJ/DdsUkcYjji&#10;FggyT1LMSTe5Zv6D8exnxPxd6DwRhiwvUHXeNhpY0jQxbUxGssP06pZomZiD+Sf8Tf2c2/JHLMLK&#10;gtUfIqWJY+p4scfI/Z0TXPPO/wA3x3TjUeCUUAccaAKCn25GKeaVqvmX3lVUM1TW9hZ01lY808cd&#10;CaLHRQ00fH7MWKhgVQRyObjnn+oiRdcbTpNJpMBiaYrYR+DG0cOkIPSg0Jxb8W/23s5HLWzxkGK2&#10;iWnD9Naj5cBUfb0VPzBusoo9xIftdjx4+fn0mP8AZn+0a1HSv3pn6pHQCoE+dyVQhEn1lAMt/ra9&#10;/wCh59uke1seikLTQheAqrGg0gf4gD6fj6ezSO0iiXTGoUegAA/Z/q8+kp3GUtWufP8A1cftz0nq&#10;zuzck8ieTKV7yWYtNNVVMnkLEEWVmPBNyeSfoLcW9+O1MLMv+UUMMpDGzNHcrYCxH+29veFERlRx&#10;62+4zE4/w9YP9NO/aKZVxe4aqk1RR3p0nsJVMh8oYc2+t/xax5595KXb2PgDLT0yRIzEGNF0liAB&#10;z+P6c+6eGR/Zjj8gaedaVB8/n/Lqj30q5J+fl1jzHae5a943ymXlrJ4o45EqZpVdYxK5Olbcgek3&#10;Xn/Y395/4dT3ZtIuq/Q2IuPz/sP9b2qECgmrV/w/n/qPH5dNfXsAF1fs/wCK+fUH+9eWtHGWkEVR&#10;KZNY1ghX9OlTybEkkG/4BvzYcfsUUXQAnSALD6Wb63Fvp/T6+/eDGCTxr5ft/wCL/Z1X641Pl5/4&#10;epI3HUSsIp3Kr5PWX5JQx8KQ1+bi1xwSPyB76FGrMfQPoSHGnk3+rcE/6/vYjjFCQPz/AM3DrTXh&#10;0glvPINfT8vsB+f29Zjn5YUYCoe5ZYjE2sBVtYpGxsPr9Lf73e8iSm1gAABVWzG3IN+SR/re7ssb&#10;LQqOFPL/AFU8umVulVan9n+r59NFFl2pppJGmkeeWXzRrrYKyKnoUMOPr9ORf88e+a0IJ4ZVA0n9&#10;JI+n15/P9fflVAKqB/Lqv1mOBJ+0f6v5dR5txuAPKk0jSGaNT5OfQ9tJ/wBpA/T+PoB74/Zespa6&#10;lQ2oEnSQ1yAT/vP/ACP3Ug1p1Q3LEaq9SRuKL7WOp1BJEleIQsqqZfJCEUyIpBtf6W+ht9Tb31JT&#10;h5BpA4+p45sef+J9u6M5z0/GzRr3mtftNOsdPmHho31ySIGF0jfUttaXVSf9bT+Pz9feSGnB5axs&#10;W+lrm1/6/wCt7cVB9vV3f06b8jmXVtERaPyJFy99MauFBvotf6mx/wAATx7itG7ShTa2prC9jp+g&#10;AI9tsDqFf9Q6cBAWo6f4KunhopZgSXMMYZgpZRLYOWZGtf8A1vfUlIGkTSSPUNQJsDzxx/xr34xg&#10;9wOK/n/n60HIB1cDw/4vrnR7gaGkqBOiuRA4hdV1FRoJe7fm3Nrt+D/W/vpol0uv10gXWwvf/D/b&#10;/T3UmMdpOeFP9X+r06tU4PXOKuqBLTT20+VmYTl/SQwA0ve/NlNiAbX/ADfjDBSRRu50kSMGfV+P&#10;rxcf0/p7bVoQ2knIx1tmJApwHTjlM9XVMESiRWpUaOJolJLcqQ2lh9GBHJABtwf6e+fj0ygkAXNy&#10;OLWPI+n59+1RswcZFaYB8vLqrKr5Pl/q/wBX+brCKxmx8kIYsNA0MP8AOa76SxLXsvPNuB/sfeWo&#10;j+johI/1uLctf/ivurjV3KMf6v8AV+fSUghj5Af6v29YMPXCzQVNUqS6SD6wXZtSoFuP8fpfg8f7&#10;CDHTqvkkVbALYm17BmsLe2wDQgEgH0JH+DrZc4HSmq8vNKKSnllDP5Q6gEJraKLW2o2N7AD6D/YW&#10;94npm8ojUC+pPp9DYXvb88ce9EGunqwk7anh/q/2OnGDLRCgNXKZBeObUSPUgclVTUeFNzcj+h5/&#10;HvJX0iOulluQmkMvBN/7XH9PofdnGnKVBx5/t9OP+QdVikIyOoe2M3PFKrRyDxtN5jHMAwUqw/bs&#10;dWksCWX8Hj23xwiOJmZPSP8AC5GofqX/AA+nHtVbTimmY0A8/wDP/n/b0o1lmp0oa+r89bHHBOxm&#10;cufGLBW8bi6OF/I59X4t/sPbaYgKrSRpIT0Gx5YHki3+v/X2poK4/L59PaiUr0pErGOIMgbWGqCJ&#10;wGUFIyPSjqSRfi/6TcfTnj3mrKWyKeXv6hIpJF/r6x/r/wCPtqRkLaCRXHHzr6fOn/F9UUq5owH5&#10;j/VT/iuo2AzDeWXSpg0FkkppECuFB0gxm1gCDci1vp/sWtFljV01EqdbfQGwvexF/wDH/be9qugF&#10;kPd5fZ88Hz8+rGKPWHUDH+qvA5/Z0sZqmmqnhldCjWhTVqK6nIABXSPoQObi97H6ciJCriViiHUx&#10;ZSTbkEWZifz/AF596BPw0x6cPOpOM1/P59POqsmk4Hp9lP2dO1XPAaZPNUXEaJIlmb0up/ajUE6V&#10;HPJH15H+HvFWQiNY2jYlrq12tdSSFFwB/r/4+9Pwp5emMfyP2+lfLh14KGBQYB8v549M5pw+XUrB&#10;5KSeScVUMdgssY0BtMiKjO6hiR+LWsfpc+5zI4gjNiL8P+Ay35F/9f3phRdSChp8619f9XkOk0kQ&#10;qXXjTH2+R4+XTLS1sL5CeGRg4DGSC7DUhEd/0EXtb6j8m9vp7wwq0dtSXZvUlz+m9rG/5/x/3v2w&#10;kROW/l/P+fl5dVEJcHOK+Xn+2lKeVcDyHTrkayKb/NzLGka+GYkEg6FJICC9vSRb+v1ta3vjLcMs&#10;ljqcW02PHFuSfqPz9T/vHu7JQgjGfl074Oqi8APsHp6Aj5cB/l66oZl8U1MXQpE1/IG1XVXvpAv6&#10;WBPBtf8AH5PuQ8bui+T1+lSpPNzf1LqN7fT266SBAQeIP+H/ACf6vTploCWOmgB/lX/N/wAV0302&#10;TpYJ5RTBo2EsqzL6RYKh8Mron1BJ5Fv6/wCv7ww+kuVZVYIQotyChtyP+J9tiMsSpJyaDPD5/b1f&#10;wRXuWor60x6/7HHqZXTiVKZZEeWLyLJK7WtKZo9XjBIHpFrgfTm/uI4mDa2Ac6vSTdUsPoePzza/&#10;HvTq5JJzU14enD06cMCkkg0rUnFTkft/w9O9JU0JhWmS8KinVWCuJJtbEqUCsLaTYGw/HH1t7ntE&#10;fH6tKnlQSw1esavSL/U8j/Ye/a2wtafYPX8vPpHTv0g1/b/mr0zx1qmZmjEkoWzsun9sLTN42MrC&#10;/C8Hk355+lveSGKQRxl09LelGcjU4A5JJ+lvp7URNnQnpT/UfP14fL1606gNpQ19aeX7OPr5fl1C&#10;r66BpqnxzKskTCZ4UVxHESNSqq/km9/pa1ufeCaOGOR3C6nAsARxc/1P+uP6+6u4SQKBWv8Aq/P/&#10;AIv0zVdbAD1/1f5enOhqKyppoonnSKHh5GDesItzqCk3B0tcem3vtA4UagoDMCo+n0FivH9P6e3C&#10;CB1Zl0/s/wBX+rz8uscskDSyeNndoYmV2vqVgW8gkTVwdVjc3v8A7zfNDTABgWLkhQAb3RkF+fyQ&#10;Le9qBmtfTh/l6oST3UoB5/6vPqDXZUtJCyrHCV8zt6lVZo5m0+hfoGN7jj3xaHTIspULYBbX1FOe&#10;f082sLfT/X9tOaqTH5f6uPW1DMMD/V/n6yx5FXgkpDMZLkyliPEk9lIQ2f0g3Oq1/wAEA3PtzkRh&#10;CGYDQGVrqADoPPH5P9CD70waXL4xw/1fn5efW4YwXoxKtQ0x/q/I/wA61HSRgq4VrJIoSzSurRXl&#10;kLDzAEKSSNIINmBU24PHuEab9TRtYhmZVtpCj8ow/wBbn3sKV+EU+f25PH5/Z6np8x1fIx5niTXz&#10;/I0HDhk9PKZoaI4alNYaGOOWT9Qdw2hJo9I/1wLf7wCfeSGNmKalKkKNTWBvdvoD9CPr/T3rwy7g&#10;t17wAvHOeFfL/If2/b1Hr8nFHHU+GQOGYmKPkBNEN/Uhbg20/W/1+nuVJT30+MoDG4DG55JNiLg8&#10;jm/09+aOgLKCccMD7OI8v9WevIqqxZsinCgI+QpSuBTzz0zU2YsskdT5StTCTHYgFVRA+vTYAEkE&#10;G5t+PfUtMfEUVvSrMoVeSoY+l1A/Bvb3pI1MYYVNQK/6v8PW1SOuoChPH5/Lr1NmnFaJpox5Size&#10;SVdKOY0/cicsP1DTqH4+nBJ9wTTSoUsS1jYgXBAK8FbG9+B/xPv3g54UoTTz4/l1fwoTwFKVpw8/&#10;Wo6UCZyCdZzJaPyIj63uEZonIKupuAtmP+BP098pkkkQAhg6MgBKcOL/AOv/AENvfijcKACtfz/w&#10;8MdUEI1GgFD8zg/s4fL9lOuqGtpqaUnyB4J4qguqyAtANJ+qkEXDAsP8PyfcyJA4sGCgKB+C5/De&#10;n/ej+PfkhU4p9v2fL/B59MmGmGBJrQ+lPUeX2ih/Lplra9oJFkIaQtI8kbWIiR7ApqYAnnhtP0PP&#10;9L+/OgVwVL8C5F7liQNJDf7f3swgf6v5fZ1sQYyBxx8hXI+Yp9h69T5AywskixnyHRdo1SMAFtbF&#10;PoGvYXtYf4X98Io1kIEhl1twqhv1Ei3DH/XAI91CimnUA3lX086AHHy/njPTqoFWmME8aY+YHlnP&#10;D9vHrJX10tMGkpVpmpYkDzS+M3TSwdUmCj6mxs/+H+J95BTCOFUZiXFo9ZJ40/1t/tvb2hNOSKH/&#10;AC/569XwWOBpqTT5n7Sfn+39sI5eWorZKiFBHEwMxRAoBD2tpH+sL3Fv9h9PfkimMKFQbhnRgQdV&#10;m5X+nuiMDXvqOIAPAYr+3/iut6lDd3Xqiqo1rZhIqqrpDIjh10NIlwSfqdXH0/w99LTOJYv0NfXF&#10;KCLEDTy3P+297DR1wwPljJ/YM9bLgqR13Nk42pK3UtREYzBWUjfrjdxMFVDbgi51X/qDe3vM9K/j&#10;VShtpB4B4VuWAt/r8+96kqQSP2j8/wCfz6qHAY56g0+Xi+4kkjl9QkKOW4DSRsVgL6xcfT03Fvz7&#10;7FOQFCD9KH0q1xfUSGW/9Bbj8+2mnRANGT+zz9T1XUONa/M9dvW+RpZJ2sstQpDyR/uACFVKOq8X&#10;Zg3qFgOBf3zSE6mGn1G/pHGpbclT+OPx7ba7dDpCg/Kp8/OtPT0GfI9aLYGfL7f+L6xzTxmOJmmI&#10;gGk+ZgP2nU8LIn5Gq1jcj/be5X20gQuo0t6f1XY8ckG1vwffmmuAAQfsxUn7eP8AxdRx6p4gqB0y&#10;rlKFp1ppWMqjyhvEfDGtwVVkZ+bBgSL/AO9e8UcHDsxCs5XhE+mljyv15P1PvUMyKrBvxeuf+L8/&#10;TGOHC2utAOnCtrW8lKkaNJFTJIdc0wU/vRLpDrwSq/Rf6295Vp3PkAf0lbgAA6fy30t9fz73LOZB&#10;SOo/kf5H+XWi4qAPPqBLkKeE0zzU4MizFXbWwE1iUTVrJsULXUj6fT/H3IEMYPqU3FwbW0hiL/71&#10;7YRF4dbj7hXy/Z03TZGsKqIZUs+mRQR+68Ycxm5PFtQPK8ccXB57MUd1ZQ9ljTm/9GN+f8Pr7uVA&#10;AoK8P9X+qvTyg6dLUJ6jR11XaoillpleapqRpIIvriBS6AWOr6WH+wt75xITqUArcE6GW3HJ5/qT&#10;9R7aWQBe0VPn/qp+f2fs69pCCvn6/wCry6j5GoCCKWR0kEbqgqIpA37g0ILKT6VH6WuL3H5sPcta&#10;cMbkkkLcLaxuB/Vv8PdWYtUDz+3H+D7R6eXWtVBQdML5Z4VCJGFVplVptV4zG8v0KxnglrC5N/8A&#10;C3PuT4o2kRtBRQgJva9gtiVP+sPwfesmleP+r/LXqtWC0rUn/V/q/wAvTN9/WRUlTF9xHUs1U6Lp&#10;LPH5GmLRxyJxcXIBuABY3vwfflQKX8YtrIP1F7Lbnn3sJU+nVtLEgNin+XHWOeqeVKf7ly/2qOos&#10;rBFkk1komnj+v5+v14985otOprLq0mzH+yPr6QP9f26yUwf8H+r/AGen17qKxx6DH+f/AGeoGNya&#10;zCNY2kCCZA8QBZpCSUCzO9z9F4B/I+v498o7nUCP7Avb/EA6Tf8A3j34FVoCR/q4/s/lx69QKoHo&#10;f8/WKsZSyOhI1VDlUKmzBGYB4woIsTfULm1/zz74qt5HCuF9CEC/10yeq3+wvfj3rWq1YnHlTPn/&#10;AC/P/B1YtjI/1U65zSlKSkMtNJKPNUJM5UDSJaPVEJLEEgvbTz/vB9yjGoUsw1MdLW5tf+yP8Lce&#10;2Xdh2g0B+WPOtDxOa54n9nTBY10jh/qr0yQ1czzLHEfFDF54RJZNRj4Z5Wv9Qw1/T/WsT7nGIA3/&#10;AC1rqTf6p9f9j7qVqSWyT/L9n+rJ/JjXXj0kosk8iohGiGBZHimUBNaJVMBG+rkkAWI5vx+efeIq&#10;V1qSSBpY2/pf6W96JPD9vz4+v+r8+r1rQ9OcckU4paiNEikf7iBBIpIDlQjOjclbf4fj/C9uYQKA&#10;RfiwsbX5N+be/Kh8snqiluBz1GesapldCECukr6kLGMGNArANJa97raxte4v7lfbozepT+oc3IXl&#10;bgG3+vx7s/hqe45+ePs6b1kCoPSYjzdZHAopZgV8UgsI0aWySmN/H5LcEAFrH8n/AGPTxquoAkga&#10;QP6888g/0H9PdSy8Fz6Hyxx4V4fZ07Gkj0PDic1/yA/5/QdcoMnLJ9vLKiebXK73YDQrKsYCWsbs&#10;30B/rb8e8YBFjYcmwUXN7j6j/W9syKTRnNR5E4FPP0/b0v8ACXiSSfUny9PIZHnxzx6ymsv5YdJT&#10;SBM7LZdEkbqVVweSWsB/T/E+5n26tcOqlmFzb8m3J4/r7WQjTQcNOABig9PP18/n+SCYeEQ0daf4&#10;Pz/1f4aJaPcM+lZIJpRHG2hPIDcoZAFDB+LKCt2JNx7CXf1Osu1d74WeBJaTK7bzESReMOv3P2/l&#10;pyUI/wBUCP8AY+091GDBNG1aMhI8snK1+zpTCaTQzA5Vl4+YOCPT/iuj39Ek5TfvR+86SpaHM7X3&#10;9t9K2d5WBmwlX5cPmKcyA2s8U6Sf4mMe9KTtXFy4nsbeGPmiNNNTZ3IoIiugqv3LEqR/hf8AHvGv&#10;c4mgv5UpQajgeVTUU/wdTVYyVgjf8JVa/sHD8/PrYkBvyOQeQR+fYe/Un6fn68fT2h6X+XXvfR4P&#10;Fv8AH/X/AB731vr3v31H+N7/ANPfuvde942B4BJuTb/WF7j3qnWj173xYepwPqQLH/D/AB/Hv3Xv&#10;Pr3vEupUAF/qTc8kN9b/AO29+61173lUglh/qipIt9Lr+P8AYe/A9e697x6rG4+llJH1AA4IuPr9&#10;Peuvde98mCszKRddNj/UfkfT/ePdWYKK8evefXveI6RYEcaWBt/Xjmw/w926917274CtfF5vFZJd&#10;atQV2PrAVP5pKpakEEfQ3W/B97DaTq9OtECndw697vc7tiravuGtytPFNNh871tjcpQ+VQYJJGq4&#10;J1SFh9GDVIdgfw/1t7B/3pY4XttvvWqGZ4ypyBR4WLAevwjH2kdZSfcdubiDct32tR2eEdfHDxzK&#10;F/kzDPST2Sph29T0bsjy46qyONmKfTyUGQlpf96Ueya77pPJG92cyOkkYKEHSBaJW/wsAoAvf3iv&#10;t7hZQOAIBzX8x/xY88+nXQHe7ZSaDhpr0rPZas7SMJh410SRgMAw9TgG4IJt+SDz+D/T2MrSQeef&#10;I0/2Pl/PqMd0tiGNBkde9h3mKIVVNOpTUWJLXXTpIB45/PsRWcvf4dfs+3/V/L7Oo35p2SPe9on2&#10;+Ti4ND5hhlT+Rp172DksbwSPFKLMjWI/J9X+PsVWriQAjiR1hte20ttcPbzKVkUlWB8mGD17319R&#10;yP8AHn8H2r4Gg6Q8DQde943txzfj/W/1/fqH062QfTr3vyHn/YW/1/8Ab+9dV6975m9+PqSASfxw&#10;fewOt0xXr3vERz9Tb6i9/wAHn6fn/W9+HXhXr3vhze3+HPH+9e7UFKnqwChan8uve/XB08Xsef8A&#10;D/A396pQH59V8jQ0qOve8yk/m9hcgn+lv7R9+pUV6tQEV8+ve+/UCSfoQPz+mw4uf99b3rGAOtdo&#10;oB173xZuNP8AUAn+o/IBPv3A161Qgk/8V/q/b173jvf8j8i/+P8AxPv1NPWh2nr3vOo/N73+n1H9&#10;bH/W9uIR5/6v9X7etk1697kxf4E83sb/AO8XHswtzR1b/Vx6TMe6reX+r/UOve3GIgOn9L2/1+P8&#10;PYhtKlvyP+HpsfF1725NyOb/AKfr/wAF5HtZISEJH+qvTo4jr3trkF786SSCOCePxc/X2XSV1E0r&#10;w6X27ZBpWnXvcCp5jb/Y/lb8fX/Hj2gmUeICBnz4/l+2mPz49KwvcKeRH2f6j5de9pxgbHVckX+n&#10;H55De22BBqpoD/P/ADY6blA1EDAJFSc6jgY9KD/Vnr3tO5Eckkf4n6W59uR4YjpC/mB+XXvbCfrx&#10;9Px7c4Y6RNWvXvcmI2t/gbf7H37qw697V+HYak/qCP6f0/5H7VRVPH59ebi1f9WOve1/ESVi+hGn&#10;/Hjjkk39mZpoJ4/6h1R6FK9e9pzMD9Z/wP8Aj+L/APEe08tDHx4H/V/h6a/B172lASG54vb+tr6f&#10;6n+vPtC4Fc9VXTTIrQf6v9Xr8+ve15thyKqC3+qH+H5/p7WWhKsrjFCOqtiOvXvYspyAP8LcDj/Y&#10;ezs9z5Fei+YUNR59e95P+N/77j290n6974n6j/Yj/ifeuq9e9+9669173737r3XvfXP+H+PPvePP&#10;r3Xvf//U0grjTccC3F/94+vsM+eehh1v8e2uq/P1/FyfpY/4e3B1VuHXvbQ/4/w/P+v7c6p173j9&#10;+69173KT8f631/H096PXs1697cU+n/E/X2nk+IdLIq6RXr3vLf21xFD05173wJ968uq9e9+B+n+H&#10;vVAePWs0weve+Y/3vg/T/ifd+r9e98G5/wBb/jdvejx+zqp40697xsLEW/P1+nNv6292WhweqtQK&#10;a9e94Db6C3+v9LWvcD/X9uKrq1TkeVP8vz6SE1qxNT6f6vTr3uHKLC5Iv+D/AFuf8P8Ab+1HlXqp&#10;PXvcYNY/j8+3YwQKevWh173Pgb/G97XuCDccKDzz7VIO4E9VodVTw697eqcjUOLCxFhe97Wt7MYM&#10;LQ/6s/6v9XFNICAQeve3+k/PAPH14/wPs0Wmla1+Y4ev+bpOxx173OQ8j/C9hfi597PSQ0DkDHD/&#10;AFD/AFf5uve84tfgHgn68fU397KkgEetP9X+T16q3aSRj/Vx6975L9eeeD+RcW5uB/sfdCBTHXqC&#10;lQf9X+r/ACfl733x/W3+sSSObnj/AHv3rrXXvfL6/S/+F+Pp72K+XVl1V7eve/XBF7m3H9Lf4Hn3&#10;Y4PTr0BFfl1734/Qgk/Sxt+D9fr73UHI6vrU1I697jv9Of8AYfQ+61qek7tqNeve8P4P0t/h9fp/&#10;h7sDT59biID9e94G/Vb/AAv/ALAf4+3FIIrw6WR0I6979HyVvybAcWBFuPx/xX24OJHkOja28x6G&#10;v+r/AC+v5de9usP9m3NhwR/TT/a9uxHvOr1/ynoS2Roor6/5T172rMe36AtxfSbXsOP6/wC++nsy&#10;SQI2c+v+r/UcdC2wbI/1eXXvYl0NmhRSObC17gXNyOPp/wAa+vtbbTYJBof8PD7D5Z/Z59Ce3YaK&#10;de9t2TYJrA+luAOP9h/vr8e1ImZkzgg/l/q49JbmQohI4/6v9nr3tDVswN1J/JPHH54I/wBb2ga6&#10;fUdP8/socfb0HpZ2JJJx172yvIB9HYD/AFr3+tjb/kft6O4o2k/8V9h8+kZmIc8CP8H+fr3vis+p&#10;gL8WFrj8gc3/ANf2Y213pYk5/wBX+H5/b07FLr48f8nXvb3SmRhcm9wSPqf9f/fH2JLO8DsNOP8A&#10;V/q/zdG9rKSQExTr3tR0QOpS1rEgE3Av/UgH2MtsAkoW4AcP8H29CG3Bamrr3tU07+kFGta1hf8A&#10;p9F+nJvb8/8AFQJVjFBp4/LozWqjt697VGNqW9IYklhyTwxA45I/Pu3g6jWnShZRwbr3td4mQMyf&#10;0Jvchhfm5H+88g+1EdvIWoopX0p/k/l0sjJIop/ZTr3tcrUiKmeS5/Rf9Q/HCk8/7b2uWFVpUcM/&#10;yP8AP5fy6peXKqhqan1697Ss9eZ5gHf+1awJsNRuCQPp/X2hnjUydooB/P8AwjP+DqMt8vCS2fkP&#10;9X8uvex26tx0U9bDMY9RGkiwFg54A9XJ+vt20i1SYyR/s/4P8NOPUczuZHPHGP8AV5dYpm0xsf8A&#10;D/H/AIj3YJsvHpSQRKyASyKNRJLEcekf7AexF4WiPUvE0/LP7c9aXOBnoHd3VbylwGPiivYfQE25&#10;+vs2XX2GLmOZ0NgVP5+v1P8AsP8AefYc3G5XMZPd9op/l+zOPL1PR1ZwjSMZP+D/AGeiGd57tSjp&#10;ainimVXZHUfpB54UC/1I/AFxYfj2ZjF0oSMAC1gBYA/69iB7DF25FVX8OfTgMj8/9VeHQliXSoH2&#10;dVab0zbTVzFnLeaTgmzepnt5I3P+JNgD9eePbs6EDgfT/eeObeyFmLEs3E/y/wBX+bPGphFhaen+&#10;r/VjPSVoqgN6WJtayrcngNxq1fS1/wDY829wg2lueOLHn6MDbkfX6e2Qa9w9f+L/ANj/AAdL0pSo&#10;8ulgYVmg4s/IZSvJZCgf0nhQdX0H9B+PbhGweO34sfoARwOTf+vt0UI6v0iaqF6as1G49agNIzqw&#10;1PqSLxm3oIAvf/X9prKw+ktY2IIv/rfS/tJcrVK+hH+bpRD8Q+0dDv15kwZ4oQy6tSuVuQw1DW4T&#10;V6SOQOeP8AR7D+pLwyf0BBIvf6fQksPaBn0As3+fo4ThXo2GKijr6cBfU4IVrFBc28gXQ3P0vY/T&#10;3MpKhXZQCOCAbc/jkfT/AGPthJ2H9oOPCgp/lPVmDUqRSuemvOYhoo5X0kftMw1kixBJBBHHAsA3&#10;/Ee1fj3D2Uj6gfUXPp+th7MNTBKgnHljFfOtPyp51/PpDMNFJAaHh5Yz/mqP8/Ret3UxpWeVWt6m&#10;/QSASzAxljf/AGFjxY8j6e8GSpdRY2v/AEtwfrYG39faZmNa8R0z4rilcjhT/iunfZuc0RpC7aCA&#10;Q4YeixF2BJP05UgfTk/094MXB4pABqPqJ9Q/xvwPam1DFvE8iP8AV/l/1caSyazrOPLqXvzIrV0D&#10;htCMqKLRsQdJXQRqAI5+hP1/r7XyQXp/p+Lcj/iPZlQaeklR0TqozPjz2ktxrWThl1K17sA9yb2H&#10;9BwL/wCuEu8oP2pm5sQ59IsARwOf6+y68FAa8aH/AFf4f29G+3SeXz/w9WBdBZMytRR3S8bwavIx&#10;ZmR21fpFx9CLH/b/AJ9lqyVS1PUEXNr/AJf6888/8V/4r7JpRVtJHl/nx9nQrgWozwHl1ZVg6JKq&#10;kDFRe1iFTgG3HHH9Px/h/h7UOFzhOgNJp4BGo/ULxbi35v8A8b9tnRQgH9nSpoVIxj/V8+krubaq&#10;uHZIVcXbUALWLC97sD+LH/bXI9izg8tchS3N7Dm5Nhe35t/sfrf21pXWGBwCDXj+3zp/PpDNEV7f&#10;L/L5/l+X7eixb62kDBMfCCjI1102CBiULAWAP0PAHFufx7E3H1plC2b6i9/yONXAB9mDAxOH40/1&#10;H/V+zolu4AhNcj/V/P8A1enRON27cjplmR4xcEBVNyGBfxgsxBtb6/QHj2oRUaY+TYgBjz9OP6/4&#10;+1wBK6kNQfy6Kmt5B8OegPlwivWEsi8yNELqWBGoE+nn9PHB4t+faeyOUCXLOB9QBflTe1zf6D2k&#10;u3VV8IfETk+XCtPt4H/VTpRFAF+3zP8Am6GrY+xXmKOsHoCh9Wk+tHHqVDH+prk8AfW5/HtC1+fG&#10;ogP/AFIIPPH5F/zzx7YjiByf9X29GcNrXuP+r7fT8ujMbf68Cxh/CATpDBlBHKmysqfQG3P+P9T7&#10;ix5xJAUdragLM3A/rchvofZWYmVir0x+fSgQev8An6U8+xpIWWenjuFF2jALP/qbBoxZlv8A73zb&#10;3wnyDyIVU3NrgByCB9Dz+L8fj/H6e6vGjZHnXyr9n7M8T1sxKcjz+Va9SaDAQ088ckihRcKxMS+t&#10;idXKjg/n8j+nJ9gXvmneoWUSAOCpFjxoNvTZv+Ke6iJnBQD/AAf5v2/5z0DuZdiW7hdlWtf9XzGe&#10;jcdbVEVKIHhJjA5uL2kU8tdfqL8nnn6eyJdi4mSJ5mCkFCx1c3Ab6/T6f4D/AJH7Ylj1etR+XDge&#10;P+XrGHmrZDBMx0mlf9R/1fy6N3iakTwRsCCGUfQ8Xt+L/X2W7JymOWRSCCt7i3IKnkWP5/w59sYa&#10;tcEfz/PH5dRlPAQaNg/4fOn+r/inf2m559X5H5PAAAP1JA/33+HurAqpb06L2RgCT5f6v9VaY697&#10;ZqmYFWsSfqfpzx9LEfT/AF/aB2DNUf6vn/q9Omuve0zP6vzf6/Uci31H/IvejkcOnslQQKfZ5de9&#10;sssFyxHH1tYH9V+Pre/H49t1NACMft/1fLq4kIwOve+MXocAA8NcfUEC3+x/PPugIrQY6oSD/q49&#10;e9qzFyabAkCxte9rf4W/3v2oAGaHP+qlf8PSGZe40x/g/n172sqeYkAhuLXuSeCLccX/ANj7M0BR&#10;sk+Vaef+D+fSSRB9p+Xn1724CUgg8HTf+nF/6j/Y+1ingw6Trnr3vGZzY2J5HBB5II4AA5v7qzrl&#10;a+XHyz/l+X+xVWqKvnQH1697aqouwbkXJNriwFjccH2mkH6dOIx/q/n0rixStTw697Z6fEyVkyqi&#10;sQWK3IseGtxp/wBcfX2wsbCSpAIB4f6qV/Lo4UmncOH+r5fn172YjYOyCxieSC/6Vtb6ljYgDj6f&#10;jn8+zK3gCyLQ0GWNf2ita48q/ZWg6GXLlkbm6jUVya+vn6+n+anUapqEgjZmNrC/1t/j9fZ3dq4W&#10;PE4+M6dEjIqC9xdQBfTf8f8AG/z7O4ISsJfhqrQZr+dPMDyFR+VR1l9yXtgtbMEDiP8AD9n+boFt&#10;xZVshW+GMl4oiWOkqwDfi4/1ub+xFxiKsZkdr8XC3twD+P6/7f2n0hvt9f8AN6dSbGtFA6Q2Wd2k&#10;WKNCv4ZvryVtyfqP9t7x1LRTuSzsASdKgkEXNgo+tufr/sfd6UIRRkDPz/PA8vy8+lqoqig/b1no&#10;0lp4lsimwuzFV5KjlmAte44/2309s1QpW5Qm17lr/Tj0/Sxt/wARb6e/Phif9X+r/Lw6uFzXp+pn&#10;LBQ4F+LAA8gHm34v/T/ifaNyUk4ZQvIbWRwbkgX5tfm3PvyrUEmuMY+f+f8Ab1bI6WNCkOm5sCoQ&#10;G/0H4sL24/HvnhVqDOosSbg3a/ov9QDz+fp/t/biEUD8D8vT+X28f5dNsTxHGn+r/Z6w5hoBA9yN&#10;NiLC3rtyP6fi4PsxW1EYBWa62AJvb63N7gcH+vty3V9KhfM/Z5D54z0T3HD/AFeg6KX2XLGVkQev&#10;UrgAAkEBRYAnkfW3HHsbqCoSONFuAQAPUSeV+v8Ah/rf8a9mNGHnkflX/V9vRPOpJ1JxFeiNbmxc&#10;tZPM6oWR3bhAOI5PUhv9SPrf88/4+4eazKpC6hjexH19V/8AXPtt5AuDxH+r/V/m69BbgUZhw9P9&#10;WennYGwnashmeIFBILC37en0myqoN7ng88D/AGB9l43PlDNIyhuC19VwfqObW/4n2gmaiZ8/8H/F&#10;9HEKae7qwTYW31oqeMlNJWP9OllAI4H1/wAPwD/T2yYWE1FRHYcFhp4PIvqvb+v049onoV9QfT59&#10;Ka46V+4ZxR0kxLWKoSx1WsQNNiT9AOTf2b/rvFtojIQHhQSbfQ/0/wCKe0rHuUfnT7Pz/wBXn0TX&#10;sulSfP8AzdVL/KzesFDS1pknKEJIVC6luyXYa/xYXA1fT6k8ezJ0tEEp1BUelAP63sPoPa63/sy9&#10;fiOBn1oPTz4/kcdAe6nBkLE0/wBX+T/Vx619OwewZKvd7IlRIRJVSSXDBLestchRyBwvJFv9v7T2&#10;RiDM1hYW4+gt/gfp/T8+zaFGjXS3r/L/AFf6q9UjloRQ46HjrzOnwUeqYzO/jWUMHYFyty8atexO&#10;osSPwf6j2j6yAFT/ALG/0vf+oJ9vElcAcT0YxylTppgn59G42nmX1x6nIvoCkFgoUrZwyoef0/Ww&#10;4/rf2ichT31cfS4I+n55Bt/sfemAIqOl6uCKjgejS7QzGnxXkBLWIJbyFvT+2QLgcjT9P9f/AAKD&#10;ydJqLH/D9J+ht+f95/3v22CDhgMdLYJqYPDyPRl9r5nxiPnhzcyhrFSxuL2Nh/hz+QP6+0HXUtr8&#10;G/JF/qPxb6f7b3bSpcA8AP5/ZXperAih49DzhcqzKouoJCglfoygA31fUc/X/jftD5CkYFjY6SpD&#10;WP8AUfgk8/09uaEYaGAoK/6qjh/l6eBrhuhYxORVlX1+oMCtxz6T/aAHH9f969h1msfqV/8AC973&#10;+luR/rD8e08sSKmpMAfn1dD6cOhYwGT5QH+0APSALG/6v9j+f8LewI3Vi2ZJNK8gMOB/qh+Qfp/x&#10;r2glQkVHlxz/AKuFerU7vl0LuLqldVueDa39bf7D2UHsXCMVmXSebkk2B+tj+P8AYcW9oJAQdR8+&#10;A/LpHcpUV/l0qFOoA/19199l7YljkmkWNiCzEGx4N+ODwOPZbOq66fKv5dALebIOCQOH+r+XXfsr&#10;2UxpjZxaw9X4+hHBH/E8fj2XSJTJx/q/1f4Oo8urYqTXj/qPXvaQkVo30nj6fS9rXvwfrb2lYFTS&#10;vRS1VPXveaM8H6/7z/T6f4+9+VD1fr3uYnIA/FgRzx/vPuwPl1YenXveZR9DyOfx/r/77/fX9uiN&#10;ic46uFPXvecG35/Nz/r/ANfapFpgZ6fQgceve8yvzwRb8/6349vKjMcjHz6c1jr3vJqtz9B/Q/X2&#10;q+f/ABXV69e94i4/r/vH+H+HtE5JY0416aZvNT173gdh/tgf9t/X3QMQSfXposeve4rkH6f0P4+p&#10;/r7p02eHXvcNx/S4vyf+K2+ntpowwxjpnr3sZfjjWLje/Ola9iFWj7Z65qWcW4WLeVExP+2ufa3b&#10;f0b2JxQlXBB8sHif59MXkfi2NxGM6opB+ZUjptzNIK/D5WhIuK3G11IR/UVNK8JH/J3vYO/mERrF&#10;8jtzIpKtNg6GRTcglXWZGAH44Av/AF9yrzXQ7qz/AMSqfLzGf5n9vWLfLNTsdsx81/L8uiUfy1Kp&#10;qr4R9As/64tnimYXvY09dNGQSLf0/p7JZHEwp76SAI6VtXJvpHP0/wBf6ew0AB0feXR6ffPHOut1&#10;umk+dmFibI5sePr9Lfn3YU8uvDj173NigMf3PkcMPKroG4a0kfpYEf8AGv8AefftJoT1osBUDJx/&#10;P59e9uNEyS0bchL0zmyg3OiUa3V1/Nwf8Pd1Tjn/AFf6h/PptmKsaev+b18vl1728JRujssrBgJI&#10;xH6hcq1L5NVz9bA3v/xX3ZYwOOf9X8utampSvXvako0ljSkQsjF6YMW0iy+GcqCSPrw1v9h7uVqu&#10;k9bAwK9e9uJDPqMlOGWGrdbi+pm+sf8Arci5J+vvWgAgnNK/z63Qk1by66v/ALyLj3Mjj11Fnk/b&#10;cUqhxZTE3jVWLR/1UjTf/b+7nHD5ft68xIFQP+L68eAbf4n2p4qKJ4ERJOJRPcyH0s1PWLGvj1f1&#10;1atJ/A4+nO6kD16rqZPmB+Zz6/4Oo5chiT/h9PxdL8+301tPI4ihTRGsEsZkF7maSNH1pfkDSPr+&#10;Df8Aw93QlpNJ9D/xXTb6gaHPWHxsAWJudQIHH0B+ht9fr7e7SCBmVRKrSW+oYB3h0qwYf4/Tj6fX&#10;2sUsVqwp0359YLrqAJKkL/rXAb3IECxusiDSz0sMjEaSpkjk0h2Q8XsLcf8AFPbUisDqHD5dOK9B&#10;Qnz64BtQKn8Oy83+hW/B9q7G0aMarXpcp5XjNiul2s2n/WNuD9Ofp7rmv+Drbs1R00Vc7KIbcBjG&#10;r3sbryL/ANeL349rGnKhoFMZUGORNYBBIEytHwP9STb26DWnTRJOCek5OptOyurHyRuYyQVB8RR7&#10;k/6oD8+xFwdOuoFhwpEgfVZgGl1Bv9hf2tSNeBND5+fSSWUL0Gm4qqTxlUKnUjQlSoKsVh0lD9L3&#10;sPYgU6xwywkgKpU3J/S5D6wwB+pPA/r/ALD3ZodJ0t60rSn7fn8uHTYOtaA0qePD/Bn/AFevQTVs&#10;tRUQVQHrkVhaMWJjBj8ZS4I4Fifr7fokD3ZR6Uk1k6bhkD30D/XX6jn2mvbZJLZ4cFWUj/egQR5e&#10;v2fPpVBcNCwcHhkfIjz+X8ukbNOYZEDsRNIqoP3CpVwnEzH/AAbTY2H0496efzD2E/W3ya7d2uYP&#10;tqeHeORyWPTTpX+HZiT+J0LrYC6mOVbe8ZbdXiQQP8UZKGo80Yof8GOp23Aq831Mfwzoko+YkUNj&#10;8yR1YpgsnHmsLiMxFYJlMbQ5BVBvo+7plnKf66lrH/Ee9zz4X08KfFX47yeB6eOn6V65jjhlkMj3&#10;h2lTKX1j6hj6lH4BA/HvJHkYFOX7fSa9n51LuafzP8hxqBAXPsz/ANYboVNWMY+wCKNQP95HH+fD&#10;rWG+emQrZPkj2XgYKiKrkqt2u9RPBDHHDBTTUtMFhkRifVBGiRSOOWdWbgH2YpoGaQS21OxYuQPo&#10;QTYf70fYzIUqaCmKj+X7Txz0BJJtKmIVHD8x0BFNlUgozRM6Q0tOYUpUayF1KrqkjK8qWOoAf7Gw&#10;Hvo0wCv6CDwzWAOq7WuPdoQEehNcceA4ivEjz9a+tPRgOdQoesz52WaSmHnTSGkgiDzFTC0cDuI5&#10;W+trf0/x/wBhlak9Kgjg8gX5tqtq/wBb2o8dKZB68Jx02U+fPkmZGvLCXikkUMEEjQg/b2sLMB+e&#10;P9uT7wCmIcpZbXN7/X6E2H+Fufe0kRzpT/V8unPFBFR07Pm4jSxVbPIz6IypW5HJUKSG51XuCPoB&#10;/sD7xtGFBSwWzmw/5AJ5PtygIxw6uGrnj1OhrJJ3SqMhnLwBS5Nv0TBbqp+jW4JH1+tr398VUIoA&#10;5JP6h+T+QB9fde5SNNainn/Py/ZXpmQNI3pT/B6/b+deprVH3Es0siqI1iI8TWLLc+kGTn68m/HH&#10;uM0HGn6X1H6fUk2/2PtWIadr48/9X8uvRqTlsfZ0/LnFWQSoRJpEaqC/Cxquq1tXpP1vY/4fX3HE&#10;aqbcFhwQQb6CdKkWv7rpVXCA5/1fs+X5/m8YW01Umn2+f+H/AA0/wuz5GSpUtIhSFtOhoiAplC+e&#10;WN9dha9gf944HGZYrMSW+gPBUD6cj37SFNGPy/Pjn8ukzllWhHr/AJP9j8+osuRWSNVih5lZCrCb&#10;0jWfEyi/0uw/HA5/Pvimi1/oQSRwb/1N7f763vSAE6V4mn8+vMHGB5j8v9X+XrPVmpLqLKylSjXd&#10;QitbSoUsSfpwTfk24+vuSsNywFlBAax4PN/Tc8fT26F0CtKV4Y+0cf8AV61x1rUw7qVp5jORiteP&#10;r6eR4DpO1OUIERkZ5THLJEzqS62RV1PJEpuTcfT/AAtbnnEyAKdAuwAtf/g1z7bUqzEHFOnUjZiD&#10;JgHqdHXnyATMqRl3UvcFLiHQFL/Um9iTc2/xP0weIm7c3Zrm4B/J/p/vXtszMBVc/l/s9LKqMHgP&#10;9Xn04nIRLojLR+OCPREocqNQRWUKkn1P41Hk+8ujQxAQX4IYi1yf6D/W/PvQlcPU8PT9vVa6s16b&#10;BVfdwRzPVOQS8ckSvfxpELAM5+vrBuCbCx94GgBbUPTdgOD9CBcm3toPJShzXyPCh8vy/wBXn1cP&#10;ihz09w5UxxLCxWUiEuW0j1BmARQ4PJJPB/p/vPAx+ktqIH0Ym9+DwAf+J96VjUsaLWowBSlfs/P/&#10;AC9b1ZpTqSlYRPHCI45XsjwxxlWVNcdnlZSQRfkW/HIPF/fBUCvpKX+hJt+ogk2Nvfi7Fq8DSmOr&#10;k1WvUqaoeWnE0c5j/UFQsf2UdUjYxgi9uLEj+lh75hQALC5bi1rmwNwL/wBfdRx1cSTXrX8qdRJa&#10;iVmfySGKKDU4bVoS7KUkkCjgqRwL/S3vHUReMatP1cDTY/63+3B9+PYMf7HW0bUaV8upmGrzWStA&#10;s19FM7B9SWNyG4I4Kuot9Rx9P6++YiLRj63IueLG4X3dZHCafl+zqrEVp1HkrkgrHcNHoRyo0yXR&#10;VaU824NzwRf/AFx9fcSGKxdHXmwswB5APA9+WjvVcH08v+L/ACz1WZKjVH+zHSmrsmdFLNBKjorP&#10;qRmGpZXSzcG1/oSOR/r+8VRHaTUpIbUAD/hb8n+vt4x0YkUP+r06rEGCkEA/bn/V/wAV1LxlestJ&#10;HDJ64zEzOn0UsWsukEi6XI/wsR75yR60JYXHDlVN/V/QH/Hj254Y0kHpxEVBp8/IkD/UadRKavMN&#10;XGIXdZPVTh5CVDQm15GAN7Ag/QHi3+t7hCIvEzAOCum4/wADcgnjnjg+0pRWSor6f6v9X2dekARg&#10;Dmv+rH+rz6VRySQV0UTtTGJ/IySgkAvHpUoCGFjquygG3PJI9tkkDeaMhS1hbUb3W55PP9f6+9LL&#10;KrcT+3h6eVKD0AFeBPVlftPS2pcjSvj6rVKkWpwxTgiYRpchtP5Fgf8AW+nPJzNARGALkpdrEWF/&#10;oQL8fX/D8+1TFHBkLFdPmM0IxXHD0+L+YHWtYJz000+SBqmLqgSo0xfrUsyklkaQDm9je4+tr2/H&#10;vD9st+VUKVJUFQNP5I/P+x93jmjKip44HnX5/n9nV9eME+n+z1MbKTBW0SO0iyhZdErNqUnQp/BF&#10;tIsfoSSPz7b3oj5xpAHqDaf7JBJJIv8A71f26yUNf9np0SDT0o4M8hx7a2LftvH5LEOrKFVUYD/X&#10;+tv8b8e8dVRqQCo5spHF72/s2/qPrx78yDy6sjngepWJzcqkpK5EeqVWLOV0E/SUN+VJFub8cH68&#10;SHicqoIV1MaIqi3DAcGxsPryfdiOqgivTXDWQiWR0aSGVaqaeSY6zqjchihkNzYD0qP8f6e2+npX&#10;8rhhdFJ02NlJIsBqP+88e2QKNQnPV2ftFDn/AFf6v8/SnyWWpzSQvEWWaVFEhKHyoqHUWKDn8nTY&#10;25/Nre+eQgY6AoNyyLpUDhrjj8/X/e/d5BQA9ejYCvWDbNfDeoMpXSI5ptcrONcRDeoXIHF/qObC&#10;/wCPcqKE+IGQEOyq1itgODdbfm/uyLqFPXptjXA4f6v9X+DpnrMgv3rrTsrQRSvHrSQOzm6lZdX4&#10;sLnn/Yfg++MNLHP5fSykHUpAA+vB/wCK+9KBWpx/q+VR/k6szladZq/L1WPFLeaORXQRTAuWvYko&#10;xW9/xYX+h5PuPNROzgvbSobgDgFVsL24N/zz7ZlIUBiK1NMf6vL9vWw6n59OuPzkaQSRUzFJpFjJ&#10;kLaWeOR9RCluQf8AUkD6ccD32YP242QLdVunOptJ+hAH0I+h/wBj73oBOpeI/wAnn/m+XVCqmTXw&#10;P8q/P1/b6U66TKN56iCqdjFNLabgxKsq/qj8h5Iblhbg8X/r75QRySAKQDxquWbki9zb/e7f63u2&#10;ksKfL/LX+R69IiUxx+z/AIrA8hw9a9Ya6tp6R2kUuFLhQiootqUC3k/x+tyPpzx76qINIBVASBfX&#10;Yfi1wT9P9e3196MVM/6sf5eqxRhScnPkOH2+v8+ueOy5lkKSStoDWWIltR1hlHpTkgX4JAtYe+oo&#10;RO2kiwU3H4JuvNiObH3tEIwCf9X+r9nXmiCrQE8KZz51/PgB9gz1krMrLRIJ1KOZOGADkJZrDWP9&#10;UAfr9Dzf35llDuim4HAsTxxay/4e9aCO1eGP5dXVIwAT/gHEedfXrgtRSPFDPMrLK5YyEg3YMwca&#10;gL2IN7gcH8j8+/PA+mNgD6OVZSdQBPIuf9597MfEjgaVHl/xfz69pQlq8G4igp9uBWv59dU+Th8k&#10;0JZCz6lZZPoXCXSw+n/Bbfk8fUe5KwMYipYlmFrEek2a3+9f1/2HHuygafmcf7A4f6h1oaA1QP8A&#10;V/q9PPpqlyKLWeRYlSOFw4cczJeO4ZhyT6ibED6/W595BSiS8h4VQllB4LabE/7Ee7lABqJx+X+r&#10;8+va6Y6gnLvTlKRQWllaYtK6MSsXkLoP9ZWPI+vP0/HvKkSr5GIP0UC4sAb3J/5H7o8ipwyTwABN&#10;f2V+WeGeqljgDqPNVSTGniUolmfyMWBLLoKhRqP0INxb6c+8mlGj0qNLE/0PL/Rjb/eT7o82n4QA&#10;RXBah86cAcn+VR1WpBqeoyGoWq80jmWAIAXsLeLllXUeQL+kGx/1vz7z+FIwRc8DUt+WAXk2Nvry&#10;faXxpRXTinp5cOH7P5n16rV28uHHqH989W8TNGCZH8MpBAieSQlVV0U2IICm9/8AiT7jx00cjGVW&#10;Z9B1EX+qMtrj+p+nu8EvcEoAF48T9tcinn60/wAFtZHYcV6c63I1FLGtLKkcYqlaKJgtiJo5AQp1&#10;caRz/re8dRGscupQSX/UP9Y3IUH/AHq/tbQE4z1ZTUdd4yrlqaMxyMIxCCI3uxN3BVWka1/wPVb/&#10;AHgG2SnphfUUCoX+o59K/UD3R2ESaiOPD5n/ACfacdaZ6Clc9YsllHs0cc3llSHgM1iJJP0M4vyR&#10;bj0/T+lvfYiBMpFltNwSP7OiwuG45/3r2leZx2iuqo4EEZPkVNeHlWvlnrRbgD6f5fl12agqKJHX&#10;yiWhuwF0fypJeQXFjcH6H6BuPp77WmCssn+pdSWN7Fywb/Ye07yOz+IO37PM0pn1+QPkSDUdVMhI&#10;oeub5NZIJqM+szU8qpCDaRIFRkFvqG/P+w4+nvO0ayKtipsxKn6mw5/H4+nutdTanz+fzqf9Xz6q&#10;Goc9N6VclHNIWWSMvTxpKpssYaQaFJZiDf624JuD+OfeRY7IBxcuVY+r8AD6fXj3rTih8j9h/wBX&#10;y60xz1Hlqy9TJISwQUqSxoDFpsXMnpYXUl/xf6X+pPvCaRxMpjYEalupt9Txq1f1H9Pe1VkbtPmD&#10;6f4M+fr5n5U34qhe706mpnKebHOKqA6xDMgdAxYRo2oJ4vwD9QwNuL3HPvNIrBD/AFHpsPqObAH3&#10;sAg1BB/Kv2/6qdaWmqnUGlngeqA0vpkb7jXKQFYmPXdRfTwRxx9eOOffQp9MaNpYlgx9R+mk2Ab6&#10;/wBT78FPxDz/ANX5dWDgnByKU+dfnjrt8urVVTE8saRRPEjaF1BhICxljvYG2lS3P1P095ESS6mN&#10;QxDkNYE2RVu1/wDjXvYVlo1aZ/1f6vL+fVhFqHcaV6hVldRkTR1MrRRyUytGWdVD1EkwWP6Ej8jS&#10;G4+lz7zIpc3Iuqi5At/S6qL/AJ9uUH4jQen/ABfXmioCAfs+Wemqonjpk0xuBPLJoSRtQJGrxSyn&#10;QSdPJ4P15tz768Kfr+hZTwPTcK2oH+gP+v8A4+7BFbTT7aev/F4/wjqxUAaVwB/h/wBX+Trs5WoR&#10;nhuZFikAEj/ueN5IhE6AsCzKDqNhyLj6fQ9JEeSoYegrx/T68j+o917Y6lv9n9nHqwABqfUev+fP&#10;XKpyIZUjlKMWqUc8gIGP7ZVHH1Vhzzex/HviInfTqcKGupYCw1W4ZgP6e2XlPBf8Az/q+z7enKhf&#10;L5/6vt6zPWQU/lMMLSPE0TokjeRxCLl4oS/0ViCL/nkAi49yBHaONdTamQADix0sbn/Y/j20dRAB&#10;Neq1OqtOmpqzVVVcghjEcU7s5AIkVZ4BpBPP6SbEHn/Ye8kMekHWWGoEXJ9PJsAeP9tb35dQFK+v&#10;WmNT2ivyHHqLkqlZXBp44iInjbSoUSG0YYugJ/PBOr88/S/vOic6mv6RIdQFrACyi/0vz7sBXqpz&#10;hc1p/s449NFXVLpaGEIplajBiMhYM7SeRyAouBZbNf8A3q/uVpBKc3AjAAAIJAB1An8e3lAqK8P8&#10;+OtoM8PPJORn09ft+fSekndEqbgpK1VI7sZEbxuzKySKlrHmw4sfxax99xRDW7LzdGABueRawAPH&#10;5/2/u2pUNRxPl/n/AC/P5dPM1AB54/1Y/wBVOotfXSNSUkEw0aKyFpZFshIcMHkL8Ecq305tcAE3&#10;HvnPS60a1xb+gt/gfz7akkPDz/L+WOHDjXqiTUNOomGz8dPVwqzROGUkEtqJYsWVWIHLE2Av/W4t&#10;a/uRHTIqK1gSyrc3vyBwGt/re6VJU/0v9Q/Z+z5dNtKxJHTNW5+rlq5YQZEhgmqGjAVVHjL/ALks&#10;WsXvZjex/wBhz74GnXUSqj6Eniw+tz/re6iuRxx1vxDTJ6mpnJGghE07gGVFU3LMFdWSPULHV9OQ&#10;efr/AIe5Xi0qGH9QQp5IJJv7sRXuP+r/AFcPTprXU0PSb/inmdqaQkXSZHmjDJGUUAqbi5Y/n8G3&#10;vIdLBebXUfgagbWNz+R/vXvRK1Cnz60Kg16hx+eGWZlTyiGWRfUzGJkM+pQij6G4JP8AX6++hFfX&#10;pIAC3JJP6QbWJ/PvzUQlW/4vFf8AUeHW6nUAck8AM+XXbZGwppZgXPmaOOIAR6ZpAbOFv6f6C/8A&#10;sL+87Rr4+PweWI5uOCLC/wBOD7TySFsRjHlxz+ynWkDs9AK/6qj5Z6bIa2SOt/fkX1qR4VIdRrYO&#10;sl2te7AqxAPNv9jlAQsodrgqCSv4JHKtb/eD71pZQeDMfXNPSlfSmfWvTwjdFKooLE+fp65+ePL9&#10;g6Z5amcxzSwRywRU8rokTLo8xWQlXjccgMOSCLA/kcXxP6tS83Uem5/5BJ/x9uqpVq4BIAxSn7KU&#10;4H8sDyypjjaMZAFfT/Vj9tPl1njmWNIJyZHiklbzFl0sHb9xI/pdLsuk/QE/X6++2gEf7mrV9Prc&#10;c/1AH+w960gcOH+rh8unA+rtp1Fhzb5D/JGhEL3ku0f7i6QLKsjSEcgA/Q/05HuUzWFlAAbn8cMO&#10;bA/4j3Ze0hvT8v8AV69MNHrBDH/V/wAX9nl5ivSfp1YyM87tK0LhSNcmmaAsUEpjbnUrgKefyP8A&#10;H2jc3HFJX0sE6a4axxDItrgioUxOOf6k/wC39rADqVSBn19KkZ44H+Dy6TUkW3ZkwVH/AB3P+r5d&#10;Gy6pramn2bmspi6poa7A001fRyaysgkxhSvpnYD8qiWt/Q8+9Pz50bKl2f8AILeULQtGlZkKqoj9&#10;OlidfBFhbkAX94/c62b228OafHn/AFA8OP8ALyz1L+w3H1Finqpp8qHI/wAJ9P8AD1s07Qy8O4Nq&#10;bbzdPIksOWweLr0kQ6kYVNEkpKt+Rcn2TNjY/wBfx/xv2EBw6EgrTpR++jYn+nH5/Fve+tjr3vp2&#10;HJ54B/1veutcOve8Z/1RJ/Fhf6kj8W96pQnNetde943YhrX5YWuP8AeeT73ih8j16uD/AC/1ef8A&#10;qpTr3vshwFAIItZrk82W39PfuIA691730LLosP1BVFj9LAk3HvXXuve+ipJfj06HHH9D/Q/T8e/d&#10;e69784FwefSgJ/Go30k/6/vdamrZ63wIPXvfEaj6bj+yefz6bEf7yCPeutde98gx1qDxdSn0P6hc&#10;fQj/AB9+pXrRFT173e5U5yfcP+y7Zl3qKjF7m6FxpmnViYZs3Bh6aOemkJPB/YLMW+hjU+wl94sG&#10;55C227OSggz8wzIfzoKEcTwHWSH3LZGtPcjc7P8ADLHPUf8AOKRajhTjTGD0mttxNTnP0zhVaPce&#10;TmAFr+PIFMnGSR9b+Yn/AHj2BXY2JMeUqqQU4jRissVTCPQ4c6m/V9CGI494gbdceJEspNSCQfyJ&#10;4/l10s3GHxVp/P8AwdKX2VndGMAeSXUW0go/kurRMCV4v/Wx+hP+w9jXb59aivD/AFft/wBXHqN9&#10;1tTU+nXvYaVVGJtaa+HLXbgggC6Obfn/AIn2IbeYLRhxHD/L/q/PoFXUAI/1cP8AVT/D172Cu6Me&#10;9LVCY3YMxRzYcWuAxt/rWPsWWFwCag+Vf8/+r0/nir7qbEdv3n95IOy4GfLvWgP7RQ/aD+fvaZVr&#10;3H5H0/x/Ps9qGUOPPqJWH4h58eve/PzYf0+n+P0HuvTfXvfSHm39f8Bfj+nv3Xuve8l/9fjgf7H3&#10;vq3lTr3vG/A+l9X+uCCOLn3vr3oOve8f9ASL/wCF/fqcSOHWuNWUY/L/AFfz6976WwuLWN72/qP6&#10;k/7D341OevEk+fXveYG4/wBZr2/3pb/7x7r5Z60OFD173xY+q9v9hc8W/H9Pe/LredPz697x8/k/&#10;7zz/ALf3uo4jq1QMj/B17376WH4/qfrf68e/HOfPqp7snj173mRjwOfflpqGcnrRpTHHr3uTE3qt&#10;/QixHJ/qDb2YQ1Ug+tek8oo1fXr3twjuNF+DcXF/9hY/19iG1JEn7em+D9e9ux5Uc/2SP9t9fZiQ&#10;GUjp0eXXvbdIvLW/wFlvb6/76/srmoufs/w9LITTj69e9wZ1/bb/AGJP+9Hg/wCv7QXJ7go4/Z9l&#10;BWnr+yv5dL3OAF4/8V/lz172mpB6mA/BuD+f6+286at+z/V69NshEeqQmv7QK/s4/wDFde9p7JWs&#10;R/vH+H5/p7dhBJr8v59ISGIx/qPXvadIsf8AffT/AA9uk5p0ik+I0697zxXuP9cc/wDEe9db697V&#10;mJazLb8H6/XkcH2/BQtT/Vw60KFiOH+rH+ryHXvYhwMSiE2H+F7fUi3+929mikLGAfQdUYjR172w&#10;ZcXD/i9xc2/1rjnn/Ye6utYjQ1xX+f8Aq/M06rTsxnr3tID9dvoOG/5J559ljef7OmhTR8+ve1pt&#10;yT9+I3tdgf8AAj6/X2rtTkU+X+brR4Y+zr3sYkuFvze5P+vzcG/s91CmoA/Yfy/1Cn8+i+Y1IHXv&#10;eQ/6/t49Jz173x966r17373rr3XvfV/6c8X/AMP8Offuvde99G1x/W/Fz/X3VmoQPXr3Xvf/1dIA&#10;E245P+3P4tx7DWK9DAY4db/HtuqR9f8Akf8AiR7uOqtw697Z3tf/AB/2PtzqnXveP37r3XvcmL6i&#10;/P1/x/21/ejw691725RcqPx/xse00mWHSuLKDr3vL+b8/S9+fbZ+XTvHr3vh711Xr3v3v3Xuve+Q&#10;/wB9b3sdWHXvfTf7Dn6/74+/HrTZp173je9v9j/xHvaAkiv7eqEAih697jPyTwQB9COLW+vHtUAe&#10;A/l/qGP9Xy6THtBp9nrx/wBX5de9wJnaxtzwSeOQTwOB/vA9q0hC4Jx/m49X8FQMngaD50+Ly/n1&#10;73EVyP8AYi/4tcf1Ht0LQ1HSc4weve3CncXAJ+vA+hJsPr7eVc6v8/8Ah6151697fIDyLfX+g+v0&#10;vf2rgwOkkhNCD6/5eve3+k+p/wBYXF72J+vsyjYlQPT/AFf4Ok7GoA697cBwSP8Aex/Xg+3jStD0&#10;lkrrp173IAuBz9Lc8c/1J920MxDg5/zdVJ7vX/V/Lr3vsEi5/pfng/UcAD8e22B8uH+r+fWiCDU+&#10;fXvfeojkf7H6WAP1F/x+fdevde99kW+hN+Bcg/8AJ1v6fi/v3Xuve+Q/pb6fUfQgfX8e/ZpTrdTS&#10;nXvfTfQ2sSP68/i1j78D14MRw697wN9D/vPvY49eBFanPXveH/evz/gP6+7daBGofb173Gl+o+th&#10;zxf/AFh7uOGP8HS+Ph1732jAEc/m4/p/sT7srUNTU9GVse4k+nXvbrE4AWx+v5PFvzf29E+pqken&#10;Qls5AxoRw697UFHOIyrE/Tg3twAbg2HHP++49qldGkOnIJ/1D/VTz6FFlKo/bX/Y/wAwx59e9rmj&#10;yywxgBrE3Bva39Bfn2vtI3d6nh58eHy45/LPHoQR3KmlT/n/ANX5fPr3uFX14lDG9/8AXIPP1uAP&#10;9j7NTHpiDDhn1+eP9Wek9zcakweve0bVzBmIDAXB45sLfj2TXQMZ1ha1I/1U+3oPzsSx/b/s9e9t&#10;DSryLn8gG/5t9be2izE1J4dJj173zicFxzyCPqOD/Tn2oglo+Rgjj55p/I8enYnCtU8OHXvarx5D&#10;KPp6QwPCg/0tccf6319ifbiDJj1BH+r/AIro5tXWuPlT0/1fs697fo244NvofyBxyPrf/X9ydtoC&#10;wqR6ft/4roSRuoAp59e9utJPZwrHi/1/HNib2/3j2e28jE/6uHSqKYsKV+zr3tVUcgLLoNrEAWAI&#10;ItawH+vb2ewQ6wCRxH+r/V/h6WK5wSOve1zjapl0i4tbn6/Um5U8ccf6/sygtkQ1Yf6vs+Xz+VPX&#10;pwSBe6mf9Wf9VOve1JVV9oACbErcBSTf/EE/U+9XJWOLT/q/1f4B6dFO43X6RUf5P9X+r9nvbXRw&#10;yVFQo5I1KLqGtcn6k2v/ALb2H5DVqDh1G26SmSXJ4V9P8hp/qp172dXpzANBDDUzICvpbkEqbj0/&#10;U/4fU8ezfbogTrH+H50/b5/8X0FyAzE8K/Pj/s/z9Om3JTeOAqCQzD8GxH+t7PrsPEPWzwnQQl1N&#10;7HgA21Aj6f8AI/aq9nEakE0/1Y40/Pj8q9PWkBbDf6v+L6LR2Zn4sVj6li4MgRlCkgFiV/SV/N/9&#10;44/H1OdtTGR0sEKAD6KPpf8AT9Sbfm4/r7Bk0rOxc5pX5ZPD1oPs+0Y6FNohrXyA8qef+xX+XVUP&#10;ce6KjI1dW2tgVDsdLW5fgKobiwBvytyP9fkWKZLIot9BpHPPJufYcunDUWoOa4x8h/L7fLo4jWpo&#10;cdEmys5aoqZRqW7FmX9aEKmkkKeLD6Xt9bn/AF5bx3Xjm35/PH1+n59pCCM9LlGmgHTPSV5SbS50&#10;6iDpBCxEkEqG1k3X6EA/Tm39PbJVoQx/oOOP8OSePbVTSnSxMqOhbwFSJIovpqZVJup9RfgD18rY&#10;iwsT9AeQffVNUWAUkc/Qf7zxf3sGnTmg/wCr/V/g67zWG8jvNEpuhUs7WaxPoVTpub3sb/429469&#10;Q6FuLfX+o+n4HtPcEBCK5NMY9enEqufMdOWz5Xp6qNCGuGK6iul9R+gJvyf+C2HABBI9oTIUusM4&#10;HIJH0F/9j7LbjEdPU9HSdGw2nmBFLFE7EgRq51MxBa9jpKgXH0+p5/N7cpyB2gl8f11EC5AsDbkE&#10;G/4+vtBqOsMfLp12LtqPQrV9PFXUZlHoKRs4s1ta3vdWjsLggW/2N/6e19jXHoI5BAIt9LAWvb/E&#10;+zKGQvHUHIrX9nSScVBANKZ/Zn/Z6LFvejYGpQoVOkg6rAlidZUPYnhR+RbkWuPb7OnkX8C/1AF/&#10;rz+PatIUYnVkDHp5Dotr69BFja37Ka15NSjUrNJYlVuhBDfm3H15+g98aKltMPr9fpa/0/PHtSqq&#10;tBwp007D/V/q+zrjujO68fMSy8IDq1kAs4JAIbgWsLf64/xAWSxhYgv+xtb+n0HtYlTGNWOkTNqa&#10;vl0VOryBfLvMrpZuEcsVvdiWJIIF/oSSf96HsON3UYanlIAtYm3B+q6bH+v+2/HsvukIGr58fT1/&#10;ydG22uRIC1a8DT+fp0eL4+7iP31MrPJq0ohLeQKxSQOHBJBHBPOri/5FvZON4RtT1MtjwGb0i3JB&#10;vYc/19kc6aW/1f6vPodWpU1pxP8Aq/1eXVy/XlSlbjYGA5eONgxubArYn6f0t/t/aQx+a8MoW+nl&#10;SLMbnm31+n+x/wCN+0YUsSa/6vLpcilxqB8+hCyGFFRAbqGNiDdQAL8255/px/vP09i/t3O6jELi&#10;9zZgRYKbcH/W/H+9e/RpgqfPpiWEMmkjjUf5/l0Au9dqB4p20m1h6WBB1Alrr/gebj/W/p7MFt+q&#10;8ypY6ibcBubWufp9f8fa5FrACc0r/q/Z/g+XRNdx1WpHD5f6vLqv3tDEijln9IiCBnYug0l9Vl5b&#10;m9rFfqfre30K0ZW0fU/61ib2/I/P++/2HsyR4xH20UD5jH2/b/PonOMdFgRh97+4ge731XsQD9Rc&#10;nTwR/vVhxf2is5C9pCoNgGtz672vqB9lQbxnDS+fHyHD0/1fPPSm30sy6vU/7HRoOvKymVaeO8YO&#10;qNidJKKuo+gi31t+VNuL+wiyfnR20hgdRuDq5/pb26urTno1Suno3+3vspoYizRuBGpuNHo/JH+w&#10;IIH0/wAOfbE9bUBrF3J1H+lgQbfn8+ywj+MUPHhTp4aSBXj0vI8ZRMgKxxldC3JJYlSotex54HJP&#10;9f6++mylVA1wztf8gjjki4/437cUFsjy6dVC2QeHXl2/j6tCpiiT/BkNjcBirfX/AGFv9f3Cr6lM&#10;lA0brckEMSL6eLeofj8W9tvTFKV8v9Q6YmjSRCmM/wCry+zpxxVC2GqFkjeyXBVVNgwLavST9bc8&#10;f737Lf2Jttp4qiQRj9DFWUA3AGlSb8/T+vtiVCAM19R8uPqcjz4U9OB6hznXlmoMiioIr/l/1cPX&#10;oxuzsxHLFHDqIN7eo/QkXb+gtc+yPbwxT00srKjcFjYi3Ba5Fj/t+PaCdDTFQP8Aix/sf7HWNG+7&#10;S9vITTH2U/Ly/wBX29CiralB9hLVS6S1/ryOODx+QPwfaJyzHSeFfQV/yV6BkiaWI9K/4euXtkln&#10;JvySDb8/T88H20T8h6dMmgHDr3uAZL3N/wAGwA4PF7g/n6ce69UJrX59e943QG4Nm5t9L8W5sD/x&#10;PvTANx61XPXvcRowGH1A5sfpc/Xn/b8+9aVpTrVQeHXvc2kcowsLspHNzxY/j6Dnm3+w59voop/q&#10;8/8AL8vtp59UkXFRwHEf6vMf8V172qKWs0j6kg/77n/eL/74e16MHHChHzr/AMWPt4nHz6SlQ2PP&#10;r3tzWsB+p+vNjcc/ktf/AG3u2soA5PaP9Q6b8PFP9Xy6975CsUkEsP6G/Nv6XP8Arc+3RUnvz/qP&#10;+D/V6B0LmnXvfKI+c2FmuRcn6gD6Ef7H35lBFPXp5RTj59e9izsrbZrJo28ZN7Mbj8A3b/eL+zG3&#10;tIoxpI4n0rQn04+ea8PUcB0ut0q6qB5j/P8An/qr1wkcIpYm3s52y9rQ08UTGK1gCAwNuOB/xv8A&#10;w/PtbFA2ohsCtMf4fz/l5A06nz2/2bxZQzivD0r/AKvLB/I9BfuzcHiRoo35Pp4PIJ55/r+bW/Ps&#10;TJrr+0q+gengXUjTwAB/sPa56oQopj8vyr/h/LrK3aYPAiXSKYHy9MD/AFfn0gqMBrzu37jc8mzA&#10;6vrz/sf9cf63ty8gip9CBlZha99N+LN9Obey0EFqno9QhWBPUfxmapDuVZVYE+m9vylr8X/w9s0s&#10;ssb6ma4HIBN2Onk2v9OP6H3sqJBQn8ulKMHHz6fIYomTSqWY8EgekA3Av/xse8bzs6gFgtgLgXPp&#10;B/Te9vx/vufe9Ne7jx/b1cEHPGnWRIQrGw1G9wTxc2+tvr/T/fEe4EoRjwblP8R/rElv8fp78FoO&#10;4Z8+P7PL/V5dbJ9f8vThGzqv9A/0sLH+oAH+H1/1/wAe3jEpCkyseSGVjq5tfjn+p/wv7eSEtn8P&#10;7P8AP5/y+3pPI4+EdMWalmankVTb0snH5/P9RYfUHj2M+FqFhiFiq6gosCOCBcC/+FyOPayFEVlU&#10;5A4j+fGvH5U+fl0WTtU9Fm3fRS1krXDMVaQ3Kt6ldtBIUD8gA3P/ABI9qaTPeKOyG9h6ubA2vcC/&#10;54/r7UsUUFmPSTw1JqfP/VXoMqfYS1U95lI1k+MFQzLe1mut+OT+P9hb2is1uBmRlD2YixuT6SRy&#10;CB/xX2hmlLLqPwg4GKn5VpXpXDFXLcOhl2lsmGmkQmIFVsQdP6gOAwN7H/G4/wCKewvrKgzS/wBS&#10;WHBJFh/W/wCb88H2XyB5FJfga088+lDw/wBWOlyRFgSMAfzP+rz6HugpVp4QAAAo+o/tG/0I/qOL&#10;Ef8AEe1rtSkDzR/QWKm4H1/JuP8Aff7x7bBCrXiD+VOFPtP+r7GZGCx16Dff2QaCintckpJYFj9b&#10;EDkf7Dj/AIrf2dXYMKwxR/0AQXt9Ta4v/wAa9tpCJWFRk1p9lRwzgk+owM56Ce7TjwyOJ/1f5uqK&#10;vmLl5qilyKA+r95nRXKlRYg3JF+Dz/vJFvY4GULS3v6tJ1G9if6AH/jXs6sralEYURqaQQCAMajQ&#10;Z/aSB8VK9AuacK4QmoP2YHqflXh/sdUOZOF6neVxqZY5l9CqxDv5CAWV/SbD/W/23tI1coZjYck2&#10;+tr3/Psze34muAK8ONAccf8AVXpRE9fmDno4WxaQwU8Bcrp0KzJZpCnqDf1BI/sqAR9BzwPaeqIw&#10;4JBFrWP9P9f2kKsKhga+h4/z6WwkkUPEnozmAybU5jVtfpYaSDdlY3RVGkH/ABNvz/ibgpjIUgIY&#10;gcj+t/8AYEge6ioOk8OlsEjBghOOjCbP3C94g0hUN9QoFiVH7ixlrflhf/A3HHtF11JctwLWt9Cf&#10;8SD/ALz7qwoelysK8aZ/Yf8AUejM7XzwMcY1sWvqvdQLGyqVJ+tgQb/63+HtDZGiuSbLwDwBwPrb&#10;3tW8jx6XQy/hNa+vRg9u5ogAa3N2A1FrMbAaiL/4X/2/4+vtFV9EovwLG5+g/NxcX/HtwEkZ49LF&#10;OoUY56GTCZZ2VTdrjSLEkg2s1jpNrj829h9lqAMWULe97+m9wBccc+91WlGNB8+nUJGD/s9DDgso&#10;QFbX9P02Yggk2PPH+2/1vYV7hxCsrMqgEgaRpN7WJJ4+ove3st0tlX41zX/Vn8unkqy0Pl0MmAyp&#10;dVVmva9yGFuDZRY/Q29ll3ztxZY5lEVyyva62+g/So+n+x49pZEINQKAH/V/l60w1D/V5/z6FGhq&#10;RIgufwP8f9jf2SPsXacc0dQPGP7VwbgqRxc3/p/U+y+eI0OkDVmh/wBn/V9vRJfWodTTH+rh/q/b&#10;05+yIb029JSVEymMgA3NwQB6fqb/ANfZdIi5z60HrnqON2sgjEjHGn+Yf6uHXvYK5KjKki1iL25P&#10;NuRybey+VMCnQMuIaHHXvbNG5uFPAvY/1/pz7Tlz+z/VnpKp8j1725x2NrfQ83+n+J+nt9BqanTi&#10;8eve5IFv959rcAYHT2eve+ibW/Nyf8PbsRIycV/w/wCHrY9eve/K39P68/8AFParrfXvfMyAfT/e&#10;b8/1sPejjPl1up697xGT+pv9OL8j/X9sMA/6dOIoD/q8vTqpyeve47yXP+8Acfj2nKsCQQcf6v2d&#10;NMade9x2e1/yD9fV7p01U+fXveB5Ab2I/wAOR/vAF/eq9VJ697VvX2RbG742hkUYo9Bujb1cjarM&#10;rUmZgqFKsPpYrcH8e1drGTKjEcSKcP5+fWz3QuPVT/g/n173su/zDYY/9PtNWB9D5HZeJluBdjrS&#10;QhuPr9fr/j7lbmujbmJF/Eik+vDz/wBVPTrFfl1Sm1Ih4qzr9lCeiHfy2Ven+Jmy8U9v9wO4d+YF&#10;QAQqpit3VdMiqG+gAFgPx9PZIopR45RcOhp0jRBcC6mwf6/j2GujyvR8feOFo0aUqdMkuuIKDpvq&#10;iBWxP0+nPHPvRqDg+f8Aq/1fn02+oUZTQgjr3t4ijZlcSS6WVKYC41BjKh08G/09u6dVanjT+XDp&#10;ipLFv9Xy697yUCSCRozICV1gKCNBC31aR9QPr72opgdb1MxNeve1M1N5CJUmRpFCNoB5QOh45/wU&#10;j/W9u0xqH+r/AFf6vLq9PPr3tzomM/7SWJaCSItwCGExkbkfQaTa39feurDPXvbsVkhQWcqrSUgj&#10;L2YoscbBr35Jtc8/4e9+Verddfn/AGBHt+x9Ohnx0ksJvP8AZzBvqQiVIEpIP4awuD73QUBI604B&#10;XPWN2Ol7H6ah/Tkrx/tvcysJlp4BSuf2/v5A49LoYqwHU+r6kC1wR/X3RmUGorTprUA9fLP+Y/6v&#10;PrpByb/nQP8Abr+D7VFNSU/njqJZX0SI6qoFtXnpdIJFuTcX/wAL/wBR7URKSQ5FP9kf6v29VZyf&#10;LPn/AKv9VeozswBUAXBBvzxpa/tV09AUpljgcqzGk0XOtWZ4zcNp5tx9fascOmiwBz8/5f8AF9QH&#10;m9d3FwBLqtxZVPFr8e5TUjJTglOXimjVgVsumawNjz6bXI/p78ynw+FaA/y/P/L+fVgcg06xCZWk&#10;IDcK0ZIsRcNHe1/8b/7f2p8XTyAVBOrhWDFSdDs1MGU/W4sy3t/yL2mALGo62x1Z6a62ZB4h6Rdl&#10;I1W1KFn0t9f8GtcfT2rcWqzLSxgkssIdSw/46L6uDze44/2PtVbqGYVyB/m6oxpXpMZVzAKmUhbN&#10;KUYBuT42uv04tY8/7D2JGIieOd1/UEVlcAgAASAsCT+fx7XqO+lPy/1U6LpDqatOgvzs6SUiPdUa&#10;R0ZG0sbsYiqNZb8cAn2uDCsyxCPm9Q1k/APF1A/H497mYkKUOATWn5Y/1fnw6YSTSc8P9X+r/P0G&#10;CTtTPUtUEC1FHeUg3Yer9wkXvc6uCP8AD8+1VQw/tlSG1A6bEci45PHNuPr7akjZ8Jkf7P8Aqp0+&#10;jUevl/q/z4/wdBtmawLMshZQjKz6lYKpKn0oL/RvV9P8Pet7/OJ2UmB+Q20N2wwCJd6bAxs9VIq+&#10;mfIYSslxcz/6/jjiv7xx3mA2u/3sIyokWQfISIrH7O6uPKvU72Mv1XLW3XBNSqSQn/m1IdP7FZej&#10;tfH7MjL9a4+PWZHw+Sy+IdmtcLHWtXUsdh/qIKiJR/gPexB/Lj3dLvf4U/G/IPC8LY7rmLbEqkhm&#10;lk2TlqnasdST+RItKHUH+tvxf3PPt663XLcUdP7N5VJrn4iwzg8HAxjHr1BfuGnh8xyzVr4qwsPl&#10;WJEYftjr+deNeqAf5hOAp9p/JzuDLa18m4szsfKUKs7skFLl+vcZRZBdN7Kxq6OeZyAbK4JuTYng&#10;WNVS4tc8ni3N/wDfcex0zEmnl1HMsrOwB4D+XRGTUyvVMG1KqBYUIZnvHoAYEmwHp02a3+8n3wkj&#10;KeqwII+pva1/px71VgKDh/xVf5D/AD9eVgcdOtBXRVRWASlJEkPpRUMmrxM3k9R4Iuwv9eP8eekI&#10;JCkfT/Uj/D3UUNAOP8uvMKCo6yVcMkCS1MUpHl1XEzgksSW0iw+o55PF/wA/0zCJAx/DE31D8Xta&#10;3uwNG1D/AGP+K6prPTQ2Qq3pluxkhVAhhYqXkZWZpdYFvqLWNx/T8WMGeIB9fJHB/wBj+n8n2/FJ&#10;XsI/1f6qf5/VRG5K6elVi6+V6LwMyxuA6WtwUKq5UcEHi/4BI5N/fExDTdP9SRZrA2J5II/3jn2o&#10;GlhrQ1rx/wBX/FdX15qf9X5f4es65GbymGqJQGZSsqAsGKxkpHKCBx9Qwsf8L/T3GWF7n+3y1jfk&#10;Lc24PP8At/e1qooPPP8Aq/l/L5UcLLgnz/w/6vT16e58nTMFHFOqRwB4yD4ppiqrM2tOLc+kj8m/&#10;194zTqXD20kG3+wPP0/p7oEUGtOrh6CnGvU5M1ULSPSLL5lMSymwGlnV7EMx5Djgagfofpa/vkUI&#10;vpUFR9QR9fwOfbviSCpr/IelOq4PHj1HjrY3MfllaKaVhZkkv49LB2DpwR9Rz/rc++ooQbE2Fxq4&#10;H+2+vuwk4kCh+YH+Dh+2vn02yqK1Fa+vUjIZmVNcaO7+MrT28rWYWOskrze17WP1tfj6eljkLIL+&#10;ggH8fg2P090dmJxgHq0SxoCQM/n13RV9O1PUkR/5THLYodQa7xB45LNe5sOeQP6XA46aO1wg1DSR&#10;c8D+g/3j20FKk08/8vH9vVw1ctxr1xhr/IIJaqX7d/MjFUtI5sbsSAx9I+rDgkf7Ae+aw6YvUCpb&#10;+nB5+hv/AE92C0HWi9Wx1Glyfmr7RSxvDESuqU6xZRYppb+1f68H8++it2ClASf7R4NytuB79TPX&#10;q4r1kScLTvUJOyoiOPGDrj0JKXuzjn/XFzx9Rc8Y2jsStvoygfkKR/a555H19601wOrqajH/ABfU&#10;yCuXxJPrY60mMhbSjyo9h4/2xpBRhccEf61jfHNHeNm0gqrDUf7IuAAbf8V96YY62h7gPM9TcTVa&#10;K6GD7l0qJ4JfChI8rsrF5ELEW0i4N1+vI98FiN1BC/Q6f9YjixHuoXrZbqZVZFSJTFJUN+4PKtwE&#10;V4msdUb+oWN9QP8AU2v9PfRjCnUBZkkGn/Wtxf37T/h69qPD1HXhkZHTxPJeGpoJEl9RDGTyAMU+&#10;h1Dkf4f7H3xmB4kP+quxtZTc/gc+/MDx6ug/D68M9ScRJEVkoV1WaPRTqSC6gJd7yAj/AG5P9P8A&#10;H36xZLiyghj+QT+fz/xHvxBIx16lGpxOPn/gr6dY0kjp6rTKZpTE8Sh7AhfotmuxABJvyoPPN/xH&#10;jVg5PFrG9zce6Ad2oY/bj8+PVmIIoen+vqYfsxFdxIZF06RpZyRq9IINgo4tfnn3gnVRLqIIuBwL&#10;m9/SCf6e/FypxT9g6umUp08YiWdqFYUlRtLOokfSuhU/dkjUD9QIvcEcf1/BylAU0rySwLEX4uL8&#10;n+v59qElJWrcRjiKH50r1SpDZ6bhOyVPllssaRy+JWtcqjlT4kvwn9mxHP8AtvcYQuHYAAgAEm55&#10;+qkWB5+v5Hv0VKVala1P+z6fy6cYoQCePT5Jk6Y00TGR1LM4QWUBOFlV1ZgbEAHhTyP6e2/wWkId&#10;iBZwBYHm/Av71oVzVc5686grqUZx506VyZVmpAaeFHJNMWJ49AjN2tbi97Dk+8ipaN1ksQCTqJ+t&#10;z+Ceb/j3Qx+TDA8/Tz/w1xWgr0nKuWBUHrhLVo1VTz00gVpY9DQopBGiO3qjFlI/tCwv9Le8ohQt&#10;qcK4UCygc/0Um31/pf3tQaaxWhHpxHH/AFU49U/UpRa1P+Dz6hS5GZI/DTyPA7yPrlZ/QAT+7GGa&#10;wW4JYLz9D7bJIz5GshCi304tdr/T8Wv7aKnV/n/2f5emKdPqcAVGa/6v9Q6WlHWoKSItUq8pdmAk&#10;AdmKw6SwZOW16Rfgc3tf30I1dGLKyOn1FuDY8cfi/wBR73G2htfp1rUVOOsktXPDNHHHNFPT1IUK&#10;+sAqWUqxZ1HIT6Px9Dfi5thKLrDfh/SFA/VzcHj6H/X9qo7hQoDVY+tM+tBmvoPOpGOnAxpTqT5J&#10;jTyIpCtTkTSuzkeJ9JXSdYs6834+t/8AXPvvxxiXVIpAAU8fS4U3Y3+hta3v01wahYsGg4r64FPX&#10;/VnrWptNF64RTVT0QigkR3kaSMMxIYI06kLZbll1E3tz9P6e+pIvL4zGPTrRmP0PBupIP5/HtLIp&#10;ejAfn9nl6fYB5U49eDUrq6k0lf8AYiqjrJWMywTJEpVW5lW0qoyk3VhY8/T8Ee5TxOoQOpOot9ef&#10;0mxvb3XScVyPsp/lNPs/n02GUk0PDpjpq6GR6h6SaJDAsRKqwBAkj1KYwygEgX5HFww+o98Fh0gg&#10;JYFiBpFuQv4v+fd+1HDQ+VeI+dcUPHy4fPjnq2oE/Z69SZa95tJkm1MkMerUzOuh5Qv7qrYBTfnn&#10;n/bD3HKR35jYgL6r8gk8Wtf6+6u2qvlU1PpX1p+2vr1ep9fP/Uf9X7OneKWrKgrUxiQyEQsFGpYo&#10;+f12sVPFj9Afr9QB01MGCkIVGkgtY+u/Gk888Xv7cWUqO4VwQKYwfypxzWgPXtenzqfy/wBXp13H&#10;k9EkqNUK9542WJtLiHxDX5NRF+WsAL/1/wBb3HVSjfldLWuOTybaCB7sLogd2aDzAAP29x/Zjj+X&#10;Vy1RjPTlKEqIxZhIJEWS2o6PSurzxs3Fr8/63P8Aj7zT050OeLMgW1+CWFlte349vxzoVoxJOfKn&#10;DP8Aq9fTz60kgrTprx+RH3ESKGDxzs+vkukat+4XABsC9rD8H3gipzEpItqKnnn9RFvT/j/rH3cS&#10;wjAJr54OPt6uXDHPTjV133kqRvfxCVSIw0YJjDllLi1wtzcal4/23uSKTUqNp50AkLfhi36T/Q+6&#10;fVRnOfLj8z+Y/nU+g6b8UVp00NljFLND5LqJ3CsxH+ajh4kWw9Sn/A8W+psffctIw4JBRR6/UQP0&#10;2HA/3n3trlFJ1A0H8/y/n/qp15ZV64UeXiYqyKVqJGtECgZwdYY3dhwL/QG9ubf095EhVogmkggN&#10;pLDV9FIA4908eQvpK/kBQ/5T/n/bWpchq9R6mrkirDMtRHIGeEzCOQLbVINT3P5+nP4H1+ot5KRv&#10;TYCQaRqufqDfgW96+pZkNBgivGlPSpxQevHj14yjI4deqMxCvm8jSUbpNJ4GVA+nTpPks3+Bt/rX&#10;9yft1CujAowRhxYW+lmuv5H/ABT2wdRJ1GtRwrX5j9lT/sdN+JTPGv8Aq/1enTWctLI9PNAySxGo&#10;SW5UjUulhJAFccrJbn8jn6/jo0wVLs2plW/q4u3DXN/of9h7p4WQxrj/AFf6vt6srEsKKaH8/wDN&#10;59ZUzbSz6IkSFJZEi/b5KoNUbBeOQPr/AK4t9Le+2BZVJZb2sPrqFh+eB79TUK9VAIrg46xwyJDN&#10;Inil8ayAsCyiNtR406Sw5NriwuB/UX94o4LOxtoVrXJv+bWU2970sTwp/LpwlmFAM5+X2/8AFDj8&#10;+ptXk1NPThZjVyxOxVTZuYr3mTVfkAC9/wDX+o9+mgsylrm4I1WGm45HH+x+vuxLJ8q+eR5AeR+V&#10;ft60HNP5/t+zHl1xx+TRoZ1g8Y8ckcgiLkyFZNQe0jW1LYabEn6g/wCvzMfGpOFUi9zwSb/pt/vX&#10;urCp1HI+f+ry6oGznrDFW3PhmA80yMqPGih1jjChhIrX5NydQsfpb6e+MQCySk20MI9acX4vz/rj&#10;6g+9xoa18unQhIFMHPGv+ojhXrJkJ2kpKKNGf7iJqxYKi/oOoiyAPxpZhoZSTb6mw956hIyoQX0F&#10;tdybDn6Xt+P9f3dkpgj/AGP9R69AjmrNx4f6v8hH+x00YurqY5GnYqJo4mhMYUMSVtqC3/Om5AH1&#10;/HvmsKKg0/qbWgQCxSxuRz/X6A+6VjVgK0qMHyp+WT+zrXhNXtOP9Xz6xTZSrmmlNQCYImp6iSpa&#10;QMtSWQjWpXldBuWUk35vf3HKyRnSAEIbWdQuPWPwf9h7ZLqGLA1FOHz/AM46uYxQ0Ffz9OndKijq&#10;wrSSmVNBp9cRGtVgkH6lAA0+oX4ve/1PvNz6CwBcyx/2voOOT/T6+3daUzxB/b5Y/wAPXvAWhFfL&#10;/V/q/wBgBs8g11PhLxwLRVJN4ydTDU5QHgsGsFv/AI8+8ni0+lrnUpsb/qtf8f717c1IcCh88g/b&#10;6eXl/h6t2/FQdQFrzJ+7ESpSYBkWw8N1W1zx/X1fg2t+ffAIy3JA9RIQXuP8Pr/xHvYkUAkEfLP+&#10;xj+fVhTAHl1leaKYoFdgYkR6iQxhZAf0sbJ9ef8AVf7zz7zRKwMZDBGL3AF/qOLEf4+08jFiFr+z&#10;162aUPnjqHWzQOlaJInqYUptDM6qQI2AZdNyQwH+H0+g/wAMsKKytpBLG6/0PAIA5+n+v7of1DqP&#10;H5Y6oxoc9N+SnkglpxI6JEmmQsfVdSysZAtyXv8Aheb/AIte46eNFj4TTIQw0k+n8cNb3ogBQo8v&#10;z62rEtxx1IpKyeorS71Amov2JBPGhEpsGDGEXALf4H6Wt+L++VNGx0676WBU6QBc6b21H/eP9b3t&#10;KmlSfT/D/nPVXI8vLqJmquMCXwBBJFLFMiyvIxCeUAMIrixGkXH0Ba9vfYgBGoLYABgbDk2t9fdl&#10;TFR1cVOPOtKf6s9cHy5jk8TusrSsVkAdjpTWWCqoBuCPz/rE/X32KZyI2H6UL6QDwbOCP9b63t79&#10;4ZAr1pmC1Dccf4P2keh64PmqdZKqIktJURUxmkkRvKA8DKVJvc/p0arccG/vkXdbDQbBSqgBRquL&#10;kt/X8nj3YVBAbzr/AC/z/wCrh1dUWtGIz61rg0oPSv8Ag6jCmpJQ8iVSavPFPK7SzOImX0hYxfUp&#10;AKr6vwOfr7kCnLqL3AtZvpqHF+B/T24FI8jX0/y59fKvHy60H0NgZ/On5nzPp0wz5mOlmIjZXYsT&#10;G9iY3fVpYF7rdgpJ54NuT77SPiO1+FZR+SCCR+fr7sxMdNI/M0pT/Vw6cYgVp/seXWKesMj1/meM&#10;F5qecgAxq4aMOxFuVPF7C1xf624kxBgTcBR/ZW1yGvYi/tkGhKDuByScVP2/6jWvTTEcBnpgyTRS&#10;xoVZ5pYyvmk1lUNOU8qyBBzYEWAAvf8Aw95SOfrzyLFuLW59tampRs/6vlw/wfLpuuOocbKI2Kxq&#10;IysUvkjhCyGVZfQoHHp9H5H1/qT75hA4UfQhQDb+i/4/63v1AR1WpUnqG9ZNSz1DgM6PUNKFlVrK&#10;0tiQU/s3Y/W11v8A098whEi3Fhp/BIPK8f48/n3YfEacB/qx/q/wdaqCvHqM06vQyetWnM+rSyq+&#10;nTIfKp0HSpFwQSeR9L+8kqWA54Fzp+v154PvzA8Fz/q/l1UHNBnhnh8v9Xl8/PqBQVAe/kiCySFB&#10;5Q+kKEQgto4PNrA25/ofeLxBVTSbkgW/JFzxcn8e6hXALHgP9in2fZ5/KvT4R2qWFP8AL+z5/l8+&#10;psmXSWeYSqFUtqcELEhUL67DSQGBOoD/AA+nvLGrAhDYIFKjgELdfr/X6/j3SQBiak6h8iBxrgUH&#10;l514VzXg/p1ByBQmvrU5+ylD9uc9M9ZW0/jhq4i0s5eGZ4zISz6JPEwa3AIF+eLHn/XyEgAI3Ki/&#10;H9ouR6rf4H/A+22UqKM1TwGPLy9ePGvp6dUWKZWLoaV+eKcBX1/ZT7Oo8Usc8hrIIh5SYyzOUVRG&#10;JxYn8LpsP1HkfUfX33FGzBSOB6dPI5Gn8/7H3dQdP7P5CmOlBKjtIr+X5Y9MdNuTyFPFUTKSWYNN&#10;51CsBf7nXq/5CXn/AGA/w98xFaT9JYngf2QbsR/vHu2khhTy/wAtKf6vPHDr2qo9OokmT1UJtLHD&#10;Gt5GveWRAkNytzYEOpBAHAsD/UDNIv7VyALLZrC5AvYnn34jt6qvx9NNFOBkgiSyESTloWdhEkzi&#10;MNECAQbEH6gX5P5980UMq/Q3NlIFrEDki/8AvPvYFR1omhPUSsnanqZhqZPGplmV5S/lieQtGj6Q&#10;b6gLKbg/4/U+0puCOc1WMkgj1slVT3P0I01CMxA/FrE292DNrUA5JH7Qa+fr6/8AFdVhVQssbmgY&#10;E/tr0ZzpfIYobY3vS5GqFPTyYTKWjZmYaJsRU08euQcMSukXHN/rYjjWr/m4YyipO2oKqGBIqhpZ&#10;UkkVQGfySFwAfzwb39xZ7l6HuI5V41YH/Z/Yeh5yg7m20k40KaV/KvyxUdbEHw7yNRlPjX1JWVMz&#10;TyPtPGoJHN3KRQCMBv6EWPHunlrC/JH1sP8AePqf8fcVCv4uh6pandTozHvoAW/1wffurfLr3vFK&#10;PTxfgW5+huLcj36nXiOve8RDemxvwrWP+2t7qa+XVa/6v9X+r+Vfe/MCy+jgh9X+3HNvezqA0+Y/&#10;1f6vT5db/DQeXDr3vvyWTVYllVbj831WAsefrx78zgUoK/YevGqtpPXvfrnQt7fTT9Pzzc+/de69&#10;75amFwAPqCePxp559769173wYk/Qeq45FudQ/N/9iPeuvde94lDWYm30JFzYg8WX/WPv3Xuve+aN&#10;cxux/FjfjkG4uPfuvde93JdQV7ZXrL4oVXivHTbL7R241Q8rLbLYnKVNPQRhCQpYQLOqahwCf6ew&#10;r75HxfaSGVBXw5EDGlaAXANTQcMjOcUrjhPn3T9EPvSCzU8WGameL+AAB88KxH2V6ZsekkeTz4kc&#10;ss1ZRVMKWHoibFQ0psf8Xhfj/ivtS73xpqZKxCHlnpKWZBC3oEZLAVC6QOdOn02/r9PeFdjNpNa4&#10;YgV8/Oh+Xz+XXVCVdakHzHTz7KRu+hDwyT+O4kazMPU2oKC4svPPB/1yfYx26Sh0E+VaV45/wZ9P&#10;8HQJ3i3BjY+Z/wBX+r/Y697AV2EMqxNGwN5ksQQCo5Yj+lgQefYujNTWtAc/7HUe3MYDU8j/AIev&#10;e0buvHrVQSnxACQNIGFybk2FyPzxf/Yezvb5jUKxqRwP5VPl/q+zqNeeeX133ZJrUqDIoLxn0ZRj&#10;148D8j172CLKyOyPwyuVP0vcfn2L7WTUKDgRj/V/LrDeVGilMbilMEcKHzH+fr3vGzG4F72H54H+&#10;F/awqCMdNMoINOve+SfX8f7E2t7Z6Y697zE2BNx9PzwL/wCJ97HWxnHXvfEnj6Af1/JNjx/xP19+&#10;P29ebPn/AJOve8IAP4H144/217+9kkDrzEgUB8s/6h/q/wAHXvfvyfzzwbED62AAPvx61mlf9X+r&#10;/Z6975J9bfTnVYXv/rW/33+x9+8qnq2aVP2de99kXtb8WuRz/tv6/wCt711rz6974H8f73/T+vvY&#10;pTrYOD/qr/q/2fLr3v2oD6Hkci/Fjbk/74e/AHh69Vo3D1/1f6v8vXvfaf4fS1/x9Pxz7urUY168&#10;1D173JiuCQf8Dybm5X2tiIJFPKvSeQgkEfP/AFenXvblETZBwTqHB5PB5/3j2ILOjMDWvn9vTf4u&#10;ve3pblBcf7wLfn+vsz6dXr3uBIti3IH05+n+ve/srnFceY/z/wCr/B0sh697hzqTCeCBY/7z9b/j&#10;2WS/2wrxp+WP2dL1AL1P+qn+x/Pr3tLSLZ2/xNv94+g/23uzgkU8utzIzrQGgGT/AKv29e9sWRA0&#10;/wBQfx/ieb+/ISCD6dFr1WvlTr3tMv8AXjn6f71x7dr3dIXya9e95Yuf6/Uf6/8Ah70prnrY697U&#10;2KJ1r+b/AI/2NifaiAhXxxr/AJOtA0kNP9WOvexHpiPGv5upJF/683FuPZolfDBPEf56efVHBC54&#10;jr3toyinTY2uBf8AwN+T6ve5SpRtNafzHp+zj1UlWB09e9owXva625LC/wDQWv8A7zz7K5BShH+r&#10;/V/qp0nBpnz9eve1RgGImi/wZf8AWta97e1Fvg4/1Z6cOBjr3saov0Djjg/7cA/U/wC29nxIoCwO&#10;f9X+r/VQtmJLAf6vPr3vN/vXt/pP1730QOefr/jyObj3rrR6976966117319P+IH+t/re/de6976&#10;P19t6avU9b8uve//1tH0Hj6jn8/8T/sfYb6F/W/x7h1NuefpcfgfX/D/AHn3sdVbh172yyDn8Wtx&#10;/iB+fbvVeve8fv3Xuve5CHkc/wCF+L/T348Ovde9uURFgP8AD/kftiQYr0ohf8NOve8pN7D/AHn/&#10;AH3Ptjz6f8+ve+PvXWuve/e9de6977X/AHn/AIj+nuw62Ove/N79Qk0HXj173iY8f8V9qFQrgmo9&#10;OmyTqFOve4MzgX5tcn6Enj6f7z7WQRUo7f6j69Wjjpk/6j+X+Dr3tvkfSbgm1xyeOLGx4/PtcEqD&#10;X063IpaMg0qQf9mlf9Rp173Cvze5/wB6t/UD35UL/Z0gyxr173Mp354JseR+P9cf8R7fKhRpHl15&#10;6A6fMcfzrT/V8vt697fqZySB+OLXtYaTwP8Aefb8a6SKeVf59I5TRj172pqIjURcc2J/23JP9fa9&#10;B+ktekzfCOve3P8AP+9/7b28tNVW6SOatX0/1fl173IUi3Bv+L/Tn8/X28Ksv8v8nWmqe7j173y4&#10;P/E/42/Nj7ZZQBX0/n/P/J14mtCeve+ifoP6/wCH0/p/re2utde98r2Fxxxb8Wufrf8Ap7917r3v&#10;vn/A/wCP9Lcc/wC9+/dbp17343H0IP45uR/hz9Pfutde94WsQb/1492qS1evde94fz9L8WHP9f8A&#10;Ae7CtcdeJ4Y/2eve40xtY/Sx4JNhf63H+w96B4j8+lsZ4r173GvY/wC2vz+P8fbSsS9GzSvRjaka&#10;xXzHXvcuGSwX1W5JA5A54F/+N+1kBIPR/Zs1anjjr3txirNKgH+g/NiB/qT7WLCdVU/1H1/1fz6P&#10;4JSn+r/B1726xV7emx4W1v6cD6f63+x9iG0QCiHP5eufPz9PXoyW5rUVr9v+qteve/TV5Km/BH5v&#10;c8m/49mUqHwyK/5Pl6fZ5/Z0085IopoPn1721SVYYMCRf+nAP0/x/HshlGtqHh5/6vXy6LZZBIfs&#10;/wBX7eve46uGbmxtb/Cxt+PaNo2JJ9fz/wBX+z01qb1697lp9bg/T6ji9j9Dz7dhjYOKY/zj9n+r&#10;86uRmhoOve3mjqShsTxzcDkfTiw/r/vr+xDt76HFBUkj8sjy/Z0a2sgTB9eve1RSVAfTc/qsARbi&#10;3IHuRdpuQUKDJ+3j0f283n6f6vnT1697d1LIVZL/AONiP025W359ie3k/VB4Yx/q9f8AJ0YxzAv3&#10;Y9Ove1Vi2JQWB50/T6gH+yD/AMa9iuwq1CxFBk+mBxp+dRXperMePXvaxolcEXLAAgsSPoQf6Wtx&#10;9Lez+JQan8uru4Ar5/6v9X+Xr3t9RJKqUqNRBIFgTdR/QWvxx7Jr3tIHGleg9eyUOTwrk/Pr3sU9&#10;pba+6qqclPUHBuRc+qwXg2+ljx7JEjZ5KDz/AMn7f9Q6AV+aSMxwT/h/n172fDZOIipaelpeP21T&#10;Xb8kn1X/ANYH6+xLaReHEAvEj/AP9WeiDWGfQOH+r/N0ks1VFY5HFhw2m/8AgPTx/sPZ0+u6NUWA&#10;KnLAEWBsvHpT+n9T/vfsn3GRNBPAMa+VRwwR/hyKdG9ovpgfz/Z0STufIv4akvJpVLg6mHqHIaT8&#10;H+g/3r2a/BUhWNLre6g/TmxX8k+wlcSkREk0qR50xXy/mf8AD0IbUUH5/wCDqqrsnNxy1U/jmUaZ&#10;HQ3YsFdX9WlV4uQPx9Rx+Pa3iQqi2t/X8m4P9R7IpiDI1K4OP83D16NYcnSRWv8Asn/V/sGhc6ue&#10;KeVgycWANgFCsBe4c3NyOQRYgf7xJViPqPqQPxa34P8Axr2yRrJVv9X2fP5/5elXTNPBHpWSJvWu&#10;s8q5bWTcpxcEengm55/x5h1aBvoPxY/gk/UXP+9e20BINTwzTy40x0oh1UIb/Vmlfl0r9uVksUY1&#10;Ekhrr6CVVB6SEQH/AB9X+83I9sMqGM6h9R/seAeT/T3VyVUsBkDpUmcdCzjqiOrCwOQEfi/CgNIv&#10;ClSL8m5It9f8T7ivUhxovYj68n8m9v8AjXtGs3iSVIqB5GnDj+350/zdK4EV2r6cf9X+x+fSopcC&#10;aQ/cBSUa2kqqqBpXTq/HFha/0/1ufcCWMEn8g/Xj/iPaS5bOj7D/AIf8HRinGvS3xdW0aLJypQFQ&#10;WY2GlgeHv9TyORbn/bJuvx+lxIo4JLA24HNrD/X/AB7REdX6GHbu5BLAaeRgWCrERzc8ai5JAuAO&#10;Df8APt6xALBVHJFhc2tew/HtZak6WHy6Zlwh+w9Br2KyRgzMQqPrNluWK3b6vfgc2H9frb6e1fGr&#10;cA3A4AH+v9bf0v8A717M4CNA8zU1/wA+T/n/AMPRQ5A4f6h0XDISRh3ZGU/qkDg6mChyObC5K8/1&#10;N/oTcWcKWIXBC/Qg/wCsfxz7UEY+3pNIaL8+kDuLJMkUuuRiNLICSCHjHLDTexNgb3N+fr+Pb+qj&#10;QBwP9h7XZAr59InkKGv+o/6vnTovtXUsa+eRdRC/0IK2N1YjkcmwFyeR/t/aU3FS+WB7gcqbH83I&#10;5AB/3j2knXFCcdGNlIFcUP8AxXRoOkdwimyVKFLqUlQMLAqY1YKHZkuQCfUQbf4ckXJl2PQNHJUM&#10;Af7Rb/Xsb2+hPshuU7QaZ/zef+TodWL9qt+X+r/V9vV5fSWajq8dRXZTdEVeL+mw0j03A+nP+v7L&#10;tNNJBU2YlVvxdSQSCNViPz/vX+9lykfs6PISCoHRq40SSHizEg/Qj6EccH2vNt5kpIrMwAuL6jwv&#10;54H1/Hu3nXp501ih6RW5cMKiB1VSSQfoLE3Gk6vx9Dz/ALf2abZeZjkWMFxfQtiT9FI4+v8Arf09&#10;vxSAGlRSuf5fL5/7PHonuYuJHA9ED7o2ZM0VTKkLN6nLKgvrZWvpOm/HN+Pr7G2nqo5Ihcrq0/k8&#10;3tz/AMV9vsukaeI/P18+iGaHSaHI/wBQ6r7y2CqqWvJUSaBIf82qgKjMCvFjb6W+g45vb6Ndckbh&#10;r2+h5Fr3vce2WXiF/wBX+Gny4/PptVYDGaf6vyH+Dpd7YqK6naEWYWKDxlmKFRdXYHgeqx/Btf8A&#10;rx7RVdiIZ9QsOWIB4Jv/AEH+v/hz7e4HOejMErQn+XRgMDvCsovG2pvREruvrRQpAGpmH1IvwDxz&#10;wT7RdZtxV1aeCC17Le2r88+0l2j6hKo7aAfnn/J09UjuXobsH2D5lRXOrV42XXJpB02Gg6eLi4+l&#10;h/sD7TFVjhEpEqFlGm1uDYG9r/7D/fc+2B5EeXT4Y4I8v9X+DoSsfnPuXVqeVFdtVwfUNRGkEi9j&#10;9QDfj8/kENTJFH9FYG2rgtfTfmwuPxf8+9EgZp/xf7P9Xn1ssoFafb9v7PP/ACZGelEkk03LOpF9&#10;FmC21WOm7WPANvqOf8b+0nuLGwVlI5sQSjaeCNRI44/w/P8Aj70CWHhjFSK/6v8AVw9ei+9tUuoD&#10;E3+DpZ7ZydRSVahjdQVDG4Omxv8Aq+nP4/w9kt7I2o/70ohKkX1gj8A31j/YHnn2mnjKZ4+g/wAn&#10;y/Yftx1j/wA58raS7hag1p9v2f5Ps6MfiK+OqgQq6sCosQb/AO3/ANj7J9uPHTUkz2XUASfoeRf6&#10;n/Y/09lPhkLqYUP7K/6v5jh69Y97ntrWsrYp/l8v28P9Wenv2hZZWUnUfzz9b8m17f7x9fafSDw6&#10;D7RqfX/V59e9x/JqIPJAN/qbkng+6EUND0nYEGh697zIbi5J/p9RYf63+35H/FfegCcDj1WuKde9&#10;+aMG/BvYgEC5sPz/AMi91JocdNFtL1Xh/qx1732FK8f6xt+Pp9Ln/ivu8bUNB5n+X+r/AAdVLVFP&#10;Xr3uSlSUuLXvyPza30+n+At7eFGOQa04fs/w9NlK5bHXvfJq+QAAMAP8B9P68H/be/MyhdLkkDgM&#10;mn+Qde0qMMCf9X+r/L173xGRJa12PAGm91sOLc/n/Ef63PvYlp3Bs/n/AKvt9T08ENa48v8AV+Xn&#10;/l697V233NROi2vcgWDcm5A4H1vz+PZtaklhrFTn/VgnPTrIyZHXvZz+tcOPHA3jbUSv4445Jsf8&#10;SfZ5ZpUnUKq3n5+g8vnx/Lo92O3e4uRnt/zgf6v8HTLmaoU9NI2oAhTxf68c+zW4lFggsF0krcLp&#10;HJ+hHp/p/X/H2Y+F4VEbNMeYxWv8zj1wMdZZ8ibYsaKGGCAPy4+vRf8AMyNWVQudShzeQvyt+RfV&#10;xz/Qf63t7xeMkqp/JY+O5t6STf6A8f7G3tNcvVgBg8aGnD+Yp+fU5W6aYwf9WOm3K5eGgpWRiNdr&#10;E6gLfQnk/wBLC9vx/j7eK7b1U3KxkekE6VP1I1G5NvaN1Ctpr0/qB4kDpmxe76Cw1TqbswGpwTpD&#10;FBwt/wDfH/Y+01Ubarz/AGXYg/7WV44UkED/AG3/ACL22QPM9aLU4kdK2l3bix/u2JdQ+hMYfnlg&#10;rAn/AF7j/jfvAu3a8fSN7W1Xt+mx/IH0+g9uKIWoHYKGJFM5B9M8f9R6urYwaD7f83Ul9042xImj&#10;JBsPUPVx+D+fz+Pcdtu1ysSUcX5tY2PF7kWufr/xPtVFFCtKZK+mP8v+x1vV616yLunHuthKhP0J&#10;uCRzb63sPpb24UWGqY3IZCCv1BUgf0tf/H+v+9e3nYEjUeI4DJqKcPLFfz6akk4Y/L16ashn6No9&#10;SSKQ3IOoG4PNzb/ev979r2gpqpI0uH1AAji/Nvrx/Tn/AHv20xq1VJFOHrxr/q/Z5k9Inategvyt&#10;dQSSyXMRVmYPc24/oCeebAf7x+PfOohqbXUOOTe97Em9zc+9yOXNfI+Xl1pTQ1H+r/V/hz1hoaih&#10;BALR3CixsuoKCCo4P+xH9Px7SNdTVZZ7hzyL2Asfx9faaU1YUNcfs/yfn0ui+EacY6EjFVdCqJpK&#10;AaeAWuRYXPHFrf8AE8+21KN1e7KARbWxAsRe9z7ZOcCtD08uoYHT1JXRsllYkclQCbhgLEC39R7F&#10;DaFL+/ESPrzzyfp9GI/r/vH496IJoi+fp/q/y+vSW5btAH+r/V5fn0BXZ2RCY6qsxGkFeGCix/K6&#10;j9R+P6/n2b3ZkXjhi5taxtfkWFuSf9tf2oto6y+CgqPnwz8wAPyxX5dAjdJCWKj5/Z/qpXqiz5aZ&#10;QPHknbQRICgKrcPZxJdYl+tgSbWP45+lxUlLLCLci1uCLXH0H+Ps+hKvVWqCOFa0p/krwNaenQMn&#10;/tT5U+3/AFcP8n29U/UsUD7kZ20IwkV2DqxkIYFXk+unUQVsOfoD/j7TFUp1E/k3+o5ve3tSpPn5&#10;HpbauWQaq0U0/wAv/FZ/wdGq2jUIKaBQAyIUCmJgI2UqXAUf63IN+P8AYe2xvSb25/xFgfx9P+K+&#10;3JoklFG/1fZ6euKdGgPAjPQu0krkJ429OkqhRw7Ali63JstmtdSp/p/jZuqYyw+n4I/2P5APsqnj&#10;MbUP5fMeXn59P6gVr0K22MkiKt3N9SmxJKgcgO6sTe/4PK/8Skq+lHqsBz9eDzY/ke21OoUPS+Fy&#10;4IPl0ZPamcciIliCNJB8iALqQDSrG/0N+CDe1v6e0fW0n1Gk3Bvxcf4H8e2yM9KlauSan/D0YPb2&#10;a1qjGQFWAsf1WPB+t7XHH/Ff6ofJUmm/+F7i/wBL/wBR/wAT72G1Gh6WRyF+1uPQ87cywk0Ekm+n&#10;SdIsbAiyvaxNj9CfaDyNNy1gb8kfgm63vq/p/h7doGpUA/sPS4HAYUr0NmFrjoQaha1iQbqAHtbS&#10;Pz/iefYfZOgDhwVB4YqRx9fTa309+kiElJFOkjj51+ZJzXHGvTyMB39C1hcqY2jOo2JUEMSdJHrv&#10;f/e/YL7qwSzI50kixB4vx9DYf7EXPsvYVBB/1Gn+qvTzAA1/1fZ0M2DyeoKpIubfn/iT/vHsoXYG&#10;0wwlkjiFmVmYBrM3qJJF/wAH6D/Yce0EqUJU8R0mmiDAjpfwSiRRzzx/vX09kK7M2i6vOzRPxcGw&#10;P6bH8AcEfTj/AGPssliJOpaCn+Gv+r/VxCO6WQcHTg/5a/6uPWb2UHPYp4ZZFK20n03vyrcgn2WT&#10;VC1p/sU49Rvf2pQk0wTT9n+rHr5de9hzU07RyNYW5IIv+b/Xn2XEZ6DzoVPXvciA8C/4PPt+FgKV&#10;8urLjr3vPq/x4/2/1+ntbrX16vXr3v3B/P0/4ra3u6sVpSn+r/B+VOtg06974fp/tfn/AHrnn2+J&#10;weIPW9XXvfBm9It+OP8AX9ss7ljitK4+z/Bj/Ueqkny697hvLYFR9QbWtxb+ot7d0sXVxwpkemMd&#10;UrU1z173hMpP55H9Cef99+PbxyKHrxby697xFjb6/wCH1/3v2y8UbZpT7P8AV8um2p173w1e7g06&#10;1Xr3t1wcoizGLlPAjr6J7j6jTUq1/r+PbtsDrB40pjh/l/1evWwSaj1B6972fv5iLH/TRtBoguqf&#10;rfByRtcXb9pDZv8AYEn3KPNakXMBPExLXy/Z/wAWfSuOsWNiTTZPXiJph+yRh/q/2OiI/wAupm/2&#10;XrIROCGpe5e66RlPOg0/YlbGUH+Atb2RSlVUAMshLGnS6C4Bk1aQRz+P9h7Cw6Oft6Pd7doKeI1I&#10;CrZRVzBDyWdFQ6dR+vDD/ivuxVG9f5U4cPXz49NyeHTSOOPy8+ve1IaeSKKN2RB5qemcC4PEUpVt&#10;Tf634+vt7psde9xqemCV0nFjN9yl1ewQxjX9PqDpN/8AYe/KpLUHz60BQ9e9qJqmCnmp6fRE7VL4&#10;xNQ5Qho/HJqf8fW5JNuT+ffiADxz68f5fLqncDq+3r3t4xMUagKukvrqwp0m5CSEm3N+BY3/AKe9&#10;Bvl04rkCtOve3dKSKscxBwrs1MUja+kAQuG5P4YFf9b3ateHy6t4gNSOGPP164k25+o5vb/X9u7B&#10;qRaaNHLu0Dqoa7iJVcrdX/p9T/sOfpzstwUdbaStFH5/l1wFm1E8AHm3F+P6e3+npg4kDpcNJkxr&#10;UcEiMyuhI/2qxtb68/67qKNek/OhofL/AFfb+zpk0rg16wlrW5sP27C/09WkH2ocbIr09AgRvNeA&#10;+ojhGjuCt/zZTb+p9qgBSg49NsKjqLICGkNwVs3+3B5v/vHtUUyNFFGTciOWGaNybK8SvpVjp4Nh&#10;9B+QT7uFemv1yPnTj+z/AAfs6YqxNa9QpSrsy8co8Tj6lWZb2v8A4/n/AB9utUgqxSuselnerj0q&#10;3LBizWYHgEn+n9P9f261HJKk0Nftp+wdPR6gONadQYWMBmDNcKIHuQNK2AHBH9Lfn2oMUPQ6aVUT&#10;x0t9J1MZFpSrLb+thb/ePdI4grZPGnl59edgtOmjIEkq/qYwGoJv6QI2qAVIJ/2/tcUlLEggYLpd&#10;iqlb29Jj1oBf/Wa3tQjLp7RQeX2U6StISCOkZWVErNUBm1qqOwYi93WXRITbji639rjFoPuW4sjA&#10;uxvyAYlYL/j7VpEAASe48AOOeGcDPSR+HQc5yZhRL9NaERrdTpJEzIzDg2P9P6+1/RLEoYgKz/cB&#10;SDb6st72P0P4/wCN+3tFF0nz/wCL8ukz1/l0EWVlnkZQWdYPs2cOL8BH02LcAj6EA/717VeLhtLa&#10;3IvpNg3Fr2uf6AWPttoyiaanH+X/AFV6cWQ6AfnT/N0FW7a0NTG+mzhfItypBF7vpUf2i1xb3SH/&#10;ADttrMMB0FvFF1LHXby23M4HAs1PkacF/wCnqew/1/cAc8QC25ochaCWCNuOTpZlINRWo41+Y+zq&#10;cOV5Vn5QAAzFcuPykiRh/NT0a34fZ9a/Bb8wZBEuL3Fi8qQV0nw5zAw0sX0J/tUEnP8Avfu0D+Uf&#10;noc58IOpo4KV6VME+8MC921Conod5VktRVD+gkaYG34sR7lr2zn1bGYlwVdweNcgGvpwYD7eof8A&#10;c2PRviSg/wBpBGw/LXH5/NCf9t1Uf/NgwAxfetPkvPFO25dtbazHilAUUohpqjb0EAt+o3xs0tzb&#10;/Ogc292YyIpLC5+lglrfnge5AxT5/wCr5dRcpxnqsGjqp1SJvGgBbW9QCXAuLMw08fS31PJ+vP0x&#10;PqMTa1uObn+gH+t7qa06uuGx05UTRR5CH7Wo0sSuhOQHlcj0kNfhrWN/r/he/uHqsVGkgfW9rcH+&#10;t/boRDGzKPhpx/Z5YyeGT09pGc9KrwGQVDmaORmVl06iwLQkm625txx9bX+v09ybjWwF/wCzcG4v&#10;+LX9tMpRdZ4f6v8AV8vOnTNDpFek/omNNAZTEGJlVDGVYxrcuXCi4H15BN+OPx76kQML6iGGkFb/&#10;AFB5uTb3smmRx48Bx+X7f9VB1tWIPWXH1ksDsjQRvA5mZZlGnS6XQIqBiV+ig/UC/wCbccRGUXSA&#10;GHHqB/p6re9am4nPr8/9X8utl6mp6zNXQ1VQssjSU8gEg8DoCEU/siUEnm1yLj/E/j3HAYSMVQEX&#10;4AAFgeSD+P8AePbsUpBIkbB/b+R8undQ0UY/6vl08yGmaip1mqZFdUBaVnb1sjFBIlySSfqQCPr9&#10;P6Y5kuwDAll/wBsWFhY/T/W9qiwZdQyB/q/1Y6dRu2o4dTMZUmOB3idUhnNgGcqXWJtT+VL3PP6u&#10;Tfk/T3lijI0/2b/i5P54/wBv9fbigH4T1Rm4nj03ZCtRlqC6tO0QPrsFt+3diDx6ltp/r/xPnh/b&#10;JGn9VrAgE6Tb/b/0911KSV/yHBpUH8/Tj1ZWBemRj/CP8H8+sUGUP30SkuwaMku0bsLTRamUE24s&#10;PVwTf+nuOF4C3/TrK+k/1APB/PvSVYfMcaZp1fPH7Pn5dPrz6mafSSsv26yBpACVVSULFG/SCP68&#10;n/X95RFqCf1uQb8gkDg/8T7tTqmqleoDZA071I40lEdArWcRswDoSTzf9JANj9fyffnDBQv9kcDg&#10;m3+x/p78agde869ep2hkleUcyuQzgkKDyQCEuRqt/sf969x2Gpr8KAB9SASRYen/AA4960sSDTH+&#10;x6dPBTp8z9gr/qPTvFKkEDRajNI5kAClmUIwYp5CP7Qv9DY/4G3vscswuHBW5sOeDwzAe9nAqAf9&#10;X+frzjSgehXNM/4B9vWPlYoCxaCVZAEUtaPTLGbpGT+AQQb8f61j7xvGDG35DDhLn6jkX91ZQBQZ&#10;62TRxn8/9Xz6n0uRf76FpP2Hp5QXqAoXSGBVkvw11NuAfpY354xRRAsRpOqykc/QW/BH9Pz70qVP&#10;ViSRXy6cMlk2SnR1lRYvJIpYpbyyNJyWBFje9gAbXsPqPfpE0BjbgsNX0vYH6r78Frw8/wDV/sfb&#10;1uMayB5n/NX/AFefy67pKv7hoEcnWI3EdjII9b2ujg6hc2BFuSDzbj3wkCvCT6dJIJ4ub/QfT3ph&#10;2mvl14VR6HBHUmheWny6gedpzE0UKqSEKP6nuRzcG9v6D8++CLcabAi/K2Xj8g397XGQOrhih1gf&#10;nn06kVLuDqaR42MYWOUM4LXvG6gEckWJII98BFq1alA9TKOSNItcA88n3UCnAf6v83Vg+n4a+XEA&#10;/b5Vp+f+fqY9d4xCYqh5A0UMxJ0sZHVwjaTpNgPrYGx/FweeM0aaVHj5/STwTcGwP+wt7owxw6oh&#10;ata4/wBVR1JxVZUiedxWSCPmo020AREfvKRbUC+r1G4H+sOfeJUAuOATxx9BfgE+6geR6sSTQ9ON&#10;TUytomW8sUYLEyMyOxA8kiKVsORx9CT9bDgnH49I59VyQQPoRf8A2FvfgGCgE1p5/wCrGeraqnHU&#10;0ZBaiVkiHg8cKPGZL643ZTx/aDXuADb8+40tMC62sCQ5H+BIvYH+nugXS1c/toenFkrk5/1f4en/&#10;AB2aYUsxN2RHpkY2NpEVwodhcXb8WNrn34xgKbNaygkn6ekXtp/I9v8AiGmpePnWg/yCtT8+tfIj&#10;/UeuKVrPMgeEMZJnWNI9Wq8rFVcSG+lgOCOfwL++AWysyi5/H0/S3+B/H/Ee3EYnB4+uKfyPD/Px&#10;68RQ5/4v/V/h6lPMpmijmZVTVpdCsn+djYA3ZeQ4/rf6/wCub4WjVNTOoOpSTyCBax/H+t70fDI7&#10;f8v+HrRTUAq4/wAPTtT181RohgmkUxyLGt1ZGcG68h/ydXAv/ifyBjkjDE6AApUK3N/9Ykcf7f3s&#10;xKTQf6sf6v29eWMDia/6v9R6lUuSlhjQVLs8iyvLAugIRZgXVPrybDi1iAP9b3gMKLIwACXGqM3J&#10;GtbXP5/2B9t+HnUKHh/q8v8AP1oo+gHj6jp3TKTS0kZd5ZRGfFUq2gMYJ2OlR9OQDdlsOOLnke+L&#10;Rl5SCCNenUfrYkccD/Y+9HxAciuBxofyFf8AY6rQooP+r/N/qr1mhrYoKJXjdT9uagRKvoLLcGTV&#10;YWB/SCD+ePp7yCFY9QuNIGkcAkknTdzbk/7H3YBl7q4/2a8PT5U60CTpf/Y4ema/y6iSZKStKXSQ&#10;TyXlJLsgRAmvRCLggW5/oQfpfj3lCMFk1HyBX9HPNgLXsfd9FF1Nw+z9n88dOaVcKVotRnHrw/Z/&#10;PpsashM1KkKfbvLTD7kkNo8jsSBqQ245P+P1Nvr76jj1amcklXFv8dSenj/D8+6drE0I/wA/2cOr&#10;sg/hpUf5f9X+DrJW1j04gjgSMJLTszEnVbxzAyAtf6kE2uLf7x7j1MZbTwoOrUbcHSR9b8f7f3p4&#10;qgMD5f6vLryRAVFT/s/6vLp3wuR8ImAaQhkMal/UPKHsqFRcC1/oOb2/p7yCMlbjni2liTpBtYqD&#10;9fd9CgaSfn5cP9XH7evaBTQfWvUGSvtMQ3ADf51ECiSRdWtHK8r/AE4P/FPfSQRICSq+S7XvY8kW&#10;AsfyPdESLVUE14niPs44H+XrzIW4cOss+XyE50rM5pRHEAFbQxUMdZvGB6WBAJ/rf/H3weJSSNLM&#10;LKeDxwLG1/p/hb3UrCKjV/gGetiIf8X/AC6kU+Sq1WNzLDC95V1OgMjIzFoxIRcMAPrqN/6WJ99p&#10;CiIPTqNiSOb2HHIJ/wB593WNNIANa/zp/LrTRgniR1jqctV1FQ58ghQMqI1xpV5DqbQ6i9uP0/i9&#10;uPfKNZVGpAArm/0AP+pAPuowSK/tI9T/AKsUwfy600KEaScjrDVVFFNJ4ZyTJAgQ2kZkOoGQlPpY&#10;8H88/n6e+Ui3CiUFNRNiQLAG/wCT/j7cMfcPIenH+Zr/AD60IjXsNR6f6q/4OsVJVDVUSUTR1DQx&#10;qHKOwdyhUMTGn0str/0/1r+8kSAI6m5BLWBJspH9Cb+/COtQaeWKYp/q9OmzExIJNP8AV+XUeurm&#10;eemlQhCgjEjBQJJEdvoyra/4H5N/8PfFGCxgKOCTf6k6tXH+9+/BVGAD1YxDXQ1+3FOs9Skk1QZZ&#10;XRpEEYQEqiGPxjUQBx+ACTzcXHI9+EWtj6jcqVIPN+Po1vfm8MD18vz/AM3HPyPTulQOHp/q/wBX&#10;59YJMhJBErLEBGkqzRsrhQo8hLtHf824t9Tb3KYx6NLWYsqnVpIIC/T/AAuf8PbQmAAXh8/t+Xy8&#10;s/5uqqmn4cdMSLWtVfcxM0ccUs6CLyApK0hvJY/VVANwTxfm3uO8KkxseFA03/Nyb8W5/wALH37X&#10;GGHr/h/P7acaUHljq64J/b/h4/t/4vp4p8hOqVcXLSlzKsbk6PGqaeQ9hyLMCv1Nzf8Ap0ELOw4t&#10;a5F7Dk2tf/X928YB9JFfsNf8metgUX/V/q/z+vWSSZYqeGS5B16UbQWYBQW1kG9iVJBP5F7mwN8z&#10;ry4ZrDxn02vyP7I/pf3USB20sKft+L/V5cOq0U0NK5/1f6v83TdTTFEgkp4ix+6jVpRJoJikcHyO&#10;CBqAAuQefr/T3j+31oNLgDSPwL8i63Ht0tHpxT+X+r/V9vWsA5X/ADf6vy6ljLNBUHzQTPeaRbh5&#10;AhEbBZirf1PHNv8AY++IpiwcLy/pFvx9fwPz/sfbTOjKVWoJ+Q/z9WBVaemf9Xy/L59ZWzSRNTGd&#10;itJombykt6rfl3/sk/SwPNibfX3ymgc6SpBUaVKgWNvzYe6NI5GCfln/ADAcD9nVlI8+PWDHZKlQ&#10;TCVHEzGWUSuzOi8aUDPqsD9dIt/r+5DQ+tiL8lbckW4vx/xHujAlqnqgbHTZDk7UsasFAWOfUCqt&#10;5NLFQSARyfqQCPr9OffFY2JdhzZgSrcgcWDXP+v+PetJpXqxJoK/6vl1zlr4EFPDIwhEkDok0BMT&#10;SWYMYLLYXYqLah+Pp9feSGFBG5KaiXW1xzYm1wP6Xv72qileqsx1ADHUPJ5KpkrKeJJzCop51Yq5&#10;Kl0Ut4pWUcNpC6R/XjngDswhrtIpI18EX4F/TpHv1B59e10wD10mQeHxQ0kyKzUoaQNpAkdFBlaV&#10;yP1f1t/j9OLY3j1al4UawQLEcjgcj6f4+6kUwv8An+z/AFefXgxFD1Mpa3xLFOSZZPt3SRlZSxUn&#10;W62IswAItzcC/P8ATn9t4yOSbMDq5PB/VbSP6+7LGxz1tWMgx6cOH+HqK2cWeOUOioZYZAIbxi5Q&#10;2j1+Q/lebEWJ4vwR75KoUOSVLKb/AOpPP6gBf8j28sYAIPT4iBAGR/P/ACeXnnPl1Cqqx6iajWNJ&#10;lhniMTAASR2W3jZyw4Cuf6j6/Uj3CZy0rarhtRLHgAA/S1r/AF+ntphk16uYwq4FcCn5Dzr+0cAf&#10;X1VEESxUNOsLJ4SmlY7FnY3JbUSRYrcEkn/ivuWZG02Q8Dk24IseVH0+v+8e7AHgP9X+r/VnplYq&#10;HIrXH504/l/q9OmAU0Xk8lUpDFlCXOtJVaP0O5bVYgr+eTa/1+mdHDILXVb34UN9PoB+L/7D26FG&#10;A/nwp6+fWzF31fP8sniT55+3h0xVUUkNXKy6JpVCp+83iA5IuWYg6AthfX/vXvLAHjBudSMWsDbV&#10;f8AA8D3R2TVQd2D9nCtT6/6uHVZVic8Mj5/4fM9N+UkgrnHjBp6qFYAx9Qg8bMAzM8XJ/T+AfzwO&#10;feUxj629V9XIB5P49tSFSQAagDyqP8NemyFOPIY8x1BgrpvWhceCRXicxEhgqANrax+hFrtzfgkf&#10;05iL03J5IIH4YX/4L/vNve2YsukjHDz4fz/b1vxM0HUJ8ggqP2wSsbrLIdWqORkP6V8nB4J03F7f&#10;199RoePoCLqPz9Txf/G/tpa+WP8AJ8v59eZqdZsjWoNV0keOQRSyAhhq8Y9ZjJ50lRYgGxH095ih&#10;UhAnqve5Nze3Nrfg+7NqLCmM54D/AGB1TVXJPTQlXFNFLUTVH7Xj0KqKAqork6WMnIZbHTxb62+v&#10;vuNAzeoGx1Bb3tcc3HvaqDk9eNaGnl/xXWKtqZYYhHTyRkqsMk3jNmdGFghCk2P+8XJNvp7mCJdP&#10;IVR+kHj6gfQX+h/PI9u+HRNfpXrQRmyMn7D+2vA59K9JCfNSms8SNNK5VJpEkOk6pJDpZ1W11t6b&#10;BrX/AMLn30Y1LLqYXvchST6f6Kfp7o7kjUvDzrQ5+zyrTNePSsQgCny/n6/5xwPWNMtUrDUiKBxG&#10;LpG8gVGLcC0wNyRyPVa9h9CPfMxggqqgixJPIK/4c8fT6+2tcta6if8AB/n/ADr/AJOthCDWtPy4&#10;4p5EGg8h/PqJHkhqSWodkdZY44hq8mtdWryEg3J1WCkrfk2uOPfERNGFJChmBLAC/pBsB/xX3olj&#10;ljWpr8sfL16cBGRkiuP2ddz5SCukljHlMVOVhR7+HXM6+R5NXHB/SLC45B4vbloDuAQ1kLXIPLWH&#10;Frc/6/vQBqSTUeWOH2+vy86edc9aFVBzk8P5fOn8h59YvvWpKVjGIUkqlhYK+gol5R5jdxwCt7Xu&#10;P8b3vkI1EXA4FhcWNyL6re98evA04dQIXamVjFKyl38kmhhIjKjlPEGN/pYkt/QkEfQe8lPHojAt&#10;c/UXtcc2/wCKe9qMdadqtXpvz1f9zXyMrERm0cgjD6SpQOOVubCzcfkfT8e8klg6/wBX+nFubXaw&#10;/wB5931AHI/1f6v8PVQDT7OoNErvSVBt6ac+uzqwaIlUi1sCQbgBbXtyL3NvftD6TqsQb83tfj6c&#10;/wBPdaGnXqiuOuRq6QzxiFnSWNk/bCPJoZXtq1KAAWJt9f8AX/HvtAihCBY2PH5vq4J/33+v78MU&#10;68akmvWOtaqnkrI2YOhdQJD9NCwXaFB+bfqJHI/s/pt7Zcr+zJSykACOZHIP0UI6uxY/4C5/1vbb&#10;VDA+mf5jrxHiIQPQ/wA8D+fQxdXyJk6HcmMDtNJkMXWUkbxgjzyz0dRSLFD/AFBcov8Awbn6+9c/&#10;+dBtqWh7F29mIEb7SrjikLAMFL28Qufp/aB/r7jD3DgfxA4HbWnDyofy/P8Az9DPkmYSWgU8dJGP&#10;k3+r9nWwn/LX3PNuf4idayVTaq3EpkcLWAuGKTUVWdSG1rW1Wt/h7o+0kNY3sAQOD/vB9xXWpJH7&#10;OpHUhvh6Pj76t9FH/FB/sPe+rde99sRa1v7Nj/rgWHvXWuve459On8XDWIvzbkHj3rh1WnXvfG5B&#10;Gnmwv/rggf8AGvehj8/9WOvde941JsQouWR+bcagfT73gAVFM4/1f6v29bwQSePXveYDUqsF5I5/&#10;AUst+R7917r3vsH8/wBbA/4G/wBP959+69173xawVWFrBhr44+ukkA/09+69173jja+q/wDRrG3P&#10;1AB9+69173yC6kKi1rqeCbD+1/xq3v3Xuve7WfjLXQZDpfpiR5kMu0e69/YSWGeQLHJBubBQVtEL&#10;E3IWaouoA/JP5Psl9zUF37P7nCho8IkYjzoPBan/ABk+ePLh1L33eZhae9WyzHCvJ4fp3NFOo/48&#10;MfsxQdNUUcy5yvla/wBvLisTHFybeaCrrWqDb6XKyRc/4f4ezAZ6hDtV1ckLReNp1qj9y3kWEEgy&#10;lFFzpKqSf9e/194GRy0enGv7K4rTy+z5Uz112oCo+zp19lh33hlQTzUoDRyP5rxsPGGJ/dZAAQA5&#10;F7fj6c+xdt1xQjXUHAP+TJp5V/aOg5u9vqjJHn/h/aOveyx5SnWMzTAIzQlUZTewdjdCt/xYEE+x&#10;pA1V0k8eH+r1z/g6ja+goxrwr/q/PP8Ak697Z5YlrKKdGAN4zJGSo1qSbOukn6j8D/X/AKe18EwW&#10;UDIbz/LzrTgfn5/b0HbqLWCD/q+zr3sANzUBpKzyqhSOcWZfoQ/1UsD/AFH0/r7GlhcCRMfb/nyP&#10;nk8esRfdDYP3TvjXcK0iuhrGOD/jA+34v29e9pdrXHH4tYC304Frez4MGTUPPqMGNFJHXvfJb3vb&#10;/H6Xt7b6TivXveci4tx/sRcf7b37qwx173xPIJN+D+eL82H+w/1/fqeQ69TyH8uve8X/ABUe/daq&#10;eve+N/oLgcD/AGP9P98feyKZ60RpNeOf9X+r/D173kS35J/335H/ABT3XrfXvfKx0gf61x/iTfj3&#10;7r3XveM/74+/de869e98fqfp+Prz+f6e7cB1alBxzXr3vIoP1t9Pz72hz/q9eqHPXvchAQxNx/ZP&#10;F+bcXHtdEQAv2mv+r9nTMtO3FOve3CO4C8W/1j9ORxY/19n1qwULQ+nD7OPnw8vXpnz697eo+U4P&#10;4P8AiefoP+I9mvTq9e9xpVs9uPUD/t/6H+v+t7QXQ9PnX/J/q/l0shPp/q/1fn173GmX0Mv9UP8A&#10;T66fZRPQuG8h/qP+HpaCCwNcef8Al697Skq3d1N/r/rfX8f8j93ZqLqbz9elLMFUueBHnw/1f8X1&#10;72xZBfSf9bj6/wBP+I9tD0/1f6v9Xz6KH86Y697Sclw3P1F/9hyR7eLDVVf5/wCr/Y6RyaSxK8Ov&#10;e+cf5+nJ+n5497XAoetDr3tS40gFD/QkH/C1jxb29EaSEn5Y6rnxCT59e9iNRm8anniwv9TyLnk/&#10;j2bRZiBH2/nX5f5OqsO3Hr173CygOkm3P45/I55+n+x92f4CfLz/AGenr/L9h6qOH+r0697Q7hi9&#10;gDfWxv8AQgDkjj/efZY5H+r/AFfb/qHTI01Orr3tRYWyzofppZb35+h+nHt23cgj5/y/4v8AzdbB&#10;NOvextpmvCh/1Sof+TAOfx7PdRMa6uNP8p+Z+fRfP8VT6f5+ve5Fvzzz9P8AevarpN1732f+Nfn/&#10;AH3Pvx68eve+HuvVeve+P0/H+xH+P5t7917r3v3+H+wH+2t/X3okAgHz69173//X0fFsQPz9P+N2&#10;/wBb2HOhf1v8e41QP999D/vuPfh1o8Ove2SUWa3FgTz/ALH/AH1vbo6p173i9+61173mjt/vPP8A&#10;T349b697coiP6fkj6/X/AG3/ABX2y4qp6ehAJJPlw697yn/eDz+fofaYZPSjr3vx4v7959ePXvfE&#10;G5HIA+n+BJ/x9+OBw6qWp5E/Z173y+n9P9hz7qG60kitw697839bnjj8+1EQqdXp04fXr3vAzD88&#10;WH4/3r2oCliAPPqlCTg9e9tsh+v+vb6/0/2HszQCtB5dP4AoOve4UzWBH9bWuP8Affn2+qFjXyHT&#10;bVoT6V697ghvUQfwf9f/AGH49vAHy6RkUFfLr3ubA1vrfj/D/Y8392AIFPXphvi+3r3t7gex+t7/&#10;ANP6/wCx9vxoRlsV9emHFXFfl172p6Bhqt/Ww5/3jj2rUEoD6Af6v9X+fpKwqtfTr3t5/P0/2P8A&#10;X/W92GTTpGxoSK+f8+ve8yWA/wBb+n1/r7eDaFyag+Vc/s/z9aqaafL/AIrr3vnf/W9t+Kxp5U4f&#10;6vz68vEE4/1ft6978fxe4P5NiP8ADgcfT8f7b23imOrUXTQZP+rHXvfYNuTza1j+Qf8AD3rqnXvf&#10;YIJ5FyAT+efyBf8A4j37rdeve+z9Bz/S/H+0/U+/da4Y697wtY/4C/H5PvY49e697w+71IPXqmmn&#10;r3uJUmw5/rz/AFt/h70Pi6WR/F1723s1x9SOQBz+fz9f9h/t/baowlz51P8Aq/1eR6MLcnxB86/6&#10;v9Xz697zRycf4/8AG/aiM0PR5bkhhTHXveQzW/N1AP4B4J9nMa1AFKH8v9WejUNXh173KhnI+h/w&#10;A+n4+tvYgseGP+KPClf9Xy6WxyA49eve5Bnup/pf/EfTg/X/AHv2bTIWWlPTA/1Z/wAPW5GqKenX&#10;vbXM7arg35vb/Yf19h6dChNe2uPsP+r/AGekrnSeve5NPKz/AOIsPp+f9f2wIwpLLU162PXr3t3p&#10;1ubcEltI/wBaxN/+Ne3/AAyE1NinEfLp+Mde9ukUBBvY88kcf7Hnnnn2stgnxJg8PWlP2dKkwKjr&#10;3t3o9cboLG1xz+D+Sf8AjV/9v7FFlctEQwOQP2jy/wBn8+jC3nZSB/qP+r/P172s6SEyRjjkMoPI&#10;tpIv+P8AePY9spDKFkHof8H7T/qHR5GSwB697W2Go7lOF4HNrL9B/Q/i/wCT7HW3gBKkEH/VXz+z&#10;o0SUBcVrTj/qPXvaxVAgVFBF1PBuSDa97j/H8/09mIkZVJJ/yeVDX1Ppw6ZkkNCzHr3tbbfoFdla&#10;y3LAKfqf9cn6X/2H/Gye6fUaAf6vl/LoOX04Cn/V+z5f5OvezO7Bw0dOUqpVIKgMuoA6mtwL3/A5&#10;t/xT3e0tyW1VrT0H+DH5fZ+VABuVwS5Uf6vU9R6liEKj6t9f9b2anY1C1dVw6EL+tAV/ABNr/kez&#10;WSTRGaUFP2/yz/k/yI7RWeSn+r/P0Hm7a9KDHzvI4S0bHV+eBc3+ht7PtsDbgp6eGWVLMFVrWF73&#10;4Nx/X6+wbfzmRxHHkV+IZ9CRX5efz/Z0KbWEU0Dj6/4f9Xr1Vp312JrmqqSkmUhmdLsSAEt6gBc/&#10;6wv7MHjacRopBNvrf63H41f4j2Gb9wQR5/6jj+XEj/OdxKqjtFOq1915eSqq5VZY9YYhwGAEbAEE&#10;IbDhrtzze3A/o8n0jn83BP8Aj7LOjCMADTTFPy/1U6QK3lclASykMq3u4S5UMbDgt9fpwLcj3x4H&#10;Nzfk/wCHPPLf1/417ZkNDpYjiftx5/Z8/Py6dAznqfAjOP8ANagVjBLWP6G0rGkdwAAAxtzb63vf&#10;3xPrFiR+D+SP8fr/AK/u6gUr/q/1Y6VRqKD1/Z1nW9I+sRk6ywIBCtewCjSl/wDU3F/68c+4E0HB&#10;/wBb8Afn6+9EefTgNDXpX4nKkOilgBrJDuXFrCyA/T8ix/HH+PtIZFJIDrTULHn6H8/8U4v7L51K&#10;SVH4s+mRSv8AhH8+jC1biv5/6v5dGT2TWUmVpzS1AjYhEtct/a5b8/QEXC8i31v7w0tX5l0NYcmx&#10;5F+Pz/rey6aSsuk8aZ/1fn50+zpeh8v9X+rPSgyeBFEXqICxU6QykIQt/TcX+uo3PP8Aj9Pp7cTT&#10;Cpi0gAsOfz/Wxtf8+6EY+zq5NBU9Jdc02JrRMzOIpbRt+mxAuVZgpvbkD6fX/D6RqKnMEwFreqwv&#10;+LHn/fD25bMAz+YAHCvz8qfb0llkXSTwxT9vThuzKLksVrDE/stwukXJTg3JH0J4v/r+1douVYDj&#10;03AP1t+Bx/vPs6hDGKvrWmOGT/qpjHRTITWh6LNPViN5oGc6yZACw1OAwuGYMzAC/ABH9DcH27Uk&#10;f0vweD/jb25UkgqKgeePP/V/q8kUrj4xkDz/AM3QXbsrlRJLEOGV10nWVD/T9fHAuTfi9vbwFOkc&#10;fQf8i+vsy6L2bUxPQDy1StUykPxI55NybjhyoiBW3NhqN/xzce2bKRCSnkH+0k/74/7f2xIlTTz/&#10;ANXHpZaSUOnobOtMrLSZWi+lmdFOm6hrHVZVvYkekj/euOSw9iYbyJK+lv7Y4UGwNyWUn2QXquX+&#10;R/w/6v2Y416HG1zBlFTXh/Lj/qx1dT8dt4RPTUkJlBISF/1/UrZdJUEi3PsnW4aM0878W0M9vVxp&#10;vYEEf48+yt00MVrX5/l0KYGoPt6sdwlYtVTRuDfWifi1ja/P1+ntmoa8081lNrMVIB4uFF+Rxe/P&#10;vXz6Vq1R07VNKJo7ML3F7255PHsbdpbrEDIDKRb0hiwB4+hvf+tvdw3b3enD8+A9PM/5M9UeMODX&#10;8x6/Z0Ce+NlJkoZR4InD+pl0agbmxFrf0v7MRh94xvCgd1YFRe1/yPrZfyPz7ca4kNQvEeo+3/V+&#10;XRTPbHOn/iv9X+odEm3h0wHqZZYIXRla6G4/B9SBpOLEX08H6f159vz7iglUWkIJH01A2a3Nrf8A&#10;FfdRLIzhXANTTHEfPpEbepJIH7OkHT9Y1VI7kxXVG1CRkspQteNSCBz/AEuP63twBhTKJJ9HDXF7&#10;fXSfzzb/AG49rfDNK+XVvDzx6zy7WlgvqiMeliLj06wLEErc8fSxH+v+ffKWRZFLghho+vBvfjgf&#10;4H+p9obhgB4ea1qfl5fzGcfOvWwKLQ/6v9WKdZaGkmp5QjKY/wBwCwDC5F3YsxP9PxpHtK18Ub3D&#10;2/IvfhgR/sfz9faVCeHV468OhcwlTPCVMWo/pa1rFLEXFuOSv0+n49paohgVr60BA/SSo+n0C/1v&#10;+Rf24FDHjTp5V1GladCRRVNU6EGGUgtbWodv1cMz/wCpI+oJB/F/cCppqWoUhSAzXWyi/wCNXF+P&#10;emjIFevNGwFSOnajrq6kYGQMyJZ9Tm350829X0tx/vX19hLvXZMVbTSNGLkqTp0k8/W3H+8i/t8e&#10;G6amGc0p+VfPHHHHok3Xa4b63oQCR+3/AFenQv7M3qVlWCcqFDAFyQCQbgMf6j62I/5ERXsPY0tK&#10;09oWtqufQbIbEekLfgn62/w/w9ktzBpkBpRcig4n7SfzPlw+3rG3m/lR4pGYJQAngP8AD8/t9DTo&#10;wlFWR1cSujBgRcEH2VPNYqajlcFW/UfqOOTcLZrf05Jvb2XzJQ6lOOOPMflX/MfX1hLc9ve2kNBj&#10;/V9ufL58ep3tNX0aRz9CdP0sAf8AW+nP+HtORkn/AFf6v29EBXJ/1Z/1fI9e9y0P0HJtYk/Wwt+S&#10;f6+6gle4Yp03kCvDr3vPqAFrgfQ/1IFv6n/eb+6igrTpPTOB173hZwOb2Frjken68i/096p1cKRx&#10;861H+r/J173wYhgVB+p5uP8AD8e7mnDNM+fTgULSn+r/AFf6vLr3uFNIVB/AF7n8GxvY/n3Y/APO&#10;vH/V+z/UetaCXDD9n7eve4KTOZP1fU2/NwD/AIj/AF/floRwz0pCqPL/AFfy697GPYNDJVVcR5AL&#10;rc35NrcA8/1/3319nFjVnXT6ef7D/k+f8uqMw1geQHpwr8j/AKv2AD3uwrYGO8NJEfpZVIFub24B&#10;I/3sexVGullVaimDn0INepI5M2oySqQpNSP8lT0gt1VYWNo+OQSf9a3qsf8AivsZ4pQuiNNXC/hV&#10;Oq/pAH0/of8AYe7M8ivql7tVSPX+RP8Aq889Zk8s7WltbLWlW4H0xT/D6eXQVfbGQSSMEUlgfUxI&#10;W3qLG/8Ar/X2MG1qdfHHqUglAzen6lvqD9fzxz/tvZdI9SW41JHpgeQH+rNehi50JgccdAN2BWSR&#10;+QRuOJNC+om1r2bgj8G4t9f6+xENJAU9cSmw49NwP9YD/b+2wBSvSag6AoZSsWceGodA7WJMuktz&#10;axdh9L8Af4f098f4dBIeIrXP00m5/P4/23/G/e9Ocdb86jrIdxVsCsWqCbLYN5V0r9QfqP6c3P8A&#10;T8jn3IGGoza8a8j62sDbm30t/wAa90Lle1PL1p+Xp+wfP59OKxQUXqC28csNRErgBiNIJJFzyfrc&#10;f4Xvzxce+J27SSm+hCWNzbSt7mwJP+8j3bxaCv8AnJ/zn/L1vxXr5fs68OwstSgBpJQFUKNep1Qq&#10;usqL/k3sST+D76TatOCCqpe/+2t/qh/t/wDX9u63ArWoHy6aIrls9Y5u06l1ZXaUXF9QJF2e/EbG&#10;w+gB/wAPc+PbCBeFFwSLcWX/AAv/AI+7i4YsFVa8OHH54+Wftp0wTXHSaqO0GLnXL6XAYSMGJkBc&#10;re1wARYAA8/7fjm+01ILaLH/AA0kHi17f4f7z7bNyNQFacK4OPXOa1/kKeteqlgpzjrFB23ZghlL&#10;LfgksCLG6BrEC5+g/wBf2xVu0wouIx/aJ4I5X6c/n3R5wxGgUp+fp08s7KP9X+r/AAU6X+D7VEra&#10;ZKliPQq2Knhzqbjm31v/AF/oPaKqtvrFL/m7f6ynSLfQE25/1vdRJitOnhP50/n0M+N3qKmn4qFb&#10;n6lwZGB+rAKeP9f+ntQYSmFLNEzkA34I5J544tf/AGPtSilELMPsrxA/2a8Pn0juJaKWHp/q8+kB&#10;vfINk6KqigBkXx+sXKpfTzdiSD/rW/P9L+x623n6en0B3UKoT6hQBY8n2rgTRRlBLHjU/aeB4ft8&#10;qefQQvxqNKev+r8vt9Oqve++oMpuqnq0gikWWRqkxtEGZwzp4wpZQbDi/wDiD/hb2OlBV0eToFmp&#10;5Fk4JNrHSfz7MkowEgqCOIrSuPMfn546Dk1trap7T/h/2f8AJ5dURdjbQ3v1h2FV4fcFFNSQvKn2&#10;dTIkhiqYddxoZiQvP1vzbn+ntir4dJYD/D/W/oOfatQNOsef8vl16CLwsnj0PfXOaNTHCs7MxIcq&#10;9iGK3D6lQ8m/0JPP4sOPabkNiT/jb/X/ANa3uwYCgJycj8sU/wBXqOjCJxTQejRYuPzRxBSBpUOS&#10;NTBS37lmVibcXt6vxwOfeBrNf8/i/wDj9L+6TRiYAHy/zf8AFdKVxg9KOhmmo3Sx0nl2RdNtJkEg&#10;Btb/AA+h+tyLe2irpw6NYckXHAuCebX+nsrZfDkpxANK9KEfQ2roZNuZp4pImZ7WIBAYlXjHp1lS&#10;QeR/TnmwNuPaWraUgngEEmxPH0N/ej3L6HpdG2pPQgeX+T/D0YDbWbV0S0jBkVNYDawCRYHgG4+l&#10;jx/rcC6JyVHfUf6n/DgCxvc/717b4GvSqN9JDDoxG1c2B4wAQVXjhm1M4K6LDkk3Iuf9e1hygcjR&#10;8lQPpx9Prf63I9uYGR0YqwHcPPof9vZcOiuTYN6gNXAsfSoU3/P+HPP09ofIUTeu4sLH8C5sBdbj&#10;+nt1Wp9nT6sV+w9C5ickh0WJJ9OoEkW1EkMAf6/8i9hzmscrq9gLm978C30/5H7anTUuvz/yfZ6+&#10;p6Vo2oaT+XQt7fyrKyIzcC1je9+L/U/7x/X2AW7tupURyaU4s6+kWt9eAD9QPyPZbKhYY4/6sdaN&#10;Rj/V/n6GPE5AOqhjcmx5seDY3JHslnZOyj/lN4yQQ7rZTp55P+J4uePZbINJAAwf9Weiy6gDCg6V&#10;KsHAI9kF7C2g9LJNIsX+qAZVuCRzpNv6/j68+yO61RyUIqOP5eRrU/6h6dAHebA6iQP8/wBtf9X7&#10;OuXstmUoCkj3WxH1Nj/X62Psqdv4sZNP9XyHyzjoB3cJVjinXvaf0eM2ta/PH9f9b/H6+7glT0gp&#10;Tr3vzGwv/vv9f3bxBwPWiR8IOf8AV5de9+uR9Of6n6j3pJiGGo0PTayGvcQCeH+r59e99f7D2qSY&#10;E0PVxIK0PXveNm/B/oL/AFv/AK9/b2Rw6qW0iv7f9X+Hr3uA9ySbAE82/wAPa2Mgxin+r/P+XW9Q&#10;oM9e94yQP6f6/t1aaQTx6bLU697xM9r/AOH/ABPvxPTTyUBPXvfQYfj/AFvdcdaDDy697m0LhKqn&#10;f/USo/8Ar6Tf/iPb0P8AaDp+E1fH+rHXve0P/MDXzdj9U5JVHiq+ptuzI9yxKyY6nkUX+p4P1/x9&#10;ypzeP17VhgGCM5+z/Z9KflTrFvZRS3uF/hubkH7fGev8x6ftFOiP/AiM03VnZmOZy0mK+THyIxsl&#10;1CaXpuza5SqovAH9APoPZFIV/ZiMwIDpI+scFRrEiA/48eweOHRv0eD270kkcaoJG1utUigCykAi&#10;6g883uL3PuyCkmryx+3/AFDpPIKPWmMf7P8Ag697VF38UaKB6qBZDY/VhUsrWB/2H4459uOWWnz6&#10;bd2U4/1cOve81JFGMmyycMJ6lCQQ6kS0YJbS1+Bbge/AvilM1/2a/l+fVSTSrZr/ALHXvc9IUaLy&#10;yIqlhQuXv6oyKlke5P8AsDx7vppH6YB+VK8B8+q6jSnXvahoI0KFInCiJ6wFVHqb039Jt/QWv7o1&#10;AaVr1etRk1/1Z68eP9uP95Nvb801OVYwaVm8GMhla2koViZW1KL/AFP0P+Hu9QPhHp+WKdOqdJ9B&#10;+2lfT7Osek355F3NvrcE8e56QyT09I0UwRvtavj1GwirXaTkA/q+hF/8PdjQgca5/YP+K8sdeJoK&#10;NxFf9jriSFLXUka1H1H0KWHt+pBUU1GECqdcmRubMtvJRHUSpNgQCP8Abe1UaFFHCorn/V5f4em+&#10;sDhWa/8Ayy/of0ycc+3ylApxj5I1H7b4uIm9/rCQyufoR/Q/6/8Aj7dwAD1U4Geo7+vyqTyVmI+o&#10;/I+n+PtSUtRJJCWKgiKo06DwvhhqyqgH8Cxv73qegqCVWlPTjn/VXpO2D69Q5I1V7A6WkRuRy2p4&#10;hc/64t7UiQ6o9UZdX80zIwB0raP8qD+A3+297eRmA9a1/kPs9P2Gnz60HIz01lwHKuFKeKNWBPLX&#10;c/n/ABI9qnCQpHHH5F9euINwODJSsysv+24I/r/X26ONPTrUrVwOk9lpHdn0NYeOS3JF/HUqjKxH&#10;/Bubn2tY1MkEExQWRoGVRZWLshVgf9Ycge1kCa2r6Up9vH/AD/qp0x506Q87iOonhDtqkSqVmN3Q&#10;RhgUK/65NifasxEayTQMPqUBe5t+iH6XPP1Hs57RXX+ZyP8AZr/P8+qOaDpAZ+WSKlqVAJ0yWiAA&#10;bh6j8gcWsbH8e1timMnEyhbmKQtYluLC5te/tI7F31Mag5GPKp+z/B0kkHn0GW4I/AL0rFiq1EGj&#10;UqJdlL2W/wBDbi3P+x9iLjhpETGO4dlHBC+m5Oo/n/X9uFGKEj0PrXphT3Fa0wf5dF43RKJJKuNa&#10;kgw6jZl8i3KhdCA8fnj/ABHuqv8AnN4b7n4r7OyjRrrwvb1HEr8EpDlNv1QcXP8AqjEv+2/20C+5&#10;UWjfbOQUOqGYGnGqvGR+wH8q8PMzTyE4fl2+j46Zbdx+YlXh+yv5dGM+FOUhbe/ZuPjaQmt2psbI&#10;EMtkLY3I5WkkKW+h/wAoUEHn6fX2YP8AkoZKtr/hni6WeJ1ixHYO/cdRGRToqKaor4Mm7xE2BVZa&#10;iVD/AIg+x37WPXbZ1JyJWpwx+nH9pr/qHHEce6KqL+1lY58Dj5gLLKR5HiT/AC8vKv3+cXFTR9o7&#10;FlZgrzdf4R5CkuiSMU24s6EdlHPr1aVbn9B/p7t3mhbVrI45APAY2F7C349yeykGvURq4+EdVF4v&#10;J07U32qSL5LIzxi8kIDvo1kn+0Lj/X+v0PvDaxF/7R1G/wCDb6m3vXV6+nl06iQsjAceBBEoU6ml&#10;QtcKpfn0n+1/xHvB4fWATqPHBvfj/invQFD1fWadO5yrGjYqohjs4MiKgUFx9NQ41OT9eTckn36X&#10;WkiDgqwF7i/0Nre3FQChlNKj040/z8B5V+zO10lST1yx5paqjqntIs0Tt4lV9IRWQEMb2s31P1uS&#10;D/UX5adQZrcgE8mwsvNh9fbssS01KCP51r/g/wA560cY6iRVJikhpzIAryKpCIDKGkBUM+m3BuNQ&#10;H55tce+PibR6TpF7j+hvzYg+0tD5da1AnOepX8SpzU3qI/MwiETW9DI0RVDIsik2BsCQAP8AX98R&#10;CUdyAQWGr+ot9bMfetND1svqUdSGyyVVLSo7RyRwN4G4CyaiRHqijUi5ANj/AIg/Xi3CRSCSP03X&#10;n/iPfqGo4n/V9nVlI6lUNTE4iVwplEU37fq/sm6kgHi5seRe55H499otmUgX+nDXNz+eP+Ke1yR6&#10;UOk49ajHGh/MZ9Ps6uTgjqPWVBkjmjkbQxLHyRNGnot6AzX4sBZlb6g3985E/Xaw1A2JBNiDc/U3&#10;49tAaj4wqcn/AE2fOuQfmP8Ai+qIeB/wf8V1Fo6pmNPqJk8TxNJGjKA6spVb6BazavqL2A/1iY80&#10;RVVbUL2K3H4VgPp/Wx9vI4+ADPnTGSTXHEHBOePy6eSQGq0/1D/B0842vjqp54xFIAHEyrL6y8kb&#10;mwYEAKrKQR+Cf6Xv74oTEgPFzYfn/Wvc+3lBpUdW06yfQZ6yVaxV9X4H1+ONne4CkFlAcwkLa9ue&#10;ADzYXHvtbEajfkKNJ/JtfgD37yr1rPDrlKHSXwqUGlp5FmUi0cbSBCJHY6v7Kk8cf1v9MUhu1gvD&#10;IR9W5AP4/wB6sB7abUsbMCNXqafl6D558+HTi9qagcg/L/V6mp8/5zqSL0KJZLvDOsrACO6l1Asb&#10;gkED1XJ/P9Lj3wEX1bhdUfNwLaTwCB/h/sf6+7NMEIqCQRj1+Vftz1cXGmisKgHHrX5n5/l9nWWS&#10;cERoCXMVcqqVNiXR9cqMzGxBPI/pe30v74NcIbAekH+rXLc8H/fce0/i6tPq37PsB8zxBxxAx02C&#10;WYV8/wDih/q9enCJVap1P5GDug4ZIyqxnRqcEj6gjk/Uj8fU4gDw6rYG4uRxe1voP6/j2oUKWIB4&#10;fPJ/Ly6fABqhNSPKvH/ivXqXNMFjelmlV5EETKFtqWNGuQz3AOi/Nr/4294nIuzWuukWH1vc/wC9&#10;3H+++vvQRlXSMmtf2n7f9X8ungh0BErqqSeGP9j519fSnTjRkuIVZkU62Ty3IKtCpb1MoHo0n+p/&#10;1/wMZXh/8dJsTwQo/oPz78VqPOv2de06qDNRjh6/5OP7D9nU2KoIlpQQhZfMpdGBdWdtPB+oUtYg&#10;f4fT6j3yRQSfqB9eTYfXjj+n9PftFM9akQpnj6Cny/1efzPWKqqWCKFKFtekOpDWNyT6h+eDrDfT&#10;n6i/vHqf12A1MSeRwSf96+v5HvRB8s9bMXmMgYx5f6gOFepSw0t6cOzCKNY10q3rVUAJFgQWPp+g&#10;b6j30UJUFmIJKMVvzwLen3plqK8evPTimeI4f6v5/wCCnWaKqSCoeOKEGNYaiFJdOoMsjn0z3NiV&#10;/sm5P+398hEGaQ2/tagQOBb63v8A7D3oJWp6ocAZH2f6sfzp1wqMk9PDRIZNWmJ4pY3axkDH0GMA&#10;31KL/n/eveBks7XNrfUj9INr+6laMQercBQ9O0FYDQQaYy5lThJeJCpkstrX+l+L/Q/7D3FcfuAk&#10;tYf6kXBB4JHuhU1qfLp9VOg/L1x0pKaoU0ZjQQFpFB/cfRJE62aNHChuCLEkD/H8W95TGpUFfUGU&#10;gm3IW1lNjf3bRWlfKny/4rqgFKq5oRQ/6jjpuTJSLKwkH28kU4kUFlKyTGbVOupLfQgEkfX8D3h0&#10;nS6D06EAuLEBgbix49004AU+n2/8X1aikqQa1PA8f5V/1cOnQToJaeqkBkWeolfQ0jo3gaMK8jpq&#10;Nxe1rc/X8++Lxm6ADg3A+vN1+jW45/Hux14Dfn5Vx/q416tQjjx4/l6j/LTz6z0uQiK1bmQXTSzc&#10;RkI0U4RTH/asA3JF7X4598BHo1gxghgeSwKlV+n++t/X3pHkXFK18hgY4U9OtVrSnEenHqVJWJU+&#10;BhX+JoZQLJEVljnlJMgNjyQP6ED9N/eOOBn1sbL6Rp/re/0H193SSQrTz9fTj5U/1fZ1tmAp59TK&#10;7K01K8EAZ5SZZBICNKsgQEszcckcDg3+vNvfXhLHnkqOAOASOf8Ae/epXct+m2PsH8uvVoAT/Prm&#10;MjHFFwCqTuyszszNHGR4yNP9NPKkD/Y8e/TU+qIcD1AG4v8AgfUf6/urSSlePH7P83W1YBv9X+x1&#10;7HZfw15uxtA7qEe31Y3Cyc+nSOB/h/jY++oYXCgkf01L/X0/091DycST/qHl15mWtOsmRr6dpmRG&#10;s1m8MoFtH797E/T6j9RP9b+5CxKWY3HIXji4uLEX/wAL/n3utWJPH/V61/1fLqpfFAOmeeuqI4Kd&#10;QHPjeUXXV43CnWhtf82/Up+vPuPJS31kBmsNI/IsfoVHvTVIpxpw+X2dXWQdO9HmjH9qGeKHySGV&#10;+VVtSA3SVgTzwCfxYAjn6cIomsUB/FyG+oH0HJ/HvSlge3GKYqP9X+DHW2IGepddXU6tHUOtw0um&#10;N0HokYXdzZP7QH+HP4+ht4KpJEo5BBDA2IIFwQB+D/re6gkHiR+f+Hr3pp66M06pFLQFWVlkQxOn&#10;kRwX8bqWbm62Nhq+n5v9cviCrqCNYC9xe/8AW9v6fk+9sNVC1TTI6rqBNK9N4r3mlaCSopw7sYtL&#10;BViJOlREGbnVf0gEcj/Ec8ooxwNOom68gkqD9Gt/Q/7x72Knjn9n+Glf59aZvPrFkKx/Wwl8ax2l&#10;CxuqiRo1Bkh1E/qX+o/V/Xg35eEFgEJGkli3IA0j6D/Y+96SrVBoeP8Aq/1DrxYqKt5/5eo65Q+G&#10;RqtA4kjWBYuJGdpG5dyL86SbG3LW+nuJVjU6FjcawLW45/3vn/jfvXiSVBJqf9X5/wA/TpyIEg0H&#10;lXpQ4F0hp6pYU0O1O51EjWQpJOrjgW5IH9DY8H3I0kxsoADEi5v+j8ajb274jkcO4+fy/KnzP59U&#10;0kMD/qPTQ00cdXDNI8jQJHKUUoP3y3PiUuLgAG1uLHn/AFsqwf5rgA3cPp4JP4bn37W5oPLz/wCL&#10;NeqFxnpunywH8QAd2QJSyU4mIZY4wLNCwXm4tcAg3uP9h01OiBnClha5W5tcc3X/AAPttgx7mz6e&#10;WP51+3rYYnHWSmzM1TJFSyVEcTeW3kABZFb0ssqkAalHANv8bc+8elSpcg3IuVJ4t9bA/wCw+nul&#10;CR8z1YElgg/1f6q9T/uJI5Y4FKeNGKCRFIbWFVGdlJ+mlv1D8Hn6e/QhZLXFtJ9Njfm3I592HcTX&#10;162wKkgdccjJLSklHDeWLVLrUWClrofSP6XB1fj/ABPvt4SX0j06lOq/Fr86iP8Abe9tGVOet/AN&#10;TCtD/qHXCkysZpWlZvIIpl8WkkkhfSI0Y88nXf8Ap+B9B7kGBGjtoHptf8EMRYi/+88e7MlFx00x&#10;ZDUZrUj7PI/z6YostPFXs33Uh82oJZg0UkMZ1rpjF7Ne6hjbmxPuOU8TamA5sSFvZQD/AF/x90C0&#10;Grq4/UWq/P8A1f6q/wCXp+FV98jQRM+pPIgeYKXmkkRtSsBcDTxYgn6c/wBfecESvb8Fbgjg8Hkc&#10;+9/Fw6oQVWo9f9WeH+rNOmqVGoKcsR+5DMyFHOpGVowysD9Ddfofx9PfHxso03ufV9eCQD9b/i4v&#10;72FalB1YVbIH+r/Y/l1ketp5ZWleyJaFiVXyRRuygBSvq1FWVR9OPz75EMVF1AKkaTe54vx/xPt1&#10;Y8Vbp1IxxOajh1DNTCszCKZ2WRJFlsCqEsQLr9bXJCXI/PP0HviiD6D0Mbll5IYMeCouf9t72q0x&#10;Tq9CPKtOB8/9j/PX5dc6yrOpXZvuoCUWGSwVoXhBEiVLAAgE/RuPp+Pr7yEO2rUG0lfQVaxsPrx7&#10;8fPVQfl1UKB/DUfL/Z6gJLTwiEwyDyRzFqpJryIZHN0Ak+h4ANweDe1/zz0ugOsA8CwFywU88W4+&#10;nvSpQkMCAPMgD/Z/bTqiRqSKVpXiQKf56V48OsT10FSY2pHKN+4HLNdGlT9rVZvrd7nj/Dgnn3hM&#10;YeU+o/QgWswNwDqLf7D3qqCjE0H+ryzw6eUhEH/FflTNKV+zpwjrZ6bHgiAeuWNn8gMciujFGiCI&#10;fqyt9f6AEH3mljkZdAH4JH4vb8Ej/ifdJKNVlNKUr+3JoKH0Pz4dNIIw/iV+3/P9v2dN2Nr6SCbz&#10;yyKR5FifTZtIdQA6rJY8Efj6X/xucT0hZVZeLH1EXBJPIF/z/tvdAQmDU/Yaj+Yr/Pj04sulqHpx&#10;p9xxpNLDKNYkivEkixmMKmpJGKjhdX0IB4/p7xijBDs4I1CwAAsbG5P+v7t4i0qBWuPT/Y6c+ooR&#10;TJH+ry6kPuJllpaenljJjkMzFizOgdNIi4B9IUk/n6Di5HvOtKEtpuLnmwHII+lvdWetCBw/1en+&#10;r7aENGbVx6apNw/cmVZWjcCIMmp30xtEQNd1vY8kXBv9Prb3Jip0ViebcKRyLC9wRf8A2APuoLOA&#10;pzTHz+efyz+zhSjLSMVAJ6YsnmZpKcICquVNRExEb62aMK0UwQG9wxKfQ3uABY+8/hXSfUAQ5Tk/&#10;Xj6j35QBwAoOqeIwPTTJl6oTIDG7LJSLPojVbIA661LXsSQfoD/UC5Hvl4xYAG7HSy8EA86eCf8A&#10;Y+/UB4dVD1r1h+9fXOzLJHEqzwyaioaxQSgyIhN7XUHkm1/fljOrSbiw1K19QFzypt/sffsA0Jp9&#10;vW614eeOsU1an2/3AVZjJdJaZVEczLGqlJoy55AIRhqPHPHvMsbWGoAepbOb8gC1r/g/Tke6rImq&#10;jYyfnwp/n6sELGgr88cD/wAV/wAV01VddGvMEgltTyFqbyRroaQgrJZrhhy11YWH1/HvJIpJQgEM&#10;HKjVyCtrXNvb0R7tUgxUYOKeoyPPiOPzp07DFRe7zyfyPDywf2/yoyRVkSJWx+QNE9GspFOVjYTs&#10;2oMpc3Zx6lI5t9B760XKobgMt7Dn6fkj/C3t5UjAqSKDzOP5ny4UPDpxIkQV408/P9tPs4UoRXri&#10;+UnK1FTEFaaOQQqrEBVYrfTHYWOrUTZuRc/i3uQsfp9ZJXV9Vstj9Re/9Rx7TyZZVGBniK/LBHn9&#10;vH7OrCiDTHjHnU/6s9MM+Q1TSywIi1IhS6yyN64/0PwoBIVmDKQDb6fU++0jXyICSfULMfqo+v1H&#10;I9ssuogUr6D+Wacf2HqxY6T16pr5loauRVWJVhPkiRSwmZTY6FmspP1a2oH6/wCAPOVSoGnjkXBF&#10;zx9bke7MCBUcOtKQePUPG1EM8j+Yh/25QHRwqAvzGUVmFzb6aub8ce+QiJAa4AJYcEG30I4H9fe6&#10;Y6rqzTqK+Tjikmh0SyPFHC51Iyko2pGILWAC2/rzxYW95VhbWFBS5f1MxHpuv5A/PvagtQDNetFx&#10;SvTdU5WnFM8sqVhENFaKnp4mJm8dQDZJZPqoABt/r3ub++3TTxwb/RgCQQfoDf8A3n3ogDrwavXG&#10;lrvuWkezKYT6qd5EV1dRodlK8WawA+l7AD6e+UYDKL/XkE/Wwvfj/X92GR1VjQ9Rq2RqaplCKyx6&#10;VkjRmZdchTSddx+AR9SDY2/rbG4BlQMDpGok/wBf6G3+v7qeOerD4TTqdRyOuOq3gkjWZ2hWNRch&#10;CrDXGWJtwtwDyLn/AAFs7Gwta4AChebf1+vu3yHVBnPDplp4zJJ5fJ4ZJpWlaZymrTzHbQDcqLEF&#10;gPyAb8+8YjIFrclSPzcW5H491ANSKf6v9Xr1YsOnGWvjd0kaVAiVSSMCRobV+0VsWuptc3W5/r9T&#10;7Zs0hFK0ignSpY6bkgFSpI/x/wBb229AKnhQ/wAwR09DpbUj5r+zGehc6hrkbc9PRNNHG086U6Fi&#10;qIzRzrUqJFN7KVFgW/2/5901/wA2rDUuS66wO5slRSOktNSR00rKNcDpMYJm45tqVW5/r/h7B/Ok&#10;UUm1GR0oSAQR+wn+Qx6n1PQi5WAiufCiOUZgc4Nc/toRgV/n1fV/LJqqDF7A7M68pK2nrJtj9i5K&#10;Kp8DFlWPN00WboDck8iKo8TW4vH71opNI1AkghiV/wAQxvz+fcGOCHz9h/L/AD9SfGc/6v8AVnqz&#10;b3hIsR+f8fx9fx710/173031H+Fh/wAT+fex1sde94X+tyeAxA+trEfke9dVPXveKNbK4uB9ACbk&#10;AcD+vugQLXTx8uvfZ173yUABTq+hJP4FrWKqBxb3ZWBAPXhSgHp/q48f9Weve8osoHPF+P8AYn3v&#10;rfDr3vhwARyCAbf7E83t/T37rXXvfGVgEYE8j+g4PANjf/eveuvde94oQdYBYFSupgLj6EW+v+PH&#10;v3Xuve8qsEufpa/1H1sx5t+ffuvde92M/DqUZ3rrdGGeN3/un2nsndkDJCx/4v1N/dyp1yL+kKIF&#10;bn6G3sg51uGTkPd4iBQ28hp8ypBH51pTj+zqV/ZSJZPc7Y281vIjwr64/MjrA1lqIjwNccsf1sSw&#10;IkUAfmwDezt7ixzpHNIPuWQfsQuEUMC0ZaoSbj1KWQMCf62+nvAKGYFaSUHrx/l+3PXX6MVFD1n9&#10;gxuOgpZoKqGSLxJBCReylR6RIHAvwAwPA/x/r7ENhcONIrkny/l9vzrn7adJrmESRlGx9n+rPXvZ&#10;Qt0UMdL9wtTH+4mvWUA/djYkgrwOQeRb/H3IFnK76SP8/p6E+ox50FfPqNd2tyjHWKEV/wBQp+X+&#10;qvXvaJpEjlpWjjSQMLyxOFN5dLXsT+OLj/ePZpqAepNfKnl6eXz+3Oeg00KSLjr3sM944tKmjeaI&#10;HlnsCOVdDdTyL824H+39iHbLnSwRq4+XlgEYx9vlWtOoi9zOXV3bYZQinxYP1ExmqjuGPIiteA69&#10;7BQqfUGsLHUbm3rHDCx/ofY2ictH6+n2Hz4dYePVSRxOR+3/AAde99KLmwP44I/P+A974dMcOPXv&#10;eW/+B/33+t731unXvfRHJ+hNvqD/AF/4j34ZHXhleve8LX54txccg2N+V/3v3sUBz1sUHHP+rj17&#10;37m4/wAb/wC2PHHuvVOJz173lQcD/Ec2Nx/T/YH/AFve+rde99kcc/j6X5vx+R711rr3vh9RYkD6&#10;An6/6wP59+69173wtb/H8jm4/wBt73Xrxqfs697zLyB/xS3H+P8AvfvQwR17r3vKv1H9P6/4X/Ht&#10;dEaGnz6TyfF/q/n173PQ3H9Tf8f0vf8APs+tGAozf6vLprgeve3iM3QW+lrf7xf6eznp0cOve48p&#10;9RBta30tzb/X/wCKey+4qKn7f29KoSQeve8L8rYG3DL9f95PsmmqWGrIwfT7c9LuNCeve0vOpEjX&#10;H5N7XFv9p/33/ItBsClRgAZGfn/k6vq7aLgkCma/6q5H20697Y8go8bnk83H+PP+H9fewScnpDKS&#10;xrw697R0wOo/6/u9QeHReeve+4/9f6/jn/YH26oFTTrY697UWPazADi30v8Aiwv+f9b3eOus1NQe&#10;q0OvUcg9e9iTQ2MagH+zzxzcpwP8PZvFUpn1x/q/b1U5U/b173gya3ibj8D/AFv9t7dDCtPP8/z6&#10;opHAcf8AVXr3tCTr+6R/RueRY6j9FI/33+9+ypsfsPVBQFvs697fcSbTLzzdT/r/AJF7e9wVqKev&#10;8uqitOvexto21U8X/LOP/YED6+xBGKRr5f8AF/6v2dIJlI8vX/J/q+wde9zPazpP1730f+Ne9HrR&#10;6974X/w/31/deq9e9+vb/H/W/wAT73xNP9X+r0691731f/H/AGPH+xax/HvXXuve/wD/0NHtDx/t&#10;xx/xPsOdC/rf494agcf6/wCf9h9PfuvHh172xSjm/wCb/wDG/bo4dN9e94vfutde95Y7c/7C/P8A&#10;vPv3W+ve3GH/AGP1H+x+n1908+nIvjp173IP1/H9PaQ8elZ49e98H4H++/PHvw49a697xi5P197Y&#10;6RUdNu2gVPXvfNXJAv8AX/bfX/X/AD72kakk/wCr/D1TCOWGFP8Akxw+3r3vzMB/h/sf+K+1KgKK&#10;Dp7UPLr3uO5FiPqSf9b/AFh/vHtXBHgOfy/1f6v810XzPXvbdK1r/n63Fx9R9OT7XxRknHmOrju+&#10;zr3tvkYm/HIF/wDHk2FvaxYyBpBx59Ny1C0rSv8Am697iD6n/H/fD3dV0npCWJND173Iha30/qOR&#10;b8/Tk+3FRWfu+WP9X+rPVGwcitf9X+r7eve3qlb6fTn62v8AQD6+334rXpmYkUI697VNA3rX6/i9&#10;vz/sB7dNQKD/AFf7Pz6RvwPXvagH1/3v/kXvwB1dI3FHr5Hr3vIn5+n15/3rj3qtMf6v8/TfXveT&#10;3TrfXvfY5H+sL/8AE+70IqDj16fQGh8j5/zz17319ORf/ffn3U08umyEzQ9e993/AOJ/1z+AD/xT&#10;37rQoM9e98iOCL24BIAsL/X34gjj1U8c9e94m+l/9h/jb/X9+HHr3XveHm9/x9Pp9T/r+7efWvPr&#10;3uFV8D/Y/wCNr/g/8V97XNelcJrn5de9tjfS/wCR9bcfU/4e3AupgT/q/wBXp0Y24Osfn/gPXvfE&#10;MQLf61/8f6+1UES69RP2fb0c29NQqeHXvfTSG9hf6fX+tz+f9t7OIUrk5J/l0ax8K9e95Y5WW3P9&#10;Rfj6ez2xReDfl8/y/wBXp0pU5697lrJfg3uf95+l/Z2AcCnl05qr173jfUp/w5It9bf0t7R3dp4g&#10;qR9n+r/V/IdVZQ3Xvc2iUEkA/wCAuP6eyr6d4zppk/s6sikmg697VNLT8A2t9P8AX/2HFvbUkZqA&#10;P8g/y+X2fs6UiKh697eIojqA4te3Fv8Aifp7UWselh514kf5/wDB0+q1wM9e9qGioRKVAW7EqDYE&#10;G39ef94t7EVkv6iljj/Uel1vFVg5wB172vqHHLCqDTfUoANuT9CDqNrEH/D3IG1Qs2nz/wBXCnz6&#10;PYFGmo697VFCnhvwAx5AQDlr/gfn3I1tCFCxE/n9n5DpaAPPr3t1jYPLzza1hewJA+gUf77k+9XT&#10;6BQ/n/q+3pDdykJT9v2eXXvYp7PQT1KX5UFQBza5P+1fm/0/1vZRhnCk0Nf8/wDm6Bu6XOhWFc/8&#10;X9vXvZqcFGG+2pYLn9IZkvY3IN+P8bn/AA9msIRFC0z6f5v8Hy6AsjNJKSeNeok5ADM3AHNjYf7C&#10;/s8PVOBipoqeWRLkhCv4NxzcW/PP59pbwiQaDwbyP+zwwD5Yp59H1jEqkCuR/qJ/1en2dFV7l3BM&#10;Kaop6eTRpSQMeCBqW1n/ADbixt7OxttFEcKKupRaw55/F+fyfYOue5iW+RrXhWhr/hPz4HFehBar&#10;WrHFOqle15pjLWzSTGOVo5dR4HOknSNN7qv9AbfXj2KlMoWNdP8Arc8Efk2t7ILhmdv1DxFf838q&#10;Do1jHbn/AFf6v9Xr0SbLzvNVTGRSdLC1vWCLWGtntp/IJUEf7e/vlJwL2twPoBwfx/xr2lYVWlad&#10;L4wAgpj5dc8fZ5VDMsl3exZmuwaytYfQi1r6vpf639wXew5+l/8AG/8AsfbIqGr6Y/1f6vt6URAc&#10;Rx6WdPR+QDQQGszaQq2AK3NrWv8A1+vJ/wB54icD6ngcf6/9P9b3cN0/1mmxUrf5qMkkhzYEFQD6&#10;jqB5vxe17fX8cz4Ssym9iT9ATf6f63tiS5WOYRMOBox/yjj+w1/y9VJoaHpL19LVYxjLESkcetjp&#10;UC5dg416z/trNyefp7hZHFeWNiqXNmP1NrfUID7RFjLJSQ0HAGnn6n7f5fYOrxyEEDpY7L38lFUw&#10;IZwHEsavHYaz9VeazGwIN+R9eT+R7QbUclNUAgW5Nx+CQfpb/ifbEyh0Za/Dnh+f7KDh69GkcniV&#10;HAjJH+Cny/1fabGj3BR5fGC7k61VVIN2AdR6tan6/wBOeASf6e1Tj0DAXBu1xYg/kfqv/tiPaFW1&#10;Aen+Tp7WTj06CHdtQ8LsUZfHGQ+oMoIKOLRhVFvrqBNzweAB7l1FDoZWAH5vx9SR+bD2rtiKOpHG&#10;nCvD0zWo+fzz0mlai6KfF0k6TcxqI2haRwbBBrkU6PGxL2JIP4PpJuLce3OlQsoBA4tfj6cXFr+z&#10;qEgQA/6qk0/w9FsrDJH+r/V/xXQT7prUp6qV0JDNchdR9YU+rVazHkc824tz7doIwG5uLf0+v045&#10;H+w9uxK4ICgU4H7B8sevRVOzUC8egl3HlHlpyQ6S6tWksW5bVzw/I9Os8D62AsLD26hSF+g+n0J+&#10;nFiT/T/W9ruKjNNXn/qz0kdhSlaV6BSWpU1N9T3VwA6LfWWIaNQR+u/+qP14/It7aqtNQYfix4v/&#10;ALyR7pKhGSMHh889OQvQhvyNOhb2XkBEaeTWfMHjVmCg6AODHG5B+oH5H5N/6+wd3hjDKkx0ghQe&#10;bE3/ANe/NvaC4QEAjJJr/kP7eP7OhftkwWg9c/n50+f+x1Z50BvJYvsYzMy+W1lLBDe9zYKQL25v&#10;Yar39ky3ziDFLNpGm5Km1vwf8f8Aex/tvYduFCtUGtP8B4f5v8p6GdrJUAg1p/g6t+64zorqGnOo&#10;sDGrr9ebrYm4v/r2PA9gbNE0UrKbBg/B+lrcC6n+o4+vtofLoyVh5cP9X+DobEcOgI/1N7Dn6m/1&#10;9vtDVz06qw1cc3LXa1uT/T8+9ZqAOn/IdNtTTxTFlYDn8Aen6/7f2vcVuqWBQhkIutzdrLxzYX+n&#10;+H+x92Clv+Lp/qHVDRhTpE5batLVEuY04PBCaiNXHNva/wAdu13KgyBkNr3/AFf1/SP6fn36rHLZ&#10;P+rz6RuoOGHDoN8tsSnKtphKOA2kD9JF7W1H+v4t7X2Nz0U1iX5so4Y/VuT9PqePqD/xT24HcGqn&#10;8jnph4PToI87st4dQWG63YgFFtZRoUm54FjwrD/er+1A2Yj0BVK88EgjVZhz/wAi+p9ssWLFjWpz&#10;9lOH7OA9Ok/heta9IuLaUvlLMkgVBcIw9J8ZuNQtyL83+g9prI5XUS2sXPJFgPTe/wBP99z7qE0i&#10;nD+fTqw6RQ4/nXoQcJt3xKsYjNlGkPck69NrarE/7D62/wBb2mmyMLSDi1gR+r6XOrm/0/2/u6jT&#10;WprU16UgUFOlyuIqFh+v1Kn9HLBRoIFrX+t729qDH1NI+kqVu4AJsDbj6c/n/H3t+AqMev8Am6pL&#10;wBI/1f6v8nSOzVFXoHU6z42uFBI4DG5JX8f4ce3CsginhfTGpBRgLgA2txwB/vvx7ogTIkFa0/1f&#10;8V+zpN+X+r/V/q8umXHVdTSVUYeZ1IkQkA3B55FyQB9R9Ob8mw9l+35sqKuikZYo2bS3pUAAnnlg&#10;P9vz/sPeriCpYRkr6g/L0JpTiQPs6I962WHdbdyqgNkfl8iKUI8ujMbH3heNIp2cqbDU3Nri4A/2&#10;H/G/ZEt/bAaKWXRDxdrAggD/AIKR9QSOf+Ne0D2jglWyFNARn5Z49Y083coywMzKuFwDTz+fn0O1&#10;LVR1EaOrA6hf/jR/x9loy2BmpJXujabkXKnTYCwFh/h+fZbLGV+R/wA/+r504fPqFNx2+WCQggVH&#10;p9vHH+r16l+2IxNGdP0AtwBe1ueSefp7QnNa9EDAmtf9Veve+r/km3FrgEgD+g/17/8AG+PfuvVr&#10;173g0lzySPz/AGuPT/tJ+nP0HvYNOtg04f6v2/5eve8qx8c/UkG/9P6g/j3omvWia9e94qinZiLg&#10;/wCquOCP7Q1A2v8Aj88+/ACuOt0zUV/1U/1fn173jo8c80wAS/P0H4P+HtQgqQP9Xqf9WOn+A/z/&#10;AM+vezS9VbYleSCRo2IUoXPI9JHH+P8Ar2/2Hs7slaM6lFKcAQe6tT+dP9VelNnAZ7oaVqD/AD/1&#10;eXr9vWKaQRxsxNuPZ8NuY8UtNGzLpIQE2UAXHH6R+Pxe/s/jJ0GvEipzSmQa18/Pyr54pnJr252M&#10;F0JBockUA9P20+zy6BvcVd9zUNEhBGvRyb8H6/X8/kD/AJH7U9GQ9WjBmsrKbhbgsPxY8f63tuZ2&#10;pQjLfM8McP5inzr9uS9pb+BEsYFD0y1KGOjcaV5RhYtYgMLXNvp/j7FnF5g0sSepTYKxsOSALWb6&#10;/T6j/D2jYKTRvXj6dKWQV7hw6BHPbZTJTy3jaxLqLni7m7Ff0/UXB/N/amp94RKpEhD8gWJUEAn8&#10;f1/x/wB597cgUA7fXz/Z1VoOH4f29B5XdVPLJrivEbMwZQ1mYKOWFzY8m3+8e32DcdPN+jQCAdQv&#10;yCfwT9L8D/WPvSEZDVPof9R/2fl1RbcjJr/q+3/VTpHV3XdbTXDGRlZvTwCll4BUG508mw/Ivf3I&#10;ky4calYAeoFRpuONI+v+296mFO3Ncf5/L+YPz+Q68YGFRn9n+z/qr1DpNoeE6ZI2Y+kqzhyrEtre&#10;/wBLf1/P9QeR7xRZrQR6gTe9uTx/sP8AH8e04qCKClOqeEwx1MrNlLMrkRkcFdXAa/PI1Dji9z/t&#10;vb5TZ5Gtf1c6b3H6SBzb+n4/r7URsTxOf9XDrfhPSop/q9OkDlOvZVDGMBALvpKvbyITwWI+trm1&#10;rHm1vw9UuZjuBcEG1iQRcjmwH+8e9uVDd3+fz+3pl49ODgjpB5fYc5RnCsrAOAilTZeBctyBzz+S&#10;D/hyVHTV0MtibaSD9LD6jgC/9ePbD1bNM/6v9VeksiEmp4joLcrt6uo2dQXSRSg18sFCMS7ELxYX&#10;I/qfz/hIqEjljJCgtxYW9RB9V7/8V9+RV1BdWnjU+Qp5fPh5caimeLAJB9OmfG1VdQVX7rMI9QCl&#10;WvGrG0OkfS3JAsB/vR9oqtxyu1wtrEgj6g/1I/3x/p7MI4FRmLgPq4VAx04GzwrXodsFuuUQohm5&#10;KB/1WdSCAqED+v8AW4sOSfaTziHG0pnUEGNGbm45sOb/AOt7VRjU2cV/wVz/AIP8+Okty9e31/wC&#10;vQpbNq03DkBRyNHIssgU6SG4Fxp0fgEn8/7yTwCmV7ZgwjSD7jTIoIsHtc/U8D/D2bQWzOCMBf8A&#10;AP8APX8/PoluF1EhuA/PoyeP6GpM8kL1VJG0ZsxLoGYD+zy/P+8+xI6k7+SaYwSVV1ZwCGe/1aw9&#10;uPCY80wKn/ZH+qnnkdJGgEi1FMf6uHRSflz8Bdsdi4F5lxUDVUNOyxzRwgSKVS/Dc2/w/A9nOodw&#10;UOdpkmp5ELMuplB+t+ePe4Qcitf5f6vl60zToueBlPVAG8OiN3dL52WjyNJUNjopzDSVpQFUjU2V&#10;HKAFeeTc/X6e4dSo5twCLn/AX493oK5/z/4OqLUHhU/t6Xm2KqRkj1gsUJRCGUmZxHeQafwR9bj8&#10;C/1v7btRBtb6fQf63I59+rXh0rBqK9CS1LHLGZNVizAO5swDP6SSvA4IN9PH+H9OnUMCfzYcHm3H&#10;tPPCGcFRjNfI/L9vT4PmPPpyxtc9ORGWPpeyupsrXlKlzze+k3AP44tf2y1tPdW9PP1BFr3/AKG1&#10;/ZXqoa06vG+htY/n0M+2MyNcQMnF9JVtegoy3uAxAt9B/rfj6n2ja2mvqBH9frx9fx7cYDiOjNWB&#10;oRwPRjNt5iyxsr3sUNls11HIc/14+hvfjng+0TkqL9R0seDe1uCLc296BHAn7OlsMoHa5+zoftsZ&#10;rUI0LoL6CNWq5R7gKpJv9QODf63/ANdD19IeSADYEEEc2+pPPu4Pl0tVvw9Ddg8oDp1MQCQwYNYG&#10;/wCkcf0+lvaAyNECHIU/1Bva3N/SD/xPt5e4UPl0oQkj7OhexGRKlAWW9gCLXJvYAMR/xH9PYY53&#10;ErIsnGoH+oH1txx/t+P+Re0E472Ax9nljpSaMtehiwWVuIrtY2ANjf6HkEj/AH3+9+y+bz2tHVQz&#10;Dx2k0nSRb6EXJAH19oJ4x8VMHyAwOqMoZehQx1cHVfVcW5/1/wAeyL9m7DFqoGnuPVdSD+SSCCOf&#10;8ePZPd27MuKagf5fLj/s/wCEh3CzDoacenwEEAj6H2QPe21JsfVyoYybXIspsQP8fxwPYfmhpnqN&#10;9127QSy8DXrv2DdbSGN21C31H+sR9V/437RO7Kvbj/VxyPTHQQmjKmvXvbSbBiAP8fpf8fU25P8A&#10;rD2hmnZeJNf9nI/1f7HSCVmX5H/VUde9+F7Di9+L/wCv/vvp7ZS4IaoJB/1U6T1Na16974OxHAIA&#10;/wB6/wBf2aRSBgG/y/6vTrwNDU+teve4krm5A5t/vJ/HtatxT4s14/L9vH+X29WabiScnj8v8/Xv&#10;cGSS1+efx9LH8W9q4pjpDKa+v+r/AFfb1RXNBmp/yf6vLr3uIZSTY/Tn6fT/AFvaxJAceR6ZeRi2&#10;f9jr3v2on839u8eqltRqeve8imy/63vdKcenEai/6v8AVjr3uRA1mBB/rb/bfj25ExVqjpVC3cCO&#10;ve9oL5o1i5Wn+OOaLq0eT6I2RWk/UsZ8FQyCxI/qf9b6+5T5kOu32+QjJt4zk+WkHjU58/zpXrGL&#10;bwVuL+M4K3t0M+njv9v5dEw+FsIpcT8i6ILoFN8vfkYVXgeir3/UV0ZAH4Kygj2S5m0RQIbN5aR7&#10;j6AAVA54v9LAfT+vsLYp0a14j59HP95VjBZyFB/dgDC/qPHpZCfwD/vHA97A8zjh/q/yZ6TSMSxH&#10;H0697VMk6xUUCoC8ppTG/HCBZ7tzbgc2v/iffnb19OmJKLWvE9e9udPHqklmhASb7ti4a2nxyUnr&#10;9R/1rj/fD27GgPcOPz+fmfSo8v8AJnrR49e9uUfinpC7zFj9vTT6BwjBqvRKwP8AgTew/wCJ9v1V&#10;+JBPH/V+zrQ4de/p7UUYiE4eMIpNSYgpBWx8fkDKR9P1W/x/1/dSi6gRwz8/Lj1bz66P0N7/AE9u&#10;EMcTN4P2owIaU1KK58jaZdIEZHLW1MB/T2wD2lV8/wCf8v8AV8unVHD7K/6v9R64E/nnktp4+gtx&#10;7UtFEaegbQlgoycQnfUZGYyBhEqn/WJP9Le1cVAiigGDw4U44z/qHWq/Z+XWFzd/r/xzaw+nN+fb&#10;5W0+hYoohfTWmIIrO8YkNF9HK/6q9iL/AFPt/SAMfZ1qtc9YEYklm/1FyeAba/xf27U1KoajCFpE&#10;M1I0ijSwh0RyBQD+XHH++v7unhl1ByMV/M0AB/MHpl2NdP8AP/V/q/Z1gkc6ZTYKQkmknjVyCSf6&#10;D6+1JS06gFYiGheKWdhawvHVCNke/wCTe5H+x9mKIqrpT/Vn/V59VpTptnmJsXBDrIkQtcka4C9x&#10;b/bX9qFLxroi1IrVEkKWBKkzUygE2/1JA+ht+faWTWjOoAI1VPrkYH5/t+dMdVNOFem30uQ0hDMI&#10;UkNzyBFOb/7cH8j2qqOnLGjvNqKtTPIDwOImR/SvP490UGozjHn/AKv8PTZ6TtZUBVqz4St1qUjI&#10;Fybyq6HUeAefb/jvLLd1BK61IQkkAByvA/wuB7MLMVJkbCqf5/6iePn1XHScyxhhAjYrreNwWUcm&#10;6B/qB+bXv/T2uMMRqUXszcIQbsGCMLAj6D+vt2WSTxChPaaY+0A8P9R8uk8vQc7gX9l2tcRli4Is&#10;pUzJ6je5P+B/1/YhYyLwMq3UnxxHSwtdnexF7f0tc/8AI/d0qKAmtAP9X5dI5GBIof8AV/sdA7uG&#10;b7qKSTxyKPNUqZImDEJDFqViv4JNwo55t/gPYhUIAeJCy8FQAfoRq9V/b71ERp5f6v8ACf8AL0nF&#10;dVR8z0XbcLFoa2RY5busrFk/WreP9sA/4hbf1BsLX9kQ/muYPG5X4P8AYNRkdJqsDu3Y2UxZDaWW&#10;sbJNjpW08A6opXB/1v8AD3Cnugg+qsJlGVaRT8wyFjwqagrXyp5Vqepg9uZq2m4wH4TCj5/iWYAZ&#10;+x2x9nQk/CnJVUffNdQ0yP8Aw7KdU7lqqwldQWbF7qwgxw8rXYaFqp1AvzrJP49x/wCR3l5Mh8RM&#10;pjykKrge1940KMkjNJItbjsZlyZ0P6WBmKrp+qgE8+xH7XS1sby39JEb/ekpn0ppwfPPQO90Y1W4&#10;spjxaNh/vMjH/n/osH84zHRRdkdaZZ2lLVux6ahK+H9uMYjcGUnjkSb6MSa461P6dKEXLcXMG5BD&#10;cck88g34P+wHuXpVamo/n+eR/LqHpVAYMPs/y/zHVNVC0MUiiG76okUAARlFQ6hpJ4DN9QDYj/W9&#10;42AUEsCQf96tzb2z9vVVJY0Xp2ikad9EEiIYz6tVh69ZA1k3uAL/AOI54/r1GC1iSPTx9ADb/Y/8&#10;R70OvNj8+s1ayQ61jRm8w8gN2kQyFbc6bcEmw1Djn8fTqTSjXYLdgSD+r9PH0/x9qoQ9NQbHCn7M&#10;itaevDPVkqy469SeWpieGEzKsJjVxZYOJVLqGcAAAAHk2P494wQSATfUpsPwDa4+n+IHF/bkygDW&#10;CajzGD/sVrxHDy6uwPEeXWcpKqOYovH4547yEkllVyGuTqLXQt6iLjj8e86lGT+gH1B5/wBb2iFK&#10;dMkMG6gTJUxVIKXby6SCo0303LAki3II+n+t9L+8M9hJZWDAAE2PB4sv0+v+t7q2DQdWSunPTlhw&#10;8tI0k0LwPK8saCVPUq6i8ws3qW1msw4/oOfcaSNnVW+q/jmxvf8AqfqPbsLhfIn/ACU6ejYKadKC&#10;irYaeaaFiI5jcsDGGQoYmNysY9LG55/239T0jabfW4PPBspH9Cf9v7VrViwOBShzWpFfTHn/AJj5&#10;dWI1V66q6b7jyW8WnQzRqXQNNGx4EiKWN7kr/sb8W47J1EAHUWYj/Yn6g292J0gv5DJp/q/yenW+&#10;AqcdY4YfFG8jxmDwRI2oFbkR3CshfkgqwB4N7H/H3lZRoVVFmFiym/ItyT7aEyF+FQPPhQ+f7ftP&#10;zpkBsN3Enpvp5n+5nqKmTVHIsqQSqqsYpBxGAv1uTcmw/N/wfcZo7cMGa5J5AsLHjUOPb9Tq0DBP&#10;8x6g/t+Ypmlenw5FdNBX0+z/AFfMfLp7grRMokUxRtCigAMWkZnju6ROuoEtwCb2/rY/TGgYWDMe&#10;Df8A1hc249s+LpoG8z+Q4+f+rzrSh68SKf6v8PTrUeGUSvEiAvGQRyrSS6F8lpORcW+o+tjx/Xjp&#10;Mjqyc6TILfX0kWuL/wC9e2pXKvUH0p+R+Rrg1ocefyp5n0gq3A0/b+X+HrJ51oqKSnrBoE4pG13V&#10;FaS4YRF0+hB/PFzwR+PeQKG5fgKCt1HPI/Tb/iPbPjSNhgCDin+bz6oWIwvn1FaX7d9FECZpZopx&#10;HOwMelCP3y5vYhRe9xYk/wBB7xNCBGxBIQCxY2+n9P8Abe6KSB60rQfPyP5ZP7OrI51DzPp05R5R&#10;2radGSP7l5ElVEOtCysDdrKASWaxBNuBb3iEZ4s2hQim17gsGtY2/wBf2qieIHSKsTxJFD9nE1IO&#10;PLHzoCpRoxUEFjX86U+3j+z5Zp1nqqt7SSPEJWapkRdCklY5Ig/kVz9RxzcfX/W5wOAJGbVyOfx6&#10;iT6SP+N/7b2rK+ox/q/PpQoJQIyih86nA8/9Wft6n09Q70dPGEkSzg+pQAo0kvG9rgG9/pfk2vaw&#10;98jE7Jza39LAHni3+t/xr3vtAJGTSvmR8qkVpx/1Z62ulG1Lx/zcD9vURMhTw1Sj1i7G5VriynyN&#10;ptyG+hBP9SPfExWUcC/pvwL/AE5+p9+U+JUJQkDOf9jI9T1bXXFeskeSZpXvIxU+bRdj4/TI2gWV&#10;eTe9gBa34/rxK2BT0k3uAQSTcWA/obfi/vThVHdX9lePr6D58Pn16gOc+ef9WR86U6kx1jPMtRqn&#10;WPQI5GWRUVRGQWkOo3BcAXK255/1u1jAV73UrqsGW2r+n+P19s68YIPCtDw+fDgB8/8AYbZ3qPyr&#10;Rvh/4ofl/ky1FWZKmn0L5o5AgZgykR83fVb08/X6/wBR/r4I1Kkn6gmxta4P5+vu4KsdNaj/AFU6&#10;cZ1fsbPz8vlw/ZTgRXPDp3rJC0cRW8UkUWsF0ldZImb1DSPobsVHP0494HsZ3QuUJ/5CBBHBH+v/&#10;ALx7b01NKf6q/wCT+fW1X9NTo1AcfLh/gx+Z/n09U7yriaaqSGOeKNj6wPG8bD9YPF/pb/XA5H59&#10;9NG4sQLryST+PwRpP+9+66XCV01I9CCR58SB/g+fWx8JAFW+0V9ePl9lMceuUGRopHeKaYxsEjEc&#10;VmVX1DVHJrWwAF7FeR+Tb88lvoAIAJFm08WIFxcD29QGitivrx6dKr5fz4/tPUSdwtRK8cskixS6&#10;ofKQVkTyWYKZAfoPqQbiwHPuJGDr02PBJOoekqT9b/8AG/baqBWh6cZBQlTSvp/q/wAFOlNXzhqV&#10;Z20Nqj0RGFj5kl8d9IQcaSR9AoI/rx7kyxsQth6CGF/pa30K2/p7u0RoM5Pz9cfs/wBWOmQozQks&#10;Pzr8uHn/AJOmHF5GAST69PnieFyvJUpIxcibUSAGsLEC1x7wAEgq4+g0nji39Lf77n3TwzWh9Ore&#10;FRqqf89f9X8unk1ESMk1MSfJMalVZ1LXueQSNNh9Q3J0254PvFDGyXUi68fQkgkm9rfX/bn3oRkV&#10;p07IqmrJg/6v9WKGua9TsnkIKrwzq+mVWcMrLpKxKukyB7W+vPpHJtz+PfpW0spC+ksRcGx+tj9P&#10;px71o0kHj1WKGgNTU/Zj/VX/AFefXOg/yiCeNpWEqQK8aMAQpClorEr6uQb/AEt+R+fcplJVi/1A&#10;AGkD6fn6W9uNEBxIxT+fD9n7fl0yIwCAPn+3y/1fy6TkFaqTxRUx9EkskkolMijXGbIPIQ3BNiPx&#10;+D7wxJZmPpI5Nj+qw/Sb/j+n0/2/toREEg8R+z/V+fW3jYrQccZ8s8cfL7f2dPGRyAkigC+VdWlP&#10;IqqEUuQZF0gm5+jW1AXuTYj3yZSgk41WDEgAfS4JYcgfUfT3bT2BqDP2/wCYf4P8nVlAYKaUr9vz&#10;+VfP0/ydYIKv7mSkBnkhJeBQzSKwZypRIZAqt6dJB1A/W304PvygaPTx+efoSQbE+6+GQlT/ACz/&#10;AJumzGw7m/lk/sx13LUE1t5ruGUxBrqhjCuoIU35BFrkm5/wtb3h0Mi67fU6WPNgSbG3ugjalerB&#10;Sx0n7enn+IUtRP8AbCW5SFp4AfGHZIkLAMTcEk+m315+vHv3jVpB6TqCgNdV9X4BsCefe2jGrh/q&#10;/Z1tgUU+Y8uOP5Z64JkZYaFtU6GKSZ3hKySBoVChzEbgXBF/6c82PPvOYrxFrgKxCC/ptqWzD3t1&#10;VUJyfsH+D/i/XqhKIwBqTSuB5fz9f8P5tMOWZcgsDRq00OueYr+4zGGQGIsTzzfkgWFvz9PflgdQ&#10;AWIChlt9bt9Awv8A0596p2krkgcPs8vPJH5/LrYo9WAB4Uz/ACNPUfZnrqfMU8srP4Vc1DwzNKxa&#10;MQwl2aWNiDY39N7EG/0HvEYpL3J9ROnSPpp/qpuf9sP9v78AzGigGvDjx9DjGPtPHGOnl00FBj5+&#10;vzwPL1JofI9T1ylEFCRK5hiQyNKxBKyABCkkZA+gY8seLA6Tb3xenMtyouV1XH0uPz+Rb/D8+9ME&#10;7WIoDx/L/D+3rSkJSo4/PhT/AA18+stNnxQXilm0LKYvFIFLMJSLo1gGuLHkXtb/AAv77WEqmu+m&#10;S3KmxB5/IH+w9uiNWGofl/qp1dtLmhGPL5f6vz6wT5gSVbUxi81GrlfKNYb9IVirMbG3qIPP1+v1&#10;I5RhhpDjkuyj+o9J51c/n3ULTJ/1efTbIKllPlX9hHlj/i+uFbPC5melc6I4IJJBYaHtMgF4yAeQ&#10;QRf8/wBOPeQ6uVNvoDb/AFS25sR9D7v4a8PL/iv9X7OtCFOHEZ/yf6qHHy41b0mhbxzqXDpI+mUM&#10;bwy6tQDxMLMtwb/7G4+vuPGgY+oXGsjkEfQXB/3x9tiInrbxuAQnmPl+z/UOn2srnp4z4pLTJTxM&#10;FjYOCGbSQP8AkL6qBe3AsPeSOBASVIYsSDYkcfkkD/Ye7pEAanr1GJq3bThwP+r/AIrhTMCvzlVL&#10;GkTo0MccYk0sqlme3CxO/wCf1AX4/r9Pea1mRXViRf8ASeLW4ufz7dbQpo9K/wCr9vVzpYVx+fTO&#10;JpXp6iaiqViiLRn1qdRYSaXVY+SpP04+trfn3nMF42K2sbFrkgtc8AH3UmOtfT5enD0pXyx0zrAc&#10;FuIwPlTpoXMGOsjhqLhy8qQmNFdYdKBZWZTf0m9xyCD/AE59xEgZtAc2A1Kb8k82uePbDyLQClf9&#10;Vft6ekkQg0Hp8vn/AKv2dKeozMdOKp6OxeQwzIVIRQ5iLsiAtb6cEfnkf4e5MVKUkewJ0K7E/p9I&#10;/wBe/P19+MpVu0fP19Psp008wZfzHz6T9fuNKiipfJJ4zPNBTxJp1n7h7i/oIGjgE/630Fx75inD&#10;ai4vdCF55BI4B91V2pkA9U16QNIHl/L/AC/PqLLmpadYUpnaIx1KNI2lrSRI2lytgCCQb3P9fpz7&#10;9JTcIoA9SgcgW1D62J9uGdhgAZ/1f6j/AC6sJs1Pl13RZk6qmWV5AIJpJWCS3fwyoSmsLf8AtFbN&#10;e9v9b30sId7Gykhh9AR6bcj/AGHuhZ1FDkjj8Q9OFT9n7etmTSP+L8+uc2SeClV49c0IaN0uSHUS&#10;agyy2sCLtzc3ub2t77NOFT1BWA+pHAIBubfn6+25ASTnBHz4fn9v2cfXqviEtjHXCHOPUVA8BeKU&#10;kKiSOrOrtGI11KSVIIuBfgW/w99+P/D0FVtYEa7ADTx7qCwOoHPkTn/D1WppjiPXNOujW/jyaqgS&#10;ziRP2ytOXZnEoLfSzX4+n498Ep0aSwWxt9LkED6Nb/ilvdi7N2cAOH7fX/Z6uZWC/LqRUZuqhoTK&#10;0qSRmQansJFZz6oTJ+oixDeof4/j3lUaQ4YCyh+W+l14Q/1uefdaEgny9adN11UI6bpWLvSSRSN5&#10;Jmp3MdOVaQrMC1SluAVUAG3+Fxzce+QS1/oL6bj1cMRwbf4/1920kUPr14k9Ynqg4S/kfxeXQ40f&#10;5uNyJEDXsQpuSv1FgR+PfForNxYhiLqAbX+p5/H9b+66aYHVgSR9n+r8/s6zwZEPCGmLxtCjiKdu&#10;W8Z/bQePnUSPSQwt/re+ZjDLfmyi+j6Hg3+p/PvdBTqlSD1DSsliqAh0iSZyoqPU0Y1qVHoUeocn&#10;V9Lc29zYlFn9IIIL2tc+oXsbe3NJPw0p8/5/6v8AN005yM/LpJ5KqcGkY1E8UyutLfUqRkwOFDr5&#10;AR/Wx+p/J+p941h1mS19IZCQwHJ+hFx+P6+6qARUih+Rx/q/z9WLoFB0ivqCftrQ1zx/b59S6nKm&#10;iWg1yGRmpayMFBZ00hZELA/kAjSLH8nkfT0kccZ9RCtewAH0BP8AxUfX3twClPOo/ln+deth2YY/&#10;P7c9csfX1lWhMEbywLCf3ZLhS6xlRo41G9zdR+Lf4WzxKC130gm9xe3F/wAn/H34oGBVwKngaV/M&#10;Dz+wHOOmyStKVp0zV9TJHGVozUPFEI1LsLamaNeFIsbrfm5/x95H8KXDSxovD+t+PzqGpvwR9Pfh&#10;Eqrw1EmmceQHlTOPt6e+qkIqi6jU0xw4U9M1/PHrnpmpocpVyRNDQVc06wtSn7CmZmdi+qIrHGNR&#10;ZSTq/rwbX+sSSsxyBGFdSXB9S/cQ83+nGrj26XjJq4GM/s+3/Uen45Lgk64mApigP+xX+XT7S7O3&#10;zUtVQrtbct5EIgmODyPFjbVqMXq/Jtf/AFvbc+4sDGz+TNYpGTWHVq2AFOOBJzcf8T7ZaS0IoCCA&#10;MDiCB5CppQ+Q9PXyUhJyMRP5eXH/ACfz/b0r6bpftupipxS9d71lSo+3ZZ0wVenlk1AmaAmMA2/N&#10;+F/rY29xW3ptKFAJdwYkfQt/lsbMVPAbg82t78Lvb0QEuPMgV4eooPX8619Kde8C6NW8Jx+Q8vz6&#10;cv8AZau/8jWyvR9Z7uusZjhZ8WaaISodRX921r355twP9YZsVvDbOTq/tqPL0EsmnyMgmW5VSASr&#10;Pa9ri4HvST2M7GOBhUf4PLj9n+fqlxFcwR6jGxpj/NWhPoc9Qd8/HDuvaGCfNZ3ZG4UiEhpoJIKV&#10;p1SSVTKPJTUZdkLEFQzixuR/T2oTWY65BrqX6gKPuIgb3IsQDxc/4e3PDDMEqDSowRQjyz/q4/Z0&#10;ikmnoPDQj1JH+r5dBTTbO3xGqudobiOuLyyv/A8kU02VmdCyeoqtr2bkr+Ln3CgzOFlaaOLK0TzQ&#10;zGORVqI2MJAtpIUn/Xub+3EjVvhX+Z/n+X2dbaS7GksmCPSlc+fp9mOlNleqezaSOjqqvYm5IaCs&#10;xyVNLK2MqE+7R2LCRWe12F7FODa3H595pM1iIGUyV0FwRbTIreoc6jp5/rf22YZHakYzU+RIx/g8&#10;q9NrJdNigFc5B4emfy4fy6i0fUPY+Tpp0ptpZZkki0k1Ma0siwysP218pCk2sEsDb+v9MX94MIZB&#10;arSQhW/zQd15PNz9Le3UtmWiup+37PyPHh1qt7SnAfl/xfTi3SPaIo5T/d16FXnhLpW1EFNPZEBj&#10;ZEBJBtY/S17X94zuDFwMFDSyHVcKsY/T9bFj71FCI61BNOFAcU9KU6cV52RmbSB86/LgPy+XHqc/&#10;RG/8zEsjpj6C8HhnqJ8gS0kxJUN4I0YX/wBYgAfQD3xbcVAZVfxS3AJDN4wpv9dLX+v+HvRir3BT&#10;TJzj8uP7c49cZuDKEwy/sPWWn6A3fBQ1FG2UxpjkeOOSKm+7lmRhygmjWK2kqQNV7jn/AGPS7mx8&#10;npjRy5DBUDxhmsP1C5/H5978FmbtU0/1f4PL1pnrWmdcswpX0x/q/wA37ckvx43hRjzVldRrTqYZ&#10;ZaloK8xxBiA0DhVH6/p9fqSbC/uPFurHrI8Un7LCRkIlljFha2rUv1/p7YZSgLUJH5VP2Z9BXjT5&#10;9XcTFdQIOPIHP2VP556ecj8at11NLT1dNUffo9LBPEaGiqHtJ5S5gaCS1rXBI4/xJFgIeQ3TixTu&#10;BNTsPSVtOpJuQQAP9bk+2ZWVVOkHA86VqPL/ACZp6mnTqRyu1KHP+HP+an+o9KfZPx13tBmqGpmg&#10;yMEpNQtQzYuSFEUwPEZZJL3uG4QAfm/44I9/MGw+D3H8f5xuKlaTGQ4TLSwTxWJp54ahTC6n+oaz&#10;f6w9k++Qw3e3EXCkJoIr5jOM8M+vr8uK/YZWiv5DDhg6k1HquOrLv5Y0ZwXa/wAgsFDkFkqp8ztm&#10;ry9FINMjeTbZmjqVB5uCAp5+t/eoXl1gjylfHTENTLWTpC3+qRZSA1h/X6kW948y6VdgPLhXz/b6&#10;/PqaIG/FTJHA+tPz6ut9t5IsP8Pr7Y6Vde98L3Yj/AG/9PeutefXvfBipOk/kEg/649+48OtHr3v&#10;HpNpBfTcKPwLhT9Rf3418j17r3vkCrKyn8px9bCxF+Pwffq1691730rnm4/1NrW5P0IH/Ee9de69&#10;774ueQPU4IP5H6j/ALzb37r3XveN729VrOpJLcC2n6W/wPv3Xuve8UTliSBwoI4H4ZufdQwJIHl1&#10;qvXvctSC1iACORze9/qfdh1sde9ny+E+648FH2lixVw0tTXP1pkKX7okQVH2m9BR1VHf6a5EqfRf&#10;8j+oHsh5ttDf8p7naUJ120wxxqEJHr6fnw6kz2j3AbZ7gbPeNSi3tsD9jyBD/JsH9vWCVNUlM4TV&#10;oke7cfthoGGrn/Gy8f1/pf3afuDHVVT5qcARyrOdSAB2CHVAZCoHNn5vf6f7G3OqKdAo0jGn5geo&#10;Na/lTypmvXYuKlDp8us/sB8tiKmlNYslJ5bUaLPbhVQTBZFVALnghhY+xBZ3Cu6jVmtB6/t/1UFO&#10;HVnU04Vx172SHspGSapkVFheN5Gbx6jbUx/bCnmykggH/H3Ju1BdGnjXGaf5P9XDh1HXMS0kYrjB&#10;697RmBh+5pJW8dnhAMDhbgNwxUj+hHB/41yYTPpelcHHH/V/qp+QdtY1kQk/L/OeHHr3tLboxpkg&#10;qZIVXQ13dPxYkayAfxcg8f6w9mu3XJWRQxz6/wCr1z6eZ6It5sgYzQVFM/Z9nH1697LNmqQ0tbIA&#10;rLG5Z0uL3ccSAWH+xHuRdtmDLoHy/Ya06wZ542X9ycwzQRrpic60/wBKxOB9hqP2Y697a1YG5+pD&#10;c3/p9Cf+Re1zAg06A7KQade98vwTza39QP8AYe/DrwzSnXvfAGw+nJNhyf62JJ/r7951PXqEmp69&#10;77b6fX+hJAHP4B9661173j9+69173mt9OeRYn+v+xt731vr3vr83s3Bt9Prf8+/U69Th8+ve+iLf&#10;7Ai39AD9eD9feutde94/fuvde95UNwf9e3154Avx73wI62RTr3vKv/EfXk/737Wx1Hd5f5v+L6TS&#10;1r8j173Oj5W17i3+tb+gv/rezq2JAHlTP8+PTRx1727QtePjkWH4v9D7PR04Ove8Ex9Z4/4n8W9o&#10;Ln4T8ielERNQeve8dvSD/Xn6Wtc8A+yWatRX0/1f6v59GANR172naoDzOD/U8/Tn8e6g4FTWvl/q&#10;/wBXp1dSeB4HFOP+r/VTr3tirx6D+B9R/U/n3cVqfM+f+ry6STAhiDk+f2/5Ove0ZPwx/wBc/wCP&#10;+x4926L3GTTr3vjF9f6f4f8AGvd0oT1UcOve37Hk6l+h555v/hfn2+mG6scADzr/AC697EnHkCNL&#10;cnj62Nr8fj2awmqEfP8Ab02xqDX/AFU6977yIJj+h+h4vcci4/x/r7eHD8+qJwz/AKvX/J172hZv&#10;8630+otwPqBe4/4j2VTihIr59Mthuve3XGECVf8AXH4/xtz/AMT73b8evL8PXvY2Y03pID9bp/vX&#10;+v7P4TqQDjQ0/wBX+DpJPXPyP+r/ADde9uX1/wBh/wAaHtZ0j6974n6Hj/ff096PWjw6974+9dV6&#10;976t/wAT/r/T8e9de6976tz9Te4P9foR7917r3v/0dHiM3HH55t+fp7DnQv63+PfCf6f6wv/ALfi&#10;59+68eHXvbLPw3P9b25sfwfp7cHDpvr3uP731rr3vKh/1uP95/1/9b37rfXvbhDb/YcG9uBxzb3T&#10;z6ciprqeHr6de9yzc/70F5/1729pDxyP9R/1fs6UkqHp50697xOOB/r/AJ/1ufeqheqs4Ffl/l69&#10;7xjj3dU1mp6YkIJrQ/n1733fj+vH9B/rfT26IwG1HB62umvCnp+f29e94nb0/W9xwQbc/kg+1sMR&#10;rrbHSlEpnr3uOSLE3/1jf+n49r0Uk0AqengK4HXvbfK3PF/6X+v4uQPa+OLTWn5/6vT/ADdbIoev&#10;e4L/AFseObn/AGPPtWQQulf2f6v8nTL1CkL173FJsbfT/ffj20yMCftp0gcEOT8+ve5ER/PP49P4&#10;+v092jK/n1QkcOve3mkN2/H9frwPpb28/FT8+mZuAPXvapoTYr/T/Y6v9f8A4n6+3lySP9VP9WOH&#10;SUAmoP8Aq/1cOve1H+f9h/yL3XpJIcgfI/6v5de95Ft/j9QeAb/X8292Va1BHl0z173k/wCI/wBj&#10;7aIoadb6975XNz9f8f8AjfvwPr1Ykmh9f59e99e9da889e9+/wBv9Le/da8q9e98uOT+bcWP0P4v&#10;79U+fXuve8bDj/ff8R7sBmnXiCMHHXveEjn/AG3vZ6qeve4dVcqbf8U/w/Hu8eHp0rhPD7Ove2o/&#10;S1/z/j/sfp7uF0t0uhFXxx/y0x173wH1/wBgPp/QfQe10IJNR0cx1Ix173ibVf8AHH0P0Iv/AI+z&#10;i3Uli3AdG0Q7q/6v9XHr3vtPx9bH6f74exDaDSSKen+o9Klr1724RAk3PH9P6f159m8KVNcdOgHr&#10;3uekHlI4ueeLf7c+1gijcU8wKfnn/UM9PrCTx697daOk9Wr+v0uP9ueOf9j7LJrdtdF/1f5un0hb&#10;8Ir172o4Y9AXg3P+t/vZ/wBt7TrZGvcRQf6v9X+XpWts5PcQB1729UcTysAP6j/AXv8AW5/HtULV&#10;K+vp/wAUKV6ULAlacf8AV8uve15hqMLZyLEMoW4Fi3+1f0t/rfX/AGHsQ7faAMGbiQPyH+r/AGOj&#10;GKKmB/q/1ceve1vTUwYqTzbj8H6c35F/6X9ydtFmiRhqVP8Aq/w/t/lU0jWi9e9uwpLfW5uDZuDc&#10;kauCR/T6j2JkhKd7HH+x1dh216974FPCBY+ote7Hj/WUcgfngf737KLtyWp/g/L9vRBfSk1ofTy+&#10;zj6+XXvYn7PmMcsR/wBqBa4/1C3H+9+0UR1MPln+f+YdADdLgktnArw/YPt/P/B172cPq+latqo5&#10;5AxC2IGm4F7Wtf8Ax9m8BLNnolgDag1OH+r0yembNTeGkcggEqbXNv8Ab+7C+u8fNItOohP9kgW/&#10;V+bj/Y+y3c38ONmH5HjT7TitACP+KwI7RWoa1oP9X+D/AFUHRGu5s1S0cNXJLVKqqH1sX5SwtYm/&#10;HH59m925jfDDGW/UALg/U2uTa/sG3Emkd4wwJH7QfIVNRWtTWmOHQjt0ZR3DP2DH8s+ueqie2d4G&#10;ur6iCnbUplIVlGpVLgKpa3+PPPP5P09ruKwAtxzyfqPp9f8AjXsiY62qfy+VOl8acAB9noMfn8+i&#10;yZFXGpSNQVAwCLpdi5sAXS4N7k6rWtweeffboCP9gbEfT/AW9+NGNK59K/6gOHn/AJ+lvp1jo6yS&#10;FgCHKMyM2pbtwNLlGvYjnmx+nHI+kCWmJvax/wBvf6e0hPdn/VX/AGOnY2Aw2OhCxmaRdOolLKb+&#10;hQNOqzMDcDm31P8AS39fbLOHiLN9B+o2JueeOP8AD3WYEpoH4jT/AIv0HlXpUgBND0JuIlp69YlY&#10;Xa1kEiqoA08gOTpNyGP+vf6D6cIK0xuBqK3tewPA9lxIbL5I/wBWeniFpnNOnjJ7bWspXtEHFiRq&#10;K2Yrf1AAWtfgWv8A7G/tZUNUlSgVvyB/Uj/H/be3FA01Br6/L06TtGV7geHRWd57drcDUyVdLeyO&#10;xtqVSx+tiQV/UFsD9L2/1vcPKYlZLSxr9QPp9Prcce6lBWh6vE4NFb/Z/b0q+u+yp6dWx9dMdcbO&#10;fWQWv4xrbUC2o6bXvxb/ABv7bKWmaGykC1/qb/7Ym35/B/1x7RzKTNU5JFcDgB/m8+A6Wic0znoU&#10;MtnoslC0quQykoqllAYm7axyV4uAV+o4PtQCATRfS7cAn6cC59uwGop6A/4R0nkchdTZ6BXIZr+D&#10;5C5fTTyligBElncWRVubW5/ra/0HPPUEPjktb+h5/wABb6D2bWrMYdLeRp+XH/L0ilclKV4/4OmH&#10;dOVjraVZUfShUg6GKnUzcjWxBFytr3/wt9CHiKLi9iPzwLEEfRRb2qBpKAOHA/nx/wBR6Kp3/UpX&#10;Ax+3/V59AbmMq7l4/IjHWFBaQMrq55mbXZfwAAR/jax9zVUhT/j/ALYf0HtU54fLpDKwJA/4voN6&#10;mrV6iNFA1I7MxD/uuGNnZQxBAN7hvx/sPbbVJfVc3I/1/wAC/wBfb4VZEoFpWpGRSuBXhWnaf59e&#10;iYqwHkf9Vfy6Eva1dJBJS6Lop0L6f1sNduFINrah+f6i1vaNzVCJ4Xut+CL2/wBjwR7QTRkAo3EZ&#10;/wBX5f5ehFZTAUIPD/J+zy+3o5nVG8DQV9KEmGm6OoDkAkeklg34/P8Aj+OPZVOxsH6ZXWMKbGza&#10;QeQb/pI/I9h66iOqhPD5eVP2ftz+zoc2M+pRXiPyx/n6ud6D3mlZS08ZmdzxqQyfhgAbOCb2N+B/&#10;T2UzK0RjqW+gKt6vUb6Sx+uoc8/7f2iUFWow4ZFej+Jq9vlT/UP9Wejz0FUJadWBuGX62AHA+nH/&#10;ABT2746kimhIYD6fiw5b6sLf776e7aFwadKl8qeXUGtqpYnBQmxP554H0BPt0OCLLrjDHkkc2PA/&#10;Nv6/1Hu4Hy63p6bf4yisElKiwAJ+v5tYX/p+R7z0tDUUzchvrx+om1rmxP1P++/Ptk0rwx0lcgtX&#10;06xVNbBULwwJIP1sOfxf/jXtX0M88diHIIsebiwAtyQL/n+nv3DqvHh0j8hTU8oIZFYG4NrMSSb2&#10;sTb8H829vLZWSMX8nC83AB/2Nx/h79Xr3lnpgXBwSk3iF2FrG4t/UWb/AIrx7ZqrJTyEhWufVe5N&#10;wDzb8+/dV+zp9o8VTQgXQf2bAAW4AFyeP9b3gjpp6llLuy6ma3N/rxY+/dWAJ6kyVNPSowRFOlRe&#10;wA4HNwf9b/ff0V+PgSnCmSX1D6eoC39m5J4/2P8Ar+/FQw0nqjLqXSekJlqmWp1rDDZTe5CMS39o&#10;BQOfp+D/AIX/AMVKlUDHpEhZQLH/AIKDcmwPvzghqrQZ8+P+r5fLppoj+DpEvjrS6zCFYi/F+XKW&#10;tqYE/Qfn/iT7Z6uOOpuoUubAHUOBzYg/UW+v+P49uOyO41VC+dP+L/1cfl1dUIoGPb5gf8X0ocfJ&#10;PQKrF0jBYlQv+ILXBFjc8D6Wv9fYT7s2HHlI3mWmTUUYldJDEE/T/e7i/wDX3RYg50o1M/I4A9cf&#10;lWvp9hBvexW25QNp4j9nr/xWK9C3tve8dMUp55yy6gpfUpUEfn63t9LG3PHsom/OrJaczuKdgObe&#10;i5FrkFPwB/Xn/e/ZbNGpjDKMHPnkn18614f4Osb+beS2idmjQ0Of+L/yfy9OhoxuYpchGpikVjbm&#10;xBt7LDntp1NBK1o20gsBwfoDa9z+Ofr7KJbck6sgH/VnqDtz2eSFzig+f+r/AFcK9PN7/T2iJaNk&#10;JUgAgm5tb6Wuf+Rj2k0kAVx0QSRFTQjT173h+2sfp+bEgjnm1yR731TRmp697zCnuSCtrer/AGN9&#10;NuPbiRawDXiafyr1YID173MiojKbWuTZfz/a4H+3v7d8D+E4/nxof2f5vXp0CnDh172I20dnSVlR&#10;FIY7+oafTwCx5AP9P8T7MYYEI15p/h9Pt/kD9ow1JIztoHD/AA/56f6vLrokAXPs7OwdnrRRU7CJ&#10;QRp4FgeG5sx/p/X/AHwOI11MEfgoyRjBrTtzn/Pw8jIXJmzPdXK6xUE/8V9n59I7ceYSlhdA1jp/&#10;oTzb/D2PMVL4ESFAAbAfS5sCCB/vuT7OUGtWI4kn+Q+zP+XgKjrMXlPaks7ddQFQBmnmP9jzx0D7&#10;VQnked+Re4N7C7D1f6x+n+A9qjF7feWNpzG2pv06b8882/33+8+y+aYFQFNQONB8v21/wcepAUtH&#10;SlMfn0mcvuiKlmFP5YwBYNrIsOL8k/7D6/7176yMdTRIQI2YqQeVuCq/7V+bf8U9pdNHDIcEAZ+d&#10;ONf5Enq4kIYMPzJzx6k4mejyDBvJGusEEK3IZvwF/F724/437R0uUlD3YMgW3HqsCT+T/T/jXt4U&#10;FQM+X+r06Uas0PrTpbxYuEoANL31c+i9gP6f1/437fsVmXVkF2Vibg6ibj6An+o+vH09+qgOcf6v&#10;9WevGVF+P/V/q/1efSbzWCjlR/SjqByoVQR+SovwD9Df629rqLMftglibi/4tx+SB/yP3UhWbGft&#10;/wAnD0+fn+Xl8F+A/wBjoN5tugStZFW11vzqIb6AE/S3Fvx7zJkkb9RZefTz+T/Z55/Pttk+fD/V&#10;/q/zHqpiHrTqPJhZE/SFYafWQL8W/UoBt+P6H3PpsiBazgAcMA3+w5sf9h/vfurgKf8AV/q/Z1Rh&#10;pOf9X2cP9Xz6aa3CM9w8RbUbqzJybc8ah/sf969v1JlbsobkccfWwFwef9uOP9t7bApUoeP+x/qp&#10;0wyasDIPl0jMptlfGzKulhqubWuxsR6eeOQTe3+ufazxuRI03F9RAC6r/Vvwf9hf24pBFAfh4H/V&#10;8+ksqUFRwH8ugW3TtmNw7CyhA5ZvHb+x9DY35uB9fzf2vaKZZVFz6RyfoALiwH+3twfdXQUOM/6v&#10;9XH5fajlT9vRbs/RTUUrBQQ3IT0szNZizM2m5IIuAVX+l78H3mmolLavxe63B4Fvzf2ttpDcIUet&#10;acft4Y/b+z54T01qVPnjpjgzj08ZQWBBAkRGtqbVzoZTyCfp9Lc/7ENOxkFPi3a+kmNhfj8/1+n+&#10;9f8AE+19v2qMefqfMU/wftp8uk6xL4Yr9v8Aq+3oynxzq2yWeKEmURypxYgHRfhTzf63uT/X/ACp&#10;HuzcE2Nr6h4ppEsJFKqwWwDEEqSRyPwP8fYis1QDUpBH/F/8X/qr0X3MSirA/l1cjtmBVxdNdRcR&#10;q1/re68XP+t7BfYHcVXiMhEWqXKNNyC7DT67+k/1HN/a6SMOKf5P9X+rh0XhgOH+r/V/qx07ZDG0&#10;uRgeCoiR1dSCGUEG4tYg+7SOk+/IqpqWKarUq2lLF7qSQNS2v/rH2USII2DKMf6v9Xp6dabw5FBp&#10;9vRAfkx8VcJvnBZCWmoI2qDE8gZIk8qsvKMHAuLfQkH6e7AcdmKbLUkVTDIrrKga6kNYkXIJH9Pb&#10;hKsK8a8Mf6qH/iukrIFbPVAO7+sst15n63FVdNLCKSpeNAylVdEkOlkQ3/VcW/rYXNufeZrar/n6&#10;cc/QcW/Hurgqur0qc4/b1oUAp1hpmJgMSj9rULHQtzrcF1KkBgbauCT/ALEcHmjWt9eB9OPz7oyq&#10;66WGD5dexQg9R6lGEjSBlcsx0yerUQCpt+AT+Cf6nn8kYZotQ5Fwfybjj/e/959ppI6L20GOH2cf&#10;2fZ9tMUfXGPTpRYbLeKTSzyB1ZSQNDNrZbhtXAAJNxwCCRz9facr6YMSw+vP+H+P1H1/1z7QxnGk&#10;jpXbvpHhn/P/AMV/s9D1tbNNGioSQumML/UkfqHi/HB4UD/E+0fXUt9XA5A5HB/2N/8AePdWHS4N&#10;wHp0YXbWbUpEpJBGuwsGAFrgA8H/AF7j/ivtC5GiYE8C5JP4A/41f3tcig4jpdC1RpByP9X8ujAb&#10;czSMqLqJCqBc6jcsotcfmx4FuLf61/aBydIG16vp/Z0jn/b/AI/p7eUnj0tVjTUPz6HDA5AgRBfq&#10;bagxOnkXtb8n8j/iLew8yVHcElTY30/6/wBT9f8AX/2PutxHqGuooAf9X/F06UoaNU8D0MGFyABC&#10;6v8AUg/70osv+P5/HsLtwYwFXst2sWvzzxyBa/Bt+B7L2TWNJ6cp3fLoV8NXk6SSNPA/oLH+oP8A&#10;r/n2WzfW1Uq4pmWK7EFlYrfkH6Nxz7LpIwKhuI4/P/Vj8vPpqVNQoehCpKgOoBIP05v/ALb2Qzsz&#10;YYlWYfbiORVYggXseT/a5/4r7KLy3GXH59BrdNvWRCQPt/1f6v8AL04eyPbp27LRzyq0ZUhyCp40&#10;nnT9Pz/T2QXShFJGQeB/1eXUabpYGNjQVH5f6vt697C2qpzE5JH9f8LC/wBB7IJzpBFKk9BO4iYA&#10;04+X+r/VXr3uE7eki/8AsP8AH/jXtEjEYOei7Ueve4rScWJ9X5IH+8e10UxTANAPzr16uOve4juB&#10;ex5seP8AH8c+1y3IIqfzp00T1723ytqvb/ff4e1ccoBBHH/CPUUP+HqpPXvcW/PP9b+zWKQGnn6d&#10;NE1Neve8oP8AT2vBFKjrYPXvfLXbn+nuzMKfZ1YMRkde95YZf3FH+qOn6fk8Dj/X908WnDp+CRvF&#10;Uepp173syfIWq/jPVXwwySciv+NfX7SOACHIwNFG19P1N1tx/sfct76wfbdrkTIa3TI+Sjzzjj/k&#10;6x0jBi3bd0JJ039x/Ng2K+Wf2cPkUX4pUUmNynygopPr/s0nZmQVefSmbp6HNJweeRUBv9jcceyu&#10;GieMBr6o1gnve5KyA/2b3sCeTz+b+wsVOrOcf6vtrX08s+XT7M9e6nlUfz/Pj/nxTo3XvFSaoqiE&#10;1Csw1RSIjaluSPrf82te5/p/j72FJarfl/Ppkmprw697V0MkZpYNYVWkhq4hI976BOHN7fT/ABP4&#10;597OQR646q2a5/1f6qde9y0aZJD4lCsavHs7MRo0GBo5bH+hvcfX6+3YyCO08CP2+f2jH5cDxPVa&#10;iv2f7Hy+3r3vOsUljEDoDxSKADxpiqGYmMcfRv6Hi3+Hvepa6Twz8vP5H/iqHqpIIqc9e9qbHhXr&#10;FRiZFeemXQT6R5IvW8hTgcjk2/1vbqmrAA1rSnA1FM141/4ry6cUVyM/Z/s9dH6H/WPubRuvknmK&#10;oxSnnaIh1JDJVgqxI+twoHH5I9sgCten0Si6v9Xz/wAPXTX4H9TY/wCtbn2JGJnM9EpmACq2VDqz&#10;hQhnp1ZCQ3NxqXn/ABPtTHqKgP8AD/qP+o9NOhU09adQpVs50/X9k3A+oVze3+8+5QUVEkADeqGt&#10;xxlVWsGcwkO7n6cggD8+36qTx9P9X+bqpwCT1xPAY2teOXTx9Bfge1DSxmIRC6hbU50keoeCYhpL&#10;/jhibf4ce61NDT/iuk7MST1GezX4N/WP9fUt7e1LCqtTeMa9cMdaBcgl9MnlGr+osGI/P09mSTCR&#10;TQGigk/y/wAP29erUdNMhZJg5K2kkpuLEadSmP02vYgke37EKsyVOtrMKmGWFRpIH7I0D6/SwP8A&#10;jxb22p1xs7ebDh6Uxx8jXGKfyHVGr015FjFJAFUFft5o5GNxz5LObW+v/FfaixsPrppDJqfQsgCg&#10;6SvlsQD/AE+g55/Ht1YSKVppByaioAPma04f7PlTR6Y8jOfHURhLKdUfq4OsxalNvrf6/wCH09qq&#10;mDBXnXQqa9QiS4VWVwJB/Ui9jf8A2HtbbtQMo7c+XDFBwPqfWuQTnh1T+j0kK3QZI6d9byeLSZnA&#10;LkOjMnP0uACD/Xj2qsCf3fExUCKUmwtpAdragfx/Q+9TKqszV4kVFP4R/s/4PTpmbhUefSJ3P/wF&#10;MyK5aanChjq1MyrqCN/X6X/1/YkY3U9w54UMLcCypINJ5/qAPdo8mnp0XUAc+fDoFtwlIVVolIeR&#10;kIP4eSWEgrwB9CTf/C/teY9TxKyglWubn9PP144/2/t5hgDyNf8AV69UX4iAcU6L9ueZTrpo5GUO&#10;iqmleXspJU6rHnn6AXA/Psi/81ioX/ZJew08Zk82d2hpZRwhjy4IdtPFrcD3EPucjaLI/wAMrY8x&#10;WNjw/wAJ/Lh1KftwSGv0Nf8AccY/5vRn+VD+3oTfhDQGDuzPS30+PrbNR6fUwbz7lxDlQz2PpK3I&#10;t+fYMfyDchLL033ljpKkNDQ9m4KshpfJqMLZDaCRzy6B9Fk8CgH8lD/Q+1Ptc3+MXiH4dMR/404P&#10;r5cMEeVOHRR7pxA2dhIP451rTIxCR/P5eXA9Ax/OhhK0XQU8NOks00faNPISF1MIKjbU9KL3BOgt&#10;JpvcAO39fd+bvwFsOLMB9LC31P8Atvc3ycCWz/xfUJuoNXb7Ptz/AKv9nqh/G0rGcMrGNZDLGHUh&#10;gzj9Sx3/AKa7kgX/ANb8cNZYA6bWFh+DfV6bfT2nY+Q8umCoU6Qa/wCrPT2lIkLSJ5lvKVZhZpEM&#10;SxEzLJwfqb2JH+8e+Aa5a/1UG/8Aj/X3XrdPTqY8Fki0HSJCAhuLKBYIVsByOQR9LH304/QbC4JP&#10;+P04A9vwyBSdRoP+K6shpUdehJUTp5HtJHGjMT6fS5d5GH0IUXIHNhx9be+LIfqRb1EA/wBBpuQR&#10;9OPx7vM6SLUHP888f9nq2pSMdZqapAJVH1aqdJniLMQZBMI1eJvrdrc/iwNgRz75hQPTawv+bWv9&#10;Bb2lx5dNk1FesLzSyFpWcu6hyCn69I5IYW5sOBb/AA/x98FQBrXABDXBtydR+nv2k9WOqlaf6vn1&#10;IqKu8BbQWaN4vE6lrhfAoJduASWHDG/14t74zFVUIeATYc/W/wBL/wCufdlwQw8j6Vpxz+zPW49R&#10;Or/V/qp1nxi1E8rTqA0kcSuwYAAaf1eNiD6lAuoPPH+HvASSNFrDkggD1W4txz7UpcBn08B8yaf5&#10;fKn+Dp0EVr07LCiyCqDB5CY45IpGa8PkOsuWeyhQpKgfi1h/U80i1rwoBuDc8AEEXvx70ZA3cGoB&#10;inmT8vI/t/Ziui9Dxx8s/wAvPqLU1/2tRZ5NYaKUGPXfXFpZowNJt+b6W9Qtz76nDeoLJ6yUtbj6&#10;c83/AK+2oQIzqfIpThU+X8/n1aEAHUy4IP2/l+fXWNqKdzB5aUCJPOXBe6lZLp6SpuNP1+v9R9T7&#10;6s5A1ANYXOi97g/1a3+v7cmeKRfNfmSKDFa4rniP8nrthHwFRX14efp54/w9co3iR5REwUu2lBLY&#10;BlY3UaV9RFhb02JP4+vvy2SzFLX1HkXsLXtYH/Y/T6+6OWaMpqB4EeRP+rz+Q9Ca6I1gqHqMeoJ/&#10;l/l4fLrnNJLUu8QlclPGHeEgKWJ8bSElQSeSo5+g5tyDgZUaVSGYcH6GwYN9BYf0/PvcRZCSOLed&#10;c/Oh8vPyNQT0/Gsirin+UU45/bTBr04mrqI8bNHNFDN+6i20u5hKNq8n15LMDY/gcm494HOkNcn1&#10;H6g8fS3192KBwp/h4+eK4+2g446fRFqpA+H7P9Rp06UspnkQrGjKkIDgqQ6PcOyoCLXsQQDY8E/S&#10;1uah/G2ku1lAAuSDccn/AF/xf26wgUAYJOagcPt/LiP2evXisRYagONa/wCD8uoMk8RrofP4IQ8z&#10;NKxUao9DWQH8BbtcD/Dn83j+ooSVZbD9I54P1/2P9fbICl6jB9Tin7PQ8PsHnnq9F1eR+fT6JY4Z&#10;ljWaGZJWuZDrVfIoOk3FgFsLi1z/AK9/fFoQbMgYcX02LHj/AGP5Ht5JJVOltLfOtP8AJ/kHW0eQ&#10;dr0PzrT/ACdZYskiGannkQAOB5WKJFaQgKwJBF1c2DA8gk39yI0BS4jP5vqub3P4Uf0HtsSyZoaA&#10;/wCo/wCry8uqMzBjn/Y6Yq+oKVIiasj1oVBMI0+MKurmR7ggk2Fjccgcce8TJKrNbkXJsTz9OPr7&#10;9+nI2psCg4f6vT7f5dX1IwFenKKroJKanV/TIAq+RVJXUrFWI0/QnUeWP4HIP15BNRuSIyjqzE/4&#10;fW1v6+/Myt8JPCh40P7ST6fs8+qudQoSTUH/AFfl1hNaaWLwxRtXJWU80cKLw0ZY+kyah9VJ4tb8&#10;jn3xYEq+u17lwwN+D9AL/wCt/t/eo20AL6fkPtPrjra4IzUcKU881P8AP9nWeOaPz070QmSNzFA9&#10;O66bSKp1s6gkDSxIvwbW+p9w1iUDUNV9VzcXBBHBH+P9fb0WCRUaRw9fkMVx5Dz6f1t8OKeXr9n2&#10;dKipyUkjLE+hf2QhZGKEOr2dZA31VrfkC3494THeQkgXFirC/wBD/qvbT0Ry2o1b0pT0+0fPq4bQ&#10;CVJ7uPTvHkT/AA+GKM3i9cc0bH1+RGGl4T+CRcfS/JHBHuRIrCFmJ+tmfV9Ljk3It/t/bZOpAnAf&#10;tNPT1/n59NgjVpGPIU6Z6SppjlURYvUoeGnETfuaXJUBYje5FgLG/H9PfUSoULEkMBYf0P8ATn/e&#10;Pfo2AoaAfOg/4v8A1Yp1tiQaeXXLIyVizrCkUTwkmSVrkOrAerSAAOCdRB/px/T3iMSal1EaluTa&#10;/I/pf/X/AN59710qG4sfl54860qOHpg+fV/EwQK5Pnj/AFVz+XThDW1HglESOIZkjC3C3jkvcyaQ&#10;LDgn/Gx4985AAiWe6t9V+pAYcWH9f8fdnmYJQUqBx/z/AOXh+3hVWNTjI6i44ySVdS0lLIHRgEcA&#10;qszRG5bWTyp0mwJNvqPeKMIQwAJ4ubgA3H/Ef4+3VdtNXx8+P2cD/Oo48OnGZwQT1Nrnq1mpnkZV&#10;swWLQxZFDkEgfX1HVp02N+bf48PFa55AYcfX6jkf8j93BDfDQjq4evUwZHWAGUFoiCyqVJEbARs1&#10;wfrcXK8cD/X9+eK+kWsv1sV+lvUCD9fr+fdHqRSmf5fYf9XDhnrQfHz+XXdFk2AnkVvJKWKFopxa&#10;S/7MsZXkKQn9lv8Aaj/S8g2ZVWwt9CSB9Av1BH1/wHupDkUAPnwOAR/q41z5dM5BqK/t6ZBrgqZZ&#10;/IQ+ktpDMzDXKUVXW3pPADMQb8mw49+hgAu3BW36vTydXP1HvyEK2h2Knz4mtfsOMV8xXPXpJaEL&#10;5n/N1xyeYlkSNNJEgkY+NRJaONodERNm4uQSSTwbX4PviY9buL2Uxm9rkAf1H+v/AF9unX5UP8sf&#10;nw/n9nVwxCimSTT8+sy14pKSCQq8lRFVIxLAB2kN9eoXuCvIA/3j6e/LCCym5T6cgE3A4J/x/wBv&#10;7blAesLZJANB5V4AmnGgr/l60z1BXj8sfz9OsrZSSnhkZUSpF5NSuyIYnkYlVvzpAt9StwL/AJ99&#10;+IAFCQfUATyLj6g3/wAfahQdOR1bWfip9n+XqG2QeWZKqNJARC8kS3R9JYlJE0E39JuPp/Tn8+8L&#10;whiTzwVJsbcaub/ix91YAAmvW/G0juPyz6+nr/l6daPKyqsUYTUZkmRSyFgW8REbxkG9web2PFwP&#10;6+83hBiI+p1ahbkgAfWw/H+x90cg00cR86Zxxr6/b6/Z00bgeJQeX5fl/q/w9QhkZY8kJWLpAYhC&#10;zMBoZmOrSjEXBt+LAkXF7/XksTEk8kgi5a+mxt9Sf9t/tvaRkdWLAUB9P8wr/hx8+mtYU4IAPkPl&#10;/qrnzr1jmyEAjijChQBN4xEg8rMl2Y6ALqSvrA/rqP1v74aGsFK+nWvOn6C1r/jjj+vu4SfXSuK8&#10;a8f5/wCT/ZdD1Y0Oc+fH+f8Ak4dZ3ngIkmSS8y0Uw8CyE62Vg+krz6iSWNgRa/Fx74tD6WN/UG5U&#10;ahc3/wB59+KEsA1aHjwOPtIqP5+vXhMtQPI+eMf5us9NlAKiOyaYljskrLCSiNGB9ALCwNuPz/jz&#10;74LEWJB+l7AG97qbXN/byIpGoED7Kf4Tx/YPXpwyKq66j8v9X/F9SKnILCkJjWZpPGJC6KvjaOpC&#10;koixlgP6W+p4t9be+axC5YcstjYn6EfQtb3ZwGRlBzw9RX/AfLhXqrzLQqT8v9X+cdR566ZI4onQ&#10;pDK3DRoAWikPKRl7cryAAeObD3kCXs3j0EfUnn6H6c8W92QqRUGucYFMcBSlcHqvippqGqP9X59Q&#10;JZpItdOKk1IdSUWJmBLyRDVIdAvqtwRe/H0498FRAedC2cMTqDC31BJ/3m3u2AK0/l1szJTB1fyP&#10;8/8AN1JqJa6WJRH91P5aVoE1U8kWiQ6RIioo5I/SWt+f9v5pqWN7NPTqWLKdckSD/A+o+/B1yf8A&#10;MP8AD1QOzLWh/IE/4OuosHuOshAjxeblEKwyJ4KPIVGkk2ZC0S3sbXIJv+D+ffmqKEPGTVUyE3U6&#10;qhLggfQ8+6NGGIahJHnQV/I0qOPy9fTrWt6GikgfLj9n+oefXoMHvFqWti/u/m5kXRKqx4atKyAt&#10;wwPj4KkcLxf3wqMhiqWFnqsrj4YUUs0ktTAsYC88MWFxb37w1BLkUArxI+R4nNa+Yoft6qjSOe2N&#10;qnrPjdob7y9fHDhdi7pqqyoliRKamwuVNQWl/bMjw+IhXFrXJHHF/p7TI7B2Il/9/VhH8YfXor4X&#10;AQE3Fgb8H/evaYT2OkoJARxwR/qxmv8AqPSv6W7YUEbfy49Ci3xp+RdVpK9VbwpVmaneBJ8c8L/c&#10;aeXJb0i68AMLXP1H099J2RsFS5bdWHCRs0bgVSNyqatJ0n+hFv8AX49+pC/9m1fSpx9n+xTByfLp&#10;uS0vAMRmpz6U67n+LHyMliRU6r3G9TKkNTC7wwxaXknCNICzjR9DdeDxc/W/vp+wtjaRL/eCjCsr&#10;FShkbygerUulT9Obn26tuIwWkp5+v+Sv5f8AFUaEd2MFQf8AV9vTlT/GD5FM32v+jzJyOJEV/uaj&#10;FxCluNBRmkmUWJtZR9Afrxf3Hl7M2OYoZE3DTvGLIfDFUy6b8+rQv+3/AKf092JiKgppP5f7FP8A&#10;V9lbJDcEkCPJyK0Hn9vy9fnXqdjviJ8gEqcnHP19VRVEjGaN6vL4aAOUAiAi/eN7D9I/IH1J+jfP&#10;29sKCRIhk6maWUOkS0+NrZGYKNRHCf0/ryePeg8eAyiv2VP8h59OLbXRywUD/TD/AD+fyqBmuen6&#10;i+EXyFrI3lkweHo4UmjqKkV+58XEkcjEpqTxsx4t9Pp9ePpbo9s7WZZfH/GZQo5K4uo062F7IWsD&#10;7t4byIWWMnJ4Cn5YHn/xdOqmCQFRVcn18h5HHThB8Ie3I6mkepl2JR6XjVg25UMr08blRJKIo2II&#10;vcC9vr7gQdv4CoUfa4rP1ciRljH9gYWJU3IHmIF2HAHv0QZiQikAcABSvDhn7fPy63LBIoLNIqj7&#10;fl0qKv4MdgU7zHIby2FiYKmpAWc5KprVWORbLr8MV7RtyW/I+v8AhBn7mWlLX2dnubrGsk1En5DA&#10;C73F/pY+/BZIXLvCST8qZ/3r18v+L68ttC/d461PmAf2U/2Onuk+BFVlIqeM9y7QZI5ElqGpMRk5&#10;g5WNo7uQwU2B+q2H0+h9pqXubcVSszUGwXCah4zXZqkh1/XlkW+kDn2x/jsgPhx8PVgM+VeGPX0+&#10;zPSrwrJSqyXB/IfZ0J9B8FNh400kea7oq5ZY4rOuK2nM7ILDV4pmdyxPFri/Nhz7izdwdh6PMNnb&#10;diVSqLFNuMvO0KuEaQCJLED+n+x9sn97Gr+CgpTzz9vDNOrFNrDaRI5+YUU/mMfy6m0PwX6BSR6N&#10;uzOw6iWWSSeWWl2zBBSJUzxtJ4tU0LaXP9b8fS/Pttn7r3qjT6NvYWFigCf5c9RHcNYlnNrcfUHn&#10;j206bmH8SiAjhTI/Pp9bbbWUFnfHyofzAH+x0rKL4IdINBRw1G69618cE0kjs8NNQzSK63VVSKPn&#10;6WBX8Hn6D2x1Pb3aM8rSUZ2jBT29SyieSQcC63B5/P5978HcyBQx0+zp1E2mNQrKxI/n0r6L4V/G&#10;ijihhrMb2FWVKsCkn8TkROCQrlVAUW4sbXv/AIe+D9j9qVLyyR7rwFFFIq6IaTGPI0DqttAll/UD&#10;bi4HvZtb966p0BPlo4+tP2+fzr14Nta4MJb5n/i/8nU6D4n/ABdoI4IqjqXOZiWBm8lTls7UH7nW&#10;+ozyxpNpDAk3Kr9Pp7Y6vOdgV0Mxrez8lTvMgtHQ0EMMcXJ5Vh6j/r+9jbbggmS4IPyFP8HV/rLO&#10;NwI7daev+bpe4nqborCVFP8AwX4+bRkjpHYLUV5hqp2DLblahHFz9LE+04qbo8xNb2TuOcKsYdgw&#10;RmC29TFW41f4/n2kOyMHBe4ehGPL8skfP/UDV8blEMCFQP8AV6dCKuM2HFSImL6b2TT+uQpEKCgW&#10;JGbVrChYObfkqLfX6e3g5bMSTBZd47iER/QYq0Ak2/cFgxvcWNj/ALb2oj2xFahd3AHAkD14f6v8&#10;PTMt5Do7Ilr/AKX9lTQ8OmVNl7QjgMsHWGxEqAymTXg6djwf2WBMIsVYkXB/rz75P4ZY5knzm7Ky&#10;Kp5kSbLzXVb3sum9vp/vr+1R2+2YEHUa+rH9pA/wDpgblKuECCny/wBkdcqfHPSTU0tHtPr/ABk9&#10;GSIZaPbVMpva3DkKfofr/wAU9w6HEYJ5DHAmYdoZGdmmy1Vc6hqPqY/T6/Q2/Huq7TZU0qhx/SPV&#10;zu0wAOoZ+X+z/q49OmSzG7IYvNVVG341niVEWHBU7WKkAXUE/wCHH+Ht0fH7YgVJXwizzah5Hkrp&#10;y0o+gM/4P0H1HvzbfYpkxZ+0n/L/AKsdeG53TfDJj7P9nphjrN+VsssEe7TR0pQmGKHD0SrAfz9q&#10;zXb+oAv7cUiwCxoY9t48zShnUMZWUh47tGDe/wBOfz701nag60iWh880/wBXD06o17eM1RKwHyp6&#10;+f8AqHTMy7xaeSOo35mPt6dkR2jhoo5QYpdImayEck2/H+8e5tHLiQ8dQuFpaeai1BXBktHe4KJ6&#10;hcleST/hb35be2pTwlB4VH+D9n+rhRh7q7NQZCa9N+Tx+4minpH3bkqylyelmhaOm1S2sfNKfGbK&#10;H4CC35vf3nyGdnjjIhp6MhyoJjjkdwOCC/I5H49vIEgNY6A/IfZ58eGM9bjkeoLOaj7P8x/PqFh9&#10;kUU8warrcsdBZtFRVxRwkqWDCKMLazG5P+H0t7lRZ6opKUfb08UU0xGuaOGNCVtwSWBvyb8/737e&#10;SYqupcE/kafPpOdTMXLH7K/4aUp6Y/wdNtdsLGZfIgZKsqa2jo1/YpJ6yeaNJb+rxohAW4Gnj3jT&#10;ctYJkFROwBYa9DLZlDaVU6f63ta3vwlqQKk8DxJ/1f6qdbKoUBGfT7f9Xn1ml62whpZjQ42nBRHW&#10;AywG8RddUjqXB+lr6uP9j76rtx15ZWpJpqZNDXVW4cBr3cC9j9PbrPKo1rQVBOTk/wCofy6bQoMt&#10;QkeeceXHrliOuMAImhydBR5KTzIUMsMbNCWS2mC4BIvq+vtsGcyc48hyUzOXICCRja5J/VwPqBz7&#10;TmV2FakU+Z/1f6s9PiirTTSlPP8A1eX+z0of7j7XoXMEe3sekXiVjKaKEFyoA5Ure3q5X/fCCcrm&#10;tS3q6iQBiAskrhU1DUSNP1/2HHujMxNQSPzPz/1fZ05rSlBXp3Xa20FSQriMbC8ioZXgpKcSS+Nh&#10;Go9Q4t/Q8+3KgyFea0SkyggMheOVtDHSFIAY8D+hH1/23vShl7xT/LnHr5+fl1pyDHx/z/5emXN4&#10;DBnFNR+GlaIvHMsVRSxkqBIZI3bSvJH9DyP9v7d2qJWV9c0jMSpZrsfrwFJ4N/xx7qdLA8c/Ph8/&#10;9Xl00JGJqtQD8/8AZP8Al6TKYykheBYqGjRIw6xxiKNbgG7Oq2sR9Sbjk/19xlrlWEpZ5BHpJdSW&#10;DaT9ef8AbH2lkijJ4fmPl/s+v8+lkZZ5ckU+dK1/Zx6cJMNI04nDRU5m8iLC406FkW2n08i9rj6/&#10;8R7xfKyCm3H8c5cRUR6oKjH5SlZ2sCoaLyEKx/NtR/5B91uYY7izaM8CpFK/L7KfMGnyAz0j29mg&#10;3SWcHJKGn2Ajh6Z4/PouXwh27Nt/5k94VjVCg5jEbcqpKaO4Uq9PPQmR1J4K6EH/ACGP8fenNuek&#10;p6LN19LSSCWKCeWPyA8F1lYOwv8Agnn3jTfxrDdSRJwUkfs/1Y6m2BiyqWFK09ertPae/wBvybe0&#10;XRj173xAsx5+oH+8D3rz60ONOve8cqg8fkjg/Xi/+Pv3Drx6978nqXk+o2NvrwDYe/CnXuve+lX9&#10;ak8EHngCzG/0/wBt711rr3vu4sLMbIRf/YG9vfuGevde94STqlHIF/pzz/Q/19+691735i3PNgC9&#10;/wCoBFwTb/H37r3XvfUcZRna/BRfp+dX1Nz7qmoCjfl/s9aHXvfJNKkAMeVBv+CukEAH/XHvZajB&#10;SDnq1DTzp/l9fl6ft+zr3s0/xJjxFb2NncTnJGShqdl5yvQIGOrI7bqKfc2LVilyA01KFvbjV+L3&#10;9prqM3NlPBUDxIpFB4U7SPsx8z+fQj5UuEtd/s7t6lY54HIGSfDkRsDzNAaDzOD5dY5XdFBjj8jG&#10;WFCuoLZJJlSWS5/1Cktb82sPd7ctOKqKLJU5b7eqi8qq8ckczU0rrUISHAYONQ1C3BBBv75k3GqG&#10;V4J6a0YjBqKjtORUZpUH0zxwe1FtcLNGsycGAI+wiv5HrJ7BnsRY4YJamEN4wj+R7WJQxPLO5H1P&#10;0H+H+8+zfaszUPD/AGcU/wBX29LmPaT173Xv2qY6mRKmLSWnYLUMqenymNuZBfjUpBB+hP8Are5Z&#10;2YFQUfitKZ8q+WPX/i/PoD8wKCwcccA/6vLiOve0lgKd6THMSumQqHIIF1ViFbj8ji/+wt7WXMge&#10;408Rw/Pz6KrOPQtSM/Py/wCL697b87jkendw16gQqGCKPHpJsXF/wdQv/sf68K7OYh6HhX5/aP8A&#10;Af8ADX1Q7naq0JPnT7P9XDr3sr29cQVjaVAXZTrD24JH+cUEf4X9j7abrvAbt8v9WfX/AA9Yve73&#10;Ln1W2/vCFf1Lc1wOKnj/ADoevewrBJIF7ADk8DgfpJ9jAEMuoZ/1fz6xeYYqcnr3vLwB+VAB0/1+&#10;lyOR+Pz7r/Ppv5jP+r/V6de9935/2J/JH4+pI/25916oc8eve+ze3J4FxzzYX/x/3349++zrwzw6&#10;97xg3IA55uP+N297oet0PXvecD/bgckA/T3rrXXvfj/r3/33Pv3Xuve+rDn/AB+vv3Xuve8TCxtf&#10;8cX9+69173zQED/Am4/2PH1/3r3viadbJr173lF7j/W/pb683t7VxkZHTEpGmnz/ANX2de9zIr2N&#10;/wCgF/8AG/s6tsr88/5OmWpT59e9utP/AJsc/UW/23s/6sOve8U45vfk/wC+v7L5sgj5n/L0/Ea0&#10;p69e94+bf7cf7G/9n/kfsonCgAjjw/L5/wCfoxWlP9X+r8+ve2GsPrP6ebjnk/4AW/1vbSg1DJ5Z&#10;86Y+z7fyx14AlwVHz8/8nXvbDXi6Nf6/1PFuObD8e3Bj/VXpiUKDgUHl5+X+HhU9e9oyo4Y/8R7t&#10;0gfieve8cZ5t/X3dcGn2f4OqDh17290B9Y/wK88f63t1SQw/P/B1tjgD59e9iRjG/bX88Ak/6n1c&#10;fT/Xt7NYASpWvCn+qvHy/wA/TbZqOve5NeLxn/W/xvew+t/bwOKf6v8AVnppPQ9e9oOcfvG1v9hz&#10;e39f9t7LrlaOft/w9UkHd173OxxPmXkjkD+nF/xf3WA0PW14de9jdiDqo4LfWxH+83F/969n1uP0&#10;hnz8+A6RzqApr8j17276TY834sB9bfn/AHn2u6R9e98LD+v+P+2/1vfuvde98SPdSOqkde99e9da&#10;69769+69173/AP/S0cYz9Qbnjj/ff7H2HM+XQv63+PfKU8f7wT/rfm/v3Xjw697ZZ/1kXv8AX/jX&#10;t0cOm+ve8H5/w/w+v+Pv3VfPr3vIn6h/sf8AfH37rfXvc+H8f639T+D/AE90PHqw49e9yyxIH9eT&#10;fkX/AAOP9v7rn16v9vXvfByNI+l/xxcjm/tjQ3i1HDFf9X+r9nVcgk+X/F8eve47OebAj/e/9t7U&#10;9a6974s7E21WNrMPzYc2A9uxBQ4qPs+3/V/q49OxFAwqM+X+r8+ve47SfU82Fxf+g/HHszjWv2/6&#10;v9Welo40HHr3vEWJ+p+puB9fp/j7MYIj5AV6eXHb/q/b173gcfqH9LH63/1r29rliNOwelfXqrA0&#10;NOve4Tg8/gg8fj6+3BGFarZp0ycceve4L8MCfx+Pz/sfaWUAVA9fLz/1fs6LpPiP59e954mvb6fn&#10;/evbSpVs+X+r8um6Dj1729UhsR+P6gm31/BIv7VGmK+vTctNH59e9qejJuP6f7xxz/xJ9ujLdJDW&#10;vXvanHOmx+tv8fdOHSOUMKen+XP29e95V/V9fr9bccf4e30rxPHz6a697ykfQ3P0/PtuUHDf6h/q&#10;+XXuve+vbPVvLr3v3vYBJoOtde9+9+oaV/1f6sdbr59e98uSByPwBc/04/3rjn3rrxH59e94z9P9&#10;b+v1Nx+PdgaHrxJIp173hJ97JzXqh697iz/pP1vY/Q8fX6Aj27T9Wg+Q/l0qhzT8+ve2x1Fx/je/&#10;P+8+3VqSaeVOjGCoIb5/6uNOve+tBA+h+hNyL/0v9Pa23Arx8x/l6OoANY88/wCr/P1737x3H0t/&#10;j/X2fRJ+mB69HSJRa+vXvfOKIH/iv9f8PZzaoFqf9X+riPz6Uxp5nr3txhhHH1/4i1vzb2bK7YPH&#10;pYAKAde9u9NDdhccEj+vPtQkhXDCv86f5/29LIkoKMOve1NTUq3HH0sBcm4a97j294YmUPgetB5f&#10;6vPpfHCpHp9nXvb7BQiwJRRa3+3IsPx72LXOkH+VenjB8+ve3OGlZGuv4HAt+of4e31tgpUFSTXj&#10;6deVAtOve1bQa1CkLdQPqQQdRFx6v95PPHs5tIwo+Zzxr/q/Z09FQt8/9X+r1697XOKnU6ddjfjj&#10;8X/Iv/sfp/sfcg7TcDRoOKZFf8H28P8AY6NENRjr3tVaEMWr6Kbm4I5sLgAD+v8Ar+xI8itESv8A&#10;xXyr/mHTj0ZDTr3tpNK1TMiheAw/HAIe5Nvrf2HbpzU+oz+3z/aP9nHQT3FtKGn+D5f6vPr3sYNl&#10;7fknljsrXNhYg+u7D6D6jix/437RwVWUgmlQD60/z/Oo/Z0ALxWaQr8hw+zrxIAueAPdh/UWxplS&#10;lvEQpVS178jg/X/C/wDvPszDdo0Yr6/n8659fTp22tq+VOH+r8+gk7D3ZS4mhqA0qh1U2FwSGANh&#10;b3YlsTAQUNPGTGNaqo4/GrgKP+J9h+9ctNoU0Az5eRNSafl6cPXIEdtEtNIFaD8hT/DUin2fPPVR&#10;nfW/azIzz08c9oZHkHN7EJ6gzAc/61uPr9PY40cYRVsBewsPqQAPYeunSUHUcZzT9nnx4AjGRw6N&#10;Y6gV6rvz9bLLUyXL/wCdYltQCuzMb2IN/wDAXtxc2AtdwYlfzyAbf64Fv99f2TnAr0Yx0oaevTJD&#10;GlU1tIKSMNTarnxltTMAb8gm5tcj/Hn3jFYur1GxH1/1/wDD2nBNaKelCxkio6cm2u7QXjiMqMdS&#10;kgMNGm1yfqTe7c2v/T3IDrIbi30/qbk/W3Hu2ntoWp/gH7a/5PTq2gKtWNPnig+eR0ySwT462tJX&#10;VGNyyrpAHp1XtzY/4E/6q/uDV0wdW9J+h5sQBb/H+vvZFMdOg0op8ulhtzPtFNExlRVZwAhkV3kD&#10;cglSRYC97ck3H09pCqV4mJB+nJ+p5/P+w9lEiNG1GH2fzpWlf9jpZGykio+z0/PGR8ujN7eqqXJU&#10;yIeA/otwCF08Kq8gEjmx4P5+nufjMkIyAWPFr3vb6/UC3+9+/M+iQFjhsfZ/nr5cOlE8ZrrX889J&#10;jfOyRXwStHTqeHYC6lpF0gDWwJtb6sRz/t/Yh0VVFVRhSw+nPN7/AONvb1Qeix0IbAx0R3d22snt&#10;7IvUwRso8uoDQVVAjG4LHg2BFr/QG9+Ocz0Km5AHB9PH+I5LD2XOTXVnGDn1rj8vX9o60GYcD1yo&#10;t6Sx+KKWUqskauxU+oaEKkqj2JuQSb/Ucj+vv0UfjkC8eogW49V/r+r3e1WQNrb4aH8/y41x1VnN&#10;O49Ydx5NK7FPIjN5YbudOsLT2usb64r6frewH04PHuW1Hdtajji5H04F7+z2LSkVa5NTT+X+TpFN&#10;OI1q35f6vToIW3qfF9nUuFeIFQDcSHUf0WH0JIP45/r9fc2KC6i4/AH+PAuBb3YMUIbzrWnRTJKV&#10;JbzrX7f9X+odBxl9wBZJRHNpbUxJYMwKs4QuTqNgbn9X+w/p7yFLKeDzYD8i/wDU+1zEsf5/t9em&#10;mfWR8v8AN/qwek4lcZqiBtca+EuW/TG3j41RoSLEm3H5/wBgL+2upH6vze/+Nx/hf2ojmqVT5f4M&#10;f4APXNT59eXBB9OhY2+7WikJ0AFCVbWuhrXYNpspt9BZbfUkcj2x1MQZHU83BBt/Qm/Bt7T3FRMX&#10;XHmP2Ux9n+r16NbaXuwOP+r/AFHowW0csYpaR11KqsGBaxs6el9ahjf+nH1FhcG/sFt74UTwy2S/&#10;pa5+lr86v9v/AI/8V9lVwigFx+zjUfP7ONf83Qv267yFJ8v2/wCyP9VerQPjt2AYpKKGSc3JQ8uC&#10;LWA8Ybi17c8Dk255BJDvPENSVUrFCLO/04HJ5Uf1v9fZU0bEaWHDh/q8vy6F1u+oUJyKdW+bIzcW&#10;Rx8DJIrao0I5JPC8MR/tv99z7SeKyHgcRsfoRYEsAQTxcm/0HtOM9GiN5+X+rHSyr6TyoSB9b82B&#10;P9LD6fX2J9BWQSIvICsB/U/4gA/X6/8AFPbikcD08CPPh0G+SoahHYgEsGJB9INrWJN+Pp/vV/6H&#10;2/eOmk9VlvZtRH5N7ljb6C/H1/Httxmp8+mHXOphxz+X24/wdJ4S1cXpu1gVCKSOOLBBf6m3P0/P&#10;P598SkSAlVsSdXp/IABH+2/33PtrHTWOsqvM5UO1wBp9X4JuD/vf4/3r3AmRb2vcf4WIJtzc35P+&#10;w+vvXVaevTjBI4GocH/G4IF72AtwP9j9PeBRGb25YWtcW1Ef4/7D3umK9aFKdSHMo+oIU3vY303H&#10;+H+B9vUJQAORYDkLfS1h9T/vV/ex1bphqBIToUkk3BawZbn6KRb/AF7fn3hatjDhf6agRcAcH0ix&#10;9+r16o4dZkx8pjLfk6WB0k8keo3Ht5oq9JjpCgsD+nnkW44/Fx7TaAjqzGtKD50rn8v5Dz6bAzSv&#10;TBksY8Sly5RTf1n6A/W/1F7EC5/4p7UcdNNIoYRBARx9QWuLC3+Fv9v7edwRT/VjpmV61X/N5cf9&#10;WKfy6RM9bSwuyNMZCDzYghbNqN+Rzf6/0H+x98lojyGcPcG91H5HH1+v9B/vPvysSKUp/q/1Hz68&#10;sh06QKdcXyY4McbRkadNnP1B9X+I+lyP9t7R+49nU2QjkYohuLEfXn630kfX3Yq64cVJ8vKmc1zw&#10;8vs4jopv9sg3JCkq1Jz/AMX/AJP8nS22tvqakeKItIBf9TCwI+mnUfoP9f8A3v2U3ffWKAVDRQAn&#10;1ixXSwX6Xv8Ag/X6ce0U0LOdTDUvn+X20r+eSfPqDObuRnLGRE7RU4HE/L8vX9vn0ZLAbop8lDHq&#10;dQxVTcMGDFhfi3+w9lO3HsaammcxxHUtyVK/Xjlja39OPZbPb6ELNTTWnH5+Rz549OoJ3nl6S1BJ&#10;FB6+mf8AUOlojq4BU3/PsN6jEzQsVZDcMbcWsCef1Dn/AIp9PaBoyKU6Bc1tLCaEH/V/g/Prl74R&#10;Y5pCvoNifxYm45swH+8e34leP0zT+fSVmZK08qcfn6de9r7b22XqZI7xNZmWwseCfwSf97v/AF9m&#10;EUDOAa5/1caenVSzMQtcUz5fb/q/Z176cn2avZOzFgWJmi54BaxsD+Ap+g/x/wBb2bx2zxCqgZAI&#10;Nc5zw/1YocAZONp2qS8lWorXh86ZOPsz0wZXKx0sberkC+n8/wCx9mJxtElDB6V0hQoUm1+Gufqf&#10;wPa9YCiqhGaVPnjgP9XH7OsoeQuWAuiaXIIBAGPz/wBXHoGMpkGyVVpLagzPqUXHBBFhYf14P+8e&#10;3vHh6mos62CyA3a4TTx9f6D29UqNCmg9fOv+o16yBs4kgQACgHy6aMj46Ok1LyWiYaRyxP8AtP8A&#10;qiDf6extw8UTJEpcalAPIB4tcA8/69+fZYyMIzQcfSvHz8gfP8+loqamn+H/AFf6vs6LbueqqEmn&#10;kCMsbEr9bcltJZbcf00ix/Pt3q8JS1yXAUn6CwH4NiLj/iPp72ilAHXyzTj6+R4n7ePy6pTSNakm&#10;mRmv/F/t6SuO3jkMRNokMmi1ydT/AJGrVb6n/D6A2INjY+0Bldha2LxpwQVsv0+pP+w92WoBQHFf&#10;s/1cB/sdOpICKKc14U/z/wCr59DBge3qdlWOaX9xSpJcG4HAsD+bkn/fc+0xJtaWkN9B9PBspva1&#10;uP6C/upBP2eXy618XHpf0+96SvACzJd7FbuLXvqF+frY+8kdMYLKwK2FvUDYH63A/wB5/wCJ9+Br&#10;jicf6v8AUerjAoOPXpKtan1IVa5JISxJB/Bb6X/H0/2HvGQPxcFrk3JuSeSB/QHn8+9NmhrT8v8A&#10;V8unfEIAz8uH+zx6yqW5vZgtgAACAo4B+vJFx+PeaIuosGYkcWFgOPVfi9vp7bYHXny8v9g/ln59&#10;akqxqeH7P5f5esE/jkOrQoU8gm5NmGm3Nr/X/W9vNLNKCCWubm9gL8cgAG31/wB79t6TprQ4/wBW&#10;f2+f506bGR0nq6np2BUqoGm6lmsLH9RuCfoOSLfT/be1PjsnLGUuSwBLD624+pt7vGV8Q+tP8Jpx&#10;6q9C2fMdIDP7dpqiOTSqKWAQsNIYA2stxbn6G5/HsScRmv06vqQPoLi5P9Db/eve3oBUeXRfKAOH&#10;l0WveWxlfyCP6I7EA2V9OgEeoXv+b8/7C/tZxZWKVFX6kMD/AIWIsOPaiCJopPFagDA/bxHH/V+z&#10;pI4CnUcDov8AlNmVFG0roGC2sXFwQVctJ6ubcc3/ABz+PYMd1Z6Ghw5QuAxiYi7aSAfrcE+zRE1E&#10;VwCR/q/2Pz6akpTOOjYfETaFRUZaqrmQ+NagICF1KzDkWIA/IJ+n1I490ld77iWprqnS+qxcHTwF&#10;1H6av6/19iLbkYL3HH2en+r+fDoqmalSfLq3PHwfb0sUQ+iooH+wHsoMmXNLaQOUILNqBP5/N/8A&#10;W4Pte7DUadE0rAyEjqb7G/rDt6fD1dODVEKsi+nyGx0ta9x/re0rqrVB6bWYq5FesM8EdRG0Uqhl&#10;ZSpBAPBFjcH3dN8cu9KfOUdPQVFUshZVVdTqxBKg2PP9fx7SeGYySMD7af6s8D+3p+iuuOq1fl/8&#10;ZqLcuOn3LhqNVqoVMkoiQ+sL9bqPrwT/ALb2eykroqqNXVhyB+Qfrz/vj73XBrgjj0m4ZPl1SluH&#10;aVfgqyohaFrB3N7MhFgVb0cWI/1P+wsPy4rYji1rnn6X/ryfdCo8qV4kDy4j5emMZGetjpETCRHu&#10;6yiyjSGBtfnT6Utz9QQPyR+PeU8jn+lv6/jg8+6EAinTiNpwfLpuikaNyyar6wym5j0kkBkulje1&#10;+bG1vryfcKph1KfT+Lji4024/HsolTQ5FaUx+Y4j9uP8HTo9QeHQj7cyzLJCfIpLMfINeli4azEE&#10;n6/0P+tf6H2k66m0n9J/JH5F/wA2Nv6/X340cV6MY5A4qOjD7XzayILzIWYhCT6DbkpqS5J4HBJ/&#10;2HtG5GkLBmIvx9Lf737a4GvShDpIIPDowu2c0oMcSvpsQWa9jySRbk/T+v5A+nsO8lQ/qBUf1W/P&#10;0H1t/r8/7D3bWEoW4Hz+f+qvRjE1QDxr0Y3beY8gjKSXI9LBQBfUxuNX9bcf7H/bIOuoSS5twQQ1&#10;uW451G4/w59sSsxUL+HNKef259fX16VKMaf5dDNicilksx1hkYajZQWsNAt/r8W49oHK48Wckc3I&#10;/pf0/i3+t/T3Ur2gjpaB2D7B0KWHyN/GAb2UH6fS7WIJP+P+PsHtxYjWsgMYJINiQNIJJ51Hj/Ye&#10;0064Eij7ft62QCoYdCpia5WC2a/0/wBfgAfQH2Vnf+0lmErGMM5uxQC17cggjn6j+gFvaF1rWvAj&#10;/V9vSWWJmUt5Z6WcEgkQEf8AEf8AEeyCdl7I1vUSJHZ1uxsv4+tzpH+8/wCw+gHsPX8ACk04H0/2&#10;M46Bu77eCpIGM/6vn1m9k/3BiWp5JUK6SpPB5uL2v+PYTvEKEemeox3C0aFyaY697D2ojaNr24Jt&#10;e/8AxB9ks0iq2gVFRj/L/qNOgpcDw3KjFeHXvbZI3JP+vcj/AG/A92SUH4f2fL59NageHXvcN3uT&#10;/vAtb6D839qEk7gOH+DrRzx697hycm5/xP8AsPZnbS0w35ft/wAv7OqHr3uNc3+n+2vxf6ezaKUg&#10;eg/2f9X+rHTZFD173y1D/kXtes4pQ/y61516979q/wB8fezMPTrw697ywteWPjguv+9/778e9LNX&#10;J4dORkBwfn173sg9rSs3x0+B1cJhGW+O22IQQD6pKamjhClv8NIsP9f3L95Jr5d2eT1tz/KRh1Al&#10;yV/rLvaAf8SyQPthhNaj7aH/AD9Fs6JAh398o6TkGLvKmqLEAADIdT7ZruAP6lyf9j7A9GBQgtpY&#10;wyFjY35sWGk8XuL/AOv7JAKHjUenGvnx6aYqKAfn8/Mf7PRk/fFoJTNSlG1LEI0szWJkZroW/Ngp&#10;+lveyCSD5D/D1Xz697d0nKxmJ9BSKWrZlLEgqFDvF/UXP4/P+3vvB63XB+fn1726Gfy6CHDyM8IE&#10;YFrIU/bIt9NIILf4C/vwq1FqamgH+Q/KmePHpg4PHr3viElilp3kcmMpVCNwdWlkVnlB+p0km/I4&#10;9+IdaBvPhny8/wBv8/z6sucHOfs+3r3txpJpiyFWkMbxUnjkDFVVBJZGf+tgCDf63/1vdgSuR8v5&#10;46UKKAjyPXvalx7K1TPTzDxLbJFDawEJcAfT+req3+HvYOafb08KDAPXTfT/AGI/3v2rMVVSpPHd&#10;iyF4oZWlBMbIKcKzG/5AtccfS/u4NDWuP9X+r8+qOo416xSKNJH0PJFjzfVcWt7WMaSr5ZYG0vaj&#10;nhsAysUHhh1/4mzgD/intWAAuP8AV6dJmIpRuohsbKwuLyK1/rybt/xHtZQRyyQpIulWeFXRGvyP&#10;J6x/iF5P+x9vxR1UyNSnEcM/lxoPMDyz0moAT03SyIrlCGNnKu440kx3X/WJ4A9vNJGwEcTlbieY&#10;O6/pAljN/wDebAH/AIp7fhkAj05waeXn6AjJPpnAPXq46b6ggs8ij/dSFRcgkxuLA2/oL+3PGU88&#10;MoRjGGDUzD6lGJYw6gPyCD+f8fd4bc1qCMgfKhxT9gAoTSuOveXUGvnieFm0uV01ANiNQAXyEf4E&#10;Efj2rqUn7aGOJAJlkkVQBY+BJrx6R/ri5HsxRNFQPMn/ACdV4HpKVYDVMskr/s+KP8kjzPCQ+sgf&#10;0Ngf+Ke1MS0XnKtx55dNwCP3kRmC2Fvr7L1ZVZnIwfL+fH7c+Z+fTOD0nQBOKdWXkU8NypIYCB5E&#10;UtqN/oLfX2rMVFoqy4dLOZQQASBYAjV/rnk+1EbAsA3zrmlRjHligpT5/l0y5qOkJnpvJQGMxyBo&#10;xAU1EA3LMrFD/UA2v7ESgVvFIBxqka5BNzqUcW/3r2oULkoNNSTjHHh9lPlTpKxFegWzToainZjr&#10;CU0WlXXhSkjAtqvySODccW/2y8xqM6DgrrLSH/G6XYf7f+vt7TkN9v8Ak6YWmon0FP59ADuyoigl&#10;cXWQweGnUkAlSsxWOT+p4I+n+w/Pspv8xnGQZD4W94pJCJRSYLCV0KqoJimps7TMsqj8aQSDb3FX&#10;uch/dds44/UR/wA1cHy4nFT9nUk+2zk7lcK1e+2lH20KN+fCvS5+ImSmj73w9MJGH32D3tTVOovq&#10;njSOGtijLXs1mhDi44sf8PZGf+E/lTeL5MUJdv8Aml1YkBkXQbPmqeaTwk3DC6Lrta3H1t7L/a6X&#10;TulzDUDVCD/vMi0p+RPyzU9U9z0Qcv28lMi4Kg04BonPH0JSpFM0Hp0lf5ztG/8Ao16UyoiXRS75&#10;3NjWqLTCSN8ltf7yOBXT02cUbOUJ1EoCosr22P3RR6wL8C4HFwL8A/6/+++nuf1701N59QVkjTXr&#10;Xpo62byfatIVVJmMcpGrQ7Kt2Ivc3U88c/0/VfxEZVmAYANYDggf64/437YZQMdIyGVgp4/6v9XD&#10;pyhqKxZYkZoXLRLI7C6O2m5I1ng6gQVFv6n3i8RVgosxJA1A/Qf1v/T3SmadW1givDp0XIJNTmYl&#10;6cRRyv4JIwFdwBZLDnVfgNfn+h498nA+qngGx4bUR9fz/re7MlOFPn/q8/8Ai/TrQrwP+TrBS1Eh&#10;YxShjLLHqiJeLxq68HVp/HNwbfjm/N/EFlDcm/1ubmx/r70a060CA1Ouo3ihqZIzoiCMxjKgIAy3&#10;sVH9bW4Fhb6i/HvqSQll0xWAUX4FifqT/wAU9+J4ADqyqNNCestFRKkVS82QLvNM7KNZvHEQFjQE&#10;Ai9v1G9uSfqR74uEKqdQ9Q/P4PF7Af74+7KwGT/q/wBX8urxuytSnD+fH/YHy65QmrSSWH7fmJ7j&#10;RazowazF2/tE2sQOPr/rxJQLauSF5Fzfhbhvr/W/uyBWPhj8Xy4Vp/IU4/b5Z6fjoTopk1HDhWlP&#10;2f5+lHQyyq3jJSJ5AqtoWxJbS8YJjN/SQeP6/X+o4qSukaRyeBbkf0N/pyPbTLpJANaf7H5+dP8A&#10;ij1QjjQ9TZFE/mczMoSO0smr0SCx1RFLKdSkAC4/xP09zlX0i/6bLdfp9f8AA/4+7KPMeXTQJqdP&#10;Eef2f6vz8+kbUzWlKqHMzTSrHI5DIpC3ZgRxypPJHN/8fePw+QMtiSBcX4FgedQPH+x9vqCxqMMO&#10;HA8aYBH+D/LjpUsq4b/BnJ8hTJ66GUegaBy6CneRmmWK99bxlgUDNcji5Vh+T/Ue+DRyKunTqY/W&#10;x4Lfix/3rn3okYI4/Z/hFP8AV/LqyvETqrSnrxp51A/ng9SoKyCapMzTCnpzpMIc30qASQQbEC/B&#10;Fv8ADj6e+PiFxpsbctYtf6XNwPbjuzkl6EmtTQef5fs9PQcOnC5zXz4cOuYyL6XafyIJCogY6fGb&#10;uEQhmtYc/S/H5/p7iPHqa4YoVIuQObspFhf8/n22UqNX2/5P8/ToNB61/wBjpTUVf4YjG8UdWk0Z&#10;KRtNdCsc6SeZgljpsNPB+hPvl4danR6jcAC4+pN7/wBPemUhA5wD/PHl/n6qziM9+OsEWSENQFnP&#10;jQQmRm0cGNBoEd2JJ/oT/T68cHmsJjU6m4HHP+JseL+9xFmBVK088f5afs6qJRIaDz/1enUWtyIq&#10;p4ykC+SV1YaWB0gR6gQQObkcm/194dGr1Ei5JUfRfUPwT78FJIFOnAaY6cRVeC8SI2kRRSyEky/t&#10;G4Loptxf6G4/r/j78Qq3uRfkArwv0tz/AMa9upbu3xHT9v8Aq4fz8uvKGYZHXo5HnEaorPETHcSa&#10;mk/zmo6QDcfmwPP9f8OgH8RP1BIFx+D+fr72LaQrXHWyO6nWSWSmSuSNgIzGHciQAB4/91/S4uQb&#10;/wDEe+LRszAm9h+ofS/9R7bEDswGPka/z/Z9nH5HqiyrXSKZ4H/V/qr1Miq4aWmnVRGkjtaFgAxj&#10;W4UMG1X4+p5vex598jGpXSWspuSD+SOb8f4f4+9vA4wM/wCD9uKfL7evNIUOBUjqPS1k33Imjj/f&#10;SRUiZb2RTqUKqtzYsSwsv+ufr74eLi4ub2AX8cmwDE/U/U+9CNWNDw/aDivADrYmUtTgB59ODVUs&#10;bBGMaSQgu8gLeUeMapHhVVGleFBH1sv198WRdRFio03BPAv/AEBX6f63t1IaU1Ka44CtR51r/kHo&#10;etJN292TXy/2fn+zrNC9QYVZZVmYOQym7yC3qDFZOSrf6oDi/wBBblvnKJMpkaNSoUXLhAT9bn3Q&#10;wxFwxr+38qAn5+vShJkZCFr6+vS2xVNkqnFTR0lPWTrM8shWOlqKhkH00RoBf6c344FuPxxmqqTS&#10;4eqp1Ww1apowtjyeSf8AePd2SMjT8NPOoHnxrw/Z/LrasaBlUn8usmL2zuhZ6aSm2/l5pdcgiaPG&#10;VrTF19CEIEPP+1HkD88e45yWIguHyWPROCXerhRWQj0m5bgc/wBPbcceAXoT5/I5Jrn/AAnrVZ2O&#10;UY1+RND88Z/b09HZHYWSEU1Ls7d0lQb2posDXzzJMJP3URRFqZiF+pP9Ta3tun3Ptan0vWbjw0UT&#10;ehHevpQpdvSoDhrfX/H/AA9+McVdWBTPH/P6/tPVwl0QRFE1a14H88fP8vXz6U1D073RWRyQ4jq3&#10;e1TUo3knhGDyEbLFGdbhopADyo4sBY8+2jIdgbIobrPujEXC+Sy1STNpX6kKl7j829tPNZItWIU/&#10;bT9n+qnHjx6VW9rdsAwiZf8AjPSv298avkDm38lP1dumBHdqf/LKaOgj9a8CUzONJU8av6/7CzHL&#10;2919RhWfOxzF0LxrTxSSs6E21RhRyP6m3tg7hZqoQV+QofX/AFcelLbbeyLRFC/Mkf7P+Hz6ECL4&#10;U/IjMyMi7VoqGNWVJXrspTU6JIq6iJz6zcG+mxt/S3HvE/cmwkd4mr6jVp1akppCPGTpUgre9zcA&#10;f19vNfISNdSfLtNKeXlQfb0ydvvlGpiv+r8up8Xwb79kWGphx+39CaUMU+WUMZxeSUSpIOAvF2vy&#10;D9CfcGPu/ZFS8sULZmTw3vfE1SCREABeNmFja4AI59ui4DCgWpPypUef+c8a5PWms5YhrZkH+2H+&#10;r7enkfATuyjMVVNPsumapViBFuBJhTzzMSYpVMYuGsSRyAbc39xl792YokQ4zcimISEyHEylT4jp&#10;IsTcavx/vHvQK/jjbH9DH+YcfzHE16aaxdmzMhBxStP8lOp838u3ueSVKlN4ddvHUNHal/jFXGyC&#10;ZQ4byiH1CM/jjkfkce8K9+7RqFk+3xm4pJIgCaQUBWZtTWLjW1gPyR9fz79HJG0lER6igppNfQfb&#10;/wAV05+7pIwGaVPStcU8v9X2fb1PT+Xf2vSOiV27+v1iqnYnJtWVjwxqkf8AmfGkasT/AKhr8cD/&#10;AB9xx3zizoZdpblYuzKyPDDEVH+BLWPHt0PMVxE4+0YFfyH/ABXWjZqEp9QgH+D/AFHp3P8ALw3O&#10;TMsnbWyYxGsckUkVLWVAldTc+RCwKm44IP8AX8ce8EnfjrpNNsHMSKDpJmrKKE6rELyf6kC/u6i4&#10;cnTC+PmD+3PTYtYHr/jIB+wkfybqbD/LljYSfxLvPDRySfuKtFtqqluuoNIx8s9jYEgXX8f0J9sN&#10;Z8hsz5YlptgEh3WJlfKRDSAeJGKrb6fi/wDh/T3pPqS2YSxr5nh+z/L+zj059JaKp13BJHy4f6vs&#10;6XGH/lvbOpqWUV/deWnYeadZV2/CgKyoBJCiSOxI1A3txz/Ue8UXf24tbtNsvHRxEoBrzBDrcXYt&#10;6bEKf68n/b+1C29zktEADjLAn7c8fl/McOm3gs6dsrk/YP8AN/sfLpyn/l29dmCnipe2t2/cxiZ2&#10;aHBULxOpsAsS2uhZbXCm17Hj8+fvHeNTNHFQYLbNP5hpNVNkaib7cXszNGi+q1wAv+8+3DY3czhY&#10;1Sh41PD9lD0x4dmATIzn5UH+Hy+0dTIPgD0xQ08k2b3f2RlkppFnagp6bH0QrWVboqOIyUYkElgw&#10;/H+xwjsvs51Jmyuz4F8gAENFUy6o4/TrR2bgj8rb3R9r3FCSWjxggBiaY4H1/b8+nBNtvlG5pxz6&#10;0xx/1Y6eo/iD8ZIHUQ7Q7Iq3MUjaqvcHhCzT3YxSxKy3DckMf9h/T3hk3h2RVo7jeeKg0+h1psOh&#10;0FWJZ7yt+R9b/m9vbbbVdadbyUHqAafz/wAtOnEvNvTjbk/af+L6e6T48/HDEyxQp05karhpoXyO&#10;4ayQuJECLGdEhHB/Ta/H19pys3ZvVyI5N81DayyBoKGOJg4SxYqn4H6gL/j629s/uyaVtPjkfIAe&#10;n+rzx0sjvbH8EArjHH9nHoRMR0l0vQK01J0tgacxqrsKuf7iPR5NQVTPflv0khf9hf2wPkMxXVBg&#10;rN87jllWUsftP2hctcITqtYcce222katDysTXND9nz44/wBXDqw3SNBVIkA+fH/V/qp0vabaW0sP&#10;RifEdT7Fo4Gp9C/dU1MfQE0FlCwX5ueePbhTx5WF4Kuk3duJaunrhPNJLWaEmgMJgFPLBqKEX9Q4&#10;Fz7URbOgAKyOSDnzqPT/AGc/MDFWH3YtUNGtCKUpX8+H+r06bchjtsZCCoxeV632RPiqvGGngplx&#10;EExiqxN9wZ4pmiDLxwbcj639ucs+ZmZWO9dwMIpCwT7uQRyeouwKr9RcWAB+n+8rW2RHUL4jCn2c&#10;cYHy+fy49JxuNF/sUr54H+r/AFcemGl29sqi1eHqXY0DVEUcZkTD0ImjXQIVLPo4YKfUSPqefpf2&#10;25KqlJY1OYy9Wsk0MrLHkqqm9YsF0eHkA2uw+n149+O0xIDViRXhUj/Bw6uNylK0RVWlfIHh/q+f&#10;SiweFx0SxCh2rtrFyQ009OjNg8fVERnUzrI0v1teyH+h/PthkgxlVVPNUQ5KoPiENqjJ1xTg2C6d&#10;Y/ryw/Hv37qtSdVDX1JNP9nH2defc7vTQOBn0HSvgbLUNGlPRzYilQSmY/Z4egVrn1FwdBA5FgCD&#10;z7d6I4ihJmFLGCnAWepqJV9SmMa1lc3AUcf48+1Ee3WccgelVFeJJPD+efT/AA16TS3l1Kaaqg/I&#10;V9fTzPTDk4c/kovtf4jUDyAEvTUdHA50OHPjeKMaWLW1X4tce42XzOLqYYqI4bHy0gDVFnMrXnHo&#10;X06vp/UfT/D364s7WSipGpGeJP7ONP8AL8+qRyXStrErV/1f6vXqTt/bOYoqmpyT7ky61ziOk9Md&#10;Giinv5Gu4jB1X+h5P9Prw0xvjo1YQ7ewyrGk00aJRxeoqttLNa5JIFrn3pLCzDGkSmvABeP8z079&#10;RdMNJlc1/pH/AAcP5cen+WmyTsjTbp3AXkkp6eWR61lChmuWSNbBRpJuVF/fGLJeRTMMfRUpQRlo&#10;0pINSsLE6LrybD34W6Bi2hRTgAAD/g4f6vLqhaQnuYt9pPWeXELAVpjlcnWCQyASyZGpKMpBW8gV&#10;hYAn8Hj26TbnyT+OILHGsK6FtHHEYwzEoANI4/rb2pLOVCKaAfIZ/wBQqP8AiumUjVcqf8vD/VTp&#10;gp9j4OJ56lhNLLVMJX1VFRMspVBrZruRe/Kk+5ce4a0xtCtS0T+LhI4lFy3LN9LEcXJ9+jUAUJrT&#10;gBgfsFP8w9Oq+Gpyc59eoc+0MSJ0qZMfFMPOC01RK7MoQaUA1MSDzYD8+0/WZ3IxTRioqDDHLKqi&#10;RLDUXIAv/T/YW9ssrind+ZFePp5j9uOnkFB256VdBtrDSwTGloY55IYS3gYcLoubW5v/AFsbn629&#10;5jnK141hilqmAdyWJv6StlYKD+OBx7qzyxgL+0/bwr8vnkHrWFywHWEbYxSzPUSUtErNGgRAgBBR&#10;tTIWt/a+tjb6ce+6eauWaJvNN5ES4LvIDqYi/A+oF+Le02oEhiMjz8/9XDq3ijTQ+fWSqpMZJTTo&#10;aen8ErWcJFDpsvptqIFibc3991xqKorM7zRIC13EzBmI5PB/pzfj3aRg51MP9X8+tLKq4HH/AFfy&#10;66xkNJQqaWJKeVtAYR+BAioeFPp/rxYE/wC9++6IFVCuXfSrM9iWVkFwLn+nNzb3VePaAP8AV8/O&#10;v7OtNK1arj067yGlrsFjUs6ol1AKyGxNhb+gIF/eeeqC+lEkOptUYQMbG+kjVa9h/T/jXvQITKji&#10;f9X2dUV34k9RaegLDVM0d0XRNrZbFANQYre2o8c/W39OfcQx/suzym58hYKpuf7I4b8/kH/D3slW&#10;qzZPVxKa16cA5E6IkK6UESqWZRYcsdJX8cAEf8R7aaWjvDYyskZlY31X0n/gxtz+fbSxx0rSn7en&#10;TOckdO9bVkVBYRrJIsKpbSF8lv8AAXt+B9b+3D+GSLIpgWdodIUFXJRl+rvZeBb8+3BEhNFHH9nW&#10;llHAcT9vHprOWiaN/unpo5g5ZlZVWVSeEjJflrj6f6/vKhMjyoiOWHpjJDAnQeTzzb8e9GLT3KKh&#10;ak/P/iv8nTnWJ7RRwySOiI3MouhA1jgAji5+vPvCcfrgdZQ3DeVwh0owAJOo/W3+x9sHu7QKCox6&#10;/n/q/wA9tZU1B6zjJ+OojaIobqYYzINToxYAaR9L3/4r7zU2MUslSJWW+kxJHZlUFdLG55JP54/p&#10;72sEWvQTpC8Bxx/qHn/n6qzY09YKzMuqyUvhWT9azSSelmIfWoAH0Avx/sf6e3kAB9CK68C91Uo4&#10;QchSbi5/N/a/TEEKBgNQ/wBRqOGeHz4Y6bNek3qcoJJGic6iQFd/LEZDZS6ixIA5W35/J9ukoijP&#10;kXRdgC6RoEI9JAAtxx+fddFUFW1fZjPD5/PrVScHy6YadqiS8TiQKpIjeeQyK6mQPdrm4DGxAt/v&#10;HuFHJCS0SkkyORIH4sGF0ux9pj/CRTJ+zBpx+f5U/bW2ePTrNFUqqVLW0wRo0RTliVYCW0YNrcn/&#10;AIrb3mqPLGVGlbIoUWb1WYaVKqTwB9bge0kzBXEdMH5Zz6eR+zHpX0vEwr3HH+rj/s8aj16j0Yhn&#10;R31v5JJC5uLRho21lS6i5vwLX/F/6e4UtZLErWQkkglVuTZeGPHBNr29p2JHD/Z/P/Vj7elYAJ6n&#10;wYynnaO8ukKGAdtIBLeoBNXIF7X/AK/63vpKgaTKFkmDxkBP0WLLp1C/5H++591qBnrdAD/q+3rn&#10;JRuWWAvDTmOVXMijWXCOSAQOADx9Bb/Ye3KWpd6RIjF4o2VQjBr2Lj1mw/oAf9j7ceQsMjT8vs6o&#10;oFag1Oa+uP8AixT5eXTHT0MUORlqVqPuZVZmkQrpBEbDxKCR+SRx/T33DFTxWtHq02Us5AYaRrFl&#10;5Bt9L/n35RpyPKv+D/UettrZcGlPOn+o/Pj/AIT1xqKiqqCwaTT5LsscZcqdbaGJbgi4B4/HvCr0&#10;0+rxiXUzu2lyUCkHSdN7m1z/AF/x93V08LRksRkn8gf28eqhGUBXOqg/b9v+rj1JljraVlaX7ZI1&#10;jiQNCFkZlca1BtaxIHJ/2HubT00AUR2VA7NcrYlRbUOB9Pz7qAKU62S1D/L/AFefTXWV1UztN+5K&#10;Y0TSH1KJGuVIufr+ORc++ZgUFQlRoJbSCTb0345A/P5FvfqDyPXs+nWIVchDmWi8oVNbBQCTJpuQ&#10;FJF9PNiD7yxwvTPIfKXfQWuFGlSR/X6Xtf6j3plIOg8T/kI/y061h6DqPLVR1sUR8CxQeVYyHc63&#10;AJ+q/Ure30P4ufecrNJTGRCwcvZlCAMUANi1/wDeefdWrWo416cB0yYPD/V/q9OoIelirRBMiND4&#10;Q0UrSEr5GYalUIb/AE+ht+bX98qEuxEUKEIGLHWLoumzs7auCP6WPtksQAAPP/V/k6dUqsgZv9Vc&#10;dYs2kKRyVNTLeR4xGqxSFJX1+iOKPSbg3vc2H/E+3Puqjiy3V2JxlQSaWoqMhHLpNg6rSNI63/xA&#10;YDnj2YeGrwaWp3E8MCtAfs+WekaM0V1M6nNFxT/V6joGfippx/yQ7QySQt9w239tLeULqWOauemV&#10;f62/QxNrEj8e9PXtCkoqPfm66HHp46WjzOUiUX1cLWyGPkcXClR7xc3nSm6TrFwDt/h6nCwd3t4m&#10;bJKr/MZ6uC9h5+eP99+T7J+jPz6976bUGFgPp/rX4+nv3n17z697wl72+l/Xx/j/AGbe9da6975q&#10;OFN+Ljn/AAJsRf37r3XvfiSBbhmvx9ALf4+99b4Y6974MLR3TlgwOr8ji/P+w91atKKPz615de94&#10;om9RY8agbf7CxsPe+vde98iupjyCrOVJB5sY7hffuvde98VDCO51Arb8/lOLf8Rb37r3XveRVtfi&#10;zAXH1F7g3B/17/T3tj5gV/1f6vt62SaUPDz/AJcB+Wfy697H34z7pTZ/ceByssLVXmxm5MdBSrHr&#10;+4q8hgp4aKlZLHUJJgikW/P0NvaOeITxS20uBLHItQaaQyMC1cUIqc/syehDytfnbd7trxE8RopU&#10;cJ/EVYED0FeHA9cXXWLXt6ka/wDwVw3/ABHvYzV5MnixVV1oatsfTVU9KEDfbPUUqSvCtRHYMVHp&#10;cj6kEfT3zJv4o7a9ktoiGRSyhq11aWYA0qTQ0qPtrmvXZTar1by1SZRQkCo9GpUr+XCoxXrscWAB&#10;tc/7D2XDs5/DQTajJ4UhWF1CshVQnjZgOSdQ+tv8bcezHZh4lyhIqanOKeo9OFPM8QM1GT8tqTU3&#10;+r/UOu/db29JIqqs0QvJ40mlil8igFtM58Q0n8BSFv8Aj3MW21RdTZNAcH8jny9cV/w9A7c6PICu&#10;f9g9e9+x8E8iwwm0kDMkBdh6o0ILKr3AuLj68fW/ulw4LlhxyafyJA/y9Mwxs5A4jr3vnlKHyUSQ&#10;qFDsAkgPpkKQhvKARa4F/wA/7f3aznOvuNAQR60Ncft8/X09W7mEvHoPn/kJ/b172XzdOJCiQHkM&#10;dCRM1uXv6tJP9eBa349jPbZ9NKYp/g/1Z+2vUWcxbZHJG8biqOCpB4EH/V+3r3st2TpGoq2WFlsL&#10;lkH4tfnn6cH3IlhcCSECv+r/AIr7OsFuZ9nk2LeptvfgGqvzU5B/Z173EU/n6C5Kk/T+nAP0v/re&#10;1b0rQdBp6aqD/Z6979zYAEnn62/xvYgc2P5Pvy0zXry0FSeve+78cf2eCCB+q17j/efeqevVaevX&#10;vfAf63+H/I7+/VPXqnr3uSv1H/Ffwf6+9HrXXvfI2uT/AID/AB4tx7rnr3XvfEqQL/8AEHj/AF/e&#10;69e697xP+Pp+fx+Px7317r3vkpJHPFjz/wAiHvwIqD17r3vIPqPryfx/vZ9rE86+XTMnClRxr/kx&#10;173Nhtb+gtzz/h7OLYggV4/7HTB697caYWW31P5A/AP59iBTqAb1HVx1731P9Rx+P9vbn/fD2jnU&#10;g+ua/l0/FQU697wC9jc8WItzxYWP0/r7J7hscOB4/wCr/iv5dGCsNIIHDr3tjrrCUn83H+tqAubf&#10;7z9fbK0PxcKf6v8AV5/z6cFPxcKZNOArT/L/AD8uPXvbHWn9pv8AWJHH04+nPu4Gaj8/8HSaX4sf&#10;n9vA9e9oyqtrYWtz/sPe+i9+J697wJ9Qf9f/AG1vb2BmmeqDr3t6oD67XN7X4/wPvf4l+3rz8Afn&#10;172I2LJMSm/AH0/pZubE/wCx9m1vhWA9B+fn/s/b1U+YHXvbhWD9pvrcj/EngcEk+1C0zU9NJ/q/&#10;1fz697QdVbzfQ3N+LEEfX8+0F1XU35f5OqSceve5FAf3QP6MPx9Rb6+2YqA1+zrQHb172NeCOqki&#10;/Fr/AOsCVHHsQQZiFBgmn+r7Ok9ye00+X+Hr3tQ6R+R/vN/9e/8AX2t6Qde98GFhb8Af4fkXH09+&#10;69173ib/AF+f97sfej1o9e98fdeq9e9+9+69173/AP/T0b4+Ob/4AXt/r39h3uqQPLj+fl/q/Z0L&#10;QfLrf498pPpY/wCJ/wCIsPe+C5Ga8etnr3tnn4c/8R9Lf092HCvTZ697jXt72AW6r173kH4I/wB9&#10;/tve1oTx6t5de9zIm+nNhYf69jzb3UqaV63173MJ/wBufdOr1x173jc8G5uT/W/1/wBh/wAR78AB&#10;w6rU0A9Ove47N/Qm/wCf96+vuwHWuve8RF15Nvr+ODbm1r+1MfadQ/2f8nV4pDG9QK+Xz/Ly697w&#10;lwOP68f0/wBt/wAU9mcCkkDoxUiteve/Ri/I0j6m/wCB/ifZxAgAB9ftr/qxXp1SBnr3v0gAsT9e&#10;fpzYf717MUFSdAr/ACx6f7HWy9cde9wpAPqP8b8f7a/v0kLULenSeTzK+fXvbbIvJ+twR/trfS/t&#10;HIh404/6v9X+XyQyoa1P+of6v9ivDr3vklxb6CzH8H/YX59sqKNqPnT+Xy6Tnr3t4pfqP6WH9fqL&#10;e3hGdNWHTcgqlfTr3tT0R5X68W/P+t72BU0+3pIRXHXvaqB4U/0AP+8f4e6DJA6RSORjz697zqee&#10;Pz9b/ix+pt7U4rXprr3vMOP99b6+/V63173xt7TGMgV63Xr3v3vQA0k+Y6917373Xr3Xvff0H4/r&#10;7udSpTybreo/6vn173wa9rf43/H4/p/xr3oDrXXvcdv99/X3alTQmnVT173hl/PH1Fv8Tfm1vdtI&#10;HA19fT0/1fI9KIeFfn/m697gsgJDfS/Nhf8AHPB/p7UoSQV6MI8gjr3vsrwPqT9P62/P1P8Asfaq&#10;3BDUr59Hlv8AEAOFR1733ovbnjkgH6gfg29iKFmCKw4jo/TKA9e954Fux4A+vFuf6ezyLpYpp172&#10;7QoLj82/5Gfa+Maa9GiIEFB1725wj8f61vr9fxf/AGHt9Rmv+r5/8X/n6fjVtQZeHXvamxyn+n1/&#10;Ivx/jf8A1vb8RIYA5Hz88cOjOCMM41cOve1nSwBrKb6eP8fz/UG/s8i0OagAV/P/AGB+X59KZVUG&#10;goP5/wCrjw697fY6WPgcnk+kix0g8Mtr/wCwHt9bepzn/V+fSQxmtPX/AFf6qde9ukcIULpQHSLA&#10;EfW55+luf9j9fa+KABcmlf8AV6cOnVULjr3vPTO0EosfTcBr2t9PwPZnHNJEQwwScD/L0qBIoeve&#10;11RzCaIRkizAFjpH+sVuRzf2Ibe+WaLtORX+Xnjhj/i+vTvSMsv+r/iuve3/ABUMctRGF0k6l/A4&#10;JP0Fv8P8fbE7Bq08/wDAK/4OglucgA01+30697OX1NtanklhqKhFZQQUUcAlQL/X/eL+3LeEysXy&#10;OH51+zoJyn9TWfKn+r/UemfM1jU1LJoJDFTz/S/092I7BjpkjiWOOxso4sGAH4uLf7Dj2pnXwqg0&#10;FBkcaYH7fn/gz0staDgfP/COiU9ty1zrM7Tei7MLm6li1hccgD+tzb2afAgrGukWHoA+lrW5AP8A&#10;xHsKzNWSq+h/4sYH+r58DS2I1DHr/q/ZjqsnsgrJPIsz+oGUt+oupL+kkDjkcXt/vXsSaEXVbnkD&#10;6n6nm44Psium0sfMGgPyBH+qn2/YOjZBjooO5NKzSAIQpdmjVTdVIupCyC4b+trf7Hn25OuoW+ht&#10;f/X/AK/X2XEY6XxggeVDnHSTo6g08ru1mTyaLW0+NVF1BUH6jj8c+0/WxSISyk8f0vxc/Uf7Hn2n&#10;Wij7T8s/6v8AVw6XRCi19c/6v2dDjtqvo6tI4pVuSqMpKg618ZHKjn6G3p5/1vxGp694nCOSRfi3&#10;HBFze9/8PbDzFAShGMcOP2ZHDp/TXh0oMts+myVP5oYlvpYuWJJFjZdI4/oRY/1/HHtQRVEc8dr3&#10;uOOfr9Pwfb8Mkco1efp6Vr+3prRpbWR0CmVwOQwlZrRFRRIQxAQWC/UF+R9Ba1v8W/Htqr6LyKzq&#10;AQTfVwLH8i3tHdBdeag04ccDz/Py8+nY66tPQn7L3Q9NLFTySKpUhXjbUSVKAJdzYFhYar/n/D2k&#10;paeSJ9S3ABP/ABX2lOtRQj5eufs/1fb0rWY00tQj7K/6vlwp0YqgzNFkacRyaGZlQgDj6nSfzxwP&#10;qP8AH+ntSYfISROoYmw5+tvzb8/1/N/fmJpQYJ4UyfXh1VwA1fX0/wBWP8HpUdAt2JtGjyFNNJHH&#10;G5IKG8Y0L6DcsV5AU2sQBf8AJ/oJNLVK6BjYg3vfm4t+P6e0RoXC+fp/q/2OkcoyKY/kOiO7o2zU&#10;0c0scJdGUBonU6VVgeFk4Nw1jcgfQ/Sx9yPGJGDqP9gP6fTkDi/syjjWMUHnn/V8vz6Ru3mcf6v5&#10;dB/Nmqijjlo6wupsqrJ6RqkRy9g1wQLDk/0/Fxq9qCmp9cIB544B55t9b+3YZGDgnzoPyr6U/wBX&#10;p6E08uti7YH+r5dFY3zuX7HKzywvo0fqIbQ0keq+j0jUSeGIItxw3Hvt4PHf+g+trgXtx/xHtYAZ&#10;JAp4n+X+r/V59FzOXf8A1cP9X+z0naPcwyEQYNqZifE0rRmTxOw8ha1tRB1OefrwTcLeC54N/wCv&#10;5/rf+vswKhRQeVB6YH8v5dO8DjPSzxt5Z0ZdTkpJbSw1MhUMT4xzwOB9Ta/H19tVQPr/AMTybj6/&#10;T3VGcPXia/yrTz+WOrjhnoa9uSAxwxkrGbEAAFI1DKSAUI1f09Ong3+ntpnX9QHH9bc3B+nt8/qw&#10;6ifWlcUNc/t4DOaD7elELEY/1V/l/qHQv7dqgkkDFLg+lCbhgw1Ao54uTckNb6Hj6e0pmMeKmGQW&#10;/BBH04P1t7L3FTU8fs/1f6vXo8s7gqQeFP2f8UejUdY7xfDV1ENV1LqUYtrLMT6Cw+pPH+Nrg/6x&#10;XN/7R8oldY7lQ3FrgqQebG/F7W59lFwhJAQHB4nz+Vf9X5U6G9jeK6DTWvz/AJD/AFfy4dXD9G9p&#10;RVVLSxPUL61UDm1mDAaeLeq172H+wFreyrZbAz0c7MFKkN6So/H+x+v+8/63ssKujdtfPHp/P/V+&#10;3o+hmNO3/V+fR6MVm6avgQrICGVSeeSf8fcemraqmNjq0pa172AFjwb/AJPvfiKaZqT8ulSzDGo5&#10;+zqZPSwTj+z6vyCLni39P6e1JTZ5wv1tyAF/Gm1lIb/X/A93kSQAGlQf219Kf4eFOvSSKQK+v7f9&#10;XnXphnwkLsf62/UALk3uQR/xNvcxM2zEcE8cH86j+OOOPrz/AK/tmhBowI9ajh/lp8/9RYr1FbCo&#10;oaxXkjiwsQB/j/X3n++kkJAFww1D+oH9QW+lv8PbhicBSB8WKUzXz/Iev7adWp59YRQxoL6guk8n&#10;6Lc/QEAc3/x/5FKinY6mJJNhcDSW540m/wDhyLD/AF/d1VNVKVGe44Hlnj5E0+eeNRTxAFPn1Eli&#10;ACrawJ4vcDjm4/5H7ltVTFAq6ydOkGxH0Nwth9f6X9snjwp17Pn1EWlgDF2VbFtfJBtcWLX/AB/r&#10;e+ENFVVDhnZrcDgcc/pFv9a/tpm0tTrVK465z1tJTxMqgavqb2vxYOb/AI59iht7CGMq0qX4vcga&#10;Sben/Hj8fj21TxqtX7Ps8zj/AA/z6aZlAJpk/wCr/V9vQM7x3SqxulM9jqtbkta/qsDYfnn8n/D2&#10;tKgU8MdmICgFQi/Q/wCBt/rce700gAUHn/k/lUj9uadJyRWh6Cmieuq5y6K5kYqzSyj1pc6rj8W5&#10;5Fj9f6kWSdblEiY+FAbHi1hb82P4/wB493SNRmtf9VP9X+Dp9YwwB4ev+r16EnG4GWdFNTKwJFzq&#10;ubn6ah+f8Pr7hQZCWdyhW/6uCeVP0uLX4uf6/wBLe1KKrcAa/nSnp6j5GvV2ARSw4/af9X2dOVXi&#10;aejjEqvpsFNwLax/sbC9gL8D6G/trzGMpauJjMB5GHA/A1f1Fv8Aff7H350RImJpn1ND5V+00PSQ&#10;28d3F4Uwqvr/AKv9VOnfb+YraaeOOEOYY2PqF+dJNgGJ/wCJ/wBhxyW/eGzqeZ5SkUZ03UXW97G3&#10;9P8AYWvb2hlh1Q1fvByABx8/LB+Z419eo45j5HjvFeWIVAzgf5AM+mOjFYDPGaOMSFgxAJJNgCRf&#10;m/8AvdvZds3sQhntEWsXtZQTe1yCRxz/AF/1rn2gkhVpMgCoHHFKeYyan5U/wDqCt65IdGPYV/2P&#10;8J/wdLmKqSRQSfqAR/U3/wAPacp9kyiUMsfAb6sDdgBfgf0P9Pr/AF9tLE0bAxtj1H+r/NkV6jq/&#10;5WnieijHlTNPz9f5dZzKgF7/AO9exu2dtGKJo1ePTJqVQTYqp/xBHA/r7M4FKkEDUKcPX186V/ze&#10;fSG25YneQaVJBzShJ45pT/B0zZPJrTwu4YHSpNr/AOHFv6+zHYjCR01PH6FW5BFhZuL/AF/33/EW&#10;OYYUBpWoHkTX8h5cfmKYHUyco8nlWRpFoRTy/wBQ/wBX7QPzu4pKmokRXY2DLcWCAEi9z/yP+v8A&#10;rqD7M1GiBEJYgcAEEWP1b6C35P8AX2roiqWOAK0z6cB519P9nrI7Y9sS1iUKv+f51+fScSt+1L1E&#10;jrpJ5JK2Yt9SDyQb8D+nH59qigxf2ceplWRAPUeCeTY2uAfpx/sPZYZJQ/ijFOHlUVrn/PSnD5dC&#10;pRpWnSYymZTISeFJHjlJNuTYEL9bqSPqbj+t/bpDkY6eXVHJ9CLr/S3HKn6e7vLHJTBPy4f5fT/i&#10;+qspYjNB9nTFU4KorIDHNEBdW0yCxJuOSD+Tfn6n/D2/U24iCvqADNY8j1NwCNI/r/h7aJQYU4r/&#10;AKv9VOrgKF09JCu2KjqQYyWRNQIvZV5YHV9OP8Tb29xbgibSGII/x5WwNiBf/iffgQM+vW1ABJrx&#10;6SVRsSZNbRKysW/s8OL3ZWOj/iP9h75vV4+cWcKhH1a62N+FsL/717sSp6v1ggxmeoSDE8kqnhUt&#10;IXXSLvqNhwAOb+0zkqKmYOUsQPoBp+l7gr7bKrWvn14DoR8Dla5fEsoYMeSTr4NtLK9/pzf/AB+l&#10;ub+0HWxCIghh6Tq5PPBuT9P9791OrgOrVPAef+x0LGOnM6HUp9SlSVBtyLWHP+9fj22x1HIvJ/aH&#10;HHI+gBH+xHt4LgUwR/q48en9AIA6dZaYWY+LjQRyDYW5JW5/wPtU49xJZeT+QQQ3NrAEf7f2lKfq&#10;UP8Ah9OmT8RB6RmWUwKXFgPoQQyixN2IP+JsP8Re/t/FM3DKtr8fX/H63/H+x9uUCLjyrTH+b/V+&#10;3pl2Kgk9JFq9NTRyPcg83F7nT9Lfkn/AfX/eXuhmkjKqSNN73+v49qolCUNKsf8AD/g+XRe78Sek&#10;HnaWnqFmkCnVoK6b2v6uTYf482/2309qSbMLRwNMzBVjRn1WtbSPrz/h7WJB3V4niTXA/wBX+qhP&#10;RfLMFOcn7eH+r/i+gsg2q+WrEpUjLmeYQrHq5kV3uwYqD+QT9R7ID8h+2pKo1FLDOVWIldCt6iVF&#10;uCPx/rD2siUMaEcOHn54Hy9fOnD59FtxeClKcOHDh/k6sX6U6yodlYSBhEv3M8YZnsBZW5t9L3/F&#10;yfdVnYGYkrp5ZPNqdzqPq/J/Nxf8cezqObQug4Hyz0T3FzqOny+X+XofAABYcAey95fIMGMbGwuV&#10;JJ+tv1fW3493aZVBKZ6Ru4oaeX+Xh172kkzc+NqVeKUgqeGufoDf/bH2me5OrNOkbyANU4697Ob0&#10;L3lV4HJUJNWyKrxBwzWsQwLH/W+vt5WWUEHPqPl0st7gVp1CyGPpsnSTUdVGssM8bRsrC4swt7v7&#10;6Q7fot54ekC1SPVCJLgsv7i2/qT/AMb97ZF0saVNPzHzGelcial8Vf2f6v8AVT06qJ+VHxzGCrZ8&#10;9jKQnFVUjSN4gSsEpHGpUHAsTz9P6j2aWirhKoIb/WAtf+vI/wBe3tPIfCoSCRT9n+HPSVnA4jqr&#10;7c20xSyyJ4VWzks7hmFyNJMbC1jbUDxz/Xj28JKHAvY/QXvxz/U+2i0ZGpM/7HHq9fQ9BjVYqWll&#10;dVVkHqYIosyqD6GC255AI4t+efeS6kH+v+Frf7E/63tNNCZiBinrmv5f5+nVYkhTn7esUEktM6kl&#10;iuoFUZTr4JUMFY/2WF+Tyfx7Z6ynDqR9P1W4/P8Ah7QyRNCQTwP+rPz+XShH0NqHQwbYzmh0OrWb&#10;x6h5PoCNLBiD+OG5Atx/sUlV0178X+o+gt9Pxb/ff091I8x0YowABXh8ujDbfzYAT16bBWA1Ncn8&#10;Eg2/PFv9uPaHylAbnSv1+pA1f61z7addaEVpTPS63anbX7OjFbR3AoCM734VVVj4za9nZU+t73P1&#10;P4+t/Yf5Gj0luAStweP6C30HH059sEYr69GSmo+3oweAy3kCKSbMFIubAhjqABPPB4Fz9Prx9Q/y&#10;tJcM3P1AuQQABzYG3592U1GnpVE1Ro6GLB11iqXH6S1gQSS3Fyt/xx/sPYYZii4ayG1+BwRq+mm3&#10;u5AdSrZ6UA6gQc9C3iK0HRdxq0/XlTptfVf/AHj2Ce6sN5EclR+QHK2BuLG3H1/HsoYAj/V/q/z/&#10;AC6YYYp0I+PqgwAv/ri97f0J9k97C2ijidhErLzqF7ix+gAP1P8AsfaKZAV7xU8Pl/g/L5dF9xCH&#10;Ug56fwbi49kN7F2c1PJLIIwLsWuBzyfofz/rewhuNsU7fT/L0AN623DUHr/q/wA/Xfsr2Xx7QyOG&#10;Qr6jbjm9v8Px7CNzEVc/6v8AV+XnSvUZbhaEEg8R/q/1fOleve0ZOrI1m/2/15+p49pFNBTy/wA3&#10;QfyMHr3uBJyL35vx+L2HBF/ahJSSaj9nl17xaEggn8uHXveCQcE/Q/05P+8/09roZcgjpsNUCh45&#10;697ic3Nz/h/sL+zRZsYx1VvIL/q+3r3v1h/X26JiMnh1QMePl173xuf6cn/W/HtzxiT8RA9f9Vet&#10;1PE9e9yIP1oRz61P+2b8n2oV6Yrin5Z6fXB6972Odzf7mPht8Dcnx+11LW4wki7FsZl56MqP+pQ/&#10;2PubHdJeUdlkpwhkUnHlI9PU0/1Y6gXcO3mrfP8AnpjP+9W0J6LR01IE7r+W9Hf9HZnXNcFvwBXd&#10;D7ZQtb8XaJv9t7BKMB9IU2dEkDqeQ2lSwtfgHjn2Uae7UOmWOo1+XRl/cuVnmViLaxHTumlfVqCg&#10;8EfTi4Pu9TWvn1rj173ziVwZH0FvLLKmktdQGjLH0gc2PP8AxT3QChJ9T/k/2OvUpXy697dGhLUp&#10;qIhqZaeIENqDq4cozEC31t9De/u7CgDjyx/q9em2IDDyp/g697kyTIGhpGF2Y1LzluChMd2AJ4sS&#10;bn/invRpU0FP2fIeXp/g/OvkoDUeX+Xr3uZQ+kpEySrH9tTorKtwBE4YyX+lxe1re9jJ49KFIJp1&#10;72rI1Jg5KiSWWqUBeDEGUmQG/J55sPz72wyD/q4dOEA0r172r8WsrRRx+LVFNLSzO4AHiUxFCyH6&#10;fUi3Pt5WpQnHCo/Z1tjRePl1gc8k35CsAD+Te/sRaVFSkNOSrSfb42Qyof1Cmqip1MPrdbsR+efa&#10;pR2hcGgGfL9nSRhXPH06bnJMiuL6dcy6T/tcYN/9vx7e6Q1RAYAWhlqlRxYL4lC6Af6C/PvZ1gAE&#10;+v8APjTpO4Kn7eosni9QP9tYSRa5vc3P+Jt7U1L6WgcINS1bMxb1IyuhKg34ItYjn/X9viRxU0q1&#10;Qanyp8v2fz6rU9NE6hlkUudJp9KhDZwQwuQRzf6+3+jkUgSERmSUjQSTcRq50Rk2so4Av/X2YxEj&#10;uOkFqN6UGK/PH5n1PXumSsQi6K0gjiDKwUXDSMnLj+p5JIPt6p4bQz/2XUzAlSPSVKsefp+LWHtO&#10;FldaqpFWJ4+ZpT8vnw6oa16aqiYGaHnUhWD0sretSGXm1/zzz7VUKlImSX6MWKg/Qt9uPzf6/wC+&#10;+vvfhyLTUpz8j6f6v2dNNQGp6SU7pJOskB9SBQ5X6hfuj/Zt9Oef9f8Ap7WmLETxg2JcKHZLWIJj&#10;VjwfqLXPt+KJpF7f8IH+Uf7OQOB6TSHTknoN8888cxXVaJnMYcEstlmZRe3AOqw4PsQMUuiMxst2&#10;8rEk/VgUGgn/AAt7XLCVWta+fz/PpG8sZ8/8PQLbnkaaUSo7KhgjQBCNMZWQmZQRyTf6j6/XkA+1&#10;5jEKJewK2Ugte4DAggj882v7cCmgP59Nh1Bycn/Vx/1f5y9bwnE0xQsUl1zIVj51NGyMjD8fS/5/&#10;P9fYUfKaKlqvjJ3sKygTJUzdU7skemdS6NJFjXaKXn8xuBID+LX9xv7jRj9wNUZDR0Pp+oMgkH7O&#10;FaVBpXod+3UpTmiCOvxLOpHmR4Ehp9h/wjy6d/jk09N8g+uIoa5qGT+8mWjKnSDUUku1K55qJlDE&#10;aZE9P+Btb6e6Uf5BvnPf/dCCbRSydQx3pi7ASTR70oXjlEYOljGusE/gNx9T7Bvt34i8zx+FkFZA&#10;c/IcPsIBp5etcdHfuMKcpPKwqBPDn0JEg+0eY/OnQrfzjET/AGVra07iQmk7t2pNGyKGCvJs7cNH&#10;+4x5UMJSgI51FR9Cfe1PImoH9I9JAUlbhhbgX95I6SV0xitKA09fy/PrHUyrTt/y/wCx/q/lrL4+&#10;VopFDrK/klVxIqsfJC5teSNfq3K2AvYXAv8AQYZAxF1H9kcWYAf14b+nuphfiSPLz/Z+3/B69NIV&#10;OSRT7R/hHT7Rywq5jm1g+WVi4KvIbqAvKmwBAA4+n+w947kEu3o0qLcAD+l+fdltWYa68PQV6t2E&#10;EBgc56nhRIsdJAhqBUzS3OqR2YLdit4gSbcX402/2/tor9xYPHoWrsvjaL1qD9zWU0LFjwQAWv8A&#10;7D3WSOGFaySAV9SP85p+z16UxWVxKaRIzY8gehB211B2nueojXb/AF5vPOxfbyPHLisDl6qmjjBv&#10;GZJ2iCDTwAWa9rH2lpe1Ou6Vr1G8tvxG9gGyEB1H9PpUE3+h9sR3lhGpDOuPQ59c4H+HpcNm3Jlo&#10;IW/1Z6Fxfhx8nMnGkVH0xviVXGss9DFBou2sa5KiRdNri39L/wCHtll726lgdVl33gEtdgv3gdmV&#10;voQLX/23ts7ltgcv4o4YpUUP206v+4N0IJER/aB/l6U8PwC+WVRTyaOn86ZJkiVjLV4alVXjtqDB&#10;qkg88aj9R+LfRLVXyU6apah4v73QVLgSMBTQVMyMEAZtLqtibE/Q8+0rbjtamniEn5D/AD/6vn0p&#10;Xlzc2FNIU/Mj/Z6FbF/y3/ljk6CmaTZeDxAIhRlyO4sYtVHdjYMsBkIUWUXINhzpJ+jJV/Krp+nf&#10;xvm6tzFyyCikHBjaSMDVzyAf9t7dTe9siNUBqMV/yjPH/Vw6Wxcs34rhATiuo44V/wBWOlfR/wAr&#10;v5MTiZ5BsmkMwQpqzkrOshlCzSSCKG11/WnPAJ/PtnT5c9USPTNHJnJI52kjSaLFSeFWjQu2pvwC&#10;Bx/j+fbf7/shVWDUoacaGnqTWvnmnnT7fPy3eAEFlr9pJ/bw6Vv/AA1X32Kaqj/vDsAPrSURTZPJ&#10;PJIGYfoKQAX+oYsfpwB7d4Plj1c2nwjccjItn0YioYAqupl9P0J/B9+G+7epHY9TXyByeNK8fl/L&#10;pM3LdznW6UPz8z9vSUrP5TnyIqXqvLuLrKOOaZ2iH8SySMATpjZyKcnSoAJUG5vb6Ae+5PldsFUa&#10;SDE7vqBpBUphpRpQ8EHUeOb+3F3SAGqRSUwR2+Yz+zNPy6b/AKvTL2tKgHnnjmvWWD+Uj3TM9OmQ&#10;391dSurSGYCsyspeUghZEAhW5C24I+g+vtkqvlxtsXSg2fu+sZwU4o1T/k1/8R/r+9nd4xp0QOdJ&#10;rgUznj50z9n+DpUnL6AqzTqNJrgfb51+fSzxv8obeBZJM33DsikRHWQpTYytm4FzfyySJ/Xi4Nr+&#10;2n/ZsGWV5qfq7dVUnjTUY3hQhrX/AM25Xn8H/intmTdJixYWzmvmP9io/ln9vTh2OFl0NdAZrWg/&#10;z8OlnU/ymqOooKfH1XyBw9OIp53Rf7uQSa4pWB8TTSVQJUEXQEWH+vycVd8qssy3oerM8xYfqepj&#10;UDk6WIHNrcm3596/el6aBbRjxpX5048PmP5cenI9ktFP6lwG/IdOGD/lPbOoWVcx3991GjL+3T4X&#10;HxsRpAdA8szAm4Om6nj2j6n5VdmFgtB1Uqg3Eb1GRUXkB0rHpUcfX6H3s7lvLKyR21fOmc0Hma8f&#10;8HS0bRtI+Oev5/6v+K6Eml/lY/HpQzZTtTdlcDGRIsMmLp0Ku2t5OI3Nze2r6W/3hql+Sffk6h6f&#10;rjbtPrLOrT5FgNJa2kre97fn/X9ti85gaMRi20gE0qf8tc/P8vyc/d2wJ2vKf2/7H7fTpR0n8tf4&#10;j0hMdRu7fFeUjijZBmoRZ4luHHgpbC/+pHFrf0Hvv/TZ8hqqlac4nZ+OkVC4p7y1Egci4RCf6Hj2&#10;+F5lZNXhqg9PX9g6aaLl5Tpqx8sE5zxNPlnpQUvwS+GVBUCGSk3blDIBE8tRnsgInAXlpjCsQ5F+&#10;bf7z7m4rvPuhMcn8bpttR5BmcMsNPLLAliAjBwQeRe4t/vHtXCu8GOsygMfQH5fz+2vSaW32cmqV&#10;H2E5p/q+3rFX/AX4lT14kxeK3PDTJEoeODcFWqyK5JKkVHLD6c/8T750/bPca5CWorstjmonjbw0&#10;NJjfAIywujNUOSzf0tx79HZ7tUa3AXPwgEV+yvD7R9vTLDaDEESP7San/Y6epfhp8Sxjo6Sh6+LV&#10;sUsXkyVflayrqZDG3rVkklMfP14Xj8W9xk7L7XMM9S27VlSzExLj4VeEG76oGUXay8c/8b9qks79&#10;xrElaZ4ZrUZ/2OtMdqr2RD8yaf4f8nT0fit8XIqimpV6gxED8IkhqagpUFbJoqxI5WxIBv8AX/ev&#10;fod69j1qLHPvbJIHuTJDTwKUD2KgC3H/ABT2rSyu3IiaU0OK04fyA+X2dNPPYoSEhUkY4Y+3hnqc&#10;fj/8dsPI9XQ9L7L8sYQBJofIZfHwdRe+og8/6/uNU5resrtFLv3c7JImkmNkT9Da0YMotz+k+9Nt&#10;s2r+1b1+HHr8v9g9aS7tVoVt0qOGBQYp6fPp8oOtunaSNKil6d65glie6hsXSSODLaOUHWhNx+r/&#10;AIp9feNUzlTSSmbem6pFVtT3r3iJDScr5ByAtvatNnZ46yTMfWv8/P8Abx68dz0tQRoPyHU04vZO&#10;Pr6daTq/YNOzBlieHB0T6SkZ0ssYjsWcmw/4r7ZqzGTTM0dRl9yVMTGJ5D/F6k6jHY6ySwNjbkD/&#10;AG3vTbRD5yOR9vH+fD0PH1p5W/e0oAZAucDA/l8/t/4pWY2roaWNZKLb21MfNGsqRrHg6WMxCS6m&#10;P9pOCCR+fyf6+49NggTp+9y0kSMoZZcpUsAdNiCt/rpHvUeywO1Ks1Pnn/L147vPSg0j8v8Ai/8A&#10;V59TqrOqi6/4diY5pI20vHiqddS6rqwYKONRP+8+1AmHx0VNULUUPnWVRpSsrKmVSoFzpUtwbi/t&#10;dFtFikbCSOteFW404E0pT8uksm8XUhAVyPsAH7cdJWXMZaoraM0mV+3MLP5nocdRxtqb0gMzK11I&#10;YD+t/wA/j221K4oRJA+Ex0yxDzeI3eJWLAgot/oDzz7r+7bKn9gtOPHz/b1r624fJlNP2dPdJHmz&#10;M86biy0LSkQCXTEszogYWkbT+o/Sw9yaiXGRRRCPHY8I2lmcRISObGNS3I/It7dG27aBiNR+VfL/&#10;AA/5Pn00t3Ma1kPy49RaWjzUs85my+VeVNSLE8pVSQCRKVjsCCbH/Xv/AF98o63EGRtFNRpGi6o1&#10;MKtJc2JcWH0BBHH+Hvy2FgHLRov7P2+tePn+zrZubhhUsxr/AD64y4vPCKMSVtfJM8miRlqGjiCi&#10;4ERBI5IIJPP5t/X3zgy0rSMsEMCQ2vGft0UR2AaO5A/N/wAe9LDHq/TTTT0AH+EHPp028hbLE4+f&#10;XCp2/CIUaqnqJagm0gasmdpdXplt6vwAB7yPm6zyfb/cnVHYs0cShJFuOGIHH+Nv6/7dSGkAoDQj&#10;/UP2U6aqgGr/AGT/AKv9Xn1hi2pjtAqvskKy6gqTTMXjcghityb3uLFvwP8Abclq6yWV3aRnshLK&#10;E0hmIFmLf0H59uZNa+f2in+X+deq+IBwFOuzi8bT08MSRRoPIAhL6yqBiGUKfqT+B9PbZHJNTyyG&#10;SeYBEJlkIBMg+oW/5/p7ZaOp7jUD1FenDNUcP59PUlNT1MMQhp4CZJAsMQJUQ/gtbi1+PbpLkErY&#10;okOopYOsl2OprD02/F/9b27VSKHh/q+fTGohtQPTNBhXx000iqgkLGNobIAq3Pqv9TY8/X8+3OCF&#10;YqYEqAQl1ILagSLXZh/sPbixgL5/6vy60ZmLU/1f6vz6Y6qYz1ulSSpfS4IFjpJJCA/7H/fW9pye&#10;SoQERxKVkmeSKR2OtbDUbD/b2/p7ZZR6dO+ITxpw6WNNS0kmkyTyBooIo5YowPG920jUx/2APuJI&#10;paBJZ1i0DUzksGUg30OATfn6+9aFC1IB/wBX2/5+veIwwD1Oh0LVSQ0zTBzpSMBWRgQRrQkC1h9P&#10;9j7w0jDzskZRYghfUoDOGsCGAJ+nPN/el01IFPOv+ry/LrxeRhxyf9WP9X2dSa6MLTpLIrvN5Vj0&#10;OzCMpfSUbj6i3uZDUmnmDNMjU8Z408ar8hlFvqSbe2XcrMcgD+X5deBJOcH+XTdU0SVVMyx0zrUy&#10;qLliC62JGlufwAD9ffOqzUITwIWLzOzAjgHgFiD/AIfS3Pu/ijRprnz+z/P07GrE58uo1JtycyCp&#10;cKI4IlGluSCCVUW/x+pNh7bhLUShHgbSseryEoxNv0kkgDkAWBH+x9t95+H/AAf6q9O8OnQw0sJk&#10;jqVLvLo8QEigE21qFBJFiTcg8/09+pnWGWedXXQ6/uOwW6zM1wFVbm9vp7aTwTJVvPzoDX1xjIFC&#10;PIg/YRo5AHn/AJOudXHJPBT07RvrjcCGNGdQ0AWzNI7cWve/+t7dqWpErEaSL2MXkYqSE+rEf7D8&#10;/n2+KMa0Hy4eXVJFNMfy6Yquk8Cg6xwWWcxjWq+QCyhh+eeSPx7lh53RniQReIF3TUGYP+kOt/qL&#10;nj3arEVHl00QcVrnH+ofl+XUMpSxyrHM/mExRI3KOEZB6mRrfQ/1/r7hvTeTmWWZ7OWk0tqtqAKo&#10;SPwRew96o3FzUk1znP2/7Pnnqpd1Pdx+f+T/AFcenKKqRAFp6eniHj8cWoFCQhIZirc3Btc29yfD&#10;Tw2qCrhiroSWJVjbSnp5s1hz9falQlKtgjHp+ecU9PXy6qWLGhNeognq59dKrRlNccgCoAyLq1SD&#10;WPqCeR9PcN6FawyzIRFEbF1LkelR6mBP9PacxJIG9Bw+37R8/wBmetamAp5/6uPTjHkjj/t4Jlae&#10;S5EciRqfUzelbD+o/PvuaCnkhSNSimNC0ZALuqITdQU+v11C/ujKKUBqPl08pfiakH/V5/sx1igq&#10;KiKoeVlazyhZQzaI3kexVzq+hFtJA/x/2MOHx0q+SSfXHZhzybMSRYHm9xz7qp0UJ62dZpQUr6Y/&#10;b1Pn11rtFHT6JQyki4t6RydQ4tY+8gqqRpm1s36bpGiarMLkMxb/AFz73VWNcU9OP+r/AAfLryxy&#10;DIp/qp6f6vWvWJ6WsWBdCWOuzzO+jUpsCECj6fTj+vvHPVU0yyKAFkOlrt9fpyLn6fT35qZBx1cI&#10;4avl5f7Pr1zp6Sqp2icl2jAZTp5+n6SAPr+rg2+nuRCEhgLSyEP4iFcWsiOnIRP6n6+9jt4n163Q&#10;6qj8/wDJn5dRKgvUVASGHUnmUmMlvXJHJ9Xf6WuLc+2WqoxOuuqkaSMAGFV/tsCfHK39L3F/9b22&#10;9B8Z+zPH/Z+Xl59OhypoOn+jrWgbx0cKRyEsJ2YH9pbDyQpY+q1jb/E+3HH05jYxkMFCqurUQym1&#10;tItzzxc+0jO+qgIpT1BFDkV8qjh68AOmmavUDI1AljEwAL62fSE4axvrN7f42/2/+Ht6hSMgSRr4&#10;tCrG7SEuSQ5CtHf6fX8+6ADiOmz0w1Mkqs0UrmfWzSRpCBGgQpqZZrXv9OLf19xqhJVRYTrl8zOG&#10;v/mwv1LAjkfj+nuprw68PX06mUskDu1QBFD4Ej08ES3PpCtfg/m1r/T3wkTSqU8QsWN9V/8AVEMU&#10;vYC30vY+3Yyit3mmCRxz5eXDj/l+XVhx1HrtH8jSVUnKqNOm1+EBHmsTcn66bj3yjqRTS2lQWBMa&#10;ggsnjsSpvb634t+Le/SMupsDu+w/7P7D58cHrxFeHXCWjNVADDK97CZiDodpeNVgSLCw+v5v785m&#10;qlD0miOOxLMV1g/2tDD8X+lv969tEF17DTry6fxf6v8AV/g6yJ4KF/HXF5pbjSgbSVY2TyKeb6bX&#10;uf8AkfB3jkjChVcKV4tYBV5GtSPrf/ePfuOOtUNaDrJFHJFKzl3QsGOpmu2t7Bijg8i3HI+vvN/E&#10;FjKRlVRXLRlYSdLagFtccr/UkE8j26CQKDpxUNMVrxz/AKs/Z8+oZxRm1y+RpHUo6vUAFlCnUD/R&#10;vwACBx7xQIPMzIZpDNIVXUDdAfwAn4+nP+HvwoMHNccePTgIX4vL0PH5/bX/AFcOs1U7mm0y+CHw&#10;RB2IF0Zv9eQck88e3CS0SqXI8lmZ4CQ37NrMzW/1r+6UCyVUcAcetP8Ai/8ABjPV+P8Aq/1cOmmA&#10;vUPIqA+EGJYqsAxn7gtdFUH/AF7e48M8SqvDwR6Q4WQelif9Qx/P9fdPEQO2rgfTH+x6+o62QadS&#10;qimmctZo6mbUULxn1Jbn9xR+P6fT/X95+JZyI/ILnXe37Z131hQTyeLe6KrChUk6v2ehHl/q9Ote&#10;Weo5vBSjziIhVMZsx814iPEz2B45v+f8b++5xMg/3ebkeuPkalFxrHAt+OPbjFwpBBrwJ/1cP8Pz&#10;9fCnXGkamka+qlWy3EUllOh7C8Z5JP55/wBb3jWbVEroUVhbV6DcyAAi/H+++ntpmOkac0qPQ/s+&#10;fz6359Zmpwk7xyK7IQdB8g0+Ekg8X+v14/2Pt38nkSNZGQSFFJI+pKrZiG+t+b292YVPdx/n1X7O&#10;k6I/t5JXhSQwLLIBcsUUSPdLoTYgWte31Nr2Pvg1G2lzGGdX/cVWYKAVB/Sbg/19p5YJHeq0I9PO&#10;vD/N/h+fVo3VXq2Osy5RCI1lKxOjCJmVWYkM4JJABF78C/8AvfuNCjtT+NNNiyswJBJUfqCj63+n&#10;+35HtpItSgMKYqfnXy+RFfWhzk8CoMqB8n/V+z7fz8/LqVUuqVhncPrVGjjIGgKxvpd2PpsbE/T8&#10;cW/LhFeQMBfSo0LcAIB+QF+t/wAj/jfvZhZJCqVOAc0NK4pjGPSuadJ/EK6qHJNc5/L9nz6aqgRx&#10;+BmKa2u0gQt5HNtSyM540k8E/wDFPcw+OBzEyrJpU6PSAQ1rsDf6/S4Pu8cA0azWpqB/xVMf4Pn1&#10;RZHrrqan/B/gHTbaWriWZHaEGRGkGokGMnSpBU8cmxHuEZKeNRdE8gHjs19VyePoL+/PFSlB5fz/&#10;ANX+bpWrh+HU5YKyRm0ySGFn8oMYBTQgs31It9bc/wCvb3ENVUQNqWHyamJkYHk39Jb+lh7Tgnp0&#10;AN506cFoKOpQJJUiAooWKMj0KE9YX+t2Ive9vb1AqzouptDKNYfTf6fpGojkH6/X3dc8cdNkkHI6&#10;TFa70kjaI2lSRjC8evSBf/OEKDcFfpe39fp7ypC5HgZi6zWJd1YaGW6fqIP5sf8Abe90JI4d3y/n&#10;j/V6dbDKB4g/Z+w/6v5dRZqmJX+5SMxvS6lWKJkfypIvkKmPUPoLj/Dn26HHmKNgZ3ZWOlRqXhiO&#10;AbfUn8n/AB9+aBgKg/7J6aWYkioofP8A2P8AJ/qHSdTPRVNQmmkiWSMCR2KOLIr/AKrfQWB4AP4+&#10;tveFIitIqlH/ADq0tYhD9VP5PHPtp4m8PwyMkH/J/n6fJ/UpXPUiSrWXKSTLNEyAoE8iEq8tzoZC&#10;OBz6f6/7f2w/JjOR7U+OrbhT0vjJK4gk/RpKRoSX1ckjUPz7SbjP9FtrSVGpQf2U8v8ABmnlxzTe&#10;2xG43V4vIqn7K+X+r06DH4qST1/zD7ToaglqZtk4XIKBp0/5PkmeEKE4CsQxAt9P9f3p8biyD5fO&#10;ZjJyBVkr66eokUE2DyuWNr3/ACOP9794x3UpnuHmbizFj9p/2fl9tOpyt0EdEH4AB/KnVvntP/W/&#10;H+24/HtL0r49e98GJ1D82HF/9cA/7x7959aPHr3vBIp1Ej63BAAvbj/ifeutde95L/tgDgk2/HBH&#10;J5/2/v3l17y69756Qzaj9AOBcjm9+fe/PrYyeve8bsdMlx/aA5tYA8C9/wDiPdXJCkqKnrRr173h&#10;CFCtw3qGjj/XuQP+K+/F1DaT8h+35/b1qvXvfN1Og6SQS/IH9Byv1/23vfz635f6v9Xz6974Rklr&#10;fTXYsP8Abggf737917r3vKHbUw0k30rex9X45/23vZoDw9Ovde9rrrHMLt7sTZWblWeRMZuXE1DL&#10;TKDUsn3ioft9fBcBzoB+pHtlfCkel0KxmgYf0fP+Vc/8WFFtJLbXCzxNpZcqR5EVof2ivDh173sq&#10;9G53du9+ltqbq3fjlx2ar46ylIljEUmRx9HUz0lDlpIrWX7mNEkYfQMGIFjb3zo909l2rlzn+92z&#10;ZGLW8bBgK10M41tHXz0k09c+fXWf2d3/AHfmTkDa9536Pw7ueLU9BQPRiFkp5eIoDUxxwKU6xXAc&#10;i/8AjYfgn2BvcNXUQpMDIkdsfIRKml1klhIZ7If7RH6SD/av9OPZbsMalhg0r/I8P9VOpmQlYSfl&#10;jrL7r7zcU9TXazBCxLOxEYXhpmLujLbgBgD/AIfT3KsbKqaK+lPPh8/n/PoN3yM7UoMen5+vz697&#10;50C0zVApZJSFNMz67hBfUUjJbj1KW/P9PdZSNOoDAx+0fnj/AFY6TxpCD4TV4f7H+X9nz697z5ql&#10;ETQSRIZTPTSSqLhtEkrMGW35F72P+t7pBIDUNjSf8FD1W6jr3U4ft697C7cWChmpZhUQaZlAaPV6&#10;QJbGW4P+8f7H2I7O6bxRoOOBp6DH5Efyp5DoK7vYRzxMXA/zU/zf6sde9lP3viZImNVb/MsyyOB+&#10;tPrquP8AYH3I+y3NCFxnh/s+vp9nWJXvDy47QpvES90R0Pj8J4H1x/Ide9h0ki/TUD9Re1rm349i&#10;kjUurrHFqEavPr3vJ5AR9eD/AMV+tj7pkdNaqcOve+vKtrX/AKE3BN/z/wAjv79T169WnHr3vEZx&#10;f6cXsT/j/QAe96cfPrWteHn173lSoBtYCwH54/2HvRHXtXXvfPzn8kC/+uf95/23vVOt6uve+jPx&#10;9Qf9axP1v79TrWrr3uM8xuLG4tbgAj/WufdgvWqnr3vyyubc2/2I+v8Ar+7BRqz/AJutVPXvedHI&#10;I5P15/4i59qRx6bkFV1en+o/6qde9uEElri36j/X/b8ezS1OQPl/q/1f4emvLr3t7pSpB/1+f97/&#10;AD/tvYgiNYwfl/g6svXvfU/At9COP8Tz9SfbNx5/On+ofLpQhzX5/s697hAi5+o9JH14B/w+n+Ps&#10;omUmNtPrn7P9VOjFMqeve2SvPrv9P6f6/wDrf7f2lXgP9X+rh1osVoR/q4de9slWbxt9b2PP+I+h&#10;5/23Huw416YLd2rz697SFV+o+79IZCNVB173FB593PAUP+bpsde9vFETq+v0J/rxxe/HvZyQfn+f&#10;WnNQKf6v9Vft697EXEm8X0vwf6Wtb6j/AG3s3tiRgelf5/7PVj8VOve3iq5jI/2nnkHmxuL/ANfb&#10;9CeHSYVJx172gqy/lv8A6/8AxB+h/wBf2jugQzfMfy/1Dr0gz173loTaVD/tRP4+g5v/ALx7Sx5N&#10;OqLwPXvY0beN6VRf+0OSLWBX6gD/AI37EVoe2hHp/q/1Z6ZmqASR5de9qb2u6L+ve+J5X/ifqLfQ&#10;gW97Ipx69173HP8Arj8W91PWj17317r1Xr3vr37r3Xvf/9TRwUWF1+t/6D/bew6rd1H/ABeXn8h0&#10;KEY1oet/j3ykv9bWuLWupt9D70MCn8/l06DjjXr3tnqBYm9xzxxYc8fT24DVKjputR173DP1+v8A&#10;xr2+MrUCvWga9e98kPIH9Tx/r/T34qBUjGOtnAr173Kj4Iv9Ln+g/wAD7aYHz62CK0697n39N/8A&#10;C/8AsRz7bIIND1vr3vATbn/Ef0/r9Pz70OPXuve8JI5P+P8ArfXni/t1VY0qKf6v59a697wknkCw&#10;5N7cHn68+1HnXrXnU/6qde9x2vf625P+PIP0BP19mNsdRLEZ6WwSMx78n/JWnoK9e954ebj+tvqP&#10;ofYht01Nngf9X+qvS4A5+fXvfOSMn6fUc/63+xHs3jRafLrwA4nh173EkWwN/wA/X+p96dSvTbin&#10;XvbW/wCo3Nh9L2vwR+B7LriI1Aj/AGf5c9IZ6AgDr3vpTY2HH9b/AF/3j2wkX4gaivp5Y/2f+K6T&#10;nA9eve3anPqHP+P+vxb/AIp7dc9nTEhon29e9qWiblf8SP8AbA829srhgekh49e9qxDdFP8Ah7br&#10;TI6QSkV4de9yEPIvb/G//Efj/iParqnXveVb/T+n9frb/W9+69173y4+n+HuugadPW+ve+PtKQQa&#10;Nx6317373ugpWv8Aqz17r3vvn24PF008iPlw61jr3vi/0/PHP0HH9NXu5QgUc/6v8P8APr3Xvcc+&#10;2iMV60eve8Un0vf+n+3/AD78BUHPDP8Ak/y9OxEkEDhx697hNYWvY2DD8ccce1cZz0ZRnNOve+Y+&#10;luPqLHn+n9P+J9qoqh69HdsSCGPp/m6976Avc/1uPr/tPsSRYAXjToQwmop6H/V+3r3uZBH6r2sP&#10;r9R+R9fZjHKQ3dw6MolDGjde9u8UdrfQfW4N/r+b29msUitStfLh0aRhWFT/AC697dKaE3/rdvwO&#10;LD8jj2uzTHSuNCQKD/Y697V+NgsxuAF0m5P1H9WsPd1BJAXJ6MoUIGOve1VB9CAvIHLEWsB+fqOL&#10;/wBfZpasS6iuKj/Vw6eMYdh/k/4r7P8AVx97VNHFrQGw5AP1v9Rfj/H2dximD8ummTSdPXvbh47g&#10;AD8gi30A/tCw/wBj7eqQCPLpsihx6ft9K9e98zGBbgWPI4ubEW+vvRFMdb4Cp697c6OR0YKLKPoR&#10;9Px9B9Of8T7VW0xVgtfsP+rhjpJcSkLQef8Ag/2eve1vtuQ/cxuSbBgb3vcDj6f4n8ezbxS5Hz/y&#10;/Py6BW53OWp/q/yfL/Z697Pd1rUSSw0sMQvwhb9ZH6Re9vra3+39iGyYRJqBrwrj/Bj+f7eg94jN&#10;LTj8/wDV/LpjzCp4nduLJwfTe/0H19n467opdEJI+pW2oH/Y+0t7LguPLz+zh/P5HGK1oOjWzXOo&#10;+X+r/L/n6I93Nk6eOKoXXYBXJKnm9rjj/XH+9X+vs1+CpG8UXA/qv9LWsB/T2EZGFTU/n8vM5p+d&#10;f8HR7bIRk+X+r+XVV3ZudginqyWaxJjkUm5Dlrsf62vflQeb/T2IVOgiQC5Nh/QX+vPskumLcMFj&#10;5fsH2+XH5Y6M0Bpnop+RqZMhO8hUICxADM1gbMw/pYgc/n/EC/EwWbj639omHl6D1/1cK8B/n6MV&#10;rTjXpgkM0IDglCrW4BBDC1wvFyTck2Fv9b3HmhDBgRqGkgi354PJ9oJQdI0mlGGfTiCfs9fl/J6J&#10;hTOPl+3P+r/L0rMFlWhdHdvGWKvGfIBdRdQqLcA2tf6Wvx7TdZSaWuFAP1IA+g/2HF/ZdqJBWtQO&#10;Hr58Bx/L7B9qqNuKk/Z0P2284JIwssjFTqUuSNJc8G7tc6efrf6fQ/T3BimlpyDcnkW+v+349ux6&#10;8lTSg6f+3pR5HH47LIyPHGpZWTgKRcG4U6vpYG35P0H4t7fIq8TAK17gC9+RawH091aRU7m/F/h4&#10;8f8AVnrwUDNOP+r8+gzq9oS0UrvTeNVLXjCKUZWLk2U/Q/W40kk/6/1jzxwy3uvJN7gghrD/AHx9&#10;3hYSqWSgxQj0r5efnjzzwJ6fSCvGlPzH+Tp3x9Rksb4g0ltCELdGUrpb6iwHA+lgOP6fn3Hjp1Vg&#10;ygWvYj+tvxb/AA970GPuGfn1p4yg1A1r5/6vXp0rMxNURNDMzlipaPgEANwSX/qeLW/2NrX9rXGM&#10;rQ2vzcDn8f42+vtNlrlWXhTiPz8/X/N0gmqGzw6K92JTywVEkhut/IyItluykftpxpsLFiDf6j+t&#10;vajpEYMo5IJ+h4AB+n+v7XpGZAdJFP2nz8vy8/2dFV1JGqlAck+Qr/q/w9FX3zk6MQSs+hJY47lo&#10;1uW02Dvdrm39T9Txb68rChXSBcGxtbjmxN/dViMjhAcZ/aPT188AnojuJVrQVoOP20/4voifZmTW&#10;oM7RspkjYlz5EYakQgXCm9uLer6Wt+ffGuVAbC39PofoPZlEWUBjxA+XGn+r7PL5lj3DhiY+H+r1&#10;6Ydh1dTLERIXI1mX1MFChjpDkEcgsNJLH+vH1sxzfQ34sSfp+PalWYilf9npXA8hoNQI4U9fn5n1&#10;pw4YAzQfsAzNMjR6isyKhOvUVkYcFgTfjlVA+vGkAm/trmHBuDzccW+v596WQKwo38/Xh+3gPs6W&#10;gVNPXoc8JpZItAAI0sl1eypbUDYWPBAJ1C/1+g49tU4FyL83P+9fj/e/b2rWgGmgpQfPI/mKdPxq&#10;4ow4H/V/sdCrgTKoScNwwV5NQVdJVyLSm/BP6Sbcf7D23ShSpBHFrW/r/rX+v+HtMVHSyIlXFDx6&#10;FTFzzxSwyK4WXWzuxYoRySHdV4S7E6ibi31JPtD7gwcdXHIQAA6m9r8f7D2mliHA8QRxFeB9Mf7H&#10;R9Z3RSgJ/wBXmft/wU+fRuOou0anFT08UjylopVVbkeu6XuH4N/683P9P6F73NsZJTIwhLcknSpP&#10;JFri3444/wB59lcsYVgOFTg/tOfmPP8A4roVWd8kiipp5Z/1ft/b1Zt1z3NHUQwK9WqXRFXyMqEh&#10;SLq4PFxc3N+eLG/sG8hswxs9o+f9qT/YG/8At+P959pyAJAWFaVHH+Y/zU/ZTBxHOpFTx/1fs/wf&#10;Z0Z/Fb+gqo4yZeCL+hwb/wBLAD+n1/H9PadO2pI7+jSBb08ngc2/HH9P949vVHDj9nl0o1Lw4/Z5&#10;f7PSpTc0Emm0gN7i9xyT/wASPfOPCOCAo+nNhq4P1ta30/HurCNQSVqG+L/P/g/bXj1vUvl16TNx&#10;G5Lm/AX9IBH0/wBv+fp7eqfDSfhbggWDAkg/UlR/vNvp7Slw1CoKH1HmPIeWKftoOtEseGOmipzc&#10;QHMgNib2IA/5CP8AU2t7eoNuyE8jTc6vpfkn1f8AG/bRqeNT1ognjnphqN1U6C6kN9V4P4A4+n5/&#10;pf28wbeLW1JcAGw4sLfTknnj6e9NRBVuHVqUHSfqd2xpq8cljcXvqu1xzwBxz9f+NH2o6LDQxNd0&#10;vx9b/kW+l/p+faPvkYV61k8ekllNzTyoRFJY3+lj+k6gL25P0B4/3v2oDV01LFoQjUAbaQQQPyLX&#10;+vH49qNDL3euKGh/yf5/LpqZWrXy6QpxuQydSskyuEZ1LMxBVj9UIP5BJA55P9Pz7ReTzCuzWcEW&#10;P1PI5v8AQfn+oPtyGILV5vkQP9VK/wAhTy6osJB1E08/9X+DoT8Nt14kRRHpYNYkCym3AHN7D+hH&#10;19sUM7VDgqGa9lJI+txze5/2Ht19IYqvkxzw/wBX+z0p8qdKuamWkh9bqoC6goP003PBA+v5/wAf&#10;bwHkjS4tH9CSqi5F/p/xs+21LKaqf837OqFRWv8AxXTA0ME8ml7zfVQHY2Ukcm4/rbkA+0tlsuYQ&#10;wBZzYhiCAAQTYge76dTEMc0r9uOGf8PDp0Cg0r0s8LhVkCEqsa3ui2JNiBe7C9x/T/efYeVeRWol&#10;KNdjLbiwNv8AX+o4/wBe/ujmYrq46agDzFBn/i+q6XAOK0r/ALP+z0I9Jj/torqCmgcm55uTyP6f&#10;7b3hk2slbF59GljawC/612A/H9CR+ePp72ClKaR/h/1fP1Oeim82uC5BqoP5D/V/kPXX94ftZTD5&#10;AwW/Jbi4uNNz/vHtml2ekbF/Dps9xwQT9fqT/T6/77nwjXSaY+zA9fs/Z+zoC33J0ElQqg/Zg/5v&#10;2fs6nx7lR7L5FY2s1iDYjj6D/Hj2/wCNw4pGUKq+olbWIbhrcW+n+PtYkbaaFsAUwD+3/ih9nyK4&#10;OSY45O4YGeH+X/V8umPI5X7hWBL8Wck2KC635uOf99z7ErHqzwiPnmymwNlDD6k/n8W9vqqRJ5ev&#10;Hj+3IrTh/PPQ42zaYLMDtAp9np/h6C3KaUqjMCOAzLqPLMp+ij+tr34/HtY0WNEUfm0XZSSWt6lY&#10;D6H+o91Bdu9jT0GB/LoRwqVGonSPLgK59OkFkcz5pvtfIFV1VQur0yIxI9P9D/vre3uOop5g0aqV&#10;Y+h1P5/BK3Fv8b+25pFeiE0I8j8/sz8v9Q6VgjpNNQV1I4qHbyxg+SKQfSMAkgOLi9r/AE/42faN&#10;zdA0JaaBmGqzGwI+vJ5H4+vHtgwuABQkn0p/s/b9n7evVPw9CbtjMx1SpT1CpaMFBqIJuv8AgR9b&#10;W5HtGHKywuVkYm3DD6KLD6E2H54/2Htl1dDRhT/V5deqaZ6EUYiCoQNGii/IP1bn8gH/AAJ+otz/&#10;AIe3GlzZcqPIWAF/6iw5IIP9fx71kDIp1uhAqwp01Ve30VWPiVSx+trOG+ilbfkD83uPb9FlSQbP&#10;ckfQHnnk/wCx/wAf8fe6063TpNT4GO4vGFAJ5I444Fvxb68fi3uemUZrgtcWACk8avqTz73U9brT&#10;prkwSJYqoDamYuBY6eAouv4t/wAb/wAG+vAmQspAZhcFRYXtyLf4e/AVPW1FWHl07YtjTNocMURi&#10;CrG50k8G4v8AX6k/8Rz7RFT5YWPHpvxY/wCxBP0HtwlganpSKg1OD0IVJ4Z0HPqsb3X/AGBA+p/r&#10;z/r+1FgcgS6q7XsVNiFawHp4/wBh9OfbMhCkNTP8/wDVjpqRQO7pLblxSmGRo1IuGAszKCT6hqt9&#10;bm9/Yu0LpURKSFNh9Px9Rzx72/AdIrjAHRdczFJRVDhWkXWw5UFnHpPFzcc/6/FvbpHTx2LabC/A&#10;Gm7XAFha1+Bf2YLpDAH7fs/z9FU7Yzx4/Z0i6yvqP82HBItrY61VQG5fm4HJta1uPz7DjsvPR4Xb&#10;9U5bS5jZRyPra4B9q0YrbjzrXj/k/wBXH16JZ3Kx1H58ehY6a22+a3NFUug8UBWS+lgTbhmX/Y8/&#10;7b8e6cO1t0SV+SrHMmoa5BoDNpI1n9VyR9fp7U240Zqf8taZx0G7m4IYqDT+fVhNPEsEMcaiwVQA&#10;OPwLfj2VvMSNL5GuRwbX+nHJN/8AevagSEHOR0jWY1qxqD/q+XWf2BO4KgpLIR/qj+bgf4E/4e7S&#10;MVAp59edhSo697QVVVMbtfkC4v8A7z7K55zWi5/1f6v9jotnmDCg697dNvbgmoqqOVJCpRwTYmwP&#10;5v8A7D3e0u3V6D7f9n/Y9Oq29wYmr173ZT8c/kNVbarqLXWMqLJFqDuTYAi3BPI/3n2epPgMmeH+&#10;r/Vj5cOhHaXQYA8a9J/cu28ZunFVeJylOk9NVQvEwYA2DrpuD/X+h9349W9kY/e2Eo8jRVKSSNGn&#10;nRXBKSFbnhfwbGx92Ei8OGaYzx+X+f8AwVPV7iIU1KMH/Uf9X5ep6pf+RPRNXsbM1afbF8bUs8tB&#10;UCMBJIg1yrO1xrUEenj8+xwpKzULj1KBfgC4v9R/T/H2mmjEVCpoGNMnAwaU88Cvr0lBKmvRHc7t&#10;1VZlZSkobQS2qzKPy35vxYEn6n/Y+3qCYMP+I4+g45HtsGo1rjpSrVWox0F+ZxMsLkqOefVpclnb&#10;kWe30IH04AH+v7zOob+h/Fz9efoB/U+2pkZ4yqCpGaf5fljz6fQ1H+r/AFf4eoGMrJKR7HUiauAv&#10;6bry+orfSpHBIvwf9j7ZqylvqYAWIta17G/PssSnwnpZA4pob+f5Y/PoY9vZ0AQqzuzD1g6zZk0+&#10;gkj0mxt9Lm97/wBPaUraMEMpHBH9L/i1/dXU0NOl8bGoPmD/AJfl/qp0P22dx8wyB2JVgf1cH1fp&#10;F/8AU2sCOeOfr7D7LUJs2lRqF72ACkDgfT/X+vtItTxFK/6v9X5dGkMmoavX+X+b/iujRbTzqt47&#10;ykowAVy7M4LLrYgvawJAFrj/AFr+w0ydGT5FIvYFh+bE/kt/sPfuBr6dLFNCCPLow2ByalYHUkFr&#10;A/UAhebBD/ieP8P9h7DvJ0P6/wBu9+LH+pGk3t/X6e3gyr3saCmelisK6q4PQvYiv1BFEgsDwR/Q&#10;HUoF7/T6+wwzmN1o1kPIPH0FmJNx/vv6ey19JdtHA/6v9X+Th1YpqNF8+hPxNbfTdv6c8fUC2m49&#10;l33jt7zLLpUXFxdlJ+n5Gkn8D6+2yipUca8fz68YVQED8+l5STh0HP1HsmXYuzRLHUAJwQwvoIP/&#10;AAb/AF/x9PZFe2xkUrUEr58fs/y16IdwtPEWhz6dT/ZDd87Xkop57x8gtpNjYi/Bt/X/AA/r7BG4&#10;WrK1KUA/1fy/1cOos3zbirVAp/q/1fl172A2To2jZuPp9eLfm/sgkTS1fXqO72Aoxcfn/k697Tjj&#10;8H8Xt/vdgT7oCVrTz6LTitPMde9x2+n9eORbjn2pjY8RwPTdCKU8+HXveBl4Fhz/ALb8fm/tWs5r&#10;k4/1fZ1pmJOfXr3vHpP9P94P9falJo2wDnrVfLr3vjb/AH3+v7UI5U54dbrTy697yxmzLwLjT9f9&#10;f2qRg/w8f8/+rHTwq1KYr173sbYaKSt/l9fCPIHiOGg7BxxkIuQYN4ZJI1A/10+l/c62VTyTtBbO&#10;nxhwx/aOQM/P/L1A29OF5y3iMGp127ftgj/zfy6Kv1JUxj5KfLagDfufxLpbIsn9Fn6up6PV/wBY&#10;APYOU6G0qkc6ptOogsgA/IHH9b+yx2ox/PpPrCivqOjUe80WpzKyMLrCgKni4ACrpP5AAv8AX3pC&#10;XBI8uqh6/Ly/1fb1732k8kc99TsJJyyoqA8kFeB+Ppb34EFetg1TP5/6v9VOve34xM9LKyORqhhZ&#10;gLFiYzwL3upN7EEX9uqraCa8fL8/9XmPy6aqeINPs697ySmIywTo5cxu9O7rwWB4cW+l9IBF/wA/&#10;7b3twoxSvGv2/wCxTr1cY697mw1TrJTx6RNFJAPWlze04YglR9QARf8Ar7a7UoflX/J08rIMjr3s&#10;Utu7YyWZaL+H0ctZL9zUTCKBDI8Z+2GlW/2lmP1tb6/19rbW3muJVSNCSfLzpSvD5063JeRQrqk7&#10;RxqcdQ6ytpaGNpquoipogFvJM6xoLm36mNvYrYzrDfEjUNKduZOWCRIU9EQCwvHGVkV5h6QAxIuf&#10;6kfj2cx8vbizKPCY1oMD9vnj1/ydFr71ZrUmQY+Y/wA/SUrN+bOoo6iWp3LhqfwLrfy1sKuFblbR&#10;E6iSLWABv+Pa5frDfVFQqsuBkVZo/CszyQ+mTznQQb8ggACw9r15b3KKLMZA8sgU+dCfs+XSX9+W&#10;LPpEnD0/yj/V/nT9L2fsLIVTw0m5aCeaC8ksMTOzKgiDNew4sDcj28Qdc7vKrEaGHStVO0ix1EFy&#10;hjBQG5+l7hv9h/T3teXL9iVCnHEVFf8AV/s9NnerTNGOR5g/5uo83Y2zo7StlLB4IvFI1PUaSTJp&#10;sDp/UeCvtVUvXW6ZHFO9LRQfamnaSV6xBGVSMrKiqtx+ePyfa2Llm+ICBV8s4/4r7c4wOkrb5aqK&#10;hmNeGP8AV+37OkzWdp7MghSqFfWTLViZYoYqKpaW7ONDuCAQLj/WF7+3iHrzMU0Lq/8AD1CrpDmq&#10;DNIPICWQWuCB/j9faheXr2ms0rTGa1/l/Lpn99wuwYaifs4dND9pbcqp40ibJOXkBaP7CZREShCi&#10;Un8E/wC8e+VPtfJXlhNTjAjeZpHlmdT6rIGCqLt9f6fX35NjudZRnH7T/g/4r59Wfd4lFRqPWaq3&#10;figkM4pMsXvCkccFOrgEAyFfIzWXgf1+n59vZxdYjQxx1GPkgenUNNItQ+qaOEwyiNQAbG9wfz/v&#10;PtcOXn1adakU86ih8xw/Zx/bjpMNyjcElTUeVQPPz/4r/N0nv43RNHUSy0mWhqI6l9MEJpUK08s/&#10;3ELSMWtcWsV/B459qqho6ukV6mqq6REhiUqYaeQvIDEsY1hzbj+vt1diaMFnkB0geRJNPKmP9VMe&#10;XSaTc1Paqkn5n0/y/LpDZSvosg8OPocbkJJKupkEnnrIY4qdlmaYlWjBJ1c2X/eb8+3D+I5KneaS&#10;Cop5DKENNpopCbjlxLdrWA5H9fd/3QVWqsKGmmg9ckn5D5Vzjpv61D8S8Dnur+zH/FdM529g6+Km&#10;graKuhEBlFaHycSAqTpjaDSLlmb02I494f73bphZfHWY94lUpdccx9XIRASSSf8AeT7q21MrHuBp&#10;xoCftxqr/LPTy3sbVFPn8X+rH+bqO/UvXFYrGqw+Wjnkk8ul8w6HnSZHOiwA4/HANz9SffW6MrJv&#10;XaWe2Vl6mRcburBZLbuTjp4UieaiydI1NWCGRxdHZXJQ8j2i3TlLbt7297K8Bo+MVVhShBGSK14V&#10;x0p27frrZtwi3KyoHiNRXPEEEGlMFSR9n5dNe3OrdubO3Zjt5Y7FeWuwOTiy9JUTV88ggkQNAkci&#10;obOgUsjWswufZcPiz8aNgfD+fcNd1hlNw1O4dy0j4/K5zPtQ1E6Y9ZxUJQUcVPEiogf1n6liBf6W&#10;9k3L3tjs+w3Bvo5pZpSrBSQqgA0rRRmvzJFfl0bb/wA9X/MO3LtdxDGkAdZCFqSzKKKWJNaCpoKc&#10;c1r0tu66LD/ITbdFtLsLaeIrtoUedxu4IcM9bV1MtTk8fFNDS1NRVRiJdASVwEVONdyTYEGeq+0d&#10;/kyQjd+RfUp5hpKZDpchv1AWuPwfYvbbjSqyY/0oOP8AV/kz0EPDsyQ/hJUfb/grw+X2dBRi/iH8&#10;aKcwVK9HbNheN1KLUGonRJIlZQdEpN1N+Qf9iPeCXfG8Kin8c25s+7t6JJDVCnKqnN4/GBzYcc/1&#10;9vGxYAKHao+wU+w0r9mP2Hq6m2Vwyxx0HlpH8/Pif9VOn7H9A9I4qrNRjup+u6UKWliSLAUtTqll&#10;Gk+QSXAW/JsPwPaFXHV1dk5arJbu3rKHUoaKbOVgpV0myFIAQp1WN/aBdgge4Mksj0pw1eePz+3y&#10;/wAHRl+83WMIiR0HnQf4ehdX+BYXGRQYDYPX1GVaNkqKLbeNicg+qQkxoCpFx/vXuA2x9sV0vlqP&#10;vKjWwdpquuqZpVYmzMpkY6eOb+6vyxt8zHFVOSa5r9lP8v29bG73iikZA+zp8O+904+Exxx0UTxK&#10;Vjp6WiihgYBfSoCW1G/FgPbfWbD2LSIZWxoqpPJGIjJUPKWBBUudTWFv639sLyztkPcsVaf0gf20&#10;p1Yb3uLGiuBTjQCv2f6h1PoN674yEyRtVRUkbRSPKRRBNDKQVRCwueL3H1/x95aXa2zvDKRgaKMQ&#10;xpbzp5CwXkASN9P6/Ww9ux8u7UuFhT7PT/V8jQE04dNndL6tPE4+lOuq3cW71ngH8YqZPM7renRI&#10;9AJP1RRyB9Ppcj/Y++0xeF+3enGMoBAlhoWlRwCWvpRrXF+efp/j7e/cthTQUSgPChwPXNPt88fk&#10;OqfvC51avEyft/1flx6kPks0KiKb+IZDzSKbFqoxqfTa7x30mwt+Pr+PfaYfBtTyNFhscpBbTI9J&#10;E5DMdKswcXta/H+v7t+5du0nRGlePw/6vsyDU8T1s7ldkisvD/i+sUmWziVcSy5bJMrAaokq3QFV&#10;BZ1VksL3tzf+ntzoMfTQr6qWiUAq0KGliVGQACRdNuCT7UwbTAo7kGc8B+Y6TvfyuaMx+Zz/AKj0&#10;25PIVU5Ajqq4kh0nda2VpI3JvE9wfoB+OPr/AK3vlOkXkIjgjidiyKiwqAx+t7AA8cX+n/Ee1H0E&#10;QbKgfYF/l/xfVBdMeLGnXVM1SIQZKhpkQLIzvUOWA+mnUxtybn8/8T778le2iCABlYXkjEIUPa4s&#10;hP0tf2+lsEXQgr/xf+r/AFcaeMvxEkn/AFceuJp8cC9VVHQ6MBFKZ2bxg2a7Acm9jYfj3Px6TMr+&#10;W0cq6h9I7aUIY2Xm3H+8+3BADxH+T9lOm2nNccOmzKGnR4/CzTQtpb/djHXKNC6mP15P+2PvJUOS&#10;slpzyCwZOSNVlNtP5+nujW440PoaHFP8v8vmOqiU+Y6x0sIDRf5OvDaSkqqB6bsCdV+OTb3jiAjV&#10;AGkfWdChgAxBQOeR9AOPdRAqqAQf2mvVvGP+o9Zp9czyErAmgeRiguikOYxwfqxBI/3w9w5jpd47&#10;iN1fkubqXeyx2t+Txx/vXuvhxP2EUJPmT+Xn/qxw6sZifL+fThTozJHMC0qNHwIkUMI4/VKGvbgc&#10;82F+fr75QUk0wmlnlLqShSQsR42iJDG1/pb6D6+3BaMQaqB/q+zqpmpQKKdY6mup6YwQ06aHAdWh&#10;Vf8AOpKBo+n5v9Taw9vMEXr0pMGiATTLqvclS3HP++PtVHEqfDSh+Q/L/ium2mNKgdJ2ql/Z1yQM&#10;tQTJeHRYKBIE9RA+n54+o99TY93kiUxK6OA93PGnUQzMBwT9LD3sxDVWlevC4YD7OvU+UgSGodZ5&#10;I5Ii0RSMc6ygMcaE8heCLn306iISWkikXU2ptVjYC4iC83/pf3pkWtR/qx+3rQlYmvWSM/ceLVBU&#10;wuQpRdFxe5BmL8WAAvY8/wCvf3GjpjGtlRV8ht4/1AK1rlR9Qf8AD3URUGPPq3jN59TJqiOViXkc&#10;+EX8x9JLrcqHJ4I/x/1/z7k0tJMsjOo0FWKEAC3jvpW/+J5/1vexDnieqvMSOP8Aq/2OoVbXUjQo&#10;jESCRBIGYsSZtJZ7D+g44uPp7nTaacuhbQrWKAp9Gju2nWTz7uqCPia+mOH+r59NKzGhHl8+mym1&#10;1gjkWPW6nTMVl4ZJQF1GO3Fvxb2xNKZljKyXhkcK2k+MtrazqVPB96LE/Z1fga+fSrSnWnaVWiAq&#10;IYy8epfME8SXjcOOQT/t/bmKKhWeEq7hxIq2Y6lDAWA5/wBcj3cKoNB1UsxBr0xNkso9LUa4oTGY&#10;GfUnpdkYkk3HPFr/AIPvnUSUtK8gipy5b0uxYeiRVNnIFrnn6+/MVXgOtAMeJ64UcNfXRwtUVgjW&#10;M640CG0sTsC0eo3sAR9Le4r1loyHBMqBktKQ7OhNtQ/1wbf7171qxnrenPU6PGhpg0TKsEhSQGAG&#10;NI3UX0Nb+hF/9vf8e2Fo5PMFanRIyzKslyAnruqyrzcf74e2Tq1Upj18/s6dqKdKlJYvAzJVySSi&#10;NHaG19Z0AM8LcHVb/e+ffqqF45XjjivESXUMhYPKRz6h9OP6fT35hQ0Ax1ocOu6OoSaCOWacicLo&#10;YpIqGOEEAen88n/Y+4NLTD0yTRARq8jFlVlb0kPGGW9z/Q/8b9txKEJehzU1/wAlP9X2dOFhpwf8&#10;v+odT66rJZ4aea8zpEoVirD1AxylWtYf1v8Aj+vtRQxR1MKtEnjjAOoFbMVItYj+nP8AsLD2o+MZ&#10;4dM1IOT0laieSjqCk8nlmZgI2D3RWDXvqve/HH9bn3xeABi0c6iNLL6ULSfQay7AH62A/wAfeiPQ&#10;9er1kjqWKhJaZ/LKWf1yBYvqRGEUkf4n/C/+w98I6hy0v7hCroX1fUkc6f8AG9x78G49ep1klpIw&#10;sF4lLnW90Fwur06ifxazf8R+PeYPHOPCYxIWADKW0sxHN7/1+vveGx17hnqMyS0rCp8xhClijBdS&#10;Ip45A/A9PP8Ar+5GijSeQLdP21jC8aF0xkEH+n1+o97ooPWu6nUPy5KSmiLlZP3nlZ7nyNrmDC1v&#10;rwPofxyfff340OrOqBY7KHuA55P1/Onjn3vX69e0564/wn92OSOKR2ecO7R6WZBYD6fjVzx9Sfr7&#10;S/3xnqfKZl0R+RNBYgWICkqAOfyePaTxVr3HPp07oNKDz6Wxx60tH4BA+uURSGRVUsGUlwrH8fgc&#10;+5VQaclyUZowNMaxi2k/nUP95tb36V0KVU8fT/B/qxnryqdWnz/w9Qqb7pVis6pKW1SvKb3F7BkP&#10;+BsL39wKSJnYzxDyKSsbooNo4SbSKbj+gPHtpqkhqY/n0+wC4oR/q8up9dOEQU0ziKRVeSOQkWmn&#10;03jNh+ST9ffOSmdpysxMkZv4SqkGFQeWYKeeLkj6/nj3oDU4/lWn+r0/bnrYkzVK/nTP+x9uOsUV&#10;VGlKGhCRSDT9zqYssz2sIxrAtc8C3+tz7y1lKieIxsXV1RiQq3QvyQI+Dwbce90IGM1z/k9P9WOt&#10;Rtk+uf8AVX7P8HWCiq3kEizIIzGzqFZms6x2HL8g35N/6++SpVU8Mqa2iFlWORWtZCLyh7XHP4Hv&#10;dSRpr5fy+w9WDIxoOsTNS1E8MvjWYh2eWNkuPIDaExngi1jc++qGOBjeZWRbMRIlrmVAW1SLf8G3&#10;0t70ig5bPp/qp/n6s2qnbn/N13kZqhABTuHa6Bonv6Y3YLpjb6G41fX24RLC2olyZFUGK12ZtR51&#10;s39PdwB5nPVRq4dNc7zppCxAQu5EwOlUTSPToVb/AKvp7z3aORAAHD61mdxdVXgqeefwfz73WhHV&#10;CwGCfLHrX8sfy/2I4VZ4pTzGYyjQpEbMx+jqPrYAEEE+5BZVDMp06rtzc6R+kMyj/H6ce3AHWi+u&#10;aef+Wn7f29MOMgY/2P8AVx6xRqzlVdSwQ6eLDUw9ZVWP+F7/AOPvi9NO0XrsVa1tbWTg+s3vxcWI&#10;IHvbUwKg09flSo4fI+Z48OtLprxp1zWsp0mPjDBlJ1GNBrN/82CPzpNwQfbHadA8cbyJCpUs5NwU&#10;ik0uFI/wP19p2DEUoQo4/wCGn+rj8+lAWuHGBx+ZI/n0odVM7RzSJG9TIrLFGtlKPJHqjZg305H0&#10;v7lUz2kRojqOoaGRdBUFwwSQNwb+7L/R6vjSRT8v9X+z+zpvrUvHIk4soT9wOwkDkRlfJGU5FuPr&#10;zx75zmGpeQFRFGGZv2wCQ5a41j/bcW92YBhqFKf5c/5utivHrFTCekjiIczSsiL+6SoMarY+M8X4&#10;v+fbFMVSpiUW8shJVyFtf+v9OfwP9t7ZJAPVx8OeA6UlOryUk7NfwxAaowx/17f14/J4/wAffaU7&#10;VStrHiBlsCFJMlmuSL/i3PP5+vv1CTWtMEfmeB/LrxOnh156mOjdNF52EIexfSIvQVAOn8344/H0&#10;9zZ9I1RxltJKRktdtN/wjfQg2/2A93ahav8AlP8Akp/s+fVR020xY6ZJVTUFeQBbKW/N3X6gg8Xv&#10;yfeWGmJIEmuVBfx2uDqN7XA/A+o96KAkBvWnCuDg0/1EfI9eJxjrFPVqNRj8cLmxk1EadC2JsTfk&#10;/Q/76/OWKWIlmWNbyItl/cZyp9Jbnjgm5/x9tyQaFNany8j6Vp5cMdVFOuoKmGeyq0hAjdyXBjRL&#10;i5tfk8jge3aP0wsGcIyWIjj0ktcj8f7zce9m2iAJIrTgOHnUef5H7B+dadMcrmSpUohZJCVaaUNp&#10;QhSD9ALW44940Emvy2uPH6f3LhQQVuADwf8AX9+Fualq8fsNP21/1fy3QV6yySxeMQ/Q+QeT9sqX&#10;KkOATYXF/oAffp5kiSFY1DCNbyBSNTnTa/q/F+eT+Pe1iANdWqo+wZ861+f2f5fAevXqeGSZ6hpS&#10;Y3kkCw+QErGoa+k2/NuOB9D7xxtFUBWkkRFW5UOoBuR9CTwbW96jt4y1SaU9a5/weXp/h69Shx1m&#10;l89JrSGB5GfRcxtqUaDyQv1Fyf6/j3iCilgaKOqvdvJp+gF/oDp+lv8AD3rwEAof8J/zD/V8+t/E&#10;akdZfI9ZUJNJRkaUMVzzf+pGv6k/i/8AsffUp1RhVeIswTjUD9eC3H9Pbf05qe7j5+f7P9nrYqK5&#10;49ZInCyamimUI0puVPB+oVb/AII/3x9xlij0KG1aFZtDAlirk2+q/wCPPugtnBwRT/V8uvKWU8aV&#10;6lvUtrYqAZCqlkaygoB/tX9B/wAU9uNBHHH6vMWkVCod9QZWNxbT9OALG/8AvfuxhdP9j/V/g63I&#10;xNaClTXH+r/V9nTTkp5Jh4/CBE0gYoukq6qAdXkufqTcf4c39zyYHmLoeUhEWt0YKxLc/q5/w978&#10;BzL4orWlPKn+H7etajmtc/5vt6ah9xFSrE4XTJUtP44pLyKFAI5Xgc2N/rce8ErRFhLIRMI1Y/5s&#10;CzLdUFv6/wCw9uPC2uhVQB6Go/Lq+puFKfn1Ip1mWNoIi8DTOgv5CSyvZna5B45seffCmkM8kUq6&#10;oWjuzJMosysbKoX/AIkj3RkNR2188Dz/AGf6vz68zaTTj9nWWshFNBUQsUqFlAjWSFypVlXU7luf&#10;62Cj/YH27syksUMtgrhl1r47sDZbf8SPemjOopo4/I5HyHz4/wCz0y0jE0xTHkfLz6YI4yqL5BDq&#10;LIVYKwmABHOoc8H8H3DEkcg+oUqOBpseCLk2/r9B78OOkJQ+Xl9vp1fxCDkdODU80RBv5FY3Z9es&#10;DUp0qL/0PJH/ABHvK0sashjVjwSV1arEfi5+l/pz/X26sEgpQY/wD1+z+fXlYkZIP8v9X5Z6jiCW&#10;RJVkYKbgB9AGq/APH1t/gPx7lRV8khMgVfH9LsdLLb9QCkcck2/HvxXUP1Fyc088cR51PDAqadbq&#10;PPB6bqjERRKsXkcyKwPoBZHLEFGLX5HHP5/p9ffCmCJK80an6SEauQSfqLfn6ce2UgiqSo+0/n/g&#10;62c/yGP9Xz6zVryyU8VNPIAP2xZTpZdII1Bz9GN7k+5slSkbo3pWRrFowhFyouTpHA4/x9vi2Uvp&#10;P5n/AFHz61x+zppho5JoZkIdoEFklaUcK7aQvkY3PJ/pb/ePfB6t5SrEKAbaU0/gkaQpP9f8Pd/p&#10;iRlKEeXH7f2fZ/Prar6dZI6GGmDoHkZtTFpdZFmsbsy3t/S1/p7jav32ZQgPjJAdeCfqQAfz9Le6&#10;rbaiTpA+0f7HW/kepxB+0RHeV1EihjHIbqo4Qsy/j+vuXHKioI3cKfrwAQyX/I/2PvTRKgCsB6/6&#10;sfyrTr1STUf6v5fy6b5YJZJXmij1pcKAxIKyBbEowP8Ah9f9h7co4zpRyzAfUJb0hQv0Nube05t2&#10;RQ1cevy+z/Bx6qZGoU9f9WOmSaZDJLCsUZY3XyX0u0rPcMD9Ceb2/wAfeUJNw3rAF7rdjdb3A5t/&#10;tvbXh62rQH5f8Xx8/wDMOt+LQ8eozyUYVktHrbTpl0KD5CCGLafp9bXv/sfcxfI6i/4UHm1yQbqR&#10;z9f8fejGH+NQD/xfyH+o/LPvEAANc14ft6Z5BBA8gQnSzlbjnQGWzKbXNrA2H+8+8osGUm1vyeTZ&#10;Dwb2/wB7968GMHt4/wCrywf2k9OJIWAPmOocutllRddrkRi6jXKnqsNQ5/1vz/sPYTfOh4Kj4i5k&#10;wAukSqztF6rO8lmJtc2CodXsKc3ArtMpIp2muKYxk/mDk09D5dGfLQI3twx404/bj5Zr0HXwyoch&#10;j/mL27/ES6SVuzaVaWOQEE0VFUJJYBrf2qgEWH0v9PzqHTlDUVAjUhPNJZSDcAE2/wBtf3jO4wT5&#10;19fn/q+3qco1OT6Hq4z3h4Ck/wCv/sB/W/trz6f8+ve+Bsf9cD6/8Rf37j1rj173h1EM1ubX44/1&#10;i3vXWuve+RRrLb8XvfkE2/x97p16nXveRVNmN/8AH6fi1vfut9e94FuyMWAsdRB4vwfz711rr3vl&#10;Ig0rxfSy2+n5P491KDPXiOve+NiRIB9daH/WKtYH/YD3sCgAPl16nXvfcaBS30JLfkWI9N+P999P&#10;dh1sde989J+o/Ub/AOsR+Lj37rVOve5uMn+2y+LnchEhraKoYhtJQQVSu0gYcgjTf2w3a+rh9nlx&#10;p1dSQ2o4p/lP/Fnr3vaO6u3dk93dPbcyDNi/tVxuPosc2PUFkxuNx8OLWatsNImedJZG08WkH5Pv&#10;nn7obLZ7Xzrf26tIW8RpGL8GZ3L1Xz0gGgqOIPyPXWz2hvrjeOS7G/uNADRRhdHDSqKtG8g2oGoH&#10;Dh1hChZOL8ljyb8tdjb2W3suJ5KmW9KJqGNoo0tIfQjqFeKx/BFx/vP19lW1OsairFW+yuR/m+Z/&#10;YOprwIgKV4D/AD/6q9ZvZKtxUYORqGhpmhEE6rURBmBddWpTf8X+t72uT7kO0asK1OokY/1fLh61&#10;+zoiuoxqJA4f5+ve01Tp+4XlhKQuS3kALNpdWYRkj6aefp9Le1TaStB9lPLgBX8+i9VBBBGP9j/i&#10;/wDi+ve5zrNWzXaTRPBEi05uwjEUaafMg/pcEgW/w9tHQi6adpNT9pPA/wCx1p0MmDjhQ9e9pDMx&#10;1JREn8T2qXiAaQsNJRWLA8kAn6f6/Hs1tCgqFNMDFPPOPnTOOHr8iS9jbQQaYP8Aq/1ft697L5um&#10;gVvuYZ4tMba4rte6yW9Aa/P09jLbZ9NCDnBx6fL88/6qmI+aNshv7eayuRVJQQeGK/5v8leveyzZ&#10;Gnegrp4D+hW9DfS6H9N7X/1r+5JspRPbg+Y6wX3nbZNp3OfbZuMTkelR5H7COve4flB4v9f63a/+&#10;AN/b4FD0SglTXr3vsyf7UD9Bzf6jk3uf94/3n3rB60aHr3vrXc34/wB6Iv8AUX/r711rhx6975rJ&#10;b/Dj/X9+49b6975+S3JYfS1v+Re9UHXuve+vIQCdIB/P5N/qLn3sAcD17z6974As1uCdV7250jji&#10;3P197xQ9exQ1PDr3vteTa6gngj+n+BP/ABHuyg1x5Z68cde9y1+g/wBh/t/pzf2+h7xXponuAP2f&#10;z697nwnkXBsGHptck35PP+3HswtcUPy/y9UAx172/UbfUf434P1HH9Pp7EEOYwB5dbTr3vNU2tf/&#10;ABK/69uP99z7blrU+pH+fp1PPr3ttLAEf4kj/b/4j/YeyiVahl/P+fz/AG+XRjEar+XXvbLkD6uD&#10;fn2kXh16Xh172xVLfttwb2tf6e7jpP172k6r9R+v45/Pu4wekb8T173EBF/9b/e/9f3alVp869UH&#10;Hr3t1oz6h/jb/eeD7sTTuHl1WTyPXvYh4drolxyf8PqNP9f8CfZtbHu/I9W86/Lr3t/nBeL8cqPx&#10;+foOf+K+1WoUyf8ADw9P9X+x0zqCn/i+Hp172ha8BZP+QiV5H0P+H+8e0tyCT9o/z16rJ69e99Up&#10;/cW3+q44+th7Qx/F1RePXvYx7af/ACe3PBBsBbm3++59iC01aCT8umpwShr6Y/1fb172rl+tvpe/&#10;1v8Am/swOBXotJoK9e99uPTc2sABdRbi1hf6f1591BBNOqggnT+fXvcVv8P6/wC8fnj3s9WPXvfH&#10;/ff8bF/euq9e9+9+69173//V0c0+o/oT/X6c/wC+59hvBJXzH+D/AD/7J6EnW/x75yLqHAva/JsR&#10;yOfejg1Hn1dG09e9s9QDc3FmH+vb8n6+1SARgUNa+nW2IQ04j5de9w1FvqR/h9fdjQ5HTDMGyOve&#10;+JU8klRz/j/t/dq+XTiuMADr3uRH9QRcgjjjkccE8f4e/V9aV6tq9SK+f7eve5lyVFvobcWP+v7a&#10;aPPbjq4Pr173jcH+h4F+OR9P6+/UONJBrTrRZfXr3vAwJPBuLHkXFubAH/X92Q+bdVDqRXr3vAxK&#10;8W/ob/7G9vbqkEjqwKngeve8Z5I/Hq/x4ufa63IUkDj1eM0qB59e9zaYAfj/AA/1/wDb+z+ByQGr&#10;Sv8Ah/1Y/nw6NVbWA3XvclorC3LC1iTx/t7f8R7OkkLdyGlf9XD/AAdOkHivXvbfOh5v/rf7c/7b&#10;24e4avX/AFfs6afOeve2SawN/wDfX/PtJLg9ILhhqA9Ove8SNyLfm3+sf9j7YJAXpMxAXPXvbjA3&#10;K/7b/iB7bOVI6ZOUNeve1TQG5U3v9PbGDg+fSRs4697WEZvGp/w/331906Qyjgeve5Ck2Uj/ABAP&#10;+x/w/wCKe1ZwadN9e95Qb/W1+Lmx/P0v/t/9b3rr3XvfLn/Yfkj+luLX96JoCevde98b/n6/778e&#10;0pJJqePVuve+/wDb+/Y/z9e6975e1Y4AenVeve+L/T/efx9ffh17r3uM349tuSF0r/q/4vrR697w&#10;SH6f6/8Aj+P6e7IqvHU+QP8Aq/1GnT8ArUnr3uK55Nr/AF/43z/vXu0QqR0vh8qenXveRfpaw+oP&#10;+P15/wBt7VRGvn69HNs1QB6Y6975oOeAPz+OQfoOPYhtmJjBOehDbntpx4de9zqa4azWPI/3j2vB&#10;qOjeBhX0r1728Q2J4/qP8BYfjj2ZwKVCqeIp0ZRE1697e6eMEccn6A88W/p/vHs4BowJ4DowUkEe&#10;gz172qqCN1UMALt6SBySL/Uk/wCt7UwgOT5/6v8Ai+jeFarnr3tU0a+pNdlBtq/wBH0sPx9PZnbx&#10;MMEcP8OOPn/q/ZcDjT/V/q8uve1tSovjW1v8SOCWI4BA/wAPoP8AkfszZhq+z59MS/H9lOve5Cqv&#10;I/qbmw/pz728lfhp/h6ZYVNQAeve5KIL+oWUgm31sL3JDX/2PP8AxPvSKWNWOR1T5E/6vn173wAD&#10;yHTxyBYf1/JA/p/jb2rjoH/n/q/Z58OiW/kABP8Aq9OvexK2ZjJK2vghVbhipBtc2ve5P+2Jt7No&#10;SQVI8v8AV/kp5dAy5YtVvn/lH+ryHXvdlvUu0FEVJqQFjoPP9otZgb/kj639n8b6YaZJ/ZT9vl6c&#10;f59J4Yu4Af8AFdBdv7cIxtFOQ2nSjEsP7IAtb/Y/T/jfuwHZODip44bxqpGm1rEsFAv9R7JdwuGa&#10;PSnngilM+XrjHD1zno8iWooOP+Xy/Knl/Pqrzufec1Q1YqVEhUhyQbhELXAPoNrW4Nz7HzFQKiKb&#10;LbSAv9L/AIFv9b2Hbpyh0g0px+zP+Xj6/Zjo5iRhTSAKf4fWv+X/AAU6rd31kp6momiRpGczNf1H&#10;V9AS4YE/Rr2v+D+fahDCwFyLW/p/S/0PsmkkZ5C1ccB9n/FdLUV2ap4j/J/xX/F9BaKa1rojai2v&#10;0sGDXKn1Ibnnm1vzYc/XwkAP1+n+v9LWtb8+0sjkdq8PPh9v2jgBxz9lelYoMDqWmNaRFLWLOGIF&#10;vzqADFj9LX/p+Pz74tUpyL/1H+2/N/dQtfi4enTyxHBPUiDAVIZHUWtZlYAkm4A0qPTYn6E24t/r&#10;e4c5ikXgjm1ze5sefz/T2XzppnL6aDNAPQUocYz6cR/MqIwdRNOlzhEyFGQrLI7L+r06E125UE/i&#10;31/F788+2WWEDkWNibfTmxsTz7qE1HH+r/V/qPStEZzjgKZ+3/i6/Z0JtFkpDpikLJrQKSbjTrAd&#10;VA4tcHUefofz7hOrxnj0lbAXvwSL/wCv9PdJBGyhF7gQeHEUpwFM1OB+dMdLFQLQcaV40/zf6q9K&#10;ujkin/cc3V3JJAT9wFtF2fkWPDE/1t/sMDVjowJLEAEW54/IuD/t/p7YWGdYdI7WqD5cMedajift&#10;4ZrTq1MU4dPceEo6ouNEbErcuAACzEo4DLx/tN78n/Wv7z09cpYKzWINiSf1X5+pP/Ee7C6lKayM&#10;PWmPh8s0B/1DrxyD5g16acvs/SjPAhIADWUKbFQAAq+k83sLH8/611fip1Z/rxcfm97/AEt7t4uo&#10;KyZ8uHA+fHiB/qpXoquEIIrSn+r/AFHotXZOElhpJA8YDIruqHSC0ac2cxqPVxwP9v8A19iTiVWZ&#10;1LAH6fX8C3Fv8fb8jGG3OkkVx865P5evkDw+XRBex6o6cM/5f8v8+HVZPdE0+Mhqlhumkk6gCqMo&#10;4fVcg6AOSLkCy/kj2qXiaKxsQGF+Ppxx+fb9nPG8RjjbUyEj7fMcK+R/1VHQPkkbWw9TT9n5fL/V&#10;Xoi0mTGUqpBNoZBINcbD9zQxLmzC17C5JuOAL3F/bfUkkcmw/wB79mKUIr69aHHpb7ZgSGUIsZdt&#10;LKPqyxkiyte50i30Xm1j9DY+2eoPH45B+v1/r73Q0x+zq69DVtlbVA5ayFQVBCx+ThQTp+ob68tc&#10;82t7aJfoRx+f6f1vbn2umUYZcAD+GmcAD0OKV+erHR0h4MvDFPTHQ+4MhnjkUyi7ISmp2XSItPkK&#10;oLc2tYkAk8Ai/tonPJsBYEj634/Bube2DUAA9GCagg1Gp6Gvbqa44mdnLSKjtdLFSb6wQt/pcg2P&#10;Av8A09truL/n6/n+ntknPT0Skmo6FWgo5BGLBDqVbhSSS1rkqzAMx+lrcW+o9wp3V0YHn8C9/wDb&#10;/wCv7YkJqCOHS2OocevS2wVLLTVCOh0sCjMAUIFjZlNtPpseORYX59ozI0qSg3VfqRYgWAP9Rb2x&#10;OihSSMjHyArx/Lo3tpSho3D+X2/5+jObLz9TSMieaSxAYkMQ8kii4CsGAFjb6cf0t+Q+yWBhl1FY&#10;7EAk8ABvrci4/wCJ9lsqmNqk1BP2n7fLGPt8zjPR/BdMMOajo121d/1MKRrJPwVRV1EkpwAq/W5P&#10;1HAP9B7RU+21JLaCwFh6lsTcWaxtx+Pz9PbRZFy5A/1eVOOfSvr0YrIGFehqoN+F0VNYDEE2ViVU&#10;jmPVqIP9QTbg8EX59xF25Ar8xkFWF7AXsT9P9YW9sNM9WCEH7RUf5K/t+zpQrn8J/wCL6ejvaZol&#10;YSABkfkORZgoAOo/k34uP8P8fbvDhYb2CKQD/TmxHNrfkn/ifbbVemr/ACD/AAU62SX4mvScq921&#10;CoCZXDuo+rm1/wCzcsbWAuf6/T/X9ugxUUYVtCjSTY25F/7IH9Lf4e9FTpIB61wFOk7/AHnnqJGT&#10;yyEOoJAYkEJ6dRP9b2PJ/wBjf201kkVP9dJP04GngAAX/HFve4/g8NuNM/5ulMT1Gnzpx/1f6q9K&#10;rFQz19yDIqAhgXIfVdiX0255Df1v/sLe0fW5zxGyyADSVOq4tbghQPqP8PdxVeIFCaj/AFeter16&#10;EnGbXEy3eJi2pWBFmJP1DEn6Hkc+0rWZtp2Kq5J+lxf6/TTb+n+PuuScdVyOA6XVBt6OmRS0YA54&#10;IU8HnVf8E/kf8V94IKaepYF2cXIIVrcgn6XJ/wB9/h+b+Gx+HuHy/wBX+r8j1sqRnqRU1lLRoQip&#10;6VN2BIN1HBAA5+n/ACP2qqenip0BA/ALH/UlRa4P+8+7eFJSpyf9XpX8+tjhnpDVlbLVy6LkWJVV&#10;uV1qxBswPH+H++t7b8llaanifkFgLEk2IH+P+t/T8e9+DIfLr1a8OnXEYeqqJUuSEPqAAJW/IPP4&#10;v/X8+why2RkrZn8IIBA4NvqTdSR7ZZq0jNRStf8AUOOfy/w9VGW0k4z/AIP9X+rPQ04rHx0MCq9j&#10;YjkAm1hY2J/5H7k4TByyussiAkHyACxP1sOP6/63/GhcgADif2/6vlnh0oddIFKnHn/q/wAPDqNm&#10;c1FAhjRyur0MfoORe1/wP6k+xGhpwiLrASNFBNmLBrCzEnj8fj3oBtWkYPDy+zqhFcHoOKiq8jNo&#10;JklkYgAqFK35QBeeb+09msviKRG8siH6IFQj6fThebf6w9veK0eXrwrnyPpU+WDQ4r6ejbgD4uHH&#10;p+w2Iy1QwKKyAEsXcG5ve1yPqebEn+ntA5LsTbeM/wA64Y8sT6ATY8Xuf8P9f2210aaVFPLif+K6&#10;YKxE5/2OlhT7PyU4JeYILWUDUQOLccf48fj3moe9Nl08R1TQhlsbmZOeOLoT+fad75kUgYrQfs+Z&#10;/l6dOI0SKQpGfn/q/Lpmr+rMjVzBhXr4zqupUArqN+D/AIfW3tRU3yQ2FHA0TVIR2BUnyxsNIFr/&#10;AFvyfx7b/evcFY9oINK+fp8h1fVC4BLAEev+f06Rtb0NlaiqSoXJUpCNqCtGym+q/wDZ4uPwbe5N&#10;J3HsfJyiSlyqKxI/IIAvzqK8/i1vbqzByWGP2f5/9XD59bBBzWlP9Xr04Hq/cVNAYWWnqYwpHpkI&#10;Y8EAqrC1+bk+1xFvTbWTjERylO+oBQS4t/vP1tb6+3Fu1QMagcMmgA/4v/Nj1sF1/Aa9JF9hblxk&#10;wmgxstlLMREQSQfqRp5F7/S9/wCntP5KhpZr1FFUQzKbkGKRG9J/Jt/sPoPbrT+MgGKevTgjYEAj&#10;A9eljiK2shtTV9LU08ilVZZo3W7A/QE/7G1z/t/aQWWSnk0uwbTwSDYgnmxIP+x91JU9PkAnIx0t&#10;WijnjDImnVYgHkEfQEA/7b/e/b/S1JuNLkqPqLkj/EAn/H6n3vtbj/m60yKw4f6v8HTBV0osdSAO&#10;fobC/wDQEgf4fQe3uKoDEarji4ubX9Vv9Y/X+n+A91KFTTpoxkcM9MEtPZTa315sNQHGr6HkXt/X&#10;/E+5yzgj9RIHFzYcW/x96NVNDx61heP+r/Uem56Zhb0jkEkC55v/ALD+nPtjyUJlB4HBHIubAfTV&#10;c82Ht1vhB9PXpV5Cvp0oMVMsRAufUDw1rEn66bDgf77/AFmyjMsMq6QQdV/USBe3J/xuPx7TktXH&#10;5/Z03IOw9O9aIZom1G4KAHSBci4I/wBtf629jBt7IkRIjG9wFt9PoAAb/wBPx7scgZp0gmBKY6L9&#10;vTCCWSWVF+l3/Jve5K2B+v5v/r/09reN9UetSP8Ab8tb6XP+w9mCkFlb1/yjorlXy6BWrpykxilU&#10;/kEEWEXP7nptYk3uLf8AG/ZPu/8AcjA1GMiksqxgOA1wpbk3P+3/AB7dr26GxpJ/P7P2/wAug/eD&#10;SpX0/n9nR2ui9vrR4OLJyp+/VC4YrpJVfSOP9a3091V73l809QAbASMeCL6tV/qvHs0Rar25rnHQ&#10;UuCCxPz/AM/Rih7BjMsI4nU34B+hPGoerj6/09qPpyVqD0npVOvewDz4VpZGUaRc+kc35/330t7p&#10;LHpwST1cA+Hk1697Qcyar8/0/wBZf66f9h/X2SzqBIRTj0XTDuII/wBn59e9tNzTuXGrgkkf15sS&#10;PbIOlgw8umOBr172t9ubrkx88UkcpQqQf1cm3FgB7N4J9IoeHSq3uTG3y/1Z697tR+Jvyfn21lKK&#10;hrq7XSTtFFNG8rBQf0gAnj6/m3+x9uyTGMkqARTh6g8cDoSW1xG8ek0pSnQfdj9fYjsTb1VhslDH&#10;5Wjc0lUUDSU81vSyk/7Yj3fXsnd+O3Ni6TJUE6Sw1MaPeMgkAryOP+J978V5V1mprnPCtc/PHqDw&#10;NPPq08HmvD/Vx6pN7o6kyeyc1WYyspmX7dpPt5WA8Uys+qJ72FxY82/PsUaaXkc/0F7n/YD3aPVX&#10;T5Gp/LOPP+f+z0whZW09E/ztCVVwy20EsQyqTxwz2ve45vzf+l/bzC4IH0/H+HA93bDEfb+X2Hzp&#10;5cR616UBjXoLcpSukkkhWS4bUAApIckX9FrAgkEk/wC2v9MssQfn/D6E/wCte/8AxHssmgdKef8A&#10;qP8AmyPL59OKcU69hsvo1Ri6FGADKL6tJNlHHH1JZiSLj8W9pytpubkXH+2/4p/vftvEilCc9GMM&#10;uoU8x0O+184ylNJYG4Yi5ZrhSdQBvcngEH+n59onJ0dw2lRxx9ByLfm/tBIoicIK0PRhDJkAcD6e&#10;v/F9Gf2buEukTSzG59X1PpcEgkMLkk/jgf7zwGuUobM3o4vc3455+p44H+v/AL37vSor0aoTQE/6&#10;vn0aHbWcDxoTJcsCAF9QtcC4Xnljbkj/AFvp7DrKUlifTZdVjYaT9L/T6f6/HtG0ms0PAcP9Wel0&#10;RFNJ49Dzga4aANep9IPqYuLXAvc82N+CCf8AevYc5aj1B1A5/wAdV/r9L/i/uvkP9X+r/B0+DwK/&#10;aOhYxNaRpfVwbC4Itx9GsPr7CHcGFEoeyC/NrD/Eg8g8m/vRBYVY1/1CnTo1MtWNehJxteLL6uDb&#10;n8ci/wCR7LfvbapljlHgvy3OkN+OP9cW9ppoQ9SMH/D/ALPlny6TTRBlp0rYJVdRYj6f8T7I32Zs&#10;YyJUFYBrUEA6PrYXILH/AHv2HNzsg6lxxHEen+ry9R0D9428SxE09a+f+qnWf2RfdWDkoqiVGjI0&#10;sQQQwsdX04/x/wB59ga8t6MfKv8Aq/1fLqJd328q7Aj/AFf5vz697C2sp2Qki4tf83I/qQPr/T2V&#10;kd1D0CZ4dDlafZ9lcf6vXr3trYH6i9rg8f7b6e9q+k9JwwqR/q/1cOve45Fibf42/pz7UK2oah02&#10;akfPr3vh/geL8XP+3/5F7urZz1qvr173wYfkfSwNxz9fauGTgrcPI/5D1avXvfl4Zf8Abk/4A+1a&#10;tRq+lR+dOnlBA6972Q9lStU/yx/iFUKTek3H2VQ8A/WHfOVK2v8AT8X+n495C2K6vb3a5Bw1SeX9&#10;Inj5ca/t9eoF5gFOfd1qBRktm/LwtP8Ak/w56J11Wv2/zH+VsRCg1u0+h8mpv6mUbcrcaSRYcAwW&#10;HJ5v9PYMvEomcsCdTyFfwTcAC/8AsPr7KW75KPUZ/wBX+f8Az9JGIK48uji+89CsaJVJpRl8HpkB&#10;08n6ggf1sBz+fd1jADLXj/g6rU0JP+r7Ove48FVerQuhL+anDJ9Y7s367ra/P/E+2QP1AVyP83Vi&#10;CTX1/wAnXvajBgakuAwIhm8nF01LUF4DYf7C/wDhb2squlQK1yD86efH/V889MtqwK/8V/g697hs&#10;rxVgXSVCyIeAoDoIwFkuv9okn8fQfX3V0JfUxAofLz86+X+wP52rRs4697edvU5ydfR49SIvNUlX&#10;ZQxVdFSNdv8AWAsR/j/j7rEAxJI9PTj59W1UHXFm0qzf0BP+293B9U7ZwWJpstWUOIiWFavH4qOr&#10;AUzTyYzExpkmjuOF8zsLL9SP8Pcr8qWcTrNMi1AZVr5EhRqpQepz9mPOgB5mu5g8cJah0kkeQ1Ht&#10;z9n+fqu3vPdWfyNdt7CS5w08z43L52ooVVkgjpcrnZFwHnKHllpof7X4P0ueRVeSX0xGKKmpWQiJ&#10;Ihp063OrWB+o35ufr7H9NK+HQAfl6/6uH2+vQLa4OolSS1c/l6en5dA7TY+kOqrFTUZHJJKv3E9U&#10;+sS+OJfH4i1giafTZfpb8+07XqASj2kUMwX6DQBe7Ifz7ZdVPEVHz6VQTyHIqPt8/t/4vpeYZB40&#10;mjvTyOia7D/OMdJVJV4tYmx/Nh+fp7Tr08cBvFxCLM1ixkNyWclGt6r/APIvabw0UdoAH+X/AFf6&#10;s9LUld17jxwOH+rh/m406W6Vc1SCJ9RqTqWxsIVCqEhRZEv6bf15v7yxSPPqAhCRadLSLqBcsb3Y&#10;W4NrXH9fewisAhGB5/4P9jBp/LpxmVPiPUKaBaSzmqaao1+SOGTxlYgi6bRkEAre9ifqPxz7h1VD&#10;VSCVkmOhU0ojEhfUbNbV+RxyfbD2rg1DUHy/4s1+fDp1bhI8Yr/q+fDp0oMpQIYEkpf3ZH1PIiqW&#10;ui+ktp/B59I/2NvbTT4yo1SOELKokDXAAkjtc+P/AFje3tpbKh1YPn58enPqVAAJH+X8/wCX+o9K&#10;CtzlHogiMpRnMQQDnwy3snkA+nBBN7/4/wCMuKmklPh8BLI0YADEFBYknWOBaxvb8e1KRigUitOm&#10;GmQGtcf4fy4j8+oNTVxQKKn7pUSVJtZZQyO2oIo8ZPrv6QL/AJHHt3ipPCq089ismmSb1ayVH6AC&#10;fqtrX/1vp7dWNVoKDHTUk4qSmSP2dJyavNW711LqVog8FLZTEus28hKryr3uAefrwfed0iYvGZVS&#10;MDxMCulQB+kC3+uLG/vYxgHh02k5GWqfPy/1f4Oo0ZqESGcUzSzswnUo5dizWDEhvoLBiwt9Lfn2&#10;m6hjTI6BlBYh2kWz3CkaX0EAk3H+x59p3RKUGOlqsGOD9nlnz6WVGn3kkcrxyMEXxLC3oUa1N4zK&#10;pIAsb/4Gw/p7hzyEFPW3mIJj0pcK1rnm/wCbWH9L+66FH2/6jTq1VqSaf6v83TnSw3WX9pDTBwJt&#10;Ujetb6AdJA5H1JHBt/t5kMbmJpnYCWSIG0isQptY8n+nHP8Aj7cC/i4H/V+XVSwDCn8um6pmiE4p&#10;UjdoIp2U+KRELgm4OlfyfVwOOPbcVjaQG6mSPU0lksrWGkC/0sL3F7+69WrjUenlXmWMrZhDIVSN&#10;WkDMpvrLEA/UgAG1v8Tzb3MqafWIYlncjTduFACFv0Fv959+kRZAFPVUcEkU4dNtFVeL7ioaljQm&#10;QhAC5ZpQLF1T6Djg+4sjxwCUyNIWSLW0h1FSzsQALcH6fT8e6lI1XSRX/L/q/wAGOnPsHU6KOaqa&#10;ERLEEecxxxgKrpHGilmOq5H1Nj+fcdld4T5SYV1JHGIzaQlVDPzawB+nPtpowFrn7K9bDUOM+vUl&#10;GiSpHgCzvoeWVpQDEgd2SOwvcn6m4/3v23+GISC0LMTpjUMtlBvrcFhzwB7YWIsQKegzwz/hpTjj&#10;+fV9RpQ8OnfzzGJiagIBqlZkb9ywHjQqPoCSb/7D3JNK/gMMVlN2sq2/S4sEBP4Fjp/2/t3wKjSM&#10;fbnquqp1N1DWtiFStRN6lCrd2uAHia5kIX8m41f7b3iel+3ijEavGzhiVTUXVYhyfVyf6j/X96eF&#10;guOP+rz8+vA1Oes0dd91NKZHjljjKAPIVCO8xsF9PA/of9bm3v1OfPCkPgGuWUEvexta+t2/Fgf9&#10;b27GMaWFTwr6D/Bx68cHr1WPtaiSp+5IjhhIEdtQJJC+ONAPyV/1z7dPDHCFJkKyRykxpYtdbagb&#10;f05+g+vt2gHVK16ZfuJqhnHhV4JoAssmoJpkLaChIP14+v49xZ5mjmjWSZESRgEmZQrNPK4vTxKR&#10;e1v7R+nvRJBHW6AjHU2lp45KeV4qd3eJPVTq7OqU8CG1VMwNr6v7I+v595o1WWVTH5JI4kOshrXc&#10;frHP4NuPfgKnGem3cqKcK/6v9Xy6xSF4oHEzQxTTSDxKVJ/bY/tGw/Kg8/7b25SKsccjKqJK0I5s&#10;DwbsCSv1uP8Ae/8AbO4of9X+o9UWTzbI+X+z/q8+HTInkkqIYy8skC1LXB1XJXSjaQfoqt/vX5/K&#10;djlqYkmUgDTIJNJQglJF5F/x6v8AePbAJAPy6UYNCPPpXTQ0k0lO2oktEYg3kHEkR4NuNXo/P9fc&#10;+kAnlikeSOONgDIF1sDa6qAfxe1ifdlyanh1U4HTVkC1LT1EUMUss6kiEt41ZSSGclfza5YC3+v7&#10;kVFDEFvIC0kanxqgBLuI2ZTc8kD68e7MgpnrQYnh1Do8pO8mmEqkUrr5mkawijMqoy6V4Bb6c2+v&#10;5+vtvjjqZAaXyOFlc63ayxlgf1i/IubWP+Huo1Eaer1Az07zS0ULffmFGeniHjRLtMEYW8ZYfWwJ&#10;1D/H3PVFpnN0R4yrKh1sS0gIJYheCLf7z+PdqaTnqhNemt5HrYl0SyxSho2lXxquiFgwCAvchgf6&#10;E2A+vPuRNXTAI0Fo0jsGSYAtrUfuR8cW/wBY8+9lz5daCjgeodNiaU+VKomaSW5SSmYhfE7Ewy88&#10;gn+pHB4HHuEI6Z2DFwGcLIscnALlrhW/w5v7rRerZ6cjPWxoyLGSqM8Lyw2ZhEEsXT/avTYW4v8A&#10;7H3OgpvJyJQSjLcx/RlZdWm/1I4HI92UV6ZeYIaEdN1XVtEBeHSJo5NKymzRuj6PIV+gNieD7dpq&#10;owrKREqgQqVdibEE/qU2PN/+Ke3S1OqoRIfPpNwY4TtTK1Qzs1S4eGMDUNK2CSKbem1+f9jf+jNK&#10;7VhjhmTxhXJ8ga1wR6b/AOBufbR7sHp4AKKjpTQRJjhNUU0pmLxgeEqGIZX9VuPqLD/effVOabyC&#10;PxoKaMBi/JQahpDBj+Sb3/p78umtPLrZrSvn13WCt8BmEshrJmKrFdVclDrMZUc2VbWv9efch45H&#10;aaQaGgXn0gA3sCCSfza3+x97zk+XWgQKDz6iRywxJTQnypVSDT+4xIADkFdIP01Xt/hbn2n62KR5&#10;YzqkjVJix9V1kK3ABH1HB4B9ssDXpwEdK7HTwpBKNMMrSU4RfTZog9iSCLg8jkj3I107uHIWZtGk&#10;y3Ak9NmRlX6fX+o92BU8ePXqHqH46uOMojNTp5A3h0kxWe6yI7Dm9voAf9594NDSIfGUR7Dxu/qA&#10;kvdVKD/Xv79Qjyofn8+t8D1J8iRSASh5I9VpY4/QTEBZmWU/1sAPeGD7iQh5K0pFFqWSQcszRHSQ&#10;39NX0t7qtTknrxp6dSKk0kQMcOOEk0uloovoqpMNYZf66bXv/wAi95JiiVKwl/1lGaUG0Yj1gf63&#10;0/2/vxHdp9etDh1jpvI9G9Qqf5sSIsLC8pl0FrG3P1B/1uPb59zSU7t4pPIYlQMALIxZtRuT/W4I&#10;/wALe3dSjPTQ1MO4U6S/2WQrI0E8QiEzyMrXLSoqJpXSo/pYg3/N/wDD2yLkLyzuPEA7sXANkaMj&#10;Vdh/sLXHtrXmvTunHSmbE6YaaImdvFEgjJGqRZV9ICn683uAffTfayKsskgQIGY2ZdBBew/2J55P&#10;+9e7UBGo+X+r/i+vZ8uu1NbE7QRxGQyFVXUj+QMsd2v/AIDjj/iePcenniWpQtKpMUjhGLlVaI2A&#10;ZmP1t9OfdE+L8+t0NOpdXTzNRyBYXAnhQyKEBZZgSWRbfQn68fT3Lq3ieWUeaEMSGGllUKf1Mtzy&#10;bkDj3cirU6qoNKdN9Ak0dPB+xUlFUoQ6M7MP0I1hwLAm59xpqymcwq7xSOWUAX1eL0WcWPJvx9ef&#10;dWI6sARXqbBQVcYnaNJ4kEbkm2kz/uAxkEcC3PI49t888bSf5O0cUaBisqx3cs3GlVPH4Pth0V2q&#10;Pz/1f6sdWXANRWvr06U1NMsQaqE00rsgaFpdKKqm4ZmHN+QLe80M1OI1i87ErZnYLyXDXFyf9b6+&#10;9qiFfD/M/wCr0693ceo9RT1Rmab7ZFDXWJC50hGB+gH+JFx7lJXU8KmCIEeUESMRYqo5N783Jv8A&#10;8V9upoTgDT1/yV6qRU6uoUmNq6hlqJ2VjTlTCgOoOzeldIHFgP8AjY49t71lPHNE0aPxdTc6kH1Q&#10;3F/zf3RgisCB6f6v2dXBcClenSPHVE1PMsrx3YAqQNLn6SCxA40kf74e8VZWCqUyo0kbwhToH6Tp&#10;UlfpyQCP9f3SlcITX/Y+XkOtodNRTj1moseaNhDKsbxzFx5T+oa2Cm2rgE3/AN598zWGUAGV5GCp&#10;YP8ASQWsYz/vJFx/r+9EAgDiacevEk8euC41YCxEKRIWkBMZN4bsT5bf48A8/wCt76ilEamJWY6r&#10;3uovYnU/P+xsCB78EAWlc/6vL/Z6t4refXU9IZXEzqoCBbaHIFwCsZt/Q2uQT7wmt/cRRH+zEpQu&#10;b3vcekgfUcfX8397AANDn/Uf9j/Uet+I1Os64oeJ3Mv787Bwi2tbSbMCfobfW39P8Pbk+Vd1EAjQ&#10;mysXFyFTRxzfm3+HN/d8VwuTmuKU9f8AJX9vTJWuT59NkeESJ/uTNIqgsixt9WkMlyNNuL/4i1ve&#10;GavdReEhiNGthckg/g/4W5/4172WPl14KKdSKfGRMf8AKAVDF/GhCj1D8j683Fj/AK/9ffJMpNP+&#10;0zAJ+hgQT/ZJLBv8be7q7Oaf6v8AV8/59WCE8Pt6xS4WmpSJ1QmW/kVgQD+oBVK/0W/098FqawRS&#10;JGyWLN+5pDC30WMj+t+B/wAR7bVdK6fP7T9v+r/L1cEUHn58aeVa/wCr+fXN6HHtPHJIklwqjxX0&#10;sCG9cl7n6Dk295kqJIo2dmCu7f6kqdQTStjbgn6cf6/uoQAcT/l/wdV1n4R/nP8APH8vl1gko4Z5&#10;lRYyyxL9Lgx6NepgQDyB9eT9T7wNVO4Zw4jD+gAgBDKp1XPF+L2v9D72QAtR/q4fb9vTiECi/wCr&#10;/V/q9Os32MSEK0bSmM62IJLiBhpstyODa4H1H+t7SrVcqTevXbyC0rEqFvwwX8fS1vZe8hR9J/4r&#10;peEDL0rVo4WhtGI7+M3iUBiwUXXV/X83v7fKeclUtMfULqBe5RiCWUf1H159qImDprr6fz/zdMMt&#10;Dw/4vpP1dMA7kwKNJIYn/VICAG/wP0sP9f25PTzyso8lx9UsQFVrXJcH8n2+IWJpWn29N6goz01R&#10;1FPEjHxWPIkupLsmqyhCP6c/7f3yEMkBIWUuxQmzNbji1uf6/wCFwD7sUoAD9mPU+uOHVfEU5668&#10;sdUAWgCKr21IoPP5ve30FvzyR74hlMd5NQkOnQW55Dayi2/3r3RYwW0tUeuMeXnwPp/gqOtllFfl&#10;1yaOQShYwrRerUq2U2K6RIQfp9f9bn3lMayMraijgqw0g6ibXsCPx9ePbphdqCo/n1sGnUcSPEjL&#10;oDx+tGLEaAL6dRVvofpc2/3r334JlAI9Q1cWe1l+pJsfqbXIPu6Jppr8/l/q4/Ifn1RpFBp/kPXY&#10;mgkJDekhRquouWBsAAw/HNrfX3jKyPJdpB6QAoFyLD+pt9Pz7oVjP+r/AFY614y04HrOojjjskdw&#10;5LOTYG5+ll/r9R7ktEQhNgWIWwYWXlbkn/AD24Y1MdOFf29bD1FfXqEsoMwTnShcOy/quHsB/jc/&#10;T8n6/n3weMHSVPqT0sTpsA3+pt/vXvYiUZX/AFcPl5dbBJ9KH59c0lKlw4OlvUq2a5K/6on+v1uP&#10;fcNPHGxlYgkXsnFjGRw3+2sPevAT/V/q/wAnVqnrhPUyTKIUUgNpBlF9QlBF14/xBPuSNKWeJvwV&#10;tYERg/2wB+f6e2JAEcheteWeoZ1SXjmQfUNe5BlK/wC67n8H8++cTMkoJAtpJL8NYH6G5/J/r7qp&#10;Iag49bPXCZFlhIBa+oAJygJAuVsPwP6cfT32GWecuosBcG2oC+gDVcfn88e/Crtwz1rgOuJR6amC&#10;Obk2K30k21khbH8WsOfbkI4VUFdIAFja5N2FlIP5ufbwCjI6rU8Omcy1DMwOssWupOkKAjXdSPxY&#10;f7c++3p3OiQgIBdNV7EX/HH9ffmWtOvVHDrjFVRjyxBmkZv3SlgQbEi/PHHv0gcKF1WJJ0qtgSTw&#10;rav9vx781evDruExszMU1AKC7vdgLcsuj+nI5H+x98Y6fglnDgiwsCGX+0feggqWPE9bJ9Ouc1Wb&#10;qERkIIYgsCjcaR/vB98ZF0MWiGsOTdjcWsLKrf8AIvdajVQH/P8A6uGevDODx65xt5ECzXjMQFlU&#10;A3v+pkt/xX/b+8qRmwLMdJFhZyPUSb8/4nj3qQfpHXkfZw9DT1H8z1bGa9YJJxrCxKA4a73QMdAU&#10;fUD6WHJ5984mMaWHJJAUm91K/wC1D/Cw/wCI9uqKJoOf9WcfPrS1J6xVSLNIS3pAUswUAghvpZDf&#10;gG54/H594mYyk+prnlmHqPPBDf4e9Vrhcf7PHrRPdjrPGgp0F1TSoCorXUALypX+n+P4v7m0qcm+&#10;q4AKtcgFQORqH/Ef8R7qzaafOoFRUfnX1Ip6kcMGvVWwKn/P03V0vAAKFWuHUEBgxYaW0H+n+P8A&#10;r++dWhHhPGldT3FzfgAgkH6Hj23DpBycn1FPXHz9fsp1ZGBJ6xUUlxUAX1Npi/ULAk/qsQLEc/T/&#10;AIp7kUyB9GpDpHIYfW7L6lAP/E+32cFCTwp5g/lilRn0z1ZviweP+r/VTptrZHiDhJFMn0KG2kqs&#10;npYOLf0v/h7eY4gsagOzEtci9hYGwsfx/iPacDHTZJJ6TM9S71EpaKNESOySabnUQGJYG97Eix5/&#10;F/cozNBICbFdIso/C3449oy41Vb+Xr6/7I61p1Cg6bRSx1sDorMGEhLSNcFn08kWsSCfqL/7175+&#10;S7WUKAAXIPBdQfUDfn8j8e7VYEaTpUg1+ZHy/Z59aA9cnrgacBCZGkZy6wowuUiZk9BDAWNrE/X/&#10;AGw4PFnDtp1chFU/g/62r+luPbda46ciBDY8+uQhaKHWygjyySqLAj6aVOgfQ3ANuPbL3zgDur4r&#10;dh4amhSqqKehqm8bLdlLU7XI4/BIHsl5hiR9okhqC1Dw/pA+XDHnXz9fJZtbmDmKKU4VlP2YOOgj&#10;6ky7be+eO2pq53o6fe2xM3iqMFx4quqg0TQRG5NyVidhb+n9PenLnKc0maylMVEZjrZ1ZLW8b6tT&#10;x/T+yxI94pXAKSsB5E/6h1PsJwDxoKgfI/n1cz7Z2Nhb/ePx7Y6U/b173wtxb88k/wCw+vv3W+ve&#10;46/5w3Fja3+wJv8AT3rrXXveYklb8D+n+v8A8a97631732r8sNXKnn/WPI9+69173gPpA44Ba9hw&#10;b/0t711rr3vuzFOCTcg83+obi39Pfuvde98r3dhb6A3/AKkW/H+39+691730pun5BDKoH5tfSf8A&#10;be/de6975gEW54Lm3+xH0PvfW+ve+QX1BrC68/0J9V7c+6OoJqeAH+r5deGGB9Ove9kD4tU9HQ/H&#10;3bdVFFXpJn2zGbkgaR5IqeapnalEGIWwtSsI1lVb/rZiOOBgd76Xr3fuPeRPpHgJDHimaRh6tk93&#10;dSh/DQUz11P+7lt4s/azbTqcmcSStrPAtI3w14JQAj7SfPrgQS/44t/vf+9+2/sbCtLQ1k8MjTRC&#10;ITTF1PjjCPG87kp+m31N+Qtzb3H22XbCVVagINB6njQD/D6Y48OsjDV0/wBX+rh1z9kn3FTPFVV/&#10;3bxQvLF4GeM6vIo0yxub/kML3H0It9D7ki0o0QMYqBn7DkEfLHqPP7OiiYGjnGMf5fy697R1KamQ&#10;+G0IjMMV2ZkKlQ5EpCnmxRyeeR7WPTiK9Fy6m7R8v9X2f5+ve1VT4u1IzO9NI9l8bRkECKx1BSPp&#10;+r6H+h9oZJwsmkA+dfLOKH5j5/MdLFgAWjUJ/wBX+fr3sOs9t+fxM8SCUlwyyBjoK21amUfT9Ok/&#10;7f2cWlyA1Dj7fLH58AT8x0S7jYuUJX9vXvYFbgx5lDeYl5uZGQ21alBQarC3BNhzzx7FVlNocUwO&#10;H7fzzwrivUc7ta6/i45/1fP1697LTv3FNCy1qqQR6ZBpsPqbG39L/wC9+5B2S51P4X2f6v8AVnHW&#10;JPvDy88FzHvkS4bskxwI4E/aK5+XXvYagj8E3vxb6/4W9ifSK1P+r+XUDyGjde98wx+vF/rYfQn6&#10;Xt72UUiq9V6975LZeSbf4/7wR/sPbNainViaih697yf63J/oP949+61173yBP+8gn/YcWHvyjUev&#10;de98wfp9bngEX454/PvZFOPXuve+wqi/p545HB4H4P8AvH196qeHW6n1x173yUaSb8lgATb/AB+t&#10;h7dC0yetMdQA9Ove5Q/HJH+t/r2I/wBiPbqYahof9X+r/i+qmlaGh/1Y697nRW1X+o+tyQD9eePa&#10;62rpA+X+XpkDtp8uve3ujNmfm3Kkm1+P6AexFB8HW1697l1IOnnjm9rfS4+v/I/eplB+3/V5/wCT&#10;+Wen0AJxx697aHBt+Pr6iP63uBc/8R7KGFHA9cD7fn6/mel0JAA/Z1720ZD+z/xQe0C8M9bl4de9&#10;p+oJEZ/4ji3+w/4n258uk9ade9peq/Wf96/PuwxmvDpI3E9e9wFJ1MP8f9f/AGF/dwBXHTY+XXvb&#10;rSEBhf8A2P5uBxx72Tw0/wCrz6q54f6qH/VXr3tf4VhoS3+AHJH9Abg/8V9mVsTrpw49WByOve1O&#10;/wDmrf4W/wBcf7H6e1lQO4fb/l/1evTBIBr172iMmoDt9bagLHn6/wCt7YnJqrD/AFU/1f7HXpDg&#10;Hr3uPTkiRf8AAj/ib+0EfHqicevexd2w58LLcchWNr82b+l/9j7PbIrp7vT/AFf6v9jqsoGnPzH+&#10;rGKde9rUWb/D6cgXPP0PH+Hsz4ZHRUTQV697yNe1iT6SRyf6Hn/W/wBf/ePegQWJpxH+r/Of8PVF&#10;PcfmOve4p/I/px78ernh173w/wCKf8j96611737/AA9+61173//W0c1AFuf6fTjm/wBCfYZjJaSt&#10;OOOhIOt/j3mblTY/6/t0BlYHh1vKEE+fXvbTU2Nz+TwbWJ4v9fd0UooXyHTbAgAU697bm/2xHI+t&#10;h/X6e3Oq9e99A344F+fr/tuOf959+61173mVjf8Ap/xUcW496Ix16nr173NU2AtYi9wLfg8/X3om&#10;vVyxPXvfBiB+OCfp/wAU96qeq+h9Ove47nj6/X/Xv9fpf3sDPXjQ9e94SL2/w9uKdPVlbTX59e98&#10;ADcCxvxwLH/CxPtUkoWrDy6eV/xde9z6ZLkf05H9fz9P+N+za3mAwD6ev+r/AFZ6M7Z1IIJyafn1&#10;725uB4/+Kcm/9PZ3aPVs+Q/1HpbQeX+r1697Zqj6fgC3+t/h7NTw6abgeve05Un62t9T9fzfj2im&#10;PGvy6K7hqvny697jgkc8f4/8a9oixJ6QlyTnh173Pp35B/1uT/hyb+/EnTjrTsQmP9Q697VOPY3U&#10;i9vTx/Z4/FvbY49Mnj172tof82P99f8A2J9t9IJeA697zp/rnj8f717V1BAoa/6s/wA+m+ve86Wu&#10;OPx/j+D9ST7117r3vsCxv+T+L/g/W/8Are/de6977/PAHBI4sfr9L39sFf1Cqj/VT59W69764N7f&#10;QEcc/W9/r+B70SGNaf8AFefWuve+ft5fhH2da6974uTb/ffj/iPduvde9xm4+v8AvJt/t/bJJKk1&#10;9MevXj173hk+l/pb88n/AGFvbkAND8649enYKBvtBx/q/wBX7Ove4rKObfQf6/092iDBQ3l0uiqA&#10;Ove+aWt+nnTf6/7H/e+fauMVcKuMgdHFtwGnGeve5EYvz9DcfU/09iGM0x5dCK2OPy697kR+lv7V&#10;yRa3PN+fx/sfZpCqgCo/bno2hcAgny/zde9u8J4HFj/Tm/PPs0iXIY/l0ZD1HXvbzRsyMOSQ1wP6&#10;Cx5F/wDD2YR93Hy6XQSHDenXva5xsiqBqN2JU6jcAfQkD/ev9h7PLGAu2ocKUH28eI/P59H8bHHp&#10;172poipF1tqU/QX/ACdQDf7D2emLsGMf6v8AV+fVvn172/0UxKhSWUgKf6gEiwsR/vR9lkwcP2nF&#10;aH/Uf8nr0lkyxzjh9n+r1Hr1728RMEPBv/rfgj6c392SgYdU4de95J5LhRqF/qwH4DDVcr/h/r+3&#10;i1FPz/ydIrhwimnnw/1fPh173LxFO1TKo/DHg/1HABt/xX2qjdfXIP8Aq/y/s6DG4z0BCngeHXvZ&#10;ueotoGWeKrliOlQhU245/TY/63Ps+soTOaDP21/Py4dBuQaiDXB+3/V+fUWsnEELNfkg2/33+8e7&#10;Jet8WtMIAqfQAAfUfi/Hs7kkRMauAArgfZ55z5+Q4npXbAUrXjQdFV7ZyxelqV8hHDG4/VYKRb/b&#10;m3s4+2IY/HEG9NlUD8g8f737DFzIZJCQa5JpU/aOHrjhXzr8zi3jq2v0z/m6qs7brapJKt0GpSzl&#10;iCoK3Nj9f7PN7nm/59i1RRr4wODwOP7P0/31/Yfu2QhqceFfX1/wf8XXo1TgOiMbirJzWGRtYUSO&#10;ykFjJcvZCpUG3N9HBPI5HPuYUA/Nr/njn+g59lnRguFpx+fTOtVI99SszLpUJrb0/lnBWxUkG35/&#10;rx7jSlQoAIuPoLf7c/7b2wRV9f8Ag6fjUltXl0qqASsbFH5A1M11/Vyqn8X1X/pzf+ntsnLaPT9e&#10;f62t/Uj37FelVOlziVTykSjgBC5Ng1yLsiubix+oI/23tknnlQ2ueP8AX+l+OD7RXKlauPPj8v8A&#10;Vwznh0+MYHQs4XGY+pCExi54BGn/AFILrqHI/r9bD6/U+4a5Br+q/wDj/r/7D20j0A6XxgKq0PHP&#10;7QP9jpUz7QhKKYAh49IsAChAB5a/NwOW+lh9PchaiOQG5sFAuCTZubtyfp/X21M74jXJYmh81Plw&#10;Br6Upmv7HtLHh1AGGqqVtQQXI5CpqNvohKKTx9SDe1xwT7jSWc/7G3BB+n+Kn/efbqhSAxFTSlSO&#10;P2j0+XD8utU6c6VpqdQAzC95ALW0ll/s6l/xvYj6/wCw98I4QWFgDY3IvcEj63/3n6e2JIlhDvGx&#10;FRQHh6/lmtKkV+fVWYL3MaV6l1GWfRpmFtV7XUgqrepbH8WsDze31+ntTYlmSWMEgC4FmNjf8D6/&#10;m3497jWSOMqtSPUDhjJ/L5/LAFekNxMpUqv+rHl6f5+gT7Gip6+gqzo1SGKawU6lYarajYXuCRe/&#10;0v8AS3sX8JJp0G/1F7fUW/J5/wCI9vTBpISFFQMj1J8qAV+w14eQ8+gxfXSw9hHEV+fHB/1fLHVQ&#10;nfFHGZauJk0trWOVypUKGu5jZreofTkqT/hq9rnypJAFN7ixH0Nhe5HvVpautwZ+AAIJ4VNKV40x&#10;ngD9uDUIXKnxGIPlx9PLPp/xXVbFdQVWPzMrIRpmkbhSQOWKKxNgfqQAoNvzz7ZZ/wA/8V4sOLW9&#10;niqNPz4/5f8AB1Xzz/q/1DoWMA7FoOQCNK3YaJA9xpkkY3tcKT9PqABz9GeoFhwfoD+BYf4e3Ut5&#10;CNYxkEHzp/q9f29WqOhz21MHqFDAljIAC0koYs3o1qDckm4HB/2PNvbRLb/bkf65H+w/1/aqVdUJ&#10;o2ojGOFQDnyNMcCa54ehvAxMSmny/Z/g/wCK6HvAGZBF5EYAIVIJABYsF4L83BUFSPqBa3tonFr/&#10;AJ5/H+3vf2mPw9Gy1Kg+Z/n0NmBlMjRN/aVFIDA3LWEZUIOP0/S30+tvbXKnH+xP0A/HtMzAMR/q&#10;/wBX+r0qtjXSP9X+rzz0L2KqWOkk/qVRolZwQX4JU8XA/AuLn+vtvmjPAF/634sTb/H2yuo1auPT&#10;pVEuNXQg4yqiQMx0BrLGQC11VjdR6eOf6/4j+h9tz0RkDFgfrax+t73tb+ntPPKqv4QIavpwINfz&#10;r+XDpQpo9Ael1RbgSmMeg6FXU2qwAvpHrYk2JtxYn63A/PuJJitXIW9hc8cXtyLfX2WzFVjKeuaD&#10;1zk/7P5dL4JCDp/1f6v9Xl0scZvl45DrlC3JjDFiTpD+lg5NvoCbf0/H9UxksXpJ+ouTzYf0P1/1&#10;/wA/69/8PZXNIWTw/wCHI/l5eZ+3yHR1bOWQZ4f7OPy6HvZ27hMI21Biyj08i4vyE1fS3AFhbi39&#10;T7RtSiRE61W/N7WB1fgg359trUjUn8v9X29LlaoqOh2x08lUB43cKxAUNdl0g2KsgHFibD8/j3EW&#10;rgjOr6cWP6b/AIX6X4v/AIX9viOdhoIJIz5j+fAU+ZHV6sRQ5+f/ABVOnGTG1M6adQN2uCNWn8tz&#10;YG4H0tYW/NufbdX5ULESOCAf8CLGwIH+sf8AffT2pWI0OvH2f6v8/wCXT2snj09YbbvkqFBFwSty&#10;SGUjTqKH8/Uc/wC9H2Feezx1PpZiQCAbgfU25v8AX/b+3Y4QAOBJrxH7On4gePmejBbX2yEiTVGq&#10;qSrWF2ICi9hxf/eP+J9h1V5WSoc+trXNhzpfmzAfT/D2m0Ev4TYPoeNeI4V6UUqaDoWKPFQ00YIR&#10;SbC5AGpQP03v7k0HL3J5A5DG9vrcXX8/Xke10UKBasM+R8xwpxwD68fljHVqEGhx1DyBshAFgSP0&#10;i1z9A1jxa/8Asf8AePa2pJQkYtybWAv9AT9f9vyfah2JwMD0AAyPs4dVds0HDoO62BnlfUSPVfUb&#10;ksQOFP8AjYce4mRyohQ+q5F/oPobgXt9P999fbaldXcKVA/b6ft8+mznHU3F4QzOCEsNQ5P10WuO&#10;f1f04/1uP6Bnl8o9TIyg+k3Av/h9L2/B49tudCUBoT/q+fTqIxxX7ehTxOMSljU2FwQSf634J55v&#10;9fcnDY8VTK7AcFWLA6ufxqseT7ShVXHn0oAjQ0Iofs64ZfIfaIyre7KQFI0g/jgkfT2J1NFBjqXV&#10;J6SgP1B5uPpq5+n+HvaK8homfPyH+H7fPqjMTgGo+z/V/q8ugqrJ6jJ1gROVkYC4IJFr/RB9L/1P&#10;9P8AW9hXu3fCUaypE4UXYaQbXstiSPqf8STb2uWJvDCjNOJ/ZgfsH7PLpPI5AovHoStt7RS0c06F&#10;n0rYsAbDVcAAcD8/i/159ll3TvWocSz+YEA3VWYBQDwpPPF/9f8A3r23Ijk6eIPr/l6QSTH9vQr0&#10;ePhgQKqAAD/WJt9fZVN6b4r5ndvum0glgC/DG1wFA/wJ+v8AT2gmULU4IPoOHr/g/wBXmXyzuqlh&#10;/g/1f5P87oFCiwAA/wAPZbdwdiZanaUR1MrXJ1qshUMB+Rbj/WP49k07tq0k4/aPPj+VMfPoqlvZ&#10;0NOA/wBXn/k679oWTtDKsxD1Egt6dJkIuPrcDn+g/wB9z7LZJysnbj5j1z9nr0mO5yq1Dx/1fMde&#10;9rHb3beVpZUIrZQPrcSPYFuSXF7nn/fD2/HPWhpQfbw/zfsHTsW5yl/t+fmP8n7Pt697HOg7yy0c&#10;K3rZL6VC/u8D/EfkDj6k/wCw9qxIHahJNRw+f208jX7f8BpHuXAVz+f+r7Ouiqn6qD/rge1Rifkd&#10;uTGzKwyUrxkkOjswH4sSFP8Athb/AB9+1iM/w0/Z/OmPn6dKk3huGqn+r59YJaSmmFpYIn/4Min/&#10;AGPt+rfkflnCVENQySCztZyQTYXAUXv+b3HH9fbxumP4gPsH+evTzbsOOoDroUdMq6RClv6ED2v9&#10;l/K6qRliyqxtZlGq/qAHDBuebj+nupvCudQP5f5h0oi3aNuJqP5dNlZt7G1gOqHQTflDbk83t7M9&#10;tz5E7LzHhSqmWmkf6sLaFP1sbH/W/P8AvPt5NxQmhx+f+en+HowivYZO0HpGVuw511NQ1Sv9bRzj&#10;k3/Or/iPY10e58FX061NFlaOenkUMCkyarGx5U8j8c+1MdzFINQND8xTFPl+zPnx6VKqN3gZ/wAn&#10;5fs+3pHzbeykMpjmoZg6nhlBeNvr9GHFvzb/AJF7c4shjKgsgroC1gFOtOL/AOqP05/HP4Pu5mVg&#10;O6g9Dj/D/q4Z6vinp1Ckx2TptMgoJiL3YBWvweNNueP+J95/sgWV00lSbqQSQQTa+r/X97qGBKnh&#10;6ft/y9UcVQ06wGv0oySBlkAswbSCCObFPof+Ne1PimkgkUA2sdVrcEC1iR/vv9b3dMnhXpFJhT9h&#10;6RWfSKpgcm/IKhgeQTwwU/1tcf8AE8e1tJkhTUsjllA8Rax/PFjYH8+10dAaUxT/AADHRZLShPy6&#10;B9ME1dXRKFYlqgBiLcjWCpNha1j+QPdb/eOdknylU7SEiR3QFbc2Jvcj6f7f2/ACXFOIH+Hh/PoI&#10;7jKQSucf5MDo/WzcfHj8JQ00aaBHCnpN+DpHPPsjG5WM9W7qb3UsxvwAq8H8/wCte3+v7P4EooXh&#10;/q4dBmQ50jpXewizzi0lwRx9PpZR7XGMCg4dXC6jpGOvewNzardrXJ5v+CdVv6+0twmnjxGOtMul&#10;ade9oqRfHrvzY/k3NrWH/FefZJdINNfTH+r+eOkkqgoa9e9putc2NuBzcjj8/Q/7f2X+fRex697a&#10;EmMbg/gEc/6/uokKkDyHSAMUNFPXvYg7U3XVYqrgmhmKOjqRZrfm5/P+9e18MyMcno3srsI+T9v+&#10;xjr3u7r4X/J2VBTYDK1h8ZCLGJZLWsORGSeLAX/1vx7NLK3NagVB+dT+zAzkf6h0LraZJY9DZ/n+&#10;fQJd1dUYvsnb00ckCDJ00bNTThBqb0n9t7Dkf0593Y7Y3HSZijgqKadJI5EDK6ML/S5uBz7XT2hU&#10;ggZAx6Gv2ClaD5/z6bkhZG4edK9Uddr9aZLamVraSso5InSZg6SpwRq0q0bG4KW+gIH19r+nmuBY&#10;/T6j/ifaNh51z1Xor2axdjKGjHqUqpYksLi7C/0/qATyLcC3t2jIYAEg/T62It7oQpQgDiD/AD/Z&#10;x6upAHQZ1Yell12lQK9iFDqdUbWAN7n6cAc/mx9xaqAMDxe3Oq30uPoAfZWytGan/V+z9nT8cmk6&#10;h0utuZgK6aWIDAqYibX0m+uRuf8AE2v7S1ZSEkhgo1C3N/1C3PtNdjUmtATTj8hmp/wV+Q+3owjk&#10;rkGvAkfb5eXRh9qbgVAgSdjpOoEFbOhNlSx4+ptY/T+hHHtB5agJ1tYWF/wblvyv/Ee08bD4T/qH&#10;RxbyqwAJ8v5Hz/1eXn0aPZ24kKwKX5cIGClQFQfSTi9/oSD/AE/PsNMpQA6lI5FyCbj6Hk8f4Hn2&#10;zcRsh8WuD8vlgcfl+VPl0vjcjIoejMbZzl0QgkE6QRcNe4/SA31Nwbcn+o/HtB1+L5Y6CCVJFyCN&#10;X140/wBf6e26g9LVYHA6GHFZy4UCRSAyg6VIYJaw1a+ePyf+NEoTJYYsL+P8WH0I5+g5H+PHvRWv&#10;ViKjPQi4zMoLL5Cebn+tx+phY2/HP+PsJNxbZEschCAX1EWUWFj/AMjubX91JYihzTh1Vmkwa1p0&#10;I+MyyPoBYH9IJJP0I/P+8eyz7367FYsumJWJLWsoAP1AVSf96P8Axr2lmiYoSwyB9lRxzx/2Ok0l&#10;s7rqIz6Y/wBX+DpWwVCSqOebf76/sgfbfVEyNNUQ02kgkSKF/N+CB+P9f/YD/AFbnZE6nHEfs+2n&#10;ofT1/LoE71sokUuq5HD/AFef+fqT7JNuHbstDLIkkZGlmH0ubj6A/wCx9hOaEtlR8/T/AFfs/Z1E&#10;+5bW6k4Ip5/4f9XA8Mde9hzVUxiZjpPB+n+APP1/3j2iIIwePQUmgaNqNg/y697bGAubfT8c3/2H&#10;v2RjpMykGnXveBh/xPt4OKdxz1Tj173jN72P0+nH9R/W/t1T69eFKfP/AFef+x1733a1ifqT/S1r&#10;cWv7WQsddPL/AFf5MdOx1qPl173sidTuk/8AKt+NlQ8YIo+y+zaPUunUpfemQc/X/B/z7yO2p0k9&#10;udvY+Ujivzrnz/zfafKCeZzT3Cv0Xzt7U/ydR/g6JtsZTTfOXv6HW/8AuQ6N6RyYQ38dos7uHG6k&#10;P0uPEb/6/wDr+wihXyzQMoPoqHilU8AgoDq5/wAPx7QoKyamx6+R4fy6QZoP8P7f9R6OT7j+dKYV&#10;ELSAGWF2bQAOBIAiggfS1v8Abe6HsJXjUf5/9R/1DrYBIx9nXvfGB445Q36mllpmDECyxrIRpueA&#10;Rqvb22rEEECn+TNerDK0pw/1cOve3ijcClcMVIk+4RQbljpfULn8W5/P+t7UxHsbPr/kPp/s9UZc&#10;f6v9Xl173JmtPKxT0pGIFkZlvZHbxOgb6/n/AG/txgGYmLh/mp+Zz/q8y2Wxj1697EzqvFz1m68c&#10;lLQyVvhkrqj7WnQSzymjj++ljCn9RYIQAPqbf19vW8EkkoGmtS2PsFR1UyKo1MaCpH2eX7B015qq&#10;p6LGVc9VVRUUOhYWqpnEcUDVUi00bvIeAAzjk/T3af1xkhDs7FRTw1cGSkWoqa2nqKd0anrMjVvV&#10;PHMG+jgtpYf4e5j5WbwdrjhYUfuLYoKsa+nl/m6jnmPVNuLuCNFQBTzCinr5f5eq++19u1Ffv7LZ&#10;CJ6FsSIqCGhmjrEaSWjxlBHTHx+O508MykH8ki3tZrqs7SPJIyG2m66BcXW9uTzx9Px7OxJcEnWD&#10;QceOAOP8s8fs8+iIkUwPz8/+K/z8T0iXSK8KQRU9Okq6ywjYyvZvqpJsODe/0N7+4E07qhZEUIUt&#10;xexa1rc/7f27qbTXj/PqwAJz09UdFG0wilmkeZZ9QEhXUkd734P1/s8j+n49s0hQg+fnSpbSzAEk&#10;8La/4/I/w9ssafFw/wBXp08pIwvnjh+fl9n+x0rYUkBX7WylpLa4lJAVSS/9bEC4Nh9feRKgyDxw&#10;rpUj1FBq9X9piR/rfX3dJO39Ph8uqlcVOesE1GkD+WrkLyByUWZgh0clEUNbnnkcf7b36VDF4pDI&#10;rK3D6jyovYKoX/if6e9lPMnB9evVBJAB66pZhUCphWFopI7PCUXSJGIBLsz3/wBYkA/X/W94JK0R&#10;IqWPpJT020twSQb/AO2A9+DqkYXj/l9T+fHrYSuepkOMM8sshK2ZBL67+SMAhQykc8Dkm3uPHVMo&#10;IVmjkWUkDgsVuCxP9f8AEj22Djp0R6hnzHr/AJP8GepVTRIX9cazwtThZCVdY0cgrGvP0H5APN+f&#10;eCqyAZ1BYh1Vxwp9S240kfjm/vTN1fwWyRwPljHHjTFepGOxISNrRXjdkNy49MmoayVY3vwQOPeC&#10;R2MVppipFnFidAe12F/6H8e65p3daVe7gCP9X+r06nRrEtQHpKdSHLxnVYyNHcKjMPwQb3Fv9t7j&#10;skMjmVyxewjXgmPxg3sLf8k/T3qg49O0YCijFfX/AFfb1LSSoiQQR+NYypklY2SbzG0ZZl+n+1Hn&#10;8f6x98ZAsiizKpBHiYD0qUsHBB/23vVPT/V69a0FTUfn65/y/wCHrJDI6SFHVnsHEqk2LK13gfj8&#10;WFyAb8j3IaVft3V2tfSrAtZSbamjJJtxb6j/AA92rTt4V68NRfSnD8uHCv7OoC07fdxzJGTp1PGQ&#10;rM3JskosL86rkH6WP49x0QSI8cbguFYiTg2sptc8X/4r7rQEY6cbJqeBxTPy4ft/z9THnaneOSaJ&#10;kTyJqjAve7i4PPp5vb68X/NveGL9x0HjMqx3qAys3JX0aWJP0/2k/wDI/DJFeAz+f+r/AFDpylKm&#10;vH/V/q+zrLUHxRyN5VgaQLSMrqvCy3kDooH15Prv7cJxeCOFihSYB/So9DO12jc/Xi/HH1Hu+CAp&#10;8/8AVTqtVBqTT7emakJ+7nqo0k8tKxj9TsRLHEmmOeJQSPVbnn6Ee2epIdfF9wgkVtA0gOC+jm4H&#10;9B7owJOkHPToHy6UVEpjYT/aSeJ0LkyExkJr1C2r/VMTx7508UaKxedGZtLqs9hpY8KFA+g+pv70&#10;B6nqrtpFeuNTLNK6LFSyIq6keSmubxqdTu5J5Y8C1r8E+80l3WJUmjBCqWspJCi/IIvfg2Av7uQ2&#10;jUvl/qr0wJaBnP7P9X88dY4FWOWYy00mlnlCsWUKSSLq6NpIBYXJH0+vuOhlNRIJGcSIHcBtQ8oI&#10;spDH/Y8fjn3QV1Z6UFlAHz6zusK0kRgjR4ZGjQsmi0BUlpAyj/WFz+ePbTkKho8ji8bArRSSETEc&#10;62UlvKTbi1v8eeCPbUrFZFiUZND+X+rPTqJVGkbgOnnFwJJisxlqqRJ401wKeNEZVU8Okk3vf/Dj&#10;kX9vbuWnponGgqlmYDmNlI1C/wDX6/n28eIHTVMEjpOxxKlNXTxHyCSQsiM3plRwSpt/Qm1+P8Pa&#10;aq2jrMs8ra0ix0OpGT16Z5iIopNFrfQE/wDE+2GCtNqY4VcU4VPz+Xnjp0dqU9eldQRzY/CRwp4p&#10;Z8rUESLIfFrp4dU08eom/wBTp/2P+PtRY9pH8sWkIkaqoZrBmJUeojj6/wCHtVGjZBx0juCMKONf&#10;9X+HpNZJIYvt6ksZXmdnKJcqArk6RyTx+L8c/kfXJkk8QpdM3hdHEr6WQiREWyxOT9eOfe2QAAeh&#10;znphGJBHl/l66w7/AHD1zNTmaOSLwQl0YGN3a7SoAARzYX/HtrjqWmnUeiOl0GWV0cs0kZtpW5P5&#10;PAJ/HHuuSaCmR/P0/l+XSmMqoCsck0ApwOeH+r/L071NGIaZ3QSS1YcRRK6hUjcC7SFVHOkG5A+p&#10;598YqqO0q+eCMmaNyiajGqK9zGSeBcfW35/23vXhngP8n+fpQVNadcZqSW8TmmqZlWCWISuAJGle&#10;M6ZQBy1j+m/4H+x9suUyVRV1mOtKI1hr5DI8TnhFIWNSB9QQbf63tPIHkZfLSa+n2dORIFRtXGn8&#10;+nzD4ikx9DkgITKajHxiNZUUkuVLysCfoQwDf1v/ALD3MGUClRJKr3aQEnUZFUD0gD+vPP8Are7p&#10;qY0Hl1TQT1FfD6gzRwvH6IiAukROSfWzH+nHA/x/w95MVXh4Io5ahZKpJ5S+lSLp5NahW/rfke/J&#10;r0jUM9edaGoGOsGaxuioqJYacx0clNCqamBAk8fjctH/AEtwf9v7m1mXRZgxQ6Uu0iaV/cLDx3JH&#10;05PNvzb3YuCwrw6qqdN+OwL/AG7xiQa5NKxSFn/aCnyBVBvew4F+LA8e/R5GjnCaIJblywNxYMqW&#10;AS/9f6fTj2+jRE4Gr04cP8/25+XVtJB9euMuJyNMZDJVQWCBSAG1FWk1HylePT+GHPPvNBmjRxTW&#10;gEgRRqfUqyMj3ChU/qv+vzb22rHgw+2v2dJJLYM4WtK1/kP8vXGp2+uRlgZqpomZxpjVC8SujAuW&#10;Y3Fn/H559wWz1VJFGz6QBJHMFA03RSbQsPoQfzf3RnYAMfPh/q/1fl0pEKp8PU1NsUUc8yIHLGGS&#10;mLltVpXUFp0P1BFrCxH+x9+/irVD+SRbsbkLfSkgeyjhf6AWH+3911EnPz/l1vRTh1y/gkdHH4YW&#10;tGthqtreMrdz6mP9om5P+w98WyGn9tQqxuChQMRpI4HpvcW+pPvfdTHXtPn1zTFhv3mYvLGwkEhV&#10;DqDcklyOQbWA/wBv7jS5Kus6ROsKKx9K3dODyxP+Nr391JcHTwPVtC16lQYjGlkkmQ1DlAPI2lZB&#10;qXhFH+FyLe4s2Vr6kN5ZAWk1tqSNVJIGm5IH4H196rI4J/zU/wBXDrwRRw6m02FxdEyCCFgkYRQs&#10;ksjWDHWAAx/JPAv7wwPVxiSdpuZGAvo9AUDgkDkX/wBt73lO4ZrXjT/Lw/PrZA4DqRUR0UpiphBx&#10;EuuyyHXqJ9QUm4a3+39zTVSLT3kkKkqSdPOl/wC1dh9CR78xZcPgjGD/AJv9Xz61TPTetFE9V+1G&#10;rgOttYtqjH6SEb6gH/b+4EMitHEvlf8AUZJFYsB/S1x+PyPqf9v70WKnTwFft/w/l1Y4PTlPCwlm&#10;fwo37YiidAt/9cA25/H4H+298J3kb9xixVZBp1OSo4urN/trf7yfdwwJwKkZr/qr/qrw62KeXHrn&#10;BFEg8S6FaSI6wkYDfWzKv9Prf/eB77JkDBvWl+PGxJEqsvp0k/j8/wC8+3QpYVcUr5f7PWwOuAEZ&#10;UqCkhW58yAAxMreoOP63sPp/h74qjBIxEAyLcAfXUG4035/33+x90aIFaIOtGmfl1kMi+RzMWV5L&#10;fQW0lLHVYgcfn/b+8LyQpIsCn0MpBS5fgmxW34N+B7YIK0Hkc0+z/Y69RqV6kRpLJG9QwHlRhpfT&#10;4+QLhifyDwTce8LwSRiSQX+t1Dkk6QvpH5Fv8D72uoZwAD6ZHD9vl+3h5nYNes6TxSskZ5JWx8fC&#10;6i3qJ+hv/iPeeNlljVnZtfkRXAjNiCx5X/jfu5UAkvkn8vsp/q4daIoeo0muKRkjRdAiYx/ueoFV&#10;Hpf+v+w99sIfKqEcs5UshBYkKRr45ubX5Nx7ZBFa9az12pn8DOGHpQMEcEKASG0c8ED6ccEe5Qpd&#10;C2jcDyXUxtax0ILWI+n+P/G/d6UPqT6+X/FdarnqEazW2qSMnw2YSpc/5xze4NgQfwPeYJHAhiZC&#10;PITrAUk2W3BDf155/wBb26iqcas0H5f6qHrdK5r1GeWWocTKQRFbQWcBfUSNSlfyOOP+Ne4yteSP&#10;yOV1vZho+gALqpP+NrXH9PbQYeIKeZp/q/w068OOOprrpglCIrCOMMp1/qJIV2A/wvex98CriR2D&#10;KSSDpa40oDdwX/3r+h+nu0g0kKMmhr/l/Z6/ketnrnG6NEgIZQABqUg6nI0oQn1I/wB7H195o9Ii&#10;JTQLkMF506tPHLc2/wBcW/w96bQzfwn1oMfZTrR49YJdRlVX8j6VKlgfWVLC/A4vfnjn/H3CeWRX&#10;GnTypYauQrsLEADn3VQKd2Dn7Mcf9jrYAIz04LEjodWs2Ko2kkF0VjpYk8f19u1HG/ieQssYTWyi&#10;49RYXKi/01fge3EDHjQ04fKla/aKAjqpPlx6Y6+SPzRxqryGTQrmx9IV7B2t9Sv5PPtvA0yNIbMj&#10;EPpHC3Xlv9jYXFve3J9cGp+3hj8vn+zj1Y5HTp+qJIgGEi/t6zywB4U8/wBSeb++bSmNGmQkKtjD&#10;EUFih/V/vHHPvy1ILEV86/6vT/i69eCnrEIVkkSnkALNqWolDtdXHK2PH+vx75xTiRNAZDezMi8X&#10;R/w1/qP8T/T3SqaQynJ+X2f6vzp1oimeuEtMYpC5VxZdKSN6gHQcMvP1+nA/r75inIBZASy+pUDE&#10;BiTa9z+ePz79njj9g/zdar10apWIRyAr+hpCuoqAvHpF+OfwfedECsBM2kvpYWN9JvYEgfmx97Io&#10;e7B8/wDV/q8utkgkE+WD8/t6iSSFkY06llQuvItcH6qpbnTce5LSlgFDCVASCSqltQ/QT/xX34Ee&#10;fWhQZPUVYdLFyjQyMAQA7CMqR+4AP94t/Uce4kLMUlSw1a7AWDDSSLOQRyOD/vufelOet8CCep1Q&#10;ih4X9Wkx3ZiSp1qDdL34PI/33HvFW0iSJFG6eQKpLkBV9bWAI0/6o+9yxRzUB/OnH/V/k6UxyAGq&#10;nrqgq5InmlRvEXYCNSWb0Lc2Jb8qPeGLG6VBiLLosA/1If8AVpb/AHr/AG3tMtoUppx6+dP89Py8&#10;+rmYnDH8us8uU1ErMqN5L3Q+m6H0+j/e/wDfcvVK0yqVf1Oy3VnIIAQcKtv97PtZ+GpOf9k/6vlX&#10;pLKUYY8v9VemKrjhZ1ZBojVwrrGGBYyeq7X/AMPwPfbK3jLKtlGqxJJ0OwuQNX4FuPeqla0/1fL7&#10;OmyaVHH/AFf6vl1yjZGlVXe7kKSunTrRTpDMFJ5PvGieRTpTUqMGBJFma/Isfz70EBFQeHVwoI1V&#10;z9n+r/V+XWSSbwOqs2kyK0dluCqW4b/WI+vvt1k+tigQ8i35Jtpt/vNvr7e6eqPPz6wxtEeARI0g&#10;FySLi3JYH8/T6/T6++EzDRcuy/6i35Om1mYf63uvbSnl6dVUKQQOssCv5ABGrGw1n+i3uCqn62v/&#10;AL6/vnAHEYLFFsyMrizk8Xtfn+hv7qqCvr02FUtQGuP8tOuql0LsFWQkrIjIfQACDzY2t9Ra3vNM&#10;WceK7MtyeQFGk2IIJsbH+nt0j06dAAoR5dQ6fQhMxCqxAFwSxLDghgLi6/1PvJ4/2ktHp0k+o+kE&#10;AXsfzx/h7sRjHW65oOsIm/ee8mssANA9VixIuPxz/iffBSZBGStggK3sSGFyNS/4W/3349649e6y&#10;MFiMqh7lyrWuAVNgdLc/qvxx7mRq90KKnBFtNrMFHFwf6e2ScmmWOP8AY/L+fXum+WSMLKJHkJYN&#10;q1XJQubGxH9foPeY628kT6S7cC9lY/gWH9P6e2wGA0kDOBwz8j8vlw61jrApRPDNHqCoNRIJZRb1&#10;MSfoT/X3GhR4pdJBCILE34bm6iw/w96jXSWLjINRTyp6f6sfZ1s9TKiWOeEMCC8hB0heVuPWbn/H&#10;j/iB7c4Q0hN0BW1iT+kACy2J/PB+vu4OriPT+XVTjpkqGWIDS9m1agF5Ykks9wPwbi9vcofuAqCw&#10;UFV+l0VvwePzYf76/u3y611CIETKzKhYqWPNpGQ/2f8AWuT/AL4e+2gMoUNKYwjEXNhe/At/xHPv&#10;RFevA/LriKkQF2WDy60uQvIAHJv/AK/5sD74tEqSqAzenQWN/STewN7gf69h79TPW6iladckneSF&#10;yREGbWEAHrCkaiunk/1HJ/2Pvi0SPLp1Aoz+llBcs1zcE/8AFT/vftjwVjBKf4f9Q9PLq6ADJ/1f&#10;6vz/AM3JaqVINWjTIiEOjnQI00gqwFiT9eT/AMU95Z0IdSlmAT9B/DghRf8Ap73USUQ5FBX7c/5v&#10;9nNOrgAg1/1V448+otLKoibyXjZ5idaC4MZUv9bfT6Wvf3HjiaYvJI+hVPIA4DCxA+v+Nvbi1IBf&#10;H+xilfM4z1QMFFAM/wCr/N1PnnSn8UMEfkMgWxf66Gvrb/Dnkfj3yjRdTAX0H1IVJJJAIVdX4/2P&#10;+PuyqlP9X+H/ACdVpXj9n+r/AC9cZ5ZNKE6fKCFdGAAAuGZ9A+v+vx+LH3mQvpABJVARaxFy5Jtb&#10;/Y39sa4VqrGprwyeAp+31/MeWdrpH29RpkUuz6bGQhtV04CCxuf9YWH+P+29zIDdQjlC4kAQNYWs&#10;trFT7qIY2ahJzq4H/L60z/qzV0OvUPPpuqXaO8kaP4xDeXSCWa7ggq30554/H9fp7dwiqv7aBjqG&#10;kfRlsTc/7f8Ap/tvehgdaHoT0mHlklmvO5jUq/kI9UThgNK3+vA5JP8At+b+5CIeGBAY+sBiebG1&#10;hb6/63+v70y6lI60T1AlmX1RyAsijxa4gOA6g3Ib6X5sR+Ppf335AGLhQztwbm9rfUgf737TtEwb&#10;tz1vyp5ddLAWiEbO0UKesaeA2r1IC5H1BsBY+8npsSLyBiCLgcD+g/2P09tlWDaT/PH8/wDV/LrV&#10;esZ8gKXIh8SspKyFiSRwzKBY3H1v/r++yp0lwfV9bAaSoP0JP+H1P+x96FePT0b/AIKf6v8AV5Cv&#10;WB2QukRt4ydIZyWEjA8qOTe/0BP5t+Pa5xVLBP1Z2PBWSRNDJh69Hu1hGr0bFrn/AAK3Hsp3G3Ml&#10;u7nyXiP8o8uHz+zHWnk07jb6Aan/ACYyfsPlXoqvaOSrqX5b/FifF09QjLu6n1kRn90GbwDRp/sm&#10;OVkfi1uTwPelv2pSpS9j70ghIaGPP1xUj6AO+vi3HvFzdVWO+mj/AKX+HP8AKv8Aqp1kFtsge1jJ&#10;4lV/wCn7Or6faBP0AP1/4n2VjpeOve+BBBFvoLi3+8cW/wBb37r3XveJ7+UkXva4/wAQP6+/da8+&#10;ve+YuAot+bEf0vzf37y635de98SAsjWvdxf/AANv6/8AEe/da6976cAoVtxqsbfj839669173kWw&#10;4vytgfx9Bce99W697xkFZNS306ST+eSf6/0/1vfvPrXn1730ylrMpsLgi3+Itc+/da697zAPax+q&#10;/X8A2/Pv3W+ve+ALalBIHqP+203HttmYGgPGn7etVNeve9g34Z7mz+4/jJ1+2VgVF2zW5fbuMrgt&#10;pa3bdBWrpc82ZopJJYSw5tGB/W2BvvlY2Vn7hXLwOS1zFFK4/hkYEU/2wUNT51pgddSPu0bpfbl7&#10;WWQv00fTtJDEf4oo3Ok/lUr89PXECzMeebE/69rf8R7Fje1O8dPOaNWKZVHo6r1sRCGgcipaM8gO&#10;AUe/5PHuM7Bo3cBz/ZnH9KtPMcaYIOKceHHJOEq4oRUcP9Xr1y9ka35jPG1RfxyKhKxlT+4q2Meq&#10;wPqF7XJ/p/ibyRtMgC6ATny8uH2UHpin+DpFew0qPL5fs/1Y697BfGUs33zgo7xlSvB1FTGEBsB9&#10;QysL/wC+uezMNJZsZz5euM/PGeiZELOWYUFc/wCYde9i2iY+hhH7Deuljkd7sEMkloSFDcgAxmx/&#10;1h7IXMsxwaEH08hk/bx4fP0oCaqoUcPL0/Lr3tMZqemnhWEQNDGRNrEa/wCbcsyozXJt6fx/r/19&#10;mNqHA/UqTjj54HSS50spRgeHH+XXvZedy0YDy6EusoPjqFFwx0Fgbi99Wn/Xv/T2LrKXWFbJqMj/&#10;AFfb/wAX1H+6w9xZR2n/ACDr3sDd0Yk5Gnekb1FkYaeDYhbrY/n63tf+nsW2Fx4EgkHkfX1/2BTq&#10;Hec9gi3vbpttkpVwdJ9G8j172WiqppKOqnpZAQ8LshB/IUmx/wBiOfciRTfUQCYef+r/AFfPrB3c&#10;LSeyuJLW5XTJExVgfIjB6976W3HA/JH+x4/HtRGSRwp0k+zr3vv6n8j6f8le2W49b697zWPFhYcX&#10;P0tz/j78qk5GOvde99/0/wAf9v7dIotB5de6977+guP+Re9GhA86+XWqjVp8+ve84H1v70q0FSPP&#10;rfXveRQOPz9b/Q/4XuPezRiPT/VinXuve8o+v1+nt6M0bHWsVNPIZ/1U697nRcsP8Da4Fxe9gbe1&#10;lt8OfMdMDhT1697eaMeo/pHH55vf+n9PYhiaor8/yH+rH8h14Hh9vXvc+o+h/rYEkH6fj6fX3eQE&#10;qAOA/wA3/FY/ydPjj8j1720uQLcH6tYn6c/gW9k8+OHz6VxnsHXvbHkpECAj8fU/77/X59oSCX+3&#10;8/On+Tp1waAcT172m55xY/W5HFxz/sT/AMT7vpJFV4D/AFefyz9nSVjqWq5A8/8AV/qp172nKpuT&#10;/h/xHt5QKdJWPXvberfT/E/T8Xt9Qfe2r0mZ2FQP9Q9Ove3GlazD/X4/4oPbZ4Y68WDKCOPn172v&#10;MG91VbkWFzx9CWuDz/rezS3NJRXPToww697WL8xEDng2/wBe3Bsfa3t/z9NtTVw+3r3tF5Qes/71&#10;YXHP0B9szjsUeX5/7P7evOO0de9wacguP634H+A+t/ZcgoxHTS8a9e9iztdvQb8egfT/AFwOPZ3Y&#10;laaSa+nVZKHtJ+X+H/J172uxyoJAtZfx+bc2A9maHAr/AC6LCKEjr3vuxINhf/Yj6H8f76/vZYA5&#10;8+qlgD3efXveBrXPN/8AH/e/e+t9e98P99/xX3XqnXvfdzf/AB+t/wA/6/v3Xuve/wD/19HJLfn6&#10;/wC9j/D/AHn2G0C1qOhGOt/j3mJ4sDcW/wBub/6/+Hu6sD1s1pTr3tpqrfU354/P0+vJHt1ST2jP&#10;WtbEFBwGeve22S9/8P6XP1/xv7t01173wvxb/ff7H3vr3XveRG/HP+v/ALx/yL3rr3Xvc1G4tx9L&#10;i/8AX3TrfXvfEm/1+v8AX/X+oHv3Xuve8LHk8n6/7D/Hj3YDr3XvfG/Fzx7t17r3vif1A8fUf7D2&#10;9EcEdOxnFOve58B5H+uPpwPr7MLRaYOO7/Z6W2w7x5Z/1ft697nOxKWH+tb/AHm/sTWxWPJNKjj0&#10;bV697Zqt7AAn83/w/wBj7Mi2CD5dMyYUnr3tO1JBb62tb/Hn8+y+U4NfLomkrQ1697jA3a1h/gf8&#10;f6X9pQVJoDw6S9e9y4CQR+f9v+B/h72eHVJCRQVx6f8AF+XXvaox7crz9foPxe/vSmnVDkV697XN&#10;KdUQ/wBb6X/r9efbbfEekc1Bw9T+zr3uUh+lvofof6/gfX2pAogr0wOve84/pb6gg/8AFLf8U9+6&#10;3173z/P5A4AJ/ra3+vf37r3XvfHgHj6fm1r2Fx7ZkBDVrxrT/V/s9b69774uBb8fi39bce2z8v8A&#10;Uet9e95B9P8Affj2oT4R1rr3vi3+v/vQ/wAOPdutde9xn/Bt/h79TUpX169173jflTa17f4/196g&#10;rQV4V/2f9j/COrw/2q+fH/B173FIBsD9Dx9bG/4AP+PtTpFMY6MV+XXvfBGUXB44v9PrfixB+ntX&#10;4LUDJ5H/AFGvRxApC/n/AJuve5UVwLk/kf8AG7+zyDTrAPoehBbcKfb/AIeve5cdy4H+x/pxa319&#10;miAmn7OjGOtNXpj/AC9e9usV+SP8P6/j2arWgp0bR4jUfLr3t6pnF1LH63+vP+29mFtSuOlsB7TX&#10;r3tQU8xWx5Cj6fU2BB+p9iWzGiMN+37Tnh+XRok7BADk9e9vtNXMrA6gQeTqva4+t+fz7XGTUtOn&#10;DOWWlOve1DS1umxUgMSLA3AH+A+p+n5v/r29l7E6z/q/b/q/z9U1mueH+r/Vw697fqauBX12vYMf&#10;9SPybfT635/3n3cDSuo+fVHbtrX8vt6975y1ZkbTGQeAPVdgWPp4P+HP1/2/usjAKP8AVj/V/g6K&#10;7uQDB8v9Rr+fXvYibMx71NbEGBZLrYfVit7gWP8Asfe4GLuoB4nh5Z4/y/1Vx0EbmTU3GuTjy869&#10;e92fdRYGmmo6ONUChhGt7CwZBzq45H1/r7G23x6IquKU8j6+X+rh6+dUQRnamBQDoO98ZV8fSyyL&#10;yEQ3AJBIIt6bezy7S2sIkidefpwAQW/P+w/2/ul3cAnSD5ceOD+VP2fZ0ZRR6RQen+r8+iBdndiq&#10;v3EL+kAN6iVsn1W9yR/jY2+vsfsJjWhEaj+ov9NP9Tf/AIr7D8zFUMh/1UrT/JwyeHHo3tgUyfP/&#10;AFDogHYW8KateoLDjS4H6vID+hdAvfm/0H+B/p7XsAZQAPxbjnnn83+nshnZsBq1z9n7fXgf8/Rh&#10;DWtcf6uHRZMiaeZpXYoAdXquqtHZRbTo+v8ArW+v4952Y/8AEcj6Dn/jXtKSadLAABQf6v8AB1Ep&#10;6eIk8/43S66msDYjm31JHI5HNgCfcGWQ2JJva978/X/H/jfugNB/m6WoAq9LCgokZoxpILWZGXgW&#10;H50ngcn62P1vc8e29puTq4NiCCbm5Fvz702BX/VTpxQT0sKbHkhVjDFdV1aNQABcvcFRzc8/65t/&#10;T22VDKQbgf7wAQb/AEHstkkMjFTw/wA3lT9tfn0oVQzU+359CJhKeSFkKOwso4JLMrCxIdmt/S5J&#10;JNhx/X2zSgAEj6Af61z790aLTz6Euid5CiuCGLEgj1aVUAc2JufyOLW/2B9xfMy2twAbm3p4/r7R&#10;z6iQDTBx5+nH5jz8h/IOCg6UUVDFIpLayZIwv7g1Wa5uAV+ingXJJ4A4HvnDVAnlgtgTb+0CD/S/&#10;+t78Lh14iv8AL+Y60wrw6iVuC/bJSNm1Mi3BJQhkN+WHHpvx/sP9Z3pmDFSRxYc24/pe/H+PtS0q&#10;sO1gSfyr+Waf5Okk4ITHCtOg7zNNJBHMoDLYuLXDlRa4DDn6WH5HI+tifauxtN5GQ6ePp+n/AA/J&#10;9q4WRUOmgP25P/FeX7MdFFydIJXjT+fRbt+5z7GGfXIzEBnKeTjkm4VbHSDYDgD+n0F/YoYmBgqC&#10;x+nP+BI/x/1x7diDBTICP8/5DjwPDjjoF38zI2OJGP8AVn9mP81VXe+5KeSqq4w8av5T6SfSqowC&#10;2I4/1Rs1voLC1z7V8Y9NrkWt/Tkn6m/+Hu5cpj1/1fl/n+3oilkZGwa1zkf6vzz0RHLvGaxJTGjX&#10;cs7m50GOQaVMbWurDngXIubW9xJ/oTb+v4PFvwR+Pb8bEsERuP8AOpHn9p9OB9T1qJ2BIXy4/Ovz&#10;/M09a049KrBga4lIYBHjvcgDWFZg6A/X+2o5v+P6j2wVBHNr3/p+fp/h7OSAFoPLpSOGf9X+r/Vx&#10;6MLtOKQlXfQqXLBwX+jMPTdrgXIPJHJJF+RdokYAn6C1zz/hx/h7SyCiam41p/l/bj5/5jKyAILL&#10;X0+XQ94SkeUoUEjhggUqpNgxugUqDwxI5v8AT88e2maQHj6WPFv9jx7ZdgoPy6EUUZJqeA/w9Ddg&#10;cbKNDuWk8iqXV7cLdQr6gdJIItwBze3J9tssi/QNcluCf+I9oxVj4kmBTz+Wc+lP8gr0vSM1q/l/&#10;qz0LGLoZ1W7QcIliI2utn0gAnk2vck2v+ALD3g9LH1H68FT9P9v+PaWW5YnTDw/i+f8AlHHj558u&#10;lGhjw4dKiKlkgi5jYtGS6FbGXSvAsikEtY8A3P1+h95kCWsRxx/rcc/U+0gQl9bHPr/hxw/1cOri&#10;Mhq1/wBX+rz/AJdRqqeoDftkowVkCgsZVFtIJt/j/U8H8XvfqSSGNTfkgC30AHP9f9v7rNH4lADQ&#10;D5f7PTqmjA9ZsXDkp6jgOkbuQTrcmTSoJDRkCx+ii/8Atx9PaLy8isG8f+sb8f7xb8/X+vtFJbuh&#10;rpDU9M1/y/5P5dG0MhoNP2jj/q4dGn68ikj8JqmcG4dQWZdIB/TcmxIFha1ha/PsK8pBK8jHW5F/&#10;qDe4/JIP54v7ciiqRoQK3nj/AAGg+fz+WOjOGdTgcT5f6v8Ai/l0cTbOTpYqdF0x3CBQhLKwex06&#10;SL3HIAt/Tj2xvTSqGtc8X/F9Q/w/3349rY4iP7THyqf8Pofy+VOlIcU9D0sosnSSMgICktYEgj9t&#10;rgX+v1+o4/r/AIe0tl/N43XkXuoJJA54PA/4r7rJCFOo4AGaVJ/L1/aOrj0PQibaelMkZUhr6XA0&#10;qSAPWLsf9e9rf4fX2D2YSbVIvOrVeyg3t/W/+t9be6LpqKenS+PTjT6D06MJhXgMUTCxXSACx4B4&#10;uv8AW9/6+02qSBjwwtx+TYfWxH4/1vdig16j61/l5+vTvcMdKUuhQWIPHIsLG/5B/wCJ9qjGRXCk&#10;m9vSTb6WHAY8+3MDj5/7HXmIH+r7OkvlJQNen6/UDVbVyCSo49vdVVrDHZeDYck/j88/kfXj20Wp&#10;0yT0n6OhaeTU5uoN7Bfz+LDix+nPtC5PIO+oI9gSdP4/On68+9gUyePTgU8TxPS+x1AkYUlbkAa/&#10;z9Rf6C3+9+2CliE8o/Ivybrfn8Ej2lkbUajh0pRaY6fZnMMZPN/x9fx9Pr7EzCU/iCW+n6rXuALE&#10;EG3uqo0uFHn6UH7fz4Ctfy60xDHHlg/8X0HGfq1YPqNm5W4FmLA3Fh/xX/b+2jfW5Bi6RowbMFa3&#10;NvUBzYf4C3Hsw8KNOyOgBFM54ev+DOTXyx0xI4QED/V/q/1eXUjZOC+8l+7muwNiOP7B+nP+JB59&#10;kp3nu+SaSZdTK5JBP0JX+ikE8/42/wB74uO01HRa8pVtQ49DxSUqQRqAOAOB/wAV9g/W5GWriZp2&#10;Zo3VjpBIBBHp5Y8g2/J/2PvRpXHSV2GTXHU32EW4IKaVXta3Jvcf4i5J+n9P98PZXcqdJBH+of6v&#10;5dMvQilOvewFz2LieVyFte9jp41H6f4H/D/kfsP3QFDTIqK/Z/m/PI8s06TPHGw08eve0PNtqGZz&#10;6QDb6g/4/kD/AGP1PsvdSAvbjz+f2f8AFdJHsY3GRT/V5f7HXvcmg2qgYDyfkEAMRwBf1L/X/Y+3&#10;4wRpNKA/y/2PtGevLtiijCv+r/J172qZNrZFYlkp5JNKi5XUSCGHq/P+t+fawQgGo6U/u86dQH8+&#10;ve48eMyv+baNlYA2/Ve305v+f8QOPdjFIV0vXFc+v+r06SNbSKM9e98aulysEBV1aQEAqV1fT8kB&#10;uD/sLW/H9PaWSKVf9X+bh0nlimUVHGp9PL7OH+r59e9ptcnXUZYEvGePrqAW35F/aSUSBdQJx/q+&#10;0fz+zpKsk0ZyTjr3t1o+wMhQgBaqS62/SzX9J/33HuiOx4j9v+r/ACdLIb6UcfP/AFf6sde9i9sr&#10;vHOY5xGK+cRk3ZfK3jt9CNN7e1UchYihoQRT/KeP+EfZ0dWm7PQKxp/q+38+HXRAP1AP+uL+x6x/&#10;yFyY0MZz6QOdX1FrkGx/rx7XYZQWPH/N/qr0ZDcQ4yePWMwxH6xqf9h7Md1T8qaWGugx+4HE1BO4&#10;Rm8mp4Cfq0Wr+n++/HttLowsdBI/wfs8uA9OlkG4xltLH/V/q9ekduXZdFm4Gen00lei/tTqvocg&#10;cJOF+o9n329urbm44IqnCZGmqUdUcIJAJCNOo3jJJvz7MYLtZMjBr/L/ADf6uHSiTQcjNf8AB/m6&#10;ADO7ZzuHLrkKaR4m1KJ4U8kRubL+4tgoPH1/x98tz5wUlDP6gv7bKG+tyRpJ9m8LowYA5+eP8v8A&#10;qx0S3VYwfs6wbU22Z6+B2QkCUOVH04uyg8W44/4r7ra7Vy6zVFQobUqvIbaiRqJ03Gn635+h/Ps0&#10;soCzBlGP+ff9X+D8ugVfszN8vP8ALP8Aq+zo2FDF4oEW1rKB/wAaI9layLt5JWDXXTYiwYg/4H/b&#10;8exNbW7HuI4cPSv+CvDomVDqqR1M9hNuWUrGw+lzzc3sv1/H/Ee1MsRTB8uB/Lh68a/bjp5UNdR4&#10;Dh172D+SjGpiTcH8X+v+AB+vsnuT21J4Z/Z+z/Z6q3Cp697Q9e2gkDjgtxz9eV559h+7mBND65/4&#10;rH+Xy6Lrlwq09cfPr3tIVLEk/Q2vY8f7b2UyTCpVjToplk8q9e9sspN/6W4/1j9fx70JQ3A1/wAP&#10;SVjXr3vjBUmCQNyOf6j/AGH09upJpYH08uvJIUNa9e9jp1j2HWbby1JVQTtH45Y2OhjYANfVb+g9&#10;ibbLtCQpI/1f8WehFt18FZQf9XyPXvd/3xT+S1PlqSgxtfWr5CkS6ZJALagFUgG30/31r29iaZkl&#10;j0Dz4U4+f51r6fz6FWtZ09T/AIf9X+qvRXfkB0djt/YeqyNFTRrlIInf0INUwUa2RrC51fT3a3t/&#10;MwZGmhngkV1kRSpBU3UjVcEEj2QtUP61z/q+zpMy6D8uqQOzthVm28jXUlbTSRGKWRX1iSwe+gX9&#10;IJJAAHA5549riCS9je54P9fr/r+2QpUaRj0pj9lOH+TrXlTor+eoxdvRpT1rqa4A0Hj6c/4fkn9N&#10;vc/Qrj/WAN+fyB9ePaacSqK0wag8KcTwzWpHH7erozA4H+r8/wDV/kSVLWmlmY3Ni7IiXTyDQxDB&#10;fUbAWH5vYccc+22opfyQSBf8Dnjj2WyxtJE0YPxUz6U/b6Y/wdKYZKdp4E+fl/q/w/Z0Km3dzIjx&#10;kFY2JUhCWAjbX9CBYgH8/wCP+0gn2k8nj7hgVBDXNuQBb8gf717LkPAny4fP9v8Ag6NYJBg+Y/n6&#10;jz6Mps3dgVoysjFksrMbMTqPpUuCfpwWPP8AhwLew2yeOKarrfn/AFP9n88j/W9vuizAKSQB6fP/&#10;ADdHCOrDtNOjYbV3OsqxlJONAALOD+4BdQA3APIHP+H9faHrKAXNx/tX4JUEE3v9PaIqy6j6Eiv2&#10;fLpSjnNMHodMTnNYQB7MQoPBsx1ABbcn/Y3/ANt7R+SoFGo+n6nTxa9xY3934jpWpDLXoTsLlmbQ&#10;vruB67tqKhW1C3P1+v0/5Egq/HxESawG/Ve4+p+n1/4p/sPemHl04V9ehLx+Rk/bK3W4X6G9h9bW&#10;+n/FPYW57FwyJJeJf7XOm31HB920P8Rp+2ufT/N69KiAcjoSMZWsdI1E3t9Tf/X9lr35tbH1cNSs&#10;kClrMddlOpb3AuR/vPssurNZBqpSvFT6edP837OkU8aMvdT8+lvTSl0F/wDW54N/dcXbvW9Mn3FT&#10;RxWKs+sEEfpPPP8AvHsIbntfhEvHj5UwOGeJPnnj8uo+37a4nRnQAfLqV7Ivn8W9LNKhWwVmA+v0&#10;BuSR7B9xHpan+r/V/qPUObpbaWYemf8AV+X+T0697QkykFh/jc/7AW49peg24ANB173FI9+Bpnpo&#10;9e94W+vNv9gLf7x7fX4RXqp6974qR9AOefoD7UxsMHz/ANVenFpUfl/n6972PvjpJBkv5U3V8cn7&#10;hxHefYNGRc+h5s6atVIH40z3t9L8+8h+V6T+3VtKzYS5kUjHABCP5sftrSvUHc4UX3BnPAtZW5/6&#10;qTD/ADf6qdE5xCNTfPrflhZMn8Tur6i97apKHtjddM9x/UK6c/049hjGgSXSjLczwyljzYCLR/rH&#10;6/X24oq3HicY/L/Z6LfOnEdHG9xniWeJ7KdTRukclhdSLtosR+be6yKHHr/qx14U8uve4ciiOWWm&#10;ZSFEUTI121jQdYIIP9Ln6X9pymg0rx/mP9X+x1Zewagcjr3twx5KxTCQnXIZxGG9Q5FwVB/tWJBv&#10;+fb0FGjJAzmg+ymf83z8uqPTSCP9Xz697fqaAB09IYGSmABtaws13twNJ+vtfEhjU6vX/V+fTWFB&#10;Y9e9n3+F+2Kaffddm6iAtT4HC7izbgrZRJ/CWoqeK7cENLMD/r29i3le2WbcVZhqChj5fwkDHlkj&#10;oL8zXbQ7aQpzI6KPsLgn/jIJ+fRLfnfuOuxXSEW3cTVmjy/YHYXW2zKKZGcSpBXbzpMjmpI/HzdM&#10;fS1TG34v7OlTU0LxwhCmpl1yhjq8jarFiOOL8fX3KsUKhVjWgIGTwGPM0+yvz8616j+9uXMjFjwP&#10;2UH5ef8Ah/Povs9XVQz1bypOYhJ4aTQmnwqyalVbk+rSS1rWsLD25VjUtNGFVEZVUtKU/cYMATq/&#10;xA+ntW0LCpRR9la/n/qz0ghmkkbiflXHTPjabJV8plnlaF5JUip0fVApSRh+1/QMQQQfpxb629pS&#10;pr40SOCOFWDEOWZz6tfqGj/Yf1+ntEZCF0jHpXz+w/6h0vj1Fqsf5dCRQ4KWSWetmqZFZVMSpGgv&#10;H4SUPmH55P4+vuHWyUgjuRqfxKdFlLSSHgDm54H191l0CoI8vTH7elUZcNUGnU3FQZJpSuq0RqnX&#10;ylmCwwr6iyhbfU8C/uL9y7rEYY3soQhUUKqj9JF0FzYm3uoJJxX16vkEljk+dc9OAoYYmqEqJovW&#10;ZELyOJDIbh0JEtgLgX444HHuHU+VHCAswVj6h+4NRW4BJ/oLjn35lYf6uH+frakHPTtQinkiMrBF&#10;ZlWyMWhJjDaSwAFwCSDx/vXtueWcy06GGQKXYg6da6rabX/1v+N+224CoNP9X+r58OnF0CpOf5dO&#10;8VNSiCskjqomZYlRvUI3CH1FgDb6nm9/xx7lJGWuNYAUPqI0qFAF5Etza30Nv9ce9gEcenRLTzB/&#10;b/mz02zyKCD4ZP3Gi0qdTmQltMUuokckcqCP8Cb+4jOXlaOQLE2lYwQyqo4JIB4H9Dc/j3XLGg6u&#10;WBWq/Pj9np5/Z/M9T46cRQJNCZJ08pn06Xkkb1DTf/AkFTbkG3+Pv0BXRokCaXurSs9uAboC34sB&#10;9R9Pr78FOmoFf9Xzx03rQNqSuOFOB/I/y6yViTGQPG8geLQ6wLEGZbjTKVUC5BJ5Bte3uK1fpeRZ&#10;TEIVVRHZgQNJuSABfi9+fr72DRu6mOthgKFePE46nJhy0UUkH3Jnd3MhYFWbUosrk8A8W+ht7x/d&#10;UjOvkqSpUuTpj0xBXFlsG+tx9LfT3cFPs6r31JA4/t/1fz+fUg0Fekb+KiDq0cSBXlBmd4zdyxTg&#10;AfRr/X+lre4LVlMJgkqSSI7HUV0sTOCQEH9LC1ufbZ0cCOP+HpwMwFB/hPD+XTiMbVtCZIpIoZUC&#10;6FIKhYCLl2P1Oo3B/wBb3zqslGkieKNokcSISI+VJ9dmP49P+8+6tWop59eBb8WT+3/D1jocJK0L&#10;rPMszoY3A8osygaSVt9fVf8A2Bt7y0WSSl9CQyBIQ7N5ReQ6gSGBP5P5/wBv73H2DSBQdeZ2bJ4n&#10;0wP2DqNk8C1feR6iPyTeNE8JIjGggMrfmwP0A/pb3jrcipVyIJJIxDpUC6Sa3+nBt9P6/wDGvfmI&#10;4jryaTQlsg19R/q/P06z4/DSRlFM0McjT6pCLGPQhs3IvyR9F+g9ttPWCGFFZFee7qS5JZSwtcj8&#10;gH6f48+6rRaeo6uXfXqr08VmMFTLIVkkhpysbgRhQG0NqIVvwWH1/wALD36TLArGXVE8Rd3JudZH&#10;IVv8LCwufewyn4qcf9X+r+XWqFyfU0+wfl11DgvG0ojkkkEyqij0jx8cstv8SST7wxZedyktlVmh&#10;AI+huVOgkfS3Nvp78JKmvVCg4dSpcJTIrw3YqKgkE8gDUNYB+tza5N/cxaicN9w78pAPITzxa5AP&#10;0P8AyL3audR8v9X+r5daWingDnHUGSkpmj+0jjIWWobQEIH1NhcWuP8AX/1/6+2morpJ6qGcWWRb&#10;RrUvGS0akMdIvY883/A9tnSaNXPr/q8v9WOlgdRH/k+f7eHTlS4uKnpJqU3aFyZDTJIAkh1KCTYW&#10;uOCP6/U+5LVlaX9NRdQyvqsQQpJtdrc/jj3rSxpQ9U1g0oKV/wBWPXrAuNxyoS9Mt9JRk1DSXsPo&#10;o/T9Dz/tv8fTQtHFJLHPoeVCSRdSxjU/Qre55/P0/wAPbgVFQnz/ANXl15Zl00YGo/PrqJxLPFDL&#10;Th4oJOAbEIspB51fQGwtb6+8ULSRnmZlDKulCWcANy4Ygn883+vvQJr3Hppm1tV/5UHUyeKN0Oin&#10;RijtqawUalFkKg/i3Fvp76mWSZkjdzpKi9v8W4ZFP14/2PvzAEgcR1o6R8Oft/wHrunZIY5ZFjVX&#10;Dmxve9kuQ7W45/2HvHIkijSUBhUMG5toQAG4Ycf0HvRr5dbrmq1J/wBXAeX7essUkbHVrCzOVKix&#10;OpiSpDauT+T9P6e4dGra3ZtUayEgGy8MSeDf6/191jZg3r1fWwNAdRpTz/4vqVWhGiQDS/i0sRf6&#10;gAc2/H9PeCSPwgyKpB8jOz2/tKb6gv8AiPyfyPbtadw/b8+lavXzrgfn/q9OuSN5SsTn+wEEZPCo&#10;y20l/wDXNv8AH3xVTVRxyJaxLA20hwfqSTf63+vvddQ1eXV+B66ZhSySRPfUAhF7lCDwoA/p/vHu&#10;ZjoXMrtayuwOrXpkUBLBlP0ueB7ugNT1o8OoGUnjWJFuSyiwQoWiYs9yjgc2B5/wH+39yK4xoipL&#10;rVndeb+nRq1+v6m+r/evoPxXtJqVp+VOP+r7fn1Vcmo6wY4SvIzxFHREbgct5AoT0DgadP8Avdrn&#10;88oCqKA8lj41CgEKpZiWtf8ABv8A0/Pu2oLk/wCo9Vd9C6iP2ddTI8zt440t5CzM5LOqoFT6fkf1&#10;B98JzG7gxSrq9IOsk2h183/Nvr9fz78dJ+Hra0YYx5+XHj+3/P1kp1mhjZZoSR6yPH6S0oSwtbi5&#10;4+n4HuNI8nC3VlNuGHpZGPr5H9B9P9ub+089KAEgn+f+D/V5dbPUuCOP1PpeN7/UHlXUemw/xP8A&#10;vh7y0kj6rggqA4W50kggEOykWuOCCPfohrWjcP50H5/bT/D1o0pn/V/q8usNdFHpt+ly0Zf6sAxJ&#10;BjVuSFPIIPvJM6A3UsJObeQjn8km349vnTwU0K/y+z/VTrxWopWnz9B8vTrDTJJ9GVHhIXiK+m44&#10;At+T+SPeKSVoxpBJZj+hTzYmwNueP8P+JPtolYwNQr/P/V/h68qqigenr1ISIVDtIwCqAPUwsAVH&#10;PP8AX6c/8R7wKoc2jdiSCulf7PkJtckH+h/2P096oq1VTjPDjUenViKY6zO7IA0qKoVkIdvo4jAv&#10;6VI/qP8AifeKmicuVLs1/qj8r/tH1+gAAtz/AK/HvSxhx3cf9n9n+x1s0PWarmRFDKqgD6OoswBF&#10;nsRzzc8f7bn3JqdZVotDKZBo9Jvp0/Un/X4+vtzw1A00/bnrQAHUOmKa1mEiuIyXuRbXq+gH+tz/&#10;AL7n3Epo9E4V5PRf02tw2k20j6kAXBHva0LAH+fy9P8AV6D7LEgio6mVcmqnZ409drMDcenULhjf&#10;g/Qg+5pcQRvJ+pdRI1MQrW9IIB+g5PvzKo7wMn/V+3/Vw6rSvUEKaiVIr6DoAbQmpl/tkF/z9B7x&#10;vURmRaa36QXhYm7KoUWsf8Pp/wAaPvbuqU1db4CvWSGklCPVX5YhZkAsjMWIJI5+v1/5F7kxwhUE&#10;wOmST12HAstgi2t9f8f8fdAwLduPWv8AxfVONQOHUeWcl/Ayl44joDXJa7XLtq/p/wAU94GjV5ix&#10;K6graQgBsDw9/wDb+3dKgk8K5/ydX4dZEldIFUK5UsgdnJFz9U0kf63PHv0rAJGkrMwLBXP9k8C1&#10;gPpzzx7qwGkg0z8v8Pr59e+zrlCpaSR4lQFVJjAN2BJJa5/PHHI/2/vsBkRkW1tWl3YBiQWuQb/1&#10;/Fv8fbZjCrpyf8v+YVPVSB1yLrJIkjkg6dSRglQpC2BW39Pob/4e+OPWASsZCFFzZrcEpfUDf63B&#10;+vtpVBahxX1z/qzjrTVOOuWTaoMAEI1Gylo1uGtJYqQP8LfT3lrZm1hqZETSAglUX/r6b/8AE+9s&#10;uSg4ZOPzpTPn16lcHrDj4FERFU7yFjrMLkg/i7Ff+I9x4wzP5JZHBEdnBJ4e5u1h/h/X/e/e4g1G&#10;amaYrX/D/q/wU2OGB1JmKqojhjjKmTUtrcpbhQf6n/D/AHr3LIcMrvoYOdALsSSqr6jx9Dfn29GA&#10;Fq1DXOM9bHDqBdGDRxiVTGuo6FsAzN6V54I/H0/3j3iapRCUBvYm40g+sEXtce9yEKpBz148OsqU&#10;jy6Xb06gLENayEekXB+v099ReVpGOhViFmZ9PDEgEBb8X4sQR7TildaDtINaj/i/lmvWscR1lm8S&#10;RKjSM05JVEDjUgBtdtP45uDf37woPXqYkuG4a9mNvSBa/H+296VdXeF+fmP58OOP8HWuPXL7iQnx&#10;FVCiMpyv1UA+u445H+xHv0+tYGXVqIOsC4X6G1j/AIgfT/W96ZyAVFK1/aP+L48fTh14HPXGmWJq&#10;hHCFVK+M31G3puCvN7X/AN795mRBThimgtybsvPpsWIH0Pv1SRnPWsk9YQ7mrKiTUqGwspFvVcKC&#10;fqP8PbeY5Tb12i1FAOf0vyCG5/w+vvRIIIH+r+X2/Pq5P4RxH+rh+359OayRLclB5NIkYm1tSDSQ&#10;w4H4/HtwhpEhp2bUisn1ve5U82vb/H/W977Qvb5+uePp/Ly6qWz01T1sk9SiaJGRr6dBAs4BF7X/&#10;AMD75xmNA0jNrYFvTqOnT/YsvvZQqK/6v8vWiDWnXGTzSFIkTxoQtjoXUWt6yXP5+p/p79Cyt62U&#10;ry2skiy2JAIH0/xA/PvwOqrNk/6jx/w+nW8efXqhXjtEjq36dCgG5J4N7f1/J9+jilBJaMOqgsDq&#10;C6gRYMT/AE/P+HvQ9a063VeINP5/6v8AVw66llhIAVyrNZH9JIQqQWQKR9bg/T6+88JjpQInHiZi&#10;Lm2oFSPSB+ePz72AAOPVSpYaq1/2PX/J1Hn8tYxmT91UBCrcKQ2o62P4t/T/AHw983FnJDFi4AUE&#10;kozfRbH+nH096IIPWqECvXCNw0YBUKEYlmACuq/2wR/W/wCfcplFtSsxBCqxS1gVuH9JNvr9PdgK&#10;4HXgCRpWn5/P59Qlex0ugDAsyq17sG9UfqAva3+P+8+4k0o1aeeGJJNgb/Qiwvb8/j37L9XVTIP8&#10;P+r9nUyGIqC/HKLpC3IA+qm/9fp+f9t7ztKiIVc+gi4BJPrNiQT/AIfj3YaiKevWhqyeBPUYQtJK&#10;rxgmRSQzWAAjsQCo/wAf6W/2HtzpFB4F7EXJ5slvpzb+p45/4j27GMVpg9bUYqBgn5fzHTJkJCCN&#10;TAup0qt7tLqJJtzYcDkH/ivuNUMGLKv6WY6BH9P8CdNxzyef9b22VaukdVEbg0Ppk/5q0/1Cv2T6&#10;WwRZHNmUXYyfU8eoc88cf73/AK8KWBdOk8KoLeq/JJ+oB+lh+PdSCF/1f6vXresqCB/s9OMFQxcO&#10;AGZiqgLpsABzcj8E2sf9h7zUgKwgFyygvweCVH0Cfi/1/wBb3tNRGOA69qYmgFBjqPX6WnLBArsq&#10;c31BSeSz25sf8Pr7yBZJXvqACHgtYGwHFr/7f/X9ug1J+X+bp/h1ELQwx2CEs45AJYXJ9RIH+tYf&#10;4e+L+Z3ZE/cC/pCgAEAWNv8AYe9kkZ691yTwRxq8hMZb9ZYk6SW1Lf8AqL8/7D3NjAZfGwZWZfqf&#10;1fXngfTn6n35Tq4inH/Dj9vVT69N8pZX8iMjKrfRf08jg3P14/H49yIwdf8AQoLJz+kDj6W5P+Pt&#10;MVDPpTj618v9jPW/KvUSUqE/qrteTi+onn634HA494JY3cpZtQSwXkhjdrcfn/Xt7qyPpVmp9mf9&#10;X+D9vXqjqRDJHGHJXQZLs30KjSt/UPpyPpf3khhkUN5WLSEFbn6aQbG4H++/HvwjaMAPQVrgf4PI&#10;/wCrgOvV6x1FRE5UwKFhB8lhydRW4I/4p/sfbn6TGQBxb1Hi+r8fX8H275daHHpkIcSgsbHUNK/U&#10;aB9Rx+bf737yUjkEEaSTYGxAQ6eQRf3pTXPWmA6xV8SsrKfIBYkcFpBr9LA6P99/vfvNU2ViDpYM&#10;pLMDcB7Brgf6/Fvdj15SeotFd4rrrQo1o0KlW8dyoBJ/qOb/AE59w0MpuFc6WbSRb+19QSPp7qTQ&#10;0JH+Xp0ip6nyCnXSzxLrRNSn6jQPSUVhzcHg/wDGuPOgh0Xk0t9SF4VXAuCPx7bkUsmDSv8Aq/Kv&#10;VSdRNc9ZIpTUa9MOpPouv9bRnizfn6ni3vjdrcya7kBv8T9dX445NvfoohGajgf8/wDxX7K+fXqi&#10;hAwPIf6q/n6065MEYgrCIyvKEfTT+kr9frx/j9fp7kcIphQfrF2BFiCBcC3H1/H+39uHyoMEkfLh&#10;5/4PPy9cVU5HUQgyP9zKV/atoYXN1LjV9L8Dj/effBVlRCpBF9J9XB9J+vP/ACP3scKDpyg66klg&#10;knD6tViynRcr6wLD08j+vHH+8+3JjHojEelWseR+kkclj/xH59ttppVqUJUVrmhI4YNckfIY+wtj&#10;tyf9n/VXpoRajyztL5HjBJs31FwQFA4/obge8Yh1OWuGOv6L9CTY/Q8H/kXvbINGoHKgAGtMfkOI&#10;8j+3NOnQaUpinXJ6kqmgqyIYyWv+ri6lb3uL3txx9fbqgeOHSbaif18AqPoT/j7TjA6bNC3TDN45&#10;qsSDUEVbeIqxWS41aSb2H+wH+H9Pchbut1U8AlibqQPp9P8Aife/s6ocHPUJ7RSBZpEUOwVEFnSQ&#10;2vcueTYEccH3kUHgMVUX03IGq/5vf3uo+Hgfnwzwz+37MV49aPUaZ0ILxrJJwG0KT41C24UKf9vb&#10;3MRyAU50AeklQPoTcXtbkfT2jLKVDDzrX/D8wfy68VoST5Y/1Dj01ywqxEg0iViNaq5YAEWDEE8W&#10;Nr3595VX0HUOGvdlIv8A4+6/Z04qtqGnA8v9VeoUkq+QWkbXHptG4JF9VwRx9SQbf7z7eMJQQ5nb&#10;G9NoyVEtNJnMXVRQvGxU+b7WRQoP+1Agf8b9p7vSbV4lFAR/kp54yacPX7Ors8kN3BdqobQaH7Di&#10;vr/g+3PQV9p5Gq212N0v2xFQU1fRbN3PSRZRJUUvFjMlkIIZqoMPzANb82t9fp705e6cHPt7tLe2&#10;HqA4kpszVKGbksiyFNRJ/JI+nvFHmKMwbtMjDi1R65A/y9T1trr9HE/Htp+Yx/hH+ryupVg6q6m6&#10;soZSPoQwuCPYTuwAX/Wtz/X2TnBPRtw6799MRYf7yf8AYe9db6974sPyTwQB/t/8ffutHr3v1gQB&#10;b8/1/pyPp795de8uve+J5kU/4Ffr9b8/T36uevVz17325AXlrXYC/wDQ/j349ePXvfECy3JFrAgk&#10;f0Pv3Wuve+QP455J5PIt/X37rfXvfr/rt9Len8j/AHj37r3XvfIMSSfwR+Pfh14de94mYeRCeQPy&#10;LD6iw/2Hth+40GD5Y6rxNOve74v5aWZqc/0XuPbNbQytSbe3NXjGZCSoZoZv4wUnnxscJsI/E1pD&#10;z6jLfji+GH3i7CO05ntd3hejzxLrSmf0yRrPE0KtTI4L9tOin3UN4vbnkebbZkIitLhtDk4OvuZA&#10;OI0/F89fqD1jfgqR/wAitzf2c/dO2HWOYKYUh8Qpp5V9Xoj0ywS6PqCH9JJBvc/X3j9a3VHola8R&#10;5flX5j9vWXEM9OHnTrkGB/1/6eyA9q0oxjS00cbShJYpoKkaQ0kczl7lvyNVwo/pYfj3JmxyGeRJ&#10;CRgUI+dKD7D/AKuJ6V3ZogAHDP7f+L65ewj2zDTmvWeVUilkkbWZBdLtKSzhbfi5v/gR7O7+R/D8&#10;OM9vn649aH9n+TovgjUtUYqfOuf5nh/mx172K8mJM1JWnXHUr6pY1KBFSUR2aIED9LXL3+hNz7IB&#10;dKJUHw0OcCv5j9gpxHn0YmMsKVr5/wCf/V/k697DPNYn0tU0cg0SSCnaGa+uNhH6BL/UWuv9fp+T&#10;b2fW07k+C48tQp6VzT8z/h9Oi64iYii8Pn172BG4MVOjtF5LNG7yRBCfAAzelP8AW/BB/wBf8exP&#10;ZTxkagKeR/Zx/Zw/Z8ugXuNuxYnIpXA4fb172C2Woaryy3T9B8iMinyAF2VRz9Ra4/23+xFFvMuA&#10;Dx/zf6j1Hm52suo14DP+rz+f2fLr3su/YWMWmrIcnECon0pP6WBDW9Jb/H8X/wAf9h7HvL9yXRoH&#10;yBw4fnQcB/n6xJ94OXls91XeYR2XAo/ycedPKoz8z172gE/r/t78Hj+nsRqaY/wfn1CoFMf4Ove8&#10;i8n6D/Hn/b3/AOJ9tyqa1HVh173m+n545+pt9eRb3tAPLif+K691734La/PP9fzyOb3/AN4Hu7ZF&#10;Otde98xf8c/7z9Pbelut9e95Va9rHkW+v1Fv6e7VDA169173kBt9OP8Aif8AD36mevde95AQTf8A&#10;xA/F+Ppf27GaVHl03Ujiajz697mRHkH+nHPPJ/of+J9q7Y4oPP8A4vpscKDr3t7pNOv/AFgLf4DV&#10;+PYgg1Mnb+3168ASCB1725y20n/gp+vPP493mFBX5/yzx+fTo4jr3timIuRzwbm/0A/r7LZq1/1e&#10;n/F9K4mqNPp172n8hYrY3NyQb3+p+tv8PaOQEUkXFPT1z/qz1eTUBrGP9R697TU36T/X/Y83/Fvf&#10;lB1VP+Ty6Sk1697Yqr8/77+nt0Y6Ybr3uAPr/seP+KX96qekmo6sCp4de9z6cgNf/W/PumMU62mn&#10;FP59e9rjBva1v6n88Ek35Hsygw41eo/4rp4eX2/5Ove10CCh/oB+f94sfa1hQft/1f5/Xqjijde9&#10;pDKC5Y/1t/tri/H9ePbVwKIB86H9n/F9ecUWnXvbRDfWvJB/pYg/W/J/pb2jI7gfKnrX+XVFNMf7&#10;P8uvexV2q3N7mxQi/P4tbgf6/szsTkClBnqknzHXvYhKRwbWt/Xg2sDz/h+fZutNOOirHl173ya1&#10;uTyTa+n9Nzq5H/FPes9VzX8v9X+rHXveJgATYk/7C1ve8+fW80qcde94ifz+CfpwPr/h711rr3v3&#10;/G/+Ne/da697/9DRxX6/Ti3+29hjUBk8Tj/V/qFOhGOt/j3zJ/1r/wCH/GvdKgZHl1alRXr3ttq7&#10;2UC1ybjgfgf09rIaAE+fD8utL5t8qde9tj2v9D9Lf8b9udM9e98Pe+t9e98k+v1/3r6Dn3rrXXvc&#10;tPoL/wCsfp7qePW+ve/Frf0/2J5/1wP6e9U69173i9ude6976J/F7cix45uL/wCPvXWuve+vyDwb&#10;Hm1v95+vt6I8R05GaY697mRGwv8A63+9n2ZWpoR9v+b/AC9L7fLgV8+ve5rMLH8H/ef8b+z1HrRT&#10;0aVxjr3tlq2Lav8AA/0BuT7WiUBQrY/2P9Xn0lnfSAD51/wfz697YZgdR/wP5/p9OL+08zqFpxrw&#10;6K5Mjr3uMtvr/r2+hP8AifaQEDy6T9e9zYBex4tccG3+x9vfEmqlOm5EGnUPLr3tSUIIKkW4/HH4&#10;Puo6p5Dr3tcUTXjH/BeP+Ne9AFmFfPpJOAAD8+ve5oJvx/vI/wCK+1CU0DpP173mH4/2H+Hv3W+v&#10;e+YPP554+vPP9T/vdvfuvde998f1sPxY8afpck/7e39OfbcgctReA4db6978P8bfS/PFjf8A31vd&#10;YwC+cdb6975j82P15vcX/wB9/T29mlRwPWuve+mNh/X/AGJ+v9ffutde9xn/AAf+J92Xr3XveM88&#10;f191jVlJJOCf9R/2OtqSrBvTr3vARYnk/j6/737UnoyXr3uKfoP95+n09mMZNSOje3J1EfLr3uTE&#10;5tb68W5/x/4p7NIRqIFPz9P+L6EFrkD/AFYp1724IRcH/AfXi35uPZ3brjUfmPtPD/Vx6NYz2469&#10;7c4mBP14Jtf8f7z7MUGBXoyhaoCkcB1727RELpsTcHjkfgfQ2/1/a+2Vg2ojFOlUdQ1eve3mBwR9&#10;b/04Nz/r/wBPZ9bSx6aVoQP8HRhGwYY8uve3OFwANNxax+v0B5HB9qhKvl/q/wBXl06Ove3enm0/&#10;7YD6nk35A/4371EFc1AxT/Z/4r16ueve3mKr0qQTo/Nh/a4tb1fg/X/eh/WzoNNQeHTEpoKjNPy6&#10;97n4+VZJFUWI1Aj9XJsSb3/wFuPaGeUUqhz/AKv9X7Og/fS0XHE44D/P5/6h172aXqPAT5GoikSI&#10;tGWHN/Sp/J/1/r7MNngEjBiBQY/1D7CPl/PoLTGoLAZ+f2/7I64uwRSxNgB7tH6uwppVo0ZbBAgI&#10;IN7fgkfT6n639j1FVIAo/aD/AIfL9n5+dLQnUxrk0/1f6vLoAe0Muq0NWF5PjexvYX0ngfk8fUDm&#10;3s9e0qWJYIr6dRReOBqP0J4Nj/r+w7dkyTsKYLfsxw9fL16OoACQKYr/AJPP7Oql+5MvV+ep0eQR&#10;rI5JuzFBq1rywuBcci/sYKClQRjT9T+eAbDj/fW9k109TWvDj6fLzz/s9GyLUg06IVuncFW1ayy2&#10;0foRSWYanF/x+kAXtcf69/p7eVgAUgXFh/rG1v6H2TyAhqvxJ/n6fy6VqoLaeFRj/V+Xn0g2zmqS&#10;MyWKt+ldIKMxP1VksAbMTe4t/gfrweH/AAIt+BYfn/H2yw4+Q/1cOlPU6jy6Ky3ZXJNwzk/8c73O&#10;m5sAvPH5/r7bqmA88m3JN7jm/wBBz/vre2VBC0I8/wCXr/k8z/kUwkaaDH+r/V8+hDw2XiLAgxsw&#10;CaQAvCi5ViCp9JB+tzwfbDURMOP6/Xi/I4BI/r/r+259VKr/AC/n/LhQV6fVqY9ehawNbCWBLDhh&#10;ouSp0sSSA3+pBt9P9t9PbLOxUH6kE/g8j83/AMT/AFt7Q6VaQEUGKn5n/J+flitM9LIaNICfLh/q&#10;/wBX7OhWxUazlTb1qLIGAsQSU0j82FuL/wC3v9GyST1fXn62+ov9Rx/xT3vowXj0tqalPj0lSy8q&#10;CAFYJYKVLgDm35PPPPuDK2oc34sL3vb/AF/6X9pJ6Dt/ir6/6hxOTxOQa9O+dP8AV+3pSUMegi31&#10;tqtZRc2+gY/qK8cf4/09wyWXkXHI/PCgH6D/AG3vQAZqj/V5/wCXz6VpGhaq5p55rXB/y/4OlAix&#10;ygKbNZGBBBu7lQt7Ef424At/Tn2/4+qYgaudNjpNhcDgEX/2Ptnw1L6FPE/8X6cOkU0cYBVTXP5/&#10;P0+zFf8AOHO5cTEqyMlkLB18q3PqazGNtI+n0uP9v+fYqbc0uEHJUm4v/S1+SOPauDU6j1GDTGa0&#10;wP8AUOgxuDABimM/5f8AV/q416/IGV6Cmr5RaMrFICV1MwNjyg0hha6m/P0+nHIv4ynUopIsLX4t&#10;e3++/PsziQpVAQT+dPX50OeA+Veo+3GceMdJz5fyyP8AV6eQ6o77o3VVHJ1AjuSZii+S5Hk1BSQv&#10;+sq3uvAH4sB7c5SoBVbAgfgWv/hb2qRQuT+fRRknPQLYtKuplSoqBJIHZeHZXAC8FtdySbEXFjb/&#10;AGw9tc9jf/Y2PPBt7etjJ41E4GmrhkAg8ePGnD06vGSpxwPH7PzrToVcGpRVPAKsivGwVTIga17c&#10;gH8n68n+n0Yan8n6/X/bfT6ezVjjpZGa4/1f6v8ABwPRidpJ6YEa6gxqFCsQHfh7CS2r8H6iwvze&#10;3tgqGKk/10n/AGP+359o5vgrXzBPH5/L/V9uOjixKhjU+h/Zw/Zmv2joz+0KdJPCGVXUSIFvpWxe&#10;36rNpNjYjjm/1+vtP1crKGP+t/iOeBx7QyEl6+X+r/V/m6FdrlQR5V/w9Ga2pi6R/GCoJ1N9QFkV&#10;VYs1ibkAFiAbmwFvyPbLJUMSQb/W5/pb830+yuS4Z+6tAcUrx4/ZxrSnyz0ZIoAr69DRQYSCOMFV&#10;VyBo1FdZBIAXTrHNjf8AF7c2+t8a1JUkjn6/Xi3+HPvYWuT0rWLUNTf7P2+eflTqfNhxKgVlVdWg&#10;AoCQw03BGgf4W4Fxf+nHuR979OR9CPxxY/gD+vvRXSaLX8+qNEFNEB+01/zf6j8+mk7aWTWPE1yw&#10;YlUN3BFgWLcGwtz9b/0N/cCpqwVIB+lyeeAf6fj3UBmYKBx4f6vl1RQWbT/qp0qcNgDG4coBcoCt&#10;ruwP0ZjyL8kjn8f6107PL5NRvf6/nj6/0/r7cKHV4Zwf5fmfL889GAwAB5dDDiaIUoj0rZVKlbgh&#10;yCoA0avqPyPx9B9fbJUU2vmw5vYC3H4+n+9/7x7aqM/L+f8Aq/1Z6eVuBHQjY3IiOyhmHCEliRe/&#10;Ni4uPybHj8g/Thrmogfrf63IAH0H1t9fobf093Dmmc/b0+k7AUOftr/q/b0q6PNshOkqCFsra2I5&#10;4HktYci/9bEf4g+0zlMSsqlVTUCGsR9T+RZR9D+PbqNU1U/7B6Wwy6uBp9vkf83Qk7Z3UadgZZdD&#10;Lo1BgAoBAD3c/Vb83/p/Q+w3ye2y2pilrXAOkXseT/xX2nli0UZRjz8x8s+VelaSUI86+Xl/sf5+&#10;h9wG9oW0xrMrEgMU8lwSvH0/H9P6/wCHtKPt90c3jX9X+Bv9bD/Wt/vPtgyKoyadKBMPmOhAh3PF&#10;LGNLsfR9LGy8AMf9e/8AvHv32jQggLbi6+nm3+x45H59ucRgiv7f2/6v8vTgZWGDXrsV6VBB13Aa&#10;zXb8k/4XPB/HtO16yKLAnn/X4KfQXH4N+R78q1avp1tBU/Z0qMe0bEcLwL24t6v6A/kH8+0nOCxN&#10;z9Li91Ivezf7H/W/4n23M0itQDtp/q/1Zr08tS2P9X/F56VVNpC/m9webg/gj6/j/X9y8fCQbgBr&#10;kH9X9eOAf9a/P49piWqFpk8Pn074hHl9nof8H7esVbMAvLFQL3Om97f4j/iPz7W6VC0tMXPBVf8A&#10;eLXJv/j/AE9r7cMkVGxXPVATSp4npBz0zVtWqfqS5/JBvfi4vfj6E+y69g5lqmSYmS6KSLcgAAE/&#10;U/7f3tSS5NKVA6L52JckinQw7ex6UdLGipY2HP1+v+t7KHnKwy1bljf1X0k25J9JB/A/PtRHGXzw&#10;HRczgHPSvAsLe0JlKiZnKI/0HqYDk35NgBYe/S6UAPAmuPs+fSGR6mrY697DjOfdSI+lmBB5FmJN&#10;/qT/AE/2/wBPZPcjifz/AG/8X0lY14de9hPkRWQuTKNY+tyOdP8Aa0/j+t/9h7KJgFUt1rx3Qf7P&#10;XvbAcjEusypb6Dni/wDrarc349l5Rw1E45p+Qqa/8X0oE4BGc+X5cf8AV6de9u+LrIZ5Lq4FjfS3&#10;pFvpe/8AS/txCWovn/xf59LIp1K0b9v7evexaxkivCFIDKygXFxY6r3/ANb6H2Y26hnCt/qp/np0&#10;ZR0OPTr3tY4zAwVhBkjRgbXJAB1XsOOeOfr7M+yvcK/l094KSfEK9e9zsls6h8JZIoyoBDAi19Nr&#10;ELz/AL17baAEnGTnjw/2MdNS2MeTT/V+yvXvYO7h2dEyv44VXUGIIFyGP4P++/4oS6e1SMimQfXy&#10;/wBX+CvRZPt6GlBX/iv9Xy+XXvYEZvatRSSu6ISpsbqALgGxuP68+yaWJwdKH/Mf5eXRVNZFTT/V&#10;/qHXveLE42qMi6NS3IBFjz/rX+vtyGIlx+38+qQ2zBxTPXva/lxVdRUv3Ad72N0J5PF7qP8AW9rW&#10;Vh0reJ0Wo697Sg3RWUFRrSVgyNqvci1voTz+P9t7LZHbU1cfb/xfSE3UsbHVQEHz/wBQ697HbYPy&#10;Rzu15qcx5GeMQsjAeRmFhybXP+39poLnTlTw8x8q+X8h/Lpfbbqaca/t+zrHLDFOjRzRpLG6lWR1&#10;DKyn6gg+zk0ny8od0YuKnyzrHVGNENTG9hIxUcOosL/4g/X2IrHcO+jtmmfs+XH/AC+XpTq8+4Ry&#10;gnz/ANX+bpipNtYzHytLRRCEMSfGOVUk3Ognkfnj2Du6N4U2ZkeeknWRGZtOlrSfq+rA/kDg/wC3&#10;9j/apIZKAGppX8sf5+g7cKrmhz/m8v29KBRpAH9PaFqpVan1OLs3q03sQCbKRe/seWdvG0dT9mKe&#10;Q+z/ADevTAhGnJz137CXdcyqPoOCdS/Um/P0H+9ey3cKKSFx/q/PpuVSFx172ENdKWL3PAJ/P15u&#10;R/sR7B13cCpT1/1fOtPP5+XSJ2HDr3sPstKQz25vwP6aQPoCfYau58/4fn+f+H/D0T3LapKDy697&#10;TEjXH+sebDg8Xtx7IZJ6sck/Z/xdf9Xz6K5CCx8x173Adeb/AOvf/bf193WU0BbP+Hps9e9xJ09N&#10;x9Rfj8X/ANv7XrOKaWz6kHh/n/L/ACdVPDr3vqjrJKWZCCbB7jkXFvr7VQXaq40t16OTS1QevezT&#10;9Tdq1u2a2kmhq5IjDIn0kIK88i/4vz9P+RiO33VtNH/2T9nr/L+XQmsdwZaB+uiAwKsAQeCCLgj/&#10;ABHu/r4o/J2h3BTUOIyVcoqCIkUtIDdyoAPqP0J+vuv14eTvFRnzOK1qf9joTRypcKGGf9X+H/Vx&#10;6Jt8lvj5Rb7wldmcNSxDKQwO8sKIFaZEGpihT+0ADY/719Rapi65KyminhYMrqGGkgggi9wT7Uxu&#10;G7vXpoih6oR39teowOVrcbWQPFJDK8R8qOGVg5CAqo5F+Db6XP0HtSQOTpB4/HH0I+nPu06I8R18&#10;QKg/l/qr1VgCM9AHlaXwzO8VzexZXALITZhpbn+n9fzx7lSxhgf96PP9eL/8a9lkZLLRqfaPT/V/&#10;xfTkbjCEY/1f6v2eQ6h0Ve9NULYupI9RS6Wk9Nzpbkj8fX+g/HLRWUvkjJt9AB9B9Bxbj/ff8SX3&#10;EaxMM9xJP7c0GeHH+f5LopSDpPHy6GXZ25zHOq6kVCbgayLMT+ptXBuQP9hb8/RB5XHMwYW+tyAB&#10;9Pyf9t7bR6cfz6NbeYD4vz/yft6NpsndcQMYWT0qVUszHUTq0x2Ki/NhyT9T9bew/wApR6CQBc6e&#10;ABwADa1vr/j/AL7gvViTU5I6Mo29fLo0u18uJo0Ymys4N2I1MbXZtQ9P4sL/APIw2y0ZAe4P+uPx&#10;bgnn2pV6inRjFJUaT+XRhNuTI3hsy3Nv6jUSOANP+Fh/iP8AeA+rgQWFgWuSxIPBsT6vbywO+KUH&#10;z/1Hp+vlT/V/q/4roWcdIumM6iFsAqqw5FwPT/xI+vtBZqEGKQWVeD9QLC3AA1f7zb3YwKDkk09P&#10;s+Vf9Q/Lph5lXz6X2IqPWnJPP9T+Tfm3/E/6/sBd3UkDxyeQizKR9AB6vz/sf8f9j7beFaVU+fma&#10;0NP9Xn+zzKbnc7eGuph+3/i+hKx8rED0/T6/X6D6Af19kr7GoIpRUpGq2NwwsLW5HB/17f6/19k9&#10;5AGjIJBr+3j/AKvs6BG58yWek1cefn/m/wA2On0cgH+vuvTsLbRiq5nEQF2YrYcckm4HPuPtwtQr&#10;MFFB5g1rw8/THn1Ge6X8MrMUPH/V/q/ZTr3su+UoPHI3p5F72HAsbfT2H3i05GM0p/s8OgrIUY1B&#10;8+H7eve0vIuliCD9T/tv9c+2+mz69e9x24/3s+31I0etOqHr3vHq9Q+vNr82/wAbWPuwxnr3l/sd&#10;e97C3w1qJMh/K53JE7lhgfkvl1iB5ECVuFw9Y1gf6tIzGw/43kLyLJ4vt7KKYju/8KIT/sf4OoT5&#10;4ATn9GH+iWEY/wB5ll8/z/1eRQKkim+eFAf0nL/FjwEgG8n8E7RqZ0Vja3o+9Yjn+0faRJKyzAsC&#10;WMJi9ViFEVgv+vf8+1o+KhPRYeOOjf8AubTIfCFAGu87KrX4CKUOsn/Eg8/7172BXAzUY/YfSvVS&#10;SEoOPXveGdkkjSZVvIKYJIgA1MVOji31sP8AY+6lRpNRU0p/q/1cevCtM9e9umMUVNPIPGyShnC+&#10;kcXiDAm34te/+P8AiPaiGjVC8QOFPXzB/bjz6o5AWv8Ag+fXvb4sLqwZmV1VaUmxKqrK2q7f0Zvx&#10;/rf4+1apqoxpQUpTHp/q/Ph0jkcvSnAf6v8AV/g697sy+M1HJtrrbfG4zGRNnMphNq0D2AZUmZ85&#10;XKp+oBjjRTb6H3IXKMXhiW6YVJooPoTVuNP6NPnXoHcxsJry3t6/AHlP5DQv82J6r/8AlKkO9+6+&#10;jOv3m/yXauJ353BmKe2pXfF0sGxtv+RSLX8+WqZVB/45ki5HsU3y9WkitEscbkKoQhi+iU6ebcfX&#10;+vuQIGJ1Gnp/q/L18+gs8CPVWyP83XODbmNaBknkmmjDu5k1p4xJT3PpJ5/T/T3ilzlcv6pY9Tqy&#10;lTGwCSKArA3/AAT9fx7e1lWLHif+K6pHaRIagVI4fZ1Li2vipV0pTyiON4pFcSq3kiLl43W3IKi9&#10;vz/X/FvNdUyca1SQatQVAV/QSLC1gLfj/X9tSqZRStD9n+ry6f0Lx6d48VQwc+OSWJimkvKQ9/IB&#10;cm92N78j68e8VXVSyqhT1y6CjWJ1KAAxtb/Wtc+0TQz10r519PL+Vf29bQFOGB1nx9BSwtKJQEgE&#10;gljvpKSayUub/jm9vfo5KqNNayyKulXsvJsTzxz+eLe21c0pWn+r8urhlbtPHh/q4ft66mpsfNL4&#10;3p4JCHkjBYaVLID9Te17cj3F8kiPeOViJJV4ZiVLqCLaf8Qfz7vqLZB4/l/Lp5SGFaeXUowQPFpm&#10;gjBhp3BKIpdY3IYnXzexFhb8+47vUNKoLsNGohF1WLIdQF2/xP196Na9XAFK9S446RYXIjjJk0Ay&#10;OEuEcaSQFH0sALe8E3kMbCKTxXkRizEhrEjUGP8AX62J+v8Ah78eHW8Vz1KgEQmQzRefTG6BEAKg&#10;i9ig/I/TcD6f4++MkRP+cbWIwCzjldJHpL3/AAfyfeqdbBHECnXKKYAWjXxmb0pG1g+scyCPT+R+&#10;Bf3HluIlhR2CuQ3BIAZTypL8cj6+6n08uvDjXqXBZpWnkRS8YZfUqsxVl9LAJySDe17/AO9e4csS&#10;qusMTIzXkUCyNYWVL/QfX3qnVgSceX+r/Y6nQyszlCgEappjYsWdQSWZ9P1P+9e4yB5CrPIY1srX&#10;IuAI30lbX+rC/J91FTnh1vqZIUj1rHEJX9SaQbEtKurXe1rKbekf737khlVmCDjUrnUpJIsTxzcn&#10;6+7Yr1Xy6iFWZVLnnS6AowAU3AOofQD6Wv7a6ysEQLgklSjrHzdgrDUbc/4+22YAfPq4FenajozL&#10;ZGAAIdWkFrKzL6Vvx/h7kR1sk9wADqYMD9Co/Ct/hb6/8a9+Dk461pA6jvQxQWJLLoQowHIZieWH&#10;+Or6H32xkIKq8mphaOS5IKqLD0nmwIt/rD3s18uvdeRYgbskQVCTJFYKQzEM12HFyDf6fU+45p6k&#10;TC5VI5GvLNzfQospP+JJHI910mvVu3T8/IdZ/uadojpBeSNQscIIsJG5YC/4ABFvcsU8ahIr+VkA&#10;12XVdP1A2/I93oKU61q9MDqEaiVi8xXxKxIjLHQVcnTpBP0P+sfeM2gnRQCrXk0ldLhUMXo9J/sj&#10;i9vejg9eoSK+XWUE1FOx1KylU1BroWcS/uWYf2jza/vlJKPtliZwdSH936Asim6n+tx9bW97OVoO&#10;vBSTVR1wSP8Ayppgukqw/aJ1HRJIoDr/AEsfpe9vbUZNIQPKraWQAfjTouOOLj6WJ9s5OONOrBWY&#10;9o6d9GosyRlQys3A+ra+Tf8Ar9b+3BKrVNHoNo2FhqIIYauQQfoebgD6e3NRLAdVKt5jI/1f6vX/&#10;AAt70oWCTVy6km4uCGsbWN+RxY39y5bSxn1NE9ywsoBC2AYoPre3B/r7uRUU60Bmg6hxfsyfRZYw&#10;qq12JuRcqJG+lvyP6e48EioJF0sF9PrFjck6r2/A+n+3497VCoNP9Xr08IJAKgj/AIvj1kqD5DES&#10;wLc+hj+nRwq8fX8/T+nPvKsImqGYMyxI4IUk8r+gkKSbfT3UCrVz/qH+r/VwqVCLWTiesRqWigVA&#10;qPKyWkf02DX1AFgBf6k8e+5W0rKGkKFyUY+llCNYWI5FyORf3cgVp/LrYVPEAXNBWnqR68Pz4dcY&#10;Az+NhEGWMh1Iur3VjdlH9AePzwfcCKFVljIqGaws6kAhRIPop5Nzf8390pTrbk0NEoD/AIRx+X7O&#10;nKSUtE/7KryWRrkFyrAKWvbgHj/kfuHNEWqJVEzrqLR8KQCqqCGUk/05P+29uFRWnStCCimnkD1m&#10;imCwIxhRtIDk6rtrZjqVlA/r9P8Ab+84EUCngBS2lSL3YlfV9OLm31/r73wHVqE9Ri0s7CxbUELM&#10;rAWWzELcnmwv9L/T24SVMcYSnhRNb6TGhuSg8eoLIRzf/Y/X34MAOkyVoZGNaA5/P08v9n5dQVo5&#10;ZWeed3CIx8jekKx1eMvHewsTcfT6e4bguStQGYqOPVrRDYDRqH+x+v8Are9g6hnp9SGAYcD1KQCI&#10;XpSi3Y340tILmzn+g/xH+v7wVSBUEalhrI0NwWVQ1wCRyT9R/rce22HfSvl/l6qCRPU+nD+XUqkl&#10;LqZGRNSEhxYhWYpYkA/jkG/0/PvK0OqwX6AaWAUDUdethyPp/h/xHuwAAHz/ANX+x/s9eSgGPP8A&#10;1D/N/s9YjNoLawQ1yykknTZNIPpP1/4j6e+3SUWSYKA6pGiowB0qObgcgkEE+6YcEU44H+c4/l15&#10;QBXR5+fz/wBXDriskT3eJmYws0jlwdILf4NwQCCB781HDGWaMsUJClrkekm50Lf63+o9uKgUD16s&#10;rMR3YP8AxfXEVs8llcLqs7BSvGtRx5CRwLcA+8cyxiMNKbImjkDkKDpVbn/D6/6/uirQHV69bUHr&#10;LC7tJphALsH1AkaddtTtpv8AS/0/1vcWTVJJpEoTSq6UsBpI+nq5+h/1/dNJ1gNQU4AV/wBWOtjy&#10;JHUyPTFCWEbvrLa3J1arnnj68j3jkeVImdVbVH6JSt/VJyLt/T/X/p+ffndqNpwwHn5/8V9vVlAL&#10;U65okTSIrsrLL+5GCR6IwRwv9fxxb6+5kKO6Rs6OjSKQ0jNYj1agV/2/P9PdVkcgCmf9WP8AJ8+m&#10;2NGKjNOokzxo0gV0ZI2DLEq6rqV02f8A23HP0985I5TIwYLpKr6hISLA2AUr/sT/ALH24fELUAoP&#10;X/N6/wCr169U9Y4padYVdWbUrN6fEARqAJLg/wCtbj8/7H3zbxRtEBDzECdVvrcWfUB+B9ODz+fb&#10;lPXy69k1qePWNfLKkpM/+dIBQ2Israk0g/k/Xn6fj35o4dKrqs8nrALFgCVuLqv+8/j3Xw1ChBw9&#10;P9VOt/Z15JqjyO+m6R+glVVGIDaW9Tf7wfr7xiKOZtcSlnX1cHk2IJtf/eR9faaQnC/LgP8AV6dU&#10;JIx1nEskCFJWCxudALC4sQbarf7wfp7do4xGjO4F9BcqRYhCBexPt6NQi/qelRX5/wDFeQ61Xpjm&#10;laV1jiLafII9S/RnUmxIHtqBR3d3T6+ptFyWjPKsP6X+n+9+7CjVBOB/l/wAH/VQdXPp08lZEjjS&#10;N7MLKnksAki/rUj8m3P+9e8UkkgkQA6UQHVe2s8fWw+vv0nCuMeR/wBX/F9bx1lhijKSMRqklayl&#10;CdIIP0v+P6n3yaUsj/pQtxHzctqXTcfT/W9pkldaUNKenp1VTRgTwHHrkKcB1/VLaxkvwqFW1AGw&#10;5/r7hU48MfIJ0BozdeQSQC4uf94+n+393hbS+muD/q/4vh/Lpx21PjqVUDzN/QsRKCG4YC5CMLX/&#10;ANb3KQmRhw1hbVquEJtdLgcW5B/p+PbjnVpHlWnl/qr1Q9RSqxqx4JKsV08yAX/cA/PNre5JDyep&#10;9AF1ibR9CrH9TfTk24Hu0khUVpxx/s9eJp1EXxx+iPyMdLTJr+oYD9CfXgX5P+PvsckgHhbjUwPL&#10;HgC3++/23tMMsDWlP9Xr1QceuZ9KhipLSaTpVluFtcm/+H4H/E+2542M6s2klj6FHADK1vXa/wDx&#10;v3cudRLYI4f5/wDYx08G7SP29OCMohIXXpXh2b66WW/pPH+t/h7d0BaNo5LRNIw0fqALAfRCefp/&#10;vH+8vR/2TKPnx8s/Zj7em/LHTJKQtRHNHedI0HkNlNkJ5Lgf42/2PvnHA8asGdPWqk39d21WBsP9&#10;a4/437ShGABPnjqnz69NVRysmmOT0O1reghClytzz+bH/jXvLLSFlGlwV/LmwKtbUeCf6/g+3RGK&#10;BcUr/k9f81f8FfA+vUeGuCsxeNhJb0oNRDKG0LyB9SPz/sfx7jODrVQupyVUWBA+lmYC35+tvemQ&#10;UGnzPVqCnUyJh43dn0RqrlrkEgE3VSRzx9B7gyc1ChDpVCy6CwBLq31/PAHNv6f63vyIWBFfP/V/&#10;q+XV9LAZ8+p6ECnLONTMqtrCm2h1+n45J4J/r7lzmRYHC+tgRoANwyn9Q5t9bjge7NHRRnV8/Qf7&#10;H8qdaUDUK8OoFP42qELDxqQdQYAMr/VWFr/Qg82/PvtKaOWKGYajwdarcMt3sSAef9a/1/x90KrQ&#10;AZp/q/Pz601dRHXb1ksM88BCgEgRswDBrJcXP0/33+HtwhgQlASFXkG5PIIsp0H8/wCPvyhaZ/1f&#10;6v8AL8uq1UDP+r/V/q4dNlRUygOyLrb9XpAOkggsNY/H+H+H+PtwlgjkpvGo9SRv+TcgEckra/5t&#10;7vpFKdVUVanqfl/l6aoaqaKr8zkhWkT02OkEj9Ok/wCwJ/2/uB9vFN6pS140CqAbAD6A/wC9H/X9&#10;7Wp/2ueH+r/Vxp05qcHSuaft+fTiamaGywgBZn1sxF9RP9kD/bj/AFveGZJNaLE5IEam5F7N9AXv&#10;zzx78BUGuPX8urxaaHV+f5f6jTrNHJH42eRFB8jWCkepT6mEduCRz7mobRskiaZ7FGUH0s301Aji&#10;x+vuvbkdM4qfMf6v9Xz6hSBmmjkik1U+oOrFRqRDY6SDY/8AFP8AW9t7wSaxeyWBZyxN/wBI1Fm/&#10;qef+Re9gECoBp9nTyuoFBU+mOnFKiIobeskhUC8g+o6QqD8AW+n+9+8lklmjtoCKGBIbhmHC8fT+&#10;l/e1APHqyAhO7ifXrE7SQwy/rMjFCoKcqrcsR+fybc+3P7ipDMsaro0ni5HqU3ViR9LfX3tmdSVQ&#10;eVf9Xpx/l1UIKYPHpkNNSOqPNcuGsSQCQjgq6gH63HF/fKCVxqcqh1h1LfqOsD6gD888e9lyMefV&#10;JGoQB5Z67mgjYBA7+jQyqRpGhj+Sfxx7jzwmWIuAderlz9bgAlf9591rU19etK/fwwf9X+T/AGep&#10;lPMIZBGSuhU4jUix1MQHFz/rX/5F7xMY7AFSrDS72B/XyP6cXI9+ZwD24x68evFmBOk/Lj1nRHPN&#10;w6sWRLheEFiPqebA+80MpDyF9LXHoRx+hiLgE3P+393jK0p5n/iv9X2dPLlQB/sdQqqAMiCMOmkk&#10;yOhN3UEgsBYf0+nuRTuDKoUWJuwFrG6kjn/Xv9fepOAI9R1vqHVRkQOXN1FlY31CzgH6H+ljx7cA&#10;VhYRka9Yujs36eLaC3+v7qpILEedP5nH7Oq8emplepRpgzRCM6ZY0X9fqvqCf63HvFHIGeWMgDlv&#10;UtjcJ+Ln/HgH6+20jYllPl/P/V+XW/KvWeWNkjglBY8R/ttf0mXi+kfm3JB4H+A9yWjKCMkBSyBg&#10;VAuADxf/AAH5Pvanw+A4/tHWuPUJZVlaZQS6o/jYOfQxYc/7E349xbvrVbXLDUWViLE2uQD+Lfj2&#10;4VHh1pmla/P/ADf4Ot16nhY/E7X0qp0hGQG6i9gSPzf88e5BUqyq1ta2a30FiP0kfn20FqwHn17q&#10;IrK6OygiNwyluCb3tq/w/wAfeSJGdpG/RHpU/QkAf6r/AH1vdvMkCg/1Z611hmdY1hQjySlmF7gM&#10;WH9gc/6/9feO0plazLpKlrObm55vf/Ye6d2qg62AKDrLeAQKzRvrDBS0YtqCm1uePz/sPc2NPQSV&#10;uQ3AAI0kfn/Enm/urws3cKUA4ef7PzHTlaeeOmqWb90IGa7C5Y2IcH6i31VQPoDzb3hfXqA0gryr&#10;JICdNx6dP9be21mABEnAfL063RXFeJPUuMIENmKv+pHiIBY3u5J/F/pb3zkeKERWJJPJYKDcBbFe&#10;bW/w9u+IpYorGnlgCnr/AKvl1Qoa0HWOBJ6kzF0UW4CF24Ja6sFF/wDY88++CsZHDLyAPUS4uTqJ&#10;sv44/p7eDMXDRitKedOHzpSuPTraIQfn13OqxQskp0szHxhYmsF0hbuBzz/Un27mMsFa/IuD6dX1&#10;FwLjn6f190TUNWPP8vOnrnj1qvl0nPMqMyf2W0kAto/SdJYK1h9fpYfkfn3mChIrumg/Uso4AHI9&#10;P+839tnVIy6ePkPz/wBX7OHWs1x1HLs85SOTyr9ArEglitmJP544t7xxymNiFXWQTqNyDfgliB72&#10;5fSqEZOTSnl/n9P9jrZFes0sCzJqd/CoUaF0ggXuAoY/jj/YD25BFdfIykcEsLC4twP9j/j7Z456&#10;pUjHTE0zxSeBXUklRE5ZiGBJLE/Q2/AB+vuTA6MhALW4BBBuw/It9T7q5FDU+RHl1Ug8em+simWd&#10;WKpqb1oQ1whHCsW/Av8A1H+t7ytAZWDqQEvYFmGv6WBLH8/4/wDGvad5GkPbw9OOa5P+Q+grSnTi&#10;sY1NRXgeBpnifSg/kPLqItVFTq0UyOZvGWk8YOmwPMaovFiObc8/7H25RghQpsTYam4sovcf63+P&#10;vQFcdbVeJHDNP9Xz6TtVKnkMiEgBzpiuxZ2PDXP5AF7D6E2PvkyAI4TS2sFNQ5OpWtckf74+94pj&#10;qygClBSnUZJneaJp/KnjYTeNjoBR476VB44N+Cbjn28bURRmobAC0frcnSFCkqT/AMnX9ppADQcT&#10;9uP+LPr6fl1Zwxj1D1FPyoT/AIP8PSC7nmkOwcnrLNqlAihEXmklkk0NGAVFwPQAf8L8e9Tb5rY0&#10;Yr5Eb+iRVaM5SoAZbaXKPZiCP8fz/wAT7xk5wi8PfJRWlf2ilR/q/wA3U3bIS23x0Ocj55P+z1cl&#10;t6qNbgMHWFWQ1eHxlSUYEMhnoklKsD+Rex9lMdSdXFiGItxwf6fn2E2yT0f1qMdPHvorcWt/vv8A&#10;Ye/eXW6Y6976a9r24BsPp9fx70etHr3vkP6cCy3AHP449763Xr3vhzr+n1HH9fr+T711rr3viwJ9&#10;DAsNVjb/AFrhj791rr3vkQGBU88Ac/n8/T/D37rfy6974ICFAv8A2iPxxY208e/da6975AcNYG63&#10;HJ/P++596691734hmAAt9NSmxtx9bj8cf4+99b6974kXAvckMDbmw4Fv+R+08p7vy+fWhUEEde93&#10;ofynXlr+tu1aKGolQ02+MHIYXRWplkrcA8geMnnyEQeq34Ufn3iD95hIl3Pa5GFCYZgTwqA6efp3&#10;YqRk46z0+6RcOOX92gYkItzG3yq0QBp+Sivl59YJmClb/wBGP+IsQP8AifdnW7cLFDBqjeQTNHJI&#10;zIwaNXl0okMyLwVYggXBt6Tbj3i5aeIKs3cK/wAgM0JBIoP832Zk2cgccMV66jk1H/D6C45/1/8A&#10;efdYPbRkmyD08pUeOprIPSwA0iRjDx9LIy2PFjx+b+5R2WiDXSnaP8lQaeoNPL8h0e3I1gDy/Yf9&#10;VRTqR7DjC0sMUkhkFMjR+tvySqo3kMYN+JAA68X49mlzO1fM1884rSn+88D+X5twoqKddK+fy/4u&#10;nXvYiQy0VPDHTQu0rVAlVYCoKKyUCyE6+bqy6XW/09lLB3DFhTFSf9t6fbjpTqQUjXP7fIde9obd&#10;NHDLBLVxK6EEsqwtdYWkQIPr9bHSV4uCRc/X2bbXKwkCMcUyT5j7f5fzz0huUBFRj/V/xXXvZfM7&#10;FLTCWWoeQJIxlErxn0lovSsg/rdrH/H2LLQrr0oOGKV+f8+A/n0Dr9NAZjwP+GnXvYO5NrG7ve8p&#10;MhQEsis/jMR/rbhh/h7E1vWmmnl5+dPP8+gTeioPz697CXeeETJ0NRDGo1S38ZIOpZFTUWHsU7Re&#10;iGdZfIcfs8/2f5Oop5+5bi5h2SazjAL01IfRxkftp+zr3sszK8EskEqsk0TmOUG3Dr6Tx/sPcjIQ&#10;6iQZB4fYR1g9cQSWs7RTDSykgjgQRggj5Hr3vMGBHJsfpb/jY93pUUbPVOve+yyjni1vr+bAf4f0&#10;96Cgder5Dr3v3lH+q5+nBPAHHveOq6h173x+4QWs1/8Aef8AYce9068WA6976+7S/PFv95/x9+0V&#10;4deDqTTr3vkK5LGx+n44/HHHv3ht1ovQ0IpX16975rWqWBJsP6cf6/192CUGM9NO4OB/xX+z/L5d&#10;e9uNPVqxX/Xt+f68e1UKkGv5/wAuqgjr3tT0TlyD/gP9fj6/7f2e29NFDxIFerClOve3eU3Qn+qt&#10;cDm3+8+35SNNPs/1f6vLp/Gofl172xTA3Y/i9rfg8/4/63stlpn8ulEPxde9sNeAEJ/1zfgBQBb/&#10;AHv2mI1/F5f6vy6efW4o3Afaa/5v9Xn172l5Pofrzb8/T3oinSM9e9stUL3P/G/qPqL+/GgB6Tyk&#10;BCf9Xz697bh+o8j82/1v9j7qfTpGRQ0I697mQEhh/vvr/T3ojt6cUdn5/wCfr3ta4Q88fTUOLHgH&#10;6G/tdDUFfXHTvp172vojdTY/VRcf1v8An2YsuetSDNR172lcsvBNrDST6ha1rgk/7H23IaRU45px&#10;60aaaceve2OEjWB/rAXtwRz9f+I9o+4Nq8/9X+z00uD172J21j+4o4/SPx+dP0/3j2YWNdX7f9X+&#10;r+fnqQde9iUttItybC/9fpb6j/iv+t7OQNIp0VkUYgep/wAPXvfZF+Ppz/t+Pp7sDTr3XveNiObC&#10;x/rYWFub2HutB59aoPPr3vGf+J/3n37qpHXvfXvXWuve/wD/0dG9eAPzb+nP+29hYZ+Xp6dCIcet&#10;/j3kIvzc8AgEWU/4H3YMQNPGnr6efTgYgUoM+vXvbZVEn6/6xH+xuTf/AGPtXDXJ9ergaQQPPr3t&#10;sY3N/wDbc/i9vdyKdJSKYPHr3vr37r3XvfJfr/xP5H++/wAffutde9yk+h90bj1vr3vzAf630/3x&#10;9+B69173jP0P++/3n3br3XveIX5stx/Q2sfx+Pr791rr3vJ+P+R/193T4h1Za6h173nRrDi35P0+&#10;o/r7WRnTIDxrjpUhoeve+RditieQP9h/t/ZqsxBAJx59GH1GAOHrj/Bnr3tvmb/iARcH6i/1H+v7&#10;fM9RQZHl5dMTOJGrmn7Ove2ab8/gfTj6/wC8e7nNAD/q/wBX+rHSOXh173FUG/5v9P635/r70SBx&#10;PSfr3ufTqbgf4/m39Ppz70rhlDCtOvOKx4697VFCv0P44/P+Fj7fBqKjpluve1nQ20W+th+f8OPx&#10;7q3SOfgeve5Y/wB6P9eR/hx7VrTTjpOOve5A/P8Arn3XrfXvff555sf9v7917r3vv8kkmw/of9h7&#10;917r3vv+h+v4/wCKn3pjgHh9g63173zUEDn88gfgf0AB/p+PfgWK1pjy69w69783A4/rbm5vxbi/&#10;vfWuve4zfUf8b92HXuve8fv1Kmtetde94Wvfmw/J/pb68e3xTozjpTGcde94GFr/AEA1G30+pW5H&#10;tfAa5446NbU1Nfl/l6975L6SLW4HJ/B/F7/7f2ILcAJj/i+hDbfCT5Y697kq4uLm30/P49mcLVjH&#10;yr0ZIxHXvbnTSD+v1PH+J9mMZrSvn0YwvQg8a9e9u8TfTn6f1uB/T2aRPrWvCmP9Xy6WxyB1r172&#10;6U7G4sT/AFP9fTzxf26pZG1Jx/1D8+n0JXh1728RvYAXAta/A/2J/wBh9fauGV3ShFSPP9vHGOHp&#10;x6WxyahXz697mxyBOTyNIufppB/Bv7WxuF45+z7enQQfP/Z697ltVIE03HItc2I4AJH54/p/vHtq&#10;a5RR8v2dIbmVQCfmf9X+fr3tQbbBqauFPxqub/i3+HsvaRXNVzX06Dl5KDU/6vs/n173Zn0FhA8E&#10;LCEKpIuNJ4e1mJI/1vY02OA9voo/y4P2+fl0SSaipHkKf6v8HTPm6kU1FI5NuCeLX/2F/dkux9vm&#10;KKEqDcgWJ4sP6H+v+Hs+uJwqaiQcYp5/PHl68B/lUW8VCGP/ABXoP8/RMOz92IPPGzAAEhgPqTyS&#10;eRxb6E/7Af19mZ27TSQIguW+n1/H4/1/99/r+w1POxcySeQr+fHh+dTT5dHNrHq7iOH+H/V/kp1X&#10;f2ZkKWuaoAVV/VfQP1AgsQpB0kkjkXH+8D2LePbSgB4IAB/BJt/U+w/cy1On1z/m6Noo9X2dEW3X&#10;RiSplkjs6szGI/rSNNVy2mOxA+lwODY3/r7dtfH4IItcfW34FvaUvpX/AFcB8/8AUeliKFGnoPlx&#10;4eVhYxspL+rhTIxGpifoWN+SvH4/Bv0ZAT+fpb8/7a3toTUrgf7P+H/UK9W6mx4h1UBdK6nLnUsZ&#10;stidSu1xqBFjcfSxv7jSutiDzx9Bb/X5t+PdA1Wr5f6sdOxklvl0p8fQSoyujn1SgnWHAJ4jv625&#10;YC1ueLW+lvbNOqG9yF4/3rm/PPvUrEL2CpOAKVyfs4D546U5B7c9CZhXnURn1syuSGNhZALFf6aj&#10;Y2uouL/Ue0/VRqb24/PHH4Nzb8/T2WMNMlMfPpVGf1FIxkf6v9X8+hqwFZLZLl2Avp8mprnULXYi&#10;y2uTYk/717ZJlAJ4/B9XHF/ybfT/AGHuspKoSuOHRmuWI6FDHSNII9X1BGlDrtdAfSGJGq/1sefp&#10;b23SAEmxsePzx9ef9f2jdgScChp5enpxp64OfPpwdK6mLIsdwTbVyOWOoAW5+g/Avb+g9xSPp+fo&#10;D+Bxz9CP9v73rIJp61/1Z9fXpSZCpaleNfP7ONfI+RHDp3jb686D6yvBYgNZT6gfqfxe3udQgeQc&#10;vfUGtfj+hH+H+A+vu0QfWWBFFqPnnh9vnU48vs6RTOypU/nwr+XSb3HKPsmusemSFlBAA/TYhrc8&#10;/S9uD/h+Ri21YCK4Nx+B6je39LcezK2t2DMVofOuAKHgePHIHrUY6Bm5zMEZVyDx/wA3HPy+f8qy&#10;PkjUs9FXor6VZDqdiUWytyhcGxsPzzbk2PsW6Go0w/4njjgAWt/vHs5S1cHuNBTHz/L18s/4M9Rz&#10;eS1c1Br1ST2Lg1q80W0llV2dtbFizs+oMFsANQ4JNwf9j7zPMSbXBtYf1P8AX8+3hAmghst68P5d&#10;JBI3Fsn9g/Z0naXExRx+TxMgOt7iy86AqlgFAv8AWxF+P6H6xJZLi9/8LW+lh9Rb28kEaCiCvzPo&#10;TkHhWvljFPPHSxdJ+HPSwxWPbWI7f2SzMHKa9bBQFEgta9ieOBwOLD20VN7Hj6Xt/X/X/wB7t7VR&#10;oper1I884/n9vl/sdPKSmVPQ6bX0goQ9mcI1iFFrEl4wf6EhQwA5Nr2PtknW9/x9ef6WP9fbMsDL&#10;le4NgUyeFfQjy6XW0+lwf29D/tnIRRlUuR41RmXSF1cgkabgDk3AANybfi/tlnp2PDC4+p/w/Nuf&#10;ZbIhDcMitM8fz8/8nHoWWV0uDWv54/1Y/LoxO3tzUyRh459JvGliD6m+nkIS/wCk3J54F/weWiWh&#10;ckkG976r/U/8V/2PtK9qmGC0+f8Am9DT/IejlbhaAg9C/it70gjVJJDGw0CPSwsCpuutm0kAEWOn&#10;i34+vuG9Cy2uP6m5sAP9Y/8AGvacWzEk1BH7T+zp9Zga/PjwP+r/AFZ6VlNvKmmVtDWtoTSoJLAs&#10;f6kH8H6Hi/HFvcaWnYfgkWPAH5J+v04497FsoFPn8+Hpx68sgGB59PFDnIJDcsqteNWZmFuFFgvI&#10;vZjYf4/g35bpqeS39ARwDf8Apa5/x9uKgGf9X2fYf9XDqyPRg48ulhQZelLA3GtX9bBVsQX1ek/h&#10;RwLf4X59tTwN+VNr3ux4/wAf99b23LrQsyUr+VR/grX/AFUp0vjkEgNSK+g9OhBospBJ4yZVB8ej&#10;RGp1soGlTa3FgBcBgfrwb+8JiFr6fzc2+p/2B9pyeB9Py/P1/nSmKdOUr07JXnXoErEcgK4DKPrc&#10;6lBH1vwD+B+DziaEEc24t/UAgjj63Pv2igqDUH5Z+fyxx48Pn1dWI+f+r/V/xfU6LIMjf2gSrEEl&#10;GIYE3DaLAf6kn8EH8D3BlplHBHp/oOAQeRf3X7MdOhqCq46UNLk2flXDEjhjZypQFSQB/Q8/Ufn2&#10;xVtEhuCtwSbWBAUcXuf9549uKxOa5pQ/5OlsM1R8+l3hM1MjLpexUp9SrayCSAvN/wDC5v8A8USd&#10;dikbUyj86goHGr+v9Lf7H3YIpUI2SB8ulQfV9vQsYbc8t1RyRcaWbUb6bfp55BvexA/x9pOsx5XV&#10;ZPTa3qsf9iQB+P6D2klUpIT+eBSny6eUmteB6E/FZhZghL2kBv6b2JsDZSSSL8fX/efwisljms/B&#10;AGr6rzb+lx/gPz7sh8/29LI2wG/b/q/n0JWJyqt4+QWOm9m/P9bcfn+ntD1NAyksq/knngfW/AA/&#10;417c0+Y6eIB4dL6mr1YBS34AP+Nhbk/8R75UkZh/Vzb6LYCx+pBP9D+fego1V08PPH8vPzzXrYqT&#10;11WS+VfSf1EEkEkW+gb/AF/6f7D3yrqh2idQD+hrAWF78C1/zbge7MevHHXChp1WRGJv61+tzax5&#10;4/xPstm/gyxTt+bMzcni311Ef1/x/wCN+6p8VKf6s9F1yaZ+XQpY23jS39Fsf+KeyqZCa087jllY&#10;g82DOT9TqNuL+1y9i6T0SM4Xj08e0pNI5ZrtyTdiCVZr8tz/AKx/I9o3kMmD/sfL/V+XTVQ3Ede9&#10;tUlOsqt6RY6h/ZNrt9Qf+Ne0twACD69aYUNR172iczh0CsSoWx/P9CLAkH/H/H8eyeaMNUHI6ZdQ&#10;R172EuUxl5CVWxFxYAW5N+D/AMV/w9lrxOtUGAeB/wA3H/B014TkEDgfM/6jT59e9xqHHywyAre/&#10;4uP7X+v/AF/N/ewrBtRpwp/q+Xz6VICKevXvYqbbNX41Buw4ABF782sL2FvZhbmkoNP9jo3tQ54c&#10;Pn172OGCIgpw040MOfyLA/0A/qOLH2Zrk1U8ejqKqrU9e956vNU6B0dS4sQLWFrC31P+vz/sPbjH&#10;QOw0P7ePy6ZmnCcCP8P+r7eve0pVPT1oa1lazEpcD0mwIUfTn/ff4ppFVxoPA+f+r/i/29JRKjnT&#10;172ia/AJUzadFxwLgcW+jXI9oGttRBceuPL/AFfn+3rYgST4h+XXveXHddlZI5woVCbqGX/YkgH/&#10;AG3J9vx2qJlgAMcPP+derfRKuQOve1Hl9pkUgUxg+glW0GwIHH1/Ht6SBWWlOPED/L+zpq4tlYUA&#10;z5+nXvZZt57OmgeYwow/UeF/Str34/33+3t7ILy3AaopUft/1D7Og3eWWoVAFR/q/l172A9aKzHz&#10;MHVgLkD6j6ew7KjR4/1f6v8AUOg1cRywYFeve+FJuqqpW0pK6gf7Uf8Abj3qC5eJxnz+X7P9Q/w9&#10;IfrGTDHr3sTNv76q18YkndluDpJNrA/0v/vH/I/Yt23eHiYFSaD58PLHofzHTqXrMwPD8+vexdp9&#10;+wTqondbaQC4IuoC2P8AvX9PcmbdzKWgyTkenH/N/qHRpHMHTUPIef8Aq/1f4Pe03n8nT1qa4JFY&#10;aSW5N7Hi3+9e/Xm7q6lkyf2f4empHr3DPXvYYV9Ty3PHJY3JJN+ACfYOu7pkUnzPn6Y49Ek8jKtf&#10;M9e9pOu/cuePSOP9pF78D/insK3d27kmvH/VU/b0TTyEg+p/1V697Y2RQDYAn6835/4p7LDcVb4u&#10;kNT173DkXkkcgG9/r/sOfb6TYqf2j/Y61Xr3ttlJb6C97/0H+w49q/Fpx68x697glTe/HHP1P5H4&#10;9+8dgBxr001eve3WgyD0rLdrWN73tcX4+ntxdydaip+fqDj/AFZ/Z1ZLgqc9e9mh6g7cye1stR1E&#10;FXJH4nRxpkIFw31P04/1v9f3o7nJgA1+3y/b/qx0e2G5MjgVr9v5evXTKGUqwDKwIIPIIPBB97I3&#10;xA+TWO35iqLB5WtQV6xRxxSPIt5Tp+lzf/Yf7AWt7M7HfHjYRu4I8s8M5rXj8/21r0M4nivItSEa&#10;h/qPp1Wh80fi5T7jxFdv3aFAv8QpUeoydFDGxMgA9U8SRWN/6/0+osbWshiZSquh1KwDKf6Kefx/&#10;xHsaWdylytRg8cGoPzHDH+cHz6YC0ahx6/P04+WP+L6ofz2NqKKqmpqpDC8bvA8bizmeI+NQzH8N&#10;cizcAn/G5dIDrve5sR9T+SeOOfr79dLHGq6AF48BQUx1okjhjoOa6Oanf9trGQE67MT6QdREhIAt&#10;YfQHm/B5Pv00Q/HB/I5sf6+0hVXUowr/AJPs/wBVPl05E+dPUzD5SRZEdJfSGKq6sOAD6dYBBvxe&#10;1v8AW4+qbyFGHUkCxP8Ahzz+m5P1v/T2XNDJE5FNVK8M4HE49PXh8+jW2kIHr8vl0ZXZe6wrR6pD&#10;YFY7O2m5veyrwALcgj/HkW9oDK49ir+g8f1+n0+hI/HtOY4mcO32Y8/n9vn88fmaQzgAA/YP+Kx/&#10;g/2Tb7J3Yn+Tr9wpJK2NmLcNe4DWt/T/ABv/ALEhBuCnMeskBfz9ATfVc/T63H+v7URRLwjHzqfS&#10;tP5fIfb0/wDWRIvc3D9nr86dHC2RlVqUjAcyWKrYBlABi9F9QuOfwbf1t7BDP5mKl8iqwJW6j6c3&#10;/Fwf8PamsaCjf5/5cK5/Z0T7hzNaWKEu3HPH/J0ZrbWGmq1jkkVgHIYi5sLfQ+r/AG//ABr2DWd3&#10;Mr67SEkXvax1X+nP+8ce2TLjSRQfL9maefDqNN59xokBSNsfb+X59DBisJ4FX0i34/AH+IB9gnuf&#10;JmZJQrABtWk2JFmU3H1/xsTf20UmYYFK+uc+nUT7v7g3MxJDnNfz8qD+X29LOmg0Af1Fr/64P1/4&#10;p7LNu+UEuxsOGGmwAH5/Nvof+K+0VxG5GomtPMeX7Pl0B7nnCeUltZ/1f4Op/sse7sRTV6So6Ksh&#10;1MLg8ixX68/k8H2Gb+zEjaR9g+3H7D/s48hWDmaUuCWJWv8AlB+z5Y697Kruzaz00ko0G12PAP4u&#10;LH2DLy1aMkEYJ9B9n2/5B5Uz0J7Tc47kawa6v9n/AFfLy697BXJULRs11NwbX5/p7KpEMbeo/wBX&#10;+o/6j0ZLJp4cD/xfXvaelVh+q5A+th+fx7azwXh9vT6uGx173GvY8ci/+8f059vV6sCRw6972E/g&#10;TJ9z/LL7piBAND8jqZiOOFn2lhnuf+Sfc9+3cmrka+hr8N0hGaGpQH8uH2Yz1C/uBReeLKh+Kyf+&#10;Ug/6C/1Y6KDuaMw/OTqqo0emv+O/Z1KH55bG71wtRov9PpUX9sLr5alZdI1utMNC8klIyeSL/wDG&#10;vZwwrn7B+zomYAL6fb9nRvvchGs6kW9flViCQQuqxJ/rcc3+nvyklgRwOCB6Glceg8vTpkmuDkf6&#10;v9Q6975GG2h/ESBAwHNiCZQhuL/U/Ue7CIDgCRQ8ePGn25pioGPXqwrpPz697d6NbSM17GNCqrbT&#10;qVoCjG/P0IPtbHHpYjy/2Kftr0zOxUafXz/Z172rsRjJayJVUOXNOmpGAGvRMFAW4/1ItY/8T7VR&#10;pVe5cUp/s/8AF+vAdItVKk8OuLMFtf8AJt7tH2xihtzqbr7HM+p81VZzeE2uNgQXnjwmNZfwRohl&#10;IJ/r7lDYbcw7dG/lIzOPy7Qf5HPz+R6BG4XH1G43Dr/oYSMfzdv+Pj/UOq6qrKJvD5Jd3ZiOP0bH&#10;wfX/AFJBJHURkGQ0FT2HuAMLEqWOToEZQedA/NveUV2pi19b+JVDAaGZVNwOL/kem3sVQ4UEihNT&#10;/m/l/q49FOiufn0vnxQjURgGOPzsxUkSojsuksBx+GOu5/pa/HvA0muexb1tewI1G7H6OP8AgoHP&#10;t2uetgUXqZHB46UELaOO12B0LpQfVDf/AFRNx/sPeRjMLmdgojUkg2uSLorEi1yAfr/rD37PE9ex&#10;+EdYEFMSn2qFzK+lWXVZQxErooa9gSPp/rke8ULLqlVHD6wWJvYgLyuk/k/kge6lVYFT14itCepF&#10;QjFIHkRk8bBVGnUrFvS2tT9ByACf6/X+vJT4GC3N3N1NipIY6Qp1GwH549pmhANIiMcR/k8+Pzr5&#10;U698XDy8sfb/AKv5ddSL93G7FQwVbPYh1BQamljC2JI4X/C3vsRqZBIJAw0yEIQdIjZbEsF+h9Rs&#10;Rz7T1CEj06uJABSnWNpJPF4jEyHXCDKpAYyowZRGZPqDpGoHj3CdXMhEb6Y9Lf2PSqxrpLg/kMeO&#10;T71U+X+o9OAmnqeH5npyRohDeePVKGUkiT1HyPqCsDcAqPVcD/iPbPXLqHhe/wC48RZ4iRpRxr9S&#10;/kfgj3V89p6eQ1z9v8sdPmPYLaeP6RxShY5l5eRODpY/pP8AQn3KSRmKRqPIyRLrDG6shOlfUPpp&#10;HI4+v+v7sD5daoOoUkSKJJWPiSSZjGVFnSRfW/pN76m4PP0N78e4l6kStGXUIoLFSAwYkaRf/b/g&#10;+691adWxx6nWozCsqxuZGIVWBKlQp1m1/r9PqR+f8PeKpdlVFZkFyX59T3WwAC/S359+J8utjrPS&#10;IjO7KsjWAj4OmLS9yx1f1+gPPvGj6yREt1aMvaQjRdLgEX/B/A96BqARwPXvt6yyR6ADM5DrKsd4&#10;lOvTJa4uPyPyfx7j+aaaOOOZnaoiDWeJQpPq5Nh/Qfj3WpIoeI63QDh1n+3hgklkhVUppmXVHK7M&#10;B6bjlv6n8+27IumjU6+v0sF9OpQ406VI555JB9tuR59WWtenTHI+vSjejlS9iAxQlrsDx6bgAj3x&#10;oI3KM5CeMqSpX62T02cfgj6Ee/IOJPW2409Ou66VNaIC/kDAMG+l5PWCl7cfkH3nWsFPLHCwYqOB&#10;rUaSfqCD/sOOfdg2k06rSor1geiNRFJKrAMeSUYh1X6fp/1vqf6e8ctQ5PqaSQxsbJew9XBAcf0v&#10;ex961VGa1H7OrgLp+fXOKnRT6VjjEi+treo6RwSv+NrXHuSs9h5bOsukxMeQSrNoJItf/Y/n6+7K&#10;Scjj1UITQDNeozwLcxsUaIOsoHBCso1qAfp9f9t9PeGCGpWRpnHkjYizG9hHyygAfj6C9v6e9KG1&#10;VPn1snNPP/L1mmmpTCIEIjZVN1Xks9gGP+2/A/x94MnO6mJR4jFICbRlQVaMHUSB/X9P0+ntw01A&#10;sRp+X+z05ACQaHIp/h9fLOaDj1zx8EZEjHzCVCbtMG9YksAAfza1xzYH3ApY1nlYojaS4K3cG1ib&#10;agfqR9eD/X3RVNCMdKGDJERjh+0/L/Z8+ptTKYkTW92I9QCm9iL+n8Af7D+nt3jill1EpEjK4cqf&#10;p+rSpS35P093IZvh9K9J5HC4Ukgj/D6/7PDpreSKHQC0jKwKBufwuogn+gPPuTOwWSNdSqnkVSV5&#10;sGBZgQefqP8Ab+70Bei/Kg+3/ZPVIBUkjjTH21FP28D8uo0QJgdijO+l2OoW5X0qQV4+n++v77kh&#10;C2WIalVQ11JBLKQpDX5IHFuP8fdaMpov+x/q/Pp5WdaLSmaflx/1Z6xxzLJqkncIzAghgrWDDgqR&#10;9Cfz/tr+8gfSHjIJ9Kh21MrKQNdlH0I/Fv8AYe/KtEoTn0/l1WRQQMgH/ITT/Z/2OsYXU6yrcDUd&#10;K6FZWAJWzH6qbfn23TCQsgNOyxyqXZ5JLqQPwGB+ur8H3pQQcjj/AKv+L6chGk/EK8KD0/4r/Vw6&#10;ckaIo+moUvC4UKqWYMeeVI+luLj35YJofG0dgKiMOCWuNOojQW/H+APP9fdj28fP/B15pEYkP5Gl&#10;P8v7f5de8sU5kDFmaB2jYBdJ8hUNqCfk2/IH1+nv0f7DTSS3KjTZnGoKR6eADci3+xPvYrUn5+vT&#10;pGpQFOPl/wAVw64yXmWGKIKGZXuo9LEE6ySSLBr/AO29xqqWGVo9MTRgNqL8g6QL3APB/wAfdeOD&#10;+3r0Qda6jXqTTxyxhyZFkJTSIxYjWWsbsOfqbA+8aTSSyKwsilyVlVraSLMAD9DY/W/+w97Hy6to&#10;UCnXN4kjjYEs7LGNcbDUzAkqWsORfm1v9j79LVkTsrMTZS17aUYvZjrQ/wCt+effiaGnXgg00HXo&#10;qQGFXAA5A+up1CEqNLfn6/63vLLUPLBZIQWaziwBchWAK2twbfX34n8XVdH6monyp1ihp1jls0ra&#10;QxFiSEBZeG+vIv8AT3Pp5RLGNTn9ptcaEhbAj1cn6/Sw/p72TUahmn+r8/s61pCkkDJ49NtVE8Ul&#10;gnplTRI2nVdr+g6RyL3uf6+/KjyurMLIAxUl+WDMBrAPHBB+v+w97AYk6hw9PSv8+t9dO8cCOsbX&#10;kYxqw8fClEuVJ/xB/HvnVL/k0aglQpuPR+sE8lb83uBz70zLoDCp+X+r/D1UU1E8T/g/1Z66oy33&#10;UpYKdQNzrNkb62Y3ta3Fv+J9t0jVEtl8hWMkAqf0WB4va/15sfdQzEUb8/2Zr1cEefTnHHTQ3cRg&#10;yC5VwLvduCATb6cXHvD4J7elQSNKnm9rJ6TqN9V/6f719PdPE4MPnwr8vs9Ot6h1m88AJDMQD6uf&#10;Tq9Z1gD8WP1P+9++olqhqFQy6F9KgrYEsfS5twbc/X/D3V27dXGvD8j5nB+fWmK07Mnrk7UpI8Cs&#10;HPqYhgTYDlF/pc2+ntQNIjxxx6QA6HU+kWJB/SoH0F+bj3RTQA+Y+WOmRUZ6ToieOaaQuT45AETW&#10;dQDC+pz+WtwQfbcdbmTkAMQhDfUAKOEtx9Pz9b+7qWd9TChp/q/2OHTgyenMCKNIgASVDSApwCWY&#10;j1355P4/p7y+GRVkKMW4DEn6EWBNr/U/4e39VCAfPrwatPn/AKv9X86dRzPEzIsgC2JAAuGvzb9P&#10;0H+I/wB699FnFx4tYI1alA4ZTcqLe/ajULTiK/Z/g+z/AA062CDQjz68I0BuZ/GVfRoZvqpBQMR/&#10;iP8AeveamQiqDldMTG9mQBVIGq6/70f9h70qhZA5FM+vGvD/AGetEACvn1irJNVE0atrmRfqrNqN&#10;zos34H5I/wCKe3GoEbJqQBjpb6kMLADk24H+290K631PxHkfSo4f8X1QV8+mulaVHCuxUalN1UqQ&#10;SSeL8nj/AB9p1Zo4lYMrGx08W+g+ukn8Ajn/AIj3dAsdaefTtKmvr0ppIZZ2TS6rxquQTyeF1KPy&#10;QePeCocuPMiEEo6xhmPLkXtbj6/m5/H+t7pIGI1U4fnX/N/xfWwM0PUmlUIfC8gPrDSMFA0JewOo&#10;Xvb8cc/7f3xpi/pklexYEIhUAqCblfVxf/Ee2ERqVbjxx/k9c/IdbfRTSg/P/N1yqQLsiLcBhrbU&#10;SpIFgx08/wCNv6+3Ex3DMTe/oKsBcKf9SB/jzfn2oQCp86Uz50I/1Yx02D6dNxkKsqW0jmQGMnSX&#10;Q2sx/wBYWt75hfHGE1WsGA1W1EAXB/1vzb20wJORj/Z/1DrRqTXrhrEkpk0FrlSdF9ILcEc/Q/1P&#10;0+vvG1Roj4jZRfgBf1A/Rrf4f0/437dkbsJoQTx/4rq3l1ySl1zXaZHIX/Vn0kf2bj6e8sKOyxvJ&#10;LHYtd1VwVsOV4HP9D/r+2khLDJ6bJANAD+z/AFDrjUSojSLHCwKrpjcghgSQGIJH+v8A7D/D3GqS&#10;rOviDMWRySq6rNq9Xj5+nAB97EWRpaox/sZ/2f8AYcUaeJ9OpFLrEb+cBdMgABOkFNPBkAH15JA+&#10;nvPHK1VG2oWYOugGwKqq+tmb+t+bf7D3sGhqASP5f5cdeI0nHDqNJCtJJGVa6lG8jA31uzWjQJxc&#10;W+p/2PuYqtoCWLW5FrhmVjqt/h/UEf737op1AIBwqeP8/T9tf8nVB1CkdPIZb6NXBB0lUK+gG4+v&#10;9CD7mu8bRpDY6iob1cjUp51Ef4+3GDKKHgfz6rQjPTdFHIJnn1KVDMg0grZG/SFB/wALW/3j23NU&#10;h3ARCqEKbAHT+QAjgcH6e7o4A0kYr/xfH/D5dXAoKdOiUZjUmSQPIoe9yC/P5dSeR9feOSkiLK8T&#10;Lrk9WtrM1wb2Yf71/vPtmpU4x/qHWw2c4HWWKslCskyMViuuhfStrGxU/wC8H/ePc25ihWMqG9RJ&#10;DqBqLGzWI/oPyD/xPtxy/h+IflTFDTzx/n456rxz1Ass1S8isy3UC6MzaQvKXv8Akn8Ef8R7zeQ+&#10;NdAXQVZ3DC1kvzYn+v4/4n3UqaUJ4eXnn/V/qqOtaanj1h8YEr6y3kDiJGWzBpFBAva/0/PvjAqy&#10;3kZmBY6uGB9PKi1/9ta39fdcA0PDrb9p0+Q65Tu8ICIimw03KEDUCGIIH04uQSf6e5UiiCGMI2hF&#10;NlJABYEDkgn6f4e9tkVPWqsxLHJ6hwsaiok8iCR2W7qDcKVJuAR+f8feNpXSFnZtTg6bAJcgLqtb&#10;6/Q3+vu61NGHln/P1dQMYA9OP+rjw65iFJKgRKpEbJqJZmsGLaQSx4+ot+fcDzhpkJLMGVGLkfRh&#10;+n0i/PH096JIJbz/AMnV2UgFhQH/ACefTitPpgZdKqUd1EQPJB5J1G3HP19yzJGdJQMVc3vpsoYL&#10;qNgDzz/sPd9OqvqB5/Z/qzTqpINSeP8Aq8/9j/B1BWKZOHKgpxpD6nKtJp5v9OP9j74SSawC5AFj&#10;rQFf3QovcH+thx7rq0jTWorXzr/xXVBUHHD19Os0cIjJ8a3bjQ5ufEXNvp/Tnn3xjpkkSyEhbl1A&#10;Okktzb6nkf7b3VkVhRv5dPayvHj11LVSI5Li7W0Et6lAT0g/6x/x59zHJp0V1utgpY/UsWWw4P1v&#10;72e7t/1f5eqqxLaeP+r5dQFRapmVyp1Fgg+gUB7nkWsR9ffSOSn08QYa2JAJLlQV/wCRD3skk0Az&#10;j/L5/wCHqjk6qDP/ABZ/2esjxIGvfzFWMaWJ0hA2l+CL/wBDz78tWY2WIk6QpAIH6CLg2I4N/bmk&#10;EelOPyrw/wBX+x1vw9Q1EUJ9P8vXFqMSK0osWL3IYi7g2Ivc3Fj9P8ffSAeV9QLLdSAqsSQw5sR9&#10;b/191ABp8+rYOkU8vOnl/q+3ruRmEKlWCuAw5cCxDccfi3I/5H7yRimDes/2jwFPqt9DqXk349+I&#10;zjrbeJ+DrDI1SV9INtAUEvwuocjS3AtyT/xv3JEg5MSmyhuWspu3BsSP8eP+K+6ygllpwr1b7eoT&#10;RGwEzi7MvCgsLKNQuAf8Of8Ainvm8qOmsG7LbQhFubcgX/1ve0TS1a1/1f4a9ezw6xRwyxyBCPQ+&#10;ou4P0XV6b2/1/cOmdVZms92v9CDwDzYH+nuqyaSdVckYGR6cceYOOPy62RXpwq0Z0RC0dktbUpBv&#10;puurTzz+P6e3KaR20eIsUFxci9r8Wt9R7bINdNaEY8z5fZ1oU8+meCGNfIJwiyMQbAkarcg3+hP0&#10;+vvEi2USLfya1ILcBkI9Y/1/bsQJU+dT/lBPp1YtQU6zu2tzE1vD43BVLkrKDZGBHIAH+HvPFFrc&#10;lvUQCytfVc8lRYf7b3to1pVePH9nVKnqLPMIo1C+gMwRkI0fUDWQT+bXPPvMjMi28hUuyn+0CFvz&#10;H/xq/to4FK/7Hy68esEio7hhEHEYZb2VlZtAtKP9v9bf8R7yMgVzc3a4sQL2U82I45t78SFBY5I4&#10;UFfy68CRkdYFYvGqhdEZB13fSdX6QVPPF/r7ywF/uCCWCqS4UG173U8f4fn+ntppGbspQkf6uH5+&#10;XGnW274jUdYalIhTqVEbO2mN3YFiNNmFif6ngf1986kg/RrOrAswHBS36QT708MpyxrT8v8AVT/V&#10;5VtHWmesNIVDfoGiQFUQkag9wVZlX+t7e20jyqx/VECR/QqSOD/X+vPukIDIaeR/1fZw/n1djQfP&#10;p6BNPIotomYA8EEMoNtP9PyDb/be59NAkMKOQ5YajzypubA8/wC39qAg00bh9leqaixI6aa6rlnq&#10;XjRo1VgoIBCsNK3K3H0H4+t7/wC8umohVMf0KqLjlASOD+P9sfeo6l8fB+zH8/z49eNPPpPaFZ3W&#10;flxI7gNbyNZrMF+v0FrMPeUsTGCUDEgKbX5J/HPtuoUhuNARj88/tPln59e6wKiiVwspRQ2tSwF1&#10;AABta978/wCB98IoGuCQSRyyluSL8D/Wv7sXGkLxKigINB9tKVNfyp+zrxI6yVFXH6grKob9L6RY&#10;NpNzq/qB/wAV9ukKSSCW4As3H/BP0hm/r/T2yzhBRuJ4f6v59NmlRTpP1UsEL0zRs7Axkn8jyE62&#10;Rf6XJP8Atvcrxrp1JbWt+bX4tybc+07Ozrp4A9XiqTQ8D/qz01POwkKzByjaQAxFx6iQokFuLfW1&#10;78/7CTCra2BW4N1Jt9ABc/X/AHke6U6ccjR8qfZ02VToEQo+ll0sFPOos1gPR9bfg/8AFPcpoyAU&#10;Qn6AFfoQb2vcf0/HP+297p0zD5npvWoVmWWYKBy0cguwYBdRChvw35Nv9uffKKNo0sLFmtaxvb/a&#10;j79ny6eJqesFRPFPKC+pEQNqBGkuf+OY/P4v/t/p7cMM4gyUJALvINJsw+oP6uAbc/8AEe2HXv0j&#10;Hn8+nDq8E5pTP+r16S2+qf8AiG161HKxQQMTdo2IUFL6ACRqIH9Pze3vWS/mGbAyG3e4c1namQCD&#10;KZGs8SNYSa2rpQv+vwL3HvHnn6xaDcvHOUao9aUPzpx/L/D1LnLdzHNZeGvEUP5Gn5Y6tp2Hk6fM&#10;bL2rkaZ1eGp2/iJFZb2ucfGSADz/ALf3X5MG1cfU2uP9fni3uPTwH2f4MdCxMqOlb7xj6G/+uPfu&#10;r+fXvfCwYgknhiePeuvceve/G/kP9LfQfn37rXn173w5W1zxyOL8/wBBb3rrXXvfGQGxUarArdr/&#10;AI/Pv3Xuve+a3uQbWIBJF+OLD/fD3sdbHXvfJQAmmw4JN/z9b/63Pv3Xuve+lJZTqFjc8X54/wAR&#10;7917y6977+o/INiLi1xf8/09+69173jcMT6SAArN6rnlT9D/ALz7YkpxPGn+Xrak4B9R/wAX/qzw&#10;697vc/lCigfYfcN55hlYt87TjkpfJppZaKt25VJTymL/AI6eSORdZNrAD3h595tJm3Dam0gx+DOa&#10;+YIki8+Pnw/n1nX909oRy9u6qT4n1KFhXGnwhpNPmQwPrQdQ6piCgAFtMjE25BUqRb/eb+7QOwTP&#10;BQV/2qyTBoZMfPECTJCZVaUNHLHwf1GRT9QRxa/vGSx0fUojduQ49CMCmc+QB8jWlc9Zi7easF9f&#10;5/L/AFevXqfkKTbk3BHF/wAfT/ePdTPbZU5qeVZHkjCShozYSs6uG13sbsSPVYfnj3Lex4hCaaMa&#10;Go4cOGOFPL8gfkI7tgtCKmi8Pn/n/wA/7JntFYk+OqpKWWJ5pQ0UMMyp+BCzLHMf6BRwT+CPa29J&#10;aJpUbSBUlSa5qKkeXr16JwGERycZ/Lgf9Wa9e9jdhcZRz0jSPC3lZXhEdrX0izAg3IOkWB/Ngo4t&#10;7C0s0mvtPaaZ4/4P9n/MtpUYFPLhnFeve2Gvwyz0tRDDSCKqSMhoAfTMohBh4P5UWuQP8f8AWUQX&#10;WiQMWqpNK+YPn+3PH+fTEiAjr3ss++cTWq0qIkpRdDSwvp5VmZQ5Qk/6kXt7HG1zoQJOHlj1AGOA&#10;rk1+XyPQZ3S3k0kr/q45697ADJ0KLPVRzn1yQtqCiyo0SgIwDXH45/31hbBJWjJwrT7a/wCrj5jq&#10;P76AIzasVx9uMf8AF9e9oOdCpdGUN6boSFJTWGUqw+pAH59nEZpQVwPlg8KU/P7T0FbmMjtGQP8A&#10;UOvey3dm4ZsRk4q+MA01evqZOAJl5uT/AFI/3r3I3Ltz9TamFvijP8j/AKqdYf8AvHy1+6t9XdYV&#10;/SuxU+gkHxY9WGevewv+8b63sPzz+fYj0qMEVPUNlwvl1730awj88/X83/29/ftFTgdNNIxNRQf5&#10;f5de94jV3PLG9z9PwfdvCb0614jV49e98fuf9qP+xJ/2N/e/C8j1UsTUE9e94zUj8n/Ygj/b+9iM&#10;+R61Ude99fcj+p/x/wB9f3bw/Xr2rOeve+YqiLC5t9Lc+/BADjr2sde9udJWEMvN7c2va4+v19vI&#10;pHd69e1niOve19ianyFBfk/Q/wCvzyB7NbZqjSvp/q8+lCGox172q35T/YWNz/h9PaiRQIzT5n8/&#10;59P+Veve2Of9RH9bfX6gj2XTAZ/b0ojajV49e9tFat4yf9e3AuOOfr/r+0nn08a8eve0pL9Xtc/q&#10;9+PSZuPXvbHVC30/r/h9b+/GtOk02EPXvbb/AGv9j/xHulajpHUkde9y4Pr/ALb/AIp70eHVl697&#10;V+ENm/2P14/s/Tj2YRA6x/q/n0/TgevexEhs0a/14/xJ+n1B/wB4Pswb4s9ak+L8uve03l1Nz9Cb&#10;H8/Xi44PukmISfmP2/5vlw4edOtfgx172m4gNX+x/r/Qe0RLH7P9Xl/q49NLx697EjbDfvIb/QgA&#10;gDgm5/417X2jdwAx/n9f5/l16QCn+r0PXvYoqeATf6DgD/C/49nYBNPn0Vv8Z+09e98+OPxYC/44&#10;/P8At/evLqnlx697xv8AUf7H3vrfXveM2/31rf09661jr3vr82uPrx/S/wDre9da697/AP/S0cD9&#10;D+fYWUZp0IkGQBjrf498Cb/7D6f6w/Ht4EjpWBQde9waqxB4/wB44/437dRtIx1Tr3ttIt/sfr/t&#10;v6+3AxfPSZiS3XvfXvfVeve+S2vz/r/7b37rXXvcpPof9f3Rut9e99te34PHPH+8+/Dj17r3vFbj&#10;/b+7de697xk8n/E25uLD6/j/AHj37rXXvfIG4uPr/QfQf6w92QgMCerA0Neve+SuBb8Wv9efar59&#10;KB69e98mJP54+v8AQe1KSqFo2KdOq4pQ9e9wpTqufz9f949vg6Tjh6dWPy697a5QOeP6gX/3v3Zn&#10;BU6sdJ5gNNT173HXn6D/AIjn/X9tax5DpLUde9uNOtyP8L2sPpbke342pgefVjXTQCteve1LRA/0&#10;/of8bD2siYDBPHppuHXvasoiNNv6gnnngC3A/wCNe3D0kmPE9e9zx+fp9T9Pp7Uwnsp6dJR173mT&#10;6f63ux49b6975/X3rr3XvfhYfUX+v+H1/wBb37r3XvfL/EAX/wACb/Xjj34569173kAPF7f14HIP&#10;9ffut9e98WPHHFuCP9b/AIpx791rr3uO44H+292Xr3XvfD3aprXypSnXuve8LWBJP14tx+D9bn/e&#10;ufd6gDPRhFQKB8uve8EhH55uVsfwARa3P9fa23rQN5UP+r9g6NLXBFDxB/1fy6974gmw/wCDW/HN&#10;+Tz7P7X4RT06P7b5enXvchL3H+uP9c/7H2cRtqUfL/V/g6NVNRXr3ufCLgn/AFuTewufzb8+1gOQ&#10;OlKN3U8sf4P9X29e9vEPFh/h9D7NrUHA49LoHCt9vXvbxCbab8fn/Gx/1/a/SpPS5T173OWfSb6r&#10;C/0uCeOObfX20XYMTSmft/1cOnqkde9zI5dd7XNvwL2uL8C//E+6LI/h6Qccevaqr/l/1f6vs697&#10;78LSN6i3LAEcC3NwCL3+vtp9cp0qceuaZ/1fb0guZdZopwPP1r+X+z172MnXuClnqYR4/IZHSwt/&#10;iGbVx/sBYfj2ZWNsXYL5DJ/1Z/Z8+iG6kpWh/wBX+rHXvdtXSW32o6GjuhB0qQrKbA2AAI/PIuT9&#10;T7kTboBFGKihOcenlw4U8/8AY6LVcl1A46v5/wDFdILe1csFE6arDTY2IvYAlhf/AIr7sQ2VREQx&#10;Arq4UKbWJ/JIt7Y3FqJUn19DT0H8vsqD5HoziAHxfM/6vLqtjt7MhJahlfRZnZ/V6Rc6bEN/X6c/&#10;4fX2O+JogADo/wAbkXvxYH/e/wA+wxcnSumtOH8+OfQUA+eeFOjyEFVC/LP28SOiDbz3EWd0E1yS&#10;Y9KnSFIkJ0tf6E/T6G9/atiQp+PrwTb/AAsSfZE5DEn5mmeA4gf5/wDAOjVAAg08OgRrqiKoGm/q&#10;TkIbgagynShNgLC1rji59yRIVt/iR+eAOL8f19tMSBpoaf5c+f8AOnn+ylumpaNJGkP0ZFYN6P3G&#10;v9Aeb6eP1X5t/Qge+2lF7f0/wNwb/wCIP+9e0+Tw68ATwp+3/V+Xr1lgonKE2vdmNrqUKFbBVUW/&#10;2Nib/wBbX9xJZAef6hfqf1WHJ9vLT9nSpFAGM06esfROp0qANLSHiNgYyW4Ug/4mwII/x+h9tE73&#10;LNfm9gQbG1v8faadpEUKtAD9oz+VePoftqT0/GBXoSsNSgeNCraRe6umtb30hiQQRyfrz/Tj201D&#10;kj6m1/qeCTa4v/r+0Ypqzx6VQ6NdWrX8/wDJ5cP29CTiadVPCgtYABSSApID6fybcC31/wAeD7Z5&#10;zYH+hH+3fgi3/I/bdySI/XuH+AjowBIao/4roRsPGC6Ff1AH6D9MIYh7nj8/T0/n/X9tUshv9B/r&#10;2tdv8f6e0agVC8B08oqwHqadLulpVK/rN/6E67IPoP6ngj+gI/oOPcUyckm/1+pta5449vCNKU6U&#10;rDHpp/q4n7P5dOgpm0oq6foBZLhtKnUb/wCIHIH0/wBj9HfG2LqDf63/AB/TVe319uwQ63OmhHDH&#10;kAc1/YB5Z/Los3FtIZRTJ/1Y6QO85DHST20q5jJVmDHknxgK54/1xf8A2319i9gZVULfj6Wt+Tb6&#10;f8Rz7EFlAaqAtaUrXH7flSp40+YGeo33q4Aqq4/1V/w/t6rC7+pZamCqRC/PmD/XSqMb3UGwI4ud&#10;N+bkck+1/FVBYwL/AEAuP68Xtb2JVtywqgqvCp8/s4Gg+z9h6A875MjGn+r/AFf7HVaWa2n9zkp5&#10;mHLMzxsF9UeqTxodVjwbHkm9wf8AYSRVi9ief6fm/wDWx9tm3QCrR4+YqP8AKPl02p1prU/6vQ9J&#10;d9kyj9yLSAFIueUMYQkKWUX4YAHj63+q3Pvszhr/AONgOPp70IkA0g1+f+D+X+rhR5XZSPt/b11F&#10;t6poTGzRJ+3raUambX9VYEg8eng3vYiwsB7hyLcG/wDja3+P1v7eUxEjGPyHlWo/b9g8ulKzKTTh&#10;0r8ZUSxSAoFDkJr1sxukZtEVUC5I+rD+pH0ufcCSMcggH+o92YahQcf9X8/8B6fVqkafy6EfGZBw&#10;I3jd1JsFkNwypfm6tyByeLfj+lveHwg8kc8AFR/X2jltaj9Ph5g+fyHp9pPSuK6eM4NP8H7OlJHu&#10;SaAhFd1F2dvIW1K0VrlitmB+gBANv8ffBqQNc6R9SR9B7RNGCSRXgPn9p/P8ujGPdHRqNQn5Hy+z&#10;/Z/nnp8od9VNOqRmVwQFQ6SSFtYhVUgfRSQRe5ufeB6FT9Afwfpb/evbJhNDVa/zP8+jCLdNRPqB&#10;8v8ALUcceufPpU0PZEoZbyqHCuil7AsLWA54IJseD/jyfcR8be503sObD6f6oXP/ABHtowpWgwej&#10;CO8KtRjx/wBXlj9vnj5dLqj7TKaVaZQrkeNpWuCLARFVU/0sBqP14IJ49wJsahX9IuPpYf4fi3uj&#10;RFePDpfHcqxp/wAX0vML2VI0yRmYiMqpctILgs/JcNcXHH+uAbAcAMVVjSlyBYkf0/P1NyL+2iqt&#10;8Q1AeXD7P9Xn0rSYNnj/AC6Grb2+Y6nSBMbarX1XOi+k2jNrDgGx4/IP59s8tGVHqF+PqAf+Nn2k&#10;liOomPgTw9P59KknYedftz/lH+rj0KGN3QsumzMLNYaypLW+moCy35+t78e26WB15sT9Txzx+B7Y&#10;P7D/AKvs6VpKrj58SOlvQZWCYgB1Q3CjkKQzekvzyRx+f6kC3uDMp5uDexF7H634Bt/vXvX29Pq3&#10;kelVjpBZdLDSSpCFwTp02ZlvYD6cE/8AEkllmS4AJv8AW/1J5Pp+v1tf3sGh6fjbSa8B5/6vn0u6&#10;Ochr2t+mx4FtIGsso+hawNx9AT/sWipiVlIC2sLkkG5ueOCfr7ejLDJNf9Xn0vVgTqGadK7HVjJK&#10;ja2sSeAylV0oQw1BTZSPpz/re0tXUzXeycH1WHPN7jg/1HPtPclGpIhr5U4fn/PHr0pBByOHQs4H&#10;IL441eQ3AUBjxcabMLr/AEPBv/T8Xt7StVRawdQC/wCwtcn8X+vPthSVyOHTyOU+Y6EqgyegoEZm&#10;JsD6tVlX6mw44sf6f717SVdilF7KeNVioIBt9L3/AKe3lfGOlKOCMGv+r/Uf9WF5js2zWDOtjpur&#10;m5BP1A02+v8AvuPabno2iDA2t9f03tYX/wBj/X24GU+VD08GBPSrp6xJtLAm/wDQsLG/HB/H9Le2&#10;iaD9qW6kmxP0B4I5JH+v9PfiMdbx09RVH7sdjb6D6n6g8Lfn/Y+wL31jGeKT03UhwAo4ta1r/wCH&#10;vcYGK+vRddjB+zoR8TUBkUA82BJPB5uQbeynZrCTLJMxjHEnK3uLEixvwT/vvp7UE1PQfkGpia9K&#10;UEH8/wC+/wBb2iKrGSLqNrEk3HJNx+bf8j/3v2kTPVYyeHXfuItGUJYkAHnhb2Y/kW+h9sypUjSK&#10;1r8qU/w19er01GiipPDr3tPZekeRGBBAP0IJAsOPovHtNKg+Ly/1efT5iAYk8D5f7PHr3sOJ8UWZ&#10;mIvdiTe9hzYf6/8AX2VyxZ0/s6aKaceXXvfqXDNJKqeO661uFHJIuTc/0/1/bIjZePSmGHVw/wCK&#10;697FXbeCVNPpAA0k3+v+3/r7VRxilPM9HtvAoXI697WuX8VFRhVsHsRdbf7Dj/ieOPa2IhcHyH7P&#10;L/V69XmcJXVjH7Ove0BKjzsxAvY8k3+o/J/4pf35iWNT0Tu5c6j173CqIZYhrjvc20m9/r+fdWBI&#10;x1Xjkde9veDjEzhKkDVcFWtb/H0XIsP99z7uE1AcPn/q4/n/AIOjG2ZdIz8v2f7H+ode9i1RwUkU&#10;KB5F0gE3NgSf9q0/j8e1MaeQwPlTH2cPl0vMiADPXvcHJTY2SLxs97jTe4sFtb88n36SN1BZcnzH&#10;r0hllUVIyevewd3Bg6aqaXxlSrBgtzcXP0sf+I9llxEsqE+f+rjQeXl/sdMHRKM8f835de9l73bs&#10;FZVllSIX/N108jk8H2HLi1NTp/Z/q/PorutvSVaAfl5de9gDlNn1MMr6YiLH/UkHn/Ef19lM0Fa1&#10;GfT/AFZ6CN5tBBqBX5f6v9X2de9s8dLV0B5Vhb+o/pxYf7xz71GzwgA4A9P9X7PTorktXiwRgft6&#10;97yDNzwso1uhtYWaxtf6/wDFPZjDuLxiq4PH/Y/PpKxeP/V/qp173Pg3FMh/zhIt6kbm4P1HH9fZ&#10;j+9GK1Lf6v2+QHH/ACgdVa4IGf8AV/q/1eXXvctsjHVEc6f9p45Y2/P9R7TzXquK6sH/AFfmMcek&#10;s7hlH29e9x2BZbc2I5/P4/H+xHsnuJs8f8Oft/aMHovkUnJ697bJYQOQB9bWH0t+faTxamgHTBHX&#10;vcF4fxz+f97sefaqNiO316qeve48lMABex/Frci304/2/tQK0qOqaeve4UkQ4H1vwfp/S3PvzMQt&#10;TinTbDHXvcWaMLY25A+o45/1z7RNcmhK9v28fP8A1f5+kzEDJ8uve52OyT0rrzosRbnk82vx/X2X&#10;SXmdLGtDx/PyHTSXWhqN5Hj+fp172c/oDunKbOzOPqKeseERTxciRgPS4IuQef8Abe04v3SStfLH&#10;+f8A2OHQu2jc3ikBJweH/FdYp4YqmGSCeNZYZkaOWNwGV0caWVgfwR72mPjB3dj+2tn0gNSj5ikp&#10;oxONal5UVQpYDi5H5/NufY65a36OQi3nIqCCteGM1wMD9nQ6IS5gE6YI/wBX+r/YHVEnz7+Mx2Fl&#10;x2LtWjYbXzM0yV8EKnRj66clvGbfpSS50/gHjj2aqPUL/wCPFxwNPBtx7lC3l8WjKeH7akUPCgoR&#10;UV868MU6QVNaf6q9VL5dIlsGS3LMyMSbut9DHycah9Df6fX8e3JbOpFufrb68cc/6x/HHtFLD4Rq&#10;pqPWn8vPI9Pzr5dVFB3A9Ip6toZ1chVC+nXpHkUljZHb6ejkH1fnm19QbqqBSDcj/YXuRew90pIy&#10;FAta+eP5kj0+f7a9OLOygf4a9CJtjPGKWJ1ewBAYE+lZAAzaQv8AhYEj/bge0VmY0RCfqRf6g2/w&#10;/wBb2mMZGKhT6Clfz/w+f+Hpm43VIVq7gU/b5fmfX8vt6Nr1vk6mrnjRHYq2g6i9iCCDcAfqtf8A&#10;AP8AT2XPe1VoSXSDp0tf6/qKkW4/Hu3hMo7iPsHmPnWmOgHv3PKWqaUbyxT/AFU/IdWd9O0BnFPr&#10;N3DRksdA9FwQeOL/AEN/9v8Aj2TXemTljlkIa63NuT+P6f72T9T7beFqHX2+op58PnX5cQB59Qlv&#10;nO005buOOrBtr46OOliOg30rz/xX+n+t+PYGVWRqKqdkXURqJ4uSVPB4H0P+8e6iMLQAEGvHjQfl&#10;j/ivs6ju65glmqdRH5/6v8HS7WJUUHgXH/IveU7Zra+IuVJBtYaQQy/W4/px/X2qhtWcaiP2V/M/&#10;P50/zdEU+5GpLHPl5/6s9deZE4JH1/rbn/G/sLd1bGnXVqiP9TddNz9Ab/i3HtqWzC1JyfQj/D6j&#10;1/1VTJemR6E8a/6qYz1nV1cXBv7AnNbMYlw0P4a91CkCx5/4ofZVcWRY1FBX9pz+38j+ziSaW1yz&#10;cOH7f9X+rHXL2Cu69gvPFIRENdjcMv1NrEc/7e/+8+wvfbWSKLg8eFcfL+WSPIdCTb9xMB4/b/se&#10;f59e9lO3XsyelllvERa9rDkfWwJ/3r/H2C7mzaInUKf6v+L/AC+XEcWW5JKta/l/q/4rr3sFclip&#10;aVz6TYE8EEW9lUkTCv8Ahp/qA6ORIHz/AKv9Xz697TjwkNwLD6kW+hH4sfbRJGG49PiWgznr3u+n&#10;+XRWGo/l/fKzGMbpjO4di5XQTbSa3bEdO0gXm9zTi/8Are5w9tZC/KW7xjOmW3P+9LJ+zh9nD84j&#10;9wgTzbtcq5LW10v5B4DSvlxPRWOwUih+XHxsqbETVnWHyNoCwFwyQ1Wy6yNWP4t6yp/xPv1LK00k&#10;blGUWhuf9TpshBsb+xOhNRjzHRH/AJOjT+5yIsMkmoawZHCm/wChgf0j/CxHP9fahIxE5pwNRjH5&#10;E/aaEefHywzw45697mSMC0S3YxtT2RVKgo+olyf68kH35jqlWlaMv+f+Y+WRx4dbNKjr3tTUVIrV&#10;VPcFYy6E3JsXZNKgNb6E/wDEe1kAV3DAY/w4/wAtT+z7OkUjlznh5Y/1fn148An2Ku28fUNpMMIV&#10;5oGMK2BDFJgUW4+l7Af1uePZvbR1FT5in8/9j+fSGVvwny6h1EiKCXayq3q5IsNPJ/2H192ObrqJ&#10;qavwu29IWDa+1tubcWJQBaaPHR1+Q/1z5p5A1v6c+5Rtv0oY4BQCNQoH5An18yegMFBjkuK/2sjv&#10;x4ipVSP9qo/lTqvDpnFUM2D3nvuJpJKzsztDsHf8tW5ZzNRS56Xbu2nUn9KHGY+i8d+APpwfbIsU&#10;lPrUg306Vta6Q2/WL/7EWv7OEoUBTIIx9nSWoPQpNPDWFHBWwcPJquBLUA/5trfS3Bvb8W98acB5&#10;1m0MLiNQzXH7agjUT9eCTe3vYya9bPw0651haKmeAOpN5WKIAT5nIIQA3FiLAX/3v3OqvWmktGNQ&#10;JVgvDLeyk88j6E3HvdQwNPLh+z/Bwz/L1bXBx5fy6a6H9ty4SclWUSozklX+ri1uD9bc/nj3Fj0Q&#10;xowdWkcoL6RaO76SQPzcX91RsEsKUJ48KDz/ADz+zq2ST5U/n1Pn8k80iNG4hRHJGv1S/t61Rjca&#10;Spt/vf8Aj7hu6md2mkdgJCV0XX0Jz6b/AI/1veiDrLscHgOHD/i+rAUFB04xxstJFHTxRxkwgOJb&#10;PeSTi7W/tf6/1v7lSMRCjRyW9Ia/Bve5Zbj+l7ge00ihswmmknj5sc0FeJqP+L6pQE0p1EhF55Vm&#10;i1XYpbldIWyrJb8g2tq44/1vbZJVMdKxq5uzEauAQouQp/x/I9sLFL+HIB4jgKVBby4E8fXpwCoq&#10;Tj/Vnp4ipIlLtI0YYqgOkXkLObAOP8PqD+B/T6e4KSu+kvoVrgFW9Oo/2SD9Bq/H9PbhR2PcRXyB&#10;xj/VSnyNelVAOHUt444w4jEjppLCRSG0i/rBH50k+r+vvqVijxmFCCXUyPqPpjDANyPqbcc+2mBU&#10;jH/FdbGeucKiWOUTSowCsIkKD1SlSV4P0H5t/sDx7zqFgLOTpJJILnV9Rww/29rfn3vh+fWuOOoz&#10;M1SEjC6gqgNo9P0I1Rt/TkXufpb201k7PMrLFHIVBVruFLEGzMAfx/h7bap7qVA8+rqMdPVBTrHC&#10;UaaWMOQy2QtoDC4QkD6/Xn3jZJFu4kCeSP8ASLMASwJsP8B72xBFRg9eHWVGR7RmNnEclrm4OlVI&#10;BJ/NyDf6f7D89CQ6y6+gBQitwAwUEE2H0PPJ/Pulamo631z8S6ND+u7+RluSykkEAE/UC3A/HuDU&#10;BPKLmOSQlQQARIREwJK/7yD/AE97MZLVXNf8n59WBoPt/wBX+qnUunZ/CbiSONddje8X7q8X/wB4&#10;sPfcnkhp2eHUhEnKFlGtb8q3P592MLhKr8j/ACr/ALHVkAdwhPHrijRS1CpNZ/2zZwrehvorLx+P&#10;bRI8heMSPqa50x8Hxi9lUaefr9PbWnJ1Yp/q/wBQ6fjjVgSRSg/yVr06KEVG8a8E+qSxGvjm+r/D&#10;29wxgsqOyFGMLH8IAy/oax/BAIP+8+7KDqqM/wA+Oc9Jg2k1Boc9M88hCuyBwwWUAX9ZKMfWvH9P&#10;qPbq8CRa3uQdIXVe0bC1yoB/3g+3DQjPXmkLjS3D+fln+XTTFNI5QCxHkMnjsNYP0UkqOB/Ufj3F&#10;LMhUCSU2uUjYqwLJ6lHPB/wuf9f3WhFAcA8Pn/sdVUAmh6mBUdXYpFqPDuoIYK/DWtcg/k8f63tP&#10;1yxmoDFjC6BnWMi/q/Aa34/HusZUHI4H/V6dK4GYR6QK5yft/wA3T3SNIIWA0yRvpUuCBZQf7Jb+&#10;v159uVDcU6sFFmXgEreNmJuQRYkkc/7f3YqG7RnHn1SaPxZSh4gZrwPTfVsBN6mbhyQUv61UWAYH&#10;8X45/wAPz75TSTRPGysCZIxpDrZQA5Kp9OeDcH/H3cVHA8f9X8+nFRHBr5HiP5/5qcOsUSxSpIrI&#10;yiOTkK2o/QLr4PHIt7jl5XrA0jAokJKIP+OgHrCgfk/Tn3p2ZmAI+Ggr/krwp/q+3zoipVfMj/V6&#10;U8z1JRY0oykalXeZgzE+oIT6C1zf8XuOfp7ePu44YbFxddMiiMnyMT9W1fW/+++nvRbFTnpIdTt3&#10;Zrjpq+xeWbUiaQdSOXAMSqPoCv0sf6+8BZtDzIykAgINXL+QWJsbckj6D3YINOpuAwP9XH/Ufn1Z&#10;VAcJIPtr/q/nw6kceRISDqYEswQkJ4mBAuOBwTY/63uB9xMbRzWjjSRjYvrsG/WF+tj/AK35/wAP&#10;e/6XSzSpPirkkfZX0/1HqSIIlDGK8juq3OgC5S4Un/D/AA/p/jf3mqK0IlrF1UNoEI5bjl725P8A&#10;T3piunu8vT/V/np+XTZg1itaN5k/7HDrHS0haS9whcrrMrE6SWsFBY3H+PuJTzrJE2qORyTpOlSW&#10;UaP2zY/n/D20poMenVhG0b04Y/n5/On+XqXUxFZFKuiWNxqayn1eocH6f4+8NRN5LPZ/Srr9ALm9&#10;gSB9D+Qb+76lY48uPTw4nrnTwGIaPRZirDm5tbU1ifr/AEI/x98445GjuWVULAAFfVrBs+sD6f14&#10;HPvdTwHH/V/qr14lfLPXB3jWTTZmcKSSG9IjI9Gm/wBefx+PeaGIM0ZsGV9IcvwNSC/N/wDbf8a9&#10;2A4daJzT/VTrDPMVSTllZNRQJz6XPIBH0/r/AMb9zyoQk2uyA+i9tVuBwPz+PfnAZaV6qcjPTarl&#10;9I1HRI4GuxupPJHP4P194ooVgZ3cqxYEiM6luCouGH45+pv/AI+9rQcD+zrwIYY/z9Z55pJ1SNFk&#10;XSyhpSAbEMSCpP1+nA/2HuTDJH9oojFpTPMCmnhILCzKzfVdVwP9v7b1Sh6Lw+fmaH+VPT9nXiM8&#10;eoc8Mv3zmUj7cUsLLIGszVOsgoyLazaRc3/rb31K1mGu8hiAaME+gqT6r/T+vJH9PbvClP8AUOvU&#10;Fagceu4VLIRGTGJmZZSAdauBdLf7a3J/PvzrDqMQh0qSW0FiwVAPyR/Q8292NOFOt9dRvUaBK0+t&#10;lCqXCKuqTV+Ab2BH5/2/vyG6s1j4otCFubAkFV5/3kE+0qKCM1IrT+Q/kf8AV8qYrT/V/qp1klBD&#10;qvpM04kkCED1BXDP6Tx/gR/re8xjSVtDMp+gJCm1lFxYD63P1vz/AI+7tGFjovEefn9v5f6vnvKi&#10;o45/n/m6jLLJEvkRXX8rqdbgtwQ1/wDAce+DRsxa/CR2uST6RfUNIF+fyB7qVLR0OeH5en8/9Xpr&#10;y6yLLGpXTcySg2AHDm1iXJta44JH+w/r7jRzpG7kPq8mp/wAOfSbH/ffX34L4a9x+f8AxXr1SSIu&#10;o+X+rH+odOBieREUxlfHojAsSTZbsCR9Af8AeP8AY+415/EQJ2Xzfi/9ofWNjxb+o/3v3pwxYLUH&#10;jj06eGmvDh1l005k1GAN4v7VgfSeBIB+Qfob+5wZTEimRmaKNxoFl1MSSxdj9fx/vPva6Q1Hz6ef&#10;A+n28Ps6rQBiacc9QGWQSO4jVVlkQFyCxVLWUIt+D9fp+be8MNQjysskqWF9LNdm06foV/w/H/FP&#10;dy4Y0I9KD/Vwp1s/6h1lmpXjgUwxNqJHkClQuvX9VJ/r9fcupKKhMY02B0uPUSCb2t/vHttpCsnZ&#10;54/yVr5ca/4AadUBNft6iUiO7jzHUbgtHwmk2tcEWJ5F+Pp7Z5gRqiUqVUhm4N+Wsw/xNvbrnSpP&#10;pnp359PUNiUkYMrN6VNwQLC4a34F/cU+Z5pAkalI9PjIUspCC7Cx/qf9v7TprLFvlX/Vw6vQKoNc&#10;nqWPEkKa3cM99YJCFWckLz/h9b/7f3JjeQajMrKY/wBB0ji/+FueSbD/AA93diRpI48KcP8AB8h1&#10;TTXC/wCr/UB1HZI+PC6sHuXXUSSAPqDfj6AE/wBfeMTySusTKPVxqUFSwF72/p+LDj/H35Gfh6/6&#10;vy6uyKo1KeuzDFEjSK36DcqSCFP+1A/X83PPtxtL+4hN5RbTpbj1Cw/Tzf273FNElAf5Z4eWf59N&#10;fb036obxSKCITy2pSGup9XJ4t/ifp7hyKfJFFIWQj9uwJ/tMPppt9Da9/wAfW3vT6tNT6ft/w46s&#10;Dioz1MiZdEssah7nyXb8aFtZr/4X+n5+l/eUxyRkubMfpZRp5BvrP1P1+o9tK3wqQQAPXJH+r/P1&#10;pckL1w1xyDSpsLkkv6uGFtIP0+n0PvNErO5dxaIAAflr/wBQG+nP9P8AePfkkwafDw/L7f51z+dO&#10;t9umg49R52CIEQ3mPqP4Ui/6fSLH/WPvPHB4hKR/b4IsL3B1ksP9j9R7eRHCMCcHA/2f9R6qK8D1&#10;FlqRO0AIIMZLfUhTcaVVT/sLWPuTHclXTWdR5Ti50+gEH8fX6f6/PtnQPF08Bgf6q06bNK06jynS&#10;jrIEGlSVk9WkavXYj8/T6nn6e5DU/kkOoePSGBW9uVNkX+vP09qpVOmnnj/Vjq5qBjP+qvUJKoRx&#10;AofLdgQ1vw63dr/Tj6j3AaxZ002GvShNz42/P1+nH59p43JFCOHn/q/yfs68tT06LdVjk13Jj1SK&#10;LKZVt6efzY/j3JEMCKRqcWX6/q1G/wBLm359+UKykseNf2/b1qpOT1EaoqXZSFRvUOLBSq/1sL+8&#10;STOXbzElE4RQw4ItYi345v7oGYnScf6qf7H2/lTQXNFxX/ivl5fz6kSwRLGpgA1uCZGK8sGJY3vz&#10;+Bz/AE49zwgWMFVuCoBvbTz6vqP8fr72orxPAdUFa8adNjSFpSrNyHYgC+rjj6H/AGNveCFz6jpW&#10;NVPAAAAJNzqP4J/r7rQkn09flw6sQSe49Sp0UKoDNI7CzEsWvYXGn/AX+n+v7yTIZWijJLOQSy6r&#10;gi1yAP8AevewQfiz1tWAqWz/AKvXrBCwgWWRV8ca2VW0WI9RAY/1vfn3ikV0lEehrEhi5INxpA1f&#10;64+h/wBf3bNa14j/AIvq3xDVWuP2eZ/y9ZYnjeDyBluupVQavqXNl/xBvcf63vpV8cwSK0qu3Dgc&#10;kFdXjJP9LfqHH+x93WikEk+vThKlKtUH/V/n+3rokyws0t4WjX1IW4Uh9HkFv6/6k/6/09zJPWgB&#10;BQop0qfSH1XCr+R+R+f9h7u0gcA8DwOc8fy+f+fpoAVB9T5dQYv25G0nyKzBmb9XjKgFmvx/j+Pc&#10;MlnN/H6Y/SCBcHWLNqP+H9PdAwU1PoKfs6cogGTxz+zpwVQgsJPVLdmBNiNLcBQf9vf3lgY6Vug4&#10;b6MCuk825/x96SjPngetEEuRXiP5dYKlQCdLsDY8qVYuDYkWP9L8+88rkuSCNMVgyg3BLcr9bW/H&#10;097FAcdbQAcDx/2P9X7OosUY8YVlOqa5RjwQEbn+v+P19t8tQ4dPS2kOAw+qj8kXPP8At/fmzk9W&#10;0Bq+vTpT06aHsyh9BI/DNzwbD/YfT/kcheS0tiA91ALA6Qpt9B9L/X3YU00Ap15RRQvp1DkNgsWo&#10;MU0yE6NOokXNj+QPof8AEe3GHyTOqlf0ugZSBqIIspH5/Nvx78AB02QEFa5of9X+XprqTHAjsG4Z&#10;XdXBLKCD6r/j8e87UiIpACpIL3LEkjm3+2+nvSxiusju/wBjr0blhnqMK1ndTd5Im0lQtgDxc2J/&#10;JAJH+8fX3FjuGsGLKwIc8abgW/339fd+nD1LksUuUCsrAoPVqsWv/vuOPeVyBHqhUggE20LpuP1F&#10;h/T6fT220gC60HH/ACf6v5/s9T16woCZdM7AhiFuHbUQf0BSPzwTz7xRKzNe1lGpmA/BB5/1/wA+&#10;2ItTE04EgkfnUn/P+XVus0zKi6S2pyURWYn1KV4t/T8Dj24oY0GpbheXKheCF4PA+g/pf3shC2tf&#10;MnPlx8vQcP8AD1XpplEznQ4uwtEGLWYFjcAsfqf6m30/x95bxGPULyX9af2bFuDf24riNSDnP+rP&#10;WvPqPacTBPTDp/bl5LllXkaRbj/X/PvhBrZpJEBRFN41403B5JH+vz7qQ8pLUwMf8X/q+XWzQYPW&#10;SqaNEhhlYSSONMzXOoj6i3+Fjb6n+vvmp8rqziwZizNwBqHGr/invQBYAt/gpX0/1f5+tcMdcHAh&#10;idYyLqoRFN2IVvVpN/8AH63/AN695btcHSAdX7bf1IsWtb/fce7/AIqfs6tQefD/AFf6v9VOotl0&#10;n1tbR+8gsCF5Cgg3H+Fv8fc3n0sh5ZSX4/Tr4twf6D8/8R7SvGnjivA14cfWvDj8+tBBwP5dN4k4&#10;kR19KMipcghyv5H9QCebH/e/eZVZk/SGU8FSb6VJta/BI/rx7dJ00iaoDCgJ8z5/6q9bqFND/wAX&#10;1DdlEhYSEOvrui6RqHIIB4BFr/8AIvceSIB2RQbsypZfoOeWbn6e9QKojqv+X7MY6qWUrjy+3/N1&#10;OimdlWWVgQqNJyRc8XAH+J+n0/w98GkKEICLqLXRWtYG1ze4PH9Pb1VHxZA4j5f4enVUDriI/KGl&#10;08O97SOga+ngAcEWP9fr/T3Np25RiulLaiD9Tze9vzz7S50hwQaVGOP+H/B/n60R5dN9WnEkauXm&#10;JCqRyqkjlQfqBb/Y/wCNvclZgNQWxGoWvc3LDhVY/j3UMFAKkgmtfsPl/n60RnqDJSsxjMikHQTx&#10;pWyo3MjRj8j6/W/PtxpQZBKwRhYahci172Nuf9hx72KnJ6bfFB0xZNlhNPGZU9TaCAG1BdNwCbf4&#10;XN/rb3lVHmJPIF7afT9Px/vr+9E6moeNP5daqAOsEssVIgVQrkoCZPUbn6NYDkG30t7lpaM6QQWW&#10;yk83Nxewtf6e6tGrfketB2B1dNM+upBchkjkLSKBpAX1WDEcG7XJ/wBb8fX3JUk+QElSAQluLG1i&#10;bf77/ePbDoYzR8f6vy6djYvWvTZMqx/buirICymVpDe4DAhRa178f4g/6598YiyAjhyONTc6ueWH&#10;+9+6Ej7OniF8v+K67qQszq2polY6vHGLAWHpRj9f6L9f8eT7mxgaLkkn6D6Xvf8Asj8e9igGT1Q1&#10;r0zVDt5wiIAouzGxtbRYmQgc2JP/ABS3t925SLPm6ZwyIoVwS/0B0Hggix9pBJoJkOD8/tp68D5f&#10;z63JUQGlc+nHHn+3HQbdsZqTGbAzCNDNUSK8DeOma0kq+dQ2hluQbH8j6/U390G/zcsLW0XY2MnE&#10;cS0D1Myho7XErO05uD9P87f/ABv7hX3MDeNG6/CSf968xw+3+fp1JnJygWpI46F4/wDFedOrKfiH&#10;nF3D8eutclrmd3wFHDKaj/Oh6WFaazf7BAB7pzkI1f1AGnj82NrgH6fT3EVM1PQ+RaKOjK+8JFvo&#10;eb/T/D/X926cr173xFr2P5+tuPfuvde98XsCWF/TYcf0+vv3Xuve+dgSv9Lf6/5vwPfvn1759e94&#10;mWyOD9OLAG4At9Pfuvde9+DX0WFwQbk/i3I9+69173zvwbj8i39P99f36vXq9e94lQgHUSSVFxfm&#10;5FiePfutde98wVN1A/SRq/Fj9R78Otjr3vg3+qvcHi351c8/7H2xIDWrD+fXgQCD8x173dt/JnzU&#10;Y3F3jteVA5nwux9yUxZA6o9BlqvDyvID/jWQn/Ye8T/vRWlNt2i/GNMk0Rz/ABIHoPXCHPlTrMP7&#10;qV+EuN6seBdbaX9hlQ/tqP2dN2Sv4o2BI9bKRe1wULnn/kG3u43fWIq4sfPZNQmqJEdUsunVKYnC&#10;EnhgDcccrce8R4CrP4hPwgedfw/6vsIxwFc5dudWlBrw/wA3XVLMjkAHkKDze9vqD/sfdXfaGHai&#10;zi66CIgiVpJZAdUhprCOdW0mzL6QwsB9Sfz7kfabnxYCS5r6eQqTj7POv+cHoYhmbTJpDVz/AJqf&#10;Z5/Lpy9g/QPpnklZlhlmmUhlUxmF1QJFoJ/11vx9AbfT2dzFylF7gATk+XE/zr55P7OrJVSzHBY/&#10;5KCnXvYvbfjlelppZ2eWcBUcqLISLsspUfTUR9f68ew7clVnKjFcgHj9meP+bOOlKJgMxq3+xjr3&#10;ufU0n7srrK61DqJICV1AFYC9RHEwFrOhIUE/gD6/SqOCo0UIJNf2ila5IBFeHz8+qMKnGf8AV/g/&#10;yde9gdveijmgeeUxysYlJ0giV0ZxYKeOCpBK8EX4+nsU7PKyuI+FMfL/AGaHz86Z6LryMOhBHEU/&#10;z9e9lE3dREa5IxUK63K8MBKQTESQfzYgkH2P9umJFGAxxr5H/VT7Oo33e3J7lwQf9X8uvewvrRHG&#10;zTRq5Dxi3HNnAMkbf4qxJ/4p7Poi7EBm8/8AP/hFOgddIK6x8v8AZ697DPemFTMbfrKQx2qIi89K&#10;4B1BrtIYwP6E3IH19irZbwW18shwrdrZ4eVfy/1Z6iv3I5bTmLlm4tFX9WMGSL5MtSR+YqPz697J&#10;9MzwyPE9w8bsrj6EEGxBB9yklCtV4dYLtVSVYZGKfZx/n173haY/1/F/z7cCE9Nlz173xM3JF+P6&#10;3/23HveivDr2o9e98TMPyfx/W/v2jFOHWtR6974Gb6i/044/1/xf3sJXNevaj1737zf4/n/Ef737&#10;94fz61U9e95FlB/P+I/2Bt73pFethj1724QS2IP05/3n36nl1YHr3td4Kc+RBf8AN/8AX/17e1ls&#10;xDD5in+r7elMRzTr3sSCbxg8m4v/AMT7MGFVoMdKjw697Z6i+o8cXJFvxewufZbJXAr5U6fXsP8A&#10;q+3r3tpqh6D/AEF72F+PaE9KG697SkyG7XHFz7t5dMMD172yVakfUfm5/qTb348Ok8ooCPPr3tqI&#10;N/x/Q/8AFfbfRf5de9yofr/tj/vPvR4dWTr3tV4U/uC/9R/r8/UXHtfH2mo8uH8ulHkOvexGg/zY&#10;H0Nrf4gf439mRycen+frUgqRTr3tiyi/XjUbnm45N7fj/Y+6yU0Gh/1U/wA/8+PW8acde9pdPrf0&#10;/UcHg88H/Y+y/wA+mBx697EDbJtNH9P1KB/vA59rLY92o4z5f6qdek+Gvp172K6fpWw/sj6ixHFw&#10;B+PZ8pBHRW3xH7T173lJHBI+v1/qefr/AL76e/Cox1QAjB697wva/wBP6H/A/wCt/wAR731vr3vh&#10;/wAVv711rr3vr82tyD/j9f6e9efWvPr3v//T0bgQ44v9foR/vfsL5U9CPKN1v8e/Hi5tf6/0/pxx&#10;7uDXHT4bUtP9X+r/AAde9wKnkH6m3+ANv9b2+ik1p1s9e9tjDkXJuebX4sPb1RSi+XSZmGaAY49e&#10;9+966p173yUfU/0t+bf77/H3rrXXvclPr/gfyfej1vr3vk3++PH+8e9Dr3XveBrf4/S/HHu3Wuve&#10;8Vyfz/vrW9769173yU2PN7/7C/8AQDn3rr3XvfbDSL/j/D+v9PaiNgRTz6fVgcde99X4/wAPr7cJ&#10;A6sSB173GkP15+tvz9B/vvr72DQgjy69qAz173AkGo39P1/PAP49u+MPxDHy6ad9WDw+XXveFR/T&#10;gf8AE/63u4oeHTI697n034H05t/rj839uxtTI8jXp0Ggr6Z697UlIw/H1AH+wF/p7Vh6UanSZjj8&#10;+ve1NQH6f7yfpa59qyQTg1/1U/ydJ5hg9e9ugtc2P5/5H7UQ8D0jHXveVLc/14/3o+3D1br3vn7r&#10;17r3v3v3Xuve+R5sD/sLAD/inv3Xuve+Q+gsLngfU2Jt+ffuvde9+sNP5/21uSPyLe/de697wP8A&#10;S39T7sOvde94vyfe/Pqvn173icD/AHj6Xv8A42v/AMa9+kYgAeR6MUIAX0IHXveNl5/p6ebC30+l&#10;v+J9uQzOpBHS+2ZgwI9f8PXveO1uD+bH/X/1j7EFlPXu8iafZ/q4/wDFdCC1ehB+fXvchOSP9fnj&#10;/efYjhaq09OjiM4697dKf8Wtwfp/Xjn6e1ak4Pn0oXhnr3t0jFiLf1F7cf7wfp/X2dW5NM56fjPl&#10;1724CdUUAEggAg34H49qK+Z6U+JTJzX/AFf6v9jr3vGKkA/k/n/eefaWYvQhj+fXmnY+dKde9uEF&#10;bb6gcC17/n/G3+9+24lkpQmoPDB6345Iyeve1Th1FVURKBe7BQOTdm+t7fX2siWnHOan+X2U4V8z&#10;0mkegJrn/MP9Xr172eDpTaS1NXTzPHdI2j0+mwJ+pta/4tb2LNst/E06vOpP+b0pXH+foiuZNRPr&#10;+3/i+scriON3P4B/2/u0zrXCqiwFYiAui1hYmx02/wALexa36UZjb8NePl9leFek8ILMPPz/AMvR&#10;euzc14aaZBItyjixPC8arkfm/wBfZ09oUBSGH082X9Q5vb6A/wCFv6eyK8mLyFW/w4pn0P8Aqxin&#10;R9arVhjh/qIOeHVXnceeQzVbiYBPWToK6bfhrMQADfnm39fx7GvH0wWJeOeGubEiwsAfYavJ1Mp0&#10;ZwRSg4H504+lKjjxxQ4jj0gH/VU9V/7oyzyVchaU6VYxgIZAsjs2oMEB5Nvr9Li4/oA6GP8AoP8A&#10;eeT/AFI9ltMn0/1fLpcisDpPD/V5f8X0jVrrWMjkluL6ToW5BjV9X+2Fr8W5It74tD+R9Qf6cf6/&#10;tO5bVQcP9WP9n0NKefTo6cKTJDQVdmCMljZwXV73PH9LH+n9fxx7iujA/wCsbi9x9fz+P959tgMc&#10;cfL/AFeXH7etqS2BnyP+qv5dKOnq4Cv51MmhraXKhbHQB6jzYcD6G/H49wJV9PFyR/rAAW/p/gPb&#10;56W9KqilVpWJCKrAso0uWLXJYlmH5Njz9Tc/g+2yZSVv+ObcWJ9P59oJhpkanmATUn14D/V9nV4x&#10;x6ETETLqWM8sHs2ltS6wbs4W/wBDc2sRxc+2mViNX+2+v5t/vXthBknpfbqASa/5qf6vLj0IePiV&#10;hEV9LH1syKQdJYqOWAN+bA/i4B55DVO17c/m3F72H1IH/GvbFw6/AePHpYlBXoQMXEwBbSF41eqx&#10;GprBQ5H9bcc/09tMrar6fyTb+yzf64P+P19sOBHKaHApinp6fP1+zp4HQQT5Hh6fZ/q/b0taFCiq&#10;ZRayqWvd1TnjSVtxp/Tb2339f9CTe1uOB+Cf979u1LCo6VlqqWOBT/V/qHSh+kX+qCqFvrFzf6gg&#10;Hgc/p/2w+nt5xzqji9uORYkgf7D+vs1tI9RWNP8AV6n/ADn/AGegnulzTVnh/OnHoMN4LLNTTmxb&#10;ghuFVmtx9bn08H63I9idhqiwjUnmw/P0/A+n9PYytreOBdXALw/wfkCP8GAK9RfuVxVmcnA/wV+f&#10;r/g6r37dxTVRrXAbQS4Jsy6yAHKtr/qV1XFwL/Q8H2vIJ7oLc3AJv/xHte+orq8ugzO5latKU4f6&#10;vP8AydEVy2Bjp62RXQ61mZVKm4OoFv3FJIuQRwR/iB7zGXgEc/n/AB/2A91DEnTw6aXVXSppXjmn&#10;7em4YgBmVlAX8WVSv1suuRbmxsTe1v8Ae/fNJmvcNx9PqSeD6iR/vXuw8KQBJRXzGOH2U4dK4ZRp&#10;CSVqeGPXhnz+3/Yq05DBRgMBCuu12YqsYs0bNFHc2va5DD6G/N7+5aSFuLjm4vck2t/vufbM9vor&#10;Kpx6U8yfWvD5U/PpQVoajy/n0j5oI4BpCSakANtCopZOALgW/N9I5/2A98yAfpcm39OT/rn2z3R9&#10;r/5/9jpxGMYAbgfzp/k/1fl1gSVgzGyKqH0nhVVhcHSt/of6AX45P0B4af8AW/41/T25QHDCo/w/&#10;sPSkE16y/cm7tqcFW9TD6+ThQ/K2PDC6i9/oPfYX6D6fi5sPr7TXRHxyLqpmoy1a0x88/Zn7er1N&#10;dXn1zjq1BYoVYfUoFbSFRfUCGPC8EXvcHjj3wKi9uSP+J/B9os0ofz6eDkUHp/q9f9X8+nGOqLBZ&#10;OIitzY3UlAvqRlOo3+oa1uf9fnoqPxbjnj6f7C3urRI5rw+fSqCcqQOA8/8AV/q8/s6cYMhNFoV3&#10;kUM2gh+XHIHqLhgrc8cHm/BFh7ivEGvxe1/r/r+07o8YGo4P24/1U/w+mTuKcgajUD5+X/Ffs6XW&#10;MzDQkMXZC4W7/qv6RdmUH/D8WNvzx7aZ6cG4t9Obcf69ufdHjVu7o0jnIz/MdDNt3dUkPitMdTER&#10;g6TIWAOlWuvF+G+p/P54Htlnob3KqR/UWv8A7e/tKyFT3ft49GCygip+eRn7eHQ34XeaNGiyzIqj&#10;lW16AxY+orpseLfn6f0PPtsloCeLWP5Nvp+b+00sCNVzUmnl8vyPSlJFpnPQj4recQ8ZSRPGzaUU&#10;yi51nSRqPNhzYW/1vwfbJV491vwQRyf8faJeA9OlkEwFFJ7fX0/2OhawG7oGIBkRkdggNgwUj6k/&#10;X+nBH5v+faenpCpNxxfgkH8fX6/7373SnS5W4enQuY7NpMq6WBkVRqTUCR5BcLYWH4vYfX8/09wZ&#10;KYFTdfwdNrBr/wC+/PvYJBqOnkcqQw4H9n+r+fShp8mVZbPb1JrNj4wtxwLXuT/QfW/tM5ClIB45&#10;ve9rWA+v9fr7TFl1dlSOjGOQUBXh0Ku38prEZZhYIRp1Agl7FSRx+n6n/b39piWAG6m97kWHH1+j&#10;D375jpQDio6E2lrSLNcaCAxZjqsR+pD/AI/7H8f19s1RS+klxcEt+oWsbAk/4j/D3r59OV4EcelV&#10;R5D1KI3sQEACEOCNZAA54J/rzx7SFbRksysDb9J/s8fi5H+x9vKxYV8x0qRyy1Hl+fQh47IgIjoy&#10;3/WL+oXP1sD/AI29sU2PGmS450k/QXNuedVvx7d1Dz6f1KRXh0pYcnd4gPoXALXJ0A8cFb359hVu&#10;3Fh4eFvcMvp+n0v+r/jXuserifI8P9X+r/B0XXZPQlYCv1EhjawB5PP1/A/437LLubE+AVKiMcC4&#10;08fQfVRa97X/ABz7UcOiNxTh0IUEgcKbn/H/AIm/sEsqyK4AIFiSb6bagbE6f8f8PbZADMR1UAAH&#10;qZ7a4dDqdQXUTYDg2/pccf1AH+9+6uQBQnpTFHwY9e9xaykSUlAoP9Rp/wBjyRxcG3tMe4UPDp4j&#10;y697aW255Potj9fp/QflT+Pz9f8AH2ilTNCMeR69orin+r/UKf5uve5tHtRomVtNuAGAW1+eTcf6&#10;3umkEUYeeOjG2jzqp5/y697VkNLDiYHlfTwtlU6V54sAf6f7z9f9hdI1Nf8AV/q/4r815ZY0Neve&#10;w8ydfLWTOTwLk6bcga7MLgf7G30Hu7U8uFP2/Z0UTyh2xwH7P9Q/1evXvfGmGkG31ZTqY/puLX/N&#10;/wDX96pXh0nrnHXvciRV4uAeQxJtZVX/AIoPx/T34KWqRinlnrXAg/b173IpVWMiygBfwRyDbkg/&#10;X/ePb6JqUOD5+QrXhx9PXjw4efShGYEODnr3t0Es8+lA5CXsRza/0IsP98Paodi0Hl1ZnNKnPXvc&#10;bIQyiH0An82BA/I5uf8AkX+Ptkua92B/q/4rpJI5/Eade9h5XzVMLk6iQp51XPN+b2/HtBIad3oe&#10;q+IVyM9e9ss+TRl8VSoYHn1Am4t+CfqP6C/HsumRWIPShbgMO7r3tP1mGxlaNSql/qNVgbn6qL/T&#10;2glt1b4hX/V6dVaOKb7evew4zu0oZEdoYh/S1hqIN+Qw+vFvz7LZLdkNOI6LbmxVhkY/1f6vTr3s&#10;GsvtOeNmKra12seeBwfp9faV7epqPL/L0H7naSa6R/qPXvaLqMbUUxsysh54I4JHP19sMJUGPL/V&#10;6/4eiG4sJY6kDPp173D+4lhJ1XDA8f4X9p2mIJFPy6KJFKnSw697eKXKmwVjfjgE8jm3BPtMZDSt&#10;P9Xz+f7OkhwO79vXvczzRS20m3+9/wCt/wAiPv0chJowofLpuhJ6978UX6/Ufk/1/PsxiJK1HEde&#10;MbUqOve4zxltVrj68/0tx7XkaaA5/wAvVGQg5697byvN/wDC9/8AW/H+v7TzmkdTkmox/q4evTD4&#10;X/V+3r3uBUAG/F7Hjn/er+ym6NF/b/LpDN8OP9XH/N1723NGvkGr/HnmwsQP+J9kkkhQauNekGpg&#10;MH7eve1dgsq9HImhymkg/wCIIN7j2hEhB7vPz/yelOlVrcGJqHh/q/l/gPXvdo/w1+TOQ663Vitd&#10;URSmeGOZC50yxGyuSD/h7MraR4nWaJqMD/l/weXUl8v7mKeHIahsEfKvz6RvYGxsH2NtLNbP3DSp&#10;VY3M0U1LIrC7RPJGVjmjP1DKbEEe9n/YO98Nv3AUWdw9SksdTBFJIisrNC7x6iDb/G/uZeX95W4h&#10;UOw1AAacitCAR58K48tPGtaE+u4PDPjIRpwcf6uPWsN8nOgNzdKbyr8NkqSWXGyVE8uLygX/ACep&#10;o3kJifVb9YQKri/4Nv6e17Gxb6sq8WubD6/UexiZAVFO4YOM441Oa8afb+3olnmCGvED0zj1/n/q&#10;NeiaZSm+2kbTBLIfIzeMFjdlY+sKlgCob63JIuOfzgqZY40NiLjjUTf8XHFv9h9Px7YcyO2kCvr8&#10;smtT8hnB8/LzD24bv4AKlgB/Lzr3Vz+VP8nSg2vjqusqU8twrtr8K+kK+rSSpJAsSNYAIPqA59ht&#10;nqnUr834It9Db8ix/wBf3oQmLCVqTT14V+WfL04fM1izfuamRaK2R88/b8h/xfR9OpcC7PBrQKi+&#10;Ny3JW7H0m4PptpsLjj/ePYA7sp5KlZVRbryfoAeL8n/jX09q1gAIalXwK+XqP8P7PypDW777LM5K&#10;t9tOHzp1Zt1U9PQJTeR1T0oAGN/SSFCgk/6xufr/AK/1KxvDbM8plZkIP5/H+JFx/j/r/wCHuslq&#10;XYSCpx5/Lzp88YrjAr0Bry+eQ8T+3/V/k+fR4dr5mllp40R1P0tz+D9LX/4p/vPsLKLazJVazEy3&#10;cAAAgc/Xjj/bf7x7otoobNCRny4+Xr+dOPRa10K6SwJHzH+r7elvJWIEvqB4+l7+xvwW1UamUGMj&#10;i12FjqAuSwH+w9mdpaFlrSpIrWuKfKv/ABX7OmfFZ8/L/VT/AFfZ0HWc3MtJKR5ACG5A/wAfxz/s&#10;fad3VshJAw8II55AH0/DG4Nvd5bYKfU/Z/IU88fn69PxOp7sV+w/sx5/Z054Pc8VSqhnsTxYmxB/&#10;w/3r2XrPbFjjZz4QRe/NuCBc3+lxYf6/sslsQ4LMug/4fzHnT9n5dGkMirkmn+r5f6vz6XcNWkoB&#10;BBv/AE+tj9PYFbo2pHpk0xrc3H+sL/W1uLj/AHn2U3liASq5FPT5cc8ejKK60nS3+rHUsG4v7K/v&#10;LZEVQZVMQDANZltp5FraTyf9e/0/2HsIX22RzKSuT/qz+3o9sdyZCM5H8/z697KpuzYjwmRli4Gq&#10;9gCG5sAG/rxf8f8AEewRe7ZLATQEGv7Ps8vs4j/D0NrHdA9AcH9nH5cPs4j8+vewDzGBkpnclCLE&#10;g8X4HH++/wB59kkkJJoP832gf5P2joSRXCyLVTT/AFen+r5de93Z/wAs2KOX4W/NOklUEQbx6xrH&#10;J/F8NWICf8Lpf6f6/uafafSvLm9o2O+1NaeQE3+U/wCX06ir3AanM+0ZofAvB/O3P+r/AGOikdsT&#10;ND8tfiTZ2VZ9rfJGlZLnS+vE7XnFx9LjxG1/8fc1FSIM8ch8aCMgEAnUW4Yr/sSOfYlGHcjgtKfO&#10;v+TNOiSpPDo2/vlo1VUY1DS872JF9V4gbBRf6ni/t/R+pqr5k/t/1DquNXGvXvboKfyPCg0gRM4l&#10;AFjGxBVRz+BcH6+7kUYf0a49MU8hX/i/s687Baef+r/iuve1pSFVSDUUkj8kEh5sQdH4P+uOf8Pa&#10;mFWKjz4dF7HAHXR+hH+B9mj6dw9Llt4bSpqlkWmmyNM1YbgoYIH+/rdevgKY0YX+n+xt7FG1xLLL&#10;DHT4mWo+XGv5efRLfTvDbO6DuAJFPXgB+3/Vx6CXuPOV23+tN95bGK0mUo9t5T+FRoGLvlKimNJj&#10;FQICSxneMAD2Y/O10+Xy1ZkXss+RykrqpYl1FZWeUFbjgKnH+sPY+WrPXzP+Xz/1fy6DpjSGJYl4&#10;KKfkBSvH/UegP2Rg6Lae1cNt2nV2oNvbdoKIPoCxv/CMatLpcLbUzMNRP9Sb8+3JwRqLubyqWjuD&#10;yq/Qgc8f09nMYIQA4NOi6lMU4cescTK+kQouiFwsulgfW9ywLf1/qeR/vNosNY2t08ZCt6dZW1v6&#10;2t/gL2HvwfPWyg49TajHroikMq6ozr0KxOr6gAknnkixP9PfGqmjnEUcxZRqlKnVpBAPpH+8/T/k&#10;XvR0cBiv+HryimR13RU8tM00tOEY6YQy6CxFwSxJ+n0Frj/Y/wBffH7rxAIEDxohGi9rOWAGmRvp&#10;Y2P096JX04f6v2+p8/PrzLq/1f5usv2XlJcyGOZ5FPktq1RKpLa4x9brcfXiw/w9xY2MksrCIgf2&#10;RIODzeSwPA4vYf191IJJZeNDSvDqx4dTJQIoIUaZSbjW0ROoW9MfI5PJFz/T6+8FVUToViGnQzNo&#10;KizsWitpAP5sOf8AW+n59oe/xNDeZqftFeHyqT1dVBFR6efyP+f/AIvqTSU1K4kmIfyoqB9TelVE&#10;lwxI4tzxb+v+w98Fju+nXIFNy41XsosyqPyG5+oPtYAFGkfP/Vw60SFFeNPyH/Fdcmkbx69EeqwE&#10;Z0EMWPoLNzYjj6Ef717wRxxvK2ty4BIhs1zGy3sSf8P8f6e9Kq66/wCr/UOPpjp7UacOsk0s0cKe&#10;NVQ2DT3Wyyq2nUFH5v8AT/Y++StdPT6l12X1fgN6jccf6wPtuTToyfMfn/qr14Yx1x0kSjVdG8ZL&#10;XUEAso0i31v+CR79I5ZEWZdIFwTcozkfpIUfkXHHtmqsoAHyr8/s/l16uarn7PLrJDFpllaBiSbO&#10;q6daoptqGo8nVY8+2iWmb0n1Dk6dIJdnvySR9AfwfbEkToQaHP2V+f5dOBgeHT1FUodQulwFD3ay&#10;BCPSLH+1fgjj3FqQ8o0vr18apI2/cBUAaWB+tvqSPx78wJrXy4+v+rPl9tMdWFPLqTTGOKzJoCWO&#10;lHUmJg1zqUj6XHFj+ffolnkurFgqubB+AzKDb1H6D6W92CMU8PSdVT9lAP8AVmtOvGg66manjs4K&#10;sWjAJS7MqsRzoH1P9fcaJJRUS3VDYlksQzMn9pHP+8j/AG3uisfgArTI+X+r5dbOQOpUzQmniIZx&#10;cBZbghVcfpkUf7wf9v7mVkEixxTGU31WEZX0s/lBK6PzYfS/twMQgX0/l05AysShHEcfQU/y9Qaa&#10;aNpZoxGLAcuCdWjx2BD/AIvz9PcVGh8w9OiT9Dk21AMTp+tj+b+7KsUpAFRSvz48DX9tccfXqr6g&#10;NNaj7cdS2WYQMdQdP1KACBdVF/8AW+gA95ae3lWJpPOhRQTYBVAYkEFeSf8AYfj3vEUpVWqOFaV9&#10;fnj8q/y6tIKCunT+2tfs4U6wz6jEZRGYXViVBa5Ykcg3+l/8SPearlVoDDJISGsBbjm/DE3A45Pt&#10;oEE061AD4oPpUnrHTwlJfLGlmHJHLBha7KBa/PHvnTMIotShZWjPjdi5vYL6ZLH6Nb6f63t6isUA&#10;z5ccDHp659adVILyUGK8Mf5usVSGeQozNGjhZFAX+0X9Udz9Vve9x+fcGa1RJq8Qbgubj02PptqH&#10;9R/vNvbToFk0p/h/wf6vXp1FZG0gjy+31wPl/MV6mRHwxWMhH0QW5PH5IP4v/vHvKRI9OBCH8a8x&#10;hSI5OW9R1Hg/Sx96k41UY4/l9n5evWmIWYlyD+VRw9OuClFlJlK+RuJD+tLgcLb6j6/X/ivuSnnm&#10;8XoBVSVbUbMNIAQxOf8AXNwf9b35HYgECua/s/4vprUBU+Z/1EEdR3Wnh8l5CrMt1CgMLtct5FH+&#10;I+vtsdpaeseTT6RzGpIsVDaCxBvY8e3FVnJX9n7aV8/9Xn0sUiaGhOfP/V/q/l1OVIZaVE1XJIDs&#10;A11bTrCA8XAv+f8AY+/CMtGJD+2ry6klQjUiD0tq+tj/AK3uhaozginljh/h869UkkYNopWlK4xX&#10;iKf6v8HXJWVXKXMhWIq0TfRieQRe1x/r/T3LpyFEiyqSQyrG0l/VcGzoG4uB9SB7tkeVT1qdXNCv&#10;H5fL/V/xfUSX1aGjcBbFnVAvp+gZHK/gn6X9tzl5pnKQgiJnK6WLeTg3AvwSOD/vXtviw8qAjj/x&#10;f+D/ACdKFAVFqaHhn1/1fLqcgWKJQ0h/dKFrqAY7n68cgfUH3MhafxNJKY0L6Yj6LnQ/0uv4P0/2&#10;/wDt3AxpimSPL/V/qHTbNGzhUz5/mP8AD5/s/ZElSLyKqCVggeQEPYa1+vP5H14PvGrqkgUEqQpB&#10;WMH1srfq1H8mwX3sEA+nTgrTPy/4r/L1ydGeMsQramuGltZQw+mkfQc3sP8AD36QyGRwAQklgz+k&#10;AW5QG34FubH8n3sjieH+fy63inXo9AjQkgvHqKp6iSDfWQD+Tfi4/A9zH06CoUxiMAuDz5WDajpJ&#10;FyDbj+vugBB1GvlX9nz/ANX7emgHGTmpxT/UOoqcuDrEhkLBG+hiFgtiFNgRfn+h9xaeaN2Z24W4&#10;1aFNle9rANzcg3t9PdsMCOnGU+X+r/V+38+s9RDIioq2J9QGs8sgW+okccEfX8+8s0svlkKE+MKV&#10;jF049Gq9j+fp7opZSQOHD/L+wHqoAAAb/L/qp1whhh8SBwPKXDyEhrkarfUe8MiyPTwvG7M+pmGk&#10;3IDMQ9/6gEgW93p2inVgADTrIjRrUzJIoVdKr6r2uqhktf6E8m//ABPvLSM9OP3pf1L6QDqABcWA&#10;P4v/AI+6g9wFRUf4Kf8AFf6j15qE46xVsa1I/YiJ0v6iRoJKqbk/1t/h7zltb3DMQrWAsPqOQpY/&#10;T+h/r7qmpmy1afz+f2emcdVzXrFo8cIXQql0uWJY2DcXC/n+vvOWAL6WvZeLiwta4P8AxX2/qTOe&#10;HW69RBGzCPUmks1/SSW/Vyv+HH6feNnKhQS7BQtwALs1rksP8OeffsAUAp9nXusqoHLMAis5b1Ek&#10;6VvYaD9Rfg298qaU+Tx2JYHUBp5C/wBgX/oSPfg1GoetGgGeHXCqgDR+UHi2lrMSGb6OwX6XUH8+&#10;5FRUrJe4Ik9Rdj6FOo/gf7x70o0kn/V+z/Y60q6BT06j01I6FSGVotQ0KPWw0j6XPP8Aja/+H49p&#10;6b1ThrLEp/bBtqJJ4Jt/rfX3RxqNOHToAIoOPSjg9EDC5lYXkIJKgC9wAf6/gf61vbpqVQ0agkpE&#10;rs7D6te4Ab/G/wBP8fbclVYMPT/VXj00QfiOP9XHptVS9pHIUPMypGG/ssLH0j+luCP6fj35dBhe&#10;Ut6iQ1xb03/TcD62t9Pd0KuoLfb+f2eny61qBbT151kWVY1FlRSjXB9Q/JVj9L3Iv7hxlC7Am0jB&#10;nLglT6Rbj/C31/5H714afhFP9X+r/VSjh9R1MkLqi2F4gVjCEBr6rEX/AKnng+3KYgxRxp/aVpF0&#10;FTew0i39b/W3uzBVAqSM149VpQ56a6cHzSysLlWWJ9asCBfXfjiw+l/fU0EUMaKLcp5FdhdwzE3X&#10;/WB/H+HttnoApNa8T9tPnxz50+z01qJ67p55p5ZGII0uY2jU/tlV5V7Di7c8j+vuJA6QBliPm03m&#10;LBrFuNRUX+htx/T3dAiKSM/6v9X/ABeOrN3ZPUudJKgqZgYTJ+0FK6tBvYObfUXsRbn3naRakK40&#10;qjEsV03cEfQm/wDj+R7oDrk01wP9j/i+vDtanp1iWJqUMhDPIAq6tQCck302/oDex95WsBGqhR9f&#10;UtywW1iB/j7dc6QCPzoPLrRx1GTUTKXJb/aHIWPWT6WJPOn8f7D3GqfOkY8VjJr5Fx/W4vb/AIr/&#10;ALf23RlbUSK048Mfy/1DrYA1ZPU2m+3kc+QFYygt9frYqSL/APFPcaEsbs6/uKHMjMT6gfVGLW4I&#10;Itx7cxSnCla9bIAwMDy+XUiawsEYlGKCMKBwQSrm/wCbg/nj3NM7TaBo0lWCnVbhTxpUHk8fn/H2&#10;wcqSuPI/y/y/5c9NkU6iLTin1kvrV0LqEuAWB1B2I4H9CP8AD3MPjHpjOoj62VQLta5F/wAfgA/n&#10;3eIahQmpHHz8v2f6qdeWpGem4iW+uVdKkEKGZi1kP04/P5uPx74P5dOhbGM8iRvqpX0j+h5/pb3s&#10;61IAwo8/8/7P9Q63w6yReAsZX1GUAgxKOGD8kfn6f1v7y08rqx4upKBwt7ki/wCTewvz70XkZtBA&#10;qDinHhXj9v8Ag6qanHn1hqoImRSrEEK5Vn+liRYWFtRA4/31/fOSZpJTZijSXTUTdv8AaVBHHurl&#10;mbPDhmvl/q/1HrYUgVIqOuMMCRQr6VYRWk8arZCC3qLA/wCHvLDHCl01a/TeXXa4IHDsT+Tf6e/f&#10;Cuo0FetljpqAAT1GnlqJWV9JUB9MQTVYqTzGv+A/r74SVMTKFchHX1kjgMSbmwY/X8c+91Qg6/w8&#10;P5/aR1VVJ+fWWOkmRjJGDIjnQFI5VVFgbqLW/Pv3jjBWzXjbTa6/Ugc2IP1P49upCoILGo409eth&#10;SOPHrozykONGmVSwuG/SCeLj/W+vufI4WHTq4BXSoIFzx9b/AF/x49ttGRqr5EY+R8/kOHnxI6pp&#10;JP8Aq/b03xLrnD6Dch9Ttc2tcWBH0/wN/cJU1cOxDsVvxZQAL2IP1Bvx/h7qpRR3HP8ALpwEKTTP&#10;+rHU6RypUxqGjQN/i+okqSpH5Fuf8fc+nlbXqCqwjAH6T9BwGbV9b/Ue7uunIFP2dUZRTH+r/ium&#10;2piQoULspmJN9fGo2uqhPp/T3Fq5i2pFCiyn6my6yDdVtz+f94918qn/AFcOtxgChPCv8qj/AFfP&#10;qbR04XS7ajdh9ACwQH0s/wCL24/H1944RJIqlVCKP08srWsRwDb8g/Tn/b870MVLD8/9X7P29eYD&#10;LeZ4+n5dZJ2iidkdtbfmyqy3uD6iP8D+f+I98Ar6XYyBnB1EsTwbekAf7f6e9sNAoxAz8qU9f9XD&#10;q1cgcP8AVxz+X+frIWQsipCVQggWHJF/Vcj/AG3J95mQqq6LGza2H9SwJBa/9Px7rUsQtP2dVLFj&#10;nz6wq6sXLkjjQpP0GggEC1/rf1e5Zjc0+phYL9SLDm1gWJ5P0tz7uar8v9XyH8uvIwU04f6v5dN5&#10;kjNUVRi7EnSDf6atTBVvb83uD7jmAugW63QKGJJBJPIYf1sfdWPBh1ZnOHXh1JWoEcjlg1nZigXS&#10;Qqp9Qbci4/p75GlL6Yzzo18C/wCpvoQCbe/A1qFGf83XvEpVl44/1f6vt64rVrHqkuB5CnqNuEBN&#10;1JUEn6fgf7x75imcJr8bKAArkv8AkG1zqt/h7cWlK149OKR61r/qp58OsL1kZk0F1Ym7IAh5uL8a&#10;f9j/ALb25RmGFLAlpNKXkvYghuApH1ta/vwII6aJL/IZ6aJVqZ5bkBYdT2h03Vk0nWXvawN7e8LS&#10;tpYvJqUkFbLd+QP1nkW+pPuurz/1Hr1V1dgp/g+VOpKQAFVSIKwFjdiEABN9A45+gH+8e4kRS0gf&#10;XaQrpIPA55PP9ePz7tWmT06xIoT/AKv9X+XqbMjnxmLQTEragy6SSfopI+gHPue8sSReMAAsLC5P&#10;9r6m3PvZAMegYr14VJr00xwTPP5ixKoxJAVSBp+i3FuPz78dI4uvjVFDX/tNa5uR/T22q6XqOFAM&#10;+ZHy/b/q4erUV8+uShzc+ryNIxTTxZb/AIB/r76kliVb6bqxUcX0jUR9bfTi/u8nhggt6449bFev&#10;RQzu1tRDKrHm2shRbi55N7H3mW5jspA1X0Bb83P6WFvbQRpMg4JPCo/yf5utHHUdwqzF2B9JBdnt&#10;6bAkspv+f949yPC6pruABcEAnkk2N/8AY8/X6e9yoR54Pz9evV6h/cxvKU0km4I1JyAF1C1/rwLf&#10;S1+fz7jqzRvpPrDNZeR6Vv8AXn688e6Bwo0kVqcZ4DrdK56lOqTR6heMooL8G7sB+nj6cc8W9z0k&#10;CU7Mml2uV/qY1I06l5+t7e9MCCDXhmmfsocf5f8AY1+Kp8v5/b8umx4i9UEYNEhAJ/siVgSxBsPw&#10;L2/4n33E5T1EAj+1c24I1j6fX/be3EJUgj/Z/bx/nnz6sSaU8+sU8CTelWZTchQBq5QiNrA/T6fX&#10;/intwRmRUZeQQ3BFw11uEP8AX+o/437adQZI18uPl/KvDh/qpjRAYjV00SKrmoRjpa6eoEgrpexk&#10;4+h/rx7itPI0vCgMxCkhbc3+tvbigLQCtBwqfKtaf6vy68qgdThTwrTC7XVAZD6h9dFvr/Uk8/0+&#10;l/eZogUKsp1KAyyfQfQHTbn/AH3+w92BRoyQK1r8uP8Ag8/2/Lrepg2P2dREls6MHGlmZWi4ZhY2&#10;D3B+n0tf6/7f3NpvtdJDks6jQAfzfj8/4/0+vtEVKmrfip5fy/1cPnXqv6gPdw6b8ia5nU06qiFi&#10;7N/S12uSt/wAOfp+PeMLoZtPK/2Tb1Hi92/H5twPfqFQQeFfTj05g8f9X+DrI8nmjj1m0n9tS40L&#10;zpCrbm5tfk+5MbFIzyx0hyBf/Yjgi/vYRiK/ZT8+q0LMAPOnUGcI0wOlF16Qxt+AvNmBtYH6G/59&#10;u1OHZQ3qtbgC3Bb/AFSjn+n59ssWEopk8P8ALx/y/wAumjp4dJmtaJHeO6agWLs9zr0H6KxAH5a/&#10;Fre5So0dmAuQNQ59X4/3x9tOzuxMn+ofPrQAY6R/q49NbTRTBlZyqMwR7rZQTe5/3nj/AHj3kp0D&#10;iRmOnUQP8Sv5Fvrz7rIxkIH8z/sD/P8AZ0+g0VB/1f6v9XnSLkJ3ianihTylVa2kHQrAcMX+nFgL&#10;n8/X8X5yvCGCQw6gps5uRc3/AFccf8a596AI4mvpj9vD16umsglz60+z06j08NUY2lq6jxmVdaJZ&#10;WsAt9Fm5t/h/UWJ+vudDGi8tEHII/V/W/IuPdZFFKkcPP/J/gp1Uk+vTFV1E8oKpVtCrKxtH+VIO&#10;h/G4/IHPH+Htyo5KmOqgelAR9ehSwIUAr/Q8W+l/aK4r4QKgVoTTj5Yr8vnxFP2qIwpUK49fmTxH&#10;Glfy9R8q9JLPUeJq8Tk6fMSST0whjeQIwLlxMCyi1vUBcL+AR/re6av5zmFFBldk1RZPJWxrUyxq&#10;RdpTDFdyP8Ab+4d9xkYRoWNTq9POmcg+eT6cPXoe8jy+NCxzQAgfk1PLo238t/dse7PjfQvAJRS4&#10;Tdm68DSGXUSaXG5eSCFQzfXSBpv/AIXt7oYYEG5v+fxybnj3EXnTqSU+EA9H594yf6/T8W/P+t73&#10;1fr3vq39Pfuvde98D+QTb6f7ciw966r173ksQg5BuODx9R/X37rfXveNrsCqn1AX+n1/w9+695de&#10;941FtIIPAJJ/BGnnj/X/AB711rr3vMStyPzxx/S//Ffe+t9e9x1cNJ/rBTcXB4BLA/7x+Peutde9&#10;5gw5/wBa/wBCTb6gf6/vfW69e98UcMoa1uTfg2H+2+g90k0aAG88D58cfn/q4daNKde92wfyeNxy&#10;4v5Q5nBRqsg3b1Nu2m8cjL4WnwVfQbgp3lR7g2SGYAjkXJ/qfeOf3k9viufb6O7kJU2t3Cw08f1A&#10;0dMfNh9px59ZGfdnvzBz1PY1IE9o4oPMxvGw+2gLUx005oD7FnJsI5oCT9DaSQQGx/HD397CXYsM&#10;8NDJMYDJJM0rPCnLQSkFzIyW/NwALn6X594ORRLIvxUoBk8MEfP1z5enr10M2mQtIAPLqHipVe6A&#10;3CKNLf6tbWFvdY/b0pTIsvmV7KWgRlDmNJ3eKZNQ4KEW1AfRh7HezqDD4mk0atT5EihH5gU+X7ep&#10;EtGPhqPWtf8AZ/kOlEPoPZdPtpJqunYUhAqBTyIVYgQOJGUKvHIBUf6/Ps/MgRGBapWop68M/sP5&#10;eXHpyUd4xWtD9h697FjDUtTSyRLC6qSJwzM5aaKVAE0sn0sQeP8AY8W9lE7pIWJGKAivz4U/OpIp&#10;08ykdw+f5Y9Ove3iTHecp4XnMEckyykt6QJHJD09xbSCSBb6XI+vtmORlGAATT8sefn5fZior0yQ&#10;fI4697B7dVpaiZHSHV4pYWCDS8ZjeMNKQvIDk/Q/Tkez2xqBU1OQft40p6/5fPpPOBpOr/Vw697K&#10;TuSln+6kYSPLA9SxGkEnSEHjbn6EDgj/AA/1vciWUqooBGR5fbxFfzx/xfQK3KM6iTkV9K9e9gnX&#10;0tZHUP44y9OWbSP1ADlRIPpb/H/H2JIHRk78H/P5efQBu4JdRxgk9e9p+pikAiKeIMrEEOuqNwEs&#10;ACb/AF5FgbfX6+zKB1qQa1/nx/yft4evRBcRHgeI9f8AV/h697J12dt+XCZ+WQJanrrzxlReO7fq&#10;AI4Nvct7BfLe2Kn8SYP2/wCz1gv7pctvy1zRMEWkFxWWOnDuPcPTB/w9e9hoSf8ADjj2fU6jQsev&#10;e+rn+v8AX/effutVPXvfV/fuvVPXvfvfutde9+9+69173yDEG/v3Vgeve5tPLyASfdT1dT172s8J&#10;PaVATxqW/wDsDxx/vHtVbkEivr/q/Z0pjOevexcVrwIeeVH9f94/4p7MvLpb5de9tk/D/wC3P5H0&#10;/wAPZbIGABI4H+fTqtw1Z697bphdGuPx7Q+Velh697Tk6i7D/Hng25+nPv3TPXvbBWr/ALAj6/7e&#10;x9+PA9JpeB+XXvbI/wCo/wCub/n230Wtx697zxfX/bf74e/Hq68eve1RhzZ/9iP97/p7XIQc/wCr&#10;y6f/AA9e9iNTG8Y54t/sef8Aff77j2Y+QK+n+Cn5Z/1DrUmKEY/1f6v83XvbTlQeSLj+n/FePemA&#10;8Nq+h/b1oAaDXz697SK3DgHixA4+v9De3tA3w4+39nDprr3tcbda0sVjzdBa34vYi59q7Y9/59Wb&#10;hn/V/qr172MMZug5vcDni/0/23s+QmmfLoqkrrNRTr3vJckfQW5t9Rza31+vu1KdUAp173ga9/8A&#10;Ym/P+wuPfuvde98CPzxf6f7zyf6e6nqp69769+61173/AP/U0Zg54F/+K/7D/jfsO0Fa9CoAVJ8z&#10;1v8AHvJ/vuAB+Pfutjr3uJPa3+3v/sbWI/5F7stc9az1723Nbj6/7bg8C1j7eUdtDx6TEcfWvXvf&#10;H/kX9Tf37qleve/e/de697kRn6WBP4Fh9R9Lj/Y+9Hh1vr3vm5vwD9P99f34Dr3XveB/x/vjf3vr&#10;3XveP3vr3XvfYJHN7f42uf8AXv711rr3vkxJH9nn8D+n+v8AT34ca+nXhXr3vgef62/xN/dtR1av&#10;Prdeve40oIBIvYcWBHH9T7dWSpoeta6nPXvcNz6SOPofr/X8D26OtkmuOve46m5/1iR/xv24poQO&#10;qde9y4Gs3F/6/wDGvb4wa+XV6ihrw8+ve3+iPIP9Rxf6/W3tSGquT/q/1U6TNlR172rcefoT+Dz/&#10;AIgf6/tcvBQM4HTUlSMenXvbuPqfpf6cEWHH+9e1MZoteJ/zf6vz6RcOve8ik/4fjj/Y+3j1vr3v&#10;KOf99b/e/dOt9e9+9+69173ytwbj8fni4I4sB7917r3vsDm9hwL8EcW4PP8ArH/D37r3XvfbA2H5&#10;/FrfT/D37r3XveFyfpz/AFv/AK3uw69173h4v/sP98Pe/PrXn173xtzaw5v+fob/AI9pnerca/5v&#10;9VelasNKmvp173xIH0/Fre1CdGcHD7D173xZBwbC1rfn8c+zqwNQV+Y9Ps/1f8X0e21OHzHXveeN&#10;Ra9/625H0+vH9fYks5Q3aQa0Fft/1fLo6iyOve3OAWUH/D8fX+vs1jPAnHDpUOHXvchpAqk3/H9P&#10;+K+zW3kBIQefn/h/wdOK5U4x173EepP01ck8/wCA/HtWDU0/1f4etFzTr3vEZH/Vc8/8QOPbuihF&#10;f9X8/wDV/Pqhehz173Kp6q5AN7ggcXHH493047Rjz4f6vy614p8uvexe2DTNWV8KaSRqBt9Pz+P8&#10;T9P9t7ehiLsM+f8Aq/Z0xJKSuP8AV/q/yde92t9H7aanpIJmjKkhf9cm4uOASP8AfXt7HO0RBSHI&#10;qKeYNKcaUx9gxXoolYs2T5f8V/q8vn0zZqpEFKwJAuDfkccf4kf737sY6+xLaYTpXkqbf0/1v949&#10;mF466WJNP8vlQ/Yc/wCDpVaLWpPRKu3twRwxVAZ2BCvZrfWwJNz9P6j/AH3Bsdu0LIkXBA0i4+hP&#10;PA5v+Pz/AI8ewlcOY0Yg/LPoD/q/YehFaIPiHn/g/wAGT5eVOqtu0twwzz1S6kZgzW0kMq+nhiqW&#10;/tW4/FufYjwAqliBYXP9bfn2H3l1OWXhkf6v9Q+zJqbRIfi6KbldEk91ZvIxSwB0hmbgnTw1yPoT&#10;9OLn8e5SyH/U2+v+t7YkZaFa/wCf/Y6UUGfn0yNjjZdLq2oIDYi/1Itqt9P6MP6299llt9Ppbkn2&#10;yTVs0/L0/b1uvXNKOcP6WILsVsFbhtN3a1rgfUFb8f1vf3idhx/jyCL/AJ45H+t78qKwqc5/Zx/P&#10;z/1Dp2Na5PDh0600c0Ye5NgrLIhC2NgHuCfTe4J444+t/bdMFF+bEXvf+n9PdzjpRnz6WeMeQlbD&#10;UrleUdbXT+0tx+R9Qfrb20VBUGwI5Jt+b35sD+faORmIKN5ivy8h+X58CafMvICFqehLwsT2WR1b&#10;0quv8FQq2LsCPpbmwHP9LH2wVFiTe5H54v8A719faZRRanj0YQKBGD5nj0L+HLhFtZbIWW7qp9Is&#10;CSxsosfrb6n/AF/bVK2m7AXsf9gfxzf/AA/r7S3KAOCcVA/ZU+X5/wCrHStUHA+fQgY5damNyLkH&#10;kfqF+bArb+1f6H68/W/tnmcBTwDb+v6SfoALf8T7baOpFDx+X+H/AC9KWh1MpB+IenCg8/X5/n0t&#10;6CJmcclQbC66jIqj1M7FxcAC5sAf6/4e2t5Te17BjcgCwUnj2og1eLQjAx614efoadNXUwiXS3kK&#10;fbQfyBI/LPy6UBp4/Hq+rIpKszXJ08iwa3+w4uPpb240M4Dx8qbcm5tdv6H6/wDFPYr22Ek+IMV/&#10;yin8uPrn5dADebrDLXJ/l6/s8ug43XRPJFUR6ZgW4soBKIObra3H+B5H9bexDxdWgKXIA+oA+t/r&#10;bj2NreAJFpPEfz+2v5/L7B1HdzKZXJHDomfYOCqZ/ufHGzljoZ24jCFSNQ8htf6Dj6fQ+xBo62Mx&#10;6CQNIt9dXBXn/Y+25IdPwDHmPP8A2RjI8sHgR0XaCp1cf9X8x8v59Eh3dszILknrY45GMzAg+IRX&#10;ZJLKbrf02PIuTxe5v7kmqU8g/wBf8CT/AI+2giFaLSg8v9WP8A6MPBUDTTFKU4j+Z6Sq7YrYm9aO&#10;JS0YGixst7elksLH+t/zzweOYqRxyBb8C4IA/wAf9696RDUqP248z/q4/tPXlhVAQOB418/859f8&#10;1AIdTt2pBZzG+mRTpJAYFtOoehQb2A9QFr2P9OJcdYoA5sT/AE5Nj/j7sxBqrCor6YPn+z/Vx62U&#10;r0jshs2oeV/2mKppJMoZArgEMPH/AIj6W+t/zbhwSrU2DEXuLfgf1HsveAadcR1D9v8Ag45+XTRT&#10;04dIyr2xNCZGiiZRpfyEkeRgpEZLXvZiDx6hb/Yj3l8iseCP98fx72pFOlaAgZz/AKvt/wBXp0yP&#10;jaunU3ikNifGWNz61/SzMCSAASf8fz75XH4tz9OeL/4H2yyUqfLu8q48q5NTXOM+gPnfrB4pDYOr&#10;uFVA5VCroq/hl5JDAWvYEj+h+nj/ALD+ova455F/aIgglWxTHDjgHHyz1dPn1mgBBGoyKrEKzKX0&#10;vcMUkIRrGwICnVyR6je3vojiw/w/3n6+9celFa549TopbPGxCDUrFVurFkjAKAkHhubkMD+SL/X3&#10;iK8/S/8AQ2/3j3VyohJao/yeX7DivmPTpVEWBFclT8NaHI4j/KPLzHHp6pqosoIlW6M5MZlsD6bs&#10;yafSRcE8H/X+t/fB4lYfQf64t9P8PaP4Tg16Nlcqajp9oM3NHIDrkW7EIjIwtKE9LH/EjkD8G/Jt&#10;xAkgH4Fv8Of9tf3empaHI/LpakmAVOfP/Nx/1V6ELGbgdCC8pZgtvJdRqY8lmiB9Qv8A0+g55tb3&#10;Glp10kkXF7XFvrb8f7z7RAgtTgeNM8OlcFwC2mtG40zw+fS0xm4qgSoI3aNypLRvwRdrsGUcf6kf&#10;Uc/j8e2mppEII03Vvz/qTb6+0t1EXXWnxDy9eH+z6/Lpckua1z6evQy7U3bMjxrLNoaMg/XSraT9&#10;CL2sPpwP9hc+01V48Anji978W4/N/aJW8j+YPl0YQzkCoyPTowmC3YTGlm1XWwAJ1EOOABwOf7J/&#10;4qfbBUUdtQIvYH/in493oDkdL0cNQqfy9Pt9PTPQsYncJlEZViAzBfoGLBhqJHH4JHBPH+w9p+rp&#10;ybjQf6KeLj/Xvxb2ilRA3c3lmvD7RnBrU/IjpVE1KsPzH+rz/wBnoWsHlQFDiVWGvU4DMVb8BeeS&#10;wHHNh/rfhL1FFpZiABzyvN+Ta30/1/dkNaeYPRjE1aVNQehYoMyJI0UszALw/AvpUMWY3t/qRx+b&#10;/wBOGKqp9J5X6fm5+h/w93YefSgHpbYzIFgF8oszf0W3AAuG+n0H1/3j2nqqhFnJAYEEcjkH/Y/0&#10;9tMxRgacenAWUhh0vMdlCdFm8ek6rg2DKPxwPyOeeLe09UUhCngMAP8AibAn2+siOAQePy6UCRTx&#10;welfS1/qFyVN+OfrdbkC1/8AkX+29h5uPHBkdVH+A/PPDD/jft6Ne009f8n+x0xcDy6EzbmSJaMu&#10;bem5/HFyOTz/ALDn2XDeOFktKQjWcNqsLE+k8qbf7Ee1DoVTJz/sf5f9Veit4WPQxYyrSVFAa9v8&#10;bn+nPPspW6sdU01S9gQA4uoF+PoWsf8AiPaZ2oKj1/1eXVRFU1PAdKEG4B9punLj6jm/+BP/ABr/&#10;AA9pxQCnTgAAoOu/c4TKHVWFyfT+QLn62P0/w/3wvtVLfLq6KW+zr3tRUuhjGDzcj9XABX8fn/YX&#10;/wBj7Ty1ZtIHwf5aenr+X86dKKAYA4de9rhaKOXSBGLlUPGlRxxz+Pxf/jfuqVAFf9VejCJdIH+r&#10;j172ybmxd4oIkBKtfUx/rzyB+foR9f6+1Cdve3E8BT0P/Ff6j0xdSUAHn10Df/b29hrV4fxsSFt/&#10;ja1gBYi/+xuf+Ne6hUoAP+L+f2Y6Lmz137ZpIXiuF9Nxa/0BY3t/T/ePdxQCg6bPy697w3f9TKAF&#10;0k8NdtP+B/P9D72ACadeFSeve88OuVlVRpQEK1uA1mLEBrG/0/3n24iqmBwx+WKcPLz8vXpRGp8v&#10;t697VtNGqRKXBHHFtIJDD6XNv97/AOKe9OeA6s50gevXvcaumTSyqq2ueb82vbggj8j+nus6BQKH&#10;jT8uOT/q/Lz6K5WLtUn/AIry697DbLsl3bgixFrabA2/HsrkABYev/F9VjIBKnz/AMI697QlYhbU&#10;QOSCR9Tbi/0/2H++59opDQV/zf6v8v8Ag6spKtXr3tPPLUQseSRY6hb0jg8cf1t7TTNWPA/n8x5d&#10;OayeHXvbdU5gH9kgfqsSeRYH8j6/7H2kJZhTj1dbhge7P+r/AFenXveWKko61fWqLq5/s2b8CwP+&#10;HtplDYXP+TFc/wCxXpQGimxx697T2b2VTzRlkjUgjhiAB/Qk2+nHth4fMfsPSO529HBKj8v9Xn+z&#10;r3sG83syaBmZFOmzHgH+tuB/vf19l9xAdHaKHoMX20MFJVfyP+r/AA0697Dyqx9TSu3pYD8fU/7G&#10;4+nsoljZVCgUFa+pP7f9Rzx6CdztzxdpH7f9X/F9e9x0q5IvqG/p9bf4/X6e2lPkcedf9n/V/h6L&#10;XhKtTIp8uve3GLIllF+D/sOLfgezGByp419fL/V+zqwVhwPXveYVqNwbX/r9B/sfZms4K6ePp/m6&#10;pIDTP/F9e94JHU83H+34/wAR/vj70zgAgcT/AKvPpK2Kr17231DE2P45PJH45W3snuRVSPy/b/m/&#10;1efRfJkEfl/kJ/Z173BZiG/rzyf6+yOWJW+Ly8+HRaQD173i+5ZG1If6c/4fm3+HtlIBqq2R5fP7&#10;f9jrVaHr3sRtnbnnoK2CSOQoySKwseRY39mkMNSGIp/q/wBX+DoQWF0ysr8D/m8v9X2de97DP8vz&#10;5CVU8tBtyurTJDMYYQry86WIBBDHi1+Bb2KNqnaBgyGlP8wFP8lepO2+7+qtPDbODT/V+VOisfLP&#10;pzFdq9YZtZaNJcviKGprcdOseqZJIoi4C2F/qB+fd5XlXxI6m6squCfpYjj6/wBR7k21uHlAVTxF&#10;ONMcT54Py8qV+fQD3zcTau6g5GP9R/n8hwz1q712GK5etpp0YTwzSQmIICyzrIUZmI/1LD63v/T+&#10;oT1fVk3F/wCv5/BFjx/sB7OkKxrRfOn20zU/mT/gBNeoe33fnIZUOfIcf8o/yevQvbI2iHeKQxDS&#10;pGq6nSXQ6k1Ot+LE355+n0v7QOTczEqCTqNuT/Z/qL+1CIVow4Cpxxr/AA8K/P7c+Z6i7cb5pCST&#10;WnoK8P2DHn8+jqbFx8ONjUeONFSNSl7WLH6EkX/FxY8/g+0tPQLMCSg5JJDfU3+l7f4f4+3tCq3a&#10;fSh+z/V9nQSuGqSoNf8AVmnQ7YvcUlG0ah2sAVVVFgGBF+W/ob8W/Fvx7D/cG1I6hG0xgj6/psSD&#10;/r/7A3B96GkuFcVqafKvAnyoePHH2mnRHdqwTX5+o/1flnz9ejB7F7FKMiyykcWZWf8ASVFwOOT/&#10;AE/4j6+wqfaSxzg6LFZPqF4ABtf/AHw/1varwdRLClP9X+b/AA16I5GOs+nHPD7P9R+09GEg3lFJ&#10;Ti8huYwbXUvdl4uB/wAR/hxb2u8Rjkp4NBQCwJ/ra/55P1/r/h7XLGASF4DGP2Y9PTpctWOv/V6f&#10;5gPn+fQWbizElTUBlk+r2NyR9LFhwCP99/sPae3FTRBHGkG4uBwbc2+n+359u4aLUPPz/On2Y8+j&#10;BE0IG9f8v+bpRbUrZpJQNZGk2Jubm3qvf8fj/ivsA9yUiqsmlVB9R/1z+Lkf4D/fcey6Za1qf9j7&#10;OlPiFj3HHp5fkOh8w05ZEN7+kf7Hj8+y37roHZ5fRceo3VQAL/1/3o/09lk8YZSh+zP8v8nTwkAX&#10;STkcP+L+3pYRNdR/vF/959lu3LjiDJ6bHm4INtJH0v8A7xz/AE+vsM3cLIcinng+ecfP0/w56Mre&#10;Whp9lMj/AFf6qdZfZf8AcuMRhJqRWtq1EgEsPotwP6X9hu8t1k4io+z8z/l9Py4dH1pcnArT7P8A&#10;V8iD5+fXvZb924CF9bRp6uSB/rH8H/C9v+R+wXf2aoTp4fZ+f/FcM/ZkX7fesBpJ/wBVP9VOve7T&#10;P5ZNKsnxe+duKNi6R9YZVYQwBKrTZWAuoP0F0Cn3JftchO0b1EPSFqfYZAa+XmPtp59A3n2XVzFs&#10;sgqey6X7CwTB/wB5/l69E171lko/lN8LqsIfFUZDvXCPKRdRJkdj0NbFDf8A1TCjdh/wU+49PCFj&#10;XVYs6RkD66QXCW/x49iqNKxiprqpQfb5fs6LKZNfPo5XubHCG8ZPPiqhCDe4sRwxK/14v/h7cK+X&#10;zp9nz6o8iqdJr/m/l1729LES9OAtizSSOACVkdVJ+o+vHvZQMw1+fH/D/q8q9J3fWT5V4/l172s8&#10;bj1l8cg0CMUcZYBmfSyuQ6c/Qlfr/jfn2sjjqAiYxTpiZzT58OuDN9R+b/7xb6+zU9UIaGonrvt4&#10;KpqHG1NKqShkQfxaMYvWrr9HRZXdDf6rb2M9iQCcThQSgIHpQ9v2YqT9tOiC+IZdNaVI4f0TX9hp&#10;Q9BL2bTjJ4qjxRrKqhWrzGOrWnpCnmtgqkZ7xMkgIaOV6ZIZRb9Dn6exmpEE2QGtfEKNFCL9Q7SI&#10;I42vf/Fuf8PYyhH6oY4IPE8PtPyHn+fRDM3aSua1/wA+ePQaVbmnxZCM0xrmYuVspRI2MsoUW/Nl&#10;Fj/X29VSOE9LEMLnU6/1IBUW/PszKuEqxrTiTjpGGrk9MdE0Rkt408Z0gRxMeAAWVyD+L8cf7H3i&#10;oysro0jlGQhCVY2Df8dGB/23vy5NT5dbfAxnrNXh4YpEhiEiyAuquq8rwTEpH+xP9PfCsUNI6Rsr&#10;RhdYktcjUbsoBt9Tzcf096fJp15eFesmPd1hjeaNo52fxmK9gdI0q5YXvpH4/wAfcLxzQrJLrXxl&#10;lYWUarH6of8AYggE+60Iz1YENjpw80EzxQlH8gVkN2Om4Fw4/wBcG5HvjRM/KSO5V1BVbEhzqu7M&#10;x49PuoLBDqJJ/wAPy/IY/wAnW3FeH+z/AJ/s9Ou65YtQljRFeN7M1wAnpsiIg/1Z55+vvDUBY6hF&#10;VjIQ7+PW5LgEcMgFyRYfk+0lAZDrHHj8q1PTiAmM19BWnr/qr1Ip2MtK0hRYx401aEUKxBAYMX/O&#10;r8Ae26WaojErWsY0/APJexDkn6jgAfm/tRUjpwKpp1PiippTEpNxK9jcg6Qlw0aqOQeST+Le+FA0&#10;yqrPf9z1sjJzpIKkMRx/vv6e9BmUggVr1ZtJ655JIHZ0Ww8Q0q6yfVgQylQ1vr9fcydxrQIxVFBt&#10;o0lDYkEWFvz+fdHp4oUGqjh5/wA6D/UOqCmknqJTRt4nZ1UySOA2oMHXgaWF7/X+n+x9xpJbEHiR&#10;0uSgNwJB+VYf7A+7StpFUz/q4/6vLr2kMtPI/tp8wa9SYYuCDeNXsA3IvH+QR+PoQD7xp9xzqtG0&#10;XBDFrglRdBf/AAH1P+t7SK8gPzH+D06vQdZ5FpjpteRJrMGUCzANcSG39Sb2H+v7iSxJJMisSCR6&#10;dLEF73Nr/i3+P19uNHGX0t+Wft6sCQOpMU0kcEjqqkA+vUoIS1lvb83/AMBx7lIZWRoj9IWuXexZ&#10;2jHFxxzY+7CSQ1QD4a/bipr8/PquK19eozpArpNyDOAqolwqLKRwD+Bf/H34wRKvnLaH/sXFyWI9&#10;dh9OP8fbZiVAJCaVz6/6vn/sjr1Tw67FTK7mnCa1uRIQbKq3sgJ+oJ5+n/EH320sTyCOO8xVLiQD&#10;XGHuVdQP9Vf8W4/1veylSNJrUcfy/LqxDBdRxX8sU4/Z/h64RpIsTSSjwr5OYmOl9BIKMW/1Nv8A&#10;H/D221FPKzmcKBdSwOn1AqNOpSR/S3HuiltJqaV/1Dh/q4/Pp6MxsArYNRT/ADdOUNRGi+EEkD0s&#10;NXpCsb2YHj3igYQ+IGNpDobU1gqKzG/JHF7cC/196ppYFeP8/wAvOv7P29XkQlixIHp5mg/1fb1k&#10;lHlEhDqi60souSwFx9GH0vyffdS8fmj1s3Fm0LwdQW6I9/6n+v8Axr3tqqwJGCMjqkWvw2Cjj/g/&#10;1fs+fXUCN4nC25JAdv6E2dlt+Le3OlkjKzvJCyEqbRoCSWRPqAB/t/b7mpDvUE+X+XOf9WOm3VlZ&#10;QrZwak1p/sdNlRHLeGOKVZFVrGRvQBGz2A/4gf09xKaSNW8kQeSN9WoP6bN+kFRx9efz7Tsyghxm&#10;tenbihCn1/1U6lSxzMrQzlYnTQAY/UWW5ezH/AW+g/P194562XyRWU6EaPUoFwo1lSR/sPr/AI+9&#10;qxYaj5f6v8vXo4UZCSf9VP8AV+XWaKkiVJBcF3V9LEm7tp1Ac/7Yf4e5skj6FKKStyDb02W3Lm39&#10;f6n6+9BmYaRgHplFDNQmn+rh1EWNFYliC5/J9Rv/AEH1tbk2H09w2cSFf2GZgGNyFJKtwAxFxb/i&#10;Pb6yBjqIJPD7fzP+b16dWMqKlqZp+zz+fp1JC+PV+8gU6OFLKAw5Okf1+n+9e/R6FkSKSHxhnWVl&#10;ZvSig3F7i30uODxx7bZQjlR5en8unNI06katBQU/2OupDI8TSJJrIDRhtPqc6dLW/wBjY/4+5dSg&#10;csgDDT/m3b9JBQ3sR/j9P9h72uR16AkoDSnqPMH5/lx+fUKJjHZ2YMWtrRASf1gj8fi/9fbUshgD&#10;xqgdU9GoN9GYk2/xA/33090oK1Azj/V/l6dMauwfz49OpXy2ZpCpca9JW9woA1D/ABP+v7jVTzt4&#10;0VWRSRc67qy2JudX+H0P4/HvZJNPLpwU6zUyQL5WZ1kYD0gLpZWuFsNJ/F+fyfbnFDoClwWZEULo&#10;B/bNrnkcEW5t/U+7AEDh/q/b1Qk+X+r/AGem2SYSFlRgqu7X12IcA25B5H9AR+B7xG0pbU5CqUDq&#10;QbM3Ni1/xf8AA490QiSjNjhx9f8AV69bHWbmEKERWYhyjBgWVBa4B55t+fr7eIRAq+SVTIHVgVfg&#10;aVXgt/sfyfbrMqj/AAf8V/q/w0akLaSEwemST7h3EUbCPQ49UfJLu1yFP14H1AP9fx7hlIVjn0W1&#10;udcag/2QtnVWFhccG/vQZSKrwOfn1ck6lpw8/wDJ1OVp2kg8moLGBG7lbAsW1KzA3txcW9sgqBLI&#10;I5E9BI0ka2swHr/T/gL39t6lBp5E/wA+naU6ezTtHE0kb+tQQw9C+k8p+r/E2t7faem0o/KBXGoh&#10;mUOCx/I/B49vLTgOmtYLafMdMFVVEtGQrllfQpQXRgo5tzcjn8++CRxgWK67KbP9FD2tz/W319tC&#10;IKcfzyf2+XXqdZZJpCeG8d2UFPqWTVc8fQXvb/D3EiKGSRjrkMYYgNe1gf7Qvf8A1ve0Cjhn/V+X&#10;VuAx1Kn8gjjW6xCUqt0/Vdl/skiw+nPvOTUuun0xqWNhYDWhYekj6/i97/4+6OjFqgeo/I+v+x/P&#10;rWK1Ir1iX7SN9XqdlRWLEk6HVSNQY8c3/wCI940+4CzROPIEUNqJNxEB6rD6/W/twYGny68WUU+e&#10;Pz65OIWeGZP2yzMNIAsZG5Uk/T6Wtb3IgklQBhcSaGs1raUBuh4/r+PfqVIYAH5+nVHRXoCK/wCr&#10;/B1hnWJtSE3j8ihkBvqkIAkAv9Lfk+8cgqJZY1fSoeRVBW6kD9KkW/PPP/FffirE+dPy/wCL6sNK&#10;ig4DrnG1PFFK8YLskbsVYA3b9TD/AFrjj/X/AKe4z07mSRUiayMwRgBwRySt+P8AWPvRBqRTHV9V&#10;M9SI6iPxRNJKoLqhZSTcgiwuf6j+nviZT5JDUJ6GtYKXALL6bEDg/X8+21q9a4U8D6060ooKL/k6&#10;yGK0cYp3/cW9y9iVRhq4Ym4+lveFxJ43WLWoYgWNhYt6tK/61uD7cNaY6sKefWRDH5EaXQxS549V&#10;wvp1Mf8AG/PvOiLE2qMlwV0uf7Xl02YH8Dn/AG/197zXrVa4OM4+z16wsxkXTINB1a0H9nx6vSw/&#10;rxz/AIe+0nvIqBgZiwOvkKALllb/AHn6e2StV0r6161pAHDHXbQ+hnYEQhCugBSSTazKBx/T6/4+&#10;5dWVMDHQ17gszG4UEC5sTx/sPbjU06+J9f8AV/q/n1pfUdQqMMKkKZEAAICKtmJUni9v6f19w4kW&#10;IlgEA/1FifS3qLG34F7j3VY+0A8P9X+r/VTrZqRQ9TpZDJxd9V/13/tKbaRe31tb3OVVFudRtew4&#10;J4v9Bx/yL3dIwjDJyPyOKf5fSlMceq0Fem95WbUdPjAawYi4Xm17nn/kfvvUyRkr/nFW9r8kWt+f&#10;9793LBfz4db+3rhpWSSxA8bNybcCxv8A2fr/AK3vCJJ5nCxi6AK7tazfqFwf8OD7o5kk7RgU/b/q&#10;/wA/WyAFJ8x/PHWfx01ONchsxJjQEkqODYgH88j/AFveKZXEqlQ99A41LqbSCbi3++PvQQLgef8A&#10;P1r/AC68KUp1midGiYMUtrJDaW0rqIAHPvNA6TlGbSXVdVzdT+2foTYH6/ge9P8A2fb+ePL/AGSe&#10;tNgY6wzI0GtFDhHbSFFjYycXAuQLD8n3IhP0X0sCTI5BFiNf62sB/re7qeNfI5P5emaf6snrXUWo&#10;UW1etW0iOIfkOV/za3JuD9eR7zXiOpSS5QkMVF1Itxb/AHjj3WiSjjn/AFeX58etfEAfXrCPPGVY&#10;KsYdQVUkBwS1ze/0/P8AvPvi7CNWKJdv9UeFItpFwf8AYH3VmMbkqMef+fr1SD1yij85QSyWHqFg&#10;dTqb6rC31/Iv74ReSWQBhqDMLar31/UG1+bfW/8At/dqZr/g/wBR6uSAgqeHXOURxRto9DKrarcj&#10;xj63a3B/BH+xHubJC3Llr6nHBW5VVb1A3/p+P6+/OOCUqfs/1cP9XDqmoAjH+zX/AFZ9OoEU6kaB&#10;wFU2IeyuzKdLL9Prf6f1/wAPeGamFTLpX0so4ubMx+nJ/p/h/wAj9tKtc9biYr869Z4qs0sJZjdS&#10;bmw1Iov+APzz9T/vP09uiU0lPHGXbk/RFa4AUGwP9f8AX9vyuSuk/s8vLh6ef+rhWVqmnp/qx6ef&#10;TOauKpmm8anT/adgQWZ2Fz/t/wAe40ofykiJyraSCwWwb+0ADf6+2xTSQBx/1f6vWtetqoPA/wCr&#10;y6lxNGIVDTRhlLA6CdRS1gT9B9T/AMa98Fm/cKFCjMB9COSBxqJ49+UFDUcf8PVjFpGpT/q+XXJo&#10;gYg+sSIpNjYiwJ5Kgc+5KQuS/kJVXB5uWAP1AUjkf6x/2HvbN+L/AFV9a8K/s6prANeokk0dkESh&#10;mjIJBFmK/T1Bv+I9w6iNYSHDBwDbSQRa35Um5/rb/X96qpGnhU/6v8nVgwkNOH+r8vL7fLqfTSSS&#10;KUZdBKg6xpN78WYDjk2B/wBb/D32ZnBVkYFVLWVgGIBBAN/9591FVWpNRUV/4r5f8VU9a0rn1/Z+&#10;XXhCjXR1ZWcD1KSAWBF7f71f3kjLs/lMYABufydNvV/U2/3ke7yNq7WFKcD8v9nrRIOOsUioqeIT&#10;MSRa36Rr1DTf6eof0+h9uMt5IvoU1DQODdvwGX8j8+9mQaeGf2Y9P9VOq6lB1dNUK+OcqWEmlhJa&#10;4ZVJFyp/HIt/vXvuIs5FPb0aQgRgzFtPJOpv1f4e9Ak58+t0ABbz9cf4P8PXVQqR3qSwDFi5dSE0&#10;6uLAL+ke5wSJ3KlhFpR78Am682/x96Ar01mlR69NzyzRorhTMWkj/tFRpcW1C/0tx/sPeAzMQ5jP&#10;Eeprk21D6ix+n09ujHn09pAIr5/6v8PWYQoCglXl9C2AvoJ+pI+o/wBh746yISmpvWys11+mslgv&#10;P9fdGwetMKOCR/P06yLGDPrsvoVkBVrEqtlZjb+nvjNHaMFLh2AsDa2q3JH+8f4fn37SKVOKV63G&#10;oPHy+3PXKGcmUhypjUgki9wgNwt/9v8A4+4slPI0PoKq9gzjV9SSL2P+tf3sYAAOa1/1fPrakLJx&#10;6lpUxiY+RXaO5RCFtZQCBdR+L++hF5I2vKOGRQxP5X6rcf4/WwP+w97Ir+fTtdJoB14z+KRbQkel&#10;3KWNyrHg6T/gPyfeaEq0gjbSzDSo+rHj6N/rfge7D068eHUafUkbSrqRDqY2IAF/qt/6/k/n3Nng&#10;luAn0Z7MCBZRfk35+n9PdJAygFPsP+r/ADdaBAx03U9VCQWk4KoShBYFj+FAP9f6++UcKkFWAK3t&#10;cnSdQbjj/efdFKuApHnw/wBXz62ePWOaodSHRirfqso1qVK88/W5vwPr7yN+24C8FzcEgCwF7WA/&#10;1vb6gIKL6n/D1rj1iT96JjJZliGl1UkgsQNWon/X9yohqVkIK/n1W4b8kH6/T8H/AB9sk1NDgAfb&#10;n/V8utHHUGdtDpIpV/ovpJF04sCBxe/5HH099KianL2YLytv9sDqNxwfx7rozRvy63Xrk8smiNYy&#10;VZ7B9V/+DEaRYi45v9fp74xshk8ViqMQT9TY/nn6XPvQYE0p6f7P2V62AeuU6yrCJ9Wt41IH0Fx+&#10;Db62H+H9Pbn4IFC6V1nTe5uo9IB9Qt/r2/2FvflUeeftp/kpjpupc16YjV1bF9b/AG4DWsg1ks5I&#10;uhuOeLH/AGN/fvMkbFgA0aXCryRck83H+8f63umgMilia0z5UP7OHy+2vVqtQA8fP8v9X+rHXI0r&#10;Tqylikkmm8i2uyryw0njn8/T62/x94fIiNrk06mAkBU8C/q03/rz/tvbmoV/2PP5ev2/s6vWpoOH&#10;DrL9u8kXji1WV/Hpfgta6hmX6W44+tz7zhxKyt9Vc3BYgaX4+g/NvduIyf8AD1sjHUNozTK6AAPE&#10;AGCrq1R2NiTY2uDa3txMFOkSyeRddz6edRAPFuPz7ZlBM6xqRw+WDX1r8vz8umtbl9OnHr5efTOl&#10;ZWSzSQmGXQNI1cBQWHJNvwPx9f8AH/GSG1nXosulQFFrsAOeRb3VtAwM8a/t+0/bx8z14DSNP8/9&#10;Vem8o0Q0GW76z62JKoeTqsR+VFv6/wC9++MQI8ihSjXJubc3FjcH/YX9tALQCnCnVjTBOR1kqHuY&#10;pTKHQpoI1PYWYtdSp/PIHt4gidVJU25BC3JufwSP6f191dvDYGpI40zT040pXH5Y9em6gmlKnpJ1&#10;tTHIwDgEhZFMmlQFu39b8Ekmwt/rke872tr1kjSSVU3sb8qT/tvbT1ZxXiQPL+dP2/s4dbU6DwpX&#10;zOP2f6j9nUKIElo/GilZgFdiOVtYOoHP04H+9++MbI1h5DZbliARpF7Hn/bc/wBfbjxKigrWpI9D&#10;+dPPhw8+lCA01Hifs9P8uaeop1jqRMhf9hRdQIlZ7iR7agNLWtxf/Ye5aIpNlW/N78C5/Fr/AJ4/&#10;3r2wB6dbJp011E8iqXlfQALafUQg+jXA/Fzb68WPvPokYhVuACAfqb25s3/FfepGotBWvy9OH+cH&#10;7eqAgZ6geWnjUyy6CzIWAJQaS1gzRnjm9uAP9sB7mxu6TRE3cI6ekalAsLH1e0Z1Eqv5DpTCNRAA&#10;4nHmT+X8vXHDpO18FNNj8ioKw+ennLStpk5Zgy3S9yLC5t9fdOP862irv451jlPpSVGHo7oHuUk+&#10;28cgI/1wov7hr3KQhYnyKk1HkD9nyp/qoeh5yCy/SSpxILf8fJ/y9GK/le1NL/su2exNOSzYDuTt&#10;HGySGPxiaNtwtW0068AEOkoPH0+n+HuhV2PNxzaxH+I/w9xCfiNOpM88dWO++A9Q/wBb/fDn/eve&#10;uvde98PofyDb6/8AEe99b697xm/LE+gobji973BHuvVeve+ZtpseQASf6nj+vvfW+ve+LGzXtzoB&#10;9PLf4D37rXXvfRFyCB+bnjn/AGw9669173zABe1ubXv/AI/i59763173iays3NrobiwtquB+B/t/&#10;eutde99qx9S3GoKxNh9Tfg8f7z7317r3vFGGKqD+kgCwH9Wvc39sEPWhHH/izwp86eVetsumlDWv&#10;+T/P173YP/K+3VTbT+anT/38iQU+523VsjySMqqKrdO1quixiqzWF2qhBGB+S1vcRe+G1ybp7Zbm&#10;kdC8AS4AzwhkWRseZ0hqfPy6l32K3Fdt9ybDXgTiWKp4VeNiPz1IB+fA1HTRn1LYeuIv+zEtS1ja&#10;6Ukq1Lrf/FUI97V3YdJJPiqmKdtCozGKZWUyM7os8cYYC5CsGBX/AB/pweeNuCktU4kUAofMUrjg&#10;eGSOH5ddLdofRKpXzpjpL7enjZkaMG7LaRTxp0OUZip/rwQR/T/X91Sd2JSDOVVIsKSTLPJFJZCr&#10;h1YtEysv0BYer/H2MthaQ2/iMSoIxUj8/t8qdSdYMWiq3mBTpfL9B/rD/evYEQ4eULBPDqjWTUzR&#10;1BdzDIJGjLAL9FFtQ/Pqt7PjcrkP3FfSmRQE8ePn+ynlhYf4h58f9Xp137V2Eoa2Zo2RrKJFFM5e&#10;5jdfTJHIx/UpJ4Nv6jm3CK4dQSHGK5/1fL+fHqprktkA+v5Ef5eve12qxpHKrTxl4UirEVfSsiLI&#10;BVxD/Bm4AH14/PtCmvUCgxWn7OHH5evzrwr1TNaj/V/xeevewL3VH5/uhFTCKaqlsZSQHK6gADI3&#10;Fr6Rf8j/AB9n9oRGwqagCnDGB50/1fPpuRMUHnjy/wAPXvZctz4anlEssMpjvJUMyBw6RP8A2iNA&#10;+gBAP+x/1/YzsZnQDUK0pxHH0r5+Rr+R6Dl9bKwJGeP5Yx/q+zr3sF8pQqzVOiySRlw6FSE1NL+3&#10;oP8AqSQSD7EsEtKeh4evqf8AY/Ovl0Db22UEkYPn/sfLr3sPMxj/ALZkZY/IrGM2vzDMB+4pv/sf&#10;r7OreYMKVoc/mPL1/wBR6Ct7bhRUD/P172DnYm1huXbcr0qiWrxqPUxOeJDECXkU2+tiT9fYv5c3&#10;T6G/EcpokuPz8v5DyFPX16hT3Z5QPM3LTz2a6rm0rInqV4uv5jI+Y697Jo6GN2RhZkYqw/oVNiPc&#10;rg1FesH2BVipwR173x9761173737r3Xvfvfuvde9+9+69173737r3XvfONtLr/rj3o9WU+XXvasw&#10;7jzR3PBK/wCwF/x7ciJBxxBBp0ojOQevexpga9LGb/VVPP8AT8gezbowHDr3uDPfULck/wBDcjj2&#10;Xy1Nft6dTyr173Bk/S1v6G1uDyOPaF6Vx0tPXvadnPqb/X5vx/tvehw6a697T9aLE2HHI/2HvxpQ&#10;16SzUoa9e9sTfqPts9FzijU697yxHm/H+9+/Hra9e9qPFt+4L/gjj/WP1v7WR4QA+nT/AOHr3sSa&#10;M3jX6EWAsLMb/Q2t/vuPZqtQgYYHl5D/ACf6uHVmrpqOve4OUHoawtwCeSedNvfgNQIJ4jh1VTUZ&#10;697R/Gv8frtfm/1+tvZa2FJPp0yePXvavwB/dT/X4P8AQ3+gHtRb1BJPl1tq0697GWC/jUj82+gv&#10;+PyD/wAR7P0aor0WzGr4697zW/P5HA5Nuf8AAe3a4p01173ib63tx/sfx/U39669173jPB5/H1/r&#10;/tvdfs6rx4de9+/H1+v0+vPv3Xuve//V0ZgLL+L88/n6fg/63sNZZwB50/1ft6E1WdwB50/1ft63&#10;+PfYPpN/9f8AJ/x/Pu/Tteve48xJUknk3/w97Sh4daIFKde9trW4+p45uD/gfbwXQDX/AFf5ekrV&#10;GT69e98bg8fS3P8AjyPz7303Wvy6977HIuPpx/vPvfV+ve8sZ/H9Ob/8a9661173zJ/PP9ef9b6c&#10;e/db697xN9T/AIH/AGP+I9+69173w97691732OP9v791rr3vo/k/7H3rr3DPXvfH/Y/m3HP59+6q&#10;TivXveJ/oeB+P+Ke9jj02eve4Mn9oEfT+gt9D9fapRivr05Tr3uGDZj/AIn/AIn24Rjr3XvcuG+o&#10;f6/+2/1/6+7htS0PW6VFDw697UFJcEEn8gjj/iPb6HUgp8umBlOve1ZQN6rWPP8AxJ9mMZqg+RPV&#10;G4Dr3t6+rG35I+v/ABHtbCK1H2dIOve8o4/2xv8Am/Ht7rfXveX+l+SPz7p1vr3vsAn/AG9vfuvd&#10;e98wv4a5HHAIsb86v99/T23Uq1WOP9X+TrfXvfagAA8c8Xt/sQQP8Pdwa5HXuve/WsNIBIJP9Ppf&#10;nn3vrXXvcd/oOP8AiosPdh17r3vEfqP99/vXuxoPiNPL16159e99G/H04JH1vY/ix9pCQCaev5f6&#10;uHSqM4Hr1730DYj/AF/+Re1Mfn0ZwGleve+UlrKf8f8Ae+T7NLIt4pVcj9nA/wCr/P0c2+DUfLr3&#10;vkhuLA2/w/wH19nluWViw/b/AKvXo6jY5PrTr3udCSFNv+Rfn2II6lRXJIHS5eHXvfUzGxNueT9R&#10;+fZtboFBb8v8p6qx01Y9e9tLThWuCT+CLf4/g+3w5qPn9vD7P+K6YMpPH/L/AIK9e98vuAvNj/jy&#10;D+L+1VaDqviDr3udQsJ5RzZrgC1uQT9T7dUg9q+fVDJq7aU697OD0VtSXI5KmPjZxqRhZS9/WAbn&#10;/XIv7PbC1ZmFDSv+TPp9ufOpHlhtyacf9X/Ff4euiQASfoOT7uI62279tDSRCMnQsYNgD+Bc8f8A&#10;E+xrBFohBFOGKcOH+qnSAHU5p/q/1D/Vw6DDeeXSGnm/cC8OLn/AEW9ni2ViikcR8YFtA4sGBvqN&#10;reyncJFCsGr+30FM8fmcj8wOje2TQop5/Pqujt7c6F6lRNqLLL6SCysD6Fvf/Hj/AGP0v7MLiU0x&#10;qLD6KLm3P+uf6/4fn2GrsFSPsx5Dh5+ua5x9nn0IIVCinmMdVwb4qVlnlYueHluqkkpfg6B9CDx6&#10;vx+T+PanTgLYBeP9vbj6eyMnVXV59GiAaR0Ds1xJJy8xVk9IN2TULi7H6N+Lc34/N7ZCbf4MLEAA&#10;3t+Rf2kapNRWgrUn+XV+skceoXIQxuulgpj8d3udZAF724F/629x5JTYfi1/zx/rkj3ZQDn5f8X/&#10;ALHTqJUVOcdOdPRK50izAvGAFFmsDqAQMP6Dj6G4/PuM8xP1sf8AEn6f65Pt0Y6fApw6eocYp5TW&#10;LXJjC/qBUgEKp+v9BYm/uHJOb/T8H8G5A/w/1/bUwLxsiHP+o/4OraS2B0p8djFVlLE6WdL2dNCk&#10;jRcWtew5+l+Ra/F2eomve/1v+QD9Pp9P9t7L34hOHnUcCCBwH7anz+R6VIPEYKehPxGP0lWU6hpb&#10;0jyAi5BI1H8/Rh+ebcAe2aZyOACf8LC5/wBt72fTow4cOhKxtOmnyMVFwDq1MUF/oGDc/wBeP9f/&#10;AGLRLKT9eBzwefpxYm3HtuRAwpxNf8gH+z8+nl4dLeig0gBbEnTdhcaiSXBVQSTwLDn21VLnTqYc&#10;HVa1rA/i34/p/vdvaZFJbw/xCnrwpXJofQj5nH2LlXSO6mBx+QAOT/L59LbHxKrAISbBb8ks44DE&#10;jg2P9B/rX/qhcnuCCCQx+QagfUPqQRYckH2cWNmHIkOBX9oPHND8qn7MDoO7nOBUg+p/w/6vToWM&#10;TtGqqIA5iLAoCD/ZsQWsFa17Hi39b/1v7yY/NLIw0PfUbmzci4Fhcex/tNpqCyaahaUJGPtzxPn/&#10;AIPURlut0xcgfYPszU/b6D18+krufabRIxkitZSB6BpYAm5/Fj/W/wDrHjj2IWPyZCrY255INz9e&#10;bg+xQsQA/ix5jz/b/sdBpiSajotO59oRTvJrjDjQ1lIZAFC+mzKOfqfr9fp+farpMw6gAuTc8c2+&#10;h/x9sSRqNRbGnh6j1of5/On5dUB/i6A3PddU0za44EGlbsdAP6k03sATyAB9OLDi9rO8WYZrHUT9&#10;Re9gfwASfaN4Faq1ziuM/t9M/Lj+fTivpwppXoOsj1xBFdWp0Q3DBLXKsPU7pGhv9Af6/wCPuYMs&#10;3F24P9OSP63B/wB690NspAFBX7SPP1/1eX29eLOa5Of9X5fl0nT15TWkAgLabFdasqNz6Avj+hBt&#10;drH/AGHuVFmRc/nkf1A+v14/4p7o9rTKkgj0Na4+fH8iPTgeqjWvchIJ4+fSfrur0eNbRCM6HGpg&#10;rujsL6LsbXtb6H/X9uMeVB/JJ/w/wvzf2lkUqNVcD/Vw+30PT4epCkf5c1pwx9vl0hsj1eGsPHEl&#10;yNQKAXHpsLDn0jnk2+o5+vtyjyR/qQOP975+n+9e2XoVq2aeVaH8ulHwkEmg/kf9Weg+retbMEVF&#10;JJOpipsVICoOfoNQtqt9Cbni/uUmSv8AVrn/AHn+txf226ANVKg+Wcf6qj+eK9PaT0mKrrZkDE09&#10;kJIYG5CgenQ5T6WuORc/149zYq9Sbarf4c/7wfbEgfT3io86fsrnh/xXGtOvBekhkNgsiaxCTZ9X&#10;kZUsQGAZJPTcC/IJFwR+B7cUlDfgg2+h/wAD+faJkKgNxB4EcOnxQrVeB6QNZi5Kc2YoY9eknQA1&#10;2SxUEGwU/TkG/wBf6e8htb8W/H/EH228sYfvBIIrwrn8z60Pn9nRhBHGZNa1BHEeh4ZPn/LrBBE/&#10;kWSzCRS3lUstwVUNKpLeo/QLdWHP1IHvgTx/Tj/ePr7RE9LunOCJ2exEj3cA+lUa4VUSyNza41Bh&#10;wCPeJ/8AYf7D/Dnm3t1KUoOlMVNFF8vt+zFf2/nx6fqQ6QQFkZQL6nY/VvSzB3+hP01AfT8e8DAE&#10;WNv6c/T6+0dwp11XjTy/w/5Py+fTjBgargj0+z/VxH29KejnaOZJBrDKok0qx1lRHdfSbE83JDXJ&#10;tb8j23zR/qFiPwL/AFA+gt7oDUVHH/V/q/1U6XRS6gCDnFaft/1f6h0JeHyJHgcTJIptIzKpEUjg&#10;gvrAJsL2DcC5uORwG2WEOGUgAfUf14/NvZfeRlB4sZLfbmn+x/P0rnpcH80PQv4HO+MwgmxDKrlQ&#10;FUFhbSzcDn088g8XI9p6spLFjYG9/wAX5J/FvbCvjHHpZFMQAV4/6s/4Ohv29nWkWIa3VU0aBr0g&#10;oqkFnv8Akc/T/be2Cak1BgQNJuB+bX44PtJd01KwOaZHl9vn8+jBJARqX8x0M+Gz2jQw5ZGVibgF&#10;tHqIZDwRbm/15uPbDVUPDELYr9ePr/j/AMU90VgOPA9GEcgHxHB/4r8vn0KGHz6u0f74fVfSNXK/&#10;QhW+n5Njf+l/6e0rW0hseOLm4I5X8cFfqPapWrg9GCv5HoWMLl1crdrkINBVrh7MW9SyHg/61/rf&#10;gH2n56dAPV9QoN7X5vxb/ivtDLDdeIXXK4p8j65P8sU6cBYHoRqDJAWQEKTI6kDi6aPo1vp+Da/9&#10;f8Pacr4AFIu30N7iwAHI59qIwVUHzAH2Y/1Z9enAa5HS4xdXrcH02LXBDFmYn0m1r3t/vv8AANs6&#10;yWIH6QGB/wBcXuAf6D6/7x7V26tRn+wcfSv+x/sZ6rRm4Z6F3byubX/XwwIP1BAsT/r2PI+v19g5&#10;uWOOaF+ATzf/AF+QSLj8Ae1BI04+eP2Cv8/zpjqkiEDoXsKXRgrXt9Rci/PIvY+yv7wxCTO/pH1t&#10;yDe3+wF/99+faYxhxSpFD5H14/6uHy6TEkeWOl9A91Fz/vv6+wpmxawFzpMekGxKfkf2lv8A6/1P&#10;toEVI40x+fV0CnPHqT7b0pEeQf69iLKQebDRyeb2vb/e/fpHYHQpGfnkY4nGPXjXHT5GaDr3t9pK&#10;NzJGAtgWUC9xze5/5H7S6QeBq3HiKU9c+ucHy49WUVwOP+yOvexJoaR4VRmF7BSCASf8SBbn+n9f&#10;birqNOjA4GOsbMPp7YdxToZIojdSB+ocH/H6WHP+3P8AvHtYEVlowqP5f6v83RVdTUeh49doOL/1&#10;/wAPaLrGRojpBLEWDEC5sP6f61vbgCjgAPy6Q6zqqSadc/ab+zD82JN/9vc8Ef1/xPtKcY6eoeve&#10;+Jx/lbxlRcjg2vqVjY/14597FePp1sA8T5de9uMOH8a3CkALfixUf7Ef8R7eXu+Hz/1f5P8AB0rD&#10;KFoDx697h5GYUq6QVuo5I4t/U6r8f7Ye9qlVJkWuaevRdczA9vXvaFrcqwUlTa2oDk3Ita1l+g/P&#10;+PtPKxeueBr0V+NU0r172jK2skm1ar8Nfk88j/Hk/n2WS11Hy6vqNKjHXvbLNOgU6ibgc/X6jm/t&#10;JIKinp/q8uPVllAFG697aGBnubEKRbj+n1BJ/wBYe0j6QMn/AD9Ol0pUnr3tircYhBNjwB9OOQf0&#10;kD/W9p3qG7a/Phx6aMyI9Kmo697Z4pKimmushGn+ySFHBuLA/wCt7b1A4/1D7erLKKADP+r/AFcf&#10;8/Xvb3BnxcJKDxYnkkAfkEH8fX34nUO7/Z/b0pFy9Mn9tOve885x9dGVOnU17E6bar/QafbUqlvh&#10;HV5JRKKEf6vlw697DjNbap3ZjGqsWJHp0sDcWX0jn2gngEgz5f6vWn/FdFtxYxSipHXvYcZHaZOo&#10;xxstmsCAOT9bf15/Hsue2ZDXH2evAfy/y8eiG52g+QH8/wDUPtrw697RtRhqqnJvGwANr6SP95Hu&#10;0lsw4f6v83RNc7XIhOkU697bXhljNwP9hb/iv+t7YJYLoYHhx/l9n+rHRPNA47HB/wBX+rPXveIy&#10;uAeCAPqvJ/FvdvHYUBP7f8/HoukRlNOP+Xr3vC0ob6n+v+t/vPthyrEtUft/2ekci1Bp173idrkK&#10;bXNz9PrY/wBfad4yeAwPz6L3jIJKjH7eve4chU3DG1iL254vqH9PeliJIoKHP7fTqhiagNOP+H0/&#10;Z173mxlV4qkG5tcX/HIP4P8AvXtVChR6HBGfXzp/q8/8PSi31R1+37fz697PB8ce3anYu4sdVx1B&#10;jMM8T21kC4N2At7P7PSz0P8Aq4dDfZr3w3AJx1hqIIqqCamnQSQzxvFKjC6vHIullI/xHvat6C+Q&#10;m3e1dp4pfu4UyyUcMVQokUiV0jCkhfqNX5v7Gu1zIiheIOK14HjWvrQfl8uiHnXbZJI2vLXKn4h6&#10;HjX9n+odUG/L34YZzYe7sx2Fs+J8htXJ10mSajih1VGOadzLNFccMqEkqLEkcccexfzFRokKqeDc&#10;q17/AJ08n/Yf19imObXLUHHz+yvkM8a1+XrgY3bjJKGZ3OQeB/n/ADPQT9YYITYuCWaIioQRrPGF&#10;UE6RrYqo9IuTa1re021nbV9D9Da/4/oD9fZmgXTpWvkRgcSP5Z+Zxk+gC1waqytWlD6/L0/1f5Bs&#10;pi9OoX0G7sbta5B49bA8D6iwB/Fv6e/LEAbfSxBIBtbn+oH0/HPt0KxQHFaf5MYx8sU6JJBXPy/y&#10;en+xx9OnBq61yL2c+gsgYk2Ba3P1sCbg3/rb6nFU0KyIxtdSBfi3INibWt/xv24pKkeZ/wAlMD/V&#10;woKenSSSMSCh4jh+Yx+39v7OnHEbikpp0UOFbWwtqJsdX9Sbj6/n+z7QuQxUasW0j6g8/UL/AIH8&#10;f7f2vhdWwDpIrnyxnOa8fl6faSKS0kDEmlB/h9D9v7P8piNv7ueaKNS7sSvjPNwWP9ABY8f4cc/6&#10;3tOzgRLpF1CXB+v4HN2/PH0HtQhQKacfKo/Zw+f+x0YWtuyrnifzp9np59LWKoNXIHYqfILrc2Bu&#10;f9Sfpb8n/G3tD5dWm186mueb/W45vf3oldNMA8KV/wAnS4xUOkjgP9X/ABfHoTNvSJAsdrhSOOOQ&#10;L2UA/wC+/wBb2E+ax5kEq6Tc3H0N7gCwsPr/AIe0zkghyfmD5V9fl9vTTjw8ngcjoZcNXKVQavpb&#10;gMPoTcHn2B25sGTrOhibE/mwJ4tx/wAT7RXA1ksuBgf7JPr/ADP7erxvgkUzj/Z/1fz6EGjqA6jn&#10;/ev9iPZbt34pkWVgg41Bv6/8GH9efYevkopLDHkONP8AKK/Py+XS6ElWyM/y6dBzz7K9uyPxhwyW&#10;YK4PFrkA3uP9hf2Fbv4ceZ/2cfmeji3JLV/1eXXvZdtystpPxwf6/wCsef8Ab+wjfEaPtp/l/wBW&#10;ehLZsa4+X+Hj8+ve7Jv5XDmo2J84MMpVvuuqNo5MR/VtdBmq+Auqj+nlt7HXteFru8C51WyUp8pB&#10;n7aNjHz+XQY54al9sko855Fx84HI6KZ8ko46fsb4g5liUen+Q74YMAOY871LuYPESfoGanT6f09x&#10;qRm+3YsPIQtwhU8KjgaUt/j7FMWrw9bdxoP2Vqf9X+fpmoFW9OjZ+3uMKsV1CFnqEdBY6LW9dyP9&#10;a9/z+PbqA6anzNc/7P8Ah6QMTXU1amlK+nl5fz697dMbL5ZSWDsUqPSBfTGCpElx/X8g+3kqTU+v&#10;XhWhPXvYmYemJNMtlKVNMCyget9M/qYIP683H9f9fgxgjVaNTiKfsPSSY8SeI/1fz/ydRJWtqN7F&#10;WIv/AMg8C/s3OwaCOj2XX1xcNPnN4YbCQxkWLRUdO+RrJEB5sgMZJH0PscbLEiwO/qyr/hY/4Af5&#10;9Bu9cmYKBQKjMT86gD/L0XXfeUlq+y8NhUjP22A2DuXdFZPf0pU5Ctp8JiKdj9Ly2qwB+dJt7EXG&#10;waWqZyQ6uwEYUHXoCken/AE8/wC+uKLZQ0hJFaf6h/q8uiSdq0T0/wA9eknl6o6KOBbxuoYyM7ft&#10;+QsOHP4JA4/2HvNVP5BwAsSxNpupYBywVTp/wHJ9rJQJFo3D/V5cMcft6bUUwesVDH4G5ZpJ3mTy&#10;EMFYxopdl1f4n0i5/N/8PeJIlWOMFiQ0dzKP6/hyv15te/05t7qiaRkk19c9bJJqBjrNJMzzTEIq&#10;lJQohN+V/tIG+gte1r34vfn3GhkimkkjN2RNRNuQxcWNvzb6/wCt78CCadWIPHqZPHNBDHKAqPJo&#10;C6rXUIxK8/S97c/n3gkKlEIVkVNR8ak3LFgUALf04JH+PuppT069/PrPEHWRwzrI8gQeVlXhAhV2&#10;KqOL8gG/498JSpCyByr20hQTo+tzx+DY39+45HHrYJGOucaN64igaO4csyjXe1lufyLgL7wS2uGV&#10;gZE+trnVf6D/AB/JsOb+6stHpjHVwWOfI9Z4baCjq3ifixsNNjfVb8ccXPuFLD40PkmZCHVdOksT&#10;rPFh/r3HupoOJpw6cDErUDj1Ogm8kqiKnWT0u2vWoAaIci/1+lj79TTeO6reRvSFbQbWPqGkj6nj&#10;n3odnaa1HXmTVRjjj5/l/nHGnXdVFr5YqiWJZS4ufwbhvoLHj3ig8Zl0eQsVZjo5CDjVdTyPre4v&#10;7r+lWqkCn2f7HmeHV3LUrTj/AKs+vl1kn8qxahGFDKvrABkNjpAI4IFgLED3MmhiTzMqNZopNF+V&#10;8nHCn6ra4I591MjcVHEcKjj9vn+XD5+dFY6R6/6v8Pn1DglldoVeQXjli124Yx8m7j6G9iP9v/sM&#10;VOP2LM8QsLM/NmdgC2kN/Q/19sHHbj8urtxxXrPOf3wypKdRusfF1RGIBYp/UEf7D3gHhlJKqS4G&#10;uzegEra6gD8c3HvWnU1aVNOt5HUg+aJV1uqoWMeoXcgOTZmJ/P4PuFW1SwC4UHV6CbkCNgo/Iv8A&#10;Xk2PPvbKyrqNBXHTsMYl86dTKSnaU6SWGk6wBY6xqJ+h/p9Ljj/Y+58MYlVdRQryrBSWWxFw5v8A&#10;1+nuwVgtWpQVx/lz/qHTJND1Amm8LMEEgkJVwxAUkg/5sW/p9f6e+YphS6gkS8lytjYPewsLfQ8X&#10;+n+9e/EPG3d5VI9P9X+o9bZjJljXrH90tYATKwFow4NiyWBYklvqtza1/fTt54G0EowVlIdb/pGn&#10;6f1FiR7qWVjqA/LradrBjmnXcaGCVVk0urlWDKxHLMSfze3IB9wo6Nk/Q7FifUlgb3XhiD/sL/63&#10;vdJXBVCfmK8ft6clm8SmKU6mPVx3/cVNIA8bkEWs1ioIv/jb22zRFaiRSgdkCEC50/U8yKPqbXtb&#10;8+2yxKgFuBNfXP2/Z/sefVo27QK0zmnH8j5Zp+XTnHIGgRtRVWBF2sCPoQE/24uD+PbnCgigcxqx&#10;Mg1tIeQrW0nSODYm97D2/GO1WZcE+Xp/mxT5daDNJIoPlQU9R/PyHTXO4ecB3UBLqIx6dVxrGo/S&#10;44I59yIKMaFYIYxpjZiSo0+m8jBR+LWPujlWbtGP8HDrUspZqHy1f5h+fUeSsKswMokYswTSrEsQ&#10;3oXUf6ng++ERjaV6cRrKblA30swNmBP5X/XPvyFR2DNR/wAXT/J14gqFYNQUqc+v+rHXOYSiJalm&#10;MQU6tNg3o4Kta9w3HNgP6e+EzTpEyhbk6rqouBp/Iv8A6/196IFSQfs6uqxmSoNBin2n/Vwx1ziE&#10;UjozX441sTqIPHNvoeDf3BhEqDyeZh5LraNSSyCxKg/4Hgce9kso1A9PShSpqK0px/1fP/UOpchi&#10;dxGYR+36gXIGliCAxH+IF/eQKxmMshdiiq8hJBuh4PoP+Fhx785WpZvT/Y603hounArUdY7nwiGI&#10;IoZisa2sA/6hz/tzz+Pz75O8Mz2aKRtLlo9DWYK4AOog/Qf0/wCK+9eh9fz/ANX+r5dVRZFAKnBA&#10;r/h/1fn8uulWWJGKyRqSNMmtRpZk+lrg8njm3vLPSRtaOAOdSEszekszD1lxbg/0BHuwYEevr+fH&#10;8/zHVw5C65PLjT/V/l6j09XIGZp2jAD2jW2oKqmyBeeR/iP+K+22ShbyNoIdhEmoOSNYLaSRf6f0&#10;/wBb3Vita9W8dAATwJI/1fl05xVV0GtNKl3KlNJKG1wptweebf195IEaO7pre36VVuCL6RGy/T6E&#10;/T8e74r21H7Cf8nVya9YZ3WTSjlEBvqZ1tYhdZdSP8QPr+fcuSK7EuSb/wC67c3sACxH54Nj/j7s&#10;1Cxr51x175dQ4ZrKAgA0n/Ohja1yToB+o+lx/h741BV9K3dPT/m4yT6iSuhv63H+PukhBYJ5/wA6&#10;/wCGv5HpmNSlfM+v+o9ZoCy6nsjAGwkcAeiwcuv9OfwPeOZg0EYUDVpcsReyMlhpZPx9fr9Dx7qu&#10;kDSOrKRrYfZ/q/y9c41YTO7kldS6Rx6w5uWVvz/T3CjS0qEqSAObqdZJP4I/qPrxf3vA6drQdTJH&#10;JiYBlBJGkBhpAC8fX+h+g9vSC6y3YlAP20sRZ7Xs5I+luQPeww1EfZ/xf2dUxqrTJ/1V6YpSQYBp&#10;UPqvK+q/pBt+3pP6r8E/8j98XiiCTWYrYaiyMTYlgCUH+tYXPu9BwOOvVNRjj/L7eu4ppmkhuqtc&#10;6QrqAXAF7MT9LHmw9xRHIJAYyui11ZiPWjHVbgc/Q/X6+6BaUC8B1bqaZYzH+6GMmsKyoDpjdRa/&#10;J4+o+n095TE4cmPSI7aVN9XjuLtp/wAf99/h70xIegFR/gx/lP8Ag6rXPWFZYzEBLdpQSzLbR5Sr&#10;cBvpwP8AfD8++0RVmBJ48aI8hNjzdQwv/rC/u1V1afPrxNcfn100jvTlrHmSR441Fx9LlDp/3j3i&#10;kCwsWDGViw4BN1UXIGn8c/X3VaAU/wBVPLrY9Os0ZaoTSVEShDyV9JcgA+o/Uf098IZ5JpwqabB2&#10;tcWaO1ltrH1+vFvddZoSpyD+fy/P8uvGgHWSanjgp9ThjeJQeSVlHLE6GPH+PuVOJwjMSWVSwuOA&#10;LE+or+Pwfd9ZfiOPE/6uPDy/y9VGmtMZ/n/n6iU5pyyKo0t6SAebagOA3+3H+t7YGLF2aWQozAi/&#10;jtcarhgB/X2yqgefDy6dGOHSgWwQLHGrqCv0bm9rFbn+g99CZ/FpDqwDcn6mwB5BP0+tr+71NOt0&#10;FevGFPIWKMrW4H0XmxswB5+l7H3IQOi31XLuGkQk3DatJJt/seffgwIqDx6rUHrA4VnI020IQjgA&#10;qV06gBcf63HvlpImEl7kglBY2LEEEgn/AGJP9Pdl+KuOveXXEsGg8diACAxJBIUG4Fh/sLe3E+OV&#10;GZ9YOkApY3AXkqP+Jvz71SMKK/l+f2Y6rw6bAZ4pAkYjK6i2vULEn06ifrcj+g94xCEK6AVQgo7N&#10;+Te1if8Ab/77667PEFDnPXianrMZmZX8hDMCHjVbCwte4H5/H09yYEubF0TxRghpHX1g39I/qePo&#10;Pe0BFainpTj9v+z1VjQcOJ8v9X8+o1Q9wCqSSCVjqVEYaCCOf8B6v9h/t/bfOZdRlsZUOoqg4Lrb&#10;8MTYfQE/7f3pgxzx/wBX+r+fVwaj/V+fThAIQoiB8TcBnIFla4tdR/rn+vvIsE1xIt4xIoIQXGoa&#10;v1XJ+p/p7sM5/b9vXq+XWN54ADGxWQxsQXNjpsv6SAPxf6++aqWcO6rq0lWBYj0kWBuPz/re9sQo&#10;1HrVaDrgTaMxxswGoMpVQ3qBuRpP4A9yVpgsTKQBdvU1wGVOWsbjn+vPusQBTuz5fZ+X5/7HWga9&#10;RZKotOrKxOlToXkq8l9NwQeP6ce8cSRr6FJAtdmIuFUfQm4/3ge7aeIY1H+T/D/qp1s8KnrnLLIx&#10;8jKCbgKoNjIzfUCx+v8Aj7mRxqJv1CzC49PEluQBb6H6+6QKAxYnH+r/AC+fVBw+XUKomdoANBJU&#10;m51XaL8Fjc8j6X9yHDErwr6gVIvpCsRZAbWvb8e3HNW0tw/lx/1eX8s9b86dRIiqqzBjGUOsEjUz&#10;Kpu9r303/wBt7hfbWmWRtUYDAMCbXb9HBP4/w9t4DUGM0qP9X7PTrbVC4z04Cr1QmJdMh0ErwDZL&#10;arkX+v8AW59zW87HxA3UsoBYgH8MGv8A1/qR786kHHCmT/l+3Pr88cOqUAz1BQ06jzMCrBGYhVLf&#10;QEFQv9OLD3JECI4YsGA9Nxqs1rDXc8jn6+6h+2jHhw60HoOojTSSoVVGRmu5DFSVJudBH0P+A95/&#10;GZZEIkZbWN/6gLfV/rmwt78+H41p/q/Z/q8uqsamv+r/AFfLqOJBBC4MSNe4twCCzWsb/QX/AD/v&#10;HvjOrILXLEuJGJ/DgfQf6/vZJVqHFPLy6cVlrnFBT/V8+u6Zll5FgArRqObmJuLt/S3/ACL3BILK&#10;rLe2rSPSbhbf4j8/6/uoDE1H+H/Z/n1sVLfs6cdSozI3HoLfUEFif8P6f634Pt3hJayswGkqGB51&#10;X5AJt/hz72K6BX5/6v8AV/g6aIotfXh0yVAVGZkUnUCQRwEsLXUX/qeP+J9wJ1jd3ZpFFiQLcCxB&#10;Fj+f8eT7051UYCh/y/PyP5U6sKilB/q/wfs6c6dpEREWORrqL6uTxzdb8D/Dj3Jp6CJQkqkN6Qo1&#10;EMpBOq9xyL/n/D3ZqVqmP2+fGv8AMdeeQmo6h1GRmJkhdSpvqOkFGFvT9Dwf6/T6+5TIpQCNeG40&#10;8WBX8jn882t78Qa5zTr1NPxD/V/qrk9QlmbWTJK11FwxJuQ34J/w4J/HvnNL4oULxLywWMggqCVu&#10;Px/T/ef6+9kcAcdaVdRoPT8/9X506xU8RlnlEcztwTLfVcqJCL/Xnk/gfT/W947shVwisBqOtQeQ&#10;19IW3+t7sKZAx1ckCq9ZAqyKUMjKSQNDG/K21Xv/ALxf32GjYqNCl3BLlm1BSp45J4J5t7pkCo6r&#10;R1WoPD/L/qH7ft68yyDX620IbRaF0llIJPCjkfg/7x7wzm140GlRbXpFxpubHj/bX93DBhjyoa/6&#10;vXpxWBYH/V/qPp1lgU2Esh1sxOi5sSbAn6/0+tvfIyB0UWIOoFUtYWPJ+v8ATj3VlJ4dVaJqk8ev&#10;IvjdieV0sGkPqt/qbj/Hn3lUK39nU6jSQxIHI5/1rf8AI/fi2mobJGDw/wBWfXq6qy8T1Gka35KR&#10;s2oFQLmx9IFvqD/yL3xZAgIBXjSbAAkC30Ut9eOePbgA48etjSaMPPrksjM3qV/7QuxIDG97sF+n&#10;PHP+9e+pESOJHVBI6knx3ClfzwP9tf37hSv/ABXXqnVTruJ5JZpI3kMSMoHlILK5J0/q+osL/wDF&#10;ffcKxECXTokFyVb9ZLf0H+F/r73QcetmvXGoaYMYdXkha2lkv4wF+lyfyf6e5iBRGshkK21EqfqR&#10;9Qx/P9fdXFePkK/8X/P/AFDrQ6bpGczNCsSsCUAf6Afh1B+n0H0H+HvNpRvG5YKpuL8C5F7Cw9p8&#10;Ehut9RtUqCWMKWcBTp5NlNtRBP8Ar/j3jmX06hqc+kDTYAWNwLH/AHn28HohPGn+U9a8+s1O9n0E&#10;RxqdZYPcu5tpLXB/2A/3j6e+S1DqQgBGv6gf1I/IP4/1v9j7bLhiBw/1HrdBx64PSxsvkYhvHyCb&#10;8hTxpb63/HP9ePeSQGMhAQRpu9v8f6k+/MTSij/V8+FevDPWCErIGlfUDrsgJ+gHHpA+nvGY2Dhg&#10;QFbk25+i35J/31/dad1erKRXPWYTL4XUgl04FzYnU30AH++t7c1ddJdr3CaVBHFwLsLf7xb3cE+n&#10;Gv8AhoP2jPVQc6QKVNf83TDLC+oIhUqZLyEHnkgh7/nn+nvpCrJYabc6fxYj+n+v782AT6f5OPWv&#10;xdZJFeNlJ1ahpD2JIZXOkD+vH1/A/wB59tRRtVrm5ZSFAvyx0n6+3CiMus/bxpw4/wCr/B1YVr0/&#10;CVfHr0gBUZWdjyAoLA2AF/p/h7eKWPhUYEEMVH5I5+hvf8/n2x4iqSKVpT1HH0PXgPUYP+rj0msj&#10;L9ZInjIZAT/Q8C5NrfUH9J+nPuZKiLbV/nAF0qSD/auTZf8AC/umpi2sDCj/ACf8X5dbBNNI4dNU&#10;Ekr30G0TlvI6g3to9AUvxwbf7z7mRSXiVQPUP+QbW+n+9e22cuSzcT1VhnpvnplSoeQm6HgL+u+r&#10;g3J4PB+nH+t7nquqMMEBuTzYAjjSfr9ffumzg0PTHK3jnaJ5T6FHAJZSNWpR9fTx+P8AC3+tmRnI&#10;LKAg0kcEcj6cMf8AH23MdNPz/MDywfP8+rxqGqOJ+deoU4iQosjM95R6ivKseeVHFrX5/wBb/W98&#10;BrYWBYFiT+dNv9q/x9+U0bS/xAfb9oBz6/Lr0mHNMj/V/q+3rNeIeorHoQBb+kObD0lB+Ra5vwPe&#10;amUBeWPDsf0gG4JFgBxz/j7rM5+Dj/qH8/8AIenAScHPw/P58a/6vn1AyLsZAVRVDxaAoclLE/ru&#10;eRYD8f717nK5LJYBQDrt9CT/AF5Htmpr1cjHTHLCixTAuZS6iEn9QRbDUlgbfn63PPH+Ht2gYvcj&#10;iwB4t6tXJHJ5vx9fbUjVanD1x/qr01QDj/q/Z0ka6IU+lDdhI7KA/wBEKNpV/oNNrN9P+Ne+h43K&#10;KkmhmmjsBcWN+CP9b/X/ANf2mmYjLYAB/wCL6XQF1cahwr1glEqQ1TPB9xGlHPqY6bEaLmNhc/W1&#10;vp/re6k/50MdJUY3q+pp5XeSkxcEU68mPVHZSx/xJN7/AJ9w37iSJPEoByCCRXNM/wCfoeckQzwx&#10;SmYUDs5X7Kgj/Y6MJ/LIpM1R9RdlpmaZKdaru/fWSxoUWLY+vkhlhVxbgp+gL+AP9gNfWQoT6fpz&#10;+ebnnn3EFDqPz6kaOpFfXqyP3jQGzAfS1iBxwDx791c9e98b+skfSwFrfn8/8R791vr3voG9x9eT&#10;e1vr/r+/da6974gcEHk+oX/1/fuvde9+kAY+k2NgOTzY2/p79149e98SSCpHJuRyP8bc/wDFfeut&#10;de981BGnm2q/A/r9bX9763173wYkyWC8WJJ9NiP6H37rXXvfJTcEkWt+D9bn/W9+635de9+jIUH8&#10;Fbj+vAP1A91YKVo3WsU697E/pjdy7B7i6o3vK2iDaHZGxtxVBHH+T4bc1LXVV/6XjRwfZBzBtw3T&#10;Yr3bST/jEE0XnXvjKYFR6jHDoQcq7gu1cw2G5nHgXMDk+elZF1U/2vlX9nWKeJZ4JoH/AEzRSRN/&#10;wWRCh/3g+94jtOggpMZNVUwDQszS0wD6U+yeKWSnZjz9YmQhwPpb6++V8PiL+hP8aYIPEtgH0rkc&#10;DmvXVrY5zLKK/t9eHQP7EyT18gJ4DRWlNhZZ0ZUmjA/BWQSBh7qN7KjjyuWhrVMYlQMyvxrmVy5a&#10;PyAWuDdlJtxb2KLAvFA0fkeI9OA4enqB8z5V6mCy0hAvCh6GUcAD+nsNcbQvNPFMscjhBeWJitmi&#10;tcOl7/kiy2va9vp7M7mTREyjA/Py9QPl5+v7Ol5oprkde9rfGRYigSygDxwm6fRSxtUWB/HpJ4/N&#10;j7SzNcS0YGgPn64I/wAx/wAvTBk0jjj/AA/6v9R697T2crSgSOngP1akQrw8LJMpYsRb0nSJFN+L&#10;+3LeMBzrPA1+0UJqKivnSh8hw49NjB+3r3sBt95WrSmkIg1WZislgBGIpfMpRxazA/8AEexTt1uh&#10;lCnANK/P/V/q4dUu2ZYieHn172XLJZeoiiqZngRPNJ49aD0k1EeuR7H6W/I/x/ofYxhhAZUBwAf9&#10;X+boOTzOgLAYI9PUZ/Z172HVXLUyxs10FowswNtIN/2xyD+Df2cQhQaca1NeH+odBq51shJ861/2&#10;eHz697DitrV8s0RS4+4l0l+VtY6WU/kA8j2dRoQNQOaD5ft/1f5ugnduuptXkf5f6uB697Z4Yo6S&#10;cCS0kFUZKeZSLqg8dmIY/UMT/re1qEuKDtZeB4fZjy/LPRMUVTobNcH/AFeh/n172SztXa/92t0V&#10;SRLajrGappyB6bObkA/4fT3Mewbh9fYKzfEuD61H+oH8+sDvdflX+q3Nk0MK0gn/AFI/ShOQPsPX&#10;vYZ+zvqM+ve/e/de69797917r3v3v3Xuve/e/de6978Pr791sceve1HiXPlj+gNwP9Yg2/Pu8VKm&#10;vn0/Hx697HGiOujQk/VEv/sRz9fZuejIcOve4lT+DYsLWFvoRb6i/wCOfZfKD3D59OJwp173DccN&#10;/je/P9PaF8MeltcV697TlSCH/wBc3/xH4t7qOHTZ49e9sVZzfngk/W3+8H3puB/1efSab4Sf9XEd&#10;e9p+T6n+v1/3x918+i1jVq8Ove8kX+v/AE96PXl697UGMP7i2IH1/HH09q4cKNXy/wBX29P17eve&#10;xLof82L8/Qf48/4j2ZqO1fy+z9nW2rpHXvcfJr6CPqAh/wAb8/8AG/z7coWyfn9v+r7OvKScnr3t&#10;GNxIQAP1AD/DjgW+nssILClemjxp172qcGbSxgD8n/bAWP8Asfz7UwAk+fl/q9etsDpJ+XXvYz0z&#10;aoE5sdNzb6/S/wBeP6+z2PCcPT/B0WSqFbh6Z/l/k697kAcH88fkk/Q29u9Nde942tf6WHH4tf8A&#10;qRf37r3XvfH6i1vp9OB/vJ91Py6qR6de98fwDbn/AA+lrW597635de9//9bRhB5IueP+JH9fYeHC&#10;p6FKGoqet/j3zDEci30ABHA/1+Pr71g8erYIz59e94ZRx/t+bfji9vdlr5de697a3Yhibf8AGv8A&#10;XH49vhATU8R/Pjw6aYA8eve8eq4H4Oq9yLjn68H3egHTQCgmhFKeX+cde95Bxbk2sB/r/wC+v7pX&#10;PTZNTX1697yL9R/r+/dW697yn6H6f7H6fT+vvXXuve8JNz/vv9aw/wAPfuvde98b/wC2H1P/ABT3&#10;7qteve/XH55/3j/b/W3v3XtXXvfjwP8Ainv3Xjw697x3/P5966ar173wcn6fiw5/4j3Yda697hy2&#10;sf8AAC/+vf29G1O3pxSaZ697gg2Y/wCv/vF/ajiOt9e9zIvxbj/iT9fflNKj/UOtMaKfP/J172/0&#10;54H0+vP+8D25ExKlP2dMKagjr3tT0L+oXAvZTwf9v7Nrehj1ev8Am60wqB172/3Or88f14P9PamM&#10;VcfLpCcHr3vKP6/7H/fW9q/Lr3Xvef3TrfXvfPkWv9LDi30B5J9+69173zPBv/rHn6e2Zh3Y/wBX&#10;Hq3Xvfh/Qn/D/Yf4fn3pZAooanrR6976I4uLcfg/0/1uLe3+tde94HtY2I/23+2HvY49e697wH6j&#10;/Y/7c+9Mgc6q5HWuve+LfUf7za3H9eT7Yk1au41Pr09Fw/Pr3vCzgWBH9o88cf09qIxXI6M4Tmvy&#10;6974PKpAVjfkc35H+HP+vx7NbNJC/iDhw+3/AFU/4vo8t6mjjhTr3vmkyj6n/X/1yP8AH2IraEBB&#10;jj/k8h8scOHRxFTQOve5sFUoH5txc/T63HH+v/r+z22yQg/1Y6WLKtM9e94551YEj8/Qf7z7Okca&#10;FNPL9nz63JICop1722v9STe972/1/wCnt4DFT59IzUE44de9x9d+L8/6/wDsPex0maUsKAU697U+&#10;3qYz1cKhSxMiAW5tc3vx/wAT7VQAs4pw41/1cP2dbStcY8+ve7ZfjXs3x0VPWywWaRY9LMnIAHrt&#10;/j/xT2N9rgdnBHdT18/SpwT+fEfPjeRu0sfPH7f9X+qnUKvnEFO7X5INufdn2xcX4xEFQEEKeV/p&#10;9b/6/wDr+xFMdNBgAf5v5efD/Y6YjUFwB5notHYuWAhnu5Fg9rOL/wCGm/B5+lh7NhteF4litb6D&#10;VccE2+n/ABI49hW9ctqDD0Az/Py8+I/Po2jyCKYzTz6ro7RrIalKkOWtrfTpI1hSQpb8D/A3Ycf0&#10;9i/jB6FJ4OkcWvz9Db2T3uWAGcHjw8sf5+j+MgcR0R3dz2mkiUl0EzMCrLGdAfUhJNib83W/9Bb6&#10;e34cW/3w/p+P8PZAcfPoyWmkEeg6DnSJCQbqWW9gPUBfWbG4A9VvoCAQTcH3xJb83/1ufp9QLf4+&#10;00h1L2njX8vL/DX9nV+p8McSEG3AF2PF2OqzAML/AE5PP+9+478C/F/re3Nr/wBP9t7slCP8HT8d&#10;DkYHp09UiBpNK+QLf1LqYKCVt+QAR+q/INuAR+YUrD6cXF+DybcW+n+PtzPTvSnpIW4sPQ5W7gFF&#10;L3PkNz9RY8W/r/X3AkkHH14+h+tz+R/X/b+2pKlWHl/q/wBVPs9erx11H0/wf6v9Q6VePoSpJJW7&#10;21JbSVAF1a9iBYjm1v8AYX5bpn4NzxbggA/7C4/2HsuLanBAoPT/AGelMJPig/6v9Q9OhAxVKFZL&#10;KWbUdaFmQjnTqKkf4Ne/trm+hueP9h+fz78xaoAFcE+XlT/V8qdL6V4dLyg44Vebj+yfqvAUgC3+&#10;txa3tpnFwTaxtxYi3BNif+JHtiWRhKFPwnB+dRw/w5HGnD0fUUFOlpj7IEAYEg67NfVyQWUNxbgA&#10;D/evaA3fmYsLiZ6uSQKREQpN1Ib+qkf4fT26I9TlT5H1B9aetfsrw6elm8KHUWFPMcT/AIT+fQ49&#10;aben3FnKalSLVEkitJpXUCoHqVg3BFybni34+nsmFb2G8tbMHn9IlYABha34ve9jx/sPYt2m3rDq&#10;biTU18/Ty/l5k9APd7rUWof9Xl9vR8YNl0cFPEkcKgrGq3tz6fqBYj8n/Y+xP2HuT+IVQQyFtKjT&#10;6vyx+vH+tb6exvZjt00+2gGfLj/mpT9vQAvH8Ry3+r/V59BB2bteOlxcsqRooYksdB+i/i34/re/&#10;9fZiMdK7KlieNNuPyOBcn2bUFFpk/wCr/P8A5Oi09Ep3BTQxSTBlWzeTWA1wFY6mIVT9PweLf659&#10;rSjikktYngf7x/gPbUoBYCmTWtf9XpX5UHVGIHHoEs7W0tIsrMFC6jqI59XJvf8AqSDcAf6/9Pb7&#10;DTTLyA3+vY2AHBHHtkyxLXWdQNMCh/yf5fQ9NFx0GWRzVDUAINAK3vqeMMS4/bPJNwLk3/1uefck&#10;rLwbEEnT9Pz/AK3tIwJUKDQAFstX7BgD5kD5+R60GpjP7emmGoobuNUbhPUHHFl5P6mvx/iLHn6c&#10;c84lcsb/AONhb6kckE/j26NIjHmx4/L0oKccZOfQ8enlJHxV9f5Upw/4rz4jqHkZqZV45QW1SBrf&#10;qGkH1WvbkXJ/2Htwi1AgEni35+n4sb+2ZVAAIoD/ADP+D9ueFB06GINR5dJGrMEisdICvqAP1DNc&#10;MpjIP+2B/PJPucs7rY3I/oTf8cf63+HHtIyRv2kfs4/6v8n29LRRhUiv+Svl+w9JqfGwtrUojAn+&#10;yqEMZBc/kkf1N/z9efcpJ3vwbkkc/Unm3PtMylPgGFxjFKdWBNan8v8AVn8/XpjqsVSOD5IyFVSS&#10;DdFW6ixUgfS34H+w/r7nRVTeklvoRcWI/wB5H+PuqxghvI+h8+Fa+Xlj9ladKEo6n5U/n/L/AFce&#10;kbldtQWnRIEOqMlH9DFXY+gaWsLlfrcj682PtQ0dVe3Iaw/re4/Nr+0pShoSQGP5g/8AFY4HH89x&#10;kqdBrQ/4f9VB+Q9OgD3dtsJ5dUBj16vSU8YLKAU8qxgflRxfg8fj2/q2tb/15/2F7ey5qNGVatRx&#10;GKj5eZ4Z4ef2VWRXBiUqRUj5/wAugQqIjQVTwtd9NlUtq0sQut2PNrsTxyRxyfr75ab/ANf8P8fa&#10;Eg9GZr5Z6yGqEZBBiX02Z7AhHBHC3vpueD/T6H689aDf6H+h/wBh/W/uwwCDkdXDUUqTUH8v2U6z&#10;LkIdBZZo76dasuoN+5wPGqD0m+q4sLfW/vHpF7C9vrb+v9PdXVZBq4Eef+b/AC/7PTwcEV4EfP0/&#10;w/5Pn08xVkgjLvoDN+2zeptAVwSebfVLHm5v/rD3gkjuCCT+T9L/AFP19oxRG7KEH/V/LpyKQIdS&#10;UoT/AC8/n6UH2+fSmxmT0sjxqnBSMjykKAighFBOr+mn8f43Ptulh4IP+wP+t7vRSMZxmucH19a9&#10;GUcoJqhyBn8+hNxWacujxsARpd1jDWGonQwYWCsFB/xIP19t80Aa/pv/AK/+H+I/r7J5YDESa8Kf&#10;n/xXn+XT8bYFPLoYMBuIMkeqTQCuoGP1lb2VV9fJFrEcn6/692SWl0Ekj68f1Uf0IHHtPMrSoNNK&#10;jyOM/b/q9el8Ule4YPof9j0+XQvYfcSOFXygDSjXVyWIJvpYKSDY3JNz/r+2iqpg97AE/wCtze/0&#10;J9oqkcOlsUhAqD+X+r+XQo4TMNGF1SFANNgJLKRo5ZQOPqbXt9fr7SlfRkDgc/S4v+ODe/8Avvz7&#10;dR6Y8ujCGegpxHp5jobtu51JSC7g29ZU2BW5JGkD682t9fyL/wBEjWUpCuLEXubW/N/qefp+Pp7V&#10;BxpxnowSUFQRnoYsPlFkMRLK5UImsuQQum5AIFrk+q9/8Lj2ic0BBTsWB1NwPoCbn/X/AN9f3plZ&#10;j+n5/wAv5f4adP1HxDz6GPacgqapbEeOOzEckX08gcXvb/ev9uCOfnIa4BNtRAP1H+xP+9/7D2sR&#10;PBBqckZPl+zgAPl04GCfOvn/AKv5dGR23ACljxcqPTa1r3tb2Du4JZ/FrFwHNlA+vDaTcf7wBx+P&#10;aiOMEVbhwHlX/iv9Rx1Wc0HzJ/1f4OhUxqxg6QLlQCT+OR+D/wAT7CTM0ZnAlZPUbkqV+oJt9W4t&#10;cc+6ugPbGOi6Rjqx0pYW0i34Fhe/I/P49hhnafxoyhbBBfm12+gsNX0v7RslTVRnzHD/AFfb/sde&#10;SQD7PP8A1f6v29TkNx9f9b/W9oONSJ+AQAw+v0FxY3/40Ln20Y1dfnx+Z+z/AFU+XS1aMK9c/Yhb&#10;ehWoqIdQvYIVBWx+g+o/2N/e/BQZXFP9XnXpUmOGP9Xz64ObKT7GBcQBDq0ekgk/S9zzwP8AW+vt&#10;tEYU+X2/5v8AV9melj4ShOem8z82B5/4gewU3ZTNHXlV9I06RwdIXm1j+Dx+B7X0IA/1f6h/q8+i&#10;G6IZzTy6nxtqW/59pEU8z+phpT8X4vbkgE/7Dj/jXurMEpXFem4oye7rJ74tThBYmxPPpJFifqAe&#10;T+Lf61vbCqXYn8j8/wDV/lPT4xnr3vLSKgJd7aRYDgA25a39Lf7D3cLkBvOvWywpnr3uRW5OlhhJ&#10;uFVQeFYc2HCgEm/Pt7QFU1x/q9ekF1eJHGSD/q/b172Dm4NwxTyuEdQl7+lgT6eTYjjn8+6O4XtX&#10;/N+VPl0GrjchQ0Pr/qp/k/KvXvaPasilNy4NiLhmIuPodJHtO5LLwrUYP+f5dJUvSW4/4P8AL172&#10;2VkiOpdGvz9ABcC36Rf2XyKSNJHHy/yg/ljyz0tW6BWjde9pyZ/KCo+gYlgCvHPK8+y5mZDQ/t/k&#10;P9X+HycFxj/UR173AaokUhfUFXiw/VYG345tz7r20qaH/V/q/wBXG/jYAx173hqauNIirGztcDUd&#10;TWvydP8AX2jlVlbUOHE+X5f4OqiQ1rg9e9p2WQSOSL/0PIP15uQf9b6+2HjxqUZ4+fToJ4jj173z&#10;aAaFcgFvoBc6iOLX/wBh7oDqOCfn6dK1Jc1UnyrwIx5V9T/g697g1QlijJXUG40/QBiDYi/+uPr7&#10;uSPXHVmcAV8s/wAqde9saVtYs37pIAPJIJX/AFXIH4/Hth0T/Qv8P+c/5Om1mAODj/V69e9rXHSU&#10;deEE6KTwDxbm36iCP9696CSn4hQn/V8q8PL/ACHpcsxYd35g9e9zqjZePr1JQRm/9ePr/h/xv3s2&#10;4NaGn+r/AFfb1V7aOUGgoP8AV/s19fs697QmW63C62hUcgG2m99X0+g5/H1HtLLaackVrnB/b9n8&#10;q/t6K59piby4/wCqnXvYbZTZFXTlm8L2BN2AIBBP0H0/1/aB7YeRBJ4fl/q/n0HrnYqglB9nXvaB&#10;rcLUQMdSMCtzqsb2/wAQf+I9oprZl6DN3tUsNcf5v9X29e9skkU0d73uDzxf6/7z7bUkYf8A1f6v&#10;59EsluynIp173DkPBLXB5tpH5/rYW9ugFWqOmChrjr3uB5GiYOt78G/9B+Pfg2jyz0y2pW697VeD&#10;3A9JNGVcqysORcHg34I59qYLqjjV5/6sf6vs6VW9yY2FD/n697P98fvlBn+v8hRPS10qIjp5E1tb&#10;ggcC/wDT/Hn+vs8i3ExL8WP8n8v9j5dCOHcEePRNlT6+nTflMVj81Qz47KUkNbRVKGOaCZA6MrCx&#10;+vvYB6X+XGz+0cJQU2TqVos0sKozMyGKZwoAd7c39nFlzCImEUxoDpoanA9B8qf5gPWKebeT1aR7&#10;3baFWyUPlX+Hyp6j59V7dg/EOowGYr9xdftHU4mrkkqp8HISlTTO7F5BTP8ARlJP0tewtzYezW46&#10;rhrIVnhkSRHX0MhBVx9b3H++t7kHbb5LhBpyCcn0qMU+R/w1yOHUL31o9vLoYEH5/wCr/B0VHdeE&#10;q8JVyUtVBLTywE643BVkdfqGRrG1hbj+hv8AUH28Il1H41cW08C4tckf4D8+zhQFcsRmlPX7K5/w&#10;eVOiSWAO/wCf7PP9tT+zpCy1pRnFy2j13DkOwDG8cYI5Auf8eT+Le+Ui6EJtcWW/1t/U6v8AW+gP&#10;+29uFww0gUqTWvl6EU+f2cc9NPalgQDX/ivL8/L8uuNFVCWcAvpZWfSLqSAG+iggfXgkc/4/n2ks&#10;mEOogf7DTwOOSP6/69/68e9xO+rSPzNf9X+qmem/opCKuOHnX9n+r+fQ17WqnAiBcnkW9Zu4Jsqm&#10;30HF9Nv6cnj2hK+MXICjm4u1tJP0tc/7x734pJLqc1+yv+A/P5efSq2s2dQQc/6vPj/qzToc8VVk&#10;aQ5JAVDZQdagchtAvb/H/WI9ovIILEFSPrpPBuAeR/sPdXuyWNSKf4MYPlx+09XezwRx+3GacfLo&#10;U8PObBgw5Ck6dQH0HKi/F/wP959onIwKxZx+QATyPofofd0dXXwXoa1oBmvnj/V/g6L5LLBQ8BkD&#10;zyP9XAfLoScXWOoSxsRb6gcXFuf9f6/4ew+zGODxtdRyCCbArYjkWP0uP9j/AF9+KqSVX9nmDj/V&#10;+fSU2xU04fI+v+b9vQh4zI6ivP0INh6SR/Q/8j9lg7FokgWZtOk6Wa+kcBf0r/X8359kG4MEBX9n&#10;2/8AF0x9v5LIIgSD6Dpe0r64w39bW9kU31MgknGoWDMAL29Ra5+nP9PYLvpFRdI+f+o/t/1Z6ObV&#10;AMUp/q/2cf8AF9SfZYdzS6jJYgcHknm97m3sG3rKTSmeH2/8VT/VXoQWiKK4+WPn+Xy697sV/lKV&#10;cku9vlDgluyZT455eoMZI5fFblpNB54NhO3+39jb2sdf3nuEbYDWjkj1/UQ0p/l/1AL+4mmOHaJC&#10;aUvlH5NDKPKnrjNMUpnopPyxCxn42ZBmCfwz5T9ZzhzawNdhM3hLc/6r7vTx/X/Ye1HSUklPAVY3&#10;cNIyi1yo/UB/sOeLexukdV0Fu3P+GvmPyp0iL6pCjnGfl51/2Ojbe5sQEtPECxVfLDLfTY2Q6rf6&#10;x/P+9+3So06QaD/V5kdMuQGIXA/b9ueve1HhlZasJDHriaoKzcDlCANRH9bfQX59vxrknzJz/q/1&#10;Up1r5f5Pt4dcW+h/H9P9f8exg29SMpogFuYYZH1If3I7udSBDzYCxN/8PZrBGxUIOI/1U6Lp3Brn&#10;HTfUuAHJIALAWbgEEXFz/vHs7DUkGG6860pI41lrambcu46lALTwJlJVxtFVSSfTS0dOyj+l/wDH&#10;2P8AbEZbGMNQ9ztgeRAAJ/IY/MdBaUvNd3J/CBGg9O0FiKfa/wCfDy6JLg66s3D3p31kpnmgxGKo&#10;utdgY6Z5A1JW1WBoajdWXpaaC/EkcuXi1sB6rAH9Pv2La9HqImGuWQ6uAwNwFdPrwfp/rj2e2tPD&#10;Y0PHj+WOP+x0XzfHTpZZlP8ALwo+3PjgiGhrlWU6jJHIBbkfX/WPuTU8CNIC0jqxLeRrFlf6lQfy&#10;Da49qG9B02vqeotESTNLUqkMbKqoIlDBWQ2CuRfgi5DfngfX3wGtixYaVAB1KQdUakcKPwT/AE9+&#10;z59b+zrKfGqqFOtyxGiS40SuDdmb8gfS/tthjKMulGCyNJdiSpsjWHI/w9tHtUt6A9WJ6dppRIp1&#10;yKXjWIBVs4u6j8H/AB/4379W1H6NAC6kNgP9Srck/km4+vvWssteHy/Kv+r5EdeQVrXy49dUNNYy&#10;ByzlZP1Px6nHpAt+LHkf4f7H3wp38glHJ0xkqXUc+n9J0/4/7x7sjGtfMf6vLrZHWSqj8PiPHrlC&#10;sEY+k6/1ev6f8Vtb3yoyqkM8aysXVm9JDBrXsR+LfUe9LQ/EK9bbGFwP9XDrFXK0iMqTNEAjqnqW&#10;xB/ofzf+v+H9PfdVURmaPyAIP89I1vr4/X+n8c2sv5v7rTSCqCg/y/6vt8+rotFoMj0/1evXClp5&#10;RDJ4y7NfwRKeTpl/b9TfmwJJb8W94opowWlEJZpFMiql0UanuNK/Tj+l7e9ayoJUV/1en7f9R61X&#10;upX7ftHWeamlZY4WmCLE6xln0s5UIQdT/U3/AK2v7jeDW6sFCKoOtL86voyhR/S9/aVVDNk0r/hq&#10;B09WnDzPH/L1MNRohZSfKx/Q9vSY7XUlz/W1veaRZSjD1WVF8ZUX1f0V7/j8e1MkZKA0rp4f7I/z&#10;DrQIY/b/AKv29RYJIVlBOm7u5mDG2k25aIji9ze17f09tkJaoVmcNG4vqVRYlgOQyk/T2yqrJHk5&#10;qfzqP8lOHzPW3OgjRkE/y9eniW1M6hNLp6bFzcKt+NL/AIP19tTyTIxKuVEdgL206f0j6f631/Pv&#10;bBxhTn/P5n/J/m6coOnRI4JEUMocyXJtfVqB1kc/6/0P09+Kh9KOofVo1ObOCSNJBJ/xHH9Pbcjg&#10;MqjBrk/L/i8/sPWwSuR12pK65EYrp1aYx6bANqU6R9eDz7eYV8cIZbM0raTa+mzA3JYfm315497L&#10;dtBn5/6v59NnJ6ZZf3ajSxKLCuoXtqLKQAAp/H0txz7ywO8odmDgqxRVuLkq2kSAf0I/AP592jGr&#10;UzfL+X7eH+qnXmGk0GesNUiQmONSlmBZyVIXSwvoY8eoH8kfge+bsotFYIr+k/jSSfwT9b/Q/wDG&#10;/fnKM4FKeX8+tU8+uEauQ0xYysg8i8fqUKBYgXtp+o/417hcRyz6zouBYqCCCTb1E/7xxxz7qAFl&#10;cE+WPLy8uPp/q8rfFQLn/L9n+r9nU7mWCm0qr+oltVmFuefTx9frzzx7jxRksSpNyX0seNYUkFGI&#10;/wAfbCDSdRB4/wCqvW/kepUsg06SFtYalH9gsLhlDH+gt7kiKX9TXjjPJtYhSGFlVT/Unke3QARx&#10;86U+Rr04piwKVNfnwP8Aqx1DeZAHVdMkgW6E2Bb03LF/8AOD/wAa9y4gYw6SPdR+pyRyr21Jxxxx&#10;72tC9D/q/wBX+HplqVJXqLKfJ43jSz/VYwPo6X0yC/Njz9f+I9tMMhW5Q3gWZ7abNJawRSlv6fUj&#10;/effmGl9S8PL+ef83SuVNb6fxEDPlXNa/wCr/Zc5E1KA4IlMSlgx0x/r1MGJ/P8Aj/yP3kqAFWJI&#10;5Ssmvyhba9XkHrAubgfS/utTT7OtRksGJFRSn7OHXCC5eSSSIMrDxs/C6NB9JNhzY/T36nVquGUg&#10;GOxMI16UDyxHVeMf0/x/w91oGGR1R1VCuofMjPA/5eu5pBSzIpbyAqkx0EvojlGk+S3+w45+v+HH&#10;CWOSJpCH8skjoj6bgBUF/wC19BcEX97NASBn/V5fz6cUoxCgUpXj9v8Ah/y0z1zikWVIyV8caxtJ&#10;HwGJL3UltI5NiPfGKw1SKLPq9VgdJJFilz/sbW9+YshqBjHT+kcPLH+rj1wmu1omN1KkjkB7fXUA&#10;Afr/AE/4p7dEMTjyF1jdm9QLm55vZh/vI9+VSo0nPSSbXUIqkgefl02/uR+nTrQL6DpUWFvqp/xH&#10;1H+H+PuKY08szjUwuVDMdQ4uy2I+tz7d4CvSkVSMY8hjz8q9ZvK7LFGzJH9Gst14tZr6vpYAf7D3&#10;7QwCsulFck6f7V4yB+rj6fn3onv7jlvyGPL/AFfy62acD59deVTdSGkeED12soEqkglTe97C3vKy&#10;jUVaQtIyqRpGkK36rXP5J/H09+SmT/q8/wDD/k6ahZdOMZOCf59cHLDQyxehSy3NyWU2j5A/pyb/&#10;AF59xFijdZmW/kQi/qF3P0IUf7Gxt/j7oVWtTX8v9X+r+XVnYhlA4Hz/AMH+o9TPLIhiV1Xxstwp&#10;UgIo5uxP9ODY/wDI+EySaUdhpVyF0KTqYFvUQRxYW/J/2/v3auoscDrUaorMAa0p+X+z1mjlViUF&#10;yyqzFyBoBVeBY8834sP9t7nwRpTPJI48kRjDCQLcBpALIvAIYG4I/wBb3tiCnp9v+r/BWvW3bAVe&#10;PpX+fzH7emuZ3rEjRSYZRI6GPkXETepmsbWKkWP+v7hD7ryAqCUkJPjkZQLDkfTn6e6u4D1B/Kg/&#10;1fkernR+zh8up3+SCMrIbPGFBljD3JJv+ePrzf31Xa4Yjb1arNdbfrtyrAfWwP096Eh+FvPh1tDU&#10;0PXdAI5pA3003Sx5shOlWT+hJH1940LFlkurWVbCw0nm1l/oPx7dUhs/6vt+z+fXgwb5cePWWVFV&#10;Wj9SglrlSdS8aubfU8X955J1X0gWLeoFeQVY8Af63+PvwwpIH+r/AFV/4rPVlUkVHUWKndyGdtQX&#10;02b63QWLN/r/AI/4175ShVieSThnGoen6i2oM1v9696ALdxGSPy/wcOm1OpqL5Y/P066hLeWOKMn&#10;SjC/INj+khCTx/sPbUVYSeYFtRIOgfi5s3Jt+OPddNDUdODhTp3VgY/CQtgGBc/ni63Av+f+Re3B&#10;JIYpfGFZWDBrWFydOv03/Fvr/r+9CrfIfz/1fn/stEMyVU8Rx/y/b/mHUF45pI9bsrKQy8EsoGrQ&#10;A34Jv9CPeZZGAuVWWwLKG1AM7f2T/h/X3daAEj/i6/5+t4YGp05yf8o6jtCpcBWMbHSradLFUTm/&#10;p+pHtungY2ZkAc3LLbV+PWCSRx+PdW7Pj8/l05WnTjTzqbhHJQWAa+j83RgLcn8+8SUhSTVdDY/g&#10;+lF0834tz9be/UIyM/6v9WP+L62Wx1kaqDppOoahYahZmbV/Z5vx/X3kMJcKiKdUkiSPey86bEqf&#10;63N+ffgqhaDy49aBp+XXAThC0kjjSkbIlueA3pDD/WFuPbvTY9nYB3UBWHpa9rNz6Bb8/wC2H9Pe&#10;i1QSPP8A1f6v8Po2XxjplqsmsSkxoxJU3dQDyth6zf8AH+3PvPVxwU8YEcgJNkkUkkgL6r3/AD70&#10;AVprpnFKDh6/tFOqqSWo3+qtesFDLUVLs8kbADVLE44BY+kC344P/E+8UJuAiopVgAW03N/1fn/A&#10;e3Rh6aR9vzr69XPHrnUC2qRpZA6kkJrAAUDSf0/QXPuK1MS5dCJUOr0LyQQ17EfXk2sPad4skKvD&#10;rWKUA6npWgRiOW8MhKHURYEFdNwfpwL3PvOUFj5E/wAAjHUvA+h1H8f7z9PdhGVUkg44U/1Hr1DT&#10;qMJSWHilHNy0gXSRc2B4H5/r9B9ffbsXiUW9a2Vbi1xpJFifdlZkStDg/wCbrwwOuMaKs5YMCjgs&#10;+k30ktYkgf4/X20xPOZGAQlQzHkgE82ZR/h9Tz/xT3oFmBDZGDT/AFf7PThpTp7lSnWNDrAYqFuO&#10;QDbg/wC9C49uKozKriwB0gAsD+r/ABH+t73CjAVPD/V/q/4oUoKjpqllQOyG5I1MWRSt9H0Uj/Y+&#10;8yOYbehTZiRcG50n9Lf4e3ycUGP9X+o/5etkV6ivGJ7+tlGkBiGFhq/tr+dX/I/bjTxxN6WCtquU&#10;AIUKW+pF/wCnIPtOiEEiuaY8/n58f9jpvNem6qlmUBkLoEIElwSWCGwBt/X6++FQi0yjx6WBbVyb&#10;kX44Yf4297DEt5cP9VevAljn0650zNVEiQOhHpIHANv6qf8AC/8Arf7D3hlkkdQugDUUYElQQTx/&#10;Z5BFv6e7ykFQW41HChx+dP8AL1v5nrNTxRRuzK7EASIVs1rAX5vwQb/1/r+PfM3IWQg2kuAzWADq&#10;vpUDn6j8+9NViQWp5etf83z698vTrgulS0Y5aOzaVvco7epi3H0/A9yDfxXIINgoJ4JF78A/i/uj&#10;RmLL5/1efp/PqtAvHPUdWUzFVIIBLkDmx06eSPqbe+Kxy/uyI4JFrIwPJU2uLfSw4/3n3RQagrk+&#10;n+o/t61jA65ySwjwxSIVVtQaRCtwrc86vrzz/X8e8cpJs/k1agNSk6fG1jww+g5B/wB69uSjW1eB&#10;/wAPVwCeOD1zg0pqTxEBLlHADeRLi+n6k8Ee+ceiOC7/AEIDMVNyW/2m/wDX3oMqqV8z9nr6+nWi&#10;aMQOscwlmqB4/qt1XV6bKR9WAPGnm3199yP5BGqMwY+r0g2Kg6TdgeP8fegW4oDUD/UetLUVNOvR&#10;R+JpGlCGMHSdZ9QY+oWU/U3+lv8AivvAlIs0gsp0kgspdifoeLfW/wBeb+9hie48fsHr08JKICf8&#10;Hofy/P8An1mkrGp0YahrClQVQCwPGoNa31sfp7n6zCpiQ6FW2nSQWAFwT/jx7e0BONMj+f8Aqp+3&#10;psZbU3y6bCgqSJWBdmLX1ghCTyqj+nPvmgUqn7hYfVCeHK3/AABfn+htz9fbRahr6/z/AMH8+vFy&#10;CT69cHDKzDxBWFxJa5jViLjUT+P8L8e8FWzLEuoGQEsQeTc/Q6rfQi/varqPH/V5deiAr246k0ah&#10;5mKkRnSl1Nhp/wAF/qD+b+5dHLJJT/0VfSq2u4Om3q/wvzwP9v7s/Gg63KBrAHUCtgihqTc6naxL&#10;6iIyASfTbi5HHJ/1/cYOV1rIioSSzEWN7ABfoPqfbRArQnqrqAcGv+T/AFf6qdTtAcI8LsygKFBu&#10;ttTEta/1F/r+OPfDyvpDobEnT6eSAwt9f9a/PvYOD/IfZ+0/b86+nW0AoSeHz+XXJoYy4ja7W9ZJ&#10;IAJDXtp45va3+9H3IgeULd4kIBIB4J+lr/4fTn3Ymq16s5UioJ6iVEcPk0pK/IBP1A4P0v8An68e&#10;88LgSOABwblgSPqPVcn6/wCIufdREuSPxZPnnq4+EdQ6hCY1uTyCqqRccH02C/S/1vb3knBlVCAq&#10;ollZUAu351XF/wCnH9L+7ya9NI8VPpXrygLWnnnrDT2hkcMzvJKCVd2bSgBA02PH0PP9be8BKuzo&#10;WKMAAEJ/qCQQP6392Hca8Cet8M9Sl1Ikcir5EOo6wPwtgVJv/QfT3jKh5r31Aqukq3P9LsD9eeP+&#10;J96IBOf8JHW+A6yhzHBa2kh21hl+v5shH045/wCI9zRHIYwBZeLsDa3A+uo/63HtoVGoKaVPn9uT&#10;n88da6bTNCszsxLEcIVB1C5/TpX6/Xm3+PvNGbqsYK6m0nkDg3PAsf8AYe2lJ00FK9ePr1HlWzvK&#10;wfQpI9JNzcAG+oW/x/1vfixuotcC5Y/Qfk6j/U/Qe7qTpNfz+3HXuvCMWc6rFreMDk/q4VSPoPqb&#10;/S/vj6TLqK2LH0hRaxB/A/pb8e641Vp17yp1ysy0+gNcKvqL/wBpW/qR/av+bf7D3NWFpVuT6+SP&#10;ytxz+ofn3elePWiadNklSkDcf5sBQx4DWY6eUPFv6f7H3ziilsUkBI4ItyDp51XH+v78K+fXq0yO&#10;sc88GpZImVW5U3uGUPwVs1h/t+f8PeSVl+hWzgi5B44/Nvpbj34EE0Hl1oCmPt6xU6uF1By8ZuFD&#10;C7eo8C/1vY3/AK+8kcA1AA3VkuF4UWvqa7fUH/fH3qgejDNK/wCb/Vx/n1oklanFMfn/AKh1gmrS&#10;isSpVw5Ut6nIbTpQhfpb/D/be+fijR3db6yG9J5CH8aQf9a/u/kFHl/q/wAuetrSoHl/k6wmoqJI&#10;UjkF4wyHWPT5FIteQjgfWwH+9e5xnKgFURCB6hb6n8k259+IDHu/2fyP2Y8x8ur6QMV/b0yLSB2K&#10;ySSSq7EowLAAEXUFWIA/It/rf4+4YcTliCEfXe4J40/Xkf7H3QKgBAyPP/N6dWPb06FHpVjVlZ0E&#10;ekLpFyXIsbH/AHs+3ATKpjUOjcBbhbD+pBI+n+t7Tqj0Jpw/b/OmPsqfl03xJFOmp6RpFlZo5FBv&#10;JyxJHOkED/bc/wCJ/wAfbxTSGRVTn0XJuCAb8m3+v/r/AOPujORGSP8AVnpthQ19eH2+nSTrqYU8&#10;ry2W8gC31KxCfpBfn6D6/T/Dn3nC2a+krYC9r8C/JJ/F/aUmtfXrwJAoPs6hGQMigyCQE6hfgO2m&#10;4AB5uLk2/wAfr7xPK+pRGoJDEX+oJve5A/4j28yELViKn5cKA04f5c+Z6uml6BjQAf6v2/PrPFTx&#10;hHaZ5PUqsRchl9NrKT/QfX6f6/uVEGVP3NIDHVZQAbj6Bf8AifbQxjy9K+dP9X5Y6sFQvVTWgIzX&#10;0/zcB+zprqnEkg+31hk0oHa5jZS/qaQm44twf9b3lDFBqFiCAADfi1xb/jXv1fPp6lcdQTEJT4jq&#10;RlclmXTdtdmuOAP8dVuD/j7c6c/shNGnUOTxr/qLH+o/p7ak48Rj/N/gx02pq4b/AA4H59JfJoRW&#10;PKJTKIz6VXV4iNQDKf6Bueb/ANb/AOHUsEjNGysCGmRifq1rXX6+0d0ypCxJr24+00H86/tx69Gl&#10;lQyBB6f5RXh1ggr4EWpSWIq0dNOmhzojA+j3P9QAbE24B/Huq7+bvtysPXu0s20cq00QWmSci6yS&#10;RskcgJA4sQCPcC83xSCd5JAQrZHpx/yn/i+pN5eki+nWMfEK1GceYHRr/gZufFZjZu/sRRVlNNXY&#10;belRU19JARqpI80jV9EJBc8lDb6/gf1967BNyRf/AFv9iB7jsjoXRfAOj5e+RFgefwD/ALAi/Puv&#10;n1fz697xCwP1/wCJ/wAB79w69w6978oC3/pck/QD/Ej37r3XvfV/WAL8g3+tvre9/fuvefXvfTgC&#10;x9QJIFx/re/Hrx6978VNm025ANj/AI39+69Tr3vhqa0YWwBaxt9QL2Fr/wC9+9da+XXvfPSAUfj8&#10;pzbk3sP+J97631732vJe9wDYc/1+h59+HXh173w0sWcX+n0/oG/tD/b+6OupePz61SvXvclJVjlR&#10;iLlX8w4JA0APYf1+gJ9sFPMnBx/q/I/7PV4iI3EpOAan8iDwx173vcb/AKyLcOy9p5iil8cGY2Bt&#10;jKKWj1RzRZTA0tXD+wRcAI4P0uPoSPr75V7uWsd6uIWAdop51NDwKSuvE4zw4jhw8h1q5Nl8e0jm&#10;BqHCsp+1QR/h6BHrOmehl3BRyKwSl3PmaaEyDS5WDITRyPqAF7uGN/ze/PusPfVKlJNNS2dXp438&#10;caIWAWGZkc2H+pazDi9jYf4Gdmz6Vdzgnj8yPX1/w9TVZsDGC3H/AGP8/Q2g3AP9fYc45hT1CUk0&#10;BglRVEbO3qZGb9xkFyGVubf0Nr+107MyNLq1Anh5ZwBTyzjy/n0sleqaeu/a1OLo4loEmtLI4na8&#10;UZBkV43ijjUgc6QFBNr3H+PtH4zMCAOFB/n4jz/PyGOkAkHwEVI4f4Ove09kaGSCN2MaTPG7OENv&#10;2zPEGlVlAa+kWsR/vQHt6IqWqe35/ZX1pTj8/t8ulGCaMP8AV/q/1V697A7eOJqZxBE0Mc8bwsr0&#10;wFjPH4PUUYW9YAT+ouL+xDY3C5ZWoaih+Y/yV9M9bkHiL3efl64/2OvewFyGAEtKqeN1lR3EkBKy&#10;tTwSMYHElrXsV03AN7j2LIb6jA8V8jwr5+X+xgY+ZTJbrIgp5f4P9WOve0bmNpytTRqkEMfgEZlk&#10;QDyN41DhGH+8DV/Q/wBPZlaXqhqhiag0FP8AV/L5U6LLnbgUpTy9P8Py/wCKHXvYCbswMdKTVRhi&#10;FZleJhpdVThGQfQgmxPP9PYps7nxVAOK/szk/PoAb1t6qusYOcfZ/qp172H6RSskZEzSRq9gsjG9&#10;j6o7Mx+pJNm/2H+sbK61I00J/wBR/Z5j8+gk6uBT/V/q8/s697CftfAy5vDF/GxrsaJKmEkamkgP&#10;rkjDjkhfx9fYz5Xv1tbrwieyXHpQj/Pn08uoY94eV25g5dN3Atbmzq6+rJ+Nf2dw+zHXvZSCCCQQ&#10;QQSCPyCPqD7k3rC/h17317917r3v3v3Xuve/e/de69797917r3v3v3Xuve3rFNaRPp+r/kXu8YBa&#10;h6eTr3sdcW2uhhtb/NgfQ29It+fZooAAp0Zr8I697x1Ck83PFv8AAnn8+0c1FJX5j/JX/DXpxDTH&#10;+ry697gOPqPrcH/Wv+Pr7L3HcfsH/Ff5elo4An0HXvbBU/rI/wAPof8AD+h/r70OqHj172w1f5P+&#10;JH5/x96bgek0+VNP9Weve07L+o/6/uvRcQa16975R/Uf7H3o8OtDr3t+xp/cUXP5/wB5+ntXEagN&#10;/m6UrkVPXvYl48gxgDjgHg2/HAt7MoqCJT/q8+vHCV6977yHMR4/skH6n/iPd6Vx5nh/n6qo8+ve&#10;0VILSsP8b8jk8f4fT+nstkFBTjmnTbceve1DhjaWMgG+r6fT8C/tTBUV+0f5ettWlOvexpoTenj/&#10;ANSUTj6j6fS59nsXwjyqP8uPLyHl/h6QT0qD9vXvcu/6j9Px9LD+n5/p/X290m6974N/rj/Xv9eb&#10;3+nv3Xuve+H9Pp/xJ/1/ej1o+nXvfX++/wAP6c+/de697//X0XLgn/G34t9R9QPZAhNAQOH+Dj0J&#10;0+HPW/x7y6rCxABAFvxf/Y+6AAmozX+XW1IOVz/k697wSsCP9f8AH5+v9fbi46v1722yC5J4v/S1&#10;vb6kBaeX+r/J0yzBRnh173xP4+vHP4/3n3UHNekoehJAGRTr3vu5/wB9z711SvXvfJSPp/T37q6k&#10;Up173lLXA/Fvrb+v+Hv3V+ve8bG1v9uf98ffuqs1Djr3vhf/AH3/ABs+/dN169797117r3v1+Le/&#10;derinXvfRNr/AOFuP9fj3unWuve8LH8/kD68W9269173FkJt9fzz/rX/AK+7p8Y6cHXvcI/U355/&#10;1+b8+1fW+ve5URuw+n0+vH/FPbRFOGOqPhaj5de9vtMeB9fxf/Hj29CRr0+oPTS8ade9qihN2X8f&#10;p/p/W/s1tv7P9n/F9aJx172ohb6/8i9rEIDVrTpC3E9e95VP/I/6W/HtUDUVHXh173JT6/1/1wP6&#10;X9163173lF/zz/Q2/wBtx70zKvxHrfXvfZU25/1x9Pr9b/6/9fbTMjGoJxw69Q06974G4+otxxx/&#10;ha4Htvjgf6uHW+ve+N78cm97WIv/AIE3/wAfb6HHr1rr3vG44P8Axv8Ar7cHHrXXveFvxz/t/p/t&#10;/bZcrLnA/wBWeqnr3vDKbX/3r+vuklGOpfs/w9KIh2k/Pr3ttkc/Tj9X1P8AgLf74+1cYq1OjGP4&#10;uve8DSGxuSCD9OCb+zqA0KkmmP8AV9nRvC5XSQRwH+D/AFf6s9e98BNfn/eefwPZzHJoov8AqPRp&#10;HKFGg/l173Iim+ouebj/AFxb2ZQNUArx49KVcHh173kLEmw5ufzc/wC9eztHA7fXqzNQ54de9+JJ&#10;H0/2P+xF/a6JgyVP7emmeoqB+3z8j173hVGL2/1ufrwOR7d0gHpMQBx697Gnqzb8uUzNHHoupljv&#10;xbjUP999PZxYwVYMR8/Q/wCr/LxHShFqpYf6v9Wf59e93l9J7V+wxGPjMOljEh02+l1ANiR9P959&#10;jmwgPhCSvHjSo8q5/ma5Ffy6pOtaA8P8vSH3dklpad116dK8825+v4/Ps9ezsQAsY8YHIbgWsDwP&#10;x9f9f27d3ARRQ11f6jxp9v2fytAv4/2f8X0SHs7chVZ7TmwVl5IP0F2N78L/AFt/xr2YXB0RRVAQ&#10;D6cWN/8AEj2GLkiR9Xl/hrT9vRpGtaAfZ0QHsLcCSPMWqC36iH1AIORpVgB+Aef8PYj0VPpRD+TY&#10;8/kf0I9lVxJUtrNNOMcRXj+dcfL8snUWa9FF3JmGmqpYgBps4bSQQAjfqD2JsoHq5BJ/2PtzKn6W&#10;/P044H9AT7JiKYrX/iujKMgYBzwpUH18/wDIPL59JuOpXly2n0+pgCHkZOFdkUn+z/tP1v8An3hI&#10;Nr/W3A/P0PI/p/T2lcaTj/i+nR0+QurW1EgtZmIJTSGXgiwJ/qbj/be4zj/AfS3PH5v/AL1f3tOA&#10;H+rh07FWgBNTX/J0+07afoxuzGT0lWDWFmuQPqSVBv8A7H22TAgm54/H9R+Te3Pt3p/paY91YII0&#10;UsdPFrqzE6QUuSt7AD6/gD23y/4grcAkWHF+bcfj2ilchzpcHSWGKjgcceJFBT5nFc0dUCpP5f6v&#10;9Xr0usfHwLL5OV8bE31aAQZCW5vxfkn8+2yc/UiwIJ/P5/2PtGvEkdKYK6iQKmnQg4xB6Ua7KUUA&#10;WKjT9NPoufp9P8fz7bXkBBvcG4/NhwxAPBt9f8P9691lcKygita5/nn5Gmf9Q6XqCWBHDpYU1K4/&#10;SV0i3Auz2ZF16bi/0/qT9B/X23zEaTY8AG/PA55Y/wDFf+J9pD3uT5kg49cf6vXp3pVUCMGjDAHk&#10;KCQdTALwigngWNrDg/0t9Ce9+7vNLQVFLDLp8aspIYACwseAbfUfX2J7S2ooFK6jWlPTNCTmvp50&#10;zTpHfy+FGU0/7P7eGOj9fH7aK0tIuUnjvJOodSUP9oXUgkX+h+n+H+2rlG6558hKPPcGWygEjln/&#10;AB/T/H+n+w9jSwh8KDuWh9fTy/wdR/uLaifID9np/L8+jZiNQLW9nD6dyB8lOWYtrRLk8kckk2Nv&#10;9v7NrE0an+r/AFen5/PoMT0rTzr+Waf4ege7SofuMROABdVbi5Gri1iRf/evZ3cKwZQRf1AHm1uR&#10;qHA/2/s0QiuDWnRYw01B4g8M/t4dVy7yjaN3VyvoLAgBtQsSjepiLjm3+P8AvPsV8LAjqhA59Nri&#10;/wBB9bfm3tPNKxVjJWpJqB9tBU/n6HGOm9JYknI6Jr2RlKilaVNZ8dmJs4UXZ7FQ97C9voPpf6/Q&#10;e16uMXQCVvcC/wDr2549o3ucDT5/LPp508/lw6dWN3GqvRSJt+SLUtGJ7NE7AEsSNJdjGASBe4H9&#10;Pzz9fcd8de9vpfULgXNvp/tv9f3T6lWIrStPQ/P1p/q+eOm/COuhU19fL5/6v8vT3S71RdLM7a7C&#10;MqJD4kJID31cG/0BI/HH498Fxh5uB9eLAjj6cW/3v3fxwpqtAM+Yz/xXWz2+VOPH9p6kT77RgumS&#10;ThAGLFZPWFMhLljbnk6bcc8fn3JGPK8afzyALHjgfX8/09sSyxg62Oo+op51+z0/bn59V1rSvTO2&#10;80mvpqDbQNLuxaMlhqPK3Yqfq3H+H098GpNNrcX5Nh9P8B/j7T/UV1aRQDhXHpk5+3/UD0sgLupd&#10;vMig/wAvn+XDqZTbkE5N31aQqpdgS7Hi5+tx+ACB/U/098RC1hwfqf6jj6j6e2mZmwTj9nSjqW+U&#10;h1sA6qEAHOhlDgMrqokItYcH/ez76CEEcEG/P4H1/Pumakj8vl+yn2dbDEdZHqY2je5R00XRVIZz&#10;6bggnXf6r/Zv7e8fcMt72vbn+n59tzAEFjjgRimf8vzPTpYka1wf8vQO748clPMVsW0E+nTZTpIA&#10;N/r+PVb63/pwq6djbn6f7H6/059l8/8AaVPmB0+GYjUfl9mRX5+fl508uiwbghUyHx3VgbtYxWII&#10;Zgbx/kG2o8j6k/n3PC8D8/8AEXP9P9tz7L5I2D1Rag/6v2dOxTlKs3cT519P9X8ug/asHkmYjSDq&#10;DcuGcRi7HWeebsNA/wB55996Qv8AsDa/4/2P+3/HtkMSaNQf4PPgfPh0oS5Zjmg/M4/lk+dMdZDV&#10;mYuDxrDOFA0zrYgKyhRa5tezfknni/vEUt/hfgfnkf4/8b92qDw6VrIrgMma/l9uOPTvFWh9JVg6&#10;opZ21tHaJhpF1Uf6ojlkHJPA/HTKG+v15Nv6j/fX+vtHIkkdCnw+XGnE+X+A4z5+fVlLRtVf2f6v&#10;5EdPdHWNGANbKNMYJsLxSEXB1cgAcX0LY3+hNh7iyxCxtzb+v1+v1HukZIAY49aefy/1fb0qglIo&#10;9cHiB508v9XDj0rsZlnEg1My6rEaUOjhANDt9LfS5H5+tgLe22SPS30uGAF/xYf6/u0kSzpXgRwH&#10;zof5ft6NIpA66gaH08/9noUsNmi0YBfmMsZUNmlUsQyuNBvxbhQPz9Rf3BlRRxfn+luf6+yt4ZFB&#10;YinH/V/m9fLpQrV6FbD5Z5CgTSY7gFg/BLBkIFjYEMbG35NvyfbLUU1r6RwfwxIP9OP+K29sSBJK&#10;aq/l0rSYefQw4PNyDQHcErYqUAMVz6lJC83tb0k8c8E+0/VQCx1Lb0km35F7fUD2wbfuGlq1/lgn&#10;P50Hnx9OlkdwtRU9DDgc491KtYh0VSzX9YFxZWIPF+P969pKuplsx0/k86uOSL/X6f7f24kEo+Ig&#10;EDhn/N9lKgcfTpdFcZBBHDy9f9X+qnQ6bfzpkaNRKSLKCAil2CqQh9Jsx+vAH+9j2Em7tMdkHAUX&#10;N7kgH+v/ABB/1/auGOUDWchv9Xr5dL0ua/H5/wCr9o/Ly6NX1nL9xGZX/U8mlbCym3Pp/JHIuL/0&#10;9lw3NVo0hRTdj6SD9SfoTb/D2qULSjHp76hRRcU6N/tqmdIQzLpWwa4/AtcAm/8Avf8AsPYfZfxz&#10;aITa63/tWP8Arf7D/H27q7aIcep/1f4B+zqklwtaaultjwyBnP8AaP4Fx/r/AOx/w9tIwMdRYltR&#10;INrWItbgFj/S/wBR7bYPSoHSB7qJa1PUxsgIjaxH454b6/ge0duDZfljcqAOCFNg4JJuDYEf7yfa&#10;RywcV/Z5/wCr5dNC9hBqx/z9OFJkUk4B5/NwRb/A39hNV7OnjkYrc2I/TcerUDwBzyCPbRJU0UYp&#10;/q4/5/59GVveREBQQfsp/q+3p2WZCP8AfW/2/tRbbw9RSVSs8QtqLi1zcNzbn6+966gA9GkEivSn&#10;WOaRShF/6/09i8Y7UrMeOPTf8KRf6f0+v/I/dxQGnSuRkXNa06Zw37gANz+R/j/r/wC29gPuONZc&#10;nLqFytv+Cgajz7dqAqj+H9vRISHlNT0+QfoH9Px7g/w5GjBI0EKbgf1NwugW5+nP5HtoCXVU0/w/&#10;5elNdCkAD/V5dZC4H059pqupwjMLixseCPz6eb/19upGBVxQeXD/AFD8+Pl0lLLUkefXL2ispkvt&#10;9SgkLdgbcWYfUFvoB7cHaK+eOPp9n+DpBe3fgqQMUya9e9hDuXdrLePyH/CxPItx9f8Affn2zL/C&#10;TTj+2vyqD/LoD7juYqVU/P8A1eXXvYWVefkZmYvqN/0m9/rcrp/3q/8AvPtnxKjOPn6+p88+Z/l0&#10;RPeMzefH14fP/V/sde99U2VLn9xtJuOQ1+b8Wt/xHHtqV0A7Dnp5LnGDWnXvbotZ5VKL9f8AAmxP&#10;5sbf8R7SuxAoc4z0aWhdxjgMcPX/AIrh1732kQsWYE+Qg/U/Q/njn/bD2XGPVUsfhr9tejcQmOMl&#10;sH/V+X+rNeve4bxanIW5uAbWuoFv9V+L/wCwHvegKQCB/q/w/wDFeXTDO5agP7P9Weve+D4GSRfK&#10;3DAD83K/1H1/23tjT5AVz+Xy6MIkOnPXvbY2N8bi68Fha1rA/k/71wfaV1KHSc/b59KqaTnP29e9&#10;4XUgqOAlxqutx/Tgf8T+PbKqAQCKAcKH/CD/AKq9PLKU7aYHD7PP5H/P173yeJZPoLAfT6E/Sxt/&#10;gPbbqn4a/P5n/JX1/lTph5R+Z49e9p+vplD2HB4Ivbj8Wa3+w9pyHXPEdJS51VPXvfqKFo9JAKtz&#10;bSdINhYgfi3+x9vwhm+Q+f8Aq/y/t6UwzMB2nh6/6q/z697VdPXVFOmks1gfSOCbH6lr/wBP99yf&#10;aoSAmtK0/wBQpTpQt2QfX1697x1G5gGCM2pj+SrWW/B/3w9ttSlVH7OrC7TgeHyz173OpKnG10em&#10;ojT1fqbSDzc8m3+2+ntkqsp1D06WJNHIMcPlwz1722ZfZGMyCGSk0amAPAFyCbj6/wCHtNJbnjxH&#10;TUtnDMCKDPXvYP53rqqpy5jhLqOQVWz2J/p9faCS1U1pjoO3mwI9TGOvewtye3p6fWrow03BuDfj&#10;+hsPaV4JE4f5+gpebLLEfh4+meve0XV0MkbG4awvfi30/pf/AGHtK7MAQwz/AKv2ft6D1xaOhNR1&#10;722gOpuLgjni4It/h7Y8Uajj/V8+i9lKmo49e9qbD52SkZf3GUj83/ANx7u09BxJ/wBX29OLMU8v&#10;8HXvZn+su6MxtytpHp66aMRMn6ZGH6SDbg/T6fX2lNwVJI4Hj1U3JZT173sEfDP5KU++qaDbeZrQ&#10;ato0NLLJIDeQDTpOo3ufz/t+PYy5a3x7e4EcjDS1AKjzrX8geFP5nPQG5p2RLu3a9t17lHcAOI9e&#10;Hl5U+zh0Uj5L9RwZ/b8+68HRJ/FMWjS18MKkPVUQBLuqpa7pyR+bce7M6azIDf8AxuB9bcfT3M1r&#10;d+LGGGB+eONB/qr8uoenh0SUYU/y/wCH/VTj1U9mY5KeeRLcg6GDkWUn1kl/9fkfjn+nvFVEKCPr&#10;weD/AE+lzb/W9uvLIVoMD/L9v+Y563FCWFVFf2f7HUjDKZHQlguplYEAgXPqAGoC/wBbkfTgfjn2&#10;kK+7Nb6/4G/454Purz6crUfs/wBkfyPSxLZtQ1AUJ+Vf2fZ5CvQ17cVUiVuFst9QUNctZeQovYnj&#10;n/efaPyCaQ1wByb2sbkLYBv949tm67CVY1/PH+T50P5jowitVAzU/PhT/V869C9hJS7xchl9JUsD&#10;cIWBcqT/ALEAj8e0Fk5U/SeCOATewsL8j/bfX2yk7h21moPl5/l6/YPn15rUBiwFfX1/L/D0NWDh&#10;cqhW9goJHpIJvpsSf6C4/wCN+0RWVCAsCRa9z/hYeoD6cf7D2tjlQDTU/wCrzNPUU/y9FFxbUOtf&#10;P/Pj1/n0JmPp5DpIU/pIBBuDf6Xv+R7RuZyFNDG7sQvH0JFjx/Qj/D3r6xEhOkFtHnUD8vPhU/Kg&#10;H29FptmdSp8vP/V/xXS5xVDUNIv+JuRY3HquOR/haw/r7Jl2xuyAJMqaWsHQKGUXN7EEE/T+h9h/&#10;cbsN2A4FT/xXr8/s6vHCEOkef+r/AFfn0J1JD4YlB+tvdfm9s4k0sqkre5LEcG5Nyb35v/W3sF3t&#10;wXY5x+z8q1wBj7PWh6NbeM0/y/6uFP8AVx6ley57ir/1vrGm5P8ArG/AJ/1/YSnk1scfz8qfz8s1&#10;z0f2sYwAOFf9X+zXP5de92T/AMnWQ1vd3etM30n+NG+tQJ5Ns7i2t/T+n++49jv2lOrmC6PD/FJR&#10;jhTUv+T/AD9Aj3OAj2/bZK8L+Ef8Zev8uicfNOb7XaHS9UAxan+T3RzKVvdTLuR6Ytcf4SH/AHr2&#10;I2l45mH61JlVbi1vEtgFI/2I/wBc/wBPchKxIBGQR/xXp0WSGsh/Po4/uX4LtqCrciOYhQQVDAIX&#10;NhYC3+++vtSqZDP8uvY+Jvl172r8LTSS1Uar6Q1QmtiNFgGuCbm/5v8A6309vJUOuPMUP516Tu2l&#10;Djj/AKuH/F9Y5CApJF7A2H+9+xs21TWNwl3YSrqClg7M4UX/ADyfz7O7aMCsrcaEevz/AMPRbKat&#10;0xZGT9vk2AZWsTpsoBJP+w9nd3/S02OyGNpKI6Ri9n7Xxk0XJUVlLjPup9IHC+qZtS/ki/uQ0jjj&#10;iiRMARJX7SoJrw8ycft6CMEjyxM0n4pZSP8AS6yB/IDogXQNdlcxt/c+YzNpG3H252jnsfPZVc4O&#10;p3dLi8OGY8yfsUkWiT8KVA4A9t9LBTxU0F9DGKOzMtlYMU+pv/vdvZpDGPCGkkgj9n+onz+z5dJn&#10;YlifXpe11VWTVtUBrjE0wKo12Uqr/pUjnk2uAb/S/uEypLNJGNZCSjWdQX1G3It+B+D7sCGYjOOt&#10;1IXPTmjy09LFMfEDJAdChWf0Lf0tf8kfUf7Hn3mQRrC41i7nSGZSpYjhQbe98B1okkjrBL5mqIW8&#10;bFY11sqSKwVWF306v8Pp/wAj9tkkukCK3ILHgjgA3a+m35v7rg9rcM9OU8+nmKHU3nuSDoUageSR&#10;ZSNRIvpt7a56ZamoMjtZY9MYUggXNyVuD/Wx91dMkimAB+eTTPH/ADHp0OUj+Zzjj5f4f9VOnamq&#10;mpoPCiktIXcvcMdIsoci39OP99xmkXRAVRWAKtqYAej0Wvf+v4Hu8ihUU5zx/Z/Inqq0LVPWKJ/J&#10;PqdlJDAICT67PcLp/I/JPvlRUzR06yEaSxuzjVe4uDz/ALx/yLhMrDPl5g/L5/6hx/b6Uhjg4641&#10;tUslS0V9WgWEdkt6iCLD/bn6e4kpjaQvK6ljGFYBG9L6vSXDcAEf8VH196NAxdz9g9DT0/y8P2dO&#10;APooPX/VTqbCJFQRwxkKHLBiwJeOxDhGX6kH/jfvMgemTVKt0BfSUA+hNxwfwQP8PbUpkC8KA0pX&#10;9pqP5HqtNdNP8+sBaKqlMcTkSFU1amJFwLfqvwwPP+HvtCJGEwdApAAsPSp/VcEj/Ye9R0aQEmme&#10;nXoAQOuLgxIacxuzBiSNXLLcIAbH/Yn3ylkF7xAkqhAAJUFhYNx/t/bmplfXSgBJHnxP5Z9Pnjqq&#10;U095/wAv+D/V69Y44bgpKQA8g1XA1AC5UC/4v/vHtsngRonKFomDjn6m/A1gHmx/p/yP3pwOBHzq&#10;Kccf6j5/Og6upoenWmqHWWMPplUoRY+ldPJ8dx+f8fcVYBFHpYO5I0m9hy1gdBHNub8/63uskh+B&#10;qkU8/wCXy/Lq1a9TDMZpA6mOMai403PpF7eQfg8WNv8AX95THEpSMAqthpBUErrIvqP1N/rY/T2y&#10;ArOK4/ID/Y/Lr1Tx64eSYpLKdLtzqOpgG0XtpA+lrWuPr7cjTotNqjs0YYIyfQ8kXZf9Yc/4j24I&#10;2MdRmhpT/V/g6pqz00iqZqvRKCkhQyJJyV4BsrAD8ni/4PvhqEMfpdZOCAwWxNkuoJsOf6n28pEI&#10;0EiuR+XWiCSQePXihqZLmN476WKlwy3L2YgXPHHA9wpJIJ7rY+WNWUAkep76lYE/6/5901QsQMEj&#10;h/q+X+x8urAFenCOKqp/VceGR1drA3RNOhlIHP4F7D3hikBusyqrpoVNRD28hJB1H6/Qnn21ICzF&#10;qcPln/Y/ycOHVwRxH+bqVLEQFMLMySFy4UFQfEAGUKPoeQAQOffCD0VDEqYgmoACxDnUSrH8X/2F&#10;vdaKgx9vy/4vH+qnW2oD2mvXOf8AcptN0m1gavwUWwDKPzax/wBf3PcGNNH1MpDyEi+gn82+n197&#10;1dprxNP8vVCSxqem6PTI4celYFaOJQ1g9jwB+fp9R/sfbfMHdZI4xr0ksW4uwBIZXB/A4HuhSq1J&#10;6fEYCh3NP9WP8HThDIquheyltKhf9SSBpKH+p9s4MsBVo3I9QJbhgGPLKo5H9Pp7tXhmoH59LSFc&#10;EHPTnaKYMHQH0kBeVJVeA7k2+vNvbwohm8UsiEyetgStgda2Nj/j/tvdkA4npmNWj1Dy/wA3+r/V&#10;5M8zzR+SKJ1VNMakahddLarEH8Djn/H24Lpl9KD0xQrYgAAPq0km/P0tb3thUVHl0zOoVdR4kn9n&#10;l+fTerPE13a5ml+jMzEjRqIW3H1vcAW9x3jRGIJMjqC+lvSSrAgAC9j/AIX90C9wPVVBZ1alB8uG&#10;AK16mCZ3iP8AYUkRAg3s+r9VwOPze3+t7wiFLrZTpKjUAeRezlwB+B+D+PbpFT9v7P8AVx8vTpZn&#10;rH9xJpYlhrDHS1uPygQk8AkjkD6j334oiPJcvoGuykqLkWBAP19tqqB+NaDHz+fWge6hx12Z5x+3&#10;YJ5H0klQzKAeVNvoPp7nUv7K+QstreiN0UqAOWBt/h7uhbTk1/l+Y+zqrd40/wCDH59NtXaV/GFe&#10;9xrkV2uSRZOGH5N/r77nkQ+mFVEpZmNwLKpBYqGP9f6e91UGgPVVXS1WY0p/sV/1fb13TRy21T6v&#10;DZVDJe7vewLL/h/xr3EV1lqCrLodOWI+jFuRcHj8e6Cocg/6v9Vf2deWMpUE1r/q/nXqfLqSkV0a&#10;6OQqC9mRVP40i/8AyP8Aw95GpELK/kCM7Obg+gWAItxf8f4f7b3fUytRR/q/1evVDKyvoRcD9vz/&#10;ANX5/LrhHVHxMHVpAiIpuLtzcWY3tcX/AN8fcOo1q1l0kJYkICVJAsQtvyfp/r+22AIIPD/Z4cPs&#10;8vPFenU+AluJrxx54r+XUymKMAfUC4KoCV1AEXLXb62Nz9fp7z/uhETUFQEuylbkBQSTcj68j6H/&#10;AF/etPaKkVA8/Qf5OqlFYhxx9eP5YP8Aq/b1H1Ra5WKszN+2pQ2u0jCx/r9B9CP9b3HgkLS6pGGk&#10;elX5MYVTY3A+pH4sPx70P1Ep5f4f28K9bZewhRWvl9vHjw9epNRGEjVIwQzWd0tZyxW62t+P63P5&#10;9xKl3kZxGykHk6roCA3B5v8A7f8A1vbcmmKh9K9ODSKFv8/+bqZRxqir5FN7qAQQxBK8qP8Ain+v&#10;7iRGpmZXZVRCh0m5JRb2Or/il7+/a3Hl/q/1fl1dtCCimv8Aq/1cB1LkFNEHQMWcP6gLKGci62/5&#10;F/vXtzjQDUfIWaxKgH6oCACSb34Jt/xT2oUA1Nc8f9gfsz/xR6rmn+r/AFf6vXPTTNKSFHjCJfSz&#10;EXtJpJYWFrc/X3irJmSJvVcafEQfqFsSLH/invbnt68qiuMefWWihV5VOmxDeZCDxckAgj8ccc+4&#10;MZuDeRAUQWNjcEnUPS31IHug6senCVbEERuQ7m4vwQBpPqX6An3xAnWTygrJJYqJL8lyLKQLW+n1&#10;/Fvr70QVJPGmOvdumnl6dciYWj8XMcd9ZW30UNqbm9/r/sb+85nqV0XI1GQAppFyLfpFr/X3pHJW&#10;ppT/ADf5OtaUII8v2dYfBTEsQDxGSHYk2LH68/09uQVylwp1H+yPqLj9R/1gR/xHu8ZJWp88D/Vn&#10;qgNKKT/q/wBQ6bHaMSEEqEFyWb6el7BBb/H6f4e+Cx6NfkRwGAugBF7m68/gjkm3v2VqzcD/AKv9&#10;X2Dq1RSvXKSQv4/E8epGNnYhrWFm4+pB4HPuWsMZ1yKCqqFDk25NtNv68fW/tt6NlD8v9X5Y/Z6d&#10;UY+meobTygpFLpZm1mLTc2H6iQR9Lni3+398lDOqOsga2ogLZSqk8qP8PbYDaxQZHVeB4dcXZEMk&#10;bxlA2kMzHUGcCwb6fX3xeNTZy5JIuQ6G5I5+n/EEe3m8PUtTk/5RX/iurmlevRSuoZBEAoPBSQcL&#10;cr9fz/W495FVIkNy1gLG+r1Ata682P8AQf7f3tlKd7MWA8uOfy/1A160fXrE0jzyAAICxuLWAWyX&#10;Ia4uP6n3wRAjCRNQSzFr2IBN2tf6n6e7xurLUE/P/J/qHr1sEHj1kldpFMUgQyAqBYEFgPT9Pxbk&#10;/T3GllJnVWIUaGEY4HIOq2n8cf7f35moa+n+r/V+3q3AdSYIF+3ZkBYmRWkPqJ/1P6vz/T/D3mQE&#10;CzOdOtdNrNpUj6n+h/r7qUZ0ox/YP9nrRBI6wyONYaOIavGwYHUmt724t9R/T3z+2b1Kg1CQh9QK&#10;hWLHTq/rb68e6xqikqCSfWnyB48P9Xl1qoGT1w+7/SzWDIDFoIYsun1BQB+fp79GketlkJFr6NVw&#10;C39k3H+sD7dOM+metmvXUjy+NXiCnVYSabMyoeWvf+tyP9h7xS24KKC2m59Vw39Bf8f7H3RtQWgN&#10;T69ez1mh5JEpIXUVChbFSeSf6H6X49yqIFQxPqa5AK+ngtdTz/sb/wCx9ssKE6smnH8/9Q/1Ybf0&#10;6jVxDlAnoQadSt6/0oVZeP8AYWv/AIe5jRlmJIAb9TC/p9XI4H9P6+7Ki6gzfP5Dy4/6v9jQ/wBR&#10;6bxMFQBWYoAFX0+u68N6v8fpb3gWmdQGBDMSQ9jYDiw+vB/3x93eMsuD51/L+f5f4OrEg46kfeIS&#10;ylSiBV0ki5POpv8AEf0/3j3m9LnQxIEQ06fohe/Ler68e2lDA1GflnyP+r59VIKgGoz1h9SetQT5&#10;CWZ/q4QrZVFj/U+5DEOqcMGBCsAPTcG4ta39Pr70zF6V6rnqNGpheT9BQqzoSfUQfSQwP0+v0/4p&#10;7ytN9vH+mMyHkNqLCx+hN/8AY/7b3dCQ2eJ9Kf8AFdeprJB8+sCwfdS3DyLEv1UqFN1P6bj/ABtb&#10;82PuFGokZlZPSPUQ2r0/kHn/ABN/e2Y6q0qKn0/1f6vt6vUq2rj1PlJijRlksx0qNNhq4IINv8B7&#10;zSQgxKDfWyC1vpxyQB/X+vtsgE9aJBavlXrDDOwkYjSUR+QbBueAWa/I/p768WlLpe440kA8abD6&#10;f7E3J9uICFOn9v7cf6vPrw40/wBX8+vGfXJaQCxOoEMfrqBN/rz9BYD3hkl8KhUa7OvqI4F73FrA&#10;34/PurLRtK5p/qPVgmo08h/qP+r/AGOpEMfmYvIpVVclFPLAWtyWtbm3H1NveKPXKoPNmuxY8ljY&#10;Xufr9ALH8/7b3eQq4GrjxP8Aq+3hj9nW5KBusrFIGI4utkVL2CC5PAJ55JuPwf8AY++cccqS6/qA&#10;QULG9jpNwPr/ALG3urMoUKvl8uOa560zIV0Dj1xeSKSG3K3BVwOL82Bvx7lN5PE7Ne6uCR9Lf63+&#10;3P1/3n3sGuWxX9lPT/B1sAFq0pUdN4MQlRUtp0EAi5JY/lj/ALD8f7x75IJNGpf7N+QSSUDaSb/j&#10;8+9j48dbqPFoPP8Azfz6xu0d9L25+l7ABz6hf/YEf7174hV0qYzIzkfkfSx9Q+nu4SKuonP29acL&#10;q8usnkluyyBFiU8FT+f7J/x4H095EV0tcNp9IPpN7abC2r3VzqfHADqooSaenXCRkccFS5ckeoWu&#10;G5uVv9P+Re84RWUjV4wFtyf1t9SGH4PugyKDrXlQUyc/5P8AV6dRmkZGDFGlJa40gWjX/VKx+ot/&#10;rf4e86BRGPKbhTa1rAgkn1H+n+PuznSgzShH+r/V+fT61pQeX+x1BmLmZjACDIpYkkXDAAehb/X/&#10;AA/5H77cgBGVivDBhpsT+bc/U+74cA0p1UrU0YdcYNRaVHAYkqyWe6gfTULfQf8AG/cAorSlrOTK&#10;x5AuovySf9ce/Be6o6uO3h/q/wBX+qvTqJWWBUvGFhSwBNnIHGkW4Njz7kUtPpBIsdJYMeOVvZTz&#10;+Pr9P9791IWhFaEjJHH069x49Q66quwUkguEMYJb9VrsLj/YcH8f4e5vpVXDXPksEtaygADkD+p/&#10;J91koFJbixoPl/qGaeuPn1rPTZ63kRkIVYNRmDKdUjMSRpLf0H9Pxb3jWBkuwAta5W/qUc8Ef7D3&#10;VI1Kmop/s/6h1sn16zNVRuQjMdRJAe3oY8Xsfp+SOT7mBo5VCFSLA2Y3sbCwv/j/AF/F/eyaihH+&#10;r1Pz49azXpuMcsDtIHBuy3W4LLqJZgpH9ngW/NvfZpuTqGnSbFjYXP0JA55t70FB+LHWtXp1xFYb&#10;Lo9YcXRRqPpsGFzb6Xt/xXn3lRWGkrIxsCPx/vF/x+fe69unrx+fWGUxsWDxINRH4P8ArfX+p+n9&#10;f6e+alw4UaWJA4JsDf8Ax/41x79wND148OsUgjaJpDqQKSNSgFhoP45H5HHNz7kuAwB0hrem7Wv9&#10;b34/F/8AevbcedRIp3EYxUDrSGhz1BUvG1hKVBAchSSi8WC3JIBtybfg8e4yly3JCtdgvDAA3Ja5&#10;+pv9efr78oWMBB+X5dXNCO3yH+r/AFf5upzhFViQWRgrOVIbg/ptfgAAWuPp/h7ksgERsbM+q9vq&#10;SR9R/wAb938uqAkkZ4cOm8Sn7okoDHGV/F1ABsb82/w4/P8AsfeHyqgtq8jG3AAvyvHN7XNve/8A&#10;V/qx1ahJoPn1I+2dzrKCJb2BJNv1c2H4sST/AL17zBVFtCkAg6jcWuD6iLc+9BApJB4/lmn5jHn6&#10;9X4jPUVpWOryMrFGHjFjfSeUDE/4W/P+x9zqaAEu31GnTpABF15Lg8H2w5OFU5B4+fpTz/wDqkmS&#10;CeP+rHTTWVjIkcZH621AkkD1WAjYfQX9v9O0Uca3TVcEDi/JHDEn3RhVCB/q9OmmqcdIiuiq6ioY&#10;+QR6WQm7MCVVrvGqrb+n++494DKdLaL83UE/7cix+o+nthIhp7x+0/5qdbOfl9ny6mLTqJIzJp9F&#10;nIA/qmm9z+ki5/4374xSWOsqLcC634N/yF/4p7tJqoFOc+nr1siooP8AV/qp/qx1kmg1XjDsvBYq&#10;xX1CxtpZrf1/r9Pr+B7cUDS8/TSByw/C2IUf8T7YKkEqevAitP4v5GvH7QOHSfnaOkVbqDqlb0ob&#10;glwVZmJ5HNuPr7lKmhFJXUf1f7AGwH+3+g97AoOn66j0ySTeeokRJPEo/bPNtMhXU78W4sOT74ip&#10;cONAGkkgcAhf66f6f4+2pQWPaMf6v9Xy6tpFOsn8MgeBvM7mVArtdmUyG3pElvrcDgH6G3+v7cY2&#10;KG6sNQKSJaxFwdT2/H49pZ41mh0sBnjx4ilP9Xz6WW0zIwI+z8/LpJVsCyq6SQv4mWenkvcOYpUM&#10;Khj9eQxI4v8An6C/spf80jE0WT+J8E9YIjNRVAank9OsyyTjUAOfwzH+nHuOedLOP91u7cfXI4Z8&#10;6Z8qenQj5TumO8yLmhZf5/M+Z4dYv5ZdVNTfIP5RYqH7laCrptoZAU8n+YhkooDjYjGb2J8aqDxf&#10;mxPvU2YFSB/VV5P5P0+n+w9wKw4H8v8AL1LsXw06uv8Afr2P++4v7r05Xr3vgP1Wvfgcf8T7r1Xr&#10;3vxUk/4Cx4+v+397p1umeve+wANIHF/wfrb/AA9+69w6977Y2sRfj8Xt/vXvx68eve+lsf6/T/ie&#10;fr78OvDr3vERdTYcglv+Ql+tr/7x711rr3vKedOpedVx9ODb6+99b6977K+og/T9JH+P5Nx7917r&#10;3vqNAXa1yCWY3NrWF7Dj3V1YDtx/q9OtfZ17334SxUix9TKQTbh1KEW/2PujUXtWuDX7P9jrdO0r&#10;8jw/YK8Pl173uudHZ+PsL4o9AbphWSaXJ9K7D8r311D1OKwVNgMpG5Iuf8opZLEj8j3y89w7OTbO&#10;ft3spD2peStxxSRzKPnwcVA4UYHrqT7Xbj9ZyhtV7WviW0Ff9NoAPH0I/l0GuNT7DPZmBnTU+Vqp&#10;m9Ohf8vLZKC1uNQSWzfknn2AO+9sSCsqYqmEmLTVwRyeP95DFLrmMsi2OpmBdf6gceyOzukoChNR&#10;SteB9KfKlAfn1PNncnwwFPpUdCLC4dAwPDBWHP8AUcD2FkeApUqmiqIGfxxlYpWR1ZIlUI8cOofV&#10;wFJ+v49mE1zIyaYzmowfMitCfsyePr69GZk1rUH/AFfb+XWX2tsdhJ5kjhnjpooqebVAZrM7SoLG&#10;RSv9khVNz9ST9faE3Kr3LqJP8h5Aj1+Y6Rl1BqK164lgPaS3XhqaneabyimNTFJUNGtmZjLp1VML&#10;W9ShQQCPp9Df2YW1y83lWhp/sH7TTH+DzUwyPI1B12Pp9b/j/kfsv+eFHK/2rVErtT1EjQ1AUrYS&#10;BuCLfQB1FrcC4/p7P4Fk0B3AWoFR+VDXPyr/AJePS5lDAK+Ou/YW1IjbJSGemjSWOdo5X8YCiR3V&#10;ZFOrnSSusHi31+ns4UyqoCNTz4/L/N024OoKeKn/AIvr3tjnESxTCp8UjrDI8qxImrVDG+uPkn6X&#10;8i/X62/p7XRszMNGBXB/1U9Kfs8q0TSABdJ697AHc+Moq6sRY40kVgS3AVRKrBxpP+pYEgE+xba3&#10;DxLkkUArU+VMV+ynypn0HQY3K2imbScgDIP8vy/wde9hzPsulqYJ/tgFJWRVjYX0OqlFQMBzY2I/&#10;Nv8AW9mybk0coDnP28eHzNP9Q+wK3GzQuD4fHPz+wefA+fXvYO5nDyRM6zxEK0rJZgdJ1qA4Kn8E&#10;/X+lxx7E9pcqQKfaP8hx8qetegRuW3Faq64PqBwI8/l172Svsbac23cs9QkbChrmMsTafTHI/qaM&#10;kce5i2Lc13C1APxpg/5x8j1gp7pclycq74Z4FP0t0S6HyViasn5cR8vs697Dn2edRf173737r3Xv&#10;fvfuvde9+9+69173737r3XvbpjmtIL/1Fv8Ab+7JXVQdOp172OeBbXQR/Uekjn/iR7NI6hACa06M&#10;o/gHXveWpFh9Ta5uPrwOR7Ty0LNjh/m6eSnXvcBvxz+L/S/1/wBb2XSCjdLATQY8h172w1YGv8XP&#10;H9fyfoP6+6DrR49e9sVWODx9f6H8kX+vvxNOk8hAyeHXvaclHqP+xF/oR7pXH59FrkEn7eH+r+XX&#10;vfUXBH+8/wDE+/H59a889e9vdAf3F/1x9Db8/j2ohNVp08vw9e9iZjD6AeL6RwT9R+fZlDVos+R/&#10;Z/xfViKx9e9yK7/N/wCFm/1r2uPr/vv6+3lFc/8AF/s6qgxnr3tFT2E3AI1LpH4Nh9P9t7Lpakn1&#10;BP2cf9X29UYZ697esObSKL3s4N/ofr9Of9t7dhOadeapFfPr3sZ8cQaWJgRcJbm4/ofzc8ez6EAq&#10;Dx/zdIJ/hGOve3AEG5+vA+v+8cH2/wBJuve+Lf8AG/8AEX/Nv+J9+69173i96611731b/Hi30uf9&#10;a/v3Wuve/wD/0NFZblib2N78/Ukm9/8AkfsgJAX5dChmoOFQet/j3nu1h/gBduB/vB90CrxPn5dN&#10;qqk58+A697wv+Bz/ALyPbnT3Hr3tvk4YkH/YH6ckE+3hrKUPy/YOmZAzLpHXvfA8W/w5/wCIt7qO&#10;kXXvfgf6n/Yf4fm/+PvdOvde98gf6e9dbHHr3vmSbfj/AB/H+v791csade98CR+Twf8Ae/fuPVOJ&#10;697x6vpY2t/xW492p1qvXvfMMD/h/wAV/p7qRTr3Xvff++t7117r3vCTf/Y/4/j+ntzr3XvfBjx/&#10;sffj1sDr3uNJ/Tj/AA4J/oefdox3VHVx173CJOrn8+1XXvPr3uTCbtyeef8AY8e6P256pKaJ+zr3&#10;t6pSSB/W6/U/j6+3Up4n7f8AL03+I6fn172q6Jv0fg3BP54/p7M7Y6U/1eXVWrnr3tSKTZf9Yf8A&#10;FfavpG4ox697zL+CL/UE/wCv/h7UxVAocV60Ove5kf0/1/dut9e951+nH/FL/n21MaAD/V/q/wBX&#10;n1fy69775+h+n9Qef9t7ZFPPqyUoa9e99N9D/Xg/Tj6/Tn36pOPLqtKnr3uK3HItxa3+w/1/dlND&#10;1oinXvfE/Qm4vb+v5vz/AMa9qVo3DqvXvcZgOOPrxfnj23IQ1QASR1U9e94JuLmy/wBBxbj8D37W&#10;+kKT6Eft8/8AV8/tUwntp8+ve2eVuSfxf/e/rz7URmjjpeho3XvcOSUKxF+B/ja3+ufZzERQFuHR&#10;khJjB697xLL+PoAb/kfU/kf09mKSB1r6dL1bUoJ9Ove5UTm/JA/NvwbGw9mFuT2gZ8v2/wCrPTqE&#10;1AH+qvXvc9CCQTyPxwPr+fr7OYQWSvAj/V/sfl0pWMuCeB+f+r8uve5Sx6lBH45P5/PJJ9mULHif&#10;zHr1cI9KAcfWnl5f4Ove59HSGSVfSOGHH1F/z/xv2aRMMHqqqePXvZ3/AI5bSNVl6SQwlvWjDgC9&#10;je4PPsSWEYIp5nHD/V/M/Zx6fCcOH5/PrizBVZj9ACf9t7u564wqU9HTDQOEVV4sfSNIt/sPp7Gc&#10;a+HFT+IA/wAv9n/D0ll/tCT8v8Fei6dkZkqZo1chVvqsRYfQm5P+8+zYbZplUJYC4tcEAnn+lv8A&#10;W9lt9UDuyK/4B/mJ88j9nSyFaIAfz8s9V+9k5GU+a7OAwsrBmAPP9oki31A+t/yfYz4qEFUaxHIH&#10;H+H1sD/vXsPSsUFSK4rn7KjNPsp8s9GdsAXofIV6IxvivYPUxLKr8MbPpI9f5YoeBxw1jz7WsKBR&#10;9OALD6Dj8gW9kMvFQfPP5+ufsrx414Do1iHZ0W+tqWndzdfIzByRrl4vrDNx6gbWtZTe1uR7zMtx&#10;Yj8/1t9ObX/3v2xSh6VIqkUOfXhj5/6jwPUWCoKuCJCFCgkMolsT+l9JHJ/Kgnj8+8Bvz9QAP9Ym&#10;/wCNX+v9fbEyKBrpk/P0r5eXEfz/ACU9KGilBKoNDNqLEKAVB1cl0Nri1yvJH+v7hyLcH+v+t/Q8&#10;/wDIvbUfqP8AY6eiPn6/s6VVHMVkTVp8Yb6FvoGH1FyAfzzf/bX5ap/rYEkgf7D/AF/bhIVatgfP&#10;p/pfYz12bRaNiSbkXItq03Jv/UWv/gOPbbOx/p+Tck/4abAf8Rf2VNq0guc/581PzNen1BAoehBx&#10;MSEEBrJ6dOlLqQSDcE+n6cFipP09s0x+v1HJ+oFv9t+PdVFM9KoFIOv1x/q+X+XoSsbHwOFPpB9L&#10;MWB+puygXI/x/rb/AB9t7C7m4FwNPN+Qf9b/AHu3tLdsUC6fOv7aAf5Tj9telHDh0rqawTljbVrG&#10;kKLaTqbUWBB+o/PtLbhyCY+gqJOASsirfjmxFr/737fsLeSaZTw0gMfPH5dKo2pRjjFf8/8ALoT9&#10;j4d8xl6OI3ZVeMyAG4IUg/Tm4/p9frxb3V33xuzzSVcPkB/cdHBI1f77/X/1vY/sLTTdeIAdIFQK&#10;fPhX1zjGeg7uEzh2ehApigOfX7aV/wBXnaNsbELjMPSoEC/sofTe3Ki3+8eyWYivEmXZL6gZBydN&#10;i4NzcX5tf8+xGY2EWrgePQOuiXUt58f59Ln2evqCsKPCpuP0C9tNwQBe4Fh9b2t/j7paGktK+v8A&#10;q/l0H5eH2/7PSA3zT+bGTcA2VjY8/T6cXH+39n221V6oIbn1WANgL3025P8Asf6f09ntaEE8APtx&#10;6DzJ+z8ukMq6nFeApx4f6vl+fVdHYmKIq6kgWTUSCzG1tV+Af6Wv9f6+xowVWBo5/pex/oPrf2Xy&#10;qSKcPL9nTbKAMdEg7OwZnjqTo1BRIRq5BDnm6j/GwP1/PBPsUaWpWSFDe4A5/wAf6j2VljqNfXpS&#10;AAo08MfkKdEG3Jt2WiylSNLa3ckEXAUHlSGJBvwLgEj/AG1zI1I1+Of6/wCv/X23q4149Wp0wrTV&#10;cNlaRtAsNItcFB9UIAuTxe4vYjn+ngRxfgDjj/eufdlNOA+f5+nWgAOHr6fz65NDITIUDte7Esf6&#10;j9RCk2ABAOn62/r7yjT9RY3/ANjx9fp7tpX06b8NAnh0x6dNcxql1L6wVW68so8hIW/NwpIIv6rH&#10;m/vvxIw+n0t+RxcW4B91aXU1D+zy/wAGP+L+fThYk1P+r/iuo6Zevp3/AHGIBJUEI93KkNqdwPry&#10;pJLf7A294/tlI/H4t9T9Pz/xr3ogeXDPmPL5fP8AZ8+vaj04ruidHOotyWMnKKfX6hwbC+o/UD0/&#10;T3w+z5vb68A2P1Atb/be9Yrkde1Y6kjeQaNkDn0DUykrwrMzBuNNwWBFibj6HgD3OpqYIR/h/Q/S&#10;3It7rItNRPD7PLhgfZw6sjjVnpFbg3QawOALg3X1KbvqPOssbfQ8f8V49vcPpvcG/wBf+I/HsslX&#10;UgIH58PXz/n08smkgHgf9Q/L/V59BBkm8r2RwUb0r9bDUbh2L3PAF7G4/F7E+5qNfj/ffT6C/wDs&#10;faUVAAbBPAccev8Ag/b+10MP9X+r/B0iMhTohLrc2axK+j1ayC8liL3JW4I5/qb+8v1/3v8A3j2l&#10;aBySRknNfT7Pt+ePn1dWBAZa4/1V/wAHTWrBFRxq0giNXALEXl5uBzZhbkLfi/4I98T9Be/+8f7E&#10;39tCOn6iYqK086Z/l/n6vFI0Tal/P5jjT5dS4pdEjaSl9d72cWYt6UKE2+lzfVa3HvhYWJ+vH+t/&#10;vv6e2nYsRT5f6v8AKP8AB0rN0dQI4efyzk/Ogz/s9PMNZ+5ErAxqWbW4Ib1X1Mp/qQBceq9wLj8+&#10;+DWIsQT/AI3ufbDQEuShH+r/AFU9MHpQjEtqQj/V/q9OOPtUVDOUaNkZQrC2koVR7HVqH5sw+tjw&#10;Sb839w3UWv8AX6X/AKgH3Wjg0NBWv8v9WPWvSxZGJINBWv8As48v82OlxQVMgdQGAYuyqOdMsqjh&#10;bEeksb6bm30A/PuDNGpvzpP5vxb/AB92yR3DUPsr6ftzx9PPh0tiuGHxdw8j/q49CLg8pMpgX1SD&#10;T6fE3qYBVDKW1E8lgLqR9LEfX2j83laPGxl55BcC+m9voLgkD/Ye6tbR6ScDy4V/1fPpJuO+2m2R&#10;NJcvpp5E5/Z/s9Go6u2juXeE0MGOpJQjMoMgZ2ADsVZVLf0uwuB9P8PYOZfsSkjZkSSMWNgoIvz+&#10;AT/Ufm3v2hkbQoNfyFTwqT61oT/KtDSNL33j2+2kK21DQ8f9XofOv8+rBNlfGLKPBDPVQyszoCzP&#10;5SLL6h6B9R9bAn/bX5RFX2EHvaUAAmw4JAvxY/m3191YrShWvyqPQfL8s/zzRHF71I7UCCn+r5+f&#10;Q64v48fZkN4SCVDFgJFu30YkXBBI4/1vwPyFu592tUmVvKPVdfpyPwCFPH+PvWtFFXTA/Z+0dCCH&#10;3ftZV1MKU+f+qnH59GB2T1uMRFBCkR9Glj+Rf6m54P8AX/ez7LzmcrLLUh9Y/US1jxyPqbf7xb37&#10;xwWAWOg+flT5+f8Aq4Z6ek917cjt9P8AV5/6v2joxmNxYgp9Fr+mwJFr/mwv/wAT7Ss1Y8tSzljy&#10;wF7nkjiygfTj8+9iV2YoAAPyOPM8eP8An+2hPP7qlq6TT8x/n6ekpQkQFvoDb+g/2HtUY2e4USEk&#10;cAADi9uP9a/+PuyPKoOQDw/zU9ft49Edx7rzgnSf+K6a6ujZr6eCb83/ANve3/Ee1IYIJoRcMfp/&#10;Qc3uB9Pp/vh7SSCUrRmWvDIP2V9fL8sV6KH907ljmT/V6/6vl02LFURSm17ct+Tfjnn22DbMFSxP&#10;jPNwTcaSWFze3+939pmWQZoM+n+bNKf4Py6EOz+6JeZVZ61P59SZcnLTKdR+ljYg/S9uL+33G7A1&#10;sWEF+DYkWJJF+bCw/I9+DArTj9nGmPnXGKfy6n7lnmeLcUBDDy/1D/Vj18+kzkN801MLNKEItq54&#10;HNuB9T7hZ7a89DTzARsLAgXVh+bXB/J559uFDUFPUH5fZ+f29D55qx0Thx/zU6csNuSlyTpokVtX&#10;+pcN+L2P1sPZWtwUbwZCVnBuWVCoHNlJ/J+v+++vtTKMjpEAGbHQkwNqjUgj6arn6f19s01QFiIu&#10;Bcem66TZjpt9CP8AX9tKNTior6/n/qr1eRjWnr1k0m/+8/Xm9vr7RGayMURc6rkKPUGJIuLH/fHj&#10;2oMepM+ROP8AV/qHyx0jZiFLMeB/1f6vL5dZALC3sA915/SZbSDTci9+CSb8r9PwAfegEQDWM08v&#10;LH+UZHQC33dlBMYxx4fZT/ivXy679gPkK+Spndy9/qbfi344Ptl9Lkj0/wBX7egIbt9ZPEf6vXr3&#10;tjLPLKeQwNiCPpf/AAHtjsRCStAP9Xn04rEksRT/AFf5+ve3Onp3kICG51Djn1Af0N+Pad1NAAf9&#10;gedcfl+VOl1uzM4Cjh/q/wBX7PTr3td0OM8MSsUJNtTC+q5IBsB7RzIWBpwxQ/bj9n+Xj0O9uhSK&#10;310zj/V9n+Dr3vjO3jJBFjfn+ze34Av/AL76e2lShzkDhXqtxLrfBxw/2eve+6Wy+ojUbiwsef8A&#10;Hn/evbQfUQT16DSDU/z8v9X59e9vj1cRj4KhbWIHJv8AT8f7xf8A3j2nYFe1qDz/AOL6M1bFDinX&#10;vaXqapGlKoNWonm3Oq55H+HH+39tvGZaNw8vX/Vx9PLNOna689e9waqAsl1U2OlrgWJH0A4/HPvQ&#10;gVVo2a1B9Pt9f59VeoUD1697Y6h5KVTf1FjexANzfgW/1/8Ab+23Fc0FKU/1fLpC7E/Dw697Z7Tz&#10;yanv+De1hYngG/1+vtHIgQahw6bUV+zr3t7oYGTk3H6gR9D/ALb8X92jhZznA/1cOlCr1725mP03&#10;uL/pCA8cj6XJ/wB59qdKAUVR+eetM+CFHXvacraNPUwU3Wwvfjk/ge0ksQU1WtOqMV45HXvbbE8k&#10;TEoxCqbgXt/h/wAVv7opqdTgVH5fy+0188fZ1dJnQ1B4de9u9JnqiFwGd9Kix/J5uAPr/t+f+Nuk&#10;6iNNPPy/1f5PTpdHfNiuf9X+ry697VFLuGnq0MdSFluP1CwPIvf+v+I+n+t7bbw2JHn/AKv9Xn0v&#10;S6jk697Yspt/GZRm8BTU1xpKjUSeAQP8D7SPFpx+foPX+fn1t7eKbyGfPgOvewsznXMyo0sURYf6&#10;oXK2A5uv+259oLiBq1I8jSg/mD5/Yf8AP0SX/L4lBdR5eX+fz+w9e9hDk9r1FMzEwtYXF7fkfW9v&#10;ZbNAFNDx+z/Vx6A9/sksTHt697SktA8R/Qwt9Dbj+nNv8PZe/aaAf4R69B2azkQlSOH+r/D173Mx&#10;1VLTSrZ2Gnm3N/rcfT2mYnIPyH+r7P59IDbspoPL/V/L+fXvZ1fjv3DXbJ3DjKuOskh8NTDIGDMA&#10;QCAQbH/XHtRbnw2DKeP7fsH/ABfr8ulCWmoUOQRn/N+f8s/LrHNFHPFJBMiyRSo0ciMAyujjSykH&#10;+o97R/RHdu2uz9p46tgytJ/FFghjraZ5kDmVYx+4lz9Gtyf+K39yrse+UgEUxKsBxrx/2a+VQcef&#10;lGHM3KF1Yzm5gjZoTkECuk+h+z8vl6CqD5F9B5rbG4KvL4LGVNbtqukkqqaSjhaX7DyyapaSoSLn&#10;0k/t8cj88W9jjUzKyswAI+v6r/48H/erD2MEvmaiq5rQUxx4fkT9tOgaLVlNDj8uH5dFtxeJaKRE&#10;dQj39V1tb8ElPrcjkgn/AG3tL1TqSLrwAx/P1IsLE/197a4kYEGQCuD5YH+rH2dLY4iDQCh+eOhb&#10;xNLoRrKWYlNP0YgX1FnCfW35tzb2g83XLGrWuPqCSeT/AIX9pHkQZRwDg/6v9VR0sSIgVrn+Xz6H&#10;DaGHlmaPXEGFjpsCAv8AQ2/oeST+fp/h7BvMZxVMpL24NuQePyefac3EaNqdq0pgH/AK+VfTy+VO&#10;tmAmlP8AVj/V/qx0ZPA7eYRwqsdhxe6kf61yPr/rewyy24VUMfIbE82PIBN7EfTj68e3oL9louCT&#10;+zHDz/bn1r0gmtBULSoIpn/Y/wBVehPx+EVAvosU+nH5tY2J/r7Anfe9KiKGRYpAvD+of0A/r+CT&#10;+f8Akfvz3BMYUefH/Vw/2eit7ZFU1B/bTz4/y/b0tKGhjgW9v97/ANt7IZ2DuirqZ5i0rMCW+t7B&#10;fqSL/wCt/T629h2+mNDQ4GKcM1x/L0z9nSIqAaJ6/tPTp7LJm56idncnUxLGxt+Ra/N/x/j7DF21&#10;MV4+v7f8NB/qr0uiAFFPy/2fTr3sGM+0qhwQQCbG1x+OLkeyC4Y1IPCn+A+nR9a+nXvdkv8AJwyL&#10;w/K/cuG1ejcvRHaWK0k38jw0tJlIwR/h4D7kH2hk082GMmgktrhaev6eoevmP8laY6BvucAOWYrg&#10;/wChXlqf2yqp/kx/1Y6KJ834IF6KTNzDnavbfQm4YnB0mNoO6cFQTSA/4Q1Mo/2PswktGUyc1Mws&#10;8dfVwMt/0vDK0ZAP15t7k5VBIHzI/wAP+r+XRBJ8ZYeZPRuVYMob8FQ1/wDAi/typ6YmByGu5pol&#10;Be9xok0tYD8WH19v0otT5AcemHYKuo8cf8X12TyP9f8A4j6H2tsJTBog5DaoqiBmfi5t6dI45/oT&#10;7XQoFXUBU4/wHh/Pyr0xI+a/6qdRpn+o/wBUrAf8VJ9mA6swsuc3Vt3DlFkjrctS00gFvSoqVMpY&#10;34ugP+sR7OLKF5ZUiHF2A9eJ8/8AV/n6Kr2cQwSTn8Kk/sHQU9ubnh2b15vTdTvoOA2zmcqhILXe&#10;loJJIlCj6nWFAA5N/ZjsxUS5bMV9TKHjaqylbKEJ4EazskQdz/RECi3AH+8yAaFyeOf9VP2U6DlF&#10;iQIudAA+0+f8+i/7PxsG19oYDG05ikTG7dxNOZFWxaU0UbzSIg+uuV2dtXJPJ5+k8UpaAKisQCNT&#10;sSfSpsSCbA83+nt6BJG7kPaCSePyrSg86cOkGruqesDV4SrLTSKraWCxoqj9yRbhHAuRYaTz7bCd&#10;LhlR9IjMKtwzOiv6gxH+J9rPOvTvEUP29PSrriKPJGXMoqGTlFikaOyFQfpwP6++cjKGgUNqUBS3&#10;6RYni/P+x49+PEdeFaE9Y4VdlqnKaHZnCX1sCEuQOCeP8R9fr7iuB5JVsD6WUXtezckAj+oJ9+em&#10;s/n1YeR6nIzeGBgzAlkZrA6SVGkE6ubAge4sVLIRJ4/Mqs6surSb6bggseP9ifdUiOmq1419Qf28&#10;B1bUoILAE9TJ6yMMnlanJWNlfRdSuoA6lVeST/Qe+EhjgYReNiB6jy7LJpH6VYcfXnm3vUkqqFio&#10;Sc/Zj7K/6vlnrYBI1dZIhJUK0/lVWICj0ojxazwxVhzxxx/tvceKrldNMasiAP6CQ4UFr8qf9ufd&#10;Yy5OkcaGpxk/Z8/Phx8+r6V/F1nmooopdcjLI7NGNdmRjpX8OP6fjj3AiV2mkkKrIjJdwDzqXhdA&#10;J/J/HtmVWKVArX/Pn/N1fUCABinTlKY0hjjDNG6OVjupsFYXbyMP6fW9/blWSlolg1rGrtqBCsjA&#10;j6C5/H+t/t/dJg0ihWoOGc0rnH5fzr01H3ZpXT6H/Vn+WRjpsoYFhqGqdDyOsZjKuyOpB5LBR+SL&#10;e4kULKAJWJtEETkWUltXNj9f+K+7JDQd/GhGPn/l/wCK6dY1FV41/wBXl/n6lTVKuzeMC3lErn+0&#10;4C6SV/Nj/wARf3xLjWV1WeJfTc2RwLLYEfT8nn3pWVn+Y4f6vLrQFBjgf8PWUofGr2DJKfUVUF1J&#10;uwYj824HH199Rm36tIUagWKtquvIVRz/AI293ovFurY8uuEtyLJqZjpIUMmnS5ALObj/AAv/AK1v&#10;foWWUso9YLBVVj+FseGP0PtuNtR1cfLI/wBj/V/g8x0jrlURtCF58bBWkLJe12BHqUfUfj/D/Y88&#10;np5Fd3YeQ3BsCfSoex1f7a9/8PbRicDURj5f6uHWwwIBHXkq42VIlbxWBBJUep2juLf0+trH+vvj&#10;JURtDpWQCRiU08Cy6bFlA/JAuL+7tMZEFT3iv20P+X+fXqd3XoqSWOpLGImAKHDcn1htSo2q5sDw&#10;bce4gmWKnEcknAVtRbk6ALgAj8/n+nunfppWtePD+ZOP9X2dX0lmJpk/5eppg8tT5I4rWZQliR6v&#10;o3p/IH0/3x9taVHmlcRxj1gC7ApbSONQNiLg8ce6tKoOmPz4+XVypXj06tTeKKMyysdBuAp16g1r&#10;lSPrYj+vtweRBTgSIGDMkZsxDsALEAfg2/P9L+7mQFTTHVUBL1BpTPy6blik+4ujkaUkkClfQpdu&#10;PVfn8m3+A/1vcmCjLpHI3+cFywvcBAwLA6f6Dgn/AG1vbqQjR4lPL7KCh/OuMV+zPWmZSTp4Y+X8&#10;jn59Q6jICOSSL+wTYGwuXtZSCeLE2Nvqfz7kkeqQurBI9IIYixS17n/X9px/SwOtGlAVNesAY6Y1&#10;jZPLIX0lL3EguOP9b8/7D211bAsWhdhE7KGC+mxU83b8/wBffiPI/s/1fn59PoKnwpBkVp+dOnOk&#10;UhB5EBlCmzMNWpbWBCn6f0+n+39w6inkYRS/g2ZSL3FmvZlHP44t78tRUHPT8JoTFXh/q/4vqVDU&#10;xDWgBDG6sG+hOm11duPz9T7f6VI2jeYEoyRKrFh6bj9Q/wALfUkX93NCoPTNwwotQM8M+vD+eKdJ&#10;udpo5xTsNavOzjQBfSL/AEYf1/ANvceUKDywHmAVW1FiTwbgD8cf0/1vbbHs0+vVFlIjotcH0H+f&#10;ia9T4lLMG038PrkX9Ok8r+eL3/1v8fcfwMWDB9bKoWyct/qUU/4f717qFqeJrUGpzw8hw4/n08ko&#10;Y6SCPmeHz9OszyqsbjQFR2ZjqGkAnlmA5uf6f19yEUJPqc3BAXQTq0hRxb8/6/8AW3t0qSxz/m4f&#10;7HVnBdCF6hGQmBVVdJUsxk06SxdrE/04/H9Pbgi05F7RqjBlY6bAgC4Nh9eefp7rqqzaR5AA/wCQ&#10;f569MtIwOni2Pn/Pyx/h6bn+5ubtKSD5Fu/IudNjf+lhxf3wneJwEiMTKqkEqwBe629Kn/H8H3ca&#10;XAAAA+Q/1enV1Ll8ig+zAPHj9mOu6eKWMPJL5VkZwQr3OgA8a2HFv95t/T3D8SysQPHoXhj5CDqN&#10;7cfj/be6vp+OtMdWaUAAji3U9XeIEN5A99QBjupQD1AH6EH/AF/cR/HTrI0krBtQGnnltRJsefrc&#10;WPvaUQH5+fy8v9X7Pm4vHSox/k8v9WOpl5qpohHChWzEtf8ASLC+oG35H0HvDHMxcOqaYvIC7Mf1&#10;alJACn/G3ulS7mhIH29aB1ORwFP9R6kTU6JBodtc3jOgKP0BSAbuP8P68+56IDOS3oURg6eNRcWN&#10;+Px/h72Iwqkuc0OfnT59eI7emx5nECBLu3m06udIjPBXn8/4/wDEe8tROAumJVYaSurghi3IP+P/&#10;ABFv8fdgax6qVND/AMV1qNSF419PkPTrDBAXkDzM8fqVmW9iuj9RsBxf/eb/AOHuJ408LanUN/uu&#10;MAA2/tsTxcj+h/2HvQBAxgnjX1/L16tVgwAHzJ/Zj8+pnlbzhlV2QEB5bmxvfxqAb2B/w9wGVYz5&#10;HYNoRlA+oI/1KD8n8W96kjVhUnh/h+3qxFenOORpFEcaMvklRi1hcH6hnP4HN7/8i98qVXBLLfRY&#10;HSbAKSSSA3/FfbccQ1aq1FP8+MdaOmoHmf59ca11KBGAEgf9QBJK2ABZT/r8W955XCXluHWNgzKL&#10;DUP6Lpvf/G3u2kpRq1pxxXHn/qr+WOvAVoPXqLEhkvBYo0ilQxudDfXUxNuf6X9xatYmjXllfSeG&#10;GpQx59Kge3dIY6a06sCQepdEZkkbgNHq4K3U2X02JJ/3349p4Bi19JIICiy6QbtYsfbIrWvTvSiJ&#10;ULpv9CWJJJsNNwvt/o0aIshjXSiFwx5+luLfW7X4/wB8fbq4x02SDkdMFcyyqjCR7u6oyqLHm51E&#10;niy25/3w98PLHqVpnsquGKqFDKv5Vv8Aer391LA1AOR1rjw65mGUIywpdjGVDuzFXb/VKf8AebW9&#10;y4q8kEKLBVWxCrfSDqXk/wBfrY/T35WqoAoaDh/LqjR6qAnHpw+Rz+3qLLjgh1MSWkZtRLErdhyA&#10;o+n4Fx7zpK0jFpWYRhRcgfQEXAGkf7D3QSFhoC8f2fLqq0VdKDqPNCkahYtDS67AGyliDY6if999&#10;PfF3UIxd2iRmJsnJYj1tdT+P9b3dGXhTSOI9ft6cFDinXkjkaVdCLO6KFu/AVT6Vsw4BH9D76gEb&#10;MXXUeRdkJFixA5A/qP6c+9seABpXrxPXqgyoAj6bWbSjgHUouRYn8g/19zmdmRgpsgZWVSNROkW5&#10;J/A/5Ff20C6sAB8sfL/V8uqUIPz6gqkaurMuqSzKxuUA1m4AC/k/X/invCzyuo9XkCkEAAAqfrbn&#10;/YfX/Yce7OreGW9eNPX9v7f29boAMdZkSFZD6TEWDC7EsGW1tXpt/j9P9j7wefUrIgUqTybkWUN9&#10;CP6/n/Ye7IvaNXEV/n1sL69SDT6WDuSG0gAaQSXI/UDa9voP9j7wrCZJBI3qNjbSn0VjYAhf8D+T&#10;70Yg57j8/wAutnh1napEMTRRjRyAQz/V1F9QLcjkfj3zIDEqNShLqWa4J+pOoW+tuPflIwqVoP58&#10;af6vUU60Pl1wuUHkbQ7y2ZUX1aQABZT+P6+5atIvji1+kqD6CDZNVibtxx7dC0NRxP8Aq/P/AFfL&#10;rxFTUcf9X2dQGETmSYx3YNb1XB8hXUtrC/uPJcysTyLqoU/jT9OSefwOPdaU7R1scOpUWkRJpNiQ&#10;0hZbWbVYuALcW5+vvsg3JX66PX+F5sQPV9f9f/be6668DSuM/wCH5f4evZ68ttAD82e6j6t+QSNF&#10;rf63t3pX0wqGUKBcm6gkj66h/UHj3egKamHD/If+L/b1QipqemKsj11DFHLFtIHqI0k+kK1/oRyP&#10;fcoZijLZori7XYEXHF78W+ot78sSgVIqD5/I0/Yf8HWlAHHrqN1UOj3SezWjIUqSjeqxHJJ4N/fL&#10;gWBPGm4HA9QPBB/2HI971IoCk4PD5Yx+WOJ+XXsDriA7aioN9YDfU3W3qDD+vqsD/sPfCM6lZubl&#10;ivHFyP1H6W/3r3t1yCKAHHDz/wBX/FdeI8usknpdVP0C6+efS3KC97/7378t05RTJ6NJTULFvzYH&#10;+lxz+fbIj7gAa1rmmMfPrdO6lfOtadeYrILSnxWbUGIN1U/S5H9Te494Xcs+oroYmzL+Ppe7Dkj/&#10;AA9uvREoDw4cPT7P9XHj1umkdZ4kATRq8iAXVhfV+q1kYEf05HuQKjRC5jbWWIvpALcng/6w/wB4&#10;9sUOjPHy+fyH+r/MW6V49R2pfJUIJBoVFJAZiF4Fje5+p5v/AFv75owk9TEkcaAfrYmzBf8AW/x/&#10;r7qRTian/VTPz68RTrHIDFdUVVPIdlBAJAupa39R/T+nvIqHXNHIwUoLhLj8j0gn/iv+Pv2lqUY/&#10;Z/q/1Vr1Y1Cg+v8AP/V/l6xNIumGWJWbWQHksQBY8sB/vPH+HuGYbykX9H1twPpzYf6/vSqpcD7P&#10;9X+Qf5OtKcU6n+crAG0/ugFSfUb341WPI/B/1/eaMnRpKWFl0gcDhuLAe3WQItSck5/1V/b+yvXi&#10;KcesEtjJqVwbaydVj9V51E/4f4f63uXaEOrk6UIAAYm2v+gv/T8+6haivVQGPDqCXnKNGAHkBYll&#10;Fz4xyS1rfX8e87eBgGJuxFiLnmx5uv8ArD629vIvdRh/qz1YauFOoY+5Viqi0atdSQOARxpNv6m1&#10;jb3CjqGDmMRkoNSqbc6SL6b/AEP+v7brpyc9OEaV1nJ6ny0qOiv5NLEq7i5tqVuG0i5H+t/t/een&#10;j8j6idIUMVIva6m2n/Y82HvYDEEtitPT8j00xOa+fWGqlEMaoieR2Kq97X9YuW/2HBNv+N+8gB1h&#10;tRKggj8ggCxW5/p+PdaaSa9eUgVr6dYyQyadCqSCGFwrAk31WH9R9feVo0jOrj6H02+obkAj3qgr&#10;1X7OsCTSyrp5+oGsngMpsSD7xNKwnjjUKYSoLEfXWTcLfjgW592pUUP+rh06o7CfPh+X+r/N1kWB&#10;GgllcsJgxCg2A0LcFwACATf8fX8+80jnSDYOQSLA8AHhtI/rYcn+ntwVA0sSc1H+r8z+Rx04KAUJ&#10;z/h6hwxfuNpvGraWJIIdioumom/pueAPz/r++KM4ZrAKmkf0BufSfoffgqhtdM+vnTreOskqRsiX&#10;LNIXP9SBp9YFyB/T25U5RYmJUfUhlb0sw/xH9P8AjftpAJGJU+v+r9lOmix1geVPTz/4rpkrhK0o&#10;AbklSjp60RlJHH+P1Fr/ANPcWaZY1jf0izOCBb8/1t/Xj3dyhFTQAf4eH+cfy6soPiNj06nU1M0v&#10;kjvI11Q6mvb03IK344BP4HvjHUl/021v+bWGjVa3P5+tj78WXQaeYH7PLq9OuU1CIzqJPjiFwt7k&#10;yW1ar88fgr/tveZm0XAN7WtYi6m3+H+w/wB69tHidNKU41r6U8vn/qrj3HqOieQKzAqSCSGVgH5+&#10;pB/2P+9+8yyeYBGbhQWPFi3Fr8Xt+ffkIYiuQfT+R+f+rj56pTI6jyQmn1yRp62sqgkEJYgkckfg&#10;gWuPp75GpKqVtYLYBuALt+kED/W5t78TTB69p64CiV3El9Za5Km7E6f1EE/jkgX/ANh9PeM1ACqs&#10;aeuwBb6t9fwTz/jz79q9evU6yrSNqd5Jf22LMIzxHa3IYDj/AA4t7zQFieQ114AJJuSbgH6+/DrZ&#10;GMdR6nQimxQCT1MQANIAszD6XH+H+2v7muigEuQNI1KGNiW4tz/X+n097GCMV6oDTh9n5dNKTOzB&#10;YgSXIWRkF1AFwSVA+n+Avyfz7wB2YKVWwI/2AJ/r9R/jf3thpanVwSPPqZ4Y1LKzeoMOG1A6R9NI&#10;4P8ArD/kXuEAyuFF/IzXC8cW+l7/AE/r7rVh5/6s9WJGquPn/q/l05FkeFmf/NIgGs8nmxOm31tw&#10;PbtEshCPKrBHPBAPFh6h/sP6+6xtrJHmpz+eR/sfZ16qHtQgkcf9Xz6TlWY01xwsvlC30swu/qA5&#10;P/Ef7C49zkOiPVfnWbg35uf95/x92MSU9D1QkM1B0zTK8shRlGkxKQVIITSt72H0/Njb6/n3zM8i&#10;IV1AXP0uT6Sfqo90MRBofQ/tHCv+qvyPW6CvWIUcEsgkCOypp9X6QWAuwkP+At9f9h9B7l0oacjS&#10;brHe3P5sfoD7ZIYGhH+r/V/h6o5AHzP+f/V6dN2SMVGGZxaSXlxbSLXt9f8AfED+vuSYLC6tzq1H&#10;kAtY/wC0/j/W9+p6da1enTaK7W1pEAGlUU+oqLrYEa+R+Prx/Ue8ymVApHp4ANieOf6fX6/n2lkB&#10;Dk9eVgpJ49RZkpqgujESWJIuF+ukn6/T6XJA/PtyQmoiuCQV4DHkkfW5P+PvVCRQeXTrVjNFpQfy&#10;/LJPSVk8ePqv3QWWezaE+hcXQgD6WFr/AOxt9OfePxPCbhb/AFJJtc/kG/urdilvT7f83+Hpyobr&#10;P95DWAxl9P0Cotwq/hlZebDk3Nrg3/HtxijaQAtHxa6/QWP+BP0/rf2wFd1JXP8An8/9gdOxkqO0&#10;+fSWrqiCmkKCchlIWQm7alb8FF/V/qbfU/k8n2TP+aLTT13xSoIYXkSWny8jTDWQGRqcul/x9FYC&#10;/uP+fIde0P4XEV7aZxTNfQ1Jp6HoR8omm/SMTg6aUHA93n8yR9nSq/l40/g76+RlQqwmnym39lS0&#10;ksaqG1UFXVU9ZESBe13ia9/rcWuPeqgx/Sx5uv8AT/H9It+PePJOM9THCe019erfPfG3BNvqbD/i&#10;fbfT3XvfTDkEc/QfX+v19+6117339LfTji1ha3vfW+ve+J5b6cXuP8P9ce9da6978x5t+dPH45A9&#10;+691730livB4BP4P1v8AT34deHXvfTEgMAp/qP8AG4JPP+Hv3Xvl173zTkqW/tKLgW4/P/Gvfs9e&#10;zx6976fh1J4upH+sBzf37r3XvfURYgE8H1X/AKWt/j/t7+9Z69173nXUfotyQtj/AEsw91ZQc+f+&#10;TrXXve4N/L5zs2R+CnQM0nhaoxmF3FtxLhdZx+L33lYE9Q1DUqiNSpHFrn8e+bvvharB7obqoHxv&#10;DJxqKtBF9hznzzkcT10g9ipmu/bfamc/BGy4PDRK6gfsAr0G1XT6d05U3bxVC01U9ieJ1oIaWNbf&#10;00x3/wBj/gfYw7gxqVaS1aKhBlld9aectNDGyNob8C5JNx+fz7iIko7KfiwKfDgkfz9KfPrIO1mC&#10;Mqnz/wAvSxpZNIVCb2UWJ4srG4P+2t7AHIa1yUNFNSq/gZ5UqQFMgaN2XSQeD60A/wAVI/1gaxrq&#10;h8RTxFKcP9ngT6efr0Io2/TqPPpzH6SQfrx/gfbVUZPUGgqYUp5YXeNNSrriWVXjQaVtYeQWX/H6&#10;f19vxwg9yH4vmaVH+r7KdXC5qD/q/wBX+rj1yC/kE2PPP+vf2Gm8h97TwMqGaSlpz4wXIjjR54/L&#10;ELcWAuSt+D/U+zawdIXep4+vGpB8/wDB8znowt9Kux49c/YLZTGrEpqVCkSwNU0vkcK6S0/rjja5&#10;P6jcW/wA9m8Fx4kmn+HBxj7f8B9c16WEqxD+dPP5f6v5de9gVuKuFIUq5amM1ElQBPEljKz2syuD&#10;wbgErxzf2I7SFpHKlTSnzoPSlfyrXhnpLJLpHiMaHFR8/sPmevewX3Pu6SELUUyOQ0ZeQpG9o5Ei&#10;CTAgHgMpsR+bc/19ifb9vTC4rXtyPM/z+XkK1HRLd3aohcfyz9tevewpq9zVNa/kpbIW8jnQTYOr&#10;KBpHPDJyOPrf2eR2SqP1sn/i/s/ZX7OgvPePIcHjU/6v9WD173hpMrllDIi6vt3ZpQ66XV5UspBX&#10;6gggnn8D281vCSGOAw+dKD5eR9MZPD16ZE8tKDIH+H/V9nXvbVlIDUlmrRBB6tI1OhCtPGf3FX6/&#10;qB4H9Pp7VwSaB2VIp/g9fyPnx49FF4niA+KB/Kn+r19evewW7M2pj87tqopaQrUVsVO0iHxnh0bU&#10;GQ8W4JsB/T2MOW90a0v1kkwrGnH1px9f2ev5xN7lcpwcycq3FlGoaZV1IT5OuRT0qMfZx697r8nh&#10;kp5pYJV0yQu0bqfwymx9zYrBlDDz655TRPBK0MooyEgj0IND173i976b69797917r3v3v3Xuve/e&#10;/de697nUJIlH+uP94597U0bpxOvexx2016FR/Tg8/wC+/r7NYjWMHh/xfRnH8PXvbhUi1/zYkfk/&#10;Xj8+25eJ+Yp9nn/Pp5ePXvbcx4uD/t/8eB7LJaCnz/4vpZGQF00Oa/6v8nXvbHVj1G/F7j+lrn+v&#10;todaPHr3thrOFJ/24/P0t+feuJp6/wCr06Ycajjz/wBX+qnXvabn5bn/AIj3Xhw6LXorGnXvfCPg&#10;j/XH+8/X3rpsde9vFC1pFP8ARgf9iPz7UwjGelCZHXvYmYs+hRzfSPrYDn6+zOGhQ54H/J/q4+fV&#10;h8B697n1QvH9D9D+D9SPT/yP24hIxXj/AKs/PzHVUJ4de9omqWzi6/Vja3N7Xv8AXj62+vtJMWEh&#10;z/q49abj17264s2lT/XX/H8g/wDEe/QkVI60evexnxTXpYr/AOP5/wADfT+fZ3bntA/L+XRfPla/&#10;Mf4Ove3Nb/n8gH8W9quk3XveM/XkG9hb/b/8j/Hv3Xuve+J/4p/xX8+9E5p1UnNOve+HvXWuve//&#10;0dFoAf0H0+vF+B9eb/717DgJBFehFU9b/HvMPz/aB554Iv8AT27VKazjrQJPHFPTz697jy2ub8XF&#10;ybfg/wCw/Huy1A7OB4f5Onl+Ht8uve4L6Lt/UkW4+v8AX25V9I1Y6alL6a8Pz697wN/Qfn8f7G9/&#10;eh0k69748D6fX/eAPe+vde9+U/T/ABt/sCD78R17r3vKfp7r17r3vExv/vrcfn3YCnXuve+PH/Gr&#10;+99e6979qH9f8Ob/AJ/Hv3XqHr3vv/Y/776+/de6974Fv+N/8U966sB173jJAH4vxxf37rfXvcSR&#10;hb/G1re1MS0FfXq3XvcY/X3c8eqHj173miJuP99yOfdX+Hqsh7KU/wBjr3t6pm/AI/ABv7dizID/&#10;AKuHTafEOve1TQtfQf8AGw/1h/X2ZW/ErX/Vj/V+XVm8x172qQbqnI/Sv0/3r/H2sHDpDIDqJI69&#10;7zL7WRnUtMYoOqDr3udFyB/X6/Ww5/HvXn1cceve5Av9f99x7amFQD6dOUqKny69779tClKdORlS&#10;NNPz6974ObW/29/z/re/cM9eIKnWOve4rfX/AG5+v+w+nvY6ZNTnr3viTx/X/D/ex/xv24jBWqeq&#10;nr3uO/Fv9hb/AIn3TWQSR59U697jTcgAW5uP98fe17nGOH/FD+Z6UwD/AA9e9skzaf8Abtz/AMV9&#10;rIjpavS5ONeve22R7seBxf8AwBI/1vasXGKAU/ydLInoCD173juRci34Nv8AYWsf8Pau1uAWocH0&#10;9fP8ulkUlTTr3uXA3qsOf+Rc/wDEez2Fsken+r/N0rU5qOve3eEXt+B/sP6+zeGRgoavEfs6WRs4&#10;pTP+r+XXvc+MOoNvxax4vyePp/Xk+1qyHUGB4/6v9X7PTpxXbxBXzx/q/wBVP5de9rPbtL56iFdP&#10;qYrx+Tc/Q/4/T2cQEkfL/Vj9mf5dPUya9e92nfGbbHjaCXxKSkcZvcrwTY3I+v8Arfk/7H2MtqQE&#10;gt6n/B+0fs+zrRYDh5V/1fLqBkphDSSsSRcW4+v0v7te2VSaY4RpJsoIuL3Bsbn+vsYUpgH/AFY/&#10;1U6SxkO+ojJ/1fspin/FdE97IrwFqDrtckcGxU2NgLfT2ZbbdMdMXoKiwtYH6CwHP9T7I76RWJz/&#10;ALH5/Zj049GEdKUr9vVfnZmTEYqf3FkbUx9TAckksDGbWAA/1zz7GDG0w0rwLCwAv9ST+APx7Dt1&#10;I0dAOLY+zHH7fz9MdGVvhSR8v2DoiG88yfJUKHYObu7sv6NI06CXv6vqQPwCf8PajVLAD68n/Dj+&#10;vPsokJZj/g+zHRmuVBHp0D8tUNTlT41Ea6+CbM/rZNS8X5PB+g5/w99EW4/Bv/h9T7bNa9KEJ1A1&#10;41HGvyA6lQNq1MW9atGPy+rSmnhj9CODx+Le8TfX6n6835vx/h7ZcE1HHH/F/wAv2ca8elQ6fKM/&#10;pYhFHFjG2gAXNtRa97NYi/8AxT3Am9N7/wBq9zb8fXk/09sJWvT0QJNfIdLbHjXpCC5jZbAMAQxY&#10;LZUY31cX4N/8QfbPOy6z/jcXt9OL2AH9Pbd1q8HHlT/D/qPT+a9CVhI5NKXBHpRjZiSx5Gtmbn1W&#10;I/w+g/r7ZZmNyTwSf8frb/D/AA9oCdRA8ulaAM4DefQqYynQaQAGXxrY3W2knTqsSxtqABP1/wBj&#10;yGqVjyQTcXPH5uLDj/ifd+GOlwXSNI4f6v8AVw6X1FCEUCw0to5Ivp0nUdRJJ5+mkC4/23uDI2k3&#10;bkHk3/FhyePoL+25kMkLKOP+Y1/njq1K46UFLGH0hDZv0i3JJc8L6uCbW/Fx+f6ewJ7W3AlHjalF&#10;kAbS1ityQQt7G3N/z7EOwwDxwXqAoHnxHAHH256rO4RCDwH+r/V/sdG76K2o81ZT1UsRKg6jqW3J&#10;e5I1cAXuPp7qH7dzMlXWVVnupZ1tcGxvYkX/ACP6/wCPuTfpI4UOgagM1+3/AA59Pn9vQXuZGb4i&#10;T/q/wdWD0kQhgjQC1lH0/wAB/T2Bu3pT/EFZidZb8mxLEf4X/p7SMwyAOODj/P0QXTkDsFRkGnl/&#10;xVepPs8/Uc5NRSLqtbR6QSebcgf7Ej2yhAmqeNT/AKvs+XRFcA0x8/8AP0lt1JqxtTcceM/X6fS5&#10;+vs++2pisEXIH6ATcfkX+h/4j2c1qMH/AFf5/wDB0WS11fL06Itv2jWWonWxPDkCx+gP0BH1t/j9&#10;f949jDh6zlACLCw4+gB4J91kXxBUefH8sj/ivl1WtRmv2/4M9FK3phbxzFkY/qc629TFbkDnj/W5&#10;ufpyT7FbGVTCNfrzY3P1/wBcD/W9ks0VOBz/AJfn/qxx+3SyPGDTz/1fl0SDe+Bieqmukdl1oQAo&#10;QqCOGP1FzyD+fpz9fagWW4HP05Frn/XHtIGLACn2V6UqwcVXGPP/AFH0+fQPVGMVJJQVsTdXA0qD&#10;pOlZL2sQT9Dyf8B76MrDi5uRxcDj8+91PV6dckxNO4DiONVViSUd2DKRptdiNJ/tFQbfW1ubc1nY&#10;H/eAL3uT72GPXqdQ58JA63UA/l20hdKRmxBCDkfXn8mxvce5SVA+hIv+PejQ/b/q8uqkdJiuwBcm&#10;RIyIwnrPGkgkEEleB+P9e/PuUs4P+2H+twLfT/be/ZGKCn8/8P7a1/z1p6dJerwTiwszWOn1WDXL&#10;6ydXH0NwdP8AUfi/ubFJci9vxwB+bf4+9q3VSKdIXJ45oQ/jEouXGtiV1R+lSpKGxFx+L3NjwLe5&#10;yBTY2sQOD9eb24/5H7bkk0sBWoqKj0HnXz9KfPGagdNsSOHSJrBOl7Pw9geTGDqjJVmYgjk3P+sT&#10;/sZYAH++/wAL8j2lQ8PMU+f5+n+x/Pp5GJABzj5/6vPpOzM7B+Bckj8EgE6V0sfryb/6/wDT3mU3&#10;sAf6n/ilvbMsQp4noAB8uHn+X+qnTwPr5/6v83TNOoCSGRDZtCP9BqUg6lIU+kC2nix4/wBb3nB4&#10;4I/xNxckfk29pq/y/wBX2eX+qvXs1r0xvCrSDWZSp4RPG6qisAyRo7i9xduCOAOfoffRP/Gv9j9e&#10;f979+KqW14BNf9WB/q+Q6cV2ODnrJCt1Y8n1L5LKb3jXUF8cht6iBpOkfWx/NuuPz+P+K3PthoQ9&#10;StQTx8/2gen+z04r1A6kiR+WQuQWIYav0oQVAQqW5uTq4/wA4NuDC3BB/r/j/vH9PbJhPxR+nlw+&#10;z8x544cOnYpyh1Kfl5f6s9PGPrBy4kAUnxNyFFy1gf3VDEk3Nrnm9rCw9xntfn6c3/1r+6+DNSlA&#10;D5V8/wDL8vPI6Vi9KrRhn/VX/V+fy6WVHVtoGlDJIfGy6NKqdKEFgRZm9QW9yfp/X2lc/nKXE08j&#10;tIpl0MRqNrWH++HuyW7kAvXB4DzOeNfIeZNan1pkk3rmi22iza4uHA0+X7eNT/k6M70n1RuPsfMU&#10;UMVDNHijPCGMas4dGa+jkj+uo/nn63N/ZJezuyj5ZkSYkan5Dm3BuBx/vX+HHtdHaKe9xxHD/Vk1&#10;48cjjU46xR509wLzdrlgkhVRwH+x/s9bFnxz+PGN2phaJpqKFZlhi1XiUsPQBcsR9Rb6/wCJ9lVr&#10;+waipqmiheZ21G9rn1A3sOb+01zpiFARmoApUD50/P1px4jqLP3rcySElq1+fln+fR26XbVBSxKq&#10;wRqFUL+hRxpt/T3Miz9awBkLeoAG7cHkEk8f7b2UvpAHbUEnFP8AV+z7aefRrb3c4pQk18v9X+D/&#10;AC9ZWxlLyAigj6NpFxbgWPvqeuqKuNnILD6EMAfqtgfrb/Y/7b3QBSdIwf8AV+f86dHEG4zxkAMR&#10;/q/1fLrqOiggIAUD6cjjgG9vafqKOSQ3K6mJ4uPyQbcj/Ye9mNSmkt2+fpn8+lw3e5pprj/V9vU5&#10;TGBcHj+oP9PeOnws72KxMNRBvybBuLjn/Di3u3YuKCp6TSbnPSpbrk9RELgsOP8AW/Ht9gxFTHb9&#10;QueWAKn68k/7H37xBXNM4p/xdPP9vz6RNeysOPUV6mI34DAXt9D9fpY+3RKSdAfU37YJ/JFz/sfp&#10;+fbVQzHA7fy/ygfn5dM+PIxHUdpIzY2A1n82/A/1vr7U+ERlqER1ve2okekqG4/P1B90dgXonqKf&#10;ZT8/Op408ul1pdyq4dWIz656TucVGo5GHFla1rAhrcn8fjj/AHn2ZTamEjqYkAVbaRwQCdP1AAHH&#10;+P1/3v2UyukTl3zUn4eGTTJ8hxp9uPlkl7bcxSI6iQ4BAzXieNc+f+U9Ea7Z3TUYWaRkZwAdV76R&#10;rAtwW5+np/T/AL17b+wNpKlG8ywjhTz6dJAHpPP+v9fa2OZGkMTNgivzBPHh5enp5/PLna79Lm2y&#10;w4f4f9VMdc+k+zTlKhKZ6i51gafUHvf1Lf8ArcfQX/w919b/AMUtPWysFChiwa1rG/8Ar/n+nt5T&#10;qSo4/PHDB+3gafl9vS9OyTSerDcJVfcUkTXudC8/n6X59gVkxIgkCMRYk3Y8gj6XI/4j/Y+1Ea+o&#10;40/2evT0Bp8un9SDb6Xt+PwP6ewT3VkGgLpc+kMCbKxv+mx5t/rgfn374lNP2V/P8j9vl6dBu8vd&#10;MbLX7c/6uP59cvZZd1Zl3nZAx4bSL/65HP19syE+ZGR5ef2cP8nHPUW7xc+PMVU/b8/9VT+XXvaQ&#10;RzL+Ln08FeORY/i/09pXUItOFTX/AFfP5VGOiq3iZjT/AAf6uPXvc+OnKi9rXB/AsbflQP8Aej71&#10;4gKkMPs/1GvRsIvXr3tRYqMKys+lr/0/oOLkW4t+PdS6kEn5fzNacftGejO0CDuOK/6qde9rhKqO&#10;OMKvBJuwt9Lcqb/X/WNv+NMvlaGhA4H/AFef+qnQh+rolFApT+f8v9Xl172zPE0840hiL8n6WJ/5&#10;H9fbMuFAFBTrcYZyaig/1Y/1f4M9e95XgaJRfjSBa1wbA3vxb2hZAorUeX+r8/Lp8jHXvbJKtXK7&#10;RxqSNIYnV6V4+pa3+xPtmUABSTnh+X+r/Z6UxVNM8DTr3vlBRvEVaW7NxcmxsR+AfoPdQ1B0vUlV&#10;z+zr3txdAUseb25+n0H4ubn/AA91bh8/9X5f6v2UkJK08z173HjxIqGEjiyrcLf8f61/p/r+2s0N&#10;OkgGc9e94K3FRx2KAqv0HH145JP+wH+H+8e/BamjCo8unUFMHr3uMKbQnptwCByDyLfgfTn3duBB&#10;627AKR59e9w5G8YOuxtb/VXUXvb/AJF79RytfLpI8umo8+ve2SsqtVo1Avfn/WI/P++v7YZTShzX&#10;j1VH1YPH+XXvbesTHnTZSSRcW4HJY/7z7RnTU6a/bX/JT/V6dPKpp1731NSaWFr3ZQ3Fjxaw+h96&#10;YY7f9X+DqxU9e9wp4KhQfEpDL+fUL3/xH19pw9GpUUOeAH+T/Bj+dLIxBzw697x0ddWUsoLu10sS&#10;pJAP+w/1/ahSHWh8+jCC4Iyx697EGh3BSzw+OqK6mGk67WJItyw+vP4960H4Woaf6uHR1HeLTQ1P&#10;5f4Ove4Nbt7G5gPJEEBIuQtr8/Q3H9f969p2tomAB/LgeH+r16o9va3Y0kDPy9K/l/P/ADde9hfu&#10;Lr0wapEUFbtygBsLEi4At/hb2Wz2AI7VNfWh9QP89Og9uPLcbrqiGT9v+r8+veweye3pqRi6qw9R&#10;/SL/AOvcD+n059lE1m6k/L8jn8v835dAa92eaBipXh/l/wCK8uve8GOyE+OlVgxUoQQfobg/09tR&#10;xrUKf8v+qvRWsJRqde9mo6t+SO69iyQHHZOph8eklVmcK1jxcX/H+sfx7NraVozk1Hl/mr/qr9nR&#10;xBKAuljUHyp/L5jrHLFFOjRzRpLG4KskiK6MDwQVbj3a/wBFfzDpp1pMZu6oWohYJEZpnBdNRCkl&#10;ib39n9rubRmqmny8jT1/2OiXdeUtn3YGREEUp/EowT8x6fZ0B++OgNjbv8lVBQR4bKG7CroESJHb&#10;kgSxAWPJ/HuxnA9zbQ3nRrU4fL07SSi4haZC1yg4Vvp/t/8Abc+zyDeUchZBQn/P+3H2dRxuHKt3&#10;t8lCmoeoGD/xXz4dF5rOidw7an/chWvoUJK1VMpNlDkgvGvN/wClv9vb2mtzbiJ8gWZfybC5uLH9&#10;J/p7VfVRScOBFR/l/wBXz6JjYhDlDT7ehT2htLwJFrgIIsp1BRY3Fiw/1X4P9PYF5rNyuWOsWI1X&#10;/wABe/0/pb6D/ivtO8iUOfl/gz6efn021uFBCk9Dpj8dFCqKEtpH+w+n0A/x/r7CfL7gLO4DgE3s&#10;l+Tf/ex/gD/xX22kpjNK6hn8/wDN/scPLpHNCIxxr/sf5+lJFAAALc/X/D2E25op8hFJ49TF1Nwu&#10;o2B5/p/T8+zZKlasajhxp+f8/wCdOPQYvmoxL4yfT8v9X+XqcBYW9lm3VtipkZnkUgG4/wBcc/8A&#10;I7eym8hahAA86H/V8sfzp0WI6mpU5/1Y/wBn/P137CDJbXl5AW925v8A4f1+p9kk0VVKPWv+r8vl&#10;X18ulSSKOP8Aq/Ph/s+XXvYabi2TP4mfwNZrm9jpHFrceyS4t31EvwH+cZ/wU+w9GkM5BrX/AGev&#10;ezr/AMpXBtjvmvtgPZVn2D2hTgsLaml2lKwjAH1vpNh7F/tfE0XOsBI4xz/Z/ZP/AMX59BP3Ml8T&#10;lCTSDie1qPOgnSp/y19Oic/PyoNJ8UeyaoXBpcv1VU3BC28HcOAluSfoBa5P9PZoM7Sml3JmYtK6&#10;49w5pQLg6CtZIACw45HFj/tvctMgDMCK9x/KhP8Aq+XRK2k4GQaef5/6v9VTdY+QTY+ilHIlo6aQ&#10;HnkSQhv9f8+8+PpC9O1wAIoE1/ljrm1EAj+n+HtRFH2azQ0GP9X+XpNI3BT5f4eszHn8/X/YcD+n&#10;tbbfgUzTMQDGFgNr3Qi9lK/8T+P9t7MIKM59Mf4f9X+wDTpJKw4fb1FqDZQB9fVb/Xt9PZk+l6CY&#10;Z2sy0QYSYbGZSuDfQ+QwGlgIHH0kmBX83HsS7JCXuvFHFAT86gUBx6YNTT9vRRuLgQaCfiIH86n+&#10;Q6ADvytpG2pQ7fqtLRbp3DgcKyMNaSQvXDIVkT/UWaCnkVr8WPsZKeBZKiFXYnQjEyEgya34HJvb&#10;8W/2PsXRRGRgPIcfz/w/s+3oPyuwU+p/Z+ec/wDFfmF1TVNDRzyRpp8siIkSgrF4ozqNgLXP1Bub&#10;ng+5lX/ksctnY+Ii+q5HrHFv8B+f9f2u0eGuhMU/ZX50/mf8HTKjUwUefTfQ/wCXTQNJFGBULeya&#10;QSI/1FvpzYWBt+PbRT1DWLSya1LWBRQV1fS4t/vPHuoOM9XZfIdKKro1JCQReN1QEiVmDaLklGJP&#10;0twOT74SsJZgG+gN20qLEhuOR+Txf345PWwCF6ywKYKdtF7sNKa3OpQy82BvwDe3vIkUa3KyK2o3&#10;iKaQS7ixR7/ng/T34GPVRWBP8/s/4r+XVdTHFKev+frHJNM4AaNkCAiYPqI8cZuHQL+LG5v/ALz+&#10;IrsqSOrOdKn0DVf1arfj/G3uuVatcf5a/wCrHVxkdTUV3iidYxrZf3GKhQE0cX1f7SDz/re4s80R&#10;njWQELIqrYBtIa9iy3+n+t7q5DGhFK+mPPqwVtP2efD7OplPDKtPK0TKXjZjdirMVCfpkP8Aa4/P&#10;uAXSlEqIt1LsGDEkXDcadP8At2590DeCajh5/Py6uqlj04lHrfC0jWbQhjK+kgEam1X/ANsOPeCO&#10;ojWQ+nUCdIIFm1F73t/S/I97EqMi1Wh8z9vy9Rw49WKEgYp+f+r+XUiWllaM/uEaUDFWuV0KlrE2&#10;PJHBPvK0nkkaOKEsImDI7EOXNizFB+f8Qf8AivtqgeQ0BqPzzx/1DrY7VyaV4/Z+XWBYzHEkssyh&#10;pUYMiXiCLcKuu/0/wb/ivuFLK+rh5CCQyr/ZBDaVZbgWPFyPe27hQ9OACmAAR/q/1U6mwxIF5WO4&#10;UqzcaypUl1b63HNgfeIK6y3eTWZA/kLMbhrEgW4+o+p/2PtsKQ/DFONc163UUx1maSNobJFoERj8&#10;aqq2KcLe/P0P0H+w9ziscioFB0XuNLGxYECxLfX3cBXWg7acKefka/ljHHqtSOm8PLC8hYqzkWYS&#10;ILopBIKhPpf62/HuIDLCshZmAHkcA6W1AfXhT9Rb2zGrgGtaZ/P7P8HVviIA49Tn8EzRAKjMTGhI&#10;upT+lyQeDq4t7yU85ZWfzXDJwptpI+mlh+APoR7tDU1DNinz/wAHXnBB0kcOsdVAqsiin0sr+p1/&#10;VcG91Kjknm1/cNpoWlIWzMy6wQPSDcqACfzb6c/19tt4StWlajFDSh9f9WPLzqLBSF1HGaf6v9Xp&#10;1NjinWJdRKqrBXUjUzLa5JH9Oefz/wAT3pMoYhQoRTeyln1MLABfyfftbOoNPh9Plwx6/P8A2eth&#10;tLA9dEiFlGpmMrXGtgqWHqJLcWHvqKIuZJpSY2XTFGCps6GzC7D62/qfp9PbbBQanj1eYKlEAqQK&#10;k/5Pl120xGiKGzq5aRyHF42AKmwP5vxx/r++poChPrbyOzOwJI0uVGi1vwf9b35wQKEcKfb/AJ/9&#10;Xp1rxKqFIFBThx+f5/n5ddwSh7FVsgGlTwwZVYg8fS45/PuZEKgM37mmPxp9DwGAu1ifx+Pb5Jpg&#10;8B68cZ/4r7Omu3GM9QpftiF/a1uZXNivIUtpW9vz+Rc/1Hvk8krhkQ6R9NQsXsp/tD/EccG3tosT&#10;+VP9X+r8qdWFAa0/4v8A1Zoeuo4YkKu92a5Yj9KAuPov54PP9fcQQ1JZTpjKggqpINxqJHB/re3v&#10;YNfiAr5H/VT+delOuIt38fUY/n/n6ztNTohUNJyp1EixBC/Qn/YXsPbjCJ4bu6pdigAPI0qf7Kji&#10;wP0HvQqDU9JarXFfPqDP9vUKscbPZASWHB1kc3e17kfn3GOli7uSoMhULpIUykC+r6Afq4/r7sOI&#10;FOn0qCqAeQJ+ytRT8+P+Dh1lYFFCpZm0cNqBbx2IIuQSbaef6f7H3zMjDwEkMyqC1wEFgSNA1fn+&#10;vHupGmhP8v8AVj/VXpt4tLHyGaefpx/yflXPXowHWoUKyh3sp9TG7C4c6fqOD9P8feITVJm/aZRF&#10;5WYgKAzRn6cnmwt72KKBTp3w4o4xUZpjzzT9nXJoYHjbyqxkCImosQiPe9uLcn3mikDTleWUKwDM&#10;oAUs3pAH+3+n+x9+xUE4684/TUsaGnl54+zFcevWGWIrASApYyKzpquW4Opv9t+D+ffqmQp4o2te&#10;4Ast00nnUx/2/wBPdsLn1/Z1uEDUZRXP2cc1/wAnHrhBGH8pBGlQWYsSsmpRpAAP+wNuffCFk1oH&#10;VSgYpwvC6eVbj8Xuf9b6+7AALpXp5wWQhDTrqUPZyGYSaQ51HliwsyWP5tb/AGP094WLSySSQkMo&#10;dnYcKWVTwPrc3P1Fv9j7aoKlSOP8+k6UjYJIuTQV45OfswPMH8up40pBGkpKnQFt+EJUgsTb/Yi/&#10;vjUkyAXRWKJpCAgsdI9R1c+7MtEIB/1fl0+qrGpqeJr+0+g/Z1jpDZ+GYamuXIIXn6XU2/p+f+R8&#10;NcZjj03SQOL/ANkBQPoR/h70jau4dNxEl2YCopX/AIr5cepDxSK7qxV4ypFxzqY/m/8Arf4++lnV&#10;4bi+tOFBN9aqeRz+bD/W92PcKeX+r59PHVqpxB/1ev8Ak6xtTlJSP7MlmYjjQ7A2bgfS5951jmli&#10;R1RVUnSoBAILkvo/H45HP9fe3YKCf2fPFf8AV/g62SBWvUVnp4p3jaR3fSGYkFhZLJ5Pz+eDx/T3&#10;6cnx3bTqHrCqSSfwATf82/2/vQL1I4D/AGKfb1oceuVOo8gEZdkJMbM62AH1LDi3F+Lfj2zGNqid&#10;lFmja/BU6FUfquG+n0t7aIZyQeGP9X5dX8un3yJS06MdSypYE3BkZjwv04N739y/FIqgxtfUNOm/&#10;6mJAudP++/p7uAAKr/xf5/6v89NSio9BX8uoYljkciVdJVuHI/QoBJAuPx+f+R++MYMnBbSGABYE&#10;kq1/ULD62A/V/wAV97UU/ZT7Ken+qvVuHXcpEd2C6ipLBbABlt6bk/Tknj8e4M8cs00kdyUAH1a/&#10;AX+0b8f69/eiCW6uDpAPU6CSKKCOQgBnvwARck/2Rb+n4t75xwFv1yIFT0so5uNQNiT9OBe49+A6&#10;1XrjLOF5SOQs/qVjxY6SAQPzybWPvkZmSVVBsgktpA1FiP0k2tcf4e/EmuMdapVfn/q/1f5+uAhR&#10;4mZhqYx3uTpCg/UC/wBD9efeOoTU7uYiDdrg2sSfzdT+fr/r+6lASWp/xfXh1kpn0xxR+VSoCgEA&#10;6rC3B1D/AGH+t7dKSkjEK67aQGvza5PK3t/X+nu/gq3H/i+tMxJ6aayuk87iK+slbfmwFwxF/wCg&#10;vyPc5UpYnRgjlWQFlAv9fQBx+DYc+/VSNiQfT/V/hx/sdNVejcPl/q/ydQHernjZS66ldvUxCng6&#10;yRfm4BPvBVqQEsumP9RJWxsebe7OpqCMdODrPQOCZQx1ScKAGutwbE/7z9ffkVdBeItY/rA9PNtT&#10;X/1vpb34qDnjTr329cZHcSeOawsf22Pq9OrSv+3+t/eRDpjcjUTISHLcKtzz9f8AX5t7poFB6j/V&#10;nrVP5dcZLtIqtp0pYxheWYW9JFvra35/437waWdNF7FhqYA6eR/iP8OfdwDSlerdZtaRy69Nwp0o&#10;SNXpPH0P+PB94xAEZlYkswFgbWUfi9rf4+/Djnz69XrM1SZFVkAVUZgxH1Y/1W9+fpxb3kh1JZY3&#10;BuL345A9R90KEmgwM4HDP7f9WetHJ+Xy6x1BR/XIjar2b68MeB/T6j3mDst2c6rMzHVcKoA9Q/w/&#10;wv7bQUYkcKH/ACcP9Xz6qQDhcf6vn1hZUYKqCxIRAB9WJPpJsf8Ab299pLqFlj+mrS1i1lPOgA/4&#10;kn/kXtRrFaemfs6t1weDRy0n6ioZbhbuDbyG39QAP+R++wryMSFQn9QBvfj8EH/D3RWJ1MRgef8A&#10;q/z9aqPPrpmSJEGtx+Da2m/1BBH+PvOViQ6pQVH1bg3K8AaR/r/8j/rWJARV6/s/1Vr1oVI6wF5n&#10;UrAQx+i2IID8khv6cfS3/IpkUsXpW1lUNGq6bmx/Bv8AU+1AYGqDFOtFa9ox9mOm6aGYapCQzORK&#10;7FhbUv1YW/H1981OjyqxZtdyqmxta3At/sbe249VB6U+z1pjiPXj1r064OBJ4mVVUx21OuoaiTc3&#10;v/vPvKsMbxgc34tyWcXNiP8AXuf9796lUV1j5fn9o/1eXz602DXrD9xNHKfp9Tf0hU4Xgg/kW/4j&#10;3wMBVl1Bkvwum5HHJJH++v7ayzCvma/6v8nWq16zCoDI5QpJpHq1WDc2AUfnj/ePfNkp40BDkMAW&#10;a/F1A40g/wCPvwjqTQcOvAEnh1iWWqlkYMitGdCpa5Ook6tRHH0H1P8Aj7g2UlvQHBuAxYkrwCF/&#10;4n265/TIrnPHB49XPDHTgCwKHU0ZAVmRUGljzci/5/A/5F7lU9NFGbuQRoZSLi1i1uT/AMQPfihV&#10;Vp6D9pzj5/P19OqkkgdQ6mslmDLGpDeQOGsSSVW/A/pz9fcwJESXTixsCeeLXAuf6e6gqBRuBGKe&#10;tcD9teq1PA9QWecBUe5J9R+q83sSQOOR7jFWaQuCebi59WrTwBc/6/tviSaf6v8AVw68CKEdTdSJ&#10;EsZ5sFNgdJXWblgBf+nvKlPF+qQAlSPSCLhieTx+b8e91oajHXqmuOsD1M1ikRIDBhqIY3ULYKP8&#10;Pz/vr+8jxspuYv2ieBf1Kb3FuPpzx722eJr/AJ+tAg+fWGKVGFlmBmAAZgLqwAsxJBtfjn3xeMGy&#10;sFISMMLgkA35Yj3osdRYY63qNajrnHIRcqXBkkIazAFrDgAn/W/2PuD5S0ljpFiD9bMVt/j/AL17&#10;VADTQeg+fD/i+nOI6nGFY4tQ1NqDDi5UMT+QOf6m5/5HM1rpkVSPV9LjkAcDkf19ppK10GmPz/n0&#10;23p1EEbaoncN6f1WNgTyWBUn+n094qcT+oBvwPoSAQPqfx+fdg7kBTwp+f8AqGPTqx9KdZas0vpc&#10;gX12N/7LNwFP+wNvz7yRvI7H1rwAWAAIFubXH1v7o2otn/ih1ploTUf8V1ikSFEW0b+osASxUljw&#10;WsfpYD3znqFkuoAuARq/SeRYfT/be9Fh6f6v9nryinl+3rhTUjwgMXazPq0/q5HqIubn/H3mMSPC&#10;jIGbSoPFtSqR9PV9R7eoK16cFRJ3Yr/q/wBX+odQxUSJM8cjBdTkC6nSzA3uCn0P9Pp7xqr6eWb1&#10;Es1wLDT9PryPp70vzyer1UtjiOsrsgPCrZAqKASL6jza3B+p95mkXQjEG1r6rC/P9f8AePr79rC/&#10;F1QMQxU56wCBtbhXXkqugk6br+QP6/U8f7H3Ihld3IZQUWMixAB5P1P9Pr/xX22gIkJPDjjz4Z/1&#10;V4dXda0+0Hpvqoo4oxoZlkeUWYMSBpH0H9fp7jzhQxRSrjkiMD1Lf8k/4A8e3QBXStMitAOtgefU&#10;2kZnQO6vEwIUzMwCyaf9SvP1I5uPp9PfUSMQALLx9Tc2BP4/1v8AH8+9ldQp9n5/b17rueVUuxu/&#10;qsQthcqLm4+hv+bfj3y0M3IuTwFH9dI4Lf7z7o3b5Vqf2D/Y9PTPy62euPlRBpawU3Zz+QXaxC2/&#10;2A98ogzObMV0kLY8ccFrX/1/r70i9/bUZHzrmlT/AJ/T5DrRpTrHUskcQJRW1qX1D1f10Xt/rfT3&#10;lmX6gatVyBqHLEj+n0/wt7rNhiB/n62Oo1K4YK7aAlh+g2VAG4BJ5/xuPfFRIouEYuVAIKkEgj6c&#10;/wBefbYrTAqevY6ySGFzZpEVFe4YMGF9Q5Nv6G1vbjS+nS5Vi7XbQAPqPobHgj8f7H3VyXiIXGBn&#10;yNTnPyGfmOtM1V0jH+X/ADf7HDpnrkDu6a08SnQXLG6qACV9Jvc2JPvNVuSnrtZTpsDyT9Laj/tv&#10;b0JrpJNa+fr8/wA/9jqi9RaCNRMREWVmGv1qAEW4P6Qf9Y++NGFlUekxj9IuDclTYkA/i5+v/FPe&#10;p2ZSWUV/On+TqzVUV48eueR1wuR5PM5bU1v0gOt1BtY3tawB/wBj77aGVWWSIK3rtpt9CxuD71qz&#10;Qin2+fzH+DrYK00tx6xrUwSRvHNK8a+IFnv+oIvI5t/tvboupKdBe5uQ9uQG+lhx7oGLyNnBNeHn&#10;6/L/AAY6qAdZJ6T8zRS1jWULZVMZey/tn1Nxe5BP0/HvmAG0sp9OlVN/1ahxyP8AW492eQUKDB9f&#10;Uf6vyzk+u9Ok46wXkTUrrdw7yKAONJ+lmIt9QTYE/wCH495Qsd2drlgotYX/AD9efbTOT1rPAdRi&#10;85WOKPhWkYNqCjk8AG1/6Xsfp9fcuBljuy6gANQ+thz9OP8AefbbagOzj1U549NdYjVAWOQK1zpN&#10;wCWFv1c/m/0ufp/Qe8sayO40kHUObkj82Bt/sfx7oSAFfiKg/b5+vVgoINOPUeoeGGJxMGVUNgVA&#10;NuOUH54A+hv/AIe54if0CRw1iL/4C9rn23IAx1H0FKcMYPp8z/Lpn7OmU1MYEvgiKCzkEj9T6LqF&#10;P+wAuT+PblGoW+iygcFr8D+n0/x+t/fgKcOlGcV/z/6v9X5JCqmaYL5wXkZlcIEIfkEve5/APAAH&#10;+P095lCyOur1g+kW4AKgXB+ntiSpJB8+Hp6k/aP5+nWwaDqG7PTwsYx4XQCSQsAXKyXsVvf6c/8A&#10;I/bko4YoCLKyg2AGr+oHts08JqcerRkUoTmvz/1f7HSWm1eWAS+pfNFIyhvWUBsA7Nxxze//ABT2&#10;Vz58bf8A4x8S9wzTzEzUdYlTG3DcNAIlQH/HUR/sf6ewhzVGJNmlVz3AEfbxAHmeB4+v8j3lqXw9&#10;4CLw0qf+Nmv8j/nz0I3wt3DFB8sewtv0VGtLRV3WkMh0jRqqqPPGWSTRwORb6cWt+SfeotMhhZlJ&#10;1aSyav6hGK8D/H8e8Z2FcD/Vw/zdTfENS44f6j/KmerhveLVzb82BPHuvT/Xvfa6mf62H5v/AF96&#10;611730wtz+eeL25/Hv3z698+ve+l5v8A4AHj/e/futDr3vgG1H6cEEE35X+h/wBj/h791vr3vyC6&#10;Wva9+Lm91sL/AO39+HXh1732Tyqn6kIOOL82IHvXWuve+XGuwP0Df65JINh/h731vr3vi5/J5Nwq&#10;/wCuxv8AT37r3XvfKEEsRb+0bXIBswuRz/r/AE9+61173nQkFVFwQSv1txb/AHr37rfXve1r/KJG&#10;ZzHwsgpKhfJS4/tfsbHYcu3kvSTxUOSqIolsSpFRUTC1v7Qb3z++8rbW6+5YkiNHa0tmemMiSXSS&#10;TSuP5DB6z5+7fdufb1ElOIricL9hYOQc/wATN+XQb7nyNPQ7hiEzaR/CqeV7avSpqp01uB+PSLH/&#10;AA5/Hs+9ftN5zko/HPEVlqYRHIUVPGIVnesVRawLMwsf9Tb3j40qiVRKc4r6+lK5zj06yXgvF7Se&#10;OOnKly8bRwSI8ciPHE4kQsQWZygiP+sLG/8Ajf2AGW2vkpXWeQT0tXGC944x4SCGEiSBzqBNiCL/&#10;ANLfX2tSaKIENQj7akkmtAaEYND6AgVwMiKG7QALxH8+lQk8TABWDD6f7b6Eewpy1O0TGVmV5Pt0&#10;HlRfJ5oi4mKS6OR4y7PrP4B/pf2ugn1g4pmnH8qj7fToxR6jqWn/ACMf0P0v7BPcC5Skp61Xe0c3&#10;3jpGn6zIZ5GR1Y/ps9rrfkf7D2fWpSSRWTy9flx8s5+yn7ejSGRWPac0/Oo/2eufsG8zFUVSU33V&#10;TMagRSrCWLgavN5AoUcc24H1549nVuQrOAopx9cUp+XH/Vw6dUkmjfPy/wBXr172EW58LTVdboSM&#10;vP5QwaWRodEiSimpyXfi6yPHcf48/W3s8s55I4zminB/ZqP8geI8scK9MXESu1BxqPl9n86de9hV&#10;m4qaKCFqeojlnkqJPJTfbr4XRoHEoLW+sbBFK/lSCPYhspGaokGABQ1zxxj55/Pjx6Lp1UoT59e9&#10;l9jhyAmho6Tb80kkZaB2RZJBMukOrKy/kc24+gH+PsUq8BGuWWh4+Q/1f6s9AqRZlk0JGajH29e9&#10;quHZm8MgTUVzwYamqIIgstU8VEswlXXTkiSx1WYg/wCt/W1mDuFjGCAC5HoCf8HlX/V59PCwu5CW&#10;l7AeOKD5Hr3vDPsfbdDLNT53dC1gU+QjG66oxuA0qgSGyn6nVa4596+vuJFDQRUJ/ix+fD/Z/ZXp&#10;JJt1qKrPJqHy697bczV7PosfU0mGxMtTLU0xgXI1sg1ReuSF5/CpsDYqbc/T2qtGvfFWWV9IBrpH&#10;HyoPnn0p5/b0WX/0KQPFApqy01HiK1H+Xy697qb3ZQz43cWWpKk3ljrJiTa2pWa6n/be8mbCeO5s&#10;454+DAHrlzzXt8+18x3tjc/HHK4r6jUSD+Yz172nfavoPde9+9+69173737r3Xvfvfuvde9yqU2k&#10;t/W1v+J597WuoU6unXvY2bVcGk/oR9b/AOt9fZnB/Z/t6Mofg697fKrjV9LEgfi5uef9596lGVI/&#10;1enT60r1721k/wC2vzz+R7K5dJo3pjpTGATX0697Za4ck/48jm3+N7+2h1duPXvbDVDg/wCC/wCw&#10;9+p0y/XvabnFm4tb/X/2FvdD59Fsoya+vXveJOCP9f8Awta/vXTQ49e9utIQHX83I/3n2oiFVz/q&#10;p/q/ydKE4de9iRiWARBz9B/r/wBBf2ZwVo1PP/Vj/P1fJ1Dr3t4n5Q34uD9eDwT/AF/Ht1tAPaPM&#10;/Z/xfVO0fCPP/V+fXvaOqls9725P+2uePaOb+0P5f4OvNx697mY0kOnFjqFx/sL+9xNVvyoP29aI&#10;697GTDG9Otz9L/6/0uT/AL17PIB2DH+qn5/6vl0hmxGfy/zfPr3t45tzfkcXFvr9R+f9h7U9I+ve&#10;+DH/AF7/AJv/AFP1sPfuvde94z/sBe496I6qRjr3vj7r1rr3v//S0WwCCR/iVNj+Dz9fYboQadCD&#10;rf495ADb6gcACw/H4+vu6MRgde6974yA6Re31+v9OD/vv98PeyzK9R1tSQa9e9tri1+P+Qrf0/H1&#10;9vqQ5z1d01HPXvcdh/rf1+n0+nvw6Rde98L8W/wt/sPdqde69769+69173luNPP+x4P1/B/5F7pT&#10;PXuve8Z/31/r/iT7uOvde94iSf8AD3rq4HXvfXP9Tb/XPv3Xuve/XP5N/fuvU6976JA5Pv3W+ve8&#10;JN/+Re/de697jubm3+v9PaxPhHW+ve4znkf7H349aHn173mS4sfybf8AG/dahu3plmDHT5DP+x17&#10;2707W/x/H0J4P44/2PtxfjX7R02vXvaooHvY3FiRa5vYAfX2YwmjgD16cPGg697V6f5tT/sTf6Ef&#10;n6e12fPpLLXifs697zJ9T/tvdlbS2rpjr3ufD9OLX4H+2/Nh/sfaoHUNQ6uta4697k/8av7YmrUD&#10;q7V4de9+/wCR/wCx91x5dKAABQde942F7k/4cEfgj6ce/db697jvwf8AD/Af4/1966TyAA0697xn&#10;/D37y6bPDr3vC4H+xH4/w+nvzMzfF1Tr3uNMPT/hxe1r3I/BPvy4YHpRDgVPXvbBOGNgLW/P0/HH&#10;5/3r2pqFNT0uXjXr3tudSATe/P8Ark/4+7rIGNKdKIjUlR/q/wBVeve8Q/3g/X+nt8F0aowR/q/1&#10;V6fVirV4de9yaa4ex4/oPr/sfZ9bThsrw/y9GSNXh172oKdS1rA8f0/Nx9P+N+zmGXtp/qHH9v7e&#10;lakjA4de9v1LDqK3UfW9+SbAGw/2/s5tFLGhOP8AV/q/PoxhjoM5/wBnr3sX9j4qOatpy0d9LI1w&#10;ALAfWxt7E1ggOABn/L5+fHrZoNRXr3u3v4+YfwY+B9JUv47kWJOkAi55/wBtb8/19jfaI6FRQEL5&#10;/bk+h8qH+XHpHIx0n04fPhXpNbnm8VA4uLlWIB/1re7E9pxOEgABsFF7W4/sk3H+x9nUx0Bip+df&#10;8P5+n5fb1WIGtfLok3Yk8X+VamGoltJYE6rXYAA8f0PH1/p7MXtw6ViQAWJA/wBiOCR/rew5cnW+&#10;pQARU8MAGh/wmnp9vRkkZpUYPH/V/q8+q+u0UEv3csjyXVSwAJJItcKx44P5P5HH19ixjzZRx9NP&#10;1/p/vv8AD2R3pyD/AKbFaVwPP9vz9aUIJhACUpTieiLbtjL1EjBz6hyUvYeotdQt7c8fq+o+n09u&#10;xY3H9P8AY88fX2Vlqmvr0ZqKLTpDR00axkWuVZQWGi6EngAj6kAfQ3NrA3PJ8f8AXJP+PHHvR6sO&#10;Nft/1f6vy65xnTYiNVF7en1r5WsG/wBhYcAfX3wZSeRYj6A/S45/B9p3ZcpT0Pz+efT7MeWadK42&#10;XArk5p/L59O1FUiMxiQvHIxu40BvGVK/XRe5P0Bt/vPuBUrcE8i/0P8AtX9D/vXtPUjh08jFcDpe&#10;Yh2WSJVIbTwVIN/GDclbAWIsTc2P0J/p7Tk59X5A9V7f4/Xge9XRIgJ+z/COlVTSvQ0YNCVQkIz3&#10;UgkHnTyDqNrmxItz/T2zy83+pP8Arcf4Wt7Ls16VAkGo6FDHgIqEBVQ8D6Brj9Zc/g/8iv7bZbrf&#10;1CwA+tz/AK/H+29u8ejEGoB/1cK/6j0s6Q60QaG1Mx/TYA3tY6ybfW/+w/x9sGarFpKV3LcBTfm3&#10;OkkEg8D6/X+ntiyUA/DpLHiDXApjVxPnxpU5HVlC51Y6EDaeIfL5KGFVLKGUi6BgCZQGA0nkcAgf&#10;1tz7If3NvaFBUwtKhurm2q5Nj6hwf969jTZoWlUBAak5PkABxzx/2Pn0U3sxNVH2E5/L+XVmHVe0&#10;v4XQQSlGU6F4I0i2njg/4f1/2PuuDdtamXrZSravUzEkji5vck/0+v8AvuZIjcLF4cp4CnDjgDHz&#10;PGn28ePRLMDq+R6HQAKAB9AAP9t7R+IodNdHYEHXc/2r2IPN/wDY+yWcojluJpw/wY+3HRTdBcg8&#10;AOu/Z4eoIE+4pdIP6k4P0BP+P4+vHtm3Op9Xzp0QSKxX0Of59JHd7lMXUn8eIk/S5AHNh7PPii0c&#10;KWAAt/jYBfpbj6jj2e0xXorkHmPX06JZuFFmqJAxu1+AbXLNxYgnkGx5/H59iht92Z4wCv4DD6Ai&#10;1rX+vupppP29MKoGB0W3sGGOOnqS4kA0HQ1tRUhtSkKeB9OObX5/r7HHCUzSR/QkAfg3/wBf2XTO&#10;oFaev8/Knr/scPPTV/CK9Vx9p5uGgqzqkjRmk0KpjCk+kmNiQOOb8/QW/J5CnFLpNiAf6fjj/fH2&#10;VCMlg9AteI/zemf9WOnIlkCq6nTX4hTOOgHm3Os0RdJHS1tbE6yCw03LECwLL+Dzb+p98Wpfrcfg&#10;gD/H/W9uFOlerruLcovFokUMCrs62BKK3Pr+liPzf+g4v74imb62PHIJv+P6+9aD17UOpb7khIAL&#10;ISyqrBXUnlTYgkn66rf7An6++/CVFx+eDyf9a/PvemmevV6wDMRTsVk9WghkuoNuVIT0EcW/1/wP&#10;rz77CsCLn/W/2/F7+/dePXGWemkSQqg1WvITYH/NjWyaW4AsR9TYXvb3NhJvY3t/h9f+Re2CdAJ/&#10;w4/z9VPCvSMzMMDIWQIW1fp0F4vQCPoDfV/Wx4HIv+HaFzZRa/F+eeb8Dj/ePbE0ZFX1UJwAMAjt&#10;qT9pFDTj21znpopXNQOgtyVNCTLpFgshDuR6l44kBP8ATi5Nr3PFvc1Wvxz+Afzxa9/+R+21bA9P&#10;9Q/1Hj04pAA4Uyf2Gn2faeJ6RlRSpEWJCAqWKjQb+S/qU8XuSBxz/jxe8pATxbmxvz9fd1ZV+fVR&#10;IqedRXHy/wBXDpJ12mNi12EZKFTpu0Zv+m7fm39fxcj82zi/Fje1rfngcc34/wBtx7b8GDNVpWvC&#10;o48eGa/M560JNIycf5f8P7c/njpkd/1ll0GS5ckAMWvqFuL/AIuL8/n6nT75EWH1tYBbE/48e/aI&#10;vQn/AFfb5cB/OvXhcGtDmvyp/n8/9Xl1HjLu7Dx6rsanUsJ0hjFpbSP1FrgE2H1NuCbD30ubC3PB&#10;/N+LW9s+CSoVTVj+0U/YD+ymOFMdOJMhI0nPyr/m6yM3KRjWEXQGMR5AC38msf2DcixIPIBv9PeK&#10;QhAWYhFHJJP0sPflgZh3GuM0FB+2ppjga/l6Ua6RFJzj9nH/AFf6j05Y9GqZ0p6SGSqqXKpAoVW8&#10;iyOdBJFyVBBHP9Dc2PsMN3b6oMLDKBMilV/UW5P9B/h/sPZlDaIuRxyf+K/4s5HAdA3mDnKy2iAl&#10;nq9DQYwfln0PqerGPjX8Qt1dhVlBX5ahnNKZA32vi0Qx3JPkdlALEcmx/PH9PZOd9dvR1PljjqQw&#10;JdSdQBHqsBzb/X938BIqsgCkV/1Y+X5cRx6xn5p54ut3napIHoK09a188dbAPR3xZxOw6Okd6OJZ&#10;o44vpGum4S7ek8A3/IHNr/k+yh7o3HLmKiSKEk3LFnUsVBNwLEXubX/4j2hnn0RGpqB/q8sf6qnz&#10;PUcM8lyxZzxx/qp0eLGY6HHQJDGoAQAf04Atb3EwuEjjCzPcsTrJYcm45Pq/P0/331Ctzcgt24J4&#10;Z/1VrkU/2ejO0twM8PL/ACf7HUionI4H444/3gD2oGCoAALKDYfXm5uLkn/eD7QF2YkDFf8AJ9lO&#10;jyKGjFV6jg3sfz/T3KoyC1m5BIsL/i17e3BnJ49KwgUUHHqPP9eLj6/j8+1rRYlalQ6J+fVcH83P&#10;puPbfjKJCrcAMU8/9X+o9aZtPHpgqsgaclWIH1tcjjm3PtQ02AsAPCVsebXJv9WAv/T6ce3GOkhq&#10;8fP5ev8Aq9R0jeSp/wBjpinzi+oiYHgW+gB5sLf737d4tvrIeIr3A+tvoDf8/wC9/wCPtsvGMCtB&#10;/g/wnGf2dN+JTPTVLuDx/WQA3/qfqRYXt/vX9Peb+67OCRDcXS3+H9eByb+2GdixKEgf4Pzp5fl6&#10;9eLtqHpmvWIbqgjsryjVyB6hY2PIPPH9P94986XAfayhyD+ByLWA+oIF/ehO2sKTgZ/zen54x5jp&#10;6CfS+k1x1jrc4KumZU51Bhwb3v8AW1/9jzf2OG0amOEwgWFjY88WJ+th/vv6fX3R4/EaQ/FQCo+Z&#10;Ff8AV/kz1KHKW6pbuorXIJHCvr+3H2+fDJMO58PVVdNUmzDWjlWH11ILhbn63/2H9Te1/ap3oiTY&#10;qTUo4iLAkCxsvBI/3jj2nPhmbw0ORUY+dNXpw45/w56y95L3tbhVQ5H8+A9PXjw8ugF6Perx+4wH&#10;YlJalQRdzpuxIVTyLG31/wAD/j7rP7SRBXyKF02kYCw/wPH9Prbj2bwIwNHNT/I8P8H+D59SvA7O&#10;/canq4vZzs+KpnJJ1RqSSb/Xn6/73f2BGToVeGaULcWYXAACpa4IB4B54/3v+iwEVqOIyOnZ1KRe&#10;IPLP+HpZK1iOeePz9f6+yodga4ZKhySPW3INhc2Fz+OL/wC8e/EKIwzCuPT/AC/6v80Yb1deGS3l&#10;Q/6v8/yPUj2VvIN9zWOSbhWJPJF7n/kfsserMMYrngf8P+Dh8ugC8rMxY+Z+3/D/AMV8uve5dBR6&#10;n+l9K8aQOLki1zx+Pz7vIFYVb/i/9Vf8PRpYKp72zXj/AIeve5VZaEaUFvpe9iQB+D/vv9v7blJC&#10;gHz/AM1ejGeVSwUf6vP/ACde95KSoaEAkn635PIvxa6/6319p5FLmq5xwp/qz5/8V0+rA4X9nDr3&#10;t/o6h530ryP0kkjSrHgg/wCt7ZL4+fRlaEzOP29e9qWCExLqsDxe7fWxFw31961E11V4+Qp+Q6Ey&#10;RRxppJOT5eZHl6f7PXvfUp8rBBp1cBdP05NrkN+P9a3ujKjetP8AVw/1Hpo+EXqK6fP1/L/Vjr3u&#10;ZDSRRRlmFySS3Ava31tx/vHtO0a00jj/AKvOmT6/bXz6VxKgUKDn/VitOP8AxfXvcGqijW7arBeQ&#10;CRYAm1rj+v0v/vH9U7RSDOPy/wBmnVixHHr3tsCNMykEBVF/rfj88/QfX6f717ZDE91OJ+X7MdUD&#10;ljqpxP8Aq/Z1724JUrGouBYD8kFh/rf8R/T3VqDh1pyoXBGOve2+rrBKwjjsWvfSv1P+H+2P19+A&#10;LY8v8nVO5zQde9+SDxxs7/qYEcEAKCv0/wBb8e3ApYgeQ/2P8+fT+XVipC0alOve2Osh8jNGiAkk&#10;cngA/wBngc/6/wCPx7eIYDXxHy40/wAgH+ry6KZmauM1/wBX8uve8MeB/baQpyRcsbcEfUf63+w9&#10;pZAAR6fZ0qgU+fy697hNRiPU7DTbn6iwFvqb+0c8VJCRwPy/b0vEdTQcOve27UzTBbWudP0A5HFz&#10;9L/kW/N/z70Epxz+XVxHSlT172+pSpov4xyOeLG30/3r2jkjVjWvTVKGnXvaPy0KJK5W1wSRci9/&#10;ryR+T/T22pZD3dU1aT8uve2MiVhdDwD9AD+fqf8Ajft0SgH0r04k2k4x/sf6v+L697d8Zkamktyy&#10;qp5BJFv62H+PuxkYtQHPTv1csfBsjr3t+l3LTzRmKZVZvoL31fUiwJ938RHGluJ+z/Ia/Z/PpfHu&#10;wYANXOPKn8s9e9s1VgqPLRl4ADrvwPrc/Qn/AHn2me2EtQtDQ08v8mR0ZGzt7+Lyr548/wDD172F&#10;e4NlT00jMkZtzyNVrD+v9P8AH2Tz2PHQv+rj+f21r0DN05ZeMlohUfKn+r/P172Hc+NrKJ/oy2Nx&#10;wSCPobf8j9owrKwND6fL/Y/1fPoJy2k0LZUin7Ove3HG7grsbIrJJIhUjkMVII449vK7AUHDqqSu&#10;nXvZi+vvkHufbFRA1NlKhBGwOkyuLrflSL/Q/n/Ye1sVyGADZP8Ag+f+rPyyen2ljnWjCvy/1f6v&#10;29dEAgggEH6gi4P+uD7Phsv5fVGUggp8rMZGsoZmcFiDwS1+LfT2tjuar25Hn5fs/wBX7K9EN5tE&#10;FxVowFJ8v9X+r7OoZx1Jq1rCiN/VVA/3r2PFN2Zjtw0Pmo6hGeRQQodf+DHgcj/bf8R7UpLrHmP9&#10;X+an/FdBS82ZoqnT6eXy65rTBGBFrX/2Nv8AXPuGrSVWmQlioYsQFLGxHI/2BH4/1/ZhbEMCAc0/&#10;1ftGP9Q6Cl9aaVYeYr5+Y/w/4f5VkEhfoP8AW9vtHg5Z6FpWTSZASFNx6QOFJ+vJ+nsT2XehGnVU&#10;Y8yPXA9P8/HoBbrFUkcesTSgNYH6f6xH+PsM9y7WeWNmVCP1DjgWsLj/AHv/AGHvVzEK0oP9X+r+&#10;XQfYlTQ/6vTrMGB+nsD8jgZIJyrJqCsfVa4P+FjyOfZBPAVanl9nVhO44mlf8/ypX1/Z137xyYeg&#10;qYHhqI1uQR6gCpH5vf2Xm1ZloRX9nH/P1dbyRKUz172Y/wDl87Zjw3zH63rKUhEnpN40TEcR+Os2&#10;jWxlf9i1hz7EXIEYh5xtJUpjxP5xsP8ALTzr0HedLv6jli5UZ0mJvn2yKfzp8uI6J98+445PiB3e&#10;8kZlSk27isloW2rVit1Y/JIy3/KmIMD+Le11uyhmi37u6ncnVBujODTyRY5CRQRfn/Yf09yKw/We&#10;v8Rx+Z+3h1sBSAfKg/wDo023KhKnbmBqozeOowuLnjP0ustCki/7wffLFQukcyhn0EFin+tcMRqv&#10;+Obe1kdPBrxqP8v+r/i+k0jDJH+r/i+nVyLj/bD/AGI9iPh4oqZJLU/p8FM9tRtpJtp4t+Pr7NoA&#10;Cv2gU+3H+TpA9WPHprqGZivrsdbgGwv+kkH2avrCliTb24qxS8TVVRisdTMo4kJdq6pUk/grHHxe&#10;3sV7NGml5V4do+Zrnj9g+zP29Ed8e9ARnuJ+VMD/AA16Kz3DWVEu8Nj41Y4Z6eipdxZ2uWRvVEsd&#10;NHh6J0QfnXVS82uPxz7WmOp0jnqNV/oiRXYgk86iP9qvz7P4tKvQ1/Lj64z60+fpTopnYlR0mstV&#10;yy0tJp0i5eWcqgZVXjQrX/s2upt77yCzL6SJGF9ThSLORZRcD6G39PfndpGET8K/n6Afb/OvTKEH&#10;rnhnpmHkQxKdOiLWpDRg6nbST9QSPqR9PbShXmMDRp8drWHJt/vj7VqwI9PL9hp090/SBriUt5Nf&#10;kvcEmwH5/wCI9+ZXY+UgAeoBBwwAP1P+P597oTnrwpw68kkaD7dWJPoJkPKMWFrAH8fjj3FqkURR&#10;soClx6XVyGDFrayPp/Qj/H2kkh1OHU0Fa54j5/7Pz6uHbNPL1/1fl1MoZLyyo5L+M6XjKAqwAuY1&#10;JF/6g+8KSrFGQ7BpHe6SjkAX5Jv9Cfpz7UKwHxZ/PrR7jjh/q4f7HWd4HlkDICkUaWeE2UngcWAu&#10;wH1HP+9e4QWeeXSHDr6LOSoVWtySPwLn/fce28k9WBVRUj/Of9mnTgzQQQavGUYa7qAzMU1cKLfX&#10;ge89VAjODJdJFKqhFwBZfUX/AK3sB/h72/cvhk4/y+Vf9Q8vy3GxXhw/1f8AF9RqSpdUPis6HWXF&#10;wWZSbgR/0AuePz/vHvCtLGbVRQ+lmLKHIVjayN6vySfemUmIuvoR/m/n5/l1bUx7Ac+XWZqtwDS6&#10;hpdVszKLqAfWp024A99rCSjTIyrYt62OnVyDpKgf6n2xFWpFTkV/zH/D8+PW3cAhP9VMiv2Vx155&#10;RrWJ0LD0jQvqsQv1DN/tV/8AD3GKxqJVmYuXcszANZFXm5/2P09u0wWPlxPW+7Ggfl1IDOxiMICB&#10;ECqCynWzcG3+w+v9PfHQC/lHkY/VSbXMYXkWA/p+ffhnI62DQaT1zZyEMVkUXswGogS6uDcnmxHI&#10;+nvGk8aOEaJgEYqiclePUrC/+P190UrECQMZ8+Py/wBj8urUJFQeuctPNIpZZkJdVd5LAP6vSwIH&#10;+H05/wCI9ynSJ4ZH06bC4uSvB4Yr+bWvf3sSK1WHHiK8f8vnXqvcHAGa9RYzNHNEhcNzYlVBF1N1&#10;DH+oNre2ulRRCyGP9ssbni5F9QNv6n2mjZgCaVrnz+eOnWJJqTnp3q2JlRhLplC2VOQoNtJ5vawH&#10;uNIKTVHGrF28iRgKQACrav8Aief6e9rFG6itR5fsz6fPpxUcqWOBSvn/AJus6PVqJXZVQaGck3a4&#10;ZdB/P4Iv/j7ciIoYwQSbW1aWYsl1+p/1+B/vXtwqsSmuFOONT8/mPz/KvTOT02gzVEluAfVp1Kqr&#10;JZhYAf4cm3+398YZkJ8EhtcHRbkfXWbkf6/I90jMZbSTqHl/qz1tgxGv/V5gf4OudTDIAZ4VAIOq&#10;Xnm9tN1B/wBjz74KoqKhvTpVCAxIJT1DTe35uOBf3oiORz5AD7eHn9hwP9VOvDAz1kZmpaZfV5Ge&#10;5Rbqj2/Vbj6EcsfcqSsijhayklUI/wBqF7rYEfn/AA4497AUpq/1f6q9bWN2YAefUJKOZ5xdrKXU&#10;n/UsRZgSGtwf6i/N/eCjmEnEqvpKr/nOCJVN7n6fT/X/AD7pQClOnJY1jpp9fI+X+rz/AM/Uirjd&#10;bmNl8gLD0AlTGeLCwPJ/1vx/sfciplhEoWENqQqfMCqqT+bEX+h+n+8+79g/2cf6s9ORRkZPmOB8&#10;vy/4rqDAtQ8JaosFcvph0s7WA4JJtYkHnj3mNShR/OY2UkjyHTpLGxXgcXB/2HvRPp/q/wBR6ZKN&#10;qAiBrTh5+nXBKVtSmHUGFiYwTbSvLWLckW/rz7iyEEKyN5F1D6cDg6f9ifr/ALf/AFvbZqMDqpBU&#10;6Tgj8/8AV/q+fU+LksJFMbFWt9bgEXIB/APuK6SSsQqERm+q13LAi9hfm31Nz7u1SKf6v8HTwmGk&#10;DzH/ABXpTrPGI4rs0gL34vZQpVvyBxccC3AI9uMUMcQ1K4Fow2lhfhuCb/4cjj34d2fXpvU03EDJ&#10;pX+Y/af8Py6bZ5pGOkq5s7X0sASQbkFT9f68/S3HuPDTQeVJyz6/1FSWC2QfQ/i4PHuwYgEevVi5&#10;VDEeHAU/1DBGRXqRPUVDRtEiLotp1cFgz/4/X6fX+n+t7kSGJ7oiDQGuzE8mQDgqB9R+CP8AH34g&#10;aa/6v9X/ABfWgjpH4mo/7H+o16ixmRZFMp9bKQAALKh5a7H8ng/7C3uESyFl4FwzBQWtpLaSAfp/&#10;vuR72DUU6UoyuufKgz69SmjB0uOTcBiACVa2oMyn/bX/AN698qUyIHOlRpRgbAXUA8WH9fp78Mju&#10;8v8AV/q8+ruqtTV5EH8+sdXoLgB2byMo5Js2oc3PFgB+f9j7yzRFZOVuQqubf2uADY/0/N/6+9lq&#10;sMdVSQMNXln/AFHrFA/7ZAe12KL/AIG540/k39I/Nh7aWMhk/wA2q6T6yLBhqJI02/NvbdTSv/Ff&#10;tp/k6uGU8DX/AFZ6elSNY/1udQAUG7XNv7QP4v8A8b957KilmLAawLjnUDzdR+OeOR7c+3rfnw6i&#10;h3dgiabmM+ljYIRxpY/k25t/h7ky1CLEqwrdo7nSWPqFgFIAvY8n/jfHvQxk5+XTSowYlzUN5U4f&#10;58Y6jR07PLeb0q3p8ihbggln1E/i49xGjeSFWUlW9IYScmy88gcfU2/3w9+4iqn/AD/6v9Qr07XP&#10;UxZI4p2RgGS50GK1rv8AUA/7C/vhHTujib0qHJLqGBJYH6EH3oDNetBs6fTz65zVMbxmHliLBDYg&#10;KDxe/wBRb/fH246UHifUI4tJYKGGpX/J4F739tqpqF4D0px48Ok0bNUo+T5/YPl6f5xx6hyFyJQq&#10;NJKCF1lfSVJAAJJt+m39fcKTxpJZbGwJI1EaVXhmt9P8OPbjOqtpPSoEHrNEs0sR1hhey30rdyRq&#10;Vb/X6/1+nN/x7wTQSOl4SVDvcf1I4vYcWFjf3UnBzx4/7Pr14EL8fpnqXBOiyaJRqKKefwD+Lnnm&#10;4A494YoGRUMYs0uoH/ajb6f43A/r73hRU462x9essk6u0gc3EWk2H9kX+ptyLH/D3PgxiOo1WVlI&#10;MdpNLXI5ZGH5/wAPbTEk0XFK/wCrh0y8xU8DTqFPlGRrr6w4IcNHqFgeAy/gfXn3nmp4FJQliQpD&#10;NYcseBa/0/2I5+vvy6idJOaf7A/4v/N1tWZhXqNFUzmzqI9LSDSt2sAPU30+o/BsePp75JGwjRDw&#10;oOu/9prm97gf4j26tFXQT8NDX8+rVAx1hklV5XlAOprx6TfQthbi5uDcH/ffXKZEjB0rb1en8gAf&#10;hrf4fj241MZ48OH8uvUJ8+sASSQ+pr2U+SwILE/W1/x/j7xyWdiXvYKwVQSQhNmtf+h/1veznj1b&#10;rJGTGoCWuWVmawBe10Bt/X/Y++miaMKJNS6lLJp5uPqGP/GvejjjjqoYNXT5Gh65LKsmpo9DkMuv&#10;WPo17FB/xv8A4r7yFQAiKUsRqBuSTfg6x/yP8X911AJUA/sz+fXq+fWMMzNI7B730kcKF/K+M/g8&#10;fT/Xt76VWd2OtVKBrFQBex/se7YJqOvVoAaHP+rPXblEQDSzAkag7cf6zX/2/vC8ckkms6iFVRc8&#10;Bbi92A/3rm3tpXDNpOCMf6v2deBHDqSksUUJRdN3ZmsOSxBsNN/97Nr+8scADByx9Rtp+i3+oaw+&#10;l/oPx9fdwqknPHrx8+o81UxTRoX0c6xy1uAVufr/AFP5+nvPPF5FKIxWQtqYn8X4IF/xzxb3pQ5U&#10;DgRX/V/LI/b1UEgCvWCCYRyeSRQ8QACqh+tuQTb8/wCv7wUyyiPTezJcc8cWt9T9ObH6fn6e2wKV&#10;Zhk19Rw/z586deNK1PUqsaIy3/UkgU8ENyWuAbfXi4+vFveSBGDAgaSSpJuD6b2Nv6fke2KsTx45&#10;P+oY6qT5dcKl0KEMQ4VXCixHOm45/wBsfc+QNceQK+tVH1v9Rfn+n/Iva6MEKNRrgD8h/q49WXHT&#10;QjIQfEXiEbu1rEG4sPz9f62/1/cd1bSfEtiCORx+OLn/AHxHuseSx8wflX9vXlNTU9SlZdSCV9Ss&#10;p4bm5JN7L/vh74w31LqcanDAK3JH4t+B9Pzb207sG0j/AFev+qvWmJ4dZZQDG2mM6EKnUOAf6f1P&#10;1/H/ABv3PV9KlgxDK1zYAfXiwVvr+OPagkMmkkV8/T/Pj+fy61UHHr01PGWks0d0ZbDUeeOSSw+n&#10;5uffF52aMnWw5sX03Fz+f9bj8e2ig+KM5Ar/AJuvUFe3j1kjplWRVMakG9k16WAU8j/X5H19t6GR&#10;zMhkLk20jmwHBBAP09+VjqILCppTHp/l/n1atOnORYUWnkWIRqurWbi97lbFvyLf778e8ixqll8l&#10;vSfoNQY3BN7/AEvz9Px/re2ynkRnT/Ov+Tz61+XWN5nkuwivaRb3IRlXSVFh+bH/AGx/1/cmGMhk&#10;ZndiPohvaxPJHBtf8/n/AG/u0RUUNccaefp6ev2evWq9RKqTUkiLGiauDKum9wLgEXF7fji3H+Hu&#10;VGqDUoZjqVtNxps1/px7q2kuWHVSc16hSNIQjMiDQy6gCCSmng8/7c++7yH1kkafSPUDcn9J0/m/&#10;4496I9M9bIA4Z4f6vy66Aj/zYA9V3N1IsFvqGs/0/pf/AG3vink1q8i2W5NzYXt9D6R/vHuor1Xy&#10;6yymERukRJYgLpFzYEepbsf95/2HuU8zaWKiz6bhm/SQT6b/AOw/p7cBqQD1uv8AFwHUCKmTWATd&#10;GYDSvLKfqQv/ACFzzz/t/cM1DKOUubeprelrngEe/MrR8ft/1fZ/lH5bK06nrTJIxs9lJOlCfUAB&#10;yQf8b+4hRi7uACx5VuOCSLgEf717shcrXj51xjJ/2fn1dDgA8P8AV/q9epxZFRIySqDhk5IbSpIJ&#10;9yEDuNJITSWP+ItyRx/X+l/dGJdqnqhAHn6dRXMcZ1BWfUo/xU34U2P1t/W3vk1kGnUA5HDD6aSN&#10;V7Hnn8+7adKhvL/KP9Vetr2j1Hp/q/MjrgNUz69BKXuwYfVgdIXUODa3+x984lMTOpAYXLs1rH1D&#10;V9f99/xSpOetuwahHnj7P59Y5SJkRlLI3CKoa63U6LBf9Y/6/wDxOYRIyDQAv4Y/Q3/URY/7wffq&#10;ChP5dVrgk/Z1g88iy6XJYrd1HJW19Ktdf8eCPfll8epbnSEI9JA1qD9bC3H+HuxeuBjq5cNQUz8+&#10;uDU3l0vYavIG5BOhitrXa4v+b+8gVAGMbM1vwDcA2te3F/8AH24K9OAsaVHWBmckeVUQkjSxFrqG&#10;vY3uR/h/xT3xcMFGsaRpQpwLGxGqwP1/w91ZW11H+r/B1Ur+pqHnWvXOJkYuI3DMHZZOSSCQbAn6&#10;D+nufTojBSOCyadR1C9x+q4/oPx72QKDVk/6uPWpH046Z6t5kZwSCiSFyo0kAA208jgk8X/3rn3G&#10;/WxC8lbX/wBgbcX592FAM+Q6d6nX8aKXOkOSVBAvd11eq3B+v+259+dkSGwXSy6Qzkgagtzc39ta&#10;gUoAanH+o8fn61zXqtDqrXHp11GkslRqZwyt5CkYBOnVYAcf7b/fH3xjJYBuQtvqbA/1sB7dGRnr&#10;fy6yTKqlksDJq5C3PP0LE/j8kD/D/D3JpiLt9fqSz3I02+o/ofx7YbUpYrU0P2VOaD8v832dePUG&#10;tHC/pPpVVjC3LajYG/155/P/ABX3IdkDrpuWAvfTYG4tc296Jqanj14DGeocUcniYNpVC2nSJCSD&#10;qLaQWH+8/wC295AxYnUeQQv4OlrclSPx73pP4qf5DT0/1fZXrXWOyoAEW+oM1gCt1/CupPDW9yHf&#10;ToMR0lG9XAJNiSePdSFIK0x6enDHWgAa6uoMcZfWJ7t5V9Fy3pBQD9X9bcf4/wCx98tYkKswALi5&#10;S34I5sR/vfva9tAPLrVKYHWPxNErojMVjYgvqHLhhpuG/AB4H9ffLxqT/qQFCmx/2B5921E8fPqw&#10;NOsPmcLzZzqZ1uD/AEvp45t+D75xHxSaGcMDyFuGA021H/b/AE+vtuZNVChGD6ZpSlPt/wAlRU16&#10;9p1DUuKH/V/qx1jnIqIPIsboShUt+hrsSU4F/wAcm/5/HuXLVaIyoIbkWuLD+tuP959+jBUGvn1v&#10;SKg9NcGOMs6uUdFKtypLMRf9Q1cj+trf7x79TTEqGdQBcsvFxcc8n/Y/091lAaTsHl/sHHr8vy62&#10;y1OPs69XUyr+3HIf7KPyASCLD8fiw5v7lJpd9TGxbkccWLfWw91MRBYHy/1Ux5/4Dx6qajHUCUyR&#10;QqkS/oFn9RWQlYiPq1gfp/X+n9PedhGpCk3ABW5JNySOeP8AeP8AYe9MtFDev+r/ADft6rnqDGZ3&#10;DyBNDa1ksoW6hb8ANzb+tr/n3KSWO9gSNN7kG3C8W/5H7ZlZQnDj/n6qVr03SU9Rxqs+sghTGCdT&#10;cqwA/wALnj3niYuxYONJNwb8ekccj+v+29pTVjjH+r/V/sdaOMdRaiNYIlQwyalUgroBf1sb+lvq&#10;Aefpe4tb26FhHCuptQAt6fr/ALx9fbmAvTiUOOFaf8V+2v7ekgI5KmvlMcYje+s6/wBNuWubj0n6&#10;fW/4A95YGOpCLBeWII4uOTb/AGA96pqAp9v59XbHUDIRqUmV9RewjUhxq8ZIAZr/AOJHF/8AYc8T&#10;hUgC+oKNX1/NyeBc/jm/tMagFTUV/wBX8yPzHl1eMVNP9X+rHTBNjC9h4jK3i1BH/SQq+prC3Nhb&#10;6f7xz7B35ZUKZP4odlU07kmGlSqiJ5ZDAWcgX/rp+v8AX2FeYYjJt7jIx+Rx/g/yj1GTXZSRvMTH&#10;+A1+dCP9X+qvTj8ZX+z+a2HkpIBFBkuud20NYFUBZWjalrIJDa/qX6Dn6XP596dOQiMFTUQNyYai&#10;WPVe5OmQrz/tveMbgK5X0J/w/wDFdTpb5xwHHq6f3A4/3j/ef8PdOlPXvfS/W/8Ajz71x61x6977&#10;I+o/F/8AePe+t0x1730v5BBuRx/jz711rr3vitgzA8Xsef8AebH/AIj37h17h1730SobSOC2rSD/&#10;AMF5Pv3Xuve/IFaQL9CPyQbcLz/vHvXWuve8trH8f0BH01X5H+2597r5dbqK0697w2ZmYW4DpyBe&#10;4tcX/wBt7917z697yL6STyP6Cw+t/wCvv3Xuve8i2A/N7i1vx/W/vx+XXj173tN/yO55av4wdqUb&#10;1Mjri+8KyWhp2c6aU1+wcbLM8cf41vGrGxFyD+b+8FfvSQiPnHbrhUzJaEM1OOmY0qfOms/ZUeor&#10;mj9224kPKV3Cx7Vu2p+cUR/w9Av2VIIc1iDZQJ8dURytYFpUirEbxD/WDsfofqfduGYpZgEma0ks&#10;iQxSMihkA1maUsR9LgWB+tifz7xiCISTSgzg8TwH7R+w0HoKZQW8oPDFOoOIrEOqnRiscbs8RLEW&#10;uNMSIPyCW5Xi3+9l63Fjq5aqvjjfy0E1T5aSzOftplp1LI8i/wCrDKefoxN/z7WxqoAJwQPQZHlT&#10;9n2D08uhLbzhkBPH/Vw6E+gqI3hhZltMIwsgsRq9ZBIDf0IP+uPp7AzMYCpSetijIlDm6rHEztUQ&#10;KgWQxo1+U1G+m/549q0VAQ5opFMVz9gpj0wc8OPHo7huF4j+fT6koZVa1h/j+CT+fYS7m2lUVMKT&#10;vURyUM0UlTReOS+qFZmgdHLfR1XU2k/q0H2bWlyqsII1JdcEEHA4mnlSv7CePRrBcKlB5/6v9X29&#10;Z1dTx+bgH/XIv7LvmMHkMhkGx2MpJ3qI6ieA2jeQ6goamnCqLjRMLPf/ABv9PZ/HNDBG0kx0+dP5&#10;H1oKcAOH2VPRprXRqXH+rB/I/wCr15+01uLqrLZGper3DWw4NpBNlDRo+uoKGZYqtI6VPVzJGraT&#10;zqT/ABHtXb7xFFAqQKXOBU/nQ1x5Eiv+z02w8YAsx4/bT/Vjr3++/wCJ9pXLxdb7PWE0eGl3HU6E&#10;rFmyDCIRsiObiA/VifQQOSFXkhh7fhm3O6NZJPDBNKD7R6eXH1qT5U6rIsSCpA/1f6j5Z697Klu7&#10;fOXiyytijFh4JWSKWmx0McRQudaNZRquWvrsfqWv7HdjZxNH3ksRXLf7P+rHQXv7to7isJ0U4/n5&#10;9e9hbmM7UV0371XVTSEKjRzySCIyqGIkZbkWN19nUNsFUBQAo8/P/J6dEdzcu2CxP2+v+of4Ove2&#10;NXdP3GDq6lYpT+pJLAidPyLgNYH+ntYqmlBgf6qH9tD9v59FryOBU8f9X+x1722ZGIyxNLT2RFUB&#10;Ut9DcalZfwDcj27E4VgZB5/6v8/RNcksNR697Jd37t/7PO02bgi00+TjszKDoEqfVS3+vf8A2/uZ&#10;eR74z7e1o5zEf5HIx/L8usKvf/l82XMMW/QpSO7XS1OAkTGfmVp+zr3sv3scdY/9e9+9+6917373&#10;7r3Xvfvfuvde956Y2lX/AHn/AA/1/ewaHqy8evexl2i/7Dj6/pt/X6H/AHj2ZQV0Z9f83RlAe3r3&#10;tU1I1Aj8/g/j63/2H9fe5jpAr6/5OnwdJqeve2hrm5H+IA/1jb2V3CgDBAoT5ev+r/Z9X1oGBOB1&#10;72z1w5P+NyPrf+gFvbI6ebj172xVKnT/AIaeP6/1Fz7300/XvabqALnm3++v7b8z0WS5Y1697jpw&#10;f68+/Dpode9udLww5+v9P639vQmtQOn0697EXEtYRn8AC/8AQ8W4/wBgfZla1Cso8xTq6A6Svyp1&#10;72oJR6G/oB/rG97fj26D5eda/s6bXJz61697R9avq+v0a1x+fz7YuPj/ACx/Pq7ceve8+PPqX8nU&#10;P6XP+P49tRYag6oeHXvYwYRr06j88C5J445/P59ntsSEBHnT/V/q/wAnSKcYr/q8/wDV9g697e73&#10;BBA/2N/rewAt7V9I+ve+m+n54F7f71f37r3XvfA3/wAPpYX/AMf6391I6qR8+ve+H+x9+61173//&#10;09GEAfi30H5JNvx7DwJbjwHQg63+Pff+8f1/2HJPPu1KZHn17r3vjICVP4P45+tuf98feiO6vVlN&#10;GHXvbZKDq5508nkG/wBLfT2oRe3IyenWyPt697jMeP8Aihtcf19+pnpC/wARxTr3vCSB9fe+q0J6&#10;9761D36vW9PXvfL63/3n37rXDr3viT/T8j/e/oR791sDr3vGTb+l+eCbf73711br3vjrH4H+8/4X&#10;9+631734OP8AW/2PH+xPv3Xuve8bNc8/7b+nvaqW4de697xlx/W/H/EfT24Imx16nXvccn/b/wCH&#10;/GvajgKDrRPXveE8nk/7YX9ts1OqPJ4dKCtfn173ljb8fW39f6fm3ulacOmGxw8+ve3KAnj8f4A/&#10;429vg0oeNOtjB697VGPPA/oAOP8AAezCL+0FPOnTh4inXvazp+YVP4HBP+8+1+fM56TyjtOr5de9&#10;yE+o+p/2F/r/AL1730m697mwn8f7E/1+v++t7ei/l6dWHXvcz/WFvr/vhf3typ7fPp9aM1PPr3vu&#10;1/qPbden6E8eve+LEAH6X5sP6/7D37rR697ht9SBxxb6/j8D37pqWmmvz6974n6c/wC+/r710x17&#10;3he3+x/B4/p7115U1Gleve4kpOm/1I/x4/qB/wAU97AJanSiNSKKeve2SccE/n/eODce7AnVnpWp&#10;o/Xvbe/04/4ofp7diw9elFv8Z+z/ADde98EQXNyf6/T6f63tUuSB0rVM4697kwINV/8Agp4N/a+3&#10;BEtMgZ/l5fP+XSyMUOeve1HSLewFj9PwOQfr9bW9n9qS1H860/1fy/n8ujKBNVG8s9e9qmijAdAS&#10;DyOQAAP6fQexFaUFafLzJ/1U6MEFFNP8Nf8ACa4697MZ1fjfuK6nFlLM6aAByOQL2H+H19jLbCNe&#10;r8PmeP5euTw/Z0zI1B65697uN6cxi02KoQECagjHm91NuSD/ALz/AE9jbb49Eequafl/q/y9IGYE&#10;gD0/mc/5v9Veg83rU6YZEB+kZAA4OoC/B/r/AE/23s6e2UkQRgD0XH+F/wClhz/j7WzisTVPl/q/&#10;l/xfE9PxByfkf9X8uiUb/lgkEzOf3NDfTkqb8ln44+h9j1t4OEQkWBsDx+b/AOHHsLSsC5PpXy+3&#10;ozUdlTx6Ir2aYXMy67tbUulxb9P4B5P4/PsUqBmKrwbADk/2rn8H2S3BqzFTWuP2DP8AOp8vz8zm&#10;BAFH+D0/1HomG6KaBJWLSKCJGPpIOgIBYv8A1+oW/wDX6W49vAvx/thz/tuL+0Wa19en8dBvIIwH&#10;Q2QA3PpDcBSWJYqFva1gRf6C/vlza9iPwLf77n8+/eVerDtGof6v5dRgVLqokRxd2dXuQwK6SLAH&#10;Sf0E3+vPPB98WJ5F/wCpH0+h/p7SsKfqEcaV+3z/AC+Y+3hU9OQABtXE04fz6caSJG8fBW+kNqD2&#10;YqzEXLW+hHH0v+L+22p5B1Di3AP+v9fbRFTQdLFBPDoRMKPCwRCS5I1tHyFst9NrEAAG17f4/Xn2&#10;wTKLuTck3tySCLW/H++/r7ZvS1AopoHl5nic/s/b0rHEA5A/1cf8/QyYea4iA0pazN6EXSwfmxb6&#10;fX/WvfSTyA1Srbk/7wf8Pr7QagTTp9WBNOhFoZrjxg3seNS83U6gv15uL2/Nv9b23TKACeLC9/6K&#10;P6kn/Y+3E9Oldu3FPl/l/wBnpX46ZpHVbtdgum97uw4ICr/rLz/QW9l37W3YuOo51jmVCqsCWa/N&#10;r8/n/H2oj0qoFcflwGP9Qx1ad9CV6PP0HsP7iSKsqqcsGAdRoIGktxYGw4tbj6WP4491N9qbzqKy&#10;sqUWe413F2AHBtpB/qbn8exNZTLGqk/y8z51/l5ig9R0Hp5SWqeP+fqwShpY6WCONFC2UDj+g4t7&#10;AFaoymR3Om5udRFueLX/AD/sPZz+8dNDr8vX/V6/6j0wGHEnqZ7eMU96qNRID6lsBbUC/BNueD9P&#10;ZS973Gjkmv5/4DwyKf5ei26FVocivXvZ2+oJAktKDp9LIV4ufqDY+z3bZdS1B1V+zAHD8/n/ALPR&#10;DMBTV/q49I3eSF8XUgfQwutr2+q/X2ePHxkwKVvyqk/j+guP9j7FNKpq9KY/1cadFM4C4rwxTh/L&#10;P+HokmamC1jrIR6XZR9Tci50sD9OLf4j6j8+xE22NMyfQciwt9SOPT+PbWkkcaAkfLFCa/sz69Mq&#10;CQSOi/8AZN2oagWLEI92DcBG9Q1/kW9mS2xAJI14H0Asfz7I5pKNjy/w8PKv+Dz6uiHRqAocmv8A&#10;m/1ceqdfkZmpsdNKQzlfLJIWThEVb2Zi39LDgXNzb+vtafw/6kAcfS9/9ube0pnjNBnh9v5cT/q8&#10;/PqviZCk1NK4/wBR6KAu+pToDzPpa+vSYwNTgHSokXn+nH1P9bD3gei0mwAPH4/JvYfX3rx4Kaid&#10;I+Ypw/1f5uIrsPXPT5R7skmQuzMrmQD1lWdVKhpQxS5+lgb2F/8AW94ftCCeD/tibf6/txZEamlh&#10;/q+XVtYPTs25w8YLMrHSS3rCM1wx+o/GkXBI5/1uffE0v+xvf/ED/W/3v261Twx/q/1Z69q6zQ7q&#10;dSbsosEveySObekuWuLm+k2/r/X3iNKOeD/sPpb/ABt7oQx63q6cot0yelRKocoQQSQ+q5FkLk3/&#10;AE/Q3Nvx7yLT/wCBA/r/AEH+APvwXr1em+o3C7MSZUcqGOm5BZxcguVP9SLX+pvyLG06KAgfS4uf&#10;6C1vpe/svuHjaUHiABx+ZBxjFfXHp9rTNU9JetzIfUNQidgFHLSawVKsw02BvzwfyPzY+5aJaxI/&#10;xv8AQ/4XPtmgIx5f6v8AV+XWmoR2k/6vT0/4r8kvVVepyFY3sQY1Ia1yb2U3tyy/T8Wv/hnUWPP+&#10;P++/1ve/Ppo0rX16Y6h9SELbV6PUp1C4DWDckBgD9PoLg2Nre8w/1/oOfp+T/j/X3YV63n9v+b/B&#10;8umOY2fSY1a7aVDFgboCQ/7dhdW02ufqb2sL+/E/0vqI/wB9YD34Ak4/w06qxAUsaAD/AFV49clU&#10;GxdY2iWTUxbUQLDUNbMbX/Nj/seBxhlnjiRnkOkAXvcfjm4B/wCK+1SWzGmfPh/s4pxPDpM94FBp&#10;gfPH+r/LXy6cMbh67MVsNFjYWqZ5WZSvjYhS5CWcoL/Xk3T+nN7XBPsLsugw1LOTUIiIpJ9Vj9DY&#10;AH8n8ezCG0UAKBVs8fIjGaEVyRjFP2gxnzZzpFaRm2tmo9CKinlj19ePDHVtfw7+EWXz9bRZXM4+&#10;Qu7wuzTQr4z6ld2F1Olf1D+pvf8AF/dXHcHyCepraiGnqi0cbui2kutwefp+f6/0/wAfepWWJqJ6&#10;eny/1ef5DrHXfN4ub2Ulm4/P1/1ef8utjrqfprbfXWEpaSkoYBUiNPLL4wCWC8gf77/b+y4U29cj&#10;uGsRVkk0yvp0KxN9XNhzz/j/AE9k13uAjBLH9v8Aq/l+XQW0tIanoaljRBZVAH+sPYx4nHaYY2lH&#10;qNmb8m/1JAH1/qPYTur4uxNfkB6/6vP/AFDoyt7YhqkcPl/q/Z1Dmk5IF/8AX+lh9Pr7VKsqJZeN&#10;Qsbj6A2Njfn/AFxYey2rO+oinp/n/wBR6OII2BrThw/z/wCrz6hsLn6/T6/7c/T3DlkZmC/i5JtY&#10;2sLj/ff4e7xmvcOHRhEKEk9cgABx7cMcGMqnkHVawuSQfqbgC359vJWhxw/1f6q9OcBnqPUHj8fS&#10;9zb/AGFv6+xXwUqJpFltcE2/w/rf200ASjVrU+fz4EnPnx6ZkGOkJmleRXABuF4H5J/IUD/ePYm4&#10;2oon0g6CwIIJUW/oTYjk/ix/r7vSqgkegr/qx6D8umTbSNkg0/1flToJsxFkIi5jZlFnDDUSRexA&#10;4vb+tx+fawoqWklZOE0ta5t9L82v7bcARs65p5fZx/P/AIrHTRi0nSTToO8nlMjTxOQz+QXUDVY3&#10;HCnSPx+Sf979ryj23RTRC0YBKkg3W1wefp/j7Jprtw9eAxwBrkeVT/xR6c+lMhojHP8Asf6v+K6B&#10;jL9jZPHVB8sjOEcB7FrW+igrbn+nH4/2HtPZ7agp0M0QVi1xZAQFH+t/sf8Akfu1tJqDOQarQgn4&#10;j5HgM/5vn0nIkt5PDkFBxB414/6uH7MdL3ZnZ8OZdaeVygX9eu1tQ+g1X4/J+v4/17MeGgqKWpXU&#10;GFiB/j6WuCLW/wAT9PZgkivqAFBTz+zj/gx/n6EO1zUcUxT8unre0tFX417GN9aE8DWPUhXn6gck&#10;C9/62PHAg5uJ6nFupBIMTfW5tqBBFv8AifbGgJMso8qemQKZ4DPy6yc9t95/UVNQJoP+M+fl88ce&#10;iobUqYMXuxQpCH7pbfoFrEaQzD6X/oOf9a3uuztvESx5B5CjhA5XUpBsTexsPz9B7N4WJ+RIrwxx&#10;8s/b8uFPllFtswko9ckf5jx6tj64yUNZhKfS6lvGrWsR+B/X8Xv7AGsjKUdTGyEMR6bcc/1H+9ce&#10;7oWB1E1wR9nDh/P/AFcDWYiSJgMilOhJBuwN/wAc/wDFPZOOzQwNRa9rv9ef8T9Pp/T/AHv2olFE&#10;7R5fz/P/AA/Z1EPMUeglV8j+3/VjP2dTPZWZgBM5/Nz/AL39GB/wI9lh6BJ+XXvbvSVYjvbSNItf&#10;+v8AUn/Ye3loVAY8Pl0ZWtwqLo8/9X+r59e94qktPJwBywAH+P6Wtq/x9tSKClAa+h+0n/V9nS2J&#10;WemSa1/POD+zr3uSlMxABHLn06hbk/Qgf7EH/fcMhCndXh/g6XpE6ENwGOve1rhMeqgj6jgte1jc&#10;fUf4X590ajHWMVPy/wBX5+WOj6xJjIbzx/q/zenDPXvbnkv2g2gm39R+QLGwvz9R9PafQ4x5dGjy&#10;kR0OR6UH+r/L/Pr3tpgkcMJSeSTwRYfX8j8e6FSCfOnTStQVY5697lPlREp1tzwfwf8AAAg/4X59&#10;0C1JND6H9ny/b1fxqcOve25p5K1gV/tccAgAf2ufx/tvaZmorL+X+r/Vw6UwMZEIPmfWvXvbmIhH&#10;EE1XIUE24Bt+CPyP6/n2yqBQDprkcT+RpSn5YpnpWFEade9sc/llfQlyzEBQLr9T+on/AHmwHHt4&#10;wRZx6/6v9XHpl1BOOPXvbpTYpoQZJLs5Fw31AXixvb+pPtOoGnHDp2JKLXr3vFUyWGj6eoAf65Ni&#10;PTyPb0cZHec1H+HP+qlc9NzfD+R697iRqnm1H6qLD6+oXvYD8f1/1vbocBRp4n/N+zospU1p1725&#10;NNGsR12A0g2sBcj8qf8AiD7STHKgcP8AiulkLCtPKvXvacmcTsygengm9r8cj/bji3tiUAIK8c/s&#10;/wBjHRglAKn59e98UoQLyLHYt+Pox54/A/2H++HtuOIuSK0p5+X+r/VwoS4UI/1f6v8AV8qE+9xa&#10;uWSliIH1AsCNVzzyo/3j3YxRqa0r9tP28P5DHy6RSOqnr3tBVRlnkZ2PBNySf6n2WzKEOkjIPTHB&#10;uve5NNEDa35IABHp/wBj/vPtgIxz1vjgde985ogVsoFyOAOLf2j/AL4+1Cqqqc8PX/VTptsmg697&#10;StdSSKxlDm/003J+h9opj3doIr5eX+Hzp17wmX8/9Q697cMPlJqORA7EKpCkG9/6gXP4v9Pd4ZGH&#10;cuSfnT/V/q49G9lePDRk4f6vTr3sQUrqDLBY5EBbToJ0g8k/X1D6f63+w9rzolXh58fPI+VB/q+0&#10;E9h3CG5FHAFf8vr/AKv8HXvaezez6OeMvCi3/wBTbkG3PH4/1re0s9sEqqkEcfnw/wBQ+ymMdM3m&#10;2W06k4NR8qf6v8nXvYN5jabQl9CFW54I4sOPr/r+yWWBhXR5f4fPHzFP59Ai+2JwS0QqPl/q9Ove&#10;0TUY+po2sQQAf68CxuOR7Y0kUrWv+rh/q/wdB2WzmiNCDUde9umO3DW490Ad7A/1PB/rY/X3sMwP&#10;H8/8/r+fSc6ganB/1cevex/697ayGMqYAaqURAgMpf6D+g5F7/j2vgnAHcQc/wCGmD+3/Z6t4SyK&#10;Q9GH+r9nXvdpPSu5cdvmGnhMsX3TaNSBl1HT+bE/T8G3+x9ndpIocB+Hz/4r88D51z0Et72YCMzR&#10;Co9c4qPP7DU/s9eolY5hheUAnSpJA/wH49mtfArSw+PSRpP9LG1r8ccf1/PsaWhCx6SP51/mK0+X&#10;nSgzx6hrebZkYqBwr/q8/s/Z0l4cos76gwN/xfi4Nub8+0jlcBDMjgx/XUQ35tawPPP9LH2skQMu&#10;ls041/1f5PLoEyrmh+zp6gqvob35HH+P+v7A3dWzowHeNALEkMEsp55HPsjuoiTqHpkfYOPH/V8+&#10;kZkDEaT+XHh+f+ryrQ0dY5NY/of6ewKzuPmoybfQageCPr/rf8T7J51KoVzwrXhXrequB1k9mG+B&#10;WRSP5Y9VxTWvUZHKwLexOqXBVUahSAbXP1/r7NeSpfD5qsxnLgV+0U/y06DvM1f6v3n/ADTP8qH1&#10;HkOil/PCllrPhz8jIoReSPq7cVYv04GPhFezerjgRE8+xO7MplpO09/ICTq3ZlFsAA0S/es3J/1z&#10;x/sPcnT/AKd3KDXLHhX18vn86dKo3C26ljWqLjP8I4dDr1hUms6069qiwb7jZW2Jy176jJhYGuPz&#10;ze/tuxaOTNEqACV5LSBLsCrcgWH0Fyfa2KhBjUDhx/1Y+fSSUilAelnJbgknj8X+o9r+hpvHGPJ6&#10;18cYYte3i+pA+v1Nx/sfZlDCdPyA8/TpKzeQ6bJpB/ZPqLEC3Nn+gB/2/s3W1Yv4bsTCxTKzmrrc&#10;hlyQv+6gUoKUX4uuiNyLfn2L9rQx2QLKalj/ACwPywc9EN2QbhiMUULT5mpP55HROd1k5rtfctTT&#10;zRqMXhcHttQZR/niZs5XER82e9RTg3+oF/x7c6Ufto9zed/M1wQUQXMdj+eOP979mlJTUIM/7I4n&#10;y4Vr0WSltdPTrlVsvldPqtJEtOvqBEkhAWYMpFhzz/vXvJU1DIV9aiyGMspDJyv6iTwbfj3YrKso&#10;Y9zcSMevrXj/AIOmlXrqio4pEkUxSEGVZFVwUkNn5RQpuL25BPtr0RtFK7sH9aHVFb/YG/HPtZgj&#10;PT1SCAOnnyTLUQRRp4/25Romvcfgi3Itz/xv3B+4DkaIyEkZNS6wfQTp1OD+B7qHGqtP+KPVqU6d&#10;PtTGLvKpkhSQK3jIu4XXpjK3uSbe2+cOummR9StO3MnNlUfQnng/ix9p3TVRT8qVr5fKoH8urrQ9&#10;zelf9XD+Y6c6doyGqmTSywICIiACWvyP8Rze/vLJo0sgEa+P0lwObrzpa/1BP0Pt4g8Bx60K1HWC&#10;PVqDlpG8vq0Ei1m41rb6EAcj3yjQaEclRKx8iqSOLf2if6W/A91AOmp4/wCr/V8utaj+zH+rjTrq&#10;Vj5HiGowhdDML3ueSiqbcj+p/wCJ9xK9639uy6o7G4P5JOkA3/3v/ifdWEpp28eP8qf6v8FMuIVC&#10;nOf9X+r7OpePioNUl2USAnTzawA1Na3H+w99UkzkmJlvGSB6/wCqgsF45545/wAPei5VTTh6H/UP&#10;9X7Ot6RqDHz9P9Q/1VpXh16ugQJ5UbTItyDHf6MwUvyCB+f99z7zzatC2IRbszggn1fQAfj/AA/r&#10;7rGvbr9f8let41En/D/q9eo8IQMVsZG9Ko309JFzzx+efr7jyQsFQiQFwAGUKfXqI1+o2v8A1t+O&#10;fb9WClQcHiMfyr5/z63qBNCuK+vD0/n1IilXU90IQ3KEn9FhZAVX6ccX/PHuVHbREukGyBQUb6D+&#10;0SR9fpyfdHdiKgVAFBjPnX9nlx6o6ipbj+XUViRLISxS8rOwf6Ne2jSDwLk/T23oEQy6nUFJNToP&#10;USGYEaSbj62PtiJG09zemCPn6nNer5x5inTpMxdYtETWePTHITpAKqQQwBHH1H199ygg6k1qLqxL&#10;fVrXAuB+B9PdW/Sag86caZH29XWh49cIWDrpkCOwDoAl9KEgH8/U/n3CMahit3+liUuCCDqsQOP9&#10;792XTTTUk8Ps/b5/Phj7OrVPU7yMyhwsQAJZQ+khlYaLhv6f7b/evcWliV5XdSCNb+p0PNjwytfg&#10;/n3sk6Qy5FD+z/UP9VenHd9ARsfn5Hh1IqZdEQVgQxWMFY2FgSPUpFuQb29zJlECKhk1NJoW1wl1&#10;vyRf+n459tys1AlaVzUEVzT/AAfPz49NirVoOHUWBvO7P4gBGXtcFgHH0+n9fzx7yU1NGwMgdipD&#10;JdjyPUXOr/EHkE/090MYU1rqrXP8j/k4Yp1ony64VNZKp8fiVXUo9h9GFgBp/wAD+Rz7zBGRWTUH&#10;Q8jSRrItxG4/r+Qfx7sDpBUUyKfZkH/J1skGhAp/q49YNaSMshV0kDWOtSEF+DIhH4/Bv9ffFqIR&#10;2LrqaSxUq1wFY8en6XF/9j/X3qpANABUDh/q4/6h14Ma1U065JXea6q2lYmbWHXlmXmxb+hI/wCN&#10;e8opF/SRIyOx1PfxsRpta4+nNr/19104z/g68GalT5cMA+Z9eHnT/Y6wmtNyQ0auig6FZnUEkWNh&#10;YHj+v0uPceai0pZFuptZmFmZ+PWw5/1jf/ifdjxqvD59PLM2oseGccafYcceNPy6yw1odgJCFkHL&#10;Kh9Ij5BQW/2BBHH+Nvfq+NhAkaLoJ0M0n1XWv0Y2+pJ90ZdQ0jHW4GDyEt5jh/m65UEi+Z5GYyBW&#10;dUQizaWB4/w/41/re8cPCpHIy+Jk1qg4YcnUS3+Nv+J97LCtOqzMrPitRg9ZnDHySRqfKrgFySQ1&#10;wAihbW4vc/7b3zSPXMtpPSSFNrWtewLEc2P592Xur8h/xX+r/B1aNQYiaVIr9vWGecxR+qP1Ea7m&#10;/wBRywH9SP8AH/C/49zjDa+kkxIAPSAFbUS55t9PoPe+Arx6oH0qCck5z64A8/Sv+odNwl8jBWXx&#10;yOSOT6wNOn6cc/19wRUKLBUZmAZbuCGuDwP8f6+6Aaj1vwvENSRxz/qp+ziOnNoWVTqcKvpYBbad&#10;OmxLH6gf195ooy4F9YCjWoVR+u12sT9G+vHt00UAfZ/xfT7MkYCYPAHP8z+XUCaQ6nI0XYspZieV&#10;1emwB/T/AK3PvqSI+ltRIcMGH1sFa5NjyOb8j3pwQCeHVGqqswGmnCn+E/5j1zp5ldvGQXZSCCfw&#10;WThA354t75WOjxxEFl9TFrXa1idRH+HFv+Ke/IwFAP8Ai/8AV+XXo5cnV5nA4/6v5dedAJBNKCEI&#10;0+kkKn1AKpb6f43J99TeQo/k5usajURwfoBc2v8A4/4e6cGq3/FdNoUWWp+fy/ln/D1ziCkRiCwO&#10;qRzpBbWP1FubAf72T7iTUcqxLUsipCQrONROrV6UCAn8/wC+59vadMYJGT5/tx/q9OrRTAzGMmpz&#10;n/V/n6lx1cLytTo5eVTpUaQCpQXkZyB+Bxz76WRI00nSzuCpBP4vfWP6WPPB/wCJ90PSllLEZpQ1&#10;H+z6164FJJJCwDKifnj66bBfp/Qfn8/7D3LjheRYiEWy+liSF5Fw1j/a/B/r7bCs2UaoFT6f6sfl&#10;8uqlgPP59QpJkiaYM7XkPo0qXBDEFdQH6bG6/W3v1SI0DO97aCASSDcc3APGkn6W9uKCoJIpWvz/&#10;AMvWxqpjH8+uFKXkdESzWcEqALWPFjYXDAfX22iohkB8atcenj6qB+Sp/wBjz/xT3qtet0eoJNB6&#10;f7PTv9tLEf3GVgfWCx/VfgqLXv8A0+vvDJLpaME/6nS62tcX0mwv/seOfp7rIwUautsoKkj/AFV4&#10;/wCryp59SYYtQewP1csjEk2+tgTb/G1j7k0qhzI8sYm4s3H9liOCP6f7x78pL9zr+3/V+X8+qgaQ&#10;FXAHUOuYxiOOGYwkm4sb8rc8Hnn/AHn3LdFdGYh4jY6BYhQT9CD+L/Qc+/AMrHStAafkBj/iv8/W&#10;81x1BjkKOiakmF/3ObuQOSGH5sbk2HvEQrxIhHC3YabgqALqSB+fr+fbmlTxHWwAOHWXW8c0jh+S&#10;NB12YN6iGUX/ABax+n19903DcNzGCRcg2J4uQf8AbXt7rVQG/Py4U9fn/n601CpBFQevVRYgEqR5&#10;CouONQH1tbj8/Qn6e87IrB2dW1kAltfBe/qIvfgfX/ePadWCku3+r5f6qdNCqkBcD/J1i1sCiK6s&#10;tyFQx+oLxpvbi5tb3iibSy6lAUEW1c2Zvzz9L249vBlMiila1H+xT16dND1znS6OVYlvqdIsSF/H&#10;H1tfn/e/cwRh9AYIdNmBvf8AWf0sB/W3B91ZXRtVcD8/yp1Q1Br1CMthJp8gLehhbTygvrVj/S/I&#10;9+eNYTI7ErYa7razKRqUf6/9QPb6tUagKA/4fTqwbUMdcUkabxRgBizaNLX1IQdLMP8ACx4JPuL6&#10;5dD3srEHSefQpBI5/wAPx/vHtuU1GoeR/wBX+H/J1s0A+zqYuiAyRaSWUMoIsPU1wDx+P8f9595U&#10;VHmDEiym1jfjgEN/Uf7H8+7ldQpX+Q/wY8utGumg6juzxxFQDqYXupB1c/pv9D/t/p7xuTd28gbU&#10;WIVPqNJIUt/Q8/j3UVUGprQcPs/z8evCowfIdSECkRqYmSxUGRwQrB7alU/0495Hdkguy+QHk34N&#10;w1rgC3P0t7YCsSQPtx8/+L6rSrUB64Kkb1Fg3iIJCm+oWIvYk3+nN/8AePfNZVkjDADUF0stwSy/&#10;UC5/pY+1QPZU8R1elOPUZoWjmZSSVLXVhcBXvY3A4sbj8/j3xRg82oEuFAI1cWH6SLW/H1t79qSo&#10;9B8zQ1of8n+HrWAOskiMkGgqI2ckEpzyLsDqJtz9Lj3nkQxMBpbT+pWvcXPIu39bfj3SQFEYeZz+&#10;R6qeB6jwyLOurUur9DrYg8cEqp/F+b/4e8sM0cKsBYqToOq5sSP1An/HkX/1vbapoP6mAf8AVn/Y&#10;6oyaiK+tf2dcJ4pZyCb6gpYafTcXsFt+OODaw/P599MzXuGBDAgKQBqAbiwP9fala6fXpwcOuCqt&#10;iGUgqblwSSpKkEsfza3vCzynWJAEADakBuTZbi4H45sfbLsVJBNB50HE/wCr061UEVU4Pn1KWOFd&#10;BjBkb0BGbgICbEXP54uPfdJE8rFtI4/T+OBxa54/2NvbeiaSpApXj+X29eavXVdPDAiprY3/AFc3&#10;/Vzey8/6wv7muqkeNgDIwN1FyqMD/Ufm30HvY0xuFf0/1Dj546qCQem5Hc3lUkRBhpY6VZ1I5sp+&#10;gvwffAtoRogqumkC5+um5Nrj+n/I/dVcoa/6v9X+c9aqa18+sqx+V0mLMj6ySv4LWCg/7H/X/wBb&#10;3EJMYaSNfqfwCbj9P459uNqbuCgEf6uP2/7NPNwq3njqYumUrFK5IA+hIFiDq/P+8+5CKGiOoLqc&#10;AgH8KeTa3++590EjVJbNRw8v9Xl9nVKkdR5DplURl9MbkMR+WHAuTwLn/eveWICK7BSzKhte9x9B&#10;cf4fX3ftLAAUODxH+D88efy62cnqPOWnGguFRpALr9D9TY3/AD9L++KSgyr6SBqDODcJ/XVb/C/B&#10;9+KAOFHD/AcV/wBXz68R5dc5IiIHJYFtJVLAFyPoE1f4gcj8f4e+RnEtQUVSsakamJ0kuRyVP+H+&#10;PurCgGan9v8Aqr1qlB8+uIpjDTCRmDSMDoQC4VAb2df+Ke5Z0IumzMSLm2rSOeLH25pEeR3V/Z9l&#10;PX/VTrXDPTeDLKxYlYwD6QdOs8clv6j+tveCViSWtb+yQSL3PBOn2xUqa9epQ9TIUUhVB1XuwIU2&#10;9PIGr6+40iulwrkq9nJ+rAABfUBf8/776+32cmqg1FP29Op3A6vL/Vxx1nieN9LNHpdCUH4Tli3p&#10;v/Uf776D3wiDPpIb0nUBYD8CwHH5JHPPtqmt1Bx5daYAHhT7f9Wes0zLGJAVBcaWPJ+pa5Nm/A/2&#10;3uRpCyBL/Q3b88t+CPp/vj7860alf5f6v29UNW+L0/1Z6jCQtCZAL3NkGqxVVvZh+fr9f8Pz75FY&#10;zzpsSxPIBPpUWJ/33+HvbkKAlfzHz/zcP59eBK4H+qvWNWkPF7gKBwSLXaxAB/r9ffUYLqys3IF2&#10;uQVsORa/5N+fbQzx6rXrLKRG6siCx4SwIbVfSfp+Bbj3HlqHhXWGNl/UtiQQOLgf7G5/w9vKVoVb&#10;/Nj1/wBXGvTqgP2f7H+r/Z6zxUqTuFKgGQHS1xqDfUqT9ObWHvlRSGaRpJHBEi20kE8g3BItx+L+&#10;7YJ1AY6uQqgADh1iyMfgjWKJGDRt+oWFgeGUG/P5t7cy6BRpt+FkAb6AG5I/3i493DClOtg8a/6v&#10;9WemXxSmQltVra4iyi1ytgp/NzzY/wCv7jy1K+kMzMicIhJAUW9TWax/p/sfdQxNdXXkJIIIof8A&#10;V/q/4vqVFRldRjSNZJbmSRVGpzf0j03vyf8Abe5NNKxW6sSha/6QSBb/AIp7thjXrzKpIJGeodZA&#10;isVcfuBCLayATe/+9/X/AJH7yxSc2BUkG9+OCfrz/T/X/wB791CAilT1vqPUQgLqOtQV029RuAOO&#10;B9T9OR/sTb31LISStxYnUbX5uLX1c/7H3Ydo0rgDh17rlTwqAslm1BfGoPBWx1EaCBz/AENh/vPv&#10;OqgQFVsDxYHi4H+Jv/gL+7CtKAfn8/TrVanqDK7feI76mAJB0jUQWB54sf6sB9B/X3zUExovpDE/&#10;W6/QHi3/ABv3VUYppJ48fOlP9WevefWKR1WeWS0jLGpsArD1SDnV+fz9AP6+/SOq2W/FwCAbKPVc&#10;2t/X220RHDPWxnrnCskgaQKQ2klS3LP6dIHP4H0v75LpHBLKGt9fqSQSSPzfn/evdXCg0WuP2eX+&#10;b/VU9a+fXAmQgnSjFb20/SwbgEiwt/xvj3lsWI0qRpJXWWXnm172P490p175fy6xFgitrcNq0PoC&#10;NcGx4ABvyf6/7z+ZIcaSdQLWANzYXvYC9v6/X3bHn15QNXdw/wBX8/TpulikLhVSyAsy6R6mB5Yk&#10;A/j+n/IvctNDgMx5QWAAuCbWA/25/PvXTfDh59N0oeJiiKQHOq7GzaCb3/2I+oH0PuKrXd1/oRxY&#10;Xsfzz/rH8+99OYAB8+psiERRPY8pe63A+gOk24H1+tv97983XUwAtZWBN+bWFuL/AEB/Pv1K5Hl1&#10;4ZJI64RS+JGZtYd0KxkDSCSxJvb6kX4PuRpdUBT6Am1r8n6G3+PHv3lqXGOP5de1ClOoAMTzsJgx&#10;Z1j1BgOLEFQx/oSf6399wlnJBksRa/IJ+t7C/wDt/r783wmg8v2n/Vj/AGetmoWtK+nXGqWKIoVh&#10;9LXI9JCrdLXaw+v0H04sfx7metnCgWAAYsTYDkj6/wCw49pWYFQo8q9aqoHHNaf4P8/TdeONHkaz&#10;FzoSNVuWLAEgj/G/JH+v7cIYjoBZrhjY/TkgW4P9PetNRRuqE5x0wVdUomZYo2DR2ZBqJ0qzA8gc&#10;3JP9Pr/r+5KwqHjUXWMAEkcf4E/7a3HtPIgRtPHz9Pyp/l61XBJ49QHq2khnlazTXdQHbV9OVW/+&#10;vf8AHtwVUS6XLEWAuOAbcc/n6/191JqxJ8+nENe4igP+o9JuZpZFSUAR3Vmc6wS6l/yg+lgL/p+p&#10;95kDNZQdNiVJINh/W39L/X3sV4dXNAa9N00kUd5nTyBwsgUFdTXto1fghQAPz+P9hm1KsTL+s6hz&#10;ewB4IPHtuUKaEgVyP25/yeXV4RWQfn03MkjzrINUClCSuklnXkMLH66b2uTzb/bInv7Ftlvjn2Wj&#10;zBP9wsjxRsf7aapCAP8ACw/2Hsi3e2aXbpSh/CRx4/5+Hy/zmG3S6NxRFHk+fyBFf29ROiM1Fi/l&#10;91/i6egeRsjiNzRVdZHGdEQGISOAu30GolrjnkfXi3vTa3JFJBmsvDKjI0eQqgy/QKTUMwBv/QH3&#10;itcxhLmRSBVWb/V+2n7OpytSpRGXPaP8H+r9nV1XtP8A5/1/9b2m8+l/n17376D6/WwP+v8A4+/d&#10;e6974uePz+Abf7370etHr3vzHTZr/wBL8f429+68eve+Vhf/AHkH88c+/de697juCsit+o+rj+l/&#10;+K+/cOvcOve8ygXBH+v9P9V9Le/Drw697ygC6/1/x+l+bn377eveteve+Njfg/Ui5/HHHv3Xuve+&#10;v7B/slbj/YXsD/j7917r3vnFZkW1wOfxYXH196JpnrRNBXr3vY8/kIZ2qmh+TW1DWs1LT/6MN1wY&#10;xxeHzs+VwdfVoSQFLoIImH50p/T3iZ96Gwimi2i+Zcg3EZbOARG4HAk5Qn8j616yk+7bfmNd1smY&#10;0rBIFzgkSKWH26VB88DoA+9ZjRwbVrAsgElfk8YssZGpJayiFVEqqSLkinY3J4AP9bG/urwtRNMQ&#10;0QiqpykCI7FIp2Ll2EbNYAxq3HFiov8An3h06+Hgdw44H+Dj51+wmh4dZd212KDOOPSBxm46MQhl&#10;nJpqYGSWQkNLTxKto/OFN7SEAm35+l/p7C7M7fpS4q1qHihnWohenhS7UmSjOmWOemP1Vr/rH1+v&#10;tOSwrGFqcEHBquaCtMD5eWcUx0dQTkY4/wCb7f8AV6dC3iMxM6mF4w0kJidZZXKpUUjgFZoZVuNa&#10;25U/4An2HlZs7I5LItJR0a4+FMnHURzA+NKWrkjFOjQzzkXUi7GMn8rwLi2vqIo4QsrEswoKgHHH&#10;gAeHqAT68DU5hvFVONaj+X5dK2PLU0EFpJvuHWnfUguZJES7NrRfofxf/X9pav652tjaWQZeWTKT&#10;08JqtFACIGWOJZ5Obch4hIbAfqV1HNx7819deJqg7OP2jiAa18jSvdkUPz6VpeTMRox/q/yf6vXq&#10;bT5SoqirRQ+CJnCXqAVkuXKW0D6erT9fwQfZdN2y1c8kQwuMoMNOkVQ0/wBosa1RbyxY/wA7VRAD&#10;BikTOL8xTsbXB9qbVhVjdsZQTxJJFRVuFeNfQfEo9Oj+2cAAsaj5/wCr/B0oEW31Zm5uA39DdgLf&#10;776ey5bkE+QeindakVFNFPFBVTBvKhWUSSwzMwGqVURXN/q8DnjXyKbI+GpSoINMDh8qcaA1P5MB&#10;5YOYWzTy6y+y/bhw8tZVVQrqdaSWikdVjlUsrMq20xSKTqCmORBzyIkP59iS3mURqUb4s18/sPD1&#10;r+eersBIvdjr3sru98HT1Eb1OOpj9wY18MrIyOtTHAnljYfgoeGN+TqPsb7bdOpAkIxWo41B4fb6&#10;/sGPIO7pbav1Yx3D9vlj8v8Ai+veweqkjqKdkqVK1UbuX8aq2hVJf6cekWX2I4n0uNFCrefqf9n/&#10;AFHj0F5lFDX7fz697aUbzUjqXETESKxBPqeHTHrCnlWsATx/X839raENn5dFsh1LThx697aVrEnS&#10;WK6q08SqQSQdd9TEH6Xuptx+fbpjoQaVz/q/1V/PoqkYMpoK1697BTtbCtmdpVSBAZqJPuIQ5Bkv&#10;GvqUAf48i3sacqXotN1SuBJ2mnDPD+f+qvUNe7+xnfOT7lY1rJb/AKqU49vxU+1a/bw49e9kbIIJ&#10;B4I4IP1B9zP1gd173737r3Xvfvfuvde9+9+69173lh4kX/X9+8+rLx697F/Z7Ah1JP6V4+l7cHnn&#10;/YcezCFiAT5Y/n0vhNFJ697WU3AABFj9OOb/ANDb3eYak1f6uHSnHn1721OLavr/AEsPqP8AHnn2&#10;glCsTjHShKFhXI697aa0f4fgfj6c8+0nn0+3XvbBUfp+v4Y/X+ovfn3vy6afh172m6q3Nvof8ef9&#10;Ye6UNTXoskBqdXGp/wBX8+ve4a/X3odMjr3typj6xz/T/EkW59vQ8cdPp172IWINgnP0B/xHAB+n&#10;/FfZnakAkdOJxPXvalk/QQT/ALb83P15/wAfb3HIHp/q+zqgycfL/V+z/Z697Slda54/tf719Ofa&#10;e5FHA+X+U9bbj1731QCzgc/6wvb/AJO/A9tR/GOqHh172L2Ba9MPp/ZIv/Xj6W/3r/fE5ttQwfKn&#10;2cekU/mf9XEjr3tQW4PPP0I4Fv6C/wDxr2v6R9e98Wtf/bD8/wC+/wAPfuvde98D/rfj/D3o9aPX&#10;vfH3rqvXvf8A/9TRcElvyv0/w9kCioqB0f8AW/x75eQf1H0H5H9OfdqHr3XveN5PTb68W45Nv639&#10;7AJNT5dWXLVJ4de9wJnBBHH0ta5I/wARY/4+3K0OOqySaWqp/P8A1fl173CZxyfwOL+/dMnUxq3X&#10;veAuPxyfr9P8L+/db6974CS/9D/vv8PeyCOPXq9e98vIOb/42sf99/t/euvV6974mT62t/T+tuf8&#10;Pe6Hj69eJp173iaTn+t/rz7usTNXy69k9e98DJ/S4P8Arfj3dYc93XqGueve+Ikb+o/2NvdjEh+X&#10;59ex173jLn8ngn6X/wAfd6Ade+zr3vjq/qf95Hv1evZPXvfAkf8AE/7H3rrYr173xHujenSacg0A&#10;697zxgXHHAI5N/8Abe6Dj1QCgp59e9udOOR+Pzf/AHq/t7GmnWx172paAfT8mwt9Ob/8j9r1r4gz&#10;T/J/q4+vTlDWp697WlKG8IP+AuLfk839mdcn8uqNQnr3uUl73/H09+6TsKtkHr3uZF+Ba5JHH4/1&#10;iffuvA+RFOve5g/w/wCRfn3ZcZ6ejFM06979/h79jpyp697xseD9Pxa1rgX/AK+9MQBg169173Gf&#10;/Yf8T78pJGevde99c2vf+v8Ar/4+7dVZQ35de9x5Pp+fr9f+Ne6nHVdKg4HXvcWU2S9+QD/W3vQa&#10;pAPVhkgHr3tknuR9P99fn26vn0qXz697b3/43/T6Xv8AX3eP4jTp+A0k/Lr3vgv1/wCR/wDEe1FS&#10;MjpaDQ1HXvcmnb1fn/D/AIofatWoQRxr0qGOHXvb/SOwKgcA/wBTx9LgX/2NvYgsnqpLDj6HhQ09&#10;ft8/8lTKB9MdQCf9VP8AIeve11hqdpZEuDe6n6m1z9D/AIWHsT2YaRgF4ef5fzPy9a9KxIzAKOH5&#10;/wCqn+Hr3s5fTO25p8hSWhJ9aEFhYcMACPx/vv8AWPsfbTakR1yA37Kf4c+Xz6oy8K8D/q+3rxNg&#10;T/Tn3b/1vQfa01JGy/ojjVrrb9I0gH/b8D/efY3s1pbEmlK0HGtONR54z0iC1YLwBP20r0C+/qrV&#10;HKFY3ANgDzzzew/1uT7NrtaOMBPT9FUfj03/ALXP+t7S3rBTqqMZoT+QH2ZJ8q+vqaxRrQBeOfXo&#10;i3ZE09pTq5LOR+r1aVJ0jTcXH15/3v2PeCpkKA8EaQb/AJ/B1DT/AK349hW8kGoANk58uHpTyzT1&#10;+3y6N4rVKA56r/7IylTG8gCyA+QoEDHTe5HiPkP05B5/4j2IVNAgVbCwGmw4I/HsoM51FT5kk1+w&#10;jIFKUrWvkRTPStU0cfPoo+4MlUNI7PIzyOJF8mkhx6rhi3qAW/LG9/6m/ueEuL8A/Xm17AfX3rA4&#10;/wCD/V/scenCKGh8ukQ9a8b6QWkUXV11SFNbsBoHktax5sR/hzzfiVYAn+g+v+v9Dce6sQraCc/P&#10;+f7P83r1qtOpkNVBJx6VDSaQq39XBUqAbAE/gH+nP1B94GB/1h/sPaWTVU1NfT/V/wAX0sRAlaGt&#10;fMemP8v+rHSnoDBf/joWNmuGBL3sLKdIuSfoOPxcWHtunFz9bfn6XBH54H+x9p2cqNXoP8GfTp9G&#10;0nH+rh0ImLYCyFAS7aQC6o6sRYc25IJUgXA4/I59s9RGB/Xj8gkm9x9Qefx/X2XyXDvqFcN5en+r&#10;FfWnl0pDZz0KWHlAKmyH8+tQoIIKnSykgn1W/T9OAf6NUgU/7bkfj+vH+HtunhjPnQdOojLxPS9p&#10;Gk1cXBHIe/qA0eoMRzf6Dn/efaD3ln6TAYqoqaiVUIjawYgE8H6Akf4fT/W90lnSHifs45/l08sn&#10;hnWOH+r/AFf5ejCdPbHyW8s/SRQUztAkyNNIttCEEcMwBv8AQj/eR9PdRPf3dolqKmnpau4LPyJL&#10;lebcBT+PaFb6r8eH+r0z0V3t7Vsn/Y6uB2XtKk2xi6eljijWVYlDlVHJsL/7D3Xfnt8vkamWR5iw&#10;ZixbUNTNb6kj+v8ArH2uj3KSPCNj0/1Z/wAFf59EL3R1dvDpa+2RdzJYHWfz/aFhfkBQxHuku8yf&#10;CXwfT/Uf5dMm+HmR+X+xXr3t7xG6CKlNUthqC+pv9iB9f999faJd5KXAIY144+3Jof8AUek815X4&#10;cjifLr3s+/RufirJ6eIuNeqMhhcE88E/8i9jrY90Z6edT58a0pT1oKDFaU/mikkEhoP9Xy/1fn0n&#10;9yQeXG1BsDaJ7gi/Fj9PdmOEjE1JCVsCUBJve5/Av/j7lOHviz+Kh/lj/V/qBVIgLtq9cdV5bunN&#10;LkapZNRUSMqgpay/QsBzwOQSB9b8+xAwUXilTgAahYnnngG9/wDD21KulNKj1OMcPSnSM1rjiOgG&#10;3zV/c0lR6ix8TA2FgAblSNP4B/4px7MJtaXSqX5Nhx/ha3sjul0saA1oT6Zwftr+R4dKVOpBXyx/&#10;q/1Z6qP+SGMNQlSQBpExBYFiQXkuGK2NrfX62N7fk3EqOzqOObX/ABYX+nIP0/r7J2lmEh04A4Vq&#10;K04+X7ONfWh6d0j/AFf5uq58hGaSokbWAjylXIu7HShBAQgWYFQV/rz9CAffIx/Q8WAve305+gP5&#10;496aQliQMeQrxPqcY/nw+fVDCrca/wCSvrSnHrHT5NgnjZpA7NpdS5W6hdalksdJLDjj/Dm9xhMV&#10;wbqeSB/vre9h01VApgnNKfz6bkiIzH6fl+den+LL20mOp1lA39oiQlmVQxvax/BBYjnj8+8TRAki&#10;x+lrm4N/p/vr+34pWjXUp1KTXHCh409PlSgHp1UoyrWv7OnCPJOPG7FB6r2VQyqtrg8Xb8XJBBH9&#10;OffE063HH1t/T8D8D3ZLqRcMAR+YPH7T5Y/nnpvX6dSRlpGRyjyXj1lrvf8AW31Z7A83v9bC4tf3&#10;0IP6fUH/ABtf62sf+JPu7XIzpzUU4UP21qfninn8s71V68+TI0tIPQbsul1IZG9Jb0/S5uQyXv8A&#10;Xn1e8yxW/V/S30t9PaZ2DZAAIJp58aVrXJ4Dif8AJSla9Ns+R1W8Zv8AR7Bza5W2pV5HF/oTcC31&#10;vf3k08/4/U/j6fU+6da+zqEaljGwJshuqqLyW1cqrXte1vSSR/Ufi3IAAXtf63ueePx7cVNT6Bxx&#10;5HgfP7Ptp1V2Cip/1f5+oklSxsS5QKFVAoGkXupPp4JIsPp/rH8e/Ei1z/r/AF/xtYn24iaH0EVq&#10;OJHyrX0r65I6TtPqjouD58fXFDT9vWK0r+mEBnugISNgWRRqGlVUMb/04PNyPx7a8hlqPHxNJUTI&#10;pCk21KDx9Ab/APG/aqLSaIndmmM1PnwwKedSM+dcdFF5uFnZI0s7hQM8a4pxFPL9nHHQobC6l3lv&#10;/JU9FhsRWPTyzIskkkMviVJGALL4ypYEetbhQeARwT7LT2V3NQ4qCeKKqRSilh61UWuQeeDz/wAb&#10;9mMNsyDXIMAkE19OHmfsqKVPn6w1zTz6SWgs2omVqCa1HDPD/P1eN8Rv5fYpDQ5vclCXmZEdlnj1&#10;HkAgMr3A0j6c3FyB9fdVvdvfktW1VBBV6tWtOHubkW08n6fUgj8e27i5EYIhND5n7P8APwHzp1DV&#10;3uNzeuWJqSa1z/qqcD59XpbE69wmyMZT0WOpIYTFGEukaJ9ByfSPqfz7IpPuaqzGQLTSvJrdjcm9&#10;/VxpB4uf8Px/rew3Ncl6uWofP5V9f9npIbd2Gt+OOP7c/wCr5dCD7NP0/tiWpIyFRGRFGAylrAXP&#10;IUE8j8Ekf4fn2R3kwbAyRX+f+bODwr0YW9nEh1NxIoPU48h5+fzqeolXMIYz/qmsAP8AXP8AT2Zr&#10;7NFTSBptyAPzb/WB/wBufYaZ2Zq1x+39n+ry6Xpbxg+v2/6qdM3lY8/W/wDvr+4U8NgQg/Fy1r/4&#10;XufauAB11tkg0/lWnD7fl0pCLgDrtZDcX+n4H4vf3Djpmkk+guL2Nvrza/H+92/2Pt5Y9K0Xh04E&#10;Kjt6yvKABf8ANr/4cfT2oqWhKAMQxvdgfoRxqsAfr/sPbi9igsfzP7P9jqowKN5dN0s4JIGm/HFr&#10;3H05/p/sfbhLVyUUQKt9WAJBsQp5t/sfbczlR4fmf5cDw/1evSq0g8eSlOHUMQJUsWIsAOB+CRwb&#10;X/ofcyi3LLEVOp0Kjmx/A5Iv/X/Y/X2zG669OsNmlD5k+nAf6s9G5stJOmjD/V+XTZW4GCoVgYwQ&#10;31JH5/x4vb8f63sXNu7nEtNE7CzSH06rlQBxex+nPtxSjVYsONP84x+XH06Ce7O0N14SjCjPl/xf&#10;59BXuDZQZ5gv6FBJ0kBmb6+o/wBLE/T2NGC3RCEj1vfgX1cnm4uL+0s9pDdVodLYp5Af6v8AV5US&#10;Q3pj4Gvy8/LH+r9vRZN7dZVUzTeGIgFnYlPobWaxItY/776+1cMrT5EaS4IPIBtfnmxI/P8Avufa&#10;E2MsBGihp5+WBThXhj5AYOPJaGFwPFYfL9nQSrtis2u7mNHjsSJNFzcauZFGm/J+thc/n689wYWC&#10;SRXjVS/JH05P1P09+WQsNJwpwfM/Kn/F9PQxsK+FipH+qp/z/wCfqPl99VdFTTR1rSFY1sCbqoBN&#10;ruv/ABOnj88D2oKvDsaFlZBfSbX+hFrAMLH8e7OzxLrBqKAcOB9Rmvl+0fn1Mvt5f+FexxFvkf5n&#10;HDz+2nReId9Usm6VeKoteouV8g1Pf8g3FipIsB/tv6kv7f2wpWZ/GLXZxdRdtR5F/wCv0tc+zO1d&#10;iPErQ0ANPKnyoaD7B58cDrNLl+fXAjk5oBQDh5V+zPl/Kg6tQ6C3oMjQ08RkLnQEYBidOkWB44ty&#10;SePrbj2TfcWHEVNMUPNytgv0sNQKkf7D8e1qkadIzT9vQsNdBxgjHRvKSo8pH54ve/8AsOfZMOzc&#10;LLHBIxQgsSeAfSQTYc/1vcW9qUAaJlAwP8uf9Xz6jzmS0QKW+WP9Xyx/xfTyCDyPZOsxEaaWY6dP&#10;JUAAi/q/s3uf8PZe40rn1/yf6v8AVTqMpAFqvz/ydd+22kc/Q83Isv1tfgix55P496VuwNwr/q/P&#10;pRZgFgfkeve1jQU3pEsikccckW/PIH/FfbD1YqONfLy/n/q+zoUW8AChjmv7B173N/bDi4FwfQbq&#10;SBexIv8A7x785NR6Djj/AFfy6fAAenp172qKKuhgh0r6mJF/oWbm3p/2P+8e2gQaKelkcgFB173y&#10;qJRMLqtw2or+Ty1hYAA/n3vzNejBX1qS3rT/AAf5+ve4lRGIUUekcH6f69vpz78R1qWiCp/1enXv&#10;aXlWSpqBHHfQWOo8n0gWsT/rn6H224Yj8v8AV+316TKzySUrj/V/qJ+3r3tUQ0326L+3yBfUF5H4&#10;IsBx/vj7LGifVx/Kv865r9vR/bKBHjHXvfU84WNrfkfQ/Wwv+B9fx9PehEdepjgcKevV3IJqeA69&#10;76oEVn8jAam+l7XHHFh7c7wQa4HHHrw/Ieea9bjB1CvXvamlkRYQTYarEXBLG41D9X555sfbsWjS&#10;KcRxyRkYOBgfLHDpWGFKeY697TVQgllGnkBtR59JseL2/wBt701ASacR5YP86fz/AMPSSYaiR6jr&#10;3vDLAVs3ANuOQLgG/H5/33+Pusi0QrTI/L/Y/wBWOi51KkjzHXvbFMamVpFQBVQlD9eWF+B/rfnn&#10;2jbiBx4n/V88U6etgSc9e98qeFuPwdRJJuL/ANBY/wBDbj6e23jLMD5Af6qfPo6hjHnmg/Z8wfy/&#10;n172/KgEYA55B/oL/wCv/vfH+29vBQBQYH+qvVZWFTT/AFevXvcCrx5q7XsbXPJsb/4f4n63/wAf&#10;bMlMf6v9XmPy6L5ct9nXvaTyWNEbHRaw9J4P9fp9faV40fJGfXpliKcOve2fwsi6UFyQAAv0te1x&#10;7YKaVr/qz1WtV0r+fXvfQV1/zgNx9bAsOB9f+Ne2nq606sFoKde9tdeIlje7DU1jz/gPoCfaF43B&#10;1N+R+z5cetGQnHkP9X+r/Nnr3tLAgufGNK6j/ri3P5/2PttSxwOrRl3Upx/2f29e9vVEZIPUpI1c&#10;8H1f6wHtUh0IPXp4MYwKcR1729yZueCO7sSB9fVcH8X9+Fw2FYj9mPzP+r7erfvGaPtDU/Lr3tkf&#10;KQ10hEyqAD+q2km5sDx7bMiPWnH9v+oYwPn50p0sgv45D3/Kuf8AVj/V5de9wq/D01VCWRVNxe3F&#10;xdb290aNGrU5of8AVnpXcWFrdxll40+XXvYZZXBNEztGCdJ+h+vA/FvZXLC6NilD9vQK3DZpITrT&#10;h9n+r/V8+ve2GnnloplvqUg2tyLWP0I9tI7aqAkE0/Ph0RhHjk0nB/1enXvZrelO3a7aWXoZkqnR&#10;YpI2vrNxzY3N+bj8W/4n2ZQTknTWh/1cD/k/wceloWK4QxuB3Ch/1f6vyx10yhgVYAqRYg8gg/g+&#10;7xupu0cB2hhaSNqqCPLrCgZS6qsxI4B1fn6fn2Kdtv8Awu08AMeX8v2nP2H5RLzjypLbFru1XVGf&#10;TNPn/s/t+QbZ/FVOHkfIUKvLRO4eeFQXkpz+XT86f6i3+Ptc5jCNGG1KRa4BFtNh/Qj8D+tv8D7F&#10;IlSUAJThTify48Sft+yo6hTcLRo3LD/Vjj/qP+HrliMxHUKpVxza1/r6vqCP6/8AI/YVZvEF0dJE&#10;v9VQ2N+ePof8Pz7rLGXJYY9f9joPywEmqD1J+35f6v8AN0sqecEAg/0P44/Psv8Au7asjJJoQDhi&#10;vBLEc/jn/Yeym4hqpoP83l5fZXpkSMT3D518vspxP+rj06KwYcfX3l+IlPNg/ln0rUOrIv8Afigp&#10;nPNgtXDLS2sf+D2915Uja35psGkoB46D1xWladFfMChthvVr8UMvH10H/Y6Lt8vqE5L4pfJOiVPI&#10;03RXa2hASC0kWyK2aMArz+pR9PZnu8qCCh7k7CgMaKY90Vs0Qtf/ADkivdgv+39y3PEBfyliSQ3+&#10;Gucf4MdJrRzLYwOfOND/AMZ49O/xsyj5r4+9L5R5Nb13WWzJncFrMxwMKtbVz9Qfr7TuJhbxRSBg&#10;AxqdQX8ODcjn/ff4e1ka0XGOP+qvTchFSehglI1Ecn9Fv9Y8X9raiXyqBMjJGI43bn9YMliBe/P9&#10;AB/T2bRnxI6NwA/1V/2ekrMdWOmeoOhiYypYu4H+0HRcfn/efZtq8xRUmIoIHkMWNwuNorKpstS0&#10;Pnq9UYH4klYED8j2MIwqW6Kp+FQP5VP+H/P0HJC2tnagLFjx8q0Hr5D/AGR0TfbUNTLX7ly1dDCK&#10;nPbuzuSGpkLyUENT/DsQUlvc66anjYH+htb3kgDp4gvjZY40jDXuSCpbTb8g34/5H7eCOy6wcKKH&#10;HHiRw/LicfZ0ibuqWPrj9n+bqZVNBIKgP5o2mmklKC4CnWF1g/grzf8A1h7ZK+B5pZQLiK41AXCF&#10;Cv0AHtvvQh3OPIV/CR6en5+XTiGgBPSnxVTFFTwn9U5Vipaxk8qva5Y/T8/7f3iu1PCAABIi2QMC&#10;yWt6Bp/I/PswaqKfUevV+PWWyVlQSxYwyN+4UKrKDceQ6/wfwOfbUwlJQkESs9yLgDSWsdBHNv6j&#10;6+2zX8+r46eUMNnAIMKpZWsSdQS41j6XP4b6H/H31M2gooZpGiClmXktZihXg/XkD/e/fj/g68tS&#10;Pt65QKHEjFUhWVnVUkNghKCS5uOF4J/3r3wYomoIGZWuznVZkJF7Le/Nh72CEclOHz/yiuf29eNS&#10;Pn1yjV5Ahk0q6WVBa6vY2JY/0uf6f7175QR6ApJYKVKw2YmxQ2Je9/6i1/rz7ciUGNie2gAHn/L9&#10;v+Dz62SSD/PrHUy62IAVnDB6g6QupXF0CfQfRTe3+F/eSp8t7NINWi2hdVzz/qRf222rgD9n+rPV&#10;Vp5dcaXw2JWP0+TUXbTpAI/Lm31/xt/j74uVSBUUoZGClSo9XPBcsLX4PvTVpTHz8yf9Wf5dXViD&#10;8vnn/Dw68qmSdpGEiopIZSxCekXCBP8AXH0/p77jc+NFZhIqr6QwAcktwNQ+ptx7qg0qFOerHLHF&#10;K9cJU/ceRFaN2Y6rG8dgg1HQfoL8/T3HrWiMmkMVETRkqL/RhyRe1/8AE+6S6XcKD8Jr1ZBTNOPU&#10;mgWdYi+gMZllXWbHlT+liCbcfQf0984leAM0bf6khnBKC4uCSPx/yP26haMdp8yf28etGjYPXCVo&#10;6gqJY7caWCfqYKbfQ/U/154+nuKKdpJG8hRgzlgy2LHUL2YH6AHm3ttnTUVrWhPDP+Af6vl05qIF&#10;B1K+48cSGJZFKxqpST0qNJtqB/Jtxf3nmlhAjjjkBdIygVr3bSDYf7Dn3qR0ppBzSv5fn860wPsx&#10;1Xw3NTQgV4/sHp6/6vPrBTxTMzyyR/tvIGLLaylzyfTfi1j7wiJlikka4ZmFlIHqIF1+vI5Nr/4f&#10;09pMgH59W8+pZmRp44lClVW5YE+kE6WHAtfi9v8AH+vvpVaNVPi1MQC3Kr6W9Ruv1/w/417uoC0J&#10;+WKjz62NJ4mnXTyCVnUS6RdgpCu1mHpFnPB+hPuPViBpI/X6vVZSv4CWZP8AYf63+x92mVWWtTXH&#10;n/h68pYAgcD8+pFD50SS8foBuXU3udepX/2P+v8A7D3midQuhT6Cp/rZrqAocn/H6e2gcUHDrRHn&#10;1wmjYsHYesMvPF10sdRQA2+n14599F1WYBAR6V9f1up9Nl/1vpb36uadb8s9eWN3hJc3IZrJ9LEe&#10;q7X/AAfrf6f09ylqIWZY9T+nS6WFrAH9BH+H5/p9PfiQG0k5/wBX+frbRuoqRT9nUIwS6WlVUOrW&#10;kn1sxIsZAx/qfp/U++6ueUkuJQDGl/DGLlrnTrv+Tx9PbgJ044j+fTtuBp0/PGfl6ef+qvWCnpoF&#10;Ko0GpJnCtNKLBB+rQP6Ak2B9xlnJSMvJIpAJYf4kXS978k/1918SuW607gse0H0/z9TjRaGdY0Vg&#10;WW1+OA37igC3pA94p3lnC3AC8SEEkAhWNrj/AB/A9+WSlQw4/L/UeqxFUJLV+XDj69SIYYob6Wux&#10;vHe/01LyvH1txc+88ZDKQIwsgtoAXSJbLcgf635v9efdeqkH4q4PH5dR5SUYXdmjN9RJ1eMk2Fjc&#10;cn8W+nvypIgcrH42cDUbgCyk3Fz/AE/1vexStePn04SAwDtqUeX20/w/sx1xeRJQo1FrGyk88kAX&#10;sObGx/3g++UUjKhTUNRFkANrMfoLH6/i1/fh8Pz6pQFdQGRx/wBk1x+Xp16aMNNrK2jvqZjzwPSS&#10;v1P9SeefccQVSkzFE/USEaxZ+LE2Xi5/p733UwP9Xn094i6Cig0p+z1/IfZ+fWVpqR2SLyNcW9a3&#10;CKP7ABP445/pf24rJOkYDgPI6k2UlQFNtNwfrb6k2/1vfiX0/PppRGwpwp8q5zXhnPTa8UDzExkp&#10;EhBDNZvpyxU/4n6c/wCv/j1VSKaddRKTWUBfyRe54HIH+ufezgivDh/L+fW4k/VPmor9nXqdHWZy&#10;gV4jdmYG2lvwefyPofcWEKZGW9m+gJaxI0fj/Y+/FaAgGhPr/q9OnxGUyP8AVn/N+XWeplcxIxW6&#10;K12CrdQ+r6cfT8nn31V05XlXLqQAVY3YsPSfSRaw/wAPelSid3n1ZCCNTY+fDHXqOqDMIygRr6lK&#10;D0i41/q+o/II/wCR+291lkiSPy6iCACdTAW5BCD/AF+PdgSBWtOrhUBLU49OSSRRyu5iKgi4AKqS&#10;T6WBdv8AW59yI6FRpuxd2byD68AfXg/n/C/tpmGr7R/q/wBjpvxA1T5DH+r/ACdYJa17EBVRAoUg&#10;WYsWBAAI/F/z7lxF4bhlZ1D3VSSD/UMB/j7dioFIXyP7etghxRT+fH/VTz6b50WZla6xsY9LMBfT&#10;/tDEW4H4N/fGqX7ldJCgL+pSQHuPVpXVyTyfdmeoOoEU9erA04169Rf5I2pCzM3Ksv8AmyLadTW4&#10;F7D23y0mkF47odahhcA6eeR/t/z78VIz1YV/Fn/V+fTpDWhyEcahoYqf1Atxx+Prb8e+1pFuJAHk&#10;kGosjEWIUAAopt/rce6BTUg56rq7ih4UGfPzx129Y2jSSkKFgqMq3FybtqZbjj/H28RRskXqQh9J&#10;JUngjSPSwX8E3+vurvkDgB/h9fXHVWap6YZZVklJSRWTUAHA55c+pC1+QLfT3wnvJFdio0qwTTf9&#10;S3azW/wuP9j7uARg5/1efzHkfs8zioJSTTxr+zyH+r/Z6y0yoj+gMbspkD2JKvxqW5/rY/7A+22I&#10;u1wx5cDx2uLDV/j/AIX9+apWnmQafPp1hWn+ryPTpL40IKg2Q/u35v8ARriw/rYf19uKBgh0gcgK&#10;eAfoLk6h9f8AG/urRsAPD9KH59VI6a2ZGkHkY2DGRbkgDmyjT+P8Lce8KmOT0F2UlrsxCm5BACi3&#10;54/A96VNcYXhn/VTrRD+XDHn/P8A1enz6ksHivJoDWQhUBNgpW4Y3+g/1/ceoAaUorNZbfQWIK/4&#10;n6882/3xcKqWx5Hy/ZT/AFfZ04B59Z6R2SASMq6nv9WLAq1j9B9LC4v79HHKpJS5tYXDEMLDU1zc&#10;f6x/p73Tzp1408+upZYXAElgWBNtAKkE6V45/wBcH8j26qPKg8hB0Khvz+q9n4t/xr3pl4Eca+VO&#10;mHITgMk/Lj5V6agWjciO6qxcENf/ADYFxpI4v+Dzf3GnECqpV/J43GoIBa39AB70VUmuR+f5U6sj&#10;Mxoy0qK/5OpUBqGMl10CQEKXNiT9QxJ+v0/w94nK1CPGkviJj0hgCQqj6sb2JI/oP+I92YB6CtKd&#10;OjBqc9dpqpnSR4vMBIWKkgFmPIVbXAB/1R/4n22UlDJE5keoD3OkKC3qCj1Hm9zx+fbKwmtWP2U6&#10;vI2qgXFP9X7OneryMUqeNKdh/admC+gsQABawH1tf/be5s7GIKgdtbejgG1yLryT+be7aQr9uS1f&#10;8I6bWjdwz/sHqJTp5SzuiiNLPyVvYcNfT/r/ANfp75RR+TQRIpIIDcksAFuBa/059uDyBz/l+XWy&#10;aYPWKaXxmQNG6g3ZBYaSSxBOr+vH+39u1EkcbeoBjr1ObD8AhLf61/bLUEmMgGv+r/L0yxqembIS&#10;SyxDQSn7fjTk/QkF9X+Jtx79Vh5JSQdMbH0ovpAJ41Bh/wAR79ViCRTHr9vD+XXlOOvUHjhgVWBe&#10;VbBna7M2nmzA/X6/n3GYaYzypVbjTxq+vD3H5Fvb5FFqxyPP59OVAoT1KQl5bKrgtZi3JWwHKHV9&#10;Ab+8KyWjJ1XYsNfP6bG1gefr/h7qjdoHp1VWJJWnD+f+r/V8pEkH7q2sIyGEfBBYkX9SDnjj/fc+&#10;/RlmLPK/MhAQKLjgjgsP8Pr78pCk+IaeQFf2H1/1fn1ftUUHl1xmAAVIUFo7tIzcHkG5Cn/H6f7b&#10;3MTUrLGrFgxsx4Gn0/q4seRx/t/fi2qMr50z8v8AD/q/lU0K1PUGQIwaV0CFBdLi/kBb9PPB55/r&#10;9B75lmEjuACo1La9y3+L/wCP49sGqtUkDz4en+r7D1SnXSojQxoSwJIa44CD+iX/AB+ffBV0HWz6&#10;bgekjixHNh/iT9L+6Ariv+qvl8vt9f29er5dZGbyAoiahc2dSL6lPBY/4W+tv8fcoJEpCs5F/qRZ&#10;SeRYKRz+PaiMoBR/M/l14EdQXed1LIinSOAbvbg3ZgeL88/8T9feKcoGQRR3seTz6dQtc/j6+6S0&#10;1UHlj8vL+VPs69nrPSK5jczyn1A2Uc6tJuQPzYC/vk4MumxK2BMgsAWJHAJH4961EA04nz/4v169&#10;WnXGMrBq1APyFiIJIQX5IH9bc+8cayIjhgzF14ZEACKOQTb6f63vxLPUk0AH+o/P/Nj069Wp6yyt&#10;E8kRQoND2KSOxMjkWIF7X/xPvi6sUayE6k9JBHPP1N/6n/ivu5cFVYivz8/LyzwrX59bBFR13GyC&#10;QDyAFX9S2J08cgWt9P6f7D3zhDRx+o6XZQV5Ja17Wt+bc/8AG/d9SMhXVT7f8vWyQeHWKfTJNdVL&#10;xo7K4CjSG0k3v9RcW/4175eOTUrs40ksNJIAt+Db/YEe2DnBHXqoRpAp/P8A1fZ10JYtLqinVpU6&#10;wD+onkcf64P098JFK6WN7E/0YkjkqvH+P0v7pkZ6rUjrNEyvdBbUOfqqgMBZn5/Nvrb3kiQhbsxU&#10;qWKWvY+kXsPbi9oDD5f6v8P7Ot4A7eGK9R6iQM5VVVwwCvci4Gu41H/iv498zqaVvH/qgouLk+n9&#10;RJ/2Hvb5y3E5/n1tgAo1fP8A4rrgpURqHNgFJ4NgPV9AFt/vPvJp1gamUMLcEaTb6Kb/ANLe61xS&#10;nTdesesoToD6Tf6HULnl+D+ffYRIkLs36iTb66hb0gr71Sgr17j10ZHnlWNU/QoAI4Ctf1kN/seT&#10;/wAR7gy+qxYAA3UmxswHH0/x9+r2EHjj/V+Qx/qxvpyh9JspJtZ9Opbrex4P+H+HvFCSBZRZlcCz&#10;AKALXPK/4e/H4Q3p/q/z+g6cNeP8/wDi/wDiuss4Qt6zdWQn0ks19RCmx/2/ucjpqAIJGnR6dQ5v&#10;YAkfn3dDqPW1qxr5/wCr/Vx6bJo3EZIIB1FwG0ni3LAG/H+FveYx65FUqSq2dibEkLwOSP8AX+g9&#10;2UClTnrUZWhP5ft+XUYytHEWV1V2DIlr2DMf8Dz+Pqfp7mfcCNkVI7IyumleBa36jb62uP8AYe7O&#10;9CAorWpx8vn1crXNfMH9np/q9fyahRmVJHlnJlR0kLt+oHVcKL/S9j9PofcF1kCSOyugsSFFgbDj&#10;8e9/Pq4p06xvEzxRI6Sm4Ut+oaiCSOf8ePedDqQSrYABRoa4Lcccf1v73U0J9P5/Z69azwP+r/V9&#10;nUaQaJDA2os7SEOgB0abarn/AFJH0P8AsPcoM3oYcFk5DW4cfWx/p/xPvYr1UDjq9fL0/wA/TfIk&#10;f7kbAlUkXSULG8bDgWA+v9R+Afrx74GR9TEkWHBH4uD9efe69Wx1kSCLxoAram9QbjUVcfpJFr8H&#10;kf095QHf0otxxc8m5IudR96LaTQ8KZPl+f8Al9OtdRiYofXK1mB9KDSCqA6VCD+p+g5/3r3KEbIP&#10;LMQWQC49NjYcAHj/AG/tO57qjh/q/wAvXuOB1DaaOQ/b0ylVe5Q+q6gnlivP0sTb8/155zRAXdkf&#10;hraR9bW+vBtfj/H3rrRr59R6kkCJJIibBvI9tP1Atdlvbnn6f0A94n1GSw5LgJp4F9HBJW3A/PPu&#10;xYmvzPWxwz1miEccQYkgR3kLkk/53nhgeT+LD8+54Vok1I3GlgwH1Nxawv711XiaHpmaRKmQpIl3&#10;8iGItbSqhr+oLz/h/vVveFHRxyCTc2sLDUDxf/X/AON+9srLx63nh5dS3jkiY+NlA0qSXJLCO3IW&#10;39Pzxx9PebWutFVSL2L3vwf+DD3ZvDYAKPt/1f7HWloVofP/AFfn1D8EgillkmvbUsQsP0k3A0m3&#10;5H+v7yMpZvQWQH03J9Nvx9P959t406fL/V/q/Z6darinp1hjkVVPlVZWtq0qPXf6ubnn/Y/4++1/&#10;acj8sAC1vpYfi30PuwIHHp1SCueuEo+5RXFgsbMwS/J1MDYk/UW/H9feVatolEbA3Yelhfg3uGLH&#10;6/Xj2zMrN+oDQAjjw8/n6V4dVaMM2v06j/w6KdmkQCy3uhPqZT9U0jlTwP8AbkfTj27UrM1OGJ/U&#10;RpQ+m176rXv/ALD22RSorX/V/q8uqtQNTpMZBEWvKqCvjVldxeUHTZY1OkgW/rzf25wTFfoosVF2&#10;NuOOOOT+PaaSurV/qHTenVg46TtZRo4szvrRx6FuNa6iPoSBexIH5/H0t7mwiwI5Zn+i86uf7XP/&#10;ABH+8+6qB0oCgAHhQf7NP29J2ukZpAwKRRwNbyArotGAAg/P+3/3j31pUX9ThjwADf1Dn8+9UHVq&#10;nrl5ZW0EJA0YGos4Knxv6SbC/wDgR/UXvwOOIRtOmzctcX+hJPJH+x5496amk1NPt/4rq8ZrIDw/&#10;1f6h1ylmiDmQPGzCEKxThgoAIUj8cccj3D3xRvkerd60FQjTQTYaoRIrXHkaTQpN/wAWPN/Zdegt&#10;aSKeFD/g/wBk9GVoyrdIw41P7NPTJ15U0dB8jOra2kaGnrZcrNT1czkKZaKTEStLEg4udSqBa3+8&#10;cabHZ6aN/btjKePx5utREta0aSsicD/Dn3iru2pdyuOHxH7KY6mvbai2iHHsX/AOroPaB+tv8P8A&#10;fW9lJpWg6Muve+m5/wBgQf8AXt/re9Hrx697xoxZiCLAAfm4v/h711rr3vO3Nrcc/wC9H3bq3Xvf&#10;rci/4P8Atx+PfuvZ6974HSugmwB9K2H9Tx9P9b3rrXXvfShRqC8aRYjm5AYn6+/de697yoQStv6N&#10;9L8WFx/t/eiT1Uk9e9+UA8X03JH55sL2t731bh17342+ht9ByP8AHn6e/de6975RnSNRHIbVbm39&#10;OB/tj70RXHWiKinr173fH/IP3MlF8ie6NoSBWO6+lP4hSoL62q9ob2oKhtMY/URBWy3H/Ee8ePvI&#10;beZ+T7O9C/2F0M+gkjkQflqpwrkdTx7A3hg5lvLXyltw1fnHIP8AoM/s6Lb8oFnj2TtuvjlSGnxu&#10;+cbUZCSQlU+zqMHkceEaT6KDPNCLtx+PqR72rq7bk1akjyTPBDqeWOnRQzw1bJ4okhKeoDUll/x9&#10;I4PvBa4CgUoM+ppWhr5mlT55A8yfPrMW2uwppStfPooW2t+0tBJBHBH97UxrHBLWLzC2OBV6mWqU&#10;AglVk1sLEgfji3sOMmmJo4JVpaGKpqZzIFqKrmRalYS9LYNwPInkHqBOv6fT2TlZSwBYgKMj1qRw&#10;AHEY4U+zOBBbO7EVNKU/w56MnhpspWSpLWVbU9MhRlgormP7QN46rySkm4WQI9wbeO3P1JDjcwFT&#10;I0hqW+3mgkpWhi58c6TQpJXxRAABjG0cyH/aD/T2iVXRqsDhq54AEEqOPnwP2/Po7tXpg/6vT/N+&#10;fQsbf0xQLEsCiaPxSrI3LvGyPqppZH5skokjIvxcewpzgRTLDIUjmVvt54+VAhmqS6yDT9VSoYxE&#10;kcpMfwL+3ioI1qGKkE14+VPPgSMqPIrn06OYWB4ZHS2oixCsLFOGQm3LLHaxsPygBPP1Uf19gpuP&#10;b9BkkaqoqXTB56mmES6rGGJiqzxxsddpIGcOL/rjvYe3I5pI3KyGp41NK1+ZHzoR5GvE9HNrOVwe&#10;lBC7qNMjDXpRifoLkepb/wCB/wB4I9l63FhFpq3TNIZKednkvN/ytQym0qAc/vOCpIHIlH9b+xBa&#10;XRde3DDGPn/xfn5g59TyOXUop5dTQbj/AIp/rfT2DGe22JjVwK7eeI07UjykmOoh1o1NLx+oygwl&#10;rngSP/U+xDa3Gkg08qGnlSv7KZ/YOjCN9Qp137LZuPalPLOsNDDyZI5pZPIBqAhaGoDqLglzoe9w&#10;fWfyPYqtL90GpjwFAKfOo/yilKUFPs1JArL/AKv8H/Fde9lm3vtIYipqa2OnWUTCQiE3DPTxusRV&#10;Y+OQ4dAPzp+nPsZbZf8A1KBNWAePocmvnUf4PM9BLctvMbGRcg1697CWelf+LPBHEGjqKVJackEB&#10;w0Y8gAP5Ngf9gfYnSQCASMaEGh+XmP8AY/z9Be4jfx9IFKjH7P8AY697S9XSeOoumkBFkvcWUSx2&#10;Tg/0FwL2/HtSGqtD8uieeMq5XhT+XXvaezNNpDRTeIRzQPG6m5Uib0Hk/wCB/wBhb2ZWcpDB0rqU&#10;gjh5f7IrX5jHRDuUKMjRyioZaEGhBBwf8vXvdfu7MS2Fz+RoSLItQ7xcEAxyHWtv9v7nrbbsXtlH&#10;cD8QFft4H+fXOjmzZ32HmG72thQRyNp/0pNV/kR172nPa7oO9e9+9+69173737r3XveSL/OL/rj3&#10;sZOOtjj172K2zm/cPBPpF7fT6/8AEe18RIUrgf4f9X+XpbE2NNaV697X84J/3kHn8n+g/p7dmNIz&#10;X5U6WAgZ+zr3tob8i5t/tv8AivsvmqK+tD/g6fqwyOP+r/VTr3trrR6R/rG3+BH559pPPpQ3z4/6&#10;vLr3thqF9JHH4+gNr2IA/r78a+XTT8Ove0zVL6v+I/Hunn0WSUqaeRPH7eve4K/X3odMjj1724U/&#10;1H9OePp9f6D27EQDp8z/AKv9X2dPx9e9r/Dt6Yx/sL8G9xY/77/iPZhamjn8+PVkwx697Vbfp5sT&#10;p/px9eSbfj+vtWrAggH7Py/2P8nXgeIHr/q/OnXvaWr1sT9SLm/H9Pae5prFPTrb8eve8VJbyLx+&#10;VAB5/wBjx7ZQ0YdU697Fnb5vEOBYKL/7a/59nFsTpp6j/N0km4MPUH/J172pjcm11+nNx/vH59mH&#10;SDr3vjf/AF+B+G/rwffuvde98Pz+B9B9fr9fr79XFOtde98f999fdetde9//1dFD/qZ7Juj/AK3+&#10;PfX9f87/ALx/vHvXWuve+B+v5+v++vb37r3Xvcab8/X3sdM/i697hP8AT8/X/Yf7z731fr3vEf8A&#10;Y/7D/X9+6qePXveHnj/X/Gm31/HtQKVP2eda/n/sde8+ve/f2fz9T9LW+n4t/vPvaU8qfl/s9bHD&#10;r3vit7/2vofppv8A7z73JwH2+fXj173j5/2v/k33f9vW+ve+H/Jf4+n+t7r17y6974n/AGP+x9+6&#10;2Ove+veut9e9+/Hv3n1X8X+r/V/qPXvfvfvPr2a/8V/xfXvfMfQfq/P+t+n/AH3+w9ttx/Z0llpr&#10;PDy+3/V9vXveaL/Yfn/X/wBj78nxjqi8f9X+r/L17260/wCr/Y/j6/T2+OI6svXvamofqv6fp/jb&#10;6j6e144j/V5dKG+Hr3tZUn+ZP1+n59mJ+L9nTDceve5C/j6fU2/2w/33Pv3Veve5UX1Fv6/7D6/4&#10;/n3ZuHVJvi/Ide9zR/vv94+vu3l/q/l0o/D/AKvnw+XXvfvz/sPbTcT9nWuve8J/339P08+9H4vy&#10;PHj1vr3vA/1/339fx72nDrXXvfH+n0/P+v7c69173gk+n+x/2HtuTj5+X+r/AFeXVTx697hz/pP1&#10;/P8AxH9Px/X3pePW1+Ide9tMv1/2J+t7/X/fX9vr59KV8+ve4bfQ/T8/T/g3tgV8b/P9n7Onrf8A&#10;tfL/AFDy/wBny69748W/sf7HV/vN/a2Kurz/ADp/q/2ejFfiHXveZP1D9H9n+tv9jfi3tXH5f6vL&#10;p1OGKde9vdL+pLX/ALP9L/QfS/8AvHsRbd/Zn/J9p/1Hy416M7f+zNfn9nE+mevexS2t/wACob+P&#10;9Uf+d/4N/a0f8T7Fe3/GKV/L/Z8vs+fSpfhH+r/UPSnz697s76B8N6a/93NVx/wI/iH3P+bP+Z0e&#10;nV/X/D3KmzV8OL/JSnEfF/R+z5eXVp6aT9g4f5fKn2dQ67V9s+nzfT/dPj1f7Hyce7KdpePRH/xb&#10;b2W2j7rT+nm1+P8Ab+xLJ/ZfkeH+qtfT5/n0ng+A8OI/1f5vn0XneXl/ct/Fbc3/AOAV734+vP8A&#10;tuP6+zHbb02j/wA19B9PJf6fj/iPZJuFfDFa/EeNKcfl/Pz4dGlvTWnDj/q/2f5dEs7A1/5T/wAC&#10;Lam/5V/9Uf1X5/3w/wAfY44P/Npa34+n0/3n8ewzcf254/COHHoQWtajj+VP5/5fLoi/Yf6p9V/r&#10;Jby3/wBh/mvz/S/4vf2IdP8ApX9f6PxbVa34v/yP2Q/jx6/l+dfL1rjjXHS0/D/n4fn0UzcGi09/&#10;sf8AOj/P+fx31n9Xj/F/p+P9h7lre5+v05vb/YW/H+vb/Y+1L10r/k4eX+pa4rwz0lNKLXT+Vafy&#10;8vSuOkRPo0/8o1tTWt5r/rGrV+f9fV+f0+8w/wAdX1H1t/UfXT+f6f7D/D2zJTUafwn1rwPr5fxe&#10;dK/PpubTQ0pw+fp8/L+dOml9NvR4v7d/H5dFrNbT5v7H01W5vqv+fcaW1vx+f6/4fT/iffjqz/sV&#10;4n4v8n5U6eh+I/YPt/1f5KdKrE/r/wCUi2lf1W/xvf8AOr/Uf4fT8e26o/x/r+b3+g+lv94/2HtO&#10;fi6Uj4v9VP8AN0I+E/zUen6aP912tfyN/nPJzb/V/i+r/H2z1P1/P1P+t9fZO3Socehcwf6BfT/m&#10;l+lr/QX+nGn/AIn/AGHtkk/U36/99e30/wB9/X3u4+FftH+X+fSwcehOxn6Vt4beL+1/rpq+vOn/&#10;AIj9PsnPyS838Nn0/wB4beCS32X2Hh+nGny8/wC3/wBj+fZFe+f+r/Uf8vSe5r4Z6tH+JHh/hT6f&#10;7u69S38H338Q/R/b8no/1tPuiDtby/xSt1f3g/zz/wDAj7PX9B+vxfn+vsrzrH2fL+X+x/h6CN9X&#10;Ufi/l0esfQf8R9P9h7LtLe//ACl21/2tN/r+Pz/re7rwNK/l/q4/7FeiRvixX8+ve+PPH/Aj9fP6&#10;LfU/7z/rf4+y6eulvjr86U/Py/2fn0wa6fxfy/1ft697c8dq+6jt9x+oXt47/n/Vf8R7T29fE/H+&#10;VP8Aiv2+fWo6686v5de9n8+POv8AiFH/AMXC2pP+OPj/AOQ/z7kjl6vjrWvxD0p5enn9nl05FwHD&#10;gft/zfs8uoOS/wCANT+n/NN+q9vp/h7uP2n/AMWunvp/zcf67/6hbatH5/417nTb9XhLWtKedKfy&#10;zX7emJv7Q9Vn9m3/AI/V6fL/AJ2X/M6L/re+jy86f6/46rfj2IlB+uP9H1H0vf6c6/xe39P979qT&#10;Wp48R6V4/h+f2+X59F711vSv8q8fn5/6vXov24b/AGtVfyW0SW1adFri3jtzpv8AS/N/r6fY3bZ+&#10;if7D6fT/AH39PZDcfEtfX8uA9Mf5KdOxfC35dVofIO3grPp+treS/lv6/p/h/q9XF/YnwfpT6/pX&#10;/ev7Psjua6hT+JvT5+uafZ8un4/h/b/h6rczmnyVV/D+trX8n01j/PaP95vzf/C/ud+P9gP9f/ef&#10;959s9X6D7jyrfR+prW1aL6zbR4+LW+l+P68++LW5v/qf8f6/nT/vHtOte6lPi/DT/jVfP1pn060K&#10;/wA+nWC96fT5b+Zf16P9Tz4vJ6bX/V/yDbi/uO3+NvqPrf8A3i3syi441cPy/Kv8vlXz681fKvnw&#10;p/l/n8unmG+uS2m/ja/j0a7+rT5tXH/B7cW+vHvn+T/rf8T+b/7zf230Xn59cG+kN9N9fN/+Wbf5&#10;vTxf+mn/AHu/vj+B9Pz9L6f9h711rqU1/M/+cvqiv5NP3H+aH+cvxqt+m39nT+be+Z/H+t/jb/ef&#10;9497PXh1Eh1evVq/UttXi1/oW1vF/wAn3/Pvx+h+v1P+tb/Y+6r8I4flw/Lr3n1xj+qav6R6r/r1&#10;WH18X+86fTa/49w5Ndhb7v6H/N+D/H/V/wC8+zBvlp4Dhx8v5enlSnTG4V8Py4/Kn+b7KY9elXiv&#10;tPJL5f7qX8o/4uf8b0/rFtP2fH+t/sb8W9p6u82hrfxj6f7q+yv+frf/AHn/AJH7dfTqzWtfxaqc&#10;Rw8q+lcca+XQe3Hx9Qp9X/tfBp5cK/5ejDbA/hX3FNq/0Mfj/gX/AHyta63t4/x9bf7x+PYC78+4&#10;8E9v703s30/ht7X/ABq4/wBb8/T2os6axXRTPwVpXPp3V9fKtfPqFeZPGo+r6rgePhU4HjT/AFUr&#10;1cl8X/4ZroPH/oP/AN02/hv97tf9n9P3P/E/4+62O4vPoq/+Ptt6v+dbp/Wf1fm31t/yL2Z3OrUt&#10;a1/Knl8NMft/z9Q5e6vEzrrU8dNfL0xX+XV1+ydH8Mg0fwW2hf8Ai0/ceL9I+nn5/wBv7rV31r+8&#10;kv8Axv8AWf8AgT9v4vr+NH+8+wbf1151efw09Rw86f7Hy6etaY+H/L/xfr0uPbHtO338OrTbyL/w&#10;J1W/V+PHz7LhWjf5aV/z/b8q/Lpcfl6Nw48PKv8APr3uyHrK38Gh0+G3FvttX10C/wDnOb/6/H9P&#10;ZTuNdZrX+XoPTFPX/P16CtcauHlT/L5evz/LpryH1X/YfW9vz9LexT50D9d+P16NX+N7cf63shf4&#10;jw/Lh0Zjh01+4M36lvb8/q+n6vzp/PtdbV8JuH+oD/UfPpxOHXY+o+v/ACD9fp7z0NtX9j6/7V9L&#10;fn/H+nt5/gPH8uP+r1+XVm4H7Py/1evy64Tfj6/n62v/ALD2roraF/zF9X+16/p/tv8AX9oz/ZDj&#10;x/2vnw/1evTJ/P8AydMb31t/nbafzpt9fz+bf09s1fayf5j6j9evT9D+i34/p/sPd5qUPxfCeP8A&#10;q/Z+flXo6234m+zy/wBX+rz6l09+f85+r8aNX1H6r/2vbG9v9ptf+xr0/wCwtz7LmpqNKefr6j1/&#10;4vh0dmmaf6vtr/xfTit7f2/p/a03v/sPz7E7B/5ik/T/AJuL9P6P0n9F/wDfX9qE4+XD/V+X+XoC&#10;7j/uVJ/tuPHy/On8+HSPyv1n/wA5/nG/2+ofq/x/3i3sSKG+hreb6/2dF/1D66vz/wAT7t/oq1p5&#10;cOPD5eX+o5r0RJp1j4f5/Ph/k/L59B3lLWa/jtpb/OXt+nn9PP8Ar/4fT8exAxOu4/4HWuv18P8A&#10;U/05/wBt7fWutaauBpSlPyr/AD1YpSnn0bW1K+Vfz+X5f6hTy6AjeHj8T/8AFm/N7/c3/SLeT/iL&#10;fn6+xXxF9af5++r+1ov9fz+P+Ney0V1nj+HhT+X+X8vOnRtHXwhWn50p/L+fz6KRv/xfa1H/ABbb&#10;eKT6fd/8cuf8dX9P9hb2IdV/xbhfTbxj/OX1fp/s6Obe7GvgnhxPp8uH9Kv5+mOpP5B/5KMf58OH&#10;Hz+frXzrTy6InH/x/DeP7vV9wlvs7/b/AOeNvuPufRptf6/n686fZQ+37fbz28H+b5t5NX+xv/xH&#10;+9+zSz/s1rXiP8vGnz/Ovy6zU5Z/sFr/AKv2f5fn5dW8/GDX4oL/AHn+ea3k8Hi+vHi0fj+l/ZGt&#10;y/5qa2n+39L+P9XH1/Pt1KeO1PXyr6+dfL08+FehwtdGa/nSn+r+fViuO+ifX6D9X6vp+bceyldp&#10;W+ze/wBtfQf9X9NPN9PF/wDef6ezK2+A/wCTjx8v8nQN5kpoNKfzrx/1fnTpTRfp/tfX8+yEbt/4&#10;Fzfp/Vz4/p9Re9/+I/2Hsvn+H9vHqH7n+1Wvz4/YeFP9VOsntO0H6k/TbV+fp/sLc291/CPs8v8A&#10;J/sdLbT4x9n+Xr3tfxf8BuLX0fj/AFh/Xi3tMKas04fP1+X/ABdehPD8Gf5f5Kef2de9trX8jf5/&#10;/kLTrtp4/wALf7zf6+7J8J4flw/P/Vw60v8Aqp/l697lwX1/8pF7NbXo02v/ALa/9L8+2G4/6v8A&#10;V+zHTi8RWvlx/wBjr3tRwfWK/wDqV/Xe/wDyDp/3j3cfEf8AV5Do4t/y4+f5de98sp/hrtoFr2t9&#10;Pxq5/wBv7o3Hz/y9aufhH29e9t2Kt5Vt4/8AOi+vX5P9jq/P+t73JWo+w8aU/L/L+fTFv8Y/P/V9&#10;vr+fXvaom/zR/wA3fT/a+trf2Px/rfn/AGHtCfOnp5cOPz8v59H0PwH/AFf6v+K697TlR+tf9fjy&#10;30/7G34/1/bL1piv5U/y/wCTq/XvcyK2tfp9B+m//WL/AIj/AGPt2P4RSvEf4PxV/wBVKUzTp9OA&#10;+3y/y/7P+GnXvcyo1aB/nbaG/wCOf/WS3P8Ar+/GlVpXy9fnwr5U/n/S68fiH5f6h8uve+FN+p/0&#10;fpH1vr+n5v7tJSnl+df+Kr6edafLrb0pmn8/8nXvfCp/H+t+fp+f0+2m/s/Pj+X5fP1/Loumprx/&#10;q/b173Bg06Gv9t+t76/Jr+n9vT/xH+Htib4h9nlw/L/L+XSyP4hSnlw/Lh/q9Ove+KW1L/mfp/Z1&#10;av8AkG/v3keP+qv8/wDZ6M1rpPH+VPP/AFft697zj/N/n/Yf8b90f/L/AJuPz6Sy+XXveU/pb62t&#10;/uq1r8fT8/7bi1vz7af4R6/Pj5/lT+da9I3/AD4de9pbKXt/b/5Bta1vzf8AH+8+2+kx4de9p6mt&#10;5Jf819R+u9/r/tv99/re009aCvz40+XV4q6P9X+r/L+fXvfKo0+P+x+fp5f9T+fx/vj/AI+24vOm&#10;n8+r+WP5f7PXvaGy3+cN9f6/x9L3/s6eP9f2gva0NaUp+X8s/wCXpleBrTh5/b8v5edOve2qH6n9&#10;P1P0/T+P6+2o/LpRD8A697fk/wB1/o/SfrfX/wAg/wC++nt5uHn/AJOqPWua/nw697x1tvEf0fQ/&#10;q16fr/jzb2mk+I0/l9nlXz+3/N0kk+M8OHn172lG/WLX/Uf83b/eNX49p4/jx/L/AFf6vLz61D8e&#10;Plw/2f8Aiv59e9v9Dfxn/gV9D+nR/sdX++/1vaw10mv+T+VP9X5dCSz1U/F58aV/4r/LTr3tkyX0&#10;N/F/yH/xOn201c9Vn8+vew8yum5/4C/n9Pk1/X8/4eyySniCvy419PKmfs86U6Be401eXEevp5f7&#10;PlTr3uVgb+ePT91+o/5vx6f1f2fJ+P639uJ8Oa8R9v8AL+XSWPhmv+X86de92S/Gb7n+JUGj++v+&#10;fg/4t38Jt9f7P3H+8ezi2+E8eH+bj8/8lPl09dU+keungfj+H86fz6xT/wCZk/zf6G/zt/H9P7dv&#10;x7udj1/wSm833GvwLb+OeD7/APR/u37D0X/1/Ys27gPi/PhT5fL0r3V4Y6xj3/R9VJo8Kmfg16fy&#10;15/1Y6Asaf41P4vHbynV/B/J9rq1n/lc5v8A6rRx9fYbZjTdrfa/2v0+bVbTxqv/ALx/h9fZ0a0H&#10;Hy4/5Pl/l/PqP56V8uPz9fL/AFcehJoL6Rfzfj9fjv8A420+wnzunxvf7D6f7t8l/wDkG3+x/wB9&#10;b2xN+HhxP+r/AFY6LpviPDj5cfz/ANjz49KOD/p5/vFvp+PaX6M0f7Mz0xp+x/5mDgP+A33Hk/4H&#10;i1/L/vP+8+2Nop/WGzpT+2j9f4vKvn6/L5U6LN8/5IN3X/fMnD/Sn/Ufl0D3yY/7Jw7++n/Mle0v&#10;1fT/AI8eu+vswnf1v9Pe/wC31/j81rXvfQv+b1cf69+PcqS1/ecnH86fz+f+z8ui2x/5Jlv/AM0U&#10;/wAHSU+Il/8AZWehb6v+ZV7Ov5La/wDi0Rfr0cX/ANb2isXay/ov9y1tOu30N/F+NX9b/wCw/HtX&#10;Fx8v9X+r/N1p/h6MFN9Pz+j8/wCtxf8ANv8AfH2I+Nt56DV4Leemv93r8NtY/wA74+bf1tzb2tt6&#10;6TT+XDj516Rj4fLz4f5Okzkr/b1+n7m/29Rb7TR9xfxn/M+TjV/qb8Xt7M3lrfxOt/zf/F1q/wDN&#10;a9P6ja3+H+o/2m1/Y4fgeHE/ZxP+rPRFJwH+lHH/AFft+deimbQ1f3dwt/uL/wB3MX/n/D5/8wNW&#10;vTxqv/nP9q+nHuZFbTN/mP1t+m+v/N/73/T/AJF7fPwmteJ4fYeNMV/596L28uP+on8v2eVPOvWG&#10;a/kp/wDgVbxR216fF/nRfTfm3+qv+fcFraRe/wDY/Vqt+kWtp/s/0/3n2lSmpa08uNafy8ut+fT0&#10;t9badP8Auy/j0ar6zqv5P7d/rb/Yce2Oq/zpt5f1Na9/Dfxn9N/x/W/Hsxk4mlf9XpX/AC9KF4f6&#10;q9KOhv4Fv4f0Jf8AT9xbyf7s0cX/AKW5/wBj7bWtrW+i9+L69X/INvT/ALf8f7D231fp2W+hra7W&#10;5t49P/IV/V/tvz/sfcdNPlkv4v8AOy3t5dX0H+p/P9Lfm/uj00mun860/Omf2efVmrQflx/1f4ep&#10;DavFHbzf5qK3+Z0/n6a/95v+Le+NXp0S/T6n/N+XVfm2n/D/AHj6392brcfxDrlSatUP1+g/zni0&#10;2uL6v8f95+lvcvHX0R21/o4vpve4/Rq5/wBe/F/bq/CvHz/1DqkvxHqDkra5b+O+rnTq+mjjyaOP&#10;9a3Nvr741H/A1v6+r+uv/G9+P9f/AB/2PtkU8dvXH+T8v29Or/ZD8/8AV/m/4rruC/2KfW3o/wBT&#10;4/p/h6v+Nf7D3AqbeQ/15+uryXt+Pxb+n+x96NNQ49Xjr/g/w+Xz6caa/jP0tzfTp8X5/X+b/wCq&#10;t/h75w/oH/Lb+3fR9T+i39r/AH309+T4B1puPWKo/wA41v8Ajkf0W1/pH67/ANm39f8AD8+40v8A&#10;n2/Vay/8E/P9ebf0/wAf9h7YSnjedP5cTx8/8tereQ4dTYf+A4vpvpb9NvJew+unj/X/AMP9j7nH&#10;V9r/AMpWnSf+OfivrFvJ/at/qb/7H3eSvhD7fOlfPh8/8lem/wDRR8P+XgeHz/ydQE0/dn/gLq1L&#10;fT5fJa3+67en/g9vz74x6dSW8V7yX/z3m+gvfX6b/wBbf4290WlFpXz9a/lX/J1c9dya9E2rzabR&#10;Wv4Pt/qf+Ofq0/01f4e4slvuf7H6T/qtf6D9L/n3Raaj9nz/ANX+o9Pp/Yn7fy4j/VjqSl/Av+cv&#10;cWt49P6/9tb/AF/8Pc+a/jNtf6z/AKj/AFP+1c+9Hh0wOolPbyi/jv4xb9f+q/2jj/b/AJ/w94Vt&#10;q50/5r/d97/X+zp/P9P9h7dT4vyHH8v9Q6s1af5qen+r8/nXrk/6OPJ/nj/wH/T9D+rX+P8AVf43&#10;9tFZbzR/8G/3Vqv9R+i3+839vN/bHjwbj/l/y/KtOrJx/wA/+Xp5ob/bP+r+zfXpt9P7f4v/AEt7&#10;cKa3iT/lmltWrX9P92f4/wCpv7Qp8Pl+XVTXzp+VKflTqFVX8rfq/W/9NN9X+67/AI/rb8X99N/n&#10;h/XUfpbR+sf04978+veXXa2+3P8AwUXvq8n6D9b/APEfj3nP+fa3g+vPive/N9d/z/rfn6fn261P&#10;Ex6H1/y/z/Lq8nAfF/tvy4dQ4r/arfzf2beTTptcW06f7P8Ar82vf8e+cF/uBe9/276reX9Z/Rbi&#10;3+t+fdF4j/J/k6bb4f2/Z5fz/wBjr1Rb7Zv0W0v9NXh/R/u2/P8Arf4e4c36pf8Ag3Oj6f7C3P8A&#10;rW9tvWo+35U/1fZ/g6uvxD/L/l6n0/6I/wDghtqv5Pp+L8X/ANf3LP6ef9Rzf/O24vrt+P625/p7&#10;cPHqh+L8/Lh+XUFfqtv9Vx9fHfm2nVzq/pfj+vvOfp+b2/3VfXa39i/H+v7sP9X8v9X7Otp8X+qn&#10;Hz+XUVv8dNrn/PWtfn9Vub/6n8fX3hi/St720n/P20W1/wBvTzq/r71mo+w8OnG+MU+fwceH+r5c&#10;a9ZJf92W+upP0X1fp/3XfjR/T3wlt5Yv81/nedN7Wtza/wDa/wBbn+nvQ+XVYq6DT08qf5fLrMn+&#10;ae/m/QLeT631cX0fi/01cf1499R38rX+6v5Rbz6fr4zbxaeP+C34+t/ex8f5D7OnsU/DwHCvqOPn&#10;9v5Vx1wl/wAylvB/mpNX29721c+XV+f9Vp5/p7km+pf1f7DTq/SLafx/rW/2Pvx4/wCqvSc0z9v5&#10;+f8Aq/Z1iS2g/otoP01eL9fOq/P++498U/4ELbx/V/8AP2+vH9fx/T8fX3pvg/1fLj8+lMf9iP8A&#10;J/l+fr1gnt4nv5/x/mL3tc/p0/8AI7e+U3+dX/Mfn9P9NX9j/D+n59qBSo48Pn1Zaam4/wA6cP8A&#10;Vx+XWOG/2p/z34vq06r2P+c/x/rbi3vFXXslvL+t/wBGn+vFtX4/p/vPurfB/q/1f7PXhTwfLh86&#10;f8X/AJeHUjHf5+S/j/Qn676v08308X/4j6e26L/PC308v+6r/W/P6ub/AO8e6N8H5eX2dOL/AGY+&#10;z/J05z/oe/18Z/z9r2ufrp4t/T839uot5lv9dK/q1f1Nr6eL/wC+Pui/l5cOPEcP8n5dJl/spPtP&#10;2+X5f6sdNcn6Fte3+FtH6fxq9Xvgb+UX0/Vrfo1fj9Wn/ifx7dj4fn05BTwsevlX/VX166ltpP6/&#10;0J9den6n9F/x7xVltcX6vqLfXV9eLf8AE3/2PtiemPt+foP5evy/Pq44eXWWgvpn/T+k/q02+pv/&#10;ALH+lv8AH31J9f7f+c5128n6/wDd34t/S3+HtUenB1wh+n+67eIW0f5r9HP29+b/ANb/AONvfqf/&#10;ADp+l7H6f536j6340/8AG/8AH3RfjP8AqP59UNNZ/L/AeP8Aq/ydc6q/2yfqtf8A3Zp8P1P+btzq&#10;/wCJ9zqv+3fX+lfrf6c/TTxb/W5+vtuPgafy/wBn/ivTptPj8+H5f8X030V9EdvFbyvb6ar6R+rV&#10;z/t+Pp7i/wC6Wt9LR/rva1j9b82/p7stdDV9TwpXh8vP+fTvUo/5+P8Ar67af66h9Lcf69+Pr7wt&#10;p8n+6r+T/dfl8n1/23+297fyr6/6qfP+XDrRr8+Hy/1V/l1JS/ib/O20f7s0eK1ub/m3+8+5a3s9&#10;r31t9NOr/DVfi/8AX/efbvWzx6b2t+3fTbQv+r0/46Lc6f6f7x7b+fN/a/zvNtGm+kfX/a/9bj22&#10;v+Xz6uvwn/V/qHTobeAfp/4Dj/V6raj/AF/sf7zb3Jb9I/zF9f5/Ve34txf+v4v7oeJ48fL8vz/Z&#10;5cPPqn7eoyfqP/Ai3j/H6LX/ADfm39Pz9feaO1m/zX9q/wDnLfQfq/2r+lvbp4Hqj1+f8v5/L16w&#10;NfVH/nPx9NGv6n9F/wAe5UH+ba3j/wAwt9NtH6jbXf8AH9Lf7H3p/h/zdUk+Jf8ATefH8v8AV9nl&#10;1Emt5Fv5f8831vq/SP02/tf1/wCR+2yX/Ncaf1/2P0/oP6dXv3l5efTw+IcPP/D/AKq/Pp0j/wA7&#10;z5P0R/536/q/t6f9494F/wA239dX9m/9D+q/H++Pvw4dX6zP/nR9f0/27X+q/ptz/vh7wn9UX6v8&#10;4f02vbR+L/7z+feutjqSltEt9H+aH6r2v5P7dub/ANPfCs/sX1frW+v9f+w0/wDEe6n4f9X8um4/&#10;gFKefDh+XWak/U9tP+b4030/TjXq/wCJ9y6X/dv+c/x8f1+vGq//ABHup4D8v9X+m/1DrzcP9X+q&#10;vUKr/wB1X8f5t5f0/T8W5t/r+5ovpX/O/rH6Lf8AJ/5/1r/n2xF8R/1ev8v9n59UXj1Ba2qT/M/5&#10;o/rv9bj/ADf4/wBt+PfRv6f8/wDoP+a02/SP02/H/E+1A+E8Pz/y/wCrj1YcPL/V69cRa5/zH+dH&#10;+d13/V/a/wAf+I9w6r9Rv5L6Rf6a/wBX9vTxb/VW96/0P9nH8v8AUOtx8PPj5/5P8nThS29Nvt7e&#10;q2m/j+htp186v6X94l/zb28n6ub203v+L/n/AFv+K+9RfAOHDy4f8V9vn1UU8T8vn/xVPtzX8upM&#10;n1j/AM39V/4N9P8ADn3kH0b9f6f7Frf5v/H/AA+v+F/z7bPxitfz4/y6359YD/Z/R+s/q+v+d/Fv&#10;zf6X/Nvx7k0ltTfW/iH6tfl/H0/Fv6f4W92xT9vCv+qnW2+Ef6h1DrdVh+i3l/s+PxW5+v51f6r/&#10;ABv7kQ/5x7/S3+7bf7xp5v8A776e7ji/Hh+XD/B/D8qfLqp4dRqj/NRW+uo/5m9/r+dXFv6/8V9y&#10;aj9UX+b/AEx/X/g4/Rb8/wBP8fbR+E8OH+fj/q4V+fVRw6iUv6Zf85+uX/W/Qf13/H9f8PeNv1H/&#10;AF1+v0t/tN/+R+/Nw/Z9vD/B/sdePWZP0p9baW/Ta97/ANu3P+2495T9f+jvr79HSmacPP8AydeH&#10;DrCPp+bf82rW/wBjfn3wb6P9fr/Y+v0/31/8Pbh4jh+X+Xq6/EOH+r/V+3rv8J/wUf5z/g34t/vH&#10;/FfbsltC/pt6v06v9R/btz/xr3ocPy/y/wCD/LXprpkkv5XtqvdP1aP9V/uvVx/xv3iP+bS3j+rf&#10;ovb9X41/2f6+6enD/V/q/ZX5de6kC/mk1ef+z/ndN/0fnx/2v6e4lR/nP91/Q2/234/4m/492kri&#10;v+T+VPL/AGereXU2j/zXHm+q3+v9f7d/94t+fcZ7ahf/AI6/2tV/p/hxf+nug49WWufs8v8AV/s9&#10;TEv4z/yy/s6dP1/x5t/X/inuc/1g+n6E/T+r6/j/AIj27H5/6U9VXgemxPpUfq/zr/5z9P4+v/E/&#10;8U985/oP85e6/W1r/wCFuP8AX/HvQ4Hryef2HrhB9R/mrWP0v9P97/1vz7j099J/z36ze2jyf8hf&#10;8a/3r340oP8AV+zq70x9nzp+X+z8vPqRUW1n/gP+gWvq8X+Nr/j/AF/9h75S/UX0/m97WtxfXo/H&#10;9bf7D22emuvQ/m2r8WtfVe5t4tfN/wCl+P6++f8AS3j/AFn63t9P8f8AffT27H+L7D1sf5OsJ+n+&#10;7f0r9LX/AFf4f769/fCW2kfT6n6X0/j9Nv8Aeb/4+6NT5fz+fXus9PfWf1/pF76dX0P6r8W/pb/D&#10;3GX9HFvr+P8AX4tq/wCTf8Pr7dj/ALI1/wBXH+X+z1ccP9X+r/UepEn+e51/T82/1POrT/yd/j9O&#10;L+5UX150frS311WsbXt/vF+bfX3Rafy8q1/1fZ15eOP9X+r/AFY6h1F9I/X+mS99Oi+rnR/xNuL/&#10;AE9z3vpS/wDRrXt/sbafz/r/APFfeh/a/kOH5/6v29UH9p5fl/q4f7PTcn+7LX/UL/W3+F9X/Ef4&#10;e+kt/wA2P1f2tdr251/4/wBP8Pp7fj4efD/L5f5enoq4+L+Xr+H5evzr1hqtXP8AwJt/zb8f0/Fv&#10;z/xP9feLI/5r/dlvT9bafoP0/m3vX4f9XoOnBx65Ye3n/wB039X01a/1t+v8e4yX0/7u/R+dOn6e&#10;2/I8fPpl6aG/P/Uf9XD8+nR7eQf8B/8AOJa2vV+r+zf/AIn8/wCHuRHbTF+r9B/Vrv8AU/qvx7cT&#10;q6cT9vUKfVqlvotrX9Pit9B+jTz/AK//ABX35/ofpex+tr/qFrW49+Na/wDFdbNa/wDFddR2uP6X&#10;H+r/AOOZv9eb/wC+Ht0pr2T9f0P10/6n/ev6/wCHvUvw/wCfh+Xz/hr149J+qt5Jv81+vnxa9X6/&#10;zf8A4j8++Un6X/1x+u+j6/n/AIj/AJF7YPW14jr0X64v9Zv0W8n0H6fx/r/4/wCx98oP0tb6Wf8A&#10;ra9v7F+f9f34debj1xqf1J+q/ki/pqtq/wB2W4/1vz74J/nzfV9W/wA5f+o/1P8AvP8AsPfvPrx4&#10;dZJL/ai2n6L/AJjT/qT9NfP+t/sfc6pv4l+v6h/qLf8AINv949vwcDT0/wBVa/zrnryefHh5f5fl&#10;0xUdvuP7H0P18mv8/T8e26P9T/r/AOQL6v0/7e3u0nw/6vQ9a6fZf0xf5u+njyW0f5zi341f6/8A&#10;h7dKe+lP0/Ufptq/Xzp/x/r7bfj/AJ+PAfl/l9eqt0n6u2uT9X1b9Wrx/wCb41W/3j/efeZ76F/z&#10;n6j9baP94/Pts9aHx+X+XqLFbW/+a/Qn6NWv/YX/ALP9P9j77k/WL2+h+lrfT+zb8/1976snDrqK&#10;2hrX/Uv1vr/Vz5NX9n+n+8e8n9k/rtz9f0W1C9vzf2nl+H8PAcft/wAHp8/l1v14f6q8euC/qjv9&#10;dXGn/O38bW/Txb/X/H19ucH0H6vr/Z/R+of74/7D3Ty8uPl+f+o16q3HpOVX6m/T+f8AOf579H9r&#10;/iP9j/h7nj9S/qtdf6W+v9v8/wCt7ak+A8OI/wAH+r8umxw6ZXtpa2i95rW167/nRq9N/wCt+L/T&#10;26Nex/2H006rf7Vf+z/S3Ptvp0cTw/yfn0joraor3/NvJr0arC/itz5P66vT9Le8Z/zw+n1/tW1f&#10;8gW/4n3r8XT34esy2+yNtf6efFfR9Tfzav8Aebf7D8+5h+q/q/UL/T/ef8P6292f4fPr0Xx/6qef&#10;8/TpiH+blt4/82dP9f8AHTq/P9Nf5+ntyzd/9He9/wBNv7v5D66dN9HHi/Or/U34v7R3FfpZvsP+&#10;Bf8AV+3pVB/uZF/pv+ffP5evQX4jT/sxXR3+f1/32xt/H5vPo+2l1fd3/b0fTyW9drW4v70s+0/+&#10;Zibs/Xf+L1P+f/z36j9bcX94ob1/yVJ6V+I/5ONfL1/l1Oe2f7iQ/wClHD/Vw9fn1fj7D3+0fZMf&#10;iPRp59e98G/P/Bvxa/6f8fz70evHr3vhxcf6w+l9X6R/T3rrXXveZPp/xX/W/wAPexw6sOHXvfZ+&#10;o+v1H++/4p78evHr3vhL+hf9f/kL/kD/AB9+PWj173x/tf2vof6f8nW/3j/Y+9da697yJ+ofX6/8&#10;U+nvfWx173y/B+v6j9fr9D9Le/de8+ve+LfQfp/s/wBf6/4/7xb37r3XvfJfof8AXP1vb9X++t79&#10;17r3u5r+RX/2XPDbX/zJrta2n9f+YoP06uL/AOpv+be4X9+v+nfS8P8Aci3+34xw+f249epX9l/+&#10;V4Sv++JeH+09P9Xr0Wj5d2/0D7o1adP8Z2Lq8mvw6f7846/3Hj9fi/466OdGq3vckqreWot5bWkt&#10;49Xlv/FY9Pi1c6tVvFfjVq1ei/vn/Pq1eVa+dKcDX+j68M14Z09ZpW1aL/sf8V1XTtrT/D8Zfx28&#10;FL9fJ4v+PZmv97o9WjR/wK/5s6Lfu39hJubR/uR/4t1/PjL/AOf16/4x6P8ADyav8zb06vLq9FvZ&#10;A/xj0oeHpTy8/t/F8NOhPZ1oPi/l6ftp/Ph59HN2T5Pt8Xf+MX8Vfp832uj/AIsy382jjx6f87r/&#10;AB47eu/sI6m/gb/NW/iUVtWnV/mZL+P8+K19Wr/df+1W9tXNPDz6fOnEenn6fP5V6EMfAceH+r8+&#10;hyx9/uVt5P8AgE1/06r60/Xq48l/6ca/8PYdZK2iS/2uj+BJ/wADNX6ftYreW37l/po/tebx341e&#10;9pXzr8ZrSn8qYr66fw8M9HEddI48fl/L/Vw6WkH0H+dv963+ave/nf8Ar6bfXV+NOr/D2G+W/wCL&#10;ZBa2r7upt9l/Xz/7pv6L/Xy34v5Pxb2x/ojV08Bx+Lh+Knl/B8+Hn0aW1dX5f6q/5OlHD/nW/wA5&#10;+lf85+n6cfXn/jVr+y17o0eOlt9tf72K2v7jzaft4P8AVceP9N7+q/j/ADr9ndtXUfsPD7Tx+f8A&#10;Kmr5dCCDh+X+r/Y6dE/2P0/w/qfYTZe33v8AYt5hf9X2dvH/AMof58dvpbnT4fz7PbbVpxq4fh01&#10;4/ir/k86+XRnBX+XlT165j6D6/7H6/7H2BOd8P2yf8Wa/lmtp++81/uBfw/jTf8ArxfRbi/s8tq+&#10;K39pwHGmnhinz/yfFmnSpOPn/q/1Y697LX2jo1RX+08t0/47ff8A/Aof5zx/s3+ur/a9X4t7Gey6&#10;vnSh9NP+f/V9vSDcKeH5cPP7evey157/AD1Ba97Q6fsr+b/Oy/8AAXXx4/r+r+zq/NvY0s/7N608&#10;/i4cB8Xn9vz/AD6Ad7TVinxeXHz/ANR8uPXvaNz+mz/5n61P08l783/3m+r8Xvbi3s1tvLj5fb/q&#10;+35fPoivaazw4/P/AFft8/l172i8x/m6e9v+A/8AykfX9A+mj8/8Rf8Aw9mdn8Z+38P+r9lP8/Qa&#10;vv8AIf8AV9np+fXvZNu5bf3qNvtNXgGr7byavr/u6/pv/TT7mPlL/kkL8VKn4v8AJ5/bXz6wh97N&#10;P9cjTw6+EldGrV5/2lcavSnlSvXvYR+xP1EHXvfvfuvde9+9+69173yT9a/X6j6fX6/j37rY49e9&#10;ils3/Pj9f6D/AEt7XR00+X8/+L6WR/l172I830H6/r+Lafp/h/vP+w/w9qZP7H8vP/J8/Svy+XS0&#10;fAPs697aW+p/1uL/AOsLXt/xPsvm+DFfP/Jw/wBX+Tp/8Pnw/wAv+D/L1721Vv0/2B+v+v8A4+0R&#10;49KX697T0/0/2I+lrfQ3t/vv9b349NNw697TlV9T9P8AYf8AG/8AePdPPz/P/V+3otk8+PE8ft/w&#10;+vXvbePz/wAR70Ok4697n0/6l/4j6/T/AG3t2P4vlQf5Pz6eTj172vMP/uv6/UfS1v8AY29mMNdY&#10;4fy+f+r7Pl055nr3tXN9D9bf7VfT+f6c/wC+/wBf2p8zw/L8uqfi8vy4+X+r9nXvaZyP1P8Arn/W&#10;+h+vtPcfEOrvx697wUf1X/XH0t/X/e/bK/EOqeXXvYrbe/zf4/T/ALD8f74+zi2p5/5fl6dJZuB+&#10;w/4B172qD9D/AK5+v+v/AGfZj0X9e99H6Le31N/6fX/D/iPfuvde94z/AMV96PWj1731/vv95966&#10;r173/9lQSwECLQAUAAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsB&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnl5G/KAMAAM8GAAAOAAAAAAAAAAAAAAAAADoC&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAA&#10;AI4FAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhALlluzDeAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAfwYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQAaU7XSoV4X&#10;AKFeFwAUAAAAAAAAAAAAAAAAAIoHAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwB&#10;AABdZhcAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="0E20C98D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:.05pt;margin-top:-.05pt;width:612pt;height:236.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHpB8fPDAgAAAwYAAA4AAABkcnMvZTJvRG9jLnhtbKxU204bMRB9r9R/&#10;sPxedhMCoREbFIGokBBFQMWz4/Wylry2O57c+vUd25sNAtRKVfPgjD33s2fm/GLbGbZWELSzFR8d&#10;lZwpK12t7UvFfzxdfznjLKCwtTDOqorvVOAX88+fzjd+psaudaZWwCiIDbONr3iL6GdFEWSrOhGO&#10;nFeWlI2DTiBd4aWoQWwoemeKcVmeFhsHtQcnVQj0epWVfJ7iN42S+L1pgkJmKk61YTohnct4FvNz&#10;MXsB4Vst+zLEP1TRCW0p6RDqSqBgK9DvQnVagguuwSPpusI1jZYq9UDdjMo33Ty2wqvUC4ET/ABT&#10;+H9h5d360d8DwbDxYRZIjF1sG+jiP9XHtgms3QCW2iKT9DidTseTkjCVpDsuy7Pj6WmEszi4ewj4&#10;TbmORaHiQF8jgSTWtwGz6d4kZlsa7a+1Maz2BBxFBofPGtsEA5Er+UajHgj6jH+nS4b4yslVpyxm&#10;zoAyAomwodU+UJqZ6paqpgJv6hH1Q3xFoqoHbTETJIB8oOITWQKCQtnGghsqtn+nrgcFyftWopWx&#10;8bQutpabji/FAe8k4c6obP2gGqZrQnicGk6joC4NsLUgEgspqY+MRWhFrfLzSUm/Hv7BI30MYyng&#10;odo+dh8gjtn72LnK3F1yVWmShsLKPxWWnQePlNlZHJw7bR18FMBQV33mbL8HKUMTUVq6encPkReJ&#10;H8HLa03UuhUB7wXQ4BJpaBnhdzoa4zYVd73EWevg10fv0Z6IRFrONrQIKh5+rgQozsyNpUn7OppM&#10;4uZIl8nJdByJ+VqzfK2xq+7S0WciHlF1SYz2aPZiA657pp21iFlJJayk3BWXCPvLJeYFRVtPqsUi&#10;mdG28AJv7aOX+0mIo/O0fRbg+/lCGs07t18aYvZmzLJt5uJiha7RaQYPuPZ406ZJxOm3Ylxlr+/J&#10;6rC7578BAAD//wMAUEsDBAoAAAAAAAAAIQDafnONQAwDAEAMAwAVAAAAZHJzL21lZGlhL2ltYWdl&#10;MS5qcGVn/9j/4AAQSkZJRgABAQEA3ADcAAD/2wBDAAIBAQEBAQIBAQECAgICAgQDAgICAgUEBAME&#10;BgUGBgYFBgYGBwkIBgcJBwYGCAsICQoKCgoKBggLDAsKDAkKCgr/2wBDAQICAgICAgUDAwUKBwYH&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgr/wAARCALU&#10;B1ADASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIE&#10;AwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJico&#10;KSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZ&#10;mqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6&#10;/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAEC&#10;AxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmq&#10;srO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEA&#10;PwD9+KKKKACorgDb7+xqWmTfdoW4nsYWrBRGwPNcpejFw31rr9XjBVy3P0FcpqYUXGAD7130GctS&#10;xHBt3D+ladk3y4PpWXAQDwOc9a1LI8AZ7VtPYzh8RaGdxB71BegFG9hwc1YGNoBOTjoahusbMY6g&#10;5rlkdC+E5LxCgVww7GsyXAOenvWt4iBwxx3FY8h7g/rXnVviOiGwwknrRRRWJYoJx/OngccY/Oo+&#10;vFPHA45poBeKVfvCkoBwfpQwJFJznHQ13fhBt1uoHfFcGPvYxx9K7bwa26BVzngVdPcmR3Fscwg5&#10;zkU+orQlogalroIWwUUUUDCiiigAqFwevapm6H6VHL938KCZEdFFFN6khRRRSAKKKOO9ABQOtHXo&#10;KM8dfwoAD1opRkngflSYJ5oAkpH+6aWkYZU0AMoopWIIGKABRlh9aeetNTvTqACiiigAooooAKdH&#10;3ptOj70DW46iiigsKKKKACiiigAooooAKKKKACiiigApoLF+emOlOOccVG74PTmglsa/X8KbTXfb&#10;ngk4pvnNjO3PrTsySSlQgMM+tNVwwyKUDPFICSigdBQM54oAMgdTSqSOhH41GwIY59aa7qnWjcCf&#10;zAOpB+hpry5GAPxqBphjIIPtnmgOWBUHnHWq5R3Y7cucZGfSjeO4+mO9QOxUk5zQsgJw3HHanyoR&#10;PuGM9fpRvA/r7VGpXbvLdf0qKZtz85460KKBuw+aYn5QO/X0qvO2R1pTJn7o/Go3bPA6U9EYzbeh&#10;BcNk4z0FQFucjtT52zlvftVdpNrHPc8GsZyMixEQw61LABkkEHtVWOQE47irEDfNj1pwv0Hp1Jh1&#10;5qUeWmNuCe+aiyPWnqcgGt43Q4jiSxyTToTtJBB5plSRtlsnI4496tbjHHG78al4yM5IzUTAZJI7&#10;VIBhQe3Y1M9zWGxNRQpDLnpR9awLJAQUUA0oyvOKjDcjjpTt4PG6gCRWz1paYpAOTTwQelBSYUUU&#10;UFBRRRQAUUUUAFUtWG5NvTI61dqjqjjkKe3NNCex59444YHsDzxWDHyVxXQeOFYocflXOwtlVxWF&#10;QImlYviQArxW7p57H8KwbE4rcsGAbgVcRmtbOVfI7ire5cZyKp22S3Cnp0q2mVQKVqyURuck4557&#10;VDJ8q4B6VM6kH5U7VHN9ypkGyI2fYcY4xURGGOR+VSt82OMjPNMweeCOv4VjsWmNAGRzTmj2puyD&#10;TVALAH1qY9Qu3jvQU9CDBPQVJACM5p4VR0UD8KWgTdyKYHf68UscasuWXmpKMDOaBXYAADAoopMj&#10;j36UCFoBB6GignFABRQCD07UUAFFFFAAeBmk4+/jrS0UAFFFFADHDMBx9cU3ODycY7mpaa5jPyvQ&#10;Mi447UnXmnudxIXJz0ApoA2kseafQrUSig8UUMYjdKax5NPpjEE0gEpsmKVeCRQwB5NAERXaNx5z&#10;UTAZyBxU/OSCKjK5bgdKCGhh6gjPtR5eByeB0pSrcentSs4Ck4PA9KmRSdxnOcEYpGGR1prTxjhi&#10;BjsDUU+pW0P/AC1T8WxUlWbHtkfxAcd6ZJGSM5HvUTavaEBjKoJ7E1E+qW7Ep56/UNxSuhqMhxGD&#10;g03Gw5zSfaI2/wCWi49adx3bHoR3qS1uJKAVJ9KhwDwTU+QRkc1G6cEjrTeiAjUDbgUyTPOB+VSs&#10;rA5PT3pj89qxkUtiAcDG2gn5cn9RSsCWwOKQEgcjH41BpHYRQCc1NGAOR6VFxwakTJAx/KjsTLcn&#10;iJyP6VsWZ3bW9qxo+o44B6e1a1kSOOuf8K6oGEzUj46+tWuoG3kAVUh+57VbtXVVO7jPtXXHYwlv&#10;Yjl4ByO1Ub0sVIAzkVo3JDcg9qo3pxHTewo7nPasPlY4qlasC2fUVf1NDtbd0rPtQBISB1rC2pol&#10;ob2lNgYGOnFXjjAJ496z9KwTjP8A9atNsFB9a6obGUhDyuM8VTcAMQvSrgJK/N3qpKCJDmt3ojIs&#10;WDYIFakQwgrJs2AIx61qwf6sVG7KjsWFODzx+NT1WQ4PPrVgncuV5H0qJOxom7CEjcfenrtB2B+O&#10;uaiIIPNSR7sjaMcdqt7GabuJN1HA6dqSPvRKCGwR2oj70fZGvjI36D8abT5hggE5plSXIRmxQpGM&#10;jikJOORSLj8e1OxI4nAzQcEdaM44P50hzg5B/OkA09euaKKKAGyZ4xVK5BC81ecgKcmqU64BHvQ/&#10;hAyrocsKzdQU7CB6Vp3Qwxz61m3oyh47VC3BnKa4v945waNAkBlG316VLri/Kynjiq+ggq4JzitO&#10;hj9o9J8PHNuMetdLYkqAFPXrXLeHGzbY/Kun03/VjikbR2NSJTjcG6CpqrxKWGMc1YqHuXHYKZP9&#10;z8afUbvvO3HGaQPYj57jFQvnPJqRyoJOe3GarzyKuQCeR3q0RYdQjbXAB5PaqzyNn5ScVJBJngn8&#10;TVWFfUtxfeOTzmpYwN2d2PWoIn9GGPrUq5OCKza1KTsTgg8DtQQD1pAwJx/SlpFkUyr0x1FMGQME&#10;1LKw4wee1RYOetNEMZKAQMmqN4vBLHnFXpORknp2qje85I9KtbAjntfTETcD8a4TVwVueR1PpXe6&#10;/wAxMR6VwmsqDcE99x6CsKmjGti9oBL4HYDkV0lif1rl9Bba4OecV0di/wA4ODXRSehhLc1oWG4L&#10;0z61o2jdsdetZaSdK0rQgY2/lWrEWrgrwenHTFZWqgmNsDtWoWLLz196zdSBMbKB1HaoeoHGayAZ&#10;93HXBo0th54BH507XYh5nrhqj0s4mAFcT0mdEdjrrNgYAB/dqh4nXdaN9TV7TiTCAB2qrrybrRgV&#10;rolrAS3PNLsbZ2AHQ9KaApGCO/epb8Fbpxj+KoVCggk15UviO+Ow4EDgD8qcGXtTe2RTsE4GR74p&#10;Ax2SKAcUgOacDgUAJRkjoaDnvRQAuQTk05TtXcBkn9KZTgSPu9+tAH0FRRRXqHGFNm+5TqbLnbQJ&#10;7GRqpxvGOo61yWsDbcH2rrtWUknHp+dcprS/vvuiu6huc1RWKsOc5x0Fadi2cH8Oay48bhn1rSsd&#10;xAPeuiexjHdF5ccegqK5YMhIU/lUi57gH0qOdCeMdq5JHSvhOX8R8qSDxWG3b6V0HiJPkbODXPuv&#10;HBrz63xG9MSiiisDQKch7Y4po4PIpQWHSgB68jqKPrSAnHK0oOetADw2RwK7HwTJhFHuM1xygA8N&#10;+FdV4JkJI4q4PUTPQLHIj9vWp6raYSbYZqzXSZoKKKKBhRRRQAN0P0qOX7oPtUjdD9KZL9wfSglk&#10;VFFFBIUUUEYNABRRxRQAUUUUAORtpBIpM0AkdDSUASb4/wDappcEcU3NFAAaKKKAFRgOtPqMe9OU&#10;4wuKAHhCRmjYaaJD2H60u/I5b9aA0CilIXs36UlABTo+9NpyHBx60DW46iiigsKKKKACiiigAooo&#10;oAKKKKACiiigBMkkhe1Qucmpl6n61C3U/WghkMx5OPTpUaF87iOvY0+Uj5nHXpUW5h1P5VqlpqS3&#10;Yk80BxkDjsKmRtwzjFVSd2c1LDIzIoA6Dnmk0gi7lpeR17UDHeo0Y4zjGe1O3+361mMJBzkdKimT&#10;cOB9RUjNkYxSU07AVGQoxB6euaVWOQM/Wp3hVzn35zTBbhCcE9fSrumK2oMqshJGcelRMny7lzn0&#10;qba4BBHynqabxk4FAxIdxJJGAT0pjDru6/zqRNoPTqeTmiaHK7kYcUCauQsi9Qec5xUc4AGe9TAE&#10;/wD66huGX1osZSdijKxHy/lVWbJfjNWJhzvB6U0I7cNjHtXPKN5GTGRFyQ2D05qyhJHA6d6jSEfw&#10;n9anSNgASOldNOKEk76js8EH0pyyFQB6Ugjkxkp+tCAFhnpnmtehrFJInU7hnGKeCQMDPHI+lMqW&#10;Plfm5yKS3EKCzKCfrxThIDgPngY4psYCggHPNBBByO9EldFRbTLELbk6d6dUO514zj2qVTuUE8fj&#10;WDRsLRRQeKkByvxtPbpUinbwe9Q0+NsnB/Oga3JaKaj7iRjpTqC07hRRRQAUUUUAFZepsApbPIFa&#10;UuNuM1k6m7EnPbsKqO5Mmcb4yw0LEjsa5eAnYPrXU+LV3RMM9q5WAsUxs7+tY1dwizTsjjBJrcsC&#10;CBk4xWBZHkA/oa3bE5HP6GiL2KNm1cBw2ePargYFd/b3qlbdR9KuRgNFtx1rRkoa77lIXptNQyAt&#10;GcVK2I/lIzUfOCAO/FTIZED8mB1oCnv6Ggrglc/WnDoKyYIaI0HOOlOoxzRSGFFFFABketAOaQqD&#10;n3GKMgcE/nQAtJnnGDRySCDxRh8dRQAnPIyQPUmlwTxn8aCpOCDyKWgBApyDk0HcTjt6ilooACcd&#10;ifpRkUgOTgfnS4HpQAUU0KR948DmlDbl3AUALRRkdKKACkZFbqKWigBjpj5lHOc1EOtWDyMVEY9g&#10;5OfXFNFJjOe4x9aKGyTgHgdD3op9Cgpj4GSfyp9NZTu6g5qQGZwcAdaOcdKcVzwRzmozIqkgkDnk&#10;5oACvXA70yTj8OtZuteKrPSomaWaPjo2/rXFeI/jZbae+6J0ZG4XDfqaynVhDdlKnKex2+s+I9M0&#10;OHzby4VTjOAetcHqnx/0BZxHBfRKpLAZbnjrxXkPxo+J1x4kgm0Xw34gMN15JkeRj9wd+PTBrwZ7&#10;/UDo0lraXg8+zuTJOzTEsD1yD+B4rgq4yXN7p208LG3vH2Pf/FqNS0dlOZmI3tJGQcL3Ncd41+Iu&#10;rFLddKnkIa78iQg5JJGQR7V4v8OfioBfQx3NzudmEdxEx+R0IwSp7GvSrXXtOsNUmhkA2OylGxkK&#10;45UmnGq6kRSpqDGa/wDGLXvB8V7bXUrvDHGFaUvzGT3rQ+H/AMb7rUZl08Xkl2vykb1wR0BH61k3&#10;3h/T5Lm8vNYSOeKedZAj8hlY8D8DXKah8a/hv8LdZMEmgCK5lkCJjHrwevA9qqzT3M27nuFz8Yrv&#10;Rr0afqUkUJcFgJOyevNOt/jjowdVg1oTcbuB8vWvmHxT8T/+E/8AH7avqM88cbxott5ZzGyY9K3r&#10;q10sxWlxpmvMkjOS0e7k542gfhQ5u+hSiktT6a0n42aNe3H2a5ZYmwMb2HzfSt3T/iF4e1OVY49S&#10;hUhTkFxk18mXviFdFaHTrTVpJLhHLTeemNgPQfzpn2nx7baj/afhyVZ4ScASuMZIyD/OtFOViXGJ&#10;9jpqtjcKJIblXU9Cpp7SRum7d16YOa+Rm+PPxMtLa4g1DUIrf7BKI5hH0K4znNN8C/tVPe6oNMl1&#10;u4lYSE8ngg8cUue71Dk7H1uRuXKjI9cU1lyCN1eeeF/jjoNxbpBcXqy5PzEMMg++K63Q/Gela5Ob&#10;e0c79u7DEDiha7D2NdegyeakQnAqNQCN4IPsKlTAwTRbUhu5KjZwfQc4rVs2VQD/ACrKj5J+atKx&#10;bIUnHWuiBlPY1ohkZHQVZQHrVaDLIQfx5q1ECV5PvXZB3Oea1BxlTVO7BMeP6VdbofpVO74iIx3p&#10;vYUdzC1MEg4FZtv/AK0j2rU1PAUjGayoTtlIP61g9zRbGxpJOQo9K1TzH0xzWRpjMCMVrgnyweM+&#10;hrqp7GUtxRymfaqk+fMyatA5GVHWq1z9+ujoZDrTg8f3q17f/Vise0P7zk/hWtbNlKze5USdDj8K&#10;sqdygsMZqsmM1PCd6A9KzqFx3FcHJOOlPhIzk9qY3BIp0WFTdweehqo/ATrzMSdgXwBSR96WYEHJ&#10;796SPHOTVfZBfGNn6ioycU+U7sHFMOMc1JT3GFzyD3pOnSl9iRSUxBk4xRRRSAKKKPwoAbICUIAq&#10;rcA/eP1q43Q1UuPT0HrT6AZV0pDketZt4MgjB6dq1LzPmZGfes26B6n8Ky2A5nXE4bcOcVS0k4lA&#10;BxzWjraEk88/Ws3TeLnbkda1MXueheGJA1uvGMjkV1Ng2VBHauR8KsPIVR6cV1mnfdC+1I2ga8JJ&#10;24PNThtwyAfxqtbnC4Pc1OpkLEbulQ9ykOZtuOKi5ySDz9afN04BOOuDUROCBSsDI5SqEuffAFVJ&#10;juPTqM9as3A+U4I6mqcrNgsOwxWiJGNMc8HH406KXIBJ5zxmqzON1Ojk+b5hTsO5fhmZyQenpVpJ&#10;SQSB/wDXrPhkAIKnt0q5G5CY7jrSaFsTISjFxz605Z9+fbrio1xjGR+FOOAPm4981DVhpsWTYSAo&#10;HHSm0AhhkD8aa2Sc8fiaFuDI5GdlPI4PFUbtwRwe9XZD3C4z71QulZSQR+FWhXsYuskmFgR161wu&#10;tqDKxH96u61dD5bKD2riddX5246Gsam40w0V8OMnjGK6K0lBAOa5jTG2uBke1b1nI/B/StaOxjPR&#10;3N6JwRWjp7jbnuDWTbOSgz+NaGnyHOz+VbdDNO6NNjuTHbHWqF9938KvLkx4znrzVG/OEORzjpU6&#10;FHH64G3k471WsD/pAPT+tXNfHDAmqNmcTKxyffFck/jOiOx2GkkmEZ9Kj1xM2r4HPajRXBgwOgFP&#10;1UAwN7r61vp7MFueZ6qCL1wfXuKrZOf58Vc11Al+39KpjBGW69ua8qfxM7oPQVT8uRTscZ6U0ZHQ&#10;9e4NO+ozn3qSmgGeuCM05Tjg9frSf7J/DmlAHUn8KBB1o6UDJ5x+tKAT0FACUZz14pQOaTrQB9CU&#10;UUV6hxhTZQSvFOobofpQBlamnOSeorldcQ43so46mus1EEoxAycYFczrcZIJz3rsoPU5qhlQqd3X&#10;pWlYZKgn8aoQpn5hyT1rRsgQBk966pbHPH4i4oypPYU2YEjJ9OaePmj2j8ajnOBgcmuVnStjnfEI&#10;+RjjpXOMOOuea6fxBGTG2BxjpXMEYB/3q8+v8RvTG0UUVzmoUUUdaAFBJ4zTgSRk03PHNKvHFADw&#10;cHrXT+CXw4APeuYHXBNdF4MciYKTj5qqO4mejaSzGHBq3VHSHYx7Qv1NXq6iAooooAKKKKABuh+l&#10;Ry/dA9qc5I6UxySvNBL3GUUUUEhRRRQAUAEDk5oozigAooooAKKKKACij6UU7AFFFFNIA4xQDg5o&#10;oqQCig9eKKAHByTjFPAyCfSoulSAnH1oAKVPvCkpR0J9KAH0UUUGgUUUUAFFFFABRRRQAUUUUAFB&#10;4GaKD05oBjVJ3fWomGG69acz7T8vWo2cHgnJ9KDMhuARzn+L86jPXmnzHHyZyc44qKTIbIPFa9DO&#10;YvI4NKr7QBimhvl3SECl3eh4+tFwvYlSY4wTjFK0rFPvCoDKqnaTj8KFZWG4GgFPuSiVweAalWYN&#10;jBHvVUzYA2sPxp+Sp3d6fKmCn3LWKKjimGBwRSvMoXhue2RWfK7mgjSHaQe/tTDsXO5sY7VE8gzh&#10;m6HOBUUk/Jy/4CtFEhzSJ/MIO4DgdyMUjSbjuLcd8VVe8yPvZ/GojdAjlu9UoohzZbeYKxCOCD7V&#10;WuJRg4PNMMoIyDUbMSeuRUz0MpN3EIJOQcetCg+v40gT5t2T+dOUkMQPpXPd3BEsKnfnsKmHXmo4&#10;AQCSOtT8bew9eK0iylEWkKKTkilHzDj9aO2a2QxQCxwKlVCmADnnmmRq2cq2MjvSszAgMcEDg1S0&#10;Vw3HqEUkAYpEDO2R2FAWR+gGD3pQoHb64qJSuaxjYkClxtLcHtUoAAwBTYclAMU6sm3csB1psrEd&#10;Dgk+lKWUcE1DIyg4DZoSAckj53E5A6ipVcZ+U54qpuO/IY49M1LHMMlupqmriTTLURJyRjmnqc5z&#10;2NQRvwD+dSDGMd2ORWdrFIkooHAxQTgZoLCikDgnFKSAcE9aAuRz9RWRqZYlsDryTWnMRgkntWVe&#10;4JYhu/StKe5nJnK+KBuiOR1FcjAQA2R0btXX+JR8jcdQa4+LiRhjuawrKw4O5o2hwAea29ObaP6V&#10;h2R5Xj8K29P5HXvUw6Fm3bHGOfpV6H/Vis+2OUUj0rQizsAzxWpK3GTH5unaoyeDkYzT5cliSenA&#10;ppHJBORSfwgtWQgAHG79KdTR9+nVixoKKKKQwopGIA5OKQvhsZzxzQApOD17d6RQSMk8/wA6PmLA&#10;kcUpYKSCe2aAFAxxRR1FFABRRRQAUmDuznj0paKADAzmkJOeCKWggGgBCcDmjHPWkVCAOcUFiAQD&#10;z607AKMUueelICuSwPX2pATuOfy9KQDqKKKACmNgglTk9OKfSBQCSO9AEJGPmz170gB6k04qQCHG&#10;B1pCOcVXkWmJSHd1AFJJKsQ3OwA7k1yfj/4laH4Z06d5NSUPFHuIVhk+1ROcYq7LjFydka3ibxXY&#10;+H7FrmZgzKOEBwTXl3jX9oGK0d7a3tyjMuUYkc+vevHfid8XtT8T6gY7i6uEVHAhRXxuX1rivEsE&#10;+tSLbu9wkUp8yOaNmO30PHT6V5VbHXdonfSwml5HqHin4n3fiJxBDegH+4rkbzjnGa5DxP4mjNsL&#10;a41JYHbIDSSY357Vwcnhq60WePUb/wAaifDlo1bIZT0rlNV8WtPfyw3cjMxkHkrcqeVBGenfvXDK&#10;vKW51xoxjsdP4s034gw3z6/pdq90iDErI+5kXHQjvxjpXB6tqOuWkkNzYn55ji4UHblgwG7B6Y4N&#10;bXgr4lz6T4mWxlby7U3JCR+bv2qVI3fQ+nan+IdI0rxBqRG1UaGN5CxPDwYw2PcZyPUVVOLkKo+U&#10;xdN1W+07UhLa6dE0cLnzbd51V+uSVOcH6V6FonifVvH6JrfhS5EklnGU1TS3fD9OHHrXyc3xGutL&#10;upvBHi+VYpyzHT7qeLh8EjGQeQccH2rpvhF8fLLQ9ZQadffYLy0lKXcW8gSA47E8qeORnGRXZTTg&#10;c87TPqLRPjMiWZ0rxFbPAiSCNpZQQqN1Gc8gcVg/E/4I+Gvi1KviXTNcddsqyom/KhgeSCKwPEni&#10;JPFujT6haRN5gXdNGIs+Yqj5hgdx146jkV5Jb/EnxX8LPM8T+Ftfl1DRBdq15pjS7pLKQ9SvqpGC&#10;K2voY8l2ev6z4S034eCG91rxCn2a0iRLSOIEsQByPfJNcZ8RvjDqd14u0nwppFvJA0qGS3SIEyMd&#10;wCjjnnJ/Kqdj4o+GnxLuYtUvvE93NPOC8Gli6IIOecBun0/Krd94yu/C19LqPg/w3YW06jy/7Xv5&#10;vOuIcDG2NMfLipSTHaSPSfFfiPVl8QW/h67W1eaO0gF35o+5Lt5BY9+ldz4V8X+APDkML69qUe9V&#10;DbYmyhOCOB3r5T8Ta34g1LwTJ43g1a4ebHLTfKJJN+GBz3I5rnPDi+P76wl13Vb65tESePy3yWIX&#10;BDbexH3aV3F3NFDmR9deKdX8KeLXe20+ynSOdwZfJQASAerHpms+z+GsN3ImoeH9OsbDbhc7s7U9&#10;/evmrw745+MWh3DzxXrajbs37kJC2QD2Nej+HPjb8QNO1GOy1rw0kUbxK2C/IJ7H0NCqX1YnS5dj&#10;3TRtB1W5aPSfBemyyBX3T3QUr5jAYJBPb3r0a28O+KbGwSTTixuYQBgPgn15rxXwZ8aLi4njjtZr&#10;qJTkMCdu36V6l4D12S7kRX1q4kWU7pZJJMkH0HpzXRTlF6HLUjNanoOgfF82lwNG1hV82PCvlsHP&#10;413mgeJtN1+HNncxsy9QrZx7V5dNo/h/xA7YJuZhj5/T8e+K2dD0PVvDbeTpkMe2X5i8bZwfQ1qo&#10;6mftH1PTYsDn860bADA56dq5jRvFNowFldMVkQANuHQ102nusgV0cFW6EdCKpRaYnJNGza5xz/dq&#10;5AucH2qlbHGKtQMykAGuiBjLcklGM854qndZ8sgdM81f8tWUk1SuVBjYZzxWrTItqYepKSpwe/Ss&#10;j/lqQRitnUgADjpWNIcTEn14rne5rE09NY78dPTNbAOVyWrE00jd/WtqIHy/TNb0noZskTPrVe7G&#10;GFTxH5Tg9+DUF3yevWunoYjYDhjwM1rWnI/Cse34bGO1a1oSUGPrUPccdyyARzViEYQBTx3quhwf&#10;6VYgACZAxms5mi3FY46dxSxnqppHzmlh3ZJUc+1VH4CdecJskgkg8cUkfellyCA1NQ84qvsh9sSc&#10;AYxUJJBOfyqWQkqCfU81ARiktypbhRQQR1opCCiigfe5HUU0JuyAHPPbtRkg5oAwMYo56AUW1BvQ&#10;RxuXk8H0qrMQefXtirbABc1WmGBgHn1p9AuZV3uDnjHNZ90M9a0r5SXzjBH8qz7wDNZPce6Oc1le&#10;CB6Vj2Em25BA/ird1tPvVz9qdtz174rRaoxe533hN2Ea4xznJrrtOJABI7cVxXhCTAAz7frXaacd&#10;ygH8KDWBr26kIrE9hirBJGJOmevvVa2YGPG7oKspzy3TAqJFIJN7AccHsKjkjKy/LkjFTsMjFMkV&#10;UG4d+KlOxTSK0ykj5VwcckVTnX5Tyffir0iZGQf1qvPEGY8ZBHBrRbEozHQ7uDSRqQ2MHirUsbMS&#10;SBj1pq25HJ61V9AsSQphQccmrsC/MQefXNV7dfmB9BVqL7voPWpuDHoPkGD+OKdhSAOv4Ui424A7&#10;8cU+Mbmw3YdqhvUAeMKoJz+VMIBJqcqD1z+dQnpwuT7mkNohkB+6Rz2+lU7tBzV6RSy5wDjuKq3a&#10;kZbHBHFaJiSuYGrJndg9q4nXUIdyfWu61ZMhgB2rifECMWfB9ayqDjuZ+n/6xcjvzW3bMQAQevrW&#10;DZsQ44ratmUgAetaUXoYVNDfsTujznkVoae2ZgoPasmxlxHndz2rR04kSpk5+atraGMeptIzCIkD&#10;p0qjf4ZSD3FWkOIyM9arXnC/QUjRbHKa8pO8AVm2jHfhj1rV15Q28qcewrJtvldWzXJU+I6IbHV6&#10;E4MIUtVjUl3QMO2Kp6C26PB7ir16P3Zx3JrWNuQXU838SJs1BuOvrWcMjOeO1a3ipSL7JFZR9CSM&#10;dPavMq/GzvpbIUH+HHB9qUYIPFNyCc5/SlGB1PeoLY8ZJyMUpPYHFNBGdvOM0o+9gn8KCdRcjO3v&#10;QCQcijHeigAPrmiilAGDwaAPoOiiivUOMKDjHNFBAIwaAM+/UjOD161zWtR7VZW6HtXT34wM+pwR&#10;XO6yo2uePcV1UNzmqLQxowFx81XrQnAzntWcGBOCe/Q1dsmUYWuyXwnPHSRpxgCMt39ajlIK5x07&#10;0qOSoycUkpyv+Fc0tzpjsYmuhgrAf3fWuVkGCw9DXWa2Mkg+lcpMMSNg1wV9zamyOikbOOKUdO/4&#10;1ymwUUUCgBSRQuMjA70ED1oUDPNAD8Dt1rc8IPi7GD0asMEHmtfwrJi7A6cjpVK1xPY9N0U7oxWh&#10;WVob5Uc8CtWupGaCiiigYUUUUANcd6jc8Yp5PyjJqNyCeDQQ9xDjPAooooEFFFFABRRRQAUUUUAF&#10;FFFAB06UUUUAFBBHUUUUAFGT60UUAFFFFABUi9B9KZxSqcHGeKAHUo/TvSUZPrQBJkHoaKROn40t&#10;BotgooooAKKKKACiiigAooooAKjmcqOuBUh6VUuXO3r+lNK7JkNknGeVOM/nUckyqcjgHpmopLhE&#10;GPT9arS3IHBOP6VsoxRzuoXQ6H5mbJ9aYxjzuP3elVBdqTtXNSmTcmByapaom99R+5WHI6U3zMcK&#10;oxUJm6lcfjSrMjHaeDWbViXJjpXYJnP0qIzOo+/n2onnH3VH1NQ7ge/es7g2TpPn7wq0s4PDg+xH&#10;aqcKZA6fjStNt5HFaJ2Em0XVlCkktz2xSTTKqZwc471Q+1tu/GmTXgxgkj8au8SnPQmuLwjq1VJ7&#10;/AOGqnfX20khjjHNZlxqLsRtJpc3YxlVsbIvUcZ3VLFKW6cVi2k0sjgn8q04GfAJ5xTJjJtlrzMY&#10;/pShm2k560zAcen1p4jJ7du9Jps01Y4dOKeoI5P401EZThx2p6Ln5d2T71k4MabROowAPan53Lj+&#10;dMUEAAmnKMgmiKsaJ6ksABiJIHWkCDdy3XpmliyiH6+tSxRA/KWGe5NatpItRuxnllztQdBx7U8x&#10;E4zg4HH1qaMFDt4+opxVT1FS5stRSK6FUYCTuacGjK8Dn1zT5Y48cj3qFG2YUA8eopblaE6MEXac&#10;59KRpTg549+mKiWVv4hgjvTXbzOox6iiwroc8i5wAevWo2YZyevYUjSKgx+VQyzAAs3OKiUrLQly&#10;JHkBPT9akR8jIP61QExkfGTVqGRVI/Ws4zdyU0XYXz1PU8VOj4OH6CqcTqpHPU/lU6yBhkdPWtWr&#10;miZPvY96TpTFbjKninebnjaKkY4sTwTSAAkZ9aKVeo+tA1uQ3XG7H5Vl3ITYwAPHrWpc/wAXHesy&#10;+ADN9K1gRLY5nxMp2MelcYBi4cNx8xrtfEXIYHoa4ohftrZPc8VjXHTLtmwzgZzmtuxwRj+VYdoe&#10;QK2tPPFZx2Rs9zbtm+Qc9elX4Dk4z0HFZ9tjyxj8KvwFQcn0rUz2Y9lTcdy1FINsmB6VMwB5z19a&#10;jlAL5OCcUnsVZEDjBHHftSngZomHQ00crjrWTQIUbic54I4oJwP8aUEdu1ITlsY+pxUjA4J2+1IU&#10;AIIXP40oAPAPSl79KAEBPelIB69qQrkkjHT1ox06UALRRR0oAKMjOM0ZHrRgZzigAoopMLu96AFo&#10;wM5pFB70vJGDQAA5GcUjdDxmkG3bjvTqYCEZ6rRjAwDilPSkPLbfakAuRnFFGQDt9qKACiiigCEj&#10;OW3n2BqC8u4bC3a4uJQqqMkk1JczrDF5r4HNfOP7Xn7Q0nhe1k8PaHK5nQZkEODgY/U+1ZVq0aML&#10;s3pU5VJWRu/HL9pvwz4W0u7iGsxQGMEKd/zOenFfNh+MUvxI1JrM6q4QqrC4Kk7wD92vItWk8c/E&#10;3WzFeW8s8crgJHJGSW3Hq3Nd5Y+Hbb4d2sE+oaja2jxfItmi5bGMckHivCxGKlVep7NHDxpo6DV0&#10;/tW4eYvKkS/InykH8qoarPeaOsZjwsKRl186QjJweeO2RTfFnxO0rQNLMkspaaUKZXRN3loBgfiT&#10;Xi/xI+MHirV9JkuNWmiskmykatcBfLRcY59fWuPm10OpRujsfE/jy78R2LXUFzazSeRuj8s4G5eD&#10;83ue9eQXXxN8S6Rd+ZeRGeKOZS9tKcSREH+E9/Y+1cxpWs67LJqM9t47+WHTpZFTys2wOAQd3U1h&#10;ar8RbgQmLxLpsN+scYKXNuNoVT2IJzj64reEbEO564/iDS9c8Yf25ok8lsJLeRkiOVyCucqenGTk&#10;H0rqPBvxB+3aYmn63PEl2UH2K7U42gYDBx6FT+leC/D34rabDq8MUMUnleYw2TSqwwQQU56ZBIB9&#10;xW9eeI9EkjRbO7KTQRH7I0WP3qDo4GcE84KHkEY9K7abijmqQkzC/a6+BfibWbyy1/w9HdIli5lS&#10;RVZ03E53Ar1U+nY1wGn+BdT1TVLeJ/GdrbX4QGSV42KIMDMb8fdI49RmvcvAX7RUUci6RrTPdMse&#10;2SNVO1l9Sp6Grfiz4p/Bi1uooo/A0U18TvDrag4z/eKn/OK35otGSpTvY1/g2fGvw8v4dG17Wob5&#10;JYHk0yQsf9JQKW8onoSADtbrjg1c+IGn+HfGcS+PfAcQt7+0jC3ljJFiKYHqkoHf0OMVxmgfGWfV&#10;fEK6dNoX/EshXeiOoBRicfLjoNuR+VdX4h8FavLFaeJfDOpNEX3LIoYgXCZBUn3HQ/SpdWKRvDCz&#10;k9Tn/D3wNsdb8QRa/oGqXGmqqma70xZQyxc8lSegzxxXe6cmpfZZdM1HVXn2kiMMFf5MdWb2rO0X&#10;TPEt5ciHVJGtlDjf5XJP48V6T4VnsGg/s6G1t404aSa4hDP+HrXO8XBHZHLqjWxz9x4HsfFXh6zh&#10;bRWGn28gYKZGUStyCxHfr+tYPiTwZ4lh1Nr3RLlYNMsrNoo9LxlXP1PVj617LZ3Md9umvyDGjYt4&#10;VTaDjocfrVdfC8F+z2TgfvM7SezdjXLUxalLQ7KWXcsbs+WbvSfjh4d1WbUvCl282nOwcWpcB4yR&#10;yFJ689utb+na34nmtF1DU4pTcQnMsc0Zz78j0r2jWfhzaJDJvg2y/wAQBwG54YelcdqGif2ddE3F&#10;1eRhGIMtrgkDHXng/jRDFJuzJq5e7XWpe8B67LfkXd0iIgIOYpV4z3IbBFeyeBNdd4zJb3KMh+Yl&#10;pF/TFeM+GJ3tpVmt/E+m3aSv88V3EsTAjsQe/wCNeteFb/S7u0jul8LWpPRksbwEfUD616FGopHi&#10;4ihKL2PVvDstyJEhW5ZIcqH8vIxnn+tegWOtwWUJsreORizjIGcgeteU+HZZ9guIBLE7clZDkj2x&#10;Xofhr7WkRv76WRlKhlPlYYn0r0acrnlVI2Z2lvZ2c0kNy9o4cgZPrXSaFdQBls1DAgdCOK5jQp7+&#10;VTNOu2ILnY3UV0EUgikR44z82CrAdK3SMDrLUg4xxz3q5DwRn8M1l6dciYBTww5NaluAx/HvWkNG&#10;EtSwhBjOT9apXAG0j1FXgBsI4qlcKcY9RWiJfQxdSAwTisO4XE5roNTU7W9hxWFcEedzXPLc0Rb0&#10;5h5in0rdhI8vB9KwbAglSPxrdtwBEvPbitqWxEh6YBK5/M1FeJgf4GpYz2Jpl4CB2rqXwmBBCfnr&#10;Usm3KCOPWsqPAccd607HlOKh7jW5cX0/nVmHOwEmqoIzkrU9vnlj0xispami3JJMjilgGXpr/eNO&#10;gKqxLelaR1gS9ZiyDIBPXGaaDnBx3qSVgxBCkfUVF/F+NNDloNk+4v1NRFT0z9anmA2jA71AxBGc&#10;8dqkctxD1pKKKBBQQDRRQAUAAEmigDmmtQBhkY9ar3AAYgCrPHrVac5YkjvT3FZGdeLjn8qzbteT&#10;kdq07/kEY981m3a9jWUtxmDrKklsZxXMg+VeHnoc11WsDJwwrlbgH7dg+tax2MZbna+D5CSqqM/W&#10;u500cAH0rz/wg5yorvNNy3GetJ6GkDbt2DJtHWrO/aAgGeKrWuccHjHNWYcEDP4VEi0SEAjBFIVB&#10;GKWg9M4zUlkcojUbdvWqroCSi1ZmG75s4IPSoXKh8MM8VUSHuVJE2nIFRbm6E1alC7TgfnVVvvGt&#10;Iky2LMIHl4FTxKOuBg/p7VBEFO0gY4qyoCjPXHpUjHpj071KFA6Cm4KAEke+af15FZlpCOSBkEfj&#10;UO7J+7UrDncQCBUTkE5AxTQmRudp4FV7tcr14/xqc5BHze3NVrpwDkjoOlWtBLcyNTUleK4rxEm1&#10;mIGOTgV3F+pKEA1xviZcOxxjnisqqHHc5+1YeaA3rjFbFsc/L071ixHEhA9a17VgRtPJx1q6BjUR&#10;t2ByhGc1qac6lgcdDWNpjKY8dfetSxYhgB2NbnPDc3kA8snHbvVW8GVPPb+tT26swAzyRzUd0oCc&#10;/jR0sbLY5fXEBDA4461ix4MuAvGa3tdUYfHeufjU+buyeO1cdT4jaGqOl8POTjHTHFatzkx4HXFY&#10;/h0lSF9utbE/CE98VpD4Rvc8+8YR4u+R3/OsVQCCR2roPGkeLjOf4jXPllWvPqr3ztpaxQADGcZp&#10;QQDxnPpS++c89qQEZ5HXpWRoxwwTnOfXNKMY460mc4OO1OBXGRQJ3FHNFAPoKKBBRxQQDwaKAPoS&#10;iiivUOMKKKRmCjJoAp35GwsR34rnNa4EhXOCOtdDfPlSnaue1rmNscfL/UV00tDnmYAYlsE/hmrd&#10;hJlx1NUclZTjOR3FWrEjzBjpjpXc9UcyZrIew9acxIXJ/Go4G+XB79Kczg5AFcskdMWZetDO4Bf4&#10;a5O5wJ3UdSP611usbSpOe3SuSvMC4bj8a4cQa0yH8aKCAetFchuFFJjnNLQApPr+FJ35oo60ASDP&#10;fFaXhtwt6OtZYbnAOMVf0Nwl2PfpTW4nsel6HKXUNnHPStqM5QHNc7ok/wC7GSMVv2rfusY9K67a&#10;Iyv7xLRRRQUFNc9qcTgZpjHdzQS2IQcHio8EdRUo6EetMfr+FBI2iiigAooooABR0oooAOv0pAfm&#10;IwfrS8d6OPWnpYAooo60gCil2kdRTlQfeFADQpzyDQV9Afyp9FADcHb070rJk5z2paKABUwPvCmH&#10;A6HNPocJjKjtQBHRRigZB4oAepAUc0oIPQ0wNjgilDLgnFAEiYx+NOpisMcetPBB6GgtMKKKKBhR&#10;RRQAUUVG8+3njFAm7ElFQ/a1OSO1I12AOoFFmHMiZ2CjmqF7L7jipJbkbd2fzrOvboKmAOatJLVm&#10;VSWhXuLtegJ+tV2uFkPU9ec1Tu77y5MnGOwqKLUFL5DD61m6utjicuhqwHBwWqYzKictWal+qgMS&#10;Pzokv1wemSa3hK6GpWLxnUnBHv0ppkByR6d6oC+UH/69PN2D7Z6kGm2mhuSaLZf5TnnjtTEdVP3u&#10;vXNQLKSAwJ9KDIGwc81i9ybl6G5CrhR+OKS4mD8txWdJe+S2Cf1pBqCMN26jmsPnRLLMUO7t3qrN&#10;fgsVU4yOuKjur1GXGPpVPzB5m45HoKpNszbJ5y8mcjOfWoVtMtuI61NGxY7s/pU8CbiHPT0xWkVY&#10;VrsLOzIIbH1rRhhGzaV596igUFskfhVmI5zxWltTWEUPSLC5VeB3xU3BA3Ln8KI1Gzj86cFbPTPG&#10;eKNGbJReghCk5I7UiqVYlTT1UP1H6Uqpg9anUl6Cq2cA/nTsNtzjikAwMU/cDGF96htdBw3JYwAV&#10;B6/TrUu0hckfpUQG7B7/AFp/nAJtYEYPrUm8XoORSx4OMCntLkYU9uc0kR2neehHFMJKkg4x3oKH&#10;SOEAJAOPxqvKwQEAnJ71IzHHC59s1FMDjI/GmRN2Q0TN/e/SmmYrk7z789agLsDjBphlTd8386bS&#10;MXJjpZyT1x6ComkcnDZPvmmSyndnFKj7u1YzVyee7HcnoM+1WbaYNlHGPWq2eeDU0ZyNwHWsbNMt&#10;Mto5bgHgdKk80oMZ+uaqxvtPP86ljl3dR1raMrGiZbinDHJJHHANSb1BwTVQNkU4SHuAa0smUpF2&#10;Nh0Jp3AGM981VW5HcfhUiyKRuU8VLi0VcWZlyScEdRWbeAEkgn6VdnkBGEP0qjO2VLdSTxWkFYiT&#10;RzviFcRniuJuAFvnP+12ruNeAKMfauH1BVW/ZsYOeD+NZV9ioWuWLYhm4NbVgSMHOOaw7U46Hvg1&#10;s2DdhWMdjU3rRsoPpWhbYA+oxWbYkbAPatK1cBdp6mtOhL+IdNgEAelRsflyBUkqMzZUdqjYEAgj&#10;8KHsH2hkpygOKavTmnS58scd6aDhQcVnLYPtAOnAxQxAHJpaDyOmagoReBjj8KWmoCM5FO5z0oYC&#10;Ag/wnn1FKM45/SiigBARnApfpSE4bOD0paADHrQSB1opG7fWgBQQehowM5pADuyTSngZpgFIXUdf&#10;WlHIzTCDuztoSuAHAT3NOLL0NG4YwR2pCdwOBzT3GKCpPFLTFyGwafnnFJoQh2ryaRCMn1PNBBBz&#10;tGfWkTexJ5GT+VIB9RTymNuen0qWq928MMbzSyYABJ3dqBrc87+O/wAU7bwL4Wnm+1qjmNthxyTj&#10;tXwXr/xI8X+I/FV9e+INJW4hdiYpTH8556D1PNfQX7XvxT0uS+OmabD9qkRxvX+EdeK+e9b1nVLb&#10;TP7WvIQsT7g6KgDR8ZVhjkV4GPrOdSy2R7eDpcsLlqx1t9BuzcvauG3BrYvgMMgYBx6E4P0rmvi3&#10;4pm0lJ9e1aey8zyd7GScZznqB/npXlHif4z6PoA1KG9muNoTzYoxcbppXHGEHXpzXFwat4c+KXiq&#10;x1nV76ZIZIRC2mtdhmYlcHcDjGcivP5G3dnoR7HoOnfHrTNe03U9RubhrmGCFt10sW2PI/gVT945&#10;z+deWeKdfTxhbC51OC7t1kbdDavyG46gj7oPU13HiPRrTTNBi0L4YeHpSUQvLNdL8oc/oRx1rIg8&#10;BazfeGornxHLEdTjfbKkRwDERlcVKmoyujojRlJHOafayvZ+dp11HFGbSRLmIklAxGMnI547Vy8l&#10;todtqU8Us0xSdW/d+ad2OoJz/DntXpUXg2ZY0gdWZlI2W8YOOO5qrefDTTXvXWeMwJyx3jLnjoBW&#10;ka5f1Znll5rWiWrR2dhou6J2Pm4cgq2OGDdzWtZi5ulku9N1IpIyfvI5Yw6OT/FgdD64ra8T+DrS&#10;x3RWGkNtVAcHqvt9ar+GNKvEdZbbTwWYAMkh45/WtPrCRpHBuXQveFvCV1e3CSMWDOeZ0kwi+pAP&#10;P4V2+i+CdK1SWPStMFzM0KAXlzkAOD157VD4R8PQXDrHqeWCAbUEhH4HFem6ALeCFdM0iyitk2fv&#10;pAmXk49fSl9dgjWOWTbvYwvD3gLw0mo7LXTHhAG3zN/XHTtXpvh/wTdvp3lPqCm2jQeQG/h5yRxW&#10;f4c8LhXacREE8gZ716FpRt9O0UySool4CbR1z1z+FYPFczOv6k6aSM3S9B0+ZlfILrw+7qwrSg8L&#10;2gkMqJn0HpTYBbXsiEtjB6jvWxayLEen45rilU5juhTcUJZ6KWXaTyBxkVo2WlG3lEykZX9KnsMy&#10;FWYckcmtO2tFUktg+tOLuyajsZs+hW2orm5Tnpn1FUNW8CWFzbGNLUEYweOTXWQaYJwGRx15GOau&#10;NYRD91IuG+ldEYto5nJRdj5v+J/wRSSymuLJWjkLgnaMHArzfw1418RfDvUxZaxM6wrMAk8ZKkc9&#10;+xNfZmq+F7a/gPnwg+oK14f8dPgta3Fm9/aW/CyEyYTsOa6KU5U2rnFiKcKsWem/Cn4j3OoW0F9Y&#10;6pHfW5QF92CyH3B617X4W8X6xdwhoHjKsQMrFkDpXxN8EbyfQL86QZnBLjbGrY3D+8p7H2719R+A&#10;9d1e2tktYLkXAK4LKu1/oy+te7hqvMtT5PG0PZyZ7f4fupXCvqF3u3D5o1jxxXRFlunDxybApwFA&#10;4xXAeFbgzQqbveTjqeCK7XSZZbo+Wk2FK4GOor0o7HlGrpUzWmpIjzDLHkZ4rpoT7d+9cZcDUYCp&#10;TZKUcdeoFdfp863VvHMvdRmtYol7F6NlCHJ5qtcAnvVmJsAqBnvmq9wcsWx1NMT2MnUkJUgdcVg3&#10;o/eZ/Oug1EEg8YrB1AKH+7361jLc1RLp7crgfhW5aHMWc846Vg2JORg9OgrdsiPKyDzmrpMiRNHg&#10;MTzyPSm3IzjA6jvTuS3PPFNuASvTrXZHYxe5VU4ccd60rAnj69MVmKQDgdq0bFsKBjpUvcFuaA6c&#10;1PbsOMgc96gAyOPSpIeGXjqep71nLYtE74xxSRAE8jNK4OBRDwScD8acPgB/GPKbExxyc4FRfx/j&#10;UsmD0OD3qMkFgQapbiYko3KRjHqarMx9frk1amOIjVRlJbrWT3Ke4pxn3opCMnOaWqjewgooopgF&#10;FFFABUFweWH0qeoZxkEgVS3Az70YXkdRWZdjPIrUveV3Ecis25G4daxe4GLq4x1rkr5il6zZxzXY&#10;aqMqQB75Nchqq7b09vmraGxlPc6bwbJllO7n3r0DSWyo/nXnPg9yGC9R616HpLgopHpRIcGb9o2F&#10;69ufrVqMhVPX04NU7JsgHH1q3EDu5bg9BUS2NVuTU1+mApP0p1BGePzqCyGYgZJ9fSoJG3dO1Tyn&#10;cTz3qByozz1HXNVEh7kM0m0YAP1qON1J+YZ9qLgktt/KmRkg7hV20C+tixERyB68VYQ4UADjGc1V&#10;jmyd4HQHNWlICgGk0InLAoNp6+2aeOlRx5jUccduacJFJIPGKzLTQknJwCenaoXJxkEDFPlcLhCa&#10;ik4Vt3ORxTSJZDM24FjnjpiqsrEgvnnPFSzM20Kq4GKrTtxg+nStBFS85UnPUVyfidAckDn3rqbp&#10;wxIHQVzHiTBDEVlUKjucovEzHkc1q2jHGMcEday2AEpBGea0rQ4Cn2x0oobmVQ2dOfIC47c1qWLE&#10;NtJ5rG0xwuP51r2MgMmBmuo54u0jftDlAQOD0GcU25H7s8+tFkzMgwv60s4/d0ldGsTnNdQ4bA4A&#10;rntwLnb2NdLrinYQPXtXMzZWZto71yVVY2pm74ebGAfSt2Qbojj061z2gOPNAHpXQ9YumeKqnsOW&#10;5xXjeMLJn3P9K5kgEkY79K6zx1HyWI6GuT6OSDXDX+M66L0FBBGRTeRz7U7OVJHrSbtoBrE36jkz&#10;nig8/NmkGMZFKucZA6dKCb2Q5WJHIpQc00AmlJweR1oE3cWg/WgEYwP1ooA+hKKKK9Q4wpspwlOq&#10;K5cKtAnsUb+TnG76Vz+rviNznnGOtbF9Jgbg2a5/WJcxkgcV10lqjnm9zFdiJSVPXpVmzchxkDp1&#10;qo75kIzU9q3zACu05kkbkbZUH2pQwOQD+lRwHKDJ9qkGSDgVyTVlY6YbIzdVztPTpXKagMXJA9DX&#10;W6qowTjt0rlNVUJckg1x11obUyqSByab05J75GacQCeRUe47uK4jckopgI9BTgR0BoAWiijnNCAV&#10;TyM1a0s+XeKRVVck9as2R/0hcetNbiex3+gyb4VPqB3rp7R2MeVFcd4elJiXAI7Yrq9OkYqK7V8B&#10;j1Lw6dKKByKKksRzgY9aZTpO1NoIe4Y4J9KY5yafnCn6imHGeKBCUUUUAFFKAD3pKACiiigAoopy&#10;qCM5oAbinIpJzkUuz370qgL15oACARjvQpwuKcXyMYptABRRRQAUUUUAFH0oooAa+5vmYj8KTGOc&#10;0F8jFJQAEk9TRnjFFFADlbouKeDt6VEODmnhgRyRQBKORmikQ5WloNEFFFFADZWZcbTVaUk8YwO+&#10;Ksy/6s1Vm9cng8VUSJbjNwBwWwM8VG7EjDMD74p7fN8vp+tNYAKcUcxDZWup9q4HWsrUL7Yp5q/f&#10;DIz6VgawZMYHQnFTNu2hy1G0ZeoXpmkwp4B7UyKV0OGY9Ka1nNv+7161ZjtWReR39KwjRm3dnLq3&#10;qL9pbGGBIpovGX5S3fqakNt8pVvSqlxGYz93FdsIcpRZN4CuQORUY1UxjaSPxrNutQFup34BArLk&#10;1gs2S4/GlJ8onJI6+DXUZACQPxq4l/GYwyn6HFcDHq0mSVYY7Vct/ETx4BcYrmcxqornQ3t+HkIB&#10;75wKp/b2T5QTj0rPfVI5BvVxz6VGb8OeOPSsnL3tSXU1NX7cS/z9u4pVm39jnvzWUt2wP3v0q7ZT&#10;bwM8E+/SumFSKEpGxAcqCoq3GwI25/CsyCXaQD3PUVZ89gOo4PetfaRNE7Ivxsy98Y5FW45ty4B5&#10;PesiC73Hax/KrkdxhdxwD3FNVE9S4yNOKbHUDrU8bHGR19Aazbe4DHGfpVyCbB5Ixim5JGilcs5J&#10;6mgHkio2uFAyvPrTftHORjn2qOa47E1KBkdRUBuvUfjSC79U4qeYasi202MAjvxThKM5JxmqySqy&#10;ghsnuKcJQODjGfWjmZaaLYmO3A5/GkLEjGPrTIXV1H9KeVxyPXinzGqbEIB5NBwegp3zkdKRTtyH&#10;Wmm+orXK09sSMg/X3qm8Lgk+laj7DgHH41WkiUk8fjSujGcCiUyP/rU+KFQOpqV1w20AdaGXHzZ7&#10;dAKpK6IUbDfKVTlRgd+afCGI2A9B6U0g55XtwaBux2461LSZa2JgrEYPFOUsBjPSmIWKjbjFOJcL&#10;wATUWGPDkDFOVhxk4/Gox05oHJ5pptDTLAPrgU9ZnB/piq+D0p6uduM9KammUroJHw2QOe9VLo7F&#10;+90qw/y8KBz0NVbrcScEYzVp3E7mRrh3RnOK4bVDi/ODx7V2+ttiNlY9q4jViFvSD61lV2LgTWrZ&#10;5JxWvp57g1i2pOeOta+nyZIUc5rGGiNzfsDxx+IrRtFLHOelZdkcAcfjWrZHnHtWyJe5K7qjgkHO&#10;KjldWOcYJ706f74+lMaPK7/fFGga30I5OYgc96auSuAae6/uselNTp+NZS2H1Fo5z0ooqBhQc+lF&#10;Bz2NABRRRkZxQAnIHrQDlc0EsBnFGcrk+lMOohkA6igvkdP1o2Kec49KGXPI60/dAM4IOO3rQGy2&#10;cdqTr164oU47/lTtoJuyFIYHgUDI+bI5pCef8aABzk0WFfUXceuRQzDt3600DNLkUWQXFI28jtS8&#10;sOeh9KMYHJyKQZ5wePeluUDZLAY/GhAoJC0nTng0qEkk4FJqwXBmAyc9O2a87+OfxK0/wl4cnhiu&#10;CbhlICgdMivQbhtgLM2BjrmvnD9opzca28SXQkLK2Gc/Jn3rmxVR06TsdOGp89Q+e/iH4gvtV1KW&#10;/t7dSJCNsjfwn0Oa+aP2jvjLrMEsmj6UPLbJS4uCeeDjAxwK+gPiXqs+haLcRX+oKzuSWlRRsQ9M&#10;L718dfHzUpbbTLnU518pWV3YSryB2H1J5r5pXnPU+hirLQ8H8fXHizWPGTxWTSxyJLma8aTOEzgB&#10;PQd/xr0H4c+B5NNltb2/aS5uZUDSFmJCEcZz3JwK574SeGdV8TXCajc3BmjllJjLDJC5zj86+lPB&#10;HguBbWFZLTlBlnxWWKxKguVHqYHBuo+Zmn8NrzV4dIjtrtPmSTdkNg7O61vX8ugaqzFdOdJo0AMx&#10;YLuHQE44zj0pLa0t7ZxAiYwp5AqK7gQKfKzgnk15TrO57ccJBGY16Wtp4reOSFGG0FcZH1PWsV9I&#10;ublv35IDNgFpMk10Ys0iRlJPzZycdahexXy8Jww/iNL28jZYaPY52Tw+LzmaR3YP83uKlsvByK5F&#10;rBgDkKBXT2WmrGpkBxnk46mr9naJCxjjjwMjJzyfah1ZNbnTDDxj0MrS/DECoriNg3G44rrdD02O&#10;MqgHUcHFV7S0YDeSeTjjsK1tL8pZdhUggcH1qFNnQ6KsdDolvKqLCVABOTitW6UJafZ5enJQ5rN0&#10;2YQOoaQEZ6mtK8lQwLJ1ycHPatFO6MJU0nsR6aBAQvBXHGO1bunjeykpzjqa560ds4XHtjvW3Zbi&#10;qKJAOmKIybYSgkjo9PQtiQHB781u2UcbHfv5C8kViaMjNFkgnitXTLclvmfJVhz7V20o6nnV9TZt&#10;7aEH7RvHH3sdvSpz5jOJEUHOOPemWVk7ts24B43Gr9tbgzYiUDbySTXpU6eh5lSSTC0VJ4yHHzH7&#10;2RWB4w8NwXltLBIFYMMEEcV1trZfI/yHLNwRWdqulSyTkuh29uOtazpXgc8ZrmPnTxN4KHhHxHHq&#10;trb4jLBkYfwHPT3Fe6fCkWOs2K6hK2X4VjnayH0yOtUfGHhlbqMWT2KSeYhAVl5J7Yqz8G4V0LVo&#10;4FDS2VyillbqMcH6EcV04JSjLU8jM1GS0PVdD1OaykS3EDyoTgOBnA967LTJYl2SSO0Yc4B6DNZF&#10;h4bEIF3a5IPKsON49PrVpWuP9TI7jD5VHXpXuwR81JnTzRRXcf7olZGHIz1960vCd80rNYleEGQa&#10;5+yN7PalkQFs9OhFXvCry2+sLE5OWGGz3rUzudrAFC9qhuQASBUsSnG3GR3NRXODkj1oB7GbqIwC&#10;xxXPagpDbj1zXR6guUOTWBqIHJxzmsp7mkRlow6GtvTs+V16jNYVmMYBPANbmmnKYHTHWqpkzRZL&#10;AHGOTRMSVJA+lIdytx3pZQCmMnBrrjsYvcqGr1i3Y4xx1qjVzTidvI/GkwW5pqcqDUsJw6kge1Qo&#10;2VHFSwHcCBx71m9iyzncvHeiHIJAI49abGCEAz0pYyAx5oj8I3uiUvuBXHbFQdGwPWpmfPOB1/Oo&#10;SSXyT3q4kyWqFlUtGVA61VcEEZPfHFWZQ4UkP+GKrSgk4PU1m0ynuCgBeDRRRVbCCiiigAoopCcD&#10;pQAtRz9OnUVICQucEGmS7gASe/YU1uBQulBUsT0HFZdwMLtHrWrchQh6/Ssu43cjjGfWoluBkaty&#10;p+tcjrIxd5455rsdUHyEsOPauS1yMCcHNXDYynuanhJ9kgyK9F0hg0cZHp+lebeFn/eqK9G0V8wo&#10;fUU5bjgdFZqGUDtjr61bU4Pf3xVOxLEZB+lXUJGAD0rORr1JgQRkGmNIOi9acSQucgmoSxyT60rX&#10;KbsI3zAZHIqvPlSRjpzn1qfJ34zwBVS6GTnPWqRO5DK5ALE9aYLjnn8KZcN2J6VCJBnAbOO9VZsL&#10;2LsbgESEcdxVuKRWKj8cVmwSgHJ9KtRykNj+7+tAaF4SEHaDkHtQCQcg1HGcsAB0p53dCevcCosh&#10;CkljuzmobkkYI7DJqVQBkhcc1Bek7go7imtgW5UnkYMWB681VuZgQTu5qe5P8OeaoXjMAcHHuKpK&#10;432K1zOFBya57XJC4Ix1NatzOzZPpWNqpLZJ65rOrsOJzso/0hgfWr9kTheetUbkbbg+mauWLfLk&#10;dqig9SKmxqae2GIA/GtiyYhwQaxtPYtIcmte0A80DP1rsZyrc6CxJEOcdqfKMxtUGnuTGBj8KsSj&#10;5GFJGsTD1kDY2etcrcHbOwA7f1rq9aQGNjnFcreIFuDk9q5axrTNTQX2sD69a6RSfKGPxrmNEbLr&#10;k5x1rp4wPIB9hRR2Klucr44QmJiRiuO/iIIzn3ruPGyEwM2P4a4clQ3JxXJiPiOqhsJ06GnDgD3p&#10;pHODQDzwTXMdI9SAcgfjijnaM8fjRigAHjnp60xD1zilBIpEGOnpS80EBR9fwoGT1ozyBmgD6Eoo&#10;or1DjA9KqXUmFPPXtVmVtqZBrOvphztxnFVBXkZzehnX8uFK4xjjNc/qsoDEbifetfUJ+No/nWDq&#10;LZlOa76UTmmygcmY9PqKs27DOQM+tUQzCTBOKtWjHqc5x3roMepuWr74x69anHQjFVbBsxDirBLF&#10;g2a5Ki1OmGyKWqAFGBHX/CuU1mNRc4JPtXW6gmUKnJ4rldcH74Z4461yV/hN4blA8GoyDnnFSUxu&#10;pPpXAbiDAAJHXtTwMdCaYq7iATxUlABRR9aKAFB5qa1JWdCOueKgGO5qWDIkUEfxUIHsdp4cYmFc&#10;A8dBXW6axKAE5yK47w24MQHoRiuw0v7oJruj8Bg9zSX7opaAAOBRUljZO1Np0nam0EPcMn7vrUfT&#10;FSd80xhg49qBCUUUU0rgFFIRkjmloswCiiikAUocgYpACelKAC2BQA5TkZpaFUjCmg8HFABRRRQA&#10;UUUUAFFFFABRJ8vApCcHk01mZupoACScAjpSUUUAFFFFABRRiigCSMluOn0qSoFYg8HFSKxyBmga&#10;dh9FNeVVOMZNMe4A4DUFXQ6dtq4x1qoclC3apJLtCMs2aryXYbKg8fSq2REpIUNnLEAZNMlyDye3&#10;Sk81TgZpJXVhyRkDHNJIzbuV51LKQeKzrmwWViGXvWsv7wbcc0xrZGB+bvWsV3MZQu9TEbSlJyR0&#10;p62KBSG/DitOaAKeB1pggLfdBrVJCVNGbLp6MMlapXumIy9COK33gPdT+NVriDPBAx2pilTRw2va&#10;UzxkYOfauYNrPFJsZSea9H1ewDKSR+QrCvNEidshaynTU9TknB30OYNu4HyZ/GoSJ1PA7966SbSg&#10;ibVWsu4tPLc/NxnisZ0IpXRDjpqQRO20ZPPepFkkRsYB9DUkEKuCCPy7VIkCNwO3rXn1rxdyHGxJ&#10;bEu+RkD3NatihA6DFULSJVAJPbnmtW2UAA5xz0zWKraFxV2WUUgFlXHHrSknbhgR6U5XG3A6ZpHy&#10;3J49Kv2jsa8umgnmbRkcYqWK9bGHb6VXu2wMg9qrNMQQN1bU6jTJvys37S4G7Awe+KuxXag49q5y&#10;2vGQd6srqbK3zMPauj2qLjUSN77UPagXBUHBzjuax01hSOSBx1FT/wBpxFPvDPap57miqJl+SYE5&#10;b+dR/aMkLvPpxWfJqRPApIbzecDH0qlLUfMma8UxX5d1So+fmEmfQGs6GR8AluCO9WYZOflatUyo&#10;ycWX7W652txx61dSYOBgjismNm3E+3FTLdOnAB+lOxunY1MgDg00kkDcR+FVob9S20jB9alMyYwo&#10;/Ci+hfMmhXYA84qInPaldie9MJVRycU0jKUuhHMQX/CkZ1A5INJM3DMD9KqtJhvmbHsTVJ2Icki0&#10;snPDdaGYYJPP0qsk69M8U9JVOQD+dS5ISdyVHwACo/GpFlHQL+FVywX5qUSHqO1ZuRdy1uBGen4U&#10;K/OccVFHI0i8kgj0qSMAnk96zlLsWtWSMBIvymnRgKQg5zTY+F49aljGF3Z5+lODbKGsp9OnqaqX&#10;SbDwTz2q8w3AsT14qpcgAHrwK3juKxi60gaFjnkVwmuDF2OP4uM13msEBCAetcL4iUi4DZ/iqaux&#10;UNxbVj1B5xWrYMcge9Y9o3Kj161r2BBbPTnpXPHqbm9YsAM4rUtnKHismwIBBJ7itSDLH5a2WxLJ&#10;ncucmkZiEx70r7c/J0prYIweo5p2uTcPvrg96izsOD0qRSdpqMHDbc1nIvsK3TOfypaKKzGFFIVB&#10;paACk3AE0Z5x7UAE8mmAjNkYo5wBnt2pdoA5NJwBjcelPQAJ6Hmg7jRtGMk8A0jjB+X+dPQV2KAG&#10;49KQkbsgcUBmB7Ug4osGthdxPWkoox70ydwo49KKKBDgQw20mOM0mf8AOKUDPelaw9xUyPpQGBfg&#10;0hPYGlI2nI/M0h3uZvinU4tM0qe5n4VEJz+FfJ3xM8WT6z9ovL0rHaJIx3g8uM19P/E+O7k8L3KW&#10;SbmaM7gT1GO1fD/xZsvEdvqU6XtxIbZMhIYwdv4mvGzOo42R6+Agndnl/wAWdXGuXCyOoFmhItIj&#10;/Ef7xr5K/aHuB4r8TweDrcF4oXL3jnpx0WvqvxRaNDpM+t6rFmG1jb7OGOAznsK+TPHUGpN4ku/t&#10;doyNJOEZh1+Ygnn6YryIvqe1Tjd2Om+DPhQSW8b2tmsYLhY1C9AOlfQmm+GE0vS47cDc2Mu3qa5H&#10;4EeEorq6sbdITghTgDPGK9n1PwpLayeRGMpgEE14uJqOUj6rCxjCCR5tf2QW48rO0scNge1V7qNY&#10;EX9125HpXR6tpRa/DRrg7sk45rnNZu2M5Qr8hPHFczZ6EUpMrzqCyg9cdDUWxgNpGT0zimnexyWG&#10;cZxnkVMswVcKMk9xS1Z0xiiSCB84yMDrVi1iY5aQ5wex4qOIrHJuYEYAA561Yt2ZU3YA3HpTWxpY&#10;uwDzVULwe2KvWaOjL8nzHrWfZKVcFRgZzwa0YmJBKt/jTNLdjXjnWSMOGGV444q39uEsJMp5x0zW&#10;PFI3k43ZJ5wOang82TEgbBH8OKpSZlKCZr2JZyNhz/d+ldBZJI+0KoxkGuf0rdKi5hPBHFdNpYVG&#10;AySSe1bUo3MKmiOh0iZnHlIAPU9a6LR7HP72QHGOxrntIKxynAGByWB611+mT2sqDD8KBx6161CK&#10;bR4uKbjsadtbI0Q3HrgCraafHb4eNjuIOVzTLNrcKrBcgHABFTzScbWHEgO0gV6SSseRJtst6Qkk&#10;5CIBkD0rVm0GOWPew5C+mab4W01TIFaQgE5X3FdWlhGLcFhwPauyjT5o6nm4ityT0PLPG+mKGjdA&#10;VeLBRwcc/wCf51k6BbrYSRKxCCeZtj4+4/8AgQRXdeOdHint3+U/MDha4nwkrahp93od5811Zyl1&#10;GPmKYPb6VVOHJUscuIl7Sjc9e8DeJQ1smmX7AMBjkV1badBOA4cMD0yORXkngnUnndba4f8Aex8o&#10;zDBYe/vXqHh4S3UYuIZQm1cNGehr1aUro8CrGzNO00/ZIykZz0bvTdPtJhraQhyOSckdqv2yxbSI&#10;ZG3EckVUEmoWWoxPKmS0mASOorUxOsgDsMM3bIxTbmMheB79afACVHzHpSXAODknGOtPqV6mZqCn&#10;Z7GsHUl2g4/CugvQCmKwNT+6xrGe5aK1rJk4Ara0xuMDqR6Vh2wG/c3pWzpZAwQeSMU6e4pl5hyC&#10;2OKWQjywf8ikw3Ibp604jK4PSuuOxhLcqN94/WrOn9fwqvLw5FT2BIbHrRIS3NSLIUZP4VLb5U4x&#10;1qOLlaejYOAO/Ws5WNC0vQU3GXwfWnqSRmmj7/40Qe4NbEm0eXnJ6f1qPH7zHvUpP7sDJqFjhiRV&#10;IJdBZQShAqu4zyanYM6e+aruCDgmpiNu4nFFFFUxBRRRSAKA2DxRQBz0poT2FOOtQygjnPWpTxUc&#10;gJ5Ap2EU7nBUsT2rLnUbyM9q1bnBGCO1Zc/DNms5FozNSUlTt/WuU11QHyTXWX6gqfXFcrr+BV0z&#10;KY/wzJtmUZxzXpGgMGhT1Ary/QJSLjg9+9ek+HJS9uoB9M05bigdVp5OFJGOOnpVxHz8pzyfSqFg&#10;54A7D860EG8jHHsahm3Uk4UFlLcDvUdPwclMk+gzSSAA4CkfjUp2BkbqW4B6+1VLrIx7VdYEAiq0&#10;sauCCMe1WhGfchtxOKpsGRiAM85rSmg3ZBOD3FVjD9eKpPQbEg3hQD19auwglgT14zVaKIjkDOKt&#10;wKd24AnI60mGxahDYBwM4NKGLOAR0zSBFVAckAnnmnoCBk5/E1NxCLnaSF/A0y4TeucZI9alVhng&#10;01yxOFx05JoWgGfcxcEHqO9UbqEyKQAfbmtW4jy2CM4ByaqyxBk3ZNUnYe5zl9AAxGDisfVEAQgD&#10;oa6e/t1O73Gc1z2sRYDAD6GoqbAjlb1f9IJz34q3YZ28DvVbUABcAe/NW9OUbOvPpWVF2YqmxqWS&#10;gNuHUmtWAMjgY/KsyzQbwB1NasR/eAnFdhyfaNnTMlQDVqQHaQePWqumFtuQe9XJx1B9KFuarcxN&#10;ZUFGGegrlb4AXJHXIxn0rrtXTMRGOa5PVAEuMqf0rnrLQ1huWdHdhKAMeldRCSYhk9q5LSMiYc/r&#10;XV2zZgU5PTvUUti5GN4zTfan/drgZcBsda9C8Wrm0yQehrz6cYkI6c1zYnc6KAwgkYpV2jrSE4x3&#10;pRjua5Op1D8gDmlGTnBGabtA/GlHs2cHkd6oTTFBKnHtzTgTSLy2acfUdaCGFFGecUY6mgD6E6U1&#10;3Cj8KaePvVHPIOrdOleqlc4ebQjuJ9q7Q/PcVmXcpIYk5x0q1cSAZC9+PwqhOQQD710QikYuRn3T&#10;M2SPzrHvsZZieh61sXQO7d6ZrHvlXzCOvpXXDQwmZcq4bIarFq4DcdhVW5wsuf61PZkDrmtDN7I3&#10;tOZRFjPtVlRkc+vFU9LwY8E/SrvJXFc9RK5vC5W1BVCkj9K5TX1wwYr2611l8uY84z71y3iDGM1x&#10;Vl7p0R3MumP940+o3PzEE1wHQIgJPNSjpxTAMnmnLgL0+tAC0UUUAHQ1JEOR9ajp0bfOBnp2oQHX&#10;+G5AI8E85Haux0h/kCsea4rww+VA9q7HSDnaw5ANdtP4EYPc2UOVBpaSP7gxS0ilsNfpTae/T8aZ&#10;QS9wpr4B5FOpeNv40CIjRRRTTsAmAFwT+dKBRRTbuAUUUVIBTlHGQOc02lYgHjvQA8HvmikUjFLk&#10;etABRRRQAUUUUAFG8LwcflRu298U12yxOAaAAkZyRnPSm0UUAFFFFABRjjNFFCAQgk8NigZ70FVX&#10;LgYOOtCupUHdVWugFp3megpmQDtB596Wk0AjMB949arSsd5OeKllfneCKgdjtOf5VcVoTJ2RXnmk&#10;xkDiqMs8+SQxxVybGCOx4qnOhVT70nCxzSkyWGd9wDMeeoJqyjAqQOfeqEDMOe2asxTn+8OlVGIo&#10;ydy6EATO3rwKQ+UB8obP1qsbkgYDdaGmbby3FadDS464O4gZ4BoiYKcMRwMVC86jHr70z7VjvQJs&#10;szFWOAeQO1QTouzOKjku8HGecZqBpyRgkHnpQHNHuRXMSyKCRn2rLu7ZQdwXvWpLIoXBOe5qnMRJ&#10;uwO3FDdjFq5lz2+Mjb9KytRslPzBe/Wt+dMKcjmsudhuwRwPSpctCJRutTDSJonYMR1ppbY+STVi&#10;+2xucDgnNUHuFLBeh9a8fFysrHNPQ0bRgRjNaEUpVsFu3Sse1mCkDJ4rRilC8AfSvMTaZUGrGnFO&#10;QvApTKD2NVo5QVG049qc0uACWxxXXF6FuTJJpcoQTiqE8+07AenSpJ5xt4P51SL7mJJ71rFu5nJ3&#10;Zct7vghm/I0k94hGASKqMQATn6UyVxj5c/jV8zJLX20jOCfzpY9Tkj6Ng96zt7bs7s/hUc0kobk/&#10;lWibsO9jYi1Mv1cn6mrttMwGd3SueiccHPNaVlPJjGcjIq4uzNoSOit5i6hs89gKtW8rR8k9eKyL&#10;a4KgKB9a0oXEkY5rsjtc1RqW8scig5x68U6Rv9oYrOjk8vg09rk7cZ4xyad0zTmdiwJyr8dRVmK6&#10;BYHOOKzBN0BapreXehyeBSjsSpM0xcLtwefxqKa6AGWPOOKqGfHfHHFVbjUFXv271Q7lua/JO3eP&#10;zqs10WO4j8ayrrVWR8q3HvTI9RZ8lm9xUydkTc2UmDnJqeHlsYrMs7kynax6Dqa0LYgNXLdtjT1L&#10;YAZcGlKAcYpFJIH0qdYP3e4Dk1oo3NFcjQd+3qeKnVWABzn+lNjhIyGJz2yc1MBwar2ZSeooHIAN&#10;Txr0UH8aiQgjn1p6KdwzjI71cIWNE1ce4CnA6VTuiDk7uo6VZmbKnH0FU7vapOB2rRKwpPUx9X4i&#10;x3riPEg/f5A7122rZ8vmuK8RjEmcd6iqvdHBkFp2JPatayYhgRWNbMcDNa9iSGGR1rmjudBv2Xp7&#10;1qwkhhzWPYNkBjx9K1rY/dzg1tHYmRYoOSp5x/WlY5OdwP0prdOTVLQkRPu4qOUAPxUqYxUT8dRW&#10;b3KewuRjNLmk4AwaXisihGOFzmhSM4zQRkg0fKT06U+gApJJPajIJznv60jgA9KFwyladuohOTgm&#10;lPuvGKdgHmm7VK5B6U0wA5x060ny46nNBPAA7UnU0CuKAcg4o4OSaG29hzijtQJhkFstScev6UHr&#10;StjtQF7iUUUUxBRRRjNABSknGDSYNLtIOKBmV41lit/D9zJJziMgD0NfLvjzRTqn2kapJ+63EjC9&#10;BX1B44hWTw/OjMBhDgnsa+e/iFDE9o9hbsNwBMrn+EdzXjZkk1qergG0fNHxn0SDUfsXh60t2WGX&#10;LBB12jox+p4r5v8Ajj4TGl+L7CxvoEV7q9kc+X3A2gf419aa9bmXXG1eaPcqgpGp6hR0r5V/aC1W&#10;TUPitNLbRuI4pRHCH/gAUbsfU5rwJXWh9FhtZI9s/Zc8NwX2tRpgAwx+nQYr2XxP4eMb7pU+UMwV&#10;VGDn3rzX9jWGHUb+5aRdhSzXc+ejYr2/xJpSMUlkZmRxkhR3rzHDm1Pe9o1JHiPibRpoJ5ZYIQAg&#10;wBj9a861a0kiunJVeXP4ivbvGlkqwzCCNQScc9RgV5P4gtYQQka7jznA6HNYOFj1KE1bU5gWpAZs&#10;kNzSJDMASABnocdauTQSkncvQ80wREKUY4I9aTVkdkJaWERWAUPg981PHhl+YkHtz0pqRiaRSAMd&#10;MZ61ZEQBz09zS6FqWhZs08oAE8npViQoqZ349MGq8UgbAXnn8qmO8lXiiYn1J4pJGiZbtADEXhcb&#10;h94E9RVuz4YOcnJxgnjFULAXAlVpVC5zuHtWlbRI7/eyQev9KtK6JlJRZr6anlyKUPU889K6fRyB&#10;gtxzzg965XRLxV+Ty/m5+bHauj02R5cEHA46V0U9Dkq6o6uyaMoGVQMY5rZ0d45JVYEAgnIJ7etY&#10;WkRw+QGJ3KOK2tNtQrF1LZPfPavRpytZnk1VudPZ+exURAEDHP0rStyCwjyeuAfSsrSdwcF2OdvH&#10;vWtY2Zjuw8SthmwcivTptyR49WyZ3HhnT4vs4mIyygNzW7II5LJkibJ7D39Ko+F4VSzjTHIX86vT&#10;II2MiEDnkGvZpLlpo+erScqjOY8R2zxurvzHn5gexriBokOk+Io9dgDFiWUsnUoD90/hXoPiNlML&#10;CXAweQfSuZWOWGVSq+YkcwbHco3B/KpSXOZzk+Q0dL0YXc6+U4YlN0Lgcsv9011vh9ryxuA2DhVB&#10;UE9fauL0y8vbPUGjV2UwSkFVGQy56+3FegaTNb6pGk7qVPTjoxrtp2PKqPU3rS6hnUTSjymPUHin&#10;uZxcxEKXZZBgMc9ap27+TIEdd6gcLir9u0WwSvHjaw5J6CtjB7nQW5DL846Us+zysr61DaTJcR70&#10;cEE9cdKndMwnjmgfQzrwZjyawdTAGc+lb94uYzx0rD1RTtbI61nULizOts+bzWvpRO7Gcgjise3I&#10;WXr+Na2kvhvT0zShuEzTbsaULhDg5xSN1BpVIKHLV2RMJFSXhyBxzU9l94Z9ahuAA/GT3qSyIAxn&#10;v1pyJNeA5j696kiXDgnn61Dbcx44xU8OPM681kzQtADYCOtNXHmcnvTkxgfSmxD5+c/hSp9WEuhM&#10;ozHll7HFQN1NTI20fh2FRSKVcirQpir93gVXmAHzgcVayMnFVWBG4epxzWadmU9kIFBGc/WkI54o&#10;zkfKKQ9K0voIKKKKQBRRRQAfhTZAT0Bp1B6GmKxTmGc8Csu6XDnI9wa1ZtuM4/Ks28ALkZ7VMhoy&#10;b0EKePpXLeIVAXgV1l6Bzn0rlvEMeVJ7U4amczN0d9s657GvSPC7H7OoPTaDXmmlnFxx2Nej+FSf&#10;KXJ4wKuWwo7nY6f90YPb0rSiJUg47dDWTYdF+Y9McVrA9wazexrfUmRQPmA/HPWh1BBOOaSNXAye&#10;9PqCyFoyDx0xxUcwI+UjBPrU8xAXJ69jmoWPG4003clpFOWJlJbHeotsbDmrc4XcHOOTwKqSKQ5w&#10;O/atFqJtoX5UGAKlgUnG0YwfzqGMZJ5/OrUKHgYPuKT0C99SZV/hLE4609UweDweuO9IhIOEHSpY&#10;yoGQ3HvUMaVyEqc7lI57YodA64qdsHPf2xULAgZH4A0Jtg1YhnQnjNVJ0CEgE4xVqcYj5b7x5xVa&#10;UcgnsORWiEZ95HkZxWDrkClWwvPauiuV3ggD8KxdbizG3GT1FRP4R9ThtUys+G654qzpxGMA/Wo9&#10;aTFx+NO07gY/OsYW5hVFobNo21lI7+tasQJw6nnuKx7N8KMtjB/Oti3wR057Y9K7rnK9JGrph+Ug&#10;DvxzV5gzDJ7j1qhp2N2P0q+4UxgkY7GkaLczNURjEwxzXI6uAsuMcZrsNTwY2X1FcX4hl2uWBxg8&#10;VhWWhpD4h+lOPOAB78V1di2+3Un0rhdLuyJxls5rttJfzIQAe1ZUdDSRW8TIr2ZDehrzq6XE7f7x&#10;r0nxAu6yPHavNtQUC5YDuxrHFI2o7kakZ5pTtB6dvWmggDkinZyoGB14riTOwfS7QfSmY5AJJzTt&#10;uAc8nvVAOUAABcj1p2c5x2pqAAY6mlxgYUdaRDAepGPxpaQ9KU9M+lMR73JKAMs2fSoJHd8g9Kaz&#10;nHJ+tMlcgGNiQTXtRikeY22RzPuJyOg4qnLznAORVqU4HTiq8vA/Cto6EvYzrtmJ5Awayr1VGQR+&#10;IrVuh8pPvWXfgrJyK6IGU0Y12u2TBHWn2XD7RSX+CQQD9TRYMPN6VoZvWJvaXyvy85PA9KvDpis/&#10;SDtBwPoKvg8Vz1F7xtDYhuRmM5zyvWuY8QxgAnHP9K6i6AERyOcVzfiEZQ5HtXJV1ibx3MNTkCmu&#10;PmOacBjjNNkUnmvOZ0rYRe5A61IOB+FRr0qQdMgUAAIPSikHqaWgApyZzTacDlgAOlCA6bwu2COc&#10;DFdropGFBrhfC74K45+tdrozlsD8K7aXwGD3N6L7lOpsTArgdqdSKWwj/dNMp7DIxTSuOpoJe4lF&#10;FFAgph4b8afQQvp+lAEdFFFABRRRQAUUUUAKpAOTR7569aSlz6cUAO3D1paQKQcdqcVx3FACUfhQ&#10;SB1pC60AI/X8KbSsQTkUlABRRRQAUUUUAFIxIHyjNLSE87SOtNABwRQqgjJHWkYgHB9aUKudwHNP&#10;RIAxxgenFMDFe/3vankZGB+tLgYxTugIDnds6Z9qYRjIwTxU7whhzjFRtEA+1m4HSqi1cmSuVJ0A&#10;GStVLhQVya0Z1BGMcYqhcjCnjjrWm+hzySZWBUcZx60vmKoPzZAqGZsZ4/Co1kfnPTtxSSsZp2LP&#10;2gZALjg9M02W74znOelVi+KinlXZwuBmpbaFzMfPqYAypI+pqr/a3Hyt68CsvUbh/OADHk1Ctw8Z&#10;3ZzXHPEvmsS5Ns2TqR5KnHFB1Icbjzisk3Q27s9Bz7VWl1IA4DnP1qJYq2pPPZm1LqW87VP5momv&#10;JASc+3FYLauYX5bIJ9aeNX3DkkZ9BRDEqYc6ZryXodec81SuGAy69+lVhe7uAx/Oo57gHoTz0xWn&#10;tmO90UNWcq4Puao+WJJN3qav3o3pluear28Z3DJ79q4ay5pmElqWLOLcORV6PHGFxnrUNuuDwBV2&#10;AK5yVGCcVCopisEDDdyCPSnTsWXKnGB1qwlvE65UnjtTJVAjwCOK1VJIdnbUqSRnOCxx70w24bOG&#10;7dxU7yIOoxUXnfNgfjVciJ2ZG8YUAEE+tMaAHlFIB61bOxlBI/KnRxEkkjAzxVxp3KULlEWuzkpj&#10;PWiS2XZyPzrVS3RlwVBwPSmTWoxwox7Vbiki/ZmTFFk8CrNq+w7McE9c0rKIz92mF9hyuPYdKzcu&#10;UFoaVvMVGS2Rnmr9tekD5icVi21yfulc81ZS4I710U5pxNYvTQ2xfQseh+lRTX4LfLnHas1bpgch&#10;h0pWmdjkHpWl0PUvJfkDr+dWIr9ezfrWJJKQ/U4+tLHdHOA54ojLUEzam1MKu1Gx61nXV8XBJbn3&#10;qpNdsBjccgVm3d66kgsfzq22Ddi1cXBZuGxzRbXTeZtDZ7ZrKFzI7Yzn61atFZyCW+orFqTZKlfY&#10;6LTZjvBGD1zW3akgA5+tYGlh9w4yRW9btgfMOT6VUKTvqWmzQhG4ZHfpVpcKgB4qranGS3QCpi/J&#10;LD2rojC25qlfQkLEDO3tUiFWTjpUHQfSnxShQFJHPeq5Ui+WyJgmVO3r2pysQMN1zTVdcEYzn0py&#10;uQMcY9M0rIaYSYH49OKqXXVh9KtSsMZPOKpXMm5jx1qkHW5k6tja+a4nxINzMwOcN6V2equSCc/h&#10;XH+IVDKxzxWdVXiXFlC3I2gYPvWtZEEDBrHtCNgGecd61bEkAE9BXGtzdbG/YHgA/wD6q2IDgDHa&#10;sSxPIzW1btuUGtYiexZXGOKHIwRQpyKG6fyqiBE60yYHOcU6M5P4Usp+QioluX0Iw2F5UmgMOmc+&#10;9IQQvA59KMkHp3qbBfQcWzwppAec54o6sCFpVXOAePWloAjfMflFADY4NLnB+XH4ijd22mn0ACAF&#10;yTyKTIB4/P1pfnPpSbW24IwKEDDBPRTQMqwJXH1p6PyF559aSUgsCRwOtMVkhu7JOVHPTikPXmlZ&#10;uen50jZY8CgGAxjOeaTk0oz0H86UYAOR9KBDce9FFFAgowR1FFGSepoAKcp55Pam0qjPbP40mNbm&#10;d4rtHvNEniQA5U5Br5y+J9rOI2ns4/lYEMN3X396+ivGlzdWnh6Z7WMlipBAPY14R4mSC8cWwwEV&#10;zvJHTHWvJzFJqx6uC3PHr3wo5spb+7bYi4AQnk+1fKH7Q/hGXSvinexXC4RWR19yef8AGvsjxEF1&#10;HXoZEn/0OK5A2qOGYV5F+1J8N7fUPGllfwoHN1D5hYjAO0cV89Nanv0JWY79h/7Na+IJdN1DLx3d&#10;ttJH8Ldq+ofFnh6G109JbONQsYAJAyMY5r44/Z+16Twz8QfMD7Y1n2hB3wcV926I9vrPhzcWTBtx&#10;u3HtisYRTvE9GpOStI+ffEejw3AunlO0hWCnHX2rxjxRYyW2oyOAdhJJGOnNe7/EaB7ES3Gwb1Yh&#10;wvoD1x6YryTxxpz3MjynCICAABz681xzS5rHsYWbcbnBXUoEu3uew5qpKZFbcVB45FaM9qY5HL44&#10;4OKrPaqvyoCPTPFZ8tkelCSGWv3yrdOxPrVlFjxs25Iz1NQeWWbEZ2kdferUMbSPkE4PGaiyTNlc&#10;dCjAAAYB9KsBpFjCsxGDjI4zTbeFm/hIO7g5qeVVhTzCM55wRR1LTZZtpF2DcwOeualt5dr7lcgj&#10;gHPrWW16sieUj4we1TW94iODISR3pqSQnFs6DTo3WRi7MM9hXT6Y0SMpOPwrltLvo7iNWiwcDoTm&#10;uv8AD+ZijGNRkc/WtaWrMakWlqdNoyxrHwrN/s46Vu2K3Pmrsj+Rhzk8j3rH0RPs04VmyTycdq6r&#10;TzFlS4AABOOnPavVo07ni4mXLLY0NJilVo0JDBThTnkV0thbeavygBs5AY9PauWsHV73dGxVR0we&#10;K6rRr632535weDnqe9elRSR42Juzr/DV49uFjuOMLyR2Hatq6iEqbEX5j0xXKaTq8ccoEx43Ddno&#10;RXX26x3MKSRnjbkYr16MuaNjwa8XGdzlvFlnJLauT1I+c46Vz+lPLH5kO8v5RDLuHboR/hXb6lZP&#10;PHJFLjJGQR3rgtYNz4a1gXLDMDnawPof/r1LtCdybe0p2N+yt1MyziEddsmRjK9jVuw1K+0rUfLS&#10;N3tywDoy/d54NQ6ffW91bRalaKGEg/exbvut3H0P861rA7o/OjlDkHgEcrmu2FnY8mpdOx1FhcxX&#10;EQmjlDYH4j2NON3LkwlSSeOB1rnNKu9RsrolRlGGWJ6flW1baos06lUUgnBIPQ1sc73Om8OqUt/n&#10;bn0rQlDFRk/WuKg+Jnhjw9K8WvarFbFWwokfBb6V0OheN/DfiaLdo2qJLnptPNTzx5rGipz5L2di&#10;xd/6sr3zWFqgPJxW5cNlSCPxrG1VchsevepnqC2RjoAJMEc1qaawDjPQGszGZjnj6Vo6YSXziphu&#10;EzXBAUE+lCcrjH4Y60DlRn0p0Q4xXZT3MJFWcDf93HtS2nDYPHPSi4zv5pLfIeqlsSa9sf3fA5Jq&#10;xCVV/pVe1YBAKnQEyYHFZy2NC0hGBSAsr8d6IgQucYHpQCDJUwtqN6pFlCSuSMVFcBS3LfSnB2IC&#10;r6c1HKTnJ61QmtBE6nAqC4BPQZxnNTRnBP0pk+4MR271H2mK/uoiRtoOR060hIIOetJnk80vXAAq&#10;o7DEoo6UU7AFFFFOzAKD05ooPSjoBUnAXkce9Z12MPyOo7Vp3YzxjtWde4BFRPcDLvuh5+lcz4hU&#10;BGyfxrp71cg4/Kub19co4AB9KcCJ7GDpuBce1eieEm/dL7jtXnWnfJdFRjAPHvXoPhAnyk57da2a&#10;0M0drp3O38P5Vqo2VBA/KsrTmUKCW9K1UwqDHFZPY3LI4FFRqW3gGTNSVmWhsoyh+XNQMQDkr75q&#10;yTgZqF9hB2DBprcUitOoI3E8j1HSoihxwO4NTuGaMgnkGow645YfjViGRRbeWH4VZVQqbgDnrxUX&#10;XpUyMuwHPQc0mIcuMgmnruVcgfmKjC5bPqKkjkCkLjjvUvcpWJEJI59KjuGGBtPTrSmXnAGPeo3A&#10;Ee1SSaFuDasQSNlckd88VBPnO7HGKsStx8lVWkLsVNaIWxXusliBWPq0YEbZz6VsXLEseaydUb5C&#10;T+NTL4Q6nEa7F++ORjnpTNPJDYBqbXeW989qr2LMHHA61jD4wnsa1sRtHPete2IIBHQdKxLds4A4&#10;rYtWzGDXZe5xy3Rr6Y+Ww3cVpMSYeoP4Vk6c3zg5rWVz5PJwM9KdjRGdqpYISo4PtXB+K5ChPtXd&#10;6xu8s4HavPvGyny3bpgZrKpG6LUveMrSr4G82ls16F4cuDJCBntXkmkTzC/HzZ/GvTvCU+Yly3b1&#10;rGmtTU19ZXdaN346V5vqy4vZOO9el6ioezYj0715xriBb9wR39awxS0NqL1KKgMuCKevyrjPekXA&#10;4Cj2pVOc5P0JriSsdoBhjgdKeB8uD+Apq8EE8ilwQThelMB+MdB+VBPYdhSIxIweDSkMSPm+tBmL&#10;gDpS57E0lFAHuRUk54/KkaM4JNPor3+VHkXZVcEriq8zbQVI7VakwWcAY7VWnPBAFNFdChd7Tnjg&#10;dTWVqQBBPoK1bvvuHSsu/IC5A5remZz6GNfY2gHsaZaEI3XPFOvssQpplr/rMZ7cVsZfZNzSGYtt&#10;PpWiBjIJ+lZWlttfjritVSSeawqbmkHZEd2FCkd/Sud11QY2JPXpXRXAKxk5+tYGtKdrEfjXHU+E&#10;6Y2uc6vf60j57U7HBwc80jAEZPNec1Y6VsMA46/WpB0pgB6jB9qfSAKKDnsKDntQAU5PvYpgOTxT&#10;lPOOgxzQBu+F3O5eR1rt9FfgH1rg/DZxKB/tV3OinG0muyl8Ji9zoIm28jkVNUFsxwApqem9xrYK&#10;Y/3qfTX6/hSB7DaKKKCAooooAaY2C7sim08u23aV6UzPtQAUUUUAFFFFABRk0UUAO3EjIWkDnPNJ&#10;+FFACs24YxSUUUAFFFFABQBmijGeBQAEgcmkLgdD3xTW+UHcevemksCHxjHAqkkA/cWwQeM803cx&#10;3NnPFC53bTxxwKVIwCc9ulVsAqA9SecdM0oBA5oVdvfP1palu4BRTJJdrbVHOKiMzHoxIxzkU1ET&#10;aRYBB4zUMxXqO/emiU45PQdKCdxyOB6elUotMTkhjkAZYZwOlVLxRgjHUVcYKgJJwKq3QDDI5BHr&#10;WmqMXaxlzoXbjrnmhIlC8dT1OKnulyc+9RLG7HaRjiixHK7kU8OR1/HFVpYRgjPHpV2VG27W/Cmm&#10;Eld2AeO1S1oQ0c1qduwl6ZC9M1SOexNbuq2o2+Yq9jWQUG7DD6V4+Ii1MxZSmdthwO1Y97cTq/Xv&#10;0reuUQKWBPTism6jBOf0rjlBy6mUjMN6RJ8zcZ6ZqWO9Yn5HPT1qK+tONy+lUopXjl2dqqlGVN6m&#10;fNyvU2Yb5gcEk+9TfbNwC559qzYLhGXcCCe4zUrXaKgLfzrp9rYrnSLE84IAzinwFf4QPxrHudQJ&#10;ckflVzTbxHXDHHvWPtozmLnVzatl3c1ajQsev0qnZMrnGeuMVr2NuAckA5rrhqjZaoktYjsxzz0G&#10;KrXqPHkbTya2baJMc/jUd9AjAj8q25SnG6OXuJWB2mohcbjgHPrV7VrYYJGM1jSM0Un41LVjCXus&#10;2LV/MAz0q3GB/hWZp8xLA57dDWlG6qPr3rSL902hqiZG2tgmldhjae/rTFZcE5H40x5lHyg49c0p&#10;NWNNEQ3MQDFiBg1UmXC5468VPdzrgnPOKrxK8jbmHXtXFJ3kYS+LQdFlTt245p5EmRhc1at7U7cn&#10;rUpgC88VvCLsaRTsVoY5DjdkfU1Z+6ucdqYwI4Bpy5J5IxW8Ur6lkcm4nIx+NQszqcjr65qwyjOB&#10;3NRSIWGSPxraKVwSISzNyTVOaAu22r4iIU5705LYu2ccelbRVyZalG0sMuNyjBrRtrEA52jr6VYg&#10;tBwMZ57Cr9rAmR8ue/WtORWuOMWLpdoVIyvWtm3iO3IXnsMVDbQhML271djVCdu3B6ilbU1hHUki&#10;wFztIyMcCpgDjkZ5oVSw2nn8amjiA+8o+lLqarTUhBbocdKDnI5q19lG3dgdKhlgOzcnequWmiNt&#10;w5Bp6TNnOcioHDAgcH8adGxY5PWnZATTTbxgfnVS5fBPB6VPgAEE+9V7kbs45x3NKyC2hl6j8ykk&#10;VyXiFDh8D1+ldffrujOcdO1crr6fIwxxmsqitEImLbZCZz2rVsm4znuOKybYEKQfWtOxJK4rh6nS&#10;tjf045AzW1auDGAOorB01uB7GtuzPyAZz71tET2LsZyKVvu02M/yp5xgjNUQNThvwokVmTFIn3qf&#10;1qZblrVEGSefypRl/l79qANxKgClETkcHvUi1F2vkDOKRg46n8jThG2ck0pQsevFIethigtjPWhy&#10;c7cfrT1UjjPHemMoDEg9PamHQXnIXFIQp/h/WnIv7vaD170eUeu79KA1AgHHP40MpddoxnPNAVxj&#10;BPFLjJAB/wDrUBuMaMryf0pUIGdx6UsiEjGc0gBGQRnPrQKzuNZuwxjPpSN1wB0pc7eBSZzzQJhj&#10;3pKCc0UCCiiigApVxnJpKUdOnegBl7aR31pJaTch1IOK+ePirosnha9utOa4Jady0bE4O0+lfRgz&#10;3457V5V8e9AgnvrW/ltnO47Q4XIBHNefjqfPSuehg6nLUPCJdGefW7KwKlUDAsM/dYc/nWJ+0LoH&#10;7kX91HhNPs+o7kgn+or0HUdO0ywuYru6+R1Xe77upJrE+ItiPFfgHVLaSEb3mxApPLArkH8hXzrh&#10;Y96nKzufIXg7VGsvEFveCQENK21D3GeWr7L+HPxAlm8EQWgCmRWCgBuXU8qf1x+FfK/iLwH/AGX4&#10;oFhaKdsAjiQ7e7AZ/r+Ven/CbxDPea5FpDXAMKAR2wUdwcD+tcFRuE7o9uklVp2PUPFcFpqOmTPL&#10;Gwm2lwSMkkk5FeSeObeJ7QzeUSSTvKjAJ6CvZ/EFtFZ6S8PlFjnbuPX/ADmvPfEmn2c8TWkEYbyU&#10;3NtHLE//AKjWE/i1OzDSSPE9T0y5SUlsJmqL2ZK4kdmIPX1rrPEoVWkECNLwDtUdM9q52WGRB5JA&#10;QEcZ5zWbSZ69N3KggRCMY98VLAiKQnJGCM0pRYwDLKcMfSpIjGQSGI5yB6VLhc7I2sSxt+82qCcD&#10;mn3kYaExpjsSc0igKTIhBOBgjvRcPKNvmREFmx8vahR1GkY5Ty3bDn5TyPWp4GkchV59MnimXhQX&#10;TxbuAetJZzbJWCEEoeVzU8utilJs3tFeSKVVicLz1I+9Xo/hGKIW8TtJkNk4I6V5ppE5WRWkKlSQ&#10;Af7prei8WJpBMM82NoOcnGDXXhoJO7McTrC1z1GG9WFhwoAX5iOtWpPEVvBbAbuQBlyf89q8cvvi&#10;9pdtBvOpohX7qs/U0aR8avD+o2c1tPfxKVXMbFxya9FTeyPDqqmtWz2+08W2yYmEg2EYO31rSt/G&#10;6QKzGUKFPykHrmvnCb42WwhNnbX0cckRxKGHI96rW/xrlYvbP4gDueI9hGR/iK1jVmjlnGi0fYvh&#10;jxTa38cZllVn6DJ616N4U1QXKiBZxlR909K+Ofhp8RzqfkWM16PPQfM5BDE5/Wvevhn4rnS5EMl5&#10;5jAckdhXqYetZo8PGUE07HrctuzKWdhv6DPpXLeNNEju7VoWQHK4HHQ100d6l5pgmWTJCZBqC9iS&#10;U5K8fxZ9676iU0eTTk4SPItI1nVfCmrNpl0S9u8uWzwCp649DXpei3ViEjuftQwVysn94f41la/4&#10;WsbqJpLmFSQfmOOlZ7aFqmlaYdV0GYTRrxcW0hOCP7y+hqsO5LRmGNhF+8jtv7VhSBri3RZXTllU&#10;j519K0tMXR7mJbuymKs2CyE/d9jXn+mXgvbFp9HjFjdI26SO5OAw7/ga1tP1P7NYfaGYPLIefLOQ&#10;D9a7G7I81K7OJ+MfhlLzx/b3ckxlSJcnn5QSelavg74keDfB0selXWt2kVxxsQzKGBP41zPjzxL9&#10;r1OfQ5LtftDKSSjZKDpmvkb9qz4N694anXxVZX9y4kbKXAlbIb614teu6M3OOp+g5HldPNKcMPWn&#10;yaaabn6ieE/F1j4q0z7RbTrIwHzFTnPvT9TACsPfivib/gmt+0pqWpyr4F8TXxeWIbA8jcke9fbO&#10;o4dMgkgjINdmDxcMZQ516M+b4hyStkWYyw1TbdPujGkBEpYenSr+mviQY6Y6VQnAWXIz0q5pzbXw&#10;PSuqPxHhy2NuMnbQhGdwNNhbKYHanpw/SuyG5jIr3JOc4zjimW/+tyc1Ld5NRR5DrgfWqkQa9oSy&#10;c8+xqwjYYMB0qtZFeAD/AJxVlQM8ms5aotbFuIkr+NIpPmZzjmiE549DxSMMGlD4mOXwonRjtyzY&#10;yMDPaopWDMSPWiMZHQ9aRwASuffpVW1E78oJj1plyTk8U5OGqOcghvm5JzWf2mH2UQgDcSDS0gJz&#10;gj8aWrVrDAZ7miigkDkmgApMHOc8emKQyYP3frzSqwYZA/OgBaCMjFFFAFabBx9O9Z17n1rRnGzG&#10;TwO9Z98BtNKQGbdqecn3rntfGEauiu13flWDrShlYY7elENyJ7HL2+FvT259K7zwfL8iLnpXAg7N&#10;QJz36V3PhBhhQTjIrfoZrc7vTsuF69K14QQgDegrG0tsRgZ4ArZh/wBWMAD8KyZutieFx93HPrUl&#10;QIx3jPQVIJeNzD8qyKTCRyCFGaicgZIH5U+U/vMiomD4yp6HpVJCb1InbnkmqrFtx2irFwd/zE8D&#10;sart0PzY96oErjoZCud2asQtuAGeD1qmkhJ2k5NTQscBC2DnrQFrF3JGBRzmmxvuX3FOo3EAOf8A&#10;Cml1VufpQ4XGWB/CmuwAIAx9KWwEMsgQYJ5PvVZ2CHBxz1FTXLDcF2/jVaSQtz29KoaILiTAJBwe&#10;1ZOpSHb97vzV67cqzY7Csm+k3D6fzqXsCOZ1vJc5qraEK+Dirmrg5YnueapWrfPkfrWEfjQ57GnA&#10;rE9OM8Vq2zARjn2rMthhic+vWtOzGYgAOtdq1RxyRraYQSvpitdBmEkY9eaxtMbYyfWtdSpjJPUj&#10;8qLMtFLVVPlk4rz/AMZR5jcZ7V32rSYjK57da4XxV88bnPalLYOpxVh8l6K9G8ISgxqD6V53CoW7&#10;BBzzzXe+D5NwXArGK1Nb6HU3I3WjKDn5eK878RJi/c+teiSLm3Jb+7XAeKhi8OR61z4laHRQ3MpQ&#10;CcY4oJ3DBXFCjAODRtIGa4TuQ5cHnaDTscgAn8KYvQ5OM09eBkA4pCHDBHB/GlAGOD9aQ5HvSgcZ&#10;z19qZFmgoo5zRQB7pRRRX0B45DcDDAAdR1qpKuSSWq1KD5vzZ9siq8oB6+lJM0Rn3IySMVl6iAq/&#10;WtW7wevpWVqP3P5VvTMp7Iw9QGSeT1qO0+ZgKsaiFAOOOaqW5IcHHJNbrVGS2NvTXIcMOg9a1Y2L&#10;DJ9PSsbTid6547VsxAlBk1jURcHoNugWUk9KwtYB2sOPu1vTr8uM1h6uF2kHuvSuSotDpi9jmmGG&#10;IB6GmkkHHr1qSUYlYHrTGx0NeYzpWwwfzpyggcNSAA9fzpwAHNIYtBGaMj1ooAKUZzimkZOTSjrQ&#10;BreHG2yjc2DurudIPIUH8a4LQiftODyMiu70dslSO4FddH4TKW50dsx2qwParFVLP7ijFWlJIyap&#10;7iiLTX6/hTqY3IyR3pBJiUUUUEhRRRQAuRjG0flUZGD0p56Goz9aACiiigAooooAKKUKSMg04Rgj&#10;IWgBlFK4CsQOlJQAUUUUAA9TSE4OAeT0BpaY52jg9e9UkAqsW5IPHp3p2SePSmhj0ByPWnA5GaGk&#10;gEIzz3xSMm7gnjHNOopXAZIoGGGeBinKDnkn8qWkxlg2eMU73AWkckLkGlqKQgglVPrn1pLcBkkj&#10;j5Tnk0yQBR9fWgsCS0h+me1RsyMSSfxrZWSMpvUkyAMuTzQWYHBP40wujcKeT3NPY5TMY79zVehK&#10;sOBJHIzxUFypK4GASAcYqdSSckVHMgHzZ6npT6B1KLxBhweaSOHaMHj0xU8sJB3IPoKZ5bn/AJZn&#10;86XSxNiF7VW+bNDxL5ZAGMCpipC4ZSB70yb/AFZBP0oYSWhl30AkUqT9awr23ML5Umt++lCDOenW&#10;sa8nWbsAF6c9a4MRBSOdrQyLqUohV/zrMncsSSetauox/KSPwrBuVIkwpJxXHGnZ6mDVmRzpu6dK&#10;zbqNt5x69a1YreWUbcZPrimyaUzHLKc0qsZOOhE43RjL5ytw2RT2dyMtWlJprbcmIjB64qGexKLu&#10;KV5VTnjuzDltuZjMY2ywpYLkxyDBySabqTGL7y+1ZZvdswIOOazoz98TsdtpN7GyDLYOOldBZ3CM&#10;M7ua4bSNQjIwWHHvXR6fOu0BWr3qUvdOqlI6OO6wOR+VOeUTAgvx6Cs2GQkDBJHvV2Db5Z9c11RX&#10;MdCIbm0EiksD+FUJdGVyWVuo6GtgBe/HNRSlNxwPpVuKW5Lim7MzYbDys7lHA/SiRxEcHP1Bq+u0&#10;ghqz9UUxgsD9KzlaxLjyLQa18qqcH8SaqzahtYHPNZ11qXlMR/Ks59RaaX057VyVJ2MXUOgE/nOM&#10;txV/T4s4I5rH0Y+YAGGea6XTYBgYHtSoR5ndl01dly3tjtAK/U1LPYkJvUdKtWkIVBkAn0qYxsvP&#10;l5JHYV6EYJHQkzCliCZ4quzANtrU1KFVJJ4P0rGvH2t1wO5pVFyq4noSeYOw+tPzuOSazTdhG4PU&#10;+tH9pFcAd6mFRX1J50aywqQMD9KcECnAFULTVRL/APWq+k4k5yK7ItWBNFqCMA5P4VcgVTggfh71&#10;nxSEYw3ercLswBBwTVXRV7M0YWKsAMkAc5NWoHG4DHUVmG48o4LZ9cmrNpcAnhuDSbRUZWZsQsHO&#10;fWrC/MfbvVK1lU4X1q0pww5z2qXI2jZslLNyN59sUOH+6emPzpoAJ68UrMyjIPOeRRzFWK08Q3YB&#10;IzyajSMKTzU8+OT7VEMdATVcxN2hWAwDjmq9yuckjp0qyV4GRUE6KQeO3NO4RkzLvhiNq5jXx8jA&#10;jHWuqvFG0+uK5nX0wjbfxqKnwmkbXOagx5jKOx5rSsCOh5rLjbFywxj5jWlYMNwOeleezpWxu6e4&#10;xgHvW7ZHKgmufsCeFzxW5ZN0IFbRsD2L6YIB7ink5XOajjwe3ensOTxj2qzMQEg5FPz8ufamU/8A&#10;g/CpkVEiAYnOepp6KQev/wBem4BcHPfpUjDIqQiDAMMGhVCDAoAOck0tBQHkYpAig5paT1x196AD&#10;aMbaQ+mM4NLkY5OKAoxigAY4GcUDtn8KUgHg0AAdKAGyZxgUxWUA5U/nT3Xdj5sYpDIvBDd+RQIj&#10;J3Nmj0INP2DOSKbsGcbh+dBNmNooP1ooEAODnFFFFABRRRQA9ee/FYvj/SH1rw/PaxOqNt3KzdAR&#10;zWwDjB96o+JlY6HdFFLHyWwPwrOpFODTNqcveTPljx3aXN1qHkJOwzL5eex9cUuqXqWNs1kjsyxS&#10;J+YTFbeq2Vs1wbm9/wBcSwRP7h7muM8TL9pu4ZIGMcEkhDtuyCB3NfJ1bxkz6WlqkeXePrbz9azt&#10;275UMhU4KlEGT9awvhZqyWniW0klkbM0yCNO+3OT/OtTx1PDHf3QmkG1LhzFK7Y3BuCfz/lXEfCO&#10;6m17xpBa2cpeZbzaHUcA5xj9BXBW2PZwbeqPrvxhdQ23g+d40+aNdi5X5jnBH414LqniS4kvirXD&#10;Jngg9SO2a+g/ENpBJ4Ekk1DKlYQ8mepYDFfKnjjVG0/UJSSVbfwGPOPpXNWT5kelgrSTNHWdRtZX&#10;d7GML5q/Pk5wRXL6j5sbOspBUZ2kVly+LLe3cia4A+bsawNd+JlsZ9nn/KAQSTinGGmh2+1jTerN&#10;2fUypIK5Kng+tVl1ZWXCNhg3J7Vxt98RdCCM8uqqgJITdxk+lO0fxbZ6vGbi2dXVRgfN0NP2U7Xs&#10;dVLGUr2ud/p+sFlMQ4OODmtVdRinjRWYfd/OuB07XYJT+7YZQDcc1ftvECRXwjaTbtTcS3eo2Z2e&#10;7NXRqa/dpb35Uoclfl5+9VeHYsBu4ZcEAl8jt/8AWqHW7walsZXG7bwf8KNHZ3Bg2MSfyJpWuyle&#10;KNfRtThnZmLDGzniuH+IXiHxTNeXOm2k0ccYQkSHgkV0a6Nd6ZMSAyBl3Z7DmrsGgaNq9yLnWnRA&#10;F3MWxgkDFdtC0XaRwYz958J816q/jXTWLXsksquxPzEsB6H8q5HVvjTpfhO723ergXAGWB+YY9Md&#10;jXo/7R3xT8O6bcT+HPCCxvMw2DycEg9Mk9q8D8O/CXVvGXiLy9OtFu7psy3Ukn+riA55Pr6CvShZ&#10;s+bqpRTbeiOpuP2iry/f7daagyxpjd5gKjHtXU/Dz45r/baMfE9nEzNyryA/gM9K8c8S/DXXG8Fa&#10;vcLeLea3YX+yDTFTA8ssB17Eehr0b4J/sd+G/jZ4NgbStZgg8TnasunSXflPkDJVc9TnHHvXoU8E&#10;qjs5JHz9XNo05aRbR9r/AAd8SR6rbJJbajE7OqsvlOrHPXt2r6R8JSanbW6aktuc4BJWvgP4vfsp&#10;eKP2V9A0zxd8OPFuoRXuEE+kzzlxIwGTgZyOc16R+zj+31dyLB4R+I1hNBIYgDM2eD7iuZp4So1N&#10;6d0erG+NpKUFZ9n19D758I+PNtt9ivCVZ2KkEV2ukavbavK1pB8zooIGeK8H8J+OtB8WaPHqFrdK&#10;sbLwI2yxz3r0rwB4ks4wBDNHEMBVZpAzEV2Uq6drPQ82vhZK7a1Ou1O3Mge2dRllOCK53w5e3Oja&#10;sbK6IaC4OED9Af7prskW2uIQ/mB8j5ea5fxVpM1rcfaYo98ZOWyOB7106xkpHHyqpBxZBq/hXS9Q&#10;uFdJpIA2SGDcjnlT61FqzDRtHnNjG3lwqWbHUnH8q0RqYksGdgGCMrEY5XsT/WsH4w+NtH8FeC7n&#10;xBrV3FHbLH+8lDYHNdNWqo0uZ7HDhqEqmJVNK7bPmLU/G2q3vjq71chlk88q+OMqDwfrXpV54csP&#10;jN8Krrw3doDciMtAT1DAcEVxeq/Ej4VX6T6paahBKzLlCoGT7HFdF+z7470ibVoraC6Xy5GPGeh9&#10;K+cp1YTr2bumfqdSjUhglOEHGVO1vkfNPwPbVvhP+0pbaRMXiP23y2U8AnOK/VnTrs33h+1u2yS8&#10;Ck/lXwx+1b8G00X42eHviLolvtivL6PzSg43ZFfcHhBWHgywL5/49Vz+VdmV0pYfE1qfTRnk8dYy&#10;lmWX4LFx+JxafqmQ3JVXBOcnpVmwJ3jjtxgVXuxhtw4OansyQ45617UfiPzZ7G3bn5KehyxOO1R2&#10;p3R8H0qRBh89PSuyBjLYhvARypz+FQxkCT8easXgzhjVcD58hsVo0Qa9jgKuDVqqWnEgYY96uHsQ&#10;e9ZPYtbFq3YtHye9K+fwzRCPk4HpSMTyPepjfmG37pJEg8vdz+FI3lnBdjn2p0XQqCB9aSWNnORj&#10;8DVX1E01ERQrOAOgXiqswCscPk56YqyhG87emOKhuCpyDnGah7gvhIqTHIOelL0oHsc1YxshwA3o&#10;aYWLtk8HFPkIC9PypiggcmmkAYA6HFIG2Nw+c9qGPzdM0YG7JqmtBX1sSkkcZ7cUE4XJpkTYGJO3&#10;SlJycEce1TYL2IZhldueM1n3688dO9aEmCT19ao3wH50mNGbc4YYXt3rD1pCQ3Pb1rduBwQRmsXW&#10;BlSAMVMdyZ7HHz/LfnB4PWuy8HN0/CuPvVxfdMc11XhB9pXB4wK6NGYrc9D0tsxjdnpW1CMx7CeR&#10;39qw9JbKLnB4FblrnYf61lLc3WxKOBilLErsHShAX4HH1qQKoO1lwB0JrO5VmQjdjmmMWDDPf0qe&#10;WNQMgdeCKjZVbk9uhppg1YqzK2wnPOe9VpzkCrt0p5IGQTziqkqDOwnkdDVAiBSd2GqZNxUEnqaT&#10;yOOtSKCeeT6fWmgtoWrTcSzE+1TVFApijweM96kAI6nNIQjAM20jt1pPmjUA5PPrTiueQKXAznFA&#10;FO5Oc4IOOaqyx55yK0XQbWAB9jiqrRFs8k880B1Mu7iJYkDrWRfxHkk810VxHnJHT2rI1K3yhHcG&#10;h7AcnrCAs3HrkVnW4JftWtrajewx1zWRAQH5Fc+0kVL4TVtwCxwK07HPlnJ7dKyoCd6nrWnasFjw&#10;D9a7ItWOZq+hpWlzGpUA9D61qLdKY85HTuK5xJAHGD0PFaC3SGPJft0prULBqtwWUo3euS8SYZWX&#10;Pat/ULlWBLN0rn9Xbzd2KmRSORljZLkFhg54rsfCMgIXnHAzXMajb+U4kVe/Jrf8Iv8AMq9OKi2t&#10;x7o7j70HpxXC+LowLrcDz3rubc5hH0rivGkQWcccZPNYYhe6dFF6mB8zDJp4GeT3FM45xUgACEkd&#10;BXnHoLYRQuSfTtS5HYDkcCmgEHg9e9PBAHAOR6UgFUZGM9KcM45PemjgkY7U4HjFMlh+NFBHvRQS&#10;e6UE4GaKD0NfQHjleQHzck9elV5hk59BVlxhzmq8xwKS2NChdAAkH0rJ1EDYD7961ro5JznpzWZf&#10;qGjPIH1renuZTvYxdQxjI5yelU4iRJz6/lV7UMDv0FUY+Hz/AErdbGUTWsMErz3rbhH7tSTWHZth&#10;gw556Vtw5aME9fT0rGrcuGwSBQCT6Vj6mAEINbTqGBJ9KydWVckEVyTV0zoXQ5W4A85s4z3pnBqS&#10;8QrcN16dajxxivMkrM6o7DONxGCDn0pwBxyeaQZDfdp1IY0j36dQKVcA4H50pHpSbRnjigVtRaKK&#10;KBl/ROLjIPO4d67nSGyEx/drg9JbbcjB6kV3WisQqsR0HNdVAyludHZOdvFXASD1qlYkk5DVdP8A&#10;qx9a0luSKzZ6Gm5PrRRUieoUUUUAFFFFABx3pH2gEKaUjsaY3XrQAlFFFABTwFx9386YAScAVJQA&#10;YA6CjJHQ0UUAGB3FMbG7innoaYc9+9ACUEgDJNFRTNkjH8qaVwHb85KHn0NIxOen0pi4PBPWhjk5&#10;9auyAeHCjJAye1OR8jtz0GKhp4B4yRwTyRQBLkDrQaZu5xuGe/FL8ufv8n0NTygO69aMc0UHOOKS&#10;AZJICdp4B7iopCMEI3tUhO7JIzj2qEsXXceOuRVoT0RHKpK4JzzUTcHGMVLIcjH8qrSygAgE59qT&#10;kYyH1JGyk/exmqkc+Bj+ZqSOQY5OOeKpMhXRZJTcQ2cdRhqRpI8bVP5mq0lyBxnHvmoZL2JMl3GK&#10;u6Hcu5X1FG9P7w/Osi41+0h+868d81n3fjaxt1Ja5XH+9TsM6G4kVhlevv3qtdXMax4yOa5a5+Jm&#10;kQpve9QDPdhXG+O/2jfAvhm0kn1DxFbQqi5bfKB/M0Dep6Bq+oxRqQzDkd+1YM2q26thpRke9fNP&#10;jn/gox8GNGdoR4ztWYZwVmBrznUv+Cm/wylmMdt4lgYA9pBXBXkr7mPsaj2R9pXGs2sq7DIv51V/&#10;0SV93mA18d6Z/wAFAfBOpuDDrsfJ4+evRPA/7Vmga75bRapE4Y4C+YKwi0zN05LdH0Nbxx4+XAqx&#10;HEsoww4/lXF+FfiXo+sRq0V0hJPTfXXWWrW067kkB6d6cnoQ4ktzZL5Y2jjFZd5AqkoeR2rclljk&#10;hG0jHbBrLuopZCQkf04rzcRG5hKKOW1u1ZgTsI54Irm7uJ1Y84xXfX+h3lyhAhOMelc9qfhm8jHM&#10;Dn6CuCNCqp3toYyg+xj6ZqLRHbKcYNdLpuuBQNsynB9a5yXSpbYEmNuB3Wq3myxsVQkYr18PNx0Y&#10;4NxPSbDxDETiXH51sW+qWx6PnNeS22s3UTgrL+HrXS6Hrk0u1pGGT6mvRpyTOmNS7szvGulZcBhy&#10;fWomlz0P5GsyyvY5VAMg+uatqygFvMGMcc1o2bJq2hbVlx1FUNYmG3BI49KJL9I127wSP7prM1DU&#10;FlGN3GfWsZS0IqSVrGRqah3KqOnPFUorZy+7PfitF4vMkBB/GnrZgsAE+vGa86pLU5HF3NDw/Cwj&#10;GVPBrqdMjb5Vx9ax9BtyoUkcfSul0+EMu8jAz0rswyOmkrItwFowPyNTvMqjk8gcetQrncBgAepp&#10;8wAAAIIz1r0DczdXmRiQPzzXO3zmVyAM89q39TQsxIH0HrWNNARIRnvwKxrvSxnPYoiAv1WnG1Zh&#10;girsNqcY9egqeOyLc7SePSuVMzUSlY2DLyBxWhHAyc4qzbae5AGzP4dKurYlv4Scda7qXwo1UdCl&#10;bxMzcg/XFX7ePaAMDA9alisAmFx+AqX7MQAnpzWzdhpdynceuBT7WUq3DDjpmm36siZxz7VVidw+&#10;01hKeo7WOgsp1AHI+taME8bgZbnFc9aedgfNir0DzAhSp96tMqLaNpWXoXyOKC6g5VgeeapQynb8&#10;2encVIsqkAc8dqHojVNskkZVHX6ZFRq4ZwSvPtTXLEgE5x70+OMkgkcjrWfOFrjzll6YPpUEyE8k&#10;fpVoAEY/WopwShwCcDOKuMxuNjLvlxu4/Sub11RhhnrntXU3iBlJI5rmNewN3y9CaU5aDhe+pyBG&#10;28dT61fseGzWfKQL5vrV21OW649a5GdUTdsGHHOO9bliwUisCz4xz16Vu2DDIrWL0QzUiGTjNKRg&#10;01OGIp6uw6gVZFkJTxyuPamHk5qReg+lKQ47jCgDYAFOA70AHeTilqSgooooAKKKKADAPUUcYooo&#10;ATjAxS0UUAFJtX+6PypaRhkUAMkALH5u1NUMRkD9KlCg9RTXU71wOBQJojIGfw5pKexZm5YAYpuO&#10;w70EiUUUUCCiiigApl5Ck1o8L5IKkECn/Ssbx3498PfDvQJfEHiS48qCIcnGSfQAd6ibSi22aUoy&#10;lNKKuzwP4pWradqFzZW8q+c0jKQeoUn/AArgdeuLZLGy06e68prhm+UnG0D/ACK6/wAQ/FPwh8VZ&#10;5/FHheOUQ7ioaVMZI4NeX+NtVsrzVUmkiLNAeNvVSOf518ninH2jcXofTUYTjFKSszx39oXxS9tr&#10;LeG7aFiyGORnXjai5JJP1OKv/sOeGJb/AFlNUvX8yVb1nbvlckjFcX+1TZ6vp80Qtpdtzqti093O&#10;ScKi4AX8ea9y/YY8Dy2nw/j8TKo3Og8tz34rz6ibsexh5KMWz1v40eKdM8L+EYHvp9qOXcr3O0ZH&#10;61+fvxh+KGu3uuXF7Bctl5GKqeg5J5r7I/ak1uwGmtBcTgfZ7IeYfrya/Pf4qX+p654guE0OzeTf&#10;n7gxsGf8KzjaVdp9Dsg5U6Gm7MXUfi9ewNPdyai/mQxMQxPAP49a8n8SfFTWtXvt82s3QYEkOSQA&#10;an+I0M/h4OddvoUnOWZN5JRfVvSvNtYPjfU9J/tjSfDl9Pp8mVS4it2+YdcgY4HvXsYbD+0fuo8v&#10;FYiVN3qysdRqvxPnTYL7XXk2ZwxlPX+td18N/wBonQbKzjtLvxLEsu/aysMK4/GvBx4f8T23iSDw&#10;26iO/uYRLBYXK7ZHRhkEZ61t6P4F1XVjqGn3mnRpd6cR5sMg2kjGcgjjNdNTCvlsY4fH0XPQ+u/A&#10;Pj6xvgZLfUUkgJBysgPFdLceJklvVkgkDAcKEPNfGngTxjY6ddf2XY+IDY3kJwYZ2wrH+Ve6fDH4&#10;mGfVING1q3K3BxtfHyP9D7141fCyi20fU4TM42UXue72l9dzrGzKcbeOK7jwRp0WpzIZ1bc5AAI9&#10;65rww8F7aLKluuRj5R6V2PhZza6lC0SfLu7muOLtLU9pSdSB6bF8KbC60hpHj3syZXjP4V82/tZ+&#10;M28BeH5PD2jzeRdyBgrheSPT6nNfYnw+vodS0bYpBYIdwHNeCftG/AmDxNrx1S4sTKschcgLySAe&#10;a9SShGCmkeE51HKUGz8/NR03xRIkmladA93qVwoe6uguVhJ6KD3PrW/8NNI+Ivw+iYG7dvPO6Qqu&#10;cn3r3zV/h7ZW00sGm6aIRkFsJyx9T6VPpPheyEf/AB5BWHDKV6VDxMox0Qo4SM/iPHbvwBqHjDVn&#10;1G5sb+G5u1UzTW3yhj2yK9N+Bv7Oer+HNYs9e0fS76S6tpVLTzzYAIzg8dSK7zQtPS3ly8CjGMZW&#10;vV/AGt29oiAomAMnkDmt6WYVVpsZVcswi972abOj8DfA3T59Yj8U+PbttUmKFpxdPuVGPIxnvUV7&#10;+yP4B127v9Z1mytbSK5vN8CogBWPHr9a6CHxyn2X5o8qvH3xxVu18XPdDalspyOd8mcGt6mIo1I2&#10;ZzewxXNzLTp6LyOH03wHrHg/xFFo3hLUJJNNUkATMcdu1fQXw7muIoY/OhtmdFAKjgnjriuQ8Oae&#10;15ci6FvEWbkgGvQtEtABGbqz2Yxhl7/jWOHg1PmQsXJygotanonh2/a4sQj2wUgdFPStS4tIr6Dy&#10;mA24wQa57wyojPlxOfUAng10dq7tzIMHvjvX0FFtxsz5ivHlndGHc6E2nQt9nBO84YkcbTx+leGf&#10;tzaJMP2d7yxsEecSToj56Kuc/wBBX0bqTpLH5Z6Y4IFcZ4/0PTdc8LXWkatYrcW0wKzRsvBB4pYm&#10;LlQlBdi8unGhj4V2r2aZ+S+l6vrGiytbGVtoboWNer/Ab4sXOi67F9pkH38jnBrf/aK/Zmsfhr4i&#10;upbLcbK6tzcWTsOg7p+FeFeFJdSg8XIq5aMSYbAr46VKeHlr0P3CjicNmdC8Nmj9NoLKy+Lvw5sL&#10;xmSSa0uopYznOCCK+hNLtTaaBaW+OVgUew4r5f8A2Pru5uvCMNq7AqxUEGvqydPLtEjxgiMDmvsc&#10;E1Vpqp1aR+K8TRlh8S8Nf3YttfOxg3y4fgnrUlo5JU44FN1AYfpxmltCOFH4mutbnzL1RvWZzDnF&#10;S4G4ZFQWLho8fpmpx97dnp+tdkDCWxHd/cz0+lVQBu45q5c4Clh6VUH3uPStWQaWnNkcjv2q/j2r&#10;O044XOfxrRB4zWZa2LFufl5OfrSt1P1ptsB09qe4JPAqY/ENr3SUbHBJGMDtTJFIb5ASD6UQttBD&#10;YHfk0skoP3Rgd6ezE9UNUbSCVPvUVygwRjGeeKncgKoz+dQ3Clmzz0qdpAvhIBgjrRkGgDBxn3ox&#10;7VSdxiPnbwKYcjrUlIyhhgimnYCPjOQeaQYDckdaVlYdcD8aWNSOdvOeSabYrIXy8MSD1pcFVOAP&#10;al2r+tL1pXCxXl6Ed6o3iZ+YZ6etaMuOTt7dDVK7UFD3pN6XBKxlT47fjWRqyZVskVs3C4BAPf0r&#10;J1VSVJxUR3CRxmqDbeEgdW5ro/CMgDhSawNbUi6LA9+grX8Jvtda6VsYLc9J0hsxrk/wjNb9oQF+&#10;tc7or5jFdBZHk/Kaye5vG3KXIwrphG5z609Tzjdn1pkRwQucc1Ivf61kaIHAI61FIgC5yD2qVzgc&#10;VGxVlwX5HQetC3BkEiE8+9QSIjAqACw74q1twD3zVd1IbJyPfvWhBW8v3qeNQMDb2z0qNsPJgt0H&#10;GamhICqR2psLInDAnI/E9jSow3Z5yfWkBByF/GnwkkcLg+4qXsPqPjXcPmH0pJECn5fTpUinI5B/&#10;Gmuhz8vpzUDsQsSOQOnrVeRVDZH3verLDYfvcVXmba2CmQPSrWxPUqXSjLgetZl8g2nvmtW45Dcd&#10;6zrxOpFN6odtDj9diCsx9DyDWFGcOD7103iCPG4heCc1zBGJCPf8q5paMb2NW12vjc2Bjk1p2jx7&#10;cIBWBHc7I+G71p6XOGAJY10xehjazLjgIfl6U77Q2wjBz700srZQc5HFS21uzjLD9Kd2FtLmffSS&#10;sCuDz3NUnhyCxGfetm8g+Ujb9M1k3T+SzenpTv3EYmuQhY8lehq34UcmRT09qrazKskTAdhmpPCp&#10;AkUkmpDqd/ZsDBxzxXKeN0AcNgck5rqLBh9nGTz61znjiLAyefesa/wG9F6nKnj5adzt/CmkDf26&#10;U7IK9R06V5iPRWwi8nrT0BPzE+vWmIAc5FOG4D5R9aB9R4Pr+dL16U1RxyOD3pVOOBwPrTJla4oz&#10;3o60mRnjpS4A6DjsaCT3SkcgAgntQxwCfao2lOBsII/ir327HkJXGN82SO9V5sHj2qweBmq8pxnF&#10;NFlK6JyQM9PSs2/UeVkjPNaU5JPORxWdfcxgHPXvWtMynsYl+PlO76DFUlGHwa0b0ZXAHrWeeG4P&#10;PeugyiaNkQTn3rdh/wBUuPxrAsSMdfSt+2IaMAd6yq7FUx+AUODz6VnanGSGPotaZQ7dxrP1Jdyk&#10;A9q5J7HStzkr8EXJBHFVjwMmreq5+0nAxmqjDgjFebP4jpj8ImSc8cUo6c0gzilqCgoOe1FFABzn&#10;pRRRQBa05gtwpz3zXb6HJlEPH0zXDaeR9oXpXZ6C6lFG6unD7mU9zqbFySDn6itBSDGFHUVk2bFl&#10;DA49a04GyM56it6i1M07ofRS7f8AaH50bT2OfpWYxKKCCOoooAKCCOtKBnuKa0i5x6cUAK56kUw4&#10;9aUuD2ptABRRRgnoKAHREBwTT2BBpig5zinEk9aACiiigA60xwQ3NPHBzSSAk5AoAZUUqhTwuPfP&#10;WpcHOMVHP2qogR0UoBNJVAFSod68r9aiqQMFXAI98igB2wEYPT2pwxjijpR35qXcAo7ZxRSO20dM&#10;0luA19wzxhe5qF+lSFgflAwD3qJ2BJUdj1NWJ7EErc4qnLJljgGrc2FYk1m393FagyO+K55uxjId&#10;JNFGMu4qlea/aWwJaXG33rjfH3xV0fwxZvdXt+kaqCSWavjv9pj/AIKpfC34TpPbf8JHBJOoP7tJ&#10;MmsPrKjKxiuabskfaev/ABR0vS4zJNeIiju7AV5R8R/20Phl4Hid9a8X2kIQEsDMK/HX9pX/AILQ&#10;+O/HE0+meC2ltoWyPMDkE18h+Pf2lfiP8Q7x7rWPE15KXYn55j/jW0cRJdDsp4Vte8z9q/jB/wAF&#10;lPgp4aaW10LXWvJVyMw8ivnXxx/wWf8AF2r3Ekfhe32xn7pkavytn8Sa1JL5hvZGz13NWxovjG6g&#10;dTO5Zcc81E61R9bHVTwtKO+p99a3/wAFXPjVqStbSagsSsOGjrxv4r/tneN/H8M1rda5dtJJ/rXl&#10;kIGPQCvDB4lS7jVzL9MVU1HUYZh5iMASMA561g69R6M6Vhqa1SNPxB8Q9Tk3BtRmJJzkua55fiBq&#10;4c+VqEg9MOaxfEN9jGG5zzzWR9qIBYHmqi7oHoz0jRPjD4r0xl8rXZ+P+mhr1L4d/tieOfCU0bHV&#10;XdAQSCx6V8xy64LbgvimR+NmicRpITjmjl7Gb5HufqV8Bv8AgpZEksNnrF80ZOAS78Cvtr4I/tke&#10;GvGFlE0GtxOxABHmCv5+vDnxBlhcHzipz1r2P4WfHzxh4WuEudE8QTRFWHAc4/KobfUwnhKdTY/o&#10;f8LfE/TdXt1aK7Vs8gBq7PRtZsLoBgy5I5PWvx5/Zh/b88YrPHZ+IbwyhCMtnnFffHwI/aZ0vxtb&#10;RhboZOBgt0Ncrk1M4a2BqUfe3R9Y2cVvcLxGG/Cob3QorgkfZwMegrnPBvjEyIv7zchHPfFdxbTC&#10;8QSxDgivQoNVFZ7mSUdjitX8Kw+WVe2GCPSuE8QeFJrK5fyF4Pt1r2+8tFlXy5I8gjiuV13RoRMU&#10;kiB/utitp4eLRjUopnkdvpM6zltp688VsWVq6gEAjFdVd+G7ZG3xx9e4qnJpwgBJX8qj2biY+zcS&#10;hHd3Nv0b8CacNfuQNkmceuaW7RVAIGapyqhGeh7U7NEu62HXGuSrNsduCc806K8aY/fzntWRq0iq&#10;2e/c1JpN98wUvxisZJ8pkpPmszobZPM5x+tX4LYZzWfYTA/Lxk1qW5HB7etcMlqarY1tKCxKEx3r&#10;dspdqABvwNYNowONtadrKQAzEjnpjrXfQ0NqexqKc/dbvyCKkByvXPrxVSOc4wP0p6TMRnqK9KCs&#10;jbcZdQiQk4GPX0rNurTc+R69q1HVn6c8dKrm2dj93v61z1VdEOKZWt7EkghO/erkentzuH5VYto9&#10;ihSKtog3E8AZrCMdRxjYhhtdqAKtWY7ePkBccdaeqhRkVKoCnj15OK6o7FxixgtyuMtn1NI1ujZ2&#10;4/KrA2KhJ/OoZJApyKpsdrmfe2e9SCO1ZzRvFIUYVtySBgQBWZdRl33Rg9KyaJkixZyKyBumMCtC&#10;B8tnHUVk2heOMBsZzWjaTfNnNXHawLQvxqrLtI5HQZqUIqkED8agicfl2FTNMhU5zTexogIU8rzT&#10;oztwDjnrmoUkJICkH1zUqsM4b8KwmtS0yUbT06UyUjke1LuCKR37VC8g5JPNK9kUyvfJuB29a5Px&#10;CAgYD0rqbqYgFs/hXL+IG8zec9elJybEjjLokXhJJ61dtWIYEd6pXh/0zgdauW+MDFZt2Z0wNyyY&#10;ED2NbdgQCPlrBsCSByPWtuxYZBz3q4bFbM10OMHNSdaiT7vSpF6Ct1sZvcWnqQRTKenT8aUkrDju&#10;LRRRUFBRRRQAUUUUAFFFFABRRRQAUUUUAFFFJn2NAER6/gaRl2nDdaeUfOSKbIdxzmgiw3JPWijo&#10;MetFAgooooAVeor5k/4KE/FS38GaVZ6Q19HEZkaTMpwMdK+mgSDwK/Mf/gvZ44uLPX/D3hCxkZG/&#10;st5XdTg/NJgD/wAdNebm0pRwbt5fmfScKYT67nVOl6v7ka3wI+LugajpN/pvh67huJBlmiSYZ3d+&#10;P89K47x/4g8cDXvMtZ28p5slMYH0r5n/AGKtbXSPFQje+mSRzkuHPP1r608WTaKY/khLeZblxPjK&#10;E452ketfLOTSPrc3yz6ri2lsc9qfhy9+LGiXWo3jF3jgaMqf7q4JX2r6B/Zegl034VxaXbKq+VnE&#10;XY56CuM+Engy20b4eS6jJABJcW7PHvPJU5PT8q774C2pt/Bk4ntwg8wqdufrkVDd5I86kuVNHlX7&#10;Wd8W1pBHbSyxXVsqzRg/cYcYPtXzV8QtJbwro9zqEsaQFY2dwvfjjBr6Z/afv4H1jadNuXV4gUky&#10;BvIr5j+KOpp4htH0CS3dWb5cSEYx+Fci1k7HrRg1BNo+Om0m8+J3xCW919XfTorsSTJnJYbuM+oA&#10;FfSXxW8QaTH8N7aH4P6rZWl1aQKVtSABJ8uHXHuM1t/DT4K+GtIuHk1KCBhOoJKrnPqK6HXPgb8N&#10;p83MWliM7GAELEAk969injY0zz55fTxCanuz4mPhPxprfi2z17UNHd9Sgi8myvbiX5oQDkAAenau&#10;00v4AeP76S4vLnUp4VvjuurjGGPqMdq+i7jwh4Y0e5FzY2EcciHIbAJzjHFRXouHgJdSqkHG7ljS&#10;rZnUmrQ0NMLkmHovmep8+6Z+zB4b0W5W+1ENPJu+Zn6n8a73wr8OvD2mTW9xo5mR7aVWUOeB7c9q&#10;7C38N3OqSYmU5/h/OuhTwRZWWkbIkLOxyWz2rinXqTXvO7PUpYKPMuVWOr8G3UiaQJVG1nwWX0rs&#10;fDsk0p+dgCSPwrivDiyQxxhuUCcknqa6zw5O8V5EnkEru5BPrXL9o9yEOWFj3j4KiWN0jEx2P2Hc&#10;+tdV4w8Mme4JaEBZFABI9a574HIs2oWvlxgBhkr6V6r4mgt54jDLEo2Dhq97CUVUwp83jarp4y3d&#10;Hzr4r+FekTXNwIo0RwSCQOCP85rzXWvCVlp0piVShViRjueP6V9B+LBAUlhtowCMjNeMeMxPHeye&#10;YhByQuOlctenGGx6eDiqi1OYhieCTbC5CkdulaOl6hcxN9njk5Xv7ViXdzeK5kRCo5BNGj6pIjZM&#10;mT6k9a86d0z144aLjseg6Xrf2tRDIPZuOvvXceFYEjcMx64NeX6Dfl2VmI2lvm7mvQ/C2qFyoA3K&#10;uAMmqpt82phWwyjHRHr3g6G2aVD5fPGSK9A03Tx5WYjgd425FeaeC7to3jErbR15PbNep+HLhbiF&#10;ZmXr0wK+hwiUkfG5jGVOVzY0eJSAxzG4+4PSt2N544gWwD2FVNOgUYyM8c1dkBjQqScAcfSvYhBx&#10;ifNVZKU7IqXlwr84wfQ1j61am60udFPIXcR9K0boFjwc88VBKmIXVgcNwRj2qd73FH3XofOX7bmi&#10;3WsfBIXWi2ivf217HFBk9Vc7SP5GvmDwd+y/8UrW8t9e1HRAtsSpeSMhgc/yr6T/AG1/EOraRpmg&#10;+GtKhZ0u795ZmA4wnQH8816L+zxHHqvwzay1KPc0kPyFh04rwa9OOJxnsr20Pv8AAZhiMqyVV4JN&#10;OT08v6uaf7MnguHRrXT9PhX5iRuHp619FagqlSuOgrzD9nrR/O1C6v8Ay8R2oKIcdT0Neo3yb4zj&#10;8TX0mDpKnh0j87z3EyxOYSk9/wDM57URk4Ayc0y2yrDn6cVPfLhuOtQwEhwSM881avc8jobVg6lc&#10;Z5I6VZHBziq2ng4wB0HSrIUg8jk+ldcDGSVhs+DGcelUm4bir04GzP8ASqLZB61syDR01xjGa0VO&#10;VBHpWXpv171qJnaM1nqXHYmtSdw47VMRlvvY461DbdelSuehIqNVMb+EfGiE4ZsntxTiF+86gfUV&#10;FGcPnHHpSu2Dx2PfmqadyV8I3BK5xSynK5HTp+NBb5RkfpRIpEXP97NS7XQ4/CymRtJ4wKUHJ6il&#10;lwTgJ1pqqRyRRG9xjqKKKp6AFGaKQjg7eCe9AAM+gHNLRRQBHOAeCeoqncjj27VdmGVziqd0Mrx2&#10;6UpfCBlzjgisrUgfLYVr3WMnHrWXqGSrYB5qVuJ7HHa8g84kVd8LyFZ09qreIlwS2R+VSeG2AmBz&#10;6dq6I7GGzPTNDcNCpAxxXSWLMAQfxrlvD0g8pee1dNZZZevNRI3j8LNCJRncc/lUg55B/wDr1HHk&#10;8Z4qWsTRbDXyV6VE5XIAPap6inAH3U59aFuJkZIYEA1XOeh5GOpNWCW/u9qgkHUGtCSuR8+R0xU0&#10;Y3gAjHPAFQmRd3OetTRMu9Tt7U3cejRYQMD8wxx2qSFm3DjGaYrBhlTShirA4H41LWgdSxkZxSOp&#10;IOD2pBIO4IpC4Jypxx1NQWQzdOQevpUMpJO5Rz6VYbB461WkLBsBQatbEPcrz8MwPGaoXQBUg8+l&#10;aE2S7cckVn3QIU8d6rqHQ5vxCCFIIz68VyUoUSnNdj4gzhhjqDXHTj94fXvXNPcd9CrNeeQ+COCe&#10;ta2l6hGAMyD2Fc9qRbzAD+FXtKYmRfoK1hsYyetjq7F0mkAByc9q2YLdvL5B5HNYmioRIMjvXSWy&#10;712hccVqlcLszr6A7DxXN6/H5aFwMV2t3ahlJGMGua8R2eYWCjoKbWlwOJvrwkGP86v+F3UTLk96&#10;xtVBiumQngmtPws48wcelRfWwkeiaWwMOew9qw/HEWIWJPetnSH/AHGG9sVl+NELW5I6YrKv8BvS&#10;VmcWf7p9fSlBXGQcGkfIfGKTFeWejHYcuTz6U8AngHoM5phwCQc4IpyeqnrwKYxVfIPPFBIyB+op&#10;QR04xSZ55HNAtB24YBP6UoJAAxSAL0xS9utBB7kzApz0PXmoAGB4wBT5yTiPtTcc5zXvLU8pbCN0&#10;NV5snOB+tWW6H6VWlPJJq1uD2KdyPmwTxis69OY8k45zWjcf061m333PTjjFawRnO1jJvwAhFZ5I&#10;BBIq/fZKdfrWY5Yv1HHSt1uZI0LEEjcD9MV0FiS0efeuc06THSuh08/uQTj25rOpexUN7Fs5aPb0&#10;5rP1EBk6npV8MDzmqV9yOfTtXJLY6trHJa2B54474qiwzwa0ddXbNkd+9Z7AEnPrXmVPiOiGwgYd&#10;hS0w/wB0Cn1BQE4GaTcScKKG6U0AjPPA70CbHg5GaKamQdpFOFA1qS2p/fKT69a7Dw++Y1x1rj7d&#10;sODnvXVeHZCVVfQ9a6KHxGc0dbaE4BVeh6VoWz7kzjvWbp7swGMCtK2RgvPc11T2MIt3JSxPU0Bi&#10;pyDQUZRkikrJJMsd5jd+aPM9qbRRZgKXOeKTrRxQeDikAUUUUAKoyelSAADdimIUU5Jz+FOLq33a&#10;AA4PQUUUUAFFFKVAUGgBAMnFDHb1HSgcHNJLxj3oAYTk5pkwyAc96fUU3ynAFVEBpIC7T65ocgck&#10;9hTHLDkHJ7ClY7hkAYqgFBBGQacjAZz17UxRx+HQUmwEYJyfWgCUtIRnOR3oD5IUDHv3pEY7Nh6m&#10;kI2H3oAlEnOMd8UkhJbYtMDMxC5+lNlYqCcnI6mgAaQqpUY4657VXknGCS1JPOADg/j61l6rqaWq&#10;ku3QVSRMmLqmsx2wZmIAXnJrxz46/H7Q/h7oVxqOoXyII0JClvam/H348+HfhzodxqOq6okexDtV&#10;nAzX4+f8FDf+CgWtfETUbjw94a1F0tQWUlHxurz8VUjDRbm1HCzr69DV/b3/AOCm/ibxDqF5ofhT&#10;XjBbgld0T8ke1fnP47+Iuv8AjTVJtR1LUZZWkbJaRyTVvxDear4jvnnvJmcse9ZLaA6LvY+vUVyQ&#10;cIanoRw6irRRiu8sj4Ck+5qa2tGJIIA59as3Ua2w28A1Uk1BIxkyYA6mtlNy2B01HcsiyAUqGGO+&#10;afHEYgcHtwPSs86zFn7xPHWpV1NZQVUfjQlJ7hePQvC+uLZtyHI7gGpjqzumMn2FUI5BLjcvQ9qu&#10;29sH+UKOafKuoJ9jO1WWW4wCp4B61nySSxjBz0rp5dFd1z5Yz9Kx9X0eeBS3lkZPemrbGcotu5zO&#10;oTSMxCk49ahtLbecuep71a1G2ljUnHHrVBb2WE724x1rVMz6m3YW5Rgc9PSuv8M6jLAUAm6GuDst&#10;fiRtkh781vaPrMIYFGJz6VlNMuLse4/DrxpeaVdx3NrORg5IzjNfa37MP7Q6RQ2rpc+VMhUSYb9a&#10;/PLwhrSiVVL8HpXsvw18U3mm3EUlvcFcHsetcknZnVyKpGx+4P7O3xbXxFYRwXkw3sowQ2QT6ivo&#10;vwbrImURebkMOM1+VH7Fn7RTwLaWGoXB3xkKGZv51+iHwo+INtrllFcW04OQCCDmuijJHiYnDujL&#10;mR7ZOu+MkDkDIrlvEdwq9unQ1t6brEd3a7ieSvNc74vC+SsiHoea9FzvC5zzd43KMdzHJCyv+Bqp&#10;dhWQiq4uGTgt+FSw/v8AtWcJXOdu+hmXNoxzx/8AWqnLYlR7/Wt65hRVIA59aoXMasD+laRiupDg&#10;czrlgz/Mh596oWCSwzhXGOa2tVQgbeevWs9o/nBYVM6aexzyhZmxYXOQGUjmtizusrg8/jXPWZIG&#10;M49K2LBWdgAelefUpNyLimdDpkm0Bh3H1rURmKAisnT4iFC8dK1rZfk24PvXTQhY6IRsi5aEyr8p&#10;6e1XPsxVAcZwOagsItvOOD6Ve6816CtY3ilYrAHdkDrTo8DIA/AmnyAJlsfSoJLtIh1rOSJasyUM&#10;obJ/SpopQV2hsn3rMk1FQxCtT4NQDH5uvqBXNJ2egGpFOp7d+9TpLu5yOKy3vEUbh+FA1WPIyTQq&#10;ttAU7M1HuAAcdxxVWac9T1x34qFr5GTduHrxVaW/X1xV87Y+YsyXDY+ZsZ9KjMyk/KOQOSaoS3oI&#10;wD+NQy6iUU5bNUtiW0a6shAZcVNBIUOGP0rnbfXhG/zN+lWV8QQl9+/8KtWFc6SK6XqBzUjXKHqR&#10;x6VgQa5C3OSOOmasRX6y8K3PfJplqRqrPuICirCzL/F+lZkE245PB9qtRPu531jJ9ylIuhgeh7cV&#10;FM2CcjtzTEfBxu68VHNIcEhqyZV9CrqMp6AY4rm9bkzu5rb1KUqDn865zV5Dhjxnp9aVhppnM37E&#10;XYbA61btj3YVRv3P2kDHertm2RwRnNQ9zqgbWnsCMDnPWtmwJ4B/CsPTHwMqO1bVkRnpWkGUzatz&#10;lKlVjnFV7Q5XA6AVNkjkVtF6GctyTrzmnJ0pqYK8tz3pYy2MH1olsND6KKKgoKKKKACiiigAoooo&#10;AKKKKACiiigAo69aKTJHGCaAEZiOMde9Rbff8qlIO05Pao/UcDtQTITaQM4OKTJPU0vb8aSgkKKK&#10;KAFAycV+cf8AwXd+D2palZ+HvipY2rSW8dvJYXLqCfLcNvTP1BYfhX6N5IOR+tcf8cvg/wCFPjr8&#10;OdT+G/i+zWS1v4WUORzG/wDC6+hB5rjx2HeKw0oLfp6nucO5osnzaniWrpPX0ejPwc/ZsupLfxZD&#10;gkOxKcV9Xv4v0fwVoH9navIZUnwYQW5jOPmP615vq37LviT9mz9qqPwF4xsGW0NwWtblV+SeMk7Z&#10;FPof0INU/wBpjU00vWYlgkcR225WQdeT/hXxU5uMuWSs0fsuOp4fMKkZ03eMldPyPqb4f/EnTPED&#10;Rw6fO0tt9nMIxg7MAEV7P8O7OCw8JRTwq2yaLeQR1z0r85/2XPjW/h7xlBb6pqGLOa1YOsjYAIyM&#10;/XpX6P8AgTULC78E6e6OGE1qpR19DyK1gk9WfGY7CTwdZx6M8Y/aMsLnUtUQQ/MkKBWJH3T1x+te&#10;CeJfCumee6i2Mshb5tgzX0t8ZLYXWs/YLWMgsCGccbVHU/WvH9c0iGF3t7JgqDO58ckf415cpNVG&#10;enh4qVJJnmkdtPpmBDbJECTjcdzU2eS/uBtmlZQV5LDmuj1DSoUcg455JJ5+tVmsYgokcjr0rRTb&#10;O2GFi9jl5LCInCRElv8AlpioLmytkw1xyoTgH1xXSzxQQq0aAEkenSuc1OUOHYnofl3dquKcmdUM&#10;LFboptPbQMskQO7OAM1r2MgubIpAeCAADWPboJV3yR8DGR6e9dB4a/s2fBimB2nPy/SrlpHQU1GD&#10;NC2iit1C7Ap24z2rofDnmDUUkjweR8o7gVjPas8ZkMf8XB9BW14UuEjvQHXPIwfSpV20bUo3gfQP&#10;wamjtPL1N2KkLhcfzNegX1+mtJK1vI+GXCnHU15b4E1DdBCUO0v8oRf1r1bwxFax2xQ25LLwnGST&#10;719DhFekoI+ZzGKhW9o9zl7/AMKWogcTfM+Mg1458R9Q0XRLp4NQsyhIyGYcH6H8K928UvcSu8EG&#10;VYrxtHSvHv2gvBYvvDU5njJYLw2ORWWJpO2nQ6cvqSU1KWtzybVtT0W6LTWcyFduAM8GsE3losvl&#10;KcAHgr0zXmHiPVfEXhS9c2c7S24Ynaxqtp/xeFzJGrykNn51PrzXlOL6n01GtSasme36NqTuyxRj&#10;btHJz2r0DwXqA86MJIB8vO7oa8G8O+PIL/8AfJOMjGAD+dd54S8YBnCs7bfZsCsb8rujWceZaH0v&#10;4J1mJWRZm3EHAb0r2Dwdqtq0MMIbDdWwe1fMXgXxhAwRpH246NnrXsPgrxZEiRvG+RxjPUGvcwFd&#10;X1PkM4wkmnY940u4XYFRwT3BFWp5QUKhTz71x+h68LlFeKQjcRgHtW9FeCVPMEhPOK+g9pFo+IqU&#10;HCWpLMqybXHbqfeq1y+bdip/h4q5Epki6VWvoiFZAAAVpW91ma+Kx5frvhfw54/nbSfEMQeS0lLQ&#10;sw+7nrVzwPYT6R4jfw7pUGLSGA7TjqcVc1DR4X1M3NucOWzmuj8K6fHApuTGDI3cd64YUL1E+vc9&#10;ieJlCi10a26J9zuvgpoa6V4TMrIQ0spZjXS3f+pP0o8M2aWOgQwooA2ZxTrofuzivbhHlppHx2Iq&#10;OriJTfVnP6iNh3Gq8LfNkL/F61a1Jc9fpVSAZbAIwDzis/tE/ZNnTC2AxYVcxlsnGBVLSzkBc9qv&#10;Fccg4xXVTuZOw2Vcpg9MYqjIDu47dK0GO5fxqjMDuJI71uzIs6YQCAT1NaycrWPp7YcYrXjPyc1l&#10;qVHYmtx82Q2DU7DNV7YlZDgVaKEjINZO97lqzVhgAALKfpQ5Odp7UmcnJ9aUkySfNxn0rXoZ6WE5&#10;IAp84/dgU1lCtgdjSzuxTpWbsmio/CypLjIAHPQnNGOM0rhQflOfehiWOR+tVHuNCUUfWiqAKKKK&#10;QBRRRQA2QArk9qqTg7TVx/unPpVWcDuO1FroDKuVYkis2+XCnnitS54fAPas28AOcj6VmhPY5LxD&#10;GPm9+1RaC22RST+tW/EKgIx6VQ0Z9sqqTwDXTDYwlpI9J8OSFok+bsK6qxZmCqOciuP8NSYhQnpt&#10;5rrbAgAH8qmRtC9jUjJByBmpQwPcVCpwMH8cUCUZG38MisXuaJ2RKSc8kD8aibcASc+nNAPO5jye&#10;uKC2eB096FuFxKr3Cku2DUrTAHAHTrmq00uTvB5x0qySEpk9f0qxGCSCcY29arlRnJzzTldlwCe/&#10;UU9wtYvIoAyB1pSVAy1Rxz8bRz9KeXAXLEZ9qQEm/HAJ9yaFZeretMUgjINNZmXv068VPKO7HuwU&#10;bgOlV5GCjJbkipWlQqeM+xqrK+VZe+7iqQiOR+WeqF3IMbc96tySKE5PGOKz7uZOQB7iqtpcOhia&#10;+cqdp56GuQuAVmOSD9a6vV23ISQc965W7UrLg49q5p7jMrUVJYEAfjVvSSVkU471HexM68A9e1Ta&#10;cu2RQOxrSnsZS3Ot0bBIB/GulslU4zXMaMQCrEenSuosOQCRW8dhX0JblQy7QB0rm/EURMTHP8PS&#10;umlGR9awdci8yJgOlU7AeXeI18u6yRVvwq22Vd3HNN8XWzLcZUc5pPCwYSZ965m3zFxV4no+kEGI&#10;HPaqPjBB9kPutXNE+aIfSofFkebMkD+E0qnwGkNGcDJncV/nQg4yKJeJCMHr2oVgOM15Z6EdhW6Y&#10;4/GlB4yeeaD60gBU5DE57UFDxwvyj6jNH8OcUiK2ApOM0YHBY9aQmLtDY4pwUdc0jcg9BxQpHQGm&#10;R0PbplBfJI4pKCAW3Yor30rHloR8haryDILflViT7hI7VXkBZSWboapbilsUrobuCe1Z18MDgnit&#10;K4+nbrWbfj5SR/nmtoGVTYxtQbCkL1NZbkYznqa0tTJwABn2FZczKHwK3jYwbaLenviQZzXS6YCY&#10;wEI981ytjIFcbs9a6TSpDtxmoqJ2Lg9TRAIGP6VUvxxjjpVvKgDPHNVL4ZBx0HXNcclZnVF3Vzl9&#10;eCls447D8azScnOa1NeAByv51lnPevMqK0jphsIVBpaKKzLEYbhjNICB25+tK3SkK56Z5oExQcn6&#10;UtMUYOCfyp+Oc0Ath8TNuBrqPDxyAp9a5ZSFGT69q6fw0SxXmt6PxEz2Ow00AoD37cVsW6/Lz6Vk&#10;6WSqg45AzitaEnAz1xXTUMUkh5JPU00p6H86dTk6/hWYyHpTWkVWwSPfmpHqCRBu4BGTyauLuBKC&#10;CMg0daiR3GAvI9cdal9qTQBRxikZlXqe1R+Y/Q8fhSSuBLSb13bR1qJ5ASST9BTfOxwy5z1qlENi&#10;yDg8VKDGelVIpRgYP1BqQSfMVH51NguSnGeKUkkYJqPcT3pwkXbg46elIBxAXg80xyScE9KQsf7x&#10;P40lAAfpUUhDHI/H2qRgCOfWo9oyQxxjoRVR2AifnO4HHb3pVUbMDIHvSlVBOPWgADgCqABwMUHk&#10;YoqPzx2WgLXHhQp3cnFDSDqQfyqI3JIxxSecw5Bz7Zosw0JkkAOQOR0pk7DBOcEnkVH575yExTZZ&#10;2xlh07GnYCrf3CwxsWbAFeTfHD4rab4K0C61a9vFjWKMnJPeu38c+IItMspJJHwFUkktX5r/APBR&#10;79pyaOC40HTdQPlqSu1W+81Y4muqFO7NcPQlXqqJ88/t4/tha149125sbXVJFt1LBY1fjFfCXjC/&#10;uvEGqPcyscbjye9dt491q/13U5ZbiVmZ3JJz3rkr21S1jMkpGfSvmZVnKbk3qfTRoqEFFGL9it4I&#10;t74GPWuc8Sa7aWaEKw46jNS+LPFS2+Y4uvsa8/1a+ur9yZM4z0zXZQpynrI5a9WMNEiXVvErSsVg&#10;bIzWVJeXE5LOxIJpDGiH5se+KUSR7jtHocgV6MYqK0PNlKUtyazR8/eyO+a1LNWzz6c1mRSHPAzW&#10;lpxZm+Vu1F9RJmnZW7yEE9+wrodLsZJQCVHsO9ZmmQBgCTjity3lEABJxgVnJmkF3Na2sI5IcdMV&#10;X1HR4pY2UKMe9QJrmzjdzjnmpYdVa5GWI9+amMW2W5xWhzWseFYZFKCMA98VyWt+DbmNGkSPA+h5&#10;r1dY0unC7eTUeq6DFLbsDH1Wqu46E8qnseBXkdxZy7CDx2qxpeqz27gq1dD430EWt2wVODyCK5tb&#10;Zt2EGOelaqSkjncXFnoHg3Xt7KC3THevcfhlqP2wRhn5AGea+a/DDy28obJ617h8JtZLSx4YcdRX&#10;HXiddCV9D6j+FevX/h+8ivbOZlZSCcHgiv0F/Y/+PC3FvDa314A2BwW61+cHga/EtqrZOdor3L4E&#10;+PbnQNbiRZyBvGcnpXFGtKnK5vicOqtM/XTw543s7i0SSG6G11ypB7VNr3iCGaLYZAcn1r5x+Efx&#10;Fm1LTYIzOSu3gZr1WC9kuo1fzCcgda74Y1TjsfJV3OEuU3XvVkfhuPWr9jcqoALg1z9uXbAA6mtK&#10;1VlIYHgVpTre8c8ZNs07i4UqT1rOuJhgnOB6etTSyEpgk/nWfO5Jx6V3QldXNHIgul875uuD3rOu&#10;gsTcjpWjJKqKSxrKvrjPPvxTlIzm00WbGYSNtOea6PSEyQPXvXJadOVkBx1NdhoTqVB/WsN2Onqz&#10;odNtWcAkck1u2mnAIGbFZGkyLkA+vrXQWzDywc9B2raKSR2QSJrazRVyBn60+VFUZwevanRkbMgc&#10;+tQ3Ug9c8Vrc0sUr25MYLYrHuL4+YSc+wzWlqMi7CSRWDevgkge/NJtWMpg+pjft3Y55q3aXa8ck&#10;etYqAvJvb17mtGzRWXGa45t3Mbs0jcK+PmqOaXAyp6U0RLsw31NNmQ9VPHpWEuZhcY2ouhwzH3pv&#10;9ohjjfVW6TAJzjNZd3cywNuzxWkJSFzWNqW/AGQf1qpc3pIIYkkjtWamoNKcE/hmpEl3/WtuZ2Gn&#10;ckZmY8MQaTzXQ5L5xTSG64+oqvK56dPWjnYOxqW1wz8q3P1rQsL6aI5LfSuYju5I3AVuK1rC7MhB&#10;ZePTNDqkqZ1un3glwWPI7VoxyZOVPSue06c7htIIPatu1ff+WKz50zWLuXl+bkdxUc3Hyj8qmt0B&#10;5I6Uk6qvNFzXl0MnVELo20dutc3qqAKxPr3rqrxeDkdDXNa8h+YKetUm7FRjY5DUyRdj61etD8oJ&#10;rN1U4uBz/FV6ykG1Tn8qze52U9ja044PXpW3ZNggbh71g6e3zAetbdocspPpVw3G9zcszwBmp6q2&#10;JDDrjHWrQxjit47EysOXOOCKdGcrjP1qMEg8GpU2kZz1pt6CjuPoooqCgooooAKKKKACiiigAooo&#10;oAKKKKACkKg9RS0gOSeaAGbm8snPfHSmAY+90NTFVCkAVC3bkUEyAYI56UHHbP4051CoMY5phoJC&#10;iiigBQOCab5e4Z7+uaWlXH97FJjTPEP21P2bNP8Ajj4C/trSrRR4g0QGfS51X5mxy0ZPo386/Lv9&#10;p3wvci2N9NAyu6kurDlXHDKfcEV+2LoGUq+DnqPWvg7/AIKZfsyR6Xptx408LaWTZX8/m3KxrxDM&#10;Rhj7Buv1zXzudYJP/aILbf8AzPvuEM5lTq/Uqr0fw+T7fP8Arc/J+6urzStZT7NduhD8hW96/Wz9&#10;nLxHG/wk8LxCUvs0qJTlsn7tflj4z+E3i6XxLHb6Zpssjs+ECD361+gX7NXim4t/BuiadqMqie1t&#10;I7e4jzyjrwf0x+VeDOaha3U+zzeKxGHS6rU9d+LGin57+0B82Tagz79TXj/iXTBkxoMHJOfx5NfQ&#10;N5p0OtaSksuXYqcNnk//AF8V5D4x0aW3uJY0OzzXJ3kdPQflXLVp+9c8zA1Y25Xujy7VY1hzvUbj&#10;kVjShYciQk45ZcV0+sQo12Y2HRiw496wr8W6oWlT1yc1K0PepNWRga1ciJEMajnrxXMarNAshmbO&#10;M5YZwCK2tcvRExbIC44ArzXx5r01tbyYlIG3Ax61rBXZ1O3KR+LfiNaaKpElyAScKoHJ+ldT4I1G&#10;e6sbO9hbmU72x6V87a1/aPiPXVcsWRGyM+tfQvwT1DT18MW7XkeJI/3br34PWuhx5YnlOpGrWa6I&#10;9Qt2L23lmLO5CScdDUOnSta3e8AkKRhc9aZY+L9NjP2YsAp4Oec0+XVLAeZLbSBjnKn096iysdGH&#10;k4yseyfCLUJJSiyLnABVd3TNe++D7FV097u7m4KjGT1718o/CrxwLbU0tjhlIHOenNe9yfEWz0Pw&#10;+l5dS7ARgAt6jjjua9rLqkeXU8bO6VSUlbqdrdXGkWjNNOqjvlsV5x8cvE3huTwndnzovMMJCIuM&#10;luwriviJ4g8T+J90g1uW1ix+6toDjI9Sa5O30ScxCS+ae4YNz5rE44rorzbVkcmCw/LJTk9jyDV/&#10;ArXVs8l9b/MzN8x615b40+Ep8x5tNzDOOQVGPzr6j1zwXcamw2jAC5AA6VxXjLwHd2Lmcw7iwG4Y&#10;6CvHlSlGVz2ounLrqfL1tq/ifwXeeVrEDKgbCXCr8p+vpXpHgj4kLeQqTOT6FTWj4s8L28NuwurP&#10;zEUHchXNccvw2aZ21LwVfGKRSM2rD5T/AIVlOEZep0U8ROm7S1R794B8cKNifaCFJHzZr3b4c+Jl&#10;KJHDcbiGAIJ6Zr4i8NeL9U8MXyaf4ispLZycZf7p56g17/8ACTx+tzewRiYZBALg9auhelLUWJcK&#10;9Ntan2d4J1dzbr5kmMgAE9veu50u98xghYEOcCvJvB2uR39nFcRH76DHPX1r0Pw9Nkq7ZG3mvoaV&#10;S8T4HF0/eZ2Ng3yY6DNQ6juhgdgc4U4z16VLpbB4g+eMZyKffRiZSntXdT1hY8aXu1Dg7S4S4d/N&#10;4dZiCPQda7bwlo76lfRW9uhKuwZ8dhWvH8FPCd7tvwssU8igyFH4J+ldd4c8K6b4ctfItEJOMb36&#10;mro4eUXeRGKzGnOHLBO5ox28cUCwoMBVAqjcj5GArSbGD9Kz7kYBrt6HivdGFqgG449azo8gkZ75&#10;rR1QHJJ9azgAWILY74rB/EV0NfSyQcn8K0lOVBIrK0pwVB71qBhgHNdMNjNiyDggdulULgYcgdzV&#10;4nKkk5zVK5BWTkV0dEZElgSr89a14TlAG71jWQ/ee2PWti3IZAO/UVm9yok8IIk9quZOwHPaqcAP&#10;mGrQPAB9BWMi4/EMHXOce9KrBTkjJ9c0bRuA9TT9ib8be1aJpmdtRhO9s4A56mkn+5kmlXpuPamS&#10;jKhwePrUtXkaR2InAxxSZOMZpWHBPvTat6CCiijI9elIAopGOBmkLg//AK6aVxNpDqKAQTijNAxs&#10;hwtVZzk9O3NWpcbCaqzgkYNHQRnXW0yEKO1ZtyvUk8VpXKhXIB96z7kfLWT0YzmvECfK9Y+lt+9w&#10;Tgg1ueIFyrnPYVz9o2y4Of73SumGxzytc9E8MSgwqN1djYOBgk1534Y1BWjUf3feu40q7DRKSevO&#10;aUtjamzeWRjjODk0pkXjHOTiq0cyiP5RnnkUomyfu4+n/wCqsyiffubC/jmk+ZWJ3dPU9aYW53Hq&#10;KaZQRgHJx60AEspA3Hn0qsxJyc4HrUsr5+Q8eoFQsP4TjimhpDHc465xzQkoY8MfpTSwX+HgjqDT&#10;WcFeF5+tacqFd3LCynovrzmrETsyncehqrG64y34ZqRXdBlTms2raDsTgspCqT75NJnkEyAjnmov&#10;ObI8xQae0sajZjj0pCHOwyDuOPUVCx8wsT605pUZflGPWoy23oaaGkQTqwUhcn14rNux5ZJPOc8V&#10;pTOuzPesy7JLZPcZrRi3Zj6krFTg8Vy94P3uQeM8V1l+CytXK6ioDgr0z61yVCu5UuUynANSWkZE&#10;i59RTggk4qSyiBden3uOKumtDGe5vaVlGQhvTNdPpxVkBHfvXNWSY2knoa6TS23x4x9K6EkTHYuS&#10;KdtZOsxFo2rYIB4rP1ONTGxNDHojznxPZ75Mkd6p+H7cRzYz1POBW74jtlY89jVHS4VW4+77VxSf&#10;vmyWh12jr+6Bz0H503xKmbNh7GrGkRgW+DTNfUfZTgdjWkneA47nnM64lOB3pq4zzUl2FE7eu71p&#10;in5uRgZry3ud8NhVJxyee1Ko56mg4PJP40DA5/OgseRx17UgALEHsOMUoyeaFGOh/GlYTDBOMnJ+&#10;lAGDnv60v1NJtHqfzpkHttFIrZ4NLX0B5YjfdPFQyABSR+WanbofpVeZcEkHIxTW4nsUbk8kVnXx&#10;DRnj8K0bpSDwaz71R5ZYHt6VtAxqbGDqNZc+N+PetXUQcgN2rJmGGyea6FsYS3JrNiGGT3/Kuh0l&#10;8jdnkDpXNW7ANj3610GkuCF56D0qZq6Kh0NjOeWqtebfLI6HFTxuCmcjkVBdAsMVwz3OuOxz2uIN&#10;pJPasjg9Dn3rZ1xSc8detYxyetebW+I6obBRSE44xSF8DJrIsdTS3OcdKDIccCmhtw4U+2aBMcFA&#10;cnApwxnmmoPmJPWnADNAIVODnGa6jwg2eD6Zrl1BJwPyrqPCO7AyMYGOta0n7xM9jsdN4VRt/X2r&#10;Wg+6Oc8VkWOAy1q27AgYrqlsZsmoowcZxRUCEbGPwqNl3Aj9ae/XFNJx1PWmtwK5OaljcBc56dqY&#10;JABhifwNKGC/OhznrmrACzOODwBz2zUUs2w4B7c5pxO3k1BKgYZB70CbsNeVjyPwpplQHJfOaV5N&#10;p2iq8oBIO7A9xTMtWWY5sk88e5qwlzjoARWerICAD16irAckHBx9KiyHexeEnzdcjtgdKPO/2aqC&#10;4ZT8oz9DTlmBzliPl9adjRNMtCRfX8qDKvaq6XBAwCv4mgzHGA35dKLIZP5hY8D9aYxAzz26nvUZ&#10;nGMbvwqN5nHSmHQmyCetGR6iqhclsu2KMrjdnPrzTsK5Ykk2424NQliD8x69KQA5yOB6Gh1O3I5P&#10;ajQlzVhu9cHJ5+lIZQOQp/CmsjDrxUTyKhxkn6mndMnzJWmLfKR781V1C78iNmYngetOeZjxgY74&#10;rD8U6ottbOAf4fWk2oq5UZSbPHP2pPiMfD/hm5aOfazIcc1+Pn7WnjifxV4ruyJWZEkIQFu/c1+h&#10;P7ePxJj03Sbm2+0AfKcjdX5b/EfW/wC0b6e+lP3pSTmvk81xjnW5F0PrcpwnLR9o1uebaxCsJMj4&#10;PPQ1xPi/VVVGjV8H3Ndd4oucxMFOD04rzfX2aeZhITxmuXD+87s7K9oqyOM1mJp5jM78Ac5rA1O5&#10;ihVlUjIHpW34j1BI2KRgYA9a5G7Mt1JwM5PPFe/RWlzwa8kpWRC08txJwPyq7a2rY3N+NJY6fs/e&#10;OMEc1d3og56fSt3LojnUerGrDgAYHTrWlpSOflRM1Ttk8+TbH0J5ArptE0geX5jqAAO3c1nOaijS&#10;NPmehPaI0agZ7cjFPu73yk2hsZ7064aO1GDzgVj39xJMTgd+1EE5u4TahoSNq/zcHoeRWro+ohiA&#10;VPrnNc/aadeXEn7qMk9SQK63wz4Svbh1Ahbn0FatxijKMZTZuaRGLkq+3/69bF1ZL9m3Fe3NXvD/&#10;AIF1BEUtEwH0rXvvDN1FbFTEc47j2rlqVFfQ76VBpXZ4Z8QdPH2gsY84PSuNfTA7+ZxjPpXrHj3w&#10;7NHKztGSO/FcK+nGOYoF4JzitITTRzVqTjIzNOtzFICvb0r0b4bXL215E2eCRXKwaKXG4ZznsK6r&#10;wRZvBdoHyRxSqNSiKmnFn0f4GvWW0SVG4x0zXc6J4nbS76O6WQqAeea81+HU5OnqjkdO9b1/JNHE&#10;0Y5wMrivKmrSsenF3gfef7LXxUtdXsbeP7V8wwDk96+vfCV9FqFijoc/KOa/Ij9nr4033gbxHDHc&#10;TnyWkGcn7tfpp+z58QrbxRpFtPBc7g6KQQa2pw5GfMZlS5alz2WFGDZUdOlaFoSQEI96jsIkuLZZ&#10;FI6dSKsRwmM4zn8K7acOp49rD5YiU4Pasy8dY2yRkcZNasjPtCE5FZOrI+w7T19a7Iy5QbMrU9QV&#10;V2R81mtceZwfWp7uE7s571CIXJ+U4z2puVzG7ctSe0ODwa6bQ7pkAXccVztpaygb2b/69bWkNsPI&#10;z9azu0zWF7nXaXfAYGQOfzroLDUVKgMfqa4u1nA5B/WtK01TyztLfTJrWM2jqjJxOxW7QpnePwqG&#10;e7VV5bn0z1rCi1VgvLfrTjfB+SR0rRSvsac+hPe3IlOR09zWZcLvYn9cVYkPmGm/ZudxH1NKV2tD&#10;OT5itb23rzg+lXIV2fdHAPaljhx259asxWMjkHB/KsrMmKQ6LlMOBmklRccD9OlXIdKmIzu460v9&#10;mP8AeyeB0IoUGy7IxLyLKk4x71kXtq7nBBx9OK6e6sX3lWT9KqS6aDzjH4VXstCHE5aWzaNvMU8U&#10;sMjoeelbd1pXykAfUgVmyadIrkAcVlJOLM2mmN84OuWbvmoJ3JBwDnvU/wBjbIGCPwp62LEfd/Pv&#10;XPKUk7EtlK1tDISSDz1z2rY02zIxyQfpSWVgQRlK2bOx2kHAzWfM2wSuWNPiwAQOvqK2LED0qpa2&#10;hGNo571et49rZIx9a2jFpG8E0y/BwMetEwB6mkgIzuz+FNuJgARitToKN+QoIBHB4rmNdddrPjvX&#10;R6hIBGQD05rltafKnLY9KBRd2cfrLfvQxOPnq3p7jaMVR1dsucdmq3pzHGAah/EdkNjcszk8Hv1r&#10;ds2Bwc965+yk2sCa3bJgQPY1rEuRtWLjoO9Xh0rPsW+bO76g1fVgcfSto7ky+EWpIyuOuMetR04H&#10;5eT9ParauQnZk1FFFZlhRRRQAUUUUAFFFBOO1ABRRRQAZGcUc9qKQk7sYpAJuwec0oYEdaack9KF&#10;Dd/yIqmkkLqKcH7x/KmyBQuQo+tP3DHXnFRswxjPP0pAwfaFXHPFNIxxSZHc80oBPAotYgSilP1z&#10;SUAFFFFAAcNxisX4g+BdD+IvhS88Ja9AJLa7gMbgj7uRwR7itqg80pRjKPK1oXCpOnNSi7NH5ma7&#10;+z0/ww+Ol54P8T6eo8iN5LKcpxPGc7HX/Dsc15j4X1DxF4I+LUlnc27NZ3dwVZgThT1BFfpJ+1d8&#10;C5Pib4Yh8U+HbZf7c0TMtoQOZk/iiP17e9fD3iXRms9SN1daadztuAdeY3B5Q/jXweZYKWCxFl8L&#10;2/ryP1jJ81WZYPmfxWSkvPv8z3HwF44s5tLgklUFPLwTnoeQR+dc/wDF21iFkby1cLn548jGfXNe&#10;e/D7xfqNhpF9Fcx8pclo1J6K3+Bq54x8a/bdGbzJt2y3wDnoc9K5HNyjqXDDunWujgtT1Mx3LySH&#10;O5sfh7Vyus67Fh4gDnnBzS+ItblSZtku0c8k9Oa43WdbRFLqTkdDmpep7eHVtyt4q19IQ2XxkdAe&#10;a8n8d65LcubeGQlmPCrXR+Mtdt4YnupnI29SeprkdMgku5f7Vv4gof7gOcrW1KNtR4muuTljuP8A&#10;DugiMDzQd7cs3oTXe+Hbe90f57Zs5GGDDisnwnpT3T4cBhnK4HWvRrPRbK008RSsCWG4EjpW/Lfc&#10;4IOKVznLu919LsPHdcEZ8t14b29q0rLxS88YMzmMsCuGz/Orb6dCJRLDICcglCM4+lZ+t2ZgYQKm&#10;CByfrV8sbbBCU4yvFnQeF/izovgq8+23srXAHBWIHI9q05P2gfEnxD8TLf3kwt7OH5bS0RugA6n1&#10;Jrzw2lnMx+1QnBwAcdKisIhaXcbJjhuCBjAroi+Wn7oSblUTlqfUPw+1067Er3k+doGctnNdfa2a&#10;y3Xm+UPnb7oGRivEPhPrx8xLSKXY3BdicjFe3+HtUtmt1ZZ1fdGWZlPQ5/z+lbUavtI2ZljKbpv3&#10;UbFr4YgYtcEdVwAeM9qg8S/Dyy1CywyIDxuOOtXrfWbCeVZWmVAvBy4Fal54x8Mx6ZHPfajbx7Vx&#10;hpBzgeldcFBp3PHqTxEZpo+e/ih8MbexR2UnLLkYH3ueleHanEnhfVGvdMuxHIsmTbOevPavUv2o&#10;/wBtz9nzwRZzafL4vt7m8SRkFvD8zhuhHHSvjHxZ8W9f+J+urr3h7Tru0tQxME8gI8z8PSuGth3L&#10;4djsp4uUF72/4n1JaJ4X+J+lJpurWab5EIJxyrevtWT4d0zxV8JPHFpot7O0+n3eDZ3THlSP4D/Q&#10;1xv7Ous694i1G3eeQqflDKP72ea+pviJ8NxqXg7RNYVVaS3u9zsF7FcY/OvPu7OL3R6dOcfdmtpa&#10;HtnwX1L7f4YhlA44PJ5z3/WvXdAu96qyjtjFeN/ByGOy0aGCJSAqBSpPfrXrPh/apRVXGOD/AIV7&#10;GEm3Tjc+ax8Eq8rHoXh5y9mC3GOMVffb5685G4An8aoaGNtuAWyD2q1cvsXHH517VJ+4fM1lebPR&#10;rFV8hPZQP0q6o+UA1m6POJdPhlXJ3IOa00yVFd0djwno7A2NprPuhwQRWg3Q1Que57Yq1orEvdGH&#10;qvUqPXmsjd++289a2NXBySKxmz5pz0zWEi1samluByBznitYE8DGfXmsXSiQ2Sc1sK3y5Axx1reB&#10;myU9B+NUroYkOMVeAOzkdqpXeA5rp6GI22J8wCtm1+6MHtWLB/rRitizIwCOfWoZUS3H97Pt+VWU&#10;AKDNVE5bHp3q1Cw2bA2SDyDWUloUviCQg4x24oVnA+Whgc49+KTKddp+matLQh7jlzg59aZNjC4p&#10;6HIzjvUczA4welN7mq+EhbGeKSlZiTgHikoJCkYccCloJI6DNIBpB+6Wxz6UzYOf8aewJ6Cgq3TF&#10;UiGhFjAPDZFPGAOKQuPSkQsFyf0FLUpW6Ct9081VmAwQPSrTnCk5xVacHPXtxQthmbdr8xxWfcLw&#10;Qa0rzIbJNZ92OTj0rOW4HP67H94nvXJXNytvI3OPm612GuJncD6VwfiJ/KDsONpzW0NjnqaHReFd&#10;Z/eBd3f1r0fQL7egz1HXmvDPCetBrwxtgYOMGvVfC2pDA55z3NOTHTeh3kU2B1/+vUpl24KMfbFZ&#10;lrdFlGCMVcSXgMPzqNTo0Za8xjyePpQXYjA/WovOZhx6c0ea4Xbjn1oSYadx7Z28t+VQyljggj3o&#10;ac8n09ahkcyc5x7YrRLlC+gMWC4LfhnpTQRnqKRpFVeecCkEiltpB/KkIsqeCWI6cVJyeFbGPeqo&#10;Zhwp/KnJcOnylDgdDTaTQ07FvIzhh+OaUBG6c1WWUtgHPoc09WboTg+w61PK0GjJWMa8EdaY8g9B&#10;TGLdc1Gzc8nBqkrC22FlkQjgAnFU7rb6jNWAjbS2Kilt1l56Gh7grIxNRy24gVy2rD94MV1mqp5Q&#10;JDVyuqBWYk56/nXLVKW5BBg8YPHWrNjH84JGPm4qrbDLc/nV2AYk49aulqjGe5s24+VSK3NJcBQu&#10;e3SsK3Y+SDnpWppE2HAU/UVsnqJWNsEBe1VL8Dy2/SraspGO2KqXy5jIzinJaB0OS8QR7sjAODzW&#10;fYhBNgqPrWnr4Kk89+eKy7JgZBxyBXDP4jeGx1mlYEIXBI/lRrSE23A4x1/CjSGDQ5Bp2r5ktW6j&#10;HStN4iW55vqK7buQcfeqHAx75q1qyhb6TI71VwOT+ma82XxHoQ2JNpPp+dJj0/GmqSvJHWnE5A57&#10;84FIscpGAvWnDgYxTcc8k+1OGKCJMD06UD0o/GkGcHnvQT5HtKOBzUlQrnjA/Gpq+gPMBuh+lV3B&#10;AOasN0P0qCZcgYNNbiexTugQPxrNvgdjDrWlc8MOO9Z96Nyk1rTZlPYwtR5JIB5NY1x988c1tah0&#10;44/rWPdfK3IPWumOqOaW42Andg1uaRIAnBHHXmsBGO7g8eta2jyYJSlLYqB0MTqFAIqO7OAeaiik&#10;OOOadM2/krg4xg1xVFZnVDYxtYH7tvUGsQgjrW7qeDGeeKw2HJ4715tb4jrp7DeSvI5phOB1p7MQ&#10;MgVA7bfxrA0HM/ykigMhOQc8+tQyOWGBj86QfIdxNAmXFyef50oOTj0qG3l3cE1NQMcjbTXT+EZO&#10;mT+Fcupwc10HhG4AkAY96uHxEyO4sSeCtatuDgdPfFZGnNuA9+prWtQcBffiux7GJY3DZihetBVh&#10;2prNjgGoDUbIfnJzUMsvy44wac8o2n09agDGQEEVaQCEuflKg9xT1Bx8x5psI+U5GOeKm3MOAgPu&#10;BTAieJ92FXOaYU4wVOM1ajYbcEgfjSmNS240m7CauZ7wDPIqtPDtJzk/jWpOiL8w6+9VpgcZAzzz&#10;Svchpoz92flPHPTNWIpSPv8AAHSmtHsckDOfegZznH1qlqBJ5gznH0pRMo6r2qJmKjJx+dQm4I6E&#10;c9hTslqS7ItrIp5XAPbJpfMI53DPsaoLOWOSc4981IJmYdf0rCdSzsFy28wPJIz6ioZboA4GPQVE&#10;0rnPAqJ0YAlMcd+9VGpoFyX7UM05bhScY7VXihcqd557GpVVVHzU1U0DmLUEoK5B+oNO37h1/Coo&#10;VUEfSpiNiZVcnFS6gLXURzhCwqpMjEZJ+vFWHdvu44qGV1GdxqeaQN9ilcMY1JLcY6VwPxO8Qppm&#10;mTTNMPlQk12ms3IhRssBha+d/wBqzx0ND8K3RSUKzRkDBrkxeKVGk2zpwtJ1aqiup8E/ty/Fi48T&#10;eIrrT7e4zHGzBgDXxl4ouJbqR0A43da95+Mk1zrOsXUjMWaSUknPvXjmvaEbfe0inkk818HPEKdZ&#10;yb1Z+j08P7Ogoroeca7ZA2jk8EV5V401KOwLKjjPPOeleueNLyKw06aU9ge9fPHjXVnvNRZVIwCc&#10;17WXJ1JN9DycfJUkYmqXT3s2AOp4Iot9PQRklTx61LY2PmtlckVeuFjgjKLjp1Ne4520R4ai5e8z&#10;MuCIwcDFVDJJLJt5NWbsh8qO/wCdT6Lpb3MyoB171opKKuyOVydkaPhfSXmcSOn44rrhbLa2pJXH&#10;y+lTeHPD4t7ZSIskinaupf8AcoDz+tcSqe1qWR3ey9lTuYckE95NtRDk9OK3fDnwy1DV5l/0djk9&#10;cV0Xw68CSazdx7oSQT0xX0z8JfgpbNHHJLacAcgp1reriFRjYzw+DliJXZ434D/Zsu7soz2ZOT/d&#10;r2Twd+zLHCis9gM4Gflr6A8D/CzT7KJf9GXhfTFd9YeD7GFABEBxxgV5dXHSex7tDLIQWp86W/7P&#10;8EEOBa4A/wBmsnxH8FFihIW17da+pZvDtuwOyIY78Vg+IPCtu8R2w54rleJk2dqwlK2x8KfE74Sm&#10;OKQi25xyNteC+KPCFxpV6/7s/KeOK/Qf4oeA4JoXKwY4Pavlv4veBBBcSOsHX0rtw+Ju7M83GYJK&#10;N0eO6BpSzkROuSa6rR/DRhmV1UjnPAqjoth9nvvLZMYNek+HtHjurVSFzxxXXKbR4/s1sW/BTNas&#10;IScAjjNdzb2X2xBtHI/WuOeyewUOF+70xXXeE9RE4VZG/E1z1ddUbUnZ2Gr4amt7gTwKQVOcDtX3&#10;P/wT98X3k2hxaZPKS0BwNx546V8oQ6dHIiz8HPUYr6G/Y31KPRNfWFSFWQg08PV5pKLOXM8NzYdu&#10;2x+h/ha4aa0AJ4x2rX6sMc1yPgPU1mtEZW4IHeunFyOxBr14RtofIyVnYsOAyVnaii7WyKtC7DLs&#10;PpVW9cFCM5x3q7mcrdDDvIV3HIwM02wtVnlJI4HWprpVJPTPepbOPYBt79alO5mleRK0KBQFA69K&#10;IZTC3HX61MyAggmqso+fJHTuKrXqb8ttS8upFF4Jzij+3WUbVBPvms+Uls7M89KhkcxEKCOaltol&#10;yaZ0Gn6vPOcBuc+tbVkZJSJHJrn/AA/bl8PXT6bBsUEKelb0tS43e5es7bzAMr9avLpO9Moc8dKb&#10;ZfKoOOo61ft2O7jjArV6M0VmVoNJAPzn61ftrdB1FOMShd2T+FOhbAIx75pONiktS1HEuAdvOKe1&#10;tEw+5+NEZDYPrUqnIKN0NaRSaNbJlKfT4nTO2qM1ggJ44rYPI29fWq1wq5wP0qlFi5UYl1YIQdq5&#10;9qzZ7FQ5G0D14ropITnGKqz2as5P86zlT5jKUdTC+wgnJXPpipotODDAA9hV6S2Ct04PWprW3DLu&#10;dcACuOpR1M3G5Uh02OM+59qv2lsBzj8TUot1AyRmrMcKBeBWcaSTKUbBFFgZB4xxUgoAA4Ao4710&#10;Rp6GmxYjYDg8nHamXJJ7cZpEZmAU/nSSnC7e4PSk42RV20ZWqSgxMB171zeq5wc8k10Wp4ZT65rn&#10;9VUkHjnFY2d7krc43WRiQ+7VZ04kgHgVFrEfJYdj3p2muNo57Un8R3wvym7asOOeorbsWJ5x25FY&#10;Nm3Tjv2rc04jAHpVxLext2LYYBq0Yzkf1rLsn5FacZwuAK6ItIl6ofSqMnpSY96BVmZYopis3H9a&#10;fUNNFp3DI6ZopCQOcUFgDg0hi0Um4YzmloATcM4paTA6kUbh69aAFIz3o5zSMSBkUgfJwRRa4Ck7&#10;aC3BI7Ghj2x9aTGEx6mmgET73SnDqcCmgleMUbuMYp2uxXBnJ9vemcg5J96UnnBpGyTj+lNKxLdx&#10;OvH5UD5jgn6UE8YIxSU2gvYCexAooxzmgVFrBoFFFFITCig57UYoAegDRMrDg18z/tYfBvR9M1Y+&#10;KbHT0W31A5nVV4WYd/bI/WvpdXKqQB19axPiL4E074g+F7jw9qC48xcxSDqjjoa4sfhVi8O4denq&#10;enlWOlgcXGpfTZ+h+dfiPS49D19rJRtiuF2qT6kcZ/GuQ8SSyxxNbMeASM17j+0D8Bfifo2qx/YP&#10;Cd1dlWwktrHvDY6HivH/AB94c1jSNQktdb0qaynaEPLb3CFWQkZr4PEUK2HXvxaP1TC4rD4mKdOS&#10;btfRnkfiaZ43JmwxDYyOhrifEt8YyzbsD0H0rufFMDtIyYBy3I9Oa4bxHpMzWxdELEpkYpU5I7VN&#10;pWOARZPF3iUwHLWlr9/aeC+OlXriGKS/+yum1VwAB0q18P8ATzp+g3Fxs/eNeTbiRznccZrzv4je&#10;NvEvhjWfNtbXzUkOTuzxXXCLnUtHocVebp0eeXU9v8E2NnaAGJgWwM+xrr4p4vPEUkWV29x3x618&#10;lxftkReA4mOraFdSv/FsXj86m8Bft4638afFC+B/CHh9rSWSXZG80nU9c12rCYh6pHB9ew0bKc7H&#10;1Dd3VpavJPIQCV+UZ6YrI1jX9JuRvkvEDhgD8w6E11n7Pf7K2q/GHwzf3fjTxFcrfpEJ7MRPhCp4&#10;YEeoNdx8N/2GvDWq+FdTbxEZhf2t4Y0Yv/DtyD71KoVJSt1L/tXA0ru+zPF7S80m6VVgkaU5OQqb&#10;selTeHdBvPEuupYaZYSyXU7bYYQPv/hX11+zp8C/Bng/wfcaVq3hiGS/W7lR53QHcoxtPNauifs/&#10;6Fo3x68PePdKso0tZBNFf24AxHJ5ZKsB7niuiOEnyqz3MZ8SUVOUeTa9n3seReG/2RvjrH4Vk8QW&#10;tjbwR2p84jeTIEA54FetfDf9lTxN4p8Dy6yvie5S7a1MscMeADgZIr6f8LRWMFg1i4XY6FCCOCCC&#10;MGuQk+OHwc+CtpIPFXjGwsYrSRoSjTjeCCfl2jnOO1erSwFCCTex85W4izPEpwjvfSy6djB+Dv7L&#10;Pge6+G1y/i+xkub+e1yss0rEq49OeK8b/aw0n4cfCbQNF8URW0StbzyQtEG/1mV4yPXivQ/hz+37&#10;4L8QDVrdPDGoxILydNNdbYhbiHcQkgzypI5x718/eJvhL4/+OGvRyeNtYlms4rkyKNm1FJJPT6HF&#10;auFKnSSSu0aYTBZji8TKeIk4Q3d/ySPivR/2SLv9ob48ax8RDYGDR2vWmjiYcA8Z+ua9A+J/wn0v&#10;wZGLPTdOVIoIsIoHB7V9lWvw30PwJo6aRoFlHHEEP3Ryx7mvDvj34bdbZjtJLyZzj9K8XG1Xz8tz&#10;6OjRocnLSWi+/wCZw37MXhQRX1rMsGC0uT8vvX2lb6Fa3HhSO0ljYgKSVx7V81/ALQ57O6tXjtiw&#10;yCxA9O9fUtreAaBA7gYQYwe/vXnYdKU5NnXjZOnShBdB3gRFtZlsk+9vyxA716t4Xt5Z42ZiASwI&#10;4ry/wlHNNeCSNRmSUleO1exaFC0NtGiLx1Ye9etg0nE8DHSs/M6fSQUtQwGDjvT76ZywT36022cC&#10;Dah6dKqX07G7jRWB+bPBr1U7JHgtc02em+CpzNokXOSvFbke51BI571zHw+nV7Boh/C4rqIhjAr0&#10;o35TwKytVaHOuEyDz0qjdKwyCO3NaDYIPGKpXnLEY7VSZkzB1bOwjHGaxJjicmt/V1CjArAuAFmJ&#10;J+lZSLRd0xjvKnHPStmMs0XQdOgNYenkbxmty3H7rGecc1tSeiM5E68rnNVL4HdmrSZAA9uRVa+P&#10;OMfjXUn7piyGEkSLWxZkgCsaLhsnr7Vr2JJVRjtUS3HHct8/r61YgG5vw9KrHPXNWbbLjp2rKWxf&#10;VDn65JpGGDjOaVxzn2ptXTd0TNWY5chcgVFIMHBz+dTJ90VFI25s4pvc0+yQkEcUUE55xRQyQoBy&#10;M4/OimGM9TIc0gH5GcZpCOdymm+UWOWNO2/NuyfpmjYNwweMcUvQUUEgcmgLDZGGw5Haq8xyBjsK&#10;ssMjGKrzAdB+dPoBnXrDPSs+55BKj8K0rxFPOKzrjpnGMis3uBiayA2c9xXA+J42KyAe+a9A1kAr&#10;j864nXLdZndcHGa1pmFRHKeGIJl1Vgp71614XilWMc/WuC8PaVtvgdnbsK9Q8NWf7teO/WiW4qas&#10;jfsDKUwc8VooAoBBNV4IdkYxzxTln2c7fwoSN07lxXx958cetI7buRJniqj3rAZCjHbNMF8zEdAf&#10;erY0XAxBxzSbix4HfmqpuH6DAoM8uzqB9DRoBYJ5zgU7j72RVB7h3G0n3qTzpAOvfrQJFrzMcgD6&#10;0nnoTy3HeqcryAAqfrURdj3oGaX2iNQcyfTBoNypwcjPrms5G5wakJGM7xRcC79pjPG8YPPWjz48&#10;7cj6mqJIB4PFPBzznNFwLm9R1INRXF2qBto5zUTSYOCf1qCaUHJJ/GhgUdTuDINuBXM6mgUHIxyc&#10;V0N8yEnnqexrC1QHJxj1Nc9XYvqUrfDOBV+M4k4FZ9qQrjIznpV5ThsgdaKBz1dGaED7osA+9aWj&#10;u3mDtntWXa/NHk9vatHSSwlHHbFdD3JTudHCd0YI9KivfuEVJaHMX4U26xtNNv3R2sjldfGd31rI&#10;tGzOODyOa29eTIbHpWFbgJPuweDXDV+I3p7HVaI+YjjP51Y1JfMtzkflVTQTmLBPWr12M27fTuat&#10;bB9o851+PZfyAY696pD379hWj4kXbqL8Z9KzsY5zivOnpJnfT1Q4jJ5HSlABT71IHz1FOBGNwqTQ&#10;UKPU5I59Kdjnk0hPoAaBnJAH60iWL+I9hRRjnpRTJPZ4hmpajhFSV9AeWIx4qKU8cVK3Q1FIM8ex&#10;oW4nsU7k81n3Y+UjsetaFyO9ULtSAe/4VtAynsYd/wAjn1rFvB8xwe/etvUBnOBzmsW+Bz+FdMTn&#10;kVlYqSue9aelSlZwPbvWUP8AWADvWhpzDzAQ3Q96ctgjub0EoA257U6WQjndyOMVXjJB4NOmJ9a4&#10;6u51U3cp6i2I2PU+1YsmMnHrWxekFCpJ5GaxpRhj9a8yvuddPYjbgYxx2qq8jHqMc1adcjmqc+VO&#10;Bnr0rmNRryKP60BmZuSMdqjfKucdcVIpIxjigCxCSDjtUy9OKrQsC2OuasoCCcj8aAuOrV8POUnG&#10;fWsoelaOiMfPAqo7iex3uk3OY1ycntW3azHYBkdeTXM6QzGNQD7VsW8jAcHoK7UroxNbz8jBcY9K&#10;hlmKnbkCoVdimS+M8dKY7HJDZx2NCSRLdhWlO0OGBP8AKmpKykknOewpgAPVaGMa/eIFUiHPUmSQ&#10;thywHqKsQseQfXPFUQQGBUZqaOR8Zzg98UilJNFvYg/hFKTioopt2ATz6VJuGM54rP1K3GXKgpux&#10;0qrKSBkCrc7hUx3PaqkgOcc01YmRBKctj86iD4zv7GpXjIG4Y9yKryKEOeDkdPelGZC3EnlPQDIq&#10;uxHUfhUjPv5J5qMg9B365pylZCkIqE4G33zmp403EL7daaqjGamhUFc45z1rm31JFWH15Hpil8pc&#10;5IqaMZCg+9K8aKCxoW5VtCBmVWwwGMdaaIt4LA0s4+UH3pY8qAAeopt3EhyAjgmlEjgYzSUMwUZN&#10;WloIZLIIxVW5nP3sgVNPKAvXPPHFZl/cCNS59KHqhNmH4t1oW9u7M44Xmvib9s/4hG/Z9Jin6E/L&#10;nrX1H8YfE8emaTNOXA2qa/O/9onx22reJ5z5uQX2rz718hn+IlGHIj6fh3De1xPO1seVaroJ1G5k&#10;nZcgnrXmXxO0eOxt5QigHmvaI2hayVhjJFeVfFmOOUS7uRz/AFr4ajWnKvqfptWjBYfQ+X/i3cSx&#10;2Dxqeo6V4ZeadLdXbysucsecV7n8XVDTPb49a83GjxiMsy9O9fe4CqqdE+Ix9P2laxzK2qWkIVV5&#10;xVG9n3goF/GtLVpdkhVWyc81RtNNe5kG5Ty3U16sHdXZ5NXT3YlO2sJbmQBFySa9B8BeCzLKpaEk&#10;n1FReFPCgldSYARnrXtPwy+HrTqJjB0HX8K4Mdjo0oM78BgXUmmzmLnQ1sLTiLGB6Vz9lpDajrAj&#10;ALBW447167488Kf2dYNKYvuoTjFct8PfDf2zU1kePlm7iscvxCqQczrxuHcZqB6Z8D/AILRs0HcH&#10;gV9S+APDUFrDGvlA8DtXmvwY8KxwQRl4MfKORXvPhXSvJhUCPtzmscTXc5npYbDRpU0bWjWMaD5k&#10;4/lW1FCvQ/lVa0t1QADp3PSrVuSGIbp9a5ObU7lFcpIbFZAcJ+VUNS0femAnJHJxW9ZQrIM7ealu&#10;LBGQkJjjk009SbM8Z+IHh0SQOFizxyQOlfNfxi8GqxlJix1r7K8YaIZ42UKOhxXg3xZ8HvJHJIsO&#10;cVrSnyzMa9O8D4u1jRH0/Uiwjxz6e9dx4EdZYVRgQRR8RfDX2S+Z/Kxg81neEr57W5ERPQ8V7MWq&#10;kD5ivTdOodlq2lg25Kx9R0qj4du/sdybeVsc8Vu2sq3luM9xWBr1hLZv9qt1OV649Ki11yme0kz0&#10;TQ/EMZgEE0vQfrXqXwN+IEWha/DumAIcY5HNfMEXip7ddwY47it/w38RzaXSSLcbTkYIPvXKoTp1&#10;OZG8nGrTcWfrV8HfilY6np8Li8Q8DdzXqun+KbO6HyXA57V+YXwh/aTv9BMeb3cmeQGr6Y+GX7TO&#10;na9JFGl8NxAGAfavYpYhctnufKYrAVIzbR9axagsg3RsDTZ7svGeee/FcZ4I8WLq1okqy7gevNdC&#10;96XB2n9K6k+Y8qceVjppgX681PZzKR8386yri6YEtu96S11LD7Q9OKdzJPU6EyArnP41GygiqUV8&#10;WH36ct6u7aCMeldDjZG3MrFkopIbb7YpLfTmuLjJTIHrVjT4GumBxW5p2nI2CVHWseS7M1HmY3Rb&#10;YKQuzA7V0NrFtjAA7VTgs0iGVBBq5AW2jBPHetqacWbxjbQuQSFTtY1ZW7CjG7GO9Zsk7Ahf1pTK&#10;+AM9a2l3Gjbhu1lG0SA46DNSpIM8H61iwXBiIO4D2q5FqUYGSRyaW5SkbMDn7pNTiTgnf9KyI9Yt&#10;1UAyDNKdahyMP+tXexXOjWd1AzVaaQE4H8qotqykbVlH0zQt+H5D5zTUrDUidpBu+9SOAynPWomk&#10;UHjr6daVWLNhvwociXIY8C7iNnT3p0SKsWR+NPbCgnpTVJIwOcmocXJkKw+PBYBjjip12r8oqCIK&#10;Ru7gU8OSclu3aq9mUtWSM2P8KFbPGfxqMuB70+MZG6qUFY1sTwD5SfemXCFVLKaWE4JqSZcpnv2r&#10;KVO24jIv1DKeMEjrWBqcZwSATXTXkSEHd0NYWqW+1m+XjtzWLphGJxutQqqvjoap6S2VGK1Nejwj&#10;ADvWVpnykqOx9a55xszsh8JuWZ4xnv0rb0xjgDOOawrLnmtvTXwME96Il/ZNyzbocd60oSGI4/Ks&#10;uzY5BJrTtyQADW62EifODx60DPakXpSjrWqM2PBIwf51ICSARUa4xj0qRScAAVMthxFPTGfpTN7A&#10;9PxoYnuKQ8nOKIrqwbHo27OaUE5OajBI6Gl3N0zQ46j5kOYHBxzSDrg+lIGI6GlY8A98UrW0GmDn&#10;jFIOtIST1NFUk0rEN6jiWToc0hYnrSHmihRHfsFFFFVsK4hwWwT+lJtbrnmgnv8AkaDgjk/ShCG4&#10;9ulFH40Uug0KBkZzSUZIoz60rAmgoo70VLBhQM9zmjtS4G3NIEriU9GLkAnGKZSqSDxQCdmPMETS&#10;fOgPHcdK+Wv+Ch/wpjmn074lWdsNrR/Y70qOOMlCfzIr6oHPPtXP/FPwLp/xM8Caj4L1EgC7tysU&#10;hGTHIOVf8DiuLMMKsXhJU+vT1PTyvGPAY2FXonr6Pc/I3xppTWF7Iix4ZX456Vx9zZC5fy5VzgfK&#10;c9q9k+NfgTUfDfiG90rUbVo7q0naG4jI6SKcHH16j615ZexpbOE5GTwa/PIpxdmtUfrcZxlFST0Z&#10;yml+HPsTXlm8Y2GXzFx2z1rjPil8PbfUrP7WkOXUErxzXrAjhSUYQlgOTWdrulR3Ni6SKGPqTW9O&#10;s4TuglGNSm4vY+dvD/ws8OeNftGia9ACxJCyBeRWDqn7HGpfDXxdb+OfBhdJoZRJHJAOG9mFeup4&#10;abRvFEV1bghWkxJt7e9eraRElzZo8pG5QOo4Oa9SONnTad9GeasLSnHkqxTM79lz9rDxb8P7220z&#10;x3YOIhMY5poR/wAsmHOR7Hmvo3Rf2zvhNZa7LYT6g4t54TI1z5R2q4wNp78g14K/hHQruYu2mKjk&#10;4yoqjc+DNNUFoEAI+9k5rthi4ylzGLyPAVXZNo+hbb9uj4ZaRrN1BDZX9zEUDRzwQ/K7dMc9O3Nc&#10;54j/AOChniaLXIbvwD8KZJo4pgzy6ldiMMB1wFyc+9eHvYJZyCMwqVUEEAdelX7e5015lgkiUImc&#10;gHpx/Or+tRWxvHhvAR1ldnpPjH9tT9qv4nwiy0TV7HwtaSk5XS0Mk+PQyPwPwFc34E+HGnX2svr3&#10;i7UJry+lnMtzeXspkkkdurEtVXRrjT7WxeWzJYozBRjNdH4XuVup4yiFnUDB6c9elR9b5nY9XD5f&#10;gsHC1KKXn1Pefh/4X01rXyVtYkDALFOVHHAOa9G0fQYdP0hw0QbcDl8dT3rhPhg82oWEfnKcIQoA&#10;H8q9Jmlj+xeTE2xgvOR1P/6q7FW5oHzuOb9o4+ZyniXTLeaNY4YhnaVWvDfiv4Zl1NWgZN4AO0d8&#10;V7l4ivzCQAo2kkYHUH1rltQ8Lrrbq8K/PxyB/n0rya6c5m+FfLFc2xx/wK8D3ljHHC67fLGQSuci&#10;vTvENwunPBp0TL5echAOh7VpeDfCI0q0y0PzBDnjpWDrcV5f+IRb+SQsZO4kdgeKmNL2VLzZnXxC&#10;rYnR6I63wAAbtFcZAHyjGCK9X0CWV8gvkE/KSK878C6bHbRLK6glyPmPp0r0jSUSCMBWzwADXp4S&#10;LUdTxcdV5paG2LhY4TIx24FY8N6LnVjMG+UVF4n1+3sLUwebhtuQMc1T8OzeahlkHzHknPSuqU05&#10;WOWlSfs3Nnq3w0uULyRhiQygiu3gGVBry/4b6k9vqsCl/ldirD616jD9zNenRlemfP46HJXY+ql2&#10;gClyepwKt1XvVzycdelbR3OJmHq6dx61z94pEu79K6PVlJXmuev0O8Z/Os56MtbktgcuCPXgVuWn&#10;+rzmsK0ABGCOoxW5aZ8vr9a0pbGciwmeoqvfDknPap1JHfrUN4Dg/SutaxMnuVUOGGDWvp2Sqmsc&#10;cHNaunspQYJqXuEdy8Qx5xwD0qxaPklc4wP0qs3TIqe3bYA2fvDBrGRa3Jzzj9ajp5YqetMPJzVU&#10;9hT3Hp90U2ZBt3elOTpTZjhMepqnuaR+Egcd6bTn3fhTSMjGfypEACGGRRigDFHOetAAM9zRRRQA&#10;UUUUAFVpc7Qf0qyc44NV7hgWwv501sBSvAApz+dZl0OoxitO99jzWdcc8is5aSDoY2rp8hIrkNSj&#10;U3ZyMgmux1YAIetcjqYAuiT1+taUzKZLolji6VgnbivQvD1ptX5RiuN8PRK06kg4x613+hQrtAB+&#10;taSVxQ2NJIsx7+KrTJsOcfStBYxtyOary25ckt09KUdjSWhnyyqRjP4U3zABgHrVl7FGGMc002Cf&#10;3j9Kqw7kJucgqy/jTGuWwQc1aFlEOCpPvTTawZxjP50WDUq+eey9qVZ5QchasrBAv8A/GnLHEBlY&#10;wKNAVyo8spPI5pu6fGR074q8yp02AUmAWOUxzzQFvMzwbzI+U/lT1FyeqmrxU9cdB0FNGW46fSi4&#10;crKyxXB6g04W8/Q1YVXA2j8/SnKm04zzRcLEX2SXuR9aZJZ5+8/fqKueU7YJH61HOjKucdetJ2Gk&#10;Y+oW6Lkq2fqKwdRBZmJHQV0d9GNp3c+lYGppgkqeMVz1di1ozKhJ3YX1q+pGc5NUIThuOtXVJHfr&#10;U0dzGrqadhtKEE1paah8wYPA/wAKy9O+7nrk1q6YzK4B9eBmurqc8dzftQfJC8U25OVINPtWBhBA&#10;+tNufunbnIo+yarU5vXFHIP4Vz6KwlGT/FXRa8oORXO4xNye9cVbc3pbHR+HwQOPyrRu8eQw9qyt&#10;CcluvUVrXAHlMW7Cqjqhvc4DxUhXUDjvWUu5sAGtnxcmLwHHUVjhcjntXn1PjO2lsG4kZAH5U9FB&#10;OQOMdaYoznnt0qRSRwDz71majscdKOM5oBJJXNIQB1p2E9hcH60cetFA70yD2mL+lPpkX9KfX0B5&#10;YN0P0qF/XPtU1QydOB3prcT2KlyODg+lULkgKfcdTWjcj5cd8VQu0YoSDn2rSLszKSujE1BAQRnH&#10;NYt+uTn3rd1AZzt9axdQAA6d66UYS2MwAiXPvxVy1JDDv61UOTLkCrdvgEY/CqkStzbhDFAc1LID&#10;tqK2KmMEGppP9WCfSuSsdNIoXuDGST2rHm/1hH49a2rsAqR+HNY90oEpI4rzK+520yBlPOGxkVVu&#10;EwwOeverbEAcdRVW4wQcDOD0rlNdLFWQvz8uewpyOf4lYEnrTyqFtuM0hGFHFAiW3Khsn8qsxnHJ&#10;Paq0RCkYHParKn5iQtAIfV3RmIuMk4561Sq1pjhZuB+FNbg9jtdJfMQB69a2LZ8jODzWFo8gCKM1&#10;sWztkLiu+GsTmk7F+J8go3IprscliegwKRHB6ADjmoZpCzbQeAKZlKTFkuD2PHeonmzw7D6CoHm7&#10;sagkuNjYzSMXJl0XbL93p2qSO9D4U8Gs0XBPAB/Onwzb3xzn3oTEpNM1orkP0P51J9pIbAP5ms2O&#10;YYGHwc9amDbh8r596rlbNlJl3zmZtzfnmhnyetV4ZP4WHvUhYA4K5qGrMq7Ecb87ODmq0i5529B1&#10;qeRtvA/WoJWAG3Jz7Vg9GwZUclDyeB0oRw3JI/OorqUKcA/SoFuAG4b8+KxlO5LaRooQRxUsBPIq&#10;nBNn/GrcfzJheG+tOLugTuTxuFIBomctwpqJj5YB7/WmSXQXoKpWQ29CTYGGG6elKFA4qAXYJBDf&#10;rQ1w3UNQrCuiYtgDa1QSyEcbzx3qN5yh4PPsaY824YC/nRzXJchk023oPxrI1u8CwsFIFX7xyinn&#10;jFct4m1AQWzu0mOOayq1eSOo4LmnY8C/au8af2Zos8EcwyUPevzw+JPiFr3xEzGX7rZJr62/bL8b&#10;RwrcR+d696+AfGnjqOPVpZDMCzSnPNfC46t9arSP0PJ6Kw+HUj0LT9eae3EKvx0rifiq+LWR2PYk&#10;1rfDOd9VjWUjcvX9arfGvTwmjysq4ITOR6V8x7scVy+Z9im54bn8j5R+IUpu9UYkZ65xXHa6Ba2j&#10;OqgEjgdq63xeyrfSs/bg5rjtf3XRWNH4zzX2+HXupHx+IerfU5KTTJbicyEZJOcmtLRdEcyDKHOe&#10;ua1rKwhYEMBuHtXV+DvDMd/cKpiGAeoFdtTEuMDz6dDnmWvB3htxHEPKA5GeK+gvhdoUEOnoXjHI&#10;rzvR9DS08tdgXGMcV6l4NnW2sNoIIC18rmVeVVWR9Vl9FUpK5zXxu8qO3FrCBlzj6VmfCbw5HJMr&#10;NGOo/nTPiXqa6jq7IJMgNhea6/4R6cI1Q8c4r08CnRwSXUwrKNXGNntvw20sQQRKFAxivX/DVqvk&#10;g7ecV5z4CtAYkIA4Ar1Pw9EEjQBTyOtK92dzhywsXzDtUFRTUiYSZ5x3zWjFas4+VRipF0xS2QOv&#10;WhpsmLSWpJpaEqDjr0xWiLbcDznOcio9OtQnGOh4rVhtgF3MBVxjciUtTmdZ0RbqMlYwDjjNeZ/E&#10;LwSZ4ZMxZOOw717Zd/ZYovmOPauP8Y3WnNA4wucVtGmhSfMj4n+M3w/eGSRzEceoFeLz6dNpl6WA&#10;IIbqRivsD4uafa3iSqkY5HpXzh438MvFdORH1Y4OPeu6hOyseRjsOn7yI/DGqeYgQ+laup2cdzCe&#10;Bz0auP064lsLnZgjB6V1NnqkV3aBNxOf0rWe90eQklocD4psbnTLphGCEPp0rn5dVuYJNyMQM+te&#10;jeILCHUEKOOex9K4TW/DUyFjFzjtW9OUZLUxlzRZt+EvGl0rpG8zj5h/F1r6R/Z98Ust/FIj/Nnj&#10;J6V8k6asthKGk4weQDXrPwm+JUekXUZ83aQw5JqnFLVE6TVmfqh8C/EgfTYkkmByoOM169bTLLH5&#10;qN1HWvib9nX43212kMBvMHA789K+rfBXja31O1RVl3Db03V04eaasfPY7DShO6OgvZiSVB7+lVY7&#10;llkDA1LcSLOS0Z+lVEBLEHFd0bHjyVka8NxJs+99Kt2BZ8lsZz2rLgOFGeeO9a2mRkqMgflWknoS&#10;nc6bQYhwc9q6PT4lRcYrn9EBCDOPrXQ6dkxgk54rJM6IbGhFEcbSKW4gK8R0sB3LyckU+WbGcgD6&#10;GtIvU6FytGfcSSw4BPftUZvpDJz+dT3m1zkn8hVRQpPGcjqatzsZssi4kYcmnCbC/MelVyTjg80b&#10;iMnccfWoTvsIkN0ynap7dQaje7m3ZDc1Hu3NtWklI25YdemO9Jt3Blu2u5S3zMfrV2G528jk1kpI&#10;QA20DirEMzE53Yz70ucDXt7vLASH8asi4bGQ4IrIinPXJBzUqXD9zn15oVWw+hpGcEZY4PSnRyEj&#10;g4PtWckxZQM/N9anhlx8pcjiuinUUtBXLgnOMN07E0qTfMBnANRqFKlSPzpFwvXtW6SZrGzLYOeQ&#10;akibC4JPFQxcqDzUyZzng5oRa3Jk25yOoNTsAY85PSoIwc5qyANuCKllsoXaZ5HQHvWNqagknNbl&#10;wAQeO9Y+poMMCPXmplFAlY5HXYgQRzWDYgLMR710muINrZHPvXNwFUvGU8DNefXVpG9PU2LM5OO1&#10;bWncNgVh2jcjBxz0NbWnffUnJqIu5ta2huWbdDu5rVteoArIs2OF471q2zExjJI9a2jsRHcsA7eG&#10;4pw96AMk8dKK1jqiJaD0Oe1PIwBzjn1piEYxmnkc5OOvNDCIjc/xZ+lJSsMcYFJQthPcOlHWiimI&#10;KKKKACiiigAooooAKKKMc5zQAhIxgCm8dKU4AGTznqKQ4/8Ar0ABOe35UlKQCuc/nSUAFFFFAIKK&#10;KCMdalpj3DntQpbO04waUdaZ8oI7kd8VIId8vIXpmilZsrwO+DSY5zn8KSd0EtyZCdoyR0pcgj1z&#10;UURJcA5NTYHpTKTPln/goB8Bk1K1HxV0LT9xKCPVBGnccLIfw4J+lfBXiLSWhldWQgqeVr9kdX0n&#10;TfEGmXGh6taLNbXMTRTROMhlIwRX5xftj/s4al8GPGU5tkaTSrwtJYXBHVc/cb3HT9a+PzzL3Sq/&#10;WYLR7+T7/P8AM++4azVVaX1So9Vt5rt8j5u2ssuTJ25+lJcERloymcjjnr71Y1KzdGcMQuBgEDrW&#10;c8bwLvIzhsEgV4Li+h9WpJHP63p23URcJEfmHz4GeM10WhTKUA3/ACkAKDUcthLqUmV+VQeRS6db&#10;/ZX8i4H3ydh/CtE9EhaSdzoEkjmjVwMYByR1qje2bTTFYx8rAlR/Km2l59lO2WU4HHB61dTVtPmV&#10;o44wXwOfT6VpCTQe9F6GDLpsyqVkUFs7hgdaz/7DDyPL5TIS2SwPWunuZrOJS8edxGASOevSqL3G&#10;V2rASQc8V0RmzeM5yI9AtEsg8ccpIBDMD/Ku68Jrm6gaKIooABAPfNcna28afP5O0gklu4zzzXWe&#10;EgsRWeZ8c9euBWqepUlNq/U95+HDtZ26MWI4GBnpx/8AWrsbnXhcW7QwMA+OueuO9eZeEL+a5s4B&#10;b3WzICsM8nGTn+VdZohlkVox8zgDJPXmuyM3ax4tag3PmkSXiTXdyryjO7q3Sul8GeFRG5LMSAAU&#10;yemai0bRZXZ5LxAd4+6BkMPWu48KaZbtCYVTcBhVPfFXTpc07s48RW5YcqJINKittLMjJ8+3qB0r&#10;gZNOZtTll8o5Y+nvXqGuW23TDDBL5YwBk964iHcL47k4JGcjNa1YbI82jN8zZteELU5WMDheOnFd&#10;TNdLZweaCFAHFYXh5JFcOkgwF7d6q+N9djgsWiSb5iMbc1vGSp07mHK61axnanrFzqWsGV5QYwen&#10;8q39AvjHbBATu3d+9cZpDPJiYtuO7De9dToBUlWPOWx16etY05OUrnoVIqMFHsd54W1QQahFKgwF&#10;YNkH3r220kWW2SVT99Qa8D0B4VcLvIORgZr2zwjeC80C3c5JVQD+Fe1hXo0fK5pCzUjWZccgcVBd&#10;LlCfapST0zUd1kqwz2rsW55DMXVVDJlRXPagrZyfX1rpNQQmM/rXP36HJX361FQERWYxICRW5YEl&#10;Dk1hW+d2MHjitzTyAmD1I4qqeiJkWgQBn3qK7IKfhUqg4J3d6ivF/d5B/GuuOxk9yn0H9a09MJKD&#10;PeswE5rQ0skIMtikwW5ppllyenapoQRhSeB1zUCD5Qc8YxUsJJ+QVDsWTuADnHamkYp20lcHOR3p&#10;G60Q2sKa1FT7tI/zRZPoKTJHQ09QCuOv1ptFQldWKznnFN6mpplUNgAdKjI5wF/GkJ6DaKVhjAxS&#10;ZI6GnoAEAnJFAAHAoyT1NFABRRRRoAEZGKimRBkYHTipaiuMdx2o6gUbtQRj1FZ06AZOO3rWncgY&#10;zms65+8w9qiW40Y+pqTGR39a5HWVZbj5up712Ooj5G+XrXJa8pEvXFVTMprUu+HSPNXH416FoTbg&#10;MZ6dxXnOgMd659a9D0EgqBW5EDeiQ7SS3A7VDONuV5HPWrMABXcRz6/hUN197npnmsovU6GtCu0I&#10;YkE5GPWmmI9D+pp7OqZ+X6GozOo5/OrvoSrgYjkkY9qTycjay/iKabgZzkD0o+0EgqB+NK5VrgYQ&#10;Dx0pSiJwR16D0qN5i2A3HHak8w52g85p3BInEKnBIyMUSRxqPu9T1FRGSVeST7U2SZnH3j09aVwS&#10;ZIqKBjIxTjHGSCuMdKrb2IxuzQHPQ9PWgdmWgI1cqT1HrQBHvzvGPTNVi4xkE+4PehZABg/yoCxb&#10;WSNh8rimXLxgBWHOarbiF4b8KRpM9WP50BbUq3m1icisDVVfO4Y5Fbt0wz1FYepkEkA54rGrsPqY&#10;iZBIx06VeVunFUv+WhAq2hOBn8zUUPiMaupo6Ywxt9609Pb97ye9ZOmD5s5785rUs2CzfL69q6jn&#10;judHaN+5A9adcKNvHcVHYtlACPrUtyAVODz6U/smq3Oe1xeoA/GuacfvST2NdTrg3KTnB55rl7kA&#10;Tn5Rgd646xvSNzQm2nr6ZracZQ59KwdCY7lIre+8hz6UofCN7nDeMkAuAe+OtYYAY5JrovGyAMGN&#10;c4SQc4riraTOyi9BTlWz/KpcY6fkah6/UdBUqepBPrzWS1Nh3uKDheSOKQBc8HpSkjoT+FCE9gBO&#10;ODRmhOQABxRkjoaZB7TH149KfTIj0+lPr6A8sKim64BxUtNlAI5oAqT4PJAFULgEKcjtWlOuB17d&#10;PSqFyCQSR3rSO5k9UYt+vcnHHWsLURtHPc56V0N+vJ5rB1RMFiT34GK6Yu6OeRlO2JOO54q1a5Dj&#10;PpVOdysuMd+atWcgY5PetGtCFub1qp2KCeoqwUYJ07VBZHdArE9ulWuBHgn8K5aux1UilcJnPHbr&#10;WHejE+Mdq37nPUDPFYV8Sk2CK8rEHXTKzYA6VVuQeSBVtsHORVa6BJHyn2rlOhFYffBp69OhpcgH&#10;Azinc56UEoVGUjAHerCY3HI+hqGIc475qdSB1oGLuGM+tWdOJE4JPHbmqy/19altWZJgR60Cex1u&#10;jyfIoHcc5regbGHx3rmtFkbC5zXQwSBl49K76TvE5p/EWzIVAOTk+tRyS7Qeeab5m0cHp2qtczsS&#10;WD/TNXa7MJaiXEqbckfWqcs6uSQRnHGaZdXBc7Qc/wB73qDJJ57H86HFM52yRLmReA3TjrU0Fwxb&#10;luc9qplX52t3zxUttu35HB+tVGKEnqaKSbujHpxVmB3VgCT0+vNVIsAAd8VMJSo+Vv1rSx1R1iaM&#10;Dgnk/rUrMu/kj61mR3TK2Dz+PWpmuTtA3HpjrWM9x31JDPuZgeOeDULyKq5JqGW7KKcv34qneajt&#10;T5Wya5Kj7EuSQ68lHQfkKqhvmwT0NVJ9RJO0yH1AFJb3gZsN1z0rjk+YzbuzZtGLY57ir8DAEZrK&#10;srhQvzHp29KvRTZ6dfStYXSNI7FiRy7cdO1QzRlgcU5ZFJx/WnAg854rS9xvUqMpU4JoJPY1NNGu&#10;S3r0xUB4NOxDVgJ7k1FK4I3qTxT3ZcbSetV5pxGhzx2qZJ20JbK2pXO2PJyeK84+KHiWPTdKmdpc&#10;YQnOa6/xBqYhiZmPAGetfL37XPxdh8O6BPDHdgNtPG7vXz2bYqVCnZbs9HLcNLE10kfJ37aHxbik&#10;vruMXPCqVHPXmvh7Vdbn1bxCMynDS56+9d5+0n8VbnXNVmT7SSN5JbPU14WPGSWt+JXl5DcEtXgY&#10;ejNxcnuz7+DjSio9j63+CjxW9mqsARtpvx3u45NOliQgDy+o/rXmHwn+MENtGkbXIyR61c+KPxDG&#10;qWkjxy5yhBOa8N4Sqsbdo+jhiqTwfKmfPXjm42ahMgUjLHBrk7u4CMXc8Cui8TyreXs0obqxI964&#10;/wASTmGM4bHGc5r7LDK8Uj5HFOzbJoNXzOIt2WJwB617B8L9Pzai4dBu2cYrwbwPM2qeIFRjlQ2K&#10;+lvBcMNlpCncAdnJqMw/dwUR5cuebkXZ75Y50gC/Nnn2rrNM1FrPQmuGOSyfKfQ15ra6x9v8UmNX&#10;yqvgD8a9EldF0baD91P1rxKtJO1z26dXV2OEv7tr7XNjnOH+avZPhTYjy49q5+teOaVEk2uNJJ0M&#10;nY17r8M7m1hRBnnHpXszXLRSObDLmqts9s8DwGOJCcV6PosyiJVHUCvLvDXiG3gjXa4HHeux0XxR&#10;DMVAfjHXNcmqZ7DipRPRrFkkjVgBVtYhnIOfp2rm9H15dqlpM8f3q3rC/iuCDGc+uK0jJHPKm0al&#10;lGudxX65p2p332eInJGBU9lCWjwtZPioNDbs/P3etbqLsYXVzkPFvjaWzzmYLjOea8v8S/EtC8it&#10;ccc8mrnxS8Qx2auJZtvXnNfOnj34pR2l28UMpOGwOa1pU5TdkY4jFwpRuz0HxF41tL52V3HToTXC&#10;+J00vUEOGXPv3rgrrx5r+pFktIHI7FajtL3xLeyDzopOT0A612PCzgr3PM/tCNV2sQeK9JW2kMsA&#10;6HjHesGDX5rN+WI7da70+HdTvrb95bsQRzXCeLfDl1pjs4UgDrThJN2ZzVqT+JI0Y9egvFzIcH1J&#10;61BdrbzKXYg8cH3rkrTWdkhgkfBB9a1I7+Ro8pIWU9ea25FF3RxXdrMbqNtbtzjacdqo2s81nOGh&#10;kIwe1WZzJOchj70kVuAMtzzzzT5mtyVG7PTPg38XNT8OapAkk7bQw6tX3P8AAX44jUIYd911UZ5r&#10;84dHZklSRRhge1e+fAjx1qGnXkVsZTgEYO73pxqpS0M6+H9pG7P0y8NeJY9WtVlV92RyBWui7iHA&#10;PJrxj4F+MJdQs40klY5AHWvaNOYTRIOK9KlU5onyWLpOE2jQsrZjgY69DW5pkLI2GB56D0qrptuo&#10;QEj861beEjhQetauRxJWRraYQFAA6VuWUmIxtOMGuct5HQggnHer8OoFFwDz9ahTsawlbc6KKdVQ&#10;hv59KGuAeFFYY1YhcZNOi1UscFseuTR7U19ojSnlySCR+dV/NCvt2g+pqGS6UplW5IqusrbtwP61&#10;SlcbZpxyKQduOPamSyKgJyMZ/KqRunj4DYNVp76Ujlj+NaxWl0LmL4u1JO3061GZvMbg1QjlkY/e&#10;NXIsnnpz3pPcNy9Ht2gg9qfFjBJNQxqyr1+lSKcnn86zkkikTJMAMdfqKfDcEtgn8KrySAHmnQtk&#10;5z+VYN6kM0ImUkA+nGKsRHOCcdOtVI2IwSDkcVds0BbJzj3rpouw0nYtRKxwSAauRRRkbyo9gaii&#10;RVX7vIqzCqgAqO9dntEildIQRYOVX605Ux1H0FSq+FxmnK6k4K/nUuq2axbaBIzkZ71PlQOtMUg9&#10;6eflHPpVKVylJ9SnOASSOmOlZN+qgFffvWvMG3HI6msvUF4b9M+tW9jQ5bWVXaxx+FcryL1h611+&#10;sghWyO9cjKSt4cHBPrXn4i1zWne5q2xC4A9a17EgEZNYtq2QOf1rYsSAQQeO9Yw3Ohm9ZEgAAYH0&#10;rUtyMdcVk2TYIGK1LXPByMVtEzW5ej5XgilpkWc5U9RT61iTLQcmMmnn7vB/Co48g4p9Va5KdgJx&#10;yaOQcUEk9TRQxBRRRQAUUUUAFFFFABRRRQAUdKKKAEJ7KPrTSNvanEjnNN3enHtQAmc80ZOSDSk5&#10;Pf6ZpKACiiigAoOccUUUDQo64z2pVCkds/SmE4PJp+Q+GXNZS2KSFIC4wPwAprAA8U5unTPNI2Nu&#10;alA1dCKcEGplII4PSoKkh6dD1qxRH9G+XrXif7dHg628SfCZdQuLNZfsdyMkr0VgV/nXtnJJ2muc&#10;+Lvhv/hLfhxq2hgBnlsnMfHRgMj9RXLjaXt8LOHdHdl9f6vjadTs0fkz4w8HyabcO1nmSMk4zzj6&#10;1x97HLgxBsEZyoHWvaPiBYvpWpz7kABbDRnpk159q2greN9s08nywp4/u+xr87Uu5+sTTRheG7Ut&#10;Kockn7pHbNaeq+FJtyTeWcOR5ZxwDS6fYSQ3iIzMuWBznjNeiW1laaparA0Q+6eScY74pOaUrig3&#10;HQ8un8M3AiLFCQAWzmsswRwTElsMeMivWdR8LKYRbSJtbJKyr9en9K878Q6I9rdtGY+Q3zAHr71p&#10;CV2dlJqaMxyqkCYk/Lkc5xS203mSlYuV6U9tPMiKJF2jsQKmgtILZzJ5J56qv866o2sddOMUaNhA&#10;Vj2FVLfxZ54rZ0e4MTiOEBQBwNvasdL5IokeNBubjPSrejXqGcqZdpbOVI/WrWki7xPTPCuovb2s&#10;c0SnhsAdgfWvS/CJFyiyMSSPnyT1Pp/9avHdDu7mS1EdoMgEFOcZ+les+Ar43tuokJHQJnPBrvoy&#10;UnZnlY2PuNo9U0CwkFqhSMb2Hy5X0FdLoNn9mJI43HdgDBFYOg3bCONYz8wUEqD14rovtkVtAJnP&#10;O3I9sivTXLY+PrzepH4mvkt7Z43fkniuPecNdgqoAA6EVN4q8TI0zRuCVAGMHr71m6Y0lzOsvmZT&#10;kA56VzykpyuZqLhA6S21NbSzEmME8kYrjNe1eXU7mUuylAflye9T+PPESaTYqI32ll5O6uHtvFMN&#10;6fLgnBb+Ig1zYivrynoYDCtrnsdp4fuisQ8wkbTnNdTpU4giZtwyWyuP515/puoMzGEkrwM8966/&#10;SbgyMr44K49qqhO5viKaR6B4enTYruwO7ocV6r8LNWeRJNLlbPG9D1rxXQruNVECMMDGG9Mmu68K&#10;6zd6TcJdWsoLIvBJ616+HqWkfNZhR54NHsZYDqaq6nqmn2UDTXV5GgAySzgDFflH/wAFCv8Agst+&#10;1T+zb8WtV+ENh4P03SGgG+y1CZWl+0QNysi5wPb2Ir8/fjh/wVU/a7+L7TJ4o+NOrfZ5M7rWyuTB&#10;Hg9sJivoaeDnKKk3a58ZUxtOMnFJto/fj4yftv8A7MXwahlHjv4u6NaSRqSbc3itJ9NqknNfJHxm&#10;/wCC8n7MXhYtY/D6zvteu3k2QmNPLRmPTk9q/DXxP8Wdf1y4a+v9Wllkc5Z5JCzMfqak+CN1d+L/&#10;AIx6JpUpMkbXqtIu7ggGt44Olza6nPPF1+V2Vj+gX9lv/goZdfF7xDDpnjHw0mnRXaK0Lq+dpboD&#10;X2Bp0qSRLJH8ysoKsO4r8iv2ffEX2fU4khh2eW20YOMAYANfpP8Asw/FF/Fvh9PD+r3Gbu2jHlux&#10;5Za9fNMlhQwsa9Fadf8AM8HJeIJ4nGzwuIet/df6f5HraY7Uy55j59KkQE9G/WmzDMZ3H8a8COx9&#10;Y9zPYhWzzV7TT8vByKoy4DcsRz2q5pjnJGOtJiW5rQ/6ofSpYiWG0cc9ahgbMeByR1qaNtp561Ds&#10;aFlTx1z7+tNbqacjoRhO1NfrRDQJ2sJT0+7TKcNwUYqpbChuK4G08dqgp0jsxx09qjc8/hUlyFbG&#10;MkUh24wBTc+goJ7k09iQooByM0UaAFFAIPAopAFRzYwf92n71xnNQyvlTuBGelNAVbn7vA7Vn3Iy&#10;WNaFy2FIBxxWdK27f9aiQ0Zt+ow3FcnroBcAk9TXXXyg5BOM1yviBODk5+bsaqDVzOYmhN+8UDkD&#10;qa9C8PsNq9uK870Xhgc9K7/w/JkL79K2ZnGx08RUKd3TFQ3JjxnP0HpT4uQBJn61BfthCV61Ed2b&#10;vYqyTKpb3/OoDMgPDnPbmql9cSo2AcZ96ptdzk/fP51driTZrfaE7kUn2uNfmLDj1rIM8pIy5/Ok&#10;8yQ8byfxp2GmzY+0p13Un2lFA+cdewrI3yAYLGpAzE5JJpWQ7s0jexE/eyRSNeovyg598VnfLkcn&#10;86cHTkFvaiyC7LhvkXk5oa8wM4P4VTMi4wGNKGTb/ET70coXLBviDu4xjvSNqB9O/pVd5FAwq9PU&#10;0hYMCWb8KdkK9iR9QmI2jOPrUL3dwx++fpSbxg4OcdqRGAOTii1hXIpJ5G+8x5qpc5PLfrVuZlGc&#10;evFUrqdfuqc8Vz1dEWjJZj5pz61ajJ2Dp1qrIMSnnvViJj5YA9axo/ERU2L2mkGXn1rVtjiTAHes&#10;fT3Imx71rQE+YME/nXazli/eOj01tyAnpmp5BkVU01sjI6HFXHGYzT6M2Rh60MJwa5i7RfOJ9e1d&#10;XrCfuj9a5a9wJ2A7Vx1jWky/oTFSMe1dCn+r4/Wub0Q4w2e/HFdHFnZ36VNN6FSOU8bICm70Ncsx&#10;IbJrr/GigwsfToa5JjnOF+prkr/GdVFqwwEZxnrUqNkcjFRN7cVMvyjrxXOjoFHTjn3oJAbn1pQM&#10;cZpD0z270IAUj8CeKXvg9PWk3Acmjvwe/PNUQ9z2iNgOvaparK5DZA/WpBKAODX0B5RLTZOcCmLL&#10;uOA360SZYYJ57HFFmJtEMoGM565qldYORkVamICkA1Rnb5celWtyGZ1/3J7H1rB1YgOTj6cVuX7Z&#10;Jx+lY2pDOQuCe9dEGczMC7b9506VYsMkADPXvUV5GcjGfc1Lag4H9a3b90zSsdDp5Y267u1XQCUw&#10;D2qhppzbgHtV9DlAfauOqdVIq3OAeew7ViaiWWbJ9e1btyAfyrE1XAkwB0NebX2OymU2zu49agmV&#10;2ONn45qc1G65XbntXGdCK4TopHSneWDxmpFXjHfGM0bQGzxz60CFVcHJFOXJbB/A0gyT+NKoIPWg&#10;B4+tPgJDgjqTimAAcCpIshhnn0oW4nsdJo3IHHT/AArdtioXpjjtWJoeCAMVvW4IIzXZR2OeoiYI&#10;CMEE55qvdxMrFcGrka7m6Z46U25jHln2NdMVYxasZMlsCcnj8KRYMDcPwzVplYdCefWm9GyV/Cgx&#10;dOxQn3BsAU+2B5OfypLoHzD1GeaYj7Tz0prYy+0XlJKhsA/SnmbjB7VQa6CjbuA9MUz7aDwTScjZ&#10;TsrFyScoc4/HNQz6gEGWYnHpVOe83A81nXlw65IP0zXPUqJEymaF3qpIwHwMcVl3evgHYG5HqazL&#10;/VDgjPT3rHk1Ah9zHOeprz61VM551ehuvqrM25n+tS218S4Oee1c9Hc78Mp4Iq/ZzsTgt+tcik1I&#10;cZ3Ot0y/JIGeprWSZGUFWyO2DXJWc5XBDc1pwXsqLkcetdsJXRvGTRvi5/iJ6d6et2MZJFY0N9ux&#10;vale/VTy1XdFOZq3F6F5HQe9UZtVVhkAgg1SkvXkGCTj2poIfIUH6VSfYm9y6l3v6849Kbdyjy8k&#10;jnoBSRW5UBsHNU9YmMKFQP4Tk1q01G4opyaOO+J2uLpmlzztJjYh5r81v24PixPd389vHcnYpbGD&#10;3r7l/aP8U/YNAmgD/eQ96/LP9rTxA9xfTRo+S7Ekg9BXwuc1VXxkaZ95kGDVHDus92fLvxV8WSzX&#10;E8r5ySQB+NeO6nqtw12WMhGTwM16V8QR+6leReAP4u1eUXcgMzvnPPX0rsoRUYaHRWlJzOz8D+Mr&#10;qxZEMnA6Cuy1bxVNqGnY87cccgGvFbHW1srkKH79M12Wj6yLi0AMnDDrWWIoWfM0bYeu7clyDVNS&#10;cysCep61w/jfWWKeShwSeea6DxNdmFmdGI+tcB4kvvOkHzd+Oa7sJTTaZx4ub5bHUfCVyNXVicgk&#10;ZzXv1rrDx6OEgY5EeOK8E+FduY2V3GNxyc17DpOo262u2QgkjHXrWGOhzzNMDJ06Zc8HiddUa5cc&#10;lskkV22ueJHXTltYG5YY47VzGllbe2a6AA4zVHUdYYlpJTwOgrjVJTmro7VUcI+p0OilZLlHzg59&#10;K9I8NeIIdNRQJOcdM14VZ+M4beXDPgg9M10Oj+PhNIFgJOPQV6CoymrGaxcKOp9FaN8QVRBGXOK7&#10;Dw74/SUhlnOeM8189aJ4pvCgUxEhh94g1qQeK7+3lSaKUqT1ANZVcG4rQ66GaKTsfU2h+Pg5VTIK&#10;9F8DeIVvpV/eHn0r5H8JeOryWRBK+TkZINe5fCzxQDJG5k4JHevKlzU6mp7NOoq0D6l8OWqXFupJ&#10;BzWV8SNMeHTpHiXkxntVj4d63Fd2cZDA5A5zW34w04ajp7LjgrxjpXq02pU7nkVuaNU+Ffj7PqAu&#10;pIo2ORn8q8W07wFc65qJmu4ncM3AIzX198Wfg+2q3zSCI8kngda5HR/hWNMlAay6H+7T9vyLQiWH&#10;VWS5jgPBPwXtZIVEtgp443CuwsfgLp8gDLaqMc4C969E0Tw+ttGF8jke3Wut0PRROwwn1rCeKqS0&#10;uawwtKOyPJF+CUaQbEtRgDuK80+LXwNmS2kljtiDg9K+1NO8JxTQKpgGcdNvWsjxr8KbbUdPfdbj&#10;JU4+Win7S/MbqhTkuVn5AfGTSb3wVqDyyRlQG6kd65rRPiVHIwWSQdcZzX1f+3f8D0tNGu7qC2AK&#10;o2MCvzuGpz6fqDwCYgrIQQfY17uGtWp67nyuZU3hK9uh9F6V4ts7tMmQe4rTi1GOU7o2DHtXh2ge&#10;KpDtDyEHjvXofhHVJbxkzIDnrRVotI5adZN6noOhXzNeKrKcZr2L4WzIlxE68HIzXlHhnRJrsoY+&#10;cjsK9s+FPgDUrvYBE4ZsYODXA076HY5xSuz6q+A3iuKwSFJH54BGa+nfB+sxX0EcgOQRXyb8J/h1&#10;rmnPGzKx2kEgCvpn4dWN5HBEskTDAHbpXbhnNbnzmZujJ3ieraSgZVIB7YrYjtzjoMkVmeHoi0Sg&#10;gjFb0Vu23JGTjvXovseFZNkUMZB5P4Usg2DJFWBEwGNhqvdShFIPp0rKegNFOa7KMeeCeAaSPUT9&#10;1WFZt/cyBsLkc8VBb3BZxk1xubTMOazsdFb35lbYCcDoKuRyd+vpWJaybcYPetKKTEYYeldtJ3Rv&#10;BlmaUntzUBJ5yOKlRdwzwRimOrYyF5FdUZaGrQ+3VU6D8KtxSKvHvVES7RtZu/WnCcbsr/OplIat&#10;saf2kHnb3oF02etUUldhyKmSQHABqXqNqxaWRmOTmp7ZeeOOOarRsehq1b8HOO3HNZNGa3L8Snbg&#10;H8avWuQxOc1nwuGANXLaYocqc+1aR900SNOBlIwP5VOsh2hMfQiqltNG44YZ9Km3MAAp/WtHMos9&#10;cEYxT15Pqcd6rR3G3AYj65p4uULYBqFJjTsWo2GMA1IrErn0PNU0nG7K8Yq1C5de1dNNuxd1uR3J&#10;+bgH/GszUBhentWpKu9iCPxFZt+mR07Vq2rF3ucxrYzlyK42+JW+47967fWF3K3y9+tcVqoKXig/&#10;QVw19TaluXrN84+Y1rWT5UEdc1jWTgrt9617FjnBrCD1OqSOgsHGF4xWra4Bwv51j6ewwMD2Fatq&#10;Dwo5xXRDcy+0aEWePlzUhBBwaijwSCR06+9S5z2rSO4piqSG6U+mDrT6szCiijuTQAUUUUAFFFFA&#10;BRRRQAUUUUAFH0oprA54H40ACkA49qQ+tDA9M9KM+lU9QEoo5z0oqQCiiigAoFHbFGKB6ASccCnI&#10;B1C9uuaYG9u9SJwOR3rOaVikLSOcDOaWgj2+lZjI8HuKUYByaUrySSM02rTuQ1YnTBXIpNgkjMZU&#10;Ec7gR1oiI2AZpcH170y0fnP+1l4NHhr4jarYINiR3jGIY/hJyv6GvGZbv7G6iPgHqMdfavr/AP4K&#10;C+CpYPFkHiCKECO7tM7wOrLxj8sV8ZeIpZradtg4DZHH6V+c4uj7LF1Kfn+B+t5dXWKy+lU8lf1N&#10;SfTEntvtNmFYA7lXPIx2rR8O6u8L+VOgPy9MVzvhzxJ5MxDlsKeVNb0ttDKq3lkcqR09DXHJNOzN&#10;Z3jqdLqFzJe6cjRqCUySP9nOa4nxRDFLNK0qgv8AeLHua07bVpLZNkm4DoxxxWT4nvIoGMkXzBk5&#10;PXFXTetjSlVSMGCOCaTylGC6/dPakuDZGTy4Xw3GCaw7zxElteGVZ8YIBI/nVS48V2jXCzs5ZSCC&#10;BzhvWu+EW0dMcXFPU6m+tIUg80M29W3Eg9s9Kqrd28bGQPhyDhff/JrnLjx9Lc2pg2hQWCqQeSR3&#10;rPbxmkM7wzlS5Izu7H69q3VNszeLjHqeueDPFYjkihBVhEMAc5U+teu+CPFECWKySsu8NjJ4A6YN&#10;fLWh+OpItQWWC4VcDPA747V33g/xzeapNG6SlUUFmDDjcTxWsPcdzirYiNRH1n4Y8VABHncO6ryy&#10;+lX9X8bx3rfYY7g4xliO3tXjvhbXdTa1WKJtp2jLH071vWmpLZxkllLsc8muh19LHi1KXNO6Onur&#10;6O8leVm5AwSO1XbC+Fvp20uTtXOSOa56xe2bpPuIAZRnrzVfxN4kS1tZJ4yVAjx16+wqFUa94hUu&#10;eXKcx8U/FbarqJ06GdsKDuCnrWX4dvILeVUnbEjMCuB2zXIalrdx/bMkkpJ3SnZz2NbGkXBuL5Hx&#10;95sDB6V5cqjlNyPpKVFU6SR6fpd0ZXM6uMOOcjqBXWeHNTljijG8kleSe9cFp8qBhGZTkkbcHpXW&#10;+HmghhWN1w6kEc16FCTRxYiCcLHoXhyaQS4nUDLZU5rsNA1BluTDnHPFcB4eneKcSSOD1x+Ndhol&#10;2BIrgjAUDPrXp0panz+Kj71z5b/4LQfsJyftR/Ah/iX4Esd3i/wdbS3FrHFHl762A3Pb+543L7jH&#10;evwM1O/uo7qS2uI3R0YhkcYKsOMEdjmv6upniu7Dy5QCroQQ3INfjf8A8FXf+CQt4PiDqnx0/Z8S&#10;OOLVZWudQ0PZtVZjyzR46ZPOPWvocFj4wh7Oo7W2Pkcxyyc6vtaUb33X6n5hXmoO4KZ788161+wt&#10;oqa18ZP7Xmc7dPtmkI9TXkfjfwz4p8DavJofirQrmyuY2IaOeIryPTPWvdv2AdDmmm1fxFHGQpCw&#10;gn3OT/Kvbwf77ERiup85jrUMJOT7H3p8Jbi5sLiOaG6IxJk89a+yv2dvjAukapbXDSbJYyvzf3hX&#10;xh8J9QhNqIfLII2gDHJwa9s8MX8OngTrKcqAVZG6dK/THhY1sJ7OS3R+MyxtTDY/2sHsz9P/AAv4&#10;hs/E+jQ6tZTBhIgLAH7p7itCYAx4Ir4v+A/7SWv+Cr1LO7m821fblWbg19V+Bfij4W8fWIm0q+Tz&#10;CPmhLcivzrMcqxGX1HdXj0f+Z+u5PnuEzaiuV2n1X+XkakvU/rVnTQA24DrUMqkHJqSxyH69+teO&#10;9j3DYtjxg+lTIRu5qvASMEDg+1TpycfzqJbGhYgK8jv3pXGGOKZDw28DJPYdqlZcnJOKmFlIGm4j&#10;KeuQORihAOopkrEqD0zmrbHBWVyORhksKYTnk0P1qGSTHJP0oQh5lTOAab5uST0AHeojKx5UjimB&#10;yDn8+OtGgE4O8k7iaRm2H7xFQ7gTwKQtgZB6U9NgJhICNpbHPekLDbk8iot+OTzQX7ij0E2rku8Z&#10;HY55pjNuYtjrTGdfWmvMAPrQ72C6I7psZOCfp9az5Ty1W7qUNwMVSkbc5rORXQq3YJziuW15P3Z4&#10;6Guqu+RxXM68MxuSPUiiO5nPYpaS5EgJPGa7zw5ICFAPWvPdOlEb7ga67QNUUKoB5NdD2M46M7yF&#10;vkBzgVBqDAJ8ozxyM1TtL7K5UE/WoNWvZEjJHp60WNLvYq32C5Y8Cs95Y1YsTVDVtSuASoc81z15&#10;f3bTENKc+1aRimxc1tEdd9ojxnev4mkN9bpyZV4/2q477XcDOZG/E0nn3DDBkJBFXyIXOzsW1G1x&#10;lp1z3yaYdasl484fQGuSV5SM4J/CnhbjrsJ/Cj2cQ52dQfEFhuADnn2pD4itVPGfwrnBFO3Pln8q&#10;etpck58s01TiHMzdfxLADxGenrUTeKVHAi/M1krY3J6x4+tOGm3P9z9KfLEXMzQl8VzfdWNfzqvJ&#10;4nuyMKqg1B/ZE5GSBz7UDRZiOMDHtRZCux7eI7xhy/boBTF1u7b5TKeegoGiOTyT+VSR6CoPJJ/C&#10;hpAm7iR31xIcNK3T1qxDIzsMk5xSrpSJgsM+maXyTGwweK4sQtDaDKtwNspNTQZZNw7VFdKEk5P/&#10;ANaprcZjPFctH4h1PhLVjxMBjvWrEDuB9Ky7MATKW59q1kzxmu7dHJtI3dKYMqnPbNX2I2EYrN0g&#10;hQDjtWixO3pTWzNFozK1fmM/SuU1H5ZzzXXaoo8sjFcpq4KzZxyK5K2xtS3JNEIBz78CunhJZBz0&#10;rltGYBiM9xk5rp7Rt0QbHUVlT2NJGD4xQ/ZX4A45xXGMNxx+Vdv4uUG3cA8Ba4l8kgGufEfGdFHY&#10;aODnNSqD1zUJGTyPqKlTHBVa5ludI/nPTt60cHr/ADo5zSbh0AprQAK+gFDdevOaC20dOMUjD5sg&#10;flTIe567HODxn86mE3T2rOSYHC4z71Ksx67/AMDX0lrHjaPYurMFJP8AWiScMMdPxqolwWHPrQ0w&#10;IPOAelLULi3E2dwxVK5cbTmpJZR1FUrufIIIzz600hNla7bjI9ayr4qOQcZPNaFzLweRism8YZOD&#10;kZraCMGjPuwM8ciltxjBNLIoYnJp8C89M8+la7E2Rs6YGMI9zV5FbZjNVNLU+QDt71d2hUxn8a5a&#10;rN6ejK9wAq81jawOemeRW3cZx39M1j6onJ/oa86u9Drp7mc3WmMAvfrT34amkd+tcZ0DduKMZPC0&#10;4kYBNLmgBoBIweKXaAcg0tFABwDn1p0ZO4MexptPjxj8aAZ0ugnJAPpg10Nv25zXNaC/C4P1ro7M&#10;5wc9q66JzzLsGcHPrRMi4JPeiJyFI9OlOf5sYNdD0MZbFN4STkj8ahlUbyBV2c7ycdveqc3PXj3o&#10;TMnLQo3SjOQc/wBKoXExDEZq3esEBOe3rWXcSBnx0ok7Iwb1HST56c0zzyPvNj2qJWBBLNjJ9aaz&#10;jdnPWuWpOWw7krXHPb3NUNSklAKg9R2q2NvJyBx61UvFLZwvWsG9CJaowrwOckg5z09ay5wS2Mmt&#10;y/jyD1zWPIqocMP1rhqx9455RQtqrooCg4PrWpYowYEqevpVKyVWICntyK2rK034LDAzSpU29RwL&#10;doAxHt6Va8wqASPwzSRQbVAXge1OELY+bqe9d0YNI6kKlyQeoGKcHEmfmz+NVJQY2waRJGDcGpbs&#10;BfTIHHSrlnCWIYL+AqjbIz43HtzmtWxix85Jyea0gtSluWkiJXg4x2rB8VlYoHbPQdjXQE+VGccG&#10;uR8b3TfY3Cnnmuio17M6KMbzPlT9rTxQ0NpPbiTGQQOfrX5k/tD681xrM8rHCpnJJ61+gP7Yl5PE&#10;s8zg7SCB/WvzZ/aV1Py0mEX3jndj1r83xKlPMWfpuBUaeXo+e/iZ4te8ke1ikAUtg47ivPL26MaF&#10;s9+cV0XiC1nnd5GB68nBridfuXtyYySB6Gvfw8VJJHk15NNtlO51GQXqkN0bkGu38NaiTbiMMAAO&#10;MGvNRclpwxfkHmun0PVzDGBnt6114iknBHJQqNTNjxdcFwQG6LzXC4a61ERueFbPNdDrWree7ZYd&#10;Oua5hbjZqOccbutGGg4xdwxM1Jo9Q8HW8cUC+WApxXRW2pyreJAMkKe1c94GcS26SOuSRwDXSlLa&#10;2/0qTAOecmuWp8bOqnrTVjrdP1Rntdsj4XHQmsvXrsykwQnP0PWufj8RS3MpjR8KpwMGuk8M6LNr&#10;Fyp2bgcZxWXKoas3g3N2RS0XwbqWq3CMik7uuK9Y+Hnwp8nbLNbndjJJGa6T4Z/DRX2SSW/OB/DX&#10;r+j+CFt4gUt+i81jUxklpE9Cll6eskcRZ+CVitBGbVenpWdqPgqTzf3K4APAxXq58Nzt8gj+XHpU&#10;kPgrefmQ5+lZfW5tas3WCj9lHm3h3w7c2jB5Acg8mvU/AE81mYwGOAeDUEvhSO0OSmD7LV/RIPKm&#10;GF4zXBWqc7uelh6Psz6I+EPiBjFHG0vp1NexWrJe2W1jnivm/wCGusG0uIhk8GvoPwVfJd2aAkfn&#10;XZhKjasc+NpWfMYniPwnDOxYxA59RXI3vhK3Rzm2xz/dr2LVNNjeHcRnjsa4LxLNBYzMXwADyT0r&#10;WtTa1MMPLndjko/DA3fLDjjjitvQtCFuR+7J45GKm0++s7ltodfauh0m2gdlVXAzWMIczOuVqa1R&#10;c0TS8qu1Bn2Fat1oHn2rIYzyOuKtaJZRfL0x2ro4tOV4vlFerSpXgcFWvyyPhf8Abn+Hsd14Uvts&#10;Az5THgV+Knj6zbR/H2paawx5V43BHQZr+g/9rzwnHe+FL0GPJ8puK/Br9pTQG0b44ata+XhTPkcV&#10;1YC8W4ni54udQmYWk72QMp967nwNrptbuNJW4B5yfauZ8OaUJ4wACOK1jo89pcxyR7hlhzXbKad0&#10;zw1TaV0fVvwASHXp4WfDKzAV9y/A74X2M8ENwsQA2jqtfEn7HWmfbru1twucFdxr9NPgt4Y+yaLA&#10;AhyyAniuLk/eWCvW/dna+EPAFnb2cbCEZwP4a7zStEjskQRxZ49KPD2lFLZVYduBXRWFiFIwM4HN&#10;d8YJbHzNeTmzR0CwIQEjGcfhW6tuqLwOaz9MHlr0GPatWFgycn8M1qnoRTVolafCjHqKzb4fISw5&#10;xWpdqAdx/I1m6iwKE5+lZVNhSRzOrnaxINU7ecI4B9etT67Oqjg1lJdh3HPTpXDL4jlfxG/aTF2r&#10;YsbhRge35VzunShgDnH1+ta9rLtI55zXXRk1obQZsqykBs8+1N3bRyc4qvHcjAyOlEkzNhVU811c&#10;2hrcJZB1zSQhwc89eM0i20xI3IanijZANyHnrWcm0JscJWyATjipY5ec5qJlGM+9RqxLE4I+nelz&#10;sG31NOCdmwBV+1+bArJsmJ+8DWnbMyc5zSTBGjApxkHrVmNXTBKEVDZncueMir0RZlw6/wD16bkW&#10;noMXzCDtHHvUqzMqgk/gKZKDnbjHFIImYYAP4Vl7R3C+o5rzn5QcZ6+lSJdbeW5x71UmjmLYUHp1&#10;p1tBMThxyetaQldjWho28u4cHv1rStslSADVCzhKKAevtWjDuWPBrvg1Y1imxJd2MY71Suo9wO73&#10;rQJXGRVS6UAHnim7mlkjmNaiKo2T2rhddBF6rZzzXoGuqNj8ZxXBeIgRdA+p6VxVW7G1LclsTgCt&#10;ewPQH14rGsCDjJ5xWxYk5AI4rGB2PY3dPJCgg4xWxZscg5ArG00gAZ7mte1znHFdMXqYvc0Ezng9&#10;anUfKD7VWjwcNmrERzGefwrVMclcWpAcjNR09TntVmIvP+NFGB1HfrRjnPrTe4BRRRSAKKKKACii&#10;igAooooAOc9OKYM55P1pWYE7aQtj7tMAP1pPxoPtRj1pXAKKKKACiiigAooooAMepp4Yd6ZSkk9a&#10;mUblJ23H0VHvYd6a0jk4B5B4IrNxaKWpISC20DnFIVK9TTlJPWkdWLZzxST1E9hFYqcipuTg5qA9&#10;amiYsvJ71Yoniv7cfhX+2/hL/a8cIL2FwCxIzhW4/nivzq8aQvHckLGRuJDHFfrF8R/CsHjbwFqv&#10;he5Xct3ZyIPZsfKfzxX5cfFTTJdP1uS3VDmKVlkzxgjr/KvjOIKTp42NRbSX4r+kfoHC2J9pgZUn&#10;vF/g/wCmcFakW8zM8ZIxnd71t6Drchk+yXMoETgAYrJxGC05lG3PANQS3LCVTbMQd3WvFaUj6Ozs&#10;dpfbGhEM3QNlXzwa5bxObyCAzWzfKOD9K1PDuqw6y/8AY2pXQVnz5T/3T6GqmsWd1as0MhJOOTjq&#10;BWSvGWpi42d0eReK9WnhBkktyjMxAYdM1zP/AAkFzHI6Qtyx3c5Ndh8QLORJHgZRhiccdPpXn95e&#10;R2soVcYUcE9c16lGSaOOpzI0X1WS6jJa/CnOdq85NS2fkzzDzbkt83JrAfVoxIqGJRxwQK0/Dc7a&#10;leraxRl2c9hxXTcxTu7He+HPD+6RDIFAJ4YN1FemeGodH0S2W4nuIyynBXPA9q8xfSfFGmKqWsfz&#10;EAq3bFb+leFdZukS5vbyVpAMuuOOazlOKZrGDex65p/xJjji+zWQJABIUd/pXU+FL681aT7fchv3&#10;oBUHtgc1x/gf4fq8MF1cQs+McHOQOK9d0fwdDpkcflpvDKCMDsT0qI3qDkowLOll4YcOm1D/ABd+&#10;lYHjxN+kFkuCMMSrr3HWu+i0ezawmVCGKIMKT0964z4hW0dvC0KEFUTd16E10Ti40yKFp1tTx6+M&#10;j3yJubajZLN1NdX4TIW3aYLiROgIrnNQv7Y3squq4WXhuxNa+j3SpHuLFBuyS3cmvPjGz1Pdldws&#10;judIuo5FWSZgGPLBe3tXW+H2aS3Msaknb9cfSuI0KZJtjR4255+ldno96LSNRBjLcE56AV2U3ZnF&#10;X+HQ7HRbsAoJdwV8ZINdXpGoK0wG5gBgAZ4NcFot400iydQh4Hr610WmahGZtrSgc85PWu+nNJHi&#10;V6bbPQ2vQmnAM/3RnrXk/wAb5rTWNEubO42soUkr2rr7/wAQeVp8kbyjOzA5618+/G74j/2VaXEQ&#10;nA3Z789OlLFV+WmZYTD81S58U/tS/C34e+NJb3TfE/h62uMSHy3KDev0PWvNfgX8JPDnw5sZdA8O&#10;K4hkuDJ83JBPT8BXdfGPxYupa2yPNkySHgN1q78OtJLWzXSINzfMOOw9/wAa+68PMHWxM5VpN8q0&#10;S8z828Ucfh8HQhQglzy1b8j0HwZplra2qbBh2+XGPau2srqSz2xDLLjDEnj/ADxXHeHrpoVIeMMy&#10;DjHfNap1tVgFtJLtJYbyexz/APXr9shTXKfzfXqOVRnoWi+LFtysDuFeLGCT19q9U+GvxI1HQLuK&#10;+stSMMilWUBuGz2r5yttegmuxFLIMgkZzXZeFfEzy3ix+bwqjaT39q5cRh4VYOMlodWExc6M1KLs&#10;z9BvhP8AGvTPG1rHp+qTpFe7RhS2N/0r0S1J3gA18LeG/Fs+lQw3Ftc4cEFXDcivdvhZ+1TaRRx6&#10;Z4ybIQAC6X09xX5/mmQ1KUnUw6uu3b0P1fJeKKVeKpYt2l/N0fr2PoiAfIOanT74ArF8KeM/DXi2&#10;yS68P6xDcIy/wOCa2UPzjPTFfLTjKLs1Y+1hOM4pp3J426Z4GamH3ioNVwzHC44zU6OWQtnnPpWb&#10;utjRIArKdoP44qJ2OMccZqUckHPbtUUhB6elUm2x30IZZAoJNU7ifDcnnFWbkZUGqU6knPp29quO&#10;5nK4j3LBdwqM3LsenakeMHpSCEqdwb8KtWQrscJpCMmkaVwRyOvejac4pfL7CquhCLM3154xTiCe&#10;rGjyx3HQ0/YPelZgRsrN/FimtuLfMeg7VPsFNeIEZUc0mnYCnKDuIB+lV3GH4PFXrhGByR25+tUp&#10;gA/ArBmr2K1yPWub15B5bqDk810k4IByawNeVgrgHvxRHciXwnLvc/ZyQGH1rX8MasHcFXGM+tc5&#10;rTtGhMY70/wnff6RtPTNdKZz7SPXNPulaMHd1HWl1GTzFxzyKzdGn3wpuPFaMqCQbTyPapNkYl9Y&#10;pOckGs6fRY9+ShOe5rppbFgeAcfSoJLDJ6da1g2JowF0eEH/AFX04qRNIj/55j24rbWww2Cp+uKe&#10;tjxwCB7itOZisYv9mRrg7fyFSDTuOUrYFgncH6inGzJ/h4+lTzSCxlJYY6x9fanixIGShFaq2YAx&#10;spwtAOdtF2OyMoWI7CnCxIOSCR61qfZTwBj8RS/ZmJyVGaLsLIyzZ55VSKBZHPIP4itT7Iw6LS/Z&#10;GPQflRzMOUy/7PbIK5pVsCMHB46CtM2zABQvT1NKLfAwwwSOlF2wtYyZbdgen1qrPAy9sYPpWzcW&#10;wPOMfhVG6hz07+lYVloXEw75RvHH4VLbYKY/Go79drA7Twe1SWpO3gVxU1aZc9UW7ckSA47itVSz&#10;AAjtWRB8zgZ+ta8JYICpzjtmu3c43ubOkEkquOpxWmRgHJ96ytIYhlOe9ap5Xn0yapGulzO1RQYy&#10;pGcniuU1kfvOT68V12ojKliO/FcnrSZY8dK5a1rGlP4iPSSBIVPp6109j/qQe/cVyulsomIHTNdR&#10;p7ZiGD2rCmayM7xUitA/+5XCSBRJjPTvXfeI03wPlf4a4KfCuwbsemaxxG6N6IzcM5XNSxYCgluK&#10;hGKljHyAFciuRbnUOB3A8/TFHI6c0oAHQYpDndx361QCE8Y20ZzgEdutDHvz7imr0+7wB0o1M2ek&#10;R3abRn06U8Xy4zurGXUIz/F+YpwvVIG1u3NfVOLbPA5rGut2vQHn2NP+1px8wz3FZMdwGGN3Bp3n&#10;KBy3TvUNFKTLc92CTtfjvVWWYMCSaZJKMZU1UuLjYNyt1pqNwchLufZnnr2NZ1xPuGGNST3Abqel&#10;VZiDkj15rZIzeo3Ks3FWbOEl+R1qomN2KvWoI7frQ5aC2Zr6eyj5M456VbbaBjt7VR05wGJboRVv&#10;czIGIGfYVxVHqWpNMiuSoXg8Vlan0JrSuGGMMcVmahgqy9cDNcFZ6HbS1M5wAQBTcjOKc/SmkGuY&#10;6kBGRikAOck0pOKKACigkDqaAc0AFPTAHvTKfHj9aANvRZcbAD1FdFYzhsYJ4Fcppk6qQA3et2yu&#10;ccbvyrqpM56miNyOQE5J4+lStIqjr9MVnwXBAGWycc1MXGPl5zWzbORy7kksnzfe471SuXwTubOa&#10;leVegY++BUcyq4JYZyOpoM22zMvW3k7RWZdEx5CitS8ZV5A5IrHvp0XOPWlJ6GUinLc7W4akS6Yv&#10;jdVG/uST9768VHDdlTtbJPauGU05Gaka6XHGM024m7L+NUJLsjDKTTZb1VTLH3NFyuZIZesTlsgV&#10;jXq7MsDVu91EMx2HPPSqcwMpG4ZNc1VroZzaexLojO7FpFxXVWJVcLgYzXOaWio4GOp610VgjMNy&#10;+uK3w8bxJp3TNFcAbQOtDcfL7cZoQcHvSSjgtntXYoq5130Kt8pwSMcd81WtpAzYU8+tOvbnBOSM&#10;dCcVSjuB5mVYdawqxSZKZ0VgyMwyc+1bNsq8ZHArmtOuumCfpW7ZXimILkbsdTVU2rGkWWLyQBCA&#10;RjHNcv4nsvtFuV68dK6ORw67SOvrWB4jle2hdsY45HpVStys66btJHxj+2to5ZTAijk4OK/N39ov&#10;wFdXE06rGTjJGBxX6d/tSmLV55UYZYdK+Mfjj4TjhtZ5pYAWZCAcV+e5hU9njpNH6PlkPaYGKZ8E&#10;ar4MaOORWj5Georxn4jaa+n3TKUwOe9fW3iXw0I3kHlcZORivnf416MgFw6L8yN0712ZbiXKtZkZ&#10;hh0qF0ePIWD7s85q7HqLxgKW7d6qmMq20YGKeIi6bgOnFfTOzPm43RKdQkk++QcjpTLNVe8EkvY5&#10;PNQN8oxnjNNiuAj/ADPjNUopbEydz03wzqsFjCG83n0zSa341e4nNvaScHqa4i31e5dBHFMSCevS&#10;trw9pUl7OuQTlh261xzpRi3JnVTqTmuWJ2XgazutVu0XkAtzX0T8KfAzBY2eDkjr2rzj4N+DBLLG&#10;23HIPSvqP4a+E4oIEJh5xyK8bGYhXsj6jK8Fdc0jpvh94ZW1jQgYHHGK9L0nR4igRkB46Vi+HNOi&#10;twu1entXW6ZsXgjoOwrzea7Pp40IqI1fDcL4byxj6c046NDAMqo96142XYAOvfIrO1zVIbSIktgj&#10;vRLYz5Emc9rlrFuIBxnpWdYvDbynb+tVde8UxyylI5O/pVG1vZ5X3BTyeKyUGyHZbHofhfVFiuV2&#10;nAz2r3z4Xa95kUYL9gP0r5t8IsxlUE859K94+EhLBAW6NwM11YS6qJHNiEpUnc9gubwy2ufavLfi&#10;Ql6wkEUR9q9a0zT0urMZ7DrWT4q8MQ3EDb4R0ODXsVKUpwPGw9WFOofNLeM77w7qHl3DMATwSetd&#10;/wCC/iTb3wQvOAe+a4343+DmtZjLbwkEHt2rzrQ/El9o18FkkIAbHJ7V581KlK571NQrrU+yPDHi&#10;S2uAuJQePzruNJv45gFZvxr5o+GXxEW6SMNccn1Ne2eFPECXEYYP1r0KGIUonkYzDezdzmv2j9OW&#10;+8NXaleTG3b2r8F/249GGmftAX5VcCTkHHua/ev466hHL4duA0nWNv5V+HP/AAUItFPxsa4AGTuB&#10;x9a6cNUXt2jxMyg3hot9zzDwOY5NscuOnU12FzpInthIicrjHFcp4NtnLqQD1HNejWVoJLbBHbg1&#10;1ydpaHkRj7p9D/sIvbtqtvFKRncOtfqt8HdMgn0eCVRnCCvyH/ZI15dD8XwW0zhdsowfxr9bf2c9&#10;dt9T8P24SQHMYq4uN0zx8YpRbR7DpNoqoMjtWvb2pB3bevSq2lQqVBHTFa9uqZBHp0rdySPGluLa&#10;xN2HQVbjyqkMPoKYihR0qUlFTjjHIpxkpaBFla7fp9Ky9UmCRnDDp61a1O4WP5i+APWub1fUjIGA&#10;bPFXKKsKXKjE8RXW9zk49sVm20q5ALH/ABqbUizglz9KzYJNr4B6GuKUUmc9rHT6dIMKQa2bUlyN&#10;pyD3rnNLnyqkGun0WEykEitaSuy4mrp9k8oDMuBWtZ6VGo3eV196XS7UJGBjPFbFnaKenpXdCnod&#10;EYlWPTQE+4PfIqKXTQVO6MVvxWakDcAc9KbPYArnb26+tVKCNeRWOWudLA5Xj2qqtlsPKd+K6K5t&#10;eeFqheW5XLY9xxXHUi0YyiVYIsMBirkS5bA6VBCBnkYIqxEDuGOazi7olLU0LVwg5FaEDeYox+FZ&#10;lscHB6Vr6fCuNxXnHNNrUpaD/sxY/NU0VucYA61at7dWG5+fQVMIE6KtZ2VzVQRRayyMlee+KQWR&#10;XgD61orHkAKmRSCNBxt/OrjoxuKsRWsXA/lVyNBwPfrUUanzOBxjmrEaFjx0zXTCRUVoQ3CsTuXp&#10;2waqXXCncO1acixqdtZ92oGQfXgVvGWha00Of1lSFY44x61wXicYlDkdTXoGrqG3KR61wfihRnr3&#10;rnq7GtP4ivYscYH4fWtqxIJDL61h2LAjevXFbVi43AZ4x1rni9Ts+ybunMDyOxFbNo44AFYenMT9&#10;7v0rZsiBg10xepjLc0IcleT0NWYh8pJPbrVaA5HPrVmPB/Ktbj+yOp64Apgx1pyAc4NaGI7iijpR&#10;QAUUUUAFFFFABRRRRsAHPamkk9+c9qUnHOaQsobI79aAA7SPlFNBGKUjOW96T8KbAKKKKQBRRRQA&#10;UUUUAFFFFABRRRQAjKvU/hUbnDFQeg7U9jg8fkKjyWfdxSkkkXG9yWA4UknjjFScMKgUYGeee30q&#10;delYspjSPmIA706IlTtzz703gk56Zp0WM9OnrVLYjZjb69tdOsZb27lCpFGWdj2AGa/N39oix0zV&#10;fFuo6voaB7O8uZJrbb0Klif8a+xf24PiY/wy/Z/1q/s5ttzdW5ggwcEbhgn8Bmvg/wCFfiJviB8F&#10;tO1KeTdLDPPbzN1I2nIrwuJMLJ5bGv2lb70e/wAL46MM4lhu8L/c1/wTzrU7SK1bcIx8zcg9c1k3&#10;uUk2QA7cZODyDXR+PrN7e93SAqFzyB1rnnlhuY/LjADngGvjqck0fo42xnnS+R4mK4xg45r1jS/D&#10;kfjvwvDfW8R+0W4KTcdeM/rXkiTSLN9mb5X3DbivZf2cNbQ6ndaPKdwltwwUnuO9XUSlE55px1R5&#10;x8RPhcZLOZDaEYHJI5rxHXvAwF/sOFQNjOM19yeNPDsN3p72yRZMmckY4OR/9evAvHHgWLT7uZ2h&#10;UI3IGOf85qaVWVMahTqbo8VsfBNol2rsiv0HC8V1mg+DIrS6S4toArkgKMDp3q5/ZEqAkRhSo6Hu&#10;K09NimVcs7ZH8KHpXR7RyGsOo6mnZ2cd3dfZJCNqOArH+VeleE/BsU1mZ5IxnbhFx948GuU8L6BD&#10;eXAaYDsQR2PvXsHgi3tJNKKSAAxP+739G+lVCLqMU7UqZpeHPDktvBFG4jVlU5QcHFdraTWdjZLC&#10;CDKycKT0rkpdSW1m/wBFnBYDIJ7+1R2/iOa4mBw25VJye/sa7YNQVjilSlUdzrbW6t5pSyOD5inI&#10;PHSuO+JatOHFsMEofMx6VqR60Rbr5MTZUc8ZANYvibWLe5t5N24R7Tk4wc1c53jYdKm41E0eQ6la&#10;ytOTJGAm8kKBwauWEv7xLcORjGQT1qTUYxHcSAZMYwQcYz6VDpSvNOTOmwZHls1cdnc9qGiud7oM&#10;pIUuu0DGFIxj/wCvXW6OFkkRXU7WcZAPUZ6VxujGRvKhDbhkEhhznFdlpaRqwG9htA4/rW0ThxD9&#10;06SKW3tm82FSowBg/wAqLfWvJnCBxw2QayXvhCjuJgMjnceAa5rWvGUGnyELMpOMFlrR1LHnRpue&#10;h1njPx3Fo2iy3MshyEJ9hXx/8dPi2dWlnMdycZPA712Xx6+MrRaNNDDdEAKQPm618m+L/HFxqcjR&#10;I+TIfmwf1rPlniqiiir08JSc5PYdY21x4q8QPcyIXVGOM169omiLpdjDaWwxuiJB71538I9ImVDc&#10;P8245bHp/nNevWsMRkjIkA2r8pHTGBkV/SfCmURyzK6dLra79T+R+Oc9nm+cVKl9L2XoM0q/8m1Z&#10;pCFdGAG5e1RahdrLaGePqJPlOepOan8lYY5VePBVQ2f71czrkn2WMxJK+GfcE9B0/qa+satsfCx9&#10;5l601a6TfCxyA5KvnkYx/n8K7Lwjr13YvH55JdTkh+oNedwSNJOix3APynDZ6nOf8/SujtNUZpDI&#10;4IYLtJB68cfyrNx5kaNOD0PZvD/xAiC75JsK+DtPbOa37LxmFEgMnynOHPevCbXxApnVEnwiqPkP&#10;Wugs/GUawfZDK2Fj4wepNc86EWbU8TODPcvhz8cdZ8BeLYp9F1zYCQ3k7ztPtivf9M/4KFf2LcTR&#10;eKfAtzcQW+PNn0xhIyjGc7OCfwr8+h4tdfFED79p25Y+nPFdZqHxbGi+O2QXoX/R4WZc8crzXjY7&#10;JsFi3zVI699mfQZbxBmWAhy0Z2XZ6r8f0P0f+Gf7dH7NXxOcW+i/Emyt7vOHs79vIlU+hV8c16xp&#10;ev6JqkYuNN1a3nRhw0UoYH8q/LqTwx8MvjDpv9qmyggvWUbpYwAWbHfHeua1LTfil8I3K+EvHGu2&#10;ESnMf2TUHK4+hJFfOVuFaUn+6qNeTV/xX+R9fh+Oa8F+/pJ+cXb8Hf8AM/XYOrKShB46Uw5Oa/Mf&#10;4Sft3/tA+FdUtrS++IZ1KBWw8OqQg7v+BDkfWvuP4EftReGPi1ZRWGseXp2rbRutmfKSZ7o3f6V4&#10;eNyPG4GPNJXXdH0uWcT5bmU/ZxbjLs+vo9j1CTlDx2qpKh796vSICNykEEcYqpMhIzt4zXkq59A2&#10;rFfavpQQBzj8qeyDPHekKHPFaLUkaFUE4WlpwQnrxS+Xxk5pgMAAowfSn7B0xTth25xxQBHtY9KQ&#10;g9GqZIeQCaJImA46UrpiuirKmc5PHrVGdAz8D6VouBjB9Oao3CjzDj1z0rCa0NVtqUbgdjWFrgJD&#10;cd66C4VTzWJrABU+neojuKWxwuswlt425AJ/nVfwnCDfcnv0q/ra58xR7mqPhg7dR2sMciuj7Jzf&#10;aPUPD1s7wrgdq6GLTzsX5cj0z1rE8M5EagGuohwEA7dqhPU1K0lmNoyvFQPZZbgcVpSR5ixioAFG&#10;QPxrS7Rcdip9j/ChLNd20jr7dauU0gZOMdKbmxpWIRZhV+UZ+tBtl4OPrmpsgnOPbFOwPSlzMLFd&#10;YlB2gfXFOMOcHJqU7e+KD1A/Snz36E8qI/JR2yVpfKUHhRTiCDkUOR0IrRO4NDfKB/gH5Unkjn5R&#10;Ugzjn9KCecDFMREY1xwophHyke/HFSsAoxwMjpio2/ug4zRYTKl1zxnjviqFynHuM1o3KgsQao3A&#10;AGQD+NZVFdFxepgashRuaZZnDdKm1lfmzjg9ear2pGNuenNcC0mXL4S3GTuBx3rXtyGjVg2PSsVH&#10;CnGa1rZx5IJ7iuxbI43ubWlHlcHvWuOUB5z61h6RIPNAzxnit1SpjwD0qk7GqKeoLmMgGuU1xeSB&#10;6kV1d6oEZGevSuX1wEknFc9Ze6aQ+IztP4uOeeldRpjEQgVy9l/rQT610mmNmLBNc1Pc1kN15VML&#10;EDnbXn92P3z5HO6vQdXAeIjP8OK4HUFK3Tr/ALXas8RqbUWVsAnk1KmDgjrmoiCOtSRtxjP41xxO&#10;skBB7UhODxzx0pF6Y70p4GOhPcVQDWbH/wCugLng8UNuxzSDc3Ib9KepLtc31l4z3NPVyDlc8jpm&#10;nJp7tyasx6c5IO08nqRX1fOj5xRYsBIUZHPephvY4xmpodPf+7mrUWlswDOetQ5plqDsZzq/QCqV&#10;2JFHzCugfSupX09aq3OlnB4pxmhuDOZn3qd2OagMoIw3Ste/091BKLwPWsa6jaFufyrVO+xntuPV&#10;lJ61bt5PlweB6YrNjuFx7+pqzDchM5/HFTJO1iHNG5ZSDoKtiRcd8isrT7jJDZ47Ve848jJ98VwV&#10;NBxdxJpA2QT2rPu/unI5Iq9IG27sfrVK7VtpyOPauKozvo9Cg/3eRTKc7A9j1phxkZrnOxbC0UUU&#10;AB+lA+lFFABTkPXmm06P72aALVk+CDnvWzZylSBg54xWHbcSdetatnKegBrekzCobNvM33ifpxU6&#10;XDnhjmqdtKRg4wMd6sNICufxGK3bbOKVrkzSDO31pk84iXaw69CKrT38aHJB9AapXWo46Pjipb0M&#10;m7CajOGYvntxWFqFxyVB6VZvb7eTlieOorJuJmlYhf0rnq1GlYxlK70Ibglj93J9RT4LZigYgZ9c&#10;UsFu7gEqetXY7VggFcabk7hGNymYize1RTwDBBzj6VpG2J6gD1olsRs5Xt1xVyk7DcGc1doVYsD0&#10;PFV0mIfBzg1r39iVz8nU/nWVPH5Z5Xj1rllKxm4tMu2s8YIz17Gug0q6QoADXGxXyg7C3PatnSdR&#10;2AfPx3xXTRrJEp+8dYk6YABqO4njK9e3Ss6PUgxJ3c+gpJ7kyD5a6XVSNlMgvpxkpVMSbHGD3xUt&#10;ywxluc1ULgnHSs3NSRTZsWM2w8k+lbWnXGGGWyPSubsZtuM9ulbWnz5ILfiRVRehcToUQOM547Zr&#10;G8U2Ej25wOCpxWpZzjy8l/oai1l0e1Kg9j2q27xOyHQ+Qv2nNAnsbxtQC/L/ABADtXyf8YRbXyOp&#10;HyhSfrX3N+0np0dxos7OgOB0xXwF8XryeC4ubJcgAnBNfn+b8lPEO5+hZDOdXC27Hzp4w0+FbqcB&#10;BtLHFfMHx0gEd1cQoMgsQa+o/Hl2tqzsT0GDivnP4uaQdQuJplXIZsipyyXLVuz0MwtKlyo+drmJ&#10;45jGQOvT0pA+2PZ3Pet7xRoRs7gsF6n0rnJQ0T7W/Wvs6clUij5CcXTdmOkhHl7iRzUQtF35I6el&#10;W7VTMAVPFSPAAfujGK0TsRa6uT6HpqFw0hHToa9B8MW9lCyFvXFefQXv2BTkn8BViy+IMVrdLHvw&#10;ScDmuatTqVFodeHq06O59Y/B57RpYvLIIzxX0/4Djje1jK45XBr4r/Z88YreTRASZBPSvsb4c6gT&#10;aRnd1X1r5fGxdOdmfbZTVjUgmj0SwcR4I4HStvTpyVySfxrmrC7U4BOfWtvTJ1bqT09OtcsZXPoe&#10;hum8SGAsx6etcT4615kjYByPTFbGuaysERAfnFefa9qRv5/JV93NbKzZx1HrZGbYSy3l4XfJAPeu&#10;q04wRQjcuTjqKwbO0WI5RccVbM1wgwgPpgChq70IXuI67Q9Zt4JAc4Oe1ev/AAm8WoLlEEnBP5V8&#10;+6RHdyzA4IBOMGvTfh/NNYypISRg8+1a0IuM7nLXd4tH1x4U8R28tkoDdR69asarO12jKgB3Djmv&#10;MvBXilTCqtIenr7V3ml6vBMisz5r36U1KKufPVaUoTucZ498EjVoH8yLJPTivn34j/D6fR53kVeA&#10;c19X+IdW02O1YMVztrwP4z6zZTRyKjA9RxXPiYRtoj0MHVqo8y8G+JbjR9QWIS9Hx+VfR3w18VNe&#10;Wkb7uo9a+T9OM8ut/KCQH4Ar6D+FM0tvYIZCRheleQqvJPQ76v7yGpuftA+JBB4bmIk4KHv7V+Lv&#10;7dOux3/xkZQw+UtnH1r9UP2qPHaWHhmceeR8h6n2r8bf2jPE7+KPizfXcbkiN9oP416uV81Sq5M+&#10;ZzqSp0YwW5q+AljkKcjscV6no9hHLbZRRnHHFeM/D3UTA6ZPpnNeyeF9QSWIAdMevSu+s2mePSs0&#10;dL8Lp5NI8WRTpwQ4ziv1F/Y38aLe6Fbx+dztXivy/wDC9vt1yCQDHzCvv39ja+lit7fBOMDvWEqz&#10;gkc+Kw0Zpn3x4c1ISwoDjkDFb8Ug6g9q4XwTeNPaIMdB612NrISgXPOOprshW54ny1em4TaL8cwd&#10;sjtT5mZ1HUY7Cq8G5jgHnHfvVxIyUzj9K0hKzOVXTsYupW80uSD+FYGoW5RirLxiuxvIwFwo/CsP&#10;UrLzcnBH4V0qSaBpnGatG2057DjFc+HZLkqcnniuu1uxZQ2F5Arm309vP3kck8VlJJEPc1fD4LkE&#10;d/Wu98N2jsAQnp2rkPC2mO7qNo69xXpHh3TzEi/JnAHNa0kaQ1Zr6ZYsyrnqa2bOxCrwag062O8E&#10;rxjitOCMKwBHH0r0I9jqitAFsduduKS4QFSQBjoavKgYZPWqdyuwkU2k0aIyLuEByMD2qjdxDaR3&#10;rTvEy+RxVO4h3DJP4muWpG5nJGPLHskyM89qmtpNrcipLiD588UkUWDnH5VyqLizO1i1aSKzVs6W&#10;6kYJ5xWLbLhs57cCtjSYiDuLcVU1oNOzNu2i3pxVhIyq49KhtTgD8KtGoUToRGEx1GMCoZAA2V6G&#10;rTgLndVS4dVbg0coSsgUgMOvvVmFhwSOazkucuVLc55q3azA/Lng1onqRFk0ud5P61UvEDK2Ouat&#10;uQRVa5AKkE8jpWqk0i+pzusLgEj8a4XxUowT6V3+tIFViAO/WuE8Ur8j4Ge/FYzmmrGkJe9oZWnu&#10;CRnp3rb09hlQB14rBsWUAdvWtyyfBUnqazid/Q3dPJ3AZ+tbVmwxgZ56VhWJPmKR2rbs5DtHFdMd&#10;zGRo2/8ASrMR54B6c1Wt2GAp9KsQlgc5/StdwWxKOBzT4yOhppHGT1ojOTVp3WhlsyQsSAM0lFFU&#10;hPUKKKKQBRRRT9ACgkDrQSByaQN6j60KwAWApCcE4oyCdwHPpSd8cUABIxxSUE57UUXAKKKKQBRR&#10;RQAUUZGcU1mweKAHUUisO570tABRjPFFHSgaEeMHlQc9KaiBTyvOOlShgBgfjSHaW3HNZ2b3LuhU&#10;Cj7oP40ufnxu/Ck3r6UhYnI7VPK2wuIQR1qWNlAPPeo0BY4XrXDftA/GjQ/gn4EufEOoTr9pZfLs&#10;oCcNLKRhQPxrSEJTkorcynONKDnJ2SPmv/gqR44XUfDp8LW837uzTfNg/wARHQ/hXyN+w54zsvEH&#10;gnxR4T83dcaZrQmRB/ccYz+Yrtf2xPiHqOp+CpL7VLwvfaghmlLH15r5a/YE+J9v4X/aW1fwPq1y&#10;scfiHTZFhJPBmQ7lFbZ/g2+H6kOsdfu1f6nBwzmHNxPTqvaTt8mrL9D6V8d6YbmVo1iAYyEH5e3+&#10;FefXthJaXUsQQKc8A1674htY72ZpPMA4J3V574osiZGMYDcZJA5r8jps/d0zAtZoHmVnbOeM4rpP&#10;hzr8Hh7xpaz/AGjahlCyBT1U1yU7zIzLGmAOhFSWNy0dwsjvtYe3JNdKVyZK6PoXxT4udY3lhdQp&#10;K7GPcelcXr/2XXYZpXjVmZcI+MY75xWBa+N4da0yOzmkcTQgEbhjIHeo/wC0ZEuFa3dgh+8CevNc&#10;zUk3caiuhz+u2LQstt5bY7SAdTmn2tmtrEFMZy5HzAc+9avimG7e3Etm6NEnMoY/Nk9KwbfUmuLr&#10;7NNdRxlBz1wK6Iao6I+9E9K+G3h/7ZciMy/KV4wehr0e30WfRYTbxBvKiTqBkA+tec/CHUpUvyxl&#10;SQKRzg8fQ16X4hvhNaLHbXHlySEbmLZzg9K9GjFchx4qMlNR6HM6hrDQ3aglic8bv51oadFcfaGl&#10;kDcgY3DC5x2qu2ni7uFlvpVIjzkj+LnjitdfMvIlNtEqp2HpV21M20o2HwXsoLKQeRjd0H1rjvHW&#10;qywS/Zkf5WJwi9S1dJr9xdQ2KqcBoxlhG2A3vXlvi69uZb1mE7bxjYpPQmiasiaSvPmKdz4iaYND&#10;LE4bJ2471a0m5OEFyDhcZJ+lZCWV08yBnyFTLnPStXRY1nkCpFI8aOck9651fqd91bQ9B8KQCQrd&#10;3cZGPujPFdXHObdC7DAIKjJ9q5LRJY3EUXnFFRcEScbua0b/AFqziRi4JCfdUn0HStk7I4arcmS+&#10;IPEUFlCY5XZgScgntivJfHHjyO0Zo4pdoGcD1q/4/wDGf2YPhTnPBz0NeD+P/FzfaiftJySSRnpW&#10;bfM7GafIjnfjJ4znu4pSLk7Nx715N4eafWtWIgBID8ccHitT4h688zNYQgt5nUg571sfCfwxJcTQ&#10;rEoJ3Ydcdya+34Kyh4/MlUa92Ovz6H534gZ5HLcplBP3p6fLqeofDDQBY6St0rN85UMG7cdPpXYx&#10;+VbO8UZKgYKZGQeORTdF0c2toYUiIAXAGPSqWoXaWkhgErIVBKs46HGMV/RNGmqcEj+TcTXdeq5P&#10;qWLy8lEqwCRWWRSDzypx0rmNagSZm3sc7jgse2O9XbjUUvUJixujwHlVuc1l6pcPeRBI2y2CWDrg&#10;5FaERVmV9OCRMGjl6gbcc4PNWhr11HciFxlhuzs7isyGWK3TeAY2X5hk8H/OKgk1NTbMsxw8h+SR&#10;T06iovY6rJnS2fiSG4kdtm2TaCgbjcOc/wBKvR69FIpAcK20Ac+mK4d9YlgfypTl/lG9egqGTX3s&#10;0bzZQWDlgw44qJSSKjSu9jrbTxVBeeI5IlkZihCD371H4u1tdb8RXd3bSYNsVjznkbVGf1zXM/Dj&#10;Ube+vp9YcYEatIxPtVPwlqkuoC61RmDm5lZyP945x+tc05LlOqlStM9F+EPxyu/DOrGwuJ87Hw65&#10;+9X0nonjXTPHekqsrrvK5XdzX5/eI7q80PxL9ojlCmQZUk45r2j4E/Fy6xFazSNuB+bDda44yjKX&#10;K9zqrUZU4c62O2+JWlT+GdXNzCduCSQOmD6V3PwN+Nl1YtFBe3LEKy7XV8MMd19DXL/EnXYvEOli&#10;7MWXCnceorznwvfXlizJDIAuSevQ+lXUpqSszClNrWJ+lHgf9rn4g+FNNS6mtD4k0xVGUjYC6jHt&#10;nhv517D8Mf2t/gz8Uo1h03xNHaXw/wBbp98fKmQ+hVq/NL4S/HHUvD97Fp9zqB8psDLHOBXsxsPA&#10;XxVtBPd2iR3bYK3MJ2OD6hhzXzeMyDCVrtLlfdf5f8MfW5fxVmOHtGTU12lv8nv99z9Dbe9srtBL&#10;bzq4PRlYH+VSFd3OcV+d9hrn7Q3wgufN+H/xRvZ7JOltf/vlGPrzXe+Cv+CiHxj0LNv8Qfhva6pH&#10;EBum0q5KSN7hH4/WvBrcO42GtNqS+5/j/mfUYbi/LqjtWTg/S6+9f5H2l5WOQRzQY1AwWzn0rxX4&#10;Yft4fAz4geXZ6hqs+h3rgYtNXiMRz6Buh/OvYdL8QaJrdut1pGqQ3EbD5XhlDA/lXj1sPicPLlqx&#10;a9UfR4bG4TGx5qNRSXky5twMZpwXOMimBlA4PPfNP3qQfpXOdFmLxTZThDQSeMjvSSElMkYoQ+Wz&#10;K8nGTgYqjdZJPHOOtXpTkFcVSucgsPUVE1uaQepSuBzxWPqyZQjPHPNbU3JJPpWRq6nZWS1ZT0OJ&#10;1tdzug9OOKzNCJTUhgc9RmtnW1USvx1B5rCsJPK1ANnGehFdO8TkfxHrXhiceUq+1dTDICmVFcP4&#10;Yui0Svu5wDiurs7xfLBb04rNbmyNFnDJj8hUEpA5JxUf2wBMk/lUUt9FnOeccVra7KTsicMMZzSZ&#10;5JH6Cqv9oR4JwTTDqRzkinyBzFzIJBHJpxcAcGqDakCBkUn9ok9h+VHLcOZl15EIHI5pFl24LdBx&#10;VFtQZuc/lUbajICefzrRRIcmaZkyME03eFbqayzfSkHMnbsab9uc4JY5qrO4jV885yKaLgAE7hn3&#10;NZbXTA4Ln3AqM3Y/vdaVpDujWNzGCSX/AApktzERjf8AhWUb0Lzn/wCvTXvFIzz069afKxXNCW8i&#10;wQTxVC5uVYHYT1qF7lSPvZ4wagkmBO3OOeKyqJpGkSpqRaTJYc5qtbD5gT/KrF425TnNVrduQB2N&#10;ef8AbNZfCTkrzitSwfMIBPpWU5IcMB9a0tPLeTx0Fdi+E4X8RsaQwMnfpxXQxMCimub0iUecBu+g&#10;rordt0Qwe1WtzRPQivSCDz3NcxroxuYnjNdRdjKnP96ub1xQckY/Kuer8JtFe8YsORMvPOa6PSG+&#10;XGe1c1Ex83HQg10ekMQu3PauSHxG0iXU0zCcDtXA6uhW8k4716BqGGiIHXGa4PXV237gfnSxGxpR&#10;3sUOvQ09Ceh/KmEDtjr6U9D7dOlcS3OweD/dxQQQQefegZOMCgdcEfWqAR8D5iD+dIzbeRjrSkHj&#10;P60wh/TOPQUtkJo9FtNOBwcdfar0Omxk5KdD3p1vHgDmr9vDjgDPpX0LbPFSRXj09lIPABPap1tF&#10;HPH41aW2bjOD7CpliVcHGMjn2pXHoig9orDAAqrc2hAKgdq2CitwVPPFV7i2yCV6D1FCYHL6pZkD&#10;BUVzms2WNxAHJ4ruL+1B+XGa53WbDOV29BXRSn3MKkepxMsrWzkN1p9vdPJKMHj3qfW7Pa/H6CqV&#10;mT5m3pzXTJpo4pHQ6XuIGGPXGK00BJz6VnaSvA9zWvHEBkDr6CvKqvU1pEZG9ODVS8G0EAVfeMpk&#10;YqhfgkH+Vccz0KLMyQkOwPTP5UwsB1p7nDkZpjD5Rj8awO2IpIHWikxnHNLQAUUUUAFOTpTacuCe&#10;KALFpwwGODWhbuVOMDpms62LBg3pWjbDbkk546VrT3MamxbgucAH+dTNfArnt7VUWcE7dgpXQqMD&#10;v3rsSujz53uRXmoopJ7Csu+1ReiOak1IlCTWDemWSTKk/nWE00c9WTRba+835VJ+lT2dlLP8wHfu&#10;ap2EQLAMO9dBYx+Wgx39q45Qc5akU4uW4W2lELgEetXU0slchcdORVi0iLHJxirTFUHzfyq1BJaH&#10;ZGCM3+zUwck596ZJZBRhscj1rQd4ycf5FQSFQT3zWVRpIGkmZF3ZwyAgoKwNX0wlD5Yxmunuoxk9&#10;vpWZcxfIcjuetccmrmco3OCvFktZ8yL34q5ZakIVyfyxTvE8RzjAwO+KyLa4Kttk5PpXDVnOHwnE&#10;1yzsdRa6ipAIzg9c1eiv45U2nGTXKi/Ma4BOMetWbG/ZpOuAR61pQrVHozVG7NOJG2qfzqNEJbkf&#10;So7aTfjnGelaMFurPu3dvSvTpJtamyQ61t2Zeo6d61NPVwOuarQRqg2jnHtV21AwBit0rGkUaFvM&#10;4XnpUd9K3k5OcU+LawAUii9ixBlh09KGro6YI8R/aE2/2HOdnO09a+Av2hrWKxhmlOA7scHHev0P&#10;+OWnG60K4kA+6tfnP+1bdtCZU6bJCTXxuc4ZSq8x9pkGIcI8p8r/ABJ1NoxIXPfmvLPElvFfQnIy&#10;SOtdp8VdaAyAQCx55rgYL77Y8kG4nHSuXDQcYJntVanNNo8s+Imj7UkO0DGSOa8uuUb7SYiD96vf&#10;fHehme2kcqCSvHH6V4lqtn9mvnyOQTnivpcDVvA8HG0mpkljaqkAYkYAzTmC7hux064piXYjttg7&#10;DHJqO2mZ2OW9661d6nNKySRDqgIiJJzgdq5W5l23G4Egg102sy+XCVLZ49K5W4yzliM5NddBXWpx&#10;YjR2R7h+zd4pEV9FHvIwwBr7w+EWrpdaTEwkyQtfmZ8IvEj6JryIJNoZx396+8f2e/G6XFlFG0uc&#10;gcZr5rPcO0+ZH1nDuLVuRn0Rp98S65btxW/b6gYYCwz0rjNMvPN2yAjHsa6i0Qz2uVOTivnKTsz7&#10;J1XymH4u8RFVIMmOcGuatNbs2maSWYc+taXjfT5wrExkgZI4rzXXpru1UmPdgV6VOKkrHnyryUz0&#10;2213TzwsgI7YNXItWssgl8++K8ITxnqthN8zuQD6810mh+Oru8dYMk561o8NJGyrwkj2TTNbs0YS&#10;Bxj0rrvD/imFQpTJH+yK8r8JmXUZo0dCc4BFexeCfCEG6NJF+/zW1OjqE6tGC1R2fg7X7+4CNArD&#10;J43d69J0vX7i3tgk5bcBxzmuT0Hw9FprxOmCvcDtXbLaaeLVPnG7t7V6dGC2R5levGo9Ec74k8R3&#10;9yHSPd+dee+JfCOsa9ulIbYTnJPavaT4YgvlWRIxjHPHWnal4Zt47AxpGBxgjFZ4r3Y2CFSMWkfO&#10;el+AxaajkpnDdSK9MsrmHQtGLk4JU98Vbv8AwokExkAPBJPFcD8Y/GcfhzQJiJQpCnAJr57lbmdb&#10;qLlPnL9uz4zRaVod3At0MqhHX2r80r3z9Z1ibUZjl5pizH6mvef2yfivdeMPFL6Fb3JZQ5MmG9+l&#10;eQ6Lo/mMp2d/SvqMFTWHw93uz4rMK31rFabIs+GdPlhdXIIAIr0/wLK7SbAe/Hp0rnNE0ECMMQDn&#10;1H612ngvSvKbeemelZyqcwow5EejeDNMlv7+IRLk5GCRX3T+yDpl3YQW7SAlcDcCK+TPgJ4XfWNX&#10;RPKyMgZr74+AHg5tK0yIyx7TtHb0rJ03OJhiasYaH0h4HKC1Rkbgjpmu009vlCnGcd6898G3YtAk&#10;ZfKntXd2E+VDqRjsc12UYNRPmsXG8ro2rQKT93H9KuxkEEKR061nWdwgXLH6jNTx3inKgdORzXWo&#10;tHnO1x92qBSSuDisq5A5ArTlkEqHA471TeNQckZ/Ch3JbsjB1LTWmJbbx6Vnx+GleTJjB5rprmJS&#10;cBeMUWtmu8cfjiiL1IUbsb4a8NeThnA9q7TS7VYlCqBkVS0q2VIgAB+VakCiIgj09a7IOy0OiEUk&#10;alqiAcjp1xVyNVYbsdulZtrI6nIbj0q5BdhQS+enrW8ZHQloWRLs6mqV5OBls54zUV7q8UZ2jr61&#10;kza1vkx26cmqcyXJIs3Fwzcbe/WqkzsVwT06U1r/AHjdtpks5ZelStWRdt6kewyNndk+lSG2Kjdi&#10;kg6hsfSraR5jII+hqXFNA1cgtVxJjJ6Vt6TtCYIrJRRG2QK0tOl7E5G2ueSdwSNuJ1UVILgK2Wbr&#10;WfHNgbg2PQetPeVz0foOgpKLuaRZanvV28cfWs2/1BU53c1DeXoUcn6A1l3Fy8jfMc1tGm2KTXQv&#10;2l40j7jzmtW0mwoCgdOcmubtpijcetbNhMSFJ4GOTSlBxZC0NVrnCcrzVaWdgfv4HWl35XrxVW5Z&#10;hlh0zUtNoptvYztYfMefWuI8SAhDj8q7DU5Mg5OR7dq4/wASMMEHjiuZpo1paMxLEjHy/rW1YMDg&#10;HNYNgTvxjIzW1YOc8evFCPRWxv2DgkdRityxPz8noawLBiQDmtuxOSO9dMdjKRqQNkr9atIap2xw&#10;ABVuNu+OorZbBEsk7kDA8YpE4OAKAcpjHShSc8Gqg9DOQ/nPWgdMgUD0Jo5z1q1qSFFFFDAKKKCC&#10;ehoAOMc/rSZwPu0jZOP5UAkDI+mKNgEGByR+VDA9cUgz1Joz70ABoowBzRSAKKKKACgkDk0UUbAN&#10;Y4PX9KaevNKT70lBSQc55/CnrnHNMqQDAxQEgooop7EhRQDkZopAFFKAT0FEjw28ZmmlCqBySeBT&#10;auCElljtoGmlOAq5JPavz5/a7+LH/C2/jQ8cl+RoXh+QqgDYVmX7z/nX0D+01+1Rpmmw3HgTwXfp&#10;JcuhS5nRuFBGMA+tfAPxe8RajdagfB2jgia4O+4kB5Oexr18twrjL2kl6HzOd5hCcVQpvTr/AJHm&#10;/wC1T8UrvxdfSDSmJgjYxxqPQDivkfVvGOp/D3x9p3j6wlKTafepLhTg7c8j8q+mvj7Jpvw+8JA6&#10;bai6vXGXlc5VDXxB8V/HWr3l1Pb6zCqlsgFRgEe1eji4050JQa0eh5+WOpDEKpF2aZ+nHwy+NWl+&#10;O/DdrqsV4s0F1bqYpAeRkZ5rR1OdJlW4RgVbgj096/Pb9ib9ofUdO0k+GL6+LR21wVjDN91c8V9p&#10;eD/Hdrr1msgmB3Dj5uvFfiONwLwmIlBbI/obLscsXhoze7Rs3tikpMkY5J7CqRaJZBkHf1+bpVyG&#10;6jlYqGwV9enNV9QtRtYRHk9M1ypWdj04yuhl9diXaYJChWPB2nn8KsaXqlsWW2uJHVpMAEnIPvms&#10;jUDeW0Sx+XnI4Kjoao/ablriKORSMZ4xkY9au3Mgba1R6kjx3mnz28qIrCFQruvUg15R4n1W70PW&#10;ZI7l1CiTG4DjOe1eg+EtailsDbam+TsKpJ3/ABrzD4yW32jWZTa3X3lHyE8E+v1qKVN+0sy44jkV&#10;0eh/C34hjzkEE+XJ2sgwFOK9fl8a2/mwpcOhUx7tu7k/pXxV4c1PxJoF+J1dmAGFAPAya9T8NfEK&#10;/WOOO9vAGyOMk54r04WgrCqVYVndH0NpGrx3l+wDjyiAULDjr0rf024eJ2iUncCAo4K49a8u8L+J&#10;hPawss4QAr8gP3ga9B0SUxoZQGaRRkAt1B9KpS1OWrotSXxLcTJauBIhd0+UhcAj6V43431C5srz&#10;7ZuBZ3OBjof8K9k8STLcacSYzGxjPzHn/wDUa8Z8SWjm6kN3KGJPyt+orCs2i8O02ULHWbiaeJpi&#10;Ckh+f6+ldvorQzwLGF2AENhR2HNcLZqLVyLePcScqx6etdJYX1xARIX4zyCegxWcW7am1Rq51ssr&#10;Qr50EykKOQT1rn/Eni23t4mWGc7iMtk5wfaquo+Ko0gaAjJK8AZrznxT4thiSSXOCwOM1p0OeTS3&#10;KnxA8XRur+ZctgAlhmvF/FHiGOV5ZSxyzfKC3QVueNfFUt65VJB5fUjPb0rzDWdTkursQxvuY8AV&#10;rSpucjir1lFalnRNOl1/XvPch445OjHgivefg/4MSJkmdUHAw/rk9686+FfhrEyExZbblht719Ee&#10;CtCt9PtE8tcK6ZZW/mDX9EcG5Osty2Lkvelq/wCvI/lbxE4g/tTNJQg/djovRdfmzQ0rThDaNZXU&#10;eG3Hy261xfj7R7rbJLAAu1ipHXNeg2En71pw4dRwq9CvHr3rK1vTYb65klDBWK4Cn+L/AD/Wvt0z&#10;8wu+Y8cigltLqS3ldwHIIK9Cf8ip55AZJbh7gMEABTuQeK6HV9Aa2uWmZCjMR1HGBnmuc1KBIrqJ&#10;RFnIzJj+IUHVGSkirqMCxAi3H3j9xvfB4rD1iMouSxRlYHA4B/ya3L2cyShmlIGSQGGcgDg5rJ1R&#10;obxREzfOhzkelZSkkddOLZjTXl3bDyoJN26Y7g3I5qjqusMsMsig7MbSQckHpVzU/JtkEyMVUJ09&#10;T61zt3eXNxqENtGu5WYFgB+v8vyriqTsenQp3V2dNY3J8N/DbUNTKsHeIQp65Y4qHwzdvaadGwwq&#10;sB9306fnUPxFvrmHQ9K8NxIN1xL58oX+4vA/WmWcc9tYmN16AbT3zisKknex0U4Kzfcy/HlzFLdp&#10;hzlTgk9zWz8MdX+y3ayJJgg8Zb8KwNds5p5zI+GAz+frR4fnfTpQTbtgnJGetcPM1Wud7pqdCx9D&#10;WXjNLvT/ACpLpSjJ84Y89ORWLaaqjyzbAMs5ZQBjIrhrbxSr2ibjhiPmxx+FTaVrkkEyzNKGJc4w&#10;eg7V2Sq3R5kcK4s7o6oLC5S4tXIbHKntXrvwr+KEivHBJceWQQGB4r56XX2bMsgU7ejZ4IrW8N+N&#10;WtpFkgm79fSpUk9CZ0JJXPuLQvGS36fZZ7pHUHAkB6+lXNQ02wvcSGCIOB99O9fNXgT4l3URUSTs&#10;AedoPXjNemaR8TjNbljc43Du2aHQe8TJYlbSOsu9E0q5D2l5bxOqt8hZM1Nos3ijwPdifwX4y1HS&#10;8fMv2S4JQfVGyCK5yfxnYvGJVckMPlZT1NS2fjK38wyPJu3EAZ9feplRc42kroqGIUJqUXZ907M9&#10;k8Hftj/tG+DhEutabpniu0/i2P8AZrkD9VY/lXo3h3/go78LZcQfEDwprvh6Xjc95YGSIH/fjyMV&#10;8xW/iS1mV23BWGdm1vSrtv4yUwpDdbLiNhghxmvIxGRYCs78ln5afht+B9BhOKM0wySVTmXaSv8A&#10;jo/xPtvwh+1P8B/G0at4e+KGlSlxxG12qt+TEGu2tdYsNUgWWwvI5kYZDRuGB/I1+cOqeCPhb4qI&#10;Op+HLYOwz5iDYwOfUVt+AU8W/CXUFvfhd8TdSsUjPz6de3BuLaT22scj8DXkV+GopXpT17Nfqv8A&#10;I9/C8ayckq9JW7xf6P8AzP0FlfB5qndN1YjtivGfhH+1lNrKx6P8SNHS2uTgC+s23Qv746rXrVpr&#10;+ka3EJtL1GKZSeTG4P8AKvmcXg8RhZctSNvyPs8DmGEx8OejK/l1Xqh8hz19KzNTTKHHY+taZGea&#10;z9RU7SK89bnoPU4zW1ImbArl5S0eoKR0BzgV1utxHzue2a5HUvkvYyBj5sV0LY5pbnfeFr8NEoYg&#10;cDPNdXaXamPOT06GuA8PXBWBcEdBXW6bceYn3u3FLlsy4s2o5mk+Qt9BmneS7N7VDpoZ5AFGc9a2&#10;LOyLdRgmtE7FLUoLZMVHPNMms5F7ZrcWxAyAPxqKeyBU4H5U7hY56WOSIdfyqvJdEctknPeti9sm&#10;A5HfrWPqEJUkZ6dxWkHrqJpdRDeDtxUMl6Vbg/gRVdnIGD6darSXLBv/AK9aEdS+14xOdw+lKLss&#10;eW/Gs77QxPJNOScngGgdy+90cYDfU5qD7SM8MeKheUkc1AXYcZ70Cuy61yMDnpTRcZxz+dVN7Y/r&#10;Qhc/xfpTB3LbzgAgH8KiNwDhuetQlmBxn8fWo1YkgZPWuetsaQLEnMR56Drmq0Gd4Hv0FWRzATj6&#10;Cq0OQ/TvXmN+8btLlLEmQePxq9pxJi9vSqDc4I44q9pn3CPau2OsThn8RraST54yp98mukteY8n0&#10;rmtMB80EnoQTmukszujwD29KpaNFRsoiXXRvrXPa7HlWI7iuiuBkN9awNdU5JUVlU+E2i/eObAIl&#10;J4+9XRaMdwLD2rn5BmU8ZweK3dEckr71xw+I3exevRmHp9a4XxKhTUTkdu1d5c/NEfQetcR4rVvt&#10;m7plaK+sC6T94xyR/D096chyNuOetNIJJFKisveuFXO0kAJOAaXPqCaaCQpBOffNKCe475qgAj3p&#10;GOD+HbpTic4z6UxzgYOOe9J7Buet2kTFsgdK0IImUAjGO1JBCqgkr2/OrlpFtAZh1PpXvSdjxkrs&#10;TyXKgbevfHWpUtyQARj1zUyoqnKjrS1i5stRSIvswHCjioZ4GI2o3Xg5FW6a+38T3ojJjaTMi6sy&#10;4PPArI1DSxKDzyR2Ga3523Njsao3SBlIxXRFuxm0r2ON1Xw6kp2k5rLPh62hkDKvPoa7S8hUnpz6&#10;1lXlk3m5xWqqOxzTpozbSy8vG0454q+u4L07dadDbNj5T361P9kcnJ4GK46upnGNirIJCMs30rOv&#10;QQWGe3Nas0JUkEflWffxEZIOc+1csk7nZR0MiQEOcDPvTCuVz2qaZMORUTAjgmsTuWwhGaKKKACi&#10;g57GigApy9cD86bTk7igCa2AZ8E1djY5wG6e1UYCFYH3q7AoLY/StaSvIyqbFmIKvTnB5qYsCNue&#10;ccVFGDjJ/H2pWXJ5bjHUV3xWhxSjoZupEMdp9+ayZLcbuMCtfUEBlGDVN4Cx3A9fSpkrnPOKZHYw&#10;FXAPc9a2bZcLkHpVG3g2sCT05q/AcqM9q5ZpNhFcpct5to2hutOe5yNpYYHaqpk8sbs1XlvwoyT+&#10;dRLQvmSRdaYb+f50OzY3hsZrIbV1BxnjvVmDVYmTDnr71w1JczEpoknlBUgn8c1m6hIo6HtUt9fI&#10;vPHJrHu74NkZwD3rlqSE5qxk66yyqflz+Nc1KcTA5HB9K3tUmEgwp5zzXM3butxgZ69awktDkk05&#10;F6Jy43dverViMTbM/lVOyYBRlelW7OTM4YD61VKPvXLWhv2IYAAZOTxxWvYjC7XHNZFm52DAzjua&#10;07Xe+M16kLWOmJpRA5471at0wAB69aqwYDZzxirEUigFe5rVMqJp2kSnv75xVi4iWSArjoM1Vssh&#10;Rg81bWRiP0INPodMDgPiNoZvtNngdRyhwMV+cv7YvgW5hvr2HyTnkjA7V+nvim0VoX3DqtfKH7Sn&#10;wnHiK/kmht9wZGH3c14Wa4dzipI9zKsQqVV3Pxj+L0d3bahJazKRtJxn61yXh/f9qBYkkjFfVP7U&#10;H7OF3ZyXd/DZsro7E/JzXzLBp0ml6wYpoyNrYORXk04+5yn0cqik+ZDvEenrcWDEj+HivBvHmmrb&#10;ahKUGOT/ADr6K8QRL/Zn2hMYx8wrwr4kQB7l5QAM5HH1NdeBly1LGeMSlC555cTGP5W6dqsWMqkb&#10;s446mqWogqxAB+9yaktmITAweMmvfcfcR4fNaZHrlzuBUenNYRXqT+Fa2rnOCBn6VllecV00VaJz&#10;1neQ/TbhrK8juIzgqc19T/s0/EgbIYmmwRjOW618qjqPrXoHwg8T3GjapHsdsZ6A1zZhQVai0dOX&#10;Yh4eumfpd8PvEdvqVoi+YM4FemeHLiOSIRvjGPzr5Q+C/wARhPaw4m7DOW5r3/wh40guoVVmAJHH&#10;NfA16M6U2fouHxMa1NM7LX9FhuoSGUdOBXB614Nsp3aMxjk8YHSu5h1qK6j8tiDxxVTULRJMuDyP&#10;alCpJI3ilc8l1f4aW4JkhjB/Cs628Kz6dMHjh+704r1x9OSUEFMe2KpXfhkSHKKCD3xXXTxUo6Nl&#10;qNO+qMrwZrn9nvG80OCvWvYPDPxNsY4EPlfOteY2/hWTf8q/jiuj0LwxdOVVc9fSu6FeDOrkwsl7&#10;yPSLX4o6jeTCO1BAJ4yeK9H8A6neaoyNevnngZry/wAJeC5vMUumcH8q9i+H2hJZFN4AwORiuqni&#10;bPQ4sVLDwp2po9D0i0VoFOMDFO1GzWRcBeM+lWNMx5ACDtxU80IZSadVuaPn+b3zgfGFvHZWkkxA&#10;6E18N/tu/FqHQNHu4VnAwjc7sdq+zfjp4mg0bRpyZAuEP8VfkX+318V5Ne8QSaFZTk75SGw2cCuT&#10;C0VVxAsbiHRw3mzwLUNTn8U+IbjV7hixllJ59M10/h7SFBUkdT6Vz3hbSWkI3LXoWj6aI0GB2r2q&#10;u1kfO0l1Zc021VIsY/Suy8J2kQVEAy3HWuZjt9ihVGPrXUeA7hJtUjgY9XB61yOOp0t6XPq39k7w&#10;OJZobmReWYdRX3j4D0a2tdKjQYDBB2618efszS21pBA+QAoB619T+HvG1vbQRp5q8KOjVvQqQ2PE&#10;xqmpczPSNMgeE4V+PQV1ugajKqeS2SMce1ebaT4shmXf5nbseldN4Z8ZWPmC3kcYPfPSu1cvQ8ec&#10;21qd6nnmMMp/XrU8N06feJH4VBo2qWV2mUkHQd6s3ESkbxyfauhLQ8+ejuSrfrtPPamm5Vvu9KzZ&#10;XZWxkiltbgmbBztNZzTIc0XlzI2APwrQsrcKVOar2sasOKuwuqYbt70krblxNey2+UOat+aFA47V&#10;mW10AOOg96tLco4+9XTC1joi0XoroIvLYp82phYyf61mNOgP38elVrq9BUqgz6c1d10HzMlur3zp&#10;CAcVBkA1XWcDknn0zSiUElgOaRBdVgFwKYZGYjkgVWa+2HB6fyoF6GOXHH1raI+YvQSnfgkmrguM&#10;Drnj0rJjvE3ccVKLwjOfzqZSHc0EbccqKt2c5Qge3SsuC7VhgvjPvVuCVdwNY6sFI0xexooz3psm&#10;pqRyecVRlfP3WqEllOSfzrWMLldSa5uCzZXkVAWLHJpHbHI5qNZVLfh1zWyaiiWiVThsjtWnp0xY&#10;AYxntWdEoY8N19qv2kRQbweKJWkCuaayFV54PQ1XuJ+OecVMmCuG447mq95FuBZT2qXEvXQydRkD&#10;A7T1POK4/wAQtu3ZPSuq1QmNWDDpXLaym4MSfwrGdOyub0/iuYNi2JWFbdiR8p79KxLRiJ2A/Ktm&#10;wcllz0471xI9BbG7YHgY6A1uWB5BA/GsGxY4AHrW3p5wAc9PSumOxnJGtAcDI4OOlWom3LzVODkZ&#10;z+FXISdoyPzrZbER3LCsdgGfypy9RTEbK7SAfcU4da0hsTMkopAc980tUtNSAooooAKKKKAGbjnI&#10;o789M0uCzdetJyP60AJ2xRRkntRRuAUUUUgCiiigAoooGe5pjEYZGKbsNPAz+FFLQFdK4irjk0tF&#10;FAgooooC4UqgE8mkHJxnFMutQs9PiMt3dJGqjJZ2AoH5krlIULu3AHXNfIP7ZX7b0GjandfDXwFf&#10;5+zgpqF5C3Rv+eakdx3NdF+2X+3p4P8AhZ4S1Pw34G1KO81o2zKJInDJbk8ZJHf2r82YPGV34hc3&#10;l7emSedjLNIWyWYnJJr2MvwMpv2lRadD5vOc1UF7Gg9erX5HqHhnxxfa74hm1G5lZs9S3OTXIeO/&#10;ENtpN7f+ILhs3E8giiAOSBU3h3U4bK3a7MgUlD071wXjO5udW1yIOSY42LMM9c17PLZny6d0ZXxS&#10;0CbxD4KN5OSCULSBh0r5A+K/guC6M9nMoJwQGA6H1Ffd2p2MNx4aGlSxr+8hLYJ7H2r5e+MHg4aZ&#10;fT2ssJLBic7elOcFODTOrDVpUppnyb8L9T1TwB45uLC5Yr+9yQP4hnrX2d8E/imiRxpLcNtZRtwe&#10;M18k/F/QX0fWbfxDFGV2vskIGMg9DXcfBvx+0KxwSznHG0Zr81zrBONZpn7DkGPU6EWmffPhzxTH&#10;fokhYc9eeTW0NQt7lypkIwfvV87+APiMVRFnuydwHevWNF8YW9zbgyEcjHWvk6lBwZ9pRxCkdXqa&#10;x3MaspJK91bGazbqWUT71HVOCOOfQ06z1C3lgJjmAOMimXGoiIjfbkgfxA8GsUrPU3dRM0tAuLuB&#10;Y0vEO1ged3K+lY/izRbO+nlubgtk42ktxxVkX880CSxZXY3Q1Jc3lreJ5P2ZCV9apKzuZ3uzj5LQ&#10;xXAT7L8g5yTgVq2t5bpBGVRSC3OE+6KddWcjs6KqDIwuT0qK0tZInVZnDAMcDstbJlJqx6H4H1Ca&#10;IRsypszxj1/ya9Y0jWIktIXaR2Ctg85xXivh7U4rdVmRCR2xxzXVWXjSC3hKNdfMeob6e1VF+8XJ&#10;KUD0zxJqsP8AZ7Es5Uj5l7YryPxPOLm8eKOfaScnI962L3xfLd6f5MlyQSpMbDnPtiuS1LWX84vO&#10;ik9mHpU1BUna9i5YTSLMCxDRgnnOKjufEEltIYX+4ATvrOn1UpCSpAzzkmuY13xRGsXzscA4OGpU&#10;1cc52NvxD4ujjj8x7gqATjmvM/F/ieW6ffGWzu6Ke1Vtd8VSXjtFAc5YgOTnHvXP6jfPNEQCQQd0&#10;hHT6Vso2OSdS6KXiC+YwedCOfZutYvhLSJdV1s3UsW2KE7gSM5PYVoXNjLqRitYQcue3869M+Gvw&#10;3RvJKorRKAGwOpr7jg3Ip5nj1Umvchq/N9EfnHHfEtPJctdOMv3k9F5Lq/8AI6L4X+FotOkS7dS2&#10;+PLEjkj+leuaTNayMhfA8qPao7c//rrE8NaAEtozbLhomyQR1Udv0rZEUcEJnChTuOBjpxX9BUqc&#10;acFFH8rYqvOvWc5dSK+aSxYfZwBvOMA5GDnms3U7w7FcsCVb7ue+P/rU7VNQeLMcSAgqeM8nvxWJ&#10;rDwOhuZI2UZy2D0P0roS0OS6bKutarGqESRkHdhVz06VyWtBkUkMMICw5Bx0rZ1ltzOm/csagxkd&#10;Qev+FcdrdxcRAggtu4PPqOtTJ2OqhBtlKW4a6LSIc+X/AA54PXP9KyjePaXUiOv3hjfn+H/OamlM&#10;8LiWBcB3OUJ6cc/0rJ1Rvs3J3MxH7xT2rjqTR61Gm3oQa1qHl27xIwJOPLBPGKy/BaPqfiGMovHm&#10;g7T6dxUOs3coXCyHIXA7k+grqPBmn23hXwXc+M72MGWKIx269jIen9K89t1Kmh6yjGnS13Zj+JdR&#10;Ov8Aj+8khBEFootodvQ45JH45q0ZXhXaxJBAV8DpVDwxaqkQkmgbfId8hJzljkmta8jjgVpFc9cA&#10;MvQVDleVylFJJFGWaKWQCVQVLct1IpFgfeUeNdqnOO4/GpFiSViSqqM/KR0IpJphHEFEahwcHHcV&#10;i7NnRG6iJJ5jDYjADPJzzirEVzIQzBl+XBGRyTWRdzOMRiXAJ6+vtURv45RhZ/mB65xms3NlqF0b&#10;Y1efzTG209xt4xmrukaoqbSCQCcEbq41r9JJgm8gtxj3rV0a73ZZkGA3G48n0q6UveM68UoHsHhb&#10;xFFGkcySv8vylfXjFddpvi5oisUUvKsNhzw2eo/KvH9L1doBGC5G4cY7eg/OtnTfEMUMsRmuCp37&#10;dvue9erCS5T56tRbkeqSeM5ldY/PdRG25VDevBrRsfHpiuBtmwrg4JORmvKf+Ep/5YrNv5yGfgrz&#10;0qa38WKsLFnAwxBB9O9NtGaoSPZLH4iQyFJBcAFeOv1z/WtXT/GkNxuSO8CEEHcOQeODx7ivDbfx&#10;HFbkXUTl13YBDD69PxrU0rxh9kfc8fDk4ZG6jr0pe6wdOUT3Wz8Znygpl3EEfMRwR/nNb2neM1AR&#10;2fLMMgbs9K8U0rxV9otFKybcZLp7dMitW38QmadBBNtZmUhiev0qXSiyfa1IM+i/CfiuKKA35kIV&#10;2KoBzhq9Q+G+rXem3C6pol66MBl1RyFck9xXzLofi9o7230+1O8QYMqq3VyB/SvavAPiM2dhbrLK&#10;Q0n70r0OM9K8vG4SM4NWuezluOcKiadrH1x4O1y58Q6DFf3UPlyHIdc96mvxuQ4H51wnwb+INjex&#10;DTJpgvmHKAnofSu9vVDLuVu3avzDH4aWFxUo2suh+05Xi443Bxmnd219TkddG2TOe5rkdZTE6kL9&#10;0+tdlr0fO7uDXH+IVJlAI6MMVlHY3nubnh9swqOK7fQ7UtGuBjoDXD+GFLRgE9+teleH7MGFOPeq&#10;Y46ov6XYbW3AYP0res7M8BRn8KrWdrswB+JxWzZ24U55/wAamT5UapELWRUcn+VRS2rYIIBGOprV&#10;aHIyPypjQkjGw/gKyUy7HP3lirLnNYeqaeBk4HPTiuwurVmG4j86yNSswVz3reMrktdDiL+2ML4G&#10;elZ8w5ro9asdv/6q5+6RkflTjNdEXdGTVmRhB60+NQOaavTinp3GaoQ5l4+tQEEHHHFTvnGAe1Qk&#10;jdlhQAbOPelVcHpS05Ex82etAEbqTkbv/rUzG3AwOamcYJOOtRsAOo5rGqtDSBKg3Qnn9KrR5EgO&#10;e9WUyYiuMVUU/vME968p/Eb9C0QAoB4q7phBYg+n5VRLYGMVc0th5mPb1rtp/AcU/iNaw5mXGOtd&#10;Jp/+r69q5myZhMMcV0umkbOR196scNSWdABuJ6msHWxlCfc1v3Byo/GsTW0ypI7VnP4TVfEctIGW&#10;UnofQ1saI/3TjIx3rInysp9j1rV0RydoPYVxRTUzo6GvPtaE5OOK4vxemLlW9cjmu0lVTGcntXH+&#10;MVIdWJ6GnX+Aql8Rz5xjOfwp6dMg8GmZw27OfpThJkBgO/SuG6O5bDtgYHjtS7QOM80INwB9aGXc&#10;OBn8aNEAjHB/rSMTwDSgbRkDJNN+U8A/pUtge3RnKhcVahkyecZ4NUYpMnaT+NTpKRjPI9K95o8h&#10;aF8SZYKRjPvTqqLOM/Ke3WpFl3YO4+vJzWbiWTMwUe/pULsMk5ODTZJQAcdvUYqGR+c549xTSAZK&#10;4LnpgVUuCCBx71LNIvbgZqrcyY747dK1SsiN2VrlccZqpJbh22g/jViWRe/5ZqPIyMY+uKaFKNxk&#10;Vmobp7VYNkBn5e1LCSpBB71O8mV4H41Eo3MnCz0M27t8ZUJ26kVlXsKrkgEe1bt1hh9OtZGokBSO&#10;1YTjobU1Y5+9XbORiqzrg5Jq1egeZkVWkx6/hXG9zqWww8NyePrS+1GAeopAMckc0DFyPWkIzyD2&#10;peDzRigAHTmnJ/k00ADpSpjPNAEsX+sFXrfdkjGfTiqMZw4NaNpgnANaU3ZkT2LEaEpyefQilkjK&#10;DctSQxgkYFTNBlMlT+Nd0Z2OOSMe4QZ3Nn6Conij3BRmrt3BlufyNUpCUOWbn2olNNHO9xQFVsA9&#10;qmR1Xvn6VXSQEZ/LNMubpYV+UjgVyTkkyXJIku71UGN34E1i6hqjISd3Gaj1PWQjZLAH0zWWZmvM&#10;lmrnnJvQ5alS5aW/eQ7t5Iqzb3pXADn6VmYEIID9KUTYXg859K5ZKxkpM1Zrwsn3h0yKybq+bof5&#10;0yXUJEB6cdKz7q++U7c5PeuSpJXB1NBl7elR8vNZ2POf5lz6GiQySvnJqaOJhwqkn3FQveEpNkkC&#10;Z+U8CtCwscgNk5zVa0snYjP05rd062McYWRTgCtkmmdECxY2+UCAc45rQiiK9OtQQoFbg960baMM&#10;oz0rqpvodC2JLMDHz/rVpIfnG309KS3iHerESDdwa6oq6NEkWbRigAI+mRV9UUqMnrVaG3DDK9ul&#10;PjD5xuI/pT1NIy6FXWbUTxlc/hiuF8U+CLa/V5JYc5HXFehTQfNkn86zdTtlaMhe4qZ01Namqm4s&#10;+L/2mfgPp2taTcmKxHmBSQdtfmD+0J8JZfCviS4aO1ZGWT7oXtX7h/Evwgmp20h8s8rjp1r4H/bI&#10;/Z0ur6eXUrKxBIyWwtfNY+jKhPmitD6TK8Sqi5JM/Oi/jkNo1s4wGXg1418StOMUzhR1BFfT3j34&#10;fXOiSzWtxashBJGVxivEPiV4WkYsxXnkjiuXC1o+0ue5iKT9kfPeoxlZmUevFNtxlep61u+JNCmt&#10;rhiIyOapRacTHnufevpoTjKCPnZU5KZk6hGSuTnHbFZbgR5Fb99AslsSOq+lY9zbnGQOBXVTehz1&#10;FqVh8xwc9fxrc8H3TQXqEE/eGSDWIfUD61f0O48q6Xjvirqq8CKbtI+mPhDr1xbiN45DjjHNfQHg&#10;rxfL5KsJeQOQa+YPhJfiRIsPnpjNe5eF5ikSyJ6da+Qx1JOTufYYGq1FWPevCvi8zKqSvkY65rr7&#10;HUluECmQEV4j4e1WVMbXIPFd74c8SDAR25FeHOm4u6PoKNZS3O5C5PByM81Zt7cS9qydM1SO4UZI&#10;69T3rcsGQnJb8KInatS9pumoWBKgjPTHWuu8P6dbrtJjGQemK57TmQAdjXS6DcBSMtnHauiD1KcL&#10;o7XQbKPI+THHNd14XhKsqgd+a4zw1L55HPYV3nhtVDKTznv+Nd9Dc8/ERsjsdIgAiByenXFN126j&#10;sLF5WbkLUthcRQw7zgADPWvO/jl8RrTQNCnla5VSEPeu2o1GB5EYuUj5u/bg+NsHh7RbxRdhSEbH&#10;zc1+TvjnxBdeO/GNxrM7FlaUiMH0r6E/b2+PVz4s1+fw9p94SrSFXKt2zXzz4c00M6lhyeeK6sJS&#10;9lDme7PIx9b21XlWyOg8MaYEjVmj/Suu06FFjHy89Ky9NtFjUYGMDsK2dLQyTLE3fqPWtJO7OZKy&#10;LZtj5G5Vwcd6b4c1saZrcfmNt5rbj0hntSSD93sK5HWrCWK/LISMNzWVuZlydon2F8CfH5js4hFc&#10;jOB/F3r3Lw34w1O8mV0vG6ZwDXwt8GvGN9prxwtcEbTgc9a+rvg/4oGoiNmYHKjNckqUoVbmWIUZ&#10;0GfQGj+MNTsoN0twWUr1zirunfGGzs74QvdANuxy1ccb8LYFuOF5xXjHxM8W3Gk6sZ0nKgNwQa9W&#10;mnY+Jrz5ZtI+6PBfxYS4jTybwH6NXfad8QxOgEkwOelfn18LPjjqAcRrecjGOc17V4d+N90QjTyZ&#10;GOSD0rsg7nFOq0z6yttet7wZLip4ZEdgySfhXzxoXx504zrH9uAOehavUvBvjqHWUWSOcEE8FTmt&#10;G0hKcZHpNrfOidenU1aj1ADkc57Vj2N15kAcsM0qXbbthOPSsJvQ2UrG7FfsW4P4VOL2UHgisq1u&#10;Qyg9zVtZkVd2e1TCo0zWLutCy97KT978qUTO457elVVG5s561KrMoxXTGakir9wnkZSGzz6Un2gY&#10;ySKZLnH3qplyDgt07VtGz3Fd3LkkxbkSdDwMUxrp1A5BHpVdJFAzn6ZNPUrJ8pq3JJBqWIb0ls4/&#10;Wrkc7SAAYrNiiKnINXbQn24rNu5Udy5bs27Kir0FwAM461Ugxs6ZpzzGMZ9+mKpRuMvG4DLndihZ&#10;N4znr61nNegH7opV1DJxwK0TSHc0JXCgjrVRpiHJUVHLeFhnPSq0l182ScVzVaqTJcjXsZsLjHFa&#10;MEwwBjp71iafcqwGGFaEc3GMj1Apwq3Q0zYjnURDjmo5ZwqlieKr20ymPBP096jllkCnceDXStUW&#10;mylqzhtxPc8kVzWqhWVj+gre1KYnI6jJrA1Buq5HFZ1JaHRTepz0Xy3hBHfmtex3ZGOfxrIGDdk7&#10;uc1q2XYY4zXn6c1j0F8KN6w5Ga2tOJOPpWFYEMMEfnW5p524OK6IkzNiAg4I9KtW/wB3PvVO35QH&#10;I/CrcHeto7GUS1GAQT6U7602EgqRj606tYCnuPUL1HelxgZz1pB68fhS1WhAUUUUAFFFITxxQgGd&#10;+DS5YcYxStgcYFJ05pgJRRkk9KKkAooooAKKKM0DsBopFOetKKYBRStjgD8aSkgCiiigQHpXlP7T&#10;f7Wnw4/Zi8ODVfFly897cZWx0y2G6advYZ4HueK7f4l+OdP+Hfg2+8Waiw8u0t2fGeWIHAH1r8bP&#10;22v2oNT8f/E281q41ITXksuxF35W2iHSNPQDue5rtwWF+s1NdkeZmePeCpWh8T28vM+stS/4KbfG&#10;rxXvvtE0DTNBsSCYzcuZ5sds4wAa8T+OH/BQPxvqFnLZ6j46ur26k+RIYT5UKH1wvX8a8c1Px3Dp&#10;nwqhuJ7rbNNDzk85rw+fUrjUbi4vpJC5UkhicgZr6CnhKEHpFI+QqYzGV17827+f6bHqviPx/eaz&#10;4auru5ummluJg0zlsnPWqHhnWEWGKRZM7owGFcL4U1Ga88I6kGmyyXC8Z6da0/BV5NKVBIIjXAx3&#10;rvjFWOOR6XN4mJt/IDfKgGVJxnjtRpImv7szTJl5MMMDkCuSbWECbjKG2kHbjpzW/wCFdXZLmNWk&#10;3Oyggj0zUyiCsb/iG4lj1e2aOQqowpHbAFcn8dfAVnqlquoWNsuZEyz/AIV2F5pTz3EReTJcneQc&#10;4o120g1TQrm0YgrGNqc9fesb2Zcbo+Kfib8M7TxNptxphLLMQQrY4UjpXj2m6P4h8CamNO1iAo6N&#10;+7f+Fx9a+u/GfhFllaeG24VmyMVxfiz4cxeJtO+z39oFZuY3Ucg+v1rzs0yiOPp81PSS/E+hybPp&#10;ZfU5KmsH96OR8EeOXSONZX+cdOetereFfHrGISLdDcoHGevPSvDoPCGqaLrb6BAztcR8qpH3l9RW&#10;5pGsahpE5gv7Z4nUfMrjFfnWMy+tQk1UjY/V8BmeHxUE6c0/zPpHwt8Q4HcLNPjdw2exrr7bXkuo&#10;twlUqfuHsa+Y9O+IEMcit5o3Y4Jr0DwT8RkmjED3oIPQMehrx6mHd7nuU8Qnueyf2slvC0jumR2Q&#10;9arSa75a/abdvLB5ZW5rj4/E4lUebMMgYyDx+VRT+J0jQRyXA+7kHHWslA3lOO50V34rja7MPzFd&#10;md6dM1Vh8fWcUjw7hJ1AKt0FcRqeoSXM32uxvCuT8yg8ZrNudWnifcsOR0c+prX2atoKNS56Rb+P&#10;5InJe7YID/yzPQdq19K8W/bNpe9IRgSNr8tXjVtqj+d87SBmzlQeAa29H8RxwuIUdhJt+8eme9J0&#10;7F+06XPZbDxarT+S7/PGvyMz8k1J/af2iVi1zuXqc9q8ttNeWO5LG5LSFfmLHOPpXS2GtxC3DSTN&#10;kKOfU4rKSdjSM1c2tc1mOGJ3E2B3X6V5/r2uJdXDJFMzDuCcCtDX9XnljcFCcnGM9KyNO0CK9Q6r&#10;rmrQWUAOF85sHH0712YLA4rGz5KEHJ+RwZjmOEwNP2mImorzKgSJVAhjd2dsrt5J9q6Twv8ACHxD&#10;41V2lR7OBFyGMZy/0/xrrfgRqvwburq5kN+HmsoS5nmQFT9B2rc8Z/tpeDfB2nXEfhrR4ZlgGBPc&#10;yBeQOwFfpuR8BKUY18fLT+Vfq/8AI/HuJPEyUJywuVwbl/O/0X+f3HBeHvhgBrlzY2CNPDaP5ckp&#10;/jYfe59Oor1/wloVpoiR2sagDaQSw55HQV8JeGf+CmGueAfibqR1HQrabRrm9eT7Pbscx7v7p9Ov&#10;HvX1f8C/2vPg58cNPaTw3rKRX+0Fba4cB0Y8Ywa/R8meUYePsMLZW6H5LxLT4hxMvrWMTkmt9/v7&#10;fke1WqWNrGojBVegcYGQOeaytUn2JNDE+Qefwq9LdtJZxma3BUYyexFYWt3YjnkaDaQwyct3r6Sm&#10;kz4ibZn3V7GYVeNvmQ5I9fesXUNQtzJKilmVWPm+g44Ip19cSRzCRiuHXB2HPGeRWRd6mkNx5k5y&#10;hJUgHnHX/P1rSWgU43M7Ubn7NcHypmYSxEjJ9OP8PyrmNTv3hkUhw2wE5Y+o4BFaPiTU1klMcDgK&#10;chSw5xniuM1XWJmuHuFYY27XHqfUVx1aiij2cLQlIffa8IArKRvU/MjHj1rJ1LVzd/OrD8TnAzWX&#10;rHiAybozD8wOFYCq9tO8lq0jL7lR6V5VWuj3qOGsbnhnQH8Q65FFvVkZsD0BzV74r6tDca3b+BNB&#10;nA0/TsG42fxzHrn1xirPwuMNjZX2uTx8W1o7AsejY/8A1Vy3h8tc3E17dsrM8mSx55JzRDSlfuKo&#10;v39ui/M2dOhNsitklO4Jzmn39yhhcb8FV4Hf6GoZruVAWFvks2QBVTULlpN37tgMgcHnNZSNIK8r&#10;skW5txHGiMTuHK981DeajGj+VAMgfxN1AqOzlMi4kYZVsx/4U3Uw5fauAAuAw61GljVXuV7q7Kx7&#10;VHOSMkc1VguInLeay7gvHY5pdQBVlZpsHjPvWdFNvmaIcgcZxyQK5ZbnVFaFxonaSPzRtPUOBWno&#10;8Z35abcQOo7GqUMUrIuZshcYDduat2cgtlzHtyxI49B3FbUtGZVdY2NtLlZNsE03ysARsYg5q5Ld&#10;wwIga4ZgG4bOTn1rnZp9372FiHIyCw+WpoL2QsQY9youc55zXZGdjz5Uk3c6F9ZZFXzN25lB47+9&#10;OXXHlVhIxGGx06+prAN5JcTIsbDJOB9asCW4iIt5gFcMSW7Z9KbmxezRtPqy2rL++O1eVKHufWtH&#10;S/ESDyjLMVUE7Q3rmuOutQf7pIUKuD8vXH/66rp4gUyKxb5Vc8Y7Gp9pYPY8y0R6xoviKUyiQT7k&#10;DleD1zzXaeD9Vad2vppw6xpkRy+w7V4xoOryMqtFMRv6jHQjoP1r0iwnihsLS0SQpJc/MxJ/hHau&#10;qlPmPNxNFxVkewfDa3u9S1OKYgxhpjJM3oOv8hXrmjeKTLN9rjkwMgLkcKuMf/X/ABrx74Z6zPp2&#10;iyTy/wDL2RbREngHoT+A/nXbwXywhUTDBV6D6c1dSClucNKo6b0Z7j4I8brDcJNDPtZWwTnvX0D8&#10;PPiVaeJbJbG8uR5yqNrn+LiviXwv4phSYosgDbwdu6vXPAPjBoGSRJdkgAOVPGK+czbKaeKp2e/Q&#10;+xyDPauCqqz0e67n0b4gUZ57muP12MeZyCPpWl4b8WJ4l0sLM371V4P96qWtrhuSTmvz2rh6mHqO&#10;E90fq9HE0sXRVSm9Ga/g4b0yQRwOa9R8NRZtkJ9q8z8FouBznNep+HABAorC75jpjsb1lDnH6Vq2&#10;6qFxjp0rPs8GTGR7VpR/cArObudEUOoAA5A60UVBZDPFkHPPtWZfW4UbSvbua2Hxjms6/CkHPr/S&#10;rg7Mzkjl9ZtBg57ZrmdStPlOD168V12tDCtnvXPXce5TiuqLaM5IwQCBgjFOQnOB+NOuE2SketIg&#10;Oc1uZjm5+X+dRFATk1Pg4PNQkEMeaAHIq4x/WnL6A01AKeiDHWgAdQQVGahYYBHrU7JzuBPvzUTr&#10;klQc1lV2NIDowT+VUiMSVci459RVRx+9IJHWvKmveOhbE6YZMbunrVrTWCzdeMdaqKcx9Ksae/78&#10;Ekcnmuuk7xOOorM2rYnzRj8K6PS3yuC3brmuaiYeYMGuh0oqUHritEKBdmI2DNY+tINhPrWvJjAw&#10;frWZq4zGMe9RV6mkd0cleJtm74zzV/Q26c9DxVHUBibr3zVrRj8wx6+lcKdpnT0N6Qlo8Z4x6Vyv&#10;jJAArc11RJMWATjGK5rxkMW+7PfvVVvgKh8SOVOM8E0A8AHr9aRjznP4UmTnJGPevNZ3LYkVggx/&#10;WnJl25HGOaYpwaUAAdT05p3YD0wf4SRTSoPAIGe1OUlT8xwtI+N2R2p9APXkvFzgN+dTLddMH9Kw&#10;xqAA5fgDpS/2ng43V9BY8c3hde/b1p/2kY3E1hLqpxy1KNWDY/e/XmlyjNv7TGfvdajkuhzjAz2r&#10;I/tmFB/rs++ahbW4cY8we/NNJiuak12NuQc89QKrSXJbgn8Kzn1eIn5puD70w6tbEcS/TNPlkPmU&#10;S40uSSeee1KrBv61R/ta2PJdacur2mcBwafKyedGnEV6E96ldvkwfwrLGs23Qvk1INXhZOpPNKzQ&#10;+ZMlunI69MVkai4YMOOlWbrUN3Q/pWddSlmbj0zWVTYqLszLuzl8j0qBgSP6VYuFJJPtUBYDrXny&#10;Wp0x2IyCKOc9KVx3B60meakphRRRQIKVem7HFJzmlTr0oAkT7wq7ayMnJHAHNUlzuFXLchhyP0pp&#10;2InsaEN7GgyV/EU6TWFVAFU/SqgB2+xqOYcfKK0VSyOKo2kF5f8Ay7lXB65zWLf6jKQWjYYHXir1&#10;8SFznjGDWHfyEDj+dZurK5xVZNB/bFypOx/aqt3q9zJndIenNVTM3mEH144qG6lYHGefasnKUmcT&#10;lJ7kNzO7uSzEn1pYp9nVvxqlOZMliT+NCXJ+4c5q1Ek0vtJfktwadvORzVGOSVyFxVsIWAz196zn&#10;TbWgakV4SVJBFVGgaQcduuas3UckRy2dppsbJtIJxXBKk+bUXUgiswSSR+NX7OwDEZHfvTImj+6O&#10;K0rRVIUDqK0jCxpBDrazjjYAj8q0LcADGOB+tMhhU43delXLS0BAOPrmraZ1R3GIuWAC8ZrSsoyy&#10;gYpsNmm4fL3rQs7cLlTz61tTibISJcZxxip4F3vjHGeKc9rxkCpba2KEBhya6orsaot2wCp92kaT&#10;HDjkfrUm4IOMUxlWTkgZ9a1ULoCOR0bj17VWvQhjwRSX11FbfNvAwOua4vx18TtK8NWjzXd4qhR3&#10;NS2oormstTQ8TGyW2YuR09a8A+PEeg3NjMkqI2VOQa5P44/t5+BfBsUh1DX4o9uRgycmvkH4vf8A&#10;BTDQtdeWz0QvLnIDnivHx754NJHXgqr9qrIxv2lPD2g+bO0USZBOMCvlnxh4WhvjKojGMnFdd8Rv&#10;2kJPE8kkss2N56Bq5XSfEtvrDAiUc9Oa+VnTqUZXP0PCVIVoKLPEPiZ4JayleTyeDnPFeeNbi3LR&#10;lcAV9J/FLR7e709jGgyBya+e/EUEdtfuiqBz3r3MvrurCzPOx+GVKd0cnqJMcm0nGR0FUJIF2kD+&#10;VautRALvAyQaz1YP1Fe9B3ieFNWlYzJrfYT8uKLFik4Pcda0bm3ycqvBHeqPkiOXKg+9bJ3VjFqz&#10;PWvg/q3lSRrv9MD0r6N8FTieFMHIIr5N+Guqm0vI1345FfTHwu1Uz20YZs4HrXz2Y0rO59DltVcq&#10;R6pplsdodOD3+lbdhPNbyjDYx0NZuh4kjVgMYAOBWsIARlcdOtfPzVmfQU3odLouutGRucn611uj&#10;a9kAF/1rzrTxIrY3H1rpNCaV2VVPHpWLSud1Ku0eh6dquQDvNdFo2rgOCDnntXG6TYzSqGUcH3re&#10;0+1uYWUlunX3qo6M6PrCsepeFNYUldxBr0DRNbijGS/1Oa8X8O3M8TDLng11H/CQ3Nnakq5HHWuy&#10;nPlOOtVjI9F8R/Ey00bT23XPIX1r4x/bV/aaFno9zZ2l2WkdSFAauv8AjT8TbyyspkhlbO3sa+HP&#10;jrreo69fTXOoXBbJOAT0rrpfvJ3Z5mJqqnBqJ4h4w1K98Ra/LqV/IWd5CTntzWv4YtUwCR+NYd+V&#10;N+w7l66bQU2IGGOPSvW2ifPLWTOg0+NWOD0zW94Zs/OvslQcHrXO2txslwfyrsfBih2yTz1GB1rK&#10;9i7anY6bpKG1yYh054rjPG+gmzuGu0XEbt1HavSvDrwXMJhc/vOR0qn4i8OQX1pLZyrncMocd6w5&#10;+WY5RvE8v8P6u2m3qMsmOa+j/wBn3xyGuUj8/gnGOOtfKniaO68PaxJYXLEFD8px1Felfs9eLpYN&#10;UjQy5GR1611cqmrnFVco02j7307UDeaVlWzle5rxL45xTiSVwON3WvRPAniOO50qNQ3VOa5D40QR&#10;TwO5XO4ZzXTTskfGYpSVZnlnw38SS2mqbWlI+bB5r3TQ/EcrWAkEx5Tj2r5stp/7L1sSK/BavXfC&#10;viI3OkeWJOQMit72RxVI3Ze1j4h3tprISK5cHeBw1fTH7MfxJubi2itr+6Y+hJ6V8Z+IpnGsrLvz&#10;lhivb/gR4qFgkTedjBHeqhqZzXLZo/QPQdZjmskYSg5FaDXI2+YrDP1rwnwN8U1aKOzN2CSOMntX&#10;pejeJxc24UOCTU1INbGsKikjrLDWQ021H781s21wsqg5z3xXCR3jNL58TfUCuh0XVVKAb+ccn1rD&#10;qbwZ1Nv8wHsKncL2H0rPs7wbc7hg1YMxcgA8VrC5tugnfIwO3SqDsTzVyRyyjiq7xZPf8q603Ydy&#10;MP0BFWrVcnr9arrCBwp78VbsxsIzjPpTvd3He7JzFyct+FTQIAOmRSxqHNSqm0ZI/KhvU0WiJomU&#10;rtzzRMRjH1qLdt5/lUM9ySCAc9quMiQZSTjPSljA6jrUMd0SMN+dTQMHwcdu9TOSSEmTtH6enNQz&#10;Wzt/D27VYjDE5AOB3pzJk8HHFcFSaYeRDYB4TtYjPXitGFxjIb6c1WS14644oHmIdoP0qqV0xK6N&#10;a3kbAII96SdmxjfnjrUFnLLs6/TipHZjwfxruUrItXM68OCWYdeawdVkxux2Fb9+p5Geo4rn9ShI&#10;ctn9KynM3pP3jD5+18D6Vq2jqGBIOM81lOCs/B59a1LXHDAdOprjT949SKvE3NPIJHNbWntwPpzW&#10;HpxO4Eg9a2tObAABzzXVBkSNq3I2c1bg6/hVK2YlcH8qu25y34VvEyW5at255NSNw1RwH5hg1I2d&#10;3NXH4gmOX7tLTUxinVZmFFFFMApDj7oNG4UjHj8aQDSOeR0oOKM9qO/tQAUd+tFFABRRQc9qADPt&#10;RSc4/GlpjCiikY4GaQhaKBuLDaMilKsDkgfhSvrYq2glBIHWmtIsYLMwAHUkdK+c/wBsD9vHwZ8C&#10;7WTwn4buI7/xBOhCQI+Rb5/icj+Va06U6s+WKuY1q9HDQ56jsjzD/grR+1DD4G8Dv4A0O+HnyLuu&#10;yjD5Rj5V+vf8q/HS48XXHifxn9rnuCwMhYhj3zX0F+3Z8XNa8ahLrVdUaW5uczzyMclnP9O1fJOn&#10;372+q+cJSDnoTX02CoKhBRPi8ZiHjarqPbp6Hpvjb4gX9xbLpYnOxOFAPAFVfD2vxx2Mlu6jEowT&#10;XG6jem8lEglySeSD0q/pN22FiZcjHJzXpRszzZLlR3/wzMcp1iyDko0Qf9aueHJDZmWOI5Ifr7Vi&#10;fC26ii8SyW7Nu+0WzKOe/arc969ndywY25bOc1okZN9TYuNbht5Sytlicitbwr4hiS5SeSTaE+6g&#10;PJFcDc6m87gIMurYLegFXtMu2sgXE+5lcNjp9KrlMlNnutp4iH9niV5hvY8YPPTrTX1ORma2QnAU&#10;7hjsRXA6L4mlW0ZyPlXBGT0OetdLpGqy6iWmkwrSEADb144rmlBpm8ZXWhY1Twna3sS3KoMSHd8w&#10;7jvXNeLPC1tpkTyRxAOQCoPOORXew6jAIUsz8zRk4XHaszV7Gw1kvJc8LErBgTjHQipjNxHyuR4X&#10;r3hWC48W6PrrIkbQ36JM57xkgMvvXqXxJ+DHwcisgniDUJUmlkCQSbAhBIPIJ+lfEH7WX7Uutp8T&#10;f7C8CX3lWukXgYOh++6njpXYeBP2x/Ef7UHiDRvhZ42ib7fe3UdvYzxPtCysQAa5pYvB1ZunUV11&#10;Xc9eGAzOjSjWpNxdtGt0dv4//Z38VaKz6l4PuF1K2UEhYj84H0rhdG8UavoWpfY7+N4pEba0ci4K&#10;8+lfRnjP9mr9qL4EOs1mP7ZtFGVMEm4gYzgivP8AVfF3gHxRfDSvjD4KOnXzAj7WiGN1I+nWvFxf&#10;DuV45c+BqJP+Vv8AJ/5n0WA4qzbAPkzGk5L+aK1+a2fyIdB8bC6iUbyc9Rng10Kai13GkfVSP4m6&#10;VhTfB1La3/tj4e+II9UtFAZYt48xf8aLQ3VpcJb3ULxyjruGP0r4vMMqxWXVOWvC3n0foz9CyzOM&#10;FmlHnw80/wA16rcvTauLeVo/KbFVX1i0eTy2DDJ529j603W7UzqbmBirfxIeMfSuTfW7iw1H/SSX&#10;XHHY/SvPULnp83KdSdRkhn3RXiNg4GTmnzeIZFfMsyMMYKrxXINq8cpaRIGVmPy5Pc/zpgv52/dr&#10;BuY/wZqpQTKjUOysPEjpfKsbFlx8pz39K9A0DWgbXY7szqoyG7GvK9KjuYIgkaqCegYdK6/SdQm0&#10;7T3vrmRSVQk571i6UqtSMI7t2NJV40qbnLRJXLfjTxje6VG8GjRtPduDsU87T715B4g1Dxte3v2n&#10;xLqc0i9fKQkAd8cV7D4c8MRS3v8Aal/k3Ag81g2cbm5ArkfHEFqJ3hRNgJ/u/mK/fcn4bw+WZbCK&#10;+Ld+bP5ozvivE5xm05T+G9kuy6HmOqfFLx5p9m2n6DdNYREbWaLhmHua8y8Ta34pv4mgvdbuZEky&#10;SjTHBJ716B4ntzGzRYydxHPauM1fTpWY7k4xxWWLVTWNzowUqd1Kx5xqmkv5pkJySck/1qHQ9f8A&#10;Eng7VU1rw5qc1rcRMGWWFypBzXUapprhSNhz6YrFuNKxncMZPSvm6lKcJ80dGfU0a8KlPlkro+3f&#10;2NP+CmM+t3cHw/8Ajg8YMihItSJwGO3AB9DX1TqOqaPq8SatpN4JopRlJFbIYGvxvbTJY33wsysp&#10;yCOtewfBf9sb4u/CRl0u71CTU9NCbVtbhtxQexr63J+JJ0oqli7v+9/n/mfB8QcGUsRJ18C0n1j0&#10;+XY/RHVLkLI7QnKoAFIHU5rndevpJFZ3Qk7SFOa8V8H/ALd/w78Raeo8QeZp8+4bldeD+P8AnrXZ&#10;x/Gr4eeIrRZ7XxTbu0inafNGRnp+v86+qjmGFrRvCafzPi/7HxuFnapTa+RJrOpO0bS3EpAOAcN7&#10;cGuY1e8YKZIpenYtyafr/jfwt5ZSTVYHibOHWQdv85rl9X8ceD4mQi9QgZBKt1/+vmvPxGJi+p7O&#10;Ewko62LLK8k4AY5bJIP1q/pNtPfTLbCRSd53YPb3rk5/iPpcszW9jA0j7Plfbkf/AFqqL4k1rUZF&#10;uLTfbMcqxj6sO1eepczPVa5Ue5+KIo/DXwpaK2AEl7cRokg4J7lT7cVxWisITtlgO3zOQexrIsNS&#10;1zUdFg02+1GSWKGQsElcnBIxnn8a2bKOeNnEVyuCAUJGef613KScVY8xwlFtvuS3t7GTm1mzhxkf&#10;3RTrhZHt8SAMyHhs9apyx3DRFpIxvZ8Z7Ef0qxtWKBgw5IzjscAdDUPVmsVZDFZBEYnUIZOcrVfe&#10;GjYvIcBuQ35U66eQuUI5TGCnaqlzdMcooITOcEc596zlKxrGNyHU7oGJt5CkdKg02OFySuDnkEHn&#10;tUWryTBNjjDZGVI+9mptIWKTIkiwNvyMOgOelcjd5HStjThjKqCE553E/nTACCYQcEcBs9Kkmllt&#10;gQ0oIHA46is5LmRi0ZHzckgen1rZSsjNxu9S+GnlU2/mHCjsOvFLHfJHBuUE7Rhz3x61RS4YEKZ/&#10;nACn/aFJcuzS+TFLgkdu1UptkummbGmqXBum+UP93PrVnzioIlcFevP8xWbbztHbrbeZ8wOSe4I9&#10;qvebHNb+YHDFiF55xXRF3RyTXvWKeq3L2wIEw+Y55XOKxrO/eW6Me8kgDtwava9cLGGV+hGDtrH0&#10;0lrrfH6hcd/pXJWm+fQ7aNO0LnovgIm91GAsuVyBKpB6etejQ3IbXfsjxEpb4iV/TOCf6Vw3w3EF&#10;vMs/zKyLliemMZxXoPw8sTrWqxT3SxmS4mLy8YPsT+Ferhk+RHgY6a535Hp9k5sZbLQHYFbaDzmI&#10;PHmOOAf+AgfnXWQ6snlRw7+hAIB56VwWk6lHfT3F+y8TTnafRV4AHtgCukt5bcjzlY8Lk57Z5/qa&#10;9HlVj55zfMzV07WobPU4xG+85O9c85zXofgzxagbCTSYwMnd0NeJSXrLq7TRzjazELgdOa6zwprr&#10;x7YhcYz29qyrUlJGtCtKEj6q+Gfjua0kjDzZD8j1xXql+8eo2MeoW5G1hzg9DXzF4C8SQqYlSbLK&#10;gyT0A9q9z+HvjFLiNdO1Bv3Eq4z6ehr4rO8s9rHnitUfpHDWdexkqc37r/A9A8HOE2kdsZFen+G5&#10;gYBt6eteXaWp0y48snKkZR8cEdjXf+GL3MS7W4r4KacXqfp9KSlG521nMAwNacMoIA7djXPWVwxA&#10;LGtayuRt25HtUOLaOi6NCg/So1lATHegSgc5rMrmCZsqB+NZuoyAk7atXFwoXrk+mKzbuYHk546m&#10;taa1IkzL1c8Hv71hT/eINbGoyEggnqePesa5914roiSzH1AFZiM1DGecZqfUMl92O9V1OD0rZbGb&#10;3JcgDhuaifGafimSfewRTEKmdo4+tSoOKiQjAxUqYxwfrQA7blivSomQBiRyfWpT1zjmmsPmHFZ1&#10;EXC4yIAkc96qTAiY4/HFXFwrAe5qtdKBITivLqfEdC2FQZjzjpUlmcTL71HGf3WD1qS1GJVfHX3r&#10;oo7HLW3NmFvmB9a6HR2BQHGTiudiPzAkV0GiMQgHYVtsTA0nAK4IrK1XAjIA7GtVuV6dqzdVC+UT&#10;jvxU1TSL1RyeoL++OOnvUukcsSTzkUzVWxJxTtIOHI45IxXnfbOlbHRID5Iwf0rnfGKZtTntzxXR&#10;RMTBkVheLUzZuwHatKnwDh8SONcde3NJuBIwaVxzj170n3QBXms7lsKRnjFOVgSMimHB7ZxTlbBx&#10;+RxSGOBLE579gKQ7STgd+KFODnt3oI3rnOcmncDWPiu8Kk5HtxTT4kv2z+8+lY6ZJ9qcCcDBr6pQ&#10;ieE5Gqdfv5OPtH4YoOs3bHb5559BWapyOvQ/pUsROeRx2JquRJENy7lv+0bpm5nb86Fu7h/+Wx/E&#10;1XwW+6aesTk5XP0pqJHM2WUuJg2DIfbmpI7hyMMfwzUEcMnTBzjnNSx27gdBRZBdj1fjB/Gpo3HG&#10;QSO1MW3mwRgcVNHaSkfM1INR8b5Oe9XLcsycHpUEVo30/CrlrZnbyc89DUStY0he4ffj564qvchs&#10;5z2q68GwcCqlwjAnPT1rknszeO5mXQ+XBqvy3AFWrxcfL6darYwQTx3rz57nXAjY/Nx0pKdKoU5z&#10;1poz3NQU9wzziiiigQUq/epKVetADwec1cssng46VTH1q3aHB3D0oJlsXrdV/i79KjuVTceO/Ap0&#10;JIb2oZTJzjv2qeRnBVsZt6odCAaw7uMgHkdetdRPaIwyB+GKx9SsDyNlOMdTjmrmFJDG33lwR05r&#10;P1D93lVPatWW3IkwegqlqVsEUvgevNVZXOdwMSVzuAyTUsEW4BwueetQXJxJkCrti3AXb2rWkryM&#10;balyytAwBPXPQ1qRWNv5f3ecYzWekhiTzGGMe9TJqGBkyZH1rrdOLRpFJDbyw5IIyBWPfxCzBcNw&#10;a2pNQjMeGOSfWsLVpFcFS2BXHVpRauZVIpLQWxuFkPFbunYHPXPSuRtLkxS7V6Z4rpNIu1wMtkdq&#10;40knYVKXc3bdNzAAHrWrZxEgCsyzuEZxgA+wrasmUkenaqdrHdDUmWIKDhelWLYN1PB602Mc4A61&#10;ZjgIG4YPHNF9TotZE0Z3gE46dqSS6WFemOetR+d5Aw449awPE/ieDTYGleRVAGetaqpGOrKV2a11&#10;rEKEv5mPxrI1HxrBZrh7gAd+a8T+J/7T2geE0fdqKErn5Q3NfMXxd/b81hZJIdDtH2gnDu2KiWNp&#10;R0uPlmtkfZ/j741afplnI7XyKFU5O7pXwF+3L+2drkCT6J4UvANwOZg33R7VxHiX9qfxf4qgdr/U&#10;X+bqobivn340eKptdMk0shJYHknrXnVMTUq1LLY1UIuN5HkvxD+JPiXxJqkl3rOrzTuWOd75AriN&#10;T16ZVMgmxxmp/Fs7xzO24jk8g1xHiHWJkhYbzj2qpRbZ6eHjDlJdZ8bXaPtaY4B9a2vh78RDFdeX&#10;JN07ZryTVdZnkdgzH1qPQPEc+nXgmMh+9+ArOrg1UgethcTKjJWPpvXfFFtfaOyu4JK9zXgHjq/V&#10;NYdEwcsa1JfiNLLZ+X5uPl/vVxOs6sdQvDICcknknrWOBwkqM3c7cfi41YKw+eV7hSGIPFUolXce&#10;MU8OVPDfrURb5gQT0r2YJJWPFbuyaUAxbgDz6VSlgXBPNX4R5gxg5I6VDPCQpB/nWiZLVyXw3dta&#10;XiBP73Wvor4N64JkjQyAkgZr5rtT5c4bOAO+a9f+DeveVKiGTkEYOa4sbT5oXO3A1OSZ9b+E5TLb&#10;oQc8Cuojty6AqK4f4aaml3bIC+cr3Nek2dixiBX04r5StCzPq6E7xTKcIKNz68gV1fhOKOR13Dvz&#10;XPz2jIeR+Nb3hCbEyhievBrmtY6bo9O8PaZC0S4A5rdj0pFXsKyvC0g8pefxro027Pl5yM1KYaku&#10;lWcasApGavanAFsm+btVK0fyzkHnNS6reD7GQG6DjFWnZCszw742Q5ik56LxXyP8ZIVjEpYcjNfY&#10;HxaT7RFJxkEcV8m/HKxMME7lD1J616GEldo4MXG0Wz53vrsHViobADn8Oa6/QmLQhgw5HFea6pqJ&#10;h8ROjNgb+ld/4LvVnjCs/UcV7tSPLBM8ClO8mjciRjLgeuTXX+D7lklVix574rBtbRTJvwMdzXRa&#10;LAsMiuoGK5201Y2SszsbbXGsLpLhXwON2K2G8SWl5HlGUg989K4523oTuGSOmayo9cn068ZZXIjY&#10;4xnpWbpqQpS5Sf4p+F4vEzJeWu0TocK3Zh6Va+D3hm8stXiE0bKVIBGKs6ddRXWJJJNy9Rmu3+Hl&#10;3p325fMCjB4yBWtO60OPEytBs978AxyQ6VEQzcLyR9Kp/Epxc2EgfH3c81r+Bp7KWxVYmBIAyO1Z&#10;HxNRVtpGUdV6V2U0fF4qfNVueAeJ5ja3+1WwQciuw+Hmtu9qI93RemfrXB+O7vydRyT+VbXw21AP&#10;KEDcY6Vt0MZr3TrtYVpbsMP4GzXZfDvX3sVVd5+X3rl57V5pA56Edqs6PeCwLKXIOelUtjlk76Ht&#10;/hL4jypqyKtxjA/vV738NfihHf7LaWUBh79a+L/DevN/a+7eeCAMGvU/CnjebTL2G488r8wz81aa&#10;MxTcGfafhy/S6k4fO7p9a3rN2s59jHAJyK8t+DPiqPWoIbhZgQcdWr11rWG8tldeCBwRUSpHfSkp&#10;K5sWF2kkakPyRWnFNgY4Nc3pxkhYRyE+2K3bMhzgfpTjGx0K1i0QzMSF+lIJNvBWpghPPPoKa8e7&#10;t+NarQrlZC8iD+GnW7ktkDApwhOQNo+tSRQEvtPHFDbCzuW7SUqMEcHoatq6hOCCcdKoxYOCuf6V&#10;KC24HPA75qeo0ySR8Z4xVOZsn5cfSrEp3AgE1AqFifaq5tBtqwyGMsSKvW0BY7QMCmQRBeAvWtC1&#10;iKjGxRWEm2xJD4bb5cbcj0qdbHp+7xzVq0tVchiOB7VowWyKgBXP1rJU3fUtRMtNPJGWXgHoaDpw&#10;I6VsiJV/h/IU4QIQenPrXXCKRp7Nmbb6YdvIxUc1uq5GPxrXClRtJzmqmoQ4BZfyNaqPcfI0jFvI&#10;VI5X61gajH8x+Xr6V0t6p2msLU0CghgPauWoveLgrM5O6Hl3Of8AarRsySy4/GqGo4+08jvxirtk&#10;xKqM81zpe8enD4Da08ncM1uafwQCawdOYgjnvzzW3ZElwffiuqmTI2rPpjv3q7bnkfSqFpkgDPWr&#10;sLbTn0roiZdS5CxVxgcZqZ+cH1FQIcYOTwecVOc4BNUnaQT2FSnU1DzinVqjIKMjOKKQnHND1AMq&#10;efSmsSDnHXpQTSc0AFFFFIAooooAKKKDn0pvQAoooAJGaVxpNhSAg8EUpxjmo57mG3QtNIFAHUmm&#10;tQsSBtnVqr6jq1lplrJd6hcpHGi5ZnbAArz74vftPfC/4QaXLe+ItfhEqISsCOC7ewFfnj+13/wU&#10;h8a/FBrnw14avn03TNx2xxNh5V/2iP5V1YfBVcRLRWXc8/F5phsHGzd5dl+vY9z/AG6P+Cnei+Br&#10;S68A/CTU0lvirJcanGcrB2IX1P6Cvziu/jBrPjPxeNQ1O/kuZbq4LTTzuWZsnJJJrh/HPi6/1nUJ&#10;ZLm4JZmOWJ61k+HdTNhdfaJXwEGVK19LhcJSw8LRR8di8XXxlXmm/RdEW/2jvEh1XXWV3xGibUwe&#10;uK8TklP2ovE/BPJ9a7Lx/rra1fSTSvuXJKgnpXIKkcrj5QuD0FaWsFP4TWsY90fzsMgAjPU1pW+y&#10;Nt6g8CqWnwmRA7hdo4BxVqRmSMYUAA8VtF2Mpq5t+ENZOleI7W+3EBXAOeuM10vi0Nb6xLEuSrMc&#10;HOeDyK89guZFlE2/pzXeO73+mW9+CXLxKWJ68DFbQd2cs1yor21tKWVmGFIIJ71p2eno8mGB6gD3&#10;qzpWkF0SS4cKnXk1Nq+qadZSuINuEHymtDn3LUE/2WMwg8NwQa3PCGrrJKLe4Yh1bCj26ZriL7xG&#10;JiBABtIGT6j2rS8K6tI2qC6WYrhflHpUuN0Um0z1y2+zxXA+ZcsMhq4b42+Nl8G+BNZ1S4uDEv2S&#10;T5wcc4OK1rPVZLsx3Pn7Iogxdy3pXyR/wUD/AGibfVt3wz8LXwePJF06H8+n5V52KkqVNyZ6mBoy&#10;xNeMUfJ+uXJ1fWrvUPMLmedn3N1OTmp/Dd7rHh7WbbXdEu3t7u0lWW2nibDI4OQRjvUekWMtxMI9&#10;vBrqoPDLpbh1Q8Dg46ivnqdOU3zH3FWvGnHlZ9PfDr/gqf8AHC20i30Tx5CmqiFQPtIbbI4Ax81Y&#10;3x+/aGn+N1lbmw8OpYMkqyNODl8+gPavCdFsgLjy5lAx/KvRPCunR3FsYnTgqQPlrvw+DoqanbU8&#10;bF4yfLyJ6M2PAPxC8UaGESDWJYXjbIkRiA3sRXqmmfF7TvEUSWXjKx2uuCl5HwR9cda8Rmh/s66K&#10;5KjPPFbmnaixRYh8wx69a9WSjWpOnVXNHs9TxadSeHrKtRlyyXVaHt1zHbahEDaSLcWzr8kyHkd6&#10;47xbp3l3B2RIfl6qOc+tZeg67qeiH7RpM7BMfPCT8prov7VsfFMO8IsdxjDA96+GznIXhE62H1h1&#10;XVf8A/Ssg4mjj7UMVZT6PpL/ACf5nKySXRASSTO0ZXK8itPQkglXzXBJXgketW9Q0ABhI021wOeM&#10;j2qiILmCXzvL2A9145r5h9j7OKOms3tSAGUhtvyk1rfannW30xl4cCSYgZxGvXj3xWHpFxLJNGks&#10;X3V3Mw7iuv8AC/h6e5iXWZnA+0rvK9NsKnj8zX13BeSvMczVaa92Gvz6HwniDn0cqyj2EH79TT5d&#10;TUh1mSDRpdTlUoZHzHlcYUDhfyArznxfeyXLvu4OSVGfWu51+V5sROxVAwIUHj8q4jxL5buFjADE&#10;8Yr9xr3jT5T+eMNZ1eY4W60Y3LPMyFi33sVhanoEi2xkZAeM5r0y+0sQ6VLcDBUoSSoxXPeIdL8i&#10;yUOAMx8DpXg4ihdXPpcLirNI8s1PRxI5wgGOvNZo8OvKT8vOMV2U+nPNcgFBgnBq5pvhwMeUzhsA&#10;kV40sOpSPbjinBHEW3giSZQfL6DoR1q3F8PJHwfIGHHHBr0aw0ARfK0YOBkgDpnir0WjMX2hMqq5&#10;PHPWrjgY21IlmM11PM7T4WCUgPHkZ4wO9a9t8J4YtpieRT0yrEV6RaeH1YDy4xhjkcdK0k0lTCoU&#10;KWyM8c8e9dFPBxRyTzCcjzi2+F5K+X9slH+85wa2NJ+G0cFyBJGW/wBktkdOtdxbaVGzAog2gc5q&#10;0tpFbzFAOqnGW+g4rrhQSOOeIlLc52w8K21sRDHbhTICCce1aGmaPDAscb2+CASTk881ozQgN+9V&#10;wRg57/X/AD61LYW4F+UaY7UGBvGfwFdMIWOScy1aWawRphwN4wVfv6Gr0KRRWwYM2AxGCPumq8YR&#10;zvQZC43KR09hT7lnjO6G33K7jjNbXMHqNu0csAQT0Kuhqw1zDhGI+Xb8ytzg1XBXai3Eu1S+VIPA&#10;Hp/OmzSRFmVFBRW4PejYErkd7dRtcMkTYBXj8ulU5AxwyuVA4cZzmppJ1jUlockDOTUE0kUkfnoo&#10;4GcZ71zVJXOqEbIp3G6aXcTwp27vXmrunpx5fljBHyjOCD61Rl8u5xGF+YEdD196vWqlZUJ5kX+I&#10;HrWUdXctvQtXUUrRfIOc8KfSsaW4kt5HaOZo324YkVp3huctO0hCt8wCnGKxdRkJdQMgFP4uc1c9&#10;CUT218sblrl8qOdyrz0/xqe1mbAupguH5DHqef0rJ86VJBGybkHXJzmrlnKRMIztAbnaeV//AF1m&#10;nqV0NSHAxcbgSGwyirYv4oIike0sq8kiqNtEUUjz+erexqhqmoyI7Qw5+Y5DetdCqKMTF0+aWpFr&#10;2rzzMsO0J3J65qx4WsrieYFwrAPkKP8AP+cViK0tzORIoITkEen+TXaeENHf5W2NkgfMOw5rnp/v&#10;ap0VWqVE7nQI5NO8L3VwkSF3YRojrngnk/zrt/BUq6fpd54ljQq1vbbI+ehJwB+tcVqDLZ2+m6RJ&#10;gMz+YeDlgAR1/HpXc2YSLwDbW8MX7281BRtHdVyT/SvosOlt2PkcbL3W+52Hg7zf7Hji2hVXHB5w&#10;f/r9a6O7WWCAySOgyCuc+grn9CcpBFEAMFdxNWLy9LrKs0rCMDCYPfFd1rniS+KxQbV5I7oxqNv7&#10;whVI6dq6DSNQcRIJTgqMNk881yC6jbeZEBG7FyeuD+Naul6vcxN5Esm7dyN/pSK5bHtXgPxCqNGk&#10;rjcCAAPQjn9K9h8D63L5aFbrK5woznp0r5l8Ha39nKxzIAT/AMtCeV9P6V7J8N9ZJSMiUnaBkZ6V&#10;5uLoqUT1MBXcJpH1R4H8QLrOnCwmnHnRDMZJ5+ld34Z1J4VVGYgg9M188eCPEc9hKkwkIy3Jz717&#10;R4e11b+3jvI3G7AEgHrX51nOXujU9rFaPc/XuHM1+sUlRm9Vt5o9MsNWZtu5se5rdsL/AMzBU9vS&#10;vPbPV2IU7vqK6HSNVJcDca+ftofXxd9TsFvHKAE8YoN7wV3H8ayFvlIBD8n3pXv8LkGp5UXqaE9x&#10;lcb81n3d1levuTVW41VehfOO2aoXWp7lIDd+lXGPYXmx19dBzgHPPWsy6lBBIPNOlujJ3xVG7uAq&#10;jA/xrRR7EtlW8cmTGc1En3qCTI2SaftGc4rVaIzeo5QSMZqJlIPI+tToCQM5/Ko5Bk49aAEQYWpE&#10;GBk0wA9M5qQDoKAHgZUZFNl3bgAMVIOV29cUyXIIIIrOaKja5EFIYMR3qC8GZQMVO/Tr3qG7B35N&#10;eZV0kdMdhIclDznj0p8RxKoyMUyFiVwR16U+MDzFPHBreg9DmrbmxCG4z7Zre0YgKCD+ArAgbCLk&#10;9q3NEYlQo6+uK2ZnF6mwSAM1n6mAYiSPpWhgBM46iqGpg+UefrSnsaLY5LVlCSbSOc03SjiU+3Iq&#10;TWF/eA8dTUOmsfNx6jivOl8R1LY6aDmAHt2rJ8Spm1cEdjWpaHMHXkdRWd4gTdaPx1U1rLWALc4S&#10;TIk6+1BGe9LJ944pPpXlvc747BRSA7uv5UopDHdto9aCcAqOAe1IMY4zmg55AFO+gF7+yFUFSPwF&#10;SR6UnUpx9K6D+zR/d/SnDT1yMoOOhr6hSZ4jhcwo9KTso9+KnTS1xlo/xFbS6cuc7B68CnrYZBJU&#10;HFPnRDgzGTTkBGEH1IqVNPPGFA/CtdLBc/cp62aZwE5o5w5GZS2IByV/Snx2AI4XGK1lsh6fhUiW&#10;Y7D8aXOHIZS2PovNSx2RB+ZfwrTWyJXP58U9bNFOWGfWk5spRiUIrHkHbVq3tcjJFWVgVRwvepY4&#10;flyB3qLtjSKU0C9AvbuKoXcWMnAxW28Hy5Yc9qz723xn5R+IrOexolZnO36csQBVIjgHFampxkEi&#10;s0qMYz+NebU3OmGxC2c80lPlXHT0plQW9wooooEFKh560lKgG7pQA9Rz1zVu0OM/pVQDg4qeCQIQ&#10;cn3oFLYvQgngfj7VMkXGeuKhtWJJI/WrMY5B3fSmzz6vYY8e0HI7VQ1GAEZHGc1pysqrncOvc1Qv&#10;GXbgc570rnM9Uc/c2hyTt+lZ+o2u5CrDt2rXvn2nHTj1rKv7jgjvjkU+ZJGU0jnbyw2PlOe/SmWs&#10;hEpUHkdq0rmLcN6kn2FZskIik34we9aU5JanK1ZmlI+YM57VVllKLkcioze7IwAwx7moZJwyE5P4&#10;12Kd0W2miObUG7N07VWubp5I+W7etMmUs+c8ZqGaVVQjOK4q1Sy0MZaogtnYT7sn161t6beFOC38&#10;XFZkNtkbvyq3ZIFcEkn1zXkxqvnsyIxsdVos0kxyX69DXT6ezYHJrk9CfYQ3P510VlcBQME4NdSf&#10;Md1JaHSWgRvlbj3qaaeKCPAYcdax4L4EbmYdPWszxB4njsoHIl6DnmlOSgrnVFXLXijxPBYQNI8o&#10;UKPWvmj9oj4/xWNtLYWl4NxyOG6CrXx7+Ns1jbS2dhdYbBBOa+N/in48vtRmmkmuWYk8kmvGr4p1&#10;XyxZ3UqPIuZkPxH+JD3lzJNJc7ic9WzXinjTxSbyZsygAdDUni/xPM7kNIc9uTXn+tatJK+8ucnv&#10;VYfD8upNWr0NCbXJlQxiQ8nkA1ynjG7lkiYuc5HFSy6gzMSxwR3rH8QXrTW7AnnHFehGCRy81zy7&#10;xtMnnuABXBapbm4BTJ/Cu38bbmkdsdBzXGzzYcxBuh5Haqm7HrYPXc4nxBp7wMXIOO9YyK/Xv3wa&#10;7LxNa+ZC0inPGSK46VlVzjv+la0pOSPQlFRY6W5dI8BznHr0qmbgs/PY9aS6uD90fmKhQkMSTxXT&#10;GOhk5XZoQykj5j+Zp3OQe1QWrFiCemOpqwRkA4wMdqALEGDgKP0pLhDjkH8KW3I4O7vwM0+cDaf5&#10;UD6FIAKwCiur8B6u+n3y4cjGK5kJtfdt788Vf0eRoLpXVsge9TNKUWh0/dlc+uPgv4vSVIo2k646&#10;mvozwdIl7aKcZ4x0r4i+EfiSW3ljHmYwRyT0r6y+Dnik3UEUckuMj+9XzeNoW1R9Lgqzasz0G/0j&#10;93kJ161BpUbWV0PmI6fjXVW9nHfWwYJnjj3qjdaI0M25UAGewrxup6yuzpvC+qtCoVmOM+tdXa6n&#10;vQevTrXBaOjxAAE4HeulsZXCjcTge9SWdLHcpwQwGag1e5YwFQxqpbysR1pblTOuCc57UndMOpwP&#10;jeye7ikGCcA9TXzD+0XpwtrGZioztPIFfYesaOsls5dOx5NfK/7V1kbPT7gRj+E134F/vUjixqtS&#10;bPg3xVc+V4hlfcOHPSuv8Aa5tCoX9hXC+MWJ1iaTrmQ1a8LazJayjDcA8nNfWzp89NI+QjU5KrZ7&#10;/o2pxSxruIrcsb7yH2kcCvNfDWvCaFCz9u7c112naqZ4h82T0rzJwcGelGamjqm1P5dwbA6Zqjdt&#10;FeOWVc+tZr30ixHEnOKisNRLTbWJyc0R01FOz0NKO4vbGNjFLgZ6Va8O/EK5stSSHzCCDyQap3yy&#10;zWbeWpziuUEtzaakJZFIAI611UkmzzcW/wB3a59nfBbxyL2xRDLztHU11fjqZbvSnOeSnWvn34Ee&#10;LGXZCZDjjIr23Vr9LvRcoR9319q6eRI+JrtqofPXxHuZYr9txPyseDVv4X6sReKA3DdfaqXxbIXU&#10;HYk9ay/htqbRagE8w8MDjNNKxt8VM+jLBFn0/wA4jGO4rD1e7Wzu9qngjJwa1vDF8kuj/MBnHJrl&#10;fEd2TfMvYf41cVocX2jpPBt2HmMh5GetdZP4gNuEjWXnI43V574U1D7Nb7y1Tza+817vMh2o3rTt&#10;qRKFz64/Z2+JI0+OGC4mwCRzmvqnwh4ph1CzQrMCGUY5r87fhB4luxPGu9sD3r62+DnjGW7SKHzy&#10;QuAwJrWOu46dRwlY+h4YA6rKD78VsafEQAc9qwfDmpxXFqnIJ29M9a6e3RAgcHr0xStqepBpolVc&#10;rjvmpFiBHOOaERSB1/CrEKBlyMAY6etJ6I2eiIRbjtipFhAUcc9zU6R9iKcYcDBHFZttkN9SsI2B&#10;wKVkKirKwd6UQKAcjNCYrXRVVGkHAzSi32jOMHNTEYPy8fSk2jr39aG1YaVmPtk69fwrQtwqkn8q&#10;oxNjBLY96tRTAAfNn3rNrUEzVtGAXIPOOlXrWQsME9+axorgDDA8/WrlhdHJLc04as0izURQxwX7&#10;96eFO/B57VFE+R92pEyGyRnjmuumje/UkMSjgqOKq3iArgipmm252tn61Surhsn5j+ddHLpoLqZl&#10;/gg8Vz+sShgcHkelbupMQpIP0rnNRYtuUjkVhUp9Rx3Oa1HJm/GrtkTtWqmpKFfkd6sae37sdfav&#10;OmrVD0qduQ29PJBUEdK3LFSCMHPNYOnttZSGzyMVu2bYZeeM1tTuKWxs2h6YNXYgQME81QsiSQe3&#10;pir8Wc5HXFdMTF7luP71TsG4JbjHaoIzzj+tWAR5Qq72Y5Apwc0+mKMmn1oYhTXzkc0u7kkngU0Y&#10;7/hTYASAOgpOtFFIAooooAKKKKYBRRx2/WikN6AelMmuo7aIyyyBQBliewptxcRW0LXEsgCqMndx&#10;ivjH9rb9unVNA1PUPCnhW4iW3iZoJJYny7nvjHQVtRoSrysjlxWMp4OnzSPbvjL+2J4F+HLS6RpD&#10;/wBp6kgO63gYYjx3Zui18lfHT/goT4xu45beLVRCzfcgtGwq/Vupr5j8f/tAajfGaN7vy1lYl0jb&#10;BP1NeU+IPHt3fFpJ7gsMnbk/1r6DD5fTpq7R8jis2xOIdk7LyO0+KHx08UeNL6S/1vVnd2b5dz9B&#10;XkfirxYJJCVkLtvwWzke386ztW16e7eVRdYIxhSeo9q5+9vXZ2jMmBjnPP416MIJbHmebIdQ1GbU&#10;LkpIeS3OD2ps2oi3t9gZsYwRms24KJIXWQ7jnGKr3c7tEDgnI4Fa/ChrVmT4gmaS4ZUJAPGaqWEA&#10;LhgGz70X1xJJdgTsRtHBNTW8kkSblOATxx0rHdnQtrGtHKhTZEMDA4xUTyNkAucfWo5Z2iTCnr2N&#10;Q24Mi5+8SecnpVEFqHep2BRkcACvQvDN6lt4QillO5lJGGHQV5zG7MpRs7s8H2rqfD+pPc6ZNpzu&#10;SIsFfcVrS0ZhXXu6G7c+KHECKWPTCD0rA1TVri4JV8/N0FRSXYT9y3zEP2pY4mmIkdQCBzkVuc0V&#10;Z6jrSW4kAVpSCBmt/SZJbeAXFxL5YB5Oea5TVfFHh/wvE1xrGoRxhBzuavJ/ir+0HrvigtofgQSp&#10;CxxJcj8vlrKrWhSjdnRSwtSvUstF3O6/aK/a8j8O6RN4N8GTB7qZNskkR+5+NfJz2Gq65fvqF/K8&#10;ssrZZpDkkmu40z4b39/MbzUHMkrksxc5JNbFr4Ghs5R+5wQRu4zivGqwq4qV5aLsfSYaphsDT5Ya&#10;vqzjdC8JSJIsghxzySK9K0XwlBqOj/6vDhep70+DwxbxKDGufTIrofDT/Zm+xyrhSMH2rajh4w0O&#10;TE4ydR3PM9a0K40e9yifxdVH6V1Xgm/WUqMEZAB9M10Hjnwsl5F58SKARydtchpUNxpV8FJOA4Iy&#10;PStFHkkYOp7SHmdV4p05CFuo4hl1HFUdKkZCYCgLKoz+NdA8a6lorbUUlfmXAzwef6GuViEttclV&#10;JUMRu5rZ6O5k9TqdMuWjUc8j2rQSSWF1urNmVxyCvrXP2d2ShIJ4Nb2lXqyokZ2kA9SKdozi0xJu&#10;nJSjodToGvWGvWypJCPtKcSJ6juaj11pLF1IQEbsYC9q5i9+06TfjVtOba6ZwR0NdJpPiOx8TaWZ&#10;2jxMpwynqpr8+zzKPqdX2tJe4/wf+R+q8NZ+swo+xrP95H8V39e5c8G2t3rN5FaRPgTThASOi5ya&#10;9gj02K10uUyJsVwBGOyqDgAe3+NcL8HtHiubmW5xjyYfu7f4mOOPfHNdr4u1C20q3WWW42JsVAGb&#10;jg+nY1+s8EZdHBZLGpJaz1Z+I+IeayzHiKdKL0p+6jn9UtxO7knj7oHpj0rhNTMc+uR2chAVCcOO&#10;mfQ11eu38kjtPbXoAC7sgcHPeuHtZZbzVzNHJ8uenZq+gxNRNnzmEptR1Rv63YpB4ZYFwQ7oqYxx&#10;kiuK+IF4qSJaKcfJyAMDmuy8XzrFo1nFDkCS5BK+wBNefeLXN3qGwueowe4rzcVJJWR6mDi3K5Rs&#10;bB22zyDjdgZHStmw0tN5DORj7wAqKygVo4ojIxOcYIrVhWS1KxyRDDck5znrXDGKR6FWbH2dqiKT&#10;5gyRheMZ71ZtoAS0ark7+AvWmWnySr+6UDfu5PX1FaNna7gZ1jU554IJ61pZHPdjooEjt1BjYEjj&#10;H+farMCxSAssh5Xv7GiEsWVACw6c+mamiT5tzKp2tgDua1StsJjoQyBZnCAjj/8AXTpYDJLHK7qT&#10;nJ44HtSx5SMTlQVORxz7090JQSxS87eg/wAK1VkjGV7kdxbrHcDYxHp3BHWrMcUTj7RG8fBwY+hz&#10;7VWtnb5N53KeuT2zV60VmURpEvD4zt6U0yHoh0EQmRo3iG/eQu089T1pJUJiiUxsF3YY56e9SymS&#10;3yTEN+3DY7nNVbiZ54xIhKIjgtz3qiOpFKLcH7PJIGCHDccZqJ5Et8lYiMHJA5FDIzu65AckEjOM&#10;iknF3sCq3I4PuO341nKWljaEOo0eW8xVkOPTPT2qrLCzE7Mbl/hDdqnX7QAY/LwSc5z1GKhv4oRG&#10;05iywAz8361g2jYpxojykxgZHQ55FaWnuI9iyxcAgMBwRxWVHHHDOsiZOeDhsYrXtXVURDJzuwTj&#10;v70oDYt2shgDqTgE7R6Cub1Ka4bEkb7Sr9SvNbl/JLCxIlPlhsD6/wCFYGriVWZjG2CcgKelOrsK&#10;G42G5eI4Dk8ZKkd6mtZJVuADNuGNw9j0rNhlmVQpQnJ4yc8VbguJOWIXdgYXGayTNZQujVfU7mFf&#10;KYjJXCtjrzmsjUb9n+cS/NtORRd6m6KzFcDPyjsDVGW4i8wDaCvepqVLIdOk3IsaOjzXKZnLZOMZ&#10;+9XpvhCwmaLYMoQAGPPA7VwvhC0ha7E6sRk7un+f8mvXvCtmRp3mRyB5GIbJXGFH+f0rry+m5anH&#10;mVVRXKht5dSt4qiijmDC3tER8PkEnnp64/nXoFzKEm0PSlJR0t3mbjjLtgD8hXmGgPc6p4uvHEas&#10;zXqoAODxgY9+c16E2qRzeN7mAIuLcJCvPQIo/XJNe5Qep81jF7qR20UiRx+XHKcjoD0pt5MkdoYM&#10;ndH97Jzkg9qZpEkcxafJbbwoPf8AGo9afy0eNWKjq4U/59K7uh4yXvmV9vjuLhZGjK5PUdhmtyCW&#10;N/3y7FMTfMB34rlbeQLOjqxCMMNu69a1otQO2UoAPlJBPAx04qOpu4ux2GjarIsiRllUgkbT7DtX&#10;qnwr1eUWxXILMBuUnkDNeBW2rkyJNvySQMD1xya9M+GWtyyTCbzAoDbSgbk89qzqxUokwfs5pn0d&#10;4d1mWOVI9nyoAwOeoNesfDrxcqyrBK4KMcMDXgXh+6UKji7G4j5ST+ld34S1x7ZVcz5bdljmvn8d&#10;hY1YOLR9VlePnh6kZxdrH0ZGXVVliJKcMhB7Vt6ZqMkZBLEexNcX8NvEMOtWS2FxMGdR8pz1rs0s&#10;mVVYDpX5zicM8NWcJH7Hl+LhjMOqkev5mvHqZADBiQOnNLJqzlSuetZ6K7LtNObhTWDsju1CbU5G&#10;6MRUUl1K68cZPrTW560Acnn6U0K7uKjyMMAmo5lDDJGTUgXqf5ClaMAEE5+lXdIW5VC5PC805U5y&#10;fyp23aTxSgE9qYhyYxx61HKMkk1KBjgUyVeeaAGRjj2p6kBs5poGFGKcv3hzQBIMk0j4+9+gFKBk&#10;YHU8UyQAYx1xzUTKiMkByQFqC9PQAfWp2VdwGKiv+FBrzKy946Y7DLY8YH405AeCTznoKZbg9P60&#10;/jqfXrWtDY56y1NW2+4uTW3oRwQMdDWJaDMK854rZ0UkKQRW+tzKG5u4JjB9qp36qYyCeDV2MjZV&#10;W9VfLYH9aUzXochri4Y8du9VbI7bhefwrQ1xCWO4c+tZ9o370EDoa86a946FsdJp5PlZz2qprqho&#10;W5/hqzpzZg4HeodXUNCcjPHWtX8A1uefzjEzDB60zknBP5VNeqFun/3j396gJ+bivMkd0dh2B1xQ&#10;Mk4ooBx0PNSUHVsA/hTpcbs560nBwTwfagnng9OxpgelC1AHzJ0p62yHgCrphyc+3cUCLPI7V9Er&#10;nkOJU+zJnhB+VOEC/wAIH5VZMHIP50piI53daZPIyv8AZ8nJpRCAMYqcRgHOfpShB1x07UByEKxj&#10;070qpnn86nCjbijYtBXIiMw4+cE/lSiIZGefepB6UqqGODQNJISOHf8AL/SpY0EZwx4PU4pY1K5y&#10;O/WnDlsYzxQK5DcgYKqBWdeLlc981pzEbSxGPas69ICcDtUSEtzn9WU7mHGOcVkHAOPetnVcDJ9q&#10;xj1NedV+I6qY114zURGDipn6ZB78GoWXFZR2NZCUUUUyApV69KSlXr0oAeKkR9pGD2qMe1KMk49a&#10;BPYuW8zZAJ7VOs7/AN7n0qnEVz+lSFznhqhvU8+tuTSTHG4uM9xVO7mCjcxzn360s84CcEEj3rOv&#10;7g7dw59cVi5u5xykUdTuSzGsa7mbOCeKv3OZScNWZdrhypxx0NF29zGTbHw3KhSGOAO1UNUmTBKO&#10;MfSi5mWJdq1j6nfAKVUnn0rSNRLcyb0I5NReNyHbjPf0qNtYU4VGG0deaxb+6fzCCTx61WS5Ltg8&#10;c1uqj2M+Zm/JqSjnOfYUlrLJcS/MOtZ0UhKAkfpWtpVvLN91Twetc8nKehUVc0okIQAjjFPjcIfm&#10;Hf8AKrVlpkj9VPHTjrUd/pN1Gu5I2564BrkqULu6NHCxf0m7DDIPQ+lbNrfDGSa5vSYpLc4lGD6G&#10;tC4nMafLJ0NdEFyxuzopRb0Na91oW0Zy+CB615f8UfiEtjaSqs3zEGtfxVr4sbRiZckivA/i34vI&#10;SV5JSWOehrxsfjNeVHsYfDq12ea/F3xtLezyyvMcHOBnFfP/AI510O7sGJyeBmu0+JvihZGfdLxn&#10;PX8q8R8WeIQ0zqZc56DNc+EpuTuyq8+UxvEV/wCbIwVz97vXOXKliWz1q5dXQuCcuOtRBQwAFe3C&#10;KSPLnK7Mi7hxkjI9ax9XYohyPpXU3NmrKSp/KsTVdPZlKlD09OtXaxKep5f40jVVZ8Hng15xrF8I&#10;ZCAOpr1zxdo8kkTKU7HHFeV+JtDmjkY+X34NVyXPRw1bkaMC7uWlUsc9OOelctrcB3lkPGemK6G7&#10;gnRwshO0e1Zd9CJlKg5LfpTguSR6ymqkTnzG+cAUhj2nAGfStEWEgbDKaivLYxkKOK6VNMjlGWzb&#10;BgYzmrQKsp/lVNGwcbevep4WYgbgPemxxb2LcAVVJU9u9KxAIJznFN3qFABHTqKVSHOBn86WhqrN&#10;WFiUEA4x7Vb01SZQuTgd6LWy3lSqnPWr1vYPGwJjIPrUOSsEY6nb+Bn8mRJE9uK+ifg54geJ4lLY&#10;HbmvnPwVKEZSxxivZfh5em0niYdDXlYhX0PWw7aPs/4batHqNkkbY3YAxnrXW3GgrOu7ZjivIfgv&#10;rxZolDdcV9D+G7D7fbqyAEY5IHtXgV6TjI9ujV5kcZDorwvyMY6Vp2duIxtwRXV33hF8bkQn221n&#10;XOjvbxncnPbjpXPys6edXKCOq+2fWrVuVcj5cduao3IaFtrDjPpVjSpA8gXk1D3LLepWyjTm+XPy&#10;9cV8jfthwbdNuNq/wHgV9kX0ROlt8vO045r5R/av0eW8t540QnIPOK78HpVTOLGJulY/N/xjp7rq&#10;EzFADvJzj3rN0pXjlx27cV6v4/8AAUsV47eSeTkce9cPP4VubGTPlcZ7CvrKdWMoo+Sq0ZQlc09J&#10;1KWzXzFfHvmt3S/GSxTLG745HeuaiQiIr0I6is8G4F38knGeAKUoKQRnKJ65a+Jo7tQCx5GODWz4&#10;fs3v5w0Skc9K818Mz3aFFkU7c8nFe6/CjQEv40dFGSOflzWPsTOtieSN2XNL8KXUlttCHn171R1f&#10;wIwgdnj7Z5Fey23hT7Hpm8RgcZ6d6wfE0UYs3GMEDjitKcXFnh4nF+0ejPPfhzeS6Jqy25PG6voD&#10;RdXN5ogXAxs/pXz3aoYdf8wDgtXsfhG6Y6YBnGV4FdOjR4lbWR518Y/+PtivXJ4rjfBlw1vq6tjv&#10;2rsfi42+6ZsdjmuO8KwFtUQ46NwKlqzNqf8ADse++GNX8vSQp9M/WsjXL0PcsSevp2pdBJFkqDsK&#10;yvFN15N0uW5JxnNaaM5bam3aakILQIOKZZXbT3SwqeSecVz41YfZ/vgZHFbfguJrm8WZ/XnIrO7Y&#10;2keyfDljYWy7fvHk1758MPF40cROXOcjAr548K3SRup/hQDmu98MeJ2kvo4o2+VSAcVonY45fEfc&#10;Xww8X/2lDHKSSGAxXsOlOs9mGA6Y5FfKHwQ8ZwyJDbPMMjHevpLwhrkc8SosnYZOatu56OEq6WZ1&#10;Kw4OM/nVtI/lwB09qSArNEGAHI6VKpxwRzWUpXO9u49Ity9fqad9n9Og5pI32tgGrMbAgBjziktd&#10;BEPlgAYFMYAZx1qeYg8j0qEkc+tJ2C9xh+lRTgheB3qWopxkHA6c0gIvMPbinCcjlTUTHAPNVpZm&#10;U4z07Um0tydjRW924ya0tNvVfAArmvOdvU1dsJpG65yDWcZ2kO7R1UeorGu1T34p/wDaG7Iz9ax7&#10;eR2XJNWI8nA5z2r0KLuaKTNJJzIMluvUVHcn5SxpLY8Hd2NPlUH15rtWhuvhMvUB8u3bxXP6km4H&#10;JxXR3ikoawr9SQwqKvwjjpI5jVgB2PPepdOIKAmjVlwpOKbphG3Ga8Wsv3h6FH4TZsSSVzW5ZkgL&#10;9KwrHPyj3rdsG+UZP5VrTeo5I2rMfNwO9Xo8cH2rOs3PAz06VoQHOCM10RuYPcuRgEDtkVYTHk9B&#10;xVaEjC1YjI29e9W1cb+EUYHUU/IPPP1plOBPTGa1MRGPOaTPvSn3/WkoAOtFFFABRRRznpQADPei&#10;gcUUDbQUUVQ8Ra7YeHdJn1fUZ1jigjLO7nAAAyaaTbsJtJXZ4d+3x8dpfhN8KpbDRdREGo6ifJik&#10;DYMafxN7YFfkr8ZPjasc32SxujcPKzNLNuySxr27/gpH+0BrPxS8VzS6VeubWOZoYFV+FUd/xr4r&#10;1TbZaU7zTh3Exzk5P0r6XLsOoU7s+HzTF/WsQ7bLYj13xxezu0asSWOeT+lUD4kvhAVYA5HesBbm&#10;eaZ5OvP4VcnnRokLkAgV66SPLaaY8XUs2XL8npVW4dl5ZzntS/a1WLIxnPOBVS4uy6kl8n+VDKQs&#10;sjMwZ2yPSoL6ZBEQoAx3zTW2bQjvwemagvG8tPLODu6fSpk9C47mVMdzYMfJY4zVi3bEHmFTnOOK&#10;r3cqo4wT7ZWlifbnccA84BqDcmuJHcKrN93OBipoG2QgHqDVJpCH4IOOmf5VZtZX2r5i8HqM0yGr&#10;GjFy4xjkdKv6Vcrp935sylk2kMoPJqpbMOSoAwPSrVrCzo05POM4NaRVmYya6la48VPLcGRNNdEB&#10;IAbg1y/jPxz41vGEehW6wgjBbHIrrLzT5HkGxMg8NxxVRdCDyiRyACec0nzyCPs462PNV+HmueI7&#10;kXviHUZJmYk7SeAa6Cx+H2m6eqxwQBdvtXZtYRRKMjAB+WmSDy8qVwMdcdazVGO5t9Yk9Ec/b6NF&#10;H+6MeDnhsUk3h4qhOeW6ZFbzRIq7ghBAyCaT5rhBlcZBwKvlRCmzm7bTNv7jnjuak/s/7IfMiwc9&#10;j7YrQurIpIHl9e1ABlQcgjPTFHKh81xkDpqVsLaUHIHy1yniDSGsLhpSDtyTgCunkkFncB1TjoBU&#10;WtQNqNvlSq8fNxUSSZUXZlLwhe741gLk5DRuMdARkH8wfzrK13T5Le8PUccH8ataTu0+/MIIIYYB&#10;z3HIq94pgluUS6WMYZQcmotoaIx9Bs7/AFC/h0iwtpJ55pAkUMabmkY8YAHWvbrv9iT9pjQPCH/C&#10;c3nwt1BbJIN7Ki5kVcZzt616X/wRb+EPg/4lftO6hqXiyOGZ/D2iNeWNvNgh5S+3cAeuK/R/VPH7&#10;XPiy10GTVrY2v9pvaX9oId2AUyqf7J5zXg5hm9TB1/Zwjfvc9zA5TTxdB1JtrtY/FPTbiC9tntmb&#10;JU7GVgQVYcEEHofasqK4uPDHiOMR5kS4cJNH9T1Fe5/8FMvB3g/4WftjXEfg1YobXW9OF3d28Iwq&#10;zByhcAdNwAJ9wa8g02yTUdTinbBKncCT37frXqU3SzHDJyWklsec5VssxXuS1i9z3T4P28Fr4f8A&#10;7QliKSXdw8mSeqINq1xnx41/Vm1AaFpSloo4xLcH6tgc16P4d08aXp9tpyhWFvbJGccZO0Fs1wHj&#10;zS5r3V59dkjURNiPZnqVJHIr9DVGWGyyFKGlkj83jWjjM2qVqmt22vvOe0vxKmo6L5UrkeWmw4/h&#10;4qv4Wj26jI87Agnp61T0u0Ww0+4uJgY8scAdCOaseFma4l80MGO8tgDg81wc7vZnqcqtdF/4gTRL&#10;d6fDbuVCqzjNcXdmSTUTI0fQ85rpfFkkreJEVVVgttkZP3c1zk8iPcDDck9VNcuIl7x04aNkWYZI&#10;S6CUlGj4GO9W7bLln84suflB7Gs1YXPDMGVueR+FaNklxHGJAcc4571hFpm9RF1PMjgJMe8lRx0P&#10;1rT0+8tIIkMwwSv5f54rOCx7ikyHjocetSQJhxC0+1WJAdvzrVPQ5WaQkgkP7qfa7MdqmpJHZT5k&#10;ZYlSOh4NU45Y1lCPGrKSNxx9elTNGh3PGwJI4B7eoq4sLNotufKVpJU7/JhvXvS290yskfG4jgPz&#10;+FVxcMyiOZwDjr7elWYUhZtyzEBsYHatE0S00TwXMPnCJwT+7w3HTPP+frU9vCsVwHjuXUMOVHb1&#10;qvLBHLIB5gHTJ3e9WSdinzmDHOVZW68VqkYy3Jr3ZtXbKS+eobp7GqdzLK8bIE2seQ4PBPep2ktX&#10;feHClhg7qryTW5iKlj1P1obSQRi2NJSQRI3yMqHHvzmoZlMgHlsQwGSRx3qQyO8fk/KyhiBk9Oak&#10;dJA4wOseRz0FYPU2WhVd/IzIkmeDkg9M9KrXTTrn7O67WUfI3UetWLtTb7oym0EDgVn3EyySsF4w&#10;3XPXjtWb0LW5E0U0lx5hCqy9cHqK1tPiZYtwIZymCPf1rIQrvfyXVirckDk1oQuttukmZSMDOP50&#10;Q3Bi6kJljAYAZIJHpnvWDfMQZEJJwSM+grYu7y3Ytu5QBSrBs1gX8n70g53DjjoRRUHBalbzTAzE&#10;H7y5GTTlu1buCevHrVe5EqSbXUEDg+9JNcIiNEDg5xtxXJKVjtjFyWo6W5EhKFOM5we1Mtl82YHb&#10;zkAe9U5JjyULfj61qaUDcOoUbSDncO56VipOUrG1uVHc+B9LzGrGDcvmLjB5Fel2ttb2tgz2s+0b&#10;fnVuNvHX9K434f6c0kSykNmNMBumTXq3gj4TeLviY09h4eRQzRkAvjjI4r36dSjgsI6tVqMVu2fO&#10;VaVbH4xUqUXKT2SOI+FFhFc6zDdSyKshmaQr1B+Ykc/Suh8KSm71a41ATN5007u5I4yzE/y4r6U/&#10;Z9/4JafFHUtLj1a91S0UvbkIF5ZWxj8q9F8O/wDBHjxvp6JPceMYldRnIjPJ7/5968+nxRkkP+Xq&#10;+Sb/AEPQq8H57V19l97X+Z83aBm3sWklA2sv3gelVtZdV08ybvvZUH144FfVH/DrL4k2UTJD4nt2&#10;QZ+UqRmmN/wSw+K2pWkTSeIdPiO0t5bbvlPb613R4oyNxv7Zfc/8jyZcF8RRnb2D+9f5nxzqk8EN&#10;2uw4LqBtXt2p0NxMgD3Dbtp27M8gYHNe++P/APgmT+0npNxIdF0m1vo4mIVoboAuMZyM1xr/ALDH&#10;7U1jE91J8LL1wpG4RsrEYxwBnmtYZ9lNX4a8fvS/MmfDedUV71Cf3N/kebxSRxXSXEJPllcuT2PT&#10;NehfDfWY47lEOCpf7/Qj1qmf2c/jtolhLd618KtdtlWXYsrWDlSfTGMjrUulfDj4g+HL+K21zwNq&#10;9pM4DRwz6fIpYZ5I45/+vXdTxuFqfDNP0aPKxGWY2lrKnJeqaPevCRhvbeN2n3u2GKqfyrrdAvnN&#10;zu3gYIHPQ+1cP4AS4VDbPp0kL28WWikQgjAwR+tdIt41hGxMihg247h29axq2kKgpQ3PZvhz4oks&#10;rmIxyAfNyB6ivoDwvqkWu6StzGfmAw49DXyH4C1eee8Bi3li3ZSRivoP4UeIp7SdUmjdYpRhgykA&#10;e9fHZ9hYyhzrdH6Lwrj6kKns38LPRWTYSMfhUZztOT9amlbcNw5GO1MJBGDnNfJLVH6KViue/wCN&#10;Io9qcV5OTipFXI6cAUxCIR2P0pWXBytSRg7sjp2pzKCOaQWKhQnkmgqRzj8anMYzzTGjPbn1zTTs&#10;DVxiqT+XWmyJjnPWpcHsD09KbMDn+eKd2TYhVVxnt0pwUDof0pQB9KMccDNO62Cw4jIAAOfWmS43&#10;EZ6VIh9Cc1FKvPJ49KmRUdxki46iorw7k3YHSpXOeuKjuiWQn8+a82v8R0Q2IIM7/apiCDuz09qh&#10;gABwPSpzwfrV0DCrqaFhkwjPT61taMwL4x2rF04kxfStrRm2yD6V031MYaM6GIBYxnjiq12vDZOR&#10;ViLDRrxnAqG8U7T7+1SzXoctroAYgj61kxcSK2cVta6OD0FYkbEHp3zXBUVpnRHVHS6UwMOTTNTX&#10;MRPbFJpDDysE9+aff5MTDritFrEZwGpqsd9IM9WqvgelXNcUrqDj3qkCM5PevNn8R2w+EWijIPQ0&#10;VBYY7d6UjP4UgOPWj0yP0oA9g+tAG7p196jNzHjr+tC3IHzY+lfSXPKJQjk9KQjHDDrTftR29Pxx&#10;THnP/wCvtQFyQkD+HpQGH/1qrtcMRyfqKaJz03UE86LeR60ZA6mqgmySobjNBmI4z2oDnLRdTjkU&#10;qyAjAaqRm/8A10omXPJzQLnL6XIJ+ZgKeLiNWxms8SrjnFOWTj72PagXMmWLidTkA8Csy9mxkD04&#10;4qxLJtBU4NZ97J1J9OKmWw15GbqTZBGfzrJfqcetaV6xPIwPbNZzDDkZ6HvXnVrcx0wGOSVGaid8&#10;5FSsSQfX0qI7S2QOKxRs9htFFFMgKUZzwKSlU4OaAJY9xOFP6UhyCadCR68+lBXJPufSgGtBY25D&#10;Y9aV3I4XPSmqCDuApzEsche9ZtHn107la4k7EnpzWfdFzx2q/LGwPzd6pzIMY68/lWLR50tzOumV&#10;UINZ7wtIc7eD0rTuLbe+QD/jTfsmASRzWUrt2Rna5iXVi20jGQaxNW0t9xcLgduK7K4gRRj1rJ1a&#10;BfLK4FKKceonBdDhNRi8rlo8HOOlUo9jEkrg49K6HVLJQGbGR6VgXFtKtwQo4reMmjBxsy7p8Y8w&#10;buQa6rR4IIyAMVyum7v4j0FbtlO+3K9utdSjGSuaQlZnWR3kFvGVUrn1pEvVmIXIP41gCeSQ/Me1&#10;X7Q7irbs/jWU7I6o6mg8EBBZl5xwaxdZvjACA/A9+tbFy5W3zuBOK5HxdfCK3ZiwBFcWLrKnTO7D&#10;U7zON+I3iNLeFsyDIHHNfNXxb8WMZZSJh371618VNcaOGWR3ySDtGa+W/i/4sEXm+ZIO/evlk3Wr&#10;Hsy9yB538R/FY3SL5w5J715Hr+uSXEx5yM+taXjbxK1xdvhhjPAz1rjLm7kknJUj8K+gw1NRR5Ne&#10;d2a0F2ZGGRWhZjzMA9axLMkHcSCDW1p8iE5IH4V3xSOKTsXJLclc4rK1C0y2B0Hat1Nk0fC9qo3k&#10;IUn5cfSqsZp6nJaz4fFwhCjJI6CvP/FfhBWVv3HGD1FevSwoTwOh6GsXXdGinViqAjvjvTTsbRk0&#10;z5z8Q+G2t3ZPL6njIrnZtCYyHanU8gCvZvGHhtFdm8rjtxXF32hOjllU4B/u05Lqj0cPiGtGcevh&#10;9ZFKuhH1HNZ2o+GpEOY1LD0IrtjCsb7XQ59qgu7OKUHPp2rDnkmerCcZo86k0dlzsU5HUelQm1eM&#10;YC9K7abTIxJuAyR0xUM3h22uASqYP0rWNbuWoc2xx43lsMP0qzaxPvzt4rcl8KygDb936VJaeGpg&#10;w+TgegrT2sWh+zkmN0iFWCjArctrFWG0qPaoLXRTDggdORgVt6NZG4kERX5s1jKRtCNg0Oya3uFI&#10;U7a9S8DXIITeTkdK5vRvDAzkDHHBNdLoumXGnXIXblD7Vy1tTuo6M9/+DGs+XcxZkGcj8q+vfhLd&#10;RX9nGoYZ2gV8M/CzVXtL2MGTAyK+yPgHq8c8EJ354GRXlYiF2epSeh7hB4eiuYNzoD+FYfibwqkU&#10;LPHH0HpXe+GolntlPHAHUUeJtEWW3YrHwRU+wvG41ValY+ePEtobW4KkfWq+hyE3AUY610vxG0dr&#10;WViUAx7VzfhyJmvV3J0PpXnzpuMz0YPmVzr5LBp9PIRMkrzxXhHx28CPqschWLPXqK+k9Ns0msNo&#10;XjbiuR8aeEYb7cpizknjFa0/d1RE4825+fnjr4RTTyuFtTn/AHa851j4WGPdBcWWG6Aletffut/B&#10;KG+nbFrwTx8vSuQ8cfs22lzp7v8AY/mC8ME716+HryaR5GJw66H50+MfCE2hXRZIyYye3asC20iS&#10;S4BUcE5BxX0R8ePhbeaBcvFLDkA45XkVwHhr4fz3cgItjj1x0r1acnM8DFONExPDeky+dHA0RyWH&#10;O3rX038BfCgkgjjEeSRnkV5l4W+HdxBqCeZCcbhwVr6U+DHhiKx2EqBjH8q64xsj5jMcapR5YnQ3&#10;/hrydIMaxYGOc15D8QoXszIgBGM9u1fSOqadFNZGJRwF7V4V8Y9GaBpJFTge1KUTxKVaTkeRabA9&#10;xrGWH8Ves+HI/s+nBmH8HFee+G9Nf+0hIEJweeK757xbLTDyPu9T9Ka2N5u5538U5A9+UyDmsfwT&#10;pjNeKxUkbhjirPi27Go6ocnPPSuk+H3h8vIk2wnofpUSd2aJ8sDs9JshFZhmTA28DFch47l23ahP&#10;WvRLqA2dhjb/AA9xXmnjmTN1u9DxWiME7sqWO+7vVhHKr1rv/DKQ2MCsep4xmuH8PhIEEkmAzEE1&#10;0Onauj3Kh5BhOcZqUrFSPSdO1M2tsF8wDI55rofCuvKlwgjcE55Oea8wj1xrhxFG2fpXV+E7kRyL&#10;I7cn0pnLONtT6R+FXi59Pmjn83BBHQ19XfB7xQ+pxRyNIOQO9fDfgPU38yMhsDg9a+nPgf4zW2WO&#10;1MvPHerWqsKlPkqH1no84mh2hweOKuvnjP6VyvgzWxdWyybwSRXUGVWXcnIPespJntQkpIehGcgV&#10;PHPgYJqqrDGR1FDSNjpSRZPNOGOQf1qMuueTUJdvTvSZ5zitbICcMDUUhwpx6Ubu+Mn3p/l4HrUS&#10;jYCjcuwTCjr61AY2duQffir01uWJAH40Q2pHAXJB/OsZ7CZWS3fIwvFXLCEqx3evFWIbUlc4GfTF&#10;SQWwDdOPpWMfjRN7ssxxjCkA8elTou0ZA/CkhRioBFTLHwCOn1r0qUkjVbElqWPAHU1akhIXvnHp&#10;TLRNqqcYwe3erchUp069a6vaaGsW0jJvIvkK46+lYOpxYHIPFdNerxlRWJqMBIPyZ/Gs5z0Ljozk&#10;NaiIQkjH4VW00E/Mf5Vpa5CQCeelZmnZGFx39a8ys/eO+jsbNgxyARxmt3TiAADz61g2WQwbHArc&#10;05htAxTgas17TPAwOnrWnBg4JP0rMswQQDWjESQOB7811I53uW4DkbcVYjGOKqxZB/WrMBJYA+nB&#10;rW4fZJKUAYpDnvRWi2MnuBz3ooooEFFFFABRRRQAUUUEY60DSuIWC/eIA9a+RP8AgoZ+0bFoulSf&#10;DnQr4Bym6+KNyB2X8a+gP2hvi5pnwd+HV94pvZV8yOEi3jJ5d8cCvyQ+PPxrv/FXiC/1rVb0vPdS&#10;M8jMfxxXpYDDOrPmZ4Wc432VP2Ud3uebfGfxBJe6BPqLS5b7XuY59c14BrWryXqXUKqww4YY716x&#10;4i1Bda8P6jb7i4Nt5igc8gg5ryCaRfOmjVeGiIOfUV9NSXKrHyV7syoLwrJtDjaOuTVsysELMwII&#10;+WsSSUpK2QAuetWI7+NgIC+QOjZ4rRMbRdmnxH8q9u3rVWRVhX53ySR1qKW43EorEDqT7VFJIdrA&#10;YPIxkc0XsNK7JZJ4S5lBJ44GOlQSO2PNk+Ydj702V+dv5kDmmIzCNhtGMdTUXuNKzKeoyyKQVUEt&#10;zwOlJAzOwbI4XO41HqhQE5Zgc8EVHZTJNH5W/vzSNY9i4rMU3mQFiefarEKndvckj0B61Ttri3IM&#10;SRhjnuavwk8YHXoCaa0ZEndGnZOjKpD59c1qWcMckZ659OxrHtCUGQgznitq3aFbfzHmBKj7o61q&#10;nY55LW4s2UPl5zkZG3tVd2QDLcg4ycdKl8xGUyB8fLgYqnPLLLyCBnJOeKLoUVdjmmDtkN1PANV2&#10;bOQ8g/LtRK3mMFik4XrxTJDGQ0YbJVeN/FK5aVhZZUZCGOBjHNJC4RVKOTnhf8KiZoyBmbHNJ5sc&#10;RwDnB4zSKsxL5DcODHkkDkGqYWWElcjHqe1W5HwDJHKDnqKgu2Bi+UqOzc85ouhpFO4bqrH7vHXn&#10;mooJxt8oOMZ7mm3IUSB3PJ6j+tVZUkEu8tt3PwfpUNmqVkR3tr5cnnKSuxtwANabYvdKdXJbyzlT&#10;nnDDIqjdorkAscEc/WrWhFY0MAIy4MbbjzjqP6/lU3TK1N79nb9oXxp+zD8VrH4peC5R51pujubd&#10;jhbiFvvI31r7I8Sf8FtPhQfD017ovwuuodeuU3S5gXaZcYDF/wCtfAWqWjLNLESBg5NZMdtaJP58&#10;yhivYivLxeAw2KmpTWqPTwuOxGGg4wejOl+JfxL8X/Hb4r33xX8bXG66vGCwxA/LBEOiD/PWur+F&#10;mnjVNet4DH5mZlHsQPmNedR3al8Ig29OP4a9i/Z600SXX2u4j2hIWZZGHAZjgY/D+devllCLrwpR&#10;Wl19x4ua15RwtSq97M9Z1O6az09boHDtn6/5xXGeL5LTWo4lmYxHeWIDYDE9/wBK6zxVfQxJHAwI&#10;ATqV4z3riNSj+QFLjAySO4xkkV+g4hpQsfnODjzVOY43xi8en2n2aNuD196q+C5dhCIHUkcknqKT&#10;x7LvT5ZQ2G4+nrT/AAVv8yPcBtJ6nggV85Vn+9PqaMH7FNkPii6T/hJbiMPnZEq9fasfZG7tIXx8&#10;3AFXdcKSeIryTyycS7SR0OBUEMBV9pH3myGrkqyvI7aMeWI+22RlcMGUjgg9K0YgQgVQSFkGOe5/&#10;+vVKGCJgdqE89egq7ZeVtC7Sec7WPQ0oqyCepckR1kQ7/nBPynjPemwXExl8x0XC84IxzUc0kcsm&#10;6TcpAGOfalhuZFclXGAe56itLmHKy4GSVVCQ7W6gn1+lSuzBSGAU8nrUCswl81GUjHGD0H+RTd8s&#10;kpLsGBGSc8inzBy2LkJkmQBSMqBg5z9auB5lRRBCFYMM47D1/nWZA3khZQpU7gcbuPrV+0aeL97J&#10;GzAHqFJq4ySI5WXGfdMkTjLEddvGKkW3EZwxA3D5c1DJDeMv2qTTpkDn90fLOP5fWtPT/CPjrUbO&#10;K8h8LXs8BZlilS0dgSPfFN4mnBXckvUccNVm7Ri36IquYQQBt2s2Tz2xVdnChvKUuCTtUityL4bf&#10;EO/d/L8F6gBt3H/RmHIHPWpYfhN8TbyIrbeFbmQFl5KYI9vesJ5hg4r3qkfvR0Qy7Gz+GlJ/9uv/&#10;ACOfZDLCNsewhNxJHQ1HJdz/AGgB0BXbgsp46131r+zZ8Yp1YSaXDbpkY+03Cjg9utasf7I/j9pH&#10;jl1/RYec7Wvl7158+IMng7PEQ+9HoQ4ezupHTDz+5r8zyi6uTJC0LShyq9CRWZciOZt24KCQSDzi&#10;vZZP2S7xbhvt3xB0mIr8py5zx9O1ST/smaBHCZR8WtMUsmcCNjg8ZFclTinIY711+L/Q6ocJcQT2&#10;oP5tf5nipktgSwkZWPBzV7KLZrtbcVQnntXrA/Ze8AW0hkm+LVu5CYHk2h5I+tTWPwG+DoQvqPxA&#10;vWnyQFitgFYfjWH+uGQQ/wCXt/RP/I6FwVxDJ/wrf9vR/wAzxe4aOO2DRpjoDn+dY2oS/OV3ALk4&#10;I7V9DS/Bj9nmzhaG51zWp3OM7WVQG9qqT/Cb9nmGAJLp+rTlz1N4FP6Vy1eN8kS91yf/AG6dlHgT&#10;O/tKK+Z85zXrSZaVVxzz61UmnbLc4wOPevpfRPh/+zBpcwbWPA9/chckf8TE4x+Fas+gfsSiAeX8&#10;PNSWYPkqLgt+FedPjXK29Iy+5f5now4GzW13KP3v/I+U7Z49hEmFO7GSa6PwlYTXd7HGI1dSOnbG&#10;f/rV7+niP4M+H71x4V+DmllCpUNfx+YxB6HnvVyH4saVpEgk0HwDolq27f8Au7Fc5xjH0wa51xvh&#10;ITuqUn80v8zpfAuLnCzqxXyb/wAjA8O6dDZWCFbIgj+IJkZ969N8C+JL7RvDI0zwyJRrGpXCx20c&#10;YOe+T9Bx+lcy/wAf/Es8JEENpASOkVqgz+ldB8Bfi3aSfFzRr/xYiu7TeXaybAAhYH+oBrj4j42j&#10;nGVvCU6Thdq7vfb5I6+G+BZZLmixlSqp2TsuW2/zZ+lH7AXhn4meHfBiyeNdbknXYuY5/vqTX0U0&#10;8kkZDMeteX/sz+Io/EegXV2CMtKjjA7FV5/WvTJchsEHnnivCwK5cNGzPosZriJXQq3Em3Bbgd6b&#10;I7Ny2TxSISWwwGPSkd8DB79K6uZnLZCsFkQCRcioxawDJ8ke1SMQIwB6U0ElSCKTbHZET2NrIQWg&#10;HB3D0zUhsdOmAa4sYmdc7HZASB6Z9KeDwMCjGMoV7cU1JoVkyheeEvDdwZZJNEtGeYbZGMC5YflW&#10;KvwX+HMtwLubwtZsRk/6gA5PP5V1e4HcMe9IeH3DjNdEMVXpq0JtejaMJ4TDVfjgn6pM5q68C+Hv&#10;D+lXE+k6PbRMsRKhEC/yrwL4WfHL4j+MPji3hiz8KPBokVywubmWUOWjBZc/7OGA/A19Ma8udGuC&#10;SSfJYY9eK+Pf2PvEx1D4qeKLWSBgkMk+7e/zKfOx0964q+IxNTHUYKb1evyOyhhsNTwdWXItFofY&#10;Wj3r3CiNXyu3nJrQUk8MSOOua5zSJ/srecxAQnJJPA4roo9rxBhjpnI719Uk7Hz8ZqTsNZcHk9f0&#10;pyKQvGPypr5HGPzqQHnHb2qty1oxyHbxSkY4FJxgfWnZwuRipbZSsMwCckdKR1ULxTj97J5pKYiM&#10;YJAPemyg45qbC5+nSmSAYztzQlYCvkrwB+NKT6Hn1pxU9MH2pCgBySfYUE6MFwo4GfSmSD5ulSDO&#10;abJ97GaT2BbkEmdvI5qOdT5R47elTyKSPlqObmMnGOK8+udMdyrBnIWpyM445qGJiJF47+tWG5YM&#10;DRQ3Mqq0L2mn91jOfwrX0k4lGD2rI0wkoQD9K1NN4lH0rq6nPHc6aBgYhg9ajug2TxwelOtCfKX6&#10;Ul4GZQM4HrSa1NTmdfBOeP0rAUYbkd66TXlAU5BOK5058w59a4avxG8PhN7Rj+65HOKsXwzC3H6V&#10;U0XLJgnqKuXRPkkd8dKqOsSjhPEQ237ZPJ/+vWceOa1PFCGPUOT2rMxyRj8a8+orSZ2U3eIKMUtI&#10;pyKWszQKOc0UUAelG4TICnipkmDH5XrJFyOOatRXA25J/SvpLaHjF4SEZHUUhm2nkjp6VXE7BeHz&#10;+FMaYkYaizFZsmknCgspzmovtG04DcetV5bgjgGoHusng1UYhotzQFznjI+tNNz3zWeLhj34pftD&#10;dQRinyivEvi4OMA/rSic55Pes8XJDdaXzn65OSeoo5eoXVzSF1g5IFPS6U8859Kz0kYdWz61Ijse&#10;o/KptoOyaLssu84BHtWddSk5C/rVgswXGaq3Q3DA4zUS2GlYoXRLc5/DFUZMBzj1q/crs7VQcYk5&#10;655rz6u5009URuMcg84pj9eDipXIPRR+VRlufmOPWsNTdWI6KUqeoFJTICgUUqdaAJYzg8U7GOgp&#10;IeX6U5xg0uo7aDscYIwKYSelPySoYUw5zyOabSZw11oQT/K/1qhOVQ7vXtVu8lwevINZt3LyCGzW&#10;ThY8upZMRWLHIOadsypOTVYXWJQRyCOasowk5ByK52rMiLuQXcYxk1l6hF5hIA6ityS1MnQZFU72&#10;ARIQV/OofMymjk9Ytm2lFrHNkCTkce9dFqhVnYKc4rJu+Bwcc1rT03OeS1Mmfy7clgMAHt2q7pOo&#10;K/Bfj0FZupnepC5JzWfb6s9lJz29RXQpNLQyU7M7gvjDKRntVizuUUhAc4PNcpB4ytYkAnIx64pB&#10;46sQ2UlXg4ABrGpJbnVCom0jtL3UFSIksMEYFcL401FZd0avwo5q6/iH7YuYyTxx7VyPjbVUtbKS&#10;Rnwx6E18/mNbm91H0eAh7vMeQ/GvXkjilQS9M18gfGrxOGmlRJckmvfPjb4rAjmzIcnPWvk34pay&#10;bm5kIfdzXNgad5XZriZaWOA1nVHmuGLHqaoJIS4zn60l5Nvc8j73FJA4De3Q19DBWR5NR3NfTypG&#10;fUcGtS1lVGyx/WsfT2wRgY5rURW2naPzrZbnO0bljcrKgAbBPrSalCdu8HrWbYXZhcLIe/Oa1nkS&#10;6t+uce3SrMnHUxWBVyMVDPGCCuOKuzxGNySP0qhLLskwTjnuKz1Ljsc94j0FblCxhyPpXB6zohhL&#10;q0fGenevYhYrdRE4JrkfFegFJWZYvvH5q1i7otTszyHUNNaNyAm4d8+tY91C6KSePqK9D1Lw+xcy&#10;LH+lc7rGguFJaIjGetDgmddPESRximTziDkgdBUiSlVyR16kCtqPRBvJC81Hc6F8pCLzjqKzlTR3&#10;0sWzLivo922QDnv6Vp6a9s5GUB59KzLzSLiKXG0YqNZp9PbIJ/pU8h3U8VFnRXENr5YkBXIOMVHp&#10;8yW94syP0PIz2rEbxD53yFsE9cetSWSXskn7tjg0+V2OiNTmZ634W1S0uYlUMPxruNE02K/dWSIE&#10;Y4NeV/D/AETWb66j2QSYzxx1r6M+Ffw4v7uONZrdge+5a5qrUT0KCc2UtE8P31hcLNa25wTX03+z&#10;jLfKsIkDZ4HzVieDPg67hfNtyRgdRXt3wo+FraZMjCDauR14rgnJS0PTpwcT27wLAXsYyRkkd66H&#10;UdPElv8AdzxVbwhpYtbVEVcbQK3p7QNCfl7VtFe6c83754d8VfD+7MiJwAc153pOni3vAAOh6V7l&#10;8RtI8+Jty9V4FeVnSGhvyRGeG5FebiYWmerhJJo3tJlJtwD29BU76Ib0ZKZz04pNEsZNoVhgeldZ&#10;o+lqygsg5HesqSuzWpJRVzmrLwZbq5MkA59e9HiP4eWlzZsUgA46YrvItLjUjav05qabQ2uEKCPj&#10;HOTXo04pLQ8qrPW58E/tN/BZbyWSRLQcHPArxPw/8MEs5TH9m53dNtfoL8a/hylxbSTPBnPbFfM+&#10;teF4dJ11ojHgA9xXpYSTvY+Uz9qFO6PNpPBNvpgVjEoPXpXZeBXWyiDEYyc4xVDxcxe8EMK8H5el&#10;XtAhfckPoBur1EfBVZcx6JZSJeWO8N/DxXl/xd0z7QjogyMV6PbTiCyEacfLiuY8V6d9siaRlzgd&#10;6TOaErSPF9G0GazkaYx9+DSeML8Wumuof5iMV2Oq2K2MTMVxgdcdK8x8f6mrq8SN7DH8qlux3QfM&#10;cnZs17qu5skFq9o+G+gr9njcR5JA6V5D4QtGuNRUFOrcc+9fQvw608xWCkJyFHAqFqy6z5YjvFVg&#10;sNgMLg7cZxXjnjsBZc5zg8DFe2+OpDBp7HHQV4L471Afamy3etloYUrsbaXJWIODz049KsadJcXD&#10;/uwQCeTWZpzSXZWKMHB68V1OjWAj2hEy3epckjptpqbGgQ+Sq5OTiu08NwuWUkYHeue0WyKje45x&#10;3rqdG3qAFHQUlK7MJ7WO/wDDWoGAIEb0r2H4W+KJLe6ik83o2ODXiOgg7FLdfSvRPBd6lu6kNjHp&#10;VI5Wtbo+1vhX4uS4tIyZeq4wTXq+l3izQgq+MjjivlH4SeMxG0cDzewx2r6R8Faul5aRkPngU5I9&#10;LC1bqx1aMAM+3JpXLHlOeKRYiVGBkEc1LHAeMfhWelzvK+HJ4GPxqRYmxuYdqtrZnOQmfc0PBuJD&#10;DGB61onoOxUVQTzU4ViM4pREuc5pyhuQO3Q0pK4NEYjDEZHU1KkODx3oVfmzjkU4NhwK56miFpYl&#10;SPauRUkcbZ5ApigsM9sVPbjPPvWEdwRPbxAfe9al8rc2VOcnimKxzgAfWp4E3EMR+tdsHoUizbW4&#10;xgD681aMGExgEfXoKitt33hj34q2U+X/AOtWjkzSJmXkOQUA6dKx763dsnt0NdFcxs3B496x9QAV&#10;SB1zWcplKRxuvxhUbd+HNYdhw2Cec8V0WvxYB6dO9c9Z7hLg8DdXNPc76Gxr2X3h7VuaeSAAR06V&#10;h2WcjFbenZK9OaqBu9zYshuIx+NaEBO3aOmKzrRwOO/StCHIH4c11R2OeRaiJ+ny461ZjYhgQnTt&#10;VeFu5A6danjJJGDxWq2BbE5Oe1JQQQeaK0VraGTCiiimIKKM5ooAKKBycUhyGxRsNJig45xTbmZY&#10;ojK5wFHJ9KcDz8w715B+2R8a4/g98Kru/t7lUu7pDFb88gkdaqFN1KiijOtVjQpOctkfK/8AwUL+&#10;Oh8ba/P4S029zaWTsgCPw7Dqf6V+dfxX16eG+eMy9WyDmvZ/FPxBPiHV7iW9uy0juWJZvvZ614h8&#10;ZtMVke7tWJIbqP1FfV4WkqMVE/P8TXliKrnLqYfh3Wftc0mmtJhprd4+T6g151qV8kephFGAGKv7&#10;mtHS9UurbxBbuDz5y5zWZ4q04w65cx5+5cHb+ea7HpsYxRz+suwkaMcGq1rM0R2yODxiptbmVb1w&#10;c8HlvaqJ2BS4Jz/IUr2NbXRoxTAtwmRjrST3GwkxjAOOcVTiuSJcgbhjrmnyXHOMDbjuaLgkSG4y&#10;u7cMkZINAkCnGRjtVGS7Zn3FVBY4qVLiBcIxBIGQQaV0PlYagqSqyO+3HI4rLtrkwkuy9eMCr99M&#10;82HCkblwGNZkryA9Oh7CjmRagzTtJWaUERfw1p2ryJlt2Mj5axrGZnBkXHPAxWlafanGAjvuPygI&#10;TRzIXIzXtbkKNnBPFX1uYlG5TjJz9KzLHS9YmZTDpVw5xwRCx/pWjbeFfGdwwFt4avpVcgArbN19&#10;OlS8RThu0hLDVZ7Rb+Q2W9Ux7VkBB6g1A10hXAkI57itfT/hV8UdUyLHwDqMhAJP7g9B1rStP2c/&#10;jRqMay2/ga7Ct13YFYSzLBR+KrH71/mdMMsx8/hpSf8A26/8jkBclWIQge+KQ3cLSb5HzkYHGK7F&#10;v2c/ifCwgutPtoHZ8COW6XdnHcA8Vr2v7JXxLuYklFxpiDrta8HFc8s8yqG9aP3o6oZFm09qEvuZ&#10;5lJNHJ86rx2APSmNMeXddoHavZrH9jHxLkx6j470iHAztRix/lVo/sX6en/H78UrMY+8qRE4rklx&#10;NksX/GX3P/I648MZ3Lai/vX+Z4U8skke0kD0PpTHmCRYeXduPSvoC3/Y28ErCHvfidKcn/lna/41&#10;cg/ZM+DSWzGbxdqMzoeAqBQfWuefFuSx2m36JnTDg/O5fYS+aPmy4ngwdw3HJ4qpNJECZEiJxzjq&#10;a+n1/Zn+AonRTdapI275v3oGRTovgF8DLYtHLoV3JhsBnuOo9a5ZcZZStuZ/L/gnXDgrN3vyr5/8&#10;A+WDcDaSR+dSWt+Le6Me8gOAykDuD/hX1lafB34EaawK+A1mHBzNOSOvSr6eDvgpFKJLP4X6ejIM&#10;DepPNc0+NsAvhpyf3f5nTHgfMHvUivv/AMj4+8RNGsouYVyG7Edc1z0v2iZyyWxADdlNfcx0X4cB&#10;dtv4A0pSj5G63Bx9M0XKeH7JSbHwdo8bd2+wIev4VzT42w7+Gi/vR0w4GxH2qy+5nwvEt+0oWK0m&#10;O9gOIzX1B8BfCmpQ+HIpptOdvPkXgxnIVF/xzXo9lr0ukB4U8MaNtY7vm09DWpa+PvFEduVhu7a2&#10;jUltttaqMZ9PeujA8f08HXVX2F7f3v8AgHNj/DyeNw7pfWLX/u/8E4zxX4e8TX96yW2i3LqpHAgP&#10;SucuvhT491qF7jT9CkZUfa6tIFIP0Jr0S98ReIdWjafUNeuNr9QrBc/lVOGO3hm3ieQlzyxkJz7m&#10;u3F+KeKraUqCXq2/yscWC8J8FQX7zESfokv8zyjxN+y38Z9YT7TD4XVEJGJGu0Ax6Hmtvw5+yB8V&#10;7GKKSabTVAADBr5eB9K9EmnSKVlWaT5jkDzTj8qGuJlg81bohWz0bkYrwKvH+bzleMYL5P8AzPoa&#10;Xh/k9OPK5SfzX+R5wf2LfH895Pcah4r0a3jeQsc3WeCe3vVq3/Y9hs0VNS+KGlgB8M8eXwPWu8lm&#10;S8hINyW2kYANZ8PzM8Lk7c4yK458a55N/El6RX63O2HBORQWsG/WT/Q5O9/Zo8GWbBbT4mLMRxIF&#10;szgkehNTP8FPhtaOjXmv6hMiqQBDCowSOOvvXST20eMxDgHBU9jVa+sYdoYBsZBKk5/CsZcXZ7J/&#10;xfwX+R0R4OyGP/Llfe/8zn/+FVfC5VjLtq0ko4+WRFGPcVG/g/4R2Dsg8KarOF6FrsD37V0aafG0&#10;asMh92MUsGmIkbqNhc9264rKXE+dvevI1jwvka2oR/M55Z/gqHH2n4X6zbvxjyroOjnuDXQbvhWL&#10;x7jQPhdbJFtXYLuZmPQZyOxzmmGxgIRcDcByB0qdLa2MwEYHXkZ9qwqZ9m1Ra1pfezenw/lFN+7Q&#10;j/4Cia71fSrjyltPh/pMeE2ApbDBA5H4571pv4o1i+tlj+wadaoig4gsEDAj8KyJJliOyNdw7ADG&#10;DThJI6OZDjIyfXpXFPMcdNWdST+bO2GXYGnrGnFfJG5ZeKtXjeOK4vBMituSNolwOPTHpWnD8XvE&#10;+lQCwtL8xRbmKJGBtGTycAcVyAdRKJRIQAOcd6heQMxZGOSCBkVzOpWlu2dCp0Y7I6q5+Lvja4Pk&#10;DXZEQLjg49eapnxjrvls8+qzEnofMNYBRCm1zztznNMa5aJGj3Z3EYFJSkh2jc2G8U6jLKGlu5Hc&#10;cMHkPNUX8TXqkzCVdzAq2efWs68upIlaVxluwFUJJ5DGJSwJJ+6etPVhaJry69qRVvMuCMgHOf0r&#10;P/tOUrte4Zxu9cVVmu5nfyTERhOce1RmTdau33V75HWmo2FexbmvXJyJD6DJPFQpqDFEKyjPYdhU&#10;FvcMylz3HH09aoiZlUcghenPXmrSuJtF6/1bYxjjYs5wDk9OaVNQYwIXlxyQG9OKz7yRN/8AqwDj&#10;rUU0zRW4jDDhgeKpKxncvrfJGNwYsc4IxUW+BZxI/wB49CR0NZ0ErGQjBwOR709r1igdcH9cUxKV&#10;zQ+0AzupbOGz16e1RXd8dgwBnOAV47f/AFqotNumeWE5G35ju6Gmpcux3fwBeRQHMXhfQxxtE+OB&#10;xz0zWpbLJb6dZ+J7S4Mb6ffxvnOON3/1zXNwzo5EihWXHQ96tC+nu9GuNLinwHXcVHqKmabRUHrq&#10;fsR/wTX8Zf8ACU/Du4llm3vBtjLk9RgMD+TfpX0w7BiDjnHFfnR/wRi+LF5q0cvhbzvMSS3/AHgz&#10;91hxj8MV+iZOCM172XSvhF5aHhZjHlxTfccODyOtJtzyPWkGTign95yMCuw4RVIGR1o4ZScYoxkb&#10;QOnekUDqaAHLwvTqacxPBHXFMUFcYHFPwCD83IoAaoXJDc8VJglSzDGT0pg+6T3+lPDblJPQYqo2&#10;6gQXsSzWbxnncpGK+I/2ZJP+EZ/aR8a6JONxiubva5HJHmbtv8j+FfcEykxsgByRXxP4LtjoH7bn&#10;jXR47fety7uIycYYhSD+uPxrmqpLGUJf3rfedNPXB14/3fyPqW1PmaelvcXOz7Uh2t6HFb/gbXE1&#10;TT/s5ky8OVOD1HrXC+IdVvB4Ot9T+ymHyCYwSQQw3AZ9qZ8PfEq6dqMcu8+W4wwx0zX6DhcI62Dc&#10;lufneJzGOFzKEJbW1+Z6rIAMZXvTgQRjOOaiaUSxiVG3KwyMU9GKjFec1bQ+hi7q5KgGQM07Hc/j&#10;TVP8Q6U4nIz271EtzRbCA8/4U3ocYpc8cHBpKokOR0FJICO9OB9+9NfdtIH40AQsN2Tn6Uh4IA+m&#10;adtwST+J9aCo4JFGokLtGOByetNkRSce1SAc8UjDJ3elJXDYgZRtwB+VQyDMTY9OKsSIVHWoJEyh&#10;H8q4cQtDeBTiGGXrnNWZBwDVYZDcdKtt938azovUirsW9MYZIWtSyYiUfWsrTGxJz+FalrnzBt55&#10;GK7HoYJWkdHYsTHnHapLk/u8Y5qKw/1QGeoqW4GUBxSeha2Of12MYOR68Vzci/vTk9GrqNfHyZHX&#10;BxXLygrK3ua46tuY3p/CbGiNhB7VoXe3yuPSszRSQAB681pzHMZ9cUU/hKOJ8Vpi7DA9sVkEkHIF&#10;bfi9Ssic896w2LjpXDW+NnXS+EUeufwpaRfelrE1ClUMfekpQcDg0AdWkjMeDjA9av2pJXJrPUYO&#10;c9u1XrIgjg19P1PGRaAzz7U1wfX86eoGBTZQQM4qUMqXGVGQetQgZOBU1zluP51AQQcGtY7GM/iH&#10;hRjBoIGMCkTkdacela2TRIznI/SnqNy8NUZJBH1qQ9cVHUCaIlhzUsfI69TzUEZz8o6danhyeDWb&#10;VjaLuTHGMVWnHSrWAEBPrVe4XnPtWUiihcgkbm9aoTrtl9PetG5HH49Kz7rAk5rzq25vT2I3OOTU&#10;bIuc/rT5P5mmSFcjvx2NYdToQ0r3I+lNO3GB+tPBzx6U2RcHii4mhv1pU+9RnjHvQvXrTJJYf9YK&#10;lI+YGo4QM5xUjdBzUt6lfZHFVKHA71BKQuQWxUwZlGM8E1VuXIB4q0rnHXWhRvpipJzg5rF1C+VH&#10;Khqv6pIR0P61y+s3bLJ94iny3PHr6MuNfDOVfn1FXtO1AsNmSfWuZgu2ZxuPetXTWMhwCevrWCpN&#10;y1MIXudGl5lflIqjq8nmISWxTYmkQAA9qivllYHBqJpRN3sc/qMmxyvr6ism4JlBJb8K3L60Lltr&#10;dqxry1khYyLyOtc/NZ3Zyt2ZlXsDYyTx2rCvrdx8w6d66C8uguUZcc1jalcKYyNox6Y61q60baGE&#10;mjntUuVQ7d3SoNAhe5uwGzjOTVfXEndswn61e8HmVXHmxc55NclWqmXhryqo7C2hWC2LH+7Xl/xh&#10;8UJbW726S9AegrvPEevRadp0jM+MIa+cfjD4wkuTIsUpDMTjmvn8S+eofaYf3KSPGvjR4oM8kiLL&#10;kZOa+dfG+oCad2HzZPfvXqvxU1Z4vM3sc4Jz6V4fr9+Zp3XcTg816WDp2ijlryMW6cl+BnB6e9Pt&#10;SzOACBzjFOMAdSc9fXtUcWY5cY6dcV6yOCTubenw5wV/WtmxjV1CM2KoaKomUYH4VtraGMAkHnpx&#10;WkUc83YzL+FrVt3cc/WtDQ70SLsJ74NRarAXiPfA71n6XdNbXO0tjLVRF7m/q1rtTzUwMiuX1GbZ&#10;ISWHBrrp5Bc2HXOBXD65N5dw3YZ7VMhwZ1HhZBdJjrxxUninwv58RdYxnHBx0ql8P7rfMI2b049a&#10;9Jk0ZL6xHyDhQTVUzOpLlZ4Xd+GwpZGXOT1x0rn9e8NgxkFQfcdq9m1jwqYpWBQ9SRxXG+INAKEn&#10;YAD7Vq1YqFW55LPopifaAD+FRnTEfjYM+n9K6/UNFC5O0deeKox6aS4GAOe9Zy3OqM3Y5O88Oeau&#10;duM1zeveG7uJSVj47kV7FZ+HBcphowc9yKty/DmC7Ta9uMc9aqMUzSOIcGfPmi+FL2/v1QxkjPSv&#10;dPhJ8An8QFHNuW3Y6irOj/C1NP1NJ0hBAPKYr6Y/Z88LabG8LCNeQMgjoazrxcY3R6uCxkKlRRbK&#10;3wp/ZcS2MbSWIwMcba+gfA/wOtNPhRo7bBH+zXeeAfCemi3SSKJfujtXd6boUKYAjA+grxqjlJn2&#10;FDkjHQ5bwx4BiswFaBeMdRXe+HNCjgKlYgDx0FTWOkL7ZFbel2aRkZI4qYQ943dTQ2NHgEajp6Ct&#10;CUhk29Kq2YOzbjv2qeTIUkjtXStjkesjmPFmni4jK9eK8+vPDqLdFgmTnoK9Q1eMuDlfxrnLqyBc&#10;5QfgK4q8Lu534ebijntO0zycZH6V0emqsaAEjGKriy28DHSrFuhQjPYVhBWZpOTkjXskjlYBsHit&#10;vT9PVoyxXjHWsTTBlxwK3BfJa2xJbtXfT0R5tdu9jhfitYwGxkOF6V8gfE2GEeJJTHgBc9K+o/jP&#10;4qjttPlXzBkLxXyX4v1B7/Ubi+Y8EnbXfhItu58ZxFXSionEaqBc6iWAyFbv61u+G7JYlE07Y9ay&#10;ILeRrtpGU43cVr2kc74UAgd69Kx8VJ6G697Dt2oc+2Kz9UZRE7Nxx3q1aWY2ZJJ4qhr8U32ZkAos&#10;ZR3POfH+sBEeOLqa8e8Ru9xcMHPfmvT/ABsjhnYgnrwTXm+p2xmmYZ5z3rKbPTw8dLln4e2Cvfqd&#10;vQjrX0R4KtEi01SF5wM14t8NNHf7WrbeCcdOte5aFH9lsVTOPl5pwTIxDu7HOfE+5CWrR7wAFr50&#10;8b6gHvmUN/F0r274u6uIY5cNwF6183eKtX8zViobPzc/TNaydkGHg2dd4fvRFGvbmux0S6iDAs2e&#10;+fWvL9G1ckqqHnviux0LUnCqxYe1Y3R2TiemaVdJIileMjg10OlS9D09Sa4TQNQVgu5jk9hXX6Vd&#10;YxtPbnNBySi0zttFuyoUbq7Lw9qAVg2/jjvXnelTszA766/w/OHZcnHOKpSOaUbHs/w71x4byI+Y&#10;Oozivqz4ReIY7i1hUyA5UV8c+DLpISjDn04r6B+D3idoLmGNnbaT+VarVF0ZOEz6i0yRbqFSQc47&#10;Veittr8VieDL5by2TDZJFdbbWayKJFx+NZ2tI9uD5o3KotiF4FRvGTkH8K0poQvCjp61VliIORir&#10;uaFKSAHnv600QsDkfnVop6imSLiMknFD2E9iq5CsADye1EQJf5zQVJcsM9eAafGrZzjmueS5mQSx&#10;qQuDz+NTQ5Xndx3qNCQMkVJFjbuxx6VCihpIsRFiQe2KsCQRRZC5281BCCRknP0qVwRC30rZLQpL&#10;Q868H/thfCLxZ4r1/wAF6TqEh1DwvqRsdZgZMGGYdV9+3511afHvwK2Ue5dSPVa/OT9mq9nf9sX9&#10;osSTYP8AwsO44z2yMfoK99+3Tu5BkbowGfpXhxzGvdqXRv8AM+qWT4ZxTTeqX5H1C3xo8BXIwNaV&#10;eP4garXXxC8IXMiqmtRFnOF5r5mmvbkyq28qdoyVPtUEupak0geKRsA8c+oqv7Ql1Qv7GpdGz6K1&#10;jV9KuF/d6hEdw6E1gwy2kd1sa8jxjIO/j6V5Fpfj+/tHzdkzFQAuT071Q1HxReSs8yzn5uQobGDy&#10;KbxyauVDLOR7n0BaXlmCCL2LA/6aCtew1PTo8A38Qz0/eCvliTxbqEYiZLyRdpXIDHmq1/441lZE&#10;jkv23I3yMrHI6j8KFmCS2NP7Obe59k2Go2MgXZeRE9sOK1La4t3U7J1Jx2YV8HL4/wDE8TI1vrFz&#10;GRIuQkpGRyMdfenL8XfHFkxC+I7wbGwAk54OK0WbxW8SJZTJ7SPvqOWLO0SrnHQGrMZUnBkBPbmv&#10;zztPjx8Rlu1MXi6/AOQWMx446damT9pP4v2l26ReOL3GPlBkzjjitY5zS6pkvKaq2Z+hgdCNxYCl&#10;Ckk4P51+dA/bD+OOnTyiPxndFlYbTKqkAfjViT/goH8drIGMa9E+ByTbjrmto5xh1vcyeU4juj9D&#10;ypHWkr845v8AgqH8edPl8uZ7CVQ3ysbbqB+NXrL/AIK9fES0tnTUfCVhLKGOGVmUYreGaYWT3MZ5&#10;Xio9D9Dsc5oyCcA1zXwh8eR/E/4Y6J8QYkVRq2mx3DIrcKWHIH418D/tTf8ABbvVfg/8RPEngDwZ&#10;8Mla80DVptOl/tO52q0kTFWYBcnGRXVWxNOhG8jlo4epXlywV2fo63y9WApC6fxSCvxy1b/gu3+1&#10;Rrukm40/QtA053zsMUDSEc4H3jXC+I/+CuP7Ymtxi3m+JJh3AGT7JbImPpXFPNsNHrf5HdDKcVLs&#10;j9wri8t4ITK8ygAcEmvzm/4KT/FfX/H+u3WieG7ea5ttPZoYxCpO5h94/nXxdrf/AAUU/ag8RQ+V&#10;qnxc1faeSqXOB7dK4y4/aZ+J92zXM3im7mctuYyzE5JPJNTT4hp4efNCF356GeK4bqYyl7OdTlXW&#10;yudFFoXxEm1xpG8L3gIXcXaPAA9ea1dT+G3iTWtKaPUdNiXzE3AvOo5rgdR/aA8e61ZNBqGqOFYg&#10;HYxBP41iP481mdTI95Kd3GfMJxW1TjHGv4acV95yU+BsBH4qkn9y/RmnP+zR47Gorcx3Gnxxq4kX&#10;zL1emelUPFv7OPje91mSSDXtHSOaTcspvgdv14qN/FOoTnbLdyZJ5Jb2pj69dLCYxOcnpg9K55cX&#10;5o9uVfL/AIJ1w4LyqO/M/n/wCnefsoX7qZ7z4maMuHAIjLNnP4UkX7Kfhnc5ufivbhQB9y0Y5qaP&#10;XLiK3YPOxJ6jPT8KadZXftMj+hya5pcU5xL7dvkv8jshwpksV/Dv83/mOT9m/wCGVp/x8fEa9lwe&#10;kVoBn8zSt8Cfg/GY2fWtYuMj94Cqp+VMk1MmYRK5OCcn1on1YlSRI3BA4NYS4iziW9V/h/kbx4by&#10;aG1Jfj/mTWnwW+B8Uztdw6u6YOzNwoIq/YfC34BWqExeGr2d1YEGW8xx6HFZNndtMpkeUjn7ue1S&#10;2uqKu4SZwBwQawlnWay3rS+83hkmUw2ox+43l8K/BiDaqeAIiqNnMtwzZPpVqwX4a6RcNc2fw30k&#10;9RtmhLe3euYS/fzFbJwefY0+91R7h0CqFXGAR/WueWPx9T4qsn82dMMvwMPhpRXyR0llqPgjQbkS&#10;2vw50hXHI3W4IyfrWxZeP7KGL7TY+DdJicOSGjsl4z17VwF5fSMilTn1z6Vcsr94lDpICuORmsZY&#10;jES+KbfzZvHD4eO0Uvkjsf8AhaeuXZeKKK1twynBitVUgflWfZ+K9XguRbxajcIC2SVY4Nc/BdrI&#10;7KTw5J9sUjaiFv8AbGchQAQfyrPnl3NfZw7HZ/8ACaeINPIksNRmUtySJDmprrxr4luLZFuNcmKY&#10;wQshFcpd3zMiujBWIAxn2qzHdMbFi3qARjpWTckVZGrp2oZkNyAWYnh2OT1q/Z67chzGJhncQFNc&#10;3pOox4KoPlHGD1FX42Q3vmxsfvZANJlLlNK71a6knB37Xxzk9aW61F4Y1aRj8wOSDms+5udkxlf5&#10;yeq/1qS+uQLSOVeCeoqbMacS5Be3L2wO5irnOCenFP0q+QRSCRizY5HYVRhnRLYiOTlvugmmWspj&#10;mb5v9Z12mjlK5kXEmhku/NXg+xqe+uUiUSSHtnIPaskTxQXTHeS3AINSXkwuVRXJOTyR2FKwcyNC&#10;W/T7KyjgHoe/Wo7JyvmFnBAG7BNQFoPs+1X4QA5YdahiuI2Vlc5465osx8yZpRzxMFPnA84yR09q&#10;dqbPEgEbj7oJx161jxXjJKqowcMc4FWZ7mWVGeaTbuOAKVgJnlWaNjv3DA4FJBdS3EC26L3+aqkt&#10;2IoipBz2I6dqLa+2BtrBS64wKAJJ5MFkVs5xyDT4i7ThFPRQTn1/wrJkmX7UUZyx7L/KrKagjMFk&#10;JViAC3vT5RcyLd1drK/mgD5erjtSPdRSW4Zmx8p6etZ13eiNdvBye31qI6kjQeWeSchlxxTURcyN&#10;yxvrdIGZGUEHiopbtFlcpyo5IIrMs761FuBtPPQ9/pUssyGUywuB3IB6ijlHzIuXNwQwaMnBbp71&#10;DNKiRiQudxI5PTrVa/uUB3K3y7R+dQxXayAoU47c0JBdGjb3cR/iO5WG7HPOetPhlgM2N3LDoazZ&#10;LkWeGWPOeWYNTUvlluDtUhOx9M0xcyLUs4iYAMeCB/8AXp0d8VkZCTt2/e24rPSaEMzM53KSMUXF&#10;7Edp8wAMg4x0OcUbi5rGi0gyH3ZzzioYbpyCFmx6bvSqf279yqqeS3OKaJUIZlOeOgppA5XLyzoW&#10;JMmDjI574plxcllMqt1OMg+1Zkl1EjhZJBz0IOTT5bgRxLEhZhuySB296dmSXJbqRcO0gBxgjNQv&#10;fFnaMHO3ndmqklzFlXkLZGePftUUt3IAVSBcY7fSmo9xdC3cXCywlixPIxnvVd7gxqJJByCe/So0&#10;u5GRVCYwvPze1VZ50VjuycNnHeqSFzIvC6HlmdFPJ6D61BLcgR5JB5yQ3pVJtRmMi+TwgJBGahF6&#10;8iOCoAY4BqlElsuLMxIIlA543dxUTTIJAgHG45HrVJbweYyB8kHqR0pLliHyr9GqiHIu3TodsoJ+&#10;YYG41XaUzr87YUN61FNLujXeWyQT7A1UnuiLZ3RQq8Hnuc00ri3LgKn5o3BG7oTVeOUbPIilXBJ4&#10;zVVbtZWy5IUnABpQy28eFXox5z3zT5QLX2yKB3jAGeM+v0pn2x5ozGiZxjcQcVRnuik2/g7kyATU&#10;Qv8AzGJ8vaR0200kBoxzwLlQNvQNzVnQrry7yLzWGG4IIrHe4DMQAct3qCHV3jcNGQdjcHFNp2BN&#10;XPvD/gilqNnoPx68ReFJ7sK5CTW8bd1cHkfjX6tzgCQEd1r8S/8Agn14g1Dw9+1b4Y8UWF+US/jN&#10;tenOOBgr+uRX7XwS+fFG+7OUBBz14r1MtkvZSj2PKzOL9pGXkPBJPTvxStndknikzzS444NegeYO&#10;yOo70ijcDz3oXGR1zSgnkADrQAoBzkdhQCCSWGPwpSAxGG7dc03kYx6c0AAOflHp1qSLK7lb16Ux&#10;l+Xeo+tO3Mp2+1OwCsvynA6HvXxD+0ZDeeFP2wNR1Pw7dPaXFzoyySsnWQeW3T05Vefavt4s3Azx&#10;nv3r5Q/ao0O2T9qvRrm8Aji1PwpcxrLuAy671/k1ZysqtKUtlOL/ABRd5PD1ordwl+RhfD3x94l1&#10;ezGnat4iluEJUlGckc4P8xXpvh/UGeMJDMMIepFfPHw81J47iM+aWLLyQcZr23wlqSlMMSFKgH61&#10;+74nDwpx9xWR/OWCxlStL35NvzZ7v8PNe/tTSvsczjzYB+YroxjHFeS+B9dfSdWhkaQ7D8rk9wa9&#10;YhdZY1kjYEEZBBr4XMsP7GtdbM/V8jxv1rCKMvijo/0JEIBwTmpMBvu8etRcDg/pTxyOK809sR2w&#10;eevelByaYQdxNOTg4oAdjjr3pHA5PXNKq5HWjH8qAIiCMkn8KXGR1oYY5owOoPagBVXA5bjtgUhB&#10;6E9PSnIoHXknpQ5A5Iz9KAInCngmq8in5sGrDBfTrUL4wQK4q60NYFDBSQg+uas8lcnn1quR+9LE&#10;1MhwuD3rnpbiqbFvTuJd4PWtS2zvB9+aydPYCQKTj2rWtiN1d19DmXxHRaYAUzntVic4TFVdLPyg&#10;dsVanAKc/Wp3NFsY2sriMkn8K5S6X/SCF9P1rr9ZU+WT7c1yV8qrcgDvXLX3NqT0NDRGHHPetaRR&#10;t59KxNDbsTzurccMYySaVPYt6HIeMkw6nJ61z+BnOK6TxjHlA3o1c4TjjPeuKuvfZ1UfhDHOaKQ5&#10;OR0pT1rA2Ciij8aAOpAO7GfrV+y6cVSYDPIzVyxbIH86+n3PHLoGBikfp+NLSOflqeoFW5xu4FQE&#10;biTkfnU9zwuR69Kr564FbR2MZ/EOUYFDKCCaFGBS1otiRjdeBTgwAyAaR6VRxk1NtQJIuR0z3NTR&#10;kDr19ahiwSAT36VOg3D7tZTZpFpIsxDcvJxUNzGOcdPWrMKq8e0DqcZqK5hIB47VjJopO5mXAyD9&#10;az7v73XvWncjBPGfWs68GO3vXBW3OmnsVpdwUEAUhCk9Ae1PfHl/41HnkEr0rnOhAOSSBig4IOce&#10;9KFBG4D8DSEYOVHFK+oxhxncvH1o2tnOO9PYKwwB0owCfmH507k2HwjBzmntxg9aYqg4ANPPIIBp&#10;dRvYG7Adx2qpd/dIJq4MbMDsarXsT7cAVrBHHVWhh6qhKdua4/xCh8z5Diu1v4GZeRXPato7TPn1&#10;5rZJWuzxq8W2c/poaV9pOee9dPpttgBh2rOstDeBwAOc+ldBptoVTO3NZ3i2RSh3JIrfcP8AV8/W&#10;mz22Ewx6jrV9IWA3HjA54qG8hbZgY6VEoKSOhx0Ofv0iViAPpWFqTOznYhx9K3NTjYOQQcCs6WBW&#10;JVvxrysTaMrHHUjqc5fW6SJ93DZ54rB1KALGQa6vUbfDEg9DjisLU7ZWydvFefKty6GLhc425tnl&#10;nC7ep9K3tJ0oW8O5UGccmmRaaHus4xg961Jp4rOzboMA1zTquSPQwND37s87+LeqyWli0LS4AyTX&#10;zX8QNVZ5JbuV8Lg7R6V7P8ZfEJv7mS2jbhc7ua+YfjP4pa3R7e3PruNccIyqVbH0mkYHkfxb8Tfa&#10;LuSKOXjJ4Bry2e7EsxPvzmt7xpfSXEzsxzknINcpcysCcGvoaEFGJ5dWd2adsVkUgc+oIqC+gaNg&#10;2OBSaXdgtyO3etO4tUu4ht5bGc11HLIk8M3eyZY88nFdvYKl5EAv3h1rz/So5ILnbjPPWux0PUfJ&#10;ZUJ4I61pExqbE2q2LxqefzNctek212GJ4z0Fd7qMEd1ZGVCCcVw+uw4fOOh6VUkTB9DWsNTU2vXt&#10;jmuS8XXKRysynvV631AxRbVxXO+J7vzpiO3rWbdzZRR0vw81DdcpyeTgZNe++EYlvLGPIH3B0FfM&#10;3gm/aG+TBz8w719J/Ci++0WaIcHgYzV0nqc2LVloO8R+GshpFiznnFee+K/DvyHCYB/Svfb3Q1ub&#10;bJTPGeR7VwXjLwwFieRYz06YrptoefCpaR4DrOlpDnKjODWdY6Ss04UJzuyOK6rxjaG0mIKEc8cV&#10;jaTMqXSlgOG5xWDWp6UJtxN7QfCbyqpMXHUcV0S+EmWEqqAGneE9Qt8ASMBwOK7KxSyuEBULnjmr&#10;juYzm7nFJoLRuPOjwV/2a9C+Ft5Fp06eU5XBHI71ELCzd8PGvPfFS22mxadMLiB8Y7AVTXMrE068&#10;qc00fVPwh8RQXVvGjyZ3ADmvWdMhEkauMEGvlT4ReNTa3UcEj4+YZO6vpjwHryahap8+cr1FeRiK&#10;LhI++yjMY4ikk3qdPbQYwu2tCwi25yAaZZwqQGJ+lXoYlXv+GKwirHu810T28mzgN9RVkOXXbxmq&#10;mCnNSRSEYIPeq2JtqVtSiypCjv6ViXEPzHIropwXHP6d6zrmz3ZAH6VlUVzenKximE9AevrT0hXq&#10;R+NXWssnC0i2JznH51go21NHMLR0iIbGM+tZ/irxXBYWjDzccdal1W5FlA5zjFeO/Fbxw1vHJGkp&#10;B571pGbuonHWajByZyfxr+IT3StbRS5J4AzXjmqyOLc7VJY1qa1q0ur6g0szkqDWbdhZpBGj8A9K&#10;9vDR5Yn5fm+JeIxLZRsYZIgXEasT3IrStH3gCROvoKmtoQV8sQ5OOtSC2ETZCfTNdZ4krmnpsdrs&#10;3OR6HNZnix7ZYGIIHHAHap0EqLjPUZxisbxNHPLbsxY4A5xSbSCMdTy7xwfPd1i9cVxo0Oa6ugNp&#10;znrXoeqaG95MRjqciptJ8HQGQME59xWL1Z6MJckRnw98MGFVJTp3xXfXipZ2eTx8vaotC0qOyhCq&#10;o6c8VF4qvPLs22HoOBmtYqyOaUueR4r8cfEMUMUoaQgegr5o1zxE1xrJCSE5bg5969t+O13JMZVL&#10;dc189tbPLrJbH8XfpROSsephafu3O78OX2FU7sk12mhXpyoLc9+a4TRITEikdPpXR6dftCwGfxzW&#10;F7m04npmgahjbz0rstE1IMBzz0xXluham3ygNkj3rsNE1Ija2ePrQc04Hpej6gONxNdZoOq+WVz+&#10;leZaRqTEDDD866vRNTZcbmo1OWUT2fwjrCK67mwPrXtnw019EeN1fGOlfMPhnW3Vxl8g+9es/D/x&#10;QY3QNKcZxwa3hIwfus+3PhX4uhntkUSjIxwa9V0XU45l5J2kV8l/C7xpLayxgyccZ+avofwb4iW7&#10;tkZWzkckHpVvuenha11Y76VRglR255qtKoK+lSadcJdQ7HOSBSXcYRie2OOKk7io7Ejp+dRuobBA&#10;4p5Yng+tCjJ5qJSbFdMgMYPVMY6UBQeRn61YkTGM88ce1Itvk4JzWd2xJKxCiMeMHmpo0bHHanrb&#10;knHSp4oRnhecVW4WC3GCQB1p9x8sDL7c4qRICpyoz9adJDujYHuOlO9h7I/MT4I2smm/t4ftGaS6&#10;4A8Zedj1Dxo39a96uJovtOOB83AH0rx3R7J9K/4KdfHrToQAtwNNuWBHdrSHJr12aFmw5GMsDkV8&#10;rU0qyXmz7/Dvmw8H/dX5INQUrsYA54xz14qPzPtE2IhtVkGPyqaZTtVmIIUdDVJZx5qlVXBUcZqG&#10;7G6WhWklWJz5qkqSoyDVW8uF8nJRvvDH51Z1PcjkCMA8FcnFVXczoRIoBQ8nPXBqbsZnzbEZ8ykb&#10;O/rzUcpDSOzgMSBhsdKfcuAGiCZGGA/Gq+pSeVcLEpZdyE5HsRSGihd3Trc5MH3eQF68MB/XNZz2&#10;twS9zJJnfIGC+3P+NX7Y+TL9pnfd8rdv9vpWfqFzKjTW8UioFfd09GzSexSRR3osrAkqwUfLjrxV&#10;a5uCYlmZcnapOOM84qO4v3ileadcgAA54wc1XN0ZIHlKEgjAB/3utSnqW1oZGr3UkzSoXICkYJ7c&#10;Vg63IYc/MMt0YfnWzezpM1wpYdhyO+TXOavcMLgwlcgAnd64xVN2ElqclqdzM9ztY8Mfz4xWDeO8&#10;Ls83HzHjPatfVGb7SZgflDDKt25NYOu3glLSA4G7r7U4Mco6H6tf8EsfiJD46/ZM03S2uN9xoN5N&#10;YTLnJUK25f8Ax1hX4yf8FDrq4m/bT+JNoZlct42v2kZFwBmYnGPUdK/SP/giB44eW98deAmmzGRb&#10;X8SE8AkGNiP++RXwF/wVo8K6Z4H/AG/viZa6fKWW+1+K9OR90z2sUjr9AzGvosfP2mAhPvb8j57A&#10;Q9nmFSPr+aPB01FViVGONhwq+lJNqTBXdnHGCT7c1krOx3SFs8dqs200d0hPoAG5xXgWPoVsXoNR&#10;JITBAI4zTlvPML26uRisuZmjcLFIcYwCO1FpcSJcZL5ye/Wk4oDba4ZgIzxzyc1NBfqiLGrHC54z&#10;WPNcOuJA/wApzwalF6iwhSuAO4PNQ1cLm6b1pRvK8Y6g96aLoSMqKep/vVkQ3ztGyQtkY556UJdx&#10;rKqyNgnqc0uUdzVmmkj3OTwOc5qFbvc7Yz061ny3sszYTkdxT2vg0aGLCjHzA0KI7mlFdhcuD83I&#10;5pGvA7eUkmPlyeeprMlvkjiIBIJbgnpSRTRuQrPzjqOKdkTc2LW8MPyBs5NSJdDcqhR83QA1jR3S&#10;gsGONrAZJqSC4C3CbifnOOD0p6AbL3DsgZJNuDwPSo5bhgDI0u0Dgc1nzXDYOFYYODz1NDz7wySc&#10;qQCATQBqx3IltmdpOh6E9adp98qsYy+MjrWZFIk1ufn+4exp9lcovAUD6nrRZCualvfMk+wsPlBx&#10;j61JdToku8ZyeSfesuCfF55oJUE45qW6ZiQd4I4JNS4lXZsC9xGkjspyefatG3vIjbuDJjI/OuaS&#10;9AhO6M+g561et7yR7YLGAMAZLdaTQ1I04b0ea2MDd6Gpo9SkDK4kbHfBzWK12jS71OCV5HSkS6bz&#10;kXeVA7A9anlVh6HSXGqBthjJyBz7066v1nhjEjE4bkA9ayhcxN+73lRjGfftRDLNyzMGKEjpS5Rm&#10;1Z30Kwskrk7eQSKjs77N9l2OM457VleaEuCBNztJOOgpUka2kE8sm5SckA+9JRYGpqN9H9pIgYHn&#10;nn9KS41Ka3WPMmQRgjNYxv0muW6qeTnHXmlN3uAy5OOpP1p8oG/DqY8kxRHkn5t3ekgvVkTy5WPG&#10;do6ZrJjkJTetwTtGT/hRaXoYrGXJ4wc0uULmgb8QP5cZORyDirIujLEH35x1NY9zKiEMhy2ce+PW&#10;pYrx1tuBtyc9ego5WF2Xo74XJYSgjbwMUJeQRShR0xxmsma7EKq6N67ufyqNNSDS569lOaLMLs1b&#10;i5RbjKoOOSe9RG+ZCIlGTz8xHQVQubkCYP5pz3HrTJ9S2Eq4O7dkbD2oUWDL0k7SSZ3BQF/Wo/tE&#10;kEZaQg7m6/zqj9skjbz88bCQGHakS885GDsDgcDNUopAaNpJI7MVUEjsaSLUHluQwA+bgj0qpHdr&#10;CRuBGR2PaohqCxzLuwAW+8OtDSFc1p7swqU8zO48CoUnbylaT+KQj/Cqb3RDiTcGHYfjSyy7rdo+&#10;o3g9elJRDRF03oaNrcMSWXAHeo1uTAWjbIDYHNZ1tNJHIT5uWUEZFN+2SbjNK2VU/KR1Oe9UkF0X&#10;zdtCzSE5Ifoafd3kM2AEYEg9OapG5gkUkrlifXBzUEt0IkUbskkgjOcdKdmLmRpNdrBBvUjJPc80&#10;jXibN5fkHkjis/zxECXBPcUjsQAqrnJ654oSYuYsPNb7WmR9wz8rUgvJQoXdn5QfYVQmkbySV+X5&#10;jlVogleZxIrtsAwQR3FPlQrs0HulZlWTB+btSm4ROEQkng5P5VmXl0jSYjbBDA5HNNXUCJPLBzg8&#10;+5ppWE2XorhFj8xwMMOKgeYFndsYIyDmqn9oQTL9nlGACeKbcS28KB42zuAwKYrks0rNJvxxv4IP&#10;U4qL7VIqPk8EED2qEXcsqANnAcYGKhlljdGUDJJxye9NITZJBfJDMCxBHGSfpSXmpSvcsiAhQ2Rg&#10;VWQ5BAXjHOe9MkmdHLqeTjjNUkhFx9SYxBXY9DjP0qo9ybiNkGRxx6Gonl3W/wApOQTk0kFwUQ7c&#10;bh6UKwEiySRAEr75PUVHcXR8tgrY2k5YmmtfIAFm/EZ7VBLcIrGNl+RumT1qkhcyJJrgybAoJJXB&#10;bsKYkkhDOScrSTy+XD/eGSBjt0qvHfAswBA65xVJEtssm/3yGDYevDVWjGHJduh5APUVCswMwf5s&#10;EjOTRcSGKUse3PHejoSexfs/eJpfC/irw/4lhuigttYgEhLY+Uvg/wA6/d/4a67F4j8EaXq8MgcT&#10;WiHcD3xX89vhPVra18O7JCwkW9iKEHod61+7P7F1zcXX7PegzzSM+LVAHJ6/KK6Muk44hx6NHPmE&#10;VKgn2PWcZ6flQeT2GKRSdpOaM+teyeIPA2nJXtQFySBkUobIBxnigH5g/v0qrAJlC3Qil5IPselD&#10;IpbrgE/lQAATSYCs6gbQeo70oIYDOOg5pgRd2cdacm1evP40X0ADjhSe9fOP7a+h2p+KPw612+QL&#10;bvd3dnNL6ZRXXp7ivo8YIJ9Oa8U/bUso10TwZr8wcx2Pje18wJ1KSJImPzxWVb+Hfs0/uaZrR+O3&#10;dNfemj5G8DXr2mtXWmzziM29w4VM8EBiMD6V7P4G1xZFAIA38cc814GPtOn+LNVilUiWC9nVyeud&#10;7Zr1HwBqmTAyltrjJ56dOtf0PUiqlBS7pH8s0JuhipQ7Nr8T2nTdRMLKzL07Zr2P4fa3HrGhpGD8&#10;0QwR7V4VZSLcWokE3IUV2/ws8SppuqRwvMdj/JIpbtXy2Z4X2tF23R99kOP+rYpcz0lo/wCvU9dI&#10;A47+tPUYXGajUqw3KQfpUqfLxjnFfGtWdj9KTuhhHXnpSD69fSlfrk/zpNvTnrQMkAx/9ag8jgcC&#10;kAwODRmgBpAXPPalUKAOO1DAnigN2Iz60AOIA5A60MARjd+NA9cijGygCFhkkA1BIVz0781aZgTj&#10;pxk1XlxwPQ1yV9jWNzOmAWc8danjI2YI61BdY35AP41JCx2jI/WuWluE1oWrFh5wyM+grXhI3dBW&#10;JZyESg1sQSZIAHOOtdy2OS9pI6HSG2xDPSr0oGwkjjFZ2kH5ByOnStGTlDU21NImZqylojt4GK5H&#10;Ul2z59812Go4MZ/rXI6op844rmrm1N3JdFOGAz/F0rffBXI78VzukuBID6frXQrgoCF+nNZ02as5&#10;nxlGPJLehrlmUHkjOK67xgn+jE4PSuROAev1zXLXXvHRR+EXgcUU1mAIPcUqnIrnNxcULmijntTW&#10;4HWEc1asjjvVVhg4FWLIksAD3r6RHjmgCCOKQ9OlKBgDkfhSMMigCvdAHgnFVlUE8dqtXK5XOO3F&#10;VVwGIFaw3M6g4ZxzRkZxQM96Uq2OAa0vYzGOO9KvQUMSBjn60KCe+fSpk7bDW5LEpJBGM1ZhjYDd&#10;nj0qCEbuQfwq1Ag2gkexrnlIUmWrchY8jv1Aptwu4FyalgXKHjtTZ1Cpjr+NYSl0LiZdyowQKytQ&#10;Ur36+1bV1H13VkaknGQfrXJVdzrpsqcldo/OoyQ2Q3SphjA+lRFeTnH5VzPc6kIrc4J/SlYccdqR&#10;1z949aFIwQTTtoK+oZBOMChSc7eKCeMFfoaF3HkUrDHpjIpTtwRg5+tIg/hFOYHaafUB8Q+Q8Gkm&#10;RmXdjp61JbKGXJXvT2iwpFbQZyVdjJuLYPkOBzVK40xevXjpW08GGwTUctruXGOtE5WR5046mFHp&#10;8YI+Xv6VfgsABlCOvpUhtiOSO9WYF2r0/CuWFS0rEpJFWSPbx/Sq1xjlTV+8Kr2zxWTdzqGOG9q2&#10;5mxvYo6hZo7Eg89cVhX0DRSHHFbk91jLMtZOs3MHlE5A9a4MTG5hOKtcxtTC+UTjk+tc7eTKScA+&#10;1auo3weMqD04xWCWZ5d2B1rwa796xkoJsjlkjtkMjHkmuX8X+JPstlJIXI+U962takZIid2AO9eb&#10;+Mrx72RoAeF5PNc05ckD2MDSbdzzb4hajM8MtzK/3855r5i+MmsRJJI3mZYk969x+N/i2DSrWSCF&#10;xuAPevkn4keIJ7+6klmkIyfl5963wNJt8zO2vNLRHI69qHmzvgdT61lF9/8ADmlupzLIQc5780sU&#10;LP8AMBj1r34RsjzJu7GQgwS7yOB0rZsLsgYLdOvvWY1u23g5/pSR3DW7YkPHrV9DFvU6q2sknTz4&#10;evpip4JGiJQ5yKoeGNaiWUKzDaeMZrf1CCGWD7TCOg7VrExmncs6VrHmQtbM3fByawPEziGdsrwf&#10;eoJNQayuhtcYJ5BqPXb1b2HzEPSrlsTBamZdS7QS3cVz2s3G59p6ZrUuL1WUqw5rntUnIlI4PpXO&#10;9jqgrmhoF2YLxWBGMjOa+hvgnrg/do7dhnmvmnS5tzjHBzXsHwl18280QEnTGefanCVpGWJheB9X&#10;6Y8d1aD1K9axfFegrcxEBeMHHGaPAetJeWcYDZ+UZrqLrT4p4Noxnbzmu5NNXPAmnGR8y/EvwhOr&#10;tIkR9+K87XR7i3uCcY59K+qPFngmHUAxSMZPQYrznWPhiFkZhbdO4FS4HVRr2VmecaV9qt1BUn2F&#10;b2l+IL62YAOcdua1J/B/2RduxgR6rWfPpBjfgYwfTrUWszZyUjoNM8QPcoFdjz3zW3BPHJyZScAd&#10;65XSLC4ICgH61v2WmzKvzTYwvQCrMpWR0fhnVhY3qzQ3HAI/GvoX4OfESN/LhebHHGW6dK+WHkjs&#10;m8xZWz6Diuk8A/EC40i/QrO2N3Qms6tNVEdWDxc8LUUlsfoF4W1uDULdQGBPHQ10USBhkHoOnrXz&#10;18IPizb3sEatccnH8Ve4+H9ft9Rtl2uMkdj0ryalN03qfoeBxtPFU00zUkA5weoqPO09alYqw4wf&#10;amFMnk9vSoeqPTTW4gcnt0pDCHxkHnpUiIcZIo2gE8844BqXG+5XNbYatmh4A/GklsVRAQO35Vat&#10;ipGG/GnX8qJbE7h04Bo5UkTKR5/8Q7r7FaOccgdjXzL8Uda8+6dcnGT3r3f4y6+kMEieZjrjBr5n&#10;8W3wvr9lLZG7nmooU/aVjys6xSw+Es3qctfX66bE8pOWz6da5b/hN0gvCWPfqa2fG8hji8pY2OBk&#10;kV5tqUVysjMYGxnrX0EI8sT8yb9pNtnoVt8SbYY3MOvQVM3xMsscsM54Oa8te4dc7UYHHrUKJeTk&#10;lS3Xr6VduguRHrifEezlXHmD2Garal40sZVOZAcjivKrj+1LcEhmOKqTarqgO1mJJ9alxGoJM9Ff&#10;xDaPL8x6+4q/pviWxRhuYdOa8cuPEGoRHGT16mi28Y3cTbZHP50lE1ceZHv0HiS0nUCNxwPWsXxZ&#10;qkcls4Vh901wXh/xm0n3279M4rUuNYXUQIA5wQapuxmqVpHjnxluXkErAHjivFYbiEaidx5B7Gvq&#10;XxL8LrnxBE2LYtv9s14P8XPgP4k8CaydVt7SR7eT5iu37tc8pJux61BqMRNJnDRjBz6VqwZUh/eu&#10;Z8NTsgCSE+nNdTbKksfX34rPZlzSeptaRelcdAAORXV6PqXABb6EVwlq5hkHOM1u6TfshHzVadzG&#10;Suek6HqZLDHbqSa6/SL3kHNeY6JqB4Ibj611+h6rjkt096Zzziek6RqewrzjB7Gu98IeIGidF83j&#10;I5JryTStTPC56eldboOqiJ1+bj604uxyzifTHw38ZFTGN/cYO73r6O+FPjeORI45JeOBgmviDwb4&#10;oa3dSJcYIxzXuvwv+ICgxlZjnud1dEHdE058krn2n4c1kTKhDj65rcnnFxFuA/WvI/hj42iv7eNf&#10;MBPcbq9K0+9WdQN3GM9a0cbHsUqinEs7evvQVZcY6fSnoAed34U/nqVP0rN0zZRGbXbk+lOhG18D&#10;oadgHovbtUkETHBx05xWbjYOWRMluqjGc59akChelLGjuMY/IVNHA3HFYtu4JDIgAOVzSSIpyAMc&#10;VOYwkZb0qKRdwyRjNF3YdmfnDe24t/8Agq58aY2P+t0HR5E56j7JH/ga9Vn3ynBYKCAQo+leZeOo&#10;X0v/AIK0/EuMpgXvgjSJScf9MQv/ALLXpk8okk2EcAKAa+aqfxp+rPu8I74Wm/7sfyKdwHji2sTu&#10;VVDZPWs+GVztZ48EHgA+9atxEsimQtkleM9uayUciHamOM5Pb71ZPc64q6F1PzZCqFhu4zk+jVWv&#10;IoYYmaFwRsO4++elS6gB5zunOAwyOgOaqXbIQd7EFy/A+uam6LtoZ85VGdWl2ko4DHuMVUeea4ug&#10;bk/uyrY46gVPdRRSM3nOSwVwo9cr0qrqkqwiOZJ8fK4AA5ztBA/SmKxS1eVoTzGVyjlMdulZ+rIq&#10;yz3G45VMFSenT/GrtxdSXc6RyYY+W2cnoduapXpUSTs7Aq0bnPociobKRiXUgm83eCAVwc98Hr+N&#10;VCxitTbbMgs4HPArQ1KWHe67RsaPr78VjzTSIJfLQnIbLZqUaNXRia5cRJvKuBuOTg9DmsLUXIKE&#10;t1T19RWxqduTwuCXBK5Po1YWoxv5KrKBuXkkfjRJtIEcnrm9nkBbGDn9a5nXblYYnhDY64AOa6nV&#10;GIhlLgHc7HpzXE67JmQgISMEkNTi2D1Pqn/giz4wOmftW3/huSXCar4YlwuerRyAj9Ca+f8A/gud&#10;omnaB+3p4jlskkU31lYXU7OfvSPbICR7fKB+dd//AMEovE0Gjft0+FoLidYlu7S8tk3cbiyZA/Su&#10;d/4OCJQf24DHHabCPCun7n/56HEnP4dPwr6Co+bKYvt/mzwaS5c3lbqv0X+R8SxM6osjPuXpj0qa&#10;0dQ7KUIJPQc55qjbSSmMrIowvSpFkbjYfmHXHevHPbL9z5Ssi72GDyBzxUJYlx5blW65qB7hvOXB&#10;6HOTUk9ytxIWSM/jS2AnlmkcDeA68dOufWp0cLbFjFkF+Rms1rplRQrDPc4qSO6llLKMHvnPf1pg&#10;X7ecL2IyeAKjuZ2TOcDDcD8ajtnk5zjHJyfeorgkKUC5JPSpaQFq2uGSRt2AOowc8VMzl4yE6Fet&#10;Z4aRELB9vy4zU1rcM8G0nrnBz1pNIViRLlpX2bc7eCDU0dxGCD3A4FQJzDgLlgeT/WnW4BlClee5&#10;NIRYL5VnYg5HTHSlEpV1BI24BFQPMc7AuBtPJHeplIG0hgeByKdhpMmuZXeMOoPXGN3SpISSCsnH&#10;HXvVeWQqSqAbfrUqyKqDIzleADSE3qTWweNXRuOR+PvSo+yb5oxkggGoVuQQzEHB6gmiOZQxmPQr&#10;6UBdEofzQDtPynPBq2XypjDY2gc561SNyHg+XgA0vmFoWcAnIANAXReimlfCZyq8HFWLSaZImwPl&#10;GMfnWZaSSNC3zZ57HtVqO42R7GDH1wetA7luGR2k2mTqTnNOjuV3llXJx3PSs1LkibYrE5PBbtU8&#10;05gzjONuOvU0rILmijiZQxYgnHfrU0N6XlypGVJBGayo72QxB1QEjqD3qxb3PyO8cagjFLlHc0o7&#10;tVlGTkc4PrTTeOzMhcYzgZ7CsqC9f7jsc54+tI16VmAcY29SfrRyj5madzJJEQjYwGPPemz3IcIU&#10;c4xgj8aqXOoOyCQkY6Gq7TqyqFcjJ446U+VCbNu2nYQlem7oM+lRC6ZHORznr6VnQX7JKFCFgBjO&#10;ale9ZZMg5QDmjlQXZcR2UB/OJweTn07U5rtipRXPOMkmqFxLCDuQ5J5AHANN8/MG5RyWxwetFkFy&#10;+l8nl/IA2W+YE0Q3IuLjyUQqe5NZkbsZCyjoeB2FT6fchJvnfJ70WQXsWp7hmZYi+SDxjvStPDuL&#10;iTJGOf6VTmmAk8xGBIPA/rVeaWQMyucFiD0/WlyhzXNG4mkCBfMGCOlRLH5StiTk8kY61TtbjEm2&#10;SPIx8uT3qxbSxLJtkYHPrTskK5aW5DMpY4OOlRy3BWTdIQo6ZJqjNcCCXKHcAecHpUd3fpM5w4JB&#10;45/SiyFdGoZZo0G2VTtHPHvTf7SZjkHJVuV9apW902FBI2kcii4uLZI3aNs56UWQ7l2O+kj3K6ff&#10;6jHNQx3blNvpwefeqcd+oVWkcDOAN3OaRL1WdpQBgA9B6UxXRee+EcpMnAHR/T2qGKbDGYqSdxP5&#10;1WNyC+UPUZ2+hpr3jD94jAEkZFArl2C4BcZJJIIx1xSz30scix7uCOABVGCePeGZ9p7j1pkt0IpN&#10;4O4c96dmFzRkFxOpTjJbIBq1AUWHB+U5xjNYh1OViJUbkY7dqc2oNKqnoAfm5o5Ra3NI+XEcsQ2e&#10;/pVSRhFKGRyuTkAd6ptfMdzZ4A65qrcaghm8tmbggg0+UC/PJvbzcAN3waY05VML8x9apGXaXAm/&#10;iwBig3IjKkfMuc07IZcW6CRlZPqDUAukacRyDIHIPY1Sm1MLvUDcCPuk9BUJuwZhzk7sjJ5p2sS5&#10;WNJ7qOSLauRuPaqUs0on2AAYGc1ALssGbk8HGKhmm+cRPISCvXPShEuTLTzzCIl5AvPQDpTY7xo+&#10;QoY45J7mqdxcL5O3cckj5scdelLBcN5Xl+vSrVkLctLOX2+aOT94gUyS6SSTc7ZAxgdqpvNOpGZe&#10;h5IFRtJcNKBv+UKPlAwOtGgal24ukMHlA8M2c1FbsHmwTgEelRSSLJAwDZ2t060yznj81gewPJo0&#10;F1J3u1D+Tgcd6JcNITvJyeB+FVVdAc4OPQ1JLM6MCyA8jv0pgb+myPL4Zu4U+V0xIp64wQf6V+5/&#10;/BNjx3a+LP2WfD6LMDNDaJ5id+mP6V+F3gm+giuJYbyAyRNG2VB68YFfrT/wRV+IWl+IvgfHpl1c&#10;CO+gwBCzdVBK/wBBWuGnyYmPmZYqPPhn5H3OH38gcYpT8xC+9NVNmQD35pw5PFe2zwXuPGAwXBOK&#10;dgAbmpgOOT3p7/c2j1qkwFcrjOM4wcUwnDEAd/Wgg79pY88E0EHBy1JgLSxDcPp+tNIOcg80+MbA&#10;cE0gE+XJwPzryn9snT31D4GXd3FJsk03VtOvI29DHdxf0Jr1Zwd5ZvpXG/tA2MGo/BTxVbTRF9uh&#10;3DhQccqhcH8CoNKUeaLXcqL5ZJn5++OYZdP+I2tRCMF21OWT5X4YMdx/ma6XwFq5sLqON5twJBHP&#10;SvP/ABVrc83jK5kuLeRZJWiMiu3PKqa2tIv0jVZnyp3L064Nf0PgYueW0r/yx/JH8sZlJUs2rW6T&#10;l/6Uz6P8M6hFcxxDzAVZeR6HtW9p16tnqiur8KcPjrXn/wANb0arbxPkttAzjgkdq6ifULa2vxwc&#10;g/MM9R615lel7zR7mFr+4pH0V4E1xNa0GNi2XjAR/wClbqMAM9TXk/wZ8Rrb3v2SSX91LwCW4z2r&#10;1ZGP3j356V8HmWH9hiGujP1vJcZ9cwMZX1WjByc9KQE9qXgk55/GkwM54xjpXAesPU+vrSjgHP8A&#10;KmA9ttOB68UhoQnLdcUBj3FIwPWgAqdxNMQ9SGXgUjOqjkcUgJ3dfwFDk44FADXbODjFQTH5iMfj&#10;UpzkVFKDnHauWurI1htcoXg/eYHrSRE4Ib8KdeKVk3AdTRCMqee9cdP4kOauiS1bDgY7+la8DjcD&#10;iseEFWzjv0Na1uQSDgDpxXetjka1udBozE8Y7VqtkAjFY+guBz3+tbB3MmQ2M0jRGfqQ/d8CuT1g&#10;BZfxrrr77mSK5TW0xIcHvxXPX2NaRDpbbZcf1roo2JhBVf4a5rTT++B9DXRWzf6OBisKRrLcxvFS&#10;lrVgem3vXGkZOR65rtfEqbrds/3a4p8KSQKwxHxG9DYRs459aVRjtRuzg5+tKORmuU6A49KUY6Ul&#10;LjPT145oA6xwc5xU1mSGzTJIxuJ9afa8MAeK+lSdzxjQUnGKG6HilUYAHr3pWAHFAytcYA59KqFi&#10;GIFXZ1GDVQr83BHJq4uxE02hU5br07U9sbc01F+brUqq7JyPrmrcluQo9yJhlsH1/KnIgJx3+tKU&#10;IGWNPRCOBWUphJ20FgUbsDp9KuwxnG7HFVYlw/J59qtwMWHbIrlnMjctQZC7RyPU0kwwuAfzp1sF&#10;7nikuFJGSB+NZPU1j0KF2ONwJ6dDWNqY+Qgjv1ravScc9ayNRTKkn0rGZ00zPXOBTW69acM7Qcj2&#10;psmVbOf0rB6M60NfIwByD1pqIejGn8HoaMc5zRfohWEUL0FBGMkn6UtJnPHBot3GOQc0/Hyk5/Co&#10;0DBuvHvUgBPApdQJrQnac1LjnNQWzYJ/wqZnA+bHUVqjlqkZT5+BnFBjLAucDHammXB6UG4whNZV&#10;G7HnztzEU8aqeahEojzk8dhRNcqTjHFULu7OCwIxXC+boZuSsP1G5UIMHnHQVi3UrMx+bjPrS32p&#10;ZJyazptQQZ6VtGo0jNzC9uNoJLVy+tai8jbA/Q9c1r6lcGQFg3bpXM6lGyljn1zzXLiKr5dCW7oq&#10;3F0C2Nw/+vUChDkgj0FUrq9kicgrjHcCp7GUSHd29a8Bycp3YU0nIo+I4HFsy7T715V48mXSLCW4&#10;Y/MwPWvWvEd3bR27EuOPevBPjn4utLeGSLzQAg6VhVTlNI+hw0VTp3Z87/GnUGuZ5mnfjnrXzd48&#10;1CF53jjIPzc16f8AGv4gyXVxJBbyHknn2rxDVLo3Nw0rNknOea9rB02oq5y15JvQz3lKvgDPFXLG&#10;aMjGaqtaGU7l5xQI5IG46V6aRxPU24IIp1wp5xSXWjb4cqMHtxWfY35icHP5V0+mSRXkQ4H3atbm&#10;bdtTjJby80e42npmuq8P+Lkv7Ty2kGR1yaq+J/D4ljJVOcdhXGie50S7IGQM4xVi0mjsNcnDOXiX&#10;HuKz7bVTJE0TOOPWqI15bhNjMM479qzb++NlciVW+VuoB6VT2BQ1LGoXpilOTx71i6hcb5DjHHWp&#10;dS1JZx5iuKyLi8LkgficVhLY6ILQ1NMuiG3Hj8a7vwPrbWdyg8zAJGDXnGlzFvmxz3FdJo140TKw&#10;bkY4zUJ2Y6kbxPrH4ReJ0uEjj3nOOOeDXr9pc+ZbbuuB+dfK/wAHvFZhnjV36Y6mvpDwvqEd9YIQ&#10;3OO1dlOV0eBiqfLK5anv7cOY5iKpXNhpt2CQRn2FM1uCeEtKik1zsmqXlpJgk9egrVu5yLck1rw3&#10;aSE4UHiuWvPCK+b8qE+nNdK+tvNlWXPFMjcSOGZeT7UjVNoxdN8LsJPuY54FbMPh+JY/3pC8dTVl&#10;JUjGVUVWvbyVi24cdAB3oBtsxdd0ayjLBZRknjmsm2gltp96NgDpiuiexWdS7oxJFZ9zaNbsSITn&#10;0otcqMrHUeAfGt1oNxGwnYrkZFfRnwt+McFwkccl2OQOpr5IS6dG5dUHpWp4d8b3+iXamO7wuR0N&#10;Y1aKqRPQwOOrYSpdbH6FeH/F1tqcSssyknjrW2lwjr1GPY18m/Cz45qwjgnuQSMc5r3jwj8QrXUo&#10;UZph82O9eZOnKm7H6Bgcyo4qmnc74SqBgcU0zAdTx71m2+pxyqGjdefQ0r3YxhjwKzbsj1F5F0Xv&#10;ljBP4YrJ8U+KI7G0Y+bzg8VT1rxBHZxsxYdDXk3xL+Ie1JESf16GsZTb0Q9Irmlsc18ZPHAupJI1&#10;mBBzgGvHri8jaZp5fzNaHinV7jVbxhvJG7sa4zxZqctnbbY3wSPmr08JR5Umfnef454ityReiJtS&#10;NtqMpKMCCeQDUK+EILlcyQfjiuRt/F09jc5aTKg966/QviFZToI53UHsTXonzclJLQztX8CWyBmS&#10;PB9AKw28PLBLgJj1AFehz67pt4pCsvI4ANZV1FaM5dF6mi4k5WOSk0SB/kdTz7VnX/huFvuxe4GK&#10;7g2NrI3Ixjv6VBcaVbkkqf8A61VdFKcjzTVPDcRU/uiDXL6ppK25J2Hr1NeuanoomBCt27VyHiPw&#10;7MQcJkD0FJm0JnH6fffZmKb+B1zXQeFtV+16xFBuBya5q/0u5tpchDgd61vhpZXF14tghVGPPP51&#10;lNHQmfWnwf8AhjpviWxjnlgVmwCc1c+OP7MNnrGjts05W/d9lz2rvv2avDjx2MRdCOBivdNR8JWu&#10;rWpgkt85XH3a8ycnGZrCTPxs+Mv7PWpeAdRa+srVli3ncoXiuM09GiARgQVHTFfqN+0Z+zXZa9pl&#10;wI7AHcpxhelfnz8WPhJqfgHxBNayW7BFY7DjtW0KikjpjJtHGSquNynp7VJY3TxSfe6GmupQFMdu&#10;ahclSCp5zWiYWOs0fVCpVSR0rq9G1Js8YrzfTr5ozxjjrmuo0bUuRg/rWiZnONz07SNRLAEMASOm&#10;a6vR78vtJYD0HrXmWi6iQMF+cCu10W/UlTn6H0oOScT0nw/qrQldsn516R4G8Uy2s6FJfl3c814z&#10;pN/t2jf1rsfDutFGAUjgd60i2jkkrH1v8KPiQ9u8L+ccAjPNfRvgbxhFqdsjCRcEevSvg3wD4smt&#10;5IwZcAe/WvoX4SfENo3RJJvlPv0rpi7o3w9ZwkfUun3EciZ4IxVkbmIFch4S8SJfQKyyZGPWuvs3&#10;E8YIxmuhRVj2qUlJEkcT7tp9OasxoAAAKSJRjJH41YjjwoIHNZSpa3NVYntohkEDnvipWiUnkUsC&#10;qMAEg1IUycmuOrBoW2xA8bk+o6VHLCx4Hbp71a2D1pDHknA7daxSYPU/O748Wf2P/gq7rs4BH2z4&#10;Yae5567ZZV/pXbYj8xpAcggD6Vi/tT6fBB/wU4tLgHabn4WjcfXbeS4/nWiUMUmGfkEZOeDXzldO&#10;OImvNn22B1wdP/CiW7DQxbt3bA9+aylkSKKSFYuhbcSPQ1qSPvt5HZ92GO3NZ08LjzBtGSxKt6Zr&#10;FndErzwOTKoB2MWA+vBqtdWKAFc4y7Y56ZFXnQzZYykcnB98VFcWimYKG544P07VFi72MbyUmmIM&#10;jYQY4HTI61hao8sQi8sZV2PzHqRsNdM9p5Zcgkn5cjpxyKxtRshfQKiynCfd+vIqraE812YttiS5&#10;ScNjcpOG6AFP/rVQu2ciRlORKhDk/QGtDaFjVCQhWTAOc44xWTcsyOYZGUN0wT7VmzVGbcFZHaAP&#10;wpfAHORgVnXz5MtiWAbcclT221pTsBeBmYACQDdnrlSKytVhQXLShss/B+b/AGalaDMi+YW86hGL&#10;5jYD/ZOQeaxL3zmjkLEEquRjp1PetO7ZpI1lYACQlcD6f4isyfbEgDMNpVsZP0o3A43XFZpXdSQq&#10;5BGfUVx+uKm95GckHoBXYa7uQTKv98fj2zXH+IYgi4LkDjB7dP8AGrWo3sd7/wAE44Bc/tz+ATLv&#10;Ah1WRlKnr+7YV1//AAcZeH5NN/ah8K+IvN+TUfB6Kq8cGK4lU/8AoQrj/wBgHXY/D37aHga/SLcW&#10;1kQYP+2pGa9a/wCDlHRoIviH8NPEQB3zaPfWxDDjaksbj8cua9+HvZS/J/qjwaj5c3j5r9GfmTBI&#10;7ZJTntU0UhAGUBYjJqCG5SNQVXJA+YVLHcozdSCD0NeOeythWVsnBYGpmMe/GwgdTzUMkoU9PvE4&#10;olfJ+V+MdRSauBJMkYXYDk57UsCpAGkQkkjJBPQVC0kzTCNY8gjJajzMExvx7UxlqO4d5so+FPWp&#10;Sd7srJgeuetQ2nlqcYJyMdKkkkdfujgcjJ6UmrgErKYWRDjB53elHkyRx5jYbVPQHvVN5S7/ADHr&#10;2FSrcRtCyg429V9aLaCbsW1n2A5bBxyBTre4jkkKsNrZ4Oap+e3l/vCRuPHOKmt5kMmCAAO9CSFz&#10;FhSzphpRy2DjuKVwYpEWMrgHkDvUIljhfar7hnii5nRW3RyAHPQetGorstsokG0krzmpFK+VuDk4&#10;45qoLxyQ0rgt2pI7phINrAEnJ9KTQrk0czNJ5SuSGPUipGMsbAN0zzVPc+5n8zoalkn8rBEhJxn2&#10;osBYMrhSq/MmzJ55qxbPGLYfvMHI4Pes2BolAIYhv4j2NSx3OE8rZgAZzihqw9TUtGjEEgkPBPB9&#10;KZFcXCzBFYAEYIqCzn3BiynBXgj1pkExNyskmQAeR60lYRaluQJcFwWLZIqW6ukli3ZA7ED1qlcT&#10;RO4kVRg9GzStcQKgSQjJU9KNAsy3aXMojDOwwOnvUltesXJDbTmq9pkxYihyBnGATTlstSclo9On&#10;IPOREf8ACloBOlzskU8bielM1C733OF5BxkelIuk67MQ8GlXJK/fH2djj9Kmfw54qdfMt/DV86j7&#10;zLbMR/KjQaTIp7tVgAV/wz0pILtgFlOMbsfN6VKngzxbOQreG78bvugWzfMfbirg+GPxBkXyk8Ga&#10;kQuGIFq3ApXQWZRS7Ct5gYAnsTSLqjYaN1H3gRxWunwW+L18g8r4f6geeN0OP51pW37OHxouIluB&#10;4FuVyeclRg/nRzR7j5ZHMXFyrxlwQPQDtio47ljCmyXA2859a6+T9nH4yCU2z+DnUE/eedQPpnNX&#10;bf8AZW+K7K32wadZ7RkJc36hgpHXikqkO41CfY4NLuaOPauSA3Sn/a5G6SBW3cNXoNv+yz4wiP8A&#10;pvizRoOmSbktzj2FX7X9lG5eTFz8QdOODk+SjH+dHtKfcPZzT2PMZJiXE7ueOAQMU2a93qSz7mPY&#10;e1eyw/so+FVTdqnxIc8HJtrQnnNNvP2XPBL27HT/AIg3ImiRWzLaDawJwfQ5A5qfa011D2U30PGY&#10;74K6kjODg0TakDICVPU9Dg166f2YvCixtO3xCmkcPwi2u3jPrmr1v+zB4Cxvm1/VZsvx5UKAY/Hv&#10;U+3pdyvY1Ox4a+obXAbIX37iku7hXJKYXB9cV9BXf7NPwiUmJI9efbxlp4xn9KzJf2c/Atzd+XYa&#10;LqblnAUtfKAR3zxS+s0l1GsPUZ4kNRMUKr5mcdDnqahkvGa3bypMZ557V9QWPwI+ElhYrbxfDB5W&#10;X709zqbFj+XFWR8EPhq0QZ/hfZxqeV8y7clgcUfWqSH9WqnywJ45kDGbHIOCKLeaTyXO/aAxwe9f&#10;TsXwU8Jm6eZPAOkpECPLUq7bfzNOh+E/hWK7aOPwZokauc7Das3T6tU/XIMv6rM+X3naUjy9ykDn&#10;nFPgNw8b5XJTByK+tx8M9AtrVETwvo8XzHBTTwS355p+m+BbS23SyadYLuXoNPj9fTFH1yPYX1aZ&#10;8lQ29/LLiKzlfuSI2NWNN8NeKdREhtdAvJMkEbbZjj9K+rh4Zntb/FpfGOFjykUEY5/LpWrLaXEF&#10;uY7bWrhc9fLCr/IUvravsP6s+58nR/Cr4l3Enl2ngjU3QKNrfZW6+nSpbf4PfFF1JXwZfhy+3a8B&#10;HP419OmLU7iVc65qBCtwDdMPx4q9F9oh2pNqU7MeW3SE/wD6qf1tdg+qy7nzLa/s4/GW9i+1ReCL&#10;nZzuztH8zViD9kv41XMsTyaNbRKy5zPeIOPzr6cubOzjcF7ycLsyQZT1qnPo+ltH58TyYP8AC3al&#10;9bXYPq0u54PYfsV/EHUJpDeeMNDtcbSUN3u/lU+o/sZ+ILALbxePtJd2OCFYk17db6LpySFWg27R&#10;ktxmp4rDR9vmkFWydz9AtH1t9g+reZ8+N+x3drIzXnxK0yMgZCiJyT7Vftf2Q/B4to5L/wCKb+d/&#10;EkNiSB+Jr2m+Fh5/+iRBgRnJXnpVSa+EZNqYI/mAw+Oan61Ir6sjyiP9mH4XQL5N7401OWTOQYLP&#10;5SPy606P9nr4NiXEkuvTMR90xgcV6hFGsQWRFJcZPzelHlNPI8yDgsMEHpVLEzZP1aKPIvFf7PXw&#10;41CxEWhSapaTJJyHiDBh+PSsvT/2XtMMouZdQ1IxIQXXykG4egr3GTTZbpw8iZ2rz/jR5D29q8Ft&#10;GzKUyTjoabrTD2MDwt/2a9Nurp3043iwKxx50i5P5CpR+zrokMyQPDKXOMYlJHXvxXtVpH5Vqfto&#10;YFW+VV4zSM8MkpkMBXA6hcn2qfa1LbjVKJ5DB+zFbJIXaC3VM85ZjVyP9mSN8PGbNQQQcQ5I9MV6&#10;vNdQfZthhJJYfeNRxaivHlzY56HsaPazte4/ZRPLLn9nCxt7R5GeISRj5c2/B96YvwJ0a4ijivJY&#10;w2zDNHGF4r1K7ujJb7FuQSTyAfWqUVqGn8kuoIG4j1FNVJdxezijzuX4QaDodnc3EDyM8cB27lGK&#10;+uf+CGutWFzZXdrrEIjntnkjgYcbsSMf6/pXgXiGSRLCfZEnlmIqAw7f417L/wAEgb+x0PxQtveo&#10;ztdalcLGiDgc5/n/ADroo1bVIt90c9anelJLsz9TwM4z6UqBc9abEQwBI5x09KdtIYYr6pHyr3FT&#10;G4ljn1ApWyo25GO1IqHfnHfinMN2Af8A9VO4hHGQDnqeaGJYdBxSfewp5z0xTgN7FFHahagDIclj&#10;n86khzuDN6U2UkHB7jrSgBsjPuKFowEc/MQxHBrL8WaZFrPhnU9JmUMl1p80LKe4ZGX+taWCVz75&#10;qOVVljdcD5kPFUtWJn5X/GSTT7P4iXUOi3TywLbwCNnPO5Y1BGe/IIqv4U167uX+zKy7gw6jPQ5x&#10;R+0hb6lo3xQvLTUNNhtIopZBAqIVLp5j/MfxrN8EyM+oIUYDkdB1zX9AZHLnyag3/JH8kfzDxHT9&#10;nnuJt/PL8Wz6T+DGpGSBQUw0f31zwelb+vam39tfJGDt4PPaub+GIjt7ZrqPK5jGRjr6VdvrhzcN&#10;cTSBgxxkHrnpUTgnVZdGo40Ej0P4deITHdKY5gQMHBPQ19D+G9TTWdJivkYElcPj1r5K8EapHHcb&#10;nIUEgBR6+tfQPwc8TB/+JXLLlHUFGPrXzGe4Nzp863R93wnmPs63spPSX59D0Irt4JoHPyjkUrct&#10;jOeODSA4HGK+OP0lCfNu3DGKfkYzTMZPB60/GFxigBhJ96DkjIxxSNx36UAtj69admK45SM4J+lO&#10;PQg+lR5B6fzp53FePTmkMjbOQKZOMfMae/X8PSmTkYOK56xpDYp3g96bDjGMCn3QBXd7VHDz1Hau&#10;GHxFz+EcgxJx3PNakB3IrY/OssZD/wCNadqf3YJ7jrXfG7RyM3dDILDFbnRAB6VgaK53etb0bFgM&#10;0eZSvcpXq5jJrltaAEhYjPPFdZe8KxPvXLa6BvJB9a5qyXKa09zPsGPnjA/OuitAGt8/zrm7UhZw&#10;feuisSGhHP1rCnubvcoeIEzbtn+7zXDTHDEe9d7ryg27HPGK4O64lIHZjWOJ3NaAxB6kU5Tnj09K&#10;izg7R+tPVsenvXIdI/6UEAjBoHSigDtJwvAFLABv9s0kg3/lRCfmHPQ19MjxjRRcgelK4IHfFJb9&#10;gRxUhAbgnilfQLleVQaqMuH2gfSr0gA6jpVVx8xOOaaYxiRjd15x6VMoyOQelIigjA796eoOMGmx&#10;WQmzBxj9KcFO7J/I08In3j1+lOIUDGKwm7IymtbkDEBwQeR2xU8DyA9Dg1XdykpHXJqeGVfoelcU&#10;p2ZnoX7Vwv51LNtbg46GoLUA/lU2wkYPH9KaldGsWUrpBjn8qx9TXKkVtXa55Oc571kakh8thWbd&#10;zqpmSEOzJHemyDnk9al24QgnpUbAb+awe51LYaAB2/Cj8KKKEMKaV54Ip1JgbvemA5OCMHgVIBlS&#10;KiTJNSqMgipAchbOVAxTpHUrxnrTE4OPall4QHOPetEc9REUjHGcmo3k+U84ApWB5OcgVDPIEB57&#10;dKymm9jzKmjZVuLhhnB7elULqRsE5qe4n6g9MVQvJ8DBPbqawaszmlIzdVkMQJU9qxLm9aPo3B6V&#10;f1e4LsAGOfpWNd8Z3N2zWVRaXRin7w2fUpCh+b8KpOxlJMmOfeo57ghyu4nHSommO0YbkVxybZo3&#10;cz9YssEhfwNVUmMUe1BjArWnXzRiQ5FUZ7ZEgYr0HrXDWpqDujfDwbmeffErxadIspMuSw4UV8m/&#10;GrxTrGoSymWVsNk9a+lvi5aB2dpmwoBzmvlj4z3ttF5kSMBjP4VyU3zVLHuuLjA8A8cO087tI3Y5&#10;5rgNQYI5CdfrXY+NdSiWeQhu/pXE3btMxfBr3qKsjgqbk2mzp5gEvXvWwdKtb2HKYyemK5uORo5Q&#10;B17VtaNqbIwTfx6V2JXOWV2UtQ0qexfeiN19cVd8PaqYGCPkexrbZba+hxIoJPesm90Ewy+ZABj0&#10;BquWzIudNFLa38OHI6d65Xxh4ZjdGlijGQeMCrNldXlpjcenrU91ftdRmOQckelUQrJ6Hm93FcWk&#10;p2/w9R/Wq2pXyzWmWPzLnNbniBDDcsSnFcl4guIogxQ4yMEZpyZtBXMw64wYws/596fHOZMgGuYv&#10;bqRL8eW3Ga3LB2aJeSDisZeR1KOh0GlOQck9utblhKVYc/lWBprZAJP51s2LMT69qzZLO68Fa82n&#10;XaN5mBnivpD4S+Pklhjheb0xk9q+TLKeSNldWwc5HNegfD/x3Np0qo8rAg9q1hKzOHE0edH2IJbP&#10;VLfOVORWRqXheOT7qA++a8/8G/FISRqkk46etdnZeN4bgfPMOfaurmTR4s6TiyL/AIRds7gv05oG&#10;iGNuVx6c1dPiKGQZVvrxVa612L73mincRHLZrEmCOfSq7acJpMv0/lUNx4ktIlKtJnHaqFz4shUM&#10;Uk/A09QsbUsdlawfOdxrkvFevxx5jt8YzgGo9U8TzSRlYm5P8qxYrK71G5zIpwT3FVaxcVrqFncX&#10;Fw/CFjnkmtWDRbidQ7gDj1q/pOgiOMEQgYHpU94BAQiybfpU7lOWuhW0q/u9DnDxzEbT0U16z8Mv&#10;izfQbI5pyAOxryyx05LqfIUsSeSxrrNC0NoEDLnn0qJQU1ZmlHFVMPK8GfS/hL4oxzwoHn/Wukbx&#10;1ayRb/tABx618vW/i250J1iNwfoD0rZtPihLIgRrnORjk1w1cJ2Pq8FxHpaoeo+PfiJ5UTiOY4xy&#10;eteJeLvGc2oXEiLJnLHAzU+v+LW1KNlMhxjpXBapeGGZ5GYkemaxpYS0rs0zDP1UpctMuT6xHaxN&#10;LK2GPQ5rnNTuG1KYlsOueoqpqF/cam5W3l+YHgH+VR6Tez2FziYE7jyDXpwSirHxlSTlLmZQ1Hwu&#10;0jM0acHuay5NBv7Zswsw28jBr1CxsLHUoQ6ICcZxmkuvC8WCxg/GtCOY81tb/WrHGSxA6nNb+ja/&#10;PMF8/Jz2Na9x4cjznyeSc9KqtoKwvuRMHPUUBdM1bVo7pD15pbi2jVGIzmo9IcxMI5fXFbQtLe6g&#10;O3BOKDNuzOPvZTAxz+eaztRihuojgjJ961fFenSRMWjyPWuYlvJowQX4HGMUSbsbU0mzI1XSFkm2&#10;IgNeg/s5/Bm41nxKmsSwER5GOK5XTYJdVvo7dUyWcDFfZH7Nvw/h03RIZHthuKj+GuWrNpHdCndH&#10;p/wi8H2+jW0cHlgYxnFesaRpavhimR3zXO+H7CO1jUBBnjOK9B8N2aSwqNo7ZNcLXM7mnJymL4k+&#10;H9jrmmvi2HKnt19q+Mf2yP2WV1Sym1GwsP3iAkYWv0LtNOTyzEV61x3xS+HFn4g0+SJ7dSSDkY61&#10;Tg4q6LSZ+F3jLwPd6HqE1pcwGNo2IZSvSuUurF4jkDjPQ197ftmfsoXFm0/ibRdPO5cmRFTGRXxp&#10;rfh4W08kUsRXB5yOhrSMzWNpHHK0kbZHb0NbGkagykEsfrUF7pzRAkL37elVbeR4XyeMVupCaO70&#10;rUiCCr12WgauGUHfxntXlmmamw2gv/8AqrqdE1jDqfM71otznnE9Y0fUmfaQ3PfHeuu0G/wQM9+c&#10;15hoGrBtu6Toa7TQ78KRtcdjVnFUieqeGNVeN0Pmc5r1/wCHXi1oGQGbr6HpXz3ompEMvzcelehe&#10;DvELROo83oOa1g2jn0R9mfCjx6CscEk45x1PUV7f4a1dLiJZA2civiv4c+MzBNGwmPavpH4XeN4r&#10;2BEMoyRg56120pXPQweIs7M9pttjoWB6VZiBAIHUDqax9B1JZ4x82fc962Yyo79e1bNXPZVpak9q&#10;QRySPWp9wHUZ9KrIQBuB5xgjNTJJ/ePauSpTuxpEmFPI/I0jDA680KyMCByf5UjENkdKxcLCdj4T&#10;/bJT+zP+CkPhG9cjbefDa7jzjrsuyf8A2arcpUu24cEgqfxqv+380en/ALe/wtmc4Nz4P1WL/exL&#10;GcfrU07AopDYHcfjXyWMXLjJrz/RH22XXeBpvy/VkKxZVlkbJIPP40XKAlzGo+6Rj1OKfKijCnIJ&#10;JINMuogEaVMj8fauU7epVfypoTIAOMcDuSKZsZYlikXn5OfajKyBhFH8+4EY+lF0XnCtkjdtGaSZ&#10;TRm3bGBvMDEMCBz35rK1QGJFit2CncCfTrzWhr0q6cjPNKuAw+bPT5q43V/H3hGS4MVz4itUYFuG&#10;mAHXoaUpRjuxRjKWxDqlxi8URD5RMnmfTkfzrLvrdJS0ry/MwDAnt2qhc/E7wNe3ggh8UWu8kZRX&#10;znBqjffELwX5jTHXEIC/LkHGd1ZupTvubqnNdCe/84oyLgEMoXPcc1l3MztON7DapAB9eD/jVK8+&#10;JHhG2YSHV/M8zBQKhPQ96ojx74evbgxpdM4GCAsR9ah1ad9y/Zz7Et40bqXY7SrgLzx0rE1aaRbU&#10;MUztJGcewNWdR1/SXDQwmVzuUk+ScL68/Q1narqOnIvlm7nIH3SIevHTrS9vTXUFSmcxr8xaBpEG&#10;GZhn6Zri/EkzvF87YYD17Zru2063vt0kpuEEqExZUev6VXk+GPh/UstdateA442ouCfahYinfcbo&#10;zsc3+zbrmreG/wBozwXq+jqhuIfEloYw/QguFP6Zr6//AODkzRNKk+Gfw08VSoP7QTV7m3D7j/qm&#10;gDEY6feVTXzB4d+HVn4S8bad4ws7i4mbSr2G6hy4XJjYMAcV67+3h8eJv29bHQdB8Y+FX0rStCm8&#10;6CC0vNzyylNpYkjgYr16GZ4SGBnSlLV7fgeVWy/Ezx8KsVp1PzUt5QFOCN2DU6orx8EZyCcivquz&#10;/ZE+C8CfaJNM1J8qcLLf4/lWj4f/AGcvglpV0st74Fju0DcxXF65zj3Bry/rlI9NYeaPkVss+VBI&#10;XirFtp15dQqYbOWRcfwRk19r2ngv4RaLqbTaB8EdDhRQMebG0uD6/MTk1u2fjG2sSYdM8A6NHtX5&#10;StgoHsMAU1i6Vw9hUPhO18L+KJvmi0K9Zc9VtXP9K09L+GXj/Vbcy2vgfU5mXjcLN8fyr7uuvG/i&#10;a0gM1vp+nQnGT5Nmuee3SnDxv4teNJlv/K3feSKBVVvYjFJ4ykCw9Q+JLX4E/GCc5h+HeqHgYBti&#10;Oc1on9mr44/ZyzfDfVMb8MfII/Cvsw+PfGcNwqDWCit1WOJR/Sqep+NfFc0pMXiG5y2Czbu9S8ZT&#10;BYapfU+MP+Gafjq7Bo/hjqgJ7GHtVm1/ZM+P11IZE+HN+OwLgAfzr7FfXdfmXNzq9ySRjcJepqKO&#10;8uoQR/b9zvZclWnNQ8dFbIv6rLufLOm/sT/tAzlXuPBu0Mfuy3KjHH1qxB+w3+0Mk4jk8P2saP3N&#10;8mBX0b/aWo3E7B7+4Y9D+9NSvcTrAqkvknqZDS+vLsH1R9zwqy/4J8fGq/UNcXuk2+OSJbwZFaVr&#10;/wAE4PiCNv2/4heH4jjJ3XJJFeyWklwwKicnY3OHORTrmW0tgHxmQt0fnI9KPryXQX1R23PI4v8A&#10;gnvcrdiy1D4v6Ijthf3aswH45qrcfsH3tlqb2g+JunyQxtgzpAxHbkV6rcSIo80xsrEn5RnNOj1Q&#10;C2OyfduOCoHJqHjm+hawiW7PMJP2GPD1rfJGPifJNAyFpZIrTGG9AD1qSP8AYl8EFXlk+Id7IgOF&#10;MdqM5989K9QtZ3jkMqysoUEEMvQen1ojuVQn99gOCdv0qHjJspYaJ5tb/sh/CiGQWl14n1mRxyxj&#10;iQZq0/7LfwP0+HdLPrjsOHYyqAfXpXZyXcbzkQu3zeh5B6cVbtbXzIAbtXKlsEN3IqHi6pSw8DlN&#10;K/Z1+A9vLmPw9qcyhhuEl/jI9KvP8C/gNbgTReB5FIGdj3rEZrbe6eK4eCOxDKnyq2eeBUFs9/qK&#10;AZRVVuC3UjvU/WavcpYemYUXwq+FFvdpHafDXT2Uqci4ndgD+FaFt8O/BNrYyiP4aaIVJ3AvEWZR&#10;7c1qW9i8M/mRsAg+YHr+BzWnLN9niEiSq4zjAXGOehqfrFV9RqhTXQxbXQbC1tFS08GaQgcgARWg&#10;GB2OasJbXdzKIotNsoREfldLQYB+lblm8aBgk42kE4wMCql9c3MiNLCVCLjcw7mj29W24exp9jPi&#10;h1tGaC21GOMn76RWicj8qltl1izieJNXkCAZC+Wo/p3p1vfqDuiDhQOWXv7U8xJPE8pD7SAB81Q6&#10;k31LUIola4vp7AK9/ISCDuCrkH0BqlFJrSTu15ezvH90AuQR+VSFJ4D5kb7UHPNMe91C5i3umSXO&#10;XB6jNDqTfUFCK6FYX99Le+Wt3KRn/nqa1k+3OhMmofICSg8w1nWukyC7TZuO7OSP5Vq3lqLaJI7e&#10;IgqcNkZzk0uaTGooS3RJ4wrorZ6sTnBqpcaPp11culwilwcFtvYVo2TSxhgIl8teSB1NRpNavd7m&#10;b5W+Y7T/ABehos2GiMSXQPPdoY7RWXcNuE7CtG10S3tFVNix4B5K55+tWv7RlS6WMLjP8S9BSXrw&#10;3P7pnOQ3Kg9aq7JI5YIU077NAADu+Y7fvZrOutLjVh5sC5IwNx6Vq3s0kEQMC7sD5VPUdutUrmR+&#10;FeIlSckk9MUXApx6XZtJicqpB+ZRjpVwSW1tB/o8LcNnrjpUUkQdBOmM5xtx2oUphpps4PUUmNEk&#10;bJNP5j2v7vuGNPe6tIVj/s+JflPJx1PpS6fNbzKYABtxxu7CpDDDFGBaplR/FjPzd6SuN2JJLiCe&#10;MMu4MVIHFRGa7+z7XVm2Y2LjpUEAmR2cSZRDkLnv9a1LOWW6jfII4ywPJFMm5Ut3ui6rcglSTyaj&#10;llR7lYhu2BjlgvWr7XEdqg3nf8uQMdPrVe1CoDM8YHy8qD1yaALlvdWsNobQIXwc+YT909OKz765&#10;mWVkTc+OQobFEt1FGBEhCoTzzyDTLmSJ7fzlb7xIzt5NUmkBAJ1nZwZWyw+UL9asSs6BLZQN+OSP&#10;SqdvswHmTChsAGlDyvKnlsRliWYenpVXQFgrKob7I/K8D1/Gkt1lLB72URkAHcRSET2n77kk8jbz&#10;miWYX7RebbvlBhjQmguyUyzyyP5uG+XjI4FVo7a6SRZmZigf7qNwKsRSfvP3ochemR+lStcAEqE3&#10;LuyVBxii6YFXUJcyecCwUDqW61FB5s8J8uIsrgE5PINR3/mXEm1YTkfdFEks8kzA7gARlV6ccU7p&#10;E21CNGE2MOQB/DweKjNtbTT7VGTn1q1tuZh5zspRWwFJxxVCRFa5ZlU7M5ALYIp3TCzLckTRsIs/&#10;IRnlefpVDZ9juGQPlc9cVaU3SxK4clQOmelReXNIHQ4B9fWnzWFZklvfoHQRtgnggmmSTSMZF8zO&#10;4gKo7Cq76fJBIpWX51bOPf60ag8jsGR/LZf7tV7TQlxGyymEeUznhsLkZ/Gkgnu4BIEUAHAxjqKZ&#10;JZTTqssjlO5qaBHSYHzCeOdwo9qg5UEVs91lnChicgHoPeq95bvpzfvQDg5IAzU07TODtdmbd06c&#10;elVLqQoQs248YALdqaqIXKMLQhd0LkLndICMZFQG+s5rpXjdye/NOJhA+c8ketVXhghYsuOeKtTR&#10;PKxdUkW6S4+0Auiqdo3YHSvcP+COfh2fxR4ufVUjG3S9VuSwPuRXgmpLK1hL9mBL7DtAHPSvqP8A&#10;4IVLKLPxKk6KZRqbF89RnJ/qK7MGo1a8U+6OTGN06Emux+j0Z3OcU4Dc3PB70xflJI705ckDFfWo&#10;+Te5JHwSD07Ukgw4AoTDAk9QOaNwU4Y9qEICQgIxn0oQMJAc9smmuw6U9vkbA7DBzQnqA58H5vfm&#10;iNVYE89T3qNCNhHHWnBgpP1p2QClTkID3pu3ZyWOaRmOTuNHDSAbuvYUReoH5w/8FFfAOseFPiY3&#10;jS91JDa6zfywQ2zAb49mCCP9khs59c15b8NRJcXSyC4HybCCB05r2T/gqf4auIvi3Za/ealOsUkS&#10;pbWxUmPuXcHsfuj3xXkXw18mJ1kRlRuFXcOor904UnKeRUuZ3smtrddF8tj+deOIQp8Q1uVWu097&#10;7pa/N6n0N4Uu57bTQr3CEqgHA5/zzUeq3ZwspViJCQvYcf5FZvhe9abTU+1OhZ1+Qj1rVvSJIxEH&#10;DDuo/hz1r03FKR4UJ3hYt+H7xdsd2hCjBOSevNeqfDDxYBcRqoCvC+QwP3q8ftTZwvHZyLhR9xh3&#10;967XwPdJBLEEm4YEcj0rhxlKM4O56mXYiVKqmmfWWlXsOqafHfQvkOgPFT7CelcZ8GPEbTwHRLp8&#10;rjdC3rXfGDPbvX5pi6Lw9eUGft2X4qOMwsai+fr1KhRsYA6HPSnLG5GSKseUOgXil8vA/lXOjtKb&#10;wOR060ggI4JP51caPOOKTyhnAB/GjULIqrARUpt/f6VMsQ/vdOvFGF+vHTNGoaIrPboOozUM0Xyk&#10;AZq64XdtA+vFQSr3/SsKuprDYzLvKpjHbjFRW3JxzzU9+uEPPfnFV7YkYC+leevjLfwku0bxx1rV&#10;s0zEB+dZuMkHHStTT0HkDNd0Xocr3NXRhh+nIxW6mdgI9OtYekKwfp+tbqLuUKF6fyqncZWvVwpI&#10;PWuW15Bk811l0vy4PfoK5nxDGAcAdR3rGtrE0huYlvxNnPeuisCRBiudiG2UEnvmug00loOB2rkh&#10;ubMh1sHyDjpjniuCvx/pTK3TccCu/wBWGYDkdq4LVl23rhSAM+tZ4lG1HcrlB1A5HSnR44JNRliO&#10;CTz3p8ZIHauM6SQdOKKAe1FAHZy52mliZQw3cnNDhiDupsRO/B/OvpW7M8e1zSt+RgDOBUnTrUNp&#10;kLmrGCR0z+NICKUnOcVXdcnBOferbKM/MoqtMu1+RQCQ1eDn8uKkQ44K0xB25qWEEN+FGrK5Uh4U&#10;MN2eaJOn9acAB2pkhx3+lRNXRm1dFG5kZJMj9afbTAtnqO9V73cJO/506yIAJauGpGxjY27F92CO&#10;9XGiIQjPGORVPTFORkfQVokdsDHpWS1NIIz51BBJ71j6muFZcd637xAMkKOaxNUUbWXHaqOinuYo&#10;B2kAdD61G20qOv1qTB3EY79KYQRkGsJbnYthnIOMH3ox3xSnIOaQAluB0FJbgBwO9JgZzSheMjH0&#10;opvUBUI3cVImMEHriolwDkipUyecGktwHBT2H0olTC4PX1FIpbIxSyFimOfqKuJjVRVZiPl/Sq1z&#10;hlI5qzLwpxnI6VVkJK89cVEnqeZW3M64B2nPTNZl25B+YYyO9atyoJwB0rNv9sgKkdKwnK7OKSOe&#10;1K4jEmCRgd81kai5KHYK1NUt2kJOOhrMniIJVlPI4rkq1FeyMFuYzGQyZJJNNlkI4Y/hVu5heN+3&#10;PtVSWLe42rnmsnFI2juEAdmLE8VDrFzHBbM7EYxV4RmKEnb2xXA/FDxaukae6GUBmU7RmuHEt2PT&#10;wlPW55N8d/HBheWOOTAAPIr5A+LXi2e8nlxMcHPB7V7f8YPEZvFlzPuznvXzJ8R5pmkkKPjrkZrL&#10;C07yud1WVkefeIrqS4uCpcnk55rJEJB2AdeRU+pGY3BI9e1RQpKzBsHrya9ynGyPPm22BsSxGBk+&#10;tTW1jcxNvQHHoKnt0cgZGfpWrpvlZWORAT3rZaMwbIrOa5iXLIenBq9DOJSA1aUVhaTxZ2AZHpUc&#10;mkNGd0Rz6VojKTIo7C2uOdg59e1RX2hFU3RrVuKGSEZOfzoluZNmGYkfWnfUleRwfjCxZEJIwcc1&#10;5N4zvpLaUgPhc4r27xgsdxaMQATjrXinjm1EsjAgA4/rSujsoqVzAtzHORKCD7ituwHyIVOOccVz&#10;umRNC5VmJAPFb+mN8g284OKwlZHYdHp4+RRk9ODW5pq5HJPXGKwtPRgitn8K27BjkA8fSktTGpub&#10;drANoOOorR06J4JAyHHTnNZtnITg/rWjbXQXnrz+dWkc8mmdl4f1ie3xtkIweMH9a7TRPGcseA06&#10;8e9eSx6w0LHDY46Zq9pviR/NUb8jPrW0L7HLVpqR7PB4znkGY5Oo/Ko7zxLdSncXIwOx71x2gajJ&#10;dosZya3ksnlUMzEcdK2skcUoJCzeIbqSUASNz0q3pqz3vHzYI5PWobPRQ8qrjJzngV23hjwyigMy&#10;AA+1HMjOVkjP0zwuJxl4snOeK3LTQIbKMPIgAHqK6G20yG1iyEA45GKo6tnb1x1obML3MfUNSSFC&#10;luoB7EVlpDc30gK5JJ6mtD7EZpcYBrd0HQELBioJHJGOlLmY/Ui8K+HZEImnz7git3UNVt9Lt/LT&#10;AIH5U++MdjaEIMYHauP1u/nvJvK3nk8VXQm7Y6/1P7ZMZQ5YnoMVe8P6BrmoSgwowzzkitPwH4Df&#10;USs00eeQea9f8J+BIbbZD9lAHuKhyVykmecaT8JfFGrofK4Hbiorv9mPxvfzMoLEEf3OlfU3gvwt&#10;YQhYmgj98geten+H/CGhSxDzokyQOcCtYRT6F2b6n58p+yR8Q7OVrpIt3PHymszXvgV42tcfaNKJ&#10;Ze4r9MpPh7o7w5jhjI7VyXij4S6VdNuFopz/ALNaSppbBySXU/Ouy8O+MfDz7bvSJtg7qucVv2MU&#10;l7D81pJn12mvtOX4LaRgrNp0ZB7MlZD/ALPmgQ3fmw6eoDHkBRio5F0M3CbPji/sDFkSRY9MjFZk&#10;1vwcfyr7M8Wfsv8Ah7VbXdHpoV8cMq4ryjxZ+yDqVsXl0i4ZT2UrT9m3sTyyieBNbFDu2/lWppM6&#10;onlt+tdFrPwV8daHcNb3mlH5c7ZAODWPd+BvFmn5m+wMVA5Cjn8KnkktyW1Iy/EVpBc2zALkmvPd&#10;W082sjFRxmu9u71xmCZCrKfmUjkVzeuWqTS5RRyamRtSepc+Cnh3+3fFaBospH8zfWvtz4U2P2TT&#10;IkVMBAABjpXzP+zP4ZSC8a7khHzSAbsZxX1l4PtRaRBtuF29q8/ENI9WhqrnZ6SC86geuDXoPhze&#10;iKp5964DQAHkDD1zXe6C7KqlmrlhO7NJs6W1l2Ee/NTz2S6lG2FBOPSqdmwkkU1t6YqLEBxknmup&#10;axCOp5Z8VvhHa+JdMmt5rINuUjBHWvzT/bK/ZU1DwBrVxr+kae32aRiXVV4Wv2FvNOjvI8FOo4rx&#10;n9oT4J6T428P3NnPYo5aMj7uahLlCScXdH4daxp7QSvEyYxmuevICOduOK+lf2n/ANnPU/h7r1w8&#10;NiRAJDtwvSvn7U7BoWIkUDHtVRkpbFOSkrmJaXTxMUPr1ro9H1F0wVboa5q6TyyWAGBVrS9Q2kFj&#10;0PIFdCZMldHp3h3VcbC0nPHWu40HVN5X979TXkGi6uFK4kx+Ndx4c1jdtw/A461qjkqwPWNFv87f&#10;mGCK7Lw/rHlMvz8j3rynR9Z2hSrn2wa6bR9e2kbnJPua0RwzjY938G+LBHKjGbHIr3X4V/EH7PPE&#10;32njjPNfIHh/xOYSDvx6kmvSPBnxGFpKgEw/OtITaZEXyO5+hngDxZDqNpG6Tgkiu/028SZOWBJ6&#10;Gvjb4L/GuO1kSCW6+QnoX6GvpPwR42t9Wt0eGcNuA6HrXfF3ie1hMTGSsz0SNl3Ag9+anGCetZtj&#10;dC4UHceKuxNk9TxTcT0dHsS5KNnoD3p24MAB3FNVw3X8BSurdOvvisZQDc+EP+Ck6LB+3J8FL5uB&#10;JpOsRdf+uRq7vADIGHBPX61T/wCCo8Qi/a8+A1+ePMm1aHcPeOI/0qe5OxXIYncCD9c18RmPu46p&#10;8vyR9tleuX0/n+bFuiZJog7nnO5falu4QI12yDqOnfrSxRLcbX3KGXjH4UMhdhJuOQwyPQc1xrY7&#10;3uZ9u7RKPObGCu9hU8sasGAOAEGfTrULwlyQcKSeR6U25mEcb9AFRjjPXFRflKtc8J/a08bavosV&#10;zb6bqT20MenNETEfmeWR1Vfpgbj+FfM0UbXche/vZZmOSgJOAfevZ/2kfFvhXxZq2paDp+r7byy1&#10;FRdIUyAAmVAP/Aq8okWCyi8lJVxkfNtGWrzcXPmnZHo4aNoakmlqsZDuPLYcBvatqC4luV8uQgsB&#10;gEdBWRbJbKyI5zvHBJ/OtWEJL8sUgUZwecHFciOlpDJlS2cbJjI/cMBwD2q9pupWkUmRabdq/e7e&#10;5qiwgjyLf52zjI55qSGOaaEGaMAhiDz1FNSaFyovtqtteTMqSkcAE44PvVS71SNz9kV97HjOOn41&#10;LBYwxxBt33lPUdqallG0io5QMOA2Opou3uK0UU28+STYy7lQYjBJ6elaGnrc3EYgmiZShyVqeSFU&#10;TMaLjk78UvmPG20TgMwBbHccUag0iaGACR0CAKPvAt1FV5JY/tQt4kJRX42nBNSw71YMpDdyc/hz&#10;SJaTef54AX5See1AW0Jp5pktyhAbglRnPHpUUczR26oYVBxnJ6CnRLOblVQK3mcZB6VBfTR8wRMS&#10;20kKTxu70LQTLiCIRvLNMrLvIBQ/ewKsWkzxRqflQAZwB1qjZ2k/lBUhAjA3HP8ACaszTzIht1Me&#10;7GG46+1CbAkuLk7vKllL7T3NO/tNJ5NgkHlovIPbHaqaW06SAMqFlGW5zUoZpbeR44wCBzxxg0cw&#10;3Fli5ZYnE6TnCx5CLyOfSqZme4Vy8amM4yd2Dn0q7pIgGmXt45ZnC7ERupHtVJbcvAVhQgvJzkdA&#10;SKCS0bWRrJbmCH7zYDseA2M4FU7yQH5YXIKgZ2DnP1rZuY3EEVhEWZI4R8u3OSTzz2OKyLyzvFkk&#10;jtrRtvYmk3YpK4/ShHsl+0scvnv1qdo4IoVuI8lehXdxViHT5Whia7i4VQg2nBI96F0q6kErrCqh&#10;vu5PAHpilcHGxkwX14s5SGLEgPA68Z4q48ls6LO0YZ4xuAA5zWpomnJBdrqUsKhlc5Kn2wKU6WLk&#10;liqZweRwetO6JMGaSS6iy7GIjl8qOB6VHa6dbou4nMincHVuM9a3NZ0rcxmUKFeJV2qPTgmobTQY&#10;ZLbyFlK7ed2OfSi4yg8t2wHmQZX0U9/es2+l+0OschC7G5OOtbiaWIZQDO8gOc5H60+Hw7psIkml&#10;jJY8AMc596LoFYwrHT4Gj3SXLBi5Kn1GavPLcyqzzOURCdmBjJrXOjWQRJ0jAZVCLgc4HSmRWEEr&#10;45YH72WoAwVeS3Ba7RzIzfKc9a09LmgWJlAVmKlRx0NaEVnaw/PJBv543DPFWVs9PhYPFZRqSQch&#10;epNFwMXybiFQpfYu77mOCKlgMUkoglhLhuAM4wf61rzoHkCvZKFUcZXH1qLT7YtOWAC4U9BQBlzu&#10;FkU21kAqthnzzmmana3zPFDaxBlPLNjg1si3ZGQSkHBJ47mlkmiEQkYtkcfShsDD03R50iknkDEv&#10;xtHSrAs7qzVTBGzLzgMK1vnIJAzj5igP60622Tyt82FwflJ70rgZrWV21s2+3O4qQ2B+VV7Kzu44&#10;FzavgZBBrciuwGEDZbnqRTbk7ZisbgbhhVx3p3AzIdM1CKM+WrJyNoz1PrVpbaRR5YQyOB1Zuhqx&#10;OHtoAzTFWz0JqA3M20OAGLdGX+tMRU+yXigxwhVOSG56mltNKlgbyUkU5O5iR1NW44mgkzITyOAw&#10;707zPLuC4KkbQM46UmwIG0kxTG7V1YZ5BPBp02nRGY3EcSfMBnB5PrUsjLLGWiA/2hn9amtUR4+U&#10;BGPXvTuw0KU9srbSzD5Rxk4z7086VGYDmb535I9qW+LSSrFbxA8889qmCmRFts7SBgEelHMwsjPj&#10;0iKBCVkLFhwhPSpU0i1uYjFI2Xz8xq5DbefIVZBwPl4/iFRNG1sxWPqD/AaLjKqadawboFiIUrwQ&#10;3emtb2cUHlwoRkYyW6j1qyZZS2xoiXzgduKhkt5HbLFXVT0PX6UXJGjT4Y06D5uME9+taunW1q9u&#10;IwQHI5XOSaoGNY7MhhjDcGm28rxzGZAVAG1Sox+NNPUTWhPfWWwl2twMDmqK3UMcZCQZJPTrmrUm&#10;pzFvmYuDwd38qqSgTS+dGnbkDjHvTb7CSYq+VcNveEAleABSNHKseWxw/wApp0LozODwR1JqL7XE&#10;XMZycE7eaV3YbSFafPEsPbsKkQQbt6pkgccYpOZEEipwPapLnMNsBKobPcdqV2wRWmmAkCjGSAeK&#10;eHZXOVOD2PWo1KtLk4JHIwKRpN8+4Ak49aNRDp55pgIo+MfxD1qFjkZnABU5znrUjsikqnVjyKrS&#10;yxiMARZG7jimgHyQieVWic8YJOelRXskitiI88A4xUkbNG3mxp8j9cUy6eMuWIxjgVVxaFVrkwkS&#10;SE+oFDyK8mGTqeBnFMf5g0pBAGSB1qNbkscpglenFMC1NOFQIkeP9oUROZFxKOnK471XWecFmmOM&#10;8AAcU5TcJAcdQDgj09KBXHmX5wY16H5jimmBZpNxHfgUy2LgCKRCec9cVI08j3HkxEAKOcUAPZlQ&#10;FWxgdT6VRkdt5J555IqxJKCzFnwuMEGo2ZHVkUDJHFC0C4Xkikbg4HPb1rKup5HYDap+bk1LfrKp&#10;wx4xg8/rVaRmB/cqfU571SVhMiEcdzvBOORlqb5GF5yewx2qXy4tvz8A8lQaiaSMPtZ/u8DArRWE&#10;KEeFFIALYOK9u/4Iv+LF0H44+LvBN3cMk01yJo4i3DA4/wADXiUMpNwFCgn+EV2//BL+y1xP29NT&#10;u4oSsQgUS4PAHB/rXbgmo10/NHJi1zUZLyP1+2gMQOhFO4VcDvSbssRjpRkg+1fYnx73JImBU4Pa&#10;mkAHOM5NLGQGJ9RQTkg7aBDWTIzt4zipAA2T3NNU/Kdx6HpSq+Dx6cYoAT5eV9aUgBtue1MYHJNP&#10;3K5BxyBQA0HK/MOaNwU7lz+FK0gIAK0KwJxtprcD4g/4KxXso1Lw5oaSREXLSXJV4/3i7FC8H+6c&#10;nI9QK+ZPBepJY3ERmC7Ay4cH3FfXP/BWnTNGTw34Q8QXGnsb2PU5oYrlRwIim5kb6naR9DXxzoMs&#10;cd5smbdEWBAU/dbqv+Fft/BfK8gp27y/9KZ/PXiCp/6yVL9o2/8AAUe9+Fp/OggWFGYq+4gnoeh/&#10;Stu7CW379IZGYg8Djv8A4E1xvw81Vn2K5AYLubB/Hmuv8S6pDFYruk2ZXAOevFe7NPnsfLU5pwuU&#10;bLV5Yr0u8bAA8Kx6Cu58Ga9b3SqgBZ1OVIGK8vs1S7cyNeMW2gMM85rr/B7PaTqI5SQoG5T1/Cs6&#10;9NOJvhaso1Ee/wDw58Uyabf29y74MbgYz2719BWNyl7ZxXcBBWRAQa+U/C1/gImeMggt6EV798G/&#10;Fp1fT30S6Y+bbcx57rXwue4XT2sem5+q8KY9KToSe+3r/wAMdkUXGM85z7U1hu+VRmpGG7kAj8ab&#10;nGQP1r5iO9j7p7EZ6YbgUm0ZO2lJz8uD+NDcdeDmlKXQaQwgryP/ANVICVbLD8acxAGajJY8ZqXL&#10;QdtRJM9M5qCXIBz+lTA5br+dROD3rKpsXHco3q5j6d+map27fN0zjjNXb0bkPH4dqo2+Q2CMc1wP&#10;4y+hbBUnpzWppv8AqhuPH1rMiUsTjJrW0m3ZoiG6iu2D905nozS0vAYc456VvWwTHzHtWPpsAVsg&#10;dR6VswL+7BqrhuQXQyAFHQcVzviCPgE101wgIwBXP6/GDHk1lU1iaQ0ZzAGZQBW/pBzEd393rWA4&#10;xNnNbmjtuTb71yR3N30JdUCmLjuO1cFrUeL1xjriu91PiIg9MVwviBP9NbnHA7VGJ+E0pfEZ5BOA&#10;R3pYwM4I6U088A/hTowc46VxHX0JRyM0ZB6GkBHTNLwM8UCO1kHUk4psa7Tk0+QE8g8CkTkjjn3r&#10;6ayseRfUvWuNuQTVmq1pnaAe9WakQjdDVedCctVknAqGfO3Oe9A1uQgYFTRgBRxTI0Vu/wBRUoHb&#10;NA2wPqBTJccA1JtwAGPbqKjkBxyc8UnsSZ92uXyaLXIOAOO5qS6jZvmwTT7KJlOCB7ZrjqRbMJfE&#10;a+mpg78cAVfCjyyzHr04qjZHHHcCr4RjEMfp3rGMbGi0K9xkp8wHSsXUwu0gnitm845BwCOgrH1A&#10;9cnNJo2g7mE2PMOPXmo39APrUkrAzNgAc0xzkcevNYS+I7VqiIgg8Cm5wf6VIy5IppQl+D25pAGA&#10;DSE4GSKMn7uT07U07gOvHrii4xwJB6GpVOM8VGOvSpU70MQDKsBj9KVgSfbFI/T8aUHse9CM6mxX&#10;nXYpA71UkwBz1xV+Vgw+aqVwh3YwBUyZ5dW9zOuCwyQKzr+MnOPTnFal3Fty3Ws+aI5JJ7VzSehy&#10;SWpjXUCknK8e9Z93aRsCNg69SK2b23III6Y9aozRBmK7cc1yuLvcyasYVxaKCQQD7kVVTT1ZyxHA&#10;5571tzQLk8YJpkVmpQvzUt3ZcFdmFqzm2tmKgcKe1fPHx91ksr7ZjnB6HrXu3xK1NdI0yUgHdt4F&#10;fJPxl8XvdtK0koAGcDP5VwYmWqR7eGglA8C+KfjK7t7mVXuTgE968X8VeJnuZHBfOc4Ga774pM91&#10;LJJ5hwTng1414gEqXJw3PfPauvDQXKiKshtxcxuxGM5/SltyrEED8ayWkmDdT071LBPMhHOa9FLQ&#10;5G7s6GyjjccgY9cVpWdkclsDmuf069YHbISPbNdFpl1uIBNWtzFo07SN1UAN2q/bKGwNo49RUFrJ&#10;GccfjVy3VSA3860Rzy3CbTg8fygA4rG1O3MZIx+NdGhw2PQ96o61bq0RcAYxyM1TSJjJ8x5d4z1J&#10;rMOrHGBjrXkHinVknuTlsAepr1D4qnyw4Q/SvFdUt57nUGyTx1rGVketh43Vx1q5eQlTkE8E1t6S&#10;gLAZxznismztPLGMHrxmtnS0O7P6VjJ6HS0dJpsXmKAB071u6dYlsAL83XgdKx9IIGC3OO9dRpLK&#10;oUnpjvRCxzVrpFqz06Uj5R+dWHspIkAX1rQs5IHjGF/Gp2hgYcsMfSt0kcTk7mC8ErvnkfWtDR9K&#10;cOHZieepq/FYwEjkYzxxWlYWccbbcAU72Jb0Njw5P9jChhjFdLBrORhTnArlISEXKtgfSrUV2wAA&#10;Y/gaq9znlBM7fRtRhMq7wM565rvfDupwbBlhwOPevGbHVTC4dW55zmuh0bxhNEFBc4HU5oTsc9Sn&#10;c9hbUoWTrWTqEhuWKIep4rmbDxa86AGTt69a07LVRMytnr3zVnP7NxNjStMVTuYDqM55robKNYI+&#10;O49KxtKvA2Aa1fOLRna2TjtTVjOV2Z2v3ZIOH4+tZvhfRJNa1pTJFlQ1W9SDXMnlcYrqPhxpUMco&#10;JA3E9aG7gkekeAPClnDAhEIG3GDj2rubPTwSEgj4HcCs7wnZLFYqcDp6da6SwQxxAkcmsW9bHRFG&#10;t4ds7kMNuc/Wu20ue4t4gGLA4rkNJ1EWzKy/ic11ekavDOAsoBziuuhOwpQ7GoNcvoQBHMenSsnV&#10;vE99b/vGkLc9zW5HZWc0fmYxkVz3iHSiVJjO4DnmulyTRjJSQyD4gK8WbqL8adD4+sHlEcjIR6d6&#10;4rWXktYmYZXBrm0u7kTeYkp6+tYOTuTGrKLse9aZ4j0bUFVNy5z7VrDw9pmop5hRGz6CvFNA125h&#10;ZSHI/Gu78N+O5YUAmmyB6n2rWEro19tfcueL/hpo9+CWtUOf9muNv/gvpE+Y/sKEEf3a7HXvG8Zt&#10;maObPHAzmqPhXxVFd3Wy5kyCeh7UNq5N4SZ89/Gz9jyDVydY0CMwXAzuCDh/rXz34k+Efivwnqq2&#10;us6a5QthZQpwfrX6jWeiafrltgKrA9sVz/ir4BeHPEMTJcadG+T0ZM05UlNGkabTuj46+BfhKSwg&#10;jZowOc4xXvOkIbeAJjGQK3f+GfIPDbGTTINgz0xwKq3eg3dpceU8JATvjg14GNhUg9j0aUkomz4Y&#10;2mRRiu10rfgAnjNch4StsSZOOvTFd1ptqWCjtWOHi3uVfmZu6PAxUMBjmt60QAjOOazNFUCMA8Vp&#10;xsgbAPfivThS01NYpWLsbBRgjp2qrrGh29/bNmNTu68ZxUiuew61dt2GwK2D6ionSZdrnyn+1T+z&#10;dp/jPTrgrYgswPO3vX5g/tFfALWvh3rM2+wYQ7jtO3oOwr90vFXhy01WB90QIOe1fLX7VP7K2k+O&#10;tFuSunqzFDg7eaxhRlCWhnbld0fi/qdsysQV6HpispZXhk+Ung9a9g/aK+Cuv/CnxRPZ39mwi3ny&#10;3K8EV5FfRBiSFHStldPUa11L+mawQwyxGO1df4c10qytuNebxztE/wAzYJPrW3oWrvHIFEnfrWsX&#10;0InC57PoesrsQ7zk8Cum0vUXLAK5HFeVeHdZPyqz9+m6u98N6mshAB61qtjhqQPQtKu5fLH7wgdq&#10;6vw/f7WQBjn1ritGldgoVCeK7Dw5pl9cSLsjI4pOcYnMqU5uyR6p4D1WaOVCkxVg2Cd1fSnwQ8d3&#10;dnNFbSzkoQOSa+Z/Avhq8lmTeWHII4r3X4d2clj5cig9qUcbCDtc9PDZTi5PmUT678J65FdQI27q&#10;M8V1FvIrjg9a8c+HfiUGGOKRyCDjk+1en6LqKzICHB49a9KlXhU1TPXVCpSVpI2o8Btx7VIQH9ah&#10;iYMA6jI74qwpz8wrRq7JZ8Lf8FZ9PZPjh8BtcIIVPE17blh/twLx/wCO1F5cpjPc5IGfpWr/AMFg&#10;l+zav8FtRReY/iIF/wC+oGFZqSBkckn5HOPyr4fN1y5hNen5I+0yh3y+Hz/NjWcwvhSQQMZzUqXM&#10;RjSZRyV54qszHzRIfUZBHTinRyxW6cLkYJCntXm81j0uUgupl3NIhOd35c1jeKrz7JpssxJUrE+S&#10;PStC7yJJCh2g/MeenNeeftIeMX8IfCTXPESOBJa6ZcOhLYywjO38d2KwnI1hA+O9LuZ/FWu674pW&#10;Q/8AEy8QXEsTEnBjVvLX8MLVldIvZ7k3M8ZIA+7it/wfoY8PeGdM0prcBobGNZ3C8+ZtBb/x4mti&#10;2YzsWdCAOoBHPHevFrTbm2evSSjBGFpmk2/yyNbO5CfKGU/yqzp+ksbhmYvjfzH68dK2CW5IiI2j&#10;hwR0xT0b7KwlVATKec9BUxn3KsmZb2U0RMcVo5yflJ6D0q3HDNCojltzkHnng8ZqeVpEk+flSecc&#10;YqRpDHtXHUk+uB6fWquS0RS20sixiK38v5TncRTbbT7rcJLiIFW+4c9KvbJmcCRDwOD1xUs0MqW0&#10;UouAykkbc9Kd2JpFKTTZUiMcgVxuyAD0/wA5qez0WRYGilVCSQM96lhilcgqjFg2GXPFTIHaVSQ2&#10;c9u1F2FkQf2G5UrHcsuBgbVGPWnvptq9v5U0jFiMghvwxVuWZiNq5XHB2cEU1YnBaGSIoydVZuo6&#10;0gIodPt4LU4RsqcgjvmoJNGsp3LxQkFePc+ua3dPit5IWBXJ28DriobmLDkJhSvOMdTTuw0KtrYR&#10;CJ4khK+ZwWJ4xSjS7NVDSQADcCDjvUgkuQ/lwJggZI7GnXMUks4a4mwDxweB6UgBbWyUAKqs/O4k&#10;fpVaVVO2KKMAOAACOoqzZWszq1xKg2g9M55pIYDPIFVGIAxk/wAPpQA+Kzht1eNI8Ej7xUVC8oSD&#10;AXGRjdtrRMKKu95d2QRiqsscRtyFTaOuCKBaFey88hyz5yuPp6Usj75MB8seMY70sERQeZuwrHn0&#10;NDpuPnqo4OQM0A2kLLJMkoBHbgVZtZDJASkJBY8j0FUYYjcOXaXjJHNWktwqfLMfl/hzigLjrUSF&#10;cbSQp/KpLqRYJAYSOV+YHrmooUeCN5XY4z/e5ptuI7iQK8hzz1FBLIdQvBMRDHgle+en40+xiKxu&#10;7MUc9EY8flT47RYlaSNMv1TI7UkkLmPe6jp2oFoMOnvIplMp4A/CpAjxqqlgwBxnHJpysz2xABJy&#10;Axz1qEXEwIMZGcc55xQNlpMSRkrtB6DP86qpbESjcduTkYbjrSXTbGBDdDjAqXyLksEjUkkAk7sU&#10;73EPSBpJ9jAEL1xSlJVz5bEnP3PSpliKBghKj2NKBPA6ySwgjozevpQBBeSTSL8oyR1Umi3YxJuQ&#10;bTjnnoKge9+0SOgQKSck46VIfPkjEb4Hy84GKGgFnf7RMsyyg5U8Z60kcETbPMwM53c9qbMBtKeU&#10;B2ytJbiJ2EY3dOAfWkA69UQkpDJgA5z7VHauZEZlkA45Pc1Xu7ovL9nLbQOCe5q1bBI7IE4J+neq&#10;aQuo6L5pPnJ4XtSoWMqhRknjdT7IodyxkD8OtSyxmIiXYQB90Dv7mktRlfVrV55FXzNpHBHXNPik&#10;jtLbYYsDoSO9SNOkrjzBjPv0qB58ncE2he3WgBJvNYmZTn0B+lEMHnygNgZHO0dTTYGeX5ipOM/l&#10;UkErRzbGbBPJFO2gBO0NlkeWGO3kHHeo286KMOzEDPIFOvyzNsKHaVySByKgmEybY/OJU9MChICe&#10;3f8AfhjzjoCOopsZzO0nCqScEmqYmcTmNJjz3zmpo7jMR2rnP8RpgXZJ7gRFk/4CRVS1Wcli0nfj&#10;I6VZkKyW4WCXhemB0qnHfqbeSExH5880ATfZ1gQtM/LDgg1C10tsDuwdxxg9jUavJIm1yQexb0qv&#10;cwKTuMu4kjjPSmIuACZlhb5QRuBU01FdGKbty8EY7iq/71IRHID0wGHepbXzFRmGVzjgmgQw5WbG&#10;77x7cbaseUqRt8vUc1XdxIwlkA39+OpqWKWR02yHaueT/SgNSOWJVhM7t1GAB/OqEeXu920gDOcj&#10;qfWtG5RGUEOAEPQjrUBdixLKApXhgKBXCO5WR/LQEKp+bPSrEzN5IiLbmPIz0qod4Qt5PzHtUsUp&#10;lXdKv3fu/SgYxi8CHAGQeSegpq3IhhLkBjnPFSySxSIVBIBOCKrSyxtGUjXPGAaFuSyO5nQPuJKt&#10;2ye1MeQFwF4wOcdqSKJXQrJywPysR2qS+iEeChGQKashaiJeOgCxrntmoZ0eT7xxk5p1rDMY1LdS&#10;OTT5gZHXy2GzuwHWnswK4icIY8DPUAVXitZhMXKLtxyBVxxsDNGQSByfSmWxliBLtgkc80xIYT5S&#10;hNwPrmkiaUtukk2j26U2dZXXfuyFPzZpbeVpMxhcccgHtTWoIc8hO7LFj7Co2YwKJNmT/FU9raoM&#10;o5+8chjVe/kRFMcbrhc9B0otqHQiuZUmhKsAAec4qISYT5H4C9cVGWkVDnlcetOt1XaTnp1Han0J&#10;IbiY3GYuPfNQXTJGA4BJxwvapr85J8tQNvOQOntVWbyjGEJIbrn1qlsAGQykgAZA61UknhyEk3bs&#10;9fWnSyPCMRkqCeRVaRXlfaHByfvVoo2FckiuB9pBQgEc8V3X7FWtXfgX9tTQtWsbs+TrKNFdRbuC&#10;QoIP6V58FME5RW3eh9q6X4AFl/af8G3MUwRYrzk/3uDW9FtVEzGtrTaP2fiIkAYdGUHrUxX5QRjp&#10;VPSpjLpltMSDviXkfSrfzBfavtk7o+LkrMViQQB6UMRnigFj0xkmggktigQoOFJA6ihQSTzjjgmg&#10;bgvAoUEjHB460ACAsc0bRkH0oXIcAHApBJuHHPrQAuAMk0IAGDEfhTQePxo3Mfl6+lOOrA+Z/wDg&#10;qxYWU37NqX9xppnkttchEEytgwM4Yb/fIyv/AAKvzw0TVLiKfC7ceh68f5zX6N/8FUTCn7Jt60si&#10;o41yx8pmbGT5hyB6nGeK/MbR5JpbozKxdsqDg8jnk/oK/Y+Bpf8ACQ0/5n+SPw7xFp3zpS/uR/Nn&#10;0X8ILwTRCW5DMwXBY9xjium8UXcU6eXBcBTnIB5x7+1ct8J7SVtGVzKvACFvfrWxrqj5vtEpBHDq&#10;B9a+xaTqH5wpONMo2Oput+yXEuM8Bhwc8f8A1q7rwjqF+zRthW65cenb6V5vFd6YkqxKzEgEsW59&#10;MflXWeDNYCYSA5JYYfPaprRvE0w87T1PZ/CWtyIQXTcMdW9K9O+Gfiw6Zr9tfNIUKttkB7qa8j8J&#10;tvgTflWblueOldnpE4XZdwse27B6f5xXzmMoxqRcX1PsctxM6M4zi9VqfVG9Z4xNCwKsoYH1Bprj&#10;jIGT0rlvgx4tPibQP7OuTme1GPmPJTtXZGyk7V+c16UsPWcJbo/ZMJiIYvDxqw2aKYU0myRjnH41&#10;dXT5Dk4+mBUg0yTGTWF02dOpmsrDhhj3pjIwPStcaXnGRn8KUaRETng/0o5kNXMUKSfl61HKhBJx&#10;xW6dIAHABqvdaWAhJXP1FZyd0Ujm73O1lA57VQiI8wjJ61r6nAUDADpzWRGpEpyMc9K4X8ZfQvwA&#10;AAjJ+ta+lcjGOfese3LFeT2rW0dwGxiuqD0OeXxGzYkqxyO/pWxblTGFLduaxrQ5bGBx3rWtNwTd&#10;jNXe4LcdcgEcfSsDXkHl4x0rfuAQufXtWHrqkxlsY9qiexotzkrnCSHA/i9K2NHPIArIuyBKQeuf&#10;zrT0ViQOMfSuOO5r0L1+MwkE9R09K4bxKgF4SRx/9eu6vlPknBHArifFKn7Tk96mv8BpS+Mxh1yK&#10;fjBHzdRkU37nHX60q57muI6x6+q/jmnHrxTVOODS5PYUAdww3DBpoBVs55zTjyMYpo3Bsivp0eQy&#10;/Zn5ck9O1WKrWy8fNn3NWfTHp1qGIKhn5UketTVFKNynFALciQEPgVN071FENzE5I47VMAD1B/Cg&#10;ctwyccnNMcd6l2jGD+dNdQOaTVxFdkOcAZHpT4V2t0+uKeyg06FPmrOULktFu1IA4q4JmK4C+/Sq&#10;VsuDnPHfmrgb5AN1Z8ivqJFW7ZgDk1k3xySa1bwHoD2rIuvv8596xqKxrTMeb/Xkhe9NYZFSXSjz&#10;iPf86Z9K46m6Z2x+Ejxzn0pCByfalopDGHBxjPB9KRgQ2TTmGT1HFIcZ4oAahOcAjrU6dxUS8EZq&#10;VOtJ7AK4ypGaYSckj6U9+FPJ5ppxtAx70RXQipsMYZXd+dV5gwAUjNWn7rnNV5hx061E00eZVWpS&#10;uI1IOR06+9Z9ygB6Vozn5eDVG4wWyfTtXNN2RzyV0Zt6uQWHGKozQFuSPwFaUkTuxUA/XFNktDjh&#10;OfpWcddDFxbMn7OCQDinzQ29vbk7hnHrVia2kRy5BrA8W6mLO0YM2OD1NTNxgjWjTbkeW/HnXUg0&#10;2ba33gRXxN8ZNdmW4kZXGMmvo749eNWu3mhjlyoB4zXyD8Xdc8yV3DcZ7mvIu6ta57KXJTPM/F+u&#10;GViGY1wGqhbhy+ecnmtPxTqrPOy7u/rWAbnc24t+Zr2aMeWJw1HdkS2fl5IyR7jpT1hGN4WpYpkd&#10;SpNTxpG3UjmuhGN7BaW4ZhjvWxYWoU5BP41Uso4zggfnWvZouwKPxqombehesQykY64xzWrboWGA&#10;Oo6is20Qn2rWtSwIHocVrE5pMei7BmqWuShLc5xwK1o4xs5GPSsrXo1aA7QeeOtE5WQUk5TPHPiS&#10;zSs3y9a8zn0x2kaQJ1bnivXfHOnmRnATPocVxb6bydyn1rz51bvQ9+jC0TkxaODgr07VesUCAHIF&#10;bbaWpTKrj8KqyWAR/m49+lTzluJbsLgBVKnOK1LbV2hHGcY45rBQ+S2FOTTzcMSOQDTUmjOUE1Zn&#10;UW3iRl+YNg+x61eg8TAjBfrXEi5bOS3epFunHKMcVsps5pYeJ6Db+Jo0H388Vp6d4ljcghzx/tV5&#10;lFfyBsbvwzWlp2qOjAb+/PNWpIxnSaPUrbVRKp+Ydeuatw3QkAwfxrhNN1oDaGbp71t2msoCP3lW&#10;mc7hY6mKZg3XgVpWMrRtvB4I5rm7DVoXIAkH59K2bK8iZQVINWYyidDYX5SQbe3cGuj0nUpWAOT0&#10;4BriIL/Ywwe9buk3ucFX4A9apbnNOJ3ulav5TDef1rds9VEiYDZ9jXn9nfZbBPPrjpWxpmpsXCb+&#10;B3qjnlCx18EiklyAMc11XgW7UXCfNgZ71wVrqCBPmP61v+FdVWOeNg38WOTSMktT6P8ACV1DNp6d&#10;sgde9dDDIrAAd68w8I66zWqIknQjI3V3Gm3EkgyWPTisVudVlY3POEfIPPua2dBuyHXc3UCuVe4e&#10;Ntv4mrmn6mYAHLD6GtoOxDdj0OHVyse0PkYqhrWvLHEwLc47VzS+Jo1UlpBx71k6v4jSXIEmRjjm&#10;uuMtDCo7IZrut+c/kkZB6jNP0jTIWQO8Y5rM0mxl1K585lO0Hg+tdC37mERx+nFZyabIpx5ndkgs&#10;rdhsVcHtior+7l0uMozde9Rx3EitnIOPSodTc3cZR8cikpcpc43Whj3viW6Z2Qy5XPGDVzw34gmi&#10;mAaQjHcVWTRLZWMswB5zg1o6Xplo52gADPUVPPdkQg0em+CPiBJaMqyTcYHevV/Dfi7TtSiXeQdw&#10;55r53ttNkhAe2ft2re0HxNqmjgIxbH1rspzTWppGpOmz3zUbWxvIsxBTnnFc1f8Agi2vWLmMZPU4&#10;rl9E+JUruoaQ7e+T0rt9B8W2dyq+dIOfeipRjUWp2QrxlozEj8CCxfzbZRx1UVqadbFPldcY7Guk&#10;ilsrkAqynPSkk0lJOYwMnniudYVReh0waZSsyI2AI4q9Cyt1PBqjNZXEMnQkZ9KlVyAM8Vr7PlR0&#10;p6GjBKq8sR+NWYrkcYIrJWXeRzxVmCTj72axa1GaImWQhCKyvEnh+DU7Zomh3BhjkcVcgcl8+/ar&#10;8XluuGH4VtCmmaJJo+Hv23/2Q9L+Ivh66khsFE2wmOQLyDX5K/Fb4eax8NvFt14Z1m1aOSFyF3Lg&#10;MM8V/RF458LW+s2jQvACrAjBFfm5/wAFMP2NJ9a02bxl4a07/S7QF8IvLr3FVVwylDTc55p0n5H5&#10;m3kZDls9u1FleFJPlP5VY1nTbiyupLS4jZJUJDI45BrN8vY+MnPYCvM1i7MtLmWh2Wg6uy7Srfhi&#10;vTfAM9xeTJGhJya8k8K2U11MpKkDPSvcfhdpXkvGWX3zisauJVNHXhssniZWse1fDDwYb+NGkTOR&#10;3r2Xw14ChhjWUwD64riPhdd2lsiB2XoOK9Xj8RW0Wnjyyo44Irxa2PnJ2ufZYHIKFGKbWpf0Oxst&#10;PYBiox0GcV6F4S1OyjUYIr5817x+1pdnE+BnjnpXQ+DPiZvChrgHpj5q4frEuY9tYOnCNkfT2geI&#10;beBlZDtOeoNem+DPF8UwRDIOe+a+V9E8eiULsm6nrur0DwZ42kidXE/UjHzda9XB5g6ctTysZl6q&#10;R0R9VaPq0VxGFEg6cc1rwOpGAPoa8a8HfECOVVV5ueMg16NoniSG5jX94CCODX1OHxUKsb3PlsRh&#10;Z0pWaPlL/gsfYF/C/wALNYXpafEy0zj/AGo5BXPOpVHfkeme3FdT/wAFjLpF+CHgm9UbvJ+Jeltn&#10;PQZcVysty1wnDYGMYx7V8rnbX19vyR9Lk+mBivNjZWWNQBk7gCfyquZCsO52zkE4A96myiW+8HnA&#10;HPFVrmZVs2GQOTivGuestdCpqd2IUbHV1OeP1r57/bPuNQ1rwXYeD7Vd39s+IrW3dc8CJXEsn/jk&#10;Zr23xDdSx2TPnkAjcDjivnz426lNrPxP0jTUkzHptpNdyAngM48pT/3yWrlqyaudVOJifZ440feg&#10;yCSwz2pIAm0mVei9Px6VJqkCLcJKspAMeQoOfpUZW6mtswMSMdx/WvJl8R6MdirE7ySiOTOzPHI4&#10;9qsXIiXMMK/N1Pzfzplra7J98yEoRkhR3qc2zs7SW8IIPAU9cVOgxv2eOKBfPYbmwRgevamW9sr4&#10;kGCAcYz39aushiRVZMEjnPp0p9pYG3HnswI7Y7CrjdARwWk7kSEnAAzj0BqxK4Mi+YnQfnTkbMgT&#10;zG5HUjoPekLRs7eWjKV657+9PmIe41Ue2Z1kkOccDGMZFPsI5JZuUYgKSAppskckjLIxz2bNXbMQ&#10;qoOCuT0zzVCEeAyKQvyHIGD1pSHZQ6qN27qe4qWG2RrgvKWIJ6jqPSnyQhTlpPlI+UdKAJLSVIIc&#10;sCSR8x981HFbTTytKJA3OOR/OpbiJLdAkRAGMlge1MtWAiLwyFt33hmi4E1xEilXCjOMHA4NU57y&#10;NcROo27e1WZ5VmZVf5BwUGDVG4thJLx8rLwfeldAO8+Z1HlTBTjnirOlIodpGkKnaQc9DUTxQwRq&#10;0SNu7gnoal05pY4285QeOcngUw6DtQmkyIVGOecVVliuJ13B88YYA9anljN1cZfIHZRUSxvBG6sR&#10;97OO9AlfoJdWey0QPyWGQM9qrwtLKRHJ0XquOtaM1tkIuARtw/0pDBD5RRV2knoO+PegV9Cqkdzy&#10;bfsQc4yMelLcPP56MG5DZYdsVLZxMzGKOMgDOct196mnt1jPnoFAHAyetHQHoyvJE6xeYzEhscEV&#10;LbEHcqxqq9sU9p5pY9jsCVH3gP0pIZJmTJONp5JHOKCWxZFaTMZOFPAGaa9ykMKqIgdowDURZnmL&#10;MOSMKD/F7027X5QGQ888etADobrewjI+Vhz7VXlK2zSvESNq7t3Yd6n+xbFy78bMnAqSKzt2ti29&#10;QGQ5B70wM4B5QJW6NzknPFWRf7T5SxtxjBxwR602OH9/97AU4XA4wKHG2Q7c8LgZFDAebuReY2bA&#10;GcmkGoO2FmPyjpg00xl1WME/KQxwOpplxbbIspGMHk8dDRcBVGMyEAAtkVLIpkl8sNwR1z0qtbxy&#10;GUedGTt4B7GtJ44orXzHG1sdOuaLgVWgliikkeUYXoKTzJ5+I3UkdcDpUiISoV1wAM4x2pbMrkv5&#10;fGeVPemwM+WONpjksWJycCtC0QrEsZAbnJ9hUN0kYlXyowGY8gVIbiKKURIOSuWzxxSYFtY3di6r&#10;gKcYx1NMuDK7lpUAZjwM0yWdmj2W7c5+f2NMS4uBk3P8P8J65p6XAT7JL8zNkEjp2zSRRkO2PvKO&#10;c+tDXU1yhSR8AHjFSQWvnjzBLgLjoetIEOaMND5IIBIyxAwahS2VJhgFiDwT7U65WaQDyk5Ucjv/&#10;AJ4qO4laOMRk/eHQdqejAfJcLLbyKcZBzjpVRvmJzLzjPNOMbTfKh+b0NLPE+z924OOhzQtAII9j&#10;b5JGwfUirPmKy4KYUjPTtVSK1aSMmZz97OT2p8t1uIgj6Abct/OhJsWwoMRHlQyknnaDSunkoYZS&#10;MlecdKbE5jJeVDx0IHai8uFZDtGd3emARhiGRQT6c9BUDW25wQwA6Ege9SWTFYyzSZHc4601iAyu&#10;gAK8ndTAkkgWRwqsflwSB3qTzAI2WKMEkYftVS1e6MzNnHPUelWGTyj2G5euevFAiKORGdl8kLnH&#10;1NSx4bl0PXgHuKb5EasMzbjjqT0pVd2JYMMDgAmkhu5XuYypOCefTmnpvVRGoBLYycdKaHErsJiO&#10;OcVIrrGhdCNx7A9KZI4QiOQb+4yaikch8xxjDdalmuhLGFdyccEg1Uvrny02AFiw+6P50uo2xDJb&#10;42PGSSxHFK6BUHl4GDk4qtHAWTzHfqc4P9KslQkSgI2OhAHamIYhV5t0UfzDtmnXZVk3yKMHsaiW&#10;eUz/ACoQopGmdwJWGSf4aYhguDHhAw29s9qbDKJSI0yOT06A08L8jZi4IxlqYrmKNj5gH44p6MCM&#10;I/mMCQVJ6juaayr5hZQcDgipYEUqwWTryPU1DNvh5AGd3K+ppiGPIxDwkAHqBUSyeS4+TIzye9SS&#10;QuF3H7+Oeaqyq7McH5sdDVCL32sSNmMbRj7uarNGSjs4HzdR3oEcqQAOcL/F70ouP3ZQjHHGB1pX&#10;1EVpCyERk9QccVEZZQmxhgYzxT4rtWuPLMR46MemaJwSjqGx6ED3q0IpedJcKU34UjrVedAgAD7j&#10;6j1qaaHyYsBzg/3jnNVd6qD3J55qlfoBFNK5jwRtBOMmmSwvEQI2ye5Ap87COFfO7nrTI5pJgWWE&#10;hV6EmtEtCW7bEDt5bEFyR3qTQ/E0nhn4leGryzkxIb1QDnByTj+tQXMpViYock9ya5rxekdjqOl+&#10;KLmZEFlfxnaWwfvrWlOPMzOb0P3J+Ds1zc/DHRru8lZ5JLZWYsc9RXVhjggt+Feefst3q6p8CvDt&#10;4ZS++wQ7ievAP9a9Dxnivs6D/cR9EfH4hWrSXmxwztxjpQh680KVBoCjOQa0MQD4JHp1pVODtPTH&#10;FNJBYjPenR4Dcn6UAIckA4NEYO4gHHFKxxzg8UijcMHPWgAwFzihRk5zzS42MRj8KQbivTI9aadm&#10;B89/8FQ9GXVP2NvEN00Pmf2be2F4AP4dtyik/k5r8ufDF1ILqOaIgOWbqcnHYV+vf7aPhyfxX+yt&#10;4/0W3TdLJ4XupIgBn5o180f+gV+NvheSeW9Q+Z85+YKh4wea/WOBayeXzh2l+aX+R+P+ImGf1+FV&#10;dYW+5v8AzPpv4YawLbR/MhtGcqBux0yeh+lburXU01stpHEisQDvbsecrXnnwuuruOzMSz7hkfIR&#10;0I/xzXc3k4awaaVOduCcjg56fpX3/Kua5+SOWnKcxPKLe+82OQbix38cCtjQNVmtL3fbuCm4bh6H&#10;NYV+sQmWVZvkYkkDkk9KtaY8fnoI2DMyjdkY6H+fNaSSIhdO57p4C8RNciMTPwD0PYV6Xo80cGEW&#10;TIZSwI9DXiPw5uz5htzKIwvIr1/wxcNcp5TSAGMjaTx2FeFi6dpH02XVXKCTPS/hH4rfwt4rtb+S&#10;Rlimfyrhe2D3r6Zht0njWaNsoy5BA6ivj+yuXSZQ8gHHUnoa+nvgH4tXxX4MhiuJla5sx5c2DnPo&#10;fyr4TP8ADuLVePo/0P1DhTG3UsPL1X6/16nUJYHGSPxxThYZ6j3zWolshB6c04Wy4Abp6V8tzs+2&#10;toZa6cDyG7dKeNOHTbWn5EfHHTpS+SnpS5mFmZL2IHRRVe7s1IYY4xwcVumBCfaql1bFVJxx9KTb&#10;YbHEeIbLCswHY1ym3E+Ce9d94ktiYmIH41wkyFb1l5HNc817xaLVv8y56ZrR0jHmjI7+tZttyAAc&#10;gnmrti+2YqK6aexzy3Ogtfvnn6itezY+XjHauftZmJxnpW3YyYQdxjBBq9hR+IsXP3QD+dYuurmM&#10;8kfStifjIFZOtcRk/Wolsa9Tj74AzEgd+Kv6K2zChyTmqN+CJjnj61c0UhsDOOcVyLc1+yatz80Z&#10;z0Iri/FqYmyeu7mu0nXKE+1cf4tXDbh680Vl7hVL4zBbjPyd6RGGcYpDyCMc/WljyTlj09K4DsHg&#10;E8gZ5pR7g89aFOOP60oAGcHqaAO6aM456DrSYAYcU4gE4J49KAgD5Jr6c8fUsWxJGcGrIJOMjHFV&#10;rbJGcfSrIBPHtUvQa1FI7GmSD09KefWmyAEcikIhgU7tx6VMnU00DHAH5U9Pu0DbuKRng0jjPelo&#10;PNAhoBxjPBNPRVB/nzQoGeRSrjOelJuw0iaNflGO9WVAEeTz6VBCwA554qyi74c9Oal6iloV7tNy&#10;VlX6YPb3rYmx5ZJ7VlagAcgc+vNYVEVT0Zh3vE3pUJJLfy5qxqAIcHIxmoGIBwep6cV59RHZDYjI&#10;x3oyPWlbrSEgdakoaxw2e/pSMeMED86HKseByKRmZhg4zQAqbQevapIxg4zUQJ6kdulTJ1pPYBW6&#10;UxySNpx7U8jjFMYcfhxVQsRU2GSuVOAPxqC4kwn4U+YbDyc0ydSR0omrnn1kUrh+OKrNEZCBjvVu&#10;6UHnP51HDGN4GeK4anmc1iNLJR1U+p4p/wBjjK4HWr6WZdPu0osW6jj6VzN2GoGJeWQRG+Xp3NeS&#10;/GXWI9Os5V3gYU9TXsHiKZbK1dpB0Xqa+WP2jfGqGeW1jmHU9D2rkxFXlhY6sPT94+f/AIyeJPMa&#10;4kM3BJxzXy58TtbSWVwZfXBBr2P4w+Js+aBOB1yBXzl49vxdXDMGFZ4OF3dnVWlZWON1mRZpid2R&#10;n1rOaCQ89Kt3RDSE9eM4xTVUE9OK9qK0POb1K0YkU9O/FWbeSQEFs8dDUkcGfl96sRWQ6Yzk9x0q&#10;zOTurEtm7NhSMevFbem/KACCeOmKz7CzGQM/nWzY24Xg/nmqiZy0Rfszgj5cDFadoGBCk5qjawKM&#10;dD/OtK0jGQdxyelaROebaLcNuxXaCfoKpavbOYWCj6ZFdPoHhu6v081YiVPen6z4XeGMmSMjA9K4&#10;8XWUI2OzBUnOVzxPxXpsh3fuievbpXCXGnXcUzLsbr6V7nrnhqORmDR59ulcxqHguN5SwiznvivL&#10;hWVz3OVpHmBsptpGznHpVS80+RxnZn2xXo9z4RjVuEPHZRVeXweGBCxHp19619oibSPMptNuI2Bw&#10;2R7VXaGRGO4Hj2r0W88HEMcJ9KyrvwmVO3Z+QrWM0yGmcbj/AGcUsbMeM9q6Sbwsykt5ZHrxVG58&#10;PtGu4KeK1jJGbM5HGckdqnW4MeHBx71FNbtGSSBx7UiKeQO/fFaR3MpWsadpqbrj5h74rQg1mVSN&#10;sp6dzWDGCvzZI57CrMTnt0+taI53FHVabrkokAY9emTXUaXrpODvxgc8157Z3GOdwyOPetrT9Q8v&#10;HzflWsWYzh0PQrLVlcglgc963dK1FkIO8Y9M1wGmamWABbAB9a3rDVdmDu+vNaROacDvoNRVyGV6&#10;1dPv/LxuI49DXD6dqoc4MgP41vaffhkHOfx6VRySjY7Oz1Hcn3u9bugakVmVdw65BzXD2V8SQAe/&#10;AzXS6CzSSKw6Z6ih7GTjqez+CNaiO1GkHPqa9f8ACl7bXdsv7wZx6187eGZJYpkcfpXrfgjWHiVd&#10;zj6VkkrjbbWh6FcRKcjjpzVe43pF8o+lVItVacABs/SpJrtgmG/Ek1qlcybKGp3c8EJYMRz39KzZ&#10;NUfcFY8k461b1u8iSD5iOtYSf6XdKEfv0q7tIxl7zsd3pGoxW8KxRsvI5xWklws6jD8fWuZt4nj2&#10;jbj3rVt7jyoVwR781mpXN+XlRpeWoO4MOaiuFCjfJ1xwKrfblALl+nUVVn1fzGK5zzTJYTzSNIQv&#10;Iz2NXtKWRZA2e/SodKtDdMG2k5PHFb+n6OoOXUjHqKm/vaGsINK5e00tn5vu4rXhiinTbIAapW1s&#10;qJtUfpV62hdPnK4Hqa6oEyiSQ6QWb9wfyq4t/qGkH5WOKjsrxoWwoFaIWK8jzNHyRjjtXTGRlyaX&#10;Lnh/4jzRSrFNJ35ya73w/wCOrK8RVaUZz0ryefw8CTLb9falsptT0yQMC2AatSTLhUnBnvMU9nfI&#10;JFZT9DUc+mbgSnevONA8aXcKjzJCMHucV1ukeOoZQI5pVye+appNHbDFRejNE2Eqn5QT+FSQxPH8&#10;pSpLbV7G6AaN1OfercYglHDg8dM1zypdUdVOonsR2y4YAnAzxV6FQc4NRRwKPujPpzViNW7kj1Aq&#10;oXijqg7g9mLmIqwrzT4x/DS08S6JcWV1ahwyEYK5r1OFj2GfrVPxHpyXVqQyj7vNW6jHUUZRPwy/&#10;4KIfs1QfDHxRN4n0uzCRSykOqrgc96+X9P0gXEoYryTzX7Qft9/stR/FnwXfWsNsRI8bGNgvRuxr&#10;8nvFHwj8UfCzxU2geI7F12ykB9pwQK8jGPl95GmXU4TqckiPwf4fWJlZ4zgdQK9N0K4XTogY8AgC&#10;ud0rT1toEZQOnU1ox3BC/wA8V89Wm5M+5wlGFJKx6X4P8eyWcyK03AP6V6bp/wAQVuLME3GRt9a+&#10;a7bVXtpQwfHTHNdf4e8VTGJY2kJ/GvPrQ0uj2sPVS0Z3XiXxDLc3e5JM5PrWv4N1e4ZgA/A964iO&#10;c3kgdm69Oa6rw3Klrtx0461hZ2LlNOR7F4O1KQsm6XjPevU/Cd+BtO/PpzXhnhnWFjKnfx9eK9L8&#10;J64jhcSYPbFKEmpCkk0e2+GNSZNpSTB7g16V4R8STxFQ7kr9a8Z8H3yzhSsvcV6b4ZDEIR+Ve7gq&#10;009DxMZRhJanlH/BXrU/P/Zh0DUd277P8QtIc4PQeaR/WslpkKo6AZ2gnH0rS/4Kq2nm/sWaheHP&#10;+ha/pdwrY6YukGf1rEsnEumWcqPgSW8bE565UVjm0ubE38l+pWXRUMNZd3+hJPKWjdOzKCPaqdzM&#10;TbtI2N3PUcYAqSQu7lS2AEwT+NUtUzBlUIBHIAPOcda8lyaPSirGJ4ivonsmjQ9VU5x0OK8G8U2b&#10;6h44utSfySCqQpx8wVASQfXk17F4hvgkKyKeGQMQTjtXhOk6tLqGmx+ILgN/pss9ygJ5CmRgn5gC&#10;uKvLTQ7aMSK/lhm1DeqnCsAg7ADipGHlQiWJiykdPeqUIM86yTPhQ3I71blnfakRGCVySelee3dn&#10;XYbp05lzI4YAcEMOoq4PJdljRyG5yoFQGOUWv2nZjsATUkAYuXYruIGCB0pDC9SOKVZPmZfr0/8A&#10;r1ZjRHiRQdq7jjNQIu5SkkeQDnPqanSRQFE4+70DHimmrCZatrGBfMmdshBj8aqNGyzGNTw/XPWr&#10;ELGWMgQ7QSed3em28TBn4Dkjpu6U0T6iLCnmDCn/AAqUwqqiV5QMdlPSoHuZo5WTIAPT606Zv3KM&#10;AScDdgfeNUtWFi1bbI423AsAOuf1pjjMgYyZVh8ik5qNWuEj54U9R3qe1tXlUk/wgkADr1piI5Lr&#10;zYygjI2jsP0p1t5sAVWG0cNjPWonuzaSEoCOck46+9MYm7JYSDJyQPWgDUaaOQeYuCw6YFQ+XILk&#10;ggct0FVrS4EcRBXLDjFWLKeOSQqnXHTOcUCQX/m7HbaMfwr3pkZna22PEUJTIJPBp1/KSvyuvPVq&#10;ry3fkgRmQbVHHtQtwLMVrK6tJJJlgvy8+1RCBpW3Stk54BNMaWfyFnLFAP4adbeU0oYuenrTDYsq&#10;0sSYbYAM9T2qGd5YyscYwCcgg9KJfIlO8oRjjlqJg874+UBR82KSFcltZMqUXAcjGaetszsFkcYJ&#10;yfmqpLPcQMqJs54Yr1A96ngvUZgDGG2g5pk6kl1JHbylIWycc1GgKLvkUnJ+UetFxJC6E7QcjqRU&#10;EcwjYqjbsNwc8UARvczpKBCvKnOW7e1WUnmurraw+8g696ZBwTKVXrwx4/Gn2pZHJkP8Xy+3vQBP&#10;PH9kTdIoKt1P9Kpxzxb3iX5sfdGOlT30pZFG4H1GaprKyMwRcgnAB9PegC3AzSl98ecf3TUYiDqX&#10;eUKCeg9KS1nKoNw2gk5Yd6arwiQgkhcfKSOhpgTPFDt3wzYwQDk025jypiD4BOTz0qNXDI6oMDGO&#10;ecmnQs1wnzR7T3Zh3pAOXyoIDI0u7bViTbJH5JcAtyBmq13BHb2/7zPzAZA70WQgeX73Q8kmgCwY&#10;ykzDZuUjlqVRDbxqV5LNzz096mCK+QIeNvBBphjjijJGScYwetMCBrcysXVAzA5XioHi2XQZQDzj&#10;JPT2q3G6wuMA4IwBVe4DLIZFAbPUE9KALE+wp5YUZ9hVeSXe545zgkilM7PkS7RkcAHqainckAqj&#10;NvPIC9KNQFEQkbywSB2x3p/li3T/AFuWPIXOMCpIVg2bVcKVHJamFrWchlxkj72etGwEkiFhvhJB&#10;xk45zUDEMThQCBt4HQ0+S4MZLbsZXA4qOKdzFtGDnqxHejUCArycAtg84pw8yX5AgUflil87AKbP&#10;lxx6H6VWRnLEkkEjIJ6A0bAWniEEbAuOAcg1AjRMgAHKjOcd6kS7jeFkIDkg4OOagUwRoZcEnH3B&#10;/KmBYN1BHb7bjaCRwxHSqIkWVQUyVz0NE7vPHtKcD1pkksaBUEQBHcdKfURbEYVgkZTg9AajZVXc&#10;sj8lcYzSQKFTd6elMvCrqGDEnGeO9AXJLJ4wAnlEc4GRxmpJYBM+2Xtnb6VVs3lDF9rcHjin3V/N&#10;GfJaMjjgkUwJZI2jjAypYdOMmq0Jfcyy84zmohcyPJmSTpyCaZAkjmRllJC8sMUrBckkDWxIQglu&#10;xFR+c7v5ahtwwScUuwSkMHB25IHvRibPU5Yc8fpTEDRgxsSxJPHHrSnEKImzPGDmnPGAgVT06802&#10;ZjgMACyjkelAExaBGUMR0GWHanSSQpJkEsucfhVRZcjaCT/tAdad5srTiEtgbfvdcUCuPnIhjZk+&#10;6e5FRxSwBC2eeAFouGmJ8hsOh6EdKqtuZyqx4weCKFuIlku2UGMgbSeRUc8IK5YZyOAT0qNpGZAp&#10;Qn1xUjfvowSw6kcelNrUSdyKCUKNo4KjinAy3KHcg9QaY0fkyeTk/Mck09HRG2k/KRxVAVZb12kI&#10;8jp3amNHJNmRcb29uKddoxclADntSsHVgTnIH6UxCSLM8XlICw6Ej1qGRzbx7xz9eorTaSKOItgA&#10;Y5NZd7KFJUEYJpLVCsV3uXuYxLGm055JGOKaksjFhkHjjJqWQPJbFD8v933qlPmKItvwVHJrRIQy&#10;+lUxBZG7dB2qllSxGSQRwasuFkXez549KYiQ+WoGOueTiqQEMw4G+M4A4yOlQyXL7Nh4UDAGat3j&#10;rtXYOOwNUp4VMZVnyTx9KtNtaksglEYjLs/OOOa5H4qWsbeGEnkcFIruJ3LHnAdc10twmyVUJJPb&#10;Nc/8TYLmfwhcQ29tvkaRPLB+orel8SMaj90/bT9lBLAfs9+FW0x1aJtKjwVPsK9HAwM5ryf9iyaS&#10;4/Zq8KM0QV002NXUHp8or1gHjBzX2FD+BH0R8jiP40vVig7uuT+NOACqeee1MjAC8dMU7Hy5rUxA&#10;rht+38KMZXn1oJJAIOPrQhO35lOPagBSFC4o3kOOcH2o2gqCTyD0pDhiCBQA85JJJPWkXBjwzH73&#10;NDEAkZ5FNBJQ9+aa3Aw/ijo7+Ifhxr2gwgGS90W7t1B7l4WUfzr8JvD8k+nat9mlZleCUxSx/wAQ&#10;ZTgj9D+VfvjJGHyrDgjFfhx8f/D83gj9qvxt4NlhWM2nie7CqBjajuXXH4MK/QeB6/LVq0u9n+n6&#10;n534gYdzw9Kqul199n+h6p8Kbu5awVwAUPJJH4V2FxeW88T27sVw2GTceTmuD+H0s2n6UbVixVlH&#10;H93gc1u32oGEAQkCQNlSO9frSV0fgtTSo7D9Ue0gf9zJ8wb5cd89qboEsn9pBkGShO4P39Ky3/tG&#10;e6EjjaCDk+5//XW5pVlGdjPOMtznv070MS0R6F4P1UWuC+GLcuFPI54/rXp/hzW/MQPGWKj73PQ+&#10;teeeEdItUsFna4BO0qSQOe9dvomnRWNsoeYnOSSD2NebiVGVz18HKcbHfaHqqyusOQWxkFu/qK9U&#10;+APj9PBPjKK2u5vLtb7EcuTxu7GvHtAtDNCJom5D8ZHJGBW7588kAWLKyQ4ZG75FfP43DwxFKVOW&#10;zPrctxdXCVo1o7pn3TFJHLEskJBBUFSPSn1wf7Pfj9fH3gG3uLiQG6tgIpwTzkV3lfmNalOhVlTl&#10;uj9lw9eGJoRqw2krhRRRWZsFJIu9CtLRQBzniC3XyXBHQd687vYwt+3B6mvUPEMIMbsDnI9K8y1U&#10;bNQcY6tWNTcaCEkr16GrVn/r+fSqtuAQQxGM5qzaE+cPpzW9P4TCe5r2n+tHHX9K3dOOQCR1rCtc&#10;MwYdxW3pxyAFPIFasUfiLUwzkk+tZerofLOea1pwdgBWsvVh+7PPUVEtjV7nH6kAJzzyKm0gkt6c&#10;9KZqwHm4H60ukOFk47niuP7Rp9k25M+Vjn8q5Pxco2nPY8V1jcx7snpXL+LVBjPT2qqvwDh8Ry/G&#10;Tk0L1yBRwPmK0KecZ+tecdpIgB5NKSMY5HsKaVJ5Bxj0NKcFsg8H1oA78qeMU3aMg9fapSrAAimI&#10;gzur6Y8cltg24cd+athBgnv71XtxyB3zxVpclct1qZMEryG4PTb+VIQR1FSY9BSMMjFTzalW0IQC&#10;TjFPAwOKNuG4605UJ4Pem3ZCSuIVbsKNrDsaeQR1FFTdlWQ1AMZxTgAWGR3oAycKKkSPjkd+tJ6j&#10;HqqjAHarMODHtJqBAKsRDMeKCJkEgIYgjpWZeL87Bs81qyqOcdjWdfJhiTnHrUVEVDYwdQTGPm4q&#10;uwHHFW9RCjgdAaqEc9fpmvOqbnXDVEbkE8GmOw6dae2M4FQs4U84wfaslsUG4ByufpQAduBSFwDn&#10;PFKJEPB/PFXbQYq5zjHapYye47VGOm4HgfrUkZ559KliHZBHAzTdu7jFPKnaGJ6GnwqHbFVHQmex&#10;BLASB8ufTNRtA5+8taDRBuAvT1NNaBSMvUzbtY4Ksbuxj3Ni5FFtYur4xxWrLBlcEVDsVRzz6VxV&#10;Uc/LqNh6YHf2qV12KWx2pi7VPFNu7yKOEszDgd64paM0ijh/i9rkWlaHPK8mMKcCvhf40+L3vtQu&#10;JzL1Y9T2r6f/AGovHK2Wly26S/w9q+FPin4qjaSXdNk8152IlzzsdtCNlc80+JeqxyyyfPkc814p&#10;4olQyMY+5PGa7nxzr6SySDeSTnvXmHiDUWeUhHxg13YaDSIrO5myFS+3IxT0VR/DVUTKW/HgetTw&#10;yqQNw+or04nE9yzEvzY6c9c1dtoWY47VThI3DHPetG1bcAxHHsOtUZPcuWluAQMZArTtIyv8PXpV&#10;OzXcQM5rTtU3jDDB4watbGcrFm1P8TD8q3vDenT6rqUFjCuTIwFYtsmDkH9a9Y/Z48Htq2tx308J&#10;Kqw205yUI3MGrux6t4P+E0cGhwj7KC2zk4rm/it4PTSbDeIgp3c5FfTWieGYbbQo8RKPlGa8b+P2&#10;mK9rIAvclcV89iarqTZ7eDioxR8y65HFDuVk7dMVymranDbPhsDHSut8VoUd+egx9OteU+Nbye3L&#10;MpPB49qypx5md9+ppzalaTPuEgz24oa7tShKkZxXDQ6/Nu+diPUVY/4SNlXAYenFdHspInnTOjuJ&#10;YiCDge57VRmhhck5AyaxX192bk/jTo9aBP3+Opq4xaJlZovy2sH3dox6CqF7pSMpEcQ+tTf2nGxB&#10;Dc4pzXsRjyHznpWqujJ6nH63paoTuXHPOKxc+XwRj1rqfELo+TngGuXvhhmZRzXRTehnKNxFuAOD&#10;+gp8U+TgMMD1qkZCOAfrzTkcqM9c1sYuDNOC5IbqM5zWlaXuMfMAfasCOUjnPI71at7hgwIPboTV&#10;rYiUE0dbp+p4xluK2rPVBIAvmduK4qzvcDaW/wDr1sWF6pIbzCPbFaKRzyidxpuolMAtz6V0uk6m&#10;jKCG5rz/AE69bAyc++a6HSZ5yN6qxGPQ1fMjnnTueg6XdqwVVxknjFeh+ErY/ulPtmvLPCwuJryJ&#10;PKb72ea9m8DaXLOUYKeOxFS5qxyzpSOu8PW8UU8cTpyeTkV3GiXiWx2ocDFcppmmzfaDKkZ+QcVa&#10;uL2+t2IBIx6Vk6kb7ihRn0R6boF0kp3+Zye/pWtdurQkZzx2ry7w/wCKrq2kCO/TrnmulTxmPKAl&#10;Yfga0hUi+oquGqrWxH4vvjbEAN0PAqh4V1N5tSQZOMjg1R8Ua7bX0mVcZBzjNL4GIkvlYN36+laN&#10;+6ckYvnPS1uoY0y/X270LdGThRWNeXTKQFParGlzyyY31N0ka6yZpzZaPanU+lO03Qry6uAApOT6&#10;dKv6DprXrgmMtzXofhXwdGqCaWLHuaynUtodOHw3tHfoYmg+FpreBdyDp1JrT/su4Q7QnHqDXZ22&#10;hRJFuMYxjioLzSMEsoAX+dRGbudzw6ijnbC2dvkYYNXYokYCNxwKJ2jtnKRn5qLYuDuYkCu2Emlq&#10;cbhFuyJRZmRtkQ/Kr9vbeUm32xWPda19mYJGec1NZ6y0w/eE9smtoSdjGaSNB59ku1ehqW0aB5f3&#10;pGB1zVOGRJRjGSaeqPHW/MjPlbZr3NjZ3Nv+4AGR1HasC/bU9OmzC7ADsK2rOWVYMsPwqpeyIzEF&#10;frmq57IUqRT074g6tYuFdmwD1ya6jQ/ioePPYggc4rmY9KtbqXDAD14qS98MRrFm2OfTFEZtglUh&#10;sep6F4/sbwAmUZx1zXSWerWl0odHBr51VNa0mbdDK+AeBW9ofxQvbGQJeK3WrVmb08XODtI95gkj&#10;JxGwx3zV4wrcxFWUEY4GK828N/Em2vQrNPtJ9TyK7bR/EVvcoGEw5NS4nfTxEKmxleMfBNtq1o8c&#10;0KsrAg8V8gftafsKeGfiPp1xcwWax3PJjlReQa+6TPDcrtLDBHNYuu+ErXUImDIpBHcVlOjGejN4&#10;O01KLsz8RPiV+z14y+EzS22rWjSQxthJlU9PevOJ3aDI756Gv2G/aK/Zz0TxboNzHJpqktG38HTi&#10;vyp/aA+FupfC3xrd6HeW7rEHLQMVxlc14GYYH2L5o7H12XY720eWW5xIui8mCOOnFdBoExDgBq5i&#10;z3GTLHI+ldHozhBnHbpXkunc9VVWjtNLu9oGTn0FdRo9wSPlb/8AXXE6KzyMAAea7TQ7OQgHacnG&#10;MiodDQqOIfMdbpGoPGASegrt/B+tOZkXfjkVw+maZPIoGw+/Feh/Dfwbd3t4jtExAPArldJ30OyF&#10;a6PcPhqWuAhByPrXs3hW3cKhK9q88+GvhL7NAgaE+pJr1rw7pZjCALntjrXr4Oi1Y87FVbnkP/BT&#10;awS7/YP8bySji3trebnsUuIzXnHhS/W78IaPNt66ZBk+uY1r17/gptp7j9gP4jeVGSyaFv6ekqEm&#10;vEvhlOLn4a6BMx3B9FtWBHf90tYZwuXER9P1ZpljUsM/V/kjcmLKztGQcrjJ+tZOv3MUZDbv3mce&#10;2MVdknwpj6HkAY9KwfEN6du2MfxDcTXiyloenFXZ5n8ePE0nhr4cavqluSJ7fTJfJU9TIVIUD/gR&#10;FeceHtO/sXwRYaRdTZuLPSoreVTzh1UAgHvznmtn9qNZ9X8H2/h2zlZZNQ1i0iJU4OxZRI5/75U1&#10;i6o81xp27I3SPuY461w15XSO6ktSFQ3mBEdMA5JI5+hqxNJboWcqRx/F/KqenxOuXllI3jK89TSy&#10;ebOgQyH5m4zXEdBpJcoYVieQZK5Cj61Lptru3yZLDPX0NUYBHsDyMAV4GO9XUkntYxDGcBsk0XAc&#10;6gXKIp3An5sdjUN9FvkG+Rgd33akt5BDPlwQfWoYp3uLlldcZY/eHWhbCLQtnQK/mYCLnlupNNgx&#10;DIx88sxblQO1LdSm0UtKwY9GX8O1Nii8yJbuJTlunFaJai6Cy3CSSbnXkZ2+1WozG9ussPJPUY4q&#10;ksDNJvY887QtTIzR4MZ28jIzSFY07fyWjXzlGW6g8UpdVLBXwem0GqT3fmsDK+B2wMCmF2MTSCQ5&#10;PQkdaaXcQ7KzXDGY4xgeuBUMjr5hVXwBwMCo7ZriSRguD/dbHWpbeGOYlWOM8NgYodugE0KtBIpZ&#10;TtbnOamt90YYEj/gI6UyJVhJjnbcpIG4npS2ihCH6hh8rA96aYDGuYgu4r35GOBUcgeddvl87u3e&#10;myZE2xzkdWwOtTQSBWDKN5B4C0wJWiKwqJ1w2zk9hRbBirSSouxuN3cVZjkWVWDJkAdx0rOmaMnC&#10;SkKTgcUE3diRpxHM0cQ8xM4DdjzU4bI8w8OTk1QQSRNthBwFzUsgcYBY5wAD+NAN6Czxu/71M7va&#10;mq00JZpMKCMdKa02Hw0209wT3qKe6RogBKCznBzzT3J1sTLPHwobcDz16YoLOy74lXAOcmq8FqA2&#10;7cAOu3PWrTxYtmYKVY9AOlIehJvlXbnGwj06U7z8xuY4/mUfLnuaqK9zHF93AxwO1TpMiQ/MB06i&#10;mgGArLc/aXY7QvK+9PmkiLqIoCCeoplpcQyMFyuMEnipUCyz+crcZ4oQtCcRxLEhUZPYVA1uXkOS&#10;VB5OTxmrwliRTuiBZG7H9apz3JlLJGwGe2OlFgInISTy4m75Jq8DtQwsPlB5OOarWqq8mGAPrmrs&#10;sEznegUjd19qQFN4JHhEkjZDHuKYqRrLvO7jnC9zVua5jjGy4RevApkslsLdnCjrxgUALFeELleT&#10;6ZpGnMrZBIJ4NU47yNTkAk54wKHYtl1kYEc4pgS3l9t+SKIsQMLnuapxTXl3cYaPCA4YE9BmpkWZ&#10;4xJt+Y8kGo2mdJM7iueCCtPRASXKqDl2IIxjBp63bxQhJ1K9MOKruzSyBNx6+nGKcxLfuSxYdiaX&#10;mA+NtzZRyE6Hin6f5SSbC3G7ANPSEi1VkUDk8ZqBxPgzJ65wKd+4rFq4aAZMWSB7darMxcYKsNwz&#10;gUyOd2YJggE/rSrFIJPnfIJyOaQyO4hlRSIwTkdfQ1DavM7CKUHaP4qtXlzGsGGIGePxqqHB/wBW&#10;D7c9afQCZIoo5i6huvB7GmBlBKA/dOSPami5lRsMoIx0FJngbSPm5K0AJE6sWkJGB0z0oeaOZmUx&#10;jcOV56018QIyA9TwDS29vHC29wdx9802BMzkRZChSeDUYt2CKWYYJ71FJIJGYwgnB7U+SWRVC7ug&#10;oFsTC58pPMTG30AxzVc77wl5AWO7vUkSGUjdgLjpUkzpG3yjnHGKHsHUrSRSAHdGAF6kDin2YjZm&#10;3ybM+1PecGHbIuQKgSZGf5eARgUCZGkcUd3hYzjPUd/erARQSWPbPPc1AtwjPsU7cg4NPEhTAfcT&#10;6gUMaHMsBjZiDnuBUDKqqSXOCOMnr7UshDscAg56ZxUNw8hTa7DIPBHamSxqL5TiTGccbc/rU8au&#10;yedEufm5Jqsu1Jgd+Tg5yKsC4jhjKmQ+o2jvQJD9zQxbXGCT0x1qssi7yioSSeDSXd4C4VmHIGT6&#10;VCHVW84ueOAB0poB7L5fEgxnv6Uq7N6up4AqNphcAxyjnHbvULOYeASV/lVLUVia6coS3BJPBxUJ&#10;uo5oirIc560jXDhQX4B6CkVwfmYYB9e9ACRkSSFxIc9wabNPIqHC5IPUU0wuG3eWR+PSnmRSvygA&#10;gc570C2IpHlkiCSNwAcDv0qGC0UuAxJP94mpYy4l3E9TgVLLAYoiztzjjHamJle4SSRTDszzndmq&#10;eoW0fllXYDjnmrkjkAcnpWbe+bOreuc9KpXEVd2CTk8dKWGNG/eseO2O4p0FosceRkhmqQqjLgr7&#10;HHWrurWAqXDI7bIVPy981CyoWIfjB6+tTXQMSkxrk56kVT3/AGiZlZTxxxVrVEvQq3KkTGRfmycc&#10;1meKtXhsvD8s1yuwI4ZieenP9K37mKCOAqUG8DgmuX+IVu03hO+VYw5MB4/Cuii0ppmFaLcbH7Cf&#10;8E7fFdj4y/Ze8P6rp0qvE1qgVh1xtHWvciSDjFfI3/BGJNVi/Y90j7bny2z5Iz0Ucf0NfXSnLZH4&#10;19bhp89GLPlMVHkrtDkJ20YONuKFIHApN5HUfStznFAIByPwpFY45agZ5IJxjvQoBHXNC3AcpJOS&#10;CPekIVFyOp70EndkdO9BYFSMfSgAPzEMe4oQkZBXoKbyGAUZpRuGfemmAjKZGxtIzX4zft4aPcaD&#10;+3r8QTJFlbjUYZ0z0IeKM5r9lhIyYfGec1+T3/BWvQrfw1+2rdarGSP7S0GyuXHuMxnHr93NfY8G&#10;VEs2s+sX+aPjuN6bnk110kvyZy3gy8E8CTFwM4BVuvT/AOtW1eMvk/bIZd4JPDcc9a858J+J4Utk&#10;Z5SjcMrd/T/Ct6XX4ZYhNHc8pw4PFftEHdH88VaTjVuzYg1GRVjkaYEGQgIDnk9v0rX0q9hT5pS3&#10;ykfLnoM1wUmoS3EnmW8f7vORhvm47113h1LuZVaeQBZAM4HUY/SmiZpI9S0DXlW3NvFJtbClYyeO&#10;3INdJa+M0R4w0xATkgNj06ivONFKC4W2lkLgRZRgOnbH+fStq0gmmkaFEBO7OT16D+tYzpxe5dOr&#10;KOiPbvAfjMzzoUkUo/3hnla9AW8gbG0I5K/eXrXgfgqG7s4xIGbO3G3HINdbB4k1aw8o734GSpBO&#10;Oa8ivh1J+6fQYPGOMLSR9Ofs4eOLfwr4nFnLNstb/CSBuArdjX0wkiOMq2fevgzwn4vimCTLNsZc&#10;EZ45zmvrL4A/FS1+IHhpLK6nBvrNQsgPV17GvgeIcvlCf1iK8n/n+h+pcKZrCpT+qyeu8f1X6/ee&#10;h0UA56UV8ufahRRRQBQ11Q0BH+ya8u19RHqj5U8nvXqusIXtiQO3WvMPFibNTJHesqgLcq279Rge&#10;tWbY/vR78VWtyOR+WangbEi+/ataWqMp7mxZ43g+orb0thkc1hWp5XNbWmEDHPUVsRHSRoynKg47&#10;1m6ooMXTnBrRO7Znt9aoaiuYsgVMkaXZx2rqwlz2FM00gT4Ld+Km1oEyHAzn3qtp/EuD/eHNcb3N&#10;l8Jv5BiHPauc8WKDA3qCcV0MP+oDBuR61heKUPkvz1Bp1NYBD4kci2A+PekGO496XnODSLycjvXn&#10;Hcth6g9QKXoPf3oQgDBNHzHJAHNAHorPx8p/CoyTnp+NKQMjNJznkdq+meh5FiaEZZTVtOcc5qnA&#10;VdgSMYNW4tuPlyPrUS2CO5Js3Drjjk0hQ7N9PwW5IyPTNOxkZYdulQWQY55FORC5xSOCrkMKljwV&#10;4HTvQAoRQCPWozE2eF/WpgMjNBUjigCKOIhssO3rUgAAwKUKc4NLsycZoAFIyB7VZhU7QDUKICwH&#10;tVhODgCn1sQ3rYinUkcHHrWbfLySB25zWtKCcgYzjis2+Qle/wBaiY47HP6j8qsw7Gqb/MvTtV/U&#10;0OG4981RB3LkenpXn1FroddNkMnIz7VXkIzjaTVmThcGqjs54HQnisUWDsAuDQjYGB2ppwvy4570&#10;qdc1oS3qWIySucU5CQ4LEUyJt3A7U8fSs2UiQEbcgc5qa0Xc+ce9QoOOT0qayBL/AEFWiJ7FoR7n&#10;DU54EwQo/wDrU+JQOoHTpUnl5Xjik43OSSbZSmiYg8d6pypjv+ladyuELelZl03J7Vy1IsxexVlZ&#10;0PyjisfxJqi29s77sYU9q07i68pcsOB04rhviXrcdvpkuxyDt9a4aySQo6s+Y/2qvGLTzyQrJnr0&#10;PSvjr4jamHeQO/UnpX0H+0Rrsl1qk5L5C8YPc18w/EW9kHmNgDPavJj71Q9GKtA8x8ZaghdwTk54&#10;rz/U7gNKSG6nGTXS+MbyVnkOCDz0rjZmkllIA79a9ihHQ5Kr1FBxyOQKsQOQQD0zziqsTMOGA57V&#10;PAw6gd66VY5WaERYOGGfxrWskJAAGSfWsmy/eMAa3NOjAA249s1a3M2aFjEVIyv5Vp2w24+U9Kp2&#10;iAAYOavxjaBntWljGW5d0m3N1dLCiZLHnFfWP7MXgcQ28Mxg5GDnHavnf4W+GZNW1dJTHkbhwK+0&#10;/gfoS6dp8IMQXCiuDH1nCKSHTjzSueltp622i7COQvGa8Q+ONgZbaVzHkjPOete93ksL2BAP8Jrw&#10;/wCN80SWcteK7s9XDs+UvGumHz5Dt4ya8q8a6E06t8vUGvbvE1uLm4l44+lebeNLVI0bKcc1dOTT&#10;O5rQ8audLaNihXpUYs5B8qpmt3VZbfzzHjkHtVBZoQ5UdvWu+MuZGMlYzpbKX7wU1Wmt5ozvX9a3&#10;fMgdchhj0qGWOBwQefQVRJjGedOhIxTG1aZVIYn8K05rBG5AFZl9Zbec0DumZ93fNNyX5rPn2sSf&#10;yq3dW7DJAxn0qpLGcEk4Hsa0joDRSlBVskYHamjceNvepphnoevSojwwyc+laqRHKPBwOv4VPEwJ&#10;x69qrBuMnoO1SQu4JIH59qpTaIcbmjbyd81raNHcXd0lvbKzMxACqMms/wAP6LqOvXK2dhbM7Meq&#10;jgV9Gfs+fs3XUl5DqGq2jEkgklayrYunRhds6MJl1bG1VGKF+Dv7O+oa/BHe6hC3zEYDV7TpH7N1&#10;pZxDdZjj1WvZ/hp8OtL0fTo/MhVFVeflrc1i40+Mi2tIVwB6V4Esyr1qnu7H3mG4ewWGornV2eJ6&#10;d8F7WxnDC1AI46dK7rwx4NtdPRf3Q+U/3a35ghVnWMA4qo2sJa4Djt+ZrRYqvYzqZPgZP4UaFto9&#10;nDGXUDk9hVHUdGglJCx/Tmq9x4t2YVGrPl8Wgk7pfyqXXrPqXTyrBwXwj30Jo5S4HT3rJ8RXk2mx&#10;Ft2MA4IrQHiWKQDMnb86wvGmpQ3GnsFOSVycVdOtWUlqOvluEnTa5ThNa+JzWupeXJKR82MZr0P4&#10;WeL4r2RCJB83Qivmf4l3d1bamZopGwXyK9J/Z+16e5WNHkJPHAr6OlLnpH5XmuB+rYl2Wh9QQsl0&#10;BgEnvk1t6LpLyOAF64Fcvol0qRI7HnaOa9C8BxreyA+/Gac5WR5VODnKx2PgLwz5jLmMnmvR7OyS&#10;0hWIcYxnis7wRpkdvaiRkHsa19QuEij3A/SuNvnke/RhGlS1Qk0qLGEU+2cVia/qXkwNGrfeHftV&#10;2OV5yWU8CsvVbJ5sq+Dz3raCszKpJuOhh2k7TzkOM81oSFUjxnkioWtktOTgYFVpbuWSTIJH0rrj&#10;Jyep57ShoSS6e07bkH41ZttOW2QtL39TUS6ilpHuyCT0qNdTe5PztwPeumDujGolctQ3QjmwF78V&#10;p2d7AimS4bjsKxYxuJkzgAcVFPcysxUA4HpVXaJirHTPqkMyExHgD1qjLIZmLLzWdYvKU+bip4Lj&#10;bNsz9TTc9As2y3bll5PP0rVtHYxDPXHFU7TyNm9zgepqY30TLtibgU6crsco8qLBihmG2QAnFUbz&#10;wza3K7YwM+lSJO7yeYucCnHVjA2NvzA9q2W5DipGc+j6no6GWAtxz1q7onxJ1LSrpY7kkDPU1o29&#10;4moxZIz61UuvC1tdsZcYbsa0UmtznlCcXeJ3vhv4o2t0FEky9sc12GmeJLS+UbJgc+9fPV9pGp6X&#10;L5lq5wDxgmtjwv4z1HTyFunfjuatSTN6eLqQdpnsviPT4tTtHXbuDA/iMV8Zftu/sar8UdPk1DR7&#10;fy7yHLQyKnf0r6s8N+O7S+jWKeUZ9zWxdaXputW5DhWBHQioq0o1Y2aPUo4yUbSpvU/ELx5+zl8S&#10;fhpdOutaBK0Ssf30akjFY+m6fLnYIiD0INfst8Rv2f8Awv4rspIL7S4n3DH3M18rfF7/AIJ8WKXM&#10;uqeGrfymyWAVeK8WtlrWsD3MNnTfu1V8z5I8HeHpZXVhGTmvT/DnhUlVYxEYFbFr8DvEvhC4+zX+&#10;nNhD94DrXS+H9CkEqwtGBjqCK8+WHlF6o9eniqc1eLIvDvhVd6b4j94ckV7J8NdDtbYxkoo2kVyG&#10;nWMNsg4G6t7w54ha3k2xORtOK4qsVCR6NBuoj3fw5Ja28K7cA4rsdA1S3V1DMPevGdB8RyyQDE3I&#10;962Y/G9xYSq24nHWu2hWjEitRnI6D9vCCz1r9ij4mWW8EP4OvGwfVYy39K+UvgPq7al8CvCl9n5p&#10;PDtseO5EYH9K97/aT8YL4l/ZX8f6VFN88/g+/QA+vkP/AIV81fsrSyXH7Nfg26eTltAhH04rgzia&#10;qVItdv1OrLKcqVKSff8ARHdXF2UnJZumc59xXO61c+XOQTnfgjvmtXUyyzq7SfLyW5rmfEGpIZhI&#10;MnaoxxXgyZ7EIpnknxpurq48eaPZ+Urw20E883zdGICqf1Nc/qk29QqHICZAzj/PFW/F16dZ+IWo&#10;v9pXZDHHCq9SCcsf5ise7XzNRYq4YISGBriqybkdVNaFuxaby/MktySvA29AP8amgZZrrdHnhfun&#10;pT4E8myWFiS2PmwcinQxKrN5a4GM1zPc1BAscRUkHLZFSNNOFHlLgAHBLVHHZpNJ5YlbnnGMjNTG&#10;38gpbSfM/J46UrNC0JLIW7ohlXqwySeDVhWjjuvLUYA79qjNoVtcOgz1U5qeF4NgYjJyMr3FUBFd&#10;v58p3Be2DT0MuxY7f5gRnHSnzNamVGAViOelLEXLtIwXaBkcYpq6QmxILOXDB1IUDg0hHSLI3Ee1&#10;TpOruGDbVAyRnvUMmwndnpndmn0EEtuyxAIpPqTUf+kIFWWP5egPoKlguVYKpPQ8cVPcpD9pCliF&#10;9ad+wEcNskLGZJPvdj2FTWsVvGfMk3MO4UU//RljyrgFeue/NQid2lLRkH0BpiZNdKjs0carjGfq&#10;agubeVYVS2XnaCeaYjbn8vJBL/Ng068umhcBGOcdv50MCqPPAPmR/MR61btIvs5I555YGo0LrD5p&#10;HrkH0pFvySYo5sfhQJ7ErX7W+S4JUjjA5qq1sxn85HwhycHqSaPtM5fE49uKmwHBf0AximFuokRK&#10;RhskFjjgUkjzMQArYHKkipo4wsIdzwOcn1polE0oSR+AMgntQG5VuUEjfMTn1x3pqWaKwkaTkdFK&#10;9PeprloEnOyTIPJCjg1I2HG5Fx049KBaojhhZ1LxspI46dfpUluplYRSykBTzilTNvDuRTkkn6Uk&#10;MxLF3GCDyKBOxNMYthggUYxkk9aqNE8qIu/aEBB74q6EWTM4j2nHNNkeJXaYccdKYna5WjCwQ5CA&#10;Z4zipbJJiQI5Nxc5GRzUUX2iUMfN4zwcdBV2zjWIB8nBPBoAkMUkSfey5J4qr5MwzJnB60+4lkM5&#10;Bf5sjaAeMUqXQlyhbleOPSi4D4bMvcb4lIAHY1fM4Vdrqfl6t71RspHCNFEw3M3enzozYTzSSOtI&#10;CK43SbXMYIU/MQKnNrHKAzzZB5psk0KwmEyKDgY3d6jS9jkRkSQAkcU9QEkNqrZDDqNuaqySR+Y3&#10;PzegqJgCC8pPJwoIo3B5FMMYBJ+8aALTxqkWPMJbGQGqu0bKhccc+uTUszJOoOTuHG7NRuynauQT&#10;6jpQmA9RKxU9c9jwKma3WPacAE8c1AXdskAggcE06ISPEXkbBDcc0gFuZJtwRgT7g02WXAMcQK44&#10;APelnk2BSrg+2aS2IuCzgZC5/Gq6AMSVWkVlPyj27095ULrlh9cU0OxctgKMdR2qCZ5Q2GAKk560&#10;JALezpIqocE57dqrqTCglQblPXPapcwMpKxtnufekNo6qcgY7AUhEahWJDSYzginMN7h4ycDjJPe&#10;oZUPm5GM+lOjE8w8sgE+xpoCTco4YK/OOTUyeW4KeYBtHIqKHTxDKRIcEjccHinPG7IypIB7n0oB&#10;DGeKBfK3YcHt3qNGZ3ZEPGw5YjnNNMEfmlGkBbHWkhLJ9wA56kmmrgT2xaOMo0nOOppnnxyABjkL&#10;/EPWmmKSRCDkKOlVxLKshRUG09B60WuBMQrblD7V6+vNMS2wTIW6HJFOVZAdpQ5zkgdqsyxh4grA&#10;5I5GKTGRgxTPhIuV5JIqAi4NwXKnnGFHrVhFKEuvBHv1pqNK8pcsMe3XNO1xaIqzlldd2RuPcdBU&#10;i+XHKspcHIPBHenB4/MLTKTg8AjpUd2vm7Ch+YA96YmNaBg+/bld3ApJHAJiCgc55FKHJQEsoYDk&#10;UoClssn1z3oJKM6K8gdgQM4O4VbtoIufMPHbjrUVy6swiBAw3IxUsTCKHAzwOSaGBHNCDxFxzls0&#10;Nb5GwrnJ5x3pYnM7eYjcDt70qlkJBxjBOPemmBWNuVdhKM+gNSNaxcM6k4HFRNKPOy5Bz0p7XTl8&#10;bBgdMnmmthEdy+Ezsx+NVIN00oX7uDk5qxPObmTyygLAfhUUEmxvMkU9eRT6C0uPZ0jfAA4NPuJt&#10;sf3SSScjHSoLh1uXEiYUZ6VHcTXEMZjLZ3Hse1NICCWYSguylSOODxTAiqAjHk8EmiJXkiKPESM8&#10;GmEl32tngcmmlcQXEsQiPlNlgMDiqCm4cF/Q9KtP5eAqfSoJXCDbGxBx1q1oIYzOzZaPAxyTWddS&#10;iKYPbng9atmOcjc0m7tWfLFtl8ovwO4q47ClsO+2p5JM6D6HvWH4kafUNMuLWCHcWhPAPatO8jwn&#10;C5GRg1nXtvcPbTJC2wtEwBJxW0N0ZS2P04/4I36is37JOmadFLuW1DJ7gh2H8q+tgw25Uc18K/8A&#10;BDXUTN8AtQ04zkva6pNGyk+jV91RkHBNfWYF3wyv/Wp8tj1bEyFUNn5RSjJPJ/ClySMj8KaoIxk9&#10;8V1nEOPC8UikYFD4wBSsynFCAQg7j6UuQoOBjPSk2ktkHg0r4yP1oAbtO7Ip5xtPpmmgksQKVjhd&#10;uRwKLsCNzlemfbNfmZ/wWt0Kez+PnhDxRLABFeeG3iVgM7mjmbIP0Div0zAwuWYHn0r87P8Agu7Z&#10;6hZy/DfXBOgt2OpW4XHzCTEL5+mP5V9HwpUcM7p+d/yZ85xZT9pkVW3S35o+MdJn8p0EUg2tgde/&#10;pXYWtxHLZoyWuXD/AD9s/WvKLDV7pgm5QskZw20dR1JrttI1G/lmSSdwFdQwZf4ga/bqNVNH4Bi8&#10;PJM7O0tobiQC3BBfpx0z1H4Yro9FhuxbMkFswaMjBPbgfpwa5bS7t4ZQAecABs9T6frXXaJqOyAr&#10;JKC7gBuc9M11Jo8irC251/hyzmRvImmRPMbcHHb2rv8AR7XSra5jkkJlYYyUHDZA/wAK860ouL2I&#10;lPkKkli3APHH4g5rpJfEnh/QnVdV1gSOGDpHCcnt2HuCayqJy2KpNLc9f0qPRzZRXlqgVnjJ2MOe&#10;Dg/qKthnvEzBYFiH2sWXjHY1xngL4nalrNk0OgeGmlMZbZJc4QEZPetiI+ONdJS81OGzTIzFbAlh&#10;x2J6815k6clJ3PZpVIygmjqLK0ntyDc3UNvhSww3WvRv2X/iLbaD8ULPR9I1IXT3rlJUDZwDn+ua&#10;8bi8FQGILq2o3N2UPz+bIR+grsvhutj4L1e017S7cRm2mWQMo+bG7/69edjsPCvhpw3ume1lmInh&#10;8ZTqbKLT/wAz9AoyW5HSnVQ8M6vBr2h2mr2rApcQK4OfUVfr8lacW0z9zjJSjdBRRRQMr6lk2zDH&#10;Y9q8x8ZoV1A8V6jejNq/HQZrzXx1GRdhgvX0rOpsC3Mi3PQZ6irMRCyDI/OqtqQCMnoKtIMkZHer&#10;ovQznualr90NW3pfQZOTisO1J2AVs6YTu+93rcz6mrkeXtHpzmqN/wAxn6mr3/LPduBHoap3gHll&#10;iMgVEtjV7I5DXVxIcDvxVGzP70E+taWvKdzZ7VmWxAkU+/auSWkjSOqN63IMJNZHiVQ0LZrVtD+5&#10;JB6Vl+IuYWHpTmrwCPxHGuCGJHWkDc+vNLMp8xj701V74rz3udy2HpgH8KfTFyTx+NPAwOaQzv8A&#10;cMcH86ac/nTjH6GjZkD1r6VnlIdBk8Z6GrkZOAPbriqkMZGGA79avQRkkZPfmpbvuTZ8xNF93pTq&#10;FUDjH0qTYcbsDH0qCyAxbm3MacqgcAU5kON3v0FKIyRk0WATknnnFKM5HBOPanpDx8wzT1hyev50&#10;7CukRZfOMCngYOMCnCEbuv4U8Qg84zjpRsDkhsaYJY/hUsakcmhIhgjpUkahW4/Omk73I3ZG6k5O&#10;eCPTpVG6QjPFaE5PK7eO3NULxgMk1E0aLQwNSjBLAmslBgYz3zWzqWATj0PWsVQQSFbqfSuCors3&#10;hoJJnGMVTfKvzzirkmcn9Oaqy8dRzjB5rCzua3GE5OaAcHj1pKVRzmrMyeHj8akBx3qJMheOtODn&#10;oTmk1qUmTKeOOCRU9iGDE+o/Kq6tuGSnTpzViwyWznsc1SWhM3dF5Mk8mpQ21cZ6dKgizjrzUvUU&#10;3sc8nYjuJEZWwax72XAIGK1Z0+Q81k38RYE9MVjUjoc8mzG1S5O088Y65ryv4xawbawlG7op6V6Z&#10;rUiW0bEnt614R8fdeih02dVcA4I+97V42MdolUI3kfJ3xk1Zru+uHLfedsZr5+8dNKwcyHPBx7V7&#10;D8U9RczSsoBySRXhHjvV5k8wE4HIrz8Om5XO6bSR5r4tSR5mzjrjFcnKjLKSa3/EmrvJI6gdzyDX&#10;NXF2WctgEdq9mnFxRwzd2L0GSKfErZGD37GoVmDYYNn61ZgAzkt37VqtzKRpacpLBm4yeAK37Bxw&#10;oHQVgWQTO4+vFbVg3GefatEtTKWps28gDAAYrU0e2kv7pLeJCSx7ViW0hbAAr179nv4W33i3VUuG&#10;tnKbhg7asykux6z+zr8K3kEV1LED0PNfUPh3w8mk2SosYXC8HFZ3wh+D39iWEYEJB2DPHTpXop8K&#10;vsCCI49K87EUJVpalxi0jmrgulqVDcAc14p8dZG+yS4HY819D33hSQQMwUjj0rwj4+aNNaWMrPHx&#10;g4J9a5K2FlTjc7sM2j5o1STzJZOcivNviO3kxuy8jB6Gu81i88m8dW45P41598RZDNbuFI6E8VyU&#10;17x6P2TxDxBroj1OSNpD145qkuvo7ZD9egzVHxvDJDqcjpkc+nvWJDeyRvgnBzXqRhpoYtrqdgus&#10;ArgORj2pU1gDGXP0FcxFqUhBYHg9MGpFv27E0OLBWOoXWI8cnrVe41GNxlugrDGoOoO3qKRr5mzk&#10;kfWlYLWLlzOmOOR61RldW4HFRyXRz1/So3lIGf61ogsNlRdxycgdKj2A9T+VOaQsAOPwpIld2Cqh&#10;JJ+7jrSbSKSbBk+XJXr6Vv8AgTwDrPjPU0tbS3Yxk4LAdq3fhZ8EvE3j7UYlSykERYZynUV92/ss&#10;/sb2enLBc3enBiME7lrgxePhh42W562X5TVxkk2rROM/Zh/Y1As4tSv9N9CuVr6h0L4N6b4Xslke&#10;3VNnVQtev+FfhxpvhXSUjhtlG1QPu1xPxb8TQ6cPsFsw3MeQPSvnpTrYqpeTPusLQw+CpqMEcrqW&#10;pJBGba3GF6AAVjAPJKZM596hOpvKx39c1NbzK2CQM13QpqmrDqVVIkmjxGdx7c1zfiOR1Vth5A4I&#10;rcvb1FBAbt0rFv0S9O3HJOBVp2Zz9bnE6rr13bEg5IrEvPGMqKWcEY6813Oq+D1mQ4XPHJxXGeJP&#10;BdzbuyLFwRk5HatkktyVPmlaJhz/ABOjjm8tpmX6mtWx8TW2tQbElDfLzzXnfivwpqMU7mJH656V&#10;V0S/1HQBsd29Tnit+SEo+6yeeSdpIu/FTRInBlQDrnNbXwAnjt9RSE4+8Aa5TxX4tjvrNhK4Bx0N&#10;M+FfioWerIwcDLetejhJSS5WfH8RYaMqfMj7Es5V+yBoj0UV6X8JHMvlAnqRnNeIeEvFC3emROzZ&#10;BUc17D8KNUjhkiG7ksD1+ldVVNwPg8O1CvqfReiBY9OVV7jtVbVvPY7VXAz+dP8ADlytzYRgdxwa&#10;vX1sirgL+BrkTaPelZxM+0XyoST1xUMzwqrM/Qdaivr5oT5UY78kGqd3NIYSu0kdc5610RTOScl0&#10;MnWL4SXHlqeM4FNtbXcnmM3GKhntpnnMpU4JP4VZWYxRCM45PrXQpaHDKPvXZWubWWViRz6VJaaf&#10;IBvkXA7e9aen2yTvlsACo9UuY438mEDitYS5nYiUUo3KtxMFk8mNuMYNTQWySDew/WqkMW98kHrU&#10;t7cSW8JijOOK2u09DLzJLm5ij/0eA8/xEUWIYfOxyayLeaVpuSeK1opwkQBxmplJNWCHxFi9vJQv&#10;lxMQP5VHY3M3I3H3J6U+BFu244J6ipvLht0+RgfpVUx1XoWYb9YE2kc47+tQsXnfKHkn8qz7u4Yu&#10;ApzzU2nXnkS7pDkDsa2ctTGGrudNo9o0MIMjAHrU810Y2yoI9qzbDVvtHBbGDxVhj5zEs2BWikrF&#10;2LMciXTjzBxn04qe60KwubUiELkis8Ps4GetaWmyu42gcVcPMmSTVjmLyLVdDvN9szFQex6V0Ph3&#10;4n3Fq6xXMjA45B71Zu7W3kQiRASRxWDfeGIpZjJG2D7VfNY5o05wd4M9Q0TxtY6lGBI4yR3NaF1p&#10;2l6rFgopyM15XpthqWmguJG2j8K2tI8ZXlnMIpSce9VZSOmOJcdJom8YfB/StWVmFmhyOoWvGvH/&#10;AMEJfD7vf6bBxzwB0r6S0jxDaajHtLcnsTVfxN4dtNVtGBjB3AiuerQjNHo0cTKGsWfC/iTxB/Yc&#10;0lvOSsnIANZmj+K3ifzEkJya9J/ah+BN+2/WNEjKunz4UcGvnvT9cnsLk6dfoYpkbDo3Wvmcwws6&#10;crn2mUY6FeNr6nu3hPxyoKhpTnsM129lqcOoAAOCGHrXgfh/WlYqyvz9a9F8I+JgfLDtjnua82Eu&#10;XRn0XKpK6Ol+MdrNH8FPFaRZ2yeHrxSB3HkvXz9+xhqTX37KPg5hISy6YE56gAkV9JeJJrfXPhnr&#10;dhkN52kXKfnG1fKX7BmrPc/steHo9gzAJ4foVkYVjjtos0orQ9Z1GeQOjHhdvLE+1cvq8o8lgWBw&#10;mAe3tWxq107MYfM6YGAPauJ+IOsS6D4T1LUWQs8Nk7oBz0BxXjylqd0VZHkVhcnVNXv9YYAefqEz&#10;+YvQorFVP5LRJC5uBPE2CzZIz196dolq9h4citJJG3i3RXJHVsDP65qa2hSS+COVK47dq5JO7udM&#10;FZFmCWWOJzcMpABxjrUqKZ1zDvwMEHHFSXMFqIQkSZboTnk1YtYWSJVdwc/dx/CPesJbljbS0DTp&#10;Kkp6EODxjFSJs8wr5XHQMWp0UYWV0RiRghuO9LFGOMREbT8wPfmhgR3LPKv2dHwVxwD0qW1spvI8&#10;1yvOcEVHcRwq3y8Ek5OelSWzeTDxcEgDOM8ZouIh2vbs0Ui5zk59BUsSLEg3uD65NJgzxtLK3zdF&#10;IHWmAkukRUHr8wqugiaaQxFdqg5zkjvUsM2LYM20kt0YVHOluRtCkEDIJp1skccJWWRXO7JB64o2&#10;F0GoFnbcOCD+FWpCkhDM/HTGOKqLL5lw20EL/DmphIFlWENz1PHWqWoizdCCKMwqAobqc1Db+UgJ&#10;3ALngj1plzJJOGkIBA6mpEkjFsEWP65FFtQSG+fCtwWi27gMDPQ0yERKC9xyT7dajSIK21o9xJHF&#10;JcQkyAIGJHI/wqgLEt0hQRAAYA+XHb3pluLQMfJB5PzE8Gqzbnm3vMyIO2OakNm8DAl2Py5FAtNi&#10;WCKOW4MJHyrnJJ4pTst2J/hJxgf1otbcxMXZ857e9IzsH8t0HPzUDtZhcyqFxJNwRgioYlUMxHOR&#10;zipHijmk3N09PeiyjKSs2/Ax3oENMSqC+zB7ZohlXdsDcepp90GKeas6kA8DPU1UdHjCvICcNnAo&#10;FZ3LNw7bRCr9ffpTUR0ZizdSOB2p7sgiOVycAZNMs2gZ9pds54DGgWhdDZTaWOAMEE1Bv+dl8vdx&#10;gk9vSnRW9slw0xlPI7npmh57UArHGRz96hXFoRG7MUO6NAN3UAZpYpCUKoW/DtVae3kWRihJ5656&#10;VdsriKCAIyAn+L/CmACMyAAknn15p/2dLcNN5frwDzmnCaAYl+ZsjIC9qr6hdSuMJwG/u0hiG8+c&#10;OVZMHjJ6n1qVrphKQ5ONmAR/OqSs5cGWTKgfdq3JGqkMWBz1x2FMRFdRszA7ySeBk0qmIjYikHbw&#10;dtRvI8soBYDHoP8AOaDJ5aliG3HhQafQBZNyNtbnjqTSGaMYTbjC81O0MEiASgnjrVa6gRCHjcde&#10;OaWgDkLySB1cBAeeODTjsErZ6AYOO5qJbhSiRLGcA9B1p7ghiNpC4/GgBf8AWxY3DGemeaX97v8A&#10;KDAgdQKsumlR2qvFJ85GM96gt1WSUurHI5zimtwKxZmzuGCDyfSn7zbMjKfrgcVJI1urFifmBqnq&#10;E0kkgVEADHnjoBSQFgSGMs5J5PaqzvLPIDIdpB7HqKnG1Y9pk3HHVqcIxLF5gA46be9NsNyNEndD&#10;twM9+1S8eSJHO4YwCTSCHy4zIzduFHrUU+Z1EIcjA6AUloBGzR7wrLz196epbzQViDLzzSRQoIjs&#10;YAk8EnmnsViGFbpyRinoA91eYgxrjAG7nmo96gMGXGONw71FJdtGTsVvm4+tSNE/kiQLjnkDvRoI&#10;i4LnEfy/w8d6QpIJTAqnJHJAqeKOPr5vPU/4UkXmKSxHzNkN709hkEs5jOwO2c/dAohRnPIx+FSX&#10;EUaJ5wGGI65oCoh3GTnk0K4DoydwKuuBndxSvwM78c8c0RxoeUbnOSKjvGViwyc9QBRYQShGIYk8&#10;+lKqrMuE428nNIy7lADYIGOlCTxoM5zigNBrQ+YmN/J6n0p0VnJEpeQjAHc9aW2bexdRxnLZqzK5&#10;kt9hUELxjFHUDKkZJHAWPBPQ0sSymQu7ZTHC45qxJbopYKAccgikjmMaFymMDoRTJKV1bZbdxg4/&#10;CiaSQN8ijHtTna7uG84qBhvugcYqd7dXYgplgucChCIY3MUbM6jnpiolnYwtJgEg4qaQkxkIeVHI&#10;HWoFgDNtDjB5xQBEQu4SbQWPPzdqJAvKsTnjqKla38t8qASe5ps7xo25pAcjkAU07gQCNCxKg+uQ&#10;Kjl5chhkn07VI74j5+Uk/mKI41ddzYOD6dqq5JUZlB8tzgk4GKdPEuNrLnFKypNKrRnBBxjFOlaT&#10;kPESfUUXFuIdkUOF6noQar/ZSy7iR7471JIG43L97t6UqiOMbVJJPY07gUTax+blOT+lRXMaR5+7&#10;zVxreQj902G9BVK/tzCiF2+bd0Iq0xEEhgdCEBAA55rPxDHJ5i5bd61auI5UBMZA9c1TmcgiOPkf&#10;xVogexHLErcuwAznBqneoslrMqpzg4btjmrxWKVwHRiKju7aMwPGWxuBGfSrjozJ7H2n/wAEOri1&#10;h8G+I9Mtpwxj1eQuAehxn+dfoLEM9eT61+bH/BFK6/svxN4h8N2gwjXpkeQ/x/KD/Wv0nVfTqPU1&#10;9VlkubDfNnzOZRSr38heANucGgBs4zQVBY80/bxuHSvQPOGY3ZGenSg4wP50AncTn9KQkbcflQBJ&#10;gbAR69ajmAZg/TA7U5XwoBGRnoKRjnr2pgIpw/B7UHI4Jz60i8sTjoPWjcD8uc+tIBW4A6fSvgv/&#10;AILx+GXu/gn4K8bLOANM8WSWrxn+IXFsxBB9jDj/AIFX3m5+QDsK+Qf+C2vh641b9hTU9XggV20f&#10;xNpd2/qqGYwsf/Iwr1ckq+xzSlPzt9+n6nmZzSVbKq0P7v5a/ofk7pt3s2uzEOw+ZSc8YBrqdN16&#10;IWqGKcsDkCLPOQORmvLbLXII28u9uSdx2+WvUHPUHtXQ6dreoyu5tbdYUYcu/JLAenuP5V+0Yevd&#10;H4hisLrqesWviGOJQ91cLGhyG3NgkY4x6HNa/h74ixxSqNGt5bySP/WbuABgDOfxH5V5bZCO+jWS&#10;7leYsATvPCvkjH6H8q6nw7qEtg26G3yJBhlBxgKDn8ev5ivUpTbZ4FfDxR6xBqviLUJ4pbm/8uJn&#10;Xdbwen179f8AOK7DwpZ2EN0t21ssixniV+Wxx1P+eorzHw94gVmCpKyeYAcqc456+3Of++q63RPE&#10;MkRl+duMCRQeD/k5/SuvoeTODjI98+HfiKxjmEQhPQbSMdOa76ymjtZhbzxKC2cOorwfwf4sWNY4&#10;ovup0kBxgc8fhn9TXqngvxfDq9qluWVpw3ykt2rz8RSe56ODrRaUXudjGz/aRG5HTA3DqfX8eKv6&#10;crLc7GBCsnT+lZ1pcLJbQ6hIFB34Oe2DWxDNDIiT8Kw5z0rzJnt0mfVP7Jfi6XWfAx8P3c26XT22&#10;rk8lD0r1mvlj9mDxWPD/AI7htZJ8QX8fluM/xdq+pgc9OlfmmdYf6vj5W2lr9+/4n6/w9i/rWWQu&#10;9Y+6/lt+AtFFFeSe4MuQTA+P7prznx+qrMD7kV6RJ/q2/wB01578QEygfGcGs6mqA5q3+XHfB71a&#10;DAc8+9VLdiVwT164qynA5zjFOiRM1LU5iH0rY0tiCDnrWJZMBGDntWxpbjge1dNzJbm1GoaKqt6u&#10;UNW4DmM1VuxlDz+lT0NXsjlddGGYjuKx4sCVSex7Vt68nzHnjFYqcSDHr6Vxz0kaR2NuxOI+aoa8&#10;oMT89uau2TZiJxVXWQTExA6jBqn8IR3OJn4lYk9Dg0wdeDUl4u24bnv2qPA6Ka86W53LYcASePzx&#10;TxxTBxzTwcjNIZ6UIkHQUrRIG4FFFfSHjiqirggdauIij5QOtFFQ9ylsSoBnA9KeOBgUUU/sjYKo&#10;JHFSNGowB6UUVIuqHiNcgUqxISR6UUVaSsR1EKKGPFL7UUVdlYlN3FQZ47UqDjO4j6GiipHHdEdx&#10;wcA9O9Z90TsY56Ciis57mxh6icjaemDWKCQ7YoorgnubR2G7jkD1qvOfnJ9qKKx6lrYQdfwpUooq&#10;ugiVBxS0UUPcCVOOnrVqz6/j/Siiq6CexZjYgDmlaV0wQetFFUtjnkRSSuRgnrWdfEhSc9qKKxqf&#10;Cc72OL8cTSwWErxtghTg18f/ALQvizWReS2vnLsGTjFFFfPZgb4fc+aPHWq3c8kySFeD1xzXjfja&#10;d5C4YDrRRWWFNKzZ5dr8MZmOV6msKa3jV8DPPrRRXsr4ThfxFdlCjcKntZHL4J7Zooqh7o1rNmAX&#10;nt1rc08ZAOe9FFVHYyZ0XhazgvdbtradSUaQAgGv0I/ZN8B+GrfS4HiscHaOeP8ACiitVsQtz6o0&#10;LR7C3tFWKEAYFXxY2zdYx+VFFNJXOpJWIL6wtWgfMY4zXz/+0pp1p/Yly3l/dBxRRWOMS9kbUz4Q&#10;8XyvHrMsangsa4nxcxksGZqKK+bXxHdHY8K8fRodQYEelcfdoqN8o6k0UV6tPYxluMRiBnPQVYhY&#10;lFb17UUVo9hLckyQOCRzSvI2CT6dKKKg0GK58vPq2P1qSNFkJVvSiih7AdHoXhLSb5l+0eYcnnDj&#10;/CvWfhT8IvBN5dRzXNg7nI+849PpRRXDiZSUXZnq4CEZTV0fan7O/wAKPBFnHB5GkgcDnj/Cvrn4&#10;ceF9FsbQG2swu0cUUV8om5YjXU++ilHDK2hr+M2NnpjmDj5a+aviA73etySTMSc0UV30f4hmvgOf&#10;jAB4FSqxRDjuuaKK7JdDNmVq88icq1QW08hcMTRRVRJl8BoW8zzLmTB5rD8SfNPISB0GOPaiitJ/&#10;Cc9D42cjq9pbTsRJEp49K4nxXpFihJWLBPf8aKKdPc6sRseVeP4FitJHjYgjOMGsT4cahdf2goMm&#10;cSDGfrRRXrYb4j5PO/8Ad2fWnwymkl0mFHbIIGa9m+HV1Ol9bgOeo60UV11P4bPzhfxj6b+HMjy2&#10;ibzn5RXQ6uxWE4PaiiuKO577/hnM4D3ZVvWrT20TfuyvAoorpOHqZ+o28SA7VxxWVJg3KpjjNFFa&#10;R2MKnxI1BI0Vp8nGe9Yd1K/nbi2SSRzRRV09yauxdt2Ij3d8VFKfOXMnJNFFdC2OZkdtCioWA5NI&#10;8jmYpnjNFFJk/aLkcjxwl0ODtNQxXU0hYM3QCiitKew6gFiRk0pGXK5OOKKKpk09jS0YbpDkngcY&#10;NaF1K6uFB4xk0UVcdypD9PkaWQ7j/EBXRWahI/lGPeiitafxMiWxDdE7jz0/xqujsZxn0zRRVvcI&#10;GtZsZoNsgB/CqmqWVuG3BME96KK1RnW+Em0aaSI5RunSux0S8nuIPLlYEY6YoopseG3MXx7omnX9&#10;rJFcwBhg9a+K/wBqf4f+GtLmk1XT7Vop1JIdCB/SiiuHGpOm7ntZbKUcVCzPK/CGr3rxDfIDhuK9&#10;B0PULqNVkWTnJoor42qlzH6Zh2+VHonh3Vb2bQr2GSTK/Y5cj/gJr5v/AGBnZf2aLbaxGNXvVUjs&#10;PPaiiuTFfwkddP4menao7NJk9SnJ78V5z8W764t/CDLG/wDrruCN891Mq5FFFeSztXwnDzyMLMMM&#10;csSfwqDTSZFaVjyOmPxoorlOiOxpaZiacpIOFXir27y/nCgk+tFFYy+IolL+VGNiDueR7in2Mhkl&#10;VXUEE9/rRRTW4uhDqMaq5VCQCSTipFwURccdDiiihdRPYsRBZEyyDjjgVHaKrXABUcA4NFFUviDu&#10;SXFvHM4VsjHHB7VXuZPKnSFEXBXqRz3oopoXQmgYpCQAKjt0DSEn0ooqhA58mREQDHP860X5swcc&#10;hSQaKKl/EDKCuzTYJ70s0skd6FVuDnNFFUADo755zjn60+zJaPLEnDcZoooAZK7CZl3HjJqOMmaU&#10;RyHI69aKKAew1naLayHkjP61PFElzIiy8hgSRRRQJ7ELoquQBwp4FI/yNvHXNFFC3D7JDbXM0ksg&#10;kfPOOalsEV7gZHY9KKKbI6FqQ74STxg44qqzEyBD+dFFIaGSswQEMetWJEXyFkxyAT9aKKfQQufL&#10;Tcv90dfeqm0eewP93jmiikNbkkqhWXbx24qSO4kkZo2wQeKKKGIi25kAyRjuKtXSgRhweetFFC3A&#10;rLcykfM2cHio2dgpA9qKKb3AIJHVSgb8fxq7IcoFPQnmiikHUdFGjHayj7pFSWqKrFB0K0UUAQTx&#10;o7ZZegqvJEjR+YRk5xRRVLYHsSJbxbN+Dxg9atJFGsQwo5U0UVI0RbFwBjoKjvY444QVQZIwSaKK&#10;fYRWmAihDIP4qZFI+yTn+9RRVdBIkZVKhccYBqNmIxz3oooBkd2THCGQ4LHk1AbiQfuweN2aKKYy&#10;aJ284gnOBxmplC7gCgOc8kUUUo7CIUZg7hSRzjg06CMF8Ek565NFFAMSSMAkgnjpzRMfkGQOQc8e&#10;lFFNbh0EEr7zHu4HQVO8rtGMntRRUjIp5HQBQeCaqAlmKscj0ooqlsS9yOeV0O1DgHrVnS4lKEsS&#10;Tt6k0UUCe4+S3iCudv8AATVZQOGCgfLRRQD2EvFHkgjj6VQCqd2R0NFFOIh90cx59OKdKix23yjq&#10;aKKrqSiraKPNyeasXCrtZ9vIHFFFLqNFFyz53MfzpCoV0UdM0UVXUgU5aTr+IqrdjzmBk5wOKKKc&#10;dwM+RQST6CszAkZ1fkAZ/WiitoCkLNlYlA+uap3jMtqWB65FFFXHczex9O/8ET3kk+MniiCSRmWJ&#10;02AnplRmv1CjJJJNFFfT5V/AfqfN5p/GXoO/i/CnHjiiivT6HmDHGOnegKMfUUUU+oBHypHbrTio&#10;6+o5oopAMZQGzntSdCKKKAFPzLk+tfOf/BWOGKT/AIJ5/FBpEDFNCjdMj7rC8tyCPcGiiurBf75T&#10;/wAS/NHPi/8Adan+F/kz8H7GMFlYk58wKWzyQQwP8h+Vdn4Zvri4eNJSCGiwRj0YEH68n86KK/Y8&#10;I3c/GcalY6nT2bMqZ4WT5fb5Sf5jNbtje3Mck0SyceUp6euQf/QR+VFFe7R6HzeIOn8PO0VqJk+8&#10;Vz+VdvpkjyXbqx4WJcY9+v8AIUUV6MNjwa/xHRaHql1AscSFdvmMCCOvNel/De9ni1UQKwwyjk9R&#10;xn+tFFKolY56ek0eteHZZLyymSdiRs8wDP8AFxzXSaG5urciZQdyZP5Zoorwqx9LhmzrfCF5cabe&#10;WVxaPteOVSp+hr7W0WeS50yCeTG54EY49cUUV8JxOl7Sn8/0P0/g5v2dVf4f1LVFFFfKn2gjDKkH&#10;0rgviKiiIgDo3FFFRPYa3OTtVBPU/nVmMn5ee1FFKluZy2NGz4jWtfS+SPpRRXStjOJtQE+STntU&#10;F2flI9qKKUjT7KOb1zkk1hKcEMB3FFFck/iNY7Gxp6jyycVW1hj5Lc9qKKb+ES3ONvR/pTVATjH1&#10;oorzpfEd0fhHxncCSOhxTqKKQz//2VBLAwQUAAYACAAAACEAAVKqtdkAAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqHEFGUZlOFSHBvAXF1462TNl6H2G3D3+Oc4DQ7mtXM&#10;KzaT7cWFRt85RnhYJiCIG6c7Nggf76+LZxA+KNaqd0wIP+RhU97eFCrX7spbuuyCEbGEfa4Q2hCG&#10;XErftGSVX7qBOGYHN1oVoh2N1KO6xnLbyzRJnqRVHceFVg1Ut9ScdmeLUKU1fWf0ab6m7M3I6vhy&#10;PNVbxPu7qVqDCDSFv2eY8SM6lJFp786svehnLwLCIsocpmkWrz1CtnpcgSwL+Z+//AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/L&#10;CsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGT&#10;XhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoH&#10;lDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaSAPv&#10;Wv71WfcCAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAekHx88MCAAADBgAADgAAAAAAAAAA&#10;AAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA2n5zjUAMAwBADAMAFQAAAAAA&#10;AAAAAAAAAAArBQAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAGAAgAAAAhAAFSqrXZAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAnhEDAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBYYLMb&#10;ugAAACIBAAAZAAAAAAAAAAAAAAAAAKQSAwBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAA&#10;AAAGAAYAfQEAAJUTAwAAAA==&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00C90FAB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Freestyle Script">
     <w:panose1 w:val="030804020302050B0404"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C8B574C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2AE6C70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52851044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51F6C3A6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1849,516 +1814,505 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1438990210">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="790713382">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C90FAB"/>
     <w:rsid w:val="002A5F4E"/>
+    <w:rsid w:val="002B08FD"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00447F70"/>
+    <w:rsid w:val="00B13E3D"/>
     <w:rsid w:val="00C570FD"/>
     <w:rsid w:val="00C90FAB"/>
+    <w:rsid w:val="00D474EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0B2A5F64"/>
+  <w15:docId w15:val="{A5E75F46-19FD-4BB1-AE15-7F549F7FFA0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...396 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2421,58 +2375,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C90FAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2718,68 +2672,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>8</Characters>
+  <Characters>7</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8</CharactersWithSpaces>
+  <CharactersWithSpaces>7</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>