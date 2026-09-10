--- v0 (2025-12-02)
+++ v1 (2026-09-10)
@@ -1,1091 +1,1207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00150C70">
-      <w:r w:rsidRPr="00150C70">
+    <w:p w14:paraId="3895A766" w14:textId="704BD341" w:rsidR="0021090C" w:rsidRDefault="00544D03">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D8CE153" wp14:editId="70ACF827">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27F44725" wp14:editId="02092C8F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>533400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-6915150</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6781800" cy="4676775"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1100263095" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6781800" cy="4676775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64F8A6FB" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Are you ready to buy your first home? The </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>homebuying</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> market may be daunting, but I’m here to use my expertise to help you find your new home!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="322ACB3E" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Before we get started:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2EC3DE1E" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Save your pennies.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The upfront costs include the down payment, mortgage origination fees transaction costs, and costs to move. These are well known to agents and disclosed to avoid surprises when representing first-time homebuyers. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B2D0183" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Check your credit score.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>You are entitled to a free credit report each year. Before applying for a mortgage, find any discrepancies and debt you can improve. The better your credit score, the lower your mortgage rate.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="789FC58B" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Figure out the price you can pay for a home.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Get at least three pre-approvals from mortgage lenders so you can find the best mortgage rate, terms and amount you can borrow. To start, use a simple online mortgage payment calculator to estimate the amount of funds you qualify to borrow with the monthly payment and down payment you qualify to pay.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="246A663A" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Narrow your home search.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t> Make a list of your favorite neighborhoods, features you deem necessary and any other housing criteria. This will help your agent target your search.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="20E074F2" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Finding the right agent is key to getting your offer accepted for the home you choose. I have years of experience assisting clients to find their first home. Contact me for more information!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4533D547" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="27F44725" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:42pt;margin-top:-544.5pt;width:534pt;height:368.25pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2hSBWFwIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5JdbxUsB24CFwWM&#10;JIBT5ExTpCWA4rAkbcn9+g4peUHaU9ELNcMZzfLe4+KhrRU5Cusq0DkdDlJKhOZQVHqf0x9v6/s5&#10;Jc4zXTAFWuT0JBx9WN59WjQmEyMoQRXCEiyiXdaYnJbemyxJHC9FzdwAjNAYlGBr5tG1+6SwrMHq&#10;tUpGaTpNGrCFscCFc3j71AXpMtaXUnD/IqUTnqic4mw+njaeu3AmywXL9paZsuL9GOwfpqhZpbHp&#10;pdQT84wcbPVHqbriFhxIP+BQJyBlxUXcAbcZph+22ZbMiLgLguPMBSb3/8ry5+PWvFri26/QIoEB&#10;kMa4zOFl2KeVtg5fnJRgHCE8XWATrSccL6ez+XCeYohjbDydTWezSaiTXH831vlvAmoSjJxa5CXC&#10;xY4b57vUc0ropmFdKRW5UZo02OLzJI0/XCJYXGnscR02WL7dtf0GOyhOuJiFjnNn+LrC5hvm/Cuz&#10;SDIOjML1L3hIBdgEeouSEuyvv92HfMQeo5Q0KJqcup8HZgUl6rtGVr4Mx+OgsuiMJ7MROvY2sruN&#10;6EP9CKjLIT4Rw6MZ8r06m9JC/Y76XoWuGGKaY++c+rP56Dsp4/vgYrWKSagrw/xGbw0PpQOcAdq3&#10;9p1Z0+PvkbpnOMuLZR9o6HI7IlYHD7KKHAWAO1R73FGTkeX+/QTR3/ox6/rKl78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBZyPcm4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4&#10;axdQDCJL05A0JkYPrb14G9gpENldZLct+uudnvT2ZublzfeK1WwGcaLJ984qiJcRCLKN071tFezf&#10;N4sMhA9oNQ7OkoJv8rAqr68KzLU72y2ddqEVHGJ9jgq6EMZcSt90ZNAv3UiWbwc3GQw8Tq3UE545&#10;3AwyiaIHabC3/KHDkaqOms/d0Sh4qTZvuK0Tk/0M1fPrYT1+7T9SpW5v5vUTiEBz+DPDBZ/RoWSm&#10;2h2t9mJQkN1zlaBgEUfZI8uLJU4TVjUv79IkBVkW8n+N8hcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC2hSBWFwIAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBZyPcm4wAAAA4BAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64F8A6FB" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Are you ready to buy your first home? The </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>homebuying</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> market may be daunting, but I’m here to use my expertise to help you find your new home!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="322ACB3E" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Before we get started:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2EC3DE1E" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Save your pennies.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The upfront costs include the down payment, mortgage origination fees transaction costs, and costs to move. These are well known to agents and disclosed to avoid surprises when representing first-time homebuyers. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B2D0183" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Check your credit score.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>You are entitled to a free credit report each year. Before applying for a mortgage, find any discrepancies and debt you can improve. The better your credit score, the lower your mortgage rate.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="789FC58B" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Figure out the price you can pay for a home.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Get at least three pre-approvals from mortgage lenders so you can find the best mortgage rate, terms and amount you can borrow. To start, use a simple online mortgage payment calculator to estimate the amount of funds you qualify to borrow with the monthly payment and down payment you qualify to pay.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="246A663A" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Narrow your home search.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t> Make a list of your favorite neighborhoods, features you deem necessary and any other housing criteria. This will help your agent target your search.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="20E074F2" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Finding the right agent is key to getting your offer accepted for the home you choose. I have years of experience assisting clients to find their first home. Contact me for more information!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4533D547" w14:textId="77777777" w:rsidR="00544D03" w:rsidRPr="00544D03" w:rsidRDefault="00544D03">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00150C70">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="329CE526" wp14:editId="557E7003">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>694055</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8198485</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1038860" cy="1509395"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1038860" cy="1509395"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06D6B7B3" wp14:editId="4E13C069">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2028825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1905000</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2695575" cy="1552575"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10902811" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2695575" cy="1552575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D8B7855" w14:textId="77777777" w:rsidR="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A940E46" w14:textId="77777777" w:rsidR="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:r w:rsidRPr="00544D03">
+                              <w:t>DRE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:br/>
+                            </w:r>
+                            <w:r>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="40F6FBB8" w14:textId="77777777" w:rsidR="00544D03" w:rsidRDefault="00544D03"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="06D6B7B3" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:159.75pt;margin-top:-150pt;width:212.25pt;height:122.25pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKCbk6GQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x7Jdy2kEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrOHrtFkL5xXYEo6GgwpEYZDpcy2pD/elrdf&#10;KPGBmYppMKKkB+Hpw/zm06y1hRhDDboSjmAR44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy1W&#10;b3Q2Hg6nWQuusg648B5vn/ognaf6UgoeXqT0IhBdUpwtpNOlcxPPbD5jxdYxWyt+HIP9wxQNUwab&#10;nks9scDIzqk/SjWKO/Agw4BDk4GUiou0A24zGn7YZl0zK9IuCI63Z5j8/yvLn/dr++pI6L5ChwRG&#10;QFrrC4+XcZ9OuiZ+cVKCcYTwcIZNdIFwvBxP7/P8LqeEY2yU5+PoYJ3s8rt1PnwT0JBolNQhLwku&#10;tl/50KeeUmI3A0uldeJGG9KWdPo5H6YfzhEsrg32uAwbrdBtOqKqq0U2UB1wPwc99d7ypcIZVsyH&#10;V+aQa1wJ9Rte8JAasBccLUpqcL/+dh/zkQKMUtKidkrqf+6YE5To7wbJuR9NJlFsyZnkd2N03HVk&#10;cx0xu+YRUJ4jfCmWJzPmB30ypYPmHWW+iF0xxAzH3iUNJ/Mx9IrGZ8LFYpGSUF6WhZVZWx5LR1Qj&#10;wm/dO3P2SENABp/hpDJWfGCjz+35WOwCSJWoijj3qB7hR2kmso/PKGr/2k9Zl8c+/w0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAL+e56HjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adr&#10;kbi1dh+GEuJUVaQKCcGhpRduTrxNIvwIsdsGfj3LCW67O6PZb/L16Cw74xC74BXMpgIY+jqYzjcK&#10;Dm/byQpYTNobbYNHBV8YYV1cX+U6M+Hid3jep4ZRiI+ZVtCm1Gecx7pFp+M09OhJO4bB6UTr0HAz&#10;6AuFO8vnQtxxpztPH1rdY9li/bE/OQXP5fZV76q5W33b8unluOk/D+9SqdubcfMILOGY/szwi0/o&#10;UBBTFU7eRGYVLGYPkqwKJgshqBVZ7pdLGio6SSmBFzn/X6L4AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMoJuToZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAL+e56HjAAAADAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D8B7855" w14:textId="77777777" w:rsidR="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A940E46" w14:textId="77777777" w:rsidR="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:r w:rsidRPr="00544D03">
+                        <w:t>DRE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:br/>
+                      </w:r>
+                      <w:r>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="40F6FBB8" w14:textId="77777777" w:rsidR="00544D03" w:rsidRDefault="00544D03"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151CBF04" wp14:editId="71F36004">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7772400" cy="10058400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1665220294" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1665220294" name="Picture 1665220294"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772400" cy="10058400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00150C70">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="272A4336" wp14:editId="20B75C49">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-6458585</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8248650</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2905125" cy="1657350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2905125" cy="1657350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="02776E53" w14:textId="77777777" w:rsidR="00150C70" w:rsidRDefault="00150C70" w:rsidP="00150C70">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4DF12DC4" w14:textId="3B2D04D9" w:rsidR="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                            <w:r w:rsidRPr="00544D03">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00544D03">
+                              <w:br/>
+                            </w:r>
+                            <w:r>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AD0241E" w14:textId="3875A500" w:rsidR="00150C70" w:rsidRPr="00544D03" w:rsidRDefault="00150C70" w:rsidP="00150C70">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="272A4336" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-508.55pt;margin-top:649.5pt;width:228.75pt;height:130.5pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlymwHbQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xkTbsGcYosRYYB&#10;RVusHXpWZKkxJouaxMTOfn0p2U6ybpcOu9iU+Pj1SGp21VSG7ZQPJdicjwZDzpSVUJT2OeffH1cf&#10;PnEWUNhCGLAq53sV+NX8/btZ7aZqDBswhfKMnNgwrV3ON4hummVBblQlwgCcsqTU4CuBdPTPWeFF&#10;Td4rk42Hw/OsBl84D1KFQLfXrZLPk3+tlcQ7rYNCZnJOuWH6+vRdx282n4npsxduU8ouDfEPWVSi&#10;tBT04OpaoGBbX/7hqiqlhwAaBxKqDLQupUo1UDWj4atqHjbCqVQLkRPcgabw/9zK292Du/cMm8/Q&#10;UAMjIbUL00CXsZ5G+yr+KVNGeqJwf6BNNcgkXY4vh5PReMKZJN3ofHLxcZKIzY7mzgf8oqBiUci5&#10;p74kusTuJiCFJGgPidEsrEpjUm+MZXXOz6PL3zRkYWy8UanLnZtj6knCvVERY+w3pVlZpAriRZov&#10;tTSe7QRNhpBSWUzFJ7+EjihNSbzFsMMfs3qLcVtHHxksHoyr0oJP1b9Ku/jRp6xbPBF5UncUsVk3&#10;VDg1qe/sGoo9NdxDuwvByVVJTbkRAe+Fp+GnHtNC4x19tAEiHzqJsw34X3+7j3iaSdJyVtMy5Tz8&#10;3AqvODNfLU3r5ejsLG5fOpxNLsZ08Kea9anGbqslUFdG9HQ4mcSIR9OL2kP1RHu/iFFJJayk2DnH&#10;Xlxiu+L0bki1WCQQ7ZsTeGMfnIyuY5PiyD02T8K7bi6RRvoW+rUT01fj2WKjpYXFFkGXaXYjzy2r&#10;Hf+0q2mku3clPgan54Q6vn7zFwAAAP//AwBQSwMEFAAGAAgAAAAhAN3gQ2flAAAAEAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxSO5ESmhCnqiJVSAgOLb1w28RuEhHbIXbbwNez&#10;nOC4M0+zM+VmMSO76NkPzkqIVwKYtq1Tg+0kHN920RqYD2gVjs5qCV/aw6a6vSmxUO5q9/pyCB2j&#10;EOsLlNCHMBWc+7bXBv3KTdqSd3KzwUDn3HE145XCzcgTITJucLD0ocdJ171uPw5nI+G53r3ivknM&#10;+nusn15O2+nz+J5KeX+3bB+BBb2EPxh+61N1qKhT485WeTZKiGIRP8QEk5XkOe0iKErTPAPWkJZm&#10;QgCvSv5/SPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5cpsB20CAABFBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3eBDZ+UAAAAQAQAADwAA&#10;AAAAAAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="02776E53" w14:textId="77777777" w:rsidR="00150C70" w:rsidRDefault="00150C70" w:rsidP="00150C70">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4DF12DC4" w14:textId="3B2D04D9" w:rsidR="00544D03" w:rsidRDefault="00544D03" w:rsidP="00544D03">
+                      <w:r w:rsidRPr="00544D03">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00150C70" w:rsidRPr="00544D03">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00544D03">
+                        <w:br/>
+                      </w:r>
+                      <w:r>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AD0241E" w14:textId="3875A500" w:rsidR="00150C70" w:rsidRPr="00544D03" w:rsidRDefault="00150C70" w:rsidP="00150C70">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00150C70" w:rsidRPr="00150C70">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D8CE153" wp14:editId="355C267A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3691890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8908415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2073275" cy="849630"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2073275" cy="849630"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00150C70" w:rsidRDefault="00150C70" w:rsidP="00150C70">
-[...15 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="5F1DAA21" w14:textId="7881BF44" w:rsidR="00150C70" w:rsidRDefault="00150C70" w:rsidP="00150C70"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290.7pt;margin-top:701.45pt;width:163.25pt;height:66.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgT8gbggIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbCpSKFHUgpkkI&#10;0GDi2XVsGs32efa1SffX7+wkpWJ7YdpLYt99d7777sfFZWsN26oQa3AlHx+NOFNOQlW7l5J/f7r5&#10;NOMsonCVMOBUyXcq8svFxw8XjZ+rCazBVCowcuLivPElXyP6eVFEuVZWxCPwypFSQ7AC6RpeiiqI&#10;hrxbU0xGo9OigVD5AFLFSNLrTskX2b/WSuK91lEhMyWn2DB/Q/6u0rdYXIj5SxB+Xcs+DPEPUVhR&#10;O3p07+paoGCbUP/hytYyQASNRxJsAVrXUuUcKJvx6E02j2vhVc6FyIl+T1P8f27l3fYhsLoqORXK&#10;CUslelItss/Qsllip/FxTqBHTzBsSUxVHuSRhCnpVgeb/pQOIz3xvNtzm5xJEk5GZ8eTsxPOJOlm&#10;0/PT40x+8WrtQ8QvCixLh5IHql2mVGxvI1IkBB0g6TEHN7UxuX7Gsabkp8cno2yw15CFcQmrcif0&#10;blJGXeT5hDujEsa4b0oTEzmBJMg9qK5MYFtB3SOkVA5z7tkvoRNKUxDvMezxr1G9x7jLY3gZHO6N&#10;be0g5OzfhF39GELWHZ6IPMg7HbFdtbkFJkNhV1DtqN4BunmJXt7UVJRbEfFBBBoQKjENPd7TRxsg&#10;8qE/cbaG8Otv8oSnviUtZw0NXMnjz40IijPz1VFHn4+n0zSh+TI9OZvQJRxqVocat7FXQFUZ03rx&#10;Mh8THs1w1AHsM+2GZXqVVMJJervkOByvsFsDtFukWi4ziGbSC7x1j14m16lIqeWe2mcRfN+XSB19&#10;B8Noivmb9uywydLBcoOg69y7ieeO1Z5/mufc0v3uSQvj8J5Rrxty8RsAAP//AwBQSwMEFAAGAAgA&#10;AAAhALppqdvkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqt2KQEQoiD&#10;UCRUqSoHKJfenNgkEfE6jQ2k/fpuT+1td2c0+yZbj7ZjVzP41qGE6UQAM1g53WIt4fi+fUqA+aBQ&#10;q86hkfBlPKzz+7tMpdrdcG+uh1AzCkGfKglNCH3Kua8aY5WfuN4gaSc3WBVoHWquB3WjcNvxSIg5&#10;t6pF+tCo3hSNqc6Hi5XwWmx3al9GNvnuipe306b/PH7EUj4+jJsVsGDG8GeGX3xCh5yYSndB7Vkn&#10;IU6mM7KSMBPREhhZlmJBQ0mn+Hm+AJ5n/H+L/AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAgT8gbggIAAGkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC6aanb5AAAAA0BAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0D8CE153" id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:290.7pt;margin-top:701.45pt;width:163.25pt;height:66.9pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB62v+tbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xXX0GdImuRYUDR&#10;FkuHnhVZaozJoiYxsbNfP0q2k6DbpcMuNiV+fH0kdX3TVIbtlA8l2JyPBkPOlJVQlPY159+fl58u&#10;OQsobCEMWJXzvQr8Zv7xw3XtZmoMGzCF8oyc2DCrXc43iG6WZUFuVCXCAJyypNTgK4F09K9Z4UVN&#10;3iuTjYfD86wGXzgPUoVAt3etks+Tf62VxEetg0Jmck65Yfr69F3Hbza/FrNXL9ymlF0a4h+yqERp&#10;KejB1Z1Awba+/MNVVUoPATQOJFQZaF1KlWqgakbDN9WsNsKpVAuRE9yBpvD/3MqH3co9eYbNZ2io&#10;gZGQ2oVZoMtYT6N9Ff+UKSM9Ubg/0KYaZJIux8OLyfjijDNJusvp1fkk8ZodrZ0P+EVBxaKQc09t&#10;SWyJ3X1AikjQHhKDWViWxqTWGMvqnJ9PzobJ4KAhC2MjVqUmd26OmScJ90ZFjLHflGZlkQqIF2m8&#10;1K3xbCdoMISUymKqPfkldERpSuI9hh3+mNV7jNs6+shg8WBclRZ8qv5N2sWPPmXd4onIk7qjiM26&#10;ocJzPukbu4ZiT/320K5CcHJZUlPuRcAn4Wn2qcW0z/hIH22AyIdO4mwD/tff7iOeRpK0nNW0SzkP&#10;P7fCK87MV0vDejWaTuPypcP07GJMB3+qWZ9q7La6BerKiF4OJ5MY8Wh6UXuoXmjtFzEqqYSVFDvn&#10;2Iu32G44PRtSLRYJROvmBN7blZPRdWxSHLnn5kV4180l0kQ/QL91YvZmPFtstLSw2CLoMs1u5Lll&#10;teOfVjWNdPesxLfg9JxQx8dv/hsAAP//AwBQSwMEFAAGAAgAAAAhALppqdvkAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqt2KQEQoiDUCRUqSoHKJfenNgkEfE6jQ2k/fpu&#10;T+1td2c0+yZbj7ZjVzP41qGE6UQAM1g53WIt4fi+fUqA+aBQq86hkfBlPKzz+7tMpdrdcG+uh1Az&#10;CkGfKglNCH3Kua8aY5WfuN4gaSc3WBVoHWquB3WjcNvxSIg5t6pF+tCo3hSNqc6Hi5XwWmx3al9G&#10;Nvnuipe306b/PH7EUj4+jJsVsGDG8GeGX3xCh5yYSndB7VknIU6mM7KSMBPREhhZlmJBQ0mn+Hm+&#10;AJ5n/H+L/AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB62v+tbQIAAEQFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC6aanb5AAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00150C70" w:rsidRDefault="00150C70" w:rsidP="00150C70">
-[...15 lines deleted...]
-                    </w:p>
+                    <w:p w14:paraId="5F1DAA21" w14:textId="7881BF44" w:rsidR="00150C70" w:rsidRDefault="00150C70" w:rsidP="00150C70"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00150C70">
-[...192 lines deleted...]
-      <w:r w:rsidRPr="00150C70">
+      <w:r w:rsidR="00150C70" w:rsidRPr="00150C70">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E0FBFC3" wp14:editId="5D3C6C50">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E0FBFC3" wp14:editId="2B3CD483">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5674995</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9024620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1398270" cy="513080"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1398270" cy="513080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00150C70">
-[...606 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="006D6F1A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB86563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4143886"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1127,505 +1243,616 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56065E47"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27B0070A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1540631297">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="937178322">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D6F1A"/>
     <w:rsid w:val="00150C70"/>
+    <w:rsid w:val="001A3A48"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00544D03"/>
     <w:rsid w:val="006D6F1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7C61BDA0"/>
+  <w15:docId w15:val="{21D5E705-A5DB-4927-BA80-8DC3779ABB90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...385 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1677,58 +1904,58 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
     <w:name w:val="Bold"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D6F1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="BA1319"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1974,68 +2201,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>6</Characters>
+  <Characters>7</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>7</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>