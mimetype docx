--- v0 (2026-02-07)
+++ v1 (2026-10-16)
@@ -1,1319 +1,987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00A64452">
-      <w:r w:rsidRPr="00582716">
+    <w:p w14:paraId="3CB9E718" w14:textId="13D727EB" w:rsidR="00305B75" w:rsidRDefault="00980AFD">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="710B27DD" wp14:editId="54053807">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554DA72C" wp14:editId="2B97C1A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3474085</wp:posOffset>
+                  <wp:posOffset>381000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8707755</wp:posOffset>
+                  <wp:posOffset>4095750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2073275" cy="849630"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="7067550" cy="4124325"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2073275" cy="849630"/>
+                          <a:ext cx="7067550" cy="4124325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
-[...10 lines deleted...]
-                              <w:t>(delete if not needed)</w:t>
+                          <w:p w14:paraId="63813BAE" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>You’ve likely heard that spring is the peak selling season. But marketing in the fall has its advantages, too! Here are four reasons to list your home this fall:</w:t>
                             </w:r>
                           </w:p>
-                        </w:txbxContent>
-[...100 lines deleted...]
-                          <w:p w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
+                          <w:p w14:paraId="6FDB5D35" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
                             <w:pPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="00093565">
+                            <w:r w:rsidRPr="00980AFD">
                               <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="DD4126"/>
                               </w:rPr>
-                              <w:t>Your</w:t>
+                              <w:t>Close before the tax year ends.</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
-                            <w:r w:rsidRPr="00093565">
+                            <w:r w:rsidRPr="00980AFD">
                               <w:rPr>
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t xml:space="preserve"> It typically takes one to two months from signing a purchase agreement to closing, so sellers need to consider selling in October to make the deadline. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                          <w:p w14:paraId="4D93BE6D" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
                             <w:pPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                              <w:t>CalBRE</w:t>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Buyers are more serious.</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-                            <w:r>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                              <w:t>Lic</w:t>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Buyers who shop in the fall months are often more serious than springtime buyers. Many spring buyers aim to close before the school year starts, but the motivation for fall buyers is usually more immediate, like a job relocation or a changing family. </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                              <w:t>#</w:t>
+                          </w:p>
+                          <w:p w14:paraId="37FD4553" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>More attention from agents.</w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                              <w:t>555.555.5555</w:t>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                              <w:t>youremail@mail.com</w:t>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>The busiest time of year for real estate professionals is spring. Rather than compete for time with agents, lenders and inspectors who are juggling multiple clients, selling in the fall means your agent can devote their full attention to marketing and locating a buyer for your home.</w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                          </w:p>
+                          <w:p w14:paraId="0A593FF2" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>Fall décor is cozy.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Boost your home’s appeal by making it feel like a welcoming home. Tasteful fall décor like wreaths, pumpkins and festive centerpieces can help buyers picture their families in your home.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5081F513" w14:textId="71CF4835" w:rsidR="00582716" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Have questions about selling your home in any season? Contact me for more information!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:131.2pt;margin-top:662.15pt;width:141.45pt;height:86.2pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0JfwmggIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kabsEcYqsRYcB&#10;RVusHXpWZKkxJomaxMTOfv0o2U6DbpcOu9iU+Ejx45GLi9YatlMh1uBKPj4ZcaachKp2zyX//nj9&#10;4RNnEYWrhAGnSr5XkV8s379bNH6uJrABU6nAyImL88aXfIPo50UR5UZZEU/AK0dKDcEKpGN4Lqog&#10;GvJuTTEZjc6KBkLlA0gVI91edUq+zP61VhLvtI4KmSk5xYb5G/J3nb7FciHmz0H4TS37MMQ/RGFF&#10;7ejRg6srgYJtQ/2HK1vLABE0nkiwBWhdS5VzoGzGo1fZPGyEVzkXKk70hzLF/+dW3u7uA6urks84&#10;c8JSix5Vi+wztGyWqtP4OCfQgycYtnRNXR7uI12mpFsdbPpTOoz0VOf9obbJmUxG57Oz6fiUM0m6&#10;8Wg2PZ/m6hcv5j5E/KLAsiSUPFDzck3F7iYihULQAZJec3BdG5MbaBxrSn728XSUDQ4asjAuYVWm&#10;Qu8mpdSFniXcG5Uwxn1TmkqRM0gXmYTq0gS2E0QfIaVymJPPfgmdUJqCeIthj3+J6i3GXR7Dy+Dw&#10;YGxrByFn/yrs6scQsu7wVMijvJOI7brNHDh0dg3VnhoeoBuY6OV1TU25ERHvRaAJoR7T1OMdfbQB&#10;Kj70EmcbCL/+dp/wRFzSctbQxJU8/tyKoDgzXx1RejaeEiUY5sP09HxCh3CsWR9r3NZeAnVlTPvF&#10;yywmPJpB1AHsEy2HVXqVVMJJervkOIiX2O0BWi5SrVYZREPpBd64By+T69SkRLnH9kkE3/MSidK3&#10;MMymmL+iZ4dNlg5WWwRdZ+6mOndV7etPA50p3S+ftDGOzxn1siKXvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJr/t8rkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyog5uENsSp&#10;qkgVEqKHll56c+JtEhHbIXbbwNeznOC2uzOafZOvJtOzC46+c1bC4ywChrZ2urONhMP75mEBzAdl&#10;teqdRQlf6GFV3N7kKtPuand42YeGUYj1mZLQhjBknPu6RaP8zA1oSTu50ahA69hwPaorhZueiyhK&#10;uVGdpQ+tGrBssf7Yn42E13KzVbtKmMV3X768ndbD5+GYSHl/N62fgQWcwp8ZfvEJHQpiqtzZas96&#10;CSIVMVlJmIt4DowsSZzQUNEpXqZPwIuc/29R/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA0JfwmggIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCa/7fK5AAAAA0BAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="554DA72C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:30pt;margin-top:322.5pt;width:556.5pt;height:324.75pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoABdBdQIAAGYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEBNqIDUpBVJUQ&#10;oIaKs+O1iVWvx7Un2U1/fcfezaOUC1Uvu7bnm9c3j4vLtrZso0I04Eo+PBlwppyEyrjnkn9/vPnw&#10;kbOIwlXCglMl36rIL2fv3100fqpGsAJbqcDIiIvTxpd8heinRRHlStUinoBXjoQaQi2QruG5qIJo&#10;yHpti9FgcFY0ECofQKoY6fW6E/JZtq+1knivdVTIbMkpNszfkL/L9C1mF2L6HIRfGdmHIf4hiloY&#10;R073pq4FCrYO5i9TtZEBImg8kVAXoLWRKudA2QwHL7JZrIRXORciJ/o9TfH/mZV3m4V/CAzbz9BS&#10;ARMhjY/TSI8pn1aHOv0pUkZyonC7p021yCQ9ng/OzicTEkmSjYej8elokuwUB3UfIn5RULN0KHmg&#10;umS6xOY2YgfdQZK3CNZUN8bafEm9oK5sYBtBVbSYgyTjf6CsY03Jz04pjqTkIKl3lq1LLyp3Q+/u&#10;kGI+4daqhLHum9LMVDnTV3wLKZXb+8/ohNLk6i2KPf4Q1VuUuzxII3sGh3vl2jgIOfs8PgfKqh87&#10;ynSHp9oc5Z2O2C7bvvRLqLbUEQG6YYle3hiq2q2I+CACTQdVmiYe7+mjLRDr0J84W0H49dp7wlPT&#10;kpSzhqat5PHnWgTFmf3qqJ0/DcfjNJ75Mp6cj+gSjiXLY4lb11dArTCk3eJlPiY82t1RB6ifaDHM&#10;k1cSCSfJd8lxd7zCbgfQYpFqPs8gGkgv8NYtvEymE72pJx/bJxF837hIPX8Hu7kU0xf922GTpoP5&#10;GkGb3NyJ4I7Vnnga5jwe/eJJ2+L4nlGH9Tj7DQAA//8DAFBLAwQUAAYACAAAACEAv0OYpuIAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrtGlaCHEqhPiRuNEUEDc3XpKI&#10;eB3FbhLenu0JTvutdjQ7k20n24oBe984UrCYRyCQSmcaqhTsi8fZNQgfNBndOkIFP+hhm5+fZTo1&#10;bqRXHHahEmxCPtUK6hC6VEpf1mi1n7sOiW9frrc68NpX0vR6ZHPbymUUraXVDfGHWnd4X2P5vTta&#10;BZ9X1ceLn57exjiJu4fnodi8m0Kpy4vp7hZEwCn8ieEUn6NDzpkO7kjGi1bBOuIqgecqYTgJFpuY&#10;6cC0vFklIPNM/i+R/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoABdBdQIAAGYFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/Q5im4gAAAAwB&#10;AAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
+                    <w:p w14:paraId="63813BAE" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
                       <w:pPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="00093565">
+                      <w:r w:rsidRPr="00980AFD">
                         <w:rPr>
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>You’ve likely heard that spring is the peak selling season. But marketing in the fall has its advantages, too! Here are four reasons to list your home this fall:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                    <w:p w14:paraId="6FDB5D35" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
                       <w:pPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                        <w:t>CalBRE</w:t>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="DD4126"/>
+                        </w:rPr>
+                        <w:t>Close before the tax year ends.</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-                      <w:r>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> It typically takes one to two months from signing a purchase agreement to closing, so sellers need to consider selling in October to make the deadline. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D93BE6D" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Buyers are more serious.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                        <w:t>Lic</w:t>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Buyers who shop in the fall months are often more serious than springtime buyers. Many spring buyers aim to close before the school year starts, but the motivation for fall buyers is usually more immediate, like a job relocation or a changing family. </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                        <w:t>#</w:t>
+                    </w:p>
+                    <w:p w14:paraId="37FD4553" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>More attention from agents.</w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                        <w:t>555.555.5555</w:t>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                        <w:t>youremail@mail.com</w:t>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>The busiest time of year for real estate professionals is spring. Rather than compete for time with agents, lenders and inspectors who are juggling multiple clients, selling in the fall means your agent can devote their full attention to marketing and locating a buyer for your home.</w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                    </w:p>
+                    <w:p w14:paraId="0A593FF2" w14:textId="77777777" w:rsidR="00980AFD" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>Fall décor is cozy.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Boost your home’s appeal by making it feel like a welcoming home. Tasteful fall décor like wreaths, pumpkins and festive centerpieces can help buyers picture their families in your home.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5081F513" w14:textId="71CF4835" w:rsidR="00582716" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00980AFD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Have questions about selling your home in any season? Contact me for more information!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00582716">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FF7BB6B" wp14:editId="4DDDCD37">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FF7BB6B" wp14:editId="24BA50E2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5885815</wp:posOffset>
+              <wp:posOffset>5638165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9004935</wp:posOffset>
+              <wp:posOffset>9273540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1398270" cy="513080"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1398270" cy="513080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00582716">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D98A293" wp14:editId="43A1C462">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D98A293" wp14:editId="56C05744">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>581660</wp:posOffset>
+              <wp:posOffset>581025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8374380</wp:posOffset>
+              <wp:posOffset>8496300</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="812165" cy="1179830"/>
-            <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
+            <wp:extent cx="885825" cy="1286836"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="812165" cy="1179830"/>
+                      <a:ext cx="885825" cy="1286836"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00876D71">
+      <w:r w:rsidRPr="00582716">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554DA72C" wp14:editId="1F132D4F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51BFDE05" wp14:editId="20455C4A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>314325</wp:posOffset>
+                  <wp:posOffset>1666875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3600450</wp:posOffset>
+                  <wp:posOffset>8429624</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7105650" cy="4467225"/>
-                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:extent cx="2571750" cy="1419225"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7105650" cy="4467225"/>
+                          <a:ext cx="2571750" cy="1419225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00876D71" w:rsidRPr="00876D71" w:rsidRDefault="00876D71" w:rsidP="00876D71">
+                          <w:p w14:paraId="7930DEF8" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
                             <w:pPr>
-                              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-                              <w:textAlignment w:val="center"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00876D71">
+                            <w:r w:rsidRPr="00093565">
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:b/>
                               </w:rPr>
-                              <w:t>You’ve likely heard that summer is the peak selling season. But listing in the fall has its advantages, too! Here are four top reasons to list your home this fall:</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00876D71" w:rsidRPr="00A64452" w:rsidRDefault="00876D71" w:rsidP="00A64452">
+                          <w:p w14:paraId="62E6B71E" w14:textId="0C734782" w:rsidR="00582716" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00582716">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
-[...15 lines deleted...]
-                              </w:rPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A64452">
-[...8 lines deleted...]
-                              <w:t>Close before the tax year ends.</w:t>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:t>D</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A64452">
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                              <w:t>RE Lic#</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A64452">
-[...6 lines deleted...]
-                              <w:t>It typically takes one to two months from signing a purchase agreement to closing, so sellers wishing to sell their home before the calendar year ends need to consider listing in October. This is particularly helpful if you’ve already purchased a home and want to finish the year with a level balance sheet.</w:t>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
                             </w:r>
-                          </w:p>
-[...29 lines deleted...]
-                              <w:t>Buyers are more serious.</w:t>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A64452">
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Buyers who shop in the fall months are often more serious than spring and summer buyers. Many spring and summer buyers will buy if they can close before the school year starts, but the impetus for fall buyers is usually more immediate, like </w:t>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-                              <w:t>a job</w:t>
+                            <w:r w:rsidRPr="00980AFD">
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> relocation or a changing family. This means deals are more likely to close and you’re less likely to be hassled by showing the home to unmotivated buyers.</w:t>
+                            <w:r>
+                              <w:t>e</w:t>
                             </w:r>
-                          </w:p>
-[...29 lines deleted...]
-                              <w:t>More attention from agents.</w:t>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A64452">
-[...113 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                        <a:prstTxWarp prst="textNoShape">
-[...379 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.75pt;margin-top:-.75pt;width:612pt;height:263.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB9vXkQKgMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T22nbt1adaosaadKVVu1nfpMMI6RMDAgX5v233cBO6naapOm5YEA93I/Dofji8ttJ9CaGcuVrHB2&#10;lGLEJFU1l8sKf3u+Hp1hZB2RNRFKsgrvmMWXk8+fLja6ZGPVKlEzgyCItOVGV7h1TpdJYmnLOmKP&#10;lGYSjI0yHXGwNMukNmQD0TuRjNP0NNkoU2ujKLMWdufRiCchftMw6u6bxjKHRIWhNhdGE8aFH5PJ&#10;BSmXhuiW074M8g9VdIRLSLoPNSeOoJXh70J1nBplVeOOqOoS1TScstADdJOlb7p5aolmoRcAx+o9&#10;TPb/haV36weDeF3hAiNJOriiRwCNyKVgqPDwbLQtwetJP5h+ZWHqe902pvP/0AXaBkh3e0jZ1iEK&#10;m0VRjPMUkKdgOz7OT4s091GTw3FtrPvKVIf8pMIG0gcoyfrWuug6uPhsC8H1NRcC1RrghchGuRfu&#10;2gAWUDCc9U49XHDZfydVvIi5oquOSReZZZggDmhtW64tpClZt2AAlLmpYxLoESr0Nfluw23/HJ9N&#10;0/R8/GU0O0lnozwtrkbT87wYFelVkaf5WTbLZr98iVleriy7VZSIueYD9bL8XbUfMqZ/BJE0gXxo&#10;TQLFI2BQUMB4KBHg9pD4Wq2h/obBD+bOMEdbP20A0n4fnPeG/qAH3HsJ6Uep/Dpm8juJ50hkRZi5&#10;nWDR+5E1QC7gwThcS3jWbCZMrJZQCmhHMG1Laha3T1L49STZnwjtCAkBD9X2sfsAXjLex45Vxu7C&#10;URZUYV9Y+qfCejCHEyGzkm5/uONSmY8CCOiqzxz9B5AiNB6lhap38PSAvYHFVtNrDg/gllj3QAyI&#10;EFAbhNXdw9AItamw6mcYtcr8+Gjf+wOBwIrRBkStwvb7ihiGkbiRoBrnWZ57FQyL/KQY++fz2rJ4&#10;bZGrbqaAVBlIuKZh6v2dGKaNUd0L6O/UZwUTkRRyV5g6MyxmLootKDhl02lwA+XTxN3KJ02H9+of&#10;+PP2hRjdq4AD5t6pQQBJ+UYMom/k4nTlVMODUhxw7fEG1QzE6RXey/LrdfA6fIcmvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/L&#10;CsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGT&#10;XhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoH&#10;lDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu&#10;5V+PdS8AAAD//wMAUEsDBBQABgAIAAAAIQCz2+z63QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NasMwEITvhb6D2EIuJZEtUAiu5WBKcwuEun9XxdrYptbKWIrjvH0VKLSnZXeG2W/y7Wx7NuHo&#10;O0cK0lUCDKl2pqNGwfvbbrkB5oMmo3tHqOCKHrbF/V2uM+Mu9IpTFRoWQ8hnWkEbwpBx7usWrfYr&#10;NyBF7eRGq0Ncx4abUV9iuO25SJI1t7qj+KHVAz63WH9XZ6tgqpwr5WmS67T8PLzsvz7k5nGn1OJh&#10;Lp+ABZzDnxlu+BEdish0dGcynvUKlqmMzt9504UQ8XJUIIWUwIuc/69Q/AAAAP//AwBQSwMECgAA&#10;AAAAAAAhAI+Ixwfv6BwA7+gcABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EXZkV4aWYAAE1N&#10;ACoAAAAIAAcBEgADAAAAAQABAAABGgAFAAAAAQAAAGIBGwAFAAAAAQAAAGoBKAADAAAAAQACAAAB&#10;MQACAAAAJAAAAHIBMgACAAAAFAAAAJaHaQAEAAAAAQAAAKwAAADYABbjYAAAJxAAFuNgAAAnEEFk&#10;b2JlIFBob3Rvc2hvcCBDQyAyMDE1LjUgKFdpbmRvd3MpADIwMTY6MDk6MTYgMDk6MzY6NDIAAAAA&#10;A6ABAAMAAAAB//8AAKACAAQAAAABAAAE+6ADAAQAAAABAAACHwAAAAAAAAAGAQMAAwAAAAEABgAA&#10;ARoABQAAAAEAAAEmARsABQAAAAEAAAEuASgAAwAAAAEAAgAAAgEABAAAAAEAAAE2AgIABAAAAAEA&#10;ABYoAAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/b&#10;AIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgARACgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEB&#10;AAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQC&#10;BQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKy&#10;gyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3&#10;h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLh&#10;coKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1&#10;VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8AymVi9xybshtOI48aus3NNbJftd6b&#10;d7n7XP8A8J6f6X+WTD6g5tE1/S2na0wQ42H9L6u7/gvT/wC2q/5asVdB6eXGPVdPaQ3y/lf9Uiu6&#10;VhtdALJB/PtaSCBt+ju2rMMoVRs9tOFb97gdyfs0cXrFVfoty2WQ5m02ME6ifXY/3+73e/3/AJ6s&#10;9C6VjPxGuttNjsh8MDHkFpadz7Ht/ersH5n/AAfqf8H0OB0Lp7ah9razJszC9+PXY4kHad7/AEtj&#10;vo/6Nn+DZX7Fl5OAKus19L6Zj/Z8ZwZaG1tIGoDL3ep79353u/MU0hI4xR3Plo2eXyxJ4jZocWun&#10;/ScvKacnqbqnWOGBUC1lkxuZG+1tVjf7VfqM/wAF6v8ApFqYPR87qN7crKrON0wNArpthge3+VQ0&#10;Nusq/Q1vZ6vpU2+n/hV0uLeaWl1pa2qh5bbZABA2s/SHb7vbu2e7/g1RyuqPymxiwWvO11lmjiHR&#10;vfXTuY/b/X9P9CgBCMQSelD9H+8xZc1GyeH+3s8z+y72ZdmPjzk1VWEC5pmuwaOpfucfd7Hs9jLP&#10;7daJT0bNFdjLKSy8+71A9hA7B0Ne73Mb+Z/Xr/4zXrrrpdt0IiXSWnUnktNjm+7/AMDR23N0Y2sF&#10;w4MN1+5xUUs8v0QPNrHmf3aiPI24ruj9UkipldQftFu+wQ4DdLtB/wBUr/R8XO6Z0y5uQ6u2x2XS&#10;KnVu3mGU5JO8Wivbt3bldBuPADR5AT/0WOVPrV/2fo9ZtLiyzNa13w9C/wDkt2+791HBkkZiJrW9&#10;t/lUM5nLca9ACElmWKwx1bWhjT7tmoLnt/7jxt7O9n+kVa3qtbHvFZ2mxu0mYIILgNwa7axjt9uz&#10;/RLLNgbW3bZDLLGVmA7Uu9lb2RLrLff/AK/zSj1xt1GUXCs1UE+n7dT6gn1Ger+dv/nPf/wnp/za&#10;tkXoyeqie1N+zMZXTvcCamtBeGe73ST9Nv5zmNXLfX602fW/qNo0Fjq3xPG6qp/8Vo15TtjnOfAr&#10;khp1BIADN/DfbCX1l6nTV9YsvHtxq8h73VuZa4Q+baaPouH52795PhYTA3bx253iVao6fm31ttrH&#10;6JxjeXQAZ2e6f9X/AJi6XqmNidTx/Vaz9acAX2tbDGu1DKmMpadu5jPzvprG6bn2NpGDa11oYXGm&#10;saiXfS/q7X++tGUjWm43ZYxFgE1GRri/d/rPoXSafRxcTpm4Y/T7qxeXtAaTjG11NLNjW/arc/Iu&#10;d9q9a6z0cWu79BV6jE36N3SLsnHjGtyKzlY2VVEtexuRkOYNo3OvZV6WHl1v/VLmfpP5670lldJ6&#10;uzFzzl5Zc3HZSaHObO9rXNZU3095+mytnt/wvqfQ9SxQ6Zn2X9OxbcbItx7sPHdVkHQtcytz2bfR&#10;eW1ux7/tH61kv9XKxrP5qlU63kR1+mrZz4ThmIE2CLB7/vcP9WMuN0us34VtIz2VOHTbmM9Wp1Jb&#10;S126uh1uMxzxVfbXm7Gb/p+hZZ6P8zWsGz6nZ2XWbMndjPiGOcfUfIMNnZ79t7f8FZ/NP/wlf6Sl&#10;Wvq/1S26nAxnsa+yu+71nubvIpH63j00ZcuqY37U+yy6v/CenT/IrXR53WqasV7K9zbC07HkS1zj&#10;7XRZ+b7VXzZs+GYx442ZHWX9X5QzcrykOY1smjw8INf4Uv6r/9C42u7je+eDLjPw5UvQDtHv2/yn&#10;P3AD847Wu/MVYkbpcbNo/NcX7TP7u3Yxnt/fRK7aydzSNDDh4A/muL1i8Mjt+AadRFD9qfIysfqj&#10;mWVGurFqePsdgLjZFYNFeS38yn3b/s/ps/4Vc87rGbkZVOeHAXUtdVbYDtbLd36WNf5yv9I+r/Tr&#10;Wxb8dgZVjPaWN/m2Mcx3Bh3tn97d+cuXyb/RxsiuomuuzNs9R7dC4bprq3GXbN301e5YSyZjGcSe&#10;KUfSfRww/S/5jPjmQcp2qJEbH73FCHpd/peTkXm9tjyabBve76YLi7dGp9n0f0m5WyMcnh7z+doP&#10;/JOVXCpFWVlMMtlrW74kmN3t19v+jeg9Uz3YNdZYz1H2na1xcdoI43e3b6j/AM1jUObw8PNTxY9h&#10;XAPCUePdrgz5g4xVzIrUuoz7OwBzdzTzEMP/AEVN2XSDHrbZ8WxPyY1cpX9YriRbk0sfUHHcD7HR&#10;9Bu0bn7fctnEzGZGNXdWxrd/0wCAWuA+gdw/N/f3qDJyso6y18RX/dMmXl82GPEQDHa48Uv+b6fT&#10;/XdA3aw0Gwgc7CW/N30tyyPrZYX/AFfYXCNuc3aeP8Bd+8rkVlpcXTs0gA8j+U72qr1zEyszotdO&#10;HSS8Z7CZaSGtNF49Wz+S1O5aIGQfX/oseHiOSP1/6Lj9DyzXa7Kc2RhsJgCd9lg9FlbuP+NVz6wd&#10;Ss6ljCtjG1UgC6xgHuO530d3u9rHM/N/74lh9KaylmPXvBqH6wHmBZaf0le1n856u32fo/Z+qpM6&#10;e19m6yl7GbbK7SXOb9Nu2t7t7vbVS79I78xX4iOti/3T+7+9o6NVjIsalycV7ffZaXtY1jiDoNzy&#10;P0dcx+9uT9fNA+uOTfe0321ih1eM1u71H+hU73fRa2tjvf8AR9/7iFbRdRjupvGy0naS7Qe0zu/q&#10;N2fT+guk6v0rHPX7erNNt2aWV2OaCz0nk49LrXM0a6tu2z1P3Gf1FHkyCAJPX0hHK4jPIB8oscUv&#10;3RerztmX1/Nusd6tWNZh1iw0iBYytv0D6dddnvZv/wCMr3rNy7s+q+vMyGgW2jabYgO2+xzb64b+&#10;mZ+curyq+tiwtbhWMp3Muqjc128Rpuxa732+/wB/5m//AEqr53R8nqGK4dTygzqL3utZRU3c1r42&#10;V0PtZurZt2/pP0n6P/SPsUcMtUZRjGO2nb/Bb+XBD1RjklOY9Q68UxL9I/7P5XJo6ha8NJra97T7&#10;Hs/ROB/kAy3crzcqnHc14x3498zuDw4F2m619V1X0vbu/RMWU/H+x5l+J6tdooeWF7SSHxDt7K3/&#10;AEmO/e3otdLLS9tVYfrMUs3T31bkPb/0E8xifIsG4qQBO3jo329V6fSWuea3nU2utDyXEzv3sDPT&#10;e/a79D/oPp1pVdS6WK2itrQG+0usbY8O00P6Nvrf+CbFSrpsqqLffp+YzbW4D+VTY93/AEVd6TgU&#10;Z2Q8XbzVS0Oc2tzt5BB2y36Vn72+hmz9H+kTJiABkbodj+xOPEeIcA4ZnajKP48T/9GIe5zwCWgk&#10;Q6t27ufa/wBxftXM9Q6lZ9oeLg1797qgxwEhgc5v6NjR+kb/AF/Yttl1TWAOrFkR7WO1Mez8z6X8&#10;haeHiYV9YvyqvtJbYHY+3cQx1fs9Xc3a5lu/d/mfo1QhzY5QTmY8XEBEVw8f+B/3THyOLLlyGMI9&#10;hKevo+Z43pWZYeoUXY9U6tIHLg36FnH+D9F36T9xb9fQcPJ6Vl5DLLW32uttBG3YHjd7du3+b9u3&#10;dv8AU/wi0X19EGeG4rG4uXnbqbLah7tP1htnpt9jf0jf0n+l+godIstpxXYGU0NdW+yl9hexrXEb&#10;j6jPWdX+jtj89RZuey5RHJiEsU4EHWhKWP1f4PBxOtj5KGMz+8mJBiKvvxbf3+HhnFrVZ1JqdkuJ&#10;c0sptdW0idzQ7Hsb/b9LGQPrHR1inp32jPxMZtDnbG20it72u/0I2/n7h+ks/wDVauYuPi1VNrNN&#10;DKWuaywuaLLnBp2B1NTH+x3tq2fpN/8Ah/0i0uo9PHWqKcbKsZZ0vFebG7Wmo2vIc1vspt9Sn7P+&#10;5Y2v6fvYxW8ubHkz5Mpx5OIcPBUJH5PT+jxR/wCe5mLlpYhAjLEEnv8AJX78v639V86xaLcrJpxa&#10;mHdbaGVuIMgn2/T+ltb+41djV0K3pVLXEkeoQHGQ+DG76Df5tr3f8Z9BWX9MeM1rqb6m4uARfhCH&#10;CzeGNo9LNc9rmejs9T1Laf0lj/0yJm5N1zqm7q/s7Xl+RVtLzZoWtrB3s9L03O9bez9Lv2KPmPvE&#10;8kBihWIi8nH6Zf3WT28c8UzPJWT5Yxj8hj6XMcQXE6uBOpkmI/c+l/mq36TLOk2TdZjhmXXYPQ9z&#10;nv8ARv2MdZZY30K6v5yz89VX+nZa6qllgLdGeo1z7iHR9Ktu3/pot1GRX0fezppyic+h1lLQbDDa&#10;clrLX4xe/d73fzP82/8AmrEIxkDQ3AIrdg5bHAZomVaH1fN/0uFysvI6hh49uSN+VhXVPZVkP1Y6&#10;f5uQ1znMsrsG+p/836qtO6lfeGuc5jftFHqNBaSCCNz6nWbva5tT2PVbqPV/tND+mMFjZPupdX6L&#10;GEkbj9lDK9rv+tojugdfdRQBSKcbaTU9wLtHD6W2tpe1/wBL+wrOHJIRJkOH++P0R+lUm5miBKoE&#10;Tv8Ad9ev7oafRsFvWb8uvOtyW4mHUTvpDHBrnGGeo61zfpfmVU1+pd7/AOZXT5rgzqOVS303NxhU&#10;xthYNxqZTRXS7fZ6np237v8ABMr/AJa4+23qf1ZveGbacm2qyuxj9ZYQzadjXM/m3++hz/5tdH1a&#10;nqVthuxmTvx8W5xJaDa77NU2z3PI/m9+9tf/AByr8zE1fEBEmIh/eqVs/ISj7nDIH5ZX4WYsHN3Z&#10;foOyi/awu+yuljHS39HsfP5tn+Ge270/+DULeoC2vHtyTbVbln0g22x7trSdjaclzvT/AEW1u9n+&#10;h9T0/wCZWNblZb7W2vqsY9gLZbG6D+7+8gmrItx6zjsIe2022eq/2AtAbS3a79/3vf8A9bUYxn9K&#10;XYdG/lmIGhE+kmUdPTZ4fX+9xfNxNbrJrqzn1tYGv2t3OcZ2lp27K2u9zHfve+1Art3AOtcbGj27&#10;XnQ+Hvb6du5beT06q/qGTc8WXl79wooG8gwPZZfd+gbs+j/pFLD6bc7JAyKq+n0Ob7XmHnQ/4QtZ&#10;X+j+mpfehGIB/RH1/wAH9JqHCcmSUyRATkZcOsvTL97/ANCckuqfT6f6MkR7XAPA1/Ov3+z/ADF0&#10;GX9or6G/7OwG1lT3XNoLgysPG5m226x+T6Xof8XU96z/ALAC54bjltJJ9K17y21zfzN7Weo3+wtz&#10;o7W5uI7Gfvca5a6x7A+0vhvosFm1+yr6f6TZv9n6S71VDzGUVGQ2hK5AsmDGYykJEeqNAj/0J//S&#10;r0fV/qjGuDcJ7JgTvqJ5/lXMWvjM6vj0Ma/FtlsteKjWC4gkseXV3e/2exbiSxI/EJRNiA+urcj8&#10;OhEkictRXR5jMs+sT23DG6flfpdC576WuAJ9/p7bdu/+U7+bVR+N9YmMbXj9CDANrg/1Ki4bfd/p&#10;f3m/nLp8rJvpvitm+quh19ga0Fx2nbsDi9u3d/IZchO6vDTFO98S0NedrxNrfUqs9P3UOfS3ZZt/&#10;wql/0lmP6A+1ePh8eki8+MP635Vo3YTMdjZc31H1ETG3b+jse76O7YlV0/62seQ1hqreSHmsVu+i&#10;306nta/I3/6+/wBRdJl578ax7PQ3hhY3dv2gue19m33N/wCC9Nn79tlagerAWFvoktFgrkGXQS9m&#10;lWzf6u6v+aTT8QynXh/5yfuArSR+yLgjo/1g2ku+0uc4DcQ/HEkGfo7rPzfz0F/SPrHusaMe9wFb&#10;PTebqoJ3O3jbU6ja5rNv/oz1F0bequc1rhjyD9Ih+mpraNjjWNzmvu9O7ds9L0r1J3U3DHoyBUNt&#10;vqb2kkEFg9ux+z3N03uf/of5r1E377k6xB8yr7h/WP2RcV/S+vNAqrod9nDiQwWs3QSfpzZ7v3nP&#10;W19WOnZGJTmszNrHXW1Pb6hrIcGi3d7S5/7zE9mfYK8e1lY23Bxc3n6NlVQLLPb+jsbY+xljmfze&#10;yxLH6hZe2x7ah7KRayvcdznB1rLGtds2OZ+i9tjEhzuQES4Rp3KvuEd+I/2unbij9J6eT7g2KNxp&#10;e1hH0PTLmet/X327FSOPl1BlbwzMYRF732NO90gb3NNg2b/d/N17PT/wdSrjqzS7WktrOx24nVrH&#10;mrZdazZ+jrezI/R+7+cquq/MU2519uP61dIY421Vta8nX1PTdZuhn6PZ62zf+kTjz+S79uI+q77m&#10;P3j+C131e6e5ljWt9FtrSx9NJr2EP91xl36Vld/83k1021equP8ArB9XvrLf9YMwYlVn7INjX7sZ&#10;zGCxrK6qdlTPVb7PZ6ddW706F1jerOePZj+4gENLiCJb6v6X9G7Zv/wH+l/4NEr6k591VRxy02ui&#10;dwgAhjxt3NZ6jmst/TM/MS+/TF/qo6+K77qQQeI6avnGT9Xfrzc+W4Dqq2ma62mqGx9H873O/lK1&#10;V0v671hhd0eu+xo2my303T+79G1m1d/TmvflCh1XtNjqzZMRByNns2/uYnuf6n+ErQG9VvAc+yhr&#10;mgGRWXSHj7RLTvZ+7jfpP9F/wiR56RFHDDTxT7OW5H3p+quL/uXnMLp/XL2EdS6N9nrZ7rH0PG5x&#10;GtbMbGbZ7rXP/wBJfXTX9NPfhddstcMTp2dWH8vysoPadP8ARse9q6ezPsbXRcGNFb2WPsBJP0Cy&#10;uvZYxrm+m99nqep/oksPOtyb9prDKyxzgIMggY+m/wDO911qh+8CzL2/pxy4R9GSEcsKImNOpjF5&#10;O76sfWGt9Yqxm22GLLXbq2s7/ow71D+mVqvoP1gq3ObjlnqAepsurlw59J/p2Nc9jXfmfnrr0kDz&#10;ZIoxBXTlKZs14af+hP8A/9Pq0l8/pLl3afoHXt4/in9+vPnyvn1JJT9Ajd2n5J/f5/ivn1JJT9Be&#10;/wA5S98nme6+fUkEP0F7pPM91C7b6b/Xj0oPqb/oxHu37vbt2rwBJFPV+ghvgRMdo/gm906yvn5J&#10;BT9Be/vP4pe+O8d18+pJKfoH3RrMJ/f5r59SSU/QXunvKY7u8/NfPySSn6ASXz+kip//2f/tH1ZQ&#10;aG90b3Nob3AgMy4wADhCSU0EJQAAAAAAEAAAAAAAAAAAAAAAAAAAAAA4QklNBDoAAAAAAQcAAAAQ&#10;AAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50&#10;ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAABIA&#10;SABQACAATABhAHMAZQByAEoAZQB0ACAAUAAyADAAMwA1AAAAAAAPcHJpbnRQcm9vZlNldHVwT2Jq&#10;YwAAAAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVu&#10;dW0AAAAMYnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAA&#10;EnByaW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NN&#10;Ym9vbAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wA&#10;AAAAAEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMA&#10;AAAAUmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAA&#10;AAAAAAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNs&#10;dFVudEYjUHhsQGLAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMA&#10;AAAAUGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAA&#10;AABTY2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJl&#10;Y3RCb3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0&#10;bG9uZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAA&#10;AQABOEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAE&#10;AAAAHjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAA&#10;AABIAC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAAB&#10;ADUAAAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gA&#10;AAAA/////////////////////////////wPoAAAAAP////////////////////////////8D6AAA&#10;AAD/////////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4&#10;QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANXAAAABgAAAAAAAAAAAAACHwAABPsAAAARAEkAbQBh&#10;AGcAZQBzAC0AVABpAHQAbABlAC0AVwBvAHIAZAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAA&#10;AAAAAAAE+wAAAh8AAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAQAAAAAA&#10;AG51bGwAAAACAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAA&#10;AAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAAAh8AAAAAUmdodGxvbmcAAAT7AAAABnNsaWNl&#10;c1ZsTHMAAAABT2JqYwAAAAEAAAAAAAVzbGljZQAAABIAAAAHc2xpY2VJRGxvbmcAAAAAAAAAB2dy&#10;b3VwSURsb25nAAAAAAAAAAZvcmlnaW5lbnVtAAAADEVTbGljZU9yaWdpbgAAAA1hdXRvR2VuZXJh&#10;dGVkAAAAAFR5cGVlbnVtAAAACkVTbGljZVR5cGUAAAAASW1nIAAAAAZib3VuZHNPYmpjAAAAAQAA&#10;AAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcA&#10;AAIfAAAAAFJnaHRsb25nAAAE+wAAAAN1cmxURVhUAAAAAQAAAAAAAG51bGxURVhUAAAAAQAAAAAA&#10;AE1zZ2VURVhUAAAAAQAAAAAABmFsdFRhZ1RFWFQAAAABAAAAAAAOY2VsbFRleHRJc0hUTUxib29s&#10;AQAAAAhjZWxsVGV4dFRFWFQAAAABAAAAAAAJaG9yekFsaWduZW51bQAAAA9FU2xpY2VIb3J6QWxp&#10;Z24AAAAHZGVmYXVsdAAAAAl2ZXJ0QWxpZ25lbnVtAAAAD0VTbGljZVZlcnRBbGlnbgAAAAdkZWZh&#10;dWx0AAAAC2JnQ29sb3JUeXBlZW51bQAAABFFU2xpY2VCR0NvbG9yVHlwZQAAAABOb25lAAAACXRv&#10;cE91dHNldGxvbmcAAAAAAAAACmxlZnRPdXRzZXRsb25nAAAAAAAAAAxib3R0b21PdXRzZXRsb25n&#10;AAAAAAAAAAtyaWdodE91dHNldGxvbmcAAAAAADhCSU0EKAAAAAAADAAAAAI/8AAAAAAAADhCSU0E&#10;FAAAAAAABAAAAAM4QklNBAwAAAAAFkQAAAABAAAAoAAAAEQAAAHgAAB/gAAAFigAGAAB/9j/7QAM&#10;QWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUT&#10;ExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4O&#10;Dg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAEQAoAMB&#10;IgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEB&#10;AAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSR&#10;obFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSF&#10;tJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIR&#10;AyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVV&#10;NnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEA&#10;AhEDEQA/AMplYvccm7IbTiOPGrrNzTWyX7Xem3e5+1z/APCen+l/lkw+oObRNf0tp2tMEONh/S+r&#10;u/4L0/8Atqv+WrFXQenlxj1XT2kN8v5X/VIrulYbXQCyQfz7Wkggbfo7tqzDKFUbPbThW/e4Hcn7&#10;NHF6xVX6LctlkOZtNjBOon12P9/u93v9/wCerPQulYz8RrrbTY7IfDAx5BaWnc+x7f3q7B+Z/wAH&#10;6n/B9DgdC6e2ofa2sybMwvfj12OJB2ne/wBLY76P+jZ/g2V+xZeTgCrrNfS+mY/2fGcGWhtbSBqA&#10;y93qe/d+d7vzFNISOMUdz5aNnl8sSeI2aHFrp/0nLymnJ6m6p1jhgVAtZZMbmRvtbVY3+1X6jP8A&#10;Ber/AKRamD0fO6je3KyqzjdMDQK6bYYHt/lUNDbrKv0Nb2er6VNvp/4VdLi3mlpdaWtqoeW22QAQ&#10;NrP0h2+727tnu/4NUcrqj8psYsFrztdZZo4h0b3107mP2/1/T/QoAQjEEnpQ/R/vMWXNRsnh/t7P&#10;M/su9mXZj485NVVhAuaZrsGjqX7nH3ex7PYyz+3WiU9GzRXYyyksvPu9QPYQOwdDXu9zG/mf16/+&#10;M16666XbdCIl0lp1J5LTY5vu/wDA0dtzdGNrBcODDdfucVFLPL9EDzax5n92ojyNuK7o/VJIqZXU&#10;H7RbvsEOA3S7Qf8AVK/0fFzumdMubkOrtsdl0ip1bt5hlOSTvFor27d25XQbjwA0eQE/9FjlT61f&#10;9n6PWbS4sszWtd8PQv8A5Ldvu/dRwZJGYia1vbf5VDOZy3GvQAhJZlisMdW1oY0+7ZqC57f+48be&#10;zvZ/pFWt6rWx7xWdpsbtJmCCC4DcGu2sY7fbs/0SyzYG1t22QyyxlZgO1LvZW9kS6y33/wCv80o9&#10;cbdRlFwrNVBPp+3U+oJ9Rnq/nb/5z3/8J6f82rZF6MnqontTfszGV073AmprQXhnu90k/Tb+c5jV&#10;y31+tNn1v6jaNBY6t8Txuqqf/FaNeU7Y5znwK5IadQSAAzfw32wl9Zep01fWLLx7cavIe91bmWuE&#10;Pm2mj6Lh+du/eT4WEwN28dud4lWqOn5t9bbax+icY3l0AGdnun/V/wCYul6pjYnU8f1Ws/WnAF9r&#10;WwxrtQypjKWnbuYz876axum59jaRg2tdaGFxprGol30v6u1/vrRlI1puN2WMRYBNRka4v3f6z6F0&#10;mn0cXE6ZuGP0+6sXl7QGk4xtdTSzY1v2q3PyLnfavWus9HFru/QVeoxN+jd0i7Jx4xrcis5WNlVR&#10;LXsbkZDmDaNzr2Velh5db/1S5n6T+eu9JZXSersxc85eWXNx2Umhzmzva1zWVN9PefpsrZ7f8L6n&#10;0PUsUOmZ9l/TsW3GyLce7Dx3VZB0LXMrc9m30Xltbse/7R+tZL/Vysaz+apVOt5Edfpq2c+E4ZiB&#10;Ngiwe/73D/VjLjdLrN+FbSM9lTh025jPVqdSW0tdurodbjMc8VX215uxm/6foWWej/M1rBs+p2dl&#10;1mzJ3Yz4hjnH1HyDDZ2e/be3/BWfzT/8JX+kpVr6v9UtupwMZ7Gvsrvu9Z7m7yKR+t49NGXLqmN+&#10;1Pssur/wnp0/yK10ed1qmrFeyvc2wtOx5Etc4+10Wfm+1V82bPhmMeONmR1l/V+UM3K8pDmNbJo8&#10;PCDX+FL+q//QuNru43vngy4z8OVL0A7R79v8pz9wA/OO1rvzFWJG6XGzaPzXF+0z+7t2MZ7f30Su&#10;2snc0jQw4eAP5ri9YvDI7fgGnURQ/anyMrH6o5llRrqxanj7HYC42RWDRXkt/Mp92/7P6bP+FXPO&#10;6xm5GVTnhwF1LXVW2A7Wy3d+ljX+cr/SPq/061sW/HYGVYz2ljf5tjHMdwYd7Z/e3fnLl8m/0cbI&#10;rqJrrszbPUe3QuG6a6txl2zd9NXuWEsmYxnEnilH0n0cMP0v+Yz45kHKdqiRGx+9xQh6Xf6Xk5F5&#10;vbY8mmwb3u+mC4u3RqfZ9H9JuVsjHJ4e8/naD/yTlVwqRVlZTDLZa1u+JJjd7dfb/o3oPVM92DXW&#10;WM9R9p2tcXHaCON3t2+o/wDNY1Dm8PDzU8WPYVwDwlHj3a4M+YOMVcyK1LqM+zsAc3c08xDD/wBF&#10;Tdl0gx622fFsT8mNXKV/WK4kW5NLH1Bx3A+x0fQbtG5+33LZxMxmRjV3Vsa3f9MAgFrgPoHcPzf3&#10;96gycrKOstfEV/3TJl5fNhjxEAx2uPFL/m+n0/13QN2sNBsIHOwlvzd9Lcsj62WF/wBX2FwjbnN2&#10;nj/AXfvK5FZaXF07NIAPI/lO9qq9cxMrM6LXTh0kvGewmWkhrTRePVs/ktTuWiBkH1/6LHh4jkj9&#10;f+i4/Q8s12uynNkYbCYAnfZYPRZW7j/jVc+sHUrOpYwrYxtVIAusYB7jud9Hd7vaxzPzf++JYfSm&#10;spZj17wah+sB5gWWn9JXtZ/Oert9n6P2fqqTOntfZuspexm2yu0lzm/Tbtre7e721Uu/SO/MV+Ij&#10;rYv90/u/vaOjVYyLGpcnFe332Wl7WNY4g6Dc8j9HXMfvbk/XzQPrjk33tN9tYodXjNbu9R/oVO93&#10;0WtrY73/AEff+4hW0XUY7qbxstJ2ku0HtM7v6jdn0/oLpOr9Kxz1+3qzTbdmlldjmgs9J5OPS61z&#10;NGurbts9T9xn9RR5MggCT19IRyuIzyAfKLHFL90Xq87Zl9fzbrHerVjWYdYsNIgWMrb9A+nXXZ72&#10;b/8AjK96zcu7PqvrzMhoFto2m2IDtvsc2+uG/pmfnLq8qvrYsLW4VjKdzLqo3NdvEabsWu99vv8A&#10;f+Zv/wBKq+d0fJ6hiuHU8oM6i97rWUVN3Na+NldD7Wbq2bdv6T9J+j/0j7FHDLVGUYxjtp2/wW/l&#10;wQ9UY5JTmPUOvFMS/SP+z+VyaOoWvDSa2ve0+x7P0Tgf5AMt3K83Kpx3NeMd+PfM7g8OBdputfVd&#10;V9L27v0TFlPx/seZfierXaKHlhe0kh8Q7eyt/wBJjv3t6LXSy0vbVWH6zFLN099W5D2/9BPMYnyL&#10;BuKkATt46N9vVen0lrnmt51NrrQ8lxM797Az03v2u/Q/6D6daVXUulitora0BvtLrG2PDtND+jb6&#10;3/gmxUq6bKqi336fmM21uA/lU2Pd/wBFXek4FGdkPF281UtDnNrc7eQQdst+lZ+9voZs/R/pEyYg&#10;AZG6HY/sTjxHiHAOGZ2oyj+PE//RiHuc8AloJEOrdu7n2v8AcX7VzPUOpWfaHi4Ne/e6oMcBIYHO&#10;b+jY0fpG/wBf2LbZdU1gDqxZEe1jtTHs/M+l/IWnh4mFfWL8qr7SW2B2Pt3EMdX7PV3N2uZbv3f5&#10;n6NUIc2OUE5mPFxARFcPH/gf90x8jiy5chjCPYSnr6PmeN6VmWHqFF2PVOrSBy4N+hZx/g/Rd+k/&#10;cW/X0HDyelZeQyy1t9rrbQRt2B43e3bt/m/bt3b/AFP8ItF9fRBnhuKxuLl526my2oe7T9YbZ6bf&#10;Y39I39J/pfoKHSLLacV2BlNDXVvspfYXsa1xG4+oz1nV/o7Y/PUWbnsuURyYhLFOBB1oSlj9X+Dw&#10;cTrY+ShjM/vJiQYir78W39/h4Zxa1WdSanZLiXNLKbXVtInc0Ox7G/2/SxkD6x0dYp6d9oz8TGbQ&#10;52xttIre9rv9CNv5+4fpLP8A1WrmLj4tVTazTQylrmssLmiy5wadgdTUx/sd7atn6Tf/AIf9ItLq&#10;PTx1qinGyrGWdLxXmxu1pqNryHNb7KbfUp+z/uWNr+n72MVvLmx5M+TKceTiHDwVCR+T0/o8Uf8A&#10;nuZi5aWIQIyxBJ7/ACV+/L+t/VfOsWi3KyacWph3W2hlbiDIJ9v0/pbW/uNXY1dCt6VS1xJHqEBx&#10;kPgxu+g3+ba93/GfQVl/THjNa6m+puLgEX4Qhws3hjaPSzXPa5no7PU9S2n9JY/9MiZuTdc6pu6v&#10;7O15fkVbS82aFrawd7PS9NzvW3s/S79ij5j7xPJAYoViIvJx+mX91k9vHPFMzyVk+WMY/IY+lzHE&#10;FxOrgTqZJiP3Ppf5qt+kyzpNk3WY4Zl12D0Pc57/AEb9jHWWWN9Cur+cs/PVV/p2WuqpZYC3RnqN&#10;c+4h0fSrbt/6aLdRkV9H3s6aconPodZS0Gww2nJay1+MXv3e938z/Nv/AJqxCMZA0NwCK3YOWxwG&#10;aJlWh9Xzf9LhcrLyOoYePbkjflYV1T2VZD9WOn+bkNc5zLK7Bvqf/N+qrTupX3hrnOY37RR6jQWk&#10;ggjc+p1m72ubU9j1W6j1f7TQ/pjBY2T7qXV+ixhJG4/ZQyva7/raI7oHX3UUAUinG2k1PcC7Rw+l&#10;traXtf8AS/sKzhySESZDh/vj9EfpVJuZogSqBE7/AHfXr+6Gn0bBb1m/LrzrcluJh1E76Qxwa5xh&#10;nqOtc36X5lVNfqXe/wDmV0+a4M6jlUt9NzcYVMbYWDcamU0V0u32ep6dt+7/AATK/wCWuPtt6n9W&#10;b3hm2nJtqsrsY/WWEM2nY1zP5t/voc/+bXR9Wp6lbYbsZk78fFucSWg2u+zVNs9zyP5vfvbX/wAc&#10;q/MxNXxARJiIf3qlbPyEo+5wyB+WV+FmLBzd2X6Dsov2sLvsrpYx0t/R7Hz+bZ/hntu9P/g1C3qA&#10;trx7ck21W5Z9INtse7a0nY2nJc70/wBFtbvZ/ofU9P8AmVjW5WW+1tr6rGPYC2Wxug/u/vIJqyLc&#10;es47CHttNtnqv9gLQG0t2u/f973/APW1GMZ/Sl2HRv5ZiBoRPpJlHT02eH1/vcXzcTW6ya6s59bW&#10;Br9rdznGdpaduytrvcx373vtQK7dwDrXGxo9u150Ph72+nbuW3k9Oqv6hk3PFl5e/cKKBvIMD2WX&#10;3foG7Po/6RSw+m3OyQMiqvp9Dm+15h50P+ELWV/o/pqX3oRiAf0R9f8AB/SahwnJklMkQE5GXDrL&#10;0y/e/wDQnJLqn0+n+jJEe1wDwNfzr9/s/wAxdBl/aK+hv+zsBtZU91zaC4MrDxuZttusfk+l6H/F&#10;1Pes/wCwAueG45bSSfSte8ttc38ze1nqN/sLc6O1ubiOxn73GuWusewPtL4b6LBZtfsq+n+k2b/Z&#10;+ku9VQ8xlFRkNoSuQLJgxmMpCRHqjQI/9Cf/0q9H1f6oxrg3CeyYE76ief5VzFr4zOr49DGvxbZb&#10;LXio1guIJLHl1d3v9nsW4ksSPxCUTYgPrq3I/DoRJInLUV0eYzLPrE9twxun5X6XQue+lrgCff6e&#10;23bv/lO/m1UfjfWJjG14/QgwDa4P9SouG33f6X95v5y6fKyb6b4rZvqrodfYGtBcdp27A4vbt3fy&#10;GXITurw0xTvfEtDXna8Ta31KrPT91Dn0t2Wbf8Kpf9JZj+gPtXj4fHpIvPjD+t+VaN2EzHY2XN9R&#10;9RExt2/o7Hu+ju2JVdP+trHkNYaq3kh5rFbvot9Op7WvyN/+vv8AUXSZee/Gsez0N4YWN3b9oLnt&#10;fZt9zf8AgvTZ+/bZWoHqwFhb6JLRYK5Bl0EvZpVs3+rur/mk0/EMp14f+cn7gK0kfsi4I6P9YNpL&#10;vtLnOA3EPxxJBn6O6z8389Bf0j6x7rGjHvcBWz03m6qCdzt421Oo2uazb/6M9RdG3qrnNa4Y8g/S&#10;Ifpqa2jY41jc5r7vTu3bPS9K9Sd1Nwx6MgVDbb6m9pJBBYPbsfs9zdN7n/6H+a9RN++5OsQfMq+4&#10;f1j9kXFf0vrzQKq6HfZw4kMFrN0En6c2e795z1tfVjp2RiU5rMzax11tT2+oayHBot3e0uf+8xPZ&#10;n2CvHtZWNtwcXN5+jZVUCyz2/o7G2PsZY5n83ssSx+oWXtse2oeykWsr3Hc5wdayxrXbNjmfovbY&#10;xIc7kBEuEadyr7hHfiP9rp24o/Senk+4NijcaXtYR9D0y5nrf199uxUjj5dQZW8MzGERe99jTvdI&#10;G9zTYNm/3fzdez0/8HUq46s0u1pLazsduJ1ax5q2XWs2fo63syP0fu/nKrqvzFNudfbj+tXSGONt&#10;VbWvJ19T03WboZ+j2ets3/pE48/ku/biPqu+5j94/gtd9XunuZY1rfRba0sfTSa9hD/dcZd+lZXf&#10;/N5NdNtXqrj/AKwfV76y3/WDMGJVZ+yDY1+7GcxgsayuqnZUz1W+z2enXVu9OhdY3qznj2Y/uIBD&#10;S4giW+r+l/Ru2b/8B/pf+DRK+pOfdVUcctNroncIAIY8bdzWeo5rLf0zPzEvv0xf6qOviu+6kEHi&#10;Omr5xk/V3683PluA6qtpmutpqhsfR/O9zv5StVdL+u9YYXdHrvsaNpst9N0/u/RtZtXf05r35Qod&#10;V7TY6s2TEQcjZ7Nv7mJ7n+p/hK0BvVbwHPsoa5oBkVl0h4+0S072fu436T/Rf8IkeekRRww08U+z&#10;luR96fqri/7l5zC6f1y9hHUujfZ62e6x9DxucRrWzGxm2e61z/8ASX101/TT34XXbLXDE6dnVh/L&#10;8rKD2nT/AEbHvaunsz7G10XBjRW9lj7AST9Asrr2WMa5vpvfZ6nqf6JLDzrcm/aawyssc4CDIIGP&#10;pv8AzvddaofvAsy9v6ccuEfRkhHLCiJjTqYxeTu+rH1hrfWKsZtthiy126trO/6MO9Q/plar6D9Y&#10;Ktzm45Z6gHqbLq5cOfSf6djXPY135n5669JA82SKMQV05SmbNeGn/oT/AP/T6tJfP6S5d2n6B17e&#10;P4p/frz58r59SSU/QI3dp+Sf3+f4r59SSU/QXv8AOUvfJ5nuvn1JBD9Be6TzPdQu2+m/149KD6m/&#10;6MR7t+727dq8ASRT1foIb4ETHaP4JvdOsr5+SQU/QXv7z+KXvjvHdfPqSSn6B90azCf3+a+fUklP&#10;0F7p7ymO7vPzXz8kkp+gEl8/pIqf/9k4QklNBCEAAAAAAGEAAAABAQAAAA8AQQBkAG8AYgBlACAA&#10;UABoAG8AdABvAHMAaABvAHAAAAAZAEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBD&#10;ACAAMgAwADEANQAuADUAAAABADhCSU0EBgAAAAAABwAIAAAAAQEA/+EQ2Gh0dHA6Ly9ucy5hZG9i&#10;ZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6&#10;TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0i&#10;QWRvYmUgWE1QIENvcmUgNS42LWMxMzIgNzkuMTU5Mjg0LCAyMDE2LzA0LzE5LTEzOjEzOjQwICAg&#10;ICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjIt&#10;cmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4bXA9&#10;Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOmRjPSJodHRwOi8vcHVybC5vcmcv&#10;ZGMvZWxlbWVudHMvMS4xLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEu&#10;MC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVz&#10;b3VyY2VFdmVudCMiIHhtbG5zOnN0UmVmPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5&#10;cGUvUmVzb3VyY2VSZWYjIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhv&#10;dG9zaG9wLzEuMC8iIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUuNSAo&#10;V2luZG93cykiIHhtcDpDcmVhdGVEYXRlPSIyMDE2LTA5LTE2VDA5OjM2OjE5LTA3OjAwIiB4bXA6&#10;TWV0YWRhdGFEYXRlPSIyMDE2LTA5LTE2VDA5OjM2OjQyLTA3OjAwIiB4bXA6TW9kaWZ5RGF0ZT0i&#10;MjAxNi0wOS0xNlQwOTozNjo0Mi0wNzowMCIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiB4bXBNTTpJ&#10;bnN0YW5jZUlEPSJ4bXAuaWlkOmNlZjAzMGIwLTI4ODYtYTc0Zi1iNDQ2LTI5N2U4YjRlYmQ2OCIg&#10;eG1wTU06RG9jdW1lbnRJRD0iYWRvYmU6ZG9jaWQ6cGhvdG9zaG9wOmI2NjNjNjRlLTdjMmItMTFl&#10;Ni1hOTU3LWJiZjNlMGRjOTA2MyIgeG1wTU06T3JpZ2luYWxEb2N1bWVudElEPSJ4bXAuZGlkOmE0&#10;NzZiNmUzLTJhYTItZWM0Mi04ODZmLTQwNjY3ZWIyYzNhMyIgcGhvdG9zaG9wOkNvbG9yTW9kZT0i&#10;NCIgcGhvdG9zaG9wOklDQ1Byb2ZpbGU9IlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIiPiA8eG1w&#10;TU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVhdGVkIiBzdEV2&#10;dDppbnN0YW5jZUlEPSJ4bXAuaWlkOmE0NzZiNmUzLTJhYTItZWM0Mi04ODZmLTQwNjY3ZWIyYzNh&#10;MyIgc3RFdnQ6d2hlbj0iMjAxNi0wOS0xNlQwOTozNjoxOS0wNzowMCIgc3RFdnQ6c29mdHdhcmVB&#10;Z2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUuNSAoV2luZG93cykiLz4gPHJkZjpsaSBzdEV2&#10;dDphY3Rpb249InNhdmVkIiBzdEV2dDppbnN0YW5jZUlEPSJ4bXAuaWlkOjQwZjEwYjNlLTQ2ODYt&#10;NWQ0Yi1iNWQwLWY3OTE2ODM2MDJmYyIgc3RFdnQ6d2hlbj0iMjAxNi0wOS0xNlQwOTozNjo0Mi0w&#10;NzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUuNSAoV2lu&#10;ZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImNvbnZlcnRl&#10;ZCIgc3RFdnQ6cGFyYW1ldGVycz0iZnJvbSBhcHBsaWNhdGlvbi92bmQuYWRvYmUucGhvdG9zaG9w&#10;IHRvIGltYWdlL2pwZWciLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImRlcml2ZWQiIHN0RXZ0OnBh&#10;cmFtZXRlcnM9ImNvbnZlcnRlZCBmcm9tIGFwcGxpY2F0aW9uL3ZuZC5hZG9iZS5waG90b3Nob3Ag&#10;dG8gaW1hZ2UvanBlZyIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3Rh&#10;bmNlSUQ9InhtcC5paWQ6Y2VmMDMwYjAtMjg4Ni1hNzRmLWI0NDYtMjk3ZThiNGViZDY4IiBzdEV2&#10;dDp3aGVuPSIyMDE2LTA5LTE2VDA5OjM2OjQyLTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJB&#10;ZG9iZSBQaG90b3Nob3AgQ0MgMjAxNS41IChXaW5kb3dzKSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8&#10;L3JkZjpTZXE+IDwveG1wTU06SGlzdG9yeT4gPHhtcE1NOkRlcml2ZWRGcm9tIHN0UmVmOmluc3Rh&#10;bmNlSUQ9InhtcC5paWQ6NDBmMTBiM2UtNDY4Ni01ZDRiLWI1ZDAtZjc5MTY4MzYwMmZjIiBzdFJl&#10;Zjpkb2N1bWVudElEPSJ4bXAuZGlkOmE0NzZiNmUzLTJhYTItZWM0Mi04ODZmLTQwNjY3ZWIyYzNh&#10;MyIgc3RSZWY6b3JpZ2luYWxEb2N1bWVudElEPSJ4bXAuZGlkOmE0NzZiNmUzLTJhYTItZWM0Mi04&#10;ODZmLTQwNjY3ZWIyYzNhMyIvPiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1w&#10;bWV0YT4gICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+L/4klDQ19QUk9GSUxFAAEJAAiAcEFEQkUCEAAAcHJ0ckNN&#10;WUtMYWIgB9AABwAaAAUAKQA1YWNzcEFQUEwAAAAAQURCRQAAAAAAAAAAAAAAAAAAAAEAAPbWAAEA&#10;AAAA0y1BREJFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAK&#10;ZGVzYwAAAPwAAAB0Y3BydAAAAXAAAAArd3RwdAAAAZwAAAAUQTJCMAAAAbAAAKIGQTJCMgAAAbAA&#10;AKIGQTJCMQAAo7gAAKIGQjJBMAABRcAAAji0QjJBMQADfnQAAji0QjJBMgAFtygAAji0Z2FtdAAH&#10;79wAAJCRZGVzYwAAAAAAAAAaVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2MgAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAB0ZXh0AAAAAENvcHlyaWdodCAyMDAwIEFkb2JlIFN5c3RlbXMsIEluYy4AAFhZWiAA&#10;AAAAAAC1WgAAvGcAAJIwbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAA&#10;AAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvSHO8e&#10;JR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8pT3C&#10;Pt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltRXGZd&#10;eF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15w3rI&#10;e818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUzliaX&#10;GZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uwWbFH&#10;sjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZy0TM&#10;Ls0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457ke+VX&#10;5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9&#10;XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gYzBnW&#10;Gt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSBNX82&#10;fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpRwFLH&#10;U85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3rbuhv&#10;5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJuIqm&#10;i5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPYpMql&#10;vaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13AY8Fq&#10;wnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca9153obf&#10;lOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7ZPxW&#10;/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkpGjQb&#10;PRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1NjYr&#10;NyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCIUYlS&#10;iFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKttq26r&#10;b6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kMigKK&#10;94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWlWaZf&#10;p2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPOxPHG&#10;Fcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfjzeTR&#10;5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R/bP+&#10;Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MYgRl9&#10;GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJnM1U0&#10;RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN0E7F&#10;T7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgwaR5q&#10;C2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKCqION&#10;hHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvUnL+d&#10;qp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3zbjT&#10;udu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn10zY&#10;c9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av69vw6&#10;/Xv+u////wCAAIAA5bR/zX9UzD9/pX7Dsox/lH5pmH9/nn5MfeN/wX5jYkF//n6SRGGAf38FH2SB&#10;/oAc/Lh+dIt55A9+V4myytt+T4gUsT5+XIa0ly9+goWbfJN+voS6YOl/D4P0QwB/loN4HaKA5IPf&#10;+qN9JZcI4kh9HJQxyVh9JZF6r859S48eldZ9ho0Ne05914s8X7R+N4mJQct+wIgtHAR/z4gR+L98&#10;F6Kw4IJ8F57Jx7J8K5sUrkV8W5ejlHN8q5Smeg59DJHmXpV9d49PQLZ9/40tGox+xIvJ9wl7R651&#10;3tp7RKl6xht7XaTErNJ7lqBmkxB76pxaeNp8W5i7XYh8z5VNP7l9UpKLGTx9xo7w9YV6qrpd3Vl6&#10;n7RIxKd6s66Lq3x68Kk9keJ7TKROd7J7wJ+6XIt8PZuPPtN8vJh2GBd825BJ9Dh6L8Zy3A16G787&#10;w2J6J7hzqk16ZLI2kN96yaxxdtJ7RKcQW657wKIwPgx8O58PFxx8B4+g8x150dLI2vF5tMphwkl5&#10;uMKNqT958Lthj+d6WbTOdgZ63a7GWwZ7XqmHPWN70KTTFkl7Uo8R8ip5jN+E2f15ZtXTwVV5YMzu&#10;qFZ5lMTijxN5/r2SdUt6hrcHWml7DLHcPNp7eqklFZ56yI6d7e2JE34r1n6IAH2xvs2HBX1XprWG&#10;MH0zjhqFhH1IdNCE/H2MWmuEm33oPY6En36LGIuGeoAB68mHrokI1QCGo4d9vY2FuYYhpX6E+IUD&#10;jNCEZIQqc32D9IOIWQ+DqIMHPDmDuILgFvmFd4QD6fuGcJP401OFd5F1vBCEnI8ZpBSD9Y0Ti4mD&#10;dYtWclWDF4nVV/+C2Ih8OyyC64eUFYiEe4eo6FKFc5740bKEg5uBun+Dspg7oqGDDpU6ijiCoJKh&#10;cSmCUJBDVveCG44cOjSCLoyWFDiDiYrJ5siEqqoY0DKDu6WtuQaC8aGCoT+CVZ2kiO6B45oScAuB&#10;o5bnVgKBdZP/OVOBhpIMExWCmozn5WOEDLViztaDHbADt7WCUqrqoAWBuaYuh9WBTqHGbv2BCZ28&#10;VR+A45ozOImA85g4Eh+BvIxB5C+Di8DazayCnLqCtpKBzrR6nvSBNq7fhuiA06mwbjGAk6TtVFyA&#10;ZaDYN92AdJ5YEVSBA4u34ymDJMyVzK+CNsU7tZiBZb5DngOAyrfLhgmAabHdbXeAM6yNU8aACKhW&#10;N02ACqNcEK6AbItH4k6C0Ni7y9qB5tBOtMSBE8hhnTWAdMEUhU6AErp6bNV/37TNUzx/urBINtF/&#10;vKUQECp/9Iru3TySYXyYx2uQenxDsVaOsnwQmseNGnwRg5eLt3xJa56KgnyxUnWJiH0yNo6JJ34B&#10;ETKL1n/e20aRLYbLxgWPQoWEsCqNg4RvmbKL/IOQgoOKrYLyaoyJjYKIUV6Io4JANXqISYJgEASK&#10;mIOG2bOQAJEkxJ2OIo7trv2MY4zfmICK8YsmgVWJs4myaWqIpoh8UEqHy4d2NHaHeYcFDvqJVoa7&#10;2EePCJuSwy6NMph7rYGLhpWXlx6KE5L9gBeI6JC+aFOH5o68T1uHE4z/M52GwowdDhSIKImE1umO&#10;SqYVwdGMeKImrCSK1J5zldKJaJsKfuaIMpfqZ0uHPpUtTn2Gb5LMMtmGHJHBDU6HJYj/1aeNsbDH&#10;wJuL4qwAqvaKPqd3lLSI1qNBfeKHpJ9cZliGp5vaTbWF3Zj5MiyFipfyDKiGS4iP1JCNM7ulv5KL&#10;Z7YFqfKJwrCmk76IW6ukfQqHMKcIZZ6GNqLnTQyFX5+vMZ2FC50/DB6Fl4gx06OMy8bHvrOLA8BJ&#10;qRaJXroUkueH9LRJfEKGzK8EZPaF3Kp3TIeFBadlMSSEoqE6C66FBIfm0uCMctJXvfuKsMrxqF2J&#10;DcPhkjGHo71Te52Gerd8ZGmFi7LHTA2Eva5nMLeEXKDwC1WEjoepzPub8ntbuJOZR3sho/aWuHsJ&#10;jt6UYHsmeRWSRXt4YmmQZXv5SnKO2nyTL2OONX1+Cn6QH3/Ayzqa4oT9t2aYI4PnowGVmYL8jfqT&#10;TYJLeCuRQ4HYYXyPdYGaSX6N94GBLnmNV4HjCc+Om4MIydOZ346tthyXJYzCoeWUmIr4jOGSW4mJ&#10;dyGQXohUYIOOnodeSJiNKoagLaeMjIadCTWNR4XoyKiY55iOtOOWPZXOoKeTvZM0i7uRcpDtdgOP&#10;ho7/X3+N0o1SR7GMZov7LN6LzIvNCK+MH4Xfx3yYLKKGs8aVhJ76n3uTC5usioSQ0piqdOyO2ZX0&#10;Xo+NMZOgRu6LxZHELDuLJ5G+CDyLIYWRxl+Xm6ylsrKU9ahZnmySfqRKiYSQSqCNdAGOU50jXbiM&#10;nZonRkGLNJf3K66KlJc7B9uKTIVQxWaXJrbsscmUgLHenYmSCK0OiKqP1aiac0CN5aSPXROMMKET&#10;RbGKtJ7TKzqKEpvIB4uJm4UaxJKWw8F4sQeUHrulnMmRp7YWh+6PcrDuco+NhaxVXH2L2qiZRT6K&#10;XKZBKtmJqJz5B0qJC4Tuw+KWbsx5sGeTysXYnCiRVr+Fh06PI7mzcf6NNrSqXAOLjbETRNWKGqxC&#10;KnyJaZy6BxaImYTLvT+l0Hp6qhyiaHpNltGfHHpFgxScCHpybp2ZOHrUWSyWsntkQlOUonwKJ/OT&#10;83z9BKqTf3+mu7Ok4oOUqSqhWoKclhWeCoHQgmCa/YE+bduYOoDrWGOVwoDOQYKTvIDbJzSTC4F1&#10;BGiSA4Kauoij64zCqBegaIsBlSSdFYlugWuaF4gpbPGXXYcnV4qU74ZmQLyS7oXoJo6SOIZbBC+Q&#10;tILUuXyjG5X1pv2fo5N6k/+cWZE5gF+ZTo8za/WWnY2RVq2UNIwxQAKSNIs5JfmRd4vZA/2PkoKy&#10;uJaiVZ9opgqe6Zwzkv6bqpk/f1aYppaLawSV2JQuVdmTfJI/P1KRfpDsJW6Qv5FWA9OOmYKWt6Oh&#10;yKkCpTWeVaUVki6bEaFrfoKYEZ4ZajmVVpsiVSKS65isPsOQ7Jc/JQGQJ5YLA6+NyIJ9tsuhV7K9&#10;pG2d4a4ekWyananGfcqXoKXRaZaU66JSVJaSgJ+DPk+QbJ5UJKyPoJjMA5GNGoJptg+g/ry2o8ad&#10;grdhkMqaPbJcfSyXP63MaQGUjqngVBeSLacNPe+QEqTDJGWPMJibA3mMjYJZtXGgr8csozydLcEX&#10;kEGZ6rtffKWW8LY/aIiUQLISU7OR4K9HPZuP0qmoJB+O9JhsA2WMHYJMrh6v/nnknCmr3nm2ihCn&#10;3nmyd4qkF3nmZEegmHpQT/mdc3rmOh+a9nuNICmamHxxAACV03/KrM6vKIKDm2iq5IGZiX6m2oDg&#10;dvujE4BjY6ifm4AmT1Ocf4AjOXSaBYBMH6GZloEXAACUjoAAq9+uPYsumoqp/omNiL2l7YgadjGi&#10;MIb7YuSevIYgTp+bpoWOONWZLIVLHy6Yq4ZGAACTcIAAqxKtapPnmaqpN5Gah8ylMI+EdVChaI29&#10;YhKd/IxRTeia6Is4OEGYaoqiHsqX14uzAACSeIAAqkGsypy0mNqomJnChvOklJcXdHWgz5TAYU2d&#10;S5KwTUKaPZEoN7+XuJBrHnWXFJBhAAuRkoAHqZCsLKXMmC+n/KIxhkij+Z7ic8qgNZvvYKqcsplc&#10;TK+Zj5drN02XCpblHiiWX5RYABuQxIASqOKrua8Dl6Knfaq4hcKjcqbDc0CfrKNDYCmcNqBPTEGZ&#10;HJ47NvaWgJ19HfOVyJRAACiQGYAbqEKrYbh0lxmnG7N7hUOjDa7ncsifSKrkX7ub1qepS+GYxaXj&#10;NrCWI6LrHcyVT5QmADOPj4Aip7mrFcJelqamxLyrhNaitrdxcmKe9rL6X2Obhq+6S5yYda0fNnuV&#10;3aTWHaeVCZQNADyPIIAon7C6hHl0jtW1q3k6fdGw/HkybGSsi3lnWjioZHnURu+krnpqMeuh5nsH&#10;F/Cicnu+AACRKIAAnqa5toGkjkK0woC9fWKwBYANa/OrjH+eWbinZH9yRmyjrn+DMWyg3n/BF7Ch&#10;O4C6AACQboAAnfe4y4nVjZqz3ohJfM+vGobua1Wqo4XtWR6meoU0ReGixoTMMPqf7ITEF4GgHIYE&#10;AACPy4AAnWi385IQjPizD4/nfBquUo37aqqpzoxjWH2lq4stRVmh9opXMJWfE4osF1yfHIqwAACP&#10;PoAAnNW3RpppjGKyYZeme3utppU0agapJJMYV+2k8JFdROGhP5A1MD6eUpAqFz6eNo64AACOxIAA&#10;nDu2v6Lui9mx0Z+SevqtD5yPaYuoj5n4V3mkWpfWRH2gkpZwL/idnpakFyedZ4+oAACOXoAAm8i2&#10;Nqugi3CxRKelepisgqQTaS+oBKEFVyWj1J6XRDmgCJ1JL8Sc8JwnFxWcqI+bAACOCoAAm0q117SM&#10;iyKw1K/belesA6uraOmneagxVt+jS6WwQ/yflaSeL5ychqAxFxWcF4+bAACNxYAAmtm1hr3risuw&#10;dLiDeg6robO2aKynG6/jVrKi762gQ9+fOKqnL5GcL6ApFx+bto+iAACNjoAAkfPFY3kYgh+/0njL&#10;cha6fHi5YaO1aXjqUHGwp3lTPgusc3nkKaaplnpqD2arWXsLAACNQ4AAkTfEi4Dmgba+83/4ccK5&#10;kH9KYUq0bX7iUA2vnn7EPa2rX37lKV2oZn8yD4Wpw4BEAACM/oAAkM3DkoiogUe+CIcncV64noXc&#10;YNuzdYTzT6Gun4RZPVKqWoQZKSOnSoROD6+oT4TuAACMwYAAkIHCqZBrgOi9I45fcOm3vIyVYGuy&#10;hosmTzqtsoolPQCpaomTKPamSInjD9qnBIkCAACMjIAAkCzB6JhPgJS8W5W1cJK28JN0YAuxu5GV&#10;Tuis1pAmPMOoko9pKNelY5AbEASl4YrUAACMXoAAj8fBUKBigEK7tZ03cE22QJpzX8+xCZgsTq6s&#10;JpZxPJWn0JWyKMKklpW8ECuk44ruAACMOIAAj2bA1aiUf/y7KqTQcBa1qqGHX6Kwb57fTomrk50H&#10;PH2nOpysKLij4JpuEE6kBosGAACMGYAAjybAUbD1f8y6oayTb/a1H6jLX42v46XYTnerCaQaPG+m&#10;vKL/KLOjU5uFEGyjRIsbAACL/4AAjtS/8LnJf666LbSbb+20m7AtX4evUaz6TnuqcKtcPICmIKf1&#10;KNyiyJugELCiuItIAACL64AAhLTQn3jzddfKWXiDZq7Eb3hbVxG+1nh9RrO5k3jaNQe1CHlYIPay&#10;d3muB+uy2XtFAACJ+YAAhGLPn4BudZvJfn9nZnDDjH6tVs691n5ERnG4dH4pNNmzzH5QIPaw/n6f&#10;CGew6n/nAACKFoAAhErOhYfFdW/IfIZBZkPChYT6Vpm8vYQhRj+3S4OeNL6ykYOBIQuvlYP4COav&#10;KIP+AACKL4AAhEbNfI8WdV/HbI0ZZiDBcotnVna7m4oaRiS2KIlINLWxZoj+ISyuSYnkCV2tm4ZV&#10;AACKRYAAhDnMmJaFdVjGeJQHZh3AcJHwVmq6l5BJRiG1FY8kNMSwVY7fIVqtII97CcysQoagAACK&#10;WIAAhB3L1J4hdVDFpJsaZii/jpiQVoO5r5aZRji0L5VLNOOvXZVKIZKsGJRACjSrG4bmAACKaIAA&#10;g/7LLKXPdUrE76I5Zje+zJ87VqG46Zz9Rlyzbpu5NQ6umputIc2rMpbbCpGqH4clAACKdYAAg9zK&#10;mq2mdUXEVKl2Zkq+KKYBVsK4PaOORoSywqKhNT2t+KDpIgqqgpcECuepT4dfAACKgIAAg77KErXF&#10;dUXDxbDqZmS9k6zyVvK3o6pmRsKyJajfNYitVqQyImWp25dBC0eosIegAACKiIAA8oZ7RnmK2vd7&#10;nHmlwv179nnRqn18WHockXB8w3qKd7t9O3sWXPZ9w3uqP9Z+eHxcGxZ/0X0P8Fx5kITv2Tp6B4Po&#10;wXF6gIMEqRV6/oJOkB17hYHIdnl8F4FkW7p8soEKPpd9Z4DUGXV+X4Db7mp4JpB012h4rI5Rv9d5&#10;N4xRp5J5zIqfjrx6aYkldTd7EYfVWpF7uoaVPXZ8a4WJF/Z874UY7Jh2+JwG1Z93hZjTviB4GpXR&#10;pgF4vJMNjVJ5b5Cmc/V6J45rWXV624xNPGx7hYqCFpp7iIjf6vB2Baej1AB2k6NsvIp3LZ9vpIV3&#10;15u5i+94kZhGcr55WpUsWGd6F5I5O3V6t4/VFWR6V4wU6YJ1S7NS0pl11a4iuyl2bKkoozV3GaR+&#10;ir132qAicZh4p5wTV2x5a5hmOpZ6ApWuFFZ5Z43A6FB0ub8d0W11Pbj0uf51zrL/ohN2eq1kibl3&#10;Q6gscLN4FqNOVpF42J7rOdZ5ZpwqE3J4po0m51d0TMsL0Hl0ysPquQZ1Ur0AoRl1+bZ2iMx2xLBo&#10;b+h3nqrhVed4ZKYcOTN446HRErl4CIyo5pF0A9cpz7h0ec8MuDp09scxoEV1lL/Ih/92XLj3by93&#10;OLLoVUZ4AK4tOKZ4d6ZNEiV3i4xE4eOELnflzDODo3g7tfKDLniYnv6C0XkMh1qCi3mdbvCCXXpL&#10;VWCCT3sCOSaCmXvTE9+EnXyO4B+CoIK9yveCKYH3tN2BxYFNnd+BeYDMhiOBQ4B0bbOBKYBAVB6B&#10;MIAeN+6Bg4AsEniDIICm3oSBSo2ryU6A4Yves1GAh4ovnGeAUYjDhNSAMoeMbIaALoaBUwyAQIWO&#10;NueAjYTiETyBsoRz3OeAKpiXx6R/xZXVsap/dpM6mup/RpDUg3x/PI7Ca1h/SIzeUgh/ZIskNfp/&#10;rInhECuAdYfB22B/PaOSxiR+2J/qsDJ+kJxrmYF+aZkkgi9+YZYXajp+fpNoURV+o5DzNSF+4o9K&#10;D0B/ZYpQ2g1+ha6txNp+IKokru191aW9mEt9saGPgRV9sJ2paTJ9y5obUDh9+ZcLNF5+MpVfDnt+&#10;gInK2PN987nqw8h9jrSBrdp9Pq8xlzx9GKoggCN9HqVvaGF9P6EnT3x9Z52MM7h9mZtmDdh9w4lc&#10;2BB9hcVZwut9H78OrPJ8yLjXllB8mbLjf0R8oK1tZ518y6iVTtp896TZMyx9G6BYDVN9KIkC12R9&#10;NdEXwjx80MnnrDB8bsLGlYJ8NLv3foR8OLXNZvd8ZbCXTlR8l6yWMrp8t6JMDOh8rYi60cGNUXaS&#10;vbWL63cGqQOKqXd+k36JjngJfTGIl3iyZgWHxXl6TZ6HKHpJMjiHJXsxDNaJJHx50DyL8YDHvHyK&#10;mYA+p9qJY3/OkmiIVX9+fB+Hbn9XZPuGrn9RTJSGHn9cMTWGGn+YC+yHi4BazuKKqYsbuyGJX4mc&#10;pqyIK4g3kS+HMIcNevKGWIYTY+KFqYVGS4+FJoSWMESFIYRECx6GJIPCzX6Jj5V1ubGISZMXpSaH&#10;JZDaj82GLo7PebGFbI0LYseEzIt2SpyEUYoVL26ERolZCmuE7Ia3zCaIsJ/auFeHbJyro86GTpme&#10;joGFXZbCeISEmJQeYcKECJHRScCDk4/QLq+Dfo7xCdKD4YakyvaIAKpoty+GvaZqoqqFnqKIjWiE&#10;sJ7ad4KD75tvYNODWJheSPuC6pXjLgeC0JUNCVGDAIZMyfmHcrUZtjeGMbBOobGFD6uXjHWEIKca&#10;dqeDZqL3YBeC0p9HSFWCWJx1LXuCOJpJCOaCRoYEySyHA7//tW2FxbpnoN+En7Tei6GDqa+Sdd6C&#10;76rCX2eCZqakR8eB7aP5LQSBup5wCI+BroXJyJGGrss9tM2FdMTYoC+ESb56iuqDS7hodTWCjrMA&#10;XtWCBq61R0qBk6rWLJeBXp4mCEqBNYWbwgeWvXWEr1mUinYLnA2Sg3aXh/CQrnc2cviPB3fzXQaN&#10;lHjLRbmMcnmmKwOMTnqMBqmM/3ycwLyVfX8srlOTUH7LmxSRU35+hwGPiH5TcgmN7X5PXByMiH5t&#10;RM6Lb36ZKieLQ376BiyLbIAXv46UV4jYrRiSNIedmfuQNoZ1heSOeIWJcP+M6oTGWyiLkoQvQ/GK&#10;gYO6KWOKTYO5Bb6KCoMmvm+TQZKnq+SRKJCZmLmPN46hhMiNcIzjb+uL9ItmWjCKqIocQxmJnokR&#10;KKqJZYjnBV+I14OhvUeSZ5yFqs+QTpmyl5mOYZcDg5WMqpSFbtmLKJJBWUCJ65BSQlOI5I7HKAiI&#10;oI7KBQ2H0INqvDyRv6aGqcWPqaL4lpCNvJ+HgpeMB5xKbfCKh5lRWG2JQJa7QaeIPJTfJ3yH8JQ7&#10;BMiG84M8u1uRObCnqOmPJaxflbSNNagsgcCLfqQ0bSyKBKCYV8aIvZ2DQRmHqZuVJwuHVZi+BI+G&#10;PIMVuqSQz7sBqDaOvbYAlPmMyrEPgQSLDqxebHmJlKgwVyiIV6TXQJ2HQKLcJqqG1pokBGCFpoL2&#10;uhqQfMW6p6eObcADlFuMeLpSgGCKtrTya+KJN7BOVqeH+60SQC2G7KjEJkiGgZniBDuFL4LdssOg&#10;enTDoUidiHVOjzyax3XifGiYPXaMaLGV6XdTU+iT2ngyPaGSRXkMI2eSSXnUAUqQWXy6sbCfYH3m&#10;oH2ca32YjnyZrH1je6qXJH1RZ+yU2H1mUySS0n2dPNuRQH3hIrmRM35UASyOzH/dsLueRocOn3mb&#10;XIX0jY+Ym4T5eraWIIQzZwWT3YOcUlCR4YMxPB2QU4LuIh6QNYM7ARGNb4C5r7ydU5AxnmiabY5g&#10;jG6XtIy2ebeVMIszZhOS+on6UX6RBYjzO26PeIg5IZWPSoizAPqMQICprtWccJmKnXaZk5cEi3KW&#10;4pSneLOUZZJzZTGSG5CCULaQM47uOsqOp43cIReObY4vAOaLPYCcrfObzKMInKyY7p/RiqmWOJy+&#10;d+CTvJnlZGORfZdXT/+PipU9OjiN/pQSIKmNt5LgANaKY4CRrTKbTaygm+yYb6jBieiVt6T+dyWT&#10;OqF+Y7qQ/55mT26PCpvxOcKNapsCIFWNFpXcAMiJroCHrJCa67Zqm1CYDbHjiUiVUa11doWSzqlW&#10;YyCQk6XLTuaOp6NKOVmNAKFbIAyMkJWrAL2JG4CArBSanMCdmtOXvrtviL6VALZWdfeSeLGiYp+Q&#10;Oa3NTnqOTKtdOPyMrqZlH76MPpV2ALSIpYB6pAmqkXQ5k5+m7HS8grGjfHVPcQWgRXX8XnOdSnbF&#10;SryaqHeiNVeYvnhrG0CZa3jsAACNnn8RozCplnzjkwul53ybgiSicHxzcHafNHxwXdqcOXyXSiKZ&#10;m3zeNL+XrX0tGtCYNX2YAACMbIAAonOoioWIkj+k5ISFgWyhZoOkb7KeMYL+XR+bPIKISXmYo4JE&#10;NCyWsoIrGm2XGYLGAACLYIAAobCnlY4vkWOj9oyDgH2ggIr+btudRImyXFWaWYirSMuXxYfhM6GV&#10;0Yd4GhOWGog4AACKd4AAoOOm1JbmkJejNZSaf6mfwpJ/bgKciJCfW5yZiY72SCyW/Y2/MyaVAo0v&#10;GciVLYztAACJr4AAoDqmIp/ej+2iiZzzfvyfFpo1bVab2pe2WviY2pWGR6CWOZPlMruUO5OJGYSU&#10;VpDqAACJB4AAn52loajyj2eiBaVnfneeiqIGbMibRp7zWm6YTpxbRyqVspqTMmKTnZoQGVCTopEd&#10;AACIfIAAnxalQ7I0juahpK4QffSeI6oVbEia2qZ6WfWX4KOURr6VTKIOMhGTLp90GSaTEJEBAACI&#10;C4AAnqqk+bvejn2hVLchfYSd0LKLa9eag656WZCXhquDRmyU76lCMc6S2KGsGPeStZDhAACHsIAA&#10;lfG1CHPEhn2wuHQ3dpCsonTCZe+oxXVsVGelK3YxQaKiCHcDLPCf+HesEm6iHHesAACJfoAAlVW0&#10;InwBhh+vxXu0djSrnnuQZY6nsnuWU/ukEXvIQTig6XwaLI+eyXxpElSgnXyvAACIxIAAlNWzGYQs&#10;hYyuw4M0dbCqk4JlZPymqYHYU2+jB4F/QL2f4IFbLC+dtIFnEj+fP4IJAACIIYAAlE6yH4xThOyt&#10;z4rCdPuppIlgZFmlsYg/UtaiGIdoQD2e8obYK9KcuobBEiueBobKAACHk4AAk7uxU5SShFStBJJw&#10;dFmo3JCIY7Kk6Y7fUkqhQI2EP8ieH4yhK4Gb24yoEhuc7oriAACHGYAAkyqwt5z5g8usZppLc9So&#10;OJfVYy+kQZWtUc6glJPlP2adWZLDK0CbC5MTEhCb8ow2AACGs4AAkr6wJaWFg2Cr1aJLc2inpZ9K&#10;YsajrZynUW6gAZqOPxucv5l6KxCaRpiUEgmbDIwyAACGXoAAklOvxa5FgxurbKp4cyanLKbjYnij&#10;H6PJUR2fbaGNPs6cPaC6KtqZypz5EgeaXYwxAACGGYAAkfuverdsgsqrF7MRctWm0K7xYiqiv6t8&#10;UNyfCalzPp6b1KbNKryZZJzlEgaZ5owwAACF4oAAiHa/5XNReeG69XOtatm2Q3QrWyexynTMSoqt&#10;nnWHOJOqFHZGJFKoK3a3CliqB3cXAACGDIAAiB6/BXsuebm6CHrUaq61PHqsWvSwq3q2Sk+sbnru&#10;OF+o1XtDJDSmx3uBCp+oLnxiAACFtoAAh9698oLpeWK4/YH0al60JoEuWpavj4C1SfarTIB0OBqn&#10;rIBsJBOlgYCUCt+mg4EmAACFa4AAh5e854qYeQG39YkbaeezIofUWiyugYbXSZSqQYYtN8+mnYXV&#10;I/KkW4YYCxelB4VRAACFKYAAhz68CpJgeKW3FpBiaYSyQY6mWcCtno0zST+pTowcN4+lrIuWI9ej&#10;Vow+C0qjuYeiAACE8YAAht+7YppTeFC2Z5fWaTWxiJWcWXWs35O9SPmojJJVN12k05HGI8Oia5Ho&#10;C3SilIe/AACEwoAAhoe63qJfeAm12p9kaPWw75yuWTmsPpprSMKn7JjbNzmkLJiqI7qhmJajC5yh&#10;lIfZAACEmoAAhk26YqqVd9W1WqceaMawa6P2WQ+rs6FlSJqnXp/lNxSjpp8KI6qg/JgdC8CgtIfy&#10;AACEe4AAhg26EbM+d8C0+K85aLev86uDWPWrI6ioSIimvac5NxOi/aQPI8KgYJgtC/GgHYgTAACE&#10;YYAAe27LMXL9bZnFtnM3X1jAf3OaUHO7gnQnQJ6233TLL0WzIXVkGwax+HVrA2+wTXeJAACDJIAA&#10;e2jKQHqIbavEwnoRX16/a3nZUHC6SXnaQJm1h3oNL1KxqHpWG0ewMXpfBAuuL3xGAACDIoAAe3LJ&#10;EoHZbZfDnoDYX0e+PYAPUE65C3+gQH20On9tL1CwR393G32ukn+rBJesSYB1AACDIYAAe3DH6IkU&#10;bX3Cc4eeXxe9EYZnUCW31IWFQF6zAYUCL0qvAoTfG62tHYWEBRKqm4NuAACDH4AAe1vG7JBlbWXB&#10;cI6AXv68BIzoUAK2woulQE+x34rPL1Ct3IqsG9+r0IswBYGpJIO5AACDHoAAeznGJZfkbVTAmpWQ&#10;Xve7H5OOUAO11ZH2QE+w7pDsL2Gs0pEBHBWqppALBeSn4YP7AACDHYAAexfFhJ91bUe/6pyzXve6&#10;YJpHUAq1DJhmQFuwJZddL3msAJd5HEupo5MhBjumzoQ3AACDHYAAevbFBqcwbT+/W6P9Xvy5waEs&#10;UBa0YZ8UQGevdZ5ZL42rVpzTHHio4JNABoel64RqAACDHIAAetzEna8+bT6+4auTXwm5OKhbUCqz&#10;zKYzQIWu16TOL7mqsKBFHLOoMZNnBsilRoSWAACDHIAA5h92cHMY0Bt3S3PxuYB4H3TMoip46nWv&#10;iiR5snahcWN6f3ejV4Z7T3ifOy98MXmWFp19IXno5A90h35ozmt1iX4bt/p2fH3loMt3ZX3KiN14&#10;S33NcC55M33kVlt6FX35Ogd6734SFSB7VH3B4jFy8InSzJp0Aohktl91CocSn0Z2CoX9h353CIUR&#10;bvN4BoRCVT549oN5OPl5xILEE8R51YIL4Glxk5U4ys1yrpK/tJxzwJBsnbF00Y5MhhF15ox2bbJ2&#10;9orCVCp38okhN/54soe3EpR4i4Xs3slwdaCdyTJxkp0vswJyq5nnnCtzxZbVhK505ZP4bHx2B5Fp&#10;UyN3C476NxV3u4z+EY93cYk/3WxvmKwNx9lwtKe6sapxy6N/mtty6J96g3d0D5u0a1h1NZgzUi52&#10;QZUPNkJ24ZLFELR2hItL3E5u67eMxsFwBLJbsItxFa0xmb5yMKg8gnJzXaOaanJ0ip9MUVp1lJt1&#10;NY92JZklD/51v4rQ229ubcMexeVvgb0Vr6NwiLcEmMtxm7EjgYVyyausaaRz/aa2UK91CaJ7NPR1&#10;hZ61D2p1H4ps2stuG87GxURvKcfkrutwIcDzl/9xJ7o2gLtyT7P8aOtzg659UAp0jqpJNGN0/aMo&#10;DvR0n4oc1hV/DnG2weV/EHLKrPR/HXPPlx9/NXTRgHV/VnXdaO5/iHb2UDF/z3gINJqAWXkHD1iB&#10;8nk81Ix9UXx/wLJ9c3x6q859l3x8lf59wHyPf1N983y5Z9N+N3z3Tx5+jX00M5B/En1yDkGASH2D&#10;0wB70odQvwd8AoZCqkF8M4VElIF8cYRvff58u4O9ZqJ9FYMmTgt9doKYMpN97YIlDUx+0oGD0W56&#10;hpIYvWV6vJAZqKF6944wkw17QIxpfKp7oYrdZXh8DIlyTQl8doghMa183oceDHh9jYT8z/N5cpzp&#10;u+95qpoLpy157ZdBkaR6P5SYe2Z6pZIcZFt7Io/nTBl7k43hMNx76ox/C8J8d4fzzrN4m6fSurN4&#10;1KQfpfJ5FaBxkHJ5apzmekp51pmRY1Z6U5aESz56zJPmMCF7FZKCCyl7jYeLza538bLTubB4Kq5O&#10;pOp4Zam/j2x4uaVUeVp5LKE0YoV5rp1xSoR6IZpLL4N6XJhyCqp6y4c2zOR3c73xuON3qrigpBB3&#10;3LM1jot4J63reIF4m6kJYcR5J6S3SeV5nKFrLvx5wZ1OCkJ6LYbwzFV3Hsk+uEp3UcMjo193d7zg&#10;jct3tbbCd8h4JLEvYSB4sKx7SVR5J6jyLn15QZ9vCfB5r4a4xn6IGHCKs/yHM3G+oJKGcnLajBuF&#10;0XPudreFR3ULYFyE3HY1SLSEnndVLcWE9HhSCNyGT3lgxUaGgHq4suqFu3rqn3OFDHsbiweEdXtX&#10;daqD+XunX1uDnHwJR7qDaHxpLNiDsnzACC+Eqn11xBKFDoT5saiEXIQxnl+Ds4NyidmDLILSdIeC&#10;uoJUXlGCa4HzRseCRIGfK/uChYFuB5iDOYELwq2Dx48qsDGDFo2NnMmCfIv3iHGCAIp8c0KBqIk2&#10;XTWBa4gSRdWBSocTKyyBeIZ+BxSB+IQowVSCvZlhrtiCDZb9m3WBepSdhymBBZJRchuAsJAtXDWA&#10;hI5URQCAaIy8KniAhIwJBqOA5oR9wDCB7aO+rbiBQKCWmleAq51khhSAOJpFcRx/55daW1F/tpTC&#10;RER/oZK0Kdd/sJITBkR//oQ9v0SBSa43rMuAn6pOmWSABaZLhSB/jqJbcD1/RJ64WpJ/GJuCQ6Z+&#10;9pkiKVF++JdCBfZ/P4QIvpCAzrjarBCAJrQymJl/hK9ghE5/Aqqfb3N+t6ZOWdh+laKpQwx+d6Bw&#10;KN9+XpuCBbZ+o4PcvhSAeMPBq4J/075jl+x/JLjBg5N+k7M1bsZ+QK5JWUV+IKpzQpN+B6cwKHl9&#10;5pteBYN+JoO6t1yRV2+xpjWPnnDtlCGOHHISgPSMyXMubMuLmHRUV5OKlXWGQO+J4HakJoGKO3eB&#10;AyqKJHm9tliP4XlTpUOOR3mekx6M1Hnpf/mLh3o/a9aKX3qpVqqJZnskQAqItXuYJbKI+nv0AtuI&#10;hH1ptUmOi4LqpAyNAoJdkgOLkoHTfteKU4FpasyJN4EZVbuISoDjPzaHnoC6JPqHzoC4ApWHFoCi&#10;tCyNTYyVotSLy4s+kLaKaonofbmJKoi0ab2IH4esVM6HPobHPmuGmIYNJFCGtoXmAlmF2YGWswWM&#10;S5ZJocKKy5Q4j5yJb5ItfIuIOpA3aLCHMY5rU9+GYYzlPaWFvYuvI7OFxIu5AiWEyoFzsgaLhaAf&#10;oL6KCZ1ZjpiIrJqPe5KHeZfaZ8qGcZVbUxKFmJMxPP6E95GuIyyE7JEhAfmD5YFWsTWK6aoOn+uJ&#10;caaWjcCID6MNeryG2Z+dZwWF1Zx7UmqE/ZnUPHWESpg+IsCEMJWdAdWDJ4E9sJKKcrQnn0CI/rAC&#10;jQmHlqu+egKGVqeXZlGFUKPhUcaEg6D0O/CDzp9fImGDlJc/AbiCjYEpsCCKGr6LnryIqrnCjG6H&#10;O7TGeV2F76/uZbmE4qvAUUSEE6jmO3+DZKUxIf+DIpb8AaCCEoEZqJua6W8ImI6Yc3BBh6WWPHFp&#10;dbCUPHKMYrWSaHO3TpKQ1XTnONSPwnX0HqOQhnaEAACKcntFp8qZnXgnl9KXPXiAhteVDnjddOST&#10;DXlHYeuRO3nFTdCPrHpQOBmOlXrMHgaPNXsLAACI2X6Tpu+YV4E7ltGWCYDKhemT24Blc+2R5YAc&#10;YQWQHX/xTQGOmH/fN2ONgX/WHXeN/n/zAACHcoAApfWXNopAlcKU6okfhMaSx4gNcvaQzYcPYBuP&#10;E4ZBTDmNloWVNsCMfoUbHPyM3YVmAACGO4AApQuWLpNxlM6T7JGjg8uR0I/icfaP3I4zX0aOFoyz&#10;S36MpYt9NiqLjIquHI+L0IrjAACFMIAApDSVb5zGlA2TL5pRgwqRDpfecSSPGpWGXneNWpNoSsqL&#10;35GuNZiKxZDHHCOK8o+RAACET4AAo4GU2qYuk1KSnqMZgkqQep/6cGiOgZz8XcmMw5pTSjaLRpg/&#10;NSWKFpeUG9GKLJLPAACDlYAAovGUaa+7kr2SMawLgauQB6hGb8eOBKSnXS2MRKGKSaaKz59kNLSJ&#10;mJ3ZG4uJh5KfAACC/YAAooqUFrmakkiR4LVbgSOPrrDzbziNoay/XKqL2KlSSTeKYKdINFKJMKLX&#10;GzeJGJJnAACChIAAmlKk226Eizyhum+ve1me3XDSanucOHH0WJWZxnMbRW6Xr3Q/MHKWZXUoFf+Y&#10;TXUoAACGIH5pmbKju3cuirSgpHeFesOdwXfpaeSbEXheV/yYm3jnRN2Wgnl6L+qVKnntFaaW1Hnc&#10;AACFAIAAmQuihn/BieqffX9eegqcln8NaR+Z7X7gV0aXen7QRDuVZn7ZL2KUB37oFVSVeH8IAACE&#10;BIAAmEqhZYhKiQ2eY4dEeRibhoZTaE6Y2YWEVoCWc4TjQ5OUZIRqLt6S/4QrFQeUPoSAAACDKIAA&#10;l36gfJDdiEOdfI9CeEeaoY29Z3SX94xYVdGVgYsaQvyTe4o1LmySDInRFMqTG4lAAACCbIAAltef&#10;sJmrh5ecuZd6d5eZ35VXZsmXL5NTVS+Ut5GNQnuSm5BALgyRJ5AOFJKSFI1GAACBzoAAlkafHKKP&#10;hxicKJ/PdxWZRJ0NZjmWipp0VJ2UFZhBQf+R/JbJLbSQbZaFFGGROI3IAACBS4AAlc6esauXhp2b&#10;vahOdpKY0qT5ZbaWDqHXVB6TlZ9RQYeRgp4QLViP6ZvgFDmQhI2sAACA4IAAlXWeYrTwhjuba7Ep&#10;diKYeK1GZUGVqqmuU7STKqcOQS+REqU6LQ6PfZ52FAKQDI2HAACAi4AAjJyvNG4Aflere28Xb12o&#10;A3AvX3mkwHFLToyhu3JoPEGfN3N3J82d93QkDS+guHPFAACCf4AAjCyuOXZBfgaqenaObwCm7Xby&#10;XxqjlXdsTiugg3f7O+id9HiMJ4ScmXjkDTqe4njRAACBxYAAi7qtDX5dfXOpWH3/bnylwn27Xoui&#10;aX2iTaefVn2oO3mcx33GJzObV33eDT+dNn47AACBIYAAizCr6oZnfM+oOoV3bcOkq4SiXeuhTYP5&#10;TRGeQ4OBOwCbtIM2JuCaNYMtDT+btYMRAACAk4AAipuq+Y6DfDSnTY0NbR6jwYu0XUGgYoqBTImd&#10;TImJOo2awYjsJpSZMYj/DT+aXIc9AACAGoAAihCqQZbEe66mlpTNbJijBZLsXLqfoZE5TAmchY/R&#10;OjKZ3Y70JluYP49bDUKZJ4j3AACAAIAAiaipnp8ge0Cl+JyrbCaiZJpGXEie/ZgYS6Gb3pZcOeOZ&#10;LpWGJjaXXpTcDUqYEYj8AACAAIAAiUupNKenewWliqS9a+eh5KHOW/ieYp8jS0qbOZ05OYqYmZys&#10;JfOWy5lyDUqXOYj8AACAAIAAiQOo6LCCerylM60qa5WhgqnAW6Od9qa9Sv+axaT6OU6YH6LEJciW&#10;UZmMDUOWoIj3AACAAIAAf3K5/21sceG1wG5pY7GxvW9xVKut6XCARJmqYHGNMwGnk3J4Hrum0XLB&#10;Bb2nP3NtAACAAIAAfzO5H3VQcce0yXWMY5GwnnXpVIqsqXZiRHapCXbwMuumJnd1HsSlMHeSBiCl&#10;IXjFAACAAIAAfvm38Xz+cW+zn3ydY0WvZ3xeVDOraHxURCqnwnxrMrak1XyWHrmjtXyhBnKjNn2j&#10;AACAAIAAfqq2v4SScQWycYOwYsauPYLxU8qqOIJmQ8mmloIUMnKjpIHwHqSiYoIWBrahf4HkAACA&#10;AIAAfky1v4w4cKSxcorhYlutPomwU1WpN4itQ3SlhofwMjGik4eeHpChNIgrBvGf+oSxAACAAIAA&#10;ffC0/pQGcE+wrZJAYgiscZCXUwKoYo8mQyWkqo4SMf6hnY21HoGgI43gByGeo4TSAACAAIAAfZ+0&#10;aZvmcAuwEpm2YcaryZeZUr6nr5XEQuKj9pSCMdKg3pR6Hn6fLpKnB06deITxAACAAIAAfWqz6aPl&#10;b9ivjqFQYZCrPZ7NUoanG5ypQqyjXJtwMZygSpriHmaefJSNB3mcdoUOAACAAIAAfTazm6xHb9Cv&#10;K6lWYYSqwaZdUmSmgqPrQpCiraLDMZSfj5/zHnadyZSZB6CbxYUoAACAAIAAcq/FSGzeZaXArG20&#10;WB28OW6fSdO37G+VOnW0AXCBKVOxNHEtFJax6XC4AACrKXR7AACAAIAAcqLEd3RwZcO/sXSLWDq7&#10;BHTVSfG2hnVAOpaydnW/KY2vf3YhFRWvxHW7AA+p6XjnAACAAIAAcqPDOnu4Zaq+cntFWCa5tXr9&#10;Sda1JHr3OoixA3sSKZ6t8ns4FW6t3nsEAKOn030uAACAAIAAcpXB7YLaZYC9JoH4V+e4aoFCSaiz&#10;0oDMOmavrYCWKZysioCQFa+sMIDMASGl+IDEAACAAIAAcnbA0ooLZV+8B4jIV8C3RYe2SXWyqIba&#10;OlGuc4ZRKZ6rR4ZJFe2qr4aQAZGkVYEPAACAAIAAclG/+ZFoZUq7H4/LV7K2To5USWexqI0iOkGt&#10;bIxeKaiqIYyFFiepWIuDAfGi6oFQAACAAIAAcjC/UJjTZT+6YpbgV661f5UKSWOwz5ONOj+skJLC&#10;KbapOJMHFmCoLY8hAkehtIGKAACAAIAAchO+06BgZT25zJ4aV7G01ZvuSWSwFpo6Ojqr0pm2Kbeo&#10;fZh5FoWnTY86Ao2gs4G6AACAAIAAcf6+dqg2ZUO5UKWiV7u0Q6MoSWuvd6FrOkWrKaBRKdCnypxF&#10;Fqimj49SArqf84HYAACAAIAA2bVxgWyqxQ5y1243r790G2+3mZt1SXEtgqx2a3Kjaut3inQbUgV4&#10;oHWCNnp5oHbAEgJ6eXat17dvV3few3Bw3HhHrklyQXi3mEtzj3k0gXR00nm+acd2DnpRUOt3NHrW&#10;NWh4IXs+EM54wnqt1eJthIMdwaRvG4JnrLVwmYHClsxyAIFJgBxzXoDqaJN0soCcT9l15YBKNGx2&#10;vH/vD8B3QX8i1Blr6o5Kv9VtjoyQqu5vGYrwlTpwl4l1frByDogxZ1dzdocETsx0tIXiM4B1coTb&#10;DtZ184Mw0npqlJlvvjtsQJbMqVRt1pQ/k65vXpHVfVJw4o+UZiVyXo2RTc5zpIuoMqV0R4oYDg50&#10;1Iao0SZpiqSdvOtrOKEjqAJsz52qkmFuXJpRfBxv6JcqZQpxaJQ/TONytpGmMeBzP4/ODWVz44kO&#10;0BVoua/Uu91qZ6uKputr+acrkUlthaLnexhvGJ7mZCZwn5szTBlx6JfvMTpyWpYUDNlzG4iwz0do&#10;H7sVuxBpy7YBpgxrU7DDkF5s1quYei9uaqbGY1dv+KJtS3BxQ57IMKpxl5uQDGdyeYhizrlnvMZg&#10;uoBpYcB9pWFq2rpjj5xsTbRgeW1t2q7PYqdvaKnvSs5wrqZQMBpw65/uDAxx94glylp55GuLt316&#10;ZG1Lo8F65m7rjwJ7aHB0eVV77nH6YrV8fHN/StJ9FXTuL+F90HYeCzl/ZHY3yOl36HY8tld4kXbk&#10;oqR5LXeDjex5xHgieEJ6XXjKYa96/3l6Sdl7onoaLvV8SXqQCmt9sXqox2V2KoDktK525oCHoRx3&#10;lYAsjHN4Q3/odvJ49X+5YIV5rX+YSM96Wn9zLgd65X9ACbZ8M37WxdN0pYt6swt1a4ozn3h2J4jy&#10;iwN25IfEdaJ3roa/X194eIXQR9V5LYTvLTB5nIQ0CRl66IJ3xFtzXZYTsZd0KpP2ngR08JHZiZd1&#10;t4/NdGV2iY3hXkh3ZowtRu14IIqdLGx4comKCJN5zIWTwyRyW6DCsGJzLJ3XnM5z8preiGh0vpf0&#10;c0p1l5UzXUt2dJKuRht3NJCLK713a496CCJ43YWAwitxj6t+r2ZyYafMm81zI6P5h2hz7qAzcl10&#10;z5ysXH11sZl2RWp2aZbRKyx2h5VXB8R4F4VAwW5w+LZNrqRxx7HZmvpyga0xho5zRKiTcYd0JqRN&#10;W711EaCMRM51yZ3AKq51x5ojB3h3doUNwPBwlME2rhdxXrwDmlJyCbaJhdZyvrEecNVzmawrWx50&#10;hKgIRDt1O6UQKip1I5yCBzt29oTku26ClGqcqjGCOGx4l+uB+W4qhHmB0W+/b/yBuXFNWnCBuHLZ&#10;Q4CB3XRHKQSCgXVTBTyDu3aNukyAvXSzqRCAjXWNlrOAZXZWg0+AS3cXbuWAQnfdWXCAUHimQpOA&#10;eHlaKC6A/HnIBMiCDHrSuRx/Dn7Np8J++X63lZh+336cgiR+2H6Gbc9+3H6DWHl++H6NQbp/J36S&#10;J25/jn58BGKAkX6St7x9lIjVplx9hofulA59fIb+gMl9gYYVbJB9n4VMV2F9zISYQMx9/4P2Jqh+&#10;RIOEBAl/SIHUtm18WZLhpQt8UJE4kr98UI9/f4R8XY3Ia3d8gIwtVmh8vorHP/589ImQJf99GIkG&#10;A75+L4KItVV7Yp0Mo/N7Xpqjkah7XpgefnV7bpWbanl7lZM8VYp7z5EeP0Z8CY91JWh8D48AA359&#10;QYJctHV6nqdJow16naQmkLx6maDVfYp6p52IaaB61Jp1VM57Epe/Pqx7PpXGJOx7KpQgA0l8fYI5&#10;s8x6C7Ggolh6DK3Gj/h5/6mvfMJ6BKWZaNx6MaHdVBp6eZ66Phl6o5zkJH96aphSAx573YIcs1x5&#10;p7wgodJ5p7eYj1Z5jbK+fBR5g63paDl5qKmXU4x57qZBPZd6GqN8JAt5zZhfAvx7XoIErNiLvWna&#10;nPmKgGu7i/2Jfm1wecCIqW8IZmmH8XCYUeyHYnIkO+iHIHOFIbGH9XROAACHgXckq/OKAnNlnAeI&#10;+HRViu6IDHUyeLmHP3YIZXGGjXbiUQeGBne8OxGFwHh4IPaGanjHAACFlXsVqvCIanzbmtWHe3z5&#10;idmGmH0Ld52F2n0hZHGFNH1GUCmEuH11OlGEcn2ZIFWE9H2QAACD5n6KqdGG9oZamaSGD4W3iJCF&#10;PoUAdouEhoRTY3mD7YPDT1yDeYNJOaaDOILjH8aDmIK4AACCb4AAqKWFw4/bmJiE4I6Kh4OEF40i&#10;dWKDZ4u2Ym+C1opkTmuCdYlKOOGCMohuHzKCZoh7AACBLoAAp6uE15l+l5aD+pd+hoGDMJVcdG+C&#10;gJMzYYyB8ZEwTaqBho94OEWBRY5SHrWBWI3dAACAIIAApuKEHKMylsiDRaCIha2Cdp2sc5mBwprK&#10;YMSBN5gmTQCAzZXyN8eAdpS6HlGAbJJXAACAAIAApkqDj60IliOCvqm6hPiB56YmcuGBJqKMYBKA&#10;l59WTFOAOZzZNzd/35u1Hfh/p5REAACAAIAApeODLbcalaSCYLMzhF6BfK7rcjyAqaqgX3yAEKbv&#10;S9d/r6R6Ns1/WKF5HZ5/DZQHAACAAIAAnqaVHmlOj9STJmsjf+6ReWzUbsyQA25qXI2OsG/2SQ+N&#10;nXF0M9aNEHKyGYeOonL2AACDFnq8neyTlHJajxaRyHNNfxSQJ3QzbfqOrHUUW8SNWHX5SFWMRXbZ&#10;MyiLrXeKGP2NAHeDAACBoX4fnRiSE3tOjhCQYnt9fiGOxnunbQCNWHvYWuCMDXwYR46LAXxfMn6K&#10;Y3yRGH6LfHxsAACAWoAAnBmQt4QrjP2PC4OzfPaNfoM1bAmMEIK4WfqK1oJYRs6J04IJMeWJMIHN&#10;GBGKEoHZAACAAIAAmyaPhI0sjACN4owQe/iMXorpawiK9om/WS2JtYiyRhyIvofcMVmIF4dQF7CI&#10;xodYAACAAIAAmlKOoJZRiz+NBpSYezeLfpLEajWKFJDwWF6I1Y9GRW2H1I3xMMuHKY1NF0mHrIwF&#10;AACAAIAAmaSN75+CioeMWp0wenmKzZq1aXqJXpg9V62IIZYKRNWHHJRbMF6GV5P0Fv+Gso+NAACA&#10;AIAAmRyNaKjMifWL2KXpedyKRKLNaNyIyZ+3VxKHiJ0PRECGi5tJL+aFvZopFr6F4Y9hAACAAIAA&#10;mL2NCLJWiYSLe67xeVaJ3Ks5aE6IUqeQVpGHBqSUQ9WGBKL2L4aFOJ8dFmuFSI8oAACAAIAAkNie&#10;4WjMgtecTGqNc9+aAmw0Y8SX723FUoeWC29JP+yUhnCxK0qT6HGzEGyW3nEvAACAAH3QkECdjXFj&#10;gkibEHJRczyYw3M6YyaWo3QiUfCUtnUMP2WTKnXpKtOSdXZ6EDiU9XXyAACAAIAAj5icIXnZgXWZ&#10;unoScn2XbXpNYmCVU3qVUT2TanrpPsuR4XtAKlmRHHtxEAaTL3slAACAAIAAjs+azII9gJKYboHb&#10;cYSWLYF5YZCUE4EmUHuSN4DqPiqQs4DCKd6P4oCpD9KRkoCqAACAAIAAjgCZtIqof8aXWYm5cLSV&#10;HYjHYLSTB4feT9aRHIcMPZuPoIZ6KXeOwYY+D62QFoV7AACAAIAAjVWYxpNHfxeWeJHLcAGUPJBA&#10;YAqSH466TzOQM41gPSWOn4xqKSKNtoxdD4uOwImRAACAAIAAjMaYGJv3fpqVz5n4b4KTiZfUX3qR&#10;YJW5Tp6PdZPxPKWN4pLNKM+M2JLFD2mNnYprAACAAIAAjFWXmaS/fiKVUqJDbwCTA5+TXvaQzZzx&#10;Th2O3JrUPCaNT5ncKGuMOJgaD0uMrIpXAACAAIAAjAGXPa3EfcOU9KrcbpGSmqeoXoKQVqSRTbSO&#10;W6JRO8+MxqD1KB+Lr5shDxyL+Yo3AACAAIAAg4mpE2g3djyl9mngaBWjHmt4WOKgeGz+SIueDm5y&#10;NrKcNW+3Il6b43BaCFidr3AgAACAAIAAgxKn8nBndd6k1nFHZ62h53IsWIGfJ3MWSDCcq3P+Nmea&#10;w3TLIiuaR3UeCICbdHUxAACAAIAAgpamlnhodT+jiHiiZyKgk3jlV++d0nk9R7CbVHmgNgCZZ3n+&#10;IeuYzHoVCJ2ZZ3qnAACAAIAAggClQoBQdJCiOoAAZl+fTn+2V06cjH+CRxyaGH9pNYuYKX9fIaGX&#10;dX9YCK6Xi3+TAACAAIAAgWSkJYhHc/ChJId4ZbWePIatVp+beYXxRpaY+oVcNRuXD4UCIVqWQoUU&#10;CLyV34PRAACAAIAAgNijS5Bfc2igTo8ZZS6dYY3LVhWamIyPRhOYEouINMiWB4rxISuVJItiCMyU&#10;YIXzAACAAIAAgG2ikJiHcvefmZbOZLicqJUCVZ2Z2pNNRaaXUZHyNHeVPJFbIRWUHpDoCOKTDoYC&#10;AACAAIAAgBSiFKDTcsOfG565ZH6cF5xtVVGZLJo4RVCWlZimNBeUjphhIMaTb5V/COiSAIYGAACA&#10;AIAAf9GhvKlccn2et6bsZC6bpqQyVPqYraGlRQKWDaAtM9mT/J58IJmS2JYKCOORO4YCAACAAIAA&#10;drSzwWd/afWwOGkIXICs5WqMThipvGwCPoem4m1cLT2k625rGLmll25sAYmiqnACAACAAIAAdlqy&#10;0G9SacqvKHAdXFerpnD5TfmoVHHdPnClXnK8LTqjSXNqGOOjp3NGAf6gN3VhAACAAIAAdgyxfHbo&#10;aWCt2HcbXAKqR3dgTaCm63fDPiij7HgtLRChx3iEGO6h6XhUAl6d+XpYAACAAIAAdaywHX5daOms&#10;fX4WW3eo833dTTSllH3DPceimX3GLNCgan3RGOegWn28Aqyb+n6vAACAAIAAdUSu9IXhaH+rWIUu&#10;WwWnz4SHTLekbYPzPXKhZIOPLJCfMoNrGNme94O/Au2aO4H7AACAAIAAdOSuE42KaCiqdYxyWq+m&#10;44tYTF+jeYpYPR6gaImaLF+eGIloGNKdtomDAyOYtoIfAACAAIAAdJStZZU9Z+apwZPKWm6mI5JD&#10;TBiirZDePNSfmo/uLDCdO5AHGNqclY5ZA1aXaoJCAACAAIAAdF2s150CZ7GpLZs7WjKlhplWS9ii&#10;BpejPJSe7Ja1K+uck5Z2GLubxpC5A4mWU4JkAACAAIAAdC6sfqUXZ7SovqMZWi6k/KDQS7ihXZ7J&#10;PHueKZ3zK+ubvpuTGNGa8pDIA6yVjIJ8AACAAIAAajK/A2a0Xc67QGgOUOO3lmlwQyO0BWrGNCqw&#10;6Gv0Ix+vPmyiDiGxSGvjAACfBHOwAACAAIAAae2+PW4yXc+6OW7YUPW2Qm+cQ0Wyd3BuNFuvLnEx&#10;I3OtSnGcDrWu6HDmAACdwHgpAACAAIAAac2853VkXZ242nWAUNW0z3W4Qyaw7XYZNFGtkHZ8I5Gr&#10;iHauDxysyHYmAACciXwiAACAAIAAaai7cnxrXWG3ZnweUIezXXvpQvKvd3veNC2sFHvwI5Op8nv4&#10;D2eq4nvYAACbaH+hAACAAIAAaXq6MYN/XTW2I4LaUFayFYJLQrSuK4HXNBSqt4GaI5SohYGeD6mp&#10;MIGuAACabIAAAACAAIAAaU65PIq7XR61HInJUESxAIjcQp6tDYgQM/ypkYeSI52nOofAD+anq4a4&#10;AACZkIAAAACAAIAAaSm4f5H+XRS0R5DIUD+wGI+CQpSsG45sM/Gom43hI6emMo5FECKmWYrpAACY&#10;34AAAACAAIAAaQ2385lZXReznpfmUESvWZZVQpKrTZUIM+Snx5S2I5ylXpPMED+lWYr8AACYSIAA&#10;AACAAIAAaPq3j6DrXSOzE59JUFGutZ18Qpaqm5wlM+mnC5tuI7GklJgiEFakg4sMAACXsoAAAACA&#10;AIAAzVBsbWZEueduMGh1pdNv2GqQkOBxY2yUew5y326NZFV0T3B9TGx1pHJQMa12qXPWDcd4MXO2&#10;y1xp7nFUuFhr53JnpG1ttnN3j59vZ3SGeeNxBnWXYz5ylnalS2Fz+nebMLF03HhVDOZ2dHflyYhn&#10;yXxgtpFp3HxcouFry3xfjiZtmXx9eJFvVnyqYhJw/3zeSllyb30EL8ZzK30EDCF07nyDx7tl4odQ&#10;tMJoCoZQoRtqC4VgjJpr8oSHdyptzYPTYNtvjIMvSVRxBYKNLulxmYHrC3Zzm4C4xhhkRpI0sylm&#10;fJBUn4NojY5+iw9qg4y7dddsbosXX7JuQ4miSGBvwohBLh5wK4cfCuRyeIRSxMVjAJ0hsd1lP5pw&#10;njhnVZe1icppU5UKdKZrR5KFXqVtIZAzR4Jupo4pLWlu5ozFCmhxhIcJw7Zh/agTsNRkQKSXnSpm&#10;VaD6iLtoVJ1rc6lqUpoTXchsM5b/RsdtsZRULNJty5LzCgJwuYbEwu1hPLMJsA1jf67EnFNljapM&#10;h9tnhaXbcspphKG4XP9rbZ4FRiRs6pr9LE9s2ZhcCa9wFIaMwmpgu73+r4Vi+rjnm7Jk+LOThyVm&#10;4q5Ochdo2qlzXF1qwqU+RYtsN6I+K8ZsAJyoCW1wEoZfvq90jmVgrQR1gme+mmx2cWnvhr53Wmv9&#10;cg94Qm37XFp5LG/uRVN6D3G7KwN633MZB4B9FnN9vUZyPW/wq+lzZnE7mVp0dXJwhbZ1dnOYcQ52&#10;c3S9W2p3cXXfRHZ4XXbkKjh5BXeQBvV7W3gUu8BwLnprqj5xcnq2l9Nymnr5hD9ztntCb8F0z3uV&#10;WkR15HvsQ3N21nwyKVh3Tnw/Bnp51nxsuiluXYTKqJpvsoQzljFw7IOWgtdyG4L+bnhzT4KAWSd0&#10;eIIOQoV1boGfKJF1t4EuBg94hYAxuK5s0Y8ppyduMo3DlL9vfIxQgWxwuIrfbUZx94mEWBpzNIhS&#10;Qah0LYc7J950RIZ5BbR3ZINst3hrlpmapfRs/5dtk49uTZUjgENvkZLabDBw2ZCvVylyFo63QOJz&#10;E40SJz5y+4xWBWd23oOntoJqm6QUpPxsCKEkkpJtVJ4Ff0lumprma0dv65f5VmBxLpVWQD5yH5M4&#10;Jrxx3pIjBSd3SoN8tctp366XpD5rTKrnkcVskab4fnZtz6MGandvIp9hVaNwbpw3P6ZxXZnzJklw&#10;6pbiBPR3oYNZtVZpYrkko7hqybS3kSNr/q/4fcZtL6s+ac9ueqbyVQ9vxaNnPxhwrqENJcdwFZmL&#10;BMp354M9sHB8/2SsoE19HWcdjxF9VGlXfJZ9nGtnaP598W1lVER+Vm9TPhF+1XEPJAB/q3ImAfeB&#10;Z3QBr1N60W6gnzN7J3ATjd97enFoe3V71XKpZ/N8OnPjU1N8r3UUPTh9LHYdI0N9yXafAbZ/rnhx&#10;rh141XiRneB5TXkZjL55tnmRekt6JnoAZuR6nHp2UmZ7H3rtPHB7nXtMIpx8AntUAX1+K3xXrLh3&#10;EIJnnHN3mIIlizd4FoHPePp4loFyZa55J4EmUVp5vIDlO496OoCjIeZ6ZIBWAUt90X+6q2Z1l4xA&#10;myB2KotAieV2tIold7F3P4kAZJx314frUGZ4fYb7Osd4+oYrIUl46IXMASB+GIDDqk90aZYymgl1&#10;A5R4iNF1kZKWdqR2I5CpY6F2wY7WT5J3Y403Ohl334v5IL93mIu2AP1+VYCrqXBzeKAvmSV0F52+&#10;h+p0o5sWdcF1NZhlYsx12pXiTtt2gJOxOYp265IoIFF2c5DMAN9+h4CXqMpywao5mHNzYqcWhytz&#10;6KOsdP90cqA5Yg51GJ0TTit1x5p4OP12LJkQH+91epT0AMd+sICGqFxyRLRYl/By4rCKho9zW6xi&#10;dFpz16g4YXN0dqSBTaV1IqGwOHx1g5+GH3d0qJVGALR+0YB5on+FxWQZk6CFFmaJg5eEnGjCcj+E&#10;R2rRX7iEC2zKS/GD8m6sNoGEIHBIHGWFYXDmAACATHa6oZiDuG2DkqeDRW8JgoCC6HBtcTWCn3G+&#10;XsOCa3MESxeCWnQ7NcCCfXU4G8iDb3VmAACAAHq5oIuB2XbVkWaBiHeLgV2BO3grcBKBA3jAXcCA&#10;3nlVSjiA13nkNQWA83pPGzeBmnosAACAAH46n2aAGYAlkDN/3YAigBd/p4ADbxN/eX/eXNt/ZH/C&#10;SYB/Zn+tNHh/fn+UGsp/4X9XAACAAIAAnjt+sIl9jyR+fYjPfwd+UIf/beR+K4cdW9Z+HoZKSJF+&#10;MoWZM7J+QoUNGjl+WYUMAACAAIAAnUR9kJLujiR9ZZGVfgp9OpAPbPJ9GY53WvV9Doz4R9d9GYux&#10;Mxx9JIrdGcd8+4pmAACAAIAAnH18qpxnjVl8hpppfT18V5gubCZ8NJXkWjR8LpPJRzR8OJIKMqV8&#10;K5EmGXF7x47ZAACAAIAAm+V7+6XzjLZ73KNVfI57p6Bra3d7eZ1yWYl7cZrJRo97g5jDMh97bZf5&#10;GSB6xJD9AACAAIAAm317f6+fjDl7Yqxue/x7IajZat565KU8WP560qIdRhl64KAaMa96xp2fGLh5&#10;8pC3AACAAIAAlNGPDGOShvKNnWXxd/CMeWggZ5+LiWonVhuKu2wVQz2KKm3hLnaKKW9HE8iMm28U&#10;AACAAHpAlBCNLWx6hiuL923+dw6K5W9oZsuJ9HDAVVmJJXILQpGIk3M/Ld+IfXQeE2KKfXOsAACA&#10;AH22kzGLX3VHhRyKTXYOdhiJSHbEZdSIZHdwVH2Hn3gaQdeHE3i5LUmG7nkfEwOIf3iaAACAAIAA&#10;kiyJuH37hAuIsn4kdPKHwX41ZOqG4n47U6mGLn5HQS6FqX5VLMuFdn5UErmGoH4GAACAAIAAkTCI&#10;TIbMgw+HU4ZXc/yGa4XDY/WFkoUdUvWE2YSBQJyEXIQMLFuEIIO/EneE6IOGAACAAIAAkFeHO4++&#10;glSGSo6yc0OFYI13YyKEhYwnUiSDzIrwP/KDRIoAK9KC/YmeEh+DZ4g6AACAAIAAj6iGYpi1gZqF&#10;eJcXcoWEiZU5YmeDqZNGUW2C8pGKP1WCZZBCK2+B+5AdEeWCHowZAACAAIAAjyCFvKG+gQmE2Z+W&#10;cemD4Z0bYcyC9JqLUNWCN5haPrmBspb0KvCBOpZGEbKBEYv3AACAAIAAjr6FRar3gJeEZahXcWOD&#10;YqVFYT+CYqIhUFiBl5+YPlaBCp5lKpuAjps1EXGARYvLAACAAIAAh3yYnWMVemmWmGVZbESU42d4&#10;XOGTZGlyTEmSD2tNOjaRIGz1JdmROG4BCzyTlW10AACAAH1GhtWW/WuKec+VH20Ca5mTaW5nXEWR&#10;22+/S7yQe3EGOb6PgXInJXiPdnLICy6RGHJFAACAAIAAhiCVSHPbeO6TiHSlatKR2XVkW3uQUXYe&#10;SwyO9XbUOS6N+nd0JQ6N1He7CxyOyHd9AACAAIAAhUiTsHwWd/6R/HxMacyQXXxzWqaO2nyXSkuN&#10;jHzAOJGMlHzlJJyMWHzmCwGMvH0MAACAAIAAhG+SXYRZdyqQsYQHaPiPGIOhWcaNmoMxSaiMQYLJ&#10;OAWLUYKHJDiK/oJnCu2K8YHuAACAAIAAg7qRR4zIdnKPqIvvaD+OD4r0WRiMiYnrSQaLLoj9N5yK&#10;JYhbI+uJwIhrCtmJZ4YUAACAAIAAgyaQdJVEdfGO3ZPwZ7yNO5JiWIaLqJDFSGuKTY9oNxSJQo6Y&#10;I56Iso7GCsaIHYdJAACAAIAAgrGP1p3OdXaOQpwFZzqMl5nvWASK9pfMR+qJk5YaNo+IjJVrIzSH&#10;6ZQVCraHEIc+AACAAIAAglqPZKaEdRaNzqRbZsuMF6HHV5GKZ58vR4SI951SNjyH5ZxwIu6HOZee&#10;CpWGRocoAACAAIAAepCipWJwbhOgJmSVYKud7magUiCb52iKQliaHmpOMOKY/mvDHIGZwWw/A9+Y&#10;oWy+AACAAH/QefyhQWp7baCezGviYDScf21BUbmaXW6VQgGYgG/SMKOXSnDUHGaXz3EHBCCWEHHS&#10;AACAAIAAeWufonJYbO6dQnMhX52a9HPmUSGY0XSsQYKW8nVoMESVsXX+HDaWBXX7BFKTxXdNAACA&#10;AIAAeMSeEHodbDKbu3phXs2ZeHqcUHyXWHrcQOyVgXsdL9OUPHtPG/eUZ3sxBHSRwHxMAACAAIAA&#10;eBucv4Hva4iacoG5Xh6YNYF2T8iWE4EtQGiUNID4L2SS74DcG7WS9YDYBI6P/YCdAACAAIAAd4ab&#10;uonfavqZc4k4XZOXMIh1TzqVCYetP+KTIocHLxmRuYaxG4+RnYcWBKiOdoMmAACAAIAAdxGa3ZHX&#10;aoCYnpDEXRWWWI+GTrqUK45IP22SQI1OLsSQyoz0G4aQZYykBMeNKYM7AACAAIAAdrOaRZnrakuY&#10;BpiDXN2VrpbLTnOTYZUMPx6RZZPWLmOP+5PSGzCPjJE9BNWMHINFAACAAIAAdmuZ1qIragKXjaB7&#10;XIuVJ55cThySzJxEPtKQxJsZLiePS5nwGweOzZJGBNiLUoNGAACAAIAAbgatOWGTYgOqXWOSVTqn&#10;t2WDR2mlO2dXOE2jHWj3JzaiF2obEiqkf2mnAACY025iAACAAIAAbYOsEGk/YbqpG2qPVP2mRmvh&#10;R0CjoG0qODehYG5TJz+gMW8bEnGiLW6KAACXLXNpAACAAIAAbReqgXCzYTmnk3FzVJiktHI3Rt6i&#10;A3MBN+2fuXO6JxuecnQuEpKgE3OYAACVoHgwAACAAIAAbKGo6ngIYK+mA3hTU/2jLHicRmqgenjv&#10;N4meM3lBJt2c3HlsEpeeMnj1AACUMHxjAACAAIAAbCinkH9sYDikr39QU4Gh2X8rReOfJn8ENzGc&#10;0H70Jp2bcH7yEpKchn7jAACS6IAAAACAAIAAa72mh4byX9mjpYZ3UyWgx4XkRYWeC4VQNtibq4Tl&#10;Jm+aKITVEpKbA4S4AACRxoAAAACAAIAAa2Slt459X5Gi0o2vUt+f54yyRTqdHou7NoaavIsbJjuZ&#10;JYtKEqWZqImhAACQ24AAAACAAIAAaySlD5YQX1SiJpT1UpyfM5OfRPOcX5JZNkCZ9JGzJemYYZG8&#10;EoKYrYyDAACQJ4AAAACAAIAAavCkoZ3jX1ahpJyoUpmemJr3RNiboplWNjOZF5jPJfyXapbnEqqX&#10;qYyeAAuPioAIAACAAIAAYbO4fGCJVfS1fGJSSaGykGQYPGGvw2XDLbutjGclHJKtRGe4CFyupGdr&#10;AACTWHLYAACAAIAAYTC3kWfbVce0T2kCSZKxFWo4PG+uC2tmLeWrn2xkHPCrCmy6CPGsCWxpAACS&#10;F3duAACAAIAAYOq2C27sVXeyv2+SSV2vcnBFPEOsUXEHLdapznGnHRSpBXHJCVyppXGdAACQ4XuA&#10;AACAAIAAYKq0ZHXYVSWxGnYZSP2t0HZhPASqq3a6LaqoIHcLHRenMncGCainenc4AACPv38WAACA&#10;AIAAYGiy9XzSVOmvrHy/SL6sXXytO7mpNHycLY6mlXyiHRmljnyZCeqliH0ZAACOwYAAAACAAIAA&#10;YC6x2oPxVMeugYOXSKOrJIMqO5un8YLBLW+lSIKDHSWkEIKgCiejzII5AACN44AAAACAAIAAX/2w&#10;/IsUVLWtjYp9SJiqH4m8O4um4YkILV2kMYi2HSui3okgCmWiSoaIAACNM4AAAACAAIAAX9mwV5JG&#10;VLKsy5F+SJipSJB2O4Wl+Y+JLUujQY9lHRih7I68CnyhH4cXAACMnIAAAACAAIAAX8Gv3ZmgVLus&#10;LJi9SKOokZeBO4elNJaELVKibZYtHTOhAZNOCpKgIocmAACMAIAAAACAAIAAwRNnFV/trtNpOWK0&#10;m+1rPmVgiCJtJGfuc2lu+GppXbdwuWzRRsdyRW8QLM9zJnDdCgR2KnEUvyBkJWrRrUtmimyFmo5o&#10;v24shuhq0m/LckZsz3FgXKhusXLrRclwSXRTK+hw8XVdCW10aHVrvUlhlXWnq4ZkIHZOmQdmfXbz&#10;hXNos3elcPhq0nhcW4Fs0HkRRMpucHmvKw9u2XoKCOly3Hotu3dfS4Bdqbhh9YAPl0NkbH/Ig+5m&#10;wX+Nb5dpAX9pWlJrGH9NQ89svn8pKkJs5H7tCHZxs36GucxdVYsEqCBgF4nclbJipoi1gmllDIeX&#10;blJnYoaOWTVpkIWnQudrOYTNKYlrGYQaCBRyWYI/uHFbwJWzptRekpO7lHBhLZG1gTFjoo+2bS1m&#10;A43UWDxoN4wdQhpp44qgKOVpfomxB8Fy5YU+t1xaeaBjpcxdVp2ek2pf9Zq6gDFicJfebD1k3pUx&#10;V2pnGpLAQXFou5CvKGBoF4/KB3xzWYUQto5Zf6sOpQVcYqd8kpxe/qO+f19hdqAIa25j55yZVq1m&#10;LJmPQNZnyZcnJ+xm4pUiB0RzuITqtgpY1LWspH5btbE/kgNeRKylfrpgsaghas9jHaQDVh9lYKB+&#10;QE1m8J4fJ25lyJlfBxh0A4TMszdu7F9HoplwT2IxkQ5xp2Tpfmhy9md3arR0P2ntVel1gWxNP7x2&#10;pG53JgJ3Wm/8BDJ7CXESscJsLGmroXttz2uMkABvUG1QfWtwvW7/acNyIHCfVQ5zeHIyPvh0oHOa&#10;JVd1D3R4A+F5cnXJsDFptXP0n81rfnTfjnttIHW4e/ZurXaMaHpwMHdgU+1xoXguPf5yyXjcJIdy&#10;5nkmA5l563pGrpJngn4fniZpZn4tjNprIX4uepVsx34pZzhuaX4wUtlv7n47PRxxF348I9Jw4X4Q&#10;A1t6U34rrRBln4hHnLNnmIeLi2xpaYa6eS5rIIXhZhNs0YUVUddubIRnPEtvkoPHIzBvBoNTAyZ6&#10;rYGCq9ZkGJJ9m4BmH5D8ikFn+o9ZeA5pv42vZQVreowaUPZtFoqvO5RuOomIIqBtXYkfAvp6+YID&#10;qtxi3Jy1molk7JpyiUtmy5f+dx9olZWFZCVqXJM1UDZr/pEmOv9tEo+PIi9r6o7cAtV7N4HqqiNh&#10;7Kbtmcxj/qPpiIRl2aCodlZnn51iY2BpapphT4BrFJfROm5sIZYWIclqqpOQArd7aoHWqa1hRbEf&#10;mUZjVK1bh+hlIqlNdbFm3KVFYsVooqGkTvpqSp62OetrSpz6IU9pipaFAp97k4HFpaR3FV7Dlnp3&#10;r2G6hjR4XGR0dKd5FGb7YfB502lnTgZ6m2u3OIt7Zm2/Hst8O27TAACAAHJgpHh0eWiNlVp1VGqO&#10;hQF2JWxpc4t29m4nYO53y2/VTSJ4o3FsN8N5ZnLHHih52HNRAACAAHcFozZyF3JQlAJzH3Nug+R0&#10;DnR0cmh0+HVmX+x14HZTTEZ2x3c2NxF3hXftHZ13kngHAACAAHsYocRv9Xv3ko1xF3xPglhyH3yM&#10;cRlzHny5Xrh0JXzpSzx1Hn0YNjV11X02HPN1d30DAACAAH6ioGxuJoWckThvWoU7gQhwdYS3b9Rx&#10;g4QfXbRylIOQSlVzn4MXNXx0TYKtHGpzhYJvAACAAIAAn1Bsr49WkCBt744+f/hvE4z3bs1wLIud&#10;XL1xRYpVSY1yTIk2NNty8ohjG+9xy4hLAACAAIAAnm1rgJkTjzxsyJdHfxRt7pU/bfBvC5MnW+5w&#10;LpE0SNxxN4+INFlxxY5xG5BwXY1YAACAAIAAncRqlqLTjopr46BXflhtBZ2RbTVuHZq8WzZvQpgr&#10;SDBwUpYZM9Fw1JUfGzpvNZF6AACAAIAAnVRp8ayXjghrPalyfcFsVKXybJdtX6JrWqVufZ9NR7Vv&#10;ip0DM1Zv/5t4GsRuR5IZAACAAIAAmFB/l15aikl/cGFGexh/eGP4apZ/nmZ2WNh/12jVRcaALmsN&#10;MOWAvmzeFrWCPW00AACAAHZcl1N9G2eYiUZ9OWmkegF9ZGuHaZF9nG1NV+19427+RPt+QXCPMDl+&#10;vXHJFjZ/s3G7AACAAHpnljl613C+iAF7IHIBeOV7YnMnaHh7sHQ3Vvp8CHU6RC98cHYpL5d823bY&#10;FcV9SHaFAACAAH3zlQV4xHnnhrx5Knpyd5d5hXrbZ3l54Xs5VhB6TnuOQ3F6wHvcLwl7G3wKFWZ7&#10;HXumAACAAIAAk9N3B4MOha53f4LzdoR36oKwZk14UoJSVR94x4H7QpZ5SIG0Lld5koF2FOl5TYFT&#10;AACAAIAAktR1pIxLhKl2JouHdYR2l4qRZVh3BomDVDp3foiDQeB39oeuLcZ4MIctFIF3xoamAACA&#10;AIAAkgd0gpWJg9t1DJQjdLd1fZJ8ZJF17pDBU312bI8pQUF24o3hLVp2/I1TFDl2fosWAACAAIAA&#10;kWpzoJ7Mgzd0MJzKdAt0npp4Y+d1CJgTUtd1hpXzQKF2AJRmLNp2B5P+E/V1d41+AACAAIAAkP1y&#10;/agcgrpzj6WKc31z9KKTY1V0UZ+PUlN0xpz9QDN1OZtqLGx1M5mME4t0tI03AACAAIAAiyyIfl3w&#10;fhGHrWDHb9OHHWNqYEeGuGXbT3SGcWgnPSuGZmo7KLyG7Wu5DgaI/mtHAACAAHnTilGGNGatfTqF&#10;pGi1buyFLWqaX3OEzmxiTrqEim4PPI+EfG+PKECE33CPDdeGSW/1AACAAH1YiV6EB29TfB2DpHCj&#10;be2DQnHbXneC83L6Td+Cu3QLO9iCsXT6J7OC93WHDZ6D53TvAACAAIAAiE+CFHfoevqBxXiXbLiB&#10;eHkqXYSBMnmoTQCBDXoeOyOBB3qBJyyBMnqrDWaB0XpdAACAAIAAh0qAVoCLef2AG4Cja8J/34CW&#10;XIt/poBuTGd/e4BJOqh/fYAtJtx/joAQDVJ//n/oAACAAIAAhmh/B4lPeTZ+2IjTawJ+m4gjW8J+&#10;XodWS41+N4aXOf1+LIYJJlF+JIXZDQ1+eoSjAACAAIAAhbF985IReHl9zJEGakd9jY+3Ww19To5Q&#10;Stx9KY0POWZ9FowsJfV844w6DOp9MoiWAACAAIAAhSJ9HZrVd+d8+5lEabB8t5dfWnl8b5ViSkl8&#10;RpOyONN8NJKxJYJ75pJKDMt8J4imAACAAIAAhLh8f6Oxd3R8YKGsaS98E584WfZ7vJyxSdZ7h5qs&#10;OHZ7a5ngJSZ7DJcjDIp7X4h6AACAAIAAfkOR+V1mcdqQkWAaZGmPcWKmVbqOg2UHRb6Nw2c5NB+N&#10;cmkbH9KOVmoXBk6OmWoUAACAAHzLfXuP6GWocSqOsGegY7KNmWl/VRmMpGtDRTaL3GzlM7WLfW5F&#10;H46MJ27gBmqL9m7wAACAAH/efK6N123RcDqMxW8jYuSLvHBiVE6K0HGORIuKDXKjMy6JqXOGHzaK&#10;I3PMBneJn3QrAACAAIAAe8mL7XXpb0SK7naqYd6J+XdUU4WJE3fxQ9eIXXh7MqOH9njnHt2IRnjt&#10;BnyHknm/AACAAIAAeumKSn4FbniJWH5EYRmIa35kUrCHjn5qQ1GGy35tMjaGZ353Hp2GjH5jBoyF&#10;xn6vAACAAIAAeiKI+oZEbbmIFoX7YF6HKoWHUguGQoT4QrqFfIRxMfKE94QgHm6E+YQ7BpGEPILb&#10;AACAAIAAeYOH9I6MbTqHGo3OX+OGJ4zKUXeFMIunQhmEaYqyMWCD3ooyHimDo4qJBouC84RsAACA&#10;AIAAeQSHKpbdbLmGVJWxX12FWZQnUPWEVZJ8QZqDg5ExMNSC+JDIHbiCm4/WBomB5YRrAACAAIAA&#10;eKKGkp9NbFKFvp3LXuqEuJvGUIKDpZmiQTaCwpglMIaCJpe2HYGBr5PzBn2BFIRjAACAAIAAca+b&#10;2FyyZfGZ919CWTuYYGG0S06W/GP7PAqV2mYHKuKVfWeeFi6XhWfHAACTDWm/AACAAH9KcPeaDmSM&#10;ZWeYR2ZvWLSWomhASuGVI2n4O7aT6muDKq+TbmyrFjCVF2yUAC+Qvm62AACAAIAAcE+YE2xCZKKW&#10;am2OWA6Uy27MSj+TTW/7OzSSEXEJKlaRgnHKFhWS3HGFAHOOcHQzAACAAIAAb5OWMXPjY9GUlnSt&#10;VyuTB3VlSY2Rj3YSOpmQW3aoKeWPwXcJFd6Q2XatAKKMa3lEAACAAIAAbteUm3uQYxeTDHviVnGR&#10;gnwdSNCQCXxDOhKOz3xnKXWOMXx8FZyPDnw6AMOKqn2mAACAAIAAbjKTW4NaYnyR1oM+VdyQSIL7&#10;SDuOyoKhOYSNhoJWKTCMvoI3FXaNZIJoAOCJJ4CXAACAAIAAbayST4snYfWQ1YqhVVSPRYnkR7ON&#10;v4kVOQaMdoh2KM+LnYhRFXWL44gEAQOH34CvAACAAIAAbUKRi5MKYbGQF5I1VRKOeZEBR2mM04+x&#10;OLyLdI7TKHCKno8EFRmKx4ygARqG0YC+AACAAIAAbO+Q+JsOYV+PfZn4VLmN1JhfRxCMIJaxOHKK&#10;sZXRKDmJxZUnFPyJyY4wASeGA4DIAACAAIAAZWKmV1uwWhKkH14VTfCiI2BlQKugW2KNMfKfBWRo&#10;IOefE2WKC/uhu2UaAACNlG3SAACAAIAAZLOkzGMnWaaijmTxTZOgbWawQGyee2hWMdKc/2m/IPOc&#10;1WqKDE+e+mn9AACL+3LMAACAAIAAZCui6Gp1WQyguGu4TRmelGzxP/icmm4eMX+bEW8aINCawW+V&#10;DH2cbG8GAACKe3eiAACAAIAAY52hB3GrWGue4nJ6TGicyXM8P3Wa0XP1MRGZSHSNIJCY3nTDDI6a&#10;GXRVAACJFHvlAACAAIAAYw6fbnjwV+GdU3lYS96bO3mtPuOZP3nsMLSXqXonIE2XLXoxDI6YAXoq&#10;AACH0X+cAACAAIAAYpCeLIBWV3GcFoBhS3WZ+IBIPnyX84AaMFWWTn/6ICWVon/4DJWWHoARAACG&#10;tIAAAACAAIAAYiadLYe/VxmbGId5SySY8Ib4PiiW3IZmL/qVMoYOH+aUbYZEDKyUdIUNAACFzoAA&#10;AACAAIAAYdWcXo8rVsyaSo6bStOYHI2+PdiV/YzbL66URIx2H4uTfoyvDImTJYh6AACFIYAAAACA&#10;AIAAYZWby5bNVr+ZrpYkSsWXbJTvPb2VKJOsL6uTSpNnH7GSW5HvDL+R7IifAACEnIAAAACAAIAA&#10;WSOxrVpkThqvUlyNQmStGV6qNZyrGGCeJyyp42IjFZOrYWJoA0WptmNaAACI53H9AACAAIAAWHCw&#10;Z2F9Tbqt4mMbQiOramS5NX+pLmY6JzqnvWdgFeqoz2dwA9Kmv2hRAACHoHayAACAAIAAWAiukmho&#10;TUqsC2mQQdCpiWq0NTinOGvOJxilrGyaFgqmc2x8BDmj8214AACGZ3rdAACAAIAAV66sp286TN+q&#10;Jm/9QVenqHC5NOelVXFtJt+jvHHsFgqkTnGrBIShXHL8AACFQX6KAACAAIAAV1Kq/XYcTIqognaK&#10;QQSl/3bqNIqjpnczJrqh9XdtFgmiXXcpBMKfBnjhAACEPoAAAACAAIAAVv+prX0jTFCnKn1KQNWk&#10;nX1ONF6iN30/JpKgdH0zFhugl30WBP+c734WAACDXoAAAACAAIAAVrqooIQtTCmmEoQWQLmjdYPH&#10;NEGhAoNsJnSfNINHFh2fLYOHBT6bIYJ6AACCrYAAAACAAIAAVoWn0otDTBOlMor9QKqig4pnNDKf&#10;/onPJl2eIYnKFf+eEYk2BU2Zq4OWAACCFoAAAACAAIAAVmKnNJJ+TAykepIiQKehupFVNC6fI5Ck&#10;JmedL5CZFiac9o3kBWqYcIOpAACBgIAAAACAAIAAtSZhU1myo/5j0V0DkjZmL2A3f4ZocWNMa95q&#10;n2ZGVyhsrmklQSpuYmvPJ+tu2m3dBrl0o27FsypdzmRhonFgmmaskNRjNmjmfktlrmsQarpoDW0o&#10;Vh5qQG8uQDVr/HEGJxhsEnJeBmN1NXNBsU5asW8BoKpds3BKj01gg3GMfNZjJnLOaW5lrHQNVPtn&#10;/nVDPz5pu3ZWJlFpZXcKBhd1tXgir3RX5XmBnt1bFnncjYxeCXo5e1lg0nqXaBRjf3sBU9Rl6ntr&#10;Pk5nqHvEJZdm3XvrBdV2JHyarb5VeIPynUZYzoN1jARb44L2ed5exYJ5ZuJhjIIIUshkEYGvPXZl&#10;yoFYJPJkhIERBZ12g4BtrFJTdo5mm/dW6Y0YisxaFIvAeLhdDYpqZc5f5IkoUedicIgKPL5kJYcZ&#10;JGJidYadBW5204Omqy1Rz5jVmupVWJa2idBYkZSDd8pbmJJZZO9egJBUUSRhFI6FPCliuI0MI/Bg&#10;yIyiBUZ3FoORqlBQhKM2mh5UG6BDiQpXWp03dwxaZJo7ZDddVJeAUHhf8ZUeO5xhipNWI45fbJHs&#10;BSZ3TIN7qcFPmK11mZJTNKmgiHhWbKW5dnlZcKH4Y7BcXp6ZUARe+pvFOyhgf5oFIyJeRZYeBQ13&#10;d4NqqBdo21lJmGNqqVyvh89sa1/mdiVuH2LwY2VvymXcT39xX2inOiJyr2sqIOhy8WzMAUx9z27z&#10;poFliGN3lzRnpWXkhr1pmmgxdS1rdmpjYoBtQmx9TrNu8W5/OXRwPnBFIFtwAnFMAS5+AXPHpN5i&#10;iG2OlX9k2W8OhTdm+3B4c7ho/3HUYThq73MmTZZsuHRpOIFt/XV8H51tLnX5ARR+LXhlozRf13eI&#10;k9ViUHgwg5ZklHjHcl9muHlRX/5ozXncTIxqqnpjN6tr5nrPHvpqnXrhAP1+VHxmoahdf4F9kmBg&#10;GYFdgi1ifIEmcP5kuIDiXuhm4YCkS5do1IB3NuhqA4BLHmtodIAdAOp+dX/UoGNbkIt7kSteQoqW&#10;gQlguImSb+ljCYiDXeZlQIeCSslnNYajNkNoWIX4He5mq4XaANl+kYCTn19Z+ZV0kDJcvJPMgBpf&#10;PpH7bwZhm5AkXRFj4o5vShNl3IzzNb9m5YvhHY9lM4uMAMx+qICKnp1Yu59hj3NbiJz3f1leDZpb&#10;bkpgbJe/XFpiuJVhSWhkuZNpNTdlspI3HTpkBJA2AMF+uoCCnh1X2Kk2jupapaYMfsNdI6KnbbJf&#10;e59OW9BhxJxYSPVjwpoHNMNkopjlHMtjDZN4ALh+yYB8mzZwslj3jNVxzFxgfWdy8V+QbLx0G2KM&#10;WuF1RGVkR8F2Z2gTMvJ3aGpgGV53zWtaAACAAHIdmeFth2KNi6Nu7mUPfDFwQWdpa6NxjGmhWeVy&#10;0Wu+RuZ0B226Mjh09W9gGNJ0yW/cAACAAHbImIVqoWwgij9sQG3HexFtvW9VaoVvJnDGWO5wg3Io&#10;RhhxyXN0MZlypXR8GGNyJnSTAACAAHrilwRoBXWZiMFpy3Z+eYNrZ3dGaTps7Hf5V75ubHijRRZv&#10;wnlBMMdwiXm3F8pv7HmMAACAAH5xlaBlxn8Oh2dnpn88eDNpXn9GZ/hq+X85VsZsiH8sRDlt7X8o&#10;MBpunn8eF1JuBn7wAACAAIAAlHtj6oiShkxl34gKdyZnpodWZvdpU4aMVdZq7YXMQ39sToUrL4hs&#10;54S/FulscoTAAACAAIAAk49iYpIShWVkZpDYdkZmNo9mZiFn7Y3iVQ1pkox9QtZq9ItWLxVraoqs&#10;Fp1rI4nHAACAAIAAkt5hLpuJhLJjO5mhdY5lDpd1ZW5mw5U6VF5obZM9Qi9p0pGyLpNqLpElFlZq&#10;FY3lAACAAIAAkmZgTaTzhC5iXaJndPtkKZ+EZNll1pycU9hnepoXQcFo2ZhTLiJpGJdgFeVpTI7O&#10;AACAAIAAjnx451ixgSd5UlwJcrd54V8oYv56hGITUgF7MWTUP51772deKzx8xWlbEN5+UGlgAACA&#10;AHYJjVJ14WG6gBB2mWRAcZx3UmabYf14D2jTUR94z2rrPt15lWzTKp96R25AEIh7hW32AACAAHof&#10;jB1zG2q1fr10CWx5cHt0424dYOV1u2+iUDJ2j3ESPhp3XXJdKgt37XNFED15EHLLAACAAH21itVw&#10;k3OyfWtxqHTAbylyoXWtX+hzjXaHT090endLPWd1T3f7KY51vXhpEAN27HfwAACAAIAAiZNua3yu&#10;fFBvmX0WbgtwqX1XXrhxpX16Tl1ynn2aPIpzfX26KN1zxn3DD6F1JX2eAACAAIAAiIlspIW2e0dt&#10;44V6bQ5u/4UMXcdwCYSCTX9xB4P/O+Nx24OZKFtx/4NlD1pzoYL6AACAAIAAh7JrLI66enVseY3e&#10;bEFtnIzDXQJuq4uRTMZvsIp7O0hwfommJ/pwcIlpDy5yWYdwAACAAIAAhwxqApe5ec1rWJZEa5Vs&#10;fJSBXF1tiZKpTCNujpEPOqpvW4/2J4BvJ4/sDwBxUIolAACAAIAAhpdpJKCzeU9qf560awprnpxR&#10;W9BsoZneS6dtnZfSOkVuX5auJxVuCZVlDqdwkYnoAACAAIAAgdeBi1hddViBWFuXZ8aBWl6hWOyB&#10;fWF3SMGBuGQbNwOCJ2ZxItGDHWf4COeEpGffAACAAHlzgMt+tmDidGh+ymNfZtR+7WW1WBd/Hmfn&#10;SAt/YGnyNnB/ymu5ImeAhGzJCN+B6WyaAACAAH0Gf7p8DWldczl8VmspZc18l2zYVxl83G5mRzJ9&#10;LW/YNb59lnETIeZ+GHG2CMV/hnGbAACAAIAAfph5pnHKcg56DXL3ZJZ6aHQFVi56u3T3Rlt7IHXT&#10;NRd7h3aIIXR71HbQCLJ9cHcLAACAAIAAfYB3iXpLcPl4C3rcY4x4eXtJVSx42nuZRbR5P3vhNIt5&#10;qXwbIRl5wHwgCKp7oXyWAACAAIAAfI9114LecCx2a4LfYs124YKtVF93RoJcROV3rIIQM/J4AoHf&#10;IJ9344HVCIN6H4FcAACAAIAAe8t0cYtqb2Z1EIreYgx1iYoQU6V18YkoRDR2WIhdM1x2oIfZIEp2&#10;O4gPCHJ42IVVAACAAIAAezFzUpPwbs5z+5LgYXN0c5F/UxN01ZAEQ6N1OY7MMst1eo4rH9x04I4N&#10;CGN3zoWrAACAAIAAer5yeJx8bldzJ5r9YPNzm5kQUpNz8pcOQzV0SZWBMnR0epUSH4FztpLWCCx3&#10;CoWGAACAAIAAdU6Kt1faaYCJ+1rwXLKJfF3eTqSJJ2CbPzSI/mMbLfOJSmUpGX+K+WXzAfWKFGcY&#10;AACAAHxfdFiIG1/naLOHmWJTW+iHLmSeTfiG2WbFPqmGq2i5LY6G4mpLGU+IMGq7AiyHbGv6AACA&#10;AH+Dc2qFkWfnZ6yFPmmzWwuE6WtmTSOEoWz5PfiEeG5kLQeEoW99GQCFmW+gAk6FE3E2AACAAIAA&#10;cnCDP2/fZqGDCHEZWfaCx3I4TEqCjHM+PTSCcHQjLG2CjnTKGJyDNnSyAl2DCnbNAACAAIAAcX2B&#10;QnfgZbmBHXiRWQ6A6nkiS12At3mYPJmAk3n8K+iAqXpCGEiA/3oTAm6BRHvAAACAAIAAcKZ/kH/y&#10;ZO9/f4AjWFJ/VYAnSrV/IYAMPAd++H/wK7N+6X/lGDN+83/oAo1/vX/4AACAAIAAb/Z+OYgLZGF+&#10;OofGV89+DYc9Sit9yoaUO3J9m4YLKyl9fYXUF/d9KoYdApZ+doHAAACAAIAAb2l9JpAkY9d9L49y&#10;V0V9AI5nSap8tY08OvV8fIxgKqR8UYw8F5B7tItbAp99aoHGAACAAIAAbv18U5hLY2p8YJdCVtN8&#10;LJW/STt71pQiOpd7jZMSKlt7SZL/F1F6dY+PApB8oIG8AACAAIAAaQOUf1cKXdCTSFn3Ua6SVVzF&#10;RFGRlV9iNXmRJWGwJHKRomNVD0+UjGMnAACICWmaAACAAH7UaB2SI16oXR+RFGD9UQmQIWM4Q8yP&#10;UWVONReOzGcfJD6PHGhbD2mRbWf6AACGIm5kAACAAIAAZ1GPtmY3XECOzGf9UFCN52mtQxyNG2s9&#10;NI2MkWyVI+KMwm1uD16OgmzpAACEXnOnAACAAIAAZn6NcW28W16Mnm7/T2KLyXAqQmWLBXE8M+yK&#10;gHIgI2+KmHKdDzeLz3IOAACCvHiaAACAAIAAZa+LfXVMWpaKvHYVTpuJ8XbCQZ6JLndQM2aIn3fI&#10;IwOIonf9DwyJU3eUAACBTnzlAACAAIAAZPeJ4nzwWe6JMH1LTgCIZ317QQmHn32NMt6HBH2ZItmG&#10;zH2jDwuHEn21AACAG4AAAACAAIAAZFqIiISLWVKH5oR3TWiHIIQvQHaGVIPQMlqFsIOKIoCFWIOJ&#10;DzOFIYNHAACAAIAAAACAAIAAY96HgIxFWQ2G74vlTS+GH4skQD+FLIo7Mi+EZ4mwIjaEBooBDuWD&#10;oIfyAACAAIAAAACAAIAAY3yGsZQZWK2GIZN8TMuFTZJTP+GET5EGMeODc5BuIgKC7ZAqDtuCXYoL&#10;AACAAIAAAACAAIAAXOCe8VXfUkKdWVifRsCcCFtFOfma+124K4mafV++GkmbzWC4BoScSmEEAACD&#10;o21JAACAAIAAXAac3V0dUaybWV9VRjeZ9GF5OZWYwGNyK1GYFGUMGlCZEWW0Bt+Y3WXjAACCEHIx&#10;AACAAIAAW1+ahWRDUPWZG2X8RZ+XvWeiOQWWhGkmKuqVxWpWGiaWh2q1BxeVnGrkAACAl3cUAACA&#10;AIAAWraYQGtaUDiW52yeRNGVl23OOGqUYW7jKmqTn2+xGd2UM2/OBy6SsXAjAACAAHtlAACAAIAA&#10;WgyWTHKBT5KVBHNbRDCTt3QcN8aSfHS3KgKRq3UtGZSSHHUhBzGQKnXeAACAAH8uAACAAIAAWXOU&#10;t3nITwaTfXpDQ7GSLnqVN1GQ6XrDKZiQBHrfGXGQLXrMBzuN+HvRAACAAIAAAACAAIAAWPCTa4ET&#10;TpaSPoE7Q0yQ6oEjNu2Pl4DsKS6OpYDOGSCOqYDrB1CMHIDgAACAAIAAAACAAIAAWIiSXIhgTi+R&#10;Oog7QueP5ofENpCOhoc2KNyNfocGGLeNc4dHByuKo4TZAACAAIAAAACAAIAAWDeRjo/lTgmQco+j&#10;QsOPFY7ONm+NkI3bKOKMV43CGPmMCIyhB3KJVIUJAACAAIAAAACAAIAAUKaqYVRNRmKomFbSO02n&#10;DVk9Luyl5FtpIIal2Vz3Dpeoo10IAACgCGB8AACAAHEuAACAAIAAT8aolFsqRcSmzF03Or+lHl8y&#10;LoWjwWD3IFujbWIrDselsmIHAACdbGUVAACAAHX4AACAAIAATz2mU2HvRS2klmOOOkGi62UYLhGh&#10;fmZ5IBOhB2dWDtGi4WcKAACa3mnuAACAAHo8AACAAIAATsekC2inRKOiWWneOaSgtmsBLaGfSWwA&#10;H8Cev2yRDsagP2woAACYd28rAACAAH3/AACAAIAATkuiC29xRCuga3BOOTOexXERLSudTHGkH4yc&#10;pXH2DsCd2XGOADWWAHUJAACAAIAAAACAAIAATdeganZgQ8qe03bwOOSdKHdVLOubnneRH1ia13ec&#10;DtibqXdeAHGT2npUAACAAIAAAACAAIAATXOfE31VQ3+dg32iOKubz32wLLeaN32eHyaZXX2MDtGZ&#10;5X21ALCSCX7OAACAAIAAAACAAIAATSSeA4RZQ0qcc4RxOIGatoQyLJmZCIPfHwqYEoPkDqqYd4N7&#10;ALWQmYB7AACAAIAAAACAAIAATPGdKYuPQyiblIuGOGSZ0IsILIaYEIqOHxOW84qvDtmXHohEAN2P&#10;Z4CWAACAAIAAAACAAIAAqc5a6lOpma1dx1d8iPNghls1d1BjLF7MZKhlumJDUOFoFWWVO8Jp3Wij&#10;IyVpcGrpA+d5Z2zLp8JWo14gmBRZ4GD+h4dc7mPGdg1f2GZ4Y4Bin2kQT9ZlImuNOtNm523QImVl&#10;2G9sA8h5nHFnpdxSzGiNlkdWVWpzhftZp2xMdJVcxm4cYjJfu2/fTrZiXnGQOeVkGHMVIbFisXQZ&#10;A615ynZio/lPU3LdlHpTIHPahDxWoXTUcx9Z8XXIYOFdFHa7TZlf0HeoOQFhfHh4IQpgBHj5A5V5&#10;8nr1ojJMQH0dkuBQSH1Egr5T/H1oca9XbX2GX8Ras32qTJ5diH3YODpfIX4BIHpdyX4dA4F6FH7f&#10;oLBJpIdZkYtN3YawgZFRuYX/cJ1VToVOXsNYqYSpS9hbiYQeN5hdDYOzIAFb9IOgA3B6MIIrn3ZH&#10;cZGKkHhL05ANgJ5Pz46Hb8RTf40KXfdW8YuqSydZ2Ip2NxpbQImPH6RadYmWA2J6SIJJnoRFrJuk&#10;j6NKLplMf+BOP5bwbxpR/5SrXVdVf5KfSo5YbJDfNptZuY+wH1VZQI7VA1Z6XIJCneJEX6WGjw9I&#10;8KJJf1VNCZ8VbptQzpwWXOtUU5lySjVXP5dINkBYaZYgHv5YRJL/A016a4I8nYdiJlOAjqRkZVdY&#10;fvZmlVsGbjpot16IXGFqxWHmSVFsqWUXNLNuBmftG9dtgmmbAACAAG3wm8ReEF10jV5gsWBkfdpj&#10;J2M1bUJlfmXmW4Rnt2h3SJJptmrkNBdrA20BG2dqTW4gAACAAHLTmgtaWmdZi55dQ2lmfE9f9Wtc&#10;a8xifm08Wjxk4m8JR3dm+3C8MytoLXIuGrpnkXLPAACAAHeDmFJW/XEmie5aInJfeq5dA3OHanhf&#10;tnSdWQhiRXWnRnVkcXakMmFlhXd2GitlO3e2AACAAHuWlrhUBXrsiHVXXXtfeUlaanu9aR5dPnwK&#10;WAJf6nxWRY5iKHykMa1jG3zlGbBjRHzuAACAAH8SlWRRgoS1hzxVAYRkeCtYMYP6aBVbJYOCVwxd&#10;44MSRNVgJIK5MRpg9IKBGUhhpYKhAACAAIAAlFFPaI5zhj9TBo1fd0NWT4wrZz9ZWoryVkJcK4nU&#10;RCtebojmMKlfFIhSGPxgTYhJAACAAIAAk4FNuJgahXtRbZZEdohUxZRJZpFX25JSVZ1at5CTQ4xc&#10;+o8tMCxdeI58GLlfOYztAACAAIAAkvRMd6GXhO1QN58EdfdTk5xEZgdWq5mZVSVZiJdJQyxbxpWN&#10;L8lcE5T7GFleZpB2AACAAIAAkVhprFNig55rTFcvdPNs8FrMZRtukF43VBBwI2F4QaxxmGSALXVy&#10;pWcJE9FzxmfHAACAAHHkj8plw1y+glNnwF+3c7ZpoWKJZANrb2U3UxltJ2fAQNhurmoaLMdvkmwC&#10;E2Fw52xSAACAAHaVjktiKmYggN1kcmhJco9mjGpXYuhogWxDUilqVm4XQBZr62/FLDlspXEVExJu&#10;XXEPAACAAHqzjLde6G9uf1NhaHDXcP5jq3IlYaFlxnNYUP5nw3R4PxtpY3WAK3Fp63ZFEpJsR3YM&#10;AACAAH5Hi0VcDHi4ffJetXlpb61hIHn8YGBjWXp1UBBlbHrmPkdnF3tRKtBnaHudEjRqentvAACA&#10;AIAAihFZoIIIfNJcaoIHbqJe8oHfX2VhRoGgTydjZ4FkPZ1lC4E7Kk1lJIEsEeZo94E7AACAAIAA&#10;iRlXmYtPe+dafYqebcVdGIm8XpZff4jITmRhroftPPpjS4dCKeljJ4b/EbNnsIZDAACAAIAAiFxV&#10;9pSCezFY7ZMnbRFblZGOXexeAo/qTb9gNo57PFthzo1xKW9hbo1JEYJmqopiAACAAIAAh9lUup2Z&#10;eqpXvZufbIJaZ5lWXV5c0pcITUVfA5UWO/pgj5PTKQlf75NoESRl74uXAACAAIAAhTBxklNAeGpy&#10;llbzaqVzs1p4W6V02F3JS15192DnOZd3DmO7JZl3+WXXC7p6xGYCAACAAHXCg8dt0lwOdzdvMF8D&#10;aYFwhGHOWqVxzWRzSoJzBmbtOOF0ImkkJQt0yGq2C41392qqAACAAHnhgnBqXWTdddJsAWcXaFht&#10;g2kyWY1u7mspSZhwQGz/OCNxXm6eJIJxvG+yC2V1gm+KAACAAH2AgQ5nM22wdHBpDG83ZwBqtnCh&#10;WJVsQHHySL1trnMiN31uzHQrJBdu4XTLC05zXnSzAACAAIAAf7pkcnaAc0hmc3djZdxoPngiV2Bp&#10;3XjBR89rWnlUNqRseHnTI21sOXoVCwpxm3plAACAAIAAfqBiHX9ZcjdkOX+aZNxmG3+tVnBn0H+j&#10;RvRpVH+YNgZqX3+YIvdpyn+jCt9wGH/HAACAAIAAfbxgKIgmcV5iWofKZA9kTIc0Va5mDYaGRj1n&#10;mIXrNXBok4WCIqRnpIWKCstuz4RDAACAAIAAfQpekZDlcLNg1I/2Y2Ri0I67VQxklI1rRZ9mHoxQ&#10;NNRnCoulIi5l2IvpCrNt6oc8AACAAIAAfItdV5mScDJfqJggYtthpZZKVIRjZJRhRSlk5ZLWNHhl&#10;vpIbIclkYpFRCmtuZIcLAACAAIAAeP157lL+bQR6YlaPYA17AFn2Udd7sF0pQkd8aGAfMP99QWKu&#10;HOJ+bGQjBISA6WTtAACAAHkgd7N2YFtIa/V3KF4vXw538mDvUP94uGOFQZR5fWXmMHR6R2fqHIh7&#10;BWjxBJt+KWmyAACAAHzAdn1zDWOXarB0F2XUXfx1CWfzT/x16mnrQLl2v2u4L8V3fW01HBB3y23W&#10;BJx7xW65AACAAH/vdURwBWvfaXNxOm19XLpyT27+TxBzRXBgP+J0LnGaLyF033KWG6Z0unLiBJ95&#10;sXQoAACAAIAAdBNtV3Q3aEtusHU6W6Jv3nYdTgVw53bePzxx1neMLplye3gSG1hx7ngiBK14GXmz&#10;AACAAIAAcw5rGHyeZ29sj30TWtptz31aTTJu4n1+Pmpvzn2cLgBwUn29GuFviH3CBJh4PH6CAACA&#10;AIAAcjppM4T5ZqFqvoTkWhZsCoSRTHhtJYQiPbpuEIPELW5udYOXGphtiIPeBJp4OIKDAACAAIAA&#10;cZJnp41GZgBpQ4yxWXhqlovNS+RrsIrOPShsk4oGLNxs34m6Gitr9onMBJl4OoMcAACAAIAAcRVm&#10;cZWNZYRoGpSOWPdpcJMiS2Vqg5GePL1rWJCALIprhZBfGdBqtI6IBGx4h4L9AACAAIAAbMWC2VJ7&#10;YYKCzVXnVUiC9FksR8uDOVw9ONaDoV8BJ9mEeGEsEvSGu2GVAACDOmWuAACAAHwDa5Z/hFpOYJB/&#10;wV0hVGaAB1/QRxCAVWJTOEOAuWSQJ3SBa2ZEEteC+2ZfAACBCWpiAACAAH82aoR8U2IjX298y2Re&#10;U3Z9MmZ8Ri59kGhuN4t9+GonJup+imtnEpR/iWs/AACAAG96AACAAIAAaW15Zmn4Xk56BGuhUlF6&#10;hW0tRUt6926YNr97aG/OJkx723ChEjl8j3BIAACAAHT+AACAAIAAaGN21XHTXVR3kHL1UV14JXP1&#10;RFF4onTRNiN5C3WNJch5YHYDEfV5+HWeAACAAHniAACAAIAAZ3N0oHnFXHB1eHpiUIh2HnrVQ5p2&#10;nXslNX92/3tkJX13H3uSEdd3uXtgAACAAH4JAACAAIAAZq5yyIGzW8tzvYHbT/Z0a4HFQwt044GM&#10;NOl1OYFjJPd1L4FkEal12oGJAACAAIAAAACAAIAAZhJxSYmaWzRyTYlVT2JzAYi9QoJzdIgFNGdz&#10;u4eLJHJziYebEUt0aobBAACAAIAAAACAAIAAZZhwFpGGWr5xKJDqTutx4I/bQhNyS46zNAtyfo4C&#10;JC9yIY42ERFzP4rwAACAAIAAAACAAIAAYKaMb1GYVgeL7VTcSneLqVf9PZyLlVrkLxqL111lHgiN&#10;KV76CYCOal8pAACAAGlpAACAAH5wX4+JUlj+VSuJEVu7SaqI3l5VPPWIxGC8LqGI7mLGHcmJ+WP4&#10;CaSKqGP9AACAAG4pAACAAIAAXp+GQWBjVC2GMWKYSNeGF2SvPC+GBGaWLgWGJGgpHWKG9Wj9CaOH&#10;UWjrAACAAHNkAACAAIAAXbCDaGfJUzKDd2l6R9WDcWsNO2eDamx6LVWDiW2cHOOEJG4YCYaEZ24M&#10;AACAAHhbAACAAIAAXMaA6G89Uk6BEnBxRvSBHHGFOouBFXJvLMCBJ3MtHGeBjnNjCWGB43OKAACA&#10;AHysAACAAIAAW/R+x3bEUYh/CneFRj1/H3gcOd1/F3iOLCN/FHjiHCV/KHjxCVp/tHmZAACAAIAA&#10;AACAAIAAWzx88H49UNd9T36SRZl9b360OUd9ZH63K5t9T366G9F9JH7ECY190n8zAACAAIAAAACA&#10;AIAAWqx7eYXLUHR7+YXORUZ8G4V4OQZ78YT9K297toTDG417WoUbCVJ8XIPfAACAAIAAAACAAIAA&#10;Wjt6So1sUAV6140rRNl6/4xtOKd6zYuSKyd6dYtIG2J52YsyCUx7KoZJAACAAIAAAACAAIAAVKWW&#10;3FA9SoyV8VNVP4mVT1ZKMyaVAlj6JM+Vd1sWEu+YUluoAYKUpV2NAACAAG0UAACAAIAAU56T/Vc/&#10;SbyTRFngPsWSp1xdMoiSRF6bJGeSiGBPEtiU52CZAdSRCmJpAACAAHH4AACAAIAAUsuRDF4/SNyQ&#10;eWBnPgqP7GJtMdiPh2Q5I+SPr2WHEpuRpGWOAgaNy2dnAACAAHbkAACAAIAAUgCOQmVASAaNyGbx&#10;PSiNS2iBMS+M6WnhI1SNAWrQEkqOk2qdAh+K8GykAACAAHs8AACAAIAAUTmLyGxVR0SLaW2WPGuK&#10;9261MHSKj2+eIuOKinA9Ef6Lvm/mAi2IeHJaAACAAH8GAACAAIAAUIKJq3OARpmJZ3RcO9KI/XUN&#10;L+qIjHWPImmIaHXXEeKJH3WIAkWGVXhKAACAAIAAAACAAIAAT+KH4nqpRgyHuHstO1iHVHt1L4CG&#10;1XuXIgSGk3umEaiG5XuLAnCEgn1XAACAAIAAAACAAIAAT2CGY4HERYiGUoHwOtiF9oHXLwyFcIGn&#10;IZuFEYGmES+FGIHDAmGDEYF1AACAAIAAAACAAIAATviFNIkzRVqFRolAOrmE84i9LxCEOIgUIe2D&#10;g4gaEeSDHYckAteBtIHsAACAAIAAAACAAIAASFiicU5fPt+hPFFCNGmgZ1P2KFmgKFZOGcOhc1e/&#10;CKOjG1hlAACRlF/kAACAAHB6AACAAIAAR0ef5lT+Pfie7Fd3M3ieGlnFJ4+dr1u8GUWeoVzYCKef&#10;c11ZAACO3GR+AACAAHVRAACAAIAARpudDVudPTScLV2sMsKbb1+OJtua+WEkGMObvWHqCJebzmJQ&#10;AACMQ2lRAACAAHmpAACAAIAARgeaPGI6PISZb2PcMfaYvGVWJkCYR2aLGEeY7WcGCICYTGdfAACJ&#10;3m58AACAAH2AAACAAIAARWSXuGjoO92XDGopMV6WWGtAJaiV0mwKF/uWTGxLCHWVD2yvAACHxnQv&#10;AACAAIAAAACAAIAARMWVk2++O0qVCnCnMOSUW3FfJUyTvnHTF7iUAHHQCJKSKXJkAACGEHlnAACA&#10;AIAAAACAAIAARDuTwnacOs+TWnc5MIKSrneWJPiSAXe8F2iSHneZCIKP0nibAACEsn3KAACAAIAA&#10;AACAAIAAQ8mSQX2QOm2R9n3tMDKRT334JMOQiH3aF0KQc33ICFKN8H54AACDRYAAAACAAIAAAACA&#10;AIAAQ4CRBITGOiWQzoT0L/GQMoSzJJmPWYRlF0qPBYSHCIWMWYNYAACCcYAAAACAAIAAAACAAIAA&#10;nvtT1U3Vj8hXCFIdgARaIlZQb1xdLFpjXaVgGV5RSr9itWIRNnFkY2WBHl9jlmf0AXt9gGsZnNFO&#10;hVgIjhRSLltvfoRVsl6+bghZEWHyXG9cQ2UGSatfB2f2NYBgmGqfHa1gMmx2AYt9ZG/PmtpJrGI+&#10;jDtNwGS5fO9RnGcibIpVQWl7WyBYqGu+SI1bim3oNJpc82/aHQ5dSnEkAZp9S3TimOhFPGxkimtJ&#10;s235ezJN1G+Iax9RuXENWdpVVnKFR35YTnPwM8hZhXU0HH9a2nYGAaZ9NnmLlwpBNnZ4iMtGCnc4&#10;eb5KeXf1ab1Oj3iqWNhSXHleRpxVaHoQMxdWZnqzHApY03sqAbF9JH2IlWc9qYB+h2tC1IBseJtH&#10;i4BcaMNL3IBLV+9PxoA+RfdS3oBDMpFToIBYG6tXKYCoAbp9FIDllAo6lopxhkpAD4mId7FFBoin&#10;aAFJiYfUVztNk4cVRVxQrYZ7Mi5RNYYhG2dVyoaSAcJ9CIEwkvU4BpQ/hWU9wJJ2dvlC7ZDEZ25H&#10;mI81VrlLu43WRNxO1Iy2McNPGIwbGzFUr4vLAch8/YE0kjM2D520hL478psHdnFBQpiGZwRGCZZL&#10;VmxKP5RjRKVNWZLjMYlNXpJQGvdTz4/wAc189YE4k4Navk3uhUNdYVIgdltf/VY5Zn1iilovVYFk&#10;+V37Qz1nF2GPL09oQGSxFqppdWZUAACAAG3SkXlVmVeZg9VYu1r+dS1btl5KZX9ejWF2VKNhMWR4&#10;QoBjamdKLrlkXWm3Fk5mYGraAACAAHKwj5pQ5GFJggJUbWPXc5lXuWZQZAJaz2ivU1ZdpWryQWNf&#10;8W0QLdFgnW7aFbFj4G+KAACAAHdijcpMk2rrgEdQc2yncfVUAW5WYrRXUm/yUilaWXF4QGpcr3Ln&#10;LRNdCnQYFThhuHRzAACAAHt2jBxIrnSGfsVM23V7cJJQrXZjYWBULHc8UTRXXHgNP5RZu3jULHFZ&#10;unl7FNVf53msAACAAH7zirFFSH4bfYRJuH5Nb3pNxH5yYGZRdn6MUE5Uv36pPvRXHX7UK/VWwH8J&#10;FIdeZH9YAACAAIAAiYhCW4eefH5HBocNbpdLRIZtX55PHoXNT5RSfoVDPlhU1ITfK5tUTITEFFVd&#10;ooT6AACAAIAAiKE/8JD/e7JEyo+tbeJJMI5KXwFNJozzTwNQlYvQPctS3Ir5Ky1SR4rGFCpd64mb&#10;AACAAIAAh/8+EZoeexxDDJgWbVZHipX1XoZLkpPyTqBPCpJFPYJRRZEdKuFQrZETE99eaY1AAACA&#10;AIAAiB1h7E4MesNkB1IdbLFmJlYXXZtoOVnsTVZqLl2RO6Rr2mDvJ/JsmGOpDpNw62RoAACAAHG0&#10;hidc+VcbeUhfi1p3a2Nh/l22XHtkUWDTTFlmcmPDOsxoKWZ1J0Joh2iUDkNuEWj/AACAAHZohG5Y&#10;YmBGd7RbW2Lfai1eHGVjW1xgo2fFS2li6GoDOgtkoWwNJrlkkm2ZDhNrh23FAACAAHqLgrtUMGlp&#10;dhdXeWtCaJVadG0LWhRdMG66Sj9foHBKORRhVXG0JflgyHK9DbhpeHLPAACAAH4jgTJQa3KIdKpT&#10;9HOqZ0FXKXS5WNRaD3WySVxcn3adOExeS3dxJWddg3gJDX5pMXg6AACAAIAAf+tNIXunc4BQ4XwX&#10;ZjZUR3xvV99XVny1SHtZ9nz5N7JbkH1DJPZazH2JDVJpfH4JAACAAIAAfuFKTYS0co5OPIR4ZVtR&#10;yoQZVxhU+IOwR8BXpYNZNxlZJoMpJKZYkYNEDTxpoYMTAACAAIAAfhNH9Y2lcdJMCozDZKpPtouy&#10;VndS+IqcRydVqom4NoRXCokrJDdWwoliDSVpyIc2AACAAIAAfYJGIJZncUhKU5TyZB9OEZM2VfNR&#10;W5F6RrpUC5AXNjFVT49RI99VUI9kDOFqPIi1AACAAIAAfJVpc04TcAZrDVH8Yrpst1XSVGFuWFmD&#10;RMZv3Vz7M49xK2ATH9RxrGI5BzN3tmMQAACAAHWGerNkslaRbpxmt1ncYYNoqV0LU1hqfWAVQ+Js&#10;IWLqMtJtZWVoH0RtT2cKBx906me/AACAAHmteR1gRV8rbRdipmHJYElk2mROUjdm2mavQvFomWjk&#10;MhBpymrOHrppTWv3Bw10FWylAACAAH1Sd5JcLmfTa5pe2mm+XuRhRGuXUTtjcm1YQhdlS27rMW1m&#10;ZXBFHlhl3nEBBw50E3HOAACAAIAAdiNYh3B4al5bb3G9XbVeCXLtUAJgVHQBQS1iQXUAMJpjO3XW&#10;Hbhi+3Y9Bud0VXeEAACAAIAAdPNVU3khaUJYaXnHXLBbK3pOTxFdlnq8QFRfiXsiMAdgWHuDHU9g&#10;iXu7BtZ0cnzqAACAAIAAc/1SkYG5aGBVz4HGW+FYsYGmTlBbMoFzP6BdJoFPL3VdxIFLHQxefoGI&#10;Bth0b4FpAACAAIAAcz1QQ4o5Z69To4m5WzZWnoj4TbNZKognPwdbFoeGLt5bfIdBHJ1c5IfFBtN0&#10;eISdAACAAIAAcrNOcJKaZy1R7ZGiWrBU9ZBLTS9Xgo7iPphZYY3SLopZlI15HEBbno0ZBp1004R5&#10;AACAAIAAcNFxc03iZQZyk1GkWHhzzVVVStF1BljeO812LVwgKud3Q17ZFp14MGAWAKd+5mJaAACA&#10;AHjabw9s61XcY7tualkTV19v3FwuSelxNl8hOw1yamHQKlJzWmQDFkN0CWTXAM5+pGchAACAAHyE&#10;bZZop133YlJqeGCRVjZsI2MRSNhtnWVpOiZu3WeIKZpvn2k3FcdwfWmtAOB+hmwqAACAAH+8bDVk&#10;tGYXYPhmxGgSVOJonGn3R95qNmu9OUZrhG1NKPBsEW6CFV1tbm6pAPN+ZXGWAACAAIAAauNhI25G&#10;X7hjZm+kU7tlZHDtRspnF3IWOKNobnMiKG1ow3PnFRtqyXPaARN+LnceAACAAIAAacVeA3aAXshg&#10;dndQUudilnf/RfRkXHiQN81lo3kRJ9llqnl4FK5omnlnARJ+MHv0AACAAIAAaNxbS36rXe1d4370&#10;UhtgH38MRTZh8n8LNxtjK38TJ0di3n8vFHFmu39mASR+E3/6AACAAIAAaCVZA4bAXURbu4aPUXle&#10;C4YXRKBf44WJNolhCIUpJrRgYYUmFAZlVIVEATB9/oDOAACAAIAAZ55XLY7GXMVaAI4zUPdcXo02&#10;RCJeMowiNiBfP4tqJmdeYYuJE7BkOInzAQ9+NYC4AACAAIAAZON6DE1aWdx6uFD4Tgd7iFSCQQN8&#10;ZFfdMnR9TFrbIZR+gF0NDMyAoF14AACAAGWdAACAAHu0Y0V1wlTfWKh2wVgCTP13ulsFQCp4pF3Y&#10;Mch5gmBTIRx6Z2IRDLR8rGI9AACAAGpIAACAAH70YfFxp1yDV11y7l8XS+50EmGQPy91D2PXMPp1&#10;5mXQIIF2eGceDHx5QWcaAACAAG9WAACAAIAAYLBt1WQyVhtvUWY0SrBwl2gdPjdxrGnfMB5yfmtZ&#10;H9Vys2w/DDB2WGwgAACAAHTRAACAAIAAX4RqXGvoVQNsBG1fSaRtaW68PSxui2/zL3hvT3D5H0tv&#10;HXGIC/5z0HFuAACAAHmyAACAAIAAXnZnRnOyVAZpGXSkSL5qnHV0PGprx3YiLs9sdHawHwNr23b9&#10;C/RxmXcfAACAAH3TAACAAIAAXZhkk3t4U0tmlXvzSBtoM3w6O9JpX3xiLjNp6HyLHnppHXysC9dv&#10;wn09AACAAIAAAACAAIAAXOdiSoMyUqRkbYNBR31mIYMHO0NnTIKzLatns4KKHexm6oK3C4puXIJ7&#10;AACAAIAAAACAAIAAXGJgbYrsUiZiqoqlRv9kbon1OsxllYktLUtl2IjMHahlJokqC1ltPoaqAACA&#10;AIAAAACAAIAAWPODXExgTquDlk/dQ4SEBFM+NwqEmlZhKLyFgFkCF1aHiVpcBHGH1VuiAACAAGk1&#10;AACAAH4aV3h/TlN8TYR/1VaKQnmAYFlxNiyA8VwbKBOBsV5JFvGDM19DBI2ECGBuAACAAG3xAACA&#10;AIAAVkh7WlqzTFR8H11AQXt8yV+qNT59X2HXJ1N+AmORFmt++2QvBIqAtmVWAACAAHMkAACAAIAA&#10;VSt3omH1SzF4kmP9QFZ5VWXkNFh592eaJoh6f2jmFdN6+GkvBHN93GpvAACAAHggAACAAIAAVBp0&#10;OWlHSil1UmrOP1V2L2w2M2J20G1sJeJ3N25YFUd3hG5eBFp7aW/jAACAAHxyAACAAIAAUyZxLHCr&#10;SUNyb3G7PoRzZHKmMqF0BnNnJTd0PXPrFQV0h3PTBGJ5Q3XfAACAAIAAAACAAIAAUlFud3gKSHNv&#10;53ipPcRw9nkaMfVxlnlrJKFxm3mfFKJyJnmABJB4SntzAACAAIAAAACAAIAAUaZsJ390R+9tzH+4&#10;PVhu93+xMahviX+NJGVvUn+JFEJwOn+wBFx4ooAnAACAAIAAAACAAIAAUSVqP4byR29sAYbpPNxt&#10;QYZ4MTltzoXzJBFtZIXbFBBupIW4BFF4tYLrAACAAIAAAACAAIAATO+NoErXQ2CNak42ONWNg1Fp&#10;LL2N/1REHlWPX1ZXDICR3Vb2AACJilw0AACAAGytAACAAIAAS5OJy1GUQjiJ5lSLN7WKF1dQK8WK&#10;f1m+HZmLmFtsDDmNFVvWAACGTmDfAACAAHGOAACAAIAASoWF+lhnQRyGS1rpNryGlF08KteG8187&#10;HNyH1GCEC+SInmC/AACDVGW6AACAAHaIAACAAIAASY2CVF9HQBeCyGFPNauDI2MrKgGDgWS/HCCE&#10;MWWrC4iEt2XCAACAqmreAACAAHrrAACAAIAASJt+8WY8Pyd/j2fONMJ//mk3KR6AT2pXG5WAwWr4&#10;CzuBYGr9AACAAHB5AACAAH6+AACAAIAAR7p74m1MPk18sG5wM/59Nm9oKHF9fXAiGvt9pnBsCxN+&#10;hnCHAACAAHZVAACAAIAAAACAAIAARvh5MXRdPZV6LXUdM1x6y3WnJ+Z7BXYDGnJ653YTCtR8NnZs&#10;AACAAHtHAACAAIAAAACAAIAARk920HtsPOt4A3vQMr14vHv4J1147XwAGfp4hHv7Cm16b3ytAACA&#10;AH94AACAAIAAAACAAIAARdN024K8PId2RILgMm93IIKfJzp3OYJLGiR2coJbCs54tYIGAACAAIAA&#10;AACAAIAAAACAAIAAQJmZRUirN7KYrUvlLaOYlE7UIaqZUVE7EnmcMlJTA1KZvlRgAACEsl+KAACA&#10;AHANAACAAIAAPzeVvE8ENlSVjlHZLCyVmVRiIEuWQFZmEW6YoVcvAwmVFVk/AACBrmRAAACAAHUB&#10;AACAAIAAPkGSFlV4NTqSGVfhKx6SPloCHzqS11ugEKCUw1wfAtKQz14uAACAAGkjAACAAHl0AACA&#10;AIAAPW+OfVv9NFCOn132KhiO1V+pHmePZGDoD/+Q12EqAqqNBmM6AACAAG5WAACAAH1YAACAAIAA&#10;PJqLFGKaM3SLaWQmKUSLrWV0HZmMImZLD6eNEGZnApmJxWiHAACAAHQEAACAAIAAAACAAIAAO8uH&#10;8mldMqaIh2qBKJCI5WtrHQaJQmvxDz+JpGvWAqaHA24wAACAAHk7AACAAIAAAACAAIAAOxWFKXAp&#10;MfSF/nDvJ/iGd3F5HI2Gv3G0DueGrnGGApaExXRTAACAAH2YAACAAIAAAACAAIAAOnyCu3cKMV2D&#10;z3d8J3aEZXeuHC6El3eoDqOESXeSAm6DAnorAACAAIAAAACAAIAAAACAAIAAOg2Aqn4nMOeB9n5P&#10;JwuCrH4xG+OCzH4BDpGCXH4uAomBiH7/AACAAIAAAACAAIAAAACAAIAAAAD//wAA//8AAP//AABt&#10;ZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQd&#10;BdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQn&#10;ZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaP&#10;R6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFm&#10;AmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LF&#10;g8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbue&#10;rZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1&#10;uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDT&#10;edRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd&#10;7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cF&#10;LAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHL&#10;IsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+&#10;fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4Frj&#10;W+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3&#10;r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIb&#10;kwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHet&#10;b65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncml&#10;yq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrn&#10;vejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVo&#10;BsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkj&#10;DyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3b&#10;PtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1a&#10;j1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZ&#10;d5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+S&#10;pZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667&#10;r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDP&#10;MtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH&#10;7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkG&#10;VAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDq&#10;IdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7&#10;xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZf&#10;V1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJx&#10;bHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qz&#10;i5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDCl&#10;IqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEw&#10;wkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHh&#10;z+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADmT3/O&#10;f1jNmX+ofs202n+ZfnmcFH+jfmWDTH/GfoVqhX/+fsBRv4Bjfz05AIESgA/8xX58izTktX5jiWzM&#10;QH5dh8yzmn5uhmaa2H6YhUOCGH7ZhE9pWn8vg2dQrn+vgqE4FIB2geb6vH02lnHi+30wk5LKy30+&#10;kM+yOn1pjl6Zk32sjCyA734HiiJoTn51iBNPwX8MhgA3QX/og6z443wuobfhQXwznb/JM3xNmfCw&#10;wnyFlleYRXzfkxp/y31Pj/NnVn3RjLVO7358iU02h39nhVz3N3tjrQPfpXtmp+vHqnuHowqvYHvJ&#10;nmmW+Hwrmfh+snyvlbdmbn1DkUFOLn39jHs15X70hu/1vHrKuFXeL3rHshTGQ3rkrBSuGXsspmGV&#10;3HuZoNp9pHwkm1lllXzIlahNgn2Rj4E1W36RiF/0d3pSw6rc7HpGvDLFCXpdtQqs+XqnrjuU6Xsf&#10;p5t82Xu2oOhk2Hxgmd1M7X01klA06H49iafzY3n3zwHb2HnjxkDD+nnyveSr93o6teyUAnq4riR8&#10;IHtbpkBkSHwQneVMb3zqlOM0iX33isXydXm02lra63mX0DLDD3mfxpSrGHnjvWqTO3pktGp7d3sN&#10;q0BjwnvMoZZMCXyvlzM0PX2+i7buU4jbfjbXhofEfcLAn4bDfXCpjIXmfVWSUoUqfXV7B4SGfcZj&#10;xIPxfjVMj4N4fuk1koMogADsPYd9iMvWFIZwh0C/a4WDheOoY4S7hMGRHoQbg9951IOUgy1inIMd&#10;go1LkoLDghY02IKQgcHqeoZHk2XUdIVNkNq9/IRvjnOnC4PEjFiP7YM5ind4yoLKiL1htoJphwNK&#10;zYImhUw0M4IHg2/o24VPnf7S4IRfmnS8eoOOlxSlq4Lnk+iOtIJykQt3u4IVjkFg1oHHi2RKGIGX&#10;iGgzooGLhQTnXISLqKDRbIOdpBW7EILUn7qkW4I3m5SNgIHCl5V2uoF4k7tgCIE5j7JJdYEai2Uz&#10;JIEfhnvmAIPxs0vQG4MErbq5zYI6qFijMoGjoy2Me4E2niB1yIDumRRfSoC+k9tI5ICvjjoyuYDB&#10;h8/k1YNzvfjO+oKHt1a4tYG8sOKiL4EmqqiLn4DEpIp1EYCDnlVep4BUl9FIaYBTkNkyYIByiPvj&#10;1oMOyKXOBYIkwOK3xoFXuVOhSoC/sfqK0IBhqrt0a4Auo1xeKYAHm5VIAoAHkzsyF4Awif7jAIK9&#10;01TNN4HWylm2+oEHwZqgiIBuuROKI4ARsKJz2n/iqAZdt3/Gnv1Hq3/QlVYx3H/7itfeEpHifLDI&#10;7o/xfGOzsY4YfDqeO4xofEeIjYrefI9yxYlpfQpdEYf8fahHe4aZfpMyUYU5f/HcKpC0hpfHlI7B&#10;hVKykoz0hDydNotXg1uHjonkgrZx0oiIgj1cK4czgdhGuYXpgaIxy4SigZ3ao4+OkJXGOY2ojlex&#10;covdjD6cFYpXinCGeIj4iNlw0Ie1h2hbSIZ3hfxGBYVGhJ8xVIQZgzTZQo6bmpfE2Iy/l2ywB4sH&#10;lGuayImCkaSFUog5jx1v2YcFjKhag4XYiiZFb4S6h48w7IOghK/X7o3hpJTDh4wJoIGuuopbnJuZ&#10;j4jemOSEOoeNlU9u8IZrkdVZzoVKjjRE6IQ9ilswkYM1hgvWtY1LrpzCXIt3qZ2tmYnKpMSYgohS&#10;oBeDTIcIm35uGoXhluJZK4TOkh1Ec4PQjP8wRYLah0TVp4zQuKPBXIr/srCsoYlRrNqXm4fdpyqC&#10;hoaboYptd4V6m9BYoYRildBEEoNzj2wwBYKNiFbUwoxqwqbAhoqdu7Krz4jxtNSW0Yd7rhKBzoY9&#10;p1ts44UpoIJYNoQWmU5DwYMnkZwv0YJOiUHUBIwTzKm/1YpNxKCrH4ijvKWWJ4cttL6BN4XxrN5s&#10;Z4TgpNVX1IPZnG1DeIL0k4Uvp4IbigXOT5sbe4C6ophZe1Gm75Wse0aTCpMne3N+6JDGe9pqqI51&#10;fHdWiIwifTlClonCflAvQodCf+LMnZoPhNK5gZc8g76mBpSXgtWSNJIggiR+E4/Tga1p2o2YgWNV&#10;xotZgTFB/IkRgTcu74amgXrLQpkRjiG4RJZFjC6k+ZOdilqRLpE3iNV9II76h31pAozRhkpVDoql&#10;hR9BdIhwhAoupYYbgvrKIZgel463GJVjlLmjy5LJkgGQG5BXj4x8HY4tjVFoIIwUiylUWIn5iPlA&#10;8ofbhsEuZYWfhF7I/5dmoPa2B5StnUSir5Ibmb+O+o+9lml7II2JkzNnUYt/kBFTvoltjM1Aiodd&#10;iWEuLoU0haHH7JbYqmC0/pQipdehrpGSoXCOC485nTF6TI0JmQJml4r4lM5TNojwkHRAMIbvi9Mt&#10;/4TYhsHG+5Zks7+0IJOurlag15EfqQWNQY7Io9F5noyhnqdmCoqTmWNSxoiCk+I/54aPjg0t2ISM&#10;h7vGLpYDvRmzZZNOtsSgIZDAsHyMko5pqkR4/oxGpBFliYpEnbpSa4g2lxY/qoZBkAstuIRMiJDF&#10;hZWvxnGyzZL8vxyfiZByt8aL/o4dsHd4e4v7qShlIIn+obJSGof9mew/cIYRkcItn4QaiUC/IKSH&#10;eq2syaD6eo2af518epaIFJofeth1cpbee1ZitJOlfAxQKpBbfOk94YzufiAsaok7f9O9oqOcg3Cr&#10;4p/ygnyZzpxzgbWHbpkfgSV0xZXvgNJiCpLHgK5PiY+PgKY9bow1gNwsSYiXgVm8g6KpjDaq3J8G&#10;im6Y7JuFiM+GjJhBh3Vz85UchlBhUpIDhVBO847ZhFs9CouQg4UsLIgFgsS7gqHdlOyp0J5EkluX&#10;2ZrMj/mFlZd+jcJzE5Rki81gmJFUieZOZo40h/o8sor7hhAsE4eEhBG6paEancOo6Z2OmmWW55oh&#10;lzSEoZbalCZyPJOpkT9f5pCpjmtN4Y2Ui308YYpviHYr/YcVhT25vKCPppqoHpz9ommWJJmMnmCD&#10;35ZJmn9xiJMrlq9fTZAiktpNdo0VjuM8Ion+ircr6oa3hkW47aAgr1qnYJyKqliVbpkapXGDNZXb&#10;oKpw95LEm+te14+/lxVNHoynkgs78ImbjMAr24Zohyq4N5/HuAmmwZwtsieU1pi8rFiCpZV+ppxw&#10;c5JroORebY9wmwxM14xZlPM7x4lLjowrz4Yoh+u3oJ95wLSmPpvZud6UVphqsw6CKZUwrEpwCJIg&#10;pYleGo8qnqRMmYwgl4E7n4kckBQrxYX0iImwna4oeiafiqnNegmOjqV+eht9gKFIempsSp0hevhb&#10;BZjwe8BKCZSgfLE5apARff8p0Iscf8SvXK1Sgmae1KjZgYKOBqSEgNB8/qBQgFprv5wygCJafZgP&#10;gB1JjZPKgDY5IY9LgJMp4IprgTmud6xrip+eAqf3iPeNUqOdh3t8R59zhkdrE5tdhUhZ6ZdFhHNJ&#10;GpMLg6445I6bgxAp7onPgpGttKubks+dLqc0kGqMc6LjjjJ7e56xjDVqXJqjinBZVJaSiMFIsJJg&#10;hxI4r43+hW4p+olHg8ms7ar9mvWcaqaWl9SLqqJJlOd6tJ4ZkixpsJn5j4NYzZXyjPhIVJHFilY4&#10;go1xh6UqBIjRhOCsRKpiozebyaX9n1KLC6Gwm5l6Gp2EmAhpI5lmlIVYVpVRkQVIApEwjWs4Wozw&#10;ia8qDYhuhdSrnqnvq16bRKWApqiKjqEtohh5nZ0Ana9os5jvmVRX/ZTmlOVHxZC7kE04PoyIi4cq&#10;FIgchqWrBqmXs2iaw6UfrdqKGaDKqGx5MZyeox9oVJiTndtXsJSVmHxHk5Bqkuw4Kow1jSUqGYfY&#10;h1Sqg6lMu2SaV6TJtOiJtKB1roV41ZxNqEFoB5hGoglXeJRLm7VHbpAvlTM4F4wDjoIqHoejh+Oi&#10;4bf8eceTAbLMeaODPK2qebhzdaiWehFjmaN9eqxTv55Ie4NERpjffIY1SpMcfecnf4zZf7ah5Lct&#10;gY2Sd7HogLCC1qy8gAxzEaejf6hjK6KMf4dTWJ1df55D8Zf6f9Y1LJJEgFUnvIwZgRyhP7ZGiUKR&#10;27EJh7CCT6vYhk1yhKbChTliqKGuhFxS65yGg65DpZcqgxQ1FpGDgqgn8otwgmKgt7VykOaRRLA+&#10;jqWBqasSjJVx7KXyisRiIKDniS1SgZvGh7FDYJZxhjo1BZDZhNooIYreg4igLLTHmIeQt6+SlZSB&#10;GappktlxW6VMkE9hpqAzjelSI5sci5tDJ5XOiUA0+JBDhuQoSIphhI2fm7RCoCWQN68EnHmAo6nW&#10;mQJw7qS6lbxhRJ+kkolR1Zp+j1VC+ZU4jBQ07Y+/iMEoaYn3hW6fLrO6p7CP1q56o0CASalMnwNw&#10;nKQ1mvJg/Z8llu5RoZoCkttC1pSrjqo05Y9GimYohYmghi+et7NcrxmPja4Mqc2ADqjSpLRwXqOx&#10;n81gwp6lmvpRcZmalhFCvJRUkQU05Y7ui9oom4lZhs+eTbMKtmePPK2usDR/y6hzqjBwKKNXpGRg&#10;nJ5QnrRRW5lImO9CtJQQkw006o62jRIorYkgh1GV7MH9eX+HMrvyeVB4kbX4eWJp/K//ecJbZ6nr&#10;emhM7KOhe08+650OfGIxhZYFfdMldI5vf6mVPMEmgNiG0bsYf/l4RbUUf1xprq8PfwdbFajzfvxM&#10;pqKnfyw+vZwTf4Axk5UWgB8l3I2dgQGU2cAyiA+Ga7ozhot367QrhTtpTa4ihEFavKgDg4RMYqG8&#10;gvo+mpstgokxpZRAgksmNozmgjiUkb9Qjy6GFLlUjQh3grNPixlo7a08iW1aaKcliAJMJaDlhrU+&#10;fppfhXQxuJOEhFMmhIxIg06UQr6TlkiFxriSk3l3M7KKkOpomax6jpNaJaZYjGVL+KAnilQ+a5ms&#10;iDwxy5LihjMmx4vChEKT5L39nV2Fe7fwmdx29bHhlptoZqvSk5JZ9qW1kKVL1p99jcE+X5kNitMx&#10;3ZJVh+Ym/otShRWTib2DpE6FOrdooA92xLFRnBBoP6tBmEtZ2KUvlKJLxJ78kPE+WJiDjS0x7JHc&#10;iWUnLIr1hcaTTb0BqxOFDrblpgp2p7DNoUZoLKq/nL9ZyaSzmFJLup6Rk9U+VZgZj0Qx+pFxiq8n&#10;UYqphlqTALyisbWE8rZ0q792n7BRphJoJ6o5oLlZzKQsm45Lx54Sllc+bpe6kREyGJEwi8Ynb4pu&#10;htGJlcwkeXB79cU2eShuZr5oeS9g7LeOeY9TkLB4ejxGaakJey452qE3fEwuBpjUfckjpI/hf5yJ&#10;ScsqgGV7v8Rif3ZuL72OftVgtLacfohTW69wfotGSaf2ftE52aAdfzwuQ5fHf/QkM478gOmJM8oa&#10;hyJ7l8NqhaBuCLyThFdgh7WVg3BTNK5hgstGNqbqgmA55Z8XghIugJbWgfwksI42ghOJL8kdjb57&#10;icJni6dt6LuQic9garSIiEBTH61chvpGMKXwhdc5954shMUuuZYFg90lG42NgxqJI8hClFB7gsGA&#10;kZpt5rqfjy5gX7OajQJTHaxqiwVGOqUSiSo6EZ1gh1Eu7pVRhZUldYz9hACJCceEmth7e8C2l3dt&#10;8LnNlGRgdbLJkZVTL6ukjudGUKRNjEk6L5yviasvH5S5hyAlwYyFhMWI7MbhoS97dsAKnRht/bka&#10;mVRgjrIYldpTS6sAkn9GbqO1jyc6UJwZi8gvS5Q5iHkl/4wihWqIzcZUp1B7cb93onZuDbiCnfhg&#10;qrGAmcpTa6pwlcJGj6M5kbY6cpuqjaQvdJPRiaEmMovShfOIscXQrTJ7cb7xp4duJbf6oj1g0rD5&#10;nVdTm6nwmKNGw6LFk+46pJtLjzcvoZOHipYmWouThmHyz3tjebDb3Xu8edLEqHwcegetJXyDel6V&#10;cXz3et19rX18e4Jl8H4VfD5ORH7ZfTQ2y3/pfn3wsnm5hM/aLXo0g8rDKnqzguirz3s7gjKUNHvQ&#10;gap8iHx2gUJk4X0ugONNVX4QgJ82AX86gGjuzHhZkALYanjljdrBn3l4i9KqXnoZihCS6nrJiH17&#10;ZHuLhwVj5HxfhYZMfX1bg/41TH6bgj/tBnczmzHWrnfIl++/+HholNio4HkZkfKRmHnhj1R6QXq7&#10;jMNi8nunihpLuHy5h0c0rX4Mg/3raXZHplXVG3beogO+cneFnd6nd3hBmeyQTXkWlh15KHoGknJi&#10;DXsGjpZLAnwsim80JH2NhZ3qBHWTsW/Tv3YnrBG9HnbNptemN3ePoc+PL3hunOZ4H3lpl/1hOXp8&#10;kutKX3uyjW0zr30fhxfo2nUFvHvSnXWVtg67/3Y3r7qlJHb7qZSOPXfko413UXjqnXNggXoGlwxJ&#10;1HtLkDMzTXzCiGjn53Scx3HRsHUnv+67EHXCuHukN3aCsSuNYHdxqfh2m3iDoq5f8nmqmvxJXnr2&#10;krsy/Hx0iYznJ3RV0kHQ9nTZyZu6THVqwP+jbnYkuICMoncTsBV19Hgrp4hfanlbno5I+XqxlPoy&#10;vHw2ioHimYQReBvNjYOFeHi4HIMOeOGiOIKreWSMCYJcegx1vIIfetlfgIHwe8NJVYHifOwzfIIE&#10;fnXg4YKOgqnMXIIXgea3EoGzgT+hKIFlgMGK6YErgGt0oIEJgDlec4D+gBlIdYEVgB8y4IFagEnf&#10;UYFBjUHKwYDZi261loCCibifxYBNiD6JsoAuhvBzlIAphb5dj4A1hIpHuoBkg1gyVoC/ggfdv4Ao&#10;l8XJJX/HlPS0AX98kkKeXH9Qj7mIdH9LjW5yh39cizFct39/iONHE3/FhnQx3YA0g6zcRH9CokHH&#10;s37innuymn6gmtKdB36Al0qHQX6Ck91xiX6qkJNb737gjSBGe385iW0xdH+6hTDa+n6QrL7GdH4x&#10;qASxY33uo1ib433TnsWGPX3fmkhwnn4MldBbOX5WkTZF9H7CjDsxG39Rho7Z6H4CtzLFbH2ksX6w&#10;XH1eq8ea5H1DpiGFXn1aoJFv5n2SmvJann3hlRdFgX5cjtEw0H75h8PZDX2XwZjEln06uuKvf3zt&#10;tBaaBnzNrU2EkXznpptvOX0tn9daGn2HmMNFIX4IkSswk36viM7YZn1Ky+7D7nzuxCeuxXyYvDWZ&#10;RHxvtDuD4HyIrFhupnzVpGBZrH07nBRE033Ikz0wY350ia3S74zrdtm/kot8d1ervYotd92XX4j+&#10;eHyCqYfmeUNt0YbeejRZGIXee0ZEe4TxfKEwWoQafmvRdYuUgMG+ZIo1gDyqo4j0f9GWWofVf4aB&#10;r4bSf2Vs6IXjf2dYQIT9f3tDzIQsf7ov7oNugCrQJopUirm9FokFiTWpg4fJh8qVNIa/hpOAm4XQ&#10;hYNr8YT5hJFXbYQsg6JDK4N3gr8vjYLUgdLOzolClKW7tIf4kjeoEIbOj+KT6YXLjbN/doT1i7Rq&#10;+oQzicJWqoN8h8NCnYLbha8vOYJLg13NgYhpnoS6aIcimzSmyYYAl/qSsoUGlNl+ZIQxkc5qFoOF&#10;jtpV+oLei8RCH4JQiHku8YHThMbMW4e+qGm5TIZ6pDaltIVXoAmRrIRim+19eYOVl99pR4Lpk85V&#10;XYJUj5xBsoHYixcus4FshgvLZoczskS4XoXyrSekx4TOp/+QyYPaot98soMXncpopIJzmKBU2YHd&#10;kz1BV4FyjX4ugIEWhyfKoIbHvA+3nIWKtgGkAIRjr9WQBINqqaF7/IKqo3doC4IUnTJUaYGHlqVB&#10;C4Eej6cuVoDOiBrKCoZ1xc23A4U8vsCjWYQQt32PWYMSsCV7YoJRqNRnjYHAoWhUBoE/mbBAxYDh&#10;kYguNICViOTDu5X4dd6xypOydnKfb5GQdxCMlI+Rd8l5XI2peKpl/ovLebhSy4nreuo/xIgNfGst&#10;aYYkfmDCfJTBfzSw0JKDftiehJBtfpOLto56fnJ4hYyifnllNYrZfqVSFIkPfuc/O4dHf1stK4V0&#10;gAzBWZOiiH+vopFvh0Cde49ahhKKr413hRt3louwhERkZYn8g4pRaIhGgtc+wYaUgjYs9ITXgZ3A&#10;RZKTkdiufJBsj7qcS45ljaqJp4x9i8d2norMig1jkYkpiGJQwoeHhq8+UIXvhPIsxYRLgxC/J5G+&#10;myatdI+YmDGbPI2XlVGIi4vAkol1qIoOj9dixYiAjTVQKYbtinY97YVkh5AsnIPShGK+J5EbpHOs&#10;do74oKuaQoz4nOiHoYslmTV014l4lYtiEofnkdxPpoZijg49mYTrif4seYNrhY69TpCYra6rpY54&#10;qQ2Zc4x2pGCG2oqkn7Z0KIj+mxJhhYdzllhPOYXpkWw9VYSCjDUsXIMVhpK8n5Axttmq+o4TsVeY&#10;w4wQq7WGLYo5pgdziIiWoFpg/4cXmpRO24WUlI49G4Qsji4sRYLOh3C8GY/fv/eqco3GuYaYLovA&#10;stuFlonlrBdzAYhBpVNgk4bGnnROhoVPl1U84YPzj98sMoKViCe1Dp89dTKkY5wodc6TYpk3dnqB&#10;8ZZld0VwLJOjeDpeRpDheV5MnY4Reqg7NossfEQqrYgeflS0B54pffyjo5sUfbeSrpgnfY6BRJVb&#10;fYpvfpKkfbJdo4/yfgFMCo0yfmo61IpgfwsqnYdlf+6zHZ0XhryirZoNhaCR0ZcghKCAZJRig9Fu&#10;spG5gylc848Zgp9Lfoxpgh86fYmpgbsqj4bBgWuyKZwpj2KhqpkljX+QwpZBi7x/e5N+ihRt3ZDk&#10;iJxcRY5Rhy1K/Yuxhbw6MYkEhEoqg4YxgsixTJtLmB+gxZhRlXSP15V2kuJ+j5K7kGJtF5AUjftb&#10;oI2Ui6VKhYsDiTg57IhshrIqeYW0hAOwdJqroNqgBpewnWWPHZTSmfp9zpIZlqFsYo+Ak1JbCoz8&#10;j/9KG4p3jJE5sIfviPIqcIVKhRivu5ouqXmfUZc1pTqOaZRVoPN9JZGdnLJrzo8JmHVak4yJlCZJ&#10;xYn9j6w5goeEivkqaYTyhgivIZnOsf6evZbUrOuN1JPyp758k5E2oohrSI6knVRaI4wumAdJeoml&#10;koc5W4crjMQqY4SqhtKuqpmBunaeRpaItIGNVJOjrll8EpDjqBxq145QoeFZy4vdm45JNolhlQo5&#10;MIbyjkkqXoRwh3inAai6dMGXfqTcdVuHuKEedgx3m511duJnOZnOd+ZWxJYZeRxGoZJFeng24I5E&#10;fCooL4n+fkimMqfEfQqW86PgfM+HNqAdfLd3GpxzfMlmtZjRfQtWSZUnfXhGN5FefgE2qI1tfsgo&#10;S4k4f9Glf6a/hT2WM6LkhDqGjZ8eg1h2apt8gqxmFJfjgipVwZRHgcpF0ZCMgXo2eIyrgUwoZIiK&#10;gTukxqXPjVuVZqH8i56FsZ4+igB1qpqZiI5lZ5cOh0ZVN5N9hhBFcY/QhNs2TIv/g68oeofygoWk&#10;BKURlWqUpqE/kviE7p2FkKV055njjnFkyJZKjEpUuZLIijtFHY8liBg2KItkheoojYdwg6ujY6Rj&#10;nY+UB6CYmmCET5zel0N0Tpk8lDlkPJWmkTdUSpIZjjhE1I6Diyc2CIrZh/UonIcBhKyiz6PlpZaT&#10;iqAXoaSD1JxWnbRzz5ivmc5jxpUilfJT7ZGfkglEl44CjgA174pnic8oqYamhYmiTqOIrXqTEZ+3&#10;qMCDXZvyo/VzXZhGnytjX5S6mmdTmJFBlZBEYI2nkJY124oLi24otIZbhkKh6KM/tUiSrp9qr7iC&#10;9puhqf9y+JfypD5jCZRlnodTV5DumL9EM41fktc1xInPjMoovIYfhtmZrLJsdGmLPK3HdPp8nak6&#10;da1tvqSzdoxesKAad51PoptgeOJA/pZ2ek8y3JFEfBQl9ou3fjyZGrGLfDyK5azcfAF8SqhCe/Rt&#10;aaOxfBheVp8XfHJPUZpjfPtAv5WAfaMy0ZBbfowmPIrjf7aYobCJg+qKXavigvZ70qdCgips6KK0&#10;gZ1d4Z4ggT5O85l3gQZAgpSfgOIyx4+KgOcmeoopgRCYIq+Wi3uJyar0idt7LqZaiGJsWaHHhxtd&#10;Yp0/hgNOkpihhQFAR5PUhAYyv47Sgx8mr4mIgkeXmK7OkwOJPKovkLp6nKWXjpdrx6EGjJZc7Zx1&#10;irFOOpfkiOFAE5MhhwcyuI4uhS8m3Ij+g1uXEK41moaIvqmTl5B6I6T3lLRrVaBlkfRch5vUj0JN&#10;8Jc1jJE/6pJ9idgys42ehxAnAoiKhEuWq62lofCIWqkGnkV5wqRqmqhq+Z/Ylx1cOJtKk5lNuJau&#10;kAs/zZHmjGoysI0ciLonIYgqhReWR61GqTeIGqigpMx5hqP1oFlqtZ9Rm/Fb9ZrCl5lNfpY6kzg/&#10;q5GDjsEyr4y7ijInO4fchcKV9Kz8sGGH0KhNqyl5PaOcpdRqcZ71oIZbv5plm1FNWpXelhQ/mJE0&#10;kMcyr4x5i2wnT4edhkyNEbxSdBx/orbjdKByFrGEdVFkZKwXdjdWnKZ/d1RI66CueKs7vJqYeiov&#10;MJQjfAIkAY1JfjCMv7t4e4J/fbYBe0Jx8LCNeztkOasNe29WbaVse99Ixp+dfIU7q5mLfUwvUpMj&#10;flckboxkf56MhLpugrJ/LrT/gcdxqa+EgQxj6aoCgJpWJqRjgF1IlJ6cgE07mJiVgFQvcJI/gIwk&#10;zYudgOmMQblsib5+1bQBiDVxP66KhtpjjqkChbpV16NuhNBIX52yhAE7hZe3gz8vipF1gpwlH4rx&#10;ghGL77iVkL5+grMqjphw562yjKBjMqgritJVlKKQiShIMZzjh5g7dpb0hgYvopDGhIMlZIpfgxWL&#10;l7fxl7h+NLJ/lPBwoa0Bkkti86d4j8lVW6HejV5IDpwpiv87apZHiJwvtpAthjwln4nkg/aLRbdw&#10;nox987H3mxtwaaxvl75iv6bglH9VMKFMkVZH9Jucjis7ZZWvivcvyI+oh8Mlzol/hLSLELb2pTJ9&#10;xbF8oQ9wP6vxnPZim6ZfmPNVEKDNlQNH2pspkQ07XJU8jRAv2Y81iRMl9YkthVKK1Lamq719sbEe&#10;ptNwMauBodpihaXbnPpVAqA/mENH2Zqhk5A7apTTjt4v8I7rii8mFIjrhdGBDcZkc/Z0isA0dGRn&#10;/roFdQtbabOsdfNO3K0HdxpCgqYLeH82w560eg4rypble/UiRY62fiWBB8V/evl0mb9PeqdoBLkG&#10;ep5bZ7KRettO2Kvce15Ci6TcfB02452HfQAsGpXJfioi143Af4eBEMRggbB0h747gMFn8LfsgA1b&#10;SrFtf7FOw6q2f5BCiaO+f6U2/px0f9YsYJTNgDsjVYzqgMWBD8NEiDd0cL0ghrpnxrbShXRbKbBQ&#10;hHROrKmig7RChaK3gxU3Fpt9goosnpPwgiUjwIwzgd+A+8JTjq90W7wqjKNnsLXXis9bDK9WiS1O&#10;oKimh7lCiaHNhmU3L5qkhRgs1pMwg+YkHIuYgtaA3MGUlR90S7tgkn5nqrUEkAlbDa6BjcJOoKfW&#10;i5hClKD8iYM3Spnmh3UtB5KMhXskaIsWg6qAvcD5m2J0QLq6mCNnqrRTlQVbE63OkhBOqacrjzVC&#10;pKBajGQ3ZZlDiZctM5IBht0kp4qshFyAn8B+oXJ0OboznYxnr7PCmbtbHK01lg5Os6aXkoFCsp/X&#10;jvo3fJjKi3ktWJGQiA4k2opVhO+Ah8AZp1B0OLnAorNnurNEnh5bLayymbROyaYVlXJCz59dkT03&#10;mphjjRMteJE9iQglAooRhWXmt3axc2jRVXeTdEu7hnhwdTSlOnlIdiqOoXokdzl373sPeGVhT3wP&#10;eapKz309eyg0r367fP/ktXTXfnPPs3Xhfiu6D3bgffqj7XfbfeeNcHjbffR22nnqfhpgU3sOfkpJ&#10;93xffpY0Bn37fvzi5XNNiYrN8XRpiBq4hXV/hsSifXaVhaiMK3ezhK91v3jig8tfZHomguJJNHuV&#10;gfUzcH1MgOThKHH8lI3MM3Mjkgi21HRGj6Wg/XVxjWuK2Hasi2p0oHf3iXNefXlXh2lIgHrhhTwy&#10;7HyvgrLflHDon3rKpnITm/O1S3NBmIifjHR4lUKJj3XEkhdzi3cqjwpdoniii9VH23pDiF8yenwk&#10;hF7eQXATqlXJWXE/pde0AnJuoWGeTnOsnQaIcHUEmMByh3Z3lHxc13gGkBhHRnm8i1YyGXuthePd&#10;K29ttRnISnCYr6Wy73HCqiCdQXMCpKmHf3Rln0dxu3XmmdVcJ3eBlCVGyHlKjhUxyXtHhzvcUm7z&#10;v7rHdnAbuU2yEXE+sracXHJ5rBmGpHPhpY5xA3VwnvJbmncYmABGXHjrkJQxhnrziGbbs26lyiPG&#10;2m/GwrKxYXDduwKbnHIOszuF6nN1q35wYHUKo6dbE3a9m3dF93icksYxUXqviWHXIH8VchrDmn8Z&#10;czmvgH8odE6ayX9AdWiFqn9kdpdwYn+Wd+VbM3/YeU5GHoA+evUxfoDefP3Vo31mfJnCcn2LfJqu&#10;aH2zfKOZuH3ifMGEnn4efPtvaX5tfU9aUX7RfbJFZn9dfjcxAIAhfuTUI3vzhxTA13wohgSs7Xxg&#10;hQKYUnyphCiDZX0Bg2tuXH1wgsJZcX3xghhEuH6YgXAwkX91gLTSnnqykXS/RHrvj2mrYHs1jW6W&#10;9XuMi4yCLnwBidRtVXyJiCVYn30lhmZEHX3nhIswL37cgmfRLnmom8a93XnqmM2p/no5ld2Vonqd&#10;kvyBBXsdkC1sW3vAjXRX3XxzipdDkH1Mh4Ev2n5Vg/fP+XjZphK8rHkdojCo0nltnkKUg3nYmlqA&#10;Anpkln1rd3sQkpxXLXvZjp5DE3zIikkvkn3ihWHO/Xg1sEy7s3h6q32n13jHpoyTjnk0oZR/J3nL&#10;nKZqwXqEl6VWmHtWkm1Cq3xXjNkvV32Bhp/OOXe8umi673gAtKqnCHhHrq6SvHivqJt+YXlLoo5q&#10;GXoTnG1WGHrxlgRCUnv6jykvJn0wh7HNr3dqxF66XHesvaamX3fotpSSCHhFr1p9uXjgqCRpiXmv&#10;oNZVpHqamTxB/3uwkS4u/3zviJXICYfScQW2Oobockajt4Yfc3aQdoVvdKd8wYTOdfBo34Q7d1xV&#10;JYOxeOpBh4NDerwue4L5fPnG3IZHeuW1NIV+ex+ip4TJe1qPdIQpe6V7zYObfApoAYMhfItUX4K0&#10;fSBA7oJmfdwuJ4I6fsvFs4ThhMq0AIQthAKhooOBg0KOWoL1gp56xYJ5ghpnG4IXgaxTn4HKgURA&#10;YYGdgOYt3oGOgIPEWoOljo6ymYL0jOSgIoJZizyNDIHciad5n4F/iDZmJ4E4hs5S4oEDhV4/3oDu&#10;g9gtnYD2gh7DDoKkmECxToH2lb6e4IFlkzaL24DykLB4lYCejjZlS4Bxi9NSO4BRiVI/bYBThqAt&#10;ZoBxg5XB9YHbofWwO4Eynpud0oCimySK24A0l6R3sH/plClkiH/AkK5RqX+3jRs/CX/OiTotN3//&#10;hOTBEoE9q5uvWYCYp2Kc7YAEovaJ+X+XnnF2539XmfJj5X86lWVRLn8zkK0+t39ei50tEH+ghgnA&#10;ZIDGtSqupoAlsA2cLX+LqqGJNn8WpQl2Mn7Zn3hjR37MmddQuH7SlAA+cH8CjcIs8H9RhwS/7YB0&#10;vqGuHn/VuJibin8xshqIiX6vq191ln5vpK9iyn5pnfJQW359lvw+Mn67j50s138Sh9W5d5CucEap&#10;Eo7mcZKX+I1MctCGHovUdBFz0YppdW5hWokHdvJPGYeleJs9A4ZQeo8rpoUHfPO4fo9EeZWoLI2c&#10;eeqXBYwUekOFN4qneq5y94lKezZglYf8e91ObIawfJo8iYV1fYgrfoRDfrK3eo35gsunBIxjgj+V&#10;+4rhgbaELImFgUtyC4g7gPlfzYcEgL5NzIXQgIw8HYSugGorWoOTgFS2aIzFjACl24s5ip2Uw4nI&#10;iTaDJohwh+lxGoc9hrZfBoYahY9NNIT/hGI7u4P5gywrOoL5gde1TovMlSak14pDkvaTu4jZkMGC&#10;EoePjo9wLIZkjGhePoVbik9MoIRSiB07YYNehcgrIIJzgza0WosNnkmj4ImJm02SyIggmDmBLYbb&#10;lRxvYIW2kgFdlIStjuFMJIO3i6k7FYLZiDQrCYIAhG2zkop2p1WjGIj3o4eR/4eMn4yAaoZGm3xu&#10;soUpl2pdCYQpk0ZLv4Myjvo62IJmimgq9oGhhXyy9ooCsEiid4iIq6SRVIcZprl/wIXMoaZuFISx&#10;nJFcgIPAl2dLXYLSkgs6ooIIjF4q54FShmKyiImuuSGh+og4s5+QwobCrbN/KYVsp49tjoROoWpc&#10;FoNhmzBLCYKBlMQ6a4HEjgsq2oEThx+rWpnAb7ucI5crcQqMTpTHclF70pKBc6Jq65BDdRFZ344C&#10;dqlJGou2eGY4molkenMpBocDfOyqk5h/eIGbcZYBeOeLj5OneVh7GpFled5qOo8veoRZQYz+e0tI&#10;lIrCfCw4SIiEfUIpB4Y1fpmpw5dDgSyaf5TYgL6KspKCgF56OpBPgBppco4pf/NYmYwLf+VIEonj&#10;f+I3/oe6f/kpCIV/gCeo1ZYribSZgJPFiIeJpZF6h2V5W49Ihk9op402hVlX94sqhGtHnokWg303&#10;v4cDgo4pCYTfgZOn9pUrkkuYm5LQkF2IvZCPjnF4dI5mjIRn74xPiqZXYIpZiNVHNYhYhvI3iIZd&#10;hPkpCoRVgtynKpRymt+X5ZIamDGIC4/XlXB3t42wkqlnPIujj+RW0ImtjR1Gz4e8ikE3UYXUhzgp&#10;CoPgg/6mf5Pho1OXNpGPn+OHWo9JnEl3Do0gmJ1mp4sZlO5WWIkpkTFGfoc1jVI3KIVeiT4pC4N/&#10;hPel95N0q6WWqpElp2yGx47bovJ2fYyrnlRmIIqmmbJV5YjBlPxGL4bSkCA3BYT9iwgpC4Mvhcql&#10;lZMjs96WPJDXrtaGSY6HqWp1/IxOo8plr4pEnidVjYhimHNF64aBkpk224S5jIspC4LvhnedzaML&#10;b1uPpZ+1cKOA+ZyLce5xwplzc0piNJZTdMdSkZMjdnBDSo/YeD40aIxxel8moojhfOSdNqH0d6OP&#10;J56qeA6AcJt9eI1xPJhgeSdhs5VCeeZSH5IcestC747de8w0QYuGfQYmy4gIfoCcmaDJf8SOap2O&#10;f2l/x5pgfyJwjpdMfwBhGZQ6fv9RopEkfxpClY32f0Y0HYqyf5Im8IdIf/ub4p+yh8aNnZx+hrd+&#10;6plbhbhv1ZZJhNRgc5NIhA5RIJBDg1hCPo0mgqQz+4n1gfsnD4ahgVSbIp7Pj7SM4Zuejfl+LJiA&#10;jEhvFJVziqNf35JriQRQq494h3hB9Ixphd4z4IlMhDknKoYRgomahZ4Il7GMQprilUR9jZfGks5u&#10;fpS3kFRfV5Gyjd1QSI64i2hBtYu6iOczyYi1hkgnQIWYg5eZ/J15n4+LzJpWnG59FpcymSlt/5Qc&#10;ldRe3ZEekoNP6Y4ujylBfIssi7gztIg5iCMnU4UzhH6ZjJ0Rp0SLWpnvo2l8n5bFn1Bti5Ommxle&#10;c5ColuRPjo3CkqJBQYrFjkczoofUicQnYoThhUCZOJzErtqK/5mfqjx8OZZupUBtJJNIoBleGpBG&#10;mvVPSo1hlcZBEIpxkIIzi4eOiyEnboSghd+Q7qyObwWDt6h+cEJ2HqSNcY5oG6CacvRZ2pyKdH9L&#10;mJhXdjk9ypP5eBowg49lek4kgYqZfNuQhaubdtqDbKeJd0N1yqOHd8tnyZ+FeHhZiptxeVBLV5dE&#10;elI9nZLve3IwiI5qfNAk0ImxfmiQG6p5fnmC5qZyfil1VaJrffZnTZ5sffNZH5pgfhVLBZZBflo9&#10;bZH6frIwi42IfzMlFYjmf9OPmqlghfCCUKVehPt0r6FfhB1mxJ1hg2RYppllgs9KrJVUgk09O5Ed&#10;gdUwioy/gXElUYg2gRuPD6h2jViBwqR5i8N0G6B/ij9mMZyDiM1YN5iDh3FKWZSDhiU9DpBZhNQw&#10;iowOg4YlhIefgj2OjqfDlLmBR6PJkoNzpJ/LkEtlvZvNjhtX0JfNi/JKFpPCicw87I+mh6MwjIty&#10;hWwlrochgzqOLackm/uA4qMwmR5zPp8xlitlW5sykzJXfJc1kDpJ3ZMtjTw8148EijMwj4rnhxwl&#10;0oa4hBGN16a9oxmAraLHn5FzBp64m9JlF5qil/tXN5aglC5JnZKskF88r46VjIYwkIp8iJgl7oZj&#10;hMWNk6ZyqhKAaqJypdVyvp5ZoT9kzpo9nIdW+pY3l99JcZJEkzc8lo46joowjIoxidQmBYYfhVeE&#10;u7ZGbqp4YbGDb9prxqzIcSZe6afvcpZR66LfdDFFBJ2Tdf84p5gMd/Us9JI4ej0ioownfNKEgbVu&#10;dhZ4SrCZdnhrq6u+dwhezabNd8dR0KGzeLhE9Zxredk4rJbrexstJZEnfJ0jFYswflOETLRNfTt3&#10;+q99fPFraKqafM5ehaWlfOhRlKCQfS9E0JtVfZ44ppXifiYtTpAzftsjeIpYf6+EA7MohC53m65c&#10;g01q+al+go1eLaSLgfxRSp+DgZhEoppWgU04m5T0gREtb49bgPIjzYmegOeDrbIwixF3Q61oiZ5q&#10;nKiNiEZdzKOahwZRCJ6QhedEdpl0hN44kJQgg9gtjI6eguAkFoj/gfuDWbF1kex296yrj+ZqU6fK&#10;jeVdhqLUi/NQy53LihNEU5ipiEA4iJNkhm8tpI34hKEkUoh6guiDD7DlmJ52uqwWlgBqGqcrk1Bd&#10;TqIvkKJQl50qjgNENpgNi2g4h5K/iMwtuo1phi8khIgNg7KC3rBpnx52jKuYm+Fp66anmHxdIKGm&#10;lQ1QbpygkapEEZeQjkY4epJCiuYtz4zvh4ckrYe0hFmCrrAcpYJ2has7oaBp4KY1nWldA6EbmRlQ&#10;WJwJlOtEDJb9kMo4g5HPjLUt4oybiKYkzYdthOF5GsAwbmVtfbrLb4BhzrVKcMdWCq+Acj1KR6lc&#10;c+Y+uKLhdckzypwXd9QpqJTtejEg+o2RfMl5Dr9pdW9tl7nkdcFh57QzdlFWIq5Hdx5KX6gUeCc+&#10;26GbeWc0AZrYessqBpPCfHEhjYyIfj55EL4+fB5tgbi5e89h1rL/e7VWDK0Je+lKVabYfFI+5qBq&#10;fOw0KJm1faMqVZK5fosiDIujf455A70DgpBtXLeBgblhobHJgQ9V56vXgKJKPKWxgG0+5Z9SgFg0&#10;RZiwgFkqmJHPgH4ieYrfgLl457v1iO1tP7Zzh5VhgLC6hmFVv6rJhVFKLaSlhGs+5p5Zg6Y0YJfJ&#10;guoq0pECgkgi1oo4gb94xrsmj0RtLbWZjWdhdK/Yi5lVtKnlieNKIqPFiEc+7J15hsM0epb9hUsr&#10;BZBSg+UjI4msgqB4qLqFlWxtJLTpkwZhcK8ckJZVsKkljjJKIKMNi+U+9JzKiaY0k5ZOh3ErMo+9&#10;hVEjYok6g114jroNm2FtIrRdmGphc66BlVBVsaiDkjZKHKJujzQ+9Zw7jD80pJXJiVkrVo9Chokj&#10;lYjdg/p4e7m0oSZtJ7PqnZFhfK3+mcBVtqf4lehKJKHjki8/BZu4jok0tJVZivcrbY7oh4kjvoiT&#10;hHnapXHwbSrGpnNRbsSyK3SkcFedIHXqcemHtHcwc4lyJniFdUJctXnzdxVHbXuUeSMyrX2Ke5PY&#10;tm/beBnFF3FreImwxnLjeQWb5HRPeZKGlHW+ejRxInc9eutbzHjUe69GrXqefJQyJXy5faTW724Y&#10;gwXDW2+/glGvRHFUga6ae3LegTWFV3RvgNdwEnYUgIpa6nfRgD1F/Xm/f/QxrXv7f53VNGyPjc/B&#10;nW5FjA2tkm/simOZAHGRiNaECXNDh3Vu+3UKhhxaD3bphLZFWnj4gzgxRHtRgXrTomtHmH3AEm0I&#10;lcWsCm69kxuXjHBykIWCyHI7jgVt7XQhi5xZP3YeiRRExXhKhlgw6Xq8gzLSWGpJoxi+z2wPn3aq&#10;yG3Jm8iWVG+ImCOBq3FflIxs9HNWkPZYgHVvjUdEP3e1iUownHo7hMHRUGmBrZe9y2tJqQ2pv20C&#10;pFiVTW7Fn52AvnCqmu5sLXKyljJX3XTakUNDz3c2jAQwW3nPhiLQiGjvt+y9Bmq2sneo62xorLmU&#10;cW4npt5/6XAUoQ1reHIrmy1XVXRklQhDb3bOjnswJ3l1h1PP/miQwgO8fGpTu5SoSGv3tMSTu22t&#10;rcd/OG+Yps1q3nG4n79W0nP9mGdDD3Z2kKIv/XksiFPLxHoZbCS5l3qebfKmvXsob6iTLHu2cVR/&#10;InxMcwxq6nzxdN9W1n2rdtBC6X6PeQAvmn+3e5jKYHgvdou4fXjgdzylrXmId+mSJ3oweJ1+KHri&#10;eWRqBnupekJWDnyJezJCTn2XfEkvOX7nfZPI6HaCgN225XdJgIGkOXgHgCqQx3jMf+p89nmff79p&#10;A3qLf6ZVOnuNf5BBsny8f4Mu434rf3PHZHUNiwu1U3Xhibyiq3awiHCPcHeJhzB7xXh9hhBoBHmH&#10;hPZUdHqpg9NBJnv5gp0umH2EgTXF+XPTlSez8HSwkvKhS3WOkLaOHnZ3jn16pnd7jE9nFHikijFT&#10;vXnhh/dAqXtNhZAuWHzygtLEznLcnzmyx3O/nCSgJnShmPGNBHWUlbZ5p3ankn5mOnfdj0NTGHk1&#10;i/BAOnq6iFUuIXx1hEbD3XIaqTKx13MApTqfM3PhoQuMFnTYnMd40XX4mIRliXc+lDBSjniij64/&#10;3no+iuAt9HwLhY3DJ3GJswWxHXJvriiea3NLqPiLTHQ/o594EHVmnkZk5Xa9mNpSFHgxkzE/j3nY&#10;jSotznu0hqbCrnEqvKWwlnIMttmdzXLcsJyKoXPGqid3b3Tto65kXXZMnSFRonfOllM/PXmFjyQt&#10;sXtuh5C9YIJ7a1Ks3YIebT+biYHcbwuJXoGucMh2rYGMcpRjyIF4dH9REYFydos+h4GNeN0ss4HY&#10;e5u8SYC2dRuryYCHdgCaY4BfdtqIS4BGd7Z1soA7eKJi7oBEeadQW4BdesE+BICafAQseYEGfYC7&#10;Jn8XftmqjH8GfsaZWH7xfrCHNn7vfqN0uX77fqtiHH8gfsVPtH9afuY9kH+8fxQsRoBJf0m5032t&#10;iHSpNn2lh4WX5n2khoqF9320hZFznX3hhK9hMH4lg9RO/357gvQ9Gn76ggQsGX+igPK4knx/kfyn&#10;9nx/kDmWq3yLjmCEzHyqjHtyonzkipxgXn1FiMhOYn21ht48tn5PhMwr8n8Rgna3hnuTm4Gm7Hua&#10;mOqVpnuplieD0nvQk09xwXwWkHNfo3yAjZJN2H0Kips8XX28h2Mr0n6Vg9C2r3rYpO6mEnrkoX+U&#10;yXrync2C+3sbmfdxAHtulh1fBnvmkjFNZXx4jh48FX1AicIrt34thP62DHpLrjilZnpaqe2UEXpk&#10;pUSCQ3qIoGZwU3rhm4JecHtrlopM9nwKkWA71nzbi+AroH3XhgG1oXnst1ek5nn8siqTenn6rH2B&#10;pHoUpoxvwnproJRd+Xr7mohMlnuqlEY7k3yLjbErj32ThtevZos7arKgTon0bKiQWYjgbn5/g4fu&#10;cEduKYcHciNcoIYpdCNLV4VRdkk6QISQeLsp+4Pse5yuiomSc+qfaoh/dOmPXYeEddx+lIafdtRt&#10;T4XId+Fb44UAeQlKuYRBeko52YOde7sp54MTfW2tk4gKfP+eSIcTfSOOW4YlfT59kYVWfWJsb4SU&#10;fZlbLIPmfeVKLYNEfjs5goK/fqQp1oJSfyCsgoalhgudKIW6hWCNKYThhKF8mIQeg+drloNxg0Ra&#10;hILbgqlJsYJYgg05NYH2gWkpxoGogLGrY4V/jv6cLISajZSML4PNjAt7jIMWinFqrYJ6iNxZv4ID&#10;h1VJI4GWhbw45oFKhAQpuYEWghyqdoSdl/GbOYPAlcCLP4L1k156r4JDkN1p6IGxjlhZIoE+i9NI&#10;s4DpiT04pIC2hm8proCYg1+ptoPqoMeadoMVnc2Ke4JImop57oGXlxlpOYEOk6NYmICnkCJIWYBU&#10;jIM4b4A4iKIppYAwhHepJYNkqYCZ24KVpbiJ1IHDoYp5SIEJnRxon4CDmKpYDIAulChH83/pj4Y4&#10;QX/Sipcpnn/bhWWoxIMGsheZZII8rX2JRYFgqFV4s4CYotxoHoAOnWJXqH++l91HqH+JkjQ4En+D&#10;jEMpmH+Whimh5ZQUak6T75ICbD+FLZAtbhh1nI52b+xll4zBcdVVbYsJc+ZFlolMdh42CYeXeKYn&#10;doXpe5uhNZKacwGTPpC1dAiEZY7udQt04I06dhlk6ouNdz9U2onmeIVFH4g9eeY1x4afe34niIUI&#10;fVmgbJEpe42SSY9ge8WDho2je/50AYv/fEVkKIpkfKNUPIjVfRhEqodEfZw1jIXAfjwnl4RAfvef&#10;eo/bg++RSI4Zg3KCdIxugu5zJIrSgmpjZIlQgftTpYfYgZZEQ4ZfgTQ1WYT3gNUnpIORgHKelY60&#10;jFiQXIz/iyOBi4tfidtyQInPiIVitYhQhzZTGYbxhfND5IWRhKQ1LIRDg0MnsIL6gcidzY3alL+P&#10;qIwuktOA2oqOkL1xhYkAjo5iBYeLjFxSkIYwiipDhYTkh+o0/YOshYInuoJ6gvWdKY0vnQKO/IuK&#10;mluALYnol3Jw3ohZlGJhcIbskUxSGoWZjitDPIRNivI024Mrh4knwoIQg/icqYyvpRyOdYsQobZ/&#10;nYlonfRwUofRmflg7YZmlfVRpoUikeJC7IPfjbY0voLBiVMnyIG5hNOcT4xTrROODIq3qOx/I4kH&#10;pEFv1Ydln0xggYX0mlFRU4S0lUlCrYOAkCY0mIJzitYnzYFzhYeU450kaf2H25pda+R6LZfIbb9r&#10;15VDb55dIJKycZZOVZAQc7g/8Y1bdgEx+YqZeJslK4fJe5eUVZvdcjOHWJkwcz15mZacdE5rTZQS&#10;dXBcpJGDdq9N747teBI/poxGeZIx4omXe0wlYYbbfUWTt5qBejiGlZfreoJ47pVbetNqoJLceztc&#10;EJBbe75NfI3ZfFw/WotHfQwxzIivfd8lkIYKftCS+5k6gheFxJaugbV4DZQtgVNp65G1gP9bcI9K&#10;gMBNA4zdgJE/DYphgGgxtYfggEwluYVUgDiSOpgsieCFCZWmiNp3UpMth8ppLJC9hrZa6I5QhaZM&#10;mIv5hKY+zYmRg54xpIcogo8l24S3gXmRmpdIkbOEZ5TQkAN2sZJZjjRomI/pjFBaY42BimtMQYsn&#10;iIo+mYjUhqIxlYaGhKIl+YQzgpORFZahmWOD9ZQwlwt2P5GylHRoHI86kblZ6YzZjv1L4oqLjD0+&#10;Z4g4iW8xhoX+hoAmEYPGg4SQq5YnoOaDhpO4nd91ypE0mnxnqo6yluRZgIxSk0pLhIoQj6c+KYfE&#10;i/YxeYWQiCImJINshE+QXZXOqD+DL5NepIZ1Z5DRoEtnRo5Fm8tZKovgl0lLRImhksE9+4djji0x&#10;Y4VAiYAmNIMlhPSIgKZsaad8UaL4a4Fvo5+lbV1idpxJb0dVBZjKcVBHlZUpc4U6oZFmdeIuO41/&#10;eJAjIYmAe5OIEqVXcWx7/KHocnNvR56Cc41iI5sWdMNUvJeUdhxHX5P7d506hJBDeT4uT4xvexwj&#10;eYiEfTGHoKQKePJ7a6CqeUVuzJ1EeathqJndejJUV5ZmetlHF5Lee6I6YI84fIAuXIt6fYcjxoeo&#10;fqyHFqLEgEp6zZ9sgABuIJwSf79hIJiyf5ZT4pVNf4hGxpHYf486N45Hf6MuZYqgf8skCIbpgAKG&#10;haGzh5F6PJ5jhq9ti5sQhctgjJezhOtTeZRRhB5Gd5Dwg146EI1xgqAubInggeYkQIZGgTKGBaDh&#10;js55wp2XjVRtFZpBi8NgGJbkiihTEpODiJBGPZAchv4594yvhW0uc4k4g9Ikb4W8gjuFoqAtleZ5&#10;XJzrk89srJmUkYlfs5Y2jypSvJLZjMlGBY94imU56owCh/0ufoilhYgkloVLgxyFUJ+2nNd5LJx0&#10;milsepkOlyBfdJWYk+VSepI2kLBFw47pjX85v4uFik0ugYgwhwgktYTvg9mFEp9ho5x47pwVoEts&#10;NJijnHdfK5UkmGJSPZG+lFdFmI5zkFI5p4sfjE8ufofbiEYkzoSlhHJ8vq/raT9xS6vXawtli6fC&#10;bOhZfKOCbt9NSJ8EcPxBL5pMc0k1p5Vjdb8qzpBEeIQhV4sMe418ba8DcJ1xJarYcZ1laKadcsFZ&#10;YqJCdAtNN527dYFBLZkKdyU1u5QseOsrC48feu4hzooBfR98Ja2/d6xwyKmZeAVlH6VYeHxZGqD8&#10;eSRNApx9efJBEpfceug1wJMPe/krPY4afTUiNokZfot7zqxxfoRwXqhRfk1kqKQZfipYwp/EfixM&#10;uZtVflNA6ZbGfpM1vZINfuUrZo0yf1Qij4hQf9J7cKtVhUlwAKc8hIpkR6MIg9NYXZ62gydMeppK&#10;gphAwJXPgh81t5Epgawrh4xngUki24elgPN7Gap+jAZvs6Zlir5j/qIsiWRYFp3YiAlMO5lvhrtA&#10;oZTyhX01s5BehEUro4u2gxEjGocWge160KnXkpZveaW7kMNjxqF6jsFX3J0fjK1MBJi7iqNAg5RF&#10;iKI1t4+shqUrvYsdhKYjToahgsF6n6lPmO9vS6Uvlopjk6Dok91XqZyIkQxL1ZgkjkJAV5O8i3w1&#10;qI8liMAr14qchgUjeIZBg3F6dKj5nyZvTaTJnDljj6BsmMdXjpvylRdLw5eCkYJAVpMfjgA1s46o&#10;ipEr6YpAhykjmoX1hABxgbmjaNxmq7UEapJbxbAxbG1Qyqr/bnBF0KVpcKI7DZ+Bcwsw8plYdZwn&#10;o5LpeHofwoxye4dxRLjkb9dmq7QScMhb1K8CcfFQ5Kmqc05F8aQIdOM7PZ4ldqwxNZgGeJkoCpGu&#10;esQgV4tXfQ1xKLeidnNmgLLKdslbuq2wd0xQzKhPeBNF66KzeQo7TpzeejExY5bSe3YoX5CVfOgg&#10;14pifm1xB7ZDfM9mTLFvfKJbeaxbfJlQo6cDfMNF0qF0fR87T5uyfZsxhZW8fi8opo+dfuQhRYmQ&#10;f6dw3rUUgxRmJrBCgnBbUasvgeBQdKXbgWdFwaBTgRg7UJqmgOgxo5TGgMMo447EgLcho4jegLpw&#10;uLQsiVJmE69PiDZbQqo1hxFQY6ThhfVFsJ9ghPA7VZm3hAUxvpPrgyopF44Igl4h8IhIgadwl7N5&#10;j2BmC66LjchbPqlmjAlQW6QQikFFqZ6XiIw7Wpj4hukx2ZMwhVUpRo1qg9IiMIfOgm9wfrL1lTdm&#10;Da3wkyFbQqi8kMBQWaNfjkVFn53pi9w7VJhciYUx5pKgh0Mpa4znhRIiZIdqgxVwbbKWmtlmF61y&#10;mD1bTagslTFQXKLHkfxFo51Tjtw7YJfQi9Qx8JIniOUpfYyEhhcijYccg5vOoW0YZvq76G7saT2o&#10;tXCta3GU6nJebZyAtXQSb85sVnXachdYIHe/dH9EHXnfdycwyXxZej7Mvmq0ccW6amzBcuSnYG6t&#10;dAaTvnCLdTB/pHJudmdrYnRnd7NXSXZ+eRJDdHjPepswYnt4fGLK+WinfH64tGrSfIGl6GzkfI2S&#10;Xm7mfLZ+cHDyfPNqXHMXfUFWdHVbfZZC13faffswB3qsfmzJO2bXhw22+GkbhgqkOWtEhRaQ621o&#10;hDV9KW+cg3ZpTnHqgr9VpXRYggNCRXb/gT0vt3n3gFbHp2VQkXu1cWemj4uitmnljZ6PfGwei7t7&#10;9W5viehoTHDjiChU4nN1hlNBwXZAhFovcnlYghvGX2Qcm9a0MmZ9mQOhfWjGlhqOTWsQky964W10&#10;kExnZG/+jWpUM3KyinhBS3Wch0kvOHjPg7TFW2MmphKzNWWPolugfWfcnnKNUWoumnh5/WylloZm&#10;pW9EkohTn3IMjmRA6nUSif4vCHhchR3EmWJwsCCydmTcq4GfsmclppSMgGl3oYR5M2v4nHll+G6s&#10;l2JTH3GJkhNAl3SgjG8u4Hf9hlXEGmH3ueux9GRgtFKfGWafrleL2GjoqC14kWtrogdlbW4pm9BS&#10;p3EVlVxAP3RAjowuwHewh1rAgnT/ZjSvj3X+aKad5Xb/avWLeHgBbTB4inkOb3Nla3oucdBSfHtp&#10;dFA/xHzWdxQt036Qeku/J3LIcHuugXP/cdSc43Ujcx6KhHZGdGd3o3d0db1knXi+dypRz3oleK4/&#10;RXvEemItjn2vfFi9r3DRep+s6nInevKbc3Nqe0CJKHSve5l2eHYFfANjo3d5fH9RB3kKfQQ+unrT&#10;fZwtUnzkfki8KG8XhJmrWXCCg/6Z6XHdg16H23M9gsF1UHS6gjtisHZTgbxQUHgLgTw+QXn7gLYt&#10;HXwwgBi6u22fjnup+G8bjQSYjXCLi3qGjXIAieh0P3OTiF5hzHVRhuJPpncrhVQ91Hk+g6gs73uT&#10;gcK5kmx1mFOo1G38lgCXb291k4aFe3D6kPlzR3KgjmxhAXRxi91PEHZriT89dHidhmosyXsNg0C4&#10;pmuIogun6G0WntyWgm6Sm2yElnAfl91yeHHYlE1gV3O8kK9Ok3XIjO89JngViPEsqXqdhI+392rX&#10;q5inNGxnp4iVwW3hoxyD1G9tnoJxv3EwmeVfuXMqlTlOIHVJkF884nelizYsj3pAha+3hmphtOim&#10;s2vtr+2VKW1cqnyDMm7gpM9xKXClnyBfPHKqmWBNtnTak2w8lXdKjSksenn1hp6y1X0hZaSjdX1E&#10;aCyTOX2BaomCHH3QbM9wcH4ubx9ekn6dcY5M8H8hdCI7jX/PdwErCIC6elWxxHsMb0uiantpcM+S&#10;G3vHcj6BE3wyc6dvhHytdR1dyn1AdqxMT33qeFQ7In7Cei0q5n/VfEywnHkoeOGhKnmreXKRDXok&#10;efmAAnqren5ulXtEexRdBXv6e7xLunzLfHI6w33NfT8qyH8JfiWvRnd6gkuf0HgRggePoXilga5+&#10;z3lEgVFthXoDgQJcJ3rdgLxLFXvSgHc6Xnz4gDAqrn5Uf9uuBHYVi6Gej3a6io6OZndgiVx9pHgS&#10;iBdslXjkhtVbXnnhhZxKg3r1hFY6B3w8gvYql323gWus+nT4lPCdiHWokw6NZnZWkPh8sHcWjsZr&#10;uHf4jI5asHkFilJKBHo3iAc5vHubhYwqhH0xgtCsJnQUnh+csXTMm2uMj3V9mGx74XZElUVq/nc3&#10;khZaGnhVjthJnXmUi3w5gHsTh+cqdXzBhAerh3NopyScCXQko5mL3XTTn6t7MnWZm4VqWXaWl1ZZ&#10;i3fJkxVJN3kZjq45S3qkigEqaHxlhRCrH3Lyr/GbjnOuq4mLTXRUpqJ6nHURoXVp0nYPnD5ZHndL&#10;lvZI23itkYI5C3pMi8wqXnwcheyli4V8ZTuXf4TIZ8iIjYREaix4toPebHtoUYODbthXvYMzcVdH&#10;coLwc/43coLMdvQoaoLUelykr4OIblOWlYMSb++HjIKvcXR3xoJccvZnfoIYdIhXDYHldjRG6oHB&#10;d/w3I4HAefkoa4HofD6jsIHAd0WVaIFweAmGf4EjeLt2wIDpeW9mn4C/ei9WWoCtewNGaICqe+Y2&#10;24DNfOQoa4EWfgGim4AYgCOUSH/fgCCFU3+ugAN13H+Hf+Jl2n96f8tVx3+Gf75GBX+mf7U2pn/x&#10;f6woa4Bef6Chf37CiO+TS36WiC+EWX5zh0l0zH5dhkpk+n5khU1VCX6ShFhFfX7Pg1k2X381gkco&#10;a3+/gRigln2ykbOSXH2RkDGDcX11jnZz9H1qjJdkOX1+irFUdn23iMdFFn4PhtE2KH6ThLEoa384&#10;gmWf2XzZmlKRnnzCmAyCtXynlXZzPnygkrFjlXzCj+BT9X0KjQFExX1rigs1/n4JhuIoa37Hg4af&#10;Snw0osiRBnwkn7uCFHwGnENyonv8mIxjA3wklMhTc3yAkPJEanzxjQA12H2YiNQoa35rhHue6HvA&#10;qwyQkXuzpzSBjnuNotFyGnt5nh5ijXuhmV9TF3wElI5EHnyHj541p31Cinkoa34hhUWYnY4xZOmL&#10;qYyuZ2x93YtoadBvOopBbChgHYkcbpFQ3of5cSBB+obXc9kzcoXJduYl/4TVemGX6IxqbXmK8Ish&#10;bxp9EInycK5uf4jTckVfeoe8c+9QWYavdblBmIWod6EzRoS4ecUmIYPgfDCXF4q0dd+J9YmSdrl8&#10;MYh0d4ptpodreF9ew4ZreUZPy4V6ekRBNoSRe1UzHYPBfIcmPoMHfd2WIokjfhqI+YgQfkd7JocM&#10;fl9s2YYQfnFeEoUufo9PSoRbfrhA5oORfuoy/YLjfyUmWIJJf2aVNYfLhleIEIbIhdJ6R4XShSts&#10;AoTlhG5dfIQMg7FO24NWgwNAnoKrglAy4IIfgZMmboGmgMiUa4bJjo+HY4XRjVp5oITei+xrSYP2&#10;ilZcz4MpiLxOWoJ8hylAR4HqhY4yuYF5g9QmgIEcggCTx4X7lp+Gt4UNlLZ49YQZknpqpoMzkApc&#10;N4JxjZNN44HQixhACIFDiJAyoIDshd0mj4CpgwyTR4VfnoGGMoR5m+J4aIOBmNNqH4KTlX5buYHU&#10;kiFNboFGjrw/uIDGi0oyioB4h6kmnIBLg++S7ITvpjqFyYQOouV374MNnvdppYITmq9bU4FPlmRN&#10;I4DHkhQ/g4BZjbUybYAeiS0mpoAAhKmMKJcDZK2AHpTQZyBzWZLUaYNl35Doa+NYBI7rbldKGYzh&#10;cPY8oIrNc8AvnIi8dt8jzIa3emOLjpV4bMJ/kZNubmBywZF3b/1lWY+HcaZXko2Pc2dJwouXdUw8&#10;Z4mYd1MvlYeheZkkDoW1fCGK5pPadKR+xJHwdYlyEJAGdm9krI4ld2FXBYxAeGtJWopheZA8KYh9&#10;es0vjYajfDIkSITTfbuKHpJXfF196ZB8fJ5xJ46nfNVj9ozUfRJWaYsLfV5I6olGfbw754d+fiYv&#10;gIXCfqUkeYQOfzGJVZEWhAJ9KY9Hg6Vwa417gzFjN4u1grFV54nygjNIhYhJgcc7rYabgVgvd4T6&#10;gOwkpINlgH6IrZAPi6p8go5OiqlvyIyJiX1ipIrDiDJVZokJhuRIO4djhZ87gYXOhFovbYRNgwMk&#10;yILWgaKIJY9Hky18DI2SkYxvVIvHj55iJ4n7jYFU64hKi2JH2oa0iUU7VYUjhyMvZIO6hOQk5YJg&#10;gp2HuY6zmn57no0BmDhu4YsxlYVhuolekpFUhYevj5pHfIYnjKE7GYSiiaUvXYNChokk/YIAg2+H&#10;aI5GoZ57RoyVnrJuf4q8mzJhWYjfl11UNIcsk4dHQoWpj7E68YQzi9gvTYLnh+olEIGzhBuAQqAM&#10;ZFt09p04Zr9pJJqCaSFcy5fCa41QLZTdbhVDlJHbcMs3gI6/c6ssA4uVdt4h2IhuemR/up66a/10&#10;kJv0bZlovZkyb0FcdpZkcP9P65N/ctxDapCKdOI3c42AdwosJIpteXMiOIdffBJ/Np0yc2Nz8ZqD&#10;dFNoOpfHdU5b+JUCdmFPiZIsd5FDK49NeOM3W4xbek4sPolje+UijIZyfZx+npu1eptzSZkTevNn&#10;h5Zoe0xbcJOwe7VPF5DyfDRC4I4rfMk3O4tTfW8sT4h4fjAi1YWkfv9+BJp2gcFysZfggYhm75U9&#10;gUJa3JKNgPZOs4/ZgLtClo0qgJA3GoppgGosXIepgFAjEoT1gDt9fZl+iN1yNJbxiBJmeJRPhyJa&#10;aJGghh9OTY7whR5CZYxAhCg3B4mXgzgsaYb1gkEjRoRhgU59Epiuj85xx5YqjmxmC5OJjM1aAJDb&#10;iwxN9Y4yiUhCLYuMh4Y3AojfhccseYZZg/0jcIPngjl8vZgdlpVxl5WelKhl25Lvkk5ZxpAqj7VN&#10;uo19jSJB7ortipg22IhViBUsgIXbhYEjkoOEgv18fJe0nShxV5UsmqZllZJzl4xZf4+mlCFNgYz2&#10;kL5Bx4pqjWU2w4fiihcsgYV9hsMjroM1g51066lQY+hqT6XjZj1fYKJyaKFUH57Qax5IuZrubb49&#10;b5bZcJAyvpKfc4wowI5IdtkgIon4emJ0dag1ayNqEKS4bLpfLaEkbm5T/51qcERIqZmDckI9dJV5&#10;dG4y3ZFPdr0pB40OeUwgnojbfAN0Faa8chRpn6NJcw1e2Z+1dBxTsZv9dVNIdJgjdq09X5QueDAy&#10;65Aaec4pQov2e5shCofifX5zrKU8eNFpJ6HUeT9eV55MeblTVpqiek9ILZbcewU9OpL+e9Yy7o8E&#10;fLwpcIr9fcEhZ4cLftNzQKP2f3xowKCXf2dd8J0Wf09S7ZlyfzpH7pW2f0E9FJHvf14y7I4Of4Up&#10;lookf74htYZVf/9y4aL7hh5obp+ghYVdo5wdhM9So5h5hA5Hr5TCg1o8+JD/grgy7I0zgiAptIlo&#10;gY4h94W8gQRykqI3jI9oL57bi3VdaptSihxSaJeqiKZHdpP6hzo82ZBBhdky9Ix2hIMp0ojGgyoi&#10;LYU9geFyWaGZksVn+548kSJdMpqvjyRSMZcCjPZHRJNUis88qY+riK8y5YvkhqEp8Ig/hJAiWYTX&#10;gplyK6EwmNVn/Z3Ilr1dL5omlARSHJZgkPxHO5Kmjgw8tI8DizQy9oteiHUqBIfahbkifISFgy9q&#10;CbLXY2pf/K7oZalV4aq5aA1LsKYkaptBgKErbVg3iZvocE0uPZZ0c2slvZDZdtMeoItcemBpmLHy&#10;akBf163Sa8tV1qlpbYlLuqSxb3hBnJ+ucZs3uZp0c/MuhZUP/+L/4klDQ19QUk9GSUxFAAIJdnAm&#10;KI+NeSgfNoowe/VpW7CEcMJfk6xgcbtVrKfycttLmaM1dDdBkp48dcE3y5kVd3ouuJPHeVEmgo5j&#10;e1Yft4krfWRpJK75dwhfT6rbd4NVX6Z2eBpLa6HIeN9BdpzhedA3zZfSeuMu3ZKffA4mzI1cfVsg&#10;J4hLfqpo6q2ifTlfHKmLfUFVLaUpfVRLNKCBfXdBZJuofcQ3zpawfi4u/JGXfqcnC4x2fzYghYeN&#10;f8pot6yZg2NfAKh6gvlVF6QVgntLHp9vgf5BT5qfgZc31JWwgUwvGZCwgRMnQYuwgOYg04bugMJo&#10;jqvKiVte8aeeiH5VDqMwh2pLEp6LhkVBQ5nEhTE315TihDEvN4/pg0QncosJgmIhFIZrgZNobqsv&#10;jxte76bwjclVD6J1jBtLDZ3KikVBOJkIiIE3zZQ5htAvQY9PhTcnmIp/g6shSIYBgkFoWqq+lKFe&#10;9qZiktlVF6HYkIhLD50njf1BPJhni4M325OjiSQvTI7Nht8nqooUhLYhcoWtgs3Cz2gOYOCxSmpO&#10;Y7+fUWx5ZoyMwm6ZaU15w3DDbBNmlnMIbvBTn3VycfJA6HggdTwvCHsseQLA7mVFa3+v02fIbUWe&#10;BmoqbweLn2yAcMx4vG7jcpplrnFkdH9S2HQKdnxAVXb1eLEuwXo9ezm/KWLYdgSuImWGdreclWgY&#10;d2yKRWqbeDZ3j20weRBksW/mefxSEXLEevc/zHXnfBEugXllfVO9aWCwgFmsamODgA6a6mY2f8yI&#10;3Wjjf5Z2Umupf3ljrm6Qf2dRTnGhf1k/S3T4f1MuSnilf0y7z17Zioyq5mHJiVmZcWSbiCWHdmdm&#10;hvR1L2pPhc5ivG1mhLtQm3Clg50+2XQogm8uGnf+gRy6gV1elKupqWBjkpeYQ2NIkGyGVmYrjjt0&#10;KWkwjA9h6GxkiedP/m/Mh7U+dHN3hVst8ndugr+5d1wtnqaorl9Bm66XTWIwmImFa2UjlVNzU2hB&#10;kiFhN2uRjudPfG8Ui5I+I3LhiAst0Hb2hDC4sVtEqG6n8F5hpIyWi2FToGiEqmRMnCVym2d7l+dg&#10;mGrlk59PB26Cjy093HJminYttXaShW24M1qkseqncF3CrQuV+2Cup9yEEmOkoo1yDWbYnUNgIGpS&#10;l+tOn24CkmI9kXH+jI4tn3ZChne1fm+uYF6lo3EmY2OVFnKdZkKDx3QYaQtx9XWja9pf9HdJbsVO&#10;MXkRcdg8uHsWdTgsLX1weRe0GG0TanmklG7ObHCUGXB0blKC3nIYcC9xH3PPchVfO3WodBRNnnen&#10;djI8VHnpeIksBHx+ezaymWq/dG6i/GymdWaSrW50dlSBiXBFd0Zv/HIreEZeSnQ4eVpM4nZren87&#10;23jge8Ur4HumfTaxDGivfjShbGq2fkaRKGymfkyARm6ZflFu33CwfmVdZXLqfoZMOnVNfq07c3f0&#10;ft8rwHrmfxSvm2bqh+GgDWkMhxqP0msZhjx+/20qhVJt3m9fhG5cj3HHg5hLoHRVgro7F3cmgc8r&#10;pXpAgMmub2V+kX+e6meyj+COvGnRjhh9+Gv5jDps8G5Iiltb1XDKiH5LGXOAhpk6xnZ3hI8rjnmy&#10;glGtgWRYmvmeAWaamH+N12jClcd9H2r5kvBsLG1hkBZbN2/+jTRKrHLKijo6hnXjhxMre3k7g6is&#10;0GN4pECdT2XAoOeNHWfsnTl8aGoomWBrgGyglYVaoW9YkZ9KQnI9jZg6TnVpiVQra3jZhM6sX2Le&#10;rT+c0GUmqP6MjWdKpFJ70mmDn3Jq+GwCmpNaNG7HladJ43HCkJQ6CnUHi0ErX3iKhcOoh3eIYAaa&#10;LngwYxuK+HjvZgN64nnCaNFqP3qma6dZbXujbp5I5Xy9ccA4sH4NdTUpfX+keSmnanURaYSZH3X+&#10;a56J3HbobZ554Xffb5RpXnjscZVYs3oWc7JIVntgde04WnzkeGUpcn6tezGmOHLTcu2X23PxdByI&#10;1HUCdTt423YddlNof3dOd3lYAXileLVH2HofegU4EnvXe3gpaH3SfRmk2nDTfCqWfXIRfIiHZnND&#10;fM53rXR+fQpndHXffVFXK3djfaRHPXkKfgE3u3rufmopYH0Qft2jkm8jhU6VPXB4hOKGMXHFhFN2&#10;iXMbg65mlHSWgwtWcnZFgnJGu3gUgdY3dHohgTApWXxpgHiihW3HjmeUN28tjS+FNnCJi8N1nXH1&#10;ijZlwHOIiKVV0nVNhxNGS3dAhXw3N3lyg8UpU3vageahr2ytl1uTYW4glVWEZW+FkwV013D+kIxl&#10;DnKojgtVRXSFi4FF8HaMiOQ3CHjehh4pTntjgyWhD2vUoB2Su21PnUSDuG63mgt0MHA0lpxkcXHt&#10;kyVUvHPkj6NFknYCjAY23XhkiDUpSnsBhDagpWs8qJySQmy5pO2DLW4boMNzo2+VnFdj9XFTl+ZU&#10;W3NXk2hFPnWKjss2o3gEifwpR3qzhReb6H+dX9GOw396YuOAvn+DZcxx2n+paJ9ibX/ea35S1oAk&#10;boFDl4B/cbE0uYEGdTcm+IHEeTea+n1HaL+N031raul/v32fbPpw833ibwVhpn44cR5SN36lc1RD&#10;I38qdas0gH/eeEEnDIDGeyqZ8HsmcYeMpHt7cuB+vHvOdCZv+nwydWdg2XyrdrRRmH1BeBZCuH3x&#10;eY80Tn7Sey4nHX/lfPuYz3k2ej+Ld3mtetN9jHohe0xvGHqfe8FgFHs/fDlRBXv8fMBCWnzVfVI0&#10;JX3jffUnLH8ffqaXr3eYgt2KfHglgrp8knixgm5uEHlIgglfSnoAgaZQXXrmgUxB5nvlgPEz7n0X&#10;gJInOX51gCmWv3ZOi2+Ji3bqio17qneDiXFtOXgriDJeinj4huxP0nnxhadBiHsRhF4zwXxmgvwn&#10;Q33kgYCV/3VBk9iIzHXqkjV68XaKkEVsinc+jiZd7Xgei/1PWHksicxBQnpch40zo3vQhSsnTH1s&#10;gqmVbHRxnA+INXUjmal6VXXFlt5r9nZ7k9ddY3dokMVO3niPjaZA8HnSinYzhXtVhxsnU30Jg6WV&#10;BnPapAaHwXSSoN551HUwnTFrdnXimTpc9nbSlThOi3gEkSpAqXlcjQYzV3r3iL0nWXy6hHWPl4fv&#10;X6mDd4cRYq92iIZpZZZozYXbaG9amIVSa1hMRYTPbmk+W4RXcaYw5YP9dTwkpYPLeUKOy4XJaBCC&#10;soUuakB1uISmbF5oFoQsbntZ/4O6cKpL0YNYcvo+D4MDdWww0ILReCAk1oLDeyGN6YPAcFGBrINW&#10;ccB01YLrcyFnPIKNdIFZTYI7dfFLS4H9d3k9uoHPeRowtoHEeuUlAYHafNyM7YHveHCAooGeeS5z&#10;wYFQedhmaoEIenlYmIDaeyVKxoDBe949aYC4fKYwnIDUfYMlJ4EOfnKL+oBQgIF/u4AZgJRy5X/i&#10;gIVllX+zgF5YHH+UgDtKbX+ggCE9OX+8gAowk3//f/UlRoBff9+LKH8ZiI9/Bn7yh/VyOn7DhyNk&#10;6X6bhitXbH6RhS5J8H6uhDg85n7og0Awc39MgjYlYX/LgSCKf34akG5+Wn3/jyVxlH3UjYtkTn21&#10;i8FW3X27ie5Jg33piBc8sH4xhjkwY36yhD8ld39QgjWJ+n1UmBZ91X1ClhxxDn0Yk7hj0Hz4kRJW&#10;aH0IjmJJGX1Mi6o8bX2kiOowVX40hgkliX7sgx6JmHzDn4R9bHy2nNxwnHyImaVjYHxjlhxWDHxz&#10;kohI1nzBju48N30ti0gwN33Uh4oll36cg96DpZCcX3N4Wo8KYmNsZ42rZUZfy4xaaClS0Ir9ayFF&#10;yImabkQ5O4g3cZQtPIbldT4iiYWveUuC7Y6tZ1h3vI1PaYRrx4wBa61fRYq4bd9SZYlrcCdFf4gk&#10;cpQ5F4bfdSYtSoWwd/0i1oSbexeCMYy+bxV25YuLcJBrE4pUcglem4khc4lR4IfvdR5FIobIds84&#10;6IWmeJ0tUISbepojGoOofL+BYIr2dq52CInbd4hqL4i+eFZd9IegeSdRVIaPegJExIWKevE4uYSM&#10;e/ItU4OmfRAjVYLVfkGAk4lxfjB1UYhofnJpg4dcfpldQoZSfq5Q7YVNfsdEeoRrfvI4l4OOfyIt&#10;WoLMf1wjh4Igf5l/3og5ha10podDhUxo4YY/hL1cuoU4hA1QeYRCg1hES4NogrU4f4KsghgtXYIP&#10;gXIjsIGIgMd/TIdGjQV0NYZejApod4Vair9cP4RPiUBP/YNnh8FD6YKhhk44WoHvhN8tWoFxg1cj&#10;04EKgcp+2IaMlCdzwYWrkpBoAoSlkIVb1IOXjjRPnIKzi+ZDi4IBiZ44IIFeh14tWYDuhQEj74Cj&#10;gqN+f4YBmxRzZYUimORnn4QXlhJbdYMDkuZPT4Icj8FDV4FxjKU4A4DgiY8tU4CIhmYkBYBRg1V4&#10;M5lmXyltv5cyYghiwZUhZOlXOpMFZ9ZLb5DEat4/r45sbhc0fYwIcX0p6YmqdT0gqodoeVB3jpe4&#10;Zp9tRpWlaMViTpOQavdW4pFtbTxLMo8zb58/kIzxciw0foqndN8qF4hpd9ohEoZGew1295XhbeFs&#10;mZPvb2VhwpHrcPBWYI/WcpFK042zdEo/WIuOdig0colleCMqPIdKelMhbYVIfKR2TpQgdPlr4pJB&#10;delhApBUdthV0o5Wd9NKYYxReOA/EopLegc0WYhEe0MqVYZMfKMhu4RtfhN1ppKnfABrQJDZfGFg&#10;ZY75fLNVO40HfP1J/4sUfVc+zYkvfcQ0PIdGfj0qZoVufsgh/oOxf1p1E5F+gvxquY++gs9f6Y3j&#10;gntUxYv2ghBJmYoOgao+oogvgVU0K4ZkgQsqdYSugMAiNYMUgHd0m5CGicpqQ47UiQtfd4z9iAxU&#10;WYsUhudJPYk2hcM+Z4dnhKo0K4Wfg5sqiIQJgoEiY4KSgWp0PI/RkGxqCI4pjyhfP4xKjXRUHopP&#10;i31JCYhviZI+LYa3h7Y0A4UGhekqlIOBhAsiiIIogjVz8o9JltZpwY2elQhe9Yu5kppT2Ym5j9dI&#10;04fYjSI+C4Ylin8z9oSGh+wqm4MZhVIipoHTgtttQqJvXrBjeJ+kYYBZWpzWZGNO5pnaZ2JETJai&#10;aoc50ZNBbeIv9Y/JcWkmz4xLdUIfB4jyeVRsqaD8Zb1jHJ40Z+JZD5tQaiNOtphEbINENpUMbwo5&#10;2JG8ccEwHI5bdJ4nH4r7d74fiIfCewJsMZ86bI1imZyFbh1YrJmsb8JOXpapcYlD/pOFc3A5xZBP&#10;dYEwMY0Md7EnYYnPehQf94a5fIprtZ18czBiEZrYdDlYHZgRdUxN/JUidndDtJIZd745oo8BeSMw&#10;OYveeqAnlYjFfEEgV4XVfeprOJwAecNhnJlsekpXrZavesxNjZPLe1BDdpDTe+45fo3afKUwOYrV&#10;fWonvYfefkUgqYUTfyJqyprWgEthPZhMgFJXWJWSgDpNQJKygBRDNo/Ef/w5aIzTf/wwPInrgAgn&#10;3ocWgBsg7YRwgDBqbZnphqRg85dmhixXF5SqhXRNAZHJhJ5C+Y7lg9M5RowDgxkwR4khgm4n/oZr&#10;gb8hJYPpgRVqJ5kqjL9gspasi8NW1pPwimlMxpENiN9Cx44th145FYtdheswN4iEhI4oHoXdgysh&#10;UoN8gdRp75iikrJgp5YikUlWy5NZjztMspBgjNxCxY11ipk5KoqtiHMwUIf0hmcoNoVvhFohdoMl&#10;gnBirKvKXhpZfahzYNdQN6TjY71G0aDxZtA9aZylahk0OJgdbZ0rtZN3cU0j+o7HdUUdlYpUeVVi&#10;FaqQZMFZL6ciZuFQBKNnaTBGvZ9ca689cZsKbmI0X5aOcUsr/JH7dFokaI1od6MeLYkWevhhvaje&#10;ayRY1KV0bLxPxaHAbnhGi524cGo9XZl3coc0bZUTdNUsMZCcd0AkxYwsedkesIgCfHNhcKcacVZY&#10;faO8cnNPaaAVc6lGU5wjdQk9O5f6dpI0bZO1eD0sV49fegElEYsVe+YfIIcVfcVhI6WSd3hYOKJB&#10;eCFPKZ6ieNNGE5q5eZQ9JZalen40bJJ9e4Ysdo5HfJ0lUYojfcoff4ZLfu9g3aRdfZJYCqEOfcpP&#10;Bp1xfe1F9JmNfhA9DZWEfko0dZFpfqQslY1Rfw4liIlSf4Ifz4Wjf/Bgo6Nmg3pX6qAVg0FO8Jx1&#10;gtFF4JiUgk88+5SWgeE0dZCLgYkstIx+gUUluYiigQYgEIUYgMpgdqKoiSpX2J9PiIBO5Zuoh3hF&#10;1pfEhko87pPMhS80aI/XhCosvIvbgz4l4IgRglcgRISogX9gWaIYjqRX056vjYdO4pr/i+FF05cX&#10;igA885MhiDQ0eY83hoMsyotQhO0l9Yefg2kgboROghG3WWK3Wumm92VeXliWK2f2YbmEzmqNZQ1y&#10;/m06aGdhAHANa9tPRnMNb3k93HZbc2gtcXoKd+O1cl9qZVSlfmJkZ7mU4GVDaheDrGgebHVx+2sR&#10;bttgH24tcVtOjHF4c/s9XXUTduAtRnkOeiyzqVyBb6Sjzl+5cQGTcWLVclyCVmXrc8Vw02kbdTxf&#10;K2x6dshN0nAKeGw853PtekAtIXgrfFWx5FnpecaiGV1WeiuRzWChepWA+WPrewdvomdae41eNmr2&#10;fCNNHm7GfMU8eXLpfYItAHdjfluwQVerg8Sgl1tFg0SQYF68gsF/n2IvgkBulGXMgcldVmmkgWRM&#10;fW2tgP48GXIIgJ0s5Ha0gDeu5VXTjamfW1mPjEiPPV0mitZ+k2C+iV1toWSBh+hcnGh/hntL9Gy9&#10;hQs7xXFJg4cszHYfgeOtzlRPl2aeXVgnlR+OU1vUkrd9u1+HkENs3WNtjdNb+2eQi19LhmvxiNo7&#10;hHCohjQsuXWig1us+1MhoOednFcLnbKNmlrGmk99DV6IlttsPGKHk21bbWbNj/ZLHmtQjGM7THAj&#10;iJssqXU7hJ6sc1JJqgydGFY8pdiNE1n4oXN8iF2/nQFrxWHLmJhbDWYmlCJKymrDj4Y7D2+1iq0s&#10;nHTohayq3GoMWqyb+mv9XjWMdm3xYZ58PG/uZPNrhHIEaFBaoXQ/a8tKC3akb3Q50nlTc3Uqrnxa&#10;eACpWmbwZJOa3Wk0ZxyLd2tkaZN7W22ZbAJqvG/obnpZ+nJkcQ5JjHUPc8Y5hXgKdscqn3taejCn&#10;zGQlblaZQWamb+uKDWkNcXV6Cmt6cv9pn24GdJdZEnDCdkRI3nOueAw5H3bpegUqkXp2fD+mN2Go&#10;d+2XsWRZeKGIjWbueUl40mmKee1ojmxRep9YOm9Ie2FIRXJxfDI4yHXpfR8qhXmsfimkv1+BgWmW&#10;U2JagUeHP2UZgQ93lWfdgMtnnmrPgI5XdG3+gGBHu3FegDU4fXULgA8qenj9f+mjil28itGVMWCz&#10;idiGMmOQiLt2nGZ3h4tmv2mNhltWz2zhhTJHRnBxhAg4PHRNgs4qcnhogXqilFxJlA+USF9YkjuF&#10;VmJJkDR10GVKjhNmCGiCi/JWPWv5ic1G6m+oh504CnOthU8qa3frgtih3FsonRGTlV5Fml+EpGFC&#10;l2h1KGRSlFBla2ejkTlVtGs7jhxGi28Liuo33nMqh4wqZXeFhAShY1pZpb2TFV18oiiEGmB6njt0&#10;oGOOmilk9WbslhxVWGqZkgdGOm6DjdY3pnLAiXUqYHczhP6epXGYWo6RInLNXh+C23QYYYpzxHV3&#10;ZN9kKHbuaD1UZHiHa79E+XpGb3I19XxJc4EoFn6ZeBqdYm6lY9qQBnAsZn6Bv3GvaQpyyXNBa4xj&#10;UnTubhpTuHbDcMdEe3jAc5k1s3sFdrQoIX2TejGcGmv1bRWOuW28bteAt29ycIpxzHEzcjRigHMS&#10;c+xTFnUhdb1ED3dbd6k1f3ngecgoK3yqfCeasGmPdiaNVmuEdxp/TG1nd/lwpm9TeM5hf3FteaxS&#10;THO0epxDgnYoe501OHjkfLsoM3vdffeZYWeAfxyMFWmZf0p+Gmuif1dviW21f1BgrW/1f01RoHJx&#10;f1hDD3UYf2k1AXgGf4EoOnssf52YTGXPiAKLDmgDh2Z9JmomhptupmxahbRf4268hMpREXFZg+ZC&#10;rnQtgwQ00XdIghUoQHqVgRWXb2RskL2KOWa0j1V8Wmjrjaxt6ms2i99fO224ig5QjnB1iDtCYnNl&#10;hmE0r3anhG0oRXoYgluWyWNVmTyJk2Wslwd7s2fulHxtTWpGkcFeqGzfjwVQDm+9jERCDXLKiXU0&#10;j3YkhoEoSXmxg3GWWWKKoW6JGWTpnmt7LmcsmvdsyWmJl0xeOWwtk6BPum8ej/BBw3JGjCw0XXW9&#10;iEUoTXlfhFiSrnlhWoiGTXncXhB5Inp/YXdrKns7ZMxcsnwLaC9OGnz1a7o/6H39b3YyLH9Ac5Il&#10;qYDCeC+Rl3aUY0SFTXdhZfN4I3g5aItqSXkhax5b93ofbb9NiXs+cIE/hnx/c2syBn38dp8lz3+z&#10;ejCQeHQGa+OEFXUQbcd3HnYUb5tpVncocWhbM3hWc0NM93mrdTc/KXsjd0kx5XzZeY8l8H7DfA+P&#10;RXG0dHKC3nLtdZV173QbdqFoe3VVd6haeXa1eLNMcng8edE+3HnpewMxy3vWfFUmDH3xfcaOGm+9&#10;fOeB23EYfVN08HJofZ1ndHPEfdBZs3VIfghLzncDfk0+b3jgfpoxn3r5fvMmJX09f1SNIm4hhUiA&#10;6W+ThPp0DXD8hHlmpHJ1g9hY/3QXgzRLU3Xugpg+IHf1gf8xf3o6gV4mOXyjgLOMWmzOjXyAKW5U&#10;jHJzVm/NiyFl+3FaiadYaXMZiChK4XUOhqc95XcthSQxa3mXg40mSnwkgeSLwWvClXZ/kG1Xk69y&#10;vW7akYplbXByjy9X5XJGjM9KbnRZimw9m3aSiAIxV3kRhXsmWHu8guaLVGr6nSZ/HWyZmqZyQW4f&#10;l6hk9G+7lGdXgXGXkSJKJHO8jdo9W3YQioYxL3ishxsmY3tpg7uG8IFtWoR7goE4XfxvXIEyYVxi&#10;foFEZLVVL4FeaCBHzoGIa7Y64YHHb34ugIIyc6YjbILPeEGF+X7QYrh6qX7oZWluh38OaAthyX9B&#10;aq5Un3+CbWNHZn/acD06poBKc0AufIDqdo4jrIG1ei6E/nxgatJ5l3yzbMhtoH0CbrRg831ccJ1T&#10;833IcplG6X5RdLE6Xn70dugucH/FeVUj44C9e/aD83oucst4iXqodBRsj3sedU1gLnuYdn5TS3w0&#10;d7pGdHzseQo6H32/em4uZ37Be/UkE3/kfZeC8nhEer13kHjge1lrpnl1e9hfVXoPfEVSyHrHfLpG&#10;E3uufTs57XytfcguY33dfmYkPH8qfw6CFXa8gp522HdxgpFrAHgZglNeqXjJgfVSJnmcgZhFqXqd&#10;gUY5qnvDgPkuUH0bgKokX36NgFiBYXV6ik52JnZBiZVqV3b2iJReD3e4h2pRnHijhjxFQnm+hRI5&#10;fHr5g+ouSHx1grMke34LgXSA1XR5kcB1nnVPkFtp0XYNjpVdlHbXjJhRLHfUipZE33kKiJQ5QHpc&#10;hpIuQXvthHwkkn2hgmSAbHO3mO91NHSXluRpYnVZlFRdK3YlkXxQ13cpjqBEpHhui8U5EHnaiOcu&#10;JnuGhfwkpH1Mgyl7eYnBWmlw5IjmXc1ltog0YSlZ7YeOZIhNyobgaAFBpYY1a6k2BYWUb4IrB4US&#10;c7khZIS3eE96m4dcYh5wLobBZM5lCoYvZ3pZYoWfai9NYoUQbP1BY4SMb/M17oQWcxIrI4PCdnwh&#10;vYOReil5xIULabdvRoSla7xkTIQ2bb9YtIPHb8dM3oNdceZBDIMGdCU1yYK9doUrNYKWeRwiCoKP&#10;e9144YLvcTRuW4KscphjYIJfc/JYBIIRdU5MTIHSdrlAqoGleDw1moGJedUrPYGPe5UiTYGufWp4&#10;B4EieJ1tjoD6eWRim4DHehZXRYCTer1L2YBse21AVYBsfC81coB4fP4rRoCnfeEihoDufsx3Rn+b&#10;f/Rs3X+PgB5h+39wgCFWvn9NgApLbX8+f/RAM39Qf+81aX+Ef/UrVX/df/witYBNgAN2p35ohyJs&#10;YX5zhrRhjX5bhgBWUH48hSJLAH5BhEc/3H5vg3k1TH61grMrWn8zgeEi3H/HgQ12KX1yjhdr6H2L&#10;jQ9hGH16i6JV6X1iifpKpX10iFc/iX26hr01HX4VhSwrX36ng4si/H9agex1yHy2lMtriHzXky9g&#10;uHzKkQRVkHy0jo1KYHzLjBs/W30dibQ1AH2Oh1UrV347hO4jFX8DgqNwdZJeWh5mrJDaXXBcbY9z&#10;YMpRs44EZDZGuYx6Z8Q7z4rja4YxeolNb3gn2YfLc8UfmYZxeFpvqZA0YWBmFI7gZA1b5I2JZsZR&#10;TIwkaZJGdIqubH07sYk5b5cxhofIctkoFIZwdmUgCYU+eiNu9o3+aIBlVYzXapJbTIucbKxQxIpR&#10;bthGFIj9cR87fIevc4wxgYZndhsoQoU7eOIgaoQxe8ZuO4vwb4Jkk4rmcQBaiYnJcn9QN4iddApF&#10;pYdvdak7OoZKd2Qxb4UteTkoYoQrezUgvoNIfUBthYosdnBj6Ik9d15Z5og2eEFPn4cfeSBFSYYN&#10;ehI6/YUPexkxXIQYfDAofYM9fV8hBYKBfpFs5Ii6fU1jWYfifa9ZaIbpfe9PLYXhfh5E7IThflU6&#10;5oPxfqIxXIMffvwol4Juf1ohQIHaf7ZsWoeFg/Ji1IbCg8BY7IXXg1lOvYTagtZEkoPsglg6s4MQ&#10;geYxboJGgYMosoG9gRwhcYFRgLBr7oaYinVimoXsicRYvoUBiKpOlIP0h1VEdYMGhhM6ioJJhOcx&#10;S4Geg9Iow4EqgqshmYDggYJrmIXhkL9iSYU5j4pYbYRTjbpOTYNIi5xEQYJbiZg6bYGmh60xRoEP&#10;hdco0YC4g/YhuICHgi1l3psxWaFc55kIXOVTmZbnYEFJ7ZSfY79AGZIiZ2g2Zo+Ja0wtV4znb18l&#10;A4pXc8ceB4f8eGJlIplHYH1ca5c/YylTLpUaZfFJpZLMaNo/9ZBYa+k2ao3ZbysthItXcpclW4ju&#10;dkoejIa7eh1klJcnZyxb1JU/aUxSt5Mza4BJPZD5bdY/tI6hcEo2VoxEcuotn4npdawlpIeseKYf&#10;AIWje7BkBJUabbdbOJNLb1BSFpFZcPdIzY89crU/ZI0KdI42MorVdoctqoikeJol3IaRetgfY4Sy&#10;fRtjc5NXdDNasJGidUlRmo/AdmBIWI22d3o/JIugeLA2D4mRegItrIeHe2QmB4WcfOIft4Pkflti&#10;8JHqeqVaPZBLezpRN451e7hIBYx3fCs+4opwfLA1/4hyfVQtsIaLfgUmKITIfr8f/YM4f3JigpDB&#10;gOlZ4o81gQBQ6Y1ngN9HvottgKY+oYl2gH412IeNgG4tu4WzgG4mSIQUgGkgN4KpgF9iKo/PhvBZ&#10;jo5ThoRQm4yOhcFHfYqYhNc+boiohAA1pobVgz0tqYUJgpImaIN9gd0gZoI2gSRh5Y8YjNNZb42n&#10;i/hQf4vjioRHZondiMs+cofkhzg1xoYYhcctzIRshHEmhYMGgxEgi4HagcVbk6RcWPlTUKGUXDFK&#10;5Z6mX5FCSJtpYyY5nJfgZvgxJ5QsawspX5Brb0wiXoy9c9McpYleeGha2qKsX3BS1J/0Yh5KfZz2&#10;ZPpCBJmraAY5hZYga0cxPZJ8bsAppI7TcmAiz4tHdjodPogPehZaa6CiZbVSXp39Z+ZKIZsUajhB&#10;uJfWbL45XpRkb20xQZDgck0p141adUsjLYn4eHcdwobse5xaCp6Wa9VR85wEbYtJr5kxb1tBcJYT&#10;cVI5MZLCc3ExPI9jdbQp/IwHeA4jeojReoseNIXyfPhZpZzLcehRlZpTcyZJXpeOdHJBI5R/dc05&#10;FpFMd1QxOo4SePoqG4rdeq0ju4fSfHYelIUefixZRptUd/RRS5jxeL5JJZY4eXxA+pMzejw4+pAP&#10;exgxRYzofBcqOonYfSMj8Yb3fjYe5IRsfzVY9poifdBREZfPfidI/JUdflFA2ZIhfnE4348Mfqkx&#10;Qov6fvsqXIj4f2AkIoY+f8IfJoPZgBZYtZkvg3pQ55bng1tI3pQ4gu5AxZE9gmU40I4xgfUxMIs4&#10;gZ4qX4hLgV8kSoWlgRofW4NjgNFYi5hviPVQzZYpiGFIyZN+h1NAuZCFhhk41o16hPwxRYqNg/0q&#10;dIe2gxUkY4UsgjQfhYMEgWmsf1zjVSudMl/9WSaNhWMRXRV9TGYwYPtsn2l0ZOdbxGzqaO9LO3CV&#10;bSg7EHSZcbssB3j6duWqi1jtX2GbsFxvYmCMM1/fZVd8J2NXaExrnGb0a0la6GrGbmFKjG7QcaI6&#10;pXM0dTQr93fyeT6ovVVnaYCZ/Vk+a4CKxFz/bX560WDDb4NqeGSvcZZZ/GjVc8FJ3m03dgw6QHH1&#10;eJYr6ncHe3am8lI9c3OYS1ZjdIKJJlpkdZR5gF5sdqtpU2Kmd9JZFGcbeQ1JOmvOel055XDee9kr&#10;3nY3fYilQk93fUKWy1PgfW6HxVgifZl4NFxkfcRoW2DcffhYSWWbfj5Iq2qWfo45lm/sfvQr03WD&#10;f26j1E0ghvGVi1HChj2Gr1Y4hX93PVqxhLtnfV9dg/tXqGRRg0VIOGmNgpI5VG8ggd0rynTpgSKi&#10;qUspkHOUiU/7jteFz1SbjSp2ellAi3VmzV4eicRXGmNDiBFH3mithlY5Im50hIcrw3RpgqGhxEmX&#10;mbCTwk6OlySFIVNNlIJ14lgQkdpmRF0TjzdWn2JljI1HhGf7ic84+W3mhusrvXQAg+mhK0hwooGT&#10;N017nveEoFJLm1x1cFchl8Vl51w7lDhWWGGqkJ1HRGdijOQ4ym1yiPoruXOrhPug1WPzVTWS1GZp&#10;WTqESWjnXSd1GWt4YQZlcW4sZO5VonEQaPlGL3QobTc3K3eVcdYpW3tYdwqfK2AwXuWRo2MPYfuD&#10;RWXgZQJ0PGi8aAJktGu9awpVCm71bjFFw3JlcYI283YvdSopY3pLeUmdilzOaHmQAWAAaqWB22Mb&#10;bMdy7mZBbudjm2mPcRNUKm0Zc1pFIXDddcI2nnT4eGspanlbe2Wb6lnEceWOb109czSAXWCXdHpx&#10;wGP9dbtilmeYdwdTX2tteGhEl29+eeE2WHPle4Ypb3iJfVuaaFcbezWND1rQe69/F15nfBlwjWIF&#10;fHlhuGXbfN9Sqmn4fVhEHW5Ofdw2HXL2fnYpdHfTfyWZKFTfhGqL7VjEhA9+E1yLg5pvo2BegxVg&#10;6GRmgpFSGWi2ghhDum1JgaY163IrgTQpeXc4gL6YJlMBjXCLAlcPjDx9P1r7iuJu5V73iXRgPmMw&#10;iAhRlWeuhp1DbmxshTA1x3GAg7MpfHa3giOXYlGFljGKTVWwlCJ8lVm3kd5uTV3Qj4Nfs2IsjSxR&#10;GmbWitNDG2u9iHA1p3Dzhe4pf3ZNg1WW3VBqno+JylSnm6N8Eli9mHNt01znlSpfT2FakepQ0GYh&#10;jqZC2Wspi081enCDh9QpgXX5hFKVW2s1VVaIlG0EWVZ7J27qXT1tBHDnYRZeZ3MDZPtPqXVMaQdB&#10;U3fEbUkzdnqNcfEm2X2idyuT5mejXmqHYmnXYZB6CGwJZKNsDm5MZ7BdmXCxaslPCHNJbgRA43YT&#10;cWszRnkvdScm+HyNeVGSgWRhZ3iGCWbqacZ4/mlhbAdrF2vkbkJc026NcIpOdXFwcu5AiHSIdXQz&#10;I3fyeDwnE3uYe1ORB2F0cGGEn2RAceN3lGb0c1dp+Wm0dMJb3GyodjVNt2/Td79ACXM0eWIy63bj&#10;ezEnKnrBfS6PrV7peS6DW2Hqeet2ZmTVepBo42fMeyVbGGr3e8BNGW5nfGw/pHIJfSYyw3X1ffgn&#10;PnoIft6Oj1zGgeSCUl/ygdt1d2MJgaxoCWYxgWdaWWmMgSJMmW0rgOk/UnEGgLkyoHUpgIsnT3lr&#10;gF2NqVr+immBe15NiZh0sWGGiJFnV2TUh21ZumhdhklMIWwohSk/FHAqhAwyinR9guInXXjogauM&#10;+VmQkqyA1Fz6kRJ0EGBMjy9mxGO1jSdZM2dgiyFLq2tViRw+yW99hxQydHPvhPUnaXh9gsaMf1h8&#10;mpWAWVv5mDdzkF9ZlXZmSmLSkoZY0GaSj5tLZGqijLI+im7sicAyS3OChrYncngng7GKB3K2VYB+&#10;THPeWXFx53UpXU9k0HaOYSNXRngLZQhJpnmsaRk8ent1bWEv132FchEkgX/Ud0eIuW9PXgV9NXDZ&#10;YS9w5XJsZEpj9XQOZ2JWlnXNaopJI3e3bdc8J3nLcVIvwnwmdSIkt361eVaHfWw0Znt78G4OaONv&#10;3m/eaz9jB3G+bZdV2nO+b/1Im3XucoI72HhKdSovr3rseBMk5n24e0CGNmlibuN6sGt9cI1urm2I&#10;cidiNG+ec75VLHHfdVpIJXRRdw47mnbxeN0vpHnVetolD3zcfQKE/Wb1dzF5pGlCeCVtrWt/eP9h&#10;L23GeclUcHA8eplHi3Lwe3w7OXXMfG4vhHjofXolMnwdfpmD+mTqf2d4rmdef6RszGnCf7dgZGw3&#10;f7JTw27Zf65HHHG3f7c69nTKf8svcHgbf+UlT3t9gACDKWM2h2l362XKhu9sGWhNhjhfwmrkhV9T&#10;M22vhIdGsnC3g7Q6yHPtgugvZ3dsghQlaHr3gTeChmHVjyt3UWSEjftrg2cejHZfOmnNisRSt2y4&#10;iRNGRm/nh2Y6hnNAhb0vW3bchAEle3qKgj+CEWDHlpt23WOKlLxrC2YykmdeyGjvj9dSW2vtjUpG&#10;Bm82isI6TnKwiDgvOXZvhaAli3ozgxh+0np8VZ90BHsBWX1om3uwXVFcj3xzYSVQIH1DZRBDqH4s&#10;aSo3sX80bXssV4B1cjQiWIHnd199pndKXZ1zE3grYMdnv3kWY+hb3XoNZw1Pl3sWakdDS3xAbak3&#10;hH2LcTosYn8RdR8ipIC9eVh8jHRSZY9x8nWAaAZm0namandbCHfTbOhO8HkYb21C1nqEchM3R3wR&#10;dN4sY33Vd+ki53+3eyx7cHGkbWdw2HMKbzNlvXRlcPRaRnXDcrJOTXdIdHxCanjxdl83Enq+eF4s&#10;ZHy+eoojIX7TfNd6XG9MdTVv0nDidlRkznJqd2BZbHP2eF5N0HWoeWdCEXeNeoM263mSe7EsbHvJ&#10;fPsjU34Pfld5cW1ZfO9vEG8XfWhkI3DBfbpYwHJzffNNM3RNfjFBrXZafoE2sXiQft0sYXr6f0Ij&#10;fH1qf6h4sWu3hHRuWm2ThEVjfG9ag9lYKnEsg0tMr3MpgsBBT3VcgkA2jXeygcgsYnpIgUwjnnzh&#10;gMt4Gmpki7VtzWxaiuFi9W42ibVXsnAdiFtMQ3I3hwNA8HSOhbI2WHcEhGosYnm1gxYjunxygcF3&#10;qWlckq5tYGtmkTtih21Rj01XTG9FjSBL83FwivVAvHPeiNQ2LHZ1hrcsS3lHhJUjz3wZgopzzIKM&#10;VZpp34JxWWdfbIJ7XTRUbIKPYQ1JG4KhZQQ90YK/aTAzFoLxbZEpC4NPclQgY4PUd3Nyvn+SXRxp&#10;DH/KYEZer4AGY29T2YBDZqVIsoCEafY9lIDbbXQzCoFJcR8pNIHjdRsgxoKdeVlxyny+ZJBoEn08&#10;ZxZd532saZ1TJ34ZbCxILn6QbtI9QX8icZ4y7X/MdJApUICgd78hG4GNexhw03ota+5nGXrebdVc&#10;9Ht9b7dSdXwbcZ5HnnzLc5Y8432XdasyxX57d9wpYH+GejohZYChfK5v6HfyczhmQXjNdINcKnmU&#10;dcBRs3pbdvZHMHszeDk8lnw3eZQyp31QewEpcn6OfIkhpH/WfhlvFHYLenNlfXcOeyFbe3f3e7BR&#10;JnjefCxGvXnbfLA8aXsAfUsymnxIffMphH24fqUh2X8sf1duZnR4gX5k8HWggZVbAnaigXJQt3ed&#10;gS9GVHi6gPU8HHoDgMwyhntogK8pkH0CgI0iBH6fgGht3HMyiEpkb3Rzh8laiXWKhvFQTnaXhexF&#10;+nfMhPE7z3k2hAMyXHq2gyIpmXxsgjgiJ34tgU1tcnIwjtJkCnOFjcBaJ3SsjDBP+HXGimNFuncJ&#10;iKE7qHiHhu0yQ3olhUUpk3v7g5siQ33RgghpIIrkVVxgDIojWRxWjYl9XOlMmYjQYM1CZYgPZNo4&#10;SYdNaSAuyYaWbZsmCYX/cm8eqIWRd4NoLoggXG1fVIeqX5lV6YcqYtFMHYabZh5CFoYBaY44KYVv&#10;bS8u24TrcP0mTYSKdRUfH4RNeVhnX4VsY2tef4UzZgNVQYTiaKNLi4R9a1dBsYQSbiY384O2cSAu&#10;2oNpdD0mgYM/d5UfhoMyewRmkYLwalNdr4LkbFhUdIK9bmBK+IKFcHdBPoJPcqM3soIpdPAuzIIS&#10;d1kmp4Iceewf34I9fIhlx4DHcSxc8YDjcqBTwoDgdA1KV4DKdXpA34C+dwA3c4DLeJ4uu4Dmek4m&#10;xYEgfBkgKoFsfeFlE371d/JcTX81eNZTM39PeaNJ2X9YemZAe39qezc3Un+UfB8ut3/cfRUm4YBF&#10;fhYgaYC8fw1kdn1kfn1bu33LftJSsn4BfvtJbX4hfxFAJH5QfzA3KH6Yf18u0H70f58nBH+Jf9wg&#10;nYArgA5j+3wohN9bany0hK9ScXz7hCpJPn0cg3tACH1VguE3Bn2/glsutH49geonF37vgWsgx3+1&#10;gOVjmnsqiwVbD3vKik9SHXwjiRpI+XxRh6w/23yVhlU28H0OhRYusX2mg+onJH54grcg6H9XgZRe&#10;45OIVNlWnpIVWJNOCpCqXGZFHY8lYGE8BI1+ZI4zFIvIaPoqy4oWbZgjTYh/coUdJoccd5BeCJD7&#10;W4NV94/GXrdNd452YgNEsY0GZXA7yIt5aQkzConqbNgq9ohkcNIjqob+dQwdr4XLeVVdWI5nYhVV&#10;RY1kZMNM64w9Z4NEOorvamI7fYmNbWQy8IgucJUrEIbZc+cj9YWnd2weJoSlevJcsYv7aJJUm4sg&#10;arhMQ4oebOtDyIj7bzY7K4fIcaEyzIabdC4rHYV6dtYkMIR7eaMejYOofGVcDYnabwNUAokmcKJL&#10;t4hFckVDS4dBc/E664Y1db4yq4U4d6crJIRGeaAkYYN3e7Ae44LQfa5bdYgLdWFTe4d+dnxLR4a6&#10;d4hC74XQeJU6poTgebYyn4P/evYrMYM3fEAkiYKXfZAfK4Ibfsxa8oaHe41TDYYffCdK7YVzfJhC&#10;qYSbfP46boPDfXcyhYL+fggrR4JNfqcksIHYfzwfZ4GFf79ah4VGgXBSpYT9gYFKj4RogVRCXIOi&#10;gRI6NILdgOUyUII3gMorP4GTgMQk24EygLAfl4EMgIpaM4RIh0hSgYQnhutKeYOmhglCX4LPhPQ6&#10;YoH7hA4yoIFag00rfIDfgqUk/YCygeofvYCsgS9U3JyGVCNNi5paV9dF+5ggW68+H5WuX8A2JpL+&#10;ZBYuYJA1aLEnRY1tbXwg74rMcoob0oh+d5pUBJo8WmpM3phTXadFVZYqYQo9pJO5ZJ416ZEPaGgu&#10;YY5dbGwnhYu1cJUhYYk/dPccbYcgeVJTfZe/YJRMTJX8Y1pE2ZP9Zj09OZGnaVI1rI8hbI0uWoyZ&#10;b/snt4ofc4Uhwofcdzsc8oXveuFTCJVSZqNLyZOvaOxETpHQa1E83I+obdo1co1QcIsuTor6c18n&#10;24izdkoiEIameVUdZITpfEZSiZMpbKVLTpGzbnRD54/ucFM8g43eckU1TouzdGQuSYmLdqIn94d3&#10;eOsiUIWae0YdxYQKfYFSDZFUcqNK4pALc/hDlo5jdUo8TYxpdqY1L4pUeB8uV4hJeb0oGIZhe2Qi&#10;hYS0fQ0eFoNQfpJRoY/KeHVKiI6seVFDVI0behA8HIs0es81C4k2e6ouUIdGfKEoO4VzfaYitYPy&#10;fqAeWIK3f3lRSo6HfhlKQY2NfnpDH4wSfqE7/Yo1fro0+YhFfvQuOIZ1f0UoOIS6f6oi3YNQf/8e&#10;joI6gDlREY1/g5tKDYygg31C9Is9gwA75Ylrgms0/Yd/gfwuUYW8gakoVIQbgWki/YLRgSAeuYHX&#10;gNWiNVabT6qT5FopVCOFQl2/WJh2HWF4XQtmh2VoYYdWxmmaZiNHZm4KavY4d3LacC0qx3f7dgSg&#10;KFHKWZ+STVXaXTCD4VnsYLp07F4YZENlfWJ8Z9RV6mcja4VGvmwNb2c4GnFYc6cqz3bqeGyeTU1x&#10;Y4uQk1H5ZiiCbVZ3aMNzl1sLa2JkXl/Vbg5VBmTqcNhGHWpEc8o3yHAAdwsq13X4erGcd0mDbVWO&#10;4k58bwWA1lNYcLpyVFhIcnJjSF15dDhUL2LydhdFjGizeBU3gG7Uek8q3nUifM6atEX+dvuNYEtg&#10;d8l/glCceJtxGlXgeW1ibVtmektTfWE/ezxFE2dbfD83RG3TfWoq43Rqfr2ZKkLugHaMGUivgGV+&#10;eE5AgFRwPFPXgEJhqFmngDRS/F/JgDREt2Y3gDw3FWz6gFMq6HPNgHmX4kBMib2LDUZhiMJ9pEw+&#10;h8lvkVIbhtFhD1gxhdxSg16VhOpEdGVBg/c282xDgvwq7HNKgf6W3z4fkrOKOUR6kMZ8/UqWjuBv&#10;D1CrjQNgolb6iytSH12ZiUxELGR9h2I22GuthV4q73Leg0uWKDx1myGJnkMAmDt8gUlHlWpusk+G&#10;krJgYVX+kANR9FzHjUNEBGPXims2u2s0h2oq8nKIhGGXZF1lT/6KGWBhVGl8bWNzWNFuO2apXTdf&#10;nGoQYatQ3W22ZkVCiXGZaxg0tHXccFYoL3pndjCVeljHWWqIx1xJXP97W1/NYI9tW2NrZB5e4mc7&#10;Z7VQTGtOa25CJm+hb1g0i3RYc6goTHlPeH2TulSaYsyHGFiSZYN57lx8aDZsDWB9aupdzGSzbapP&#10;cmkxcIpBj23wc5I0RnMNduwoZXhXeqaSCFDSbBCFf1Uybex4c1l3b8hq6V3RcaRc0mJrc4pOtWdL&#10;dYtBFGxtd6s0EHHmeggoe3d9fKaQdk11dTeEHFIwdj93M1bOd0NpwVt7eENcCGBoeU1OE2WkemxA&#10;rGsee58z5nDofPkojnbBfnmPI0qOfjyC9U+XfnF2OFSDfppo6Fl+fr1bSl61fuVNmmQ4fx1AXWn/&#10;f2IzxHAQf7connYhgBmOD0gUhwuCBk1jhmh1bVKQhbJoO1fNhPVasV1HhD1NJmMKg41AJGkMguMz&#10;rm9ZgjUoq3WdgYSNOUYMj4uBS0uTjhB0y1D2jHlns1ZnithaO1wWiUBMvGIUh6s/32hKhhYznG7D&#10;hG4otXUwgruMokR6l5aAwUorlUh0Tk+0ks9nSVVLkE5Z61shjdtMhmFHi2Y/r2eqiOkzfG5OhlEo&#10;vnTZg7yMvmRdUGOAcGbJVLdzumlUWQ5mfmwBXWhY3m7YYdVLJXHoZm094HUxaz8xJXjXcIAlwHy9&#10;dliK7F/4WTJ/F2LlXMhykWXbYFplh2joY+5YEGwkZ5FKhm+ea1s9dnNSb1gxAXdfc7Yl8XubeIuJ&#10;VFvxYg19p19TZNhxfWKpZ6BkkWYRamhXT2mobT9J+m2EcDY9JHGdc1cw63YLdsomHHqcepmHwlhR&#10;as58L1wUbM9wE1/Abs9jemN9cM1WYGd3ctVJSGuydPo8s3Aodz8wwnTrecEmQXm8fH6GWFUac3R6&#10;5FktdLBu510rdeNiamE6dxFVqmWDeEpIuGoXeZg8XW7gevwwqHPtfIkmYXj8fjaFKlJTe/x511at&#10;fHRt/FryfNhhml9KfTJU+GPafZJISmixfgU8G23Dfogwk3MUfx0me3hZf72ENk/3hE14/VSMhAJt&#10;PFkNg5Ng8l2kgxRUZGJ0gp1H3WeIgjI77WzQgdIwiXJbgXImkXfRgRCDeU4GjFR4VFLNi0ZsoFd/&#10;igJga1xFiKdT62FJh1dHdGaWhhA7rWwQhNAwf3HEg4Mmo3digjCC9EyCk/R311FykjBsJ1ZGkBZf&#10;/Fsvjd1TlWBXi7JHOmXLiZA7emtyh3AwX3FRhUImsXcKgx+CG2uOUMN2tm1tVP5q7m9wWUNeq3GP&#10;XZRSDnPOYf5FZXY+Zpc5PHjfa2otrXvScK8je374dnuAYmdhWQB1cWm4XJJp32wbYCVdzm6TY79R&#10;XXEvZ25E5HQCa0c473cHb1Mto3pZc8AjwH3MeJZ+72OLYUh0FWZOZCNoz2kKZv5c3mvXadxQo27M&#10;bM5EYHH9b+M4pnVgcyMtmnkJdrEj/HzDeot9iGANaYlywmMta6hnmmY7bcdcDmlWb+pP+2ykchZD&#10;8nArdGA4c3Pkdswtm3ffeXYkMXvdfFZ8Olz8cbFxqWBncxlmlWPAdHpbDGcmddZPSWrAdz9DZG6d&#10;eMA4H3KkelgtiHbkfBkkXXsWffV7J1pTebtwrV39enBltWGYew5aRmVEe6BOpGkhfDxDAm08fO03&#10;6nGJfa8tf3YIfoUkgnpvf2N6SFgOgY5v5VvwgZBlA1/CgWhZqWOogS1OHGfAgPtComwWgNg3x3CV&#10;gMQtgHVMgLQkoXnkgKB5m1YuiRlvSVpAiG5kcV4/h35ZKWJRhnBNqWabhW5CPmsnhHk3j2/Ug5At&#10;fXSygqAkunlzga15HlS0kEpu1ljtjv1j/l0OjUVYvmFAi2BNVWWriYlCB2pdh8E3YG83hgItY3RA&#10;hD4kznkYgop3bHMGUQVs8XRXVStiHHXMWWRW1XdVXbFLQnjwYh0/snqxZr00r3yYa5gqV37EcOAh&#10;ZIETdpl12G8YWL1rz3DVXExhLnKeX+JWG3RzY4VKtnZiZ0M/Vnh+azA0hnrBb08qbH1Ec8shvX/a&#10;eJ10h2txYIJqlG2SY2pgNG+tZlZVQXHRaUtKDnQTbFg+43aGb4w0T3khcuwqdXvydpYiCn7Ientz&#10;TGgeaDlpZ2qSanVfF2z5bLVUfG9kbvtJbHH8cVM+e3TCc8s0IXeudmUqf3rJeTgiTX3ZfC9yH2Up&#10;b+NoUmflcXNeIGqQcwBTom1CdItI9nAedik+KnMyd+E0BHZmebAqkHnEe6kihX0MfbdxIWKcd3Zn&#10;gmWXeGFdcGh/eTdS+mtwegRIXm6Jet490XHYe9Iz1XVLfNgqkHjmffIitXxgfw9wU2BrftJmxWOc&#10;fxlcx2a5fzVSZWngf0BH320xf1c9eXC1f4IzunRXf70qmXgof/0i3HvRgDhvsF6ZheVmNGH3hY1c&#10;QWVBhO9R8GiThDNHeGwRg4Q9IW/JguczjXOVglkqoHeKgcci/HtdgTJvOV0kjKplx2Cqi79b1mQW&#10;imVRjmeIiNtHLmslh2A8828AhfkzZ3L4hJ8qjncXg0YjFXsAgf9s0nrNURVjSnuHVS5ZbXxiWWBP&#10;KX1FXa9EpH4tYiU6MH8tZtUwVYBKa74nOIGacQ4fgIMEdrJraHcfWFViRHg8W+VYlXleX4NOhHqC&#10;YzVEL3uzZwk57n0Eaw8wSn5yb0cnaIASc9Yf7IG/eKJqQHOnX6BhLXUfYpdXu3aLZZhNxnf0aKhD&#10;pXlwa9Y5mnsSby8wMHzQcrInin65dnsgSYChemtpKHB6Zt9gHXI9aThWu3Pta5dNDXWebgRDEXdo&#10;cIk5PXlXczEwDXthdfonoX2NePggmX+qfApoJG2kbgtfM2+pb8ZV5HGZcYJMRnOMc0NCpHWVdRg4&#10;83fOdw4v9nobeRknunyGe0gg3n7XfXxnO2sqdSZeX21tdkRVLW+Zd1RLt3HEeGFCNXQHeX04zXZy&#10;erkv8nj6fAYn1HugfWYhF34lfsFmfGkHfBFdw2uHfJhUq23nfPhLRnBBfUtBznK1fbA4hHVUfi4v&#10;5HgFfr4n53ref08hRn2Sf9dl5Gc9grldOWnugqxUL2x8glxK3m7+gfJBdnGcgZw4OnRqgVwvwHdC&#10;gS4n9Xo/gPshbH0agMFlcmXLiRxc0GikiINTy2tYh4BKh237hlNBOHC3hTs4F3OlhDsvqXalg0wn&#10;8XnIgl8hi3y6gYBihILcUOFZ9ILxVPdRFIMgWSpH04NLXYM+W4NuYg01A4ObZtYsTYPba9gkYoRD&#10;cTUd1YTEdsdhQ39qV7dZA3/dW09QR4BKXvtHNoCqYsQ99IEIZrY01YF7at8sW4ICbzgkqoKxc94e&#10;UoNxeKVgQ3wdXpBYDHzhYZ5PhH2QZLlGj34uZ+w9gH7Qa0M0mH+MbsksWoBccnYk4oFPdmEevoJJ&#10;eltfVHkOZV5XInoXZ9lOpXsDal9F8HvkbPo9B3zOb7I0VH3ScpEsTn7pdY8lDYAceLsfHIFJe+de&#10;cHZPbB9WTneYbgZN43jBb/NFRnncceo8pXsGdAA0F3xOdjYsQn2jeIElMH8Reuofa4BufUddpXPk&#10;cstVl3VsdCFNR3bOdW5EwnghdsE8QXl+eCgz+nr0ea4sRXyBe0YlU34ofOkfrX+3fnpc9HHJeURU&#10;8nOPeghMt3UoerJETnare1k76ng1fBQz0HnYfOYsXXuFfcoleX1ffq8f438ff4BcZnACf4xUiHIH&#10;f8dMZ3PRf8ZEGXVzf7I7x3ccf7szpnjsf90sQnrBgBQlj3y8gEAgD36kgFxb/G6QhZpUJHC/hUxM&#10;C3K0hJ5Dz3R4g9E7l3Y8gyMzkXgpgo8sPXoigg8lm3xCgYwgMn5CgQ9Yios6UGFQ+IqUVIFJGooA&#10;WL5A3YleXSs4cYinYdMwMofuZsEonYdCa+Qh2Ia2cVUcYIZRdtlXcYf9VtdQFYe4WoFITIdaXkVA&#10;PobiYi44EIZYZkgwEoXXap4ov4VmbyAiNYUbc+Ic7YTxeKdWmITVXUlPO4TYYHVHnIS4Y7M/qIR2&#10;ZxM3r4Qoapwv6oPoblgo1YO5cjYigYOvdkYdZ4O+ekxV0oHdY69OdoIdZlNG3II3aQc/I4I0a9g3&#10;UIIobs8vv4Iscewo4II/dSUivoJyeIEd0IK2e8dVEX8pag1NwX+rbCZGOX/+bkw+l4AxcII3CoBh&#10;cuEvm4CkdV8o6ID0d+4i8YFgepEeKYHUfRdUX3zEcFtNHX2KcepFsX4Xc3o+LX58dRU2vn7cds0v&#10;iH9NeKco83/SeosjHIB0fHQec4EXfjtTxXqzdnlMlHu4d4BFQnx7eHQ92X0MeW42e32XeoMva34y&#10;e7IpCH7WfO4jRH+qfiEesIB7fzNTQXjnfFlMFnovfNZE1XsmfS09hnvgfYI2QHyMffIvOn1Sfngp&#10;A34Pfw4jb37/f5Ye4X/9gANS4Hdxgh5LzHj2ghdEoHofgb89cXrtgVg2VXujgRovaHx8gPgpJ31j&#10;gOgjin5+gM4fCH+YgKxO2JP9T6NISpKEU9JBcZERWB06PY+FXKQy4Y3ZYXYru4wjZpMlQYp6a+Qf&#10;lIj2cW8bGYe0dudNzJD6VblHUo/tWX1AgI6vXV85fY0/YXEybIutZcErloodak8lbIifbwMgAIdS&#10;c+UbtYZHeKdNFI34W8tGjI0sXxw/1YwpYoQ46oroZhwyEYmJaeMreYgxbeAlkIbtcfcgW4Xddi8c&#10;O4UJej5MeIsRYdBF6op8ZKQ/MYmvZ484e4isap8xyYeJbeArZYZvcUYlr4VqdMAgqISXeE0cr4P4&#10;e6pL2oheZ85FU4gQaiE+rod7bIg4EIaobwgxooW/cbkrXITidIolz4QXd2Ig7IN9ekEdEIMQfOxL&#10;QYXvbcdExoXxb5U+QIWZcW43xIT2c14xc4Q5dXArY4OJd6Ql8ILxedohJoKMfAkdYYJOfgNKvIPQ&#10;c5NETIQgdNw95IQCdiI3hoOLd3sxTIL1ePIrWoJteoImEoH3fBchW4HAfZwdpIGufu9KTIIAeS9D&#10;54KXefI9lYKvep83VoJee1gxLYHqfDIrRYGLfSAmGoEyfhYhhIEZfvkd2oEsf7RJ+4B8fqVDl4FS&#10;fts9VYGdfuY3MYFsfvkxJIEPfzArVIDKf3wmKICWf9EhmoCegBseBYDEgFQAAP//AAD//wAA//8A&#10;AG1mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYH&#10;CAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9A&#10;QUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5&#10;ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGy&#10;s7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err&#10;7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQU&#10;FRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9A&#10;QkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2v&#10;sLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj&#10;5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQE&#10;BQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYn&#10;KCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9x&#10;dHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P&#10;0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T0&#10;9fb29/f4+Pn5+vv7/Pz9/f7+//+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGn&#10;eLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE&#10;2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;OTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I&#10;1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9&#10;p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQ&#10;ls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/&#10;okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1qua&#10;i92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HA&#10;uqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+m&#10;WabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK&#10;/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92l&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWH&#10;xrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabH&#10;pWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBN&#10;YPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxraj&#10;h8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSx&#10;xKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGk&#10;THLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uz&#10;oIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdv&#10;tsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okVK/aFMYPKlS3Hm&#10;qUqD2qpNlc+pVqXIqGGwxaprtcKsdbq+q32/uqqDxbaoh8qypofQq6KH1qSeidyamo/hmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4f+mODL/o0VK/aJLYPKmSXHmqkiC261Kk9CsUqPJrF2vxq9ns8Oxcbi/s3m9uK+BxLKqh8uspobQ&#10;paOG1Z2fhtqTnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYvek52L3v+nODL/o0VK/aJKX/KnSHDnrEaB3K9HktKwTqHKsVetyLZisMW6&#10;bLW6s3i+sq6Bxa2qh8unp4XPoKSE05ihhdePn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2v+nODL/o0RL/qNJX/OpRm/orkSA&#10;3bNDkNO2SJ/Mt1GqysBcrL24bLezsnjAra6BxqmqhsqiqITOm6WE0ZSjhNSMoYfXjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH1/+n&#10;NzL/o0RL/qVHXvOqRG7psUF/37g+jta9QpvPw0qkwr5cr7a3bLmusXjBqa6BxqWrhcmeqYTMmKeD&#10;z5GlhNKKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1P+oNzL/pERL/qZGXvStQm3qtD594b07i9rGPJbKxkikubxcsq+2bbup&#10;sXnBpa6CxaGshMibqoPLlamDzY+nhM+JpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0f+oNzL/pENL/6hDXfWvP2zsuDp65MM3&#10;h93TNZDBxEmnsbpetam1bryksXrAoq+CxJ2thMeYrITJkqqEy42phc2IqIbOiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzv+pNjL/&#10;pUJL/6pBXPayO2ruvTZ36MszgNDSM5O4w0uoqrlgtqS1cLyhsnvAnrCDw5quhMWVrYTHkKyEyYur&#10;hcqHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobMh6qGzP+pNTL/pUJL/6w9Wvi3N2fxxDFx39cse8XQNZWwwk6ppLhjt5+1cryds3y/&#10;m7GDwZevhMOSroTFjq2FxoqshsiHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyf+qNDL/pkBL/7A5WPm9MWLnzi1p0OAkf7nP&#10;N5enwlKpnrpmtZq1c7uYs32+l7KDwJSxhcGQsIXDja+FxImuhsWGrofGhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxv+rMzL/qjtJ&#10;/7YyU/DHKlrY3iFmwt8kgq3OPJifw1anmbxospa3dbiUtH29k7ODvpGyhb+OsobAi7GGwYiwh8KG&#10;sIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw/+tMTL/sDNF+MApTN/WI03H6CBqs94mhKHPQZaXxlmkk8BqrJC8dbKPuX22j7eD&#10;uIy2hLqKtYW8iLSGvYazh76Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv/+vLzL/uSk/6M4eP8zmG1K37iFtpd4sg5fSRZKQ&#10;y1udjMVrpYvCdaqKv3yth75/sIS8gLGDvIKygbuDs3+6hLR+uoa1frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtf+yKjLxxhwz0eIU&#10;OrzzG1ao7iZtmOE1f47YSoyI0F2Vhsxrm4TJdKCBx3ijfsV7pXzEfaZ7xH6necOAqHjCgql3woOq&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOqd8KDqvq+HCjW3Q4jwPAUP6z9Hlec8C1qj+U+eYbeToOB2F+Lf9RrkHrRcJR3z3SXdc53mHPN&#10;eZpyzXubccx9m3DLf5xvy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAndnSCxjE7Q4psP0WQZ//JFWR9DVlh+tGcH/lVHl74WF/&#10;dt1ohHLbbodv2XGJbdh0i2vYd4xq1nmNadZ6jmjVfI5n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j/+jOSr/n0ZA/51QVfqg&#10;UGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf&#10;0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6&#10;kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1w&#10;sMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXv&#10;o1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzF&#10;uIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWc&#10;e7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F1&#10;5KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+j&#10;OSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyP&#10;ybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XC&#10;nIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRT&#10;htqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/&#10;n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaI&#10;ksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5&#10;v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqi&#10;W5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA&#10;/55PVPqhTmTvpE915aZRhdqlWJXRomKjyZ9tr8Wfd7XCnoC5v52IvryZicO5lIvHto+Ny7OKkM+x&#10;hpbUroOg16eBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHVp4Gh1f+jOSr/oEZA/55OVPqiTWTwpU505ahPhNunVZTSpV+hyqNprcWidLTCoX25v6CF&#10;vrudiMO4mInItZOLzbGOjtOuiZbYp4Wd2qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1v+jOSr/oEZA/59NVPujTGTwp0x05qlOg9yqU5LS&#10;qVugy6Zmq8alcLPDpXq4v6SCvbuih8O4nYfJs5iJz7CUjtWrkpfaoIqc3JuJn9ibiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2P+jOCr/oEVA/6BM&#10;VPukS2PxqEtz5qtMg92tUJHUrFiezKpiqceqbLHEqna2wKp+vLyohMK4pIbJs6GIz6ycjdWjlpTa&#10;mpGc3JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Ylo6e2P+kOCr/oEVA/6BLU/ulSmPxqUly561Kgd6wTZDVsFWczrBep8mwaK/GsnOzw7J8uL2w&#10;gMG2rILJrqeFz6WhitWcnJHalZmc3JGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2f+kOCr/oEVA/6FKU/umSGLyq0hx6K9IgN+zSo7WtVGa&#10;0LZapMy4ZavKvXGuwbl7treygMCurITIpqiFzp2kh9SUoI7Yjp+Z24ybntmMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2f+kOCr/oUVA/6JJU/yn&#10;R2HyrUZw6bJGf+C3R4zZu06X079Xn9DFY6TFwHCturh5t7CygMCprYXHoKiEzZelhdKOoYnXh6CS&#10;2YehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;h6Gc2P+kNyr/oURA/6NIUvypRWHzrkRv6rVDfeK8RIncwkqT2MpUmcrGYqS8vW6wsrZ4uaqxgMGk&#10;rYXHm6mEzJOmhNCKo4fUg6KO1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbWgqKW1v+lNyr/oURB/6RGUv2qRGD0sUJu67hBe+TBQobfzEaN089S&#10;l8HEYaezu22zq7V4u6WxgMGfroTGmKuEypCohM6IpobRgqSM04CkktOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS0/+lNyr/oURB/6VFUf6sQl/1&#10;tD9s7bw+eOfHQIHg1kaHyc1RmrjCYKqsum21pbV4vKCxgMGbroTFlayEyI6qhMuHqIbOgqeLz3+m&#10;j9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP&#10;0P+lNir/okNB/6dDUP+uP133tzxp8MI7c+bQP3nT2T+KvstRna/AYayluW62oLV5vJyygcCYr4TD&#10;kq6ExoyshciHqofKgqmKzH+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7Nf6mOzf+mNir/okJB/6lAT/+yO1v5vThl7Ms4bdzcNXjH1j6Os8lSoKfA&#10;Y62fuXC2mrV6vJiygb+UsYXCj6+FxIuuhsWGrYfHgqyKyH+rjcl/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyf+nNSr/o0JB/6w8Tf+3NlfyxTNf&#10;4dY2Y83jMXy60z+RqchUoZ/AZa2ZunK1lrZ7upSzgr6SsoXAjbGGwYmwh8OGr4jEgq6KxYCujMWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6Mxf+o&#10;NCr/pj4//7E3Svm+MFLnzy9V0eIsaMDhMH+t0kKToMhXoZjBZ6uUvHOykrh8t5C2grqOtIW8i7OG&#10;voiyh8CFsYnBg7GKwYGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzCgbCMwv+pMir/qzg9/7gvRe7IKUjW3yVSw+wpbLHfMYKh0kWSl8pan5HDaaeO&#10;v3Stjbx8sYu6gbSIuYO2hbiEuIO3hrmBtoe6f7WJu361i7x+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvP+rMCr/sS849sImPNzaHzvG6yNXs+wq&#10;b6PfNYKW1EqQj81dmovIa6GJxHWmhsJ7qoPAfqyBv4Cuf76CsH29g7F7vIWyeruHs3m7iLN5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs/+tLir+&#10;uyUw49IaLcnoG0G29yNapewub5bhPH+M2E+Lh9Jfk4TNbJmBynSefsh4oXvHe6N5xn2keMV/pXbE&#10;gaZ1w4OndMOEqHPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoapc8KGqf+0JCXsyhYjzeUTLLn2G0an+iZbmO41bIzlRHqE3lODgNliinzVbI940nGT&#10;ddB1lXPPeJdxznqYcM18mW/NfppuzICbbcyCnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnPXBFRnR3wwYvPMTMar/Hkea/CxZjvI8Z4Tq&#10;S3J95Vh6eeBjgHTeaoRw22+HbdpziWvZdopq2HiLadd6jGjWfI1n1n6OZtWAjmXVgY9l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj9LSCgm/6A0d&#10;rf8VM53/I0WQ/zNUhfdDX37xUWh37FxvcOlidGvnZ3do5W15ZuRwe2Xjc31j4nZ9YuF4fmLheX9h&#10;4Xt/YOB9gF/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+BX+B/gf+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOL&#10;tsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfa&#10;nGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pR&#10;Sv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvD&#10;u36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKP&#10;j7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV&#10;0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+d&#10;Uln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36g&#10;xLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rA&#10;i5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plw&#10;ocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3&#10;n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8&#10;psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8&#10;voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nUY2/5pQSv+eUVn3oFJo7aFWeOShWobbnmSU0ptuoMyY&#10;eKrGlYGyxJWJtsGRjrq/jJC9vYiTwLyEl8O6gZvFuX6gx7h8p8iye6rIsHuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyP+gOCL/nUY3/5tPSv+fT1n4olBo&#10;7qNTd+WkV4XcomCT055qn82bdKnHmH2xxJeGtsGUjLq/j46+vIqSwrqGlcW4gprIt3+gy7R8p8ys&#10;fKnKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyv+g&#10;OCL/nUU3/5xOSv+gTlj4o09n76VRduWmVYTdpV2R1KJmnc2fcKjInHqwxJqCtsGYirq+koy/u42P&#10;xLiIk8i2g5nMtIChz6x9pc+mfqfMpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jLpH+oy/+hOCL/nUU3/51NSf+hTFj5pU1m76dPdeapU4PeqFqQ1aZinM+jbKbJ&#10;oHauxZ5/tcGch7q+l4rAupCNxraLksu0iJrOsoak0aaApNGggafNn4GnzJ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzP+hOCL/nkU3/55MSf+iS1f5pkxm8KlO&#10;dOerUYLfq1eO16pfmtCoaaTLpXOsxqN8s8KghLm+nIjAuZaMxrWRksuvjZjPqoqh0qCEo9ObhKbO&#10;moSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzf+hOCL/&#10;nkU3/55LSf+jSlf6p0tl8KtMc+itT4Dgr1SN2a5cmNKtZqHNq3CpyKp5sMOngbe+oYTAtZuJxq6V&#10;j8yokZXPoo6e0pqJotOWh6XPlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bOlYemzv+hNyL/nkQ3/59KSf+kSVb6qElk8axLcumwTX/hs1GL2rNaldSzY57Ps26l&#10;y7N4q8OsfLe4pYG/r56GxqiZjMuhlZLQm5Kb05WOotSRjKXQkYumzpGLps6Ri6bOkYumzpGLps6R&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzv+hNyL/nkQ3/6BJSP+lSFb7qkhk8q5Jceqy&#10;TH3itk+J3LhXkta6YZrTvW2gybh1q76werazqX+/qqKExqKdisubmpDPlZeZ0pCVotSNkKXQjJCm&#10;z4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz/+hNyL/nkQ3&#10;/6BJSP+mR1X7q0dj87BIcOu1Snzkuk6G3r9Vj9rDYJXSxG2cxbtzqrmzeLaurX2/paeCxZ2iiMuW&#10;n47Pj5yW0oucotOIlaTQiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXPiZSlz/+iNyL/n0Q3/6FISP+nRlX8rEVi9LJGbuy4SHrmv0yD4cdTitzNYo7OyGybwL9x&#10;qrS3d7WpsXy+n6yBxZenhsqQpIzOiqKV0YaiodKEm6XQhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz/+iNiL/n0M3/6JGR/+oRFT9rkNh9bVEbO68Rnfp&#10;xEt/489UhNnUZYjIy2uausJwqa66d7SjtHy9mq+Bw5KshciLqYrMhKeSz4CmnNCAo6XPgKGmzoCh&#10;ps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzv+iNiL/n0M3/6NF&#10;R/+qQlP+sUFf9rhBavHBRHPqzEt54NpWfM/VXo3AzGmbs8NyqKe7ebOetX+7l7GDwo6thcaHq4jK&#10;gamNzXyols57qKLNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabNe6mmzf+jNiL/n0M3/6VDRv+sQFL/tD5d+b0/Zu7IQ23j1k1v1d1OgcTTWZG1yWafqcFxq6C7&#10;ebOZtoC6lLKFwIyvhsSGrYjHgKuMyXyqksp6q5zKeaufynmrn8p5q5/Keaufynmrn8p5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/Keaufyv+jNSL/oEI3/6ZBRf+vPVD+uDtZ88Q8YebRQ2TZ30Nz&#10;yNxKhbfQV5Wqx2WioMBwrJm6ebSUtoC6kbOFvouxhsGFsIjDga6LxX2tkMZ6rZfGeq2axnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axv+kNCL/oUE3/6k9Q/+z&#10;OU35vjdV6sw6WdvdO2LL5T93u9lIiavOV5igxmWkmMBxrJO7erOQuIG4jLWEu4izhr6FsonAgbGL&#10;wX6wj8J7sJTDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;erCWw/+kNCL/oz42/605Qf+4NEjwxjNN39k2UM3lNme+5Dt7rddIjKDNWJmXxmekksFyq469e7CM&#10;uoG0iLiDt4S3hbmCtYi7f7SKvXyzjb56s5G/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O/erOTv/+mMiL/pjo0/7IzPffALkLk0i9Bz+QuVb/vM2uv4Tt+oNZK&#10;jZbOW5mQyGmhjMNzqInAe6yGvn+vgryBsoC7hLN9uoa1e7mItnm4i7d3t4+4d7eQuXe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuf+nMSL/rDMx/7krNurMJjbS&#10;4SZBwe8sWrDtM26h4T1/lddNjI3QXpaJy2udhsd0ooPEeqZ/w32pfMGAq3rAgqx5v4Std76Gr3W+&#10;ibBzvYyxc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72N&#10;sf+pLiH/syor8sUiLNbeHC3D7SNHsvkrXaLsNm+V4kJ9i9pSiIXUYJCC0GyWfsxzm3vKd554yXug&#10;dsh+onTHgKNzxoKkccWEpXDEh6ZuxIqnbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4unbsOLp/+sKiD6vR8i3NkSG8XrGjO0+iNKo/kuXpXuPG2K5Ul5g99Wgn7a&#10;ZIl61myOdtNxkXPSdZRx0HmVb897l23OfphszoCZa82CmmrNhJtpzIecaMyInGjMiJxozIicaMyI&#10;nGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInP+2Hhjk0A4TyOkRILX5Gzel/yZL&#10;l/o0XIvxQmiC6k9yfOVbenfhZH9y3mqDbtxwhmzbdIhq2XeJaNl5i2fYfItm136MZdaAjWTWgo5j&#10;1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj+nH&#10;DQzK2gsPt/cSJKf/HTmY/ytJjP46V4P2SWF88FVpdexeb27pY3Rq52l3Z+VueWXkcntj43V8YuJ3&#10;fWHieX5g4Xt/X+F9f1/gf4Be4IKBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBXd+DgcvQCQO64gsTqP8UJpr/ITeN/zFFhP9AUHz8Tlh0+FdfbfRdZGfyYmdj&#10;8GhqYe5sbF/tcG1d7XJvXOx1b1vsd3Ba63lxWut6cVnqfHJY6n9yWOp/c1jqf3NY6n9zWOp/c1jq&#10;f3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c/+cOBr/mkYt/5dRQf+aU0/+nFVe9Zxa&#10;bOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9&#10;v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/&#10;mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KB&#10;m7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISk&#10;y46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOyb&#10;X3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iy&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt&#10;/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nB&#10;f566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46M&#10;q8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rk&#10;mWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dR&#10;Qf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566&#10;wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvf+dOBr/mkUu/5dQQf+bUU//nVRd9Z5Ya+ydXXnkm2SG3JhuktWVeJzQkoGky4+Jq8eN&#10;j7HFiZO1w4WXuMKCmrrBf567wH2ivb97p76/ea2+u3ixvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvv+dOBr/mkUu/5hPQP+dUE7/n1Jc9qBVau2gWnjln2CF&#10;3ZxqkdaYc5vQlX2ky5KFq8ePjbHEjJG2woeVucGDmbu/f52+vn2iv716qMC8ea/BtHmwwbB6sMCw&#10;erDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwP+dNxr/m0Uu/5lOQP+e&#10;Tk7/oVBb96JTae6jV3fmol2D3p9mj9ecb5rRmHmjy5WCq8eSibHEjo+2womTur+EmL29gJ3AvH2j&#10;wrt7qsS0eq3ErXuuw6p7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;qnuvwf+eNxr/m0Qu/5pNQP+fTU3/ok5b96RRaO+lVXXnpVqC36Nijdiga5jSnHWhzJl+qciVhrDE&#10;ko22wYyRu76Glr+8gZzDun6kxbd8q8ete6vGp3ytxKR9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7DpH2uw/+eNxr/m0Qu/5tMQP+gTE3/pE1a+KZPZ/CoU3ToqFeA4Kde&#10;jNqkaJbToXGfzp16p8mZg6/FlYq1wY+Pu72JlcG6hZ3EtoKkx7CAqsinfarIon6sxZ9/rsOff67D&#10;n3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw/+eNxr/m0Qu/5xLP/+hSkz/&#10;pUtZ+ahOZvGqUXPpq1V/4qtbitupZZTVpm6dz6N3pcqfgKzFmYa0v5OMvLiNk8GyiZnFroahyKqE&#10;qcmhgKnKnIGsxpuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4Gt&#10;xP+eNhr/nEQu/5xKP/+iSUz/pkpZ+alMZfGsT3HqrlR9469ZiN2uYpHWrWua0ap1osulfavBnYO0&#10;uZaJvLKRkMGsjJbGp4mdyKOHpsqbg6jLmIOrx5aErcWWhK3FloStxZaErcWWhK3FloStxZaErcWW&#10;hK3FloStxZaErcWWhK3FloStxf+eNhr/nEMu/51JP/+jSEv/p0lY+qtLZPKuTnDrsVJ75LNXhd+0&#10;YI7Zs2qW0bF1nsaoe6u8oIG0s5qHvKyUjcKmkJTGoI2byZyLpMuWh6jLk4eryJKHrMWSh6zFkoes&#10;xZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxf+fNhr/nEMu/55IP/+jR0v/qEhX&#10;+61JY/OwTG/stFB55rhWg+G7Xovau2qSzbRznsGreaq3pH+0rp2EvKaYisGglJHGmpGYyZaPocuR&#10;jKjMj4qqyI6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxv+f&#10;Nhr/nEMu/55HPv+kRkr/qkZW/K5IYvSzS23uuE936L1Vf+HBXobWwGyOyLdxnb2ud6qyp320qaGC&#10;u6GciMGamI/GlJaWyZCUn8uMkqjMio+qyYqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzGio6sxv+fNhr/nEMu/59GPv+lRUr/q0VV/LBGYfa2SWvwvE5058JVe9/IYYDR&#10;w2qNxLpwnbiydamtq3uzo6WAu5uhhsGUnY3FjpuUyIqZncqGmajLhpSqyYaSq8aGkqvGhpKrxoaS&#10;q8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxv+fNRr/nUIu/6BFPf+nREn/rUNU/rNE&#10;X/e6R2jvwU1w5clWddzOZHrMxmmNvr5unLK2dKinsHmynqt+upWmhMCOo4vEiKGSx4SfmsmAn6fK&#10;gZqqyIKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxv+gNRr/&#10;nUIu/6FEPf+oQkj/r0FT/7ZCXfe+RmXsx01r49JYbdbTYXrHymeMucJtm6y8cqehtnexmLF9uY+t&#10;gr6IqonDgqiQxn2nmch6p6XJe6KryH2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzGfZ6sxv+gNRr/nUIu/6JCPP+qQEf/sj5R/bpAWfPDRGDoz05j39xZZ8/YYHnAz2aK&#10;sshrmqbCcKabvHavkbh7t4m1gbyCsofAfbCOw3iulsV2raHGdaysxnemrcV3pq3Fd6atxXemrcV3&#10;pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxf+gNBr/nkEu/6RAO/+sPUX/tTtO978+VezL&#10;RFnh2k9a1N9RbMbaWn2402KLq85pmJ/GcaSVwHetjrt+tIe3g7mBtIe9fLKMv3mxk8F2sJvCdLCm&#10;wnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwv+hMxr/nkEv&#10;/6c9Ov+wOkP9ujhK8MY7T+PVRU7V4UZfyOJLcbrdUoGs1VuPn8xmm5bGcKSPwHirirx/sYS5g7WA&#10;t4e4fLaLu3m0kLx3tJe9drShvXSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+dLOlvv+iMxr/oD4u/6o5N/+0NT/2wDVE5885RdffPFDJ50Fku+VGdqzcToWf01qSlcxn&#10;nI7GcaSKwnmqhb9+roC8grJ9uoa0ermKtne4jrh1t5O5c7eauXO3oLlzt6C5c7eguXO3oLlzt6C5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguf+jMhr/ozos/640NP66MTrtyjA72t0yP8rnOFW8&#10;7D1preVEeZ/bToeU01ySjcxom4jIcqGExHmmgMJ9qnzAga15voWvd72IsHS8i7Jyu5CzcLuVtG+6&#10;mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatP+kMBr/pzUq/7Qv&#10;MPTDKjHe2CstzOYuRb3yNVqt7jtsn+REe5PbUYeL1F6Qhs9qmILLc51+yHihesZ8pHfEgKZ1w4Oo&#10;c8KGqXHBiatvwI2sbcCSrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5WtbL+Vrf+lLxr/rS0l/LwnKOXQISTO5CQzvvEsSq74M12g7T1tk+RHeordVIWD12GMf9JsknvP&#10;cpd3zXeadMt7nHLKfp5wyYGgbsiEoW3Hh6JrxoqjacaOpGjFkaVoxZGlaMWRpWjFkaVoxZGlaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpf+nLBr/tSUf7MkaHNDiGSG/8CI4r/0rTaD4NV6T7kFs&#10;ieZNd4HgWIB93GSGeNhri3PVcY5w03WRbtJ5k2zRfJRq0H+Wac+Cl2jPhZhmzoiZZc2MmmTNjppk&#10;zY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2Omv+uJBb1wRcU1N8OEMDv&#10;GCaw/SM8of8tTpT5Ol2J8UdogetScXrmXXh04mR9cN9rgW3dcIRq3HSGaNt4iGbae4ll2X2KZNiA&#10;i2LYg4xh1oWNYNaJjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;X9WLjv65Fg3U0gsGwu4OFrH8GSqi/yU9lP8yTIn8QFmB9k1ievBYaXPsX29s6WRzaOdqdmblb3lk&#10;5HN6YuN2fGHjeX1g4nt+X+F+fl7hgH9d4IOAXOCFgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iBW9+IgdTICQPE1woHsvsQGaP/HCuV/yg7iv84SIH/RVJ6/FJacvdZ&#10;YGv0XmRm8mRoYvBpamDubWxe7XFtXO10blvsdm9a7HlwWet7cVjrfXFY6n9yV+qCc1bphHNW6YRz&#10;VumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc8TNCAG03QgLpP8SGpf/HyqL&#10;/y42gf89QXn/Sklx/1JQaf9YVWP9XVhf+2NbXPlnXVr4a19Y925gV/dxYVb2dGFV9nZiVPV3Y1P1&#10;eWNT9HxkUvR+ZFH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSA&#10;Zf+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWm&#10;zX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+P&#10;fI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT&#10;/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDH&#10;dK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+W&#10;MxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2a&#10;qct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7a&#10;jIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/Zlb&#10;YPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6x&#10;x3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/&#10;lUMl/5NRN/+XU0X/mVZS/ZlbYPWYYG3tlmd55ZNxhN+Qe47ajYSW1YiKnNGEkKLPgJWmzH2Zqct7&#10;nazJeaGuyHelr8h2qrHHdK6yx3O0ssR0urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6&#10;sr91urK/dbqyv3W6sv+WMxT/lkMl/5VQN/+ZUUT/m1RS/pxYX/WbXWztmWR45pZsg9+Tdo3aj4CW&#10;1IyIndGHjqPNg5Ooy4CYq8l9nK7IeqGxxnilssZ3qrTFdbC1xXS4tb13uLW4d7i1uHe4tbh3uLW4&#10;d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tf+XMxT/lkMl/5ZON/+aT0T/nVJR/p5VXvae&#10;WmrunGB255pnguCWcozaknuV1I6EndCKi6PNhpGpyoKWrch+m7DGe6CzxXmmtcR3rLbDdrO3vne3&#10;t7d4triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uP+YMxT/l0Ml&#10;/5dNN/+bTUP/n1BQ/6BTXfegWGnvn1116J1kgOGabovblneU1ZGAnNCOiaPMiY+pyYSVrseAmrLF&#10;faC1w3qnt8J4rrnAd7W5uHi1ubF5tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6&#10;tbmserW5rHq1uf+YMxT/mEMl/5hMNv+cTEP/oE5P/6JRXPijVWjwolt06aFhf+KeaoncmnOT1pV8&#10;m9GRhaPMjIypyYeTr8aCmbPDfqC3wnqoucF4sbu5eLO8sXmzu6t6tLune7W6p3u1uqd7tbqne7W6&#10;p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uv+ZMxT/mEMl/5lLNv+eS0L/oUxO/6RPW/mlU2bx&#10;pVhy6qRefeOiZofdnnCR15l4mdKVgaHNj4mpyYqRr8WDmLTCf5+4vXynu7p6sL2yerK+q3uyvaZ8&#10;s7yjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uv+ZMxT/mEMm/5lK&#10;Nv+fSkL/o0tO/6ZOWfqoUWXyqFZw66hce+WnYoXfo2yO2Z91l9Oafp/Nk4aoxY2Nr7+HlLW5g5y5&#10;tX+jvLF9rL6sfLG/pXyxv6F+s72efrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLue&#10;frS7nn60u/+ZMxT/mUMm/5pJNf+gSEH/pElN/6dMWPqqUGTzq1Ru7axaeeasYILgqmmL2qZzlM+f&#10;fJ3Gl4OovpCKsLiLkbayhpi6rYOgvamBqL+lgLDAn3+wwJyAsr2agbO7moGzu5qBs7uagbO7moGz&#10;u5qBs7uagbO7moGzu5qBs7uagbO7moGzu/+aMxT/mUMm/5tINf+hR0H/pUhM/6lKV/usTmL1r1Js&#10;7rBYduixXn/fsGiI1ax0kMqjep3Am4GouJSHsLGPjraripW7poedvqKFpcCfhK/BmYGvwZeCsr6V&#10;g7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvP+aMxT/mUMm/5xHNf+i&#10;RkD/p0dL/6tJVv2vTGD2slFq7rRXc+W3XnzdtmqDz69ykMWmeJ27nn6nspiFsKuTi7aljpO7n4ua&#10;vpuJosGYiKzCk4WvwpKGsb+RhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8&#10;kYazvP+aMxT/mUIm/5xGNP+jRUD/qEVK/61HVf6xSl/1tVBo67lWcOO9XnfZu2qAy7JwkMCpdp22&#10;onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCjYquwo2Jsb+NibK9jYmyvY2Jsr2NibK9jYmyvY2J&#10;sr2NibK9jYmyvY2Jsr2NibK9jYmyvf+bMxT/mkIm/51FNP+kRD//qkRJ/69FU/y0SV3yuU9l6b5W&#10;bOHDYHLTvmmAxrVuj7utdJywpnqnp6CAr5+bhrWYl467k5WVvo6SncGKkqfCiJCuwoiOsMCIjbK9&#10;iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvf+bMxT/mkIm/55EM/+lQj7/&#10;q0JI/7FEUvq3SFrwvU5h5sRWZ97JYm3OwWd/wbltjraxcpurqnimoqV+rpmghLWSnYu6jJqTvoeY&#10;m8CEl6TCgpavwoOTsMCEkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGy&#10;vv+bMxT/mkEm/59CM/+mQD3/rUBH/7RCT/e7R1ftw01d5MxYYNnNYGzJxWZ+vL1rjbC1cZqlr3al&#10;nKp8rZOmgrSMoom5hqCQvYGemb99nqLBe56vwX2ZsMB/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+f5ayvv+cMxT/mkEm/6BBMv+oPzz/sD5F/7dBTfTARVPqyU5W4tVaV9LR&#10;XmvEyWR9tsFqjKq7b5mftXSklrB6rI2sgLKGqYe3f6eOu3qmlr53paC/dKatv3ehsb96nbK+ep2y&#10;vnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvv+dMxT/m0Em/6I/Mf+qPDr/szxC&#10;+7s+SfDGRE3m0k9N3NxXVszVXWq+zWN7sMdoi6TBbZeZvHOij7h4qoa0frB/soW1ebCMuHSvlbtx&#10;rp+8bq+rvXGqs7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvP+d&#10;MxT/m0Am/6Q8MP+tOTj/tjk/9cE8Q+nORETe3U1H0uBTWMXbXGi302F6qc1miZzIa5WRxHGfiMB2&#10;p3+9fa14u4Sxc7qLtG+4lLdst524areouWm2trhtr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5&#10;ba+1uW2vtbltr7W5ba+1uf+eMhT/nT4l/6c5Lv+xNjX7vDY67ck6PODaRDrS4kdMx+JNXrneVG6s&#10;2Vt8n9RiiJTQaJOKzG+bgsd3onzDfqh2wISscr6Kr2+8kbFtvJiya7uhs2q7rbJnura0Z7q2tGe6&#10;trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tP+fMhT/oDok/6o0LP+1MjHzwzIz49Q4&#10;MNPhPD/G6EJSueVIY6ziTXKf31R/k9ldionSZ5ODzXCafcl3n3jGfaR0xIOncMKIqW7BjqtswJSs&#10;ar+brWm/pa1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urf+gMBT/&#10;ozYi/68wKPu8LSvozSwo1eAwMMfpOES57D5XrOlFZ57nS3WS4FOAidleiYLUaJF80HGWeMx3m3TK&#10;fZ5wyIKhbseHo2vFi6VpxJCmaMSWp2bDnqhlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOl&#10;qGXDpahlw6WoZcOlqP+hLxT/qC8f/7UqIvDGJCHY3SMgyOktNbryNUms8TxanvBDaZLoTHWI4VV/&#10;gdthh3vXao1203GRctF3lW/PfJdszYCaasyFm2jLiZ1myo2eZcmSn2PJmKBiyJ6hYsieoWLInqFi&#10;yJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieof+jLRT/rika+L8gGt7WGBPJ6CIluvQrOqz4&#10;NE2e9zxckvFGaYjpUHN/41l7et9kgnTca4Zw2XGKbdZ2jWrVe49o03+RZtKDkmTRh5Rj0YqVYdCP&#10;lmDPlJdez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmP+nKBL/tx8S&#10;5s4RDcvmFRa79CEqrP4rPp7/NE6S+j9ciPJKZn/sVW956F51cuRke27ha35q33CBaN51hGXceYVj&#10;232HYtqBiGDahIlf2YeKXdiLi1zXkIxb1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvW&#10;lI1b1pSNW9aUjf+wHgvtxg4IzdsLCLvzFRqs/yEunv8sP5L/N02H/URYf/ZPYXjxWWhx7V9tautk&#10;cWfoanRk5293YuV0eWDkeHpf43t7XeN+fFzigX1b4YR+WuGIf1ngjIBY4I+BWOCPgVjgj4FY4I+B&#10;WOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgfO9DQTMzwkBveUMDKz/Fx6e/yQvkv8vPYf/PUl/&#10;/0lSePxUWnD4Wl9p9F9kZPJlZ2Hwamle725rXO5ybVvtdm5a7HlvWOx8cFfrfnBW64FxVeqEclTq&#10;iHNT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdMzGCAC91AgDrfUO&#10;D5//Gh+T/yctiP80OX7/QkN3/01Kbv9TUGf/WVVi/F5YXvtkW1v5aF1Z+GxeV/dwYFb3c2FV9nZi&#10;VPV4YlP1e2NS9H1kUfSAZFDzg2VP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmT/OGZr3LBgCu2wYEn/8QEJP/HR2I/yoofv84Mnb/RDpt/0tBZf9RRl//V0lb/11MWP9iTlX/&#10;ZlBT/2pRUv9tUlD/cFNP/3JUTv91VE3/d1VN/3lVTP57Vkv+fldK/YFXSv2BV0r9gVdK/YFXSv2B&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV/+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr&#10;741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPN&#10;bMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+S&#10;Uzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+p&#10;n9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLa&#10;eZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741y&#10;dumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWj&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/&#10;lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9Ju&#10;rqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;ov+NLQ7/jT4d/4xMLv+UUzv/lVZH/5ZbVP2VYWD2kmhr749wdemLen/kh4OH34KKjdx+kJLZepaX&#10;1nebmtV0oJ3TcqWf0nCpodFurqLQbbSj0Gy6pNBswqTKbsSkxG/EpMRvxKTEb8SkxG/EpMRvxKTE&#10;b8SkxG/EpMRvxKTEb8SkxG/EpP+OLQ7/jj4d/45LLv+VUTr/mFRH/5hYU/6YXl/2lWRq75JsdemO&#10;dn7kioCH34WHjtuAjpTYfJSY1XmanNN2n5/Rc6Si0HGqpM9vr6XObramzm29p8puwqfDcMKnvXHC&#10;p71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp/+PLQ7/jj4e/5BKLf+XTzr/mVFG&#10;/5tWUv6aW173mGFp8JVodOqRcX7kjnyG34mEjtuDi5TXf5Ka1HuYntJ3nqHQdKSkznKqps1wsajN&#10;b7mpy2/BqcNxwam8csCqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqv+P&#10;LQ7/jz4e/5JKLf+YTTn/m09F/51TUf+dWFz4m15o8ZllcuqVbXzkkXeG34yBjtuHiZXWgZCa032W&#10;n9B5naPOdaOmzXKrqcxws6rLb72rxXK/q71zv6y2dL6ssXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t&#10;sXW+rbF1vq2xdb6tsXW+rf+QLQ7/kD4e/5NJLf+ZTDn/nU5E/59RUP+fVlv5nlxm8pxiceuYaXvl&#10;lHOE4I99jduKhpTWhI2b0n+VoM96nKXNdqOoy3Orq8pxta3Gcb6tvnS9rrZ1va6wdr2urHe9rqx3&#10;va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rv+QLQ7/kD4e/5VJLP+bSjj/nkxD/6FP&#10;T/+iVFr6oVll86Bfb+ydZnnmmG+D4JN5jNuOgpPWh4qb0oGSoc98mqbKeKKqx3WrrcNztK+/c7yw&#10;t3W8sLB3u7CqeLuwp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sP+RLQ7/&#10;kT4e/5ZILP+cSDf/oEpC/6NNTf+kUlj7pVdj9KRdbe6hY3fonmuA4ph1idySfpLTjIeazIaPocaA&#10;l6fBfJ6svXmmr7l2r7G3drqyr3e6sqp5urKlerqyonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7&#10;saJ7u7Gie7uxonu7sf+RLQ7/kT4e/5hHLP+dRzf/oUhB/6VLTP+nUFb8qFVh9ahba+2nYXTlpGl+&#10;3p9zh9SYfZDLkYSaxIqMor6Ek6i4gJqttHyisLB6q7OtebW0qHq5tKR7ubSgfbmznX26s519urOd&#10;fbqznX26s519urOdfbqznX26s519urOdfbqznX26s/+SLQ7/kj4e/5hGK/+eRjb/o0dB/6dJS/+q&#10;TlX6q1Ne8qxZaOmsYHHiqWh62aVzg82ceo/FlYGavY6IoreIkKmxhJeurICfsah+p7SlfbG1oX24&#10;tp1+uLWaf7m0mYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s/+SLQ7/kj4e&#10;/5lFK/+fRDX/pEVA/6lISf+sTFP4rlJc77BYZeaxX23esGl20qlxgsigeI+/mH6at5KForCMjKmq&#10;iJSupIWcsqCCpLWdga62moC3t5eBt7aVgrm0lIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SC&#10;ubOUgrmzlIK5s/+TLQ7/kj0e/5pEKv+gQzX/pkQ+/6tGSP+uS1H1slBZ7LVXYeS3XmnatGlzzaxv&#10;gsKkdo+5nHyZsZaDoqqRiqmjjJGunomZspmHobWWhau3k4W2t5GEt7eQhbi1kIW5tJCFubSQhbm0&#10;kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tP+TLQ7/kz0e/5tDKv+iQjT/qEI9/61FRvyxSk/y&#10;tU9W6bpWXeG9YGTUuGdyyK9tgb2ndI60oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqi3jIqzuIuJ&#10;t7eLiLi1i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tP+TLQ7/kz0e/5xB&#10;Kv+jQDP/qUE8/69ERfq0SEzwuk5T579WWd7CYGDPu2Zxw7Nsgbirco6upHiYpZ5+oZ6ahKiXloyu&#10;kZOUsoyRnLWIj6a3hY+xuIWOtreGjbi2h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWH&#10;jLi1h4y4tf+ULA7/lD0e/51AKf+kPjL/qz87/7FCQvi4R0ntvk5P5cZXU9rGXl/LvmRxvrZqgLOv&#10;cI2pqXaYoKN8oZifgqiRm4mtipmSsoWWmrWBlaS3f5Wut36Ut7eBkbe2gpC4tYKQuLWCkLi1gpC4&#10;tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tf+ULA7/lD0e/54/KP+mPTH/rT45/7RBQPS8RkXrxE1J&#10;4s5YS9PKXF7GwmNwubpof660boyjrnSXmql6n5KlgKeKoYeshJ+PsX+dl7R7nKG2eJust3ebt7Z6&#10;l7i1fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tP+VLA7/lT0e/6A9J/+o&#10;OzD/sDw3/bg/PPHBREDoy05C3tNVSs7NW13AxmFutL9nfqi5bYqdtHKVlK94nourfqWEqIWqfaaM&#10;r3iklbJ0o5+0caOqtXCjuLVznrm0dpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz&#10;dpu5s/+WLA7/lzwe/6I6Jv+qOS7/szo0+b08OO7IQznj1VA319pSSMjSWVy6y19trcVlfKHAa4mX&#10;unCTjbZ2nISzfKJ9sIOod66KrHKtk69urJ2xa6yosmmttrJsqLuxb6O7sW+ju7Fvo7uxb6O7sW+j&#10;u7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sf+XLA7/mjsd/6Q3Jf+tNiv/tzcw88M6MebQQzDc30o1z99S&#10;R8HYWFqz0V5rpstjeprHaYaPwm6Qhr90mH28ep92uoGkcLiJqGu3kqtot5ytZbenrmS3tK5ls72u&#10;aK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rv+YLA7/nTkc/6c0I/+xMyj5&#10;vTIq6ss3KdzdPinQ40Y6xeJNS7jeVVqs2VxontNid5LPZ4KIy22MfslzlHbHeZpwxYGfasSJombD&#10;kqViw5ynYMOmqF/DtKhfwcKoYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrB&#10;qf+ZLA7/oDUa/6oxIP+2LiPwxS0i39gzHNDjOi7E6EJAuOVJUKvhTl+e3lVskttcd4fYY4F+1WqJ&#10;dtRxj2/ReZRrzoCYZ8yIm2TKkJ1iyZifYMmhoF/Jq6BfybmfXMjDolzIw6JcyMOiXMjDolzIw6Jc&#10;yMOiXMjDolzIw6JcyMOiXMjDov+bLA7/pDAY/68sG/i+Jxvk0SYX0eItIMTrNzO36z5FqulFVJ7n&#10;TGKS5VJuhuNYeH3gYH923GmGcNhxi2vVeI9o03+SZdGGlGLPjZZgzpSYXs6bmV3No5pcza2aW823&#10;mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mv+dLA7/qCsU/7ckFevKHBHT4B4T&#10;xOsrJrfxNDiq8DxJne9EV5HuS2OG7VJtfehbdXXjYnxw4GuBa91yhWjaeIhk2X6LYteEjV/Vio5e&#10;1JCQXNOVkVrTnJJZ0qSTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk/+h&#10;Kw3/ryMP9MIXDNbdEAfF6x4Yt/YpK6n3Mzyd9jxLkfdEWIb2TWJ98FZqdutecW7nZHZq5Gt6ZuJy&#10;fWTgd4Bh332CX96ChF3dh4Vb3IyGWtuRh1jalohX2Z2JVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK&#10;VtmjilbZo4pW2aOKVtmjiv+oIwn9uRYH1tELA8bqEAu29x4dqf0pLpz+ND6Q/z5Lhv5HVn34UV52&#10;81llbvBfamjtZW5k6mtyYelxdF/ndnZd5nt4W+V/eVnkhHpY44h8V+OMfVbikX5U4Zd/U+Gcf1Ph&#10;nH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf/+xFQPUxwkBxtYKA7b3Eg+o/x8gm/8r&#10;MJD/Nj2F/0BIff9LUXX9VFht+VpdZ/ZgYmPzZmVf8mtnXPBwaVrvdGtY7nhsV+18blXsgG9U7IRw&#10;U+uIcVLrjHFR6pFyUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc9a+BwDF&#10;ywgAt9sJBaj/FBKb/yIhkP8uLoX/OTp8/0RDdP9OSmz/VFBl/1pUYP1fWF37ZVpa+mpcV/luXlX4&#10;cl9U93ZgUvZ5YVH2fWJQ9YBjT/SEZE70h2RN84xlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZsTCBgC20QcAqO0LBpv/FxOQ/yUfhf8xKnz/PDRz/0Y7av9MQWP/U0Ze/1lJ&#10;Wv9eTFb/Y05U/2hQUv9sUVD/b1JP/3JTTv92VEz/eVVL/3xVSv5/Vkn+gldI/YZYR/2KWEf9ilhH&#10;/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWLbJBACo2QQBm/8OB4//GhGF/ycbe/8zJHH/&#10;PCxo/0MyYf9KN1v/UDtW/1Y9U/9cQFD/YEFO/2RDTP9oREr/a0VJ/25GSP9xRkf/dEdG/3ZIRf95&#10;SET/fElD/4BJQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSv+CKAn/gjkW&#10;/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovg&#10;a6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niL&#10;fed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+&#10;impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxl&#10;xZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FI&#10;Jf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN&#10;32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSkv+CKAn/gzkW/4NHJf+MTjH/kFU9/5FbSP+QYVP+jWhe+IhvaPKDeHDtfoJ46XqKfuZ2&#10;kYPkc5eH4nCdiuBuoozfa6eO3WqskN1ospHcZ7iT22a/k9tmx5TZZtCUz2jQk8tp0JTLadCUy2nQ&#10;lMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlP+DKAn/gzkX/4ZGJP+OTTD/k1Q8/5RYR/+SXlP/kGVd&#10;+IxtZ/KGdXDtgX946X2HfuV5j4TidZWI4HKbjN5voY/dbKeR3Gusk9tps5TaaLqW2WfDltlmzZfQ&#10;ac6WyGrOl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl/+EKAn/hDkX/4hFJP+R&#10;TDD/lVE7/5ZWR/+VXFL/k2Jc+Y9qZvOKcnDthXt46YCEf+V7jIXid5OK33Oajt1woJHbbaaU2mut&#10;ltlptJfYaL2Y2GfImdFpzJnJa8yZwmzMmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua&#10;vW3Lmv+FKAn/hTkX/4pEJP+TSy//l086/5hURv+XWVD/lmBb+ZJnZfOOb2/uiXh36YOBf+R+ioXh&#10;eZGL3nWYj9xxn5PabqaW2GyumNdqtprWaMGb02nLm8pry5vCbcqcu27Knbhvyp24b8qduG/Knbhv&#10;yp24b8qduG/Knbhvyp24b8qduG/Knf+FKAn/hjkX/4xEI/+VSi//mU06/5pRRP+aVk//mV1a+pZk&#10;ZPSSa27ujXR26Yd+fuSBh4XgfI+L3XeXkNtznpXYb6aY1myvmtVquZzUacady2zJncNtyZ68b8if&#10;tXDIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn/+GJwn/hjkX/45DI/+XSS7/&#10;mks5/5xPQ/+dVE7/nFpY+5pgYvWWaGzvkW916ot5fuWFg4Xgf4yM3XmVkdl0nZbUcKWa0G6unc1s&#10;t5/La8Ogw27HoLtvx6G1ccahr3LGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPG&#10;of+HJwn/hzkX/5BCI/+YRy3/nEk4/59MQv+gUUz/oFdW+55eYPSbZWrtlmxz55B2fOGKgITbhImL&#10;036Rks54mZjJdKGcxnGpn8JwsqLAb72junDFo7NyxaSuc8WkqXTFo6Z1xaOmdcWjpnXFo6Z1xaOm&#10;dcWjpnXFo6Z1xaOmdcWjpnXFo/+HJwn/iDgX/5FBIv+aRSz/nkc2/6FKQP+jUEr+o1VU9qJcXe+g&#10;YmfonGlw4ZZ0edqQfYLRiYaLyoKNk8V9lZnAeZ2evHalobhzraS1crilsnLDpqx0w6andsOmo3fE&#10;paF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpf+IJwn/iDgX/5NBIv+bRCz/oEU1&#10;/6NJP/+lTkj7p1RR86ZaW+ulYGTjomht3J1zdtGVeoLJjYKLwoeKk7yCkZq3fZmfsnqho693qaar&#10;drOnqXbAqKR3wqihecKnnXrDp5t6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDpv+I&#10;Jwn/iTgX/5VAIf+dQiv/okQ0/6VIPf+oTEb4qlJP76tYV+erX2DgqGlp1KFwdcuZeIHCkn+Lu4uG&#10;lLWGjpqvgpWgqn6dpKZ7pqejerCpoHm8qp16wamafMGpmH3CqJZ9wqeWfcKnln3Cp5Z9wqeWfcKn&#10;ln3Cp5Z9wqeWfcKnln3Cp/+JJwn/iTgX/5Y/If+eQSr/o0Iz/6dGO/6rS0T1rlFM7LBXVOSxXlzb&#10;rWhmz6VudcWddYG8lnyLtZCDlK6Ki5uohpKgo4KapZ6AoqibfqyqmH64q5Z+wKuUf8Cqk4DBqJKA&#10;wqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqP+JJwn/ijgX/5g/IP+fPyn/pUEy/6pF&#10;OvyuSUHysU9J6bVWUOG3X1fVsWVlyqhsdMChc4C3mnqLr5SBlKiPiJuiio+gnIeXpZeEoKiUgqmq&#10;kYK1q4+Cv6uOg8CqjYPBqY2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqP+KJwn/&#10;izgX/5k+IP+hPij/pkAw/6xDOPmxSD/wtU5F57pVS967XlTQtGRlxaxrc7ukcYCxnniKqZh+k6KT&#10;hZqbj42gloyVpZGJnaiNh6erioeyrIiHv6yIh8CriIbAqYiGwaiIhsGoiIbBqIiGwaiIhsGoiIbB&#10;qIiGwaiIhsGoiIbBqP+KJwn/jDcX/5s9H/+iPSf/qD8v/65CNve0Rzztuk1B5MBWRtm/XFPLt2Nk&#10;wK9pc7aob3+sonWKpJx8k5yYg5qVlIqgj5GSpYqOm6iGjaSrg4yvrIGNvayCjL+rg4rAqYOKwamD&#10;isGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqf+LJwn/jjcX/5w8H/+jOyb/qj0t/7FAM/S4&#10;RTjqv0w84sdVQNPCWlLHumFju7NncrCtbX6np3OJnqF6kpadgJmPmoifiZeQpISUmKh/k6KqfJKt&#10;q3qSuqx7kcCrfY/BqX6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqP+MJwn/jzYW&#10;/506Hv+lOiX/rTsr/LQ+MPG8QzTnxUw23stSP87GWVHCvmBitrhmcKuxbH2hrHKImKd4kZCjfpiJ&#10;oIWegp2No32blqd4mZ+pdZiqqnOZt6t0mMCqd5TBqXiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiT&#10;wqh4k8KoeJPCqP+MJwn/kTUW/584Hf+nOCP/rzko+bg8LO7CQi7lzUwt2NBPPcnJV1C8w15gsLxk&#10;b6W3anybsnCGkq12j4qpfJaCpoOcfKSLoXaik6VyoZ2nb6CoqW2gtaltoMGocJvCp3KZwqdymcKn&#10;cpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp/+NJgn/lDQV/6E2G/+qNiH/szYl9b45J+rJQCbg&#10;1kko0dVOPMPOVk62yFxfqsJjbZ+9aHqUuG6Ei7R0jYOxepR8roGadayInnCrkaJrqZukaKmmpmap&#10;s6ZmqsOlaaTEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpf+OJgn/lzMU/6M0&#10;Gv+tMx7+uDIg8MU1IOPTPxzY3kUmyttNOr3TVEywzltdo8lha5jEZ3eNwGyBhL1yiXy6eJB1uH+W&#10;b7aHmmq1kJ1ltJqgYrOloWG0saJgtcKhYq/GomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJk&#10;q8aiZKvGov+QJgn/mzES/6YxF/+xLhr3vi0a584xF9neORnN40QowuBNOLXbU0qo1VlanNBfaJDM&#10;ZXOGyWt9fcZxhXXEd4tuw36QacGGlGTAj5dgwJqaXcClm1vAsZtawcGbW7zKnF23yp1dt8qdXbfK&#10;nV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnf+RJgn/ny8R/6otFP+3KBXtyCYS2twpDszkNh3B5kAu&#10;tuNIPqrgTkye3VZZktpdZYjWY29+1Gp4dtJwf27Qd4Voz3+JY86HjV/OkJBbzZqSWc2lk1fOspNW&#10;z8KTVsvQlFfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlf+TJgn/oywO/7AmD/XA&#10;Hw3f1RsHzeQnE8HrNCO16j0zqedFQp3lS1CR41JchuJYZnzgX25032Z1bN5tembedX9h3X2CXdyG&#10;hVrbj4hY2ZiKVtihi1TYrItU2LeMU9jJi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL&#10;U9bWi/+XJAn/qSYK/rgcCebOEQXO4xcIwO4mF7TwMiio7js4nO1DRpHsS1KG7FJcfOtZZHPrXmtq&#10;6mRwZehsdWHmdHhe5Hx7W+KDfVngi39W35KBVd6ag1PeooNS3aqEUd22hFHdv4RR3b+EUd2/hFHd&#10;v4RR3b+EUd2/hFHdv4RR3b+EUd2/hP+fIQb/sBsF6cUNA9DZCwLA7hgMs/YmHKf1MSyb9Ts6kPVE&#10;R4X1TFF89VNac/VZYGvzX2Zl8GZqYe1tbV3rdHBa6npzWOiBdFbnh3ZU5o14U+WUeVHkm3pQ5KF7&#10;T+OqfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfP+oHALrvAwBzcwJAMHgDASy&#10;+hkQpfwnIJr9Mi6P/T07hf5FRXv/TU5y/1RVa/taWmT4YF9g9mdiXPRtZVnycmdX8XhpVfB+alPv&#10;g2xR7oltUO2Pbk7slG9N65pwTOuhcUvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qm&#10;cvezDQDMwwgAv9EIALHvDgak/xsTmf8pIY7/NC6E/z85e/9HQXH/Tkhq/1ROY/9aUl7+YFZa/GZY&#10;V/tsWlX6cVxT+XZeUfh6X0/3f2BO9oRhTPWJYkv1jmNK9JRkSfOaZUjznmZI855mSPOeZkjznmZI&#10;855mSPOeZkjznmZI855mSPOeZs27BQC9xwYAsdgHAaP/EAiY/x8Ujf8sIIP/Nyt6/0E0cP9HO2j/&#10;TUFh/1RFXP9aSVj/X0tV/2VNUv9qT1D/blFO/3JSTP93U0v/e1RJ/39VSP6EVkf+iFdG/Y1XRP2T&#10;WET8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWb2/BACwzgQAouAGApf/EwiM/yIT&#10;g/8uHXn/OCVu/z4tZv9FMl//TDdZ/1I7Vf9YPlH/XUBP/2JCTP9mQ0r/akRJ/25FR/9yRkb/dkdF&#10;/3pIQ/9+SEL/gklB/4ZKQP+LSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PS6/G&#10;AgCi1gIAlvcKAov/FgeC/yQPd/8tF2z/Mx5j/zokXP9CKFb/SSxR/08vTv9VMUv/WjNI/141Rv9i&#10;NkT/ZjdD/2k4Qf9sOED/cDk//3M6Pv93Oj3/ezs8/348Ov+DPDr/hj06/4Y9Ov+GPTr/hj06/4Y9&#10;Ov+GPTr/hj06/4Y9Ov+GPf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3&#10;c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi&#10;3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZ&#10;Pv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/&#10;6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/&#10;djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxl&#10;pXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPf&#10;gdRj34HUY9+B1GPfgf92JAb/dzUQ/3lCHP+CSSf/h1Ey/4hYPf+HX0j/g2ZR/35uWvt5d2L3dYJp&#10;9HGKbvFtknPua5l27GifeetmpHvqZKp96WOvf+hitYDnYbyB52DEguZfzoLjX9eD3GHbg9Jj3YPP&#10;ZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg/93JAb/eDUQ/3xBHP+FSCf/ik8y/4xWPf+L&#10;XUf/h2RR/4JsWvt8dGL3eH9p83SIb/BwkHTtbJd462qee+lnpH7oZqqA52SwguZitoPlYb6E5WDH&#10;heVg04XdYtmF02Tchcxl24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhv94JAb/eDUQ&#10;/35AG/+IRyb/jU4x/49VPP+OW0b/i2JQ/4ZpWfyAcWL3e3tp83aFcO9yjnXsbpV56mucfehpo4Dn&#10;ZqmC5WWwhORjt4XkYsCH42HLh99i1YfVZNqHzWXZiMZn2YnEZ9iJxGfYicRn2InEZ9iJxGfYicRn&#10;2InEZ9iJxGfYif95Iwb/eTQQ/4A/G/+KRib/kE0w/5JTO/+RWkX/j2BP/4pnWfyEbmH3fnhp8nmC&#10;cO90i3brcJN76W2bf+dqooLlZ6mE5GWwhuNkuYjiYsOJ4mLQithk2IrOZtiKx2fXi8Bo1oy+adaM&#10;vmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjP95Iwb/ejQQ/4M+G/+NRSX/k0wv/5VROv+UV0T/&#10;kl1O/45lWPyIa2H3gnRp8nx/cO53iHbrc5F86G+ZgOZroYTkaKmH4maxieFku4vgY8eM3GPUjM9m&#10;1ozHaNWNwGnUjrpq1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjv96Iwb/ezQQ/4U9&#10;Gv+PRCT/lkou/5dOOP+XVEL/lVpM/5JhVvyOaV/2h3Bo8oF6cO17hXfqdo585nGXgeNtn4bgaqiJ&#10;3WewjNpmu43WZceO0WbUj8do04+/atOQuWvSkbNs0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGy&#10;bdKRsm3Skf97Iwb/fDQR/4g8Gv+SQyT/mEgt/5pMN/+aUkH/mVhK/JdfVPaTZl3wjW5m64d3b+aA&#10;gXbhe4t93HWTg9dxnIfSbqSLz2usjsxptZHJaMCSx2jPk79r0ZO4bNCTsm3QlK1v0JOrb9GTq2/R&#10;k6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk/98Iwb/fTQR/4o7Gf+UQSP/mkYs/5xLNf+dUD//nVZI&#10;+JtdUfGYY1vrk2tk5I11bd6GfnXYgId80XqPg8x2l4nHcp+NxG+nkcBtsJO+bLuVu2vIlrZtz5aw&#10;b86Wq3DPlqZxz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlf98Iwb/fTQR/4w6Gf+X&#10;QCL/nEUr/59JNP+gTjz7oVRF9KBaTuydYVjlmWlh3pNzatWMe3TOhYN9yH+LhMJ6k4q+dpuPunOj&#10;k7Zxq5azb7aYsW/CmK1wzZiocs2YpHPNmKB0zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X&#10;n3TOl/99Iwb/fzMR/445GP+ZPyH/nkMp/6FHMv+jTDr4pVJD8KRYS+ijX1Thn2hd15hwaM6ReHTG&#10;ioB9wISIhbp/j4u1e5eQsXeflK11p5eqc7GZp3O9m6Vzy5ugdcuanXbMmpp3zZmZd82YmXfNmJl3&#10;zZiZd82YmXfNmJl3zZiZd82YmXfNmP9+Igb/gDIQ/5A4GP+bPyD/oEIo/6RGMP6mSzj0qFBA7KlX&#10;R+SpXVDcpWZa0J1uaMeVdXO/jn19uYmEhbODjIytf5ORqXyblaR5pJmhd62bnne5nJx3yJyZeMqc&#10;l3nLm5V6zJqUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmf9+Igb/gjIQ/5I3F/+cPR//&#10;oUAn/6ZELvupSTXxrE886a5VQ+GvXUvVqGRZy6FrZ8KZc3O5k3p9so2BhayIiYymhJCRoYCYlp19&#10;oJqZfKqclnu2nZR7xJ6SfMqdkX3KnI99y5uPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33M&#10;mv9/Igb/hDEQ/5M2F/+ePB7/oz8l/6hCLPitRzLvsE055rRUP92zW0nQrGJZxqRqZrydcXK0l3d8&#10;rJF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+yno2AwZ6MgMmei4DKnYqAy5uKgMubioDLm4qAy5uK&#10;gMubioDLm4qAy5uKgMubioDLm/9/Igb/hTAP/5U2Fv+fOx3/pT0k/6tBKvWwRS/stUw047pUOdi3&#10;WUjLr2FYwahoZrehb3Kvm3V8p5V8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4aEvp+FhcmehYTJ&#10;nYWEypyFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm/+AIgb/hy8P/5c1Fv+gOhz/pzwi&#10;/q0/J/OzRCzpuksw4b9SNdO6WEfHs19XvKxmZbKlbXGpn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqE&#10;iqKdgYqtn3+Ku59+isief4nJnYCIypyAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm/+B&#10;Igb/iS4P/5k1Ff+iOBv/qTog+7A9JPC4Qijmv0oq3cNPNM69VkbCtl5Wt7BlZK2pa3CkpHF6nJ94&#10;g5SbfoqOl4aQiJWOlYKSlpl+kKCceo+rnniPuJ93kMmeeY7KnXqMy5t7jMube4zLm3uMy5t7jMub&#10;e4zLm3uMy5t7jMube4zLm/+BIgb/iy0O/5s0FP+kNxn/rDge+LQ6Ie29QCPkxkkj18dMM8nBVUW9&#10;ulxVsrRjY6iuaW+fqW95lqV2go6hfImHnYOPgZuLlHyYlJh3l52bc5aonXGWtZ5wlsadcpTKnHSS&#10;y5t1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmv+CIgb/jSwN/500E/+mNBj/rzUb9Lg3&#10;HOnDPhzgzUUf0ctLMsTFVEO4v1tTrblhYaK0aG2Zr253kKt0gIineoeBpIGNe6KJknWgkZZwnpuZ&#10;bZ2mm2qds5xpnsOca5zLm26YzJpvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmf+DIQb/&#10;kCsN/6AzEf+pMhX9szEX8L40F+XLOxXa1D8dy89JML7JUkKyxFlRp79gX5y6ZmuStmx1ibJyfoGv&#10;eIV6rH+LdKqHkG+oj5Nqp5mWZ6akmGSmsZljp8GZZKXNmGegzZhon82XaJ/Nl2ifzZdon82XaJ/N&#10;l2ifzZdon82XaJ/Nl/+EIQb/kykL/6IwD/+tLhL4uCwS68YvEODVOAvS2j0cxdRILrjPUECsylhP&#10;oMVeXZXBZGiLvWpyg7pwenu3doF0tX2HbrOFi2iyjo9ksZiSYbCjlF6wsJVdsb+VXbHQlGCq0JRh&#10;qNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlP+GIQb/lygK/6YsDf+xKA7ywCYM49AoB9Tf&#10;MgvJ3z4ZvdtHLLHWTz2k0VZMmc1cWY7JYmWExmhue8RvdnTBdXxtwHyCaL6EhmO9jYlfvJeMW7yi&#10;jlm8r49Yvb6OV77Ujlm2049atNOQWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkP+IIQb/nCcI&#10;/6onCvy4IQnpyhsF1d4gBMnlMA++4z0dtOFGLKjeTjqc2lVIkdZbVYbTYWB80GdpdM5ucG3NdXZn&#10;y3x7YsuEfl7KjYJaypeEV8qjhlXKr4ZUy76GU8zVhlTE2YhVwdmJVcHZiVXB2YlVwdmJVcHZiVXB&#10;2YlVwdmJVcHZif+NHQX/oiUG/7AfBfLCFAPZ2w4ByeYgB73oLxSy5zoip+VDMZvjSj6Q4VBKht9X&#10;VHzeXl103WVkbNtsambbdG9h2nxzXNmEdlnZjnlV2Zh7U9qjfFHasH1Q2759UNzTfFDU4H5R0OB/&#10;UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf/+VGgP/qR8D+7oSAtTNCwDJ5g8CvO0gC7DtLhml&#10;7DknmutCNY/qSUGF6VBLe+hXU3LoXVpq52NgZOdqZV/ncmlb53psV+eCblPni3FQ55VyTuifdEzo&#10;qnVL6LV2SufDdkro3XZL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tgdf+dFgH/sRIB08MJ&#10;AMfRCgC78hEEr/MhD6PzLh2Z8zkqjvNCNoTzSkF781JJcvNXUGnzXFZj82NaXfNpXlnzcGFV83dj&#10;UvN/Zk/yh2dN8I9pS++Ya0rvoGxJ7qltSO6zbUftwG5G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G&#10;7cduRu3Hbv+nDwDTugcAxccHALrWCQCt+hMGovoiEpf6Lx+N+zorg/xDNXr9TD5x/VFFaP1WS2H+&#10;W09c/mJTV/5oVlT9b1hR+3VaTvp8XEz5g11K+IpfSPeRYEf2mWFG9qBiRfWnY0T0sWRD9LVkQ/S1&#10;ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZNayBADEvgYAt8wGAKzcCQGg/xYIlf8lFIv/Mh+C/zwp&#10;ef9FMm//Sjln/08/X/9VQ1r/W0dV/2FKUv9nTE//bE5N/3JPS/94UUn/flJH/4RTRf+LVEP/kVVC&#10;/phWQf2eV0D9plhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWMa4BAC2xAQAqtMFAJ7y&#10;DQKU/xoJiv8oE4H/NB13/zwlbf9CLGX/RzJd/002V/9TOlP/WT1P/18/TP9kQUr/aUNI/25ERv9z&#10;RUT/eUZC/35HQf+ESD//ikk+/5BKPf+VSzz/nEw8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59M&#10;PP+fTLe8AwCpywIAnNsDAJL/EAKJ/x0IgP8qEHX/MRhr/zgfYv8+JFv/RClU/0osUP9RL0z/VzJJ&#10;/1wzRv9gNUT/ZTZC/2k3Qf9uOD//czk9/3c6PP98Ozv/gjw5/4c9OP+MPTf/kz42/5U+Nv+VPjb/&#10;lT42/5U+Nv+VPjb/lT42/5U+Nv+VPqrEAACc0gAAj+cCAIb/EQJ8/xsFcf8kC2j/KxFf/zIXV/85&#10;G1H/Px5M/0YhSP9NI0X/UiVC/1cnQP9bKD7/Xyk8/2MqOv9nKzn/ayw3/28sNv90LTX/eC40/30u&#10;Mv+CLzH/iDAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMP9qJAT/aTIK/2w+FP92Rh7/&#10;e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2XK1r9VuzbPRa&#10;uW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl&#10;+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDc&#10;Xehw3F3ocNxd6HDcXehw3F3ocP9qIwT/aTEK/24+FP93RR7/fE0o/35UM/98XDz/eWRF/3NtTv9v&#10;eFX/a4Ja/WiLX/tllGP5Yptm92ChafZep2v1Xa1s9FyzbvNaum/yWcFw8lnKcfFY2HHsWeFx5lrk&#10;ceBc53HYXehx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocf9rIwT/ajEK/3E8FP96Qx3/gEso&#10;/4FTMv+AWjz/fGJF/3dqTv9xdFX/bn9b/WqJYPpmkmT4ZJlo9mGga/Vfp23zXq1v8lyzcPJbunHx&#10;WsNy8FnNc+5Z3XPoWuJ04Vzlc9le5nPQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndP9s&#10;IwT/azEK/3M7FP99Qh3/gkon/4RRMv+DWTv/gGBF/3toTf90cVX/cHxb/GyHYflokGb3ZZhp9WOf&#10;bPNhpm/yX6xx8V2zcvBcu3TvW8V171rQdepa33biXOJ221/lddFg5nbKYeV3ymHld8ph5XfKYeV3&#10;ymHld8ph5XfKYeV3ymHld/9tIgT/bDEL/3Y6FP+AQR3/hUgn/4hPMf+HVzv/hF5E/39mTf94blX/&#10;c3lc/G6EYvlqjWf2Z5Zr9GSebvJipXHxYKxz7160de5dvHbuW8d37VvWeOVc4HjcX+N40mDkeMth&#10;5HnEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjev9uIgT/bTEL/3g4E/+DPxz/iUcm/4tO&#10;MP+LVTn/iFxD/4NjTP99a1T/dnVc/HKAYvhtimf1aZRs82accPFjpHPvYax17l+0d+1dvnnsXMt6&#10;6Fzcet5f4XrSYeN7ymLifMRj4n2+ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhff9uIgT/&#10;bjAL/3s3E/+GPhz/jEUl/49MLv+PUzj/jVpB/4hhS/+DaVP6fHFb93Z8YvNxh2jwbZBt7WmZcepm&#10;oXXoY6l45mGyeuRgu3viX8d84F/afdRi4X3KY+B+w2Tgf71m34C3Z9+At2ffgLdn34C3Z9+At2ff&#10;gLdn34C3Z9+At2ffgP9vIQT/bzAL/342Ev+JPBv/kEQk/5NMLf+TUjb/kllA/45gSfmIZlL0gm5a&#10;73x5Yet3g2jncoxu5G2Vc+BqnXfdZ6Z62mWufNZjuH7TYsOA0WLTgcpk34HBZd6Cu2fdgrVo3YOw&#10;ad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg/9wIQT/ci8L/4E0Ev+MOxr/k0Mi/5dLK/+X&#10;UTT/llc9+pNdRvOOZE/uiGtY6IJ1YON8f2jed4lu2XKRdNNumXnQa6F9zGipgMlmsoLHZb2DxWXL&#10;hMFm3IS5aNuFs2nbha5r24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhf9xIQT/dC4K&#10;/4QzEf+POhn/lkMh/5pJKf+aTjL8mlQ79ZhbRO6UYk3nj2lV4YlzXtuCfGbTfIVvzXeNdclylXrF&#10;b51/wWylgr5qrYW7abiHuWnEiLdp2Iiwa9mIq2zZiKdt2Yijb9qHo2/ah6Nv2oejb9qHo2/ah6Nv&#10;2oejb9qHo2/ah/9xIAT/diwK/4YyEf+SOhj/mUIg/5xHJ/+eTC/4nlI48J1YQOmaX0nilWdS2o9w&#10;XNGHeGbKgYFvxXyJdsB3kHy7dJiAt3GghLRvqYexbbOJrmy/iqxsz4uobteLpG/YiqBw2IqdcdmJ&#10;nXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZif9yIAT/eCsK/4gwEP+UORf/m0Ee/59FJf2hSi30&#10;olA07KJWPOSgXEXcm2VP0pNtXMqMdWbDhn1vvYGFdrd8jX2zeJSBrnWchqtzpYmnca6LpXC6jaNw&#10;yY2gcdWNnHPWjJp01ouXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYiv9zIAT/eioJ/4sv&#10;D/+WORb/nT8c/6FDI/qkSCrxpk4x6KdUOOGnXEDVn2JOy5hrW8ORcma8i3pvtoWCd7CBiX2rfZGC&#10;pnmZhqJ3oYqfdauNnHS2jpp0xY+YddSOlXbVjZN31Y2Sd9aLknfWi5J31ouSd9aLknfWi5J31ouS&#10;d9aLknfWi/9zIAT/fCkJ/40vD/+YOBX/nz0b/6RBIfeoRiftq0wt5a1SM9yqWT/Qo2FNxpxpWr6V&#10;cGW2j3dvr4p/dqmFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wZCQedOQj3rUj4561Y2Me9aMjHvW&#10;jIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjP90HwT/figJ/44uDv+bOBT/oTwZ/6c/H/SrRCTqr0op&#10;4rNRLtauVz7Lp19NwaBnWrmZbmWxk3Vuqo58dqOKg32ehouCmYOTh5SAm4uQfqWOjX2wkIp9vZGJ&#10;ftCRiH7Tj4h+1I6HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37Vjf90HwT/gCcI/5AuDv+d&#10;NxP/ozoY/Kk9HPGvQiDntEgk37dOLNGxVT3Hql5MvaNlWbSdbGSrl3NupJN6dp6OgXyYi4iCkoeQ&#10;h46FmYuJg6KOhoKtkIOCu5GCgsyRgoLTkIKC1I+CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN&#10;goHVjf91HwT/giYI/5ItDf+fNhL/pTgW+aw7Gu6zPx3luUYf2rtLK820VDzCrlxLuKdjWK+hamOm&#10;nHFtn5d3dZiTfnySkIaCjI2Oh4eKlouDiKCOf4erkH2HuJF7h8mRfIfTkHyG1I99hdWNfYXVjX2F&#10;1Y19hdWNfYXVjX2F1Y19hdWNfYXVjf91HwT/hCUI/5QtDP+gNRD/qDYU9q84F+u3PRjiv0UZ1b5J&#10;Ksi4Uzu9sVtKs6tiV6qmaGKhoW9smZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeY2okHaMtZF0jcaR&#10;dY3TkHaL1I94idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjf92HgP/hiQH/5csC/+iMg//&#10;qzMR8rM1E+i8OhPexT8X0MFIKcS7UTm5tVlIrrBgVaWqZ2Gcpm1rlKJ0c42eenqGm4GAgJiJhXuW&#10;kol2lJuNcpOmj2+Ts5Buk8OQbpPTj3CR1I5yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7V&#10;jf93HgP/iSIH/5ksCv+lMA38ri8O77gxDuTDNw3ZyjsWy8VGJ7+/UDizulhHqbVfVJ+wZV+WrGtp&#10;jqhycYaleHiAon9+ep+Hg3Sdj4hvm5mLbJqkjWmasI5nm8COZ5vVjmmY1Y1slNaMbJTWjGyU1oxs&#10;lNaMbJTWjGyU1oxslNaMbJTWjP94HgP/jCEG/50rCP+oLAr4syoL6r8rCeDMMgbRzjkVxclFJbnE&#10;Tjauv1ZFo7tdUpm2Y12Qsmlnh69wb4CsdnZ5qX18c6eEgW6ljYVppJeIZaOiimOjroxho76MYKTS&#10;i2Og14tlnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYiv96HQP/jyAF/6ApB/+sJwfyuCQG&#10;5cckBNnVJwXL0zcTv85DI7PKTDSnxVRCnMFbT5K9YlqJumhkgbdubHm0dHJzsnt4bbCDfWivi4Fj&#10;rpWEX62ghl2trYdbrbyHWq7Qh1yq2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah/9+&#10;GgP/lB8E/6UmBf2xIATswRoD39MXAdDcJQTE2TUQuNVBIazQSzGgzFI/lclZTIvFYFeCw2ZgesBs&#10;Z3O+c21svHpzZ7uCd2K6inteuZR+WrifgFi4rIFWubuBVbrPgVa23oJYsN2CWK/dgliv3YJYr92C&#10;WK/dgliv3YJYr92CWK/dgv+EFwL/mRwC/6ofA/W5FQLezQwA0N8SAMXgJgW73zYOsN1AHaTZSS2Y&#10;1VE7jdFYSIPPXlJ7zGVac8trYWzJcmdmyHlsYceBcF3GinRZxpR2VsWfeFPGrHlSxrt6UcfPeVHE&#10;43pTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifP+KFAH/nxgB/7AUAdjDCgDO0QoAxOUU&#10;AbnkJgiu5DQTpOI/IJngRy2P3k85hdxWRHvaXUxz2WRUbNdrWmbWcl9h1XlkXNSCZ1jUi2pV1JVt&#10;UtSgblDUrW9O1bxwTdbQb03V6HBOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpcv+SEQH/&#10;pxEA2LkJAMvGCADC1QoAt+oWA6zqJwyi6TQYmOg+JI3nRzCD5k46euVUQ3HkWkpp5GFQZONoVV/j&#10;cFla43hcVuOAX1PjiWJQ45NkTeSdZUvkqWdK5bZnSeXGZ0jm32dK4OxnSt/sZ0rf7GdK3+xnSt/s&#10;Z0rf7GdK3+xnSt/sZ/+cDQDbsQYAyr0HAL/KBwC12goAqu8ZBaDwKA+W8DUbjPA/JoLwRzF58E45&#10;cO9UQGjvWkZh72BLXe9nT1jvblJU73VVUfB9V07whVlL8I9bSPGZXEbxo15E8q9fQ/K7X0LzzGBB&#10;8+dgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYN6nAgDLtgUAvcEFALLPBwCn6g0BnfccB5T4&#10;KxKK+DYcgflAJnj6SC9v+k02Z/pTPGD6WEBb+19EVvtlR1L7bElP/HJLS/x5TUj8gU9F/YpRQ/2T&#10;UkH+nFM//qZUPf+xVT3+vFY8/s1WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVs6wAgC9ugQA&#10;sccEAKXWBwCb/RACkf8gCYj/LRKA/zkbdv8/I23/RSpl/0swXv9RNVj/VzhT/107T/9jPkz/aEBJ&#10;/25BRv91Q0P/fERA/4RGPf+MRzz/lEg7/51JOv+lSjn/rUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/&#10;uUs4/7lLOP+5S761AgCwwAIApM4DAJfeBQCP/xQChv8jCH3/LhBz/zUYav88HmL/QiRb/0goVf9O&#10;LFD/VC9M/1oxSP9fM0X/ZDVC/2o2P/9wNz3/djk7/3w6Of+DOzj/izw2/5M9Nf+aPjT/oT4z/6o/&#10;M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qP7G6AQCjyAAAltYAAIv0CQGD/xYCef8gBm//KAxn&#10;/zASX/83F1j/PhtS/0QfTP9KIkj/UCRE/1UmQf9aJz7/Xyk7/2QqOv9pKzj/biw2/3QtNP96LjP/&#10;gS8x/4gwMP+PMC7/ljEt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMqTCAACWzwAAiN8A&#10;AID/DAF1/xICav8YA2L/IQda/ykLU/8xD03/OBJI/z4VQ/9EFz//Shk8/08aOf9TGzf/WBw1/1wd&#10;M/9hHjH/ZR8w/2ogLv9wIC3/diEr/3wiKv+CIyj/iCMn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn&#10;/5AkJ/+QJP9gJQT/WzAG/2E6Df9qQRb/b0of/3FSKf9vWzL/a2Q6/2duQf9kekf/YIRM/12OUP9a&#10;llP/WJ5W/1elWP9Vq1r/VLFb/1O3XP9Svl3+Ucde/FHRX/tQ4F/4UOlf81HtX+5T8F/oVPFf5Fby&#10;X+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX/9gJQT/WzAG/2I5Df9sQBb/cUkf/3JRKf9xWjL/bWM6&#10;/2htQf9leEf/YYNN/16NUf9bllT/WZ1X/1ekWf9Wqlv/VbFc/1S3Xf5Tv179Usdf/FHTYPpQ4mD2&#10;Uelg8VLuYOtU72DlVvFg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYP9hJQT/XDAG/2U4Df9u&#10;PxX/dEcf/3VQKP90WDH/cGE6/2tqQf9ndkj/Y4FN/2CLUv9dlFX/WpxY/1ijWv9Xqlz+VrBe/VS3&#10;X/1Tv2D8U8lh+lLWYvhR5GLzUupi7VTuYuZW72LgWPBi21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj&#10;21jxY/9iJQT/XS8G/2c2Df9xPhX/d0Ye/3hOKP93VjH/dF86/25oQf9qc0j/Zn5O/2KJU/9fklb/&#10;XJta/1qiXP5YqV79V7Bg/FW3YftUwGL7U8pj+VPaZPVS5mTvVOtk6FbuZOFY72TZWfBl01rwZtNa&#10;8GbTWvBm01rwZtNa8GbTWvBm01rwZv9iJAT/Xi8G/2o1Df90PBX/ekQe/3xMJ/97VDD/d1w5/3Jl&#10;Qf9sb0j/aHtO/2SGU/9gkFj/XZlb/luhXv1ZqGD8WLBi+1a4Y/pVwWT5VM1l91PeZvJU52bqVutm&#10;4lnuZtpa7mfRW+9ozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaP9jJAT/Xy4G/20zDP93OhT/&#10;fUId/4BKJv9/UjD/fFs4/3djQf9wbEj/bHdP/2eCVP9jjVn9YJZc/F2fX/pbp2L4Wa5k91i2ZvVX&#10;wGf0Vsto8VXdaO1W6WnjWexo2lvtadBc7mrJXe5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7u&#10;a/9kIwT/YS0G/3AyDP97OBT/gUAc/4RJJf+EUS7/gVk3/3xhQP92aUj/cHNP+2x/VfhoiVr2ZJJe&#10;82GbYfFfo2TwXatm7luzaOxavGrqWcdr6FnYa+RZ6GvaW+tsz13tbche7G7CX+xuvmDsb75g7G++&#10;YOxvvmDsb75g7G++YOxvvmDsb/9lIwT/ZCsG/3MwDP9+NhP/hT8b/4lIJP+JTy3/hlc2/4JePvx8&#10;Zkb4dnBO9HF7VfBthVrtaY5f6mWXY+hin2bmYKdp416va+FduWzgXMRt3lzTbtld5m7OXutvxl/q&#10;cb9h6nG6YulytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcv9mIwT/ZykG/3cuC/+CNRL/iT4a&#10;/41HIv+NTiv/jFUz/IhcPPaDZEXxfGxN7Hd3VOhygVrkbopg4WqTZN1mm2jaZKNr1mKsbtNgtXDQ&#10;X79xzl/Ncstf4nPEYehzvWLodLdk53SyZed0r2bndK9m53SvZud0r2bndK9m53SvZud0r2bndP9n&#10;IgT/aicF/3osCv+GNBH/jT0Z/5FFIP+STSj9kVMx9o5aOvCJYULqg2lL5X50U+B4fVrac4Zg1G6P&#10;ZtBrl2rMaJ9uyWanccdkr3PEY7l1wmLGdsBi2ne6ZOZ3s2Xld65m5XeqaOV3qGjmd6ho5neoaOZ3&#10;qGjmd6ho5neoaOZ3qGjmd/9nIgT/bSYF/30qCv+JNBD/kTwX/5VEHv+XSyb4llIu8ZRYNuqQXj/k&#10;imdI3YRxUNV9eVrPeIJhynOKZ8ZvkmzCbJpwv2qic7xoqna5Z7R4tmbAebRm0HqxZ+N6q2jjeqdq&#10;43qja+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkef9oIQT/byQF/4ApCf+MMw//lDsW/5lD&#10;HP2bSSP0m08q7JlVM+WWXDvekWVF1IltUMyDdlrHfX5hwXiGaL10jm24cZZytW6ddbFspniua697&#10;rGq7fKppyn2oauF9o2zifJ9t4nycbuJ7mm7je5pu43uabuN7mm7je5pu43uabuN7mm7je/9pIQP/&#10;cSMF/4IoCf+PMg7/lzsU/5xCGvmeRiDwn0wn6J9SLuCdWjbWlWFEzY5qT8aIclm/gnpiuX2CaLR5&#10;im6wdpJzrHOad6hwonqlb6t9om62fqBtxX+ebtt/m2/gfphw4X6WceF9lHHifJRx4nyUceJ8lHHi&#10;fJRx4nyUceJ8lHHifP9pIQP/dCIE/4UoCP+RMQ3/mjoS/58/F/WiRB3spEoj5KRQKduhVzXPml9D&#10;x5NoT7+McFm4h3dhsoJ/aK1+hm6peo5zpHeWeKB1nnudc6h+mnKzgJdxwIGWctOBk3PfgJF04H+Q&#10;dOB+j3ThfY904X2PdOF9j3ThfY904X2PdOF9j3Thff9qIQP/diAE/4cnB/+UMAz/nTkR/aI9FfKl&#10;QRrpqEcf4KpNJdSkVDTKnV1CwZdlTrqRbViyi3VhrIZ8aKeCg26if4t0nXyTeJl5m3yVd6V/knav&#10;gZB2vYKOds6CjXfegYt334CKeOB/injgfop44H6KeOB+injgfop44H6KeOB+injgfv9qIAP/eB8E&#10;/4kmB/+WMAv/nzcP+qQ6E++pPxfmrUUa3K5KJM+oUzPGoVxBvZtkTbSVa1itj3Jgp4t5aKGHgW6b&#10;g4h0l4CQeJJ+mXyOfKJ/i3qtgoh6uoOHesuDhnvegoV73oGFe9+AhXvgf4V74H+Fe+B/hXvgf4V7&#10;4H+Fe+B/hXvgf/9rIAP/eh4E/4smBv+YLwr/oTUN96c4EOytPBPjskIW17FHI8urUjLBpVpAuJ9i&#10;TLCZaVeolHBgoY93Z5uLfm6WiIZzkYWOeIyClnyIgJ+AhH+qgoF/t4OAf8iEf4Ddg39/3oF/f9+A&#10;gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf/9sIAP/fBwD/40lBv+aLgn/ozML9Ko0DemxOQ/f&#10;tz8S0rRGIseuUDG9qFk/s6JgS6udZ1ajmG5fnJR1Z5aQfG2QjYNzi4qLeIaIlHyBhp2AfoSognuE&#10;tYN5hMWEeIXdg3mE3oF6g9+AeoLgf3qC4H96guB/eoLgf3qC4H96guB/eoLgf/9tHwP/fhsD/48k&#10;Bf+dLAf+pjAJ8K4xC+W2NQvbvDkRzrdFIMOyTzC4rFc+r6dfSqahZVWenWxel5lzZpCVemyKkoFy&#10;hZCJd4CNkXx7i5t/d4qlgnSJsoNyicKDcorag3OJ3oF0h9+AdYbgf3WG4H91huB/dYbgf3WG4H91&#10;huB/dYbgf/9vHgP/gBsD/5IjBP+gKwb6qSwH7bIsB+K8MQfVwDYQybtDH762TS60sFY8qqtdSaGm&#10;ZFSZompdkZ5xZYqbeGuEmH9xf5aGdnmTj3p1kZh+cZCjgW6Qr4JskL+Da5HVgm2P3oFvjd+AcIvg&#10;f3CL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf/9xHAP/gxkC/5UhA/+jKQX2rScF6LcmBN7DKgPQwzUO&#10;xL9BHbm6TC2utVQ7pbBbR5usYlKTqGlbi6VvY4Widmp+n3xveJyEdHOajHlvmZZ8a5ehf2iXrYBm&#10;l7yBZZjRgGaW339ok+B+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfv91GgL/hxgC/5ggA/+m&#10;JQPysiAD5L4eAtfJIgLKxzMNvsNAHLO/SiupulM5n7ZaRZayYVCNr2dZhaxtYH6pdGd4pnptcqSC&#10;cm2iinZooZR5ZKCffGGfq35foLp+X6DOfl+f4X1im+F9Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8&#10;Y5jifP94GAL/ixcB/50dAv2rHgLsuBcB3sgRAM/NHwLEzDALuMg+Ga3FSCijwVE2mL1YQo+5X02G&#10;tmVWf7NrXXixcmRyr3lpbK2AbmesiXJiqpJ1X6mdeFypqnpaqbl6WarMelip5HpbpOR6XaHkeV2h&#10;5HldoeR5XaHkeV2h5HldoeR5XaHkef99FQL/kBQB/6EYAfaxFADZwQsA0s8LAMjSHAG80S4Jsc47&#10;F6bLRiWcyE8zkcRWP4jBXUmAv2NSeLxqWXG6cF9ruXdkZrd/aWG2h21dtZFwWbWccla0qXRUtLh0&#10;U7XLdFO15HRUsOd1VqzndVas53VWrOd1VqzndVas53VWrOd1Vqzndf+DEgH/lhEA/6gRANm4CgDO&#10;xAkAx9IKAL/ZGQG02CsHqdY5FJ/TRCKU0E0vis1UO4HKW0R4yGJNccdpU2vFb1llxHZeYMN+YlzC&#10;h2ZYwZFoVcGca1LBqGxQwbdtT8LKbU/C5GxPvexuULnsb1C57G9QuexvULnsb1C57G9QuexvULns&#10;b/+JEAH/nQ4A2q8IAM27CADExwcAvNYLALPfGgGq3ysHoN45EpbdQx6M2ksqgthTNXnVWj9x02FG&#10;atJoTGXRb1Jg0HZWW9B+WlfPh11Tz5FfUM+cYU7PqWNMz7hjS9DLY0zQ5WJKzvJlS8jyZkvI8mZL&#10;yPJmS8jyZkvI8mZLyPJmS8jyZv+SDQDepgQAzrQGAMK/BgC5zAgAsN0MAKflHQOe5S0LlOU5Fork&#10;QiCB40oqd+JQM2/hWDtp4F9BY+BmRl7fbkpa33VOVt99UVLfhlNP35BWTd+bV0vgp1hJ4LVZSOHG&#10;WUjh31lH3/BZRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W+2cBADRrQQAwrgFALfDBQCt0QgA&#10;pO0QAZvtIAWS7S4Oiew6GIDsQyF27EoqbuxQMWbrVjdg61w8W+tkQFfra0NT63JGUOt6SU3sg0tK&#10;7IxNSOyWTkXtoVBD7a5RQu68UUHvzFJB7+VSQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUdSl&#10;AADEsgMAtrwDAKvJBQCg2AgAl/QTAY/1JAeH9TEPfvY7GHT2QiBs9kgnZfZPLV73VTFZ91s1Vfdi&#10;OFH3aDtN+G89Svh2P0f4fkFE+YdDQvmRRUD6m0Y++qZHPPuxSDv7vkk6/M9JOfzjSTn840k5/ONJ&#10;OfzjSTn840k5/ONJOfzjScetAAC3twIAqsMCAJ7QBACT4wkAjP0YAoT+Jwd7/zEPcv84Fmn/QBxi&#10;/0YiXP9NJlb/UypS/1ktTv9fMEr/ZTJH/2s0RP9xNUH/eTc//4E4PP+KOjr/kzs4/508Nv+nPTX/&#10;sT40/74+M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/M//KP7iyAACqvQAAncoAAJHYAgCI+w0Bf/8Z&#10;Anb/JAZu/y0MZv81El//PBdY/0MbU/9JHk7/TyFK/1UkRv9bJkP/YCdA/2YpPv9rKjv/cis5/3kt&#10;Nv+BLjT/ii8x/5QwMP+cMS7/pTIt/68zLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czLP+3M6u4AACe&#10;xQAAkNIAAIPgAAB9/w8Bcv8WAmj/HgRh/ycIWv8vDFT/NxBO/z4TSf9EFkX/ShhB/08ZPv9VGzv/&#10;WRw5/18dNv9kHjT/aR8y/3AgL/93IS3/fyIr/4cjKP+QJCf/mSUm/6EmJf+nJiX/pyYl/6cmJf+n&#10;JiX/pyYl/6cmJf+nJp/AAACRzQAAg9sAAHj2AgBv/w0BZP8SAlz/GQNU/yAETv8nBkj/LwhD/zYK&#10;P/88DDz/Qg44/0cPNf9MEDP/UREw/1YSLv9aEyz/XxQq/2UUKP9rFSb/cRYj/3kXIv+BGCD/iRge&#10;/5EZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGf9WJwT/UTIF/1Y1B/9fPQ7/ZEUW/2ZOH/9k&#10;WCf/YWIv/15uNf9aeTv/V4Q//1SPQ/9RmEb/T6BI/06nSv9Nrkv/TLVM/0u8Tf9KxE7/Sc5P/0ne&#10;T/9I6VD/SPJQ/En2UPdL+VDxTPpP6077UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UP9WJwT/UTIF&#10;/1g0B/9iOw7/Z0QW/2lNH/9nVif/Y2Av/2BrNf9cdzv/WIJA/1WNRP9Tlkf/UJ9J/0+mS/9OrU3/&#10;TbRO/0y8T/9LxVD/Ss9R/0ngUf9J61H+SfJS+Uv3UvNN+VHtT/pR5lD6UuVQ+lLlUPpS5VD6UuVQ&#10;+lLlUPpS5VD6Uv9XJwP/UjEF/1oyB/9kOg7/akIW/2xLH/9qVCf/Z14v/2JoNv9edDz/WoBB/1eL&#10;Rf9UlUj/Up1K/1ClTP9PrU7/TrRP/028Uf9MxVH/S9FS/0riU/9J7VP7S/NT9Uz3U+5P+FPoUPlT&#10;4VL6VOBS+lXgUvpV4FL6VeBS+lXgUvpV4FL6Vf9YJgP/VDAF/10xB/9nOA7/bUAW/29JHv9uUif/&#10;alwv/2VmNv9hcTz/XX1B/1mIRv9Wkkn/VJxM/1KkTv9Qq1D/T7NR/067Uv9NxFP/Tc9U/kzgVftM&#10;61X4TPRV8E/3VelR+FXiUvhW21T5V9lU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V/9ZJgP/Vy4F/2Av&#10;B/9qNg3/cT4V/3NIHv9yUSb/b1ou/2pjNv9lbjz/YXpC/12FR/9aj0r/V5hN/1WgUP9UqFL+Uq9T&#10;/VG3VfxQwFb6T8tW+E/cV/VP6VfyT/NX6lL2V+FT91jaVfhZ0Vb4Ws9W+FrPVvhaz1b4Ws9W+FrP&#10;Vvhaz1b4Wv9ZJgP/WiwF/2QtB/9uMw3/dT0V/3hGHf93TyX/dFgt/3BgNf9qajz/ZnZC/2KBR/5e&#10;i0v7W5RP+VmdUvhXpFT2VqxW9VS0V/NTvFjyU8dZ8FLVWuxS5lrpU/JZ4VT1W9dW9lzPV/ddyFn4&#10;XcdZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4Xf9aJQP/XSoF/2cqBv9yMgz/eTsU/3xFHP98TST/elUs&#10;/3VeNP9vZzz8anJC+WZ9SPZjh0zzX5BQ8V2ZU+9boVbtWahY61iwWupXuVvoVsNc5lbRXONW5Fzf&#10;VvBd1Vf1X8xZ9mDGWvZgwFv2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yf9bJQP/YCgF/2soBv93&#10;MAv/fjoT/4FDGv+CSyL/f1Mq/3tbM/l2ZDr1cG5B8Wx5SO1og03qZIxR52GVVeVfnVjjXaVa4Vut&#10;XN5atl7cWcBf2lnOYNVZ4mDRWe9hylr0YsJc9GO8XfRkt17zZLZf82S2X/Nktl/zZLZf82S2X/Nk&#10;tl/zZP9cJAP/YyYE/28mBf97Lwv/gjkR/4ZBGP+HSSD/hVEo+IJZMPJ9YDjtd2pA6HJ1R+Ruf03h&#10;aYhS3WaRV9ljmVrVYKFd0l+oYM9dsWLNXLtjy1zHZMlc22XFXetlv13yZrhf8WezYPFnr2HxZ65i&#10;8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ/9dJAP/ZiQE/3IkBf9+Lgr/hzcQ/4s/Fv+MRx35i08l8ohW&#10;LeyDXTbmfmc+4HhxRttze03VboNT0GqMWMxnlF3JZZxgxmOjY8NhrGXBYLVnv1/BaL1f0Gm6YOZp&#10;tWHvaq9i72qrY+9qp2TvaaZl8GmmZfBppmXwaaZl8GmmZfBppmXwaf9eIwP/aSIE/3YjBP+CLAn/&#10;izYO/48+FP2RRRv0kUwi7Y5TKuaKWjLfhWU7135tRdB4dk3LdH9UxnCHWsJsj16/aZdiu2efZbhl&#10;p2i2ZLBqs2O7a7FjymyvY+Fsq2TtbaZm7WyjZ+1soGjua59o7mufaO5rn2jua59o7mufaO5rn2ju&#10;a/9fIwP/ayAD/3kiBP+FKwj/jjQM/5M8EviWQxjvlkoe55VQJuCRWC7XimE6zoRqRch+c03CeXtV&#10;vnWDW7lxi2C1bpJksmyaZ69qo2qsaKxsqWe2bqdnxG+lZ9pvomjrb55p7G+bauxumWvtbZhr7W2Y&#10;a+1tmGvtbZhr7W2Ya+1tmGvtbf9fIwP/bh4D/3shBP+IKgf/kTIL/5c6D/SaQRXrm0ca45tNIdqW&#10;VS3Pj145yIlnRMGDb027fndVtnl/W7F2h2Ctc49lqXCWaKZun2yjbKhuoGuycJ1rwHGca9Jymmzp&#10;cZdt6nCUbetwkm7sb5Ju7G6Sbuxukm7sbpJu7G6Sbuxukm7sbv9hIQP/cB0D/34gA/+LKQb/lTEJ&#10;+5s4DfCePhHnoEQW36BKHdOaUivKk1w4wo1kQ7uHbU20gnRUr358W6p6hGGmd4tlonSTaZ5ym22a&#10;cKRwl2+vcpVvvHOTb81zknDmc5Bw6XKOcepxjXHrcIxx63CMcetwjHHrcIxx63CMcetwjHHrcP9j&#10;IAP/chsD/4AfA/+OJwX/ly8I+J42C+2iOw7kpUAS2qRGHM6eUSrFl1o3vZFiQrWMakyvh3JUqYJ5&#10;W6R/gGCffIhlm3mQapd3mG2TdaFwkHOsc41zuHSLc8l1inTidIl06HOIdelyh3XqcYd16nCHdepw&#10;h3XqcId16nCHdepwh3XqcP9lHwP/dBoC/4MeAv+QJgT/mi0G9KE0CemmNwvgqj0O1KdEG8mhTynA&#10;m1g2uJVgQrCQaEupi29To4d2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXipc4Z3tXWEd8V2g3jfdYN4&#10;6HSCeOlzgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpxgnjqcf9nHQP/dxkC/4UcAv+TJAP/nSsF8aQw&#10;BuaqMwjcrjcMz6pDGsWlTii8n1c1s5lfQauUZkqkkG1Tnot0WpiIe2CThYNljoKLaoqAk26Gfpxx&#10;gn2ndH98s3V9fMN2fH3bdnx96HR9fOhzfXzpcn186nF9fOpxfXzqcX186nF9fOpxfXzqcf9pHAL/&#10;eRgC/4cbAv+VIwP7oCkE7qgsBOOvLwXXsjQLy61BGcGoTCe3o1U0r51dQKeZZEmflGtSmZByWZON&#10;eV+OioBkiYeIaYSFkW2Ag5pxfIKkdHmBsXZ3gcB2doHWdnaB53R3gehzeIDpcnh/6nF4f+pxeH/q&#10;cXh/6nF4f+pxeH/qcf9rGwL/excC/4oaAf+YIQL4oyYD6qwnA9+0KQPStTIKx7BAGLysSyazp1Mz&#10;qqJbPqKdY0iamWlRlJVwWI6Sd16Ij35kg42GaX6Kjm16iZhxdoeic3OGrnVxhr12b4fSdnCH6HRx&#10;hehzcoTpcnOE6nFzhOpxc4TqcXOE6nFzhOpxc4Tqcf9tGQL/fhYB/40YAf+bHgH0pyIC5rAgAdq6&#10;IQHNuDEJwrQ+F7iwSSSuq1IxpaZaPZ2iYUeVnmhPjptuV4iYdV2ClXxjfZOEaHiQjGx0j5VwcI2g&#10;cm2MrHRqjLt1aY3OdWmN6HRri+lzbYnqcW2I6nFtiOpxbYjqcW2I6nFtiOpxbYjqcf9wFwL/gRUB&#10;/5AWAf+eGgHwqxsB4rYWANO9HQHIuy8Ivbg8FbO0RyOpsFAwoKtYO5ioX0WQpGZOiaFsVYKec1t9&#10;nHphd5mBZnKXimpulpNuapSecWaUqnNkk7hzY5TLc2OU5nJlkupxZ4/qcGeO6nBnjupwZ47qcGeO&#10;6nBnjupwZ47qcP9zFQL/hRMB/5QUAPyjFQDqsBIA2b4MAM3BGwHCwC0HuL06E665RiGktU8tmrFW&#10;OZKuXkOKq2RMg6hqU3ylcVl2o3hfcaF/Y2yfh2honpFrZJ2cbmCcqHBenLZxXZzJcV2c5HBemutw&#10;YJbrb2GV7G9hlexvYZXsb2GV7G9hlexvYZXsb/93EgH/iREB/5kRAPOoDgDXtQoAz8EKAMbFGAC8&#10;xCoFssI4Eae/RB6eu00rlLhVNou1XECEsmJJfK9pUHatb1Zwq3Zba6p9YGaohmRip49nXqaaalul&#10;pmxYpbVtV6bHbVem4mxXpO1sWp/tbFqe7Wxanu1sWp7tbFqe7Wxanu1sWp7tbP98EAH/jhAA9p4N&#10;ANitCQDNuAkAx8QIAL7KFAC1yicEq8g2D6HFQRuXwksojb9TM4W9Wjx9umFFdrhnS3C3bVFqtXRW&#10;ZbR8W2CyhF9csY5iWLGZZVWwpWZTsLNnUrHGZ1Kx4WdRr/FoU6rwaFSp8GhUqfBoVKnwaFSp8GhU&#10;qfBoVKnwaP+CDgD/lAwA26UGAM6xBwDFuwcAvccHALXQEACs0CMDo88zDJnNPxiPykgk/+L/4klD&#10;Q19QUk9GSUxFAAMJhshRLn3GWDh2xF8/b8JmRmnBbEtkwHNQX797VFu+hFhXvY1bVL2YXVG8pF9P&#10;vLNgTb3FYE294F9MvPBhTbf1Yk229WJNtvViTbb1Yk229WJNtvViTbb1Yv+JCwDhnAMA0KoFAMW1&#10;BQC7vwQAsssIAKvYDQCj2SACmtgvCZDWPBSH1EYfftJPKXbQVjJvz145aM1kP2PMa0RezHNJWst6&#10;TFbKg09Syo1ST8qYVE3KpVZLyrNXSsvFV0nL4FZJyfBYR8f6WUjF+1pIxftaSMX7WkjF+1pIxfta&#10;SMX7WveRBADUogIAx68EALq5AwCwxAUAp9AJAJ/hEACY4SEDj+AwCYbgOxJ930Qbdd5NJG7dVStn&#10;3FwyYttkN13baztZ2nI/Vdp6Q1Lag0VO2o1ITNqYSknapUtI27NMR9zETEbc3kxG2u1MRNj5T0PY&#10;+09D2PtPQ9j7T0PY+09D2PtPQ9j7T9uaAADKqQIAu7MCALC9AwClyQUAm9YJAJToFAGM6SUEhOgz&#10;C3voPBRz6EQba+hLImTnUihe51ktWedgMlXnaDVS5284T+d3O0zngD1J54k/R+iUQUTon0JC6axD&#10;Qem6REDqzURA6uREQOj1REDn+ENA5/hDQOf4Q0Dn+ENA5/hDQOf4Q82jAAC9rgEAsLgBAKTEAgCZ&#10;0AUAj+EKAInxGgGB8SgFePIyDHDyOxNp8kMZYvJKH1zzUCNW81cnUvNeK0/zZS1M9GwwSfRzMkb0&#10;ezRD9IQ2QfWONz71mTk99qQ6O/awOzr3vzw5+M88OPfoPDj37Dw49+w8OPfsPDj37Dw49+w8OPfs&#10;PL+qAACxswAApL8AAJjKAQCM2AQAhPoOAHz7GwJ0+yYFbPwwCmX8OBBe/UAVWP5HGVP+TR1P/1Qg&#10;S/9aIkj/YSVF/2cmQv9tKED/dSo9/30rOv+GLTj/kS42/5svNP+mMDP/sjEy/74yMf/QMjH/1jIx&#10;/9YyMf/WMjH/1jIx/9YyMf/WMrKvAAClugAAmMYAAIvSAAB/3wIAef8RAW//GQJn/yIEYP8sB1r/&#10;NAxU/zwPT/9DE0r/SRVH/08XQ/9VGUD/Wxs+/2EcO/9mHjn/bR82/3QgNP99ITH/hiMv/5EkLf+b&#10;JSz/pSYr/68mKv+7Jyn/vicp/74nKf++Jyn/vicp/74nKf++J6a2AACYwgAAi84AAH7bAAB1+QcA&#10;a/8PAWL/FgJb/x4DVP8mBU7/LgZJ/zUIRf88C0H/Qw0+/0gOO/9OEDj/UxE1/1gSM/9eEzH/ZBQu&#10;/2oVLP9yFir/ehcn/4MYJf+OGST/mBoj/6AaIv+qGyH/rRsh/60bIf+tGyH/rRsh/60bIf+tG5q+&#10;AACLygAAftcAAHDjAABn/wQAXv8NAFb/EgFP/xkCSf8gA0P/JwQ//y4FOv80Bjf/Ogcz/z8HMP9E&#10;CC7/SQks/04JKf9TCif/WAol/14LI/9kCyH/bAwf/3QNHf99Dhv/hw4Z/48PGP+ZDxj/mxAY/5sQ&#10;GP+bEBj/mxAY/5sQGP+bEP9MKgP/SDMF/080Bv9UNwj/WkEO/1xKFv9aVB3/V2Ak/1RrKv9QeC//&#10;TYQz/0qPNv9HmTn/RqE7/0WpPP9EsD7/Q7c//0LAP/9CyUD/QdVB/0HkQf9B7kL/QfZC/0H9Qv9C&#10;/0H5RP9B9Eb/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C70f/Qv9NKQP/SjIE/1EyBv9XNgj/XD8O/15J&#10;Fv9dUx3/Wl4k/1dpKv9TdS//UIE0/02NN/9Klzr/SJ88/0enPf9Grj//RbVA/0S9Qf9ExkL/Q9FC&#10;/0PiQ/9D7EP/Q/VD/0P8Q/xE/0P1R/9D70j/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E60n/RP9NKQP/&#10;TDAE/1QxBf9ZNAj/Xz0O/2FHFv9gUh3/XVwk/1pnK/9WczD/U380/0+KOP9NlDv/S509/0qkP/9I&#10;rED/SLNB/0e7Qv9Gw0P/Rs5E/0XfRP9F6kX9RfNF+0X7RfdG/0TwSf9F6kr/RuVL/0flS/9H5Uv/&#10;R+VL/0flS/9H5Uv/R/9OKQP/Ty4E/1cuBf9dMgf/YzsO/2VGFv9lUB3/YVkk/11kK/9acDD/Vnw1&#10;/1OHOf9QkTz/Tpo//02iQP9LqUL/SrBD/0q3RP9JwEX/SMpG/UjbRvpI50f4SPJH9Uj6RvFJ/0fq&#10;S/9I40z/Sd5N/0reTf9K3k3/St5N/0reTf9K3k3/Sv9PKAP/UiwE/1osBf9hLwf/ZzoO/2pEFf9q&#10;Thz/Z1ck/2JhK/9ebTH/W3g2/1eDOv9UjT3/UpZA/1CeQv5PpUT8Tq1F+020R/pMvEj5TMdI9kvU&#10;SfNL5UnwS/BJ7Uz5SOlM/0rhTv9L2k//TNNQ/03TUP9N01D/TdNQ/03TUP9N01D/Tf9QKAP/VSoE&#10;/10pBf9lLQf/bDgN/29CFP9vSxz/bFUj/2heKv9jaTH/X3Q2/Vx/O/tZiT/5VpJC91SaRPVTokb0&#10;UqlI8lGxSfFQuUrvT8NL7k/PS+tP4kvnT+5L5E/4Td9P/k7VUf9PzlL/UMlT/1DJU/9QyVP/UMlT&#10;/1DJU/9QyVP/UP9RJwP/WCcE/2EnBP9qLAb/cTYM/3RAE/90SRr/clIi/25bKf1oZDD5ZXA29mF7&#10;O/NehUDwW45D7lmWRuxXnkjqVaZK6FStTOdTtU3lU79O41PMTuFT307dU+1P2FL3UdFT/VLKVP5T&#10;xFb/U79X/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U/9SJwP/WyUD/2UkBP9uKgb/djQL/3o9Ef96Rhj/&#10;eE8g+3RYKPZvYS/xa2w27Wd2POljgEDmYIpF5F2SSOFbmkrfWaJN3ViqT9pXslDYVrxR1VXIUtJV&#10;21POVutTy1b2VcZW/Va/WP1Wuln9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V/9TJgP/XyID/2kh&#10;A/9zKAX/ezIK/387EP+ARBb7fkwe9HtUJe52XS3pcWg05G1yO+BpfEHcZYVG2GKOStRflk3RXZ1Q&#10;zlylUsxarVTJWbZWx1nCV8ZZ0FfCWeZYv1nzWbta+1m1W/tasF37Wq1d+1mtXftZrV37Wa1d+1mt&#10;XftZrV37Wf9WJAP/YiAD/20gA/93JgT/fzAI/4Q5Df2GQRT1hUkb7oJRIud9WirheGQy3HNuOtRu&#10;d0HQaoBHzGaJTMhkkVDFYphTw2CgVcBeqFi+XbFZu128W7lcyVy3XOBctF3vXLBe+V2rX/ldqGD5&#10;XKVh+VylYflcpWH5XKVh+VylYflcpWH5XP9YIgP/ZR4D/3EfA/97JAP/hC4H/4k2C/iLPhHvi0YX&#10;6IhOHuGEVybZfmEx0XhqOstzc0LGb3xIwmyETb5pjFG7ZpNVuGSbWLVjo1qzYaxcsGC3Xq5gxF+s&#10;YNhfqWHrX6dh91+iY/dfn2T3X51k+F6dZPhenWT4Xp1k+F6dZPhenWT4Xv9bIAL/aBwC/3QdAv9+&#10;IwP/iCsF/Y00CfOQOw7qkEMU4o9KGtqKVCXQg10wyX5nOsN4b0K+dHhIuXGATrVuiFKya49Wr2mX&#10;Wqxnn1ypZahfpmSyYaRkv2KiZNBioGTnYp5l9WKaZvVhmGf2YJZo9mCWaPZglmj2YJZo9mCWaPZg&#10;lmj2YP9dHwL/ahoC/3ccAv+CIQL/iykE+ZExB++VOAvmlj8Q3ZRHF9KOUSTKiFsvwoNkObx+bEG3&#10;eXRIsnV8Tq5yhFOqb4tXpm2TW6Nrm16gaqRgnWiuY5toumSZaMtll2jjZJVp82STavRjkWv1YpBr&#10;9WGQa/VhkGv1YZBr9WGQa/VhkGv1Yf9fHQL/bRgC/3obAv+FHwL/jicD9ZUuBeuZNQjhnDsM1phD&#10;FsyTTyLEjVguvYdhOLaCaUGwfnFIq3p5Tqd3gFOjdIhYn3GQW5tvmF+YbqFilW2rZJJst2aQbMZm&#10;j2zfZo5t8WWMbvNki270Y4pu9GKKbvRiim70Yopu9GKKbvRiim70Yv9hHAL/bxYC/3waAf+IHgH/&#10;kSQC8pkrBOeeMQXdoDYJ0ZxBFceXTSG/kVYtt4xfN7GHZ0Crgm5IpX52TqB7fVOceIVYmHaNXJR0&#10;lV+Rcp5ijnGoZYtwtGeJcMNoh3DbZ4Zx7maGcvJlhXLzZIRy9GOEcvRjhHL0Y4Ry9GOEcvRjhHL0&#10;Y/9jGgL/cRUB/38YAf+KHAH8lCEC7pwnAuOiLAPYpDIIzJ9AFMOaSyC6lVUss5BdN6yLZT+lh2xH&#10;oINzTZuAe1OWfYJXknqKXI54kmCKdptjh3WlZoR0sWeCdMBogHTVaIB17Gd/dvJmf3XzZX9182R/&#10;dfNkf3XzZH9182R/dfNkf3XzZP9lGQL/dBQB/4EXAf+NGgH5lx4B66AjAd+mJgLSpzAHyKM+E7+e&#10;SR+2mVMrrpRbNqePYz+gi2pGm4dxTZWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn55r2h7eb1pennR&#10;aXl66mh6evJmennyZXp582R6efNkennzZHp582R6efNkennzZP9nFwL/dhQB/4QWAf+QFwH1mxoB&#10;56QdAdurHwHOqi8GxKY9ErqhSB6ynVEqqphZNKKUYT6ckGhFloxvTJCJdlKLhn1XhoSFW4KCjV9+&#10;gJdjen+hZnd+rGh1fbtpc37OaXN+6Gh0fvFmdH3yZXV882R1fPNkdXzzZHV882R1fPNkdXzzZP9p&#10;FgH/eBMB/4cUAP+TFQDxnhUA46gWANWuGwHKrS0GwKk7EbalRh2toVAppZxYM56YXzyXlGZEkJFt&#10;S4uOdFGGjHtWgYmDW3yHi194hpRidISfZXGDqmdvg7hpbYPLaW2D5mhug/Jmb4LyZXCB82RwgfNk&#10;cIHzZHCB82RwgfNkcIHzZP9rFAH/exIB/4oSAP+WEgDtohAA3q0OANCxGQDFsCsFu605D7KpRBup&#10;pU4noKFWMpmdXjuSmmRDi5drSoaUclCAknlVe4+AWneNiV5yjJJhboqcZGuJqGdpibZoZ4nIaGeJ&#10;42doifJmaYfzZWqG82RqhvNkaobzZGqG82RqhvNkaobzZP9uEgH/fhAA/40QAPeaDgDbpwoA07AL&#10;AMq0FgDAtCkEtrE3Dq2uQxqkqkwlm6ZVMJOjXDmMoGNBhp1pSICacE57mHdTdpZ+WHGUhlxskpBg&#10;aJGaY2WQpmVjkLRmYZDGZmGQ4WZhkPJlY47zZGSM9GNkjPRjZIz0Y2SM9GNkjPRjZIz0Y/9xEAH/&#10;gg8A/5ENAN6fCQDTqgkAzLMJAMS4EwC6uCYDsbY1DKezQRier0ojlqxTLo6pWjeHpmE/gKRnRnqh&#10;bkx1n3VRcJ18VWuchFpmmo5dY5mYYF+YpGJdmLJkW5jDZFuY3mNbmPBjXJX1Yl6T9WJek/ViXpP1&#10;Yl6T9WJek/ViXpP1Yv91DgD/hg0A65YIANWjBwDMrQgAxbYHAL28EQC0vSMCq7syCqG5PxWYtkgg&#10;kLNRK4iwWDSArl88eqtmQ3SpbEhvqHNOaqZ6UmWlglZho4xaXaKWXFqiol9XobBgVqHBYFWi3GBV&#10;oe9gVp/3X1ec919XnPdfV5z3X1ec919XnPdfV5z3X/96DAD9iwkA2psEAM6nBgDEsAYAvLkEALXB&#10;DgCswiABpMEwCJq/PBORvUYdibpPJ4G4VjB6tl04c7RkP26yakRosXFJZLB5TV+ugVFbrYpUWK2V&#10;V1SsoVlSrK9bUKzAW1Cs2lpPq+5bT6r6W1Gm+ltRpvpbUab6W1Gm+ltRpvpbUab6W/+ACQDhkgEA&#10;0aAEAMarBQC8tAQAs70DAKvHCwCkyRwBnMgsBpPHOQ+KxUQZgcNNI3rBVCxzv1szbb5iOWe8aT5i&#10;u3BDXrp3R1q5gEtWuYlOU7iUUFC4oFJNuK5UTLi/VEu52FRLt+1USrb5VUqz/lZKs/5WSrP+Vkqz&#10;/lZKs/5WSrP+VvqHAgDWmAAAyaUDAL2vAwCzuAEAqcIEAKHNCACa0BYAktAoBIrPNgyBzkEVecxK&#10;HnLLUiZsylotZslhMmHIaDdcx288WMZ2P1XGf0NRxYlFTsWUSEvFoEpJxa5LSMW/S0fG2EtHxe1L&#10;RsP5TUXC/05Fwv9ORcL/TkXC/05Fwv9ORcL/Tt+QAADMnwAAv6oBALOzAQCpvQIAn8cFAJbSCQCO&#10;2hIAiNskAoDaMgh42T4QcdhIGGrXUB9k1lglX9VfKlvUZy9X1G4zU9N2NlDTfzlM04g7StOUPkfT&#10;oD9F1K5ARNS/QUPV2EBE0+xAQtL2QkHR/kRB0f5EQdH+REHR/kRB0f5EQdH+RNGYAADDpQAAta4A&#10;AKm4AACewwIAlM0GAIrZCgCE4xgBfeQmA3XkMghu4zwPZ+NFFWHjTRtc41UgV+NdJFTjZCdQ4msq&#10;TeJzLUrjfDBI44YyReOQNEPjnDVB5Kk2QOS4Nz/lyzc/5eQ3P+PzNj3i+zg94vs4PeL7OD3i+zg9&#10;4vs4PeL7OMahAAC3qwAAqrQAAJ6+AACTyQIAiNQGAH/uDgB57RsBce0nA2ruMghk7jsNXu5DE1ju&#10;SxdT7lIaUO9ZHkzvYCBJ72cjR+9vJUTwdydB8IApP/CKKj3xlSw78aEtOfKuLjjyvi8389AvN/Pn&#10;Lzbx8y828fMvNvHzLzbx8y828fMvNvHzL7mnAACrsAAAn7sAAJLGAACG0AEAe90FAHT3EQBt9xwB&#10;ZvgmA1/4LwZa+TgKVPlADlD6RxFM+k4USPtVFkX7WxhC+2IaQPxoHD38cB06/XgfOP2CIDb9jSI0&#10;/pgjMv6kJDH/sSUw/78mL//PJi7/4yYu/+MmLv/jJi7/4yYu/+MmLv/jJq2tAACftwAAksIAAIbN&#10;AAB52gAAcPIIAGj/EQBh/xoBWv8jA1T/KwRP/zMGSv87CEb/QgtD/0kNQP9PDj3/VRA6/1sROP9h&#10;EzX/aBQz/28VMP94Fi7/ghcs/40ZKv+ZGin/pBoo/68bJ/+6HCb/xxwm/8ccJv/HHCb/xxwm/8cc&#10;Jv/HHKG0AACTvwAAhsoAAHjWAABs4gAAY/wHAFz/DwBV/xYBT/8eAkn/JgNE/y4EQP80BTz/OwY5&#10;/0EHNv9GCDP/TAgx/1EJLv9XCiz/XQoq/2QLKP9sDCX/dQ0j/38OIf+KDyD/lRAe/6AQHv+oER3/&#10;sREd/7ERHf+xER3/sREd/7ERHf+xEZW8AACGxwAAedMAAGvgAABe7QAAVv8DAE//DABJ/xIBQ/8Z&#10;AT7/IAI5/ycDNf8tAzL/MwQu/zgEK/89BSj/QgUm/0cFJP9MBiL/UQYg/1cGHf9eBxv/ZQcZ/24I&#10;F/94CBX/gwgT/40JE/+WCRL/ngkS/54JEv+eCRL/ngkS/54JEv+eCf9CLQP/QjIE/0gyBP9MNgb/&#10;TjwI/1BHDv9QUhX/Tl8a/0trH/9IdyT/RYMn/0KOKv9Blyz/P6Au/z+nL/8+rjD/PbUx/z28Mv88&#10;xTL/PM4z/zvfM/876jT/O/M0/zv7NP88/zP+PP8z/D3/NPY//zX1P/819T//NfU//zX1P/819T//&#10;Nf9DLAP/RDAE/0owBP9ONAb/UToI/1NGDv9SURX/UV0a/05pIP9LdCT/SIAo/0WLK/9DlS3/Qp0v&#10;/0GlMP9ArDH/P7My/z+6M/8+wjT/Psw0/z7cNf896DX/PfE1/z76Nf0+/zX7P/80+D//NvJB/zfw&#10;Qf838EH/N/BB/zfwQf838EH/N/9ELAP/Ry4D/00uBP9RMgX/VDkI/1dEDv9WTxX/VFob/1FmIP9O&#10;ciX/S30p/0iILP9Gki7/RZsw/0SiMv9DqTP/QrA0/0K3Nf9Bvzb/Qck2/0DXN/9A5Tf9QPA3+kD4&#10;N/dB/zb2Qf838kH/OOxD/znqRP856kT/OepE/znqRP856kT/Of9FKwP/SSwD/1AsBP9VLwX/WTcI&#10;/1xCDv9bTRX/WFcb/1ZjIP9SbyX/T3oq/0yFLf9KjzD/SJgy/0efNP9GpjX/Ra02/0W0N/9EvDj+&#10;RMY4/ETSOflD4jn2RO4580T3OfFE/znvRP8660X/O+RG/zzjRv8840b/PONG/zzjRv8840b/PP9G&#10;KwP/TSkD/1QpBP9ZLAX/XjUH/2FADf9hShT/XlQa/1pfIP9Xayb/VHYq/1GBLv9OizH+TJQ0/Euc&#10;NftKozf6Sao4+EixOfdIuTr2R8I79UfNO/JH3zvuR+w760j2O+lH/z3nR/8+4Uj/P9pK/0DYSv9A&#10;2Er/QNhK/0DYSv9A2Er/QP9HKgP/UCcD/1gmA/9eKgT/YzMH/2Y9Df9mRxP/ZFEa/2BbIP9cZyb9&#10;WXIr+lZ9L/hThzP2UZA19FCYN/JOnznxTaY770ytPO5MtT3sS74960vKPulL3D7lTOo94kv1P99L&#10;/kHcSv9C1Ez/Q81N/0PLTv9Dy07/Q8tO/0PLTv9Dy07/Q/9KKAP/VCQD/1wjA/9jKAT/aDAG/2w7&#10;C/9sRBL/ak4Z/mZYH/lhYiX1Xm0r8lt4MO9YgjTsVos36lSUOehTmzvmUaM95VGqPuNQsj/hT7tA&#10;4E/HQN5P2EHZT+hB1E/0Q9BO/kXOTv9GyFD/RsJR/0fAUf9HwFH/R8BR/0fAUf9HwFH/R/9NJQL/&#10;VyEC/2AgA/9oJgP/bi4F/3I4Cv9yQRD9cEsX921UHfJoXiTtZGkq6WF0MOVefjTiW4c44FmPO91X&#10;lz7bVZ9A2FSmQtVTrkPSUrdE0FLCRc5S0EbLUuVGyFLySMVS/UnCUv9KvFT/SrdV/0q2Vf9KtlX/&#10;SrZV/0q2Vf9KtlX/Sv9QIwL/Wx4C/2QeAv9tJAP/cysE/3c1CP54Pg72d0cU8HRQG+pvWiLka2Up&#10;4GdvL9tjeTXWYII60l2KPs9bkkHMWZpDylihRchXqUfGVrJJxFa8SsJVyUu/Vd9LvFbuTLlW+k23&#10;Vv9Nslj/Ta5Z/02sWf9NrFn/TaxZ/02sWf9NrFn/Tf9TIAL/XhwC/2gcAv9xIgL/eCgD/3wxB/h+&#10;OgvwfUMR6XpMGOJ2Vx/ccmEo1G1rL89pdDbLZX07x2KFQMRgjUPBXpVGv12cSLxbpEu6Wq1MuFm3&#10;TrZZw0+0WdVPsVrqUK5a91CsWv9QqFv/UKRc/1CkXf9PpF3/T6Rd/0+kXf9PpF3/T/9WHgL/YRkC&#10;/2waAv91IAL/fCUD/YEuBfOENwnqhD8O4oFIFdt9Ux3Rd10ny3JnMMZucDfCang8vmeAQbpliEW3&#10;Y5BItGGYS7Jfn02vXqhPrV2yUatdvlKpXc5Tpl3lU6Re9FOiXv9Tn1//Upxg/1KbYP9Sm2D/Uptg&#10;/1KbYP9Sm2D/Uv9YHAL/ZBcB/3AZAf95HQH/gCMC+IYqA+2JMgbkijsK3IhFEtGCUBzKfVomxHhj&#10;L75zbDe5b3Q9tWx8QrJqhEauZ4xKq2WTTahkm0+lYqRSo2GuVKFhuVWfYchWnWHhVpti8VWZYv1V&#10;l2P/VJVk/1SUZP9TlGT/U5Rk/1OUZP9TlGT/U/9aGgL/ZxUB/3MXAf99GwH/hCAB84omAuiOLgTf&#10;kDYH1IxBEcuHTRvEglcmvX1gL7d4aTaydHE9rnF4QqpugEembIhKo2qPTqBomFGdZ6BTmmaqVZhl&#10;tVeVZcRYlGXbWJJm71eRZvxXj2f+Vo5n/lWNaP5VjWj+VY1o/lWNaP5VjWj+Vf9cGAH/aRMB/3YW&#10;Af+AGQH9iB0B744iAeSTKQLalDEGzpA/D8aLSxq+hlUlt4FeLrF9ZjaseW48p3Z1QqNzfUefcIRL&#10;nG6MTphslFKVa51UkmqnV5BpslmNacBajGnVWopq7FmKavpYiWv9V4dr/VaHa/5Wh2v+Vodr/laH&#10;a/5Wh2v+Vv9eFwH/bBIB/3gUAf+DFwD5ixoA65IdAeCYIwHTmC8FypQ9DsGPSRm5ilMksoZbLayB&#10;ZDWmfms8oXpyQp13ekeZdYFLlXOJT5FxkVKOb5pVi26kWIhtr1qGbb1bhG3QW4Nu6VqDbvhZgm/8&#10;WIJv/VeCb/1Xgm/9V4Jv/VeCb/1Xgm/9V/9gFQH/bhEB/3sTAP+GFAD2jxYA55YYANucHADPmy0E&#10;xZc7DbyTRxi0jlEjrYpZLKeGYTShgmk7nH9wQZd8d0aTeX5Lj3eGT4t1jlKIc5dVhHKhWIJxrFp/&#10;cbpcfnHMXH1y51t9cvZafHL8WXxy/Fd8cv1XfHL9V3xy/Vd8cv1XfHL9V/9iFAH/cREB/30RAP+I&#10;EgDykhIA45oSANWfGQDKnisEwZs5DLiXRRewkk8iqY5YK6KKXzOchmc6l4NuQJKAdUWNfnxKiXyE&#10;ToV6jFKCeJVWfnefWHt2qlt5dbhcd3XKXHd25Vx3d/Vad3b7WXd2/Fh3dvxXd3b8V3d2/Fd3dvxX&#10;d3b8V/9kEgH/cxAA/4AQAP+LEADvlQ4A354NANCiFwDGoSkDvZ43C7SaQxaslk0gpJJWKp2OXjKX&#10;i2U5kohsQI2Fc0WIg3pKhICBToB/ilJ8fZNVeHydWHV7qFtzerZccXrHXHF64lxxe/NacXv7WXJ6&#10;/FhyevxYcnr8WHJ6/FhyevxYcnr8WP9nEQH/dQ8A/4MOAPSODQDbmQoA1KELAMykFQDCpCcDuKI2&#10;CrCeQhWnmkwfoJdUKZmTXDGTkGM4jY1qP4iKcUSDiHhJfoZ/TXqEiFF2gpFVc4GbWG+Aplptf7Rc&#10;a3/FXGuA31xrgPJaa4D7WWx+/FhtfvxYbX78WG1+/FhtfvxYbX78WP9pEAH/eA4A/4UMAOKSCADV&#10;mwkAzqMJAMeoEgC9qCUCtKY0CauiQBOjn0oem5tSJ5SYWjCOlWE3iJJoPYKQb0N+jnZIeYx9THWK&#10;hVBxiI5UbYeZV2qGpFlnhbFbZYXCW2WF3FtlhfBaZoX7WWeD/Fhng/xXZ4P8V2eD/Fdng/xXZ4P8&#10;V/9sDgD/ewwA8okJANmVBgDPnggAyaYIAMGrEAC4qyICr6oyCKanPhKepEgclqFRJY+eWC6Im181&#10;gplmPH2WbUF4lHRGc5J7S2+Qg09rj4xSZ46WVWSNolhhjK9ZX4zAWl+M2VlfjO5ZX4z7WGGK/Vdh&#10;if1XYYn9V2GJ/Vdhif1XYYn9V/9vDAD/fwkA340DANKYBgDKogYAwqkGALqvDgCysCABqa4vBqGs&#10;PBCYqUYakadPI4mkViyDol0zfZ9kOXedaz9ym3FEbpp5SGmYgUxll4pQYZWUU16VoFVblK1XWpS9&#10;WFmU1FdZlOxXWZP5VluR/lVbkP5VW5D+VVuQ/lVbkP5VW5D+Vf9zCQD1hAQA2JEDAMycBQDDpQUA&#10;u60EALOzDACrtRwBo7QsBZuyOQ6SsEQXiq1NIIOrVCl9qVwwd6diNnGlaTxspG9BaKJ3RWShf0lf&#10;n4hMXJ6ST1ienlJWnatTVJ28VFOd0VRTnetTU5z4U1Sa/1NUmf9TVJn/U1SZ/1NUmf9TVJn/U/94&#10;BgDhiQAA0JYCAMahAwC8qQMAs7ABAKu4CACkuhgAnLopA5S5NguMt0EUhLVKHXyzUiV2sVoscK9g&#10;MmuuZzhmrW48Yqt1QF6qfURaqYZIVqiRSlOonU1Rp6pOT6i6T06oz09Op+lPTab3T02l/09OpP9P&#10;TqT/T06k/09OpP9PTqT/T/p/AADYjgAAyZsBAL6lAgC0rQEAq7UAAKG/BACbwRQAlMElAozAMwiE&#10;vz4RfL1IGXW8UCFvulgnarlfLWW4ZTJgt2w2XLZ0Oli1fD5VtIVBUbSQRE6znEZMs6lISrO5SEm0&#10;zkhJs+lISLH2SUiw/0pIsP9KSLD/Skiw/0pIsP9KSLD/SuKGAADOlAAAwqEAALapAACrsQAAoboB&#10;AJjDBQCQyRAAiskgAYPJLwV7yDsNdMdFFG7GThtoxVYhY8RdJ17DZCtawmsvVsFyM1PBezZPwIQ5&#10;TMCPPErAmz5HwKg/RsC4QEXAzUBFwOg/RL72QUO9/0JDvP9DQ7z/Q0O8/0NDvP9DQ7z/Q9aNAADG&#10;mwAAuKUAAK2uAACitgAAmL8CAI3IBgCD0QsAf9IaAHnSKgNy0jcIbNFCD2bRSxVh0FMaXM9bH1jP&#10;YiNUzmknUc5xKk3Oei1KzoMwSM6OMkXOmjRDzqg1Qs64NkHPzTVBzug1QM31Nz/L/jk+y/85Psv/&#10;OT7L/zk+y/85Psv/OcqWAAC8ogAAr6oAAKOzAACYvAAAjcYDAILPBwB42QsAc94YAG7eJgJo3jMF&#10;Yt4+Cl3eSA9Z3lAUVd5YF1HeYBtO3mceS91vIEjeeCNG3oElQ96MJ0HemCk/3qYqPt+1Kj3gyCo9&#10;3+MqPN3xKzvc+y063P0uOtz9Ljrc/S463P0uOtz9LsCfAACxpwAApLAAAJi6AACNwwAAgc0CAHbX&#10;BwBu6A8AaegbAWPoJwJe6TIFWOk7CFTpRAxP6kwPTOpTEknqWxVG6mIXROtqGUHrchs/63sdPOuG&#10;HjrskSA47J4hN+2sIjbtuyM17s8jNO7mIzTr9SM06/gjNOv4IzTr+CM06/gjNOv4I7OlAACmrQAA&#10;mbcAAI3BAACAywAAddUBAGnhBgBk8xEAXvMcAVn0JgJU9DAET/U4Bkv1QAhH9kcKRPZODEH3VQ4/&#10;91wPPPdjETr4ahM3+HMUNfh9FjP5iBcx+ZQYL/qhGS76rxot+74aLPvPGyv75xsr++sbK/vrGyv7&#10;6xsr++sbK/vrG6iqAACatAAAjb8AAIDJAAB00wAAZ94AAF7yCABZ/hEAU/8aAU7/IwJJ/ysDRf8z&#10;BEH/OgU+/0EGO/9HBzj/Tgg1/1QJM/9aCTH/YQov/2kLLP9yDCr/fQ0o/4gOJv+VDyX/oRAk/64R&#10;I/+6EiL/yhIi/9ASIv/QEiL/0BIi/9ASIv/QEpyyAACOvAAAgccAAHPRAABn3QAAWeMAAFP9BgBN&#10;/w4ASP8WAEP/HgE//yYCOv8tAjf/MwMz/zkDMP8/BC7/RAQr/0oFKf9QBSf/VgYk/10GIv9lByD/&#10;bgcd/3kIG/+FCBr/kgkZ/54JGP+oCRf/swkX/7cJF/+3CRf/twkX/7cJF/+3CZC6AACCxQAAdNAA&#10;AGfcAABY4wAATfAAAEf/AgBC/wwAPP8RADj/GAE0/x8BMP8lASz/KwIp/zACJf81AiP/OgIg/z8D&#10;Hv9EAxz/SQMZ/08DF/9WBBX/XgQS/2gEEf9yBQ//fgUO/4oFDv+UBQ3/ngUN/6IFDf+iBQ3/ogUN&#10;/6IFDf+iBf85LwL/PDAD/0ExA/9ENAT/RDoG/0RFCP9FUQz/Q10R/0FpFv8+dhn/PIEc/zqMHv85&#10;liD/OJ4h/zelI/83qyP/NrIk/za5Jf82wCX/Ncom/zXXJv815Sb/Ne8m/zX4Jv82/yb+Nv8m/Db/&#10;Jvw2/yf6Nv8o+jb/KPo2/yj6Nv8o+jb/KP85LwL/Pi8D/0QvA/9GMgT/SDgG/0hDCP9ITw3/R1sS&#10;/0RnFv9Ccxr/P38d/z2KH/88kyH/O5sj/zqiJP85qSX/ObAm/zi2Jv84vif/OMcn/zjTKP844yj/&#10;OO0o/jj3KPs4/if5Of8n+Dj/Kfg4/yr2OP8q9jj/KvY4/yr2OP8q9jj/Kv86LwL/QSwD/0YsA/9K&#10;LwT/TDcF/01BCP9MTA3/S1gS/0hkF/9GcBv/Q3we/0GHIP8/kCP/Ppgk/z2gJf89pib/PK0n/zy0&#10;KP87uyn/O8Qp/zvPKf474Cr7O+sq+Dv1KfY8/in0PP8q8zv/K/I7/yzvO/8t7zv/Le87/y3vO/8t&#10;7zv/Lf88LQL/RCkC/0opA/9OLAT/UTQF/1I+CP9SSg3/UFUS/01hF/9KbRv/SHgf/0WDIv9DjST/&#10;QpUm/0GdJ/9Aoyj/QKop/j+xKv0/uCv8P8Er+j/LK/c/3Cz1P+ks8T/0K+8//SztP/8t7D7/L+s+&#10;/zDnP/8w5z//MOc//zDnP/8w5z//MP9AKgL/SCYC/04mA/9SKQP/VjIF/1c8B/9XRwz/VVES/1Jd&#10;F/9QaRz/TXQg/0p/I/1IiSb7R5Eo+kaZKfhFoCr3RKcr9UStLPRDtS3zQ70t8kPILvBD1y7sQ+cu&#10;6UTzLeZD/DDkQv8x40L/MuFC/zPcQ/803EP/NNxD/zTcQ/803EP/NP9DJwL/SyMC/1IiAv9YJwP/&#10;XC8E/105B/9eQwz/W04R/1hYF/5VZBz6Um8g91B6JPRNhCfyTI0p8EqVK+9JnC3tSaMu7EiqL+pH&#10;sS/pR7ow50fFMOZH0jDiSOUw30fyMttH+zTYRv811Ub/NtJG/zfNSP83zUj/N81I/zfNSP83zUj/&#10;N/9GJAL/TyAC/1YfAv9dJAP/YSwE/2M1Bv9kQAv/YkoQ+l5UFvVbXxzxWGsg7lV1JetTfyjoUYgr&#10;5k+RLeROmC/iTaAw4UynMd9MrjLdS7cz20vCNNlKzzXVS+Q10EvwNs1K+zjKSv86yEr/OsZL/zvB&#10;TP87wUz/O8FM/zvBTP87wUz/O/9KIQL/Ux0C/1scAv9iIgL/ZykD/2kyBf9qPAn5aEYP8mVQFe1h&#10;WxroXmYg5FtxJeFYeyneVoQs21SML9hSlDLUUZs00lCjNdBPqjfOTrI4zE68OcpOyTrITt06xE/t&#10;O8FO+T2+Tv89vE7/PrpP/z62UP8+tlD/PrZQ/z62UP8+tlD/Pv9NHgL/VhoB/18aAf9nIAL/bCYC&#10;/28uBPlwOAfyb0IM62xLEuVpVxnfZWIf2mFsJdRddirQW34vzVmHMspXjzXIVpY3xlSdOcRTpTvB&#10;U608v1K3Pr1Swz+8UtM/uVLoP7VS9kGzUv9BsVP/Qa9T/0GsVP9BrFT/QaxU/0GsVP9BrFT/Qf9Q&#10;HAH/WhcB/2QYAf9sHQH/cSMC/XUqA/N2MwXrdj0K43NHD9xvUxfUa14fzmZnJspjcSvGYHkwwl6B&#10;NL9ciTe9WpE6ulmYPLhYoD62V6hAtFayQrJWvUOwVcxDrVbjRKtW80SoV/5Ep1f/RKVY/0SiWP9E&#10;olj/RKJY/0SiWP9Eolj/RP9TGQH/XRQB/2gWAf9wGgH/diAB93omAu18LgPkfDgH3HpEDdJ1TxbL&#10;cFoexmxjJsFobCy9ZnUxuWN9NbZhhDmzX4w8sF2UP65cm0GrW6RDqVqtRadauEalWcdHo1reR6Fa&#10;70efW/xHnVv/R5tc/0aaXP9Gmlz/Rppc/0aaXP9Gmlz/Rv9VFwH/YBIB/2sUAf90FwD/ehwB8n8i&#10;AeeBKQLegjME039ADMt6TBXEdlYevnFgJbluaCy0a3EysWh5Nq1mgDqqZIg9p2KPQKVgl0OiX6BF&#10;n16pR51etEmbXcJKmV3WSpde7EqWX/pJlV//SZNg/0iSYP9HkmD/R5Jg/0eSYP9HkmD/R/9YFQH/&#10;YxEB/24SAP93FQD7fhgA7YMdAOKHIwHWhy4DzIM9C8V/SRS9e1Mdt3ZdJbJzZSytb20yqW11N6Zq&#10;fDuiaIQ+n2aMQZxllESZY5xHl2KmSZRisEuSYb5MkGHQTI9i6EyOY/hLjWP/Soxk/0mLZP9Ji2T/&#10;SYtk/0mLZP9Ji2T/Sf9aEwH/ZhAA/3ERAP96EgD3ghQA6IcXAN2LHADQiywDx4g7Cr+ERxO4f1Ec&#10;sXtaJKx3YiundGoxo3FyNp9veTubbYA/mGuIQpVpkEWSaJlIj2aiSoxmrUyKZbpNiGXMTodm5k6G&#10;Z/ZMhmf/S4Vo/0uEaP9KhGj/SoRo/0qEaP9KhGj/Sv9cEgH/aA8A/3QQAP99EADzhRAA5IsRANaP&#10;FwDLjioCwow4CbqIRBKzhE8brH9YI6d8YCuheGgxnXVvNplzdjuVcX0/km+FQo5tjUWLbJZIiGug&#10;S4Vqqk2DabdOgWnIT4Bq40+Aa/ROf2v/TH9r/0t/a/9Lf2v/S39r/0t/a/9Lf2v/S/9eEAH/aw4A&#10;/3YOAPuADQDqiA0A248MANCSFQDHkicCvo82CLaMQhGuiE0aqIRWIqKAXiqcfWUwl3psNZN3czqP&#10;dXs+jHOCQohyi0aFcJNJgm+dTH9uqE59brVPe23GUHpu4FB5b/JOeW/+TXlv/0x5b/9LeW//S3lv&#10;/0t5b/9LeW//S/9gDwD/bQ0A/3kMAO6DCwDbiwkA1JEKAMyVEwDClSUCuZM0B7GPQRCqjEsZo4hU&#10;IZ2EXCmXgWMvkn5qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlypk52crNQdXLDUHNy3VB0c/BP&#10;dHP9TXRz/0x0c/9MdHP/THRz/0x0c/9MdHP/TP9iDgD/bwwA/HsKAN6GBgDVjggAz5QJAMeYEQC+&#10;mCMBtZYyBq2TPw+mkEkYn4xSIJiJWiiThmEujoNoNImBbzmFf3Y9gX1+QX17hkV6eY9JdniZTHN3&#10;pE5xd7FQb3bBUG532VBud+9Pbnf8Tm53/01vd/9Mb3f/TG93/0xvd/9Mb3f/TP9kDQD/cgoA8H4G&#10;ANqIBQDQkAcAypcIAMKbEAC5myEBsZowBqmXPQ6hlEcXmpFQH5SNWCeOi18tiYhmM4SGbTiAhHQ9&#10;e4J7QXiAhEV0f41IcX2XS218ok5rfK9PaXu+UGh81VBofO1PaXz7Tml8/01qe/9Manv/TGp7/0xq&#10;e/9Manv/TP9mCgD/dQgA4YECANSLBQDLkwYAxJoGAL2eDgC1nx8BrJ4uBaSbOwydmEUVlpVOHo+T&#10;ViWJkF0shI5kMn+Lazd6inI8doh5QHKGgURvhYpHa4OVSmiCoE1lgaxOY4G8T2KB0U9igetOY4H5&#10;TWOB/0xkgP9LZID/S2SA/0tkgP9LZID/S/9pCAD7eAQA3IQBAM+PBADGlwUAv50FALehDACvoxwA&#10;p6IsBJ+gOQuYnkMUkZtMHIqYVCOEllwqf5RiMHqSaTV1kHA6cY53Pm2Nf0Jpi4hGZYqSSWKJnktf&#10;iKpNXoi6TlyIzk5diOlNXYf4TF2H/0tehv9LXob/S16G/0tehv9LXob/S/9tBQDqfAAA1YgAAMqS&#10;AwDBmgMAuaADALGmCQCppxkAoqcpA5qlNgmSo0ESi6FKGoSfUiF+nVooeZtgLnSZZzNvl244a5Z1&#10;PGeUfUBjk4ZDYJGQRlyRnElakKlLWJC4TFeQzExXkOdLV4/3SleO/0pYjv9JWI7/SViO/0lYjv9J&#10;WI7/Sf9xAQDggAAAz4wAAMSWAgC7ngIAsqQAAKmqBQCirBUAm6wmApSrNAeMqj8PhahIF36mUB54&#10;pFglc6JeK26hZTBqn2w0ZZ5zOWGdezxem4RAWpqOQ1eZmkVUmadHUpm2SFGZykhRmOZIUZf1SFGX&#10;/0dRlv9HUZb/R1GW/0dRlv9HUZb/R/Z3AADYhQAAyZEAAL+bAQC0ogAAq6gAAKGwAACashEAlLMi&#10;AY2yMAWFsTwMfq9GFHiuThtyrFYhbatcJ2ipYyxkqGowYKdxNFymeThYpYI7VaSMPlGjmEBPo6VC&#10;TaO0Q0yjyENMo+RDS6H0Q0ug/0RLoP9ES6D/REug/0RLoP9ES6D/RON9AADPiwAAwpYAALefAACt&#10;pgAAo60AAJm1AACQuQ4Ai7oeAYS6LQN9uTkJd7hDEHG2TBdrtVMdZrRaImKzYSZesmgrWrFvLlaw&#10;dzJTsIE1T6+LOEyvlzpKrqQ8SK6zPUeuxz1HruM8Rq3zPUar/j5Fq/8/Rav/P0Wr/z9Fq/8/Rav/&#10;P9qDAADHkQAAu5wAAK+kAAClqwAAmrIAAJC6AQCGwQkAgcIYAHvCKAJ1wjUGb8FADGnASRJkv1EX&#10;X75YHFu+XyBXvWYkVLxuJ1G8dipNu38tSruKMEi7ljJFu6M0Q7uyNEK7xTVDu+I0QrnzNUG4/TdA&#10;t/83QLf/N0C3/zdAt/83QLf/N86LAAC/mAAAsqEAAKepAACcsAAAkbgAAIbAAgB7yAcAdMsSAHDM&#10;IgFryzADZss8B2HLRQxcyk4RWMpWFVTKXRlRyWQcTslsH0vJdCJIyH4kRciIJ0PIlShByKIqP8ix&#10;Kz7JxCs+yeEqPsfyKz3G/C08xf8uPMX/LjzF/y48xf8uPMX/LsSTAAC2nwAAqaYAAJ2uAACStwAA&#10;hr8AAHvHAwBwzwcAZ9YNAGTXGgBg2CoBXNg2A1jYQQZU2EoKUNhSDU3YWhBK12ITR9dpFkXXchhC&#10;13waQNiHHD3Ykx482KEfOtmwIDnZwyA52d8gOdfvIDjV+SI31P8jN9T/IzfU/yM31P8jN9T/I7mc&#10;AACrpAAAn6wAAJO1AACHvgAAe8YAAHDOAwBl1gcAXeMOAFrjGwBW4ycBUuQyAk7kPARK5EQGR+VN&#10;CEXlVQpC5VwMQOVkDj7mbBA75nYSOeaAFDfnjBU155kWNOeoFzLouBgy6MwYMejlGDHm9Bgx5fwY&#10;MeX8GDHl/Bgx5fwYMeX8GK6iAAChqgAAlLMAAIi9AAB7xgAAb84AAGPWAQBY3gUAVO4QAFHvGwBN&#10;7yYBSfAvAkXwOANB8T8EPvFHBTzyTgY68lUHN/JcCDXzZAkz820KMfR3DC/0gg0t9I8OK/WdDyr2&#10;qxAp9rwQKPbOESf35hEn9fERJ/XxESf18REn9fERJ/XxEaOoAACWsgAAiLsAAHvFAABvzgAAYtcA&#10;AFbeAABO8AcASvoQAEb7GQBC+yIBP/wqATv9MgI4/TkCNf4/AzL+RgMw/0wELv9TBSv/WgUp/2IG&#10;J/9rBiT/dgcj/4IIIf+QCCD/nQkf/6sJHv+6CR3/yQkc/90JHP/dCRz/3Qkc/90JHP/dCZiwAACK&#10;ugAAfMQAAG/NAABi2AAAVd4AAEnkAABE+wUAP/8OADv/FQA4/xwANP8kATH/KwEt/zEBKv82Aif/&#10;PAIl/0ICI/9IAiD/TgMe/1UDHP9dAxn/ZwQX/3IEFf9/BBT/jAUT/5oFEv+mBRH/sgUR/7wFEf+8&#10;BRH/vAUR/7wFEf+8BYy4AAB9wgAAb8wAAGLYAABU3wAAR+UAAD7xAAA5/wEANP8LADD/EAAs/xYA&#10;Kf8cACb/IgAi/ycBH/8sARz/MQEa/zYBGP88ARX/QQET/0gCEf9PAhD/VwIN/2ECDP9sAgr/eQIJ&#10;/4YDCP+SAwf/nQMG/6UDBv+lAwb/pQMG/6UDBv+lA/8xMQL/Ni4C/zovAv87MgP/OzkE/ztDBf85&#10;Twf/OFwK/zZoDf80dBD/MoAS/zGLFP8wlBb/MJsX/y+iF/8vqBj/Lq8Z/y61Gf8uvBn/LsUa/y7P&#10;Gv8u4Br/Lusa/y70Gv8u/Br8L/8Z+y//Gvou/xv6Lv8c+i7/HPou/xz6Lv8c+i7/HP8zLwL/OSwC&#10;/z0tAv8+MAP/PzYE/z9BBf89TQf/PFkK/zplDv84chH/Nn0T/zWIFf80kRf/M5kY/zOgGf8yphn/&#10;Mqwa/zGzGv8xuhv/McIb/zHMG/8x3Rv/Mekb/THzG/oy+xv4Mv8b9zL/HPYx/x31Mf8e9TH/HvUx&#10;/x71Mf8e9TH/Hv81LAL/PCoC/0AqAv9CLQP/QzQE/0Q/Bf9CSgf/QVYK/z9iDv89bhH/O3oU/zmE&#10;Fv84jhj/N5YZ/zadGv82pBv/Naoc/zWwHP81tx3/Nb8d/zXJHfw12B36Necd9zXxHfQ1+h3yNf8e&#10;8TX/H/A1/yDvNP8h7zT/Ie80/yHvNP8h7zT/If84KgL/PycC/0MmAv9GKQL/STID/0k8Bf9IRwf/&#10;RlML/0RfD/9CahL/QHYV/z6AGP88ihn/PJIb/zuaHP06oB38Oqcd+zmtHvo5tB/5Obwf+DnGH/Y5&#10;0x/yOeQf7znwH+w6+h/qOf8h6Tn/I+g5/yTnOf8k5zn/Jec5/yXnOf8l5zn/Jf88JwL/QyMC/0gi&#10;Av9MJgL/Ty8D/1A5Bf9OQwf/TE8L/0pbD/9IZhP/RXEW/EN8GfpChhv4QY4c9kCWHvU/nR/zP6Mg&#10;8j6qIPE+sSHwPrkh7j7DIe0+zyHqPuIh5j/vIeM++SPhPf8l3z3/J949/yjcPf8o3D3/KNw9/yjc&#10;Pf8o3D3/KP8/IwH/RyAB/0weAf9RJAL/VSwD/1Y1BP9VPwb/U0oK/lBWD/pOYhP2S20X80l3GvBH&#10;gRzuRooe7EWSIOtEmSHpQ6Ai6EOnI+ZDriPlQrYk5ELAJOJDzCTfQ+Ak20PtJdZC+CjTQv8q0UL/&#10;K89B/yvOQf8szkH/LM5B/yzOQf8szkH/LP9DIAH/ShwB/1AbAf9XIQH/WygC/1wyA/9bOwb8WUYJ&#10;9lZRDvFUXRPtUWgX6U9yGuZNfB3kS4Ug4kqOIeBJlSPeSJwk3EejJtpHqyfYRrMo1Ua8KNNGyCnR&#10;RtwqzUfsKslG9yzHRv8uxEb/L8NG/y/CRv8vwUb/L8FG/y/BRv8vwUb/L/9GHQH/ThgB/1YYAf9c&#10;HgH/YCUC/2ItA/xiNwX0YEEI7l1MDehaWBLjWGMX31VuG9tSdx/YUIAi1E+JJNFNkCfPTJcozUye&#10;KstLpivJSq0sx0q3LcZKwi7EStEvwUvnL71K9DG7Sv8yuEr/MrdL/zO2S/8ztkv/M7ZL/zO2S/8z&#10;tkv/M/9KGgH/UhUB/1oWAf9hGwH/ZiEB/mgpAvRoMgPsZzwG5WRIC99hVBDZXl4X0ltpHM5YciDL&#10;VnskyFSDJ8VSiyrDUZIswVCZLr9PoS+9T6gxu06xMrlOvDO3Tso0tU7hNLJO8TWvT/02rU//NqxP&#10;/zarT/82q0//NqtP/zarT/82q0//Nv9NFwH/VRIB/18UAP9mGAD/ax0B+G0kAe1uLALlbTYE3WtD&#10;CNRnTxDNZFoXyGBkHcRdbSLBW3YmvVl+KbtXhSy4Vo0vtlWUMbRUnDOyU6Q0sFKtNq1StzesUsU4&#10;qlLaOKdS7TmlU/o5o1P/OaJT/zmhVP84oVT/OKFU/zihVP84oVT/OP9PFAH/WRAA/2MSAP9qFAD/&#10;bxkA8nIfAOZ0JgHddDEC03E/CMttSw/FaVYXwGZgHbtjaSK3YHEntF55K7FcgC6uW4gxrFmPM6pY&#10;lzWnV583pVeoOaNWszqhVsA7n1bSPJ1W6TybV/g8mlf/PJlY/zuYWP87mFj/OphY/zqYWP86mFj/&#10;Ov9SEgH/XA4A/2YQAP9tEQD6cxQA63cYAOB5HwDUeS0Cy3Y8B8RySA6+b1MWuGtcHbNoZSKvZW0n&#10;rGN1K6lhfC+mX4Qyo16LNaFdkzeeXJs5nFukO5larz2XWrs+llrMP5Ra5T+SW/U+kVv/PpBc/z2Q&#10;XP88j1z/PI9c/zyPXP88j1z/PP9VEQD/Xw0A/2kOAP9xDgD1dxAA5nsRANl9GADOfSoCxXs5Br53&#10;RQ63dFAVsXBZHK1tYiKoamknpWhxLKFmeC+eZIAzm2KHNphhjziWYJg7k1+hPZFeqz+PXrhAjV7I&#10;QYte4UGKX/NAiV//P4lg/z6IYP8+iGD/PYhg/z2IYP89iGD/Pf9XDwD/YgwA/2wMAPh0DADpegwA&#10;3n4MANKBFQDIgScBwH82Brh8Qg2yeE0VrHVWG6dyXyKib2YnnmxuLJtqdTCXaHwzlGeENpFljDmO&#10;ZJU8jGOePoliqECHYrVChWLFQoRi3kODY/FCgmP9QYJk/0CCZP8/gmT/P4Jk/z+CZP8/gmT/P/9Z&#10;DgD/ZAsA/24KAOp3CADbfQgA1IIKAMyEEgDDhSQBu4M0BbOAQAytfEsUpnlUG6F2XCGcc2QmmHFr&#10;K5Rvci+RbXkzjmuBNotqiTmIaJI8hWebP4JmpkGAZrJDfmbBRH1m2UR8Z+9DfGf8QXxo/0B8aP9A&#10;fGj/P3xo/z98aP8/fGj/P/9bDAD/ZwkA93EHAN56BQDUgAcAzoUJAMeHEQC+iCIBtocxBK+EPguo&#10;gUkTon1SGpx6WiCXd2Emk3VoK49zby+LcXcziG9+NoVuhjqCbY89f2uZP3xro0J5arBDeGq/RHZq&#10;1EV2a+1Ddmv7QnZr/0F2bP9Admz/QHZs/0B2bP9Admz/QP9dCgD/aQcA7HQDANp8BADQgwYAyYgH&#10;AMOKDwC6iyABsoovBKuIPAqkhUcSnYFQGZh+WB+TfF8ljnlmKop3bS6GdXQygnR8Nn9yhDl8cY09&#10;eXCWQHZvoUJ0bq5Ecm69RXBu0UVwb+tEcG/6Q3Fv/0Fxb/9AcXD/QHFw/0BxcP9AcXD/QP9fCAD/&#10;awQA4XYAANR/AwDLhgUAxYsGAL6NDQC1jx4Aro4tA6aMOgmfiUURmYZOGJODVh6OgF0kiX5kKYV8&#10;ay2BenIyfXh5NXp3gjl3dos8c3WVP3F0n0Juc6xEbHO7RWtzzkVrc+lEa3P4Q2tz/0Jsc/9BbHP/&#10;QGxz/0Bsc/9AbHP/QP9hBQD6bgEA3XkAANCCAgDHiQQAwI4EALmRDACxkhsAqZIrA6KQOAibjUMP&#10;lIpMF46IVB2JhVsjhINiKICBaS18f3AxeH53NXV8fzhxe4g8bnqSP2t5nUFoeKpDZni4RGV4zEVl&#10;eOdEZXj3Q2Z4/0JmeP9BZnj/QGZ4/0BmeP9AZnj/QP9kAwDucQAA2HwAAMuFAgDDjAMAu5EDALOU&#10;CQCslhgApZYoAp2UNgeWkkEOkI9KFYqNUhyEi1oif4lgJ3uHZyx3hW4wc4N1NG+CfTdsgYY7aX+Q&#10;PmZ+m0FjfqhDYX22RGB9yURffeVDYH32QmB9/0Fhff9AYX3/QGF9/0Bhff9AYX3/QP9nAADjdAAA&#10;0n8AAMeIAQC+jwIAtpUBAK6YBgCmmhUAn5omApiZMwaRlz8Mi5VIFIWTUBp/kVggeo9fJXaNZSpy&#10;i2wubopzMmqIezZmh4Q5Y4aOPGCFmT9dhKZBW4S0QlqEx0NahONCWoP0QVuD/0Bbg/9AW4P/P1uD&#10;/z9bg/8/W4P/P/9qAADeeAAAzYMAAMKMAAC5kwAAsJgAAKedAgCgnxIAmZ8jAZOeMQWMnTwLhZtG&#10;En+ZThh6l1YedZZdI3CUYyhskmosaJFxMGWQeTRhjoI3Xo2MOlqMlz1YjKQ/VouyQFSLxUBUi+FA&#10;VIrzP1WK/j9Vif8+VYn/PlWJ/z5Vif8+VYn/Pu9vAADWfAAAyIcAAL2RAAC0mAAAqpwAAKCiAACZ&#10;pBAAk6UgAYykLgOFozkJf6JDD3mgTBZ0n1Mbb51aIGqcYSVmmmgpY5lvLV+YdzBbl4A0WJaKN1WV&#10;lTlSlaI7UJSwPU+Uwz1PlN88T5PyPE+S/TxPkv88T5H/PE+R/zxPkf88T5H/POR0AADPgQAAwowA&#10;ALiWAACtnAAAo6EAAJioAACQqg0Ai6sbAIWrKgJ+qjYGeKlBDHKoSRJtp1EYaaZYHGSkXyFgo2Yl&#10;XaJtKVmhdSxWoX4vU6CIMk+fkzVNn6A3S56vOEqewThJnt04SZ3wOEmc/DhJm/85SZv/OUmb/zlJ&#10;m/85SZv/Odt6AADIhwAAvJIAALGaAACmoAAAnKYAAJGsAACHsQgAgbIWAHyzJgF2sjMEcbI9CWux&#10;Rw5msE8TYq9WGF6uXRxarWQgV6xrI1SscyZQq3wpTaqGLEqqki9IqZ8wRqmtMkWpvzJEqtoyRKjv&#10;MkOn+zNDpv8zQ6X/NEOl/zRDpf80Q6X/NNCBAADBjgAAtZgAAKmfAACepQAAk6wAAIiyAAB8uQIA&#10;droRAHK7IQBuuy4CaLs6BmS6QwpfukwOW7lTEle4WhZUuGEZUbdpHE63cR9LtnoiSLaEJUW2kCdD&#10;tZ0pQbWsKkC2vio/ttgqP7TuKj6z+iw9sv8tPbH/LT2x/y09sf8tPbH/LceJAAC5lQAArJ0AAKGk&#10;AACWqwAAirIAAH+4AABzvwMAasQMAGfFGgBjxSgBX8U1A1vFPwVXxUgJVMRQDFDEWA9NxF8SSsNm&#10;FUjDbhdFw3gaQsOCHEDDjh4+w5wfPMOrIDvDvCE6w9UhO8LuITnA+SI4v/8kOL//JDi//yQ4v/8k&#10;OL//JL2RAACwmwAApKIAAJiqAACMsQAAgLkAAHW/AABqxgQAXswIAFnPEgBX0CEAVdAuAVHQOQJO&#10;0EMES9BMBknQUwhG0FsLQ9BjDUHQaw8+0HURPNGAEzrRjBQ40ZoWNtGpFzXRuxc00tIXNdDsFjTP&#10;9xgzzv8aM87/GjPO/xozzv8aM87/GrOZAACmoQAAmqkAAI6xAACBuQAAdcAAAGrHAABezQMAVNQI&#10;AEzdDQBK3RgASN4mAEbeMgFE3zwCQt9FAz/fTQQ94FUFO+BdBjngZgg34G8JNeF6CjPhhgwx4ZQN&#10;MOKjDi7isw4u48cOLePjDi3g8g4s3/sPLN/9ECzf/RAs3/0QLN/9EKigAACcpwAAj7AAAIO4AAB2&#10;wQAAaskAAF7PAABT1QEASdwGAEXpDwBC6RkAQOokAD3qLgA66zYBOOw+ATbsRgIz7U0DMe1VAy/u&#10;XQQt7mUFK+5wBSnvewYo74kHJvCXByXwpwgk8bgII/HMCCLy5Qgi8PMIIu/1CCLv9Qgi7/UIIu/1&#10;CJ6mAACRrwAAhLgAAHfBAABqyQAAXdAAAFHXAABG3QAAP+oFADz2DgA59hcANvcgADP3KAAx+DAA&#10;Lvk2ASv5PQEp+kQBJ/pKAiX7UgIj+1oCIPxjAx78bgMc/XsDG/6JBBn+mAQY/6gEF/+3BBb/yAQW&#10;/+AEFv/kBBb/5AQW/+QEFv/kBJOuAACFtwAAeMAAAGrJAABd0gAAUNkAAETfAAA65AAANfcDADL/&#10;DAAu/xIAK/8aACj/IQAm/ycAI/8tACD/MwAe/zkBHP8/ARn/RQEX/00BFf9VARP/XwER/2oCEP94&#10;Ag7/hwIO/5YCDf+kAgz/sAIM/74CDP/CAgz/wgIM/8ICDP/CAoe2AAB5vwAAa8kAAF7TAABQ2wAA&#10;Q+AAADjlAAAv8AAAK/8AACf/CAAk/w4AIf8TAB7/GQAb/x4AGP8jABX/KAAT/y0AEf8yABD/OAAO&#10;/z8ADP9GAQr/TwEH/1kBBP9lAQH/cgEA/4EBAP+PAQD/mwEA/6cBAP+pAQD/qQEA/6kBAP+pAf8s&#10;LwH/MCwB/zIsAv8zMAL/MTYD/zBBA/8vTQT/LVoG/ytmB/8pcwj/KH4K/yeIC/8nkQz/J5kN/yaf&#10;Df8mpQ7/JqsO/yaxD/8muA//JsAP/ybJD/8m1w//JuYP/ybwD/4m+Q/7J/8P+Sf/D/km/xH4Jv8R&#10;+Cb/Evgm/xL4Jv8S+Cb/Ev8uLAH/MykB/zUqAv82LQL/NjQC/zU/A/8zSwT/MlcG/zBkB/8ucAn/&#10;LHsK/yyFDP8rjg3/K5YO/yqdD/8qow//KqkQ/yqvEP8pthD/Kb0R/ynHEf8p0xH+KeMR+yrvEfgq&#10;+BD2K/8Q9Cr/EvQq/xPzKv8U8yn/FPMp/xTzKf8U8yn/FP8xKQH/NiYB/zkmAf86KQL/OzIC/zs9&#10;A/85SAX/N1QG/zVgB/8zbAn/MncM/zCCDf8wiw7/L5MP/y+aEP8uoBH/LqYR/y6sEv8usxL+LroS&#10;/S7EEvsuzxP4LuES9S7tEvEv9xLvL/8T7i7/Fe0u/xbsLv8X7C7/F+wu/xfsLv8X7C7/F/80JgH/&#10;OSMB/z0jAf8+JgL/QS8C/0E5A/8/RQT/PVAG/ztcCP85aAr/N3MN/zZ+Dv81hxD9NI8R/DSWEvoz&#10;nRP5M6MT+DOpFPczsBT2M7cU9DPAFPMzzBTwM94U7TPrFOk09hXnM/8X5jP/GOQy/xnkM/8a4zL/&#10;GuMy/xrjMv8a4zL/Gv84IwH/PSAB/0EfAf9FIwH/RywC/0c2A/9GQAT/REwG/0FYCP8/ZAv7Pm8O&#10;+Tx5EPY7gxH0OosT8zmTFPE5mRTwOKAV7jimFu04rRbsOLQW6ji9Fuk4yRbnONsW4znqFuA49Rjd&#10;OP8a2zf/HNk3/x3XN/8d1jf/HtY3/x7WN/8e1jf/Hv87IAH/QRwB/0UaAf9LIAH/TSgB/04yAv9N&#10;PAT/SkcG+khTCPZGXwvyRGoO70J0EexBfhPqQIcU6D+OFeY+lhblPpwX4z2jGOI9qhjgPbIY3z27&#10;Gd09xhnbPdga1j3pGtI99R3OPf4fzDz/IMs8/yHJPP8hyTz/Ick8/yHJPP8hyTz/If8/HAH/RRcB&#10;/0sXAf9QHQH/UyQB/1QtAv9TNwP3UUIF8U5NCOxMWgvoSmUP5UhvEeJHeRTfRYIW3USKF9pDkRnY&#10;Qpka1UKfG9NBphzRQa4dz0G3Hs5BwR7MQdAfyULlH8VC8yHCQf4jwEH/JL5B/yS9Qf8lvUH/Jb1B&#10;/yW9Qf8lvUH/Jf9CGAH/SRMA/1AUAP9WGQD/WSAB/1ooAfdaMgLvWD0E6FVJB+NTVQreUWAO2U5q&#10;EtRMdBbQS3wYzkmEG8xIjBzKR5MeyEeaH8ZGoSHERqkiwkWxI8FFvCO/RckkvUbfJblG7ya2Rvsn&#10;tEb/KLNG/yiyRv8osUb/KLFG/yixRv8osUb/KP9GFQD/TREA/1USAP9bFgD/XhsA+WAjAe9gLAHm&#10;XjYD31xEBdhZUArRV1sPzFRlFMhSbhjFUHcbw09/HcBOhh++TY4hvEyVI7pLnCS4SqQmtkqsJ7RK&#10;tiizScMpsUnWKa5K6iqrSvgrqUr/K6hL/yunS/8rp0v/K6dL/yunS/8rp0v/K/9JEgD/UA4A/1kQ&#10;AP9fEgD/YxYA8mUdAOdlJQDeZDEB1GI/Bc1gSwrHXVYPwlpgFb5YaRm7VnEcuFR5H7ZTgSKzUogk&#10;sVCQJq9QlyitT58pq06oK6lOsiynTr4tpk7OLqNO5i6hT/Uun0//Lp5P/y6dT/8unVD/Lp1Q/y6d&#10;UP8unVD/Lv9MEAD/VA0A/10OAP9jDwD5ZxEA62kVAN9qHADTaiwBy2g7BMVlRwm/YlIPumBcFbZd&#10;ZRmyW20dr1l1IaxYfCOqVoMmp1WLKKVUkyqjU5ssoVOjLp9SrS+dUrkwm1LJMZlS4jGXU/IxllP/&#10;MZVU/zGUVP8wlFT/MJRU/zCUVP8wlFT/MP9PDgD/WAsA/2ALAPtmDADwaw0A5G0OANZuFgDMbygB&#10;xG03BL1rRAm3aE8PsmVYFa5iYRqqYGkep15wIaRdeCWhW38nn1qHKpxZjiyaWJcumFegMJVWqjKT&#10;VrUzkVbFNJBW3TSOV/A0jVf9M4xY/zOMWP8yjFj/MYxY/zGMWP8xjFj/Mf9RDAD/WwkA/2MIAOtq&#10;BwDdbggA2HEKAM9yEwDGcyUBvnI0A7dwQQixbUwOrGpVFKdnXhmjZWUeoGNtIpxhdCWaYHsol16D&#10;K5Rdiy2SXJMwj1ucMo1apjSLWrI1iVrBNoda1jaGW+02hVv7NYVc/zSEXP8zhFz/M4Rc/zOEXP8z&#10;hFz/M/9TCgD/XQYA9WYEAN9tAwDVcgYA0HUJAMl2EQDAdyIAuHYxA7F0PgercUkOpm5SFKFsWxmd&#10;aWIdmWdqIpZmcSWTZHgokGN/K41hhy6KYJAwiF+ZM4VfozWDXq82gV6+OIBe0Th/X+o3fl/6Nn5g&#10;/zV+YP80fmD/NH5g/zR+YP80fmD/NP9VCAD/YAQA6GkAANpwAwDQdQUAyngHAMN6DwC7ex8As3ov&#10;Aqx4PAemdUYNoXNQE5xwWBiXbmAdk2tnIZBqbiWNaHUoimd8K4dmhC6EZI0xgWOWNH9joTZ8Yq03&#10;emK7OXlizjl4Y+g4eGP4N3hk/zZ4ZP81eGT/NXhk/zV4ZP81eGT/Nf9XBQD/YgEA4WwAANRzAgDL&#10;eAQAxXsFAL59DQC2fh0Ar34sAqh8OQaheUQMnHdOEpd0VhiScl0cjnBkIIpuaySHbHIohGt6K4Fq&#10;gi5+aYoxe2iUNHhnnzZ2Zqo4dGa5OXNmyzpyZuY5cmf3OHJn/zdyaP82cmj/NXJo/zVyaP81cmj/&#10;Nf9ZAgD2ZQAA3W4AAM92AQDHewMAwH8EALmADACxghoAqoIqAqOANwWdfUILl3tLEZJ4VBeNdlsb&#10;iXRiIIVyaSSBcXAnfm93K3tufy54bYgxdmySNHNrnDZwaqg4bmq3Om1qyTpsauQ6bWv1OG1r/zdt&#10;a/82bWv/Nm1r/zZta/82bWv/Nv9bAADrZwAA2XEAAMx5AADDfgIAu4IDALSECQCthRgApoUoAZ+E&#10;NQWZgkAKk39JEI19UhaJe1kbhHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wmzZrb6c4aW+1&#10;Omhvxzpnb+I6Z2/0OGhv/zdob/82aG//Nmhv/zZob/82aG//Nv9eAADkagAA03QAAMh8AAC/gQEA&#10;t4UBAK+HBwCoiRUAoYklAZuIMwSUhj4JjoRHD4mBUBWEf1caf35eHnt8ZSJ4emwmdHlzKnF4ey1u&#10;d4Qwa3aOM2h1mTZmdKU4ZHOzOWJzxDpic+A6YnPzOGNz/zdjc/82Y3P/NmNz/zZjc/82Y3P/Nv9h&#10;AADgbQAAz3cAAMR/AAC7hQAAs4kAAKqLAwCjjBMAnI0jAZaMMAOQizwIiolFDoSHThN/hVUYe4Nc&#10;HXeCYyFzgGolb39xKWx9eSxpfIIvZnuLMmN6lzVgeaM3XnmxOF15wjlced05XXnxOF14/jdeeP82&#10;Xnj/NV54/zVeeP81Xnj/NfVkAADccAAAynoAAMCDAAC2iQAAro0AAKSPAACdkRAAl5IgAJGRLgOK&#10;kDkHhI5DDH+NTBJ6i1MXdYlaG3GIYSBuhmgjaoVvJ2eEdytjg38uYIKJMV2BlDNbgKE2WX+vN1d/&#10;wDhXf9o3V3/wN1h+/TZYfv81WH7/NVh+/zVYfv81WH7/NeloAADUdAAAxn4AALuHAACyjQAAqJEA&#10;AJ6UAACWlg4AkZccAIuXKwKFljcFf5RBCnmTSRB0klEVcJBYGWyPXx1ojmYhZYxtJWGLdChein0s&#10;W4mHL1iIkjFVh58zU4etNVKHvjVRh9Y1UYbuNVKF+zRShf80UoX/M1KF/zNShf8zUoX/M+NsAADO&#10;eQAAwYMAALaLAACskQAAopUAAJeZAACPmwsAip0YAISdJwF+nDQEeZs+CHOaRw1vmU8SaphWF2aX&#10;XRtjlWMeX5RqIlyTciVZknsoVZGFK1KRkC5QkJ0wTpCrMUyQvDJMkNMyTI/tMkyO+jJMjf8xTIz/&#10;MUyM/zFMjP8xTIz/MdxxAADIfgAAu4gAALGRAACmlgAAnJoAAJCfAACHogYAgaMUAHykIwF3pDAD&#10;cqM7Bm2iRAtooUwPZKBUE2CfWhddnmEbWZ1oHladcCFTnHkkUJuDJ02ajilKmpssSJqpLUeZui1G&#10;mtAtRpjrLUaX+S5Glv8uRpb/LkaW/y5Glv8uRpb/LtF3AADBhAAAto4AAKqVAACgmwAAlZ8AAIqk&#10;AAB9qQAAd6sQAHOrHgBvrCwBaqs3BGWrQQdhqkkLXalRD1qpWBNXqF8WU6dmGVCnbhxNpnYfSqWB&#10;IUiljCRFpZkmQ6SoJ0KkuChBpM4nQaPqJ0Ci+ChAof8pQKD/KUCg/ylAoP8pQKD/Kcl+AAC6iwAA&#10;r5QAAKOaAACYoAAAjaUAAIKqAAB1sAAAbLMMAGm0GABltCcBYbQzAl60PQRatEYHVrNOClOzVQ1Q&#10;s1wQTbJjE0qyaxZHsXQYRbF+GkKwih1AsJcePrCmIDywtyA8sMwgPK/oIDuu9yE6rf8iOqz/Izqs&#10;/yM6rP8jOqz/I8CGAACzkgAAp5kAAJyfAACQpgAAhKwAAHmxAABttwAAYbwFAF29EgBaviAAWL4t&#10;AVS+OAJRvkIETr5KBky+UghJvlkKRr5gDES+aA5BvXERP718Ezy9iBU6vZUWOL2kFze9tRg2vcoY&#10;N7znFzW79hk1uv8aNLn/GzS5/xs0uf8bNLn/G7iPAACqmAAAn58AAJOmAACHrAAAe7MAAG+5AABj&#10;vgAAWMQEAFDIDABNyBcATMklAErKMQBHyjsBRcpEAkPKTANBylQEPspcBjzKZAc6y24JOMt4CjbL&#10;hQw0y5INMsuiDjHLsg8wzMcPMMvlDi/J9Q8uyP0RLsf/Ei7H/xIux/8SLsf/Eq6XAAChngAAlaUA&#10;AImtAAB8tAAAcLsAAGTBAABZxgAATssDAEXQCAA+1Q4APdUaADzWJgA71zEAOdg7ADjZRQE22U0B&#10;NdlWAjPaXgIx2mgDMNtzBC7bfwUs240FKtydBincrQYo3cEGKN3eBifb7wcm2fkIJtj+CSbY/gkm&#10;2P4JJtj+CaSdAACYpQAAi60AAH60AABxvAAAZcMAAFnJAABNzQAAQ9MBADrZBgA15A0AM+QWADHk&#10;IAAw5SoALuYzAC3mPAAr50QAKudMASjoVAEn6F0BJelnAiPpcwIi6oECIOqRAx/roQMd67IDHOzH&#10;Axzs4QMb6vEDG+n5Axvp+QMb6fkDG+n5A5qkAACNrAAAf7UAAHK9AABlxQAAWcsAAEzQAABB1QAA&#10;ONwAAC/hAgAt8Q0AK/ETACjyHAAm8iQAJPMrACL0MgAh9DkAH/VBAB31SQAb9lEAGfdaARf3ZQEV&#10;+HIBFPmBARP5kgES+qICEfqzAhD7xgIQ+90CEPvpAhD76QIQ++kCEPvpAo+rAACBtAAAc70AAGbG&#10;AABZzQAAS9MAAEDZAAA13gAALOMAACbxAAAk/goAIf8QAB//FgAc/xwAGf8iABf/KAAV/y4AE/81&#10;ABL/PAAQ/0MADv9MAA3/VgAL/2IACf9vAAj/fwEH/5ABBf+gAQT/rgEE/7wBA//HAQP/xwED/8cB&#10;A//HAYO0AAB1vQAAZ8YAAFrPAABL1QAAP9wAADPhAAAp5QAAIewAAB79AAAa/wUAF/8MABX/EAAS&#10;/xQAEP8ZAA7/HgAN/yMAC/8oAAj/LgAG/zUAA/89AAD/RgAA/1EAAP9dAAD/awAA/3sAAP+LAAD/&#10;mQAA/6UAAP+sAAD/rAAA/6wAAP+sAP8nLAH/KioB/ysqAf8qLgH/JjQC/yU/Av8jSwP/IVgD/yBk&#10;BP8ecAT/HXsE/x2FBf8djgX/HZYF/x2cBv8dogb/HKgG/xyuB/8ctAf/HLsH/xzDB/8czgf/Hd8H&#10;/x3rB/wd9Qf5Hf4G9x7/B/cd/wj2Hf8J9h3/CfYd/wn2Hf8J9h3/Cf8pKgH/LCcB/y4nAf8tKgH/&#10;LDIB/ys9Av8pSQP/J1UD/yVhBP8jbQT/IngF/yKCBf8hiwb/IZMG/yGaB/8hoAf/IaUH/yGrCP8h&#10;sQj/IbgI/yHBCP8hywj8IdwI+SHpCPYh9AjzIv0H8iL/CfEi/wrxIf8L8CH/C/Ah/wvwIf8L8CH/&#10;C/8sJgH/MCQB/zEjAf8xJgH/Mi8B/zE6Av8vRgP/LVID/yteBP8paQX/KHUF/yd/Bv8niAf/JpAH&#10;/yaWCP8mnQj+JqMJ/SapCfwmrwn7JrYJ+ia+CfgmyAn2JtkJ8iboCe8n8wntJ/0K6yb/C+om/w3p&#10;Jv8N6Cb/Dugm/w7oJv8O6Cb/Dv8vIwH/MyAB/zUfAf83IwH/OCwB/zg3Av82QgL/NE4D/zJaBP8w&#10;ZQX/LnAG/i17B/wthAj6LIwJ+CyTCfcsmQr2K6AK9CumCvMrrAvyK7ML8Su7C+8rxgvuLNQL6izm&#10;C+Ys8gvkLPwN4iz/D+Es/xDgLP8Q3yz/Ed8s/xHfLP8R3yz/Ef8zHwH/NxsB/zoaAf89IAH/PygB&#10;/z8yAf89PgL/O0kD/zlVBPs3YQb3NWwH9TR2CPIzfwnwMocK7zKPC+0ylgvsMZwM6jGiDOkxqQzo&#10;MbAN5jG5DeUxww3jMtEN3zLlDNwy8Q/YMfwR1TH/EtIx/xPRMf8U0DH/FNAx/xTQMf8U0DH/FP83&#10;GwH/OxcA/z8WAP9DHAD/RiQB/0YuAf9EOQL8QkQD9j9QBPE9XAbtPGcH6jtxCeg6egrlOYML4ziL&#10;DOI4kg3gN5kN3zefDt03pg7bN60P2Ta2ENc2wRDVNs4Q0TfjEc038RPKN/sVyDf/FsY3/xfFN/8Y&#10;xDf/GMQ3/xjEN/8YxDf/GP87FwD/QBMA/0UTAP9JGAD/TCAA/0wpAfpLMwHySD4C7EZKBOdEVgbj&#10;Q2II30FsCtxAdQzZP34N1T6GD9M9jRDRPZQRzzybEs08ohPMPKkUyjuxFMg7uxXHO8gWxTzcFsE8&#10;7Re+PPkZuzz/Gro8/xu5PP8buDz/G7g8/xu4PP8buDz/G/8+FAD/RBAA/0oRAP9PFAD/URsA+1Ij&#10;APFRLQHpTzgB4k1FA9xLUQXWSVwI0UdmC85GcA7LRXgQyESAEsZDhxTEQo4Vw0KVFsFBnBe/QaQY&#10;vUCsGbxAthq6QMIauEDSG7VB6BuyQfYdsEH/Hq5B/x6tQf8erEH/HqxB/x6sQf8erEH/Hv9CEQD/&#10;Rw0A/08OAP9TEQD/VhUA81ccAOhWJQDgVTEB11M/As9STAXKUFcJxk5hDcNMahDASnISvUl6FbtI&#10;gha5R4kYt0eQGbVGlxuzRp8csUWnHbBFsR6uRbwfrEXMH6pF4yCnRvMhpUb/IaNG/yKiRv8hokb/&#10;IaJG/yGiRv8hokb/If9FDgD/SwoA/1MMAP9XDQD5WhAA61sUAN9aHADUWisAzFo7AsZYSAXBVlMJ&#10;vFRcDblSZRG1UG0Us091F7BOfBmuTYQarEyLHKpLkh6oSpofpkqjIaRJrCKjSbgjoUnGJJ9K3iSd&#10;SvAkm0r9JZlL/ySZS/8kmEv/JJhL/ySYS/8kmEv/JP9IDAD/TwgA/1YIAPVbCQDpXgoA5F4NANVf&#10;FQDLYCcAxF82Ar5eQwW4W04JtFlYDrBXYRKsVWkVqlRwGKdTeBqlUn8colGGHqBQjiCeT5YinE6f&#10;I5pOqCWYTrMml07CJ5VO1ieTTuwnkU/7J5BP/yeQUP8mj1D/Jo9Q/yaPUP8mj1D/Jv9KCQD/UwUA&#10;+FoEAOJfAwDaYgYA1GMJAM1jEgDEZSMAvGUyArZjQAWxYUsJrF5UDqhcXRKlW2UWoVlsGJ9Ycxuc&#10;VnoemlWCIJhUiiKVVJIkk1ObJpFSpSePUrApjVK+KoxS0CqKU+kqiVP5KYhU/ymHVP8oh1T/KIdU&#10;/yiHVP8oh1T/KP9MBQD/VgEA6V0AANxjAgDRZwUAzGgHAMZoEAC9aiAAtmkvAbBoPASqZUcJpWNR&#10;DaFhWhKdX2EWml5pGZdccByVW3ceklp+IZBZhiONWI4li1eXJ4lXoSmGVq0rhVa6LINWzCyCV+Ys&#10;gVf3K4BY/yqAWP8qgFj/KYBY/ymAWP8pgFj/Kf9PAgD9WQAA4mAAANVnAADMagMAxmwFAMBsDgC3&#10;bR0AsG4sAapsOQSlakQIoGhODZtmVxGXZF4VlGJlGZFgbByOX3Mei157IYldgiSGXIsmhFuUKIFb&#10;nip/WqosfVq3LXxayS56WuMuelv1LXpc/yx5XP8relz/Knpc/yp6XP8qelz/Kv9RAADyWwAA3mQA&#10;AM9qAADHbgIAwHAEALpwDACycRoAq3EpAaVwNwOfbkIHmmxLDJZqVBGSaFwVjmZjGItlaRuIY3Ae&#10;hWJ4IYJhfySAYIgmfV+RKXtfnCt4Xqctdl61LnVexi90XuEvdF/zLnRf/yx0YP8rdGD/K3Rg/yt0&#10;YP8rdGD/K/9TAADoXgAA2WcAAMttAADDcQEAu3MCALVzCQCtdRcAp3UnAaF0NAObcj8HlXBJC5Fu&#10;UhCMbFkUiWpgGIVpZxuCaG4ef2Z1IX1lfSR6ZIUmd2SPKXVjmityYqUtcGKzL29ixC9uYt4vbmPy&#10;Lm5j/i1uY/8sbmP/K25j/ytuY/8rbmP/K/9VAADlYAAA02kAAMhwAAC/dAAAt3cBALB3BwCoeBUA&#10;onkkAJx4MgKWdj0GkXRHC4xyTw+IcFcThG9eF4BtZBp9bGsdemtzIHdqeiN0aYMmcmiNKW9nlyxt&#10;Z6Mua2axL2lmwTBpZtswaWfwL2ln/S1pZ/8samf/K2pn/ytqZ/8ramf/K/5YAADhYwAAz2wAAMRz&#10;AAC7eAAAs3oAAKt6BACkexIAnnwiAJh8LwKSejsFjHhFCod3TQ6DdVUSf3NcFntyYhp4cGkddW9w&#10;IHJueCNvbYEmbWyLKWpslitoa6EuZmuvL2RqvzBja9gwY2vvL2Rr/C1ka/8tZWv/LGVr/yxla/8s&#10;ZWv/LPRbAADdZgAAy28AAMB2AAC3ewAAr34AAKZ+AQCffxAAmYAfAJOALQKNfzkFiH1DCYN7Sw1+&#10;elMSenhaFnZ3YRlzdWcccHRuH21zdiJqcn8maHGJKGVwlCticKAtYG+tL19vvS9eb9QvXm/tL19v&#10;+y1fb/8sYG//LGBv/yxgb/8sYG//LOteAADYaQAAx3IAALx5AACzfwAAq4IAAKGCAACZgw4AlIQd&#10;AI6EKwGIgzYEg4JACH6ASQx5f1EQdX1YFHJ8Xxhue2Uba3psHmh5dCJleH0lYneHJ2B2kipddZ4s&#10;W3WrLlp0uy9ZddEvWXTsLll0+i1adP8sWnT/K1p0/ytadP8rWnT/K+ZhAADRbQAAw3YAALl9AACv&#10;gwAApoYAAJyGAACUiAwAjokZAImJKAGDiTQDfoc+B3mGRwt0hU8PcIRWE22CXRdpgWMaZoBqHWN/&#10;ciBgfnojXX2EJlp8jylYe5wrVnupLFR7uS1Te84tVHrqLVR6+SxUef8rVXn/KlV5/ypVef8qVXn/&#10;KuFlAADMcQAAv3oAALSCAACrhwAAoYoAAJWLAACNjQkAh44WAIKPJAF9jzECeI47BXONRAlvjEwN&#10;a4pUEWeJWhVkiGEYYYdoG16GcB5bhXghWISCJFWEjSZSg5opUIKnKk+CtytOgswrToLoK06B+CpP&#10;gP8qT4D/KU+A/ylPgP8pT4D/KdtqAADHdQAAun8AALCHAACmjAAAnI8AAI+RAACGkwUAgJQSAHuV&#10;IQB3lS0BcpU4BG2UQgdpk0oLZZJRDmKRWBJekF8VW49mGFiObRtVjnYeUo2AIU+MiyNNi5glS4ul&#10;J0mLtShIi8ooSIrnJ0mJ9yhJiP8nSYf/J0mH/ydJh/8nSYf/J9FvAADBewAAtYQAAKuMAACgkAAA&#10;lZQAAImXAAB+mgAAd5sOAHOcHABvnSkBa5w1AmacPwVim0cIX5pPC1yaVg9YmVwSVZhjFVOYaxdQ&#10;l3MaTZZ9HUqViR9HlZUhRZWkI0SUsyNDlMgjQ5TlI0OS9SRDkf8kQ5D/JEOQ/yRDkP8kQ5D/JMp1&#10;AAC7gQAAsIsAAKSRAACalQAAj5kAAIOdAAB0ogAAbqMLAGqkFwBmpSUAY6UxAV+kOwNbpEQFWKRL&#10;CFWjUwtSo1oNT6JhEE2iaBNKoXEVR6B7GESghhpCn5McQJ+iHT6fsh49n8YePZ/jHT2d9B49nP8f&#10;PJv/Hzyb/yA8m/8gPJv/IMJ8AAC1iAAAqZAAAJ6WAACTmwAAh58AAHukAABvqAAAY6wEAF+tEQBc&#10;rR8AWq4rAFeuNgFUrkADUa1IBU6tTwdLrVcJSa1eC0asZg1ErG4PQax4ET+rhBM8q5EVOqugFjmr&#10;sBc4q8MXOKrhFzep8xg3p/4ZNqb/Gjam/xo2pv8aNqb/GrqEAACujwAAopYAAJebAACLoQAAf6YA&#10;AHOrAABnrwAAWrQAAFO2DABRtxcAT7ckAE24MABKuDoBSLhDAka4SwNEuFIEQbhaBj+4Ygc9uGsJ&#10;Orh1Czi3gQw2t44ONLedDzO3rQ8yt8EPMbfeDzG28hAwtPwRMLP/EjCz/xMws/8TMLP/E7KOAACl&#10;lQAAmpsAAI6iAACCqAAAda0AAGmzAABetwAAU7sAAEfABQBDwhAAQsIbAEDDJwA/wzIAPsQ8ADzE&#10;RAE6xE0BOMRVAjbEXQM1xGYEM8VwBDHFfAYvxYoGLcWaByvFqggqxb4IKsXaCCrE8AgpwvsJKMH/&#10;CijB/wsowf8LKMH/C6iVAACdmwAAkaIAAISpAAB4rwAAa7UAAF+7AABUvwAAScMAAD/IBAA2zQkA&#10;M84RADLPHAAxzycAMNAxAC/QOgAu0UMALdFMACvSVQAq0l8BKNNpASfTdgEl04QCJNSUAiLUpgIh&#10;1bkCIdXSAiDT6wIg0vYDH9H/BB/R/wQf0f8EH9H/BJ+bAACUogAAh6kAAHmxAABtuAAAYL4AAFTD&#10;AABJxwAAPssAADXQAQAt1QYAJdsLACTeEgAj3hwAIt8lACHgLgAg4DcAH+FAAB7hSgAd4lMAHONe&#10;ABvjagAa5HgAGOSIARflmgEW5qwBFebAARTn3QET5e8BE+P6ARPj+gET4/oBE+P6AZaiAACJqQAA&#10;e7EAAG65AABhwAAAVMYAAEjKAAA9zwAAM9MAACrZAAAi3gIAHusKABzsEAAb7RcAGe0fABfuJgAV&#10;7i0AFO81ABPwPQAR8EYAEPFQAA/yWwAO8mkADfN4AAz0igAL9ZwACvWuAAn2wgAJ9tkACPXtAAj1&#10;7QAI9e0ACPXtAIupAAB9sgAAb7oAAGLCAABVyQAAR84AADvSAAAx2AAAJ90AAB/hAAAZ6AAAFvgG&#10;ABT6DQAS+xIAEPwXAA78HQAN/SMADP0pAAr+MAAI/zgABv9BAAP/TAAA/1gAAP9mAAD/dwAA/4kA&#10;AP+bAAD/qwAA/7sAAP/OAAD/zwAA/88AAP/PAH+yAABxugAAY8MAAFbLAABI0QAAOtYAAC/dAAAl&#10;4QAAHOUAABTpAAAR9wAAD/8BAA3/CQAL/w0ACP8QAAb/FAAD/xgAAP8eAAD/IwAA/yoAAP8yAAD/&#10;PAAA/0cAAP9UAAD/YwAA/3MAAP+FAAD/lwAA/6QAAP+yAAD/sgAA/7IAAP+yAP8iKQH/IycB/yMo&#10;Af8gKwH/HDEB/xo9Af8YSQH/FlYC/xRiAv8TbgL/EngC/xKCAv8SiwL/EpIC/xKZAv8SngL/EqQC&#10;/xKpAv8SrwL/ErYC/xK9Av8SxwL/EtQC/RLlAvoS8QL3EvoC9RP/AvQT/wP0E/8D9BP/A/QT/wP0&#10;E/8D9BP/A/8kJwH/JiQB/yYkAf8kJwH/Ii8B/yA6Af8eRgH/HFMC/xpfAv8YagL/F3UC/xd/Av8X&#10;iAL/F48C/xeWAv8XnAL/F6EC/xenAv8XrQL/F7MD/he7A/0XxQP6F9ED9xfkAvQX7wLxGPoC7xj/&#10;A+4Y/wTuGP8E7Rj/Be0Y/wXtGP8F7Rj/Bf8nIwH/KSAA/ykgAP8oIwD/KS0B/yc3Af8lQwH/I08C&#10;/yFbAv8fZgL/HXEC/x17A/8dhAP/HYwD/h2TA/wcmQP7HJ8D+hykA/kcqgP3HLED9hy5A/UdwgPz&#10;Hc4D8B3hA+wd7gPpHvkE6B7/BeYe/wblHv8G5R7/B+Ue/wflHv8H5R7/B/8rHwD/LRwA/y0bAP8u&#10;IAD/LykA/y80Af8sPwH/KksC/yhXAv8mYgL9JW0D+iR3A/gjgAP2I4gD9SOPA/MjlQTyI5sE8SOh&#10;BO8jqATuI64E7SO2BOsjvwTqI8wE5yPgBOMk7QTgJPkG3iT/B9wk/wjbJP8J2iT/Cdok/wnaJP8J&#10;2iT/Cf8uGwD/MRcA/zIWAP81HAD/NiUA/zYvAf80OgH/MUYB+y9SAvctXQLzLGgD8CtyA+4qewTs&#10;KoQE6iqLBOgqkgXnKZgF5imeBeQppQXjKawF4Sm0BeAqvQXeKsoF2yreBdYq7QfSKvgJzyv/Cs0q&#10;/wvMKv8Myyr/DMsq/wzLKv8Myyr/DP8yFwD/NRIA/zgSAP87GAD/PSAA/zwqAP47NQH3OUEB8TZN&#10;Auw0WALoM2MD5TJtBOMydgTgMX8F3jGHBdwwjgbaMJUG2DCbB9YvogfUL6kI0i+xCNAvugnPMMYJ&#10;zTDYCckx6grGMfcMwzH/DsEx/w/AMf8PvzH/D78x/xC/Mf8QvzH/EP82EwD/OQ8A/z4QAP9BFAD/&#10;QxoA/0IjAPVBLgDtPjoB5z1GAeE8UwLdOl4D2TloBNQ4cQbROHoHzzeBCM03iAnLNo8KyjaWCsg2&#10;nQvGNaQMxTWsDMM1tQ3BNcANwDbPDr025g65NvQQtzb/EbU2/xK0Nv8Tszb/E7M2/xOzNv8Tszb/&#10;E/85EAD/PQsA/0MNAP9HEAD/SBQA9UccAOtGJgDjRDIA3ERBAdRDTQLPQVgEy0BiBsg/awjFPnQJ&#10;wz17C8E9gwy/PIoNvTyQDrs8lw+6O58QuDunELY7sBG1O7sSszvJErE74BOuPPEUqzz9Fak8/xao&#10;PP8WqDz/Fqc8/xanPP8Wpzz/Fv89DQD/QggA/0gKAP9LDAD6TA8A7EwUAOFKHQDWSiwAzks7AclK&#10;SALESFMEwEddB7xGZgm6RG4Lt0N2DbVDfQ6zQoQQsUGLEbBBkhKuQJoTrECiFKpAqxWpQLYWp0DE&#10;F6ZA2RejQe0YoEH7GJ9B/xmeQf8ZnUH/GZ1C/xidQv8YnUL/GP9ACQD/RgUA/0wFAPFPBwDmUAkA&#10;408NANVPFQDMUScAxVE2Ab9QQwK6T04Ftk1YCLNMYQqwSmkNrUlwD6tIeBGpR38Sp0eGFKVGjRWj&#10;RpUWoUWeGJ9FpxmeRbIanEW/GppF0RuYRekblkb4HJVG/xuURv8bk0b/G5NH/xuTR/8bk0f/G/9C&#10;BQD/SgEA8lAAAOFUAQDZVgUA01UJAMxVEgDDViIAvFcyAbdWPwKyVEoFrVNUCKpRXQunUGQOpE5s&#10;EKJNcxKfTHoUnUyBFptLiReZSpEZl0qZGpVJoxuTSa4dkkm7HpBJzB6OSuUejUr2HotL/x6LS/8d&#10;ikv/HYpL/x2KS/8dikv/Hf9FAAD/TQAA5VQAANlZAADPWwMAylsGAMRaDwC7Wx4AtVwuAa9bOwKq&#10;WkYFplhQCKJWWQufVWAOnFNoEZlSbxOXUXYVlVB9F5NQhBmQT40ajk6WHIxOnx6KTqofiE63IIdO&#10;yCGFTuIhhE/zIINP/yCDT/8fglD/H4JQ/x6CUP8eglD/Hv9HAADzUQAA31gAANFdAADJYAIAw2AE&#10;AL1eDQC1YBoArmEqAKlgNwKkXkMEn11NCJtbVQuYWV0OlVhkEZJXaxOPVnIWjVV5GItUgRqIU4kc&#10;hlOSHoRSnB+CUqchgFK0In9SxCN9Ut4jfFPxInxT/iF7VP8he1T/IHtU/yB7VP8ge1T/IP9KAADp&#10;VAAA2lwAAMxhAADDZAAAvGQCALZjCgCvZBcAqWUnAKNkNAKeY0AEmWFKB5VfUguRXloOjl1hEYtb&#10;aBOJWm8Whll2GIRYfRqBWIYcf1ePHn1WmSB7VqQieVaxI3dWwSR2VtokdVfvJHVX/SN1WP8idVj/&#10;IXVY/yF1WP8hdVj/If9NAADlVwAA018AAMhkAAC/ZwAAt2gAALFnBwCpaBQAo2kkAJ5oMgGZZz0E&#10;lGVHB5BkTwqMYlcNiGFeEIVfZRODXmwWgF1zGH1dehp7XIMdeVuMH3ZblyF0WqIjclqvJHFavyVw&#10;WtUlb1vtJW9b/CNvW/8ib1v/Im9b/yFvW/8hb1v/IfpPAADhWgAAz2IAAMRnAAC7awAAs2wAAKxq&#10;BACkaxIAnmwhAJlsLwGUazoDj2lEBopoTQmGZlUNg2VcEIBkYhN9YmkVemJwGHhheBp1YIAdc1+K&#10;H3BflCFuXqAjbF6tJWtevCZqXtEmaV7sJWpf+yRqX/8jal//Impf/yJqX/8ial//IvBSAADdXQAA&#10;y2UAAMBrAAC3bgAAr28AAKduAQCgbxAAmnAfAJRwLAGPbzgDim1CBoZsSwmCalIMfmlZD3toYBJ3&#10;ZmYUdWZuF3JldRpwZH4dbWOIH2tjkiJpYp4kZ2KrJWViuiZkYs8mZGLqJmVi+iRlY/8jZWP/ImVj&#10;/yJlY/8iZWP/IutVAADYYAAAyGgAALxuAACzcQAAq3MAAKJxAACbcg4AlXMcAJB0KgGKczYChXJA&#10;BYFwSAh9b1ALeW1XDnZsXhFza2QUcGpsF21pcxpraXwcaGiGH2ZnkCFkZ5wjYmapJWBmuSZfZs0m&#10;X2boJmBm+SRgZv8jYGb/I2Fm/yJhZv8iYWb/IuhYAADTYwAAxGsAALlxAACwdQAAp3cAAJ51AACW&#10;dg0AkHcZAIt4JwCGdzMCgXY9BHx1Rgd4c04LdXJVDnFxXBFucGMUa29qFmlucRlmbnocY22DHmFs&#10;jiFfa5ojXWunJVtrtyZaa8omWmvnJVtr9yRbav8jXGr/Ilxq/yJcav8iXGr/IuNbAADOZgAAwG4A&#10;ALZ0AACseQAAo3sAAJh5AACQegsAinsWAIV8JACBfDEBfHs7BHd6RAZzeUwKcHhTDWx3WhBpdmET&#10;Z3VoFmR0bxhhc3gbXnKBHVxxjCBacZgiWHCmJFZwtSVVcMglVXDlJVVw9iRWb/8jVm//Ildv/yJX&#10;b/8iV2//It9fAADKaQAAvHIAALJ4AACpfQAAn38AAJJ+AACKfwcAhIATAICBIQB7gS4Bd4A5A3KA&#10;QgVuf0oIa35RC2h9WA5kfF8RYntmFF96bRdceXUZWXh/HFd4ih5Ud5YhUnakIlF2syNQdsYkUHbj&#10;I1B19SNRdf8iUXT/IVF0/yFRdP8hUXT/IdhjAADFbQAAuHYAAK59AAClggAAmoMAAI2DAACEhAMA&#10;fYUQAHmGHgB1hysBcYc2Am2GPwRphUcHZYRPCmKDVg1fg1wPXIJjElqBaxVXgHMYVH99GlF/iBxP&#10;fpQfTX6iIEt9sSFKfcQiSn3hIUt89CFLe/8gS3v/IEt7/yBLe/8gS3v/INBnAADAcgAAtHsAAKqC&#10;AACghgAAlYgAAIeIAAB8igAAdowOAHKNGgBujicAao4yAWaNPANjjUQFYIxMCFyLUwpai1oNV4ph&#10;EFSJaBJRiHEVT4h6F0yHhRpKhpIcSIagHUaGrx5FhcIeRYXfHkWE8h5Fg/4eRYL/HkWC/x5Fgv8e&#10;RYL/HsptAAC6eAAAr4EAAKWHAACaiwAAj40AAIGOAAB0kQAAbpMKAGmUFQBmlSIAY5UuAWCVOAJc&#10;lUEEWZRJBlaUUAhUk1cKUZNeDE6SZg9Mkm4RSZF4FEaQgxZEkJAYQo+eGUCPrRo/j8AaP4/cGj+N&#10;8Ro/jP0bP4v/Gz+L/xs/i/8bP4v/G8JzAAC1fgAAqocAAJ+MAACUkAAAiJMAAHuVAABsmQAAZZsE&#10;AGCcEABdnR0AW54pAFieNAFVnj0CUp1FA1CdTQVNnVQHS5xbCUicYwtGnGsNQ5t1D0GbgBE+mo0T&#10;PJqbFDqaqxU5mr0VOZrZFTmY7xY5l/wWOJb/FziV/xc4lf8XOJX/F7t6AACvhQAApIwAAJiRAACN&#10;lQAAgZoAAHWdAABooAAAW6QAAFalDABTphcAUacjAE+nLwBMpzgBSqdBAUinSQJGp1AEQ6dYBUGn&#10;XwY/pmgIPaZyCjqmfQs4pooNNqWZDjSlqQ8zpbsPM6XUDzOk7g8yovsQMqH/ETKh/xEyof8RMqH/&#10;EbSCAACojAAAnZIAAJKXAACGnAAAeaEAAG2lAABhqQAAVawAAEuvBQBHsBAARbAcAESxJwBCsTIA&#10;QbI7AD+yQwE9sksBO7JTAjmyWwM3smQENbJuBTOyeQYxsocHL7GWCC6ypggtsrgJLLLQCCyw7Akr&#10;r/kKK67/Cyqt/wsqrf8LKq3/C62LAACgkgAAlZgAAImdAAB9owAAcagAAGStAABZsQAATbQAAEK4&#10;AAA7ugoAOLsTADe8HgA1vCkANL0yADO9OwAyvUQAMb5MAC++VQEuvl4BLL5oASq+dAIpvoICJ7+R&#10;Aya/ogMkv7QDI7/LAyO+6AMjvPcEIrv/BSK7/wUiu/8FIrv/BaSSAACYmAAAjJ4AAIClAABzqwAA&#10;Z7AAAFu1AABPuQAARLwAADrAAAAwxAQAKscLACjIEwAnyR0AJsknACXJMAAkyjkAI8pCACLLSwAh&#10;y1UAIMxfAB/MbAAdzXoAHM2KABvNnAAZzq4BGM7FABjN5AAYzPQBGMr8ARjK/wIYyv8CGMr/ApuZ&#10;AACPnwAAgqYAAHWtAABoswAAXLkAAFC9AABEwQAAOcQAADDIAAAozAEAINAGABnVCwAW1xAAFdgZ&#10;ABXZIgAU2SsAE9o0ABPaPQAS20gAEdxTABHdXwAQ3W0AEN5+AA7fkQAO4KQADeC4AAzg0gAL3+0A&#10;DN73AAzd+wAM3fsADN37AJKfAACFpwAAd64AAGq1AABdvAAAUMEAAETFAAA4yQAALs0AACXRAAAe&#10;1QAAFtoBABHeBgAQ5w0ADucSAA3oGQAM6CEAC+kpAArqMQAJ6jsAB+tFAAXrUQAE614AA+tuAAHr&#10;gAAA6pQAAOqnAADrvAAA69IAAOvpAADs7wAA7O8AAOzvAIenAAB5rwAAa7cAAF6+AABRxQAAQ8kA&#10;ADfNAAAt0QAAI9YAABvbAAAT3wAADuMAAAzuAgAK9goAB/YOAAX2EgAD9hgAAPUeAAD1JQAA9S4A&#10;APU3AAD2QgAA9k4AAPZdAAD2bgAA9oEAAPaVAAD3pwAA97cAAPjHAAD40AAA+NAAAPjQAHuvAABt&#10;uAAAYMAAAFLIAABEzQAAN9EAACvXAAAh3AAAGOAAABHkAAAM5wAAB+8AAAT6AAAB/wMAAP8IAAD/&#10;DQAA/hAAAP4UAAD/GgAA/yEAAP8pAAD/MwAA/z4AAP9LAAD/WwAA/2wAAP+AAAD/kgAA/6EAAP+t&#10;AAD/swAA/7MAAP+zAP8cJgD/HCQA/xolAP8VJwD/ES4A/xA6AP8ORwH/DVMB/wtfAf8KawH/CnUB&#10;/wp/Af8KhwH/Co4B/wqVAf8KmwH/CaAB/wmlAP8JqwD/CbEA/wm4AP8JwQD+CcwA/AneAPkJ6wD1&#10;CfYA8wn/APIK/wDxCv8B8Qv/AfEL/wHxC/8B8Qv/Af8fIwD/HyEA/x4hAP8ZJAD/FywA/xU3AP8T&#10;RAD/EVAB/xBcAf8OZwH/DnIB/w57Af8OhAH/DosB/w6SAf8OmAH/Dp0B/w6jAf4OqAH8Dq4B+w61&#10;APoOvgD4DskA9Q7bAPIO6gDuDvUA7A7/AesP/wHqD/8B6hD/AekQ/wHpEP8B6RD/Af8iHwD/IhwA&#10;/yEcAP8fIAD/HykA/xw0AP8aQAD/F0wB/xVYAf8UYwH/E24B/xN3Af4TgAH8E4gB+hKOAfkSlQH4&#10;EpoB9hKgAfUSpgH0EqwB8xKzAfESvAHwEscB7RLYAekT6AHmE/UB5BT/AeIU/wLhFf8C4RX/AuAV&#10;/wLgFf8C4BX/Av8lGwD/JhcA/yQWAP8lHAD/JiUA/yQwAP8hOwD/H0gA/x1UAf0bXwH5GmkB9xpz&#10;AfQZfAHyGYQB8RmLAe8ZkQHuGZcB7BmdAesZowHpGaoB6BmxAecZugHlGcUB4xnVAd8a6AHcG/UC&#10;2Bv/AtUc/wPUHP8D0xz/BNIc/wTSHP8E0hz/BP8pFwD/KhMA/ykSAP8sGAD/LCEA/ywrAP8pNwD9&#10;J0MA9yVPAfMjWgHvImQB7CFuAekhdwHnIX8B5SGGAeQhjQHiIJQB4SCaAd8goAHeIKcB3CGvAdoh&#10;uALYIcMC1SHTAtEi5wLNIvQDyiP/BMgj/wXHI/8GxiP/BsYj/wbGI/8GxiP/Bv8sEgD/Lg8A/zAQ&#10;AP8zFAD/MxsA/zIlAPowMADyLjwA7CxJAOcqVQHjKl8B4ClpAd0pcgHaKHoB1yiCAtUoiQLTKJAC&#10;0SiWA88onAPOKKMDzCirA8ooswPJKL4ExyjMBMUp4gTBKvEGvir+B7wq/wi6Kv8Iuir/CLkq/wm5&#10;Kv8JuSr/Cf8wDwD/MgsA/zYNAP84EAD/ORUA+TceAO81KADnMzUA4DJCANsyTwDVMVoB0DFkAs0w&#10;bQLLMHUDyTB8A8cvgwTFL4oExC+RBcIvlwXBL54Gvy+mBr0vrwa8L7kHui/HB7gw3Qe1MO4JsjD7&#10;CrAw/wuuMP8LrjD/C60w/wutMP8LrTD/C/8zDAD/NgYA/zwJAP8+DAD9PRAA7zwVAOQ5HwDbOS0A&#10;0jo8AM06SQHIOVQBxDleAsE4ZwO/N28EvTd2Bbs2fQa5NoQHtzaLB7Y1kgi0NZoJszWhCbE1qgqv&#10;NbQLrjXBC6w11AupNuoMpjb4DaU2/w6jN/8Oojf/DqI3/w6iN/8Oojf/Dv83BwD/OwIA/0ADAPJC&#10;BQDpQgkA5T8OANg+FgDOQCcAx0E2AMJBRAG9QU8CuUBZA7Y/YQS0PmkGsT1xB689eAiuPH8JrDyG&#10;Cqo7jQupO5UMpzudDaU7pg2jOrAOoju8D6A7zQ+eO+YQmzz1EZo8/xGZPP8RmDz/EZg8/xGYPP8R&#10;mDz/Ef86AQD/QAAA70UAAOFIAADZSAUA00YJAMxFEgDERyIAvUgxALhIPwGzR0oCsEZUBKxFXQWq&#10;RGQHp0NsCKVCcwqjQnoLoUGBDKBBiA2eQJAPnECYEJpAoRGYQKwSl0C4EpVAyBOTQOETkUHzFJBB&#10;/xSPQf8UjkL/E45C/xOOQv8TjkL/E/88AAD5RAAA5EoAANhOAADOTwIAyU0GAMNLDwC7TR0AtU4t&#10;AK9OOgGrTUYCp0xPBKRLWAahSmAInklnCZxIbguaR3UNmEZ8DpZGgw+URYsRkkWUEpBFnROORagU&#10;jEW0FYtFxBaKRdwWiEbwFoZG/RaGRv8WhUf/FYVH/xWFR/8VhUf/Ff8/AADsSAAA3U8AAM9TAADG&#10;VQAAwFMDALtRDACzUhkArVMpAKhTNgGjUkICn1FLBJxQVAaZT1wIlk5jCpRNagyRTHEOj0t4D41L&#10;fxGLSocSiUqQFIdJmhWFSaUXg0mxGIJJwBiBStYZf0rtGH5L/Bh+S/8XfUv/F31L/xZ9S/8WfUv/&#10;Fv9DAADmTAAA1lMAAMlYAADAWQAAulgBALRWCQCsVxYAplglAKFYMgGdVz4CmFZIBJVVUQaSVFgI&#10;j1JfCoxSZgyKUW0OiFB0EIVPexKDT4QTgU6NFX9Olxd9TqEYe02uGXpOvRp4TtEad07rGndP+hl2&#10;T/8Zdk//GHZP/xd2T/8Xdk//F/hGAADiUAAA0FcAAMRcAAC7XgAAtF0AAK5aBgCmWxMAoFwiAJtc&#10;LwCXWzsCklpFA49ZTQaLWFUIiFdcCoZWYwyDVWoOgVRxEH5UeBJ8U4AUelKJFnhSlBh2Up8ZdFKr&#10;GnJSuhtxUs0ccFLoG3BT+RpwU/8acFP/GXBT/xhwU/8YcFP/GO9JAADdUwAAy1oAAMBfAAC3YgAA&#10;r2EAAKheAgChXxAAm2AeAJZgLACRYDgBjV5CA4ldSwWFXFIHgltZCoBaYAx9WWcOe1huEHhYdRJ2&#10;V30UdFeHFnJWkRhvVpwablapG2xWuBxrVssdalbmHGpX9xtqV/8aalf/GWtX/xlrV/8Za1f/GetM&#10;AADYVgAAyF4AALxiAACzZQAAq2UAAKNiAACcYg4AlmMcAJFkKQCMYzUBiGI/A4RhSAWAYFAHfV9X&#10;CXpeXQt3XWQNdVxrEHNcchJwW3sUbluEF2xajxhqWpoaaFqnHGZath1lWsgdZVrkHWVa9hxlWv8b&#10;ZVr/GmVa/xllWv8ZZVr/GehPAADTWQAAxGEAALlmAACwaAAAp2kAAJ5lAACXZg0AkWcZAIxoJwCH&#10;ZzIBg2Y9An9lRgR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+CFmdejRllXpgaY16lHGFe&#10;tB1gXscdYF7jHWBe9RxgXv8bYF7/GmFe/xphXv8aYV7/GuRSAADPXAAAwGQAALZpAACsbAAAo2wA&#10;AJlpAACSagsAjGoWAIdrJACCazABfmo6AnppQwR2aEsGc2dSCHBnWQptZmANa2VmD2hkbhFmZHYU&#10;ZGOAFmJjixhgYpcaXmKkHFxish1bYsUdW2LhHVti9BxbYv8bXGL/Glxi/xpcYv8aXGL/GuBVAADL&#10;XwAAvWcAALJsAACpcAAAn28AAJRsAACMbQgAhm4TAIJvIQB9by0BeW84AnVuQQNybUkFbmxQB2tr&#10;Vwppa14MZmplDmRpbBFhaXQTX2h+Fl1niRhbZ5UaWWaiG1dmsBxWZsMdVmbfHVZm8xxXZv8bV2b/&#10;Gldm/xpXZv8aV2b/GttZAADHYgAAumoAAK9wAACmcwAAmnMAAI9wAACHcQUAgXIRAHxzHgB4cyoA&#10;dHM1AXBzPwNtckcFanFOB2dxVQlkcFwLYm9jDl9vahBdbnISWm18FVhthhdWbJMZVGygG1JrrxxR&#10;a8EcUWvcHFFr8RtSa/4aUmr/GlJq/xlSav8ZUmr/GdRcAADDZgAAtm4AAKx0AACidwAAlnYAAIl1&#10;AACBdgEAencPAHZ4GwByeScAb3kyAWt4PAJoeEQEZXdMBmJ3UwhfdloKXXVhDFp1aA9YdHARVXN5&#10;E1NzhBZRcpAYT3KeGU1xrRpMcb8bS3HZG0xx8BpMcP0aTXD/GU1v/xlNb/8ZTW//Gc5gAAC+agAA&#10;snIAAKh4AACdewAAkHoAAIR6AAB6ewAAdHwMAG9+FwBsfiQAaX8vAWZ/OQJif0IDX35JBV19UAda&#10;fVcJV3xeC1V8ZQ1Se24PUHp3Ek56ghRLeY4WSXmcF0h4qxhGeL0ZRnjVGUZ37xhHdvwYR3b/GEd1&#10;/xdHdf8XR3X/F8llAAC6bwAArncAAKR9AACYfwAAi38AAH5/AABzgQAAbIMJAGiEEwBlhSAAYoYs&#10;AF+GNgFchj8CWYVGA1eFTgVUhVUHUoRcCU+DYwtNg2sNS4J0D0iCfxFGgYwTRIGaFUKAqRZBgLoW&#10;QIDSFkF/7RZBfvsWQX3/FkF9/xZBff8WQX3/FsJqAAC1dQAAqn0AAJ+CAACSgwAAhYQAAHmFAABq&#10;iQAAZIoDAGCMEABdjRsAW44nAFiOMgBVjjsBU45DAlCOSgNOjVIFTI1ZBkmMYAhHjGgKRYtyDEKL&#10;fQ5AiokPPoqYETyKpxI7irgSOorPEjuI6xI7h/oTO4b/EzuG/xM7hv8TO4b/E7xxAACvewAApYMA&#10;AJmHAACMiAAAf4kAAHOMAABlkAAAXJMAAFeVDABUlhYAUpYiAFCXLQBNlzYAS5c/AUmXRwJHl04D&#10;RZZVBEOWXQVBlmUGPpVvCDyVegk6lYcLOJWVDDaUpQ01lLYONJTMDTST6Q00kvgONJD/DzSQ/w80&#10;kP8PNJD/D7V4AACqggAAnogAAJONAACGjgAAeZAAAG2TAABhlwAAVZsAAE2eBgBJnxAAR58bAEag&#10;JgBEoDAAQ6E6AEGhQgE/oUkBPaFRAjuhWQI5oWEDN6BrBDWgdgUzoIMGMaCSBzCgogguoLMILqDJ&#10;CC6f5wgtnfcJLZz/Ci2b/wotm/8KLZv/Cq+AAACjiQAAl44AAI2TAAB/lQAAcpgAAGacAABboAAA&#10;T6QAAEWnAAA+qQwAPKoUADqqHwA5qikAOKsyADerOwA1q0MANKxLADKsUwExrFwBL6xmAi2scQIr&#10;rH8DKqyOAyisngQnrLAEJqzFBCar5AMlqfUEJaj/BSWn/wUlp/8FJaf/BaeJAACbjwAAkZQAAISZ&#10;AAB4ngAAa6IAAF+mAABTqgAASK0AAD2wAAA0swMAL7UOAC21FgAstSAAK7YpACq2MgAptzoAKLdD&#10;ACe3TAAmuFUAJLhfACO4awAiuHgBILiIAR+4mQEduasBHLnAARy43wEctvIBG7X8Ahu0/wIbtP8C&#10;G7T/Ap+PAACUlQAAiJsAAHuhAABupgAAYqsAAFawAABKswAAP7YAADW5AAAsvAAAJL8GAB/CDQAd&#10;whQAHMIeABvDJgAawy8AGcQ4ABjEQQAXxEoAFsVVABXFYQAUxm8AE8Z/ABLGkQARx6QAEMe5AA/H&#10;1AAQxu4AEMT6ABDD/wAQw/8AEMP/AJeWAACLnAAAfqIAAHGpAABkrwAAWLQAAEu4AABAuwAANb4A&#10;ACvBAAAjxQAAG8kBABTMBgAQ0AsADtERAA3RGQAN0SEADNEqAAzRNAAL0j4ACtJJAAnTVQAJ02IA&#10;CNNyAAbUhAAF1JgABNSrAAPVwAAB1dwAAdXtAAHV9gAB1fYAAdX2AI6dAACApAAAc6sAAGaxAABZ&#10;uAAATL0AAD/AAAA0wwAAKscAACHKAAAZzgAAEtIAAA3WAQAJ2wUABtwNAATcEQAD3RgAAd4gAADe&#10;KAAA3zEAAOA8AADhRwAA4lQAAONjAADjdAAA5IgAAOSbAADlrgAA5cEAAOXVAADm5wAA5ucAAObn&#10;AIOkAAB1rAAAaLMAAFq7AABNwQAAQMQAADPIAAAozAAAH9AAABfUAAAQ2QAAC90AAAXhAAAA5AAA&#10;AOUHAADmDQAA5xEAAOgWAADpHQAA6iUAAOsuAADtOQAA70UAAPBTAADxZAAA8XYAAPKKAADznAAA&#10;860AAPS7AAD0yAAA9MgAAPTIAHetAABqtQAAXL0AAE/EAABAyQAAM80AACfRAAAd1gAAFNwAAA7g&#10;AAAI4wAAAeYAAADqAAAA7gAAAO4AAADvBAAA8AoAAPEOAADzEgAA9BgAAPYgAAD4KgAA+jUAAP1D&#10;AAD+UgAA/2MAAP92AAD/iQAA/5oAAP+mAAD/sAAA/7AAAP+wAP8WIwD/FSEA/xEhAP8NJAD/CSsA&#10;/wY3AP8DRAD/AFEA/wBdAP8AaAD/AHIA/wB7AP8AgwD/AIoA/wCRAP8AlgD/AJwA/wChAP0ApgD7&#10;AKwA+QCzAPcAuwD1AMUA8wDRAPIA5ADxAPEA7wD6AO4A/wDuAP8A7QD/AO0A/wDtAP8A7QD/AP8Z&#10;IAD/GB0A/xUdAP8QHwD/DikA/ww0AP8KQQD/B00A/wVZAP8EZAD/BG4A/wN3AP8DgAD/A4cA/wON&#10;AP0CkwD7ApkA+QKeAPcCpAD1AqoA8wGwAPEBuADvAcIA7QHPAOsB4wDqAe8A6AL7AOcE/wDmBf8A&#10;5gb/AOYG/wDmBv8A5gb/AP8cGwD/GxkA/xcYAP8VHQD/EyUA/xEwAP8QPQD/DkkA/wxVAP8LYAD/&#10;C2oA/QtzAPsLfAD5CoMA9wqKAPUKkAD0CpYA8wqbAPEKoQDvCacA7QmuAOsJtgDoCcAA5gnNAOQJ&#10;4gDiCvAA3wv7AN4M/wDcDf8A3A3/ANsN/wHbDf8B2w3/Af8fFwD/HhMA/xsSAP8cGQD/GyIA/xgs&#10;AP8VOAD/E0QA/hJQAPkRWwD1EGYA8xBvAPAQdwDuEH8A7BCGAOoQjADpEJIA6BCYAOYPngDlD6UA&#10;4w+sAOEPtADgD74A3g/MANoQ4QDVEfAA0hL7AM8S/wHOE/8BzRP/Ac0T/wHME/8BzBP/Af8iEgD/&#10;Ig8A/yEPAP8iFAD/IhwA/yAnAP8dMgD4Gz4A8hlLAO4YVgDqF2AA5xZqAOQWcgDiFnoA4BaCAN4W&#10;iADcFo8A2xaVANkWmwDWFqIA1BapANIWsQDQF7sAzhfJAMwY3gDIGe4BxRr7AcMa/wLBG/8CwBv/&#10;AsAb/wLAG/8CwBv/Av8mDgD/JQsA/ygMAP8pEAD/KBYA/iYgAPQkKwDsITgA5iBEAOEfUADdH1sA&#10;2R5lANUebQDSH3UA0B99AM4fgwDMH4oByx+QAckflwHIH54Bxh+lAcUgrQHDILcBwSDEAcAh1gG8&#10;IuoCuSL4A7Yi/wO1I/8DtCP/BLMj/wSzI/8EsyP/BP8pCwD/KgUA/y4IAP8vDAD/LRAA8ysXAOgo&#10;IgDgJi8A2SY9ANInSgDNJ1UAyihfAMcoaAHFKG8Bwyd3AcEnfgG/J4QBvieLArwnkgK7J5kCuSeg&#10;ArcnqQO2KLMDtCi/A7MozwOwKeYErSn2BKsq/wWpKv8GqCr/Bqgq/waoKv8GqCr/Bv8tBQD/MAAA&#10;/zMCAPY0BgDvMgoA6C4QANwsGADRLigAyy83AMYwRADBME8AvjBZAbswYgG4MGoCti9xArUveAKz&#10;L38DsS+GA7AvjQOuLpQErS6cBKsupAWpL64FqC+6BaYvygakMOIGoTDzB58w/wieMf8InTH/CJwx&#10;/wicMf8InDH/CP8wAAD/NQAA7zgAAOI6AADbOQQA1jUJAM40EwDGNiIAvzgxALo4PwC2OEoBszhU&#10;AbA3XQKtN2QCqzZsA6k2cwSoNnkEpjWABaQ1hwWjNY8GoTWXB581oAeeNaoInDW2CJs1xQmZNd0J&#10;ljbvCpQ2/QqTN/8Kkjf/CpI3/wqSN/8Kkjf/Cv8zAAD2OgAA5D8AANhCAADOQgEAyT4GAMQ7DwC7&#10;Ph0AtT8sALE/OgCtP0UBqT9PAaY+WAKjPV8DoT1nBJ88bQWdPHQGnDt7Bpo7ggeYO4oIljuTCZU6&#10;nAqTOqYLkTqyC5A7wAyOO9UMjDzsDYo8+w2JPP8NiTz/DIg8/wyIPP8MiDz/DP83AADqPwAA3EUA&#10;AM5JAADFSQAAv0YCALpDDACzRBkArUUnAKhGNQCkRUEBoEVLAp1EUwKaQ1sDmENiBZZCaQaUQXAH&#10;kkF2CJBAfgmOQIYKjUCOC4tAmAyJQKINh0CuDoVAvA+EQM8PgkHpD4FB+Q+AQf8PgEL/DoBC/w6A&#10;Qv8OgEL/Dvo7AADlRAAA00sAAMdOAAC+TwAAuEwAALJJCQCrSRUApUsjAKBLMQCcSz0BmEpHApVJ&#10;TwOSSVcEkEheBY5HZQaLR2sHiUZyCYhGeQqGRYILhEWKDYJFlA6ARJ8PfkSrEHxFuRF7RcsRekXm&#10;EXlG9xF4Rv8QeEb/EHhG/w94Rv8PeEb/D/A/AADfSQAAzU8AAMFTAAC4VAAAsVIAAKtOBQCkThEA&#10;nk8gAJlQLQCVUDkBkk9DAY5OTAOLTVMEiU1aBYZMYQaES2gIgktuCYBKdgt+Sn4MfEmHDnpJkQ94&#10;SZwQdkmoEnRJthJzScgTckrjE3FK9RJxSv8RcUv/EXFL/xBxS/8QcUv/EOxDAADZTAAAyFMAAL1X&#10;AAC0WAAArFcAAKVSAQCeUw8AmFQcAJNUKQCPVDUAi1NAAYhTSAKFUlAEglFXBX9QXgZ9UGQIe09r&#10;CXlPcgt3TnsNdU6EDnNNjhBxTZkRb02lE21NsxRsTcUUa07hFGtO9BNrTv8Sa07/EmtO/xFrTv8R&#10;a07/EehGAADTUAAAxFYAALlaAACwXAAAploAAJ9WAACYVg0AklcZAI5YJgCJWDIAhlg9AYJXRQJ/&#10;Vk0DfFVUBXlUWwZ3VGEIdVNoCXNTcAtxUngNb1KBD21SixBrUZcSaVGjE2dRsRRmUcMVZVLeFWVS&#10;8hRlUv8TZVL/EmVS/xJlUv8SZVL/EuRKAADPUwAAwFoAALVeAACsYAAAol4AAJpZAACSWgsAjVsW&#10;AIhcIwCEXC8AgFs6AX1bQwJ5WksDdllSBHRYWAZxWF8Hb1dmCW1XbQtrVnUNaVZ+D2dWiRFlVZUS&#10;Y1WhFGJVrxVhVcEWYFXbFmBW8RVgVv4UYFb/E2FW/xJhVv8SYVb/EuBNAADLVgAAvV0AALJhAACo&#10;YwAAnWEAAJVdAACNXgkAh14TAINfIAB/XywAe183AXdeQAJ0XkgDcV1PBG9cVgVsXFwHaltjCWhb&#10;awtmWnMNZFp8D2JahxFgWZMSXlmgFF1ZrhVbWb8WW1nYFltZ7xVbWf0UXFn/E1xZ/xJcWf8SXFn/&#10;EtxQAADHWQAAumAAAK9kAACkZQAAmWQAAJBgAACIYQYAgmIRAH5jHQB6YyoAdmM0AXNiPQFvYkYC&#10;bGFNBGphVAVnYFoHZWBhCGNfaQphX3EMX156Dl1ehRBbXpESWV2eFFhdrBVXXb0WVl3VFlZd7hVX&#10;XfwUV13/E1dd/xJXXf8SV13/EtZTAADEXAAAt2MAAKxoAACgaAAAlWcAAIpjAACDZQIAfWYPAHhm&#10;GgB0ZycAcWcyAG5nOwFrZkMCaGZLA2VlUgVjZVkGYWRfCF5kZwpcY28MWmN4DlhjgxBWYo8SVGKc&#10;E1NiqhVSYrsVUWLSFVFh7RVSYfsUUmH/E1Nh/xJTYf8SU2H/EtFWAADAXwAAs2YAAKlrAACcawAA&#10;kGoAAIVnAAB9aQAAd2oNAHNrFwBvayQAbGwvAGlsOAFma0ECY2tJA2FrUARealcGXGpdB1ppZQlY&#10;aW0LVWh2DVNogQ9RZ40RT2eaEk5nqRRNZ7kUTGfPFExm6xRNZvsTTWb/Ek5l/xJOZf8STmX/Esxa&#10;AAC8YwAAsGoAAKVvAACYbgAAjG0AAIBsAAB3bQAAcW4LAG1vFABpcCEAZnEsAGRxNgFhcT4BXnFG&#10;AlxwTQNZcFQFV3BbBlVvYghTb2oKUG5zDE5ufg5MbYoQSm2YEUlspxJIbLgTR2zNE0ds6hNIa/oS&#10;SGv/Ekhq/xFIav8RSGr/EcdeAAC4ZwAArG4AAKFyAACTcgAAh3EAAHpxAABxcgAAa3QHAGZ1EQBj&#10;dh0AYHcoAF53MwBbeDwBWXdDAlZ3SwNUd1IEUnZZBVB2YAdOdWgIS3VxCkl0fAxHdIgORXOWD0Nz&#10;pRBCc7YRQXPLEUJy6BFCcvgRQnH/EENw/xBDcP8QQ3D/EMFjAACzbAAAqHMAAJt2AACOdQAAgXYA&#10;AHV2AABpeAAAY3oCAF58DgBcfRkAWX4kAFd/LwBVfzgBU39AAVB/SAJOfk8DTH5WBEp+XQVIfWUG&#10;Rn1uCEN8eQpBfIYLP3uUDT57ow48e7MOPHvIDjx65g48efcOPHj/Djx4/w49d/8OPXf/DrxoAACv&#10;cgAApHkAAJZ6AACIegAAfHoAAHB8AABjfwAAXIIAAFeECwBThRQAUYYgAE+GKgBOhzQATIc8AUqH&#10;RAFIh0sCRodTAkSGWgNChmIEQIZsBj6Fdgc7hYMIOYWRCjiEoAs2hLELNoTGCzaD5As2gvYLNoH/&#10;DDaA/ww2gP8MNoD/DLZvAACqeAAAn38AAJB+AACDfwAAd4AAAGuCAABehwAAVYoAAE6MBgBKjhAA&#10;SI8aAEePJQBFkC8ARJA4AEKQQABAkEcBP5BPAT2QVgI7kF8COZBoAzePcwQ1j4AFM4+OBjGPngcw&#10;jq8HL47DBy+O4QcvjPQIL4v/CC+K/wgviv8JL4r/CbB2AAClfwAAmIQAAIqEAAB9hQAAcIcAAGWK&#10;AABajgAAT5IAAEaVAABBmAwAPpgUAD2ZHwA7mSgAOpoxADmaOgA3mkIANppKADWaUgEzmloBMZpk&#10;AS+abwItmnsCLJqKAyqamgMpmqwEKJrABCeZ3gMnl/IEJ5b9BSeV/wUnlf8FJ5X/Bal+AACehQAA&#10;kokAAISKAAB2jAAAao8AAF6TAABUlwAASZsAAECfAAA3ogQAMqMOADGjFwAwpCEALqQqAC2kMgAs&#10;pToAK6VDACqlSwAppVQAKKVeACalaQAlpXYBI6WFASKllgEgpqgBH6W7AR6l1wEepO8BHqL7Ah6h&#10;/wIeof8CHqH/AqKGAACXjAAAi48AAH2RAABvlAAAY5gAAFedAABNoQAAQ6UAADioAAAwqwAAKK4H&#10;ACSvEAAjrxcAIa8hACCwKQAfsDEAHrA6AB2xQgAcsUwAG7FWABqxYQAZsm8AGLJ+ABaykAAVsqIA&#10;FLK2ABOyzgATsesAE6/5ABOu/wETrv8BE67/AZqNAACQkgAAhJcAAHWaAABonwAAW6MAAFCoAABF&#10;rAAAO7AAADGyAAAntQAAILgAABi6BwAUvA4AE7wVABK8HgARvSYAEb0uABC9NwAQvkEADr5MAA6+&#10;VwANvmUADL90AAu/hgAKvpkACL6sAAe+wgAHvt8ACL7wAAi9+gAIvfwACL38AJOUAACHmQAAep8A&#10;AGylAABgqgAAU68AAEezAAA8tgAAMbgAACe7AAAfvgAAF8EAABHEAQAMyAgACMkOAAfJFAAGyRwA&#10;BckkAATKLAADyjYAAspAAADLTAAAy1kAAMtoAADLeQAAzIwAAMufAADLswAAy8gAAMziAADM7wAA&#10;zPEAAMzxAIqaAAB8oQAAb6cAAGKtAABVswAASLgAADu7AAAwvgAAJsEAAB3EAAAVyAAAD8sAAArO&#10;AAAE0gIAANMKAADTDwAA1BQAANUaAADWIgAA1yoAANk0AADaPwAA3EsAANxaAADdagAA3X0AAN2R&#10;AADdpAAA3rYAAN7IAADe3gAA3uIAAN7iAH+iAABxqQAAZLAAAFa3AABJvAAAPMAAAC/EAAAkxwAA&#10;G8sAABPPAAAN0gAAB9YAAADbAAAA3gAAAN8DAADgCQAA4Q4AAOISAADjFwAA5R4AAOYnAADoMQAA&#10;6j0AAOxLAADsWgAA7WwAAO6AAADulAAA7qUAAO60AADuwgAA7sYAAO7GAHSqAABmsgAAWLkAAEvA&#10;AAA9xQAAL8kAACTNAAAZ0QAAEdYAAAvbAAAD3gAAAOEAAADlAAAA6AAAAOkAAADqAAAA6wYAAO0L&#10;AADvDwAA8BMAAPIaAAD0IwAA9y4AAPk7AAD7SgAA/FsAAP1tAAD9gAAA/pMAAP6iAAD+rQAA/q8A&#10;AP6vAP8QHwD/Dh0A/wodAP8BIAD/ACgA/wA1AP8AQQD/AE4A/wBaAP8AZQD/AG4A/wB3AP8AfwD+&#10;AIYA/ACMAPsAkgD5AJcA+ACcAPcAogD2AKcA9QCtAPMAtQDyAL0A8QDJAO8A3ADuAOsA7QD3AOwA&#10;/wDrAP8A6gD/AOoA/wDqAP8A6gD/AP8THAD/ERkA/w0ZAP8GHAD/AyUA/wAxAP8APgD/AEoA/wBW&#10;AP8AYQD/AGsA/QBzAPoAewD3AIMA9QCJAPQAjwDyAJQA8QCZAPAAnwDuAKQA7QCrAOwAsgDqALoA&#10;6ADGAOcA1gDlAOgA5AD1AOMA/gDiAP8A4QD/AOEA/wDhAP8A4QD/AP8VGAD/ExQA/w8UAP8NGQD/&#10;CyIA/wgtAP8EOQD/AUYA/wBRAP4AXAD6AGYA9gBvAPIAdwDvAH4A7QCFAOsAiwDqAJEA6ACWAOcA&#10;nADmAKEA5ACoAOMArwDhALgA3wDDAN0A0QDbAOYA2QDzANcA/QDVAv8A1AL/ANQD/wDUA/8A1AP/&#10;AP8YEwD/FRAA/xIPAP8SFQD/ER0A/w4oAP8MNAD/CkEA+QhMAPUGVwDxBmEA7QZqAOkFcgDmBXoA&#10;5AWBAOIFhwDgBo0A3waSAN0GmADbBp4A2QalANcGrQDUBrUA0gbAANAHzwDOCOUAzAn0AMoL/wDI&#10;DP8Axwz/AMcM/wDGDP8Axgz/AP8bDgD/GQwA/xgNAP8YEQD/FxgA/xQiAPsRLgDzEDoA7Q5GAOgN&#10;UgDlDVwA4Q1lAN4NbQDbDXUA2A18ANUNggDTDYkA0Q2PANANlQDODZwAzQ6jAMsOqwDJDrQAyA7A&#10;AMYOzwDDEOYAwBH1AL0S/wC8Ev8AuxL/ALoS/wG6Ev8BuhL/Af8fCgD/HAQA/x8IAP8fDQD/HRIA&#10;+BobAO4WJgDmFDMA4BM/ANoTSwDUE1YA0BNfAM4UaADLFG8AyRR3AMcVfQDGFYQAxBWKAMMVkQDB&#10;FpgAwBafAL4WpwC8F7AAuxe8ALkXywC3GOIAsxnyAbEa/wGvG/8Brhv/Aa4b/wGtG/8BrRv/Af8i&#10;BAD/IgAA/yUCAPwkBwD3IQwA7B0SAOEaHADYGioA0Bs4AMsdRQDHHVAAwx5aAMAeYgC+HmoAvB9x&#10;ALofeAC5H34Atx+FALYfjAC0H5MAsx+aAbEgowGwIKwBriC3AawhxgGrId0BpyLvAqUi/QKjI/8C&#10;oiP/AqIj/wKhI/8CoSP/Av8lAAD/KAAA8ioAAOUrAADfKAUA3CELANIhFADJJCQAwyUyAL4mPwC6&#10;J0oAtydUALQnXQCyJ2QAsCdsAK4ncgGtJ3kBqyd/AaonhgGoJ44BpyeWAqUnngKjKKgCoiizAqAo&#10;wQKfKNUCnCnsA5oq+gOYKv8Elyr/BJcq/wSWKv8Elir/BP8oAAD1LgAA5TMAANo1AADQMwEAzC0G&#10;AMYqEAC+LR4AuC4sALMvOgCvL0UArDBPAKkvWACnL18BpS9mAaMvbQGhL3MCoC56Ap4ugQKdLokC&#10;my6RA5kumgOYLqQEli+vBJUvvQSTL88EkTDoBY8w+AWNMf8FjTH/BYwx/wWMMf8FjDH/Bf8tAADq&#10;NQAA3DoAAM49AADGPAAAwDcCALszDQCzNBkArjYnAKk3NAClN0AAojdKAJ83UwGdNloBmzZhAZk2&#10;aAKXNW8ClTV1A5Q1fAOSNYQEkDWNBI81lgWNNaAFizWrBoo1uQaINcoHhzblB4U29geEN/8Hgzf/&#10;B4M3/weCN/8Hgjf/B/QyAADjOwAA0kEAAMZEAAC9QwAAtz8AALE7CQCqOxQApTwiAKA9MACdPTsA&#10;mT1FAJY9TgGUPFYBkjxdApA8YwKOO2oDjDtxBIo7eASIOoAFhzqIBoU6kgaDOpwHgTqoCIA6tQl+&#10;O8YJfTvhCXs88wl7PP8Jejz/CHo8/wh6PP8Iejz/CO43AADdQQAAy0YAAL9JAAC2SQAArkYAAKlB&#10;BACjQREAnUIeAJhDKwCVQzcAkUNBAI5CSgGMQlIBiUFZAodBXwOFQWYDg0BtBIFAdAWAQHsGfj+E&#10;B3w/jgh6P5kJeD+lCndAsgp1QMMLdEDdC3NB8QtyQf8KckH/CnJB/wlyQf8JckH/Cek8AADVRQAA&#10;xUsAALpOAACwTgAAp0sAAKJGAACbRg4AlkcaAJFIJwCOSDMAikg9AIdHRgGER04BgkZVAoBGXAN+&#10;RWIEfEVpBHpFcAV4RHgGdkSBCHREiwlyRJYKcESiC29ErwxuRMAMbUXZDWxF7wxrRf0La0b/C2tG&#10;/wprRv8Ka0b/CuVAAADPSQAAwU8AALVSAACrUgAAoU8AAJtKAACUSgwAj0sXAItMJACHTC8AhEw6&#10;AIFMQwF+S0sBe0tSAnlKWAN3Sl8EdUlmBXNJbQZxSXUHb0l+CG1IiAlrSJMLakifDGhIrQ1nSb0N&#10;ZknUDmVJ7Q1lSvwMZUr/C2VK/wtlSv8LZUr/C+BEAADLTQAAvVIAALJWAACmVQAAnFIAAJVOAACO&#10;TgkAiU8UAIVQIACBUCwAflA3AHtQQAF4UEgBdU9PAnNOVQNxTlwEb05jBW1NagZrTXIHaU17CGdN&#10;hQplTZELZEydDGJNqw1hTbsOYE3RDmBN7A5gTfsNYE3/DGBN/wtgTf8LYE3/C9xHAADHUAAAuVYA&#10;AK5ZAACiWAAAmFYAAJBRAACJUgYAg1MRAH9THQB7VCkAeFQ0AHVUPQFyU0UBcFNMAm1SUwJrUlkD&#10;aVJgBGdRZwZlUW8HY1F4CGJRgwpgUY8LXlCbDV1QqQ5bUbkOW1HOD1pR6g5bUfoNW1H/DFtR/wxb&#10;Uf8LW1H/C9ZKAADDUwAAtlkAAKtcAACeWgAAk1kAAItUAACEVgMAflYQAHpXGgB2VyYAc1gxAHBX&#10;OgBtV0IBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV2CF1VgQpbVY0LWVSaDVhUpw5WVbgPVlXM&#10;D1ZV6Q5WVfkNVlX/DVdU/wxXVP8MV1T/DNFNAADAVgAAs1wAAKdeAACaXQAAj1wAAIZYAAB/WQAA&#10;eVoNAHRbFwBxWyMAblsuAGtbNwBoW0ABZVtHAWNaTgJhWlUDX1pcBF1aYwVcWmsGWll0CFhZfwpW&#10;WYsLVFmYDVNYpg5SWbYOUVnKD1FZ5w5RWPgNUlj/DVJY/wxSWP8MUlj/DM1RAAC8WQAAsF8AAKNh&#10;AACWYAAAi18AAIFbAAB5XQAAc14MAG9eFQBrXyAAaF8rAGZgNQBjYD0BYV9FAV9fTAJdX1MDW19a&#10;BFleYQVXXmkGVV5yCFNefQlRXYkLUF2WDE5dpA1NXbQOTF3IDkxd5g5NXfcNTVz/DE1c/wxOXP8M&#10;Tlz/DMlUAAC5XAAArWMAAJ9jAACSYwAAh2IAAHxgAAB0YQAAbmIJAGljEgBmYx0AY2QoAGFkMgBe&#10;ZDsAXGRDAVpkSgJYZFECVmRYA1RkXwRSY2cFUGNwB05jeghMYoYKS2KUC0liogxIYrINR2LHDUdi&#10;5A1IYfYMSGH/DEhg/wtJYP8LSWD/C8RYAAC1YAAAqmYAAJtmAACNZgAAgmUAAHZkAABuZQAAaGYF&#10;AGNnEABgaBoAXWklAFtqLwBZajgAV2pAAVVqRwFTak4CUWpVA09pXQRNaWQFS2ltBkloeAdHaIQJ&#10;RmiSCkRnoQtDZ7EMQmfFDEJn4gxCZvUMQ2b/C0Nl/wtDZf8LQ2X/C79cAACxZAAApmoAAJZpAACJ&#10;aQAAfWkAAHFpAABnagAAYmwBAF1tDQBZbhYAV28hAFVwKwBTcDUAUXA9AFBwRQFOcEwBTHBTAkpw&#10;WgNIcGIERm9rBURvdQZCb4IHQG6PCT9ungo9bq8KPW7CCjxu4Ao9bfQKPWz/Cj1r/wo+a/8KPmv/&#10;CrpgAACtaQAAoG4AAJFtAACEbQAAeG0AAGxuAABhcAAAW3IAAFZ0CgBSdRIAUHYdAE53JwBMdzEA&#10;S3g5AEl4QQBIeEkBRnhQAUR3VwJCd18DQHdoAz53cwQ8dn8GOnaNBzl2nAg3da0IN3XACDZ13gg3&#10;dPIIN3P+CDdy/wg3cv8IN3L/CLVmAACpbwAAmnEAAItxAAB+cQAAc3IAAGhzAABcdgAAVHkAAE57&#10;BQBKfQ8ASH4YAEZ/IwBFfywAQ4A1AEKAPQBBgEUAP4BMAT2AVAE8gFwCOn9lAjh/bwM2f3wENH+K&#10;BDJ/mgUxfqoGMH69BjB+2gYwffAGMHv9BjB7/wYwev8GMHr/BrBsAACkdQAAlHUAAIZ1AAB5dgAA&#10;bncAAGN5AABXfQAAT4EAAEeEAABChgwAP4cTAD2IHQA8iCcAO4kwADqJOAA4iUAAN4lIADaJTwA0&#10;iVgBM4lhATGJbAEviXgCLYmHAiyJlwMqiKcDKYi6AymI1AMphu4DKYX8BCmE/wQphP8EKYT/BKp0&#10;AACeewAAjnoAAIB6AAB0ewAAaH4AAF2BAABShQAASYkAAEGMAAA5kAUANZEPADOSFwAykiEAMZIp&#10;ADCTMgAukzoALZNBACyTSgArlFIAKpRcACiUZwAnlHMBJZSCASSUkwEik6QBIZO3ASCTzwEhkuwB&#10;IJD6AiCP/wIgj/8CII//AqR8AACXgAAAh38AAHuAAABuggAAYoUAAFeJAABNjgAAQpIAADqWAAAy&#10;mQAAKpwJACidEQAmnRkAJZ0iACSeKgAjnjIAIp46ACGeQgAgnksAH59VAB6fYAAcn20AG598ABqf&#10;jQAYn58AF5+yABafyQAWnugAFpz3ABab/wEXm/8BF5v/AZ2DAACPhgAAgoYAAHSHAABniwAAW48A&#10;AFCTAABGmAAAPJwAADOgAAArowAAI6YAAByoCwAaqREAGKkYABepIQAWqikAFaoxABSqOQATqkMA&#10;E6tNABKrWAARq2UAEKt0AA6rhgAOq5kADausAAyrwQAMqt8ADKnyAA2o/AANqP8ADaj/AJaKAACJ&#10;jAAAeo0AAGyRAABglQAAVJoAAEmfAAA/owAANacAACuqAAAjrgAAG7AAABSzAQAPtQoADbYQAAy2&#10;FgALth8ACrYnAAm2LwAItjkAB7dDAAa3TwAEt1sAA7dqAAK3ewAAt44AALehAAC2tAAAtssAALbl&#10;AAC18QAAtfcAALX3AI+RAACBlAAAcpcAAGWcAABYoQAATKYAAEGrAAA3rwAALLIAACO1AAAauAAA&#10;E7sAAA69AAAJwAUAA8ENAADBEQAAwRcAAMIeAADCJgAAwi8AAMM5AADERAAAxFAAAMReAADFbwAA&#10;xYEAAMWVAADFqAAAxbwAAMTRAADE5gAAxO4AAMTuAIaYAAB5ngAAa6MAAF2pAABQrgAARLMAADe2&#10;AAAsuQAAIrwAABm/AAARwgAADMUAAAbIAAAAywAAAMwHAADMDQAAzREAAM0WAADOHQAAzyQAANAt&#10;AADSOAAA1EQAANRSAADVYQAA1XMAANaHAADWmwAA1q0AANe/AADYzgAA2N0AANjdAHugAABupgAA&#10;YK0AAFOzAABFuAAAOLwAACu/AAAhwgAAF8YAABDJAAAKzAAAAtAAAADUAAAA1wAAANgAAADaBQAA&#10;2wsAANwOAADeEwAA3xkAAOEhAADjKgAA5TYAAOdDAADnUwAA6GQAAOl3AADpjAAA6p8AAOquAADq&#10;ugAA6sMAAOrDAHCoAABirwAAVbYAAEe8AAA5wAAALMQAACDIAAAWzAAADtAAAAfUAAAA2QAAAN0A&#10;AADhAAAA4wAAAOQAAADmAAAA5wEAAOkHAADrDAAA7BAAAO4VAADwHQAA8ycAAPYzAAD3QwAA+FQA&#10;APlmAAD5egAA+o4AAPqeAAD7qQAA+7AAAPuwAP8LGwD/BxkA/wAZAP8AHAD/ACUA/wAyAP8APwD/&#10;AEsA/wBXAP8AYgD/AGsA/wBzAP0AewD7AIIA+gCIAPgAjQD3AJIA9gCYAPUAnQD0AKIA8wCpAPEA&#10;sADvALgA7gDDAOwA0QDrAOYA6QDzAOgA/gDoAP8A6AD/AOgA/wDoAP8A6AD/AP8OGAD/ChUA/wEU&#10;AP8AGAD/ACIA/wAuAP8AOwD/AEcA/wBTAP0AXgD6AGcA9wBvAPUAdwDzAH4A8gCEAPAAiQDvAI8A&#10;7gCUAOwAmgDrAJ8A6QClAOgArADmALQA5AC/AOMAzADhAOIA3wDwAN4A+wDeAP8A3QD/AN0A/wDc&#10;AP8A3AD/AP8QEwD/DREA/wYQAP8CFQD/AB4A/wApAP8ANgD/AEIA+gBOAPQAWQDxAGIA7gBrAOwA&#10;cgDqAHkA6AB/AOcAhQDlAIsA5ACQAOIAlgDhAJwA3wCiAN0AqQDaALEA2AC7ANUAyADSAN0A0QDt&#10;ANAA+QDPAP8AzgD/AM0A/wDNAP8AzQD/AP8RDwD/Dg0A/wwNAP8LEgD/BxkA/wIkAP8AMAD2ADwA&#10;7wBJAOoAUwDnAF0A5ABmAOEAbQDfAHQA3QB7ANsAgQDZAIYA1gCMANQAkgDSAJgA0ACeAM4ApgDM&#10;AK4AygC4AMgAxADGANcAxQDqAMMA9wDCAP8AwQH/AMAC/wDAAv8AwAL/AP8UCwD/EAYA/xAJAP8Q&#10;DgD/DhQA/woeAPUGKQDrBDYA4wNCAN8DTgDbBFcA1gRgANMEaADQBG8AzgV2AMwFfADKBYIAyQWI&#10;AMcFjgDGBZQAxAWbAMIFowDABqsAvga1AL0GwgC7CNQAugnpALcL+AC1DP8AtAz/ALQM/wC0DP8A&#10;tAz/AP8XBAD/FAAA/xYDAP8UCQD/EQ4A8g4VAOgMIQDeCi4A1gs7ANAMRwDMDFEAyQxaAMYNYgDE&#10;DWoAwg1xAMANdwC/DX0AvQ6DALwOigC6DpEAuQ6YALcOoAC2DqkAtA+0ALIPwQCxENQArhHrAKsS&#10;+gCpEv8AqBP/AKcT/wCnE/8ApxP/AP8aAAD/GwAA+RsAAOsZAADlFAYA5RAOANkOFwDPESYAyBI0&#10;AMQTQAC/FEsAvBRUALkVXQC3FWQAtRVrALQVcQCyFXgAsRZ+AK8WhQCuFowArBaUAKsXnACpF6YA&#10;pxiwAKYYvQCkGM8AohrnAJ8a9wCdG/8BnBv/AZwb/wGbG/8Bmxv/Af8dAAD3IQAA6CQAAN0lAADU&#10;IQEAzxsIAMoXEQDCGiAAvBwtALcdOgCzHkUAsB5PAK0eVwCrHl8AqR9mAKgfbACmH3MApR95AKMf&#10;gACiH4cAoCCPAJ8gmACdIKIAmyCsAZohuQGYIcoBliLkAZQj9QGSI/8BkSP/AZAj/wGQI/8BkCP/&#10;Af8iAADrKQAA3S4AAM8vAADHLQAAwScDAL0iDQC2IxoAsCUoAKwmNACoJkAApSdJAKInUgCgJ1oA&#10;nidhAJwnZwCbJ20AmSd0AJgnewGWJ4IBlSeLAZMnlAGRKJ4BkCipAY4otQKNKcYCiynfAokq8gKH&#10;Kv8Chir/AoYq/wKGKv8Chir/AvQoAADjMQAA0TYAAMU4AAC8NgAAtjAAALIrCQCrLBQApi0iAKIu&#10;LwCeLjoAmy5EAJgvTQCWL1UAlC5cAJIuYgCQLmkBjy5vAY0udgGMLn4Bii6GAogujwKHLpoChS+l&#10;A4MvsgOCL8IDgTDaA38w7wN9Mf4DfTH/A3wx/wN8Mf8DfDH/A+0vAADbNwAAyT0AAL4+AACzPAAA&#10;rDgAAKczBACiMhEAnTQdAJk1KgCVNTUAkjVAAI81SQCNNVAAizVXAIk1XgGHNWQBhTRrAYQ0cgKC&#10;NHkCgDSCAn40iwN9NJYDezWhBHk1rgR4Nb4FdzbUBXY27QV0N/wFdDf/BHQ3/wR0N/8EdDf/BOc1&#10;AADSPQAAw0IAALhEAACsQgAApD4AAJ85AACaOA4AlDoZAJA6JgCNOzEAijs7AIc7RACEO0wAgjtT&#10;AYA6WgF+OmABfTpnAns6bgJ5OnUCdzp+A3Y6iAR0OpMEcjqeBXE6qwVvO7sGbjvPBm076gZtPPoG&#10;bDz/BWw8/wVsPP8FbDz/BeI5AADMQgAAvkcAALFIAAClRgAAnUMAAJc/AACSPgsAjT8VAIk/IQCF&#10;QC0AgkA3AH9AQAB9QEgAe0BPAXlAVgF3P10BdT9jAnM/agJxP3IDcD96A24/hARsP5AFaz+cBmk/&#10;qQZoP7gHZ0DMB2ZA6AdmQPkGZUD/BmVA/wZlQP8FZUD/Bdw+AADHRgAAuUsAAKxMAACgSgAAl0cA&#10;AJFDAACLQwgAhkMSAIJEHgB+RCkAe0U0AHlFPQB2RUUAdERMAXJEUwFwRFkBbkRgAmxDZwJrQ28D&#10;aUN3BGdDgQVmQ40GZEOZBmJDpwdhRLYIYETKCGBE5ghfRfgHX0X/B2BF/wZgRP8GYET/BtZBAADD&#10;SQAAtk4AAKdPAACbTQAAkksAAIxHAACFRwQAgEcQAHxIGgB4SCYAdUkwAHNJOgBwSUIAbklJAWxI&#10;UAFqSFYBaEhdAmZIZAJlSGwDY0h1BGFHfwVgR4oGXkiXB11IpQhbSLQIW0jHCVpI5AhaSfYIWkn/&#10;B1pI/wZaSP8GWkj/BtFFAAC/TAAAslIAAKNRAACXUAAAjU4AAIZKAACASgEAeksOAHZMFwByTCMA&#10;b0wtAG1NNgBqTD8AaExGAGZMTQFkTFMBYkxaAmFMYQJfTGkDXkxyBFxMfAVaTIgGWUyVB1dMowhW&#10;TLIIVUzGCVVM4glVTPUIVUz/B1VM/wdWTP8GVkz/BsxIAAC8UAAAr1UAAKBUAACTUwAAiVEAAIFN&#10;AAB6TgAAdU8MAHBPFQBtUCAAalAqAGdQMwBlUDwAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWVBw&#10;BFdQegVVUIYGVFCTB1JQoQhRULEJUFDECVBQ4QlQUPQIUVD/B1FP/wdRT/8GUU//BslLAAC5UwAA&#10;q1cAAJxWAACPVQAAhVQAAHxQAAB1UQAAcFIJAGtTEgBoVB0AZVQnAGJUMQBgVDkAXlRBAFxUSAFa&#10;VE8BWVRWAVdUXQJWVGUDVFRuBFJUeAVRVIQGT1SRB05UoAhMVK8ITFTCCUtU3wlMVPMITFP/B0xT&#10;/wdNU/8GTVP/BsVOAAC2VgAAp1oAAJhZAACLWAAAgVcAAHdUAABwVQAAalYGAGZXEABiVxoAYFgk&#10;AF1YLgBbWTcAWVk/AFdZRgBWWU0BVFlUAVNZWwJRWWMCT1hsA05YdgRMWIIFSliPBklYngdIWK4I&#10;R1jACEdY3QhHWPIIR1f/B0hX/wdIV/8GSFf/BsFRAACyWQAAo1wAAJRbAACHWwAAfVoAAHJYAABr&#10;WQAAZVoDAGBbDgBdXBcAWlwhAFhdKwBWXTQAVF48AFNeRABRXksBUF5SAU5eWQJMXmECS11qA0ld&#10;dARHXYAFRV2NBkRdnAdDXawHQl2+CEJd2ghCXPEHQlz+B0Nb/wZDW/8GQ1v/Br1VAACvXQAAn18A&#10;AJBeAACDXgAAeF0AAG1cAABlXQAAX18AAFpgDABXYRQAVWIeAFJiKABRYzEAT2M5AE5jQQBMY0gA&#10;S2NPAUljVgFHY14CRWNnAkRjcQNCY30EQGKLBT9imgY+YqoGPWK8Bzxi1gc9Ye8GPWH9Bj5g/wY+&#10;YP8GPmD/BrlZAACrYQAAmmEAAIthAAB/YQAAdGEAAGlhAABfYgAAWWQAAFRmCQBRZxEATmcaAExo&#10;JABLaS0ASWk2AEhpPgBGakUARWpMAENqVAFCalwBQGllAj5pbwI8aXsDO2mJBDlpmAU4aKgFN2i6&#10;BTdp0wU3aO4FN2f8BThm/wU4Zv8FOGb/BbReAACnZQAAlWUAAIZkAAB6ZQAAb2UAAGRmAABZaAAA&#10;UmoAAE1sBABJbg4AR24WAEVvIABEcCkAQnAyAEFwOgBAcUIAP3FJAD1xUQA8cVkBOnFiAThxbAI2&#10;cHgCNXCGAzNwlQMycKYEMXC4BDBw0AQxb+wEMW77BDFt/wQxbP8EMWz/BK9kAAChaQAAj2gAAIFo&#10;AAB1aQAAa2kAAGBrAABVbgAATXEAAEZzAABCdQsAP3YSAD13HAA8dyUAOngtADl4NQA4eT0AN3lF&#10;ADZ5TQA1eVUAM3leADF5aAEweXQBLnmDAi15kgIreKMCKni1Aip4zAIqd+oCKnb5Ayp1/wMqdP8D&#10;KnT/A6pqAACabQAAiWwAAHxtAABwbQAAZm4AAFtxAABQdQAASHgAAEF7AAA6fgUANn8OADSAFgAz&#10;gSAAMoEoADCBMAAvgjgALoJAAC2CSAAsglAAK4JaACqCZAAognAAJoJ/ASWCjwEkgqABI4KyASKC&#10;yQEigecBIn/3ASJ+/wIiff8CIn3/AqVxAACTcQAAg3EAAHZxAABscgAAYHUAAFZ4AABMfAAAQ4AA&#10;ADuDAAAzhgAALYkKACqKEQApixkAJ4siACaLKgAljDEAJIw5ACOMQgAijUoAIY1UACCNXgAfjWsA&#10;HY15AByNigAbjZwAGY2uABiMxAAYjOMAGYr1ABmJ/wEZiP8BGYj/AZ13AACMdgAAfXYAAHJ3AABl&#10;eQAAWnwAAFCAAABGhAAAPIkAADSMAAAtkAAAJZMCAB+VDAAdlhIAHJYaABuXIgAalyoAGZcyABiY&#10;OgAXmEMAFphNABWYWAAUmGQAE5hzABGYhAAQmJYAEJipAA6YvwAOl90AD5byABCV/AAQlP8AEJT/&#10;AJV9AACFfAAAeHwAAGt+AABfgQAAVIYAAEqKAABAjwAANpMAAC2XAAAmmgAAHp0AABegAwASogwA&#10;EKMSABCjGQAPoyEADqQpAA6kMQANpDoADKRFAAukUAAKpFwACaRqAAekewAGo44ABKOhAAKjtAAD&#10;ossAA6LmAAOh8wADofsAA6H7AI2DAAB/ggAAcYQAAGSHAABYjAAATZEAAEKWAAA4mgAAL54AACai&#10;AAAepQAAF6gAABGrAAAMrgcAB68NAAOvEgACrxkAAa8hAACvKQAAsDIAALA8AACwRwAAsFMAALBh&#10;AACwcQAAsIMAAK+XAACvqgAAr78AAK7ZAACu6wAArvQAAK70AIeJAAB4igAAao4AAF2TAABRmAAA&#10;RZ0AADuiAAAwpgAAJ6oAAB6uAAAWsQAAELQAAAu2AAAFuQMAALoKAAC6DgAAuhMAALsZAAC7IQAA&#10;vCgAALwxAAC9PAAAvkgAAL5WAAC+ZQAAvncAAL6MAAC+nwAAvbMAAL7HAAC+3gAAvesAAL3rAH+S&#10;AABwlQAAYpoAAFWfAABJpQAAPasAADKvAAAotAAAHrYAABW5AAAOvAAACb8AAALCAAAAxAAAAMUE&#10;AADGCgAAxg4AAMcSAADIGAAAyR8AAMonAADMMAAAzjwAAM5JAADPWQAAz2oAAM9+AADPkwAAz6YA&#10;AM+4AADPyAAAz9sAAM/bAHecAABooQAAW6cAAE6uAABBtAAANLcAACi6AAAdvQAAE8AAAA3EAAAG&#10;xwAAAMoAAADOAAAA0AAAANEAAADSAgAA0wgAANUMAADWEAAA2RUAANscAADdJAAA4C8AAOI8AADj&#10;SwAA5FwAAORvAADlgwAA5ZgAAOWpAADltgAA5cMAAOXDAGylAABfrAAAUbIAAES5AAA1vAAAKMAA&#10;ABzEAAASyAAADMsAAAPPAAAA0wAAANgAAADcAAAA3wAAAN8AAADhAAAA4wAAAOQDAADmCAAA6A0A&#10;AOkRAADsGAAA7iIAAPEuAADzPAAA9E0AAPVfAAD2cwAA94cAAPeZAAD4pQAA+LAAAPiwAP8DFwD/&#10;ABUA/wAVAP8AGAD/ACMA/wAvAP8APAD/AEgA/wBUAP8AXgD/AGcA/QBvAPsAdgD5AH0A+ACDAPYA&#10;iAD1AI4A9ACTAPIAmADxAJ4A8ACkAO4AqwDtALMA6wC9AOoAywDoAOEA5wDxAOYA/QDlAP8A5AD/&#10;AOQA/wDkAP8A5AD/AP8HEwD/ABEA/wARAP8AFQD/AB8A/wArAP8ANwD/AEQA/gBPAPoAWgD3AGMA&#10;9ABrAPIAcgDwAHkA7wB/AO0AhADrAIoA6gCPAOgAlADnAJoA5QCgAOQApwDiAK8A4AC5AN4AxgDc&#10;ANoA2gDsANgA+QDWAP8A1gD/ANcA/wDYAP8A2AD/AP8KEAD/Aw4A/wANAP8AEgD/ABoA/wAmAPwA&#10;MgD3AD8A9ABKAPEAVQDtAF4A6gBmAOgAbgDlAHQA4wB6AOIAgADgAIUA3gCLANwAkADbAJYA2ACc&#10;ANUAowDTAKsA0QC1AM4AwQDMANEAywDnAMkA9QDIAP8AyAD/AMgA/wDIAP8AyAD/AP8MDAD/BggA&#10;/wIKAP8ADwD/ABUA/AAgAPEALADsADkA6QBFAOUATwDhAFkA3gBhANsAaADXAG8A1AB1ANIAewDQ&#10;AIAAzgCGAMwAjADLAJIAyQCYAMcAoADFAKgAwwCxAMEAvAC/AMsAvQDjALwA8gC7AP0AuwD/ALoA&#10;/wC6AP8AugD/AP8OBQD/CQAA/wkFAP8GCwD/ARAA8AAZAOYAJQDhADIA3AA/ANYASQDRAFMAzgBb&#10;AMsAYwDIAGoAxgBwAMUAdgDDAHsAwQCBAMAAhwC+AI4AvACUALsAnAC5AKQAtwCuALUAuQCzAMgA&#10;sQDfALAB7wCvAfsArgL/AK0D/wCtA/8ArQP/AP8QAAD/DgAA/w0AAPYLAwDyBwoA4gERANsCHQDS&#10;AysAzAM3AMgEQwDEBE0AwQRWAL4FXQC8BWQAugVrALgFcQC3BXYAtQV8ALMGgwCyBokAsAaRAK8H&#10;mQCtB6EAqwerAKkItwCoCcYApgrdAKUL8ACjDP0Aog3/AKEN/wChDf8AoA3/AP8RAAD8EgAA7BMA&#10;AOITAADbDwMA1gkLAM4IFADGCiIAwAwwALwNPAC4DUYAtQ1PALIOVwCwDl8Arg5lAK0OawCrDnEA&#10;qg54AKgOfgCnD4UApQ+NAKQPlgCiEJ8AoBCpAJ8QtQCdEcUAmxHeAJkS8QCXE/8AlhT/AJUU/wCV&#10;FP8AlBT/AP8VAADtGwAA4B8AANIfAADJGwAAxBQFAMEQDgC6EhsAtBMpALAUNQCsFUAAqRVJAKYV&#10;UgCkFlkAohZgAKEWZgCfFmwAnhZyAJwWeQCbF4AAmReIAJgXkQCWGJsAlBimAJMZsgCRGcEAkBrY&#10;AI0b7gCLHP0Aihz/AIoc/wCJHP8AiRz/APQdAADkJQAA0ykAAMcqAAC8JgAAtiAAALQZCwCuGhUA&#10;qBwjAKQdLwChHjoAnh5EAJseTACZHlQAlx9bAJUfYQCUH2cAkh9tAJEfdACPIHwAjiCEAIwgjQCK&#10;IJcAiSGiAIchrgCGIr0AhSLRAYIj6wGBJPsBgCT/AX8k/wF/JP8BfyT/AewlAADbLQAAyTEAALwx&#10;AACxLgAAqykAAKckBQCjIxEAniQdAJolKgCWJjUAkyY/AJEmRwCPJk8AjSZWAIsnXACJJ2IAiCdp&#10;AIYnbwCFJ3cAgyd/AIEniQGAKJMBfiieAX0pqwF7KbkBeinNAXgq6AF3K/kBdiv/AXYr/wF1K/8B&#10;dSr/AeUsAADQNAAAwTgAALM4AACoNQAAojEAAJ0tAACZKg4AlCsYAJAsJACNLTAAii06AIctQwCF&#10;LUoAgy1RAIEuWACALl4Afi5kAH0uawB7LnMBeS57AXguhQF2Lo8BdC+bAXMvqAJxL7YCcDDJAm8w&#10;5QJuMfcCbTH/Am0x/wJtMf8CbTH/At8yAADJOQAAuz4AAKw9AAChOgAAmjcAAJUzAACQMQoAjDEU&#10;AIcyIACEMysAgTM1AH8zPgB9M0YAezNNAHkzVAB3M1oAdjNhAHQzZwFyNG8BcTR3AW80gQFuNIwC&#10;bDSYAmo1pQJpNbMDaDXGA2c24gNmNvUDZjb/AmY2/wJmNv8CZjb/Atg3AADEPgAAtUIAAKZBAACb&#10;PwAAkzwAAI04AACINgcAhDcRAIA3HAB8OCcAejgxAHc5OgB1OUIAczlJAHE5UABwOVcAbjldAGw5&#10;ZAFrOWsBaTl0AWg5fgJmOYkCZDmVA2M6ogNiOrEDYTrDA2A74ARfO/MDXzv/A187/wNfO/8CXzv/&#10;AtE7AADAQgAAsEUAAKFEAACVQwAAjUAAAIc9AACCOwIAfTsOAHk8GAB1PSMAcz0tAHA9NgBuPT8A&#10;bD1GAGs9TQBpPVMAZz1aAGY9YQFkPWgBYz1xAWE+ewJfPoYCXj6TA1w+oANbP68EWj/BBFo/3QRZ&#10;P/IEWT//A1k//wNZP/8DWT//A8w/AAC8RgAAq0gAAJxHAACRRgAAiEQAAIJAAAB8PwAAd0AMAHNA&#10;FQBvQSAAbEEqAGpBMwBoQTsAZkJDAGRCSgBjQVAAYUFXAGBCXgFeQmUBXUJuAltCeAJaQoQDWEKQ&#10;A1dCngRWQ60EVUO/BFRD2gRUQ/EEVEP+A1RD/wNUQ/8DVEP/A8hCAAC4SQAAp0sAAJhKAACNSQAA&#10;g0cAAH1DAAB2QwAAcUQKAG1EEgBqRR0AZ0UnAGRFMABiRTgAYEU/AF9FRwBdRU0AW0VUAFpGWwFZ&#10;RmMBV0ZsAVZGdgJURoEDU0aOA1JHnARQR6sEUEe9BE9H1gVPR+8ET0f9BE9H/wNPR/8DUEf/A8RF&#10;AAC1TQAAo00AAJVMAACJSwAAf0oAAHhGAABxRwAAbEcHAGhIEABkSBoAYUkkAF9JLQBdSTUAW0k9&#10;AFlJRABXSUoAVklRAFVKWQFUSmEBUkppAVFKdAJPSn8DTkqMA01KmwRMS6oES0u8BEpL0wVKS+4E&#10;S0v9BEtK/wNLSv8DS0r/A8FIAACyUAAAoE8AAJFPAACFTgAAe00AAHNJAABsSgAAZ0sEAGJMDgBf&#10;TBcAXE0hAFpNKgBYTTIAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTk5nAUxOcgJLTn0CSU6LA0hO&#10;mQRHT6gERk+6BEZP0QRGT+0ERk78BEZO/wNHTv8DR07/A71MAACuUgAAnFEAAI1RAACBUQAAd1AA&#10;AG5MAABnTgAAYk8AAF1QDQBaUBQAV1EeAFVRJwBTUTAAUVI4AFBSPwBOUkYATVJNAExTVQBKU10B&#10;SVNlAUhTbwJGU3sCRVOJA0NTlwNCU6cEQVO4BEFTzwRBU+wEQVL7A0JS/wNCUv8DQlH/A7pPAACq&#10;VAAAmFQAAIlUAAB9UwAAc1MAAGlRAABiUgAAXFMAAFhUCgBUVRIAUlUbAE9WJABOVi0ATFc1AEtX&#10;PABKV0QASFdLAEdYUgBGWFoBRFhjAUNYbQFBWHkCQFiGAj5YlQM9WKUDPFi3BDxYzQQ8V+oDPFf6&#10;Az1W/wM9Vv8DPVb/A7ZTAAClVwAAlFcAAIVWAAB5VgAAb1YAAGVVAABcVgAAV1gAAFJZBwBOWhAA&#10;TFoYAEpbIQBIXCoAR1wyAEVcOgBEXUEAQ11IAEJdUABAXVgAP11hAT1dawE8XXYCOl2EAjldkwI4&#10;XaMDN121AzZdywM2XOgDN1z5Azdb/wM4W/8DOFr/A7JXAACgWgAAj1kAAIFZAAB1WQAAa1kAAGBa&#10;AABWWwAAUV0AAExeAgBIYA0ARWAUAERhHgBCYiYAQGIuAD9iNgA+Yz4APWNFADxjTQA7Y1UAOWNe&#10;ADhjaAE2Y3QBNWOBATNjkQIyY6ECMWOzAjFjyAIxYucCMWH4AjFh/wIyYP8CMmD/Aq5cAACbXQAA&#10;il0AAHxdAABwXQAAZl0AAFxeAABSYAAATGIAAEVlAABBZgoAPmcRADxoGgA7aCIAOWkrADhpMgA3&#10;ajoANmpBADVqSQA0alIAM2pbADFqZQAwanABLmp+AS1qjgEsap8BK2qwASpqxgEqaeUBKmj2Aitn&#10;/wIrZ/8CK2f/AqlhAACVYAAAhGAAAHdgAABsYQAAYmEAAFhjAABOZgAAR2gAAEBrAAA6bgUANm8O&#10;ADRwFQAzcB4AMnEmADBxLgAvcTUALnI9AC1yRQAsck0AK3JXACpyYQApcm0AJ3J7ACZyiwAkcpwB&#10;I3KuASNywwEjceIBI3D0ASNv/wEjbv8BI27/AaFlAACOZAAAf2QAAHJkAABoZQAAXmYAAFRpAABJ&#10;bAAAQm8AADtyAAA0dQAALngKACt5EQAqeRgAKXohACd6KAAmejAAJXs4ACR7QAAje0gAIntSACF7&#10;XAAge2gAH3x2AB18hgAce5gAG3uqABp7vwAae94AGnnyABt4/gAbd/8BG3f/AZlpAACIaQAAeWkA&#10;AG1pAABjagAAWWwAAE9vAABFcwAAPXcAADV6AAAufQAAJ4EDACKDDQAghBIAH4QaAB2EIgAchSoA&#10;G4UxABqFOQAZhUIAGIZMABeGVgAWhmMAFYZxABSGgQAShpMAEYamABGFuwAQhdYAEYPvABGC+wAS&#10;gv8AEoH/AJFuAACBbQAAdG4AAGluAABdcAAAU3MAAEl3AABAfAAAN4AAAC+DAAAnhwAAIYoAABqN&#10;BgAVjw0AE5ATABKQGgASkCIAEZAqABCRMgAQkTsAD5FEAA6RTwANkVwADJFqAAuRegAKkY0ACJCf&#10;AAeQswAHj8kAB4/mAAeO9AAIjfwACI3/AIlzAAB7cwAAb3MAAGN1AABXeAAATX0AAEOBAAA5hgAA&#10;MIoAACiOAAAhkQAAGpUAABOXAAAOmggAC5wOAAmcEwAInBoAB5wiAAacKgAEnDMAA5w9AAKdSAAA&#10;nVQAAJ1iAACccgAAnIQAAJyXAACbqgAAm78AAJrbAACa7AAAmvUAAJn4AIJ5AAB2eQAAaHoAAFx+&#10;AABRggAARocAADyMAAAykQAAKZUAACGZAAAZnQAAEqAAAA6jAAAJpgUAA6cMAACnEAAApxUAAKgc&#10;AACoIwAAqCsAAKk0AACpPwAAqUsAAKlZAACpaAAAqXoAAKmOAACpoQAAqLUAAKjLAACn5AAAp+8A&#10;AKfzAH2AAABvgQAAYYQAAFWJAABJjgAAPpQAADSZAAAqngAAIaIAABmmAAASqQAADawAAAevAAAA&#10;sgAAALMHAACzDAAAsxAAALQVAAC0GwAAtSIAALYrAAC3NQAAt0AAALhOAAC4XQAAuG4AALiCAAC4&#10;lwAAuKoAALe+AAC30gAAt+YAALfqAHaIAABniwAAWpAAAE6WAABCnAAAN6IAACynAAAiqwAAGa8A&#10;ABGzAAALtgAABLkAAAC8AAAAvgAAAL4AAAC/BgAAwAsAAMEPAADCEwAAwxkAAMQgAADFKQAAxzQA&#10;AMhCAADJUQAAyWIAAMl1AADJigAAyZ8AAMqxAADKwQAAydEAAMnZAG6TAABgmAAAU54AAEakAAA6&#10;qwAAL7AAACS1AAAZuAAAELwAAAq/AAABwQAAAMQAAADIAAAAygAAAMoAAADMAAAAzQMAAM4IAADQ&#10;DQAA0RAAANMWAADWHgAA2igAAN00AADeQwAA31QAAN9nAADgfAAA4JEAAOCkAADgsgAA4L4AAODD&#10;AGafAABZpgAATK0AAD+0AAAyuAAAJLwAABi/AAAQwwAACMcAAADKAAAAzQAAANEAAADVAAAA2AAA&#10;ANkAAADbAAAA3QAAAN8AAADhBAAA4woAAOUOAADnEwAA6hwAAO0nAADwNQAA8UYAAPJYAADzawAA&#10;84AAAPSUAAD0owAA9K4AAPSyAP8AEwD/ABEA/wARAP8AFQD/AB8A/wAsAP8AOQD/AEUA/wBQAP8A&#10;WgD+AGMA+wBrAPkAcgD3AHgA9QB+APQAhADyAIkA8QCOAPAAkwDuAJkA7QCfAOwApgDqAK4A6AC4&#10;AOYAxQDlANsA4wDtAOIA+wDiAP8A4QD/AOEA/wDhAP8A4QD/AP8AEAD/AA4A/wANAP8AEgD/ABsA&#10;/wAoAP8ANAD+AEEA+wBMAPcAVgD0AF8A8QBmAO8AbQDsAHQA6gB6AOkAfwDnAIUA5gCKAOUAjwDj&#10;AJUA4QCbAOAAogDeAKoA2wC0ANkAwADWANAA0wDoANIA9wDRAP8A0QD/ANAA/wDQAP8A0AD/AP8A&#10;DQD/AAkA/wAKAP8ADwD/ABYA+wAiAPcALwD0ADsA8ABHAO0AUQDpAFoA5QBiAOIAaQDgAG8A3gB1&#10;ANwAegDaAIAA2ACFANUAiwDTAJEA0QCXAM8AngDNAKYAywCvAMkAugDHAMkAxQDiAMQA8gDDAP4A&#10;wgD/AMEA/wDCAP8AwgD/AP8DBgD/AAEA/wAGAP8ADAD5ABEA8QAdAOsAKQDnADYA4wBBAN8ASwDb&#10;AFQA1QBcANIAYwDPAGoAzQBwAMsAdQDJAHsAyACAAMYAhgDFAIwAwwCTAMEAmgC/AKIAvQCrALsA&#10;tgC5AMQAtwDaALYA7QC0APoAtAD/ALQA/wC0AP8AtAD/AP8EAAD/AAAA/wAAAP8ABgDsAA0A5QAW&#10;AN4AIgDXAC8A0QA7AM0ARQDKAE4AxgBXAMQAXgDBAGQAvwBqAL0AcAC8AHUAugB7ALkAgQC3AIcA&#10;tQCOALMAlQCyAJ4AsACnAK4AsgCsAL8AqgDRAKgA6ACoAPcApwD/AKcA/wCmAP8ApgD/AP8GAAD/&#10;BQAA8QMAAOgAAADhAAcA1QAQAM0AGwDHACcAwwAzAL8APgC8AEgAuQBRALYAWAC0AF8AsgBlALAA&#10;agCvAHAArQB2AKwAfACqAIIAqQCJAKcAkQClAJoAowCkAKEArgCgALsAngHNAJ0C5gCcBPQAmwT/&#10;AJoF/wCaBf8AmQX/AP8KAADxDgAA5BAAANkPAADOCwAAyAMLAMIAEwC8Ah8AtwMsALMENwCwBUIA&#10;rQZKAKoGUgCoB1kApgdfAKUHZQCjB2sAoghxAKAIdwCfCH4AnQiFAJsJjgCaCZcAmAqhAJYKrACV&#10;C7oAkwvMAJIM5QCQDfYAjw7/AI4O/wCODv8AjQ7/APYRAADmFwAA1hsAAMcZAAC+FQAAuRAAALcK&#10;DQCxCxcArA0kAKgOMAClDjsAog5EAJ8PTACdD1MAmw9aAJoPYACYEGYAlxBsAJUQcgCTEHkAkhCB&#10;AJAQigCPEZQAjRGfAIsRqgCKErgAiBLLAIYT5gCFFPcAgxX/AIMV/wCCFf8AghX/AO0aAADcIQAA&#10;yiUAALsiAACxHwAAqxoAAKkUBgClEhEAoBQeAJwVKgCZFTUAlhY+AJQWRwCSFk4AkBZVAI4XWwCM&#10;F2EAixdnAIkXbQCIF3QAhhh8AIUYhgCDGZAAgRmbAIAapwB+GrUAfRvHAHwc4gB6HfUAeR3/AHgd&#10;/wB4Hf8AeB3/AOUiAADQKQAAvywAALAqAACnJwAAoCMAAJ0fAACaGg4AlRwYAJEdJACOHi8AjB45&#10;AIkeQQCHH0kAhR9QAIMfVgCCH1wAgB9iAH8faQB9IHAAfCB4AHoggQB5IYwAdyGXAHUipAB0IrIA&#10;cyPDAHIj3wBwJPMAbyT/AG8k/wBuJP8AbiT/AN0pAADIMAAAtzIAAKgwAACeLgAAlyoAAJMnAACQ&#10;IwoAjCMTAIgkHwCEJSoAgiU0AIAmPQB9JkQAfCZLAHomUgB4JlgAdyZeAHUmZQB0J2wAcid0AHEn&#10;fQBvKIgAbiiUAGwooQBrKa8BainAAWkq2wFnKvEBZyv/AWYr/wFmKv8BZir/AdQvAADCNgAArzYA&#10;AKE1AACWNAAAkDAAAIotAACHKgYAgykQAH8qGgB8KyUAeSsvAHcsOAB1LEAAcyxHAHEsTQBwLFQA&#10;bixaAG0sYQBrLWgAai1wAGgtegBnLoUAZS6RAWQungFiL6wBYS+9AWEw1QFgMO8BXzD9AV8w/wFf&#10;MP8BXzD/Ac00AAC8OwAAqToAAJs6AACQOAAAiTUAAIMyAAB/MAEAey8OAHcwFgB0MCEAcTErAG8x&#10;NABtMTwAazFDAGoxSgBoMlAAZzJXAGUyXQBkMmUAYjJtAGEzdwBfM4IBXjOOAV00nAFbNKoBWjW7&#10;AVo10gFZNe0BWTX8AVg1/wFYNf8BWTX/Acg4AAC3PgAApD4AAJY9AACLPAAAgzoAAH03AAB4NAAA&#10;dDQLAHA1EwBtNR0AajUnAGg2MABmNjgAZDY/AGM2RgBhNk0AYDZTAF43WgBdN2IAXDdqAFo4dAFZ&#10;OH8BVziMAVY5mQFVOagCVDm5AlM6zwJTOusCUzr7AVM6/wFTOf8BUzn/AcQ8AACyQQAAoEAAAJJA&#10;AACGPwAAfj0AAHg6AABzOAAAbjkIAGo5EQBnORoAZDokAGI6LABgOjQAXjo8AF07QwBbO0oAWjtQ&#10;AFg7VwBXO18AVjxnAFQ8cQFTPHwBUj2JAVE9lwFPPaYCTj63Ak4+zQJOPukCTT76Ak4+/wFOPf8B&#10;Tj3/AcA/AACuQwAAnEMAAI5DAACCQgAAekAAAHM9AABtPAAAaD0FAGQ9DgBhPhcAXj4hAFw+KQBa&#10;PjEAWD45AFc+QABVP0YAVD9NAFM/VQBSQFwAUEBlAE9AbwFOQXoBTUGHAUtBlgFKQaUCSUK1AklC&#10;ywJJQugCSUL5AklB/wJJQf8BSUH/Ab1DAACqRQAAmEUAAIpFAAB/RQAAdkMAAG9AAABoQAAAY0EB&#10;AF9BDQBcQRQAWUIdAFdCJgBVQi4AU0I2AFFCPQBPQkMAT0NLAE5DUgBNRFoATERjAEpEbQFJRXgB&#10;SEWFAUdFlAFFRaMCRUa0AkRGyQJERucCREX4AkRF/wJFRf8CRUX/AbpGAACmSAAAlEgAAIZIAAB7&#10;RwAAckYAAGpCAABjQwAAXkQAAFpFCwBWRRIAVEYbAFFGIwBPRisATkYzAExHOgBLR0EASkdJAElI&#10;UABISFgAR0hhAEZJawBESXYBQ0mDAUJJkgFBSaICQEmzAj9KxwI/SuUCP0n3AkBJ/wJASP8CQEj/&#10;AbZJAACiSgAAkUoAAINKAAB3SgAAbkkAAGVFAABeRwAAWUgAAFVJCABRShAAT0oYAExKIQBKSykA&#10;SUsxAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEFNaABATXQBPk2BAT1NkAE8TaABO06xAjpOxgI6&#10;TuQCO032AjtN/wE7TP8BPEz/AbNNAACeTAAAjUwAAH9MAAB0TAAAakwAAGBKAABZSwAAVEwAAFBN&#10;BQBMTg4ASU8VAEdPHgBFTyYARFAuAEJQNQBBUD0AQFFEAD9RSwA+UVMAPVJcADxSZgA6UnIAOVJ/&#10;AThSjgE3Up4BNlKvATVSxAE1UuIBNlL1ATZR/wE2UP8BN1D/Aa5PAACZTwAAiU8AAHtPAABwTwAA&#10;Zk8AAFxOAABUTwAAT1EAAEpSAQBGUwwAQ1QSAEFUGwBAVSMAPlUrAD1WMgA8VjoAO1ZBADpWSQA5&#10;V1EAOFdaADZXYwA1V28ANFd8ATNXjAExV5wBMFetATBXwgEwV+ABMFb0ATFW/wExVf8BMVX/AahS&#10;AACVUgAAhFIAAHdSAABsUgAAYlIAAFhTAABPVAAASVYAAERXAABAWQgAPVoQADtaFwA5WyAAOFsn&#10;ADdcLwA2XDYANVw+ADRcRgAzXU4AMV1XADBdYQAvXWwALl16ACxdiQArXZoBKl2rASpdvwEpXd4B&#10;KlzyASpb/gErW/8BK1r/AaNVAACPVQAAf1UAAHJVAABnVgAAXlYAAFRXAABMWQAARVsAAD9dAAA6&#10;XwQANmANADRhEwAyYhwAMWIjADBiKwAvYzIALmM6AC1jQgAsY0oAKmRTAClkXQAoZGkAJ2R2ACZk&#10;hgAlZJcAJGSpACNkvQAiZNoAI2PxACNi/QEkYf8BJGH/AZxYAACJWAAAelkAAG5ZAABjWQAAWloA&#10;AFBcAABIXgAAQWAAADpjAAA0ZgAAL2gKACxpEAAqaRcAKWofAChqJgAnai4AJms1ACVrPQAka0YA&#10;I2tPACJsWQAgbGUAH2xyAB5sggAdbJQAHGymABtrugAaa9QAG2ruABxp/AAcaP8AHGj/AJVcAACD&#10;XAAAdVwAAGldAABfXQAAVl4AAExhAABDZAAAPGcAADVqAAAvbQAAKHAEACNyDQAhchIAIHMaAB9z&#10;IQAecygAHXQwABx0OAAbdEAAGnRKABl0VAAXdWAAFnVuABV1fgAUdZAAE3SiABJ0tgARdM8AEnPs&#10;ABJy+gATcf8AE3H/AI5gAAB9YAAAb2EAAGVhAABbYgAAUWQAAEhnAAA+awAAN24AADBxAAApdQAA&#10;IngAABx7BwAXfQ4AFn0TABV9GwAUfiIAE34qABJ+MQARfjoAEX5EABB/TgAPf1oADn9oAA1/eAAM&#10;f4oAC36dAAp+sAAJfcYACn3kAAp89AALe/0AC3r/AIZlAAB3ZQAAamUAAGFmAABWaAAATGsAAEJv&#10;AAA5cwAAMXcAACp6AAAjfgAAHIEAABWEAAAQhwgADYkOAAyJFAAMiRsAC4kjAAqJKwAJiTMACIk9&#10;AAaJSAAFiVQABIlhAAKJcQABiYMAAImWAACIqQAAh74AAIfaAACG7AAAhvUAAIb6AH5qAABxagAA&#10;Z2sAAFtsAABQcAAARnQAADx4AAAzfQAAKoEAACOFAAAciAAAFYwAABCPAAAMkgYABpMMAAKTEQAA&#10;lBYAAJQdAACUJAAAlSwAAJU1AACVQAAAlUwAAJZZAACWaQAAlXoAAJWOAACUoQAAlLUAAJPMAACS&#10;5gAAkvIAAJL3AHhwAABtcAAAYHIAAFR1AABJeQAAP34AADWDAAAsiAAAI40AABuRAAAUlAAAD5cA&#10;AAqaAAAEnQMAAJ4JAACfDgAAnxIAAKAXAACgHQAAoSUAAKItAACiNwAAo0MAAKNQAACjXwAAo3EA&#10;AKOEAACimQAAoq0AAKHCAACh3AAAoesAAKDyAHN2AABmdwAAWXsAAE2AAABChQAAOIsAAC6QAAAk&#10;lQAAG5oAABSeAAAOoQAACaQAAAKnAAAAqgAAAKsEAACrCgAArA0AAK0RAACtFgAArhwAAK8kAACw&#10;LQAAsTkAALFGAACyVQAAsmYAALJ5AACyjgAAsaMAALK3AACxygAAseAAALHpAGx+AABfggAAUocA&#10;AEaNAAA7kwAAMJkAACaeAAAcowAAE6cAAA2rAAAHrgAAALIAAAC1AAAAtwAAALgAAAC5AgAAuQgA&#10;ALoMAAC7EAAAvBQAAL0bAAC/IwAAwS0AAMI6AADCSQAAw1oAAMNsAADEggAAxJcAAMSrAADEvAAA&#10;xMsAAMTaAGWJAABYjgAAS5UAAD+bAAAzogAAKKgAAB2tAAAUsQAADbYAAAa5AAAAvAAAAL8AAADD&#10;AAAAxAAAAMUAAADGAAAAxwAAAMkEAADKCQAAyw0AAM0RAADPGAAA0iEAANUtAADWPAAA2E0AANlf&#10;AADacwAA2ooAANueAADbrgAA27oAANzDAF6WAABRnAAARKMAADiqAAAssQAAILcAABW7AAANvgAA&#10;BMIAAADFAAAAyQAAAM0AAADQAAAA0gAAANIAAADVAAAA1gAAANkAAADbAAAA3gUAAOAKAADiDwAA&#10;5RYAAOggAADsLQAA7T4AAO1RAADuZQAA73oAAO+PAADwnwAA8KsAAPCzAP8AEAD/AA4A/wAOAP8A&#10;EgD/AB0A/wApAP8ANQD/AEEA/wBNAP4AVgD7AF8A+ABmAPYAbQD0AHQA8gB5APEAfwDwAIQA7gCJ&#10;AO0AjwDrAJUA6gCbAOgAogDmAKoA5QCzAOMAwADhANIA4ADqAN8A+QDdAP8A3QD/AN0A/wDeAP8A&#10;3gD/AP8ADQD/AAoA/wAJAP8ADwD/ABgA/wAkAP4AMQD7AD0A+ABIAPQAUgDwAFoA7QBiAOsAaQDp&#10;AG8A5wB1AOUAegDjAH8A4gCFAOAAigDeAJAA3ACWANoAnQDYAKUA1QCvANIAugDQAMoAzgDjAM0A&#10;9ADLAP8AywD/AMsA/wDLAP8AywD/AP8ACAD/AAMA/wAFAP8ADAD8ABQA9wAfAPIAKwDvADcA6wBC&#10;AOcATADkAFUA4ABdAN0AZADaAGoA2ABwANUAdQDSAHoA0ACAAM8AhQDNAIsAywCSAMkAmQDHAKEA&#10;xQCqAMMAtQDBAMMAvwDaAL4A7gC9APwAvAD/ALwA/wC8AP8AvAD/AP8AAAD/AAAA/wAAAPkABwDx&#10;ABAA6gAaAOQAJQDfADEA2wA8ANcARwDSAFAAzgBXAMsAXgDJAGUAxgBqAMUAcADDAHUAwQB6AMAA&#10;gAC+AIYAvACNALoAlAC5AJwAtwClALUAsACzAL0AsQDPAK8A6ACuAPgArgD/AK0A/wCtAP8ArQD/&#10;AP8AAAD/AAAA/QAAAO4AAQDjAAwA2gAUANEAHwDMACsAyAA2AMUAQADCAEoAvwBSALwAWQC6AF8A&#10;uABlALYAagC0AG8AswB1ALEAegCwAIEArgCIAK0AjwCrAJgAqQChAKcAqwClALgAowDIAKIA4gCh&#10;APMAoAD+AKAA/wCgAP8AoAD/AP8AAAD2AAAA6gAAAOAAAADTAAYAyQAPAMIAGAC9ACQAuQAvALYA&#10;OgC0AEMAsQBMAK4AUwCsAFkAqgBfAKkAZACnAGoApgBvAKQAdQCjAHsAoQCCAKAAigCeAJMAnACd&#10;AJoApwCYALQAlgDDAJUA3ACUAO8AkwD7AJMA/wCTAP8AkgD/APkFAADqCwAA3A0AAMsKAADCBQAA&#10;vAAKALYAEQCxABwArgAoAKoAMwCnAD0ApABFAKIATQCgAFMAngBZAJwAXwCbAGQAmgBqAJgAcACX&#10;AHYAlQB+AJMAhgCSAY8AkAGZAI4CpACMArEAiwPAAIkF1gCIBu0AiAf6AIcI/wCGCP8Ahgj/AO8P&#10;AADeFAAAyhUAALwSAACzEAAArgwAAKsGDQCnAxUAogUgAJ8HLACcCDYAmQg/AJcJRwCVCU4AkwlU&#10;AJEKWgCQCl8AjgplAI0KawCLCnIAigt5AIgLggCHC4wAhQyXAIMMogCBDbAAgA3AAH8N2AB9Du8A&#10;fA/9AHsP/wB7EP8AexD/AOYXAADRHgAAvR0AAK8cAACmGQAAoRUAAJ4QBACdDQ8AmA4ZAJQOJQCR&#10;Dy8AjxA5AIwQQQCKEEgAiBBPAIcQVQCFEFsAhBFhAIIRZwCAEW4AfxF1AH0RfgB8EogAehKUAHgS&#10;oAB3E64AdRO+AHQU1QBzFe4AcRb9AHEW/wBxFv8AcBb/ANwfAADGJQAAsyUAAKUjAACcIQAAlh4A&#10;AJIZAACRFAsAjRQUAIkVHwCGFikAgxYzAIEXPACAF0MAfhdKAHwXUAB6F1YAeRhcAHcYYgB2GGkA&#10;dBhxAHMZegBxGYQAbxqQAG4anQBsG6sAaxy7AGoc0ABpHewAaB77AGge/wBnHv8AZx7/ANEmAAC9&#10;KgAAqyoAAJ0qAACTKAAAjSUAAIgiAACGHQYAgxsQAH8cGgB8HSQAeh0uAHceNgB2Hj4AdB5FAHIf&#10;SwBxH1EAbx9YAG4fXgBsH2UAayBtAGkgdgBoIYEAZiGNAGUimgBjIqgAYiO4AGEjzQBgJOkAYCT6&#10;AF8k/wBfJP8AXyT/AMosAAC2LwAApC8AAJYvAACMLQAAhSoAAIAoAAB9JAAAeiINAHYjFQBzIyAA&#10;cSQpAG8kMgBtJDoAayVBAGolRwBoJU0AZiVUAGUlWgBkJmEAYiZpAGEmcgBfJ30AXieKAF0olwBb&#10;KaUAWim1AFoqygBZKucAWCr4AFgq/wBYKv8AWCr/AMUxAACvMwAAnjMAAJAzAACGMgAAfy8AAHkt&#10;AAB1KgAAcigKAG8oEgBrKRsAaSklAGcqLQBlKjUAYyo9AGIqQwBgKkoAXytQAF4rVwBcK14AWyxm&#10;AFksbwBYLXoAVy2HAFYulQBULqMAUy+zAFMvxwBSL+UAUi/3AFIv/wBSL/8AUi//AME2AACqNgAA&#10;mTYAAIs2AACBNQAAeTMAAHMxAABvLwAAay4GAGgtEABkLhgAYi4hAGAvKgBeLzEAXC85AFsvQABZ&#10;L0YAWC9NAFcwUwBWMFsAVDFjAFMxbABSMncAUTKEAE8zkgBOM6EATTOxAE00xQFMNOMBTDT2AEw0&#10;/wBMNP8ATDP/ALs5AACmOQAAlTkAAIc5AAB8OQAAdDcAAG40AABpMwAAZTICAGEyDQBeMhQAXDMe&#10;AFozJgBYMy4AVjM1AFU0PABTNEMAUjRKAFE0UABQNVgATjVgAE02agBMNnUASzeCAEo3kABJOJ8A&#10;SDiwAUc4wwFHOOEBRzj1AUc4/wFHOP8BRzj/Abc7AACiPAAAkTwAAIM8AAB4PAAAcDoAAGo3AABk&#10;NgAAYDYAAFw2CwBZNxIAVjcaAFQ3IwBSNysAUDcyAE84OQBNOEAATDhHAEs4TgBKOVUASTleAEg6&#10;aABHOnMARjuAAEU7jgBEPJ4AQzyuAUI8wgFCPd8BQjzzAUI8/wFCPP8BQjv/AbM9AACePgAAjT4A&#10;AH8+AAB1PgAAbD0AAGY6AABgOQAAWzoAAFc6CABTOxAAUTsYAE47IABMOygASzsvAEk8NgBHPD0A&#10;RzxEAEY9SwBFPVMARD5cAEM+ZgBCP3EAQT9+AEA/jQA/QJwAPkCtAT1AwAE9QN0BPUDyAT1A/wE+&#10;P/8BPj//Aa5AAACaQAAAiUEAAHxBAABxQQAAaEAAAGE8AABbPQAAVj4AAFI+BQBOPw4ATD8VAEk/&#10;HQBHQCUARkAsAERAMwBDQDoAQkFCAEFBSQBAQVEAP0JaAD5CYwA9Q28APEN8ADtDiwA6RJsAOUSr&#10;ATlEvgE4RNsBOUTxATlD/gE5Q/8BOUP/AapCAACWQwAAhkMAAHhDAABuQwAAZUMAAF1AAABWQAAA&#10;UUIAAE1CAgBJQwwARkMSAEREGgBCRCIAQUQqAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkZXADlHYQA4&#10;R2wAN0d6ADZIiQA1SJkANEiqADRIvQAzSNkANEjwADRH/QA0R/8ANUb/AKZEAACSRQAAgkYAAHVG&#10;AABqRgAAYUUAAFlEAABRRAAATEYAAEhHAABERwoAQUgQAD9JGAA9SSAAPEknADpKLgA5SjYAOEo9&#10;ADdLRAA2S0wANUtVADRMXwAzTGoAMkx3ADFMhgAwTJcAL02oAC5NuwAuTdUALkzvAC9M/QAvS/8A&#10;MEv/AKFHAACOSAAAfkgAAHFIAABmSQAAXUgAAFVIAABMSQAAR0oAAEJLAAA/TAYAO00OADlOFQA3&#10;Th0ANk8kADVPKwAzTzMAMlA6ADFQQgAwUEoAL1FSAC5RXAAtUWcALFF1ACtRhAAqUpUAKVKmAClS&#10;uQAoUtIAKVHuAClQ/AAqUP8AKk//AJxKAACJSgAAeksAAG1LAABjTAAAWkwAAFFMAABITQAAQ08A&#10;AD1QAAA5UgIANVMMADNUEgAxVBkAMFUhAC5VKAAtVS8ALFY3ACtWPgAqVkYAKVZPAChXWQAnV2QA&#10;JldyACVXgQAkV5IAI1ekACJXtwAiV88AIlfsACNW+gAjVf8AJFX/AJZNAACETgAAdU4AAGlOAABf&#10;TwAAVk8AAE1QAABFUgAAP1MAADlWAAAzWAAAL1oIACtbDwAqWxUAKFwdACdcJAAmXCsAJVwzACRd&#10;OgAjXUMAIl1MACFdVgAgXmEAH15uAB5efgAdXo8AHF6hABtetAAaXcwAG13pABtc+QAcW/8AHFv/&#10;AJBRAAB+UQAAcFEAAGRSAABbUgAAUlMAAEpUAABBVwAAO1kAADVbAAAuXgAAKGADACRiDAAiYxEA&#10;IWMYAB9kIAAeZCcAHWQuABxkNgAbZT4AGmVHABllUQAYZV0AF2VqABZlegAVZYsAFGWeABNlsQAS&#10;ZcgAEmTnABNj9wAUYv8AFGL/AIlUAAB4VQAAa1UAAGBWAABXVgAAT1cAAEZZAAA9XAAANl8AADBi&#10;AAApZAAAI2cAAB1qBwAZbA4AGGwTABZtGgAVbSEAFG0pABRtMAATbTkAEm5CABFuTAAQblgAD25l&#10;AA5udQANbocADW6aAAxtrQALbcIAC2zgAAxr8wANa/0ADWr/AIJZAAByWQAAZlkAAFxaAABUWgAA&#10;SlwAAEFfAAA5YwAAMWYAACppAAAkbAAAHW8AABdyAAASdQkAD3cPAA53FAAOdxsADXcjAAx3KgAL&#10;dzMACnc8AAl3RwAId1IAB3dfAAV3bwAEd4AAA3eUAAF2pwAAdrsAAXXVAAF06wACdPYAAnT8AHtd&#10;AABtXQAAYl4AAFleAABOYAAARWMAADxnAAAzawAAK24AACRyAAAedQAAF3kAABJ8AAANfwYACYEM&#10;AAWBEQADgRYAAoEdAAGBJAAAgS0AAII2AACCQAAAgkwAAIJZAACCaAAAgnkAAIKNAACBoAAAgLQA&#10;AIDLAAB/5wAAfvIAAH75AHRiAABoYgAAXmIAAFNkAABJZwAAP2sAADZwAAAtdAAAJXgAAB58AAAX&#10;gAAAEYMAAA2GAAAIiQQAAosKAACLDgAAixMAAIwYAACMHwAAjSYAAI0vAACOOQAAjkQAAI5RAACO&#10;YAAAjnEAAI6FAACOmQAAja0AAIzDAACM3wAAi+4AAIv2AG5oAABkZwAAWGkAAE1sAABCcQAAOHYA&#10;AC97AAAmfwAAHoQAABaIAAAQjAAADI8AAAaSAAAAlQAAAJYHAACXDAAAlw8AAJgTAACZGAAAmh8A&#10;AJsmAACbMAAAnDsAAJxIAACcVwAAnGgAAJx7AACckAAAm6UAAJu6AACa0AAAmucAAJrxAGptAABe&#10;bwAAUXIAAEZ3AAA7fAAAMYIAACeHAAAejAAAFpEAABCVAAAKmQAABJwAAACgAAAAogAAAKMBAACj&#10;BgAApAsAAKUOAACmEgAApxcAAKgeAACqJgAAqzEAAKs+AACsTQAArF0AAKxwAACshQAArJsAAKuv&#10;AACrwwAAq9kAAKroAGR1AABXeQAAS34AAD+EAAA0igAAKZAAAB+WAAAWmwAAEJ8AAAmjAAABpwAA&#10;AKoAAACuAAAAsAAAALAAAACxAAAAsgMAALQIAAC1DQAAthAAALcVAAC5HQAAuyYAALwzAAC9QQAA&#10;vVIAAL1kAAC+eQAAvpAAAL2kAAC9twAAvcYAAL3XAFx/AABQhQAARIsAADiSAAAsmQAAIZ8AABek&#10;AAAQqQAACa4AAACyAAAAtgAAALkAAAC9AAAAvwAAAL8AAADAAAAAwQAAAMMAAADEBQAAxgoAAMcO&#10;AADJEwAAyxwAAM4mAADQNQAA0UUAANJXAADSawAA04IAANOXAADTqQAA0rgAANLEAFWMAABJkwAA&#10;PZoAADCiAAAlqAAAGq4AABG0AAAJuQAAAL0AAADBAAAAxAAAAMgAAADLAAAAzQAAAM0AAADPAAAA&#10;0AAAANIAAADUAAAA2AAAANoGAADdDAAA4BEAAOMaAADmJwAA5zgAAOhKAADpXQAA6nIAAOuIAADr&#10;mwAA7KgAAOyyAP8ADQD/AAsA/wALAP8AEAD/ABoA/wAmAP8AMgD/AD0A/wBIAPsAUgD4AFoA9gBi&#10;APMAaQDxAG8A8AB1AO4AegDsAH8A6wCEAOkAigDoAJAA5gCWAOQAnQDiAKUA4QCvAN8AuwDdAMsA&#10;2wDmANkA9wDYAP8A2AD/ANcA/wDXAP8A1AD/AP8ACAD/AAQA/wAEAP8ADQD/ABUA/gAhAPoALAD3&#10;ADgA9ABDAPAATQDtAFUA6gBdAOcAZADkAGoA4gBwAOAAdQDeAHoA3QB/ANsAhQDZAIsA1QCRANMA&#10;mQDRAKAAzwCqAM0AtQDLAMQAyQDdAMgA8QDHAP8AxgD/AMYA/wDGAP8AxwD/AP8AAAD/AAAA/wAA&#10;AP8ACgD4ABEA8QAcAOwAJwDpADIA5gA9AOIARwDdAFAA2QBYANUAXwDSAGUA0ABqAM4AcADMAHUA&#10;ygB6AMkAfwDHAIUAxQCMAMMAlADBAJwAvwClAL0AsAC7AL0AugDQALgA6wC3APsAtgD/ALYA/wC2&#10;AP8AtgD/AP8AAAD/AAAA/QAAAPMABQDpAA4A4QAWANsAIQDVAC0A0QA3AM4AQQDKAEoAxwBSAMQA&#10;WQDCAF8AwABlAL4AagC8AG8AuwB0ALkAegC3AIAAtgCHALQAjgCyAJcAsACgAK4AqgCtALcAqwDI&#10;AKkA4wCoAPUApwD/AKcA/wCnAP8ApgD/AP8AAAD+AAAA8QAAAOUAAADXAAoAzQARAMcAHADCACYA&#10;vwAxALwAOwC6AEQAtwBMALQAUwCyAFkAsQBfAK8AZACtAGkArABvAKoAdACpAHoApwCBAKYAiQCk&#10;AJEAogCbAKAApQCeALIAnQDBAJsA2gCaAO8AmQD9AJgA/wCYAP8AmAD/AP0AAADwAAAA4QAAANEA&#10;AADGAAQAvQANALcAFQCzACAAsAArAK0ANQCrAD4AqABGAKYATQCkAFQAowBZAKEAXwCgAGQAngBp&#10;AJ0AbgCbAHUAmgB7AJgAgwCWAIwAlQCWAJMAoQCRAK0AjwC7AI0AzwCMAOkAiwD4AIwA/wCMAP8A&#10;jAD/APMCAADiBwAAzAcAAL8EAAC3AAAAsQAIAKsAEACnABkApAAkAKAALgCeADcAnABAAJoARwCY&#10;AE4AlgBUAJUAWQCTAF4AkgBkAJAAaQCPAG8AjQB2AIsAfgCKAIgAiACSAIYAnQCFAKkAgwC4AIEA&#10;ygCAAOUAgAD1AH8A/wB/AP8AfwD/AOgNAADQEAAAvhAAALEOAACoDQAAowgAAKACDACcABMAmAAd&#10;AJUAJwCSADEAkAA5AI4BQQCMAUgAigJOAIkCVACHAlkAhgJfAIQDZACDA2sAgQNyAIAEegB+BIQA&#10;fQWOAHsFmgB5BqcAeAa1AHYHyAB1COMAdQn0AHQK/wBzCv8Acwr/AN0VAADEFwAAsRcAAKUWAACc&#10;EwAAlhEAAJQNBACTCA0AjgcVAIsJIACICSoAhQozAIMLOwCBC0IAgAtJAH4LTwB9DFQAewxaAHoM&#10;YAB4DGcAdwxuAHUNdgB0DYAAcg2MAHANmQBvDqYAbQ61AGwOyQBrD+YAahD3AGkQ/wBpEP8AaRD/&#10;ANAdAAC5HgAAqB4AAJsdAACSGwAAixkAAIgVAACHEQcAhQ4QAIEPGgB+ECQAexAtAHkQNgB3ET0A&#10;dhFEAHQRSgBzEVAAcRFWAHARXABuEmIAbRJqAGsScwBpE30AaBOJAGYTlgBlFKMAYxWzAGIVxgBi&#10;FuMAYRb2AGAX/wBgF/8AYBf/AMciAACwIwAAnyQAAJIjAACJIgAAgiAAAH4dAAB8GQAAehUNAHcV&#10;FQB0Fh8AcRYoAG8XMABuFzgAbBc/AGsXRQBpGEsAaBhRAGYYWABlGF4AYxlmAGIZbwBgGXkAXxqF&#10;AF0bkgBcG6EAWxywAFocwwBZHeAAWB70AFge/wBYHv8AWB7/AL8nAACpKAAAmSgAAIsoAACCJwAA&#10;eyUAAHYjAABzIAAAcRwJAG4cEQBrHBoAaR0jAGcdLABlHTMAYx46AGIeQQBgHkcAXx5NAF4eVABc&#10;H1sAWx9iAFkgawBYIHYAViGCAFUhkABUIp4AUyKuAFIjwABRI90AUSTyAFEk/wBRJP8AUSP/ALkr&#10;AACjLAAAkywAAIYtAAB8LAAAdCoAAG8oAABrJQAAaSIFAGYhDgBjIhYAYSIfAF8jJwBdIy8AXCM2&#10;AFojPQBZJEMAVyRKAFYkUABVJFcAUyVfAFIlaABRJnMATyZ/AE4njQBNKJwATCisAEspvgBLKdoA&#10;SinxAEop/wBLKf8ASyn/ALMuAACeLwAAjjAAAIEwAAB3LwAAby4AAGorAABlKgAAYycBAF8nDABc&#10;JxMAWicbAFgoJABWKCsAVSgyAFMoOQBSKUAAUClGAE8pTQBOKVQATSpcAEwqZQBKK3AASSt8AEgs&#10;iwBHLZoARi2qAEUuvABFLtYARS7vAEUu/gBFLv8ARS3/AK4xAACaMgAAiTMAAHwzAAByMwAAazEA&#10;AGUvAABgLQAAXSwAAFksCQBWLBAAVCwYAFIsIABQLCgATi0vAE0tNgBMLTwASi1DAEktSgBILlEA&#10;Ry5ZAEYvYwBFMG0AQzB6AEIxiQBBMZgAQTKoAEAyuwA/MtMAPzLuAEAy/QBAMv8AQDL/AKozAACW&#10;NQAAhjUAAHk2AABuNQAAZjUAAGEyAABcMAAAVzAAAFQwBgBRMA4ATjAVAEwxHQBKMSUASDEsAEcx&#10;MgBGMTkARDFAAEMyRwBCMk8AQTNXAEAzYAA/NGsAPjV4AD01hwA8NpYAOzanADs2uQA6NtEAOjbt&#10;ADs2/AA7Nv8AOzb/AKY2AACSNwAAgjgAAHU4AABrOAAAYzcAAF02AABXMwAAUzQAAE80AwBLNAwA&#10;STQSAEY1GgBFNSIAQzUpAEE1LwBANTYAPzY9AD42RAA9N0wAPDdVADs4XgA6OGkAOTl2ADg5hQA3&#10;OpUANzqlADY6uAA1Os8ANjrsADY6+wA2Of8ANzn/AKI4AACOOQAAfjoAAHI7AABoOwAAXzoAAFk5&#10;AABTNgAATjcAAEo4AABGOAoARDkQAEE5FwA/OR8APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANztT&#10;ADY8XAA1PGcAND10ADM9gwAzPpMAMj6kADE+tgAxPs0AMT7qADE++gAyPf8AMj3/AJ47AACLPAAA&#10;ezwAAG49AABkPQAAXD0AAFU8AABOOgAASTsAAEU8AABBPQcAPj0OADw9FQA6PhwAOT4jADc+KgA2&#10;PzEANT84ADQ/QAAzQEgAMkBQADFAWgAwQWUAL0FyAC5CgQAtQpEALUKiACxCtQArQssALELpACxC&#10;+QAtQf8ALUH/AJk9AACHPgAAdz8AAGs/AABhQAAAWT8AAFI/AABJPgAARD8AAEBAAAA8QQQAOUIN&#10;ADdCEgA1QxkAM0MhADJDKAAxRC8AMEQ2AC9EPQAuRUUALUVOACxFWAArRmMAKkZvAClGfgAoRo8A&#10;J0ehACZHswAmR8kAJkbnACdG+AAoRf8AKEX/AJVAAACCQQAAc0IAAGdCAABeQgAAVUIAAE5CAABF&#10;QgAAP0QAADtFAAA3RgAANEcKADFIEAAvSBYALkkeACxJJQArSSwAKkkzAClKOgAoSkIAJ0pLACZL&#10;VQAlS2AAJEttACNLfAAiS40AIUyfACFMsQAgTMcAIEvmACFL9wAiSv8AIkr/AJBDAAB+RAAAb0QA&#10;AGRFAABaRQAAUkUAAEpGAABBRwAAPEgAADdJAAAySwAALk0HACtODgApThMAJ08aACZPIQAlTygA&#10;JE8wACNQNwAiUD8AIVBIACBQUgAfUV0AHlFqAB1ReQAcUYoAG1GcABpRrwAZUcUAGVHkABpQ9gAb&#10;T/8AHE//AIpGAAB5RwAAa0cAAGBIAABWSAAATkgAAEdJAAA+SwAAOUwAADNOAAAuUAAAKFMCACRU&#10;CwAiVRAAIFUWAB9WHgAeViQAHVYsABxWMwAbVzsAGldEABlXTgAYV1kAF1hmABVYdQAUWIcAFFia&#10;ABNXrAASV8IAElfhABNW9AAUVf8AFFX/AIRJAAB0SgAAZksAAFxLAABTSwAAS0wAAERNAAA8TwAA&#10;NVEAAC9UAAApVgAAJFkAAB5bBwAaXQ0AGF0SABddGQAWXiAAFV4nABReLgATXjcAEl5AABFfSgAR&#10;X1UAEF9iAA9fcQAOX4MADV+WAA1fqQAMXr4ADF7aAA1d8AANXPwADlz/AH5NAABuTgAAYk4AAFhP&#10;AABPTwAASFAAAEBSAAA4VAAAMFcAACpaAAAkXQAAH18AABliAQATZQkAEWYPABBmFAAPZhsADmci&#10;AA1nKQANZzIADGc7AAtnRQAKZ1AACWddAAdnbAAGZ30ABWeQAARmowACZrcAA2XPAARl6QAEZPUA&#10;BGT8AHdRAABpUgAAXVIAAFRSAABMUwAAQ1UAADtYAAAzWwAAK14AACVhAAAfZAAAGWcAABNqAAAP&#10;bQYAC3AMAAhw/+L/4klDQ19QUk9GSUxFAAQJEQAHcBYABXAdAARwJAADcCwAAnA1AABwPwAAcEoA&#10;AHBXAABwZQAAcHYAAHCKAABvngAAb7IAAG7IAABt5QAAbfIAAG35AHBWAABjVgAAWVYAAFFXAABH&#10;WAAAPlsAADZfAAAuYgAAJmYAAB9qAAAZbQAAE3AAAA5zAAALdgQABXgLAAF4DwAAeRMAAHkZAAB5&#10;HwAAeiYAAHovAAB6OQAAekQAAHpQAAB6XwAAenAAAHqDAAB6mAAAeqwAAHnCAAB43wAAeO8AAHf3&#10;AGpbAABfWwAAVlsAAExcAABCYAAAOWMAADBoAAAobAAAIHAAABl0AAATdwAADnsAAAl+AAAEgQIA&#10;AIIIAACDDQAAgxAAAIQUAACFGQAAhiAAAIYoAACHMQAAhzwAAIdJAACHVwAAh2gAAId7AACHkAAA&#10;hqUAAIW6AACF0wAAhOoAAIT0AGVgAABcYAAAUWEAAEZkAAA8aQAAMm0AAClyAAAhdwAAGXsAABKA&#10;AAANgwAACIcAAAKKAAAAjQAAAI4EAACOCQAAjw0AAJAQAACRFAAAkhkAAJMgAACUKQAAlTMAAJVA&#10;AACWTgAAll8AAJVyAACViAAAlZ0AAJSyAACUyAAAk+IAAJPuAGFlAABWZgAASmoAAD9uAAA1dAAA&#10;K3kAACF/AAAZhAAAEYkAAAyNAAAGkQAAAJQAAACYAAAAmgAAAJsAAACcAgAAnQcAAJ4LAACfDgAA&#10;oRIAAKIYAACjIAAApSkAAKY2AACmRAAAplUAAKZoAACmfQAAppQAAKWpAACkvQAApNEAAKTkAFts&#10;AABPcAAAQ3UAADh7AAAtgQAAI4cAABmNAAARkgAAC5cAAAScAAAAoAAAAKMAAACmAAAAqAAAAKkA&#10;AACqAAAArAAAAK0EAACuCQAAsA0AALERAACzFwAAtSAAALYrAAC3OgAAt0sAALhcAAC4cQAAuIgA&#10;ALidAAC4sQAAt8IAALfQAFR2AABIfAAAPIIAADGJAAAmkAAAG5cAABKdAAAMogAAA6cAAACrAAAA&#10;rgAAALIAAAC2AAAAuAAAALgAAAC6AAAAuwAAAL0AAAC+AAAAwAUAAMELAADDEAAAxhYAAMkgAADK&#10;LgAAyz4AAMxQAADMZAAAzXoAAM2RAADNpAAAzbQAAM3AAE2DAABBigAANZEAACmZAAAeoAAAE6YA&#10;AAysAAADsQAAALYAAAC6AAAAvgAAAMIAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADOAAAA0AAA&#10;ANIBAADVCAAA2Q4AAN0VAADhIQAA4jEAAORDAADlVgAA5msAAOaCAADnlgAA56UAAOawAP8ACQD/&#10;AAUA/wAGAP8ADgD/ABYA/wAhAP8ALQD/ADgA/QBDAPkATQD1AFUA8gBdAPAAYwDuAGkA7ABvAOoA&#10;dADpAHoA5wB/AOYAhQDkAIsA4wCRAOEAmQDfAKEA3ACqANoAtgDXAMYA1QDhANMA9ADSAP8A0QD/&#10;ANEA/wDPAP8AygD/AP8AAQD/AAAA/wABAP8ADAD/ABIA+gAdAPYAKADzADMA8AA+AOwASADoAFAA&#10;5QBYAOIAXgDfAGQA3QBqANsAbwDZAHQA1gB6ANQAfwDSAIUA0ACMAM4AkwDMAJwAyQClAMcAsADG&#10;AL4AxADUAMIA7gDBAP4AwAD/AMAA/wC/AP8AvgD/AP8AAAD/AAAA/wAAAPoABwDxAA8A6wAYAOYA&#10;IwDiAC4A4AA4ANsAQgDVAEsA0QBSAM4AWQDLAF8AyQBlAMcAagDGAG8AxAB0AMIAegDBAIAAvwCG&#10;AL0AjgC7AJYAuQCgALcAqgC2ALcAtADKALIA5gCxAPgAsAD/AK8A/wCvAP8AsAD/AP8AAAD/AAAA&#10;9wAAAOoAAgDhAAwA1wATANAAHQDMACgAyQAyAMYAPADCAEUAvwBNALwAUwC6AFkAuABfALcAZAC1&#10;AGkAtABuALIAdACxAHoArwCAAK0AiACsAJEAqgCaAKgApQCmALEApADBAKMA3AChAPIAoQD/AKAA&#10;/wCgAP8AoQD/AP8AAAD3AAAA6AAAANkAAADLAAgAwwAQAL0AGAC5ACIAtgAsALQANgCyAD8ArwBH&#10;AKwATQCrAFQAqQBZAKcAXgCmAGMApQBoAKMAbgCiAHQAoAB6AJ4AggCcAIsAmwCVAJkAnwCYAKwA&#10;lgC6AJQAzwCTAOsAkgD7AJIA/wCSAP8AkQD/APcAAADnAAAA0wAAAMYAAAC7AAIAswAMAK0AEgCq&#10;ABwApwAmAKQAMACjADgAoABAAJ4ARwCcAE4AmgBTAJkAWACXAF0AlgBjAJUAaACTAG4AkgB0AJAA&#10;fACPAIUAjQCPAIsAmgCKAKcAiAC1AIYAxwCFAOQAhAD1AIQA/wCDAP8AgwD/AOwAAADTAAAAwQEA&#10;ALQAAACsAAAApgAHAKAADgCdABYAmgAgAJcAKQCVADIAkwA6AJEAQQCPAEgAjQBNAIwAUwCLAFgA&#10;iQBdAIgAYwCHAGkAhQBvAIMAdwCCAIAAgACKAH4AlgB9AKMAewCwAHoAwgB5AN0AeADxAHcA/QB4&#10;AP8AeAD/AN4KAADECwAAsgwAAKYLAACdCAAAmQQAAJUACgCRABEAjgAZAIsAIwCJACwAhwA0AIUA&#10;OwCDAEIAggBIAIAATgB/AFMAfQBYAHwAXgB7AGQAeQBqAHgAcgB2AHsAdACGAHMAkgBxAJ8AcACt&#10;AG4AvgBtAdYAbQLtAGwD+gBsA/8AbAP/AM4QAAC3EQAAphIAAJoRAACREAAAiw4AAIkLAwCHBQwA&#10;hAETAIEBHAB+AiUAfAMuAHoDNgB4BDwAdwRDAHUFSAB0BU4AcwVUAHEFWQBwBl8AbgZmAG0GbgBr&#10;B3gAageDAGgIkABnCZ0AZQmsAGQJvABjCtQAYwvsAGIM+gBiDP8AYgz/AMMWAACtFwAAnRgAAJAY&#10;AACHFgAAgRQAAH0RAAB8DgYAfAoOAHgKFgB1Cx8AcgsoAHAMMABvDDcAbQw+AGwMRABrDUoAaQ1P&#10;AGgNVQBnDVwAZQ1jAGMOawBiDnUAYA6BAF8OjgBdD5wAXBCrAFsQvQBaENYAWRHwAFkR/QBZEf8A&#10;WRH/ALkbAAClHQAAlB4AAIgeAAB+HQAAeBsAAHQYAABxFQAAcREJAG8QEQBsEBkAaRAiAGcRKgBm&#10;ETIAZBE5AGMRPwBiEUUAYBJLAF8SUQBdElgAXBJfAFoTaABZE3IAVxR9AFYUiwBUFZkAUxWpAFIW&#10;ugBRFtIAURftAFEX/QBRF/8AURf/ALIgAACeIgAAjiIAAIEjAAB3IgAAcCEAAGweAABpGwAAZxgE&#10;AGYVDgBjFhUAYRYeAF8WJgBdFi0AXBc0AFoXOwBZF0EAWBhHAFYYTQBVGFQAUxhcAFIZZABRGW4A&#10;Txp6AE4biABNG5cASxymAEocuABKHc8ASR3rAEkd+wBJHf8ASh3/AKwkAACYJQAAiCYAAHsnAABx&#10;JgAAaiUAAGYjAABiIQAAYB4AAF4cCwBbGxIAWRwaAFccIgBVHCkAVBwwAFMdNwBRHT0AUB1DAE8d&#10;SgBNHlEATB5YAEsfYQBJH2sASCB3AEcghQBGIZQARCKkAEQitgBDIswAQyPpAEMj+gBDI/8AQyL/&#10;AKYnAACTKQAAgyoAAHYqAABtKgAAZSkAAGAnAABcJQAAWSMAAFchBwBVIQ8AUiEWAFAhHgBOISUA&#10;TSIsAEwiMwBKIjkASSJAAEgiRgBHI00ARSNVAEQkXgBDJGkAQiV1AEAmgwA/JpIAPiejAD4ntAA9&#10;J8oAPSjoAD0o+QA9J/8APif/AKIqAACOKwAAfy0AAHItAABoLQAAYSwAAFwrAABYKAAAVCYAAFEm&#10;BABOJQ0ATCUTAEomGgBIJiIARyYpAEUmLwBEJjYAQyc8AEEnQwBAJ0sAPyhTAD4pXAA9KWYAPCpy&#10;ADsqgQA6K5AAOSuhADgssgA3LMgANyzmADgs+AA4LP8AOCz/AJ0sAACKLgAAey8AAG8wAABlMAAA&#10;XS8AAFguAABTKwAAUCoAAEwqAABJKgsARioRAEQqFwBCKh8AQSolAD8qLAA+KzMAPSs5ADwrQAA7&#10;LEgAOixQADktWQA4LmQANy5wADYvfwA1L48ANDCfADMwsQAyMMcAMjDlADMw9wAzMP8ANC//AJkv&#10;AACHMQAAdzIAAGsyAABiMgAAWjIAAFQxAABPLwAASy0AAEcuAABELggAQS4OAD8uFAA9LhwAOy4i&#10;ADkvKQA4Ly8ANy82ADYwPgA1MEYANTFOADQxVwAzMmIAMjJuADEzfQAwM40ALzSeAC40sAAtNMUA&#10;LTTjAC409gAvM/8ALzP/AJUxAACDMwAAdDQAAGg1AABeNQAAVzQAAFE0AABLMgAARjEAAEIyAAA/&#10;MgUAPDINADkzEgA4MxkANjMgADQzJgAzMy0AMjQ0ADE0OwAwNUMAMDVMAC82VQAuNmAALTdsACw3&#10;ewArN4sAKjicACk4rgAoOMMAKDjiACk49QAqN/8AKjf/AJI0AAB/NQAAcTYAAGU3AABbNwAAVDcA&#10;AE02AABHNgAAQjUAAD02AAA6NgIANzcLADQ3EAAyNxYAMTgdAC84JAAuOCsALTkyACw5OQArOUEA&#10;KjpJACo6UwApO14AKDtqACc7eQAmPIkAJTybACQ8rQAjPMIAIzzgACQ89AAlO/8AJTv/AI02AAB8&#10;OAAAbTkAAGI5AABYOgAAUTkAAEo5AABEOQAAPTkAADk6AAA1OwAAMjsIAC88DgAtPRQALD0aACo9&#10;IQApPSgAKD4vACc+NgAmPj4AJT9HACQ/UAAjQFsAIkBoACFAdgAgQIcAH0GZAB9BqwAeQcAAHkHe&#10;AB9A8wAfQP4AID//AIk5AAB4OgAAaTsAAF48AABVPAAATTwAAEc8AABAPAAAOD0AADQ+AAAwQAAA&#10;LUEFACpCDAAnQhEAJkMYACRDHgAjQyUAIkMsACFEMwAgRDsAH0REAB5FTgAdRVkAHEVlABtFdAAa&#10;RYUAGUaXABlGqQAYRr4AF0XcABhF8QAZRP0AGkT/AIQ8AABzPQAAZj4AAFs/AABSPwAASj8AAEQ/&#10;AAA9QAAANkEAADFDAAAsRAAAJ0YBACRHCgAhSA8AIEkUAB5JGwAdSSIAHEkpABtKMAAaSjgAGUpB&#10;ABhKSwAXS1UAFktiABVLcQAUS4IAE0uUABJLpwASS7wAEUvZABJK8AATSvwAFEn/AH8/AABvQAAA&#10;YUEAAFdCAABOQgAAR0IAAEFCAAA6QwAAMkUAAC1HAAAoSQAAI0sAAB5NBgAbTw0AGFARABdQFwAW&#10;UB4AFVAlABRQLAATUTQAElE9ABFRRwARUVIAEFFfAA9SbQAOUn4ADVGRAA1RpAAMUbgADFHRAA1Q&#10;7AANUPoADk//AHlDAABqRAAAXUQAAFNFAABLRQAAREUAAD5GAAA2SAAAL0oAAClMAAAkTwAAH1EA&#10;ABpTAAAUVgkAEVcOABBYEwAQWBkAD1ggAA5YKAANWDAADVg5AAxYQwALWE4AClhaAAhYaAAHWHkA&#10;BliMAAVYnwAEWLMABFfKAAVX5gAFV/MABlb8AHNGAABkRwAAWUgAAFBIAABISAAAQUkAADpKAAAy&#10;TQAAK1AAACVSAAAgVQAAGlgAABVaAAAQXQYADGAMAApgEAAJYBUACGAcAAdgIwAFYCsABGA0AANg&#10;PQABYEkAAGBVAABgYwAAYHMAAGCGAABfmgAAX64AAF/EAABe4gAAXvAAAF74AGxKAABfSwAAVUsA&#10;AExMAABFTAAAPU4AADVQAAAuUwAAJ1YAACBZAAAaXAAAFV8AABBiAAANZQQACGcLAANnDgAAaBMA&#10;AGgYAABoHwAAaSYAAGkuAABpOAAAaUMAAGlPAABpXQAAaW0AAGmAAABplAAAaKkAAGi/AABn3AAA&#10;Zu4AAGb3AGZPAABaTwAAUU8AAEpPAABBUQAAOFQAADBXAAAoWwAAIV4AABpiAAAUZQAAEGgAAAxr&#10;AAAHbgMAAXAJAABwDQAAcRAAAHEUAAByGgAAcyEAAHMoAABzMQAAczwAAHRIAABzVgAAc2YAAHN5&#10;AABzjgAAc6MAAHK5AABx0gAAcesAAHD0AGFTAABWUwAAT1MAAEVVAAA7WAAAMlwAACpgAAAiZAAA&#10;G2gAABRsAAAPbwAAC3IAAAZ2AAAAeQAAAHoGAAB6CgAAew4AAHwRAAB9FQAAfhsAAH8iAACAKgAA&#10;gDUAAIBBAACATwAAgF8AAIBxAACAhgAAgJ0AAH+yAAB+ygAAfuUAAH3xAFxYAABUWAAASVoAAD9d&#10;AAA1YQAALGUAACNqAAAbbwAAFHMAAA53AAAJewAAA38AAACCAAAAhAAAAIYBAACGBgAAiAoAAIkN&#10;AACKEAAAixUAAIwbAACOIgAAjywAAI84AACPRgAAj1YAAI9oAACPfgAAj5UAAI6rAACNwQAAjdwA&#10;AIzrAFldAABOXwAAQ2IAADhmAAAubAAAJHEAABx3AAAUfAAADoEAAAiFAAAAiQAAAI0AAACQAAAA&#10;kgAAAJMAAACUAAAAlgMAAJcIAACYDAAAmg8AAJsTAACdGgAAnyMAAKAuAACgPAAAoEwAAKBeAACg&#10;dAAAn4wAAJ+iAACftwAAnssAAJ7gAFNkAABHaAAAPG0AADFzAAAneQAAHX8AABSFAAANiwAABpAA&#10;AACUAAAAmAAAAJwAAACfAAAAoQAAAKIAAACkAAAApQAAAKcAAACoBAAAqgkAAKwNAACtEgAAsBkA&#10;ALIjAACyMQAAskIAALJUAACyaQAAsoAAALKYAACxrAAAsr8AALHOAExuAABAcwAANXoAACqBAAAf&#10;iAAAFY4AAA6VAAAGmgAAAJ8AAACkAAAAqAAAAKwAAACvAAAAsQAAALEAAACzAAAAtQAAALYAAAC4&#10;AAAAugAAALwGAAC+DAAAwBEAAMMZAADFJgAAxTcAAMZJAADGXQAAx3IAAMeKAADInwAAyK8AAMi8&#10;AEZ6AAA5gQAALokAACKQAAAXmAAAD58AAAelAAAAqgAAAK8AAACzAAAAtwAAALwAAAC/AAAAwQAA&#10;AMIAAADEAAAAxQAAAMcAAADJAAAAywAAAM0AAADPAwAA0goAANYQAADcGgAA3SoAAN48AADfUAAA&#10;4GUAAOF7AADhkQAA4qIAAOKtAP8AAgD/AAAA/wADAP8ADAD/ABMA/wAdAP8AKAD+ADMA+wA+APcA&#10;SADzAFAA8ABXAO0AXgDrAGQA6ABpAOcAbwDlAHQA4wB5AOIAfwDgAIUA3gCMANwAkwDZAJwA1gCm&#10;ANMAsQDRAMAAzwDaAM4A8QDMAP8AywD/AMsA/wDGAP8AwQD/AP8AAAD/AAAA/wAAAP8ACAD7ABAA&#10;9gAZAPIAJADvAC4A7QA5AOgAQgDjAEsA4ABSAN0AWQDZAF8A1gBkANMAaQDRAG4AzwB0AM4AeQDM&#10;AH8AygCGAMgAjgDGAJYAxACgAMIAqwDAALkAvgDNALwA6gC7APwAugD/ALoA/wC6AP8AtgD/AP8A&#10;AAD/AAAA/gAAAPQABADrAA0A5AAUAN8AHwDbACkA2AAzANMAPQDOAEUAygBNAMcAUwDFAFkAwwBf&#10;AMEAZAC/AGkAvQBuALsAcwC6AHkAuACAALYAiAC0AJAAsgCaALEApQCvALIArQDEAKwA4QCrAPYA&#10;qgD/AKoA/wCqAP8AqgD/AP8AAAD9AAAA7gAAAOIAAADVAAoAzQARAMcAGQDEACMAwQAtAL8ANwC7&#10;AD8AtwBHALUATgCyAFMAsABZAK8AXgCtAGMArABoAKsAbQCpAHMAqAB6AKYAgQCkAIoAowCUAKEA&#10;nwCfAKwAngC7AJwA0gCbAO4AmgD/AJoA/wCZAP8AmQD/AP4AAADuAAAA3gAAAMsAAADBAAUAuQAN&#10;ALQAFACxAB4ArgAnAKsAMACqADkApwBBAKQASACiAE0AoQBTAJ8AWACeAF0AnQBiAJsAZwCaAG0A&#10;mABzAJcAewCVAIQAlACOAJIAmQCQAKYAjgC0AI0AyACMAOYAiwD5AIoA/wCKAP8AiwD/APAAAADb&#10;AAAAxwAAALoAAACwAAAAqAAKAKQAEACgABgAnQAhAJsAKgCaADMAmAA7AJYAQQCUAEgAkgBNAJEA&#10;UgCPAFcAjgBcAIwAYQCLAGcAigBuAIgAdQCHAH4AhQCIAIMAlACCAKAAgACvAH8AwAB+AN0AfQDy&#10;AH0A/wB9AP8AfQD/AOAAAADGAAAAtQAAAKoAAACiAAAAmwAFAJUADQCSABMAkAAcAI0AJACLAC0A&#10;igA0AIgAOwCGAEIAhQBHAIMATQCCAFIAgQBXAH8AXAB+AGIAfQBoAHsAcAB6AHkAeACDAHYAjwB1&#10;AJwAdACqAHIAugBxANEAcADsAHAA+wBwAP8AcAD/AM0EAAC3BgAApwcAAJsGAACTBAAAjgAAAIoA&#10;CACGAA8AhAAWAIEAHgB/ACcAfQAuAHwANgB6ADwAeQBCAHcARwB2AEwAdQBSAHMAVwByAF0AcQBj&#10;AG8AawBuAHQAbAB+AGsAigBpAJgAaACmAGcAtgBmAMsAZQDnAGUA9wBlAP8AZQD/AMAMAACrDQAA&#10;mw4AAI8OAACGDQAAgQsAAH4HAQB8AQsAeQARAHcAGAB1ACEAcwApAHEAMABvADYAbgA8AGwAQgBr&#10;AEcAagBNAGkAUgBoAFgAZgBfAGUAZwBjAHAAYgF6AGABhwBfApUAXgKjAFwDswBcA8cAWwTkAFsF&#10;9ABbBv4AWwb/ALUQAAChEgAAkRMAAIUTAAB8EgAAdhEAAHMOAAByDAQAcQcNAG4EEgBsBBsAaQUj&#10;AGcFKgBmBjEAZAY3AGMGPQBiB0MAYQdJAF8HTgBeCFUAXQhcAFsJYwBaCW0AWAp4AFcKhQBWC5MA&#10;VAuiAFMLswBSDMcAUgzkAFEN9QBRDf8AUQ3/AK0VAACZFwAAiRgAAH0ZAAB0GAAAbRcAAGoUAABn&#10;EQAAZw4HAGYMDgBjDBUAYQwdAF8MJQBdDSwAXA0zAFsNOQBaDT8AWA1FAFcNSwBWDlEAVQ5ZAFMO&#10;YQBSDmsAUA92AE4QgwBNEJIATBCiAEsQsgBKEcgASRHlAEkR9wBJEv8ASRH/AKUZAACSHAAAgx0A&#10;AHYeAABtHQAAZhwAAGIaAABfFwAAXhQBAF4RCgBbEBEAWREYAFcRIABVEScAVBEuAFMRNABRETsA&#10;UBJBAE8SRwBOEk4ATBJVAEsTXgBJE2cASBRzAEYUgABFFY8ARBWfAEMWsABCFsUAQhfjAEIX9gBC&#10;F/8AQhf/AJ8dAACMIAAAfSEAAHEiAABoIgAAYSEAAFwfAABZHAAAVxkAAFUWBgBUFQ4AURUUAE8W&#10;HABOFiMATBYqAEsWMABKFjcASRc9AEcXQwBGF0oARRhSAEMYWgBCGWQAQRlwAD8afQA+G40APRud&#10;ADwcrgA7HMMAOxzhADsd9QA7HP8APBz/AJohAACHIwAAeCQAAGwlAABjJQAAXCQAAFcjAABTIAAA&#10;UR4AAE8cAgBNGwwASxoRAEgbGABHGyAARRsmAEQbLQBDHDMAQhw5AEAcQAA/HUcAPh1PAD0eWAA8&#10;HmIAOh9tADkfewA4IIsANyGbADYhrQA1IcEANSHfADUh8wA2If8ANiH/AJYjAACDJgAAdCcAAGgo&#10;AABfKAAAWCcAAFMmAABPJAAATCIAAEkgAABHIAkARB8PAEIfFQBAIBwAPyAjAD4gKQA8IC8AOyE2&#10;ADohPQA5IUQAOCJMADciVQA2I18ANCNrADMkeQAyJYkAMSWaADAlqwAwJr8ALybcADAm8gAwJv8A&#10;MSX/AJEmAAB/KAAAcSoAAGUqAABcKgAAVSoAAE8pAABLKAAASCUAAEQkAABBJAUAPyQNAD0kEgA7&#10;JBkAOSQfADckJgA2JCwANSUzADQlOgAzJkEAMiZKADEnUwAwJ10ALyhpAC4pdwAtKYcALCmYACsq&#10;qgAqKr0AKiraACsq8QArKv4ALCn/AI0oAAB8KgAAbSwAAGItAABZLQAAUS0AAEwsAABHKwAAQygA&#10;AD8oAAA8KAIAOSgLADcoEAA1KBYAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStHACwrUQArLFsA&#10;KixnACktdQAoLYUAJy2XACYuqAAlLrwAJS7YACYu8AAmLv0AJy3/AIorAAB4LQAAai4AAF8vAABW&#10;LwAATi8AAEguAABDLQAAPywAADssAAA3LAAANCwJADIsDgAwLRMALi0aAC0tIAArLScAKi4tACou&#10;NQApLz0AKC9FACcwTgAmMFkAJTFlACQxcwAjMYMAIjKVACEypwAhMrsAIDLUACEy7wAiMfwAIjH/&#10;AIYtAAB1LwAAZzAAAFwxAABTMQAASzEAAEUxAABAMAAAOzAAADYwAAAzMAAAMDEGAC0xDQArMREA&#10;KTIXACgyHgAnMiQAJTMrACUzMgAkMzoAIzRDACI0TAAhNVcAIDVjAB81cQAeNoEAHTaTABw2pQAb&#10;NrkAGzbSABw27QAdNvsAHTX/AIIwAABxMgAAYzMAAFk0AABQNAAASTQAAEIzAAA9MwAANzMAADE0&#10;AAAuNQAAKzUCACg2CwAlNxAAJDcVACI3GwAhOCIAIDgoAB84MAAeODcAHTlAABw5SQAbOlQAGjpg&#10;ABk6bgAYOn8AFzuRABc7pAAWO7cAFTvQABY67AAXOvoAGDn/AH0yAABtNAAAYDUAAFU2AABNNgAA&#10;RjYAAEA2AAA6NgAANDYAAC44AAAqOQAAJjoAACM7CAAgPA4AHj0SAB09GAAcPR8AGz4lABo+LQAZ&#10;PjQAFz49ABY/RwAVP1EAFD9eABQ/bAATQHwAEkCPABFAogARQLYAEEDOABE/6wASP/kAEj7/AHk1&#10;AABpNwAAXDgAAFI5AABKOQAAQzkAAD05AAA3OQAAMToAACs8AAAnPQAAIj8AAB5BBAAaQgsAGEMQ&#10;ABdDFQAVRBsAFEQiABNEKQATRDEAEkQ6ABFFQwAQRU4AEEVbAA5FaQAORXkADUWMAA1FnwAMRbIA&#10;C0XJAAxF5QANRPYADUT/AHQ5AABlOgAAWDsAAE87AABHPAAAQDwAADo8AAA0PAAALj4AAChAAAAj&#10;QgAAH0QAABpGAAAVSAgAEkoNABFKEgAQShgAD0seAA5LJQANSy0ADUs2AAxLQAALS0oACktWAAlL&#10;ZAAIS3QAB0uHAAVLmgAES64ABErEAAVK4AAFSvAABkn6AG48AABgPQAAVD4AAEs+AABEPgAAPT4A&#10;ADc/AAAxQAAAKkIAACRFAAAfRwAAGkkAABVMAAARTgUADlELAAtREAAKURQACVEbAAhRIgAHUSkA&#10;BVEyAARSOwADUkYAAVJSAABSXwAAUm8AAFKBAABRlgAAUakAAFG/AABQ3AAAUO4AAFD3AGhAAABb&#10;QQAAUEEAAEhBAABBQQAAO0IAADRDAAAtRQAAJkgAACBLAAAbTQAAFlAAABFTAAAOVQQAClgKAAZY&#10;DgACWBIAAFkXAABZHQAAWSUAAFktAABZNgAAWUEAAFlNAABaWgAAWmkAAFl8AABZkAAAWaUAAFi6&#10;AABY1QAAV+wAAFf2AGNEAABWRQAATUUAAEVFAAA/RQAAN0cAAC9JAAAoTAAAIk8AABtSAAAWVQAA&#10;EVgAAA1aAAAJXQMABF8JAABgDQAAYBAAAGEUAABhGQAAYiAAAGInAABiMQAAYjsAAGJHAABiVQAA&#10;Y2QAAGJ2AABiiwAAYqAAAGG2AABhzwAAYOoAAGD1AF1IAABSSQAASkgAAENIAAA6SgAAMk0AACpQ&#10;AAAjUwAAHFcAABZaAAARXQAADWAAAAhjAAADZgEAAGcGAABoCwAAaQ4AAGoRAABrFQAAbBsAAG0i&#10;AABtKgAAbTQAAG1AAABtTgAAbV0AAG1vAABthAAAbJoAAGywAABryAAAa+YAAGrzAFhNAABOTQAA&#10;SEwAAD5OAAA1UQAALFQAACRYAAAdXAAAFmAAABBkAAAMZwAAB2sAAAFuAAAAcAAAAHIDAAByBwAA&#10;cwsAAHUOAAB2EQAAdxYAAHgcAAB5IwAAei0AAHo5AAB6RwAAelYAAHloAAB6fAAAeZQAAHiqAAB4&#10;wQAAd98AAHfvAFRRAABMUQAAQlIAADhVAAAvWQAAJl4AAB5iAAAWZwAAEGsAAAtvAAAFcwAAAHcA&#10;AAB6AAAAfAAAAH4AAAB/AgAAgAYAAIEKAACDDQAAhBEAAIYVAACIHAAAiSUAAIowAACKPgAAiU0A&#10;AIlfAACJcwAAiIsAAIiiAACHuQAAh9EAAIboAFJWAABHVwAAPFoAADJfAAAoZAAAH2kAABZvAAAQ&#10;dAAACnkAAAJ9AAAAgQAAAIUAAACIAAAAigAAAIwAAACNAAAAjwAAAJAEAACSCAAAkwwAAJUQAACX&#10;FQAAmR0AAJsnAACbNAAAm0QAAJpWAACaagAAmYIAAJqaAACYsAAAmMcAAJfeAEtcAABAYAAANWUA&#10;ACtqAAAhcQAAF3cAABB9AAAJgwAAAYgAAACMAAAAkQAAAJUAAACYAAAAmgAAAJsAAACdAAAAnwAA&#10;AKAAAACiAAAApAUAAKYKAACoDgAAqhQAAK0dAACtKgAArTkAAK1LAACtXwAArXcAAKyQAACrpwAA&#10;q7oAAKvLAEVmAAA5awAALnEAACN4AAAZfwAAEIYAAAmNAAAAkwAAAJgAAACdAAAAoQAAAKUAAACo&#10;AAAAqwAAAKsAAACuAAAArwAAALEAAACzAAAAtQAAALcBAAC5BwAAvA0AAL8TAADCHwAAwi4AAMJA&#10;AADCVAAAwWsAAMGDAADAmwAAwa0AAMG8AD5yAAAyeAAAJ4AAAByIAAASkAAACpcAAACdAAAAowAA&#10;AKgAAACtAAAAsgAAALYAAAC5AAAAuwAAALwAAAC+AAAAwAAAAMIAAADEAAAAxgAAAMgAAADLAAAA&#10;zgUAANENAADWFAAA1yMAANg1AADZSQAA2l4AANt1AADbjAAA3J8AANyrAP8AAAD/AAAA/wAAAP8A&#10;CQD/ABAA/wAZAP4AJAD8AC8A+QA5APQAQwDwAEsA7QBSAOoAWQDnAF8A5ABkAOIAaQDgAG4A3gBz&#10;ANwAeQDaAH8A1wCGANQAjgDRAJYAzwChAMwArADKALsAyADSAMYA7gDGAP8AxQD/AMUA/wC/AP8A&#10;ugD/AP8AAAD/AAAA/wAAAP4ABQD3AA4A8gAVAO4AHwDrACoA6QA0AOMAPQDeAEUA2QBNANQAUwDR&#10;AFkAzgBeAMwAYwDKAGgAyQBtAMcAcwDFAHkAwwCAAMEAiAC/AJAAvQCbALsApgC5ALQAtwDIALYA&#10;5gC1APsAtAD/ALQA/wCzAP8ArgD/AP8AAAD/AAAA+AAAAO0AAADlAAsA3QARANcAGgDSACQAzwAu&#10;AMsANwDHAEAAwwBHAMAATgC+AFMAvABZALoAXgC4AGMAtgBoALUAbQCzAHMAsQB5AK8AgQCtAIoA&#10;qwCUAKkAoACoAK0ApgC+AKUA2wCkAPQApAD/AKMA/wCjAP8AogD/AP8AAAD2AAAA5gAAANcAAADL&#10;AAYAxAAOAL4AFQC7AB8AuQAoALcAMQC0ADoAsABBAK0ASACrAE4AqQBTAKcAWACmAFwApABhAKMA&#10;ZwChAGwAoABzAJ4AegCdAIMAmwCOAJkAmQCXAKYAlgC2AJUAzACUAOsAkwD9AJMA/wCTAP8AkwD/&#10;APcAAADkAAAA0AAAAMEAAAC3AAIArwALAKsAEQCnABkApQAiAKMAKwCiADMAnwA7AJwAQgCbAEgA&#10;mQBNAJcAUgCWAFcAlQBbAJMAYQCSAGYAkABtAI8AdACNAH0AjACHAIoAkwCIAKAAhwCvAIUAwgCF&#10;AOIAhAD3AIQA/wCEAP8AhAD/AOUAAADNAAAAvAAAAK8AAACmAAAAngAHAJoADgCWABQAlAAdAJIA&#10;JQCRAC0AkAA1AI0APACMAEIAigBHAIgATACHAFEAhgBWAIQAWwCDAGAAgQBnAIAAbgB+AHcAfQCB&#10;AHsAjQB6AJoAeACpAHcAugB2ANMAdgDvAHYA/gB1AP8AdQD/ANAAAAC7AAAAqwAAAJ8AAACXAAAA&#10;kAACAIsACwCIABAAhgAXAIQAIACCACcAgQAvAH8ANQB9ADwAfABBAHsARgB5AEsAeABQAHcAVQB2&#10;AFsAdABhAHMAaQBxAHEAcAB7AG4AhwBtAJUAawCjAGoAtABqAMkAaQDoAGkA+QBpAP8AaQD/AMAA&#10;AACsAAAAnAIAAJACAACIAAAAgwAAAH8ABgB7AA0AeQASAHcAGgB2ACIAdAApAHMAMABxADYAcAA8&#10;AG8AQQBtAEYAbABLAGsAUABqAFYAaABcAGcAZABlAGwAZAB2AGMAggBhAJAAYACfAF8ArwBeAMMA&#10;XgDhAF4A9ABdAP8AXQD/ALQHAACgCQAAkAsAAIQLAAB8CgAAdwcAAHQEAABxAAkAbwAPAG0AFQBr&#10;ABwAaQAjAGgAKgBnADEAZQA2AGQAPABjAEEAYgBGAGAATABfAFIAXgBYAF0AXwBbAGgAWgByAFgA&#10;fgBXAIwAVgCbAFUAqwBUAL4AVADaAFMA7wBUAPsAVAD/AKkNAACWDgAAhxAAAHoQAAByEAAAbA4A&#10;AGkMAABnCQMAZgQLAGQAEABiABcAYAAeAF4AJQBdACsAXAAxAFoANwBZADwAWABCAFcBRwBWAU4A&#10;VQJUAFMCXABSA2UAUQNvAE8EewBOBIoATQWZAEwFqQBLBbwASgbUAEoH7QBKB/kASgf/AKEQAACO&#10;EgAAfhQAAHMUAABqFAAAZBMAAGARAABeDwAAXQ0FAF0JDQBaBhIAWAcZAFYHIABVBycAUwctAFII&#10;MwBRCDgAUAg+AE8JRABOCUoATAlRAEsKWQBKCmIASAttAEcLegBGDIgARAyYAEMMqQBCDbwAQg3V&#10;AEIN7gBCDfsAQg3/AJoUAACHFgAAeBgAAGwZAABjGQAAXRgAAFkWAABWEwAAVBEAAFQOCABTDQ4A&#10;UQ0UAE8NGwBNDSIATA0oAEsNLgBKDTQASQ06AEcOQQBGDkcARQ5PAEQOVwBCD2EAQRBsAD8QeQA+&#10;EIgAPRGYADsRqQA7EbwAOhHWADoR8AA6Ev0AOxH/AJMYAACBGgAAcxwAAGcdAABeHQAAWBwAAFMb&#10;AABQGAAAThYAAEwTAwBMEQsAShAQAEgRFwBGER4ARREkAEQRKgBCETAAQRE3AEASPQA/EkQAPRJM&#10;ADwTVAA7E14AORRpADgUdgA3FYUANhWWADQWpwA0FroAMxbTADMW7gA0FvwANBb/AI4bAAB8HQAA&#10;bh8AAGMgAABaIAAAUyAAAE4eAABKHQAASBoAAEYYAABFFgcAQxUOAEEVEwA/FRoAPhUgAD0VJwA7&#10;FS0AOhYzADkWOgA4FkEANxdJADUXUQA0GFsAMxlmADIZcwAwGoMALxqUAC4bpQAtG7gALRvQAC0b&#10;7AAuG/sALhv/AIoeAAB4IAAAaiIAAF8jAABWIwAATyIAAEohAABGIAAAQx4AAEEbAAA/GgMAPRoM&#10;ADsZEQA5GRYANxodADYaIwA1GikANBowADMbNgAxGz4AMBxGAC8cTwAuHVkALR1kACwecQArH4EA&#10;Kh+SACkfpAAoILcAJyDOACcg6wAoIPoAKR//AIYgAAB0IwAAZyQAAFwlAABTJQAATCUAAEckAABC&#10;IwAAPyEAAD0fAAA6HgAANx4JADUeDgAzHhMAMR4aADAeIAAvHiYALh8tAC0fMwAsIDsAKyBDACoh&#10;TAApIVYAKCJiACYibwAlI38AJCOQACMjogAiJLUAIiTMACIk6QAjJPkAJCP/AIIjAABxJQAAYyYA&#10;AFknAABQKAAASScAAEMnAAA/JgAAOyQAADgiAAA1IgAAMiIGADAiDQAuIhEALCIXACoiHQApIiMA&#10;KCMqACcjMQAmJDgAJSVBACQlSgAjJlQAIiZgACEnbQAgJ30AHyePAB4ooQAeKLQAHSjKAB0o6AAe&#10;KPgAHyf/AH4lAABuJwAAYCkAAFYpAABNKgAARioAAEEpAAA8KAAANycAADQmAAAwJgAALSYDACsn&#10;CwAoJxAAJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk+AB8qSAAeKlIAHSteABwrawAbK3sAGiyN&#10;ABksnwAYLLIAGCzJABgs5wAZK/cAGiv/AHonAABqKgAAXSsAAFMsAABKLAAAQywAAD4rAAA5KwAA&#10;NCoAADAqAAArKgAAKSsAACYrCAAjLA4AIiwSACAsGAAfLB4AHi0lAB0tLAAcLTMAGy48ABouRQAZ&#10;L1AAGC9cABcvaQAWMHkAFTCLABQwngAUMLEAEzDHABMw5QAUMPYAFS//AHYqAABnLAAAWi0AAFAu&#10;AABILgAAQS4AADsuAAA2LQAAMS0AACwtAAAnLwAAJC8AACEwBQAfMQwAHDEQABsyFQAaMhwAGTIi&#10;ABgyKQAXMzEAFjM5ABUzQwAUNE0AEzRZABI0ZwARNXcAETWJABA1nAAQNbAADjXGAA805AAQNPUA&#10;EDT/AHIsAABjLgAAVzAAAE0wAABFMAAAPjAAADgwAAAzMAAALzAAACkxAAAkMgAAITMAAB01AgAa&#10;NgkAFzcOABU3EwAUOBkAEzgfABI4JgASOC4AETk2ABA5QAAQOUsADjlXAA46ZAANOnQADDqGAAw6&#10;mQALOawACjnBAAo53gALOfEADDj8AG4vAABfMQAAUzIAAEozAABCMwAAOzMAADYzAAAxMgAALDMA&#10;ACc0AAAhNgAAHTgAABk5AAAVOwYAEj0MABA+EAAQPhUADj4cAA4+IwANPioADD4zAAw+PAALP0cA&#10;Cj9SAAg/YAAHP28ABj+BAAU/lAAEP6gAAz68AAQ+1wAFPuwABT73AGkzAABbNAAAUDUAAEc1AAA/&#10;NQAAOTUAADQ1AAAuNQAAKTcAACM4AAAeOwAAGjwAABY/AAASQQQADkMKAAxEDgAKRBMACUQZAAhE&#10;IAAHRCcABkQvAAVEOAADRUIAAkVOAABFWwAARWoAAEV8AABFkAAARKQAAES5AABE0QAAROoAAEP1&#10;AGQ2AABXNwAATDgAAEM4AAA8OAAANzgAADE4AAArOQAAJTsAACA9AAAaQAAAFkIAABJEAAAORwQA&#10;C0kJAAdKDQAESxEAAUsWAABLHAAASyMAAEsrAABLNAAASz4AAExJAABMVwAATGYAAEx3AABLjAAA&#10;S6EAAEu1AABKzgAASukAAEr1AF86AABSOwAASDsAAEA7AAA6OwAANDsAAC48AAAnPgAAIkEAABxD&#10;AAAWRgAAEkkAAA5LAAALTgMAB1AIAAJRDAAAURAAAFITAABTGAAAUx8AAFMmAABTLwAAUzkAAFNF&#10;AABTUgAAU2EAAFNyAABThwAAUpwAAFKxAABRygAAUecAAFH0AFk+AABOPgAART4AAD4+AAA4PgAA&#10;MEAAAClCAAAjRAAAHUcAABdKAAASTQAADlAAAAtTAAAGVQIAAFcHAABYCwAAWQ4AAFoRAABaFQAA&#10;WxoAAFwhAABcKgAAXDQAAFw/AABcTQAAXFsAAFxsAABcgQAAW5cAAFutAABaxQAAWuQAAFnzAFRC&#10;AABKQgAAQkIAADxCAAA0QwAALEYAACVJAAAeTAAAF08AABJTAAAOVgAAClkAAAVbAAAAXgAAAGAE&#10;AABhCAAAYgwAAGMOAABkEQAAZRYAAGYcAABnIwAAZy0AAGc5AABnRgAAZ1UAAGdmAABnegAAZpEA&#10;AGWoAABlwAAAZN4AAGTwAE9GAABHRgAAQEUAADdHAAAvSgAAJk0AAB9RAAAYVQAAElkAAA1cAAAI&#10;YAAAAmMAAABmAAAAaAAAAGoAAABrBAAAbAgAAG0MAABvDgAAcBIAAHIXAABzHQAAdCYAAHQyAAB0&#10;PwAAdE4AAHNfAAB0cgAAc4oAAHKhAABxuAAAcdQAAHDsAExKAABFSgAAO0sAADJOAAApUgAAIFYA&#10;ABhbAAASXwAADWQAAAdoAAAAawAAAG8AAAByAAAAdQAAAHYAAAB3AAAAeQIAAHoGAAB8CgAAfg4A&#10;AIARAACCFgAAhB4AAIQpAACENgAAhEUAAIRWAACDagAAg4EAAIKZAACBsQAAgMkAAIDlAEpOAAA/&#10;UAAANVMAACtXAAAiXAAAGWIAABJnAAAMbAAABXEAAAB1AAAAeQAAAH0AAACBAAAAgwAAAIUAAACG&#10;AAAAiAAAAIkAAACLBAAAjQgAAI8NAACSEAAAlBYAAJYgAACWLAAAljsAAJZMAACVYAAAlXYAAJSQ&#10;AACTpwAAkr0AAJLVAERVAAA5WQAAL10AACRjAAAaaQAAEm8AAAx1AAAEewAAAIAAAACFAAAAiQAA&#10;AI0AAACRAAAAkwAAAJQAAACWAAAAmAAAAJoAAACcAAAAngAAAKAGAACiCwAApRAAAKgXAACpIwAA&#10;qTEAAKlDAACpVgAAqG0AAKaHAACnngAAprMAAKXHAD5eAAAyYwAAJ2oAAB1wAAATeAAADH8AAAOF&#10;AAAAiwAAAJEAAACWAAAAmwAAAJ8AAACiAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIA&#10;AAC1AgAAtwkAALsQAAC+GAAAviYAAL44AAC+SwAAvWEAALx6AAC7lAAAuqkAALq5ADdqAAArcAAA&#10;IHgAABaAAAANiAAABY8AAACWAAAAnAAAAKIAAACnAAAArAAAALAAAACzAAAAtgAAALcAAAC5AAAA&#10;uwAAAL0AAAC/AAAAwgAAAMUAAADIAAAAygAAAM4IAADSEAAA1RsAANUsAADUQAAA1FcAANNuAADU&#10;hgAA1JsAANOrAP8AAAD/AAAA/wAAAP8ABQD/AA4A/wAVAPwAIAD5ACoA9gA0APEAPQDtAEYA6QBN&#10;AOYAUwDkAFkA4QBeAN4AYwDcAGgA2QBuANUAcwDTAHkA0ACAAM4AiADLAJEAyQCcAMYApwDEALcA&#10;wgDMAMAA7AC/AP8AvgD/AL0A/wC3AP8AsgD/AP8AAAD/AAAA/wAAAPoAAQDzAAsA7QASAOgAGwDl&#10;ACUA5AAuAN8AOADYAEAA0gBHAM4ATgDLAFQAyABZAMYAXgDEAGMAwgBnAMAAbQC/AHMAvQB6ALsA&#10;gQC5AIsAtgCVALQAoQCyAK8AsADCAK4A4wCuAPoArAD/AK0A/wCpAP8ApgD/AP8AAAD/AAAA8gAA&#10;AOYAAADdAAcA0gAOAM0AFgDKACAAyAApAMUAMgDAADoAvABCALkASAC3AE4AtQBTALMAWACxAF0A&#10;sABiAK4AZwCsAGwAqgBzAKkAewCnAIQApQCOAKMAmgChAKgAnwC5AJ4A0gCdAPIAnAD/AJ0A/wCc&#10;AP8AmQD/APwAAADuAAAA3QAAAMwAAADBAAIAugAMALYAEgCyABoAsAAjAK8ALACtADQAqQA8AKYA&#10;QgCkAEgAogBNAKAAUgCeAFcAnQBbAJwAYACaAGYAmQBsAJcAdACVAH0AkwCHAJEAkwCQAKEAjgCx&#10;AI0AxgCMAOgAiwD9AIwA/wCMAP8AjAD/AO0AAADYAAAAxQAAALcAAACsAAAApgAIAKEADgCfABUA&#10;nQAeAJsAJgCaAC4AlwA1AJUAPACTAEIAkQBHAJAATACOAFEAjQBVAIsAWgCKAGAAiQBmAIcAbQCF&#10;AHYAhACAAIIAjACAAJoAfwCpAH0AvAB8ANwAfAD1AHwA/wB8AP8AfAD/ANkAAADBAAAAsQAAAKQA&#10;AACcAAAAlAADAJAADACNABEAiwAYAIkAIACJACgAhwAvAIUANgCDADwAggBBAIAARgB/AEsAfQBP&#10;AHwAVAB7AFoAeQBgAHgAZwB2AHAAdQB6AHMAhgBxAJMAcACiAG8AtABuAMwAbgDtAG4A/gBuAP8A&#10;bgD/AMQAAACvAAAAoAAAAJQAAACMAAAAhgAAAIEACAB+AA4AfAAUAHsAGwB5ACIAeAApAHcAMAB1&#10;ADYAdAA7AHIAQABxAEUAcABKAG8ATwBtAFQAbABbAGsAYgBpAGoAaAB0AGYAgABlAI4AYwCdAGIA&#10;rQBhAMIAYQDkAGEA+ABhAP8AYQD/ALQAAACgAAAAkQAAAIYAAAB+AAAAeQAAAHUAAwBxAAsAbwAQ&#10;AG0AFgBsAB0AawAkAGsAKgBpADAAaAA2AGYAOwBlAEAAZABFAGMASgBhAE8AYABWAF8AXQBdAGUA&#10;XABvAFoAegBZAIgAWACYAFcAqABWALsAVgDYAFYA8QBWAP8AVgD/AKgBAACUBQAAhQcAAHoHAABy&#10;BgAAbAQAAGkBAABnAAcAZAANAGMAEQBhABgAYAAfAF8AJQBeACsAXQAwAFsANgBaADsAWQBAAFgA&#10;RQBXAEsAVgBRAFUAWABTAGEAUgBqAFAAdgBPAIQATgCTAE0ApABMALYATADNAEwA6wBMAPoATAD/&#10;AJ0JAACLCwAAfA0AAHANAABoDQAAYgwAAF8KAABdBgEAXAEJAFoADgBYABMAVwAZAFYAIABVACYA&#10;UwArAFIAMQBRADYAUAA7AE8AQQBOAEcATQBNAEsAVQBKAF0ASQBnAEcAcwBGAIAARQCQAEQAoQBD&#10;ALIAQwDIAEMA5gBDAPUAQwD/AJUNAACDDwAAdBAAAGkRAABgEQAAWhAAAFYOAABUDQAAUwoEAFMG&#10;CwBRAxAATwEVAE4BGwBMASEASwEnAEoCLABJAjIASAI3AEcDPQBFA0MARANKAEMEUQBCBFoAQAVk&#10;AD8FcAA+Bn4APQaOADwHnwA7B7EAOgfGADoH4wA6B/MAOgj8AI4QAAB8EgAAbhQAAGIVAABaFQAA&#10;VBQAAFATAABNEQAASw4AAEsNBgBKCgwASQgRAEcIFgBFCB0ARAgjAEIIKABBCS4AQAkzAD8JOQA+&#10;CkAAPQpHADwKTwA6C1gAOQtjADgMbwA2DH4ANQyOADQNnwAzDbEAMg3HADIN4wAyDfQAMg3+AIgT&#10;AAB3FQAAaRcAAF4YAABVGAAATxgAAEoWAABHFQAARRMAAEMQAgBDDggAQg0OAEANEgA/DRgAPQ0f&#10;ADwNJAA7DSoAOQ0wADgONwA3Dj0ANg5FADUOTQAzD1cAMg9iADEQbgAvEH0ALhCOAC0RoAAsEbIA&#10;KxHIACsR5gArEfYALBH/AIMWAAByGQAAZBoAAFkbAABRGwAASxsAAEYaAABCGAAAPxcAAD4UAAA8&#10;EgQAOxEKADoQEAA4EBUANxAbADURIQA0EScAMxEtADIRMwAwEToALxJCAC4SSwAtE1QAKxNfACoU&#10;bAApFHsAKBSMACcVngAmFbAAJRXGACUV5AAlFfYAJhX/AH4ZAABuGwAAYB0AAFYeAABNHgAARx4A&#10;AEIdAAA+HAAAOhoAADgYAAA3FgAANRUHADQUDQAyFBIAMBQXAC8UHQAtFCMALBUqACsVMAAqFTcA&#10;KRY/ACgWSAAnF1IAJhhdACQYagAjGXkAIhmKACEZnAAgGa8AHxnEAB8Z4gAgGfQAIBn/AHobAABq&#10;HgAAXR8AAFMgAABKIAAARCAAAD4fAAA6HgAANx0AADQcAAAyGQAAMBkEAC4YCwAsGBAAKhgUACkY&#10;GgAnGCAAJhkmACUZLQAkGjUAIxo9ACIbRgAhG1AAIBxbAB8daAAeHXcAHR2IABwemwAbHq0AGh7D&#10;ABoe4AAaHfMAGx3/AHcdAABnIAAAWiEAAFAiAABIIgAAQSIAADsiAAA3IQAAMyAAADAfAAAtHQAA&#10;Kx0AACgdCAAmHQ4AJR0SACMdFwAhHR0AIR0kACAeKgAfHjIAHh86AB0fQwAcIE0AGyFZABohZgAZ&#10;IXUAGCKHABcimQAWIqwAFSLBABUi3wAVIfIAFiH+AHMgAABkIgAAVyMAAE0kAABFJQAAPiQAADkk&#10;AAA0IwAAMCIAACwiAAApIQAAJiEAACQhBgAiIQwAICEQAB4hFQAdIhsAGyIhABsiKAAaIy8AGSM4&#10;ABgkQQAXJEsAFiVXABUlZAAUJnMAEyaFABImmAARJqsAESbAABAm3QARJfEAEiX9AHAiAABhJAAA&#10;VCYAAEomAABCJwAAPCYAADYmAAAxJQAALSUAACkkAAAmJAAAIiUAAB8lAwAdJgoAGyYOABknEgAY&#10;JxgAFycfABYnJQAVKC0AFCg1ABMpPgASKUkAESlVABEqYgAQKnEADyqDAA4qlgAOKqkADSq9AA0q&#10;1wANKu4ADin7AGwkAABdJgAAUSgAAEgoAABAKQAAOSgAADQoAAAvKAAAKycAACcnAAAiKAAAHikA&#10;ABsqAAAYKwcAFisNABQsEQATLBYAEiwcABEtIwAQLSoAEC0yAA8uPAAOLkYADS5SAA0uXwAML24A&#10;Cy9/AAovkgAJL6UACS65AAgu0AAJLukACi73AGgnAABaKQAATioAAEUrAAA9KwAANysAADEqAAAt&#10;KgAAKSoAACQqAAAgKwAAGy0AABguAAAVLwQAEjEKABAyDgAPMhMADjIZAA0yIAANMicADDIvAAsz&#10;OAAKM0IACTNOAAgzWwAGNGoABTR7AAQzjgADM6IAAjO2AAIzzQADM+cABDLzAGQqAABWLAAASy0A&#10;AEItAAA6LQAANC0AAC8sAAArLAAAJiwAACItAAAdLwAAGTEAABUyAAASNAMADzYJAAw4DQAKOBEA&#10;CTgWAAg4HQAHOCQABjgsAAQ4NAADOD4AAjlKAAA5VwAAOWUAADl3AAA5iwAAOJ8AADizAAA4ygAA&#10;OOYAADfyAF8tAABSLgAASC8AAD8wAAA4LwAAMi8AAC0vAAApLwAAJDAAAB8xAAAaMwAAFTUAABI3&#10;AAAPOQMADDsIAAg9DQAFPhAAAz4UAAA+GgAAPiEAAD4oAAA+MQAAPzsAAD9GAAA/UwAAP2EAAD9z&#10;AAA/hwAAPpwAAD6wAAA9xwAAPeQAAD3yAFowAABOMgAARDIAADwyAAA1MgAAMDEAACsxAAAmMgAA&#10;IDQAABs2AAAWOAAAEjsAAA89AAAMPwMACEEIAARDDAAAQw4AAEQSAABFFgAARR0AAEUkAABFLQAA&#10;RjYAAEZCAABGTgAARl0AAEZuAABFggAARZgAAEStAABExAAAQ+MAAEPyAFU0AABKNQAAQTUAADk1&#10;AAAzNAAALjQAACg1AAAiNwAAHToAABc8AAASPwAAD0EAAAxEAAAIRgEAA0gGAABJCgAASg0AAEsQ&#10;AABMFAAATRkAAE4gAABOKAAATjIAAE09AABOSgAATlgAAE1pAABNfQAATJQAAEyqAABLwQAAS+EA&#10;AEryAFA4AABGOAAAPTgAADc4AAAxNwAAKjkAACQ7AAAePQAAGEAAABNDAAAPRgAAC0kAAAdLAAAC&#10;TgAAAFAEAABRCAAAUgsAAFMOAABUEQAAVRUAAFYbAABXIwAAVywAAFc4AABXRAAAV1IAAFZjAABW&#10;dwAAVo4AAFWlAABUvQAAU90AAFPwAEs8AABCPAAAOzsAADU7AAAtPAAAJj8AAB9CAAAZRQAAE0gA&#10;AA5LAAALTwAABVEAAABUAAAAVwAAAFgBAABaBQAAWwgAAFwMAABdDgAAXxEAAGAWAABiHQAAYiYA&#10;AGIxAABiPgAAYUwAAGFdAABhcAAAYIgAAGCgAABftwAAXtQAAF3uAEdAAAA/PwAAOj8AADFAAAAp&#10;QwAAIUYAABpKAAATTgAADlEAAApVAAAEWAAAAFsAAABeAAAAYQAAAGMAAABkAQAAZQQAAGcIAABo&#10;CwAAag4AAGwSAABuFwAAbyAAAG8qAABvNgAAbkUAAG5VAABuaAAAbX8AAG2YAABssAAAa8oAAGro&#10;AEREAAA+QwAANUQAACtHAAAjSwAAG08AABNUAAAOWAAACFwAAAJgAAAAZAAAAGcAAABrAAAAbQAA&#10;AG8AAABwAAAAcgAAAHQCAAB1BgAAdwoAAHkOAAB8EgAAfhgAAH8iAAB/LgAAfz0AAH5NAAB9YQAA&#10;fXcAAHyQAAB7qAAAesAAAHnfAENHAAA5SQAAL0wAACVQAAAcVQAAFFsAAA5gAAAHZQAAAGoAAABu&#10;AAAAcgAAAHYAAAB5AAAAfAAAAH4AAAB/AAAAgQAAAIMAAACFAAAAhwMAAIoIAACMDQAAjxEAAJIZ&#10;AACSJQAAkjMAAJJEAACRVwAAkG0AAI+GAACOnwAAjbUAAIzNAD1OAAAyUQAAKFYAAB5cAAAVYgAA&#10;DmgAAAduAAAAdAAAAHkAAAB+AAAAggAAAIYAAACJAAAAjAAAAI4AAACQAAAAkgAAAJQAAACWAAAA&#10;mAAAAJsAAACeBgAAoQwAAKQRAACmGwAApikAAKY6AAClTQAApWIAAKR7AACjlAAAoasAAKG/ADZX&#10;AAAsXAAAIWIAABdpAAAPcAAAB3cAAAB+AAAAhAAAAIoAAACPAAAAlAAAAJgAAACbAAAAngAAAJ8A&#10;AACiAAAApAAAAKYAAACoAAAAqwAAAK0AAACwAAAAswQAALcMAAC7EgAAux8AALswAAC7QwAAulgA&#10;ALlwAAC3iwAAt6EAALezADBiAAAlaQAAGnAAABB4AAAJgAAAAIgAAACPAAAAlgAAAJsAAAChAAAA&#10;pgAAAKoAAACuAAAAsAAAALEAAAC0AAAAtgAAALgAAAC7AAAAvQAAAMAAAADDAAAAxwAAAMsDAADP&#10;DAAA0xUAANIlAADSOAAA0U4AANBlAADPfgAAzZYAAMypAP8AAAD/AAAA/wAAAP8AAwD/AAsA/AAR&#10;APkAGwD3ACUA8wAvAO4AOADpAEAA5gBIAOIATgDfAFQA3ABZANkAXgDVAGMA0wBoANAAbQDOAHMA&#10;ywB6AMgAggDGAIwAwwCXAMAAowC+ALIAvADIALoA6gC5AP8AuAD/ALEA/wCqAP8ApwD/AP8AAAD/&#10;AAAA+wAAAPYAAADtAAcA5wAPAOIAFgDfACAA3gApANkAMwDRADsAzABCAMgASADFAE4AwgBTAMAA&#10;WAC+AF0AvABiALoAZwC5AG0AtwB0ALUAewCyAIUAsACQAK4AnACsAKoAqQC9AKcA3gCmAPkApQD/&#10;AKMA/wCdAP8AmwD/AP0AAAD2AAAA6wAAAN8AAADRAAMAygAMAMUAEgDDABsAwAAkAL4ALAC5ADUA&#10;tgA8ALMAQwCwAEgArgBOAKwAUgCrAFcAqQBcAKcAYQCmAGcApABtAKIAdACgAH0AngCIAJwAlQCa&#10;AKMAmAC0AJYAzQCVAPEAlAD/AJUA/wCQAP8AjgD/APMAAADmAAAA0QAAAMIAAAC4AAAAsQAIAK0A&#10;DwCqABYAqAAeAKgAJwCmAC8AogA2AJ8APACdAEIAmwBHAJkATACXAFEAlgBVAJQAWgCTAGAAkQBm&#10;AJAAbgCOAHYAjACBAIoAjQCIAJsAhgCsAIUAwQCEAOYAgwD9AIQA/wCDAP8AgQD/AOQAAADLAAAA&#10;ugAAAKwAAACiAAAAnAAEAJgADACWABEAlAAZAJMAIQCSACgAjwAwAI0ANgCLADwAiQBBAIgARgCG&#10;AEsAhQBPAIQAVACCAFoAgQBgAH8AZwB+AG8AfAB6AHoAhgB4AJQAdwCkAHUAtwB0ANQAcwD0AHQA&#10;/wB0AP8AdAD/AMsAAAC2AAAApgAAAJoAAACSAAAAigAAAIYACACDAA4AgQAUAIEAGwCAACMAfwAq&#10;AH0AMAB7ADYAegA7AHgAQAB3AEUAdQBJAHQATgBzAFQAcQBaAHAAYQBuAGkAbQBzAGsAfwBpAI0A&#10;aACdAGcArgBmAMcAZQDqAGYA/wBmAP8AZwD/ALgAAACkAAAAlQAAAIoAAACBAAAAfAAAAHYABAB0&#10;AAwAcgAQAHEAFgBwAB0AcAAkAG4AKgBtADAAawA1AGoAOgBpAD8AaABEAGcASQBlAE4AZABUAGMA&#10;WwBhAGMAYABtAF4AeQBdAIcAWwCWAFoAqABZAL0AWQDfAFkA+ABaAP8AWgD/AKgAAACVAAAAhwAA&#10;AHsAAABzAAAAbgAAAGoAAQBnAAgAZQAOAGQAEgBjABgAYwAfAGIAJQBhACoAXwAwAF4ANQBdADoA&#10;XAA+AFsARABZAEkAWABPAFcAVgBWAF4AVABoAFMAcwBRAIEAUACRAE8AogBOALUATgDQAE4A8ABO&#10;AP8ATwD/AJwAAACJAAAAewMAAHADAABoAwAAYgEAAF8AAABdAAQAWwALAFkADwBYABQAVwAZAFcA&#10;IABWACUAVQAqAFMAMABSADQAUQA5AFAAPwBPAEQATgBLAE0AUgBLAFoASgBjAEkAbwBHAHwARgCM&#10;AEUAnQBFALAARADHAEQA6ABEAPoARQD/AJIEAACABwAAcQoAAGYKAABeCgAAWQkAAFUHAABUBAAA&#10;UgAHAFAADABPABAATgAVAE0AGwBMACAASwAmAEoAKwBJADAASAA1AEcAOgBGAEAARQBGAEMATgBC&#10;AFYAQQBfAEAAawA+AHgAPQCIADwAmQA8AKsAPADBADsA4AA7APQAOwD/AIkKAAB4DAAAag4AAF8O&#10;AABXDgAAUQ4AAE0MAABLCwAASggCAEkECQBIAA0ARgARAEUAFgBEABwAQwAhAEIAJgBBACsAPwAx&#10;AD4ANgA9ADwAPABDADsASgA6AFIAOQBcADgAaAA2AHUANQCFADQAlgA0AKgAMwC8ADMA2AAzAO8A&#10;MwD7AIINAABxDwAAZBAAAFkRAABREQAASxEAAEcQAABEDgAAQg0AAEELBQBBBwsAPwUOAD4DEgA8&#10;AhgAOwIdADoDIgA5AygAOAMtADcDMgA2BDkANQQ/ADQFRwAzBVAAMQZaADAGZgAvB3MALgeDAC0H&#10;lQAsB6cAKwe6ACsH0gArB+sAKwf3AH0QAABsEQAAXxMAAFQUAABMFAAARhQAAEITAAA+EgAAPBAA&#10;ADoOAQA6DQYAOgoMADgJEAA2CBQANQgZADQJHwAyCSQAMQkpADAJLwAvCjYALgo9AC0KRQAsC04A&#10;KwtZACkMZQAoDHMAJwyDACYNlQAlDacAJA27ACMN0gAjDesAIw33AHgSAABoFAAAWxYAAFEXAABI&#10;FwAAQhYAAD0WAAA5FQAANxMAADURAAAzEAMAMw4IADINDQAwDREALw0WAC0NGwAsDSEAKw0nACoN&#10;LQApDjQAKA47ACcORAAlDk4AJA9ZACMQZQAhEHMAIBCEAB8QlgAeEKkAHRC9ABwQ2AAdEO4AHRD5&#10;AHMUAABkFgAAVxgAAE0ZAABFGQAAPxkAADoYAAA1FwAAMhYAADAVAAAuEwAALREEACwQCgArEA4A&#10;KRASACgQGAAmEB4AJRAkACQQKgAjETEAIhE5ACERQgAgEksAHhJWAB0TYwAcE3EAGhOCABkUlQAY&#10;FKcAFxS7ABcT1AAXE+4AGBP6AHAWAABgGQAAVBoAAEobAABCHAAAPBsAADYbAAAyGgAALxkAACwY&#10;AAAqFgAAKBQBACYTBwAlEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC4AHBU2ABsVPwAaFkkAGRZU&#10;ABgXYQAWF3AAFRiBABQYkwATGKYAEhi6ABIX0gASF+wAExf6AGwZAABdGwAAUR0AAEcdAAA/HgAA&#10;OR0AADQdAAAvHAAAKxsAACgaAAAmGQAAJBgAACIXBAAgFwoAHhcOABwXEgAaFxcAGRgeABkYJAAY&#10;GSwAFxk0ABYaPQAVGkcAFBtSABMbXwASHG4AERx/ABAckgAQHKUADxy5AA4c0AAOG+oADxv4AGkb&#10;AABaHQAATh8AAEUfAAA9IAAANh8AADEfAAAtHgAAKR0AACUdAAAjHAAAIBsAAB0bAQAbGwcAGRwN&#10;ABccEAAWHBUAFRwbABQdIgATHSkAEh4xABEeOgARH0UAEB9QAA8gXQAOIGwADSB8AA0gjwAMIKIA&#10;CyC1AAsgygALIOUADB/0AGUdAABXHwAATCEAAEIhAAA6IQAANCEAAC8hAAAqIAAAJh8AACMfAAAg&#10;HgAAHR4AABkgAAAWIAQAFCALABIhDgARIRMAESIZABAiHwAPIiYADiMvAA4jNwANI0EADCRNAAsk&#10;WQAKJGcACSR4AAgkiwAHJJ4ABySxAAYkxwAGI+MAByPxAGIfAABUIQAASSMAAEAjAAA4IwAAMiMA&#10;ACwjAAAoIgAAJCEAACEhAAAeIQAAGiEAABYjAAATJAMAESUIAA8mDQAOJxEADScWAAwnHQALJyMA&#10;CicrAAkoNAAIKD4AByhJAAYoVQAFKWQABCl0AAMphwACKZsAASivAAAoxQABKOEAASfwAF4iAABR&#10;JAAARiUAAD0lAAA1JQAALyUAACokAAAmJAAAIiMAAB8jAAAbJAAAGCUAABQmAAARKAMADykIAAws&#10;DAAKLBAACCwUAAcsGgAGLCEABSwoAAMtMAACLToAAS1FAAAtUgAALmAAAC5xAAAthAAALZkAAC2t&#10;AAAswgAALOAAACzwAFokAABNJgAAQycAADonAAAzJwAALScAACgmAAAkJgAAISYAAB0mAAAZJwAA&#10;FSkAABErAAAPLAMADS4HAAkwDAAGMQ4AAzESAAEyFwAAMh4AADIlAAAyLQAAMjYAADNCAAAzTgAA&#10;M10AADNtAAAzgQAAMpYAADKrAAAxwQAAMd8AADHwAFYnAABKKQAAPyoAADcqAAAwKgAAKykAACco&#10;AAAjKAAAHikAABoqAAAWLAAAEi4AAA8wAAANMQIACjQHAAU1CwACNg4AADcQAAA4FAAAOBoAADgi&#10;AAA4KgAAOTMAADk+AAA5SgAAOVkAADlpAAA5fQAAOJMAADioAAA3vwAAN94AADbwAFErAABGLAAA&#10;PCwAADQsAAAuLAAAKisAACUrAAAgLAAAGy0AABcvAAATMQAAEDMAAA01AAAJNwIABToGAAE7CgAA&#10;PA0AAD0PAAA+EgAAPxcAAEAeAABAJQAAQC8AAEA6AABARgAAQFQAAEBlAAA/eAAAP48AAD6mAAA+&#10;vQAAPdwAAD3wAE0uAABCLwAAOS8AADIvAAAtLgAAKC4AACIvAAAdMAAAGDIAABM1AAAQNwAADDoA&#10;AAk8AAAFPgAAAEEEAABCCAAAQwsAAEQNAABGEAAARxQAAEgZAABIIQAASCoAAEg1AABIQQAASE8A&#10;AEhgAABHcwAAR4oAAEaiAABFuQAARdkAAETwAEgyAAA+MgAANjIAADAxAAArMQAAJTIAAB80AAAZ&#10;NgAAEzkAABA8AAAMPwAACEIAAANEAAAARgAAAEgCAABKBQAASwgAAEwLAABODgAATxEAAFEVAABS&#10;HAAAUiUAAFIwAABSPAAAUUoAAFFaAABRbQAAUIQAAE+dAABOtQAATdIAAE3uAEM2AAA7NgAANDUA&#10;AC80AAAnNQAAITgAABo7AAAUPgAAEEEAAAxEAAAHRwAAAkoAAABNAAAATwAAAFEAAABTAgAAVAUA&#10;AFUIAABXCwAAWQ4AAFsRAABdFwAAXR8AAF0qAABdNgAAXEQAAFxUAABbZwAAW34AAFqXAABZrwAA&#10;WMsAAFfqAD85AAA4OQAAMzgAACs5AAAjPAAAHD8AABVDAAAQRwAAC0oAAAVOAAAAUQAAAFQAAABX&#10;AAAAWgAAAFwAAABdAAAAXwAAAGAEAABiBwAAZAsAAGYOAABoEgAAaxkAAGsjAABqLgAAajwAAGpN&#10;AABpXwAAaHUAAGePAABmqAAAZcIAAGTjAD09AAA3PAAALj0AACVAAAAdRAAAFkkAABBNAAAKUQAA&#10;BFUAAABaAAAAXQAAAGAAAABjAAAAZgAAAGgAAABqAAAAawAAAG0AAABvAgAAcQYAAHQKAAB2DgAA&#10;eRMAAHsbAAB7JwAAejUAAHlFAAB4WQAAeG0AAHeGAAB2nwAAdbcAAHTSADxBAAAyQgAAKEUAACBK&#10;AAAXTgAAEFQAAApZAAACXgAAAGMAAABnAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0A&#10;AAB/AAAAggAAAIQDAACHCQAAig4AAI4TAACPHgAAjisAAI47AACNTgAAi2MAAIp8AACKlQAAiK0A&#10;AIfFADZHAAAsSwAAIk8AABlVAAAQWwAACmEAAAFnAAAAbQAAAHIAAAB3AAAAewAAAH8AAACDAAAA&#10;hgAAAIgAAACKAAAAjQAAAI8AAACRAAAAlAAAAJcAAACaAQAAnQcAAKENAAClFAAApCEAAKQxAACj&#10;RAAAolkAAKBwAACfiwAAnaIAAJ23ADBQAAAlVQAAG1sAABJiAAALaQAAAXAAAAB3AAAAfQAAAIMA&#10;AACIAAAAjQAAAJEAAACVAAAAmAAAAJoAAACcAAAAnwAAAKEAAACjAAAApgAAAKkAAACsAAAAsAAA&#10;ALQHAAC4DgAAuhgAALonAAC5OQAAuE4AALdlAAC2fgAAtZYAALOrAClbAAAeYgAAFGkAAAxxAAAC&#10;eQAAAIEAAACJAAAAjwAAAJYAAACbAAAAoAAAAKQAAACoAAAAqwAAAKwAAACvAAAAsgAAALQAAAC2&#10;AAAAuQAAALwAAADAAAAAxAAAAMgAAADNBwAA0hAAANIdAADRLwAA0EQAAM9bAADNcwAAy40AAMqh&#10;AP8AAAD/AAAA+wAAAPoAAAD8AAgA+AAPAPUAFwD0ACAA8QAqAOsAMwDmADsA4gBDAN4ASQDaAE8A&#10;1gBUANMAWQDQAF4AzgBjAMsAaADJAG4AxgB1AMMAfQDBAIYAvgCSALsAngC5AK4AtgDDALQA6ACz&#10;AP8ArwD/AKUA/wCeAP8AmwD/AP0AAAD3AAAA8gAAAPAAAADnAAMA4QAMANwAEgDYABsA1gAkANIA&#10;LQDMADYAxgA9AMIAQwC/AEkAvABOALoAUwC4AFgAtgBdALUAYgCzAGcAsQBuAK8AdgCsAH8AqgCK&#10;AKgAlwClAKYAowC5AKEA2QCgAPkAngD/AJgA/wCSAP8AjwD/APMAAADsAAAA4wAAANMAAADIAAAA&#10;wQAJAL0ADwC7ABYAuQAfALcAJwCzAC8ArwA3AKwAPQCqAEMAqABIAKYATQCkAFIAowBWAKEAWwCf&#10;AGEAngBnAJwAbwCaAHgAlwCDAJUAkACTAJ4AkQCwAJAAyACOAPAAjQD/AIoA/wCFAP8AggD/AOcA&#10;AADdAAAAxgAAALgAAACuAAAAqAAEAKUADAChABIAoQAZAKAAIgCfACkAmwAwAJgANwCWAD0AkwBC&#10;AJIARwCQAEsAjwBQAI0AVQCMAFoAigBhAIgAaACHAHAAhQB7AIMAiACBAJYAfwCnAH0AvAB8AOMA&#10;fAD9AHwA/wB4AP8AdgD/ANYAAADAAAAArwAAAKMAAACZAAAAkwAAAI8ACQCNAA4AiwAUAIoAHACK&#10;ACMAiAAqAIUAMACDADYAggA7AIAAQAB/AEUAfgBKAHwATwB7AFQAegBaAHgAYQB2AGkAdQBzAHMA&#10;gABxAI4AbwCfAG4AsgBtAM8AbAD0AGwA/wBrAP8AaQD/AMAAAACrAAAAmwAAAI8AAACHAAAAgAAA&#10;AHwABAB6AAwAeAARAHgAFwB4AB4AdwAkAHUAKgBzADAAcQA1AHAAOgBuAD8AbQBEAGwASQBrAE4A&#10;agBUAGgAWwBnAGMAZQBtAGQAeABiAIcAYACXAF8AqgBeAMIAXgDpAF4A/wBeAP8AXQD/AKwAAACZ&#10;AAAAigAAAH8AAAB3AAAAcQAAAG0AAABqAAgAaQAOAGgAEgBnABgAZwAfAGcAJQBlACoAYwAvAGIA&#10;NABhADkAYAA+AF8AQwBeAEgAXQBOAFsAVQBaAF0AWABnAFcAcgBVAIEAVACRAFMAowBSALgAUQDc&#10;AFEA+QBSAP8AUgD/AJ0AAACLAAAAfAAAAHEAAABpAAAAZAAAAGAAAABeAAUAXAALAFsADwBbABQA&#10;WgAZAFoAHwBZACUAVwAqAFYALwBVADQAVAA4AFMAPQBSAEMAUABJAE8AUABOAFgATQBiAEsAbQBK&#10;AHoASQCLAEgAnQBHALEARwDMAEYA8ABHAP8ARwD/AJAAAAB+AAAAcAAAAGYAAABeAAAAWQAAAFYA&#10;AABTAAEAUgAIAFAADQBPABAATwAVAE4AGgBOACAATQAlAEwAKgBKAC4ASQAzAEgAOABHAD4ARgBE&#10;AEUASwBEAFMAQwBdAEEAaABAAHUAPwCFAD4AlwA9AKsAPQDDAD0A5gA9APsAPgD/AIcAAAB1AwAA&#10;aAYAAF0HAABVBgAAUAYAAEwEAABKAQAASQAEAEcACgBGAA4ARQARAEUAFgBEABsAQwAgAEIAJQBB&#10;ACoAQAAvAD8ANAA+ADoAPQBAADsARwA6AE8AOQBZADgAZAA3AHEANgCBADUAkwA0AKYANAC7ADQA&#10;3QA0APUANQD/AH4GAABtCQAAYAsAAFYMAABODAAASAsAAEQKAABCCAAAQAUBAD8BBwA+AAsAPQAO&#10;ADwAEgA7ABcAOwAcADoAIQA5ACUANwAqADYAMAA1ADUANAA8ADMAQwAyAEwAMQBVADAAYAAvAG0A&#10;LgB9AC0AjwAsAKIALAC2ACwA0AAsAO4ALAD8AHcKAABnDAAAWg4AAFAOAABJDgAAQw4AAD4NAAA7&#10;DAAAOQsAADgJAwA3BQgANgINADUBEAA0ABMAMwAYADIAHQAxACIAMAAnAC8ALAAuADIALQA4ACwA&#10;QAArAEkAKgBSACkAXQAoAGsAJwF6ACYBjAAlAJ8AJQCyACUAygAlAOgAJQD3AHINAABiDgAAVhAA&#10;AEwRAABEEQAAPhEAADkQAAA2DwAAMw4AADENAQAwCwUAMAgKAC8GDQAuBREALAQUACsDGQAqAx4A&#10;KQMjACgEKQAnBC8AJgU1ACUFPQAkBUYAIwZQACIGXAAhB2kAIAd5AB8HiwAeB50AHgewAB0GxgAd&#10;BuMAHQXzAG0OAABeEQAAUhIAAEgTAABAEwAAOhMAADUSAAAxEQAALhAAACwPAAAqDgMAKg0HACkL&#10;CwAoCQ4AJwkRACUIFgAkCBsAIwkgACIJJgAhCSwAIAozAB8KOwAeC0QAHQtPABwMWwAbDGkAGgx5&#10;ABgMiwAYDJ4AFwywABYMxQAWDOEAFgvwAGkQAABaEgAAThQAAEUVAAA9FQAANxUAADEUAAAtEwAA&#10;KhIAACgRAAAmEAEAJBAEACMOCAAjDQwAIgwPACAMEwAfDBgAHg0dAB0NIwAcDSoAGw0yABoOOgAY&#10;DkQAFw5QABYPXAAVD2oAExB7ABIQjQAREKAAERCzABAPyQAQD+QAEQ/yAGUSAABXFAAASxYAAEIX&#10;AAA6FwAANBcAAC8WAAAqFQAAJxQAACQTAAAiEwAAIBIDAB4RBgAdEAkAHBANABsPEAAZEBUAGBAb&#10;ABcQIQAWECgAFREwABQROQATEUMAEhJOABESWgAQEmkAEBN5AA4TjAAOE54ADROxAA0SxQAMEuEA&#10;DRLxAGIUAABUFgAASRgAAD8ZAAA3GQAAMRkAACwYAAAoFwAAJBYAACEWAAAfFQAAHBQCABoTBAAZ&#10;EgYAFxILABUSDgAUEhIAExMYABITHwAREyYAERQtABAUNgAPFUEADhVMAA4WVwANFmUADBd1AAsX&#10;hwAKF5oACRatAAgWwQAIFt0ACRXuAF8WAABRGAAARhoAAD0aAAA1GwAALxoAACoaAAAlGQAAIhgA&#10;AB8YAAAcFwAAGRYBABcWAwAVFgQAExYJABEWDQAQFxEADxcWAA4XHAAOGCMADRgqAAwZMwAMGTwA&#10;CxpHAAoaUwAJGmEABxtxAAYbgwAFG5cABBqqAAMavwADGdoABBnsAFwYAABOGgAAQxwAADocAAAz&#10;HAAALBwAACccAAAjGwAAIBoAAB0ZAAAaGQAAFxgBABUYAgASGQQAEBsHAA4bDAANHBAADBwTAAsc&#10;GQAKHB8ACR0nAAgdLwAHHjkABh5DAAQeUAADH14AAh9uAAEfgAAAH5UAAB6pAAAevQAAHdgAAB3s&#10;AFgaAABLHAAAQR4AADgeAAAwHgAAKh4AACUdAAAhHAAAHhwAABsbAAAYGwAAFhsBABMbAgARHAQA&#10;Dh4HAAwfCwAKIA4ACCASAAYhFwAFIR0ABCEkAAIiLAABIjUAACJAAAAjTQAAI1oAACNrAAAjfgAA&#10;I5MAACKnAAAivAAAIdcAACHtAFUdAABIHwAAPiAAADUgAAAuIAAAKCAAACMfAAAgHgAAHR0AABod&#10;AAAWHQAAEx4AABEfAgAOIAQADSIHAAokCwAGJQ0ABCUQAAImFAAAJhoAACYhAAAnKQAAJzIAACc9&#10;AAAnSQAAKFcAAChnAAAnewAAJ5AAACelAAAmuwAAJtYAACXtAFEgAABFIQAAOyIAADIiAAAsIgAA&#10;JiEAACIhAAAeIAAAGx8AABggAAAUIAAAESIAAA8jAAANJQMACiYGAAYoCgADKQ0AACsPAAAsEgAA&#10;LBcAACweAAAsJgAALS8AAC05AAAtRgAALVQAAC1kAAAtdwAALI0AACykAAArugAAK9YAACruAE0i&#10;AABBJAAAOCQAADAkAAApJAAAJCMAACEiAAAdIgAAGSIAABUjAAASJAAADyYAAA0oAAAKKgIABiwF&#10;AAIuCQAALwsAADAOAAAyEAAAMxUAADMbAAAzIgAAMysAADM2AAAzQgAAM1AAADNgAAAzcwAAMooA&#10;ADKhAAAxuAAAMNYAADDvAEklAAA+JgAANCcAAC0nAAAoJgAAIyUAAB8kAAAbJQAAFiYAABIoAAAQ&#10;KgAADSwAAAouAAAGMAEAAjIEAAA0BwAANQoAADcMAAA4DgAAOhIAADoXAAA6HwAAOicAADoyAAA6&#10;PgAAOkwAADpcAAA6bwAAOYYAADieAAA4tgAAN9QAADbvAEQpAAA6KQAAMSkAACspAAAmKAAAIicA&#10;AB0oAAAYKQAAEysAABAuAAANMAAACTIAAAU1AAABNwAAADkCAAA7BQAAPAgAAD4LAAA/DQAAQRAA&#10;AEMUAABDGwAAQyMAAEMuAABDOQAAQ0cAAEJXAABCagAAQYEAAECaAAA/sgAAPs8AAD7vAD8sAAA2&#10;LAAALywAACorAAAlKgAAHysAABktAAAULwAAEDIAAA01AAAIOAAABDoAAAA8AAAAPwAAAEEAAABD&#10;AgAARQUAAEYIAABICwAASg4AAEwRAABNFgAATR4AAE0oAABNNAAATEIAAExRAABLZAAAS3sAAEqU&#10;AABJrQAASMoAAEfsADswAAAzLwAALS8AACgtAAAiLwAAGzEAABU0AAAQNwAADToAAAg9AAACQAAA&#10;AEMAAABGAAAASAAAAEoAAABMAAAATgEAAE8EAABRBwAAUwsAAFUOAABYEgAAWRkAAFgiAABYLgAA&#10;VzwAAFdLAABWXgAAVnMAAFWNAABUpwAAUsIAAFLmADgzAAAxMgAALDEAACUyAAAdNQAAFjgAABE8&#10;AAAMQAAAB0QAAABHAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWQAAAFoAAABcAwAAXgcAAGEL&#10;AABkDgAAZhMAAGccAABmJwAAZjQAAGVEAABkVwAAZGsAAGKFAABhnwAAYLkAAF7cADU3AAAwNQAA&#10;KDcAACA6AAAYPQAAEUIAAAxGAAAGSgAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABkAAAA&#10;ZQAAAGcAAABpAAAAbAEAAG4GAABxCwAAdA8AAHcVAAB3IAAAdi0AAHY9AAB1TwAAdGMAAHN7AABy&#10;lQAAcK8AAG/JADU6AAArOwAAIj8AABpDAAASSAAADE0AAAVSAAAAVwAAAFwAAABgAAAAZAAAAGgA&#10;AABrAAAAbgAAAHEAAABzAAAAdQAAAHcAAAB6AAAAfAAAAH8AAACCBAAAhgoAAIoPAACMFwAAiyQA&#10;AIozAACJRQAAh1sAAIZyAACFiwAAg6UAAIK8AC9AAAAlRAAAHEkAABNOAAANVAAABFoAAABhAAAA&#10;ZgAAAGsAAABvAAAAdAAAAHkAAAB9AAAAgAAAAIMAAACFAAAAhwAAAIoAAACMAAAAjwAAAJIAAACW&#10;AAAAmQIAAJ4JAACiEAAAohoAAKEpAACgOwAAn1AAAJ1nAACagQAAmpkAAJmvAClJAAAfTgAAFVQA&#10;AA5bAAAFYgAAAGkAAABwAAAAdwAAAH0AAACCAAAAhgAAAIsAAACPAAAAkwAAAJUAAACXAAAAmgAA&#10;AJ0AAACgAAAAowAAAKYAAACqAAAArgAAALIAAAC3CgAAuxEAALofAAC5MAAAt0UAALVcAAC0dAAA&#10;sY4AAK+kACJUAAAYWwAAEGIAAAdqAAAAcwAAAHsAAACCAAAAiQAAAJAAAACVAAAAmgAAAJ8AAACj&#10;AAAApgAAAKgAAACrAAAArgAAALAAAACzAAAAtgAAALoAAAC9AAAAwgAAAMcAAADMAQAA0wsAANQV&#10;AADTJgAA0ToAANBRAADNaAAAy4EAAMqWAPwAAAD2AAAA8gAAAPEAAADzAAUA9AAMAPIAEwDwABwA&#10;7QAlAOgALgDiADYA3gA+ANkARADUAEoA0QBPAM4AVADLAFkAyQBeAMYAYwDEAGkAwQBwAL4AeAC8&#10;AIEAuQCNALYAmgCzAKsAsQDAAK8A5gCuAP8ApQD/AJoA/wCUAP8AjwD/APQAAADsAAAA6AAAAOcA&#10;AADfAAAA2QAJANIAEADPABcAzwAgAMwAKADGADAAwAA3ALwAPgC5AEQAtwBJALUATgCzAFMAsQBX&#10;AK8AXQCtAGIAqwBpAKkAcQCnAHoApQCFAKIAkwCgAKIAnQC2AJsA1ACZAPkAlgD/AI0A/wCIAP8A&#10;hAD/AOgAAADfAAAA2QAAAMkAAAC/AAAAuAAEALUADQCzABIAsQAaALAAIgCtACoAqQAxAKYAOACk&#10;AD0AogBDAKAASACeAEwAnABRAJsAVgCZAFwAlwBiAJUAaQCTAHIAkQB9AI8AiwCNAJoAiwCsAIkA&#10;xQCIAO4AhgD/AH8A/wB6AP8AeAD/ANkAAADNAAAAuwAAAK4AAAClAAAAnwAAAJwACQCZAA8AmQAV&#10;AJkAHQCYACQAlAArAJEAMQCOADcAjAA8AIsAQQCJAEYAiABLAIYAUACFAFUAgwBbAIIAYgCAAGsA&#10;fgB1AHwAggB6AJIAeACjAHcAuQB2AOAAdQD/AHIA/wBuAP8AbAD/AMcAAAC1AAAApQAAAJkAAACP&#10;AAAAiQAAAIUABACEAAwAggARAIIAFwCCAB4AgAAlAH4AKwB8ADEAegA2AHkAOwB3AEAAdgBEAHUA&#10;SQBzAE8AcgBVAHAAXABvAGQAbQBuAGwAegBqAIoAaACbAGcArwBmAMwAZQD1AGQA/wBhAP8AYAD/&#10;ALQAAACgAAAAkAAAAIUAAAB9AAAAdwAAAHMAAABwAAgAbwAOAG8AEgBvABgAbwAfAG0AJQBrACoA&#10;aQAwAGgANABnADkAZgA+AGUAQwBjAEgAYgBOAGEAVQBfAF4AXgBnAFwAcwBbAIIAWQCTAFgApgBX&#10;AL8AVwDqAFcA/wBWAP8AVAD/AKEAAACOAAAAfwAAAHUAAABsAAAAaAAAAGQAAABhAAQAYAALAF8A&#10;DwBfABMAXwAZAF8AHwBdACUAXAAqAFsALwBZADMAWAA4AFcAPQBWAEMAVQBJAFMAUABSAFgAUQBh&#10;AFAAbQBOAHsATQCMAEwAnwBLALUASgDcAEoA+gBKAP8ASgD/AJIAAACAAAAAcgAAAGcAAABfAAAA&#10;WgAAAFcAAABVAAEAUwAHAFIADABSABAAUgAUAFIAGgBRAB8ATwAkAE4AKQBNAC4ATAAzAEsAOABK&#10;AD0ASQBDAEgASgBGAFIARQBcAEQAZwBDAHUAQgCGAEEAmABAAK4AQADLAD8A8gBAAP8AQAD/AIUA&#10;AAB0AAAAZwAAAF0AAABVAAAATwAAAEwAAABKAAAASAAEAEcACgBHAA0ARgARAEYAFQBGABoARQAf&#10;AEQAJABDACkAQgAtAEEAMwA/ADgAPgA+AD0ARQA8AE4AOwBXADoAYgA5AG8AOACAADcAkwA2AKcA&#10;NgDAADYA6AA2AP4ANgD/AHwAAABrAAAAXgIAAFQDAABNAwAARwMAAEMBAABBAAAAPwABAD4ABwA9&#10;AAsAPQAOADwAEQA8ABYAPAAaADoAHwA5ACQAOAApADcALgA2ADMANQA6ADQAQQAzAEkAMgBTADEA&#10;XgAwAGsALwB7AC4AjgAtAKIALQC4AC0A3QAtAPgALgD/AHMBAABkBQAAVwcAAE0IAABGCAAAQAgA&#10;ADsHAAA4BQAANwMAADYABAA1AAgANAAMADQADwA0ABIAMwAWADIAGwAxACAAMAAkAC8AKQAuAC8A&#10;LQA2ACwAPQArAEUAKgBPACkAWgAoAGcAJwB3ACYAiQAmAJ0AJQCzACUAzwAlAPAAJgD/AG0GAABe&#10;CQAAUgsAAEgMAABADAAAOgsAADYLAAAyCgAAMAgAAC4GAgAuAwYALQAKACwADQAsABAAKwATACoA&#10;FwApABwAKAAgACcAJQAmACsAJQAyACQAOQAjAEIAIgBLACIAVwAhAGQAIABzAB8AhQAfAJkAHgCu&#10;AB4AxwAeAOkAHwD6AGgJAABZDAAATQ0AAEMOAAA8DgAANg4AADENAAAtDQAAKgwAACgLAAAnCQQA&#10;JgYIACYECwAlAw4AJAEQACQBFAAiARgAIQEdACEAIgAgACgAHwAuAB4BNgAdAT8AHAFJABsBVAAa&#10;AWEAGgFwABkBggAYAJYAGACqABgAwQAYAOEAGAD0AGMMAABVDgAASQ8AAEAQAAA4EAAAMhAAAC0P&#10;AAApDgAAJg4AACMNAAAiDAMAIAsGACAJCQAfBwwAHgYOAB4FEQAcBRUAGwUaABoFHwAaBSUAGQUr&#10;ABgFMwAXBjwAFgZGABYGUgAVB18AFAduABMHgAASB5QAEganABIFvAASBNkAEgPvAF8OAABRDwAA&#10;RhAAADwRAAA1EQAALxEAACoRAAAmEAAAIhAAACAPAAAdDgIAHA0FABoNBwAaCwoAGQoNABgJEAAX&#10;CRIAFgkXABUJHAAUCSIAFAopABMKMQASCjoAEgtFABELUQAQDF8ADwxuAA4MgAAODJQADQunAA0L&#10;ugANCtIADQrqAFwPAABOEQAAQxIAADoTAAAyEwAALBMAACcSAAAjEQAAHxEAABwQAAAaEAIAGA8E&#10;ABYOBwAVDgkAFA0LABMMDQASDBAAEgwUABEMGgARDSAAEA0oAA8NMAAODjsADQ5GAA0OUQAMD14A&#10;Cw9tAAoPfwAJD5MACQ+mAAgOuQAIDtAABw7oAFgRAABLEgAAQBMAADcUAAAwFAAAKRQAACUUAAAh&#10;EwAAHRIAABoSAAAXEQIAFREFABMQBwASEAkAEQ8KABAODAAODg4ADg8SAA0QGAANEB4ADBAlAAwQ&#10;LQALETYAChFBAAkRTQAIEloABxJqAAYSfAAFEpAABBKkAAMRuAADEc8AAhHoAFUSAABJFAAAPhUA&#10;ADUWAAAtFgAAJxYAACIVAAAeFAAAGxQAABgTAAAVEgMAExIFABIRBwAQEQkADxEKAA0RCwAMEg4A&#10;CxIRAAoSFQAJExsACRMiAAgTKgAHFDMABRQ+AAQVSgADFVgAAhVnAAEVegAAFY4AABWjAAAUtwAA&#10;FM8AABPpAFIUAABGFgAAOxcAADIXAAArFwAAJRcAACEWAAAcFgAAGRUAABYUAQAUEwQAEhMGABES&#10;CAAPEggADhMJAAwUCgAKFQ0ACBYQAAYWEwAFFhkABBcfAAMXJwACGDAAARg7AAAZRwAAGVUAABlk&#10;AAAZdwAAGYwAABiiAAAYtwAAF88AABfqAE8WAABDGAAAORkAADAZAAApGQAAIxkAAB8YAAAbFwAA&#10;GBYAABUVAgATFQUAERQGABAUBgAOFQcADBYIAAoXCgAHGQwABBoOAAIbEgABGxYAABsdAAAcJAAA&#10;HC0AABw4AAAdRAAAHVIAAB1iAAAddQAAHYoAABygAAActgAAG9AAABrrAEwYAABAGgAANhsAAC0b&#10;AAAmGwAAIRoAAB0ZAAAZGQAAFxgAABQXAwASFgQAEBcEAA4XBAAMGQUAChoHAAccCQADHQsAAB8N&#10;AAAgEAAAIBQAACEaAAAhIgAAISoAACE1AAAiQQAAIk8AACJfAAAicgAAIYgAACGfAAAgtgAAH9EA&#10;AB/tAEgaAAA9HAAAMx0AACsdAAAkHQAAIBwAABwbAAAYGgAAFhkBABMZAQARGQEADhoBAAwcAgAK&#10;HQMABx8FAAMhCAAAIgoAACQMAAAmDgAAJhIAACYYAAAnHwAAJycAACcyAAAnPgAAJ0sAACdcAAAn&#10;bgAAJoUAACadAAAltAAAJNEAACPuAEQdAAA5HwAAMB8AACgfAAAjHgAAHh0AABscAAAYGwAAFBwA&#10;ABEcAAAOHQAADR8AAAohAAAGIgEAAyQEAAAmBgAAKAgAACoLAAArDQAALRAAAC0VAAAtHAAALSQA&#10;AC4uAAAuOgAALkgAAC1YAAAtagAALYEAACyaAAArsgAAKtAAACnvAEAgAAA2IQAALSEAACYhAAAh&#10;IAAAHR8AABoeAAAWHgAAEh8AAA8hAAANIgAACiQAAAYmAAACKAAAACsCAAAtBAAALwYAADAJAAAy&#10;DAAANA4AADUSAAA1GAAANSAAADUqAAA1NgAANUMAADVTAAA0ZgAANHwAADOWAAAyrwAAMc0AADDv&#10;ADwjAAAyJAAAKiQAACQjAAAgIgAAHCEAABchAAATIwAAECUAAA0nAAAJKQAABSsAAAEuAAAAMAAA&#10;ADIAAAA0AQAANgQAADgGAAA6CQAAPA0AAD4QAAA+FAAAPhwAAD4mAAA+MQAAPj8AAD1OAAA9YQAA&#10;PHcAADuRAAA6qwAAOckAADjtADcnAAAvJwAAKCYAACMlAAAfJAAAGSUAABQmAAAQKAAADSsAAAku&#10;AAAFMAAAADMAAAA1AAAAOAAAADoAAAA8AAAAPgEAAEADAABCBwAARAoAAEYNAABJEQAASRcAAEgh&#10;AABILAAARzoAAEdJAABGWwAARXEAAESLAABDpQAAQsMAAEHoADQqAAAsKgAAJygAACInAAAcKAAA&#10;FioAABEtAAANMAAACTMAAAM2AAAAOQAAADwAAAA+AAAAQQAAAEMAAABGAAAASAAAAEoAAABMAwAA&#10;TgYAAFAKAABTDgAAVBMAAFQcAABTJwAAUzQAAFNDAABSVQAAUWoAAFCDAABPngAATbkAAEzgADAt&#10;AAArLAAAJisAAB8sAAAYLgAAEjIAAA01AAAIOQAAAj0AAABAAAAAQwAAAEYAAABJAAAATAAAAE4A&#10;AABRAAAAUwAAAFUAAABXAAAAWQEAAFwGAABfCgAAYg4AAGMVAABjHwAAYiwAAGE8AABgTgAAX2IA&#10;AF57AABclgAAW7AAAFnPAC8wAAAqLwAAIjAAABozAAATNwAADjsAAAg/AAABRAAAAEgAAABMAAAA&#10;TwAAAFIAAABVAAAAWAAAAFsAAABdAAAAYAAAAGIAAABkAAAAZgAAAGkAAABtBQAAcAsAAHQQAAB0&#10;GAAAcyUAAHI0AAByRQAAcFkAAG9xAABtiwAAa6YAAGrAAC4zAAAlNQAAHTgAABQ8AAAOQQAAB0cA&#10;AABMAAAAUQAAAFUAAABZAAAAXQAAAGEAAABlAAAAaAAAAGsAAABtAAAAbwAAAHIAAAB0AAAAdwAA&#10;AHoAAAB+AAAAggQAAIYLAACKEQAAiRwAAIgrAACGPQAAhFIAAINnAACBgQAAf5sAAH6yACk6AAAg&#10;PQAAFkIAAA9IAAAITgAAAFQAAABaAAAAYAAAAGQAAABpAAAAbgAAAHIAAAB2AAAAegAAAH0AAACA&#10;AAAAggAAAIUAAACIAAAAiwAAAI4AAACSAAAAlgAAAJsDAACgDAAAohMAAKAhAACfMwAAnUcAAJpe&#10;AACYdwAAl48AAJWnACNDAAAZSAAAEU4AAAlVAAAAXAAAAGMAAABqAAAAcQAAAHYAAAB7AAAAgAAA&#10;AIYAAACKAAAAjgAAAJEAAACTAAAAlgAAAJkAAACcAAAAoAAAAKMAAACnAAAAqwAAALAAAAC2BAAA&#10;vA0AALoXAAC5KAAAtzwAALRSAACyagAAr4UAAK2cABxOAAATVAAAC1wAAAFkAAAAbAAAAHQAAAB8&#10;AAAAgwAAAIkAAACPAAAAlAAAAJoAAACfAAAAogAAAKQAAACnAAAAqgAAAK4AAACxAAAAtAAAALgA&#10;AAC8AAAAwQAAAMcAAADNAAAA1AUAANgQAADVHgAA0zEAANBIAADNXwAAy3YAAMiOAAAAAAAAAAAA&#10;AAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+&#10;QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaH&#10;iIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q&#10;0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////&#10;//////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBob&#10;HB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJj&#10;ZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqus&#10;ra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT1&#10;9vf5+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAA&#10;AAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5A&#10;QUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeI&#10;iouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR&#10;0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////&#10;/////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQl&#10;JicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1e&#10;X2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaX&#10;mJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q&#10;0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAME&#10;IQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0ODxAR&#10;EhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdI&#10;SUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CB&#10;goOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4ubq7&#10;vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz9PX2&#10;9/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhob&#10;HBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1P&#10;UFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9&#10;v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq&#10;6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoL&#10;CwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8w&#10;MTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuO&#10;kJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY&#10;2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7&#10;+/z8/f3+/v/aywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmr&#10;nYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657&#10;xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDc&#10;yA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYnc&#10;qpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWo&#10;iMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6S&#10;y7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL&#10;3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuz&#10;pYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oy&#10;rMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuba&#10;ywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qia&#10;jeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfR&#10;sKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3&#10;ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb&#10;6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGn&#10;mY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH&#10;1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTA&#10;s2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0O&#10;OunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/j&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2f&#10;iNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubZywkb584NOejNEGDcyQ2Sy7swq8a4T7TAs2e9&#10;u657xLWpiMuypofRr6OH1a2giNmrnoncqZyK3qebjOClmY/joZiQ5KGYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOTZywka5M4NOefO&#10;DmDaygySy7wuq8W5TbTAtGa9uq56xbWph8uxpofRrqOH1aygiNmqnoncp5yK3qWbi+Cimo3inpmP&#10;456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP456Zj+PYywka4c8MOeXPDmDZygyRy74sq8W5TLW+tGe9ua57xbSqh8ywpofRraOH1augiNmo&#10;nojbpZ2J3aOcit+fmovhm5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4puZjuLYywka3NALOePQDWDYywuRy78rq8S6TLW9s2e+uK57&#10;xbSph8ywpofRrKOH1amgh9imn4jbo52I3aCcid6dm4rgmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeHXzAka2tELON7RDF/W&#10;ywuRy8AprMK5Tba8s2i+t657xrOph8yvpofRqqOG1aehh9ikn4faoZ6H3J6diN2anInelZuM4JWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4JWbjODWzAkZ2dELONrTDF/UzAuRycAprcC5Tra6s2m/ta58xrKph8ytpobRqaOG1KWhhteioIbZ&#10;n5+G2pueh9yXnYjdk5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3pOci97VzAkZ2NILN9jTC17SzAuTx78rrb64ULe5smq/tK18xrCp&#10;h8yrpobQp6SF1KOihdafoYXYnKCF2ZifhtqUnofckJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit3UzQkZ1tILN9bUC17QywqV&#10;xL4trry4Ubi3smrAs618xq6ph8yppobQpaSF06CjhNWdooTWmaGF2JWghdmRn4fajp6J246eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246e&#10;idvTzQoY1dMLNtTUC1/OywmXwb4wr7q3U7i1smzAsK19x6yqhsunp4XPoqWE0Z6khNOao4TVlqKE&#10;1pOhhdePoIbYi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2YugidnSzgoX09QLNdHTCmLLzAmZvr0zsbe3VbmysW3Bra19xqqqhsuk&#10;qITOn6eE0Julg9KXpIPTk6OE1JCjhdWMoobWiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNfQzwoW0dQLN87TCmXGygudubw4&#10;srS2WLqtsW7Bqq59xqerhcmhqYTMnKiDzpeng8+TpoPRkKWE0o2lhdOKpIbTh6OI1IejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNTO&#10;0AoVztQKOsrTCmjAyA+htbs+tK21W7upsW/Bpq99xKOthMedq4PKmKqDy5Opg82QqITOjaeEz4qn&#10;hc+HpofQhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0YWmiNHM0AkYytQKPsXTCm24xRalrrlEtae1XrujsnDAobB9w5+uhMWZrYPH&#10;lKyEyZCrhMqNqoXLiqqFy4iphsyFqYfNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic3I0QkbxdUKQr/TCnKxxB6npblJtqG2&#10;YLues3C+nbF9wZuwhMOVr4TEka6Exo2thceKrYbHiKyGyIash8iEq4nJgquKyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrisnE0ggg&#10;wNYJSLjUCnipzxeYnr5Hrpq2YrqYtXG8l7N8vpeyhMCSsYXCjbCFw4qvhsSIr4fEhq+IxYSuicWD&#10;rorFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6LxYGui8W/1AclutcJTq7aC3Cg2xOHl805mpLDWKiRvGyykbd6uZK0g72Os4a/i7KH&#10;wIixh8CGsYjBhLGJwYOxisGCsYvCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjML3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTC&#10;o3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAW&#10;Mfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDW&#10;roiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWV&#10;ic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6&#10;vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9&#10;IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT&#10;2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2z&#10;korQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/&#10;v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPq&#10;tyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2G&#10;mNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQ&#10;sY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7yg&#10;iMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8&#10;zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNms&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L&#10;0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndr3wA8V+MAWMPm9IFPquCd8zKhEq8alXbTCpHC6vqJ/v7ygiMO5&#10;m4jHt5iIyrWVic6zkorQsY+L07CNjdWvio/XrYiT2a2GmNqrhp3aq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndr3wQ8V98EWMPi+H1PquCZ8y6lD&#10;q8amXLTCpG+6vqJ+v7ugiMO5nYfItpqHzLOXiM+xlInSsJKK1a6PjNetjY7ZrIqS3KuJmd2niJzb&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNv2&#10;wQ4U98EVMPi/HlPquSV8y6lCq8anW7PCpW66vqN+v7uhiMS4nofJtZyHzbKZh9GwlojUrpSJ162S&#10;i9qrkI3cqY2S36iNmt+ji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3KOLnNz2wQ4U9sIVMPe/HlPquiR8y6lBrManWrPCpW26vqN9v7ujiMS3oIfJ&#10;tJ2HzrGbh9OvmYjWrZeJ2quVitypk43fp5KR4qSRmeCgjpzcoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNz1wg4U9cIUMPbAHVPquiN8y6pBrMao&#10;WbPCpm26vqR9v7qkh8W3oYfKs5+Hz7Cdh9Sum4jYq5mJ3KmYi9+nmI7ipZeS5qCWmeCck5vdnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm930wg0U&#10;9cMUMPbAHFPquyJ8yqpArMaoWLPCpmy6vqR8v7qlhcW2o4fLs6GH0LCfh9WtnYjaqp2K3aebjOCk&#10;mo7in5iP452amOGZl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3ZmXm93yww0U9MMTMPXBG1PqvCF8yqs/rcapV7PCp2u6vqV7v7qmhMW2pYfLsqOH&#10;0a+hh9arn4jap52J3aScit+gm4vgm5qN4peak+GXnJvel5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm97www0U9MQTL/XCGlLqvSB8yqs+rMaqVrPC&#10;qGu6vqd5v7qog8W2p4fMsqWH0ayih9aooIfZpJ6I3KGdiN2cnInel5uL4JObj+CSnZfekp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl97txAwT88US&#10;L/TCGVLqvR98yqw8rMarVbPCqGq5vql3v7qqgMW1qYfMr6WH0qqih9aloIbYoZ+G2p2eh9uZnYfd&#10;lJ2J3pCcjd6OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3Y6dk93qxQwT8sURL/PDGFLqvh18y606rMasVLPCqWm5vqxzv7qtfsWyqYfMrKWG0aej&#10;htWioYXXnqCF2JqghdqWn4bbkZ6I3I2ei9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9zmxQsT8cYRL/LEF1LqwBt8y684rMatUrLCq2a5&#10;v7BvvretfsawqYfNqqaG0aSkhdOfo4TVm6KE1pehhdiToIXZj6CH2YufitqIn43aiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdrhxgoT8McQLvDG&#10;FlHqwRl8y7A1q8evT7LDsGC4vLJsv7KtfsetqYbMp6eFz6GlhNKcpITTmKOE1JSjhNWQooXWjaGG&#10;14mhiNiHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2Iehi9jbxwkS7skPLu7IFFHrxBZ8zLMwq8exTLHEuFa3trFuwa6tf8epqobLo6iEzp6ng8+Z&#10;poPRlaWD0pGkhNOOpIXUi6OG1IijiNWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitXayAkS68sNLevKEVDrxxJ8zLYqqsi3RLC6tlm6r7Fw&#10;wqqtf8emq4XKoKqEzJqog82WqIPOkqeDz4+mhNCMpoXRiaWG0Yelh9KFpYnShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidLYyQkR380LLOfND0/o&#10;yw57zbwiqMK8PLGxtV68qbFywqauf8WirYTHnKuDyZeqg8qTqoTLkKmEzI2phM2LqIXNiKiGzoan&#10;h86Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z4Snic/VyQkQ2M8KK9rTC07Y0At6zcMWqLO6RrWptGK9pLF0waGwf8OeroTFma2Ex5SshMiQq4TJ&#10;jquEyouqhcuJqobLh6mHzIWpiMyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzIOpiczSywkP1NEKKdXVC0zQ0Ap+uL8lrqi4T7ihtGa8nrJ1v52x&#10;f8GbsITDlq6ExZGuhMaOrYXHi6yFx4mshsiHrIfJhquHyYSricmCq4rKgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisrPzAkN0NIKKM7UClLF0QqD&#10;qsMtqJ63V7ibtWi7mrR1vpmyf7+XsYTBk7CFwo+vhcOMr4XEiq6GxYiuh8WGrojGhK2IxoOtisaB&#10;rYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gt&#10;i8fMzQkMy9MKLcfUClmy2AuAns0rmpjBUKuWuGe3lbV1vJS0fr6Us4W/kLKFwIyxhsGKsYfCiLCH&#10;woawiMKFsInDg7CKw4Kvi8OBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw4GvjMPHzwgQxdQJNLjZClui5xJ2l9oliZDPRZiOx12jjcFuq429ebGM&#10;uoG0ibiDt4a3hbmEtoa6g7WHu4K1iLyBtIm9gLSKvX+0i75+s4y+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL7C0QcWvdYIOqfxDlWb8RtokeYt&#10;eIndQIWF1VaPg89nl4LLc51+yHihe8Z8pHnEf6Z3w4KodcKEqXTChapzwYercsGIq3LAiqxxwIus&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6z/&#10;uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraI&#10;kcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnA&#10;vJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8eb&#10;YrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO&#10;/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1&#10;hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWK&#10;w7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHE&#10;m3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7ge&#10;J/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPN&#10;tIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qR&#10;i8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2&#10;wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0&#10;Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOW&#10;z7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNH/uBQO/7gdJ/+1KUb3sDVp3qhBkMecYbHEnHG2wpt+ub+dhr29monBu5eJxLmTise3&#10;j4zKtYyOzLSJkM6zh5LQsoSV0rGCmdOxgZ7UroCi1KyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9L/uRMO/7kcJ/+2KEb3sDRq3ahAkMedYLHEnHG2wpx8&#10;ur+ehb68nIjCupmIxbiVicm2kYrMtI6Mz7KLjtGxiJHTsIaU1a+Emdavg5/XqoKh1aeCotOngqLT&#10;p4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotP/uRMO/7kcJ/+2KEb3&#10;sTNq3ak/kcedYLHEnXC2wp57ur+fg768nojCuZuIx7eXiMq1lInOs5CL0bGNjdOvipDWroiT2K2G&#10;mdmqhZ7ZpYSh1aSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1KSEotT/uhIO/7obJ/+3J0b3sTJq3ak+kceeX7HEnW+2wZ95ur6ggr+7oIjDuJyHyLaZiMyzlojQ&#10;sZKK06+PjNaujI7YrIqT26uJmdymh53aooag1qCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1KCGotT/uhIO/7obJv+3Jkb2sjFq3ao9kceeXrHEnW+2waB4ur6h&#10;gb+7oYjEuJ6HybWbh82ymIjRsJWJ1a6Si9isj43bqo2S3qiMmt+iip3anomg1pyJodSciaHUnImh&#10;1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodT+uhEO/7saJv+4Jkb2sjBq&#10;3ao8kceeXbHEnm62waF2ur6if7+7o4jEt6CHyrSdh8+xmofTrpiI16yVituqk43eqJGS4qSQmeCe&#10;jZ3bmoyg15mLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmL&#10;odX+uxEO/rsaJv+4JUb2szBq3Ks7ksefXbHEn2y2waJ0ur6kfr+6pIfFt6KHyrOfh9CwnIfVrZqI&#10;2aqZit6omI7ipZeT5p+VmeCakZzbl4+f15aOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1ZaOodX9uxEO/rsaJv+5JUb2sy9q3Ks6ksefXLHEoGq2waNzur6lfMC6&#10;pYXFtqOHy7Ohh9Gvn4fWrJ6J26ici9+kmo3hn5mP45yamOGXlpzclJOf2JOSoNaTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNb9uxEN/bwZJv65JEb2tC5q3Ks6&#10;ksegXLHEoWi2waVxur6nesC6p4TFtqaHzLKkh9GuoofXqZ+I26Sdid6gm4rgmpqM4Zabk+GVm5vd&#10;kpee2JGVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNf8&#10;vBAN/bwZJv66I0b2tC1q3Kw5ksegW7HEo2a1waZuur6peMC6qYLFtqiIzLClh9KqoofXpp+H2qGe&#10;h9ybnYjelpyK35GbkN+RnZndj5ue2Y+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf14+Zn9f8vBAN/LwYJv26IkX2tSxq3K03k8ehWrHFpWO1wqlrur6sdb+6rX/F&#10;s6mHzK2lhtKnoobWoqGG2J2fhtqYnofbkp2J3Y6djd2MnpTcjaCe2Yyen9eMnp/XjJ6f14yen9eM&#10;np/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9f7vRAN+70XJf27IkX2titq2602k8ei&#10;WbHFp1+1wq1mub+xcL63rX7GsKmHzaqmhtGkpIXUnqKF1pmhhdiUoIbZj5+H2oufi9uIn5DbiKCY&#10;2IihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndf6vQ4N&#10;+r4WJfy8IEX2typq2680lMikVbHGq1i0w7Nft7uybr+yrX7HrKmGzKanhdCgpYTSm6SE1JajhNWR&#10;ooXWjaGG14mhidiGoY3YhKGT14Sil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1oSil9b5vg4M+b8VJfq9H0X2uCdq27AxlMioTa/Hsk6ywbhYuLSxcMGtrX/HqaqF&#10;y6KohM6dp4PQl6aD0ZKlhNKOpIXTi6OG1IijiNWEo4vVgqOQ1YGjk9WBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9X0wA0M98ATJPm/HUT2uiVq2rIulcqvQK3I&#10;vT2vt7Zduq6xcsKprX/GpauFyZ+qg8uZqYPNlKiDzpCnhM+MpoXQiaaG0Yalh9KEpYrSgaWN0oCl&#10;j9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9LswQsM9cIS&#10;JPbBGkT3vSFq2rQpls28KKm7u0OzrrVhvKixc8Glrn/Foa2Ex5usg8mWq4PKkaqEy46phMyLqYXN&#10;iKiGzoaoh86DqInOgaeMz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz4Cnjc/fxAkL8sUQI/PEFkP0wRxp3sIVj8HAI6yvuUy2prRlvaKydcCgsIDDna6ExZet&#10;hMaTrYTHj6yEyIyrhcmJq4bKh6uGyoWqiMqDqonLgaqLy4CqjMuAqozLgKqMy4CqjMuAqozLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMvaxQgK68kNIu7IEkLvxhVo0NIKh7G+L66luFS4&#10;n7VovJ2zdr+bsX/BmbCEwpSvhMOQr4XEja6FxYquhsaIrYbGh62HxoWtiMeDrYnHga2Lx4Csi8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8fVxggJ2cwKIOXP&#10;DUDY1QtfvdYLiKXENKact1q4mbVru5e0d72Ws3++lbKFwJGxhcGOsYXBi7CGwomwh8KIsIfDhrCI&#10;w4WvicODr4rEgq+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxIGvi8TSyAgH088KHdXUCz3C2Qtjq94Qg5vOM5mUxFOmkb5nr5C6dLSQt325kbWEvI6zhr6M&#10;soa/irKHwIiyiMCGsYjBhbGJwYSxisGCsYvBgbGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMLOyggGztEKHMbXCkGv6g5hneYceJDaMoiL0kyUictf&#10;nIjGbqOIw3iohcB8q4O/f66AvYGwf7yDsX28hLJ8u4aze7uHtHq6iLR5uom1eLmLtXi5jLZ4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLbJywgGyNIJIrPfCUKg&#10;/BVak/AoaovmOXeE30mCgdhbi4DTaZF80HGWec12mnbLep10yn2ecsl/oHHIgaFwx4Oib8eFo27G&#10;hqNtxoikbMWKpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pWzFi6XEzgcKt9kHJqP7Dj2W/x5OjfovW4byP2eA605xe+VbeXbgZYBx3WyEbtpyiGvZd4tp13qN&#10;Z9Z+jmbVgI9l1IKQZNSEkWPThpFi04mSYdKLk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJP/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOX&#10;hbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z&#10;7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4&#10;fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mS&#10;xLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjB&#10;l4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJL&#10;edmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7J&#10;t32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/&#10;sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqG&#10;lMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7&#10;v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedma&#10;XJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32i&#10;yrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRcJ&#10;/7IiHv+uMDr/qT1Z7KNKedibW5jHlXKxxZd7tcOYg7jBmYq7v5WLvr2RjMG7jo7DuoqQxbmHkse4&#10;hJXJt4KYyraAm8u2fp7MtX2jzLN8p82vfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy698qMv/shcJ/7IhHv+vLzr/qjxZ7KRJetibWpnGlnGyxJh4tcKZgbnAm4i8vpeK&#10;v7yUi8K6kI3FuYyOx7eIkcm2hZTLtYOXzbSBms60f5/Ps36kz659ps6rfajMq32ozKt9qMyrfajM&#10;q32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMz/shYJ/7MhHv+wLjr/qztZ7KRIetecWZrG&#10;l2+yxJl2tsKbf7nAnIe9vZqJwLuWisO5kovGt46NybaKj8y0h5LOs4SW0LKBmtGygJ/Srn+j0qp/&#10;pc+mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p83/sxYJ/7Mg&#10;Hv+wLTr/qzpZ7KVHetacWZrGmG2yxJp0tsKcfbm/nYW9vZyIwbuYicW4lIrItpCLy7SMjs6ziJHR&#10;sYWV07CDmtSwgqDVqoGi06aBpdCjgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82j&#10;gafNo4GnzaOBp83/sxUI/7QgHv+xLTr/rDlZ66VGe9acWJvGmWuyxJxytsKde7m/n4O+vJ6Iwrqa&#10;iMa3lonKtZKKzbOOjNCxio/Tr4eU1q6Fmtirg5/XpoOi1KKDpNCfg6bNn4OmzZ+Dps2fg6bNn4Om&#10;zZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps3/tBUI/7QfHv+xLDr/rDlZ66ZFe9WdWJvHmmmy&#10;xJ1wtsKfebq/oIK+vJ+IwrmciMe2mIjLtJSJz7GQi9OvjI7WrYmT2ayHm9umhp7ZooWh1Z6FpNGc&#10;habOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps7/tBQI/7QfHf+x&#10;LDr/rThZ66ZFe9WdV5zHm2eyxJ5utsKgd7q/oYC+u6GIw7ieh8i1mofNspeI0bCTitWtj43Zq4yT&#10;3aiKm96iiJ7Znoih1ZuHpNGZh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzpmHps7/tBQI/7UeHf+yKzr/rTha66ZEe9WdV5zHnGWyxJ9stcKhdbq+on6/u6OHxLigh8m0&#10;nYfOsZmI066Widirk4zcqJCS4aOOmt+ejJ7amouh1ZeKpNGWiabOlommzpaJps6WiabOlommzpaJ&#10;ps6WiabOlommzpaJps6WiabOlommzpaJps7/tBQI/7UeHf+yKjr/rTda66dDfNWeVZ3HnWOyxKBq&#10;tcKjc7q+pHy/u6SFxLeih8qzn4fQsJ2H1ayaidupmIzgpZeT5p6Umt+ZkZ3alo+g1pSNo9KTjKXP&#10;k4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc//tRMI/7UeHf+zKjr/&#10;rjZa66dDfNWfU53HnmCyxaJotcKlcLq+pnq/u6aDxbelh8uzoofRr6CH16qeidykm4vgnZmO45qb&#10;meCVlpzbk5Og15GRo9OQj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z5CPpc//tRMI/7YdHf+zKTr/rjZa66hCfNWgUZ3Hn16xxaRktcKnbbm+qXe/u6mBxLaoiMuxpYfR&#10;q6KH16WfiNuenYjdl5uL4JKbk9+SnJzcj5if146VotONk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0I2TpND/tRMI/7YdHf+0KTr/rzVa6qhBfNWiTpzHoVqxxaZgtMKq&#10;abm/rXO+u659xLSqh8utpYbRp6KG1aCghtiZn4bbkp2J3Y2djt2MnpjbjJ6f2IuaotSKl6TRipek&#10;0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNH/thII/7ccHf+0KDn/sDRa&#10;6qlAfdWkSZzIpFWwxqpbs8OvY7fAs2y9tq58xbCph8yppobQo6SF1JyihNaVoYXYj5+H2oqfi9uH&#10;n5LaiKGc14ifodSHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0Yec&#10;pNH/thII/7cbHf+1Jzn/sDNa6qo+fdaoRJvJqE+vx7BTssW4WbW5s22/sa19xqyqhsulp4XPn6aE&#10;0ZikhNOSo4TVjKKG14ihiteFoY7Xg6KW1oSkn9SEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0YSio9H/txEH/7gaHP+2JTn/sTFa6qs8ftesO5nKrUStyblFrr24Wbiy&#10;sm/ArK5+xqirhcqhqYTNm6eDz5Wmg9CPpYTSiqSG04ajiNSDo4zUgaOR1ICkmdOApqHRgKah0YCm&#10;odGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodH/uBAH/7kZHP+3JDn/sy9a6a05&#10;ftm0L5bMuDKpwr1AsLO2XbqssXHBp65+xaSshcidq4PKl6mDzJKohM6Np4TPiaeG0IWmiNCCpovR&#10;gKaO0X6mlNB9p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms//&#10;uQ8H/7oXHP+5Ijn/tS1a7LMwet3AH5DJwyGotbpItKu1YrymsnPAo69+w6CuhMaZrIPIlKuEyY+q&#10;hMqLqoXLiKmGzIWpiM2CqIrNgKiNzn6okc18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzXypls38uw4H/LwVG/67Hzj/tyla8L0kdN/TDoa5wSqqqrlPtqS1ZbygsnS/&#10;nrF/wpuvhMOWroTFka2Exo2thceKrIbIh6yHyYWriMmCq4rKgKuMyn6rj8p8q5LKfKuSynyrksp8&#10;q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksrxvQwG+b4SGvq+Gzf8uiVa584TaMjZ&#10;C4mtwzKnobhWuJ21aLubs3W+mbJ/wJixhMGTsIXCj6+Fw4yvhsSJrobFhq6HxYSuiMaDrYrGga2L&#10;xn+tjsd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMffwAgF&#10;9cIPGfbCFjbuyBVQzdwMZrXaD4iiyTagmr5WsJe3armVtXa8lLR+vpSzhL+QsoXAjbGGwYqxhsGI&#10;sYfChrCIwoSwicKDsIrDgbCLw4CvjcN+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw36vj8PZwgcF5McLGO/IEDTR2gtFuukOaKbeGIKY0TeVkchToY/CZamOvnKujbx7&#10;soy6gbWJuIK3h7iEuIW3hbmDtoa6graHuoG1iLuAtYm7frWKvH20jLx8tI29fLSNvXy0jb18tI29&#10;fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb3UxAcE1ssJFdPUCye94gxJqfQUZZnmJXiO&#10;3DmGiNRPkIbPYJeEzG2cg8l1oH/HeKJ9xnukesV9pnnEgKd3w4GodsKDqXXChKp0wYarc8GHq3LA&#10;iaxxv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i63PxgcC0M0J&#10;EsDZCSys9w9Im/oeXI/vMWuG50J2gOJQfn7dX4V72WmKd9Vuj3TTc5Jx0XeUcNB6lm7PfZdtzn+Z&#10;bM2BmWvNg5pqzIWbacyHnGjLiZ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMnWfKjJ3KyAgBwtIHE67mCS2d/xVBkf8oUIf6OVyB80hmfO1UbnfoXnVx5GV6beFrfmrf&#10;cIFo3nWEZtx4hWXbe4dj2n6IYtqBiWHZg4pg2YWKYNiHi17Yioxe1o2NXtaNjV7WjY1e1o2NXtaN&#10;jV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY3EygcDsdoEFZ//DSiS/x03if8uQ4L/PU58/UtX&#10;d/hWX2/zXWVo8GJqZO1pbmHrb3Ff6XNzXeh3dVzne3Zb5n53WuaAeFnlg3lY5YV6WOSIelfki3tW&#10;4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnz/qhwF/6onF/+n&#10;Ni//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCb&#10;wb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrA&#10;ipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4&#10;pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3D&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//&#10;okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+&#10;nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8&#10;v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaS&#10;grTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhsF/6onF/+nNS//o0RK&#10;+p1RZemXXn7blG2Uz5J3psWSgbTEk4i2w5KNuMGPj7rAi5G8v4iTvr6Flr+9gpjBvICbwrx+nsK8&#10;faHDu3ukxLt6qcS6ea3EtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5&#10;rsP/qxsF/6smF/+oNC//pENK+Z5QZemYXX/alWmVzZR0qMWUfrTElYa2wpWMucGRjru/jZC9vomS&#10;v72GlMG8g5fDu4GaxLp+ncW6faHGunulxrl6qsa1eqzGsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxLF6rcT/qxoF/6slF/+pNC//pEJK+Z9PZuiZXIDalmaWzJVxqcWVfLTE&#10;loO3wpeLusCTjLy+j46/vYuQwbyHk8O6hJbFuYGZxrl/nce4faHIuHymybV6qsmwe6vHrHutxax7&#10;rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcX/rBkF/6wkFv+pMy//pUFK+Z9P&#10;ZuiZW4HZmGOWzJZvqsWWebTDl4G3wZiJur+Vi72+kY3AvI2PwrqIksW5hZXHuIKYybd/ncq2faLL&#10;tnyoy7B7qcqsfKrIqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMX/&#10;rBkF/6wkFv+qMi//pUFL+aBOZ+eaWYHZmWGXy5dtq8WXd7TDmX+3wZqHu7+Xir69k4zBu46OxLmK&#10;kMe4hpPJtoKYy7V/nc20fqPOsXymzqx9qMuofarJpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6s&#10;xqV+rMalfqzGpX6sxqV+rMb/rBkF/60jFv+qMi//pkBL+KBNZ+ecV4HZml6Xy5hqrMWZdLTDmn23&#10;wZuFu76Zib+8lYrCupCMxbiMj8i2h5LLtIOXzrOAndCyf6TRrH6lz6h+p8ykf6nJoYCsxqGArMah&#10;gKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMb/rRgF/60jFv+rMS//pj9L+KBNZ+ed&#10;VYHZnFyXyplorMWacrTDnHq4wJyDu76cib+7l4nDuZOLx7eOjcu0iZDOsoSW0bGBndOsgKLTp4Cl&#10;0KSAp82gganKnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8b/rRgF&#10;/60iFv+rMS//pz9L+KFMZ+eeU4HZnVmXyptlrMWcb7TDnXi4wJ6BvL2eiMC7mojEuJWJybWQi82y&#10;i4/RsIaV1a6EntengqHUo4Kk0Z+Cp82cg6nKmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qD&#10;q8eag6vHmoOrx5qDq8f/rRcF/64iFv+rMC//pz5L+KFLaOefUYHZn1aXypxirMWdbLTDn3W4wKB+&#10;vL2gh8G6nYjGt5iIy7OTic+wjo3UrYmU2aiGndqihaHVnoWk0ZuFps6ZhanKl4Wrx5eFq8eXhavH&#10;l4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8f/rhcE/64iFv+sMC//pz5L+KJLaOihT4HZ&#10;oFOXyp5frMafabTDoXK4wKJ8vL2ihMG5oIfHtZyHzbKXiNKuk4vYqo6T36KLnNyciaDWmYij0peI&#10;ps6ViKnKlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8f/rhcE/64h&#10;Fv+sLy//qD1L+KJKaOiiTYDZolCXy6BcrMahZbPDpG63wKV4vLylgsK4pIfItKCHzrCdiNWrmYrd&#10;pZeT5puRm92Wj6DXlI2j05KMps+Ri6jLkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQ&#10;iqvIkIqryJCKq8j/rhYE/68hFv+tLy//qDxL96JJaOikSoDZpE2Wy6JYq8akYbPEp2q3wKl0vLyp&#10;fsK4qIfIs6aHz6yih9eknYndmpqN4ZWam96RlZ/Yj5Oi046QpdCOj6jMjY6qyY2OqsmNjqrJjY6q&#10;yY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2Oqsn/rxYE/68hFv+tLi//qTxL96NJaeimSH/ap0iV&#10;zKVTqseoXLLErGS2wa5uu72veMC2rITJrqeH0KajhtWdoIbZk52J3Y2dlN2NnZ/Yi5mh1IuWpNCK&#10;k6fNipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcn/rxUE/7AgFv+u&#10;Li//qTtL96RHaemoRH7bq0OUzalMqcitVLDGs1yzwrdmubewd8Kwq4TJqaeGz6GkhNOXooTWjqCH&#10;2Yifj9qHoZrYh6Ch1IebpNGHmKbOh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK&#10;h5WpyoeVqcr/sBUE/7AgFf+uLS//qjpL+KZEaOqrQH3crzySz69Cpsq1Sa3GvFKxubVnu7CweMOr&#10;rITJpKmEzZymg9CTpITTi6OG1YWijNaCopTWg6Sd1IOipNGDnqbOhJqoy4SaqMuEmqjLhJqoy4Sa&#10;qMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMv/sBQE/7EfFf+vLC7/qzlL+KlAZ+uvO3vetjOP0ro0&#10;oczCOaq7ulW1sLRqvaqwecOnrYTHn6qEy5iog82Qp4TQiaWG0oSkitOApJDTf6WX0n+moNB/pabO&#10;gKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMv/sRME/7IeFf+wKy7/&#10;rDdM+qw7Ze21NHjivymJ2MwgmL6/Pa6wuFm4qbNsvqWwesKiroTFm6yDyJSqhMqOqYTMiKiGzoOn&#10;ic+Ap43PfqeTz3yoms58qaLNfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeo&#10;y3ynqMv/shIE/7MdFf+xKS7/rTZM/LE1YvG9KnLmzR+AyMwhm7G8RbKot165o7NvvqCxe8Ger4TD&#10;l66ExpGshMeMq4XJh6qHyoOqicuAqozMfamQzHyqlct6qpzKeaukynmrpMp5q6TKeaukynmrpMp5&#10;q6TKeaukynmrpMp5q6TKeaukynmrpMr/sxEE/7QbFP+zJi7/rzNM/bkrXevKH2nS3xF/ucwnnKe9&#10;TLGgt2K5nbRxvZuyfL+asYTBlLCEw4+vhcWKrobGhq2Hx4OsiceArIvIfqyOyHysksh7rJfIea2e&#10;x3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsf/tRAD/7YZFP+1JC3/tCxJ&#10;8sUfVNbdEmLB3xOBrM0ump/AT6uauGW3l7Vyu5a0fL2VsoO/kbGFwY2xhsKJsIfDhq+Iw4OvicSB&#10;r4vEf66NxX2ukMV7rpTFeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqv&#10;mcT/tw4D/7gWE/+3IC35vx9B3NkRRMTrEmax3xiBoNAzlZfGUKOTwGOtkbtxs5G4e7iQtoK7jrSF&#10;vYuzhr+IsofAhrKJwISxisGCsYvBgLGNwX6xj8J8sZLCe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwXuxlcH0ugsD/bsSEv67Gyzl0A8yyOkPSrTyFWei4iJ9ltY3jY/OT5iM&#10;yGGgisRuporBeKqHv32thL6AsIG8grF/u4SzfbuFtHu6h7V6uYm1ebmLtne5jbZ2uI+3dLiTt3S4&#10;k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7fcvgYC+MAOEe7IDiLL2wsutvgR&#10;TKX1HWOX6Cx1jd89gYfYUIuD02CSgs9sl3/Nc5t8y3edecl6oHfIfaF1x3+jc8aCpHLFhKVwxYal&#10;b8SIpm7Eiqdtw42na8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKjX&#10;wAYB28YIDsvTChW46Awypv8VSpj6JlyN8DdphelGdH/kU3t832CBeNxohXTabYlw2HGLbtZ1jWzV&#10;eI9q1HuQadN+kWfTgJJm0oOTZdKFlGTRh5Rj0IqVYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCO&#10;lmLQjpZi0I6WYtCOlmLQjpbRwgYBzcsJBbraBxmo/g4xmf8dQ47/L1GF+j9cfvRNZHnwWGpz7F9v&#10;bepjc2nnaXZn5W55ZeRye2Pjdn1i4nl+YOF8f1/gfoBe34GBXd+DglzehoNb3YmEWt2NhVrdjYVa&#10;3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYXLxAYAu9EGB6nnBhqa/xMrjv8kOYX/&#10;NkR+/0RNef9RVXH7V1tr911gZfRiZGLyaGdf8G1qXe9xbFvtdW1a7XhvWex7cFjrfnFX6oFyVuqE&#10;clXph3NU6Yp0U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnW8yQUA&#10;q9sBCJr/CxaP/xkjhf8rLX7/OTd4/0ZAcP9OR2n/VE1i/1pSXv5hVlr8ZllY+2tbVflwXVT4dF5S&#10;93hfUfd7YFD2fmFP9YFiT/WEY070h2RN9ItlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGb/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyN&#10;qseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfs&#10;kGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5&#10;qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6Is&#10;EP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5&#10;wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseK&#10;kbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx5&#10;4o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzA&#10;eK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oRgD/6MrEP+g&#10;OiX/nEg8/5dWU/iTY2jskml64ZFzitiPfJjQjoSkyo6MrcaNkLTEipO3w4aVuMKEmLnBgZu6wX+d&#10;u8B9oLzAe6S8wHqnvcB5rL3AeLC9vXizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8&#10;uHizvLh4s7z/oRgD/6MqEP+hOSX/nUg9/5hVVPeUYWnrlGZ74JJvjNaReJrOkIKmyI+JsMSPj7bD&#10;i5G3woiUucGEl7rAgpq8wH+dvb99oL6/e6S+vnqov754rb+9eLG+uHiyvrR5s720ebO9tHmzvbR5&#10;s720ebO9tHmzvbR5s720ebO9tHmzvbR5s73/ohgD/6QpEP+hOCX/nUc9/5lVVPeWXmnrlWN74JRs&#10;jdWSdZzNkX+ox5GHssSRjrbDjZC4wYmTusCGlry/gpm9v3+cvr59oL+9e6XAvXmqwL14sMC4ebDA&#10;tHmxv696sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr3/oxgD/6QpEP+iOCX/&#10;nkY9/5lUVfeXXGnrl2B835ZpjdWTcp3MknyqxZKFtMSSjLbCj4+5wYuSu8CHlb2+g5i/vYCcwL19&#10;oMG8e6XCvHmrwrl5r8K0ea/BsHqwwKx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuy&#10;vqx7sr7/oxgC/6UoEP+iNyX/n0Y9/5pTVfeZWmnrmV5835dljtSVb53LlHmrxZOCtMSUirfCkY65&#10;wIyQvL+Ik769hJfAvICbwrt9oMO7e6bEunqtxbR6rsSveq/CrHuwwKh8sb+ofLG/qHyxv6h8sb+o&#10;fLG/qHyxv6h8sb+ofLG/qHyxv6h8sb//pBgC/6UoEP+jNiX/n0U9/5pTVfeaV2nrm1t835lijtSX&#10;a57LlXasxZSAtMOViLfBk426wI6Pvb6JksC8hZXCu4GaxLl9oMa5e6jHtHqrx697rcWre67Dp3yv&#10;waR9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb//pBgC/6YnEP+jNiX/oEQ9&#10;/5tSVvecVWnrnFh835tejtSZZ57Kl3OsxZZ8tMOXhbfBlou7v5GNvr2LkMG7hpTEuYGZx7d+oMm2&#10;fKnKrnuqyKp8rMamfa3Eo36vwaB+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+&#10;sb//pRgC/6YmD/+kNSX/oEQ9/5xRVveeU2nrnlV7355ajdSbZJ7KmW+sxZh5tMOZgrjBmYq7vpSM&#10;v7yOjsO5iJLHt4KYy7V+oc2vfKfNqX2pyqV+q8eif63En3+vwp2Asb+dgLG/nYCxv52Asb+dgLG/&#10;nYCxv52Asb+dgLG/nYCxv52Asb//phgC/6cmD/+kNSX/oEM+/51QVfefUWjroFN74KBXjdSeX57K&#10;m2usxZt1tMObfrjAm4e8vZeKwLqRjMW3ipDKtISXz7KAo9Kof6XPo4Coy6CAq8edga3Fm4GvwpmC&#10;sb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb//phgC/6clD/+lNCX/oUM+/55O&#10;VfihTmjsolB64KNSjNWhW53Lnmasxp1xtMOeerjAnoS8vJuIwrmVise1jY3OsIaW1KmCoNahgqTQ&#10;nYKoy5qDqsiZg63Fl4SvwpaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMD/&#10;phgC/6clD/+lNCX/oUI+/59MVfiiTGfspU154aZOi9WkVpzMoWGqxqFss8OidrfAooC9vKCHw7ea&#10;iMqyk4rSrIuU26CHn9iahqTRl4anzJWGqsiUh6zFk4euw5KHsMCSh7DAkoewwJKHsMCSh7DAkoew&#10;wJKHsMCSh7DAkoewwJKHsMD/pxgC/6gkD/+mMyX/okI+/6BKVPmkSmbtp0p44qlLitaoUZrNplup&#10;x6VlssSncLbAp3q8vKaDw7aih8uvnYjWpZeV5pePntqTjaPSkYunzZCLqsmQiqzGj4quw4+JsMGP&#10;ibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMH/pxgC/6gkD/+mMyX/okE+/6JIVPmm&#10;R2buqkd3461HiNmtS5jPrFSmyKxer8avaLPCsXO5vrJ9wLKqh8uloobVlJyL3o+andqNlaLTjJKm&#10;zouQqcqLjqvHi42txIyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8H/qBgC&#10;/6kkD/+nMiX/o0E+/6RGU/qpRGTvrUN15LFChdu0RJTStUqhy7dTq8q+X629t264srB8wqmqhsuc&#10;pYTSjaCH2Iagl9mHnqLTh5ilz4eVqMuHk6rIiJGtxYiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQ&#10;r8KIkK/CiJCvwoiQr8L/qBgC/6kjD/+nMiX/o0A+/6ZDUvurQWPwsT9z57c9gt6+O4/WxD+azMVK&#10;pry8XbKxtW+7qrB9w6OrhMmWp4POiqSG04GjkNWBpZ/SgqGlz4KcqMyDmarJhJasxoWUrsOFlK7D&#10;hZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsP/qRgC/6ojD/+oMSX/pD8+/6hAUfyvPGHz&#10;tjlw6r83fePKNYfU0TeVvsJLqbC5YLWotHC9o7B+wp2thMeSqoTLiKeGzoCmjdB9p5jQfaikzn6k&#10;qMt/n6rJgJurxoGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcT/qhcC/6oi&#10;D/+oMCX/pT4+/6s7T/+0N132vTNq68oxddzaKYLEzjiZssFPq6e4Y7ehtHO8nrF/wZivhMSPrITI&#10;h6qHyoCpjMx8qZPMeqqcy3mrpsp6p6rIfKKrx32ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9&#10;nq3EfZ6txH2ercT/qhYC/6shDv+pLiX/pzw+/7A2TPy6MFnvyCxi3tknbcvcJoa2zDybqMFUq5+5&#10;ZrabtXS8mbJ/v5WwhMKNr4XEhq2HxoGsi8h9rJDIe6yYyHmtn8d3rafHd6qsxnmlrcR5pa3EeaWt&#10;xHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcT/qxUC/6wgDv+rLST/qzY7/7YvSPPEKFHg1iZW&#10;zOQicbvaKIiqzEGbn8NXqZm8abKWt3a5lLSAvZGyhcCLsYbBhrCIw4Gvi8R+ro/Fe66UxXqvmsR4&#10;r6DEda+nxHStrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsP/rBQC/60fDv+s&#10;KyT/sC83+r8lQeTRIEXO5B1bvekidK3aLImfzkWZl8ZapJPAaq2Ru3azkLh/t422hLuJtIa9hbKI&#10;v4Kxi8F/sY7BfLGSwnqxlsF5sZvBeLKhwHSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB&#10;dLGnwXSxp8H/rhIB/68dDf+uKCT/uCQx6ssaNdDiF0O/8B1er+gldaDbMYeW0UiUkMpcno3FaqWL&#10;wXaqib59r4W8gLKCuoO0frmGtny4ibd5t4y4d7ePuXa2k7p1tpe6dLadunO3pLlzt6S5c7ekuXO3&#10;pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLn/sBAB/7EaDf+xJSPzxBcn1N8QK8HvF0iw9yBgoeor&#10;c5XfOYKN10yNiNFdlYbMapuEyXSggMZ5pH3EfaZ6woCpd8GDqnXAhqxzv4qtcb+Nrm++kK9uvpSv&#10;bL6Zr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK//sw4B/7QWDPy8FxrW&#10;1gsWw+0QMLL8GUqi+SVelu0zbozlQXqF3k+Dgdlein/Vao960nCTds91l3POeZlxzH2bb8uAnW3K&#10;hJ5ryYefacmKoGjIjqFnx5KiZceWomTHnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMec&#10;o2THnKP0tgoB/7gSC9XMCgvE2woZsvwRM6P/HUiW/CxYjPM7ZYTsSW9+51V2euNgfHXfZ4Fx3W2E&#10;bdtyh2rZdolo2HqLZtd9jWTWgY5j1YSPYdSIkGDTi5Ff04+SXtKUklzSmZNc0pmTXNKZk1zSmZNc&#10;0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZPcuwQA2MMHBMTRCAez6Aoco/8UMZb/JEOM/zRQhPtCWn32&#10;T2J48Vpoce5fbWvrZHFn6Wl0ZOdudmLmc3hg5Xd5X+R6e13jfnxc4oF9W+KFflrhiH9Z4IuAV+CQ&#10;gFbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYHUvQUAxMgHALTZBQqj/g0c&#10;lv8aLIv/KzqD/zpEfP9ITXX/UlNu/VdYZ/pdXGP3Yl9g9mdiXfRrZFvzb2VZ8nNnV/F3aFbxemlV&#10;8H1qVO+Aa1PvhGtS7odsUO6LbU/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/t&#10;kG7GwAUAtNAEAaPjAgqW/xAYi/8gJIL/MC96/z83cv9IPmr/TkNk/1RIXv9ZTFv/X09Y/2RSVf9p&#10;VFP/bVVS/nFXUP10WE/8eFlO+3taTft/W0z6g1xL+YZdSfmLXkj4kF9I+JBfSPiQX0j4kF9I+JBf&#10;SPiQX0j4kF9I+JBfSPiQX0j4kF+1xwIApNoAAZb/BgeK/xQRgf8kGnn/MyJw/zsqaP9CMWH/SjZc&#10;/1E7V/9XP1P/XUJQ/2JETv9nRkz/bEhK/3BJSf90Skj/d0tG/3tMRf9/TUT/g05D/4dOQv+LT0H/&#10;kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVD/kRIB/5UnC/+VOxz/k0sv/49Z&#10;Q/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmp&#10;zHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/&#10;kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4&#10;nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH&#10;3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvE&#10;ccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+M&#10;ZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGt&#10;qsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/khIB&#10;/5YnCv+WOxz/lEsw/5BZQ/+PY1T6jmlk8Y1wcumLen7iiYKJ3IWJktiCjpnUf5Oe0X2Xos97m6bN&#10;eZ6ozHeiqst2pazKdKmtyXOtrslysq/JcbevyHG8r8Jzva6+dL2vvnS9r750va++dL2vvnS9r750&#10;va++dL2vvnS9r750va//kxIB/5cnCv+YOxz/lUsw/5FZRP+RYFX6kGZk8I9tc+iNd4DhjICL24iH&#10;lNWFjZzSgpGhz3+Wpsx9manLe52syXmhrsh3pbDHdqmxxnWtssZ0srPGc7mzwnW6s7x1urO4drqz&#10;uHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urP/lBEB/5gnCv+ZOxz/lksw/5JZRP+SXlX6&#10;kmRl8JFqdOePc4Hgjn2M2YuFltSIi57QhZCkzYKUqcp/mK3IfZywx3ugssZ5pLTFeKi1xHautsR1&#10;tLbBdre2vHe3trd3t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7b/lREB/5kn&#10;Cv+ZOxz/l0ow/5NYRP+UXFX6lGFl8JNndOeRcILfj3qO2I2DmNKLiqDOh4+ny4STrMiBl7DGf5uz&#10;xH2ftcN7pLfCeam5wnevucJ2tbm8eLa4uHi2uLN4trewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ew&#10;ebe3sHm3t7B5t7f/lhEB/5onCv+aOxz/l0ox/5RVRP+WWVX6ll5l8JVkdOeTbILekXaO2I9/mdGN&#10;iKLNio6pyYeSrsaElrPEgZq2wn6fucJ7pLrBeaq6wXexur14tbq3eLW5s3m1ua95trisera3rHq2&#10;t6x6tresera3rHq2t6x6tresera3rHq2t6x6trf/lxEB/5smCv+bOxz/mEkx/5ZTRP+YV1X6mFtl&#10;8JdhdOeWaILek3KP1pF7mtCPhKPLjYyrx4qRscSGlbbDg5m4wX+eusF7pLvAeau8v3ezvLh4s7uy&#10;ebS7rnm1uqt6tbmoe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trj/lxEB/5smCv+c&#10;Ohz/mEkx/5hRRP+aVFT6m1hk8JpddOeYY4Lelm2P1pN3mtCRgKTKj4msxo2Ps8OJlLfChJi6wH+e&#10;vL97pb6/ea6+uXiyvrJ5sr2terO8qXu0uqZ7tbmkfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4&#10;pHy2uKR8trj/mBEB/5wmCv+cORz/mUgx/5lPRP+cUlT7nVVj8Z1ac+ebX4HemWmP1pZyms+TfKXK&#10;kYWtxZCNtMOLkrjBhZa7v4Cdvr17pcG7ea/BsnqwwKx7sb6oe7O9pXy0u6J9tbmgfba4oH22uKB9&#10;trigfba4oH22uKB9trigfba4oH22uKB9trj/mREB/50mCv+dORz/mUcx/5tNQ/+eT1P7n1Jj8aBW&#10;cuifW4DfnWSO15ptmtCXd6TKlIGtxZKKtcKOkLm/h5W9vYCcwbt7p8Szeq3Eq3uvwqZ8sb+jfbK9&#10;oH60u55/tbmcf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/trj/mREB/54mCv+dOBz/&#10;mkcx/5xLQv+gTVL8olBi8qNTcemjV3/goV6M2J5nmNCbcaPKmHutxZWFtMKSjbq+ipK/uoGbxbd8&#10;qcmrfKvHpH2uw6B+sMCdf7K9m4Czu5mBtbqYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2&#10;uJiBtrj/mhEB/54mCv+eOBz/mkYy/55JQv+iSlH9pE1g86ZQb+qnVH3hpliK2qRiltKha6HLnXWr&#10;xpqAs8KYirq8jo/CtoOZy6x9ps6if6rJnYCtxJqBsMCYgrK+l4OzvJWDtbqUg7a4lIO2uJSDtriU&#10;g7a4lIO2uJSDtriUg7a4lIO2uJSDtrj/mhEB/58mCv+eNxz/m0Yy/59HQf+kSFD+p0pf9KlMbeur&#10;UHvjrFSH3Ktck9SpZZ3Opm+nyKN6sMOfhLi7lovEsIyZzqCDpNGZhKnKloWtxZSFr8GThbG+koWz&#10;vJGFtLqRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbn/mxEB/58mCv+fNxz/m0Uy&#10;/6FFQP+mRk//qkdd9q1Ja+2wTHjms0+D37RVjtm1X5fTtWmgzrV2p8GrfLawn4XEoZWSzpSOo9KQ&#10;i6jLj4qsxo6Kr8KOibG/jomyvY6ItLuOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6I&#10;tbn/mxEB/6AmCv+fNhz/nEQx/6NDP/+oQ07/rURb+LFFaPC2SHTpu0x+48BRh9/GW47WyGuUxr1x&#10;prWzeLWlqIHDlJ+NzYmcotKHlKfMiJGrx4mPrsOJjrDAiY2yvoqMs7yKi7S6iou0uoqLtLqKi7S6&#10;iou0uoqLtLqKi7S6iou0uoqLtLr/nBAB/6EmCv+gNhz/nkIx/6VAPv+rQEz/sUBZ+rdBZPO9RG/u&#10;xUl35c5SfN3WYn/MzmiSvMVupKu7drSasX/BiqqKy3+nnc+An6jMgpmrx4OVrcSEk6/BhZGxv4aP&#10;s72HjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLv/nRAB/6ImCv+gNRz/oD8w/6c9&#10;Pf+uPEr/tTxV+r09YPDGQmfm0Ups3t5Ods3aV4e+0GKWrsVupaG8ebKVtIO9hq2IxnuqlMp4q6jJ&#10;e6Krx36crcSAma/CgZawwIKUsr6DkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7z/&#10;nhAB/6ImCv+hNBz/ojwu/6o6O/+yOEf8uzdR8sU6WObRQVzb3kJpzeJGfL7XUYyuzF+bocNtqJi8&#10;ebKRtYS7hbGJwnyukcV4rp/Fda2sxXilrsR6oK/CfJywwH6Zsb5/lrK9f5ayvX+Wsr1/lrK9f5ay&#10;vX+Wsr1/lrK9f5ayvX+Wsr3/nhAB/6MlCf+iNBz/pTkt/641OP+4M0L0wzNK59A4TtneOVrL5j1u&#10;vuBCgK7UUJChy1+dmMNtqJG9ebGLuIO4g7SIvX2xkMF5sZrBdbGlwXKvr8J1qK/Bd6OwwHmfsb97&#10;nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr3/oBAB/6QkCf+jMhz/qDQr/7MvNPm/&#10;LTzpzS9A2d4vSsrnNF+96jpzr95Bg6HTUZGXy2CdkMRupoy/eq2Gu4Gzf7iHuHq2jbt3tZW8dbWf&#10;vHK0qL1us7K+cayyvnSnsr52o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr3/oRAB&#10;/6UjCf+kMRz/rS4n/7kpL+7IJjPa3CY3yucsT73yMmOv6Dl1od1ChJbUU5CPzWKaisdwoobDeqiA&#10;v4Cte72FsXa7i7RzuZK1cbmatnC5o7Vtuau2ari0uGuytrhurLa4bqy2uG6strhurLa4bqy2uG6s&#10;trhurLa4bqy2uG6strj/oxAB/6ciCf+lLxv/syci9MIhJt3YHSTL5yM8vfIqU6/zMmah5zt2ld5G&#10;g43WVo2H0GSWhMtxnH/IeKF6xX6ldsKDqXLBiatvv4+tbL+Wrmu+na5qv6auaL+urmW9uLBlubuw&#10;Zbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7D/pRAB/6ggCP+sJhf8ux0a49ETGczlGSm9&#10;8iJBr/0qVaHzNGaW6T90jOFLf4XbWYiA1WaPfNFvlHfOdplzy3yccMmBn23Ih6Fqx4yjaMaSpGbF&#10;maVkxaClZMWopWPGsqRgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6b/qBAA/6oe&#10;CP+zHRHsyQ4PzuMOFb7yGC2v/iJDof8tVZb0OWSM7EVvhOVReX7gXIB53GeGdNluinDWdI5s03mR&#10;adJ/k2fQhJVkz4qXYs6PmGDNlZlfzZyaXs2im13Nq5tczbSaXM20mlzNtJpczbSaXM20mlzNtJpc&#10;zbSaXM20mlzNtJr/qw8A/60aB/LADQjO0woGvvAOGq/+GTCh/yRDlf8yUov4P16D8UtofexWcHfo&#10;X3Zx5GV6bOFsfmnfcoFm3XiEY9x9hmHbgohf2oeJXdmMi1vYkoxZ15iNWNaejVfWpY5W1ayOVtWs&#10;jlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI7/rw0A/7cOA83JCAG+2AkJrv0QHKH/HC+V/yk/&#10;i/83TIL+RVZ8+VBedfRZZG7xX2lo7mRtZOtqcGHqcHNf6HV1Xed6d1vmf3hZ5YR5WOSJe1bjjnxV&#10;4pN9VOKYflLhnn5R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX/xtAgAzsAGAL3O&#10;BwGu4AcLoP8SHJT/ICuK/y84gf89Q3r/SUtz/1JRbP5XV2X7XVth+WNeXvdoYFv1bWJY9HJkVvN3&#10;ZlXye2dT8YBoUfCEaVDwiWpP745rTu6TbEzumW1L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u&#10;S+2fbkvtn27RuQMAvMUFAK3WAwGf+AsLk/8WGIn/JCSA/zQvef9BN3D/SD5o/09DYv9VR13/WktZ&#10;/2BNVv9lUFP/alFR/25TT/9yVE7/dlVM/ntWS/1/V0n9hFhI/IhZR/uNWkb7k1tF+phcRfqYXEX6&#10;mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFy9vQMArc0BAJ7fAAGS/w0Ih/8ZEn7/KRt1/zUjbP88&#10;KmT/Qy9e/0o0WP9QN1T/VjpR/1s8Tv9gPkv/ZEBK/2hBSP9sQkb/cENF/3RERP94RUL/fUZB/4FH&#10;QP+GSD//jEk9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUquxQAAntcAAI/1AAGG&#10;/w8EfP8bC3H/JBFn/ywXX/81HFn/PSFU/0UmT/9LKUz/UixI/1cvRv9dMET/YTJC/2YzQP9qNT//&#10;bjY9/3M3PP93ODv/fDk6/4E6OP+GOjf/jDs2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+S&#10;PDb/kjz/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC&#10;5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8&#10;d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJ&#10;kttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk&#10;/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47e&#10;aK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o&#10;0pH/hBMB/4UiBv+GNRT/hEYk/4BVNP+EXUP/hWVQ/4NtXfiAdWjyfX5x7HqGeeh3jX/ldZOF4nKY&#10;ieBwnYzfbqKO3WymkNxrq5Lbaa+U2mi1ldpnu5XaZsOW2mbMltNoz5bMac+VyGrPlshqz5bIas+W&#10;yGrPlshqz5bIas+WyGrPlshqz5b/hRIB/4ciBv+HNRT/hUYk/4RUNf+IXEP/iGRR/odrXveDcmnx&#10;gHxz632Fe+d6jILjd5KH4HSXjN5ynI/ccKGS226mlNlsqpbZarCY2Gm2mddovZnXaMaa02jMmsxq&#10;zJnGa8yawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJr/hhIB/4ghBv+INRT/hkYl/4dT&#10;Nf+LW0P/jGJR/opqXvaHcWrwhHp06oCDfeV9ioTiepCK3naWj9x0m5LacaCV2G+lmNZtq5rVa7Cb&#10;1Wq3nNRpv53UacmdzGvKncZsyZ3AbcmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ3/&#10;hxIB/4khBv+KNRT/iEYl/4pSNf+OWkP/j2FR/o5oXvaLb2rvh3h16YSBfuSAiIbgfI+M3XmUkdp2&#10;mpXYc5+Z1XClm9Ruqp7TbbGf0mu4oNJrwqHNbMehxm7HocBux6G7b8ehuHDHobhwx6G4cMehuHDH&#10;obhwx6G4cMehuHDHobhwx6H/iBEB/4ohBv+LNRT/iUYl/41RNf+SWEP/kl5R/pBlXvaObGvvi3V2&#10;6Id+gOOEhojef42P23uTlNh4mZnVdZ6c03Kkn9FwqqLQbrKj0G26pM5sxKXGb8Skv3DEpbpxxKW1&#10;ccSlsnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKT/iREB/4shBv+MNBT/ikYl/5BPNP+U&#10;VkP/lFtR/pNhXvaRaGvujnB26It7gOKHg4ndg4qR2X6Rl9V6l5zTd52g0HSko89xqqbOb7OnzW69&#10;qMdwwqi+ccGpuHLBqbRzwamvdMKorXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp610wqf/ihEB&#10;/4whBv+NNBT/i0Ym/5NONP+WU0L/l1hQ/pZeXvaUZGrukmx25492geGMgIrch4iS2IKPmdN9lZ/Q&#10;eZyjznWjp8xyq6rLcLSryHC/rL9zvqy3dL6tsnW+rK52v6yqdr+rqHfAqqh3wKqod8CqqHfAqqh3&#10;wKqod8CqqHfAqqh3wKr/ixEB/40gBv+ONBT/jUUm/5ZNM/+ZUEH/mlVP/5paXfeYYGnvlWh16JJw&#10;gOGPe4rci4ST1oaMmtKAk6HOe5qmzHeiqsp0q67IcrivwHS8r7d1vLCwdrywq3e8r6h4va+leb6t&#10;o3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq3/ixAB/44gBv+PNBT/j0Ql/5hKM/+bTUD/&#10;nVFO/51XW/icXGjwmmN06Jdqf+KTdYrcj4CT1oqJm9GEkKPNfpipyXmirsd1rbHEdLqzt3a5s694&#10;ubOqebqzpnq6sqN7u7Gge7ywn3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rp98va7/jBAB/48g&#10;Bv+QNBT/kkMl/5pIMv+dSj//n05N/6BTWvmgWGbxn19y6pxlfeOYb4jck3qS1o+Em9CIjaPLgZar&#10;x3uhscV2sLW6d7e2r3m3tqh6uLajfLi0/+L/4klDQ19QUk9GSUxFAAUJoHy5s559urKcfruxm368&#10;sJt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLD/jRAB/48gBv+RNBT/lEMk/5tGMf+gSD7/oktL&#10;/6RQWPqkVWTzpFpw66Jhe+SfaYXemnOQ15V+mdCOiKPKhZOsxH2gtL14sLmvebW5pnu2uKF9t7ad&#10;fri1m3+5tJl/urOYgLqyl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7H/jRAB/5AgBv+R&#10;NBT/l0Ik/51DMP+iRT3/pUhJ/6hMVfypUWH1qlds7qldd+eoY4HhpG2L1p55lsuVg6LAi46ttoOa&#10;tq5+qrukfLO8nn61upqAt7eYgbi1loG5tJWCurOUgrqyk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux&#10;k4K7sZOCu7H/jhAB/5EgBv+SNBT/mUEj/59BL/+kQjv/qEVH/6xJU/6uTl71sFNo7LJacuSzYXvb&#10;r26EzKZ2lMCcfqK0koiuqYqUt6CFpL2ZgrG+lYO0u5OEtriShLi2kYS5tJCEubOQhLqykIS6spCE&#10;urKQhLqykIS6spCEurKQhLqykIS6spCEurL/jw8B/5IgBv+TNBT/mj8i/6E/Lv+nQDr/rEJF/7BG&#10;UPmzS1rwt1Jj6LtZa9+9ZHLRtmyCxKxzk7ajeqGqmYOunpKQt5SNn76Oi7G/jImzvIyJtbmMiLe2&#10;jIi4tYyHubSMh7qzjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurL/jw8B/5IfBv+UNBT/&#10;nD0h/6M8Lf+qPTj/r0BC/7RETPW6SVXsv1Fc5MZaYdjFYm/JvGmBu7Jwkq2qd6CgoYCtk5uLt4mW&#10;m72Dla+/hJGzvIaOtbmHjba3h4y3toiLuLWJirm0iYq6somKurKJirqyiYq6somKurKJirqyiYq6&#10;somKurL/kA8B/5MfBv+VNBX/njsg/6U5K/+sOjX/sz0/+7pCR/HBSE7oyVFS39FbWc/KYG3BwmeA&#10;srltkKSxdJ+Xqn2riqSItX+gl7t4n6y+fJqzvH+VtLqBkra4g5C3t4SPuLWEjbmzhY26soWNurKF&#10;jbqyhY26soWNurKFjbqyhY26soWNurL/kQ4B/5QfBv+WMxX/oDgf/6g2Kf+wODL/uDo79sA/QezK&#10;R0Xj1lRF1tlXWMfQXmu4yGR+qsFrjpy6cpyOtHqogK6FsnarlLhvq6m6cqW1unedtbl6mba3fZa3&#10;tn6TubR/kbqygJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7H/kg4B/5UfBv+XMxX/ojUe&#10;/6szJ/+0NC/5vjY17ck9OOLWSDjZ4E1Fzd9WVr/YXGmw0GJ7ocloi5PDb5mFvnekeLqDrW64k7No&#10;uKi2abK4tm+nt7Zzobi1dpy5tHiZurN6lruxe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuV&#10;vLD/kw4B/5YfBf+ZMxT/pTAc/68wI/26LynwxjIt49Q7LNbgQDrL5UhMwOFOXLPdVmyl2F16mNJl&#10;iIrObZR9yXafc8SDp2zAkaxnvqGvZb62r2a0u7Frq7uxbqW7sXGgvLBznb2vdJq9rnSava50mr2u&#10;dJq9rnSava50mr2udJq9rnSava7/lA4B/5geBf+dMRL/qS0Z/7QqHvXCKSLk0S0h1eAzLMnoPD++&#10;6ENRseVJYaTiT3CX31Z9itpgiIDTa5J4zXeacMiCoWrFjqVmw5uoZcOsp2HCvapjuL+rZrC/rGmq&#10;v6xspb+rbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKr/lQ0A/5oeBf+iLBD/rSgV+7sj&#10;GOjNIBfV3yUdyOgwMbzvOUSw7EBVo+pGZJfoTXGL41V9gdxhhnnVbI5y0XeVbM2BmmfKi55kyJag&#10;YcijoWDIs6Fdx8OjX77EpWG2w6VksMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6X/&#10;lw0A/5weBf+mJg3/tCAP78YXD9bdFg7I6SMiu/MuNq/0Nkii8j5Yl/FGZYvrT3CB5Vh6et9kgnPa&#10;bYht1naNaNN/kmTQiJVgz5KYXs6dmVzNqZpbzrmZWc3ImlrFypxcvcmdXrjJnl64yZ5euMmeXrjJ&#10;nl64yZ5euMmeXrjJnl64yZ7/mgwA/58dBf+sHwj4vhMI2NYLBMjoFRO69CInrvotOaL6NkqW+j9Y&#10;i/VIY4LuUm166Fx1cuRke23gbYBo3XWFZNp+iGDYhotd1o+NWtWYj1jUopBX1K6RVtS8kFbUzZBW&#10;zdGSV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZP/nAsA/6MdBP+1EgPUyQoCyNoLBrn0&#10;Fhes/yMqof8uO5X/OEmL/0JVgvhMX3ryVmdz7l5ta+pkcmbnbHdi5HR6X+J8fVzhg39a34uCV96T&#10;g1XdnIVU3KWGUtyvhlLcu4ZR3MyFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oX/oAoA&#10;/60TAdTACADGzggAueMLCKv/Fxmf/yQqlP8wOYr/OkWB/0ZPev1RWHL4WF5r9V5jZfJlaGDvbGtd&#10;7XJuWut5cFfqgHJV6Yd0U+ePdlHmlndQ5p54TuWneU3lr3pN5Lt6TOTFekzkxXpM5MV6TOTFekzk&#10;xXpM5MV6TOTFekzkxXr/pAcA2LgEAMTEBgC30wcBqvMNC57/GhqT/ycoif8zNYD/Pz95/0pHcP9R&#10;Tmn/V1Ni/V1XXvtkW1r5al5X93BgVPZ2YlL0fGRQ84NlTvKKZ0zxkWhL8JhpSvCfaknvp2tI77Bs&#10;R+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2zdrwAAxbwEALXKBACo2wUCnP8QC5H/HReH&#10;/yojfv82LXb/QTZt/0g8Zv9PQmD/VUZb/1tKV/9hTFP/Z09R/21RTv9yUkz/eFRK/35VSP6EVkf9&#10;i1hF/JJZRPuYWkP7n1tC+qdcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFzItgEAtcED&#10;AKfRAQCZ6wUCj/8SCYX/IBJ8/ywbc/81I2r/PSpi/0QwXP9LNFf/UjhT/1g7T/9ePUz/Yz9K/2hA&#10;R/9tQkX/ckNE/3dEQv99RUD/g0Y//4pIPf+QSTz/l0k7/55KO/+jSzv/o0s7/6NLO/+jSzv/o0s7&#10;/6NLO/+jSzv/o0u2ugIApsoAAJjcAACM/wgBg/8UBXj/Hgxu/yYSZf8vGV3/Nx5X/z8iUv9GJk3/&#10;TChK/1IrRv9YLUT/XS5C/2EvQP9mMT7/azI8/3AzOv91NDn/ejU3/4A2Nv+GNzX/jDgz/5Q4M/+Y&#10;OTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDmnwwAAl9QAAIjkAACA/woBcv8OAmf/EwVf/x0J&#10;V/8mDVH/LxFM/zcVR/8+F0P/RRlA/0sbPf9QHTv/VR45/1kfN/9eITX/YiI0/2cjMv9sJDH/ciUv&#10;/3cmLv99Jy3/hCgr/4spK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSn/dhUC/3MgBP9y&#10;MQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJjoXHxYqZz72Gr&#10;de5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg43nVYON51WDjedVg43nVYON5&#10;1WDjedVg43n/dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2&#10;Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg&#10;43nVYON51WDjedVg43nVYON51WDjedVg43n/dhUC/3MfBP90MQ3/ckIZ/3RPJ/94WDP/eWA//3dp&#10;Sv9zcVT/cXxc+26GY/drjmn0aZRt8mebcfBloHTvZKV27WKqeOxhsHnrYLV761+8fOpexH3qXc19&#10;513ZfeFf3n3aYOB80WLhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3/dxUC/3QfBP91MQ3/&#10;c0Ia/3dNJ/97VjT/fF9A/3pnS/93b1X+c3pe+nGDZfZujGvza5Nw8GmZc+5nn3fsZaV562Sqe+pi&#10;r33pYbV+6GC9f+hfxYDoXtCB4l/agNth3oDSYt+Ay2Pfgcpk34HKZN+BymTfgcpk34HKZN+BymTf&#10;gcpk34H/eBQC/3UfBP92MQ3/dEIa/3pMJ/9/VTT/gF1A/35lTP96blb+dndf+XSBZvVwim3xbZFy&#10;7muYduxpnnnrZ6R86WWpfuhjr4DnYraC5mG9g+Zgx4TlX9OE3WHahNNj3YPMZNyExmXchMVl3ITF&#10;ZdyExWXchMVl3ITFZdyExWXchMVl3IT/eRQB/3YeA/93MA3/dkIa/35LJ/+CUzT/g1xA/4JkTP9/&#10;bFb9enRg+Hd/aPNziG/wcI907W2WeeprnXzoaKN/52apguVlr4TkY7aF5GK/h+NhyYfgYdWH1WTa&#10;h81l2ojHZtmIwWfZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yj/ehQB/3geA/95MA3/eEEa&#10;/4FJJ/+GUjP/iFpA/4diTP+DaVf8fnFh93t7afJ3hXHuc41363CUfOhtm4DmaqKD5GiohuNmr4ji&#10;ZLeK4WPBi+FizovYZNaLzWbWi8Zn1ozAaNaMu2nWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjLpp&#10;1oz/exMB/3kdA/96MA3/fD8a/4VIJv+KUDP/jFhA/4tfTP+IZ1f8hG5h9n94avF7gnLtd4p56XOS&#10;fuZvmYPkbKGH4mqoiuBnr4zfZbiO3mTEj9tk0o/OZ9OPxmjTkL9q05C6a9OQtWzTkLRs04+0bNOP&#10;tGzTj7Rs04+0bNOPtGzTj7Rs04//fBMB/3odA/97MA3/fz4a/4lGJv+PTjL/kVY//5BdS/+OZFb8&#10;iWth9oRza/B/fnPse4d66HaQgeRyl4bhbp+K32unjt1osJDcZruS22XKk9Bo0ZPGatCUvmvQlLhs&#10;0JSzbdCUr27Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZP/fRIB/3scA/98Lw3/gzwZ/41F&#10;Jf+TTTH/lVM+/5RZSv+SYFX9j2hg9opwavCEeXTrf4N85nqMg+J1lYjfcZ6N3W2nkdtpsZTZZ7+W&#10;1GfOl8drzZi9bM2Ytm7NmLBvzZiscM6XqXHOlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlqhxz5b/&#10;fhIB/3wcA/9+Lw3/hjsZ/5FDJP+WSzD/mFA8/5hVSP+WXFT9k2Nf949rafCKdHPrhH985n6JhOF4&#10;kovdc5yQ2m6mldhqs5nWaMWbyWvLm71uypy0b8qcrnHKnKpyy5umc8uao3PMmaJ0zZiidM2YonTN&#10;mKJ0zZiidM2YonTNmKJ0zZj/fxIB/30bA/9/Lw3/iToY/5RCI/+ZRy//m0w7/5xSRv+bWFL/mV9d&#10;+JVmaPGQbnLrinl75YOEhOB8j4zcdpqT2G+mmdJrtZ3Oasifvm7In7Nxx6Cscsegp3TIn6N1yZ6g&#10;dsqdnnbLm512y5qddsuanXbLmp12y5qddsuanXbLmp12y5r/gBEB/34bA/+ALw3/jDgY/5dAIv+c&#10;RC3/n0k5/6BORP+gVU/8nlta9ZxiZe6Xam/okXR54Yp/g9mDiozPe5WVyHWgnMNwrqG+b7+js3LF&#10;o6p0xaOkdsWjoHfGoZ14x6CbeMiemXnKnZh5ypyYecqcmHnKnJh5ypyYecqcmHnKnJh5ypz/gBEB&#10;/38bA/+BLw3/jzcX/5o/If+fQiz/okY3/6RMQv+kUkz3pFhX76NfYeegZmvgmnF11ZN8gcuKhY3D&#10;go+Wu3uanrV2p6SwdLinqHbCp6F4w6adecSlmnrFo5h7xqKWe8eglHvJnpR8yZ2UfMmdlHzJnZR8&#10;yZ2UfMmdlHzJnZR8yZ3/gREB/4AbA/+CLg7/kTYW/5w8IP+hQCr/pUQ0/6hKP/qpUEnyqlZS6qpd&#10;XOKpZmbXom9yy5l4gcGQgY24iIqXr4GVoKh8oqajerKpnnrBqZl8waiWfcOmlH7EpJJ+xaORfseh&#10;kH7In5B+yZ6QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ7/ghEB/4EbA/+ELg3/lDUW/546Hv+kPij/&#10;qEIy/6xHO/avTUTtsVRN5bNbVdywZWHOqGxxw590gLiWfI2uj4aYpYiRoZ2DnaeXgK2rk4C/q5GB&#10;wamPgcKnjoHDpY2BxaONgcaijIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ//ghEB/4Ea&#10;A/+GLQ3/ljQV/6A5Hf+mPCb/q0Av+7BFOPK0Sz/puVNG4b1cTdO2YmDGrWlwu6Vxf7CdeYyllYKX&#10;m4+NoZOKmaeMh6mriIe/rIiHwKqIhsKoiIXDpoiFxaSIhMaiiITIoIiEyJ+IhMifiITIn4iEyJ+I&#10;hMifiITIn4iEyJ//gxAB/4IaA/+IKwz/mTIU/6I3G/+pOST/rz0s97VCM+27STnlwlI+2sJYTMy6&#10;YF+/smdvs6tufqijdoudnH6XkpeJoImSlqeCj6Wrfo+6rICNwKqBi8KogorDpoOJxaSDiMaihIfI&#10;oISHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ//hBAB/4MaA/+LKgz/nDES/6U0Gv+sNiH+szoo&#10;87tALenDSDHhy1E30sdWS8XAXl24uGVurLFsfaCqc4qUpHuVip+GnoCbkqV5mKKqdJi3q3eVwal6&#10;kcKnfI/DpX2NxaN+jMahf4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ//hRAB/4QaA/+O&#10;KAv/nzER/6cyF/+wMx35uTYi7sI9JubNRybb00w1y8xUSb7FXFuxvmNspLhqepiycYeMrHmTgaiC&#10;nHekj6Nwop+nbKK0qG6fwqdymcOmdZXEpHeSxqJ4kMeheo7In3qOyZ56jsmeeo7JnnqOyZ56jsme&#10;eo7JnnqOyZ7/hhAB/4UZA/+RJgr/oS8P/6suFf+1Lxn0vzIc6cs6HN/ZRB3R2kozxNJSR7fLWlmp&#10;xmFpnMBneJC6boSEtnaPebKAmG+vjZ9orZ2jZK2ypGWqxaRqosWjbZ3GonCZx6FylsifdJPJnXWT&#10;yp11k8qddZPKnXWTyp11k8qddZPKnXWTyp3/hw8B/4cZA/+VJAn/pCsN/68pEfq7KRPsyCwT3tg3&#10;ENPhQR7J30kwvNpRRK/TWFahzV9mlMhldIjEbIB8wHSKcb1/k2m7jJliuZydXrqxnl24yZ5irsif&#10;ZqbIn2mhyZ5rncqdbprLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm26Zy5v/iA8B/4kZA/+aIwf/&#10;qCcK/7UiDPHEIAzg1SQJ0eEwFMfmPSS940Y0suBORKbcVlKZ111hjNJjb4DPa3p0zHOEa8p+i2LI&#10;jJFcyJyVWcixllfIzpZbu82YXrLMmWGrzJlkps2ZZ6LNmGegzZdnoM2XZ6DNl2egzZdnoM2XZ6DN&#10;l2egzZf/ig4B/4sYA/+fIQX/riAG+L0YBuPREwTQ4R4JxeouGbrpOimw50M5pORKSJjiUFaM4Fdi&#10;gN1fbHbbaHVs2nJ9Y9h+g1zYjIhX2J2LVNewjVTYzYxVy9OPV8DSkVq40ZNcstGTX6zRk2Cq0ZNg&#10;qtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZP/jA4B/48WAv+lHgP/tRUD2soLAtDhDgLE6x4NuO8sHa3u&#10;Ny6i7EA9l+tISozpT1aB6FZgdudeaWznZXBk5nB3XuN8fFngiYBW3peDU92mhFHcuIVR3dSEU9Da&#10;h1TG2IlWv9eKWLjWi1m21otZttaLWbbWi1m21otZttaLWbbWi1m21ov/jg0A/5cSAf+tFQHZvwkA&#10;zM4JAMPrDgS29R4Rq/UsIaH0NzCW80A+i/NISoHzUFR381ddbfNdZGXwZmpf7XBuWup6clbnhXZT&#10;5ZF5UeSee0/jrHxN4718TePZfFDY4HxRzuB/UsbegVPE3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE&#10;3oH/kgwA/6ANANu3BgDKwwcAwNIJALX0EAap+x8Un/wsI5T8NzGK/EE9gf1JR3j9UVBu/VdXZfpe&#10;XGD2ZmFb9G9lVvF4aFPvgmtQ7oxtTuyXb0zro3FK6rBySerBckjq2HJL4+RyTtjmc07V53RO1ed0&#10;TtXndE7V53RO1ed0TtXndE7V53T/lgoA3qwCAMu6BQC9xwYAstgIAaf/Egic/yEWkv8uI4n/OS+A&#10;/0I5d/9KQm3/UEll/1ZOX/9eU1r+ZVZV/G1aUvp1XE/4fl9M94dhSvWRYkj0nGRG86ZlRfKzZkTy&#10;wWdD8tRnRe7nZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GfuogAAzbQCALy+BACvzQQApN4H&#10;AZr/FQmQ/yQVh/8wIH7/Oyp0/0Iya/9IOWP/Tj9d/1VDWP9dR1P/ZEpQ/2tNTf9yT0r/eVFH/4JT&#10;Rf+LVEP+lFZB/Z5XQP2oWD/8s1k+/L9aPvvRWj3721o9+9taPfvbWj3721o9+9taPfvbWj3721rS&#10;rQAAvbgCAK7FAgCh1QIAlvcLAo3/GAiE/yYRfP8xGnH/OCJo/z4pYP9FL1r/TDNU/1M3UP9aOkz/&#10;YDxJ/2Y+Rv9tQET/dEJB/3tDP/+DRT3/jEY7/5VHOv+eSTn/p0o4/7FKN/++Szf/wks3/8JLN//C&#10;Szf/wks3/8JLN//CSzf/wku/swAArr4AAKDNAACS3gAAif8NAYH/GgV3/yMMbf8qE2T/MRlc/zge&#10;Vf9AIlD/SCZM/08pSP9VK0T/Wy1C/2EvP/9nMT3/bTI7/3MzOf96NTf/gjY1/4s3M/+UODL/nDkx&#10;/6Q6MP+vOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjuwuAAAoMcAAJHYAACE7wAAfP8NAW//&#10;EQNm/xkGXv8hClb/KQ9Q/zITS/86Fkb/QRlC/0gbP/9OHTz/Ux45/1kgN/9eITX/ZCIz/2kjMf9w&#10;JC//dyUt/34mLP+HJyr/jygp/5cpKP+gKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyqhwgAA&#10;kdEAAILhAAB4/wAAbP8IAWD/DQJX/xEDT/8YBUj/IAZD/ykIP/8xCjv/OAw4/z4ONf9EDzL/SRAw&#10;/04RLv9TEiz/WBMq/10UKf9jFSf/aRYl/28XJP93FyL/fhgh/4UZH/+PGh//kRof/5EaH/+RGh//&#10;kRof/5EaH/+RGh//kRr/aBkC/2QjBP9fLwb/XkAQ/2NLGv9nVCX/aF0v/2ZnOf9kckH/Yn1I/2CH&#10;Tv9dkFL/W5hW/1qeWf9YpFv/V6pd/lawX/1VtWD8VLxh/FTEYvtTzWP5Utxj9lLmY/FT6mPsVO1j&#10;5lbvYuBX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GP/aRgC/2UjBP9gLgb/X0AQ/2ZJGv9qUyX/&#10;a1ww/2llOv9ncEL/ZHtJ/2KFT/9fjlT/XZZY/1udW/9ao139WKlf/FevYftWtWL6Vbxk+lXEZflU&#10;zmX3U91m81PmZu5V6mbnVu1l4VjuZdtZ72bbWe9m21nvZttZ72bbWe9m21nvZttZ72b/ahgC/2Yi&#10;BP9hLgf/YD8Q/2lIG/9tUSb/blsw/2xkOv9pbkP/Z3lL/2SDUf9hjFb/X5Va/12cXf1bomD7Wqli&#10;+lmvZPlYtWX5V7xn+FbFaPdVz2j1VOBp8FXmaelX6mjiWexo21rtadNb7mnTW+5p01vuadNb7mnT&#10;W+5p01vuadNb7mn/ahgC/2ciBP9iLgf/Yz4Q/2xGG/9xUCb/clkx/3BiO/9sa0T/aXZM/2eBUv9k&#10;i1j/YZNc/V+bYPtdoWL6W6hl+VquZ/hZtWj3WLxp9lfGavVW0WvyVeFs7FfnbORZ6WvcW+tr1Fzs&#10;bM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbM1d7Wz/axcC/2ghA/9jLQf/ZzwQ/3BFG/90Tib/dlcx&#10;/3RgO/9waUX/bXNN/2p+VP9miFr+Y5Fe+2GZYvlfoGX4Xado9lytavVatGz0Wb1t9FjHbvJX1G/u&#10;V+Jv5lnmb91c6W7TXepvzV7rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcMdf63D/bBcC/2khA/9l&#10;LQf/azoQ/3RDG/95TCb/elUx/3ldPP91ZkX/cHBO/217Vv9qhVz8Zo9h+mSXZfdhn2j2X6Zr9F2t&#10;bfNctG/yWr1x8VnJcu9Y2nPoWuNz3l3mctNe6HPLX+h0xmDodMFh6HTBYeh0wWHodMFh6HTBYeh0&#10;wWHodMFh6HT/bRYC/2ogA/9mLQf/bzgQ/3hBGv99SiX/f1Ix/35bPP97Y0b/dmxP/3F3V/5tgl77&#10;aoxj+GaVaPVknWzzYaRv8l+scfBdtHPvXL917lvLdupb3XfgXeN202Dld8ph5XjEYuV4vmPleLpk&#10;5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xj/bhYC/2sgA/9oLAf/czYQ/30/Gv+CRyX/hFAw/4RY&#10;O/+BYEX/fGlP/3ZyV/5xfV/5bYhl9mqSavNmm2/xY6Ny72Grde1ftXjsXcF57FzQeuNd33vUYeJ7&#10;ymLifMJk4X28ZeF9t2bifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nz/cBUB/2wfA/9pLAf/&#10;dzQP/4E8Gf+HRST/ik0v/4lVOv+HXUX/gmVP/3xuWP12eGD4coRn9W2ObfFpmHLvZqF27GOreetg&#10;tnzpXsR+517Yf9hh337KY9+AwWXegbln3oG0aN6BsGnfgKxp33+sad9/rGnff6xp33+sad9/rGnf&#10;f6xp33//cRUB/20fA/9rKwf/ezIP/4Y6GP+MQyL/j0st/49TOP+NWkP/iWJN/4NpV/18cmD4dn9n&#10;9HGKbvBslXTtaJ956mSqfehht4DmX8iC3WHbg8xk3ITAZtyFuGjbhbFq24Wta9yEqWzdg6Zs3YKm&#10;bN2CpmzdgqZs3YKmbN2CpmzdgqZs3YL/chQB/28eA/9vKQf/fzAO/4o4F/+RQSH/lEos/5VRNv+T&#10;WEH/kGBL+4tnVfWEb1/wfXpn63eFb+dykHbjbZt83mimgdpls4TVY8SGz2Tah8Fn2Yi3adiJr2vY&#10;iapt2YimbtqHo27ahqBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhaBv24X/chQB/3AeA/9yKAf/gi4N&#10;/442Fv+VQB//mUgp/5lPNP+YVT76llxJ9JJkU+2Ma13nhXZm4X+Bb9t4jHfTcpZ+zW2hhMlqrYnF&#10;aLuLwWjQjLZr1Y2ubdWNp2/WjKNw1oufcdiKnXHZiZty2oebctqHm3Lah5ty2oebctqHm3Lah5ty&#10;2of/cxQB/3AdA/91Jgb/hiwN/5E2Ff+ZQB3/nEYn/51MMfydUjv0nFlF7ZlgT+aUaFnfjnNj1YZ9&#10;bs1/h3jGeJGAwHObh7tvp4y2bbSPs2zIkaxu0pGlcNOQoHLUj5xz1Y2ZdNaMl3TYipZ12YmWddmJ&#10;lnXZiZZ12YmWddmJlnXZiZZ12Yn/dBMB/3EdA/94JAb/iSsM/5U1E/+cPhv/oEMk/6JJLvejUDfv&#10;olZB56FdSt+dZ1TUlW9iy414bsOFgnm7f4yCtXmWia91oY6qcq+SpnHBlKFz0JScdNGSmHbSkZZ3&#10;04+Ud9WNknfWjJF42IqReNiKkXjYipF42IqReNiKkXjYipF42Ir/dRMB/3IcA/97Iwb/jCkL/5g0&#10;Ev+fPBn/o0Ei+6ZGKvKoTTPqqVQ84qlbRNejY1PMmmxiwpN1brqLfnmyhYeDqn+RiqR7nJCeeKqU&#10;mna7lpd3z5aUedCUkXrRko9605COetSPjXrVjYx614uMeteLjHrXi4x614uMeteLjHrXi4x614v/&#10;dRMB/3McA/99IQX/jikK/5s0EP+iORf/pj4f96pEJu6uSi7lsVI13K9ZQc+oYVLFoGlhu5hybrGR&#10;enmpi4ODoYWNi5qBmJGUfqWWkHy2mI19zZeMfs+Vin7Qk4p+0pGJftOPiX3VjYh91ouIfdaLiH3W&#10;i4h91ouIfdaLiH3Wi4h91ov/dhIB/3QcA/+AIAX/kSgJ/54zD/+kNxX+qjsb869BIuq0SCjiuVAu&#10;1LRWQMmtX1G+pWdgtJ5vbaqXd3ihkYCCmYyKi5GHlZGLhKKWhoOymYOEy5iEg86WhIPQlISC0pKE&#10;gdOQhIHUjoSA1oyEgNaMhIDWjISA1oyEgNaMhIDWjISA1oz/dxIB/3QbA/+CHgT/lCcI/6AyDf+n&#10;NBP6rjgY77U9HOa8RiHcv0wszrlUP8OxXVC3qmVfraRsbKOddHeZmHyBkZOGiomPkpGCjJ+WfYqv&#10;mHqLx5h8ic6WfYjQlH6G0pJ/hdOQf4TUjoCD1oyAg9aMgIPWjICD1oyAg9aMgIPWjICD1oz/eBIB&#10;/3UbA/+FHAT/lyYH/6MvC/+rMBD1szQU67s6F+LERBjVxEgryL1TPby2W06xsGNdpqpqapykcXaS&#10;n3qAiZqDiYGWjpB5k5yVdJKsl3GSw5hzkc+Wdo7QlHiL0pF5itOQeojVjnuH1ox7h9aMe4fWjHuH&#10;1ox7h9aMe4fWjHuH1oz/eBIB/3YbA/+IGwP/miUG/6YrCf6vLAzxuS8O5sM2D93NPBbOyEcpwsJR&#10;O7a8WUyqtmFbn7BoaJWrb3SLpnd+gaKAhnmfi41xnJmSbJuplWmbv5ZrmdCUbpTRknGR0pFzj9SP&#10;dY3VjXaL1ot2i9aLdovWi3aL1ot2i9aLdovWi3aL1ov/eREB/3gaAv+MGQP/niME/6omBvi0JQjr&#10;wCgI4c0wB9TSNxTIzUUnu8hPOa/CV0qjvV9YmLhmZY2zbXGDr3V7eqt+g3GoiYpqppaPZaWnkmKm&#10;vZJjo9KRZ53TkGqY1I9tldWNbpLWjHCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2Ir/exEB/3wX&#10;Av+QFwL/oiED/64gBPK7HQTlyh4D2tskA8zZNRLA00MktM5NNqjJVUecxF1VkcBkYoa8a217uHN2&#10;crV8fmqzh4VjsZWKXrCljFuxvI1br9WNX6fVjWOh1oxmnNeLaJnYimqW2YhqltmIapbZiGqW2Yhq&#10;ltmIapbZiGqW2Yj/fBAB/4EUAv+VFQH/px0C/LUWAuvGEAHa2w8AzeAlBMPfNg+420EhrNVLM6DR&#10;U0OUzVpRicliXX7GaWd0w3Fwa8F7eGS/hn5dvpSCWL2lhVa+u4ZVvduGWLPah1yr2odfptqHYaHb&#10;hmOd24VjnduFY53bhWOd24VjnduFY53bhWOd24X/fhAB/4cRAf+aEQD/rRQA2r4KANHNCgDL5BAB&#10;weQlB7fjNROt4UAho95JL5fbUj6L11lLgNRgV3bRaGFtz3BpZc16cF7MhnVYzJV5VMyme1HNvHxQ&#10;zOJ8U8Hgf1W334BYsd6BWqvegVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgVym34H/gA8B/44OAf+i&#10;DQDbtQgAzsEIAMbQCQC+6RICtOklCqroMxeg5j4lluVHMovjTj+A4VVJduBdU23eZltl3W9hXt16&#10;Z1jchmtT3JVvUN2mcU3eu3JN3+FxTtHndFDG5ndSvuR4U7jkeVWy43pVsuN6VbLjelWy43pVsuN6&#10;VbLjelWy43r/gw4B/5YLAN2rBADNuAYAwsQGALrUCQCx7xQDp+4lDZ7uMxqU7T0niuxGM4DrTj52&#10;61VHbOpbTmTqY1Vd6m1aWOp3XlPqg2JO6pFlSuuhZ0fss2lG7dBpSOboaUvZ62pMz+xtTsfrb0/A&#10;6nBPwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nD/iQsA6aABANCxBADBvAUAt8kGAK7aCQCk9RcFm/Un&#10;EJL1NByI9j4nf/ZHMnb2Tjts9lRCZPZaSF32Yk1X9mtRUvZ1VU33gFhI+I1aRfibXEL4q15B975f&#10;QPffYEPu7GBH4/FfSNvxYUnS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mP+lQAA1KkAAMK1AwC1&#10;wQMAqs8FAKDnCwGY/RoGj/4pEIb/NRt+/0AldP9GLWv/TDVj/1I6XP9ZP1b/YENQ/2hHTP9xSkf/&#10;e0xD/4dOQP+UUD7/oVI9/7BUO//DVTv+4VU8+fBVQPD0VUPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3&#10;VEPn91TboQAAxbAAALW6AgCoxwIAndYEAJP8DgGL/x0Gg/8rD3r/NRdx/zwfaP9CJmD/SSxZ/08x&#10;U/9WNU7/XThJ/2U7Rf9tPUH/dj8+/4BBO/+LQzn/mEU4/6RGNv+yRzX/xEg1/91JNP/wSTf++Ek3&#10;/vhJN/74STf++Ek3/vhJN/74STf++EnJqwAAtrQAAKjBAACbzwAAjt8BAIf/EQF+/x0Edf8nC2z/&#10;LxJk/zcYXP8+HVb/RSJQ/0slS/9SKEb/WCtB/18tPv9nLzv/bzE4/3gzNv+CNDP/jTYx/5k3MP+l&#10;OC//sjou/8A7Lv/TOy3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zy4sAAAqLwAAJrJAACM2QAA&#10;gfUDAHn/EAFu/xYDZf8fBl7/JwtX/zAPUf83E0v/PhdG/0UZQf9MGz3/Uh05/1gfNv9fITT/ZiIx&#10;/24kL/93JS3/gCYr/4woKf+XKSj/oion/60rJv+5LCb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLSb/&#10;yS2qtwAAmsUAAIvTAAB94gAAdf8FAGn/DAFf/xECV/8XA1D/HwVJ/yYHRP8uCT//Ngs7/z0NN/9D&#10;DzP/SREw/08SLv9VEyz/WxQq/2IVJ/9pFiX/chcj/3sYIf+GGR//kRoe/5wbHv+lHB3/sB0d/7Ad&#10;Hf+wHR3/sB0d/7AdHf+wHR3/sB2cwAAAjM4AAHzeAABw9QAAZf8AAFr/BgFR/w0BSf8RAkP/FwM9&#10;/x8EOP8mBTT/LQYw/zMHLf85Byr/Pggn/0MIJf9JCSP/Tgkh/1QJH/9aCh3/YQob/2kLGf9yDBf/&#10;fA0W/4YNFP+PDhT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg//XBwC/1cmA/9RMgb/TjwI/1dF&#10;EP9bThn/XFgi/1tjK/9ZbzL/V3o4/1SFPf9SkEH/UJlF/0+gR/9Op0n/Ta5L/0y0TP9Lu03/SsNO&#10;/0nNT/9J3VD/SOlQ/0jyUPtJ9lD2S/lQ8E37T+pP+1DnT/xQ50/8UOdP/FDnT/xQ50/8UOdP/FD/&#10;XBwC/1gmA/9SMgb/UToI/1pDEP9fTRn/X1cj/15hK/9cbTP/WXk6/1eEP/9UjkP/UpdH/1CfSf9P&#10;pkv/Tq1N/020T/9Mu1D/S8NR/0vOUv9K31L/SepT/UryU/hL9lPxTfhS60/6UuVQ+lPiUfpT4lH6&#10;U+JR+lPiUfpT4lH6U+JR+lP/XRsC/1kmA/9TMQb/VDkI/11CEP9iSxr/YlUj/2BfLP9fazT/XHc7&#10;/1mCQP9WjEX/VJVI/1KeS/9RpU7/UKxP/0+zUf9Ou1L/TcRT/0zPVP9L4FX/S+tV+kzyVfRN9lXs&#10;UPhU5lH4Vd9S+VbcU/lW3FP5VtxT+VbcU/lW3FP5VtxT+Vb/XhsC/1olA/9UMQb/WDcI/2FAEf9l&#10;SRr/ZlMj/2RdLf9iaDX/X3Q8/1x/Qv9Zikf/VpNL/1ScTv9TpFD/UatS/1CzVP9PulX/TsRW/03Q&#10;V/9N4lj8TO1Y9k7yWO5Q9VjmU/ZY31T3WddV+FnTVfhZ01X4WdNV+FnTVfhZ01X4WdNV+Fn/XxoC&#10;/1slA/9VMAb/XDQI/2U9Ef9qRxr/a1Ek/2laLf9mZDb/Y3A9/198Q/9ch0n/WZFN/1eaUP9VolP/&#10;U6pV/1KyV/9Ruln/UMVa/0/SW/xO5Fv4T+1c8FHyW+dU9FveVfVc1Vb2Xc5Y913LWPddy1j3XctY&#10;913LWPddy1j3XctY913/YBoC/1wkA/9WLwX/YDII/2o7EP9vRBr/cE4j/29XLf9rYTb/Z2w+/2N4&#10;Rf9gg0v/XI5P/1qYU/9XoFb/VqlZ/1SxW/9Tulz+UcZe/FDWX/lQ51/yUu5f51XxX91X8mDSWPNh&#10;y1n1YsVb9WLDW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WL/YRkC/10jA/9aLQX/ZS8I/284EP90QRn/&#10;dksj/3VULf9xXTb/bGc//2hzRv9kf0z/YIpS/12VVv9anln/WKdc/lawX/1UumD8U8di+VLcY/NT&#10;6GPpVe5j3ljwZNBa8WXIXPJmwl3yZr1e8ma7XvJmu17yZrte8ma7XvJmu17yZrte8mb/YhkC/14j&#10;A/9eKgX/aS0I/3Q1D/96Phj/fEgi/3tRLP94Wjb/c2M//21tR/9pek7/ZIZU/2CRWP9dnFz9WqVg&#10;+1iwYvpWu2X4Vcpm9VTgZ+xW6mffWu1n0FzvacZd72q/X+9quWDvarVh72qzYe9qs2HvarNh72qz&#10;Ye9qs2HvarNh72r/YxgC/2AiA/9iJwX/bioH/3kyDv9/PBf/gkYh/4JPK/9/WDX/e2A+/3VpR/9v&#10;dE77aoFV+GaMW/Vil1/zX6Fj8FyrZu5atmnsWcRq6Vjaa+Fa6mvQXextxV/sbrxh62+2YuxvsWPs&#10;bq1k7G6rZO1tq2Ttbatk7W2rZO1tq2Ttbatk7W3/ZBgC/2EiA/9mJQT/cicH/34wDf+FOxb/iEUf&#10;/4hNKf+GVTP/gl49+31mRvZ2cE7ycnxV7m2HXOpokmLmZJxm42GmauBfsm3dXb9v2l3TcNJe6nDE&#10;YOlyumLoc7Nk6HOtZelzqWbpcqZn6nGkZ+pwpGfqcKRn6nCkZ+pwpGfqcKRn6nD/ZRcC/2IhA/9p&#10;IwT/dyUG/4IvDP+KORT/jkMd/49MJv+NUzD5ils684VjRO1/bE3oeXdV43SCXd5ujWPZaZdp02ah&#10;bs9jrHHLYbl0yGHKdcVh5Xa5ZOZ3sGbld6po5nelaeZ2omrndZ9q6HOea+lznmvpc55r6XOea+lz&#10;nmvpc55r6XP/ZhcB/2MhA/9tIAT/eyMF/4cuC/+POBL/k0Ea/5VKI/qUUS3zkVk37I1gQeWHaUrf&#10;gXRT1np+Xc90iGXKb5FsxWubccFopnW9ZrJ4umXCerdl3XuuaON7p2rje6Jr5HqebOV4m23ld5lt&#10;53aYbud1mG7ndZhu53WYbud1mG7ndZhu53X/ZxYB/2QgA/9wHgP/fiIF/4ssCf+TNxD/mEAY/ZpI&#10;IPSaTinsmFUz5ZVdPN2PZkfTiG9Ty4F5XsV7g2a/dYxuuXGWdLVuoXiwa6x8rWq7fqpq0n+kbOB+&#10;nm3hfZpv4nyXcON6lXDkeZNw5XeTceZ3k3Hmd5Nx5neTceZ3k3Hmd5Nx5nf/aBYB/2QgA/9zHAP/&#10;gSAE/44rCP+XNQ7/nT4V+J9EHO+gSyXnn1It351aN9OVY0bKjmxTw4d1XruBfme1e4hvr3eRdapz&#10;nHqlcKh+oW+2gZ5vyoKbcN6BlnHfgJNy4X6Rc+J8kHPjeo5z5HmOc+V4jnPleI5z5XiOc+V4jnPl&#10;eI5z5Xj/aRYB/2YeA/92GgP/hB8D/5IqB/+bNAz+oDsS86NBGOqmSCDip08n2KJWNsyaYEXDk2lS&#10;u41yXrOGemesgYRvpn2NdqB5mHybdqOAl3Sxg5R0xYSRdd2Dj3begY124H+Ld+F9infie4l25HqJ&#10;duR5iXbkeYl25HmJduR5iXbkeYl25Hn/aRUB/2kdA/94GQL/hx4D/5UoBv+eMgr6pDcP76g9FOas&#10;RBrdrUsk0KZUNcafXkS8mWZStJJvXayMd2ekh4BvnoKKd5h+lH2Se6CBjXqthIp5wIWIetyEh3rd&#10;goZ634CGeuB+hXrifIV543qFeeR5hXnkeYV55HmFeeR5hXnkeYV55Hn/ahUB/2sbAv97FwL/ihwC&#10;/5gmBf+iMAj1qDMM6645EOKzQRTWsUcjyqtSNMCkXEO2nmRRrZhsXKWSdGadjX1vloiGdo+FkX2K&#10;gpyChYCqhYF/vIaAgNuFgIDdg4B/3oGAfuB/gH3hfYB943uAfOR6gHzkeoB85HqAfOR6gHzkeoB8&#10;5Hr/axUB/20ZAv9+FQL/jRsC/5skA/6lLAbxrC8I57M0C926OhDQtUYhxa9RMrqpWkKwo2JPp51q&#10;W56YcmWWk3puj4+DdoiLjnyCiJmBfIanhXmGuYZ3h9eFeIXdg3qD3oF6guB/e4HhfXyA43t8f+N6&#10;fH/jenx/43p8f+N6fH/jenx/43r/axQB/3AYAv+BFAH/kBkB/58iAvqpJgTtsSkF4rovBta/Ng/K&#10;ukQgv7RPMbSuWECqqGBOoaNnWpieb2SPmndtiJaAdYCSi3t6j5aAdI6khHGNtoVvjtGFcYvdg3OJ&#10;34F1h+B+doXhfXeE43t3g+R6d4PkeneD5Hp3g+R6d4PkeneD5Hr/bBQB/3MWAv+FEwH/lBYB/6Ie&#10;AfWtIALnuCEC3cMmAtDDNA3EvkIeublNL66zVj6krl5MmqllV5GlbWKJoXVrgJ1+cnmaiHlyl5R+&#10;bZaigmmVs4Rnls2DaZPegmyP34BvjOF+cIrifHKI43pyh+R5cofkeXKH5Hlyh+R5cofkeXKH5Hn/&#10;bRMB/3YTAf+IEgH/mBMA/6cZAe+zFgHiwBUA1coeAcnHMgy+w0Acs75LLKi6VDyetVxJlLBjVYqs&#10;a1+BqXJoeaV7b3KjhXZroJF7Zp+ff2KfsYFgn8qAYpzgf2WX4X5ok+J8apDje2yN5HltjOV4bYzl&#10;eG2M5XhtjOV4bYzleG2M5Xj/bhMB/3sRAf+NEAD/nRAA+qwRANq7CwDVyQsAzc4bAcLMLwq3yT0Z&#10;rMVJKaHAUjiXvFpGjbhhUYO1aFt6snBkcq95a2usg3Fkq492X6meelupr3xZqsl8Wqfie16g43th&#10;m+N6Y5fkeWaU5XdmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd2aS5nf/cBIB/4AOAf+SDgDyowsA2bMJAM++&#10;CQDLzAkAxNMXALrSLAewzzsWpcxGJprIUDWPxFhBhcFfTXy+Z1ZzvG9ea7l3ZWS4gmteto5wWbWd&#10;c1W1rnVUtsh1U7Pndler5nZapOZ2XKDndV+c53Rgmuh0YJrodGCa6HRgmuh0YJrodGCa6HT/chIB&#10;/4YMAPuYCQDZqQYAzrUHAMbBBwDAzwkAutsTALHaKQWn2DcSnNREIZLRTTCHzlU8fctdR3TJZVBs&#10;x21XZcV2Xl7EgWNZw45oVMOda1HDrmxPxMhtTsLtbVC4629TsOtwVavqcFim63BZo+twWaPrcFmj&#10;63BZo+twWaPrcFmj63D/dw8B/40IAN6gAgDPrgUAxLkFALvFBgC10woAruEWAabhKQad4DcRk95C&#10;HYncTCl/2lQ1dddcP23VZEhl02xPX9J2VFnSgVlU0Y5dUNGdYE3SsGJL08liStLtYkvI8mZNv/Fo&#10;T7jwaVGy8GlSr+9pUq/vaVKv72lSr+9pUq/vaVKv72n/fwoA7ZYAANKmAQDEsgMAubwDALDJBgCp&#10;2AoAoecZApnnKgmQ5zcUh+ZCH33lSil05FEza+NZOmTiYUFe4mtHWOJ1S1PhgE9P4o1TS+KbVUnj&#10;rFdH5MRXRuPpV0bd9llH0PdcScj3XkrB9mBLvfZgS732YEu99mBLvfZgS732YEu99mD/iQAA2Z4A&#10;AMesAQC5tgIArsEDAKXOBgCc5AwAle8dA43vLAuF7zkVfO9BHnPvSSdq7lAvYu5XNVzuXzpW7mg/&#10;Uu5xQk3vfEZJ74lJRvCWS0Pwpk1A8blOP/LbTz7w905C5vtPQ937UUTU/FNFz/xURc/8VEXP/FRF&#10;z/xURc/8VEXP/FThlQAAy6YAALuwAACuuwEAosgCAJjVBQCQ+A8BifggBIL4Lgt5+TcTcPk/G2j5&#10;RiJg+k0oWvpULVT6XDFP+2U1S/ttOEf8dztD/IM9P/2QPzz9n0E6/q9DOP/GRDf/6kU2/P1FO/L/&#10;RD7q/0Q+5v9GPub/Rj7m/0Y+5v9GPub/Rj7m/0bQnwAAvawAAK61AACiwgAAlc8AAIrdAwCE/xIB&#10;e/8eA3T/Kgls/zMPZP87Fl3/QxtX/0ogUf9RJEz/WCdI/2AqRP9oLED/cS48/3sxOf+IMjX/ljQz&#10;/6Q2Mf+2Ny//0Dgu/+85Lf//OTH//zkz/P85M/z/OTP8/zkz/P85M/z/OTP8/znBqAAAr7EAAKK9&#10;AACUygAAh9gAAH3zBwB2/xIBbf8aA2X/JAVe/y0KWP82D1L/PRNM/0UWSP9MGUP/Uxs//1oePP9h&#10;IDj/aSE1/3IjMf99JS7/iiYr/5koKf+nKSf/uSsm/9IsJf/vLCT//y0k//8tJP//LST//y0k//8t&#10;JP//LST//y2xrgAAo7kAAJTGAACG0wAAeeEAAHH/CABn/w8BX/8VAlf/HgNR/yYFS/8uB0b/NgpB&#10;/z0MPf9EDjn/SxA2/1ESMv9YEy//XxUs/2cWKf9xFyb/fBgj/4kaIP+YGx//phwd/7cdHP/KHhz/&#10;5h8b//AfG//wHxv/8B8b//AfG//wHxv/8B+ktQAAlcIAAIbPAAB33gAAa/QAAGL/AwBZ/wsBUf8R&#10;AUr/FwJE/x8DP/8mBDr/LQU2/zQGMv86By7/QAgr/0YIKP9MCSX/Ugki/1kKIP9iCx3/awwa/3YN&#10;F/+EDhX/kg8U/6AQE/+tERP/uhET/8MSE//DEhP/wxIT/8MSE//DEhP/wxKXvgAAhswAAHfbAABp&#10;5wAAXP0AAFT/AABL/wUAQ/8MAT3/EQI3/xcCMv8eAy7/JAMq/yoEJf8vBCL/NQUf/zoFHf8/BRr/&#10;RQYY/0sGFv9SBhT/WgcS/2IHEP9sBw//dwgN/4QIDP+QCAz/nAgM/6IIDP+iCAz/oggM/6IIDP+i&#10;CAz/ogj/UCAC/0sqA/9ENgX/RzoG/0o/CP9OSQ//T1QX/09gHv9NbCT/Snkq/0iFLv9GkDL/RJo0&#10;/0OiN/9Cqjj/QbE6/0C5O/9AwTz/P8s9/z7cPv8+6D7/PfM+/z37P/8+/z7/QP8++kP/PfRE/z7u&#10;Rv8/7kb/P+5G/z/uRv8/7kb/P+5G/z//UCAC/0sqA/9FNQX/SjgG/009CP9RSA//UlIX/1FeHv9P&#10;aiX/TXcr/0qDL/9IjjP/Rpg2/0ShOP9DqTr/QrA8/0K4Pf9BwT7/QMs//0DcQP8/6UD/P/RA/z79&#10;Qf9A/0D9Qv9A9kX/QPBG/0HpSP9B6Uj/QelI/0HpSP9B6Uj/QelI/0H/UR8C/0wpA/9HNAX/TTYG&#10;/1E7CP9VRhD/VlAY/1VcH/9SaCb/UHQs/02AMf9KjDX/SJc4/0agO/9FqDz/RLA+/0O4P/9DwUH/&#10;QsxB/0HeQv9B60P/QPVD/0D9Q/9D/0P4Rv9C8Ej/Q+pJ/0TjSv9F40r/ReNK/0XjSv9F40r/ReNK&#10;/0X/Uh8C/00pA/9KMgT/UDMG/1U5CP9ZQxD/Wk0Y/1lYIP9WZCf/U3Et/1B9M/9NiTf/S5Q6/0me&#10;Pf9Hpj//Rq5B/0W3Qv9EwUT/RMxF/0PfRf9C7Ub/QvdG/0P9RvlG/0bwSf9G6Uv/R+JM/0jbTf9I&#10;203/SNtN/0jbTf9I203/SNtN/0j/Ux4C/04oA/9OLwT/VDAG/1o2CP9eQBD/YEoY/15VIP9bYCj/&#10;WG0v/1R5NP9RhTn/TpE9/0ybQP9KpEL/Sa1E/0i2Rv9HwUf/Rs1I/0XhSf9E70r/RfhK+0f9SvFK&#10;/0noTf9L307/TNdP/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0z/VB0C/1AnA/9SLAT/WS0F/18y&#10;CP9kPBD/ZkcY/2RSIP9hXCj/XWgw/1p1Nv9WgTv/Uo0//0+YQ/9NokX/TKtI/0q1Sf9Jv0v/SMxM&#10;/0jhTf9I7k38SPlO8kv8TedO/U/dUP1Q0lL+UMxT/1HGVP9RxlT/UcZU/1HGVP9RxlT/UcZU/1H/&#10;VR0C/1EnA/9WKQT/XioF/2QvCP9qOg//bEUX/2xPIP9oWSj/ZGMw/2BwN/9cfD3/WIhC/1WTRv9T&#10;nUn/UaZL/0+wTf9Ouk/9TcZQ+k3ZUfZM6lHyTfdR51D6UttS+1TOVPxVx1b9VcFX/lW8WP5VvFj+&#10;VbxY/lW8WP5VvFj+VbxY/lX/VxwC/1ImA/9aJgT/YiYE/2osB/9xNw7/c0IW/3NMH/9wVij/a2Aw&#10;/2ZrOP9jdz7+X4NE+1uOSPlYmEz3VqFP9VWrUfNTtVPxUsFU71HQVetR51XmUvZW2lT5WMxW+lnD&#10;WPtavFr7Wrdb+1mzXPtZs1z7WbNc+1mzXPtZs1z7WbNc+1n/WBsC/1MlA/9eIwP/ZyME/3AqBv93&#10;NQ3/ekAV/3pKHf94Uyb/c1wv/G5mN/hpcj/0ZX5F8WGJSu5ek07rXJ1S6FmmVeZYsFfkV7xY4lbM&#10;Wd5W5FnYVvRbylj3XcBa+F64XPhes134Xq5e+F2rX/lcq1/5XKtf+VyrX/lcq1/5XKtf+Vz/WRsC&#10;/1YjA/9iIAP/bCAD/3UoBf99Mwv/gD0T/4FHG/9/UCT5e1kt9HZiNu5xbT7qbHlF5miES+JkjlHe&#10;YZhV216iWdZcrFvTW7he0FrGX81a32DIWvJhvlz1YrVe9GKuYPViqmH1YaZi9mGjY/dfo2P3X6Nj&#10;91+jY/dfo2P3X6Nj91//WhoC/1khAv9mHQL/cB4D/3omBP+CMQn/hjsQ/4hEGfmGTSHyg1Yr635e&#10;NOV5aT3gdHRF2m9/TNNqiVPPZpJYy2OcXcdhpmDEX7FjwV6/ZL5e0mW6X+xmsmDyZqti8malZPJl&#10;oWXzZJ9l9GOcZvVinGb1Ypxm9WKcZvVinGb1Ypxm9WL/WxoC/1wfAv9pGwL/dRwC/34kA/+HLgj/&#10;jDgO+45CFvKOSh7ri1In5IdbMN2BZjrTenBFzXV6Tshwg1XDbI1bvmmWYLpmoGS3ZKtntGO4abFi&#10;ymquY+ZqqGTvaqJm72mdZ/BommjxZ5hp8maWafNklmnzZJZp82SWafNklmnzZJZp82T/WxkC/18c&#10;Av9sGAL/eRsC/4MhA/+MLAb/kTYL9ZQ/EuyVRxnkk08i3I5YLdKHYjrKgWxFw3t1Tr52f1a4cohd&#10;tG6RYq9rm2araaZqqGezbKVnw26iZ+BunmntbZlq7myWa+9qk2zwaZJs8WeQbPJmkGzyZpBs8maQ&#10;bPJmkGzyZpBs8mb/XBkB/2IaAv9wFgL/fBkC/4YfAv+QKQT6ljMJ8Jo8DuebRBXfmksd05RVLMqN&#10;XznCh2lFu4FxT7V8e1eveIReqnSNY6Vxl2ihbqJsnWyub5psvnCYbNlxlW3rb5Fu7G6Pb+1sjW/v&#10;aoxv8GmLb/Fni2/xZ4tv8WeLb/Fni2/xZ4tv8Wf/XRkB/2QZAv9yFAH/fxgB/4odAf+UJgP2mzAG&#10;6584CuKiPxDYn0cczZlSK8SSXTm7jGZEtIduTq2Cd1enfYBeonmJZJ12k2mYc55tlHGqcZBxunKO&#10;cdFzjHLqcYpz62+Ic+1th3Pua4dz72qGcvBohnLwaIZy8GiGcvBohnLwaIZy8Gj/XhgB/2cXAf91&#10;EwH/gxYB/44aAf6YIwLxnywE56UzB92oOQzRo0Ubx51QKr6XWji1kmNErYxsTqaHdFegg3xemn+G&#10;ZJV8j2qQeZpui3emcoh2tnSFdsx0hHfpcoN36nCCd+xugnbtbIJ272qBdvBpgXbwaYF28GmBdvBp&#10;gXbwaYF28Gn/XhgB/2kVAf94EgH/hhQB/5EYAfqcHwHtpCcC4qosBNasNAvLp0MawaJOKbicWDav&#10;l2FDp5FpTaCNcVaZiHlek4WCZI2BjGqIf5dvg32kcn98s3R9fMh1fH3oc3x86nF8e+xvfXrtbX15&#10;7mt9efBpfXnwaX158Gl9efBpfXnwaX158Gn/XxgB/2sTAf97EQH/iRMA/5UVAPWgGgHoqSAB3bAk&#10;AdCwMgrGrEEYvKZMJ7OhVjWqnF9BopdnTJqSb1WTjnddjIuAZIaIimmBhZVufIOhcneCsHR1gsV1&#10;dIPnc3WB6nF2f+tvd37tbXh97mt4fPBpeHzwaXh88Gl4fPBpeHzwaXh88Gn/YBcB/24SAf9+EAD/&#10;jBEA/5kRAPGkEwDjrhYA1rYcAcu0MAjBsD8Xt6tLJa2mVDOkoV1AnJ1lSpSYbFOMlXRbhpF9Yn+O&#10;h2h5jJJtdIqecXCIrXRtiMF0bYnkc2+H6nFwhOxvcoPtbXOB7mt0gPBpdIDwaXSA8Gl0gPBpdIDw&#10;aXSA8Gn/YRcB/3EQAf+CDgD/kA4A9Z0NAOOpDADZtQwAz7kaAMW4Lge7tD0VsbBJI6erUjGep1s+&#10;lqNjSI6falGGm3JZf5h6YHiVhGZyk49sbZGcb2mQqnJmkL5zZZHhcmiO63BqiuxubIjtbG2G72tu&#10;hPBpboTwaW6E8GluhPBpboTwaW6E8Gn/YxUB/3UOAf+GDQD4lAsA3KIIANStCQDPuAoAyb0XAL+8&#10;Kwa1uTsTq7ZHIaGxUC+YrVk7j6phRoemaE9/o3BXeKB4XnKegWRrm4xpZpqZbWKZqG9fmbxwXpnf&#10;b2CW7G5jke1tZo7ua2eL72ppifBoaYnwaGmJ8GhpifBoaYnwaGmJ8Gj/ZxIB/3kMAP+KCgDfmgQA&#10;06YHAMyxCADHuwgAwcITALjCKASuvzgQpbxEHpu4TiyRtVc4iLFeQoCuZkt4q21Tcal2Wmunf2Bl&#10;pYpkYKOXaFujpmtZo7psWKPca1mg7mtcmu9qX5bwaWGS8Whjj/FmY4/xZmOP8WZjj/FmY4/xZmOP&#10;8Wb/axAB/34JAPGQBADWngMAzKoGAMS0BgC+vgUAuMgQALDIJAOnxjUNncNCG5PATCiKvVQzgbpc&#10;Pnm3ZEZxtWtOa7N0VGSxflpfsIlfWq+WYlaupWVTrrlmUq/bZVKr8mZVpPJmWJ/yZlqb82Vcl/Nk&#10;XJfzZFyX82Rcl/NkXJfzZFyX82T/cA0A/4QEAN2WAADOowMAxK4EALu3BAC0wgUArs0MAKfOIAKe&#10;zTEKlcs+FovISSOCxlIuesNaOHLBYkBrwGpHZL5zTV69fFNZvIhXVLuVW1C7pV1Ou7leTbzbXUu5&#10;919OsfZgUar2YFOl9mBVofZgVaH2YFWh9mBVofZgVaH2YFWh9mD/dwgA64wAANObAADGqAIAu7EC&#10;ALK7AgCqxwYAotMKAJ3WGgGV1iwGjNQ6EYPSRh160E8ncs5YMWrNYDhky2g/XspyRVjKfElUyYhN&#10;T8mVUUzJpVNKyblUScrcU0fI91VIwPxYSrj7WUyy+1pOrfpaTq36Wk6t+lpOrfpaTq36Wk6t+lr/&#10;fwAA3JMAAMqiAAC8rAEAsbUAAKjAAwCfywYAltkLAJHgGwGK3ywGgt85DnneQxdx3U0gatxWKGPb&#10;Xy9d2mc1WNlxOlPZez5P2YhCS9mWRUjZpkdG2rpIRdvbR0TY9ElC0/9NRMn/T0XC/1BHu/9SR7v/&#10;Uke7/1JHu/9SR7v/Uke7/1LmigAAz5sAAL+nAACysAAAp7sAAJzGAwCT0QYAi+oOAIXoHwJ+6C0G&#10;dug4Dm7oQRZm50odX+dSI1nnWylV52QtUOdtMUzneDVJ54Q4RuiROkPooDxA6bI+P+rLPj7o7z49&#10;5v8/PeD/Qj/X/0RAzv9GQM7/RkDO/0ZAzv9GQM7/RkDO/0bWkwAAxKMAALSsAACntgAAm8EAAJDM&#10;AgCG2QYAgPISAHnyHwJx8isGavI2DGPzPxJd80cYV/NPHVLzVyFN9GAkSfRpKEb0cypC9X4tP/WL&#10;Lzz2mTE69qkzOPe+NDb44TU29fk1NfP/NDfs/zY55f84OeX/ODnl/zg55f84OeX/ODnl/zjIngAA&#10;tqkAAKiyAACbvQAAj8gAAIPUAAB56AcAc/wSAWv9HQJk/ScEXv4xCFj+Ow1T/0MRTf9LFUn/UxhF&#10;/1oaQf9jHT7/bB87/3YhN/+CIzT/kCUy/58nMP+wKC7/yCkt/+oqLP//Kiz//yov+f8qL/n/Ki/5&#10;/yov+f8qL/n/Ki/5/yq5pgAAqq4AAJy5AACOxQAAgdEAAHXeAABt+gkAZf8RAV7/GgJX/yMDUv8s&#10;BUz/NAdI/zwKQ/9EDD//TA48/1MQOP9bEjX/YxQy/2wWL/93Fyz/hBkp/5MaJ/+iHCX/tB0k/8we&#10;I//tHiL//R8i//8fIv//HyL//x8i//8fIv//HyL//x+sqwAAnbYAAI/CAACAzgAAc9wAAGfpAABf&#10;/wYAWP8OAFH/FQFL/x0CRv8mA0H/LQQ8/zUFOP88BjT/Qgcx/0kILv9QCSv/Vwoo/18KJf9pDCP/&#10;dA0g/4IOHf+SDxv/ohAa/7IRGf/IEhj/5RMX//oUF//6FBf/+hQX//oUF//6FBf/+hSfswAAkL8A&#10;AIDMAABy2gAAZOQAAFj1AABR/wEASv8LAET/EAE+/xcBOf8eAjT/JQIw/ywDLP8yBCj/OAQl/z4F&#10;Iv9EBR//SgUc/1EGGv9ZBhf/YwcU/24HEv98CBD/jAgP/5wIDv+sCQ7/uwkN/9MJDf/TCQ3/0wkN&#10;/9MJDf/TCQ3/0wmRvAAAgckAAHLXAABk5AAAVOsAAEv/AABE/wAAPf8EADf/DAAx/xABLP8WASj/&#10;HAEk/yICIP8nAhz/LAIZ/zEDFv82AxP/PAMR/0IDD/9JBA3/UQQL/1oECf9mBAb/cwUD/4EFAv+Q&#10;BQH/nAUB/6sFAf+rBQH/qwUB/6sFAf+rBQH/qwX/RCQC/z8uA/88NgT/QDgE/0E9Bv9BRQj/QVEN&#10;/0BdE/8/ahj/PHcc/zqEIP83kSP/Npsl/zWkJ/80rCj/NLUq/zO+K/8yyCv/MtUs/zHlLf8x8S3/&#10;Mfst/zD/Lf8w/y3/M/8t/zb/LP44/y35Ov8u9jv/LvY7/y72O/8u9jv/LvY7/y7/RSMC/z8uA/8+&#10;NAP/QjYE/0Q7Bv9EQwj/RU8N/0RbE/9BaBn/P3Ud/zyCIf86jyT/OJon/zejKf82rCr/NrQs/zW9&#10;Lf80yC7/NNYu/zPmL/8z8i//Mvww/zL/MP8z/y//Nv8v/zn/L/k7/zD0Pf8x8T3/MfE9/zHxPf8x&#10;8T3/MfE9/zH/RiMC/0AtA/9BMgP/RjME/0g4Bv9IQAj/SUwO/0hYFP9FZRr/QnIf/0B/I/89jCb/&#10;O5gp/zqhK/85qi3/OLMu/ze9L/82xzD/NtUx/zbmMv818TL/Nfsy/zX/Mv82/zL/Ov8x+j3/M/M+&#10;/zTtQP806kH/NOpB/zTqQf806kH/NOpB/zT/RyIC/0EsA/9FLwP/STAE/0w1Bv9NPQj/TkgO/01U&#10;Ff9LYRv/SG4g/0V7Jf9CiCj/P5Qr/z6eLv89py//PK8x/zy4Mv87wzP/Os80/zrhNf867jX/Ovg1&#10;/zr/Nf86/zX7Pv818kH/N+tC/zjlRP844UX/OOFF/zjhRf844UX/OOFF/zj/SCIC/0MsA/9ILAP/&#10;Ti0E/1ExBf9TOQj/VUUO/1NRFf9RXRz/Tmoh/0t3Jv9Igyv/RY8u/0SZMP9CojP/Qas0/0G0Nv9A&#10;vTf/P8k4/z/bOP8/6jn/P/U5/z//OftA/zjxQ/866EX/POFH/zzaSP891Un/PdVJ/z3VSf891Un/&#10;PdVJ/z3/SSEC/0QqA/9NKAP/UykE/1ctBf9ZNgj/XEIO/1tOFf9YWRz/VWUi/1JyKP9Pfi3/TIow&#10;/0qUM/9Injb/R6Y4/0avOf9FuDv/RcQ8/0TSPPxE5T34RPI99UX+PPFF/z7mSP9A3Er/QdJL/0HM&#10;Tf9ByU3/QclN/0HJTf9ByU3/QclN/0H/SiAC/0gnAv9RJQP/WCUD/10qBP9gMwf/Yz8O/2JKFf9g&#10;VRz/XGEj/1ltKf9VeS7/UoQz/1CPNv1OmTn7TKI7+kuqPfhKtD/3Sr5A9UnMQPFJ4UHtSvBB6kr8&#10;QuRK/0TYTP9FzE//RsZQ/0bAUf9GvlH/Rr5R/0a+Uf9GvlH/Rr5R/0b/TCAC/0wkAv9VIQL/XSED&#10;/2MnBP9nMQb/ajwM/2pHFP9nUhv/Y1wj/19oKvtcdDD3WX819VaKOfJUlDzwUp0/7lGmQexQr0Pq&#10;T7pE6E7HROZP3UXhT+5F3U77SNRP/0nIUf9KwFP/SrpU/0q2Vf9KtFb/SrRW/0q0Vv9KtFb/SrRW&#10;/0r/TR8C/1AhAv9aHgL/Yh4C/2klA/9tLQX/cTkL/3FEEv9vThr7a1gi9WZjKfFjbzDtYHo26VyF&#10;O+Zajz/kWJhC4VaiRN9Vq0bcU7ZI2lLDStZS2ErRU+xLzFP6TcVU/068Vv9PtVf/T7BY/06sWf9N&#10;qlr/Tapa/02qWv9Nqlr/Tapa/03/Th4C/1MeAv9eGwL/ZxsC/24iA/9zKgT/dzUJ/3hAEPl3Shjy&#10;c1Qg7G9eKOdrajDiZ3U23mOAPNlfikHUXZNG0VudSc5ZpkzLWLBOyFe8UMZWzVHDV+ZRvlf3UrhY&#10;/1OwWv9Tq1z/Uqdd/1KjXf9Rol3/UKJd/1CiXf9Qol3/UKJd/1D/Tx4C/1cbAv9iFwH/bBkC/3Qg&#10;Av95JwP/fjIH+YA8DfF/RhXqe1Ad5HdbJt1zZi7VbXA30Gl6PstlhETHYo5JxGCXTcBeoFC9XapT&#10;u1u2VbhbxVa1W99WslzzV6xd/VemXv1WoWD+VZ5g/1ScYf9TmmH/U5ph/1OaYf9TmmH/U5ph/1P/&#10;UB0C/1oZAf9lFQH/cBcB/3gdAf9/JAL9hC4F84Y4CuqGQhHjhEsZ239XI9F5Yi/LdGw4xW92QMBs&#10;f0a8aIhLuGaRULVjm1OxYaVWrmCwWatfv1qpX9RbpmDvW6Jh+lqdY/tZmWT8WJZk/VeVZf5VlGX+&#10;VZRl/lWUZf5VlGX+VZRl/lX/UB0C/10XAf9pEgH/dBUB/30aAf+EIQH3iSoD7Y00B+SNPQ3ci0gW&#10;0YVUI8l/Xi7Cemg4vHVxQLdxekeyboRNrmuNUqpollanZqBZo2WrXKBkuV6eZM1em2TqXphm+F2U&#10;Z/lckmj7WpBo/FmOaP1Xjmj9Vo5o/VaOaP1Wjmj9Vo5o/Vb/UhwB/18UAf9sEQH/eBMB/4EXAf+I&#10;HQHyjyUC55MvBN6VOAnTkEUVyotRIsKFWy67gGU4tHtuQa93d0iqdH9OpXCIU6Fukleda5xbmWqn&#10;XpZptWCUaMhhkmnmYI9q91+Na/hdi2v5XIls+1qIbPxYiGv8WIhr/FiIa/xYiGv8WIhr/Fj/VBoB&#10;/2ITAf9vEAH/exIA/4UUAPqNGQDtkx8B4pkoAtiZMwjMlUIUxJBOIbyLWS20hWI3roFrQKh8c0ii&#10;eXxOnXaFVJlzjliVcZhckW+kYI1usWKLbcNjiW7iYodv9mGGb/dfhW/5XYRv+luDb/tZg2/8WINv&#10;/FiDb/xYg2/8WINv/Fj/VhgB/2QRAf9yDgD/fhAA/4gRAPWRFADomBkA3Z4gAdGeMQfHmkATvpVM&#10;ILaQViyui2A3p4ZoQKGCcEicfnlOlnuCVJJ4i1mNdpVdiXSgYYVzrmOCcr9kgHPeZIB09WJ/dPZg&#10;f3P4Xn5z+Vx+cvpafnL7WX5y+1l+cvtZfnL7WX5y+1n/WBcB/2cQAf91DgD/gQ4A/4wOAPGVEADj&#10;nREA1qMbAMuhLwbCnj4SuZlKHrCUVCupkF02ootmP5uHbkeVhHZOkIB/VIt+iFmGe5JdgXmeYX14&#10;q2R6eLxleXjZZXh59GJ5ePZgeXf4Xnl2+Vx5dfpaeXX7Wnl1+1p5dftaeXX7Wnl1+1r/WhUB/2kO&#10;AP94DAD/hAwA75ALAN2aCgDZogsA0KYYAMalLAW9ojwQtJ5IHauZUimjlVs0nJFjPpWNa0aPiXNN&#10;iYZ8U4SEhVh/gZBden+bYXZ+qGRzfbllcX7TZXF+8mNyffZgc3v3XnR6+Vx0efpbdXn7WnV5+1p1&#10;eftadXn7WnV5+1r/XRMB/2wNAP97CwD2iAkA3JMGANWdCQDRpQoAyqoVAMGpKgS3pjoPrqJGG6ae&#10;UCiemlkzlpZhPI+TaUSJj3FMg415Un2Kg1d4iI1cc4aZYG+EpmNshLdkaoTPZGqE8GJsgvZgbYD3&#10;Xm9/+VxvffpbcHz7WnB8+1pwfPtacHz7WnB8+1r/XxEB/28KAP9+CADjjAMA1pcFAM+gBwDKqAgA&#10;xK4TALutJwOyqzcNqadEGaCkTiaYoFcxkZxfOoqZZ0ODlm9KfZN3UHeRgFZyj4pabY2WXmiLo2Fl&#10;i7RjY4vMY2OL7mFlifdfZ4b4XmmE+Vxqgvpaa4H7WmuB+1prgftaa4H7WmuB+1r/YhAA/3IHAPiC&#10;AwDbjwIAz5oFAMmjBgDDrAYAvbIQALWyJAKssDULo61CF5uqTCOSplUuiqNdOIOgZUB9nWxHdpt0&#10;TXCZfVNrlohYZpWUXGKUoV9fk7JgXZPJYF2T7V9ekPheYYz5XGOK+ltkh/taZYb7WWWG+1llhvtZ&#10;ZYb7WWWG+1n/Zg0A/3cDAOOHAADTkwEAyp4EAMKnBAC7rwQAtbYNAK63IQKltjIJnbM/FZSwSiCM&#10;rVMrhKpbNH2oYzx2pWpDcKNySmqhe09loIZUYJ6RWFudn1tYnbBdVp3HXVad61xXmvpbWpX6WlyR&#10;+1lejvxYX438V1+N/FdfjfxXX438V1+N/Ff/agoA/3wAANyMAADNmAAAw6MDALqqAgCzswEArLwK&#10;AKa9HQGevC8Glro8EY24RxyFtVAnfbNZMHaxYDhvr2g/aa1wRWOreUpeqoRPWqmQUlWonlVSp69X&#10;UajGV1Cn6ldQpfxXU5/9V1Wa/VZXlv5WWJX+VViV/lVYlf5VWJX+VViV/lX/bwQA5oIAANKRAADG&#10;nQAAu6YBALKuAACqtwEAosIFAJzEGACVwyoEjcI5DYXARBh9vk4hdbxWKm66XjJouWY4YrduPl22&#10;eENYtYJHVLSPS1C0nU5Ns65QS7TFUEuz6lBKsf9RTKv/Uk6l/1JQof9SUZ7/UVGe/1FRnv9RUZ7/&#10;UVGe/1H/dgAA3YkAAMqXAAC+ogAAs6oAAKmzAACgvAIAmMYGAJHMEgCLzCUChMs0CXzJQBJ1yEob&#10;bcdTI2fFXCphxGQwXMNtNlfCdjpTwoE/T8GOQkvBnUVIwa5GR8HFRkfB6kZEvv9JRbn/Skez/0tJ&#10;rf9MSqv/TEqr/0xKq/9MSqv/TEqr/0zpfwAA0ZAAAMKeAAC1pwAAqq8AAKC4AACWwQIAjMsHAITV&#10;DQCA1R4BedUuBXLUPAxs00cUZdJQG1/RWSFa0WInVdBrLFHQdTBNz4E0Sc+ON0bPnTlE0K47QtDG&#10;O0PQ6jpAzf0+Psv/QEDD/0JBvf9DQrn/REK5/0RCuf9EQrn/REK5/0TdiAAAx5gAALijAACrqwAA&#10;oLQAAJW+AACLyAMAgNEHAHjhDQB04R0BbuErA2jgNwhh4EIOXOBNFFfgVhlT4F8dT+BpIkvgcyVH&#10;4H4oROCLK0Lgmi0/4asvPuLBLz7i5S883/oxOd7/NDnZ/zY60P84O8z/OTvM/zk7zP85O8z/OTvM&#10;/znNkgAAvKAAAK2oAAChsQAAlbsAAInFAAB+zwIAdNoGAG7rEQBo6x4BYusqA13sNQZX7D8LUuxI&#10;D03sURNK7VoWRu1jGUPtbRxA7XgePe6FITrukyM476MkNvC2JjXx0iY07/MmNOz/JjLr/ygy5/8r&#10;M+T/LDPk/ywz5P8sM+T/LDPk/yzBnAAAsKYAAKOuAACWuAAAicMAAH3NAABx2AAAZ+YGAGL2EQBc&#10;9x0BV/cnAlL3MQRN+DoGSPlCCUT5SwtB+lQOPvpcEDv7ZRI4+28UNft7FjL8iRgw/ZgZLv2qGyz+&#10;vxwr/+MdKvz6HSr6/x0q9/8cKvf/HSr3/x0q9/8dKvf/HSr3/x2zowAApKsAAJe2AACJwQAAe8sA&#10;AG/WAABj3wAAW/UGAFX/EABQ/xkBS/8jAkb/LANC/zQEPv88BTr/QwY3/0sHNP9TCDH/Wwku/2QK&#10;K/9vDCj/fA0m/4sOJP+cECL/rhEh/8USIP/pEx///BMe//8THv//Ex7//xMe//8THv//Ex7//xOm&#10;qQAAmLMAAIq/AAB7ygAAbtUAAGDfAABU5wAATv8EAEn/DgBD/xQAP/8dATr/JQI2/ywCMv8zAy//&#10;OgMr/0EEKP9IBCX/TwUi/1cFIP9gBh3/bAca/3kHGP+KCBb/mwgV/60JFP/DCRP/4wkT//gJE///&#10;ChP//woT//8KE///ChP//wqasQAAi70AAHzIAABt1AAAX+AAAFHmAABH9QAAQf8AADz/CQA3/xAA&#10;Mv8VAS7/HQEq/yMBJv8pASL/LwIf/zUCHP87Ahn/QgMW/0kDE/9RAxH/WgMP/2YEDf90BAv/hQQK&#10;/5YFCf+oBQj/uQUH/9AFB//jBQf/4wUH/+MFB//jBQf/4wWNugAAfccAAG3TAABf4AAAUOcAAELt&#10;AAA6/wAANf8AAC//AgAq/woAJv8PACL/FAAe/xoBGv8fARb/IwET/ygBEP8tAQ7/MwEM/zkCCv9B&#10;Agf/SQID/1MCAP9eAgD/bAIA/3wDAP+NAwD/nQMA/6wDAP+1AwD/tQMA/7UDAP+1AwD/tQP/OScC&#10;/zMyAv81NAP/ODYD/zg7BP82QwX/M04H/zFbCf8vaA3/LXYR/yuEFP8pkRb/KZsY/yikGf8orRr/&#10;KLUb/ye+HP8nyBz/J9Qd/yfkHf8n7x7/J/ke/yf/Hv8n/x7/J/8d/yj/Hf8r/x7/Lf8f/C//H/wv&#10;/x/8L/8f/C//H/wv/x//OicC/zQxAv84MQP/OzQD/zs5BP86QQX/N0sH/zVYCv8zZQ7/MXMS/y+B&#10;Ff8tjhf/LZgZ/yyhG/8sqhz/K7Id/yu7Hv8rxB//K9Af/yrhIP8q7SD/Kvcg/yr/IP8r/yD/K/8f&#10;/yz/H/8v/yH8Mf8i9zP/Ivcz/yL3M/8i9zP/Ivcz/yL/OyYC/zUwAv87LwL/PjED/z82BP8+PQX/&#10;PEgH/ztVC/85Yg//N28T/zV9F/8zihn/MpUb/zGeHf8wpx7/MK8f/zC3IP8vwCH/L8si/y/cIv8v&#10;6iP/L/Uj/y/+I/8v/yL/MP8i/zD/I/sz/yX1Nf8l8Df/JvA3/ybwN/8m8Df/JvA3/yb/PCYC/zkt&#10;Av8/LAL/Qy0D/0QyBP9DOQX/Q0UH/0JSC/9AXxD/PmsV/zt4GP85hRv/N5Ae/zeaIP82oyH/Nasi&#10;/zWzI/80vCT/NMYl/zTUJf805ib/NPEm/zT7Jv81/yX+Nf8m+jb/KPM4/ynsOv8p5jz/KuY8/yrm&#10;PP8q5jz/KuY8/yr/PSUC/z0qAv9DKAL/RykD/0ktBP9KNgX/SkEH/0lNDP9HWhH/RWcW/0J0Gv9A&#10;gB3/Powg/z2VIv88niT/O6Ym/zuuJ/86tyj/OsEo/zrNKf864Sn+Ou4p+zr5Kfc7/yn2Ov8r8Dv/&#10;Leg9/y7hP/8u20H/LttB/y7bQf8u20H/LttB/y7/PiUC/0EmAv9IJAL/TCUC/08pA/9SMwX/UT4H&#10;/1FJDP9PVhL/TGIX/0pvHP9HeyD/RYYj/0ORJf9Cmif/QaIp/0GqKv1Asiv8QLws+z/ILfg/2y30&#10;QOst8ED3Le1A/y/rP/8x5EH/MttD/zPRRP8zy0b/M8tG/zPLRv8zy0b/M8tG/zP/QCQC/0UjAv9M&#10;IAL/UiEC/1YmA/9ZLwT/WToH/1lGDP9WURL/VF0Y/1FqHf5OdSH8TIEl+UqLKPdJlSv1R50s80em&#10;LvJGri/wRbgw70XEMe1F0zHoRugx5Ub2MuJF/zXfRP8200f/N8pI/zjESv84v0v/N79L/ze/S/83&#10;v0v/N79L/zf/QSMB/0kfAf9RHAH/VxwC/1wjAv9gLAP/YDYG/2BBC/9eTRH9W1gY+FhkHfRVcCPx&#10;U3wn7lCGK+tPkC7pTZkw50yhMuVMqjPjS7Q04kvANeBLzzXbS+Y21Ur0ONFK/zrOSv88xEz/PL1N&#10;/zy4T/88tE//O7RP/zu0T/87tE//O7RP/zv/QiIB/0wcAf9VGAH/XBkB/2MgAv9mKAP/aDIF/2g9&#10;CfpmSBD0Y1MX7mBfHepdayPmWnYo4leBLd9VizDcU5Qz2VGdNtVQpjjTT6860E+7O85OyTzLT+E9&#10;x0/yPsNP/0DAT/9Bt1H/QbFS/0CtU/9AqlT/P6pU/z+qVP8/qlT/P6pU/z//Rh8B/1AZAf9ZFQH/&#10;YhcB/2gdAf9sJAL/by4D+W84B/FuRA7ra04V5WhbHN9kZyPaYHEq1F17L9BbhTTMWI44yVeXO8dV&#10;oD3EVKk/wlO0Qb9TwkK9U9ZDuVPtRLZT/UWzVP9FrFb/RKdX/0SkWP9DoVj/QqFY/0KhWP9CoVj/&#10;QqFY/0L/SB0B/1MWAf9dEgH/ZhQB/20ZAf9yIQH7dSkC8nYzBel2Pgvic0oS229XGtJrYiPNZ2wr&#10;yGR2McRhfzfAXok7vVySPrpbmkG3WaREtViuRrJXu0ewV81IrVjoSKpY+kmnWf9IoVr/SJ1b/0eb&#10;XP9GmVz/RZlc/0WZXP9FmVz/RZlc/0X/SxoB/1cTAf9hEAD/axIA/3IWAP94HAH1eyQB630tA+J+&#10;OQfZe0YQ0HZTGslxXiTDbWgsvmpxM7pnezi2ZIM9smKMQa9glUWsXp9HqV2pSqZctkukXMdMolzi&#10;TZ9d90ycXv9MmF//SpVg/0mTYP9IkWD/R5Fg/0eRYP9HkWD/R5Fg/0f/ThgB/1oRAf9kDgD/bxAA&#10;/3YTAPx9FwDvgR4B5IQnAtuENAXQgUMPyHxPGcF4WiO7c2QstXBtM7Fsdjqtan8/qWeIQ6VlkUei&#10;Y5tKn2KlTZxhsU+ZYMFQl2DcUJVh80+TYv9OkGP/TI5k/0uMZP9Ki2T/SItk/0iLZP9Ii2T/SItk&#10;/0j/UBYB/1wQAP9oDQD/cg4A/3oQAPaBEgDphhcA3oogAdKKMATJhkAOwYJNGbp9VyO0eWEsrnVq&#10;NKlycjqkb3tAoGyERJ1qjUiZaJdMlWehT5JmrVGQZb1SjmXUU4xm8FGLZ/9QiGf/Todo/0yGaP9L&#10;hWf/SYVn/0mFZ/9JhWf/SYVn/0n/UhQB/18OAP9rCwD/dQwA+X4NAPCFDgDjixAA1o8aAMyOLgTD&#10;iz0Nu4dKGLSDVSKtfl4rp3tnM6J3bzqddHhAmXKARZVviUmRbZNNjWyeUIpqqlOHarlUhWrPVIRr&#10;7lODbP9Rgmz/T4Fr/02Aa/9MgGv/SoBr/0qAa/9KgGv/SoBr/0r/VBIB/2EMAP9uCgD9eAkA6III&#10;ANyJCQDYjwsA0JMXAMaTKwO+kDsMtoxIF66IUiGnhFwroYBkM5x8bTqXeXVAknd9RY51hkqKcpBO&#10;hnGbUYJvp1R/b7ZVfW/LVnxv61R8cP9Se3D/UHtv/057b/9Ne27/S3tu/0t7bv9Le27/S3tu/0v/&#10;VxEA/2MKAP9wBwDwfAUA3IUFANSMCADQkwkAypYUAMGXKQO5lDkLsZBGFqmNUCCiiVoqnIViMpaC&#10;ajmRf3I/jHx6RYd6g0qDeI1Of3aYUXt1pFR4dLNWdnTIVnV06FV1df1TdXT/UXVz/092cv9NdnH/&#10;THZx/0x2cf9MdnH/THZx/0z/WRAA/2YHAP9zBADhfwEA1ogEAM+QBgDKlggAxJoSALybJgK0mDcJ&#10;rJVEFKSRTh+djlcolopgMZCHaDiLhHA/hoJ4RIF/gUl9fYtNeHuWUXR6olRxebFWb3nFVm565lVu&#10;evxTb3n/UXB3/09xdv9NcXX/THF1/0xxdf9McXX/THF1/0z/Ww4A/2kEAPZ3AADdggAA0IsDAMmT&#10;BQDEmQYAvp4QALafJAKunTQIpppBE5+WTB2Yk1UnkZBeL4uNZTeFim09gIh1Q3uFfkh2g4hMcoKT&#10;UG6AoFNrf65VaH/CVmd/41VogPpTaX7/UWp8/09re/9NbHn/TGx5/0xsef9MbHn/TGx5/0z/XgwA&#10;/2wBAOZ6AADWhgAAy48CAMSXBAC+nQQAuKIOALGjIQGpojIHoZ8/EZmcShuSmVMli5ZcLYWTYzV/&#10;kWs7eo5zQXWMfEZwioVLa4iRT2eHnVJkhqxUYoa/VWGG4VRhhvlSY4T/UGWB/09mf/9NZ37/TGd+&#10;/0xnfv9MZ37/TGd+/0z/YQoA/28AAOB+AADQiQAAxpMBAL+bAwC4oQIAsaYLAKqoHgGjpy8Fm6U9&#10;D5SiSBmMn1EihZxZK3+aYTJ5mGk5dJVxP2+TeURqkoNIZZCOTGGPm09ejqpSW469UlqO3lJbjfhQ&#10;XIv/T16I/05ghf9MYYP/S2GD/0thg/9LYYP/S2GD/0v/ZAUA9XQAANqCAADLjgAAwZcAALieAQCx&#10;pQAAqasHAKOtGgCcrCwElas6DI2oRRaGpk8ff6RXKHmiXy9zoGY1bZ5uO2icd0BjmoFFX5mMSVuY&#10;mUxXl6hOVZe7T1SX3E5UlvZOVZT/TViQ/0xZjf9LW4r/SluK/0pbiv9KW4r/SluK/0r/aAAA5XkA&#10;ANGHAADFkgAAu5wAALGiAACpqQAAobECAJuzFQCVsygCjrI2CYawQhJ/rkwbeKxUI3KqXCpsqGQx&#10;Z6dsNmKldTtdpH9AWaOKQ1Wil0dRoadJT6G6Sk6i2UlOoPVJTp//SVCZ/0lSlv9IVJL/R1SS/0dU&#10;kv9HVJL/R1SS/0f/bgAA3n8AAMqNAAC+mAAAs6AAAKqnAAChrgAAl7YAAJG6EACMuiMBhbkyBn64&#10;Pg53tkkXcbVSHmuzWiVlsmIrYLFqMFuwczVXr305U66JPU+tlkBMraVCSq25Q0mu2EJIq/VDR6r/&#10;REml/0RLoP9ETZz/RE2c/0RNnP9ETZz/RE2c/0TqdQAA0oYAAMOTAAC3nQAArKQAAKKrAACYswAA&#10;jrsBAIXBDACBwh0Ae8ItA3XBOglvwEURab9PGGO+Vx5evV8jWbxoKFW7cS1Ru3swTbqHNEq6lTdH&#10;uqU5Rbq4OkS61zlDuPU7Qrb/PUKz/z5Erv8+Ran/PkWp/z5Fqf8+Ran/PkWp/z7gfQAAyY0AALua&#10;AACuogAAo6kAAJixAACOuQAAhMECAHnJBwB0yxQAcMwmAWvLNQVly0AKYMpLEFvKVBZXyV0aUsll&#10;H07IbyNLyHomR8iGKUTIlCxCyKQuQMi4Lz/J1y8/x/UwPcT/MzvD/zU8vv82Pbj/Nz24/zc9uP83&#10;Pbj/Nz24/zfRhgAAwJUAALKfAAClpwAAmq8AAI63AACDvwAAeMcDAG7PBwBl1w0AY9gdAGDYLQJb&#10;2DoEV9hGCVPYUA1P2FkRS9diFUfXbBhE13cbQdeEHj7YkyA82KMhO9m3Ijra1SI61vIjN9T/JzbS&#10;/yk00f8rNsr/LTbK/y02yv8tNsr/LTbK/y3FkAAAtp0AAKilAACcrQAAj7YAAIO+AAB3xwAAbM8C&#10;AGLWBwBa5A4AWOQcAFTkKQFQ5DUDTOU/BUjlSQdF5VMKQuZcDT/mZg885nESOud+FDfnjBY155wX&#10;M+iuGTLpxhky6OoZMeX+GS/k/xwu5P8eLeL/IC3i/yAt4v8gLeL/IC3i/yC6mgAAqqMAAJ2rAACQ&#10;tAAAg70AAHfGAABrzwAAX9YAAFTeBABR8BAATfAbAErwJgFG8TACQvI6Az7yQwQ780sFOPNUBzb0&#10;XQgz9GgJMPV0Cy71gQws9pEOKvaiDyj3txAn+NYRJ/b0ESbz/xEm8f8RJfH/EyXx/xMl8f8TJfH/&#10;EyXx/xOtoQAAoKkAAJKzAACEvAAAdsYAAGnPAABd2AAAUd8AAEnuBABG/A4AQv0XAD7+IQA7/ioB&#10;N/8zAjT/OgIw/0IDLf9KAyv/UwQo/1wFJf9mBSL/cwYg/4MHH/+UCB3/pggc/7wIG//iCRr/+Qka&#10;//8JGf//CRn//wkZ//8JGf//CRn//wmipwAAk7EAAIW7AAB2xgAAadAAAFvaAABO4AAAQ+UAAD77&#10;AQA6/wwANv8TADL/GwAv/yMAK/8qASj/MQEk/zcBIf8/Ah//RgIc/04CGf9YAxb/YwMT/3ADEv+B&#10;BBH/kwQQ/6cED/+9BQ7/4AUO//YFDv//BQ7//wUO//8FDv//BQ7//wWVrwAAhroAAHfFAABo0AAA&#10;WtsAAEzhAABA5wAAN/MAADL/AAAu/wcAKv8OACb/EwAj/xoAH/8gABv/JgAY/ysBFf8yARL/OAEQ&#10;/0ABDv9IAQz/UgEJ/10CBv9rAgT/fQIC/5ACAf+jAgD/tgIA/80DAP/sAwD/7AMA/+wDAP/sAwD/&#10;7AOIuQAAeMQAAGnQAABb3QAAS+MAAD7pAAAy7gAAK/8AACb/AAAh/wAAHf8IABr/DQAW/xEAE/8W&#10;ABD/GgAO/x8AC/8kAAn/KgAG/zAAAv83AQD/QAEA/0oBAP9WAQD/ZAEA/3UBAP+IAQD/mgEA/6oB&#10;AP+7AQD/uwEA/7sBAP+7AQD/uwH/LysB/ysyAv8vMQL/MDQC/y85A/8rQQP/J0wE/yNYBf8hZgb/&#10;IHQH/x6CCf8ejgv/HpgM/x6hDf8eqQ7/HrAP/x24D/8dwRD/HcsQ/x3bEf8d6BH/HfIR/x38Ef8e&#10;/xH/Hv8Q/x7/EP8f/xH/H/8S/yH/E/8i/xP/Iv8T/yL/E/8i/xP/LysB/y4wAv8yLwL/MzEC/zI2&#10;A/8vPgP/K0kF/ylWBv8nYwf/JXEI/yR+C/8jigz/I5UO/yKeD/8iphD/Iq0R/yK1Ef8ivRL/IscS&#10;/yLUE/8i5RP/IvAT/yL6E/8i/xP/I/8S/yP/Ev8j/xT/JP8V/ib/Fvwn/xb8J/8W/Cf/Fvwn/xb/&#10;MCoB/zEtAv81KwL/Ny0C/zYyA/80OgP/MkUF/y9SBv8tYAf/LG0K/yp6DP8phg7/KJEQ/yiaEf8o&#10;ohL/J6oT/yexFP8nuRT/J8MV/yfPFf8n4RX/J+0V/yf4Ff8o/xX/KP8V/yj/Fv8n/xf8Kf8Y9iv/&#10;GfQs/xn0LP8Z9Cz/GfQs/xn/MSkB/zQpAf85KAL/OyoC/zwuAv86NgP/OUIF/zdPBv81XAj/M2kL&#10;/zF2Dv8wghD/L40S/y6WFP8unhX/LaYW/y2tFv8ttRf/Lb4Y/y3KGP8t3Bj/LeoY/y31GP0u/xj6&#10;Lv8Y+S3/Gvkt/xzzL/8c7TH/Heoy/x3qMv8d6jL/Heoy/x3/MykB/zgmAf89JAH/QCUC/0EpAv9C&#10;MwP/QT4F/z9KBv89Vwn/O2QM/zlwD/83fRL/NogU/zWRFv81mhf/NKIZ/zSpGf8zsRr/M7ob/zPF&#10;G/0z0xv6M+Yb9zTzG/M1/hvxNP8d8DP/H+4z/yDnNv8h4Tf/Id44/yHeOP8h3jj/Id44/yH/NScB&#10;/z0iAf9CIAH/RiAB/0glAv9KLwP/SToE/0dGBv9FUgn/Q18N/0FrEf8/dxT/PYIX/jyMGfw8lRr7&#10;O50c+TulHfg6rR72OrYe9TrAH/M6zh/wOuMf6zvxH+g6/SHmOv8j5Dr/JeE6/yXYPP8m0D3/Js0+&#10;/ybNPv8mzT7/Js0+/yb/OSQB/0EeAf9HGwH/SxsB/08iAf9RKwL/UTYE/09BBv9MTQn/S1oO/Elm&#10;EvhHchb1RX0Z80OHG/FCkR3vQpkf7UGhIOxBqSHqQLIi6EC8IudAyiPkQd8j4EHvJNxA/CfYQP8p&#10;1D//Ks9A/yrHQv8qwkP/KsBD/yrAQ/8qwEP/KsBD/yr/PCAB/0UaAf9LFwH/URcB/1YfAf9YJwL/&#10;WDED/1c8BfxVSAn2UlQO8lBhE+5ObRfqTHgb50qCHuVJjCDiSJUi4EedJN5HpSXcRq4m2kW5J9hF&#10;xijURdwpz0buKstF+y3IRf8uxUX/L8BG/y+6SP8vtUn/LrRJ/y60Sf8utEn/LrRJ/y7/QB0B/0kW&#10;Af9QEwH/VhQA/1wbAf9fIwH/YCwC+l83BPNdQgjtWk8N51hcE+JWaBjeU3Ic2lF9INZPhiTSTo8n&#10;0E2YKc1MoCvLS6ktyUqzLsdKvy/FStAwwkvoML1L+DK6Sv8zuEv/M7NM/zOuTf8zqk7/MqlO/zKp&#10;Tv8yqU7/MqlO/zL/QxoB/0wTAP9UEAD/XBIA/2EXAP9lHgH7ZicB8mYxA+plPQbjY0oL3GBXEtVd&#10;YhnQWm0fzFd3I8hVgCfFVIkrwlKSLsBRmjC+UKMyu0+tNLlPuTW3T8g2tE/iNrFP9DeuUP84rFD/&#10;OKdR/zejUv82oFP/NZ9T/zWfU/81n1P/NZ9T/zX/RhcB/1ARAP9YDQD/YBAA/2YTAP9qGQD0bCEB&#10;6m0rAuFsNwTZakUK0GdSEspjXhrFYGggwV5yJr1ceyq6WoQut1iMMbRXlTSxVZ42r1SoOK1Uszqq&#10;U8I7qFPaO6VU8DyiVf88oVX/O51W/zqaV/85l1f/OJdX/zeXV/83l1f/N5dX/zf/SRQA/1MOAP9c&#10;DAD/ZQ0A/2sPAPpvEwDschkA4nQjAdhzMgPOcUIJx21PEsFqWhq7Z2Qht2RtJ7NidiyvX38wrF6H&#10;NKlckDenW5k6pFmjPKFZrj6fWL0/nVjRQJpZ7D+YWf4/l1r/PpRb/zyRW/87j1v/Oo9b/zqPW/86&#10;j1v/Oo9b/zr/TBIA/1YNAP9gCQD/aAoA+m8MAPNzDgDldxEA2nkbAM95LgLHdz4Jv3RLEblwVhqz&#10;bWAhr2ppKKpnci2nZXoyo2ODNqBhjDmdYJU8ml6fP5ddqkGVXbhCk13LQ5Bd6EOPXvxBjl//QItf&#10;/z6KX/89iF//PIhf/zuIX/87iF//O4hf/zv/ThEA/1gKAP9jBwD6bAYA53MGAN14CADaewsA0X4X&#10;AMh+KwLAfDsIuXlIEbJ2Uxmscl0hp29mKKNtbi6fanczm2h/N5hmiDuVZZE+kWObQY5ip0OMYbRF&#10;iWHHRYhi5UWGYvpDhmP/QoRj/0CDY/8+gmP/PYJj/zyCY/88gmP/PIJj/zz/UA8A/1sHAP9mAwDs&#10;bwIA3HYDANR8BwDRgAkAyoIUAMKDKAK6gTkHs35GEKx7URmmd1ohoXRjKJxyay6Yb3MzlG18N5Fr&#10;hDuNao4/imiYQoZno0SEZrFGgWbDR39m4Ud/Z/hFfmj/Q35o/0F9Z/8/fGf/Pnxn/z18Z/89fGf/&#10;PXxn/z3/Ug4A/10DAP1pAADhcgAA1noCAM5/BQDKgwgAxYYSALyHJgG1hjYGroNDD6eAThihfFgg&#10;m3lgJ5Z3aS2SdHAzjnJ5N4pwgTyGbos/g22VQ39soUV8a65Hemu/SHhr3Uh4bPZGeGz/RHds/0J3&#10;a/9Ad2r/P3dq/z53av8+d2r/Pndq/z7/VAwA/18AAPJsAADddgAA0H0CAMmDBADEhwYAv4oQALeM&#10;IwGwijQFqYhBDqKFTBecgVUfln9eJpF8Zi2MeW4yiHd2N4R1fzuAdIg/fHKSQ3hxnkZ1cKxIc2+9&#10;SXFw2UlxcPRHcXH/RHJw/0Jyb/9Bcm7/P3Ju/z5ybv8+cm7/PnJu/z7/VgoA/2IAAOZvAADXeQAA&#10;zIEBAMWHAwC/iwQAuY4OALKQIAGrjzEFpIw/DZ2KShaWh1MekYRcJYuBZCyGf2sxgn1zNn57fDt6&#10;eYY/dneQQnJ2nEVvdalIbHW6SWt11ElrdfJHa3X/RWx1/0Ntc/9BbXL/P21y/z9tcv8/bXL/P21y&#10;/z//WQcA/2UAAOJyAADRfAAAx4QAAMCKAgC5jwIAs5IMAKyUHQCmky8EnpE8C5iPSBSRjFEci4la&#10;JIaHYiqBhWkwfIJxNXiBejp0f4M+cH2OQmx8mkVpe6dHZnq4SGR70Ehke/BHZXv/RGZ6/0NneP9B&#10;aHb/P2h2/z9odv8/aHb/P2h2/z//WwQA92kAAN12AADNgAAAw4gAALuOAAC0kwEArZcJAKeYGgCg&#10;mCwDmZY6CpKURRKMkk8aho9XIoCNXyh7i2cudolvM3KHdzhthYE8aYSLQGaCl0NigaVGYIG2R16B&#10;zUdege9GX4H/RGB//0Jhff9BYnv/P2N6/z9jev8/Y3r/P2N6/z//XgAA6W0AANZ5AADIhAAAvowA&#10;ALaTAACulwAAppsEAKCdFwCanSkCk5w3CIyaQxCGmE0YgJZVH3qUXSZ1kmUscJBsMWyOdTZnjX46&#10;Y4uJPl+KlUFciaNEWom0RViJy0VYiO1EWIj/Q1mG/0Fbg/9AXYH/Pl2A/z5dgP8+XYD/Pl2A/z7/&#10;YgAA5HEAAM9+AADDiAAAuZEAALCXAACnmwAAnqEAAJijEwCToyUBjaI0BoahQA2An0oVeZ1THHSb&#10;WiNvmWIoaphqLmaWcjJhlXw3XZSGOlmSkz5WkqFAU5GyQVKSyUJSketBUpD/QFKP/z9Vi/8+Voj/&#10;PVeH/z1Xh/89V4f/PVeH/z35ZwAA3XYAAMmDAAC9jQAAs5UAAKmbAACgoAAAlqcAAI+pDwCLqiEB&#10;hakwBH+oPAp4p0cSc6VQGG2jWB5oomAkZKFnKV+gcC5bnnkyV52ENlOckTlQnJ87TpuwPUycxz1M&#10;m+o8TJn/PEyY/zxNlf88T5H/O1CP/ztQj/87UI//O1CP/zvrbQAA03wAAMOJAAC3kwAArJoAAKKf&#10;AACZpQAAjqsAAIWwCwCBsRsAfLErAnewOAdxr0MNa65NFGatVRlhrF0eXatlI1mqbidVqXcrUaiC&#10;L02njzJKp541SKevNkenxjZGpuk2RaT+N0Wj/zdGoP83SJz/N0ma/zdJmv83SZr/N0ma/zfidAAA&#10;yoMAALyPAACwmAAApZ4AAJukAACQqwAAhbEAAHq4BAB2uRQAcrklAW25MwRouD8IY7hJDl63UhNa&#10;tloYVrZiHFK1ayBOtHUkS7SAJ0izjipFs50sQrOuLUGzxS5Bs+ktQLD+Lz+v/zE+rf8yQKj/MkGm&#10;/zJBpv8yQab/MkGm/zLVfAAAwooAALWWAAConQAAnaMAAJKqAACHsQAAfLcAAHC+AwBowg4AZsMd&#10;AGPDLQFewzkEWsNECFbCTgxSwlcQT8FfFEvBaRdIwXMaRcB+HULAjCA/wJsiPcCtIzzBxCM8wOkj&#10;Or7+Jji8/yg3u/8pOLj/Kji2/ys4tv8rOLb/Kzi2/yvJhQAAuZMAAKycAACgogAAlKoAAIixAAB8&#10;uAAAcb4AAGbFAwBbywgAV80TAFbOIwBTzjIBUM4+A03PSAVJz1IIRs9bC0PPZQ5Az28QPs97EzvP&#10;iRU5z5kXN8+rGDbQwxg2z+gYNM37GzLL/x0xyv8fMMn/IS/I/yEvyP8hL8j/IS/I/yG+jwAAr5oA&#10;AKKhAACWqQAAirAAAH24AABxvwAAZsYAAFvMAgBQ0gcAR9oMAEbcGABF3CcARN01AUHdQAI/3ksD&#10;Pd5VBDrfXwY432kHNd92CTPghAsx4JQML+GmDS7hvA4t4uAOLd74Dyvd/xIq3P8UKdr/Fija/xYo&#10;2v8WKNr/Fija/xazmAAApaAAAJmnAACLsAAAfrgAAHHAAABlyAAAWc4AAE7TAABE2wQAP+kNAD3p&#10;FwA76iMAOeouADbrOAE060IBMexLAi/tVQMt7V8DKu5rBCjueAUm74gGJe+aByPwrgci8cgHIvDt&#10;ByHs/wch6/8IIOv/Ch/q/wsf6v8LH+r/Cx/q/wuonwAAm6YAAI2vAAB/uAAAccEAAGTKAABY0AAA&#10;TNYAAEHdAAA45AAANfYMADP3FAAw9x4ALvgnACv5MAAo+TgBJvpAASP7SQEh+1IBHvxdAhz9aQIa&#10;/XkDGP6LAxf/ngMV/7MEFP/TBBT+9AQT/P8DE/r/AxP5/wMT+f8DE/n/AxP5/wOdpQAAj64AAIC4&#10;AABywgAAZMsAAFbTAABJ2gAAPt8AADTkAAAu9AAAK/8KACj/EAAl/xcAIv8fAB//JgAc/y0AGf80&#10;ABf/PAAU/0QBEv9OARD/WQEO/2cBDP93AQv/igIK/58CCf+1Agj/1QIH//QCB///Agf//wIH//8C&#10;B///Agf//wKRrQAAgrgAAHPCAABkzAAAVtUAAEjdAAA74gAAMOcAACfuAAAj/wAAIP8EABz/DAAZ&#10;/xEAFv8WABP/GwAR/yEADv8nAA3/LgAK/zYAB/8+AAT/SAAA/1QAAP9iAQD/cwEA/4cBAP+dAQD/&#10;sgEA/8oBAP/qAQD/8wEA//MBAP/zAQD/8wGEtwAAdMEAAGXMAABW2AAAR98AADnlAAAt6gAAI+4A&#10;ABz9AAAY/wAAFf8AABH/BAAP/wsADf8OAAn/EQAG/xUAA/8aAAD/IAAA/yYAAP8uAAD/NwAA/0EA&#10;AP9NAAD/XAAA/20AAP+CAAD/lgAA/6gAAP+6AAD/wwAA/8MAAP/DAAD/wwD/JC8B/yUvAf8oLwH/&#10;JzEB/yQ2Av8gPgL/GkkD/xdWA/8VZAP/E3IE/xJ/BP8SigT/EpQE/xKdBf8SpAX/EqwG/xKzBv8S&#10;ugb/EsMG/xPOB/8T3wf/E+sH/xP2B/8T/wf/E/8G/xP/Bv8U/wf/FP8I/xP/CP8V/wn/Ff8J/xX/&#10;Cf8V/wn/JS4B/yktAf8rLAH/Ky4B/ykzAv8kOwL/H0YD/x1TA/8bYQT/GW4E/xd7BP8XhwX/F5EF&#10;/xeaBv8XoQb/F6kH/xewB/8Xtwj/F8AI/xjKCP8Y2wj/GOgI/xj0CP8Y/Qj/Gf8I/xn/CP8Z/wn/&#10;Gf8K/xj/C/8a/wv/Gv8L/xr/C/8a/wv/Ji0B/ywpAf8uKAH/LyoB/y0vAv8pNwL/J0MD/yRQA/8i&#10;XQT/IGoF/x53Bf8egwb/Ho0H/x6WB/8engj/HqUJ/x6sCf8eswn/HrwK/x7GCv8e0wr/HuUK/x7x&#10;Cv8f/Ar+H/8K/R//C/wf/wz8Hv8N/B//Dvch/w73If8O9yH/Dvch/w7/KioB/y8mAf8yJAH/MyUB&#10;/zIqAf8xNAL/Lz8D/y1MA/8qWQT/KGYF/yZyBv8lfgf/JYkI/yWSCf8lmgr/JaEL/yWoC/8ksAz/&#10;JLgM/yXBDP8lzg3/JeEN/CXvDfkm+gz2Jv8N9Sb/D/Ql/xD0Jf8R8ib/Eu0n/xLtJ/8S7Sf/Eu0n&#10;/xL/LiYB/zQiAf83IAH/OSEB/zglAf85LwL/ODsC/zVHA/8zVAX/MWEG/y9tB/8ueQn/LYQK/y2N&#10;DP8slg3/LJ0N/yylDv0srA/8LLQP+yy9D/ksyRD2LN0Q8y3sD+8t+A/tLf8S6yz/FOos/xXpLP8W&#10;5S3/FuAu/xbgLv8W4C7/FuAu/xb/MiMB/zgdAf88GwH/PhsB/0AiAf9BKwH/QDYC/z5CA/88TwX/&#10;OVwG/zhoCP02cwv7NX4M+DWIDvc0kQ/1NJkQ8zSgEfIzqBLwM7AS7zO5E+4zxRPrNNcT5zTqEuM0&#10;9xThNP8X3jP/Gdwz/xrbM/8a1DT/Gs41/xrONf8azjX/Gs41/xr/Nh8B/zwZAf9BFgD/RBYA/0ce&#10;Af9JJwH/SDIC/0Y9A/9ESQX6QlYH9kBiCfI/bgzvPXkP7TyDEOo8jBLoO5QT5zucFOU7pBXjOq0V&#10;4jq2FuA7whbfO9IW2jvoF9Q69hrQOv8czTr/Hss6/x7KOv8fxDv/H8A8/x7APP8ewDz/HsA8/x7/&#10;ORsB/0AVAP9FEQD/ShMA/04ZAP9QIgH/UCwB/U43AvZLQwTwSVAH60hdCudGaQ3jRXQQ4ER+E91D&#10;hxXbQpAX2EGYGNVAoBnTQKkb0UCyHM9AvR3NQMwdykHkHsZA9CDCQP8iv0D/I71A/yO7QP8jtkH/&#10;I7NC/yKzQv8is0L/IrNC/yL/PRcA/0QRAP9KDgD/UBAA/1QVAP9WHQD9ViYB81UxAetTPQPlUksG&#10;31BYCtpOYw7UTG4T0Ep4Fs1JgRnLSIobyEeSHcZHmh/ERqMhwkasIsBFtyO+RcUkvEXcJLhG8CW1&#10;Rv8nskb/J7BG/yeuRv8nqkf/JqdI/yanSP8mp0j/JqdI/yb/QBQA/0gOAP9OCwD/VQ4A/1kRAP9c&#10;FgD0XR8A6lwqAeJbNwLaWkYF0ldTC8xVXhDIU2gVxFFyGcFQexy+T4QfvE2MIrlNlSS3TJ0mtUun&#10;J7NLsSmxSr8qr0rRKqxL6yupS/wspkv/LKVM/yujTP8qn03/Kp1N/ymdTf8pnU3/KZ1N/yn/QxEA&#10;/0sMAP9TCAD/WgsA/14NAPlgEADrYRYA4WIhANZiMQHOYUEFx19OC8JcWRG9WmQXuVhtG7ZWdh+z&#10;VX4isFOHJa5SjyirUZgqqVCiLKdQrC2lT7kvo0/LL6BQ5i+eUPkwnFD/L5pR/y6YUf8tllL/LJRS&#10;/yuUUv8rlFL/K5RS/yv/RhAA/04JAP9WBQD+XgYA72IHAOdlCgDkZg4A1mcZAM1oLQHFZz0Fv2VK&#10;C7ljVRK0YF8XsF5pHKxccSGpWnokplmCKKRYiyuhVpQtn1WdL5xVqDGaVLQzmFTFM5ZU4TSTVfYz&#10;klX/MpFW/zGPVv8wjVb/LoxX/y2MV/8tjFf/LYxX/y3/SQ4A/1EFAP9aAQDuYgAA32cDANhqBgDV&#10;awoAzW0VAMVuKQG+bTkEt2tHC7FoUhGsZlwYqGRlHaRibSKhYHUmnl5+KZtdhi2YXI8vlVqZMpNZ&#10;pDSQWbA2jlnANoxZ2zeKWfM2iVr/NIhb/zOHW/8xhlv/MIVb/y+FW/8vhVv/L4Vb/y//SwwA/1QA&#10;APteAADiZQAA2GsBAM9uBQDMcAgAxnISAL5zJgG3czYEsXBECqtuTxGma1kYoWlhHZ1naiKZZXIn&#10;lmN6KpNigy6QYIwxjV+VNIpeoDaHXq04hV28OYNd1DmCXvA4gV//NoBf/zSAX/8zf1//MX5f/zB+&#10;X/8wfl//MH5f/zD/TQkA/1YAAO5hAADdaQAA0W8AAMpzAwDFdQYAwHYQALh4IwCxeDMDq3ZBCaVz&#10;TBCfcFYXm25fHZZsZyKTam8nj2h3K4xnfy+JZYgyhWSSNYJjnTeAYqo5fWK5Ontizzt6Yu45emP/&#10;OHpj/zZ5Y/80eWP/Mnli/zF5Yv8xeWL/MXli/zH/TwcA/1kAAOZkAADXbAAAzHMAAMR3AgC/eQQA&#10;uXoOALJ8IACsfDEDpXo+CZ94ShCadVMXlXNcHZFxZCKNb2wniW10K4VsfC+CaoUyf2mPNXxomzh5&#10;Z6c6dma2O3RmzDxzZ+s7c2f/OHNo/zZzaP81c2f/M3Nm/zJzZv8yc2b/MnNm/zL/UQQA/1wAAOJn&#10;AADScAAAx3YAAMB6AAC6fQIAtH8MAK2BHQCngS4CoH88CJp9Rw+VelEWkHhaHIt2YiGHdGkmg3Jx&#10;K39xei98b4MyeG6NNXVtmDhybKU7cGu0PG5ryTxta+k7bWz+OW1s/zdubP81bmv/NG5q/zJuav8y&#10;bmr/Mm5q/zL/UwAA9F8AAN5qAADNcwAAw3oAALt+AAC1gQAAroMJAKiFGgCihSsCm4Q6B5WCRQ6Q&#10;f08Vin1YG4Z7XyCBeWclfXdvKnp2dy52dIAyc3OLNW9yljhscaM6aXCyPGhwxjxncOc7Z3H8OWhx&#10;/zdocP81aW//NGlu/zNpbv8zaW7/M2lu/zP/VgAA62IAANhuAADJdgAAv30AALeCAACwhQAAqIcG&#10;AKKJFwCciikBlok3BpCHQwyLhU0ThYJVGYCAXR98f2UkeH1tKXR7dS1wen4xbXmINGl3lDdmdqE6&#10;Y3awO2F2xDxhduU7YXb7OWJ2/zdjdf81Y3P/NGRy/zNkcv8zZHL/M2Ry/zP/WAAA5mYAANJxAADF&#10;egAAu4EAALKHAACrigAAoowCAJyOFACXjyYBkY40BYuMQAuFikoRgIhTGHuGWx12hWMicoNqJ26C&#10;citqgHsvZ3+GM2N+kTZgfZ45XXyuOlt8wTtbfOM6W3z6OFx7/zdde/81Xnn/NF93/zNfd/8zX3f/&#10;M193/zP+XAAA4WoAAM11AADAfgAAtoYAAK6LAACljgAAm5EAAJWTEQCQlCIBi5MxA4WSPQl/kUgP&#10;eo9RFnWNWRtxjGAgbIpoJWiJcClkh3ktYYaDMV2FjzRahJw2V4OsOFWDvzlVg+E4VYL5N1aC/zVW&#10;gf80WH//M1l9/zJZff8yWX3/Mll9/zLvYAAA224AAMd6AAC7gwAAsosAAKiQAACfkwAAlJYAAI2Z&#10;DgCJmh4AhJouAn6ZOgd5l0UNdJZOE2+VVhhqk14dZpJlIWKRbSZej3YqW46BLVeNjTBUjJozUYyq&#10;NU+MvTVPjN41T4v3NE+K/zNQif8yUYb/MVKE/zFShP8xUoT/MVKE/zHqZQAA0nMAAMJ/AAC2iAAA&#10;rJAAAKKUAACYmAAAjJwAAISfCgCAoBkAfKEpAXegNgVyn0EKbZ5LD2idUxRknFsZYJtjHVyaayFY&#10;mXQlVZh+KVGXiixOlpguS5aoMEqWvDFJltwwSZT2MEmT/zBJkv8wSpD/L0uN/y9Ljf8vS43/L0uN&#10;/y/iawAAynkAALyFAACxjwAAppQAAJuZAACRnQAAhqIAAHqmAwB2pxMAc6gkAG6oMgNqqD0GZadH&#10;C2GmUA9dpVgUWaRgGFWjaBxSo3EfTqJ8I0uhiCZIoZYoRaCmKkShuitDodoqQ5/1K0Kd/ytCnP8s&#10;Qpv/LESX/ytEl/8rRJf/K0SX/yvXcgAAw4AAALaMAACqlAAAn5kAAJSeAACJowAAfqgAAHCuAABq&#10;sA4AaLEdAGWxLAFhsTgDXbBDBlmwTApVr1QOUq9dEU6uZRVLrm8YSK15G0Wthh5CrJUgP6ylIj6t&#10;uSM9rdgiPav1Izyp/yU7p/8mO6b/Jjuk/yY7pP8mO6T/Jjuk/ybMegAAu4gAAK6SAACimQAAl54A&#10;AIykAACAqgAAda8AAGm0AABeuQYAW7oUAFm7JABWuzEBU7s9A1C7RwVNu1AHSrpZCke6Yg1EumwQ&#10;Qbp3Ez65hBU8uZMXObmjGDi5txk3utYZN7j0GjW2/xw0tP8eM7P/HzOy/yAzsv8gM7L/IDOy/yDB&#10;gwAAtJEAAKaYAACbngAAj6UAAIKrAAB2sQAAa7YAAF+8AABUwQMATMUNAEvFGQBJxigASMY1AEXH&#10;QAFDx0oDQMdTBD7HXQY7x2cIOcdzCjfHgAw0x5ANMsehDjHItQ8wyNMPMMb0EC7E/xMtwv8VLMH/&#10;FivA/xcrwP8XK8D/FyvA/xe4jQAAqpcAAJ6eAACRpQAAhKwAAHiyAABruQAAYL8AAFTDAABKyAIA&#10;QM0HADrSDgA50hsAONMoADfTNQA21EAANNVLATPVVQEx1mACL9ZsAy3XegQr2IsFKtidBSjZsQYn&#10;2s0GJ9fvBibU/wkl0v8LJNH/DCPQ/w0j0P8NI9D/DSPQ/w2ulgAAoJ0AAJSkAACGrAAAebQAAGy7&#10;AABgwgAAVMYAAEjLAAA+0AAANdUEAC3dCgAs4RMAK+IfACnjKgAo5DUAJ+Q/ACblSgAk5lUAI+Zh&#10;ASHnbgEg534CHuiQAh3ppAIb6bwCGuriAhrm/AIZ5f8DGeT/BBjj/wUY4/8FGOP/BRjj/wWjnQAA&#10;lqQAAIisAAB6tQAAbL0AAF/EAABTygAAR84AADzTAAAy2gAAKt8AACXuCQAj8BEAIfEZAB/xIgAd&#10;8isAG/M0ABn0PgAX9EgAFfVSABP2XwAS9m4BEfeAARD4lAEP+aoBDvnGAQ757QEN9v8BDfT/AQ3z&#10;/wEN8/8BDfP/AQ3z/wGZowAAi6wAAHy1AABtvgAAX8YAAFLNAABF0gAAOdgAAC/eAAAm4gAAH+oA&#10;ABz7BgAZ/w4AF/8TABT/GgAS/yEAEP8oAA7/MAAN/zkAC/9DAAn/TgAG/1wABP9sAAL/gAAB/5YA&#10;AP+tAAD/ygAA//AAAP//AAD//wAA//8AAP//AAD//wCNqwAAfbUAAG6/AABgyAAAUtAAAEPXAAA3&#10;3QAAK+IAACLmAAAZ6gAAFfkAABL/AAAQ/wgADv8OAAz/EQAJ/xYABv8cAAP/IgAA/yoAAP8zAAD/&#10;PQAA/0kAAP9XAAD/aQAA/34AAP+VAAD/rAAA/8cAAP/oAAD/+gAA//oAAP/6AAD/+gCAtQAAcL8A&#10;AGHJAABS0wAAQ9sAADXhAAAp5gAAHuoAABXuAAAQ+AAADv8AAAv/AAAI/wAABP8GAAD/CgAA/w4A&#10;AP8RAAD/FQAA/xsAAP8jAAD/KwAA/zYAAP9DAAD/UwAA/2UAAP96AAD/kQAA/6YAAP+4AAD/zwAA&#10;/88AAP/PAAD/zwD/HC8B/yAsAf8hLAH/Hi4B/xozAf8UPAH/D0YB/w1UAv8LYQL/CW8C/wl7Av8J&#10;hgL/CZAC/wmZAv8JoAL/CacC/wmtAv8JtAL/CbwB/wnFAf8J0QL/CeMC/wnvAv8J+QH/Cv8B/wr/&#10;Af8K/wL/Cv8C/wr/Av8L/wP/C/8D/wv/A/8L/wP/Hy0B/yMpAf8kKQH/IisB/x4wAf8YOAH/FEMB&#10;/xFQAv8QXgL/DmsC/w53Av8OgwL/Do0C/w6VAv8OnQL/DqQC/w6qAv8OsQL/DrkC/w7BAv8OzQL/&#10;Dt8C/w7sAv8O+AL/Dv8C/w7/Av8P/wP/D/8D/w//BP8Q/wT/EP8E/xD/BP8Q/wT/IyoB/yYmAf8o&#10;JQH/JycB/yMrAf8eMwH/G0AB/xlNAv8WWgL/FGcC/xNzAv8TfgL/E4kD/xORA/8TmQP/E6AC/xOn&#10;A/8TrgP/E7UD/xO+A/8TyQP/E9oD/xTpA/4U9gP7FP8D+RX/A/kV/wT4Ff8F+BX/BvgV/wb4Ff8G&#10;+BX/BvgV/wb/JiYB/yoiAf8sIAD/KyIB/ygmAf8nMAH/JDwB/yJJAv8fVQL/HWIC/xtuA/8begP/&#10;GoQD/xqNA/8alQP/GpwE/xqjBP8bqgT/G7IE/xu6BP8bxQT8G9ME+RvnBPUc9ATyHP8F8Rz/BvAc&#10;/wfvHf8I7x3/Ce8c/wnuHP8J7hz/Ce4c/wn/KiIB/y4dAP8wGwD/MBwA/zAiAP8wLAH/LjcB/ytE&#10;Av8oUQL/Jl0D/yRpA/8jdQT/I38E/iOIBP0jkQX7I5gF+iOgBfgjpwb3I64G9SO3BvQjwQbyJM8G&#10;7iTkBuol8gboJf4I5iT/CuQl/wvjJf8M4yT/DOIk/wzhJP8N4ST/DeEk/w3/Lh4A/zMYAP81FgD/&#10;NRUA/zgdAP84JwH/NzMB/zQ/Af8ySwL/L1gD+y5kBPgtbwT1LHoF8yyDBvEsjAbvLJQH7SycCOws&#10;owjqLKsI6SyzCOcsvgnmLMwJ4i3iCN4t8QrbLP4M1i3/DtQs/w/SLP8Q0Sz/EM8s/xDOLf8Qzi3/&#10;EM4t/xD/MhkA/zcUAP86EQD/PBIA/z8ZAP9AIgD/Pi0B/zw5Afo6RQL0OFID8DdeBOw2agXpNXQG&#10;5jV+COQ0hwjiNJAJ4DSYCt40nwrcM6cL2jOwDNgzuwzVM8kN0jTfDc408A/KNP0SxzT/E8U0/xTD&#10;NP8VwzP/FcA0/xW/NP8UvzT/FL80/xT/NhUA/zsQAP8+DQD/Qw8A/0YUAP9GHAD/RiYA9kQyAe9C&#10;PwHpQEwD5D9ZBN8+ZAbbPW8I2Dx5CtQ8ggzRO4sNzzuTD806mhDLOqIRyTqrEsg6tRPGOsITxDrV&#10;FMA76xW8OvsXuTr/GLc6/xm2Ov8ZtTr/GLI7/xixO/8YsTv/GLE7/xj/ORIA/z8NAP9DCQD/SAwA&#10;/0sQAP9MFQD1TB8A60oqAORJNwHdSUYC1UdTBNBGXwjMRWkLyURzDcZDfBDDQoQSwUKME79BlRW9&#10;QZ0Wu0CmF7pAsBi4QLwZtkDMGrNB5hqvQfccrUH/HatB/x2pQf8cqUH/HKZB/xulQf8bpUH/G6VB&#10;/xv/PRAA/0IJAP9IBQD/TQgA/1ALAPlRDwDrUBUA4U8gANhQMQDPUEECyU9OBcROWgnATGQNvUtt&#10;ELpKdhO3SX4VtUiHF7NHjxmxR5cbr0agHK1Gqh6rRbYfqUXGH6dG4CCkRvQgoUb/IZ9H/yCeR/8g&#10;nkf/H5tH/x6aR/8emkf/HppH/x7/QA0A/0YEAP9MAAD4UgIA6FUEAOFVCADiVQ0A1VUZAMxXLADF&#10;VzwCv1ZKBrpVVQq2U18OslJoEq9QcRWsT3kYqk6BGqhNih2lTJIfo0ycIKFLpiKfS7EjnUvAJJtL&#10;2CWZS/Allkz/JJVM/ySUTP8jk0z/IpFN/yGRTf8hkU3/IZFN/yH/QgoA/0kAAP9RAADmVwAA3VsB&#10;ANVcBQDSWwkAy1wUAMNeKAC8XjgCtl1GBrFbUQqtWVsPqVhkE6ZWbBejVXQaoFR9HZ5ThR+bUo4i&#10;mVGXJJdQoSaVUK0nklC8KJFQ0CiOUOwojVH+J4tR/yaLUf8lilL/JIlS/yOIUv8jiFL/I4hS/yP/&#10;RQcA/0sAAPBVAADfWwAA02AAAMxhAwDIYQYAw2ERALtkJAC1ZDQCr2NCBaphTgqlX1cPoV1gFJ5c&#10;aBibW3AbmFl4HpVYgSGTV4okkFaTJo5VniiLVakqiVS3K4dUyyuFVekrhFX8KoNW/yiDVv8nglb/&#10;JYFW/ySBVv8kgVb/JIFW/yT/RwMA/08AAOdYAADZYAAAzWQAAMZmAQDBZgQAu2YOALRpIACuaTEC&#10;qGg/BaNmSgqfZVQPmmNdFJdhZRiTYG0ckF51H45dfSKLXIYliFuQKIVamiqDWaYsgFm0LX9Zxy59&#10;WeYtfFr6LHta/yp7W/8oe1v/J3ta/yZ6Wv8lelr/JXpa/yX/SQAA+1IAAONcAADSYwAAx2gAAMBr&#10;AAC6awIAtWsNAK5tHQCobi4Bo208BZ1rSAqZalEPlGhaFJBmYhiNZWocimNyIIdieiOEYYMmgWCM&#10;KX5flyt7XqMteV6xL3ddxC91XuIvdV75LXVf/yt1X/8pdV//KHVe/yZ1Xv8mdV7/JnVe/yb/SwAA&#10;8FUAAN5fAADNZwAAw2wAALtvAAC1cAAAr28KAKhxGgCjcisBnXI5BJhwRQmTbk8Oj21YFItrYBiH&#10;aWcchGhvIIFndyN9ZoAmemSKKXdjlCx1Y6EucmKvL3BiwTBvYt8wbmP3Lm9j/yxvY/8qb2P/KG9i&#10;/ydvYv8nb2L/J29i/yf/TQAA61gAANljAADJagAAv3AAALdzAACwdAAAqXQHAKN2FwCedygBmHY3&#10;BJN1QgiOc0wOiXFVE4VwXRiBbmUcfm1sH3tsdCN4an0mdGmHKXFokixuZ54ubGesMGpnvjFpZ9ww&#10;aWf1Lmln/yxpZ/8qamf/KWpm/yhqZv8namb/J2pm/yf/UAAA51sAANNmAADFbgAAu3MAALN3AACr&#10;eQAApHgDAJ16FACYeyUBk3s0A456QAeJeEoNhHZTEoB1Wxd8c2IbeHJqH3VxciJyb3smb26FKWxt&#10;kCxpbJwuZmyqMGRsvDFjbNkwY2z0L2Ns/y1kbP8rZGv/KWVq/yhlav8oZWr/KGVq/yj9UwAA418A&#10;AM5pAADBcQAAt3cAAK97AACnfQAAnn0AAJh+EQCTgCIAjoAxAol/PgaEfUgMf3xREXt6WRZ3eWAa&#10;c3doHm92cCFsdXglaXSCKGZzjitjcpouYHGoL15xujBdcdQwXXHyLl5x/yxecP8rX3D/KWBv/yhg&#10;bv8oYG7/KGBu/yjxVQAA3mIAAMptAAC9dQAAs3sAAKuAAACiggAAmIEAAJGDDwCNhR8AiIUuAoOE&#10;OwV+g0UKeoFOD3WAVhRxf14Ybn1mHGp8bSBne3YjY3qAJ2B5iypdeJgsWnemLlh3uC9Xd9EvV3fx&#10;Llh2/yxYdv8qWXX/KVp0/yhadP8nWnT/J1p0/yftWQAA12YAAMVxAAC5egAAr4AAAKaEAACdhgAA&#10;kYcAAIqJDACGihsAgosrAX2KOAR4iUIIdIhMDW+HVBJshVsWaIRjGmSDax5hgnQhXYF9JFqAiShX&#10;f5YqVX6kLFJ+ti1Rfs4tUX3vLFJ9/ytSfP8pU3v/KFR6/ydUev8nVHr/J1R6/yfoXgAA0GsAAMB2&#10;AAC0fgAAq4UAAKGJAACXiwAAiY0AAIOPCAB+kBcAe5EnAXaRNANykD8GbY9JC2mOUQ9ljVkTYoxg&#10;F16LaBtbinEeV4l7IVSIhiRRh5QnT4aiKU2GtCpLhswqS4XuKUyE/ylMg/8oTIP/J02B/yZOgf8m&#10;ToH/Jk6B/ybhYwAAyXAAALt7AACwhAAApooAAJuOAACRkQAAhJMAAHqVAgB1lxIAcpgiAG+YMAJq&#10;lzsEZpdFCGKWTgxflVYPW5RdE1iTZRdVk24aUZJ4HU6RhCBLkJEjSZChJEeQsiZFkMomRY/tJUWN&#10;/yVFjP8lRov/JEaK/yRGiv8kRor/JEaK/yTYaQAAw3YAALWBAACrigAAn48AAJWTAACKlgAAfpoA&#10;AHCdAABrnw4AaJ8cAGagKgFioDcCX59BBVufSghYnlILVJ5aDlGdYhJOnGsVS5x1GEibgRpFm48d&#10;QpqfH0CasCA/msggP5nrHz+Y/yA+lv8hPpX/IT+U/yE/lP8hP5T/IT+U/yHNcAAAvH0AALCIAACk&#10;jwAAmZQAAI6YAACDnQAAd6AAAGmkAABgpwgAXagUAFupJABZqTEBVqk8AlOpRQRQqE4GTahXCUqo&#10;XwxHp2gORKdzEUGmfxQ+po0WPKadFzqmrxg5pscYOaXqGDij/xo3of8bN6D/HDef/xw3n/8cN5//&#10;HDef/xzEeAAAtYUAAKmPAACdlQAAkpoAAIafAAB6owAAbqgAAGKsAABVsAAAULIOAE6yGwBNsygA&#10;S7M1AEmzPwFGs0kCRLNSBEGzWwY/s2QIPLNvCjqzeww3s4oONbKaDzOzrRAys8UQMrLpEDGw/hIw&#10;rv8UL63/FS+s/xYvrP8WL6z/Fi+s/xa7gQAAro4AAKGVAACWmgAAiaAAAH2mAABxqwAAZa8AAFm0&#10;AABOtwAAQ7wFAEC9EQA/vR4APr4rADy+NgA7v0EAOb9LATe/VAI1wF8CM8BqBDHAdwUvwIYGLcCX&#10;ByvAqggqwcIIKsDnBym9/QoovP8MJ7r/DSe5/w4nuf8OJ7n/Die5/w6yjAAApZQAAJmaAACNoQAA&#10;f6cAAHKtAABmswAAWrgAAE+7AABEvwAAOsQCADDJCAAuyhEALcodACzLKQAryzUAK8xAACrNSgAo&#10;zVYAJ85hACbObwEkzn8BI8+RAiHPpQIg0L0CIM/kAh/N+gMey/8EHsr/BR3J/wYdyf8GHcn/Bh3J&#10;/waolAAAnJoAAJChAACCqAAAdK8AAGe2AABbvAAATsAAAEPDAAA5xwAAL8wAACfQBAAf1goAG9oQ&#10;ABvbGgAa2yYAGtwxABndPAAY3UgAGN5VABffYgAW4HIAFeCFABThmgAT4rEAEuPPABLg9AAS3v8B&#10;Ed3/ARHb/wIR2/8CEdv/AhHb/wKemgAAkqEAAISpAAB2sQAAaLgAAFu/AABOxAAAQsgAADfMAAAt&#10;0AAAJNUAABzbAAAV3wUAFOkOABLqFAAR6x0AEOsmAA7sMAAO7ToADe5GAAvuUwAK72IACfB0AAjx&#10;iQAH8qAABfK6AATx5AAC8f0AAu//AAPt/wAD7f8AA+3/AAPt/wCVoQAAhqkAAHiyAABpugAAW8IA&#10;AE3IAABAzAAANNEAACrWAAAh2wAAGeAAABLkAAAP8AEADfkKAAv6DwAJ+xUAB/scAAT8JAAB/CwA&#10;APw3AAD8QgAA/FAAAPxhAAD9dQAA/IwAAPykAAD8wQAA/OsAAPz/AAD9/wAA/f8AAP3/AAD9/wCJ&#10;qQAAebIAAGq7AABcxAAATswAAD/RAAAy1wAAJ90AAB3hAAAV5QAADugAAArxAAAI/QAABf8DAAH/&#10;CQAA/w4AAP8SAAD/FwAA/x8AAP8nAAD/MQAA/z4AAP9NAAD/XwAA/3UAAP+NAAD/pgAA/8IAAP/n&#10;AAD//AAA//8AAP//AAD//wB8swAAbLwAAF3GAABOzwAAP9YAADHdAAAl4gAAGuYAABHqAAAM7gAA&#10;BfIAAAD/AAAA/wAAAP8AAAD/AAAA/wUAAP8KAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP85AAD/SgAA&#10;/10AAP9zAAD/jAAA/6QAAP+5AAD/1AAA/94AAP/eAAD/3gD/GCwA/xkpAP8ZKAD/FSsA/xAwAP8L&#10;OAH/A0QB/wBRAf8AXgH/AGwB/wB4Af8AggH/AIwB/wCUAf8AnAD/AKIA/wCoAP8ArwD/ALYA/wC+&#10;AP8AyAD/ANcA/wDnAP8A8wD/AP0A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/GykA&#10;/x0mAP8cJQD/GScA/xMsAP8ONAD/C0AB/whOAf8FWwH/A2gB/wJ0Af8CfwH/AogB/wKRAf8CmAH/&#10;Ap8B/wGlAP8BrAD/AbIA/wG6AP8BxAD/AdEA/wDkAP8A8QD/APwA/AH/APwC/wD8A/8A/AT/AfwF&#10;/wH8Bf8B/AX/AfwF/wH/HyYA/yEiAP8gIQD/HiMA/xgnAP8TMAD/ETwB/w5KAf8NVwH/C2MB/wpv&#10;Af8KegH/CoQB/wqNAf8KlAH/CpsB/wqiAf8KqAH/Cq8B/wq3Af8KwAD/CswA/wrgAPsK7wD3CvoA&#10;9Qv/AfUM/wH0Df8B9A3/AvQN/wL0Df8C9A3/AvQN/wL/IiIA/yQdAP8kHAD/Ih0A/x4iAP8cLAD/&#10;GTgA/xZFAf8TUgH/El4B/xBqAf8QdQH/EH8B/xCIAf8QkAH/EJcB/xCeAf8QpQH9EKwB/BCzAfoQ&#10;vQH5EckB9RHdAfER7QHuEfkB7BL/AusT/wLqE/8D6RP/A+kT/wPpE/8D6RP/A+kT/wP/Jh0A/ygY&#10;AP8oFgD/JhYA/yYdAP8mKAD/IzQA/yBAAP8dTQH/G1kB/xllAf4ZcAH8GHoB+RiDAfcYjAH2GJMB&#10;9BiaAfMYoQHxGagB8BmwAu4ZugLtGcYC6hrZAuYa6wHiG/kC4Bv/A94c/wTdHP8F3Bz/Bdwc/wXb&#10;HP8F2xz/Bdsc/wX/KhkA/y0TAP8tEQD/LREA/y4ZAP8tIgD/LC4A/yk6AP8mRwH6JFQB9iNgAfIi&#10;awHvInUC7SJ+AusihwLpIo8C5yKWAuUingLkIqUC4iKtAuEjtwLfI8MC3SPWAtgk6gPSJPkFzyX/&#10;Bs0l/wfLJf8IyiX/CMok/wjKJP8IyiT/CMok/wj/LhQA/zEQAP8yDQD/NA4A/zUUAP81HAD/MycA&#10;+jE0APMvQQDuLU4B6SxaAeUsZQLiLHAC3yt5At0rggPaK4sD2CuSBNUrmgTTK6IE0SuqBc8rswXN&#10;K78GzCzPBsgt5wfELfcJwS3/Cr8t/wu9Lf8MvC3/DLws/wy7LP8Muyz/DLss/wz/MREA/zUMAP82&#10;BwD/OgsA/zwQAP87FQD4OR8A7zcrAOc2OQDhNUcA3DVUAdU1YALRNWoDzjRzBMw0fAXKNIUGyDSN&#10;B8YzlAjEM5wJwjOlCcEzrgq/M7kLvTPIC7s04Qu3NPMNtDT/D7E0/w+wNP8QrzT/EK40/w+uNP8P&#10;rjT/D640/w//NQ4A/zgHAP88AgD/QAYA/0ELAPpBDwDtPxYA4zwiANo9MQDSPkEAzD5PAsg+WgPE&#10;PWQFwT1uB788dgi8PH4KujuHC7g7jwy3O5cNtTqfDrM6qQ+xOrQQrzrCEa462RGqO+8Spzv/E6U7&#10;/xSkO/8Tozv/E6I7/xOiO/8Sojv/EqI7/xL/OAoA/zwAAP9BAAD1RQAA5kYCAOFFBwDjQg0A1UMZ&#10;AMxFLADGRzwBwUdJArxGVQS5RV8GtURoCbNDcQuwQ3kNrkKBD6xCiRCqQZESqEGaE6dApBSlQK8V&#10;o0C8FqFA0BaeQeoXnEH8F5pB/xeYQf8XmEH/FpdB/xWXQf8Vl0H/FZdB/xX/OwYA/z8AAPlGAADl&#10;SwAA3E4AANNNBADRSgkAykoUAMJNJwC8TjcBt05FArJNUAWvTFoIq0tjCqhKbA2mSXQPpEl8EaFI&#10;hBOfR4wVnUeVF5tGnxiZRqoZl0a4GpZGyhuTRuYbkUf5G49H/xqOR/8Zjkf/GI1H/xiNR/8XjUf/&#10;F41H/xf/PgIA/0MAAOtLAADdUQAA0VQAAMpUAQDGUgUAwVERALlTIgCzVTMBrlRBAqpUTAWmU1YI&#10;olFfDJ9QZw+dT28Rmk53FJhOfxaWTYgYk0yRGZFMmxuPS6YdjUuzHotLxR6JS+Ieh0z3HoZM/x2F&#10;TP8chU3/GoVM/xmFTP8ZhUz/GYVM/xn/QAAA/EcAAOVQAADVVgAAylkAAMJaAAC9WAMAuFcOALFZ&#10;HgCsWi8Bp1o9AqJZSQWeWFMJm1dbDJdWZBCVVWsSklRzFY9TexeNUoQai1GNHIhRlx6GUKMfhFCw&#10;IIJQwSGAUN0hflH0IH1R/x99Uf8dfVH/HH1R/xt9Uf8afVH/Gn1R/xr/QgAA8EoAAN9UAADOWgAA&#10;xF4AALxfAAC2XgAAsVwLAKteGgClYCsAoGA6ApxfRQWXXlAJlFxYDJBbYBCNWmgTi1lwFohYdxiF&#10;V4Abg1aJHYBWlB9+VZ8he1WtInlUvSN4Vdcjd1XyInZW/yB2Vv8fdlb/HXZW/xx2Vv8bdlb/G3ZW&#10;/xv/RQAA7E4AANpYAADJXgAAv2IAALdkAACxYwAAq2EIAKRjFwCfZCgAmmU3ApZkQwWRY00IjmFV&#10;DIpgXRCHX2UThF5sFoFddBl+XH0cfFuGHnlakSB3Wp0idFmqJHJZuiVxWdIlcFrwI29a/yJvWv8g&#10;cFr/HnBa/x1wWv8ccFr/HHBa/xz/SAAA51IAANNbAADFYgAAu2YAALNoAACsaAAApWYFAJ9nFACa&#10;aSUAlWk0ApBoQASMZ0oIiGZTDIRlWxCBZGITfmNqFntichl4YXocdmCEHnNfjiFwXpojbl6oJWxd&#10;uCVqXs4maV7uJGle/yJqXv8gal7/H2pe/x5qXv8dal7/HWpe/x35SgAA41UAAM9fAADBZQAAt2oA&#10;AK9sAACnbAAAn2oBAJlrEQCUbSIAkG4xAYttPQSHbEcHg2tQC39qWA98aGATeGdnFnZnbxlzZngc&#10;cGWBHm1kjCFqY5gjaGKmJWZitiZkYswmZGLsJWRi/yNkYv8hZWL/H2Vi/x5lYv8dZWL/HWVi/x3y&#10;TAAA31gAAMpiAAC9aQAAs24AAKtwAACicAAAmW4AAJNwEACPch8AinIuAYZyOwOCcUUHfXBOC3pu&#10;Vg52bV4Sc2xlFXBrbRhtanUbaml/HmdpiiFlaJYjYmekJWBntCZfZ8kmXmfqJV5n/iNfZ/8hX2b/&#10;H2Bm/x5gZv8eYGb/HmBm/x7vTwAA2lwAAMZlAAC6bQAAsHIAAKd1AACddAAAlHMAAI10DQCJdhwA&#10;hXcrAYF3OAN8dkMGeHVMCXR0VA1xc1sRbnJjFGtxaxdocHMaZW98HWJuhyBfbZQiXWyiJFpssiVZ&#10;bMclWGzoJVls/SNZa/8hWmv/H1tr/x5bav8eW2r/Hltq/x7rUwAA02AAAMJpAAC2cQAArHYAAKN5&#10;AACZeQAAjXcAAId5CwCDexgAf3woAHt8NQJ3e0AFc3pJCG95UQxseFkPaHdhE2V2aBZidXAZX3R6&#10;HFx0hR9ac5EhV3KgI1VysCRTcsUkU3LnJFNx/CJUcf8gVHD/H1Vw/x5Vb/8dVW//HVVv/x3lVwAA&#10;zWQAAL5tAACydQAAqHsAAJ9+AACTfQAAh30AAIB/BwB8gBUAeIEkAHWCMgFxgT0EbYBGB2mATwpm&#10;f1YNY35eEWB9ZhRdfG4XWnt3Gld6gh1Ueo8fUXmdIU95riJOecMiTXjlIk13+yFOd/8fTnb/Hk91&#10;/x1Pdf8dT3X/HU91/x3fXAAAyGgAALlyAACuegAApYAAAJqCAACOggAAgIMAAHmFAgB0hhEAcYgg&#10;AG6ILgFqiDkCZ4dDBWOHTAhghlMLXYVbDlqEYxFXhGsUVIN1F1GCgBpOgY0cS4GbHkmBrB9IgMEg&#10;R4DjH0d/+h5Ifv8eSH3/HUl8/xxJfP8cSXz/HEl8/xzWYQAAwm4AALR4AACqgAAAn4UAAJSHAACI&#10;hwAAe4kAAHCMAABrjg0AaI8aAGaPKQBikDUBX48/A1yPSAVZjlAIVo5YC1ONYA5QjGgQTYxyE0qL&#10;fRZIiooYRYqZGkOKqhtCir8bQYrhG0GI+RtBhv8bQYX/G0KF/xpChP8aQoT/GkKE/xrNZwAAvHQA&#10;AK9+AAClhgAAmooAAI6MAACCjQAAdZAAAGeUAABhlQgAXpcUAFyXIwBamC8AV5g6AVSYRANSl0wF&#10;T5dUB0yXXAlJlmUMR5ZvDkSVehFBlYgTP5SXFT2UqBY7lL0WO5TfFjqS+Bc6kP8XOo//FzqO/xc6&#10;jv8XOo7/FzqO/xfFbgAAtnsAAKqFAACeiwAAlI8AAIiSAAB7lAAAbpcAAGKbAABXngAAUqAOAFGg&#10;GwBPoSgATaE0AEuhPgFJoUcCR6FQA0ShWAVCoWEHP6BrCT2gdws6oIUNOKCUDjagpg81oLsQNKDd&#10;DzSd9xAznP8SM5r/EjOZ/xMzmf8TM5n/EzOZ/xO9dwAAr4MAAKOLAACYkQAAjZUAAIGZAABznAAA&#10;Z58AAFuiAABPpgAAR6kIAESqEgBDqh8AQasrAECrNwA/rEEAPaxKATusUwI5rFwDN6xnBDWscwUy&#10;rIEGMKyRBy6sowgtrLgJLKzZCCyq9QorqP8LKqb/DCql/w0qpf8NKqX/DSql/w21gAAAqIsAAJyR&#10;AACRlgAAhZwAAHigAABrpQAAX6gAAFOsAABIrwAAPbIAADa1CwA0tRUAM7YhADK2LAAxtzcAMLdB&#10;AC+4SwAuuFUALLhgASq4bQEpuXsCJ7mNAiW5nwMkubQDI7nSAyO39AQitf8FIbT/BiGz/wchsv8H&#10;IbL/ByGy/wetigAAoJEAAJWXAACInQAAe6MAAG6oAABhrQAAVbEAAEq0AAA/twAANLsAACu+AwAk&#10;wgwAIsIUACLDHwAhwyoAIMQ0AB/EPwAexUoAHcZWABzGYwAbx3MAGseFABnHmQAYyK4AF8jLABfG&#10;8QEXxP8BFsP/AhbB/wMWwf8DFsH/AxbB/wOjkQAAmJgAAIueAAB9pQAAcKsAAGKxAABWtgAASrkA&#10;AD69AAA0wAAAKsQAACLIAAAZzAQAE9AKABHSEQAQ0hoAENMlAA/TMAAO1DwADtRIAA3VVgAN1WUA&#10;DNZ4AAzWjQAL2KQACti+AAnZ5gAK1v4AC9T/AAvS/wAL0v8BC9L/AQvS/wGamAAAjp8AAICmAABy&#10;rQAAZLQAAFe6AABJvwAAPcIAADLGAAAoyQAAH80AABfRAAAR1gAADNsFAAjeCwAG3xEABd8aAATg&#10;JAAC4S4AAeI6AADjRwAA5FYAAORnAADlewAA5pIAAOaqAADnyAAA5/AAAOj/AADo/wAA6P8AAOj/&#10;AADo/wCRnwAAgqcAAHSvAABltwAAV74AAEnDAAA8xwAAMMsAACXPAAAc1AAAFNkAAA7dAAAJ4QAA&#10;AuUAAADpBgAA6Q0AAOkRAADqGAAA6yEAAO0rAADvNwAA8UUAAPJWAADzaAAA834AAPSXAAD1sAAA&#10;9tAAAPfzAAD3/wAA9/8AAPf/AAD3/wCFpwAAdrAAAGa4AABYwQAASsgAADvMAAAu0QAAI9YAABnc&#10;AAAR4AAADOMAAATnAAAA6gAAAPUAAAD0AAAA9QUAAPULAAD2DwAA9hQAAPgdAAD6JwAA/DQAAP9D&#10;AAD/VQAA/2kAAP+BAAD/mgAA/7IAAP/PAAD/7QAA//kAAP/5AAD/+QB4sAAAaLoAAFnDAABLywAA&#10;O9EAAC3YAAAh3QAAFuIAAA7mAAAI6gAAAO0AAADwAAAA+AAAAP8AAAD/AAAA/wAAAP8AAAD/BgAA&#10;/wwAAP8QAAD/GAAA/yIAAP8wAAD/QAAA/1MAAP9pAAD/gQAA/5kAAP+vAAD/wwAA/9UAAP/VAAD/&#10;1QD/EygA/xMlAP8RJQD/DScA/wYtAP8ANQD/AEEA/wBPAP8AXAD/AGkA/wB0AP8AfgD/AIgA/wCQ&#10;AP8AlwD/AJ0A/wCkAP8AqgD/ALAA/wC3AP8AwAD/AMwA/wDfAP8A7AD/APgA/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8A/wD/FiUA/xYiAP8UIQD/ECMA/wooAP8AMAD/AD0A/wBLAP8AWAD/&#10;AGQA/wBwAP8AegD/AIQA/wCMAP8AkwD/AJoA/wCgAP8ApgD/AK0A/wC0AP8AvAD+AMgA/QDZAPsA&#10;6QD6APYA+QD/APgA/wD4AP8A+AD/APgA/wD5AP8A+QD/APkA/wD/GiIA/xoeAP8YHQD/Ex4A/w4i&#10;AP8KLAD/BzkA/wNGAP8AUwD/AGAA/wBrAP8AdgD/AH8A/wCIAP8AjwD/AJYA/wCdAP8AowD+AKkA&#10;/ACwAPoAuQD3AMQA9QDSAPMA5gDyAPQA8QD/APAA/wDvAP8A7wD/AO8A/wDwAP8A8AD/APAA/wD/&#10;Hh0A/x4ZAP8cFwD/FxgA/xMeAP8RKAD/DjQA/wxBAP8KTgD/CFsA/wdmAP8GcQD/BnoA/waDAP4G&#10;iwD8BpIA+gaZAPgGnwD2BqYA9AatAPIGtQDwBcAA7QXOAOsF5ADpBvMA5gj/AOUK/wDkC/8A5Av/&#10;AeQL/wHkC/8B5Av/AeQL/wH/IRgA/yETAP8gEQD/GxIA/xwaAP8aJAD/Fi8A/xM8AP8RSQD/EFUA&#10;/A5hAPkOawD2DnUA9A5+APIOhgDwDo4A7g6VAO0OmwDrDqIA6g6qAOgOswDmD70A5Q/MAOEP4wDd&#10;EPMA2RH/AdYS/wHUE/8B0xP/AtIT/wLSE/8C0hP/AtIT/wL/JRMA/yUQAP8kDQD/Iw4A/yMUAP8i&#10;HgD/HykA/xw1APkZQwD0GE8A7xdbAOwXZgDpF3AA5hd5AOQXgQDiF4kA4BeRAN8XmADdF58A2xen&#10;ANkYsQDWGLsA1BnKANAa4QHMG/MByRz/AsYc/wLEHP8Dwxz/A8Mc/wPDHP8Dwxz/A8Mc/wP/KBAA&#10;/ykLAP8oBgD/KwsA/ysQAP8pFwD9JiIA9CMuAOwhOwDmIEkA4iBVAN4gYADaIWoA1iF0ANMhfAHQ&#10;IYQBzyKMAc0ikwHLIpsBySKjAcgjrALGI7YCxCPEAsIk2wK+Je4DuyX+BLgl/wW2Jf8FtSX/BrUl&#10;/wa1Jf8FtSX/BbUl/wX/LA0A/y0FAP8uAQD/MQUA/zELAP0vEADxKxgA5yklAN8oMwDYKEIA0SpP&#10;AM0rWgDJK2UBxytuAcQsdgLCLH4CwCyGA74sjgO9LJYDuyyeBLkspwS4LLEFtiy/BbUt0QWxLeoG&#10;ri77B6su/wipLv8IqC7/CKgt/wioLf8IqC3/CKgt/wj/LwgA/zEAAP81AAD2NwAA6jYCAOczCADk&#10;Lw8A2S4bAM8xLADJMzwAxDRJAMA1VQG8NV8CujVoArc1cAO1NHgEszSABbE0iAawNJAGrjSZB6w0&#10;ogirNKwJqTS5Cac0ygqlNeUKoTX4C581/wydNf8MnTX/C5w1/wucNf8LnDX/C5w1/wv/MwIA/zUA&#10;APY6AADlPgAA3EAAANQ9BADSNwkAyzgVAMM6JgC9PTYAuD5EAbQ+UAGxPVoDrj1jBKw9awWpPHMG&#10;pzx7CKY8gwmkO4sKojuUC6A7nQyeO6gNnTu0Dps7xQ6ZO+AOljv0D5Q8/w+SPP8Pkjz/DpE8/w2R&#10;PP8NkTz/DZE8/w3/NQAA/zkAAOpBAADdRgAA0EcAAMlGAADGQQUAwEARALlCIQCzRDIAr0VAAatF&#10;SwKnRVUDpEReBaFEZgefQ24InUN2CptCfguZQoYNl0GPDpVBmQ+TQaQRkUGwEpBBwBKOQdkSi0Hx&#10;EolC/xKIQv8RiEL/EIdC/xCHQv8Ph0L/D4dC/w//OAAA8z0AAONHAADSTAAAyE4AAMBNAAC7SgIA&#10;tkcOALBJHQCrSy0Apkw7AaJMRwKeS1EEm0taBplKYgiWSWoKlElxDJJIeQ6PSIIPjUeLEYtHlRKJ&#10;RqAUh0asFYVGuxaERtEWgkfuFoBH/xV/R/8Uf0f/En9H/xF/R/8Rf0f/EX9H/xH/OwAA7kMAANxM&#10;AADMUQAAwVQAALlUAAC0UQAArk0LAKhPGQCjUSkAnlI3AZpSQwKXUU4ElFFWBpFQXgmOT2YLjE5t&#10;DYlOdQ+HTX4RhU2HE4JMkRWATJwWfkupF3xLuBh7S80YeUzrGHhM/hd3TP8Vd0z/FHdM/xN3TP8S&#10;d0z/EndM/xL/PgAA6EcAANVQAADGVgAAvFgAALRZAACtVgAAp1MHAKFUFQCcViUAmFc0AZRXQAKQ&#10;V0oEjVZTBopVWwmHVGMLhFRqDoJTchCAUnoSfVKDFHtRjhZ4UJkYdlCmGXRQtRpzUMkacVDoGnBR&#10;/BhwUf8XcFH/FXBR/xRxUP8TcVD/E3FQ/xP1QAAA5EsAAM9UAADBWgAAt10AAK9eAACnWwAAoVgD&#10;AJtZEgCWWyIAklwxAY5cPQKKXEcEh1tQBoNaWAmBWWAMfllnDntYbxB5V3cTdlaAFXRWixdyVZYZ&#10;b1WjGm1UshtsVMYbalXmG2pV+xlqVf8XalX/FmpV/xVrVf8Ua1X/FGtV/xTyQwAA308AAMtYAAC9&#10;XQAAs2EAAKtiAACiYAAAm1wAAJVeEACQYB8AjGEuAIhhOgKEYEUEgWBOBn5fVgl7Xl0LeF1lDnZc&#10;bBBzXHQTcFt9FW5aiBdrWpQZaVmhG2dZsBxlWcMcZFnjHGRZ+hpkWf8YZFn/F2VZ/xVlWf8UZVn/&#10;FGVZ/xTvRgAA2lIAAMZbAAC6YQAAsGUAAKZmAACdYwAAlWEAAI9iDgCLZBwAh2UrAINlNwF/ZUID&#10;fGRLBnhjUwh1Y1sLc2JiDnBhahBtYHITa2B7FWhfhhdmXpEZY16fG2FdrhxgXcEcX13hHF9d+Bpf&#10;Xf8YX13/F2Bd/xZgXf8VYF3/FWBd/xXrSgAA1FYAAMNeAAC2ZQAArGkAAKJpAACYZwAAj2UAAIlm&#10;DACFaBkAgWkoAH5qNQF6aT8DdmlJBXNoUQhwZ1kKbWdgDWtmZxBoZXASZWR5FWNkgxdgY48ZXmKd&#10;G1xirBxaYr8cWWLfHFli9xpaYv8ZWmH/F1th/xZbYf8VW2H/FVth/xXnTQAAz1kAAL9iAACzaAAA&#10;qW0AAJ5tAACTawAAiWkAAINrCQB/bRUAfG4lAHhuMgF1bj0CcW5GBG5tTwdrbFYJaGxeDGVrZQ9j&#10;am0RYGl2FF1pgRZbaI0YWGebGlZnqhtVZ70cVGfcHFRn9hpUZv8YVWb/F1Vl/xZWZf8VVmX/FVZl&#10;/xXiUQAAyl0AALtmAACvbAAApnEAAJlwAACObwAAg24AAH1wBQB4chIAdXMhAHJzLwFvczoCbHNE&#10;BGlyTAZmclQIY3FbC2BwYw1dcGsQW290E1hufxVVbosXU22ZGVFtqBpPbbsbTm3ZGk5s9BlPa/8Y&#10;T2v/F1Bq/xZQav8VUGr/FVBq/xXdVQAAxWEAALdqAACscQAAonUAAJR0AACJdAAAfHMAAHZ1AABx&#10;dxAAb3gdAGx5KwBpeTcBZnlAA2N5SQVgeFEHXXdYCVt3YAxYdmgOVXVxEVJ1fBNQdIgWTXSXF0tz&#10;phhJc7kZSHPVGUly8xhJcf8XSnH/Fkpw/xVLcP8US3D/FEtw/xTUWgAAwGYAALNvAACodgAAnXkA&#10;AI94AACEeAAAd3kAAG98AABqfQ0AZ34ZAGR/JgBigDIBX4A9AlyARgNaf04FV39VB1R+XQlSfWUM&#10;T31vDkx8eRFKfIYTR3uUFUV7pBZEe7cWQ3vSFkN68hZDef8VQ3j/FER3/xREdv8TRHb/E0R2/xPN&#10;XwAAu2sAAK50AACkfAAAl34AAIp9AAB/fgAAcn8AAGaDAABhhAgAXoYTAFyHIQBahy4AWIc4AVWH&#10;QgJTh0oDUIdSBU6GWgdLhmIJSYVsC0aFdw1DhIMPQYSSET+EohI9hLUTPITPEzyC8BI8gf8SPYD/&#10;Ej1//xI9fv8RPX7/ET1+/xHFZgAAtXEAAKp7AACfggAAkoIAAIWCAAB5gwAAbYYAAF+KAABYjQEA&#10;VI4PAFKPGwBQjycAT5AzAE2QPQFLkEUCSZBOA0aQVgREj18FQo9oBz+Pcwk9joALOo6PDDiOoA03&#10;jrMONo7MDjaN7w41i/8ONYn/DzWI/w82h/8PNof/DzaH/w++bQAAsHkAAKWCAACZhwAAjIgAAH+I&#10;AAByigAAZo0AAFqRAABQlQAASZcJAEeYEwBFmCAARJkrAEOZNgBBmkAAQJpIAT6aUQI8mloCOppk&#10;AzeabwU1mX0GM5mMBzGZnQgvmbAILpnKCC6Y7Qgulv8KLZT/Ci2T/wstkv8LLZL/Cy2S/wu2dQAA&#10;qoEAAJ6IAACTjQAAho4AAHiPAABrkgAAX5UAAFSZAABJnQAAQKAAADqiDQA4oxcAN6MiADakLQA1&#10;pDcANKRBADOlSwAxpVQBMKVeAS6lagEspXgCKqWIAyilmgMnpa0EJqXGAyak6wQlov8FJaD/BiSf&#10;/wYknv8HJJ7/BySe/wevfgAAo4gAAJeOAACNkwAAfpUAAHCYAABjmwAAV58AAEyiAABCpgAAOKkA&#10;AC+sAwAqrg4AKa4YACivIwAnry0AJrA3ACWwQQAksEsAI7FWACKxYwAhsXEAH7GCAB6ylAEcsqkB&#10;G7LBARux5wEbr/4CGq3/Ahqs/wMaq/8DGqv/Axqr/wOoiAAAm48AAJGUAACEmgAAdp8AAGiiAABb&#10;pQAAT6kAAEStAAA5sAAAL7MAACa2AAAeuQUAGLsOABe7FgAXvCAAFrwqABW9NQAUvUAAE75LABK+&#10;WAASvmcAEb94ABC/jAAQwKIADsC6AA7A4QAPvfsAD7z/ABC6/wEQuv8BELr/ARC6/wGfjwAAlJUA&#10;AIebAAB5oQAAa6cAAF6sAABSsQAARbQAADq2AAAvuQAAJbwAAB2/AAAVwwAAD8YFAAvKDQAJyhQA&#10;CModAAfKJwAHyjIABss+AAXLSwAEzFoAA8xqAALMfgABzJQAAMyrAADNyAAAzO0AAMz/AADL/wAB&#10;yv8AAcr/AAHK/wCXlgAAipwAAHyjAABuqgAAYLAAAFK2AABFuQAAObwAAC6/AAAjwwAAG8YAABPK&#10;AAANzQAACNEAAAHUCQAA1A4AANUVAADWHgAA2CcAANkxAADbPgAA3EsAAN1bAADebgAA3oQAAN+b&#10;AADftAAA3tkAAN/3AADf/wAA3/8AAN//AADf/wCNnQAAf6UAAHCsAABhswAAU7oAAEW/AAA4wgAA&#10;LMYAACHJAAAYzQAAENEAAAvVAAAE2gAAAN4AAADgAQAA4QkAAOIOAADkEwAA5RsAAOckAADpLwAA&#10;6zwAAO1LAADuXQAA7nEAAO+JAADwogAA8LwAAPDjAADv+QAA8P8AAPD/AADw/wCBpQAAcq0AAGO1&#10;AABUvQAARsQAADfIAAAqzAAAH9AAABXVAAAO2gAAB94AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4F&#10;AADvDAAA8RAAAPMXAAD1IAAA+CsAAPs5AAD9SgAA/l4AAP90AAD/jQAA/6YAAP/AAAD/4QAA//UA&#10;AP/1AAD/9QB0rgAAZbcAAFbAAABHyAAAOM0AACrSAAAd2AAAE90AAAziAAAD5gAAAOkAAADsAAAA&#10;8AAAAPMAAAD0AAAA9gAAAPgAAAD6AAAA/QcAAP8NAAD/EgAA/xsAAP8oAAD/NwAA/0oAAP9eAAD/&#10;dgAA/48AAP+mAAD/ugAA/9EAAP/RAAD/0QD/DyQA/w4iAP8LIQD/AyQA/wApAP8AMgD/AD4A/wBM&#10;AP8AWQD/AGUA/wBwAP8AegD/AIQA/wCMAP8AkgD/AJkA/wCfAP8ApQD/AKsA/wCyAP8AugD/AMUA&#10;/wDTAP8A5wD/APQA/wD/AP4A/wD/AP8A/gD/AP4A/wD+AP8A/gD/AP4A/wD/ESEA/xAeAP8NHQD/&#10;Bx8A/wAjAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJUA/wCbAP8A&#10;oQD/AKcA/gCuAP0AtgD8AMAA+wDNAPkA4gD4APAA9wD8APYA/wD1AP8A9QD/APUA/wD1AP8A9QD/&#10;APUA/wD/FR0A/xMaAP8QGQD/CxkA/wAdAP8AKQD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA&#10;/gCDAPwAigD6AJEA+QCXAPgAnQD3AKMA9QCqAPQAsgDyALsA8QDIAO8A3ADuAOwA7QD6AOsA/wDq&#10;AP8A6gD/AOoA/wDqAP8A6gD/AOoA/wD/GBkA/xYVAP8TEwD/DhMA/wsaAP8HJAD/AjAA/wA+AP8A&#10;SwD/AFcA/wBiAPwAbAD4AHUA9QB+APIAhQDxAIwA7wCTAO4AmQDsAKAA6wCmAOkArgDnALcA5gDD&#10;AOQA1ADiAOkA4QD3AN8A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/GxMA/xoQAP8WDgD/Eg4A&#10;/xIVAP8PHwD/DCsA/wk4AP8GRQD7A1EA9wJcAPICZgDuAnAA6gJ4AOcCgADmA4cA5AOOAOIDlQDh&#10;A5wA3wSjAN0EqwDbBLQA2AXAANYF0ADTBucA0Aj4AM4K/wDMC/8Aywz/AMsM/wDLC/8Aywv/AMsL&#10;/wD/HxAA/x4LAP8aBwD/GQsA/xgRAP8WGQD/EiQA+hAwAPMOPgDuDUoA6QxWAOUMYQDiDGoA3g1z&#10;ANsNewDZDYMA1g2KANQNkQDSDZkA0A6gAM8OqQDNDrMAyw6/AMoP0ADGEekAwhL5AL8T/wC9E/8B&#10;vBP/AbwT/wG8E/8BuxP/AbsT/wH/IgwA/yEEAP8gAAD/IQUA/x8MAP8cEQD2GBwA7BUoAOUTNgDf&#10;EkMA2RNPANMUWgDQFWQAzRZtAMsWdQDJF30AxxeFAMUYjADEGJQAwhmcAMAZpQC+Ga8AvRq7ALsa&#10;ywC4G+UBtBz2AbId/wKwHf8Crx3/Aq4d/wKuHf8Crh3/Aq4d/wL/JgYA/yUAAP8mAAD7JwAA8SUD&#10;APAhCwDoHBIA3hkdANQbLQDNHTwAyB9JAMUgVQDBIV8AvyJoALwicAC6I3gAuSN/AbcjhwG1I48B&#10;tCSXAbIkoAGxJKoCryS2Aq0lxgKrJd8CqCbzA6Um/wOjJv8Doib/BKEm/wOhJv8DoSb/A6Em/wP/&#10;KQAA/ygAAPYtAADnMAAA3y8AANkrBADWIgoAziMWAMYmJwDAKDYAuypEALgrTwC1LFkAsixiAbAs&#10;agGuLXIBrC16AqotgQKpLYoCpy2SA6UtmwOkLaUEoi2xBKAtwASfLdgEnC7vBZku/waXL/8Gli//&#10;BpUu/wWVLv8FlS7/BZUu/wX/LAAA/y4AAOo1AADdOQAA0TkAAMo2AADHLwYAwS0RALowIQC0MjEA&#10;sDQ+AKw1SgCpNVQBpzVdAaQ1ZQKiNW0CoDV0A581fASdNYQEmzWNBZo0lwaYNKEGljStB5Q1uwiT&#10;NdAIkDXsCI42/giMNv8Iizb/CIs2/weKNf8HijX/B4o1/wf/LwAA8jQAAOI8AADSQQAAx0IAAMBA&#10;AAC7OgEAtjYOALA5HACqOywApjw6AKM9RgCfPVABnT1ZApo9YQOYPWgEljxwBZQ8dwaSPIAHkTyI&#10;B487kgiNO50JizupCok7twuIO8oLhTzoC4M8+wuCPP8KgTz/CoE8/wmBPP8IgTz/CIE8/wj/MwAA&#10;7DoAANpDAADKRwAAv0kAALdHAACxQgAArT4KAKZAFwCiQicAnkM1AJpEQgGXREwBlERVApFDXQOP&#10;Q2QFjUNrBotCcweJQnsIh0KECoVBjguDQZkMgUGlDX9Bsw5+QcYOfEHkDnpC+Q15Qv8MeEL/C3hC&#10;/wt4Qv8KeEH/CnhB/wr2NgAA5kAAANFIAADDTQAAuU4AALFNAACpSQAApEUGAJ9GEwCaSCMAlkky&#10;AJJKPgGPSkgCjEpRA4pJWQSHSWAFhUloB4NIbwiBSHcKf0eAC31Hig16R5UOeEaiD3ZGsBB1RsIQ&#10;c0bgEHJH9w9xR/8OcUf/DXFH/wxxR/8LcUb/C3FG/wvzOQAA4EQAAMxMAAC+UQAAtFMAAKpSAACi&#10;TgAAnUoBAJdLEQCTTSAAj08uAIxPOgGIT0UChU9OA4NPVgSATl0Gfk5kB3xNbAl5TXQLd0x9DHVM&#10;hw5zTJIPcUufEW9LrRJtS78SbEvcEmtM9RFqTP8Pakz/DmpL/w1qS/8Makv/DGpL/wzwPQAA20gA&#10;AMdQAAC6VQAAsFgAAKVWAACcUwAAl08AAJFQDgCMUhwAiVQrAIVUNwCCVEIBf1RLA3xUUwR6U1oG&#10;eFNiCHVSaQlzUnELcVF6DW5RhA9sUJAQalCcEmhQqxNmULwTZVDYE2RQ8xJkUP8QZFD/D2RQ/w5l&#10;T/8NZU//DGVP/wzsQQAA1EwAAMNUAAC2WQAArFwAAKBaAACXVwAAkVQAAItVDACGVxkAg1gnAIBZ&#10;NAB9WT8BellIA3dYUAR0WFgGcldfB29XZgltVm4La1Z3DWhVgQ9mVY0RZFSaEmJUqRNgVLoUX1TT&#10;FF5U8hNeVP8RX1T/D19U/w5fU/8NX1P/DV9T/w3nRAAAz1AAAL9YAACzXQAAqF8AAJxdAACSWwAA&#10;i1gAAIVaCgCBWxYAfVwkAHpdMQB3XTwBdF1GAnFdTgRvXFUFbFxdB2pcZAloW2wLZVp1DWNafw9h&#10;WYsRXlmYElxYpxRbWLgUWVnQFFlY8BNZWP8RWlj/EFpY/w5aV/8NWlf/DVpX/w3jSAAAy1MAALtb&#10;AACwYQAApGIAAJdhAACOXwAAhVwAAH9eBwB7XxMAeGEhAHViLgByYjkBb2JDAmxhSwNqYVMFZ2Fa&#10;B2VgYgljYGoLYF9zDV5efQ9bXokRWV2WElddpRNVXbYUVF3OFFRd7hNUXf8RVVz/EFVc/w5VW/8O&#10;Vlv/DVZb/w3eTAAAx1YAALhfAACtZAAAoGUAAJNkAACJYwAAf2EAAHliAwB1ZBEAcmUeAG9mKwBs&#10;ZzcBamdAAmdmSQNlZlEEYmVYBmBlYAhdZGcKW2RwDFljew5WY4YQVGKUElJioxNQYrQTT2LME09i&#10;7RJPYf8RT2H/EFBg/w5QYP8OUGD/DVBg/w3ZTwAAw1oAALRjAACpaQAAm2gAAI9nAACEZwAAeWUA&#10;AHNnAABvaQ4AbGobAGlrKABnbDQAZGw9AWJsRgJfa04EXWtWBVpqXQdYamUJVmluC1NpeA1RaIQP&#10;TmiSEExnoRJLZ7ISSWfJEkln6xJJZv8QSmb/D0pl/w5LZf8NS2T/DUtk/w3RVAAAvl4AALFnAACm&#10;bQAAl2wAAIprAAB/awAAc2sAAG1tAABobgwAZXAXAGJxJABgcTAAXnE6AVxxQwJZcUsDV3FTBFVw&#10;WgZScGIHUHBrCU5vdQtLb4INSW6PD0dunxBFbrARRG7HEUNt6hBEbP8PRGv/DkVr/w1Fav8NRWr/&#10;DUVq/w3LWAAAumMAAK1sAAChcQAAknAAAIVvAAB6bwAAbnAAAGVzAABgdQcAXXYSAFt3HwBZeCsA&#10;V3g2AFV4PwFTeEgCUXhPA093VwRMd18FSndoB0h2cwlFdn8LQ3WNDEF1nQ4/da4OPnXFDj116A4+&#10;c/0NPnL/DT5x/ww/cf8MP3D/DD9w/wzFXgAAtWkAAKlxAACcdQAAjXQAAIB0AAB1dAAAaXYAAF55&#10;AABYfAEAVH0OAFJ+GgBRfyYAT38xAE2AOwBMgEMBSoBLAkh/VAJGf1wEQ39lBUF/cAY/fnwIPH6K&#10;CTp+mgo5fqwLN37DCzd95gs3e/wLN3r/Czd5/wo4eP8KOHj/Cjh4/wq+ZAAAsG8AAKV4AACWeQAA&#10;h3kAAHt5AABwegAAZHwAAFiAAABQgwAAS4UKAEiGFABHhyAARYgrAESINQBDiD4AQYlHAUCJTwE+&#10;iFgCPIhhAzqIbAQ3iHgFNYiHBjOImAcyh6oHMIjABzCH5AcwhfsIMIP/CDCC/wgwgf8IMIH/CDCB&#10;/wi3awAAqnYAAKB/AACQfgAAgn4AAHZ/AABqgAAAXoMAAFOHAABKiwAAQY4CAD2QDgA7kBgAOpEj&#10;ADmRLQA4kjcAN5JAADaSSQA0k1IAM5NcATGTZwEvk3QCLZKDAyuSlAMqkqcDKJK9BCiS4QMnkPoE&#10;J47/BSeN/wUnjP8FJ4z/BSeM/wWxdAAApX4AAJmFAACKhAAAfYQAAG+FAABjiAAAWIsAAE2PAABD&#10;kwAAOpcAADKaBwAumxAALZsaACycJAArnC4AKp04ACmdQQAonUsAJ55VACaeYQAlnm4AI55+ASKe&#10;kAEgnqMBH565AR6e3QEenPgCHpr/Ah6Z/wMel/8DHpf/Ax6X/wOqfQAAnoUAAJOLAACFigAAdYsA&#10;AGiOAABbkQAAUJUAAEaZAAA7nQAAMqAAACqjAAAipgkAH6cRAB6nGgAdqCQAHKgtABuoNwAaqUEA&#10;GalMABipWAAXqmYAFqp2ABWqiQAUqp4AE6u0ABKr0wASqPUAE6f/AROl/wETpf8BE6T/AROk/wGj&#10;hgAAl4wAAI2RAAB9kgAAbZUAAGCYAABUnAAASKAAAD6kAAA0pwAAKqsAACGuAAAZsQAAErMHAA+1&#10;EAAOtRcADrUhAA21KwANtTYADLZBAAu2TgAKtlwACbZsAAi2fwAHtpQABraqAAW2xQAGtuoAB7X/&#10;AAi0/wAIs/8ACbL/AAmy/wCajQAAkJMAAISYAAB0nAAAZaAAAFekAABLqAAAQKwAADWwAAAqswAA&#10;IbUAABi4AAARuwAADL4CAAbACwACwBEAAcEZAADBIgAAwisAAMI2AADDQgAAw1AAAMRfAADEcQAA&#10;xIcAAMSdAADEtQAAxNoAAMT2AADD/wAAw/8AAMP/AADD/wCTlAAAh5oAAHigAABqpgAAXKwAAE+x&#10;AABBtQAANbcAACm6AAAfvQAAFsAAABDDAAAKxgAAA8oAAADMBQAAzAwAAM0RAADOGAAAziEAANAq&#10;AADRNQAA00MAANRSAADUYwAA1XgAANWPAADVpwAA1sIAANbpAADW/QAA1v8AANb/AADW/wCKmwAA&#10;e6IAAGypAABesAAAULYAAEK6AAA0vQAAKMEAAB3EAAAUxwAADcsAAAbOAAAA0gAAANcAAADZAAAA&#10;2gUAANwLAADdEAAA3xUAAOEdAADjJwAA5TMAAOdCAADoVAAA6GcAAOl+AADplwAA6q8AAOrOAADr&#10;7wAA6/4AAOv/AADr/wB9owAAbqsAAF+yAABRugAAQsAAADTDAAAnxwAAG8sAABLPAAAL0wAAAtgA&#10;AADdAAAA4QAAAOQAAADlAAAA5wAAAOkAAADrBwAA7Q0AAO8RAADxGQAA9CQAAPcxAAD5QQAA+lUA&#10;APpqAAD7hAAA+50AAPy2AAD80gAA/e0AAP30AAD99ABxrAAAYbUAAFK9AABExAAANMkAACbNAAAa&#10;0gAAENgAAAjdAAAA4QAAAOUAAADoAAAA7AAAAO8AAADxAAAA8wAAAPUAAAD3AAAA+QEAAPsIAAD+&#10;DgAA/xUAAP8hAAD/LwAA/0EAAP9WAAD/bQAA/4cAAP+gAAD/tgAA/8oAAP/UAAD/1AD/CyAA/wce&#10;AP8AHQD/ACAA/wAlAP8ALgD/ADsA/wBJAP8AVgD/AGIA/wBtAP8AdgD/AH8A/wCHAP8AjgD/AJQA&#10;/wCaAP8AoAD/AKYA/wCtAP8AtQD/AL4A/wDLAP8A4QD/APAA/gD9AP0A/wD9AP8A/QD/AP0A/wD8&#10;AP8A+QD/APkA/wD/DR0A/wsaAP8EGQD/ABoA/wAfAP8AKgD/ADcA/wBFAP8AUQD/AF4A/wBoAP8A&#10;cgD/AHoA/wCCAP8AiQD/AJAA/wCWAP8AnAD+AKIA/ACpAPsAsAD5ALkA+ADGAPYA2QD1AOsA9AD5&#10;APMA/wDyAP8A8wD/APMA/wDzAP8A8wD/APMA/wD/EBkA/w4VAP8IFAD/ABQA/wAZAP8AJQD/ADIA&#10;/wBAAP8ATAD/AFkA/wBjAP4AbQD8AHUA+gB9APkAhAD3AIsA9gCRAPQAlwDzAJ4A8gCkAPAArADu&#10;ALQA7QDAAOsAzwDpAOYA6AD1AOYA/wDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wD/EhQA/xAQAP8M&#10;DwD/AxAA/wAVAP8AIAD/ACwA/wA6AP8ARwD6AFMA9wBeAPQAZwDxAHAA7wB4AO0AfwDrAIYA6gCM&#10;AOgAkwDnAJkA5QCgAOMApwDhALAA3wC6AN0AyQDbAOAA2ADwANcA/gDVAP8A1AD/ANMA/wDTAP8A&#10;0wD/ANMA/wD/FRAA/xIMAP8OCQD/CwwA/wkSAP8DGgD/ACYA/QAzAPQAQADvAE0A6wBYAOgAYQDl&#10;AGoA4gByAOAAegDeAIAA3ACHANoAjgDYAJUA1ACcANIAowDQAKwAzgC2AMwAxADKANkAyADtAMcA&#10;+wDFAP8AxAH/AMMB/wDEAf8AxAH/AMQB/wD/GAsA/xUFAP8QAAD/EAYA/w8NAP8MFAD8Bx8A8QMr&#10;AOcAOQDiAEYA3gFRANoCWwDVAmQA0gNsAM8DdADNBHsAywSCAMoEiQDIBZAAxgWYAMQFoADCBqkA&#10;wQa0AL8GwQC9CNUAuwnsALgL/QC2DP8AtQ3/ALQN/wC0Df8AtA3/ALQN/wD/GwUA/xgAAP8XAAD/&#10;FgAA+xMGAPoQDgDuDBYA4wkiANoJMADTCj4AzgtKAMoMVQDHDV4AxQ1nAMIObwDBDnYAvw5+AL0P&#10;hQC8D40AuhCVALgQnQC3EKcAtRGyALMRwACyEdUArhPuAKsU/gCpFf8ApxX/AKcV/wCmFP8BphT/&#10;AaYU/wH/HwAA/xwAAPoeAADrHgAA4xwAAN8VBQDeDg0A0w4YAMsRKADFEzcAwBREALwWTwC5F1kA&#10;txdhALQYaQCzGXEAsRl4AK8agACuGogArBuQAKsbmQCpG6MApxyuAKYcvACkHc8AoR7qAZ4e/AGc&#10;H/8Bmx//AZof/wGaHv8BmR7/AZke/wH/IgAA/yEAAOwnAADgKgAA1CkAAM0kAADKHAgAxBkSAL0c&#10;IgC3HjEAsyA+AK8hSQCtIlMAqiNcAKgkZACmJGwApCRzAKMkegChJYIBoCWLAZ4llAGdJZ4Bmyaq&#10;AZkmtwGYJskClSfmApIn+QKQKP8Cjyj/Ao4n/wKOJ/8Cjif/Ao4n/wL/JgAA8ikAAOMxAADSNAAA&#10;yDQAAMAwAAC7KQIAuCMOALEmHACsKCsAqCo4AKQrRAChLE4Any1XAJ0tXwCbLWcBmS1uAZgudQGW&#10;Ln0ClC6GApMukAKRLpoDjy6mA40uswOMLsUDii/hBIcv9gSFL/8EhC//A4Qv/wODL/8Dgy//A4Mv&#10;/wP7KQAA6zEAANk4AADJPAAAvzwAALY5AACwMgAArC0LAKcvFwCiMSYAnjM0AJo0QACYNUoAlTVT&#10;AJM1WwGRNWIBjzVpAo01cQKMNXkDijWCA4g1iwSGNZYEhDWiBYI1rwWBNcAGfzbcBn029AZ7Nv8F&#10;ezb/BXo2/wR6Nv8EejX/BHo1/wT1LQAA5DcAANA/AADCQwAAt0QAAK1AAACnOgAAozYGAJ03EwCZ&#10;OSIAlTovAJI8OwCPPEYAjDxPAYo8VwGIPF4ChjxlAoQ8bQOCPHUEgDx9BH88hwV9PJIGezueB3k7&#10;rAd3O7wIdjzVCHQ88QhzPP8Hcjz/BnI8/wVyPP8Fcjv/BXI7/wXxMgAA3j0AAMlEAAC8SAAAsEkA&#10;AKZGAACfQQAAmz0BAJU9EACRPx0AjUErAIpCOACHQ0IAhENLAYJDUwGAQ1sCfkJiA3xCaQR6QnEF&#10;eEJ6BnZBhAd0QY8IckGbCHBBqQlvQbkKbUHQCmxB7glrQv8IakL/B2pB/wZqQf8GakH/BWpB/wXt&#10;NwAA1kIAAMRJAAC3TQAAq00AAKBKAACYRwAAk0IAAI5DDQCJRRoAhkYoAINHNACASD8AfkhIAXtI&#10;UAJ5SFcCd0hfA3VIZgRzR24FcUd2Bm9HgAdtRowJa0aYCmlGpgtnRrYLZkbMC2VG7AtkR/8JZEb/&#10;CGRG/wdkRv8GZEX/BmRF/wboOwAA0EYAAL9NAACzUQAApVEAAJpOAACSSwAAjUcAAIdICwCDShYA&#10;f0skAH1MMQB6TTwAd01FAXVNTQJzTVUCcU1cA29NYwRtTGsFa0xzB2lLfQhmS4kJZEuWCmJLpAth&#10;S7QMX0vKDF5L6gteS/4KXkv/CV5K/wheSv8HXkr/B15K/wfjPwAAy0kAALxRAACwVQAAoVQAAJZS&#10;AACNUAAAh0wAAIFNCAB9TxMAelAhAHdRLgB0UjkAclJCAW9SSwFtUlICa1FZA2lRYQRnUWgGZVBx&#10;B2NQewhhUIYKX0+TC11PoQxbT7INWU/HDVlP6AxYT/0LWE//CVlP/whZTv8HWU7/B1lO/wffQwAA&#10;x00AALhUAACsWQAAnVcAAJFVAACIVAAAgVAAAHtSBAB3UxEAdFQeAHFVKwBvVjYAbFZAAWpWSAFo&#10;VlACZlZXA2RWXgRiVWYFYFVvB11VeAhbVIQKWVSRC1dUoAxVU7ANVFPFDVNT5gxTU/wLU1P/CVRS&#10;/whUUv8IVFL/B1RS/wfaRgAAw1AAALVYAACoWwAAmVoAAI1YAACEVwAAe1QAAHZWAQBxVw8Ablkb&#10;AGxaKABpWjMAZ1s9AWVbRQFjW00CYVpVA19aXARdWmQFW1lsBlhZdghWWYIJVFiPC1JYngxQWK4N&#10;T1jDDU5Y5AxOWPsLT1f/CU9X/whPVv8IUFb/B1BW/wfTSgAAwFQAALJcAACjXgAAlV0AAIlcAAB/&#10;WwAAdlkAAHBaAABrXA0AaF0YAGZeJABkXzAAYl86AGBfQwFeX0sCXF9SAlpfWgNYX2EFVV5qBlNe&#10;dAdRXX8JT12NCk1dnAtLXawMSl3BDEld4wxJXPoKSVv/CUpb/whKWv8ISlr/B0pa/wfOTgAAvFgA&#10;AK5gAACfYQAAkWAAAIVfAAB7XwAAcF0AAGpfAABlYQoAYmIUAGBjIQBeZC0AXGQ3AFpkQAFYZEgB&#10;VmRQAlRkVwNSZF8EUGRnBU5jcQZMY30ISWKLCUdimgpGYqoLRGK/C0Ri4QtEYfkKRGD/CURg/whF&#10;X/8HRV//B0Vf/wfIUgAAuFwAAKtkAACbZAAAjGMAAIBjAAB2YwAAamIAAGNkAABfZgYAW2cRAFlo&#10;HQBXaSkAVmozAFRqPABSakUBUGpMAU5qVAJMalwDSmplBEhpbwVGaXoHRGmICEJomAlAaKkKP2i9&#10;Cj5o3gk+Z/cJPmb/CD9l/wc/Zf8HP2T/Bz9k/wfDVwAAs2EAAKdpAACWaAAAh2cAAHtnAABxZwAA&#10;ZWgAAFxqAABYbAEAVG4OAFJvGABQbyQATnAuAE1wOABLcUEASnFJAUhxUQFGcVkCRHBiA0JwbARA&#10;cHgFPnCGBjxvlQc6b6YIOG+7CDhv2wc4bvYHOG3/Bzhs/wY5a/8GOWr/Bjlq/wa9XAAAr2YAAKJt&#10;AACRbAAAgmsAAHdrAABsbAAAYW4AAFdwAABQcwAATHUKAEl2EwBHdx8ARncpAEV4MwBDeDwAQnhE&#10;AEF4TQE/eFUBPXheAjt4aAI5eHQDN3iCBDV4kwUzd6QFMne5BTF41wUxdvUFMXT/BTFz/wUxcv8F&#10;MnL/BTJy/wW3YwAAqm0AAJxxAACLcAAAfXAAAHJwAABncQAAXHMAAFF3AABKegAAQn0DAD9+DgA9&#10;fxgAPH8jADuALQA6gDYAOYE/ADiBSAA2gVAANYFaATOBZAExgXABL4F/Ai2BjwMsgaEDKoG2AymB&#10;0gMpf/MDKX3/Ayl8/wMpe/8DKXv/Ayl7/wOxagAApXQAAJV2AACFdQAAeHUAAG11AABhdwAAV3oA&#10;AEx+AABDgQAAO4UAADWICQAyiREAMYkbADCJJQAvii8ALoo4AC2LQQAsi0oAKotUACmLXwAoi2sA&#10;Jot6ASSLiwEji54BIouzASGMzgEhivEBIIj/AiCG/wIghf8CIYX/AiGF/wKrcgAAoXwAAI97AACA&#10;egAAc3oAAGZ8AABbfwAAUIIAAEaGAAA8igAANI0AACyRAAAmkwwAJJQTACOUHAAilSYAIZUvACCV&#10;OAAflkIAHpZMAB2WWAAclmQAGpd0ABmXhgAYl5kAF5euABWXyQAWle4AFpP/ARaS/wEWkf8BFpD/&#10;ARaQ/wGlewAAmYMAAImBAAB7gAAAbIIAAF+EAABUiAAASYsAAD+QAAA1lAAALZcAACWaAAAdngEA&#10;FqAMABShEgAUoRsAE6ElABKhLgARojgAEaJDABCiTwAPolwADqNrAA2jfQANo5IADKOnAAqiwAAL&#10;ouYADKD+AA2f/wANnv8ADZ3/AA2d/wCehAAAkokAAIOIAABziAAAZYsAAFiOAABMkgAAQZcAADeb&#10;AAAungAAJKIAABylAAAVqAAAD6sEAAquDAAHrRIABq0bAAWtJAAEri4AAq45AAGuRQAArlIAAK5h&#10;AACucwAArocAAK6dAACutAAArtUAAK30AACt/wAArP8AAKv/AACr/wCWiwAAjJAAAHuQAABrkgAA&#10;XZYAAFCaAABEnwAAOaMAAC+nAAAlqwAAHK4AABSxAAAOtAAACbcAAAG4CQAAuA4AALkUAAC5HAAA&#10;uiUAALovAAC7OgAAvEcAALxWAAC8ZwAAvHsAALyRAAC8qQAAvMQAALzrAAC7/gAAu/8AALv/AAC7&#10;/wCQkgAAg5gAAHObAABjnwAAVaMAAEeoAAA7rQAAMLEAACW0AAAbtwAAEroAAAy9AAAFvwAAAMMA&#10;AADEAgAAxQoAAMUOAADGFAAAxxsAAMgkAADKLgAAzDoAAM1JAADNWQAAzWwAAM6DAADOmwAAzbUA&#10;AM7aAADO9gAAzf8AAM3/AADN/wCGmQAAd6AAAGmmAABarAAATLIAAD62AAAwuQAAJLwAABm/AAAR&#10;wgAACsUAAALJAAAAzAAAANAAAADRAAAA0gEAANMIAADVDQAA1xEAANoYAADcIQAA3ywAAOE6AADi&#10;SgAA410AAORyAADkiwAA5aUAAOXAAADl5gAA5fgAAOX/AADl/wB6oQAAa6kAAFyvAABNtgAAP7wA&#10;ADC/AAAjwwAAF8cAAA/KAAAHzgAAANEAAADWAAAA3AAAAN8AAADgAAAA4gAAAOQAAADmAwAA6AkA&#10;AOkOAADsFQAA7h4AAPErAAD0OgAA9U0AAPZhAAD3eQAA+JMAAPitAAD5xgAA+eQAAPnzAAD58wBt&#10;qgAAXrIAAE+6AABAwQAAMcUAACLJAAAWzgAADdIAAATYAAAA3QAAAOEAAADkAAAA6AAAAOsAAADt&#10;AAAA7wAAAPEAAADzAAAA9gAAAPgDAAD6CwAA/REAAP8bAAD/KQAA/zsAAP9PAAD/ZgAA/38AAP+Z&#10;AAD/rwAA/8MAAP/WAAD/1gD/BBwA/wAZAP8AGQD/ABwA/wAiAP8AKwD/ADgA/wBGAP8AUwD/AF4A&#10;/wBpAP8AcgD/AHoA/wCCAP8AiQD/AI8A/wCVAP8AmwD/AKEA/wCoAP8ArwD/ALkA/wDFAP8A2QD+&#10;AOwA/QD7APsA/wD7AP8A+wD/APoA/wD0AP8A8AD/APAA/wD/BxgA/wEVAP8AFAD/ABYA/wAbAP8A&#10;JgD/ADQA/wBCAP8ATgD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/QCQAPwAlgD6AJ0A+QCj&#10;APgAqwD3ALQA9QC/APQAzgDzAOYA8QD2APAA/wDvAP8A7wD/AO4A/wDuAP8A6gD/AOoA/wD/CxQA&#10;/wYRAP8AEAD/ABAA/wAWAP8AIgD/AC4A/wA8AP8ASQD/AFQA/gBfAPsAaAD5AHAA9wB4APUAfwDz&#10;AIUA8gCLAPAAkgDvAJgA7QCfAOwApgDqAK4A6AC5AOcAxwDlAN4A4wDwAOIA/gDgAP8A4AD/AOEA&#10;/wDhAP8A4QD/AOEA/wD/DRAA/wkNAP8BDAD/AAwA/wASAP8AHAD/ACgA/AA2APkAQwD2AE4A8gBZ&#10;AO8AYgDsAGsA6gByAOgAeQDmAIAA5ACGAOIAjADhAJMA3wCaAN0AoQDbAKoA2AC0ANUAwADSANMA&#10;0ADqAM4A+gDNAP8AzQD/AM0A/wDMAP8AzAD/AMwA/wD/EAwA/wwHAP8DAgD/AAgA/wAOAP8AFgD2&#10;ACIA8AAvAOwAPADpAEgA5QBTAOEAXADeAGUA2wBsANcAcwDUAHoA0gCAANAAhwDOAI4AzACVAMoA&#10;nQDIAKUAxgCvAMQAuwDCAMsAwADlAL4A9QC9AP8AvAD/ALwA/wC8AP8AvAD/ALwA/wD/EQUA/w4A&#10;AP8KAAD/CAEA/wQKAPgAEADpABoA4wAoAN4ANQDZAEEA0wBMAM8AVgDLAF8AyQBmAMYAbgDEAHQA&#10;wgB7AMEAggC/AIkAvQCQALwAmAC6AKEAuACrALYAtwC0AMcAsgDgALEB8gCvAv8ArgP/AK0E/wCt&#10;BP8ArQT/AK0E/wD/FAAA/xAAAP8PAADyDQAA6goAAOkDCQDdABIA1AAfAM0BLQDIAjoAxANFAMAD&#10;UAC9BFkAuwVhALkFaAC3Bm8AtQZ2ALQHfQCyB4QAsQiMAK8IlQCtCZ4AqwmoAKoKtQCoCsUApgvf&#10;AKQN9ACiDv8AoA7/AJ8O/wCfDv8Anw7/AJ8O/wD/FwAA/xMAAO8YAADkGQAA2xYAANIQAgDPCQsA&#10;yAgWAMEKJAC8DDIAtw0+ALQOSQCxDlMArxBbAK0QYwCrEGoAqRFxAKgReACmEYAApRGIAKMSkQCh&#10;EpsAoBOmAJ4TswCcE8MAmxTeAJcW9ACVFv8AlBf/AJMX/wCSF/8Akhb/AJIW/wD/GgAA9B0AAOUj&#10;AADVJQAAyiQAAMIdAAC+FgQAuxAQALQTHQCvFSsAqxY4AKcYQwClGU0AohlWAKAaXQCeG2UAnRts&#10;AJsccwCaHHsAmByDAJcdjQCVHZcAkx6iAJIerwCQHr8Ajx/YAIwg8QGJIP8BiCD/AYcg/wGHIP8B&#10;hiD/AYYg/wH6HgAA6yYAANotAADKMAAAvi4AALUoAACwIgAArhsMAKgdFwCjHyYAnyEzAJwiPgCZ&#10;I0gAlyRRAJUkWQCTJWAAkiVnAJAmbgCOJnYAjSZ/AIsmiAGKJ5MBiCeeAYYnqwGEJ7sBgyjRAYAo&#10;7gF+Kf8BfSn/AXwo/wF8KP8BfCj/AXwo/wH1JAAA4y4AAM81AADBOAAAtDYAAKsxAAClLAAAoiYG&#10;AJ4mEwCZKCEAlSouAJIrOQCPLEQAjS1MAIstVACJLlwAhy5jAIYuagGELnIBgi56AYEvhAF/L48C&#10;fS+aAnsvpwJ6L7cCeC/MAnYw6gJ1MP4CczD/AnMw/wJzL/8Ccy//AnMv/wLwKgAA3DUAAMc7AAC6&#10;PwAArDwAAKI4AACcMwAAmC8AAJUuEACQMBwAjDIpAIkzNQCGND8AhDVJAII1UQCANVgAfjVfAX01&#10;ZgF7Nm4BeTV2Ang1gAJ2NYsDdDWXA3I2pANwNrQEbzbIBG025wRsNvwDazb/A2s2/wJqNv8CajX/&#10;Amo1/wLqMAAA0zoAAMJBAACzQwAApUEAAJs+AACVOgAAkDYAAIw1DQCINxgAhDglAIE6MQB/OzwA&#10;fDtFAHo8TQB4PFUBdzxcAXU8YwFzPGoCcTxzAnA8fANuO4cDbDuUBGo7oQRoO7EFZzzFBWU85QVk&#10;PPoEZDz/A2M7/wNjO/8DYzv/AmM7/wLlNQAAzT8AAL1GAACuRwAAn0UAAJVDAACOQAAAiTwAAIQ8&#10;CgCAPRQAfT4iAHo/LgB4QDgAdUFCAHNBSgByQVEBcEFZAW5BYAJsQWcCakFwA2hBeQNnQYQEZUGR&#10;BWNBnwVhQa4GYEHCBl5B4gZeQfkFXUH/BF1A/wNdQP8DXUD/A11A/wPfOQAAyEMAALlKAACpSwAA&#10;m0kAAJBHAACIRAAAg0EAAH5BBgB6QhEAdkMeAHRFKgBxRTUAb0Y/AG1GRwBrRk8BakZWAWhGXQJm&#10;RmUCZEZtA2JGdgRgRoIEXkaOBVxFnAZbRawGWUa/B1hG3wZYRvcFV0X/BFdF/wRXRP8DWET/A1hE&#10;/wPaPQAAxEcAALVOAACkTgAAlkwAAItLAACDSQAAfUUAAHhGAgB0RxAAcEgbAG5JJwBrSjIAaks8&#10;AGhLRABmS0wBZEtTAWJLWgJgS2ICX0tqA11LdARbSn8FWUqMBVdKmgZVSqoHVEq9B1NK3AdSSvYG&#10;Ukr/BVJJ/wRSSf8DUkj/A1NI/wPUQQAAwEsAALJRAACgUAAAkk8AAIdOAAB+TAAAeEgAAHJKAABu&#10;Sw0Aa00YAGhOJABmTi8AZE85AGJPQgBhUEkBX1BRAV1QWAJbT2ACWU9oA1dPcgRVT30FU0+KBVJO&#10;mAZQTqgHTk67B01O2QdNTvUGTU7/BU1N/wRNTf8ETkz/A05M/wPORAAAvE4AAK5UAACcUwAAjlIA&#10;AINRAAB6UAAAck0AAGxPAABoUAsAZVEVAGNSIQBhUywAX1M2AF1UPwBbVEcAWlROAVhUVgFWVF0C&#10;VFRmA1JTbwNQU3sETlOIBUxTlwZLU6cHSVO6B0hT1QdIUvMGSFL/BUhR/wRJUf8ESVD/A0lQ/wPK&#10;SAAAuVIAAKpXAACYVgAAilUAAH9UAAB2UwAAbFEAAGdTAABiVAgAX1YSAF1XHgBbVykAWVgzAFhY&#10;PABWWUQAVVlMAVNZUwFRWVsCT1hkAk1YbQNLWHgESViGBUdXlQZFV6UGRFe4BkNY0gZDV/IGQ1b/&#10;BUNV/wREVf8ERFT/A0RU/wPGTAAAtVYAAKVaAACUWQAAhlgAAHtYAABxVwAAZlYAAGFYAABdWQQA&#10;WVoQAFdbGwBVXCYAU10wAFJdOQBRXkEAT15JAE1eUQFMXlgBSl5hAkhdawNGXXYDRF2DBEJdkgVA&#10;XaMGP122Bj5d0AY9XPEFPlv/BD5a/wQ+Wv8DPln/Az9Z/wPBUAAAsVoAAKFdAACQXAAAglsAAHZb&#10;AABtWwAAYVsAAFtdAABWXgAAUmANAFBhFwBOYiIATWIsAExjNQBKYz4ASWNGAEdjTgBGY1YBRGNe&#10;AUJjaAJAY3MDPmOBAzxjkAQ6YqEEOWK0BThjzQU4Yu8EOGH/BDhg/wM4X/8DOV7/Azle/wO8VQAA&#10;rV8AAJxgAACLXwAAfV8AAHJfAABoXwAAXWAAAFViAABPZAAAS2YKAElnEgBHaB0ARWgnAERpMQBD&#10;aTkAQmpCAEBqSgA/alIAPWpbATxqZQE6anACOGp+AjZpjQM0aZ8DM2myAzFpywMxaO0DMWf/AzFm&#10;/wMyZf8DMmT/AzJk/wO3WwAAqWQAAJZkAACGYwAAeGMAAG1jAABkZAAAWWUAAFBoAABJawAAQ20E&#10;AEBuDgA+bxgAPW8iADxwKwA6cDQAOXE9ADhxRQA3cU4ANnFXADRxYQEycW0BMXF6AS9xigItcZwC&#10;K3GvAipxyAIqcOsCKm//Aipt/wIqbP8CK2z/Aits/wKxYQAApGkAAJBoAACAZwAAdGcAAGlnAABf&#10;aAAAVWsAAEtuAABDcQAAPHQAADd2CgA0dxIAM3gcADJ4JQAxeS4AMHk3AC95PwAueUgALHpSACt6&#10;XAAqemgAKHp2ACZ6hwElepkBI3qsASJ6xQEieekBInf/ASJ2/wEidf8CInT/AiN0/wKsaAAAnW4A&#10;AIptAAB7bAAAb2wAAGVsAABabgAAUHEAAEV1AAA9eAAANnwAAC5/AgApgQ0AJ4IUACaCHgAlgicA&#10;JIIvACODOAAig0IAIYNLACCEVgAfhGIAHoRxAByEggAbhJUAGoSpABiEwQAYg+YAGIH9ABmA/wEZ&#10;f/8BGX7/ARl+/wGmcAAAlXMAAIRyAAB2cQAAa3EAAF5zAABUdgAASXkAAD99AAA3gQAAL4QAACeI&#10;AAAgiwUAG40OABqNFQAZjR4AGI4nABeOMAAWjjkAFY5DABSPTwATj1sAEo9qABGPewAQj48AD4+k&#10;AA6PuwANj+AADo36AA+L/wAQiv8AEIn/ABCJ/wChegAAjnkAAH53AABydwAAZHgAAFh7AABNfgAA&#10;QoIAADmGAAAvigAAJ44AACCRAAAYlQAAEpgFAA6aDgANmhQADJodAAuaJgALmjAACpo7AAmaRgAI&#10;mlMABpthAAWacgAEmoYAApqbAACasQABmc8AApnwAAKY/wAEl/8ABZb/AAWW/wCZgQAAh38AAHp+&#10;AABrfgAAXYEAAFCFAABFiQAAO40AADGSAAAolgAAH5kAABidAAARoAAADKMCAAalCgABpRAAAKUW&#10;AACmHwAApigAAKYyAACnPQAAp0oAAKdYAACnaAAAp3wAAKeRAACmqAAApsMAAKXpAACl/AAApf8A&#10;AKT/AACk/wCRhwAAgoYAAHKGAABjiAAAVYwAAEmRAAA9lgAAMpoAACieAAAfogAAF6YAABCpAAAL&#10;rAAABK8AAACxBgAAsQwAALIRAACyFwAAsx8AALMoAAC0MgAAtT8AALVNAAC1XQAAtXAAALWGAAC1&#10;nQAAtbYAALXcAAC09wAAtP8AALT/AAC0/wCLjwAAeo4AAGqRAABblQAATZoAAECfAAA1pAAAKqgA&#10;ACCsAAAWsAAAD7QAAAm3AAABuQAAAL0AAAC+AAAAvgYAAL8MAADAEAAAwRYAAMIdAADDJwAAxTIA&#10;AMZAAADGUQAAx2MAAMd4AADHkQAAx6kAAMfHAADH7AAAx/4AAMf/AADH/wCDlwAAcZoAAGGeAABS&#10;owAARakAADiuAAAsswAAILcAABa6AAAOvQAABsAAAADDAAAAxwAAAMkAAADKAAAAzAAAAM0DAADO&#10;CQAA0A4AANITAADUGwAA2CUAANsyAADdQgAA3VQAAN5pAADegQAA3pwAAN+1AADf2QAA3/MAAN//&#10;AADf/wB3nwAAaKYAAFmtAABKswAAO7gAAC27AAAfvwAAFMIAAAzGAAADyQAAAMwAAADQAAAA1QAA&#10;ANkAAADaAAAA3AAAAN4AAADgAAAA4gUAAOQLAADnEAAA6hgAAO0kAADwMgAA8UQAAPJYAADzbwAA&#10;9IoAAPSkAAD0vwAA9N8AAPTzAAD09ABqqAAAW68AAEy3AAA9vQAALcEAAB/GAAATygAAC84AAADS&#10;AAAA1wAAANwAAADgAAAA5QAAAOcAAADpAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2BwAA+Q4AAPwW&#10;AAD/IgAA/zMAAP9HAAD/XQAA/3YAAP+RAAD/qQAA/74AAP/YAAD/2wD/ABgA/wAWAP8AFQD/ABgA&#10;/wAeAP8AJwD/ADYA/wBDAP8ATwD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/wCQAP8AlgD/&#10;AJwA/wCjAP8AqwD/ALQA/gC/AP0AzwD7AOcA+gD4APkA/wD5AP8A+QD/APUA/wDuAP8A6QD/AOcA&#10;/wD/ABQA/wARAP8AEQD/ABIA/wAXAP8AIwD/ADEA/wA+AP8ASgD/AFYA/wBgAP8AaAD/AHAA/wB4&#10;AP0AfgD8AIUA+gCLAPkAkQD4AJgA9wCeAPUApgD0AK4A8gC5APEAxwDvAOAA7gDyAOwA/wDsAP8A&#10;7AD/AOsA/wDlAP8A4AD/AN4A/wD/AxAA/wAOAP8ADQD/AA0A/wATAP8AHgD/ACsA/wA4AP8ARQD+&#10;AFAA+wBaAPgAYwD1AGsA8wByAPEAeQDvAH8A7gCGAOwAjADqAJIA6QCZAOcAoADmAKkA5ACzAOEA&#10;wADgANMA3gDrANwA+wDbAP8A2gD/ANoA/wDZAP8A1AD/ANIA/wD/Bw0A/wAJAP8ABgD/AAkA/wAP&#10;AP8AGAD7ACUA+AAyAPUAPwDyAEoA7QBUAOoAXQDnAGUA5ABsAOIAcwDgAHoA3gCAANwAhgDaAI0A&#10;1wCUANQAmwDSAKQAzwCtAM0AuQDLAMkAyQDkAMgA9gDGAP8AxQD/AMYA/wDHAP8AxwD/AMcA/wD/&#10;CgYA/wEAAP8AAAD/AAQA/wALAPQAEgDvAB8A6gAsAOUAOADiAEMA3QBOANkAVwDUAF8A0QBnAM4A&#10;bQDMAHQAygB6AMgAgADGAIcAxQCOAMMAlgDBAJ4AvwCoAL0AswC6AMIAuQDbALcA8AC1AP8AtgD/&#10;ALUA/wC1AP8AtQD/ALUA/wD/DAAA/wQAAP8AAAD+AAAA9gADAOgADQDgABcA2QAkANEAMQDNADwA&#10;ygBHAMYAUQDDAFkAwABgAL4AZwC8AG4AugB0ALkAewC3AIIAtQCJALMAkQCyAJoAsACkAK4ArwCs&#10;AL0AqgDQAKgA6wCnAPsApgD/AKYA/wClAP8ApQD/AKUA/wD/DQAA/wcAAPQJAADqCQAA4gQAANoA&#10;BwDPABEAyAAcAMIAKQC+ADUAuwBAALcASgC0AFMAsgBbALAAYgCuAGgArABvAKsAdQCpAH0AqACE&#10;AKYAjQCkAJYAowCgAKEAqwCfAbkAnQPMAJwE6ACaBvkAmQf/AJgI/wCXCP8Alwj/AJcI/wD/EAAA&#10;9xAAAOgUAADcFQAAzhEAAMYNAADCBAsAvAAUALcBIQCyAy4ArgU6AKsGRACoCE0ApghVAKQJXACi&#10;CmMAoApqAJ8LcQCdC3gAnAuAAJoMiQCZDJMAlwyeAJUNqgCUDbgAkg3MAJAO6gCOEPwAjBD/AIsQ&#10;/wCLEP8AixD/AIoQ/wD7EwAA7RoAAN0gAADMIQAAvx0AALcXAACzEQAAsgsNAKsNGQCnDiYAow8z&#10;AJ8QPgCdEUcAmhFQAJgSVwCWEl4AlRNlAJMTbACSE3MAkBR8AI8UhQCNFY8AixWaAIoVpwCIFrUA&#10;hhbJAIQX5wCCGPsAgBn/AH8Z/wB/Gf8Afxj/AH8Y/wD1GgAA5CMAAM8pAADAKgAAsyYAAKoiAACl&#10;HAAApBUIAKAUEwCbFiEAlxgtAJQZOACRGkIAjxtLAI0cUgCLHFkAiR1gAIgdZwCGHm8AhR53AIMf&#10;gACCH4sAgB+XAH4gowB9ILIAeyDFAHkh5AB3IvkAdiL/AHUi/wB0If8AdCH/AHQh/wDvIQAA2ysA&#10;AMcxAAC2MQAAqS4AAKAqAACbJgAAmCEBAJUeEACQIBsAjSEoAIkjMwCHJD0AhSRGAIMlTgCBJlUA&#10;fyZcAH4mYwB8J2sAeydzAHknfAB4KIcAdiiTAHQooAFyKK8BcSnBAW8p4AFtKfcBbCn/AWsp/wFr&#10;Kf8Bayj/AWso/wHoKAAA0DIAAMA4AACuNwAAoTUAAJgyAACSLQAAjikAAIsnDACHKBcAgyojAIAr&#10;LwB+LDkAfCxCAHotSgB4LlEAdy5YAHUuYABzL2cAci9vAHAveQFvL4MBbS+QAWsvnQFpL6wBaDC+&#10;AWcw2wFlMPUBZDD/AWMw/wFjL/8BYy//AWMv/wHiLgAAyjgAALo9AACoPAAAmjoAAJE3AACKMwAA&#10;hjAAAIMuCQB/LxMAezAfAHgyKwB2MzUAdDM+AHI0RgBwNE4AbzVVAG01XABsNWQAajVsAWg1dQFn&#10;NYABZTWMAWM1mgJhNqkCYDa7Al821gJdNvMCXTb/Alw2/wFcNf8BXDX/AVw0/wHcMwAAxTwAALRB&#10;AACiQAAAlT4AAIs8AACEOQAAfzYAAHs0BAB3NRAAdDccAHE4JwBvOTIAbTk7AGs6QwBqOksAaDtS&#10;AGc7WQBlO2EBYztpAWI7cgFgO30BXjuKAlw7lwJbO6cCWTu4A1g7/+L/4klDQ19QUk9GSUxFAAYJ&#10;0gNXO/ECVjv/AlY7/wJWOv8BVjr/AVY5/wHUNwAAwEEAAK9EAACdQwAAkEIAAIVAAAB+PgAAeTsA&#10;AHQ6AABxOg4AbTwYAGs9JABpPi8AZz84AGU/QABkQEgAYkBPAGFAVwBfQF4BXUBmAVxAbwFaQHoC&#10;WECHAlZAlQJUQKQDU0C2A1JAzwNRQO8DUED/AlA//wJQP/8CUT7/AVE+/wHPOwAAvUUAAKpHAACZ&#10;RgAAi0UAAIFEAAB5QgAAdD4AAG8/AABrQAwAZ0EVAGVCIQBjQysAYUM1AF9EPgBeREUAXUVNAFtF&#10;VABZRVwBWEVkAVZFbQFURXgCUkWFAlFEkwNPRKMDTUW0A0xFzANLRe0DS0T/AktE/wJLQ/8CTEL/&#10;AkxC/wLKPwAAuUgAAKZKAACVSQAAh0gAAH1HAAB1RQAAbkIAAGlDAABlRAkAYkUTAF9GHgBdRygA&#10;XEgyAFpIOwBZSUMAV0lKAFZJUgBUSVkBU0lhAVFJawFPSXYCTUmCAktJkQNKSaEDSEmzA0dJygNG&#10;SewDRkj/AkZI/wJHR/8CR0b/AkdG/wLGQwAAtkwAAKJMAACRTAAAhEsAAHlKAABwSQAAaUYAAGRH&#10;AABfSQYAXEoQAFpLGwBYTCUAVkwvAFVNOABTTUAAUk1IAFFOTwBPTlcATk5fAUxOaQFKTnMCSE2A&#10;AkZNjwNFTZ8DQ02xA0JNyANBTeoDQUz/AkFM/wJCS/8CQkr/AkJK/wLCRwAAs08AAJ5PAACNTgAA&#10;gE4AAHVNAABsTAAAY0oAAF5MAABaTQIAVk4OAFRPGABSUCIAUVEsAE9RNQBOUj0ATVJFAExSTQBK&#10;UlQASVJdAUdSZgFFUnEBQ1J+AkFSjQI/Up0DPlKvAz1SxgM8UukCPFH+AjxQ/wI9T/8CPU//Aj1O&#10;/wK+SwAArlMAAJpSAACJUQAAfFEAAHFQAABoUAAAXk4AAFhRAABUUgAAUVMMAE5UFABMVR8AS1Yp&#10;AElWMgBIVjoAR1dCAEZXSgBEV1IAQ1daAEFXZAFAV24BPld7AjxXiwI6V5sCOFetAjdXxAI3V+cC&#10;N1b9AjdV/wI3VP8CN1P/AjhT/wK6TwAAqVYAAJVVAACFVAAAeFQAAG1UAABkVAAAWFQAAFJWAABO&#10;VwAASlkJAEdaEQBGWhsARFslAENbLgBCXDYAQVw+AD9cRgA+XU8APV1XADtdYQA6XWwBOF15ATZd&#10;iAE0XZkCM12rAjFdwgIxXOUCMVv8AjFa/wIxWf8CMln/ATJY/wG2VAAApFkAAJBYAACAWAAAc1cA&#10;AGlXAABgWAAAVFkAAE5bAABIXQAAQ18EAEBgDgA+YRcAPWEgADtiKQA6YjIAOWI6ADhjQgA3Y0sA&#10;NmNUADRjXQAzY2gAMWN2AS9jhQEuY5YBLGOpAStjvwEqY+MBKmL7ASpg/wErX/8BK1//ASte/wGx&#10;WQAAnlwAAItcAAB7WwAAb1sAAGVbAABcXAAAUV4AAElgAABDYgAAPGUAADhnCgA1aBIANGgbADNp&#10;JAAyaS0AMWk1AC9qPQAuakYALWpPACxqWQAra2UAKWtyAChrggAma5MAJGunACNrvQAiauAAI2n5&#10;ASNn/wEjZv8BI2b/ASRl/wGsYAAAmGAAAIVgAAB2XwAAal8AAGFgAABXYAAATWMAAERmAAA9aAAA&#10;NmsAADBuBAAscA4AKnEVAClxHgAocSYAJ3IvACZyNwAlckAAJHJKACJyVAAhc2AAIHNtAB5zfQAd&#10;c5AAG3OjABpzuQAZc9wAGnH3ABpw/wAbb/8AG27/ARtt/wGmZgAAkWUAAH9kAABxZAAAZmQAAF1k&#10;AABSZgAASGkAAD9sAAA3bwAAMHMAACl2AAAieQgAH3sQAB57FwAcex8AG3soABp7MAAZfDkAGHxD&#10;ABd8TgAWfFoAFXxnABR9eAASfYsAEX2fABB9tQAPfdUAEHv1ABF5/wAReP8AEnf/ABJ3/wCeawAA&#10;imoAAHppAABtaQAAYmkAAFdqAABMbQAAQ3AAADl0AAAxeAAAKXsAACJ/AAAbggAAFIUJABGGEAAR&#10;hhcAEIcfABCHKAAOhzEADoc7AA2HRgAMh1MAC4dhAAqHcQAJh4QAB4eYAAaGrgAFhskABoXsAAeE&#10;/wAIg/8ACYL/AAmC/wCVcQAAg28AAHRuAABpbgAAXG8AAFByAABGdQAAPHkAADJ9AAAqgQAAIoUA&#10;ABuJAAAUjAAAD48DAAqSCwAGkhEABJIYAAKSIAABkikAAJIzAACTPgAAk0sAAJNZAACTaQAAk3sA&#10;AJKQAACSpgAAkb8AAJHlAACQ+gAAj/8AAI//AACP/wCNdwAAfXUAAHB0AABidQAAVXgAAEl8AAA/&#10;gAAANIQAACuJAAAijQAAGpEAABOUAAAOlwAACZsAAAGdCAAAnQ4AAJ0TAACeGgAAniIAAJ8rAACf&#10;NQAAoEIAAKBQAACgXwAAoHEAAKCHAACfnQAAn7UAAJ7aAACd9gAAnf8AAJz/AACc/wCGfQAAeHwA&#10;AGl8AABbfwAAToMAAEGIAAA2jAAALJEAACOWAAAamgAAEp4AAA2hAAAGpAAAAKcAAACpAwAAqQoA&#10;AKoOAACrEwAArBkAAK0iAACuKwAArzcAAK9FAACvVAAAr2YAAK97AACulAAArqsAAK7JAACu7wAA&#10;rf8AAK3/AACt/wCBhAAAcYQAAGGHAABTiwAARpAAADmWAAAumwAAI6AAABqkAAASqAAADKwAAASv&#10;AAAAsgAAALYAAAC3AAAAtwIAALgIAAC5DQAAuhIAALsYAAC9IQAAvisAAMA4AADASAAAwFoAAMFu&#10;AADBhgAAwaAAAMG6AADB4wAAwPkAAMD/AADA/wB5jQAAaJAAAFmUAABLmgAAPaAAADGlAAAlqwAA&#10;Gq8AABGzAAALuAAAArsAAAC+AAAAwQAAAMQAAADFAAAAxgAAAMcAAADIBQAAygsAAMwPAADOFQAA&#10;0B8AANMrAADVOgAA1UwAANZgAADYdwAA2JIAANisAADZyQAA2ewAANn7AADY/wBwmQAAYJ4AAFGk&#10;AABDqgAANbAAACi2AAAcugAAEb4AAAnBAAAAxQAAAMgAAADLAAAAzwAAANIAAADTAAAA1gAAANgA&#10;AADbAAAA3QAAAN8HAADiDQAA5RMAAOgdAADsKgAA7TwAAO1RAADuZwAA74EAAO+cAADwtwAA8NMA&#10;APDsAADw9ABnpgAAWK0AAEm0AAA6ugAAKr4AABzCAAAQxgAAB8oAAADOAAAA0gAAANYAAADcAAAA&#10;4AAAAOMAAADkAAAA5gAAAOgAAADrAAAA7QAAAO8AAADyAgAA9QoAAPgRAAD8HAAA/ywAAP8/AAD/&#10;VQAA/24AAP+KAAD/pAAA/7oAAP/RAAD/4QD/ABQA/wASAP8AEgD/ABQA/wAZAP8AJQD/ADIA/wA/&#10;AP8ASwD/AFYA/wBgAP8AaAD/AHAA/wB4AP8AfwD/AIUA/wCLAP8AkQD/AJgA/wCeAP4ApgD9AK4A&#10;/AC5APoAyAD5AOIA+AD0APcA/wD2AP8A9gD/AO8A/wDnAP8A4gD/AN4A/wD/ABEA/wAOAP8ADgD/&#10;AA8A/wAUAP8AIAD/AC0A/wA6AP8ARgD/AFEA/wBbAP8AYwD+AGsA/ABzAPoAeQD5AIAA9wCGAPYA&#10;jAD1AJIA8wCZAPIAoADwAKkA7gCzAO0AwQDrANYA6gDuAOkA/gDnAP8A5wD/AOUA/wDdAP8A1QD/&#10;ANEA/wD/AA0A/wAKAP8ACAD/AAkA/wAQAP8AGwD/ACgA/wA1AP8AQAD6AEsA9gBVAPMAXgDxAGYA&#10;7gBtAOwAdADrAHoA6QCAAOcAhgDmAI0A5ACTAOIAmwDgAKMA3gCtANwAuQDaAMoA1wDmANQA+ADS&#10;AP8A0gD/ANIA/wDOAP8AyQD/AMYA/wD/AAgA/wADAP8AAAD/AAMA/wANAPwAFgD3ACIA8wAuAO8A&#10;OgDsAEUA6ABPAOQAWADhAGAA3gBnANsAbQDZAHQA1QB6ANMAgADRAIcAzwCOAM0AlQDLAJ4AyQCn&#10;AMcAswDFAMIAwwDcAMEA8QC/AP8AvwD/AL4A/wC+AP8AvQD/ALsA/wD/AAAA/wAAAP8AAAD/AAAA&#10;9gAIAO4AEQDnABsA4QAnAN0AMwDZAD4A0wBJAM8AUgDLAFkAyABhAMYAZwDEAG0AwgBzAMAAegC/&#10;AIAAvQCIALsAkAC5AJgAuACiALUArQCzALsAsQDOALAA6gCvAPwArQD/AK0A/wCuAP8ArgD/AK4A&#10;/wD/AgAA/wAAAP0AAADyAAAA6AAAAN4ADADTABUAzAAhAMgALADEADgAwQBCAL0ASwC6AFMAuABa&#10;ALYAYQC0AGcAsgBtALAAdACvAHoArQCCAKwAigCqAJMAqACdAKYAqACkALUAogDGAKEA4wCfAPYA&#10;ngD/AJ4A/wCeAP8AngD/AJ4A/wD/BgAA+wAAAO4FAADiBAAA1QAAAMsABgDDAA8AvQAZALgAJQC0&#10;ADEAsQA7AK4ARQCsAE0AqQBVAKcAWwClAGIApABoAKIAbgChAHUAnwB8AJ4AhQCcAI4AmgCYAJgA&#10;pACWALAAlQDBAJMA3ACSAPIAkQD/AJAA/wCQAP8AjwD/AI8A/wD9CgAA8A4AAOERAADOEAAAwg0A&#10;ALsHAAC3AAoAsQASAKwAHgCoACkApQA0AKIAPgCfAEcAnQBPAJsAVgCZAVwAlwFjAJYCaQCUAnAA&#10;kwN4AJEDgACQBIoAjgSVAIwFoQCKBa4AiQa+AIcI2ACGCfAAhAr/AIML/wCDC/8Agwv/AIML/wD2&#10;EAAA5hcAANIcAADAGgAAsxYAAKwSAACoDQAApgcNAKIFFgCdByIAmQkuAJYKOACUC0EAkgxKAJAM&#10;UQCODVgAjA1eAIsNZQCJDWwAiA50AIYOfQCFDocAgw6TAIEPnwCAEK0AfhC+AH0Q2wB6EfQAeBL/&#10;AHcS/wB3Ev8AdxL/AHcS/wDvFwAA2yEAAMYkAAC0IwAAqCAAAKAcAACbFwAAmREEAJgOEACTEBsA&#10;jxEnAIwSMgCJEzwAhxNEAIUUTACDFFMAgRVaAIAVYAB+FmgAfRZvAHsWeAB5F4MAeBePAHYYnAB0&#10;GKoAcxm7AHIZ1ABvGvEAbhv/AG0b/wBtGv8AbRr/AG0a/wDnIAAA0CkAALwrAACrKgAAnigAAJYk&#10;AACQIAAAjRwAAIwXDACIGBYAhBoiAIEbLQB+HDcAfB1AAHodSAB5Hk8Adx5VAHYfXAB0H2MAcx9r&#10;AHEgdABwIH8AbiGLAGwhmABrIacAaSK4AGgizwBmIu4AZSP/AGQj/wBkIv8AZCL/AGQh/wDgJgAA&#10;yC8AALQxAACjMAAAli4AAI0rAACHKAAAhCQAAIIgCAB+IBIAeyIeAHgjKQB1JDMAcyU8AHElQwBw&#10;JksAbiZSAG0nWQBrJ2AAaidoAGkocQBnKHsAZSiIAGQplQBiKaQAYCm1AF8pywBeKuwAXCr/AFwp&#10;/wBcKf8AXCn/AFwo/wDYLAAAwzUAAK01AACdNAAAkDMAAIYxAACALQAAfCsAAHkoAwB2JxAAcika&#10;AHAqJQBtKy8Aayw4AGosQABoLUcAZy1OAGUuVQBkLl0AYy5lAGEvbgBfL3gAXi+EAFwvkgBaL6EB&#10;WS+yAVgwyAFWMOkBVTD+AVUv/wBVL/8AVS7/AFUu/wDQMQAAvToAAKg5AACXOAAAijcAAIA2AAB6&#10;MgAAdTAAAHIuAABuLg0Aay8WAGkwIQBmMSsAZDI0AGMyPQBhM0QAYDNLAF80UgBdNFoAXDRiAFo0&#10;awBZNXUAVzWCAFU1kAFUNZ8BUjWwAVE1xgFQNecBTzX9AU81/wFPNP8BTzT/AU8z/wHLNgAAuD0A&#10;AKM8AACSPAAAhTsAAHs6AAB0NwAAbzUAAGwzAABoNAoAZTUTAGI2HgBgNygAXjcxAF04OgBbOEEA&#10;WjlIAFk5UABXOVcAVjpfAFQ6aABTOnMAUTp/AU86jQFOOp0BTDquAUs6wwFKOuUBSTr8AUk5/wFJ&#10;Of8BSTj/AUo4/wHHOgAAs0AAAJ4/AACOPwAAgT4AAHc9AABwOwAAajgAAGY4AABiOQcAXzoRAFw7&#10;GwBaOyUAWTwuAFc9NwBWPT4AVD5GAFM+TQBSPlUAUT5dAE8/ZgBNP3AATD99AUo/iwFIP5sBRz+s&#10;AUU/wQFEP+MBRD77AUQ+/wFEPf8BRD3/AUU8/wHDPgAAr0MAAJpCAACKQgAAfUEAAHNAAABrPwAA&#10;ZTwAAGA8AABcPgQAWT4PAFc/GABVQCIAU0ErAFJBNABQQjwAT0JDAE5CSwBNQ1IAS0NaAEpDZABI&#10;Q24AR0N7AUVDiQFDQ5kBQkOrAUBDwAE/Q+EBP0P5AT9C/wE/Qf8BQEH/AUBA/wG/QQAAqkUAAJZF&#10;AACGRQAAeUQAAG9EAABnQgAAYD8AAFtBAABXQgAAVEMNAFFEFQBPRR8ATkUoAExGMQBLRjkASkdB&#10;AElHSABIR1AARkdYAEVHYQBDSGwAQkh4AUBIhwE+SJcBPEipATtIvgE6SN8BOkf4ATpG/wE6Rf8B&#10;O0X/ATtE/wG7RQAApkgAAJJHAACCRwAAdkcAAGtHAABjRgAAW0MAAFZFAABSRwAATkgKAExJEgBK&#10;SRwASEolAEdKLgBGSzYARUs+AENLRgBCTE0AQUxWAEBMXwA+TGoAPEx2ADtMhQE5TJUBN0ynATZM&#10;vAE1TN0BNUv3ATVL/wE1Sv8BNkn/ATZJ/wG4SQAAoksAAI5KAAB+SgAAckoAAGhKAABfSQAAVUgA&#10;AFBKAABMSwAASUwHAEZNEABEThkAQk8iAEFPKwBAUDMAP1A7AD5QQwA8UUoAO1FTADpRXAA4UWcA&#10;N1FzADVRggAzUZMBMlGlATBRugEvUdoBL1D2AS9P/wEwTv8BME7/ATBN/wG0TQAAnU0AAIpNAAB6&#10;TQAAbk0AAGRNAABbTQAAUU0AAEtPAABGUAAAQlIDAD9TDQA9VBUAPFQeADpVJwA5VS8AOFU3ADdW&#10;PwA2VkcANVZQADNWWQAyV2QAMFdxAC9XgAAtV5EAK1ejACpXuAApV9YAKVb1AClV/wAqVP8BKlP/&#10;ASpS/wGvUQAAmFEAAIVRAAB2UAAAalAAAGBQAABYUQAATlIAAEdTAABBVQAAO1gAADhZCgA1WhEA&#10;NFoaADNbIgAyWysAMVszAC9cOwAuXEMALVxMACxcVgArXWAAKV1tAChdfAAmXY4AJF2hACNdtQAi&#10;XdIAIlzzACJb/wAjWv8AI1n/ACRY/wCoVQAAklQAAIBUAABxVAAAZlQAAFxUAABUVQAASlYAAENY&#10;AAA8WwAANl0AADBgBQAtYQ4AK2EVACpiHQApYiUAKGIuACdjNgAmYz4AJWNHACNjUQAiZFwAIWRp&#10;AB9keQAeZIoAHGSeABtkswAZZM4AGmPxABth/wAbYP8AHGD/ABxf/wChWQAAjFgAAHtYAABtWAAA&#10;YlgAAFlYAABQWQAAR1sAAD5eAAA3YAAAMWMAACpmAAAkaQkAIWoQACBqFwAfaiAAHmsoAB1rMAAc&#10;azkAG2tCABpsTAAZbFgAF2xlABZsdAAUbIYAE2yaABJsrwARbMoAEWvvABJp/wATaP8AE2j/ABNn&#10;/wCZXQAAhV0AAHVcAABoXAAAXlwAAFVcAABLXgAAQmEAADlkAAAyZwAAK2oAACRtAAAecAEAF3ML&#10;ABV0EQAUdBgAE3QhABJ1KQARdTIAEXU7ABB1RgAPdVIADnVfAA11bgAMdYEAC3WVAAp1qgAIdMMA&#10;CXTnAApz/QALcf8ADHH/AAxw/wCRYgAAf2EAAHBhAABkYQAAWmEAAE9iAABFZQAAPGgAADNsAAAr&#10;bwAAJHIAAB12AAAXeQAAEXwEAA1/DAALfxIACn8ZAAl/IgAIfyoABn80AAV/PwAEf0sAAn9YAAF/&#10;ZwAAf3kAAH+OAAB/owAAfrsAAH3gAAB99wAAfP8AAHv/AAB7/wCJZwAAeGcAAGtmAABhZgAAVGcA&#10;AElpAAA/bQAANXEAACx1AAAkeQAAHXwAABaAAAAQgwAADIYCAAaJCgABiQ8AAIkUAACKGwAAiiMA&#10;AIssAACLNwAAi0MAAItQAACLXwAAi3EAAIuGAACLnAAAirMAAInTAACI8wAAiP8AAIf/AACH/wCC&#10;bQAAc2wAAGhsAABabQAATm8AAEJzAAA4dwAALnsAACWAAAAdhAAAFYgAABCMAAALjwAABJIAAACU&#10;BgAAlQwAAJUQAACWFQAAlxwAAJgkAACYLgAAmTkAAJlHAACZVgAAmWgAAJl9AACZlAAAmKsAAJfI&#10;AACW7gAAlv8AAJX/AACV/wB7dAAAb3MAAGFzAABTdgAARnoAADt/AAAwhAAAJogAAB2NAAAUkgAA&#10;DpYAAAmZAAABnAAAAKAAAAChAAAAogYAAKIMAACkEAAApRQAAKUcAACnJAAAqC8AAKg9AACpTAAA&#10;qV4AAKlyAACoiQAAqKIAAKi8AACn5QAApvsAAKb/AACl/wB3ewAAaHsAAFl+AABLggAAPocAADKN&#10;AAAnkgAAHZcAABScAAAOoAAAB6QAAACoAAAAqwAAAK4AAACvAAAAsAAAALEEAACzCgAAtA4AALUT&#10;AAC2GwAAuCQAALoxAAC6QAAAulIAALtlAAC7fQAAupcAALqxAAC60gAAuvMAALn/AAC5/wBvgwAA&#10;X4YAAFGLAABDkAAANpcAACqdAAAfogAAFacAAA2sAAAFsAAAALQAAAC3AAAAuwAAAL4AAAC/AAAA&#10;wAAAAMEAAADDAQAAxAcAAMUNAADHEQAAyhkAAM0kAADOMwAAz0QAANBYAADQbgAA0YgAANCkAADQ&#10;wQAA0eYAANH4AADR/wBnjwAAV5QAAEmaAAA7oQAALqcAACGtAAAWswAADrgAAAa8AAAAwAAAAMMA&#10;AADGAAAAywAAAM0AAADOAAAA0AAAANEAAADUAAAA1gAAANoCAADcCQAA3w8AAOMXAADmJAAA5zYA&#10;AOhJAADpXwAA6ngAAOuUAADrrwAA68wAAOzoAADs9gBfngAAUKQAAEKrAAA0sgAAJrkAABm+AAAO&#10;wgAABMUAAADKAAAAzQAAANEAAADYAAAA2wAAAN8AAADgAAAA4gAAAOQAAADmAAAA6QAAAOsAAADu&#10;AAAA8QUAAPUNAAD5FgAA/CUAAP05AAD+TwAA/2cAAP+CAAD/nQAA/7UAAP/LAAD/5AD/ABEA/wAP&#10;AP8ADwD/ABEA/wAWAP8AIgD/AC8A/wA7AP8ARwD/AFIA/wBbAP8AZAD/AGwA/wBzAP8AegD/AIAA&#10;/wCGAP8AjAD+AJMA/QCZAPsAoQD6AKkA+AC0APcAwgD2ANoA9QDxAPQA/wDzAP8A8wD/AOkA/wDg&#10;AP8A2AD/ANMA/wD/AA4A/wALAP8ACgD/AAsA/wARAP8AHQD/ACoA/wA2AP8AQQD/AEwA/wBWAP4A&#10;XwD7AGYA+QBtAPcAdAD1AHoA9ACAAPIAhgDwAI0A7wCUAO0AmwDsAKQA6gCuAOkAugDnAM0A5QDp&#10;AOQA+wDjAP8A4gD/AN4A/wDRAP8AzAD/AMgA/wD/AAkA/wAEAP8AAQD/AAQA/wAOAP8AGAD/ACQA&#10;/QAwAPsAOwD3AEYA8wBQAO8AWQDsAGAA6gBnAOcAbgDmAHQA5AB6AOIAgADgAIcA3gCOANwAlQDa&#10;AJ4A1gCoANQAswDRAMMAzwDfAM4A9ADMAP8AywD/AMsA/wDFAP8AvwD/ALwA/wD/AAIA/wAAAP8A&#10;AAD/AAAA/QALAPcAEwDxAB4A7QAqAOoANQDnAEAA4gBKAN0AUgDZAFoA1QBhANIAZwDQAG0AzgBz&#10;AMwAegDKAIAAyACHAMYAjwDEAJgAwgChAMAArQC+ALsAvADQALoA7QC5AP4AuAD/ALgA/wC3AP8A&#10;swD/ALAA/wD/AAAA/wAAAP8AAAD5AAAA7gAFAOUADgDeABgA2AAjANIALgDPADkAywBDAMcATADE&#10;AFQAwQBbAL8AYQC8AGcAuwBtALkAcwC3AHoAtQCBALQAiQCyAJIAsACbAK8ApwCsALQAqwDGAKkA&#10;5ACnAPgApgD/AKYA/wClAP8ApQD/AKQA/wD/AAAA/wAAAPUAAADqAAAA3gAAANAACgDIABIAwgAd&#10;AL4AKAC7ADMAuQA9ALUARgCyAE0AsABVAK0AWwCsAGEAqgBnAKgAbQCnAHMApQB6AKQAggCiAIwA&#10;oACWAJ8AoQCdAK4AmwC+AJkA2ACXAPEAlgD/AJYA/wCXAP8AlwD/AJcA/wD/AAAA9QAAAOcBAADU&#10;AAAAyQAAAMAABAC4AA4AswAWAK8AIQCrACwAqAA2AKYAPwCjAEcAoQBPAJ8AVQCdAFsAmwBhAJoA&#10;ZwCYAG4AlwB1AJUAfQCUAIYAkgCRAJAAnACOAKkAjAC4AIsAzQCJAOsAiAD9AIgA/wCIAP8AiAD/&#10;AIgA/wD5BgAA6QwAANQOAADDDAAAtwkAALACAACrAAkApgAQAKIAGgCeACUAmwAwAJgAOQCWAEEA&#10;lABJAJIAUACQAFYAjgBcAI0AYgCLAGkAigBwAIgAeACHAIEAhQCMAIQAmACCAKUAgAC0AH4AyAB9&#10;AecAfAL5AHsD/wB7BP8AewT/AHsE/wDxDgAA3hUAAMUVAAC0FAAAqREAAKEOAACeCgAAmwMMAJcA&#10;EwCTAB4AkAEpAI0CMwCKAzwAiARDAIYFSwCFBlEAgwZXAIIHXgCAB2QAfwhsAH0IdAB8CH4AegmJ&#10;AHgJlgB3CqMAdQqzAHMLxwByDOYAcA37AHAN/wBvDf8Abw3/AG8N/wDoFgAA0B4AALkdAACpHAAA&#10;nRoAAJUWAACQEwAAjw4DAI4KDgCJCxcAhgwjAIMNLQCADTYAfg4+AHwORgB7Dk0AeQ9TAHgQWgB2&#10;EGEAdRBoAHMQcQBxEXsAcBGHAG4RlABsEaIAaxKyAGkSxwBoE+cAZhP9AGUU/wBlFP8AZRP/AGUT&#10;/wDfHgAAxiQAALAkAACgIwAAlCEAAIsfAACGGwAAgxcAAIISCAB/ERIAfBIdAHkUKAB2FDEAdBU6&#10;AHIWQQBxFkgAbxdPAG4XVgBsF10AaxhkAGkYbQBoGXcAZhmDAGQZkABjGp8AYRqvAGAaxABeG+QA&#10;XRz7AFwc/wBcG/8AXBv/AFwb/wDVJQAAvSoAAKgpAACYKQAAjCgAAIMlAAB9IgAAeR8AAHgbAwB2&#10;GQ8AchoYAG8cIwBtHS0Aax01AGkePQBoHkQAZh9LAGUfUgBjIFkAYiBhAGEgaQBfIXMAXSF/AFwh&#10;jQBaIpwAWSKsAFciwABWI+EAVSP5AFQj/wBUIv8AVCL/AFQi/wDNKwAAti4AAKIuAACSLgAAhS0A&#10;AHwrAAB2KAAAciYAAG8jAABtIQwAaiIVAGcjHwBlJCkAYyQxAGIlOQBgJkEAXyZIAF0mTwBcJ1YA&#10;WyddAFknZgBYKHAAVih8AFQoigBTKZkAUSmqAFApvgBPKd4ATin3AE0p/wBNKf8ATSj/AE4o/wDI&#10;MAAAsDIAAJwyAACMMgAAgDEAAHYwAABwLQAAaysAAGgpAABmKAkAYygRAGApHABeKiUAXCsuAFsr&#10;NgBZLD0AWCxEAFctTABVLVMAVC1bAFMtYwBRLm4AUC56AE4uiABML5cASy+oAEkvuwBIL9sASC/2&#10;AEcv/wBHLv8ARy3/AEgt/wDENAAAqzUAAJc1AACHNQAAezUAAHI0AABrMgAAZi8AAGIuAABfLQUA&#10;XC4QAFovGABYMCIAVjArAFUxMwBTMToAUjJCAFEySQBQMlAATjNYAE0zYQBLM2sASjN3AEg0hQBH&#10;NJUARTSmAEM0uQBCNNYAQjT0AEI0/wBCM/8AQjL/AEIy/wDAOAAApzgAAJM4AACDOAAAdzgAAG03&#10;AABmNgAAYTMAAF0yAABZMgIAVzMNAFQ0FQBSNR8AUTUoAE82MABONjgATDc/AEs3RgBKN04ASThW&#10;AEc4XwBGOGkARDh1AEM4gwBBOZMAQDmkAD45uAA9OdMAPDnzADw4/wA9N/8APTf/AD02/wC7OwAA&#10;ojsAAI87AAB/OwAAczsAAGo6AABiOQAAXTcAAFg2AABUNwAAUTgLAE85EwBNORwASzolAEo6LQBI&#10;OzUARzs8AEY8RABFPEsARDxTAEI8XABBPWcAPz1zAD49gQA8PZEAOj2jADk9tgA4PdEANz3yADc8&#10;/wA4O/8AODv/ADg6/wC2PQAAnj4AAIs+AAB8PgAAbz4AAGY9AABePQAAWDsAAFM6AABPOwAATDwI&#10;AEk9EQBHPhkARj8iAEQ/KgBDPzIAQkA6AEFAQQBAQEkAPkFRAD1BWgA8QWQAOkFwADhBfwA3QY8A&#10;NUKhADRCtAAyQs4AMkHwADJA/wAzQP8AMz//ADQ+/wCxQAAAmkAAAIdAAAB4QQAAbEEAAGJAAABb&#10;QAAAVD8AAE4/AABKQAAARkEFAERCDgBCQxYAQEMfAD9EJwA+RC8APEQ3ADtFPgA6RUYAOUVOADhG&#10;WAA2RmIANUZuADNGfAAxRo0AMEafAC5GswAtRswALUbvAC1F/wAuRP8ALkP/AC5D/wCsQwAAlkMA&#10;AINDAAB0QwAAaEMAAF9DAABXQwAAUEMAAEhDAABERQAAQUYBAD5HDAA8SBMAOkgcADlJJAA4SSwA&#10;Nkk0ADVKOwA0SkMAM0pMADJKVQAwS18AL0trAC1LegAsS4sAKkudAChLsQAnS8oAJ0vtACdK/wAo&#10;Sf8AKEj/AClH/wCnRgAAkUYAAH9GAABwRgAAZUYAAFtGAABURgAATEcAAERIAAA/SgAAO0sAADdM&#10;CQA1TRAAM04YADJOIAAxTygAME8wAC9POAAuT0AALFBIACtQUgAqUFwAKFBoACdQdwAlUIgAJFCb&#10;ACJQrwAhUMgAIFDrACFP/wAiTv8AIk3/ACNN/wChSQAAjEkAAHpJAABsSgAAYUoAAFhKAABQSgAA&#10;SUsAAEBMAAA7TgAANVAAADFSBAAtUw0ALFQUACpUHAApVSQAKFUsACdVMwAmVTwAJVZFACRWTgAi&#10;VlkAIVZlAB9WdAAeVoUAHFaYABtWrAAZVsUAGVbpABpV/wAbVP8AG1P/ABxS/wCbTQAAhk0AAHVN&#10;AABoTQAAXU0AAFRNAABNTgAARU8AADxRAAA2UwAAMVUAACtYAAAmWgkAI1sQACJbFwAhXB8AIFwn&#10;AB9cLgAdXDcAHF1AABtdSgAaXVUAGF1hABddcAAVXYEAFF2VABNdqgARXcIAEV3nABJb/gATWv8A&#10;E1r/ABRZ/wCUUQAAgFEAAHBRAABkUQAAWVEAAFFRAABJUgAAQVMAADhWAAAyWQAAK1sAACVeAAAf&#10;YQMAGmMMABhkEQAXZBkAFmQhABVkKQAUZTEAE2U6ABJlRAARZVAAEGVdAA9lawAOZX0ADWWRAAxl&#10;pQAKZLwACmTgAAtj+QAMYv8ADWH/AA1h/wCNVQAAelUAAGtVAABfVQAAVlUAAE5VAABEVwAAPFkA&#10;ADRcAAAsXwAAJmIAAB9lAAAZaAAAE2sFABBtDQAObhIADW4aAAxuIgAMbisAC240AApuPgAIbkoA&#10;B25XAAZuZQAEbnYAAm6KAABtnwAAbbYAAGzWAABs8wABa/8AAmr/AANq/wCFWgAAdFoAAGZaAABc&#10;WQAAU1kAAEhaAAA/XQAANmAAAC5jAAAmZwAAH2oAABltAAATcQAADnQDAAp3CgAFdxAAAXcVAAB3&#10;HAAAdyQAAHgtAAB4NwAAeEMAAHhQAAB4XgAAeG8AAHiEAAB4mQAAd7AAAHbNAAB18AAAdf8AAHT/&#10;AAB0/wB+XwAAbl8AAGJeAABZXgAATV8AAEJiAAA5ZQAAMGgAACdsAAAfcAAAGHQAABJ3AAANewAA&#10;CH4AAAKACAAAgQ0AAIERAACCFwAAgx4AAIMmAACEMAAAhDsAAIRIAACEVwAAhGgAAIR8AACEkwAA&#10;g6oAAILFAACB6wAAgf4AAID/AACA/wB3ZQAAaWQAAF9jAABSZAAAR2cAADxrAAAxbwAAKHMAACB3&#10;AAAYfAAAEX8AAAyDAAAGhwAAAIoAAACMAwAAjAkAAI0OAACOEQAAjxcAAJAeAACRJwAAkjIAAJI/&#10;AACSTgAAkl8AAJJzAACSiwAAkaIAAJG8AACQ5QAAj/wAAI7/AACO/wBxawAAZmoAAFhrAABLbQAA&#10;P3EAADR2AAAqewAAIIAAABeFAAAQiQAAC40AAASRAAAAlQAAAJgAAACZAAAAmgMAAJsIAACcDQAA&#10;nhEAAJ8WAACgHgAAoigAAKI1AACjRAAAo1UAAKNpAACigAAAopoAAKGzAACg2AAAoPYAAJ//AACf&#10;/wBucQAAX3IAAFF1AABEeQAAN34AACyEAAAhigAAF48AABCUAAAKmQAAAZ0AAACgAAAApAAAAKcA&#10;AACoAAAAqQAAAKoAAACsBgAArQsAAK8QAACwFQAAsh4AALQpAAC0OQAAtEoAALVdAAC1cwAAtY4A&#10;ALWoAAC0xgAAs+0AALL/AACy/wBmegAAV30AAEmCAAA8hwAAL44AACOUAAAYmgAAEJ8AAAmkAAAA&#10;qQAAAK0AAACwAAAAtAAAALcAAAC4AAAAuQAAALsAAAC8AAAAvgIAAMAIAADCDgAAxBQAAMceAADI&#10;LAAAyT0AAMpQAADKZgAAyn8AAMqbAADKuAAAyt0AAMr1AADK/wBehgAAT4sAAEGRAAAzmAAAJ58A&#10;ABulAAARqwAACbAAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMgAAADJAAAAywAAAMwAAADOAAAA0AAA&#10;ANIAAADUBQAA2QwAAN0SAADhHgAA4i4AAONCAADkVwAA5W8AAOaMAADmqAAA5cUAAOXnAADm9gBW&#10;lAAASJsAADqiAAAsqQAAH7AAABO2AAALvAAAAMEAAADFAAAAyQAAAM0AAADSAAAA1gAAANoAAADb&#10;AAAA3gAAAOAAAADiAAAA5AAAAOcAAADpAAAA7QAAAPAKAAD0EQAA+B8AAPkyAAD6SAAA+18AAPx6&#10;AAD9lwAA/a8AAP3HAAD95AD/AA4A/wANAP8ADAD/AA4A/wATAP8AHgD/ACoA/wA2AP8AQgD/AE0A&#10;/wBXAP8AXwD/AGcA/wBuAP8AdAD/AHoA/wCBAP0AhwD8AI0A+gCUAPkAnAD3AKUA9QCvAPQAvADz&#10;AM8A8QDsAPAA/gDvAP8A7wD/AOMA/wDXAP8AzgD/AMoA/wD/AAoA/wAGAP8ABAD/AAgA/wAQAP8A&#10;GQD/ACUA/wAxAP8APQD/AEcA/gBRAPsAWQD5AGEA9gBoAPQAbgDzAHQA8QB6AO8AgQDuAIcA7ACO&#10;AOoAlgDoAJ8A5gCpAOMAtQDiAMYA4ADjAN8A+ADdAP8A3QD/ANQA/wDJAP8AwgD/AL4A/wD/AAMA&#10;/wAAAP8AAAD/AAEA/wANAP8AFAD9ACAA+gArAPcANgDzAEEA7wBLAOwAVADoAFsA5gBiAOMAaADh&#10;AG4A3wB0ANwAegDaAIEA2ACIANQAkADSAJgAzwCiAM0ArgDLALwAyQDTAMcA8ADGAP8AxAD/AMQA&#10;/wC7AP8AtgD/ALMA/wD/AAAA/wAAAP8AAAD/AAAA9wAIAPAAEADrABoA5wAlAOQAMADhADsA3ABF&#10;ANUATQDRAFUAzgBbAMsAYgDJAGcAxwBtAMUAcwDDAHoAwQCBAL8AiQC9AJIAuwCcALkApwC3ALUA&#10;tQDIALMA5gCyAPsAsQD/ALAA/wCuAP8AqgD/AKcA/wD/AAAA/wAAAP4AAADxAAAA5QACANwADQDT&#10;ABQAzQAfAMoAKgDHADQAxAA+AMAARwC8AE4AugBVALcAWwC1AGEAswBnALIAbQCwAHMArgB6AKwA&#10;ggCqAIsAqACVAKcAoAClAK0AowC+AKEA2wCgAPQAnwD/AJ4A/wCfAP8AnQD/AJsA/wD/AAAA/AAA&#10;AO4AAADgAAAA0AAAAMUACAC+ABAAuQAZALUAIwCzAC4AsAA3AK0AQACqAEgAqABPAKUAVQCjAFsA&#10;ogBgAKAAZgCfAGwAnQBzAJsAewCaAIQAmACOAJYAmgCVAKcAkwC3AJEAzACQAOwAjwD/AI4A/wCO&#10;AP8AjgD/AI8A/wD8AAAA7wAAANsAAADJAAAAvQAAALUAAgCuAAwAqQATAKUAHQCiACcAoAAxAJ0A&#10;OgCaAEIAmABJAJYATwCUAFUAkwBbAJEAYACQAGcAjgBtAI0AdQCLAH4AiQCJAIgAlQCGAKIAhQCx&#10;AIMAxACBAOQAgAD5AH8A/wCAAP8AgAD/AIAA/wD0AgAA4AkAAMcIAAC3BwAArAMAAKYAAACgAAcA&#10;mwAPAJgAFwCVACEAkgAqAI8AMwCNADwAiwBDAIkASQCHAFAAhgBVAIQAWwCDAGEAgQBoAIAAcAB+&#10;AHkAfACEAHsAkAB5AJ0AeACsAHYAvgB1AN0AcwD0AHMA/wBzAP8AcwD/AHMA/wDpDQAAzxAAALkQ&#10;AACpEAAAng4AAJcLAACTBgAAkAALAIwAEQCJABoAhgAkAIMALgCBADYAfwA+AH0ARAB8AEsAegBR&#10;AHkAVwB3AF0AdgBkAHQAbABzAXUAcQGAAG8CjQBuApoAbAOqAGsDuwBpBNYAaAbxAGgH/wBnB/8A&#10;Zwf/AGcH/wDfFAAAwxcAAK4XAACeFgAAkxUAAIsSAACGEAAAhAwCAIMGDQCAAxQAfAUeAHkHKAB3&#10;CDAAdQg4AHMJQAByCUYAcApMAG8KUwBtC1kAbAthAGoLaQBpDHIAZwx+AGYMiwBkDZkAYg2pAGEN&#10;uwBgDdgAXg7zAF0O/wBdDv8AXQ7/AF0O/wDUHAAAuR0AAKQeAACVHQAAiRwAAIEaAAB7FwAAeBMA&#10;AHgQBgB3DQ8Acw4YAHAOIgBuDysAbBAzAGoQOwBpEEIAZxFJAGYRTwBkEVYAYxJdAGESZgBgEm8A&#10;XhJ7AFwTiABbE5cAWROnAFcUugBWFNUAVRXzAFQV/wBUFf8AVBX/AFQU/wDKIgAAsCIAAJ0jAACN&#10;IwAAgSIAAHkhAABzHgAAbxsAAG4XAABtEwwAahQUAGcVHgBlFicAYxYvAGEXNwBgFz4AXhhFAF0Y&#10;SwBcGVIAWhlaAFkZYgBXGmwAVhp3AFQahQBSG5QAURukAE8btwBOG9AATRzxAEwc/wBMHP8ATRz/&#10;AE0b/wDDJgAAqicAAJYnAACHKAAAeycAAHImAABsJAAAaCEAAGYeAABkGwgAYhsRAF8cGgBdHSMA&#10;Wx4rAFoeMwBYHzoAVx9BAFYgSABUIE8AUyBXAFEhXwBQIWkATiF0AE0hggBLIpEASSKiAEgitABH&#10;Is0ARiPvAEUj/wBFIv8ARiL/AEYh/wC8KgAApCsAAJErAACCLAAAdisAAG0qAABmKQAAYiYAAF8k&#10;AABdIgQAWyEOAFgiFgBWIx8AVCQoAFMkMABSJTcAUCU+AE8mRQBOJkwATCZUAEsnXABJJ2YASCdx&#10;AEYnfwBFKI8AQyigAEEosgBAKMsAPyjtAD8o/wA/KP8AQCf/AEAn/wC3LQAAny4AAIwvAAB9LwAA&#10;cS8AAGguAABhLQAAXSsAAFooAABXJwAAVCcMAFIoEwBQKRwATiklAE0qLABLKjQASis7AEkrQgBI&#10;LEkARixRAEUsWgBELGQAQi1vAEAtfQA/LY0APS2eADwtsAA6LcgAOi3rADot/wA6Lf8AOiz/ADos&#10;/wCyMAAAmzEAAIgyAAB5MgAAbTIAAGQyAABdMQAAWC8AAFUsAABRLAAATy0JAEwtEQBKLhkASS8i&#10;AEcvKgBGMDEARTA4AEMwPwBCMUcAQTFPAEAxVwA+MWEAPTJtADsyewA5MosAODKcADYyrwA1MscA&#10;NDLpADQy/wA1Mf8ANTH/ADUw/wCtMwAAljQAAIQ1AAB1NQAAaTUAAGA1AABZNAAAVDMAAFAwAABM&#10;MQAASTEGAEcyDwBFMxYAQzMfAEI0JwBANC4APzU2AD41PQA9NUQAPDZMADo2VQA5Nl8ANzZrADY2&#10;eAA0N4kAMjeaADE3rQAvN8UALzfoAC82/gAwNf8AMDX/ADA0/wCpNgAAkjYAAIA3AAByOAAAZjgA&#10;AF03AABWNwAAUDYAAEs0AABHNQAARDYDAEE3DQA/OBQAPjgcADw5JAA7OSwAOjkzADk6OgA4OkIA&#10;NjpKADU6UwA0O10AMjtoADA7dgAvO4cALTuZACw7rAAqO8MAKTvmACo6/QAqOv8AKzn/ACw4/wCk&#10;OAAAjjkAAHw6AABuOgAAYzoAAFo6AABTOgAATToAAEY4AABCOgAAPzsAADw8CwA6PBEAOD0ZADc9&#10;IQA2PikAND4wADM+NwAyPz8AMT9HADA/UAAuP1oALUBmACtAdAApQIQAKECXACZAqgAlQMEAJEDl&#10;ACQ//AAlPv8AJj3/ACY9/wCfOwAAijwAAHg9AABqPQAAXz0AAFY9AABPPQAAST0AAEI9AAA8PgAA&#10;OT8AADZBCAA0QQ8AMkIWADFCHgAvQyUALkMtAC1DNAAsRDwAK0REACpETQAoRFgAJ0VjACVFcQAj&#10;RYIAIkWVACBFqAAfRb8AHkTjAB9E+wAfQ/8AIEL/ACFB/wCaPgAAhT8AAHRAAABnQAAAXEAAAFNA&#10;AABMQAAARkAAAD5BAAA4QwAANEUAADBGAwAtRw0AK0gSACpIGgApSCIAKEkpACdJMQAlSTkAJElB&#10;ACNKSgAiSlUAIEphAB9KbwAdSn8AG0qSABpKpgAYSr0AF0rgABhJ+gAZSP8AGkf/ABpH/wCVQgAA&#10;gEIAAHBDAABjQwAAWEMAAFBDAABJQwAAQkQAADtFAAA1RwAAMEkAACtLAAAmTQkAJE4QACJOFgAh&#10;Tx0AIE8lAB9PLAAeTzUAHU89ABxQRwAaUFEAGVBdABdQawAWUHwAFFCPABNQpAARULoAEVDeABFP&#10;+AASTv8AE03/ABRN/wCPRQAAe0YAAGtGAABfRwAAVUcAAE1HAABGRwAAP0cAADdKAAAxTAAAK04A&#10;ACZQAAAgUwMAHFUMABpWEQAZVhgAF1YgABZWJwAVVjAAFFY5ABNXQgASV00AEVdZABBXaAAPV3kA&#10;DleMAA1XoAALV7YAC1bUAAtW9AAMVf8ADVT/AA5T/wCISQAAdkoAAGdKAABbSgAAUUoAAEpKAABD&#10;SgAAO0wAADNOAAAsUQAAJlQAACFWAAAbWQAAFVwHABFeDQAQXhMAEF4aAA5eIgAOXioADV4zAAxe&#10;PQALXkgACl5UAAheYgAHXnMABV6GAANemwACXrEAAl3MAAJd7gADXP8ABFv/AAVb/wCBTgAAcE4A&#10;AGJOAABXTgAATk4AAEdOAAA+TwAANlEAAC5UAAAnVwAAIVoAABtdAAAVYAAAEGMDAAxmCwAIZxAA&#10;BmcVAAVnHAAEZyQAAmctAAFnNwAAZ0IAAGdOAABnXAAAZ20AAGeAAABmlQAAZqwAAGXHAABl6wAA&#10;ZPwAAGT/AABj/wB6UgAAalMAAF1SAABUUgAAS1IAAEJTAAA5VQAAMFgAAChbAAAhXwAAGmIAABRl&#10;AAAQaAAADGsBAAZuCQAAbw4AAG8SAABvGAAAcB8AAHAnAABxMAAAcTsAAHFIAABxVgAAcWYAAHF5&#10;AABxjwAAcKcAAG/BAABv5wAAbvwAAG3/AABt/wBzWAAAZVcAAFpXAABRVgAARlcAADxaAAAyXQAA&#10;KmEAACJkAAAaaAAAFGwAAA5vAAAKcgAABHYAAAB4BQAAeAsAAHkOAAB6EwAAexkAAHwgAAB9KQAA&#10;fTMAAH1AAAB9TgAAfV4AAH1yAAB9iAAAfKEAAHy6AAB74gAAevoAAHn/AAB4/wBtXQAAYFwAAFdc&#10;AABLXQAAQF8AADVjAAArZwAAI2sAABpvAAATcwAADncAAAh7AAACfgAAAIIAAACDAQAAhAYAAIUL&#10;AACGDwAAiBMAAIkZAACKIQAAiysAAIs3AACMRgAAi1YAAItpAACLgAAAi5kAAIqzAACJ2AAAiPcA&#10;AIj/AACH/wBoYwAAXmIAAFFiAABEZQAAOGkAAC5uAAAkcwAAGngAABN9AAANgQAABoUAAACJAAAA&#10;jQAAAJAAAACSAAAAkgAAAJQFAACVCgAAlw4AAJgSAACaGAAAmyEAAJwtAACdPAAAnUwAAJxfAACc&#10;dgAAm5EAAJurAACayQAAmvAAAJn/AACY/wBlaQAAV2kAAElsAAA9cQAAMHYAACV8AAAbgQAAEocA&#10;AAyMAAAEkQAAAJUAAACZAAAAnQAAAKAAAAChAAAAogAAAKQAAAClAQAApwcAAKkMAACqEQAArRgA&#10;AK8iAACvMAAAr0EAAK9UAACvawAAroUAAK6hAACuvgAAreYAAKz8AACs/wBecQAAT3QAAEJ5AAA1&#10;fwAAKIUAAB2MAAATkgAADJgAAAOdAAAAogAAAKYAAACqAAAArgAAALAAAACxAAAAswAAALQAAAC2&#10;AAAAuAAAALoEAAC8CgAAvhAAAMEXAADDJAAAwzUAAMRJAADEXgAAxXcAAMWTAADFrwAAxdEAAMPy&#10;AADD/wBWfAAAR4IAADqIAAAsjwAAIJYAABSdAAANowAAA6kAAACuAAAAsgAAALcAAAC7AAAAvwAA&#10;AMIAAADCAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0ggAANUOAADbGAAA3ScAAN46AADfUAAA&#10;4GgAAOCEAADhoQAA4b0AAOHiAADg9ABOiwAAQJIAADKZAAAloQAAGKgAAA6vAAAFtQAAALoAAAC/&#10;AAAAxAAAAMgAAADOAAAA0QAAANQAAADVAAAA2AAAANoAAADdAAAA3wAAAOIAAADkAAAA5wAAAOsF&#10;AADvDgAA9BkAAPUrAAD2QQAA91gAAPhyAAD5kAAA+asAAPjEAAD44QD/AAsA/wAIAP8ACQD/AAwA&#10;/wASAP8AGgD/ACYA/wAyAP8APgD/AEgA/wBSAP8AWgD/AGIA/wBpAP8AbwD/AHUA/gB7APwAgQD7&#10;AIgA+QCPAPcAlwD1AKAA8wCqAPIAtwDvAMkA7QDmAOwA+wDrAP8A6wD/AN0A/wDOAP8AxgD/AMIA&#10;/wD/AAQA/wAAAP8AAAD/AAUA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/QBMAPkAVAD3AFwA9ABj&#10;APIAaQDwAG8A7gB1AOwAewDqAIIA6ACJAOcAkQDkAJoA4gCkAOAAsADdAMAA2gDcANgA9ADVAP8A&#10;0wD/AMsA/wDBAP8AuwD/ALcA/wD/AAAA/wAAAP8AAAD/AAAA/wAKAP0AEQD5ABsA9gAnAPQAMgDw&#10;ADwA7ABGAOgATgDkAFYA4QBcAN4AYwDcAGgA2QBuANUAdADSAHsA0ACCAM0AigDLAJMAyACdAMYA&#10;qADEALcAwQDMAMAA6wC+AP8AvQD/AL0A/wC0AP8ArgD/AKsA/wD/AAAA/wAAAP8AAAD6AAAA8gAF&#10;AOoADgDlABYA4AAhAN0AKwDbADYA0wA/AM4ASADKAE8AxwBWAMQAXADCAGEAwABnAL4AbQC8AHMA&#10;ugB6ALgAggC2AIsAtACWALIAoQCwAK8ArgDBAK0A4ACrAPcAqgD/AKkA/wCmAP8AoQD/AJ8A/wD/&#10;AAAA/wAAAPcAAADoAAAA3AAAANAACgDKABEAxQAbAMIAJQC/AC8AvAA4ALgAQQC1AEgAsgBPALAA&#10;VQCuAFsArABhAKoAZgCoAGwApwBzAKUAewCjAIQAoQCOAJ8AmgCdAKcAmwC4AJoA0ACZAO8AmAD/&#10;AJcA/wCWAP8AlAD/AJIA/wD/AAAA9gAAAOQAAADSAAAAxQAAALsABQC1AA4AsAAVAKwAHwCqACkA&#10;qAAyAKUAOgCiAEIAoABJAJ4ATwCcAFUAmgBaAJgAYACWAGYAlQBsAJMAdACSAH0AkACHAI4AkwCM&#10;AKEAiwCwAIoAxQCIAOYAhwD7AIYA/wCHAP8AhwD/AIYA/wD4AAAA5QAAAM0AAAC9AAAAswAAAKoA&#10;AACjAAoAnwARAJsAGQCZACMAlwAsAJUANACSADwAkABDAI4ASQCMAE8AigBUAIkAWgCHAGAAhgBm&#10;AIQAbgCDAHcAgQCBAH8AjQB+AJsAfACqAHsAvAB6ANsAeAD1AHgA/wB4AP8AeAD/AHgA/wDtAAAA&#10;0QIAALsCAACsAQAAogAAAJsAAACWAAUAkQANAI0AFACLAB0AiAAmAIYALgCEADYAggA9AIAAQwB+&#10;AEkAfQBPAHwAVQB6AFsAeQBhAHcAaQB1AHEAdAB8AHIAiABxAJYAbwClAG4AtgBtAM4AbADuAGsA&#10;/wBrAP8AawD/AGsA/wDfCwAAwgwAAK4MAACeDAAAkwsAAIwHAACIAgAAhQAJAIEAEAB/ABcAfAAg&#10;AHoAKAB4ADAAdgA4AHQAPgBzAEQAcQBKAHAAUABuAFYAbQBdAGwAZABqAG0AaAB3AGcAhABlAJIA&#10;ZAChAGMAsgBhAMkAYADpAGAA/ABgAP8AYAD/AGAA/wDQEAAAthEAAKISAACTEgAAiBEAAIAPAAB8&#10;DQAAeQkBAHgDCwB1ABEAcwAaAHAAIwBuASsAbAEzAGoCOQBpA0AAZwNGAGYETABlBFIAYwVZAGIF&#10;YQBgBWoAXwZ0AF0GgQBcB48AWgefAFkHsABXB8YAVgnnAFYK+wBVCv8AVQr/AFYK/wDGFQAArRcA&#10;AJkYAACKGAAAfxcAAHYWAABxEwAAbhAAAG0NBQBtCQ0AagkUAGcKHQBlCiYAYwsuAGIMNQBgDDwA&#10;XwxCAF4NSABcDU8AWw1WAFkNXgBYDmgAVg5zAFUOgABTDo8AUQ6fAFAOsQBODsgATRDqAE0Q/QBN&#10;EP8ATRD/AE0Q/wC8GwAApRwAAJIdAACDHgAAdx0AAG8cAABpGgAAZhcAAGQUAABkEAgAYg8QAF8Q&#10;GABdECEAWxEpAFoRMQBYEjgAVxI+AFYSRQBUEkwAUxNTAFETWwBQE2UAThRwAEwUfQBLFIwASRSc&#10;AEcVrgBGFcUARRXoAEUW/gBFFv8ARRX/AEUV/wC1HwAAniEAAIsiAAB8IgAAcSIAAGghAABiHwAA&#10;Xx0AAFwaAABbFwIAWhUNAFcWFABVFh0AVBclAFIYLQBRGDQATxg7AE4ZQgBNGUgASxpQAEoaWABI&#10;GmIARxptAEUbegBDG4kAQhuaAEAbrAA/G8IAPhzlAD0c/AA+HP8APhv/AD4b/wCvIwAAmCQAAIYl&#10;AAB3JgAAbCYAAGMlAABdJAAAWSIAAFYfAABUHQAAUxwLAFEcEgBOHRoATR0iAEseKQBKHjEASR83&#10;AEcfPgBGIEUARSBNAEMgVQBCIF8AQCFqAD8hdwA9IYcAOyGYADkhqgA4IsAANyLjADci+wA3Iv8A&#10;OCH/ADgh/wCqJgAAlCcAAIEpAABzKQAAZykAAF8pAABYKAAAVCYAAFEjAABPIgAATCIHAEoiEABI&#10;IhcARyMfAEUkJgBEJC4AQiQ0AEElOwBAJUMAPyVKAD0mUwA8JlwAOiZnADkmdQA3J4QANSeWADQn&#10;qAAyJ74AMSfhADEn+QAyJv8AMib/ADMl/wClKQAAjyoAAH0sAABvLAAAZC0AAFssAABVKwAAUCoA&#10;AEwoAABKJgAARycEAEQnDQBCKBQAQSgcAD8pIwA+KSsAPSkyADwqOQA7KkAAOSpIADgrUAA2K1oA&#10;NStlADMrcgAxK4IAMCyUAC4spwAsLLwAKyzeACws+AAsK/8ALSr/AC0q/wChLAAAiy0AAHkuAABr&#10;LwAAYC8AAFgvAABRLgAATC4AAEgsAABFKwAAQSsAAD8sCwA9LBEAOy0ZADouIQA5LigANy4vADYv&#10;NgA1Lz4ANC9FADMvTgAxMFgAMDBjAC4wcAAsMIAAKjCSACkwpQAnMLoAJjDcACYw9wAnL/8AKC//&#10;ACgu/wCcLgAAhzAAAHYxAABoMgAAXTIAAFUyAABOMQAASDEAAEQwAABALwAAPDAAADoxCQA3MRAA&#10;NjIWADUyHgAzMyUAMjMsADEzMwAwNDsALzRDAC00TAAsNFYAKjVhACk1bgAnNX4AJTWQACM1owAi&#10;NbkAITXZACE09gAiNP8AIzP/ACMy/wCYMQAAgzMAAHI0AABlNAAAWjUAAFE1AABLNAAARTQAAEA0&#10;AAA6MwAANzQAADQ1BgAyNg4AMDcTAC83GwAuNyIALTgpACs4MQAqODgAKTlAACg5SQAmOVMAJTlf&#10;ACM5bAAhOnwAIDqOAB46ogAcOrcAGznVABw59QAdOP8AHTj/AB43/wCTNAAAfzYAAG43AABhNwAA&#10;VzcAAE43AABINwAAQjcAADw3AAA1OAAAMjkAAC86AgAsOwsAKjwRACk8GAAoPR8AJj0mACU9LgAk&#10;PTUAIz49ACI+RgAgPlAAHz5cAB0/aQAbP3kAGj+MABg/oAAWP7UAFT7SABY+8wAXPf8AGDz/ABg8&#10;/wCONwAAejgAAGo5AABeOgAAUzoAAEs6AABFOgAAPzoAADk6AAAyPAAALj4AAClAAAAmQQgAJEIO&#10;ACJCFAAhQhsAIEMjAB9DKgAeQzIAHEM6ABtEQwAaRE0AGERZABdEZwAVRHcAE0SKABJEngARRLMA&#10;EETQABBD8gARQv8AEkL/ABNB/wCJOwAAdjwAAGY9AABaPQAAUD0AAEg9AABCPQAAPD0AADY+AAAv&#10;QAAAKkIAACVEAAAhRgMAHUgMABtJEQAZSRcAGEkeABdJJgAWSS4AFUo2ABRKQAATSkoAEUpWABBK&#10;ZAAPSnQADkqHAA1KmwAMSrAACkrKAAtJ7AAMSP8ADUf/AA1H/wCDPgAAcT8AAGJAAABWQAAATUAA&#10;AEVAAAA/QAAAOUEAADJCAAArRQAAJkcAACFJAAAcSwAAFk4HABNQDgASUBMAEVAZABBQIQAPUCkA&#10;DlAxAA1QOwANUUYAC1FRAApRXwAJUW8AB1CBAAVQlgADUKsAAlDFAANP6AADT/sABU7/AAZN/wB9&#10;QgAAa0MAAF1EAABSRAAASkQAAENDAAA8RAAANUUAAC5HAAAnSgAAIUwAABxPAAAXUQAAElQDAA5X&#10;CgALWBAAClgVAAhYHAAHWCQABlgsAAVYNgADWEAAAVhMAABYWgAAWGkAAFh8AABYkQAAV6cAAFfA&#10;AABW5QAAVvkAAFX/AABV/wB2RwAAZkcAAFlIAABPRwAAR0cAAEBHAAA4SAAAMEoAAClNAAAiUAAA&#10;HFMAABZVAAARWAAADVsCAAleCQAEXw4AAF8SAABfGAAAYB8AAGAnAABgMAAAYDsAAGBHAABgVAAA&#10;YGMAAGB2AABgiwAAX6IAAF+7AABf4gAAXvkAAF3/AABd/wBvSwAAYUwAAFVMAABMSwAAREsAADtM&#10;AAAyTgAAK1EAACNUAAAcVwAAFlsAABFeAAANYAAACGMAAAJmBwAAZwwAAGcPAABoEwAAaRkAAGoh&#10;AABqKQAAajQAAGpAAABqTQAAal0AAGpvAABqhQAAap0AAGm2AABo3QAAaPcAAGf/AABm/wBpUQAA&#10;XFAAAFJQAABKTwAAP1AAADVTAAAtVgAAJFkAAB1dAAAWYAAAEGQAAAxnAAAGagAAAG4AAABvAwAA&#10;cAgAAHENAAByEAAAdBQAAHUbAAB2IwAAdywAAHc4AAB2RgAAdlYAAHZoAAB2fgAAdpcAAHWxAAB0&#10;0wAAc/UAAHP/AABy/wBjVgAAWFUAAFBUAABEVQAAOVgAAC9bAAAmXwAAHWMAABVnAAAQbAAACnAA&#10;AARzAAAAdgAAAHoAAAB8AAAAfAMAAH4IAAB/DAAAgRAAAIIUAACEGwAAhSQAAIYvAACGPQAAhk0A&#10;AIVfAACFdQAAhY8AAISpAACDyQAAgvEAAIH/AACA/wBfWwAAVloAAElbAAA9XgAAMmEAACdmAAAe&#10;awAAFXAAAA51AAAJeQAAAX4AAACBAAAAhQAAAIgAAACKAAAAiwAAAI0BAACOBgAAkAsAAJEPAACT&#10;FAAAlRsAAJcmAACXNAAAl0QAAJdWAACWbAAAlYYAAJWiAACUwQAAk+oAAJL/AACS/wBdYQAAT2EA&#10;AEJkAAA2aQAAKm4AAB90AAAVeQAADn8AAAeEAAAAiQAAAI4AAACSAAAAlgAAAJgAAACaAAAAmwAA&#10;AJ0AAACfAAAAoQMAAKMIAAClDQAApxMAAKkcAACqKAAAqjkAAKpLAACqYQAAqXoAAKiZAACotQAA&#10;p90AAKf4AACm/wBWaAAASGwAADpwAAAudgAAIn0AABeEAAAOigAAB5AAAACWAAAAmgAAAJ8AAACj&#10;AAAApwAAAKoAAACrAAAArQAAAK8AAACxAAAAswAAALUAAAC4BQAAugwAAL0SAADAHAAAwC0AAMBA&#10;AAC/VQAAv24AAL6LAAC+qAAAvskAAL3vAAC8/gBOdAAAQHkAADJ/AAAlhwAAGY4AABCVAAAHnAAA&#10;AKIAAACnAAAArAAAALAAAAC1AAAAuQAAALwAAAC9AAAAvwAAAMEAAADDAAAAxgAAAMgAAADKAAAA&#10;zQIAANALAADVEgAA1iEAANc0AADYSQAA2WAAANp8AADamgAA27UAANvZAADb8gBGggAAOIkAACuQ&#10;AAAdmAAAEqAAAAqnAAAArgAAALQAAAC5AAAAvgAAAMIAAADIAAAAywAAAM4AAADPAAAA0gAAANQA&#10;AADWAAAA2gAAAN0AAADfAAAA4gAAAOYAAADqCgAA7xMAAPAlAADyOgAA81EAAPRrAAD0iQAA9aUA&#10;APW/AAD13QD/AAYA/wADAP8ABQD/AAsA/wAQAP8AFwD/ACIA/wAtAP8AOQD/AEQA/wBNAP8AVQD/&#10;AF0A/wBkAP8AagD/AHAA/QB2APsAfAD5AIMA9wCKAPUAkgDzAJsA8ACmAO4AswDrAMQA6QDkAOcA&#10;+QDmAP8A5QD/ANMA/wDHAP8AvwD/ALsA/wD/AAAA/wAAAP8AAAD/AAIA/wALAP8AEgD/AB0A/wAo&#10;AP8AMwD/AD4A/ABHAPgATwD0AFcA8QBdAO4AYwDsAGkA6gBvAOgAdQDmAHwA5ACDAOIAiwDfAJUA&#10;3ACfANkAqwDVALsA0gDUAM8A8gDNAP8AzAD/AMUA/wC6AP8AtAD/ALAA/wD/AAAA/wAAAP8AAAD/&#10;AAAA/wAGAPkADwD1ABcA8wAiAPEALQDtADcA5wBAAOIASQDfAFAA2wBXANcAXQDUAGMA0QBoAM8A&#10;bgDMAHUAygB8AMgAhADFAI0AwgCYAMAApAC9ALIAuwDGALkA6AC4AP0AtwD/ALYA/wCtAP8ApwD/&#10;AKMA/wD/AAAA/wAAAP8AAAD1AAAA6wABAOQADADeABMA2QAcANMAJgDRADAAzAA6AMgAQgDEAEoA&#10;wABQAL0AVgC7AFwAuQBhALcAZwC1AG0AswB0ALEAfACvAIUArQCQAKoAnACoAKoApgC7AKUA2gCj&#10;APUAowD/AKIA/wCeAP8AmgD/AJcA/wD/AAAA/gAAAO8AAADfAAAA0AAAAMcABwDBAA8AvAAXALkA&#10;IAC3ACoAtQAzALAAOwCtAEMAqwBJAKgATwCmAFUApABaAKMAYAChAGYAnwBtAJ0AdACcAH0AmgCI&#10;AJgAlACWAKIAlACyAJIAyQCRAOsAkQD/AJAA/wCQAP8AjAD/AIoA/wD8AAAA7AAAANkAAADHAAAA&#10;ugAAALEAAgCrAAwApwASAKQAGwChACQAoAAsAJ4ANQCbADwAmABDAJYASQCUAE8AkgBUAJAAWgCP&#10;AF8AjQBmAIsAbQCJAHYAiACAAIYAjACEAJoAggCqAIEAvgCAAOAAgAD5AH8A/wB/AP8AfwD/AH4A&#10;/wDxAAAA2AAAAMIAAACzAAAAqAAAAKAAAACZAAcAlQAOAJIAFQCQAB4AjgAmAI0ALgCKADYAhwA9&#10;AIUAQwCEAEkAggBOAIEAVAB/AFkAfgBgAHwAZwB6AG8AeQB6AHcAhgB1AJQAdACjAHIAtQByAM8A&#10;cQDxAHAA/wBwAP8AcAD/AHEA/wDhAAAAxAAAALAAAACiAAAAlwAAAJEAAACLAAIAhgALAIMAEQCB&#10;ABgAfwAhAH0AKQB8ADAAeQA3AHgAPQB2AEMAdABJAHMATgByAFQAcABaAG8AYgBtAGoAawB0AGoA&#10;gABoAI4AZwCdAGUArwBlAMYAZADoAGQA/QBjAP8AYwD/AGQA/wDPBQAAtgcAAKMIAACUCAAAiQcA&#10;AIIDAAB+AAAAewAGAHcADgB1ABMAcgAbAHEAIwBvACsAbQAyAGwAOABqAD4AaQBEAGcASQBmAE8A&#10;ZQBWAGMAXQBiAGUAYABvAF8AewBdAIkAXACZAFsAqgBZAL8AWQDhAFgA+ABYAP8AWAD/AFkA/wDC&#10;DAAAqg0AAJcOAACJDgAAfQ4AAHYNAABxCgAAbwYAAG0ACgBrABAAaQAWAGcAHgBlACYAYwAtAGEA&#10;MwBgADkAXwA/AF0ARQBcAEsAWwBSAFoAWQBYAGIAVwBsAFUAeABTAIYAUgCWAFEApwBQALsATwHb&#10;AE4C9ABOA/8ATgT/AE4D/wC4EAAAoRIAAI4TAAB/EwAAdBMAAGwSAABnEAAAZQ4AAGMLAwBjBgwA&#10;YQQRAF4DGQBcBCEAWwUoAFkGLwBYBjUAVgc7AFUHQgBUB0gAUwhPAFEIVgBQCV8ATglpAE0JdgBL&#10;CoQASQqUAEgKpgBHCroARgrYAEUL8wBFDP8ARQz/AEUM/wCwFAAAmRYAAIcYAAB4GQAAbRgAAGUX&#10;AABfFgAAXBMAAFoRAABaDgYAWgwNAFcMFABVDBwAUw0kAFINKwBQDTEATw44AE4OPgBNDkUASw5N&#10;AEoOVQBID14ARw9oAEUPdQBDEIQAQRCVAEAQpgA+ELsAPRDcAD0R9gA9Ef8APRD/AD4Q/wCpGQAA&#10;khsAAIEcAAByHQAAZx0AAF8cAABZGwAAVRkAAFMWAABSEwAAUhEKAFAQEABOERgATBEgAEoSJwBJ&#10;Ei4ASBM0AEcTOwBFE0IARBNJAEMUUgBBFFsAPxRlAD4VcgA8FYEAOhWSADgVpAA3FbkANRXYADUW&#10;9QA2Fv8ANhb/ADcV/wCjHAAAjR4AAHsgAABtIQAAYiEAAFohAABUHwAAUB4AAE0bAABMGQAASxYG&#10;AEkWDgBHFxUARRccAEQYJABCGCoAQRgxAEAZOAA/GT8APRlGADwaTwA6GlgAORpjADcbbwA1G34A&#10;MxuQADIbogAwG7cALxvTAC8c8wAvG/8AMBv/ADAb/wCdHwAAiCIAAHcjAABpJAAAXiQAAFYkAABQ&#10;IwAASyIAAEggAABGHQAARRwCAEMcDABBHBIAPx0ZAD4dIQA8HicAOx4uADofNQA5HzwANx9EADYf&#10;TAA0IFYAMyBgADEgbQAvIHwALSGOACwhoAAqIbUAKSHQACkh8gApIf8AKiD/ACsg/wCZIgAAhCUA&#10;AHMmAABlJwAAWycAAFMnAABMJgAARyUAAEQkAABCIQAAPyEAAD0hCQA7IRAAOSIWADgiHgA2IyUA&#10;NSMrADQkMgAzJDkAMiRBADAkSgAvJVMALSVeACslawAqJXoAKCWMACYlnwAkJbMAIyXOACMl8AAk&#10;Jf8AJST/ACUk/wCUJQAAgCcAAG8pAABiKgAAVyoAAE8qAABJKQAARCgAAEAnAAA9JgAAOiUAADcm&#10;BgA1Jg4ANCcUADInGwAxKCIAMCgpAC8oMAAtKTcALCk/ACspRwApKVEAKCpcACYqaQAkKngAIyqK&#10;ACEqnQAfKrIAHirMAB4q7wAfKf8AICn/ACEo/wCQKAAAfCoAAGwrAABfLAAAVCwAAEwsAABGLAAA&#10;QSsAADwrAAA4KgAANSoAADIrAwAwKwwALiwRAC0sGAAsLB8AKi0mACktLQAoLTQAJy48ACYuRQAk&#10;Lk8AIy5aACEvZwAfL3YAHS+IABwvmwAaL7AAGC/KABgu7QAZLv8AGy3/ABst/wCMKwAAeC0AAGgu&#10;AABbLwAAUS8AAEkvAABDLwAAPi4AADkuAAA0LgAAMC4AAC0vAAArMAoAKTEQACcxFQAmMRwAJTIj&#10;ACQyKgAjMjEAITM5ACAzQgAfM0wAHTNXABszZAAaNHQAGDSGABY0mgAUM64AEzPIABMz7AAUM/8A&#10;FTL/ABYx/wCHLgAAdC8AAGUxAABYMQAATjIAAEYyAABAMQAAOzEAADYxAAAxMQAAKzMAACg0AAAl&#10;NQYAIzYNACE2EgAgNxkAHzcgAB43JwAdOC4AGzg2ABo4PwAZOEkAFzlVABU5YgAUOXEAEjmEABE5&#10;mAAQOa0ADjjHAA446wAQOP8AEDf/ABE2/wCDMQAAcDIAAGE0AABVNAAASzQAAEQ0AAA9NAAAODQA&#10;ADM0AAAtNQAAKDcAACQ5AAAgOgIAHTsLABs8EAAZPRUAGD0cABc9IwAWPSsAFT4zABQ+PAASPkYA&#10;ET5SABA+XwAPPm8ADj6BAAw+lQALPqkACj7BAAo95AALPfsADDz/AA07/wB9NAAAazYAAF03AABR&#10;NwAASDcAAEE3AAA7NwAANTcAADA3AAAqOQAAJTsAACA9AAAcPwAAF0EGABRDDQASQxIAEUMYABFD&#10;HwAQRCcAD0QvAA5EOQANREMADEROAAtEWwAJRGoAB0R8AAZEkAAEQ6UAAkO9AAND4AADQ/YABEL/&#10;AAZB/wB4OAAAZzkAAFk6AABOOgAARToAAD46AAA4OgAAMzoAAC07AAAnPQAAIUAAABxCAAAXRAAA&#10;E0YDAA9JCgANSg8ADEoUAAtKGwAJSiMACEorAAdKNAAFSj4ABEpJAAJKVgAASmUAAEp3AABKiwAA&#10;SqEAAEm5AABJ3QAASfUAAEj/AABI/wByPAAAYj0AAFU+AABKPgAAQj0AADw9AAA2PQAALz4AAClA&#10;AAAjQgAAHUUAABdHAAATSgAAD0wCAAtPCQAHUA0AA1ERAABRFwAAUR4AAFEmAABRLwAAUTkAAFFE&#10;AABSUQAAUmAAAFFyAABRhwAAUZ0AAFG1AABQ2AAAUPUAAE//AABP/wBsQAAAXUEAAFFBAABHQQAA&#10;QEAAADlAAAAyQQAAKkMAACRGAAAeSAAAF0sAABJOAAAOUQAAC1MBAAZWBwAAVwwAAFgQAABYEwAA&#10;WRkAAFohAABaKQAAWjMAAFo/AABaTAAAWloAAFpsAABagQAAWZkAAFmxAABY0QAAWPQAAFf/AABX&#10;/wBlRQAAWEUAAE1FAABFRAAAPkQAADVFAAAtRwAAJUoAAB5NAAAYUAAAElMAAA5WAAAKWQAABFwA&#10;AABeBAAAXwkAAGANAABhEAAAYhUAAGMbAABkIwAAZC0AAGQ4AABkRQAAZFQAAGRmAABkewAAY5MA&#10;AGOtAABizAAAYfIAAGH/AABg/wBfSgAAU0oAAEpJAABDSAAAOUkAAC9MAAAnTwAAH1IAABhVAAAS&#10;WQAADV0AAAhgAAACYwAAAGYAAABoAQAAaQUAAGoKAABrDQAAbREAAG4WAABwHQAAcSYAAHExAABw&#10;PgAAcE4AAHBfAABwcwAAb40AAG+nAABuxgAAbe8AAGz/AABs/wBaTwAAUE4AAEhNAAA9TgAAM1EA&#10;AClUAAAgWAAAGFwAABFgAAAMZAAABmgAAABrAAAAbwAAAHIAAAB0AAAAdQAAAHcEAAB4CQAAeg0A&#10;AHwQAAB9FgAAfx4AAIAoAACANQAAgEUAAH9WAAB/awAAf4QAAH6gAAB9vgAAfOkAAHv/AAB6/wBW&#10;VAAATlMAAEJUAAA3VgAALFoAACJfAAAYYwAAEWgAAAttAAADcgAAAHYAAAB6AAAAfQAAAIAAAACD&#10;AAAAhAAAAIYAAACHAgAAiQcAAIsMAACNEAAAkBYAAJIfAACSLAAAkjsAAJJNAACRYgAAkXoAAI+X&#10;AACPtAAAjuEAAIz7AACM/wBVWQAASFoAADtdAAAvYQAAJGYAABlsAAARcgAACncAAAJ9AAAAggAA&#10;AIYAAACLAAAAjgAAAJEAAACTAAAAlQAAAJcAAACZAAAAmwAAAJ0EAACfCgAAog8AAKQWAACmIQAA&#10;pjEAAKZDAAClVwAApHAAAKOOAACjqwAAodAAAKD1AACf/wBOYQAAQGQAADNpAAAnbgAAG3UAABF8&#10;AAALgwAAAIkAAACOAAAAkwAAAJgAAACdAAAAoQAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAA&#10;AACyAAAAtQgAALgOAAC8FgAAvCUAALw3AAC7TAAAumQAALmBAAC3ogAAt8AAALfqAAC3/ABGawAA&#10;OXAAACt3AAAffwAAE4YAAAuOAAABlQAAAJsAAAChAAAApgAAAKsAAACwAAAAswAAALcAAAC3AAAA&#10;ugAAALwAAAC/AAAAwQAAAMQAAADHAAAAygAAAM0FAADRDgAA1BkAANQrAADUQAAA01gAANN0AADT&#10;kgAA0rAAANLTAADS8gA+eQAAMYAAACOIAAAXkQAADZkAAAOgAAAApwAAAK4AAACzAAAAuAAAAL0A&#10;AADCAAAAxgAAAMoAAADKAAAAzQAAAM8AAADSAAAA1QAAANkAAADdAAAA3wAAAOMAAADnBQAA6w8A&#10;AOwfAADtMwAA7ksAAO9kAADvggAA8J8AAPG5AADx2AD/AAAA/wAAAP8ABAD/AAkA/wAOAP8AFQD/&#10;AB4A/wApAP8ANAD/AD8A/wBIAP8AUAD/AFgA/wBeAP8AZQD9AGsA+wBxAPkAdwD4AH4A9gCFAPMA&#10;jQDxAJcA7gCiAOsArwDoAMAA5gDgAOMA+ADiAP8A2wD/AMsA/wDBAP8AuQD/ALQA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/wAJAP8AEAD/ABkA/wAjAP8ALgD9ADkA+QBCAPUASgDyAFIA7gBYAOsAXgDpAGQA&#10;5gBqAOQAcADiAHYA3wB9AN0AhgDZAI8A1QCaANEApwDOALYAywDOAMkA8ADHAP8AxQD/ALsA/wC0&#10;AP8ArQD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA+wACAPYADQDxABMA7QAeAOwAKADpADIA4wA7AN0A&#10;RADYAEsA0wBRANAAWADNAF0AywBjAMkAaADGAG8AxAB2AMIAfgC/AIcAvACSALoAnwC3AK0AtQDB&#10;ALIA5ACxAP0ArwD/AKwA/wClAP8AoAD/AJwA/wD/AAAA/wAAAPsAAADuAAAA5AAAANwACADTABAA&#10;zwAYAMsAIgDJACsAxgA0AMEAPQC9AEQAugBLALcAUQC1AFYAsgBcALAAYQCuAGcArABuAKoAdgCo&#10;AH8ApgCKAKMAlgChAKUAnwC2AJ0A0QCcAPMAmwD/AJwA/wCWAP8AkwD/AJAA/wD/AAAA9gAAAOcA&#10;AADTAAAAxgAAAL0AAwC4AA0AswATALEAHACvACUArgAuAKkANgCmAD0AowBEAKEASgCfAE8AnQBV&#10;AJsAWgCaAGAAmABmAJYAbgCUAHcAkgCBAJAAjgCOAJwAjACtAIoAwwCJAOgAiAD/AIkA/wCHAP8A&#10;hQD/AIIA/wDzAAAA4wAAAMwAAAC8AAAAsAAAAKcAAAChAAgAngAPAJsAFgCZAB8AmAAnAJYALwCT&#10;ADcAkQA9AI4AQwCMAEkAiwBOAIkAVACHAFkAhQBgAIQAZwCCAG8AgAB6AH4AhgB8AJQAegCkAHkA&#10;uAB4ANgAdwD3AHgA/wB4AP8AdwD/AHUA/wDmAAAAywAAALcAAACoAAAAngAAAJYAAACPAAQAiwAM&#10;AIgAEgCHABkAhQAhAIQAKQCCADAAfwA3AH0APQB8AEMAegBIAHkATQB3AFMAdgBZAHQAYQByAGkA&#10;cQBzAG8AfwBtAI0AbACdAGoArwBpAMgAaADtAGkA/wBpAP8AaQD/AGkA/wDSAAAAuAAAAKUAAACX&#10;AAAAjQAAAIYAAACBAAAAfAAIAHkADgB3ABQAdgAcAHQAIwBzACsAcQAxAG8ANwBuAD0AbABDAGsA&#10;SABqAE4AaABUAGcAWwBlAGMAYwBtAGIAeABgAIcAXwCWAF0AqABdAL4AXADkAFwA+wBcAP8AXAD/&#10;AFwA/wDCAAAAqgEAAJgDAACJBAAAfwIAAHgAAAB0AAAAcAAEAG0ADABrABEAaQAXAGgAHgBmACUA&#10;ZQAsAGMAMgBiADgAYAA9AF8AQwBeAEkAXABPAFsAVgBaAF4AWABoAFcAcwBVAIEAVACRAFIAowBR&#10;ALcAUQDWAFEA9QBRAP8AUQD/AFIA/wC2BwAAnwkAAI0LAAB+DAAAcwsAAGwKAABoBwAAZQMAAGMA&#10;BwBhAA0AXwATAF0AGgBcACEAWwAnAFkALQBYADMAVgA5AFUAPwBUAEUAUwBLAFEAUgBQAFoATwBk&#10;AE0AbwBMAH0ASgCNAEkAnwBIALIARwDMAEcA7wBGAP8ARwD/AEcA/wCsDAAAlQ4AAIMQAAB1EAAA&#10;axAAAGMPAABeDgAAWwwAAFoJAgBZBAoAVwAPAFUAFQBTABwAUgAjAFEAKQBPAC8ATgA1AE0BOwBM&#10;AUEASgJIAEkCTwBIAlcARgNhAEUDbQBDA3oAQgOLAEADnAA/A68APgPIAD0E6gA9BfwAPQb/AD4G&#10;/wCkEAAAjhIAAHwTAABuFAAAZBQAAFwTAABWEgAAUxEAAFEOAABQDAUAUAkMAE8HEQBNBxcASwgf&#10;AEkIJQBICSsARwkxAEYJOABECj4AQwpFAEIKTQBAC1UAPwtfAD0LawA8C3kAOgyKADgMnAA3DK8A&#10;NQzHADUM6QA1Df0ANQ3/ADYM/wCdEwAAhxUAAHYXAABpGAAAXhgAAFYYAABQFwAATRUAAEoTAABJ&#10;EQAASQ4HAEgNDgBGDRMARA0aAEMOIQBCDigAQA4uAD8ONQA+DzwAPQ9DADsQSwA6EFQAOBBeADYQ&#10;awA0EHkAMhCKADEQnAAvELAALRDJAC0R7AAtEf8ALhH/AC8Q/wCXFgAAghkAAHEbAABkHAAAWRwA&#10;AFEcAABMGwAARxoAAEQYAABDFQAAQhMCAEESCwBAERAAPhIXADwSHgA7EyUAOhMrADgTMgA3EzkA&#10;NhRAADQUSAAzFFEAMRRcADAVaAAuFXcALBWIACoVmgAoFa4AJxXHACYV6gAnFf8AKBX/ACkV/wCR&#10;GgAAfRwAAG0eAABgHwAAVh8AAE4fAABIHgAAQx0AAEAcAAA+GgAAPRgAADsXBwA5Fg4AOBcUADYX&#10;GwA1GCIAMxgoADIYLwAxGTYAMBk9AC4ZRgAtGk8AKxpZACoaZgAoGnQAJhqGACQamQAiGq0AIRrF&#10;ACAa6AAhGv4AIhr/ACMa/wCNHQAAeR8AAGkhAABcIgAAUiIAAEoiAABEIQAAPyEAADwgAAA5HgAA&#10;OBsAADUcBAA0HA0AMhwSADAdGAAvHR8ALh0lAC0eLAArHjMAKh47ACkfQwAnH00AJh9XACQfZAAi&#10;H3IAIB+EAB8flwAdH6sAGx/DABsf5wAbH/0AHR//AB4e/wCJIAAAdSIAAGUjAABZJAAATyUAAEcl&#10;AABBJAAAPCMAADgjAAA1IgAAMyAAADAgAQAuIQoALCEQACshFQAqIhwAKCIjACciKQAmIzAAJSM4&#10;ACMjQQAiJEoAISRVAB8kYQAdJHAAGySCABkklQAXJKoAFiTBABUk5QAWJPwAFyP/ABkj/wCFIgAA&#10;cSQAAGImAABWJwAATCcAAEQnAAA+JwAAOSYAADUmAAAxJQAALiQAACslAAApJQcAJyYOACUmEwAk&#10;JxkAIycgACInJwAhKC4AICg2AB4oPgAdKEgAGylTABkpXwAYKW4AFimAABQplAASKagAESnAABEo&#10;5AARKPsAEyj/ABQn/wCAJQAAbicAAF8oAABTKQAASSoAAEIpAAA7KQAANikAADIoAAAuKAAAKigA&#10;ACYpAAAkKgQAIisMACArEQAfLBYAHSwdABwsJAAbLSsAGi0zABgtPAAXLUUAFi5QABQuXQASLmwA&#10;ES5+ABAukgAOLqcADS29AA0t3wANLfkADiz/ABAs/wB8KAAAaioAAFsrAABQLAAARiwAAD8sAAA5&#10;LAAANCsAAC8rAAArKwAAJiwAACIuAAAfLwAAHDAJABoxDgAZMRMAFzEaABYyIQAVMigAFDIwABMy&#10;OQASM0MAETNOABAzWwAOM2kADTN6AAwzjgAKM6IACDK5AAgy2QAIMvQACjH/AAsx/wB3KwAAZi0A&#10;AFguAABNLwAAQy8AADwuAAA2LgAAMS4AAC0uAAApLgAAIzAAAB8yAAAbMwAAFzUFABQ2DAASNxEA&#10;ETcWABE3HQAQOCQADzgsAA44NQANOD8ADDhKAAs4VwAJOGUABzh2AAU4igADOJ8AATe1AAE30wAC&#10;N/EAAzb/AAU2/wBzLgAAYjAAAFQxAABJMQAAQTEAADkxAAA0MQAALzAAACswAAAlMgAAIDMAABs2&#10;AAAXOAAAEzoCABA8CQANPQ4ADD0TAAs9GQAKPSEACT0pAAg9MQAGPjsABT5GAAM+UgABPmEAAD5y&#10;AAA+hgAAPZwAAD2yAAA90AAAPPAAADz/AAA8/wBtMgAAXTMAAFA0AABGNAAAPjQAADc0AAAyMwAA&#10;LTMAACc0AAAiNgAAHTgAABg6AAAUPQAAED8CAA1BCAAJQw0ABkQRAANEFgACRB0AAEQkAABELQAA&#10;RDYAAERBAABETgAARFwAAERtAABEgQAARJgAAEOvAABDzQAAQvAAAEL/AABC/wBoNgAAWDcAAEw4&#10;AABDOAAAOzcAADU2AAAwNgAAKTcAACM5AAAeOwAAGD0AABNAAAAQQgAADUUBAAhHBwADSQwAAEkP&#10;AABKEwAASxkAAEsgAABLKAAASzIAAEs9AABMSQAATFcAAEtoAABLfQAAS5QAAEqsAABKygAASe8A&#10;AEn/AABJ/wBiOgAAVDsAAEk7AABAOwAAOToAADM5AAAsOgAAJTwAAB8/AAAZQQAAE0QAABBHAAAM&#10;SQAACEwAAAJPBQAAUAoAAFANAABREAAAUhUAAFQbAABUIwAAVCwAAFQ3AABURAAAVFIAAFRjAABU&#10;dwAAVI8AAFOoAABSxgAAUu0AAFH/AABR/wBcPwAATz8AAEU/AAA+PgAANz0AAC8+AAAnQAAAIEMA&#10;ABlGAAATSQAAD0wAAAtPAAAGUgAAAFQAAABXAgAAWAcAAFkLAABaDgAAWxEAAF0WAABeHQAAXyYA&#10;AF8xAABePQAAXkwAAF5dAABecQAAXYkAAF2jAABcwQAAW+sAAFr/AABa/wBWRAAAS0MAAENCAAA8&#10;QQAAMkIAAClFAAAhSAAAGksAABNOAAAOUgAAClUAAANZAAAAWwAAAF4AAABgAAAAYgIAAGMGAABl&#10;CgAAZg4AAGgRAABqFwAAax8AAGspAABrNgAAa0UAAGtWAABqagAAaoIAAGmdAABouwAAZ+cAAGb/&#10;AABl/wBRSAAASEgAAEFGAAA3RwAALEoAACNNAAAbUQAAE1UAAA5ZAAAIXQAAAWEAAABkAAAAZwAA&#10;AGoAAABsAAAAbgAAAHAAAAByBQAAcwkAAHUNAAB3EQAAehgAAHshAAB7LgAAej0AAHpOAAB5YgAA&#10;eXkAAHiWAAB3swAAdeAAAHT8AABz/wBOTQAAR0wAADtNAAAwTwAAJlMAABxYAAATXAAADWEAAAZm&#10;AAAAagAAAG8AAAByAAAAdgAAAHkAAAB8AAAAfQAAAH8AAACBAAAAgwIAAIYHAACIDAAAixEAAI4Y&#10;AACOJAAAjjMAAI1EAACMWAAAi28AAIqMAACJqgAAiM8AAIb3AACF/wBNUQAAQVMAADRVAAApWgAA&#10;Hl8AABRlAAANagAABXAAAAB2AAAAewAAAH8AAACDAAAAhwAAAIoAAACNAAAAjgAAAJEAAACTAAAA&#10;lQAAAJgAAACaBQAAnQwAAKARAACjGgAAoygAAKI6AAChTgAAoGUAAKCBAACeoAAAncEAAJvuAACa&#10;/wBGWQAAOVwAAC1hAAAhZwAAFm4AAA51AAAFewAAAIEAAACHAAAAjQAAAJIAAACWAAAAmgAAAJ0A&#10;AACfAAAAoQAAAKQAAACmAAAAqAAAAKsAAACuAAAAsQMAALQLAAC4EQAAuR4AALkvAAC4QwAAt1oA&#10;ALV2AAC0lwAAtLUAALHiAACw/AA/ZAAAMWkAACVvAAAYdwAAD38AAAaHAAAAjgAAAJQAAACaAAAA&#10;oAAAAKUAAACqAAAArgAAALEAAACyAAAAtQAAALcAAAC6AAAAvAAAAL8AAADDAAAAxgAAAMkAAADO&#10;CgAA0hMAANIjAADRNwAA0E8AAM5qAADNigAAyqsAAMvLAADL7wA3cQAAKXgAAB2AAAARiQAACJEA&#10;AACaAAAAoQAAAKcAAACtAAAAswAAALkAAAC+AAAAwgAAAMUAAADGAAAAyQAAAMwAAADOAAAA0gAA&#10;ANUAAADaAAAA3gAAAOEAAADlAAAA6gsAAOsXAADqKwAA6kMAAOpeAADqegAA65kAAOu1AADr1QD/&#10;AAAA/wAAAP8AAQD/AAcA/wANAP8AEgD/ABsA/wAlAP8ALwD/ADoA/wBDAP8ASwD/AFMA/wBaAP0A&#10;YAD7AGYA+gBrAPgAcgD2AHgA9ACAAPEAiQDvAJIA7ACdAOkAqgDmALwA4wDcAN8A9wDdAP8AzAD/&#10;AL4A/wC1AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADQD/ABQA/wAfAP8AKQD7ADMA&#10;9wA9APMARQDvAE0A7ABTAOgAWQDlAF8A4wBlAOAAagDdAHEA2gB4ANYAgADSAIoAzwCVAMwAogDI&#10;ALIAxQDJAMIA7QDAAP8AuwD/ALAA/wCoAP8ApAD/AKEA/wD/AAAA/wAAAP0AAAD6AAAA+AAAAPAA&#10;CQDsABEA6AAZAOcAIwDlAC0A3gA2ANYAPgDRAEYAzQBMAMoAUgDIAFgAxQBdAMMAYwDAAGkAvgBw&#10;ALwAeAC5AIEAtwCNALQAmgCxAKkArgC8AKwA4QCqAPwAqAD/AKAA/wCZAP8AlgD/AJQA/wD/AAAA&#10;+QAAAPIAAADnAAAA2wAAANEABADKAA0AxwAUAMQAHQDCACYAvwAvALsANwC3AD8AtABFALEASwCu&#10;AFEArABWAKoAXACoAGEApgBoAKMAcAChAHkAnwCEAJ0AkQCaAKAAmACxAJYAzACVAPEAlAD/AJEA&#10;/wCLAP8AiAD/AIYA/wD3AAAA7AAAAN4AAADJAAAAvAAAALQAAACvAAoAqwAQAKkAFwCoACAApwAo&#10;AKIAMACfADgAnAA+AJoARACYAEoAlgBPAJQAVQCTAFoAkQBhAI8AaACNAHEAiwB7AIkAiACHAJcA&#10;hQCoAIMAvgCBAOQAgAD/AIAA/wB8AP8AewD/AHkA/wDpAAAA1wAAAMEAAACxAAAApgAAAJ0AAACX&#10;AAUAlAANAJIAEgCQABoAjwAiAI4AKgCLADEAiQA4AIcAPgCFAEMAgwBIAIEATgB/AFQAfgBaAHwA&#10;YQB6AGkAeABzAHYAfwB1AI4AcwCfAHEAswBwANAAbwD2AG8A/wBvAP8AbQD/AGwA/wDaAAAAvwAA&#10;AKwAAACeAAAAkwAAAIwAAACFAAAAggAJAH8ADwB+ABUAfQAcAHwAJAB6ACsAdwAxAHUANwB0AD0A&#10;cgBCAHEASABvAE0AbgBTAGwAWgBrAGIAaQBsAGcAeABmAIYAZACXAGIAqgBhAMIAYADrAGEA/wBh&#10;AP8AYQD/AGAA/wDFAAAArQAAAJsAAACNAAAAgwAAAHwAAAB3AAAAcgAFAHAADABuABEAbAAXAGwA&#10;HgBrACUAaQAsAGcAMQBmADcAZAA9AGMAQgBiAEgAYABOAF8AVQBdAF0AXABmAFoAcgBZAIAAVwCQ&#10;AFYAowBVALkAVADeAFQA+wBUAP8AVQD/AFUA/wC2AAAAnwAAAI0AAAB/AAAAdQAAAG4AAABpAAAA&#10;ZgABAGMACQBhAA4AYAATAF8AGQBeACAAXQAmAFsALABaADIAWAA3AFcAPQBWAEMAVQBJAFMAUABS&#10;AFgAUQBhAE8AbABOAHoATACKAEsAnABKALEASQDOAEkA8wBJAP8ASQD/AEoA/wCqAQAAlAUAAIIH&#10;AAB0CAAAaggAAGMGAABeBAAAWwAAAFkABQBXAAwAVgAQAFQAFQBTABsAUgAiAFEAKABQAC0ATgAz&#10;AE0AOABMAD4ASwBFAEoATABIAFQARwBdAEYAaABEAHUAQwCFAEEAmABAAKsAQADFAD8A6gA/AP8A&#10;QAD/AEAA/wCgCAAAigsAAHkNAABsDQAAYQ0AAFoNAABVCwAAUgkAAFAGAABPAggATgANAEwAEgBL&#10;ABcASgAeAEkAIwBHACkARgAvAEUANABEADoAQgBBAEEASABAAFAAPgBaAD0AZAA8AHIAOgCCADkA&#10;lAA4AKcANwC+ADYA4wA2APkANgD/ADcA/wCYDQAAgw4AAHIQAABlEQAAWxEAAFMQAABOEAAASg4A&#10;AEgNAABHCgMARwcKAEUEDgBEAhMAQgIaAEECIABAAyUAPgMrAD0EMQA8BDcAOwQ+ADoFRQA5BU4A&#10;NwVXADYFYgA0BnAAMgaAADEGkgAwBqUALwW7AC4F3QAuBvUALQf/AC4H/wCREAAAfREAAGwTAABf&#10;FAAAVRQAAE4UAABIEwAARBIAAEEQAABADgAAQA0GAEAKDAA+CRAAPAkWADsKHAA5CiIAOAooADcL&#10;LgA2CzUANQs7ADMLQwAyDEwAMAxWAC8MYQAtDG8AKwx/ACoMkgAoDKUAJwy7ACUM3QAlDfUAJg3/&#10;ACcN/wCLEgAAdxQAAGcWAABbFwAAURgAAEkXAABDFwAAPxUAADwUAAA6EgAAOREBADkPCAA4Dg0A&#10;Nw4SADUOGAA0Dh8AMg4lADEPLAAwDzIALxA6AC0QQgAsEEsAKhBVACgQYQAmEG8AJBCAACMQkwAh&#10;EKcAHxC9AB4Q4AAeEfcAHxD/ACAQ/wCGFAAAcxcAAGMZAABXGgAATRsAAEUaAABAGgAAOxkAADgY&#10;AAA1FgAANBQAADMSBAAyEgsAMRIQAC8SFQAtEhwALBMiACsTKQAqEzAAKBM3ACcUPwAmFEgAJBRT&#10;ACIUXwAgFW0AHxV+AB0VkQAbFaUAGRW7ABgV3gAYFfgAGRT/ABoU/wCCFwAAbxoAAF8cAABTHQAA&#10;Sh0AAEIdAAA8HQAANxwAADQbAAAxGgAALxkAAC4WAAAsFwgAKxYOACkXEwAoFxkAJxggACUYJgAk&#10;GC0AIxg0ACIZPQAgGUYAHhlRAB0ZXQAbGmsAGRp8ABcajwAVGqMAFBm6ABIZ2wATGfYAFBn/ABUY&#10;/wB9GgAAax0AAFwfAABQIAAARyAAAD8gAAA5HwAANB8AADEeAAAtHQAAKxwAACkbAAAnGwUAJRsM&#10;ACQcEQAiHBYAIRwdACAdIwAfHSoAHh0yABweOgAbHkQAGR5OABceWwAWHmkAFB96ABIejQARHqIA&#10;EB64AA4e2AAPHvUAEB3/ABEd/wB6HQAAZx8AAFkhAABNIgAARCIAADwiAAA2IgAAMiEAAC4hAAAq&#10;IAAAJyAAACQfAAAiIAIAICAKAB4hDwAdIRQAHCEaABsiIQAZIicAGCIvABciOAAVI0EAFCNMABIj&#10;WAARI2cAECN4AA4jiwANI58ADCO0AAsj0AALIvAADCL/AA0h/wB2HwAAZCIAAFYjAABLJAAAQSQA&#10;ADokAAA0JAAALyMAACsjAAAoIwAAJCMAACAjAAAdJAAAGyUHABkmDQAXJhEAFiYXABUnHgAUJyUA&#10;EycsABInNQARKD8AEChKAA4oVgANKGQADCh0AAoohwAJKJsAByexAAUnzAAGJ+wAByb+AAgm/wBx&#10;IgAAYCQAAFMmAABIJwAAPycAADcmAAAxJgAALSYAACklAAAlJQAAIiUAAB0nAAAZKAAAFioEABQr&#10;CwASLBAAESwUABAsGwAQLCIADiwpAA4tMgANLTsACy1GAAotUgAILWAABi1wAAQtgwACLZgAACyu&#10;AAAsyQAALOsAASv8AAIr/wBtJQAAXScAAE8oAABFKQAAPCkAADUpAAAvKAAAKygAACcnAAAjJwAA&#10;HygAABsqAAAXLAAAEy4CABAwCAAOMQ0ADTESAAwxFwALMR4ACjEmAAgyLgAHMjcABTJCAAMyTgAB&#10;MlwAADJsAAAyfwAAMpUAADGsAAAxxwAAMOoAADD8AAAw/wBoKQAAWCoAAEwrAABBLAAAOSwAADIr&#10;AAAtKwAAKSoAACUqAAAgKwAAHCwAABcuAAATMAAAEDICAA40BwAKNwwABzcQAAU3FAADNxsAAjci&#10;AAA3KgAAODMAADg+AAA4SgAAOFgAADhoAAA4fAAAN5IAADepAAA2xQAANuoAADb9AAA1/wBjLAAA&#10;VC4AAEgvAAA+LwAANi4AADAuAAArLQAAJy0AACItAAAdLwAAGDEAABQzAAAQNQAADjcBAAo6BwAG&#10;OwsAAjwOAAA9EgAAPhcAAD4eAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dwAAPo8AAD2nAAA9&#10;wwAAPOkAADz9AAA7/wBeMAAAUDEAAEQyAAA7MgAANDEAAC4wAAApLwAAJDAAAB4yAAAZNAAAFDYA&#10;ABA5AAANOwAACj0AAAVABQAAQQoAAEINAABDEAAARBQAAEUaAABGIgAARisAAEY1AABGQQAARk8A&#10;AEZfAABGcwAARYoAAEWkAABEwAAAQ+gAAEP+AABC/wBYNAAASzUAAEE1AAA5NQAAMjQAAC0zAAAm&#10;NAAAIDUAABo4AAAUOgAAED0AAA1AAAAJQgAABEUAAABHAwAASAcAAEoLAABLDgAATBEAAE4VAABP&#10;HAAATyUAAE8vAABPPAAAT0oAAE9aAABObQAAToUAAE2gAABMvAAAS+cAAEv+AABK/wBTOQAARzkA&#10;AD45AAA3OAAAMTcAACk3AAAhOQAAGzwAABU/AAAQQgAADEUAAAdIAAACSgAAAE0AAABPAAAAUQQA&#10;AFIHAABUCwAAVQ4AAFcRAABZFwAAWh8AAFkpAABZNgAAWUQAAFlUAABYZwAAWH8AAFeaAABWtwAA&#10;VeMAAFT9AABU/wBOPQAAQz0AADw8AAA1OwAALDwAACQ+AAAcQQAAFUQAABBIAAALSwAABU4AAABR&#10;AAAAVAAAAFcAAABZAAAAWwAAAF0CAABeBgAAYAsAAGIOAABkEgAAZxgAAGciAABmLgAAZjwAAGZN&#10;AABlYAAAZXcAAGSTAABjsQAAYd0AAGD8AABf/wBJQgAAQUEAADo/AAAwQAAAJkMAAB5GAAAVSgAA&#10;EE4AAApSAAADVgAAAFoAAABdAAAAYAAAAGMAAABlAAAAZwAAAGkAAABrAQAAbQUAAG8KAAByDgAA&#10;dRIAAHcbAAB2JgAAdjUAAHVGAAB0WQAAdG8AAHOLAAByqQAAcM0AAG/3AABu/wBGRgAAQEUAADVG&#10;AAAqSAAAIEwAABdRAAAQVgAACVoAAAFfAAAAYwAAAGgAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkA&#10;AAB7AAAAfQAAAIADAACDCAAAhg0AAIkTAACKHQAAiisAAIk8AACITwAAhmYAAIWBAACEoAAAgsIA&#10;AIHwAAB//wBGSwAAOkwAAC5PAAAjUwAAGFgAABBeAAAJZAAAAGkAAABvAAAAdAAAAHgAAAB8AAAA&#10;gQAAAIQAAACHAAAAiAAAAIsAAACOAAAAkAAAAJMAAACWAAAAmQcAAJ0NAAChFAAAoCEAAKAxAACe&#10;RAAAnVsAAJx2AACZlgAAmbUAAJblAACV/gA/UgAAMlUAACZaAAAbYAAAEWcAAAltAAAAdAAAAHsA&#10;AACBAAAAhgAAAIsAAACQAAAAlAAAAJcAAACZAAAAnAAAAJ8AAAChAAAApAAAAKcAAACqAAAArQAA&#10;ALEGAAC1DQAAuBYAALcmAAC2OQAAtVAAALRqAACyiQAAsKoAAK7PAACt9QA3XAAAK2EAAB5oAAAT&#10;cAAAC3gAAACAAAAAhwAAAI4AAACVAAAAmgAAAJ8AAACkAAAAqAAAAKwAAACtAAAAsAAAALMAAAC1&#10;AAAAuAAAALsAAAC/AAAAwwAAAMcAAADLBQAA0Q4AANEbAADQLgAAz0UAAM1fAADLfgAAyZ4AAMi+&#10;AADF6QAvaQAAI3AAABZ5AAANgQAAAYsAAACTAAAAmwAAAKIAAACoAAAArgAAALQAAAC4AAAAvQAA&#10;AMAAAADCAAAAxQAAAMgAAADLAAAAzgAAANEAAADWAAAA2wAAAN8AAADkAAAA6AYAAOsRAADqIwAA&#10;6joAAOlUAADncgAA5ZMAAOOzAADj1AD/AAAA/wAAAP8AAAD/AAQA/wALAP8AEAD/ABcA/wAhAP8A&#10;KwD/ADUA/wA+AP8ARwD/AE4A/wBVAPwAWwD6AGEA+ABmAPYAbQD0AHMA8gB7AO8AhADtAI4A6gCZ&#10;AOYApwDjALkA3wDVANsA9wDWAP8AwAD/ALIA/wCqAP8ApQD/AKIA/wD/AAAA/wAAAP4AAAD8AAAA&#10;/AADAP4ACwD/ABEA/wAaAP0AJAD5AC4A9AA4APAAQADsAEgA6QBOAOYAVADiAFoA3wBfANwAZQDY&#10;AGsA1AByANAAewDNAIUAygCRAMcAngDDAK4AwADFAL0A6wC7AP8AsAD/AKQA/wCcAP8AmAD/AJUA&#10;/wD/AAAA+gAAAPQAAADxAAAA8gAAAOoABQDnAA4A4gAVAOEAHgDhACgA2AAxANAAOQDLAEAAyABH&#10;AMUATQDCAFMAvwBYAL0AXgC7AGQAuQBrALYAcwC0AHwAsQCIAK4AlQCrAKQAqAC4AKYA3ACjAPsA&#10;nwD/AJUA/wCPAP8AiwD/AIkA/wD5AAAA7wAAAOcAAADfAAAAzwAAAMgAAADBAAoAvwARALwAGAC7&#10;ACEAuQAqALQAMgCxADoArgBAAKsARgCoAEwApgBRAKMAVgChAFwAnwBjAJ0AagCbAHMAmQB+AJYA&#10;jACUAJsAkgCtAJAAxwCOAPAAjQD/AIYA/wCAAP8AfQD/AHwA/wDtAAAA4AAAANEAAAC/AAAAswAA&#10;AKoAAACmAAUAogANAKEAEwCgABsAnwAjAJsAKwCYADIAlQA5AJMAPwCRAEQAjwBKAI4ATwCMAFUA&#10;igBbAIgAYwCGAGsAhAB2AIIAggCAAJIAfgCjAHwAugB6AOEAeQD/AHcA/wByAP8AcAD/AG8A/wDd&#10;AAAAywAAALYAAACnAAAAnQAAAJQAAACOAAEAiwAKAIkAEACIABUAhwAdAIcAJQCEACwAggAyAH8A&#10;OAB9AD0AewBDAHkASAB4AE4AdgBUAHUAWwBzAGMAcQBuAG8AegBtAIkAbACaAGoArgBpAMwAaAD2&#10;AGcA/wBlAP8AZAD/AGMA/wDKAAAAtAAAAKEAAACTAAAAiQAAAIIAAAB7AAAAeAAFAHYADAB1ABEA&#10;dAAYAHMAHwByACUAcAAsAG4AMgBsADcAagA8AGkAQgBoAEgAZgBOAGUAVQBjAF0AYgBmAGAAcgBe&#10;AIAAXQCSAFsApQBaAL4AWQDpAFkA/wBZAP8AWAD/AFgA/wC5AAAAogAAAJAAAACDAAAAeQAAAHEA&#10;AABtAAAAaQABAGYACQBlAA4AZAATAGMAGQBjACAAYQAmAGAALABeADEAXAA3AFsAPABaAEIAWABI&#10;AFcATwBWAFcAVABgAFMAbABRAHkAUACKAE8AngBOALQATQDaAE0A+wBNAP8ATQD/AE0A/wCqAAAA&#10;lAAAAIIAAAB1AAAAawAAAGQAAABgAAAAXQAAAFoABQBYAAwAVwAQAFYAFQBWABsAVQAhAFMAJwBS&#10;ACwAUQAxAE8ANwBOAD0ATQBDAEwASgBKAFIASQBbAEgAZgBGAHMARQCEAEQAlwBDAKwAQgDJAEIA&#10;8QBCAP8AQwD/AEMA/wCeAAAAiQAAAHgDAABqBAAAYQQAAFoDAABVAQAAUgAAAFAAAgBOAAkATQAN&#10;AEwAEQBLABcASgAcAEkAIgBIACcARwAtAEUAMgBEADgAQwA+AEIARQBBAE0APwBWAD4AYQA9AG4A&#10;OwB+ADoAkQA5AKYAOAC/ADgA6AA4AP8AOQD/ADkA/wCVAwAAgAcAAG8JAABiCgAAWAsAAFEKAABM&#10;CAAASQYAAEcDAABGAAYARAALAEMADwBCABMAQQAYAEEAHgA/ACMAPgApAD0ALgA7ADQAOgA6ADkA&#10;QQA4AEkANwBSADYAXQA0AGoAMwB6ADIAjAAxAKEAMAC4AC8A3gAvAPkALwD/ADAA/wCMCQAAeAwA&#10;AGgNAABcDgAAUg4AAEsOAABFDQAAQQwAAD8KAAA+CAIAPQQIADwBDQA7ABAAOgAVADkAGgA4ACAA&#10;NgAlADUAKwA0ADAAMwA3ADIAPgAxAEYALwBQAC4AWgAtAGcAKwB3ACoAiQApAJ0AKACzACcA0QAn&#10;APIAJwD/ACcA/wCGDAAAcg4AAGMQAABWEQAATREAAEURAABAEAAAPA8AADkOAAA3DQAANgsEADYI&#10;CgA1Bg4ANAUSADIEFwAxBRwAMAUiAC8FKAAuBi4ALQY0ACsGPAAqBkQAKQdOACcHWQAmB2UAJAd1&#10;ACMHhwAiB5sAIAawACAGywAfBe0AHwb+AB8H/wCADgAAbREAAF4SAABSEwAASBMAAEETAAA7EwAA&#10;NxIAADQRAAAyEAAAMA8BADANBgAwCwsALwoQAC0KFAAsCxkAKgsfACkLJQAoDCsAJwwyACYMOgAk&#10;DEMAIwxNACENWAAgDWUAHg11ABwNiAAaDZwAGQ2xABgMygAXDOsAFw38ABgM/wB7EQAAaRMAAFoV&#10;AABOFgAARRYAAD0WAAA4FQAAMxUAADAUAAAtEwAAKxIAACoQAwAqDwgAKQ4NACgOEQAmDhYAJQ8d&#10;ACQPIwAjDykAIRAxACAQOQAeEEIAHRBMABsQWAAZEGYAFxB2ABUQiQAUEJ4AEhCzABEQzgAREO4A&#10;EhD+ABIQ/wB3EwAAZRUAAFcXAABLGAAAQhkAADoZAAA0GAAAMBcAACwXAAApFgAAJxUAACYUAQAl&#10;EgQAIxILACISDwAhEhQAIBIaAB4TIAAdEycAHBMuABoTNgAZFEAAFxRKABYUVgAUFGQAEhR0ABEU&#10;hwAQFJwADhSxAA0UygANFOsADhP+AA4T/wBzFQAAYRgAAFMaAABIGwAAPxsAADcbAAAyGgAALRoA&#10;ACkZAAAmGAAAJBgAACIXAAAgFgEAHhYIAB0WDQAbFxIAGhcXABkXHQAYGCQAFhgrABUYNAAUGD0A&#10;EhlIABEZVAAQGWIADhlyAA0ZhAAMGZgAChmtAAkYxgAJGOcACRj6AAoX/wBvGAAAXhoAAFAcAABF&#10;HQAAPB0AADUdAAAvHQAAKhwAACYbAAAjGwAAIRoAAB4aAAAcGgAAGhsFABgbDAAWHBAAFRwVABQc&#10;GwATHCIAEh0pABEdMQAQHTsADh1FAA0eUQAMHl4ACh5tAAkegAAHHpQABR2qAAMdwgADHeYABBz4&#10;AAUc/wBrGgAAWx0AAE0eAABCHwAAOh8AADIfAAAtHwAAKB4AACQeAAAhHQAAHh0AABwdAAAYHgAA&#10;FR8CABMgCQASIQ4AECESABAhGAAOIR8ADiImAA0iLgAMIjcACiJBAAkiTQAHIloABSJpAAMifAAB&#10;IpEAACKoAAAhwAAAIeUAACD4AAAg/wBnHQAAVx8AAEohAABAIQAANyIAADAhAAAqIQAAJiAAACIg&#10;AAAfHwAAHB8AABkgAAAWIQAAEiMCABAkBwAOJgwADCYQAAsmFQAKJhwACSYiAAgmKgAGJzMABCc9&#10;AAMnSQABJ1YAACdmAAAneQAAJ48AACamAAAmvwAAJeQAACX5AAAk/wBjIAAAVCIAAEcjAAA9JAAA&#10;NCQAAC4jAAAoIwAAJCIAACEiAAAeIQAAGiIAABcjAAATJAAAECYCAA4oBwALKgsACCsOAAYrEwAE&#10;KxgAAisfAAEsJwAALDAAACw6AAAsRQAALFMAACxjAAAsdgAALIwAACukAAArvgAAKuQAACr6AAAp&#10;/wBfIwAAUCUAAEQmAAA6JgAAMiYAACsmAAAmJQAAIyQAAB8kAAAbJAAAFyUAABQnAAARKQAADisC&#10;AAstBgAHLwsABDAOAAAwEQAAMRUAADEcAAAxIwAAMiwAADI2AAAyQgAAMk8AADJfAAAycgAAMYkA&#10;ADGiAAAwvAAAMOQAAC/7AAAv/wBaJwAATCgAAEApAAA3KQAALykAACkoAAAlJwAAISYAABwnAAAY&#10;KAAAFCoAABEsAAAOLgAACzABAAcyBQADNAkAADUMAAA2DwAANxIAADgYAAA4IAAAOCgAADgyAAA5&#10;PQAAOUsAADlbAAA4bgAAOIUAADefAAA3ugAANuQAADX8AAA1/wBVKgAASCwAAD0sAAA0LAAALSsA&#10;ACgqAAAkKQAAHioAABkrAAAULQAAES8AAA0xAAAKNAAABzYAAAI4BAAAOgcAADsKAAA9DQAAPhAA&#10;AEAUAABAGwAAQCQAAEAuAABAOQAAQEcAAEBWAABAaQAAQIAAAD+bAAA+twAAPeMAADz8AAA8/wBQ&#10;LwAAQy8AADkvAAAyLwAALC0AACcsAAAgLQAAGi8AABUxAAARMwAADTYAAAk4AAAFOwAAAD0AAABA&#10;AQAAQQQAAEMHAABFCwAARg4AAEgRAABKFgAASh4AAEooAABKNAAASUIAAElRAABJZAAASHsAAEiX&#10;AABHtAAARuAAAEX8AABE/wBKMwAAPzMAADYzAAAwMQAAKjAAACMxAAAcMwAAFjUAABE4AAANOwAA&#10;CD4AAANBAAAAQwAAAEYAAABIAAAASgAAAEwEAABOBwAATwsAAFEOAABUEgAAVRkAAFUiAABULgAA&#10;VDwAAFRLAABTXgAAU3QAAFKQAABRrgAAUNcAAE/7AABO/wBFNwAAPDcAADU2AAAvNAAAJjUAAB43&#10;AAAXOgAAET0AAAxBAAAHRAAAAEgAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABYAgAAWwYAAF0L&#10;AABfDgAAYhMAAGIbAABiJwAAYjQAAGFFAABgVwAAYG0AAF+JAABdpwAAXMwAAFr4AABZ/wBBPAAA&#10;OjsAADQ5AAAqOgAAITwAABhAAAARQwAADEcAAAZLAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAA&#10;YQAAAGMAAABlAAAAZwEAAGoFAABtCgAAcA4AAHMVAAByIAAAci0AAHE9AABwTwAAb2UAAG6AAABt&#10;nwAAa8EAAGnxAABo/wA/QAAAOT4AAC4/AAAkQgAAGkYAABJKAAAMTwAABFQAAABYAAAAXQAAAGEA&#10;AABlAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAeAAAAHsAAAB+AwAAgQoAAIUPAACHFwAAhiQA&#10;AIU0AACERgAAgl0AAIF2AAB/lgAAfrYAAHznAAB6/wA/RAAAM0UAAChIAAAdTAAAE1IAAAxXAAAD&#10;XQAAAGMAAABoAAAAbQAAAHEAAAB2AAAAegAAAH4AAACBAAAAgwAAAIYAAACJAAAAiwAAAI4AAACS&#10;AAAAlQEAAJkJAACeEAAAnhoAAJ0pAACcPAAAmlIAAJhsAACWiwAAlKoAAJLUAACQ+gA4SwAALE4A&#10;ACBTAAAVWQAADWAAAANnAAAAbgAAAHQAAAB6AAAAgAAAAIQAAACKAAAAjgAAAJIAAACVAAAAlwAA&#10;AJoAAACdAAAAoAAAAKMAAACnAAAAqwAAAK8AAAC0CQAAuBAAALceAAC1MAAAs0YAALFgAACvfgAA&#10;rKAAAKvBAACp7gAxVQAAJFsAABhhAAAOaQAABXEAAAB5AAAAgQAAAIgAAACPAAAAlAAAAJoAAACf&#10;AAAApAAAAKgAAACpAAAArAAAAK8AAACzAAAAtQAAALkAAAC9AAAAwQAAAMYAAADLAAAA0QoAANMU&#10;AADRJQAA0DsAAM1UAADKcQAAyJIAAMWzAADD3gApYgAAHGkAABFxAAAHewAAAIQAAACNAAAAlQAA&#10;AJ0AAACjAAAAqQAAAK8AAAC0AAAAuQAAALwAAAC+AAAAwgAAAMUAAADIAAAAzAAAANAAAADUAAAA&#10;2gAAAN8AAADkAAAA6gAAAO4MAADtGgAA7C8AAOpJAADoZQAA5oYAAOSlAADixgD/AAAA/wAAAP8A&#10;AAD8AAEA/AAIAP4ADgD/ABQA/wAdAP8AJgD/ADAA/wA6AP8AQgD/AEkA/gBQAPsAVgD5AFwA9gBi&#10;APQAaADyAG8A8AB2AO0AfwDqAIkA5wCVAOQAowDgALUA2wDQANUA9gDKAP8AtgD/AKgA/wCfAP8A&#10;mgD/AJYA/wD/AAAA+wAAAPYAAADzAAAA8wAAAPYACQD6AA4A/QAWAPsAIAD3ACoA8gAzAO0AOwDp&#10;AEMA5gBJAOIATwDeAFUA2wBbANYAYADSAGcAzwBuAMwAdgDJAIAAxgCMAMIAmgC/AKoAuwDBALgA&#10;6QC2AP8ApwD/AJoA/wCSAP8AjQD/AIoA/wD6AAAA8QAAAOoAAADnAAAA5wAAAOQAAQDgAAsA2wAR&#10;ANoAGgDbACMA0QAsAMoANADGADsAwgBCAL8ASAC8AE4AugBTALgAWQC2AF8AswBmALEAbgCuAHcA&#10;rACDAKkAkQCmAKEAowC1AKAA2ACeAPsAlQD/AIsA/wCFAP8AgAD/AH4A/wDvAAAA4wAAANoAAADT&#10;AAAAxgAAAL8AAAC5AAYAtwAOALQAFAC0AB0AswAlAK4ALQCrADQApwA7AKQAQQChAEYAnwBMAJ0A&#10;UQCbAFcAmQBeAJcAZQCVAG4AkwB5AJAAhwCOAJcAjACpAIkAxACIAO8AhQD/AHwA/wB2AP8AcwD/&#10;AHIA/wDgAAAA0AAAAMYAAAC2AAAAqQAAAKEAAACdAAEAmQAKAJgAEACYABYAlwAeAJQAJgCRAC0A&#10;jwA0AIwAOgCKAD8AiABFAIcASgCFAFAAgwBWAIEAXgCAAGYAfgBxAHwAfQB5AI0AdwCgAHUAtgBz&#10;AN8AcgD/AG4A/wBpAP8AZwD/AGUA/wDMAAAAvgAAAKsAAACdAAAAkwAAAIoAAACFAAAAggAFAIAA&#10;DQB/ABEAfwAYAIAAIAB9ACYAegAtAHcAMwB1ADgAdAA+AHIAQwBwAEkAbwBPAG0AVgBsAF4AagBo&#10;AGgAdQBnAIQAZQCWAGQAqwBiAMkAYQD2AGAA/wBcAP8AWwD/AFoA/wC9AAAAqQAAAJcAAACJAAAA&#10;fgAAAHgAAABzAAAAbwABAG0ACQBsAA4AawATAGsAGQBqACAAaAAmAGYALABlADIAYwA3AGIAPABg&#10;AEIAXwBIAF0ATwBcAFcAWgBhAFkAbQBXAHsAVgCOAFUAogBTALsAUgDpAFIA/wBQAP8ATwD/AE8A&#10;/wCtAAAAmAAAAIYAAAB4AAAAbgAAAGcAAABjAAAAYAAAAF0ABQBcAAsAWwAQAFsAFQBbABsAWgAh&#10;AFgAJgBWACwAVAAxAFMANgBSADwAUQBCAE8ASQBOAFEATQBbAEsAZgBKAHQASQCFAEgAmQBHALEA&#10;RgDYAEYA/ABFAP8ARQD/AEUA/wCfAAAAiQAAAHgAAABsAAAAYgAAAFsAAABWAAAAUwAAAFEAAgBP&#10;AAgATwANAE4AEQBOABYATQAcAEwAIQBKACYASQAsAEgAMQBHADcARQA9AEQARABDAEwAQgBVAEAA&#10;YAA/AG4APgB+AD0AkgA8AKkAOwDHADsA8wA7AP8AOwD/ADwA/wCTAAAAfgAAAG4AAABhAAAAWAAA&#10;AFEAAABMAAAASQAAAEcAAABFAAUARAALAEMADgBDABIAQwAXAEIAHQBAACIAPwAnAD4ALAA9ADIA&#10;OwA4ADoAPwA5AEcAOABQADcAWwA1AGgANAB4ADMAjAAyAKIAMQC8ADEA5wAxAP8AMgD/ADMA/wCJ&#10;AAAAdgMAAGYFAABZBwAAUAcAAEkGAABDBQAAQAMAAD4BAAA8AAMAOwAIADoADQA6ABAAOQAUADkA&#10;GQA3AB4ANgAjADUAKAA0AC4AMwA0ADIAOwAwAEMALwBMAC4AVwAtAGQALABzACsAhwAqAJwAKQC1&#10;ACkA3AApAPsAKQD/ACoA/wCBBAAAbggAAF8KAABTCwAASgsAAEILAAA9CgAAOQkAADYIAAA1BQAA&#10;NAIGADMACgAyAA4AMQARADEAFQAwABoALwAfAC4AJAAsACoAKwAwACoANwApAD8AKABJACcAVAAm&#10;AGAAJABvACMAggAiAJcAIQCuACEAzAAhAPMAIQD/ACIA/wB7CQAAaAwAAFoNAABODgAARQ4AAD0O&#10;AAA4DQAAMw0AADAMAAAuCwAALQkDAC0GCAAsBAwAKwIPACoBEgApARcAKAEcACcAIQAmACcAJQAt&#10;ACQANAAjAT0AIgFGACEBUQAfAV0AHgFsABwBfwAbAJQAGgCqABoAxQAaAOsAGQD/ABoA/wB1DAAA&#10;ZA4AAFUPAABKEAAAQBAAADkQAAAzEAAALw8AACwOAAApDgAAJw0BACcMBQAnCgoAJggNACUHEAAk&#10;BhQAIgYZACEGHwAgByQAHwcrAB4HMgAdBzoAHAhEABoITwAZCFwAFwhrABYIfQAVB5EAFAenABMG&#10;vwASBeQAEgX6ABIF/wBxDgAAXxAAAFERAABGEgAAPRIAADYSAAAwEgAAKxEAACgRAAAlEAAAIxAA&#10;ACIOBAAhDQcAIQwLACALDgAfCxIAHQsXABwMHAAbDCIAGgwpABkMMQAYDDkAFg1DABUNTwATDVwA&#10;Eg1rABANfgAPDZIADg2nAA0MvgANDOAADQz1AA0M/wBtEAAAXBEAAE4TAABDFAAAOhQAADIUAAAt&#10;FAAAKBMAACUTAAAiEgAAIBEAAB4RAwAcEAUAHA8IABsPDAAaDhAAGQ8UABcPGgAWDyEAFRAoABQQ&#10;MAASEDkAERBEABAQUAAOEF0ADRBrAAwQfAALEJAACRClAAgQvAAHEN8ABxD0AAcP/wBpEQAAWBQA&#10;AEsVAABAFgAANxYAADAWAAAqFgAAJhUAACIVAAAfFAAAHRMAABoTAgAZEgQAFxIGABYSCgAVEg4A&#10;FBISABISGAAREx4AERMlABATLgAOEzcADRRAAAwUSwALFFgACRRnAAcUeAAGFI0ABBSjAAMTuwAC&#10;E90AARL0AAIS/wBlEwAAVRYAAEgXAAA9GAAANBgAAC0YAAAoGAAAIxcAACAXAAAdFgAAGhUAABgV&#10;AgAWFQQAFBUFABIWCAARFg0AEBcQAA4XFQAOFxsADRciAAwXKQALGDIACRg8AAcYRwAFGFQABBhj&#10;AAIYdQABGIsAABehAAAXuQAAF90AABb1AAAW/wBhFgAAUhgAAEUaAAA7GgAAMhoAACsaAAAlGgAA&#10;IRkAAB4YAAAbGAAAGBcAABYXAgAUFwMAEhgFABAZBwAOGwsADBsPAAsbEwAKGxgACBwfAAccJgAF&#10;HC8ABBw4AAIcRAAAHVEAAB1gAAAdcgAAHIgAABygAAAbuQAAG94AABr2AAAa/wBeGAAATxoAAEIc&#10;AAA4HAAALx0AACkcAAAjHAAAHxsAABwaAAAZGQAAFxkBABQZAgASGgMAEBsEAA4dBwAMHgsACR8O&#10;AAYgEQAFIBYAAyAcAAEhIwAAISsAACE1AAAhQAAAIU4AACFdAAAhbwAAIYYAACCeAAAguAAAH94A&#10;AB74AAAe/wBaGwAASx0AAD8eAAA1HwAALR8AACceAAAiHQAAHh0AABscAAAYGwAAFRsAABIcAAAQ&#10;HQIADh8EAAwhBgAJIgoABSMNAAIkEAAAJRMAACUZAAAmIAAAJigAACYyAAAmPQAAJkoAACZaAAAm&#10;bAAAJoMAACWcAAAltwAAJN8AACP5AAAj/wBVHgAARyAAADwhAAAyIQAAKyEAACUgAAAgHwAAHR4A&#10;ABodAAAWHgAAEx4AABAgAAAOIQAADCMCAAglBQAFJwkAACgLAAAqDgAAKxEAACwWAAAsHQAALCUA&#10;ACwuAAAsOgAALEcAACxWAAAsaQAALIAAACuaAAAqtQAAKd8AACn7AAAo/wBRIgAARCMAADgkAAAv&#10;JAAAKCMAACMiAAAfIQAAHCAAABcgAAATIQAAECMAAA4kAAALJgAACCgAAAQqBAAALAcAAC4JAAAw&#10;DAAAMQ8AADMTAAAzGQAAMyEAADMqAAAzNQAAM0MAADNSAAAzZQAAMnsAADKXAAAxswAAMN4AAC/7&#10;AAAu/wBMJQAAPyYAADUnAAAtJgAAJyUAACIkAAAeIwAAGSMAABQkAAARJgAADigAAAsqAAAHLAAA&#10;Ay8AAAAxAgAAMwQAADUHAAA3CgAAOQ0AADoQAAA7FQAAOx0AADsmAAA7MQAAOz4AADtOAAA7YAAA&#10;OncAADmSAAA4sAAAN9sAADb8AAA1/wBHKQAAOyoAADIqAAArKQAAJScAACEmAAAbJwAAFSgAABEq&#10;AAAOLAAACi8AAAYxAAABNAAAADYAAAA4AAAAOwEAAD0EAAA/BwAAQQoAAEMOAABFEQAARRgAAEUh&#10;AABFLAAARDkAAERIAABEWwAAQ3EAAEKNAABBqwAAQNIAAD/6AAA+/wBCLQAAOC4AAC8tAAApKwAA&#10;JCoAAB0qAAAXLAAAES4AAA0xAAAJNAAABDcAAAA6AAAAPAAAAD8AAABBAAAARAAAAEYAAABIAwAA&#10;SgcAAEwLAABODgAAUBMAAFAcAABQJwAATzQAAE9DAABPVQAATmoAAE2GAABMpAAASsoAAEn4AABI&#10;/wA+MgAANTEAAC4vAAApLgAAIC4AABkxAAASMwAADjcAAAk6AAACPQAAAEAAAABEAAAARwAAAEkA&#10;AABMAAAATwAAAFEAAABTAAAAVQEAAFgGAABaCwAAXQ4AAF8VAABeIAAAXiwAAF08AABcTgAAW2MA&#10;AFp+AABYnQAAV8AAAFXyAABU/wA6NgAAMzQAAC0yAAAkMwAAGzYAABM5AAAOPQAACEEAAABFAAAA&#10;SQAAAEwAAABQAAAAUwAAAFYAAABZAAAAWwAAAF0AAABgAAAAYgAAAGUAAABoBQAAawsAAG8QAABv&#10;GAAAbiUAAG00AABtRgAAa1sAAGp1AABolAAAZrYAAGTpAABi/wA4OQAAMjcAACg5AAAeOwAAFT8A&#10;AA5EAAAHSQAAAE0AAABSAAAAVgAAAFoAAABeAAAAYgAAAGUAAABoAAAAawAAAG0AAABwAAAAcwAA&#10;AHYAAAB5AAAAfQQAAIELAACFEQAAhB0AAIIsAACAPgAAflQAAH5rAAB7igAAeqoAAHfWAAB1/QA4&#10;PQAALD4AACJBAAAXRgAAD0sAAAdRAAAAVwAAAFwAAABiAAAAZgAAAGsAAABvAAAAdAAAAHgAAAB7&#10;AAAAfgAAAIAAAACDAAAAhgAAAIoAAACNAAAAkQAAAJYDAACbDAAAnRMAAJshAACaMwAAl0kAAJRi&#10;AACTfwAAkKAAAI7FAACM8wAxRAAAJUgAABpNAAAQUwAACFoAAABhAAAAaAAAAG4AAAB0AAAAeQAA&#10;AH8AAACEAAAAiQAAAI0AAACRAAAAkwAAAJYAAACZAAAAnQAAAKAAAACkAAAAqAAAAKwAAACyAwAA&#10;tw0AALcXAAC1KAAAsj4AALBWAACscwAAqpQAAKm0AACl5QAqTwAAHlQAABJbAAAKYgAAAGoAAABz&#10;AAAAewAAAIIAAACJAAAAjgAAAJQAAACaAAAAnwAAAKQAAACmAAAAqQAAAK0AAACwAAAAswAAALcA&#10;AAC7AAAAwAAAAMUAAADLAAAA0QQAANUOAADTHQAA0DIAAM1LAADKZgAAxocAAMKpAADBywAiWwAA&#10;FmIAAAxrAAABdAAAAH0AAACHAAAAkAAAAJcAAACeAAAApAAAAKsAAACxAAAAtgAAALoAAAC8AAAA&#10;wAAAAMQAAADIAAAAywAAAM8AAADUAAAA2gAAAOAAAADmAAAA6wAAAPEGAADwEwAA7icAAOw/AADq&#10;WwAA53oAAOSbAADguwD/AAAA+wAAAPYAAADzAAAA9AAFAPYADAD6ABEA/wAZAP8AIgD/ACwA/wA1&#10;AP8APQD/AEUA/ABMAPoAUgD3AFgA9QBeAPMAZADxAGoA7gByAOwAegDpAIUA5QCRAOEAoADdALIA&#10;2ADOANIA9gDBAP8ArQD/AJ4A/wCWAP8AkAD/AIwA/wD6AAAA8gAAAOwAAADpAAAA6QAAAOwABQDy&#10;AAwA+AASAPcAGwD1ACUA8AAuAOsANwDmAD4A4gBFAN0ASwDYAFAA0wBWANAAXADNAGIAygBqAMgA&#10;cgDFAHwAwgCIAL4AlgC6AKgAtwC/ALQA6ACuAP8AnQD/AJAA/wCIAP8AgwD/AIAA/wDwAAAA5QAA&#10;AN4AAADaAAAA2wAAANwAAADYAAcA0QAOANEAFQDSAB4AywAnAMUALwDAADcAvQA9ALoARAC3AEkA&#10;tQBPALIAVQCwAFsArgBhAKwAaQCpAHMApwB/AKQAjQChAJ4AngCyAJsA1QCZAPwAjAD/AIIA/wB7&#10;AP8AdgD/AHQA/wDiAAAA0wAAAMoAAADHAAAAvAAAALYAAACwAAEArwALAKwAEQCtABgArQAgAKgA&#10;KACkAC8AoAA2AJ0APACbAEIAmQBHAJcATQCVAFMAkwBZAJEAYQCPAGoAjAB1AIoAgwCIAJQAhgCn&#10;AIMAwgCCAPAAfAD/AHMA/wBtAP8AagD/AGgA/wDPAAAAwQAAALkAAACtAAAAoAAAAJgAAACUAAAA&#10;kQAGAJAADQCQABIAjwAZAI4AIQCLACgAiAAvAIYANQCEADoAggBAAIAARQB+AEsAfABSAHoAWQB4&#10;AGIAdgBsAHQAeQByAIkAcQCdAG8AtABtAN8AbAD/AGUA/wBgAP8AXgD/AFwA/wC+AAAAsQAAAKAA&#10;AACSAAAAiQAAAIIAAAB8AAAAegABAHgACQB3AA4AeAAUAHcAGgB0ACEAcgAnAHAALQBuADMAbAA4&#10;AGsAPgBpAEQAaABKAGYAUQBkAFoAYwBkAGEAcABfAH8AXgCTAF0AqQBcAMgAWwD3AFcA/wBUAP8A&#10;UgD/AFEA/wCwAAAAnwAAAI0AAAB/AAAAdAAAAG4AAABqAAAAZgAAAGUABABjAAsAYwAQAGMAFQBj&#10;ABsAYQAhAF8AJwBdACwAXAAyAFoANwBZAD0AVwBDAFYASwBVAFMAUwBcAFIAaABQAHcATwCJAE4A&#10;nwBNALoATADpAEsA/wBJAP8ARwD/AEcA/wCiAAAAjQAAAHwAAABuAAAAZQAAAF4AAABZAAAAVwAA&#10;AFUAAQBUAAcAUwANAFMAEQBUABYAUgAbAFEAIQBPACYATgArAEwAMQBLADcASgA9AEkARABHAEwA&#10;RgBWAEQAYQBDAHAAQgCBAEEAlwBAAK8APwDXAD8A/wA+AP8APQD/AD4A/wCUAAAAfwAAAG8AAABj&#10;AAAAWQAAAFEAAABNAAAASgAAAEgAAABHAAQARwAKAEYADgBGABEARwAWAEUAHABEACEAQgAmAEEA&#10;KwBAADEAPgA3AD0APgA8AEcAOgBQADkAWwA4AGkANwB6ADYAjwA1AKcANQDGADQA9QA0AP8ANAD/&#10;ADUA/wCIAAAAdAAAAGUAAABYAAAATwAAAEgAAABDAAAAPwAAAD0AAAA8AAIAPAAHADsADAA7AA8A&#10;OwASADoAFwA5ABwANwAhADYAJgA1ACwANAAyADMAOQAxAEEAMABLAC8AVgAuAGMALQBzACwAiAAs&#10;AKAAKwC7ACsA6gArAP8AKwD/ACwA/wB/AAAAbAAAAF0BAABRAgAASAMAAEADAAA7AgAANwAAADQA&#10;AAAzAAAAMgAFADIACQAyAA0AMQAQADEAEwAwABgALwAdAC0AIgAsACgAKwAuACoANQApAD0AKABG&#10;ACcAUQAmAF4AJQBuACQAggAjAJkAIwCzACIA3gAiAP8AIwD/ACQA/wB3AAAAZQQAAFYGAABLBwAA&#10;QggAADoIAAA1BwAAMAYAAC0FAAAsAwAAKwADACoABwApAAsAKQAOACkAEQAoABUAJwAZACYAHgAl&#10;ACQAJAAqACMAMQAiADkAIQBDACAATgAfAFoAHgBpAB0AfAAcAJMAGwCsABsAzQAbAPYAGwD/ABwA&#10;/wBwBQAAXwgAAFEKAABGCwAAPQsAADULAAAwCwAAKwoAACgJAAAlCAAAJAcCACMEBgAjAgkAIgEM&#10;ACIADwAhABIAIAAWAB8AGwAeACAAHQAmABwALgAbADYAGgA/ABkASgAYAFcAFwBmABYAeAAVAI8A&#10;FQCmABQAwwAUAO4AFAD/ABUA/wBrCAAAWwsAAE0MAABCDQAAOQ0AADENAAAsDQAAJw0AACMMAAAh&#10;DAAAHwsBAB4KBQAdCAgAHQYLABwFDQAcBBAAGwQUABkEGAAZBB4AGAQjABcEKwAWBDMAFQQ8ABQE&#10;RwATA1QAEgNjABEDdQAQAooAEAGiAA8AvAAPAOUADwD+ABAA/wBnCwAAVw0AAEkOAAA+DwAANQ8A&#10;AC4PAAAoDwAAJA4AACAOAAAdDgAAGw0BABkNBAAYDAcAGAsJABcJDAAXCQ4AFgkSABUJFgAUCRsA&#10;EwkhABIJKAASCTAAEQk6ABAJRQAPCVIADglhAA0JcwAMCIgACwifAAoHtwAKBtsACgX2AAoE/wBj&#10;DQAAUw4AAEYQAAA7EQAAMhEAACsRAAAlEAAAIRAAAB0QAAAaDwAAGA8BABYOBAAVDgcAFA0JABMN&#10;CwATDA0AEgwQABEMFAAQDBkAEAwfAA8MJwAODS8ADQ05AAwNRQALDVEACQ1gAAgNcQAGDYYABQ2d&#10;AAQMtAADDNIAAgzxAAIL/wBfDgAAUBAAAEMRAAA4EgAALxIAACgSAAAjEgAAHhEAABsRAAAYEQAA&#10;FRACABQQBQASEAcAEQ8JABAPCgAQDgwADg4OAA4PEgANDxcADBAdAAwQJAAKECwACRA2AAgQQQAG&#10;EE4ABRBdAAMQbwABEIQAABCcAAAPtAAADtQAAA7zAAAO/wBcEAAATRIAAEATAAA2FAAALRQAACYU&#10;AAAhEwAAHBMAABkSAAAWEgAAFBEDABIRBgAREQgAEBAKAA4QCwANEQsADBENAAsSEQAKEhUACRIa&#10;AAgSIQAGEykABRMzAAMTPgACE0sAABNaAAATbAAAE4IAABKbAAAStAAAEdcAABH1AAAR/wBYEgAA&#10;SRQAAD0VAAAzFgAAKxYAACQVAAAfFQAAGhQAABcUAAAUEwEAExIEABESBwAQEgkADhIJAA0SCQAL&#10;EwoACRQNAAcVDwAGFhMABBYYAAMWHwACFicAABcwAAAXOwAAF0gAABdYAAAXagAAFoAAABaZAAAV&#10;tAAAFdkAABT3AAAT/wBVFAAARhYAADoXAAAwGAAAKBgAACIXAAAdFgAAGRYAABYVAAATFAMAEhMG&#10;ABATBwAPEwcADRQHAAsVCAAJFgkABhgMAAMaDgABGhEAABoWAAAbHAAAGyQAABstAAAbOAAAG0YA&#10;ABxVAAAbZwAAG30AABuXAAAaswAAGdsAABj5AAAX/wBRFgAAQxgAADcZAAAuGgAAJhoAACAZAAAb&#10;GAAAGBcAABUWAQATFQUAERUEAA8VBAANFgQACxcFAAkZBgAGGggAAhwKAAAeDQAAIBAAACATAAAg&#10;GQAAICEAACEqAAAhNQAAIUIAACFSAAAgZAAAIHoAAB+VAAAfsQAAHtsAAB36AAAc/wBNGQAAPxsA&#10;ADQcAAArHAAAJBwAAB4bAAAaGgAAFxgAABQXAgASFwIAEBgBAA0ZAQALGgIACBwDAAUdBAACHwYA&#10;ACEIAAAjCwAAJQ4AACYRAAAmFgAAJh4AACcnAAAnMgAAJz8AACZOAAAmYAAAJncAACWSAAAkrwAA&#10;I9oAACL7AAAh/wBIHQAAPB4AADEfAAAoHgAAIh4AAB0cAAAZGwAAFhoAABIaAAAQGwAADRwAAAsd&#10;AAAIHwAABCEAAAEjAgAAJQQAACcGAAApCQAALAwAAC4PAAAuEwAALhoAAC4jAAAuLgAALjsAAC5K&#10;AAAtXAAALXIAACyOAAArrAAAKtQAACn7AAAo/wBEIAAAOCEAAC4hAAAmIQAAICAAABweAAAYHQAA&#10;FB0AABAeAAAOHwAACyEAAAcjAAADJQAAACcAAAApAAAALAEAAC4DAAAwBgAAMwoAADUNAAA2EQAA&#10;NhcAADYfAAA2KQAANjYAADZFAAA1VwAANW0AADSJAAAyqAAAMc8AADD6AAAv/wA/JAAANCQAACsk&#10;AAAkIwAAHyEAABsgAAAWIAAAESEAAA4jAAAKJQAABigAAAIqAAAALQAAAC8AAAAyAAAANAAAADcA&#10;AAA5AwAAOwYAAD4KAABADgAAQRIAAEEaAABAJQAAQDEAAEBAAAA/UgAAPmcAAD2CAAA8ogAAOscA&#10;ADn4AAA4/wA6KAAAMCgAACknAAAjJQAAHyMAABgkAAASJQAADigAAAoqAAAFLQAAADAAAAAzAAAA&#10;NgAAADgAAAA7AAAAPgAAAEAAAABCAAAARQIAAEcGAABKCgAATQ4AAE0VAABMHwAATCsAAEs6AABK&#10;TAAASWEAAEh8AABHmwAARb8AAEPzAABC/wA2LAAALSsAACcpAAAjJwAAGygAABQqAAAOLQAACjAA&#10;AAQzAAAANwAAADoAAAA9AAAAQAAAAEMAAABGAAAASAAAAEsAAABNAAAAUAAAAFMBAABWBgAAWQsA&#10;AFsQAABbGQAAWiUAAFk0AABYRgAAV1oAAFV0AABUkwAAUrUAAFDqAABP/wAzMAAALC4AACcsAAAe&#10;LQAAFi8AABAyAAAKNgAAAzoAAAA/AAAAQgAAAEYAAABJAAAATAAAAE8AAABSAAAAVQAAAFgAAABa&#10;AAAAXQAAAGAAAABjAAAAZwYAAGsMAABsEgAAax4AAGssAABpPQAAZ1IAAGZqAABkiQAAYasAAF/c&#10;AABd/wAxMwAALDEAACIyAAAZNQAAETkAAAo9AAACQgAAAEcAAABMAAAAUAAAAFQAAABYAAAAWwAA&#10;AF8AAABiAAAAZQAAAGgAAABrAAAAbgAAAHEAAAB1AAAAeQAAAH0GAACCDQAAghYAAIAkAAB+NQAA&#10;fEkAAHthAAB4fwAAdp8AAHPGAABw9wAxNgAAJjgAABw7AAASQAAAC0UAAAJLAAAAUQAAAFYAAABb&#10;AAAAYAAAAGUAAABpAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAggAAAIUAAACJAAAAjgAAAJMA&#10;AACYBgAAnA4AAJsaAACYKwAAlkAAAJJZAACRcwAAjZUAAIu1AACI6AArPgAAIEEAABVHAAANTQAA&#10;AlQAAABbAAAAYQAAAGgAAABuAAAAcwAAAHkAAAB+AAAAgwAAAIgAAACMAAAAjwAAAJIAAACVAAAA&#10;mQAAAJ0AAAChAAAApQAAAKoAAACwAAAAtwcAALgRAAC1IQAAsjUAAK9NAACqaQAAqIgAAKaoAACi&#10;0QAjSAAAGE4AAA5UAAAEXAAAAGQAAABtAAAAdQAAAHwAAACDAAAAiQAAAI8AAACVAAAAmwAAAKAA&#10;AACjAAAApgAAAKkAAACtAAAAsQAAALUAAAC5AAAAvgAAAMQAAADKAAAA0gAAANoKAADWFgAA0ikA&#10;AM5BAADKXAAAxXwAAMKdAADBvQAcVQAAEVwAAAdlAAAAbgAAAHcAAAB/AAAAiAAAAJAAAACYAAAA&#10;nwAAAKUAAACtAAAAswAAALgAAAC6AAAAvgAAAMIAAADGAAAAygAAAM4AAADTAAAA2gAAAOAAAADn&#10;AAAA7QAAAPMAAAD0DgAA8h4AAO82AADsUQAA6G4AAOSQAADfsQAAAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigp&#10;KistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bx&#10;c3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6&#10;u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////&#10;/////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQF&#10;BggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01O&#10;T1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWW&#10;mJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f&#10;4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////&#10;//////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8w&#10;MTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hp&#10;amtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGi&#10;o6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb&#10;3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAA&#10;AAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwd&#10;Hh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVW&#10;V1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6P&#10;kJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfI&#10;ycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wAB&#10;AQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIi&#10;IyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBi&#10;ZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJ&#10;ysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw&#10;8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBAR&#10;ERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6&#10;Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOl&#10;p6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f&#10;4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Ul&#10;Bv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLT&#10;q5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyy&#10;dKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF&#10;/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+k&#10;MA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ&#10;3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrD&#10;q3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNe&#10;WvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/&#10;pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3&#10;vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLE&#10;ZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY&#10;/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5&#10;wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDk&#10;wmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FD&#10;I/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wreh&#10;fcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG&#10;17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7&#10;SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcux&#10;nYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6YlBv+kMA7/pzoY/7JDIv+8SzL/w1RF/MZdWvHIZHHjxmqH1sBv&#10;m8u4cqzCsXS6u613xLSpe82ro3/Uop6F25majuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h/6YlBv+lMA7/qDoX/7NDIv++SzH/&#10;xVRF+clcW+/NY3HjzGmI1cZtnMm/cK69tnK6tLB1w6uqeMqipXzRmaGB2JCdid2QnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd/6Yl&#10;Bv+lMA7/qjoX/7VDIv/ASzH9yFNF9s1bW+3RYXLh0GeJ0ctrncLAbq22t3G4rLFzwaOsdsiaqHnO&#10;kqR+1ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2ImghdiJoIXY/6clBv+lMA7/qzoX/7ZDIf/BSzH6y1JE89FaWurZYHLe1mWJy8xqnLvB&#10;bauvuXC2pbRyvpyvdMSUq3fKi6d7z4SkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU/6clBv+mMA7/rToW/7hCIf7ESjD3zlJE&#10;8NZYWufgXnLW2mSIxM1pmrTDbKiou2+ynrZwupaycsCOrnbGhqp6yn+nf85/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O/6glBv+n&#10;MA7/rjkW/7pCIPvGSi/001FD691XWuPmXHHO22SHvc9pmK7Fa6Wivm6vmLlvtpC1cbyIsXTBga54&#10;xXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcl7rH3J/6gkBv+nMA3/sDkV/71CH/fJSi/v2FBC5uNVWdzoW3DG3WOFttFolafIa6Gc&#10;wW2qk7xvsYq5cbaEtXS7fbJ3v3ewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC/6kkBf+oMA3/szkU/sBCHvPNSi3p3U9A4elT&#10;WdPqW2+/32OCr9NnkaHLap2WxW2ljcBvq4a9cbB/unO1erd3uHS1e7t0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7/6okBf+pLw3/&#10;tjgT+cRBHe3SSSvi401A2+9SWMrtWm234WJ/qNZnjZvPapeRyW2fiMVvpYLCcal7v3Stdr13sHG7&#10;e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uz/6skBf+rLw3/ujgS88lBG+TaSSjY6ExAzvNRV8DvWWuu5GF6oNxnhpTUa5CLz26X&#10;hMxwnH3Jc6B4xnWjc8R4pm7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp/60kBf+wLwv7wDgP6tBBF9riRijM7kxBw/lQVbXz&#10;WGal6WF0l+Fnfo3ba4aF12+Mf9RykXrRdZR1z3iXcc17mmzMfpxszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c/68jBP+2LQnxyDYM&#10;3dw9E83qRirB9ktAtv9PUar3WGCb72Frj+hodIXkbXt/4HGAed50g3XceIZy2nuJbth+i2vWgo1r&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go1r1oKN/7EjBPq/LAbj1C8HzuY7FsHzRSu0/0k9qP9OTJ79V1iR9mFhhvFpaX/tb2556nRydeh3&#10;dXHnendu5X15a+SAe2njhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8/7UiA+vLIgLQ4ycHwvE6GbT+Qiqm/0Y5m/9NRZL/Vk+G&#10;/mJWfvpqXHf3cGBz9XVjb/N4ZW3yfGdq8X9oaPCCambvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr9sIbAdTfEQHC7yYLtfw6&#10;Gqf/PieZ/0Qzjf9LPYX/VUV8/2FLdf9qT3D/cFJs/3VUav55Vmj9fFdm/H9YZPyCWmP7hltj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj&#10;+4Zb1M8KAMTtEgK1+yYNqP82GZn/OyOM/0EsgP9KNHj/Uzpx/18/bP9pQ2j/b0Vl/3RHY/93SGL/&#10;e0lh/35KX/+BSl7/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEte/4RL/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG93&#10;4qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+x&#10;SSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+&#10;iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1&#10;idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/&#10;tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58i&#10;Bf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/&#10;uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idik&#10;e5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8&#10;/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+d&#10;LQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoOR&#10;xbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nO&#10;m3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hd&#10;T/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/&#10;njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/&#10;l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+m&#10;yJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/nzgV/6pAHv+zSSv/uVI8/7tcT/q6&#10;ZWTtuG144bBzi9WoeZzMn32qxZeBtb+Rhb66jInFtoePzLKDltKvgaDWp36i06d+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT/58iBf+eLQz/oDcU&#10;/6tAHv+0SSv/u1I8/71bUPq+ZGTsvGx54LVyjdOtd57KpHqtwpx+ubyWgsO3kIfKsouM0q6Hldim&#10;g53aoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odWhgqHV/6AiBf+eLQz/oTcU/6xAHf+2SCv/vVE8/8BaUPrBY2XswWp63rlwj9KxdaHIqHiwwKF7&#10;vLmbf8e0loTPsJSN1auRl9qgiZzcmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNeaiKDX/6AiBf+eLQz/ojcU/61AHf+3SCr/v1E8/8JaUPnEYmXr&#10;xWl73r5ukNG2c6PGrnazvqd5wLijf8m0oYbPrJyN1aOWlNqakZzclY6f2JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y/6AiBf+fLQz/ozcU/65A&#10;Hf+4SCr/wVA8/sVZUPfIYGbrymd83cNtkc+8caXFtHS1vbB5wLasf8iup4XPpaGK1ZyckdqVmZzc&#10;j5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iP&#10;lJ/Y/6EiBf+fLQz/pDcU/7A/HP+6SCr/w1A7+8hYUPXLX2bpz2Z83Mlrks7Db6bBunK1trJ2wKys&#10;e8ikqH/OnKSF1JSgjdiNn5nbipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y/6EiBf+gLQz/pjYT/7E/HP+7SCn+xk87+MtXUPLQXmbn1GR9&#10;2s9pk8jFbaa6u3C0rbNzv6OtdseaqHrNkqV/0oqihteEoJHZhKKc14SinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX/6EiBf+gLQz/pzYT/7M/HP+9&#10;Ryn8yE479c5WT+7VXWbk2mJ909JoksHGbKSzvG+xprVyvJyvdMSTq3fKi6d7z4OkgdR9oovWe6OV&#10;1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV&#10;/6IhBf+gLQz/qDYS/7Q/G/+/Ryj5y0468tNVT+rcW2bg4GF9zNNnkbvIa6Ksvm6voLdwuJWyc8CN&#10;rnbFhap6yn6of854pofRdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9J1pY/S/6IhBf+hLAv/qjYS/7Y+G/3CRyj1zU457tlUTubjWWXY4mB7xdVm&#10;j7TKap+lwW2rmbpvtJC1cruIsXXAga54xXqsfcl0qoTLcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM/6MhBf+iLAv/rDUR/7k+GvnFRyfw&#10;0U046eBSTOLpV2TO5F96vddmjK3MapufxGynk75vr4q5cbWDtnS6fLN3vnaxfMJxr4LEbq6Hxm6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofG/6Qh&#10;Bf+jLAv/rzUQ/7w+GPTJRiXq2E024udPTNzvVWPG5l94tNpliaXQaZaYyGyhjcNvqIW/ca5+u3Sy&#10;eLl3tnO3e7lutYC8a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb5rtIW+/6UhBP+kLAv/szUP+8E+F+3PRiLh30s02OtPTM/zVGK86F50q95khJ3U&#10;aZCRzm2Zh8lvoIDFcqV6wnSpdMB4rHC+e69rvICyaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz/6YhBP+oKwr/uDQN88c9FOTYRR7W5kk1&#10;y/FOTMT3U1+x7F1woeJkfZXbaYeK1W6PgtBxlXvNdJp2y3edccl5oG3HfaJpxYGlZsSFpmbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm/6ggBP+u&#10;Kgj8vzML6c88ENfhQh7K7Uk1v/hNSrf7Ulum8V1pmOlldIzian2D3W+EfNpziXfXd4xz1XqPb9N9&#10;kWzRgJRo0ISWZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5dlz4eX/6ogA/+1KQbwyDEH2t0zDMvqQiG+9kg1sv9MRqn/UVWb911gjvBlaoXrbHF9&#10;53F2d+R2enPieX1v4Xx/bN+AgWneg4Nn3YeFZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG/60fA/m/JQPf1iICy+gyD770QSKw/0UzpP9K&#10;QZz/UU2P/l1WhflmXn30bmR28nNocu94a27ufG1s7X9vauyCcGfqhXJl6olzY+mMdGPpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0/7YcAujNFAHM&#10;5h0EvvMxErH/PiKj/0Ivlv9IOo3/UESE/1xLe/9nUXT+blZv/HNZbPt4W2n5fF1n+H9eZviDX2T3&#10;hmBi9olhYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGJh9oxi88QPAM7aCwC98x0Hsf8yFKP/Oh+V/z8qif9GM4D/Tzp4/1tAcf9mRWz/bUho/3NK&#10;Zv93TGT/e01i/39OYf+CT2D/hVBe/4lRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRzMsJAL7mDAGv/x4JpP8wE5X/NRyH/zwkfP9EK3P/&#10;TTFs/1g1Z/9jOWP/azth/3E9X/91Pl3/eT9c/3xAW/9/QVr/gkFZ/4ZCWP+IQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC/5kfBf+WKwv/lTYS&#10;/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXC&#10;dqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuM&#10;ns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4&#10;qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+&#10;Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5&#10;wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+F&#10;kabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o&#10;7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+o&#10;Ryb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSq&#10;vL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;/5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabL&#10;gJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4&#10;eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/&#10;rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1x&#10;sr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kf&#10;Bf+XKwv/lzYS/6E+Gv+qRiX/sFA0/7FaRf+wZFf3rG1p7Kd3e+GefYrZloOX0Y6JosuIjqvHgpOx&#10;xH6Xt8F6nLu+d6K/vHWqwrVxrsOzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8Gzcq/B/5kfBf+XKgr/mDUS/6M9Gv+sRiX/s080/7RZRv+0Y1j2sWxr6q11fd+j&#10;e43Vm4GczZKGqMeLirHChY+5v4CUvrt8msO5eaHHtXapyq11rMardq3Eq3atxKt2rcSrdq3Eq3at&#10;xKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E/5ofBP+YKgr/mjQS/6U9Gf+uRiX/tU40&#10;/7dYRv+3YVn1tWps6bJzf92oeJDTn36gypaCrMSOh7e+iIy/uoORxbd/mMu0fKHPq3ilz6V5qsik&#10;eazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazG/5ofBP+Y&#10;Kgr/mzQR/6Y9Gf+vRSX/t040/7pXRv+7YFn0uWlt57ZxgdysdpPQpHujyJp/scCThLy7jInFt4iQ&#10;y7SGmc6yhqTRpHyk0Z99qcqefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsiefarI/5sfBP+ZKgr/nDQR/6c8Gf+xRST/uU00/7xXRv6+X1n0vWdu57pvgtqxdJXP&#10;qHmmxZ99tL6XgcC5lIrGtZGSy6+NmM+qiqHSnoKj05mBqMyYgqnKmIKpypiCqcqYgqnKmIKpypiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK/5sfBP+ZKgr/nTQR/6k8GP+yRST/u00z/79W&#10;Rv3BXlrzwWZv5r9tg9m2c5fNrXeoxKV7t76hg8C2m4nGrpWPzKiRlc+ijp7SmYei05SGp82ThqjL&#10;k4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL/5sfBP+ZKgr/&#10;njMR/6o8GP+zRST/vEwz/8FVRvvEXVrzxWVv5cNshNi7cZjMsnWrw618trmlgb+wnobGqJmMy6GV&#10;ktCbkpvTlI6i1I+Kps6PiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMuPiqjL/5sfBP+aKgr/nzMQ/6s8GP+1RCP/vkwz/sNVRfnHXFrxyWRv5chqhdbBb5rKuXSq&#10;vrB6trOpf7+qooTGop2Ky5uakM+Vl5nSj5Si1IqQps6Kj6jMio+ozIqPqMyKj6jMio+ozIqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM/5wfBP+aKgr/oDMQ/6w8GP+2RCP/v0wy/MZURfbK&#10;XFrvzWJw5M1ohtPFbZrFvHOqubR4ta6tfb6lp4LFnaKIy5Wfjs+PnJbSi5yi04aVps6GlKfMhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM/5wfBP+aKQr/ojMQ&#10;/607F/+3RCP/wUwy+clTRfPNWlrs0mBw4NBmhs7IbJrAv3GptLh3tamxfL6frIHFl6iGypCkjM6K&#10;opXRhaKh0oGcps6BmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8yBmqfM/5weBP+bKQr/ozMQ/687F/+5RCL9w0sx9sxSRPDSWVno2l9w29VkhsnMapm6w2+orbt0&#10;tKK0eb2Yr33DkKyDyImpicyDp5HPfqac0H2kps18oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL/50eBP+bKQr/pTIP/7E7Fv+8RCH6xksx89FRQ+vaV1nj&#10;311v09tjhcLPaZexxG2npLxwspi1dLuOsXjChq19xoCrgsp6qYrNdqiUznapo8x3q6jKd6uoyner&#10;qMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jK/50eBP+cKQr/pzIP/7M7&#10;Fv++QyD1yksv7tZQQubhVlfc5Ftuy95jg7rRaJSpx2yjm75urpC4cbeGtHS9frB4wneufMZyrIPJ&#10;bauMym2rmclurJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8du&#10;rJ/H/54eBP+dKQn/qTIO/7Y6FPrCQx/wzkou591PQOLpUlfS6FptweBigLHUZ5GhymuelMNuqIm9&#10;cbCAuXS2ebZ3unS0e71usoHAarCIwmewksNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsNmsJbD/58eBP+eKQn/rTEN/7o6E/THQh3o1Uor3+RMP9fsUVbJ7llr&#10;t+NhfKjYZ4uaz2uXjcluoIPEcad7wHSsdb14sHC7e7NsuYC2aLiGuGS3j7ljtpG6Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6/6AeBP+hKAj/sTAL+8A5EezO&#10;Qhnf30co0+lMQMrxUVW+8lhoreZhd57dZ4SS1WyPh89vln7Lc5x4yHahcsZ5pG7EfKdpwoGpZsCG&#10;rGK/ja1hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u&#10;/6IdA/+mJwf/ty8J8sc4DeHYQRTS5kYqx/BMQL74UFOy9VdjouthcJXjZ3uK3W2Egdhxi3rUdZB0&#10;0nmTcNB8lmzOf5lozIObZMuInWHKjZ9gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj59gyY+f/6QdA/+tJgX7vi0G5tA0CNPiPBbH7kYru/lKPrD+T0+m+ldcmPFh&#10;aIzraHGD5m54e+JzfXXfeIFx3XuEbdt/h2rag4ln2YaKZNeLjGHWkI5g1ZGOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO/6ccA/+1IwPuySYD1d8pB8fsPBm6&#10;+EQrrf9IO6P/TUma/1dUjflhXYT0amV88HBqdu12bnHrenFt6X50a+iCdmjmhXdm5Yh5Y+SMemHj&#10;kXxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8/6sb&#10;AvfAHQHZ3BIBx+soCrr3Oxqs/0EpoP9GNpX/TEGN/1ZLg/9hUnv9a1d0+nFcb/h2X2z2e2Fp9X9j&#10;Z/SDZGXzhmZj8opnYfGOaF/wkmlf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2pf8JNq/7cVAdbPCwDH6hMCufcpDaz/ORqe/z4mkv9EMIf/SzmA/1RAeP9hRnL/&#10;akps/3BNaf92UGb/e1Fk/39TY/+DVGH/hlVg/olWXv6NV139klhc/ZNYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY1sQIAMbUCQC49xQEq/8pDp7/NBiQ/zoh&#10;hP9BKXr/STBy/1I2bP9eOmj/aD1k/29AYf90QV//eUNe/31EXf+ARVz/hEVb/4dGWv+KR1j/j0dY&#10;/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIxMcHALfb&#10;BwGp/xYGn/8qDZD/MBWD/zYcd/8+Im7/Ryhm/1AsYf9aL13/ZDFb/2wzWf9xNVj/dTZW/3k2Vv98&#10;N1X/fzdU/4I4U/+FOVL/iTlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijlS/4o5/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfn&#10;jomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZ&#10;PP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6t&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/&#10;jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1&#10;pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC&#10;4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+l&#10;ZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ&#10;/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLP&#10;c6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaP&#10;i9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/&#10;oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5MdBP+QKQn/jzQQ/5o7&#10;F/+iRCD/qU0t/6pYPP+oYkz/pGxc9Z92bOyZf3rkkYeG3omNkNiDk5jTfpmf0HqdpM12oqnLdKes&#10;yXGtr8dvtLLBbLm0vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8&#10;bLux/5QdBP+RKAn/kTMQ/5w6Fv+kQyD/rEwt/61WPf+tYE3+qWpe9KV0buqffX3hloOL2Y6KltOH&#10;kKDOgZWnynyarcd4n7LEdaW2wnKrucBwtLu3brW5s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLWzb7i1/5QdBP+SKAn/kzIP/546Fv+nQyD/rkst/7FVPf+wX079rmhf&#10;8qpycOekeoHemoCP1ZKHnM6LjKbJhJGvxH6XtcF5nLu+dqO/vHSrwrRvrsOucrO8q3O2uKtztrir&#10;c7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4/5UcBP+SKAn/lTIP/6A6Fv+p&#10;Qh//sEot/7RUPf+0Xk79s2dg8a9wcuapeIPbn36T0peDocuOiazEho61wICUvbx7msO6eqPFt3mr&#10;x6xzrMandbG/pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6&#10;/5UcBP+TKAn/ljEP/6E5Ff+qQh//skos/7ZTPP+3XU77tmVh8LRudOStdYbZpHuWz5uApceShbHB&#10;iou7vYeUwLuFncS2gqTHsH6qyKV3qsihebDBn3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7yferO8/5UcBP+TKAn/lzEP/6M5Ff+sQh//tEos/7lTPP+6XE74umRi77hs&#10;deOyc4jYqXmZzZ9+qcWYhLS/k4y8uI2TwbOJmcWuhqHIqoSpyZ98qcqbfa7CmX6yvZl+sr2ZfrK9&#10;mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9/5YcBP+TKAn/mDAO/6Q5Ff+tQR7/&#10;tUks/7tSPP29W072vWNi7r1rduK2cYnVrneby6V8qsKdg7S5lom8spGQwayMlsaniZ3Io4emypmA&#10;qMuWga7ElYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+/5Yc&#10;BP+UJwn/mTAO/6U5FP+uQR7/t0kr/71RPPy/Wk70wWJi7MFpd+G7cIvSsXSdx6h7qryggbS0moe8&#10;rJSNwqaQlMagjZvJnIuky5WGqMuRha3FkIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb+QhbG//5YcBP+UJwj/mjAO/6Y4FP+wQR3/uEkr/79RPPrCWU7yxGFj6cVod92+&#10;bYzNtHOdwqt5qrekfrSunYS8ppiKwaCUkcaakZjJlo+hy5CLqMyMiazFjImwwIyJsMCMibDAjImw&#10;wIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDA/5ccBP+VJwj/mzAO/6c4FP+xQR3/ukkr&#10;/8JQO/jGWE7wyF9j5shmeNjBa43Jt3Gdva93qbKnfLOpoYK7oZyIwZqYj8aUlpbJkJSfy4uRqMyH&#10;jqzGh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDB/5cbA/+V&#10;Jwj/nS8N/6k4E/+zQB3/vEgq/MVPO/bJV07tzV5j4stkeNLEaozEu2+cuLJ1qa2re7OjpoC7m6GG&#10;wZSdjcWOm5TIipmdyoaZqMuCk6zGgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8GCkq/B/5cbA/+VJwj/ni8N/6o4E/+1QBz/vkgp+chOOvPNVk3q01xi3s9ieM3HaIu/&#10;vm6bsrdzqKewebKeq366laeEwI6ji8SIoZLHg5+ayYCgp8p9mqzGfZivwX2Yr8F9mK/BfZivwX2Y&#10;r8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B/5gbA/+WJwj/oC8N/6w3Ev+3QBv9wUgo9stO&#10;Oe/TVEzm2Vpi2NRhd8fLZ4q5w2yarbxyp6G2d7GYsX24j62CvoiqicOCqJDGfaeZyHqnpcl3oqzF&#10;eJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB/5gbA/+XJgj/&#10;oi8M/643Ev+5Pxr5xEcn8c5NOOrbU0vg31lg0NpfdsHQZYmzyWuZpsJwpZu9da+RuHu2iLWAvIGy&#10;hsB7sI3Ddq6WxXOuocZyra3EcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMByqbDA/5kbA/+YJgj/pC4L/7E2Ef69Pxn0yEcl69RNNuXjUEnZ41dfyd9edLrXZIasz2mW&#10;ncdto5HAcayGu3Wzfrd6uXe0f71ysoW/bbGNwWqwl8JpsaXBbLSyvWy0sr1stLK9bLSyvWy0sr1s&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9/5obA/+ZJgj/py0K/7U2D/nBPxfuzkYj5NxMMt3n&#10;T0nP6FZewORdcrLeZIKj1GmRlcttnInFcKV/wHOsd7x3sXC5fLVrt4G4Z7aHumO1kLthtZu8Y7em&#10;uWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5/5sbA/+bJQf/qy0J&#10;/7k1DfLHPhXl1UYf2uNJM8/rTknG7VRdt+pcbqjiY32a2WmKjtJtlITMcZt7yHWhc8R4pm7CfKlp&#10;wIGsZb6HrmK9jrBfvZexXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68&#10;nrFevJ6x/5waA/+gJAb/sCwI+cA0C+nPPRDa30IdzulJM8TxTki78lJarfBbaZ7nY3aS4GmBh9pv&#10;iX7Uc5B30XeVcc57mWzMf5xoyoOeZMmIoGHHjqJexpWkXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6Rcxpuk/54aA/+lIwX/tyoF8MgyB9zbNQzO50IfwvFINLj5TEav&#10;91FVovVbYpXtZG2K52t2gOJwfXnedYJz23qHbtl+imvXgoxn1YaOZNSLkGHTkJJe0ZaUXNGblVzR&#10;m5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuV/6EZAv+tIQP4vyYD4tQl&#10;A87lMw/C8EIhtvpHM6v+S0Ki/lBPl/tbWov1ZWOC8GxqeuxycHTpeHRv53x3bOWBemjjhHxm4oh9&#10;Y+GMf2DgkYFe35aCXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc&#10;3pqD/6MZAv+2HQHpzBcBz+MeA8LwMxK1+kAiqf9EMJ3/ST2V/1BIi/9bUIL9ZVd6+W1ddPZzYW/0&#10;eWRr8n5naPGCaWbwhmpk74psYu6ObWDtkm5d7JdwXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3Fc65tx/6wVAfPDEADR2gsAwe8fBrT7MxOo/zwgm/9CLJD/SDaH/08/&#10;f/9aRnj/ZUtx/21PbP9zUmn/eVVm/n5XZP2CWGL8hllh+4paX/qOW176klxc+ZddW/ibXlv4m15b&#10;+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte+rkOAM3LCQDA5g0BsvwgCKf/&#10;MxOa/zkdjf8/JoL/Ri56/041c/9YOm3/Yz9p/2xCZf9yRGL/d0Zg/3xHX/+BSF3/hUlc/4hKW/+M&#10;S1r/kExY/5VNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lN&#10;zcEGAL7QBwCx9g4Cpf8hCZn/LhKM/zQZgP87IHb/Qydt/0wsZv9UMGL/YDNe/2k1XP9vN1r/dDhZ&#10;/3k5WP99Olf/gDtW/4Q7Vf+HPFT/iz1T/5A9Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz5S/5M+vcUFALDXBQCj/xADmf8iCYv/KQ9+/zAVc/84Gmn/QB9i/0kjW/9R&#10;Jlf/WihV/2IqUv9pK1H/byxQ/3MtT/93Lk7/ei5O/30vTf+AL0z/hDBL/4gwS/+LMEv/izBL/4sw&#10;S/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw/4scBP+IKAj/hDQO/486FP+XQhz/&#10;nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNps&#10;uZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/+L/&#10;4klDQ19QUk9GSUxFAAcJ/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiN&#10;gmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn&#10;/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbY&#10;a8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+I&#10;KAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSj&#10;it9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfy&#10;iItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55X&#10;NP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY&#10;1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+JKAj/&#10;hTMO/5A5FP+YQhz/nksn/59WNP+eYUL/mm1Q/5V3XfePgWjxiYty64OSe+d9mILjeJ2I4HSjjN1y&#10;qJDbb62T2m6zlthsupjWa8Kb0WnKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbK&#10;nMpmypzKZsqc/4wcA/+JJwj/iDIO/5M4FP+bQRz/okon/6RUNP+iX0P/n2pR/Zp0X/WUfmztjoh4&#10;54ePgeKAlYrde5qQ2negltZ0pprUcaye0m+yodBtuaPPbMOmxWfDpsBpx6HAacehwGnHocBpx6HA&#10;acehwGnHocBpx6HAacehwGnHocBpx6HAaceh/40cA/+KJwj/ijEN/5Y3E/+eQBv/pUkn/6dTNP+n&#10;XUP/pGhT/KByYvKafHDqlIV944uLiN2EkpHYfpiY03qen9B1pKTNcqqoy2+wq8ltuK7CabywvGvA&#10;qrdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl/40bA/+LJwj/jDAN&#10;/5g3E/+gQBv/p0gm/6tSNP+rXET/qWZU+qVwZPCfeXPnmIKB34+IjdmIj5fSgZWgznubp8p2oa3H&#10;c6ixxXCvtcFtt7e5a7i1s269rrBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBw&#10;waiwcMGo/44bA/+LJgj/jjAN/5o2Ev+iPxr/qUgm/65RNP+uW0T/rGRV+apuZe+ld3blnX+F3JSF&#10;ktSMjJ3OhJKnyX2Yr8R4nrXCdae5wXSxu7hws7uxb7a4rHG7salzv6upc7+rqXO/q6lzv6upc7+r&#10;qXO/q6lzv6upc7+rqXO/q6lzv6upc7+r/44bA/+MJgj/kC8N/5s2Ev+kPxr/q0cm/7FQNP+xWUT8&#10;sGNV9q5sZ+2qdXjjoXyI2ZiDltGQiaPKh4+txYKXtMJ/oLi+fKi7u3qwvbF0sr2pcrS7pnS5s6N2&#10;vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6t/48bA/+MJgf/kS4M/502&#10;Ev+mPhr/rUcl/7NPNP+0WET6tGFW87JqaOyvc3rhpnqL1p2Ams2UhqfGjY2vv4eUtbqCnLm1f6S8&#10;sn2svqt5sb+jdrK9oHi4tZ55va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+e&#10;eb2v/48bA/+NJgf/ky4M/541Ef+oPhn/r0Yl/7ZOM/63V0T3t2BW8LZoaeizcHveqneN0J98nceX&#10;g6e/kIqvuIuRtrKGmLqtg6C9qYGpv6V+sMCcebG/mnu3t5h9u7CYfbuwmH27sJh9u7CYfbuwmH27&#10;sJh9u7CYfbuwmH27sJh9u7CYfbuw/5AaA/+NJgf/lC0M/6A1Ef+pPhn/sUYk/7hNM/y7VkT1u19W&#10;7btnaeO1bn3WrHOPyqN6ncGbgKe4lIewsY+OtquKlbumh52+ooWlwJ+Er8GWfrDBlH+2uJOAu7KT&#10;gLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy/5AaA/+OJgf/lS0M/6E1Ef+r&#10;PRj/s0Yk/7pNM/q+VUTzv11W6r9lat+4a37Qr3GPxaZ4nLuffqeymIWvq5OLtqWOk7ufi5q+m4mi&#10;wZiIrMKQgq/Cj4O1uY+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqz&#10;/5AaA/+OJQf/liwL/6I1EP+sPRj/tUUj/7xMMvjBVEPww1xW58Njatq7aX7MsnCPwKp2nLaifKet&#10;nIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKLiK7Cioi0uoqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqI&#10;ubSKiLm0ioi5tIqIubSKiLm0/5EaA/+PJQf/mCwL/6Q0EP+uPRj/t0Uj/79MMvbFU0PuyFtW48Zh&#10;atS/aH7Htm6Ou610nLGmeqanoICvn5uGtZiXjruTlZW+jpKdwYqSp8KGjq7ChI20u4WMubSFjLm0&#10;hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0/5EaA/+PJQf/mSwL/6Y0D/+wPBf/&#10;uUQi/MFLMfTJUkLrzVlV38lgas/CZn3CuWyNtrFym6ureKaipX6umaCEtZKdi7qMmpO+h5ibwISX&#10;pcKAlq/Cf5KzvICRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1/5Ia&#10;A/+QJQf/mywK/6c0D/+yPBb/u0Qh+cVLMPHOUUHn0lhU2s5eacrGZXy9vWuMsLZwmqWwdqWcqnyt&#10;k6aCtIyjibmGoJC9gZ6Zv32eosF7nq/BeZmzvHqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6&#10;l7i1epe4tXqXuLV6l7i1/5IZA/+QJQf/nSsK/6ozDv+1PBX8v0Qg9MhKLu3TUD/j2FZT09JdaMXK&#10;Y3u3wmmLqrtvmJ+2dKOVsXqsja2AsoWqh7d/p467eqaXvnemoL90pq2/c6G0u3SeuLV0nri1dJ64&#10;tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1/5MZA/+RJAf/nysJ/6wzDf+4OxT4w0Me&#10;781KLOfaTz3d3lVRzdhbZ77PYnqwyGeJpMJtl5m8cqGPuHiphrV+sH+yhbV5sIy4dK+Vu3Cvn7xu&#10;r6y8bau1uW6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0/5QZA/+S&#10;JAf/oioI/7AyDP68OhLyx0Ic6NNJKeHhTDvU41NRxt1aZbfVYHipz2aHnclrlJHFcJ6HwXamf758&#10;rHi8hLFyuou0bbmTtmq4nLhnt6e4Z7e3tmiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fosrux&#10;aLK7sWiyu7Fosrux/5UYA/+VIwb/pSkH/7QxCvjBOhDrzkIY4N1HJdXlSzvL51FQveNZY6/eX3Si&#10;2GWDltNqj4rOb5l/yHOhdcR4p27BfatpvoSuZb2LsWG8k7JfvJ2yX7yssWK/vq1iv76tYr++rWK/&#10;vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76t/5YYA/+ZIQX/qigG/7kwCPDIOA3h2EAT1ONF&#10;JsrrSzvB7E9Ps+hXYKblX2+a4mZ8jtxshoTVcY960HWVc816m2zKf59nx4SiY8aKpF/EkaZcxJmn&#10;WsOkp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn/5gXAv+eIAT/&#10;ryYF+MAuBubQMwjV4TwUyepFKL/ySju18U5Mqe9WW53tX2iS6mdzh+NtfH7ecoJ22niIcNd9jGvU&#10;gpBm0oeSY9GMlV/PkpZczpmYWc6imVjNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2r&#10;mljNq5pYzaua/5oXAv+lHgP/tyMD7ckmA9beKQbJ6TsXvvNEKbP4STqo901In/ZVVZT1X2CJ8Who&#10;gOxvcHjodXVy5Xp5beJ/fWnghIBl34mCYt2OhF/ck4Zd25mHWtqhiVjZqIlY2aiJWNmoiVjZqIlY&#10;2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ/5wWAv+tGwL2wR0B29oTAcnoKQm98zsZsv1DKKb+&#10;Rzac/UxDk/1VTYr9X1aB+WldefVwYnPydmdu8Hxqau6BbWfshm9k64txYeqPcl/plHRd6Jl1Wueg&#10;d1jmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4/6IVAf+3FQDYzwsA&#10;yucTArzzKQux/TsZpP9AJpn/RTKP/0s8h/9URH//X0t4/2lQcf9wVGz9dlhp+3xaZvqBXGP4hl5h&#10;94tfX/aQYV72lWJc9ZpjWvSgZFjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjz&#10;pWVY86Vl/60QANbDCADI0woAu/QVA6//Kg2j/zcYl/89Iov/QyyB/0o0ev9SOnP/Xj9u/2hDaf9v&#10;R2b/dUlj/3tLYf+BTF//hU5d/4pPXP+PUFr/k1FZ/5hSV/+eU1b/o1RW/6NUVv+jVFb/o1RW/6NU&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU2boFAMXHBwC52QgArP8XBaL/Kw2V/zMWif85Hn7/QCV1&#10;/0grbf9QMGf/WjRj/2U3YP9tOV7/cztc/3g9Wv99Plj/gj9X/4ZAVv+LQFX/j0FU/5RCU/+aQ1H/&#10;n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59Dxr4FALfNBQCq5AgBn/8Z&#10;BpT/KAyH/y4Te/81GXH/PR5p/0UjYv9NJlv/VilY/18sVv9oLVT/bi9T/3MwUv94MVH/fDFQ/4Ay&#10;T/+EM07/iDNN/4w0TP+SNEv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL&#10;/5Y1t8QDAKnUAgCc+QsCk/8bBYX/Iwp5/ykPbv8xFGX/ORhd/0EbV/9KHlP/UiBQ/1kiTf9gI0v/&#10;ZiRK/2slSf9vJUj/cyZH/3cmRv97J0X/fidF/4IoRP+HKEP/iylD/4spQ/+LKUP/iylD/4spQ/+L&#10;KUP/iylD/4spQ/+LKUP/iylD/4sp/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F&#10;/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+O&#10;QBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5&#10;f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7x&#10;dKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4&#10;T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/&#10;k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+do&#10;wIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4Mc&#10;A/+AJwf/fTIM/4g3Ef+QPxj/lUki/5dULf+WXzn/k2tF/453Uf+Iglv6hIxk9X+Ua/F6m3LudqJ3&#10;63Kne+lvrX/nbLKC5Wq4hORpv4fiaMeJ4GbPitZj1ozPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrP&#10;YtiKz2LYis9i2IrPYtiK/4QbA/+BJwf/gDEM/4s2Ef+TPhj/mUci/5xSLf+aXTr/mGlH/5N0U/6O&#10;fl/3iIlp8YKRcu19mHnpeJ9/5XSkhONwqojgbbCM3mu3j91qv5HbaciT1WbPlctk0ZPGZdSOxmXU&#10;jsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSO/4UbA/+CJgf/gjAM/441EP+WPRj/nEYh&#10;/6BQLf+fWzv/nGZI/5hxVvuTfGL0jYZt7oeOd+iAlYDkepyH4HWijN1yqJHab6+V2G23mdVrwJzS&#10;acmeyWXJnsJnzZi+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGT/4YbA/+D&#10;Jgf/hS8L/5A0EP+ZPRf/n0Yh/6NPLf+jWjv/oGRJ/51vWPqYeWXxkoNx6ouMfOSDkobffZmO2nig&#10;ldZ0p5rTcK6f0W22o89rwKXHZsKnwGjGortqy5u3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6W&#10;t2zOlrdszpa3bM6W/4YbA/+DJgf/hy4L/5M0EP+bPBf/oUUg/6dNLf+mWDv/pGJK/KFsWfecdmjv&#10;loB154+JgeCHkIzagJaV1XqendF1paPNcKyoy221rMdrvq29aL+suGvDprNtyJ+wb8yZsG/MmbBv&#10;zJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZ/4caA/+EJQf/iS0L/5UzD/+dPBb/pEQg/6pM&#10;Lf+qVzv+qGBL+KVqWvOhdGrtnH555JOGhtyLjZLVg5Scz3ybpct3o6rHdKutxHO1r79wvLC1a7yw&#10;sG7BqaxwxqKpcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqc/4caA/+EJQf/&#10;iywK/5czD/+fOxb/pkQf/6xLLP+uVTv7rF9L9apoXO6mcWznoHp835eCitWOiJjNhY+hx4CXp8J7&#10;nqy9eKevunawsbd1urKtcLqyqXG/rKV0xKSjdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJ&#10;nqN1yZ6jdcme/4gaA/+FJQf/jCsK/5gyDv+hOxX/qUMf/69LLP+xVDv4sV1L8a9mXOqrb27ho3Z/&#10;1Zl9j8yRhJnFioyivoSTqLl/mq20fKOwsHqrs615trSmdLm0onW9r593w6adecegnXnHoJ15x6Cd&#10;ecegnXnHoJ15x6CdecegnXnHoJ15x6Cdeceg/4gaA/+FJQf/jioK/5oyDv+jOhX/q0Ie/7FKK/21&#10;Uzv2tVxL7rNkXeWubG/bpXOBzp16j8WVgZm+joiit4iQqbGEl66sgJ+xqH6otKV9srWferi2m3m7&#10;sZl7waiYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai/4kaA/+GJQb/kCoK&#10;/5wxDf+lOhT/rUIe/7RKK/u4UjrzuVpL6rhiXuGxanDTqXCByKB3j7+Zfpm3koWisIyMqaqIlK6l&#10;hJyyoIKktZ2BrraZf7e3lH26s5N/wKqSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/&#10;xaOSf8Wj/4kZA/+GJAb/kSkJ/50xDf+nORT/r0Id/7ZJKvi8UDrwvVlL57xhXty1Z3HOrG+Bw6R1&#10;jrmcfJmxloKiqpGKqaOMka6eiZmymYahtZaFq7eThba3joG5tI6Dv6uNg8SljYPEpY2DxKWNg8Sl&#10;jYPEpY2DxKWNg8SljYPEpY2DxKWNg8Sl/4kZA/+HJAb/kykJ/58xDf+pORP/sUEc/7lJKfbATznt&#10;wldK5L9fXda5ZnDJsG2AvqhzjrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqbeMirS4iIa4tYiH&#10;vqyIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8Om/4oZA/+HJAb/lCkJ/6Ew&#10;DP+rORL/tEEc/LtIKPTDTjjrx1ZK4MNeXdG8ZW/Es2uAuatxja+kd5imnn6hnpqEqJeWjK6Rk5Sy&#10;jJGctYiPpreFj7G4goy3toKMvq2DjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aD&#10;jMOm/4oZA/+IJAb/ligI/6MwDP+tOBL/tkAb+r5IJ/HHTjfnzFVI3MdcXMy/Y2+/t2l/tLBwjKmp&#10;dZego3ugmJ+CqJGbia2KmZKyhZaatYGVpLd+la+3e5K3tn2Rva59kMKnfZDCp32Qwqd9kMKnfZDC&#10;p32Qwqd9kMKnfZDCp32Qwqd9kMKn/4sZA/+JJAb/mCgI/6UvC/+wOBH/uUAZ+MJHJu7LTTXk0FRG&#10;1ctbW8fDYm66u2h+rrRui6Ouc5aaqXqfkqWApoqhh6yEn4+xfp2YtHqcobZ4m6y2dZq3tneYva54&#10;lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn/4wYA/+KIwb/micH/6cvCv+z&#10;Nw/8vT8Y88ZGI+rQTDLg1VJFz89ZWsHIYGy0wGZ8qLpsip20cpWUsHiei6x+pYOohap9poyveKSV&#10;snSjn7Rxo6q1b6S5tHCgvq1yncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKn&#10;/4wYA/+MIgb/nScH/6ouCf+2Ng73wT4W7cxGIOTYSy7Z3FBEydRYWLvNXmuuxmV6osBqiJe7cJKN&#10;t3WbhLN8on2xg6h2r4qsca2Tr22tnbFqramyaa23sWqpv6xrpsOma6bDpmumw6ZrpsOma6bDpmum&#10;w6ZrpsOma6bDpmumw6ZrpsOm/40YAv+PIAX/oCYG/64tCP27NQzxxz0T5dNEHN3gSC3Q4U9CwttW&#10;VrTTXWinzWN4mshohY/Dbo+FwHSYfb16nna6gaRwuYmoa7iSqme3nKxluKitY7i2rWS1wallsMWk&#10;ZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk/44XAv+THwT/pCUF/7MsBvfBMwno&#10;zjwP3N5AGdDlSC7H5U1CueBVVKzbW2Wf1WF0ktBmgYfNbIt+ynKTdsh5mW/GgZ5qxYmiZcWSpGLE&#10;naZfxKenXcS0p17DxKRfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcig/5AX&#10;Av+YHQT/qSME/7kpBO7IMQbd2jQK0ORBG8brRy686kxBsOZTUqPjWmGX4GFujN1oeYLbboJ62XWJ&#10;ctV8j2vSgpNlz4iXYM2PmlzMl5xay6CdWMurnVfLup1ZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZ&#10;zMyZWczMmVnMzJlZzMyZ/5IWAv+dHAP/ryAC9sAlAuLTJAPQ4zIMxexAHbrxRy+w70s/pe1RTprr&#10;WlqP6mJlhehqbn3ncnV143h7b+B+gGndhIRk24qHYNmRiV3YmIta1qCNWNaojlbVtI5U1cGOVNXB&#10;jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGO/5QVAv+kGQL/txwB6csWAdHhHQLF7DEO&#10;uvVAHq73RS6j9Uo8mvRQSJDzWlOG82NbfvJsYnfxc2hx7nptbOuAcGfphnNj54x2YOaSeF3kmHpa&#10;4557WOOlfVbir35U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+/5gTAf+t&#10;FAHzww8A0tgLAMTsHgS49jERrf0+HqL9QyuX/Eg3jvxPQYX8WUl9/GNQd/xtVnD7dFpr+XpeaPeB&#10;YWT1h2Nh841lX/KTZ13xmWha8J5pWO+la1bvrWxU7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRt&#10;VO60bVTutG1U7rRt/6MQAPG5DADOyQkAxN8LALb3Hwas/zISoP87HZT/QSeK/0cxgf9OOXr/WD9z&#10;/2JFbv9sSWn/c0xm/3pPY/+AUWD/hlNe/4xUXP+SVVr+mFdZ/Z1YV/ykWVX7q1pU+7FbVPuxW1T7&#10;sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7Fb8K8IAM2/BwDAzQgAtO4OAqn/IQif/zERkv83&#10;Gof/PiJ9/0Updf9NMG7/VTVp/2A5Zf9qPGH/cT5f/3dAXP9+Qlr/hENZ/4lEV/+PRVb/lEZV/5pH&#10;U/+gSFL/p0lR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61Kz7gEAL7DBQCy&#10;1AYApv4QA5z/IwiQ/y0PhP8zFnn/Oxxw/0Miaf9KJ2L/Uipd/1wtWv9lMFj/bTFW/3MzVP95NFP/&#10;fjVS/4Q2UP+JN0//jjhO/5M4Tf+ZOUz/oDpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+m&#10;Okv/pjpL/6Y6v7wDALDKAwCj3AMBmf8SA4//IgiC/ygNdv8vEm3/Nxdl/z8bXv9HHlj/TiFU/1cj&#10;Uf9fJU7/ZSZN/2wnS/9xKEr/dilJ/3sqSP+AKkf/hStG/4krRf+OLET/lCxD/5otQ/+aLUP/mi1D&#10;/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otscIBAKPSAACV6wMBjP8TA4D/HAZ0/yMKaf8qDmD/&#10;MhJZ/zoVU/9CF07/SRlL/1EaSP9YHEb/XR1E/2MdQ/9nHkH/bB9A/3AfP/90ID7/eCA9/3wgPP+B&#10;ITv/hyE7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi/3odA/92KAb/cjML&#10;/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3&#10;abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3ea&#10;WP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/&#10;hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf&#10;3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3&#10;D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp&#10;9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz/3ocA/93Jwb/dDIL/382D/+GPRX/i0cd/45RJ/+MXjH/iWs8/4V3Rv+Bg07/fY9W/3mYXPx1&#10;oGH5cqZl92+tafVss2zzarlv8mjAcfBmyHPsZM116GHUduNf3nfbXeN51V3ldtVd5XbVXeV21V3l&#10;dtVd5XbVXeV21V3ldtVd5XbVXeV2/3scA/93Jwb/dzAK/4I1Dv+KPBX/j0Yd/5JPJ/+RXDL/jmg9&#10;/4p0SP+GgFL/gYta/H2VYfh4nWf1dKRt8nGqcfBusHTua7Z37Gm+eupnx33nZc5/4mLWgNlf3YHQ&#10;X+B+zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7/3wcA/94Jgb/ei8K/4UzDv+N&#10;OxT/kkQc/5ZOJ/+VWjL/kmU+/45xSv+KfVX+hYhe+YCSZ/R7mm7wdqFz7XKneOpvrn3obLSA5mm8&#10;g+RnxobhZc+I2WLXis9h2YjIYt2CxGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/&#10;/30bA/95Jgb/fC4K/4gyDv+QOhT/lUMc/5pMJ/+ZWDP/lmM//5JuTP+Oelf8iYVi9YSPa/B+l3Ps&#10;eZ566HSlgOVwq4XibLOJ4Gq7jN5oxo/aZtGSzmLRksdk1YzBZduGvWbdgr1m3YK9Zt2CvWbdgr1m&#10;3YK9Zt2CvWbdgr1m3YK9Zt2C/30bA/96Jgb/fywK/4sxDf+TOhP/mEIc/51LJv+dVjP/m2FA/5ds&#10;TfuSdlr3jYFm8oiMcOyClHnne5uB43WiiN9xqY7cbbGS2Wu7ltdpyJnMZMubxWXOl8Bn0pG6aNiK&#10;tmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG/34bA/97Jgb/gSsJ/40xDf+VORP/&#10;m0Ib/6BKJv+hVDP/n19B+5xpT/aXc13xkn5q7IyIdeeFkYDifpiJ3Xigkdhyp5fSba+dz2y5n8xr&#10;xaDDZ8egvGjLm7dq0JSybNWNr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJ/34a&#10;A/97JQb/gyoJ/48wDP+YOBL/nkEb/6NJJv+mUjP9pF1B96FnUPGccV/rl3tt5Y+Det6Hi4bVfpKR&#10;z3iZl8p0oZzHcaqfw2+zocFuv6O6a8Wjs2vIn69tzZirb9KRqXDWjKlw1oypcNaMqXDWjKlw1oyp&#10;cNaMqXDWjKlw1oypcNaM/38aA/98JQb/hikI/5IvDP+bOBL/oUAa/6dIJf+qUTL5qVtB86ZkUeyi&#10;bmHlmnZw3JF+f9KJhovLgo2TxX2VmcB4nZ68daWhuXOupLZyuaWycMOmq2/Goqhxy5ukc9CTonTU&#10;jqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSO/4AaA/98JQb/iCgI/5QvC/+dNxH/pD8Z&#10;/6pHJP2uTzL2rVlB76tiUuema2LennJz0pV6gcqNgovDh4qTvYGRmrd9mZ+zeaGjr3eqpqx2tKeq&#10;dsGoo3PDpaB1yZ6ed8+WnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KR/4AaA/99&#10;JQb/iicI/5YuC/+fNhD/pz8Y/61HI/uyTjHzsldB67FgUuKqaGTWonB0zJl3gcOSf4u8i4aUtYaO&#10;mq+BlaCqfp2kpnump6N6sKmhebypm3fBqJl5x6CYes2Yl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GT&#10;l3vRk5d70ZOXe9GT/4EaA/9+JAb/jCYH/5guCv+iNhD/qT4Y/69GI/i1TTDwt1ZA57VeUt2uZmTQ&#10;pW5zxp11gL2WfIu1kIOUroqLm6iGkqCjgpqln3+jqJt+raqYfbmrlHvAqpN9xqKSfsyZkX/QlJF/&#10;0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CU/4EZA/9+JAb/jSYH/5otCv+kNQ//rD0X/rJF&#10;Iva4TDDtvFRA5LhdUdeyZGPLqWxzwKFzgLeaeouvlICTqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWr&#10;jYG/q42BxaSMgsubjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+V/4IZA/9/JAb/&#10;jyUH/5wtCf+mNQ7/rj0W/LVFIfO8Sy7qwVI/4LxbUdG1Y2PGrWpyu6Vxf7Ked4qpmH6TopOFmpuP&#10;jaCWjJWlkYmdqI2Hp6uKh7Ksh4e/rIaGxKWHhsqch4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bO&#10;l4eGzpeHhs6X/4IZA/+AIwX/kSUG/54sCf+oNA3/sTwV+rhEH/C/Sy3nxVE93MBaUM24YWLBsGhx&#10;tqlvfqyidYmknXySnJiCmpWUiqCPkZKlio6bqIaNpauDjLCsgY2+rICLw6aBi8mdgYvNmIGLzZiB&#10;i82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82Y/4MZA/+CIgX/kyQG/6AsCP+rMw3/tDwU97xDHu7E&#10;SivkyVE71cRYT8i8YGG8tGdwsa1tfaenc4meonmSlp2AmY+aiJ+Jl5Ckg5SYqH+Toqp8kq2repK7&#10;rHqRw6Z7kMmefI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y/4MYAv+EIQX/lSQG&#10;/6IrCP+tMwv+tzsS9MBCHOrJSSjgzU850MdXTsPAXmC3uGVvq7JrfKGscYeYp3iQkKN+mImghZ6C&#10;nY2jfZuWp3iZoKl1mauqc5m4q3OYw6Z1lsmedpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaV&#10;zZl2lc2Z/4QYAv+HIAX/lyMF/6UqB/+xMgr7uzoQ8cVBGefPSCXb0k04y8tVTL3EXV6xvmNupbhq&#10;e5uyb4aSrnaPiap8loKng5x7pIuhdqKUpXGhnaduoKmpbKG2qW2hw6ZvncmecJzNmHCczZhwnM2Y&#10;cJzNmHCczZhwnM2YcJzNmHCczZhwnM2Y/4UYAv+KHgT/miIE/6gpBv+1MAj2wDgO68tAFeHYRiDT&#10;2Es2xdBUS7fJW1yrw2Jsn75oeJS5boOLtXOMg7J6k3uvgZl1rYmeb6uSomuqnKRoqqelZqq0pmar&#10;xaRopsqcaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2X/4YXAv+NHAT/niEE/6wn&#10;Bf26LwbvxzYK49Q+ENjfQx/L3ko0vtZSSLDQWlqkymBpmMZmdo3BbICEvnKJe7t4kHS5f5Vut4ea&#10;abaQnWW1m6BitKahYLWzoV+2xaBhscyaYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Vi&#10;rs+V/4cXAv+RGgP/oiAD/7IlA/XAKwTmzzEG2N44D8zlQyDD4kkztt5RRqnYWFec0l5lkM5kcobL&#10;anx8yHCEdMZ3im7Efo9ow4eUY8KQl1/Bm5lcwaaaW8Kzm1rDxZpbvs+VXLrSkVy60pFcutKRXLrS&#10;kVy60pFcutKRXLrSkVy60pFcutKR/4kWAv+WGQL/qB0C/rghAuzJIgLZ3SUEzOU3EcLqQyK350gz&#10;rORPRKDgVlOU3V1giNpja37WanV11HB9btJ3g2fRf4hi0IeLXtCRjlrQnJBY0KeRVtC1klXSx5FW&#10;zdSOVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaL/4sVAv+dFwH/rxkB9MEYAd3Y&#10;EQDM5SYFwe43E7bvQiOr7UcyoetMQJbpVU2L511YguZlYXnkbGly5HRvbON8dGfihHhi4o17XuKV&#10;flvgnoBY36eCVd6xg1PevoNS3tKDUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyC&#10;/48TAv+kEwH+uBIA1swLAMzkEQHA7yYHtfU4Far0QCKf80YwlfJLPIzxVEaC8F1PevBmVnTwblxu&#10;73Zhae9+ZGXvhmhh745qXu6WbVvtnm9Y66VwVuuucVTquHJS6sdzUenVc1Hp1XNR6dVzUenVc1Hp&#10;1XNR6dVzUenVc1Hp1XNR6dVz/5gQAf+uDgDUwQkAyc8JAL7wEgKz+ScKqfs4FZ77PiGT+0QsifpK&#10;NYH6Uz55+l1FcvpmSm36b05o+nZSZPp+VWH6hldf+45aXPqWW1r5nV1X+KVeVfesYFP3tWFS9sFh&#10;UPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi/6MLANa4BgDGxAcAu9QJALD8FAOm&#10;/ykLnP81FZD/Ox6G/0Imff9JLnX/UTRv/1s6af9lPmX/bkFi/3VEX/98Rlz/g0ha/4tJWP+TS1b/&#10;m0xV/6JNU/+pTlH/sU9Q/7tQT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NR2q8C&#10;AMa8BQC5yQUArdsIAKP/FwSa/ysLjv8xEoP/OBp5/0AgcP9HJmn/Tytj/1gvX/9iMlz/azRa/3I2&#10;WP94OFb/fzlU/4Y7Uv+NPFH/lT1P/5w+Tv+jPk3/qj9L/7NASv+5QUr/uUFK/7lBSv+5QUr/uUFK&#10;/7lBSv+5QUr/uUFK/7lByLUCALjBBACr0AMAn+sJAZb/GgWL/yYKf/8tD3X/NRVs/z0aZf9EHl7/&#10;TCJY/1QlVf9dJ1L/ZSlQ/2wqTv9zK03/eSxM/38tSv+FLkn/jC9I/5IwR/+ZMEX/oDFE/6kyQ/+u&#10;MkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yuLoCAKrIAACd2QAAkv8MAon/GgR9/yEI&#10;cv8oDGj/MBBg/zgUWv9AF1T/SBpP/08cTP9XHUn/XR5H/2MgRf9pIET/byFC/3QiQf96IkD/gCM/&#10;/4YkPv+MJD3/kiU8/5klO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mq8EAAJ3Q&#10;AACP4QAAhv8OAnr/FQNu/xwGZP8jCVz/KwxV/zMPT/87EUn/QhNG/0kUQv9PFkD/VRY+/1oXPP9f&#10;GDv/ZBg5/2gZOP9tGTf/cho2/3caNf98GjT/gRsz/4gbMv+NGzL/jRsy/40bMv+NGzL/jRsy/40b&#10;Mv+NGzL/jRsy/40b/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/&#10;c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ&#10;8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BR&#10;If9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc&#10;817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/&#10;aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9o&#10;u1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5Vnx&#10;X+VZ8V/lWfFf/3AeA/9sKAb/azEJ/3U2Df97PBL/f0YZ/4NQIf+BXir/fmsz/3t4O/94hkL/dZJI&#10;/3KbTf9wpFH/baxU/2uyV/9puVr/Z8Fc/GXHXvhizF/1YNNh8F7dYuxc5GPoW+lk4lrvZOBa8GLg&#10;WvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi/3EdA/9tKAb/bjAJ/3g0DP9/OxL/g0QZ/4dOIf+G&#10;Wyv/g2g0/391Pf98gkX/eY5M/3aZUv9yoVb/b6la/m2wXvxqt2H7aL5j+WbGZfRjzGfwYdNp61/e&#10;a+Zd5WzgW+lt2VzuaNZc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n/3IdA/9uKAb/cS4J&#10;/3syDP+DOhH/h0MY/4pMIf+KWSv/h2U1/4NyP/9/fkj/fItQ/3mWVv91n1z9cqZg+m6tZPhstGj2&#10;abxr9GfFbfBkzHDrYdNy5V/fc95c5XTWXOhxz17tbM1e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e&#10;7mvNXu5r/3McA/9vJwb/dC0I/34xDP+GORH/i0IY/45LIf+OViv/i2M2/4dvQf+De0v/f4dT/nyS&#10;W/x4nGH5dKRn9nCra/Ntsm/xarpz72jDdutlzHjmYtV63l/ffNNd43vNX+Z2x2DqcMZg7G7GYOxu&#10;xmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxu/3QcA/9wJwb/disI/4EvC/+JOBD/jkAY/5JJIf+TVCz/&#10;kGA3/4xsQ/+Hd037g4NX+H+OYPZ6l2fzdqBu8HKoc+1ur3jra7h86GjCf+ZmzYLfYtiE0V/chcpg&#10;4H/FYeN6v2PodL5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+ly/3QcA/9wJgb/eSoI/4Uu&#10;C/+NNxD/kj8X/5ZIIP+XUiz/lV44/pFpRPqMdFD1h39b8oKJZe59k27qd5t153KjfORuq4HharOG&#10;3me9itplyo3SYtSOyGLYisJj3IS8ZeB+t2bleLZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2&#10;ZuZ2/3UbA/9xJgb/fCgH/4gtCv+QNg//lj4W/5pHIP+cUCv/mls4+ZdmRfSScFLvjHtf6oWFauV+&#10;jXTgeJV923KdhdRtpIvQaq2OzWi3kMtow5HIZ9GSv2XUj7ln2Ym0aN2CsGnifK5q5HmuauR5rmrk&#10;ea5q5HmuauR5rmrkea5q5HmuauR5/3YbA/9yJgX/fycH/4osCv+TNQ7/mT0W/55GH/+hTiv7oFk4&#10;9ZxjRu+YbVTokHdi4oh/b9qAh3vSeo+DzXWXiclxn43FbqiRwmyxk79rvJW9a8uVtmnQlLFr1Y2s&#10;bNuGqG3gf6dt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8/3YbA/9zJQX/gSYH/40sCf+W&#10;NA7/nTwV/6FEHv6lTCr3pVc48KJhR+mcalbhlHJl2Ix7c8+Fg3zJf4uEw3qTir92m4+6c6OTt3Cs&#10;lrRvt5exb8SYrG3NmKlv05ClcNiJoXHegqBx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/&#10;/3cbA/90JQX/gyUG/5ArCf+ZMw3/oDsU/6VDHfupSynzqlQ47KheR+OhZ1famW9nz5F4c8eKgH3B&#10;hIiFu3+Pi7V6l5Cxd5+UrXSol6pzspmncr+apHLLmqFz0JOedNaMm3XchJp13oGadd6BmnXegZp1&#10;3oGadd6BmnXegZp13oGadd6B/3gaA/92JAX/hiMG/5IqCP+bMgz/ozoT/6hCHPitSijwr1I356xc&#10;R96lZFjRnW1myJV1c8COfH25iYSFs4OMjK1/k5Gpe5uVpXmkmaF3rpuedrqcnXfKnJl3z5aXeNSO&#10;lXjbhpR43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D/3gaA/94IwX/iCMG/5QqCP+eMQv/&#10;pjoS/qtCG/WwSSfstVA247BaRtipY1fMoWtmwppycrqTenyzjYGFrIiJjKaEkJGhgJiWnX2hmpl7&#10;qpyWe7adlHvGnpJ7zZiRfNOQj3zZiI983IWPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyF/3ka&#10;A/96IgX/iiIF/5YpB/+gMQv/qDkR+69BGvK0SCbpuU8037RZRdKtYVbHpWllvZ5wcrSXd3ytkX6F&#10;poyGjKCIjZGahZWWloKempKAp52Pf7OejYDCnouAzJqLgdKSioDYiYmA24aJgNuGiYDbhomA24aJ&#10;gNuGiYDbhomA24aJgNuG/3kaAv97IQT/iyIF/5goB/+jMAr/qzgQ+bJAGO+4RyTmvU4z27hXRM2w&#10;YFbCqWdkuKJuca+bdXunlnyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhYS/n4WFy5uFhdGThYXY&#10;ioSE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqH/3oZAv99IAT/jSEF/5soBv+lLwn/rjcO&#10;9rY/F+y8RiLjwU4w1bxWQ8i0XlW9rGZjs6ZscKqfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKo52B&#10;iq6ffoq8n36Kypx/itCUf4nWi3+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmI/3oZAv9/&#10;HgT/kCEE/50nBf+oLgj+sjYN87o+FenBRR/fxUwv0L9UQsS3XVO4sGRirqpqb6SkcXqcn3eDlJt+&#10;io6YhpCHlY6VgpKXmX2QoJx6j6ueeI+5n3eRyp15kM+VeY7WjHmN2Il5jdiJeY3YiXmN2Il5jdiJ&#10;eY3YiXmN2Il5jdiJ/3sZAv+BHQT/kiAE/6AmBf+rLQf7tTUL8L49EubHRBzayUkuy8NTQb68W1Kz&#10;tWJhqK9pbp+qb3iWpXWBjqF8iYeeg4+Bm4uUe5mUmHeXnptzlqmdcZa2nnCXyJ1yls+Vc5TVjHST&#10;2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJ/3wYAv+EHAP/lR8D/6MlBP+vLAb3ujMJ7MQ7&#10;D+LOQhjTzkgsxsdSQLnAWlGtumFfo7RnbJmwbXeQq3SAiKh6h4GlgY16oomSdaCSlnCem5lsnqeb&#10;ap60nGmfxZtsntCUbZrWjG2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJ/30YAv+HGgP/&#10;mB4D/6YjA/+zKQTzwDEH58s4C93YOhbN0kYqwMxQPrPGWE+nwF9dnLtlapK3a3SJs3F9ga94hHqt&#10;f4p0qoePbqmPk2mnmpZmp6WYY6eymWKow5hlp9GTZqPWi2eh2YlnodmJZ6HZiWeh2YlnodmJZ6HZ&#10;iWeh2YlnodmJ/34XAv+LGAL/nBwC/6shAvu5JgPtxywE39UxBtPeORTG2EQoudFOO6zMVkygx11a&#10;lcJjZ4u/aXGCu295erh2gHO2fYZttIWLaLOOj2OymJJgsaSTXrKxlFyywpRestOQX6zZiWCq2oZg&#10;qtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqG/38XAv+QFgL/oRoB/7EdAfTAIAHj0SAB098sBsni&#10;OxS+30QlstlMOKXTVEmZz1tXjsthY4TIaGx7xW51c8N1e2zBfIFnwISFYr+OiV6+mItavqSNWL6x&#10;jle/wo1Yv9eLWbjchVm23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D/4EWAv+VFAH/pxYB&#10;/bgXAOnLEQDT3xYByOcsB77mOxaz5EQlqOFLNZzdUkSR2VlShtVgXXzTZmZ00W1ubM90dGbOfHlh&#10;zYV9XMyOgFnMmYNWzKWEVMyzhVPNxIVTzd2DU8bgflTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD&#10;4X1Uw+F9/4cTAf+cEgH/rhEA2sIKANDSCgDH6BgBvOwsCrLrPBeo6kMlnehIM5LmUECI5FlLfuJg&#10;VHbhaFxv4G9iaN93aGPef2xe3ohwWt6Rc1fem3VU3qd3Ut+0eFDfxHhP4N54T9bldU/T53RP0+d0&#10;T9PndE/T53RP0+d0T9PndE/T53RP0+d0/48PAf+kDgDbuAgAzcUJAMXVCgC68RoDsPItDKbxOxib&#10;8EEkke9HL4fuTjp+7lhDd+1hSnDtaVBq7HFVZex5WWHsgVxd7IpfWuyTYVftnWNV7adlUu2zZlHu&#10;wGdP79RoTuvmaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6Oho/5kLAN2uBADMvAYAwckH&#10;ALjbCgCt+BwEpPgvDZn4OReP+D8hhfhGKnz4TTJ191c5bvdgP2n3aUNk+HFHYfh5Sl34gUxa+IlP&#10;WPiSUVb5m1JT+aVUUfqvVVD6u1ZO+spXTfvjV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VdM&#10;++lX5aUAAM60BAC/vwUAtM4GAKrrDQGg/x8Gl/8vDYz/NhWC/z0deP9EJHD/TCpq/1QvZf9eM2H/&#10;Zzdd/285Wv92PFj/fj5W/4Y/U/+OQVH/l0JQ/6BDTv+pRU3/s0VL/75GSv/QR0n/3EdJ/9xHSf/c&#10;R0n/3EdJ/9xHSf/cR0n/3EdJ/9xH0a4AAL+5AwCyxQMAp9UFAJz9DwKU/yIGif8rDH7/MhJ1/zoY&#10;bP9CHWX/SSJf/1ElWv9aKFf/YytU/2stUv9yL1D/eTBP/4AxTf+IMkv/kDRK/5g1SP+hNUf/qjZG&#10;/7M3RP+/OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4wbMAALK+AgClzAEAmd0DAJD/&#10;EgKG/x8Fe/8nCnH/Lg5o/zYTYf8+F1r/RhpV/00dUf9VH07/XSBL/2QiSf9rI0f/cSRG/3glRP9/&#10;JkP/hidB/44oQP+WKD//nik9/6cpPP+wKjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7Qq&#10;s7gBAKXGAACX1QAAi+8EAYT/EwJ3/xoEbf8iB2T/Kgtc/zIOVf85EVD/QRNL/0gVSP9PF0X/VhhC&#10;/1wZQP9hGj7/Zxo8/20bO/9zHDn/eRw4/4AdNv+IHTX/jx40/5ceMv+gHzL/pB8y/6QfMv+kHzL/&#10;pB8y/6QfMv+kHzL/pB8y/6QfpsAAAJfOAACJ3gAAf/8HAXT/EAJp/xUDX/8cBVf/JAhQ/ywKSv8z&#10;DEX/Ow5B/0EPPf9HEDr/TRE4/1IRNv9XEjT/XBMy/2ETMf9mFC//axQu/3EVLf93FSz/fRUq/4MW&#10;Kf+LFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44W/2YgA/9hKgX/YTMI/2k2C/9uPQ//&#10;cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/YMhH/17NSP9c&#10;1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN/2Yg&#10;A/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC&#10;/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3s&#10;VfhN7FX4TexV+E3sVfhN/2YgA/9iKgX/YzEI/2s1C/9wPA//c0UV/3VPHP92XSP/c2wq/3B6Mf9t&#10;hzb/a5Q7/2mfP/9oqEL/ZrBF/2S4R/9jwEn/YcdK/1/MTP9d0038XN5O+VrkT/VZ6lDxWO9R7Vf0&#10;UelX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ/2cfA/9jKgX/ZTAI/24zC/90Og//d0MV&#10;/3lOHP96WiT/d2gr/3R2M/9xhDn/bpA//2ybQ/9qpUf/aK1K/2e2TP9lvk7/Y8VQ/2HLUv1f0lT5&#10;Xd1V9FvkVvBa6lfrWPBY51j1V+NZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU/2gfA/9j&#10;KQX/aC4H/3EyCv93OA//e0IV/31MHP9+WCT/e2Yt/3dzNf90gDz/cYxC/2+XR/9soUv/aqpP/2iy&#10;Uv9nu1T/ZcRW/mLKWPlg0Vr1Xtxc8FzkXepa617mWfFf4lr1W9xb+VfcW/lX3Fv5V9xb+VfcW/lX&#10;3Fv5V9xb+VfcW/lX/2keA/9kKQX/ay0H/3QwCv97Nw7/f0EV/4FKHP+CVSX/f2Mu/3twNv94fD7/&#10;dYlF/3GUS/9vnlD/bKZU/2quWP1ot1v8ZsBd+mTJYPVh0GLwXtxj6lzlZeVb7GbeWvBj2Fv0YNFd&#10;+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb/2keA/9lKAX/bisH/3guCv9/Ng7/gz8U/4VI&#10;HP+HUyX/hGAv/4BsOP98eUH/eIVJ/nSQUPtxmVb5bqJa+GuqX/ZosmL0Zrtl82TFaPBi0GvqX91t&#10;413nbttb6m3TXO9ozV7zZMhf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/df/2oeA/9mKAX/&#10;cSkH/3ssCf+DNQ3/hz4U/4pHG/+MUCX/iV0v/4VpOv2BdUT6fIBN93iLVfRzlVzxb51i72ylZ+1p&#10;rWvrZrZv6GPAcuZhzHXjYN931lzkeM5e6XLJX+1txGDwaL9i9GO/YvRjv2L0Y79i9GO/YvRjv2L0&#10;Y79i9GO/YvRj/2sdA/9nJwX/dCcG/38rCP+HMw3/jDwT/49FG/+RTiX/j1ow/ItmO/iGcUbzgXxR&#10;73yHWux2kGLocZhp5WygcOFoqHXeZLB622K6fthhx3/UYdp/y1/hfsRh5Xe/Yulyu2PtbbZk8We2&#10;ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFn/2wdA/9qJgX/dyYG/4IqCP+KMgz/kDsS/5NDGv+W&#10;TCT9lVcw95FiPPKMbUnshnhU53+BX+J4imnccpJy1m2aeNJqonzOZ6t/y2a0gcllv4PHZM6EwWPd&#10;g7pk4ny2ZuZ2smfqca5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9q/20cA/9sJAX/eiQF&#10;/4UpB/+OMQv/lDkR/5hCGf+bSiT4m1Qw8pdfPeuSakvlinNY3oJ8ZNV8hW7Pdo11ynKVesZunX7D&#10;bKWCv2qvhL1puYa6aMeHt2jah7Fo3oGtaeN6qWvodKZr7G2mbO1tpmztbaZs7W2mbO1tpmztbaZs&#10;7W2mbO1t/20cA/9uIwT/fSIF/4goB/+RMAr/mDgQ/5xAGPufSSP0oVIv7Z1cPeWWZkzdjm9a04d4&#10;ZcyBgW7Ge4l2wXeRe7xzmYC4cKGEtW6qh7JttImvbMGKrWzSiqhs3IWlbeF+om7ld59v63Cfb+tw&#10;n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+tw/24cA/9xIgT/fyEF/4snBv+ULwn/mzcP/6A/F/ikRyHw&#10;p08u6KJaPd+bY03UlGxay4x1ZcSGfW++gIV2uHyNfLN4lYGvdZ2Fq3Kliahxr4ulcLuMo3DLjaBx&#10;2Yidcd+Bm3Lkeplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+ly/28bA/9zIAT/giAE/44m&#10;Bv+XLgj/nzYO/aQ+FfSoRiDsrE0t46dYPNmgYUzNmGpZxZFyZb2Lem62hYJ2sICJfat9kYKneZmG&#10;o3eiip91q42cdLeOmnTGj5h11ouWdt2DlHbifJN253SSduh0knbodJJ26HSSduh0knbodJJ26HSS&#10;duh0/28bAv91HwT/hB8E/5AlBf+aLQj/ojUM+qg9FPGsRR7osEwr36tXO9KkX0vInGhZv5VvZLeP&#10;d26win92qoWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjCkJF61Y2PetuFjnrhfo165naNeuZ2jXrm&#10;do165naNeuZ2jXrmdo165naNeuZ2/3AbAv92HgP/hh4E/5MlBf+dLAf/pTQL96s8Eu6xQxzltEsp&#10;2q9VOs2oXkrCoGZYuZptZLGTdW6qjnx2o4qDfZ6Gi4KZgpOHlICbi5B+pY6NfbCQin2+kYp/04+J&#10;ftqHiH7ff4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3/3AbAv94HQP/iB4D/5UkBP+g&#10;Kwb/qDIK9K86Eeu1QhrhuEon1LNTOcirXEm+pGRXtJ5rY6yYcm2kk3l1no6BfJiLiIKSh5CHjYWZ&#10;i4mDoo6Ggq6Rg4K8kYKDzpGDg9mIgoLfgYKC5HmCguR4goLkeIKC5HiCguR4goLkeIKC5HiCguR4&#10;/3EaAv96HAP/ih0D/5cjBP+iKQX8rDEJ8bM5D+i6QBfdvEglz7ZSOMOvW0i5qGJWr6JqYqeccGyf&#10;l3d1mJN+fJKQhoKMjY6Hh4qXi4OIoI5/h6uRfIe5kXuHy5F8iNiJfYfegn2G5Hp9huR5fYbkeX2G&#10;5Hl9huR5fYbkeX2G5Hl9huR5/3EaAv98GgP/jRwD/5oiA/+lKAT5ry8H7rg3DOS/PxTYwEYkyrpQ&#10;N7+zWUe0rGFVqqZoYaGhbmuZnHV0kph8e4yVg4GGkouGgZCUi3yOno54jamQdoy2kXSNyJF2jtiK&#10;d4zdgneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6/3IaAv9/GQL/jxsC/50gA/+pJgP2&#10;sy0F6r01CeDGPBDSxEQjxb1PNbq3WEavsV9UpatmYJymbWqUonNzjJ56eoabgYCAmImFepaSiXWU&#10;m41yk6aPb5O0kG2UxZBwldiKcJLdg3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43txkON7/3MZ&#10;Av+CFwL/khoC/6AfAv+tJALyuCoE5sMxBtvMNQ/MyEIhwMJNNLS8VkSptl5Sn7FkXpasa2iOqXFx&#10;hqV4eH+if355oIeDdJ2PiG+cmYtrm6SNaJuyjmebwo5pndiKapndgmuW43trluN7a5bje2uW43tr&#10;luN7a5bje2uW43trluN7/3QZAv+FFQL/lhgB/6QcAfuyIAHtvyUC4cwqA9TRMg3HzEEfusdMMa7B&#10;VEKjvFxQmbdiXJCzaWaHsG9ugK12dXmqfXtzqISAbaaNhWill4hlpKOKYqSwi2CkwYtiptmIY6Le&#10;gWWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6/3YYAv+JEwH/mhYB/6kYAfa4GwHnxxoB&#10;29kcAc3WMAvA0j8dtM1KL6jIUj+dw1pNkr9hWIm7Z2KAuG1rebZ0cXKze3dssYN8Z7CMgGKvloNe&#10;rqGGXK6vh1qvv4dbsNqEXazgf16n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4/3oVAv+O&#10;EgH/nxMA/7ATAO/AEADZ1AwAzt8cAcTdLwm52T0ardNILKHPUDuVy1hJi8dfVILEZV55wmxmcsBy&#10;bGu+enJmvYJ2YbuLely7lX1ZuqF/V7qvgFW7v4BVvNl/Vrjjeliy53VYsud0WLLndFiy53RYsud0&#10;WLLndFiy53RYsud0/4ASAf+UEAD/pg8A47gLANLGCgDM1wsAw+MeArniMQqv4D0YpN1GJ5nZTjeN&#10;1FZEg9FdT3rPZFhyzWpfa8tyZWXKeWpgyYJvW8mLclfIlnVUyKJ3UsiveFHJwHhQytt3Ucboc1LA&#10;629Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xv/4cOAf+bDQDfrgcA0LwIAMfJCADB2wsAt+gg&#10;A63nMQ2k5j0ZmeREJo7iTDOE4FQ+e95cR3PdY09r3GpWZdpyXGDaemBb2YNkV9mMZ1PZl2pQ2aNs&#10;TtmxbU3awm1M29xsTdjsak7P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/Bn/48LAOmkBADR&#10;tAYAxb8GALzNCAC06Q4Bqu4iBaLuMw6X7TsZjexCJIPrSS576lM2c+lcPmzpZERn6WxJYuh0TV7o&#10;fFFa6IVUVuiOVlPpmFlR6aNaTumwXE3qvlxM69JdS+rpXUrj81xK4/NcSuPzXErj81xK4/NcSuPz&#10;XErj81xK4/Nc+ZkDANSsAgDFtwQAucMFALDSCACn9hEBnvUkBpX1Mg6K9ToXgfVBIHj1SCdw9VAu&#10;avRaNGX0Yzhg9Gs8XfV0P1n1fEJX9YREVPWNRlH2l0hP9qFKTfasS0v3uUxK98hNSfjgTUj3801I&#10;9/RNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RN2qMAAMexAgC4uwMArckEAKPZBwCa/RQCkv0nB4f+&#10;Lw19/jcUdP8/G2z/RyBm/04lYP9XKVz/YC1Z/2kwVv9xMlP/eDRR/4A2T/+JN03/kjlL/5w6Sf+m&#10;O0j/sTxG/709Rf/MPUT/5j5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+y6wAALm2AQCswgEA&#10;oNACAJXlBwCO/xgDhP8kBnr/LAtw/zQQaP88FWH/RBlb/0sdVv9TIFP/WyJQ/2MkTf9rJkv/cydJ&#10;/3opSP+CKkb/iitE/5QsQv+eLUH/py5A/7EuP/+8Lz7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/&#10;zTA+/80wu7EAAKy8AACfyQAAk9kAAIn8CwGA/xcCdv8gBWz/KAlk/zANXf84EFf/QBNR/0cWTf9O&#10;GEr/VhlH/1waRP9jHEL/aR1A/3AeP/94Hj3/gB87/4ggOv+RITj/myI3/6QiNv+tIzX/uCM1/7kj&#10;Nf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjrbYAAJ/EAACS0gAAhOEAAH3/DQFy/xMCaP8bBF//IwZY&#10;/ysJUf8zC0z/Og1H/0EPQ/9IEUD/ThI9/1QTO/9aFDn/XxQ3/2UVNf9rFjP/chYx/3oXL/+CFy7/&#10;ixgs/5MYK/+cGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZob8AAJLMAACE3AAAePcA&#10;AG7/CgFj/xACWv8VA1L/HQRL/yQGRv8sCEH/Mwk8/zoKOf9ACzX/RQwy/0oNMP9QDS7/VA4s/1kO&#10;Kv9eDyj/ZA8m/2oPJf9xECP/eBAi/4ARIP+IER//kREf/5ERH/+RER//kREf/5ERH/+RER//kREf&#10;/5ER/1wiA/9XLQX/WDMH/182Cf9jPQ3/ZUYS/2ZQF/9lXhz/ZG4i/2F8J/9fiiv/XpYu/1yhMf9b&#10;qjP/WrI1/1m6Nv9Ywzf/WM05/1fYOf9W4Dr/VeY7/1TsPP9T8Tz8UvU9+FL5PfVR/T3zUf8981H/&#10;PfNR/z3zUf8981H/PfNR/z3zUf89/1wiA/9XLAX/WjIH/2E1Cf9lPA3/Z0US/2hPF/9oXB3/Zm0i&#10;/2N7KP9hiCz/X5Qv/16fMv9dqTX/W7E3/1q5OP9awTr/Wcs7/1jVPP9X3z3/VuY+/1XrPv1U8D/5&#10;U/U/9lL5QPNS/UDwUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+/10hA/9YLAX/XDAH/2QzCf9o&#10;Og3/a0MS/2xOF/9sWh3/amok/2d4Kf9khS7/YpEy/2GcNv9fpjj/Xq46/122PP9cvj7/W8g//1rS&#10;Qf9Z3UL/V+VD/VbqRPlV8ET1VPVF8VT6Re5U/kTsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C&#10;/14hA/9ZLAX/Xy4G/2YyCf9sOAz/b0ER/29MF/9xVx7/bmcl/2t1K/9ogjD/ZY41/2SZOf9iozz/&#10;YKs+/1+zQf9eu0L/XcRE/1zORv9a3Ef+WeRI+lfqSfVW8ErwVfZK7VX6SulW/kfnVv9F51b/RedW&#10;/0XnVv9F51b/RedW/0XnVv9F/14hA/9ZKwX/Yi0G/2owCP9vNgz/ckAR/3RKGP91VR7/cmQm/29y&#10;Lf9sfzP/aYs4/2aWPP9loED/Y6hD/2GwRv9guEj/XsFK/13LS/9c2k36WuNO9VnqT/BX8VDrVvZR&#10;51f7TuRY/0vhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J/18gA/9aKwX/ZSsG/20uCP9zNQz/&#10;dz4R/3hIF/95Uh//d2An/3RuLv9wezX/bYc7/2qSQf9nm0X/ZaRJ/mOsTP1htE77YLxR+l7GU/ld&#10;1FX1W+NW71rqWOlY8lnlWfdW4Fr7U9tb/0/XW/9N11v/Tddb/03XW/9N11v/Tddb/03XW/9N/2Ag&#10;A/9dKQX/aCkG/3ErB/94Mwv/fDwQ/31GF/9+UB//fV0o/3lqMP91djj/cYI//G2NRfpql0v4Z59P&#10;9mWnU/Rir1bzYLhZ8V/BXPBdzV7tXOBg6FrsYeFa8mDaW/Zb01z6V89d/VPMXv9RzF7/Ucxe/1HM&#10;Xv9RzF7/Ucxe/1HMXv9R/2EfA/9gJwT/ayYF/3UpB/98MQr/gToQ/4NEF/+ETR//g1ko/39mMvx6&#10;cjv4dX5D9XGIS/JtklHvaZpW7WaiW+pjql/oYLJj5l68ZuRcyGnhW9pr3Vrqa9Nc8GbNXvVhyF/5&#10;XMRg/FjBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5V/2IfA/9jJQT/byQF/3koBv+BMAr/hTkP&#10;/4hCFv+JSx7/iVYo+oViM/WAbj3wenlH7HWDUOlwjFjla5Ve4WadZN5jpGnbYK1t11+3b9Rew3DR&#10;XtJxzV3nccdf7mvCYfJmvmL2Ybpj+Vy3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xY/2MfA/9m&#10;IwT/ciIE/30nBv+FLgn/ijcO/41AFf+PSR76j1Mo9IxfNO6Gaj/pf3RL43h+Vd5yhl7YbY9l02qY&#10;as9noG3MZahwyWOxc8ZivHTEYcl1wWHgdrxj6nG3ZO9qtGXzZbBm9mCuZ/lcrmf5XK5n+VyuZ/lc&#10;rmf5XK5n+VyuZ/lc/2MeA/9oIQT/dSAE/4ElBf+JLQj/jzUM/5I+FPyURx31lk8o7pFbNOeLZkHg&#10;hG9O2X15WNF3gmDMc4pnx2+TbMRsm3DAaaNzvWesdrpmtni4ZcJ5tmXVebJm5nauaOxvqmnwaahp&#10;9GOmavdfpmr3X6Zq91+mavdfpmr3X6Zq91+mavdf/2QeA/9rIAP/eB4E/4QkBf+NLAf/kzQL/5c8&#10;EviZRRvwm00n6JdZNOGQYkLXiWxOzoN1WMh9fmHDeIZovnSObblwlnK2bp51smyneK9qsXutab18&#10;qmnNfahq43qlbOlyomztbKBt8maebvVinm71Yp5u9WKebvVinm71Yp5u9WKebvVi/2UdAv9tHgP/&#10;ex0D/4cjBP+QKgb/lzIK/Zw7EPSfQxnsoUsl45xWM9qWYEHPjmlOx4hyWMCCemG6fYJotXmKbrF1&#10;knOscpp3qXCjeqZurH2jbbh+oW3Hf59u4H6ccOd1mnDrb5lx8GiXcfNkl3HzZJdx82SXcfNkl3Hz&#10;ZJdx82SXcfNk/2UdAv9vHQP/fhwD/4oiBP+TKQX/mzEJ+aA5D/CjQRjnpkkj3qFUMdKaXkDIk2dN&#10;wIxvWLmHd2Gzgn9orn2Hbql6jnOkd5Z4oHSfe51zqH6acbSAmHHCgZZy2IGVdOV4k3TqcZJ172uR&#10;dfJmkXXyZpF18maRdfJmkXXyZpF18maRdfJm/2YdAv9xGwP/gBsD/4whA/+WKAX/ni8I9qQ3Deyo&#10;PxXjq0gg2KZSMMyeXEDDl2VNu5FtV7OLdGGthnxop4KDbqJ+i3Sde5N4mXmcfJV3pX+SdrCBkHW+&#10;go520YKOeON6jXjoc4x47WyLePFoi3jxaIt48WiLePFoi3jxaIt48WiLePFo/2ccAv9zGgL/ghoC&#10;/48gA/+ZJgT+oi4G86g1C+mtPRPfr0Ye0qlRL8eiWj++m2NMtZVqV66PcmCni3looYeBbpyDiHSX&#10;gJB4kn2ZfI58ooCLeq2CiHq7g4d6zYOHfOJ8h3zndYZ87G6GfPBphnzwaYZ88GmGfPBphnzwaYZ8&#10;8GmGfPBp/2ccAv91GQL/hRkC/5IfAv+cJQP7pSwF8Kw0CeayOxDbs0Qdza1PLsOmWT65n2FLsJlo&#10;VqiUcF+hj3dnm4t+bpaIhnOQhY54jIKWfIiAoICEf6uCgX+4g39/yoSBgeF9gYHmdoGA62+AgO9q&#10;gIDvaoCA72qAgO9qgIDvaoCA72qAgO9q/2gcAv94FwL/hxgC/5QdAv+fIwP4qSoE7LExB+K3OQ3V&#10;t0IcybBOLb6qVz20o19Kq55nVaOYbl+clHVmlpB8bZCNg3OLiot4hoiUfIGGnoB9hKiCe4S1hHmE&#10;x4R6huB/e4Xmd3uF63B7hO5re4Tua3uE7mt7hO5re4Tua3uE7mt7hO5r/2kbAv96FgL/ihcC/5cc&#10;Av+jIQL0rScD6LUuBd69NQrQukAbxLRMLLquVjuvqF5JpqJlVJ6dbF2XmXNmkJV5bIqSgXKFkIl3&#10;f42SfHuLm393iqaCdImzg3KKxIN0jOB/dIvleHWJ6nF2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wx2&#10;iO1s/2saAv99FAL/jRYB/5oaAf+mHgHwsSMC5LspA9nCMAnLvT8ZwLhKKrWyVDqqrFxHoadjUpmj&#10;alyRn3Fkipt3a4SYf3F+loZ2eZOPe3SSmX5wkKSBbZCxgmuQwYJtkt1/bpHleG+P6nFwju1scI7t&#10;bHCO7Wxwju1scI7tbHCO7Wxwju1s/24YAv+AEgH/kBUB/54XAfurGgHstx4B4MMhAdLGLQjGwT0Y&#10;urxJKK+3UjilslpFnK1hUZOpaFqLpW9ihKJ1aX6ffG94nYR0c5uNeW6ZlnxqmKJ/Z5eugGWYv4Fl&#10;mdh/aJjleGmW6nFqlO1sapTtbGqU7WxqlO1sapTtbGqU7WxqlO1s/3EWAv+DEQH/lBMB/6IUAPWw&#10;FADmvhQA2cwVAMzKKwfAxjsWtcFHJqq8UTafuFhDlrNgTo2wZliFrG1gfqpzZ3enemxypYJybKOL&#10;dmiilHlkoaB8YKCtfV+hvX5eotR9YaHmdmKd63Bjm+5sY5vubGOb7mxjm+5sY5vubGOb7mxjm+5s&#10;/3QTAf+HEAH/mBAA/qcQAOe3DQDWxQsA0NARAMXPKAW5yzkUrsdFI6PDTzOZv1dAj7teS4a4ZFR+&#10;tWtcd7JxY3GweGlrroBtZq2JcmGrk3Vdq554W6qseVmrvHlYrNJ5Wqvoc1yn7G5dpO9qXaTval2k&#10;72pdpO9qXaTval2k72pdpO9q/3kRAf+MDgD/ng0A3K4IANK7CQDMyAkAx9YOAL3VJQSy0jYRp85C&#10;IJzKTC+Sx1Q8iMNcR3/BYlB3vmlXcLxwXmq7d2NluX9oYLiIbFy3km9Ytp5xVbarc1O3u3NSt9Jz&#10;VLfrb1ay72pXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/Fn/38OAf+TCwDhpQUA0rMHAMm+BwDC&#10;ywgAvN0OALTdIwOq2jMNn9ZAHJTTSiqK0FI3gM1aQXjLYUpwyWhRashvV2TGdlxfxX9gWsWIZFbE&#10;kmdTxJ5pUMSsak/EvGtOxdNqT8XtaFDA82RRvfVhUb31YVG99WFRvfVhUb31YVG99WFRvfVh/4YK&#10;APCaBADUqgQAyLYGAL7BBQC3zwkAsOMRAKjjJQSf4jUNleA+GYveSCWB3FAweNpYOnDYX0Jp1mdJ&#10;Y9VuT17UdlNZ039XVdOJWlLTk11P06BfTdOtYEvUvmBK1dhgS9TtXkzR91xMzPlaTMz5WkzM+VpM&#10;zPlaTMz5WkzM+VpMzPla/48DANqiAADKrwMAvbkEALTGBQCr1AkApOoUAZzpKAaT6TQOieg9GH/n&#10;RCJ35k4qb+ZXMmnlXzhj5Wc9X+RvQlrkd0VW5IBJU+SKS1DklE5N5J9QS+WsUUnlu1JI5s9SSObo&#10;Ukjk+FFI4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxP4ZkAAM2pAAC+swIAs74DAKjLBQCf2gkA&#10;mPIYApDyKgeG8jMOfPE7FnTxQx1s8UsjZvFUKWHxXS1d8WYxWfFuNVbxdjdT8X86UPKIPE3ykj5L&#10;8p1ASfOpQUfztkJG9MdDRfTfQ0T08ENE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpC0aIAAMCu&#10;AACyuAEAp8QCAJzSBACS7QwAjPscA4L7KAd5+zEMcPw5Emn8QRdi/EkcXPxQIFf8WSNU/WImUf1q&#10;KE/9cypM/nssSv6DLkj+jS9G/5gxRP+iMkP/rjNB/7s0QP/LND//4zQ//+81P//vNT//7zU//+81&#10;P//vNT//7zU//+81xKoAALOzAACnvwAAmssAAI/aAgCG/w8Bfv8cA3X/JQZs/y0KZP82Dl3/PhJY&#10;/0UVUv9NGE//VRpM/1wcSf9kHkf/ax9E/3MgQv98IkH/hSM//48kPf+aJTv/pCY6/68mOf+6Jzj/&#10;yic4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9wota8AAKe6AACaxgAAjdQAAIHmAQB6/xABcP8Y&#10;Amf/IQVf/ykHWP8xClL/OQ1N/0EPSf9IEUX/TxNC/1UUQP9cFT3/YhY7/2kXOf9wGDf/eRk1/4IZ&#10;M/+MGjL/lxsw/6EbL/+qHC//tRwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cqbUAAJrCAACM&#10;zwAAf94AAHb/BQBs/w4BYv8UAlr/GwNT/yQFTf8rB0f/MwlD/zoKP/9BCzv/Rww4/00NNf9TDjP/&#10;WA8x/14PL/9kEC3/axEr/3MRKf98Eif/hhIl/5ATJP+ZEyP/oxQi/6sUIv+rFCL/qxQi/6sUIv+r&#10;FCL/qxQi/6sUnL4AAI3LAAB+2gAAcOYAAGf/AABd/woBVP8QAU3/FQJH/x0DQf8kBDz/KwU3/zIG&#10;NP84BzD/PQgt/0MIKv9ICSj/TQkm/1IKJP9XCiL/XQsg/2MLHv9rCxz/cwwa/3wMGP+EDBf/jg0V&#10;/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UN/1IlA/9NLwT/UTIG/1c1B/9aPAr/W0UO/1pPE/9Z&#10;XRf/WG0b/1Z7H/9ViSL/U5Ul/1KgJ/9RqCn/ULEq/1C4K/9PwSz/T8ot/07WLv9O5C7/Tu0v/07z&#10;L/9N+DD/Tfww/0z/MPxM/zD5TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v/1MkA/9NLwT/VDAF&#10;/1k0B/9dOgr/X0MO/15OE/9dWhj/W2oc/1p5If9YhiT/VpIn/1WdKf9Upiv/U64t/1K2Lv9Svi//&#10;Uccw/1HSMf9Q4TL/UOsy/0/yM/9P9zP/Tvw0+07/NPhN/zT1Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO&#10;/zL0Tv8y/1MkA/9OLgT/Vi8F/1wyB/9gOAr/YkEO/2JME/9gWBj/X2gd/112Iv9bgyb/WY8p/1ia&#10;LP9Woy7/Vaww/1WzMf9UuzP/U8Q0/1PONf9S3jb/Uuk3/1HxN/9R9jj7UPs490//OPRP/zfxUP81&#10;8FD/NPBQ/zTwUP808FD/NPBQ/zTwUP80/1QjA/9QLQT/WS0F/18wB/9jNgr/ZkAO/2ZKE/9lVRn/&#10;Y2Ue/2FzI/9egCj/XIws/1uXL/9ZoTH/WKk0/1ewNf9WuDf/VcE4/1XLOf9U2jr/VOc7/1PwPPtS&#10;9j32Ufs98lH/Pe9S/zvsUv8461L/OOtS/zjrUv8461L/OOtS/zjrUv84/1UjA/9SKwT/XCsF/2Mu&#10;B/9nNAr/aj4O/2tIE/9qUxn/aGEf/2ZwJf9jfSr/YIgv/16TM/9cnTb/W6U4/1qtOv9YtTz/V70+&#10;/1fHP/9W00H8VeRC+VXuQ/VU9kTwU/xE7FT/QelV/z/mVf885VX/O+VV/zvlVf875VX/O+VV/zvl&#10;Vf87/1YiA/9VKQT/XygF/2crBv9sMgn/bzwN/3BGE/9wUBn/bl0g/2trJ/9oeS3/ZYQy/2KPN/9g&#10;mTv+XqE+/VypQftbsUP6WblF+VjCR/dXzkj1VuBK8VbsS+5V9kzpVvxK5Vf/RuJY/0PeWf9A3Vn/&#10;P91Z/z/dWf8/3Vn/P91Z/z/dWf8//1ciA/9ZJwT/YyYE/2soBv9xMAj/dDkN/3VDE/91TRn/dVkh&#10;/3FnKf9tdDD9aoA2+maKPPhjlED2YZxE9F6kSPJcrEvxW7RN71m9UO1YyVLrV9pT51bpVeRX9VTh&#10;Wf1P21r/S9Vb/0jQXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0TPXP9E/1giA/9cJAP/ZiME/28mBf92&#10;Lgj/ejcM/3tBEv97Sxn/e1Uh/ndjKvlzbzL2bns68mqFQe9mj0fsY5dM6mCfUOhdp1TlW69X41m4&#10;WuFXw13fV9Je2lbmXtZZ81rSXPxVzV7/UMle/0zFX/9JxF//SMRf/0jEX/9IxF//SMRf/0jEX/9I&#10;/1khAv9fIgP/aiEE/3QkBf97LAf/fzUL/4E+Ef+CSBn9glIh935fK/J5azXtc3U+6W6ARuVpiU3h&#10;ZZFU3mGZWdpfolzWXapf01yzYdBbvmLOW8xjy1riY8hc8WDGX/pawWD+Vb1h/1G6Yv9NuWL/S7li&#10;/0u5Yv9LuWL/S7li/0u5Yv9L/1khAv9iIAP/bh8D/3gjBP9/Kwb/hDMK/4c8EP6IRRf3iE4h8IRb&#10;K+p+ZjbkeHBB33J6S9ltg1LTaYxYz2aVXMxknV/JYqVixmCuZMNfuGbBXsRnv17YaLxf62a6Y/df&#10;tmT7WbNl/lWwZf9Qr2X/T69l/0+vZf9Pr2X/T69l/0+vZf9P/1ogAv9lHgP/cRwD/3wiA/+EKQX/&#10;iTEJ/4w6DvmOQxbxjkwg6opYK+OEYjfbfmxD03h2TM1zf1PIb4dZxGuQXsBpmGK9ZqBlumWoaLdj&#10;smq1Yr5rs2LObLBi5WuvZvRkrGf4Xalo/Finaf9Tpmn/UqZp/1Kmaf9Spmn/UqZp/1Kmaf9S/1sg&#10;Av9nHAL/dBoC/38gA/+IJwT/ji8H/ZI3DPSUQBTslUke5JBVKtuKXzfRhGlDyn1yTMR4e1S/dINa&#10;unGLX7Zuk2Sza5tnr2mkaq1nrWyqZrhuqGbHb6Vm32+lavFoomv2YaBs+VuebP1Wnmz+VZ5s/lWe&#10;bP5Vnmz+VZ5s/lWebP5V/1wfAv9qGgL/dxkC/4MfA/+MJQT/ki0G+Zc1C++ZPhLnm0Yc3pZSKdKQ&#10;XDfKiWZCw4NvTLx+d1S3eX9bsnWHYK5yj2WqcJdopm2fbKNsqW6ga7RwnmrCcZxq13Gcbu5rmm/z&#10;ZJlv+F6XcPxYl3D9V5dw/VeXcP1Xl3D9V5dw/VeXcP1X/14eAv9sGQL/ehgC/4YdAv+PIwP/lisF&#10;9ZszCeufOxDioEUZ15tQKMyUWjbEjWNCvIhsTLWCdFSwfnxbq3qEYKZ3i2WidJNpnnKcbZtwpXCY&#10;b7BylW69c5Nv0HOUcutuk3PyZpJz9mCQc/pakHP7WZBz+1mQc/tZkHP7WZBz+1mQc/tZ/18dAv9u&#10;FwL/fRcC/4kcAv+SIgL9mikE8aAwB+ekOQ3epUMX0Z9OJ8eYWDW+kmFBtoxpS6+HcVSpgnlbpH+A&#10;YJ98iGWbeZBql3aZbZN1onGQc6xzjXO6dItzy3WMdudwjHfwaIt39WKKd/lcinf6Wop3+lqKd/pa&#10;inf6Wop3+lqKd/pa/2EbAv9xFgL/fxYB/4saAf+VIAL5niYD7aQuBeOpNgrYqUAWzKNMJsKcVjS5&#10;ll9AsZBnSqqLb1Okh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKp0hne2dYR3x3aFeuRyhnvvaoV7&#10;9GSFe/hdhXv5XIV7+VyFe/lchXv5XIV7+VyFe/lc/2MaAv9zFAH/gRUB/44ZAf+ZHgH2oSMC6qkq&#10;BOCvMgfSrD4Vx6ZLJL2gVTO0ml4/rJVlSqWQbVKejHRZmIh7YJOFg2WOgotqioCTboZ+nXGCfad0&#10;f3y0dn18xXZ9fuBzf3/ua39/82V/fvdef374XX9++F1/fvhdf374XX9++F1/fvhd/2UYAv91EwH/&#10;hBQB/5EXAf+cGwHypSAB5q4mAtu0LgbOrz0Uw6pJI7mkUzGvnlw+p5lkSaCUa1GZkHJZk415X46K&#10;gGSJh4hphIWRboCDmnF8gqV0eYGydneBwnZ2gt10eYTtbHmD8mZ6gvdfeoL4XnqC+F56gvheeoL4&#10;XnqC+F56gvhe/2cXAv93EQH/hxMB/5QVAP6fGADuqhwB4rMhAdW3KgXJszsTvq5IIrSoUjCro1o9&#10;op5iR5uZaVCUlXBYjpJ3XoiPfmSDjYZpfouPbXmJmHF2h6NzcoavdXCGv3Zvh9d1c4ntbXOI8mZ0&#10;h/ZgdIf3X3SH9190h/dfdIf3X3SH9190h/df/2kVAf96EAH/ihEA/5cSAPmjFADqrhUA3bkXAM+6&#10;KATEtzkRubJGIK+sUC+mp1g7naNgRpWfZ0+Om25WiJh1XYKVfGN9k4RoeJGMbHOPlnBvjqBybI2t&#10;dGqNvXVpjdJ1bJDtbW2O8WdujPZgboz3X26M919ujPdfboz3X26M919ujPdf/2wTAf99DwH/jRAA&#10;/5sQAPSoDwDltQ0A1b8QAMq+JgO/uzcQtLZEHqqxTi2hrVc5mKleRJClZU2JomxVgp9zW3ycemF3&#10;moFmcpiKam2WlG5plZ5xZpSrc2OUunNilc9zZpfsbGeV8WZok/ZgaJL3X2iS919okvdfaJL3X2iS&#10;919okvdf/28RAf+BDgD/kQ4A8qAMANqtCQDTuAoAzsMOAMTCIwO5vzUOr7tCHKS3TCqbs1U3kq9c&#10;QYqsY0qDqWpSfKZxWXakeF5won9ja6CIZ2eekWtjnZ1uX52pcF2duXBcnc1wX5/ra2Gd8mVimvZg&#10;Ypn3XmKZ915imfdeYpn3XmKZ915imfde/3MQAf+FDAD6lgoA26UGANGxCADLuwgAxscLAL3HIAKy&#10;xTILqMFAGZ6+SieUulM0i7ZaPoO0YUd8sWhPda9vVW+tdlpqq31fZamGY2GokGddp5tqWaeoa1en&#10;uGxWp8xsWKjpaFqn9GNbo/heXKP5XVyj+V1co/ldXKP5XVyj+V1co/ld/3gNAP+LCQDfnAMA0qkG&#10;AMm0BwDCvgYAvMwIALXNHAGryy8Jocg9FpfFSCONwlEvhL9YOny8X0N1umZKb7htUGm3dFVktXxa&#10;X7SFXluzj2FXs5pkVLKnZVKyt2ZRs8xmUrPpY1Sy919VrvpbVq37Wlat+1pWrftaVq37Wlat+1pW&#10;rfta/34JAPKRAgDWoQIAyq0FAMC3BQC4wgUAss8JAKvUFwCj0ysGmdA6Eo/ORR+Fy04qfclWNHXH&#10;XT1uxWVEaMRsSWPCc05ewXtTWcGEVlXAj1lSv5tcT7+oXU2/uF5MwM1eTMDqXE6/+VlPvP5VULr+&#10;VVC6/lVQuv5VULr+VVC6/lVQuv5V/4UCAN2YAADNpgIAwbEDALe6AwCuxgYAp9MKAKDdFQCZ3SgE&#10;kNs3DobZQhl91kskddRULW3SXDVn0WM8YdBrQVzPckZYz3tJVM6ETVDOj1BNzptSS86pU0nOuVRI&#10;z89USM7rU0nO+FBKy/9OSsr/TUrK/01Kyv9NSsr/TUrK/01Kyv9N548AANGfAADDqwEAt7QCAK2/&#10;AwCjywYAm9kKAJTlGgGN5SsGhOQ1DXvjPxZz4kgebOFSJmbhWixg4GIyW+BqNlfgcjpT33s9UN+F&#10;QE3fj0NK4JtFSOCoRkbguEdF4cxHReDoR0Xf9kZF3v9ERd7/REXe/0RF3v9ERd7/REXe/0RF3v9E&#10;2ZcAAMemAAC4sAAArLkBAKLFAgCY0QYAj+sNAInuHwKA7isGeO00DHDtPRNo7UYZYu1OHl3tVyNZ&#10;7WAnVe1oKlLtcS1P7XkvTO2DMkrujTRH7pg1Re6lN0PvszhC8MQ4QfDfOUHv7zhA7f04QOz/OEDs&#10;/zhA7P84QOz/OEDs/zhA7P84y6AAALqrAACttAAAocAAAJbMAQCL2QUAhPgRAXz4HwJ0+CkGbPgy&#10;CmT4Ow9e+UMTWPlLF1P5UxpQ+VsdTfpkH0r6bCFI+nQjRvp+JUT7iCZB+5MoQPueKT78qyo9/Lkr&#10;O/3LKzv94is6/PQrOvz3Kzr89ys6/PcrOvz3Kzr89ys6/PcrvagAAK6wAAChvAAAlcgAAInUAAB+&#10;6AUAd/8SAW//HAJn/yYFYP8vCFn/NwtU/z8OT/9HEUv/ThNH/1YVRP9dFkL/ZBhA/2wZPf91Gjv/&#10;fhs5/4kcN/+UHTb/oB41/6wfM/+5HzP/yB8y/+IgMv/nIDL/5yAy/+cgMv/nIDL/5yAy/+cgsK0A&#10;AKK3AACVxAAAh9AAAHvdAABy/QkAav8RAWH/GQJa/yIDVP8qBU7/MgdJ/zoJRf9BC0H/SAw+/04O&#10;O/9VDzj/WxA2/2IRNP9pETL/chIv/3sTLf+GFCv/khUq/54VKf+pFij/sxYn/8IWJ//HFif/xxYn&#10;/8cWJ//HFif/xxYn/8cWpLQAAJbAAACHzAAAetoAAG3rAABk/wUAXP8OAVT/FAFN/xwCSP8kBEL/&#10;LAU+/zMGOv85Bzb/QAgz/0UIMP9LCS7/UQor/1cKKf9dCyf/ZAsk/2wMIv92DSD/gA0e/4wOHf+X&#10;Dhz/oQ4b/6wPG/+uDxv/rg8b/64PG/+uDxv/rg8b/64Pl7wAAIjJAAB51gAAa+MAAF/2AABW/wAA&#10;Tv8KAEf/EAFB/xYCPP8dAjf/JAMy/yoDL/8wBCv/NgUn/zsFJf9ABSL/RQYg/0oGHv9QBhv/VgcZ&#10;/1wHF/9kCBX/bQgT/3cIEf+BCRD/iwkQ/5UJD/+YCQ//mAkP/5gJD/+YCQ//mAkP/5gJ/0knAv9E&#10;MQT/SzEE/1A0Bv9SOgj/UkML/1FOD/9PXBP/TWsW/0x5Gf9Lhxv/SZMd/0idH/9IpiD/R64h/0e1&#10;Iv9GvSP/RsYj/0bQJP9G4CT/Ruol/0bzJf9G+iX/Rv8l/0b/Jf9G/yX/Rv8k/Ub/I/1G/yP9Rv8j&#10;/Ub/I/1G/yP9Rv8j/0knAv9GLwP/TS8E/1IyBv9VOQj/VUIL/1RND/9SWRP/UGgX/093Gv9OhB3/&#10;TJEf/0ubIf9KpCL/Sqwj/0mzJP9JuyX/SMQm/0jNJv9I3Sf/SOgn/0jxKP9I+Sj/SP8o/0j/KP5I&#10;/yj7SP8n+Uj/JvlI/yb5SP8m+Uj/JvlI/yb5SP8m/0onAv9ILQP/UC0E/1UwBv9YNgj/WUAL/1hL&#10;D/9VVhP/VGYY/1J0G/9RgR7/T44h/06YI/9NoSX/Takm/0yxJ/9LuCj/S8Ep/0vKKv9K2Sr/SuYr&#10;/0rwK/9K+Cz/Sv8s/Ur/LPpK/yv3Sv8p9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj1Sv8o/0smAv9LKwP/&#10;UisE/1guBf9bNAj/XT4L/11JD/9aVBT/WWIY/1dxHf9VfiD/U4oj/1KVJv9Rnij/UKYq/0+uK/9O&#10;tSz/Tr0t/03HLv9N0y//TOMw/0ztMPxM9jH6TP4x90z/MfVN/y/yTf8t8E3/K/BN/yvwTf8r8E3/&#10;K/BN/yvwTf8r/0smAv9OKQP/VikE/1wrBf9gMQf/YjsL/2JGD/9gURT/Xl8Z/1xtHv9aeiP/WIYm&#10;/1aRKf9Vmiz/U6Iu/1KqMP9RsTH/Ubkz/1DDNP5PzjX7T982+E7rN/VO9TjyTv048E//Ne5Q/zPr&#10;Uf8x6VH/L+lR/y/pUf8v6VH/L+lR/y/pUf8v/0wlAv9RJwP/WiYD/2AoBf9lLwf/aDkK/2hDD/9n&#10;ThX/ZVoa/2JoIP9fdiX/XYEq/1qMLv5YljH8V540+1WmNvlUrTj4U7U691K+O/VRyT3zUdo+8FDo&#10;P+xQ80DpUf0+6FP/O+ZU/zjjVf814VX/M+FV/zPhVf8z4VX/M+FV/zPhVf8z/00kAv9UJAP/XSMD&#10;/2UlBP9qLQb/bTYK/25ADv9tSxT/a1Yb/2hkIf5lcSj7Yn0t+F+HMvZckTbzWpk68lihPfBXqUDu&#10;VbFC7FS5ROtTxEbpUtJI5VHlSeJS8kjfVPxE3Vb/QNtY/z3WWf860ln/ONJZ/zjSWf840ln/ONJZ&#10;/zjSWf84/04kAv9YIQP/YSAD/2ojBP9wKwX/czQJ/3Q+Dv90SBT/clIb+29fI/ZrbCryZ3cx72OC&#10;N+xgiz3pXZRB5lqcReRYpEniVqxM4FS0Tt1Uv1DbVM1Q11PiUdJU8E7QV/tKzlr/Rc1c/0LJXP8+&#10;xVz/PMVc/zzFXP88xVz/PMVc/zzFXP88/08jAv9bHwL/ZR0C/24hA/91KQX/eTEI/3o7DP96RBP6&#10;eU4b9HZbI+5xZyzpbHI15Wh8POFjhUPdYI5I2V2XTNVcn0/SWqdRz1mwU81YulTLWMZVyVfaVsVX&#10;7FXDW/lPwl7/SsBf/0a9YP9CumD/QLpg/0C6YP9AumD/QLpg/0C6YP9A/1IhAv9eHQL/aRoC/3Mf&#10;A/96JgT/fi8G/4E4C/uBQRLzgEsa7HxXI+Z3Yy3gcW042m13QNNpgEbPZYlLy2ORT8hgmVLFX6FV&#10;wl2qV8Bcs1m+XL9avFvOW7hb5Vu3XvVVt2L/T7Vj/0qyZP9GsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0Ow&#10;ZP9D/1UfAv9hGgL/bRgC/3cdAv9+JAP/hCwF/oc1CfWIPhDth0gY5YNUIt5+Xy7UeGk4znNzQMlu&#10;fEfEa4RMwGiMUb1llFS6Y5xXt2KlWrRgrlyyYLlesF/HXq1f31+sYvFZrGX+U6pn/06oZ/9Kpmf/&#10;RqZn/0amZ/9Gpmf/RqZn/0amZ/9G/1cdAv9kGAL/cBYC/3scAv+DIgL/iSoE+YwyB++OOw3njkQW&#10;3opRIdSEXC3MfmY4xXhvQcB0d0i7cIBNt22IUrNqkFawaJhZrGagXKplqV+nZLRgpWPCYaNj1WKi&#10;Ze1domn7V6Fq/1Gfa/9Mnmv/SZ5r/0mea/9Jnmv/SZ5r/0mea/9J/1kcAv9nFgH/cxUB/34aAf+H&#10;IAL/jScD9JIvBuqUOAvhlEIT1o9OIMyJWS3Fg2M3vn1rQLh5dEizdXxOrnKEU6pvjFenbZRbo2uc&#10;XqBppWCeaLBjm2e9ZJlnzmSYaehhmm35Wplu/1SXbv9Plm7/S5Zu/0uWbv9Llm7/S5Zu/0uWbv9L&#10;/1saAv9pFAH/dhQB/4EYAf+KHQH8kSQC8JcsBOWaNAjcmj8Rz5RMH8aOVyy+iGA3t4JpQLF+cUis&#10;enlOp3eAU6N0iFifcZBcm2+YX5htoWKVbKxkk2y5ZpFryWaQbeRkkXH2XJFy/laQcv9RkHL/TZBy&#10;/02Qcv9NkHL/TZBy/02Qcv9N/10YAf9rEwH/eRMB/4QWAf+OGwH4lSEB65soA+GgMAbVnj0QyphK&#10;HsGSVCu5jF42sYdmP6uCbkemfnZOoXt9U5x4hViYdo1clHSVX5FynmOOcalli3C1Z4lwxWeIcOBm&#10;inT0Xot2/FiKdv9SiXb/Tol2/06Jdv9OiXb/Tol2/06Jdv9O/18XAf9uEQH/exIB/4cUAP+RGAH0&#10;mR0B56AjAt2lKwTPoTsPxZxIHbyWUyq0kFw1rItkP6aHbEegg3NNm4B6U5Z9gleSeopcjniSYIp2&#10;nGOHdaZmhHSyaIJ0wmiAdNtog3jyYIR6+1mEef9UhHn/T4R5/0+Eef9PhHn/T4R5/0+Eef9P/2EV&#10;Af9wEAH/fhEA/4oSAP+UFQDwnRkA46UeAdeoKAPLpTkOwZ9GG7eaUSmvlVo0p5BiPqGLakabh3FM&#10;lYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfXmwaHt5v2l6edZpfHzwYX5++lp+ff5Vfn3/UX59/1F+&#10;ff9Rfn3/UX59/1F+ff9R/2MUAf9yDwH/gRAA/40RAPyYEgDsoRMA36oWANGsJgPHqDcNvKNEGrOe&#10;TyeqmVgzo5RgPZyQaEWWjG9MkIl2UouGfVeGhIVbgoKOX36Al2N6f6Fmd36taHV+vWlzftJpdoHu&#10;YniC+lt4gv5WeYH/UXmB/1F5gf9ReYH/UXmB/1F5gf9R/2UTAf91DgD/gw4A/5AOAPWbDgDopg4A&#10;2a8PAMyvJALCqzUMuKdDGa6iTiamnVYxnpleO5eVZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlWJ0&#10;hJ9lcYOraG6Dumltg85pb4brY3KH+Vxzhv1Wc4X/UnOF/1Jzhf9Sc4X/UnOF/1Jzhf9S/2gRAf94&#10;DQD/hg0A9pMMAN6gCQDWqQoA0rINAMeyIgK9rzMKs6tBF6qnTCSholUwmZ5dOpKaZEKLl2tJhZRy&#10;UICSeVV7j4Fado2JXnKMkmJuip1la4mpZ2iJuGhnictoaYvpY2yN+VxtjP1XbYr/Um2K/1Jtiv9S&#10;bYr/Um2K/1Jtiv9S/2sQAf97CwD/igoA4pgGANajCADQrAkAy7ULAMG2HwG4tDEJrrA/FqSsSiKc&#10;qFMulKRbOIygYkCGnmlIgJtwTnqZd1N1ln5YcJSHXGyTkGBokptjZJGnZWKQtmZgkclmYpLnYmWU&#10;+Fxnkv1XZ5H/UmeR/1Jnkf9SZ5H/UmeR/1Jnkf9S/24OAP9/CQDxjgUA2ZsFAM+mBwDJrwcAxLkI&#10;ALu6HAGyuC8HqLU9E5+xSCCWrlErjqpZNYanYD6ApWdFeqJuS3SgdVFvnnxVapyFWWabjl1implg&#10;XpmmYlyZtGNamcdjW5rlYF+b91tgmv5WYZj/UmGY/1JhmP9SYZj/UmGY/1JhmP9S/3ILAP+DBQDf&#10;kwEA0Z8EAMmqBgDBsgUAu70EALS/GACrviwFors6EZm4RR2QtU8oh7JXMoCvXjp5rWVCc6tsSG6p&#10;c01pp3pRZKaDVl+kjVlco5hcWKOkXlajs19Vo8ZfVaTkXVik9lhao/9UW6H/UFuh/1Bbof9QW6H/&#10;UFuh/1Bbof9Q/3cHAPCJAADWmAAAy6QDAMGtBAC5tgMAssAEAKvFFACjxSgEm8I3DpHAQxmJvUwk&#10;gLpVLnm4XDZytmM9bbRqQ2ezcUhisXlMXrCBUFqvi1RWr5dWU66jWFCusllPrsZZT67kWFGu9lRT&#10;rv9QVKz/TVSs/01UrP9NVKz/TVSs/01UrP9N/30AAN+PAADOnQAAw6gCALmwAgCwugIAqMQFAKHM&#10;DwCbzCMCksozConIPxWBxkkfecRSKHLCWjBrwWE3Zr9oPGG+cEFcvXhFWLyBSVS8i0xRu5ZPTruj&#10;UUy7s1JKu8ZSSrvkUUy79k5Nuv9LTrn/SU65/0lOuf9JTrn/SU65/0lOuf9J74UAANSVAADHowAA&#10;uqwBALC0AACnvwMAnskGAJXUCwCQ1R0BidQuBoDSPBB40EYZcc9PIWrOWClkzV8vX8xnNFrLbjlW&#10;ync9UsqAQE/Ji0NMyZdFScmkR0fJs0hGyshIRsrmR0fJ90VHyP9DSMf/QkjH/0JIx/9CSMf/QkjH&#10;/0JIx/9C3o0AAMucAAC9pwAAsbAAAKa6AACcxAMAk88HAIrdDACF3x0Bft8sBXbeNwtv3kMTaN1N&#10;GmLcVSBd210mWNtlKlTabS5Q2nYyTdqANUraizdH2pc5RdqkO0PbtDxC3Mg8QtvlO0La9DpC2f46&#10;Q9j/OUPY/zlD2P85Q9j/OUPY/zlD2P850JYAAMGjAACyrAAAp7UAAJzAAACRygMAh9YHAIDpEQB5&#10;6SACcuksBWvpNgpk6T8PXulIFFnpURlV6FocUeliIE7payNL6XQlSOl9J0bpiCpD6ZMrQeqgLUDq&#10;ry4+68AuPezbLj3q7y496PwuPef/LT3n/y095/8tPef/LT3n/y095/8txZ8AALWpAACosQAAnLwA&#10;AJDHAACE0gEAet8GAHT0EwBt9CACZvQqBF/0NAha9T0LVPVFD0/1TBJM9VUUSfZdF0b2ZRhE9m4a&#10;QfZ3HD/3gR09940fO/eZIDn4piE4+LUiN/nIIjb54yI2+PMiNvf8Ijb3/CI29/wiNvf8Ijb3/CI2&#10;9/wit6YAAKmuAACcuQAAkMQAAIPPAAB32wAAb/YKAGf/EwFg/x0CWv8nA1T/MAVP/zgISv9ACkb/&#10;SAxD/08OQP9WDz3/XhA7/2USOP9uEzb/dxQ0/4IVMv+PFjD/mxcv/6kXLv+3GC3/yBgs/+EYLP/v&#10;GCz/7xgs/+8YLP/vGCz/7xgs/+8Yq6sAAJ61AACQwQAAgswAAHXZAABp5AAAYf8JAFv/EQBU/xkB&#10;Tv8iAkn/KwRE/zIFQP86Bjz/QQc5/0cINv9OCTP/VAox/1sLLv9iDCz/awwp/3UNJ/+ADiX/jQ4k&#10;/5oPI/+mECL/sxAh/8EQIf/QECH/0BAh/9AQIf/QECH/0BAh/9AQn7IAAJG+AACDygAAddYAAGfi&#10;AABb8QAAVP8GAE7/DgBI/xQBQv8cAj3/JAI5/ysDNf8yBDH/OAQu/z4FK/9DBSj/SQYl/08GI/9W&#10;ByH/XQce/2UIHP9vCBn/egkX/4cJFv+UCRX/nwoU/6oKFP+zChT/swoU/7MKFP+zChT/swoU/7MK&#10;k7sAAITHAAB10wAAZ+EAAFjoAABO+wAASP8AAEH/CgA7/xABNv8VATH/HAEt/yICKf8oAiX/LQIi&#10;/zIDH/84Axz/PQMa/0IDF/9IBBX/TgQT/1UEEf9dBQ//ZwUN/3IFDP99BQr/iQYK/5MGCf+cBgn/&#10;nAYJ/5wGCf+cBgn/nAYJ/5wG/z8qAv8/MAP/RDAD/0gzBP9JOQb/SEII/0ZNC/9FWw7/Q2kR/0F3&#10;E/9AhRX/P5EW/z6bGP8+pBj/PasZ/z2zGv89uhr/PcMa/zzMG/882xv/POcb/zzwG/88+Bv/Pf8b&#10;/z3/G/89/xv/Pf8a/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/0AqAv9BLgP/Ry4D/0oxBP9MNwb/&#10;S0AI/0pLC/9IWQ//RmcR/0R1FP9Dghb/Qo8Y/0GZGf9Bohr/QKkb/0CxG/8/uBz/P8Ac/z/JHf8/&#10;1h3/P+Ud/z/vHf8/9x7/P/4d/z//Hf8//x3/QP8c/kD/G/5A/xv+QP8b/kD/G/5A/xv+QP8b/0Aq&#10;Av9DLAP/SSwD/00vBP9PNQb/UD4I/05JDP9MVg//SmQS/0hyFf9Hfxj/RosZ/0WWG/9Enxz/RKcd&#10;/0OuHv9DtR//Qr0f/0LGIP9C0SD/QuIh/0LtIf9C9SH/Qv0h/UL/IftD/yD6Q/8f+UP/HvlD/x75&#10;Q/8e+UP/HvlD/x75Q/8e/0EpAv9GKgP/TCkD/1EsBP9TMgb/VDwI/1RHDP9RUg//T2AT/01vF/9M&#10;fBn/Sogc/0mSHv9Imx//R6Mh/0erIv9GsiP/Rroj/0bDJP9FzSX/Rd4l/0XqJvxF9Cb5Rfwm9kX/&#10;JvVG/yT0Rv8j80f/IfNH/yHzR/8h80f/IfNH/yHzR/8h/0IoAv9JJwL/UCYD/1UoBP9YLwX/WjkI&#10;/1pEDP9XTxD/VVwU/1NqGP9Rdxv/T4Mf/06OIf9NlyP/TJ8l/0unJv9Krif/SrYp/km+Kv1JySr6&#10;SNkr90jnLPRI8izxSPss70n/Ku1K/yjsSv8n60v/JetM/yXrTP8l60z/JetM/yXrTP8l/0MoAv9N&#10;JAL/VCMD/1olA/9eLAX/YDYH/2BBC/9eTBD/W1cV/1lmGf9Xch7/VX4i/lOJJfxRkyj6UJsq+U+j&#10;LPdOqi72TbIv9Ey6MPNMxDLyS9Ez7kvkNOpK8DTnS/oz5U3/MORO/y3iT/8r4VD/KeFQ/ynhUP8p&#10;4VD/KeFQ/ynhUP8p/0YlAv9QIQL/WCAC/18hA/9kKgT/ZjMH/2Y9C/9lSBD/YlMV/2BhG/xdbSD4&#10;Wnkl9ViEKfNWjS3wVJYw7lKeM+1RpTXrUK036U61OedOvzvmTcw840zgPd9N7jzcT/k52VH/NdZS&#10;/zLUU/8w01T/LdNV/y3TVf8t01X/LdNV/y3TVf8t/0ojAv9UHgL/XBwC/2QfAv9pJwT/bDAG/206&#10;Cv9sRA/9ak8V+GdcHPNjaCLvYHQo611+LuhaiDPlV5E341WZOuBToD7eUqhA3FGxQdlQu0LWUMhD&#10;01DcRM9Q7EPMUvg/y1X/O8lX/zfIWP80x1n/MsZZ/zHGWf8xxln/McZZ/zHGWf8x/00gAv9XGwL/&#10;YBkC/2kdAv9vJQP/ci0F/3Q3CP1zQQ72cUsU8G5YHOpqZCTlZW4r4GF5M9xegjjYXIs801qUP9BY&#10;nELOV6NEy1WsRslVtUfHVMBJxVTQScJT5knAVvVFvln/QL1b/zy8XP85u13/Nbpd/zW6Xf81ul3/&#10;Nbpd/zW6Xf81/1AeAv9bGQH/ZBYB/20bAv90IgL/eCoE/3ozB/Z6PQzveEcT53VUG+FwXyXaa2ot&#10;02d0NM5kfTrKYYY/x1+OQsRdlkXBW55Iv1qmSrxZr0y6WLpNuFjITrZY3060WfBLs1z9RbJf/0Cy&#10;YP88sGH/ObBh/ziwYf84sGH/OLBh/ziwYf84/1IbAf9eFgH/aBQB/3IZAf95HwL/ficD+YAwBfCB&#10;OQrngEMR4HxQGtZ3WyTPcmYuyW1vNcRqeDvAZ4FAvGSJRLlikUi2YJlKs1+hTbFdqk+uXLRRrFzB&#10;Uqpc1FKoXetQqGD6Sahj/0SoZP9ApmX/PKZl/zumZf87pmX/O6Zl/zumZf87/1UZAf9hFAH/bBIB&#10;/3YXAf99HAH/gyMC9IYsBOqINQfhh0AO1oJMGc19WCTGd2ItwHNrNbtvdDy3bHxBs2mERq9njEms&#10;ZZRMqWOcT6ZipVGkYa9TomC8VaBgzVWeYOZUnmT3TZ9n/0efaf9Dnmn/P51p/z2daf89nWn/PZ1p&#10;/z2daf89/1cXAf9jEgH/bxEB/3kUAf+BGQH7hyAB74wnAuSOMAXajT0Mz4dKGMeCVSO/fV8tuXho&#10;NbN0cDyvcXhCq26ARqdsiEqkaZBOoGiYUZ1moVObZatVmGS4V5ZkyFiUZOFYlWj0UJZr/0qXbP9F&#10;lm3/QZZt/0CWbf9Alm3/QJZt/0CWbf9A/1kVAf9mEAH/chAA/30SAP+FFgD2jBsB6pEiAd+UKwPT&#10;kToLyYxHF8CHUyK5glwssn1lNa15bTyodXVCo3N9R6BwhEucboxOmWyVUpVrnlSSaahXkGm0WY5o&#10;w1mMaNxajWzyU49u/0yQcP9Hj3H/Q49x/0GPcf9Bj3H/QY9x/0GPcf9B/1sUAf9oDwD/dQ8A/4AR&#10;AP+JEwDykBcA5ZYcANmZJgLNlTgKxJBFFruLUSGzhlosrYJjNKd+azuhenJBnXd6Rpl1gUuVc4lP&#10;knGRUo5vm1WLbqVYiG2wWoZsv1uEbdVbhm/vVYhy/U6JdP9JiXT/RIh0/0OIdP9DiHT/Q4h0/0OI&#10;dP9D/10SAf9rDgD/eA4A/4MPAP2MEADtlBIA4JoVANOcJALImTYJv5RDFbaPTyCuilgrp4ZhM6GC&#10;aDucf3BBl3x3RpN5fkuPd4ZPi3WPUohzmFaEcqJYgXGuWn9xvFx9cdBcf3PsVoF2+0+DeP9Kg3j/&#10;RYJ4/0SCeP9Egnj/RIJ4/0SCeP9E/18RAf9tDAD/eg0A/4UNAPKPDQDnmA0A258OAM6fIgHEnTQI&#10;uphCFLKTTR+qj1Yqo4pfMpyGZjqXg21AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d6BZe3arW3l1ulx3&#10;ds1ceHfqWHt6+lF9fP9LfXz/Rn18/0V9fP9FfXz/RX18/0V9fP9F/2EQAf9vCwD/fQsA9YgKAN+T&#10;CADYmwoA06IMAMmjHwG/oDIHtpxAE62XSx6lk1Qono9dMZiLZDmSiGs/jYVyRYiDekqEgIFOgH+K&#10;Unx9k1V4fJ1YdXupW3J6uFxxespccnzoWHV++VF3gP9Md4D/R3eA/0Z3gP9Gd4D/RneA/0Z3gP9G&#10;/2QPAP9yCQD/fwgA5YwFANiWBwDRngkAzqUKAMSmHQG6pC8GsaA+EaicSR2gmFMnmZRbMJOQYjiN&#10;jWk+iIpwRIOIeEl+hn9NeoSIUXaCkVVygZtYb4CnWmx/tVxrgMhca4HlWW6D91JxhP9NcoT/SHKE&#10;/0dyhP9HcoT/R3KE/0dyhP9H/2YNAP91BwD2gwUA3I8DANKYBgDMoQcAyKgIAL+pGgC1qC0FrKQ8&#10;EKSgRxucnVEllJlZL46WYDaIk2c9gpBuQ32Odkh5jH1MdIqFUHCIj1Rsh5lXaYalWWaGs1tlhsVb&#10;ZYbjWWiI9lJriv9NbIr/SGyJ/0dsif9HbIn/R2yJ/0dsif9H/2kLAP94BADlhwAA1pIDAM2cBQDG&#10;pAYAwasGALmtFwCwrCsEp6k6Dp+mRRmWok8jj59XLYicXzWCmWY7fZdsQXiVc0Zzk3tLbpGDT2qP&#10;jVJmjpdVY42jWGCNsVlfjcNaXo3gWGKP9VJkkP9NZpD/SGaP/0dmj/9HZo//R2aP/0dmj/9H/2wI&#10;AP58AADeigAA0JYCAMifBADApwQAua4DALKyFACqsSgDoa83DJmsQxeRqE0hiaVVKoKjXDJ8oGM5&#10;d55qPnKccURtmnlIaJmBTGSXi1BglpVTXZaiVVqVsFdZlcFXWJXeVluW81Bdl/9MX5f/R2CW/0Zg&#10;lv9GYJb/RmCW/0Zglv9G/3ADAOuBAADWjwAAypoBAMGjAwC5qgIAsbIBAKq3EQCjtyQCm7U0CpOy&#10;QBSKr0oeg61TJ3yrWi52qGE1cKdoO2ulb0Bno3dEYqJ/SF6hiUxaoJRPV5+gUVSfrlNTn8BTUp/d&#10;UlWf805XoP9KWaD/Rlmf/0VZn/9FWZ//RVmf/0VZn/9F/3UAAOCGAADPkwAAxJ8BALqnAQCxrgAA&#10;qbYAAKG9DQCbvSABlLwxB4u6PRCDt0gafLVQInWzWCpvsl8warBmNmWvbTtgrXU/XKx+Q1irh0dV&#10;qpNKUaqfTE+qrk1NqsBNTarcTU6q8klQqv5GUqn/Q1Kp/0JSqf9CUqn/QlKp/0JSqf9C8nwAANeM&#10;AADImQAAvaMAALKrAACpsgAAoLsCAJfECQCSxRsAi8QsBIPCOgx7wUQVdL9OHW69ViRovF0qY7tk&#10;MF+6bDRauXQ5Vrh8PFO3hz9Pt5JCTLafREq2rUZItsBGSLfdRUm28kNKtf9BS7X/Pku0/z1LtP89&#10;S7T/PUu0/z1LtP894oMAAM2SAADBnwAAtKcAAKqvAACguAAAlsADAIzKBwCGzRQAgc0mAnrMNQhz&#10;y0EPbMpKF2bJUx1hyFsjXMdiKFjGaixUxnIwUMV8M03FhjZKxJI5R8SfO0XErjxExcE8Q8XfPETE&#10;8ztEw/85RcL/N0XB/zdFwf83RcH/N0XB/zdFwf831YsAAMWaAAC3pAAAq6wAAKC0AACWvgAAi8cE&#10;AIHQCAB42Q4AddkgAW/YLwRp2DwJY9ZGEF7WUBVZ1VgaVdRgH1HUaCJO1HEmS9N7KUjThStF05Iu&#10;QtSfL0HUrzA/1cIxP9XhMD/T8jA/0v0vP9H/Lj/Q/y4/0P8uP9D/Lj/Q/y4/0P8uypQAALuhAACt&#10;qQAAorEAAJa7AACLxAAAgM0DAHXYCABv5BEAauQgAWTkLQNe5DgHWeRBC1XkSw9R5FQSTeRdFkrk&#10;ZRhH5G4bReR3HULkgh9A5I4hPuWbIzzlqiQ75rwkOubTJDnl7iQ54/ojOeL/JDni/yQ54v8kOeL/&#10;JDni/yQ54v8kv54AAK+mAACjrgAAl7gAAIrCAAB+zAAAc9YCAGnlCQBk7xQAX/AgAVnwKwNU8DUF&#10;T/A+B0vxRgpH8U4MRPFXDkLxXxA/8mcSPfJwFDryexU484cWNvOUGDX0ohkz9LEZMvXFGjH14hox&#10;9PEZMfH+GTHx/xkx8f8ZMfH/GTHx/xkx8f8ZsqQAAKWrAACYtgAAi8AAAH7KAABx1QAAZd4AAF71&#10;CgBZ/BMAU/weAU78JwJK/TADRf05BUH9QAY+/kgHO/5PCTj/Vwo2/14LM/9nDDH/cA0u/3wOLP+J&#10;Dyv/lhAp/6QQKP+0ESf/xxEn/+ERJv/yESb/9hEm//YRJv/2ESb/9hEm//YRp6kAAJmzAACLvgAA&#10;fskAAHDTAABk3gAAWOcAAFL/CQBN/xEAR/8ZAUP/IgE+/yoCOv8yAzf/OQMz/z8EMP9GBS3/TQUr&#10;/1QGKP9bByb/Ywcj/20IIf95CR//hwke/5UKHf+jChz/sQob/8ALGv/WCxr/3wsa/98LGv/fCxr/&#10;3wsa/98Lm7EAAI28AAB+xwAAcNIAAGPeAABV5AAAS/UAAEb/BQBA/w4AO/8UADf/GwEz/yMBL/8p&#10;Aiv/MAIo/zUCJf87AyL/QQMf/0cDHf9OAxr/VQQY/14EFf9oBRP/dAUR/4IFEP+QBhD/nQYP/6kG&#10;Dv+1Bg7/ugYO/7oGDv+6Bg7/ugYO/7oGjroAAH/FAABw0QAAYt4AAFTlAABG6wAAP/4AADn/AAA0&#10;/wkAL/8OACv/FAAn/xoBI/8hAR//JQEc/yoBGf8vARb/NAIU/zoCEf9AAhD/RgIO/04CDP9WAgn/&#10;YAMH/2wDBP94AwP/hgMC/5EDAf+dAwH/oQMB/6EDAf+hAwH/oQMB/6ED/zYtAv85LgL/Pi4D/0Ay&#10;A/9AOAT/PkEG/zxMCP86Wgr/OGgM/zZ2Dv81gw//NI8Q/zOZEf8zoRH/M6kS/zKwEv8ytxL/Mr8S&#10;/zLIE/8y0xP/MuMT/zLtE/8y9hL/M/4S/zP/Ev8z/xL/M/8R/zP/Ef8z/xD/M/8Q/zP/EP8z/xD/&#10;M/8Q/zYtAv87LAL/QCwD/0MvA/9DNQT/Qj4G/0BKCP8+Vwv/PGUN/zpzD/84gBD/N4wR/zeWEv82&#10;nxP/NqcT/zauFP82tRT/NrwU/zXFFf810BX/NeAV/zbrFf829BX/Nv0U/zb/FP82/xT+N/8T/jb/&#10;E/02/xL9Nv8S/Tb/Ev02/xL9Nv8S/zcsAv8+KgL/QyoC/0YtA/9HMgT/RjwG/0VICP9DVQv/QWIN&#10;/z9wEP89fRH/PIkT/zuTFP87nBX/OqQW/zqrFv86shf/OrkX/znCF/85zBf/Od0Y/znpGP858xj/&#10;OvsY/Dr/F/o6/xf5Ov8W+Dr/Fvg6/xX4Ov8V+Dr/Ffg6/xX4Ov8V/zkrAv9BJwL/RicC/0opA/9L&#10;LwT/TDkG/0tFCP9IUQv/Rl4O/0RsEf9CeRP/QYUV/0CPF/9AmBj/P6AY/z+nGf8+rhr/PrYa/z6+&#10;G/8+yBv/PdYc/j3mHPs+8Rz4Pvoc9T7/HPM+/xryP/8Z8T//GfE//xjxP/8Y8T//GPE//xjxP/8Y&#10;/z0oAv9FJAL/SiMC/04lA/9RLAT/UjYG/1FBCP9PTQz/TFoP/0pnEv9IdBX/R4AX/0aLGf9FlBv/&#10;RJwc/0OkHf5Dqx79QrIf/EK6IPpCxCD5QtAh9kHiIfJC7iLvQvki7UL/IOtD/x/qQ/8d6UT/HOhE&#10;/xvoRP8b6ET/G+hE/xvoRP8b/0AlAv9IIQL/TyAC/1MhAv9XKQP/WTMF/1g+CP9WSQz/UlUQ/1Fj&#10;FP9Pbxf+TXsa+0uGHflKjx/3SZgh9kifIvRHpiTzR64l8Ua2JvBGvyfvRcso7EXeKehF7CnlRvgo&#10;4kf/JuFI/yTfSf8i3kn/IN1J/x/dSf8f3Un/H91J/x/dSf8f/0MiAv9MHgH/UxwC/1keAv9dJgP/&#10;XzAE/186B/9dRQv/WlAQ/VheFfhVahn1U3Yd8lGAIe9PiiTtTZMm60yaKelLoivnSqks5UmxLuRI&#10;uy/iSMcx4EjZMdxI6jHYSfYu1Ev/K9JM/ynQTf8mz07/Jc5O/yPOTv8jzk7/I85O/yPOTv8j/0cf&#10;Af9QGgH/VxgB/14cAf9jIwL/ZiwE/2Y2Bv9kQQr6YkwP9F9ZFe9cZRvrWXAg51Z7JeRUhCnhUY0t&#10;3lCVMNxPnTLZTqUz1k2tNdNNtzbRTMI3z0zROMxM5jjJTfQ1x0//McVR/y7EUv8rw1P/KcJT/yfC&#10;U/8nwlP/J8JT/yfCU/8n/0ocAf9UFwH/XBUB/2MZAf9pIAL/bCkD/20yBflsPQnyaUcO62ZUFeVj&#10;YBzgX2si21x1KNZZfy3SV4gwz1WQM8xUmDbKU6A4x1KnOsVRsDvDULs8wVDJPb9Q3z28UfA7ulP8&#10;N7lV/zO4V/8vt1j/LbdY/yu3WP8rt1j/K7dY/yu3WP8r/00aAf9XFAH/YBIB/2gXAf9uHQH/ciUC&#10;+3MuA/JzOAfpcUMN4m5QFNtpXBzTZWYkzmJwKslfei/GXIIzw1uKNsBZkjm9WJo7u1aiPrhVqz+2&#10;VbVBtFTCQrJU1EKwVepBrlf5PK5Z/zetW/8zrVz/MK1d/y6tXf8urV3/Lq1d/y6tXf8u/1AXAf9a&#10;EgH/ZBAA/20UAP9zGgH/dyEB9HkpAup6MwXieD8K2XRME89wWBzJa2IkxGhsK79ldTC7Yn01uGCF&#10;OLVejTyyXJU+r1udQa1apkOrWa9EqVm8RadYzEakWOVGpFv2QKNe/zujX/83o2D/M6Nh/zGjYf8x&#10;o2H/MaNh/zGjYf8x/1MVAf9dEAD/aA8A/3ASAP93FgD7fBwB7n8kAeSALQPafzsIz3pJEsd1VBvB&#10;cV8ku21oK7ZqcDGyZ3k2r2WAOqtjiD2oYZBApmCYQ6NeoUWgXqtHnl23SJxdxkmaXN9Jml/yRJpi&#10;/z6aY/85m2X/Nptl/zObZf8zm2X/M5tl/zObZf8z/1UTAf9gDgD/aw4A/3QQAP97EgD1gRcA6IQe&#10;AN6HJwHRhDcHyH9GEcB7URu5dlsjtHJlK69vbTGqbHU2p2p8OqNohD6gZoxBnWSURJpjnUeXYqdJ&#10;lWGyS5NhwUyRYdhMkWPvR5Jl/UGSZ/88k2n/OJNq/zWTav81k2r/NZNq/zWTav81/1cRAf9jDQD/&#10;bgwA/3cOAP9/DwDwhREA44kWANaLIwHLiDUGwoRDELqATxqze1kjrXdiKqh0ajGjcXE2n255O5xs&#10;gT+YaohClWmRRZJnmkiPZqNKjWWvTIplvU2JZdFOiWfsSopp+0OLa/8+jG3/Ooxu/zeMbv83jG7/&#10;N4xu/zeMbv83/1kQAP9lCwD/cQsA/3oLAPGCDADoiQ0A3Y4OAM+PIAHGjTIGvYlBD7WETRmugFYi&#10;p3xfKqJ4ZzCddW82mXN2OpVxfT+Sb4VCjm2ORotslkmIaqBLhWqsTYNpuk+BacxPgWroTINt+UWE&#10;b/8/hXD/O4Zx/ziGcf84hnH/OIZx/ziGcf84/1sPAP9nCAD/cwgA830IAN6GBwDZjAkA1ZELAMqS&#10;HgDBkDAFuI0/DrCIShiphFQhooBdKZ19ZTCYemw1k3dzOo91ez6Mc4JCiHKLRoVwlEmCb55Mf26p&#10;Tnxtt097bclQem7mTXxx+EZ+c/9Bf3T/PYB1/zqAdf86gHX/OoB1/zqAdf86/10OAP9qBgD/dgYA&#10;5IADANmJBgDSjwgAz5QKAMWWGwC8lC4Es5E9DauNSBekiFIgnoVbKJiBYy+Tfmo1jnxxOYp6eD2G&#10;eIBCg3aIRX91kUl8c5tMeXKnTnZytVB0csZQdHLjT3Z19kd4d/9Cenj/Pnt5/zp7ef86e3n/Ont5&#10;/zp7ef86/18MAP9sBAD1eQIA3oMCANOLBQDNkgcAyZcIAMCZGQC3mCwDr5U7DKeRRxafjVAfmYlZ&#10;J5OGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXl6j0l2eJlMc3elTnB3slBud8RQbXfgT3B59Uhye/9D&#10;dHz/PnV9/zt1ff87dX3/O3V9/zt1ff87/2EKAP9vAgDofAAA2YYBAM+OBADIlQYAw5oGALucFgCz&#10;nCoDqpk5C6KVRRSbkU4dlI5XJo6LXy2JiGYzhIZtOICEdD17gntBd4CERXR/jUhwfZdLbXyjTmp8&#10;sE9ofMFQZ3zdUGp+80ltgP9DboH/P2+B/zxvgf88b4H/PG+B/zxvgf88/2QIAP9yAADhfwAA04kB&#10;AMqSAwDDmAQAvZ4EALagEwCuoCcCpZ02CZ2aQxOWl00cj5NVJImRXSuEjmQxf4xrN3qKcjt2iHlA&#10;coaCRG6Fi0dqg5VKZ4KhTWSCrk9igr9PYYLaT2SE8klmhf9DaIb/P2qG/zxqhv88aob/PGqG/zxq&#10;hv88/2cEAPZ2AADcggAAzo0AAMWVAgC+nAMAt6ECAK+kEQCopCQCoKI0CJifQBGRnEoaiplTIoSX&#10;Wyl+lWIweZJpNXWQcDpwj3c+bI1/QmiMiUZlipNJYYmfS16JrE1dib1OXInWTV6K8Ehgi/5DYov/&#10;P2OM/zxjjP88Y4z/PGOM/zxjjP88/2oAAOZ6AADVhgAAyZEAAMCZAQC4nwEAsKUAAKipDgCiqSEB&#10;mqgxBpOlPg+Lo0gYhKBRIH6eWSd4nGAtc5pnMm+YbjdqlnU8ZpV9P2KUh0NfkpFGW5KdSVmRq0pX&#10;kbtLVpHTS1eS70dakv1CXJP/Pl2T/ztdk/87XZP/O12T/ztdk/87/24AAOB+AADOiwAAxJUAALqd&#10;AACxowAAqakAAKGuCwCbrx0BlK4uBIysOwyFqkYVfqhOHHimViNypF0qbaJkL2mhazRkn3M4YJ57&#10;PFydhT9ZnI9CVZucRVObqkdRm7pHUJvRR1Gb7kRTm/xAVZv/PFab/zpWm/86Vpv/Olab/zpWm/86&#10;8XQAANmDAADIkAAAvpoAALOhAACqpwAAoa4AAJe1BgCSthgAjLUqA4W0Nwl+skIRd7BMGHGuVB9s&#10;rVslZ6tiKmKqaS9eqXEzWqh6N1angzpTpo49UKabQE2lqUFLpbpCS6bRQkul7T9Npfw8TqT/OU+k&#10;/zdPpP83T6T/N0+k/zdPpP835HoAAM+JAADClQAAtp8AAKylAACirAAAmLMAAI67AgCIvRIAg70l&#10;AXy8MwZ2uz8Nb7pJFGq4URplt1kfYLZgJFy1ZylYtG8sVLN4MFGzgjNNso02SrKaOEixqDpGsrk6&#10;RbLROkax7TlHsPw2R7D/NEiv/zNIr/8zSK//M0iv/zNIr/8z24IAAMeQAAC7nAAArqMAAKSqAACZ&#10;sQAAj7kAAITAAwB7xg0AeMYeAHPGLgNtxToIZ8RFDmLDThNdw1YYWcJeHVXBZiFRwW4kTsB3KEvA&#10;gStIv4wtRb+aL0O/qDFBv7oxQcDSMUG+7jBBvf0vQbz/LkG8/y1BvP8tQbz/LUG8/y1BvP8tzooA&#10;AL+YAACxoAAApqgAAJuwAACQuAAAhb8AAHrHBABvzwkAa9EVAGfRJgFj0TQEXtBACFnQSgxVz1MQ&#10;Uc9bFE7PYxhLzmsbSM51HkXOfyBCzowiQM6ZJD7OqCY8zromPM/UJjzN7yU7zPslO8v/JTvK/yU7&#10;yv8lO8r/JTvK/yU7yv8lw5MAALWeAACopgAAna4AAJG2AACFvwAAeccAAG/OBABk1gkAXt4RAFve&#10;IABX3i0CU986BFDfRAZM304JSd9XDEbfXw9D32gRQd9xEz7ffBU834kXOuCWGTjgpRo34LcaNuHN&#10;Gjbf7Bo13vkaNN3/GzTc/xs03P8bNNz/GzTc/xs03P8buZwAAKqkAACeqwAAkrUAAIW+AAB5xwAA&#10;bc8AAGLWAwBY4QgAVeoTAFHrIABN6ysBSes1AkXsPgRC7EcFP+xPBz3tWAk67WAKOO1qDDbudA0z&#10;7oAOMu6ODzDvnRAu760RLfDAES3w3hEs7vERLOz+ESzr/xAs6/8QLOv/ECzr/xAs6/8QraIAAKCp&#10;AACTswAAhr0AAHnGAABszwAAYNgAAFXeAABO8woASvcTAEb4HQBD+CcBP/gwAjv5OAI4+UADNfpH&#10;BDP6TwUw+1cFLvtfBiv8aQcp/HQIJ/yCCSX9kAkk/aAKI/6wCiL+xAsh/+ALIf3yCiD8/Aog/PwK&#10;IPz8CiD8/Aog/PwKoqcAAJWxAACHuwAAecYAAGzPAABf2QAAUt8AAEjoAABD/wgAP/8QADv/GQA3&#10;/yEANP8pATD/MAEt/zcCKv8+Aif/RAIl/0sDIv9TAyD/XAMd/2YEG/9yBBn/gAUX/48FFv+fBhX/&#10;rwYU/8AGFP/WBhP/6QYT/+kGE//pBhP/6QYT/+kGl68AAIi6AAB6xQAAbM8AAF7aAABQ4AAAROYA&#10;ADz1AAA3/wQAM/8NAC//EwAr/xoAKP8hACX/JwEh/y0BHv8yARv/OAEZ/z8BFv9GAhT/TQIR/1YC&#10;EP9gAg7/bAIM/3sDC/+LAwr/mgMK/6gDCf+1Awj/wgMI/8IDCP/CAwj/wgMI/8IDirgAAHvDAABs&#10;zgAAXtsAAE/iAABC5wAANuwAADH/AAAs/wAAJ/8HACP/DgAg/xIAHP8YABj/HQAV/yEAEv8mABD/&#10;LAEO/zEBDf83AQr/PgEI/0YBBf9PAQH/WQEA/2YBAP90AQD/ggIA/5ACAP+cAgD/pgIA/6YCAP+m&#10;AgD/pgIA/6YC/y4vAv8zLAL/Ny0C/zgwAv83NgP/ND8E/zFLBv8vWAf/LGYI/yp0Cf8pgQr/KI0L&#10;/yiXC/8onwv/KKYM/yetDP8ntAz/J7sM/yfEDP8nzgz/KN4L/yjpC/8o8wv/KPsL/yj/Cv8p/wr/&#10;Kf8K/yn/Cv8o/wr/KP8K/yj/Cv8o/wr/KP8K/zAtAv82KgL/OSoC/zsuAv86NAP/ODwE/zZJBv8z&#10;Vgf/MWMJ/y9xCv8tfgv/LYoM/yyUDP8snA3/LKQN/yyrDf8ssQ3/LLkN/yvBDf8syw3/LNoN/yzn&#10;Df8s8Q3/LPoN/yz/DP4t/wz9Lf8M/S3/DP0s/wv9LP8L/Sz/C/0s/wv9LP8L/zIrAf85KAL/PSgC&#10;/z8qAv8+MAP/PToE/zxGBv85Uwj/N2AJ/zVtC/8zegz/MoYN/zGQDv8xmQ7/MaEP/zGoD/8wrg//&#10;MLUP/zC9EP8wxxD/MNQQ/zDkEP8x7xD+MfkP+zH/D/kx/w/4Mf8O9zH/Dvcx/w72Mf8O9jH/DvYx&#10;/w72Mf8O/zUoAf88JQH/QCQC/0MnAv9DLAP/RDcE/0JDBv9ATwj/PVwK/ztpDP85dg3/OIIP/zeM&#10;EP83lRH/Np0R/zakEv82qxL/NrIT/zW6E/81wxP/Nc8T/DXhE/k27RP2NvcT8zb/E/E2/xLwNv8S&#10;8Df/Ee83/xHvN/8Q7zf/EO83/xDvN/8Q/zklAf9AIQH/RSAB/0ciAv9JKQL/SjQE/0k/Bf9GSwj/&#10;RFgK/0JlDf9AcQ//Pn0R/z2HEv89kRT+PJkV/TygFfw7pxb6O64X+Tu2F/g7vxf2O8oY9DvcGPA7&#10;6hjtO/YY6jv/F+g8/xfnPP8W5j3/FeU9/xTlPf8U5T3/FOU9/xTlPf8U/z0iAf9EHgH/SRwB/00e&#10;Af9QJgL/UTAD/1A7Bf9ORgj/S1ML/0hgDv9GbBH7RXgT+ESCFfZDjBf0QpQY80GcGfFBoxvvQKob&#10;7kCyHO0/ux3rP8Ye6T/VHuU/6B/iQPQe30D+Hd1B/xvbQv8a2UL/GNhC/xfYQv8X2EL/F9hC/xfY&#10;Qv8X/0AfAf9IGgH/ThgB/1IbAf9WIwL/WCwD/1c3BP9VQgf/Uk0L+VBaDvVNZxLxTHIW7kp9GOtI&#10;hhvpR48d50aXH+VFniDjRKYi4USuI+BDtyTeQ8Il3EPQJtdD5SbTRPMk0EX+Is1G/yDMR/8eykf/&#10;HMlI/xvJSP8byUj/G8lI/xvJSP8b/0QbAf9MFgH/UhQB/1gYAf9dHwH/XygC/14yA/1dPQb2WkkK&#10;8FdVD+pVYhPmUm0Y4lB3HN9OgR/cTIoi2UuSJNVKmibTSaEo0UmpKc9IsirNSLwry0jJLMhI3yzF&#10;SO8rwkr8KMBL/yW/TP8ivk3/IL1N/x+9Tf8evU3/Hr1N/x69Tf8e/0cYAf9PEwH/VhEA/14VAP9i&#10;HAH/ZSQB/mUtAvRkOAXtYUMJ5l9RDuBcXRTaWGga1FZyHtBUeyLMUoQmylCMKMdPlCrFTpssw06j&#10;LsFNrC+/TLYwvUzCMbtM0zK4TOkxtk74LbRQ/yqzUf8ns1L/JLJS/yKyUv8islL/IrJS/yKyUv8i&#10;/0oVAf9TEQD/Ww8A/2ISAP9oFwD/ah8B9msoAexrMgPkaT4H3GZMDdNiWBTNX2MbyFxtIMRadiTB&#10;WH4ovlaGK7tVji65U5YwtlKeMrRSpjOyUbA1sFG8Nq5QyzesUOM3qlL0M6lU/y6oVv8rqFf/KKhX&#10;/yWoV/8lqFf/JahX/yWoV/8l/00TAP9WDgD/Xw0A/2cQAP9sEwD7cBkA73EiAeRxLALbcDoF0WxI&#10;DMloVBTDZV8bvmJoIbpfcSa2XXkqs1uBLbBaiTCuWJEzq1eZNalWoTenVqs4pVW2OqNVxTuhVd07&#10;n1bwN59Y/jKfWv8unlv/K55c/yieXP8onlz/KJ5c/yieXP8o/1ARAP9ZDAD/YwwA/2sNAP9wEAD1&#10;dBMA6HYaAN13JQHRdjYEyHJEDMFuUBS7a1sbtmdkIbFlbSetYnUrqmB8L6dfhDKkXYw0olyUN59b&#10;nTmdWqY7mlmxPZhZvz6XWdM+lVrsO5Vd+zWWXv8xll//LZZg/yqWYP8qlmD/KpZg/yqWYP8q/1IP&#10;AP9cCgD/ZgkA/24KAPZ0DADveA4A4XsSANR8IADKezMEwXdBC7p0TRO0cFgbrmxhIalqaSemZ3Er&#10;omV4L59kgDOcYog2mWGQOJZfmTuUXqI9kV6tP49du0CNXc1BjF7oP41h+TiNYv8zjmT/MI5k/yyO&#10;Zf8sjmX/LI5l/yyOZf8s/1UOAP9fBgD/aQYA9HIGAOJ4BgDbfAkA2X8MAM2BHQDEfzADu3w/CrR4&#10;SxKtdVUaqHFeIaNuZiafbG4rm2p1L5hofTOVZ4Q2kmWMOY9klTyMY58+iWKqQIdht0KFYclChGLk&#10;QYVk9zuGZv81h2f/MYdo/y6Haf8th2n/LYdp/y2Haf8t/1cMAP9hBAD+bAMA5HUBANt7BQDTgAgA&#10;0IMKAMeFGgC+hC0DtoE8Ca99SBKoeVIZonZbIJ1zYyaZcGsrlW5yL5FteTOOa4E2i2mJOohokjyF&#10;Z5w/gmanQYBmtEN+ZsVEfGbhQ35o9Tx/av83gGv/M4Fs/y+BbP8vgWz/L4Fs/y+BbP8v/1kLAP9j&#10;AQD0bwAA33gAANR/BADOgwYAyocIAMKIGAC5hysCsYU6CKqBRhGjflAYnXpZH5h3YSWTdWgqj3Nv&#10;L4txdzOIb342hW6GOoJsjz1/a5lAfGqlQnlqsUR3asJEdmrdRHhs8z55bv84em//NHtw/zB8cP8w&#10;fHD/MHxw/zB8cP8w/1sIAP9mAADncgAA2nsAAM+CAwDJhwUAxIoGALyMFQC0iygCrIk4B6WFRBCe&#10;gk4YmH9XHpN8XySOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJdAdm+iQnNur0RxbsBFcG7ZRXJw&#10;8T9zcv85dXP/NXZ0/zF2dP8xdnT/MXZ0/zF2dP8x/10GAP9pAADidAAA1H0AAMuFAgDEigQAv40F&#10;ALePEwCwjyYBqI01B6CKQg6ahkwWk4NVHY6BXSSJfmQphXxrLYF6cjJ9eHk1eneCOXZ2izxzdZVA&#10;cHSgQm1zrURrc71FanPVRWx070Budv46b3f/NnF4/zJxeP8xcXj/MXF4/zFxeP8x/18CAPdsAADe&#10;dwAA0IEAAMeIAQDAjQMAuZEDALKTEQCrkyMBo5EzBpyOQA2Vi0oVj4hTHImGWyKEg2IogIFpLXx/&#10;cDF4fnc1dHyAOHF7iTxuepM/a3meQmh4q0RmeLtFZHjRRWZ57kBoe/06anv/Nmt8/zJrfP8ya3z/&#10;Mmt8/zJrfP8y/2EAAOpvAADZegAAzIQAAMOLAAC7kQEAtJUBAKyXDgCllyEBnpYxBZeTPgyQkEgU&#10;io5RG4SLWSF/iWAne4dnK3eFbjBzhHU0b4J9N2uBhztogJE+ZX+cQWJ+qUNgfrlEX37PRGB/7EBi&#10;gPw6ZID/NmWB/zNmgf8yZoH/MmaB/zJmgf8y/2QAAOVyAADTfgAAx4cAAL6PAAC2lQAArpkAAKab&#10;DACgnB4AmZsuBJKZOwqLlkYShZRPGX+RVx96j14ldY5lKnGMbC5tinMyaYl7NmaIhDliho89X4Wa&#10;P1yFqEFahbdCWYXMQlqF6j9chvs6Xob/Nl+H/zJfh/8yX4f/Ml+H/zJfh/8y/WgAAOB2AADNggAA&#10;wowAALmTAACwmQAAqJ0AAJ+gCQCZoRoAk6ArA4yfOAiFnUMQf5pMF3mYVB10l1wicJVjJ2uTaixn&#10;knEwZJF5M2CPgjdcjo06WY2ZPVeNpj9UjbZAU43LQFSN6T1Wjfo5V43/NVmO/zJZjv8xWY7/MVmO&#10;/zFZjv8x7W0AANl7AADIhwAAvZAAALSYAACqnQAAoaEAAJemBACRpxUAjKcnAoWmNQZ/pEANeaJK&#10;FHOgUhpun1kfaZ1gJGWcZyhhm28sXpp3MFqYgDNWl4s2U5eXOVGWpTtPlrQ8TpbJPE6W6DpPlvk2&#10;UZb/M1KW/zBSlv8wUpb/MFKW/zBSlv8w5nIAANCAAADCjAAAuJYAAK2cAACjoQAAmaYAAI6tAACI&#10;rhEAg64iAX2tMQR3rD0KcqpHEGypTxZnqFcbY6deH1+mZSRbpG0nWKR1K1Sjfy5RookxTqGWNEuh&#10;pDZJobQ2SKHIN0ig5zVJoPkySp//MEuf/y5Ln/8tS5//LUuf/y1Ln/8t3XkAAMmGAAC8kgAAsZoA&#10;AKagAACcpgAAkawAAIayAAB9tg0AebYdAHW2LAJvtTkGarRDC2WzTBFgslQWXLFbGliwYx5Vr2sh&#10;Ua9zJU6ufShLrYgqSK2VLUWtoy5ErbMvQ63IL0Ks5y9Dq/ktRKv/K0Sq/ylEqv8pRKr/KUSq/ylE&#10;qv8p0YAAAMGNAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAH24AABxvgYAbr8VAGq/JgFmvzMDYb4/B12+&#10;SAtZvVEPVb1ZE1G8YBdOvGgaS7txHUi7ex9FuociQrqUJEC6oiY+urMmPbrIJj266CY9uPklPbf/&#10;JD22/yM9tv8jPbb/Iz22/yM9tv8jx4gAALmVAACsnQAAoaQAAJarAACKsgAAf7kAAHO/AQBoxgUA&#10;YMoOAF7KHQBbyiwBV8o4A1TKQwVQykwITclVC0rJXQ5HyWYRRMlvFEHJeRY/yIUYPMiTGjrIohs5&#10;ybMcOMnJHDjI6Bw3x/kcN8X/HDbE/xw2xP8cNsT/HDbE/xw2xP8cvpEAALCbAACkowAAmKoAAIyy&#10;AACAuQAAdMAAAGjHAABdzQUAU9MKAE/XEgBN2CIAS9gwAEnYPAJG2EYDRNlPBEHZWAY/2WEIPNlr&#10;CjrZdgw32YIONdqQDzTaoBAy2rERMdvHETHa5xEw2PYSMNb/Ey/U/xMv1P8TL9T/Ey/U/xMv1P8T&#10;s5oAAKahAACaqQAAjbEAAIC6AAB0wQAAaMkAAFzPAABS1QMASNwIAEXlEgBD5R4AQeYqAD7mNQE7&#10;5z4BOedHAjfnUAM06FkEMuhiBTDobQYu6XkHLOmHCCvqlgkp6qcKKOq6Cifr1gon6fAKJ+f9CSbm&#10;/wom5v8KJub/Cibm/wom5v8KqKAAAJynAACPsAAAgrkAAHTCAABoygAAW9EAAE/XAABF3QAAPu4J&#10;ADzyEQA58xsANvMlADT0LgAx9DcBLvU/ASz1RwEp9k8CJ/ZXAiX3YQMj92wDIfh6BB/4iQQe+ZoF&#10;HPmrBRv6wAUa+t4FGvnyBRr3/QUZ9v8FGfb/BRn2/wUZ9v8FnqYAAJGvAACDuQAAdcIAAGfLAABa&#10;0wAATdoAAELfAAA45QAANfsHADH/DwAu/xYAK/8fACn/JgAl/y0AI/80ACD/OwEe/0MBG/9LARn/&#10;UwEW/10CFP9qAhL/eAIR/4gCEP+aAhD/qwMO/74DDv/VAw7/7QMO//ADDv/wAw7/8AMO//ADk64A&#10;AIS4AAB2wgAAZ8wAAFrVAABM3AAAP+EAADXmAAAt9AAAKv8CACb/CwAj/xEAIP8XAB3/HQAZ/yMA&#10;Fv8pABT/LwAS/zUAEP89AA7/RQEM/04BCv9YAQf/ZQEF/3QBA/+FAQL/lgEB/6YBAP+1AQD/xgEA&#10;/8oBAP/KAQD/ygEA/8oBhrcAAHfBAABozAAAWtcAAEveAAA+5AAAMukAACftAAAj/wAAH/8AABv/&#10;BQAX/wwAFP8QABH/FAAP/xgADf8dAAv/IgAI/ygABf8uAAL/NQAA/z0AAP9HAAD/UgAA/14AAP9t&#10;AAD/fgEA/44BAP+bAQD/qQEA/6sBAP+rAQD/qwEA/6sB/yotAf8uKwH/MCsB/zAuAv8uNQL/KT0D&#10;/yVJBP8jVwT/IWQF/x9yBv8dfwb/HYoG/x2UBv8dnAf/HKMH/xyqB/8csQf/HLgG/xy/Bv8cyQb/&#10;HNYG/x3lBv8d7wb/HfkF/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/ywrAf8w&#10;KAH/MygB/zMrAv8xMQL/LToD/ytHBP8oVAX/JmEF/yRvBv8ifAf/IocH/yKRB/8hmQf/IaEI/yGn&#10;CP8hrgj/IbUI/yG8CP8hxgf/IdEH/yHiB/8i7Qf/IvcH/yL/Bv0i/wb8Iv8G/CL/Bvwi/wb7Iv8G&#10;+yL/Bvsi/wb7Iv8G/y4oAf8zJQH/NiUB/zcnAf81LQL/NDgD/zJEBP8vUQX/LF4G/yprB/8pdwf/&#10;KIMI/yeNCP8nlgn/J50J/yekCf8nqwn/J7IJ/ye5Cf8nwgn/J80J/yfeCf8n6wn8J/YI+Sj+CPco&#10;/wj2KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I/zIlAf83IgH/OiEB/zsjAf87KQL/OzQC/zlA&#10;BP82TQX/NFoG/zFmB/8wcwj/Ln8J/y6JCv8ukgr/LZkL/y2hC/8tpwv/La4L/y21DP8tvgz+LckM&#10;+y3ZDPgt6Av0LvQL8S7+C+8u/wvuLv8L7S7/C+wu/wrsLv8K7C7/Cuwu/wrsLv8K/zUiAf87HgH/&#10;Px0B/0AfAf9CJgH/QjEC/0A8A/8+SAX/O1UG/zliCP83bgr/NnkL/zWEDP00jQ38NJUN+jScDvkz&#10;ow73M6oP9jOyD/Uzug/zM8UP8jPSD+4z5Q/qNPIP5zT9D+U0/w/kNP8O4jX/DuI1/w3hNf8N4TX/&#10;DeE1/w3hNf8N/zkeAf8/GgH/QxgB/0YaAf9JIwH/SS0C/0g4A/9FRAX/Q1AH/0BdCfs+aQv4PXQN&#10;9Tx/DvM7iA/xO5AQ7zqYEe06nxLsOaYT6jmuE+k5thTnOcEU5jnOFeI54xXeOfEV2zr8FNg6/xPV&#10;O/8S0zv/EtI7/xHSO/8Q0jv/ENI7/xDSO/8Q/z0bAf9DFgD/SBQA/0wXAf9PHwH/UCgB/08zAv9N&#10;PwT7SkoG9UdXCfFGZAztRG8O6UN5EedCgxPkQYsU4kCTFuA/mxffP6IY3T6qGds+sxrYPr0a1j7K&#10;G9I+3xvOPu8byz/7GslA/xjHQP8XxkH/FcVB/xTEQf8UxEH/FMRB/xTEQf8U/0EXAP9HEgD/TBAA&#10;/1IUAP9WGwD/VyQB/1YuAvhUOQPxUUUG609SCeZNXgzhS2kQ3Ul0E9lIfRbVRoYY0kWOGtBFlhzO&#10;RJ0dzESlHspDrR/IQ7YgxkPDIcVD0yHBQ+khvkT3H7xF/x26Rv8buUf/GbhH/xi4R/8XuEf/F7hH&#10;/xe4R/8X/0QUAP9LEAD/UQ4A/1cRAP9bFgD/XR4A+V0oAe9bMwLnWT8E4FdNCNpUWQ3TUmQSzlBu&#10;FspOdxnHTIAcxUuIHsJKkCDASpchvkmfI7xIpyS6SLAluEi8JrdIyye0R+MnsknzJbBK/yKuS/8f&#10;rkz/Ha1M/xutTf8arU3/Gq1N/xqtTf8a/0cRAP9PDQD/VgwA/1wOAP9gEgD9YhgA8GMhAOZiLAHe&#10;YDoD1F5IB81bVA3HWF8Tw1ZpF79Uchu8UnoeuVGCIbZQiiO0T5Elsk6ZJ7BNoiiuTasqrEy2K6pM&#10;xCyoTNsspk3vKqRP/SakUP8jo1H/IKNS/x6iUv8dolL/HaJS/x2iUv8d/0oPAP9SCgD/WgkA/2AL&#10;AP9lDgD1ZxEA6GgYAN1nJADSZjUCymREB8NhUA29XlsTuVxkGLVabRyxWHUgrld9I6xVhCWpVIwo&#10;p1OUKqVSnSyjUqYtoVGxL59RvjCdUdEwm1HqL5pT+iqaVf8mmVb/I5lW/yGZV/8fmVf/H5lX/x+Z&#10;V/8f/00NAP9VBgD/XQUA+2QHAO9pCQDpawwA4WwQANNtHgDJbDECwmpAB7tnTA21ZFcTsGFgGaxf&#10;aR2oXXEhpVx4JKJagCegWYcqnViQLJtXmC6ZVqIwllWsMpRVuTOTVcozkVXlM5FX9y2RWf8pkVr/&#10;JZFb/yORW/8hkVv/IZFb/yGRW/8h/08LAP9XAgD/YQIA6mgBAN5tBADYcAgA1XALAMtyGwDCcS4C&#10;um89BrRsSQ2uaVQTqWddGaRkZR2hYm0hnWF0JZpffCiYXoMrlV2LLZJblDCQW54yjVqoNItZtTWK&#10;WcY2iFnhNohc9DCIXf8riV7/KIlf/yWJX/8jiV//I4lf/yOJX/8j/1EJAP9aAAD1ZAAA4GwAANdx&#10;AwDQdAYAzXUJAMR2FwC8dioBtHQ6Ba5xRgynblESomtaGJ5pYh2aZ2khlmVxJZNkeCiQYoArjWGI&#10;LotgkTGIX5ozhl6lNYNesjeCXsI3gF7cOIBf8jOBYf8tgmL/KYJj/yaCZP8lgmT/JYJk/yWCZP8l&#10;/1MGAP9dAADnZwAA228AANB0AgDKeAUAxnkHAL56FQC2eigBr3g3Bah2RAuic04SnHBXGJhtXx2U&#10;a2chkGpuJY1odSiKZ30rh2WFLoRkjjGBY5c0f2KiNnxirzh6Yr45eWLVOXlj7zR6Zf4ve2b/K3xn&#10;/yh8Z/8mfGf/Jnxn/yZ8Z/8m/1UDAP9gAADjagAA1XIAAMx4AQDFewMAwH0FALl+EgCxfiUBqn01&#10;BKN6QQqdd0wRl3RVF5JyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pizF7Z5U0eGegNnZmrDh0Zrw5&#10;c2bROnNn7TZ0af0wdWr/LHZr/yl3a/8nd2v/J3dr/yd3a/8n/1cAAPZjAADfbQAA0XUAAMh7AADB&#10;fwIAu4ADALSBEACsgiMBpYEyBJ5+PwmYe0oQknlTFo12WxuJdGIghXJpJIFxcCd+b3cre25/Lnht&#10;iDF1bJI0c2ueN3Bqqjluark6bWrOOm1r6zdvbfwxcG7/LXFu/ypxb/8ocW//KHFv/yhxb/8o/1kA&#10;AOtlAADbcAAAzXgAAMR+AAC8ggEAtoQBAK6FDgCnhiAAoIUwA5qCPQiTgEgPjn1RFYl7WRqEeWAf&#10;gHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCcN2pvqDlob7c6Z2/LOmdw6Tdpcfoya3L/LWxz/yps&#10;c/8obHP/KGxz/yhsc/8o/1wAAOdoAADVcwAAyXsAAMCCAAC4hgAAsYgAAKmJDQCiih0AnIkuApWH&#10;OwePhUUOiYJPFISAVxl/fl4ee3xlInh7bCZ0eXMqcXh7LW53hDBrdo4zaHWaNmV0pjhjdLU5YXTJ&#10;OmF05zhjdvkyZXb/LmZ3/ytnd/8pZ3f/KWd3/ylnd/8p/18AAONsAADQdgAAxX8AALyFAAC0igAA&#10;rIwAAKOOCgCdjhoAl44rApCMOAaKikMMhIdMEn+FVRh6hFwddoJjIXOAaiVvf3EpbH55LGh9gi9l&#10;fIwyYnuYNV96pDdderM4XHrHOVx65Tdee/gyX3v/LmB8/ythfP8pYXz/KWF8/ylhfP8p9WIAAN5v&#10;AADMegAAwIMAALeJAACvjgAAppEAAJ2SBgCXkxcAkZMoAYuSNgWFkEELf45KEXqMUhZ1ilobcYhh&#10;H22HaCNqhm8nZoR3K2ODgC5ggooxXYGWNFqBozZYgLI3VoDFN1aA4zZYgfcxWYH/LVuC/ypbgv8p&#10;W4L/KVuC/ylbgv8p7GYAANhzAADHfgAAvIcAALOOAACpkgAAoJUAAJaYAQCQmRMAipkkAYWYMgR/&#10;lj4JeZRIDnSTUBRvkVcZa5BeHWiOZSFkjW0lYIx1KF2LfitaioguV4mUMVSJoTNSiLA0UYjDNVCI&#10;4jRSiPYwU4j/LFSI/ylViP8oVYj/KFWI/yhViP8o5msAANB4AADCgwAAt4wAAK2SAACjlgAAmpoA&#10;AI6eAACHnxAAg58gAH6fLwJ4nTsHc5xFDG6bTRFpmVUWZZhcGmGXYx5elmohW5VyJVeUfChUk4Yr&#10;UZKSLk6SoDBMkq8xS5LCMUqR4DFMkfUtTZH/Kk6Q/yhOkP8mTpD/Jk6Q/yZOkP8m3nAAAMl9AAC8&#10;iQAAspIAAKeXAACdmwAAk58AAIakAAB+pgwAeqYbAHWmKgFwpjcEbKVBCWejSg1jolISX6FZFluh&#10;YRlYoGgdVJ9wIFGeeiNOnYQmS52RKUicnipGnK4sRZzBLEWc3ytFm/QpRpr/J0ea/yVHmv8kR5r/&#10;JEea/yRHmv8k1HcAAMKEAAC2jwAAq5YAAKGcAACWoAAAi6UAAH+qAAB0rgUAb68UAGyvJABorzIC&#10;ZK49BV+tRglbrE8NWKxWEVSrXhRRqmYXTqpuGkupeB1IqYMgRaiPIkOonSRBqK0lQKjAJT+o3yU/&#10;pvQjQKX/IkCl/yFApP8gQKT/IECk/yBApP8gyn4AALuLAACvlQAApJsAAJmhAACOpgAAgqwAAHex&#10;AABqtgAAY7gOAGG4HQBeuCwBWrg4Ale4QgVTuEsIULdTC023Ww5KtmMQR7ZrE0S1dRZCtYEYP7WO&#10;Gj21nBw7tawcOrXAHTm13xw5s/QcObL/HDmx/xs5sP8bObD/Gzmw/xs5sP8bwYYAALSTAACnmgAA&#10;nKAAAJGnAACFrQAAebMAAG24AABivQEAVsIHAFPDFABSwyMAUMQwAU3EOwJKxEUDR8ROBUXEVwdC&#10;w18JQMNoCz3Dcg07w34POMOMETbDmxI1w6sTM8PAEzPD4BMzwfUTMsD/FDK//xQxvv8UMb7/FDG+&#10;/xQxvv8UuJAAAKuZAACfoAAAk6cAAIeuAAB7tAAAbrsAAGPAAABYxQEATcoFAETPDABD0BcAQtAl&#10;AEDQMgA/0T0BPdFHATvRUAI50lkDNtJjBDTSbgUy0noHMNKICC7SmAkt06kJLNO+CizT3wkr0fMK&#10;Ks/+CynO/wwpzf8NKc3/DSnN/w0pzf8NrpgAAKKfAACWpgAAia4AAHy2AABvvQAAY8MAAFfIAABM&#10;zQAAQtIDADnZCQA13xAANN8bADLgJwAx4TIAMOE9AC7iRwAt4lABK+JaASrjZQIo43ECJuR/AyXk&#10;jwMj5aEEIuW0BCHlzQQg5OwEIOL7BB/h/wUf4P8FH+D/BR/g/wUf4P8FpJ4AAJilAACLrgAAfbYA&#10;AHC+AABjxgAAVssAAEvQAABA1QAANtwAAC/lBwAt7RAAK+4YACnuIgAn7ysAJe80ACPwPAAh8EUA&#10;H/FOAB3yWAEb8mQBGfNxARjzgQEX9JICFfSlAhT1ugIT9dYCE/TvAhLy/AIS8P8CEvD/AhLw/wIS&#10;8P8CmqQAAI2tAAB/tgAAcb8AAGPHAABWzgAASdMAAD3aAAAz3wAAKuMAACb0BQAk+w0AIfwTAB79&#10;GwAc/SIAGf4pABf+MQAV/zkAE/9BABH/SgAQ/1UADv9hAAz/bwEM/4ABCv+TAQn/pgEI/7oBB//U&#10;AQf/6wEG//YBBv/2AQb/9gEG//YBj6wAAIC2AAByvwAAY8kAAFbRAABI2AAAO90AADDiAAAm5gAA&#10;H/AAABz/AAAZ/wkAFv8OABT/EwAR/xkAD/8eAA3/JAAL/ysACf8yAAb/OwAD/0QAAP9PAAD/XAAA&#10;/2sAAP99AAD/kAAA/6MAAP+0AAD/xgAA/9YAAP/WAAD/1gAA/9YAgrUAAHO/AABkyQAAVtMAAEfb&#10;AAA64AAALuUAACPpAAAa7QAAFf0AABL/AAAQ/wIADv8JAAv/DQAI/xAABP8TAAH/GAAA/x4AAP8k&#10;AAD/KwAA/zMAAP89AAD/SQAA/1YAAP9mAAD/eAAA/4oAAP+bAAD/qAAA/7EAAP+xAAD/sQAA/7EA&#10;/yUrAf8oKQH/KSkB/ygsAf8jMgH/HjsC/xpHAv8XVQP/FWID/xNwA/8SfAP/EocD/xKRA/8SmQP/&#10;EqAD/xKnA/8SrQP/EbQD/xG7A/8RxAP/Ec4D/xHfA/8R6wL/EvYC/xL+Av8S/wL/Ev8C/xL/Av8S&#10;/wL/Ev8C/xL/Av8S/wL/Ev8C/ygpAf8rJgH/LCYB/yspAf8oLwH/IjgC/yBEAv8dUgP/G18D/xhs&#10;A/8XeQT/F4QE/xeOBP8XlgT/Fp0E/xakBP8WqgT/FrEE/xa4BP8WwAP/FsoD/xbbA/8W6AP/F/QD&#10;/xf9A/wX/wL7F/8D+xf/A/oX/wP6F/8D+hf/A/oX/wP6F/8D/yomAf8uIwH/LyIB/y8lAf8sKwH/&#10;KjUC/ydBAv8kTgP/IlsD/yBoBP8edAT/HYAE/x2KBP8dkgX/HZoF/x2hBf8dpwX/Ha0F/x20BP8d&#10;vQT/HccE/x3UBP4d5gT7HfIE9x77A/Ue/wT0Hv8E8x7/BPMe/wTyHv8E8h7/BPIe/wTyHv8E/y4i&#10;Af8yHwH/NB4B/zMgAf8yJgH/MjIB/y8+Av8sSgP/KlcD/ydkBP8mcAX/JXsF/ySFBf8kjgb/JJYG&#10;/ySdBv8kowb/JKoG/SSxBvwkuQb7JMMG+STPBvYk4wbyJPAF7iX6Be0l/wbrJf8G6iX/Bukl/wbp&#10;Jf8G6SX/Bukl/wbpJf8G/zIeAf82GwD/OBkA/zgbAf86IwH/OS0B/zg6Av81RgP/MlIE/zBfBP8u&#10;awX/LXYG/SyAB/osiQf5K5EH9yuZCPUrnwj0K6YI8yutCPErtQjwK78I7ivLCOsr3wjnLO4I5Cz6&#10;COIs/wngLP8J3iz/CN4s/wjdLP8I3Sz/CN0s/wjdLP8I/zUaAP86FgD/PRQA/z8XAP9BHwD/QSkB&#10;/0A0Af89QQL/Ok0D/DhaBfg2ZQb0NXEH8TR7CO8zhAntM40J6zKUCukymwroMqIL5jKqC+Qysgzj&#10;MrsM4TLIDN8y3AzaMuwN1TP4DdIz/w3QM/8MzjP/DM00/wvMNP8LzDT/C8w0/wvMNP8L/zkWAP8+&#10;EgD/QRAA/0UTAP9IGwD/SCQA/0cvAf5EOwL3QkcD8T9UBew+YAboPGsI5Tt2CeI7fwvgOogM3TmQ&#10;Dds5lw7ZOJ4P1jimENQ4rhHSOLcR0DjDEs440xLKOOgSxzn3EsQ5/xHCOv8QwTr/D8A6/w6/Ov8O&#10;vzr/Dr86/w6/Ov8O/z0TAP9CDwD/Rg0A/0sQAP9OFgD/Tx8A/U4pAfRMNAHsSEEC5kdOBOBFWwbb&#10;RGYJ1kJwDNJBeQ7PQIIQzUCKEco/kRPJP5kUxz6gFcU+qBbDPrEXwT68F8A+yxi9PuIYuj7yF7c/&#10;/xa1QP8UtED/E7NB/xGzQf8Qs0H/ELNB/xCzQf8Q/0AQAP9GDAD/SwoA/1ENAP9TEQD/VBgA81Qi&#10;AOlSLQHhUDsB2k9JA9JNVQfMS2ALyElqDsVIcxHCR3sTv0aDFb1Fixe7RZMYuUSaGbdDohq1Q6sb&#10;tEO2HLJDxB2wQ9kerUPtHatF/BqpRf8YqEb/FqhG/xWnR/8Tp0f/E6dH/xOnR/8T/0QOAP9KCAD/&#10;UAYA/1UKAP9YDQD3WREA6lgYAN9XJADUVzUBzFVEBMZUUAjBUlsMvVBlELlObRO2TXYWtEx9GLFL&#10;hRqvSo0brUmVHatJnR6pSKYgp0iwIaVIvSKkSM8ioUjoIqBJ+B6fS/8bnkv/GZ1M/xedTP8WnUz/&#10;Fp1M/xadTP8W/0cLAP9NAgD/VAIA91oEAOtdBwDnXQsA4VwQANNdHgDKXTABw1w/BL1aTAi3WFcM&#10;s1ZgEa9UaRSsU3EXqVF4GqdQgBykT4ceok+PIKBOmCGeTaEjnE2rJJpNuCWZTMgmlkziJpVO9SKU&#10;T/8flFD/HJRR/xqUUf8YlFH/GJRR/xiUUf8Y/0kIAP9QAAD7WAAA5V4AAN1iAwDWYwcA1GEKAMpi&#10;GQDCYywBu2I7A7RgSAivXVMMqltcEaZaZBWjWGwYoFd0G51Vex2bVIMgmVSLIpZTkySUUp0lklGn&#10;J5BRsyiOUcMpjVHdKoxS8iaLVP8ii1X/HotW/xyLVv8ai1b/GotW/xqLVv8a/0wEAP9TAADsXAAA&#10;32IAANRmAQDOaAUAy2cIAMJnFgC6aCgBs2c4A61lRQeoY1AMo2FZEZ9fYRWbXWgYmFxwG5Vadx6T&#10;WX8hkFiHI45XjyWMV5kniVajKYdWryqFVb8rhFbVLINX7ymDWP4kg1n/IIRa/x6EWv8chFr/HIRa&#10;/xyEWv8c/04BAP9XAADlXwAA2GYAAM5qAADHbAMAw2sFALxsEgC0bSUArWw1A6dqQgehZ00MnGVW&#10;EZhjXhWUYmUYkWBsG45fdB6MXnshiV2DJIZcjCaEW5UogVqgKn9arCx9WrstfFrPLntb7Ct8XPwm&#10;fF3/In1e/x99Xv8dfV7/HX1e/x19Xv8d/1AAAPVZAADhYwAA0moAAMluAADCcAEAvXADALZwEACu&#10;cSIAqHAyAqFuPwacbEoLl2pTEJJoWxSOZmIYi2VpG4hjcB6FYnghgmGAJIBgiSZ9X5Ipe16dK3he&#10;qS12XrgudV7ML3Re6S11YPondmH/I3di/yB3Yv8ed2L/Hndi/x53Yv8e/1IAAOxcAADcZgAAzm0A&#10;AMRyAAC9dAAAt3QBALB0DgCpdR8AonQvApxyPQWXcEcKkW5RD41sWRSJamAXhWlnG4Jobh5/ZnUh&#10;fWV9JHpkhid3Y5ApdWObLHJipy5wYrYvb2LJL25i5i5vZPkocGX/JHFm/yFxZv8fcWb/H3Fm/x9x&#10;Zv8f/1QAAOhfAADXaQAAynAAAMB1AAC5eAAAsngAAKt4DQCkeR0AnngtAZd3OgWSdUUKjHJODohw&#10;VhOEb14XgG1kGn1sax16a3Mgd2p7I3RpgyZyaI0pb2eZLGxmpS5qZrMvaWbGMGhm5C9qaPcpa2n/&#10;JWxp/yJsav8gbGr/IGxq/yBsav8g/1cAAORiAADSbAAAxnMAAL14AAC1ewAArXwAAKV8CgCffRoA&#10;mXwqAZN7OASNeUMJiHdMDoN1VBJ/c1sWe3JiGXhwaR11b3Agcm54I29tgSZsbIspamyXLGdroy5l&#10;a7IvZGvEMGJr4S9kbPYqZm3/JmZt/yNnbv8gZ27/IGdu/yBnbv8g9lkAAOBlAADObwAAwnYAALl8&#10;AACxfwAAqYAAAKCABwCZgRcAlIEoAY6ANQOIfkEIg3xKDX56UhF6eFkVdndgGXN2ZxxwdG4fbXN2&#10;I2pyfyZncYkpZHGVK2JwoS1gcLAvXnDCL11w3y9fcfUqYHH/JmFy/yNicv8gYnL/IGJy/yBicv8g&#10;71wAANxpAADKcgAAvnoAALWAAACthAAApIUAAJqFAwCUhRQAjoYlAYmEMwODgz4HfoFIC3l/UBB1&#10;flcUcX1eGG57ZRtremweaHl0ImV4fSVid4coX3aTKlx2nyxada4uWXXALlh13S5ZdvMqW3b/Jlx3&#10;/yNcd/8gXHf/IFx3/yBcd/8g6mAAANVsAADFdgAAun4AALGEAACoiAAAn4kAAJSKAACNihEAiIsh&#10;AIOKMAJ+iTsFeYdFCnSGTg5whFUSbINcFmmCYxpmgWodYoByIF9/eyNcfoUmWX2RKVd8nitVfKws&#10;U3y+LVJ82i1TfPIpVXz/JVZ8/yJXfP8gV3z/IFd8/yBXfP8g5WQAAM9wAADBegAAtoMAAK2JAACj&#10;jAAAmY4AAI2PAACGkA4AgZEdAH2QLAF4jzgEc45CCG6NSwxqjFMQZ4paFGOJYRdgiGgbXYdwHlqG&#10;eSFWhYMkVIWPJlGEnChPhKoqTYS8Kk2E1ypNg/EnT4P/JFCD/yJQg/8fUIP/H1CD/x9Qg/8f3mkA&#10;AMl1AAC8gAAAsogAAKiNAACdkQAAk5MAAIWWAAB+lwsAeZcZAHWXKAFxlzUDbJY/BmiVSApklFAN&#10;YZNXEV2SXhVakWYYV5BuG1SPdx5RjoEgTo6NI0uNmiVJjakmSI27J0eN1CdHjPAkSIz/IkmL/yBK&#10;i/8eSov/HkqL/x5Ki/8e1W4AAMN7AAC3hQAArI0AAKKSAACXlgAAjJkAAH+cAAB1ngUAcJ8TAG2f&#10;IwBpnzABZZ47BGGeRQddnU0KWpxUDVebXBFUmmMUUZprF06ZdBlLmH8cSJiLHkWXmSBDl6ghQpe6&#10;IkGX0yJBlu8gQpX+HkKV/x1DlP8cQ5T/HEOU/xxDlP8czHUAALyBAACxjAAAppIAAJuXAACRmwAA&#10;hZ8AAHmjAABqpwAAZacOAGOoHABgqCsBXag2AlmnQARWp0kGU6ZRCVCmWQxNpWAOSqVpEUekchRE&#10;pH0WQqOJGD+jlxo9o6cbPKO5HDuj0hs7ou8bO6D+Gjuf/xk8n/8YPJ//GDyf/xg8n/8YxHwAALaJ&#10;AACqkgAAn5cAAJWcAACJoQAAfaYAAHGqAABkrgAAWrEIAFexFABVsiMAU7IwAVCyOwJNskQDS7FN&#10;BUixVQdFsV0JQ7FlC0Cwbw0+sHoPO7CHETmvlhM3r6YUNq+4FDWw0RQ1ru8UNK3+FDSs/xQ0q/8U&#10;NKv/FDSr/xQ0q/8Uu4UAAK+QAACjlwAAmJ0AAIyjAACAqAAAdK0AAGiyAABctgAAULoBAEm8DQBI&#10;vBkARr0nAEW9MwBDvT0BQb1HAT+9UAI9vVgDOr1hBTi9awY2vXcINL2ECTK9kwowvaQLL723DC6+&#10;0AsuvO4MLbr+DSy5/w0suP8OLLj/Diy4/w4suP8Os48AAKaXAACbnQAAj6MAAIOqAAB2sAAAarUA&#10;AF66AABSvgAAR8IBAD3HBgA4yRAAN8kbADbKJwA1yjMANMs9ADPLRwAxy1EBMMtbAS7MZQIszHEC&#10;Ksx/AynMkAQnzKEEJs20BCXNzgQly+4EJMn8BiPI/wcjx/8HI8f/ByPH/wcjx/8HqZYAAJ6dAACS&#10;owAAhasAAHiyAABruAAAX74AAFLCAABHxgAAPcoAADTPBAAr1AkAJtkPACXZGQAl2iUAJNowACPb&#10;OwAj20UAItxQACHdWwAg3WgAHt52AB3ehwEc35kBGt+sARnfxAEY3ucBGNz4ARjb/wIX2v8CF9r/&#10;Ahfa/wIX2v8CoJwAAJSjAACHqwAAebMAAGy6AABfwQAAUsYAAEbKAAA7zgAAMdMAACnZAAAh3gUA&#10;HugOAB3oFQAb6R4AGeknABjqMAAW6jkAFetDABTsTgAS7FoAEe1nABDudwAQ7ooADu+eAA7wswAN&#10;8M0ADO/sAAzt/AAM6/8ADOv/AAzr/wAM6/8Al6MAAImrAAB7tAAAbbwAAF/EAABSygAARc4AADnT&#10;AAAv2AAAJd0AAB3hAAAY7AIAFvcLABT3EQAR+BcAEPgeAA75JQAN+S0AC/o1AAn7PwAH+0oABPxX&#10;AAP9ZgAC/ncAAP2LAAD9nwAA/LUAAPzRAAD87QAA/PwAAPz9AAD8/QAA/P0Ai6sAAH20AABuvQAA&#10;YMYAAFLNAABE0gAAN9gAACzdAAAi4QAAGeUAABPqAAAQ+gAADv8GAA3/DAAK/xAAB/8UAAT/GgAB&#10;/yAAAP8nAAD/MAAA/zoAAP9FAAD/UwAA/2IAAP91AAD/igAA/58AAP+zAAD/xwAA/+UAAP/lAAD/&#10;5QAA/+UAf7QAAHC9AABhxwAAU9AAAEPWAAA23QAAKuIAAB/mAAAW6gAAEO0AAAz6AAAJ/wAABv8A&#10;AAL/BAAA/wkAAP8NAAD/EAAA/xQAAP8aAAD/IQAA/ykAAP80AAD/QAAA/04AAP9eAAD/cgAA/4cA&#10;AP+aAAD/qgAA/7kAAP+5AAD/uQAA/7kA/yApAf8iJwH/IicB/x8qAf8ZMAH/EjkB/xBFAf8NUwH/&#10;DGAB/wptAv8JeQL/CYQC/wmOAf8JlgH/CZ0B/wmjAf8JqQH/CbAB/wi3Af8IvgH/CMgB/wjWAf8I&#10;5gH/CPEB/wj7AP8I/wD/CP8A/wn/Af8J/wH/Cf8B/wn/Af8J/wH/Cf8B/yMmAf8lJAD/JSQA/yMn&#10;Af8dLAH/GDUB/xVCAf8SUAH/EF0C/w5qAv8OdgL/DoAC/w6KAv8OkgL/DpoC/w6gAv8OpgH/Da0B&#10;/w2zAf8NuwH/DcUB/w3RAf8N4wH/De8B/g36AfoN/wH5Dv8B+Q7/AfkO/wH4Dv8B+A7/AfgO/wH4&#10;Dv8B/yYjAP8oIAD/KCAA/yYiAP8iKAH/IDIB/xw/Af8ZTAH/F1kC/xVlAv8TcQL/E3wC/xOGAv8T&#10;jgL/EpYC/xKdAv8SowL/EqkC/xKwAv8StwL/EsEC/xLMAf0S3wH5E+0B9RP4AfMT/wHyE/8B8RP/&#10;AvAU/wLwFP8C8BT/AvAU/wLwFP8C/yofAP8sHAD/LBsA/ysdAP8pJAD/KC8B/yU7Af8iSAH/H1QC&#10;/x1hAv8bbQL/GncC/xqBAv8aigL/GpIC/xqZAv0anwL8GqYC+xqsAvkatAL4Gr0C9hrIAvMa2wLv&#10;GuoC7Bv3Aukb/wLoG/8D5xz/A+Yc/wPlHP8D5Rv/A+Ub/wPlG/8D/y0bAP8wFwD/MRUA/zAWAP8x&#10;IAD/MCoA/y42Af8rQwH/KE8C/yZcAv8kZwL8I3ID+SN8A/cihQP1Io0D8yKVA/IimwPwIqID7yKp&#10;A+0isQPsIrkD6iLFA+gi1QPkI+kD4CP2BN4j/wTbJP8E2ST/BNgk/wTXJP8E1iT/BNYk/wTWJP8E&#10;/zEWAP80EgD/NhEA/zcTAP85GwD/OCUA/zYxAf8zPQH9MUoB+C5WAvQtYgPwLG0D7St3A+orgATo&#10;KogE5iqQBOUqlwTjKp4F4SqlBeAqrQXeKrYF3CrCBdoq0gbVK+cG0Cv1B80s/wfLLP8HySz/B8gs&#10;/wfHLP8Gxyz/Bscs/wbHLP8G/zUSAP85DgD/Og0A/z4QAP9AFgD/PyAA/z0qAPk7NwHyOEQB7DZR&#10;Auc1XAPjNGcD4DNyBN0zewXaMoMG1jKLBtQykwfSMZoI0DGhCM4xqQnMMbIJyzG8CskxygrGMuEL&#10;wjLxC78z/gu9M/8KuzP/Croz/wm6M/8JujP/Cboz/wm6M/8J/zkQAP89CwD/QAkA/0QNAP9GEQD/&#10;RRkA90QjAO5BLwDmPzwB4D5KAdo9VwLTPGIEzztsBsw6dQfJOn0JxzmFCsU5jAvDOJQMwTibDcA4&#10;ow2+OKwOvDi2D7o4ww+5ONcQtTjsELI5+w+wOv8Orzr/Da46/wytOv8LrTr/C606/wutOv8L/zwN&#10;AP9ABgD/RQQA/0kJAP9LDQD5ShEA7UkaAONGJgDaRjYA0UZFActFUQPGRFwFwkJmCL9Cbwq8QXcL&#10;ukB/Dbg/hg62P44QtD6VEbI+nRKwPqYTrz6wFK0+vRSrPs0VqT7mFaY/9xOkQP8So0D/EKJA/w+i&#10;QP8OokH/DqJB/w6iQf8O/z8JAP9EAAD/SgAA904CAOxQBgDqTwsA40wQANZMHgDNTTAAxk0/AcBM&#10;TAS7S1cGt0lhCbRIaQyxR3EOrkZ5EKxGgBGqRYgTqESQFKZEmBakQ6EXokOrGKBDtxmfQ8cZnUPg&#10;GptE8xeZRf8VmEb/E5hG/xGYRv8Ql0b/EJdG/xCXRv8Q/0IFAP9HAAD3TwAA5VMAAN1VAQDXVQYA&#10;1VILAMtTGQDDVCsAvFQ7AbZSSASxUVIHrVBcCqlOZA2mTWwPpEx0EaFLexOfSoIVnUqKF5tJkxiZ&#10;SZwal0imG5VIshyUSMEdkkjYHZBJ7xuPSv4Yj0v/Fo5L/xSOTP8Sjkz/Eo5M/xKOTP8S/0UAAP9L&#10;AADpUwAA3lgAANNbAADNWwQAylgHAMJYFQC6WicAs1o3Aa5YRASpV08HpFVYCqFUYA2eU2gQm1Fv&#10;E5hQdhWWUH4XlE+GGZJOjhqPTpgcjU2iHYtNrh+KTbwgiE3QIIdN6x+GT/wbhlD/GIZQ/xaGUP8U&#10;hlH/FIZR/xSGUf8U/0cAAPhPAADkVwAA1V0AAMxgAADFYAIAwV4FALpdEQCzXyMArF8zAaZeQAOh&#10;XEsHnVpUCplZXA6WWGQRk1ZrE5BVchaOVHoYi1SCGolTihyHUpQehVKeH4NRqiGBUbgif1HLIn5S&#10;5yF+U/kdflT/Gn5V/xd+Vf8WflX/FX5V/xV+Vf8V/0oAAO5SAADeWwAAz2EAAMZkAAC/ZQAAumMC&#10;ALNiDwCsYyAApmMwAaBiPQObYUgGll9RCpJeWQ2PXGERjFtoE4labxaGWXYYhFh+GoJXhxx/V5Af&#10;fVabIXtWpyJ5VrUjd1bHJHZW5CR2V/cfd1j/G3dZ/xl3Wf8Xd1n/FndZ/xZ3Wf8W/0wAAOlWAADZ&#10;XwAAy2UAAMFoAAC6aQAAtGgAAK1nDQCmaBwAoGgtAZpnOgOVZUUGkGNOCoxiVw2JYV4Qhl9lE4Ne&#10;bBaAXXMYflx7Gntcgx15W40fdlqYIXRapCNyWrIkcVrEJW9a4SVwW/YgcVz/HHFd/xpxXf8YcV3/&#10;F3Fd/xdxXf8X/U8AAOVZAADTYgAAx2gAAL1sAAC2bQAAr2wAAKdrCwCgbBkAm2wqAZVrNwKQaUMF&#10;i2hMCYdmVAyDZVsQgGNiE31iaRV6YXAYeGF4GnVggR1zX4sfcF6WIm5eoiRsXrAla17BJmle3iZq&#10;X/Qha2D/HWth/xtsYf8ZbGH/GGxh/xhsYf8Y9VEAAOJcAADPZQAAw2sAALlvAACxcQAAqnEAAKJv&#10;CACbbxcAlnAnAJBvNQKLbkAFhmxJCIJqUgx+aVkPe2hgEndmZhR1Zm4XcmV2GnBkfh1tY4gfa2OT&#10;ImlioCRmYq4lZWK/JmRi2iZkY/IiZWT/HmZk/xtnZP8ZZ2X/GGdl/xhnZf8Y8FMAAN1fAADLaAAA&#10;v28AALZzAACudQAApnUAAJ1zBQCWcxQAkXQkAItzMgKGcj4EgXBHCH1vTwt5bVcOdmxeEXNrZBRw&#10;amwXbWpzGmtpfBxoaIYfZmeRImNnniRhZqwlYGa9Jl9n1iZfZ/EiYGj/HmFo/xxiaP8aYmj/GWJo&#10;/xliaP8Z7FcAANliAADHawAAvHIAALN3AACqeQAAoXkAAJd3AQCQeBEAi3ghAIZ4LwGBdzsEfHVF&#10;B3h0TQp0clUOcXFcEW5wYxRrb2oWaG5xGWZuehxjbYQeYGyPIV5snCNca6olWmu7Jlls0yZabO8j&#10;W2z/H1xt/xxdbf8aXW3/GV1t/xldbf8Z6FoAANJmAADDbwAAuHYAAK97AACmfgAAnX4AAJF8AACK&#10;fA8AhX0eAIF9LQF8fDkDd3pDBnN5SwlweFMMbHdaEGl2YRNmdWgWY3RvGGFzeBtecoIeW3KNIFlx&#10;miJXcagkVXG5JVRx0CVUce4iVnH+Hldx/xxXcf8aWHH/GVhx/xlYcf8Z414AAM1pAAC/cwAAtHoA&#10;AKt/AACiggAAmIMAAIuBAACEgQ0Af4IaAHuCKQF2gTYCcoFABW5/SQhqflALZ31XDmR8XhFhe2YU&#10;XnptF1t6dhlZeYAcVniLH1N4mCFRd6YiUHe3I093ziNPd+whUHf9HlF3/xtSd/8ZUnf/GVJ3/xlS&#10;d/8Z3mIAAMhuAAC7dwAAsH8AAKeEAACdhwAAkocAAISHAAB9hwkAeIgWAHSIJgBwiDICbIc9BGiG&#10;RgZlhU4JYYVVDF6EXA9bg2MSWYJrFVaBdBdTgH4aUICJHE5/lh5Mf6UgSn+2IUl/zCFJfusfSn78&#10;HEt+/xpLfv8ZTH7/GEx+/xhMfv8Y1WcAAMNzAAC2fAAArIQAAKKJAACYiwAAjY0AAHyNAAB1jgQA&#10;b48SAG2QIQBpkC4BZY85AmKOQgRejksHW41SCliMWQxWi2EPU4toElCKcRRNiXsXSomHGUiIlRtG&#10;iKMdRIi0HUOIyh1Dh+ocRIb7GkSG/xhFhv8XRYX/F0WF/xdFhf8XzW0AAL14AACxggAAp4oAAJyO&#10;AACSkAAAhpMAAHmVAABslwAAZpcOAGOYGwBhmCkAXpg1AVqXPgNXl0cFVZZPB1KWVglPlV4MTJRm&#10;DkqUbxBHk3kTRJOFFUKSkxdAkqIYPpKzGT2SyRk9kekYPZD6Fz6P/xY+j/8VPo//FT6P/xU+j/8V&#10;xXMAALd/AACsiQAAoY8AAJaTAACLlgAAf5kAAHOcAABknwAAXKAJAFmgFABXoSIAVaEvAFKhOQFQ&#10;oUMCTaBLBEqgUwVIoFoHRZ9jCUOfbAtAnnYOPp6DEDuekRE5naASOJ2yEzeeyBM3negSNpv6Ejaa&#10;/xI2mf8RN5n/ETeZ/xE3mf8RvnsAALGHAACljwAAm5QAAJCYAACEnAAAd6AAAGukAABfpwAAUqoA&#10;AE2rDgBLqxoASqsnAEirMwBGqz0BRKtGAUKrTgJAq1YDPqtfBTuraAY5qnMIN6qACTSqjwsyqp8M&#10;MaqwDDCqxwwwqecML6f6DS+m/w0vpf8NL6X/DS+l/w0vpf8NtoQAAKqOAACelAAAlJkAAIeeAAB7&#10;owAAb6gAAGOsAABXrwAAS7IAAEG1BgA+thEAPbYeADu2KQA6tzQAObc+ADe3RwA2t1ABNLdaATK3&#10;ZAIwt28DLrd8BCy3iwUqt5wFKbeuBii4xQUot+YFJ7X5Byaz/wcmsv8IJrL/CCay/wgmsv8Ir40A&#10;AKKUAACXmgAAi6AAAH6mAABxqwAAZbAAAFm0AABNtwAAQrsAADi+AQAvwgkALcMSACzDHgArwykA&#10;KsQzACnEPQAoxUcAJ8VRACbFXAAlxmgAI8Z2ASLGhgEgxpgBH8arAR7HwQEexuQBHcT4AhzC/wMc&#10;wf8DHMH/BBzB/wQcwf8EpZQAAJqaAACOoQAAgacAAHOuAABntAAAWrkAAE69AABCwAAAOMMAAC/H&#10;AAAmywQAHtAKABvREQAa0hoAGdIlABjTLwAY0zoAF9REABbUUAAV1V0AFNVrABPWfAAS148AEdik&#10;ABDZuwAQ2d4AENXzABDT/wAQ0v8BENH/ARDR/wEQ0f8BnJoAAJGhAACDqAAAdbAAAGi3AABbvQAA&#10;TsEAAELFAAA3yAAALcwAACTQAAAc1QAAFdoFABDiCwAQ4xEADuQaAA7kIwAN5S0ADOU3AAvmQgAK&#10;5k8ACeddAAjnbQAG5oAABeaVAATmqwAC5sQAAebmAADn+QAA5/8AAOb/AADm/wAA5v8Ak6EAAIWp&#10;AAB3sQAAabkAAFvAAABOxgAAQcoAADXOAAAq0gAAIdYAABnbAAAS3wAADeMAAAvxCAAJ8w4AB/MT&#10;AATyGgAC8iIAAPIqAADyNAAA8j8AAPJMAADyXAAA8m0AAPKCAADymAAA860AAPPGAAD05QAA9PYA&#10;APT7AAD0+wAA9PsAh6kAAHmyAABqugAAXMIAAE7JAABAzgAAM9MAACjYAAAe3QAAFeEAAA/kAAAK&#10;6AAABfMAAAP9AQAA/AgAAPsNAAD7EQAA+xYAAPweAAD8JgAA/DAAAP08AAD+SQAA/loAAP5tAAD/&#10;ggAA/5gAAP+sAAD/wAAA/9gAAP/kAAD/5AAA/+QAe7IAAGy7AABdxAAAT80AAEDSAAAy2QAAJt4A&#10;ABviAAAS5gAADOoAAAXtAAAA9AAAAP8AAAD/AAAA/wAAAP8EAAD/CQAA/w4AAP8SAAD/GAAA/yEA&#10;AP8rAAD/NwAA/0YAAP9YAAD/awAA/4AAAP+VAAD/pgAA/7MAAP+7AAD/uwAA/7sA/xsmAP8cJAD/&#10;GiQA/xUnAP8QLQD/CjYA/wVDAP8BUAH/AF4B/wBrAf8AdgH/AIEA/wCKAP8AkgD/AJoA/wCgAP8A&#10;pgD/AKwA/wCyAP8AuQD/AMIA/wDNAP8A3wD/AOwA/wD4AP8A/wD9AP8A/QD/AP0A/wD9AP8A/QD/&#10;AP0A/wD9AP8A/x8jAP8fIQD/HiEA/xkjAP8TKQD/DjIA/wxAAP8JTQH/B1oB/wRnAf8DcwH/A30B&#10;/wOHAf8DjwD/ApYA/wKcAP8CogD/AqgA/wKvAP8BtgD/Ab4A/wHJAP8B2wD/AOoA/AD2APgA/wD3&#10;Av8A9wP/APYE/wD2BP8A9gX/APYF/wD2Bf8A/yIfAP8iHAD/IRwA/x4fAP8YJAD/FS8A/xI8AP8Q&#10;SQD/DlYB/wxiAf8LbgH/C3kB/wuCAf8LiwH/C5IB/wqZAf8KnwD/CqUA/wqrAP8KsgD/CrsA/QrG&#10;APsK1AD3CucA8wr0APAK/wDvC/8A7gz/AO0M/wHtDP8B7Qz/Ae0M/wHtDP8B/yUbAP8mGAD/JRcA&#10;/yEYAP8gIQD/HisA/xo3AP8XRQD/FFEB/xJeAf8RaQH/EXQB/xF9Af8QhgH9EI4B/BCVAfoQmwH5&#10;EKEB9xCoAfYQrwH0ELcA8xDCAPEQ0ADtEOUA6BHyAOYR/gHkEv8B4xL/AeIS/wHiEv8B4RL/AeES&#10;/wHhEv8B/ykWAP8qEwD/KRIA/ycTAP8oHAD/JycA/yMzAP8gPwD/HUwA/xtYAfwZZAH4GW4B9hh4&#10;AfMYgQHxGIkB7xiQAe4YlwHsGJ4B6hikAekYrAHnGLQB5hi/AeQYzQHgGeMB3BrxAdga/gLUG/8C&#10;0hv/AtEb/wLQG/8C0Bv/AtAb/wLQG/8C/y0SAP8uDwD/Lg0A/y8QAP8vFwD/LiEA/ywtAP8pOQD5&#10;JkYA9CRTAe8iXgHrImkB6CFzAeYhfAHjIYQB4SGMAeAhkwHeIZoB3CGhAdohqQHYIbEC1SG8AtMi&#10;yQLQIt8CzCPwA8gj/QPGJP8DxCT/A8Mk/wPCJP8DwST/A8Ek/wPBJP8D/zAPAP8yCwD/MwgA/zYN&#10;AP82EgD/NRoA/TIlAPQwMgDtLT8A5yxMAOIrWAHdK2MB2SptAdUqdgLSKn8C0CqGAs4qjgPMKpUD&#10;yiqcA8kqowTHKqwExSq2BMMqwwXCKtUFvivrBbor+Qa4LP8Gtiz/BbUs/wW0LP8FtCz/BbQs/wW0&#10;LP8F/zQMAP82BQD/OQMA/zwIAP88DQD9OxMA8TgdAOg1KQDgNDcA2TNGANE0UgHNM10ByTNnAsYz&#10;cAPEMngEwTKABL8yhwW+Mo8GvDKWBroxnge4MaYHtzGwCLUyvAizMswJsTLlCa0z9QmrM/8JqjP/&#10;CKgz/weoM/8HpzP/B6cz/wenM/8H/zcHAP86AAD/PgAA+kEBAPFBBgDxPw0A5jwSANs6HwDQOzEA&#10;yjxAAMQ8TQHAPFgCvDthA7k7agW2OnIGtDp6B7I5gQiwOYgJrzmQCq04mAqrOKELqTiqDKg4tg2m&#10;OMUNpDjeDqE58Q2fOv8Mnjr/C506/wqcOv8JnDr/CZw6/wmcOv8J/zsCAP8+AAD3RAAA5kcAAN9I&#10;AQDaRgYA2UALAM1CGQDFRCsAvkQ7ALlESAG1Q1MDsUJcBK5CZQarQWwHqUB0CaZAewqkP4MLoz+K&#10;DaE+kw6fPpwPnT6lEJs+sRGaPr8RmD7UEpY/7RGUP/wPk0D/DpJA/wySQf8LkkH/C5JB/wuSQf8L&#10;/z0AAP9DAADpSQAA3k4AANNPAADNTgMAykkIAMJJFAC7SiYAtUs2AK9LQwKrSk4Dp0lXBaRIYAeh&#10;R2cJnkZvCpxGdgyaRX0OmEWFD5ZEjhCURJcSkkOhE5BDrBSPQ7oVjUPNFYtE6BWKRfoSiUb/EIlG&#10;/w6IRv8NiEb/DYhG/w2IRv8N/0AAAPJHAADjTwAA1FMAAMtVAADEVAAAwFAEALlPEQCyUCIArFEy&#10;AKdRPwKiUEoDnk9TBZtOXAiYTWMKlUxqDJNLcQ2RSnkPjkqAEYxJiRKKSZIUiEicFYZIqBaFSLUX&#10;g0jHGIFI5BiBSvcVgEr/EoBL/xCAS/8PgEv/DoBL/w6AS/8O/0MAAOxLAADdUwAAzlgAAMRaAAC9&#10;WgAAuFcBALFUDgCqVh4ApVYuAJ9WOwGbVUYDl1RQBZNTWAiQUl8KjVFmDItQbQ6IT3QQhk98EoRO&#10;hROCTo4VgE2ZF35NpBh8TbIZek3DGnlN3xp4TvQXeE//FHhP/xJ4UP8QeFD/D3hQ/w94UP8P/UYA&#10;AOdPAADWVwAAyFwAAL9fAAC3XwAAsVwAAKpZDACkWhoAnlsqAJlbOAGUWkMDkFlMBYxYVQiJV1wK&#10;hlZjDINVag6BVHEQf1N5En1TgRR6UosWeFKVGHZRoRl0Ua8bc1HAG3FR2xxxUvIZcVP/FXFU/xNy&#10;VP8RclT/EHJU/xByVP8Q80gAAONTAADQWwAAxGAAALpjAACzYwAArGEAAKReCQCdXxcAmF8nAJNf&#10;NQGOXkADil1KBYZcUgeDW1kKgFpgDH1ZZw57WG4QeFh1EnZXfhR0VogXclaTGG9WnxpuVawbbFW9&#10;HGtW1R1rVvAaa1f/F2tY/xRsWP8SbFj/EWxY/xFsWP8R8UsAAN9WAADMXgAAwGQAALdnAACuaAAA&#10;p2YAAJ9iBgCYYxQAkmQkAI1jMgGJYj0ChGFHBIFgTwd9X1YJel5dC3ddZA11XGsQc1xzEnBbexRu&#10;W4UXbFqQGWpanBtoWaocZlq6HWVa0R1lWu4bZVv+F2Zb/xVmXP8TZ1z/Emdc/xJnXP8S7U4AANpZ&#10;AADIYQAAvGcAALNqAACrbAAAomoAAJlnAgCSZxEAjWchAIhnLwGEZjsCf2VEBHtkTQZ4Y1QJdWJb&#10;C3JhYQ1wYWkPbWBwEmtfeRRpX4MXZl6OGWRemhtiXqgcYV64HV9ezh1fXuwbYF/9GGFf/xVhX/8T&#10;Yl//EmJf/xJiX/8S6lEAANRcAADEZAAAuWoAALBuAACncAAAnm4AAJRrAACNahAAh2seAINrLAB+&#10;azgCempCA3ZpSgZzaFIIcGdZCm1mYA1rZWcPaGRuEWZkdxRkY4EWYWOMGF9imBpdYqYcW2K2HVpi&#10;zB1aYuocW2P8GFxj/xZcY/8UXWP/E11j/xNdY/8T5lUAAM9fAADBaAAAtm4AAKxyAACkdAAAmnMA&#10;AI5vAACHbw0Agm8bAH1wKQB5bzUBdW4/A3JtSAVubFAHa2xXCmlrXgxmamUOZGlsEWFpdRNfaH8W&#10;XGiKGFpnlhpYZ6QcVme0HVVnyh1VZ+gbVmf7GFdn/xZXaP8UWGf/E1hn/xNYZ/8T4VgAAMtjAAC9&#10;awAAsnIAAKl2AACgeAAAlncAAIhzAACBcwsAfHQXAHh0JgB0dDIBcHM9Am1zRgRqck4HZ3FVCWRw&#10;XAthcGMOX29qEFxucxJabnwVV22IF1VslBlTbKMbUWyzHFBsyBxPbOcbUWz6GFFs/xVSbP8UUmz/&#10;E1Js/xNSbP8T3FwAAMdnAAC5bwAAr3YAAKV7AACcfAAAkXwAAIJ4AAB6eQcAdXkUAHJ6IwBuei8B&#10;a3k6Amh5QwNkeEsFYXdSCF93WQpcdmAMWXVoD1d0cBFUdHoTUnOGFk9zkxhNcqEZTHKxGkpyxhpK&#10;cuUaS3L5F0xy/xVMcv8TTXL/Ek1y/xJNcv8S1GAAAMJrAAC1dAAAq3sAAKJ/AACXgQAAjIEAAHp+&#10;AABzfwIAbn8RAGuAHgBogCwAZYA3AWKAQANff0gEXH5QBll+VwhXfV4LVHxmDVF8bg9Pe3gRTHuD&#10;FEp6kRZIep8XRnqvGEV6xBhEeuQYRXn4FkZ5/xRGeP8SR3j/EUd4/xFHeP8RzWUAAL1wAACxeQAA&#10;p4AAAJyEAACShgAAhoYAAHeGAABrhgAAZocNAGOHGQBgiCcAXogzAVuIPAJYh0UDVodNBFOGVAZQ&#10;hlsIToVjCkuEbAxJhHYPRoOBEUSDjxNCg50UQIKuFT+DwhU+guIVP4H3Ez+B/xJAgP8RQID/EECA&#10;/xBAgP8QxmsAALd2AACsfwAAooUAAJeJAACMiwAAgY0AAHOOAABljwAAXY8JAFqQFABYkCEAVpEt&#10;AFOQOAFRkEECTpBJA0yQUARKj1gFR49gB0WOaQlCjnMLQI1/DT6NjQ88jZwQOo2sETmNwRE4jeEQ&#10;OIv2EDiK/w85if8POYn/DjmJ/w45if8Ov3IAALJ9AACnhgAAnIoAAJGOAACGkQAAepMAAG2VAABf&#10;lwAAVJkBAE+ZDwBOmhoATJonAEqaMgBImjwBRppEAUSaTAJCmlQDQJlcBD6ZZgU7mXAHOZh8CDeY&#10;igo1mJoLM5irCzKYvwwymN8LMZb1CzGV/wsxlP8LMZP/CzGT/wsxk/8LuHoAAKyFAAChiwAAlpAA&#10;AIuUAAB/lwAAcpsAAGadAABaoAAATqIAAEWkCQBCpBMAQKQfAD+kKgA+pTQAPKU+ADulRwE5pU8B&#10;N6VYAjWlYQIzpWwDMaV5BC+khwUtpJcGLKSpBiukvQYqpN4GKqL1Bymh/wcpoP8IKZ//CCmf/wgp&#10;n/8IsYIAAKWLAACakQAAkJYAAIOaAAB2nwAAaqIAAF6mAABSqQAARqsAADytAAA1rwwAM7AVADKw&#10;IQAxsCsAL7A1AC6xPgAtsUgALLFRACuxWwApsWcBJ7F0ASaxgwEksZQCI7GmAiKyuwIhstsCIa/z&#10;AyCu/wMgrf8EH6z/BB+s/wQfrP8EqosAAJ2RAACTlwAAh5wAAHqiAABtpwAAYKsAAFWvAABJsQAA&#10;PrQAADO3AAAqugMAJLwNACK9FQAhvSAAIb0qACC9MwAfvj0AHr5HAB2+UgAcv14AGr9sABm/fAAY&#10;v44AF8ChABbAtgAUwNMAFb7xABW8/wEVu/8BFLr/AhS6/wIUuv8CoZIAAJaYAACKngAAfaQAAG+q&#10;AABirwAAVrQAAEq3AAA+ugAAM70AACrAAAAhxAAAGccFABPLCwARzBIAEcwbABDMJQAPzS8ADs06&#10;AA7NRgANzVIADc5gAAzOcAALzoMACs6XAAnOrAAIzsYACM7oAAjN+wAJy/8ACcv/AAnL/wAJy/8A&#10;mJgAAI2eAAB/pQAAcawAAGSzAABXuQAASr0AAD7AAAAywwAAKMYAAB/KAAAXzQAAEdEAAAzWBQAI&#10;2QwABtkSAAXaGwAE2iQAA9suAAHbOQAA3EUAAN1SAADeYgAA3nMAAN6IAADfnQAA37MAAN/OAADg&#10;7gAA3/oAAN//AADf/wAA3/8Aj58AAIGmAABzrgAAZbUAAFi9AABKwgAAPcUAADHJAAAmzAAAHdAA&#10;ABTUAAAO2QAACd0AAAPhAAAA4wcAAOMNAADkEgAA5RkAAOYiAADnKwAA6TYAAOtDAADsUgAA7GIA&#10;AO12AADujAAA7qEAAO+3AADv0QAA7+sAAPD2AADw9gAA8PYAhKcAAHWvAABntwAAWb8AAEvGAAA8&#10;ygAAL84AACTSAAAa2AAAEtwAAAzgAAAF4wAAAOcAAADrAAAA6wAAAO0FAADuCwAA8BAAAPEVAADz&#10;HgAA9CcAAPczAAD5QAAA+lEAAPtjAAD8dwAA/Y0AAP2jAAD+tgAA/skAAP/fAAD/3wAA/98Ad7AA&#10;AGi5AABawQAATMoAADzPAAAu1AAAItoAABfeAAAQ4gAACeYAAADpAAAA7AAAAPAAAAD2AAAA9gAA&#10;APcAAAD4AAAA+gcAAPsNAAD9EQAA/xkAAP8jAAD/LwAA/z4AAP9PAAD/YgAA/3cAAP+NAAD/nwAA&#10;/64AAP+6AAD/ugAA/7oA/xYjAP8VIQD/EiEA/w4kAP8GKgD/ADMA/wBBAP8ATgD/AFwA/wBoAP8A&#10;dAD/AH4A/wCHAP8AjwD/AJYA/wCcAP8AogD/AKgA/wCuAP8AtQD/AL0A/wDHAP8A1gD/AOcA/gDz&#10;AP4A/gD9AP8A/AD/APsA/wD7AP8A+wD/APsA/wD7AP8A/xogAP8ZHgD/Fh4A/xAgAP8KJQD/BDAA&#10;/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8AngD/AKQA/wCqAP8AsQD9&#10;ALkA+wDDAPoA0AD4AOMA9wDxAPYA/AD0AP8A9AD/APMA/wDzAP8A8wD/APMA/wDzAP8A/x0cAP8c&#10;GQD/GRkA/xQbAP8O/+L/4klDQ19QUk9GSUxFAAgJIQD/DCwA/wk5AP8FRgD/AlMA/wBfAP8AawD/&#10;AHUA/wB+AP8AhgD/AI4A/wCUAP4AmwD8AKEA+gCnAPgArgD1ALUA8wC/APEAywDwAN8A7gDuAOwA&#10;+QDrAP8A6gD/AOoB/wDpAf8A6QH/AOkB/wDpAf8A/yAXAP8fFAD/HBMA/xcVAP8WHQD/EygA/xA0&#10;AP8NQQD/DE4A/wlaAP8IZgD/CHAA/gd5APwHgQD6B4kA+AeQAPYGlgDzBp0A8QajAO8GqgDtBrIA&#10;6ga7AOgGyADmBtwA5AbsAOII+gDgCv8A3gv/AN0L/wDdDP8A3Az/ANwM/wDcDP8A/yMSAP8jEAD/&#10;IQ4A/x4QAP8eGAD/HCMA/xgvAP8UOwD/EkkA/BBVAPgPYAD0D2oA8Q90AO8OfADtDoQA6w6LAOkO&#10;kgDnDpkA5g6gAOQOpwDiDq8A4A64AN4OxQDcDtoA1hDsANIR+gDPEv8AzRL/AcwS/wHLE/8ByhP/&#10;AcoS/wHKEv8B/ycPAP8nDAD/JQkA/yYNAP8lEwD/IxwA/yAoAPscNQD1GkIA7xhPAOoXWgDmFmUA&#10;4xZuAOAWdwDeFn8A3BaHANkWjgDWFpUA1BacANIXowDQF6sAzhi1AMwYwQDLGNIAxxroAcMb+AHA&#10;G/8Bvhz/Ab0c/wK8HP8CvBv/Arwb/wK8G/8C/ysMAP8rBQD/KwMA/y0JAP8sDgD/KRUA9yYgAO4j&#10;LQDnIToA4R9IANsfVADVIF8A0SBoAM4gcQDMIXkAyiGBAcghiAHGIY8BxCGWAcMhngHBIqYBvyKv&#10;Ab0iuwK8I8oCuSPjArUk9AKzJP8DsST/A68k/wOvJP8DriT/A64k/wOuJP8D/y8GAP8vAAD/MgAA&#10;/zMCAPkyCAD3Lw4A6ysWAOEnIgDYJzIA0ClBAMsqTgDGKlkAwypiAcAqawG9KnMBuyp6ArkqggK4&#10;KokCtiqQArQqmAOzKqEDsSqqA68rtQSuK8QErCvbBKgs7wSmLP4FpCz/BKMt/wSiLf8Eoiz/BKIs&#10;/wSiLP8E/zIAAP8zAAD5OAAA6TkAAOI5AADeNQcA3i4NANEvGwDJMSwAwzM7AL0zSAC5NFMBtjNc&#10;AbMzZQKwM20CrjN0A6wyewOrMoMEqTKKBKcykwWlMpsGpDKlBqIysAegMr4HnzLRB5wz6geaM/sH&#10;mDT/B5c0/waWNP8GljT/BZY0/wWWNP8F/zUAAP84AADqPgAA30IAANVCAADPPwMAzTgIAMU4FQC9&#10;OiYAtzs2ALI8QwCuPE4BqjtXAqc7YAOlOmcDozpvBKE6dgWfOX0GnTmFB5s5jQeZOJYImDigCZY4&#10;qwqUOLgKkznKC5E55QuPOvcKjTr/CYw7/wiMO/8HjDv/B4w7/weMO/8H/zgAAPE+AADjRQAA1EkA&#10;AMtKAADFRwAAwUEEALo/EQCzQSEArUIxAKhDPgCkQ0kBoEJTAp1BWwObQWIEmEBqBZZAcQaUP3gH&#10;kj9/CJA/iAqPPpELjT6bDIs+pg2JPrMNiD7EDoY/4A6EP/QNg0D/C4NA/wqCQP8JgkH/CIJB/wiC&#10;Qf8I/zwAAOtDAADcSgAAzE8AAMNQAAC8TgAAt0kBALFGDgCqSBwApEksAKBJOgCbSUUBmEhOApRH&#10;VwOSR14Fj0ZlBo1GbAeLRXMJiUV7CodEgwuFRI0Mg0SXDoFDog9/Q68QfkPAEHxE2hF7RPEPekX/&#10;DXpG/wt6Rv8Kekb/CXpG/wl6Rv8J9T4AAOZIAADTTwAAx1QAAL1VAAC2VAAAsFAAAKlMCwCiTRgA&#10;nU4oAJhONgCUTkEBkE1LAo1NUwSKTFoFh0thBoVLaAiDSm8JgEp3C35Jfwx8SYkOekiTD3hInxB3&#10;SKwSdUi8EnRJ0hNzSe4Rckr/D3JK/w1ySv8Lckr/C3JK/wpySv8K8kIAAOBMAADOUwAAwVgAALha&#10;AACwWQAAqVYAAKJSBwCbUhUAllMkAJFTMgCNUz4BiVJHAoZRUASDUVcFgFBeBn5PZQh7T2wJeU5z&#10;C3dOew11TYUOc02QEHFNnBJvTakTbk25FGxNzhRsTesTbE79EGxP/w5sT/8MbE//C2xP/wtsT/8L&#10;7kUAANxQAADJVwAAvVwAALReAACsXgAApFsAAJxWBACVVhIAkFchAItYLwCHVzsBg1ZEAn9WTQN8&#10;VVQFelRbBndUYgh1U2gJc1NwC3FSeA1vUoIPbVGNEWtRmRJpUaYUZ1G2FWZRyxVlUukUZVL7EWZT&#10;/w9mU/8NZlP/DGZT/wxmU/8M6kkAANVTAADFWgAAul8AALBiAACoYgAAn18AAJZaAACPWhAAilse&#10;AIVbLACBWzgBfVtBAnpaSgN3WVEEdFhYBnFYXwdvV2YJbVdtC2tWdg1pVn8PZ1WKEWVVlxNjVaQU&#10;YVW0FWBVyBZfVecVYFb6EmBW/w9hV/8OYVf/DWFX/wxhV/8M50wAANFWAADBXgAAtmMAAK1mAACk&#10;ZgAAm2QAAJBeAACJXg4AhF8bAIBfKQB8XzUBeF8/AnReRwNxXU8Eb1xWBWxcXAdqW2MJaFtrC2Za&#10;cw1kWn0PYlqIEV9ZlBNeWaIUXFmyFVtZxhZaWeUVW1r5Elta/xBcWv8OXFr/DVxa/w1cWv8N408A&#10;AM1ZAAC+YQAAs2YAAKlpAACgagAAl2gAAItiAACDYgwAfmMYAHpjJgB2YzIAc2M8AW9iRQJsYUwE&#10;amFUBWdgWgdlYGEIY19pCmFfcQxfXnsOXV6GEVpekxJYXaAUV12wFVZexBZVXuMVVl73ElZe/xBX&#10;Xv8OV17/DVde/w1XXv8N3lMAAMhdAAC7ZAAAsGoAAKZtAACdbgAAk20AAIVnAAB+ZwkAeGcVAHRn&#10;IwBxaC8Abmc5AWtnQgJoZkoDZWZSBWNlWAZgZV8IXmRnClxkbwxaY3kOWGOEEFVikRJTYp8TUmKu&#10;FVFiwhVQYuEVUWL2ElFi/xBSYv8OUmL/DVJi/w1SYv8N2VYAAMRgAAC3aAAArG4AAKNxAACacwAA&#10;j3EAAH9rAAB4awUAcmsSAG5sHwBrbCwAaGw3AWZsQAJja0gDYGtPBF5qVgZcal0HWWllCVdpbQtV&#10;aXcNU2iCD1BojxFOZ50TTWesFEtowBRLaN4US2f1Ekxn/w9MZ/8OTWf/DU1n/w1NZ/8N0loAAMBk&#10;AACzbAAAqXIAAKB2AACWdwAAinYAAHlxAABxcQAAa3EPAGhxHABmcigAY3I0AGByPQFeckUCW3FN&#10;A1lxVAVXcFsGVHBjCFJvawpQb3QMTW6ADktujRBJbpsRR22rEkZuvhNFbtwSRm30EUZt/w9Hbf8O&#10;R2z/DUds/w1HbP8NzF8AALxpAACwcQAApXcAAJx7AACRfAAAhnsAAHV4AABrdwAAZXcMAGF4FwBf&#10;eCQAXXkwAFp5OgFYeUICVnhKAlN4UQRRd1gFT3dgB0x2aAhKdnIKSHV9DEV1ig5DdZkPQnWpEEB1&#10;vBBAddkQQHTzD0B0/w5Bc/8NQXP/DEFz/wxBc/8MxmQAALduAACrdgAAonwAAJd/AACMgQAAgYEA&#10;AHKAAABlfwAAXX8IAFl/EwBXgCAAVYArAFOBNgBRgD4BT4BGAk2ATgJLf1UDSX9dBUZ/ZgZEfnAI&#10;Qn57CT9+iAs9fZcMPH2nDTp9ug46ftYNOnzxDTp7/ww6e/8LOnr/Czp6/ws6ev8LwGkAALJ0AACn&#10;fAAAnYEAAJKEAACHhgAAe4cAAG6HAABghwAAVYcBAFCIDgBOiBoATYkmAEuJMABJiToASIlCAUaJ&#10;SgFEiVICQolaA0CIYwQ9iG0FO4h4BjmHhgg3h5UJNYemCjSHuQozh9MKM4bwCTOF/wkzhP8JM4P/&#10;CTOD/wkzg/8JuXAAAK16AACiggAAl4cAAI2KAACBjAAAdY4AAGiPAABakAAAT5EAAEeSCgBEkhMA&#10;Q5MfAEGTKgBAkzQAP5M9AD2TRQA7k00BOpNWATiTXwI2k2kDNJN1AzKSgwQwkpMFLpKkBi2StwYs&#10;ktEGLJHvBiuP/wYrjv8GK43/ByuN/wcrjf8Hs3gAAKeCAACciAAAkYwAAIeQAAB6kwAAbZUAAGGX&#10;AABVmQAASZsAAD+cAQA5nQ4AN50XADaeIgA0niwAM541ADKePgAxnkcAMJ9QAC6fWgAtn2QBK59x&#10;ASmefwInnpACJp6hAiSetQIjns4CI53uAyOb/gMimv8EIpn/BCKZ/wQimf8ErIEAAKCIAACVjgAA&#10;i5IAAH+WAABymgAAZZ0AAFmgAABOowAAQqQAADemAAAuqAUAKakPACipGAAnqiIAJqosACWqNQAk&#10;qj8AI6pIACKrUwAhq14AIKtqAB6reQAdq4sAG6udABqrsQAZq8oAGarsARmo/QEYp/8CGKb/Ahim&#10;/wIYpv8CpYkAAJmPAACPlAAAg5kAAHWeAABoogAAXKYAAFCpAABErAAAOa4AAC+wAAAmswAAHrUG&#10;ABm3DwAYtxcAF7chABa3KgAVtzQAFLg+ABO4SQASuFQAErliABG5cQAQuYMAD7mXAA65rAANucQA&#10;DbjnAA62+wAOtf8ADrT/AA60/wAOtP8AnJAAAJKVAACGmwAAeaAAAGumAABeqwAAUq8AAEayAAA6&#10;tQAAL7cAACW6AAAdvQAAFcAAABDDBgALxg4ACsUVAAnFHgAIxSgAB8UyAAbGPQAFxkkABcZXAAPG&#10;ZgACxncAAcaLAADGoAAAxbYAAMbSAADF7wAAxfwAAMX/AADF/wAAxf8AlZYAAImcAAB7owAAbakA&#10;AGCvAABTtAAARrgAADq7AAAuvgAAJMEAABvEAAATxwAADsoAAAjOAQAB0AoAANAQAADQFgAA0R4A&#10;ANInAADTMQAA1DwAANVJAADWWAAA1mkAANZ8AADWkgAA1qcAANa/AADW4AAA1vMAANb+AADW/wAA&#10;1v8AjJ0AAH6kAABvqwAAYbIAAFS5AABGvQAAOcEAAC3EAAAixwAAGcsAABHOAAAM0gAABdUAAADb&#10;AAAA3AMAAN0KAADeDwAA3xQAAOEcAADiJAAA5C4AAOY6AADnSQAA6FkAAOhrAADpgQAA6ZgAAOmt&#10;AADpxQAA6eIAAOnyAADp9QAA6fUAgKUAAHGtAABjtQAAVbwAAEfCAAA5xgAALMoAACDOAAAW0gAA&#10;D9YAAAjbAAAA3wAAAOMAAADlAAAA5wAAAOgBAADqBwAA6w0AAO0RAADvGAAA8SEAAPMrAAD2OAAA&#10;90gAAPhaAAD5bQAA+oQAAPqbAAD6rwAA+sIAAPraAAD63wAA+t8AdK4AAGW2AABWvgAASMYAADnL&#10;AAAr0AAAH9QAABTaAAAN3wAABeMAAADmAAAA6QAAAO0AAADvAAAA8QAAAPMAAAD1AAAA9gIAAPgJ&#10;AAD6DgAA/RMAAP8cAAD/KAAA/zYAAP9HAAD/WgAA/24AAP+FAAD/mgAA/6sAAP+5AAD/vAAA/7wA&#10;/xEgAP8QHgD/DB4A/wQhAP8AJwD/ADAA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCDAP8AiwD/&#10;AJIA/wCYAP8AngD/AKQA/wCqAP8AsAD/ALgA/wDCAP8AzgD/AOIA/gDwAP0A+wD7AP8A+wD/APsA&#10;/wD6AP8A+gD/APoA/wD6AP8A/xQcAP8SGgD/DhoA/wgcAP8AIQD/AC0A/wA6AP8ASAD/AFUA/wBh&#10;AP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD+AKAA/QCmAPwArAD7ALQA+QC9APgAyQD3ANwA&#10;9QDsAPMA+ADzAP8A8gD/APEA/wDwAP8A8AD/APAA/wDwAP8A/xcYAP8VFgD/ERUA/wwXAP8FHQD/&#10;ACgA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6APwAggD6AIkA+ACQAPcAlgD1AJwA9ACiAPMA&#10;qADxALAA8AC4AO4AwwDsANMA6gDnAOkA9QDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wDlAP8A/xoT&#10;AP8YEQD/FBAA/w8RAP8NGQD/CiQA/wUwAP8BPgD/AEsA/wBXAP4AYgD6AGwA9QB1APIAfQDwAIQA&#10;7gCLAOwAkQDrAJcA6QCeAOcApADmAKwA5AC0AOIAvwDgAM0A3gDjANwA8gDaAP0A2AD/ANYA/wDV&#10;Af8A1QH/ANUC/wDVAv8A/x4QAP8cDQD/FwsA/xUOAP8UFQD/ER8A/w4qAP8LOAD9CEUA+AZRAPQE&#10;XADuBGYA6gRvAOYDdwDkBH8A4gSGAOAEjADeBJMA3QWaANsFoADYBagA1QWxANIFuwDQBskAzgfg&#10;AMwI8QDJCv8Axwv/AMYM/wDFDP8AxQz/AMUM/wDFDP8A/yEMAP8gBgD/HAMA/x0KAP8bEAD/GBgA&#10;/xQjAPYRMADvDj4A6g5KAOUNVgDhDWAA3Q1pANkNcQDVDXkA0w2BANENiADPDY8AzQ6WAMsOnQDK&#10;DqUAyA6uAMYPuQDEEMgAwhDfAL4R8gC7Ev8AuRP/ALcT/wG2E/8BthP/AbYT/wG2E/8B/yUGAP8j&#10;AAD/IwAA/yQDAP8hCgD9HREA8RobAOgWJwDhFDUA2hNDANMUTwDOFVkAyxVjAMgWawDFFnMAwxd7&#10;AMEXggDAGIkAvhiQALwYmAC7GaAAuRmpALcZtAC1GsIAtBrWALAb7QGtHPwBqx3/Aakd/wGpHf8B&#10;qB3/Aagd/wGoHf8B/ygAAP8nAAD+KgAA7yoAAOcnAQDnIgkA5B0QANkbHQDPHS0AyR48AMQgSQC/&#10;IFMAvCFdALkhZQC3Im0AtSJ0ALMifACxIoMBsCKKAa4ikgGsI5sBqyOkAakjrwGnI7wBpiTOAaMk&#10;6AKgJfkCniX/Ap0l/wKcJf8CmyX/Apsl/wKbJf8C/ywAAP8tAADtMgAA4jQAANozAADTLgMA0iUK&#10;AMklFwDBJycAuyk2ALYqQwCyK04ArytXAKwrYACqK2cBqCtvAaYrdgGkK30BoyuEAqErjQKfK5UC&#10;niufApwrqgOaK7YDmSzHA5cs4gOULfUEki3/A5Et/wOQLv8DkC3/A5At/wOQLf8D/zAAAPIzAADk&#10;OgAA1j0AAMw8AADHOQAAwzEFAL0uEQC1MCEAsDIwAKszPQCnM0kApDNSAKEzWgGfM2IBnDNpApoz&#10;cAKZM3cClzJ/A5UyhwOTMpAEkjKaBJAypQWOMrEFjTPCBosz3AaJNPIGhzT/BYY0/wWGNP8EhTT/&#10;BIU0/wSFNP8E/DMAAOs6AADcQQAAzUQAAMNEAAC9QQAAuDsBALI3DgCrOBwApTkrAKE6OACdO0QA&#10;mjtNAZc6VgGUOl0CkjpkApA6awOOOXIDjDl6BIo5ggWJOYsFhzmVBoU5oAeDOa0Hgjm8CIE50wh/&#10;Ou4IfTr+B3w7/wZ8O/8FfDv/BXw7/wV8O/8F9DcAAOVAAADSRwAAxUoAALxLAAC1SQAAr0MAAKk+&#10;CwCiPxcAnUAmAJhBNACUQT8AkUFJAY5BUQGLQFkCiUBgA4dAZwOFP20Egz91BYE/fQZ/PocHfT6R&#10;CHs+nAl6PqkJeD64Cnc/zQp1P+oKdED8CHRA/wd0QP8Gc0D/BnNA/wZzQP8G8TsAAN9FAADMTAAA&#10;v08AALZQAACuTwAAp0oAAKBEBwCaRRQAlUYiAJBGMACMRzwAiUZFAYZGTgGDRlUCgUVcA35FYwR8&#10;RGoEekRxBXlEeQZ3RIIIdUONCXNDmQpxQ6YLcEO1DG5EyQxtROcMbUX6CmxF/whsRf8HbEX/B2xF&#10;/wdsRf8H7D8AANhJAADHUAAAu1QAALFVAACpVAAAoVAAAJlKAgCSSREAjUofAIlLLACFTDgAgktC&#10;AX9LSgF8SlICeUpYA3dKXwR1SWYFc0ltBnFJdgdvSH8IbUiKCWxIlgtqSKMMaEiyDWdIxQ1mSeQN&#10;Zkn4C2ZJ/wlmSv8IZkn/B2ZJ/wdmSf8H6EMAANJNAADCUwAAt1gAAK1ZAACkWAAAnFUAAJNOAACM&#10;Tg4Ah08bAIJPKQB/UDUAe1A/AXhPRwF2T08Cc05VA3FOXARvTWMFbU1qBmtNcgdpTXwIZ0yHCmVM&#10;kwtjTKANYkyvDmFNwg5gTeEOYE32DGBO/wpgTv8JYE7/CGBO/whgTv8I40cAAM1QAAC+VwAAs1sA&#10;AKpdAAChXQAAmFoAAI1TAACGUgwAgFMYAHxTJQB5VDEAdVQ8AHNTRAFwU0wCbVJTAmtSWQNpUmAE&#10;Z1FoBmVRcAdjUXkIYVGECmBQkQxeUJ4NXFCtDltRwA5aUd4PWlH1DFpS/wpbUv8JW1H/CFtR/whb&#10;Uf8I30oAAMlTAAC7WgAAsF8AAKZhAACdYQAAlF4AAIhXAACAVgoAelcVAHZXIgBzWC4AcFc5AG1X&#10;QQFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXcIXFWCClpVjgxZVZwNV1WrDlZVvg9VVdsPVVXz&#10;DVVV/wtWVf8JVlX/CVZV/whWVf8I200AAMVXAAC4XgAArWIAAKNlAACaZQAAkGMAAINcAAB7WwYA&#10;dVsSAHFbHwBuXCsAa1w2AGhbPwFlW0cBY1tOAmFaVQNfWlwEXVpjBVtaawZZWXUIV1mAClVZjAtU&#10;WZoNUlmqDlFZvA5QWdgOUFnyDVFZ/wtRWf8KUVn/CVFZ/whRWf8I1FEAAMJaAAC0YQAAqmYAAKBo&#10;AACXaQAAjGcAAH1gAAB1XwMAb18QAGtfHABoYCgAZmAzAGNgPAFhYEQBX19MAlxfUwNbX1oEWV9h&#10;BVdeaQZVXnMIU15+CVFdigtPXZkMTV2oDUxeug5LXtQOS17xDExe/wtMXf8KTF3/CUxd/whMXf8I&#10;z1QAAL5eAACxZQAAp2oAAJ1tAACUbQAAiWwAAHhlAABvZAAAaWQOAGVkGQBiZCUAYGUwAF5lOgBc&#10;ZUIBWmVKAlhkUQJWZFgDVGRfBFJkZwVQY3EHTmN7CUxjiApKY5cLSGOmDEdjuA1GY9ENRmPvDEZi&#10;/wpHYv8JR2L/CUdi/whHYv8IylgAALpiAACuaQAAo24AAJpxAACQcgAAhHEAAHRrAABpaQAAY2kL&#10;AF9pFQBcaiEAWmotAFhrNgBWaz8BVWtHAVNqTgJRalUDT2pdBE1qZQVKaW4GSGl5B0ZphglEaZUK&#10;Q2ilC0FptwxAac8MQGjuC0Fo/wpBZ/8JQWf/CEJn/whCZ/8IxV0AALZmAACqbQAAoHMAAJZ2AACL&#10;dwAAgHYAAHByAABlcQAAXHAHAFhwEQBWcB0AVHEoAFJxMwBQcTwAT3JEAU1xSwFLcVMCSXFaA0dx&#10;YgRFcGwFQ3B3BkFwhAc/cJMIPW+jCTtwtQo7cM0KOm/sCTtu/gg7bv8IO23/Bztt/wc7bf8Hv2IA&#10;ALFrAACmcwAAnXkAAJJ7AACHfAAAe3wAAG16AABgeAAAVncBAFB3DgBOeBgATHgkAEt5LgBJeTcA&#10;SHlAAEZ5SAFEeU8BQnlXAkF5YAI/eGkDPHh0BDp4ggU4eJEGN3ihBzV4swc0eMsHNHfrBzR2/Qc0&#10;df8HNXX/BjV0/wY1dP8GuWgAAK1xAACieQAAmH4AAI2AAACCgQAAdoIAAGmBAABbgQAAUYEAAEiA&#10;CgBFgRMAQ4EeAEKCKQBBgjIAQII7AD6CQwA9gksAO4JTATmCXAE3gmYCNYJxAzOCfwMxgY4EMIGf&#10;BC6BsQUtgcgFLYHpBC1//AUtfv8FLX3/BS19/wUtff8Fs24AAKh4AACdfwAAkoMAAIiGAAB9hwAA&#10;cIgAAGOJAABVigAAS4oAAEGKAgA7iw4AOYsXADiMIgA3jCwANow1ADSMPQAzjEYAMo1PADGNWAAv&#10;jWIBLYxuASuMewEqjIsCKIycAiaMrwIljMYCJYvoAiWK+wMliP8DJYj/AyWH/wMlh/8DrXYAAKOA&#10;AACXhQAAjYkAAIKMAAB2jgAAaZAAAFySAABQkwAARJQAADqVAAAxlggALZcRACyXGgArlyQAKpct&#10;ACmXNgAomD8AJ5hIACaYUgAlmFwAI5hoACKYdwAgmIcAH5iZAR2YrAEcmMMBHJflARyV+gEblP8B&#10;G5P/AhuT/wIbk/8Cp38AAJyGAACRiwAAh48AAHqSAABtlQAAYZgAAFWbAABJnQAAPZ4AADOfAAAq&#10;oQAAIaMKAB+jEQAeoxoAHaQkABykLQAbpDYAGqQ/ABmkSgAYpFUAFqVhABWlcAAUpYEAE6WUABKl&#10;qAARpb8AEKTiABGi+AARof8AEaD/ARGg/wERoP8BoIYAAJWMAACMkQAAf5UAAHGaAABkngAAWKEA&#10;AEykAABApgAANacAACqpAAAirAAAGa4AABKwCQAQsRAAELEYAA6xIgAOsSsADbE1AA2xQAAMsUsA&#10;C7FYAAqxZwAIsXgAB7GLAAWxoAAEsLUABLDQAASw7wAFr/4ABq7/AAau/wAGrv8AmI4AAI+TAACC&#10;mAAAdZ0AAGeiAABapwAATqsAAEGtAAA1rwAAK7EAACG0AAAYtgAAEbkAAA28AwAHvgwAA70SAAG9&#10;GQAAviIAAL4rAAC+NgAAvkEAAL9OAAC/XAAAv20AAL+AAAC+lQAAvqoAAL7CAAC95AAAvfYAAL3/&#10;AAC9/wAAvf8AkpQAAIWaAAB4oAAAaqYAAFyrAABPsAAAQrMAADW2AAAquAAAILsAABe+AAAQwQAA&#10;C8QAAATHAAAAyQcAAMkNAADJEgAAyhkAAMsiAADLKwAAzTUAAM5BAADOUAAAz2AAAM9yAADPhwAA&#10;z50AAM+zAADPzgAAz+sAAM74AADO/gAAzv4AiJsAAHqiAABsqAAAXq8AAFC1AABCuQAANbwAACm/&#10;AAAewgAAFcYAAA7JAAAIzAAAANAAAADTAAAA1QAAANYGAADYDAAA2REAANsWAADcHwAA3igAAOA0&#10;AADiQQAA4lEAAONjAADjdwAA5I4AAOSkAADkugAA5dQAAOXqAADl8wAA5fMAfKMAAG6qAABgsgAA&#10;UbkAAEO+AAA1wgAAKMYAABzJAAATzQAADNEAAATVAAAA2gAAAN4AAADhAAAA4gAAAOQAAADlAwAA&#10;5wkAAOkOAADrEgAA7RoAAO8kAADyMQAA9EEAAPRTAAD1ZgAA9XwAAPaTAAD2qQAA97wAAPfOAAD3&#10;3wAA998AcKwAAGG0AABTuwAARcMAADbHAAAnzAAAG9AAABHVAAAK2wAAAN8AAADiAAAA5QAAAOkA&#10;AADsAAAA7QAAAPAAAADxAAAA8wAAAPUEAAD3CgAA+hAAAPwWAAD/IQAA/y4AAP9AAAD/UwAA/2gA&#10;AP+AAAD/lgAA/6gAAP+2AAD/vwAA/78A/w0cAP8KGwD/AhsA/wAeAP8AJAD/AC4A/wA8AP8ASgD/&#10;AFYA/wBjAP8AbQD/AHcA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArAD/ALQA/wC9AP8A&#10;yQD+AN0A/QDtAPwA+gD7AP8A+gD/APkA/wD6AP8A+gD/APoA/wD6AP8A/xAZAP8NFwD/BhYA/wAY&#10;AP8AHgD/ACoA/wA3AP8ARQD/AFIA/wBeAP8AaQD/AHIA/wB7AP8AggD/AIkA/wCQAP4AlgD9AJwA&#10;/AChAPsAqAD5AK8A+AC4APYAwwD0ANIA8wDnAPIA9gDwAP8A7wD/APAA/wDvAP8A7wD/AO4A/wDu&#10;AP8A/xIUAP8PEgD/CxIA/wASAP8AGgD/ACUA/wAzAP8AQAD/AE0A/wBZAP8AZAD9AG0A+wB2APkA&#10;fQD3AIQA9QCLAPQAkQDzAJcA8QCdAPAAowDuAKoA7ACzAOoAvQDoAMsA5wDhAOUA8QDjAP0A4wD/&#10;AOIA/wDhAP8A4QD/AOAA/wDgAP8A/xQQAP8RDgD/DQ0A/wcPAP8CFQD/ACAA/wAtAP8AOgD/AEcA&#10;+QBTAPUAXgDyAGgA8ABwAO0AeADrAH8A6QCFAOgAjADmAJIA5QCYAOMAnwDhAKYA3wCuANwAuADa&#10;AMUA1gDZANQA7ADSAPkA0QD/AM8A/wDOAP8AzgD/AM4A/wDOAP8A/xcMAP8UCAD/DwUA/w4LAP8M&#10;EQD/BxoA/wEmAPwANAD0AEEA7QBNAOkAWADmAGIA4wBqAOAAcgDeAHkA2wCAANkAhgDWAI0A0wCT&#10;ANEAmgDPAKEAzQCqAMsAswDJAL8AxgDQAMUA6ADDAPYAwQD/AMAC/wC/A/8AvwP/AL8D/wC/A/8A&#10;/xsGAP8XAAD/FAAA/xMFAP8RDQD/DhQA+QofAPAGLADmAzkA4ANGANwDUQDWBFsA0gRkAM8FbADM&#10;BXMAygV6AMgFgQDGBYcAxQaOAMMGlgDBBp0AvwamAL0GsAC7B7wAuQjNALgK5QC1C/cAsw3/ALEN&#10;/wCwDf8AsA7/AK8O/wCvDv8A/x4AAP8bAAD/GwAA+hoAAPUWBQD2EQ0A6w4VAOILIgDYCzEA0Aw+&#10;AMsNSgDHDVUAxA5eAMEOZgC/Dm0AvQ50ALsPewC5D4IAtxCKALYQkQC0EJoAshCjALARrQCvEboA&#10;rRHKAKoS5QCnFPcApRX/AKMV/wCiFf8AohX/AKIV/wCiFf8A/yIAAP8gAADwIwAA5iQAAOAhAADc&#10;GQUA2xAMANARGQDIEykAwhU3AL0WRAC5F04AtRdXALMYYACwGGcArhhuAKwZdQCrGXwAqRmEAKga&#10;jACmGpQApBqeAKMbqAChG7QAnxzFAJ4c3wCaHfMBmB7/AZce/wGWH/8BlR//AZUf/wGVH/8B/yYA&#10;APQnAADmLQAA2i8AAM8tAADKJwAAxx8IAMEcEwC6HiIAtB8xAK8gPQCrIUgAqCJSAKYiWgCjI2IA&#10;oSNpAKAjbwCeI3cAnCN+AJsjhgCZJI8BlySZAZYkowGUJLABkiW/AZEl1gGOJu8BjCf/Aosn/wKK&#10;J/8CiSf/Aokn/wGJJ/8B+ikAAOwwAADdNgAAzTgAAMQ3AAC+MgAAuisCALUlDgCuJx0AqCkrAKQq&#10;OACgKkMAnStMAJorVQCYK1wAlitjAJQragGSK3EBkCx4AY8sgQGNLIoBiyyUAoosnwKILKsChiy6&#10;AoUtzgODLuoDgS78A4Au/wJ/Lv8Cfy7/An4u/wJ+Lv8C9C4AAOQ3AADSPQAAxT8AALs/AAC0PAAA&#10;rzUAAKkvCwCjLxcAnjEmAJkyMwCWMj4AkjNIAJAzUACNM1gAizNeAYkzZQGHM2wBhjNzAYQzfAKC&#10;M4UCgDOPA38zmgN9M6cDfDO1BHozyQR5NOYEdzX5BHY1/wN1Nf8DdTX/A3U1/wN1Nf8D8DMAAN09&#10;AADKQwAAvkUAALVGAACtQwAApj0AAKA2BgCZNhMAlDghAJA5LgCMOTkAiTlDAIc5TACEOVMBgjla&#10;AYA5YQF+OWgCfDlvAno5dwJ5OYADdzmLBHU5lgR0OaMFcjmxBXE5xAZvOuIGbjr3BW47/wRtO/8E&#10;bTv/A206/wNtOv8D6jkAANVCAADESAAAuUsAAK9LAACnSQAAn0QAAJg+AQCRPBAAjD0dAIg+KgCE&#10;PzUAgT8/AH4/SAB8P08Bej9WAXg/XQF2PmQCdD5rAnI+cwNwPnwDbz6HBG0+kwVrPqAGaj6uBmk/&#10;wAdnP94HZz/1BmZA/wVmQP8EZkD/BGY//wRmP/8E5T0AAM9GAAC/TAAAtE8AAKpQAACiTwAAmUoA&#10;AJFEAACKQQ0AhEIZAIBDJgB9RDIAekQ8AHdERAB1REwBckRTAXBDWQFvQ2ACbUNnAmtDbwNpQ3kE&#10;aEODBWZDjwZkQ50HY0OrB2FDvQhgRNkIYETzB2BE/wZfRP8FX0T/BGBE/wRgRP8E4EEAAMpKAAC7&#10;UAAAsFMAAKdVAACeUwAAlU8AAItJAACDRwsAfUcVAHlHIgB2SC4Ac0g4AHFIQQBuSEkBbEhQAWpI&#10;VgFoSF0CZkdkAmVHbANjR3YEYUeABWBHjQZeR5oHXEepCFtIuwhaSNQIWkjxB1pJ/wZaSf8FWkj/&#10;BVpI/wRaSP8E20QAAMZNAAC4UwAArVcAAKNZAACaWAAAkVQAAIZOAAB9SwgAd0sSAHNMHwBwTCsA&#10;bUw1AGtMPgBoTEYAZkxNAWRMUwFiTFoCYUxiAl9MagNeTHMEXEt+BVpLigZYS5gHV0ynCFZMuQlV&#10;TNEJVEzvCFRN/wZVTP8GVUz/BVVM/wVVTP8F1UgAAMJRAAC1VwAAqlsAAKBcAACXXAAAjVkAAIFT&#10;AAB3TwQAcU8QAG5QHABqUCgAaFAyAGVQOwBjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNYUHEEV1B7&#10;BVVQiAZTUJYHUlClCFBQtwlQUM4JT1DtCFBQ/wdQUP8GUFD/BVBQ/wVQUP8F0EsAAL9UAACyWgAA&#10;p14AAJ1gAACUYAAAiV0AAHxXAAByVAAAbFMOAGhUGQBlVCQAYlQvAGBUOABeVEAAXFRIAVpUTwFZ&#10;VFYBV1RdAlVUZQNUVG4EUlR5BVBUhgZOVJQHTVSkCEtUtQhLVMwJSlTrCEtU/gdLVP8GS1T/BUtU&#10;/wVLVP8FzE4AALtXAACuXgAApGIAAJpkAACRZAAAhmIAAHdbAABtWAAAZlgMAGJYFgBfWCIAXVks&#10;AFtZNgBZWT4AV1lGAFZZTQFUWVQBUllbAlFZYwNPWWwDTVl3BEtYhAVJWJIHSFiiB0dZswhGWcoI&#10;RVnqCEZZ/QZGWP8GRlj/BUdY/wVHWP8Fx1IAALhbAACrYQAAoWYAAJhoAACOaQAAg2cAAHJgAABo&#10;XgAAYV0JAFxdEwBaXR4AV10pAFZeMwBUXjsAUl5DAFFeSgFPXlIBTl5ZAkxeYQJKXmoDSF51BEZe&#10;ggVEXZAGQ16gB0FesQdAXsgHQF7oB0Bd/AZBXf8FQV3/BUFc/wVBXP8Fw1YAALRfAACoZgAAnmoA&#10;AJVtAACKbQAAf2wAAG9nAABkZAAAW2IFAFZiEABUYhsAUmMlAFBjLwBOZDgATWRAAEtkSABKZE8B&#10;SGRXAUZkXwJFZGgCQ2RzA0FjfwQ/Y44FPWOeBjxjsAY7ZMYGO2TmBjtj+gU7Yv8FO2L/BTxh/wQ8&#10;Yf8EvlsAALBjAAClagAAm28AAJFyAACGcgAAe3EAAGxtAABgawAAVWkAAE9oDQBNaRcAS2khAElq&#10;KwBIajQAR2o9AEVrRABEa0wAQmtUAUFrXAE/amUCPWpwAjtqfQM5aowEN2qcBDZqrgU1asQFNWrl&#10;BTVp+QQ1af8ENWj/BDVo/wQ1aP8EuWAAAKxpAAChcAAAmHUAAI13AACCdwAAd3cAAGl0AABccwAA&#10;UXEAAEhwCgBFcBIAQ3EdAEJxJwBAcjAAP3I4AD5yQAA9ckgAO3JQADpyWQE4cmMBNnJtAjRyegIz&#10;cokDMXKaAy9yrAMucsEDLnLjAy5x+AMucP8DLm//Ay5v/wMub/8Ds2YAAKdvAACddgAAk3oAAIh8&#10;AAB+fQAAcn0AAGR8AABXewAATHoAAEJ5AwA8eQ4AOnoXADl6IQA4eioAN3szADZ7OwA0e0QAM3tM&#10;ADJ7VQAwe18AL3tqAS17dwEre4cBKnuYAih7qgIne78CJnvhAiZ69wImeP8CJnj/Aid3/wInd/8C&#10;rmwAAKN2AACZfAAAjn8AAISCAAB4gwAAbIQAAF+EAABRhAAAR4QAADyEAAAzhAkAMIQRAC+EGgAt&#10;hCQALIUtACuFNQAqhT4AKYVHACiGUAAnhloAJoZmACSGcwAjhoMAIYaVACCGpwEehrwBHobeAB6E&#10;9QEegv8BHoL/AR6B/wEegf8BqHQAAJ59AACTggAAiYUAAH6IAABxigAAZYsAAFiMAABMjQAAQI4A&#10;ADaOAAAsjwAAJZAMACOQEwAikBwAIZAlACCRLgAfkTYAHpFAAB2RSQAckVQAGpFgABmRbgAYkX4A&#10;FpKQABWSpAAUkbkAE5HYABOP9AAUjv8AFI3/ABSM/wEUjP8Bo30AAJiDAACOiAAAhIwAAHePAABp&#10;kQAAXZMAAFCVAABFlwAAOZgAAC6ZAAAlmgAAHZsCABadDAAVnRMAFJ0bABOdJAASnS0AEZ43ABGe&#10;QQAQnkwAD55YAA6eZwANnncADJ6KAAudngAKnbIACZ3MAAmc7AAKm/4AC5r/AAuZ/wALmf8AnIQA&#10;AJGKAACIjgAAe5IAAG2WAABgmQAAVJwAAEifAAA8oAAAMKEAACajAAAdpQAAFacAABCpBQALqw0A&#10;CKoTAAeqGwAGqiQABaouAASqOAACqkQAAapQAACqXgAAqm4AAKqBAACqlQAAqaoAAKnBAACo5AAA&#10;qPYAAKf/AACn/wAAp/8AlYsAAIyQAAB/lQAAcZoAAGOeAABWogAASqYAAD2oAAAxqgAAJqsAAB2t&#10;AAAUsAAADrIAAAm1AQACtgoAALYPAAC2FQAAtx0AALclAAC3LwAAuDkAALhGAAC4VAAAuGQAALh2&#10;AAC4iwAAt6AAALe2AAC30wAAtu8AALb8AAC2/wAAtv8Aj5IAAIKXAAB0nQAAZqIAAFinAABLrAAA&#10;Pq8AADGxAAAmswAAHLYAABO4AAANuwAABr4AAADBAAAAwgQAAMILAADDEAAAxBUAAMQcAADFJAAA&#10;xi4AAMg6AADJRwAAyVcAAMlpAADJfQAAyZQAAMiqAADIwwAAyOQAAMj0AADI/QAAyP0AhZkAAHef&#10;AABopgAAWqsAAE2xAAA/tQAAMbgAACW6AAAavQAAEcAAAAvDAAADxwAAAMoAAADNAAAAzgAAAM8D&#10;AADQCQAA0Q4AANMSAADVGQAA1yIAANotAADdOQAA3kkAAN5aAADfbgAA34UAAN+cAADfsgAA3ssA&#10;AN7mAADf9AAA3/QAeaEAAGuoAABcrwAATrUAAEC7AAAxvgAAJMEAABnFAAAQyAAACcwAAADPAAAA&#10;0wAAANkAAADcAAAA3QAAAN8AAADhAAAA4gUAAOQLAADmEAAA6BYAAOogAADtKwAA8DoAAPFLAADx&#10;XgAA8nMAAPOLAADzogAA87YAAPPJAADz4QAA8+EAbaoAAF6xAABQuQAAQb8AADLEAAAkyAAAF8wA&#10;AA7QAAAG1QAAANoAAADeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuAAAA8AAAAPIAAAD0BgAA9gwA&#10;APkSAAD8HAAA/ykAAP86AAD/TQAA/2IAAP94AAD/kAAA/6MAAP+zAAD/wQAA/8EA/wcZAP8BFwD/&#10;ABcA/wAaAP8AIQD/ACsA/wA5AP8ARwD/AFQA/wBfAP8AagD/AHMA/wB7AP8AgwD/AIoA/wCQAP8A&#10;lgD/AJsA/wChAP8AqAD/AK8A/wC4AP8AxAD+ANUA/ADqAPsA+AD6AP8A+QD/APgA/wD4AP8A9gD/&#10;APMA/wDxAP8A/wsVAP8FEwD/ABMA/wAUAP8AGgD/ACcA/wA0AP8AQgD/AE8A/wBbAP8AZQD/AG4A&#10;/wB2AP8AfgD/AIUA/gCLAP0AkQD7AJcA+gCdAPgAowD3AKsA9gCzAPQAvgDzAMwA8QDjAO8A8wDu&#10;AP8A7QD/AOwA/wDrAP8A7AD/AOwA/wDrAP8A/w0RAP8JEAD/AA8A/wAQAP8AFgD/ACIA/wAvAP8A&#10;PQD/AEoA/wBVAP0AYAD6AGkA+ABxAPYAeQD0AH8A8wCGAPEAjADvAJIA7gCYAOwAnwDrAKYA6QCu&#10;AOcAuADlAMUA4wDaAOEA7QDfAPsA3gD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/w8NAP8MCwD/AwkA&#10;/wAMAP8AEgD/AB0A/wApAPsANwD4AEQA9QBQAPIAWgDuAGMA7ABrAOkAcwDnAHoA5QCAAOMAhgDh&#10;AIwA3wCTAN0AmQDbAKEA2QCpANUAsgDSAL4A0ADOAM4A5gDMAPYAygD/AMoA/wDJAP8AyAD/AMgA&#10;/wDIAP8A/xEIAP8NAgD/BwAA/wUIAP8ADgD/ABYA9wAiAO8AMADrAD0A6ABJAOQAVADgAF0A3QBl&#10;ANkAbQDVAHMA0gB6ANAAgADOAIcAzACNAMoAlADIAJsAxgCkAMQArQDCALgAwADHAL0A3wC8APEA&#10;uwD+ALkA/wC4AP8AuAD/ALgA/wC4AP8A/xQAAP8PAAD/DQAA/wwAAP8HCQD4ARAA6AAaAOMAKADd&#10;ADYA2ABCANIATQDOAFcAygBfAMcAZgDFAG0AwwB0AMEAegC/AIEAvQCIALsAjwC5AJcAtwCfALUA&#10;qACzALMAsQDCAK8A2ACuAu0ArAP7AKsF/wCqBv8AqQb/AKkG/wCpBv8A/xYAAP8SAAD3EgAA7BEA&#10;AOYOAADlBggA3QMSANQDIADNBC0AyAQ6AMMFRgC/BVAAvAZYALkGYAC3B2cAtQduALMHdQCxCHsA&#10;rwiCAK4JigCsCZIAqgmbAKgKpQCmCrAApQu/AKMM1AChDe0Anw7+AJ0O/wCcD/8Amw//AJsP/wCb&#10;D/8A/xoAAPcZAADqHgAA3x4AANUaAADQEwIAzgwLAMcLFgDADSUAug4yALYOPwCyD0kArxBSAKwQ&#10;WgCqEGEAqBFoAKYRbwCkEXYAohF9AKERhQCfEo4AnRKXAJwSogCaE60AmBO8AJcU0ACUFewAkhb9&#10;AJAX/wCPF/8Ajhf/AI4X/wCOF/8A+h0AAO4jAADfKAAA0CoAAMcnAADBIQAAvRkFALkSEACyFR4A&#10;rRYsAKgXOACkGEMAoRlMAJ8ZVACcGlwAmhpiAJkaaQCXG3AAlRt3AJQbfwCSHIgAkBySAI8cnQCN&#10;HakAix23AIoeygCIH+cAhiD6AIQg/wGDIP8BgyD/AYIg/wGCIP8B9SQAAOUsAADTMQAAxjMAALwx&#10;AAC2LQAAsCUAAKwdDACmHhgAoSAmAJwhMgCZIj0AlSJHAJMjTwCRI1YAjyNdAI0kZACLJGsAiSRy&#10;AIgkegCGJIMAhCWNAIMlmAGBJaQBgCayAX4mxQF9J+IBeyf3AXko/wF4KP8BeCj/AXgo/wF4KP8B&#10;7ysAAN0zAADKOQAAvjsAALQ6AACtNgAApi8AAKEoBwCbJxMAliggAJEpLQCOKjgAiytCAIgrSgCG&#10;K1IAhCtYAIIsXwCALGYAfyxtAH0sdQB7LH4BeiyIAXgslAF2LaABdS2uAnQtwAJyLt0CcS70AnAv&#10;/wJvL/8Cby//AW4v/wFuL/8B6DEAANM6AADDPwAAt0EAAK5BAACmPgAAnjgAAJcxAQCRLhAAjC8c&#10;AIgwKACEMTMAgTI9AH8yRgB9Mk0AezJUAHkyWwB3MmEAdTJpAXQycAFyMnkBcDOEAW8zkAJtM50C&#10;bDOrAmo0vAJpNNUDaDXxAmc1/wJnNf8CZjX/AmY1/wJmNP8C4jYAAMw/AAC9RAAAskcAAKhHAACg&#10;RAAAmD8AAJA5AACINA0AgzUXAH82JAB8Ny8AeTc5AHc4QgB0OEkAcjhQAHE4VwBvOF4AbThlAWw4&#10;bQFqOHUBaDiAAmc4jAJlOJkDZDmoA2I5uQNhOtADYDruA2A6/wNfOv8CXzr/Al86/wJfOv8C3TsA&#10;AMdDAAC5SQAArksAAKRMAACbSgAAkkUAAIk/AACBOgkAezoUAHc7IAB0PCsAcjw1AG89PgBtPUYA&#10;az1NAGk9UwBoPVoAZj1hAWQ9aQFjPXIBYT19AmA9iQJePZYDXT6lA1s+tgRaPswEWj/sBFk//gNZ&#10;P/8DWT//Alk//wJZPv8C1j8AAMNHAAC1TAAAqlAAAKBQAACXTwAAjksAAIRFAAB6QAYAdT8RAHFA&#10;HABtQCgAa0EyAGlBOwBnQUIAZUFJAGNBUABhQVcAYEFeAV5BZgFdQm8CW0J6AlpChgNYQpQDV0Kj&#10;BFVDswRUQ8kEVEPpBFND/QNTQ/8DVEP/A1RD/wJUQ/8C0EIAAL9KAACyUAAAp1MAAJ1UAACUUwAA&#10;ilAAAH9KAAB1RQIAbkMOAGtEGQBnRSQAZUUuAGJFNwBhRT8AX0VGAF1FTQBbRVQAWkZbAVlGYwFX&#10;RmwCVkZ3AlRGgwNTRpEDUUahBFBHsQRPR8cETkfnBE5H+wROR/8DTkf/A09H/wNPR/8DzEYAALtO&#10;AACvVAAApFcAAJpYAACRVwAAhlQAAHtOAABwSgAAaUgNAGVIFgBiSSEAX0krAF1JNABbSTwAWUlD&#10;AFdJSgBWSVIAVUpZAVRKYQFSSmoBUUp1Ak9KgQNOSo8DTEufBEtLsARKS8UESUvmBElL+gRJS/8D&#10;Skv/A0pL/wNKS/8DyEkAALhRAACsVwAAoVsAAJhcAACOXAAAg1kAAHZTAABrTgAAZE0KAF9MEwBc&#10;TR4AWk0oAFhNMQBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFNTmgBTE5zAkpPfwJJT40DR0+dBEZP&#10;rgRFT8MERFDkBERP+QRFT/8DRU//A0VO/wNFTv8DxEwAALVVAACpWwAAn14AAJVgAACLYAAAgF4A&#10;AHJXAABnUwAAXlEHAFlREQBXURsAVFElAFJSLwBRUjcAT1I/AE5SRgBNU00ATFNVAEpTXQFJU2YB&#10;R1NwAkVTfQJEU4sDQlObA0FUrARAVMEEP1TiBD9U+ANAU/8DQFP/A0BT/wNAUv8DwFAAALJYAACm&#10;XgAAnGIAAJJlAACIZQAAfWIAAG5cAABjWQAAWVYDAFRWDgBRVhgAT1YiAE1XLABMVzQASlc8AElY&#10;RABIWEsAR1hTAEVYWwFEWGQBQlhuAUBYewI/WIkCPViZAzxYqgM7Wb8DOlngAzpY9wM6WP8DO1f/&#10;AztX/wM7V/8DvFQAAK5cAACjYwAAmWcAAJBpAACFaQAAeWcAAGtiAABgYAAAVV0AAE5bDABLWxQA&#10;SVwfAEdcKABGXTEARV05AENdQQBCXUgAQV5QAEBeWAA+XmEBPF5sATteeAI5XocCN16XAjZeqQM1&#10;Xr0DNF/dAzRe9QM1Xf8CNV3/AjVc/wI1XP8CuFkAAKphAACgZwAAlmwAAIxuAACBbgAAdmwAAGdp&#10;AABcZgAAUWQAAEhiCQBEYhEAQmIbAEFjJAA/Yy0APmM1AD1kPQA8ZEUAO2RNADlkVQA4ZF8ANmRp&#10;ATVkdgEzZIUBMWWVAjBlpwIvZbsCLmXaAi5k9AIuY/8CL2P/Ai9i/wIvYv8Cs14AAKdmAACcbQAA&#10;k3EAAIhzAAB9cwAAcnIAAGRwAABYbgAATWwAAEJqAwA8aQ4AOmoWADlqIAA4aigANmsxADVrOQA0&#10;a0EAM2xJADJsUgAxbFwAL2xmAC5scwAsbIIBKmyTASlspQEobLkBJ23WASdr8gEnav8BJ2r/AShp&#10;/wIoaf8CrmQAAKNsAACZcwAAjnYAAIR4AAB5eQAAbXgAAGB3AABTdgAASHUAAD5zAAA0cgoAMXMR&#10;ADBzGgAvcyMALnMrAC10NAAsdDwAK3REACl0TQAodVcAJ3VjACV1bwAkdX8AInWQACF1ogAgdbcA&#10;H3XSAB908QAfc/8BH3L/ASBx/wEgcf8BqWsAAJ5zAACUeQAAinwAAIB+AAB0fwAAZ38AAFp/AABN&#10;fgAAQ34AADh9AAAvfQIAKH0NACZ9FAAkfRwAI34lACJ+LQAhfjYAIX4/AB9/SAAef1IAHX9eABx/&#10;awAaf3oAGX+MABd/nwAWf7MAFX/OABV+7wAWfP8AFnv/ABZ7/wAXe/8ApHIAAJp6AACPfwAAhYIA&#10;AHuEAABthgAAYIcAAFSHAABIiAAAPIgAADKIAAAoiAAAIIgFABqJDgAZiRUAGIkdABeKJgAWii4A&#10;FYo3ABSKQQATikwAEotYABGLZQAQi3UAD4uHAA6KmwANiq8ADIrIAAyJ6gANh/wADof/AA6G/wAO&#10;hv8An3sAAJSBAACKhQAAgIgAAHOLAABljQAAWY8AAEyQAABBkgAANJIAACqSAAAhkwAAGZQAABKW&#10;BgAOlw4ADZcVAAyXHQAMlyYAC5cvAAqXOQAJl0QACJdQAAaXXgAFl24AA5aAAAGWlAAAlagAAJW+&#10;AACU4AAAlPQAAJP/AAGS/wABkv8AmIIAAI6IAACFjAAAd48AAGqSAABdlQAAUJgAAESaAAA4mwAA&#10;LJwAACKdAAAZngAAEqAAAA2iAgAHowsAAaMQAACjFwAAox8AAKMnAACjMQAApDwAAKRIAACkVgAA&#10;pGUAAKN3AACjiwAAo6AAAKK2AACh0gAAofAAAKD7AACg/wAAoP8AkYoAAImOAAB7kgAAbZcAAGCb&#10;AABTngAARqEAADmjAAAtpAAAI6YAABmoAAARqgAADKwAAAWuAAAArwcAAK8NAACvEQAAsBgAALAg&#10;AACxKAAAsTIAALI+AACyTAAAslsAALJsAACygQAAsZcAALGsAACwxgAAsOgAAK/3AACv/wAAr/8A&#10;jJAAAH+VAABxmgAAY58AAFWkAABHqAAAOqoAAC2sAAAirgAAGLAAABCzAAAKtQAAArgAAAC7AAAA&#10;uwAAALwHAAC8DQAAvREAAL4WAAC/HgAAwCcAAMEyAADCQAAAw08AAMNgAADDdAAAw4sAAMOhAADD&#10;uAAAwtcAAMLvAADC+gAAwf4AgZcAAHOdAABlowAAV6gAAEmtAAA7sQAALbMAACG2AAAWuQAADrsA&#10;AAe+AAAAwQAAAMUAAADHAAAAyAAAAMkAAADKBQAAywsAAM0PAADOFAAA0BwAANMmAADWMgAA2EEA&#10;ANhTAADZZgAA2XwAANmUAADZqwAA2cMAANnhAADZ8AAA2fQAdp8AAGemAABZrAAAS7IAADy3AAAu&#10;ugAAIb0AABXAAAANxAAABccAAADKAAAAzgAAANIAAADVAAAA1gAAANkAAADbAAAA3QAAAN8HAADh&#10;DAAA4xEAAOYZAADpJAAA7DIAAO1DAADuVgAA72sAAO+EAADvnAAA77IAAO/GAADv3QAA7+QAaqgA&#10;AFuvAABMtgAAPrwAAC/AAAAgxAAAFMgAAAzMAAAC0AAAANQAAADZAAAA3gAAAOIAAADlAAAA5gAA&#10;AOgAAADpAAAA7AAAAO4AAADwAgAA8gkAAPUPAAD4FwAA/CMAAP8zAAD/RgAA/1oAAP9xAAD/iQAA&#10;/58AAP+xAAD/wAAA/8YA/wAVAP8AFAD/ABQA/wAXAP8AHQD/ACgA/wA3AP8ARAD/AFEA/wBcAP8A&#10;ZgD/AG8A/wB3AP8AfgD/AIUA/wCLAP8AkQD/AJcA/wCdAP8ApAD/AKsA/wC0AP4AvwD9AM4A+wDm&#10;APkA9gD4AP8A9wD/APcA/wD3AP8A8AD/AOwA/wDpAP8A/wMSAP8AEAD/ABAA/wARAP8AFwD/ACQA&#10;/wAyAP8APwD/AEwA/wBXAP8AYQD/AGoA/wByAP8AeQD9AIAA/ACGAPoAjAD5AJIA+ACYAPYAnwD1&#10;AKYA9ACuAPIAuQDwAMYA7gDeAO0A8ADrAP4A6gD/AOkA/wDpAP8A5wD/AOMA/wDgAP8A/wcOAP8A&#10;DQD/AAsA/wAMAP8AEwD/AB8A/wAsAP8AOgD/AEYA/gBSAPsAXAD4AGUA9QBsAPMAdADxAHoA7wCB&#10;AO4AhwDsAI0A6gCTAOkAmgDnAKEA5gCpAOMAswDhAL8A3wDQAN0A6QDaAPkA2QD/ANcA/wDVAP8A&#10;1QD/ANUA/wDUAP8A/wkKAP8BBQD/AAMA/wAJAP8AEAD/ABkA+wAmAPcANAD0AEAA8gBMAO4AVgDq&#10;AF8A5wBnAOQAbgDiAHQA4AB7AN4AgQDcAIcA2gCNANYAlADUAJsA0QCjAM8ArQDMALgAygDHAMgA&#10;4ADGAPMAxQD/AMMA/wDDAP8AwwD/AMMA/wDDAP8A/wsBAP8DAAD/AAAA/wADAP8ACwDzABIA7gAf&#10;AOoALQDmADoA4gBFAN4ATwDZAFgA1ABgANEAaADOAG4AzAB0AMoAewDIAIEAxgCHAMQAjgDCAJYA&#10;wACeAL4ApwC7ALIAuQDAALcA1AC1AOwAswD7ALMA/wCyAP8AsgD/ALEA/wCxAP8A/w0AAP8GAAD/&#10;AwAA9wAAAPQAAwDnAA0A4AAYANoAJQDTADIAzgA+AMoASQDGAFIAwwBaAMAAYQC+AGgAvABuALoA&#10;dAC4AHsAtgCBALQAiACyAJAAsACZAK4AogCsAK0AqgC6AKgAywCmAOYApQD3AKQA/wCjAP8AogD/&#10;AKIA/wCiAP8A/xAAAPsMAADvDgAA5g0AAN8JAADaAAYA0AARAMkAHQDEACoAvwA3ALsAQgC3AEsA&#10;tABUALIAWwCvAGIArQBoAKsAbgCpAHUAqAB7AKYAgwCkAIsAogCUAKAAngCeAagAnAK1AJsDxgCZ&#10;BeIAmAb0AJYI/wCVCf8AlAn/AJQJ/wCUCf8A/BEAAPEVAADjGQAA1hkAAMwVAADHEAAAxAcKAL0D&#10;FAC3BCEAsgYuAK4IOgCqCUQApwlNAKQKVQCiClwAoApiAJ4LaQCcC28Amwt2AJkMfgCXDIYAlgyQ&#10;AJQMmgCSDaYAkQ2zAI8NxQCNDuIAixD2AIkQ/wCIEf8AhxH/AIcR/wCHEf8A9hkAAOcgAADWJAAA&#10;yCUAAL8iAAC5HAAAtBQBALENDgCqDhkApQ8nAKEQMwCdET4AmhFHAJgSTwCVElYAkxJcAJESYwCQ&#10;E2kAjhNwAIwTeACLE4EAiRSLAIcUlgCGFaIAhBWwAIMWwQCBF90Afxj0AH0Z/wB8Gf8AfBn/AHsZ&#10;/wB7Gf8A7yEAAN0pAADKLQAAvi8AALUsAACuJwAAqCAAAKMXCACeFhMAmRchAJQZLQCRGjgAjhpB&#10;AIsbSQCJG1AAhxtXAIUcXgCEHGQAghxrAIAccwB/HXwAfR2GAHwekQB6Hp4AeB+rAHcfvAB2INQA&#10;dCHwAHIh/wBxIv8AcSH/AHEh/wBxIf8A6CgAANIwAADCNQAAtzcAAK01AAClMQAAnisAAJgjAgCS&#10;HhAAjSAbAIkhJwCGIjIAgyM8AIEjRAB+I0sAfCRSAHskWQB5JF8AdyRmAHYlbgB0JXcAcyWBAHEm&#10;jQBvJpkAbianAG0nuABsJ84BaijtAWkp/wFoKf8BaCn/AWgo/wFoKP8B4S4AAMs2AAC8OwAAsT0A&#10;AKc9AACfOQAAlzMAAI8tAACIJwwAgycWAH8oIgB8KS0AeSo3AHcqPwB1KkcAcytOAHErVABwK1sA&#10;bitiAGwragBrLHIAaSx9AGgsiQBmLZYBZS2kAWQutAFjLsoBYS/pAWAv/QFgL/8BYC//AWAv/wFg&#10;Lv8B2jQAAMU8AAC3QQAArEMAAKJDAACZQAAAkDoAAIg0AACALggAei0SAHcuHgBzLykAcTAzAG8w&#10;OwBtMEMAazFKAGkxUQBnMVcAZjFeAGQxZgBjMm8AYTJ5AGAyhQFfMpIBXTOhAVwzsQFbNMYBWjTm&#10;AVk1+wFZNf8BWTT/AVk0/wFZNP8B0jgAAMBAAACzRQAAqEgAAJ5IAACVRgAAi0AAAII7AAB5NQQA&#10;czMQAG80GgBsNCUAaTUvAGc1NwBlNj8AYzZGAGI2TQBgNlQAXzZbAF03YwBcN2sAWzd2AVk3ggFY&#10;OI8BVjieAVU4rwJUOcMCUznkAlM6+QFTOf8BUjn/AVM5/wFTOf8BzTwAALxEAACvSQAApEwAAJpM&#10;AACRSwAAh0YAAH1AAABzOwAAbDgNAGg5FwBlOSIAYzorAGA6NABeOjwAXTpDAFs6SgBaO1AAWDtY&#10;AFc7YABWO2gAVTxzAVM8fwFSPI0BUD2cAU89rAJOPsECTT7hAk0++AJNPv8BTT7/AU09/wFNPf8B&#10;yUAAALhIAACsTQAAoVAAAJdRAACOTwAAhEsAAHlFAABuQAAAZj0LAGI9FABfPR4AXD4oAFo+MQBY&#10;PjgAVz5AAFU/RgBUP00AUz9VAFJAXQBQQGYAT0BwAU5AfAFMQYoBS0GaAkpBqwJJQr4CSELeAkhC&#10;9gJIQv8CSEL/AUhB/wFIQf8BxUQAALVLAACpUAAAnlQAAJVUAACLUwAAgFAAAHVKAABqRgAAYUII&#10;AFxBEQBZQhsAV0IlAFVCLgBTQjUAUUI9AE9CQwBPQ0sATkNSAE1EWgBLRGMASkRuAUlFegFHRYgB&#10;RkWYAkVGqQJERr0CQ0bcAkNG9QJDRv8CQ0b/AUNF/wFDRf8BwUcAALJPAACmVAAAnFcAAJJYAACI&#10;WAAAflUAAHFPAABmSgAAXEYFAFdGDwBURhgAUUYiAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhI&#10;WABHSGEARUlsAERJeAFCSYYBQUmWAUBKpwI/SrsCPkvYAj5K8wI+Sv8CPkn/AT9J/wE/Sf8BvUoA&#10;AK9SAACjWAAAmVsAAJBdAACGXAAAe1kAAG1TAABiTwAAV0wBAFFKDQBOShUATEsfAEpLKABJSzAA&#10;R0s4AEZMPwBFTEYARExOAENNVgBCTV8AQE1qAD9NdgE9ToQBPE6UATtOpQE5T7kCOU/UAjlP8gE5&#10;Tv8BOU7/ATlN/wE6Tf8Buk4AAKxWAAChWwAAl18AAI1hAACDYQAAeF4AAGlYAABfVgAAVFIAAExP&#10;CwBJTxIAR1AcAEVQJQBDUC0AQlA1AEFRPABAUUQAP1FMAD5SVAA8Ul0AO1JnADpScwA4U4IBN1OS&#10;ATVTpAE0U7cBM1TRATNT8QE0U/8BNFL/ATRS/wE0Uv8BtlIAAKlaAACeYAAAlGQAAItmAACAZQAA&#10;dGMAAGZeAABcXAAAUVgAAEdVBwBCVRAAQFUYAD9WIQA9VioAPFYyADtWOQA6V0EAOVdJADhXUQA3&#10;WFoANVhlADRYcQAyWIABMViQAS9ZogEuWbUBLVnPAS1Z7wEuWP8BLlf/AS5X/wEuVv8BslcAAKVf&#10;AACbZQAAkWkAAIdqAAB8agAAcWgAAGNlAABYYgAATV8AAENdAgA8Ww0AOlwUADhcHQA3XCYANV0u&#10;ADRdNgAzXT4AMl1GADFeTgAwXlcAL15iAC1ebgAsX30AKl+OAClfoAAoX7MBJ1/MACdf7QEnXv8B&#10;J13/AShd/wEoXP8BrVwAAKJkAACYagAAjm4AAINvAAB5bwAAbm4AAGBrAABUaQAASWcAAD9lAAA1&#10;YwkAMmMRADBjGQAvZCEALmQpAC1kMQAsZDkAK2VCACplSgAoZVQAJ2VfACZmawAkZnoAI2aLACJm&#10;nQAgZrEAH2bJAB9m6wAgZf4AIGT/ACBj/wEhY/8BqWIAAJ5qAACVcAAAinMAAIB1AAB1dQAAaXQA&#10;AFxyAABPcQAARG8AADpuAAAwbQMAKWwNACdsFAAmbBwAJW0kACRtLAAjbTQAIm09ACFuRgAgblAA&#10;Hm5bAB1uZwAcbnYAGm6HABlvmgAYb64AFm/GABZu6QAXbfwAGGz/ABhr/wAYa/8ApGkAAJpxAACQ&#10;dgAAhnkAAHx7AABxewAAZHsAAFd6AABKeQAAP3gAADV4AAArdwAAInYHAB12DwAcdxYAG3ceABp3&#10;JgAZdy4AGHc3ABd4QAAVeEoAFHhWABN4YwASeHIAEXiDABB4lwAPeKsADnjDAA535gAOdvoAD3X/&#10;ABB1/wAQdP8An3EAAJV4AACLfAAAgn8AAHeBAABqggAAXYIAAFCCAABEggAAOIIAAC6CAAAkggAA&#10;HIIAABSCCQARgxAAEIMWABCDHgAOgycADoMwAA2DOQANg0QADINQAAuDXQAJg2wACIN+AAaDkQAF&#10;gqUAA4K7AASB2wAEgfIABYD/AAZ//wAGf/8AmnkAAJB+AACGgwAAfYUAAG+HAABiiQAAVYoAAEmL&#10;AAA9jAAAMYwAACaMAAAdjQAAFY4AAA+PAwAKkAwABpARAASPGAADjyAAAY8pAACPMgAAkD0AAJBJ&#10;AACPVgAAj2UAAI92AACPigAAjp8AAI60AACNzwAAjO4AAIz7AACL/wAAi/8AlIAAAIuFAACCiQAA&#10;dIwAAGaPAABZkQAATJMAAECVAAA0lgAAKJYAAB6XAAAVmAAAD5oAAAqbAAACnAkAAJwOAACcEwAA&#10;nBoAAJwiAACdKwAAnTUAAJ1AAACdTgAAnVwAAJ1uAACcgQAAnJcAAJysAACbxgAAmugAAJn5AACZ&#10;/wAAmP8AjogAAIaMAAB4kAAAapQAAFyXAABPmgAAQp0AADaeAAApnwAAH6EAABWiAAAOpAAACKYA&#10;AACoAAAAqQQAAKkKAACpDgAAqRMAAKoaAACqIgAAqysAAKw2AACsRAAArFMAAKxjAACsdwAAq44A&#10;AKukAACrvAAAqt4AAKn0AACp/QAAqf8AiY4AAHuTAABtlwAAX5wAAFGgAABEpAAANqYAACqoAAAe&#10;qQAAFKsAAA2uAAAGsAAAALIAAAC1AAAAtQAAALUDAAC2CQAAtw4AALgSAAC4GQAAuiEAALsrAAC8&#10;OAAAvUcAAL1YAAC9awAAvYEAAL2ZAAC9sAAAvcwAALzqAAC89wAAu/4AfpUAAHCbAABioAAAU6UA&#10;AEaqAAA4rQAAKq8AAB6xAAATtAAADLcAAAO5AAAAvAAAAL8AAADCAAAAwgAAAMMAAADEAAAAxgYA&#10;AMcMAADIEAAAyhYAAMwgAADPKwAA0DoAANFLAADRXgAA0nMAANKLAADSpAAA07sAANPYAADT7QAA&#10;0/YAc50AAGSjAABWqQAAR68AADmzAAAqtgAAHbkAABK8AAAKvwAAAMMAAADGAAAAyQAAAM0AAADP&#10;AAAA0AAAANIAAADUAAAA1gAAANkCAADbCAAA3g4AAOETAADkHQAA6CoAAOg8AADpTwAA6WQAAOp8&#10;AADrlQAA66wAAOvCAADs1QAA7OUAZqYAAFisAABJswAAO7kAACu8AAAdwAAAEcQAAAnIAAAAzAAA&#10;AM8AAADTAAAA2QAAAN0AAADgAAAA4QAAAOMAAADlAAAA5wAAAOoAAADsAAAA7gQAAPELAAD1EgAA&#10;+BwAAPsrAAD9PgAA/lMAAP5qAAD/gwAA/5sAAP+uAAD/vgAA/8oA/wASAP8AEAD/ABEA/wATAP8A&#10;GQD/ACYA/wA0AP8AQQD/AE0A/wBYAP8AYgD/AGsA/wBzAP8AegD/AIEA/wCHAP8AjQD/AJMA/wCZ&#10;AP8AoAD/AKcA/gCvAPwAugD6AMkA+QDhAPgA8wD3AP8A9gD/APUA/wDxAP8A6QD/AOQA/wDhAP8A&#10;/wAPAP8ADQD/AA0A/wAOAP8AFAD/ACEA/wAuAP8APAD/AEgA/wBTAP8AXQD/AGYA/gBtAPwAdQD7&#10;AHsA+QCCAPgAiAD3AI4A9gCUAPQAmwDzAKIA8QCqAO8AtADtAMEA6wDVAOoA7ADoAPwA5wD/AOUA&#10;/wDmAP8A4AD/ANkA/wDUAP8A/wALAP8ACAD/AAYA/wAJAP8AEAD/ABwA/wApAP8ANgD/AEIA+wBO&#10;APcAVwD0AGAA8gBoAO8AbwDtAHYA7AB8AOoAggDoAIgA5wCOAOUAlQDjAJwA4QCkAN8ArgDdALkA&#10;2gDKANcA5ADUAPYA0QD/ANAA/wDQAP8AzwD/AMsA/wDHAP8A/wADAP8AAAD/AAAA/wAEAP8ADQD6&#10;ABYA9gAjAPMAMADwADwA7QBHAOkAUQDlAFoA4gBiAN8AaQDdAG8A2gB2ANgAfADUAIIA0gCIANAA&#10;jwDNAJYAywCeAMkAqADHALMAxQDBAMIA2ADAAO8AvwD+AL4A/wC9AP8AvAD/ALwA/wC8AP8A/wIA&#10;AP8AAAD/AAAA/wAAAPQABwDtABEA6AAcAOMAKQDfADUA2wBBANYASwDRAFQAzQBcAMoAYwDIAGkA&#10;xgBvAMMAdQDBAHsAvwCCAL4AiAC8AJAAugCYALgAogC1AKwAswC5ALEAywCvAOcArgD4AKwA/wCr&#10;AP8ArAD/AKwA/wCrAP8A/wQAAP8AAAD2AAAA7gAAAOcAAADfAAwA1gAVAM8AIgDKAC4AxwA6AMMA&#10;RADAAE0AvABVALkAXAC3AGMAtQBpALMAbwCxAHUArwB7AK0AggCrAIoAqQCSAKcAnAClAKYAowCz&#10;AKEAwwCfAN4AngDyAJ0A/wCcAP8AnAD/AJsA/wCbAP8A/wcAAPYJAADpCwAA3woAANUEAADOAAUA&#10;xgAQAMAAGgC7ACcAtwAyALMAPQCwAEYArQBPAKoAVgCoAFwApgBjAKQAaACiAG8AoQB1AJ8AfACd&#10;AIQAmwCNAJkAlwCXAKIAlQCuAJMAvQCRANMAkADtAI8A/ACOAP8AjQH/AI0B/wCNAf8A+Q4AAOoS&#10;AADcFQAAzRUAAMQRAAC+DAAAugIKALQAEgCuAB4AqgAqAKYANQCiAD8AoABIAJ0BUACbAlYAmQJc&#10;AJcDYwCVA2kAkwNvAJEEdgCQBH8AjgWIAIwFkgCKBp4AiAaqAIYHugCFCM8AhArrAIIL/ACBDP8A&#10;gAz/AIAM/wCADP8A8RUAAOAdAADNIAAAwSEAALgdAACxFwAArBAAAKgJDQCiBxYAnQkjAJkKLgCV&#10;CzgAkwxBAJAMSQCODVAAjA1XAIoNXQCIDWMAhw1qAIUOcQCDDnoAgg6EAIAOjwB+D5sAfA+oAHsQ&#10;uAB6EM4AeBHsAHYS/wB1Ev8AdBP/AHQT/wB0E/8A6B4AANMmAADDKgAAuCoAAK4oAACnIwAAoBwA&#10;AJsTAwCWDxAAkBAbAIwRJwCJEjIAhhM7AIQTQwCCFEsAgBRRAH4UVwB8FF4AexVlAHkVbAB3FXQA&#10;dhZ+AHQWigByF5YAcRekAG8YtABuGMkAbRnoAGsa/ABqG/8Aahv/AGob/wBqG/8A4CYAAMotAAC8&#10;MQAAsDMAAKcxAACfLAAAlyYAAJAfAACKFwwAhRgWAIEZIgB+GiwAexs2AHkbPgB3HEUAdRxMAHMc&#10;UwBxHVkAcB1gAG4dZwBtHnAAax56AGoehQBoH5IAZx+gAGUgsABkIcUAYyHkAGIi+gBhIv8AYSL/&#10;AGEi/wBhIv8A1ywAAMM0AAC2OAAAqjkAAKE4AACYNQAAkC8AAIgoAACAIQgAeyASAHchHQB0IicA&#10;cSIxAG8jOQBtI0EAayNIAGkjTgBoJFUAZiRbAGUkYwBjJWsAYiV1AGElgQBfJo4AXiadAF0nrQBb&#10;KMEAWyjgAFop9wBZKf8AWSn/AFkp/wBZKP8AzzIAAL45AACxPQAApj8AAJw/AACTPAAAijYAAIEw&#10;AAB5KgMAciYPAG4nGQBrKCMAaSgsAGYpNQBlKTwAYylDAGEqSgBgKlEAXipXAF0qXwBcK2gAWity&#10;AFksfQBYLIsAVi2aAFUtqgBULr0AUy7cAFIv9QBSL/8AUi7/AFIu/wBSLv8AyjYAALo9AACtQgAA&#10;okQAAJhEAACPQQAAhTwAAHs3AAByMQAAaywMAGctFQBkLR8AYS4oAF8uMQBdLjkAXC9AAFovRgBY&#10;L00AVy9UAFYwXABVMGQAUzFuAFIxegBRMYgAUDKXAE4yqABNM7sATTTYAEw08wBMNP8ATDT/AEwz&#10;/wBMM/8AxjoAALZCAACpRgAAnkkAAJVJAACLRwAAgUIAAHc9AABtNwAAZDIJAGAyEgBdMhwAWjIl&#10;AFgzLQBWMzUAVTM8AFM0QwBSNEoAUTRRAFA0WQBPNWEATTVsAEw2dwBLNoUASjeVAEg3pgBHOLgB&#10;RzjTAUY48QFGOP8BRjj/AEY4/wBGN/8AwT4AALJFAACmSgAAnE0AAJJNAACISwAAfkcAAHNCAABp&#10;PQAAXzcGAFo2EABXNxgAVDciAFI3KgBQNzIATzg5AE04QABMOEcASzhOAEo5VgBJOV8ASDppAEc6&#10;dQBFO4MARDuTAEM8pAFCPLYBQT3QAUE98AFBPf8BQTz/AUE8/wFBPP8AvkIAAK9JAACjTgAAmVAA&#10;AI9RAACFUAAAe0wAAG9GAABlQgAAWj0CAFQ7DgBROxUATzsfAE07JwBLOy8ASTw2AEc8PQBHPEQA&#10;Rj1LAEU9VABEPlwAQz5nAEI/cwBAP4EAPz+RAD5AogA9QLUBPEHOATxB7gE8Qf8BPED/ATxA/wE9&#10;P/8BukUAAKxMAAChUQAAl1QAAI1VAACDVAAAeFEAAGxLAABhRwAAVkIAAE9ADABMPxMASUAcAEdA&#10;JABGQCwAREAzAENAOgBCQUIAQUFJAEBCUQA/QloAPkNlAD1DcQA7Q38AOkSPADlEoAA4RbMBN0XL&#10;ATdF7AE3Rf8BN0T/AThE/wE4Q/8At0kAAKlQAACeVQAAlFgAAItZAACAWAAAdlYAAGhQAABdTAAA&#10;U0gAAEpFCQBGRBEAREQZAEJEIgBBRSkAP0UxAD5FOAA9RT8APEZHADtGTwA6R1gAOUdiADhIbgA2&#10;SHwANUiNADRJngAzSbEAMknJADFJ6wAySf4AMkj/ADJI/wAzSP8AtEwAAKdUAACcWQAAklwAAIhd&#10;AAB+XQAAc1oAAGVVAABbUgAAUE4AAEZKBQBASQ4APkkWAD1JHgA7SiYAOkouADlKNQA4Sz0AN0tE&#10;ADZLTQA0TFYAM0xgADJMbAAxTXoAME2LAC5NnAAtTq8ALE7HACxO6QAsTf0ALU3/AC1M/wAtTP8A&#10;sFAAAKRYAACZXQAAj2EAAIZiAAB7YQAAcF8AAGJbAABYWAAATlUAAENRAQA7TwwAOE8TADZPGwA1&#10;TyMANFArADNQMgAyUDoAMVBCADBRSgAuUVMALVJdACxSaQArUngAKVKIAChTmgAnU60AJlPFACZT&#10;5wAmU/wAJ1L/ACdR/wAnUf8ArFUAAKBcAACWYgAAjWYAAINnAAB4ZgAAbWUAAGBhAABVXgAASlsA&#10;AD9YAAA1VggAMVUQADBWFwAuVh8ALVYnACxWLwArVzYAKlc+AClXRwAoV1AAJlhaACVYZwAkWHUA&#10;I1mGACFZmAAgWasAH1nCAB9Z5QAfWPoAIFj/ACBX/wAhV/8AqFoAAJ1iAACTZwAAimsAAH9sAAB1&#10;bAAAamsAAF1oAABRZQAARmMAADtgAAAxXgMAKl0NAChdEwAmXRsAJV4jACReKgAjXjIAIl46ACFe&#10;QwAgX0wAH19XAB5fYwAcYHEAG2CCABlglQAYYKkAF2DAABZg4gAXX/kAGF7/ABle/wAZXf8ApGAA&#10;AJloAACQbgAAhnAAAHxyAABycgAAZnEAAFhuAABMbAAAQWsAADZpAAAtZwAAI2YIAB9mDwAdZhUA&#10;HGYdABtmJQAaZi0AGWc1ABhnPgAXZ0gAFmdTABVoXwATaG4AEmh/ABFokgAQaKYAD2i9AA5o4AAQ&#10;Z/cAEGb/ABFl/wARZf8An2cAAJZvAACMcwAAgnYAAHh4AABteAAAYHcAAFN2AABGdAAAO3MAADFy&#10;AAAncQAAHnEAABZwCgATcBAAE3AXABJwHwARcScAEHEvABBxOAAOcUIADnFOAA1xWwAMcWkAC3F6&#10;AApxjQAIcaEABnG2AAZw0gAHcO8ACG//AAlu/wAJbv8Am28AAJF1AACHeQAAfnwAAHR+AABmfgAA&#10;WX4AAE1+AABAfQAANX0AACp8AAAhfAAAGHwAABF8BAAMfAwACnwRAAl8GQAIfCEAB3wpAAZ8MgAE&#10;fD0AA3xIAAF8VQAAfGMAAHx0AAB8hwAAe5wAAHuxAAB6ywAAeesAAHn6AAB5/wAAeP8AlncAAIx8&#10;AACDgAAAeYMAAGyEAABehQAAUYYAAEWHAAA5hwAALYcAACOHAAAahwAAEocAAA2IAQAGiQoAAYkP&#10;AACJFAAAiBsAAIgjAACJLAAAiTYAAIlCAACITgAAiF0AAIhtAACIgQAAh5UAAIerAACGxAAAheYA&#10;AIT4AACE/wAAhP8AkH4AAIeDAAB+hwAAcYkAAGOLAABWjQAASY8AADyRAAAwkQAAJJEAABqSAAAS&#10;kwAADZQAAAaVAAAAlgYAAJYMAACVEAAAlhUAAJYdAACWJAAAli4AAJY5AACWRgAAllUAAJZlAACW&#10;eAAAlY4AAJWkAACUvAAAk98AAJP1AACS/wAAkv8Ai4YAAIOKAAB1jQAAZ5AAAFmUAABMlwAAP5kA&#10;ADKaAAAmmwAAG5wAABKdAAAMnwAABKAAAACiAAAAowEAAKMHAACjDAAAoxAAAKQVAACkHAAApSUA&#10;AKYvAACmPAAApksAAKZbAACmbgAApYQAAKWbAACkswAAo9AAAKPvAACi/AAAov8Aho0AAHiRAABq&#10;lQAAXJkAAE6dAABBoAAAM6IAACajAAAbpQAAEacAAAqpAAABqwAAAK0AAACvAAAAsAAAALAAAACw&#10;BQAAsQsAALIPAACzFAAAtBsAALUkAAC3MAAAtz8AALdQAAC3YgAAt3gAALeQAAC2qQAAtsIAALbk&#10;AAC29QAAtf4Ae5MAAG2YAABfnQAAUKIAAEKmAAA0qQAAJqsAABqtAAAQrwAACbIAAAC0AAAAtwAA&#10;ALoAAAC8AAAAvQAAAL4AAAC+AAAAwAIAAMEIAADCDQAAxBIAAMYZAADJJAAAyjIAAMtDAADLVQAA&#10;zGoAAMyDAADMnAAAy7UAAMzOAADM6QAAzPYAcJsAAGGhAABSpgAARKsAADawAAAnsgAAGrUAABC4&#10;AAAHuwAAAL4AAADBAAAAxAAAAMgAAADLAAAAywAAAM0AAADOAAAA0AAAANIAAADVAwAA2AoAANsQ&#10;AADeGAAA4iQAAOM1AADkSAAA5VwAAOZzAADmjQAA5qUAAOa8AADm0wAA5+cAY6QAAFWqAABGsAAA&#10;OLUAACi5AAAavAAAD8AAAAXEAAAAxwAAAMsAAADPAAAA1AAAANgAAADcAAAA3QAAAN8AAADhAAAA&#10;4wAAAOUAAADoAAAA6gAAAO0GAADxDgAA9RYAAPglAAD5OAAA+U0AAPpjAAD7fAAA/JUAAPyqAAD8&#10;uwAA/csA/wAPAP8ADgD/AA4A/wAQAP8AFgD/ACMA/wAwAP8APQD/AEkA/wBUAP8AXgD/AGYA/wBu&#10;AP8AdgD/AHwA/wCCAP8AiQD/AI8A/wCVAP4AmwD9AKMA+wCrAPoAtQD5AMMA9wDbAPYA8AD0AP8A&#10;8wD/APIA/wDsAP8A4gD/ANwA/wDWAP8A/wAMAP8ACQD/AAgA/wAKAP8AEgD/AB4A/wArAP8AOAD/&#10;AEQA/wBPAP8AWQD+AGEA/ABpAPoAcAD4AHcA9wB9APYAgwD0AIkA8gCPAPEAlgDvAJ0A7QClAOwA&#10;rwDqALwA6ADNAOYA6ADkAPoA4wD/AOIA/wDgAP8A1QD/AM4A/wDLAP8A/wAGAP8AAQD/AAAA/wAE&#10;AP8ADgD/ABkA/wAlAP0AMgD7AD4A9wBJAPMAUwDwAFwA7gBjAOwAagDqAHEA6AB3AOYAfQDkAIMA&#10;4gCJAOAAkADeAJcA3ACfANkAqQDWALQA0wDEANAA3gDOAPMAzAD/AMsA/wDKAP8AyAD/AMIA/wC+&#10;AP8A/wAAAP8AAAD/AAAA/wAAAPsACwD2ABMA8QAgAO0ALADqADgA5wBDAOMATQDgAFYA3ABdANkA&#10;ZADVAGsA0gBxANAAdgDOAHwAzACDAMoAiQDIAJEAxgCZAMQAowDBAK0AvwC7AL0AzwC7AOsAuQD8&#10;ALcA/wC3AP8AtgD/ALQA/wCxAP8A/wAAAP8AAAD/AAAA9gAAAO4ABQDnAA8A4QAZANsAJQDVADEA&#10;0gA8AM4ARgDKAE8AxwBXAMQAXgDBAGQAvwBqAL0AcAC7AHYAuQB8ALgAgwC2AIoAswCTALEAnACv&#10;AKcArQCzAKsAxQCpAOEApwD1AKYA/wClAP8ApAD/AKQA/wCkAP8A/wAAAPwAAADxAAAA6AAAAOAA&#10;AADUAAsAzAATAMcAHwDCACoAvwA1ALwAPwC4AEgAtQBQALMAVwCwAF4ArgBkAKwAaQCrAG8AqQB1&#10;AKcAfAClAIQAowCMAKEAlgCfAKEAnQCtAJoAvACYANIAlwDuAJUA/gCUAP8AlQD/AJUA/wCVAP8A&#10;/AEAAPAFAADjBwAA1QUAAMwAAADFAAQAvgAOALgAFwCzACMArwAuAKsAOACpAEEApgBKAKMAUQCh&#10;AFcAnwBdAJ0AYwCbAGkAmgBvAJgAdgCWAH0AlACGAJIAkACQAJsAjgCnAIwAtgCKAMkAiADnAIcA&#10;+QCHAP8AhgD/AIYA/wCGAP8A9AwAAOQQAADREgAAxREAAL0OAAC2CAAAsQAIAKsAEQCmABsAoQAm&#10;AJ4AMQCaADoAmABDAJUASgCTAFEAkQBXAI8AXQCOAGMAjABpAIoAcACIAHcAhgCAAIQAiwCCAJYA&#10;gACjAH4AsQB9AMQAewLhAHoD9QB6Bf8AeQX/AHgG/wB4Bv8A6hMAANYaAADGHQAAuhwAALEZAACq&#10;EwAApA0AAJ8FDACZABQAlQAfAJECKQCNAzMAiwQ8AIgFRACGBksAhAZRAIIHVwCBB10AfwdjAH0I&#10;agB7CHIAegh8AHgJhgB2CZIAdAqgAHMKrwBxC8EAcAzfAG8N9gBuDv8AbQ7/AG0O/wBtDv8A4RwA&#10;AMsjAAC8JgAAsSYAAKgkAACgHgAAmRgAAJMQAgCOCw4AiAsXAIQMIgCBDSwAfg01AHwOPQB6DkUA&#10;eA5LAHcOUQB1D1gAcw9eAHEQZQBwEG4AbhB3AGwQggBrEI8AaRGdAGgRrQBmEsAAZRLfAGQT9gBj&#10;FP8AYxT/AGIU/wBiFP8A1iQAAMMqAAC1LgAAqi8AAKAtAACYKAAAkCIAAIkbAACCEwgAfRESAHkS&#10;HAB2EycAcxQwAHEUOABvFT8AbRVGAGwVTABqFlMAaBZZAGcWYQBlFmkAZBdyAGIXfgBhGIsAXxiZ&#10;AF4ZqQBcGbwAXBrYAFob8wBaHP8AWRz/AFkc/wBZHP8AzSoAAL0xAACvNQAApDYAAJs0AACSMQAA&#10;iSsAAIElAAB5HQMAcxgOAG8ZGABsGiIAaRsrAGcbMwBlHDsAZBxBAGIdSABgHU4AXx1VAF0dXABc&#10;HmQAWx5uAFkfeQBYH4cAViCWAFUgpgBUIbgAUyHSAFIi8QBSI/8AUiP/AFIi/wBSIv8AyC8AALg2&#10;AACrOgAAoDwAAJY7AACNOAAAgzIAAHotAAByJgAAaiAMAGYgEwBjIR0AYSEmAF8iLwBdIjYAWyI9&#10;AFojRABYI0oAVyNRAFUjWABUJGEAUyRqAFEldgBQJYMATyaTAE4nowBMJ7UATCjOAEso7gBLKf8A&#10;Syj/AEso/wBLKP8AwzQAALM7AACnPwAAnEEAAJJAAACJPgAAfzkAAHUzAABsLQAAYycIAF4mEQBc&#10;JhkAWSciAFcnKwBVKDIAVCg5AFIoQABRKEYAUClNAE4pVQBNKV0ATCpnAEsqcwBJK4AASCuQAEcs&#10;oQBGLbMARS3LAEUu7ABELv8ARC7/AEUt/wBFLf8AvjgAALA/AACkQwAAmUUAAI9FAACFQwAAez4A&#10;AHE5AABnNAAAXi4EAFgrDgBVKxYAUiwfAFAsJwBPLC8ATS02AEwtPABKLUMASS1KAEguUgBHLloA&#10;Ri9kAEUvcABDMH4AQjCNAEExngBAMrEAPzLIAD8z6gA/M/4APzL/AD8y/wA/Mv8AuzwAAK1DAACh&#10;RwAAlkkAAIxJAACDSAAAeEQAAG0+AABjOQAAWjQAAFIwDABPMBMATDAcAEowJABJMSsARzEyAEYx&#10;OQBEMUAAQzJHAEIyTwBBM1gAQDNiAD80bQA+NHsAPTWLADw2nAA7Nq8AOjfGADk36AA5N/wAOjf/&#10;ADo2/wA6Nv8At0AAAKpGAACeSwAAlE0AAIpOAACATAAAdUgAAGpDAABgPgAAVjkAAE01CQBJNBEA&#10;RzUZAEU1IQBDNSgAQTUvAEA1NgA/Nj0APjZFAD03TQA8N1UAOzhgADo4awA5OXkAODmJADc6mwA1&#10;Oq0ANTvEADQ75gA0O/sANTv/ADU6/wA1Ov8AtEMAAKdKAACcTgAAklEAAIhSAAB+UAAAc00AAGdI&#10;AABcRAAAUj8AAEg6BgBEOQ8AQTkWAD85HgA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3PFMANjxd&#10;ADU9aQA0PXcAMz6HADE+mQAwP6sALz/CAC8/5AAvP/oAMD//ADA+/wAwPv8AsUcAAKRNAACZUgAA&#10;j1UAAIZWAAB8VQAAcVIAAGRMAABZSQAAT0UAAEVAAwA/Pg0APD4TADo+GwA5PiMANz4qADY/MQA1&#10;PzgAND9AADNASAAyQFEAMUFbADBBZwAuQnUALUKFACxDlwArQ6oAKkPAAClE4gAqQ/kAKkP/ACtC&#10;/wArQv8ArkoAAKFRAACXVgAAjVkAAINaAAB5WgAAblcAAGFSAABXTgAATUsAAENHAAA6QwoANkMR&#10;ADRDGAAzQyAAMkQnADFELwAwRDYAL0U9AC1FRgAsRU8AK0ZZACpGZAApR3IAKEeDACZHlQAlSKgA&#10;JEi+ACNI4AAkSPcAJUf/ACVH/wAmR/8Aqk8AAJ9VAACUWgAAi14AAIFfAAB3XgAAa1wAAF9YAABV&#10;VQAAS1EAAEBNAAA1SgcAMEkOAC5JFQAtSR0ALEkkACtKKwAqSjMAKEo7ACdLQwAmS0wAJUtWACRM&#10;YgAjTHAAIUyAACBNkwAfTaYAHk27AB1O3QAeTfYAHkz/AB9M/wAgS/8Ap1MAAJxaAACSXwAAiGMA&#10;AH5kAAB0YwAAaWEAAFxeAABSWwAAR1gAADxVAAAyUgIAKlAMACdPEgAmUBkAJVAgACRQKAAjUC8A&#10;IlE3ACFRQAAgUUkAHlJTAB1SXwAcUm0AGlN9ABlTkAAYU6QAFlO5ABVT2QAWU/QAF1L/ABhR/wAZ&#10;Uf8Ao1kAAJhgAACPZQAAhWgAAHtpAABxaQAAZmcAAFlkAABNYQAAQl8AADhcAAAuWgAAJVgIACBX&#10;DgAeVxQAHVccABxYIwAbWCsAGlgzABlYPAAYWEUAFllQABVZWwAUWWkAE1p6ABJajQARWqEAEFq3&#10;AA5a1QAQWfMAEFn/ABFY/wARWP8An18AAJVmAACMawAAgm0AAHhuAABubwAAYm0AAFVqAABIaAAA&#10;PmYAADNlAAApYwAAIGEBABhgCwAVYBAAFGAXABNgHgASYCYAEmAuABFhNwAQYUAAD2FLAA5hWAAN&#10;YWYADGJ2AAtiiQAKYZ0ACWGyAAhhywAIYesACWD9AApf/wALX/8Am2YAAJJtAACIcQAAfnMAAHV1&#10;AABqdAAAXHMAAE9yAABDcAAAOG8AAC1uAAAkbAAAG2sAABNrBAAOagwADWoSAAxqGQALaiEACmop&#10;AAlqMgAIajwAB2tHAAVrUwAEa2EAAmtxAABqhAAAapgAAGqtAABpxgAAaecAAGn4AABo/wAAaP8A&#10;l20AAI1zAACEdwAAe3oAAHB7AABjewAAVnoAAEl6AAA9eQAAMXgAACd3AAAddgAAFXYAAA92AgAJ&#10;dgoABHYPAAB2FQAAdhwAAHYkAAB1LAAAdTYAAHVBAAB1TgAAdVwAAHVsAAB1fgAAdJMAAHSoAABz&#10;wAAAc+MAAHL3AABy/wAAcf8AknUAAIl6AACAfgAAdoAAAGmBAABbggAAToIAAEGCAAA1gwAAKYIA&#10;AB+BAAAWgQAAEIIAAAqCAAACgwcAAIINAACCEQAAghcAAIIeAACCJgAAgi8AAII7AACCRwAAglUA&#10;AIFlAACBeAAAgY0AAICiAAB/ugAAf90AAH70AAB9/wAAff8AjXwAAISBAAB7hAAAboYAAGCIAABS&#10;igAARYsAADmMAAAsjAAAIYwAABeMAAAQjQAACY4AAAKPAAAAkAMAAI8JAACPDgAAjxIAAJAYAACQ&#10;HwAAkCgAAJAyAACQPwAAkE0AAJBdAACPcAAAj4UAAI6cAACOswAAjdAAAIzwAACL/gAAi/8AiIQA&#10;AICIAAByiwAAZI0AAFaQAABIkwAAO5UAAC6WAAAilgAAF5cAAA+YAAAImQAAAJsAAACdAAAAnQAA&#10;AJ0DAACdCQAAnQ0AAJ4RAACeFwAAnx8AAJ8pAACgNQAAoEMAAKBUAACgZgAAn3sAAJ6TAACeqwAA&#10;ncYAAJ3pAACc+QAAnP8Ag4sAAHWOAABnkgAAWZYAAEuZAAA9nAAAMJ4AACOfAAAXoAAADqIAAAek&#10;AAAApgAAAKgAAACqAAAAqgAAAKoAAACrAQAAqwcAAKwMAACtEAAArhYAAK8eAACxKQAAsTgAALFI&#10;AACxWgAAsW8AALGIAACxoAAAsLoAAK/dAACv8gAAr/0AeJEAAGqWAABcmgAATZ8AAD+jAAAxpgAA&#10;I6cAABepAAAOqwAABa4AAACwAAAAsgAAALUAAAC3AAAAtwAAALgAAAC5AAAAugAAALwDAAC9CQAA&#10;vg4AAMAUAADDHgAAxSsAAMU8AADGTgAAxmIAAMZ6AADGlAAAxq0AAMbIAADF5QAAxfMAbJkAAF6e&#10;AABPpAAAQagAADKsAAAkrwAAFrEAAA20AAADtwAAALoAAAC9AAAAwAAAAMQAAADGAAAAxgAAAMgA&#10;AADJAAAAywAAAMwAAADOAAAA0AYAANMNAADYEwAA3B4AAN4tAADfQAAA4FQAAOFrAADhhQAA4Z8A&#10;AOG3AADhzwAA4eYAYKEAAFKnAABDrQAANLIAACW1AAAXuQAADbwAAAG/AAAAwwAAAMcAAADKAAAA&#10;zwAAANMAAADWAAAA1wAAANoAAADcAAAA3wAAAOEAAADjAAAA5gAAAOkBAADsCwAA8BIAAPMfAAD0&#10;MQAA9kYAAPdcAAD4dAAA+I8AAPmmAAD5uAAA+MkA/wANAP8ACwD/AAsA/wAOAP8AEwD/AB8A/wAs&#10;AP8AOQD/AEUA/wBQAP8AWQD/AGIA/wBqAP8AcQD/AHcA/wB+AP8AhAD+AIoA/QCQAPwAlwD6AJ4A&#10;+QCnAPcAsQD2AL4A9QDSAPMA7ADxAP4A8AD/APAA/wDmAP8A3AD/ANIA/wDNAP8A/wAHAP8ABAD/&#10;AAIA/wAGAP8AEAD/ABsA/wAnAP8AMwD/AD8A/wBKAP4AVAD7AF0A+QBkAPcAawD1AHIA8wB4APIA&#10;fgDwAIQA7wCKAO0AkQDsAJkA6gChAOgAqwDmALYA5ADHAOIA4wDgAPcA3gD/AN0A/wDZAP8AzAD/&#10;AMUA/wDBAP8A/wAAAP8AAAD/AAAA/wABAP8ADQD/ABYA/AAiAPkALgD2ADkA8wBFAO8ATgDsAFcA&#10;6QBeAOYAZQDkAGwA4gByAOAAdwDfAH4A3QCEANsAiwDYAJIA1QCbANIApADPAK8AzQC+AMsA1QDJ&#10;AO8AxwD/AMUA/wDEAP8AvgD/ALgA/wC1AP8A/wAAAP8AAAD/AAAA/gAAAPcACQDxABEA6wAcAOcA&#10;KADkADMA4QA+AN0ASADYAFEA0wBYANAAXwDOAGUAzABrAMoAcQDIAHcAxgB9AMQAhADCAIwAwACU&#10;AL4AngC7AKgAuQC2ALcAyAC1AOYAswD6ALEA/wCwAP8AsAD/AKwA/wCpAP8A/wAAAP8AAAD6AAAA&#10;8QAAAOgAAwDgAA0A2AAWANEAIgDNAC0AygA3AMYAQQDCAEoAvwBSAL0AWQC6AF8AuABlALcAagC1&#10;AHAAswB2ALEAfQCvAIUArQCNAKsAlwCpAKEApwCuAKUAvgCiANgAoADyAJ8A/wCeAP8AngD/AJ4A&#10;/wCcAP8A/wAAAPcAAADrAAAA4QAAANYAAADLAAkAxQARAL8AGwC7ACYAtwAxALQAOgCxAEMArgBL&#10;AKsAUgCpAFgApwBeAKYAZACkAGkAogBwAKAAdgCeAH4AnACGAJoAkACYAJsAlgCnAJQAtgCSAMoA&#10;kADpAI8A/ACOAP8AjQD/AIwA/wCNAP8A+AAAAOkCAADbAwAAzAEAAMQAAAC9AAIAtgANALAAFQCr&#10;ACAApwAqAKQANAChADwAngBEAJwASwCaAFIAmABYAJYAXQCVAGMAkwBpAJEAcACPAHcAjQCAAIsA&#10;igCJAJUAhwChAIUArwCDAMEAgQDgAIAA9QB/AP8AfwD/AH8A/wB/AP8A7goAANwOAADKEAAAvg4A&#10;ALULAACvAwAAqQAHAKMAEACeABgAmQAjAJYALACTADUAkAA+AI4ARQCMAEsAigBRAIgAVwCGAF0A&#10;hQBjAIMAagCBAHEAfwB6AH0AhAB7AI8AeQCcAHcAqgB1ALsAdADUAHIA8AByAP8AcgD/AHEA/wBx&#10;AP8A4xEAAM0XAAC/GQAAsxkAAKoVAACjEAAAnQoAAJcBCgCRABIAjQAbAIkAJQCFAC8AgwA3AIAA&#10;PgB+AEUAfQBLAHsAUQB5AFcAeABdAHYAZAB0AWsAcgF0AHACfwBuAosAbAOYAGsDpgBpBLcAaAXO&#10;AGcH7ABmCP0AZgn/AGUJ/wBlCf8A1hoAAMQgAAC2IwAAqyMAAKEgAACZGwAAkhQAAIwOAQCGBw0A&#10;gAQUAHwGHgB5BygAdggwAHQIOAByCT8AcAlFAG8KTABtClIAbApYAGoLXwBoC2cAZwtwAGUMegBj&#10;DIcAYgyVAGANpABfDbYAXg3OAFwO7QBcD/8AWxD/AFsQ/wBbEP8AzSEAALwoAACvKwAApCsAAJop&#10;AACSJAAAiR8AAIIYAAB7EQUAdQ0PAHENFwBuDiEAaw4qAGkPMgBnEDkAZRBAAGQQRgBjEE0AYRBT&#10;AF8RWgBeEWIAXBFrAFsRdgBZEoMAWBKSAFYTogBVE7QAVBPLAFMU7ABSFf8AUhb/AFIV/wBSFf8A&#10;xigAALYuAACpMgAAnzIAAJUxAACMLQAAgycAAHohAAByGgAAaxMLAGcTEwBkFBwAYRQlAF8VLQBd&#10;FTQAXBU7AFsWQgBZFkgAWBZPAFYXVgBVF14AUxdnAFIYcgBQGH8ATxmOAE4anwBMGrAASxvHAEsb&#10;6QBKHP0AShz/AEoc/wBKHP8AwS0AALE0AAClNwAAmjgAAJA3AACHNAAAfS8AAHQpAABsIwAAZBwH&#10;AF4ZEABbGhgAWRshAFcbKQBVGzAAVBw3AFIcPQBRHEQATx1LAE4dUgBNHVoASx5jAEoebgBJH3wA&#10;Rx+LAEYgnABFIa4ARCHEAEMi5gBDIvwAQyL/AEMi/wBDIv8AvDIAAK04AAChPAAAlz4AAI09AACD&#10;OgAAeTUAAG8wAABmKgAAXiQCAFcgDQBUIBQAUSAdAE8hJQBOISwATCEzAEsiOgBJIkAASCJHAEci&#10;TgBGI1cARCNgAEMkawBCJHkAQSWIAD8mmQA+JqsAPSfBAD0n4wA9KPoAPSj/AD0n/wA9J/8AuDYA&#10;AKo9AACeQAAAlEIAAIpCAACAPwAAdjsAAGw2AABiMAAAWSoAAFElCwBNJREASyUZAEklIQBHJigA&#10;RSYvAEQmNgBDJj0AQidEAEEnSwA/KFQAPihdAD0paQA8KXYAOyqGADkrlwA4K6kANyy/ADcs4AA3&#10;LPgANyz/ADcs/wA4LP8AtToAAKdAAACcRAAAkUYAAIdGAAB9RAAAc0AAAGg7AABfNgAAVTEAAEwr&#10;BwBHKQ8ARSoWAEMqHgBBKiUAPyosAD4rMwA9KzkAPCtBADssSAA6LFEAOS1bADguZgA2LnMANS+D&#10;ADQvlQAzMKcAMjC9ADEx3gAxMfcAMjH/ADIw/wAzMP8AsT4AAKREAACZSAAAj0oAAIVKAAB7SQAA&#10;cEUAAGVAAABbOwAAUjYAAEgxBABCLg0APy4TAD0uGwA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA0&#10;MU8AMzFZADIyZAAxMnEAMDOBAC80kwAuNKYALDW7ACw12wAsNfUALTX/AC00/wAuNP8ArkEAAKJI&#10;AACXTAAAjU4AAINOAAB5TQAAbkoAAGJFAABYQAAATjwAAEU3AAA9MwsAOTMRADczGAA2Mx8ANDMm&#10;ADMzLQAyNDQAMTQ8ADA1RAAvNUwALjZWAC02YgAsN28AKzd/ACo4kQAoOKQAJzm5ACY52AAnOfQA&#10;KDn/ACg4/wApOP8Aq0UAAJ9LAACUTwAAi1IAAIFTAAB3UgAAbE8AAF9JAABWRgAATEIAAEI9AAA4&#10;OAgANDgPADI4FQAxOB0ALzgkAC44KwAtOTIALDk5ACs6QQAqOkoAKTtUACg7XwAnPG0AJTx9ACQ9&#10;jwAjPaIAIj23ACE+1AAhPvMAIj3/ACM9/wAjPP8AqEkAAJ1PAACSUwAAiVYAAH9XAAB1VgAAalMA&#10;AF1PAABTTAAASkgAAEBEAAA2QAUALz0NAC09EwArPRoAKj4hACk+KAAoPi8AJz43ACY/PwAkP0gA&#10;I0BSACJAXQAhQWoAIEF6AB5BjQAdQqAAHEK1ABtC0QAbQvEAHEL/AB1B/wAeQf8ApU0AAJpTAACQ&#10;WAAAhlsAAH1cAAByWwAAZ1gAAFtUAABRUgAASE4AAD1KAAAzRwAAKkMLACZDEAAlQxYAJEMeACNE&#10;JQAiRCwAIUQ0ACBFPAAeRUUAHUVPABxGWgAbRmgAGUZ4ABhHigAXR54AFkezABRIzgAVR+8AFkf/&#10;ABdG/wAXRv8AolIAAJdYAACNXQAAhGAAAHphAABwYAAAZV4AAFlaAABPWAAARFQAADlRAAAvTgAA&#10;JksGACBKDgAeShMAHUoaABxKIQAbSygAGkswABlLOAAXS0IAFkxMABVMVwAUTGUAE011ABJNiAAR&#10;TZwAEE2xAA5OzAAPTe4AEE3/ABFM/wARTP8AnlcAAJRdAACLYgAAgWUAAHdmAABtZgAAY2QAAFZh&#10;AABKXgAAP1sAADVYAAArVgAAIlQBABpSCgAWUhAAFVIWABRSHQATUiQAElIsABFSNAARUj4AEFNI&#10;AA9TVAAOU2IADVRyAAxUhAALVJgACVStAAhUxQAJVOcAClP7AAtS/wALUv8Am10AAJFkAACIaAAA&#10;fmsAAHRsAABrbAAAX2oAAFJnAABFZAAAOmIAADBgAAAmXgAAHV0AABVbBQAQWgwADloRAA5aGAAN&#10;WyAADFsnAAtbMAAKWzoACVtFAAdbUQAGW14ABFttAANbgAABW5QAAFuoAABbwAAAWuIAAFr2AAFa&#10;/wACWf8Al2QAAI5rAACEbgAAe3AAAHJyAABncQAAWXAAAExuAABAbAAANWsAACppAAAhZwAAGGYA&#10;ABFmAQAMZQoAB2UPAARlFAADZBsAAmQjAABkLAAAZDUAAGRAAABkTAAAZFoAAGRpAABkewAAZI8A&#10;AGOkAABjuwAAYt0AAGL0AABi/wAAYf8Ak2wAAIlxAACAdQAAeHcAAG14AABgdwAAUnYAAEZ1AAA5&#10;dAAALnQAACNyAAAacQAAEnEAAA1xAAAGcQgAAHANAABwEgAAcBcAAG8fAABvJgAAbzAAAG87AABv&#10;RwAAb1QAAG9kAABvdQAAbooAAG2gAABttgAAbNYAAGvyAABr/wAAa/8AjnMAAIV4AAB9ewAAc30A&#10;AGV+AABYfgAAS34AAD5+AAAyfgAAJn0AABx8AAATfAAADXwAAAZ9AAAAfQUAAHwLAAB8DwAAfBMA&#10;AHwZAAB8IQAAfCkAAHw0AAB7QAAAe04AAHteAAB7bwAAeoQAAHqaAAB5sQAAeM4AAHfvAAB2/gAA&#10;dv8AiXoAAIF/AAB4ggAAa4MAAF2FAABPhgAAQocAADWIAAAphwAAHYcAABSHAAANiAAABokAAACK&#10;AAAAigAAAIkGAACJDAAAiQ8AAIkTAACJGgAAiiIAAIosAACKOAAAikYAAIlWAACJaAAAiXwAAIiU&#10;AACHqwAAhsYAAIXqAACF+wAAhP8AhYIAAH2GAABviAAAYYsAAFONAABFjwAAOJEAACuRAAAfkgAA&#10;FJIAAA2TAAAElAAAAJYAAACXAAAAmAAAAJcAAACXBQAAlwsAAJgOAACYEwAAmRoAAJkiAACaLgAA&#10;mj0AAJlNAACZXgAAmXMAAJiLAACYowAAl7wAAJbiAACW9wAAlf8AgIkAAHKMAABkjwAAVpMAAEiW&#10;AAA6mQAALJoAAB+bAAAUnAAADJ4AAAOfAAAAoQAAAKMAAAClAAAApQAAAKUAAAClAAAApgIAAKcI&#10;AACnDQAAqBEAAKkZAACrIwAAqzEAAKtBAACsUwAArGcAAKuAAACqmgAAqrMAAKrQAACp7wAAqfsA&#10;dY8AAGeUAABZmAAASpwAADyfAAAtogAAIKMAABOlAAALpwAAAakAAACrAAAArgAAALEAAACyAAAA&#10;sgAAALMAAAC0AAAAtQAAALYAAAC4BAAAuQsAALsQAAC9GAAAvyQAAL81AADARwAAwFsAAMByAADA&#10;jQAAwaYAAMDBAAC/4wAAvvMAapcAAFucAABNoQAAPqUAAC+pAAAhqwAAE60AAAuwAAAAswAAALUA&#10;AAC4AAAAvAAAAL8AAADBAAAAwQAAAMMAAADEAAAAxgAAAMcAAADJAAAAywAAAM4IAADRDwAA1RgA&#10;ANgnAADZOQAA2k0AANtkAADbfgAA3JkAANywAADcyQAA3OMAXZ8AAE+lAABAqgAAMq8AACKyAAAU&#10;tQAACrgAAAC7AAAAvwAAAMMAAADGAAAAywAAAM4AAADRAAAA0QAAANQAAADWAAAA2QAAANsAAADe&#10;AAAA4AAAAOQAAADnBgAA6w4AAO8ZAADwKgAA8j8AAPNVAAD0bQAA9IgAAPShAAD0tgAA9McA/wAJ&#10;AP8ABgD/AAcA/wAMAP8AEQD/ABwA/wAoAP8ANAD/AEEA/wBMAP8AVQD/AF0A/wBlAP8AbAD/AHIA&#10;/gB4APwAfgD7AIQA+gCLAPkAkgD3AJkA9gCiAPQArADzALkA8QDLAPAA6ADuAPsA7QD/AOwA/wDh&#10;AP8A0gD/AMkA/wDEAP8A/wABAP8AAAD/AAAA/wAEAP8ADgD/ABcA/wAjAP8ALwD/ADsA/QBGAPoA&#10;UAD3AFgA9ABfAPIAZgDwAGwA7wByAO0AeADsAH4A6gCFAOkAjADnAJMA5QCcAOMApgDhALEA3wDB&#10;AN0A3QDbAPQA2QD/ANYA/wDPAP8AxAD/AL0A/wC5AP8A/wAAAP8AAAD/AAAA/wAAAP8ACwD8ABMA&#10;9wAeAPQAKgDyADUA7gBAAOkASgDmAFIA4wBZAOAAYADeAGYA3ABsANoAcgDXAHgA1AB+ANIAhQDQ&#10;AI0AzgCVAMwAnwDJAKoAxwC4AMUAzQDDAOsAwAD+AL8A/wC+AP8AtgD/ALAA/wCtAP8A/wAAAP8A&#10;AAD/AAAA+QAAAPIABgDrAA8A5gAZAOEAJADeAC8A2gA5ANMAQwDPAEwAzABTAMkAWgDHAGAAxQBm&#10;AMMAawDBAHEAvwB3AL0AfgC7AIYAuQCOALcAmAC1AKMAswCwALEAwgCuAOAArAD3AKsA/wCqAP8A&#10;qAD/AKMA/wCgAP8A/wAAAP8AAAD1AAAA6wAAAOEAAADWAAwAzwATAMoAHgDGACkAwgAzAL8APQC7&#10;AEUAuABNALYAVACzAFoAsQBfALAAZQCuAGoArABwAKsAdwCpAH8ApwCHAKUAkQCjAJwAoACpAJ4A&#10;uACcAM4AmgDuAJkA/wCXAP8AlgD/AJYA/wCTAP8A/QAAAPEAAADlAAAA2QAAAM0AAADEAAYAvQAP&#10;ALcAGACzACIAsAAsAK0ANgCpAD4ApwBGAKQATQCiAFMAoABZAJ8AXgCdAGQAmwBqAJoAcACYAHcA&#10;lgCAAJQAigCRAJUAjwCiAI0AsACLAMMAiQDjAIgA+QCGAP8AhgD/AIYA/wCGAP8A8wAAAOMAAADR&#10;AAAAxQAAAL0AAAC2AAAArgALAKgAEgCkABwAoAAmAJwALwCaADcAlwA/AJUARgCSAEwAkQBSAI8A&#10;WACNAF0AiwBjAIoAagCIAHEAhgB5AIQAgwCCAI8AfwCbAH4AqQB8ALsAegDVAHgA8gB4AP8AdwD/&#10;AHcA/wB3AP8A5wcAANEMAADDDQAAuAwAAK4IAACoAAAAogAFAJsADgCWABUAkgAfAI4AKACLADEA&#10;iAA5AIYAQACEAEYAggBMAIAAUgB/AFcAfQBdAHsAYwB6AGsAeABzAHYAfQB0AIgAcQCVAHAApABu&#10;ALQAbADKAGsA6gBqAPwAagD/AGoA/wBqAP8A2hAAAMYUAAC4FgAArRUAAKQSAACcDgAAlgcAAJAA&#10;CQCKABAAhQAYAIEAIQB+ACoAewAyAHkAOQB3AEAAdQBGAHMATAByAFEAcABXAG4AXgBtAGUAawBu&#10;AGkAdwBnAIMAZQCRAGMAnwBiAK8AYADEAF8A5ABfAfgAXgL/AF4C/wBeAv8AzhgAAL0dAACwIAAA&#10;pR8AAJscAACTFwAAixEAAIQMAAB+BAsAeQASAHUAGwByACMAbwArAG0BMwBrAToAaQJAAGcDRgBm&#10;A0wAZARSAGMEWQBhBGAAXwVpAF4FcwBcBn8AWgaNAFkHnABXCK0AVgjBAFUJ4QBUC/YAVAv/AFQL&#10;/wBUC/8Axh8AALYlAACpKAAAnigAAJQlAACLIQAAgxsAAHsUAAB0DgMAbgkNAGkIFABmCR0AZAol&#10;AGIKLQBgCzQAXgs6AF0LQABbDEcAWgxNAFgMVABXDVwAVQ1kAFQNbwBSDXsAUA6KAE8OmgBODqwA&#10;TA/CAEwQ4wBLEPkASxD/AEsR/wBLEP8AvyYAALArAACkLwAAmS8AAI8tAACGKQAAfSQAAHQeAABs&#10;FwAAZREHAF8OEABcDxcAWhAfAFgQJwBWEC4AVBA1AFMQOwBSEUIAUBFIAE8RUABOEVcATBJgAEsS&#10;awBJEngASBOHAEYTlwBFFKkARBS+AEMV3wBDFvgAQxb/AEMW/wBDFv8AuisAAKsxAACgNAAAlTUA&#10;AIs0AACBMQAAeCsAAG8mAABmIAAAXhkBAFcUDQBUFBMAURQbAE8VIwBOFSoATBUxAEsWNwBJFj4A&#10;SBZEAEcXTABFF1QARBddAEMYZwBBGHQAQBmDAD8alAA9GqYAPBu7ADsb2wA7HPYAPBz/ADwc/wA8&#10;HP8AtTAAAKg2AACcOQAAkTsAAIc6AAB+NwAAczIAAGotAABhJwAAWSEAAFEbCQBMGRAAShoXAEga&#10;HwBGGiYARRstAEMbMwBCGzoAQRxBAEAcSAA+HFAAPR1ZADweZAA7HnEAOR+AADgfkgA3IKQANiC4&#10;ADUh1gA1IfQANSL/ADUh/wA2If8AsjQAAKQ6AACZPgAAjz8AAIU/AAB7PAAAcDgAAGcyAABdLQAA&#10;VCgAAEwiBQBGHw4AQx8UAEEfGwA/HyIAPiApAD0gMAA7IDYAOiE9ADkhRQA4Ik0ANyJXADYjYgA0&#10;I24AMyR+ADIkjwAxJaIALyW2AC8m0gAvJvIALyb/ADAm/wAwJv8ArzgAAKI+AACWQgAAjEMAAIJD&#10;AAB4QQAAbj0AAGM4AABaMwAAUS4AAEgoAQBAJAwAPSMRADskGAA5JB8AOCQmADYkLAA1JTMANCU6&#10;ADMmQgAyJkoAMSdUADAnXwAvKGwALih7ACwpjQArKqAAKiq0ACkqzwApK/AAKiv/ACoq/wArKv8A&#10;rDwAAJ9CAACURgAAikcAAIBHAAB2RQAAbEIAAGE9AABXOAAATjMAAEQuAAA8KQkANygQADUoFQAz&#10;KBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0gALCtSACssXQAqLGoAKC15ACctiwAmLp4AJS6zACQv&#10;zQAkL+4AJS//ACUv/wAmLv8AqT8AAJ1FAACSSQAAiEsAAH5MAAB0SgAAakcAAF5CAABUPQAASzkA&#10;AEE0AAA4LwYAMi0NADAtEwAuLRkALS0gACstJwAqLi4AKS41ACkvPQAoL0YAJzBPACUwWwAkMWgA&#10;IzF3ACIyiQAhMp0AHzOxAB4zywAeM+0AHzP/ACAz/wAhMv8ApkMAAJpJAACQTQAAhk8AAHxQAABz&#10;TwAAaEwAAFxGAABSQwAAST8AAD87AAA2NgIALjIMACsyEQApMhcAKDIeACYyJAAlMysAJDMyACM0&#10;OgAiNEMAITVNACA1WAAfNmUAHjZ1ABw3hwAbN5sAGjevABk4yAAZOOsAGjj/ABs3/wAbN/8Ao0cA&#10;AJhNAACOUQAAhFMAAHtUAABxUwAAZlAAAFpMAABQSQAAR0UAAD1BAAAzPQAAKjkJACU3DgAjNxQA&#10;IjgbACE4IgAgOCgAHzgwAB45OAAdOUEAHDpLABo6VgAZO2MAGDtyABY7hQAVPJkAFDytABM9xgAT&#10;PekAFDz9ABU8/wAWO/8AoEsAAJVRAACLVQAAglgAAHlZAABuWAAAZFYAAFhRAABOTwAARUsAADpH&#10;AAAwQwAAJ0AFACA+DQAdPhEAHD4XABs+HgAaPiUAGT4tABg/NQAWPz4AFT9IABRAUwATQGAAEkFw&#10;ABFBggAQQZcAD0GsAA5CxAAOQucAD0H8ABBB/wAQQP8AnVAAAJNWAACJWgAAgF0AAHZeAABsXQAA&#10;YlsAAFZXAABMVQAAQVEAADZOAAAsSwAAI0gAABtFCQAXRA8AFUQUABRFGwATRSIAEkUpABFFMQAR&#10;RTsAEEZFAA9GUAAOR14ADUdtAAxHfwALR5MACUenAAhHvgAIR+AACUf2AApG/wALRv8AmlUAAJBb&#10;AACHYAAAfWIAAHNjAABqYgAAYGEAAFNeAABHWgAAPFcAADJVAAAoUgAAH1AAABdOBAARTAwAD0wR&#10;AA5MFwAOTB4ADU0lAAxNLgALTTcACk1CAAlNTQAHTloABk5pAAROewACTo8AAU6kAABNugAATdsA&#10;AU3yAAFN/wACTP8AllsAAI1iAACEZgAAemgAAHFpAABoaQAAXGcAAE9kAABCYQAAN18AAC1cAAAj&#10;WgAAGlgAABJXAQANVgkACVUOAAdVEwAGVRoABFUiAANVKgACVTQAAFU+AABVSgAAVlcAAFZlAABV&#10;dwAAVYsAAFWgAABVtgAAVNQAAFTxAABT/QAAU/8Ak2IAAIpoAACAbAAAd24AAG9vAABjbgAAVmwA&#10;AElqAAA9aAAAMmYAACdlAAAdYwAAFWIAAA5hAAAJYAgAA2ANAABfEQAAXxcAAF8eAABfJgAAXy8A&#10;AF86AABfRQAAX1MAAF9hAABecgAAXocAAF2cAABdsgAAXM8AAFzvAABb/QAAW/8AkGoAAIZvAAB9&#10;cgAAdXQAAGp1AABddAAAT3MAAEJyAAA2cAAAK28AACBuAAAXbQAAEGwAAApsAAACawYAAGsLAABq&#10;DwAAahQAAGoaAABqIQAAaSoAAGk0AABpQAAAaU4AAGlcAABpbQAAaIIAAGiYAABnrgAAZsoAAGXt&#10;AABl/AAAZP8Ai3EAAIJ2AAB6eQAAcHsAAGJ7AABVewAASHoAADt6AAAvegAAI3kAABl4AAARdwAA&#10;CncAAAN3AAAAdwIAAHcIAAB2DQAAdhAAAHYVAAB2GwAAdiMAAHYuAAB1OgAAdUcAAHVWAAB1aAAA&#10;dHwAAHSSAABzqgAAcsQAAHHpAABw+wAAcP8AhnkAAH99AAB2fwAAaIEAAFqCAABMggAAP4MAADKE&#10;AAAlgwAAGoMAABGDAAAKgwAAAoMAAACEAAAAhQAAAIQDAACDCAAAgw0AAIMQAACDFQAAhBwAAIQm&#10;AACEMgAAhD8AAINPAACDYAAAgnUAAIKMAACBpAAAgL0AAH/jAAB++QAAfv8AgoAAAHqEAABshgAA&#10;XogAAFCKAABCiwAANY0AACeNAAAbjQAAEY4AAAqOAAAAjwAAAJEAAACSAAAAkgAAAJIAAACSAQAA&#10;kgcAAJIMAACSEAAAkxUAAJMdAACUKAAAlDYAAJRFAACTVwAAk2sAAJOCAACSnAAAkbYAAJDYAACP&#10;8wAAj/8AfocAAHCKAABhjQAAU5AAAEWTAAA3lQAAKZYAAByXAAARmAAACZkAAACbAAAAnAAAAJ4A&#10;AACgAAAAoAAAAKAAAACgAAAAoQAAAKEEAACiCQAAow4AAKQUAAClHQAApioAAKY6AACmTAAApWAA&#10;AKV4AAClkgAApKwAAKTJAACj6wAAovoAc44AAGSRAABWlQAAR5kAADmcAAAqngAAHaAAABGhAAAI&#10;owAAAKUAAACnAAAAqQAAAKwAAACuAAAArgAAAK4AAACvAAAAsAAAALEAAACyAAAAswYAALUNAAC3&#10;EwAAuR4AALkuAAC6QAAAulQAALtqAAC6hQAAuaEAALm7AAC63gAAufIAZ5UAAFiZAABKngAAO6IA&#10;ACymAAAdqAAAEaoAAAesAAAArwAAALEAAAC0AAAAuAAAALsAAAC8AAAAvAAAAL4AAAC/AAAAwAAA&#10;AMIAAADEAAAAxgAAAMgDAADLCwAAzxIAANEgAADRMgAA0kYAANNdAADUdgAA1JIAANWrAADVxAAA&#10;1OIAW50AAEyiAAA9pwAAL6wAAB+vAAARsQAAB7UAAAC4AAAAuwAAAL4AAADCAAAAxwAAAMoAAADM&#10;AAAAzAAAAM4AAADQAAAA0gAAANUAAADYAAAA2wAAAN8AAADiAAAA5gsAAOsTAADsJAAA7TgAAO5O&#10;AADvZwAA8IIAAPCcAADwsgAA8cUA/wADAP8AAQD/AAQA/wAJAP8ADwD/ABgA/wAkAP8AMAD/ADwA&#10;/wBHAP8AUQD/AFkA/wBgAP0AZwD8AG0A+gBzAPkAeQD4AH8A9gCFAPUAjADzAJQA8gCdAPAApwDu&#10;ALMA7ADEAOsA4QDqAPgA6QD/AOcA/wDZAP8AywD/AMIA/wC9AP8A/wAAAP8AAAD/AAAA/wAAAP8A&#10;DAD/ABQA/wAgAP8AKwD+ADcA+gBCAPYASwDyAFMA8ABbAO4AYQDsAGcA6gBtAOgAcwDnAHkA5QB/&#10;AOMAhgDhAI4A3wCWAN0AoADbAKwA2AC7ANQA0QDTAPAA0AD/AM4A/wDIAP8AvQD/ALYA/wCyAP8A&#10;/wAAAP8AAAD/AAAA/wAAAP0ACAD3ABAA8wAaAO8AJgDtADEA6AA7AOMARQDgAE0A3ABVANkAWwDW&#10;AGEA0wBnANEAbADPAHIAzQB4AMsAfwDJAIcAxwCQAMUAmgDDAKUAwACyAL4AxQC8AOUAugD7ALgA&#10;/wC3AP8AsAD/AKkA/wClAP8A/wAAAP8AAAD+AAAA9QAAAOwAAwDlAA0A3wAVANoAIADUACoA0AA1&#10;AMsAPgDIAEcAxQBOAMIAVQDAAFsAvgBhALwAZgC6AGwAuAByALYAeAC1AIAAswCIALEAkgCuAJ4A&#10;rACqAKkAuwCoANUApgDzAKQA/wCjAP8AoQD/AJsA/wCYAP8A/wAAAPsAAADwAAAA5QAAANgAAADO&#10;AAkAxwARAMIAGgC+ACQAuwAuALcAOAC0AEAAsQBIAK4ATgCsAFQAqgBaAKkAXwCnAGUApQBrAKQA&#10;cQCiAHgAoACBAJ4AiwCcAJYAmQCjAJcAsgCWAMcAkwDoAJIA/gCRAP8AkAD/AI0A/wCLAP8A+QAA&#10;AOsAAADdAAAAzwAAAMYAAAC8AAQAtQANALAAFQCsAB4AqAAoAKUAMQCiADkAnwBBAJ0ASACbAE4A&#10;mQBTAJcAWQCWAF4AlABkAJIAagCQAHEAjgB6AIwAgwCKAI8AiACcAIYAqgCEALwAggDcAIEA9gCA&#10;AP8AfwD/AH8A/wB+AP8A7AAAANoAAADJAAAAvgAAALYAAACuAAAApwAJAKEAEACcABgAmAAiAJUA&#10;KgCSADIAkAA6AI0AQQCLAEcAiQBNAIcAUgCGAFgAhABdAIIAZACBAGsAfwBzAH0AfQB7AIgAeACV&#10;AHYAowB1ALQAcwDMAHEA7QBwAP8AcAD/AHAA/wBwAP8A3wUAAMoKAAC8CwAAsQkAAKgEAAChAAAA&#10;mwADAJQADACPABMAigAbAIcAJACEACwAgQAzAH8AOgB9AEEAewBHAHkATAB3AFIAdgBXAHQAXQBy&#10;AGQAcABtAG8AdgBsAIIAagCPAGkAnQBnAK4AZQDDAGQA5ABjAPoAYwD/AGIA/wBjAP8A0A4AAL8S&#10;AACyEwAApxIAAJ0QAACVCwAAjwMAAIkABwCCAA4AfgAVAHoAHgB2ACUAdAAtAHEANABvADoAbgBA&#10;AGwARgBqAEwAaQBSAGcAWABmAF8AZABnAGIAcQBgAHwAXgCJAFwAmABbAKkAWQC8AFgA3ABYAPQA&#10;WAD/AFcA/wBXAP8AxhYAALYaAACqHQAAnxwAAJUZAACNFAAAhQ8AAH4JAAB3AQoAcgAQAG4AFwBq&#10;AB8AaAAnAGUALgBkADQAYgA7AGAAQABfAEYAXQBMAFwAUwBaAFoAWABiAFcAbABVAHcAUwCFAFIA&#10;lABQAaUATwG4AE4C0gBNBPAATQX/AE0F/wBNBf8Avx0AALAiAACjJQAAmSUAAI8iAACFHQAAfRgA&#10;AHUSAABuDQIAZwYMAGMDEQBfAhkAXQMhAFsEKABZBC8AVwU1AFYFOwBUBkEAUwZHAFEGTgBQB1UA&#10;TgdeAE0IZwBLCHMASQmBAEgJkgBHCqMARQq2AEQL0ABEDO8AQw3/AEMN/wBEDf8AuSQAAKopAACe&#10;LAAAlCwAAIoqAACAJgAAdyEAAG4bAABmFAAAXw8FAFkLDQBVChMAUwsbAFELIgBPDCkATQwvAEwM&#10;NgBLDTwASQ1CAEgNSQBGDVEARQ5aAEQOZABCDnAAQA5/AD8PkAA+EKIAPBC2ADsQ0QA7EfEAOxH/&#10;ADsR/wA8Ef8AtCkAAKYvAACaMgAAkDIAAIYxAAB8LQAAcigAAGkjAABhHQAAWRYAAFERCABMDxAA&#10;ShAWAEgQHQBGECQARRArAEMRMQBCETcAQRE+AEARRQA+Ek0APRJWADwSYQA6E20AORN8ADcUjQA2&#10;FJ8ANRWzADQVzQAzFu4ANBb/ADQW/wA0Fv8Ary4AAKI0AACXNwAAjDgAAII2AAB4NAAAbi4AAGUq&#10;AABcJAAAVB4AAEwYBABGFA0AQhQSAEAUGQA/FCAAPRUnADwVLQA7FTQAORY6ADgWQgA3FkoANhdT&#10;ADUXXgAzGGoAMhl5ADAZigAvGp0ALhqxAC0bygAtG+wALRz/AC4b/wAuG/8ArDIAAJ84AACUOwAA&#10;ijwAAIA8AAB2OQAAazQAAGIvAABZKgAAUCUAAEcfAABAGgoAPBkQADoZFgA4GR0ANhojADUaKQA0&#10;GjAAMxo3ADIbPgAxG0cALxxQAC4dWwAtHWcALB52ACoeiAApH5sAKB+uACcgxwAmIOoAJyD+ACgg&#10;/wAoIP8AqTYAAJ08AACSPwAAh0EAAH1AAAB0PgAAaToAAF81AABWMAAATSsAAEQlAAA7IAcANh4O&#10;ADMeEwAyHhkAMB4gAC8eJgAuHy0ALR80ACwgOwArIEQAKiFOACkhWAAnImUAJiJ0ACUjhQAjI5kA&#10;IiStACEkxQAhJegAIiX9ACIk/wAjJP8ApjoAAJo/AACPQwAAhUUAAHtEAAByQwAAZz8AAF06AABT&#10;NgAASjEAAEEsAAA4JgMAMSMMAC4iEQAsIhYAKiIdACkiIwAoIyoAJyMxACYkOQAlJUEAJCVLACMm&#10;VgAiJmMAISdyAB8ngwAeKJcAHSirABspwwAbKeYAHCn7AB0p/wAeKP8Aoz4AAJhDAACNRwAAg0kA&#10;AHpJAABwRwAAZkQAAFo/AABROwAARzcAAD4yAAA1LQAALCgJACgnDwAnJxQAJScaACQnIQAjKCcA&#10;IiguACEpNgAgKT8AHypJAB4qVAAdK2AAGytvABosgQAZLJUAFy2pABYtwQAWLeQAFy36ABgt/wAZ&#10;Lf8AoUEAAJVHAACLSwAAgk0AAHhNAABuTAAAZEkAAFhEAABPQAAARj0AAD04AAAzNAAAKi8GACQs&#10;DQAhLBIAICwYAB8tHgAeLSUAHS0sABwuNAAbLjwAGi9GABgvUQAXMF4AFjBtABUxfwATMZMAEjGo&#10;ABEyvwARMuIAEjL5ABMx/wATMf8AnkUAAJNLAACJTwAAgFEAAHZSAABtUAAAYk4AAFZJAABNRgAA&#10;REMAADs/AAAxOgAAJzYDAB8yCwAcMhAAGzIVABkyGwAYMiIAFzMpABYzMQAVNDoAFDREABM0TwAS&#10;NVwAETVrABA2fQAPNpEADjamAA03vAANN90ADTb2AA42/wAPNv8Am0kAAJFPAACHUwAAflYAAHVW&#10;AABqVQAAYFMAAFVPAABMTAAAQkkAADhFAAAuQQAAJD0AABw6CAAWOA4AFTgSABQ4GAATOR8AEjkm&#10;ABE5LgAQOTcADzpBAA46TAANO1kADTtoAAs7egAKO40ACTyiAAc8uAAHPNUACDzwAAk7/wAKO/8A&#10;mE4AAI5UAACFWAAAfFsAAHJbAABoWgAAXlgAAFNVAABJUgAAPk4AADRLAAAqRwAAIUQAABhCAwAS&#10;QAsAED8QAA4/FQAOPxwADUAjAAxAKwALQDQACkA+AAlBSgAHQVYABkFlAARBdgADQYoAAUGfAABB&#10;tAAAQdAAAUHuAAFB/AACQP8AlVQAAIxZAACDXgAAeWAAAHBgAABmYAAAXV4AAFFbAABFVwAAOlQA&#10;AC9RAAAlTwAAHEwAABRKAAAOSAgAC0cOAAhHEgAHRxkABkcgAAVIKAADSDEAAkg7AABIRwAASFMA&#10;AEhiAABIcwAASIYAAEibAABIsQAAR8wAAEftAABH+wAAR/8AkloAAIlgAACAYwAAd2UAAG5mAABl&#10;ZgAAWWQAAExgAABAXQAANVsAACpZAAAgVwAAF1UAABBTAAALUgcABVENAAFQEQAAUBYAAFAdAABQ&#10;JQAAUC4AAFA4AABQQwAAUFAAAFBeAABQbwAAUIMAAE+YAABPrgAATskAAE7rAABN+wAATf8Aj2EA&#10;AIZmAAB9aQAAdGwAAGxtAABhawAAU2kAAEZnAAA6ZAAAL2MAACRhAAAaXwAAEl4AAAxcAAAGXAYA&#10;AFsLAABaDwAAWhMAAFoZAABZIQAAWSkAAFkzAABZPwAAWUwAAFlaAABZawAAWH4AAFiUAABXqwAA&#10;V8UAAFbpAABV+wAAVf8AjGgAAIJtAAB6cAAAcnIAAGdyAABacQAATHAAAD9uAAAzbQAAKGsAAB1q&#10;AAAUaAAADWcAAAdnAAAAZgMAAGYJAABlDQAAZREAAGQVAABkHAAAZCQAAGQuAABkOgAAY0cAAGNV&#10;AABjZgAAY3oAAGKQAABhpwAAYMEAAF/mAABf+gAAXv8Ah28AAH90AAB4dwAAbngAAGB4AABSdwAA&#10;RXcAADh2AAArdgAAIHQAABZzAAAOcwAAB3IAAAByAAAAcgAAAHEFAABxCgAAcQ4AAHARAABwFwAA&#10;cB4AAHAnAABwMwAAb0AAAG9QAABvYAAAbnQAAG6LAABtogAAbLwAAGviAABq+AAAaf8Ag3cAAHx7&#10;AABzfQAAZX4AAFd/AABJfwAAPH8AAC+AAAAifwAAF34AAA9+AAAHfgAAAH8AAAB/AAAAfwAAAH4A&#10;AAB+BQAAfgoAAH4NAAB+EQAAfhcAAH4gAAB+KwAAfTkAAH1IAAB9WQAAfG0AAHyEAAB7nAAAerYA&#10;AHnaAAB49QAAd/8AgH8AAHeCAABpgwAAW4UAAE2GAAA/iAAAMokAACSJAAAYiQAAD4kAAAeKAAAA&#10;iwAAAIwAAACNAAAAjQAAAIwAAACMAAAAjAMAAIwIAACNDQAAjREAAI0XAACOIgAAji8AAI4/AACN&#10;UAAAjWQAAIx7AACMlQAAi64AAIrNAACJ7wAAif8Ae4UAAG2IAABeigAAUI0AAEKPAAA0kQAAJpIA&#10;ABmTAAAOlAAABpUAAACWAAAAmAAAAJoAAACbAAAAmwAAAJsAAACbAAAAmwAAAJwAAACdBQAAnQsA&#10;AJ4QAACfFwAAoCQAAKA0AACgRgAAoFkAAJ9wAACfigAAnqUAAJ7CAACd6AAAnPkAcIwAAGGPAABT&#10;kgAARJYAADaZAAAnmwAAGZwAAA+dAAAFnwAAAKEAAACjAAAApQAAAKgAAACpAAAAqQAAAKkAAACq&#10;AAAAqwAAAKwAAACtAAAArgEAALAJAACyDwAAsxgAALQnAAC0OQAAtU0AALRkAAC0fgAAs5oAALO0&#10;AACz1QAAs/AAZJMAAFWXAABHmwAAOJ8AACmiAAAapAAADqYAAASoAAAAqwAAAK0AAACwAAAAtAAA&#10;ALYAAAC4AAAAuAAAALkAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMMAAADFBwAAyQ8AAMoaAADLLAAA&#10;zEAAAM1WAADObwAAzYsAAMyoAADMwgAAzOIAWJsAAEmgAAA6pQAALKkAAByrAAAPrgAABLEAAAC0&#10;AAAAtwAAALoAAAC+AAAAwwAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM8AAADSAAAA1QAAANkA&#10;AADdAAAA4QUAAOYPAADnHgAA6DIAAOlIAADqYAAA63sAAOuXAADsrgAA7MIA/wAAAP8AAAD/AAAA&#10;/wAGAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP8ATAD+AFQA+wBbAPoAYgD4AGgA9gBuAPUAdAD0&#10;AHoA8gCAAPEAhwDvAI8A7QCXAOsAoQDpAK0A5wC9AOUA2ADkAPMA4gD/AOAA/wDQAP8AxAD/ALwA&#10;/wC2AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABEA/wAcAP0AJwD5ADIA9QA9APEARgDtAE8A6wBW&#10;AOgAXADmAGIA5ABoAOMAbgDhAHMA3wB5AN0AgADaAIgA2ACRANQAmwDSAKYAzwC0AMwAyQDJAOkA&#10;yAD/AMcA/wDBAP8AtwD/AK8A/wCrAP8A/wAAAP8AAAD/AAAA/wAAAPgABQDyAA4A7gAXAOoAIgDm&#10;ACwA4QA3AN0AQADYAEkA0wBQANAAVgDOAFwAzABiAMoAZwDIAG0AxgBzAMQAeQDCAIEAwACKAL4A&#10;lAC8AJ8AuQCsALYAvgC0AN0AswD3ALEA/wCwAP8AqAD/AKIA/wCeAP8A/wAAAP8AAAD5AAAA7wAA&#10;AOYAAADfAAsA1gASANAAHADMACYAyAAwAMQAOgDAAEIAvQBKALsAUAC4AFYAtgBbALUAYQCzAGYA&#10;sQBsALAAcgCuAHoArACCAKkAjACnAJgApQClAKMAtACgAMsAnwDuAJ0A/wCcAP8AmQD/AJQA/wCR&#10;AP8A/wAAAPYAAADqAAAA3QAAAM8AAADHAAYAwAAPALsAFwC3ACAAswAqALAAMwCtADsAqgBDAKcA&#10;SQClAE8AowBVAKIAWgCgAF8AngBlAJ0AawCbAHIAmQB7AJcAhQCUAJAAkgCdAJAArACOAL8AjADi&#10;AIsA+gCJAP8AiQD/AIYA/wCDAP8A9AAAAOQAAADUAAAAyAAAAL8AAAC1AAEArgALAKkAEgClABsA&#10;oQAjAJ4ALACbADQAmAA8AJYAQwCUAEkAkgBOAJAAUwCOAFkAjQBeAIsAZACJAGsAhwBzAIUAfQCD&#10;AIgAgQCVAH8ApAB9ALUAewDPAHkA8QB4AP8AdwD/AHcA/wB1AP8A5QAAANEAAADDAAAAuAAAAK8A&#10;AACoAAAAoAAGAJoADgCVABUAkQAeAI4AJgCLAC0AiAA1AIYAPACEAEIAggBHAIAATQB/AFIAfQBY&#10;AHsAXgB5AGUAeABtAHYAdgBzAIEAcQCOAG8AnQBtAK4AbADEAGoA5wBpAP0AaAD/AGgA/wBpAP8A&#10;1QMAAMMHAAC2CAAAqwYAAKIAAACbAAAAlAAAAI0ACgCIABAAgwAYAH8AIAB8ACcAegAuAHcANQB1&#10;ADsAdABBAHIARwBwAEwAbwBSAG0AWABrAF8AaQBmAGcAcABlAHsAYwCIAGIAlwBgAKcAXgC7AF0A&#10;3ABcAPYAXAD/AFsA/wBbAP8AyQ0AALkQAACsEQAAoRAAAJcNAACPCAAAiAAAAIIABQB7AA0AdwAS&#10;AHMAGgBvACEAbAAoAGoALwBoADUAZwA7AGUAQQBjAEYAYgBMAGAAUgBfAFkAXQBhAFsAagBZAHUA&#10;VwCCAFUAkQBUAKIAUwC1AFEAzwBQAO8AUAD/AFAA/wBQAP8AvxQAALAYAACkGgAAmRkAAI8WAACH&#10;EQAAfw0AAHcGAABxAAgAawAOAGcAFABkABsAYQAiAF4AKQBdAC8AWwA1AFkAOwBYAEEAVgBGAFUA&#10;TQBTAFQAUgBcAFAAZQBOAHAATAB9AEsAjQBJAJ4ASACwAEcAxwBGAOkARgD7AEYA/wBFAP8AuBsA&#10;AKogAACeIgAAkyIAAIkfAACAGgAAdxUAAG8QAABoCwAAYQQKAF0AEABZABYAVgAdAFQAIwBSACoA&#10;UAAwAE8ANQBOADsATABBAEsASABJAE8ARwFXAEYBYQBEAmwAQwJ5AEEDiQBAA5oAPgStAD0ExAA8&#10;BeUAPAf4ADwH/wA8B/8AsiIAAKUnAACZKQAAjikAAIQnAAB7IwAAcR4AAGkYAABhEgAAWg0DAFMI&#10;DABPBREATAUXAEoGHgBIBiQARwYqAEUHMABEBzYAQwg9AEEIQwBACEsAPglTAD0JXQA7CmgAOgp2&#10;ADgLhwA3C5kANQusADQMwgAzDOQAMw35ADMN/wA0Df8ArScAAKAsAACVLwAAiy8AAIAuAAB3KgAA&#10;bSUAAGQgAABcGgAAVBQAAEwPBgBGDA0AQwwSAEEMGAA/DB8APgwlADwNKwA7DTIAOg04ADgNPwA3&#10;DkcANg5QADQOWgAzDmYAMQ90ADAPhQAuEJgALRCrACwQwwArEeUALBH6ACwR/wAtEf8AqiwAAJ0x&#10;AACSNAAAhzUAAH00AAB0MQAAaisAAGAnAABYIQAATxsAAEcWAABAEQkAOxAPADkQFAA3EBsANhAh&#10;ADQQJwAzES0AMhE0ADEROwAwEUMALhJNAC0SVwAsEmMAKhNxACkTggAnFJUAJhSpACUVwAAkFeMA&#10;JRb6ACYW/wAmFf8ApjEAAJo2AACPOQAAhToAAHs5AABxNgAAZzEAAF0tAABUKAAATCIAAEMdAAA7&#10;FwUANRQNADITEQAxFBcALxQdAC4UJAAsFCoAKxUxACoVOAApFkAAKBZKACcXVAAmF2AAJBhvACMY&#10;gAAhGZMAIBmnAB8ZvgAeGuAAHxr4ACAa/wAgGv8AozQAAJg6AACNPQAAgz4AAHk9AABvOwAAZTcA&#10;AFsyAABSLQAASSgAAEAjAAA4HgEAMBkKACwYDwAqGBQAKRgaACcYIAAmGScAJRktACQaNQAjGj4A&#10;IhtHACEbUgAgHF4AHx1sAB0dfgAcHZEAGh6lABkevAAYH90AGR/2ABof/wAbHv8AoTgAAJU9AACL&#10;QQAAgUIAAHdCAABtQAAAYzwAAFk3AABPMwAARi4AAD0pAAA1JAAALSAHACcdDQAlHRIAIx0XACEd&#10;HQAhHSQAIB4rAB8eMgAeHzsAHR9FABwgTwAaIVwAGSFqABgiewAWIo8AFSKjABQjugATI9oAFCP1&#10;ABUj/wAWI/8AnjwAAJNBAACJRAAAf0YAAHVGAABsRAAAYkEAAFc8AABNOAAARDQAADwwAAAzKwAA&#10;KiYDACMiCwAgIRAAHiEVABwiGwAbIiEAGiIoABojMAAZIzgAGCRCABYlTQAVJVkAFCZoABMmeQAS&#10;Jo0AESeiABAnuAAOJ9YAECj0ABEn/wARJ/8AnEAAAJFFAACHSAAAfUoAAHRKAABqSQAAYEYAAFVB&#10;AABMPgAAQzoAADo2AAAxMgAAKC0AACApCQAbJw4AGScSABgnGAAWJx8AFSglABQoLQATKDYAEilA&#10;ABIpSwARKlcAECpmAA4rdwAOK4sADSyfAAwstQALLM8ADCzvAA0s/wANK/8AmUQAAI9JAACFTAAA&#10;fE4AAHNPAABpTgAAXksAAFNHAABKRAAAQkAAADk9AAAvOAAAJTQAAB0wBQAWLQwAFCwQABMtFQAS&#10;LRwAES0jABAtKgAPLjMADi49AA0vSAANL1UADDBjAAowdAAJMIgACDGcAAYxsQAGMcsABjHrAAcw&#10;/AAIMP8Al0gAAI1NAACDUQAAelMAAHFUAABnUgAAXVAAAFJMAABJSgAAQEYAADVCAAArPgAAIjoA&#10;ABo3AQASNAkADzMOAA4zEwANMxkADTMgAAw0KAALNDEACjU7AAg1RgAHNVIABTZgAAQ2cQACNoQA&#10;ADaZAAA2rwAANsgAADboAAA2+QABNf8AlE0AAIpSAACBVgAAeFgAAG9ZAABlWAAAW1UAAFFSAABH&#10;TwAAPEwAADFIAAAnRAAAHkEAABY/AAAQPAcACzoNAAk6EQAIOxcABjseAAU7JgAEOy4AAjs4AAE8&#10;QwAAPE8AADxeAAA8bgAAPIEAADyXAAA8rAAAO8UAADvnAAA7+AAAO/8AkVIAAIhYAAB/XAAAdl0A&#10;AG1eAABjXQAAWlwAAE5YAABCVAAAN1EAAC1OAAAjSwAAGkkAABJGAAANRAYAB0MMAANDEAAAQxUA&#10;AEMbAABDIwAAQysAAEM1AABDQAAAQ00AAENbAABDawAAQ34AAEOUAABCqgAAQsMAAEHmAABB+QAA&#10;Qf8AjlgAAIZeAAB9YQAAc2MAAGtkAABiYwAAV2EAAEldAAA9WgAAMlgAACdVAAAeUwAAFVEAAA5P&#10;AAAJTQUAAk0LAABMDgAATBMAAEsYAABLHwAASygAAEsyAABLPQAAS0kAAEtXAABLZwAASnsAAEqQ&#10;AABJpwAAScAAAEjkAABI+AAAR/8Ai18AAINkAAB6ZwAAcWkAAGlqAABeaQAAUGYAAENkAAA3YQAA&#10;LF8AACFdAAAYWwAAEFkAAApYAAADVwMAAFcJAABWDQAAVRAAAFUVAABUGwAAVCMAAFQtAABUOQAA&#10;VEUAAFRTAABUZAAAU3cAAFONAABSpAAAUb0AAFDiAABQ+AAAT/8AiGcAAH9rAAB3bgAAb3AAAGVw&#10;AABXbgAASmwAAD1rAAAwaQAAJWgAABpmAAARZAAAC2MAAARiAAAAYgEAAGEGAABgCwAAYA4AAF8S&#10;AABfFwAAXx4AAF4oAABeMwAAXkAAAF5PAABeXwAAXXIAAF2IAABcoAAAW7kAAFrfAABZ9wAAWP8A&#10;hG4AAHxyAAB1dQAAa3YAAF11AABPdAAAQnMAADVzAAAocgAAHXAAABNvAAAMbgAABG4AAABuAAAA&#10;bgAAAGwCAABsBwAAawsAAGsOAABrEgAAahkAAGoiAABqLQAAajoAAGlJAABpWgAAaWwAAGiDAABn&#10;mwAAZrUAAGXYAABk9QAAZP8AgHUAAHp5AABwewAAYnsAAFR8AABGfAAAOXwAACx8AAAfewAAFHoA&#10;AA16AAAEegAAAHoAAAB6AAAAegAAAHkAAAB5AQAAeAYAAHgLAAB4DgAAeBMAAHgaAAB4JQAAeDIA&#10;AHdBAAB3UgAAd2UAAHZ8AAB1lQAAdK8AAHPOAABy8QAAcf8Afn0AAHWAAABngQAAWIIAAEqDAAA8&#10;hAAALoUAACGFAAAVhQAADYUAAAOFAAAAhgAAAIcAAACIAAAAiAAAAIcAAACHAAAAhwAAAIcEAACH&#10;CQAAhw4AAIgTAACIHAAAiCkAAIg4AACHSgAAh10AAIZzAACGjQAAhacAAITFAACD7AAAgv4AeIQA&#10;AGqGAABciAAATYoAAD+MAAAxjgAAI48AABaPAAANkAAAApEAAACSAAAAkwAAAJUAAACWAAAAlgAA&#10;AJYAAACWAAAAlgAAAJcAAACXAAAAlwcAAJgNAACZEwAAmh8AAJotAACaPwAAmlIAAJpoAACZgwAA&#10;mZ8AAJi6AACX4gAAlvgAbYoAAF+NAABQkAAAQZMAADOWAAAklwAAFpgAAA2ZAAABmwAAAJ0AAACf&#10;AAAAoQAAAKQAAAClAAAApAAAAKUAAAClAAAApgAAAKcAAACoAAAAqQAAAKoEAACsDAAArhMAAK4h&#10;AACuMwAArkcAAK5dAACudgAArpMAAK6uAACtzQAArO8AYZEAAFOVAABEmAAANZwAACafAAAXoQAA&#10;DaMAAAClAAAApwAAAKoAAACsAAAAsAAAALIAAAC0AAAAswAAALQAAAC1AAAAtwAAALgAAAC5AAAA&#10;uwAAAL0AAAC/AQAAwwsAAMUVAADFJQAAxjkAAMdPAADHaAAAxoUAAMaiAADGvAAAxt4AVZkAAEed&#10;AAA4ogAAKaYAABmoAAANqwAAAK0AAACxAAAAtAAAALcAAAC6AAAAvwAAAMEAAADEAAAAwwAAAMUA&#10;AADGAAAAyAAAAMoAAADNAAAAzwAAANIAAADWAAAA2wAAAOAMAADhGAAA4ysAAORBAADlWgAA5nQA&#10;AOaRAADlrAAA5cQA/wAAAP8AAAD/AAAA/wABAP8ACgD/ABIA/wAdAP8AKAD/ADQA/wA+AP0ASAD6&#10;AFAA9wBXAPUAXQD0AGMA8gBpAPAAbwDvAHQA7QB7AOsAgQDpAIkA6ACSAOYAnADkAKgA4gC3AN8A&#10;zQDcAO4A2QD/ANkA/wDKAP8AvgD/ALUA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA8A/AAY&#10;APgAIwD0AC4A8AA4AOsAQgDoAEoA5QBRAOIAWADgAF0A3gBjANwAaADZAG4A1gB0ANQAewDRAIIA&#10;zwCLAM0AlQDKAKEAyACvAMUAwQDCAOMAwAD7AMAA/wC7AP8AsAD/AKgA/wCkAP8A/wAAAP8AAAD/&#10;AAAA+wAAAPMAAQDtAAwA6AATAOMAHgDgACgA2gAyANMAPADPAEQAzABLAMkAUQDGAFcAxABdAMIA&#10;YgDBAGcAvwBtAL0AdAC7AHsAuQCEALcAjgC0AJkAsgCnAK8AtwCtANAAqwDyAKoA/wCpAP8AoQD/&#10;AJsA/wCXAP8A/wAAAP8AAAD0AAAA6QAAAOAAAADVAAgAzgAQAMkAGADFACIAwQArALwANQC5AD0A&#10;tgBFALMASwCxAFEArwBWAK4AWwCsAGEAqgBmAKkAbQCmAHQApAB8AKIAhgCgAJIAngCfAJwArgCZ&#10;AMMAlwDnAJYA/wCVAP8AkgD/AI0A/wCKAP8A/AAAAPAAAADjAAAA1AAAAMgAAAC/AAMAuQANALMA&#10;EwCvABwArAAlAKkALgClADYAowA+AKAARACeAEoAnQBQAJsAVQCZAFoAlwBfAJYAZgCUAGwAkgB1&#10;AJAAfgCOAIoAiwCXAIkApgCHALgAhQDWAIQA9gCCAP8AgQD/AH4A/wB8AP8A7QAAAN0AAADMAAAA&#10;wQAAALgAAACuAAAApwAJAKIAEACeABcAmgAfAJcAJwCUAC8AkQA3AI8APQCNAEMAiwBJAIkATgCI&#10;AFMAhgBZAIQAXwCCAGUAgABtAH4AdwB8AIIAegCPAHgAngB1AK8AcwDHAHIA7ABxAP8AcAD/AHAA&#10;/wBuAP8A3QAAAMkAAAC8AAAAsQAAAKkAAAChAAAAmQADAJMADACOABIAigAZAIcAIQCEACkAgQAw&#10;AH8ANwB9AD0AewBCAHkASAB4AE0AdgBSAHQAWAByAF8AcQBnAG8AcABsAHsAagCIAGgAlwBmAKgA&#10;ZQC8AGMA4QBiAPoAYQD/AGEA/wBhAP8AzQEAALwFAACvBQAApQIAAJwAAACUAAAAjQAAAIYACACB&#10;AA4AfAAUAHgAGwB1ACMAcgApAHAAMABuADYAbQA8AGsAQQBpAEcAaABMAGYAUgBkAFkAYwBgAGEA&#10;aQBfAHQAXQCBAFsAkABZAKEAVwC0AFYA0ABVAPIAVQD/AFQA/wBVAP8AwQwAALIOAACmDwAAmw4A&#10;AJILAACJBQAAggAAAHsAAgB1AAsAcAAQAGwAFgBoAB0AZgAjAGMAKgBhADAAYAA2AF4AOwBdAEEA&#10;WwBGAFoATABYAFMAVgBbAFQAZABSAG4AUQB7AE8AigBNAJsATACuAEsAxgBKAOoASQD+AEkA/wBJ&#10;AP8AuRIAAKoWAACeFwAAlBYAAIoTAACBEAAAeQsAAHEDAABrAAYAZQANAGEAEQBdABgAWgAeAFgA&#10;JABWACoAVAAwAFMANgBRADsAUABBAE4ARwBNAE4ASwBWAEkAXwBHAGkARgB2AEQAhQBDAJcAQQCp&#10;AEAAvwA/AOIAPwD4AD4A/wA/AP8AshkAAKQeAACYHwAAjh8AAIQcAAB6GAAAchIAAGoOAABiCAAA&#10;XAEIAFcADgBTABMAUAAZAE4AHwBMACUASgArAEgAMABHADYARgA8AEQAQgBDAEkAQQBRAD8AWgA+&#10;AGUAPAByADoAgQA5AJMAOAClADYAugA2ANsANQD0ADUA/wA1AP8ArCAAAJ8kAACUJgAAiSYAAH8k&#10;AAB1IAAAbBsAAGQVAABcEAAAVAwBAE4GCgBKAg8ARwAUAEQAGgBCACAAQAAlAD8AKwA+ATEAPAE3&#10;ADsCPgA5AkUAOANNADYDVgA1BGEAMwRuADEFfgAwBZAALwWjAC0GuAAsBtQALAfwACwI/wAsCP8A&#10;qCUAAJsqAACQLAAAhi0AAHsrAAByJwAAaCIAAF8dAABXFwAATxIAAEgOBABBCgsAPgcQADsGFQA5&#10;BxsAOAchADYIJgA1CCwAMwgyADIJOQAxCUEALwlJAC4KUwAsCl4AKwtsACkLfAAoDI8AJgyiACUM&#10;twAkDNMAIw3wACQN/wAlDf8ApCoAAJgvAACNMgAAgzIAAHkxAABvLgAAZSkAAFwkAABTHwAASxkA&#10;AEMTAAA8EAYANQ0MADMMEQAxDBYALwwcAC4NIgAtDSgAKw0uACoNNQApDT0AJw5GACYOUAAkDlwA&#10;Iw9qACIPewAgEI4AHxCiAB0QtwAcENQAHRHyAB0R/wAeEf8AoS8AAJUzAACKNgAAgDcAAHY2AABt&#10;MwAAYy8AAFkqAABQJQAASCAAAD8aAAA4FQAAMBEIACwQDgAqEBIAKBAYACcQHgAlECQAJBAqACMR&#10;MgAiEToAIRFDACASTgAeEloAHRNoABsTeAAaE4sAGBSgABcUtQAWFNEAFhXxABcV/wAYFP8AnjMA&#10;AJM3AACIOgAAfjsAAHQ7AABrOAAAYTQAAFcvAABOKwAARSYAAD0hAAA0HAAALRcFACYTDAAjExAA&#10;IhMVACATGgAfEyEAHhQnAB0ULwAcFTcAGxVBABoWSwAZFlcAFxdlABYXdgAUGIkAExieABIYswAR&#10;Gc4AERnvABIZ/wATGf8AnDYAAJE7AACGPgAAfD8AAHM/AABpPQAAXzkAAFU1AABMMAAAQywAADon&#10;AAAyIgAAKh4BACIZCQAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho+ABUaSQATG1UAEhtj&#10;ABEcdAAQHIcADx2cAA4dsQANHcsADR3sAA4d/wAPHf8AmToAAI8/AACEQgAAe0QAAHFDAABoQgAA&#10;Xj4AAFM6AABKNgAAQTIAADktAAAxKQAAKCUAACAgBgAaHQwAFxwQABUcFQAUHRsAFB0iABMdKQAS&#10;HjIAER88ABAfRgAQIFMADiBhAA0hcQAMIYUACyKZAAoirgAJIscACSLnAAoi+wALIf8Alz4AAIxD&#10;AACDRgAAeUgAAHBIAABnRgAAXEQAAFI/AABJOwAAQDgAADg0AAAvMAAAJywAAB4nAwAWIwoAEiEO&#10;ABEhEwAQIhkAECIgAA8iJwAOIy8ADSQ5AAwkRAALJVAACiVeAAkmbwAHJoIABiaWAAQmrAADJsQA&#10;BCblAAQm9wAGJv8AlUIAAIpHAACBSgAAeEwAAG9MAABlSwAAW0gAAFBEAABHQQAAPz4AADc7AAAt&#10;NgAAJDEAABstAAATKgcADygNAA0nEQANKBYADCgdAAsoJQAKKS0ACSk3AAcqQgAGKk4ABCtcAAMr&#10;bAABK38AACuUAAArqQAAK8EAACvjAAAr9gAAKv8AkkYAAIhLAAB/TwAAdlEAAG1RAABjUAAAWk0A&#10;AE9KAABHRwAAPkQAADNAAAApPAAAIDgAABc0AAARMQUADC8MAAkuEAAHLhUABi8bAAUvIwADLysA&#10;AjA1AAAwPwAAMEwAADFZAAAxaQAAMXwAADGRAAAxpwAAML8AADDhAAAw9QAAL/8AkEsAAIZQAAB9&#10;VAAAdVYAAGtWAABiVQAAWFMAAE5QAABFTQAAOkkAAC9FAAAlQgAAHD4AABQ7AAAOOQUACTcLAAQ2&#10;DwABNhMAADYZAAA2IAAANikAADYyAAA3PQAAN0kAADdXAAA3ZwAAN3kAADePAAA2pQAANr0AADbg&#10;AAA19QAANf8AjVAAAIRWAAB8WgAAclsAAGlbAABgWwAAV1kAAExWAABAUgAANU4AACpLAAAgSAAA&#10;F0YAABBDAAALQQQABEAKAAA/DgAAPhEAAD4WAAA+HQAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAA&#10;PnYAAD2MAAA9owAAPLsAADzeAAA79QAAO/8AilcAAIJcAAB5XwAAcGEAAGhhAABfYQAAVF4AAEdb&#10;AAA6VwAAL1UAACVSAAAbUAAAEk0AAAxLAAAGSgMAAEkJAABIDQAARxAAAEcUAABGGgAARiIAAEYs&#10;AABGNwAARkMAAEZRAABGYAAARXMAAEWJAABEoAAARLgAAEPcAABC9QAAQv8AiF0AAH9iAAB3ZQAA&#10;bmcAAGdoAABbZgAATmMAAEFhAAA0XgAAKVwAAB9aAAAVVwAADlYAAAdUAAAAUwEAAFIGAABRCwAA&#10;UQ4AAFARAABPFgAATx4AAE8nAABPMgAATz8AAE9NAABOXQAATm8AAE6FAABNnQAATLUAAEvYAABK&#10;9QAASv8AhWUAAHxpAAB0bAAAbW4AAGJtAABUawAAR2kAADpnAAAtZQAAImQAABhiAAAQYAAACV8A&#10;AABeAAAAXgAAAF0DAABcCAAAWwwAAFoPAABaEwAAWRkAAFkiAABZLQAAWToAAFlIAABYWAAAWGsA&#10;AFeBAABXmQAAVrIAAFXSAABU9AAAU/8AgWwAAHlwAABzcwAAaHMAAFpyAABMcQAAP3AAADJvAAAl&#10;bgAAGmwAABFrAAAJagAAAGoAAABpAAAAaQAAAGgAAABnAwAAZggAAGYMAABmDwAAZRQAAGUcAABl&#10;JwAAZDQAAGRDAABkUwAAZGUAAGN7AABilAAAYa0AAGDNAABf8QAAXv8AfXQAAHd3AABueQAAX3kA&#10;AFF5AABDeQAANngAACl4AAAcdwAAEXYAAAp1AAAAdQAAAHUAAAB2AAAAdQAAAHQAAAB0AAAAcwIA&#10;AHMHAABzDAAAchAAAHIVAAByIAAAciwAAHI7AABxTAAAcV8AAHF0AABwjgAAb6gAAG7GAABs7QAA&#10;a/8Ae3sAAHJ+AABkfgAAVX8AAEeAAAA5gQAAK4IAAB6BAAASgQAACoEAAACBAAAAggAAAIMAAACD&#10;AAAAgwAAAIIAAACCAAAAggAAAIIAAACCBQAAggoAAIIPAACCFwAAgiMAAIIyAACCQwAAgVYAAIFs&#10;AACAhgAAf6EAAH69AAB95gAAfPwAdoIAAGiDAABZhQAAS4cAADyJAAAuigAAIIsAABOLAAAKiwAA&#10;AIwAAACNAAAAjwAAAJEAAACSAAAAkQAAAJEAAACRAAAAkQAAAJEAAACSAAAAkgIAAJMJAACUDwAA&#10;lBkAAJQnAACUOAAAlEwAAJNiAACTfAAAk5gAAJKzAACR2AAAkPYAaogAAFyKAABNjQAAP5AAADCS&#10;AAAhlAAAFJUAAAqWAAAAlwAAAJkAAACbAAAAnQAAAJ8AAACgAAAAoAAAAKAAAACgAAAAoQAAAKIA&#10;AACjAAAApAAAAKUAAACmBwAAqBAAAKgcAACoLQAAqUAAAKlWAACpbwAAqYsAAKioAACnxwAApuwA&#10;X48AAFCSAABBlgAAM5kAACOcAAAUnQAACp8AAAChAAAAowAAAKYAAACoAAAArAAAAK4AAACvAAAA&#10;rwAAALAAAACwAAAAsgAAALMAAAC0AAAAtgAAALcAAAC6AAAAvQcAAL8QAAC/HwAAwDMAAMBJAADA&#10;YgAAwH4AAMCbAADAtwAAv9gAU5cAAESbAAA1nwAAJqMAABalAAALpwAAAKoAAACtAAAAsAAAALMA&#10;AAC2AAAAuwAAAL0AAADAAAAAvwAAAMEAAADCAAAAxAAAAMYAAADIAAAAygAAAMwAAADPAAAA0wAA&#10;ANoHAADbEwAA3SUAAN47AADfUwAA4G4AAN+MAADdqQAA3cIA/wAAAP8AAAD/AAAA/wAAAP8ABwD/&#10;ABAA/wAZAP8AJAD/AC8A/AA6APkAQwD1AEsA8wBSAPEAWQDvAF4A7QBkAOsAaQDpAG8A5wB1AOYA&#10;fADkAIQA4gCNAOAAlwDdAKIA2gCxANUAxQDSAOgA0AD/AM8A/wDEAP8AuAD/AK8A/wCpAP8A/wAA&#10;AP8AAAD/AAAA/wAAAP8AAgD7AA0A9wAVAPMAHwDvACkA6gA0AOYAPQDiAEUA3gBMANsAUwDYAFgA&#10;1ABeANIAYwDQAGkAzgBuAMwAdQDKAH0AyACFAMYAkADCAJsAwACpAL4AugC7ANkAuQD3ALgA/wC0&#10;AP8AqQD/AKIA/wCdAP8A/wAAAP8AAAD/AAAA9gAAAO4AAADnAAoA4QARANwAGgDXACMA0AAuAMsA&#10;NwDHAD8AxABGAMEATQC/AFIAvQBYALsAXQC5AGIAuABoALYAbgC0AHUAsQB+AK8AiACtAJMAqgCh&#10;AKgAsQCmAMgApADtAKIA/wCiAP8AmwD/AJUA/wCRAP8A/wAAAPwAAADuAAAA4wAAANgAAADNAAUA&#10;xgAOAMEAFQC9AB4AuQAnALUAMACyADgArwBAAKwARgCqAEwAqABRAKcAVgClAFsAowBhAKEAZwCf&#10;AG4AngB2AJsAgACZAIwAlwCZAJQAqACSALwAkADfAI4A+wCOAP8AiwD/AIYA/wCDAP8A+AAAAOkA&#10;AADcAAAAzAAAAMEAAAC4AAAAsgAKAKwAEQCoABgApQAhAKIAKQCeADIAnAA5AJkAPwCXAEUAlQBK&#10;AJQAUACSAFUAkABaAI8AYACNAGcAiwBvAIkAeACGAIQAhACRAIIAoACAALIAfQDMAHwA8QB7AP8A&#10;egD/AHcA/wB1AP8A5gAAANMAAADGAAAAuwAAALEAAACnAAAAoQAFAJsADQCXABMAkwAbAJAAIwCM&#10;ACsAigAyAIgAOACGAD4AhABEAIIASQCBAE4AfwBTAH0AWQB7AGAAeQBoAHcAcQB1AHwAcwCJAHAA&#10;mABvAKkAbQC/AGsA5gBqAP8AaQD/AGkA/wBnAP8A0wAAAMMAAAC1AAAAqwAAAKMAAACbAAAAkgAA&#10;AIwACgCHABAAgwAWAH8AHQB9ACQAegArAHgAMgB2ADgAdAA9AHIAQgBxAEgAbwBNAG0AUwBsAFkA&#10;agBhAGgAagBmAHQAZACBAGEAkQBfAKIAXgC2AFwA1QBbAPcAWwD/AFoA/wBaAP8AxQAAALYCAACp&#10;AgAAnwAAAJYAAACOAAAAhwAAAIAABQB6AAwAdQARAHEAGABuAB4AawAlAGkAKwBnADEAZgA3AGQA&#10;PABjAEEAYQBHAF8ATQBeAFMAXABbAFoAZABYAG4AVgB7AFQAigBSAJsAUQCuAFAAyABPAO4ATgD/&#10;AE4A/wBNAP8AuwoAAKwNAACgDQAAlQwAAIwIAACDAgAAfAAAAHUAAABuAAgAaQAOAGUAEwBiABkA&#10;XwAfAF0AJQBbACsAWQAxAFgANgBWADsAVQBBAFMARwBRAE4AUABVAE4AXgBMAGgASgB1AEgAhABH&#10;AJUARQCoAEQAvwBDAOQAQgD8AEIA/wBCAP8AshEAAKUUAACZFQAAjhMAAIQRAAB7DQAAcwgAAGwA&#10;AABlAAMAXwALAFsADwBXABQAVAAaAFEAHwBPACUATgArAEwAMABLADYASQA8AEgAQgBGAEgARQBQ&#10;AEMAWQBBAGMAPwBvAD4AfgA8AJAAOwCjADoAuAA5ANkAOAD1ADgA/wA4AP8ArBcAAJ8bAACTHQAA&#10;iRwAAH8ZAAB1FQAAbBAAAGQMAABdBgAAVgAGAFEADABNABAASgAVAEcAGgBFACAARAAmAEIAKwBB&#10;ADEAPwA2AD4APQA8AEQAOwBLADkAVAA3AF8ANgBrADQAegAyAIwAMQCeADAAswAvAM4ALwDvAC4A&#10;/wAuAP8Apx4AAJoiAACPJAAAhCQAAHohAABxHQAAZxgAAF8TAABXDgAAUAoAAEkDCABFAA0AQQAR&#10;AD4AFgA8ABsAOgAhADkAJgA3ACwANgAyADQAOAAzAD8AMQBHADAAUAAuAFsALQBnACsAdgAqAIgA&#10;KACcACcAsAAmAMkAJQDqACUB+wAlAf8AoiMAAJYoAACLKgAAgSoAAHcoAABtJQAAZCAAAFsbAABS&#10;FQAASxAAAEMMAgA9BwkAOQMOADYBEgAzARcAMQEcADABIgAvAicALQItACwDNAAqAzsAKQRDACgE&#10;TQAmBVgAJQVlACMGdAAiBoYAIAaaAB8HrgAeB8YAHQfnAB0I+AAdCf8AnygAAJMtAACILwAAfi8A&#10;AHQuAABqKwAAYSYAAFghAABPHAAARxcAAD8SAAA4DgQAMQsKAC4IDgArBxIAKQcXACgIHQAnCCMA&#10;JQgpACQJMAAjCTcAIQpAACAKSgAfC1UAHQtiABsMcgAaDIUAGAyZABcMrQAWDMYAFQ3mABUN+QAW&#10;Df8AnC0AAJAxAACGNAAAfDQAAHIzAABoMQAAXywAAFUnAABMIwAARB0AADwYAAA0EwAALRAGACYN&#10;CwAkDA8AIgwTACEMGQAfDB8AHg0lAB0NLAAbDTQAGg49ABkORwAXDlMAFg5hABQPcQATEIQAEhCY&#10;ABEQrgAQEMYAEBDoABAQ+wAREP8AmTEAAI41AACEOAAAejkAAHA4AABnNgAAXTIAAFMtAABKKAAA&#10;QiQAADkfAAAxGgAAKhUBACMRBwAdEA0AGw8QABkPFQAYEBsAFxAhABYQKQAVEDEAFBE6ABMRRQAS&#10;ElEAERJfABASbwAOE4IADhOWAA0TqwALE8IACxTjAAwU+gANE/8AlzUAAIw5AACCPAAAeD0AAG89&#10;AABlOgAAWzcAAFIyAABJLgAAQCoAADclAAAvIQAAKBwAACAYAwAZFAoAFRIOABQSEgATExgAEhMf&#10;ABEUJgARFC4AEBQ4AA8VQgAOFk8ADRZcAAwXbAALF38ACRiTAAgYqAAGGL8ABxjgAAcY9QAJGP8A&#10;lTgAAIo9AACAQAAAd0EAAG1BAABkPwAAWjwAAFA4AABHMwAAPjAAADYrAAAuJwAAJyMAAB8fAAAX&#10;GggAEhcNABAXEQAPFxYADhgcAA4YIwANGSwADBo1AAsaQAAKG0wACRtaAAccaQAFHHwABB2RAAId&#10;pgABHbwAAhzdAAIc8gADHP8AkzwAAIhBAAB/RAAAdUUAAGxFAABjRAAAWUEAAE89AABGOQAAPjYA&#10;ADUyAAAuLgAAJSoAAB0lAAAUIQQADx0LAA0dEAAMHRQACx0aAAoeIgAIHioABx8zAAYgPgAEIEoA&#10;AyFXAAEhZwAAIXkAACGOAAAhpAAAIboAACHbAAAh8gAAIP4AkEAAAIZFAAB9SAAAdEoAAGtKAABi&#10;SQAAWEYAAE5CAABFPwAAPTwAADU5AAArNAAAIi8AABkrAAASKAQADSQKAAkjDgAGIxIABSMZAAQk&#10;IAACJCgAASUxAAAlPAAAJUgAACZVAAAmZQAAJncAACaMAAAmogAAJrkAACbZAAAl8gAAJf4AjkUA&#10;AIRJAAB7TQAAc08AAGpPAABgTgAAV0sAAE1IAABERQAAPEIAADE9AAAnOQAAHjUAABUyAAAPLgMA&#10;CiwKAAUrDgABKhEAACoWAAAqHgAAKiYAACsvAAArOQAAK0UAACxTAAAsYgAALHUAACyKAAAroAAA&#10;K7cAACvWAAAq8gAAKv8AjEkAAIJOAAB6UgAAcVQAAGhUAABfUwAAVlEAAExOAABDSwAAN0cAAC1D&#10;AAAjPwAAGjwAABI4AAAMNgMABjMJAAAyDQAAMhAAADEUAAAxGwAAMSMAADEsAAAyNwAAMkMAADJQ&#10;AAAyYAAAMnIAADKHAAAxngAAMbUAADDUAAAw8gAAL/8AiU8AAIBUAAB4VwAAb1kAAGZZAABeWQAA&#10;VVcAAElTAAA+TwAAMkwAAChIAAAeRQAAFUIAAA5AAAAIPQIAATwIAAA7DAAAOg8AADkSAAA5GAAA&#10;OSAAADkpAAA5NAAAOUAAADlOAAA5XQAAOW8AADiFAAA4nAAAN7MAADfSAAA28gAANf8Ah1UAAH9a&#10;AAB2XQAAbV8AAGVfAABdXwAAUlwAAERYAAA4VQAALVIAACJPAAAYTAAAEEoAAApIAAADRgEAAEUG&#10;AABECgAAQw0AAEIQAABBFQAAQR0AAEEmAABBMQAAQT0AAEFKAABBWgAAQWwAAECBAAA/mQAAP7EA&#10;AD7QAAA98gAAPP8AhFwAAHxgAABzYwAAbGUAAGRmAABZZAAAS2EAAD5eAAAyWwAAJlkAABxWAAAS&#10;VAAADFIAAARRAAAATwAAAE4DAABNCAAATAwAAEsOAABLEgAAShkAAEoiAABKLAAASjkAAEpHAABK&#10;VgAASWgAAEl+AABIlgAAR68AAEbNAABF8QAARP8AgWMAAHlnAAByagAAa2wAAGBrAABSaQAARGYA&#10;ADdkAAAqYgAAH2AAABVeAAANXQAABlsAAABaAAAAWQAAAFgAAABXBAAAVggAAFYMAABVEAAAVBQA&#10;AFQdAABUJwAAVDQAAFRCAABTUgAAU2QAAFJ5AABSkgAAUasAAFDKAABP7wAATv8AfmoAAHduAABw&#10;cQAAZnEAAFhwAABKbwAAPG0AAC9sAAAiagAAF2kAAA5nAAAGZgAAAGUAAABlAAAAZQAAAGMAAABi&#10;AAAAYgQAAGEIAABhDQAAYBAAAGAXAABgIQAAXy4AAF88AABfTQAAXl4AAF50AABdjQAAXKcAAFvF&#10;AABa7QAAWf8Ae3IAAHV2AABrdwAAXXYAAE92AABBdQAAM3UAACZ0AAAZcwAAEHIAAAdxAAAAcQAA&#10;AHEAAABxAAAAcQAAAG8AAABvAAAAbgAAAG4CAABuCAAAbQwAAG0RAABtGgAAbSYAAGw1AABsRgAA&#10;a1gAAGttAABqhgAAaaEAAGi+AABn6AAAZv4AeXoAAHB8AABhfAAAU30AAER9AAA2fgAAKH4AABt9&#10;AAAQfQAAB30AAAB9AAAAfQAAAH4AAAB/AAAAfgAAAH0AAAB9AAAAfAAAAHwAAAB8AAAAfAYAAHwM&#10;AAB8EgAAfB0AAHwsAAB8PAAAfE8AAHtlAAB7fgAAepoAAHm2AAB43wAAd/oAc4AAAGWBAABWgwAA&#10;SIQAADmGAAArhwAAHYcAABGHAAAHiAAAAIgAAACJAAAAigAAAIwAAACNAAAAjQAAAIwAAACMAAAA&#10;jAAAAIwAAACMAAAAjQAAAI0EAACODAAAjhMAAI8hAACOMgAAjkYAAI5bAACNdAAAjZAAAIytAACL&#10;zgAAivMAaIYAAFqIAABLiwAAPI0AAC2PAAAekAAAEZEAAAeSAAAAkwAAAJUAAACXAAAAmQAAAJsA&#10;AACcAAAAmwAAAJsAAACcAAAAnAAAAJ0AAACeAAAAngAAAJ8AAAChAwAAogwAAKIWAACjJgAAozoA&#10;AKNPAACjaAAAooYAAKKiAACiwAAAoegAXI0AAE2QAAA/kwAAMJYAACGZAAASmgAAB5sAAACdAAAA&#10;oAAAAKIAAACkAAAAqAAAAKoAAACrAAAAqgAAAKsAAACsAAAArQAAAK4AAACvAAAAsQAAALIAAAC0&#10;AAAAtwEAALkNAAC5GgAAui0AALpDAAC6WwAAuncAALuUAAC7sQAAudIAUJUAAEGYAAAynAAAI6AA&#10;ABOiAAAIpAAAAKcAAACqAAAArAAAAK8AAACyAAAAtwAAALkAAAC7AAAAugAAALwAAAC9AAAAvwAA&#10;AMAAAADCAAAAxAAAAMYAAADJAAAAzQAAANIBAADUDwAA1R8AANc1AADYTQAA2GkAANeGAADXowAA&#10;1r0A/wAAAP8AAAD/AAAA/wAAAP8AAwD/AA0A/wAVAP8AIAD8ACsA+AA1APQAPwDwAEcA7gBOAOsA&#10;VADpAFoA5wBfAOUAZADjAGoA4QBwAN8AdgDdAH4A2wCHANgAkQDTAJ0AzwCrAM0AvQDLAOAAyQD7&#10;AMcA/wC9AP8AsQD/AKkA/wCjAP8A/wAAAP8AAAD/AAAA/wAAAPwAAAD2AAsA8QARAO0AGwDpACUA&#10;5AAwAN8AOQDaAEEA1QBIANEATgDPAFQAzQBZAMsAXgDJAGMAxwBpAMUAbwDDAHcAwAB/AL4AigC7&#10;AJUAuACjALYAtAC0AM0AsgDyALAA/wCsAP8AowD/AJwA/wCXAP8A/wAAAP8AAAD6AAAA8QAAAOgA&#10;AADgAAYA2QAOANIAFgDOAB8AyAApAMQAMgDAADoAvQBBALoASAC4AE0AtgBTALQAWACyAF0AsABi&#10;AK4AaQCsAG8AqgB4AKgAggCmAI4ApACbAKEAqwCfAMAAnQDmAJsA/wCaAP8AlAD/AI4A/wCKAP8A&#10;/wAAAPYAAADoAAAA3AAAAM4AAADGAAEAvwALALoAEQC2ABoAsgAiAK4AKwCqADQAqAA7AKUAQQCj&#10;AEcAoQBMAJ8AUQCeAFYAnABcAJoAYgCZAGgAlwBwAJUAegCSAIYAkACTAI0AogCLALUAiQDTAIcA&#10;9wCGAP8AhAD/AH8A/wB8AP8A8gAAAOMAAADSAAAAxQAAALoAAACxAAAAqwAHAKUADgChABQAngAc&#10;AJoAJQCXAC0AlAA0AJIAOgCQAEAAjgBFAI0ASgCLAFAAiQBVAIgAWwCGAGEAhABpAIIAcgB/AH0A&#10;fQCLAHsAmgB4AKsAdgDEAHQA6wBzAP8AcwD/AHAA/wBuAP8A3wAAAMwAAAC/AAAAtAAAAKsAAACh&#10;AAAAmgACAJQACwCQABAAjAAXAIgAHgCFACYAgwAtAIEAMwB/ADkAfQA/AHsARAB5AEkAeABOAHYA&#10;VAB0AFoAcwBiAHAAawBuAHUAbACDAGoAkgBoAKMAZgC4AGQA3gBjAPsAYgD/AGIA/wBgAP8AzAAA&#10;ALwAAACvAAAApQAAAJ0AAACUAAAAjAAAAIYABwCBAA0AfAASAHgAGQB1AB8AcwAmAHEALQBvADIA&#10;bQA4AGsAPQBqAEIAaABIAGcATgBlAFQAYwBbAGEAZABfAG4AXQB7AFsAigBZAJsAVwCvAFYAywBV&#10;APIAVAD/AFQA/wBUAP8AvgAAALAAAACkAAAAmQAAAJAAAACIAAAAgQAAAHkAAgBzAAoAbwAPAGsA&#10;FABnABoAZQAgAGMAJgBhACwAXwAyAF4ANwBcADwAWwBCAFkARwBXAE4AVgBVAFQAXgBSAGgAUAB0&#10;AE4AgwBMAJUASgCoAEkAwABIAOgARwD/AEcA/wBHAP8AtAkAAKYLAACbDAAAkAoAAIYFAAB+AAAA&#10;dgAAAG8AAABoAAUAYwAMAF8AEABbABUAWAAaAFYAIQBUACYAUwAsAFEAMQBQADYATgA8AE0AQgBL&#10;AEgASQBQAEgAWABGAGIARABuAEIAfQBAAI4APwCiAD0AuAA9AN0APAD4ADwA/wA8AP8ArBAAAJ8S&#10;AACUEgAAiREAAH8PAAB2DAAAbgUAAGYAAABgAAEAWQAIAFUADQBRABEATgAWAEsAGwBJACEASAAm&#10;AEYAKwBFADEAQwA2AEIAPABAAEMAPgBLAD0AUwA7AF0AOQBpADcAeAA2AIkANACcADMAsQAyAM4A&#10;MgDxADEA/wAxAP8AphYAAJoZAACOGgAAhBoAAHoWAABwEgAAaA4AAF8KAABYAwAAUQAEAEwACgBI&#10;AA4ARAASAEEAFgA/ABsAPQAhADwAJgA6ACwAOQAxADcANwA2AD4ANABGADMATwAxAFkALwBlAC4A&#10;cwAsAIUAKwCYACoArQApAMYAKADqACgA/gAoAP8AoRwAAJUgAACKIQAAfyEAAHUfAABsGgAAYxYA&#10;AFoRAABSDQAASwcAAEQABgBAAAsAPAAPADgAEgA2ABcANAAcADMAIQAxACcAMAAsAC4AMwAtADoA&#10;KwBCACoASwAoAFUAJgBhACUAcAAkAIEAIgCVACEAqQAgAMEAIADkAB8A+QAfAP8AnSIAAJEmAACG&#10;KAAAfCcAAHIlAABpIgAAXx0AAFcYAABOEwAARg4AAD8LAAA4BQcANAAMADEAEAAuABMALAAYACoA&#10;HQApACIAJwAoACYALgAkADYAIwA+ACIARwAgAFIAHwBeAB0AbQAcAH4AGgCSABkApwAYAL0AFwDf&#10;ABcB9QAXAv8AmicAAI4rAACELQAAeS0AAHArAABmKAAAXSQAAFQfAABLGgAAQxQAADsQAAA0DQIA&#10;LQkJACkFDQAmAxAAJAETACICGQAhAh4AIAIkAB4DKgAdAzIAGwQ6ABoFRAAZBU8AFwZcABYGagAU&#10;B3wAEweQABIHpQARB7sAEAfbABAI8gAQCf8AlysAAIwvAACBMQAAdzIAAG4xAABkLgAAWyoAAFEl&#10;AABJIAAAQBsAADgWAAAxEgAAKQ4EACMMCQAfCQ0AHQcQABsHFQAZCBoAGAggABcJJwAWCS4AFQo3&#10;ABMKQQASC00AEQtaABALaQAODHsADgyQAA0MpQAMDbsACw3ZAAsN8QAMDf8AlS8AAIozAAB/NgAA&#10;djYAAGw1AABjMwAAWS8AAFArAABHJgAAPiEAADYdAAAuGAAAJxMAACAQBQAZDgoAFQwOABQMEQAT&#10;DBYAEgwcABENIwAQDSsADw00AA4OPwANDkoADA9YAAsPZwAKEHkACBCNAAcQogAGELgABRDUAAUQ&#10;7wAGEP8AkjMAAIg3AAB+OgAAdDsAAGs6AABhOAAAWDUAAE4wAABFLAAAPScAADUjAAAtHwAAJhoA&#10;AB4WAQAXEwYAERALAA4ODgAODxMADRAZAA0QIAAMECgACxEyAAoRPAAIEkgABxJVAAYTZQAEE3YA&#10;AxOLAAEUoAAAE7YAABPRAAAT7gAAE/sAkDYAAIY7AAB8PgAAcz8AAGo/AABgPQAAVzkAAE02AABE&#10;MQAAPC4AADQqAAAsJgAAJSIAAB4eAAAWGgIAEBUJAAwTDgAKExIACRQXAAgUHwAHFSYABhUvAAQW&#10;OgADFkYAARdTAAAXYgAAGHQAABiJAAAYnwAAGLUAABfQAAAX7QAAF/sAjjoAAIQ/AAB7QgAAckMA&#10;AGhDAABfQgAAVj8AAEw7AABDNwAAOzQAADMwAAAsLAAAJCkAABskAAATHwIADRsJAAkZDQAGGREA&#10;BBkWAAIZHQABGiQAABotAAAbOAAAG0QAABxRAAAcYAAAHXIAAB2HAAAcnQAAHLMAABzOAAAb7QAA&#10;G/wAjD4AAIJDAAB5RgAAcEgAAGhIAABeRgAAVUQAAEtAAABDPQAAOzoAADM3AAAqMgAAIC0AABcp&#10;AAAQJQIACyIJAAUgDQABHxAAAB8UAAAfGwAAICIAACArAAAhNgAAIUEAACFPAAAhXgAAInAAACKF&#10;AAAhmwAAIbIAACHNAAAg7QAAH/wAikMAAIBIAAB4SwAAb0wAAGZNAABdSwAAVEkAAEpGAABCQwAA&#10;OkAAAC87AAAlNwAAHDMAABMvAAANLAIABykIAAEnDAAAJg4AACUSAAAmGQAAJiEAACYpAAAmMwAA&#10;Jz8AACdNAAAnXAAAJ20AACeCAAAnmQAAJrAAACXMAAAl7gAAJP0AiEgAAH9MAAB2UAAAblEAAGVS&#10;AABcUQAAU08AAEpMAABBSQAANUQAACtAAAAhPAAAFzkAABA2AAAKMgEAAzAHAAAvCwAALg4AAC0R&#10;AAAtFgAALR4AAC0nAAAtMQAALT0AAC1KAAAtWQAALWsAAC2AAAAslwAALK8AACvLAAAq7gAAKv4A&#10;hU0AAH1SAAB1VQAAbFcAAGNXAABbVgAAU1UAAEdRAAA7TQAAMEkAACVGAAAcQwAAEz8AAA09AAAG&#10;OgAAADgFAAA3CQAANg0AADUPAAA0FAAANBsAADQkAAA0LgAANDoAADRHAAA0VwAANGgAADR9AAAz&#10;lQAAMq0AADHKAAAx7gAAMP8Ag1MAAHtYAABzWwAAal0AAGJdAABbXQAAT1oAAEJWAAA2UgAAKk8A&#10;ACBMAAAWSQAADkcAAAhEAAAAQgAAAEEDAAA/BwAAPgsAAD0OAAA9EQAAPBgAADwhAAA8KwAAPDcA&#10;ADxEAAA8UwAAPGUAADt6AAA6kgAAOqsAADnIAAA47QAAN/8AgVoAAHleAABxYQAAaWMAAGJkAABX&#10;YgAASV4AADxbAAAvWAAAJFUAABlTAAAQUQAACk8AAAFNAAAATAAAAEoAAABJBAAASAgAAEcMAABG&#10;DwAARhQAAEUcAABFJwAARTMAAEVAAABFUAAARGEAAER2AABDjwAAQqgAAEHGAABA7AAAP/8AfmEA&#10;AHZlAABvaAAAaGoAAF1pAABPZgAAQmQAADRhAAAoXwAAHV0AABJbAAALWQAAAlgAAABWAAAAVgAA&#10;AFQAAABTAAAAUgQAAFEJAABQDQAAUBAAAE8YAABPIgAATy4AAE88AABPSwAATl0AAE5yAABNiwAA&#10;TKUAAEvCAABJ6gAASP8Ae2kAAHRsAABubwAAZG8AAFVtAABHbAAAOWoAACxpAAAgZwAAFGUAAA1k&#10;AAADYgAAAGIAAABhAAAAYAAAAF8AAABeAAAAXQAAAFwEAABcCQAAWw0AAFsSAABbHAAAWigAAFo2&#10;AABaRgAAWVgAAFltAABYhQAAV6AAAFa9AABV6AAAU/4AeXAAAHN0AABpdQAAW3QAAExzAAA+cwAA&#10;MHIAACNxAAAWbwAADW4AAARtAAAAbQAAAG0AAABtAAAAbAAAAGsAAABqAAAAaQAAAGkAAABpAwAA&#10;aAkAAGgOAABoFQAAZyEAAGcvAABnPwAAZlIAAGZmAABlfwAAZJoAAGO3AABi4QAAYfwAd3gAAG16&#10;AABfegAAUHoAAEJ6AAAzewAAJXsAABh6AAAOeQAABHkAAAB5AAAAeQAAAHoAAAB6AAAAegAAAHgA&#10;AAB4AAAAdwAAAHcAAAB3AAAAdwEAAHcIAAB3DgAAdxgAAHcmAAB2NgAAdkkAAHVfAAB1dwAAdJMA&#10;AHOvAABy0wAAcfcAcX4AAGN/AABUgAAARYIAADaDAAAohAAAGoQAAA6DAAAEhAAAAIQAAACFAAAA&#10;hgAAAIgAAACJAAAAiAAAAIcAAACHAAAAhwAAAIcAAACHAAAAiAAAAIgAAACIBwAAiRAAAIkcAACJ&#10;LAAAiD8AAIhVAACIbQAAh4kAAIanAACFxwAAhO8AZoQAAFeGAABIiAAAOYoAACqMAAAbjQAAD40A&#10;AASOAAAAkAAAAJEAAACTAAAAlQAAAJcAAACYAAAAlgAAAJcAAACXAAAAlwAAAJgAAACYAAAAmQAA&#10;AJoAAACbAAAAnQcAAJ0RAACdIQAAnTMAAJ1JAACcYgAAnH8AAJycAACcuQAAm+IAWosAAEuOAAA8&#10;kQAALZMAAB6VAAAQlgAABJgAAACaAAAAnAAAAJ4AAAChAAAApAAAAKYAAACnAAAApgAAAKcAAACn&#10;AAAAqAAAAKkAAACqAAAArAAAAK0AAACvAAAAsQAAALMJAACzFQAAtCcAALQ9AAC1VQAAtXAAALSO&#10;AAC0rAAAtMwATZIAAD+WAAAvmgAAIJ0AABGfAAAFoQAAAKMAAACmAAAAqQAAAKwAAACvAAAAswAA&#10;ALUAAAC3AAAAtgAAALcAAAC4AAAAugAAALsAAAC9AAAAvwAAAMEAAADEAAAAxwAAAMsAAADNDAAA&#10;zhoAAM8vAADPSAAA0GIAANCAAADQnQAA0LgAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3&#10;ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6A&#10;gYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfI&#10;ycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////&#10;//////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERIT&#10;FBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtc&#10;XV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOk&#10;pqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt&#10;7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////AAEC&#10;AwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7&#10;PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0&#10;dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6yt&#10;rq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm&#10;5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwEhAAABAAAAAAAAAAAAAAAAAAAAAQAA&#10;AAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUm&#10;JygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1e&#10;X2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaX&#10;mJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR&#10;09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYH&#10;BwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkq&#10;KywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8&#10;foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS&#10;09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb3&#10;9/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcX&#10;GBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVG&#10;SElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2&#10;t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm&#10;5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////+KB8ElDQ19QUk9GSUxFAAkJ////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////0/////////////////////////////////////////+vR////&#10;//////////////////////////////////////fp/v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+HN1///////&#10;////////////////////////////////3a+Wt/T/////////////////////////////////////&#10;xYxop+f/////////////////////////////////////zJyJpOf/////////////////////////&#10;////////////+s67xvX/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////9zFvfX/////////////////////////////////////v5N6&#10;hcX////////////////////////////////////bkFs9Zaj2////////////////////////////&#10;//////68dTQAVJvr/////////////////////////////////9OUfkksTprs////////////////&#10;////////////////2NTKs35lbaX5////////////////////////////////////9MWur8n/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////DWxuz/&#10;///////////////////////////////////mu5F0Y6v3////////////////////////////////&#10;9sSac0UmNH3M////////////////////////////////tYBVMAoAGWCy////////////////////&#10;///////////PdDULAAAAClKn//////////////////////////////+WNAAAAAAAAE+n////////&#10;//////////////////////ZpHQAACQwGCVKx/////////////////////////////8s7DhM1TFtN&#10;TF7D/////////////////////////////6lgNmCGn7asqbjZ////////////////////////////&#10;/+CXjb7l///////////////////////////////////////t+f//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////69nKvMf//////////////////////////////////8+a&#10;gW1aRojq////////////////////////////////xHw+JhAAAFSw////////////////////////&#10;///////ggzwAAAAAAC6H7f////////////////////////////+sUxAAAAAAABdt1v//////////&#10;//////////////////uAMQAAAAAAAAlhzP///////////////////////////9JaAgAAAAAAAABd&#10;zP///////////////////////////6g1AAAAAAAAAABc0////////////////////////////30N&#10;AAAAAAAAAABU1v//////////////////////////7n1FAAAAAAAAAABE1P//////////////////&#10;/////////KpkLwIAAAQiN0lYzv///////////////////////////+mka0EoP2N/lae62v//////&#10;////////////////////////1bKssszk+v//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////5buX&#10;d2LI/////////////////////////////////9ueZzYKAAKM////////////////////////////&#10;////yH8/BQAAAABez//////////////////////////////ZgTkAAAAAAAA8qv//////////////&#10;//////////////+eTAAAAAAAAAAjkP///////////////////////////9xvGgAAAAAAAAAQffn/&#10;/////////////////////////69IAAAAAAAAAAAAb+7//////////////////////////4QTAAAA&#10;AAAAAAAAZOb/////////////////////////7FEAAAAAAAAAAAAAV97/////////////////////&#10;////uBUAAAAAAAAAAAAASNb/////////////////////////dBQAAAAAAAAAAAAAOM//////////&#10;///////////////5oloTAAAAAAAAAAAAI8X/////////////////////////35tcLAAAAAAAAAAA&#10;Dbr//////////////////////////++xfVU5IhEHAQIRIrL/////////////////////////////&#10;/9+/pZmYmqCsvdr/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////+O+nYB8+///////////////////////////////&#10;//K3hFcwDgAdrP//////////////////////////////0opMFQAAAAAAcvP/////////////////&#10;///////////WfzYAAAAAAAAAS8n///////////////////////////qRPgAAAAAAAAAAL6v/////&#10;/////////////////////8BaAAAAAAAAAAAAGpX//////////////////////////40kAAAAAAAA&#10;AAAACIT/////////////////////////514AAAAAAAAAAAAAAHf/////////////////////////&#10;tCUAAAAAAAAAAAAAAGr/////////////////////////fQAAAAAAAAAAAAAAAFv0////////////&#10;///////////9KwAAAAAAAAAAAAAAAEzr//////////////////////+lAAAAAAAAAAAAAAAAADzh&#10;//////////////////////8wDAAAAAAAAAAAAAAAAC3Z/////////////////////5mKYScAAAAA&#10;AAAAAAAAACfX///////////////////////tvolVJwAAAAAAAAAAACXc////////////////////&#10;//////7KnXZdSjwyLSwwOUfe///////////////////////////////95t3W0tDT2eT/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////79S71v/////////////////////////////////nuI9qSy8Vb///////////////////////&#10;////////5KFnNAcAAAAAPMn////////////////////////////WgjsAAAAAAAAAEpf/////////&#10;/////////////////+2FMQAAAAAAAAAAAG///////////////////////////6ZCAAAAAAAAAAAA&#10;AFDh////////////////////////7GkAAAAAAAAAAAAAADfJ////////////////////////sy8A&#10;AAAAAAAAAAAAACK2////////////////////////eQAAAAAAAAAAAAAAABCn////////////////&#10;///////yNAAAAAAAAAAAAAAAAACZ//////////////////////+pAAAAAAAAAAAAAAAAAACM////&#10;//////////////////9GAAAAAAAAAAAAAAAAAAB//////////////////////98AAAAAAAAAAAAA&#10;AAAAAAB0/////////////////////5cAAAAAAAAAAAAAAAAAAABq/////////////////////84A&#10;AAAAAAAAAAAAAAAAAABj//////////////////////8pIgEAAAAAAAAAAAAAAABh////////////&#10;//////////+5o4BXNxcAAAAAAAAAAABo///////////////////////////6066Uhnx1cXByd4GU&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////9u6nYJpadP//////////////////////////////8iTZT0ZAAAAHZ7/////////////&#10;///////////////bjkwTAAAAAAAAAG7//////////////////////////9t8LAAAAAAAAAAAAEXX&#10;/////////////////////////4sqAAAAAAAAAAAAACK0////////////////////////wkQAAAAA&#10;AAAAAAAAAAOX////////////////////////fQEAAAAAAAAAAAAAAAB/////////////////////&#10;///nNgAAAAAAAAAAAAAAAABq//////////////////////+dAAAAAAAAAAAAAAAAAABY////////&#10;//////////////9GAAAAAAAAAAAAAAAAAABH+P///////////////////+kAAAAAAAAAAAAAAAAA&#10;AAA16f///////////////////5YAAAAAAAAAAAAAAAAAAAAl2////////////////////7wAAAAA&#10;AAAAAAAAAAAAAAAYzv///////////////////+sAAAAAAAAAAAAAAAAAAAAPwv//////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAKuf////////////////////8nAAAAAAAAAAAAAAAAAAAKtf//&#10;//////////////////9wAAAAAAAAAAAAAAAAAAANuf/////////////////////gnIxwVUIzJhsU&#10;Dw0OEhomv/////////////////////////////nk2NLOzMvMz9bg/P//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+vTvOP/////////////////&#10;///////////////SqYVlSCwSAYX////////////////////////////xq3E8DwAAAAAAAE/g////&#10;/////////////////////9V/NQAAAAAAAAAAAB+y////////////////////////43UdAAAAAAAA&#10;AAAAAACJ////////////////////////kCMAAAAAAAAAAAAAAABn///////////////////////V&#10;QwAAAAAAAAAAAAAAAABI9v////////////////////+KAAAAAAAAAAAAAAAAAAAu3f//////////&#10;//////////84AAAAAAAAAAAAAAAAAAAXyP///////////////////74AAAAAAAAAAAAAAAAAAAAE&#10;tv///////////////////5wAAAAAAAAAAAAAAAAAAAAApf///////////////////7oAAAAAAAAA&#10;AAAAAAAAAAAAk////////////////////9wAAAAAAAAAAAAAAAAAAAAAgv//////////////////&#10;//8AAAAAAAAAAAAAAAAAAAAAdP////////////////////8TAAAAAAAAAAAAAAAAAAAAaP//////&#10;//////////////9CAAAAAAAAAAAAAAAAAAAAYP////////////////////96AAAAAAAAAAAAAAAA&#10;AAAAXf/////////////////////RAAAAAAAAAAAAAAAAAAAAYf//////////////////////JAAA&#10;AAAAAAAAAAAAAAAAZv//////////////////////yayZiX12cWxpZ2Zna3B6jP//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////+LFqpF5YXf/////////&#10;////////////////////3aZ3UCwMAAAAADHE/////////////////////////+CSThMAAAAAAAAA&#10;AACP////////////////////////0nAdAAAAAAAAAAAAAABg///////////////////////ubw8A&#10;AAAAAAAAAAAAAAA34v////////////////////+WHAAAAAAAAAAAAAAAAAAUwP//////////////&#10;//////9AAAAAAAAAAAAAAAAAAAAAo////////////////////64AAAAAAAAAAAAAAAAAAAAAif//&#10;/////////////////54AAAAAAAAAAAAAAAAAAAAAcv///////////////////7wAAAAAAAAAAAAA&#10;AAAAAAAAX////////////////////9oAAAAAAAAAAAAAAAAAAAAATf////////////////////oA&#10;AAAAAAAAAAAAAAAAAAAAO/////////////////////8OAAAAAAAAAAAAAAAAAAAAKvn/////////&#10;//////////8zAAAAAAAAAAAAAAAAAAAAG+n///////////////////9eAAAAAAAAAAAAAAAAAAAA&#10;D9v///////////////////+PAAAAAAAAAAAAAAAAAAAABtD////////////////////QAAAAAAAA&#10;AAAAAAAAAAAAAMr/////////////////////KwAAAAAAAAAAAAAAAAAAAMj/////////////////&#10;////gAAAAAAAAAAAAAAAAAAAAMv/////////////////////9xYBBQUDAQAAAAAAAQYNGMv/////&#10;//////////////////zr4djPzM3P0NLU19zi6v//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////x2sb///////////////////////////////HGo4RoTTIYABWr&#10;//////////////////////////+5fEYYAAAAAAAAAABx////////////////////////13wvAAAA&#10;AAAAAAAAAAA74//////////////////////fZAkAAAAAAAAAAAAAAAAMtf//////////////////&#10;//90AwAAAAAAAAAAAAAAAAAAjf///////////////////8UVAAAAAAAAAAAAAAAAAAAAav//////&#10;/////////////5kAAAAAAAAAAAAAAAAAAAAAS////////////////////7YAAAAAAAAAAAAAAAAA&#10;AAAAMP3//////////////////9cAAAAAAAAAAAAAAAAAAAAAGef///////////////////YAAAAA&#10;AAAAAAAAAAAAAAAABdP///////////////////8OAAAAAAAAAAAAAAAAAAAAAMH/////////////&#10;//////8vAAAAAAAAAAAAAAAAAAAAAK////////////////////9SAAAAAAAAAAAAAAAAAAAAAJ7/&#10;//////////////////95AAAAAAAAAAAAAAAAAAAAAI7///////////////////+lAAAAAAAAAAAA&#10;AAAAAAAAAID////////////////////YAAAAAAAAAAAAAAAAAAAAAHT/////////////////////&#10;NgAAAAAAAAAAAAAAAAAAAG3/////////////////////fAAAAAAAAAAAAAAAAAAAAGn/////////&#10;////////////1w0AAAAAAAAAAAAAAAAAAGj//////////////////////3AAAAAAAAAAAAAAAAAA&#10;AGH///////////////////////9QPEZOVFldYWRobHB2fon/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////+/Vu6OLc1qV///////////////////////////4v45kQSEF&#10;AAAAAABS/P//////////////////////951WGAAAAAAAAAAAAAAXwf/////////////////////l&#10;bBYAAAAAAAAAAAAAAAAAjf////////////////////9jAAAAAAAAAAAAAAAAAAAAXv//////////&#10;/////////50AAAAAAAAAAAAAAAAAAAAANfz//////////////////6EAAAAAAAAAAAAAAAAAAAAA&#10;Edn//////////////////8oAAAAAAAAAAAAAAAAAAAAAALv//////////////////+4AAAAAAAAA&#10;AAAAAAAAAAAAAKH///////////////////8MAAAAAAAAAAAAAAAAAAAAAIr/////////////////&#10;//8tAAAAAAAAAAAAAAAAAAAAAHb///////////////////9NAAAAAAAAAAAAAAAAAAAAAGT/////&#10;//////////////9vAAAAAAAAAAAAAAAAAAAAAFL///////////////////+UAAAAAAAAAAAAAAAA&#10;AAAAAED///////////////////+8AAAAAAAAAAAAAAAAAAAAADD////////////////////qDgAA&#10;AAAAAAAAAAAAAAAAACL/////////////////////RAAAAAAAAAAAAAAAAAAAABX/////////////&#10;////////gQAAAAAAAAAAAAAAAAAAAAv1////////////////////yAsAAAAAAAAAAAAAAAAAAALs&#10;/////////////////////14AAAAAAAAAAAAAAAAAAADl/////////////////////8kcAAAAAAAA&#10;AAAAAAAAAADa//////////////////////+dAQAAAAAAAAAAAAAHDhfF////////////////////&#10;////1bm8wcfO1dvh5u30+///////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;+N/P/////////////////////////////+zGpYhtVDshBwAy3v///////////////////////9eS&#10;WSkAAAAAAAAAAAAAoP//////////////////////iTYAAAAAAAAAAAAAAAAAZ///////////////&#10;//////9mAAAAAAAAAAAAAAAAAAAAMvb//////////////////5UAAAAAAAAAAAAAAAAAAAAAA8j/&#10;/////////////////6cAAAAAAAAAAAAAAAAAAAAAAKD//////////////////9cAAAAAAAAAAAAA&#10;AAAAAAAAAHz///////////////////8AAAAAAAAAAAAAAAAAAAAAAF7///////////////////8l&#10;AAAAAAAAAAAAAAAAAAAAAEP///////////////////9IAAAAAAAAAAAAAAAAAAAAACz/////////&#10;//////////9qAAAAAAAAAAAAAAAAAAAAABj///////////////////+LAAAAAAAAAAAAAAAAAAAA&#10;AAXz//////////////////+vAAAAAAAAAAAAAAAAAAAAAADh///////////////////VAAAAAAAA&#10;AAAAAAAAAAAAAADP////////////////////JAAAAAAAAAAAAAAAAAAAAAC+////////////////&#10;////VAAAAAAAAAAAAAAAAAAAAACu////////////////////iwAAAAAAAAAAAAAAAAAAAACf////&#10;////////////////yw4AAAAAAAAAAAAAAAAAAACS/////////////////////1cAAAAAAAAAAAAA&#10;AAAAAACG/////////////////////6oKAAAAAAAAAAAAAAAAAAB5//////////////////////9t&#10;AAAAAAAAAAAAAAAAAABm///////////////////////3VQAAAAAAAAAAAAAAAABF////////////&#10;/////////////2ojKzU/SlVganV+h5Gc////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///oz7adg2lOuf/////////////////////////ssoNcOh0CAAAAAAAAe///////////////////&#10;////xW0pAAAAAAAAAAAAAAAAQP////////////////////+DGwAAAAAAAAAAAAAAAAAAB8v/////&#10;/////////////5IAAAAAAAAAAAAAAAAAAAAAAJj//////////////////6QAAAAAAAAAAAAAAAAA&#10;AAAAAGr//////////////////90AAAAAAAAAAAAAAAAAAAAAAEH///////////////////8OAAAA&#10;AAAAAAAAAAAAAAAAAB3///////////////////85AAAAAAAAAAAAAAAAAAAAAADo////////////&#10;//////9gAAAAAAAAAAAAAAAAAAAAAADO//////////////////+FAAAAAAAAAAAAAAAAAAAAAAC3&#10;//////////////////+oAAAAAAAAAAAAAAAAAAAAAACj///////////////////LAAAAAAAAAAAA&#10;AAAAAAAAAACQ///////////////////vFgAAAAAAAAAAAAAAAAAAAAB9////////////////////&#10;PgAAAAAAAAAAAAAAAAAAAABs////////////////////aQAAAAAAAAAAAAAAAAAAAABa////////&#10;////////////mQAAAAAAAAAAAAAAAAAAAABJ////////////////////0hYAAAAAAAAAAAAAAAAA&#10;AAA5/////////////////////1gAAAAAAAAAAAAAAAAAAAAp/////////////////////6IAAAAA&#10;AAAAAAAAAAAAAAAZ//////////////////////VWAAAAAAAAAAAAAAAAAAAE////////////////&#10;//////+7LwAAAAAAAAAAAAAAAAAA+P//////////////////////qykAAAAAAAAAAAAAAAAAz///&#10;/////////////////////8lHAAAAAAcTIC4+UmiE7f//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////TVyf//////////////////////&#10;//////rSsJJ3XUIoDAAASv///////////////////////8V9RRcAAAAAAAAAAAAAEdj/////////&#10;///////////EUAAAAAAAAAAAAAAAAAAAAJ///////////////////6IMAAAAAAAAAAAAAAAAAAAA&#10;AGj//////////////////5QAAAAAAAAAAAAAAAAAAAAAADb//////////////////9oAAAAAAAAA&#10;AAAAAAAAAAAAAAfs//////////////////8VAAAAAAAAAAAAAAAAAAAAAADE////////////////&#10;//9IAAAAAAAAAAAAAAAAAAAAAACi//////////////////91AAAAAAAAAAAAAAAAAAAAAACD////&#10;//////////////+dAAAAAAAAAAAAAAAAAAAAAABp///////////////////DAAAAAAAAAAAAAAAA&#10;AAAAAABS///////////////////nDwAAAAAAAAAAAAAAAAAAAAA+////////////////////MwAA&#10;AAAAAAAAAAAAAAAAAAAr////////////////////WAAAAAAAAAAAAAAAAAAAAAAY////////////&#10;////////gQAAAAAAAAAAAAAAAAAAAAAF////////////////////rAAAAAAAAAAAAAAAAAAAAAAA&#10;////////////////////3iIAAAAAAAAAAAAAAAAAAAAA8v///////////////////1wAAAAAAAAA&#10;AAAAAAAAAAAA3////////////////////58AAAAAAAAAAAAAAAAAAAAAzP//////////////////&#10;/+hKAAAAAAAAAAAAAAAAAAAAt/////////////////////+gFgAAAAAAAAAAAAAAAAAAnP//////&#10;////////////////egIAAAAAAAAAAAAAAAAAd////////////////////////3oLAAAAAAAAAAAA&#10;AAAFTP////////////////////////+iV2h0gI2cq7zQ5///////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////t4///////////////&#10;////////////0qN6WDopIxwWDgYAAJ//////////////////////rFIOAAAAAAAAAAAAAAAAAGn/&#10;/////////////////+RDAAAAAAAAAAAAAAAAAAAAADT//////////////////3kAAAAAAAAAAAAA&#10;AAAAAAAAAADj/////////////////80AAAAAAAAAAAAAAAAAAAAAAACy//////////////////8T&#10;AAAAAAAAAAAAAAAAAAAAAACF//////////////////9PAAAAAAAAAAAAAAAAAAAAAABd////////&#10;//////////+DAAAAAAAAAAAAAAAAAAAAAAA6//////////////////+yAAAAAAAAAAAAAAAAAAAA&#10;AAAc///////////////////bAwAAAAAAAAAAAAAAAAAAAAAC////////////////////KgAAAAAA&#10;AAAAAAAAAAAAAAAA+///////////////////TwAAAAAAAAAAAAAAAAAAAAAA5///////////////&#10;////dAAAAAAAAAAAAAAAAAAAAAAA1P//////////////////mwAAAAAAAAAAAAAAAAAAAAAAwP//&#10;////////////////xAcAAAAAAAAAAAAAAAAAAAAArf//////////////////8DMAAAAAAAAAAAAA&#10;AAAAAAAAmv///////////////////2cAAAAAAAAAAAAAAAAAAAAAhv///////////////////6MA&#10;AAAAAAAAAAAAAAAAAAAAcv///////////////////+NEAAAAAAAAAAAAAAAAAAAAXP//////////&#10;//////////+RBgAAAAAAAAAAAAAAAAAAQf/////////////////////rXwAAAAAAAAAAAAAAAAAA&#10;Hf//////////////////////yksAAAAAAAAAAAAAAAAAAP///////////////////////8tXAAAM&#10;GCQxP05gdIunx///////////////////////////1+fy////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////69TNx8K+urezsK2pqKX////////////////////dflM/MCMZEQkCAAAA&#10;AAAAAADb/////////////////3YAAAAAAAAAAAAAAAAAAAAAAACn/////////////////7oAAAAA&#10;AAAAAAAAAAAAAAAAAAB1//////////////////8HAAAAAAAAAAAAAAAAAAAAAABG////////////&#10;//////9OAAAAAAAAAAAAAAAAAAAAAAAa//////////////////+MAAAAAAAAAAAAAAAAAAAAAAAA&#10;/f/////////////////BAAAAAAAAAAAAAAAAAAAAAAAA2//////////////////xGQAAAAAAAAAA&#10;AAAAAAAAAAAAvv//////////////////RAAAAAAAAAAAAAAAAAAAAAAApP//////////////////&#10;awAAAAAAAAAAAAAAAAAAAAAAjf//////////////////kQAAAAAAAAAAAAAAAAAAAAAAef//////&#10;////////////twAAAAAAAAAAAAAAAAAAAAAAZv//////////////////3iEAAAAAAAAAAAAAAAAA&#10;AAAAU////////////////////0oAAAAAAAAAAAAAAAAAAAAAP////////////////////3cAAAAA&#10;AAAAAAAAAAAAAAAAK////////////////////6wKAAAAAAAAAAAAAAAAAAAAFv//////////////&#10;/////+dFAAAAAAAAAAAAAAAAAAAAAP////////////////////+KAAAAAAAAAAAAAAAAAAAAAP//&#10;///////////////////WTQAAAAAAAAAAAAAAAAAAAP3/////////////////////py4AAAAAAAAA&#10;AAAAAAAAANX//////////////////////5gqAAAAAAAAAAAGGC1FYOD/////////////////////&#10;//+oY3SBj5yru83i+v//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////58u3qZ2V&#10;jomEgHx4dHBsaGWQ/////////////////7xqSC0ZCgAAAAAAAAAAAAAAAAAx////////////////&#10;//8AAAAAAAAAAAAAAAAAAAAAAAAD//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA3P//&#10;//////////////+OAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////OAAAAAAAAAAAAAAAA&#10;AAAAAAAAjf//////////////////KQAAAAAAAAAAAAAAAAAAAAAAa///////////////////WgAA&#10;AAAAAAAAAAAAAAAAAAAATv//////////////////hgAAAAAAAAAAAAAAAAAAAAAANP//////////&#10;////////rgAAAAAAAAAAAAAAAAAAAAAAHv//////////////////1BcAAAAAAAAAAAAAAAAAAAAA&#10;Cv//////////////////+j0AAAAAAAAAAAAAAAAAAAAAAP///////////////////2UAAAAAAAAA&#10;AAAAAAAAAAAAAP///////////////////44AAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/7wZAAAAAAAAAAAAAAAAAAAAAO////////////////////FOAAAAAAAAAAAAAAAAAAAAANj/////&#10;//////////////+LAAAAAAAAAAAAAAAAAAAAAL/////////////////////MQwAAAAAAAAAAAAAA&#10;AAAAAKH/////////////////////kRkAAAAAAAAAAAAAAAAAAHr/////////////////////8nQK&#10;AAAAAAAAAAAAAAAAEV///////////////////////+h0Ex8sOEVTYnKFm7TS9f//////////////&#10;////////////1+j0////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////79/Px7uzr6+zx///////////////////ZspmHeW1kXVZRS0ZBPDgyLSgjxP//////&#10;//////////9LJQsAAAAAAAAAAAAAAAAAAAAAkv////////////////+IAAAAAAAAAAAAAAAAAAAA&#10;AAAAZv/////////////////XAAAAAAAAAAAAAAAAAAAAAAAAPf//////////////////MwAAAAAA&#10;AAAAAAAAAAAAAAAAGP//////////////////bAAAAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;////nQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////yQwAAAAAAAAAAAAAAAAAAAAAAPb/&#10;////////////////8TUAAAAAAAAAAAAAAAAAAAAAAN///////////////////1sAAAAAAAAAAAAA&#10;AAAAAAAAAMv//////////////////4IAAAAAAAAAAAAAAAAAAAAAALf//////////////////6kG&#10;AAAAAAAAAAAAAAAAAAAAAKP//////////////////9MvAAAAAAAAAAAAAAAAAAAAAI3/////////&#10;//////////9eAAAAAAAAAAAAAAAAAAAAAHf///////////////////+TBwAAAAAAAAAAAAAAAAAA&#10;AF7////////////////////NQwAAAAAAAAAAAAAAAAAAAED/////////////////////hxAAAAAA&#10;AAAAAAAAAAAAABz/////////////////////2F4AAAAAAAAAAAAAAAAAAAD/////////////////&#10;/////79OAAAAAAAOHCw+UmqGpcj////////////////////////CfIyap7bF1uj9////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////u4dfPycO+uraxramnpqan&#10;rv////////////////++hm1bTEA3LygiHBYQCwQAAAAAFP/////////////////XBQAAAAAAAAAA&#10;AAAAAAAAAAAAAP//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAPb/////////////////&#10;dgAAAAAAAAAAAAAAAAAAAAAAANL/////////////////sAAAAAAAAAAAAAAAAAAAAAAAALL/////&#10;////////////4SQAAAAAAAAAAAAAAAAAAAAAAJb//////////////////1EAAAAAAAAAAAAAAAAA&#10;AAAAAHz//////////////////3kAAAAAAAAAAAAAAAAAAAAAAGb//////////////////6AAAAAA&#10;AAAAAAAAAAAAAAAAAFH//////////////////8cjAAAAAAAAAAAAAAAAAAAAADz/////////////&#10;/////+5LAAAAAAAAAAAAAAAAAAAAACf///////////////////90AAAAAAAAAAAAAAAAAAAAABD/&#10;//////////////////+jFgAAAAAAAAAAAAAAAAAAAAD////////////////////YTAAAAAAAAAAA&#10;AAAAAAAAAAD/////////////////////iA8AAAAAAAAAAAAAAAAAAAD/////////////////////&#10;y1MAAAAAAAAAAAAAAAAAAAD//////////////////////6U4AAAAAAAAAAAJHTROa4z/////////&#10;//////////////+ZOUNRX259jqC1y+X/////////////////////////////6/n/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////68y5rKGZkYuGgXx4dHBraGZmaPH/////////////////YUUy&#10;IxgOBgAAAAAAAAAAAAAAAJ7/////////////////fgAAAAAAAAAAAAAAAAAAAAAAAHX/////////&#10;////////wwAAAAAAAAAAAAAAAAAAAAAAAFL/////////////////+zcAAAAAAAAAAAAAAAAAAAAA&#10;ADL//////////////////2oAAAAAAAAAAAAAAAAAAAAAABb//////////////////5YAAAAAAAAA&#10;AAAAAAAAAAAAAAD//////////////////78bAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;/+ZCAAAAAAAAAAAAAAAAAAAAAAD///////////////////9pAAAAAAAAAAAAAAAAAAAAAAD/////&#10;//////////////+QAgAAAAAAAAAAAAAAAAAAAAD///////////////////+5LAAAAAAAAAAAAAAA&#10;AAAAAAD0///////////////////oXAAAAAAAAAAAAAAAAAAAAADZ////////////////////kRgA&#10;AAAAAAAAAAAAAAAAAAC8////////////////////ylMAAAAAAAAAAAAAAAAAAACd////////////&#10;/////////5guAAAAAAAAAAAAABApRmbE/////////////////////+5/HQwaKDdGV2l+la/M7v//&#10;///////////////////////noKq5yNjp/P//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////318Ovm4t/b2NTS0dDS1+D/////////////&#10;////zp6KfHFpYVtWUUxIQz46NjIvLjH/////////////////0iURAwAAAAAAAAAAAAAAAAAAAAD/&#10;/////////////////0IAAAAAAAAAAAAAAAAAAAAAAAD//////////////////30AAAAAAAAAAAAA&#10;AAAAAAAAAAD//////////////////7ALAAAAAAAAAAAAAAAAAAAAAAD2/////////////////905&#10;AAAAAAAAAAAAAAAAAAAAAADc//////////////////9iAAAAAAAAAAAAAAAAAAAAAADF////////&#10;//////////+JAAAAAAAAAAAAAAAAAAAAAACv//////////////////+vIgAAAAAAAAAAAAAAAAAA&#10;AACZ///////////////////WSAAAAAAAAAAAAAAAAAAAAACC////////////////////cgAAAAAA&#10;AAAAAAAAAAAAAABp////////////////////oSgAAAAAAAAAAAAAAAAAAABO////////////////&#10;////01wAAAAAAAAAAAAAAAAAAAAz/////////////////////5YuAAAAAAAAAAAAAAAVMlJ3////&#10;/////////////////+ByEwAAAQ8fL0JYcIuoyOz////////////////////////Kb25+jp6ww9jv&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////ng0sjAurWwrKilop+dm5ucoKf//////////////////4JkVktDPDYwKyciHRgT&#10;DgkEAADU/////////////////5IAAAAAAAAAAAAAAAAAAAAAAACt/////////////////8weAAAA&#10;AAAAAAAAAAAAAAAAAACL//////////////////tSAAAAAAAAAAAAAAAAAAAAAABt////////////&#10;//////+AAAAAAAAAAAAAAAAAAAAAAABR//////////////////+pGwAAAAAAAAAAAAAAAAAAAAA6&#10;///////////////////QQgAAAAAAAAAAAAAAAAAAAAAj///////////////////1aAAAAAAAAAAA&#10;AAAAAAAAAAAM////////////////////jxQAAAAAAAAAAAAAAAAAAAAA////////////////////&#10;uD4AAAAAAAAAAAAAAAAAAAAA////////////////////5W0DAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////583AAAAAAAAAAAAAAAQL1B0/////////////////////91yFAAAAAAGFypBWnWU&#10;ttr///////////////////////+8WERUZHWGmq/I4///////////////////////////////0s3h&#10;8f//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////Pv6+/3//////////////////////+65qJ2Wj4qG&#10;gn97eHZ0cnN1eH+Q/////////////////+tPOjAoIRsVEAsHAgAAAAAAAAAj////////////////&#10;//9pAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+bCgAAAAAAAAAAAAAAAAAAAAAA////&#10;///////////////IOQAAAAAAAAAAAAAAAAAAAAAA///////////////////wYwAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////ig4AAAAAAAAAAAAAAAAAAAAA////////////////////sDQA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////1VsAAAAAAAAAAAAAAAAAAAAA////////////&#10;/////////4UaAAAAAAAAAAAAAAAAAAAD7P///////////////////7FJAAAAAAAAAAAAAAAYOV2B&#10;/////////////////////+V7HgAAAAAADCE4Um+Ps9n///////////////////////+7WCk5SVps&#10;gJewze3/////////////////////////////s560xdfr////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;+u/n4dzZ1tTS0NDQ0dPZ4Ov3//////////////////+4in53cWxoZGFeW1lYV1dZXmVx////////&#10;//////////+/MR8WEAoFAAAAAAAAAAAAAAAA///////////////////tVgAAAAAAAAAAAAAAAAAA&#10;AAAA6P//////////////////ggQAAAAAAAAAAAAAAAAAAAAAzP//////////////////qy8AAAAA&#10;AAAAAAAAAAAAAAAAs///////////////////0lcAAAAAAAAAAAAAAAAAAAAAm///////////////&#10;////93wQAAAAAAAAAAAAAAAAAAAAhf///////////////////6I3AAAAAAAAAAAAAAAAAAUrlP//&#10;/////////////////8thAgAAAAAAAAAAAAwsUHae0f////////////////////WNMAAAAAAADSM7&#10;V3aZvuX////////////////////////DYxgqO0xfdI2nxuf/////////////////////////////&#10;qH+WqLvQ5/////////////////////////////////////3/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////3c7Fv7y5trSzsbKytbnAydXj&#10;////////////////////l2xkXllVUU9MSkhHRkhLUFlmof//////////////////pyYOBwIAAAAA&#10;AAAAAAAAAAAAVv//////////////////zlAAAAAAAAAAAAAAAAAAAAAAOv//////////////////&#10;9HkLAAAAAAAAAAAAAAAAAAAAIf///////////////////58yAAAAAAAAAAAAAAAAAAAADv//////&#10;/////////////8RYAAAAAAAAAAAAAAAACDFahP///////////////////+l/HwAAAAAAAAAABidL&#10;cZrC6f////////////////////+nSQAAAAACFy9KaIqu1fz////////////////////////TdR4m&#10;OEpedY+ry+//////////////////////////////rnKFmKzC2/b/////////////////////////&#10;/////////9/v////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////7+yqqajoaCfn6Gjpqy0wM3d7P///////////////////4pa&#10;U09LSEZEQ0JBQkNHTllpff///////////////////54uBgAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////8NWAAAAAAAAAAAAAAAAAAAVQf///////////////////+d7GgAAAAAAAAAAAAAJNGCL&#10;tP////////////////////+fPwAAAAAAAAAEJUpxmcLr///////////////////////GZg8AAAAT&#10;KkRig6fN9f/////////////////////////rjjUrPlFogZ283v//////////////////////////&#10;////vnZ/lKnB3Pn//////////////////////////////////9LY8///////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////9vLw7+/v8fP4/f//////////////////////&#10;//////iwn5qXlpaWmJufpKy2wtHh7v////////////////////6OUEpHRUREREVGR0tRWmiDqf//&#10;//////////////////+mQQEAAAAAAAAAAAc2Y4+64f/////////////////////GZQoAAAAAAAQn&#10;THOcxOz////////////////////////liC8AABMqRGKCpsz0////////////////////////////&#10;q1A2SmF7lrTW+v//////////////////////////////0od8mLHL6f//////////////////////&#10;/////////////9TO7f//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////7eXj4+Tm6O3x+f/////////////////////////////9sZSSkpWZnaOpsrzQ&#10;7f//////////////////////////nVNHSU1RVmBziq/W/P//////////////////////////slYA&#10;GjVQbYuu0vf/////////////////////////////zW8+X3uZt9f5////////////////////////&#10;////////7p+DpsLh/////////////////////////////////////+PO6///////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//8AAAD/7gAOQWRvYmUAZEAAAAAC/9sAhAABAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAgICAgICAgICAgIDAwMDAwMDAwMDAQEBAQEBAQEBAQECAgECAgMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwP/wAAUCAIfBPsEAREAAhEB&#10;AxEBBBEA/90ABACg/8QBogAAAAYCAwEAAAAAAAAAAAAABwgGBQQJAwoCAQALAQAABgMBAQEAAAAA&#10;AAAAAAAGBQQDBwIIAQkACgsQAAIBAwQBAwMCAwMDAgYJdQECAwQRBRIGIQcTIgAIMRRBMiMVCVFC&#10;FmEkMxdScYEYYpElQ6Gx8CY0cgoZwdE1J+FTNoLxkqJEVHNFRjdHYyhVVlcassLS4vJkg3SThGWj&#10;s8PT4yk4ZvN1Kjk6SElKWFlaZ2hpanZ3eHl6hYaHiImKlJWWl5iZmqSlpqeoqaq0tba3uLm6xMXG&#10;x8jJytTV1tfY2drk5ebn6Onq9PX29/j5+hEAAgEDAgQEAwUEBAQGBgVtAQIDEQQhEgUxBgAiE0FR&#10;BzJhFHEIQoEjkRVSoWIWMwmxJMHRQ3LwF+GCNCWSUxhjRPGisiY1GVQ2RWQnCnODk0Z0wtLi8lVl&#10;dVY3hIWjs8PT4/MpGpSktMTU5PSVpbXF1eX1KEdXZjh2hpamtsbW5vZnd4eXp7fH1+f3SFhoeIiY&#10;qLjI2Oj4OUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADgQBAAIRAxEEAAA/ACeZPrneO12y&#10;mS3N0nVY+LO1dZQbflyWGw9T/H6+npauelosVPR1CrEJaDFzzwqIoyUZiXNgvv6Z7G99o94O17ds&#10;2+7TJdRgeKkaJqgDVLNIrRvkEhas9McM9DLYfvMchWnLbbPHPBUxGNlJJIkZW00Lw1NaGtG9KU89&#10;yzrH5GfH7tb/AH6/XHb+2c3nNmYilz+7ds0OUjpa/bONqpFhmfLx1dEximirclFBKXlZVkspF2DA&#10;7/T9H1jLsXZO1aPbUb0dJiUztdDksPQR1ceTStlWbG43KyxCuFTQVcgfxSGSNkVlYOhIGO3P/JCb&#10;lunNV3c7RYQNPKYI5YkVg8WkMkrqoQLVk7gO2mK92MIt/wB1sxzfuG6JdkC4ftFW06W49pwafYCP&#10;Lqpr5P8AUvcOV3l3h2pJRbVwebzedXr3ZmSwWRyWYx8+zK2go62HM792w8yUldQZ2JKqmqZ6aalq&#10;KcRxSwTxSqh9iB3v8e9mdz4vZuy8NhMNh67PZDJ02TON27hRmIsZLtXNy0245EpjQUTnHZaGnhfR&#10;Da9UpP0sYT9lrnefavdeZJ94hi3HZhA2iR0iWO1lWeHUgDRPI+qJyVDMygjJ7QCp3X3Vs/aLbNx3&#10;QsksclsQGLMtZH7VXvWWlAWbAAIWnGnRIP5U/efdnRm9PlBluwWy++NgbW2xhRgsvV7oy0+0dmbn&#10;p+0tn7dz3X+2qvc1BlN4TLuvbe6GyVAtdk6wUwwsyKxWXUgHSfHfaXW3yYxW1sfs7HLg9sdO0IrM&#10;iu16Gtod0rWTHGtTTlhSUePzuNqHeqlaB5JKinZlMYKK4nux542nmX2/3VNy2qF96lvxKlFjUoqV&#10;LSKNDFoyuhKNQB21D+Hor5J967jnflG9vSoe4bAXxFVu1viFIVIXIFTWvVi8vyRzXb3wv3VlNxbj&#10;gj7H3T8hZcVS0FRn6nb8u1otu5HF7kos7gqOnizOWn2rNQY2mxsX3SClOTrdTzBD4mGKLbPWu3c/&#10;ka77bb+SpKcU+ill27jI4qTWhY0yT1VBD4YozHp8bF9TSD1fX2F9sO1c0bfHb2+w28M5dw1UQkEU&#10;ALDRSprWoPlwNcAzd4+YN5jt4rUSwu8tSVfUT5ZNRj7B0ndsZzsHsrqbB4bJ7LrtrZzLU+aimqzn&#10;phUZFDVJSplZ6bAVmQEmRlQGX7qGWFhGlgifRlls7cHUWeo6lKrbW3KOpiSW6nBYiWOFaiY0scMk&#10;MNE00lUS2qNIgzEkfQDUCnnLlK05RRt1u7a1FgpUM3hgE0oajHAVo5oBpJNDShJN05V5ksZLd2vZ&#10;X0mj5PpUdwehJpQ1Bx+3ovPyB6M7w62zuJzO2ppM/h6muw1Kyw5fKUWSmqsZRz5Z6ylyeRmTGUWL&#10;hpaeeKvmrHWP7aSRgHlVEdjotk7cjymVlzu3No4OiywaHH0QxGLO7cpHSQz1CtWTx0EkO1cPNGtn&#10;8a1OQn1L45YNJJg3ed63/nHeIdq5U2NYuXUbS0gSBo2JHdpYoCrZFFIZStWDArpaQNjhu7awhuvq&#10;JJViPeNTBUJ4EAmrenxaQadprVUl2d2tkN+YrbW1+mcdvLsGq2fRw1+7N2JUzJ0JsmozOXxOMq32&#10;5SVmSx2W7o7Rwkhk/h8VRNj9q0KvPJWU2SBjpjw25j9u0ebqazH7V2kmyaKmqK4+bauJp8XQU1Ni&#10;sqKkwvNC1flZnq/GjvI3lYPqLgJYorrlfl6xeK2uLRXkHdMzKEdiCaUKACiEam0gBlGkULEkw3nc&#10;UurOSE3ZS7FKEMWbuI4gcPkKnzz03dqdP0uQ6mxGE3pkt7Zr5Bbn3DtPbr19F2FkZ+w9z5XIdibG&#10;q6CeskwtNR7b2dicXtenrKpaGlpo8dAaXwQxM9U0sQXVG1dorlTkoMZj8vLk9vVuU2fsyqxGLx5p&#10;ch9z4cpm3qXpXWvy6YaomGKx7okK3knkZ3iiX2OebLGwj2bbbnaLSBoWkWgaLuJMbgGM1wQCT3hl&#10;pWq6tLK9sNz4s0K+MRpYK7ozd1KGncSKVGaAHHGnRvdwV2cqduYvC1jUextq7N7B23snuTt7CUmR&#10;3CMzg0xlTXbZ2HWRUGXx1biNqVnYGMxP959xU7zSuhix6QpDWVVTT9Um1doNLmI8nsbamUjxuV2v&#10;W7JEtGozeTwlbkaYbzxmVrhRhJKqix1PLPTwBf1RMNVmFiq/5bvTtMVmm3W8kMiAK/hZowYl2bUu&#10;I2C9i6WetAwXUDLQiudws4YI7sJPKp10xgV05yVr5kGtQPn0gdyZHujAR7Kymw93ZPbib52L2xtb&#10;uqSHGYaPY3X3ZWN2zmj0j2RgdvNU1slPgcpnK6lxuRcyS+V62kk/bEUuud3z1P1X1FsWv3XjNuLh&#10;cHQZWu3Blc9tmj2IuUxa5XETR0u2Nw4rdO0tx42twuTqxGtPLH9vNBVaeSHa0T+yfK24+5fvRte0&#10;3IRdidJCE0RaP02EZOoIHILEVQtVagAmpYBXYba63DdE2+ZirJJRizSHXpOCKSLTj6mvmMDoDv5f&#10;/wAu+3/mf2ZRdf8AYe8cXTbubZ+NwtF17vii3zUbW7Kh6x3YsWc7T6e35sfeXXOa2TurGQ17vnsX&#10;VLmaXI0wpRDNSrHKk9WPUdHjty77r99bni2lmslhsdLWYCv3HjFl23tKfJ1SRYytiwmIxtNRPPhs&#10;VHV1EVLSRSGsyK0+pVjQsvVr3e5D5a5H9sptl5V2CytN1uaI0vhKdaxUaVgrmXiCvkMBhksCk179&#10;LByrssXhwN4rfi1MQMhvxE+lPi4Hz62F+5to4TbnVFdszA43N0lHnqmkG6cXsmagj3jvbG0Civze&#10;NGb3RJlpHx+cFKlFlq6ulepiws9SIp1qvtmU6e7+n9k9wYXfO8NqYvI7fqNtZfblBR57C7T25jKh&#10;DjcPmcnW77q9uV9DVQV+PnycdPBLFHTUtQiSiQMwjaOTmPyqsW288XNnvFotxFPZyAMiRoFmDoUU&#10;BY9LGgPcVjGnUvcaAxNyhzD/AFeR493ujLcTF2CcfjdaANQj4a49fPqvbZfyG3Z8fdx/Hjo/sWTZ&#10;k1L3LsDs/P18OY3buDdGHGZp96deYPa/S20N8rBIuPrKnZ+ZymTo5MjWV61E2JmojoNRDPTk+7jQ&#10;dh0FZ15vTa+waDfu2sTi5cfurFU9LiKLdWNpq6CrpqqXHzYuZqOqrZKYK/hqGTyW/QLq3UX7u/Lv&#10;7j2Dbd+3nZo2sZZSrx+BFLRmBWoIAoqAglWUmhJ1YxMvKlvc3t0t4rr9MDVUIAJ+RYUNPs6sc6B2&#10;BgeusVk8hsTPbnyOyt15uuzkW2NyVAyuS2nlKwRrXYykyZljqBh6IwDxU9T9xVL5STUMuhQCu28Q&#10;3Um9tsb5bbkdBuSlmirs1suuw1GMRmdpvFJDkpo6ueWaSWaeAHQiag0pS1hf3kFvPLPJnOezbpsR&#10;2bb5dsyIrlEjDx3FewlRHwUmlCQKFsE0IHfuRNb7xshMMA1rHxUBQGGPTUf29CvvDCYTtTaG5tq/&#10;extjcrQ1mOGVoaqGWswufiVHo50pvGfDX4yqEc6a2J1IAV5uLSBSYTsbFYrH4bYuyYtv5vGwbk2b&#10;UYTBUVNHjcrTVdMy4jcGQqpoNdPuF52pPtkQyQVbQyqWCsDhjd8r7Jydu8+434thJBIbe5jniTVI&#10;rK4WSIisaCNtLB/DJcVQ5ZSIA5Zsvor8zzXzCMYOqpBPyAIPVXNXSYX4/wC46nszK9lbzq85gs5U&#10;7E7jx3YM0+Q/vJsmXA5WRt2bGxWJo2o8Dk9jVMVPkTlJ6aemq8VFX0U6CWennhBbC9J5rJ7up6ra&#10;O3KDb1ZV5ZdrVWGzmF29n8ziarMVlMlVkKWKtx0MS52koaeeSJ4CyQ0flLhyQyKfcXd+UV9ubq7m&#10;gslm8EvHLHAkaGnaMhXPaGOTVSc6cdJ/cS62qw22DdNzu62hkKgVdQSBqHcpBzp06SDx4noz+7O/&#10;uqaDqP8AvNv/AHTQ7jweF2Ple1qLP7YqMptba+5Nu7Sop6vzzz43J11QMXJWTUlOKeWfRV1cyoYy&#10;t092J9i9LbQ26tPkdu7P2hmsxgcRjqTPYWWkohUHGJLTtXZVhFSaGmDIVeJViXRKwLA6T758Hct3&#10;3awF1u+zxjbp59KymKOKJ1jIcKqgMxIC6tRI1DUA2dJA/JvMFk6W8cXiAvJqVwxevHgWwBw/D+fW&#10;uD8QvmP2N2tUZPZvfWc7C2TsXtnsjeOS6j7lpsBjMLgTvepxWWXbmwaCGplrpYoosaGraWuq5KqK&#10;bIUdOnhYFl9l52ZkNt4TFbb7F6z6121uOhrKsVe4NtSUdVTCPZcuVhoMlkNvUWVbJxNldtTt93VF&#10;kPmpI3SMhiPd+Zts2a+2a8utktYbmM25LmP9PwgtAWUOzBjGWqRTuFQpBp1NsHMFw9jucN+4a2eN&#10;o69qsdSniVSvCvCn29HR+VPR1D3xhN5dG91dq7q2nkJJdv7Z6l7qoYtrQbhh7nGHywwkXYme25jN&#10;tNPs/ftPUtjqKlPjiFc6NJEjiJ/dt238T0t2fsGjep2tsiriMdBk8LlKPA4Rmb7aeKq0UxpsbCDI&#10;DA0b6mJsSOPYC5T3602D6VLpYShDqSyD9RTGy8GVlwSKHtFc1x1yO95PbTnjlHnabm/2+nun215G&#10;eUIzsiGQGPJllbFXxRDmhHVJXxh+VHZ3xu3huH44/ITcOXwlbSU+6+ucvit75vMU6ZSircVksX97&#10;WGCCsaCninmp5oGjmRLtrDft2Ys3a/T+x6rPZLJbY25hYK/DV9Edy4/+7sVIuQxMANUYIZogpWZX&#10;hWSKWIPcoUdWVz7mjkA2Jsbj977RZmxa2l0OdLDxCVEZwisHOojUr0IqgywIy2+7d7ry7aNnsrq5&#10;8WaRdLqZDqDUNah0cKoYA6cMaVBxQmj6B7V7M2ZtDE7U7qixma6x3ztvds/RG+581jN0rtPduZq4&#10;Nr4KtytLXQUy/wAOmizjw1dNM8bPHIskMsUkeotOytvbbP8AEHqtqbTrqDKr/G8NWUu1sVTNBBEf&#10;tKihqFlWaUyA1AIIVQbFjyAPZJzdsu0Xt1y3cbbHGLeMSQHUhA7tMitUsdVWjEQLBiY5JAxXFc49&#10;wsNv51VSHCzPTzJH/GQnHolHzFxU2OreqaXaO8N57S3J1nl6npjs/A7p3vmc7Hlcnn0O5dvb2wtV&#10;S0+PoGx0hwMtNOrvO0EVSoVNIaRRNyGy9ipjfuKPZm0I6uUkM1TgsY/kqGAiijlb7NRp1S/g3/of&#10;wYP5Wsbm85/lsd5GnZUUgvGIwQoOaELXIwaDIJHDpVy/y5t/LV0YrqIlfVmb/BVv8OPKnVZvXu9u&#10;xd0do0GF3v2n2TU7dwNdWU1TFtDcGUE2M2zjo6jKZnK4+SSraJKuWmx/icJSuZKeR/ISoA9gFktg&#10;YCt6irMVRUWBz2bFS1DjKvI4TArknqv4hCywCqo8ViZDUY6MvLGwijMnjCNcEn3L/KWw7Tyj7n30&#10;m12ay2FzbTEM6gaE8GRgxLihBKhdNBUsGIXSK29xDZvZWTWMgEJBZ6cRQGg8qCvHj1dj0/uz/Rx/&#10;NUwm6qjZ+Z666py3Xf8Aenei7cze5ztagwi7MzXm3Vl8TlMvn8LjcVvDJR0dJWUUTzQQPN54vG63&#10;UwfXvU+0qbG4ylbZm2BURwwh4Tt7FMZJBGvkBaalMpfVc3Zmv7APv9u1ne3/ANPt1uhSOEjUNOSR&#10;/Rx+zOOPWMz818u7Hb30+6suoajmR1qajFAo/wAPVXX8wPv3sXtHunPSbV3lu2vx611ZBQZLG7jq&#10;1hqyKhvHJRQYuooaGkgeIqEQBdIUuFuvIn1HWe2Uq4JG2btVKVI6rUr7YwZYt4W8YYCnTWqPZvye&#10;PeMGw7fY2e33t09mZr0SxdudIGsF2YtqzpBVfUtTol3T3O5Q3Pl7dNr2bcIYd6ljjEJDu7AmVNfa&#10;wz+nrpwzTNKgkd2/ne1qZ48nuLMdm5GmxuWxjVc0m6MtR4x8fTTE1YqchHLLIks8LFQDZbXOln0k&#10;IDdPTHX+dwLLNtfCRVi5DGVUGbxuExdFWUclDWxSpKIIaQR1UFzoljk1q0RYf1vkH7e+5+2cqb6L&#10;K9sIYYmtHP0MmiTxZHZNCmdomZMA0pQAn5DqO02LnCdoDa7jJcRTTAFTGADGUcEAB1KmtDqGQQKU&#10;6sr+M/8AMJzXS3a1QqO1H19jeuOxaOfrfem5czunA7nnzWBeoEEO58iVy2ErxLQK1G9KsQjrfFew&#10;uQH2z6TJdL5fI5Gv6/6735sZKLI1GUGC2lhsLkKKaSanCZSeiOOyD1clLHqkaOJk8ukgFTY+8iLL&#10;mT2r92IRs0Fr+4ObjKogS6VJo5QqM7CORRGuk6aVYAmopnBAfv8AfdIv955WtN+2K9urLe6A4kuJ&#10;KioJFGulQDzqUYigORUG8740/wA0P4ufMOn271vX74338c+3KncG3cPgcB2puSDeG091UVJR5GeX&#10;b+G7B/g+Llx9PnBB4RPUx+Sl1Lcygke3P5G9QdJ/Ljrgw9eY7a2C7D2xlKfP9ebhjwNFQV+L3jg0&#10;ORXG7gxaQ0k8+38vHA1HVR+oGmmd1VZERgUcjQ7z7Me491f71tUM3LlzZj6iArG0bK8ix+ILhg+g&#10;kuCqJHpKa1BVirrj17Ocxe4vs9uK3G8S3M1jFpjIkcglMrrH9qrZIck940gA5I6lbL7O7H+A3yWo&#10;91b8w+b/ANEHY+zMrJ3ZtKn3TnN0deZnaWf3Bhdu4fObV3VN5qfG71wsmYFVTweOOKujSSjWWnNQ&#10;KmEoXx/29trP72rsNuraOE272TtDFTYneG0s3g8ZJkWq0mhSryu32KRw123JpVV0tHIytp1PcWMu&#10;e8Y2eflSPc7W2tBsVw5QRRwhVbVQxo06rrjJI0l9OliQP0+J6Z8ue8t7zPy9DdzSAWDKCrdjUXh3&#10;Dw1JNacCOl9/NY3zU7Q+K9NX7Erv7zdadp77osz1vu/Y9XkMPt/HU8Eb1mB2zu6uh/i2Zo9ziHyx&#10;NVmroaeUsYnjUOLntn6y2bmZKSoyXWu3q5aWphkhqaXbmJjqXlo45JKWWCkhEMcssTqJFR/SwQ3s&#10;bEY4e2fJmzbTsogsNwgttvSZ3kt5VLxqxdXctI5L6GpTUWIU0IXrGn3O9173bYrvYl5p0NMWWlKV&#10;D4Xgh8/Rh1TJ8UJO2Mj/ABPMbU71ymOny2Clwm5Mbubc2ZyGBwVBkq6i/iuOr8nko2FJTVlDFJQP&#10;U07JMPugAxUsrFNmx2zd2z5Cordl9f72w8OzOxcjU4HH4I7J31tOlj+1x6TVmVj+5ps+1J91oSJa&#10;aNTJIt9S3U5RXFtsG37fFDaTHZIZJ7EJcvbxXcVwTIHbwYirPD2KwaRiwRirUPDqE7Sfc7ZjeQbr&#10;c2xMyosrEyxyDSzLpRiNAJUcS9eHb1s1yYzMdSUuD2zjt67/AOkM5l+2fjRtzFbuzFPQdwdU9u5F&#10;Mq2dymCwG15QuS2LRZ+lxb09VXtWB6bypPFJC0d/ap23gdtbL3fR0mBG3900eSyOw9nS7U3ntTbt&#10;Bu/HxzR1UrTYfIUuPpqSeJUi1yeSOaWSOM2K/Q1O08uX3L94l7yulpDbWt3eC9t6S2soSn9orK0g&#10;eStQEqoyaCgHRHuqbtzBYjxZ5re5QtKGWWRo2NCO9SylTU1BD0D6VI0kkNG6Tjd4dW7wz/bG2pNi&#10;SYzZnfncyb+6d3VuDcXTlUKaKkpCm46GesOXmz2VpKuS0NMVggkF1YAE+yb9pdJ7Q67+QfYOFxm3&#10;sMmG7NxS9g4HBnFQLBj67D5jGpuLH4tlH29F54qzVohVbFbgce5s9vbraN05R2h35ct1ay/RkmCR&#10;spVo3CO6NH/FpxwIrgdT97P833Z2q0S+uX1REIWZ2JGmorSrV1eeejdfGPtao7M+POwMrkswazcm&#10;w5n2dunOmaWrp6ujqsHkaXAbhyUORSSokpslOY7RSliQNDEqT7Rmc2Dt6ryMlRj9k42HPVsUmMGO&#10;eGmq2g8gDPJFQ1WvF1VVVmMIrfbhtTXYn6GQdu2bl63Pjy2dqbRF1a/AQIwHkaKGAHxYYGgIBAJ6&#10;zJ5e5+jie0j0CaJiFXNAWYgCo018/XobcHWQ4HFS1Wa3IP7vYaE5ety/8OXG0mQp6W7JGaimVq2h&#10;xuIRmme8zIsaEqAOPZz+negtt4yiw8e8NvbOG4s3ga2kz8g2/hlpcbX1MY8U9AkGOBmNBCG/YnDR&#10;O5BsGCsMZuctyst53G+uuX7OFNohloipHE7njh3aMFgTRlZdBUL3BxVGiv3+533R+WbuXa9ol1KV&#10;GJFwdQAIoqnDaTx4VHn1R/238xajtfsvcM3Wm5s1j+tur+ytr5LaZxs2UqZd8YPHzzwZ6k3BU5bN&#10;OaTB53ISU8kNbjWgrIKeFw/liaSGQ5mC2505s/bdPX4zamGwc8dZQUzIu38Rk6t6ZZVppp8jS5PH&#10;Ov2rpIfJJGxK31WJUe4o3ja5dz3WOyv9tt7oyq1KRqg1HJCFCoBABPcBwoBmh5jR8q+6PuDu91a/&#10;ue9v30udInaJAOIAKSA1xirdMW/O2N9DtDGbQyve2y9xzVeLzFZGcnh8vgsQMq1FJlYoNr7hwGWr&#10;Cu4aAUuqjpamGOSWRPGJl1n2xdu5PYu1MNW7npOvdtZulkzmDxY+w23tmmp0jz2bx+GG5MhMcXTe&#10;LF4WCvapqACG8UTAAm3vHO8i3fma7/qntu1xNJLKVKlVLpGpyEVguaAsx110hvtGavtN7Uxcj22w&#10;tvV3Mm8taEtA0krGN2GVLNLIG0Cp4Dh1Rp19n+7vnn8h8v0rme3dyYbD0w3rn0mOWzM258zj+uNv&#10;Zvd69cbDxL1NKDn941uBholqqiUmlilaUhygjcLth9RbR3B2Zld/TYDFzbM2rlaySgxk+Aw9di8x&#10;LW0s8NdKtKKOJ1xuPEmmn0FTHq1aZSAPeQnJdhdcte3NpypzBsSRcz3Ca3kbw9a1YONLBCeKgAMx&#10;LCoZqHqPPvG87LuN9/VnY7uRVljCalcq8dHXTwAGSKNkVFaU49XXdR7z330Z8IOsOltyml218h+w&#10;tgYqHcmaTJ1GF3NtlcPXU1fiky+fq6vNvXb2z0dJ5ci0pNNVmMxA0gfWDb5HanV+OpqauOxdm0El&#10;fTTNLS/wfDvDSU0S/ojYYemVoyp1arI4AIv7gbm3fIL2K75bsLaOTcIpFDSKoJEjMAFOAWOogFQC&#10;vn5dQ17Me1vP2/3W5bit7dvFHOgDKS3GrGoaeoGlWxStf2dVG/OH5zbm3LQ7b6l2/u/cG7ZNtRGm&#10;nyuNrcxi83urclfJHjhSuaesq61qtJakpoieelncgGO3K1wd0b82JWUO6cFDsLbMe06jXQTVmOos&#10;bjK+soZA0VZWQ1cWNpcjRTRhrkxS2C3tqNveVfsv91zYLIbLzLzTALrnYlZqyKSkTAdiCNH8JlAJ&#10;ozJqrRhpIBHaH222HcNm2K2t7+srLGRSgGCKAmrN3U4/Py6s9/lzfyvMrtSv6j7v7J7K3ZuDvikp&#10;W3fR7d3TNltybf2FuCSILicNS4Vtxybay1LBDVNKrVVIk5qoo5kMJj9lf2htzZmRoMlvDZFHhauu&#10;mr44v4VLisXkIKPF0dVEJYmEuPhqKdPtgxMmpWLANa4scuN32La7ebb9k37l60jtBESJBEqM8jIa&#10;ZoQc+VOGK56FW4cvW26YvUrYH4lGKGoIGpWBp/Pq8/fmQyNJmcH1r2fiqddvU+KWofdtNU12FkrN&#10;x1dHM0ApoTX1tLk6yeo/aMEokjCOUOsE+xH3nT7Ar8Vj9myY7Y+V3DvGGppqMnA454sbWLUQ00db&#10;KyUytUU2LEpkYcOpQMCCL+wXtnJ1mst7fx7BDBa2iBipjQ6l0k0AYZZjQCuKmnn0AhJe7BcXdvtF&#10;kVVUJWjEjiP9+B8/n0WHqTaO8MJvjdXaS7d3xsXY/UgpMhKqZWWoqd8Yd8RkMpkaTHYOqnanoMtX&#10;1dHFEgEmhlkaMMVYggVR7J2xW9udvRVuFgraSeu2XtbB7oxtLGlPjN0UlocKavDLDLItBlMosSCR&#10;Do1MolTSWIjPlHcdv2HdOaLnetntItm+sjYRvBGw8MqyPEpCeeqgIAFaYHxAHbjuUdzqbmScqAWc&#10;qSQaAEmhjKLjjlTw6MBgd1121emulsvQQ7d2pFUYrP8AYO8uqcrAKysk2JVU8y7tgxu5ENHjYa7b&#10;mKq5aiRSheVImCuPr7sK7n2VtzYHxql23hdrbVbcWTx23evcdVyYDFrVyZfdeVx222qkkkgMjupy&#10;Rcuz3ABPFrjEm5Ftzr77PutpBGdsE0sy9ieG8ciPFH2qq0ZHkXRigfSdJ6i32vniur3fNx3W4b6T&#10;xCUBLkhUcNqFGGBpzWvbXrV2+MW+ch8qv51OD7MyW4t21nT21N09pfI3OfY5nIVO3aDbGwtobn3T&#10;tmir6Cm8QWipcxj6WJadYgruVXSb6TX7T9S79+SXyVwmP62wGzOuutupMnhKNt8Vm0sBul8zVbde&#10;J8nFjXq8ZTJmXlSnf7VmqGSKfQ516dJIvd7laX9+fXbZbxrYoy9yRgVfUNTZ1Y8wDUU+eehdzJ7v&#10;7PyFy9fbhb3S3EqmqRg6XY0Jp3JJpGOOer7K3sfpz4afCXfE/eOXznee9/kcmdy24+uMdmM315V1&#10;1J3BWfwuPD1uKx24a6s632/S02Y01tdRgVKUweVUYrb3aztH47dVbHwNDgsfgcdksLjzRyz1uYw+&#10;OrMjn63yI6ZXLZCSmasq1kl9csLqE1WUroupQb/PsvK91NcXVhFNefS1t0IodQXUQHJIMooSzMgD&#10;AFRpUkdY6bFz9zX7v7glzdTNDWYIApVioJpQKiwBsZrU0A1UqB1rofLv5hdxYHf2bz2Ykxsfce5d&#10;mZyg25idrZvO4nbvVGzKnHyQ1Wy9obSr81ktuYrN47Ds0dPnIZBUy06yP5BOyyLL35hduNj63D7M&#10;2p1vjM+sEcs1bltq0eTgp6WIrJUF6SkGKkSqemVhCSxVWsWVgCpAXJPJm4bjuq848zys+yrKTFGY&#10;kKnU1AWIeuhWIFamvmpHWcnJPtuuy7dYy7mjvI6KKksOPnQP5dV0fGGGo3NvHa/dHyaynyD3P0RN&#10;ugYvBYjY3Yjbdy24N1S1YpaSlqanMYvclNPtioy7xpUJTBama4VaiNm1AJY+vmrBSPlKfZtJg6lf&#10;FKuz+vMbQ5dvIRCtRVZzcGUz8UNGpe7hKLygfpce5yfkSSIiXYd2gnlbwx4jQqaFqBFeJn0FKkak&#10;/Ee0AV6zq5I5KitdlR7LwxI6ihdA7ahwqGNCD5g1r1bHQVXWW0MnvWbqrb29t99nY77PJ4Cq+V3y&#10;ErNz7EoclRTw5ir29iumOlNh9OwZ2tyNNSPSwUtRuOKjnkdY2gbV4yFnUGxOkt67akrajZqfwrLb&#10;q3BUbPWSo3KGzW1KHJtLg8/WzyZeWrmOYjjSZ0aZISDoWFYyU9luy8q857nIvjhY4RGyqywxDOoH&#10;SrGoVMUZSDq+XDo+teS+bUae6muI2iHClvAhGeCtqIA/2v8ALHQ3/Ieu/mLbG3JhsbtXemwsHLsX&#10;q/r+n7M3xgNh9EVY292tuCloG3fszYX3uyqddtYHZlTJLSUkclFPVQRqJZ5550EnsSf7s9dwtRUO&#10;E622vjEErRuj7Sw9Pj6S5KfcilihSNgzkEuQzk+8oth5Qt7GylW/FvJEGLLRE8Vj8R1MlBQkfCqK&#10;vlToCc7+2fOu+X9ku2wOsKyUOlInwQakiorn0pTyx0/ba6z7/iod2Z/tPu/Pb+pZjQ12OqMV2PW5&#10;be+dlinhyc+Nq83DRlFhRIGBxlNT0VG4GgWX0++qjZuxqyVMSmz9mRzyw+GGrxuGxFNMsxQpqVqm&#10;hq9RW9xa4uLkcexBa7NZWvj7g9oJITJq0TRoVArWgCKlB5DVU0xXqYNu9n3seVZRvt33CGhDwKR9&#10;vZIhGfmehf2rtrsLZW2sz2jnuyu2pcZTV38cyW1eyYqrPQU+LSrSukxrUe1sxt6GjxrSRrG7DSwj&#10;JVW59h1TdSbK2dNTU2bqKeokkq6WKmjrsBtlvOZZkgSBpIMf56pp2kCgtHa5vx9QaX2+csTIHOwb&#10;bCh7KlCGLHAIUg+fnWg6xm3jlTlHljVIJ0mcKTjWvDP8b+nz+zoZMv8AJnO9zYfJZLrbq7bEdDFt&#10;+vrs3V0GY3smZwZXHzTVdfSY6tqhg8amPVTLN46+V0jViusgI0+n6j2QcU7ZPaW3F3DUUlZk6mIY&#10;ujo6qkrIVepqKFWijmKCEIVHqcW+nsDbbPs8+4pe7LsVtPAiGsihdLlhpGHQjuJovoSCa0oQtNZ2&#10;t0Ekitl+lPzLf5B0FTfKnemQ39iqzYtflazp2n3Nt3aG3MzDVLn8DuXbuckixmE3JNHkqKAlah6i&#10;OecqiuoBUFm59iDhNqbDpdp4fK1eG2qapcRFJUTVGBxUFNBjmniqchXTzfYoPHFAjanIDaLkWPPs&#10;BycvbrJv+630mwq1ssSsTSJjLOqVRBGEjClJNJI1hXpQ0BI6j3d+RtweZp7OBvDGcVpxp/FTohXb&#10;WU7dzXyY7z2ljNubtOwsfvmuq8TLhty12U3Bn9/Y7bmUxGydo4LGnKeaknk3NPSsIGqpKZqlVia8&#10;LMpDbAdTbU3rlarJ7n29tWkxMecqspt3a8WIpIYslSrVNUwZzeE0IgWvariXyR0AC0NOh0ypUAHU&#10;9uK3VvYS7jzTyvIm22emJYz4SF3qEWuhTVWJGquAx00I7wn2vYnaeHcbuBmltF0lcj5YIYD9qt+f&#10;Rpu8/kh2N8ctipt3atDvXLz0OzNtdf797WxufWsn2luSTHU+B/0c9HU02Ar6nGxxbgljoshm6hJ8&#10;zWVfopKmg8gqIuW5uosTX43bue2mu0MM+3oBuDKdnZTY+DyW26zaNQhrc5hIsHF9nU5moOL8slGU&#10;kp46SrWOVhKqGJ8ar/nNuYubH5Otdme63u4aGNSfDXDuqxuVjTQiUILCtTxYMe0iOLebTct1Syjj&#10;jMhoNIoSpHHNF6DPZ/yYno9y9i0na2xt556XuHfGE6b64+CeA7E3bB2zP2ztDclDtfbu5M12ji8j&#10;BS9MRZbcsENBlCXyzZWhqZg8bGQ+1lsraWzNzdf1OWyewtt47Kb+xkkO3hUjHZvc25MXVoThtyVg&#10;pMHtiDbLrSFag0NFBH9vIBeaUrdq7f7S2cXPctntl6txt1pLP+8LlYWjjtWjVh4DJLK5JlUETFWK&#10;pVmiK0HQB579xbflPdEtDRgkbBhUKAa/iYxvp+0V/wBKegh3vWd1Yz5U7V2th+1azOdafDvspK3s&#10;/ObR2pket+i+pH2jLJT7v6lwtBu3d3a+c7R3Bu+aKXH1m49zZfLaop5AlLGWBQd9o9P9V7Gxo+62&#10;bs+gosdA0sONi2riYqVamQ+aWpiX7d6mtr6h7nVLLJI5PLXN/cS83243q427YOStvWee6lVXdGK6&#10;Y60c0KllPoa6q/Ca06jPYuV915o3iLmd7wizWRZMgn4XDBah1DA0oRoBI9Oqt/kb83O+Pk7u/Lde&#10;bKzG+MxvLe+TyUWS3JBvatqdz5/CSpNS0mCy9TS02F2ntPC0FM48n8MxtLDGyXRCwU+yydr7u6p6&#10;lw1RuPde0NuZHa2NzSybB2fjcXiqvcPam48pUCbCYxI6bFvJT4LHVkkayKsbxuUvJqj1RsJuYfbn&#10;dNw3DYuW4rZn5pu7CGWeaJUaOF4kHiosZ0hg7AqyiQFFJKmg0GYd63qBreHarBkNzhSPNRUVLUH7&#10;KEEeterQvjl0F3p8ht8YfAde7s3Ds35Idr9W4La/ye7eraTLYnrf4VdWbexFPt7srK7Yerz8ozHd&#10;+/YI54qCpappZKGOrLAwTIKuMLOj+nMRR5DcHcPaey8bJ3B2LtWmrNw4RKbE1W1NiSRRxfxDaW0Y&#10;f4aJMdTtMD6pDUyqgK+TT7zV5W9p9t2W72y+FhAJXkUSK6a0VSOwRrIXeivpPc5rT4qY6Q2nJ1w1&#10;vGqyl40IJIqGNDWuCFI9RQVHpx6sI+SO78lX4TofoH477yXEfHbpjsDbe06HIV9XlP739mSSYy23&#10;+wd01vmo03GIcl4at/LFA9bWASN42NgYFtmbYOQx9LTbNwdG1KRUyRviMKuMaKWEpH99WS0UjxqZ&#10;XGo6WcHkAn2Od3flza9uvL2e0t5pTGdCLGokkYHCJjBJ4GoVeLnSD16UNat9OunHrUHhT1PRbcvv&#10;fG4nZG+t0bi3t/fCDccOQ23gmxZz83Y1RWYvJ/cPRbY25j8jQx5CvaClb7eQ1MCLJpEs0KarB3ub&#10;Z2ztw7iretqTBYKllzeH8W6c1h6Khxe68btXMR/b19XtephpppdpaIagilkVmqy+ltd/ePV/yYPc&#10;Opu7SGPVG2pNICjGmtYyhanlgUPAD4gT8ybTeXe3Pf6G+lIoAMAv6khlP8uhG6tr5ofj/k/kXvOq&#10;lysu0slkYuoOlc/WZDcPWOU7i2z5k29hO7TR5DBVXd25nqqRVyZhloMNSDyCmp1dI5lU9BsbqqPI&#10;Y/Z2J6z21isPjoabwUuOocHDBjaNdAWoldqAzVs7sNU0rWlmYlmYkn3kBy3yBtHJHLEVrtVlaK4H&#10;4oWOthxPc7MK5oNRA869Rxsl3bbNHdXW53GstVquzCmCcaaD+XSurZO/Nn9ebi7mqO8Ydyb63BVZ&#10;mbJZLc+2NxZA723TVSzTVVPTUlHlng2rioJWY46giSajx8apCimNffHEdb9awZOTJthcZhBHLKk1&#10;JkNt4aSBSSY2hWd45Ck3N7qSo/x9nnMFjf3VhbxbbtFqx1K50LGGZaVI0+Eafka9NWPOe0328vDt&#10;WkzR0chWZsKc1Uqo8ull3Hvn5JVHVOK25S7exPaDZKixtVQZnbu48riK+up1WKsNTLjqelQU9PCy&#10;6mV1aV1BQgX4dNx7FwONkyNZSYHCTCspBNjETbeEaAogCCmgYUwkE7Q+pmPGrkC3HsLbFt/L29bp&#10;HZ7ttNqZg9GWmkR0zwCqSSMmrceB8usiOXhY77Yw3DkLJXGDWg9aGgP5HotPx+37t/tWLa+0N1Uc&#10;9FmdqZp6bsKLKbt3BT12FyVSjVVXuesp5DHRVGOpK5jGlKqRkU3p82r1e1VtTaO0MpAYYtjYLyUi&#10;CGoyVZt/DkTuqASGMrSRtMUIP9kLx7DnPe2cv8v3+3TvHaeHK9RCqkKqrkF5ArFaketfl0bbnzPb&#10;7eGtYYopCBT4lqPnmP8Ay9FT+XeSynU26sfuHIdsVU2K3NkpMtg+qtsZ/c1NBjkMzT0dTkap6nJD&#10;F/dAKxRmL3NlVRyGet642pPLjvtNrbZovHOJJk/ge33kmKy+p54DjWVoWX+ypQ2/Psd2QsLprh5d&#10;thWIRnt8NSDqXt7ivAVqCCfn6dY4c98s3fMMjXoEqR0JrU0/4wydHF6m+S+T2tSbxlzuXzm40nxL&#10;RYx4ardi0OGpZsOTDDQ5aqyE7mtVmGqSZJ1VvUE4t7Kp2TtrC7gkrqmj2nBDkaPKVsf2ybVwMeIr&#10;6TG1MjJTSmQ0c1PUzQw2EkWoAm4U/T3OXKuy8vbeYoLjb9vNq0S1NKyI0igFgRGVKqTWhoaD4vPo&#10;q5TROX3trJxrQkVq7V/Ouo0/MH5jj1eL8fauj2XR7eoJc5tyuwOS21g6kZJt0ZrL7oxuT3Bj6dZK&#10;mlWKnqaOqx0VTVfuR1AiOkG7L7h9aZ/F5Gt3LHndh4WnpJZaWpxVM22sVj6+kUGP7xatmhmImQat&#10;aBmBH0A9qOavbvl60g2mSxtrd5wGWQhEaM1rpIoBjhk/s6HdxuMlxDJHG36f8JOB/l/n0wfID47U&#10;bY3rnMbK3zUGuxlHkKDMNV5muzWKz/kpJmxQSigmjjiZKkxmlnVkeJtJkZwGuYykh64ONjzlVsrb&#10;tNHgcbPIRBgsWagNGrCndUgowtSajgopAKg8jj3Fd3yhbNPJt8dlbtHcyhSGjUDTXup6eeRTqRPb&#10;XkX97Wtw7kyMyUNQf5UcdVib96e7iqdyZnqfbW9Mvl/9Mu9aChqJqvI5GfG0uJqJIo88jDIZeKtx&#10;1Vj7yxyTU0wUyqTGLWPtXbV2hsPM0NPncdtrbtVj2RaqVRt/EGV/Imu7wmiHK3/w9h3mKHZdhvY9&#10;o3Xb7eG6disZZFCV4U1U4elf29B/nDkm5sZbxELjw2OmgOKHh8daD5mvz6LL8juzN4dU7wrulN+5&#10;qv2tvLMONvYDIyZrK0eHo4IpfBGKbMtkK/8AbdVv5SL83Atx7x1HVnXe6KiQx7WwYijmkaqT+C0E&#10;EiKSRIqhKeMRjnj6j29LeWHL1qs1xtloHYARkRxuHPlnRxPRdsWw39uitIupWFTWv+DV04S/K3tb&#10;487Xx0u48mPuchgYBgaukrnz2KytUsa1kUhq3Dy1Ek0RBjKIoYkXI/Ae7p6P2ztzGRZTbdBgxNQs&#10;JfstwY+lqseKOOW8kemnpFmj1ID6wSwv7FO07ps27393Y33LNqa9oeGKJG1FKgglSDQ4pTj0Xb3Y&#10;Jdx3W3NbEzE9ul2U4PoGofz6Nd8d/nTku5d55rZvZOzI1psrLDhod1dWUUWM3Rkc7W0qQpXNHlch&#10;JRPKlTIL04JUW9R9wc/191vh8dtebGdbbUg3Jjq2KKkq6qOL+D1clRpkh+8jNG8stIrONLtcj8j2&#10;qsLRby63lLwRNtbwkuqW8IkXSO4I1KA0FCAB9vQO5b5R32bnmU3d1IduZk7KAU7hWras14HA6GnZ&#10;HZPafYOa7ootxdt7nyHXG59u19XUbVwG2cWOwcD/AA6N6Woo8Tk1r4MZTZetggK1MMMarG7NpYEB&#10;vdEn8/7buG2xuX4ZZGhp8dQGvl7hmyT4Ohx8cevHV3TpZ4UipIhUNGZnKLMrAXtaxN+bv3sriwM/&#10;IEFrtJtoYHvhpKBGdK2empFQ3aOOck46yx562eHZ7PlURQiNHjfgDU0EPqzVpX5dCr/JK7Kl33hv&#10;lLtOkwGYwmF2Nl+uqPbDbnbM0+eyGHzsXZEmPqMl91XVyiNqfHxslTTS6pzI7tY6QK2P5b29c9sv&#10;cG+KjDbm3htIZHLbAx0eVxmG653FsabN1R3ZTYLGb6wnYO38hHXtWTTyNj0p6/GI8kcqSzIXimhx&#10;p5JlshuUUG67xc2e1yzRq7xNQV79BcCrEKc1CtQVwK1BJygzJcXDG6khhqgJXSQa6qBgyk04/CV8&#10;89W892dSbD7exsGD3th8Nm1hwe646WjqazO4jcCUWUoqPHZaXAZ/beXoMzglZZYI56iCCqkQyRFQ&#10;GAV7qchVdYQbQ3B2XmuxcXuOvoK6ur5c/t3Ze+etJais3Pmdw12K2/V7WxtbVdd7twW2IZ4vuBTV&#10;Fbk1pH0U7Q+KjpshlzsXJFlz9uu6bRy5yrtdvzbaI89jc2Fs81vexxtVlvvFaS38VwVAJXxaMQiM&#10;ooR5dbfHDFPdJDHM1Khl1AmpPEF3UgUrwGK0HwhizbIwfcGA3pgNkJ1hXY7YmEwW3sbSUOf3psvs&#10;3GthsBgtv4uvzybl3FlKftY7sr0xBSiqaqio6SfJa5a+nlkqp66iBXO9+Z7KbEy+cy3TuLw3VmGo&#10;aVxvfK4XZGzty0GZrZf4RD/DM3JX9n7dqYqegzVLFFXtiaRa/wC5V4vIRBOY9utv5i3PcdxsOetl&#10;i5amiBjikuLZrGzUS6WMbrbRvbBzoVop2jUPGHIlUNpdFbbxuL2UpuLONLOvFgAKf6ahx56qUPlX&#10;owUPVuEo96VGVxO7cjjs1kRFIMFX5CpyWHqMa9YuRnCU9K+3c9HLVZTFySfbPkaikh8UiiHRLLH7&#10;w/Hrf7bF3JuHfDYrDZXCVmK2/V0ORqFx+eBqGgNLm4s9syh26+MfC5jIxu9MYHopYSC9LJSgzR1F&#10;+UOSt95YuZ7iU2e48viVT9XbzLd2xJ1aV8SNXjSp7SzujpTtXPWtquv3Zcy3UYGk8KUdcjhSgwcE&#10;H86dce9+jMP3jsqHYmdyeSxVC+Rkqqir23kcrt7cEbRRsaKt29uPG5Glr8dlaErE+mVMjj6lTJFV&#10;UkoZZITbVfbewcjntr5/IbQ21idhdc4aq3blIspsjKb9zO7+zclXR1dXuZtjdebcqK3cmD2rSS+K&#10;GnymV2+aaUyyugSCMmZN294eSNq5b32fcTdHm+aIQgWttHcCFFADxwTuIreASlRqZgoQ6qVosgML&#10;27vt4mjvbqJBbxCukIGLhcgClKd2fM8cdEZ3x8aO08DtnvPF0ud3TnN395GLrjZ0vXW/cT1tD1d0&#10;RtbZZw+D2btnd3YWQyMHX+f3LmkkmyeUwWA3DV+WsjLU8qIJoo+Lruhe1N87V7Q/gOcxm18ztiog&#10;3BnM11vlOu9tZDEbLyO5NnU29aXfGN8+2p0XE1clb9oK9q7GUlJTvWTyIzCDEWz3fYb7eBcR7TLC&#10;1xV7xGkt1j8YjTEAVSR0Z1I1MtFZ6kBlIPQgspodx28VgaGSN9ZbRQMtShXUAVHxVNTUU+GmelNs&#10;le/+v+pe1OsqFdoU2/trzYzsHZsFDvbGdnZetr94ZR9+7z6vyO2MxJT5CjfH5ekfGQ1hp4KXLNl2&#10;+xpKM06PKG3cXws612ZQbhSk662hu3Cb9rq3CbM3NFHQR5/G5iingbH5XHbsxL4/xV1fiqqiqESe&#10;LIUuUomRdJdB9sv5Y2rYtz3LcrrYGEO2wArPXVclJAxUoukxGpIZagEnyHl0HOYtq2NNb7TZxCeR&#10;fhceKSc10tVNJI+R4dCJ0/8AI/HfICfryWq3RvPqnszZfW2xu49+bHjx32OB3DtDsLBz0eYx2b2/&#10;uHG5SpqaLbu68NkMbI0E9DmcJl6AeRzBKY6wBcH13TbUkgpsXS5J6RK+jx26ZcrhK2bK4pG+40Ng&#10;qDyzpt7Ix5Krp6ieYUTRpRR1bPHDI2oS7JyjNt23bSLm8ntuVrkeJKscUc0sqJ3eH4agyxM+QzMV&#10;BUmpHUdJHFabmsW5RJ4KsCKLpqR5UqfOma+XR1ah6XKUUNW09PURSU1VURLSVUdRjspT1FG0AEpW&#10;Ux1tI4kDrZiSUWxtwRmn6LGCq6HP7f6921uOmpetMVvHMbfpsJuAbXpsH5srhKmqr0nzeXq6FKaA&#10;I7SRSUkNLJHHIKelKysqK9sdlgvfA5OuYp9pEQdJZYGV2YV1QmEs9ChFC/iH/SjoZXGxxEXUW2r4&#10;gXS5qtK1zppU8K8f5dF9k7e2k1BUba3d2TkNiV+b7eperdl57PZfZmG3DmN85OhoN1YTam2qKp29&#10;Q0eSydXTLoFA9HVS1NNK48tQkin2HPbvW9Bh9p475C7YyOTw+HO08t0x2tt/r3I0u2spm9m5fcFJ&#10;uGoji3Amxt95akSirdrxS5KmxOP/AIpW4wTUkUkcMxScJ+7nJC7nZpzVZL4rIYxIscWhVZQACakq&#10;2QSAVIqM9BTbreyl3Dc45i4S2FHMeCSSKAKAcA8QKswFAM1GPfcmJ3ruuj6qzNBt07twuZpO0uss&#10;1vvbbbz27i8xh6P7BslPtSi3VtOaoyeIp8/UJQTTVSwJVTRzp5Jqchfdl9+NBisBsZNvfHfamN2x&#10;NtfffQvZ+x8ftyr3dS5COGvOB3ZmNtmk2Xt7K7FbYWWZYqOkwGbj8MyXgljeG0TPd7sLu1mfercS&#10;KRpaNoVZV8i8ZjCMflGEB/h9JMurS0ureC3Tc0NsU1ReE8YmGCA7wuIQF0kV0M9PIHoOdofDjb9B&#10;uPdW9qjsnuzd1F2vs/LbG7a603jv/IZDaGVwmU2tLgM9Hto1RyW8tmbnqsrBSSST0e5IJUmhciRZ&#10;TI7iZ1B8iq+o6421kt+9l9UbXyPZDwbB7Y7j258fctu7dUWWxtHubM4bI7H208e2cPtbfuSgzbHI&#10;QZDaogpjHC9JBMjLFBKe1pu/O21ctbTFzQh3W1mljt7dIUIv5ZZGkWO7mkQFYE0lKeG2OAPDonk3&#10;Hddp2nb7r94h2kk8J205JOs1GtFIwlPh8+OOiw/JD4KLKuIyvW/Wm9O1G6SwC1XRHT2Q+SNd1jsd&#10;i1FsnDVm1uxchPjandO4cLiqTZMFRQztuWda16yppq4Umt66YNcZlOh6vd26xgqvMYii21t3cGFh&#10;q+4emcTszdtbuqAYz+M/xk52uq/9yUeBydXmpMtXZKF6+KnqhPLGYwUNN5XfbflHc4rzmOL96HcH&#10;t7mO1tYrWKKCvAF4bQg6fxHSa1FaCvTmzQeHvFzuzeKixIULTN4Y4Ur/AGZFM1FTn16Nf1ZS/IPa&#10;/Ve3arsDF7b3fu/d2/ZczlKfq/sTM7u2LtDZ8u1spmcF/d/IZPZez5J9tx5XGUWJhxuNxckFOlXD&#10;LGKi80jGS7Q2bQbX6locs0Gzdz46ixWTn/gOYoJKWnqcvDHls7jcxJHisznBTYWroOFmo8tVLJop&#10;hN5aQRRSS5yztO/8m8sWFhy3uW231hc2jmUzxRPcOrk6Ut7rxpI1kRDU5YKV86rU/wCbreyvtoW9&#10;guFjvfBZw4oR21wKU1Vpxr8+pWz83S9j9h7tx8O190bD3hl9v4qsqOzdv02HlohgoarCYrL7A/iW&#10;4cJQ5yLP4rLPM8lNlMBSikFZVGjlWuWt+35fBHF4Pce18RU1j7Mh/vL352bJjMZk+t8nmKWooztv&#10;A4vJ5Ks3E+Zjw1TjpMtS2SBxAYqiKYGV2lXTHHMW27K1jewDZXjEVydc/iuwAVRq0xrBpBrU6hNS&#10;uQKEVBHt8r7ntm6STwsAt7FHrojasMSaF1pw4fPosnzsyO59m1/yM3FiNm7/AK/H4j4idZzU27Nq&#10;dnYXE1k+b2v2R3BmY8BjMF/A8puzB7jpKWRJZswWqo8pFXwU8FOJKSoc8vmH0vtmg7025g8RS7Wz&#10;2bn3ts/b03WexNstgExLVPWnZ+7MbWRChym5dxbXhysD14pIcYHjnrkSSGnecNFMEbPmrYYrGwtr&#10;MEiS9jlIWDxDoVCtGkLBlJLVJ0ZIrp6FPMdrbDdbttoV5GLnVGESoLBzg+IaDDY0+XHpP/ywvkfV&#10;dhfFSXde8U3VtDb+HxnZGcbuTujsPau8cjmaLam6htjLZ/dWfpNn9c0e48VgafBRfdZbLqJ6ehjS&#10;F66SIeeMqe4AuLwe6MJXbe23Jm8Xtnd74h4qfb0tdXl8Q1ZiRkVxUIjrnNLFDVxmCFRKKiqaNQGj&#10;iWYrbaLT9y3V7apDIioQV7TSvrSoDAHVpBNfUdRHuax24+p8No7gSFSrEE8a1JGK+XD5/Lq1rbuQ&#10;pM/SU+4MdW1k0FWKKGVZ6LI0UEVXQ1VXBkBHSZNRU0c01VrgmVnkCPBGrElWZhu3zuHHdwY/A5T+&#10;A7fo6fDbHosF91HtxcRlmillyeGrq7MLOsyQ1/8ABGo2jaSVnSqmZzodfWisZeX7mwtLK2jEt6Ij&#10;qd4lQVOry7moPI66+eOAFu4bnrh2a0STW0K1qVC1zkVzw9c/Z0C/Q3Qe2egMZvfbe3shuGrxG9O0&#10;9ydkQ4/M56XK0+Er9z1kG7avC7eWOGmNFgsbuCaqFLSqGKUcaRF3RBpKPurr/buLpcfh8FtiJd3b&#10;lz+19q5YVdLS0e0s1R7prNuYalqshJAaPJ19FjnyeRnuXQCNNAeNJKkCP932K1gvbC1tfB/eMkyI&#10;6KurTrkqMs1WqpppJHpXPSS2RDZDx4Q941xKCK8FcFlFaGumvoK/Low89bLF/Eq2cQyYuhoROnhS&#10;apyH3NI+RfIQSUsUcxkPhgpjGsYeVpC3pvovZXh9n4/GT/eYCv65mocDs3Z278HtKuwMTZzNbmwu&#10;dxGLqKrBzyy1tLBX4+Oneapq46WKoMWU+3Akieu8q/mvliez522q1bbZFs5onCs0SiFTACG1MJCx&#10;L0qSE7SaDUR1JXKtkbbZpVu4FeRbWV6lQKkgMormhANK59eFQSIb3yuD3VnqLYfY3Vu+Mn/fbc3c&#10;HXmb31TCsj23gdgbp693FX1FDvCuofspKzaO4PuTj4sNUVM9N9/jqGuYwVcOKRHbqLYeyMxSV1NQ&#10;bEw+YSjws0eP3rBLhsqdz4qHE4XbG2aZsbjqMGikmpRU1plp0MdalW4haTxrc/8AHjsIms4ksp9q&#10;jtQQ8SiW4lchU8FYmEQLCrGpkANeHHqLb+xn07XZJKjTXRZhpFaH4iG9OPHpo7d3puTauXw9dnOw&#10;afDbZzcewKltjZLAS7ag2NXR5vs3sDsXd9ZvXIywnJwV1HR4egiopdIxM+KVpVjFa+h3x/TXW+59&#10;mbry+0ods1G+cRhIs/vrLZDbo2tvuqjjzlDn9vdY4rZletPXbX2tjcnUwy5nOTQQVmQydPPDQLTU&#10;SxpTgf2+t4dw552i43KxZLWaZrdrdVEk4M1FV5kIVYSoJBCPIp8QN4n4RIuz7RLZ20DXVnGFIJch&#10;QSDUjTX8ga08+HRVc53t3JtH5NbBo+zcVnsf1b2Nv1NmdI7YoBSZ3qvZ22cbtnsIZfvPeHb2BbKr&#10;vbtDsTa2AnjwWxoK7+F4rAZGiqs3FNmJlkmRXe+0uqdq7J2Xi9g7RxuAxW58lg8LSZPOtjsfUnaM&#10;KzVma3flMzWTxiCs3NUeevknqKpJUWcTOUkQIo6m5XteSrqfY9ymt2Mc8olkqNCVJZTIzfA7IVfw&#10;+4qjIS2adAfe4I3uoY7WzaOJSxLFq1oCRjSKVOOOK16M58PMz3bkJewa/vDcuP3Tn9t5Pee4Nx0e&#10;0GzGdxWF3Jm83V1eN612zRx4+DJZSm6x2nTUmGJgog9TVxyrEJg3klcTtLq7BVlLtugoOt67N7Pg&#10;helrMhNTUdDLn6vHmow1DVZ2pxLYakq8jT5seaqgFRUNjsoGOqKNNduS7rY5+Y7htsSz3CxtoGl/&#10;XiJt2KjtX418SrGhdip7uBp1OfJ0W12+0NuX00X1Ztw4DR41mM9tT86CtPPh6qTa3YOb39trNdoS&#10;43sPF4bMvmaZcHWYDLHI0WPxWQeg3Lm4NrxPJuCWGhiwiLDSTRD7bIUDxxRq9VIHaumsns/fuUl3&#10;imzuvI4q6bcuaesfbO1ZamvxOHihOzs/hcrlY6/csFJl8FR4CaeSiOMoW1iKrpGnqE8Z/fRco842&#10;+0c43exW9jdSfUK6wgGM+AVVAqP8JSqFmXtbVUqtKkI7rH++bH98XDRLJ4j4CjK9oUeXkD5dNXce&#10;0KuhoMZRUm496zVFLWR7RxVLgd4dgUmIek3jmMNiN9YzMbR2zlcV19mchFT1GbaiXMQZnKY8A1dB&#10;LTLBJbHs7qOuj3tLiaDYWCr+wMzhpt7SblzmD21k8D0DgsrUrQYvd8GPyeIqMfuDsjPVuLqaDbwk&#10;gr70sEzRSUVFBLVZGEtxkv5t2j2flmwl0NMizuIxKiQuKB2HaFoQSGqdasaBaAku27bJLK51/TLJ&#10;EyFtWmujiF9TViGAoPwsfLpDfILtPqvctFjRnt/7goOt6HOVOzE2hsjc9ftbMd87o27iMsM915ls&#10;xhKmrzVN1zgMdWx1+46ehqMV4Kymjpa5q2qmlxdIqsz0lju0NyJSZTL4jaWzsfBJT0VNjqXbmT3t&#10;unG4dqem+5yFdmcTloZMduJliDJBQVFZWCZZzUq0s0CjC52eC6RY90ndLoIVtljUl2iUkKGemVao&#10;YdrEk6jitA7t+3x71u13JbljKr6XwCARkrxFSMnAJPpivSjXuKq6I6wpP7s7ZyW7d31NXiZM7Uvh&#10;amDaWGz+6ahp65Zmp6mmoMTTbYilqBJA9bQ0dClCtIpRPt5CSj5LYOr3RtLFYLrXH5zAbOoIUrKe&#10;lq6ZsVldySmlrcSdx12OzFDgs3QQSY6pahw+JnhpMhW1s0o+0iDfcU0bcw7BZ7THJuUN1ctKy5WR&#10;iQPsjYKV+VQCKnArQM7xDbm4WHb5DJHSjGmnSf4SDmtPLGcY6MV0Vshsdm872lvrPf3v39uCD+G4&#10;2ramxni6+2plhh8xWbFoZNvZLM4SoqDmI4p8pWUU9VDIIadZKmRKdHNBnyMwtTtnuLLY2s/eq4tr&#10;wxVEHgpqdaSX+7lVRPDHSUC0q0kFKYtUSSRwyrEFMsSNqiEVXsniTmQA5A8vl0CN3g+nv3irWiD/&#10;AI7/AIPTo1Bk80bWDR6KunXVYWkAnp3uhsQynVoJ/wBUDY8X97b/APwnN2vtrM/BLe9XmNvYPK1S&#10;/Jjf0C1OSxNBXVCwp171K6QrNVU8sgiV5GIW9gWJ/J9kF6SJRQ/h/wAp6NtiVTZuSoJ8Q/4F6+cv&#10;/wAK1d57x29/My64ocBuzcuDon+HfV9S9Hh87lMZSvUSdq96RvO1PRVUETTPHEqlyNRCgXsB7vx/&#10;uDsX/ni9p/8AoOYf/wCo/aSp9ejrQn8A/Z1q/f6UOzP+fib6/wDQuz//ANcPfv7g7F/54vaf/oOY&#10;f/6j9+qfXr2hP4B+zr3+lDsz/n4m+v8A0Ls//wDXD37+4Oxf+eL2n/6DmH/+o/fqn169oT+Afs69&#10;/pQ7M/5+Jvr/ANC7P/8A1w9+/uDsX/ni9p/+g5h//qP36p9evaE/gH7Ovf6UOzP+fib6/wDQuz//&#10;ANcPfv7g7F/54vaf/oOYf/6j9+qfXr2hP4B+zr3+lDsz/n4m+v8A0Ls//wDXD37+4Oxf+eL2n/6D&#10;mH/+o/fqn169oT+Afs69/pQ7M/5+Jvr/ANC7P/8A1w9+/uDsX/ni9p/+g5h//qP36p9evaE/gH7O&#10;vf6UOzP+fib6/wDQuz//ANcPfv7g7F/54vaf/oOYf/6j9+qfXr2hP4B+zr3+lDsz/n4m+v8A0Ls/&#10;/wDXD37+4Oxf+eL2n/6DmH/+o/fqn169oT+Afs69/pQ7M/5+Jvr/ANC7P/8A1w9+/uDsX/ni9p/+&#10;g5h//qP36p9evaE/gH7Ovf6UOzP+fib6/wDQuz//ANcPfv7g7F/54vaf/oOYf/6j9+qfXr2hP4B+&#10;zr3+lDsz/n4m+v8A0Ls//wDXD37+4Oxf+eL2n/6DmH/+o/fqn169oT+Afs69/pQ7M/5+Jvr/ANC7&#10;P/8A1w9+/uDsX/ni9p/+g5h//qP36p9evaE/gH7Ovf6UOzP+fib6/wDQuz//ANcPfv7g7F/54vaf&#10;/oOYf/6j9+qfXr2hP4B+zr3+lDsz/n4m+v8A0Ls//wDXD37+4Oxf+eL2n/6DmH/+o/fqn169oT+A&#10;fs69/pQ7M/5+Jvr/ANC7P/8A1w9+/uDsX/ni9p/+g5h//qP36p9evaE/gH7Ovf6UOzP+fib6/wDQ&#10;uz//ANcPfv7g7F/54vaf/oOYf/6j9+qfXr2hP4B+zr3+lDsz/n4m+v8A0Ls//wDXD37+4Oxf+eL2&#10;n/6DmH/+o/fqn169oT+Afs69/pQ7M/5+Jvr/ANC7P/8A1w9+/uDsX/ni9p/+g5h//qP36p9evaE/&#10;gH7Ovf6UOzP+fib6/wDQuz//ANcPfv7g7F/54vaf/oOYf/6j9+qfXr2hP4B+zr3+lDsz/n4m+v8A&#10;0Ls//wDXD37+4Oxf+eL2n/6DmH/+o/fqn169oT+Afs69/pQ7M/5+Jvr/ANC7P/8A1w9+/uDsX/ni&#10;9p/+g5h//qP36p9evaE/gH7Ovf6UOzP+fib6/wDQuz//ANcPfR2FsQfXZe0v9jtzD/j/AKo/eixH&#10;metFIxxQfs65p2b2dIwVew99kkgcbt3B+Tb/AJ2Husr+YL8gqbpLauO2d0x15tGu7D3hW5DEvumf&#10;auCqMNseChxsVfXzP56daSp3AtLWQvHHJeGmSQSzC5jVs1/utfdzX3E3OPmDmi0Mm3ppaC1b4ZQd&#10;bCe4ANRb0jbw0qvjsCWrCCs0I+43NO4TV2bl2Uw2mpluLhe1tS0rFAwyGBNJZFqUroU+ID4e2L/w&#10;nx/lKZ/5cbmm+SHy53dvmbpfZ9Lh89sfqKq31uGjynb75PJZehxu49y0EWRjylF1TFkNt1kETAwH&#10;O1dPJHHIaaCoEtTnw76g6S3J3E+b7Q7f2tv/ALbyeK3Tn/7tU+2o99vSClhgr8vlJclnMFltrpla&#10;WmSU08ixTuLnwepUY9FOe9g2bl3l5dn2Hliw3LfAYkGqVEhhVnhVdMVu8WoRvSsYMYSNsgoHUgrl&#10;iz2y2eR3vZfHSFnIQOtNIqQHYalZgKFgKmvEsSRtx/zBuxu4epvj8m2uhegUq9sU2W2BtJc0/YMf&#10;Vu2tu0OX3BjdvbaxuNwOw9zba3tX4dcvUUcFZRxVOJpBRyaJmkpzURKUHv8A+d+T3Ru/d+F6e2J1&#10;n15sZ6qrxtPnaXYO36rsLcOMoYnpIa7L7py1BVV8NdU00dlWmMHgjtHcgA+zHYNo2W03KDxba1u5&#10;rTWxlmTTGGSMMVgtAEt1AKsEQxuwA1M1SaEW6cx7resxhvHt7YmgjiotRWg8V6tI7UyxLip8gehz&#10;6H+HON6/xG08x2p2F2L292Jiaemrqk5veW4MZ1jgczKEqayj2Z1NgchjNi4/CUVYSKb7ujraolfL&#10;JK0rFvZWazt3dldT4iHZWU3pSZSCnllzUoytdLFU1yuT5qUJVlERIoy4dI4tJbSQbaiIP3pcyyXf&#10;hcvQzW61/tbS2aMgYKjswAASHFAKAUrktXEhvIbRbV5hNp7h4jmp9csaD5YPRwqzAYLIo0eQwuJr&#10;o3TxulZjaOpR47W8bLNC6slvwePZsPjh8xMJ1xTRRdvdabk35kRkZ3/vlDvDOYuqgpHljUUmS29D&#10;PT4fMvTSM5Ek95H4U8L7BnM20W/NC7dbNabfasqSHv2yymRwG7S0RRHULq8PUjHWAGIqK9Huw75J&#10;tHdNt5mCNl/EfUDio459aHz+XRbO9vjjke1aSlpNqbw2/sSgpscaObDVXU/Xe8sfXSIX8EkVXuHD&#10;1OTwZSFvFekcaU5VdXJuAp8N1B8ntpxZXpvfeL2zuaqpo6nb+5o9t7YrsxT+SBTWYSueKnjkmo7h&#10;lqaKYmVHUPp4UsBm5zv/AGwsLe75o9rtrvuVZSEe8sgHgGlgNRt5lOlxUZLqvzVhQTCV2zm3bQNr&#10;3Jra/ALVUjUMYDEAHPmCSfMEHqt+szfbvw5hebtro/Ab/wCtKmU47cR2Tms7Ht6E0Nc0mK3BHtvP&#10;wV+Lo82+mLw1UX2kBMoiMilP2ikYn4x/I7rPtjHZrPbOwNbT1eYink7F6+weJspWn8dRNWbYxJxt&#10;DPDWKympSox8TyMrMCzE65q2Dn72N5z5cnh22Tap4Ikq8MqLbSkPnw5Em/Tl1HCMulaioNadRDu3&#10;IvNbbjF4utzIwpLEQXxwYAUcEYJND557ujf7X+Xvwz706wze0KHde38hiztyrp8j1j2jPU7fyFTT&#10;MZRDjZqvdDT01QFnh8cNRS1lRHTtoCumldFpuP2h1dvfF/cbuwmyKHPY53pGz2HxuJgxmRrkRm+4&#10;qKOOJ/4dkgsK/cRTxxMr3UhSBcih2uw5dj0ct7YkvL7AsIpYl1wpWpUOyjXECxKEMwA+EsooId5z&#10;2/fYNyinkvGkunkCaw2XI4B0U6kamDUKScmtdRrm23uPtH47ZFtv9CUXYe+OosskefTqnfy5Wu3t&#10;1tt+srIFq8ftzcuZRV3psQS5GWTGS0VdkVjiF4JKinL+ESMNjNl021hjsntfa7Q0mOelkrZsJhFl&#10;p4njlnjnqXaPTF9lAY1W7aw2kk29XvDTmyCxuucdyk2/ZAlg92DpERAAZytVQKSR2OSwAFcDiOsq&#10;dm5evds2XamvGrOkAD0bBIUkkknjUha0OPnxqR7y6l3LuP5OZjs3rjce6sbVbi7Fi3jRbYgyO4os&#10;LX1GOq8Zi6/C4emhpjLVw7vrfvamqKRGlaPzoo1qsIK3tPcuDXrjG1XY23dtYukpcdlMFlf4titu&#10;pLLVYiqqMYK+tqkpI0rMjW1WLknPjEeoSeoXsSFP3BvE3Mlhs3L+zm5klDYSEEsRh3c6f01ZgSaB&#10;UUDOk0HQ8cbXYbXHf7leKsdO4FiU0gUVQOLHz9Orkd2/FXbMndedzvR0uabfE27Ntb+xGQoMzuCu&#10;iosZmqSmra/C4elFTHQ4jakeBzMECh1lSHQjRBQrKhYO3Pld1js/bNBvzbHXNHvHEVsj7YlykGyK&#10;nGbV/jMcLxwwVGfqtv0mGnaQQXEdHUVhYIwIXi+UPLfIWzbXu68wSpbreW8IiuYYAjB3apXxCfES&#10;AY801FiSgUkkxjzJzkkm2TWW1bWf3fK2mOSVGCUB4rUqWNK/DwqDUdGy6j+JMtJWZnYW5+wK/EZT&#10;EZqLe2MxdJufH5bcVJictXTTTTpTzZ/K5mKierZ4VqamkoxrsIy4UhU90VT/AB72bmTuH5D9SZ3b&#10;VFvWvhyW2c/n9u1EvX2Nhq9FZSUNQseOgq2iPk0xSy/dUzRAAxoquxl3n/lLnbd+UUHIO+WrOTSe&#10;BoYYrkqlCsf1BoQqr2aQIVcA6m1MOou2PaIOTd9TcOZNkdrSZVaOUlmSMtUllhY0I8y1WIpgeYmf&#10;PGn+Zu/Os58P8Cu4Nh1W5tpQVOJ7C2vQZLBQdoZKeGJqOoTGbnrqysw+EyUXOulePFVayanjqy+i&#10;H2vfnt0N8ff9HM3YkPW0tbtnMYqSr212R0ftrDVc2FySQU7Y6PciY6YYqr2tmpNZ+9WmIgKFfIjO&#10;NYJ9t+atnurEcocwbbLt/O0MjCaE25llKEmk8BdJpSVGkaXZgVLUKjSepc5kj2ndtrj3KztkubRl&#10;/tICqshHk+a6SMkMNSHGCD0Tv+Vt8t+4ewMn/oE7Y3fmtr/ITrbM1GP7M6m7zyW5JK/cW15KrJ1c&#10;2c66rNwUdbu2Dc+26b7eKTH1lfUQz07GZQIgrxU1/H75W70+Ne7aCOCjwe5tjx1MMmT27m8FSZCn&#10;yOLqpUmlkhJCy01dAjkwzLYo11IKEr7Mt32jlLnTZt72rmbbragAUTRxCOaIkk+MtFqKVBbShUgU&#10;YYqALZbvueyXdvFaXDG1JqAaGqn5/wCY9W7/ACX+LvWXyl2HWbL3/T11BViGb+Aby29P/Dt1bYrJ&#10;UK+fG5BFLS0kpt56SXVT1CgB11BGVd/JT5ib2+SG7Itk5HG7Z2T1hTZCiyFXtel21g8DOhoI5Ko1&#10;lXmZKMZCsqXhlZIYxUCKQlR49RX2Qt7dci8oRXux8sbFalxbAT3MwCTFVRJSwlm/RoXUhUQRrI1R&#10;pqQCvutxvN63aE3M7xW1QPD1HSB8wppXPE1Ir0G/xS+Anx7+H6S5HrPD5/J73r8S+Hze/wDeO6M7&#10;uPcOUo5moZammSKur3w+Lo56rHxyGOlpovUOWbm97GJ6E+PVf8Z9lQYPbHXm1sl2dtPEUeH25vHN&#10;02PpM3mc/gaGnyGHwuSqphk6DKVrQ/dwCie7VaKXjKNIpi3lPnrfL/nTd9k37YbjcORNuceJPbWa&#10;Nc2kTfqRaiqsJkArEY3UsY9TowZNSjzdY9t2/a1tUuIbdpnK9wOlyRwOKAAUJaoNSCeOaLMj8zfm&#10;Ps7+YH3Rsrf6dpb+6G6N3xuWt3Hvjpnq7+K7n2L15RbkyWd2vnNy43G4mpwu5MHicZPNhK1MhTPM&#10;cU9RPS1C1dNTzCtvqLE4vp7tiTqnuAYbpHM4er/h+JzOW2tFuLZ25qOWeyUu6amOZYaakqqSZ2os&#10;0gMiq6iRxYuZ6575A5G5z5OhROV4NwhmStu0IjjlVKd0kMrr+nNVSVSaREfSY5KsAWi+G9n5e3WJ&#10;by4ktWUgpIgDpIteEgNA6f0h3DNOr1Oz+1V7O+PeJ7n+Puw6z5KbZ3DRwZ+iwe0d4UWy96HEwU80&#10;0tTtFc/RQUlfujHZejihqsBkqigErpLFIfKphY4vzS6I3V2T11XUHSq7c3CdtyS/3k2tgZ6DXWSJ&#10;BDVw1FDXYxYkraul8kcoo6tnQx2ZPVZTiR7QsPZrngcuc0bMtv8AvR9dne3Vrp8e3bUioQy9jBwA&#10;6EHSxpICgV2lfd5LDnfZZ5OX7hJ7iA0KqSvcKHAwQSDUHuBoQK0PRKPhv8guu9p5DD7q7k2VkusM&#10;v2nS0KbH3R2Jt3IbWzlFTz1Ffj1xFfjM7PJJhKfI1cLR/dUiRR1E91lBVkf3Wh0bsPvPpnbtP8m9&#10;nbDwlXicHVZzaW4afK7dpc3TwTU81PHkYdzbdkpvusXjneJY2rVanlgnsPIqsNWa+/bp7S88Sw+2&#10;u62Vn/WC4tQxjXVbvJIZAY/DCKqu1EYsUcMhDakeEt1DybJzLtdnJvtvPJGEJH8TABqHWrDgTjFe&#10;NSB0eT5DVXxh+QFdN8M+3t3PSbh7C2xjd6YPBYzc2V2bmsvRQZOo/hWR2huSgno4MlmKOqxzzihR&#10;6jywozvBLCsgBx/jZHQfJfO92YTM7Pw2P/vFiKrfx6yoqPF0+IyWWOXH31RsVarGvUbczuOoKqOS&#10;MxzmKsnQLUq0E0um/N1jyv7XWvJ01zsMdvtcU8Fo91KisYIXUhTcHR+taySLGLlW7Q0pki0S6Kl2&#10;wS3e/wA26R3Lub1l1lQxVZCGqTQ1CsATpOdJz3fCxV/l7ntkfAzr/wCJe82qtw0uE2XvPY/x5yPy&#10;FzdXkdwbh2Hsiv2vX02Iru45YaimTf3Xe4tzYOmpM3HVJG2PSuNdjmp8hT0rG1v4f7i6yqtnYPbt&#10;ft/YVI0ddNtybDy4XEQS4/NpMTi5MZS1UUs/8N3HRPFIYkJ8FZJpHqaXTiL99z2BN1c3nPnKnL7/&#10;AFFvafUPLbophuLRaeIZdCqqzWvcUk4S26spP6cNZA5J5psdo+hiu7+JLW4n8GSNuKSn+zljqfhl&#10;wkvaEDkP2nxC+tf/AMKEPhn3Zn+y9/8AdnXOG7WnrMHsql7TO/NmZDM1u1t5dX4+hVN40W8qvBRU&#10;GPxO8OrK0TT0NXOWfJ7YgdZXj+yx8UxytyydO7ViZspt7ZMUoWQrD/A9vrJI0SszRRLLBGZ6mym0&#10;MeuZjYKhJHvAXkT2U9w/cFoX2XZZVsXKgSukpWjEBW0xxyOIySP12VYBmsmGIyMtNrub7SbW2JqK&#10;jsLEilahVDOR89On59axvx++NXzV+SVfDT9aP2xmaWaeigfIU+V35X01IMhUJBTV2RXCx5Spw+A1&#10;SXfK1iU+JhCsZamMKxBHar5EZbL12RpdufF2Khglq5KXboy2zMJHX1cH6YcjkHytZt3G0CzqVdYz&#10;JJ49YSQrIrqM/eWvuHe2e27LZbvzx7jXU91FHruY4GjiTALFUQRXMzCg8mWQgE6UOBtuTuaWimuJ&#10;hFb2o8wqkolK1Z2kK1pXOig9DTraY6+/kAfHjYew9t7x+RX8xfem4cvhMTFm+1cf1p2fFSbcoanx&#10;1FZUbd2zBj8R2JvDcH21PSvG80cNPUzrE8sMKqQRggyfyHqJGrpehoqSmpipqce+yuoXqCt1NxSU&#10;e4K/JlHsRrOlR+L/AF9nNt7U/cMEdvZPzFY+Lcg+FPJf7iI3IxQTALbhxUVQnUrYZRw6rFysFEX1&#10;G/AyutV/VtwjV4aXWMI1RmmrHy6VUHQX/CeOjjpdqyfLdp8xnYGGF3ZkPkJ8pafEvPJGFZf70/wr&#10;FdfRZCiaZDJSyP5In9MiITp9qPDd4UvnjxeQ6v67h3FHUpTVG1t3YPD7QylUxI1tj8lRxbgiMgQ3&#10;RJaGKCQ/WoReSj5s+4j7dX1gd15Q5g3GGwZNazW7pfQBaVBMbpCxPppuiSMaK563Ny3uNqCZJ1j8&#10;wZVR0Yf0XjC6V4ZpMTkU6Qnc38iTqKu2/U9gdS/JD5BRdaV+IkzWE7Q6w3tVd87Tp6Txu0EuV2hk&#10;f9G9VVUOpTrmxu766vuVRMdI9/ZwNkv1jvCHwNsTbOD3FT0lPV5Xa+Twe2ZMrjoqhnihqA+PWroa&#10;7HzyxMI6mnkkhZgVJVwyjnj7ne0PNftdexnck+q5enkdLe+iVxDKyZaNg6q8FwgPfBKFYAF01xES&#10;EvKGB44buNEnZSRQ1VgOJRqAmnEghXUU1KKjrWF+VXx6+SfxlrYc1J2buvsLp/O5rLYXY/dO0M/2&#10;DBszdFfhvE+SwVXS7kgwu4dnb1xEFRG1dhMvSUlfArrLGs1LJDUyr/8AuDsX/ni9pf8AoOYf/wCo&#10;/cU1Pr054afwD9nRMD2f2YCQexN9ggkWO7c/cf6/+5D6+/f3B2L/AM8XtP8A9BzD/wD1H73U+vXt&#10;CfwD9nXX+lDsz/n4m+v/AELs/wD/AFw9+/uDsX/ni9p/+g5h/wD6j9+qfXr2hP4B+zr3+lDsz/n4&#10;m+v/AELs/wD/AFw9+/uDsX/ni9p/+g5h/wD6j9+qfXr2hP4B+zr3+lDsz/n4m+v/AELs/wD/AFw9&#10;+/uDsX/ni9p/+g5h/wD6j9+qfXr2hP4B+zr3+lDsz/n4m+v/AELs/wD/AFw9/wD/0DFZntqvo+tN&#10;j9c1WAxmX3zkaDIyYnMPQjIY3H0WIhGLOaxOTqnkegzMK5aNfWmv7eWVVvyR2j232o21fdbf+ebX&#10;eZrHZ2jQyW8PYzyrIrMkqlWR4JAQKDSyuqlTQt1zuTki63K+a53DcbhNqjJmCpKVkEmpAoKaKGNR&#10;Wmcljwp1aZ1V8NevB85e/flVgt85DZfVePo8PQ7u6tpf9wmZzG5c/kYc1kNvb3xdMhp8ztWo/hHm&#10;iNHNT6chTwmQtEXjcAtjbufau/aDGnIYrMmjnNEuNrcMEiiylQpesyGSaeoqDT0lPFK7CWHUzE2C&#10;jUSuQPM/L433le+kFvPbRzREmRJu8rwVIiEyzejCgoDXFC5v2z3S28G47sbo2IppaJyZKAmgA00q&#10;fMeeMjztg7q6you6/j1uxIcRntlzbkwRnqc5tfdJgyFPtnHt5MbjtuT0dHjjV5vJVFLBCkNRGsKB&#10;zqZwulzOYjOZPMdjbIzsUGJ2w+0avNRNV09PNkancmDqYI/u6ejgirYYaLHGZldml8rl44/QOfeP&#10;e48qps/I/N+22t5c3NxerRROy/pSOmiP9Tww61cKxVMURiTwpbeOX9r595bjs/8AGLiFHWizsYmx&#10;WlcMGOaUFK1rXFDTNuXrrG/FP44/KLApuHfnblT3hjNlNS4rcFfi8Jjuqt/rPU0O3sjXZyPC09Tm&#10;NwRVQp3WCmp4afxCoMjtxcTe5MlBkMfgKKngx1G+a3JLVY2SSeriqKuWlxlY9KlLkYqh/wCFV9RJ&#10;I4Gunq4QgYEDULYhcg3/ADZy7vW8yXd2Xba0jtZY2aVu13EjMDqUstUVq0OFK0NehR7X+30+xJLa&#10;taGuk6nbSFKllCqF0ntQVJzVjQ1FKGsn4Y7y3rU9ud0dl7m3Bu3c9R030Xhdn9iY6DE42soNuybm&#10;3vimz75ba9ZDHD2Ftmgo8LR14/h2R2xkTNEGWSZYmilLblKLPw0eZp44Yc408MyVtDkRh6+vxdZG&#10;n3MYkmXGRUeTo2SA6XCrUQn6xsGDJkhufuztMdtbR8txO26zMj61VljZdL1C0YEOpQmjr8IJJJ0j&#10;qfLTlOw+qjeZkCRfwmgNfyxxFMEcc46tb2n3n1FnM11zJUV2d2RjZ6vH5Dam8dsUe/tqbD3/AImv&#10;qVwzY+lxC7sqN0bO3OldWGaanqVkxFXFEAtakoWOVQdf4dabfu09vQ4va+PqY8DW5HI5yjwNQlbO&#10;9UsNRGcTBX5qqpoijUhjkrpYZpUJ0RLCHJIR545q3Xd/b3d+aLmXx1sQoltZJpKuZJY0jIiRi0Zq&#10;TVC7awaHDAKCt72G4vd03m3s75wjXChULKQoVa1/sxWtf4hT59A38ve3vuPhd3z3vnM33BvDGYTs&#10;HD7YwfUOZ7Ux0eHp6rHZqLB/e79yWzNj4PJV8ootws9NtqmrYKSWGYS10mQeOMQibuTH4rcJyVbi&#10;2pqrJYLMUklHVKlPRz5yemiqIK6gq3ddVdKKerMkDI0ZeSIqfRqVo15O9wOa+Xtt2/et02SKHZ7u&#10;68IQRwvWNtDFXWrqApXUG1BwHKMCukq62DY59tt1tZjXxMVywBpii0wPI1LcT56SCL9BdvdldHVX&#10;U9J2Fi8/tbrnunrzc0e8drTz5DdmG6PxuYqcXV7M3ltiKFI12xRZHK0ApMxSVNPkUpaarjqY3SRQ&#10;PYU7mXH5GtgqRT5Gix2Fg+0qqJ6mA0OUzlc6rQbY+wSBPFTSyK1RXSKNRSBIdWiZ/czLuljzfuGz&#10;W7R+DdrrZW09pTtMiSABg5r4YUao6BnYagCOgJ9BuG3x39xcRI1zI9AYUOIq/GdQI1Aii04Vata4&#10;td6hz2aFBTbToc9sjcG7t91ZzmM3E2GykeV211ht3QdzduSbgFfUy5bIulXS4bb8DVFPBHU5GatN&#10;Oz0SL7zZHb2F/hT5KfGTvm56KSrpsgtRFV1WPr4Xp9S0EToqUc60qNChVdMaPwLk3knfLWeTZ7tL&#10;dI9MFHUCMgmn8JqaV4CgwK8a9IthuL2+3WK3siPBRyzqRpJGkqDgGmTX/VhTpvneNNuWLalNuvbs&#10;PX2G3BT4es2vNhJ8VQ7n27kcdloQ+YyFPW1D5zGTZKqSqlSpKvM8Emp19ClL5arq6ajxNQaCFKzF&#10;tBVzJLFpqDWaZY6SpnnSSmgijaKaRH0qGd3UC59gU85bl+6RbW1khubdRrSSNzRn1KpSjoMqXycq&#10;wBFSadS1Z3R265RJ5KseFG+VKAEcc+dRSuK06edr4ba+4crv7EQbjylRtzfUWR2/RVdLXyS4lMVW&#10;rSDP4fE0ngrsk7L/AA+J6YhmjpREWOgeoFP+a2ewe6et6jATZZFqN61cWfyO1qvK1VNkMidvxrT4&#10;+auajlSig29ipq6Sb7Uo8tRP4mZrR8ZNfdS5H2nat/j39OXJImWJXE3hAxgSPqkRA+pjJrVMtTSG&#10;Jq9Rplb295Yvp707vfJG9oitppxFSp8wakUya4wBxPRoP5Z/RFPsLsOeizWwVq5Oidi1ew9hb9pt&#10;vwY/ZOJoN9Z5M5uyj25U19XkdyZnfGa/u/jP4hWyyRwwU0DRxIBPICBXxT6b7Sx+Jw2Yo9xbFwWP&#10;yExrsPFmdsZXeeV2/jyy0bZpaSXLbexstVNWTQU6TSLI9DBPIYVUu0izJ94jnPlvcLp9jgV/3tGQ&#10;S5CJG3h0Zh2sWXSP4Sus0D6lwHvcXdNn3O2TbI45TchqAV0oaZILBqioBAxk0HRrfmH3X1tjsTmd&#10;p57aG9d1z4tYllpcNu2DYOD3fUUr/wAWqdhTb3xkOW3NRzPjaGXK/Zw01LT5N8WlNNK6OYZTUYDe&#10;m+djbxzmGoG2tv8A3Xu/GZDe1TlsrPk9nYvKtt2amxGcwO36WKbdiJBT0eYiM1PM0jSLKZEdfFb3&#10;jW3J/LFxDDNPBLBuDyrWSBYymh8oxYo5FHAoGJAJ4EkFYai2k74be2e1miuEbSPCHbk0UliGI08a&#10;1+fRV+x+m+ouz+qdhDcFBv8A6l2915kqHr3BbJ2Ydvb2TbVLvSSDc+z+xs9NncNgKjH5Kj3TgY/s&#10;ayNmkgmjMLxzR1ThSw971GN3Lhex8rV7KzW2Nzbdh23lMMZ8ZjM3iJ8FLmaepy+2tv7hRMWtRSLF&#10;SSTAyR+eNlUkyLeNsp/aNdx2a95b2kb3b3W3XBkVyrummVonCSNEASCuFI+E6uNSCk6cr3UvLF7Y&#10;7XfXUTwhanUQzf4V6O78e6bPbNp+u9pw9hYDtCKamz0G+c3C0u2dx1udWiWfC7oyOy6mpzU9HUSU&#10;1CaSp01EdKzOsqR6gAAe2LkcLvdKCg3LmM7W4+al821JazE02RyO3chTzU5jpYsjLS1k4oY42ctH&#10;Ok6GwKqSo9ynzHaXex/VzbXZwR3IbTcaZSiTKQTqKVVQ9QCGTTw7ia9S9zjDttryu26rKDFXUQpH&#10;AKWpQE+YHn0ZfcGM/utBVZ3bOExENXUVT1OfjWsfHRV9JNTzfe1P2aGnoqrMSzxQhJCYJPTcy6QV&#10;ZZbL7DzXW+8Kev7Hxeez3VA3OMS0G3okx8+ztx0lNNPhNxVFCII6ap0DySPSSpRrMoMscyyxJG+K&#10;H3n/AHD2PkflPab3bNvtrjcptCTPIPHAVnVirnxBQVQIhrVXYOSdAR8ZV3pb9vF2eMNe0OkOlEp/&#10;tSST8yR0AXyA2dWdjbBrsT0pl+rYO4M7tpkxkO+KV87S732FLW0T7y2T/EqfKJWUNFnII1o3yaDK&#10;RY95A8lHUx6oJLA+od7Qdlblqe19oZTEZjLdcQLR4zJPQzjF7ybK19HBn9w0+C8dFJR53B7VWrov&#10;KaiUH75iPp7gbc7TaOZdoh5Q3CW5O03EKPVJFURF1YrGpHACQoArBkJIDK6lh1DPOd9Kbpdh5nju&#10;TYXNWQxpUJMuaVfUKMaUwKUIzXFVfe3SG3dg9MYv4xbtwu5tsdR/IuvyVLn8YN00NBX9Hvj9vZfJ&#10;bO2Djt0ywV1TkNv7h7ZpcRV00P20cBho3jlR1lCoy9p7y3x13sztTspd04dN17lylLSYbEUOJqsm&#10;I8TlqyCkzdNRUtfWrVT1EG3jVVKwtM0aVFPHIzaEZHNPcvb+VJeR7PlOOwdIobEIsjFBO8yMjq6C&#10;MKpKla4UIRUMjKSOl3Jj7Y17t22WKXS+GjZlCDIBIHaBxoc/y6EraHR3UPZlb8Z/jTW9V7k3P1p1&#10;JiKHcOU3duDPYzFTHcfXVdQ5/Z1ZWps+hwVE1bVbugpKUVSwQrJS1EsJp38zSRjvQ7ZbL9c7f7D6&#10;ajxmen6420zNtastjclUlI6epy1JWClc0yTmCWVhTvG0crEKWtf3jLtGyXXLdrYcuvYxvLcXCxzL&#10;chyJI5nTX4Eg0lSgCmh1BSaimCCL3H9yjyjcDYtwDRC/oiyKGOgsaDIYEH5j7KZqK+urd212I+Q3&#10;dvxj+c+BzGyaz5PdjtnMXvfA5STKbAEc5r6XatbsGmzFBX5LFGOvo6FUqY6xZ8bVqsqhSQyCX0/2&#10;1tjc+2oKjA0VLgDjqqlxEmMx2NbDbbpctVPI1bjsc2llnqVCuzlYwnpID3PsE+4PKlnZb6+2bYwl&#10;tydEoEiyPq0krHCiKgVEzTjqJ76gZFftN9LzBafuCWJLiSSOQuZ1BIVO4MC5fiQKYFDSlfKqb+af&#10;/L07X6s7wy2fmz+e7A25kqDc+71zqbwbfna77GwOPpxQ5Lde3Wx+3KXE4GirZYKeOSKsnllNVqaO&#10;RY2UmEqMTJu0Y/KUWWrsfJiJJqevjpPEf4jC8LRxUdXJlEr2+1+6dHlkh8cwCjRIBqVjDkO+lXZ7&#10;7lLdYXF0GDwjWpppdTpYBVZVRgrqATWjVwKHGf3T2+y9lfcey3aG3kl2Vpo3mIU9o11cx+H4Su+j&#10;UELdoNAVNahF/DzsKt390l2P8a+zNobSzW7N07fm3f1dXbrzVfjH25X46aAU+Wp6baj01XQ1lPRe&#10;SSioamSpo5JkJlp2ZUZQsx+3ptsbur8Tkmp5MfVxziJqeRtX3SFZzS0MqxKlPAaZZGI5Dsg+luT3&#10;3Lu7O05b2uXa3uRvkkoqrDVEpAOosqgMBQeRwaFgwBQ5qe33uLtHNm17RfcotKrXEZZRcHSRQE8E&#10;fzpTrH8zq+v3R8d9vbhoI8rSdj9O7txdBu+nx6UNVhKfEVVPLhP717spK9I85msgclV0tFHLGwMM&#10;VY4bWrFfa2qcSuQWnCwmox4kiaaJ5THIn2zrOkhMKrG8wkjX6BV/qD7gnZ91k2qOb6q5WDeJCVRu&#10;KtqI4igdQPt6mXfecNrh2uexuRK+8lBQxqCgJxliQ/7Oqhuut11+w8huXMUW622vu+eizNJhMtNQ&#10;UVfQ5gblo5cNkqWvpa2nrJMVSvgshWIFp9Eo13EqsAQAmNxu5K/Kbsx1XhammxNDvGkym3Kupeji&#10;qq8+dZq2RKumxymmpYVhVYlZZHYtYtpJHvNaROU7Tb7bmG7uIX3mSxKS6nMsWkqFDCAMuFLd51B2&#10;WoZuFMdrHmTdNyn3Ta55yzhgoBJ7c1/EzHgPl1swbo3H8e9ibF6K7TTsPB5Pf26fitnNhdy0WJyW&#10;b3NtXFY+sxJwmDhr9mZPcVKckXqs00lZNFV0pjhQuirIiXNJs6SoiaJ6iWWaWRWq2+4pxGkShkTw&#10;xmOUujLq/LMW/wAL+8GvcXc9ttt3uru2jRttaSOOKOJ2OATU0Za0NfMn08uoq5w2Bd4t7zabqR1v&#10;JATGBSi+ZJJ1E0pwwPn1QP3Lujb2OytRntgYXbWMweIrMZtdottbgrc3Llq2plkZM9W0eTw1KBFJ&#10;GCIJqcQyQIXWVZ/SwELLZ9Ps1mlhg1RI7FkgYuI+AViXySGR2U2IP9b+wON3W4uJto26PS1yaU0Y&#10;1AFhqaoIK0LLijMoUkV6jDkb2ZvP3jc8wXdx+nbkd/i6eBxjwyO7h50rX5EPNy9tvmKObrjb88en&#10;cU1JRTYlIZKimqsjPV0scNU9XUT43wT01TIsiiRPF6eRpv7AnDZjIVm48PjK7JVrjPJmWWOCkgjp&#10;oFjhM1NKQsjNTiBI2XU2oM7KCB7kyfZ9jj2Dd98W0jaS1mtF/UXRcFmmQzLRmYlPCVwtB2sVNTw6&#10;yp5i2PfuQuVn36H6dxAgZWZmc/CaCgSOv5MD0bDsDq7qDNdZ9u5zbXXmGwsnTG5+jcHW1c+8czkc&#10;zl6rP5pcVuzEq2WpVx+aq88KpZvFBBSfaU9PJMjSLGyOJLZXbODoclDW1MLJh4sNT5Grh+1qa2Sf&#10;M5GGgpFSnio1mt93MlydfpubADkMXXtHufNfN+2cxbPdXtgl47vDbTSzRRdiFz4aqjLHFRSQDMGB&#10;Fa+XWMN195/nO+20We+bLBNUHS0UcxCg4IIe4OptNaAYrxxXpb0/8tLefauS2IesdwVO0YOz892N&#10;mdq7H7DmO3cfT47rXaFburIZjFbtoaSqp6HGzUFHKsYlaB1J9JJIKlJbcqrXjcSJV1O36Tfe9s1/&#10;ePY0OOi3xS0OJ2pnDFRZ7F1FCscuJ+7aNJCWWYsy2P4PQSy2dbd7bZHMD3ItLO2niv31WSJNIrRN&#10;DckmRplkRVAeoGuh41Eb320cw39072sds080UQ0TGTwQGlTUQFYKJNJJWgIBXUw0qQdljaGycFt/&#10;r/8A0M5ypqk7Kh6B6E69n6w7+yddlfjRm9y7r7T2ZSUma2lvymrH3HkN6migqPt0DNTiZkJQEB1f&#10;8ljepOyaHB7135tmsrqzCUO3xR9jbRqsvtrdGMkz+Tpqeho6uoxlXFkctTVFQESWmkM1OXILRkD2&#10;UXm0yw7re2dnubx2TXcuu0uXSS0mSJa64nWirEX0aasA1KaQ1GULb/vfOHKDtt3K25WwmJceHIZG&#10;j0IKsBpK0zwGekr1p1HvLrnf26tgbV7Grdrbb3bvrsOfI/GruLF7I7E653vi+utuV+Yy2Zxb5zB1&#10;mN2fQUbIKyGTy0zSQ058il9LLY51jhtoVe2sZnsJJPk6aqgIjqaxYzPFojKF4o5IEaOUJdW1eo6j&#10;c/j3A3OTcwW+63e0NZ20FggbUi4EqlSQGK11qxA4EY6w69weft/m3TRvjV3AMCQjy0Gg6sVlrjyA&#10;Ir0RHO9Jb1o+xN79Lx023Nk4s1iGPAV+Pxi4/PplMlTT00uXy+JoYaZMX4keWMQroRo0OlrD2Rzv&#10;/prc+Dy24s/QbYx+7NiLtrG7XqajAzvt/tTDLuzeO3Iqqox8mOxy4LO6JEWqAkjiMP29nMqllMoe&#10;3fNVmI7GS9nnt+ZhdMSgYzWk0YglWkouHPgxiolIg8PT4QGa9Tf7Xe8/Ll7a2eybhcXb73GFZDJG&#10;rWyHSyBCGm1k1YDUxcNxoCB1aP0rXZR8VsLOZDe0XTXadX23vzeMeIrc1W9q9D76puuOmuxYqWh3&#10;PRbxmi3D1rt+anqWmdMXWWlkiRYzG2l1KnVx5Oo3bjqF4aHsDGxdg7jztJhN0fc7O7aoE2ptLPVE&#10;MUO76CYYyQpVCPx+Kl45TSFcss27bMtjaSvuF6bHfv3SkC/SJ421KtzPFhbZmDsdYRGkZvhdh8JJ&#10;GQdzeWL7QgspDFJJGmoqqTQaWdakqe+tK1qdJ8wW0kDHicHV4Xr3IbizNY3QW7IegNkdX5HeHWFJ&#10;/pU+Jtbke3uy9n0tSuC6bz1RVZqR5Eh+2mqKyfXFRVU7F5QNJx/JLZkc23OnewcTlcjRVWwjVU2b&#10;qtwR+XIUuL3VRz00VLHNEkP8Qb78wqZJdb6AxvqKsBl7S7mx3/nXZ7qBJG3B0MawvVS0BGpdJOmI&#10;KpZtIQk0oSePSr2qkeXmu/2a6iRY7qYGNYMiiBsjVUJq86YHkOlR8ON6mLub5Jde5rbm1ZKbsaqp&#10;a/bUOysnUfwncdR1sy0tdKmJnq6qk2u4pck8/wBtTBYndAulQD7RvTnXZ3FkM1v3dcdLSUeLpaul&#10;ohUVFTFroamF48nucP5YpKOqo6Iv9qwZhFK4k0s6r7r7he4dvZ30fJMQuIZfERg6haOwBIhbS3dH&#10;IARINK9te9fiGbdxHacuWUTIjm6gkUqKK1XBGkNQLUVyQKcOPQRfzCvmDP19JsD419XDdGT3BvTK&#10;UFfU1eIgxldTS7noK2nyGyup8pBJQVgyuK3TmqaKLMU8ZgE2HSqhMkYk1A03TVRt7cWUy9LjKjJV&#10;MO2q8bbzRqJYsnUYySkhmMbSVZ8Iqsk8iKsrlVUswOk2t7h/cYJeVtneeeaFruYiRvD1CMtXSwRG&#10;YlFCMxNWalKjHWKfvL7kcw8yQjY9msrSO5kao8SOSJWCGrhqStmmQfUDHRKO69g4/oPYm3Ow+0aj&#10;CSU28aaq7SxFN1xDHtjG7nzudymMx9Xtyi27kKXIrtzZmLTJO9NQrUVUlPDE4MrXuDPboxtHJBFV&#10;pGv2kKNEfuIYJJ5abxN5Im0xhkEpsSASCQOPx7g/d90hpJ4U0oup2DEJKwKSA1R1GoUBagOaGtDQ&#10;dAX2P3fmHZt5ubF/C+udwS1JHhXPm2pDpHn8uqUe6dz7fzKU9Xg8zvdK3N11JkimI3McFWY/dcFQ&#10;r4WvpKJqmsopJ/vWRA58SuGIJUE2IHuqHefdXar7c2hnqem696/r4aHee0pMXJUwb888UtLU0H3H&#10;3VCkAw80izoI9cbGOzhhwZV5Wtdo5Q2ccxb7HKdwXUzM0cchjMsT6wSVEgCmiBtTHu7tSkg5V80b&#10;jb8u8v3W4bvco+63C0jZHqyYNCtTj51rUY869XS/EXa3THwQ+K3X3dncG08ke/O+aLcO59rdq55M&#10;d/GOmUq8Hkcli5pG/hWWyEEW4JKcU9TLMj1DLKQGVC1z8YWODbdBFisfj6eGmp4IUlMEbxxzmOEg&#10;qlpyVOsAAtqu1rn3B/P/AD5dCW+uJr10juAqpUBpIV1AsxUFa9vbRXBz2leIxT5Q5B/1xNya/uri&#10;Yy+MTl1WuhtS1LRSGlRkAj7eqVvmB8ld2z5CvzGc3nkKio3HTO2Mx9RLT1+V2njslX08dRVZKCli&#10;wwqFqKWVgsaSI0eoFdNr+wa7cz1RkqFsdDLURLJHP9wlLY1H21Mpq5aYxNKX8VZTwNHqSxuw59r/&#10;ALt/KsEu+bnzLvSJcqmlIHepUTTsEDZU98RbOotp+dKjpd7Kcj7NyzBEgsYAJFBloFPeBpwwVa4J&#10;FSPPpv8A5ZWwqLId01fcG/JqHccW06rD4vZNfupMhNt5Nx71qo9rYvLY7IVUFZQQZzaWazMFQqTi&#10;ohh0FnRtOoVo/InHYWrx+Z3FW5iSkgwdBUZIU1DDMacUGPo5q6eOVDUGN6iSSnUKr2X6g399Ofb7&#10;dZdojSA2oeE8Saa6/LAxSv8Ag8+svbjatnttsbwnAh04NVB/aFpT063YfhDlc9tbbuD26+2pqqHK&#10;meatzmdyVI+dkyTVcUd/EtDTyJSU+MknkSVGLLpFkI9JBrofrHLbUpsjTZPIZGulymIgbJ1FDmHo&#10;8fVRy6ZsqyKKOWpkraKm1MrK6xkj9JHHsf8AP/N1ju8VrNaRosMMx0F4g0i+Uf4tIDNQEEVFePUQ&#10;m33IX2hpEfazWtDRq+XCgP59D/3d2JgslisNPHTYmSbG5wfwoZ7bVNmslTZ1ZdG3qrRUVtJRUVJX&#10;ZLxxgPGZAXB1JbUBk2lFthN9rgcfQFsQmx9xZrH5XOQf5bgs1nc9iNr0zU2WilHlp6mjzkpdHsFa&#10;0gtosYd5xvtzdUO63MUWrQjNGSpcIK0NSFHcBTtrqoK9H8FiohdLhE0UwCqlqfmP5/y6KV3nnu2a&#10;HbuBy+dyFLTZD/SBt9M7QbGSuqf75bc632rnuwcpjchi62qlpsPPFW7VheFaeGdq1ENI+lZy6rb4&#10;wbbrMx2XuzK5Skq56fN9mZrdlBummIgoZNubfNTT42hFBPRCCqopZJk9bKpJAdDqAYYt85862Oyb&#10;FzbPZTtNeyAx2yMFIMpkVUkZ9RIAJ0gKvwkmoIDDHD3i2Zb3btwisJVR2TTQ0rQmhIKqpFASaVzw&#10;OOiY/wAynvPF9D/FI1mE3dgny+D6VoOjKLpjNU/3eVTfvZ+Uw8EeVyObx24I8jQ5Pb+DFWJ6VJJF&#10;eIus5CalJ5O0eoa7ults7Yn3lJt/rejWqrN64/G4+KTemajELjDw7e3JVyTRYCrSvaJnmSleoCA+&#10;OSJ7OuOPIFluycx7ju5kjjsZ2K6U+LxVySGzoiDCvao4ChU0YYP+7XPc/t/tLWuy25O+GMiMt4qx&#10;gN/GInjLD1q2RXqnb+T/ANsba6h3h292bkup6XL92b+3HSbT2Jma7cdfiOsdoY16Wqj39/ebb1DV&#10;QyZDCSU4eSGGRpafWir4mYq6jttDrTb/AF5sXC7d25gKTbOF2/TrS4fFicTTUwSypNLWACpqqkyA&#10;MWZgb3ux9ovefn2y2bbBZWN5495NJEOwMe1WFBp8SqmnE0Yt8j1BPs/db97jc0ta77JcPDMaau8I&#10;zUI0AyGWi59K9Ij+al31QUPYNVuzB9lf6Q957rqMdUbyrHSkjp5aBZU8eExWMomh/hVKKcmnQP8A&#10;dqYGa0auQQS35QfJHLbJwdVtfrylpKjeWXWWiq9xlBU4nZ4ro3iXImlWp1V9e6teK7GKJ7SOjhfG&#10;0y/d3+7tf+5e8bfzh7jXEw5Jii1xQM2i7uWUhgGEsDqISoKutVdgcOOupPLPsrt3KkFlcwBQ0cqy&#10;a0aM0pnSFEKgD8J89BYAgnUBD/lH/wAp/cnzO3tjvkl8ws5u2g6O27WU8m1es8ma2HdncFHgKiOZ&#10;MHnchlaYV2D2EGhENdFSiCrq6djFDPAH8ilz6n3v2hubI4d4Mvg8ll9wZ+jn39JlIK9crQYClppv&#10;NSUCxZB6WOSpUBNRjI9X0/PvMTn/AJB5G2fbr2G32o22yW9swhEaQ6JCKMpA8JaUpppwAJNCQOsn&#10;LPfNoubGO0mSQyppoaYrjgfEr+0D7Orzvmj8ZPiZ1X1lnMplev8AN7P6+6a6zzdP07g9mDbcOzp+&#10;wquenrNuZyWlkwseWNbhc/BBIFNW0borM4LAEHD7Fzf93Or94VaIKiPGbF3jVNMrtTTR/Z7Xyk9N&#10;MZk9UR+4jQEoysL8EH3zf582zf8Aabm9TZ0nVGkjkUM5Yho3ElWMQirV1BFKaacQMdSYOZry0stv&#10;igeRFWdP4sgH5SClf9VetZj409by9l/OjrSPL1ec2mtX8pvjZnMRtuq+3yePyip3719NuTF1ogmp&#10;6WWOPFeecaoJYyI9LKyk+1biYsJt7bGNpaeOjxmPw2Co6dnEdNBS46liog8YpyqxJFEoHoBv6eSP&#10;aHl3nPf9mvI4eZXjEImZhHEZQpq9QCvjn4uANSRX8XQzsebbhIGF/MXRmJChiFIr+IFya+WD0DGY&#10;3v2d2J3RuzLxy7q3q/afc25MrtbZ1PVZuWu3lXZLfcENO2QocZklhqI8rJKIpiPt44Y5G9QHrUPJ&#10;M9V5p3bA0JyVLFHNIdy59DjNvIAjLeOkgRMnkpadiCYr0itbiT3lfZ7813YwHbrTwZ541EQiq8gD&#10;UUvRwANBNSrE1UGjVoOhY3uLBDaXLWjpDOU7QCSQR6fqDPVse35cf1nHQYveeS/0T7izowVPj+oO&#10;na5uye5ppzPTSVGRmz+fqqrYGzY5QrIaqWHPOgf/AIDk+n2k9wbLzm5MMjPuiN6hamB6KPbFBQbV&#10;pFJdUeCWqrH3LlHMiseIZ4XP0vz7HvLe83W2z3Me92iBlJDufEkMqBTkxllRK44aqfb0IrDd/wCu&#10;Oz+Bf31zbEoQzLM4LY4lSHHz4fs6NL0L8mtl7F3/AJHDbr6p3NtelixOQo90Zzt3fW7u7Nz5/Eik&#10;lmXLV21cLjeseusTSoIwZwcfXwxfqWNSoHtqpdsZnDLt3GyjH1spzGG8lbkfPls7PS02QplqHirK&#10;rWlHLVoDcoyiIEmxI9rt5TYOYIbq4eN1e3hZ1KLGoQhC4BJQ6hinCp4VXj1Ht/7Wcsw/U+Hul1PK&#10;sZOp5EZWJGBQxE8fLz+XS83hu3pPsSk7a3ThcxvvaNPtXrDsQ0VFtuoxezuqsLltwbKzU+Lhym3s&#10;QmOqNxw4tJNSI0ZM8qKBKt7FWbkoJcln8DXR1ZxZgiyVflK6EwSUApoMfUmsqctDIjNLSRQamUxP&#10;GZJgqNwxYAPdOZNi9tuWL0LaNL+CCIKAzS0rEpZaFQZAoroYLXUSAD0D+adssdotba1hYZHyFP2K&#10;OikdfbuwHRPRfYG3n23W9gvVZDaezupdhsZcRn8vvHcGfxmO2Zs3atZAB/Cc9NnamnglmalkhoqE&#10;y1i/5kRMnNwbnxVRq2zDt7cf2/8ABJKVJaqlx9XX5qknpzQUNNhsHCZqGWfL1k0Yk+7jWmWF2uFU&#10;ewryJztey2Um6czNaieSdpDbRsqAO8lTDSSRpHVRVY6NC2rTVujWz3LlnZNhe6324USEDFIxSrDz&#10;Zh0tPj71t2Ns7CZDursjtXpHNZWXtar3LncJsdM1htgdf7qG4lzu8Jt99r7olqN2y4zrvCwVi4pc&#10;RbIT5KCnD+ViVYNKIV+z8xj83nZmy25qgqaHa82dH9y9rUrRmGWs3dkaKjp5c7XxQsSaWD7GjRbh&#10;tVr+5H3uK692doht1tztnt8umWe4/sL+UJ+qGt45BLGsZZR3TeKxSo0Kx1LjjuO6tzJu8h2KeIbC&#10;GIcfDIW4hQysVH20YfLo0m5RV/LvZm9tk7DpG6S+MuJoJv473PQ7Eho/kF3NlqWrjy4Xovbu8Bn6&#10;TrLa9ZX0o8GdyVPuDPTAq8MVNOyyR8K3J5/vWmn6/wCvcvPhdg11FXbfz27cPHFS1GWoxHJRV22e&#10;uaOppJ8ZgcY8ZaKbKGCSTw6lgQOyTLjP7h2+x7BfWNhyVtMdpPEyhroCrkNjSZwSxCDuZzVkI7dR&#10;APQF5oig5Yv3vtZYIcFWFftLKF48aUx6noGYOtul/hjBB3X3RioP70debrxvZW3dnZrJZSuyW3d3&#10;09VHkMHv/vzd9PmIt0dk7socoIq2DCivWJ8ikZlmWNWX2djBbXw22aiLdm5TRRNicXT4ugq4zIPt&#10;qaCJY4pYIdfginkZQLxogCkhlJ59xPvnNXNW+ruHLnIUT3G77tN4lzJpZl1TNokDtUnwlLHy1qvF&#10;n4GM902V+d7qKeGUGRjq0sRRqZrlGqfLuDD5da+fYnyl7O7qxOS+Kfxmg7Az2F7Q3pu7sHeFBXnD&#10;5LJ5PcO6qysymXxeWyqYjG1lXgcCaqSRxUPJUSywh45VH7RCfeO8s5urI5HcNRTZN9oYl2x8eNxK&#10;tRz7jycx8FHiMJPUORSTVVSyxy1rHTDGWdACARKQ5M5W9suSxyBydXceeLyNhcXUwEk0Ebgo1wJo&#10;dMiCCRh4UQFWYKutSfGWZIKbJy/FYxQxI4XTRckHTUkFdND5ZBHyHVlvQnx16T+MmzNs9QbWr9kV&#10;/wAt+xFqewtzb537TU26aTpbau36aXKbr7E3xgcGr1OYwm2aOmlqMds+mkgmzFdHBS1E4jkkf2E1&#10;F1jR129No9w9lQ4R+ycJga7AYLGY7KzJ19sXyFsiv93cXUU7PlMlT4yJqY1k4WQEmREVgLHvt3yL&#10;vvLO48uru1pG9isEhmkkmeS68WQEEoKRpGPEbvGpx4eoroNAIttrqZ7/AEXNUTXxVe9qn8bHiPsp&#10;T58OjTpv+CDrHevxx6Txva+M6SyO5MfunftfumB8x8hPkANySptrcWR7R3Pt/N7cxezJazsHLR1x&#10;jxNPPRTUKtS6IInOla4iqvFmMlU52hottVdKtTT5msNPQyAiVIsklNHXJFS09HPQGT/K5yQrkMIm&#10;HpMq8xc9W0e5cv2exPbTwSXCRSuzu3haso50MhbNO3XSvaSo6yGtCy7eGdowPCIUBu4inAgca/aO&#10;kL39uxsNmOqdp7b61q9wb52tuCXC782zSVWYyGI2vFV4eqyOxMtuir2zNLmcvujG7qWikkw+OaAf&#10;aq8T1tJzUxgXRdv7n7hzdBQ9Fbeil2xHWPSHs3f4rn2HTViRvC2Rx216CbF7i7EqoJheJJshiKP6&#10;WJFm9qLmxM+0bjdz1u7kIzSSKnhswZqSR20ZwluYi0bAMJ9JLCdpO7oIbPFZ3+8+HMaEuwpUeVfU&#10;HofNzfHXZ3xp6r7E3d8mt25TO9iZDaldm59idI4rD4Pt+poSTVx7d2/uLLjL7Q6P2rWG1BlkoKDL&#10;bkkpXllOSln9TC1tDYFD1eaqahy2X3vvTdFS2Q3XvbOrDVZrcGUD2mWYUdNS4zE4ume/29FSRQwQ&#10;KFABKg+yDkc7Vab/AHmwtA/1CRZlbVklwSBJq0NpFciJSacaGnUge4u0LsmxzX/gqdrUYC0LA+bU&#10;oAfsp+fQE4zc0He0cWL3ftHbnRnTnW9BSbc6z6v29uLIUWD2ft2NEyYrKSatr483u3euRMQOQ3JW&#10;gVOQZ5AFgWTQqypdr42to6+r3JRNhmqIpKSrko6gx1lRAWKI0M9OWqKeFo+V0MjL9fcqX+9XFx4m&#10;37Iv1cialUSjQlRXUNefPFdJ9esYJpuU91t5VFxMFYGmIgaEEcCDT7Py6UW8vkB2ft7O7c2r8esp&#10;i+0WwtTS5TGHc2HrYcDjJ3RXqqWsFSmPxuTyCszIXqIqmNjwVP19tGZp9uxTYvBzZHNyw5CjmbGz&#10;ilhq6atnSNo0imq5pZxS1DpzdojY829mO07huT0nexhivY6GRQ7Hwx+IV0prA4V7a9RlvuxWWyR3&#10;G9crXGu6A/U1sgZY/wAXbHorj5joxHTPY3fW8Mbmtz5Xr3rnBZLameoYt34SDcOYx2R2nBUyx1U9&#10;RiaD+D0bbjoaaRvEix1EPki4MgJ1e4TZqGmot0PjWtXYsU9PGv3dZkpYq2CNIp5o4qy1JSFwpAEU&#10;RXm9j9PatNjjkvtvuLiAEXJYuwATWpqAtRVgB5nWD9nHoR+1fNu57rcizSSQLU0La0QAn/TNXp73&#10;b0FDkN8dPtuWKlqdtb7qs/kNzS0uKwGzJcptTJ/eNQYnM5Db1INw5ZaZJUKyyZFKlmUKXF9YYOrN&#10;00ONzOafL0G9kqoKaeoNbla9qnG1yCYh3pqWnFNS0kkr/REjRQp+ntL7p8oXe97HZWe1322RwySR&#10;+JoiOqNVpUVLaidIyzMzDiG6yEtbfabC6C723iF2WjR6X4kZOvhTj0h/5inxr3/2v1rsjbnTu5Pj&#10;1RYzK7pwdBkafD7Jp6LduOo08CQw1m5chWZzM5UU1KAxneR3Lry9ufYl7yy0uNxNdmqDGQ1E1LSV&#10;FRS1EUhgniTxM0Wuje61rqbHTrj1f19hjk7bvButt2G9v53t2VI2JAaOqqAxDABlDEFc6smtOmfc&#10;LdOXbPaJEtPqvCIAwq+la9tP8PRRviF1smc3rtXqrc3Zm7zj8nXUWB3Pt7NYzGZPBZ7I4ydIa5cb&#10;uKhpqeq27BkVhaNXkinCh/8AY+wyqdhru/FUO5a3LzRVciwZCZsnUNDTwvGiuyLjKdFp0eWUWJ1O&#10;bH6+5Mk5lOwXtxtsW264NRiHhLqJVjQFnZq0UHNF8vLqG/a0WvMHM8cE2k26MCTJQGlc8QQPzr1Z&#10;hlfkvT/HnfFf1Lt3q+uzOKFcNrY+LY2BoctkfDW1oh89TubK10dTLDQUj2dHgQq62BsL+3XMbMFM&#10;9PX0tE1XDRiKetpsjRMJcpUyAaquOtpJop1NNI36SpVrc8e0NjzJBdLLaPeqkzSaAUkFIwGp4bIw&#10;Iq1PtFeshl5V2aW4mit0BNfw6G/wJ0D3WXynh3HJldobg3hittZjPZSvwW3Mjsnc8FS+ycfT1slP&#10;RYTJYLcGLyGKky2epo1tIJ9cby2VVIFkxS1G4Tg8vLRUm3akZWneaGggpq1Z6UOOJPI1VZ3kHJVR&#10;HpvwR7PZotr+uskmnuUaFsszKQ1fkAKU+016yU9nuUoLe0lUo6tWg1AAH51Kf5OjRttTrCp7K6/j&#10;zOf7awlfsPKCnbdORyO2/wCE7gjQG+Lqy+JeahuPQsq+SWQ+osGN/Yp9a1VXRtg9uQ0c1MUxb1GX&#10;rJFjiMk+lrKI0j0hZG+h/APuK/c1LAbVvXMN+YZwko8BHDEIvAse7JpnFM4oOlPPft09su6T3FzA&#10;3iSPoo68CTQ/2fp1WN/Mv65wEu1O4u+9x5rbG4/BvfF43rLbkU9VWfwfFyVNPBkHrZp6qV56injL&#10;64YhCNQsGX2K70zUq1NVKIqaSQXWCBYwWI4Pkkl/zoB5P6ePca7bvO17lNt+x2EbXdrHEUadtWkU&#10;/gVWGmv4WrqGKE9Y83th/V0ot+6slB8NG8vXSP8ABjqp7Bb527uap2f17t85fe2FwNPFjavdOfmy&#10;0uLgpR+0KXEYnEympxcESnTGyy/coAAJWPJCrOUm5qWnGViqGzSVPmSrxVelJBT04YNGyQtT07yS&#10;xKOQGJDfXj3MGyTbS9zc7aLP6dIQnhTK7O0lVBqVJXSQe0nJNK8egtHFaXe7x3AtAYKH5Hh5ECg/&#10;MHq2LpfdnQ+a3DlurKnCUvVa7VTBVG0u09oZXOV+Q3GvhpqyaqkXMV8UuPzJmJSVgjTKwILvbmTu&#10;vH46UU9TmxAKFpKGq0BQppBE0bJC8cTxk0qlbMQFOn21y3uEki3VvtiTGZWlTuyXqSCwY1/IZ/Po&#10;+uOV5bFYbyxALBslqCoB9VVT+0npm+M/YO5ko93bX6qg3J/e7FVG9dtVUlbWVdZRburMhLX01VuD&#10;HZnJQVk1JmMisxljRSI4p24QAW961/8AP7zQzWX+IErQR09NBmO+4YZMaY1lmphkemf3o4ypMVUC&#10;CBquCwv9PeC330dtbbb/ANtITI7qbS4rqJLa622oV8/Lh0Y86bjNd2fK8Uw74Uceea+EPMn+Hq7r&#10;+Ux1O3UmR71wYze481kKrrb4zS5b+9EtVXPjs7DR9xRVmPpK+YxpXUEaNEy+MJoVwluAfdf38tbr&#10;3b++oe5Z63G1se59uTde5PZ28afBwZ2PZ+TVN7zyVaUtRIEORljoxPEpVUaGjm1yxoCksQewnIFl&#10;z1e71FdXcUcsDQeGruFLs4mNFzqJHhgmgOOJFRVT7cbftu7HeNuvSUuZPD8KT8KN+pXVnOqopg8D&#10;keduW6K54JqCiMuL+3yMNZBU0eQq1pXrY5ZsfRLDFdGKxSy1ywvINZV5o1EbF7rdVtHrXDVmW3zk&#10;sdjs3Pu2lxtBV4/ctRuWuz29Oz8NHWV9TT7fSXLVtZBhn23icNRIixUokNZL9xLEsQhkqMrOehzE&#10;k222XLm3RbJv20o0i6RqWdUjKKzSOcaGKHAJJOr8J6GUPKG6bbe3lvugpAIyEcfiNVAPyGhRX59F&#10;x31vTJ7Bbbgyn20e3c1I9DXn7ZNtbd2BnqOnpAcvDU0lNjxlqPcOUyNVMYKnK00VRHFJAheRpzGW&#10;XdWL3N0zsjc5wOVhqsjuUZfb+V2DndsrufqDNDM7myVPUdeZPcW3d45qfF0NY8rx4qfJUuJImy7P&#10;NjYaZqYUsRbvyzzJ707bd31tuwk58CJG8UceqC4WPWukSKxVHLsNCkLgvgAdFD7ZPtVvJ9HMjM7F&#10;dJFY2BOFrkg1yCagVbAx0ucbVR77zyfx3b+Oxx21naDK7UzKZXLUW5qmjTA4Svx+amwm6NkbdNLP&#10;PLkK6mqIqGpzFCkVFJE1YZ3q6KEFNhZbsLB7+wfWWKxWZ673jW4PIY+DZO4997bzOP2q1FV47LYL&#10;A7U3Tu3LY2PeW0Y8bmqiabHRfdSUn3qUw8Io5Wlh3Z985s5Dv15NuZHSes0N1bShVEbCgKFuBVqk&#10;MAcGmekkBvI3itiFWdq1VmqFpQ0VmpqwwwPh4UAXoQ8tuDbGH2lX7oz1ZAdt4uGbK5HKrja4yLBQ&#10;B458hLTUdM9VBPT+EWkRNQVLjSLEGQgyc9AtNtjem2criMjD/D8hi4NvyYWeuyskefK0GVohuHHb&#10;m2rDlWytNEshQVuLxspiYqkkY9j215iOw7stpu+xqNuuYwsdo4HhSjHihWJJKsnijIOkFiKmnWr1&#10;7+1uQ0Y0XKqSoNKHBB41Br5dY61G3Dt/KttrOUks1ZQ1FPTTZWlrZ6SkmajVqOPLUFBV4LMVWORJ&#10;1mkhNTBUy083plVXVgNVNvvqjc+yJ8n2X2tt+g7S3zT5PF722bsun/u5RZOSTOZutFNvLB1+0dxY&#10;XfBhh3JUOy56d6iOWepqaSsqNEwVJvfJHtPuFhf3vLnM24PIpY/SxxBsLpYRuCTJ4Vs4Gh6nsVix&#10;Y6qnPL++xTQRXW5S0aYhXRBQtQ0GoZBALVzU0wD0UXFbO39tLurB4TavUeZm632PhqWl212Fu+tw&#10;m9MZg8Xj9sRYqsxexaE7/wAVuXres3L4o0E2BoMjSViU/wBrW4uiVoKklWTZL7e7I3TlOomxmewO&#10;1sT/AH1qNk47cewNiybejzUFZXY3M7QzOc3nnNofxKoraGKqqIcPjsfNSZCVat54VjSNg5sPLe4c&#10;pwJv2wPBNtN4AZFlk8Ntfdp0mgY4zUCi4JIxUrkjSbmeSz26Ev4URlUMwUFhwC6jpBycKEFck9GN&#10;3FvbGUOA29ht7RVWJqt7ZP8AufiBVbb3zuPGVu4vtpp2otwxYrG04psFXyUs0SLkqqjpMtGPAsji&#10;dA4x9O9g4nJSbw2pnpnxWR2buXGfxHC5yd4Kyln3AlNLj71EP+R/3jpzjaeQmNTBlomDiKMLUxQZ&#10;I8sbrZc1NabjZbmlvuO2ReBcvO2gitAVX8MiKFr29zUqD0UbtsdzvsTvaMEu7Zv1Cc6fOmDRvyPT&#10;ln6HITS42sxiU1VV5LFrDW5vE09OkMs+IMjfYy00ktZPLispBkKtEAlkko9PokeVo7j9uvLZHHTR&#10;bNxtZ4N90uPy+09obXz2XxOOi3Ac5mclWYqGpqa2V55qDD1W8yRGrJE8UEMrqXig9jfly69n+V77&#10;mJX3C2/fdgfEQXEgCkli9QoIZsu2lRlhTobbc0KWddokE0zaFLGtAwoDjjk/PoEaGXZG28LuTtPI&#10;1cFXszceTx3Zu59w46hy2TfHZDb21drbXnraPF4almqzLX0PXkMbaYp5/JNURBikkqNm370xhcz8&#10;eO4Os6atgWizEm1crFuCHOwVe2ZswIsBS5Gopd257ZdRt2uigzFKDXxU2OrJIvP4EQ1QFof5v3nY&#10;ue9j5pO1tIu3PplXwIz4ZcMqkamUVCsurzxjooj5ZV9+vbm4hlg2u82/xmBGkq/w01EMAaLWuk08&#10;ugswHb9Turtjp3etZR5inrmxfZ+LyO0a/aMmA7Bosaj5vIbb/iHXlJuHcWdoIsxhcdooKyrkSOtF&#10;JLUpGsMlkrc2n0TBW46sy9LlKzCH+6u0910Gd2pQ43svNZ6p2NnGwVRkdg0OA37tLGUkGEXAVT5l&#10;49rz4ZMfp+9NPWSRxPjlvXtxd7Ntm0bhvcUUbXKhoYkYyzOKsAWUEeGmKl2GkMAprXq+wpavcpYx&#10;yySWyoCCpLMSoFGWrIgUUBcCKh4sCcdG83H2hjsLncNt6Gn+6q63OHDVr5Otk2/R4mZ8dj6qkNbl&#10;K7HS0M0uQqs/Q09LSpOuTrJ5TJTQTwwVUkL3ufaG4oN7Y3LVdVDk3xnZnY1JlM1jdu7J2eMSNqYI&#10;yZyeCr2n1/iMxS0W4cHS0lZTfcZ+ovDj3JefxQeE/wCRdmXeNwurW8ZmlCSFn0iMW6QhyxIGNX4g&#10;eAFa9BLnuZtteye9asDXpooCii94IqqIx+IEdxJoePDpSYfJUQiaCSnngWfB4fJRwZPIVmWnq0zL&#10;NTwUqnKTvV3pq3/J3WSJPVKhOm5X2YHBYTsDs/B9R7k/0hU2CyuG2pveg2BgMptmiqq7syrj2vvy&#10;ufK5TM1MePp8Rkq1N4PW5GrzUzCvrcjIlbLSVBjRpBuYd+5N5ZmuOXt9jtNt3AyMsPhkzlijBnq2&#10;FZQz8TQmleHUgcvQpu+2m4t7p4LVlcAIutq6Gqx1U0EehNOgcqpNj9V5DdVDhdo5vJY/O7rw+89/&#10;VWLy2azb7UqZzs7amBrY8Fk6zIzUGHosZs+hgpcXhY0SCnoY2o6KRTUSINuPwfYlL0bsTblBg6La&#10;u2sntjftTk8RiNoybdXD71y1duvH7r2zlNj125H/ALjwCj3PLPNXLSVMGTyCOxqYkWkjdbyBd2Vl&#10;tW1bdvHKs9xeXFsQsuv9IMhkLVX8GWBJLFSwHBajot5xhh23lS2mEfhHwXRUPaGYkg6fw1atTQmp&#10;yOgP2rmunNy/IzsPM0NTV5LdEdN1kP4rNBWUuHymz6KvfNbSzWN31/CZYew6ubduBqI4sWmTZsdQ&#10;lJYqMx1dTLLC6I2zHj/j5s/aAzm7cfuWv/j1TufBVjM2KlbdAzFXEaWOZ8jSUmPy2MycVDNkpIIK&#10;ZMm0NO8haaOJpxRpYto2uO+W4NrdSNK8LRnS6qp1BJaaCSMVyAxGPPoq9n9is7jlS7kms28K+vlk&#10;RzVVBRaMrV8yVwRjPQhb3ytVQ9zZmu3VtPY+Q26KLa1Nsnc9JBUz7rk/gc8Way2PzNTPjqHHvXbV&#10;3B5stSY6mrquoqMek9QsCNTysyz3L1m+IxG5c1QZ/sap3HL2DJuiilwFTkqrez5bde1cNDnMpDHl&#10;d3YeDI9jVdSkWPlNTXU0JWOGJ6j7UxP7A+5cu8q88vHZ7Nsz2Ow3VwxEoY+KG0kvqFSNaMBGeOo8&#10;BTqTtj2Ha4V5j3CLbg7w25bSGIYvXSRU9ufmCKdB9szL7eoKmOg291H0ltHD4Xo/JbYxv3ybX29g&#10;6PGbG3ruvHbP2u+TwO0q6kwXQs2Giny+KdabXDTVc7vj4amOrhUFq3ofL9Tbl2cvZ2Vopt7dnbP3&#10;HlTsb7/cO4s5tKgosvBWZOavqs5XZbN11RW4/PVEz1D1Ek8mRrnIpaGAx05ONs5F5Y5f2xbTk9ru&#10;95WBaG6uGAAa6WhZYq5dVBALAAFq0oBTqCuaraygk20LIVlZu+M1IRya01n4qVFWFASagAY6Wnx+&#10;+WPXfyQoOyG6el3DunYnUW68fs5e5Z6LC0HXvZWepYp/43Q9b5DGTUH8bx2ys9TQUNbWpQU+JqSN&#10;FFVVskdQYXqLIRbm2iMZXbapMDS47C12DrHw4aniz+Kq8tX5KIVmHqI2ajzOOq2qJqlopRPUQTRS&#10;OA2lfZRunLl9aSPdX9zbMGSnhwqVdVJDAFSTRlBofWpPHq28QyQRwRyOjGJKdpycHOft/l0MeE2t&#10;W7Z3hu7MtvHLbmx27c5iNxYnB5uCCeLZ+Qi27HhsqmPzlGRUVmJztPSQtDTTRvDSVCS+O4b9tu2b&#10;tnIb17jxddksQcbiOu9o1+Zjqq3Hx1VPR5vP0e38dhtw008vkhhSnx2UzQp3jk88CVZkjMZj0+4v&#10;t9vuZOaIwlq6WdtLbvK+k+LHG9CXYHDAUNAudOmvQi5K2Z9wlS2iIBHiPqPkSoUCg9CteuXYOXxG&#10;F2qlC1QmWn3Fud6ajx0ddVxVOTyGKyFblaigpjTSLK08EmIEciMvhmdfBKWEpJOJtai663PhOod0&#10;bT25VYbc0nYWQ6y3hiNzrWY3cFHQdh7GiTAzRvuQR5J6LMbx2pt6KjhqIrUU808CNFDTmKIY+4KW&#10;3LPuDyL7ix72re39yCPHkLELK8ZVoyKVUozZXiAwPCtBztR3Fdvvtum0oFfw9RBqQykEn7WVaDjR&#10;vkeqm93bt+THV3fvym2/v3dc26elaH43UHyE6z31i6SeXbwHWHZ0uW7FwmQ25tqjgipN1YHa25sj&#10;TZJMQyNmcTS4urellyU1RUVbrnut9kiDsHEZjMS0e3qnbuBoqeTPeGpkeHDH+OZWKr+4p5KbxpmK&#10;2kaSZUijUxqCVCqfYm3Xlabni33eP92IttCY5JZHYhESNahJAaNqeoZaVoDnoKbZy+Ny5oe0tYy8&#10;ESsJmPBB26OH2HoaNn9t9q7ip+kdxzbDxe5t1xbm36+7qLZsj0mExcG5cjPtPb2axstZkhV+CXau&#10;DrvDSM9RXyRS8XYSgAlvntWDY+CqKftLs7auPxdDDXUe1Nzb2lwGKq8Zjcn/AJLkMDt/c1CcTX1W&#10;OzFAslSaCtavhdgUikijB0p39uvb7YTZ+5S8ztAzBv8AFblgIoJNCrEUdaOyagWUlaFnK1wepIWX&#10;9x2r2dzdI+3RE6SxCrQ8KVIxWvQ5YnpTZtDuDOb32BsvJ01bv6uxWS7C2Iclk6jZOa3zhnqchg95&#10;bj2rnky9FQZ7FZhqekmydFHRViU1LTiVZYqKniRQzHqbee5MJH2xV47d+2MDsfC7frNm1+4MHHJn&#10;YK7blZU7gpodvZPKUku7cR/AYE1NPSPQxRay/iLJ7DfMrbbz1ue8pJzDY/vqa0V3tlzE8mgq0qMr&#10;ZGjzPmKEAkdBnbdrt+Yt8ls2niV2iAVM0YayzUPzU4r0G256Ps/CdY7/ANk/Hp8L1r2l2buHs3eO&#10;yt0Ns7emZ2PSYqoz2EFNk87m9nYSTH7dqctXblk8FN94mWr50klpYqrwVTxh51fHjMLjcb1zDUbb&#10;kxuFx+O2lv8ArcyHpkyu5jtuSXdtNRUFJkJ8hUR4rb2MrhLNUzzikhhpKcy1VQszwyh7e+0Nvyz7&#10;W2u43EMyXO5yPGWMbnTAlWlZEUEldAYDzJK0rXqTLkWO27RDsdsoKg6ZGoaFqCoUD+HgT648j0Y3&#10;fX3U2Fqtwy0+6K3LV8lXuTbR27EzulLFmqNtpY6CvzNO9Lj6uuyFZj1SFWRw7VLr4Yhp9u+w8J1H&#10;sXZufrOr5cXJtur3PX7ex64Pce2azC52DXQ1ubxO2qqT7lcJOKqgpqR4lkFRVPEZJqaplMbSRpvc&#10;3LWzcnrNsaTHZ5LycR+INDSmsWoqjrWOrq2SOBz0CL6PZktvprUv4DyVqCpViT5EE06RWYqN7703&#10;PtOiy4SmqsRtY7sqHzWAz8dZtjL18b4XA1O4cXjK3Hw5mNocjW1M0MkcQpnCxrUUumYh8G5e2oOs&#10;tx43YG4Np7a352BvLb21Jtw7pxWSqN90O4cxh49rYWDbZny0+B3WmDpaegoKHVg4qHG46hyWervu&#10;atanHrjY1/zVum5DbuWbkRncHSORcFmaMqKH1CCRhqWhocEHPWr2aba9t3HQ6wWn0pbUcsWUUAUD&#10;4itQAOFBVgwBUl47G6m652t3Mu+Ox8dunK7I2f11uPeQwG012/HsCNaLc+V33ufNrTU22IMjhsju&#10;qsY5DKyVWfEmQrqrFYmmjeAJPUjEtHtLLbJXaOG3rWZLcW5Pv0SDJs2Po9rYGmopjVZWs28gxFPP&#10;kaTAy0sUMjo1LUz1ME8Y+3Vm95Tcy71JBt+37Dt9lBW1hQITXXGwUB/EXANVC0YChJr5dAPlrcrj&#10;l/kaS63K2X9/7hK8i6T8JJ0kkH1AqPXpNUu5u5MB2+26d19UU23dk7OoaamrtzYmng3TuHsLds+e&#10;xNJQ4Cg3ZPBm8jj8BuHd9XkamSOKOKvo4cbUQzq881Or1q/JCahqxlkhp6ioxu152TH4KnoEiwtF&#10;RVWBosNAqaIaPcOby0u3YREtVUzU9HDDJJT+BkLRpCnNcoulml+nIcx0qT2+WfUn1Pn0RovgqC9f&#10;qJBravCvD+VerTersfXwYLH1eTk89fX0klVkZ53JqJ8hUVdRWVvipKaT+GYyCPI1lReOIzuwKmSe&#10;R9RNAnyAyFVme5dwZN6+PLV9bt+oqMhU00qVUa1I25X/AMQiWXH+GKT7VUcSOoCFlZmW2oe4DvWZ&#10;7lq0BApj5D/L0EdzdpL6R2fUxTj/ALXoTKhkjiUs6ov3NKgLMFGuSrhREBY8s8jBQPyxsOePe3//&#10;AMJu/wDsgvfP/izvYH/vu+ovYdvf7Uf6X/KejrYf9wn/AOah/wAC9fNu/wCFdn/bzzrb/wAU16s/&#10;9+x3x72AfaTo661affvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3XvYVdsb4Gz8CsdPUJTZbLvJS0Mh0PJTwoo+8raeGRkSoq4kkWKmj&#10;N1krJoVYaC3uY/ZP21v/AHH5qW3gsDPZWulnU/2bOamMTNTsgXS0kzecUbopEjx9A3nDdXtraPbb&#10;WfRdXANWBoyxAgPoPlJISsUbfhZzJkRMOrQv5XHwzqPlT3TUZbO7cqtxdadW0tFuPdeNBqabG57M&#10;VlVJT7S2pnMnTJJJidsV9bSz1+eqlAlpttYrJSwsKlYb65f8zXdG8sn19BubDYyroOucTuKbYdNX&#10;4+eOuE+55Wmym76nOZqR6ieoi+5pFoz4ea3JxVRnmf7eIP1d5LG1cl7Lf8r228NLvkkKT3sukRSl&#10;ZSVWqLUwxJEgVIxlFkWIJGKr1BnMMj3FpbXu320ce2L+nCsa/p6UNNSlhV1ZjRXIAYDWRkdfRr/l&#10;g7d6/wCpqrdfVtfv+k3Z8g947S273JvajmwkGz6ij63nkfanWmP29s2niiO3trYXB0sZocY/hXEY&#10;mvx6JS05qpEFMmyt/wDYWxtv7mqdsZyXb1J2FTx7IzWRpjGMj9jPUQ1dXTU+REByGMgqad9FS1O8&#10;ZlhJRtS3Uyh9daWOyx7hdK67eQsfhrWQxnWull0ioOlqlye0qjAaowVC9pDeNHPEs+lJnAap06iO&#10;6jUNGWv8x6jq2LPbUwG55MNJn8bT5VcBloM7ioKzyS0lPl6SORKHISUXkFHWVGPeUy05njkFPUKk&#10;0YWWNHUI6LbO487uOm2ptrbeZ3FuGomNLQYXHUNZX5CqnKeUimoqWOWom1RBnuP7Fz9B7De9887F&#10;sapbQwlvBHhxpIzIupqVFCxqMnOAVPW7TY9xu7l7aOEtMWzpBbpzyWTxuGoKrKZfIUOJxlDE09bk&#10;clV09DQUcKkapqqrqpIqeniBPLOwHPu2bqT+Vfvaba0G8e5ez8d1LBkMdFVy7eoKGPIZbELUKJUh&#10;z9fX12JxmMmVWUvGjT6f0khr2hPd/vAbjLe3W2cnctTXt0608OKJniUEDUFeJSxAYUZiPD7QDWoP&#10;Uh2HIFpZwi633fBASK0BVT8gSxFTk1Cg/wAuq9t2/wAxHaD7yqNidM7DzfcWWpKuSllymKyMNJg6&#10;77eRoamTbjY+jz+V3AkU40B1poYnHrR3jszOUnwl+NdLlXhPy3arSWaKAR023qDMyu6SQiaJ8hQV&#10;1bTSNM6ellUCNvwbW9iLb/cH3puzDcr7XKbpChPizW4fw6rr7ZAjRltJI1qoTyrSvRdPtXIayOn9&#10;ZLwqx4JDKwJ+1Y6H9hPQiwd9/JKroI6mm+KeS8hRJZfu9+4/GaI2RmJakymIoqyIxlQCGW5FzYAe&#10;z9dB9O7B+NW38hJtntLatfX5t/uMXUb4el2rTTVTvEWqJI4xHUVCoF9IRNWr9Taf0u867zz37ibP&#10;Y8v3ntHPFsYuWaeW1urNnlbT3RnQywqGOnxKhnNOxtRqBdsG4cucq21wlnzIyXM1AouIZwAFzWmh&#10;WP2jANK1r0ULvrszsT5DU2L2RuPoDtOj2tiMrUzbprOq/tN8ZOTTSzwfwmLJUviwlG0gZZJDOzHQ&#10;NKoZNILhkZvkBncnW1eT7r6Gze3/AL2PJ4PCYbdeSw+UxE1FIXpJcVuDG4+fIRVclNIYpbrLDILh&#10;oWDNqG3JO1co2oj2mb2QvNtjdBG0xEMgcEj+2VndZRTixJII0rpFD0S3N/fX88sh5+tJC2QjLIi1&#10;8tBGl0NfnX1HTbsbCfGzaUy0O2vhh8ldu5XMYWba25M/meq/4titwY/KzhshT7xxWfz8+Ey9AtXT&#10;pOJGiR4QE8MqFFUESO+e3+qe5XzO+OyMNn8TJmJKnK0Mk2WqZ/4UykxxQ5GTBY4VclNCxELaUhsw&#10;CBR6feUgt/rNpvtrtLra12eQHSjaI5442QElQlakOGzXSdWeGYQ3yylF60lxuZa7jkrqOt1LAhhQ&#10;kVIpShr8/l1aZjtpbP3F1vHt/C7dptuYKsw01JQYynx+PxzY9Z4iDppKKWqp6ebzG8i6mYuDrJNz&#10;7tSw3yR6KzGzcnmp98bfqsfVVWJpvtWkjimrq3JVdLjqRBSZSSnNOi1FWn3DkCBEjeUkopthvu/t&#10;I+5XNzK9u8ZaYssqMrQv3EjAqQWNAAdJ1mgJAr1NHLnu9JDBDHeQuJlAjQHAYn8RpgIBViWOBQcS&#10;AaI+wfg78jcP2psKr2XgcrSCip9wxx7riy0gottYSGOry1dT1cu2oqqqyc88NFMmLTmseWrigvG5&#10;1eyn4PtjrL5Dd+bs6awu5cdltuzYTcQwsv2NFNj6Pci7Or5a+bb5inWHL/ZZiBpoqos0UqKUAdH1&#10;sOtl2w8n8pbk1tsNu+6xS2yzPCVL+C86qUeTS1SkcniMiro1oziSqq/Sn+sUfMW4Sm4vnddEuhSp&#10;06tAygbFKqSGI1U/DTIOduqHs34ofEfEduzbckqezNp7v65pN2JjczUtkM913L23h8JEdyVOQxs5&#10;pPJsPJ2yFFT06/b1DmSORDCgFN/yW+SXe3c8uyKHeuJbG7c6/qK/E7VwuEwVbhMBVZDGzw0tbP4q&#10;dkpq/KQrTRxytGb04YqugMbpriy2vZ53Xlrlk7c6XDS3aL4ztJPXsLOaZUaiFChYizk0LN0BLqbd&#10;9wnhm3GZ5KAiKqhVAHHT68B+QFKcOj3dO/H7qHpLKb+yPXOIkptw9h5xdz75zGUz2V3LuDK11R52&#10;o/usjnK7IZCnxsKPIKanVlhW7FVuWPsLoe9tw713JBPv/O7nmkWWlxkOFSWoqsTjcbTQpTSpRLX5&#10;RzQVOlGLaY21OSxIJv7EfLPuTc7tzHDt9+1zFDOwj00LRx6EID69YJlLEa2IZjnOa9bu9J8Sa8Ja&#10;fAoOGngQB5YrgU9ePQz0mNx2O+4NBQ0VEaqVp6k0lLDTmonbgzTmFEM0p+mprt/j72jPjx131/8A&#10;Hvp1NzUPYO6NydN7/pcRmkxm7aOjyOPwNJuuGgp4aisioY1pqSIPVBK6WOKGmZXvLGCnkGOfuRJv&#10;fNPNu48qrHDa877PeMbe68Vo2fQaosbhV/tMFY20prIZWWrB5Y2OLaeX4Iruy8Y7ddKuoMQygMPi&#10;IpTHAtQk8TWi01J/l52n2T8zPk/W9HY7pjZOwPlt8dstuiDbfYGzd7ZLb+e3/BsuGvzP8G21X5Cg&#10;jkllyNDB95iaOoklqIp4y1PPpklikC/O/wAtXozaHZeC7c2Fhqh6TH5Kqqcr19kxRZra9VDmZ5EF&#10;RjoMrC70dPi4axtMBkkQRqumxTTJHPtt7yzRX+87Nzq0cO6NbTi3uFQdlwFbEyfiNTQEKFxpKUqQ&#10;OrXlLZ23Gz3GygGF1BR3o+r5EMVoDXAp8vPoafjd/OG7L7J2huHqLuxaHB7qrtnZHF7V7ZxENVhs&#10;nT7ow2KqVePc2OoDIpyWWraFgs9FHTKkx0mNVk1wVQfzDuregvi/vPrCn6lir4N55X+M53du38nU&#10;HLQHFVFclTgayVqkmjxrLOtVTR08cenwxKSAUVnmb295937mPYrq954sLcQbhcmK28NTlIwXdwJG&#10;Y6FkBRGNVYNQAFVJjTnK323lve7ZNqjIu4qu4yVIJ9WqST+z9mbhvgd3X3v3ttTeu7+3aLa6YGnz&#10;NDhdlZHbdFU4+GvnxcNXTblKw1VRW1FXSeZaWRah5SpmlljTiMqha9wfLmLfmydz7E3/ALUyiURp&#10;tp5nqmfb2fqHg2Bv3blLNj67MY+HJGeSHFbvpqpjkKSF0jWRUaJVZEaM6e7tEvbdJYZIBbRII3hS&#10;Okk0bS6GcoI3BTVQMSxVS9MuGUNbtvdxucc7XVurSShSlGfsoAKjVq4gZAIHlQDozEnVUVHv/E9g&#10;4LJUtBmnXOYzes0uDxvm3vtjJz/eYrD5epxsWM81TtCsSMYurnWeeKBpo3LieYubT43fI7Jdo0O7&#10;upN87N23vje25tmV+K2LU70xP8ar5NxRYqocUGPqqtjlMfXZqgVWpxDKI3yUcTIiyymZJz2jcNo5&#10;osdW53clvdWeppSHMfiRnTJSQHtdYzoeRgVomvuKBkJR++r+W2uNnlhQtJGAhKKdLDz7h2kjAIpQ&#10;5NRUdBn3n1zhMdJsrsyPfO9erdr9cblpNxb/AItiboq9p7fzO2o62kqp6reeMpoJsTkcHh8jTwz5&#10;KWRKeUYj7pJJ2pfLS1B7fhXvnYuArti9T1FBunYvb+4qHLtuDLbkyc42zu8eKet2RQw4quneagrq&#10;7ESU/wBtMqRB18kQ8omQrDXvNyTJzFy/vN5u0n1W02piaBII1FzbMrKk9x4rSMWSSOrPCIqAItaS&#10;RZpy3zD/AFV3G2h+hFvM0bhnJJEgbMayKNIUKchw1RXGKjogH8xba/b0O0e4u+dxVOy+8PjXsWLY&#10;8mzOrNj7NiftHrP7DM43Cdzb5n3zBkym5Mfj0SulqsOKdmhWmhm8sD0Mqz2l0DbczG3c3h6ra+Or&#10;KLOU2UizOEioab7PPyVFG1PW0tXTsscNTLkqcCMtJfULAm3PvEnmj2c5r5N5m2XmC35uYWUdxAq3&#10;jO2uCJ5dKysxaulNVWWpOn1rib+X+a9o502Rri1i1TgOskZ01DqaFTUU4jzrilePVB3ePXnbfWXZ&#10;Wzc03auXoo9sZHaFTsbsnLZ/I1GQ2FhMhnKfJ4XclDVVElS1DituVjGpeKCURWLlV5t7Ihh/mX8e&#10;+nNo1eN6p6QO2t+Y/MmnqNu5Cgp6IvQrWyx5SefckZqchJU0tMTGsMi3iZlWxjUj3k5J7Gc6e6W+&#10;XE/Nnu3Pf8rWdmpMUSfTTeInh0Ih0ywFKDWXDs7EKpKk+IsWb7ziOXYDbWGyRW9w7EVoujTXIIGh&#10;g3CnnQ8aUpY12J/Jq+b/AMu+6FyHy1/mCZHtH4z5LYUdTiP7gmr29kP7yQ4/Ff3diput1on66/gk&#10;9ev8QqMhHNLU1n24P7Us3ljAevx26qHeVVgM7tufYHaiZ4772biqWvNVR5bBbhybVtHR4bJpVSxv&#10;Ni6+WcQsC0i+tW/zVly92DmPY+YNgn2yG6W72dLdoJHlo9JIE0S6zpC1YCkigAAAPooTWMNx295Q&#10;bO7iCbsziSIIy6JEkoQAanOqtKk5Pz6u06k7B6j351G2R2h2Hiu5ukMRtjIdS9ibizsEDNSZvr7D&#10;S7c3fPvLFVWJxwV8tjIkOTp5aeKnZCk0UfhnDOdjsvc2Pwmz9h7pwOZrs9m9zUuZy+YfONTNlMyZ&#10;JKWSgw2VRY1FPBiYIKmL7SLxwCoR108H3B/txHzLuXOnN+zbrt9ttvKdjJbW1lBAoEWoRsZpkamo&#10;u7ESK9Q5j8EtSpBzO5R9wt55l2vbZbKd7SGKKNCF4s6ijs1RR5NWGJBocCg6qM+DWx+x92d8fLXq&#10;nsLrjbHUfT3SuU6n606X2r1jQ1WN2Vs2Whwe5pt97+2hXMqVGS3Bv/JZXF5EZiqebI/wiWikdk13&#10;Y9PXVXsPenWe1a3FZHbFJmcztzC11dTYuqx7PFkKnG08tRQT0McrvGsM0rRmMoCn0tx759+4PNPv&#10;X7be+HNt3u+y75fcl2e53UVuLiK58A2njMI5YZggQt4YV0lDMTQaiTwGz8wX0d+Li8lllSN2Ch+3&#10;trWqmgFaAGvngcDTrUZ+YmU+b3xu+dnc9bvvaHyH3l1R1v3N2rh+va3srHdjvhqzr2l31mYtvbmw&#10;e7p6emp5qmvw1LTVcGXgnc1DaZGdwR7f8FvD+ESPgtx1UNPU4yNqjF5CsqVhpq2hS6yY6aomIQuk&#10;SHx6iX9HOoqGkI/cz2k2/miC09yPbPap5ti3dxHeWcMReW1unyl1HGlaIZCPEAAWjkArHMRC9ue2&#10;xpbpvViofa58Moz4UhGCM8CfLyyvFqANvkB8VcZ3VtXFfKD4u7Sz25tpdiZSPb3Z/We3MDWZLdHX&#10;u/a2OOph3Hj9vYWORkxOQrJ1NQ0McVGrVKCHwx1ZpaFU5SbqXeFEZs2+y8xTVURjkGUfDVQeNro0&#10;Mvnd1bm40kkX+nuGNlsvvGe3l0228s23Ndj4T6gtsl6sZI7tYVQAQfiJ0ite7zHRPbbnf2+q3tLy&#10;VQDUqpJGfUZGfQ8eisbCwf8AMw+POYbCdUUHy96xrMdX/wAXhoNhYzuDbMf3UaiqiyUVDhKKjidj&#10;CqyeRorlANXHHsPc78ftryYyjq+vauu2zm8DNNk9n5LH5Spf+BVUqapKbGzVMlX48HkGVUqKF/Lj&#10;5U4MNhb3Kewfes5qvL2Tlv3v2i33flq6pDfiS2Edw6V065ViEaSTwDujk0JcVGZGZgQqG4294ph3&#10;Szie3YjUyoFdWFAJBpwJF9QAWGDXHRyOrv5xXeb75q9i/ODae1e8upOxY6LYXyP23ufrvD4Xcm+t&#10;uU832lNuDcMGCg2vHVdpbDE0lRi9wrFS7kilQq2Q/SyKjqTtyHfRzG1s9Srgex9nyRUm6duSMFMi&#10;OoFLuDEKztJPgsmbhTy1PMrQuSyq7xl74+ys3tjf7fv2wXx3L203dPF2+9WpUq3d4EzcBNGvnwlX&#10;9RQCJI4i64glsZUgncMrrqjcfDIvCoP8Q/EpyMHgw6LJ/Ma/l5V3xLy2yu2+qdx/6W/h73/j6jdn&#10;QXdWNhllpavHSyyTT9fbxkiiFNjOwtqwnRPGfCmQpkFXDHHeenpht9wJ1oimOquLW+v++/P+9H37&#10;37rXXvfvfuvde9+9+69173//0Vtj6yhg3bg8NiZs3Xpi8XHTZiBqvGVOMxVPX1FJUJUSCbFx1H8V&#10;kWnKXVwPE7AWY6vf0HXVtdnZ9w3K7eKJpXbwVIZTK4BFKqSdC8RnJJJBoKYrWN5bM91c3sUQi0so&#10;PcGJPkSGNQDQgU/PrYW3jgty5XqHsPeWdpdm4HLbhzlZktpyz4PO4rcO8M1g8bm6CHGyzYrc9RSJ&#10;tinWoMi64Jj5lEjBljEZUG5dibSz2eNTRSY/E53zDw63mxX3SpG6ySu8tTXlGCSAX8skX50rf2Rb&#10;FzBzDsvLtNz8S5tY0ZnqVk0GpagZYogVoKf2SsB+JiOja5tTPs8Esal7Za4AIJr8ixwPkKn1FMgX&#10;0X8iu8OqutkO+8fvHfWyaPH1ddmcrSnB76rMHN9/TClxlFNitubF/iWNpRHIwgbGU9WqgWlkZdRf&#10;tsYbcW29s0cUVLhDPLkctTZPdh3IJFoaKejmho6qSaGlnpxUPVSIiwxxqjEKWPFvcUe4HuFt9/d2&#10;F5tbtLArLKYQtKqqsGA1KFqWbLSaiqg6VYnBZsewJc7nbTkulqncUIrwZa0q2MVz3H59AV8gvkh0&#10;9212TlhUbl7K3LTNgNk5nZXRtF1EIctuzOUeeiqdw0mFocrUYRqgRYaCWSpqq2rZ6anWRYVJkLK5&#10;0c2OyGAqqTcFVV5zBUtfFR4s0KPFmZcySsFYcRkhUz1VFSVstZBDI58N1kJj0Movjrv3OO0bxunN&#10;W42OzeFudzHAjnxGWiB9WoBUVHYKjqCqoc5NKAyYHgilgW3jVNQkzq1UHbSoIAB404jouW/sNujb&#10;/bdHu/p/ae3OoO5Ny7CrMz2VHvSvkn60xfW5M2U2/L2HsmkoMRt7c27NoYDbGcyNEtKlfPFVRRRV&#10;bVFPKVWLV7H3HT5rKUGQmpNcMGPO0KGno6zF4vG4mrZTmMflqqDNVtfkt55KnRRFkpj4wkLRrFHr&#10;dnIPbu60cpXHNCxQ3Kjc5o2RjKJCAEoyt4hUECpMfhnUqsyuNJR0l5f3H0qOkjeMCVbtStF4EHRQ&#10;gEgHtr38cdZut/kd1X/o82b2xt967N4Ddm4d4Y/uzc+4MlRbm7Gzmc29T0z7F3fs3CZLbeI2diOl&#10;NqZ+neXI7RwtDRyuK6CvFTJJQeCV7o6KtXEQw5tsa2axj1lJE8s9XDlKPByvTxnG/wAVx09BlCZ/&#10;IGZTMV/bDAXHAlsNt3fd2v02lUNlukivNEiox7DVNTkKx0socsArdoFTQEO2PK13fXC7kHkCSqpq&#10;FHEVBxq0+Y/B00bv3hsjI9kZBuqMLvJ+quwsPiK2skweN27kdkbh7OpoMpl/7+VWxt84Td+zWlxb&#10;4uOCCpjoUlkaqKTcRoPaFkpXo4p6Oip8746nMQYvEw0WbgamfKtDUSBoWy+JyWQpBSUkstUZRUSS&#10;KtO3JBI9i+8td+gtms9zgm/dETAKtY6alK1Cu6yOqlSxOWBoRQGh6GM1p9DBG8zqrRHU5Za1XC0w&#10;+CSRw6Mw2ebIz4nO7pznV8f93evcjvHftZu/qyrkzqbDpa7E42ooGi2Lv7Z+08zNnct9pipKSXDw&#10;QSvkICkYaEanNcli8lTCsfN1eLbaG4KDHPntwUeNyGBydXkoZ6SOpzBpIdu1k1W9SNEcscly6JqB&#10;GoEgs+ZZ7Te4rflhEMz+I0ipQqzBCqkrJkBgxWiSCjhTqCkowXv32yFLiyKqxuYmYKrOpVVzpXDg&#10;1JrkDoN6XBdq9U5wYXHdf7L3hjvkH1LvHfj9c9Vbl3XsPtnZGM2hnNtVqYfrqTdWV7m21T7bo8Ll&#10;A9TjJaOlschKYpY5BGp4Y9srlZqsUmY21V7ixORmp5cU2Iz+CwWTxbhDBVUlfJlstIahp5Ax0ySB&#10;9Fhb6exHt3O/OsW7Xce6wFlRCApKqOAywVWApUKKHJIFOJ6ju2/d+1TtIli4ieOrMGUvxpSmkfLo&#10;SdzbyxW08Ricdu3r7t+i6y3jtDD5V9/YjeHU3YvZmwd6xy1P320dx7No9gbMp1wyY2kDrPOgkikJ&#10;YoRdjD3jQZqaqnqnx1LumcU1LLLtmkzTYXCpk6elyNRjTWVUuOrchk6SNqaSw10wWfxsdRC+zvlG&#10;PeuY+cYf3q8kPLzuhmoFbSAsmg0XQxAcrSjChoxVqU6LLu5L3cUyRFIQ/Yz5ahIrShGk1K5z5joR&#10;fj3ndmUm1MbgMNnsp1PSplNyR0nZu59lRbv7DyW0Kyv2zitzHBQY7N0e1NgZ6uqNwUOqb7LOiXHJ&#10;VRIkWt3WqLce3U717xx9MlBm6Kpr8hT7V/hNQYzjMS9LHXZqsOmlSommjNLiJoTOzIC00YJube+p&#10;227zb+1/t3qmurc2qRmUS9zO4oFAJagHxa6GtAh49ZYcr73DZcvUuZtdE0k/AKkYpQH8854+XV8X&#10;95tsfGr495LeG5M5BLgNp4Kbc1dnKpxDLlo5kpYKfIStVPBDTVVR5o2eNQBYHSo5Hu0Lb+Iw1E+P&#10;qKfIVOAGHoqXAtg5YDDj6WrjV2bzNUapJ6HKiiAlvJqBVVBUSH3gzNcbbzdcX+7+N9fNqJSYsRpV&#10;mySE0K51FRpqQVB+dYv3aySYS3LRrQuWB7iacR58Dw+E/lx6pE3pvHdWewuf2/UYOi7SxG8qzI70&#10;x3Z8Obpcrns1ga402Oo5MfTbdpsZjaPdm0k3A/2LR0/haJ5Z3VpKVQ5Te4MthoN7dePtiVsNUY3K&#10;bw3RTRNIktPSVP8ABZtsZWioaqIxGs21laLcjyyQShpIqmnhdX9NjOHtHyq0fKu+neA11HriWM1A&#10;NGcyIAqBVLRmEquoFCJGqupVcTv7OWW377tV7NNt4FxGrhSGahKjgcgZ6sh+LfV28pdlb4xXdOSj&#10;3238J2FiMPnlilxue3ZhaHJncG3f9IGJjlfGnem0MhjI44q2iWhpquKoKyUwZS5M9RN11uXoeCDI&#10;VNDUY7L1eUipaHJsa2nerlp4RVoiRCjNA9MY/JHEWeQprsTc+4vtpeZtg9190sYWmS9Tw5NYZVIB&#10;JZEjGkrIjKjeIaApQAk6gVx3595a5gj55ub+CWWOFQQFCow/41XqvsZrvHaP8x7duGxGCyVQmN2L&#10;s+t3TuHDwwYR4KOhyeUGFo6UZEZ5tzw5unqJYMjWRRUcFI6U6lbyAgpOyOrtz9f9p7bEO36Y0+66&#10;/J0FNV4OCurqXG4umoHyeM3AaTIZCmo6eoWaj+3KOsg0zk6XIA95A8xc52HMXKu4RXF04NsVr4ro&#10;rMxDBlLJHqKmtQoIyB3DpG/uJctyvc7BuV6TIWZdNFWnCldKk8K+fn1aj2T3NsPsHpPfuWgzksab&#10;Vo6KTcOMzOXpsC2Rkkmehr9u1dZjcfXVkNPpqC/ko/DMZVjHkRC5Cq7cwj7q3Vi891/m8dnFz2RT&#10;bfZPVtZSigi3XQ1lBkTPu6XJQU1TNNUbOmx65BI46dZy0HgSeJZ2Jwt91OU+YtEcO6kXfKjrQ2rJ&#10;GooSrLSZQJBocI618QuR8QoVdFybvNxy47x3FoZbVhUEOF0A8MlGYg19a9F46vqMl1xtWDB9j7Qm&#10;2xjdj4jI7t6m7vpcjjpf7v0NRntq0FH1lKmTieTHPvX+8BpYpZKiamrbl5IEmghkUP8AA0lVPkcT&#10;uf4qdk11B/cGli29ujqzd2Do4MlhcPjJKqsz2epcPT1eOm3RJXNGFeCeYSyKI7VUQDq8VNJevyne&#10;79s107JBWF4m0q5VVbxFqAtNAAZHADgqGDoVAaYZf3NvVkz7xtsBOoaTrcioBIqaVDetMfZ0lstu&#10;CoGA3X1h86elNn1tD3Zlq3KbB7O2jvLcuU2vld07hNJjdsbYmzdXia/KdW1tL5Y2hyNJUSUtPUuX&#10;gp1cDUruwc7Xdu9Zdo76w+Nr8BlMDtGq2rgNsVjwQZzE5nNzU7ZXesmIrJqtMPLuWkx0tBQ+armW&#10;njqJV1AuGUhtObNy5q2uTfNwvvCu7OMpBGQK0cqp1yEUL6QQHCVOrKgAt0AE5ZtduvFlsEKrI5dm&#10;yajSwABLtSlflWtc06wdLwV/Q3a/TvRG8d5Vm8MnurPbm7Mn3/FhMfSYLdexdq7Uy9BtLqCm3PQV&#10;1Qm7s9sHM5mHMVdXT47EzZH7KKRomSGZXHDoztjHdY7Qk3dtuny0sdLsiOs3Lh859slDnUoIoXzQ&#10;mQrW1MmRp4IWkimMjWKWKuhI95ac3ct2fP8AyZYfvOZbeDQJI54AVuYSiBwyv8FGZArAoQwOfQhX&#10;nf2au/cK3sZmty8lvKGU6dVKKwBxJGfPzJ+QDUZUz8ufjfX/ACPWk637GyeI2w2T341J132ZsEv/&#10;AH565mmjlqdtV9FW1ENPR0+NyWVjjgyFEsWmohc6ZIpRG4N/s3O7F3dtAbj2d9tJtXL11BWpioqa&#10;i+2w1W7FEjpI6Knp6illpa+rSeZizs6xafSrN7wH5s5f37lnmDa92vYyu/aHdZUCqr0IUvpA0K7I&#10;2mhY/ESErRgNORvaCfZbTxbeXwd2UULaXLEEUIasxVhT4QFXSc5PWsL8r9yfLTq75Hbf6e7ygqqX&#10;s/anW3Ye3MX2hSbqrcTN2pgaaCkz+TyGdqc1TZTbdfT7m2dtmqwGIpXpIIcfWZg1gSWeCEgUNmbh&#10;rsTUjA7jqqSprIKSKqmqqOA47H5mmnMob7GkqarKVcEtEgUSDyuDquLcWI7aHdbZbbnPbEeYGXwW&#10;cxlWWajEqwEhDp5FqLQsAKlsBn3f9sDz3s82xPYs24gARyEltNDwCgoDU0I1EioAOCeiM5xqPaWU&#10;wHyx+P1FuXAbLqt11e26vaG48qu69z9Z7uwJopqcbw3Hj8BgMbltu7laapjpNcURU6gVY6fbfviq&#10;WlppmxdbHUxjI4WRaaQhK+hWuyUFLUyyZRozF4UpJnKoItTW035uJg5D5mg5yvpRuuw6d1SF0Vy5&#10;0SHSXCpCpAZ9KP3HRWmnUK16jr2n9ueZ+Tt22/bNxjYRWqyIGZUXAjYrgFvxUr8ujq9T9r4b5H7u&#10;O697dbTYHcG79k9oUcuSpp5cls3fjbS2Zkt5UOJxOxoJqCvqczNndtUsslXNXRxIIxpFyARExLqc&#10;a2ll/fWWNVBN/IIrqysulCCf9p/2HvD3m3bd3HMsQ/UiWGQaiVDagXyMtqGMD9Q9ThuG8WFvzE8e&#10;5TKGMa0AqMj1oKfy6ov3ZjMlSVGXvi6ynyGLyE0ktZUeMUcOMnqahZaSoxlQKurasYlY4j916QWv&#10;+Lo9ppotzigqayKCm/uvk8iKKcyCSorKGsxxarjlCiNIaekll502VmDWa1veT95YXre29ju9nINA&#10;uIosRx+II5ZEWjHVXSWoGGolqgAjrGubnjao/c59usSrCS4IZg5pXwZWoaKM9vpTq4CDobKZr+X3&#10;jOzsXhqnLZmPuXrfbdPuSgwmGabEbE3uMjh123W0EGVpZ8xLltyy0AEMtQzMqFPTqv7WGy6iKu2/&#10;R11NXjKQVNNI8GQRQkdQrSjTKiKF1LEV+p5a3vF/n2WSbfbRSvhwpKGIXFWAJNeODT4AaDyPUjcw&#10;xbWLpma2pOYwC2olgGHkMVr8wR8uqzPkDQ7i2t3NvrZ0uzl6tn27mVosjsdw2RqcLkaajR5Yq2rk&#10;eOphqqnWrLHHKUhDkBj7z57I/Y08cpkkbxr644ZIYpdE7LGH9cUmgMT9bA/gGxPsQe33LkPMPMrQ&#10;vGkcoDNqKyuruqMyAqJVagoWIR0rSuo00kssYj/VzeLOOU+JMYwuQKBZFPoKV8+39vXXTeyKjsLs&#10;zbtI9FQwQVK5ypjnyWLzFXi6ivpcDkGeCqWiyNLkcn9lGGm8cdYGRkDHgaWBzH7kwW3dw4nI5jIN&#10;jzVrJhqBZkDmtnr66k8UKGI6EmaRFFlFnBINvqMud59pZ+bbK73Pb9kjG/xMkhDMyhIoVLNVdTgq&#10;5AI1VK0HxCoIn9y+eNy3HkR+WxauKowc9jFVWM0bToBpjJDqQOFeHVxVd8Se0+5+t96bc6729iNx&#10;S7X3vtXuLcQppqnCUmHXaO2N1RVNTKa6WvyGVoVx1bM0TVkshpmFrTI7IY2ZpMGu5qjcu4qfKmbK&#10;blwbYJtqzypWR/wGGty7yZ3EioEU2Lgioy0vpDsBYBTY+3t2v+aL3a9p5S5ZvCqWVlW8klRJbctL&#10;JGqqszaWRpMxAp4iqrszRSaQjYmw2NhtW0JLMyPZJHJq1V7WddFUPc1QHJpUV4BlPcDsbK3f33vX&#10;r7b3xv6ArtqUL7H6N39D3A3yAo6bMbQqqjsuu25sXGY7rrsmDG4qso995CozhpKPxTfw+BZ2aWOq&#10;C+JgE3N3FU7R29SZvcOSxWMzG5tt7lqMPlercHhIMhnKquKCCp3DtXcVJktUtHSxPJIGrV8siKCp&#10;H0lDZuQdn3O4MYaa42kSwvc2V3reM+ECQ1pMGVw4l0OGdXFFwop0AJuYdtklc22vwobgfpySSKSu&#10;hw3hutQAV1LlTQMa6jwtW62/l+YLdeXr9p7fpt8792ntLsbrCTdu0/kluffeVxGzothUGQydT/oK&#10;3ftDeO3BRyV+fNPLS1VVQVngjgOlVcqwR2f7B7JyOByO5Nu7JzcWQ2gu3N7LmKiAYSKn29t2oWoh&#10;lptlYrLT4/JrLJIJpeGvHGwCq5RgOdu5H9o3FnyrzBuKQ7Y8csZsjJK5qRWpmFGVVNAoo3cVqDTo&#10;ll3zl64vo4bm5iVWLqFPcdTZzJpBDUB0ilGODTo4WzPjP0lsF6HYm4t60UmxewcX2r1bldn5Gefe&#10;mXye6ewsZ4M0artrcsNTurFyHbtNWUMMAmhd5KtbScaW76g/mD9t4HbdftjK9dVPYUD47P0mNz/X&#10;+Rp8NuDG5rIyQfa19fhs3jJqT7jGQiRo4jG8TNw1739iznf7uvI+8TQ71s3M52+3UxaoLiJpUeNF&#10;NVhkWRW7zpALH59R7zh7EbNzbvke7Qbultt+lGCeG0mvQQWBfxUI18DQHpd9i/Cbq1ctRby2tueD&#10;Z1Q24NoZLO43euKpt3bXy209pU1XSPtmhkkmocxiYM6aqNpan7+Vg0SkIBcEb8d/M72hQVGZxW96&#10;yLI4iLN7fx0dM9NV7b7EwMTM33k+QwRoMvh89LSV6Qqwimp1kViyhQLe4s3f7pvOm67Slxy1H4F7&#10;LbStGU0z2ztgBWmdwVVlJVqxmik8TTom/wCBiP1dhf7duHhqoq0axMQw4YkM66eNQSjlSAM1r0Ur&#10;d38v7fme23LV9c0GN2p2BNsLfxn2xuLJt2R0BufJ5WOPH47DjcVIdmbx28mToKybxyJFVGBA2tpl&#10;BjcsND8jOv8AN1FPuHLVq9h4DB0G/N0NTbmg/ujufbtVl2hw9HTU+exjOcvXNTZORDCYYNUTM5bU&#10;igynee0fNETyWdvs77TeXAsYPGt5PqVlWKskyeDLVYEfR4ZMZJOvDoQD1kZtvJktraW1ptkKw3ZZ&#10;I2I1OrJUVqpkXSVIDAgsNQFRSoI55f419ryvuvFbVil+O+6N1ZLovbeN3lsTKxdn7L3FjNhNPuHP&#10;QVfXO78LR4zYuLqv4T9n9xDUV1SzVKkMljc1XfWd2Pu/b/XBnzUk+Hnfb+aOAEUtY+bxFPPTNNj2&#10;jx8mPmlmnif9ltfpdQxBAIMWe3G28ycovzxdxbaltfRSz1mUVo7g1c+KZKHFGoaZwB0Y+1Ox7rtP&#10;MF5JHaMkkcpQOfLsc6gckAU8yxJIz1WF8K9vd6dfVHyukh2dgaDfsY7Q22nZIyAwVFszfGXpKtcZ&#10;uOKfcMG4cdisbjZYfLkfHTqGUhVtcH3E3BisRVVmI63xWPqpI9wQUmQzrrP9u+JwOMnp8nTRSRiO&#10;RTFX5Glp4JaeQt5IHcE2uDFm1bjud1J/WvdpTuiw3mhZF0wlGUMjszBSJVGrw/DouoPWtFocyb65&#10;udu2Vd53aYOUkAyKVVuLUFcjiG9fLoiPRfY3YWapN9fM3svcuAqB0hkt07d6eoYKNnouwe3szhM1&#10;svKZBKqXIxpWSba29nMhVUtVDDHpr1gcXIFhv6w2NTde0O5qyOSFpM3lajK5Mx4+koPvKyqqIfFO&#10;600RMzRNYhibn/Wv7e565k2++toUWNUZ0Zoq1YKpUh1Y4BJUsKHPzJ6wt5lU8587R2uzsRpd6Be/&#10;Olq8fDxpqePEAdBl8w/lNi+1utOscHl9qvQU+39n0uN28JM/k8qtBjVoahswUaadvBl62HULSBij&#10;kEFrAFX7hyGZmwOSfGRCqyZoqgY2FXiiWXItC4olu8TqL1GkfQj+o9438g2kXMXPttc38vhbTbya&#10;pS2rSI4jqcHJqGUEDGK1FaU6lXett2f272a1srq4SPdLhAC4UhiHGQEqy1IwKmlaVx1VZ8XNu4Xu&#10;n5O7bl3RVVVL1PtTdmJzHYVbPTy19Jj9jYHJU9VnmrKeCppp51q8dE8LNAYftxJ5lV2jA98ereq8&#10;f1ptTB44VUD5aaKepyFZkIJ562p+8IqK+SWsExkjrS62hf1R/wCqRvc88+75BuaX93apIdtttICi&#10;QUIUjTU0GvVQBw4IYGlBxGH997h88c48y3W3zeJ9FFKIUCiIYJoGzGfz6vU+cvb3UHcdPuzsaOuy&#10;J2vHjaH+6dJhc3XwUWInwFBNS4CjpMLNKMDl9uTBvHk4ZadJmR7o62IYJfkN3ntnpjCUEuXramnq&#10;NyZfGbUoJaGOKpkx38crYcb/AByvheNymNxElQJ5ZdJRdAuvPuPPZ32s3T3k5rupLuyafl7bT9S5&#10;kABkKsAkAKOh7iw1CpAQNxNOulP3dvao7jaq17HGh0Ln9Q58+Eo6q3+Cnw531/MV+QmayOMwC5zr&#10;Tp6jyPau94s8J6eh3vNt+WOswfVuIqaeKCuoq3elcsdKY562dqeheeVXLRqCUbc/ZldtLdW6d1bx&#10;3DHLtOi2ptrO4bIskZL0dJLDR5eGCjo6WKrK1q1gkmkM0ioqHSEHIzT5I5P21rvcuV+VdqWEtdEN&#10;GrE+HM6sS9XqMEVC5qaD5HOna/b+x5cgCGZfDYahVW4Dj8Uh62JOofiX1tnekMb1P1H1+20M9kO2&#10;O1tqb22wlfUV9JsPcmRxmU3FiM+lVl566h8+FyuDjjpYXpWErSBSSDpYrG4KnDdp7ny2ycVlIaHr&#10;XcNDhMll9/1GUklfcdDBkqLNPt/b2341llpP4/DRNRVlZM4FPTzuEgdyrrLe42fNUdnZRLYvb3Fr&#10;OpkCqpJFaMmqgBABqT646Q3l9c3a/RLcIEQ0wuDT8+rP8JN2XsjqzZ+/sj19lMp2ttmpamh60w9P&#10;jYBhqrJ00m3K2u3RnaxI485jNr4/IS5OKkpzSyVVVSxRmpjRmYD9l8KKbEeCaJtu0EE2lMpSuYJ6&#10;LHUNNI8lLFKGaEisp4yCzJYoSTzb23YXcf1kbJILmfRiJ/heQkBWYACmknhU91KdKrW0tnntPqZd&#10;WkHtA01PGpYVoP8AVToKNk7ypq3dFLLQ5uDsbLvijI218jTx1dPm9x5DI0cdNlqoNEJIYcDVyAMv&#10;rtJpKEqD7Hvo3qXbdf1dgN1bqqo9x5TK08OUwFPNi5cXAk0StPjqCakpq3XkqGN0DPHUOYpGUFrW&#10;uOe33mvvAb1ee47co8n2ix8rRXMS3MyTGZpELgyMtY4zCVpWgBYeXr1GHNnuBt9nuEkcEpVlwVUm&#10;tK04umRWmKfn1r4fzMf5hHySr/mn2N8eujBT9PdZdXJWbX7u31jNzQbjyddtrI5Ojxu7NzYjL12E&#10;I6+3Y2IqJ6KnahikroZakLFJc39mK2ljcb/GKhYcbBjosRjKfDeOBBFTCN3jn+3gp6bwwFUaAK11&#10;uoNgfwYV59vLrZLCwvJ76SX6yQzwMAEpGUZHFSGB069QBQdygLStRHHNl9cTbfLfPKTHp1CmivEE&#10;AnRwJpX5V6pR+QG5d6f6M9gYWu33mewantzsTcnb1FNlKx6jMlKSlyG2ochkc5nI6vIPkszRZ95z&#10;KGWnZ01LDwCBJw5p8fSzZKonjonZTUpJPpMMX7bBS+tGSKA3+hPH5t7BXMvOvMuw72mxclym4CMA&#10;0sfh6tBI7QGWkmaZGknhiuIhm9rNo9zfFu+YZBDJoDKCrkMAR21SRMNwPDFadBDlO7uwdhbo/uL1&#10;znshlpmlp9viPDwQy5PKLUVdOTNRwLBIclnaipRWiYKWlcaSrBipKd8p+6N0U+yN4bU2zPVUGVyW&#10;1q+imziItNUYyPMwNjPu8bVxo6Uk1FHVmXzmJvCEuFJAIyx9gvu6bPzzulvznz3qaEykQQGWuqSN&#10;GIeQoEYHWARGrgE0yB2kScjcico8r30dpsljHVGoKCTDevfI/wDh6vd/k7/y4MD312Z1/wDKL5O5&#10;ak3ftjb3Y0VfsnYk9XRZKkzuf2jJJlaer7Agnx6fxOiTMUMSJikYU9XKypIxi1wvWZk8q+79l7Zy&#10;K0b4hsctJh87KauqKtnaEpSZjH10lVPPWNLHMWR2aZzzcN76Uci3VlB48Edx45BZVUjUY/JRWgFR&#10;jFD8z1lHYxM2zPCVGoDiB/lqetw3q6hx2y93b2w8WbTcBrMhlcvicatNTImL23kZTV4kUJo4IqKK&#10;maFVWOOGOMAf4C3tQdaZHJbH7Vpc59vQU8WPShjnikzdZFT5NquP7QVNZHItQZY6GmmaURqqB3QE&#10;sPa3nXb7Tmrkm/2eSWV/HDrVY0DRqa1CmuGPDUTj0PQZgofFML6ZVIz54PmTXP5dB38septsfJP4&#10;0b66nq8ln46LeONr4463C4bEVWfxKY1/4m9Pg6yWOOixlXkJ6MUzTssrRQytZC1vZ2tz5+s7E2Ll&#10;9v7fjx8ku6sPW7bD7ljrKLEE55Tj6uZqWkkNbWUtPSVEjmLy07S6dCyRlvIuJXN/I81ttW7QW8A+&#10;vENAQfFcIq934kBcgYAIDNTXVagifbt437ertdq2tpJLmMhzTQTpB9Cqj+fVBGzPjXt74vdw4zs/&#10;fNHna4dQ53GdmU1J15PiN4btkx3XdLJn6GjqKvLJh8Vi63I5rHU0crJ963jdmKvbSRDNIlX/ABN8&#10;5Vw5uSGnc01IlK+P2lj44KKSFA2Lknq6vKCRTokFXUTR2a6KptbFjafZzmC55y2S85lgnm2oOpcl&#10;UjYqBq0/ptTXqA4KBXhpHUu3vJnMu27M27blrVVzQqlaH1Cnoj2G2dunZmM6uoOvNqZTpXaO485Q&#10;Y/d246rK4jfHyS3/ABbhzVO2cxeN3vjsPtzbnV2Kho5pZaVNu4iiyXkjRJa11L6knhcnkdyy171O&#10;6cFkaKaCXyYykglggpEA8X26TxVCy1C6WsWAjI+oA+nvM1tl27li3sbXb9juoXXCyM2pjnVqJkDF&#10;aEYXUy+o6LOVpdo5giu2i0yXcMeoBQa1qBwOPP16PDuLrXrr464LaKbM+PHbG2N0YnJ0VLgt9ZfN&#10;UO5cluasnkWr/iWYoM3j6yPEU71UazGMyVKKwCWsSQpqemSijix2PxuO+4pHjq4opa6peETjmnlj&#10;ikkEywRykFpHeQj8Le3sv3Fp7jxrs3c3fGwwqKSR5M5V1UH0WP51IGkpeZfeuy9sGhXmK/WE6SFB&#10;IX4hpFaRP68PPhUcekItRvTsbKZLctXvvsWtxmYx2f27UQYHbWyqTOVGEh8gzeMrc6MDV4psnWUS&#10;SRUtNDSUxdmDS1FgQVVXQxYWrxL1E7GA1PjpqJ/A9TX5erBFLR04UeSeeonYKFRlVQdTcA+4a5o5&#10;82rZ9m3iTet0tbbeGQxgIZNKRFgvcGw5ANS1ErTt0+Q+5W93+UeeNlG7bFusM1wy50FgBpydQZaA&#10;44jonlRv3P7w2f2ttLcOLxe3Oz59sVj5/KYp89BtjrXp7a8qVe59y7jo62bIUK0O39t0c1bVZCeB&#10;6moSBoKNY3lSyf3Pt7I4zC1EFVXbe2ri5MHVVu5KmSGo3TuOnpIomnrcRhYfusTiYvHTqzGaoikh&#10;aZQHgIJHvGab3P5y593a7n23bzewWMUkZbWiovaSzBvCDmSSlFJDoFJUIWIYAffeZ33a7lg8VndT&#10;QAEZ+zHSc6j+QeK7q7c27vfFba7v787DxHaWE2Z0NixXba+P/R2QqdwV8e18F2R2TuWfbW/93VdX&#10;uqoyEf21FhUp8lR46oc0+S8ypOA4aTF7cXY+44a7JbUp95SywbrzeYU5ne+Zpava+QGBwVIaKOCm&#10;xPnyLQJJDjaKnLKSvkUnyqOuVOVeWI99teaubN/S73Jp6G3eIwIkyyAFyULatJHcT217gopTrCP7&#10;xPP+/vNf7JbTqsgVO3GArqWJJUCgAJ9aeXVhnSG0cn3PuvvbZ2/hsDvX/QHuGOi676S2Tjcl1b8c&#10;Ni7j252lhMZvns/J46v3JnsrvypxdCKuvfI7v3Fm6eq8Zm+wQ2QI0dXxbtipYt2wNidpZd4ahuqq&#10;aeppd+ZHLR1Mc8UO8M1RZJkpcVVToEq6KhjiURsyNUSLcNkDu3OHMHMcd9b7tay7ZscXhokraPDm&#10;gZgrUNCQShIQGtH06zIoKsD/AGw58n2fZrtI703BvJA0bmirGqqQNH6ZqP4a5PRue5PlduKjr8nS&#10;9VU1Ri937Q25EZflPvHC0J6Z2ZtieSH+KZPq/CTVn2+e3hh8SZP4RV5oVMX3yRMaBh6PZgqqt2H0&#10;DtGu3R2Jm9v4BcbiamposXjaWiws0uMxUTVEOH2vgKeaaV3UQCKMJ5H12uTzfFDmzmvbOYt0Tlvk&#10;hzLas5M0iaikfiN3OUdw9EUkiJHzT4lNCJIsN1vtzKfXKfoaCgfJk9a9q0H2DrXk39mO0v5i/cOy&#10;+gvhptbfu79oS7tpoNw7m3juTO73wFHuLOTmLL9k9sbtyFJRmUwRVEtZJQQCGBIgTDDZVT2XDc26&#10;91/JybByYulzXW/VmEyseZqt4ZJq3EZjck1K+uDAbfwCSLHW4qqiHjq6qqs0iFmSKFyrpJvIG3py&#10;P4W28lbgs/N9QRKoAkLA65jNHL4kYEtG9BChOmNiA3Q32bb5VuY32iKsklAqrTSgrkAmhI/Z1aR8&#10;Z+nepf5T2U3piqGtw/y4+XW7NqU+38R1ptc7WrcXtpJainlynYXYG/a3A5g7OrKqvTXTUFHC70UT&#10;ilk+9a8zCFVZTcOcxs22qWgzVJT7VxwXDZ+unpqLBSK8Bh+7yeQnaJZcqsLnzIcfLBAb6BKQCZP5&#10;N/qLy5vVxzLdKRzRezGApIzM9xJq0pCqwqERZXpQFVCsRVupKstla0heS8hXxgTg11E+VKMQf5de&#10;67xvQPSnbWQ7h3Bl9o5DsT5Absq598bFw2PqNx9hSZOkmkmp9uda7YwMudrKHZFTVRLNRVNVuWiy&#10;Feqo1VLThpIwFef3DsLbmwd0Zzd2eqtyYzCJstkWgauWDHZOkymMx1CuEyUQ/ima3nlsiyRxRPDD&#10;Q1Pk8U0UiO1z7mMb1ec9cv3HMNhebPs06yFIT4TiScKxWKQKpZIiwxpkJOFIyegPehYNwLvaqjGt&#10;Bmp/I1HRmshQ99bx+TPQWP2xsCb434re+f7plxg3DQ4Gt3xvFqvbm592rgezNn0lVJtfaHQOCo6Y&#10;1EstFlKrPKYFalqaSXS6R4Wy27q+vynYtHW5ehl2jjajH9Q7gTAy0OFpoJ6WuhrdzQbexWJqMzni&#10;0QSSmR/4XHcxPBKPV7LeXfZPbE/q9dx7ibC0jngcIFYlvDkVnV2mllBEzLRwQaIx0tqoet2Um5yS&#10;yeDcGOJhTKKeOMHFPt8ulTtrqLrzYe0tk4/oLfH+is5rsrO0e/e9tmw7ler7AzWThr8TnqfaVf3p&#10;uvuHIbS2jlRUy0/3rZCXO1NFIWgrYZWV14rvzcUWSwsW3Idv7dw9CIDJgsNQU9Iz08Do1LSwwVLx&#10;R0cMiqFaGJVHOkFfeT0HJ+w2u1XFjcpNKdHho7M2mMaaHSUqWpxVixpgkGnRvy9tr2t2LqXVI4di&#10;S2BmvpXoyVN8QekqfrvcmA33L2Nv/JZOiyGCw29d7bpzWVqKGbK0stDPUJk8Kxly0sck5eKorhUz&#10;LYEyE8+x4697Pi3PV12IrMFV7eyFOtQyw1s2PHlJdniqbU0iurVS2IVQfr7ijm/29/c1tZX+z3ST&#10;W/iqwMeoUr8ddatqoa0qRXqbt7urDd9oaDc5TJbMhFGAXNPRNI/n1Ub8yfgllOpMBtzs3ZPYMHYG&#10;E/jOEpa+po6HcU+TpKWNYqGsxUQzRy9JV0FJVcyLJ4bopsVH0FKnwlBTT/xaaeUwRUIp2oJZk8E8&#10;jKDrtIplWa351H/W9xYeYN+a8TYoY5m3NpApmCL4cceoBnoukavlkdYV8zcj2m03l1fHTHZszEYY&#10;gA8P9E6JS3yX7W3dQ4rojC4Cefeeb33HUru/EUyLVYvAHLCkqJJft6aDGwQxQMSq+IBSAWJNx7CX&#10;ctZT7diSmwcGNngzX3E1DBPNWz1FJk5Edz4hLO+mlCk6tJS/4t7nTarOTcDINwlmDRCjsAo1r58K&#10;Z9B5evUPbTy9Ju293wivD9GQAdINGWmRlq/Lj1dh08mW7RxdJkOyp91Yfc/XklFQ7gz1LSYmiotz&#10;7Phnip6RqqOkx1FGmVqQE0K0co5ALL7Q6V74uPKV2YpvvJK2pEVVDgoSKh0qItUk0by8RCkRiQxV&#10;msv59iR4I7uWxhspdCxrVDIe3GO4edfOhA6nK1bZOR9mN54KrIBUVdguBQAju/yfZ0MeXwU3ZOS2&#10;pt7r3Kz4l8FizW4DM74lhqaCGqx+RFPQ4+XHUj071zZaoRUkjWdAqObMpF/Yi9a5DaefocoUauWn&#10;omkLYbLs0uVqI6ZC80sk0C013cKTpAbj/H2CeeLXmCwezsYEj+quAR48VFiQsOJVg9R+yvCo6h2T&#10;3C3fmC4u1s7oBSarpAIBrgLVQf2n8uiifOTYnfXUOU628K4OHL7hb+F1HZuyaKHB7I2xV5JjTYWB&#10;8Lma/c0QoqGSWOFp5CJWtdmHPtV7iyuy8qqPNTR11PLCWxFNR1FTHrkdNHgrYfLHKgjJ/UxFrXsf&#10;p7AvKvL/AD9tdxbytvbhBcOblZYo8hiTqjZa6QCaqor5AnqRb3nC4s+XrfZtwvdV2YVDFqfEAK0o&#10;lfsyOibfGnon5k7BzNUNubvym33x28K49oybtwe367/cfDXSV/8AEtnbiaCtp5Y62BQUgjptJ1af&#10;Jbn2GDbJ3vFTLJk6xKnCyU3lOJoTGI4KuSHTClLWukkxooyQdLKWBH1PuS4OdOUrvcZbCxxvMM2g&#10;ltQJAPcWQ0FaehofLo19v+VNzlgbe7AujFTQlVNT+3I+3qwep+avxdze+MntfbcAxnbWGziY2Tcu&#10;6qKto6uvo6OtE9Wc1g6OajxbZ6tjQ2lgkiEur6i/tU9ebiy0xo9vZTH5lYIKNqWiqspWUtfNNBBC&#10;dJqq6KjpDLI6Lc6UBZvYa5r5c262hut62ZrNLppRNKUjehcPqIVDJhj5OSacdJ6yo9v9mvbWMzXq&#10;eJcH5BR/Jh0Tn5p/HfrjamI3V3Z1ZnetYMzkN00e4N7Y7bGA3Pg4DnJ8tHNVVOF21Pu/J0+EqIa1&#10;i5kMumJR6U4HtQ5zDRU2FyE1DKcbEaaaOlemx8BqdTIVU6m16TqPAtYD27tO6/VbhDazuJLlWQsD&#10;ISAMcagcfs6zB5Yu7WK3TRas1yEqf1Tpr/pSD05dGd0Ve6eztq7e3nSUm7t1w1+Ort0pmewMsduU&#10;ctOIpUKYuOlgFY6QqOQ9nb9V7k+2brPf0O5q8Yyfb2RxWRoccETI1CRvDlKanHhMhlSIKrErcj6/&#10;4ewh7y8q3+z8sbpe2/MCXFjcThhFQEwGUg4qQXVCahTTApXrGznTmDeb3fb4sXS2E7jQCtPiPCq8&#10;PT5dAj/NL+KO7OoOvN5b5xHdOK37sHdnYYzk2xqeqejr+vszuKsWrhpKKjkqpqzK42GSqCDV/T6n&#10;6+xRyWPFdBVUlYZKiKpmeMTxuUlhiqbp+y6MosFa1+f629gHl3dNv2r933u2OLaeO0UPAVAWeRaL&#10;VwdRUGlRpoKcc9Be8gW6Ky3MOKfDUEftAGTxOOq7uouw6DrbcW096dfx0e08htfbGNq6/buai+7x&#10;+5czt0xq1bnaaX7gwPVz0nn8akJc2Y2v7bsZj6ShgTFu9XMsIL3qZBMRG7HxKGKguI1IFybm3sY7&#10;pvO8Xy/v3bfBDyUAjUaSQBVwx8mGQNIz/Ppnb9oivb4IihFoQAK+f2EdDL2R2dv3fuWXtXA47Zu3&#10;ps0Bj5sZgsecei10dAP47LJRTzvHjclNViV6cws6xMVsXA5Q3ZGPw06uldFVwS1WLqFSvppnSJvt&#10;4mBj0MrRq+pPow5HsW+2r7paRaRdrMYpw3hOB4kZc10llPdQH8vPqQt521rfa/05FCAnjUn+Zx0e&#10;z+XZmO3tt0SUWA3RgdxUO3t/0EtTsndWIpKrddHHuWuiemrMjlsdkoZq2JaesGqeJSyyXPj4t71e&#10;/wCeDt6rxGY+H1TXVSR02bqu2q2kqZJ2Kx0ZqunxHWTktGtO7QOjyadI1Am/9MV/v4X9tuG7e19v&#10;biksJ3BHFKAOWsqivoDWmeHUQczzwXA2ZA1NJcMfzTy/b1s+fC/t3aHYWY72wu2Y6iTIdX1e09rb&#10;ojGM+1X+M08m92noccf3KmupaaoppY4Wdma1hYfkk/8ALb2k+727axdLWZ/A5Ssq+vMdht4bY3Zu&#10;HYuV2zla47xFHVVO58Q0+OXAyPCfvaGtpKpKxURlCrBJfC3k2wvr+33ZNqaddyDQ6GiZkKAl6sWF&#10;BpB0gqSCSQRUA0f5JeJW3FbmJvo28MM6MytGatpIYEYrxB4/l0cze1RTUWNbIVyrV0ONpa/JVuH/&#10;AIRBnp8rS0VP56inx+LLR1s+VMKstOYmKh2s6PqW1y2e2T3Z1PXbbw++9447eWGyGzqfD5uujooa&#10;OaoC53+7G6cvlsjIq5OhkXD7ipK15aqohx9SjyRnIwV8dH/G515guvcay2/adt533OZNrAGtm0mb&#10;R8JBlcjSultQWQiI9o11MYeXpbTf7ALY7huBnsnh1oTQGmpVpUmlSrahqYV4VqBUs2zu29h720Pt&#10;XF5apxwzsFTDHlaiCjgo5l2/Bmtu0+CikpII6qhmyWDnp1poHqMnS1cel6VqNKk0CZ7a7Vr9s9P4&#10;rbXX9JRP2HuvbLYjr3B7F6769jpdyZTH+DJ5qTIbTk2XRbkpq3CVEEs1YmRgP8EqpHM+QeeGWBR/&#10;ynt/LXKccFztXPW4XIuITNBYpSO5mkLIg0OFCLHR2FHKkk1DEdEu6wPtNnFBDcq7TgmMAVJbzBU0&#10;OAc1pTpy2t11QUPYW596TZnKHDVu6abc2Wm3d2T2nk0wuQjx9ThMXSbQx+a3zk9rbVx1YsiCpjoJ&#10;IqDIwtpOOSJ4JC0z/EGs7c2Lg98763JtumzeXzFHldzdX5DeWD3zvSlqsyBiMvV5jMVcUWA29nMF&#10;tqsJgpsRjkaSkxdJSeYyRQzAI8+cu+5HuhujvufJNxDs31DCGOOAzTQKat+o8SVeQihYthgFCg0F&#10;VdrslxuUKS3ZABcHS2SK1DfmAfLyAHkOoVF8iP4H2Zmer4uuezKjEYmggqYOzJuvcxg+rKmSWik8&#10;eK2dlEpck+ehhyIjhrKuoqtMdRUPIrtArMGLf3x67L61622mg3N132x14NwY+noM32NRVH9+NmZC&#10;GNMVhYM5U+eq2Nl4Nv49ammeozFRT1Rp4FpadGknQSRbd7Zvm1CwurqFr3a4J1gWe5i+lktJtRiM&#10;UiXRhk4YbSh1KSFz0X7zyzeC2RY7uMxxigLikn2D5fb0uNldqbTz3YO5NlvjMvtrdWHxsM7Y2M6s&#10;VuPC1FRNVUuV24njgrchHGuS80j0kKLEagrKfLDIIXPZ+18pRnD7Q3sMTWQ4mnwxxmb23BmMJhI2&#10;hooIsRk6bJu1RXLkIJMNLJJLTyQO/gWSN3RZHnmbaNuS0tbmGW3VI5o3jjvfBmhjlRkLvEZGRQ6V&#10;ViPDJJCqK0PQPWX6BRbNEKMxoaUIIoa/y8uhUrMhHNi56vHeSaRmrZJ8XURw1mQrI4WkWpo44DWg&#10;RTTedQiuXRBLoaNSyaHfJUGxqgT7sy0GLxe4KPMZamzf8Yg+7o8gkEMOOpazH1UddNWKsdJNTEQt&#10;U3mnSSnSkiE6EVs73Z12fVvcccu220Lrbl1oomxTSMuYgo1MG81x0LrAbXNbm9yL1ck1FTilBXhx&#10;r+XTNjqXL4+uqqGnMb4OT7Orx70pWCWB5jJLU01RrAhMk2UEjPphVjHKJGmdg6+wL313ts3YVJV7&#10;jx+QxOQfZ+66fatZtSiqaWvyW9Nu1NRiodvZfA+byJjIxBPJk5ItDY6KDH1FLNeWqhqIw77nTLyF&#10;uPInNux81WO8cubhbNJIsDRLFDcREMtuBqMgVx8QkTtyjEFSAn3ndgNpllhNHj1aaUJZh8Nc+ZIJ&#10;rwANen7Hmqy9CjT09XRpkMZS1qmojqqKupKqpRxUUVSFWlqqepoiYxrZUm1O3C6Dc/mXzlRR7wzd&#10;Ntfqvcu/6/cdPtvsTNbq3djFTqTaWWl642XDTUeWy082Nmrkiw+FoSZYArSyU8jJPHLChXfM1ztx&#10;5hueYrLlmK95knktmE06JJaQFYopAzBDRVTzLsEotSdOoiQvb+4tG2WWzttsEUsklWdzG6q2kVde&#10;6mDkZxXOeid7afGZHaD7TzfYu3urlfK9obGpMbtPNYr+/WbhwPYW68DQZ/b+JrYspTJU5LI1E9VD&#10;RfbVcMcdSkVRE6yyQKtd49wbxpqvdm3Nx5br3Y+Sp9v0W6oMdtzaXbu8cpjoptxY2ZNwxw5jdH90&#10;M3DhKajmeqTFUkdRAyxvLG0SeOZXyfHz7cTbyz263VxEzs9kLdoYY1LKQysdEOj+EBzWopqJAJnz&#10;BbQwmTbNz3B/qTFpVVhkI8NqGolX9PhXGrzHoegS2X8ZNp4GuwudxO6uzu1qTPLkds5TMbwi6Z2j&#10;jKugi2VuTbdZh6Lc3XfWeA7FoGzk2YSOBczlK2JmkcRvFNJJOpHOn6btPo8Y5+is/kZJK+mx+wN8&#10;bi7FwO08TLs/AVOUqq/Z6SbS3A33WOi27k8jPWaabOw09ZLVSVFSJ6qeFpmLjdObNsum3jf/AG+Z&#10;d4m0q9xK36USBgYU8NV0qkKAVKME1A6zXoE7bypPZBZeW9wmFwwoxkAqF8lpUMAPkQCaswJIoabt&#10;/qnqLvamx9L3TgIdwHbrZPcW3MPtTce+tMleuKqMRuNIazatVt85jJVdCv2jU9ZQyzQ07OkYuWMZ&#10;hN8bGj11NTFFgVzuRoq5Oxsbj8vWw0cODOOrosDuuLyTSZei+4xe8JqSnqJ2WQRUwdW0lo/Yo2zk&#10;/dPp953m425otnv4J1a6jzbyNMBpEcimitpanfpzUdRT7hw3dxe8t2l/auwS87yODnJoP2dP/X+8&#10;xXVFRQ5KprKvEUxwtPszcNVQQ0uRqcrRVGVod27MqWp4IcXWVWKzGyY3qlo5beWsETxxPCp9hzt7&#10;d3ZGMqpus970vXXYPSU+zM/kpq/bW0t2Z2DLbJqcN2BSvBPjYKveE9PLXxYpFfI+eGmV1ngn+3kk&#10;hRpO5FteW7Lkjeds97YdoTle2maO0vI5vGkYjUsumGB5pezuIk0FKdtQSKzpYWU+1WUO3XcVsNsj&#10;B4B6lTqOlwC1T2/Ew86HHUHNYvaNa9Rvda/Kba3fJvLbWHNbmMhR4HIw5mozW0amOglSH+HUOTp8&#10;bQVqRy0lXFUtNHFqXyKokd42r3tWVVJ1ljevNl1u7Oi8j0huqeg7Enq8djs9j8pg9z9nYybZGNxG&#10;NraXDbhoNg4LZksVc1OJqXE0XimpTDFKVqQra812G/We1bP7Z8uXF7y1t8MySbgdNv8Axmhgm8Jp&#10;EVG1NRXopr2knUC+bJDvHLV9C+3GXldBIYZyNISUF6CPhXQUNfIKV/iwgarZNPR5/e24c1kzi85T&#10;91bHMmAx8tDJtiu/jbdWU9HmBE9DJPt7L57cWaeZSssNTl5rRVK1UkaPFFpcjvp9+7g62ho8BTYj&#10;b25Kra235NwbaqNpPRZ+imztTt2vG4MJmHfMYbPbZpI3GRWlrJpK4LTSQUpZxGJuRx7ncxWXMHLW&#10;+S28XI9hMI7Ga4EcTRzvqKEq0iS0cBlV9BSoAJr0Y8gvdR8t7NsKESbaCGXxFoVdlLBiVwwbGQeJ&#10;yOhOwlWZtqxbsNRkp6fJY2g3FU0VBno8+zYmqweClyMcmLyWHWmxFXj8i8gNClXNB9ujVDzNJIIQ&#10;Im6K2uGysni+yM3k9gebHtFlc9HW7frcDkKfH5PJ0tC2I3RksR/ejDS4mlmjjimrMdDSmOOGSJww&#10;d2BF9s+6bRvKbNzbzHb7QpaVZHeRCrv4jCKSNo2ZU8RaHWaKwOoN0JdlAs7rmKx31jCly4oyN+AC&#10;hIpU9zUYfz6Ztvpt+DfZbC0GGyiaWNLR0U9dRZPCPuGmpctmY6zCBxg88crlKearmanq5qmJnm1B&#10;wToL5gKrf03ZPUeKx9bg97Dd1OMdQ5XAYnbFFS0W3MTuOnh3LuPeVNtS1cmVbAZtIWysaQUzmqpU&#10;LyCjhtNWybfvlvst5tO73Ue37RAsb2+4Q+A8BZ/03PiIzRK5DJ/aFVLOpJqwoFuZOUYa2YtN58ZW&#10;bVGGEfaBSuCQwoCMkULEDpb5ODZ+x9qb+YV+XxqI02ceHNZzLT0UGTfBwrjsBs4ZqrkoaCgeTAeS&#10;PFUDBUned2hElZK0o5UKVGIqOxcLPlJauoxp2aHyOVmhWPD1i7WoxlmfJVKNkAtTNUtWLUSoElhv&#10;+6SrSMCHsxb325o/Ma7mkShvEATuOkVbXHVTkZZaj0r1G++WrjmOS08UM6QBmpQ1oKeWKmmaefUL&#10;C19Pl8dtDLxzffUEFRvDGfa0xiZ8rS43cE9JRyVFDQSRYpnhTENDVQKiCKd9Kwxi0ai9HsbNbqye&#10;RzrLXjbu2qPCYv8Ah+OqIYDlKuDb9NmsVIKWkyMk1fR0NXVUkkMcn25REmX96OblLyty5vW/71eD&#10;ans0s1uIVcyyRCRqIXAQyyxlo9LKSCfiDKO2nQs9rbdhYyXtwx8VJW4VFR4jED9mD0CuS7S2Vtqo&#10;w2x48rhY955rLZLclHLm0MNJQU1Vu+pxWWnqshPSIMfX1z0NRCzLEQ8syNdGItkyOPoM3Dm5cnQ7&#10;lxWU2QMTPgavcmM/uZX1lJh/K+2KmloaagpMvVZHFzUU1NHNX1VY+iocwVC2eEHHvV7b3/Lfs3um&#10;xt4S29tdQ3cSiS1kiaQFEkcmOWTR4mVCO1dTAjAp1L5sraW4ETVCvpk7uBZTpAx55J/Lrhta1Hnt&#10;uyUVZtnce2+xK3L5TOw7U3BkuxMLh9wZvGVNDvChbL57I1OEXa+UGSirBS4vG4ymSSH9+l0ypL7n&#10;5va+99l/3MyuC3BtndGOpsvMu5cjlKLPZTeGTx+4d3ZTO5n+DUNJLQw4mizWE8Smpr5Go4IKKNXp&#10;lR42iEvIR9wpNu5XvVsopts3WWP6sXAglfSWDa6Rv+nqQqGbiAoxTok5ftrvaZN93G1RWjur10cl&#10;QWKAtpIIwKVwcgehr2pXZe9MNuyv3rt3L4LP7Qra5Fo8WKlMFSbOojtXa2A2/SYSozq1lYKnObY3&#10;RUTMIscNUtXMyRzynWrNe/tvZrKZ+u2Zk6rH5zameym1p87WrJBPNW4yoqMjkY9s5HFZupyOQnx+&#10;LXGtU1krWh01MOPREjqGlgVe8O97LDf2Mu3XW03u7PL9L9BIAfChjLGSV6Gr6KlqE4GldIBPR7c2&#10;J1+EjIyBRxGM8R+Xn5dK3a24NuDBYPctJtzKbbzW38TvaDbOMkxE9Pi1y1NEuDrK+gyuEx1PhIZt&#10;wzV3gpomtNOBLWDV9u4IVb5+ImUy/wAp37j2P2ZlNnby7Eiq6XPTYCvkXHrsTbW18TUHG1mFy1Bl&#10;aetmlqcLFCk9M8dPSZBKZzCGEkjQw/IXIHJV3Fz3tu/PJvk1yzNaRlQmiQK7xsNJ/TK0YAcKrXz6&#10;D9jyfHZbxb7tDcMt3LSmjiOIzXyHHHmAOFek1tfvnbWz/j/DLunYmeztJsCs2VtKKjyVHiamrrdw&#10;bo3c2xPv4Glr6dkgipc0uSZZRDUT4mSUI0rt4ib/AAO0Kzr7bApNsY7Ex47buIrMnHt2nrZKzO5X&#10;Axbid6vN1cEtJVLVVMu3hPkEDz1FRkatJEkCSs7+8sbHnveb7a9pZXsrKz+mMyLGHYxW6USMvx9A&#10;DpFamuACRIW+A7da26QRKSpx/FnJJ9c/4egY313Ngdw5nEQbipdw6cvuTAbaG7hTxY/AbW3dlduV&#10;dEu3KPIR5ekqpGh3r4cbV1Jio4KFchBUK8sKBVCnuPd8eR7KwfXBwVJU1cGDpKvKV9JFT1G0KSXc&#10;tbuLE4IGCqr6jF11TXV2CNIGAVJmyULgtaBVwt94+aIt83aw28Is24PGiTGNWWNfFdwZUUkiqIis&#10;WFDViPLqPry/a/3K32yeIJNIqHUR2gCua+f5dC18aKCmx/Xmf7AqcvuZ8XnciuSxlJvCm+w3elDh&#10;8fR5OpgyE8mDxO6sRNTivQyY+pQ1NEca0UgR5KoSI3rDqjJYbM0VdW7qyr1Ox+rV2x/pHzOOpq/N&#10;127aeXeG7eyn2SKiv/guFFbWZuPG02Vakmko8a0lLTMnmbxxPyRykdx5kElpcaVt7tIknWobSuoy&#10;PGeBIHa5Pop6Nt05YtZdtV5pGljiWjHFTx1afKhGOpvb+6Kip2auNrdr4zeFfurtvZeXi64ps9XU&#10;+KXZG4dx7W2PsHKdj00+INXkjRYukXNTYFfFFUVFIFqGlSOQyOmzcANnw7xyu1Y5qmhzOY3I9HW1&#10;1bV5GCGBFpqPGR12TqpclX/dV8eMijhqHaaeL7eOVm1GQmXLrbdq5e5h3Xb7W7e6WS6dDLIauVEY&#10;YV8tOo4pmp6hDddG4boJYsbZapRB6nhSvDHQg7unotywbJ2xuup0ZfH0e08vW4qkaOhyWRzMlzuC&#10;tgoab+G09diMYld/l1Mgio5qaoni0teL2SH5W7rwm1Ns1iblroaHO53MPjqfFz0iQ0tVR458e+bz&#10;NZSUMVXDjcfU5GeWhpTOkDTy0wgjWOFPKsP8+7pbqt2lo47JQNOKmuKj0FT0TPKQklxPIC7YAoeF&#10;eHRj+v6qnlp4KLFU9QcTS4mglpMnJPNWU80FUJTjqOKvrDLPXVMWPginmYNJq+4WRpXdyTRL8mc5&#10;HubuWvraSmw9NjINlYvH4eDbmOio8KmJxO0paakOOgpxHA9OEgOqVGlW4ZvJPbySQffRNFeTRs1W&#10;Hn+Vf9joM7q5e+ckAUQAU4UC9L+OnWlp9CySyFquOWR55nlcyS1UbMNcl2CC9kUWVVAVQFsBt3/8&#10;Ju/+yC98/wDizvYH/vu+ovYcvf7Uf6X/ACno62H/AHCf/mof8C9fN1/4V2f9vPOtv/FNerP/AH7H&#10;fHvYB9pOjrrVp9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvfRNgT/QE/7b3o8OvEgCp4dZYYmmkSNfqzKP8AYEge6aflZvLOd99gZPrjr7MT&#10;4jJbfptzrtrIfdDGUTHZlRiKPdm6shkJGg+3x1DlMk9BSSo5DCnrGS7vDJD1Z+7/AMt2ns97eRbr&#10;fTyDmPdYlBSNWkkNxcgNBbKoU6dCCJZAcPKzamTwB1jbvu4Sc27zeu0vhWSISpJIUW6PpErUr/bk&#10;yMmK6ABUCRj19F3+TF8d9kfyyvhPtrufvGhnqN098psHP73xdLhK7c+ao6nt6mrJ+pOqMLgMfT11&#10;TU5+q21S0OQzFK0KyiqydHGxSOmnWoAXNNlPllmdz9CbMSkxHx/2PsqhrMdlsXgoKbZe6N/YSsWG&#10;jFTUUNRUyDbNZlKyaqNCkoqKmGlSVipYuZlu7nln7vmyLzXzltnj8+buZJJP1HleRJZVbwVbUI2V&#10;AIxIXOrDBHdANT2xxPztdXK1lTZIo6RDSoUSBaIWUCnaDXSvw0APDo6+B29sH+Xljdt/KvvPF1u+&#10;fmH8gOxdw0Oajze+6vdfYuC6p3bUpmf7s4qnq5cZhcnldlbd2rjKOqrRSxU0FdVzQQSmlaGB8ef/&#10;AJbPxXwewdlU29lzWPOzJIp8/uDE5eto67fdXUQXyVDU0p+/MUWQqYfKkVCkM8UUZVXChj7xn5f9&#10;7PdX3A5kvOXeVLQPHdyFIVbt+lV2VSxcADubwwQdedKINTFXH258rcq7XY2TX9uWSJqAD45WCnFB&#10;UnhU+QGSQOmTav8AMi+U/Z/Ym6dv9Pbe27uWt3tDVRbH2rmMdSyUnW9OktPBR53JZWlfEeejp0qY&#10;1qJ8hUmlmqpowgUlYZOHZm8vj/8AHPryGj6jyuK6CjrYBWZvduL69G8c4lNH9sRgqjcmV/i8eW3Z&#10;LHMF/h6PWSRBwZpqSL94zzs3tPv0txv95zzPFezWLKxeaR2gRmA0kQRheypKoZdUhVD4EBB1qC98&#10;5git1igsfEtbJa4thGpY4GkSMhMrLUK2khEPxvUFAqunOlPk93P2PvTN/KvH1vyDo9lz0NBtvBZT&#10;s6LYOwavPyS1EMefw3VmAocQU2THVwMTmclFFPURUkrUmPyEmiJK6vkB/MD7P73p9t9adCLn6LDT&#10;3x88se2q2XsDc9fFTfbNV5GbAzV1HVPURsZvHQ0UBjdiQAQoUa7Y+zcsC7vOWtws0aZikkzwFIYw&#10;EB0wLoYxClGofFmJ4tgDoGT/AFm9+HFBDMdSnt7WYimatUlvmSQB0fP4/fCPqn475zeXbG58hR5v&#10;d+45J6mqqMu1HSdfdd4YVX3aYfYOKyaSTbexMAVEknrKyrqpViXXNa4I5dHfAHcXbvS21t89x9id&#10;o9Rb8j3LXWhzMFRlMlVYGj1yUsmJxFTkaXL4fITudSmX9yNadm8OhgQRbr7vO+4QbDsN3eblvxjB&#10;lIlIjhYuQvc/bpYFNBCrJqrGU8Tt6E9lyFt42hLnd42t7kMxooBLoOANB254lqgVBoK1JcvkV/M3&#10;n6s7uqun+i+qdr/I6n/uZjMrlMrt3fNNtfEbX3HlMlLRrTbl3RPjMxtqowsdDLRl3hZZPNWRwajK&#10;VRpGG6c6U667An3bR1na/ekG0q+gp5Oxe7Nw4/a3Se1qsyR0sEcuaqMXVV+/9wip9VLQYd5PKoA1&#10;CzOF+zz8z33Mtlt95zPDPupSj2sEcdyYwwAaWWa4IigKlhRihIYKNJY06JhZ7btWm72/YzDb+IP8&#10;YudYUk1I8OGNUeVsHLdopWtMkQIOzvkbvPb2B2Pn831H0TvHduIydbVdX9L4rJ9p92VdFUaTLkMV&#10;Dm63bGD61xlJHXRw1mYzeNnhpqtlBMckkUbctzfJXvHdu/cvt3r/ADVB2HhcO8VbXbb2JsPG4nD4&#10;qmE/ipYsjVZOtrI6WOomGlRJXJUauWRXBX3K6e0/KnK0kZu4I33BlWsCvNI6sak6mJZD8xoQ8Sq8&#10;CUM28b1fXbGHdHniShZxoiQfId9BwxRpCAME00gXNi/Fv419K7cw2b3Bt18Bu6ooGoKrc269+7j3&#10;Ruupr6iEy1oGZmroBXVSi5YUtNHDHGNEaiFVAMd0dtvsn5Z45dz7owuxsPs7F5qOgfD1VRTbo7Iy&#10;dHHPW0dVV5SqnylDi8TQ46qpiIV+2jeVI3CiTR6w97ge4eze2qpabtttwsdzCTHpjJj1xmlHZleM&#10;NIwNABMQBUmlD0a7Ty7PzIEu76/hRVzp1BnK8CW8OhrxCilOFQOJKD8u/md0f/LiqF2vURdijc29&#10;NkZfK7XejwWUxXTGI3Nj1pJKDFQVOJ2xm5G3Du6pqSZREmT+1MiNUPSxyrIAf+S3Q/VPSm8a/cuY&#10;6/3R2P1vs3GPX5bbNBmsdh8VmM5HT0UclZubJI9NkMZt/wDjG4KalpaOlE1RJJDIWLxkXptUe5e4&#10;ft7YbrcXkm3/AF2qQCGOKRxF+o0MYLFFNUQknQRrf4Qooxdd7LabFdX+5x2azW8WpUBk7VcaVLyA&#10;kliXbCClADxB6FP4k/Jjuj5l/FTau7G3ntTo/tPtityVTt2upNqvuav2ltOTM5yTCUuOxebqKfE7&#10;n3jLszaNTXTVs0UNDC1ZGftiYjEwQfBfqmj7Ky/enyRwU23eu6vbNDuDEbf6w27TzyLt6lqtsV81&#10;HXxz1lc83hqKujWBZH1vM8dUx0HT7Twc+7fyLv8Ate1XuwzSWO4y29vGKmRUlW4hRzPJQks8euQn&#10;tBKOEUitDzk+zivo9x3lplS/VH0ogAUhkPwjyFfkfSorUKv5dfJGDoPKfH3ofcuyNy9nRdxZ/aeC&#10;k37mpKP+F1NZjt+7Lxeahz1HisfTQ1GQqMRlpq4pFHTwJIsCLE6OyoYLvuu69z3xk6t2bv8Ai2js&#10;Tf8AtHr8b1xeysRJSHcNPk6bB0JrsblNv05pajGU+frah3nkZG0OA7knUrF2zwWt1Nz1zdBvV48W&#10;4TrKyzOfBovjFvpchpI0kfwZNNVxSmOpBf8Adi7dt9lcvG27RQg6EC9uFFDTtAFCSKilCKdB38W9&#10;kbu238tvk92rs7Ndj9jbK7P7AxWHy2W3o8sGyY8dTV2enWv643FVGvfcVFsGlMOLjjhKQPGTGnpR&#10;Xj13dw76pMP2tNuyh2thK6lx+Xlmp9u5+J63EVcceuOGLJ09NUwefSGDtaTlxckjgxlDzI2z8ywb&#10;nDtyS+DcMyRys4jdaELqGoEldQbUzaiQAe09Rpucscm4zSJGmmvCgYY41HDP/FdWzTRmWJ4xJJCX&#10;UqJYiolS/wDaQsrKG/2B92tfFX5BfJPcWCxo2BgM9uDrLayQ7e3ds+LF5Dc2wKjFZfGNTVeIm2/H&#10;5ZWqcolBPK00GlleZ/I4Quxn8X/JfuNYifdNstbXfY0q0hKiTSiBQ0dyQJT4bpqRi7hDIqEstT01&#10;aw79+le2Fq72iDQ2laqVp8Ph8D+Q+2la9Ez+RnRPxI3hXw5LtWj682J2rmgM3tTtmKt23sXtvH5D&#10;Z0tA2OzmD37NHTZdxtOsrqMxrPJUUsTPCjRMCinY26d3vsPsHrjA5bYldV1OEoqKLb7wZM1KZbEV&#10;GKUUM2KysdYq5CLJ44xrHN5h5g3LXvf3zO97+Td/5N5rG/Xs8E9leytPDPDQxy1CMTIOGtmLa4yK&#10;E1BWnb1PPLO4Wu6baosu2OKihSCrKV01QqSSNNQKVpp4YAPWl78qun++ej/kz2BtvuHF7enz/YGX&#10;ynaG3s9sylaTbG86XOztl58pgqen8tBQ0tY0rSGljMcSSLIka+lU91bfzbPiHtTenTGW71wlIKTs&#10;LraDGGsrqiuaKLJ7OereHI0M6TMYaitpqrILPTtxISHjUkuFI09rPcrmLnXcE5Z3ueKVEtpmtm0o&#10;mhkpI0VAoCx+GspiUYDABRRqdEfuBtsFzYHcWVRcRDLAHIr8OPKpJqRUUArQ9XM/ydvntvTM9r4v&#10;4w73raLJbX3Pj91VmznosUlNJity42NcuKRDTxQmkxTYTG1KGAoQknjcaQGZqKMf0Jg6no+g7Ih3&#10;WJs7VKaqmxmuKB4Eo6qajq6dIJdU1Q8U0F9a+n6XsD7yDt7iefcdvsZ4mWwmRFNwF7VcqAoqVwai&#10;nGhyDjoDR8vWE3Lh3CC71biAXVCR8Kk1AGSaYNfKv2dbNq1Zaral8EyhYw4nKfsPcA6VcE2IB5uB&#10;yOL+xi+HXUvcXd/cGFznXlPjshktoZva9XuLNyZXE4CXb0VZUvRwZWGFmiq5aigFK76qaGeUNGpA&#10;ZioIxtt4seX7Ofct0to5LWEszlO8KqAq2kBHqxB+BlKmnFlOA1t1rNuu7wyi6iXRpEniEKxB46VN&#10;C1BX4c9F5+U/yF6Q+OnU+5t199V0keyq7b25aWqw0e28nud900tPhamfKbdTH0VFU0Uj5THs0Wms&#10;kp6VldvJIkYdlujq9ndP9lb5gi+V0VZsXeO0qrc+0W39t3KttfB12R2pXfxiNdywTUUkeMq8zj80&#10;uZx1ZE1PTVKVfhWxSKP2e80PzM/Km180+yqfXQP4DPZzN8MbKdDwTmUURQoQo5LIsOouaNVjcItn&#10;8Uxcy2TNoDgSqGqpJqniKNWsOGUqaDLZx1UVu7fXyj6j6DxPYf8AKXxm1vkDsPftJ13vs9J9o0VT&#10;ubce3dqb5xdRt3D5rrTd+M3vgBW43arbVi27mcLk/wCIV2NfENVSSktUySGs+O0U+3cNWbTqcmc5&#10;FsySHJYDcn8Qjqv7+7F3BNNW4PemKgepnq/tVWVBI0bPADJ4wxkjcBJzJe7dzntAsHtBC24QtBLG&#10;aSLbXsaAy27yCq1fLIDg6GZGZGUiL7veLj2p3aw5y20eNyjKwS9RTRhC5CLeLHTDRdqzBQOzSWpo&#10;NQq+XM+E+XO3NuYuTGHYnYHem2c1tKn23W4t5Iul/kv1ni6Vd+fGPsXdFHSw4JspuaGGrqMM9SEq&#10;ZJsfLURK9JX0zeyt/Onp7Y1Yd3dqdXVsDb/2dT4jcva+zYjMgrNsbj/3HRbtoqQwraphlpw9U8Tv&#10;C0JeWQB7+Sn3fedue+RbzbNj58slO2XSPb2UusOdMLOpil0tVcJIIWlQHtdaSdtJF9yYdt321G4b&#10;RJqm0rOSAdEkbqKOppQivCh4fb1M/k4/J/5Vdb4Xqb43/LXaUlH1Fvqs3v1v8X+1a6sxtVlIN49Y&#10;NW1Gc6e3lPS5apqKFI8fQ1seBFfT0tUWoDSReePxiAK+pOjN9d3dM/6csH2kd0bu67ENDhtk19VU&#10;VWSxGA25JPNJhGyk0qzUc7UTvPQIiNHIDo1An0yTzh70bN7Zc98tcmScpPHsO9OGjuhHEsDSyHwt&#10;DOgq7E0EsjBWUFGIeMk9RztfLib1s9xulpu5/e1qSTEa1Cr3LSoOGpgDtBBrmvRxfkR/Ma6W+Enz&#10;I6p+I+9vjrldidb/ACbq6jL13fGJxOBxXX+c7C3pV0WCMtZh8RQmbclTPlGhpdw19VLDV0azQTPH&#10;PAwcmD7kwGSz+3E7G2VkotxUGPzOIzEG3IRDHBW0u8MV9/k6unlXS8E+XzUFbUQx6iI6yVkIby39&#10;mnIt1ttnvW08rbjaG1u5rSWVJOBJtphEEY1oxjhlgAchfERCxNFbTkj7GbjYXe4bla3G4KkF74fh&#10;hjpVbmgGkE4DTEFTWlWVK0LU6bviP2HiOst97b+Mm+9lV2xt5bj6635JTbxyckkstdB0hvWi2lh9&#10;oVbM3iyVdsTrDcu2qVMhpjOTxVMs10ipSEMz8Y9rdM9l7Cxn9w8jRYrfOOw1DT7vxuSgmj3Zi8pT&#10;xRU9XUUrVM61FPRPWqxjfwtGhOh40cNGuOP3gvfD3X9mOcbxue+RJb328urpjt95ay0tpITqZYpk&#10;MJ/xhVFGRpI2bTrTWvf1lTccxXe0yjb902ZlhSoWhprAx31o2qnFQyj5FSCaO/5rXzz/AJgPwi+R&#10;e64/kx1LlN9/FfdO99xS9Abq2Rk8fSdT7m2bX1dfXYPau/6FNrVzZXfOKwMixVdFNkcRWSGneop3&#10;mgK1DjNmevdxbLp8jJu6qXe+1amWkmo6uteSorsHXq8UcYkpp0YT0s8oR28eiNWT/N8ksFPbr335&#10;A92t4s9t5LjuNg5vVX8a30IqXcKgltEsRIWRFrRmpJoYgOQBpNNk3W0v7nwNmVoblwdUZr3jiSp1&#10;FVZRUigU/mAeiq/Hr5zdB/MLeuzcL8WcTmPht8j46bP0O79jbbxeOxeyO7dlwUGRyWQhxm6MJKpw&#10;W7cJjPu46aaqhTIPHUsI6xikbQpfYXYWOwuXnO6sf1/T4SnpXeDOYvDHB5qlqYrNHU5mhV6vHPjm&#10;dTE8qOHRjqZVUnSYe9HsnzLvfLtxPyDzbzLLvEk4Mllc3xubZ4WJEiWskmmeOVFPiKhco6roAZtP&#10;RXv9lvW3tcQtfXYhaQ/pySJIpWtKxsjNJitSHoGANBUaehc+fH8urtnfPVtVU/G/tL5n7i7Iq8+l&#10;TW9O9i951nbHWm49vV/kpstgusdz5lMDvKk3fQ0Mi1sdDXa6eughenikmn8YY39PtnGvLHuXaeVk&#10;xYykcVdMtA8VTgMzFNGkkVTPjmY0pkmiYETwGKR1IuxAFuas3uPvCWkvJHuXy5Fu8FizQIZ9UO5W&#10;TIzI0cN4qmXSjAjwbhbiFSKCOnEFG7ili/xy3WUhaB/gkFP6YB1AZoHDD7OPWrLlfkhvmDDVHQfy&#10;X68xvaEOwJ8ltHByb0pq7bndPUlViquajrcDt/sOniTcUFJjK+naM4bPU+ZxVKyMsNJC5ZgBfcnT&#10;ld2LSYrs7rfM1G0e29rx1D4TPYd4FXINC7Q1WKr46oLSV9FVGFozDVaqaZCFmHCPFN3tp7p7b7ab&#10;hvnsj7ube+4e0d46tonUmax8dEmjlRUJIBWRHmjjo6SjxrdhIp8TzCF1fbLtybQN2tnVGx4OpGVY&#10;V8s5IoQzK1lfwB+f+zfillt7/Ab5w7D/ANM3wG7iyWNqNzbP3tBkJ891LNuKipMzht/7aXEO+QxF&#10;RDSZKmqsgmKZMjSVMX3eNcVAlirW344fKOk7OqKjrjsOlh2d3NtxZKbK4OZTRUO50oWlgqM1tpKi&#10;SSaP9ymkFVj5m+7opI5FYMqF/YX9+vu4X/txXnPkyRtz9sbsLLFOhEht0loUErLhoWqBFOAAahJA&#10;rlS5Y5ksLj6W6kDAnsccG89LeQcD8mGVr5Mv827+S7uj4aQ0fyc+NWUqu8vgp2UuPz2y+ysRLFnc&#10;n13R7ngpqzAbe7AqMVG1JVY2up62EYncUAGOysckQbw1Ekccpxr3/p/sDf3ix0r6oIZWUkEEEGx/&#10;33+Pv3v3XuuPv3v3Xuve/wD/0sdD2hW0/YlJs/D9a0WNx9VTx0eWzmRrZJc7kRHBM9HPEqoKatqt&#10;aCN76Qq3I5sR9F13yl43Ln75vOZTPKjmRYkAEUVfIAgkA+lesQoeU7+aHxHuWQg6zxRc+QND6enW&#10;z3nukUrOq8j2duPu/LbhqMTVVu4MNhcVRYzG7M2ytUiU+RoI6X7KoyUOKij8s0StPrkMpRtQNwJ+&#10;TwmMevxVTlaLJSnb+RNfSU9RUNIaqHKxmkqaCqQqBWxxRqxERdECuSQWVSAklzdT2txFBcRablCj&#10;aRQKVBKuMmhyakhh/R6GVoLpdsa0gAeVhk1J0kcKEfxVP4fLosuD3LnMjhd2Y7ZG5dvUi9h7cnxV&#10;dXY/HwUOOwuV2zFVT0G5MM0U8c+Eq8nNlIlaonGRLT0yIsaozgmhpNv4PM7Mrq/bWJxmLgrcSsFH&#10;iKOipF1S46ZapJGpp46jGQTvMWLFqaWQlE9VvfOLmn988o+7cHL++XV5dbDJdpLK7s1NMupQAU0R&#10;sgCkKoWLuNS1QOnuU3nsv3mm6MiXCwsQWqSVLIpAJpnurgVxw61hO5O3uwOl/lx1r1f3P2B2hv6q&#10;2d3LDnN29gZzdGQpcXHgd/4XIYGsx8GR2jT7a3tVYmhoIo1gMGaxdJG0sxNMzWb3G2J17nKHb+Lo&#10;97ZXF5Wry+byJqUxGIoMMYoJqRKrGUtfPjvC3nxz0JdiugMxQ6QQCA9zpz/y5LvnPW3cuba6WNnB&#10;FBbSlXUmr6pFo8kmsNU1mrr1KiKVFdSbc719X1FlIFIaihjq1ChXHCgOqvnw4HPU75TfMXYWa7i7&#10;Nzvxf2zuza+A6s6k2XWbI3P2Hvjd++omnot8vtrfOS21tnsOp3dQ5LE78TeEFE7VbVM8dHTVEaT6&#10;ZWX2q+xcDoxoz2MopoayKGHFy10VQ7FI4nRqSeppZA8WUh8qWZS0U+kkLKL+wp7TbvJabhPyeL0O&#10;so+rRGq7KO5JKL2kPV0OptVED00n4j6DdpEto5txWKPV2UODSq91eGaNUrpHw1BA6Ll8Ce3czuDf&#10;NZ1HvDc2Oz2zshla7fe29o5jbISlXcFdR5mn3Th9pbqx0kWS60yE2LyLTQy+HKYwiAq+PtyS6VOQ&#10;kXdFTR7jzG2Iq6qxy1uFrVwuZpKsqoED0+56BcpV0lRAdTaKmB6eWG63Di5E/wC6WHMnLm2395sU&#10;TG/mgXwYwJXowYkoPDMZ76gg+IM0GFLBpH23mGGTarK122GsSKVLqFOWI/EG8v8AS9XbbU68rcP0&#10;5T5zqXr3vjIbUx293w3ZGxMZ2VsDN0OGoFY5GTOdBbwy+x8Tl49y1NWtKKnB5WCtxtdFHKsH2kja&#10;yg872VsOg2rmOxKXJNS7c2/XwU8e71rZcrtunzRWqxWa/u5j/t4qvK1rpWR0gSTjRUvpkUodQr5I&#10;5P555w3C02i7kD3SmCaWPxpfEi8XUoBLLJGAQrjKOqVqysRXpAbDdd5vIYJg7WzuVcqpFQCpBrnh&#10;0NXV/UPcm4d+bf6O3jPhN47k3Fs+q3LuDqPI7Tp9kdy5nYVRncTmuo6LurdmFyGd25tHFU2ewtTl&#10;KmswsJkWqwtJFJSyrVExF7x3Z20K3ZO+t0Z5ciwpuxMfVY7Z2UqoMxPvOWgotW2Y8Rt6kNDBtw5z&#10;cOQpkdJ2rRTRoWUEs1p7l9gX5X3fx7PapbmVoS/iySIYkTXHqHirappqe/SIiHMWksgNejC99udy&#10;eeypUW4V1Y10yAMBTuMZBr9vVkm5+oe39u9m7B2fsTYO1qWOPobc+2J+zcG67fTrem3TurZUe8av&#10;cPZecxe487ujLYnbGLrKzEw01Li4q+eg01ckaiEqvtpVG5qfOVFfvHcW7Zt2RYOHO5SjgTEQ9bbf&#10;qctksbT4PA47aMNJBm2xO36d2aWpTJpOZndnMihFSFec+Xd0ivLqLb5I4I44ixqxZWQmiitVbV4m&#10;l6nUVCcSCANze2sSWxhBjfyrgPSh4uFI4j+HovOe2gsXX9FR9W7V6Vl65zu/8ttSk/iK7oh+RnYW&#10;28JtXcddu7dM3ddXlM5gcbvjdWXpoIKTHZTAZmkFGrwpLEagSwDB2PupsTj8fVzUMSy1+HyGIlrq&#10;Ut4Ko5v7SlgngkUSs0QrBGyu0bTwf2WALag9ydzRufK0u4m7t4pbz9Oj6paVBPAeIART4jQ1wAB0&#10;G939vRZ8r7tPBm7QwsAxDHEyaqHQD8Gomnp0X/4M9Zx7k3f2FjcfvjK5ChwO/dqZ2DbW5ErafO7Q&#10;g2Yc7k6zCZTANk4aWmr5MfLNFIKSqhx2SRlkliYxIkYfw9NbH6T3zUbl25VZGgyudoVkaWbMpkhj&#10;xmaSGofIq1TAWjgkqaHwpCyP6pblrDScktq9+ZvczkHbdq354WhYMsqpAUI0agAFaRwarXJqC1Ki&#10;lQS3lLdN33SOexvrJxaoSBpVgWoQBljppmuBX8q9Dvsf5b7z+ePxpn23vnb23914HHbn3Di9zUNJ&#10;tXLY6j3dV7I3HNjTsxKKPckkU0wxeQiramZKiGNIaNkRC0vkjcNwdt1rYjJS1dHR7ixjwJhpMVX4&#10;SnqJc3k55455ZRkcY+KracU1DRyWkiZGjkdXLHRpMTw8i7PAr73tO57pDtquwEYnKksykVWFQIQQ&#10;Cw+DSK6gNaqyiLmWye3toRBJpkpQmpqAcAUGK1P2dNvWv8vTrfC7r22dl5ne3Tu64a2q3rj91bE7&#10;T3XRUnXWAoqCpxtDQ0Gx99VW+tgTpUZbPorUVZjqiKWBZVQK7CRSS/J7aON23jOmey9u7bh2rga7&#10;c9btjLUT5LcWRrI6/cWKrK2GgehyubysNBQzyYfU7LKC2gFbEFWzc+6rue33ex838kreXk24RWwu&#10;0WfwwyiORFcpJp8RiusBV+EFzXDYnD7sG+2puJeXLxtTO7MCVWpFVHHC0qQP7Mnqyn4S9t5Mdq9x&#10;/Hvf/b24u2excHicfv3D5jcG2Nj4xK3ZlFXQ4KrqMbnNj7W2Tj84tHlMrRq8c2MEtHJOt5pFcKHL&#10;4r7xx2c3xkunqmhxtZRVdFl9z4WjrMlUPJU7427AK/CJjqyqZqWEV2ONdA5anYkOL6rCxl94mKTk&#10;/kWT3Xh26e4utvaON1giTxTbTuIJRTTr1B3iequKBWAoGPQ0+8Fya23Qjc9sVFBOSO7/AI4g6jfz&#10;K4n6j6ypPlXhGrMZndg5Ha/X2+twYnGvV1NL0r2tvDb+zt71ldR4+NczXUu0q/IY7PssM6NpxLKL&#10;I8gJ303hUVeSq6DcdUduwvSRhccmPpY63bk+LWSsyNbJkpPE032n20TkRqIWiDLyX4x82262+92W&#10;HeLK8ia4ki1iOaUAjUKAPGrHVlgK1qDQ+XWBu++2U23SSb2lwssrsSVMhCksMHRpPA/PokmG2ftu&#10;LrLF7q6rocd2otPV1clFnazc2arsL2hQbm+3xGOxM+Fgq66kjlzcuVeCOWpVKmlc6wFEZLM+2cBg&#10;6fJHeECT4+ujw0n2GRyYosadq4CauinmzazR0ISpy+5JaYK6ys140VFCI8mpKd6n3grHurRz3k7h&#10;I4og0sTkKwKDVQxiNayllbGgEMGADSZyHZ7aGkXdnR7lKdoVClWFGHdnSooRU8ekR3R2bnNxYSDr&#10;rcSY3dOGrN9UeFOzdk1ec3PTdtdlwbby8FXsEUsmWWTAbK6yx9UtTLVwSXiqNNTHIKqmplId9k9Z&#10;7F7f3rjtxbWosHsDetHha1sV2lhstlMY+5TVoKJ9vT4TFZCipswKurkinqqwhPAIRGFdZWKgGL2n&#10;veXdm3JYrm5u1aaSR4iofw9QwsdCg8MgksJnmaqrk8Oh3u4sL6327ZNptybj6pCSoUDwzqqSyhuG&#10;NS6c4yOuXxsyvcfwh6szkXbub7W+VGx6jMrFmOgNxYHb24putAtfFuSDeG38/mqaoy1Pg8TjsS9J&#10;R4fJ1mTnlqmSaOppmi0yMWyquvj3Jnp/lD19g9iVMlBUde5LeuGrp6Dr7t/bVXGopEy2HqcjW5Kh&#10;zWLkgWenqkqZGI8pPjA5jOXarDdrG/2Syt57aWJsApGsRcAkKGKu5DDVXU3iMNSpJGD1Ktt7a2dv&#10;sb3E0oWQAcWQfZ/oYP5eXrnpP7+2tnMx1HlMd/Lv73zvalRiazE919e7K3bQYvcHdXxi3rislLPm&#10;Ztm5yuwlFjchs/dGHylbhMpgMsk9SKap1UlYgV0kR26M1svEyQdbZqlO1psrVxxY6hyGWnhwud2x&#10;V1tLS0ktHuylgChjQzSPJEoYyRKUNr6vc6co8+2Nps1lsO/ll8VNIIVtJWlKAs47iR8J4gFRlgyl&#10;m3XsGx288Nxb6hF3ABAS9DSgI0141/Lh1Y11HuDcm8NtjtTFZzGdm0mM2sjZmXD7cSm3Pt/feHw1&#10;ZktxUVZsPLVZSOf+LUMMdHrkhMVQ4ddS29v+3sxuDrCtM/UCQYvBQY/JwYegyM9XX4vMZPTFUJX5&#10;Cmnr5FFBIKZmOgrNIY1USorMGl9uUuQ+euTV2XmSwSWIkHACPGgyNDxlZGfVpGssBpLAo2CPfVC8&#10;pvFlEkA/Ejcc4+Gv+XpO9wfG7pD5j9Yvs/5gbWx+69yVlfiqzK1+GgGG3Xs2lSV46LDYLdGLpqDK&#10;yTU8lVEk8cxkpws7loZDGpB5dv5HI9g7fxm94KeLBb4xeIYUlHkI5XoKHKVDQx1FOKeOaI1NLkl1&#10;IjSFzEr6gCyqfeE3uByjP7e2s3LG2w/VbRdXj0dpXZjFTWHkKCMRiJkV2CFTVF1NIpaNiaXeLO4v&#10;CWiiQpkkgCtOP4vPrVk7Y6vwfwQ3pmfibvXGVPbXxQ7c7cmyW9shtLNiLeu59gYfF5Svw24avJfw&#10;qeDbVZ1jlY6fJ1EECxGuekjhlmMMssbiK+OyNft/N0WQNNT5yfD1GSERkhyFFSzQQPLTSUTRU9JJ&#10;VrQ1iK37oLLccnn3D9nzVtnLLbFvG0GQrFdJGsixni7rDIkjNq16jIqp2rgmhBowBm9b/t9tulu0&#10;NmlCAWbRqGTnOunDole190bZ6/7j6M3n1ZHnK7qfZ3cuE6uhr2pNx7Q3Nl8RvLOU2383Sb0ps1nt&#10;44zCV+6Nt5SeNGxq08BWEsI4nKt7EnZuRjmwmOlBiqaealjlgqkOpXNljlkRW0mxYHgfT2EfcuOy&#10;uN+m3G3v3M63IqhXSnaC4BUVrqOOPUH84Wm67ru19Pt23l0MJqVqCoHE1AYCleiofJjAQbS7d33j&#10;shW1NBncBvWvoslgcnSpTxiJK+CupqKv8NVLBW+WCVedAYlRd21elx35t5azcmwM1T1poqRaXcW3&#10;so3+SIlXRZvCVlNDC8dTDOamVMr9vJGimOxQ6iy3VpM5a3W13D2V5wS4iDzRmKdFDFBrtp4rii4L&#10;BCIiKVNanPXOqz/eux+9tntjMWupbn4m1OwBjkGKEAtQnJAoOPV2nxh7LwWe/lJfLyOk22uZzOy8&#10;/wBP9tYjGU0E8GnN9cdubJ3YjUceI+wqcZiZMbh6lamWOdJ4qcu0Th7e1Jt3DUGAwVNiqT009BTN&#10;FEnjhjZYolkY+NIFjjUuWJICgce8SN03K63y9luFtJQskwbhWmtlUKtAMZoKivWX/NN9P+99vW4m&#10;UJSIsc0ola1yCrep1MPl1QRv3sLcPee/uwuzdx44ncm+87PlahsdLkZ1gyuYkoqOijgmylZmK/IU&#10;dLOkYtM/ksSC1yPYSZ/JeHcepoqOqXKlaZ4pZ2mkMdHHK8Cw0fmh06pWUsfpx7yQ5D2G2HL+7XF3&#10;d3VtuFr4EpSJvBmZS4RyHMbEAI7VAIqPyYThsnJcO98v3ccF4FaYoyOCpJGoMdLFTXC5qejtdF0A&#10;run46afJ7u2xnukpKrccUtHtt9rY96zeeUxWG3lW5HecmO3IzwY/bUtTFTUypTyNUVCDUv19hXuv&#10;GV+b3l1rHT0NJS4bA7k/vTuOsmpvuEpafDU1RV0VBSUhqDqrK/KRwKTqISESH9QUe8jti3/drTk/&#10;mmTaZbm7+vhe2jNywSVlaGRWd5YhD4elimhwpBFcV4s85bDaz7RPtForvudwvg61oWAYFCx0xnAB&#10;LZxUAHqyT4rdyQ9afHj5mbrO7s9vzcfZHV03T/UW3MxlIsTmNy5jd5OBzu78lmY8NiIMZh9o4ivl&#10;lpx418szIqvyXQMd99p4vr7d23d7bujmVqlOwdwY6v2LkmbKZBjgK2noaPPYXMyVONpcdUxSv5Xi&#10;KOkqxqn6j7HXtjyxum58n85ct2cJ0bb9Kk63qDwCY5VlMlpMirI7tpPcxKKQrBBQ1xM9x/b7deXu&#10;Ubu2gdGj1xRkO7VFWozdqo3njIzk1Ap1cB8ONjU3e+wezehutcZlWxHWVT8etgbu2T3rsDGw9f7d&#10;TBbqx+6t1Zrq7e+2arHbu3vlIziRLSvX1ZijqFR2BA9kA7j3id4bpkysW3chWZmv2tVZWF8LRZKS&#10;nwUVGhsMthMJNJDGXp53AMM0DFj9T7e5k3x9usYpLOQLZxMFIDt4teBoFetP6Zbh+A8OoDs9jEI8&#10;KS8ESIaEs3eS3bUa9WM462Btl0e3esdp4nCSZyhxWDpatMXjzubMKaitq5k8cFLTZbKzwvUSvJH+&#10;zGyyykArcmxEvZnbO5N+9kx5mDtHH9R7Q2dQYPEVP974M9uGTI46vyFDJU7OweCwdRT5fJf3gai8&#10;Us0s0hpIC7D6H2BeZObodrfat7t4VMFzxkMRuHUBTJqEaMjipQKXDtRipIpXpZNyVHZWaiPbnvp5&#10;CGIjaPVqPCQsUoAoqxAyQMdBn29WYnrTY9MR1Zku0q7P5oVlV/dPB7ToVxNdGktWu/8AP1+4a2PC&#10;4kYURahVLDUO1SYh4wpZlFrJ7goK/unJviYcPh8tE2d3bha6iNXQYHdm3ocdLI2Lk9FFW46sraMS&#10;IZJopTBM0bhTpPuS+TuZtVzdbbc3N3MZ4B4X1DuIUrIhVgrtQaRU0IOPlVWKZ9l5gtIIYSZUhEaC&#10;kzuoUswrVhQY+XWfZ0lPL0ZgP43Q5jPQy0238JV0mTjxWTzWOyVZl6akNZkEhmrMdVR4yerjlnWO&#10;Qo1Oj2DcD2vNjbR637Woqve1RU7Lpd9UeQyGY21jd34vJVO5q6rxWKyFY206wQZCgoY66khhd6ep&#10;liqUqCg/bIuplaTnfmDbY7HbbYXx5ckKxXP00irFDrZV8XKOzIWI1qrRgA4YHqL+Z+YOddiv7WwE&#10;kzxA6S8UkjpT14ig/b1M3Rms5tSu2/hqLbu5a7addVYzbe4K7ATbfxGIwVBkshR06bj+1loKuvfH&#10;xlvDULHPD9tFMzqbgEFo7Z3Zgd4bY3ps6DZe38LkJGqXxNZBQfw7IRZNo3gyuVyU6mNFlo6Z3qIa&#10;YUvgYxWuvHuc+TNh3DY902Xejvdxc2x0iVTIXQxkgokSnUACwVS+ssK8OsmPZzadztbpd+3q+aWz&#10;ni8NUaV3ozFSCFYDOP4uhHocHU0Vfhq3G52vqsY0hgqoWrxVUsuONNP9lDQPJHNI6NV+O8jySTH/&#10;AI6Ac+zbdW00FFtTo7dGVpcrUGHDf3gjhqh5a842jSPE4Kkhh8ka00lblsjACuogoTZfcB883R3e&#10;59zuW9pvoF1yPauUNNLS1aY6u4eJEisy6lNWAU0BqJysbhZeYNyt7dBFbGRVq4KAagSxB4YAPn1S&#10;x8jdySdrUfzk6V6yzu2MNVZmeLqGrqaanFFR47dG7oKzLdr7izFWsNX97X7Z2Xgq+pjVkVFnjRWk&#10;BYMDZ9UYPJR0Z3JuGY1e483NPU5aompXi0iJZGipFif9yOmpgwVF1cE83+oxO5g3ODadfKOy6Gt7&#10;bwpZSug6iZEJENKIxIBrUfDXJPQt9zt4S82uOws5Igp7AVeoJAxwbFfz+zrXv+X3YOzsZvmDoTrH&#10;BU2L6Z6V25t+k2pjMLWU09PXZOrqaJm3GHhlliy+VrpaZ5Z53Icxa/zZSOzTNVwmN/2oIuPuPHMu&#10;kJx5Ampkk03uBbkj3jzzlzHcyS3G2W0Z8aVwFRWworniRQnzHClegZyLyhY7Fe23MV3PE8iIzGjh&#10;6NpI0kaQwrX16qU7k7HzWYnrNk4elqYcrncjiY6fHRskIgqpKuMlaeomrBDSqWA1MSq6SQbAkhS7&#10;LFLW1E940np8crVESRxq0xq5GEcReOqpChpl1F/QzSIVBK2v7GXKOzPY7Te2V6ng7vcKFlYYCx0J&#10;QL/wzSDqPAmlD1jB96Xnu7l5m26exuFESRqAASfhzXTr+VKEefn1Zd8C/jjV0XUO6cTn6Cv25urt&#10;Gd8JX7gyk1Hj6Oi2hSRSVeQhxeRomnrqDN1NLAYGkrNVHUrIdJPHvFviSXAmvnqZ/EIFVYy1W5SG&#10;EEMFlLFI2WNeGVfH9fr7i+7/AH3zDzhZcl7LKJNt4OKvUEKwHegyT560ajU6n/7r+18u87bZy/c3&#10;e2AbncxuJHMcOHCkqTqRsmnVdPd+A3fkO2q/pDaW5M9lcHjs0se2MDAuWePI06yOKykhrsbLMPuM&#10;iq+BdVLKrTSL9PdUnyPydDuDfu4NwT4ybcEW38Vj6TBPQzx1UUU1ZTy3xtRi50mx+TNZOqtMjAgI&#10;pvzYjpb92Hk7eOTfbfatg3WS3g3a6ubhp2dTVo9Q0P4gKyKqqSNNRUkGvl10Y5b2Ofln6SHbrU11&#10;jVQNw/2qr/h63B/5MHVuX6Y+GnXGwcm9Psrd2989vHMdm0OdxlVQZbcNJDW00VRmYs9HUUWXo6Kh&#10;x1RLS493MZX7i4Pst25aPeW8v7r47ceaphmMxJndmKauho8XV4jbed25lq+XHUWLoomxFZVwJQBo&#10;RNTsGVCGLXt7mW1blTkrfo/3JZqFuZ2lY+K0peRP1qqzd6hilDqY6VJIJpQjznDctwuUs4YtKmON&#10;xgyZLCn8XVnGwMJ0b0LNv1OtNs1a7ayMUPZ+VqItyZnd0uf3diNyYmjfNHLbmrsll4aeoqsj/lZe&#10;rlWJTdIwAQcuI6Uotm19BXbbeqKYmeBDkY44pJayJZ41qInpplmppKSOEs1o0i5AAA+nsZ3HPEu8&#10;wT29/DEGlU0jHaF7Tpqw7tVaeZ+fUe8u7duc+4GOZqLmh1sAafbX/D0s6nvqi3dgshg9009JRVOc&#10;xVak2BqK2SmFHBPRT6IRlaP7aeDJTOVSOQAojNqAa3sy+OgfK7q21sHP1E1cu8Mq+PqYHp5BRnb8&#10;dHU1GapJWKyCmaqoIXhWZQrh3AR1JB944+4XM8GxctbrfbPal91NpOYFoxHixI0isxiaOQAaDoo4&#10;q5WuaEGO+7hBsE6T3m5xrbg6WHjAkVBoaEqKDzz+XVZ/fO7062+OPd3yK6h27FDuXqnq3O5zZRoU&#10;jasfsukCHYeT8GMraGbKYrEZ3w1VTQSStFPSwyCWOX9JNqK7cOF3PicHtnFYes64oKOfCGqpKmZM&#10;xtGoxtJIUohRVLVC1lPWxxMkszyBogeFcE+8PuTvbfbU5XlPMiIvMV541xJM/aHkYGNGZpRI4VTJ&#10;26ZQdVAa11DBjmfmyfed/vYHumNys2iOhLK6FhSjKRnh6j59UUbJ6P627A+Om7OzO9s7vPbnyy7T&#10;Nd29uo7nGJxG0e9shurL0cNPmnGP2vD/AAWXbuSyUdXjMZBIIqmohjWRg1pFl7x3bR9ZbGrdx15M&#10;0stTRrJHJVLSPlMxm6+nx+Ox1G58Ziq66tq0jiXWmp2C3BIYRUIIN55rtdr3mdJdvsVaNQmkAAdk&#10;hUyeIjPIxAjOnwwxDaaDScldj2wbpslnDfITGUWtdNMUbOpTjGc8K9V+9RdTV/zh+eO1+mcLkINv&#10;bU2li8zisHX4rGwZGj2PsDYuDr6zMV01NUmvo6+qGLoZAk7RVMcE5WUU8wQwSFbw0naVfv3cW8Oy&#10;O28VumLIYWTC7c2FszHNsTZeAweVo5Uq58jhNy5bceZze55FIRZ5Ks063ZlhQ6SMhvZ72/8AbmPZ&#10;or2GGS5gS4VoZL2CHxw8cgcvWHJidlGnu0slRoFcAv3iv5tkltoOXDphdkZ/DDCjAiqDQTVSK1GK&#10;jFR1sHfHj47fD/YXTWydhdd/G3dWzv4Dv2g31Xds954/Adpd27s3z1/unHZfbeUw/YXXFJBg8Dte&#10;PI0S1MkVElDHNCnhkgZXZfbBVVW36fKUFHufN5HIR5+orcG1Iss+462taTE180lHUeJ3p4qX7aJ1&#10;uulC1vp7yiv97tOX9qSXbdsiiIOqPwYhEgYZBAXCsxwC2rJoQT1I3tFBbbns0Ul7FIu4aqksgUft&#10;YMej77obP7a2tnR0h15sDbj7Wp8JvTBVMlHQdT7Lpa2HceIT7lnhx4eStrK+oSbQ0XkaMNpDSaQS&#10;S7W2luKmzPYmy6ypyGQl2x2nissK3K1UVbIh3LVtUxYypwGOxtHQVOZyUrL5hLUGGnNyUYgKTj2f&#10;32aJN5hVj+7mExSSQKJW1HXIxcHtCKGKuhZtWkEAE9TANuuII5baOSsDD4uj94LtTZuUxOw97YCp&#10;2y2G3z1NnJZYdvU8tNT/AO4TGPWNuKPdlZW01XDtjF42mmigaCgeaad47NGpPtR5ve/Um2N8ZKDs&#10;TM7cwW5c5kMRs6ihrtyS1k1ZWZZ0xtGlbJjcVFi9tRrUzrd0hhZFveX8+xHc857BtYtbe35jgQPI&#10;CUDgGo/CY5JXLN9rUJyfToLzWcO3xTkoxbOaGhP7OsFHNu9dhbZqdijK5na1JFW7nmnwW3ZqUJRY&#10;tjXmjpKHM56oyWayuRhiMKfc1PhqHca0APB9doJRUdNiYqitqlqpa+iDF5Fq441aeONHWeSJ4yh1&#10;DhPS39QPYK3e4e8e8uLSOOS28JqU7Qe0kUAOa8Kn16CG08zbtynu+9b9bWWqJbJlo4en24Za/t6q&#10;Z70qs/uGPetZt/b22cvhabZ+4p4BHDUYd8nlGxFZNAr4/H11LU0fjnAdTUFnIXQ6HVcDXW4GkyFB&#10;mJFmqgdUkMdRTyui1UCnlPFJG0A8gFhZbAH8+4bh5s3C05g5Z2u5soQtzCzyKQdUMukkdwc0FPln&#10;5dS7uX3mrbfORLqFvDW7MQUqI1HlxqZmJ/l9nVSeC+Q3aOzO1ehetMttXar0GboKOsz+JyW3o6rI&#10;bQ3Gyqy12GzkOair6iWllPmYSS3KoRpubewX2tjdu7ZpYMbDjszQ5KSSSWSuaKkkQxqxazqaVVUS&#10;AXuVI/r7mTd7zdN4upLuS7gksigUINVQeGCXP2U0j7eoT+7x7wWUXNk+13ksTRXaBQeGS4pkzUHV&#10;wfyGg7x33karei7i6+3P1zR42ko5MEz7kxeRlrZY42mrKSuo86AJaR1uIVWzAEFrE+5m+sCmDasz&#10;Eu65MJNFiKiNHZDUBaEQtLJNCrLPMXp4lJBJYcfQm3sv2DfILyEQDaPGtI5KyVwAQaaWOOJ4gDPC&#10;o6mP7wGw8mcz8tPPNdLJcKykqksJYUYEAErIc0+foegs+JvyAqN6U+G2vt7o1d0UE275Zs42Mips&#10;JS0W4JJZKZYZzA9JShMnWyBPCsdyH5bTf2JOzoK+anw2T3ClBPvX7CHMbLpMlFPPBs+gFOaOLKZC&#10;hjqaM1mfykU/7wMqFHciIqLH3g57m7HYe4HuDfWt1NPFylDO8UksMSkTtlWjEhDpHHE3xlhKSoOk&#10;qcjH/kDdNl5I5cvYtkFzKS0tVYqaEEkKPD0VqMDqpL5r5yj332T2vtTY1ZvLafxWm3ZUdWfJne3X&#10;9RgsXun5G7vkyi53Jdf7Q3rV7V3ZNs7qnYLYyRYyI62lqqOn/wAujnuyMB/YucoJ6ndWz6ra+dyO&#10;762ermyOP2FvOooZo8Hk61Rlsplp9xYzd2PxOIpYpWlljQNJoU+OEgafciW3JG2bTsu0bL7Ucw2d&#10;1DevH47XsUbT6VdVcR3FsluI2J+EvBIK0pQdwT838/33Juz2O/POqyXURKlyXCM3wgojRPWpA+P7&#10;erNPiF1DnDQdC7t6g+Qew8/0lgYti4/beQ+Tnxs2zuuno91bYloMZtLEdfZTqbcnx+ymZ3ZTZBIa&#10;egy1ZTVMNMp8rSSlblddT4fcPaeZ2h2JDWYrdETUc9LNvDDUlVi9v7Pejp5PLSbM27XT1mqasaL7&#10;dq+omlq1MhaAxcWU3PLPJPtbsU17zFfvcX4Hif4xIkq8dTFqIrEueIXNTThVTg57me4lzz7uLbVZ&#10;QTHcXZVijAdDIH7A0kmuQgUOr0x3as1FDsLF/Gf+W70L2fsrdU1VtnH0cku5T1/vDd9HunfXfdRm&#10;K1a057tXdFJt7DypTzVkorRgaKmixbongqhWQl45Bcy+Z6s2PlM3TbCqcLu7tqSOpp6OizmbgWsh&#10;nF08dfVylmocXj6izVJjvKYka51e8X+f/dbmbntriwiik23lu0j0yjQ1XUMNRQZ7lWpXFFcDjTqe&#10;/aP2m5msLPZL/mW+jmgIV44oZGKRrSq6oync1KVGqleqdey9zfL75343r6u+QW197fF7+XxTJjs7&#10;uPd/XPWM0VHuzFeSKdE2rtbE5XKVdXuzc400mIerppqClraiKZ4TGhUoDF9fbMq6un3P2MtB2HvJ&#10;KipyUe5N30NLuQYdcjOasY3aWLFDhsJg8fSRsYqVvBUVCKFMskrXYpOUPbHeN2uWi5JZ1mjlDFpT&#10;4TEP2ya5RGxbQGLAKIzQcesztu5C/rVAkY8SEeeVVsegKYHqKnph3T2j8gIqjP8ATfxbwG5eiPjz&#10;QzwUO1epOrJtu9MZE/3TthKbLdydmw1XZ3a/ZObpII9WWC5LBPWxiVaWSl1LpWmRqGY0k9JS46fJ&#10;rIFx8WSknrYpKWSQM9LT08cVJj6ETrwJhSlo72IdbqclOUvaS3toLq45m3q6ivZIWFx4MkcZ45k8&#10;UqZjRaqT4ikoSMV6lflrka12GMwzhZhTSSaHT9jBRT58emPrvq7yxbmoewN77+2vs2SEvvrJdWw4&#10;nr2ohz1JEUps9uneGay++uwt10mJmAleiG5KZq4p5BLBLpkQsHcm48LR4ZczmKqnq9qZeHE0W5Kz&#10;PZvLYXCQY6vqqZcrkFajqA8MlFSO80MFOqzSlAiSKSCMl+V9u2jatudZ1thcWpYxyKsJuDGp/TOt&#10;k1NLgFpMan7lUGhC7fnsYLAwwRRAjtFCC3DjjP7eryvhp1kNo0WbwGN2xgtpdn9fZTe9RsCn2DtP&#10;Y2V7UmocbFkKPbeFG5dwYzJVeUra9/DQzV2TaeCSaXyOg+oB3pCh3zuHDZ/e2Up/stsZGmwmN6u2&#10;7urG47IvVYOi3XjKrGb/AN30dLjsdLBvieSnjlozE8SUaMCUMihve766/fvNmxSbov8AurgWVyAC&#10;HlYQuwdWZiqMGoaCIgrUDSxDCNLHlr957jbtdhzGSe5hTyNAKg8eHDoWfk1urrnP9u9MbMymUr5c&#10;rsPOb/zvcuT2HlqzAmq3BD0xu2pn2dsTMZuuyFRS7EkmBirYiahKk3hDsH8whdkdkVJ3hDi9vZLC&#10;YncuLocuuez+Kn824cfXeGdjSUVTOkuLmglqLeSCopZ1Dn0qrAOJx2Dk60k2ma73OyuXspSiwB1U&#10;IUNCDShcaR3IwfiASG+Ey/b8g2iwKpgZSorWi+X+0/z9G66F+Nmz8p1zV1W+KHcm8eudw1u34dm7&#10;L3BSUlLtmbbENXSRYyrnxNLBBl8TlMRpSanqIK2GXxxjyFhqQir15iqLMbB2puH+6VNUUFXgsLWx&#10;zPNWZetkmrYYJiaqtydV/FY5Z53uZjPKI5DqC6Rb2DN+m/cvMO77Cu9zLcx3E40k07VZhRNK+FQc&#10;AulWK9ta93UE82+Dy9cT+BJKDX8R7f5aOirdqdgwbS7m3h1hj+8ty4vdL7j3fFQ0GROL27R4zDYq&#10;etpVpsLSYPA1208lT4agj/yaleioq6aCMCWZpz5fbpWbY2gxpaqEumXx9ZSsUpcrU0meppadllpz&#10;WWYuXiCBjHIrxSWsoIPusG7bpI11aMVNqV+FlVos/wANMiv21Hn0MPbrmvaeZJpdg3eM+PF5qi+H&#10;+bOzHpSbb7N7UyVdkNvZVsVkdn5SgqJZ6nLbXoMxsqpo6pGjqY8XT0c1Esq5OVzGtQJ0qqcPrlUl&#10;T7MtuOXGVG2aeN68Csmo4WpQZEFRNU+JdMjKssYuD9QL+4A5T/fsfN++vLtX+6YXUoMmolfDDNVV&#10;Gmo7uHEehPHpN7jbTs+8JLstnUVYiqqmkfIMFOPn1r7/ABkpu2tsfLffNdQ9beDZFBvXcePyOQm+&#10;5fG4jbC5SqqslRoKvE5IzQuyt4pC6uVIOoewIm2tL91SV88tVNNFF+x45ZxHCqqbqUaV/HMALE6b&#10;W+p9zvFu0KrLbBEUMTXzr659OoqtuTbTlhVdE1u2CRpOT9idXq03fuLyFBuTbOLosNi4KjIpT5Va&#10;qlUy1Ms0ymGejc+M1MKsQ6RiVVUgEICAPcqghyVHDLPNNJJW5CQ5WspKeWikqhQU40SyU1FPTNUA&#10;Qqv0tpa3J9pZ7izuZUjQIiRpoDMH0lmPaGYMBQkj5j7eoq93Nrkv+X7rwZxEUUjJIX/jIAP8+usZ&#10;vbYFZvzE47EUmPp8dtmGm2Nt6vykGbixv958rKs2LpchmaPJU+JqPu6qREM2pajyNwdXt364x+Wy&#10;W65JKGQYzGJ97M1RUJR1RX7ryOJJqhIqKZDGr6VRbj/E+0fMlxZWuzIk8bS3Z09qlhwIwtSwK18z&#10;Q9Yk7Bvs3KKz+NEJrlaUUa2Bz5LqBPQg/Od9i1HRqDP4pd3ZWpfCUKYGmr8ht4ZRKKan0wY6F485&#10;SGGtli1NLOyzEMblfqFhQbTx+2YHkyFTFLVVlc8hqJ5Ek++MkxZI42LRSRvMDYBCdN/z9PZBdb/P&#10;ucyxWtEVBTSKjRQelDqP2n5jqQ+amud9tYd/jLxHSpZQxQLkcVJav7eif0fySyXZe7Idn7UwbwY3&#10;DYmChhoqCgqIWwRo8YsTy1ixfcUUtFjdBJarQNOF4Ivf28YXc208bQx4SeSooKyGsWi8FRXyVcZ8&#10;76lmapnQ6AkbarMLAewPvuw+4d1zFcb3to21tp8IvmEmQlBipVo66iKUB7Tmpp1k37H+6UsWzT7d&#10;uNnHJaxoRqEdDjHHXn9g6Ij8svij8r813Fku2tixbE3PsLJ7TbdWQyC7Op6LN002Cx33aY+mosRV&#10;0EmWqKvIUwhWZWWWzc8+1NNhnh+wgpJqOeOhiFVFWQafJOFa3iUJpCFl41XI/wAPYe2TnKK68efe&#10;trvrW7u50jeCReyJioAatWJVjmmOOesp9i562qREUWJVm4Dw/wDofooez/kPj6999bi7F2rvrb+U&#10;7S3G2ydxdebigqa/A7erKijJOakr56gViNWyHyOiRjwhzb6e4W7a4U+1chJRyvBLTwGf95SxLKl1&#10;UI4ZpdRH01C/sT8sWd3NzMLi9ijaCVtCGPJEY83avH+E6fSo6yW5FvYpYheSWZoYiR28RT/TdDz8&#10;Mdn5fM/J3bdVvLDUWWxeXlrMHh6jBrRLBQ0waSBpsjkEeNXniUeiRoHsADYj2jdm52owx2ztoYrK&#10;ZSXMwmtlzX29NjaTHGW8qxeMfc1Lm5sVZhf+o+nsFe5t815vu53kRihsLGTw3jeUyB1XjKV1pw49&#10;gB9CesaeauY/ruYN1lhs6RxXMigeGcgMRXj0qvnT1Se5cx3336vYmyeutv8ATmRl2xQdcDJ5jfVZ&#10;2LVYUigStrZZavb2Iwk37PoajhcmwN7+xVghqq+EGtp3ovBVERRRVBZv2G0pIGEaRvC4XVYqOPYM&#10;3zcNp2zeLF9luIbmWRBIzslUCM+sIatXRQ0YVLUxqr0G7vmC4OiCO2bP9Ejj/q9equ9z7m2H1zuV&#10;G623DjOwpNw7Fjq8jkNx7SimxRh3LEKivw8tN/GVrKWeKOraFZxIZY2HA4v7jTYsLTS01TVVTxyR&#10;VEMlWsyxzSLKXB0yJTu0MkN7owBtYcexUOerK9Txtrighu42UqjxayjgCjaVlTUrfCFBrXiadDnl&#10;9EBgulI8WoqOhNxPeVDn85Q5rZ219r4jclPuDb1djNjZnBPm8NR5bHNSzJNLjq3dOJ/iuNyhi8Ul&#10;P501K59f59tm4WcYCTGLQRZlYYjBK2SYLPNTpFpWZpoI1ZpZUHJXTdjyPZ7yny+YOa25kbe54WmU&#10;sIUoEV3HcrrqYVViW4inAAjo056uk+nUh20HyU+dPPoa/jxtKnn+R1P3BUdi5Dqp9y10u58dgdhx&#10;1cGAxu46mtesq8JNispmc29LT4+oZmhp5amdIlUItwB71bf59cM1DuL4cuXVpVHbksQ8UsuNhRch&#10;1LLBTU1OzSSSRUwbQ62uygDn3jt99qQTXftiYyApbcMkd5YmxBdyP4iKr6Z6hTcJPEXbQBpIZs0z&#10;xTjXjTrbd/lj5igzlD35T0dE9KtLl9mU1dLXz0Lbxy9c9FuqKszm5ajH01JEtbmWhE6aXZVkeXSR&#10;7JP/ACusvsvbUncW4d2tXyTCfYW28RjY0rMxistJuai39BVUGQ2XicpR5zd1RMaKJaeGjpq2aMlr&#10;LFr8gxk9rt627YIt83C5ltpL5Wh8O0kMglulpNrWHSulivaWWSSJe5SGqOhb7ePABuyT2hlDGIDu&#10;ULX9TDKxFa/ECAxGnhQkixTsOhzeVio8djKqPHUjQ1NdWZaFzS5XGT46qxtRR1GOyVRjcni6IMnm&#10;WXzqrFPVHrKmNrws3lKzO7VwlDlNhbsy1FtbL4jPdd5TddXi9vbk2PkaZqltvZmsr23BRZ2PFNRw&#10;1FIUWRKyrpxUQlw4NVHkylzt3uFDtG13u1bht8wuEkSWkLyQAIy0CvMI5AuWC99dIcRsRqExwbdd&#10;SRCC7pJbowcOXVjEAKAUVydOQcHBxSnRX6DZe1ardGVqMbuXamI3Dm0en7OxG2qOfceA3nS+OKLN&#10;SxYGWjNPDmaWorIJBUCF1par7eR42glemnTO2v7ldXZjCu+Vy+L3dJKmTot+7yyO0KRqrdGRWtz2&#10;8cdjcHiq3DYiLbW3cFX1U0OIpvtkhpZ1MRNjNSzXy/7e2HtPt9gl5JDuEW7TsykvbteTxpG0kjtG&#10;8oeYppEqR23eqgJ4VSvhrbXbrSG1awvJQbxmLRMzL3ADIFMgDyGkdKXcO2dw732luHam5otq7j22&#10;9ZXUCbUwk+eeoq9q42mmptqx5PK11Jkc3Fn8hW0lGldUiOVHRLqp5SoVW6e4Ovp3qqXuXr2r3zTL&#10;Uz0G36pMtWbO23ln/vLDlaiJ6HNjZS79pdwYipoKemFPj8lkKCejnQGZqsVU4K582Hkuxutqt7jm&#10;Ww2LYpYjctdXf1st5LdvJVENqXWFoUiC6PERlarq4Ha0gYkmb6fTeWzAuWWMgilQfxKxAOKZy1ag&#10;A4qAh6P7aFZtmo6b7HoupcbU4DI0+96abAwdkbqTLZXaq7d2U1BNR/3sO006+3I+UyBSCto6HILk&#10;UVisFC9L7dM/naXNUNRu1OrJodr171IyFTR4er2tNgjldvV2NwObxm4+yqDZ0tVkaevgpZIp5BXY&#10;+pkhdXil87TIQc4e4D2lnuEfLF/c3MN5HD4t48BiH1QKhZ7H6h/p7YPprJ4SIzL4ixgylHU1mNzc&#10;WkEslrKJYP7QFQuoHAKgkftNPXz6XO2lyGIhwPW+N7my1T2XhY8dVfxTPrtzOz7npdr7sx2V3ziq&#10;nZuyMnuHDUFLmMfWy080dLS0mTxtLkoxHPAIY4fdd+Fgy238puTcWOyvYGI2pk91Ys5fJdnwru/b&#10;cVbh23XV1yxUJqajF+JVymNq6OhgYLA1DJoC+bSkGWu1XN7t+y2e8xT2/Nd5eNJcz3E7yVUJr7hJ&#10;rnHhO8OsJ4q1BGrS7ER5dbdaTzveR21x9O0lKNQlDpNajWaBqimmvw04Ho5deaWqnejklxlVmIMX&#10;UacRQVxosuiVsEUaVNLkIJIcni1l+1qVWVFjJDg6wU5MZLgN+VG3v4liqKCmz22zQ1+T23WVNXtn&#10;P1ijGyU9HiIXzOUpZdqNNVzU80ZiYUMbpK0ypDLM8Ys5mtWvdugbl/cYZrvb3pJMkgTWcjwlUEMp&#10;BodQA9SRU9Ba9mudlnV49QXVjiB/gx+w9MX94dt08tLTw1EmRoc+a7+HVlHQNm8HWrCZaiuK1WJi&#10;qaOQxpE8RMr+SR9EKl5CkboLpn4Xbe3LuXG5zvvE7l7LyO9cpVVBq9o10lHgdibmRMnWU9HRbPr8&#10;RU1GRwaT0uWgmWs+4p5a2rlFZQSllqaUG7B7R7tvc7313BLuG0yKzSSW8pgW0rUmSQSuYzGoV6ya&#10;K0BBjNOhpyVBtm8Ndybskl0qXIjl04VC/wALaaj9Ju7u7iWJ1R5qAj747gzm2Nu52t2Vunae06na&#10;VHTZ7JZDekUNTgK7FRSUsGQo8lkBl8d/BqeGmy9HU+byIxinjlEugPDKebtDqjZmxdkruSDdW7xT&#10;YnG7copK2HfGawzDbmBwlTt6mp5I+udq0mcyuPlxwjhqKSDHLFMsEbHQiSs8h8xe3lnDyRv+57jH&#10;Ivg2tkJEMkMtyNb6DHGsTLE8xiqEQ1RW0l6KGIlxNn2Db7e48Pa+wEEkOWovw1KKBqxgggr8vPor&#10;nTvYO4t17pze3M5sPbMk0ddmKqpxq7JlqKeu3Fmt0U2dqYZqXcW781isNNJlK162OqkyNa8ElVJr&#10;UNJCsYJ9PwbV3VX7mw+TahzGNlwy7bzuF7ByWArt3YKk21SV9bg4cpkqLKJuvbNBSTQj7aTJQU8Q&#10;jplaJy1pJHYdz5Y3Xl7buWU9w7d+XIk0LYTI8EtuwQhHW6aB4MO1dM9y0VTpI0kFTjbf6vbpF4Vu&#10;oFsuGgIilqfUaogUqa0o50moGOJr9+NFjcBiq3ARZegymNzWJzUP9zsJk2w+Yk3Dl6aTK1aYqpxx&#10;xu5P4pSVkjyJSyvUs8zEqDdRnb441/WL43JdP793e2Mo+z8RvbLbL3TvJaMYDZ1RuM5PdK7LzW36&#10;OnfcOAyM2bmevG5J85jocaZCKSap0kiDk2HcOTdx260jvYd+sYhqFreRW8LRJUamguh4ipERUtFC&#10;zwtUuY8AAj3Xk6Hb7gX+y7pMI/GDOhYUjFcrVRq4VqpLLSpoCFoGVd2H/eY5ai3jh8VNBm9uZnE4&#10;zPYvF1dbiTu6HG5MYzH7lxOZraOv2zn45cfCKWGh+3q6qsCfvwRxxllh8ehszauey2zsriEw+4tu&#10;bax24N6ZTCrPXbTyVLld246LG5/aVfDubd25crhqyowZliSsjp56NEaMJTAvTwiPaPciW/vOZk5d&#10;gNrt9uJLmS3hCzxRvEynxYXEpUwuwDCtvG9RTSgNBEvOf0x5m5WV7g6IrnxJAO6o0vTTVmJ9O4rx&#10;6T3dmS7J3Ns2jyWAWLNyZbclZjdhYmteios7JkI9o9h0GZwW6qbO0G2MBhctRtK9NHIKmop5yI2Y&#10;zhC8qK+Re6KeTeFVl4amhq6fPQ47Brha+qoNrY3M7Jkwe94qup7BqoKrEZ/L4LH5hquOaIyU9JHV&#10;ViPU2ZadPcdc2Rcj82cx2XMO7rbw7a9xHIYreBLYoZC31E2pJZC1wxWiydoJarIoqOhDvfNlva7r&#10;GbadZYGHBuJB41pUUNT5+Z6EXpXYUmI2lt/b2Rx0tBmsXBuXNbkzmONfmv4BvGKp2NXRUe1KLJ0G&#10;bwNFQ1uJeKSljEkr/bw6YVnD1DoDeE7A2LtbA7d6421ufOVUtT1tvTatL1fs3G/e0H8azHaG/wDc&#10;mKztFvo5TExbdw64nczxXyCUkWVwyzxQrUVRjhUe8sR7FPse48u8jQ7xu232hmVglq895B48jvFL&#10;dSAxRwRFCutqlSnl2kKinvbfc9u3yJ3ne1dJNNvGgKRkq3eW1Arkk5UY4E4AUi7E3BLufc24czj8&#10;XNRVnaWzt50mZrNclXT4jEdedZ4TIxZDBxUU0X3Ue5doy1VKYJZWoshHHIxVFY+zq0G28lmMPt/J&#10;bx3FRybXyO78vmohjIIMZlsLXxZp9346uqK9qXIZfE1eCq8fBUeWmyFH51jkCQhpIIlmzf8Akrnf&#10;3U5X2DYN03WMQQSKs9tYhov0nFY5rqR5WCzwyCtEEClSQJw7aRJHLGzoOW+VkulKrCnqlO0drGhc&#10;1qASe3zNegvzGToKarze3Ns7Yrsjuza2y8HjKqly8lVVbR3Ft94JNrS0AxAzVDgNxSZKiqJKK2Ro&#10;56alkliaV08U7pIwPVmxt5biq6nHUdJkcjt+QZPFzU0GUx2X3pRtU1lOmZO8swcrk6/EV0Ol8XTT&#10;tVUc0RNRJ50qqZ6ONNgtrHlS63OIcs7Tu/uDaHTPHJHIpu7VZClFa4e7c3MIoWR6q5DkzuSp6MLe&#10;Hbt3v5F8ClxFECrIvh6lGBqbU7M/A0pk48+kBk+78/tjBYWr3FTNt5c9CMblYKpsduTD9c1gqUeT&#10;E5DbO35ds47J5Ghq4TT5yWkio5qaTyQQeCWjlWtDPZm1/wCI783Dvqj/AIttre8+b3HtvYW5oKRK&#10;ih3XTbDlpv71YLLVj09VBSYDdG6KaqYY81ME0NJgppsbK8KTUlPM/Mm4chbPsOzcr7Jy8Ldr23Nz&#10;Ha0SQzs9HkjZ6aEkgl1NpkowVA6jSqoCvbrMC8vmS3mVlLhJGKsrBaFgXMbEVeulW7iF1DFB0vN/&#10;7owtJtui2PHj8Vm9pHA4ap3Nt+pqDUZHB0G8I0TF5Chmkx7SUWU2vRCnWjmmiqHqK7LUa1ywPLDU&#10;zhls3BbZ3n3X2fhKvsKhxO88tuKhheHHTYnD0OZl2Ptnb9RuHa64KrjzEOTzVJkc/Ok+OjmnYfbV&#10;k5kkNOJosdNn3PY/3XvW7bPYTQ7T3JWRxcFWVQrRPIgrI2osT2jtVidNATFaWdpvPuLuSTSiK5kj&#10;KUk4atIAFVSn8h54wT0ImX37NsXrfYm4KTaOWyuAqFhoqWFoMtnK/GT5mpytVjM9UZ/yY44fay4z&#10;HMBW1EEDhK6kgWKFphTk/eJb77rzA7PykGHjyuZo9iZ7GQVFRTVNLX5LbNXs6ro3rYqGtx1VVY2i&#10;OCSV2S8MwAjMqpI8JW7dyjvbbWu5bhyfeXO1eNBOkkR129UWIBX0roQkKXUSSgEGpKVKdSZyZy49&#10;ry/JY+FAZTNIK5odErqanRXNMY4enVf+89jQVPcmZ7ZwU24ajDbQyPau3NyS00GWoajCY/O0/bDz&#10;z4OplwucoJdwVeX3jHRfbSvSzQRKXNHLUUtJWIhOy8JLuKfBzybhrqvK0WezOWraaQthJqzF7Www&#10;nzWLosRiKP7qsxlIoq6cUCtOxmeP7iaoXV5lt9zIm57NzPtvKO12STbjbzWsiXMFyBBGQTM4jSA6&#10;Z6g+CVBRaf2kijUwi3G3gSynndAr2xQmnmoUhtOBVq5FaA+tehy6Uz1B19jq6jG2MJjsWcN1xTQ1&#10;eKyMu5qVq7sLdTY3GV9Xnq+rKmsy9NPjMj95IlLA8KOIKemItE470ylNi94Q47cGRNPhNvbWb+JU&#10;r4dcnXZpdn0sFDU/3MWnpo5qfPZKSrg8kFR9206eKSnVY0rJIEm1WfM6cn7LsnK5kst/2eTwZ3s7&#10;i5FzItQIrukUwt5EmVdchkjE2KlBpc9EHL0N3ZbDZXe5SGulyyrXubWShFaV7cNWhBApUZ6S3Toz&#10;0HUuO3RtGKp3JuzszclduDb8VNWTYnD4Gu7Ir67cFQu/p1r2h/gG1mlmKS0klGEVZadkqapqOGrR&#10;GexFfQ4en3pR4bcBqJETI47G5mnpJMvDRy0tZLlo6p1FE9VJT46SopY4pyyq4SFPGPJ4x9zdyHyz&#10;sJvd25s3tt25vMckiCXwVeBVgV2hnkgUEmVyzBtLNRlFaCivJevLDYz3RjQSSlQPxcNQJxwIoCak&#10;1+XQ+7X3bRZGSr2Nl85tGWvgVKfdH91KyuixseXSfF1eEpFp62vyX8NrKyurIav9l4Q0TGZmkLQy&#10;SBp0t3pg13f1pkuzMvDhs52PsXC0WMplkqKUvu3cG19gY7O5OFIKZ6WnyFbmdwYbGLHUOYbVkBjU&#10;FmaPFTlibYtpi2b+sd5KbvdI5TCkv9pAzswUN3EeGo0qhBLFaGlQB0HeXOapN05msGV/8SpoANa1&#10;U0PCo4lRk1qRjqH8kOo8zm+o8pQ9eUlMa3bG98XvOsxM0NLNj8ntbaW78pl6bb+aNRUQ19biMdNP&#10;XZNEpGFX93EI/WC6zG/yFTurG5fZG4MF5ZaeHI7r29maSCanp5TgocZXV9Bk4DV0dZSySY3cuOoq&#10;KWyNOKeslWJotTyKLRvfOPLdxs1vtO5lVZJw5mUNE0XwFEJ1E1rQVVdI4cT1K2+qZrlpTTwozRq+&#10;hH+THRTMxt7ZO74d+bPz0tNBTz0vXG8XrK+Otr8PBl9wT0tJmsDlcbQ57C1z/wB4dpyVVVQSCdKK&#10;Orp0lqYqsQimmBze+1ch05L232XVVuK3XPVbO6y2zs7aU8C1Mc/deO3ZuybG4WsoxFIlFHvLcnZG&#10;Hp2niZno4aIznSIhKQdfiflCx5n5r3G7iuoP3eLa1V1DPHeSM7NCoIPiRIC7xyE6yNYKLpUNDd8q&#10;f1gv9zhmSSNbYxQoMfrysRGaAU8MEBSa9oNaY6dcD3jR9/t1PtHZOP3BtzG7g3FuiWprkyEm34a/&#10;pXLU2Upj2HjcxBLFLNNiMHs2rcwzIkVTJVJGwBmaEQaaBdm7V2B8cTUZHcG8KXG02R3HuGoo8gJK&#10;vH+Oow+/a2urxE2PStr8tSufsVkWWFvWkfiaMETciTbbDyvy5taWc377tBFMtzEK28wuw63ShmdX&#10;LRGGJdLxKQXbgDlR7h7/ADcocoWe3Rylt5ltI0QEE63yJGqaZYuP6WO4Cg6HTCJQ5rfm/Pki+cOM&#10;2sm2aHbmH23Uz0rY+rmosrT7g6z3HSxoypH91j8s1QtXHM8E0VY0UjL4DpEvM0NsB/BMC+QZsbFN&#10;KKLH/aUtdW7lyMKwNOKmtvQ0NDh6CClp56uQCOl8FXMVfyaCa81G12n98TVhMgI8I1OtiQva1QKM&#10;lBqIJ4Nk+cUW1vdpbw7UiBnEYkdgTQO3FSaVqM4pwp0DWByFbR7x3f2dv1MNIu7noMbSZbJzVsmN&#10;2t0/tJJa6Kn+3p0atyW592bsy2cy1Jj4VeSvjrcRSM8aUYlFEu+sPuL5Md0R7S2NW1md2jSVcVFn&#10;azGeXH0GSiyWdTH5jN02eyVLWZSpwUeIxctTR12RarqqwVomvJplpIcWXsbjnHfbe3tIWjilajO1&#10;AEJrRnIJJjB01oGfUy0QmtFVptcm4X9nYJEyxlwDgUNfmDWlK+XVqVHlKPamyaXIZbXiIqPFQyvS&#10;VSUxq6bTCqw0L0eLSlolrUVkiNPSIsSSjRFdNJ91LdzbPq9kdtbj2fWZCnzuX23Qbvwmaq6aoaop&#10;/wCJbdj3RiK5Yaqphpp6pKBcZ6ZHjR5tGoD1AmPjHMNGuXxJCrVOa0UsDXUAagKTny6BvMdj+794&#10;ubPVUoCD9oBB/YRj16U0delTRJV3aOCarxZpneNlMkdZLj3hBuSrF3qdBKkqDcfg+9w3/hN3/wBk&#10;F75/8Wd7A/8Afd9ReyS9/tR/pf8AKel2w/7hP/zUP+Bevm/f8K7P+3nnW3/imvVn/v2O+PewD7Sd&#10;HXWrT797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve0F2hvTH9ebA3XvPJzJBSbfwtdXlpGCiSdIilFTKT9ZayueOFB9WeQAckexz7acpz88c98&#10;s8tQxF1uLpfEAHCKOssx9O2JHP8As9Brm7eItk2G9upJKSMBGgrQtJIdCgYPAtqNOCqT5dHB+BPx&#10;q3F8uvlz0L8e9s0dRWVfZPYuAxGTanjMhx21qWd8tvHNSopBNPgtrY6srJTcaY4GPuk3rTaWd7s3&#10;l2dU4+fObTh3j8eG2ZtnPVuKMuHoMbnNyVFJmp8dVQZGGrq5K3LYyskRmTyyqDIWWwDdUeaeZuX+&#10;SNs2vdL+2G4TWG7uRGh0skqQuqd/w61LoTqAJCgoCK6YW2vZ03ua/QFreCaziAIAYFAyhQFx26VF&#10;KfCpzxr19Hf529xdXfETrb481uYoMD2kOrfmlR7x3xtPb+fgotxtuTbPXGcym0o56KTEVWKoqjb+&#10;B3LgJZIDJBBTaaWOJWV9SWBdU9MbI6L67xPXuyaBaTD4xpqqsnLSST5LKVhV8jkqppZJZGlqpVBC&#10;lisaWRbBR7wz9xedd69y+YHu7mAQxuqxRQpq0xpqNFGssSzMTqJJqfhotB1LO1W1ts1kEt1CRRCu&#10;eJxkmp8/U/y61qu3fmb2j8vPkdne9N/NR02VqYocJsTaVCB9jtna+NevkwuDxszRxyVJhOQllqJ9&#10;CS1NQ7ykC4QVO98d8biyG6O0stu7ddDBs3amI3BiupNjbG3J9vU7k3NK1NjJstlMhHJRvmqqjWRo&#10;pY1ElDAjSsraPG9T0f8AZL2sg9r9j2LmGCy+nkZI5Ll5UR7m7OhiECuQIFRq0jLHQHHifqKZI4gv&#10;N3m32bcJ728E1wY6W8SMyogJXU1Ox2BCtWVlGrFARpQbgnxA+KO3Om+s+osjsvbUsu/t7HaeX7c3&#10;nvzbDPm127RxVefbb+IwmRnkj2VQT5KCDwB9NeD4mqIvugxpKJu9O0u0+38ticRuKOj2/i+tduUe&#10;1cJtegLUePxuMpZqirZ5CzyrkcvlaqseerrHdpaiVybhbKCXm3ebiXerpbCD6aPxXknUTu5eRm1F&#10;mL6lLOgSMMp0hEASnREu13lybiS8NZVCqoIACqq6VUUxQD9tST1Yjszrva+xKneNdt+lqVyO/t4Z&#10;LfG68jX19Xkq3KZ7I01DjlYz1cspp6DGYfFUtDR0sWiClpKaNEUWJJ8P5UXWnd2S7YwG9tvUUFL1&#10;tSwZzF7j3HkqSjrYJKFft2rcRQLMPPFWVFYY1jqImUL45QdYBRgJ7j38G0chu24zxPY3cbpDF4tJ&#10;JZxgRpoo50NQOysFIDBtVF6HfIdhfyTvdODHYRqylhgGlO0GvBsA4wK9EZ/mgdrdP9e/F/etF2TW&#10;yz5zKQ0kmw9uY3K1mPy+R3XBMxw9d4qCaKSqxeJqCZ6hJf2WCBSUdo3Fn/8AMp7o7a6b2Vtr+4Ec&#10;mGh3LmKXG4fN454qvK5rNIoqanEyURZJsbgVx8TCR4iZaqZlS6Kv7gP+7zY7Bt0e7XkJW551iKIs&#10;bR+LHA8nieENIVdcpRXbxC2pBpWNQXbpTzzfXKJbPG2iAuCqoSCSKHVIRSqgkBUBIqCx4ilVn8lX&#10;rT4/9x1PY+593TT7y7S2QtHDLsHM4Oddt7GxGTydc2IztbXyxfwzce86+roJWhX1LiIl/bBld2Ul&#10;/wA5/kfvjN9Fdbdbb/x+16Ts2iOE3TutMDQ5PGY7F1+YxmQqsFT4SmydVLUz1dFt6qVKxnUwx1Mx&#10;8bkqp95je3ftbacuvzbzypU3N7KqwxtN44LozlnUtlgX1UVmKioo9QQI8525juDBYbdfSa71QGc6&#10;QCPEUM1AKUorKtR6EgVPVknwS+EvWHRnc/yD+QPW2b3Nktv9mZCXZW1odw7ppN01LY/beXYbyylR&#10;XUsDAxZPfGOmFCrTySx0UCmVVeQqtQmS7MytUK/beAWuwe3M1/DkyWEbL5Grp8nVYakaOLI5YzWp&#10;55KeeSWoAjhSKJ3JRQFUA/3HfzdXsNpePrmkJRTP2MzRoVNSFRECOC9I0KnSHrIVqAbb63RlhXRC&#10;aHSpJHmNWSSSQTUnOSMVp1aAKGBpoKqpjhqqylFWlNWS08P3FNDWSI88EEioGiidYY1NuXEaliSL&#10;+79f5TPXW4sNku0txZ3CY3DUeHpMNsujyWGarnot3V0qHM1GZjys9RMKtaehmg4g8ag1XrRZFsuK&#10;33ld+uNlkk5JNlS8vZ4ZG1F3JUAukiO9axyM5AKkKWLGmqvU68j2fh7VeXskUYRDoTQAFZh51H4u&#10;AwB/LrXQ/wCFDHcGPx/TXT/S+MWir9w7n3rN2LmIauClq6vC7a2nE1BQ+XG1kTwRx5rLZOUwyzoY&#10;m/h8iklWKsFvzRyWUqeyfkHR1yy1ezMDmdrwyefMV2Po45cpt7FZGvo6uBa1ZKvHLmFhqnEcUwEk&#10;kZKhVUGaeVLbf7H2t2x4VrbjaYl+IxolEBAJGFGgKGbBAbSRTVUE3Nxtfj7m98qiH6rUPWrHPaDV&#10;hWpPkDQnqy3+WVT0dP8ACT4ryZGmo4MxXdaJUUohoKTilp6/JwYx5KqloUWKrp9vyJACzq5XyKdb&#10;629gZ8LdtV9V2dvqr2LnKlsTuTrzsHbkuOC1NDiKio/unkGj+3lkjihqaTHZiphMUxj8yhzcC5Ji&#10;q95hstrttutrk+PcPudj2owYBkuomCrVQHKuzFXBzqODSvQn5Y2Vb+a73awlZLfQ6ISukElSB+VS&#10;PWnp0Mny8l2xS9abbzm44opV2t3P0ZuKgYU61dRBV0Pa21ZGaBFYOjS45agE/QqCOeB7CztP5V7B&#10;w3yir95bp6mx++MtQ9WZPrLeGNnrkbb2a3k9G1Fja1qOtpZTDTYqmVKGsF38hjZouQpK3mLabKyv&#10;m5TEs9tFCZAWi8NqxvN4yWxbVUBwXDzAFk1qqI5jqU99zCNu3We5s7WKS48HwTrH4xhmoy40muKC&#10;vGvU7G9D5bDdTHrTYfZmf2fi/wC+NLubBZvH0VMM7iNt1Gfpdy5vbkFXBPTpOMrWtVtDUOoMUVSs&#10;UkcqIVcn25fhN3zit29fYjdO3sNtZO18wKTalTNnKCrxuqppYsrAJRi6nJVFLEaKoHiDqZH02AJ9&#10;wtvF1ZeJvFvBeo6bdrEyR6j4elWNNLaSSqxFRklilGrx6ag5a3GS5slnKKLuSiNqBHCvlWn+odCv&#10;t7tXYe6aDcddtzPR5mn2jPXUeeampayJqOrxtTW0ddT2rKalE0lNVY+WNympAy8tyPdvHxup/kb/&#10;AC2+rMlmN7bV2n2h1zu7dP8AD6XA7XzVVT5zbe4pqNv4duOqrqnAtCcVmafH+EwkF1kEX6GYqTj2&#10;yveWfc2O9tP3ndwwWyINcWpWeOWqujIzBdMnhhGIOpX8P4gSFPdwtOZuSrGlp4c0bOaqCaKKrmoA&#10;NWFccB51r1VT8uul/jl/Mv7FwvSlP2JvzrPtXrHC1G5H3Fj8OsuK3PsaoyMeO3Rss0VRm8eK6ogr&#10;qmCVpk0GFXJHmjZgplvg58zMb2b8he1tiVG0Y9n0nbU029sBR01VLUfwzeOH23jqbc9DMpo4Ekmz&#10;lPiTWNLaO08L8MZbgx9+uQNuv/b/AG232W9mlXaCChcgmSJtCyhmAHdESXAyCpY4oAA/yHzZepzH&#10;PZ3KBI7piWAr2OBQUr5EatWB5cKDoiv83H+XzV9V/D7479sbT3znt/1/wwiweyN1TbogpI67efU2&#10;f3UtFjDWT0896U7Irc1FRQU8YkjfH1DFrGFdRrPnDtvf3YHx53Xt7YMNVlZ8tRVuKz2AoKWCsqch&#10;RGklE0KK1NPPGA0QsYtL6iv9QVx69k22nlbmLcbfmK0hhviimGabtVYySJQCxK6mUgoWFV7tJWra&#10;pq37bzuO3XVqil5ihoFPxY4HIzXh8+ivfymNxfHrrj5d1lV3IcLgK6XbMOa6h35u3Lz4LEUVbmqq&#10;NYqNKmauoMO2Wy1JkCsZnSWNzBIsbqysJNQPADe20N7S4Kto8pR5jGVs2IrdtV9E6VgkabxVWMOJ&#10;rox4qiZvSUZAxc/1PvMzZll3D6xdyZRZx/qKMBWompXjUUVlIoa1yc1qa9Y5W097te5LDCjC516C&#10;pGeIqpBrxOD9nW47SVtHXUdPkKGrpaygq4IqqlrqWeKopKmlmRZIqmnqYWeGaCWJgyurFSpBBt7G&#10;rZG6t+dLfIbEZfA0uR6kzFDv3EZWDFbmD0S4TGVWTiq6aHPw1USLLjoMVXDyGRLeJiw/r7XWm6ne&#10;dllttpjjfbb9O+M0CzxCquGoNNCrHBZSjBiGNNXRXuMcu28wsbsNC6SVocmMHhSoPAHjQ+WD0gew&#10;dobK7f6s3jsfdmPpN6bG33tDO7a3BjqWVZoc7hsvjqnHZOlo56SW6TzxSOsTxuHjlsVYMLjYvz3y&#10;Q+JO685Sb/z29sTldudsYPOdcb/2/STVFXEazDnJYfCbgqMdIn39DSVVFFU0xqYlV3L0Mt9MYcOb&#10;J7f8+7Fy1uHLXK27237kiu4n264nkXQw8USXFq+kqmH1AGnhyI7REgsjET3/ADFyr4Jk1u808ZVw&#10;oowplGKZAFQungc1oKda5HW/wf8A5inUHTe7Pjt01TY/DVnR/Z2wO4vjD2nu/J4ulWtwWbymP3h2&#10;Z1ZlZ8NVpRz1tDu0QVASrp5MdUwPlqQtpnidCo7b73330L2D19sZsIu8Oruo63KnE79p8bW1WYyf&#10;S3YtRFWUuMy1XFLLRxR4qMLLHG4101fRiINojZWPb3kaO0n3WK8t3tOYLpIC1JGeKO4tgUjZAw1G&#10;mnQ7AapoVODVi0X7zbXvhS20yG42cKe0LVWjlWjIWFcMupSuAGZ+J4WR7w+GWz+8uvu7N9/e5fqD&#10;5E/IfF9f5bPbag3KqbK2d8oOgqSsx+D3vtGhqMbSZCsmnrqMUFdkYz/uc23okMYMob3bduHqzbe9&#10;cxtzdtNJCyV22cltl677cz4/d3We9KANV4DLQzIY6iGLzR1uOlkVxDOhVl0yP7AO4Xs1xYXW7Wqa&#10;9xsZC8luGA8O7t5FZuBqf1YQsyVAdAShydRRyDzLFy7udt7bc2zN+73qu23VAVMBBpBK1eIUqqDj&#10;kD7aV8t37uuHp7tzem3cS1ZubY278V2D3D1JTZumptz9O/L7pvctO8HZuy4aWUTx4ncGd27Pit4Y&#10;2OWBqvGzy1NPKGsspC9x/Fbs34g9cby3z1h2XlYoqyKqoN1YfG083jqsJVZBIsRlqaf6xZOGYIZl&#10;WONYo5nRJCoPkEvtb7p8je6e+jY92sY5XjEt1bRXSozQ3kcNSI4zqFADRaEhm/BUIyDTnXkVdn2n&#10;94bRcOZY6JKFJGpNYIJIzRa1atAaBhw6Ol8ZP5rfwx/mofITrjoDsf464mfIYWni7C6tq+0ZcBnH&#10;o+2dv7TqqzdeNptvzQS0yUlJjMhVLjKg1M71xpvLJSROIzCtOkNubywXX+A2nS1dFuLF9gbCwW/t&#10;vVlVEMXI24cfuvDxZPbEVXUVQiTJYaalCw620NLMqBbSn2Pt45h2TeJF3jdIpY985Zv/AKW5dNR0&#10;281o7rO0aAsYnR/1BWgVNTEeEaFHLEF5Z+FZ2lwTFcxrLGGxpkR1JGonsP6asJCRpqpPDoYvkj25&#10;0VvrtvcHbm8MTurZ+7/hb3turortaTGVFbuSfE9VdhfH3e+WxPaOT2xgcZU5Ou2BufHbujmrRAv3&#10;VLTY6SqMoOO9Jk+q9pbQzXY2cqRioer+0sRS17S7jw9c1P8AfU1M5patKmlkURLBDGfWPIfQDpYJ&#10;wI/9+ec925d9rNmuW2xec/bq+nt42spovEYiUF4JEYBizGQIE/SqZHU01ZOfNzzTeXkdhFvCRX9n&#10;LEqiqhZVYZWksdaknB7cmvrQ1jfzHe7O4eoPiN1fumlOC/mFfDjt/NbDwc/V3ZOyIMhmKWHcGP8A&#10;45sXOUO9MCrZHJ5apyEUcVJUS4oSfcTR643qWLyCBk9ydr5KoyG2sHu3a/auLEJWu8lL/CXp4EkC&#10;n7KpioPt6+qgYXu+SUEn6E+425V5B9juVU2H3O3b2+3Tkbe1m0xK85kVnlUppkh8eQxxsCRT6VGU&#10;VagTPQg22z2nbrqx3cfV7fL4hKByssbcBpY5kWob+Ffn6Epuwejf5dnTmP6t+WPcHxc7/wD5au+U&#10;3fQJs2X++jb5gy+ar6CURxZfamV3Bltx4LbuXo6mSKSFdn0zpEHY+NLN7Ru5dwYSv6/k2tvzrbNx&#10;VNBenl3DgoMXLNHVUBaWgnNZW1OMwlVNFHIBJTrkpZ3BOkamAA7seTOdto91L3nXkf3Zt7ra7kLJ&#10;+57uSbwzFIFWcIEM0sOpkZ4ZhZhFbtYFAaiTdtp3263G43C0uobi2lKyfTtKUwQMrrWiUIJRmABy&#10;Acmpk9l9N957P+cFb8l/iR86ev8AfG3N6mLd0XxT7b3B2Bj6PJ7O3lTwU+7KTFbboU3ZuzblHWV+&#10;PmqcRnF2nS0VNMgjlY08cvkydMfLXryHA0/Uu5d44jq3N4ZI8XiqnsWebaFdJhtTJAKSh3VDjkeq&#10;igKrSHzPDIlmDOUa8O+//wB2D/kc3fvNs3Ll3zJt9yVlm2qxiEjPeIigF3hZpDbOVLXAjgeYsCgo&#10;j6owPzDth264+uu7KZrOUAmNUYmtAKM6hkEbUJZ1YlSSoFBr6KT/ADSv5PG65PkPlfn31N1Pvf5Z&#10;7L7GyUu8t+dG9H4KHd5i7UWjhkr/AOO5zY2QymQqdj7hzNJPW51sZQNXrVGSBBTpWRT09gW1K3bk&#10;uEol27lsfl8YsIMFdQV9LXwVIctI84qqaSSKVpXJYkGxvxx75se4T85blzZvG8c6bNdWe93UtXjl&#10;gkg0aVCIio4BVUjVEUZNFFSTU9BdNxtrt2lSeMu2aAjHkBTyoMf4etTX5E0HddZ2lujcfc+xtybG&#10;3rmMi1XX4DcG1cps+oxaQWpKXGUuDytLSVlDQ4mmgSmhRlLJHEoJYjUSLfLz4qVu7qyLvLp6WqxP&#10;be0nizJo8dNJD/eU42OLRJSPG6tSbhhhpkEbKQlV40R/UEYZO/dv+8Cuyx23tZ7izRzclXCvBA84&#10;BSDxyQ0MtfitZdbBq/2ZavwVo68MF3DJbTtQMvax4fYflwFfKg9BTYp/kbfzocH0/iaX+Xh866XC&#10;by+GvaFLktg4LcG8KOGvpOq4961NYuR25utauN6fLdQ56ty0pqknDPhpKhp0b7fXGqx+LfyypO1K&#10;eh2X2AKXAdkil8mPkLLT47fFNTRlqqqxqSIgotw0AVhkMcx1I6PJDqi1rCVfeO+7HuXtpNLzjyhb&#10;yXPIM7aiF72s9dCqvQktD3aFkOUICSknRJKXRyybfILa7lDwEgLJ5gngkvkr1+E8JAVp3nSQk/nY&#10;fyKt4fCTMZ35FfGynzPYvxFzWUeqyXhV8xuLoetylShoMJu2pgknqMxsLImVRh9xEaNLx0lcUqTD&#10;PXHhuLXuP9uPeHtcV6NSaCp4da1whkaTxBTr1abWP1/21/aC/wBKHX/8R/hH978B/Ev78f6NvtP4&#10;lTeX+/n91f77/wB07arfxz+6n+Xfb38ng5tfj2f/ANV+YPD8X92SU+g+tp26vptfh+JprqpXupSv&#10;h/q/2fd0S/1g2utPHx9T4Fc08SldNaevbXhr7a9GS/2UX5FfwP8AvH/oj3z/AAj/AEB/7M393/BZ&#10;7/6B/wDSL/or/wBKn22n7v8AuT/ff/IvvfH47fv3+2/e9//TXe4Ikx+biq81txFyuJjqIcRlqHUj&#10;zJVK0cs4Vz4qaoh1KyFllGpR+Lg/QftrfV2UsG37qTZzUMkbU7aUIWvmuM8OJ6iuDaL/AHm1ltpp&#10;pFteOaV4cMDh6dX39WVtLu3ZFVSdedo1Vftfd1Tj6ze+3M69LWijmxxp6yDG0xaB2qMdWJQGGUKK&#10;d/HK+gFiGWPhspuOWoWhz1ZBnTWU5moaV0aiyYqoJbCSStieWnhRKCVwwZCZZAukoAQd3tjZwolx&#10;YxeFoOmUgEppINCqk1rqAByaA9X2vahtGpYI0VVYVbNTx8s8P8vTh2HtLrnH4ttz7ExZ6/GAqTjt&#10;w5ZFnzO2f4TX0zzxGLbEho6rKVa7go4nWSKWE00YYMspZSorbIh3EN0Y3G47J7hx0dTKctU42qWi&#10;koYMXjmiWqLMIXdGqameGK6SesOG/skHGr345p2Cx5Tv7Zbe1m38oyoygCVgFPZV0dcFlI7dSk6g&#10;QRXpjmTaBu6wvFEssuoUIwQaHJB8hk/aOq1/mdvT45YfoTfe/ex9r9NbkrKHFQ9YUu9KVc9Hueq3&#10;zvumyceEaRTPHLVSYXDUdflkhmgLUooHRZVMqsE53r8n9sfHDer0clFld01+46apydNtXHV9MKQV&#10;ifaQVGWytVV01ZU4uSKmlZYoYEVJgW1DjUA97Cfd33D7w3txY72JItmuIpTFcXDwmYhQdR8EF0Vm&#10;cqiqzakj7yEZ2UqKeWvZaferD6y9ZzHB3KGQk14UBWZMKCT+fnTot/wZ/ly7u/mmfETa1Wme251G&#10;dkZeTrqo7xyfXOQqdzZzrnC1tRmo9lbJw2H3VtXB5fC1WUanqZMpklrqiCdECavWDI6k7O7X3ltY&#10;br7Gz2C25tPKGur8XsXEYGqym4oMfPV0MOFmm3RNnKmmqqiOZ5POVxKRIHjUaG9RV+5HtVyX7Yc+&#10;bXJyZyxbXnMcjRWL37STI8aN/bN4Grw3QHRVjRiz1JCppYEc37BY399FyjHaeNMCO6pIHlkVGM5G&#10;s9Cr8h/iD8ePjj29gNn/ABr6TqN194Yr+Gbfyfem7e2KvaWxqXLUWEqpd101f1JSbZxWGq5q3C0d&#10;6QruGnq6lpJpDqip3hqK6PlT8vKzc3YmS6z6yyh29g8PSVFBubddPRq2frauGkmSp23DWVsM8iUV&#10;YlSrmSFIJkliFn03U9C/Y/2OSw5WHMHOkSX13JRI4RqjVQzA+LVJOIA4VIANfi0lZj9ufbGDZNnu&#10;0lGoRLqBCkIh+zxCW6vW/l6fA9didaYTe/yDnfd/Y+WyE24qHb1PNHjuvdvJPLT1GJydBtPG6cfU&#10;5uPxaVmq5KwIhDR6XJb2Hm5ex8lkPix8esPQJQR0tdvrLYrLU1DSigWoi2/TVtXQZHQS8COK7Ijz&#10;nQ0k83jJItybch+3e3co+7vubbRWkUVjBtUc0VNbMHnlAlU6nclNCdi40VkIJ1mkicoyLbfVwEFo&#10;gJDqBovFPIiv8+hb6L6axe0fn58s95NSvVR13XfVeTw2XqZ5ajI0dT2PkNz/AN88HLPJUyythKY9&#10;b4l8ZCqwQ0LS1ehW+4cqo5MTTjuTq7G0+Pp6WgXdG16/LT0AM+SzeRpcflMy+SqqfywusFN/DEDh&#10;XUaNV/xc1uLmR+QOcrua4aa4NnOsCMSiRqXRFjElCKsXqCUNKZ1eQh5h3Kmz2pW4BQqaCgpivnxP&#10;Qz9iZXL1fxu7urZK2OtyOX2H2RQ4Ohqa2LB0WMfJ458DisGmeFBXrFJVV9ShjneknfySCw9Nmsq3&#10;Zt2liy+LyyU9dBk89kpaaeSVhPRVdJU0M4+1aeMK9LTKqiWKKRQpkS1yT75P8z8y29xuE1naFzcN&#10;KYnXV4igUoVDMqnLUyDQUqAK9AjaXa5Q6VXTqOR/s9a53QHfaZnavYHXVZuHaGY2r1NtijyFHBhT&#10;PQbtwG58dnKGT7uioMjTuu56oVJko6zIQ1NSDTTm8EQIKYd4tSYbDbT23nZ41w1dlIViqhSq2Wpa&#10;9JRU4+fCVIPjhliqqdfLT1Ec0NRCGQKGIZSfctmtX2+KW3/5KgHh5aQUZWV1VakpkgZ0tWlK0qrU&#10;3exnktJ0iUeKCtBnI1Cv4h/OvUXoujfs7tj5A969UwVkHb22Np1FHX7bqtyZij6/ze3XoHo8/tjs&#10;zDwSwS1ByOCraj+HbgxNXR12DrpY5n+4hElLMG2Xgzr5/fGW3vkcdmauWiwdPteSjoUgiNA9Yaak&#10;kkRGjpJHd5C01iPE8agKNXKnlLxtogvLdqKkaBY0WupTqBNSwOpTVqkNxIFD+G20beZ0VpE0gAgr&#10;poK9ucNX5emejb9IZHrXE9Z9FbF+Nuysx15tzF7n39W9w7ey+aqq3I4DPJhZ8xn6Vaqp8uWyNZU1&#10;AijpJWstbSVEj+XVCUIg0WAx52nQUtfTw4ehCBK2teQQtS0NYk61NYtW6F1q6or4kAuF1/n3kttb&#10;xXOzRNNCuYyQAaEtQjjwAIJqeNOizfeWLC7kDO/eM0IYg0+QkB/n0gM52vmqDtnd+U27X5Tf+Yke&#10;ZtvbdoV+8kz26cRLjlxeCqsRFLDSxYbDJWmqdvUSY21m1h7L38kdqy74697D2/gv4lU4zGYKi3pT&#10;TD7eSnXI7Jf7iiShdIjPFXS0VTPrKsC0JcfqKlZJ9muYdv5d93tllms1+qltfp2k1nSI7h0jZWHw&#10;szMY2z+JF8q9K/bnbrLYebLDxiiAig0hhkspFas3EgdGz+J26ML19uzqffPcFNt7Cdrbirdy9SR1&#10;UE9fDlIMV2TW4nc1dQ1MX3cFA+Oqdy7GxNOrvCx+48axeMeTykN6Cr48p2RsrdcUTLWUdA/2KYCj&#10;pZKyXPVRXDUlNVUcs3nC1ElcRqWUsHtq0KWYZee6k0Wzclcy2V2Q1m0ilzI7U8JT4pKsF040DBGn&#10;PHHU3+7PNlra7EYzcKTTyan/AD4erVvkSmKn6d31Sbn/AISm1qnDVku6anclc2Ox1HtjGxHKZqqn&#10;qqejqgsFLjqGST1D+z9WNlNpmemfcrpg9zRSbswe28rRRZ2qymNTF7ll3HJVUk1Fs2lzOAaiaPC0&#10;+lp8qJ0q0lSKKDlZnI5Vcs8jcrz79cXmx3NbvVK0quXI06gY/DTUFXw2OUUqr681IUriBDtu8c3z&#10;ePb24+n4IMNX5kdnWvb1VsrZOx8rVbx+PGSxvVO8+4djbuye28RtbfW6Nw9PUuwsdDLWVPddd1bv&#10;6syMM+9anLY+jxu3KPE1221/y+urZBItKsZUmW2xVJjzNNuuq3TVmdKrEbZ3fBi6ELjFhnoZMZVj&#10;FY3G4XP09PHXWp1np4pC6odYKktIGwjmTZ90i228sXk2QSMGubcxhY08ORiW0xiWIalWscZk1kAM&#10;1K1HPL/s+PEU7jbsB+I6CB/xmavSX6o7hrNv7lj2hm+hKDrzYmNpsxid2/IPo2vyW6cQ2dzL0+VO&#10;efCbhrMxvvqmrz1dhI4qtcXks1AGkPkR1K+IL6/GbTxdDtqevx+b2xkNormYdrSZvByRx02TnpJp&#10;HppKjb1bNTSUUiFigkiWLhf7QB9ytDzTFbz3Nq8sLWt54ZkWN2oY0OSodKgji2fXqStu5S5b5YuY&#10;bja5o1kBz/aFvn8TuKfl0dPa/ZG79wZ/clLgcnsLsjB9qV+0Buqk2R2DCczU7cp67+Hffxbd3nt3&#10;G5GCuTHzTS1rw1fmh8WoIfp7BXtk1Hduy8Rsfd+c2t/B6rMRtjN0xzyms2xuCmp6vxSVOLbJwCpo&#10;K+OQ081O7ITDK7K+sKPZdzNtnt9uuwb3cWO6C0uqK0bEAjWGAB0hVLMqF6FsGtCBXUov3jcto3aC&#10;G2EsRmrQmrV/MAKP8PRk+uOtOq/jzvnsbsvqTaG7aTf0W0xU7o2HClPDit+YOOspJ0WkyAwM0M+f&#10;oJY/LSzeRXmYNA+lZfKga9Y9j023KrbnxY7s2tt3eP2kMOX2dufeaVCUNScRUPXvjcXVRoMvjqiq&#10;ggE9O3mKvDTyRnWG94w2O6cv2lwdi5x34PdyzKIXI8PvJ7CoMcgDKaFDShbtcsDToHcwwWFtFbQL&#10;cf4wrVSlR3UIpXPkTxx0wdw/HDGbt3VWfLb4/wDZ3Z3U27cjt3K43euM6kqNuZF8hueux4oaLMbm&#10;2tn/AOP7Ey1ZtiGvnWrjNElW8ksU33CmAI46ZfY1HlaSfMdbdtzbClxQNNQbZ7GwGJ3nsKpFXUwR&#10;pDBU4FNpbrCINfgVpysThTJ5F1Kw7j2f3k2i5jl5e3ltwskDkhYIlZ0K0UIvkQSCSZQTQkKBVTGO&#10;4y7u0pjaIujHuKABlpkVrg1IAwPPoHqTtj5O9cVlBhe3fj/hPkDDuVI5sp2H8fsln+tuz8ZT46jq&#10;ZWqcj1nvPMb52pms+66FnqabPYqGWKSV44EeONGFHqit+WNDXVVZmqzobceMpBR0e1F23U5oHNeS&#10;OonmlyUNZlSKVoZqSKNIlRpYzNrEhCGOQPc181bbve1btytzxYrtV1PbDxKvKrRHjq/TRqPVQ2gS&#10;sjUo4IwW7u1tLi3CbhbFDTjQV/MjHVf3yezX8sfsnB7t6/7S2z8w+j8nnsfW57euWy+2Y8NubZv2&#10;FVS4+rVM/jsZvHFUcNZRZeernj8tRQ1kFGyTpyrLO2p2X80J94YeHePxe2xDgstlf4HuXcu2t91i&#10;zY3btStTS1VbQY6opJaWFofMkhXlmVWBa5DLEs1jyZFtqbYecraNCIqDQ5TxYpFdJWUBXZwwUuqS&#10;pqWo40ZY03G52KaO52yw3YLPEcKSWbV6EaKU/PoA+x+lP5R+D6nkpOvv5i29KLJ7Uoaff3We1Ox8&#10;Tt/cOM3F2ntnKYHcu28tvRqTp/bu5t2rV1uFjopIlyVOvjqT4iqq4Y7vWVXhsrsnC1ePkq6bHQUU&#10;gpXqQslSsVPUS+TWICkEZgjWRmIU67Ae4n93bWPa94iuuXWF1a3IjYlgVBZkfK1zQkYqSV8qnpfy&#10;xvd1tse72W4zAJLFIpaM4YHTihBIr1Q1/Mx2RuXBfMTd65LHbe3VujO7k2/kK7HUS1OMwOQz+ex9&#10;N4Y6YTVK1QxGUtHpilnSWmTXpk1WKihmsnj6fAN9xTzZhafK7eaGpmhpp5qKIZ3Gmpnpo5ft46Zh&#10;Ddnl5KxBgBdvZp7aWW+82cvTcrLulvt9+YHBAh8RihjkBFdQDEglaHI1alKlc4Be7HKn9UPcnZOf&#10;7IuIvFlZVLYYtDIrKWzXUG0gkChNejWfy992b07s212D8XKWs29sKfefXHa8Fbt7ByV+Iiy+UTrP&#10;eEmA+9qqSLJV2VoaKemk1UDVC65jE4f0kHFuAfxCmaCjkyeGmmgq4ayuw1VTLmcdAsDVKT48ZWiy&#10;uHaaaWJIyJqaZPHIwBUkEFHtbsTwb3vex7nzFbXZGgwzNCAniCVVRAq6W1q1GZtXBcLxPR7z63Nt&#10;1sWxczWsTLt3isr6kUpIrrRGkZSrgAnSugLk9xYY6Bj4S4rqfafaG99ib/qdi7rydBQbZm2jR7zx&#10;Wdm2Dkd7f3sx+3avEZYbPy+1N9pDRUeSlrENLnKRlq6aF5ElRGQg5QY/9nJZCt3DSbtyNKtDFFlq&#10;vb9Pgtw4mPJVSUMTGGmqEoaypvLrLxwojaP0e8jbrliWVtlar2UMYumIRhPHf+FC0ieNJLHriUlS&#10;SmoLQadQJB6lv2G9yZt15w5J5P3KM2+1zCZJAxDr+lbTOApRV0gFfmTUVNerKvk/0+mHxsNDsjZ2&#10;7ejNlS1+49wV+xMJ2jl+y+mu4a3aONXP1f8Ae3K5nFy7p23inipXVaM1zkl1JqkmjilUL+0O3dhd&#10;TYn+MblyctOI5cy1HNT1cFRXz5eDF1MqxNRn0SCdkAC6VCn8H3JfJHIvPHuLc3u220UTsI7Vbi2a&#10;BktBC8qh3EiyNKzIgNF8QKCQCpBqM6ecv9bvkTl+53/aGi/eRTTrDzAjIP4mdOI/g6jfFX4d/Jf5&#10;i5TOYzGx7RpsR/A+nKHe2xtwbMyuE2JQdb1+9cbXZdNobnpsh/Hcjm6Pb2LqRqNQS+sKzerWpNd5&#10;Y2p7Q2ngt6bpjxm289veGl2rtTExftpU4Gavp6s5Y49pSBWVqwLrLTxRcW02PvJFrTb+WIeYuUtr&#10;kkm2i3UyXUjM2lJGpGUDVqqpq7FGqppU0r1yJ9y/dvd9/wB73aC4upJ9qWWuPDIrXtFVhjbLUHE4&#10;49bc/wAZerthfHyHP9T9e1m6M3gNtZDK7u3PmdxVVRnpoNyZGkgo5Nt0GXnamnhoMZHq+2pzFO0a&#10;kgysT7CPaeS7Y2Nuja2xNp0tGm5s/Sb43VX1tNl5MXPW4XruCDJVFPjp6aGvY5KtpyYY6avXIUST&#10;SI708qKUbD2a5s7W3k5g3WZLjbbm4EIjKABayqsbaoyjjJGokNQVNDw6mr2U9q+UfcnZeZt35gv7&#10;e83ZbNvCV45V0HSdKdkqVIandTj1k+T/AGF1Rgtlbgzva0aJtra+8Oldp40S7Zx+46eh3h3fv/B9&#10;W7KymVocvPS/b4fHbr3ZRzVVXjqrG5Cmo1mkhqEkC3ZafqPvbc25e4M5sXYG4shVYnZu7Xp910OP&#10;wWPze3ZsltzKVcSUUNOKOmp96Pjqaqp4jQ06JHLMpVUYgh/c955V25LbetivY5forWWiKJFASQUM&#10;erS1TSoGM+fUM7jzh7a+1XM1htO/c02qSrNRoayAaAdNNR8bFD59CKdydb7j6o2VSbtrsRNtzM1G&#10;3IY6LFVlfuDbO4UjzVBBSD+IVLTy5HbEtcYmn+7lMctOHSXWmoF07t6JyfWG0k7H2LvCTcuHpsdS&#10;PT4vde9abO7yw81fSiiz2FqJ6aohyuZoK6eqEgWSR6mkMPjLyLI1oWg947JbTck37cYrrejJ4fhk&#10;tG0Qc0QrTxK6cV7h6YDGkz+5u4cn84Wm3NsNpCNolt1MbIZGQnGSGINeiM/y+/mpuLszem9/jb3r&#10;sen2d3jsXP7ghWo2N1Vu3ZPUO4MJjJJ58acPUZvMbloZc5iaKECepiqIKWuLh44ITGqtzx2e3HV5&#10;DrWpzE2PTJ7mpKDL02SpIJaCKCtxCiupFFTAsVTHIlHBNTs1QJDaa7FlDA51exm+NfcpmC5BaO5t&#10;3AWgLaSM1BrqAJElCQTooDXrGJ9pitYbu0j4AaQStf2VY0+zqz13xE9BuNI6OR1oZq/HZGlaFqt5&#10;0qo2gq3jgqZ21UsusOsYkCuUtpBt749iTHfddncHi8cX3fkcpjcQ+XrEFAiYuokKVtVLlIUlSo89&#10;Z4YJHAR/BK5Wx5GSXLWjY4LO7u5qbTDbySrGrMdTAdoCVBXSupwvDWqitOpa5D2yyjsLiHfZtMEU&#10;JeAtqzMfhC6WqDXhnpipJY9q00OSFSI9rYrAZPJV9LTR+aqeooY1ljpKGg8atRwpj/OyxxlWMqoC&#10;xBI94un+0/kx192p131Tk6Gi7l23Tbxwm08Xh9x0cWH3FhaWtyEFO9dgN1beghx2dotuUDS1aQ11&#10;HO1oNRkDKGAO9x+RvaqbkznD3G2qdth3C5ja6uHi1SRyzEgK9xA7Fo9TECQRMhkB06lBr1Ne+7Fs&#10;8fJd7uO/3YtbaS3Da2ZyahTn4jTjTiOPRAvkR8WvjRmuovkJ3z1zuzNdGbm3xsvdPYPYG/Nu18uS&#10;o8otNi6nLZCs3TsTdkmToKWLOU9G9JWLiUw+SrYJnhWpUyX930YyqnlmyVLXY+SjqohLAplnFQ7P&#10;oIWVYxBAkYlf0lSWHN78e+Q+8bwbZ23dbyNrRkNDCoSMU4r3BmrmvBacBx6i9tj26fbNivdkmE+1&#10;G6VmkKnAAIPE18+tDPs132jW0mWl3VjMxLlNuSVldQYigGFbEhahft6GCqjra9J6hEP3SSgQhI4m&#10;jMV3v7x5STM1cDY2ih1yRtB5P8uSk0MJ4iSxNMxSKJQXNj6gum4vf2R+3VtFufNEG6XY8WJ3Zhrh&#10;8ZCqqzMtfESjMoKqeAcqSCKgj7m9OTeTeXbneJ2iFw6HSNUgLMRpBoMChIJ+Q6Db4uYNt+dx4Kpz&#10;tfk3grqrMR/bT9fUW96WsoIcPkZzj4Fqs5i2qsxm2iWlgdnQU80yyW9Fit8FVx4ZI6+gatCUyyh8&#10;fPJE3kq5QBLkdUkNTIpkXUF8c4QX9SEce5l533NNusprS6lRL6ddMTKNIA+EJqAJqoOAUwoajVoe&#10;sALbllPc/mvROqyxeJUyGrUFeCqrQn5cT1cX8jOzt09CdKT7B3AmAh3TuZKWgi3Pi6SbFKu3Y1+4&#10;x21aiaN6gLWUaRBZBUY8uIRIIp1azeyU9+9nZveG4f7rQUtQ+3ZaeuqMnkqN2WWbJ4+qp5lpJfGk&#10;F8dPSpINcdneXQpBVm9y793z2rTk6K55w3KWN97u+4I6jxIxL2hv4SwrVwaU+Jcjrr/7D+yFjyZt&#10;G2bjEECBFenhsAFCmtKzNnow38rj4m0Oxtv1Pyf7O3BS5HtvL5zC/wB1Nu7iNBVnaG2tzUdbE2Up&#10;4hTxhdz/AH8lMzGoLwUFKJZY4zUJDIhXN0zR4VZ61aKqFJg42roIKeOIT5HL1ELpDI9MCsj/AGkb&#10;NqOvSfyPeWW0xvuDrbGaMvckKSWNEiUjVQ0oNRp8+smpd+ltaW0IJQ/irkfZjq87qx593JHjmy2N&#10;kym8JDj562pmqqmkwu08ZOj1lFRZaoibxnLMiaYZKfVqA0ve3tgyON2/l9tQb3rZJzvPAbm2tW0s&#10;aRCWmXFfeR4mfI7jeOpp6qBMLQ5CR5JqNoGKBtauupGijn+z5i2rmvZ77YNmWXa1VhI5kKlZCQtU&#10;UqUMXhGQ0apBoSSKqwY3Hc71rqKLS7K/A0U/zP8Al6SmWyfbew+98L1ftXZ+Cynx77B607Sx27c4&#10;+SkoN4YnsBsXLl9vYrq2Ctx2Rx1XSbwyWOWmlo8iZBH5BJDIjIqsKmCmw2Gw+Rze9MmNnYKCWvlq&#10;JIQuYSnjyFPLjfWamnpqiOFRW/cqsA8oaIEMbeyr3L5l3nadsgubC1WSVAASJ1iXCmh1eDISUNGp&#10;pp26TVSQS3fNr5vtrC4awjfuWqnSlRQZGT59Fh+QGa7Ry+W2ztfonYtJ3nv6SDb0uPp67cFZ15Bl&#10;afZlfSb7m+yqcI+56XI1NbDtc4qRa1IqaQ1tmZVJicaKCGmxFJuLsfbu28fVmvxdHS7bgr81Xw1l&#10;FQxNErZGKas/iCUVTVR+uOFopdcukM+m/uL+U97HMW7RbPd8yNPfRuqSKsYBcBGLKwChUTGttNCd&#10;NKmtOsAfdTZPcLdIpba9S5WCOcMx0R0bOAx1V0+RAyei+9adlbS3Vu3pv4j9td1Zd974TdG5cp23&#10;Jt3Y+Npts7uz64zJVNXseenxWKoKPMYfClWjra6mmo2WnR/BGkhUhV9YbTrdubYr4spkcllMzvXI&#10;PWsuXSBa/C4qXXJVQST0CwCaenpGeJZySzuwLXFwQl7481QyWse1rcoscYkUqApViw0pEAMhlcqy&#10;1IoVFegpyDsHM+68x2SRWxVYmUUCKF4gArk4qeB6Lf8AzO/lH1hufdtJldpNtvG9f/GbHzPRjbha&#10;XDb07Dpp4Mf1/t6PG5NKiKnx/wDe6Wjq5qMwui0NPMRaRVYBL35Hg+zu2um+oZ4IMzh9pbtxPcfY&#10;+FhzNRjZoMZtKojrtmT5BBSVEVbQQbzGOnaFpImnWMrbQWIxU5X5dl3a03CewvS08kbwwNq1EaFY&#10;+Ky6Qp8OYI6DVQ6aOaE9dG5tvntNktw8JBCrUFVIoSMUBB4VAzx6IF/LL29m+gPiL81fmVRbln2T&#10;2V3FsLdXxW+KWcyW2U3PT5Xe+5oZq/eWR2bHj6vEZHFbzwuPxVTFT1Jl+3gV2lkhqlQ00szcGJxM&#10;uRzub3UmIH8Lkys8+YzlLjXpcfjaWS0pbJS0kclOiQ8xgFmUCyqxsPfQDaN95I5a5WsbyzMa7YsM&#10;VNKt4jGoRUVSaVDsEC1AqwYsACegHc8qPPKjwuRIxA/FxrUkDXjFfPq0jpzuvG7L6i6mw3TtPuOn&#10;pN14TrvH7a2LsXK7kTcG7N0ZvFsMZS4/ZbZ6anllqapjFUu00FNPPIstRLAitIlfPZXyAxm0KXL7&#10;8+72p11tql2puTbnUdFlaCtrOx94bhzeNqqai7Bl2ZtnIbeVcMQ5jo6GqqqSSSKbzmeNohG4Lvfe&#10;zwU3TbA7ASxLJHwYK6ENErKwYHUwAalKirgIyhTKfK+03NlAsTsW+1a/4WPVmnT20a3tHcGU6czc&#10;u+u0925XsLYu/e8Mng6GHMdDdcR9f5uh3Phem494dlHdFVUyVcmLX7+vxmPqlyM0Phi/h/lE0daG&#10;5PlF2YNv/wBwOtFym2aPdGSeo3FurIZCHJ9q9h7ozTnXnM/nv4fHiNq+Wrl8iw4+iaSjHCTXGr3D&#10;0XvpzVYqvLliksEaK6q6+CXYSAhgAYiiq4JGFBHka9D+z26UxnxGqOrTtufGfZ1Fnl3TuxMfn1wN&#10;K+D2Fs/GYmj21sLrrZ0aGCDBYjbePD/xHzUthX/eSz0VSwvFSQL6PaD3xsqgodjdk4yWWHJZKkbD&#10;U1bmKuSesqd0bty9RAlUq5evq6rINT4ymlmljF7+SNTe/uDectw5vk3RN68eSTvqrKkR7uOollr1&#10;a42gXMJhErA19P8AobowdHUxJHQ09FQ/Z0xp5HjiKCBKGijhcR/5LTxrGLSBU8asCuq4Jt7l9ffJ&#10;j5NdG7Vddr9wx5XF01Rt7BUeI7J27BvOm2++crKWkp8xi8suSxOXWox0cxdYqqWrgGnlGAsZP5W+&#10;8DzW9umx7lcAyMnhqWKjSTQYEcSMzFqULSUU5pQU6C3NfJzrsU4lcvbONDAilQ3EVD16A3sX4q9E&#10;doy1NXunYFMamrjlTIVG3cnmtoTZmnqOaunyEm18jiBUNkVvHLOympRWPjkRrONnnqjem60k3Hsv&#10;sbcWN3Dlduriain3JR4KHbdDnMHm4Ekoq9cTHLWCKoppZUgqSkgj8r3VUHHuZdo2a6tLfZ923qye&#10;23gFGZmkeUEnjAzMwJK1qz8DSnA9Ym3nt/ttjt27zwQCOJyVodTGvAEVY0+zrTX+T3UGzcgvx875&#10;6B6x3X1iu6azP/xXZWW3xmuyqjZ2+toVzf3k6+/vXl8mZ8lJHi6WqyNFPLSpLLFSaGLFr+xOklos&#10;9i8rPT4uGolp/uovFE7QVs1IwZJJmqT5I9JB1LpUEf19yDac2W8Ko7XXgksVUsaq0q/AqqAG7iPM&#10;nHWMXJvK9zsnM0R8d/FC6kwKVDA0AzU/L06ML2L2xkNgVvW2K3Bver21j9wS4ipmrcpDSZTaeMz8&#10;cS1VJjBg6OPF5GfzyR+GZZJ2LBiNQ9h9uf8AhM+80izdVT4zaW08dQZXP5LKRJaqipZIKqiwdBVV&#10;IMUzZTIRxRTRiOR5IWZALsPZRuXuTa7Fyffi2Djf7uaqoHpEpmNHkkbQTojRmYqNLGmlWViGGRlp&#10;su5X0VxBcxlp5ZSoamR5AhUZc5wSwA4mox0H/WHaO6tq/EOHIdRbcrt5/ID5Jb+3NsTqzaG0sxVE&#10;4LM76+/wWW7E3Lj6GoStwVLtbbWRq6zFu08UNPXRQSGZSob2wdj5XeDYPdGexuVxWDyE9FFLLI8E&#10;Um9osaqrPLTbfeRanC0WRoo0vR1EmLrEiKhngntpIYWLd9t2HlPb9ntpjtiziSWKMJ4Ph6qzF2bW&#10;zschQxk1k0dSCR0P7fkDeOVdtt7iEEhWYkgAKDpJDEMzHSDQ8a1pnpUfG/a/QWc3J0V0Vl8J2Vvf&#10;adPU7oosbX7bnTHfGWfedNS1uOj3b2XEsadh57GZ3KSA5LGru3Gx1TyGJplhZx776l6t1fwjcGYr&#10;Kfbm3YGp81VRUeSrshkc48UJdP7zZvLU38Q3EKm9nSRIY9JKrEo49kHPW87J7aPZLyftMtzfMrOy&#10;REIU1eTlw+pUBoFVY9PEkEdAP3H2K833a9Ee3CTcZ0UF3XtQmgcqgkotBUhhnqV8qP5gex+lqrdf&#10;SfTG1dz9p965umq9i7exmQ2ttnCbY6+LTjH0GN6x2tsmvG3evI9uQf8AAOWJa6oj8SyT1khViyu7&#10;g772d0ttnC7K2hjqzH1OT/yfDba2hj6GLJstSpjozDSrTT09BUZapdI6WSWIkSSKzAID7jfa0bnD&#10;eJeYuc4vrJYY3EVvUmKOShoSg06wDkFyO+g4HUA77Te02xfvQ32/RalLK2pvEDroIwSsoI9NAZl8&#10;uix/E/4f/If+YD3Lvfvz5H742zunavWlJ/ue3N2LXV2c6oxWe+3aNNs1lHTTbOqN2YfaUTM+Ukps&#10;nQ+Nad44p0crKpG811dB1fsPc/YHceHk7P3fuOkzFRDQ0rVe38wamlpqjNUWDWXZwx2cqa/JV1LG&#10;MpVw1MKPd1WERsU9oN7njt7rdLDdrjWl3C725jAWQK2UMZo1CMOPE1q1O5SKoc19g2nlVZYouXpY&#10;VCYP9qQKelW6uJ2/8sa75d9yR/H34pdjv8cem+lsRtet/v7jcPgMjRV+yq/L4zaOZ3fg8r2TJuPZ&#10;O1ZMXiMpLJtbG1+Fywq51p6uVoihp2N1tfrjc1KMPk8HvXdu2YPsKGtrNh7gXB732JDV1Cxz5Cho&#10;5Mhi6LfniALRxM+cCxceggW9vG75m2eG5UTPII5aoUkeJQrGjCZ1KtMwQmrYowoF09Sn+65Y4kls&#10;pvEl+yg/mf8AL1R13X8pumDuDsyr7A6n6t+QPgy+59g7S7V6Z3R2D8V+/chgMdXT4vCdkb8yO3Mn&#10;uvoLcG9K7HxrXS+DYdNTTz3vEFOj3Nz1b3vttMdTbc69667CqqHG0y5bN1HYeU68atyoaMVf8Nxt&#10;Vsrf81FQyjU6I9XK44XX/a9yJBzbd729nNu9lMDdxeHRtGgasMzCOM1jrggktTNaY6UW0W/s2idi&#10;YjxARAPzoTXoM6bevxD7Yatrdz9tfJbqml7J3DNSbb6vqul9rdlbVwW1shO1Ljos3n9sdndc0+4c&#10;2iyxo9a+LpwOR4WB1gnmX2Pv/fe89sZfuum2lmKSipK3O4Lq/bFNkz1VtGud2xVHLka3JzNVdgbo&#10;iy1THKhq4afHUsCs8dGHRCJs5B5Omh5s3E8xbhdXF3FFEUd9HekdKnspHXGk0hStaqA1GAWPLEsm&#10;8vO+qMDIK+Zr5jIp+XWwt8dJ+n9ibY7O2b1W/dFDmKao2Zgs7332zntj5D5A9m4KDCwboztFHRba&#10;xVHgth7Kp9sUNRiY56CjTJ5KrkjlnqxVN5waulw2Ik/iVdT1mUoMtLBgqSvakrSlBKTk6Gfz0VFP&#10;HV42lrJgtiy0+mxN1PuRb9LuPd9nnLBrRWnIBUsQqxOdLGoYKaaSdWsgkBlJr0I99hvoRbBXZnAw&#10;QAOir71zfYOC3h1piJ8Ltbe2yI8p25VbZp9x7ZXJ7gxseP633biqXbmQyNLkMHuPNbdjlZSqVeS+&#10;4aVVjE63v7p53ltjc3VWL7H3ZunG1OPhyuWzdFtbI1dP6c3nMpVTSUM8FR97UZSfTK4eZ4xG5iDI&#10;qqSGGeWy71s3M83Lu2bddBza28ctwoJbwYY0HiArpCfCCFU1oaEs3AyIvMbMrKl2UUazQ0oRQ4r1&#10;s8bG7c6337k8fs3Yu6cDmMvisPRZfL4PGVDu2Jwp8VOfuY0gNN4pZpBDGAyupYMS1rG1Xb1TSdSd&#10;e7WmzGSlWnOHwWKpKHKxR/dqi08FNHj8ZTUREFWkRsF8qM8gHqkFyfeIN+83PHM++QWFqjOt1M7v&#10;GTprqLF5WbuU0zRTSuAOok3b29t+fbifxSzVP4QT/wA/p1r37lxuO+YHyJ7P2d13t2mhl212Dv7N&#10;1+6djZGqnw9LnazJ5Go/j+88huGiGXwWQqjIWkWjqJKaEsViprAAAX2zt6u3ptbP9lYilzey8Phq&#10;YVWN3TQVoXeebp8WoYVIp2hqsU1BR1MQMD1v3sksSjmNSVAm5A37adl5ybky8W3uuYZGVZIGFYV8&#10;SlS2VYlgafo+HpB4VHREnt3tnLG4PYY+ubDAa1Jr5U1uM9HB+MfZ+yup+5KT4m783Rg969v52Smi&#10;3ds/DUWMi682hX5Og/iFN5TlGNWN353DMRPFhKbH0CPKxanMoHsT/jZv6PszruNsnU47de89jSVc&#10;MmWr6P7aStw1FUtHFmnocfS0tGlQGRWaEqTe6m4v7AnvTt1h7cc4ytPdS7VyXukWrw1d5Alw2Wi1&#10;uZHEbLVFKMrEkaQpoQB+ZXu+XtxW1jPh7S2TXLD5V8uiR/P/AKhPxf8Akdj6HB7l311d8dflStNg&#10;62h2tmUy00vbGW00lTtZcrumpr8vgMfuSmkkQTUk8MdM0t4hGyqQoe89yTYnb+1MPQ5WiwG5935a&#10;k/hGbmo66pxf3+JZcwMTkYKWuxVVVU+bNL4JFjkp0aOQjWg5Bf7X3dlzZfbtuNlZzXfLllGwLdqm&#10;Sp8PxU408MmoDIakaiG+Ex7u/PDWVneXdo9bZVK6SeB4Fm7Sf2Hrh8C+v2353F23V5Kj3Dmuuupa&#10;HJ4NcBkavAZXO1sOdhl29/e+ieany9NA2zKet+4XziapknpxJYP7c9s/H+epxrZnP7n39PvrLzVN&#10;VPvLGZXBUUmGpyXmpqWgp3weRofsqcWRabQ0Uth5TJdrhLnT3U2213+Hl6DdbC05aFP8X8N2leSu&#10;pQXZhoXT8LFWcGh1dAi93KfnbYdVkA1kF0g6S1TXNO6MjPqD9vQf/IP+Z/tLqTtvJ9XbYxXxvxHQ&#10;+2zgsXRdVbr2JvjNbz3JuQVtJHU5KOug3bt6HFSRvqqqbJVFPU11O6q6+pQPYq/wHbuz5MdWZapq&#10;myVfXUOLxTz5P+G0NXlJo0jocdlGo8c1JT/f1hWJZPEUVmHF/ZPzL7hK+23U1nIjBVdxRGbStSpk&#10;AaUMwRe5hUk0JAp1ENt7WbwOaLy8AUQxqG/sz6itCZWzT5dB7uv5y7679663LtXrbH4EYvAYLdG5&#10;9502L2xPvLceF2lSZWpp8pvHZePzO5qXO7jOz8MHyNRRLXxVM8FO2lxe/tuosntvNZFf4pkBBu4w&#10;0jy7dy1NTUc+BlslqXD4WqaWB49f/KQJaqZ251j9Pss5Hv59wj3C8srNn29JSi3HiNKJlGTKzjSI&#10;3Y93hrGEjroqQK9SrvftqN72Y/R2+iFVFSuolz6tV6j1FBTpI7Y3D2r1H/FKbZG26XcfQhrszDt/&#10;tva26KjcP+mHENBUVlRvDtHsjFUIrsflmg1M+HixmJxeP/zCpJGgdnlsJQVhkGQx2IkoKitjFR/k&#10;k0WSVHdU0VU3nKyqkR/UEX2L7ner6NLn91yyyXC2rtCNSmCRxUgJTNSfiqaHPDoR+3nIkOyWMkE0&#10;hkdiwpQilWP9LPTRv75F71NbWZfr7dnZLb7x+wcg22sXBndvVXV248nR0klSjbYdMIaxHkykYJhZ&#10;01D08e1nS47E4qkFBR1brCiiCJ5XaV49Z1KrTMgKxi/AHuIbHePcTc91jv8Ac9oIQy65FomkgjgB&#10;8Xb5Gvl1kLyzsq3MiMoynyP/AEH1WJV9qfJPtbftBv3fPXNCZqyri3LmabEQ46DHVs0GK8eQvgDU&#10;aEq5QrDWGurG9vbJvGeFscYJTLUUs4anmEKRu0UiLbV6lEyrcfVWPHuR+RhcCcyyba1tfKS0YYkK&#10;6ZoCASgNP6PWTmxcwpt1obd4x9UqFRRjTh9nRzvg6uXg3k2RbCrtbeGBm/vBg4MnWZSHD5TBZZvG&#10;1KhgyFRiFrVx85WNZIjpFtQv7S1d3b1LtSClfcOaTH1VDDFFIRBqlilSyy3M0qysAwPNm/2PvAv3&#10;A5k5hi585js7nZWjmkvZ9Dl1JMZZtIFEC000pUfl1H13s25tJdXAQDxZGbhXia8dQr0md2/ykv5i&#10;vdlR2Vlusc1tys2bvzdOb3JjcBm8xWUlJLjchUT1NFBLLQR1dCJaYSKoaGOn1abgL9PbttfvDqXc&#10;8d8LvbE5g+QloROsVRGHa2hlVRZgDa1r+x9tft97kcy27XWz2yrakAcQXH5YFPy6LLnljdrr4YDp&#10;oM+X7NVeil9ufypv5jeArpKb/ZcMhtc0dFSRyVmGzcOYw+XnoqOOOeelqngp6yGmqJozIFk/STa5&#10;+vtYDeO0a9jTQZeOBqdxUSAMVKICCRKJYbyRMOLC3s1g9rPeDbpoNxfapJJmVoyQqal4iqUYDUBk&#10;Voa/i6Kn5Z36xPj21q8tyOAGB+eon+XQXr8D/nZsSlTdGb6UrM5V5nDT7RaWopY66THVE6NR0mbw&#10;k+P3BRyU2VpFZXhkbUBKouD9Pcyesw1aspp8jQApexEgKhSNaRsslzoIt/j7GnJVr7jcu3cMO48r&#10;3sllM1ZNZGsaca9QbDNTIzx49Vl5e543CLXNtEoY+mn/AC9SesOvflV1blMVQ7g6a7Wq8Tl5BXZG&#10;WrijeseupZdM9XjGp5Z5Y6uSWMq5Mti1+PesH/woVlx024PhJS4yqpllim7qE9RSxx1XglmyPS/j&#10;lNO6mOYRspKowKtax49wD96aDmJ955Wvt/MqW9w10IEYU8NFNtqAoTU9y1P2dAnmjY942X90Lu9t&#10;JF4hfTqAzpKaqU9KjrbH/kIbZ7joMl84N0dsYHc2DoN2V/SEWzMXuTXTTQ4vB0ncMVZTrOKuqkas&#10;UZCD7iYFblkIHHshP8rLK7TxuB+QtDu3CbsyWP3e/WmzKqqxeCx+W2ZFjcpB2FXVeM37kaurxldt&#10;qjydTiqeSjrsdW0WUhmpmNLMkwQiJfbCy2HcF3m03y1ufDd4FE8QH6APik6ifh1kKAQa0DDNehT7&#10;XSw/T8w2k9tJIk/gr2BTp/tcnVw/0wyPz6vB7lwu5ty5zY2IwGRxFBHQHNbplmTM1eH3xjq3Dy4W&#10;hpdwbMWOhzWKy5xdFmaqKsoMpja7F1i1UUVQmltL29dZ4PY3SOVzGwdv5Wt3Vj066rN5V2Mzyrmz&#10;3BjMRRV1bF2BsXs3EnJ5TK7xpJZ1o/tJ6nMTJSfw2niSiphSTe8sfbTZ7ax5kt9k2a9nfw5NZhun&#10;/Ruo0bS8qToWjJjqCdRYaWCEAOvUsbeLXYrv6OFpGUx6yslGEgJpTxaHOryYtpAAAGegL3Pld1b+&#10;wu3d449pds5s7nwdBSeGmrzl9l12X3ZisPXbV37t7Lx0hl25JTK0lU4joZIxDMZI5pWlikduzOta&#10;HcO+OoczvLLbg2xnMdkdwN1rl8vNRQYzKbryxye2t0dU7xkoIpcTV7jhnWWEXgE+UemZaOeOqhP3&#10;Mt7p7X20nNu07vZw3F1Js9xJdW0dqyLCFumHiqsOI/BEih5lTSz6VBB1dIr7a4r2+sbm7unjiScm&#10;NwaLGzKaRsfJCATUY1U6l7B7Z20MVuGt2pTUObxeNgwM+64dqs7S4fCV+Exu4tpb2xdDkqiaddkZ&#10;nbOQgqoIlqWpcctRqbXSSPLSp75AdO7yrM1sfd238nlaHHYfNYjcG5IKarz2Aw+4Z8PiztjfmAr5&#10;8KtS1BVZbbWMTJ4mWSneFMhRW8c2qZYSH375Sg9xvbi1SxnaLmTbfFmSJmXvt5OyVc95LlVdQRUF&#10;HwTWhhd7U247XaQNePDe2cjSUJKCSMgg0IPcpGQfJhnDdKHrjsXbeUw2b2jXZLFUu7qBMrU4MVFV&#10;icrkZNu7mqGy2EzVBFVVtNFkKXFTZxaWsjjmBhPi1MqSwyOrdrT5/GdFZnbWRm3vk6DrTD4uq7DN&#10;JNSUu8niijq459j7Vy9bjdo7V3vmcbjcnOkufoExlLA1THUQmrrdNybk1eWeTPY2W45pSXeH28qJ&#10;oFYA27ahWNfHUpIELABkA0u4Efca9PxXDbns62TXADxgCR9Q1LpIYqK01E0AqMUc+vSWzlXhX7Kx&#10;GU/h2Ik3zvabOYHr+aqpUfD0kjUOHzbbr3C2KnfN7cx+Yl2tRKuNqZKytr1pjEy0dH9wYUjsTA9J&#10;1e949q7B2lhsjsGbAvmtnx1lFlqzeu4spk5sjR1m4s/nM/Lu3ftFt5cZkqvx1dXU0GMmr6qjNIJK&#10;hCJAdYf1N3reYtx9srCN+Yrnw3lmnGoeEJSGWRJdcuqSBgGq4GtY66hGvRTYWtve7xH4MYFpGuOL&#10;GQGo1MCK6e9TVq509KGde0cdtjD7i3vuzKYXeJkmTcZTKY7J7ZxWK8D5OHHbbx2OoNn7byGUG4qC&#10;gE0lVTZOuShhradmSCqaQGA2RtXDbN3NmKTbW5KCr3BkKadN3bgmjxcVF97HkaDDY/CrQos1Gu4s&#10;nuTdtHUzJJTSU8hFv8nJXWuv+QLzYd1uLu23XbVu9xjEkTUWONQ9SrR1+OQlwVCrU1LalpXpJztt&#10;W1o6+CqvcIpfSQApoQNNaUqQTxxwr5dBl23vQ7swW2G3jsrLxYD7qKbbuFxctX/E4qKnwuZ3Pl92&#10;1Waikx09PiaXaW06+npjS1cVVCZGkaKsV1SNY02OzeTpMVHjd15jZ2TpM1jS2V29VY15YapQEhnq&#10;YqLBCnWcZmhhhmT7GFVjAaOGN5FILLLbLZrSzG58zvAkTNFcCCRgr62OlH0HCCgVmNaA4FCegfyp&#10;NaWvOy20beFte4RigpTvLAKoGB+mCKNw9OkxuiTasUW5sfujY2B7O2vnNl56jrtub1xX3dJnsM6N&#10;NnMTFLvSvr6LI4fJ7QzVfULJLXTpUPK6TzGOKVfak2nsmTbG1paKHIZmfL4rGZSKEVtdXVq5vwzy&#10;5OSbKZvOZLcu6Uz+TlyTwOKuqjaN9TrSqEhtL98LK35au7TabW6S2iihdvFndoz4j/4xGzipctAx&#10;C6qMrZ01VR1Pu27f9Ldag7vArg0P4gCDSh4gitekdl+wafM7soWkwOMk2Rkc1t2RvGomyG3FrpKX&#10;F0dNiaGjx23dsZvaGEpsRDXR1FLBUCeJliFa4kn1JCj6P29sGr7Fz/XS6c/2Ti8jX/e5t67du0pt&#10;yZ58/kBurPYjIVqV+YqZctnqidoFqIJpSklOZWV43hAXOW07zdwx7BNuYlt7mF4YbkTO6JBICxLQ&#10;gku7Mzqa5AqR8I6WybbbCO6n2x1t7qQmlaBVZm+KgpXuNT5kEjz6fIe1q3e+P2Jh9wPj9oQ9c7jW&#10;nrsZi6Z9tbuiptvZHBEbfwLYiso9u4jHUlLRUkdRItOkUtDWRzRfaaPDMzYXGbAp85Uba68z0Gc3&#10;zBj6HMbkoopI4MVid0z00OPXIvX0lLLXvX5zH4V4KehaqqlgpolhWBQAsh1sPsfy1tNtvaW+6Pcb&#10;DBYxCSMTFpRPpDM0UdA0CUU1SgNNXovRZAI9dxaSsqX8cZ8SStVmJWhan4SxB41p0u63c2/Egr9w&#10;9v4jH7Y2xRZmPH4fMx0C1Gd3ttCA5OuhgzOLWamxuJo8DXZbyyVjwwESqahJSt2jJNtDprMVG4O9&#10;ex9o0tRh8tvWm2SKTF7ezEVPtzM7p2HTbRye4sltqprcVS4fLwPujCZjG19VJSx0OW+1XVEBLUSy&#10;wXYe3tmdw5x5k5TgubrYimtSe4yeEwe6hVZaNJGtCEJFHUAAFSeoG5r2hbTmGzvmhAhmZcqQUqqj&#10;VQ/bqFfxAA8SejHZPeuOEu26XMTUwp6fPVf3wnWokqcPS1y5rGYOpyBhq5azHZKpocvjp4YQ0UsK&#10;Su3pLR6Rbxez56bGRbnp4cltTc9WuMy24q3LYjM5nNU276jM1seQq8vR1FVDlp5sfTzCVkkeBIKa&#10;niUmOCPWgo27Yth2l717C0a324hWj8RC0lSSQfCpxFKlTjAHQPuf913MP0fgLriiR2BpTS/Cnqc9&#10;careFJLia/F0DYbc+KycNfS7ZpcVX4mnxOUwtRt6gOJo8fUxq+ONPkclItHAxMqF5Sn00xs39S7C&#10;6zwS7QrEwlBLuDMQdpblnpcjFuir3k+6Nl9n9lbfyeR3Y1N9htmTB01TS0lDFNkTIIjCkFJHAsVO&#10;qiD2w5j5V5f5ittqtIFO3pazXD3FrAwuXkjdiY7qZdMjx1wgcuK0VAoOJT2sWdrtUsKxO8t3rKUS&#10;rE17tTeQBNFqcDA6CDMb63VmtzdlYpsxmaLF0e7NiYPD1SJhqbbeex28evetM1kqfA1VSuS3Mubp&#10;I8lXVC0WPamiKESzmoDPYSHyGJ3LiMV1duNN47fxG7sFsqmrMjuOefE12Rz+7NmZTsiv2Pk8Fj8t&#10;ks1j8Vksfh6ynrqF4Pv6cQy4+KMrUU5GWFhPtG6WvLPNHLNhd2W+blc+LLEAUgn/AEFCreKHoSus&#10;lVcMweuATUiDl5rezsbCOSWS2oSpL1KM0ikhaeYIqCCKGhXqDUZCpxNE3YuEpNr5Ooxe5N//AGO2&#10;8dQw1CZTbeyt9Q7Ipt20eVyuNx1HNuigrKqGWJpqyjxtUapKtplSKRyKmxsXuLYGyqLB0qZer7Oz&#10;OeqsTR5SvrpMmlKdzVTVu5azFiTIVK1tNQbZxVdk6N0q6tJpaN9dSJKjQgVn9qNq5Pudt5pG8l/C&#10;u5ro3DEF28cNLPDKpAfUhLEI7twPHUNItstvn2sqJpla5c/F5mpr9oz5eXQT79XaO6t+Y3d+Rym2&#10;m6VxOKpspnKd6aPb9YjbXqsLNgMHuCGspxUYetk3PX46gyNHWUtHUrDVQqKPRTSyzDZmIZevt3bK&#10;xEO0Zazq7c+28XQ0G7oDQCPbufw1TRR4zHZWkjyZzz125MZLU/bVNHSSUv3cHiqTerTVEu086bXe&#10;8zE3sEn9UN1ia5SbIe2uA5VFFAxIZUyUyNRBIJ6OLq5uYUt7Brb/AHVudTSAiquDQIV4kMDUf6U+&#10;vRXtqdgZXufavZ+JqdzT4zvTrDfO/srvHadNOy0lVgszj/JWwUktdjocTksFjsvVUziOuP3dLRF2&#10;ieNqK6EUq+qt6Yf5Db+7J2p1/X1PX29ctjKLOZbd1GcRktv7304nf1Du2CjlwW5N07F2zms5i4Uq&#10;Hip6WgyLBsfKt2p4IAPvFtvnLfMVld2+3mD24vZkjndV8BElZgxkkjFaRk6GLaStaCo7R0Cotghu&#10;ubbvdHtwodh5AdwCEk44UXJ9aevRztq7667z/XnS/Wm5uyaYdn7Qweazm18Dt7dWVzOE3vg9v0e6&#10;usc5teLM0OQ2nsvsnMUOzK2qdKWbIT1uMnjgzDJJ4Eq5THZGi3pHl8fjMbuDZX8R68x23qrJboOO&#10;qKrIUVNV7GpxXYmWWmg/gyU27DKxp6GSSGGpYmoRBNTxMcsNl5a5g2Tlh4Ev4peXNxZo3tgAUlJS&#10;iSpGzHxfDQIpotAzE4r0MLC3Ko6WrqP1JCVOMtIzAjyzWvTRtZuvMht6ozdRtzfbx9q7l3ziKbY8&#10;uYosbT5iWh7fyMMW5zhJZ6DOS1ewoo4HqcjGJJcfTyJTF3ikf2Pe3dvZeeZamPccyRRDHy5bE5fb&#10;uFnjqcitHA2UqopaSOlrKWTN0+WmTyq6RmRh44mg1IsFDk7cNn5kuE27mW5Q2hT/ABZRRpyVHY6x&#10;sAy0OkVFTwPaTS25Wvj2DeJNpRiQcA1p8znjjonPb+7MXjo1pn23GJGlyWK2tn9ub73DAINqNlcj&#10;Fh6eYVSzUmRm2lX7So52pn8328KyGZkrRTPMk5RtSs3FkMnR02KpGqamqqEo1oY5KHI7ro1ZKjct&#10;TJSxCoghyNBlh9pVsBHMshkluigGaLT/AJh7dQ8w7ndRWu97vF4SqqMkIVaECRFFfGAw7cSWapz0&#10;gYXF/b2dlbRAW6cTw6HjblD2RtPrrau361czWJT08BqMuHXE5jb/AF/uJIWpNnQwVzPRZLO4bIbf&#10;YZWkikmrKeKMQUhLza1SHYFVuWpjfKUkzVEENNs7D4Kvmgt/E8vQ7bOYbM0q01JQ0hpchW70jhlK&#10;KkWujKKqgNeN+cdpu93l3m9uIYBNdsqsV720LEnhsDxcuGOo+VAp4dR1z1efueGwdkUWyTqAxwaj&#10;iB+XDqf0Ji9t02Qy23ctDSwVEuR7U3DuLG0+TgkTHYHP70h2nTY2vlmr8jWx1lBg+rZJl8spnC1p&#10;lZg7ppLN1P1nmcH21t/fdJAZdv0G29s7D6xwuWknGKk3lPJvSu3TuWShNc1PQ4jbW3MpjYZnjplq&#10;q2HHY6NKgytGpxc5g5da956s4ksXnhMMRt3ChgGTUpj+WjSX0imCp6Q8h7bLbLYXRRRIzVVeHczs&#10;xb5gowU+p4nt6HzvneGMq+vN/bIq83M9YaGo3TvWl21KWzuM6/ocjjYsZjqGWGdVfcW/azF1dPTi&#10;oZ6eOomyMjo8NHJY3mIyM25q7fuAqaQGTYdTj8HQVsMtTLSZbK72xFFkMtU1ONjnp1aAeWnCRrK7&#10;IzHRIr/Q85gvtyuItyL2sgtrJ44o2oad6Eyf8b0/n1Ld2Lq/udy2+VNMXg6tXzoK/wA/59FIzFHD&#10;g9ybEz5m/htJv+jyOYydFkqpKZ6LbPWlPTDblAtSyy0/3NKcnkIneqiaKenp31R+Mn2HG79vR01X&#10;1qkNWkOB6tq9zbxptpUGDl/iL52BZdh7Jy0UEVfkq7XgcRls0Fo/8pkqqqSF2eOWGNHR8p7dY88c&#10;48scuyzSNt9hDcXkkYXUXMRi8LsOoPKKuoqSTrJFM9BrkvleJruTcLhqiJJnReIZlIC4PELqOP6X&#10;Q09aYOlzuQ3/ALsyeNpGyO79t7e2LDn4cnHk8HUYnNbcj31vvG0eWocFt2hmwWYgxWKQSU1DSU4j&#10;qGMKMmt/a9SrqchvDL7moKc6pquLFV1DkpI0qqaqqhUZytpi4tDHV1OZyNJHWMpYr/C5Y7liAsj8&#10;oW8cMfNV9cW4t9v+ulnSFqIYEdifCpgKEK6nAA0+nQK55s4eZedNvup9QtNstFcrx1TSkFVI/FTw&#10;TniCx9ekRNiMVQ9U7K2BX1E+PpsRsuizOFr8Jjah6IYrDx021sVUU1Er1Mz0uN2djK041HAjZ89S&#10;SAKEIYLqdtzdh4PfmAgxbYHbdXg9xYFslklqKjK7zr8lBvTaNRgo8dRyQf3a2aME7ZSWeeZpqvI1&#10;VI6RRPRSrUxVv3L27+4O5XN1ssgfYYDSpIBaY4IC+aFRqDE5JNc9GWz8p3E+pp0CPcL4rZqdbEjQ&#10;R5AKK189Xy6Vm58Nidvdm9YV+enGQhw1fhc1Jt2kyFJS4XCY8ZHY26pN01s81JVHdXYON3HhKbDY&#10;4Un7dNt+TI07NprtdEXjqv4h1uG3PBvbc+UyKUiZ3b+4sRQioz9DURUm3qnET0mBp6fGTYc7e2ri&#10;EkRJMXPHHJXPEjV718DCmiSbN7S80W3MvLxksp/3UbyJjLECwUoyyFWpSilQ5YHzAB49Ow8qmx3m&#10;zluHdlEikAA0BU1ANMBQaeQOKEkdGM7H+Q+1clS5bam2Z6jL5SeCuw7tRz4+XG0FbXUWYOIqzVVZ&#10;kjyslVV4ktTyUH3CXRv3I2Ac0QfzHdt0G2vmp2bHSLV2zO06XcFXFV0poZosjk+uJTUL4jUVZaOO&#10;aIEN5X8g5JBJAhz3G5fblbn7mHamk10MjfDpAEkbNQD0FfLB4jqF/clQnOe6EGpZVJ4cTGB5dDd1&#10;BnsluLrfCVVecSlTQ1wwyTYeuOUoamhwuWjoKWoFS8FI/wBzWUMCmVTFH45WIAIAZtnT/hN3/wBk&#10;F75/8Wd7A/8Afd9Re4ivf7Uf6X/Kei7Yf9wn/wCah/wL188b/hXZ/wBvPOtv/FNerP8A37HfHvYB&#10;9pOjrrVp9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfrj+vv3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3so/y/x0G7dgUXXUlatC+8sosS1ErMIIRil+++4qFVlMiUcoWdF51TQoCDf3lV91&#10;iu0b1zbzk9kZ1sbNIEUU1tJdSgKEJICn9OjGvwMwNFLERZ7kIl+2zbTJiLVJMzZOnQmkHSKajR2o&#10;KihGqtQB1sq/8JrqGTrv5HdwfKufBvuDH9EdVGj/AIdR0sU+XmyHY2WjxdPHg5ZkeKlyFbSYifHy&#10;SNYJSV812X3UBtjtrsHcPyV+P/U/QeK3A21unMNjsJvfKZymfH0ud2bW/wANGfzeZpREIqBKmggE&#10;mP1hpXqSjoAzW95l812Wz7ByDv23b7dR3N7uVzNdSkMAmp0CRRxVIZ3jpqBIoXr2FDTqM9jm3Xdu&#10;Yrb6RHt7C1RUFdQIRRUeIOBLYGnzGCPLrb4+SvRPTvW/wn+a3Z/y3zu0juv5J7l3R2Phsbhq1cu2&#10;y+zIsNV4nqnZGw8lNPS1u49wYHKQ6a6SMQQujVMcirSROxPr8gfkNt/rTcuMwGTXOy0uNwMm7dwU&#10;+3Io5shk3yc9ZgtsbYp3epp1imyMkWQykrMyCODE6jdS9o39jvaq95lma6jktEvnlUxPcx+JGkcE&#10;sTOQhrqaaUxwR8OwTaShIboVcz8yC03CSCKF5YYYyNAYANLIrGjZHbDErsxrgyLXIB6pf/lcfy+N&#10;4d69T727axsezkz+4NzUfWPVuR7HpayqwO2afblTh90dhdlNiVoZZMrLSpHi9rUMafrlzdWGeIxo&#10;fetztWHNdi/ODr7D75wsCYTsbfWK8e2Jc5TmHEbJkyYkoNu/eRT1IjgpsZj0hEV1kqFUKtmcMMjf&#10;cLmDf9qt90+pu5NcFlOYGLAOqxDUp/tCrF5F1MAe81CjVXoJcu7dLHzBZLJChlldS4zp7hXPGgA+&#10;EHgtAetwLt3M5XqD4y9kZ/G5moqdw7B6i3VlafcQxsU1VW7jw22a2pbOy4uBVpvua3MRGpkQL4Vd&#10;ySNAI92+bs/lO/H/AHPmN5bgGb3piqfc5kqMNiKGupxQbWqxVQzzSY16yN56qJ4InhghnLRQRyWC&#10;nSp94Sx+9+7TqsF1BFJuEeZJGZ2LuvwyKACFCsorGpIIBpQnqcJOVdslfw5o2BkGdJ00+ajOT51x&#10;Th1RTt7+c13fh6TYm3cr1ps3cNXjBiaTeW5qnKVwyG4UrMeYI6k0OJjkpcNVU1RURVNXMoeKfxMs&#10;aRmTSpqMZVdAfCXrLB7dyNXj9g7JxVHTYuizNbCXnyNfN55YxkJKOlNVk89mZoayqLJE4Co5YoGQ&#10;ETe2PK/N/u5u7cwz3UX0kDuEWV9EKMKGRlZqxoCWjWgNXcSMFPhsQWcybztnLVvZbU/6Nmf4QxNB&#10;+DtDMcZYmlKqOLZJx2ds35R/zLt+VWR2hJT7lzuKztTXZfZ82bGDw2BoYaSkmAwzZasWix+A29HW&#10;YqjqdUyz1lTkA0SzNBUvHVT80PnBJ2vk9q4nqLcewN1bMwmRqM1jKrGU25a7M4zMYVaWSkr8/RZv&#10;b2MoKSsknLpSLB92ulHYspZQcpfb/k3ZPbyeS12yeO73ncrqMXEjSRTF5IyWVI0gMhWFXLAawzyF&#10;lYlSNIAm57zJvJmewH+KxKdDGN1MY4D4vxtg1HlSueF2f8sr+Xrtr4ibT3tkNzbb3TH2x2JjaDFb&#10;8yu4a3as+Enx3+VVFRg9lNtXcu4KxcIKmQSTSV0kNTM3j9I8dkIL8gvkHsftna0GGzuzJcf31icz&#10;p3J2ZW7ir3jzNI7VNNkKSvwxg/hrV8Rhp0hZCgpoIhFGDYn3L3NfNz8ucxX+2bBfCKzt4Vt47VfD&#10;SK2caEcoxKkEgOxQ10ORRgRp6j26sLfcYYo7mJUu1arSMGLMMnJBzk+Y4AAEAU6sG2J1fmevd1V4&#10;wG8Kem6fOAosZtjp+m2lhsdj9k5GiFHE1bgdxUDQ5CXHV8UM0k9JUxSk1VQ0qzAft+8Hwz+L2Z7f&#10;7rpdpb6x24NqYWo2xm89HnMvhJ6VKtHgXGYurxtPmIKdMrTVGQykblYyPJGpKutr+4r5259uuV+X&#10;rvfb+zurqcTRhidVC1VDlXoQAyl9TAMD2tkcRZydytPNuZS4tmSJYWZaigYEUXFDX16TvyR7ybo/&#10;qDc3ZeCxFLvPI7fq6aliwMdc0MNZPFOJ8rRVFfSxVZxtRDiqedld42WOULrUg2N+HV3XO8fhj8Iu&#10;1sDntx46vzuysN2dmMBnsFHMiwLkkq49tzEPFHMuQiqZo5DfWInsupgl/eP+385WPuf718nS3UZl&#10;2mwhrRxUvDbeJcKHQ+hCow81UJlehlvVvJy9yDc2ST1dxxXtI8R1U+XGhK/KvWt13J2B1f8APz+Z&#10;J8Qs9tjBZWr2VuTKdaUO5dt7xooKY5Ol2kcvv7PUNRQNJVU9Vi5cTRy00qtZamNWsoDe6j+lPkN8&#10;RY8Nn8x8p9p777P7FrslK+NyNRD/AB/FjH09JAqLMKrcePaXJ1VW0vklnSYiNUAYcg5J+6O8b3zV&#10;tW1WnLvNEW3bdGpD+JDJISQGqU0aowukstG0nAoaUrFfLe67XYro3LZRdXFQAxdaBcACjegAz9vV&#10;9/yL6z+X+ezXX+J+LfZPVXUnWWFx7Uu7MRksRU02eq5mrAsK4B6La2exuPxeMxigQwRin1zO2s2E&#10;ZWz7dm7tu77+HdHuzofbtT1rh9yVGE27tYYbC46jyWOwOU37jtq5EQ0+MUiKGrYSzP45NTWDM172&#10;xx9rZJuVPfjZ7Ldd2j3EG2llBIbQJGjYpKkbsyhkGnSSKICTTFDN9y7b5yfCdpie1ileNdKVqAZC&#10;ppp+VK06IX01sPduxfm3UbT7s7IPb2SwVDVbqzNbl8jX1GNl3NDsDI7kxNcuNyUrQQ1mCw9VHHTH&#10;xpHAjMYo1+oo7+WPx53j1NTUnZm9Mpi8/V7i7E3DhK6RYKlMm9bhqPH5GKvyU1QkLTJmFqZGuFuo&#10;jDFmL+nIK95w2/mGzudxltLZyjR63UJUhvG8PxGUjNItJFKqVqSK5ivmflK+5cvorqS9kkMsjUBD&#10;gErQkjV61r+3jQ9W69e9tbQ33lJdu7YimVKDZO0d3QSqlIMd/Ctz1GdoaShpWpJ5UWpxkmAdJo+B&#10;HrUD2M/VHUHy8+VW39qfIal3ziJMD1PVii2hh6uvqVyMtRsWkx5gx9Fj8djnpNdVCscLVEziWRWL&#10;Mri/uGue+d9g5Zvdjsb/AGyGFty0mUxxqVnBPhGa4diKs7JJU/w10pQHo95c2jd96Rt4G7VFvIfD&#10;QsSVK9wVAB2qaUGT6dBXunuL48dJbz/0M11NDt/Ob8abc2QoqPFA4ypfe+Yy6VGUy1XPOgK5HKw1&#10;JfSHSNmC+nWimwSo3lJ8vvh92luvZdLuHaOc6/o8vTS7TzKxT1tZkNnTYzdEkoWnmMYk+zpKiEAR&#10;iRnk0m2g6ir2F5kj9ut3vvbHworuy3iYyw3TIkUkT6eyEprkqWeNBGSwAqABXiM+ZL6Xd+Vbq7Nt&#10;JBNHQBVNRVGUsdWlTQ8KacGvRVdwbrpfiz8uOqsFuPFYvL4PvzJwYqDfUQFHUbXyuQXI7aocS5kp&#10;HNTSZ3MV2LvrqrQlHcBzKPGSf4ibm3HkO9cBl9mdX1VXvLEV+D3PLR4YSSSyYalpqSg3RWTSV9TC&#10;tKtekpcBXCCSoZFBUhPeWXMi2q7Xd2slr4Wy3UGiYsQy6Zo/Dkaj6QpOuqqCQGqAdJJ6iLluabcN&#10;7MgtFXclIdWHYKLSpyamo+dT+3o3XzGo+rMr8Ze4tod1b2wux9hb/wBlbj2JkN0bjmp6agxtZu2g&#10;q8ZhpgGgkEtRQ11RHJCFRn1QhvqNQ2A+/dz7t2P11vbL7MwFfn8yaKGWDH42vjxuUhjrL009dQSS&#10;RS07VlE7q4VmAJXgngGCOROSeWucea+Qt93es0VvBcr4IRHjup7VkMdu/iFQyyR62GoEkA1AIPU5&#10;XF7cptu5R2kSvcIwJGr8DgBmB8ip4euPSnWp1/Ll6/6u717W6Couzs3h4cbhKjc+LC5PBUmbwu7M&#10;vseelyGJ2lVS5arpJFxOfwQlnRvCXkjARkFyY9QHszf1fU9jx77pa/cKdmUW4arMZnL5J3XKtnqP&#10;ICSGraaRmmjrKKWAAggW0cAWt7lzcri4s90gMMaPuEBcCDTpKqpEfgldJTRGg0qoGnw17RSlcft2&#10;ubWWUTWqSJcau5ieJBqGBBrqqTmta+fW6VQbd2/jtvUu1sZh8ZQ7YpMTFg6LBUVHT0+Ip8LHSCih&#10;xlPQwotNHQJRARiMLo0cWt7FbsTtFPkR2psTsrtaDGbcxMi7OwO9KzblFIZq2gxYips9lJKWnhSW&#10;bI1kUc0njQto1BE9KqgEUXKWwWWxcuw7DLDt23I7u4WRmNbh5JJY2OkFFRvESONdWlNK+WCy53K5&#10;vb2C/wB7DzQBlQmg1FUPHJALEZJJAJOSBnpFbI66pOpuvqrZ2w5K2tixx3JXbaptxZOatFLNk6yv&#10;yeMwjV8yvOuIxklQlLEX8kqwRhpGkkLuzbUbfw+9O5J8d1TjF23tXdW9ayk2FBmKqWmpYcNU5mWl&#10;wzZCepeqnplpoVHmZi7KFJ549tW4isrj6zbkpZ+LRQA2iUKdKMquajuD1DCpHpgAP3yjc70RxoIo&#10;5GJUUJ0CpxipNBQCgqacOlPQVWXwOyqOt3bN/Gc7htr09VuWbB0LN/FMtj8Us2Zkw+OjWN2+9rIp&#10;DTwAKTqVQAfd8fU2+twbm+MPbnW3Wu2MVne0KLCS7C3Ft5qkTTTVdHQNtLd0e3qmBkjr38k4ydAH&#10;PhqBNOliyhWY9y4bPet65L9wt5vnO07d43iLGwVbe5oGikm1K2uNSksLE0IpEwYBpOhJFPum87E+&#10;17cQskTqGSlNVKBtNaMok0q+dNKMD8VOqQfmb1NsuH5pfC75Y/IDsHcu2Oievs5ms7RZdXpMFt3Z&#10;m+Kiux+/OsNx9nRZqmnWi23U02MrNvZeVUjmopYsVK0kEb1Ekaj+Dndu8cnvKfojfUtelRtvb7bc&#10;o6DOxrR5bAZfaLzzHFSxHiqelgeal13YvT0tP9AlvZVzmtiOTrn3J2OzbXa3iNe+GKrPb3LANIFy&#10;CytIsmtDpJ1mgMjkgFtrtr2/l5dvG0TaNVuXClobiPKBGOQGYaSFIJrnUQtED/Nq6O6r2H8fKX55&#10;9AYrHyaN94ve3bFVsiSXJYHuLqXu/wDhOA3Fl6mSiqJKSaJK+uo83RzxlaZJ6yvn4krJpWFv+YJm&#10;e28F1zhcnsfOZOj2pWtWbe33QUVLFIiU3jFZHU1VRHSS1SUlZSQzwyLrjU6VF7tYxB7PwbLy5zrv&#10;xFrtv1ySi9tpWUeM0UlRSFnc6QgBLCPS36tQwPCVuaRd7xsdkYBdLWMawCwUFDRldV+KhxqPaQMg&#10;46rt/wCE+Gz/AInv8g+7tsdhbD61yveuBy2A7k+Pm/s1KJs5LtnKRV+IzNDtKhyVb9nBXbflNHWo&#10;9NC1UBXuxYCBSpItm/L6bHzdV4KOnhr8Jgtybgrp6yclP8kztLBRz4SF0VhS4yauiapJCtolkD2O&#10;gH3lhNsGzzXW+b5CH+o363SKRlZQEMDyGF6Ad0gMmjUSSYwEPbjqKF3mSDcrHTOVht6kgjBYimeB&#10;AoOHkcjy62QOzvgR1lvncPyK39R1mU2/vT5BdYbB2HuGsxTx/Zpl+sMhuLIbQ37PQP4Vy266KnzU&#10;OPeSaQCXGUa0xIjlkucXcVJNuXeOQrkE4os9DQ7hxNTAXjlmwu5sTSV6D8KD9600UqN6UngZf0j2&#10;t5IvorTlaC28LTJYSSWhSQAFWtmEYJHHuUJIvnodTx6yw9reaiWuEADvHcCWMVNDFMFZQM1Hd4i+&#10;gpWmKEoXxzz2J65+OW0NqSR0qZnpnIbh6Q3bhsytO6Y3ePSW68htBJHRVLNBWbcpMdkqKdNTzY3I&#10;QTXLuD7sz2HsLb21tr4zFbcjkkNbQQ10+Uq3M1dOhjjYO8j6zGzmbTGgOiNbgCw98X/eH3f52545&#10;83vdOcZRFb7ZfSW0NpFUQIyu6kUwZKeGGlcjUx0fCGAExX26z7ywvLhFEakaYxUgeYBrUk4BY4qe&#10;AAoB89L56/M/v/5Q/I3e29O+MjR0h2NvDPbP2715gIJKPZe0mocrV0dVQ4vHFYJKx1bGrJXVk4ar&#10;rZFQyMq6EQMKiqgwOdrNt5NQuPzGbhqZJJWh8JkanFLWQVGp7xwzssDEG6yKSOR7zQTbG585L2z3&#10;W5dP/IhteXZooUXUTrDeJE0ZCjVJF/jKR9paORwwowzJUm0tvm1WfMNtIrXNtYMoTixIYlDTBJAL&#10;inkwXI8rccX17uD5LfGvZvyy6wmDdo9J/HDdGzMVgqGny8uWh/hW5p89tPcO2JaOgQ5DOYTFTbhp&#10;YHjvNQVyxSqySopCW7T6D2luDbOcyQ2Xis1FiUqakbdeLG1lBVROv3dY1FDk6Wrx8k70rJZmRHup&#10;CtGxDew97Sfejvo+ZeUeTubt7Z/3jGqLeSxmOZJqiGOO4VWUprlSTuDMCJIi3aHHQMt973MNZWMO&#10;7SDxKdzkgBuADA1AqwIyGAUggDPUz+X5/OE7iwncHU3Sfbfc1VT4/s2bG7cTtbcGOytPunbmfZod&#10;ubWx28a3A5bFZOHC1G4KWo8skck8aR1lNLUJPEs0IINQ/CnbnYu3Iux/jxurdnUGZNRURvDt2sy+&#10;PXE5WjlK1eIyWDhzVRLi62nY8MlWY2UqeAb+8uuZ/vB8q8pbyORfc5Ld0lhSRBcKhimhkqPFj8WN&#10;IZRqVo2jVBKjqwKmnSmXddpluG23mjaNF6DQyBVZSPJuC1U+qqpBqCKjq/8A7w/m8bO+MHbFR8Uv&#10;5hHWe1uwqL+EYPLUuczWK2/uPbm99lZ2kl/hfYOBq8ztbAbW3biK2oiemqaKPFU9dBVQToEk8ej3&#10;nxnYHz9+K06tuLJL8i9gwAiagzUdXU7rp6ZTdpIcrAs2b+5RR6maXJwovOi/sM7t93b7qPv/ALZJ&#10;cbDFbbBv8mUutvEcCFjwEluP8VdSTUgxxTE1AkHRXd8n2FzGbzYt5EVuDwB1ow9CjntH+kZW9Ogh&#10;3n/L0/kZfzV9r1me6Kp9tfGPtGolD0e8Om4sXsnGNkJATDTZnrOcw7AqaWaokJMa0OEy0r3CTryC&#10;FPZe/wDpz5DUuT7B6jOQ607ZxsrZbdfXNfJ/CsnPnaSQVP8AefZORpfEk+fxtXA0zinEGQlAZzSs&#10;S4J1yT7We5vtRtT8hc8CPmHkldaWm6RKzlIyNItr6B9bRALiKQGaClIJXbXHQLMtzBMbDc7WORHJ&#10;GsElHXhokByhNKqGFK4DkkVPB8Feo/mN8I8ZSfDX5mTYX5T/ABZrqFtkdI/JPD0NRnYcFtGqp3xV&#10;N038g9lZtMhksFtrK4+QU2KrKhsvgqVWGOmyCh6RENT1Z83N6716VxXXs5qF+QOaycHXeB3FJjkF&#10;JkTVRmkpd/VdD91FHBV0jr46iHWImqwkqgRyGJMX5/uccoWfuje+4G53tvB7RWFtLuFzaMCCJIe5&#10;7dUFT9I1DITxCaoBpBjchjdNzn23xLOjm2DrRiaMEPFCSePo2KqR+IEmoXvn/hOb0V0z859z/KnP&#10;ZTD4f+Wp17tPcfyP7M6+mqal81hK/aMs2ayvSGKhpoquvrNh5dUNXT1Kj7lMSk+NBFQsNVInv9lW&#10;3f8Ab+D/AEjS/ef3W/u5/EdUn3H+mf8Aif8AEP8AS55Nfk/jv8C/3F/xH/gb9r6Nejj3k/8A1r5T&#10;8b6n9xJ4v0/11fooa/SeH4Hh8Pj8Ps+n+HRj5dYYf65dn4/jfqeH/XDVp8vpfB8Lwqfwa/1NHwau&#10;7jnq4n/Zz+iPuPuf9Bk/2v8AoP8A9LP2X90Ns6f9lN/hf8J/0CX06dH8Y/3If3Zv/CdXFtXHv//U&#10;OHumGgkoGinpaWaoHoMpjkmmET6Un8Oo2ZgpDWYEXUW99qeUTevIbyG/uBYFj4anQMVqNdV1ca8G&#10;HbTpXuMO3Rba9ztrFZGZVpj5+nTj8Qq/fv8AfOjzeI3bvCg2nJJW1VJjHylBR0VRUpK1RiH3CHxz&#10;1NPDDKZkDp6hHKEHp9QDifaG3KbEaaJchojmpYZ5vuWSvYtMZ6eBJDTzSSPUzXRrCyqQOBcgfDfL&#10;5Lul5LEFKsVBHZw0knvGVBqM5yaHHUb2ySyXskU8tWVjTNONPLz6sVo/kP23JvMru6o2dR+bH5nK&#10;4DHy4uWr29LTQUpxWZzFeRnaeCijxdNNHUQhpW88iMVGuyMm+19/0XU+yM7mp8i9BUUyUdFi66rn&#10;khefKTK5osRHT07zSy0uNjaWpZEkT7qdI1kZUFjHXtzyBfe6/PEV1vOywy28csmuMLrBiQirIHCq&#10;vi9itIwdgoKphj1KPKvLy3txokiBjI/h+Y8yD0H3xg6Aq/mH3dtObdO1tp5HaWSqdxZrdG0KOhi3&#10;PgaDZ8U6UmS7Ekr85iMdC299+ZOloMRA09HUfwfCPkBRnz1P3EVR+RrMxuTdVZu7ceROWTJRSSU2&#10;SqC1dlp62sVo6ZK6OZqlKaARGVHihKlIZPSdR1DpJt1ns+wbJbcv7BtiWnhYMMSiOFEUgnQEEYbu&#10;KsGap1j0rXLjljlpJdofb7SKg0UJoBSuOOg/4OtsTZOydqddbPwvX+wdr4LZu2dt0cFHidu7bx1N&#10;hsNjqWJ49cVLRUENPCqsSJNQs0koJe4JvZH8cd7VO48bvOoyeArtub4wmJxWJqcclRCdvYnA09Hk&#10;pMJJtqnhggkShzdUGkrg7+eWaGG7+hR7w59yeQbLZ+ZNr35N5+t26+ZinigOyuJE8VSSFZXCmiUJ&#10;Qg1ZW0jrC/3l5Ok5D3mLfwSLJZlDHBpVhU4Cda/vzt+PdPtrenS23DuXEZ/qjd2/svm/stwR5DN7&#10;p352Fkc3hJ81l91Z7IVNTG2c2zt2lmo8GlHSUlFR0VXXGSGVWcPWrvTpHcmIz02czlLPT1+U3NlI&#10;aGrhpJ2kyGPyUNVLHlsmtZXVktPLDVaUhDyu7IrAWBA95k8s89bLJtibdtjA2cFqhdS/wyIV1RoV&#10;UawUqWNBQgDoy5c9zNtvdmure3c1/j0j/rb1fL1pv7Z+ewdHhtpZHH1NPtnB0tDVJTVcMsUT4yko&#10;YBj6Yw0dGlaKaBjrmg0xQyaRY6iFMdv7o/P023/jJ1xSY2jqss2WrM6tAXlokyNREaavytM08NOY&#10;KeSopYoZCPC7aY2swPPuKeXPcPZxee6nNl9uBSM24iElAxRe9Y2ClxI6pV6qXpmtPLoM7Z7k2B2r&#10;d7hbpKwOw4L8J4/i9eiUdY/I3rHJbh+bvbNbuiPCYPZkG1cBmtyQ01PPLjdv42l3TRbdyqozyyVL&#10;0WUyVcqxudBewt6va32ditqr8jthLlK2goFzuV3PR4Cho6wV2Uqs3hdrZAZPB1U8lOrY/GY7HvO5&#10;luZpnkQWCqfYW5o3/cP9afmFdpH1M0VtCzahpjMUk6MJowG75SR/ZYAAI1qW1Awh50i5m2OAWzgy&#10;wChI/wCGY9T5DoPPl/2rvbbPwB7bymy6WLd+79q7X69y9Tk8vhmxmErNvbq3ziDj91YvHUTRR5PM&#10;wRaJ/szJHEPCWZlJFz7xTzJFUZGnnGRrcfXS4fTXqVoK7RJTyfa5ShH7bSwQkFJ4zFIgF1P6gedG&#10;38ttv8F7I9yyXlZEULRSvfG2oVEi61fTUkFRhWDAmo55YtXe3Rjwz1ru1+y9ubgyeI2DmMWNk4Te&#10;GyaTteGt2LXtDvHZSz0+Uo8nuDrfewBq4KHI5WSMVWGr48jj6iRzFLEx8UsSH3+DlkxlRjaeLLim&#10;aOtONkEYzFHV0Mnkkr8dBM0cORpqeFpPEU8VTGyg+sXHtXLvFzy4lnt3MFurQ25OmVVw9aBXIZm7&#10;viJoFCEahUGimheL6wQv/Z+fRgfidnJupKjd+2O4ZX2THlJarb9H2hTUFUnVm9sJu2hfGY/bO8sl&#10;R1mTzWxt4ZOrhpGrxU/e4esiLhJKOTQyojbu1arIYOvoMllqqGiG4mzmBkIpHplyMtJUIdtZp8jF&#10;PUHF5OfRIEgenkiqoI2DldSOy0sbIwhuZGtxOjqQFIIIaqMcUXIamcgGmem7+5gtWP0lOHz/AMnR&#10;me5+38TsDtLZ++evNq4up3EevIdodt7ZpzlFy+Y61p8pjKN+2Nl0+BqosZS7j67gyElp6gV6VuEr&#10;q1CpmEE9Nn33m89PX4PZtDTYOXbv+THPV2eiqpkaKnKzSpGI6mmWoqxPGnhhCxhVQsTa4aRdq5qN&#10;slrZxCAxaau8mpgFAYkLoMdDjHHoG3X7xuC00Wmo+beePXp2+Meydj023N59+ZdtzxdnV9Rlv7m7&#10;c2Hk6WE0P8W/ybHSrLXUmZP8HqKJW+/rgxkd51j0llQonavc+VlyYxtNBS43GSTnGFaWGGngkpKu&#10;nk89dVwzRVSS01VHTeHSf06rchiQe7RzbcwXdjbzbdEs0lyp8TS4HhBg4bU0mGBFVNcHPSpbW7st&#10;wgu5qawqHBatQwOM8eh+wfU+z6Ta025dxvk937khp4N1K+bqpMvXU2WxOVo5sft/E1FNUYueiqsT&#10;VVf3cUkZDmWIEt6QA24jZ+1NiDD4jYmG2Nt7c2GgqdG54sOuQq9u0mVq41yO6syrPdsiPOtPQ05m&#10;bXUzxyEGKKRGMefPc/muLZ+aYb3dPrdpnC+HGWkkRI66PDcazRGZggB1EFyzFlGkpOedwmu0jhuQ&#10;KyEcAfyp38D+LoPdybw3N2bS9otvzI9sb66/7CdZI+pKvP0m3KbsKrwdE0uI6U2Tk4aEzUG0cl9t&#10;PVbnzk1LUtFioJoVDVE0EiDNI0W2Nz5HC43KRbhqFxTVMGIyAWgnyEiwpU1WTWRYpGyNRX1vh8s0&#10;jwlAqgXC6WKva3crbmHkzb7y4s47fdXlYy+CpDqisqgHW0jACoByddRTTpHV+Wdw/c9ssFrbB1PF&#10;tNafs0/4eih9ZzVHefxx677L3zsE9T1OW3YkWb3x1rURZ7DbYhx2Wq9sUW2pYKqSOba2EwW3aqrp&#10;qakhhySzPUzMY42lEkaf3Nun+KPi6bMUi42vqqR3lEsCKtO9NJGywoKk11DNKDazKVP9Le5k2O0g&#10;25GS2mY+IxKKSamo7qkHWuPKpHUoW/MJMQhjIV2FCdJH8tfRqPj/ANL4nrfG7yn643BXbp27TZxq&#10;qliGXqarIV5y1LUxVFVOKNMJl8bQxRhiY5Y3KqzW50EABvjaW44KyXe2F3Ru+hzDvSQNRU+WrarE&#10;1GJpKmNXvt/JT1+3Q5NQCzfalmC2H09mm9z7VJs1zHJt6q6Lp8aNVEo11FAfMUrkitaVPRXehYo5&#10;5I5depeNQD9nmf59HQ64q+ksvO+09x9VdYTwy4ytpchuaHD4/GblxeVzlHUiWkxG7MRS47d9ERS0&#10;coeohqo6pNZLS/S2XF7jy9FQY2mq9rdYZbJ12blmrqzN9d4dszV42joKqpqa6j/hxx+MbK0RRWQS&#10;0rGUXHBsQB4fbjZuYtiFlHeXqW7KQ0jSLHKFZlGW0N3EkCtMLXqKdzaewtrnchPKNJr8Zpj7f8hH&#10;SF3h8QerN2ZjIyYfsr5ObS2jjtuQUkW2No/JHfdPt1Mvks1jaPH0ldXZ1ty7tjoM15WiFRDlg1OR&#10;cBf1Kge/NkQ94YPcO7fvGj3f1g+JqlzGFxVHis8+13Spjpxo8DUsVdtiq0VqmKFjNSQzU5W0xPuP&#10;ud/ZjYOVOWbC5sYrq43G31TJ48ouGMiuhAaRl1tEFBYUZdJWlM4CnL3P9zv282dvPIph8QLipPHz&#10;q7D/AIyPt6Xnx227tf4QZHrzqjBYmpxPWPfVdueWakzm9Nz9iU22O0ligqHrKfNbkqcnnqvCb4oY&#10;ZKOb7iraOLINTMFWMyApbpLe2R7MoaHBY3GYrHbw2RXQt2BQ5CjkeXPYGeGePH5rDPNURfaJW1UK&#10;GZRHLpsUXSZAyvch+7G6XzJtsiRxTxsPESKoLChoy65PIgVwcV6m6/8Ao3vGih+IMK/sPQv9zCl6&#10;qzW5MlvrcmYm2fvOjix/XmSxkjU529uhFknnoMiuPjhppXggUyUTyXhIR/OkijQwr/aUCVECYj7W&#10;m3Fht57eyzUNPWVlNBMYMguRp4mioKmgkiSqagIaPUNaqVYsrEe5E5mi2jmm3f6TbQbwMtTNHjj5&#10;0BDD1BNDw6KN52m6nt/0h+mQa/Z+w/4D9nSMz7DeG3s9i93GoqNhb06h3ntqryM+IocjURCvxseH&#10;rK+f+K01fR1i09PkzIrNGYQQSImt6bBtsdgYrcVDk6yiatSrxpoaWTb6qtHWUbZEsK/I5B/vZvuK&#10;SoSArBaKNhzyzWIge/5L3y35mttvlsdtO2ywu5mMSeIksYogCFWRXBfWjgUOjSwOoMuIe97Bu3KH&#10;Mg3HcJx9Nc3DMSSTVFUnThV+z51B/D1rF9wfEbe+ztx7G6vztNseqp9yYLd+4f8ATRNRQ5+jM+zY&#10;DFsDam0qJtvCPb+aoJc41ZkWlkmSeKmsqRIrLI6dYUkGOp8ns+krZ5cbRNkqCmki+3psvhknXypG&#10;ytFJR1CRmRikjwXb6Efn3Envby/JDtez7rZ3cbzCRQU0DwmVDpUhlpoOpgCBxYg/CGBl7d90sb3a&#10;ba8gt4x9RIo7Qnkjfw56Jn/MdxdbVbh6t+S+4dt4Wl3rlaPYm6sxjcgc/neoe1jtfL0dArx1lHW0&#10;Gd23UVdliq6GKtdpFlJiqIVVgws18ENRi8jQQoKyeWiEcUMwZxWmmeOpNP8A5+BY6qoFPp1m8YLf&#10;o9x57b8w3ewb9a7zuLqm1R+K05iUlox4MiK6gDUwDsoIqGoTpYcRjj758p32+cqbfFbQATrIhjOQ&#10;aFgWzpPkD/FXy08ei1/y5+84+oflls7szd70eB2rQ5zcVbuKroFqIcNtBdx7Zz+2qfKzBIa7JZTb&#10;uMqdwRiSAuJglnSYFGJTNZlKjcse7MBjMXntvZSCljiqTlGpxVNFMgQT7drIqiSnlqIpFXTDJGI3&#10;YrfgEE92fatu9u+Zdu5+5qvZ7japJ5XgNqitE8kiOVE0DoM6NbiRWj8N0XscM3RFsG4btu3trZbI&#10;9nHNbWzam7Wdh4RqQzeSmlQCr8OI6N3kusuvfjJ8iOiPkl2d2psXtPq7dG6a6TY9X11jqPDYmmyu&#10;R+/lixnc+z5tuS1kmHqIqhg2cp6r76iQNMsU0iovsCt67OzU9LW5TcGezWfxoy+J3Bg8htmppcPv&#10;nb1FtHE5nJ6MvRRRNichipaqCOCaKSleQ+UEOG0sMo/b7mjaOYYtmn27aZLSOSNkaK8LS2LveOsT&#10;J4jFZHdkLLGCwjDN8DEKRFmzTNZc2bd+5ZRbboHkRA2uOLvWjmoOsMyFqMGoKcOr1Omu5Otsph16&#10;/wBlbEwHXklHhK/YHYO2ezqXMdj/ABs7G3F3d2FsDawx+0t/V+Qpt6125q7E5Gb7CeKooaCAaw1P&#10;IdIFaeHk/vruPKb77Yn25urc+xGWopOt5kbEYOvw0laswy+ZyD1FP/DsgY6ZfLIaepaQao1/X7zs&#10;uI4tg2tOXuQ1mtrG8Vw14jB5FlKUEKoquGDHAyuj4yCVHR37n8/c3b5bHk/b59VuWIMytOWUkjAb&#10;W6EHOSgPDOadX87Q2Fiuq9tY/ZXXWJj2lt3LUM8cu5aTJtkajBZg08UWKxmAxFbjcjFV4rVJIIka&#10;aFadfrqBJ9jV2rJid00myKWl2tR7O2zQ1+GFHnaLN1+WSOKphqS4xlFUTNViGCs8JUtM0RC2aIIW&#10;9w61hv8AbbLzXHBukd3vkqjVHcRsFGiWMsX8LTqfRq0gjL6a8KdY2tyzv3L1rf8AiSm7kaQdrkuR&#10;U5I0qCDStK+fTn1bNJSV2dp8hu2fc2TEldWVdFX7foMFkYquKWBYjX1eIjosbUSqhdWLROxZ1bVd&#10;bEp/YfyC3PsqfrKv2VT9e/3y2RvXedBSZis2lmKnKYQZ3A5DB1eVyFVS7rpafcuMzmPrZBLBUUyx&#10;xTJHIq60UjmN7vc0X+3bxcbbGixbWXo3bMjqxNGaNVmRRpFSG4jiDXrJj2hvI9rvdySxvbq3thBG&#10;zGSRl00IPwqU1KGAqpwRg9ITtL4ndY/IKHtnavbmP3Nm+vu0cZ19Q7hwtNvrJUVBm/7ibio94bfr&#10;KanxFBi8ttLIbb3DhqZoKrH5BZqgOxchkQi7b4YdkZntT4y1G7984zBUHbzYzL5eGr2jST7eTcOR&#10;w5jrRWfYTZDIRCvqKqGFJm8t3jcqAilrjTlRBabPynum2s91Yzw0kjcsw0mlQRqNXb8Opq1pnrk7&#10;972422691uar1ruaK1u5meIs+hY46gMsegKANGqlQ9CRTNOg9wHUGW6B3J090303SYWp+N214xtn&#10;K7K3GchunObWxWTxtfDhcdBmMnX1mQrcIkpZ0/iBmn1gM00gBU0QfzKtuy9efILI1e3dtRYB92bK&#10;w3ZOT2tjBVv/AHWzFdDONw+GHHSUtNjqHySJUJJGq6DGQ2oE+8ffcLl/Ytj5rTmCB5BPPKDJCzoy&#10;4NaeGqoRr4Vr10A+6RzInM/tBti7xem5kt7iWJZFbBRCmgEvrPwg58+jd9bmaDb9Vh62eesjwGXy&#10;G26bKVk16uvo6WVIqaepIVF+4kM2n0gD9Nh7EnZO9MR2lsLHbmzJyOJy2Jk2rgcbj8Y0Qk8EtTFj&#10;szWTTzeKmSH+E1M5lZ+SpI/Vb30N+7pcXO6ptfMABEUCAJGrMoOMM61NQvpXz49GPOdtdW2/xxbb&#10;EPBLmRgWZs/YKD+Q6nQ4+o29VVNLjqZKulyVRlsxXVOQnaWo+50rPT0sXq1+N3jsthaP9QHFiYXe&#10;23tsUeD2Btgb+lwWRenq8lHuTGx4fK09c1RTSGhm3BSyURFMhrPHEdEr+IOSqn3lfsO5btc3+/7x&#10;HsIuICyK0T+JGyhZF1iEhxXs1GpGaU8+n9iXmrdN0E5hUQW7RyKup466HU8G1o32aAfn0BmB3Nlq&#10;+fsPdWK2nl9xMuUxeAl2vkp5sPV0tLR10dNmZcLWMtRT5DRjZ5Z1HigeoaJUaZb6gOvwK2Bm8nuS&#10;u7a3NkUz+O68rcjtjYgpoaaelWrrkelzWYjiaOB6yppaYmENI4YR1DEG4HvHn74XuTtnLdvtHIW2&#10;lLW73i2+ovFkWWlIWVoEaZJ1ESmfw2ZfDkWQKYyAHJEte8G+bnznyLByzaReHeyIuqh8MAghgCKN&#10;qFFOQFzTHVHP87r5f7D6dXbvxnwDUO3cz3NjV333VPkZ81T1Mm3ttqkuz9qfd0NXNDtmbJ7kqKSr&#10;WWOKrpaiOjemqKd0nLpZfnaugp62ozLeUDwkeMRo2qaNGYalAdnd+fGARzwb8e+X/wBTv/PV7acp&#10;7HbWolNxWZ1LqVhJpIVq7LgGrVRjgFSoBqbe3Oyz8n8nW+37/A0lsCza5Gc8aHB7QG9DnFcdaaG4&#10;K3OfIrsPH7V2PhcKtfkslC3jxrS4angFRVR08qgtkKulp8epkV6h5aepYRBmBQAlcO2pEhlnq8rS&#10;xz1GWp/8rxlWPRSY0+modJSFm8pRgTY+kj3kRNtMHKPLCQWEf6G1DsmQkG4mbtAZQfgNSq9xBYq1&#10;MdQF7q3t3zzuUey7PdSi11gCjaqBTU0oSKUHAg1GPn1Y/wBdYBfjxtih3FQCCKh6oqsgdt9g4alN&#10;Uu89/wBfH9ri6Gtx9ZVCOGhnrJDGG5BYhgQBYgh8hO1qPYm2qbb238pR4TObjhnwm0PuYKrIRwz/&#10;AGk80tZKkM3lkWnponcF2UM4Vbi/tR7Dctbz7y83Nv3NO1Mdh2txJLoDqJXjIeOIeI7ChZQXNO6M&#10;OhywIym+777C7Tt1lDfXl0xvHANCYu48cVgLLn8IYE8AwOehB+C/VnaP8yL5dV/Z3dW1MtuPpzqG&#10;tj3Z2xSY6srcOu5K+gmV9tbVR6yvrMDUfxPKCL7sU9NCzY5Z1VkcqwK3jaOryuLxu4W3JXGjqNvV&#10;vnghpYgYszTeOrkqo/uGkngerSB4wjO0a+ThQQCM7ZzHY7lLYpYxh1uFFCTRkbtHw0+CteHlnroZ&#10;spez2+325f8AceIAfsU9Xn5zcdBs3sXdnV0XV23Tnsf2jthaKWfMino8519n6lsEIpo8TiqOHxbe&#10;myMFQrxRJUyrCRLLICQQS31idy5Efwaj0Zioq8vBlairq556CbFYqGrhkSijfGy08hJbSChciRbh&#10;ywuCPtgudst1a+mbwESLQqhdaySFSK6W4fIjh8uvTWsb3SyScAf+fl6sK6bz+wsXT0+5cjHJtbFU&#10;GIqttU1JjVpMlR5jPQU8lbUZySLLUVR50RKJmSQxqYZAoRQCfbVLs/G5np/sqlzuRrMLja3Ze5kr&#10;8rjsi+O3Fj8VPiasVr0s609WHq6eMf5OhheSWTStwTf3GPvtvu52PKm8z7KENzEi1DBjGQGXWQE0&#10;uGaPWO1qAn06Z5jvdv2fZ33KeJVSNeJAPxYrxX19emztbtGtxPenTGMw9NVZVsj2BtPGrTJtuPM4&#10;Bq6qyVNTU9RSxippp8bNFTzPNU1SziOljRpBHIVCExnx76g3Xu3Zm2d2dqUtdVV2SxGMqYNk7pmx&#10;80+HmhhCnO5NKXF01LXV0lLceF0EMQc2Vmsy4g+4nu/usvLOx3t5sVsu3h6OqxyKPhK6GZpSwd69&#10;rfCOJBNOoY2770my71ukexwWySitNQi1D0p/b+X2dUgfzTvnHR9JV2c6z+MSYrrrbu1a3PYjcXae&#10;08Pn5Kre61UVQjdMYfLJuPG5PadKtUwrHzlJW1Ms1RRxr4gjsjTO3trdi1u4MVt3aGxHzH8Uqozk&#10;M9HuKuwG3MHQYb93HGqpadatcvNkZ40ppaeOGk1U8sjrKkiowQ8g878k8s2U3OFlPP8Avm+Lj9R0&#10;aCKuasC3jNpPaAWoa5IGehRzXuu3bps1zG1jE3ilDm3CsAHU9h7s46Dj+XZ8v/iVsDp5e1e0/kPP&#10;tNdv02YqJNkZ7bu3N/8AYs25d+42s/vVQ7LzmUwVLuHF0GHkZp6GbIZerZKiOPz+eAywSilUbk2v&#10;8fdq1m+O+u0YY5MvNDTvVVsf8PxkMrITQ7b2RgqSKtyTpJMqxqsstZUSNYu55PvHDm/mC75q3eX9&#10;w2jJAJgVIUkKXaniTlpZTTOrJkY0oKGhAU5R5dSwNtPHt0aRj4Tp7jQ/ioBnqp3tms7H/mcb+xfQ&#10;f8vn4w1eF692TU1W4KinWvk3DuvJ5LPZOHFV3anenYuWyFLDK8H8SaaKnoKanjoYWcRQuQrKTze3&#10;cOzOpts5j5EdqZjZPV+/Ow8NSNvjrueur92ZzeO2qallptsYfaMqyUGS2pvSWCZUhkaCfFtOw8tN&#10;e0qIba+3Hl2WHa7eaOOBHCqIw4YFVIdXyAVetDRFwSTqNGAz3O53a8l8OC0AUUoasaEcO04/zdXH&#10;dR/HOo3h2D1x8MOhtk94dz9C/GDsTGS9efJmi/ge3aXpzuunLJuPJ9nbXpMfg9i9/dD5HdOmLIy0&#10;NPhd3Jh2mSPLmRyxqI+T/wA9uzu4twTp1ria7ZnXdaY6HDYTeFJSZbOSVUkDnIZ2owtLNR4GaSZ1&#10;1R/xUZGnpwb+B3Csppfbvu9zdR2630jwtT9MSMEibyKj5HqQeX9phuYYlKjxsfh8/wAX+XrYX+Bf&#10;8uLaHxN61xNPv1dk9i92xnIQV/ae3Nv53bUtFhJIKjH4jA7Wo9w7u3zW7RjxeIq5YJpsVVURrg37&#10;yaSVIM7S23WZ+feqbhyNdujeTYiTcK5mauly+SZsZEZ5qafPZR2XH0BRSEhplKRGyomnj3G++7/v&#10;m173bhpnbPnqb/L0eCzSwuD9vVjmMxWB2jjKXGYDEYzCYhZUiiosXRQY+hp3q5FjRo6Chp447vNI&#10;NZspP1ZvbVtrLNiaXcXY7YmgrZdnFMftWaaZY9tR5iocUtXmGikp1ny1XSM5ASR5YvIQ2nSNJlGP&#10;bbq8g/fzMUmpx4D/AHnpezlIGMfp1LrUjqmioWmZBVa0q4YriongeGQsgqIWjakDgcv+rRfQQ9nA&#10;R7sq8jXbbeuqtw1+QWoqJc9mp6OhalxePninVY54wJpyX+6kVVUpbQT7IL0bpdhkllDL66mFfnQc&#10;Ps6LoZp0dZG4cenmNFCL/asoF+ebC30PuDkX2nUdb7rkp6rMVmYir4qmPG5AwpTS1GPu2P8AGABL&#10;HHDIqsxD3WNSQptpKPadpnh3KzuIY9ckUyOwqTVVYMRw1VYDTQtpzkV6X7veJuWyzQNXt7/Knb/P&#10;rBLcyAMCsYXUGXlmuQDHwRYPexuD/rg8+9lDonsXAzptLsvcvYWOyO1dy9KVe6qDNbnqMfSpUbQy&#10;H2dbHjquGngjij3TtrP/AGsblday0qyt4Fa1skU5k5o5x3nYY1jEO3xvSUuGANusilyAG0B9I7Wo&#10;e2upWPWIXM0vj7lebbGcFxSmums8NXcBT1x1qv8Ayt2//pD2RkOq+nOld5bN7U2P83Npde0G1+s6&#10;OvkxdPncJmpcZunsZpcyQybM7K6iXNVNAs88hgy0tKj1MkepvY+Ds7KnbNHX9Z7Ypd1wb5lWhx+W&#10;ymTy+EwuFxKgp/HshHDQVFfVUcT6T9tD9vLVX0iWO+oTzzzsMF/Y7bNsxiF3b3CuSpVSO06XB0uK&#10;AZYFDqWqqY2IkUG75y5Hy9HJzFJKENsniONKNqIyyjtBUaamtT0Fe7fi7tvs3sLbO1u8+5K/rbId&#10;G1GP3FujbG2sH17ufeu78zk4vNUbW2xkdwM2FxW6Bj5JvLXZOkr6OjZWC0xk0SLC2LjNy7txVPnd&#10;3wRdkZuhevqdsRZSifEbWbJTTEx1jbbSurYmpcW5/wAnerlrJ4QA6t5VVxG/OexcvbfyhFus28Tn&#10;cVVTIivEsZP8OhonJjJyBhhg1qK9GW1Xt/v88V1sUCxqoBk7XYnGrBUihpXpu+YOK+M3x1qYesNq&#10;b9rPiDtQz7OburPdY5emy3Zw2jg8cJMXtqi31lsK+Xops4kKS1NPhxj0rJxond6dpI2dMknVnTcm&#10;zs13nvOjxO4MzNBitr4eeoyeRqqmripnkGMx9QsdfWzSukZCz1er12H1NvYAvvebdLzY7Llzk/ZY&#10;HiiUDxSkyrbmmSTHLRyuWDUq9KFkJ1CYNt5g3fdoU2yazRdtTBJjbW3kR3OcH7D9h6K3mPk/8ofl&#10;1Bv3oX+WB0Dkcv1JQVtdFu3tGDGbf2riEqc27FNz5+kiocbgcNRRVDiaehxsClkDEMlr+wR3L8zM&#10;zvyBdv8Ax86k3J2DnsnUzS4rK7ixFbt/r7bFLS16UkWUz7SVlNkMr4dQkamV4A6A2dfr7RWiG82W&#10;eXbLkXW9GBhdPc6qyVGqXwQHMgRgCNEZ8Ug0DV6ObXaLm9doJbFdP4P0x/0D0NHWn8nzYvxwy+J3&#10;58wfl5t/rTDSbFNL2FWbN3ZQbh7n37m8xjWbceL2RVzYOqqthY96uR6dPtMXl8lVQMVjqYZmWRZ2&#10;xetds7akyXa/bXYibi7ArcTkV3VvObc0FFsvbFDkKeSKdMDDBHRvV5ylglK0U4dY6YANEhKqhT7Z&#10;yRz/ADCW7trJUY6vEWkqFkVq1RhpULQaCJA5NdQ0009GH9R7mTwo7bb0hirxCsv9L+H5dC13L8le&#10;1d1be2T8fPif8ZMn1d8XMBV7Mqeo+nm62ravuDvfNYLM4zL489jZLK5/I7T2x0vk8zQxruOlyNJk&#10;8xuGmkkpZpaZaiSeNy2RuzP9h7r2v2BX7i2ptTr3b2FmqsNgaitn/jG892VVK8BzGU/j8tTltv7f&#10;poZXkjoYpEnqHCiWbQXjaXti9o91vxtF5zFtV5cTRQNSWzRSpFNII1xfFmkIACcHYUBQypyd7TXk&#10;WudIrlixrVSKH7Ozh6dZO5uhtvdK9ddjfHfbO2e7u5d4dyZSipN29qbK2Zs3F0fWvT0VVFX4jZGG&#10;n2nt3b2wd5b8q6WGKkOTlwggoKhvu6NIBEkBGqt37W4qp++n7G68WgEjRGiR4ygXXoEDTtlZpA5H&#10;5J5P4Huco/a/lPfbZbW45B3ZpiAzM5ZTqAqToRVQ18wAB1K8vJu52tqqJZTtKP4gT/MAD+XQAYL4&#10;W/Gns3alRs+L4f8AykGZpo6fJVu6MpmIqHICuiiFQlf9nSYjFbfeNGXmFKPkcG598Zt/UFTPI0va&#10;O0YAkszGJauhk9L6hpctUhiI1N1/xA9ntlyXBs9vFFY+390VIXIRqCmARq4H1p5V6T22wcyF1ifa&#10;znhp1L+3Br0ocD8a9o7CxONwuD+EHa2VWoixmKirKysqIqymmx/i8OTSehgpY6aWqqIVVtKLoViQ&#10;ePb3/efZVZSUqVW8NmVDwTeQR/f0q06BuR6PuWUSBTZuDz/T2hG08x2l/cfS8s7iEkTT4mnvqTwJ&#10;0/CpyPkPPh0pPIfMjzM0di6MynPcfLh8PSCpeq++dpb13NVbM6E79w+I3NihSUudmqYavcAmppEM&#10;tNkaytoauqTEx1EflgQTWsiqQRf2k8plNq0WOEuFzmMr4JMzTQPLja+mmMNQtEy46kkp55jJUedg&#10;pWNZEmH9kSHgrIpN7/e1pHfbbOmuDRR106dUgrJXgPsKkH1Ax0H7rlPmKaZIrqAl0QABtQH7Qtej&#10;FdeUnc27ey6Kn7P2TuTaeXperJ1mpt346qo6HJR5feuOObz+Ny2KjeLAZeCSZwEnppoqlboaimVi&#10;ysuXqum94vSR57IbXzNDhayhrcSMzUYqsT+KOiWq8bFWoFpKqCobRKrICovc+4/uf9fzad3utw5K&#10;thHa7jCbeapuFIhGRqETCkhUadWVLkdi8QWXnt1zm0UklnaJlTTuk9P9L1HxO3vnN1PDW5jD9fZ7&#10;bO5ewot34fOf3axVdjchs/b2H+9aHE7xq6KpyAr0nxlL5qSfHNBOaoRqrIDqBZuz3wW4u3MbVU+7&#10;aV9i7MxMT0cdZuGP7OpjhljkrqzHSwLparpolaJQ1yTx9efeVPttbbpy97cR226bJTmu8ZRM0ULN&#10;RylB4jOdTox7ixz5noY8ucl827FZq0sSeM4r8Un/AED1b18LcJ2F1j8VGzu/utcZh/kN23kqqXeM&#10;e19krS0lLufMpLHhZtwU1RlJaqpo2mnjaVmqZLLcsQfY87j702PUbWr9l7cy+yZKaqwtXg6Ki8gm&#10;ozLX0b0WOpPtfIyyQmaVUK2BH+qPuK9t9l7tubrbnbeod1O6JcpOX16WRUYO4DIqMVwfiJx0UXHt&#10;xvN7vI3+6uHpqQ4Zj8NP4l+XVcPVf8q/ds/yQ218pe3aruqu39t3tnbXZsmUXM42ilqht7cNJm66&#10;CRMbT0j/AG1dS0roySSSrIG0aUU8EnwW/s51R15l67bO4Krbs8k+H/juaweIxORx8WYpMhTY/KQZ&#10;eGvpDV1OFrLOtctK1PNLGzvA8UmllyJ5r5E2f3L3/btv3y0SeOCbxoY5WYOyL+tHppWIvQAR+Ij6&#10;MBiadEHM/JNhuANrcI5npSp0ZPr8HV0nevxc6c+UG+Ngt3LsSi3nPs7LV+S2ri85uXdOMmxsSJPm&#10;sTl6Wj2/lMbhjlaKrSOSN6unrFjC6DrAsRp7I7J2V3h1PHQpW5LEdi7RpsjX4ynoqqirqQT4/GVB&#10;WvoMm0HlyO3JqNDUKqCmrJKf0kxueI65E5R5q5A5xvy+3WcfKl0yodMbRuviSDtkQNoWQE6C1Gj1&#10;96qBjrF3nv2W32Pb91fawwthCzNx4Aavwx06Ip8Uvjb3j8R/lfvzdPh6+yHx47YzdDhxmGwOew+6&#10;4sxns7ThYM3gKPJ1mKj3LLlpxj56hS2PMrmoSOGK0IF2g+T+N2jgaba2RWmlzOLgipmlwkwkxUzT&#10;QCaCSD72sed6aaMgqdTDng29gfcPu77XzRzRNzcbUtHMa0mALHT2VIVdIZeFAF+zod+03sDvM/JV&#10;neNq8FwrYr+Lu84vn0XXtP8Aku4H5IfIfNfIts20u2t8y0GSyGL3nTx0m7aWOl8VHVTSPi6VqCiy&#10;zKDdY6ddLG5F/aD3N8nMf2PszdOyarbVbQ5jcGHyGLw1WmRpIPt8xWUkqYyvSdlqHo6ugq3SaOWN&#10;S8bKGW5A9iMfd9tdrvLK/wD3rHJtSSq0oaFXZYuEqoGWlWTUq1BFT3BhUGRNz+71zBb7vDdw1+hL&#10;DxNRI7KZ4RdCr1t/Jpl+O/dPWHbXXvbQXbWyd47Z3BnMPmNt0+SylXtTH5Ckj3VtejrcdJgxJR7l&#10;20k+OmNQkyvHOS6OpKlI767exPYW3cO2c29Fl9z4+RmwnYm3K6qos1QVGHqNM1bEJTT1MEn3MBb7&#10;KR5oWbg2+ns95T9qbfk/fLm52K8a12UqdVhJHCYCJ1/s9KoARpb+0FGr3NqOSMuW/adBfOsMQe2F&#10;QAWFKUxxirjowHxw/l00Xx17X3Tm+pt+Z3b/AE5udcjT7r+NG5sHtrJ9YZqPcUUr0WNaGnoSzUuO&#10;pqlYjU6UnmVP3zPqYsB22PlJ3ztPdea2DnMrjt84KjgM9BujI46MZ6eFx+xTR5HHph8XXxLEQLvT&#10;iVfyxIv7lK49l/bW72i15i2uzm2/cZGANsrL4EeKHRHQvHX5NpJ8qdXuvYy7k3JpbdXVq4AYaSfQ&#10;/o8Ohty38r/4b7ly1JvDBdf5rYFa1Qa87e27manH7ZpslK/leQ7arFzVJhpEdrtT496WBvoQeT7X&#10;7fM/sehaQJg6KshKypHBJSTPeWJWZHE3k0ySyIvouqA3Freyz/WL5XnIc7gyS1HAiv8AxQ889Sly&#10;r7Ny2IEksY8f/TH/AK1dMNb/ACjviTkJY62fB7jpMklQKuSbE58Y6RRUHVV0gEFDpWmkV2DaAG5+&#10;vtGV/wA0t35ukpKmpxmQpJ5bGJEoVogLngVINZOwf/gth7NNo9ldljj/AEHYQ0z4pDN/xkAdD2w9&#10;rfEEN29qVWtdFR/0B0L3X/8ALp+N/XhqYcFtSdqeoVhN/EqpMii6hfTj4qiBooIv+Wgmf/ar8+w0&#10;3l37tLeULUe/NjPm6tj+7UtUVeNrYvV6rVOMqaYS/wCswPti4+7fyvul00wsdudyK6ntoXZq5+N0&#10;LV+da9SA3I21NDCrWwDaRUUGMcPg8ujC7Z6UpdiwUmN2NuPKbYwVLZhh6SHF1FAdIGiMQ1dBPMsI&#10;tYASXAH19g5W1XSNPkvvNtbd7M2xOxEjS7e3XWQyNLYESiOppqtH0nmzX9gib7qllbTyXFtv01tK&#10;zfBbzLEo+QHhMOkU3IO1ocQvT5AU/wCOdLynxW4/tZostlcNl2eSZVer2+wh+2aRtMc8C5PRKfEb&#10;HgX9q7Fd77l29V07YLsjs2sSMEVNPurbm081HLHbSsPngxuOrGVV/JkuT7HWyez9rZr9DNPPPIgx&#10;4silMebGOONyf9uOldnyjYWbi4gsmlnXgjxqyH7cA9JXJdJ9aZ0Rw5bZ+KaKmdZYEx75DE0pmaza&#10;0paCsgRGWQ6lJ1aW5H09q+H5ddhlp1/jtNIjkDxzbKWCR9PCs0seauRxawt7OoPaDbZWX9GIUP8A&#10;vyQfsBL/AOHoYWkWsMDsFnHKBkCI/wCU06Y0+N/TUU1JN/cmn10KzR0z/wATzcywpIWZ3ZJsmyl3&#10;kJZjblzf3UH/ADQO3d0dlby+PNfuGCklpsBX7zOJGNx02NeqjqK7r96pDBPW1ieVnokC2YC5598u&#10;f7yPk225W3H2NtrdlAuH3Sp1aqUfbMmoHDV59YZ/e6bTce3ZNnDEB9b/AGaaa5s+PrTy+09L3anX&#10;e29kYbLYva1IMdFkoXEklS71EuvxVCwtUyu5eWOFqliATwCR7jfynf8ASbQV/am4OuqHDZykx24O&#10;taPem2a+ajTL53b2SwfayGHaqZKCtoxn4ZYW+3lSnlqEqHiVrUMlcGwg9j25khvt4u9l2WHctsQR&#10;/WWslSJYCk2VUAkumSjD4WoKjV1BntKl+l3uF7YQJLJE8QZGPxKwlFB+YB+0AVAJPSA70h2rWx4m&#10;g3BWzYfIvi85V4LPNDXyYTFS0NdtyqqG3X/C67F1km2ZaiKmephkqoKeVYf1CpWldNg3aPUWwqeH&#10;Mbj2biKCq2ZvrJQ126tm1cku0cNid07doMhlqp5MJjafJUlHU7gya0KyxQPDj62iqZ5zUVEDQRT5&#10;9cj3nJt1sFvf7XsjWGxbgfphbTAxFZZKKoIang1JAARkEq971CIGyOu9uheK5WGxLRB/1VNQVqCS&#10;UCjNT/DQHjXoje9e2t3KtV13uugyWA3lsqGaho87jJF3zl87tDeeYpcJT5XAZvK1eFo9zUWDoXrp&#10;J5Klfu46uigjlgiqY6mSCF1V03hKjZWTpaXdmd7S6p3hMm9MB1xvT7KryHWdRj8pksvlMPtzeyLJ&#10;vDcNc2ZyVHTR02arqmvopsalUtZqEkUhFs3t7zH7e84SbanNV3cW8YWC2jlcxMrFhI5iLkeNEjCN&#10;CSSC5UVLKQQydos9qRhPdPPtEpqIX4pk8CFDFVz8RagHE9IzsTsLdPW/bGMfK0NLsDd2AbB9Wf6Q&#10;cTJTV1B2FlcvjkOE3PvPaNJhsThNtYHC4jbdXVNkKGk+1mGTmxaUsTGGaNJ5vduM2/8A3c3pNUYj&#10;s7P7lyO+ttdfQ0dRG+P3Rs6oxWP3TFPv2OaM4/buM68+4mhzFZ9tO0C0KgwvlquGBzH3F3DZpN+s&#10;5du8K65wlh+mnhMg0qmgPJcTaCvgW8YJZ3I8sFWKjpAbqOBp4nlW8uaskOaUiPxK1eCxgUZsr/ty&#10;FIqw4qp3iu7thLSZnYxx9LsLNbhgpoXx+4NpbjkzuX29n8TtWox0cWTy9PualxVPJikmq3ppf4hE&#10;RIaCN1Yq+69idK70kzOKru+Jt8ZSv2sa3JYWDfK7yjjxO8t4w7hyWGx2zp96bu3luGejqRWUdPQU&#10;dfLX4zHa9aeQU33MRXEPt5t3Jm4QybsNwnkRbdf1ze6pWlV9Xgo+oIjDUGBqgUM3AnohtLbZZFm8&#10;V/FLBgVBLg6jUgeZFCQMYFMCmBu2Xvvc2AxlK+X62x+0abE5/Mbenrsjj58Njq+q2bt/L41NyZXd&#10;R2ztvA7Ux2RgoqaCGsemjo6uaZIqQGKWX7V62Xm9nfHnqSkyGGwYoM7jP45iMBi8jtndVPv7xvUV&#10;1ft1eyYKTBbj3NtbbuOeOrqFaaimFJTPjaAsVhnnBRum4bT7e+2dvNypv0D7y6xtK4CyBZDKg8F2&#10;B1Kiirfqdurwk416NI1k2Sy/3USeGxwAyMAT5ahStMmmDQU9On7P4zcvYe4vsKaokzG2cvJhqnK1&#10;grIp9pUuGYQNmG2dI08Iy+QyNAtLTiRZFjhjWvrgizTUlLKr8XnOtjjNkZTObS602/vfM7aiTMZm&#10;KfKHHbZ7M24sO6cRRR5LeGA2hV0tNvWbaVbnGkyUUC0eZp6WnEk1TJRNMV7BzJypzRtcFtd323f1&#10;pWciKUPWKKDTVLeN2k7CW1EMV+IBc4HS64vDNZ2ybrHZS30qkMyhX8PgwUtQFa6a5pmhrWnSTzG3&#10;u2IxmaOs3TmtzYOn37VxY0nEY/J/xjYm6cpHFUpJQbWqK+qpV2TBuL+CpoalkqsbHNVVKovndVpD&#10;1/1v1NkqzL9aVC4fG77iCZaLa8G1cfRYvOUMgzuCjqtsUiSPQ7hnrMjSrWXw1LNU0zJJN9xUQg+w&#10;9ufK55fvOYIFvQ0FxLo8NpFWQuwUogirq1MSCgpqYDUKgHqOeatp2uyXYrvZ3hjvY5RrPiIumjBw&#10;aD8VKcAKila9N+y90bq39j6zA7rwlEu5ur6iCNRm6rc7LmqCses25nMrDnJsYmNq6V8TS5G00GWr&#10;R5X9TU8Ekbe1rFvjsHctaaKt7S2lt6l+yxFHTLtDqvcldvTH5RaKiXO4ClyO76rKSZOnrqxwkKjb&#10;TxROU/djZQhf2u75tnSwjk5rL2qBlkhVQzRMD+mhTAIDHiUJGTXqQ9u5iubmfbg+7wi3AUU7dRbA&#10;pUsQQSf4MdB3kuqMHgEmzOE2HueKenqcjl8pg9y7/wBo0eyslj48tLVUG/69Nu5rBbfJo6OJ3epi&#10;y9LXxxM6zQ1Su7+xAxG06jG5HCbjrtwdsVuIXyU1XS5raW2KFNx4585TZGqpMhDsjbOMyiCKrhMV&#10;VD+28zSEVChhEjSHytats93BzFcyb624l/x2pa3KlwCFIWi0JoaZBbGehylvb3tsZBeSG51VoKeT&#10;DyAGD+fy6TNXuuHcOC3Ns+jg6Sot70dPVVtDXbd7D/i8+ydzV+2KvF4TdlBHvjI1ePpa2vxNRNU4&#10;yrEKCOFCo8yGSaMIsXtTNwdg/IKKhqanFbZrarqjG7YyVXjql6fLdd1eDFVkcLjaTAZXFVVJubb+&#10;dgrqPIv5KrIxPVBYacKaVvbHIu8btuW4c9yeLLF4+7+H/jalHeFdarRXZJfPTgEkNQA16C+4wTSX&#10;F6ZleNfEjAahOpaZC0ZeDEnUa0qcEU6XtVuDJ5HA9GVO9sHDUbxix2987uaLE5ejyWHo98YijmwL&#10;1NJVZbG11NJgdx/xx8niGrRRUTU1MJat1WOojmMNjtu1GystQ9b1sE9LiMclM2ErI8nX5Oatxueq&#10;t5xtthajJrkao4vamLx8X2T/AH00z09GnpihghDyZtu3PBdXL2+0z28u3NEoR2dvFqHMyrBSrLGq&#10;gwkMxIHeakAgL3OWSHa12vRSOOMSRuDUkAsaY4UFAB+Q8gS343eNFvzZe4e1dtZWXNViyVtXkoM3&#10;S02KqqTdGEi2Pk5ty1G36CmwUVBk91Z7MmOphjoYUjlyLBQ9RU1TM112SOQ212bkMTWUUm4MH44q&#10;8U01AuTpK4w/axSZKikrKuHHVeWp6KWXTJMrvFULIGXUCge9wbqzveapU2K+tZmSFA4hkSQDNKnQ&#10;WpWhzqoR5dRLzS0knNm0Sak1XdjEuCD3JSuqnD5V6EalbFYLfvRu1MvTVq7Yy6V09BS6aqs269FF&#10;jxuRqDHZWmp8Wa/FYOrz1FHE60/jhkomgdSFOsbs5jtjRUe2epqylmx9dmtvZWrxWXov4RReTPbV&#10;qIaytnjDP94mby1ZkKirM0dPJHMzVCzvHJLEJTy65L2U7hew2EkMczxI0sNsyDR4QVqyae5HdnJb&#10;FAC4cjPWT1l4MMA2Wa0rE0QKMFJoaDz8s0P8+q+tmZ3vuHdXYXyCweZxua2vgOz9uPn9vV1XkMrJ&#10;jNldpx46mx8GSpppRTV+2MTS0NDRSwSSrVYmOlo6qlZ44H0Eh3t1n3D1u2RymEi/iGYk7K2J/v6M&#10;7S7d3rTbvhkxUe0KPszbW1qGrxuR6qfE1u4jQZjHUKUtPBEFroro9TIdbh7qXHL227ZbXHJX1No1&#10;2ngF5WlhLqjq07i1KlSrCNRGWCA9wBqw6RybFdWDXlxbWv8AjDyoVMjeLGfIssY/syK0Prx6sZ60&#10;7u6r7kahAxtbVtj9g7nx/wDdrKZze23aXZlRkRi9wbr2DuXMimm272dS5Gh2797h8nprPulpKyOp&#10;8UoZfZiupMxkd+2nxmJbDVWAxkW5KvG5us3DiKvbtTlty52bOLXbX3canNDLgYmR6SneWgpaeZp2&#10;YoHiE0sbn7g7fa7bY7bzSbW7S8gheRKoiukz+HGlGOpHiVSrM9aqKsQAehHFcObi3EtDIygnBApT&#10;HHgR0BvyN3Bt/pfF7Qg3tnaTdeI7kzVVtAVWG2jhKyPe1BjNn7Lxeyqun3psbHYjD7W2wkmfigrK&#10;uamzuTqqNKKGOOeKCokpRF27lshlZMnDgty7d3BQQ5OgoJqSaoxORq8BT+NqPcGAgqcbXmnxlPQ0&#10;iU9RTRyrVSo0lUJPS0JUBXu38lbZt227zyp4i7DKk0DvHLG0No7Efp3DDUsWomgZioBpUMGA6MBK&#10;85fwlBOscRgUP+bA+3oJ98bWwcB25vE7d3RtEZCkfOVFXDR7ioqHdeeo6mTI4HPZGjnxVFPuLM7h&#10;rJ5aSqyDSwRzyUmOWJSvmVGLFt/GpKjaWMx01VuKalrdvZbOU8EuCjhxGAAhqcTFhMhU1MdeZq7G&#10;1a49mklJopFdZ5fI83uTOTtgtW9s2j5qWA8pmfTDbSAM90moGOr57Gm10PeDGFKtXLbV0tp5bmT+&#10;xODQV40r+WP5dDLlZqfr/EY3vnf286PCdTUOWwu98Tsmthj3U2Y7G3vlZMdht8R7ux9DS5HamMhp&#10;tz46bLrHCsL1qP8AtU0MCQTdvgcPQxtiMbjGFA+4cdS5qFZBUVlc+3YNxZdZahBTh3qMzNRUztLM&#10;+uQOoZUVQ8m/bnnrmfmY84He9ka3j2pX+jjowVFMksESBDTVoiVW1ilSa5IHTtpKsAu5zBWQYH2t&#10;hf8AJ04YreO68zkH3znNwGPOxdc5PN7KimhOOw23/wC/9XsPbctJQrLVPDEm1W3BkqUQ0ykWpDaa&#10;aQmGmx4Le027cruWqq8HhRt7FUsuAqUxuZbLpmXyVCGwFBlEo46jFtWJCrq7UtTVRwPUSK8hVX1B&#10;LbZ7u1vbvd95aJN4to0gIABZ5ioVJGahJFQ9DkDWQcg9A7ZOZJeYN73LY5LdBb2zjVnOpqEgeori&#10;vSbyvVlTsPb2xsam+Nzz74zuVod6bbqNwbZpMDX7Mh27uKE9kZbAzZuLGZaPETfdUxgjrqOjnr6f&#10;HUskUSSvG0btvZZ4sfDuiGHA5goKWkweLSgq8JlZKOpp4lMM1pqtsjK0MLzR+OGMCWVWZOVdxDeb&#10;TtfMMdhsu77nK+5Xaa4pXJKoaDU4Q5B9dOK0oPUdzGKzX6a3hIAJFaEiv29cOkaihO4sj1LJV9gY&#10;atrmz24tz7qfPUu+dnR5rHZqWepejqXpaVtvLT5GvShdamaTVSUT06Pqpp0p2rd2WGSocHVZilTb&#10;UFLj6vNZFZ6+Kpp8O1VLQ4IytXRwRwtQU0YaeCXQB4FBKs17gTmHZ15VtpreDc/qpbZW8Q0pIasi&#10;BzFUtkU0le0pRhjrHb3al/eW78qbAWpDLN4jEeq6iwPp206ydZ7Ubr+v39R4vPR9i5N8nj9oU9Xj&#10;8U2NqNxnEU2e309MuMqMi877hyFZUx0GQieSMtWW0rFGwCgl1VXbf3xumfd02eghx9NRR0+3MNmK&#10;1aCo2NgqOtbL09LEoro3bIZfduKSKreUOkTYloDqWSMrjvFzbY7HzPZ3bXGkrN9SgfAUliug1I/E&#10;tD8uhNyncLebpYXuoLtqusSVxjVTuBpTuJH2CvQ793x7q6u2bi8XSYSPL5rKVdPJvvJ7cxFNX1PY&#10;mf3BHS7OzVVWY2nxda8WN21s7L6wB45JP4itUrK0E4cz2KohRbar0x9E0mSzeBjrKSsmWN6aDJzU&#10;EGWpKqpp56qmNTEtclJEoiN9Rb6APIqG65zee0v9qtHt7uzu3eUujqxjkqDRgpJGQKV8q9TFNPHc&#10;z3jRU8HU0dRx1A5/Kvn0ULsrI5bcnZO3MjkM5BicJsXsquweSwsOPqZMhlMDHXZXZ1ZHSZDH0c5o&#10;/wDcFPma2oWp0alSnbXylPIDGH2JS5zedBubIzVU+bhodwUQyOSkn+3hwEtVhcvuKOsjdzSUctRW&#10;bfxVTOyu0a1AljIAjGp/2wgn5QvN55pMvg3L2rIJj/oIFKv5VYFk0rWrZAqR0nhSCyimnAIe3ika&#10;vkUbT4mPWqIaefRst+dp4zrjYmQpMfjMdQ4vAR4oY3G7bMT1X8Z3T93gdp0+341SHIZCGDHS5Ogo&#10;oXgWslo4aaWJAZ0SMRaPH0FFtebI5n7IV1c7VNVUSzaaWhrM4jRxxR1bzvw1XmQscZu8jVFj6ivu&#10;WQLeLbp7PdI1Z7tRBcM5Adop1JmlRGILzHxIwqDuJ1H8J6AGwbYdynm3O8AXxZtR/wBIhJi/bqYN&#10;6Y6L7Ubjz+Y7VocNgshkoMVgYqPG4yjpomp67PUuzq2CSaq/g/2cD06TU20J5JJY5DFHDQRlFlQy&#10;gRNt4zCYrZkuWoaGo2njJ4aF3gp6KoGTrZMHhaXGy0k9PJkIp6uuxuNxUdG8k8yyRuiU/iMSDzD6&#10;09oFk2TaNm5VvPortZY2Zs6jqAVVlA/syVYVLaaPUV01BHKHVfXEsOnxCq4HlSq0/YB0/wC68tuH&#10;N9sxbd/3A9hbnp2yEs02WyOEx+I21T7t3GuSxmTqshT7cyEGJos5kct/EKSGmo5qetp4pKpqz7h1&#10;NGuqvB1RpDSVNfFX4NMRPltm1ZFJLSZPATzY+emnqJvFLLTVmHpAixLGyKYKx5G1cBZCtN3l2vmr&#10;lzYIrZUiYyWTw4LCbRNJ4xA7tMQtni100s0ormg6L72/vluYPAt0bVJoap4ABqkfnQfZ0CGx+4cX&#10;ld2Y7K4LbMe3OwIN3xdc/IHbP3eShyezu1aak3NQ1sWDimFFS5jAbszMFUlRV+OUz1WGgijAUeX3&#10;p+fzOcqNz/ODsioge32eyaHGzTNW1Fck1btvruqos2Keokho5DSnLY+pipx4ol8QQlBcj3zP+8dt&#10;s2ze7O8WN01bpbWEuS1e54NZzQfxUApjA6xO5/VzzZuIf4tIP7E/2OrregcJPsfpjbFHXQQeStzT&#10;ZKGmx+Hp8KaXH7w3cKvARVtBDV5FBk6PCZalORk+5qddUszLK66T72W/+E3f/ZBe+f8AxZ3sD/33&#10;fUXvGu9/tR/pf8p6S7D/ALhP/wA1D/gXr59n/Cuz/t551t/4pr1Z/wC/Y7497APtJ0ddatPv3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de6974KkbVMTTzyRUw1LMIo1kb1LdJAGs3oYWIFwVJ/Ps+5fPL8l4l&#10;nzFHKtjK4BnjY64OI1aCGSRakF10hqA6WqQOo49z39xrLlq93j2wFtc8zWketLK5UeDeUZS0JlDx&#10;vDIUDeEwfQZCocBasB16K/0OZPdFDtbuqPK4faeeyNLSVW/9uSTT57ZMMgkjOVTBPDV0O4MbDO6S&#10;VVN4hUvAjeCRZLK0maB4Q8oImpVkEYqowfHqddaLID6oXdDcBuG5sTYn2d848hbvylJFdf7lcu3A&#10;D293GKxSowquV1BWpxUk1pUVXqNfZH7zHJPu/FLsly/7n9zbIOl9tFydFzBLESsvhhwpniDD4kGp&#10;aqJURjkePlv8Ce2/i5UYXdUkC9hdGb+o6TOdVd6bRRchsLfG38tFJU4txX0c1XDhs99ujCfH1Egl&#10;SSN/GZYwJGjeRLX1C3+uP6X+v09gYVbCip6yPEiEVDCnRHhQVhfQKeRmvayqWP8Athc+26XN4eBz&#10;HPlMfC6mzJLWU8bqeOGVpAQbH/bexBZco82bkqSbdytuVxGwqpjtpnBHqCqEEfMdOxRTTisMEjj+&#10;ipP+AdCBh+me2NwU8NZgut98ZmjqI/LBVYra2br6eaMsyh4ZqWhljkUupAKkgkW+vvAu5MA50rmM&#10;cx/otZTn/eQ5H+8+zk+1/uWqeK/t/vQj9TZXH/WvpV+7Nz4/uy5p/wA0n/6B6UlT8be/qOH7ir6U&#10;7UpYLqPNUbC3VDGNV9J1SYpbghSbi4sp/p7TO8O0dj7HoIK7PZ6jiatkMGMx9K/32Uy1SFLfbYzH&#10;0nmqquWy+oquiMcuyjn2IORPY33U9xd7l2Plzk+7EsIBnlnRreC3QkDXPLKEWPjVVNZH/wBDRyKd&#10;J4La9vLtdvsbKWa/bgirVvtPko/pNQdDZ8YP5eXy0+W++6rYnT3T268jUYeOKq3ZuTO0h2psrYuN&#10;kZQ2U3pu3cK0GFwVKqNqSOSQ1VTYrTxSyWQ1a/I3u/Obkzj9kCgi2/tPoujyWdrMZWVjS1+cy2Zx&#10;c1Ds7HVENOPBLDlczURGZEZ0jjgP7jH6Z77F7L7f7SbZZe3q7y+47pugW9vZo42jjjjtj3xxEHxF&#10;VQQiSOVdnmqEU0UQT7uxX/LnM86Xe4RfXWsEUYjUFlE06l1U6hRiikszU0kLQLwrvdfy0f5ZGwPg&#10;70NkvjfkOwa/tLt35u5TF4/cu6Np4M4bAbZ2t1/PT1fZMW38pWyDLUNLtPb0tbHRV9YkFRWZKvht&#10;SQ6tPtT/ABSp6+TY++Pkpv37PG5LtQQbpqYKSnjp6DA7J2dh3oMPR0WsPUrRxUVHLKuqRw0TRk86&#10;iYx9x93bed+5b5K2hV+kgCIq1LkSyUqZHxqOS7EgNqLMfXrXLyw7Psl5u11PruZgZWOBx+EClAK8&#10;FFB6AcKkr/mwZzB7k756D/ludBNldwUPRhxuxKWfL5t8rl90dx905vG5LL1mdqA0FFXZUVOXp3qK&#10;sxRyR11TVhVACgUlfzEext6Y3t3eM2M3Zmjj911UsFNUUgqKTH01DS7aXAZjbWPmSUQ1P8O/i9bQ&#10;1LryWlmHBdwctOXJouV/b7YtntR4G93cYLrpPixQogK6j/v2TW0jE1ZS4I0tQ9RFu8T3G9XF7CJG&#10;sjK5DE4Zi1GzxKqV0A8GC14HO0b8AOt9rbA+JXTGwoNs47FVeztuxUlZTVCUtRkquohzs2Vxu769&#10;dHno6jef2dJnoI5AJIlnh/MakCT8BNs7s6jy8PdHyRxMe1evsxT4er2Xvrdi0UlPSTvg3psTJLPE&#10;9RX4mkyeKr2SmlmSNDMChIdz7AHNm/T888lc3+3u1i3u9+umt/DrLFFJCsTd1XlotJCQCrMpoxYk&#10;tRWmDlKCfYon3re102xjBXgxBaoBIUkjGPsr0Gnzv3ZN3T072R0L8f8AMUW+O5vJRwZ3YWCzlDjs&#10;8mBoM1TJnljfJ1ONxtZNjqyGD7uiFVHUfbOzEabBtgmSvxtVFgxT5KArnUT+EyRurJkad6Nq7XSx&#10;kN5gKVNdxcBOSfpfCG75J3/bbTmuYbFLq2qRUuCVxC7SCKjOMVMjaVyNVCQKA0kK75o2a03PaNtu&#10;79f3jfavAhB72AUMxoOCgEVJxUgcetSzZ2L7BbM9qZnO7Py02F6ld5O0aicMv9x8xDnKjbFDQZiv&#10;p5kioZKzJpIhhjBkeZCEj03K0w/zSN+dWYTd2y9vb32VuTf2D2tW4mbclDFuqt23iaeTNU1NPWUu&#10;M+zpy9VlZ8BBSFyXEdOjoACzSE52eyc8O1ezSfvKJ1v7sukJhRUEMWttMkiggSOJfGcIT+ora9aa&#10;tIifmqe2l3ua4bb1e2ikCanZ8mlXVQNOAaBjXJUY62Hv5KW2+zN2/FXfPb0uU2rtGt7Y3Nu2i65z&#10;FJt2LMbgTbu2cvmcbiszuc1tdEMpT0u/anOyLA4WScO4MyoIlQo1J8g+rtz7O3dt7pbovauz+n9q&#10;Z7b2fxEFTBHNvjdO6MPTtuOupa6smqcvPHQV7YkUbyIZpTAQDIqFlUZ+2Xt5b2sXMHO++73dzpZw&#10;yBJ9SRxtMf1OyAggFF/0QuxVi2kUFRdN+murdbSysoY7eOQMIkDEkgFqtklgSorQA+RPDqz7r3o3&#10;emFy8G9ey+5d6b37DlwOawNS1DUUmD2LDRV8mijmotrY/HUVMK6gDCVXkupnZiI2Kowrn3RH2f3d&#10;3Zl95YrrLKxZLeO6qjdkG3ZMfX1WJFLFkTMsVbVzR0tJU4emmiMEkreONbEEg+wBacxw3s1taNES&#10;qvEjI7szytCBpEpBCu2KkqFKk6geib9z73e7oTHYN9S/cAEIUDy+IU0jgK+Q6HnD0uM2ntjD4CbL&#10;o0OCxWMwAr6uoggqqiShx8MEUsxB0pW1UUYl0jm7XHuxPbHyX7s7n7p2Vsej6s2xtrsGmz22YKjL&#10;YyryDGhxu0atjkKnyTVFbR42hp6IuZArSa5AoGptK+6c8b3y9Zx7jLZ2sse0o8rNFJcJKlZdIcAh&#10;FI1kFQGdgCVSrEjqStn3DmC+ul269tYFuqDU6qVJVONaNppT0A6A2s6u6+6i6p7Cp8rm89k9jVuG&#10;3xV5ehzklHlFmTeF6jJRLHS0VHNkamepkaOnDszKJdAIHPu7T5qRTP8AEPvySKZUebZKz+UsoTwp&#10;kaKarjUkEGSSFWRSbFri3NveNnsMVk9x0YwHNncgUp2MYnOSPIIGU+VSOt+5Jryw2jiHWtfk644e&#10;tP59auPwcrqCH+YJ8QcLNSVHkwe7+z8Y0NpllkaDrHcmPw+VaMqoEDMDIwAAjs6kkAltPiSKOoFT&#10;NrjCRSKEj0uWcyrIrNdQbaSLj83495rwI81lcyG3T6SJhQmte5D6eWCQafFjNescFVlde4iQkUHW&#10;5V9Pe1X8QOqsriPhf15tGetZ85ntv1O5MWldUr9jRHck8mYxlGZYjUH7KlhqI5XVVBM5JsLMPeJO&#10;6c1bNtPvRabxultIm07chjlCK/iMPDkCDOnLmXuNQaFlCkNQZQ8pW81psFgguQkhXWa5AY58vnw/&#10;wda2fyn7/ods/PjdW+3xrtsvZE2B2nu18DSLXZ2oh21RSUucyaUUzYpRm5KknHJLJJIox8fDWMXs&#10;Ae9+9fj38iJO3Pid3XmsH1rk9ubt+22hu+vMMGPiXBoJJ8nHkMtNHQYvO0hglp9DTotVBO6ovLAz&#10;dyJyNsu1bq/013NGs21ObiCc0kmnYh1lt9SRKCiliVc6jpqCU8Tor3neNp3Rryw5hufDslkLJKis&#10;StDkUUmpPD4TUVBZa9Dv0F8Yu2/jnW9SfKjqeo3P2xhd99O0uX7Q68ra9Rn58xuunocvQUO3YcZi&#10;0FZgjJlVqAk0Tz0s2PjaR5FP7Zbtw0mL/l9fHTduR6S+QuM7Jy3Y9TixhMatXt7I4nES10pZdw43&#10;CR5aaU1tRt1k1TBJbssbPFoVbGO4cn2G6bJuF7zNy1ci3268R7L6kAQ3AcU1KyFS6172RHljkRRU&#10;MpPQbnu9k2HbZxy5u5k3CVkBIIDKh7gQo1EVFK1865GR0afYuVf5k9m+TuD4u716mp+palmxmZ3r&#10;TVtNV7oE8MC1e3zkafE01JU4yhzaPI0SVTxS+PVDI2qVfZRfjl8zdxdQdTdy7T31Q57clT2VFUVW&#10;yoq6OtpsHUV+dmn/ALzVNRkaWooKtaYyyLMywMS8mpbpqJ9gPlmy2uHn635uvGRryxjmRI0UL4nj&#10;RlI18RKGMIXJDVDBSQONQmfmC5stimsryxEnjsGUyqSKcWYKaaqmhFCBXj0ajtfoTC9obz6l3U1R&#10;Biqnq/dCbh+6p4KWWvljpMfVwY2gpoqqirKIItVU6iXUGMDUnrVLGf6k2l3/ALp7V6Og6xFPtXem&#10;S2NRdh0mXq6yjxdFmdq/aGSqEuRoVq66airKaoME9Kbl0kQvHcAjJLcucJ+XuT7GbmmCJ9sKK8ha&#10;NJNYc6KV7m1FtNa4B0SaKgEEN/aTbhve2SWFysLCNXqCaEClPgycjSR9oPQc/Lruf4v7E+Onau7f&#10;kQKXcvTuHy0OzN7Yz+7cm7Jk3FWZmixGNoIMLNTuoydJnp4Hp6g6Ep5UWVZF0hvew3u7EtX7epV3&#10;dQUpjy+Gjxe5sbDI0lGUylKYMrRRTsyl4VklIjcgG3PB9xH7TblZbptW77VyxdOt/Y3j3Nk7kMyl&#10;e6BmIVSQcxzDiykioJqBJzBzJa8sQWe57lcI9o9wsE+CKpIKFvsFSaUOF60zPg5uLHbh332bsD4/&#10;Z3KyZTYu99w9ldFZ3LRRR5mRtl5A1uy81W0SUkEv3eToqUw5OkCaGWbQy8Ee9bD5O/ywO29kdmg9&#10;G4TcnaOz90UdVmKLLSiibI4KsjqpJarE5CbyJFUPFTvG8c9o2nBddGpDe+2c9W1pPf75ve6R23Nf&#10;iSCeCWWklvKHqrJ4gGuOUGqNkkA6qnpFvHIk140MmwASbY4qCWXgc8ag0oQQfPram+Jf81nofuTq&#10;quzve+8uvvj92jtDNjbO99kbs3VBiFWs8tPQ0mcw65taKc4nMVzOFiD1DUhAWSUhkdl/sv8AlD/J&#10;PKYXDzZ3M7KwJq8dVZSvw+UyFW9djcrDUVEdJjppKCjrqKT7yBElNRG7iFZGBBZbMYx/eG5MhL2E&#10;85u0eRQRHGzFpfMAKKgtIzISO6oLJWtOi6T29mjipe7xHAsY1HBIXjwbgRQVPH0yegs3z/P0/l87&#10;MzuawdHurfu/Bic3j8RTZbYezTmMPnIaygpKupyeHqKvI46oqKXGVdUaSRHijnkqU/ZjkjvIFl8P&#10;fiJsvf8A3v3p1D23LWpu7rDHVf8Admp2vnp48ZBmYa58XW5qknWNKisfG5GrpZUjHjS5IkQm4Ao9&#10;xueDsfL+yXtnYiXbmubVnDNLqNtOrSsc9ySBaRAaaaitULcQTa2Fq8u9TsBJLEpEbrXTj8SNgZ4g&#10;1+zpx/mS/wAx3f3xo+LPxl+VXRO3cbmeve3uyutk3XFvvbuTpM9B1zu7bdbveOjix8lVTRbezOZw&#10;2HqKR5KoS/bzSJoBaxIp/wAvSiy0+7/klm905bJxb12lufa0klXSz04jbNZHObi21k5aqlUR0lXE&#10;9XUxyyPcIrQhuRx7EVzzPLdblFyzuUFvLs27yzR3EUiADtgmmougUBbwmQ8a6qihz0VcvFmluneS&#10;Qa8CRDpYFhpBrUAfEeIOM4AqHL+Zn2FTjC/F7qmHbmzN0dO/IyPtXbu8sHumhqYY6nbW0+q17Uw0&#10;WCrKaB6vF5Ksxm1qqhjhWLXMtboUK6qQEfae696D5Odi7+koKrb+dTeWWd0pW+3THx7WnGCnDyw0&#10;1K0tvslcS2Gtb69TFrS57Yx8u7Ny/YbBaqs2zSWixoGqVmg0UYt8dWeutSpAJwBwpGXMFvuY3KW+&#10;apn8QtqyNJL6gBXNFHrUjo5/xH6l6u2z8K+iOp9r1cG/ep36S2lQYjIZeNK6Hdu19yYCDKRZCtp5&#10;amvp3XMU+VMpjV2hTyaYwqBVGw91XnK3eO1Xl3XQY6mzaPPjdxY6klir8YtSscdVSzwya5kmpMzg&#10;K2lq1BY2WoseQQOYnvvtico832UXLE0/7ujJe0cgrN4TOV8NhRaNBNHLHpKg6QtQ3E5J8pbncbzs&#10;rJcvEbuNtLhKhWDorhhX11An8/OvXzjv5lPVuD+L/wAlKHHdFZzeE3W9TFSb06W3TmYMht/eH8BO&#10;YyWBy2Cr4Xo8TVUOa687N2zm8I9oo5B/D0fkMrMV3GfBjoLbWy89i6qloRJm96ZHdGO3GY6eSfC4&#10;2bNTZHF4HESTK8kWLgwVOtNNHqbygSSAqSCshcve+Hudec27Zt+18ryTCxhYTWbDSxm0qsjEsDoK&#10;voCfD+EEFmHTL8qcuW0M0W5FQZZQVagDFxWiAUNQTXtHqfTq07Gfz7v5h/YPyP63frPrnMZWi636&#10;fxOx+wOjqymqYDvTfn91MRt7fG/N2SJHH/D8vF2TkxU4nTHTLBG1NTSxyNJIJGbLbVymzd14jZOP&#10;llrzTYvcVDhTFC1Q74Zck+6tu0Kif11MdPQZStpBIrEytBp+qlTlxyNzhYc18sXHPVw/09tcSq14&#10;sjBfBuEAtZHk/wB9krBGW1aQBoag1V6d5bhXYeb9lsILgvHdRyJHTtFCfFhFasCFbxAKnAYjq2z4&#10;7/IrYHyG+Ne/flduWmo9i4rc+9uuNx9uwZvKU2Kp9sdoUO3qboTsrP5SSkkWLAz1eR2LtjKywVEE&#10;UdLTViTOdEvlBr+jt/QZRKja2Qy88eWxiJSQQSokM6pSpIrY4JWQNOWpLMY7/VFYC+gn3g798L2f&#10;G1fRe5HLPLkMuy3MrSXjR+IwEkxUrc/pSBCkx0rIwAAfSxP6nWVe7bS3L+2WN1dWqLHp/VOpqK/G&#10;pIZRoeuPQ8TRh1refzufgRX7AyOI+WfVfX2LrOtOyaqTO74yWArp8zjXze5KyGpx+/xNhK98VHjd&#10;6GeJKuSG0aV8kblr1qKA27xz22U3MtM1Qwy9BX0UFcxKPWVVAk1NLVKgJiVpqVVPjW6KSeSPxkT9&#10;1flnm2x9q9vlu1SPb7uCWW3h8MqkBcyeGSas5WaqyNqLsBwOadY+c7ff+9lfYjZd32/cuZLfdd48&#10;CbwbDb6XEscxBAWd0YxW6s2SZpA4pURt1bz/ACIvh98xZPjHNksph6XbvUnam1NzZ/rig3ZSTYbE&#10;bX3FWR5TFYbLQ0c6TZrL4HdkM8VVUSxJUsYYYypIe/t4z3y529jg9JjttuIhEfHNmsxDTFk5QvPj&#10;KKlnktYepVqGPH6v6Rzy9/d+WktxFfb7z1dz3AkDMttAsYqDqoskjSEZ4HQKeQBz1yc37+8094t5&#10;juoeUPb3abOJqqrzPcXcgqMN2m2QMOI4itO08Cq+p/8AhIZ0li6vFZnuv5d9m7uyEcsFXk8b1nsf&#10;bewqVZkeOZqfH5rcWQ35VeNJFss5pInI5CIbWLXsLu+j2RnN0ZnZf8GEO6a5chlMB97JJRCpQlRN&#10;RUdRNBLSva6kh2MmoliSAfeWnuL93nlj3L2fYdr58265nk25SIbnuSZdYUPqkjwwcqrMtNOqrBQS&#10;eoq5i+/Z97vdrqwu73mu3tHhFB4e3W/hsKDDsyyO3kQdYIPnnq9j5K/yivhZ8v8AYPVexvkTtDdv&#10;YdV01gKjbmxuwJ975fC9iU2OrYaNK9Mpn9ujE0uaFZNQxzNFU0slPHMC0Uceoj2qt+d5ZvfdKsKZ&#10;ebakZiWN6CgpkggklZQoletlmetqPJcekzGMEekX9l/tj7Acj+1IkGx7EtzMTUzTO0ktKk6QCNCA&#10;Z+FFJ/ESanqEuevvJfeC9xb4yc1c7XL7fp0mCylktICBx1xQkayaVPil6VoAiUA5fDf+UF8C/g5D&#10;PU9P9M0Gc3fU1M88nY/ak8PYe+YYpZHMVHishlqOPF7cpaWF/EoxlHRvKgvM0rkuSvHbu5sNWVOQ&#10;pkgyVL5Q9c4p4KhnZwzeSZamAVAJbSwJALEX595Gjcdov4IraasUxFFyV4YoKGh4U6BkfOQvViD7&#10;xeW+4kHQwnlRqj0dXofMGhx1Zn400CMIojCaAgUaQltIULawULxb2LW3sVtnLy0OZqdvYSfOUshy&#10;FJuGmw9HTZWOZfE+qPIUEEOQjrI5aVf3FZZQyKb8C0c7xYRQTXNUBjZWjZHo4KuKMCH1Ao64ZTVG&#10;GCCOle1++Xvzy3vW2WXL/uvv0cXjxxrby3s08BLMFAaG5eWF0aoqjqyEE1HSc3Htfa+f25nNvbhw&#10;eKyu28xh63FZzDV9FBU4zJ4epppoa3G19FIjU9XQVNNI6SQurRujFSCCR7Hf7qC3k8yavu/Pr/jl&#10;Xb7zV9r4r6NP3Hh/b8n+dvx9fYH8AVp4a6dHh/2a8ONPs1eXDz6z1/eu8+Br+rbR9F4v9ktfF8XR&#10;4vH+L8PDTn5dVkf3J2/959p/AKHxfe/3R0f3aoNP90f4F/HP4Nfx6v4X95+54f8AMauPFp9//9Uy&#10;mTmOZpKqZWyfjp0ljloY2NLUyVJBLxpVg3p1iAv5BqOogW993bNPoZoYlWGrFSHOV0EjJWh1E57c&#10;YHHpvcrGRIPAtpgqVrkVz0djr/F/6JsxhsRPR7BiyeXrKCopN3TImdwUW3hZKPIV+AaKnfMzVnnN&#10;K1NJJFGIpWmEgaIK8TadLWLTSf5LUUtXVU4ipkrMjV19V44zMI3lnYxwQVB8jXkjjRyosWt7KeYE&#10;2bcb26Ekkc3gNVitURSy0H6YOk4LUUkiuaAgdFu1bKkhuLq7bVPHTS1OGqta+vAdcvknmdmzZajg&#10;rcxh8ntvZ2Zmn3Im29uYrb2GpamupaSUxUuGphJXZzFQxgyx0tVXT0IlBbweVUdKzPl5u3Mdi7rp&#10;9r4bDbghxXXGUlxgjqjTUlDuHd09Ea6tyJijSqqZ8PjMdT+NWaSJpZKhjYaPVlx7Cbda8ubTc7hu&#10;MkCXd/GpVqMxjtlOlQhqO+R2BNRQBBjqf/a2OK3nC7j3wNwNSKZHkCMdXqfyxumo+supspvjNVuI&#10;rM33BLS57DNjfJMmH2BSRtS7bxUlQ7xwxzPWVlRNNHTQwwqWQabrqMDZvWGQyFdsXMZuOlx+Clp6&#10;yqkxeNYwB8hDErx1VRMpWolhp44ZLKVDEv8AqsCCeb5zbbWsPMFlYM0m5Kyr4jksPDrlVB7VYllN&#10;flSmajLH28kjvt4vLVZVNiqnt7gWwfxavI5/Lo6Oc7OxFOu8Mbi5aip3BgfsoJ0eBzEktZKKWmMB&#10;YpC2l5dLIWBZpEJI4uYbdZq9gdi7tq6Cqniw+6OmsNF9j9wYaU5HBbwwjU05+yijr4ameLKskbK+&#10;pwWvfSPcT2ljt/OHKuz2d/a6rq036Rtfdq0S20tQDqAopjGKgCvzPUK/ea5OsearCHadtswJTMC2&#10;pmYECqnFRXJGKivqOiC7OweO7x2p1Vmdw01NkM91x8rt21cGReheoSkoqzqHsXD1qxjK1lVQmEJk&#10;vVqiNMjoLRajr9tuP29ku0s7X7zyWf8ADgMRV7Xxe49sYbJSZCuhyeWy2Oo8TUzT5WkajY+GOYyI&#10;kKPGv0fUSfbt9vthyVZWPK1ntx/eE8c8lvO6aAUiQmVQEatBqXLSEtmi4HXPbfPb3dOTLmz2extn&#10;jacMD2qUYijYBclf29P+7+4drfGfG7d6Xx+3NXYe4Nj9xbv603BnNu02G2tXYbYWKXcO6KBZ8LWS&#10;ZGlp1lyNG6iSST7khjpVIwAf2oxeJzmV2NWVdQXyfXWUO4NvS+CKOSqjkw1ft6sx1W6pG2moosgR&#10;GQ4K1Ijc6lBX3iwdture73/dI9LWe4WywzR1ciJldnWZCzEUAZtSBAHQsGJIQrF3u5y8OR+TNyls&#10;7Pwluiq1Vu5Scs51a6ivlw619OnDu6Hc/ckCYip/uB8m8DDsPsyhfO1VRQbczuG3JBvfam+ttUQh&#10;mhrcfia+KYVlLLDeroJZoyyMEYlX7I21tDHfMb4+Yzb214tu08+O7F3XU0VHTQ1MseXmwRoBU19f&#10;P5qnyVSZGQGUOFDaUKtrBjlzYt3uo/Zjnj6q6W5vVEEUMj9iIiyozlUAxpUcK5rnpN927mLcLzlX&#10;mJb2QXE8WgB6qupA3GgUAEcMAdWT7x3T2tR/yuflzkN39jUu+8pha7rnbO2t15GCLB4eXD4/f+za&#10;Kqp6LC0SPHQUlFiKhrWHllI5CBNRM/kqrF0ORkpa+GpiqstQV2bhiKqtNXZHG6KIwQxU/jL1kdPX&#10;anBJMiHV/YHvEnl3ep7bdt2tbOJF0wvo1VYBT3s7fDqDlOApwFSaCmbG3bhJFs0T2cmhGWtD3EE8&#10;c46o+6nh3zu7GzVGysztmfbvU27ttdQZKpgkrm3BtHY2/mk3nU7ly+Wz0tfTz7ezGS2e9JQPFDDH&#10;RVJswPm9p/P7bNRj8fkZooIK+nzGLrqTIxMYKnGxyv8AbeCn4Zo3czjyEctGD+AfZ3v+z2XMOz2M&#10;qOGvgCpqMEsVAIBqKKWAoQRpZgQaildvh3HcGP6xJJ4hc/nkdGM6y7twR3du3Y9BVZXdG0a7rHf2&#10;3N17GyGMoNwYje9dimo8uM5XSk01HkkxsNC0cMLJ49dRZQHZHRDfZZ6tpKyozh2tTrUVqQ4zKJU1&#10;4xm5a8SyTUlNnduCEfwPKUs1KmjJUtQ8ZZh5KVrBhGX9Ud85ftT+vrsgKkAEl2Zho0jUCGBXOeGa&#10;FQUYYfuuGxtjLeBnpxrRafOvcfyp+eOhQj3Ft7rbecuL61wXdW8sBg9n0mezPX7Yva9XvnqHbVYk&#10;GPz0nV/bddX1Vbvrr/IYzK1H3GzNwY165wl6LOUQhaCpk7yxUucx8GQ3FRwYafa2ZxdLmDOUgpMh&#10;Dl45KfG5aHJiaCmqVWSN4HdVRnSUagLcpNj3xDcrbXLq9jHqcBm0lSCFZWodRU6qAUQqCxqaqVAU&#10;++2trcyx281Ueo01r+w6cdR/ix2htzqLf+V2R1VvWu7H2h3l1jvjefWQaRa3cnVWd6+yFDXb86sy&#10;e0HoK7N0NNmqDNxZKhjqal/sqnFSxxyy/cq0KETw7k3K2Owki1uBeWOLN5SlphT0WHo4l01Ky5mt&#10;o5fvKyTgUcdNCy+a2uXRdTNPN024cwRWsXK5Z2MIRgiqV4Ad7OpKoAaAqGIGpu8jSXrzmSDclVIm&#10;ImXAz5qVP8Py6Onm94VvW3T824svjq4dtY6jqn2Fs2uqhkMxuveFfGTt959l4TN0EmJ2nSz1Hmzt&#10;XkK0Sx46OQU9OZ9Do21kBxZ3HjdqbTix2EyWVasgq8hXzz5rJVwRIoMtn56p6tqt7Iy0sEJhp6cs&#10;dMep9SP7Hs9zsnL023b3ZQNJOiBnGtfxHLIXcmpoECuvdRjjAv8AutN0aCbcYzIB+VP95p0oerMH&#10;VVsOxOwe7+yoNx9yQ7Yipdx4faGMFD1/tLFM1VNk9ndX0OoNhsNG1VDUZSoqjVVuQ8CiScxxGGVU&#10;borqXI7gps4K6mpatcPSwZsz0Lvk56OngcVFFjlSbx08MtWsBFiLkeq49nnt5HsPL9xNFtUccIGF&#10;BMjM0WaEl3fu8Rh+WOjeCyax/QhX9I/y6Qfxt2FWdZ9YZbq6Xa71W3k7F3PV9anbmcV9v0tVnq+m&#10;rsZm91S19G81fl6eNaoyAr4Yhp8aqST7TdLXZHJxvK9GK7GS19PSUGOqqcVtJCsxZREwlZqylk8O&#10;ty0cyWZR7EvMW5XtjNFebFe+FK06gtQMTUGuMUr54HTVxbyKDoGa9DxuLC7U2tW2hzh23vaHb+Uy&#10;24dz4St/guZyEtJDHoqykMS4TMQmreKmAqaOb/PXHI9qfLY6CKtnpKnH1dZS1i0C1M+LytZSBJCz&#10;NFS0tPVQ5KGlhjeMKxSxJa5vYey6e55htfpZ57x51uJFQjSigaqkHA8iBn59F5LWqGe8CmJsAGgy&#10;PnSv86dA1sjdGer9r0Wbw+7MNi83jqrOQ4nH7z2fis7PNTGFkrM3kq7b+U2VW1lbXUs0q6ZnZAgO&#10;kXPv0eFxOQyFaldE+M/hFMs0GSiFBl6xFkhnWWan/wAhwdJSVUMAYeRxODq9S3swGibxv1pAbdNp&#10;LahhhKFocV1ExvwwQKZ88dRvzBv6X8v9XxZtJFKaU1UAAIPkAxqP6Q6fKrfPaeztnYCt2zHh961W&#10;7M59jLtqsqc/sDE/xGmq6Ro4K+WTM9lZTJ46sq5ovHTU74zxAFll/stHG3sJHDl8gw3dl0ir8bU5&#10;E1FbgcdS5SCGUGMVz4vbprpKWUEmVEkDmNWAPJ9qr1d0ubBbC83aIW8lvItGQu6ko1AjKUUUalCY&#10;yDwIIqCRx8p7Z7f32238losLTSaQKNxKs3FpH9PQfb0+Z3sXuvdcm1NqPn+leucnnNob5ocMmI2j&#10;vDe+5NpZWqxyRff7Un3J2FjcAchi6kJJBLW0csPnVQym9vZSe8erM31zvvE95dVYCor63Amprqna&#10;VHXVsdK9NWRxx1OIzhesp5n27VQM01DLIZHpq+CIssiMyHFbefbS95U32x5l2ncJZUtu5pJAoMzU&#10;Z3UlGVSFQNhY00+YetVHNlv0l9dJOE/TV6kjFQAeJz0ZH4zdxYXuXp+T42d+7yrMzub+HJhNuds5&#10;XH7ZxmW7AZ4MmkmQxNPQY2u28N/YF4LV0NNRwR/aS61UKkhYxfTuD2L2js+TtDazrU5St8VfVLWm&#10;AV9FmKYSGbGZanjSNFqKSZjEgsCEkLAjn3kLy37pWu6bZZbeLiOXxFIdBQMCeAqEUj9p6lSTmDbL&#10;qzis4WpcSkAUIqD8u3oqnyT+VfYHQnZO0vj92Li/4PtTKxS7Ujlx1NVTmv27KIqeDcGHrkVfFEUY&#10;PKZNcZceMxBX9jpsSmipNw5cPjVx+TzeOp3yufmpYEkSfCF5qGnljkE8f2VJ5XkAtza359ke97xa&#10;wtPfXUTShMKimmofw1ARq/PX1jt7q7Xc7pZxSbrIJbSCTtU9jHiPij0nh0UX5G55KXYu1d34DcDb&#10;tw+y9x5Gk211thsvVip3Nht8wfwrK5NMhC9BVf3lyIVKTVJKywRTP408hQqNm06nGtuHdJj+2mro&#10;XxyVeUpI18lfLNFUBhIlkEc4YKSwYxniyi3vGn3Kut53Padmtdphe22x2kLQyBCsZSOSZlagDFVS&#10;NtLMSdTDoH8r2O3CyitbiGtlG2pNJaoOpfPV86fZ1Sb86Y+1D0h8dvto9w4HZe7Mf2CtB1tuxo54&#10;NljERwZqMULQCIT0bUdDUfaNVI1SkmoPIdYIESXFSpQV0sDO1RUKWSbSr/av+sSwiVgDKEVhZhp/&#10;P+Bh3YeZFn5j5fs7lljs7diJPDIVpMFdMmlArCrDBqOjLmzfoo4YVurTxLNAU0lqBV0tkUyD8616&#10;rb6v3rHmOwNkUmXp8DisXg6nGU1bjqJ8hjju+lWb7EbdydTRmqZqarSteSokMc0lktGUYhgm6PL5&#10;agzO3IpdvDcOLmSeDJZd6kU1Xjkp4ZKqmq6mGBF+9lnq4EgAXQP3b29PMyc48uWd7BJY2W8XUMF5&#10;IxBZl8OEmN8gMKGPRrBRTG9SCsgpQwVfb3ue17fuUHIN2LOKQlXgREkEqsQGIeUMyYJqR5VHmerT&#10;tz9IdC9lbZ7ZyHYHcWT6y3yuZxeR692fNTVDbMqq2uIx9Vg8CzzTrjsdjsbUSVlR5JpWjjpyIisk&#10;gZWfsnYMOV27u6vimraLM4XZOZnwW49tPU0mVpslmaijotGao5vuaPPR08c5JTSuuFXAHkKOkkcn&#10;czPHdbHsllNbjYZr2ON0uY/GjpbwyzRTQAEeGwkjDozMw1AEjAriFNzTvdjzHD++b92/UIHirGBG&#10;cjtKKpIatDWpqVPwhlNw/wAPe28CuN6j2/sPH7Ti2n2D39tHBb02L274t+bLqds9XbQ3Zu6l3J1J&#10;9nUYSXYOTbJYNJ4pqgzJT1awzMXWNo3ra+VHUm2t2bUzG7qrDw7r3hl8tt3Ze29x9Xu21KPKV2Do&#10;qyvyeD3Pt2ukraeSoEMDM8svpFi6lXVfeYnsTztuux77ZctQXA2vZo7aW7ngu1FzcKkskapcpcAK&#10;EUk6SgVnIcAGlepO5Q3RrNnt7fXDKFeSSJ28Q6WIo9dIqlfhWvaTmpoRcZ8QexcxhN7bf6rosxun&#10;aW2MF17vftTsTr7uySt392PTU+e3BhMds7PbI7LxtRj8Cm3KM1Msc1HNR1c7RVCJGFN3AZ7a2BVZ&#10;rbtWtLDufZ+4di1myxT4bIV1ZncTLK2dx9FkoC8kdTUGCpx1RMWELjhdINm1Ke+7XNG8bTsl1c7D&#10;uNtPJcl3E0cccUhVSGypRwQQKCqhiSDqxQxlzv7m/wBUbtp7a3lV5i+pg0dG7WIpqjfTn5V9PXqx&#10;allWealjSbC5LGbgTLy1FZBTCgyIoJaORoWM/mKSTCqWNTqgS5YMNJUK2f5CfGrdfxw3R152/Nh4&#10;8qmN3vtXO1tLX0UFVi8zj4q6EZWkyOHqIshA+Ny2Iqp6UmoYaJJUkUa0Ujkd7uPLzdebfM+4iHd5&#10;b0DwmAlMnHVkKoVX/DXGoAcCegPyD707fzjvl5a3d6sEE9u8UiM3eVodR1CMHhmi6TXgQaHpB/x/&#10;Y/yL6o7C2RsffWXoqTO7V3Tsebem0J58bm9p5DM4ivwa5PCVrojU24cBLU/dQG06JJCC1xwRx607&#10;KyPV3VWR7k+OOy9xdl9VruOvqexOmd91xq949W7grp44ZMpsmu25BjMi+0a2KeWJ6arWtLq6ugHj&#10;9hTkjmnffbnc/wB175uDjlxUctDRI2DkEho2ImqVYAUZDk9pUVqh97/ZDlb3e/dPizQQToWSFkDs&#10;JIVUsfFJZSrNpDKw0hdJBqSCCR9Y9/bt6478yXxi+YG69t9f9m123KLK9O9+7BxJ2PsTvjZOBo5m&#10;rMBuCm7AznYFPiuydpQJHPMpqvHVgymAxKGglbO76qgwXV+f737p2Uc/8gPlps/dnXWK2tR5Gajp&#10;elepKvbWUmpKuix1XQ1ss9bia6GmWsaZ/OxkAiljuQzG1crx+53OG3bpDbmB7i6ja5fV4xjtFapN&#10;WEahhhXZEDANVaEdLPbXle+5Aaw5I2Ai05e2yUTPI4LfUThh4lKOSFZNRQMWQAElXNB1J2X2jm/l&#10;V8msj111Tv2aPo74m7hwmc35vyjemqKztztY1Oj+6WZqtuHCYqv23S4c1tYHohH5sjS0skwenjlp&#10;KgsfQ+H25kNu7o2emSxc2NqMtt6vFaY2hg8FFXU9YMdMssci0cWUam8EzHy3VyRYge+ovt7sNls2&#10;0XEHKMrwLGUAkjUSHScsAkuqpZFfFccRkDqYr67vb6/gube50XxalQA1a/I46sZ3jUVeK+z3AIqq&#10;reghyEbUVEqA+GellE9W0blp6p6Wm1OiJLEXYW9q7PdfZ7NbOyu7dlYiBsRgplj3D15TNDmqimxT&#10;yGmSo2tnKIxZiq/dkViJ49SRg2v7yOtucNn2DcYLHmncdH6RZb0qYwWVCxFzAQ6UNO0R6anjjHUp&#10;XO7Tcr2mzSb5ALvxplRSSIKalZjlUZe3TioNfl0ENL3Htjb++8ZsLeeRjx0+ZxtRkcPvOsqKnE0t&#10;ZU46B5slQZymrqePBYiqip2IRxLIk/ICq1j7Hz4XdX/JXq/sJtz0Lvs748bmpMnV7/2D2HLU1uRg&#10;yIxlXJSbl2DXRVaSYFVrTH9yKkyxSU5f9tJAkiYS/fO9wfY7nTlH90WNxb7p7pQXEaQXlm7jQPFQ&#10;vFcIR4UqMoKaVTtlMbimk9SvZ2fL3PFs6x7Yf3kFoH1PqUVDCgBQDC0BIKkVx1rWfz6PkV/Lr7U2&#10;L/dbEbrqOw/m5tzIY/E9UZ3qLC4/OUaVs+dxtG20Oznn8lFuPEZKiklWnp6aOpqfu1i8LRDUGOt1&#10;18rugu3t3NtXam+cVm6jCZgGfF0s1XS1ucqsVUiZI8YamOE1scjwkjwvYlRf0agcdOXPu+8z8qJF&#10;zjcOV3iVAJI6CNbeErSUkgsvwEhqqdYJAMZOoEvvDZ+4a8n7js1rLKbL6VyP04/0zoIDEmpJpUem&#10;eFadVgdafyofkj8VtvYD5BdldZrisjvGKmo6isyrL/B+r9n7wx1TQ7trdzrQOUo66l29Wz+R2iqE&#10;giZvEYpQkiGpzWZo2xVTmK+khpBKjz+J1MNTS0zOgMMhNTWOksfF7S6Xa10tf2BeZ7u837mDYuR+&#10;Vt5kaUPoNACF0/EXqKMY1q9TgFQRWnWP/sHyNvdzvEcl4uuSSmWC0PmaLGY6YB8/28OiofKfM0WX&#10;7F2f0P0ZuPOZKi++xmApqDEV/wDHcRncxVaqemzlDU12AxRr6KmqJBMn3FLLLEUASa51ivSuqc9v&#10;yry2QymLoMZla2unpduipCV4ocOswjQI1o1o6uaAk3W2r6G499AOR9jtOQth2rZ4Ll3t4U1zEEhp&#10;XIqWkrWorkhaBTSg66q7Ts2z7BZWcku2o10qhqguoDLkEjUwwc9bEPTmyOufht1915sra+4tyb02&#10;hsTBxbh7VrMD91tyfeXYdTjZZK7JS0rz1NTnsU1a3jMDSmGljZnjS4A9wKOnyOIFLSNXUWUL0U9I&#10;+341WnWaZlMc8tTICWjmWMsU0259i55rfcpJrhY3gUSAiX4iM1AFfLy/z9Dyw5i2qcJaR2wF2446&#10;jT/jvQpZXJbM7L/je4v7t7l2OKLc2Fz1P23POmTyMWJhqVyWMo8XTrSRQSU1PX08KyeXUpS6uCCf&#10;Zdt+blzdBvjcEVHTNR7fxVBVZXddYyvVskVFSSyY3FYl6aSnMEi1eh5NWpnRCC3uTdksduPLdjc3&#10;twpvZJFWABtONVZZZKq+oaAwAFKE46OdyifbhB9Za/plTR9VM8R9vVjHROz9t13THWNblcjR57c+&#10;WaPF7SFdEuMfKSZWojXcGWzdJMZ6WWeXFebwNGqRI7BVjuQQPHx0fCbmwFHunN4rJZWGfIPLDLuq&#10;hx2LizEVYSBQvhollpp4YJdLUsnk1u6gsFFx7gD3h3Z57W62vZd0S0aX9PSp8XTp+F/1FJ7xUFe2&#10;lfiPUPe4PL+879yputlLM0ltPHqjolNCg6hQh1LUA8+qm/5ovZXY+yN01fWXVfZmO2PM2C8lXiNi&#10;VGY3DubYr7YqKfIR7nl3dDNFkcc2UpqWSOtgaGFKelklAeZ9AJnsJujKSZ/K7gyOCqMe8J/hqUcm&#10;ZkkxVZTmRUjqqeiSgVoJwoC2MhQKTwfcJbjt2288cnycq7rHpjmjelApkqiltbNVDpqtewahgVHH&#10;rC7lL7uHPOx7pa3uyb08cSPqLG1QtWtSMzkfnSvRLfktujoHtL447J+OmI3Hit+5DP4FN3DcMGFo&#10;aTdO281Q42evZ8vlmrMcaymSujEhEUKyVDKEbxhjIqd7n+WnR3ReFyGW7J3PQbcnpab7uDFRO2R3&#10;JlqmaxxtDhMLAvnqZ66cqqvI8USMRrYLc+8Ftz9u5eXb+O6m3oz2XiqgiKBToYEOJNLHSR+Ad4kN&#10;FZlBJ6y3tLrmApa7JuB8S7UfGAATQcaLw6pm+N/8on5RfJ2qxc/SW2szuzam6dwnEvuDISpgdhYb&#10;F007R7kqd67inGUqaeajjBpoo6KiqzNJMDrQA+9Wruf5zdtdk7tqN/1eYoYq+gy8020sfuHA0e6c&#10;Vt2NFnTH5fE7ayCVONwebxtO3lScSVUgmVSxdbqy+DeZtjE39VXjtpfNURG15GT4qSAkGhDVqpGK&#10;8ep42a0YWlJV76H9vX0U/jd8Cfi98Yemoulup+q8TtHB1+Hho94ZHDZDJY/d256yWCNa+XN75xc+&#10;O3TkY5qgFlX7pIYhbxxoOPaA2ptLM7qfdW/+2cruTcu96/B1GZ2hVZPJfxfOVVfSp9xAHOSiqcTg&#10;qaLTqWKONqZQtjEQLeyWwuN9k3K43DmO5eStSGcLqJNRgoFGK/wnHRja2kcUhZwP5dGn2/tvB7Kx&#10;eO27srbWC29tymeUR47B0NJhKGjBicvNFj6Gljp6iSonVQxsjHUXZmIsUXBN/GMtVmjxAzNPtmgq&#10;KuTHUlbVyUddUSoRUx7gzqyUslVO7nSVp1polv6QOPYhs0hNwtwK6QQSfkM9H9gIrHVKaUGelY4U&#10;wsxADmN7EHQ1ypBs4VmQn+tjb2v8LlsoIMZnKl5K3ObmSv2btzZOy6ZKXHVWcycEtBh6Kold5JGW&#10;GslRywWQkp62Iufb9xawbnfxCJSW9fPpBul1ayfrRNWT06b6yeGipaipq6yKkpqSL7quragiOGGn&#10;p/8AKKuaR3bTHCkMbFmYhUHJBA9wN3bJqsfL1v1rn9zRxY9ZqSkqsRhYlqhHXB1qKuapkM60geN4&#10;yHJjYt+X9iO/uWtgLd4C0Hyf/Y6DDblIsiWC3Iwcmmf29SKOWmqL1FPCqvIigylAGdBYpdxyyW+n&#10;49vJ2tLm+od5V+0qGphxWzsrQYSthWp/iOTyNNkYpIaOqrYzAsLS1ORMTgFmRR9b/X2/tu3HdIZp&#10;LewYxqVFa18x8x0Y+OywvJrBYGg+Y9adNc2eoaXPY/Ayy2yOVgqqilj1qkciUbAz+NW9bSxQhmsv&#10;BAJPuXQfHzOZOHH09fNi8jTbl2tv7cdRVYmFqaLD7vptmZ3dO0cRVLNLUCU52ux0dMkYALGXSGUk&#10;e5I2PkGW3vYpbSBhNN2lcsZCO9YhVtK6yoWoHn0oltq2svh3AVmhatBU5HDOP5dJjce+hh/GtNia&#10;+vrBuLbmGenTxKDQZrc+L29k8+NTamxO3I8i1VUNqU+KFjYj2dv4h/w7cXXXX2wa7bW1tw5zpPtv&#10;bVZtfE7igqMlg98bO3tmafA5nC1WMaehWprosfl3aBSzwRVKJKY5FQxsOtNrtFhb8s7kp2W5Wc6J&#10;HpK0iSHQzJqBQNHqxqVhUVKsAVOKvuLIvLhnuCDHPKKiUENp0gsXKkUwAaDoj3yo69y+K3F3Puf+&#10;/e8Oveuu7/jzv3bG+d9bQq1oMv1jn9j7Gy2XxHYGOyssdVHjBj9v4ioiEn28khnlXSUJ1C+WsoMJ&#10;tbFZbcO5sjFhts7dohmpqNpv4bi8HQYcLWzTS/wwUshgoYIC4jjaMWSxDC4JVfb/ALtZbvtezcvJ&#10;NdSXM6xRSUQMzyArEADVX0sQWLERlQRSh6M+XOQt190OW7LYIN2Vt8ZiJWEPieLE4KhWTxIwooak&#10;ggjrTFr/AJNbkqey9jdadCdS5Te3Ym/cxU7Exm8RDHvXsHfWe3NT1GIxkNL/AH6/j+NmnyGXqovu&#10;a7IiqjgpWklEgZVcEW7f+e+2cZPT4HoOiwS09KrSneefxdbX4MRxMJ5KbEbbx9fgKzJVNSsZVZJa&#10;uCNJSLowv7n/ANqfudc8c52t5zB7v7kI7iRlUWAh0rKGUpHK88cqFFFQzCONDSoJJ7us8PYv7ob8&#10;sbBH+9UkNw1RqZXBYBTQkCf9o0jTwBp1bv8AEf8AkDdu985DL9wfzSu2Ny5+s3TGtVF0dtGupaeq&#10;gqqdPtcVW7q39VUNZNEtPQyFGx+MpKNopCP8qkjVkcJq75xZremc2ViMl170vm94zZvbVP8A3jyu&#10;283lf4Mr5OjfLrjcG+TmrpaxqASyUrRV0aQ1CpqMig3WP9zODlK83DbuX/ce4j2Bi1bPwEDBCC8o&#10;FyX1BGAIRqVWo1ahUEWbh93fb7PdDdtHIItXlj9lXP8Ah6OLgf8AhP30309h94UfWHzB+cuxetMp&#10;jdwVm4uuNudy7D2hjM5OtNUT0SSbkoOqI5MNRoqiOoqJYqiXwljrC3Uojcvc3YG4MHvKftTeU1I2&#10;Oq6Lc+3+odgR0fWmPO2cVOnnpd3zYo5vdVTUVjAM2Kosz9xV/wCaNRThiyyNyt7Ke3HLb2lrtXLV&#10;qImlSWS5ka5kuEdBUvbGSZ1R4z3HSAmoU0OpKmQdl9vuW7GNWO2KWw/xSagFWpBDSP8ADxYKRUjT&#10;wOro0vVX8vf439Y7u27L1l1QmazdNSQ4DL/Inuvc+7u8+yKHPUqLLJk+toOysjmtoYfcGJeAzLlo&#10;sZS0NLXRo60NTGPGwe5jdmNr9mbUyfZEFRLvBd3ZjcuP6xq8HQvsA4nZklRicPT7k23QmNKnbODX&#10;x1c9AlUkkwg9VXI3rMg7by4Nyv25dlTwrZwVQ175FnFQWRgwGlTrpqw4C0YVUmkfKG2380cc1s0K&#10;O1QtdZoPUEEAU9OBx3DibfbHW2OO5d87M2xQT4DY8mz5MLN2Ed352s39U5bsiNK/K12LmzIrPsMt&#10;HFPJ9rWFytLNpVacx3T2U3ePYuT3VuDO5/JZ+aWty2UrcgwhMkMEZqpXk8cUEDJFEqBrKoFlHA95&#10;O8sfuHYNiTa7WSKqKFHaSwAFAKMWIp6VPUlW+37JtEPh28iDyoNVB8sHo1G0No4DY21sDs7bdCtD&#10;gNt4uiw+JozLPVGChoIUhpo3qKuWoqah0RBd5HdyeST7SMuUWeCQDIzOsimRkcTvH5L3DlWl0s4P&#10;5I+vs+/eCAePZ7iVlCecYNMgYx0YSvYtEAlwdNPIEj+ZPSlsPrYXBJBsOCfqf9c+2qGppnnK1uTq&#10;xG8g80gifyab+po9EiF2C/QE2J9l77vqaSK4v3kQse0LpNfLSQRQeRz+R6LESyRv1LpwajIFOuLh&#10;gpKAEgGwP0P+H+39q3KLtlKmP+Abqz9VE2hnTI42Whn0m3lvHT5GoVpGuQCLXH9PbFrczXUiz3E5&#10;t7kjKklwVB4ABEoaeeft6M2O2F0A3OUPTFdX86EdRAZHhYzKpZyV0AAAnkAEm/pH5uCLfg+xO2fP&#10;uLIdd72oduVGdm3VgOw+r9+4Cqxrj7eXJQ53D7cpp0myETwGtx1bVrNeSQUypGTJGwB9w9z9Y2J5&#10;jt5buEPBMEiIUPrjRKSO2ZNDrpU1XQSfLPQZ3NrJJ70vA0s8kkGkqz4CldRXNK4rQghjxUjHQIb1&#10;g2zj+xdt5HcuNpK6Leey907AyOukqZxBhqXH1m8sjFXMcl4JMTWRYtohFHQy1DTMLSBLoWTN0WHn&#10;gy9V2dkcrtnsCN8zVmu2zlaPMrmsxWzS1FOub2RS0NLhaSCGRx5anHZOkEig2g5t71YHebK4gu9m&#10;JayeIFXV3JNKA6kcHUI/jOUaQrSq1p1aUSI6TtOioysF0ux1mhokkYWg0HJZGjZqU8+lnhKqqFJg&#10;5NqJT5XbFRQ4o0v375OkqIqNnghWrXJ1zVFbVTwUbGQwVFOJJ3FjLHfhJLsvddaJqTC5fBbnp4lA&#10;SHB56qSCTykNE1PT5eDHJERIQ0ihiuq/Hsevvm/i0+t3CxkhhlSlVoGYgUFFCMVrwpXhjq0bylg8&#10;pjKD0LgfKmpjTpUQZaM0Yq66CroI3kkR462BIZyyOQP2Kc1ZMMn1BLk2/HuLhtl72pspQ1aU1Fty&#10;ahl/iAy2XzkENDRtjyaxaiRIDX1EreSEeJRE4drA/W/tqx5hvXuo7aXZppxOVjZPEIZ0NAQMArqH&#10;z889IbqOKWCFbazLVUkAyMEA+z4m+VTnqdNWU/iKqslSsxKOiwagwfhgyHwg3B592A7KbaW++lc7&#10;U5fMUcCx4ilyeejmqKpZNp1yUaVeOytbR0VNjpslVPpSV6VZGWRzpBF/YP3Td9w2nnCzews5A6uV&#10;QFBWRJPiiqXYIqqSPEA1BRXj1jpzRy9vM+9JPtgKw0BYFCaVz5tX/L0VPf8AuXcuD7V22MLgMohS&#10;qSlo53xcc53bFUp5X21TZBq6eHDU6SHTJWNTSPHCp4J59kaTM7nwNRtiDbmUqa2pw+Kx9RFU4mhi&#10;osbDkoaRPuKPwyQWyEUNminaaM/cgEMNLEe5vv2h3UbgzbOVSeZ9Wtw5kFSVBY5VWwQY9JT8JqK9&#10;TDy5y/Adslg3axaa0uY9BXKKcUYEhtQH+l0k+vRoJaCnylFWY7IUpanqXqKaSJppklkhYupcVkUi&#10;VMErj1xtEyNGbaSCPaT3Dm977jztbmKimyE2QyU2mOHGFcfQwSK+iHH0NLHGI6WjpkASMKFVFAAA&#10;HsJRfvnZIlh2+wkNpSlao3xZNdYZia8WJq3E56EttFabHZRbbtdm6WUQoI1lcItOCjVrZgB5sa9S&#10;MPiaLD0kVBQU5hpaVVSHVJNUSSDTYTT1NTJLVVVVIpvLLI7SSOSWYk+81Bi+0J/LU0uMzlOaeV5v&#10;uv4zqelracFkaHUGYzKVsv5P0v7X7bfSW0pt7ux0RSgatbLISCakKChArwocdItx5glltLqKeCRU&#10;8Ns+MTQ0PHtz1PlMTERyBShuCGAIIANwQVK6D+fp7NV3NQbyxO3NgUG26cPT1MmXzgrMJm5pzTiS&#10;WoU01ZVGlSsrJKst9yfMznUbhifZFytd2F1u2938qapECQlZgEQgKDrVKOuKaBo0inyx0COQ95Tc&#10;L69UWlRG5CnXQUp6aM9BJsHNYnNbr3yKXHZTH1OEqcNi66bJQfaU2RMuIgq4pMfAlRNSEUIPgYxK&#10;ltNmBNz7LRVL2rBJS46c18c6S/5BSz5NTIksZtZmemjXkD1g3VuSQfYgvV3J/FvdtEHhMKMVCMQP&#10;tMfl5enUl7dfzXFvJceABJEmofqUrpzk6P29C8ojW5jRBqOpyqhdRH5Nram94Zf9MeioZzl4Ip3C&#10;s8VdC0Ero2lVifxjwlQLDTa3sgjXfJ5NMVzEGHqkdf8Aq30uG9biyeII9P8ApXr/AIU67BjBuEAP&#10;9Qqg8/Xn/H21VNH2pBFIamDKs0L6WE8qSFNZ1C2syPwD/X2viud/t46wOrfkv/QPWxvW+QJpExJ/&#10;2v8Am65qQRYfQcW/oP6W/p7YhUb1ns0ksjtoLeNwhkIPJ5ZDZh7UQ33NcoXwrlA1OARKj5ZXp6Lc&#10;eYZQZPqT/L/N13Yf0H9Pp7VFHL2ckKVFLLIF1iKPVHRsyxn8l5IV02/xv7faHfGik+pnjE2rIYZ+&#10;3tAA/Y32dXbfOYVz9WNP+1/6APXjbkem5+t7G/8Arj8+3CFOyqqqip2rlpVlRiKuVKMQKzXuXnip&#10;SLh+Pah7feI5HCXMdKVoM/4Vz+wdO/1k32qoL4KSOICn/nwddf4FlP8Arj/jfvJU7W3opJrM3SKm&#10;oFZEqwVIY3MoK0y8Am9vd4ZN9mUxm4Ck8CFUn/jo6e/ee4SUa43hvlmn+BeutSiwLLzwB9P+JPuu&#10;L55Rbjo890V99XQ5CUVu6pcQZGY0msV2zLM7RCJxDNIqatJBAHBv75If3pSXsW4exH1MgklA3alV&#10;Cioba+NKVritT9nWHX3rbm4u7v2+SW6WXSbsD5VNpxwONB1iqY1lpqmKR3CyQSxu0aoZFV42VigZ&#10;ZFLgG4BUi/4Psxn8nDZddu3H/I+Sg6rm7GfFS9VVFTW0O/c115ldu0hoe1JAMfmdq0027KmavyEN&#10;PMtLRsvmmoowwY6Lc9fau92yw2jm+6vuUra/ula0MNw9yLea0cNNm3OlndpTpDKgb4QSpGRCftpZ&#10;wT7fzRePbrJcW4hZOOoGk3wnUtKkAHPmMUBIJH8z+wdu7Hj69p8z3tj+ka7Py52kw9XX7Do+wIsu&#10;YcjtF8202JzdZBtinxsO2nrKGsqa9HjpaTJyT64hEz+7lsX3B3Dumeg2T1Phdn1W4a/btRX5jJdn&#10;7m3Hk9sYOLGZiDHb6/juHpsX1zuvJ7u23UUUcdVQRY/IVtLU5GE1FRAtTU1DzVt/Onul9RuO28nX&#10;NnIksXiM9yyM8BUAuocQxSysrqHZUhfwyA7sCNRl473uT2tg+zwom7yoNRkAVA4qtCS3cRT4VqAa&#10;EkVAJYd1bC6e2li6feO8MtuuHJ4Dd+N2/tCv6h2XtjbWUzlLkcfNWbBoafK53P8AZOKodqbgx1eX&#10;oskmUwWGqjjFgSCOOmoqOnCGb+9XXWPyG0U+S23dw7pzuUgO4d2b1xu39j9X4bMUNLHPTVe29p1G&#10;zKzPblfE12HSeprFyLUUFQs1RV5mOshkjNLC59yOc91kbefePb22TZ2guDud3cW8caqi+JNHBb3M&#10;StRZUg0zaEVmBKTZNUwu0gtZLHd94W63EzrJJKwKpGAGqiJQl6GhqppX8Ypp6GnEVm1uxJ4c9uv4&#10;6bsxuS2elfksbiaaufce9ocRm3r4K8tV4femPixtDmKSuraelwlQqVVRTTeKkoJaOUBkVH/o5zFf&#10;UYvr3Jy7nrt646afIbwo8jkc1sLc2EyO6En3JvSl6qwu3sbQbxSszOTqqKAVmQXbVDjqd0jqHrab&#10;7Z3+YtyfmnmW15viu7vcdld5FvNyurKdrSSKAIkb28VmfBlbUhTwZYWDgAMtBmimy3K7im2hvEQq&#10;S0ncEKg9x08HJpRQTQUw3GonyJuqqxmKyeYiw2Iw2FnpkoMDNjKXF7l23k8LS1S4zbmd37ndw5yt&#10;pqX7SjonhnpKBsxVVskc4YUkxsv6qXaXVu0jjepM5Xb0wnX2Nqk3NsLdOwK04fcETYmOKHLLnM53&#10;f1n1Jtf7OWTyVBmx8lRd9C0ZjXxuogtbHdty2k8mbFebnZm7EM9hJFdWEt12MQPDtvA21ozxTxNb&#10;6wtaPSr26v8Au+GA7REXpigRs4r8VViWgGagkk4Ap0F81V2Nv/eGAl3f19gNj0+6MhEmN33sDsja&#10;2T3fS02Ey0WSr8WyRdH7g3dSy5aBWTTTZQoYvUKqin0yRpOPq/u7ubbOJyHYtXs7rLq/di16U+L6&#10;pg292pvJ2o5KuA7bptwSwHbe18zSZWll8dNhsFuOSiro4pfJHPRwvEae7N3zRzZtmzWlnyjZcs+3&#10;Vv4scdntsdruE3ixBkkW9McgDFGBBSPW8EwWSRQUqCUWnMHMlibt72GDbSSCI6SMKHSQzUAUg4pR&#10;s/iFOltnO6Nibbrt2YLZOMyGS3r140CZHFbqymb2gEjkixlYd31FXmJKWhy1O9NKkk1ZncnikqqZ&#10;pY0qhFUzNKZTrDqygxmG3LmNtxdjbmy0r0WM/iXd+8ewM3vhTjpKXH0sM25d5bmOcx9LiKWtNTRN&#10;SthaOsiLwmSl5Psq9peU/bTcdjv9mtNvbb90Q6hdzGOcMaVUFCI5LRdVO5I8moqSD0LuWOU9rttr&#10;3AbWXS+MdC87E1I4E1YkAVPw0X8+gC3J2TjYG2vt3I1e3dq1c8VXl66q6zxO1ZNt1VQI89ksrkKL&#10;bcGO3diM7LuKroKyhq6SGfdU1DWBJhDUEvIpCI+o91bh7Ag3pU0Xx7w3dGbrUpMvurZHYO+stgsO&#10;mNo8FkMdt/c29+xu1VxGSzWQ2Jk4quelp6fM1BpIEeCIU/qWJbrkLfoN8lQTbFc7k6mR7qO7lIRE&#10;p2AXTpU6SpLprmWnbmlIlvNqlknuIL6Hbnvy9DKrGgyvxF2qSVPkDToz2A7GxezcDAlQ3eOS2vt+&#10;jNRRJJ1RhanOb1gyc9dT/aUnW/WnV0O6cZR4utoxEJ3xmFpy1UDLNKSPZt+i+p90Y59xSbm3lid3&#10;U9RX1NZgZtt5yh3fUU+MjijQrWVlFjMflYcRLU40vTmKoyiKWVpXgLeNBzyLY73NETf7nbNZxXCg&#10;Be/IbBHhBpmqRgsujVTVivSbcLCdLIxarNXiIZCkgJJFSOFDWtMGv+HpNds98YaipcKKTbuYwa5C&#10;SjpIqrf9FV7KpZpchSRq1BjoM3SnCvuanXKATUNc2NqpozJ9v5hHpA37trO0Nzbqxuz9hZvN7dn2&#10;ZFgdzbi/j2KpJdg7621Vz4mfI/3eztDNks/hdxRqVSrp5qWKnqG5WNVAqC/ue5+4O682XG17BzLf&#10;2i27dyzODastF1FFSrdykk47SCcGp6lzlXcjzLt1jc7UklpewVidmIKyMlAwABJBxxIAzg8eix7d&#10;xfVm2MLWdm7t2tgquPftdmuvdp5XG11X/fPbm48b/eyHHYrcdC8+LwmSw2LeOqjoKoz1NXTxIYWk&#10;cyGOMRxSZqqlxFHmajbtPu+WnyWOpZtj1U+ahgTHilWauqky1DilzlNSLm6TxRtjKpoKudYUn1Bz&#10;OOrXbd9Sz3TdpL5FhicWtw9tpkETjSFkrMVaQnWMxBmViCSrUqMdztpd2j29zchb2FNJWhGpTxar&#10;AAn865+zpF0e49vyY7dWWxWK35hNk4/+H5/N4Lt+GPazVsObqq445tpV+KmyUe2amt/uhXvkKiPN&#10;0NJ9lEaiqoHgkjNOt58VgIdkUke/NwRVT7ezUtVg6/JH+6FJTZ6lSKTF0tTRYif+D1MctdOWENa0&#10;qSVMXmhiXwRvAf8AK99y/wDR2FtzzzFt7QW9y7pILxxdTUVaYU5AY8JC1CNQ4V6B/M2128+33tru&#10;I7BbaY2J4t6UBripPcKY+zosddV7xzXfprOr+uq2koN04bbOU3XQbTet7KrNzbVqJ8lisrnafKZ1&#10;KLctPV0GDREb+GwQokdQKeoqJXrpKapBbYE4rJe3sZhdoYDa2LztTSPjt2Yqmwsmd3hvOpkpqeqy&#10;1Zi56LGYzNHExCmWMVeQkMqQ6XSJdS+w3f7fDDuF+eXNntdstZ1CJLAhBZy4AwygmhNRqAA+Q6iT&#10;eJNn3vmDlWax24IkKeFIQQKSEAaSDStCKahqX506NR8gsBW7fzvQ27avOZfP5zblNl8juPZ9Xndx&#10;U+DwGzKLaeSjp4q2upZMxldlfxV4J4myNJQyTmQrZ5DHFZH5CurszvLCYalzXb0mcxKV9LvXKb23&#10;WtGlLjK2GWSFtr0vU/YMG0cdV1OapoG8Ndj6qCojp5oXgYAOoOuN95jkkueX4eZ99ur8BxM0l3cR&#10;eEDVSYXtZmdzUjslBAFV+YnZ5JL1Y7VIGjCUBfNaAcV0GlQQKVDD1Br0I+ztkV9FsjP7nzWzvjtt&#10;TbGczu383sCg642lUZvI7hpMVjI6aFd9U3cvW6Zuqr1hqWhWspZqVqaGdZo5NUjwyiBtzrLLxbSw&#10;EG6999vdmTYvEYenw2Bo+w6/D5XeUNLBR49tybvrKddmU8amdfNXSy1Jhkj1mGMzEU8pZNy7Fb7J&#10;a3FlzPuW481O9PoYWFuIwCQ01yYmmeNQKEySIhYtw1VAMLeP6SCGHxpZ50VQKnJpTLEaRU0qeH2D&#10;oJ+xezdr7bz1fQdW9ZdOdWLiKyoxu5u291dXbUyq7MqEqWyMu09m/wAPfOVG6M3X4zymkx9PjtUE&#10;ykyq1OxqYVxtfqbaOKkylbuTDU+QgoqXFVOVwceTzmZ2rg/u1yNQHXBZ0ZSu3Llnr43LVtVI8zzM&#10;jQJTo7woRQ7ZbPbT8zc+3FzeJ9U9nFazSyXkapGD4LRx6EkKGVWVS5RxVXelSeqojvMZLqAhhGKj&#10;JpjypWufSvSM7P8AkD2puKHYu2+tN6yUeY3Fj9zDbeZyW1to7b7F3yu2a7ar5WjG/do5DA7e2Rja&#10;XCZOmAoaLGyD7OkmgmNVNHBPOp6ah2Ft5/vMdhpcZT7mxmDlp9tZr+OQ56GZsy2Co5nxO4qnIpj3&#10;kny1KlJSPPSyx29BYExpmb7GcqbTtGyblNsUe5xWMkapJBIZ4rVUNXIgtZJSqNQHVIlTSg1Cunp2&#10;Bx9GxhVlcrU1DKR9oYA1+VKj7egx2B2L372js6FNxbxzOWn2DunfNLk+xMfh9k0G1a3ErtKm3tPh&#10;Rndk4vYdflaeCg2pkfva5MRkYLXinijnRKlxOptoYvDNk3xkIFfQVck9I2RyiU8kpO36N5p4q2OM&#10;E/xE1beUt+yHZSRqvpM9xh2Lfru33W/jinubBH8C2e6mRVlQEKUWQrRaHSXOtQatWgqG9uvJ7myu&#10;fEZdMbkcK441I6LV/sym5e0sXtlt9VtJV7S3Bg6XEZnHbQ2tksrT0U1L2zuejgoslt7KVAeGn2j/&#10;AHfiekWACvkjp6jQ5j8IkCDLZSmq6yXH9e7Ozu6axfDkK7JeTF4jZC1MWSp/BAmZlqanKZ6Woalq&#10;IFfFUeVCzFhUGNmNynknebLb7/ftx2TlHcpodxOi4mnlmjtvFjjBEdsJgTIFqw8SBXQshq5yOlX1&#10;dwbaVFtiy1UlzRRRWzhqEmlaUH86dHB2pm96bex1HU977n2fsrbNXRVeHwtVJW5zKb6oMXVbfzOQ&#10;rajO7e/g2IxW05MdQyY7ItT5irwwjgjgjpS0KowDCfbOQ612lmotg4vZG28bVbsz9bWHL5vM0GFr&#10;M1jM3SYilxz7nagyGSWq3RmcprirXxla80la9opJGjSQCb4m93Wzbht/Jtim47YsyzzC5kdjHJjx&#10;I4rhCA7IzEBe8BqCtSF6hHl24Kc9c4NYODIskDaTqAo4JGaEjURxoaenl0KOJ7J2x2rvja1Zu+p7&#10;M3Juug682FV4PEQbe2/PmYsf2vgc3vfJZDKbZx1VDQUP8HodvJR5Kmo8mtPTrjUYa4hJJGH2Cg7l&#10;70we4Xr8tJ13s7r3dtTtTb0c22kxXZ2Yrsc1FuXbeTrM9vTZ2W2ht3akOOrFpoPtMFmcqkM0yz1l&#10;HkqN42a3DeOZOcOW5Nu2e6vYdoidIoo5o41n+qCadbSsrL9KAwUL4ckpz+qjgBZPZ+YN5vd0tYr0&#10;WNjDVyzIWd+BJXDACjAHtYnyYGoVTbj3V1n0b27PtXauOyWTzvcO0V7Uz8hzSbs2JPR1dTHt3e1P&#10;tjbm29w02ayebzbQpJkWqstRYt6qopfs6aogmqREscf1S22qLceBnbM5OkkrNvmlbdOZXP5DH7Wo&#10;Y8Qlbg/4/W1tVkM5ha3dmXqJ4RP4lp6LKCFIaZIliQw2ua22Wxt9dq/9aKpFf3crSSC5dFVBKFka&#10;SUhmIijQlykKRA6VVVWGN920R81W5jR3W3tg+slm1vIzgtUkmpXTRTnypWvWXG93YjcMmydyU+Wx&#10;9PPmjvyFI9s4vN4yTJb0r4d35PGZDIUVVj6VsPuDFbG2HWNV+NpzLksZOUkrhMXkU+c2Jgdwbb2o&#10;u6MFi91SzpkJa981iaLPpmGnyMeT2iJBX0tRNTmePAp5rAwvA8kZ1CVgIn3zY7vcbq0mks4Lm8mM&#10;iyLKtJTIC7RgKaOFoFpgLUkjBzIthf7bZ3OxcjNbBryQNcuaEFFoWFTwJJBOkEkV4DpL7Y3w9N2V&#10;25Q4SuXaeLwdbgqHbCYKpn2lU7ZXEbco9udzkrja2Ciy8GNr9+iSkR5Pu48jDBKEjakjlkXOBxOK&#10;2jg6OqiSpwu1KRa+asw89R9xSbRxbTAwTY6HTUx42gghnRZacVHgEkTyxIFU6o79vNmh23cdw3ST&#10;axBEkjiVFyFrnVIOEenh36a59D0PoJYtvigXw2WLXUmhYHUakkgGlOFDT7Okv2JvTcG+8vVbQimx&#10;m5OxJqDaNPtHM/Z0+Fk7E3FR4eRcjtrL5KLIUsebzBqsRNJT1VNRh4aStp6KeZnlURB2e08TviOH&#10;Z+0cfUZ7+9W0MZnszV5OkpDRYjrfM5OqwkcBxORkTIZHcm95IM7W42KOmlgONw1TJPJExpEnG39Y&#10;r7c7+DZbLbJP3fOui5dY9fgQkMyHQ1EInZXKkVYLGCtDkE+/cyxyzJt1iNTywMGNKCjkBPip8dHI&#10;+Q+Y6davrSXZG/INw76zVHt2m2bldyVGEosDVVdFFujuiihxeSwFRl89TOFw/Xey8TRbexVfOQqS&#10;5rKRQK3h+7SYft07AweV27RZLM5bNYPGYbcmHzNGuC3FV7ZhzNdJVyYjDbZzj42tplz2CyNTWUIO&#10;NmvT1NWsGpZSoQ5M7ByfsW47Rysu7WokvrGaK7jEctR4y1RdTVq9VEepGHhgqukkaul0lnZou3wy&#10;IwkiRGAUsO5a11UNCM8Gqjehp0S3Zne2eoe3dr7HwK47cO+8ptjMU+YTL4c7jlw1LQ4KqzW6960K&#10;5Cgap2/m8Yy54tWxymUUQngPjiklkAi020Bi9tU1BT1ctHlcnQ1T0tGtf99Rxzw6JaJhhqsNCI6a&#10;RobNTQXdVUycgWC0vuGu8e4G67XFZsEt2aO6uJJLmCKUaBpNuFSrPG58MqaV0lhUkkofr4YJDLEp&#10;7jpJPyr+31x0VzcfyKoN4917k35WUOFzextlbhxm38zuNcDU4bcT4+aetw+5aSu7CwFRjcpiqurp&#10;IK8xrna2WDzTPHShVlcu0ZiqFXizDX0qU8FTho3xrRzCNMZUVdJJDUU07RkNTUtGlS0Mpj1GOzm+&#10;m59ytdmEWuz8zWqG13OB9IlZWP6bLIGDLQSArQnxHVahhQ1J6O/HrZvcpCplXHEVJ9eOPt6HfYGF&#10;/gufod17Kr5Zs7hOyMhRb/euopqmffGIwWcjmx2bxUEvmXN7i3BUYanyWPmrVgSsWWBQpmZQdMH+&#10;ZpinwnzN3Xjnhjhki6woZXaKOmjSqNbsXM1jVwjpXkhT74VHlte4DcgHj3z9+9ULX/Xo3x7G/W7i&#10;aztGMg4MzWkZc/ka/s6xT9yQv9crwjibdSft8InrZh6cz2P3PsqozNBkXyNJUbpigUtJXsaGoxgw&#10;eMqMVqrqekqNWOraJ4nGjQZFbk3JOyp/wm7/AOyC98/+LO9gf++76i94tXv9qP8AS/5T0S7D/uE/&#10;/NQ/4F6+en/wrs/7eedbf+Ka9Wf+/Y7497APtJ0ddatPv3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;9a/19+69x67VipDKSCDcEfUH2HOT7wh2VvXCbAxW3cju7L52SlqsnSYt6aAYHEvKYpMlXVNQRTtZ&#10;FZ46dyhk0cMpI1Zv/d75V34+2PNfPvOHMNptvtdt7SLA1yskkktwNOqO1Vc+GzlVYhZAZmoihhKe&#10;sGPvS/cN237xVvu/uFyjuUOy8/WVsVM0hK218yIfChmCKXWbKRrdIexSqyRzAKI9tX+SP2D21058&#10;VO2O/wD5I9ibK2f8A+u8nlaXbtN2BRZjM75zfZ0v8PqKnAdI42hjllnxFdk62GPJRFJqV8jOBGiO&#10;aueMTN59D7f7Bmnz6bq3JR/f09MUxSV6ttpWhhEWuno4YqashNY41TM80rF+bD1AyryfzXZbDtSb&#10;lyRyrsD3FwWmFy1tSaUydwEkymqhTgAR9meyo65+fd8/vI/d/wC6e0Hs77p+3tpu237HO1pKboN+&#10;9rZUk0mNbmVpIp44lxAHUK0YQicR56uNHx52NvTbv+zDfAvavxapcj22ch2XiN/VXUOIyc276vcs&#10;C5WSOuymNnNbs2so6lXilpKfFMtDVtUAUTSoqgGf9EW39sCeKskSjjxJkmqWm8ccUaxJ5Hmklnka&#10;Hw+P163uAvqPHuIeZPvV+61zu+4ctnl2GLeJJBAscYkdyzmiCPQQ7M9RoMdCajR8Q677cifeSh91&#10;+Rtl575Tv45eWtyt/FhdQUIFSro0YpokjcNHInFXUjPnrB/JH+Yn8/cf3J2B0P2Dgjiez6fOydeZ&#10;Da2Co6mpyKZCaWOnoabbr4QxVld/GY6iCShkoHUVccyNCGEi3IJvj5NS733geqvi3hp92Z1pTS5L&#10;fbUNNNhcZGrMk8+Hp5aRYa2CLxt/ltTopNYAjWcMD7zg9tvY/eeU+Trn3O+9jzYu2bAsYkTbTeXS&#10;vwDD6mQXRAkNaC2h8SQj4mVgYxI2xx8x7rHNfb7uBs9oRdTF2YSUNCCatRKjCqdTsaUU0I6vM+JP&#10;8qGp6d6dq/mD/Oq7un6w6mx+NjzeO+P+S7O3zBm6qSop1qsbBvvM0G8Ja6PP1iqUh2zh0q8rM0mi&#10;aWGVHpvZlurvi9T4RIN0djZeq3hv+rpYxl8tkag5Blcs0rUlM06LDFR07tpjjjjSJVAsAOPeMHu5&#10;9+me7+p5S9nOXots5OiZlhcoI2ZQAA6RIRoZqV1yM8hrlVYdJb3nqOxjkseWbUJARRpnH6shBrqz&#10;QqPSp1H8QXh1Wn83P+FA+bz9Jkvj18Adg4T44/GfCV9TjNqSYPB022t1ZOmCrTjOnH4aVY8RXZFE&#10;8sksstTWSM+qUrID7Beu6Yw+8O693jdmOoc117uTbP2NHt+dr0s+S2hm5sbJVVtChRddHR5NfBIt&#10;rCcrYWFxpzRztvD+2exbrb7jp5iS3sVu3pVna5gkneOrAmhfTqzUhATnrEHeX/f3ON/vW7lJXuVM&#10;ihgG+EqgJGdOBTPqR5nqyqu/mD9ldK/yvOlKzrHeWUwnya603jsFex9+V+PFbmv4T3x13kO0Hx+N&#10;ymYo6ykq4dw57AEZKlcks2KR2vcET/lbS4TY/wAcc/tigA27tyXbp25BHjhFTihwVJQssdDTqfSl&#10;LViCKhkNriKoLXB9xf7K2A5o9wjuF6yuI6+ISSaGUHWft8NZNJ+EPpByAei7mu/i/dsVimkxeICy&#10;qNNFjPaPsEnhk+qBhx6AH+SJWbp+Uf8AMnfuXsaeTe+7ttV2X7WzmQy7tJHlN9bjr3oXyM7xhY1y&#10;GNxuSyOZpI10xpNjEiRNIsNZjv8AxlVL0Hsvs19/bU3PSbp3BXYnDbKXKST7v2MsFTlRWVFRjah9&#10;cMWQrMQ8s8sSBGkqIzqYMC2Vm6Nd7pBJvLxs9oriOEEHsJH4Xrll8MhwBgFclcdA65vdut9tgtYb&#10;hGvJKu60yoBPn8/y9et5ravYVPle2Ox+uYust7bdk2vS4LJVHYVftylo9i73auxWKaGDA7ipp5JM&#10;rkcRTVSU0kcqK8Yp3UcJYJA/LP5F/Iza2x/jRujO0+Wwma3ptTEQz0GFoqDO5ZPu6bH4rFZCrohR&#10;0tXR0dRKsy60WRplVnkIAtHC222wXm5S2+yRw8wXUipJNGHLuoYMVWPWYlLMFZmhVGbSASRWtE3S&#10;+u/pre83OV9uSraWbC4oWrSpCoDpBqFBNBwoiMR8cegunN8by+QeC2lFhN1NtzPVOcysmUy1ZQ01&#10;I4fL7gyVFQVtRXRYysyEVGqzvTIoMUelEGp9e1ftDA7bizeDgxVapwPU+LxWxcUr1cxkjy08S4j7&#10;aaSqZ5qqeZMeIwWYvJdDzqBIg5+s73l32n3rafohJzLzFdNc3Tj9X9OPTMWJPDw41jGRXVqJJckn&#10;H32v9xpPdv31O/zXcy7BZWzy2MbosZEKgRQLpQnLSzPKSSWYABsig15/nbgt+fHD4G7725mdqU1T&#10;378zuwd39n9y1eDiOYo4MFt7+I9lZrJUs6UtLDjMftTbsFGrKsCx08slSwYlmLa/f81nNb33r3Q3&#10;VFbNi8Th9q5PMbgw1gaepr/7x/YJNX5mRqus+5qUp6KKKmJCaaRUsqqQoEb7bZwe3PJE+1IyXl5Z&#10;WzE6iyt4cIi0qOChH1DSqCrFmOr4jPkF/dcwcy7lbz3aG0t2dVGAEXXXypVjUaq5qCPLq3f+Up1/&#10;sLC/DHo3srab11RmeyemurKXcss+SlrcdRTbLwVTjBh8FSGhx1NiaODNV2RqquKKNvLlayrlklmk&#10;dpWEP+V31NsrK0PaW38pJRVVfU7Sqtu1kuiIyZI5ypqosvNQ/cJII1xNFQU8SuUs7Tki/q9x17w2&#10;nOnK/IXL1/YJIbRroPcBHCKM+FGropErE0fUQAqgEGrAAS1yNPtMUl7AFLTCi6s1ap1ELXyoBT7K&#10;9Tf5lXbG8un9o9M7s23S5E4vFdr47N5zI0szR0MVRhaOafBYbKxQVNNVVFLm6qeRrKdH+SnURdbh&#10;JWdyfKHoL5RYrrajz26ti9TZ/sQ7G2+N7baxORxEm26nL0GGyecxslVRR0kn2wqUrFFNOIoXdVvp&#10;ZtRrt227Zf2lhZ/uOxvLKYxaWKaVeZkQGQTqEnK1IZFLkUIVgQD0T7heb/BvsL3Us9vDK2FDkqEr&#10;Q0BqpAoaPpHyz0JW6uvugfk/04nYWf2ds/sjc0ezcJvqen2duLJ42ufcdDt581jMLJl8JVwZ2nSo&#10;mWSkC1aGVoSwaK40Kf8A6++J2wsD8sodzYzfm6sxmtnYSsyU+Gq9oPQYySbLY+jip5qvd1CKLF5F&#10;5Y8g83gjjYu6kN/mmvAPOXM/MZ5R3CW7fb0urnVbmJJHFwqvIE74PACrUg/FL8JDaNQp1LthZ2L7&#10;il7EtwTGKaiE8NjwOlwxY/s4g9FJ7T+Z+/dxfEKHeG5ercDtLG77rf7rrWU29sdU1UEWOr8iMi0W&#10;1KymqszSRw/wFoGeZgyGZGAUsoBxvmDhpcv8Ru9Ma7CiMHXeTyLGKRIjJJi44cyIWup/bneiEbfk&#10;xtYWJ9kX3fpZG5wtWt6iee1uIySMClvOwFSBQERqp9RgU4gn9xraKXYZ6klAQ1PUhlpWnEedOFQP&#10;QdUtfELc9Jhv5nfxzyePrf4/T57fm8cDQS1mqp+2o6/bm4dvGVJ1cxeVVrJ5wws3mdr35L6wFB8V&#10;e4st07N3vjttK3W8dfIarK006SVNLSwvLFkatMe7feSY6gZWSSVbhXFgTYkZhWXOsSeBynDEq75c&#10;HWBQszRnUGodJwASa8VI+dOoCn5VulsE393D2XoOIzxI/Z9vW21VfIPpyi7kpvj9Vb8wsHb1Zt+P&#10;c9PsuSSVK98VNJItP++0QoVr6qOF5o6Uy/cvTqZQnjsxOt8ffmRu3L9l9a7Q3bvDEYHYHTfXe8E2&#10;bT4mKfHUO88tg9p1OG2vJl0qJ2kqq6rakDRQzLp81gIgWB9ml7yTYXW5XHLe12luz7tdQi7n1MfG&#10;s4549ci62GlFjSZvDATuNdOF6NOX+ZLlLpLi7uWeGGJlijKgd5BAFFGWJoc1+EDot3c/w667q9q9&#10;uS7N2I2c3j8hN+bMTsfNV+RkqMhR7ayvYGGq91z4aSdlOIx2MxMtVM0VIYZGX1FyUWxbPlp1xVZO&#10;ff8AvCjpJZ87kOyDla2lV2ethXc9LSVi08lGKZJlaSsyUQhVGIYaha4FzT3R2gbbvc6w2aNAIoz4&#10;iFiF/TCd2KrWi6ArNUemaifdbFJbCeWN/wBdLgdn4u7gB5/M14dG/wBhQUGH2htfA0DRjHYHbeNw&#10;9HJGxkg+1wUAw8eioZ3DhI6Dklifzf2Yv43/AMqjeHYmxtndg9j7l/uHW12QjyFZsLce2MhLUy7c&#10;oKumWBa5o8ziq/Gz5Wkp5v22WMokkbarsQsG8xc/2Ow7VZ2C2DXl2rKrgP26jwSoDNqC1PZkUpTV&#10;UdGe1cjK8Cbludw8Uh7tAUEBQQatVhStDUVwK/lWr8h/5r/U/TnYub6w2rtbK9r12Nx0NPPuLZG4&#10;sDJjaPc1ZCxXEwtVRVNJkZKB5oRMaeSpkjlWdHgBhtIYn5y9vfDvP9Rbk6kpcpTbo31tCqeDZbbL&#10;wES0u1M5ivPRJQSVk9XRwDHGO8VV9r54ZIwrWLKpHvbj235h5c5l3TfubDaql3aSiS0W4e5nNyCs&#10;kcxjCrHGQdKusjAaPEXScdIedOb9i3jbmsbKF5HhkCh2CxqAKjUtal0HkABjzxlq+GvXXzSTsjbv&#10;bG+8fBsvrfdGAnm3ptTfu74stvbOTZnG0WSx+YpMbg8VkI6aoo8koMcOUqqKtpEkmjdAD4/ZSv5e&#10;+8d19e9z7F3fnzuafbEck+1aDKy0FVXYmgoMhQVxnx9MaplipcPSGr88/gKiFU8hFifeQlhtm387&#10;8q7xy5v91I9uy+GgyioQdcYjehEa6qDFFwoNQWoA9g17buUV09rK9lLQalBqQMkmoyPP59Gl+evR&#10;eC+SvxS7u6KeGgqcpu/buPyNHjkysGIr5cxgs7is5hKiOpFNWvHW1FfhY4acyQyJNJpib0k22a9y&#10;/c1+xGnSeKtetNLWrJT2MZSsgjqA0JvzTu8hdRcgKbXI59x7yC20WvuvuFnt9m1va223eAAcavAm&#10;Eeo+p0Kg1D4qasGo6j372d/f23tPfNtiMT9RCpK47SxOo+mFoft61Pv5V+N6/wAT/NQTbSYSq2hi&#10;9m9f752jSUucKCoyWQ2Zk3wMAyHr0y5qLD00ENQ4C+aWJmKRPdAltoV2dmoanHxZAUlRPjailoMh&#10;LTGrTHZHwzR09bLEzqKmKCRVkMd1uFtcX9nnvZyry7e7fBzHc7TFPPYXMUroaL9RBrUSW5btoHDU&#10;HcM+Y49GH3YeaebN55ctdl3p2e1MFInA7o+08c+hxVhkdGM/mwdL/H/bm9qTtDHbMp81U7c3/hM/&#10;v/aMGXGI/wBIG0ZM5if41tqjqYIonx9RklqWiWoGuzSFwCULAiny32n2q1BtbBbi7t3VjVpthSxZ&#10;lNqZgbcwu+ata+SDMVs2MWrTINURUlXAkqO08bqFsqFwPZL7Z32wb1tO67vy1skG2yi6k1KsUOuF&#10;qokeh6tJo0MWVVpGGLBakE9TdzPsG3XL243C5kkkRBQElQ1CxZihoozVajUTQ1Y9He/lAZj4cdt0&#10;PcHZ3Tfxk2XtGsk79qzisbuHZ2GzO/uosTLtrDV22MbDu1aDIwQYapyVJX1VCKWWk+zkkkiJleFp&#10;fadp+8afCfEnsraHWpbbu8Omuutt1eS37jpcdHk88G3PRY7LoJ6SmSped8RKhmqGkLSzOQw/tMIo&#10;eTp9t9w7HmTdL+TcYpCUMUyl7eB0tTJ4qa3ZGk1wO2YxpZyyjWpYxXzfcmXal22G5CWIlUKodu8C&#10;tVYAhTk4XJop8ielRv8A+DVVhf5n3UHyL7l3bV919WfITtPfu3dr9Gb2xuU3Fs3qKtwvROX3ftjc&#10;kFPns1kcDJXpufaNZ9tAuPijpBUJJC3lUgDR0H3R8QdpfF2gzC53YO3dw7n62jpt9U1G1F/e7cGd&#10;paapxkiZVqaGPIZDKT5aukli8hDr52kuFDOADu/JHuFuvuztO/7fNCeULfcba4hkaaFVWMaHkZ1D&#10;+Kz1Do+pWLMQOLHoKy83R222QWdxat44Cx0WNqcQCxalD2jJJIoCPPJBflx8Mf5rndv80za+7MdF&#10;vTdXx16r+Se1N99Obizm5sbRdabB2hVS4PcuZ+wxNRknqYKakxmHbG1wjpJGqZoREFJnVHBv5wYv&#10;a8HXVF2Jg1wa5fLbrwbZHI09Qvk3ht7fe1Mg5y6wq5Waoxef25XQuUsLhJGLNf3PfKNnvdnvMVgk&#10;RXbLaKdPDKDRbyW9yVCFwAx8W2ntJYgxwA+kADoFb7zVCfqbVRWGV3dD5hQVUqTnuBPn5DHn1aV/&#10;LI3L3BtjfmY6I3NDnl6z2XsTeu0MVtatoYHoemN9dLdvTYtNp0+YgpoZ5cXv7prtPaGZxsVUzsiQ&#10;TpCsUSafaq/lz9xZzcvZO69sZWpeXFbn2tRZihpJaiWcUWT2gtJhD9oZmYpFW4yRmkUf8ck/C+4z&#10;++Vyvby8j2fNqwgXVtKoBA4RyyGNlJHrIsbKc5LebdHPtNzDctzOduE2mK4jZKVwWCalNPUUb51N&#10;B6dEa/4VCfGbZmW+F2wPkNjMPDSbz6Y7Todu1GUoqJImqtk9q1Fa2Zpsk9KsfkMO9KHGzwSSX0PP&#10;OB6p21Wgb/6zqdybInwG3Mo+Iy1FmqHceDqneR4Fq8ZkYsmuKqydUq4uuCSQSAE6I5LgNbScNOSf&#10;fSbavcrb+bOZLYPYS2KWl54aqGkjChWmK1CtKVVNRxWhAABoMit+25t1t7YvKyzI4IAx3gAaxSma&#10;DgKDrVI+HX8w+Dp/5h4Hvju7Z1HvnZe5es6rpXuDH4TGUVNmcptLM7XO06netDSjxUVdvbDww0tc&#10;0smg1stMyF4jIJYyOYHth4/ljn6Xd8MeH2r17RV+Lpy7yTx0tTh8RQxJXUjBVZo8kKQmCntcNVkf&#10;2j7zkveSNz5q9kN45b5GuGkuN+gWZXlCqzC/nE7CQoCF8NJnUuNTDwwckADGjnb3T2X233295y5r&#10;DPtllI4SJAC7OppGkSVA1s4WtKAAktQVPW3FN8ENyd5/yVqDr34obhXN9m/LhNqdn5nc27Icdgzl&#10;8R3F2PUb13VQ72qqZq+GJtl4PdtRDU1qCprJFw0YjV5EgjVs7V70oN57nTcm0cW+yzTB6WHMw1LR&#10;bgzPjkRoa+sELR0dAsXj/a0rJMrf7tICkS37J+xd57Y8jxcmcy8xy76p7mjmUG3g1AhoYFOqQx5y&#10;rvoPEItWHWD/ALz/AH3ffL3a2ncOTINwXaeRZag2tuSZmiIKmKe7/tmVgavDEYoadpDjqwH+Wv8A&#10;ysMB8Gfj1SdL9mdp5v5MzTZBM9Jjd94nF1HWuyMjPTNHX4jrfa2SpsjkaHBzyzO0orayoSeW80dP&#10;SvJKrFe3F2nPQSy06ykzTyaqquaZpJags92Z5JI3qqqR2NydduPp+PeSu18oR3CJIU/TUdqUoFoM&#10;UAIVQOFKdYm7VyMl+BcygkAYWnD+YVf2V+fVsyIkSLHGqoiKFRFAVVVRZVVRYKqgWAHAHtDVBzGe&#10;E2VkqZqemVGkgqKhIVhMEgYHSTM0zFT+pVja4/p+BBH9FtxSzWJWlJoVBNajPpT8yR/nFEI23afD&#10;sUgV5iaMqk1DDhwFPzLDrn7eNu4HHRiKrfO1ZaVV8piVQjM7eNLRzK8saqx4BUC/4A9odz3G6bXC&#10;u3pQcK/t8qA/t6Ld43S9Yy267VHpWtNXEUzxBAP7evezBYLGUUMMSRVz11K6wRyrXSRSQA6jJqZV&#10;RTG6ubhlsw55F7CNdwup5HdngEcwJI0Ag8KfnX0NR1Ee6X1zLK7PaiKdSxBjBDcKcamo+Rx+fXvY&#10;77UxtHSVkdTHJBUY9kaOqpYmNUUjdlEsY9XrpmW4KMf6WINvcebzdzSwNE6styD2se2p8j9vChH5&#10;9Rhvd5czwlZI2W4DAhj2/YT6N6Efnjr3uZ2TV7c63xIrsC9atfXMrYwR0MxoxDVCFDU0lRPBLS1N&#10;ZjvO8hplWV3MBVkGpGIRt97v9y+qg3CLEKjWfxE6tJAoCGJWrBR3EcPPqefu5e124+5PN21btu15&#10;C+wWcod/1FEhliJZI3WocIWUanOkUpRskdJLcuQP2Fbj0gZpKmneGVGKgGnnV0dSfNFJGtSoMKyc&#10;IjyBibKR7Bj/AEk0Xl+y8raf4j/FvN9vJq+2+0/j/wBt4vt7fc+X/J7f6n9zTf2Jfo49Gn6pq011&#10;0/6Fr1VpXjTs0/H+KnXWH+pyfSavDXxP3dppqWmj6nTqrq+DR3V4au3V5dFa/uJk/J9/q58n2Pi8&#10;0Nv4j9t/dv73ya76fH+9q+t/Re3Pv//WNjPgKmoWmiq8rUxgRyystKqRxELJF5JK0GMs0suohbED&#10;j33Cbebe3t764hslpFkGSp1drEBArgFRT09cdKZd2tnuTDVc0pgfxD/J0MuP70wuKbM5fbXV+Hq6&#10;Y1FLSrWbjr67LZKqf+CZSPHY3ZkQqo6SDFY+OMvUCSN7vKP8NKqxMLQu8ECw1FOlKrwm4FWhjEgb&#10;zzFHOmZivFv0qeRf3GN3KbmB91uHe3+smQMoWkQANAwAYNUVNMkaioKkE9JN336z2K3jrp8WX5A8&#10;PtYevoeiYdl1dRubGx7hz8m5tt5/Mbsj25naPyzRbfr8dXvTT0s2ApI5kekrcNQidI2LSxyVNRHr&#10;UqCpJltnpjKb02nuPdeWrzit5bg3tk6ynL00NRhqvBw1MVH/AAl0nWerhgnigJjqEkSeOUEamiZ4&#10;nyK5p90I+VNx2rY9j8K62W226NHrqMyysKiRdEkasyklWhNFIcS1DRAOMYN7mtJrZ7VT3wg1BIwS&#10;tRQGnV+/Zf8AMWx3xo7o6s6Q2xt6m3l0t1p0ltKDdKYmpqqLsTb28sjt+tq1zWOfH1+F27nThoXV&#10;a/D1VP4aqOv+4WeKalQSBLuGmyewe9c/h8wtJHQZVdvTbR8qz/a0mKoqSpo6ugoYo3jo2qTU17s8&#10;mhDJGxDBiqlZH5Wv4+b/AGw2jdIkZNyQTC7CkEmUtqQuTVgAiqQtW7h8QBocnPaTmyOyZLi6ejGl&#10;Tx46hwJA40Of9jqwD4X9kY75D/C7ZPY9NlK2s3LOm+KXfYEoGRG4xuGevx75wVMldVr9piIKJgiz&#10;jRKEVTpuSauLZdFuvGVedahEOezSRbex+QnjSro8PSULw19DVtRyprmKV0Nw3lVQSLggW9xk/Mlz&#10;st9FtaXAksbYGeSNToklJBVlUgkCqmnw/YRXou9/ecbfarSbddteGWWBVYj4ic1OEdfT1PVdvZPy&#10;WyHTnamM6zo900VR1313jH7d3jtuGN8fvHfmVz38Z2zmdvU+eosomOx8Rx1asiU5xUsr6CfODY+y&#10;wdR9D9pbc7AzcFdXCm2xVdgbakzlD97JG+YxWHp9wZlMwhkSbS8G4UoFkVdKyRSleAvI591vczlC&#10;/wCT9rurS1D7lFtl0yMQAkMjLGixtQg1YVC0IIIYmtadQBHzJtvNdjs253Vmn1MgYkiMagSKcXLk&#10;fl0Zv5nfOf41Zj49TbowWMp81vKo+O/Z1Z1xuealnr12Tns9jMJsmp2XXSw1VPU02Uz+D3FWlLar&#10;tjy76bLc++FrKptwZyiqKWhZgYpY5KpnakhRauAJDaNoZA8kep10sLMnvFXmrcZG2HY92sZZlton&#10;UyaDRyVhdnwTRwQSFUmhPGvTHuj7c7ZzxywlmEZNKjFIsin/ADTbqiPtWro9p9L/AB/7T2duTsGm&#10;oqWaYZqh2zVwUe4qmSbYO65splYY0p6imyFPiqxIIzBKtmEocuzIoGLIUW26/sig3jBRSVG5MXgZ&#10;tqzz+GMUVBjqqohyEksGsPULO0uOSMusgTTL6lYgEW2a5vt49vtwmaWaDaNwaS4jVm/VZVQqqsjD&#10;SlWqxjAqdI76Y6hT219o7PkKPc0lkQwXTKUB0fhOcCNR+Qx1JzO4+9Mz8Lt59Z733Hi8T1xvPdmQ&#10;7a2hBi67IVvYe9cumMocHSYbM1dZVnFJiJoss9bJjo8f5TV0MbR1EY1KzrufDy7jx0cOLNJFuLAV&#10;ceaw9fL5zFQ1VPLGtQJlgkEstLWUE8kMq3syvcWYAiI9w2m62+AcxRy6LieSO2EZLAAEMWr3A6io&#10;0hQwADt3MdOmVt9vbDY9ujppKE8FC/5DT+XRQuiNyQdI9jPu7sSTdL9M977Tqekexdl0goRW7qwO&#10;dxtU+OnoRWNDj8Pntt7uxlBW4+oU+WnMUyOXjnYBB57cOLkxmXr8tnMXRClOKqsc1NWST1FTMrVN&#10;PVx1GKSOpqR9nI9wFjUkSKDfn2Zrvl4Y7KI2bI8YYF1U6KrQspQtq7uwj4sqangQU7VzjHbKZLJS&#10;Vxh1pTjw0kV/OvR4ektk7y2tvzrfZuy+st0Z5kx3aOA7MFTtukwuD27h4l2zkNvZHbO9JajHUlZP&#10;ualnp0ernnqI0ajqNMd9LKyQVU+e2zRDERRKoyRyVNnd34Sp8FSlRDLBLJhcLjctjKypnQKdIqpo&#10;o7clD7FdsN03mBmtbcNM7oUJUgaxHLRiSWGg0oCADGa6lfUNJrecwbhutvKGiIRhTt1fzye37KGt&#10;M9C/Uwf3T7s3VlM9X5H+KybOpdrVfXPQO/sPVikfGVTZXHxdq9pb12DuPE4nEZGYRxOcLjq3IU8h&#10;JWpCXRk3S7aircvT4neGbze7tt1bz1FVBvCqompMPGlPN9pV7a27haLEY+GShyfheODJfxeLSD9G&#10;9QDm8+2Mt8DdwMsG80E7AGEmZozq8Jm+nUhZaaGLCSlVfSdOlgtt203TynxxUVxoBFPtL6j+zoSN&#10;51GbxXWO4uxPj/sjYHTnelHW7dpqFem9r0MmQ33B/G8ZPuzYPbnbm94t07ryuD3VtRKyGTMbYXaG&#10;Tpa5qeW8samH2p4ZKmjgqZclNhJMXFjpMfSZDCSNFiaaeiqYDi6KTD+CCkxOTyCysVZIxE7RspNy&#10;pG/armV9uvrna982+a2lVKJqYklFf4QXbS4FWINEbFVAUGgv2rlO1t5hPNK9S1aFhxNK1GnoN9u5&#10;7ZdVurAbS2VtjuXa+/qncFHu/cW0+3qOlqd957C5qhrMfu/O4Hs4Z/Nbg7B662tXyQpU0dRUx5Cm&#10;hqYqhF0RyqQw2Nt3IVO/uwardtU1XBmKmlr9nQLVyrRYbHRQMCj06KIUrBICx5ZQDwPc0/uyO8lv&#10;ZZJZHjcr4YJwoNfhGRqFcVY/LocS26xQiO3cCnClB/g6PB3bvQ4HoDqCHrFI4V2hUVe3e0J0xVF/&#10;eLdlVXV0SU1HQ1VRpr63H1CVGh5keFrKL3CkMr12UaxausG4qaapqZEiKvSLEtJRLOiuY3BMpYkj&#10;6tY25HukHKsdnKJXeQscA0HmQaYHqB1S3NUpInd69ISfv1tqT0e3pOodzUWLw2Paso6ily8dRNuf&#10;cTY+orYqExKiUsI8EEgchCwOlQdTBhMoZaDaq1McQihfI5f+G4eCpVpoqmojgaSfKNpZbOkAdlS4&#10;5H1N9JPrLlXxDOjtJ4QHiswcEilaYKHSan7P8IXWm0G9kVFpU/0qfy0H/D0z7m29uXvatw0OXfKJ&#10;HtvYX98OwstgayKiq8HRV+RgXD7HjEkFS8kOUqoo0ebmRWQtwFJEmvzdFmaOo2/jKqppshPTeOoy&#10;rQpTriIisiVeQSRlMQEOsFA3Ou31+nsQWW1SWSw3l6gezU1RahnkIyopTjjyFKVx1I2we11pujTn&#10;cn7FjLr3R408fjhYGtfT8+njY3TG6dh5kdl76oMRLtHByVFZg9m0GXqs7W73qlkx8m2trTQyQxyv&#10;XV9REySSRK0bIzXVUDklWze/81tTflZsnOb421ndr0WRxNCmOGDqodw5mKoxmarjRy52nq1ovNWV&#10;NBFHq+2MYjd1dW1ArK9py4m8bEm9WmxyQXcyO3xakShRCxRjkDWH+xSB1zz+9NzPb+2/NFu+yQoz&#10;qjFe0khsD/Qmj/ydWhdO9N7I7e6+xfbOI603L1hvndeGys0K5PPVNfitrZSero8eK2mwNUzUP+Rx&#10;zGrp2VIpI5qRVv6tSmryVTkqjZUMu0sdisdn6qqxaVdNkahpaXHUH3ERnZxSNTmqnFJqEZ1C7GxF&#10;rj3EUSSruhTcZX8FAdLIKazUDGoYFK4oaHPGnSbZN03H3f2Tbd03GVUkswZiAXjqQuji5lr8fDH2&#10;46rFx+1qbrv5N7hxfam6dx7s63xO29wR7fytBjab+JbkzVa8K0lHR1NTAP4RFLXRj7mFY5IFsrg6&#10;gD7UuRweCzFBU4fccEmSm3fiXw9e9HLLSpJTLFqEJqYx5If39LKxZisqpaw1AxjzrLJJbpt8NoPp&#10;iZKBwxK9p1MugjvZdSKxrTURwJHUzctbTANsneCYawvDWp8jX8Ncio4dEwzXYPaG2M9BvXqj+GbP&#10;250PvuXeOAx246CnyWR/itZI+OyuSpsesqeXz4asmopfAsBmx1XVqzCQxSxEb2rV5D4udrx7Vqaj&#10;BT9Z7rw+cqS7UGSOUy9WktLJS7lrKig88D5LFMPtamOGmj8sVVrPCE+4kttun5HvLe/uSXtZKnVG&#10;CXKKC5IQhhqFNLcAVY00tRgU2Uk0N/FcupVEkAHE8TQ+Y6t27V29tP8AmMfGXF9i0lTuPZffnU+c&#10;2rkWpoBt6OTB19XW09Pk9mg5WnShrtp71xks0lOaqSWeOrp4WDft6JD+bXTHZWSmyeXrY6+g3IJq&#10;LCzU00tLJTx5KklhgnsFePISa2EapIqgK5Yg6be1u6XG48xRi+N/4FizBwQtOxcuoViykleBIrqp&#10;noD+8e/3Fvtc7wW9YAwIOkjAOchs9Up9kHd1J93szrDGzbI3F0xW4jsHs7G57F43c2O3dS7IzFNl&#10;crh6M1wpqnadE8aCraell+4E9PHCkqifyRiFtugajmOQq6Soxwo6QwbgXw0/inkqamFaGaklpqal&#10;aePHrCR6oy/7p9XsDc73V9bWMlnDexPfXUim1jZG0iVUeQxtKHYyeLGjqQdK1KjTQ06if295ngvL&#10;5LSNy0bHLF+Hei8CacWB/LomXzkhqsptek2DgN0YvdGT3zvCHcnRVNHXZiorMTQ7Y23msnvfE7ln&#10;zedzB+83xFVrZY6qKiK0ARKZbkOJdPV+Vk01eqBZNNVHNG3rpdOtoQqjSXdEsC2r6+8d3s7rbblY&#10;bjbQl1KpZHVsCRmUA6aKRpahoSRjhTqcuY+U9r3PlvdZDdubrQdJVkqRSmaqxPnwoeqS4XyO1c/j&#10;VyGz5abL1OOmbbVZg8isLHcS1MX+5qUTMpgON0tKYQY0/bGkD3zioad8uJKCSYKImvqeLSXZ0kkl&#10;KCL0+FY9K2sBq9yrzBzPIvt/Iu8W6PP5odWPwq61JOrJqK6T6dYp8pRXVhzAtlPGTbByKlCeJ/Ex&#10;NKYHBR0ebtbsSszHx1xkm4qPBVOWr89QzLQywV1FLisZS4jJ4mF6CdcnUfd1Fccq88gmN5amCFmJ&#10;RCjKpqimllhp6oyssctLUyfay1EbRtQ1EVdTj0yiKSMVVMhZXSRSlxpsbe4i5Q513fbdUIkrtwUr&#10;pkZx4nidoBZWV4gtcNGynNDUEjo39y/Y3bt6sbze9vVBugIZSvhFFUBtQKmEipBwfi1UFaE1Lt8c&#10;/lN2h0dVQ/YGll2zlMfunbBxW5A1VT5R924Wu2vVrTziaPIYephw+ZqViq6KenaN3D86be6vvkn1&#10;pPt7f+6dw5afPxbJ3fiJ6zHV2Fqp6bHY3fM6tTwo+FxqRJFPmVqDDK4ZZDAzlHja1+sn3fPczZee&#10;OS9nttktYRzDaP4U0UyAyvaIQGpPI5kZY2KuhYsKqKqfKJ9mtX2ywitfp45d2j7JCwyYzgdwAPGl&#10;Rw4YwOt77+Vd8xtk/IT4/bJ2htOPbWO7X6xylDtncGy91yT1eey3WeOmgaor8dunM5KuzGfosY7C&#10;rhmeR4zNTxrJFpOoJo7o3TmuvcNunD4ho8htjMYVmpOupchQVZpKKpipMnLlzmKzJR5OoqMNPUeC&#10;KSJQs1jqDBXWRLjZtssN9vdouLsNHcQvRr3Sy6mBKBPDVSqq4XV3VZaqCpOoQrzly1tZu7m1u0le&#10;SRSf1Y1IWoOY+0cOJzwB6sj29QY/r/fWV29Vbyrq9t0Y6vrMUew6zF1vklqh9xTUu302/jsCKSmx&#10;lZDG02t38sXpBViJFsCod5bO7q6phGRRx1hvPZOa2jvLeO65afL9j5jcWBojNiMPtilpaKqwGEzd&#10;TRmrP3H8PuHiVghkVCOZXvDyXvHIHP37vaW1K3OgzTaZCO1qwxwEHTGzVKtJpotQSrtp6wW5i5Wv&#10;eTOYJZbK7B3aGdZIkJpFQ6jV6BWKghajVQgmvRctv0Of2H2pksLl68Z/fO2N24Xem1Ou+ocPWbI2&#10;HtHZW+HqNtbt3R2E9flXg3rt/bSZaHIPoqoalamCND+27kE57L61k6yav78+MfYu4vj+mP2Bg8xB&#10;tHdmJpty43tHDmrhx0n3WMqw6Uz4eeoQTyazXKs5Mc0S6/YOk5Ui543sblay+FeCIis6AwkCjEs+&#10;olCukIsigktIO1V1dTh7e8/8wX8o5b5whtZTPqQyRTOrrRS9AwYKA+nSFoUNe5TwKh3hszqz5IRY&#10;DoD5C9c0HykpYuwNyYncG/YMYdtwdW5rblFNuWhpK7IYfJUOdx9RVxYxo4paCeKKf9EmtGKkhHa+&#10;9O2u4d84XfG4stNuDMQYaHAzuIocRtyOWu0zS0mNw0bSHH4h5aZGqZXepn8Ks5kZkUHK/wBt/aza&#10;ti26I7cL9920lNRWI22eCswhDeHXia6mxUnrKHatlNntVzcR2+qWSTWzFi50kjFdIwBUACgGaAVP&#10;Rseh/j50d8XNk/6Neldk4fYG1ErKrL/w/GtXVlbPWzyJE9fW5bM1eTyOQqlMtlMk2lQxCoAWuOnW&#10;fVGzOq+tG3rvHcmLqm3RUUu3spTRef8Ah+CztRX09UtbDIHC5nFYmkp5pDeOLUika9RV1m3lGHeb&#10;DepNpsJWG6EPINH9k2iNy0a1GGPBXJFAW48CT8uW+83vNdrbxWjKYizVNdDLQ8aLg1ppFftr0g96&#10;ds7lz++avrfauEyEOa29hK7sD7imNNVRbjwGIhNK+EczBH2/mMjlK6lip5Q01ixdoiqlGFzqHvb4&#10;2df1NfkOs4qHZ2HxtZUwZLcu5anPTVu8VpqSpkkkpMf4ckqU09cqFPGafxL/AGmvpYBe4vIHPfON&#10;jf7n7gc13zncHEESbew8O0o6mEMdOpioBMrkEyEBR4SFg2YVvsa32z7EOYrH6iYupEcaI4DFgpZz&#10;IjDSELUooI4g1AIpS+Wvwx+e3yH2LnMZ8gOzN/8AYFf2dDUf3Q626Ww23tu7N6DytTnMW+Nq6ndd&#10;NlNt7n3HHgtvLVtUjInIwV8ltMEFtQQvc/yZ3R3BnMdtypTcmxeqpt27QwWaOBr0/vBvSg3Bn6Ci&#10;ycU0slJDNj9r1WAkqgYIAuQn1BhLHoKsi5Z+7FsHJnK1xJcXFje7mNMkTMVDdksb6G8RXozUo8ik&#10;SHijoAytLNvyJfbHtEu4bO0bTyRUGogEDSe3tUHTkVrUjyp0ofhR/KF6o+FvX+9uwydid+fJXFbI&#10;3ruTrmu3ngoMZgdkbn2tiZs3t6uosdlsvuqBdzU+76OhEudd3SkGpoUj1FT1lus9ubx2d3ZsLGbW&#10;oNqds/GbcON3j1hurYWCp9sZ5sB46jL4BarJ4yriqsg+RxFBURyxCMROzetZP0MR/wBarybmbY+a&#10;7U/8g/fCLGWCeR5EUsCC8URwZGKhT4kpiz/ZUqOgM1zzDd7rbNuFtEbG5QQyrSSRQB8VAxCqCAc5&#10;+zz6SOB+SGO2l3/8PO8chv2s3J8Y/wCYPtPI9X91dV9wb0qt4bI2xv7LxGhxsm1sFlMJUY/DzVe7&#10;hTU9ZFLVyUD0srJHBArmWMH5PnpvyhyeL6S76ozHQ5esxUW1uz9jySLJuqgrK6lpaCLK0ruMfW/x&#10;GolSKevpHpJFdgDSRgllkr259m+Wdh5o5g5t2hopdwlmIMc/gsodqpqXTGpj0aiWVXKMBQqR1MfI&#10;XIex8uXQvbW1joAaUVCFJBAwFU8CRx+3oyPXP8qz40ba7v3X8qvjfFV1ecjXL43I9MdtNSZnb3Wu&#10;6l1JFVbMlnxsuc25FiqN5jHSy1GUo5yVaCVNFwe7bVTTx4HJ1FDRz10iQyzyQU9fHU1DCnTzsyNI&#10;rEVCRoSAsguf8OCLd3aOa/t1kuUIB0qQmO/s0kAgUqRX5fPIHG5Xdxf3TwQCnaQBpoDXFOPn0Vnu&#10;yCfJ9kbCp9wbmxW3sdXVdHQYytn2vXY3DM+4XbEQUswhraXRSS1dWikyUoBU6dSFg4T+arMTRVP9&#10;6pK5MXjpcDVTvlq+KOOnxFYITLDU5F2aMMUkSx9LFr6QtyCNSbrZ7bt8xvpUWKKcaxqADKOP9IU+&#10;0H7ehPYywWM23u0CtOtKrQf4RnoQdnvuufauQ60yO3Uz2bxG/aGhrdpbUrBJWb32qa+OCvodr0kh&#10;tSGqo3LMZJo44VBkDDRpYtuO3JtfunO1abXqxhuv4c3QVG7t+bgyqbUxm8YBVxyZDbGDq6rI08Ub&#10;Zto/DNUmGQ0VE8rIJH0j2B7z3u2w7Z9Jt7xsyQspZwgSMAEJ4f6geo/Ea0+XUf8Av/7m3O3222pt&#10;lg7AEAAJIaYPkrmuR5t0bnN7lznx363iXfc9MnZ1PsfNQdb7I2ztIb8/0bGDGVEOB3ZuCiamkq66&#10;p25LMkiUQrKP+MZJYI1eliLzIPu8/kR8Z8I1XmIu8Ot8diuq6aWLLYSjzMFfR4mQwNTSTUFLTxxj&#10;K5CjVilOY45YzIwNveLE3utsN3PceNfLNexBlLsCzsag9wWQVwDStacR0OfbPmt+beR1O62wiu0j&#10;CDWmjUpFDhnc5HyB6pb6h6F+X1Hi937G3b8X+2t5V/yJyNXVUfdeROOwG6N0YqhrBlKXAb5rZcvm&#10;srtjZ2bWIT18tNMKmnooZFVJn0xtUP8AIj+cXueGgrtt/Fva+Rx+GrsW8FN2h2TTR5rNUGmnlvW7&#10;f2nQ1K42OohW7RT5SatjWTS0lNIoMZhrmf3pnuFl2XbrSDU5IWXRKkqauPhus+pfTHEGhqDTpd/V&#10;3dmumaFQFJ4o7Kv+80I/P+XVm3Q/8knYO7MbhN3fNXH7Py2/GrMhWZLYXRiZnY2yGjyymSvxue3L&#10;HlJ94V/pUCN8JU7bhUgr4DGzIa3cHubeHax3xvHfmay2493ZGhq66Dcmeydbktw1rrKk1XFj46U0&#10;tDjIpLECCgXHU2i4VEH0iqePmP62O9u7tniCnDM5JwaYqAKeX7ePR1tvIzW07brcoBMvzrWoz5L1&#10;eh1/1/sbrPauK2Z15tHA7L2piIRFjcBtzG0uMxlJbTrZaakhhjad2QF5WBkkbliTz7m9R7Uod670&#10;kpKumy9fhsHDJWZLE4iRYJsnDBGzGmmqzFUQY9DMFDhf3Stx5bnV7H/KmxST3STyxERKa0NCtKjy&#10;p/hr0LokQK70ogH8+lRXTJDCyrPT00r/ALcUk6eSJHcgXMQlhLnn8H/ePa43/wBj1FfvDaGPyFVH&#10;gcDQVFXhF2Vtc+GVqA0s8dNT5HLHz1VbUVjKqaWZyzNb8+1HP3gKsdvaog057QB9vAf4a9FJmMk+&#10;hfhz/IV6w4+gSkV3Es081TKZqiaeR5Nc1jd4I2d4qeM82VAosfcTrvaufzVEuHGVx+zduS1MbZpq&#10;gsjVP31QsYxn29O0VSaqlEmpi8irIyaRpB9mewbHJebHd3KCiiJ8+mP9L165uJJrcxRsQ3D9uOpl&#10;TN4UL6DIyhmVQSCxUEhR/Ukj2MHXWibtXZdDsQEYbrDP0lRnt7ZNqKAl6mT+H1NXQ0SUSUGNIo6q&#10;Q2iElTp/QyvaRVvJmzyXN1cMrGsbgVoPQ16D9nHLLdlRXSpyekfuYU1ZtfNUeUoPv/4jjMhCm34V&#10;E5yhNHMwxTpIBHVfflfE6y6YZNeluCR7f32xt/bfYPYm+spLhodqbayFfids124JatMYjVJkEeSx&#10;OJjqmy2fqVe2lZ6yGFgeQfp7GMFttce3XdxcR62EjAVCYpWn4ejWCxC3UkzAE/YOsOPyeQnxu3aC&#10;emyGMylfRUdZU0kCUZqaBKVonqaeuqmpWofDIV8MnjgV9LnRpNnU0H8vzr9e1OsO88HnKvM4vC7m&#10;zO3pcZ/CMfgaPcE+SxMgqYKaFKzEzpS4nITwrAutdbLJ6ZY2s4mL2r23bbnb7+SeFVsQQZKIgkAA&#10;LkoSrCoAJ+BseXUec6cxybLIiwKdRagopP8Alp/LogXzr7byXR3ZfQXY+Ax2Gr63BVW4Vzs+5czm&#10;sft7FbHr8ZW47c2cko8TNHJlK3b9NVNXMgWWVaaCRkjZgB7PLR9OdOdG7biq99580ceMgxxhoWNF&#10;UZvIrQZGkq8FKMQ61VTVZOmrKeJWcMqeIuhdUY+8j9osLbct0tNl5T2RLjcPEGXChI3BDK7yKoKI&#10;aaFcK1NXcnQy9v8Al7mH3GuY7G2dkVULPUtHjjSvcM/Z0Uyp+Zfd3yZ3odr/ABj2Bjt0VdRFkKGT&#10;N5WTcNFszC1NTi6vF5+jym6aOSiEW3srj6meOlljgqqmkrXhnaJ/GY2ADH0fWvZHaPUdN01t/O9Y&#10;7k2nv/B7mg3NX19P/Cl2xtbN0u4MxS7i2/TUi0lTTUePx0hpnWqjn8oSMzaWNxN7n+ykH9XLfeOZ&#10;ru3NzB4ZjSCKMOWqDpMkok7GodR8MNX8QFR0j+9jyHZcm+1t1fzwxtvKLGixLQg63VTqYKsh1V0m&#10;h4E8D0cLdG3e7+vOme2sl8kN87c7i2vu7qTKbFyPUO1tmVWDyGe3ZnsHNtlcfgN21O5MuKam3TJk&#10;TTVOvGTCPzeZFUJ4yZ75tdtRy4PB9UV9Vk6mDdNLDnd4R0tPQUdYdrY+SOoloJqqijjgnbOViRwz&#10;+gh6aSQALe3sLfdk9oOXrC73HeVQ3DWnbA95Ks4WVDoaqMgVEhqahQvCury6GH3C/b/eZuWk553x&#10;4/EuLiWgLFUWNH7e10LZH9MCnDquH+Ux8G+oMD3Nv35E7L2FjcdguuWymxOsspV7m3Luynk3g8M+&#10;H3DNjYtxVtXV4rF7apZp8dHCHEgaRZGYuob2RWm2/wBVY3GR7y3hR7moNozxucTi6B6Rtz71qoqW&#10;RZZtuxSUzw4Xb0U3701VOJdcaEJGSwIzCvuZuZp5otj2RYJ93LmORwrGCCM5q7xygySaASiKU+0G&#10;nXSK53TdpF8HaTHI3whlMhoPOul6nHHuUt/ROOrtd49jdiZXLZDr/pyDaeW3pi66n/vBuncdFlq/&#10;YWxMe1ZE0tLmaLF5nF5Lcm5mx2tlx8FdRi4tJPGw0mXtjsbr/ZGM3buXAbGxGxMRt/byRzZ3NtlN&#10;875zmezk0GDx2N29nZKvEY7F5OrjyHmp1x9BStFKqjUBz7jneuVk2AWVzzRuVzd30lwKrHKywLpb&#10;xIwyMHdvFdViaNmaJg5Rk0kjoC8xWO52yB7/AHRWkQjtDNRmY0XBLMakgLn4qBgRXpGbi6k3RubJ&#10;7Tx/be8s/wBiS5XdlHk3wW0Jf9HHWmAi2tKN0Us9Zt2nkzu6NwYbKnEjH1tBmc3ksbXx1LRywGNy&#10;hBGHLUIx2alyGGqYsxCc/SYrGtMuRn2risotQ9TXUuZnkqslm9/ZiZx5MjNKY6IO/wBtTrII5EG9&#10;tyjfyKd53H9G3Ka4okquadlRQ6Ao+JB8T0q2moKuy2TcILBLmUqCFp8TVCkUOk8dRHz6Hmi2pXS5&#10;2GvavNHg1jx9XU0WPkrIDnMnjkSOgVqWoqKikw+3qJB/wDpUikqpVV55nTXE4tbn23NmdzYPYNCM&#10;5PlcPs7HbJdZ5RjoofJQJV7gr8pmW+4qyCad2lJjZn5VxKCVa2x2djt+3Scy3rhoWZnjcHWWXWPB&#10;C179ZbSFOsKK5FMg32m01GN2qdOAdef20qfz888emTblbi8ZtvO7yrpqfJ47PZ+tzmIqsWxypyeP&#10;yFcRtWno0LPHPIY5o1gIkSJGtYxryCt1FNiIhJTUeHqFURmqWRoY5n1k3XXKAq+ExknkKb/n3NVn&#10;bWsLQztaQgzf0F+LiVznPQqhe1t10NblgR/CD+w1Ff5dDOjFkRgFAKg2/wBcA2sOBb25xR1ONplM&#10;WGklMVSvkL42kdzTF9OlYp1dpZCTwqKxP1B9u3sm26maVUEWngvkeJrSmBxPyB8+nZbyGCOn0w/N&#10;RWn7esbSsLlbmxHpADMRcagASljb6cnn/bexHxO0JchDFkc3SU+16Gv0o8mUwtHkswkpiMtO2G25&#10;Svj5q2OWVQhE89OPVfUv1AJv91TTJFtm2rcXyghQ7aIlPrLKA3Dj2VPRdcbpE0bUtk1Vxgf7PSWy&#10;m4p1ocidvUsGczcGPnqKGifIfw/F1NYAVp6GXNpQ5BaVJ5yFMy01R41JbxuRpLjPufbG2MqqbY2F&#10;X7ly1FVirgqewYsWKc0lJeV5Dg9sUuDnlk8aEnXXSJ/ZZGHPv1tYbtvMSS7pu4s4HTSwtwQ5J7TS&#10;WVphShotI0NaGvSJbx5QNMK6z50HDqHLi9zZuhNPk85BhIa6h0VA27T6MjR1s5GqODK5M5Clmp1j&#10;YqCtJFJqs4Zbafa7693rmt35HL7VqNrUeLp+xtt7r2l/k0SY/GQ5mvxldX4OloqDFNQrGs+cjhgS&#10;YIrxhr6rjV7C/N+wWG3WO3yfUzSPZ3MbyHUWKQiizOZGBJpHqIH8VMU6D95LPFPHGITUGtanBGcf&#10;5DxB4dITsbA4/A4TbGegEkg663Fgdwy5Kvr5Z6yg2zBWU9JuzJVVdUxVNTUCDbj1LvGCplAKal1X&#10;BZIcoK+kkjpdgxBqdIXqWnaeBVjdlKtIYGoTI8RNiBYr9Sbi/uQtqurWXSLYPGGde0xoueJNSrjL&#10;ZqAM8OjW03ZWRIltFqcHgCa/OnE+pz0NKqHjJMsgSRT6ka3pcepC5UXbUeCFBt+fbt/HI6JaAS9d&#10;4wVdTTvH+1PXLJHUF7R1MEFVUV9MfMn1vGTzxb2qaG+maLwb53tRJVtWhSv2aUqf96XpbMouECJZ&#10;Gv8Apx/lXrL4udT1EpW4Nn8A+lrfSAH8f195IsrlauakV9mbajrKGOsqo5ZqKsnrH+zWRtdTA87K&#10;sR0ehNKp9Ba3t1Nrs5prm4nnmjQyIiuHiJ+IDtbw1ZcfiDlh5UPV7K3EGqN4AGAIGtlNPsoop+XX&#10;EL6w4mlN5GDDVHpsL8W0cKP9v7Z6/ce8YZShoo8dNWGLzxUsmQpaKptb7aWppEq2idqcW0M4bSBw&#10;Le7R2CKDIkFvPIHoGajNQihXVo1DGKg8OmZrTWwmNrG0lONOP+r149dNR0k7U9Q0Uby04f7eZkBm&#10;iMqMkpSTh0aRHIYg8gn3BoZN3s9RIkFQZKYaGkWT9hmYi6GTyLJpP406Db2rjn8WF1ubaKO4C1RQ&#10;Kqajhwrjh0ut7id1EDWylAMDSKD7OH8gOpWhOSR/U/Um3+tz6SP8PfeSxW6oahXlrkomRfuJdMs0&#10;ZEZ9RMV2kYgE/UHV/j78J5rgWqWhhJDBX7CQflk/z6YuoGd0BCoPPtXI+fH/AA9dqbj/AGP9b+49&#10;LHn4mnT+8xp44quOrpJBVzRtKC4cmFHFTFKbf8dA1/6+7NayGOVbi2DqzihRFqq1yCST+Xn516LW&#10;2SG4WWOUgxvUYCiqnyyp/wA/XRjQ3ut78EG5BH9CCbH/AGPtR0WX3fPJTSpnaqNqOZYaaFZRIKWO&#10;E6YvLQi8U6jSCAbg/Qi3Hvz7Xtscc8ZhVta8GRV+Lz1ClDQ44Dp7YuVNv22SaSNVRs+SHypwCrX9&#10;v7esAoqRdRSmhQszSEpGqEyMdTNdApDO3LH8n6+4de2Zromq8jWZSryBSRVq3gmkZWpriaplSMBY&#10;kUISzLpuPz7U2r2FnbJb2jwpHSlWoat6aQRXPl+XR1FbbTbWZtvEb6p+0di6T9vHHr8uu1Mcaopc&#10;qXIXSTfUSbBbkH6+2lZM5VUcdPHkMgYoqk+FBNLFE5B1GVRISgX/AFN7j27LDbsNSoi3Hm2lQMcc&#10;ZP8APphbRZoGjVBUHioC/wCTrIAuoi3H4+v1Htami3a4ld8RXTtOkNTFUPkKhkZERDq0/daiCo9V&#10;zx7SRz7MhVI7tAowewcf2dHDW8Piyj93DHDuX/oHrwZR+Lf7z/vftwoMhT4qKnc7Wminjsayqq42&#10;qUdKltayIJFcvrR+CDb2iksEuXl8LcoqE9oUBWqOIJFOlUMFkIzqtZFYjz0EflReHXQGonn8k8/0&#10;v/h7e1360MNLHDgaGRUXVJDVYNp3qWVrlC8dRBEsRPBOgkD2mk5cL+K7X8mo1pSUYqMcQTj7eim7&#10;2y0YGrsv2Af5usUkCsxPkZW4tYfTj/Xt7eoOzuvJMXV0MO2GSd40eOSOWP7WKqLCVg1NJCV8Qc3s&#10;COOPZOeWOYGuvqxvavbqaEEEGnlkEZp59FsW0WVy/hQXb/MkhaflTpmnocitVTumTRKcPeWCWkMr&#10;Srf6CWOWPxgg/wBCf8fb0vauwoJDTttjAn9uOKpmzVJI1IXYAF4I6KWJkFzxYjj2W3HLu8QkPPvk&#10;yd1U8IiufI6gety7BBAzq17w/ibj9naeo9bhMhWLKYs3kKC0+uE0MdCWEd7GO1ZR1dwP9v8A4+6s&#10;/wCZtuLZeX3B8YBtWioqM4vLb8XKQUSymk0vk+t3pAnmaWdo/wBqWwLNYH3yX/vLrHdLTdvY07td&#10;NNFI26aSxqaB9s1VpwqCvAdYZfeksFsLzkGVJg4c3eAa00m19QONf5dejx+TpabcMVZlJ6ullx4W&#10;hmZIo66nYU1WKl2emSGJ3uyFCFUgg+1n/J/zG9aLrj5b4jY82OxeSz2Q6Lpptw5amrK2hxlLTL21&#10;U1FI2OxuQxNZlKjL0iSxQ00lZjcfNKFFfXQ0fmhqcP8A7vfJHNnOm0c+Q8n7dbXW428lizJKgesZ&#10;NySErQ66qp0kiNwCslV6hn20Fx9LzE1sy6x4GCCQRWQnAoTgHFRxr5U6KL8surtv743/ANL7qy+J&#10;rN4ZDYGJ7JrMFsKnq6WlhyuQzVd11QR7pnkr6Cto4n2NMkdQs6RZPI00U8suMxVbk0o56G5re3Vf&#10;WGRpK3fXb+66LeZoqc7Z67652YZchQ7B25l4aPHSbfwtA9FS7N3zms/WxwrNiqyjjoIqZPt4aStK&#10;E1Mx82exHPSWW+8ybly6IN0fwY1hlCNAQZYuw26kPOBT9ONCEDhRGNKurS5KBdTRXN1aMYkQgChN&#10;KkcAaVwBgj8uicdfdn94yb1pOuNofGDcPVezp0TOb57N3t/AMZX9kbuoqiUy7g3jDXZ/K9j7cwWB&#10;khWan3BB/EJ6yrlgaWqxhcmEm2N2BTZ/c2F7F7A2R171ztTA4iTbe5dp5b+LYHY2TooMk0u2cbuT&#10;Y21Kk4feO5TmMdHPHiVhSCJ6E1Yq56iWanoxzuXLLbHafvvnrka3sNjHhQbbAgaOKUKD41xd2cMp&#10;N1cpKsZVZCqRxNKShZiUJ12q3mnuNw3Cy8G304BxHpB4sgw7BqHuooH9KnR+stV0m0MXktt4/Ib3&#10;3Pk9wTS5/b+Tx2UwuT3VipKmONM/mqLPbxWeGkx0UdSYRXv5oaSmqIaZYIEFP9ybnA0mQ623DtDN&#10;yqN75SambE9l17RZbaeahx244WbaWO29t7auDzuW25tx6zbkrY/DjFZKaOnplplr5midllPYuZ+Y&#10;eSdmnttu2Td95kuStwZpl1QJ5kW1qulEQJqCqsVQ1F1ClOhLFavtsdrcWkmqKQ6mdgQDHxbQuAAe&#10;PcCwHmTnovedFRurY+ew2C3HtzaVRK8G4esqjNx7c7GwlfVYKsVt55bw7k3ftvCZ7NQPuLTWZiTc&#10;FDqqq15mogukTLeryFbvzb3VO39vxx1u0xjMBu/tveW3Kfd7w7/ejfEZKmxm3EoMLSxyYeaspzU1&#10;tTUfbaIWFEI0WoqRGKY/djl60O6873+zbrNFdqGtYGgV5ICEZBpBQFRkEsSSDSlAexVdxT7veRzW&#10;k/hbDQAgUDN59py1C/xUPw1xnpLYbC1e1eyO6Oz9+b+w9LPmcxXbO6B2TuvPdd46r6trDj8/iaqa&#10;tzdVXVLQV+VqpI6SOmpaqodo8e1Q61HihZJe767buN21t3A9d5tOtM3S57G5TIYOqwVdDs3LUNdk&#10;JavdBwWMPo25mc1NM1eKumoV1VhZpA5nkdcNuafdHmva5rPbNkkhs+XWBNfoHglBuJ1aSCIoUiMb&#10;OyzSHwWk1KW15NTK72uJ7IWe3TxwxIQR4QID92ptRGNTevrU8epG0er+wMpuPf8AX7wx2A7D2vm8&#10;dnMPhd2bc3RgKDs/DUEccj4HCbnyWPo6aoz9JhJppqKIVWXrYygiHhUU4D97Q2/srceYqpN013bO&#10;Axz1mWiymRwmdOwctuOuop4MbPuLJ4zYUtNuafHbkFXDM1Xha2nWeaXyVFKfJUEBebauXr3d57zc&#10;94RQ8ZGu3fwizjsLTKBVg4Kk6QSKgEUwCm02ieZnNx4qRLXUA2nXQ0qKGuaVxxHl0F/ecPeWD2Zi&#10;W6i2h1PUbipqWgmbr/fdI2/cTjAkUeTxOJ2TvrdD0uycXntjV9FWGHHZ6l8PjijipK2IRUCkuHdP&#10;RnUmR3ns/emwt/0OCbZ+Vy53hn8FRbOmq8zTyiCjllznau8MlT7erMvixTPI8M5zVaIXkD48Ossr&#10;EnOHt5y80+y7lt+6u1ksRjncPVBJx7pCpRiQaUHdgimB0E+ZNh2O7mju9vDLPAcmo0n/AEzNx4fP&#10;ocul+5O1ZtoZPC7w6xzOCyOYkpRicdnK3fGLmpzUwV80lLtvYm19v5reWMxVLU05jhjqRicXP6Io&#10;MmqTQRxxuqd2V3be9Nx1vUVLBkesOoqGNt7bwm23TV1HujJ47bdRA9Nga/D4LZG6q3MO1LBLBRUd&#10;PT0sw1f5KIftRIF+SZ93uuYb/deXbdGsLEFQgBLMVDUKjFXYqaUHRTb2a3z+FDZREpWtBxI9MAk/&#10;IV9QKdLHsrfm0Oods7WxPbO7NyY3sPuHPw7d2fs6nzGPp2wtHX7gp1nnlw1Zkt67PwO3cLFXRLkc&#10;1XS170/lFqwSSjSdA0e6Ei2li8p2JmeqdxbhFbSV2QpMbs3cGOjymZx9dBg8NPDvLFZrHCipqmWj&#10;ahNE9NNU10MBkWSKeamln/ceWOZtqs7C7un+lvbaRpJpCFZR42ArEgrpHYAPOpHnk05et9z2bbmS&#10;MSQldwkaoC8H7VJ1AigYg/aKHHRON9120MjtfsTe20+p6TvHavX+cxWUxOBwW6d17I3Bk8VjXpML&#10;uTcEmU2ZBS5ypyuNmnylTkVyNPPS+OOSHXElKJUee2ps7j8Lnc51BFhM9vjcG1JdqY/NVWRwuO64&#10;2tWZOspKuh3Hu/cE8FTVzR4mu8MtRRUqzRSyU6iVqcM0pkXmLdd1veRjs/KO12rCaVGknjRfCBVR&#10;V2fI1qwQ00mgC1pXMj7lzCse3w/T0m3MJTAwrUNGJoBQGhpwNOHQcdUZHI7iTBYHuHHbg2htjrre&#10;mV31RbY3Dgd4ZLund0m0sBubC5TA9YdcYSjfK1FJumAzxY7ITCGrqKGrZKSKZijwF+2b1h39svd4&#10;7a+Q/aFB3xnZqbERUO2sDRS7e602XhcVW1E+XO0ccKavi3ZLLAaIfxOup/vVlp42dph4gYLl2jmD&#10;l+Qcy83b3dX+4zgfTzh42jtRUEM6+GVqKKB2nIr8WegLfWG8Pt77xu27C8kbAVcKn+lUGvzJI6HL&#10;Zu4ekux+pt3dR/HikyvQcm9oM08lfmndd81G8Nz4ySs29Tbjpafc2Gyux6nIZBquaow1DWUqCler&#10;iphSapjENuCwAj3Fkt4zVuFpdv4UyS1UuQyNbS09LUQb3xlXgsrBTUtUtFT07bbhqElq2vOzOgjb&#10;T5T7lHatl3DmHmMR/VRLbxuJlDNpXQZRRq1C6fDrk0atMVp0AuTNuTdb/dpqgwJc61NSBppWo/MH&#10;9nTf2BvWsr9obI6hbFblk3pv3bWRpJKfC4jD1mVrYKjpnPUG5NsSVeextVFNW0O/K2KZMaw+1T7U&#10;rKGvFCw47jxeewOQoqKkozuCLPwyQ5fdLVVNTZPG7lpqjJDI5CeKZ38uH+wkWio6Gjp5XhlaNF0x&#10;GViIN+5cuOVbiy3flbbxNLdEmWTBY1UszHVRQtKgAd2mqgZPWQdrc3Nt4EqMrW0hpqx5An0r5U4H&#10;jw8wQjp/eGD3bSTbkbMR7M21s2upsntTrKCgqcrtev6lzW3Nu5PbGE+41Yyoj3jlN0QLm8juDKVs&#10;SzRxVM9THNNJSPRs20cRV7FzeXycu3t87sTPbfxSLVUtdsqpoZ8zBuLLpLFQjLZnbWdiz2XocnBL&#10;O9SgxlLS0CwrPDLGUnryLJyrLd8xblyxyjeNvcsYF1dfVEtctrdiilnRgoOpm0dqKoXBoXR7je3O&#10;1XFLO2aWN1BZwQwB88A6ga1+VBjpWfIXsuv7qwW3Np7Q3V15sil62yu5cz/Csi3YGEpaHbH9zMJW&#10;vHlf7q7O3rh58disjjKqCnip5qvJZn76CqjpKiOpaaERs5HVTYlcnPtfJUVKKemXLY7NQY6sy1FT&#10;1KCKd5abE1W4I6+OlDkz+FquJ0ikMRnZkUxrzjZXUO82vM3MFpDNy/KCdUDI/wBLQ9wloxq0bEBm&#10;o5Y1oKno8sd+srqskqgyLHTTSpJoafsNDnOOgU6U33tc7gp9r0fcWzc5uisq6yo2TU9a5vPUW0dx&#10;53ESGspto0+W3LiuuaLA7laaNY6WKoOKro5aumjrPsoY5ZfaDnymGpc1gtVfg4MnmcRDLWU5K1eS&#10;q8Tj4oZNvxJHHV1MVDijSNXGGRVVZKpwVQMkjLkbyRNcWfJZNzfT7jaULw6AQ4tqVYjTo8UEFgGI&#10;ajkDBr09VbqNmVKM9SQcHJ8+jXYDAbky+yuxY6HBbxyWC2puZ4MbPD/uFxGE3Lns1l6LsXJl6nFY&#10;nIbp3F/eKDGLWUdTPVNDjI5I2qZo5YYqhYR7Up977ZzOE3lU43cuCzNdqGBro6Cr2zmaLSlMKHJ0&#10;qUpFTR1dNRxSGictTXaSJhJEdKAfnyw5e57O3wxd8cZCuYdSyvBmsTg93iAZYUpqPmOipbQWcMqP&#10;BqhkbIpUEedeig9h74xHTfaG0s/1f1zmcDubG7SXD7t3jT0+4X7G24W8mXeuxUOdyjU1ZX0ubytb&#10;DU5VoZaueHxThoJ42eo6lw+JwAkqqGlqjE+SekhkirJJJ6BcPLLEhpaOpp1kq/Ea2T0R2mCIgCvq&#10;J9rd53jeeVuUti257G5ueV7O/kYyqVa4t4ChcM2ogERkPGTStAcaqt0ema1vVht9SpGIzj1B9OhY&#10;w3Yu8+3afA7W3FnNuUJotkY/cVTjMlg8dRUm6ZuyaKCtTG5LNYbMT0G3KupXAxRiWaF6GWaSpYvB&#10;4VX3zodvfxvIYav+8i3DS47NVNdLBWIqUjyz/YympkhipliymQxQoHEUTlIy0jVHqmp41IXPP1n9&#10;HtsuzbnJLDco4Zo41jVYyBVXCoqtI1TQ0OoksCDnqL9q2pLbm/miZIu1ktvKhNFbP8+gu7K7Op+r&#10;tu9kbNqcVken81net8Dtuml23XyDO0dNj4t04/HUtNXS171u0dtbryO6aVqvIxrO8bQQ41/FS5OS&#10;oiTORp6KfamW2rHUlJqrdlFXzRNWSxyGirsnmZ6oIHT00MohlDMkjIwZkITTdjKxN7s3JOybxYGW&#10;WzbcWQ+JlkVZAdLkiopSlDk+IMmvUoTr4l9cuooj27pX1bUO37adGL2824IO+9hd0zYmY4Kg+Pm8&#10;tqvWUeKppaNdx4nbfW9Pi4Jp4JPC+4C9RTmKCanp5YvHG6NOZGFOld1Y+izEOPqcsyVKZXKR5F6M&#10;Q05qIqWn2s1OKKG6/cSzLmZoqgCN1dpINI0aQwJOZbXcd72ld0a0kk3Ka8k8AIvwSeHUOaZKhiDg&#10;0oDT4cRJNtV7e81LCsmnbzcRueAoLZRJpyK0csVpWhKkHoSupq3cW29x5nEbVikx1DsvB5LDR1s0&#10;+SkxWXzM/by5oZqth88ePpaSTaFBVUcc08E8cMNYsv7l2R0nuHsIU+z9uYfFbD7KyWbqI9t4qg2V&#10;t6ioabISY6Gkq4saZe05MrjuvpHXDYMVDw4zPzV8bShCHaURMEt25k3Pe7zbNik2Cdt6uZo5JgFE&#10;QDhTAqm4qjLq8EOFD0UPU0qeiS5ukfnTd+Zo7OTxJbkLGBQUjUA0Bai0JquGHnWuKJjaOxsxH3Z2&#10;XujMbi2Hjdu4qu7J3luXf+6srHLQYzI5/ODI5yROkMy1XvJKWHdG7JaWpr85g0wxipA0CRNFFOoe&#10;9h703/vWjo9hbZyHXsEe5cRRvNhcRUPu3cUlXn6/BTRZmSoyg25tOi27io553eAUeUFdMskET3hd&#10;HCY5H512u8vtp3De1tIoLpy1u2mqByG16iKTACigMXDVPHPQo5r3/cjbnbbeeOBXOtgaaqNnjmmk&#10;Y4H7PUz3VHXexOvcrnu49+bV7Gwkmy8fWEbj3k1DtGixtHtSj3LtyGnxmPx0m+9zS5aOgpXMtfNW&#10;0E7wJSVzUsfnQOic/t+vxc0+6tlbrydHuTE/aLt6rO0tp7xoty71FVBBV19TQS5Lambg2XmY9vQ4&#10;KlShzGNAWpnkmkanLzxCy/t7e2sTe7FeSx7ujRqjKEaG5uJCcy8eyqEIilVXUxFA3RRbTwEQXbuW&#10;ZaqMV1M1ApI40TTmhFNVc9CTX5LK70w9dtjc+0se2Hz5zw3Rg6zdG+9jjYfXFXgoJsNQZCD+H7qw&#10;Od7Q24udm3BWmtoZAkkcSqYayGnjccc13F2JBFh+t+4euqLYVVFWYc1u7MBkZNy9bblhxbmtjlxO&#10;T8OPyO3ZsnmKGNBQ5BRLRxFkaplukrtn3z3TkjbbvYudeUh++VKxtPEpWB6Emi6HBqvarEEDJPUg&#10;7bDuEVpNbXQ13bgkSjK6SO0A+q+f8+if/GD4ndR5PL9ifILontvJduVuWx+7KfbmI3Fj5Nq9qbRr&#10;NzwJipYc1R1dG1PlUw+2MvVSLk6Sj+1ydVKrQ0qhSpGqo7zGVrclisdmoc7uXA4WnxmT29gdirHn&#10;3qZoJmpnw0Kb4amq0qKWnmmYRSVhSIxSXKj1la8h3HLsCSWCFrO5lN7LLG7TEvLTSKmUhVqdQUUF&#10;PhBJp0E7e3uNvdYdyJkMcpYAZqDSnD7T1X9hv5e9LsTFbUk7C66yOzdhVfYQ3pgN/b/+VkTdaUuH&#10;hyNFVzr2BU1vxYw+QwcmNyDUlNBHXUeEqq6qNVTGRZJEaNJ0fZW2MPSY3N53ctTHSVX8VrkyFbQv&#10;R7fp81kJkkraasyM1JT0OKkx9aPtJI6yaIyzzMkcSNE8KT9t29Xm1mxm5x3ET2Rs5CZtNIlgcHsJ&#10;ChjIz6AoNWBLAEAdCN7kzKTHFojYaeFKD9vHo6Oe6E7D3ZV5nae1Otdt0FIuO2ls2qpaLPVmU3rJ&#10;1rs81WNwtWkMNdW5HKvu7DVaZOhloaSSShioQaqqqFqYp5dSn+ajmo8587+yMrFi3w9FU9fUK4+i&#10;lp0pqg0o62roY6+oplI+3kys+qrCOEmRJlEqJMHRec3uRfw7nzxu95b2zRQtFhG4gLBSuSaaqagK&#10;4r+XWNXuPD4HOF3GDWlsv84T1cl8PdiZHr741de7Syu6X3hmsdVrNlc+cnLlY5ZptzpWJi6bJyVF&#10;Y1bTYDGtFjlZZpoWFLaKR4dDnY//AOE3f/ZBe+f/ABZ3sD/33fUXuIr3+1H+l/ynom2H/cJ/+ah/&#10;wL1oPf8ACuz/ALeedbf+Ka9Wf+/Y7497APtJ0ddatPv3v3Xuve/e/de69797917r3v3v3Xuve/e9&#10;E0691zVHf9Klj/Qcn/bfX2z5HP4bE6P4jkqOkaS4jjmqI1mlsCzeKHUZZSqqSQqkgC/09mFtte4X&#10;cTT29o5gB0lyNKajwXW1F1N+EVqfLgeiy63nbLOTwp7tfFp8I7np66Fq1PnSnz6GXrH4793dySVa&#10;9Y9Xb33rFj41myNdgNu5KuxWMgaWGAVGVzEdP/C8VTGaoRPJUSxx6nAvcj31Q7hwuSIFFkaacn6A&#10;SBGb/gqyaGa/+APu91s262RYXVi6kceDU+3TWn506atOYNnvWRYL5NbcA1VJ+wMBU0zTj1m398cu&#10;6+sUMu9+ud0YKBUDvVz4156KIE6R5q2iappYCT9A7qT7eAQeR9PZb0cAgioOOgUeNkNmBH+uCP8A&#10;b3Hvv37r3XD3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99NwD/rH/ej795g9e4Z6ywgGVAf&#10;oWAt/W5AI/23uqPZ+696n50bhxFZUSHHT7w3BGaVzZZMLS7QggxglZV9aUiuZIh+lSx/JPvtHzhy&#10;7yqf7vSwNvbhWi5d26ZGXj9Q1xBPLStKGS41q/m3pUAdDna0B5D3GIy4Id6eWsSK4P7QQPKh+zr6&#10;Bve/UXSkv/CWfZeUxGIpIKnEfGnpLdGNylJSAVNJ2Dle2trbh3jLCCB45c5u+pqoa1h/nYzc30JY&#10;7XXHyByEnyY7O64y+Ux+D612Hszacc8uVempoW3nuaqgrKevWulZTT09RT1sdGIywVpVBtqIJgf2&#10;y9u7Dlb7vvttv3091d83c0bxdtGItbrHbQRTKYxGCQKC1MzSBa1lKsQiDTyY/vJPuoWvuh7QW/u5&#10;ybsIk9z9u3COJjEp8S624RyiSORFBMrwyossZoWRPFUEq3ajP5Nlbsr4Nfy+/iRvze82+d8Z/wCe&#10;/fHb1ZicVt1srncZ17tjrbBbmx7vFtdErKOnl1df1VZkqulgDNDXr53MVIpVl/mB9Kd4duYPZ9J1&#10;RuGKj2fLVVdL2XjY1gZ6rD1C08+PzRRLVWfo8coqL0CMVlkeJmSRV9E9fd53X2m5P5t3nnHm7liO&#10;bnmO1VbC4IOpWUvqhBY+HBI5ZQLgqGVNaF1UhWxU/usfvK8ge0fNPMns174cwybVYX9/DLtMlzr+&#10;kivZaxz20rEaLZrgiFoZptMCyqwZ42cFrrNl9f8Aw5XeWR/mFP0xguy++NsdPTUG0964+CTIZyKi&#10;2a2WkiixlJNJNhMFuOSgroqKozzU61uOxsbxyyx0ySBlD8f+jOvOktlUmO2TRNMcxHFWZXc1fEHy&#10;25auFBA9XV1LxoTHC6sqQoFjguRa5Ynnp96L3o92Pdzn25l9yreSwgs3dLWwUFYLeOvFPKV3FC09&#10;WEmNJChVHeDcOfNv5t3XdNstN0szPtkoimtYZo5GtpSpxOqszLM6ipMgUkCiqEAHXz5/5tfzn+aP&#10;zY77n3R8oMPmtgYbbc+XxnVvUtFT5Oi2HsnAitMVU225J2al3Tk8gYovv86HmevZY9LJTpTwxDtO&#10;4jhkkPCrGzE/kC1yf9t7xpghe4migiFZHYAD5k46RTyLDBLK1NCKSfsAqf5dVR4OkmyGYx9FCjSV&#10;FVWQ08MQBZpJZZFREUC5LM5A/qfdT2F7S3Y3yn23sPGmgkwVZHlKSulmppJ6qjo/sp8tXrBICv20&#10;+QydDFqY6l06B/Ue+s/POz7bae1kwm2uM3CKJdRZlIIRURiA6htMZ0AMG0lsL5dYXbZzXfXHOV9a&#10;rds9nHWMrQMAkRppqalQxGpipFW/n9Fj5S/DnpjFfyXt+dtbr25lE37iMFtbsHG1GOy74inqt1JX&#10;Y/YWzJ8nR05NPmsbtjam5KiOGGRSFLzMgDFWAYfzTt+1GO6y/udjgz1VdX4DHu8cwWRhuGHcLSUo&#10;hZQHvBt8XOoFDInHq9g32F29Nr5a3Le3hPjXWpeC/wBmG0qa4JDN4oHlVT6dGe+7m93c/SItJnwu&#10;fOupvOn+iJWuDqHoekL/AMJheiBhMBv3vbIxtF/fdt1YLDwPRL43o9i1ey9OWirtSSIGrd619OoK&#10;t5DFKNX7dvetxn+nN6/6Ssd1NLjnTfuQzKbfkwRKuKfcNXUrS4/E+akeeDXUzyopk1eJPIGZgoLC&#10;bBt/0dysW4XcMAMbu7EMFSil1TsUsWfA9asOAx0DOZ932/lTad13jebnwtvsYJJZnJHbHEpd2p+L&#10;SqlqLUngAT1tyYPO4jcmFxm4sFWw5LC5iigyOMyFOHENZQ1MYlp6iISKkmiVCCAVB5+nu4L4v/Db&#10;E/G/dGw9xb6pKrI9z0hyMeUgStpajAbDrssVoaVseaCjq1rMngoC5ev+4anLSu0QYCF/afk7Y3u9&#10;zXdd4tyttFKfDhZVyPws+O8mpJzQVGSeubHPX3oN193F37Y+Tp0tvbYtEUn0vHc3iRnU9SzoUilb&#10;TSIJ4tFAZl1snWbKU8NZjqynngjq6eemljmpZ4kmhqInjYSQTQyDRLHMhKlW9Jvz7ueotjjZdHsS&#10;LM+ebFwDIdl7w3FUsn2q5GDDJFg6Co/ZQysq5tZ4VKgmopWte4ABfuTzPPzvvXMXJ+yOG3xpLayt&#10;oOHazme5nLCnYFgiDEfDGWxSoOS33W5dp2Xkq992r+IpaTPcwRsrV8OC1la2iiRa/HJcLK7d1SGj&#10;rQJXrU//AJp/eu7u/e8++/iZ1Lk8dWdv0uH6Y+N/UXVSJ9luLO1XeWR/0l91diU9VO6tHgsBsTYN&#10;DiK6rGqlosfkJmYgSgtrdfzNOqtwT/JLDbzxWE3bN152jnMW2B3JkaKV0y9ZXR0lRloMXHJFTTeI&#10;LI7U0LorNCF0kgXBpzNv13Z7Tyvst9dW/wC9dvhS3uhC/ixQOo0aMFyCqIpIPF1kKimBlryftqXz&#10;x7rawstlfSmRddNZVySSwzkkk+lfPq8D+Wxvxh8V+vek977p6jm73+OG0KHq/uTYvV+48dl6DrvI&#10;bPmr9vYLE5r7LKZgUuXG38NTmvfyaGrxPZY7GNTkdj03QXX+wd19s0ybo2K3QvcOKweHwfWFVjtp&#10;V+YrMVidoYGpxbfxCmmgymJqmoKidlDNrTysxJZ29lNpPzHb3Fhyy1y42htma8kd0Z2VpJJFKGJn&#10;RJEYzxRlXKq6Lg9tOpk3C52tLE7g1oHnS50xoH0CigUJKBs0Sp0jzGRx6CjA5z5Ebs3p1701W0+2&#10;t8bO7t+Pee3vuzdXZOPyu6MRhf4vuTe+YwyJisXk8KgqhQbkx1BKjLAojjh8ZUxqgJx8m/ln0n8p&#10;cvhcptHr3duE7Ex+HyFN/GM7ksecUcNHTVle1GuJpp62OPJGrhjeOpi8bEFkYONJU32LYV2Hl622&#10;mPmGbcLaHW8URgWNYVk7mBcTzMfhogI7dR7gKULF5nXf9wLPtSRXXhaRIZC7NpGFAKgUr5Vr6geY&#10;8fCL4tdsfFPb2X2Hujtvb/YmwJnevwGJg2jU4vO4XNTtSipqDuGTLSfeYyeCN0NNLTO6uqOkqfuI&#10;9o3wL+Q3VG7to7H6M2bWblzG+dn9aYzO7uqMxiahKOgrZquODNUb5KreOWqmTJ5C8QiV4/ARaQlW&#10;Axz91+TJ5rzcOeb3fIZ2rGSmmbx9JAVC7lDHrWQFSC2RpYEg06kflbfILgps8NnLH4EVSSVC1rnS&#10;oPqfQV6p8/mlfHvuXAZbsr5Cb1zu1cP1vuHsKHb22sDic5XLnMhTjDgbfyE1DJRHD00tbQYaRKny&#10;VGtpUYGIh0Ps2vbMc+dyuV65V4KuLfHT3acEG2qkU5o8vkY025RwNWq/rMccVa8alWS3lY/X9J57&#10;P7ZFZcvx8zzwRtYwcwWaSSslWCMgVkVgMDTK2sVoQaGopp1zNIk5fazIfHktGopNOJPcRwNCBQ54&#10;dV4/GObA4LqLZ3yEy+PTHT9KfNP4uw5nsRZMguX29sXMVPYL5+nxdTFE6LBPX1FNJWxziZZIkjDE&#10;hUZq2OvvkL1H8avhHididi0mL3lvOifcuPpOs6rHvUUeZrq7Ky5hI8k9fTVOObF08lejSzFJCrgK&#10;IyRcy3d+3G97lzZFzEm4LZ7Pb20Ym8KULcStWSsER+MBlcB2NI1iavc4EYj253y35Y2e3217Pxby&#10;VaVIGhQa1Zs5oBpAArWh6uV77+CfyX7n/mcp3fsHcNX1b07JsfYcuU7cw25qWl3MlRh8VVYPJ4Ta&#10;lDjZI9wRZaup4fE6TeGjFPUNN9wWIg91j/GLp7anY3dfV2fy248Vh8dvXtDMYsbMxjU8OZxlZRYi&#10;LceLamp2WshXbtZmphRudAaNEvpAddMxwbJue07Necz2zRM7rO6wllDqVBldEoxNFySCgBAWn9oB&#10;0DNrn2u63uxkJJJmqUApwXDVpmprjjQdWz/I7tTcXTnS3a2/Nv7dbNV3XmwJ93xSZF4xjK2moZ5B&#10;m4NUdbT1MmSxWFp5KtY28UdQzIiyX16UJ8gqrdnXHyYfdtd/Fp4qPemE3vimydVUn7+lpqqgzlJF&#10;5HJjkVVcJ9LJ+FA49te6f7ws9320bjbOLYyRkr4hoyQkKwApRvMAmgBGB1e8u5rDd7q6jdiC+seX&#10;x93z/ix0JeJoMTubr5cHF9pHjMlt6s25VJiwIqaAGmnw+QjpFQqYhFMsgUXuCPqfr7vv3p/Mo+Oe&#10;DqutcRTZVc5DvuPB1e5stRmrkxvXeDzVJFJWNlJsdQ11ZXZWmMnjajihLRyqwcx2A947N7J3sEVz&#10;uT7xpvBMzWBjkUmTSzPby3WoOkS1CqqCrAGjmMCvQ7uPczbfDtrWG3Z4GiImrT0NUQdpLCpBJIA8&#10;9WKaufV/8mn5PwVvae78tuCi2w2xpdz03V214v4XkMh3LuDbWSyK7Tytd/EMpS4jZmDyhp4ilXJP&#10;95JHIjuH0mR6N/lP1/8AHyj7Arcx8c92z5PZdbt/GZw0uXasE0GZnnq0zGPgnykUFdKkSpEwEga0&#10;jsqsy6fcpWe2cybTtVk/MUts283HiGQw1EZpI6hqudQ1qFLBiW1EjHwrHt+uzbrLeXe2VitUAKox&#10;WpJGacfOo62PPi5lvkfmOqaSb5UbV2ftHtelzucx9TRbIy0OYwuQwVFUrDhc59xTzzwQ1WWiDyNE&#10;pTSmgtHGxaNbnfj981+uNzfG/am0tl7ZkHZmx9jYbamTxldiIv4RiJMbhWw1Tn6KrDyLVUuRpYHY&#10;LHpkHkIlAUepvl32ovd858h3+fmF5eXldZDaRNLHLqA1LHIQApgSSPUml2bTpFEZnPR7Z8wXV3tD&#10;WlvVHhTS0mMLSlEH8VP4hjiM8KNt7fyee4d3fzBt6969j93zp8at5dnzdo/wHbm589jd67iyEm4K&#10;LdO2+ustTw01LQ0eG21uKhimjl886GGkh8KpM7NGfvobdk/YvTG2cll46wZSWhiw+UlnpY6RTkMT&#10;TD7ioRIgsLwVUa6lZLAE6SAR7W8y7WeXPdKx3HaI4UtJbYTvECS5W5lWJgOOkxzUfwzQaalCQWAI&#10;+aI9n5h5P3bb+Y2/xKK3Z5GY5OirBvOtaYz5n06qo+aXWG4vhv8AzSqrK9ODBUVLVVcHYe2tv0mX&#10;qcvkavFdsbkp9pTYyNKnyz0NdQbkqNZpJ5PVS/uxO6F1RS4HHU75V4aeo0FS7BEe5EiajFeNXVHv&#10;ptb8259if3O3Oay5G3a4ktFlQxqrBhjQzKrknJGkEmoyOIz1Av3V952feuZblbDeGPhLIFgH8K4V&#10;i2cZA8s4PzOl/NQy2+OtuiqDM7w2HBVjIjEU2V3DUwgQzpm5aeLP0QqI4Z5MfURa2dWUlvWrpyAR&#10;Qp/MH7Y3jv3I0uPrcnQUMnWlXuaii8I/hlfIuXlx8Nfi6+kirJoZauE4kFQIoXYMTZh6vb+2csbB&#10;yztNmeVrA29vKPEk1OzhgaaT3szV0nAJ+EhlABB6yN5zuBcTzkXdJIl0Cp7uJJB/Nurz/wCXj8Qe&#10;jfjB1nV7k6SpK+loO7MLsTdWZeXclTujFZEY7E5GbB5bCZLIQnIiircduEkI880QRU8Yj9QNalHn&#10;cxWYCfEHJ1y0NXPGaylSaRUm88kcmupbkvTgxiwNwCAfcuwLbrsw8Z5A0lAVrQnUa1Nfwmp4gkV+&#10;eIPma5nJjD9qmtSCaEedfXqwgqpKkgEqSVJAJUkFSVP4JUkf63s4HTHwg7x7M663N2HtCfCnYuDp&#10;czkZVmnmkrM1k9t4apyb43EY2OneSrqpXYUySFo18slhcA+4l37eNi5Y3W22a/uIotxuZ1VISHJZ&#10;S2hWB0hdLMaag2aNjt6WXu1FrCO4a8DKVBWnxVLBa0FQAK1OqmAfs6JD8gf5hvxg+NPc3WPQHZ29&#10;Z6DtPtbJbTpNv7epMXUzwUGP3judNqYzP7hzMv2+Iw+HSvEzyM8zSiGnkYRmwucvqXqSf5bdbdR9&#10;bUO86LEZfrnYO8q9Ya2nqjGcnLm8qMXhKwWjtTwZCdJPLH5PFSzycMwRfcm7/wAz2PIXJh5su9tl&#10;ltp722LiPR+JGt/FNe4hAuggkatAXzDdAGbZYZjuDhm8VY6sPXIFRmnnXAFTX1r0Gvyu+SOzf5du&#10;B7K+SO6eutz7j252x3X1Lt/cUW15cSrwmq2nhtr5PfzxyD7h5KHBbfWlWlmdDW1dHTxK0CzPMFb/&#10;AC99jZ+i3pQ9kLUQ0cWzt+psvOYlj45zR7qo83iKmrSJrK+PpMlTmNSOPIrW5Q+w576LDzN7Y75y&#10;21qzXM+2Xc8VAdJNt4cwjDGoqJCrKBWoD5qOm+SdO3cxWN4kxAt542b1K10k+meFPmOgR/nQ7j2b&#10;2J8MO8/jLkcXk67cXbXxx7N7b68y0FCZ8HUZvoPJbD37S4YViOXizde08FRTqBpaCKTURcA3+5jK&#10;4rb+Jrc3m62DG4rHUz1VbV1DKI40QGygNp8s0rkIiD1OxAAJ98aOQuU+YOfubdu5V5cs2uNzmlAA&#10;FdKqPidyPhRVqSaHhQAsQDlH7x+5vLftTyTec47/AHJS2VCI0UVklmYfpxRL+KR2wPJRqZiFUkfN&#10;2+Jfxh7g+Zfe+yvj90jtqXcm+N3ZJFBcmHD4DBUxWTN7p3LkCkkeL25gaBmnqZiGYqBHGkkzxxPT&#10;j3BvnB57cW5dy4vHT4vC5fJyZd6R3LVFZVS0lFj1ra9if2zVQ0CFYwxQN+Pff72m5CuuTuVeW+WL&#10;i9F1udnaxwGYqBUJU0UAZ06tNSCwXBYmrHg7z57jc2e8HN1zvO8skKvK3gW6MxjgQkmgqe+Yg/qy&#10;6QTlV0qAOvrAfDT43Q/Ev4y9LfH47rqt+13VOwMRsys3pXY+jxlTm2oJaytcQUVGgFHiKKqyMsVD&#10;DI800dKqCWWaXXK5Qc3ueTMipQ5H7GOAoUoqZJJJqkSq1o41j9LOmkaizLYHgE8e8iLHahYmIi08&#10;R24u1AFpTJr5fYPtPRvtexx7b4Lm18V24u3BaeZJ8vQD/Bno0Hv0WNGPWLK5hJ6xZYtePprrNIsk&#10;Q0Az05j9EJDXYagSRYj+jM91PdtNYbayRChDSVoQTw0jgafM+nlnrz3pui9jtrJGytSRsqCDk0au&#10;T5A0xXj1731TV+RzdTWTK7UmPimanSCoupVWKFvBSl3SARnnhfSo92+jt9shhhdzLdMNRbH5VIAr&#10;Xhk1r1u4tbPbYrePQJLtl1ErQ+vxNQFq/M5PXvfCo3hT4GkeGFqUVUTRkySKZJmCs4EiOly0rXPH&#10;C2/1vb0exPuM6SyB/BNaAYGfIjhQftr9vW4eXZd1uFkkD+A1cDAHyp6D9vXvcbEbt3FlK9XgrJ9E&#10;hQyQSDVCpka4MgDOhVVI+hF+efb17su12lsyyQLqFaEccDy6e3Dl/ZrG0ZZbddQrQjBwPLzqc+X5&#10;de9mn21vAbRpP4plZ2+5MQWmxlPJpnqZCAiy2DOYEVD9SCdPFj7iDddj/fM30lnH+lXMjDCj0+Zr&#10;/PzHUE7zy8eYLn6KwiHgBqtIwwo814ZJ+Xn5gde94N+9q0W/Bthtz0OPqarZD5DK4CenjljNMami&#10;rsfVCuqTIprEemyEiKgXQZNDkBo4ypNZe1e3wX0V+iytIs2oanNA7RtHqVB2nsZsPXSe5aNkDfkc&#10;838h2u5WXKO7PaWd7pjlokZdjqVhoJVipqoJNahaqDQnqCcdSmeeoZXaSpWNZA0kjR6YwNIWMtoQ&#10;XFzYckn+pujP70J9t/Fv7tc/w/8AvR/n63y/Z/xX+5dtfnv9zb/lJt5fD6b259ib+qW3/UeB9Z+p&#10;43g6sf2ngeNr+3R+nT/iuhr/AF59yPqPo/8AXKvdXi/TV1LTV4H1XDT8GnHhfDq7qV66/hWN0eP7&#10;Gl0fTT4Ut/n/ALn6W/47+v8A4Nz7/9c8SrXQ0bJE9LVzwQ1VTUmemeOOdIgkiRxSfdTsCX+iktbn&#10;n+nXb94pHdI27WlxDZOIo42R1artrQnwiq6e1iSSWBC1FKUaK5LrcBeQyR2bA+JwLDhUGvAenQXi&#10;t2Nld009TuaPdWycDmqva229nR4LddJWVdBkcvUV+JqMhPhn2vhYqZDBVgzyxlAmnVoYoFLJs3dk&#10;WWxtHmIcRj6iPJidHnocjUCm0Q1UlNPTnXSwVBd/GbcgKyfkHkl5i2y43FNvtbHdZI9tt5HBkcBi&#10;CKFZF+EMlcEaQa+nElnNey7xzRd2UsbvAkAavaHDagDxJXTTT861+XQi9+dKUGwMpluu8h27vOCm&#10;2PVUr4OHeO08c+4KasOPgzmLzsOQhyuVpK/ErUz6XaWBnqUdRaExq3t1i8VPE9McTU0UTSSpFS0f&#10;jmihgZ9Z8TF6UBxqL8gn68+0PNF1e7cu3XtjAu6ypTxTEvhHUVIDvXUDUDQKAEFwc0BEt7TvM+17&#10;XDZT2Hj3SKKN4gWtAMU0Nx+3oE9y4fK7l3Jjtx4/uLZm762GkxtbuHPbihyW2qnJ5yER0lM+Zp6P&#10;HbjjfGVEFqRliKhlsdI0+wC+RezKrcGz4dz7O2w2e39s/IYzI7bxeWhemTKwxTtT5DHTtTVjGaOb&#10;G1UzqS6lHjBUg+5h+7/7g3dxebhtm8zx7Vst3FILhS2tovhIlppGg1VV1VcVIqpGoEU7Hzdujo9u&#10;22yWrEEataSAYNDpMYB/Phx6se/lbfI7K9S9u7t6r7F7S2Jgujuz9t7pO98psncssqbS3bOMeMFu&#10;nGRZ3a0K4yWB6P7MR/bSwztUq00TJHYifjMrjsZtnb1BNi6zGZCpwYrK+ipVramDEvGsUlaGepml&#10;mlEU1QUsXZtI4/BEfX3M31fOW/XkO6x3NtHO4hChTJOIxirrHGqI9QEGknX3ElQVIdud53OO+uDv&#10;Ki+tXFNHZHXPAlEHHhXoteZ2b2X2X8jO2+zZ99bQzW1tv9l023NpZnc2S2pDuDsA5HH10WBoqePb&#10;tFisZDS1VNQylWeBY1nAcgfpMXM53GwLBk6OorK0osbmmhxMpyNQkZT0KJJINcSKxYrqUGwv7Ptu&#10;Nrzzsm57Y+3xRsdLsqyl9DhqkMNMYqaAEaiONAOlm2cy7JESkVsLaVAaQ6y9K/0iKfy6FXq3qve+&#10;8cfujZW7tr7e2/Q5CqylNDnJuycRVbTx9blaariqmdKHHTinyM32sEP7sc4AYlPGRaTlNlqKWhly&#10;lDgsjUVJnoZKw5WppsEkcXmSxJpTuCWWdQx0xeFfIuoakIv7A89vzVvW422xz2gtrOFQRGQGQaKo&#10;HWRVU6u4EKxIoCCT0RX/ALsjb9wFsRqVsEa/80a9JLDdQdwy7gpeudw9ubD2ftzE4XctFtbCbL27&#10;mO4MjUzVlBPQVssdVmYunsVhaCnpmSWScV1UYXI0xzBrCVBmMjVtl6ejwGEo2njiSmrqnJV9VSCc&#10;Dy6ZglNiahwUT1xhgo4Oo2t7EI23ezYbZt6yzN9KkuoDR3nChWUoSKBzpCyA5qT5dBbmzm2+vJ9p&#10;u9vhle2TVVQRjWKcTWtPLHn1Opujdsbew3WNRvjvft3cVTtGoy1TW4DCbE2Zhc3JjHdKOWupYarK&#10;dj42gWkr5qaKCYl5fJUKTFp1e2eWLMpkIW3HvEUhr1FBSbf2XTwYbG1btT1E7jJZ3JR5/NzRJFTm&#10;5ppKTQxAOq/CeLlHeeYNs22x3GykFrZ3CzMzEs7hWqEkjBQKCxFJVctimihJ6W2u08wc2QwwRIYE&#10;JrrdQ48sUUp0q8NhNnZDb6/6KPjdUbswvWM9Tu7PdnfJ3K1/Zm/MbDWV0GH8m1OotoS9VdZUGWab&#10;M646rKx51Pt45LUqPpkQHElxm392bgwmJ2/Q0MNVhpKyi3DFDHXV9Bujy6osfUZjNtkcpUQ5qjSa&#10;UMjwkT0kSqAHYGRLTk+a03vYrqLaBLs+p/FkdyWUFCrUpTUdbRAqcKO4Go6kDavbebb5IH3LeQ6D&#10;jWIov+10vU/OpPy6sXrtrbu7J676I7A3DubcO46PC73kwu+NnZvO1O18NV9J1OGnpZdz43YPXdLt&#10;bZ01Ts7dlXi6NqeqhmiGLytZKxeWGJ0GOkr5oqarFNQy1ta01BS1tVVtLMXrnp5HAonlkKwrT8l9&#10;KgHVb2sls7KK5t54rkpCQ4WJW0rXUKF1C8cEdpXFa1r1Jj2OwbVBGy3iOxFKAOPz+M1GOHRHM9sn&#10;bGa3FtGsy28KfaW2IcNvXcu2tpbPNNgMdRbdo8xRQzV+98dT0P3WWq69qZEows0ZUkm7gmwe43be&#10;Zh/ildXVRylbIqx08MigtR3rEmlWlCsjgmCMppLFTf6eyi/2S7to7vczuBluSO0FKlQzLUKQy8aD&#10;JBoAaUqatbnHa2Nkm5QNRcVGSMkDgTQ8fMHo3u9uz9hpS7FxW36en2rttJpshXy0Upggz1K236vH&#10;01RkaqalngsmUnhl5jWTUB6wAQVBteGKSiyFJT7daplrZH/jkOTkeWDI4yHlaZ47oqVCVRV4ZVHk&#10;gkUMptqDI+d+Rdr3qTb5W3AWhAjYTKniVlYFSKFjQqrMB+GhPbnoIzz3NxOjJeMIG4do4+QrToBP&#10;k9t6gr9zbM3HuDucbMo9tUVLL1DntlU1JDndjdkVYWnGdTImGueqxjYmpmo8jj6gHHZeirJYp4jI&#10;IJYHOkFBgqk00tA0+3a9JaOjzCRs9djslMYw2KzT38SyPGSsNSEETKCGVWAJJ9n5ruNlubHlPmNx&#10;b7orEwy93gXKJkMqgVDaakqWxSvDpfbbrbbe4W6vVLehB/w1/wAnQUvvTf8A2X48TlNzQ7f7965S&#10;j3bm9mtHHT9fdkdfUC1ccHZnVVM5NdLTRVbpJlMI9VJW0zsHieaJysMOehp6TLUbrXrRwTUVfLXU&#10;NU0MkD46GLxpMjLGrrMJ5la4YgBfpyPczw3ct1ZyUhMoV1CMg4uSMGvyrQUFfX1NJeZLOVfEtYhJ&#10;EOJBp/kPRjMTvPObq69zyLtGXdddi9w7WXa27duRVFDXDdtXkIZ8jhqmhrqudIqE0VG0fjZBLK8q&#10;/uoFN8GTpcVJLNQyzJEkklMm1a2RUmMldVU1WZZ0VlJaSBokdSCtgvIIPvW33d+YVumh0NRjOimv&#10;aCAFJ9KcaDj0bbJzTaQSxSuAoPqf9jqZsPcXZtFj8NvBMIoqoqDL1XfWBpnqaGogwuEy2LpqDCvU&#10;xVEtPR4+ejyNQJG8NRMXbTHIlywSORzC7XploMn/AA6WuzNXR7frqaqUT0tWa+oQXYRWlFSJI4yo&#10;LaQCb349iCCyG8Txz2glEFsjzo61Vk8NTUUJoVKlh+w9TFa84RXllKu2XYS70EADS3EeYdCKH8vt&#10;6NNiNvY7uiSh3dteu3fQ7a68oMv2ds7PYF5cbk8K2EwWRxrNFBXE43JYmops3UU7/cwyOGKvF42B&#10;kEVPhJ2Du/G7rymFyO3J9wZHFVtXhs5Nh62dNuZiTxw0ldHQyZxIqpaSnncCN2K6iCAOQcXvdD+8&#10;N9v+Qw/Ldnb3MN9Cwi0zSogeoep1C3kPxKGyDkCtRUHCrnj2H3f3E5nS83DcAyNIar4IzX5rLHT8&#10;ui+Y3/hQx0liczs/ZuG6U79lxmG3QNs5aWjOzJKfcVHjlqcfl6uWSooA7RQ5CphqH8K0zSqunUDY&#10;+2zG9L914Pac2091732fmsnhq2kqXrsfiazb+UrKXEU1XU1aL9vlKqL7htI0+QSLa403sQFeWfvf&#10;7Nzhe7EqbOsV1eXkUJkFx40ZWSRBhWtloxJB7QooCMV6F1793nmPk3ZZ12W4fwWTKiGoAIpUlp2O&#10;n5V40+zoUcx88vjzk+4dqdhR/HP5FUVBubb0mIyeXyNDtnP7ExNfv/cu28Lg6ioxuSrqqpgofKWe&#10;aejeB6fSOCCbLvCbqosntLA42oeWmpo6inXIVv3DSV1R4Zm1xRzgQNGFRGLHm/H0NveUe57C95eX&#10;17bTameLsXuVAagg4Ib4goNKVBI8+o35esNw5Y3Rra+vxK71NCioBQHH4iK8OPGnQd9ndA5rFd49&#10;pdmbbjx+dzeW2luCn2RtafH+HaGFnyOOU0U2YxOqr/iLzVjRJHoeHSGf6gke427qf+82J3Mmzazb&#10;2K3lRYauh2JX5nHQVk2PyNfTvCktT53qfFQ5JFNNK8KxkJMSdRt7J9z2a8j2vwpbQeOYHBkC9qmn&#10;cqmmoKww2WYjgehQ28w3d7HanaGiXUO/X2nPGgUV+yv59IzZmO3Z1EOtaztzBb33/syu3FS5TvLE&#10;7SydVj9sVtLtqnrMjQwYiPFpg6ytq9qZRoMkKarmqHk+yEUboruGRPxR3RujJfd0u9cF/DqLq7JL&#10;jc9USVclb/Ftx5OQUogwmNmx8K4zH0RZpzKJp2SMEIV1H3iX7i71ulvd2PJ9jsQs3RXKzvOWiDqt&#10;e5AmopXT2hqk0XUASwBfu1Db7tscWxCNoU0NqmBPdQV7FPAkYFSc+vU3+bJitn4WhpqHpHJUG5O2&#10;vldtmfM7DpaWmk2piNr7B61o4917m3B2DuOizdTW7iqcjFTwYuPGtTQU+SqqyMVIkWMD2d7du8BF&#10;t7cW7cHQR1/8KoGyEWMmyBRqihpnWoyjt+w32sMFDC7DWkmsjgix9nftvBs/N89hy3vk6RzeNQyp&#10;UhWkBVCtaFO+hQowYHiWWqnCfb7K79v91Ky3BktxJTWUCLUkUH4i1eNRTIBp5dVT9OdG4ft7d3Uf&#10;x47fyzbJz+Ty9Xt3JbuxeDSuhw2dyeByeM2ZTUmVqTRrkKqbceUpxeilo/GDomWQMtlFtM0+4MXS&#10;ZygzdODnaKKSDEw46ZnpXEZkeCd5KyoV9APLKIyV+lvcc8+e3247DzDJJebXPc7RYyMBL43fIuaH&#10;WqoFOO3Uj92mteBO7P7y9j++l2bTHBbo5SRi6lWoOKnwaivpQ/b0AXyo/l2didJ0OYxWa6Z3lujF&#10;dXZ+qr27Urt24mhkz2FlnU5DIYmnpMXQCmE0EQgiSuXLEPNYKTZ1UuNxLYgO1XM9RVsrhpEp1hjd&#10;TcFIVMtQVQ35uxJt7g7njnTcecdwewTY1tdutmCrSQM1ADmTCh6mmFVacST1kDtl/wAmblYrulne&#10;N48qgkUYg19AaCn7Py6qi7v31uDfVfHQY7b1DtXaWOqIosbgjnGyldiIzBJTJUZ+pFHjKavq1d9U&#10;eim0xXbgkgrkkmRyZI1KVLEJTjWqF5W/ziCygsTAHt9bHn/EBq1t/pdws4t2JbbZB+qopgAFgcUO&#10;CuqlQKChqSOhFc2aS8v7jLb7wPBSGvhiKgcll0gkMGoDkmp6C/b0OTp8hRY3JY+avxtDIKrLVMC/&#10;fTYaGmjeWGoDV8FXQUsFRXrBCtxHraUJc6tLIHcU1VHTmasTF5nBQ1GWky2Nq6IONWMw+QyVGUnE&#10;08kNWlRSAM7kkKSVAbSwzV5E5WvH2zbINiu59n3QrGq3iMJZmikYK6eG/wCjHV2iIrHJVQQSDQ9Y&#10;mbpzNybHzYu2xW4+qldBqEkmkMzAEsvFvM4ZcgdbA/xZ6P3nnti0mZwM3ZfS3adft7YDdW9rYHP4&#10;ioq1xu6OyNn7V3RDV4EYjH4eXbtRis4RT0UEPkle5mqXVdDVwbv3Jt6R6uv6lyuV2NUSiU5vG1cd&#10;RWYuql+7hH3McNQyPBURSkFJGkliY2QrZjbPzlLa99SOK056W33eNDpimjTwZBRT2Smrh9QwxRY6&#10;CpUVHUv7n7ech8x7NZrecz28m6+HUJ4U1QKHUoKzr+EniePrwO2F8Yto/JvZVJHt/wCWFbsXvZaa&#10;phpdn71wuExmB3fgcYaOQS4/M1NK02NzQrIgFZqSkxktOpdz5WC2VXXXdWA2PkNt5tsZuaDdtFn6&#10;XC/wrbNHicDtSauzFFWyf3ty+0MpR7hx09djoKSSSOro5KaaS5UhSwZQHzr7UNzLdyTxFTtUcbEL&#10;MTMdIkjqBIrwsoGNOoHQwVqMAVOLnO33b+Wt43K5vLy2huNqFCQ6ziWkZrRWiuYwA34tayDhilQV&#10;n2Vsju3deL3vsfZG79mUOydzbRztZkMlvCLJbu3XR4ekzmBfI7J2tvPbuV2HW4HHbipiaZvvqfJt&#10;RSGOU+dUaJxxh7azOW29U4+s6py8+PylJu7JZFstnMPWUmXbOUjYuXGYqHPbZzbbUwqGsFWDR+Mw&#10;mD0xspZTH977L8q7aLi22/fYGg8VaRKkgCggllciUkq9NBVSgXVqFCKGIbr7uPLt3ulvdbdu1vb+&#10;Do8NVilLR6GDdxFwviagNLlwSQTShoQF9Cr7HymQ8/yD2xl5oNwbBxeNp6DbWTxlZt7L4uvirjkN&#10;31G1M/h5+xsvmIKN8fIKx1pZVqOdJtcum6MLg8Zj6fOwYnDx1WCpoWoqGnoh/Am++dTUJPBW1P8A&#10;Fs4TQxyxCMTRLIXsFW/E38sCeCxGywT6LGWMocmvYKL5FY11Fa6tbUHxV6yv5c5VEe0xbbPuICFd&#10;DMQagaSKihWh+2vQrbT7I3PuncGU2/V5LPRY3ddXlqPIZDIZan/vUlJjYHpE+ylxGHO19lqlbWxS&#10;yP4qmRYkI1s3rAT9gZXctVjJa7dGCm2ntWLJYuj2lt+fDYbLY1oKmojlrsWcXjoaGZlrKKKSN1l1&#10;NFTu4EwJEiiDZJOXdojgtPrY5LxlIklUvG7HQ1CCwlUDyIUAeZBpQi7lbaNp2u4VLdTPMSNZDONR&#10;FRU1Y0+xSB0IPWSdcUNbPt/Z+6Yt276y2AyU++t2U2W3FSZedYR/D8floq7M/wATxUHhzNdTXipz&#10;HHPKFYwsqlCAe+vkHhdqJSVWSzWBydPQzRT1e29pdX4qqpoccVaOnxGXqov4XkZaVskaf92jaB4p&#10;lQSLKhYELS8xcpWN5uFntt7JG1qrSkK8upgAQ1dTSIDnBCkVoaeXU47Dy68s0f0VnII4+4LqZtNf&#10;TUxNPtJ6V+3ujcRFJkkxWE7BxEjtPEuez3cG8qvKR1lSjU1dmaDH5mu3JhYNVDUTLHDLBLCdd1WO&#10;w9lvxXzh2HjtxdX0U/Vm7d5/3V7Uru5dx1zZx8NJuzONhcxhcNt6nxVfS5KvwuC2rW5pK+OL76pI&#10;kpEjvodiMROf/cebeNx3g2+9/TW5mXwiqqzQoTqaNg6FGNVHhnwxpGoHVXqRbvkjnTcrKddp3B7R&#10;Zk0j9FHCioJopYNU0pUMMdB52H8Newd85vunM4XvZtpU3Yfx/l6A69xuP2VR18fWuJz2SxVbv3c2&#10;RFRlo6Ddu5c/DiUjp5VpaCGj1NqimDWC331/Mx3fB3NXb16E6721i9z7v2RjcLkKXuEZCTHSvQVl&#10;K9JlKvG7U3BgJsnX0FEJoKYNXQRaZmZ43YKPcP8AN3u1Ybhstty5skP0tnaXq3JAcHW4rqEY8LVC&#10;Hrkq1FBOgI2llb2H265ksbQbbuu4G4kUlg7RiICoIICh39a5J6L3U/ybOmt//F7anxh7N3/2Jitv&#10;bN7UrO0sRl+qanaGEysdfV09RTVGIo6vfezux5MBga01RleDGfZzQSKohnjXUrEnyXyC71YfwPcP&#10;X3TLQVe4Hy+LwD4PeEmIxOfmrY6yOXa9cd5yZzbdPX16Ivgpa4QEsNKIL+xFtP3obzabFYYeU1WM&#10;KQR41dVcVDGMkH7a4JApWvQ7tOV5LVPDN5F4hplVagp60YdWhYPp/bm3UpJ8Zktxx5ulwVLt2Tcj&#10;5Clly+RxlDR/Y0SZeFsf/BMrU0cP+amno3lQkgEKzKRvyPyz+YcuIlwdTu7p3484+HCNmHk2dtbI&#10;VufqKNZIIo0mk3jnt8Q001U0oEmmJZGi1Wdfr7j/AJw+8fz5v17aS7IDtsKSKxVFikDUPmXjrWnD&#10;FK5oelsOwFZluWvY6qa4VhWmfNz/AKvLoFav4W9G7jzke5ewKHdHamdoaxMhQVu+dwzCLHyRP5ki&#10;gxu04NrYmopUlAZYamCeNHVWVQyggMu0Nxd4ZXFUo3V8sM7uuJItv5KDC0+P25i6Gprqispw8aUF&#10;DteGkydNTxOzLHUrKjMBcE2PsCXfujzjvMl2257nPL4jVNRGBX7AgH+by6P1sLZpI2AHiHz8+hp2&#10;h0/1dsuuqMltfYe38RlGNXGctDQrLl9Eo8U6x5aqafIwJPGxV1SRVYEi1uPZTY8ZuLfuPw77g3Ju&#10;GXFY/MOG27nd05OpwLypIWepo9twuMcFqEUqY46eIXcWP49gqT6qSGdpGLSPWpOMHjhaLnzx9lOl&#10;kfL2xXaeJfbcZicUZ3AGCMBWX16EGHCYakra7LU+Lx9LlcnHTRZLJ09HTRZGvjo1ZaWOsrViFRVp&#10;TIxCCRmCgkDg+1dketOt4doZiVtriHJYHI0slPW5ZaDb0NNBX1EcapNDTUlXl8pGJHUjTNT2tYFS&#10;QQCtt2zcNu3aW88cNA8ldAAFBQilR9v7erJsOzbaTLZWCIFaoBqw/PUSf5jqaVDaSCRY3BFiWQm5&#10;RtQa6N+fp7doMbs7a+x62higqNw1dZoyFTLSY+gw2PSmZWi0PNJFU19S0ckykAVKayLuGAKmRbXl&#10;e13W4TclcRSIAQpBLgjzrqAz5dvQy23xLqCQRMqsM4Hr/qx1ySMA3UaATqYL9HI+l73P1/pb2wtl&#10;cxWV20MViq/CYar3fQTbeoNvbTxxNX9xX0ctHG89R5WZXkmlUnUGBYW+hPtDuV1ud3vFltoeQp3B&#10;jRc0Bp/qHRFvO5zWd6tlJIWVh13K6wK8hKKoDyO8jhFAUamFzYD0j6k8fU+x2roN2dP9e0ezoKbF&#10;deVGRpZY81XSF3zNfJLGwnTKVa1ByRqaljxGhijRjcWsPcx2W7wWe1/Tvbqt0VIqK1/nj9nRU+6r&#10;IfpEWhPn0y0iYnNmLIxSRZGKNi0Et1kpvJZlE8AAKSAqTYksDe49lhxcC1G58Xj9sRVWSzWL3Jgs&#10;hk9yZWKKeKmeir4JYPt4RJDTQJDbyyysZJCE/P0MdXSzzTyl3rqDAVBOSCBwI8/5da8SOwUtICZT&#10;gfnj/L0+MFjW49KoC1hYAAcsef6KP9b2enuTrTavSm2q/M1dTk8xPnqVcrjnNWuNxizVaiSSomy1&#10;XFVVuTmop2Hi0U0Q1W5/rPOzQx7Dy2dqnjaW6uITlTTTrGTpNSQK1pUVpSvSdZWhMhkjOkgkfbTH&#10;QdbL32+93rvt6GnoYcRXVePyKTVcdTXxVdNL4RBPSUkjx42STlrNLKyhbFebhEbXr3626WzeSxmL&#10;Sn3V2BDXV0e8N5av4LhKoxSVcI2/tuVZY5qiaJDHFVTiWRWYMLfoKmy8Hk/bpW+mE0lwQRq7CMeQ&#10;7q8el6GGytS2g/qcSeP5f6j1OrcZLmNwYyp/jk0VFhJXknw+PWGOTJSIrLEuUrFDS+CCrKSiGJoS&#10;zIA5dNStG7MwWNyXU/VNZtSgzW+94b/ijwORymdr3+1xmeSArQtRYmn8VDEyyLZKidnjDWLU7Dj2&#10;Xb1bbTsdtsuy2sn1d/dznWcoF8T4KLVjxIrVs+VOi+fcrfbUpLIDO3qaD/AesOJye4n3HuuPPQYi&#10;hweLnpjt80TVc+RqqH7eRquryckj+L01CraKGJSoNmd/zYH1li+xvij0rVb12plaXs/t3fTU+Frd&#10;ufaVk23cHUZl0p8HPXPRMK2qqMPm5acsIpaaKUKVAiViy5be3PJCbJHsqX23lnvGU+JqKiMHFQCZ&#10;AQASHOKpqACkhgCriwl5i3y3totuLRFh3aqgmvkKjH5V6IZ23tzafy37STq/tTZddsHrzqqsXdu0&#10;N/Vmeo8Xubde5aWZaHL4zF4+oirKD+6GY2rVV0FYZ0kleGQmMwvpdROqpK2uw0C90R1O8MhRUdZW&#10;1HZ2GxVBjewNmZ6rpJjlxh45IZsJuDaQSSSKPGVkSukLa1q1dA3uf25U3bYjcb9yJuC/vhVU/SFF&#10;0X0aOrmFXLareSZFMSSjUEdw7xykdZobBsp9vtgh32xmWOSNAJQV4hhWmdVSRWhpjzB6zVPRm4Os&#10;8lQdg/EHcW39h5SgWKmyfQe5KmpqOlu39tYxQtHQ+aB2znV3YmZgjEEe6aD72npq2Vamuw+VCNTy&#10;GB6s2VtHpDBZjfm9vt8pJuuGarod4YrHVseyavYFJG2Uo8XiMBXvl6zCZ3M01Mq1ENVJUXkYgSMP&#10;SYO3r3uPPvM8vLO6XcdpPbLJEbWYM031C9olMiaBJBo1O0QVSaU1eRwW93ufrz305427YbeQjl6B&#10;nWYKQxkdDqUnSsLIVZQO16HiR1Xr2T8ke4/mlv7Gdb9dT0/XGf61pq/be4Okc5kpabtvbXdr1Kbb&#10;k3tls5QZfBYnevV+zKatqMitRi44Z50pkeSCI30hHDV47smpps72d4MrTZvLPVYMRwPgIsTHkKnW&#10;MFXZTVFWU3X0tM5hkhED5HUy+CqpnCus73VtZbFs37s9udvmm2y6i8Kcx9zujd0srNJ3LM9DlaKS&#10;e9G49Z2bBLdbDse37NyftLnakTSwVgQAaVqHBYZ/pt1YVF1nkuh9kUu0fjRPmMVj8XtOpo91vT/w&#10;zdGXzKLQtU5Dee3KCpp4Mfk+8a4xMaWtr5jimqZPPX0NfpKMh9z9X7ly2cNXm8bmstlKqpaip6zA&#10;x4Y7PixKkx0uL2fEuQoAmEp6cBDC0DT6RyS3rEm8qcw7LtO3vbbYLeytVRWaOVpRN4irQtNRCDJX&#10;8S6FrnPDqbuVuZf3HtS2x2twzZY6gpHmfhX/AFHJr0MnUfa3Ue2tkUeO2vLNtjHhIqirwW7o8zT7&#10;5oc3W0z5DMy7+Y0uYmnz8sqSNU1T1UqzPdvOWIPtii65fM4PE02RwFPtrF43PZ3L4aq3HLS1GOps&#10;VjqWtoaTdtbRUu46B5cxTUknkxNAGkBm8euZXAkBVe8x2u4b2t1eWMk+4RMgi0uVXxdQIBBiZChY&#10;B2kZWKU1IAQOgvHvh3beluZkq0MwKaqNU14kadNfQUCg0IAIBDtk+7Nvw7nrI8Z95nc+seF25SUN&#10;H/EoRPunKZCjFBtpZJtsvSU226xz5snk5C8lPEjGKK9h7QVD1NXL/DHEce0MBLXQ1uT3RmchiqWp&#10;gx1BWxT1dNgaSNM9T124JY4ipMiLTopYqTYAjjc+fru/kjtdusJrm8eP4UrpQuKVkLAdoJqADqHE&#10;tihEe7cy7ncxfR2G3u1OABRQD6/2Z6EDIdx4maX+D7bosvuzdZo6OohwmHx1VLFRfxKASY/K5mur&#10;o8LBHiVZ1aXws04W/wC2Dx7XOX3/ALUy+Xygyma2lhaapyj7irMhLX5zKbtyGQFWsgqa6qx64mJ2&#10;yMp1LS0zwUcaNpMRHtHtfKm57daRRWu2XssoXSiroWBErWiiTxCFSmSwZ8UDDqu1ruMUBWSYCT/S&#10;9NezNjL19icbh8Jjs/Xf3fxmPwGIwlI8GL2bhsMiRtT47EU1W+Xq/tqLQtpaqSrqrrp8ukkFk0dC&#10;YOlp8tT5Cp3Oa61FNtjHSy7dqIoS4SOStq8nHuiOWkc2KyAhjwpAJ1A8EvuDuE89g1mloI6us7/r&#10;6mGTojQ25BHmCaeYPl0ebU27ut80zgFCPDqoOoef+x04rme6ctW57bdFt7b2yKjHx0MuF3huE1m+&#10;dv52GWES1kf8JxFXsKto6+BroYxUMg5fUbaC243fWFpFpnxW2YqcUMfgmy2TpDmNwgORDT1FLUV/&#10;lwdNV0ULeto8chLC6lfau65avrgeHe7qzzv3Kit4cQbidQSkpVjwUzEUwajpTPDey6fGko5ArUD/&#10;ACdLOp2nNlQs2Yz+UqEV8fUQ4mmnOJxsWQo2jkZycaYc0aeWqj1tDJXSRkek3W4OefaW4czWtn8b&#10;HRUcVRjqqaHKVucqJqtqlgWiaetrEqKuGO/JiRtBS6AAHikO7bbY237tuRIzxyAGMRDTQeiKwU/6&#10;Y5rk16DTm6jndA2pR8qdSo8hicFEmNkEjS0rC1PQ0MaxsQQ8fhggSKCNIXAI41XHJPtK53bGUo66&#10;DLRUuNNRQmZVamzsddDJAoKzq8jUSSKXF5LD8DTyfV7Odu3S2uIHsZnkEMpBOuIowavaRRqGhoP5&#10;/Lo7sPEd9FSCRn/Y6e6DIUtZEwjE8alQTFPDJHMoFgrEyPKgt/tNuefbFjqrdW1ah67B7ooJNwQz&#10;02cxsVdiqZpMGKdlqqaqhmgjR6kQMgEkZHjdLgr7VXtrtm8Qz215YyfROrxk62KOWqKOtVOn07wf&#10;LUOPTs9syCYIxcgGlaV/wdYM7gcTufF5LB5qi+8xGaxVdhMrSvPPClXi8lTS0dbTySU8sUqCSnmY&#10;akZXU8gg+xIz+7qqdKzc9N1/tuv2PWtNJmKkNI8mzczkCVqsHmpKaSilmpUyEpWmqo4I0lpbNoUm&#10;wAOyVa/t9iuN5uod4hjFGDLplEeQyBlbSWQVZCahuDEDoK2iTzStpm8M1ySKgflUVp9uegv2zWR0&#10;WVotgZvc+Xpt3UmPhWjlaWF4d14nEwinbN0TVOPmpUrJqePVVU4/chmJKs6rr9hnVy7e3tBJXUlL&#10;RYTctCS1HEuTroqOoNIdKmmQvF4jGVvpJYNb3IcUF9sbR2lxcy3G3PksI11Cue6lQ37B0JYdqmUx&#10;kbsXr6JT/n/oYYIqmnGiqmergHGuoWIyfX6kxRxJ9P8AD247h3LkcRXx5qcYepq6mCHEl6GCKH+L&#10;XRYHP3EbP4Gjf6lgwIHtvb9rtry3NhGLhIUfxe818MVrwIz+WfQ9KZEmSUzLeUJ/4WCP5seuVLTQ&#10;qoRfIwDlv3HYm5+t7aR7jVtQ27UR6OnoY81QzPUzxNVU320cEJMrDISiJFqYE06dChOP7Xu9ssWy&#10;1WS4c7Y6gBgDqrwGgV7T9tfs6XQ3RRBVi3zpT+Q4fZ1kVRTARhmKCyi5uQPp9bf0HvIkFHlpKqSs&#10;FFiqyqWpmqMZ5YFwgZoHNO0NTTVEFSqqbG4IP+x591NzJZxQ+GzTWqgaZM+L8Q1AhgV4Vz+fy60m&#10;4KrFioFfMkf5uuXkKKAgZo731N+rk834AsD7ZGpJp456Z8rgIZ4MfSIi1FVT5CGZlWPX9rJUxyTR&#10;JKAeGd7A/wBefatdwtY5BIsFw6GRhiiU401aSKn8h9nTiywzs7PcpUinr/MUp/PrIs/+pRiPz/gT&#10;/j7ZaGs2pLW1dL/G8DjqTEwJUKKnGQV61cqOonp0mZ1k8bNfgWsPzf2omnmW1heOOSaaQkEJLp0r&#10;6kGvD7fy6Ui7sUKAiNwgxRv5kU65STOApRCSWsQfwP68H3iydTs7G1kFVj8tSxTwT1KrLIpMEWqp&#10;YxVE8tM8DuSpAUMrAG3B93jnvmtZJL+ACKikgOK4AwAdXnx6R3d/a6i3gqpr/Fj/AAdc0dmFiuk2&#10;+o+g4/P1/Pue26trGXMQYfc+TpKigxz0NSBU0hXJLL6a2lpY6qhnTwzamVWIDgHkn2Uxy+NMkEtn&#10;bSSCQPwIKUNVPay9wx+fRW27xzS1iqhXyqufs7P8vWDxtI6eRI/22DqwBBBUgi/J/I9pyTcWJqoq&#10;3B1OfQY1XYTQnHUYzFJDRuZUWmqoIY0kkHjAN15Hs1VrVJbiSFAdwTUT3uUqwIaqE1AFTQCtPn0Z&#10;ncrRoGQyEueIGG/aMfy6k6LG+rn/AFv+N+2TJ7qxyUR+03ZWVFbHThY6dFkhhqaCoPj8cKRB2jqS&#10;H9QLED8e/HdduRpA1vB4bAMMEn14gcPIGla+Xl02/MNoGd617Qx7vImmOzjTrwW31sf9hf8A3s+3&#10;zH7uxy0GiGj3HX5TyeCmp5M0ktJNRwS+GRKdJqYi6hSASAFH0Hu8kbXNxKVECRJqwIqMWFcg6hXP&#10;yz59Kn3dhAZbeNiEFKBsmnmK4ofLHWFkn1kqYypJPKnUP6C4YD2uKcZ7RT5aJjhKfKVX2cNJVrS5&#10;OpwdNkF8UsVXC6xrLPSmQlWC2YgG1uPZVHc2U8Gia3aS5jjViQWj1kZxQn7GH28OiiDmq7klKNZP&#10;T0YrUfy64mRHkMFmMi6SWKnQbi/6r34HsPKfD12ZMkVHQFjM8ky1s9EuPp59F110qRqyvFKq3VSo&#10;Kk2ufr7E0e4WVsqiWSkSoqkDuBqK1FWJFOBJr9nR8m8W0cRY2ipIc5z+yg/w9ZhIApJZBo+tmD/Q&#10;c8C1j7eKjDx0VRVw12OoWq6Wmp/t6ZaOuq/O1lPmZEqIEJUfqUAD/H2i8eO5hhmilP0xJBLaMU8s&#10;qei+fmWIUYW8bEH7P21U9YVmWUK8TqYydJLA2U/7Vcgkk8D6c+6vv5gdPBj90dFVcLUlRRyV+6ai&#10;IYiKWKokSKt2RJJ+xUTuUmcsRGpf6jk++Qv96jOYtw9gZRCUkT97tSgrhtqIyAAeGMDrDf71G7nd&#10;LnkMiBU8P6umnzqbX5D064Ss8lFVLEiRv9vMqfdFjCJTG4tPbU3hVrarX9Ps4H8h/KbWXL/IHBZ+&#10;orIq2qynTG4calGsZtBtaDtjI5OrrTM3gXFwRmOGbyAqTUoLgkEYxfcz3a62+P3QgtXhDvb2rHxG&#10;KgqouwQCOFNVWJwAOBJHUR+08nhNvkviougRGjECopKDx9K59MdV7/zDqHtQbLw2a6whw81THtnf&#10;+08kMzW19Gks2/Ztm7aw1HQHEocouSmrappYZIiBHJTrqBJW1qVX8i+m+x97S4PqDsvaG96PI12T&#10;XPbU6sxOOy2QnfKS1lXkaTH7mz0S9c0VXumWuqkyFWkk+TkWrlqTU06QxrNNW8+/PtJuV/aWVnzd&#10;cvu1j4QSSCE08Q8fBlYCkYCHU6jIoA4GOpVt98st4uhHZzhnUUome6tPiHAHoJev+kd60nWcibl2&#10;bvbA7g642/iptudh9j7t+3wOQy2Fnxn2dVV47ZOcq+yMntvZf936WrpsLLR0OImSipqcQ1JnqKiI&#10;aev6jc3WG5qvaOM2o2c2125uiSLrzM7gxtbmsjsnM5ejyeXqdo9mUu3NwbvaTa2Lp8MUxuSip8RQ&#10;wtItNNJJUSHI1gQ3n3G5k3Hc22yy3y03DZ9wuX+nlCN2tOPEmEnczJoCEGSiBtWnSR3dKprLfdsn&#10;WO4vnG2zNpXwk1uC3cwcZAQEElh5lfXop/yQoqvfm16Hf3anb27tsRdE7TpM/wB0YXpmlzNAdx4a&#10;hbGUNXvXq3ee89l7UwmO3Fl83uWRaylarycs9LTLqpgsaY2FS49+xewO5cnh8d1f13icHtGM0m4d&#10;61G4NxQ1n8WoVefHY7HbPrNuK2446TN0MxhlkqosfStSPJQ5F54KmnUW7bc84bDa2Nryju8z7NIs&#10;izCVS0CzqQC1qHq7gSnTKykKp01ZdSr0aXO5tLNZ7XIBJZgENITRhw4KFpQU7u6gBpxx0msn2Z1X&#10;0B8Zdkz7l7o797WpO20iyuz8ZUYDYVJNV7Qzk+Oo4tz1W4cVKf4Q0uLzNJBkp4TJkKxM7BDk8a65&#10;OjkZU9f9C1GAmyh/0h9qUtFj8HhoMNiMfv7JYmgx/wDDTuCKWgxuBw8OOwkWHgxdJRSUuqGaNjUM&#10;B6Y9RTxRbZzXb7nFec0bpd3VuuqcBzCkbqVA0qrABdRY4B1IpBbOX2stvjDRh3NuOFPy4fz6Dj5E&#10;fLLaW4v7nPD0l0Vvanzm5M/Bk91b26g2/vCauq8pB1ni8fk8rldxfxLN0e7pd0bhzNLl4qV6GqjG&#10;G/eWN5441jYjqTD1irlJsi+cpq/NVMeXWomyVFTT/ZDIUVbX1GJqMgtPkWglSip3ZgCsMDOGLyIw&#10;E2yw8hcwcr2+9bRHPfwwJKI/HcqruqurlEr26aMKkkt5V61a3ngRSRxOClDg8TT/ADdD9uv5bZTb&#10;M2T27gtrTbPzOF2Dh8zgKaKLCV9Qa3OU+GyeCxeI3VicHLUYOqy+34spVU8MglgrKiaJDGEpqmN1&#10;nnepqOpxYjwuJpa7GVuHqpZqFKHDxRIIzTxUeGqqgyYr+MVGSeea0teszmKnctPF6FMVcwcqcnWW&#10;/wB9eXNbeCaOBrcsiuGY6WkUaioNNedVCBqNRSvTe3cytcNJbSWJKHiaf6uPRausvnhLtjfO6sD2&#10;VnM1i8vj95Y6gpKrJ7q3XmqbPibH12R3JvDDbcq6TeH9x9ubSxNBjhLQ7ako6BazJRomOqD9zMSf&#10;fIXaU3Y+Bg+Omzs0NlU/93sfJu3G4DH0GPwuL2jLWVUAizCYKsjo6zcWUxlBNj8VhozS0tOzyZOu&#10;+5lhxiGOfdDaLjdLTeNu2WQ/ue2vItQiOiHxXQlO0VrNIoOlAeNWY0YdFHMFvBvd9b7XZjw5KqZF&#10;Ap2k5PpUrwH2njTo+/xpix2N35ne+K5Zd44OHP1+LwGR3G+5shksRuHM4TCvWUuzpN14qhrJdsGl&#10;yy5J81US5OajppExuJjpKWSuict2P2dvfpL5cdU7F+PXYUlHsrdW0MZmO2esoBjqXbFLhduVEtH9&#10;1PU01NPHUb+3LJX5OoraipRMtGlPHaYU6U4poutrCf269xuW9n2Xc2+luUhnnQtpOmupwx/CdIYH&#10;zWtei99nTaeZbCOwdgCi1U8KqSf2sSc8Tw4ADowO7qXr75DdNdkb8706njoq3rbKblxHXO/dw4Gu&#10;i3BFksnJRtispsV5aakrKnbNTk58SlP9tNNjcxIvjlWVklDWDZ3Z2a3NPW7Rgq8XRwT7brabHwY7&#10;HTVFLgFnyFHBjqLEvJV0tbSVeFqJ4J6CZFijp2RVjjZRcZ1Q2/Nu7cg75um/7naLst3byGLTGe0I&#10;da1U11MpUOHOCRUKeHQsv7a7HiW+pfBkWp+R4/trnos+2d+7O2JsCi35V4ncMNHUbzpKzOZPOZvF&#10;U2S3c2H2nl8nmN3Z6io8bk8LUUm6YcXWw5Sld5nqGLzzTJKWDJ/E9Uf3vpa/sic5vJblzDff5Tbt&#10;LvnduPrKPOw0UsE22MfLiM/snG4qhpczTVNJB5HqEWNdMmplZ2js8o7ldw8qcybnzRMvL97Crsat&#10;ocFalNCmMJXKhsheJHb0ntdu22/tFhETNMuWI1DhxBz03535CY3qaXb3Q+QmGB2jhqZKTDdjLsPa&#10;L7dzGBTMJHFnZqXOYTt/LZzPLtvI42ryEQoMXJUVcwlhKJP4IUzufbe2do7ow22trZbPz5iaBMtn&#10;tmSVOayq7RgrlFOuVyNdUZmuFPLUVNS0kZlJmroajWrS8D3a9h9tYrqKx5XuGuLYuR4RZ5F0KCCw&#10;LEEUrUgjjlSRQdRpzjNbbGl1uGz3TNDEGLRkk00ju/Z0LPTva24u2tu773Zuram0JNpYzITbd2Z3&#10;NTVu16Vu45MDNS1dLicbQR7XxMVUsdHi/tajQyQ4vI4yeN4oRH5PcjZW4txZvf8Al9qUmD/iex6r&#10;Gw7eqqTLUc1TisjmcdFHgtzNAIJ6HJ0GMhkooaSncQTxSVtHWSKV8RLqOVtp5y5rsudLXbrC3blu&#10;1mNHlqrCcRj9MMtD4dVGkGoqT59FXtk4t9uiupWBsZSaueGSfz8z5dMfb2z9lQdR1vYOU3Pkdlbp&#10;2pnK/dFHv3blRRYbPYaKozWQ3XtvH1C56ircNuaurafP1FVURfdUzS4qqgp3ZhIo9mNyu66rH0dT&#10;j8liKjEV9XJUT4taXKSZOGPH11TkayprUqKyKnrxFPmqhjI/geFIkEKMFsAcW3PO47Tax7Dv3J1z&#10;DK9u6s4PjqjstBxNQpIqoGKacY6mDe7+02azkmhuFk8VSFUfgJGG+wdE46+6RwtdmaDPbM7B2zv/&#10;AGzg6Ggxe9lzG1/4Hmqrd23cFtLbGEwlTisNUVm16SpwnW+FjSnojWpWzVlU2QmikmGtmai3ll6R&#10;cJtvbmwM1vIY5GfItt+kxO2NoUOLnoZ4aKopspuOrwNCw+6NOxFO1dJDHHLGsYIY+whfcy7dNHfc&#10;u7LZ3U88lqTC0EYtksDRg4ZqiolxqJ4UNKda2lFhCBC5nYAivDI41PTV2J1VtTBJvTsncPbW3+p8&#10;tuKlxeM2lR76zG4+wOzp89g89h8nuHD5bD7UfdmRbGR4bIV9LGtPFQmpnraKpnklXwIohYOo3HSU&#10;GVosbsjbWzvvqhq5oNsbqoq9snkMxVZOTOVUNNR7VwUOOy9dlYjPVyh6jyTyu4cyLb2k9oeUt55h&#10;tV2Dd9ngg5MhmEs0pkMokMqiWVYnoSwWXtLHFFJ6OLLbktbp5pVVVrqOcVJyT8+iy03WHWuX3dgd&#10;3dn9ybv7Txe16rJGkbfXUO5drU2ysTtn+B1G1aXfWazfY+5ZM7gMJszKwUWHpYqDGg0bL56d4ap5&#10;Hy4bCy7fwOZo58dWUReLI6/scdSVaw1zRyNDSxBqqWnip6KomnEMlTBEgVULgx8C/MvMV/tHujt9&#10;1tqsOTLW3a3tYUmIXREjMCigUYPIe0kDNFPbXow3KISyQz29wFUjAB4/PoSe0u0Nudxdidcbj2rv&#10;3aWbMGd2W+MjzW8ctt6XJbKlypgyGYirE27RVtflc3jaTGPW0GNyVY8sklQkBSsXVIicXs/s2kzO&#10;WrMhlcXVbdqYcZ/Bq7DY04rcOOnixscFZFkkpMgds5zDyS0+qBYqRpVDukZTSg9gLfbfnm25vsuZ&#10;7u/ns7uQhomjzGA+VW5AoNfAGg4dMWV5fxTv48iS2p4KPiT5N0KNd8h/jdJtfG7dpIKms3LiZspW&#10;7k2rv/IVediyLZDP1tYkmIzWYwdNv7aW90jrgKuTIz4ulssM1Ss/lnkZXUmQSKLG1eVo9M9PR/cU&#10;6w0qvqNdVSJkMrSQ1itNSxvFkleqgZ3eBFITy6EDTTt+983b5b7nsu7bZCz3VkYGjUEwOs2pjclu&#10;KALJSgINa4I6V3kInNvd2X9nQ1A8vWvQabt21U5es3FR9c5SlraHK52no8g+WrazHPiDt3E00e3d&#10;o7grMRUwQT5Sin29U0+Fr6eCGlr6mfTV/aJU1U0bjPS09HX0tNUpI2JHgx1XSSSVMtHkfFSI9dW1&#10;PgC0wrqSGtFQmshpUMp0MEXQj5b5Ns9x5ZnEsbeNt10lswI0/pwxhS9BwBJ1KeLDJHDpBtkCrc7l&#10;daau3hU+egCv7Dg9I2hau3vtXc25cfVUcvZdbNlt77XztPQYumzm2qTK5irhwmz8c2WjqcqNpZ+q&#10;20+Iq4qcSU9PLT0SiaN5XdkXNQZGTJR4etw0NHj5cBtw4vJL49EtflI92QbppQ0MB0PSxNRTEEuh&#10;KjTZgxIw2uXYIOQ+WbS7Ym/e5Y3MFTRQz6TIa/ihXLHjXTTI6XTSx/UxvEGMuo/ZSg/n0YbC7x2y&#10;uJy+9MFvyr3JWYjfvZS7pwE9UZJlots5rrSr6tyj0VbVxVapKMNkaVWBp55EyJBjkQofYe0kmKbd&#10;+CO5y9Z/eavy23aOmWlrVx9LVYTBZLNb0qjRSVKSpCxp5oXm0xO8bRRJZELPNm37ZPy5y/ELS4SW&#10;S1V2QhKrFG+p0bOTIxqAf4dIPn0WXGqK6huCVa48V0oP+aamn21PRmd11W6ttdR7wx/WFTT0ea2D&#10;iMLuCOSSqx0mdmot4Z/G7e6axsmefF1GIqsjLBNDVQqxngheKSacvUT/ALItZzFDDSbcyVGBHWYr&#10;L0s6QB55KcO9LWsk7L42ENDh4a5bLGVCxERrb0D3ivv+1XB3q35hu5ZDcNIfH1CjMAjFAFyARVQF&#10;Hkfn0Wbht0dxtm2PLbaHhu2mYng+Cvh0+2rU9COiP9ebqTtDbvbOw9yUNTX7W35tHdtJJkKylxtN&#10;k/tTl8BS12DE33yy1e4t/wBZt+p1vVawamJqrWVWcqX3PbVmx8O5d0/ay5PJ5Ja/J1FPIyUE2Tqq&#10;6hjpZqT7mFfNQ0lTErw6IVLxQIyqDcKQle3t/d2Y8JnuJ7lXkAb+172OsOfVT2j0X5dY/NuV5unM&#10;N09aszuFSuQC1af7UUHVh2x+w8Fk32V1Zi6mgw2HwQwW3qLIRNLnaDDU22q1qvD5BqevaphzOQxl&#10;VDQ1iz1TNBPVTwyXuCwYdgdQ7mwu6sR2Dna6OvysdTHAMLiKmoWikpajFEY0Ckr2MFHRYGvxNDHi&#10;aRVSnhRKirqPJU1UfgH/ALRbZZ7Q+4brzNMpJCeEhyEaj6ZSOA0iqqPItU/h6lvljlaa2iW4vnOu&#10;RwQh8qf4K9Zu2PkB1zuja+8+qduLNgNt1mAzc1ZuXcVJK04zC5yiTd5nrqM1NVWyZPC5vIx5ieGR&#10;55p6yOlpB4aWpaQctnxV3Yabk3HuSSuqKFN0RUGMhxaVEuPr8ZtKlpaWsWCnlZoJ8fnauOqM0FRE&#10;rs1QVVlkjRklzfINg3iC62qbliO5jvLOR9boD4ccq6APUPqVjjNGQg8epVuLpbLwrdV/BUj/AA9F&#10;S7U3HhvjKmweqOqsdiNt7pyXXeS3ZnZ9053F0OY2buHtvK1VdgIMzVqslRT53aUcVB9tVY6eohpo&#10;qFHljmpHlWZkqdr7W6/3wufxmLRMjKFx2JywLwTY+eSCRKSjUsPImHygAgnpw6gRsfoyq/uGfb6D&#10;bOQN3505fs7pX5Uvo40JkJk8KSNKolWqURn7kpRlKrTIHWp7GK+297i1jC3BAY4qaZFP2j/B0LNH&#10;vfefyr+PTbS3lkceKGanXI9gbeqMZisum5cLQ5ClkyVe0qtFAu69qV0KZPG5GJFEtdRQyMjQPLB7&#10;A3szeuFw9bsnb1RjMlHVVObmx1DQbUFFlIEemxe4c1jK/MYbLbl261Pj5cRsCspqeam+6hGSRp2h&#10;ZIWSIF84c8bftm9w2m63k8vLUDKI0cDv8OOSoUA5j7kXXka2Q5HRV4NxbLaW9wmq6kkoEAqaaWbV&#10;9lF/mOjJ9SbC3t/v58xSZqk3hlNzwY6Z63e88W2azb2JyIojnaCg3Phds5/L5mtlyu6o6gxzxQ1f&#10;8MaKk80Mkv3c+q9/MN3NDvr5e9h5Xb9DPiKCDCzYunxk+Wp8tPjF2xg8rjNzYpq2jRKdYMblsbX0&#10;sNMl1paeJKcG0fvEPnO8k3Tme83X6bwRdQvKI/NFKONJwOAFOGOsVfcyZbjnTcjE4IWMKfkUQqy/&#10;aCCOj/8AUu3Mhsnrbb+H3JuKg3Rmo56N8ruWgxdRh6TN1uRyFKMfXfYVNVXSiuq6Sam+5mMhNXWG&#10;SoIVpSo2jf8AhN86p8CN9uxCqvyb7AJLEAADrvqK5JJAA9xleKzzoqKWcgAAAknJwAKkn0HmeiXZ&#10;ZEi2+aSVwsauxJPAAKtSfs6+eb/wrgo567+aJ1hS08ckks3w56qiRY0LuXftnvdVCoOXYsQAByfd&#10;wG6e96LEZR8dhsamVWmlWOtqZqqWmRC3KCGGChrZpBIgLKxABCkgW59ns3LsO3xrHuMz/vJgCUSg&#10;WME072IOpq/hUAeQcmoCGPf7i9JlsoALHOlmy0lPMAFQi+hJYnzVRnoA/iX/ACEN7919WQdj9xdn&#10;y9SzZ/HvW7S2zitpY/dWVmjSlaollz9Tk937ToMZLSs0aTUyvLJG8gV3VwU9qbb/AG/gcqsMeQgq&#10;MTVyxrII5G+5jdSqkyQyLHFJJHdvwl7ckD2XnZZZNTWkodQSKNRTj0NSp+2o8/TpWN+ijIW5iIyA&#10;WTuAJ9aZFfsP7ei+fI7+Sh8iunZa2v68zu3e59sUkzwSV2Jhfa+ao6gSVCpR5XEZKur8djqsJB6l&#10;bIOnlbxqzOLETKTLY2uRXpa2nnDjUNEgvY8i6mzqbH6EA+y2S0uov7SBh+Vf8FejRNwsnFVuUr6E&#10;0P7DnqqnefT3ZvX2Rq8VvPY+5tu1lFOaedMniKyniEt2UCOqaIU1QrlDpaN2VrGxNvbbld27ewra&#10;MhlKWKW1xToxqKoj6XFLTiWe1/zpA/23tda7Fut2olS0KW5FQ8lI0I+TPpDf7XV0luN82y3YobkP&#10;IOIQFyMVzpBAxnJFf2dCX1F8Qfkd3kqVHWnUu79w4x3aM7gbH/wfa0ci/qjm3TmpMft+KVQQShqA&#10;/I45HsP67t2iZ3p8Ji6mtmH0lrHjoaZeQFfgzVBvqBAZE+vJHs0Tly3iQy3m4q6ha6YQxJp5apFQ&#10;DOCyiQDjQ0PRLLzPcSu0Njt7B/4n8vU6FqcDyLKerK+tP5KfaDw0Wa7z7N2Z1zhJnTzY/bcFZv7c&#10;i2ilqJqcx0zYrAJKsdNIuuGuqgGU2VrWKIzm992VEL+fM0+HgZGkMePiipX+3j8fkkeas+5qRoMg&#10;BZdFiQDa4PsQ7Xs9m0fjWW0jUDQGXVK2ohj56IzhWYfpaqBs0BHRFe7zfSSrDcXTkN5JVAKkAfCd&#10;eWIAq5zw8+j59Lfy+vhdsrNw0VL1jufvHOUktNDJk995esymM/itbLMtDSU+3dkLg9vF6iWA2hq5&#10;K4SIkhBfTYFUz3dGycfumm2yuYpKnNVdQ8VfPLkfu8lUSwgzTRKsKzVTAMCpZ1A+g1cj2d3+uzQX&#10;N7c+JuBFF1MqiNSO1UUsQqqtKBQAoqAnl0jtbWe6+C3EVorFhRaajUhmYjiWPEkkn4ic9bCvVHwr&#10;7NzXWjbiqNv0+z9iY/FJNsLrTbu0I8NtrG0IQUdFXT0Ktj8cs5ogkipHxEWPoXSbmLwGf25NHEcX&#10;NTPNGoulPUQVTISHs7lD5Y42CE6nC3HH+HsnrcrAAL/XAxBqQRk1qABivEEDz8uihh4xlefbz9dH&#10;UAAglRxAGc1FKefA9VAd+9Hd41OX3DS7/wAXkEw1ZMEV62gyWDhqaRftWpKVUrTJRVlXGZqf9im8&#10;4vErAaSCwq47d1VEUK1fmiNkeGXQ4BPAYOBqFh9LG3tHNy00gf6q2KOVDBlJFcVIpw4mlSPLj0qs&#10;ecZIfDFncNKoIDK51aQfXGDxxUYHVO/bvwy2NkhkIodp1WFyQkqpaXMYwTY9p1gl9fmo3jkoHWRl&#10;bWWhaRGIs5UaQuabdmPeyTSRJJxqCnSRcgXKNYgXP9T7DcuwXQoYgSDw1fYTxAI4A8aenQ4tebIJ&#10;ErcxMM0qoJ/l/snqv/dvw67IxaT1+CxtZk8ajSlXFPqAVFDhVmp9QmcD62jTTxcC/tSQVUNSuqF1&#10;cf7Tyf8AYj6j2TTQyQNplWh/1efA/l0Jre7trtNdtMGX5cf2ceivZ3auf21VGjzWLrMfUDkJUQPG&#10;GFgQyMRokBB+qk+5HtrpR0nvfvfuvde9+9+69173737r3XvYedr7wrdhdebt3ZjcVWZrJYXDVlVj&#10;sbRUxq5aiuETLSeSFZImakinZXnKnUIVYqCwA9yV7P8AI0HuR7kcp8nXd3HDY3d0BKWfwy0SVeSO&#10;NtLfrSIpjh7SDKy17a9eENxcyRW1qtZnYD8vM/7zWg4k0GK16OV/L9+OO3vln8wug+gN37xwmwto&#10;9j9iYPD7r3Pnc1DgIqXbMc5rc9RYbI1NFkab+9ubxdLLQ4WKWF4p8tU08chVGZ1py2Tvep3r3Xgu&#10;xTPPX7jqcth6rIS4+A49JHxkinM0ZjeKnjdJ4Ho1JKIpH1+p999N69u9m2n2e3n2xtLNLXl07RNa&#10;RRuXlEQlQhGJYl20GRmBJLCmOHUr2MNhaA7JDGy208JRS54MylSWPzchq+XX03u6Pir1p1V/Lq7V&#10;+HW3MZj9p9PQdK9hdcbSo901+Q3WMAu7MZkU2xmZ62qqsllpXw+crKyqQCWWZDCviKlFA4d6YOr7&#10;W7z3vRzV2R2fsnfFJsfMbwhytBPHNS/3UiSgxctaKJqmaop464+eNUYLNM0JNtFwW+x/LI9qPZfk&#10;zbr2yt965l2OK9gtjA60la4nkuCsRmESxsyMI3L0KBWGorWprsPKZsJbXa9x8O6a2Z5FVGFJGfWA&#10;qmTQoJQkHUQKE1IB6Cv+XT1RT/D/APl2dAYbJ4bZXyY7r+OtP3zt3qGbq/eOPmx+78h2dvHce+K/&#10;FbTy+9U2tisDlKnCVEVDXSVi66CCnqlSRkldJL3+gN+7P3ZtCg2pid2xbortr4fH4yepq5S+UroI&#10;aYQwVVcksUEjT1Ahcs2n1Nq94JbzY892t5f7vztyYdku7m+mZIlZXh0F9SeFIjyKdKsEI1VBFSAC&#10;B18uv95L91PmD2n92d35zteU5LTkrfWmuIQq1iiYvqe3DKStISTShFI3jwBWlenw/wC+fkd1BlM/&#10;tH5U9I1vxv3BvjuHce6evNvyS0MmyKLH5fIVs+RwWztxQZXNYmvx9BFXY2NKdal389OWKr5lLivR&#10;7MoqSF8c5+8wUbtPj8bUKonxEk0ry1cVBWxGKo+ynL3EbEtGRbUyMFQI817Ls/OkKrzFtyT3IJpJ&#10;8LcFoaqQQw0gErQOtA4LAlsa7H70vuJsO52HOfJ+6z7N7imNIdyuraQmLd4o41jilvLWbxIfq4wG&#10;8SZRSdn8XRFMHklc+w/gR0d3CNybC7m2zjuwevMnV7gr+sanLQ1eK3J1DujLZGLIVOPwOc20cZWz&#10;bQrwV8FPI0SpDTrFL9yQzey4Z7M4unrc3s2uytFQbipopaSWjaqiM6Cppw9NVxLcO1PLBMkiMQCV&#10;YXAPHvF4+zfuDypuu08wPyzdXvK0N1HL9TDGzxMkco1BjTtbtIIOK8CR19JnJXuJYe8Xsjae4nJL&#10;Sz2O57RMyEKdcU6xNHJFKBUJLFMCjAEqWBKMy0Y6bW6/gZ8lPip3Xid09i9K7wzPW/XfaeImym8M&#10;Xt3K12xM3j9vbnp3qIqXPtSpRNFlYKMqiyMpbyAfW/suuzOgTtPtLcfZ07UVRBuTCUuPwZQF6ulm&#10;pqqSPMtMGjQRSSzUcRBUnUrc2vb3lP76+4Mn7q2XYbcyJ9RAsk4BIRhpUqCRgqdQOfMY8j1gv7Hc&#10;92XNV97gkK0e4bffLbuGpWjIsusUJ7WqVyQdSt5dbF384j5j5Wo+Evwn+MtKc5R1G58HU9s76kol&#10;al27ldsUpqcLsbBRVYYR5GSB6p6mWEK0dOY4DqPumD+Y7uvc+K7Ho6WsxS1EdPvx934d66lapoch&#10;RYLG4DCY+heFwqVFLBkcZXNIgPKVXJ9XuXuSGsNv5K5cW3hDSTRwhlIqoSFS4A4El3uJdfpRT59S&#10;jZ3c19ugv7d2GgMR6hmepJ4j4Y46eQz1sjfyadgbAx3wU6bg2nlY3qW6c29tzc0GIrI463D53ctf&#10;ujsTK1/nhd6ijzGUo9/UWp20lTRx6QAo9mH/AJceDx/yN+XvcPyi3JsChwqbZ2FtjF7dh0mOnw28&#10;91YqLB12SpxHoWtrZsDhsjDrcNop6kFh5CrA85uvY3Xa7a0MnhhFd9Z1OzhQSXyakMWUZppRaBRj&#10;rnL/AHnHuZuWz8ict8n/ALxMd1v24O86qcyWtqEbSTjSpmeF6ChJQjgCDYR0Z07D0D0/sPp3Gboz&#10;27KPZcWUigzu5ahq7OZKiqc3kstAmQnlkmF6QZJUAQiNfCqxqqBUFkud6epM3vdq3M04SsxVRUvG&#10;80bD7iATO8VXA4ngp46iNXN3WMScBudVwJ4d+t49utZYu/sFMntOKig8q0pUkcR5dczeSOdpdo2C&#10;extGOhQobhgMKUOKkVGckZFaDoX66tZYY/GbiqB8ZBYkyKCzqLIwHp5A/Nj/AE5VPfeTwMPVa4Wa&#10;OqWaox0MLPACXq8VR5GllMCTSSftVeiKQIxVho1fWyghDlDkUX/udDzvG6pdwRzI2K1aWJlVmHAq&#10;gLAjFSy5FD1l/wDdS94OZrnk/nPk6eXx+UTu0ElurNQRzGslyqgKeyTVGTqPawqo73PVRfc/wG21&#10;lP5j/QnzR2W2LwXZG3Ni9i4XfXlWomjy1Xkdj1+zeut11uONdBT1ce24qqopJ44FhkqFemV5AEJ9&#10;1gfzKc/1hsnobZu+a/aM2W3RQUtBjOm8ZWvX0OU25kq/H0tRJlHjpnLwy4bF40SSs4vdFXUBIfcL&#10;cs2m9S8z80Tb5upbb7PcJnnaItou7uRpFRYw2QBmR8YSN0NNWe7/ACbvEcfKG1Xu27SFupIEKKw1&#10;GKNVBchgOFAo8q1qB1Vl/I+T5FD5h/NTrvOb72zujGY7t/em4/kVvfbVDQZbbfYW7U3RuShhjwNX&#10;UU6yUlNnctk611WEqqQLKCpeND7ol7H+Q+x96dXdR7B3jU7npq6DszeO+u5KTbmOpImrqfI09CMH&#10;T46Srnhp62oah106tK4FMNbFH9Oqe983TbP3otxf7itvLdrbRTLBHqaOGBJGfUCVVzLJL20fSNJZ&#10;zXTSkm56xZQ3FtI8UBkZhqUBmZhRVrUrRBpJK4FPXGznhuv9w4fs7f8Avanmxf8ADsjsPYmzdh0M&#10;0tVJHhotvzborcyKmmRI1gp6yuy9MxETM0606hmXStm/sbtfpjfm/upNz9WbNz9DvWStbD7wwtTg&#10;8BjdsVeLaopsVtbEbewO1/tTU1kGMaQVDyWkqpHXUzNf2fcwX3LKXP1vL1pNHtkUYCQMjKTEqlm1&#10;t4jl2Z2Lhat2UXXpAUast4ebcrGcwjxtY1Oz6qszcADTSqghV+YrTpy2Tg97bRn3pTbnzmCq9jU/&#10;2NbsuqbI7nrt0Unlo6ys3lW7xzu6cnlImgky8+qgjpysNHSIVPp0olqHQfTu1Pjh/MUq9i7S3DkJ&#10;sdvHoat3LUYzL0NLJXRZOfK0ktTh6OakFFFSxBMU1ZGQrsItUL3Pr946c4bh++uQ9xnRIAt1CZFw&#10;QqLFdLEpFQCK0bFPUjgOpN2aFLPm+5jQOkeitKg6tShiCflw9K8MdUo/Knvjcnys/liZvtbdu0MR&#10;jK7Hd8Y3DU/92c5ULt+HGYnczbeodxSPkaXIS5KnP8X+xlQ+JTVf5XEVCJC1n+6uqc1nu7Ooe2cX&#10;mYKei2Dj96YXO4qUDzZLHbpoaZKWSCSMAk0dXRo5Q3W1/qb+495K5xtNv5A5j5Qu/EG4XEpkiISs&#10;ZLKi0JLBkK6CwamSw4dC7d9m+t3ey3UNQRwlaUYnJao4U4HzNOqNdt/K/qzZPw5+WPxg3btrOpuH&#10;uiTr/c3XeUoqBa/B024dnZWiqM3RZo1sqJjqlaWgAp5oU1SktGdLLGz64Xyrwub7M+U2/wDpvYuI&#10;iyWRxe+8nhNr0tA0cLVctdWJU1FPN5pvtqdcWztF5QUTRThnCkt7zY2m4lbZL2O+bVdLY20zFQAz&#10;M8UcjgocKY1ZgdI7jGNSjVXrHzmCV973uOzsqFUldFNQBgkVJrShIJ+wimOtyT4u9gSU/wAMujO0&#10;O0coMTIOgev93bzzGV80Qp1XZOMr8llauN/LUxzVKBqiSL9yQSSFF1WA9i78IfiHm6X5S5bbXYFb&#10;W7X7G6VxuG7Axu2IjjsjQ5qtWeGSmhq8rTVFTRx0cD11G8scYaWSKRgChUt7CXMPM+ycrLt+6brP&#10;cSbXci31hTQ+FKW1SALSukLp00BDP3Cop0I+U+WJV3iaHcGAubY6loaoWpVQxFcHjj+fDor/APMA&#10;+bPXfW/w7xHa+GpG7A6a72y6dVZLemHnyVA+D21vDHZ2mymex1FJQQ5Gau/h2HroqUuIUirViZw6&#10;nQyx+dvxu3zmN35FcPiKab+6OxdvbuzQmrQ0kdBkaqqx2RNHLKXeoNLmA0SLqGqFFsCRzLF9c7b7&#10;mbLsPMOxzRy2DLL/AGrFXAWRyR3ZWQRgGhotajOKU5x2iSLx4oYswwxMdIwK0QgCmRqB+wUPA9Cf&#10;8IPld1L3T0dsvde3dzU81Bu7srfXX21PPFNBUZKv24+QyuNpamlanieiytbsqkgyFQjIirLK/wBL&#10;gex/6M/lZdeYnpvK575A5aOm3rncVV5jFS4/NvT4vZ+KpqEVFLLUALB/FKiEEy1IDKir6BcjyCAr&#10;rnzc7T3Cs+T+WNmbcI4r1IbkqTQnVpMcbHSE8MVZpCCmfs6RLsfLm08v3FzzHfRx7nJEXj1Fu0Fa&#10;jgKFi1FA4kn8uqs++f52PaGR+X2B6P8Ahh07V9ybH2Rv/E9fds1VRtXL1OS3RurJZ6XD1WF2xl6S&#10;uiptp0VItLKlPX11PJFUz6nbTFEEnpU7N23tDCLRUmF3PV5XJxyZimy2L/hstPT4uoo8kYaQUmVe&#10;okGWocpSL5gwjiZDwVP19zrzxtVtcWUCSbnS4iZgsBBZoyKE6pKAMrVGmlSQtSBw6jO3ntVkJtS7&#10;KwFXIAUmp+EVqcU4hTWuMZ2PKOeumlq/uaGOkpkanNDKKsTz1MclNFLUGqp1gjSikgqneIKskwcJ&#10;quL29nf/AJdGW6xxW5cjTdnZ2iwG36wZIZGora6WjSpolxEix0MLx2aOokqrOjqSWaMRm2oe/ct3&#10;fMVryrusHK1qv9YAaxO7II86F0sHKgUGol6sQtQFrxE227vt9hY331kw8RlOlM9zUOkYqaV+VPUg&#10;VPRU/nDL8hab49bpqfizt+LcfeUeS2suxqSohw9RRUda+5sSK3J5KDOVlFQTYulxX3C1F3MkUTtK&#10;is8aqbkvg/vrdW8sdv8ApqTCNS9Q4Gsq8fs3KVgjnlyOalzNYtZLS1i+FxDHiGi8yFXCyMCGF2BJ&#10;fcmDYk5p5NZaxcwO7Bzras8EaTyAMvBkSYRlCw1VBAJzSM+eLrebrkbmy7s5DGjWxWi0PbVdZ82w&#10;hNBUcSeIPVKn81bZXx/wXym+E24tw5emX5Qbq3TjX7ExmIzlZSw5jrXaG18tk8MmX28JKihNKez6&#10;WAYyok0Sy+OaO8mgGM2m3k+13FKY6c6FqKiIyhWsUWRWjNiSBw5t/Swte/sn92FW69uN8SW6CE2w&#10;YVNM1B04/ipTHr9vWNv3E7a/Huhv8q2TtBFFKhc07Azkiv7BTHTp/PZrcPuD4TbWpK3clBj8pXNt&#10;3N0eL+7QT1k6Y0ioihlETlkaayeg3a51WQMwon/modY9bbQ7NTcmBbO4/fHYFDT57IYlIzWbfy8p&#10;q8hjsnVwySlDjqtFpYmkVWk1yyagi6tQUex/M1/v/IdrNuU4n3CKVbVEKgiaGOJIxkjtZFxUtRuw&#10;BSdT9Z6e5thY292swR0vX7mP4SeBJz8vKo6Mx/IU7z7Q7m+EmNxvYeSw+ZpOoN11HUm0K6GM024Y&#10;9nbc2js2u27T56KN5YKt4Y8vNFBOBGTTRRo2t0Z2rn6WxDZHcw2bWl6WLeU1FhoqhaWOukpquSvj&#10;hhZVkeAK6CUkXdVYgX/BEiX213+2yGZdvlVCKUBVwpjPwmgrinH/ACHqPtjube4ka1llH6uM4JwO&#10;HkOrqstXrisVkso6h1xuPrK9kZ2jVlpKeSoZWdI5WVSI+SEYj8A/T3shbUzGT+Dm3NsdYbsrMZun&#10;qiHbW6NwPuxsXLg8pLK2Wxz1uMWnFZkaWuycceVd4oNStUIRZl0lvcT7fyfsHv8AWG7cy2d9dWnP&#10;O2TiLWSXjjERZ42kUCiRu2qkiksCh7SVZC7zDd2m0eBS5/xTwyAjaTqI4KtK/F9o+eD1qWZ3pLpL&#10;+efD2L8nurJ98dE/L/rfeGytgDAVu6Yt6bSwdPtzGZmu2jmMktFgsFkcRtzPVNE+vIxRvLRVlJKB&#10;DOfQzv2TvzqX47V2w8t1biMDhZN6dJ78yey6pKPxUtXNjWw+6dvLPJKZZTUZRMjkIj5EaSSSeMMe&#10;CAY+3uy83+4W1cyct8/mS6NjviI9spZVeKKNxcKhULRBJ4E6EZqshFNR1RPvPMLNdLJbuFglXRLS&#10;naznFPQqFUk/MgA4qoviH0z8rv5gmz+/+rPnPundW/Kfp35w9cYjsHaM2ZfE02SxOA27uPaPYuJw&#10;4xFNiqGHbOOysWBzVKKJ4k1UVU8SK895CM9GT94df9gZjZVVBE8HYn8P3tiHpYIJ6TP02V3VR7mw&#10;2ew8iKssMFXU0siJFIEeNZpkaNXJtO72uz7lY3p3Ar4O2x3FGJoACjxShzWmkpIQyVOQGBJUHoC7&#10;rJdbduO3/TyEvMVGPNWpg+fxAH7QM9X69ibZ+MvcXXtRvbdNRj/4B0LH2VtvL5Wrr6nHf3Elh693&#10;F1x2Ht/cjzSNG0FBtjcMpqVcyRSSQU1QryLFExse+XHaS1ejYNBKoo8BFBldyqrkCpzdRT68biGI&#10;JDJRQzapADq8khVgCoPvHv7lvshDyft+6e4F9Fq3beJnjtWIqY7GOQgOP+a5XWDlSgjIrnrHH73X&#10;vLee53PGxcm2U5/cWyIsbKtKPeso+okIHnbgmBfJX8YZx1S5/wAJuP5b9B8Z+lN5/LPedElR2T8j&#10;amuxfX1RURDz4HoTCZ6R8FVUshCsf9KGUx0eZZgPHNjYMa6WLSA1f753FPEs1LHIat540lk0sXXz&#10;hTfg3RYogxsPoDf30o5f2uNykzroCkgfZw+2ppk9QZyttEchjndPDCsQK/wn+dTTJ9KdbN/tn2pt&#10;VaWkG68snklUpPRQEkRhDqDeRFBMpLgFbc8G/HtZvO8Gaf8AdFm1E4MfOuOBPD5/l0Y79vxnnOwb&#10;e+lDVXbzrjgT8OMGvr69e9seU3c6VctPSpDrl/c8jzBfGpfSrAMgKhdVwfoT7MbPZVMKySsdIxQC&#10;tf2dGlhy8rQJNO7aRimnjj5Hr3tOZTdAx2IlcSSmtlLCIeaUIzEyFp53jHqUj+z7MrXavqb2NCF8&#10;EccCuPJQT5evR1YbGbzcEXQv0i0rgVAxhQTj7evewrqMpU1r+WaRNVYHNwqXp/t1KmyqLgGxIvwR&#10;b8H2KLBYHifw7eRBDIUo40liGIrxODSqmuR3cKdDuGwhtVEcaGkZHn8Wo+p/yde9jv1RFVRxtlI4&#10;PPHQhpJp5ItVKzJCdUP7t0ZfHZgpBAI49gXnB4mYWhk0s9AAD3ZODjPUV8+SQs/0LSlJJQAFDd9C&#10;3HFDxxjy49e94Mtved6mprCJ0RneNBC6AF4yVggDAPpRjbiwsRzx7cs+X0WKGAaSwAJrXgeJ8qn/&#10;AA9O7fyxCkENuCpYAHIPA5Zvtp173P2dJmN157C7ZrZpKWHO1tBiZZvtlrJozlMjT00kzqiwqyRC&#10;bVp1qG08sB7S74ljs23X+7W6K8lujyAatIPhoxAHGhNKVoSPQ9JuYU27Ydq3LfLaNZJLWN5QNWgH&#10;wo2YAVrk0pWhpXgeHXvZ8/tofutH2lZf7r+6tvt5NP2X8I8+u2q+nT6tP6NfN/eM/wBXL4dPFTj4&#10;/H/RNdafZ5avTyp1ip48ng6/qU/svqviFfE8XT/sV46cfLr3v//QN9hqXKYZ58VV5OKvpKiKSWhZ&#10;YZPJDHHEElhld6hzLqMwKm4uR77S7odq32CLdv3TcRXMEyhlcoNRYsgZew1Cg1p5GhBGajvY9m2V&#10;rc3VzaIHCmhIBzj+IV8+nbtrcPWndeP2/wBubf6xzux9w7TzGOx266Opr8XHjMrWZHKzxY3I49Hx&#10;EjJFjRFNJMqQwsjFW8jBSjpTrKtpKTYuDfKEUktVX5uOCGDQugrXV9mc6GWNkRNdjqAB/Psgt9h3&#10;W9WTbLaJEKIrPKw19hdtKKvaCz51MKEUSurHSq82vb7iGSJI4ytT8KKDw9QD69CF8t9ldg7++SXZ&#10;lP15joKnHbZ2N1fktz5/OQZHJRVFBPSYWKnweNxiZahaqkytVPaSWlkopisahm8d1K9jyipTiGqm&#10;arZ010srpFNNUHU4SOOSn+0RUFluSpYi493h5Pm26+jl20ySQo9ZBJIFA1DuqvhsGpSqjFPXqOL7&#10;Zb2G9jaztyIQ4qCAcGgP4cU48Pl0Alf0lXpuOHM7RwdBh6GilSHdWNGXz2Cxu3aKVaOaXKV+OyR3&#10;HNX5C8M7U0S1Agp2szeS9vfqOatydNUL91SUs9I/j8L09a1lciUJLFHlI2DIIrqQ4uLi3Pve+qvL&#10;0yXG1bI063vxsRFpRRg4ESs6uTRgzEADUBjpe+z7xE5ktliKS4XWWBxSpFAKceoXZUWyenNx4nJU&#10;uxNzbyw2+KWerqtwYvK7IjpImookoavJrW1fV0s0lFNJkoopo5I5libTIilrsGfOVGapoaeaSqoX&#10;05SjgeQUmRpWjoZCfIFU5moWd2fTcmwtYWsDfScswbzZ2kNhZQQSx3Kz1iKgEIDRGYIrZJaoyKYA&#10;qQypP9bPftykaQXADEE4kNPszGT/AD6GnorbPTm7KyvwmB2NlKT7nZW48/RClzOxNzQ1+7aFIHx7&#10;VVQnV236jF0sVHPVFBHeZJwpWQXsGeaTOZeYvXQ1zikiqIoaijq0gj8J5RZYEgWo1mwuyzD0m1vz&#10;7kK2sdm2pUgsBDGsncyaDmSoOovqAIFCKFTWvHq9t7NyWOu5u7l/HPl4oA/nET/PofcPTdS9R4un&#10;odnZHYuPos9ksfXZPAZ7asmRycueWz1dVQ5qWuGLmodKTieCoxU0jzLGVmiAN3OkwTQ46qGPNHRT&#10;pPSy0kphaSWVg16sVEkszVM5eGRkUs50M+rkCxRXV8v71t1aB3WWJzIVoFJWioO2gFNRPDNB0WL7&#10;ZWlxdLNdMxIPGqn/AAxHoM91/ICGbf8AtePcdDmNxYnOYbcFJu/G0uQmhocRDF46TbFXt+koIafb&#10;+LWHIzxS1YNFKaimQpdSNXueaKMVVRPXVbuyY+GWOjkZfBpjFRG7N5FltracBtOlrAer3UXx8K3t&#10;rG3pW4KlxxBoGIODWgA8818ujufatr2AQW0dqHDkA6kVgf2Bf8A6QH+kLIzbfwGL2Tt+ho6Cu7Gr&#10;sVmd14l6r+KSTzz4bKU9B+x9uKWONsKhY3eOxPoN+AmzVNkP4nJSxTUhENPHV40IG/ySVZf3LyMT&#10;O8LU7trXUL2HNvY82+S3Fkkzq5LOVev4gRjypWoGntxniaETxyJte3zxxMNvRfQBaDyzxOerTunM&#10;jtWfY9DuLN4zcVNLlctkdtbt801DHHmI5sbItNFS00VLDTR1jVcSLE8qSMGkDA6re4Nftpa56KeK&#10;nSefIZbDzVkqvIiymnn80s8RZ3KSUscTNCQwRXtqVgSDo3vh217CZAEihkKBhqAagoGVdJYFtOoV&#10;1GlAy9H3OO1G32q4kWEMdS0AoaZoeAxx/l09U3bA2viN64h8gmMg2tsHsGHZ+InooKv7WStx0FFh&#10;sfkadBC1XjqzIVqrXRvqneHUUkQqpAizS1lLiayPVSVKVeQrarET0cjLM1DSwwWllVgWSs8isrkH&#10;SR+P6Abaniv755508O5hVUkUr21dsNUimfIDIGCTx6iPcbuzg+l+ospQa0+Co8vmOq8NkUW2969r&#10;YbcmWpNybYym0No7b2d2Zhc/j45MS+589lK1aX+FySNUQTYCOkq/NSgx6vJZXvYMGXCTVKrTzSzU&#10;1DUSxfds07NMfJ5CimN9caOfFrJBHBH59ircAkheGKNpY1bTjtxT0APEkCtfn0Id25i2VdhjQ2Dl&#10;dIx4f7P5jox/amNwGUjy238XhMru/CY2tk2skGDSDGwgrQmtmgyMRpKp0mFYKbwNC0asGcH8e09s&#10;HsLHZRNw1ctbKZ6CrlpaXywQpDIzyNGZAsTKWSVlsrFiLj6D6+1nMfLdxYPtdutsogmpqAJNBpJG&#10;TwPr1Fcu/tc+Db223y1ZuHhnC+ta56WXyk+Jm58fF0xgcBtLHRYLO4+nyG8QmXrZsxjBSY6OrpZI&#10;5poJIpJUmCCaKVJLi2gqwB9pDD743euWzOQraaA4+NpoaGgWxps0zSRtHR1VI6PBLTgRlmDXYgeh&#10;kb1BRzPyLyxvmzWu1TSOJGKuZ1I8WAji0TsraCw7DggqzBlYGnV94EN7YmGPb5Pqf4hGdX+HowXZ&#10;/wASugNx9cbK68pGylDuAQYupye+6Wsnp919dGip5pqrOYHc8NTHmcRkahJDTRGBvtXMumpp54tU&#10;TcarcFDnK7/cVNBgsxHiaumTBZxv4hsqolrHiheKjzul81tnIVVU0SL9w2QpFj13jBsQCrPl3mvk&#10;CAzC5k3TlQTKS4xuCBa0eSOgiuskBjELXw0BYK5x0BXNztgMdylwBTITUuKE5BJrw+XQf0fWHbvx&#10;+wdZPuijyPfnUU+6MTuf+/8AsmLG7I+TuGods01XU0h3PsGjoR1v3Ph46dXmqpsRTbMy600TuZ6p&#10;yI/aboaLMUNWYd2ZKvw9Xj55cpS0uS8ElFEJlSn82MykKClraNEchbSwuwPC+xXtPuTynzJ9RHs1&#10;n4UiRIHWRRC7KzFQxVmNNTYFRWvl0WT7rbz6FsJbnV8yVP8AI1/n0Zah7T6k39gIa3pnE7a3pRbo&#10;xUeKzs+AEtFmUFAzVgx+7dnZArn8RkamsskwnpquDUt/NdVuiN0UdEcjjqiPJTyrjsvic9OZWcuE&#10;oszjwcn5JpWaqgp3qFZx9NPH0veRLS8NrtG4SXkOizNrKutSBSkTvo7aZZVIBJ44pnob8j/XS7uk&#10;NzeXCW5AoQzAkk8KsSP9XDoxmza+vn2PuPBVO2MbTJnNq7k2TQUmNENAjy5Ha2bmiwFsfTwRUU9Q&#10;lG8UUpjKpJJcxs2n3d51DRZqDaeJykGS2rVY6fGCqN6uc5OqUiGRQ8CpFADZT6b/AFtcn38t33nO&#10;a/b7dvczmjbtvtOYhuyX7Knixp4AIDZEgGspU4OK9Zs7dy1Y29hbssk73eDVihp+xRWvWmnmvj7u&#10;ePedVnZcJRbYwL7sd1pqnK0a5jbdGctOj46ogin0y1NS8Gov4UlkIVmNk0MR3tTeG2cb2TkHfJ08&#10;OvJyUjUraLPUTALMxEYkZGFOz2U6lIvc+x/7DDnPZZuVp9waxMD7jBoLtLqUGVAvE0BU0cnyVWx0&#10;Pru0kuNmngnYshiIOBgDNTgelOPn1sP4DqCt7K+K0VFtjb25ZcrF1vV1mLylAtIpi/hdJUZCmoFn&#10;/Zjnjny9BTFZgodeQPrqUmW2q/d2L3Jl9u1VJQZvD09fVtTzNGoXwVCzzJHDJEsfqRRzcDT/AF9/&#10;SHa7ds0nKWw7j9c/7yNshZg2oM1VqacKenH1650+6PL7nmGNLR3TxDjScGjCv4TTHR68/gOttxdT&#10;7N37Fkc7tDc1dtzbsVW0E8rVE1djWpMdL95Tzz2dWeaQ8XGoA+rge0tVbmgjyOZzOCrvFlo6KZJ8&#10;pW1cVBs7C4micGRNxbirY5KbGUpmZY9cMdTUF3VVjubhBzvzhsnIXJ8+88xNE20QVOlWUzSSEduh&#10;Fap7qK2qgXUCehdY8j3NrYW1y05ZwAe5himf99jqbvrcG1Ovdn4bBdhUePy2BeqoKmk2ri6eTIdn&#10;bt3fnCtFt1tobUxlRSyZOszWQljpUarkx+PjklVqifx6gSwbk/mUdVYTC7j6/oMt27k8MJK+DM9w&#10;7Ao9j00GX3C81LN/A9kY7PYeurlw1QtJJRplK+WpqIIaiWQQmTxNFzC5392th535gut+sreSAMio&#10;GEYRkoHqulpZI+7ADLGrDJZnOgoGucuS7/eLK2K24Pgg6SKjPEEnSQQDQ/DkY6Lxif5ce/8Asbte&#10;L5Sb42B03jc+kW18V1r0nvWXtbKS7Fw2PyDRpmN85rDdo4rY2daCOv8A4xkNu4zbOIjylXiqajfI&#10;JDJK7KHqn+c50ZichVUO/ul+wMbj6zEtj6uTFUa7vrMpTRotMsVfTZDP46ijozQvN52jUNM0llCL&#10;dWBf9a4l5d2zdNgvbuGdL0UYeGy1iDOjuqBHZlK8C/hmv9nUA9BbmL2Z27f+Sbja5hc/vb4kYGBQ&#10;r1Bw/wBOSBihqrHotnzE/knfKXeeL2Nub49fLOqy+/8ArzsPFbz2ttnf2C2hsfZGGqgmQyGZyYqu&#10;vdqYrNV9ZT56DGnHR1EsiQQRP5/uZPFJGb7pf+bd8VNt4nJUtPiO2vuxJVV2Jo63rvGvVSYqawgh&#10;iePcS08U8as1tbKrAAXH19znvvuryhzjZ7dNdPMkZiQzj4A0q0JOnxKsCyqaY8xTrmZzx9zf3Bse&#10;ara5225HgzBmNZi2kt5qUtEH+9A/b0aH5L/Bn5a/JjY+29ob4oem7ptnbMW4hjN4btxiT7qwhStr&#10;KqlqHpax6miyFTRKGWdHVUdiBexDXvP+dL0xJR11Zt3qruCqo6V4IXrYNu4OjYSVM6wwxFJcpk6d&#10;TUMSL6fSfr/X3Bl/svJm4bjPew3TsrMxUARpQ4K+TEgUyCc+RHWTXtn937nuwsbCDdN5uQkYpiVm&#10;Hz4xgfYKCnVXmH/4TPb9zG7Knc29OzeqIUrKo1M23araG49wYgSkPLQ+Opwm8Nj5J46GeNTKgmT7&#10;pfTqj+vsHMz/ADiqPM1NNRYP43b7iqMZXUFZi8lV7wxcWTWrhnjFZFX4aj2xWwyUdZQySQSIsgfR&#10;KTGySBHUms+QEv8AcI57rdw8bSNrSKkIcFGCgF/HppqSwppfhpVtLLlltvtAsOz3Vq1xc+I0ZGtp&#10;QcUJIoIwKVAY1qe2gIr0t+qf+EyW49hbr3tlt1fL7YW4+t+zdobn2b2N13S/HzM4qiqsJlYo8jg6&#10;7b+48h3fmctt7cGxd4YvG5nHVRaoiM+PWKqiqKWWaCUz/S3yc373ZJmMpvfpjJ9U7ey1Dl63aVXs&#10;7ISbmrM9k8WafVHuqhz1VQYh1ljqDIyQU1PNKsZi8jK7A5T+2sX7pu3tduuZ7yGNFQmaRZBGCQGV&#10;XiSOg/ESe5WVSD1zX+8J7YQcmb/FPy3ufi3njKHSWUdqElg0Xgxo6sCAKOzrpJPEDqwDq/4fbM+K&#10;GxcR1PS940Xf+7OtZtlY/elJ3XiNu7dw+ztnbirJZ6Gq2Jk9hbFxe5cPUM+LTwLPlcpS0dQiVLrG&#10;Y1uzdqZ/I7qp6XMbX25Sz5LCVdJW4+mxmNixkuWoY5Viz2C3LtqaGrjlp1Rlkp0jcqapI9Tqt75r&#10;8oQQ2May7ju80NjKvf4kmoa2BVGjkNCpyQcgkHAr0r9s+T92NlBfXW63LMxFQ87njntJXCinmMjG&#10;K16NVsqDZHXGRyeC3Nu6oxGz8vQGlzdXubPR5Cno6upilXb+5Nob+NVRLT1imV4pvLHG0yOAqFhY&#10;uW0o67PY/B7gx8WQ3JHj964qqrJs/tbCxx4+WgaQHDRw41cHWJSJ5TESWndkYi/v2+TWuzXO7bbe&#10;XZhkuLJ9CxTEkLJQeKGZXUheJ1DDUNepZ5giiMU0M9wUSSB1BilbUSwAoSQQG9CQc+XQCdh5vZ+0&#10;9x7w683BnsVsTP7x6a33j9v0Oz+x90PkqvHZukh+53nS5LO0+58F/E4aWITwSPFTwwTquoSXAAtU&#10;Wd3HW7drqjc+LrcjQVcwy8FXsWqw+ROUtI1JUCCiymPiq8XQUcdRaaiiMjGPUfICovGxXare92+b&#10;a75ZLtEEJ8bxAKFlJ8TRIqM5oHWU6NOmhVlJUxzBtVjablbJZu31UYJYzaqVAJAdl0gljgfPormd&#10;p+uMF2Tg6TrPdW2du7u21QxdfjHd30HYmLjwVAywZmKfO1O3N3zba3PnMomIkkx+4K4xLBOqgU7p&#10;IwAM7jwuzt0DatRj8xmNxyURbN+aviqsE4yODniq6dGpq6kkWhoYWj8URZqk6n9YcWtIPK/MG6tB&#10;uVnf29pE7nS3gjVGYnwXXuJZq6S6kjA7WHHofQ29+yX004jSPUD+k2oDIHGh9fTo2PTXZnZGMg7T&#10;o957L2jsfFV1bj8DTUO3MjRb0wrbY3es1FNXxZHCV+Kyec3PUkCqromioo444rQMg1q4nV+H2ltb&#10;YWe7CyGKzL5PLbF3Tn6jM5fK4vK4TC1NRjJsbT0xjkpo4sQheu0xVEQcsTpPpJ9wRztzPuL7nf8A&#10;LVtdxLYCRQhRZ4XRoQ0wKyi4Ac/p1KLEBo1GQyLVGU8nbful/u/hj+xhlAJAapWvEk4J8/hHRD92&#10;9y9u9p/IbaPx22tv3q7C7P2X8keoNnTbUwO2ewth793JiNp7hj7HzmTxefot31cO95IsVsyVq/Fz&#10;09DTw0nlkkkmVDG9PHVOG3Q0O9N0bypk8O3J8DsdaWOno558o+drzldw19Fk4dcVHXY2ixflRxA4&#10;ZwpIABBWcg7VNZbfvV7ulw0ty1vJHp1an8jqDUoAKZqGHy6zR2zxttgiTbwom4FiPiH2DTT9vWwf&#10;urd9LVbr2psLAzKctltr7g31T5ipq6uCjp6fb8dPh6JcpixDTSZOiq8xmaeF4BVUr6XJQhrMCs73&#10;oo+1q7eGU2TSYWHdWx8qm4cJRyomCymZx8dUsO4tvZFElq6OrroaGRqqJ6UU3mkpwhi0synE/mlo&#10;bm73MxPI114pKnAJA8iBRe3yNM14dSXtt9uJgWqxqQPVs/tY0/LoUqaX+7mOwlJkfJ4qmSmxs8tO&#10;aqeGlrKggQ1MlXNNPXJFUzkRDyvKQ7rqcKCfZe5KenzWUzuXze0VvW0sFPRvtqeKpixX8PPm88lH&#10;XyT1EhjljBYI0ZDWubX9wQ9lbPf3Jkebx3wTUevDC8P2fb0cW7z3AkLwxksKHi3+WvSzU+NQW031&#10;aQbjlWYWLMBbWV5+gufcjEZHP5LBUb43KYmqRK+CgxdXnoapazHTwxTvUzCmergg5EemLyPO6OQQ&#10;VIBFJRJbuIo6hR5mp/kekK7fIvjICVj8/wDV5dchK4ZVeOwc2VlYML2JbWCFK2tYWvz7ccdiYc3i&#10;ew89uKSGoqoaR8djqiv3DFBrrIgXjWOD+H19VV0ZmjDHVMFCAggg+1kW2o0P1GptXzof2dop+3pM&#10;LImN31tT/V8uuLEiQIgVdVixIvcXFxbi1wfanz64ZKbr6apXF1MsmDxDKJtxymES0lTSyBY44cTS&#10;TMY2Qf2xc8X59kKlFnmjbWPnX/Y6NLSCBXi8RDT7evRB/wBz6cvIQLc+s3H9Bxb/AGPssuJ3FlsZ&#10;TVkBye2dpEVUtRFWQ0k+eyLRfcq8SQTZGaqlpzI6rZxICn4t7OtaUAK46MY5DHFRwAB+fWbTcWbn&#10;/eP+JPsTdkuN97tlqljq9x1OZ2u7htxyT1sMufofHU0hjoqcUUDwyzQBijTWQgfUcEsvZIw6BQF+&#10;YGekN5L4nYow2a/7HXYAUAD6Dge0D2Nl83k6z+GbuzdJhsYq+E4HBQU6zTz012RUgpo4xTMVQqSZ&#10;GFjYgnkGuz7oYqR4rXiQSf5MP8HVbK9FsJFDkMf8nXEuAwX/AAuWNgo/AFz9WJP09iv8ZdsZTAmv&#10;7nxuAkq5tl5GjODqtyyJPDQxNIEauB00VBHIsZOgslTpexAJFiM9t2xJbyPcBFla5I9QR51Pn5dF&#10;u7E3XiXMSVlBAz0n89T4rM0ku3srK602agqaCWGnqXp56umqIJIKqCOeALV03kgkZfJE8ciXurq1&#10;j7dPkpHJ/e2v3JnMrVZwZ+GHKRzNVWppJK90E0VTkZYVRVpHk1A0lPFZFN7+0W9tPDdFEata0ND5&#10;n0rTp+w2mZYlubhe7jXrngKWhxWLpcbjqA43HYyCOhpKIookjhgskQ9LyDTp+l2JP59q74o7Hgy8&#10;2c3XkNu02R27isfkq6TLblyk2K2cMnQU8ldigsNMgrMyry04Eiu5DxkjTzb3JXIXKSbjH9RfRjUF&#10;YhiaAUBPof8AZ4Y49W3G31CN6Vao/wAPTDvbcNLj6eDECqrY8nmKmhoaenxVMlZkft62tpqSrljE&#10;qmnpwsM5HlkBWMnVY2sXzfm4Nx/I/eHU1D96m+MpiZMjV5ynFE2L2XhsBgX+5HnovNKsWNIp1Nmk&#10;jYgWAF/a2w3E7lz0lnMwktotK9q9tARxOoVHrgY6STX0ZnjiJDKtK9QMDt3Z3WePyUWHxlFt6hy+&#10;RStnqoHknrc3mcg+iSoyTzJNU1GQqqqUAuS5YtckD2kN+Vk3Znc+1qDsHcM+RwOFyOMgqtr7Mkpk&#10;jott42eJq+AyeD+HUktRFF44mSneRWYHUbcqeYxcbpzNBau2u1jYgADgAPL4hn5g9EW4bpNLchEb&#10;9EeXT/TYWHFYKuj2olNRVU9PX1tFUZRazIwy5ephlenqcqrVkFfV0q1LK8kaTwuUBCOhNwZvZWwt&#10;x97by3Ps3FDC9edLdNVNDvZ6mgrKikifBU6FXMuYmgbL5jLQUcrTAo9LG8kYXQLgge8h8iPzHzDt&#10;s13FKfCu4mVRpcONahUXXCST+YGOI6pY2qbxutrZyW0plZhlQCv7WU9Al2R2vgOi8Zsiq3VS7o3j&#10;vrsjcOJ6321Bisd5KjM7tzZ042kq6WnqBj9vYQVSD7ir0TGnhBZvJYgnTfsnqKtx+P2DXYDNVWNx&#10;WQeupc5s7svO7Ay8FEjaxk89DTUWTiq8oFGsQGRaZZbLpINxnrv3s/z3cWu23XLlxawW6L+olykk&#10;oLHGmHwJbX9JgTUMK0zUdZXbB7MtBt0e8Q3UaTRlWIYrXPlRYkI/3o/b0Xbefx3+Uuf3Qey9h9u9&#10;S7czeXxkVJuHZHeHRk3de2sJXLF9s1BsSv2t2J07l8Zt+WB2imeskr6mdTqZ/qpz9YbH6j7b3HT0&#10;+3MJ3Xj9oYHK4zLZLe2U7kyWZx+fniyFOIdhPtGv2nBDmKfcin7Sq8dRD4qeV2EpI9xLz/f82cp3&#10;MdlzVu+2fu5qRq9ilzbTGYEEEyPezqEJFNIQMDwkWlesXvvJc/c1bZtNvyhtV2v1d/OYEMbTVVnB&#10;jViY5QU011BirDFNJr0EXavY3yz6Cx02Q7E7P+JW7K6r23lvDtfYPx33v1pmNsvjKSTKZjsOr39u&#10;X5F9lYfC4TaeJo56/wAcuEketlgSNPGzhlNj2P8ALzrna2/o9i12z8lkNvbfOMxm9M1tqpxOYxmO&#10;qoVSqXEf3Qr8bU4zPwU81OI6qpjlpqmBdRiIYD2AZfu487e5OyHm3l+/tbeSdjLAzO0V1KhkWQML&#10;kxM0Pi0AYGNysZYEMc9M+xfsJuuz8t3m475I8u8TyCTUzaiK5K6jCsmo/i7iK+vVQ2zP5Wvyf+Rf&#10;Tm5++eve0NtU2X3qu9Mz0vguxcJv/YfaFNTbsjrKKi7EwneO0d+Yjd/V+YqKDINU0uNq8dncHe0e&#10;QxtfGWRijdtYLIzZqbd3XGQ3H39sPedUr4as2gMLJuDZr1VZHUviN0bVqo8XFHFBOAtLUxRUx1BU&#10;YXbyLLPtN76XVhZDkf3G5RuLTm20Mmp4LVhbTIDoheO4kuFd/EUgsaAgEtpABIzB9u+ebPlmM7Bv&#10;W3OZgT3CNXPH8Wop2/kDXz6t/wDgz8xpjtKPpT5ZdbY/4q/JXq7F01DuzbWVkyTbA7Ix1BRMse/+&#10;sd65mtrp8riclQRNUS4+uqanJUZfSXnUM/tGdebp3bX1tJQ1+wOx22bFNRtu6fL4Oow0u2UFdA1T&#10;u3CZGCoqZsHuHBxhqiGOlpqilrTH4ZoGSRh7lrcucOUub7aebZbx4928NgpV4QgBBIhuMs0qEYoz&#10;Ap8QkDAdSHzDvm0btaMLJWjlePBWkdK44Bm4V/Phjj0aXtvcHUe7aGszPXnbnWVD2xjMZW5PbE9J&#10;uzb+WxG5a2gxs8kG1+w8TT5E/wB4tkZuFDR1scs9NUQU0rPS1NLULFPHzp+qcV1tsLAZrcWP312d&#10;uCioslQYLA5qPG4oYauSo04Tcu9MA+W3TlGoKaMCSYRSlagDiCK91LuUd73zdZLLbiYoo/GjSWcJ&#10;IFMOoeKEZpCFkMepVYswqfh8uox5YTcUu4IU8VkDLqZq8CwBzXyGeB6Te3e+d09sbzrtm7WyGxdk&#10;UWCz23H3TuRafcG6cVuDb0lOKvc2I2ruKJdnYyLMVdJHJS01fKKuCgkkWbRVePxyFrz3Y24d05Y1&#10;qbboKaKb7mCkp4EJxdJRfbyiJKXGY9YKejxtHT3CkqJjYFy7c+8p+Wtv2SzsDaW93cmFGXvfQHdg&#10;QSxNanVT1pmgUDHU2bZuC7fMNVmHb1bP+Vejn4HA4/b2Ojx+PmyDIvr+8rayaurKiTUGldqvIvUy&#10;SyS2PBAVRwgUce0pPl6+mAV8fh3nDlleahkiqFvKCWjhjkgg0oP7IQafp/j7FrWlsA729xMBjtDg&#10;jH2gmh/EA2fUdDYXPi0lgSDwvP1/Z0++t2QF9QfSyjSEk0rZmBYagPUPxbj/AB595MimfEUzwQ4m&#10;oo/vHX72mFSlBUiVzJ9nTpqR44onsxGkLdfr7Kg8pYCNUW9QAVYUbRSgb4m7vmSw/o9Wk3Lwoi1q&#10;iNpLaq/0vT0p+fXIEOiu7kXYcKFJW/1sbM0bODZrHgHj+vudiW389LNkZNx0+JgallqxDVQ+SWpn&#10;ZSYMfSwSh3qHnkIVGAWwNzf3SeKANDFJZxy3dQCEBov8Wp9WEXOaVxSnQcG6yq5L3SDJNCtePlXU&#10;MD7B1jdljDMsUTM0sav4+R9QJbjgK6c25uT/AE9tOX3BuWrwyV1Nv6nMNO8CVWFgpJo5aZJ2WLyK&#10;pYxVvlmcLp9BANwePZddQwfXywWtoscR4T6WLL5+bkN+wfn0TXN8s10HFyqrXNF/2T1zEUTTM4hQ&#10;M1j5ANLrxb1FbE/7f2nDuKfBoq4fJ1uWFU8UTPWAUjRSyuon/wAhczm6MSpa9h/Q+1RvUeFZZrdb&#10;ipFO4KcY8lBoOOAOFK9WO7xwMoifW1fIUx1JCtwG0kD6Gx+v+xcn3NnzMEKS7kpN/QDKyzPSfwur&#10;p5jLSYyN/GHWrjZI3kEQ5HiAYX9p5LxFluIi0bWbULFlPhVqKhUHcD8yz1+XHpyPdUj8Sc3y6zXB&#10;Hlw9euPqY6GQafr9TbjkXA+ov9ffObOwZ3G11Jit6RYzStKa2CrORo6fOUtMqx00WTSmrzFkYVKr&#10;YSxyEW4A+ntNcW+2Xd7BeWcMT3cRLV0qdWCM1Cse3GCMY4Y6J3uLWVi8dwqyA186GnlTH+HqFNja&#10;CSpoaqaipKipoJJpaKonpoZaiilqonp5paGd1MlJJNDKyPoKho2Kng+2jJxTVeexWFGc+/eopk8z&#10;YkRxGncKGcyOCBC5kF2Ya7Lc2P09m0105migeV0t2rqp8h5EGo+QIPTU28Eyon1DCn8JI/ynqaXB&#10;VtaNpF7iw/H+Or23x4LKPDP/AA/Lfxiip0fIERZiQywwxr5mV42jij8qW9ZRVvzwPaa2gB0UnleK&#10;RtJcu2s+gwaUPDh07aXRdCrTOx/0x69qVLHRYMQFI5Nz9Lji3uBiaOeopJfsMRuGrqpZpYpKejy0&#10;0UbQOrJ4XfR++kjH1D0sb8Ee0cts6WbSS2krXDHKeIQMcSp/ynp7UyQs6xSmhpTxG/z9dsqMLvbg&#10;882HH+vb3Ik23ukSUmIq9v5LGyajArT/AMRkjraotpjpFdqgxqXlsnBtb3uyZLskTXIESR1r4jGu&#10;PhpqwfU1z6DpjxZZSLcxUj41JJOfKpNesK1MDFo43iLKpYx61LC3I1BS2kN/U/j3gqcXi6evpqaW&#10;LMYmBobVU8kE1VqyMcR8lJAhmTwIsq6QNTH3Se1jju7aFY28OVq4Zzmlak6sADiKZ9erLJFbt4SL&#10;o1ca5rT88dZBMp/SOLr6uArahcFSL6vbZPNllrBSjD46klOind4KGcuI5rMi2eqkjaWSM3LWH149&#10;1je/WVLcW9urZXWEYgg/D8ROTgk4p1UXUiT1WGJVByQpqR8+/rtpStvSfUDpBHNwLkN+FH+N/c6O&#10;KSueSagoaasqaCZTV0y+eKNftiJ5TNBL5EnijVDqN1NhwPbV3HJNJIYIleRGo1CwCtXgRwI8qjj0&#10;tu9xtJgqeEr+tKjh+fr14SXP1WwsD9bhj/Zt/T/H2uaPaE81fTVOV2umUp8jOlXPX4GsMagSsHOm&#10;KQXp1BPKE/T2/BDCyN9RHFHdnJk7hUjgdPoPSp6ajnt5GXxLcccFTQj+Z68zsADpC8XOp7H/AFra&#10;Tf2712ujyix7b6+oY6yleCehrMmcjIMpUuVMorBJVzQaakE6U9A5+vtZcQS28V/NbyB7wq5GUFSw&#10;NaME8QaeOGzTy69NepG2lIKj5EA/mc/4OuhKDcaxdTZ7C+k/kHgXt/h7UtPt/KQ1FItFsygEscev&#10;PJQTUteUWoGk1uNNRTRNDod7rG2tb8C3tqGa3S3hmu7iKP8AUOmoIAHEAMgFaHzoCR5+fV5ZD4ZZ&#10;Vo5UDTUcAa0rTrDPVJGyRltMkqkxghtGsAnSzgG1/wCtveCHqirny2WyEO3NwYumw0gxwxUmVWpk&#10;jrkjDPRTVNPEhRq8clgqWZ/p7LxeWCyWM8u6B7krqGksAyseOknh5/Ea+vROu8RWjySXcZ+pJNO4&#10;0H2jUK/bj8um+PO4t2p4lroHespTW0qmTQ09H+J4lYLdP9cjnj2q4NubuxtbRV0ez8hmJWINZNk6&#10;2uiaplhH+S0lHHDKKeL7VFVHaVJG9JuxPPtR9ZtYM6R7zFFAQR8VStfMggjJ9Kfn1a03aOVmdgA5&#10;Pz/zn/D1liyuOmISHIU/qRJNJmiOpJUDqyMDdrhv6+17sXD7syNHmNyTfZ11FiFq6KOj/iYp5EV6&#10;2RmjpKN6TSZqENoUjTcL9fz7KN9vdotJ7PbFLR3MzIaiMlaBRxIcYPrn7PLpDum9XEELypJUA8Mj&#10;/L0xZrOYvGV+NxJ88VXlpHaKSKmknpgsCF5Hq5NSiFNKkAjUT7FXG7DyFFTU+dkwmUyeVooauhpX&#10;qMzj4Icg7K4MbxJQuzCGQ2DaiTb2FrvmOC4uJ9rj3CCK0kIc6YpCYx61L5J8xQU6C771cSqhapqe&#10;FWx/PpG1++8RWZUYiPcGNgjWKOoqoI8XknnolLjRKZo6iGJJHFjZ0cLe9j7p1/mq0VDS5f4n5XG7&#10;MO058jVdhSVNNJMZZ6uspMt1xqiljsqxCmmlYLb6iT3y1/vHZ55eZvZW3vd6+rijl3ABgKaULbZk&#10;GprUD8qdQF74XJuLrk7WKUafzJ4m39Sen3aFTUVY3ZjsruiHcApniW8VPBTHHUFdT1TxI80GlJ2e&#10;IG76VsUPtefyNtrUeYrvkrnq+sqUp9tYzrB5aFqbES4v7DJVm9INw5euqs7Jj8bi5KDa8VbT/dfe&#10;wzQ0dbU6IqgF0GK/3Z7HcrqLnya0d/pI47USIANLhmn7XkaixqUWQMxYEIWoDnoJe1to9wm/OD2L&#10;4IOARnxcmopwB8xgnjw6Jb/MP7AzWzsB1hisRR0+nc+d3BBJlJKvP01TT5agxEc20MZQR7WWvzlf&#10;XZHdk1JPBTfZNST1FFGJKmmkEHluoPXPXHWke1n3pjureiuxcnu/PUnX+Q2McPW9hdjNKuPnwE2Y&#10;qKTbWG3jl2wsc1VHNtvH5TL4uWkeP7uaoAEUE+7fyZylcbry5zFzDuWzcr3qSS/TwQXUOm8cqEDM&#10;+pfE0aiGiViupwWyaGVrTa9ptZYJLueKGaR6RiNgpZuK/wALGgqSBUZXiCaEX2zvrLdy9h9k7s2p&#10;kd+d2dZf3Q2pQbg2lvXc+Y2j1FsWgwMmX/jYwGAqt21GxcPuTcsNHjml3TW4PEZOikp6iaghpfvJ&#10;ZmGfbfYu0MJnW2jnu28VuXe00NTmqDb1TsbAU2+avEiaf7mTD7G2xnKfd+WxmA+3kWZv4XNUU6L/&#10;AJQ7MylhrtXLlvY7rtmy7nzXyvfcwzzySRQJEWn8Jq0DEXCgKQaanVlqQKMTgVNf2e33NtYT3Jlv&#10;XNVUkhgp86Yx8+kF2R1vvSbC4rJ4PoqXbG0c5C9Ok1B8o98ZvaMRlkxOOgrsv2Dvbqav68wUW5q3&#10;PU0NE/8AeKKnrZGY0gcQ1CxvNdubB1uXp8fT71ye3NwGu8WLw9LQV2M3Lu6poauWrqaDEbd2VXZL&#10;c2dwONqMy9ZMl/FFT1prm1UzyTs17xcr21ltWzz7Zv8AJs+5ySFYrezdjDMxILFkto45oz5tM0bp&#10;HQrI60FVV/e7RatbfXWx1SkaXXu86Z449fy6YsvtjB7GwtBvDs341bI3ntvMU0NHk92VG9tqb36z&#10;2PQTY3E7dh3bvjdfdGD2Ps7bm8ZcRt+DHJVVeLmKS4IYgyw1dPS0aPGfpMrg6Zzn83lsJVmZ8dgq&#10;sbo3A+EaapCRUeMqMU2bwhlhdWJZIniUi40gAn3jdfcic27lfQ239VNysdxtV1y3aXl1erKmnDsU&#10;BhRakH9RgTlAA9ATxIIruNI7GKNg2QAak0FTgGuBn7M9Kvr3LdW7+mWt6n2V1V2ZhsnSUu7+w8FJ&#10;0h1jQ73ir6esM0+9oM/itl7yhrsrDU0kfimqVrJXmjV/uBcH2manbU++3VY93zJkNvO+IzseLzO4&#10;9vUVb/GacCqohV19DTHI0WRakKAUtRUaUEnhnaRNXuQLb255l5Yttt5quPcNrDaZ6gXNrGJiAEYu&#10;727+HENIJ1EsBgjLfEXzbSQwnmmVIh6UH+HpUnfe2Ol6fE1GY6dy1Htberx7j2WJtrbUz+ao/wC5&#10;WQp6nGZ8YDZG48hUbfr9tR5SNoarJ0uNMVRNGtVBDHKYvbNjM5tzDvmJMV3HTb9zOPp0xeewW1d2&#10;7vz2bh/h9UYhiGg2/mN3VmNyVM7yIdNKsk07DUiNeNY85t5yTeZI9ih573PebMxasCVVnopAdRDP&#10;MmonuMJUhuJXC0JYLW2uZZPopKupNcYP2U6Sn9ys72xEjT/GjM9bdfxbtze4cDvftjZnTeN2pips&#10;nhpJv75UtHuXB9X1tdjaugjheovXS+FacrTSSxqlS+Gkmkrax8ti9l7yxmUqoUWoxO7qqWr3Rufc&#10;NVFjsbTZU1GbrErZf9xm3YqYCr+3kb7WMOqqqky5yPt0O/cmWnLcFpOt6+4C/vHlGlwLeNVVWLFS&#10;hMa4DgE/ZjpTYWLw7pf3Uqr4aR6qnj2gAVP5Z/ydCh1hhMVsPrvKbdy3aPVGS2Jhsll81Tbr6/xl&#10;Bg9g9b9XbZpMlnK7bDrgJs9jqaOPL70q61ainrKtYIK+WWOVZiyxTcHtXZ2287ld+7voqmiyW3aS&#10;VqTPbtqcjldw0dHFRT0NTSvk5J8k8lIlHDLDAgZy0IGnlo0Ur5Y2jZovdvmvmHmN7Y7HYbewZpXV&#10;3iVo3fIDGreGGZBlnA7AxABvIbM3IkMY+opUH8VPX7Oo26947o3j1jsjqbqEYXM4LfebzFRnsf1x&#10;Qbfxe08hLPkP4+u4Kak+3wlXLXVW4q2nra91YGGrdi6IiSuVJsrdGzdw5Idh7Wz9Nl9qLtTItg88&#10;PPQUE9Pjs+uUyEki5haSKGPGTwANLKFi8bBixW59yrsXOuzP7ceDtnMP1W1MbgQMYmGuPUaqKgDU&#10;FqoNdP25AUXd/bXaJvEYpZQoQy0ozaVIJAPHh5evQX9v4re8fT9H1vvnbNXtXeFX2NQ0u/drTCgr&#10;q0R7u2Euz8XW09btFq2rnn3ZjCZIY6NzVJOviiVHSPT319ufbm4cM0+2pa+kpq+vz9c9LVVgosxT&#10;Pu9qndBqNeEqYZ6HVT7pE9NLHUtLElRHIjARqfYe9tpbPm/kzeuRLm+IlnaV7NqisEeXMdPwumot&#10;poCAeFB0S7De7ZudtfXNr4kcIcgnhQjipNKA+VDmpHUntrqjc+LbKbZ7KgxWWmpMD15GMti6Rdx7&#10;SlTrSmxG1p8KJd3UORp83HX1PW4jrqKagSmqmgmpp1aWre7X/c7ZW0sTvTJrjcZt18nR5KfcGfq8&#10;kK7c7LY1VTkMzncvVzZkFIscwXzSrMqIZD+6TI7Ee2ck+1nKNxtlhd2lxzA6P9S7zRmSIMuo1JOo&#10;DFOA414ihBEmwR75cbpLcIY0g8fwEYaS4INNYb14jA/Pp4pN/wC9917n6uxq7lzm7xgcxjKzbWBo&#10;dsT7c6zFLSwQ4ijxW3MHtzFQ7WyhhO5oZqisjSqgeqk8JIpUSmpg1q+3eksDuvaO3chv3a+zt75D&#10;GZ7bmzIM/kZsdBX7lqJK6o+225Nk5IcbuXctPkd4pRmCklnqxJNCjQlmiRj/AJb9zbHkfkjf+XeY&#10;N4tbTdJtE9jBUDx2KE0WU1WQlwEIUsFJqwyKB3Z9+2OPa7Db7bmIvugah8NFaEPUVUsoKgioqCag&#10;keo6FTJbB7lw2zuzazduB3ZufYu9ewut9/bjxNHBiHeo2bttthbPzNJUCipIcltPaFVg+uKfK1Ar&#10;o4YDE1TItR4/LJG8bxyO8t/7g2muQqZ9sYzEIsmOwdFT1OPyeQqtt59UEGfykWU8iYmF8RkYZqNI&#10;dNfTyRtIVEf7mP8ANvfMnN263W+3NwbaAEkQ1Kk6TUjJrRaMB/ENNOPRPz1vk8c9rbpcJUHuAPn6&#10;kVwp4+lOB6g9L9bdI9I7b7ayGzMvV9h5Pd25Mhmd/bryGXpclicdleydm7Wr8LkNjY1MPFFLU5TC&#10;5vC1UVRPPN9jVPNFExv4olZ1xlBuGn3NUU9Fn9q1uOzM2CavgrFx+3dzVVPT0kOSpsDDVTrkMhSU&#10;NU70stRIZIvuIJkidmVtA22De9j3faGeTcZdq5kBISS3UzrdBfiSNV1GRuFVGrJ+dOpf9sb28vrN&#10;nmt2ayFKs6nXQfw8NXyAFeHSU7rpBgdy7Q25ll2t25tCkwdDuTxbm2VXZbsLrySqqMvk8VuHN5XC&#10;Us2ExFXVU4iqKaGmpcczQ1VPLOBFZphYfKZozLHXMKOqipDj8XLhhSRNS1PjqYZKpabItPTRulRV&#10;CRQoiIYjxOdShBpv/uVv1vyVFtWwbeRzDOV7nRoZyqlTpezCCeGRgCjBgCjfEAepKk2/ariIxi8C&#10;gmvcwU8agGtKU8x0A0ewOsJcNlcNhKmTK4LJ7tfcnYbbxrcnXVWcwsVdiatduvuPZdTisrUwTYTA&#10;rRGaSWsSSJCa2EqJZJ31MPnKjbiYjIYYZajlWGPJZLN5usTMZCsWejd8lkXpKVHjqmn8ZbwPDHGv&#10;ESpHYCBtz2/3F3O4tfqTtlm4b9OGSZVlDGlahiG1GmogABQT20HSVbbl+2hZJb0PQdpDagPsYYp5&#10;9FzG4fjJtTs053Cds5nB7n2/HPJsra/XGy9n0uw9obdjwW5IqfZ+zaapqo6GoxklDTZBkXJUuQqq&#10;2vAlqpJ6pUPubgsVnNqVviejqqrEZHTOyjNVFdS0LUTU1NJJDBX08y0wqJGW6movMNUnBVmWX+Ub&#10;nn3f9vfZeY7ja544WARo2CsgjyMkkSkUqCTpoMiinokuYNmZ/wDE70pegZ1GhY/IGlcYx0ke39+9&#10;D/JrBVn90d8YzbHZeyFixM9ZnNhYjB7l3KNxY3LZeiop8ntrKYR8lDi8bSnwyJi54sdOkVOySRyR&#10;QyumVo0d8PWUuNKVv8XVnpHiiW1RT42V0no/K6lKbRQtYvpOiaQSrquoEMwu49+2VhunivqnErlR&#10;HqiS18SJypppQMPAVjRWZTSjMR0o2+eYw3CE/p0pUcKEUr6dIvq3c9bS0nZu2t09g0uQ2wvXuRjp&#10;t4U2Rrz58HV7roaKTH7nTH08yS7mjm3lHG7U3nhabD0U+OmSAo/t9qcRhaODMVkNM8j12NpMe0sZ&#10;8ks1PQLTwok1QdU/+TPlXuXYiJNZNrEkK8ic0xbTzXdWG8SlbPdViJV6qqkgqSSxFNWqhLE5AAIp&#10;TpjbnnVWDfGCxP2VPQH9c9w9tZbPdZbX3BWUFFHt3sTcWdzyyUktBHTZbfWW3dk6Cop8U0NDRfw/&#10;LUWxFmiSGnRKyqnptDtFIjFB5w1lRsengop6Ss3ZQ4Otiil/yigoYc3U4AGKllqVMlS0Mor4/JLF&#10;qRyzkBT+2BLYJb8u8+brLubGLao53jgloap4y11+ESdaEkDWAQaA4BBNY2mmMpA0+E1QTgMDmg9S&#10;B6efRo+mjVYb5RdnV+cw+T291JmuzqCpoKLJ1dFn6zN7LxHZNdV4vcNPjfF/D6RqJdrywwQVkSVc&#10;VOlPqMySpO4KZHYe65t84rc9ZBV5bbG1dp152ri8TJQx5Cfce+8jBTZvF4+kyVfQU8LYPBQzRo1V&#10;NFTyyVo/cRVYRyt7h812l/yOyctrOb+73K2DMgJeSJWRK6CQ6h0RhpKAE0Irmtb2XxlsmhifxUd2&#10;agNSdIX9pA/b0frL/IvreXrHdO1NsJjdr9iby7Aao7JymfqclJR5bA9E7byM+wt47jzGDw9fVlN/&#10;biwOKRY6OjmqqWmiYNDIdDTq7deczdbnM7STYObFQP8AZ4zFicK01TUDB02UjKPE09GXpZcqY30O&#10;LvDpBdSre8c+Yr9ZL2y3O3u1a3uZikkGtTIkgDAhlDEigKmlARUE1qOg1zZvz7Ny1tkdxi6eruDx&#10;T4gSwqCoqMV8jx6Dn46bC2Ng+ouvstF2HQ7qzFDPn97bjnxrtHQ0e2qrflZtXI1VZQZJsdn6ehzU&#10;myqlqdq2mDLHM76IpVqIy+pj4pt0UOOEf3MNBDBTVSxxwzQrl3gpZ4qaoKPaJBFaWXyICy1CqOJG&#10;DM7LuNhHzfJt50yweEfDIIIrRQwBGMOasPRqHjmNfaXYZN1hm367JCG4YqxGNJ+Z/KmekDHunIQd&#10;Fbm339y2Hmz+RzOYoKurrqvH5B9h0uQzdJV5vHR1EayTV5EzUNH9rLIY3xcsjAGlieFRpQzDHZWh&#10;hihvVZKgxkQe0DJRRU9JU1GgxkF5qSOptDbTYaSbLqIMdulvr6+v9qtSXbxolKUJkWPOpyoyEUhQ&#10;WoFBYV4jrIhpI7cxkRaynEAVJ+Yp6dBlW7uoG3313uWqqsq1PtvZu7d85KOgkmyEVZnsxm9xYDDm&#10;sadS0FFk6jAST5JXE6NKsqIWkMSSNOEzGR2q2KwlBQiphqMxnqqnaCaj+xjx1XUZHPVDzrLkqesr&#10;4JYa1PGtPC00NdKlwsJeVQ6/OL3vMd59RvNzC9i+hI4JYR4kKE1V1YsWDgjwwoGoLIKMK9JJ7WW9&#10;vXvCawPGwQV8wOFfM/IZ6VPbHT22O7zuvtTeOUr8M1VsPrrb2Qr6qDK0e4sTu7A022+v8VPj6xNr&#10;VuD2zUQ57A1VHXy1lfV0NfgJpCKaSpjjgYAMhuXJ0fUG4cru+nGW3CuTyNNHLif9y1ZP/A4JUwIo&#10;amoramWtzNfTYsEsZzJU1jabNLJoaZNyuNo5w3+8k2LbXk5fvFg8QyzRCOFIE1SNpFGZqVxUZwaC&#10;vRxbh7c2KHEeg6h50Bx/gx6knqxXa2ycXhvkr1zhevdWzOusX1ricjVbQlmq8JjI6ndeelbeFLWY&#10;iXF41FwONqNyQ09PE9JAKWi5RYoYo/GCnWdDiM/2vn+wHpYv76ZLrXa9FtLbm6aPK4Vkagosnn6a&#10;jrtFJWVUUc2QzSmqBhEtP9qQiP61IRfkK3Q2/OfMd3DP7SW5kbb0hhkMbzKQYkuEjSR5owjy6o27&#10;Xc8TQAUm8a7uptzjiMZMYhj1BhTi2ognyqQT5EgHy6Nl3w2b2n09jMfiaivotr1e9shh94b421U4&#10;WqrMFhq3cRpctXIuRyFFTiqqaOhFPA4aSwl0vJE51jW8/mX4ak2180944TH00FPTY7q2ggC0tM1H&#10;DUTy9a5SXIV6pPPV1U7ZGvmlqJKieWaoq3kaaSWZ5DM+HXvRew3nuLuF1BYvBZtZqI0aFbai+Ayq&#10;VhWuhSe5Qe5viYksT1iZ7rRNb8830ehRJ9MmqgoCTCSzfaa1J8znozPSWVqdzdVY3N5BpGrMrutc&#10;jOKuqXJTxEbpono6aaop4qWlWejpIoojDCkcNEyeARRCEwR7CH8gvKSYn+W12bPFqV5vkzv+m1KZ&#10;F0pJ131G0l2jSRwDGhHAJ9xjytFE3MK3M4rFb27yHhxP6atnFUZww+yvl1GO4uDy+LRnIS4ulQ4r&#10;UAB9JyMNoofKhNfQ6fH86Xq2i7Z/4UB/GTB5GGGoosT8ROs9yS088cEqTT4ntPvhscgiqaqjgkZM&#10;rNA4BkU+j68+z8zxV8sksmSppoY8ghkryKmMp6ZEmQpWSVDeJdTumki9rL+lR7avL2S9u5ZoB8QI&#10;BB1dornHyBJzwPRtt9qkMEcUshIViasPPyAAAqorQelK9XVYBNq4TE43EbcyWOqm2lIlDt6nbHVN&#10;NKJKmlkpZYptvw4mI1M7PHDNqVVTyhn5ld7LfAZ2mRZMdSyeKtpKdJ5amo1ZXKRmTSlNEsdHTwQG&#10;ELGwLa1CuhP7hYye0NtKsUsIkYPIxBXX2JGq4BCrQuxNK6fiwS2NJbvIDPAxGoR6qER0BJJIqzNS&#10;g+yp9Oi4dy9T5nNMu5MzTVFbtnJ1dVj129t+Sn2jtrKeZhJkqnIZTP1tdWU08qNHZfBMZIZ1RYae&#10;NfCVjuqvy8W26mbGeHIZKGmlqUoGpRGK6ZRqjowjZGlEJfhSxlaMXva3HsXWFzF9PHJNOsWoE4Li&#10;ikVoKGuo+Wcfz6C09rMm5QpHC7W9aElq0PDUaqQQPTojvS+wdkP3klHuPC5nBbalyMOGTcZz1HmJ&#10;sNGjTJV52SdNlZOKrgidA0MZpIJ2NlDeTV7Rq76oKTHY9aiGnp8rLT002QxLS0kUtBrp9U7tSVUv&#10;3BU1CmOPgnUbsNIYgrjmEiRT3Eh+raQE6q5/U09zVBOhTqNaljpA4no5O2zG6uAjaolU9xIxQcMD&#10;Fc0A9KniKm9q/jJuXO7t3OmKyOUyPX9AcpT7X3dSR5qup88sFSjYympstgqaSliSWniSarIkT9hX&#10;WJlkeMu47b3KcjBSSz0yQ1dUiVZoaiakqZqJDBLDG8lTSy1FOCyyMQAdLMSVayiyMT/XOtwyMtvV&#10;QvCrKGMmQDShI4BjSio4B1AqZbdLITgaWcLkrUUJCjjXJz68K46Ze2ukBtZstjsdl6yejxlLVYiX&#10;O0VFlKWhr66sq6CStpKfE19HSz1FTAYo0aqdSyRLfQ/mZnfd+ZPGUGDyWSyXmqBSY9IPHBGPK0zu&#10;taiQxldUxnrYIFsCV1AX4BIEe1RRukXi0jgVHZz6I2lWXWfJog2B8WqhqaUJFWVGdYVJlkdfP+EG&#10;mPQFiT9nHosfxg2tvrLdqYPa2zlx2OTP78nzEdTk5/uKaSiwtBVbWNTVUkLNBRPiaLP5CYCpSGXx&#10;FzG4LBJtcvvvvjPbJ74wdXicLJnYavJPioKGGOsgyDyy1esPRjFzwySTzIUVHLGxVZEHKgkm/XkW&#10;mS4efTGncT2gD7a6lIwaA49ehNbpJE6Qxxs5OKZPrkUA49bhG0du01LsPHYWrESRDFw09R6jUQoE&#10;hCuClZGP2/rqjkQWX0sPr7ty+OuU3stXiMl2B1xn9pMdU2PyGbp4hkKelpFDD+IZzDzzinpqpFk0&#10;0uQhpXIBWTySOSxDFOm8TxJbSvpk7VajLqIBPbgKUxUs5NfiHTG6N+74WmoDICQUBVhVjShFdVam&#10;ooCFH2dVT/Nuj2Juzrvfm1uvuw9t5zLVFDU0OT2XjarGZ6grv4m0URfH7YyVQQc1HPWQeCpxNRJU&#10;U5KMiRLDGqH8x9fPLDFJE0NVFJFFIs0cg0ssnrWRZFEsMoKPwbC9vYseRbvWIqmRCxAWq44Ur/0N&#10;Tzp0ExaJt+iJkapxmgzTzqAcn18+tZLfnWu3Nu5Ov/jMWR21MK2ekmoa/HtXMslB5F8MuJFRjspi&#10;wtVTlZPG0yL5dPkDHT7dxJNNrHoiYpa50+QG4JGuI+MiwvYnn23HH4YtXRHLhjSpp/hrXz6bed1j&#10;CMgVacQdXnXyFfOnQNVVJgcP9zFMxyVC00fmgpaV5cZIpYwioEGbp4szS1zTKP30hkIZiQGGgsqM&#10;JPVRyhVqCsy6TZleNbD6aQHkDB1/F+P96s9m0luHljjNu1QNJFSamtSxFCD+3j0Wx7ubW4ZbSSVZ&#10;lpXSjtTGCaLwNMjoknyPwPX+Ux0ssm3ah8VLFUeWSapo614JW0nQzvBj62P7c6mikMSzW0i+nU8g&#10;pYzKNUjw1KiKpU24DCOSw/sEgC9h/rewhuu0tY0liNbc8akFl+2mCPmMfn1JuxczW+5pDDMSt2RS&#10;pBVWpxpWhHA4Oeqhuzur6fbc9Rk9t1n8W2/JplhcvEaykia3FTDCz6FDsQdel14DD8+3v2S9CroE&#10;Ppwffvfuvde9+9+69173Hq6WCtp5aWqjWWCdDHLG4BV0YWIIPtbtu5X20X9pum2XLQ7hBIHjkU0Z&#10;GU1BH2dWVmR0kRirqQQRxBBqCOn3be48xtTN4vcOAyNVicxha6myWMyVDPJT1lDXUc8dRTVVNNEy&#10;vHPDLGGVgQQRf2RLenxq2r11uyi7D2hDPT4+uzYfP4d2Q0VNPlIXpKiupiix/bU1RKIWkQCyNHqB&#10;sSB1W+7x96zfvdW33z2955FunMwtDNa3MaspnWLTrR1ZmUzIvcCKCRWaqgpqYVw73dbpKsboBuKK&#10;zxsooGKgNQj+LtLYoDkUFetyf4A/zuO5/mf1L2H8RvkLUYaXtPH9aZTJ9QdnYmianze6F2VTUmYG&#10;2c1i5PvqTL7qpaGiq5KSdAjV0ckiOnkiDyl8x0uTXPbx7WpsXLjdmvvLH7UhiniSsrYsHjiKGsrn&#10;EpaGRJ6ihYxqwCsXPIFj7zCO5W8G28r+3e57rDd89HaZrwiOsKTTJpLBBkpRpVHxE0FaEA0H+2b3&#10;c3F1t8m5S+JupjaYkEqHBGhASCCKBxjGFJPV5i7kwNTsLpD4N757AwnYXyurfjdvLv77zFT1mxdv&#10;bn33Ksc+MxsNRiPDX4gRf3sTW0biojp6PyhG0SKtgGz9pZHZGTpd24mTbsVG0Ec9dkqSkixtRLim&#10;CVLzPURinhKxhRLdvT6fqL398/d++8vydzsJeS912je7bfVuPCjj7bhVugxiCaVbxaliUoia6kUF&#10;cdY6/ei2nZvfT2j37k7dNtnO8WuqezDaXUXMSOojJJJ0zKzRNxHcrUqqkapu9v5nW1O46+k6i3Zg&#10;/ktiN9YndMeE21tar3fP2HhcPvaLJfwJcfR4SvmqtxpWiplemVaNvuDJpAVyNDHpw+ep9w4qiy1C&#10;6SRVUN3MRDxiVQmvQ63DRyKyspH1DD3a1jmUSW95GVuY2KsDUEEYoQaZHA+hr18gfvJyZf8At3zr&#10;f7DLG6pQsoYUIFaEEcQQwIIPA462pf5eXZq919Ix1O8qc029Nh7gpNm7kiqvJT1dVU0VNJNQZCWl&#10;qF8qVs8OoTFrFpY3uVtpCP3h1rj90yTbppJlx24aDEz00kppIZFyMNGZ6mgpquVisyxxyTMoI1WD&#10;fTjkL85QS3e2Pa7luU39Xoj4phBbQrDLyoAw7yooahgaCgBz1nB9yD76XM3sxsp9p5tjG48m7nuq&#10;SSKZWjltjLojmeGlVbVGikK2kBgxJ7j1VL/Ok+IVfvbNVHYGR7LzeN2NR4lcvQbKhfIV22a7cNJT&#10;LBks3FRwVtNTY3PzRxCGWUpUfcQJEFAtYNdbgkyFFSrHI1M+HpKoxUgSI+RqyOjqZTPpCulUjU7A&#10;2Ftch/oPaPm3YY919vLGO2LM9vBbyLJIn6jJBGylWqAV1IdRHmyKCOob9nPvDbjyd95T3D2veFgn&#10;s983+S3Jt56wRM0jrBIgq4kGooncQVVjkEFSY/5z/wAvjbXbv8ob477/AOvVy9BuLob497C321bv&#10;rZlRRb+z+2tq7bqqzdu2a/7qTGzbchkpMtUZHXHBIlU2NgAVo3WaOnL5oRbf3l1JRb/yuzT/ABjH&#10;9kV+xoDJDD/EaIvXZrale8UupUMdVnMRHKgYqApBNjf3MfJcNrs/N91yh40v7jstqa4SoqSTKGLJ&#10;itFjlCk5qYwT11o9sObbHbuQbbfb26jfxV8aTgdKGIS6qZOEJ8j8gehc/lf4Xevxd/mW9jfCbC9k&#10;ZLMdV/7K3he0aCilEsmIr9wTZrZW7NufYipDmKfD7J39Lj6iWJiZzCNXpSNVOP8AED4+Unx+6foN&#10;sGn8O8txpHuXfFU0sE7f3hkghp1xEc8Ly070WAowlNHoZ45JFkmBvKfZy9xJPMby4rqY0ofJKnT+&#10;Z4n5k9fOb97r3/vvvDe728b7ay/8hOw1222qAy1t0cnxWDUPiTtWVqgFVKR8Ix1tJXN/I/5Kj6W0&#10;qQDY3P8Aqv6+zd1W3YsrHBlWVY5VgVWdY40eRi2ho/Ig1mMyLyNYvoHstS/MDG1VjQSVH2A/P14H&#10;HAmlOoktFvYrKXcY3ZTJbBR5AmQaa/aATQkihHA9I1s5RQ5KPAsyvP8AdTuULamgjp4jMJTrVGBO&#10;pPopXS559hR3ZiJqvb9Jh8Vihla2tlxcBDRK1NRUormSWoklu7KfJISTb0xhrm1/bWx31nyzzHuP&#10;Pe/czi326Gyljjgd/DV3oJDpBYCRyqHSKaiaBc0r0d+53ut3u/JlnyBsXKql4dzM9zcodbyatCqX&#10;GiqKhdVw5HqPSkH5h4LZnx++aGZ+dnfXyuk2VsGh6C3ZsjrfqfIVD7eaTP0ODq9xV2G22GzSUO66&#10;zN0O3qiqWmlp455K+SnCFmji91M/zB+7NiYTrrM9P4quo8/v/JVWM2LW0UVOtblMJh6+gH8Xz8ES&#10;RySiSmpf2SUK6ZpCCeDYv9s+W9+vLubnTc0WGLcop7iGCpJR7oy1leIAkiO3dnDaT2uncG67w8qb&#10;zb2+wW+x7cZXRVRGalNSoBGy1yPiX14L+fRAP5HPw9+Smb71m+cHY+3q/rrpTtvGdgd5bNwWPzlZ&#10;jqXP7j3nu7K0+3cFl8OtTTSSYhcXkJsrTyz08iTwR0sn0ZQdc/550GCp/k12nQ7Pw4iocRlqLD1F&#10;PQUqwUqPhdv4mgr6gwRhPFM9bSztObAGS5/r7EvMtqnj2MsFsxuvp4GlUVb/AEJZGYtxIJYqa5ou&#10;c9N394l1f3krSBYzI4FTxoxUU+0BTTjU9bOfxPyW5c38cuodwbvqqms3DuTZ9Fuavnq6z7+UpuSS&#10;fOUMaVfJlpoMfXxJDcsywqqlmIuS49cYHcWY3jhZ9sYmorshi6xNxvR0zJAsVBgP9y+RnkmmZI6e&#10;Gko6J5HckhVBP+uJ7C23bdZvrNl20mWDTM6RtpRI42UPVmICCuK6idTEUrxS2lxHDdRCWUaa+fyz&#10;+f2dDxkpKWOimFZMkFPP46Mu54aSvljoqeFQOWkqKioWNFHLMwA5PvcWxXSHXfYfa/XHynpcjlqj&#10;cdL1zBjduNRVUS7fr8HuKhqalamupZKFauctS5xxFaRYwpU6QVN8Y+cuYdw2yXdOXlgiEEFzcICC&#10;rHwpZHkUoQ2kmihteACTirV6yg2i0sLrwd3WBjdOg49oApTAOcgDifyz1ozdh/MDtDojovvj4EZH&#10;am2YMBS90bmi3Dk8gtW+78RU4HduOqPtsLX0OcqMNO7V+0kllllhM4mlYeozIVM/LqhoKk06lZI6&#10;WRIYlVRGJit49ZViqMNSgc2IN/r7jrle3jbmXbILtleB7uMsWrXww3dpxkdrE1AIJ/pL0Zbv4j7f&#10;cCMOshiehGCDQiv7eB6rSSal3DvfaQz4pqyin3PjqvKVLtLJUTYf7uKLJLTQ1EQlrKdooJrhYi0b&#10;x6ToUX96WOP3jm9qdyVO9s5Rx5rK0G9azL5mhyM9SkWZkTLVEmUo6mqgeOrRa3VJG0iMHXXcc295&#10;6cvX867puP1T0ZrltZqa6QxBANCwOmoHbj06xOmkl26/huY0BkjOARUH7QcEfLr6WkmIp5trPgsF&#10;VPt+lkwH8Kw1bioKNpMJAcf9rjarHUtdTVVAz41NDwxzQyQkoA6Mt1NuvRPzkxvUi9pb07p6qzWJ&#10;7I3XhNpZPYuQmx+TgG7dnY/E4zEbYwZytRQvKxp6DyVr5K+itjVtZ8kcYJPzvyptPOm42lte7ku1&#10;bPbOztHCviO6sjeH4bSMwMrOzVEihFLiQgFCpkDa+aN12tbmZ9pYz3JDKaEJUmlGz8CqKjiamnn1&#10;S584f5aeS+Ys3SXXHUndmH2X8fevt9dintfZ+CSmzUmA3tuDLZzdu49wUdBDllxVRljuGp/howtR&#10;HEuE+68lOEj88Rudwy7E7DyuA3/TUlFk6rcnWlHNAJ5qepjfbeSqI8lBTzUoaSCpjasrHDlhYPFY&#10;jgH3DN5cc6+3nJd/y9b3ckO0xcwSRiZe131RRMpDCpRZIlV10kgiQ0YjAlTa5rG7cbkYQ080SsfW&#10;h4DSeABH7c/LrVa3nkvlD8SelOzvjxBuPcOz9p9dfNPIYj+N4XHZXEZWbsDD7akomy+JzpWny2BS&#10;q2jhKGpp4omZqumyYYSD1ooTbk7Couwd/wC4dh7MzceVzG2YkwO6Nv1lHXx47GU7y0aZksJaL7Oq&#10;rvt50CWl1Kkj6RpZiCe/2/3C9qLHljnOTZI5tqe5juUmicORJOqSKk/arh2jKkBahUYg+gDE/Lmw&#10;873e+WC3jq+rQ4ZTSikqdLcKBhxAHcAfIVtf+GXx6wnxP+KvXnf/AHtt+g2ZT71y03bOxeycLnMR&#10;V7n3JmMnhK3Odc4zIZmmykVfjKGqpgZamklpmhqHipzMxkijX3XT8qf5bW4N2Q7E3D05suKLcriu&#10;we/MVDmcdSY+tlgknqcduyKpylXGkX34do5IlI0ftqVUgk5Awe+HK3Mt1ul5u96kEjSRyRAVUGN1&#10;0mJloW8SF1yfxJIpNAh6BfMXtbc2K2a7JEphWNgzFgMrSh4Ad1Wx8hno8fxe/ntfGzI7774w3yC7&#10;wxOJ2RTVWA310zuas2huCkyMO3c9QUlFuDqfKYXb+FydZXbj2FmqcOtZocZKCrkljdoogQTaq+D/&#10;AHp1jsqv3ruXZ0WOhopoaKeiqcrj5crS1Mlb4oKmCjoKqqWWnlAjQamDOZl0gk39zHyNe2G9iNNs&#10;mSUMjuulhRlGoFlNQppRsZLaTpqRToB7vyZu+1WAvrqDFQpoakMc0oAR6edfl1a/1F8/fiX31v8A&#10;xfW3T3b2G3/uPM7frdy42TBUOYbC1eNx/kNX9vm6zH0mPnqolp5y0SOzqaaYMFaJgLvP5fnWO6Ng&#10;9EzS5+sYw7vqotx4zBO0dRFQx1cEflqEmBSSOWvVFWSAqvj8I+pJPuGvfvmXaNo9x+R7TxA1zZsz&#10;XEp1Vi8VRWGmiulCRIp4anbiD03tOzHcdhNo0L0uFdDwyDqUV4jjX/VTrVU/n/8Ayk6sy3zo6E29&#10;tXF09Pu7oOCqxPYPYUUuQpa8VVfXxZGg2u9FLjIllptpCc1tNVwzSpI+TcW0x3Jt8LCUzeRVkSyO&#10;pjtpHLRwsxt9bXYn/D8f4FPvhK03t7azW8zC3aaMuQCapR6Vp5V0+g9eoD+53dRbX7te7XK8ihGR&#10;iUGNVVkIYGg4UFR/m6c/5zVbVbs+CPwq7RpMlUzR5/F0cOdqddRPA1LU4Wolxz+l9AkZk0PYgswF&#10;2WwuUP8AmEdRYfsr4/bg3DPhaWp3D1wU3hjaowA1sWKoZEfcVBBUIyywx12JhZ2AJRpIEJ5AIA/3&#10;dN5bbOabrl+K9D2Fxbu0YJx40WmXUuK1KiRKAgnUnEJTrOT3A2oXu1m6kXUIP1GGK0BAIrxyGrjz&#10;6Lx/wnv+Uua6f+bmP6VrN2VNb133xha/aFVipK5xjZd8YulOd2lmqeCogbzV1PVrWY9SDDKYclyX&#10;0afdDexeu8+9Jt7sXbCWoMDm2yOPUvTeSBqPKCqhoqtp3jd5WhV7CLyMzG1vfQqW5gl5Yt4Ly58K&#10;CEsvisFJk1MTpYsVINCxFAxLUX5nG47beG8jvdvt6hnrpGCqj0x8s9b5uTqcXULPg66ZA2SoqiFq&#10;dtWqWmnRqeY2XkJaSxJsObX9nI+bvzB2f3ftjaHX23dsZqDIbRraDMVu4snJFAs8s2AlocriqSmR&#10;DOsaZCddUzMBIYAQoFvcQ+1/tynI+8c0bnZbybm3v5Gk0IpREQPJpUtXUXCugYFFVWrQtpyFOcb+&#10;e6ZYJ4FiCtjzY4GSaAUwaCpOc9VDfyy/5X+5fgh2f8hOzMz2fidyUfdmUyUNBsLAYGajxmAxGP3p&#10;m8rtTJ1Wbqazy1+SG3q9YmpkpY46RppEWaYDWSTYLeWWy9VQRZeXMZeXH4kY3CxVNTUVoxYKtJ9v&#10;SwyvI0VDHTQvdVAVbXNh7mzaN3bZr+3vZbctKSQK1OlZAfEqME1UHU1K4qcdAO9giu7aeGPB06if&#10;Vl4cPl1cRDSUVF9w1NTU1KaypeqqmghihNTVzBEepnMar5qiQIoLtdjYC/u7P4ZUYqNvb03Rv2LI&#10;V24uvNtYal2hXVzEfwbb+Bx1VlUoIAyxXniygpo7HU3rX/G8Pe615vcO9cscv7R4CbTuN8ba5iKh&#10;muBcNGDVxw/xf6mZzSp8MLXNegfzRuFry/yZzPzNdsS8NoXRyaFJAVWPSKE1aUxxfISE+XVL/wDM&#10;hPaUPb3w86O6in2zQdQ/JLuLcW1+/tl0eJpZ8n2Su92wWO3D/EKtYJ5KPF0vUx3hmKuddPmbEKjE&#10;lksCXYueFdlsvkclOstfkqmsy1eW1eQ5LITzVUr6dQJ0lwLfQKQBa3vKPlPaksNu27b9vg8OzgRI&#10;owKBRFGoRQMU4D/L1zn2oX25XMl7KWaaWViWP4qmrkn5sSfmc9XG7X21hdmbZ29s/bVBBitu7Uwe&#10;J23gMXSropsbhcHQQYzFY+nT6JBR0NLHGg/CqPYE0eMTdGcgRGFPEiyS1oUsfDBTFLmS6tGTOrEA&#10;XN/ckT3bbTt8hYanNAtfMsDw88fZ0Pri9bY9qldhrckBK+bNXhmvbjy6ffapyefDTJR4pI2hx50z&#10;JIqGGSKE2FNGA5eVTHYOQtrH68+ye124+GZrtiJJeBHEE/iPpnhnojstqIja6vyfEmypBNQT+I4o&#10;M8M9e9oHPUmJlp6rLaIcWYhJppdTssjIgUIjzXLlStyP6X/qPYj26a9SSKyLmatKtQYFeJA4dCza&#10;rjcEmg2/U04JFWoMAniQOHoDTr3sDM5mGcpLWwRSU1I8k0KpEY1l/bVGLKrK7IR/j+ePryOrawhR&#10;fFQEzqMH4mU0YdvoxBIxxBoepT2rbgNUVtKyzSAAkmtMk4NKV/Lr3sB8duanp97pjKuOeOpy8aVM&#10;BknjSKF5YWgWCoA0IzRpBGt+SDcXJteNoOa9t2f3EfYNwt5ody3KBZhntqwCaXC6VLqsSqCQxUA9&#10;2RWWb7Y5peVWvbaRDDbkq1FNWCmtVrUipZj6UzQDr3s52M3JkcNso4yNjGax2mZVDF5ZDGyQiwIL&#10;JZif9b2ILrarW/34XjipUAVPACufz6xnvtltNx5lF861EYoK8AK932HFPt697Dyrp83j/FSvSSw1&#10;E8/maeQGWCKKS2kAKskaSksT9dQ/23sTQy2FyXmEwaJVppGCT/hIx9nQxt5dsvPEnSdWhRaBRhiR&#10;+wkcPl173ah8MOmpV2RXds5/mry0VVg9pqlZFNTVtIK+Slyk9TRimNZTVdPlccEhcOoZHJCkWPvD&#10;/wB9eeVPMEHJ23YhgKy3FVIKtoDRhWLaWVo3qwoaEcRkdYK/eO9xYZOaLT2+2o0hhZZrolCGR/DD&#10;RKr10sjRyanFCQy0rk9e9mJ/uxnfJb7Sfy/xDR5Pto76/ttVtXiv959p+15b67cW/HuMP3nt2mvj&#10;jTorSp4VpXj8Nc04efUS/vbbtNPG7dFKVPCtaceGru0cPPjnr3v/0RYwvbu16VaCXK7gpa5nqIKZ&#10;5YStPHSa4pIJXq9bBokV7Acf5xl499/r/krd7gXUVntjRgIWXV3Fu4Htxx/ydTVzPyxutjtdo0dg&#10;8a+OAfsI+ZJ40+XVr3cPwG7Iz9Lumk6+66l2dQRYnKVjQZl/4xJn66DJ0OWxNFh2h8b001VMh8rm&#10;R70xkUWv759bZHbj9d0Kbj3NiMZqyGcEAqcjTxzCN8hWzU8kkkzBw7wvyQAGQ29hm+tt82rdPp7P&#10;l+5kZLdSzKhI1VA0qtaE5JORSlfl0a8t8r3k8kNbRzgV+38mHQa/I6h7s2j8oar/AEf9Lb53bDRd&#10;d9f5PPT0eIllwj5anxuMwlbQY6KmaD+IEyOXSOea1OaYuAS3Dxj96dT5PGWTsfCUU2Nr+XpsvTsN&#10;ULKyx6n1hY2MXKL9bnnn29dbdztZbkht+TJ7i0uIdTvTgaUppFcjVxqKGnUut7fB7V5f3caFCK14&#10;VHH4um7euwvmXtjf7TY34q5fsHae9tmLT18+Sxop5cVLlIKqGeEwUmXjjnrIoqq0RcXjdQSWtb2l&#10;H+R3TG2MnW0lT2XtuepqnMlUkdQs0i1Kqwgh1KhDeSNXvYjRcfW/B7c+2POPMdhB9Py/PGyCicAR&#10;kF6rqz5ClMivQdf26WWHQbtI2joEGmp/pV78Hh5HpWbh/l9fITuzaG2I/wDQtmNknaH2mLwNNlKg&#10;xw1WGrmM2TeqoqXLJH95j6jSIVYMkwkYyAmNLNtb8yPjjXtPj8lvuhh8UBkkqgxkhEiAmeCC0N2m&#10;SKO4tyD9Pe7H2P8AcvbI/rbfatURNAp0qdQHaTRqEZaopU9vCnS6x5RubZxo3FSoH8PH+fSa2V/K&#10;Y+aPUFRHuXY0e162Z6yrpf4LK1djK6qpkeGvxdXXzU+QlihhhqVljnEa2lRlUqPr7Rec+e/xuxeO&#10;knwW8Ya2vRxEYDT1ZLQLE+qVk9Ie3jX6ke39q9mufbi6nt+YBF9MgL1HawrxQgA0HzGeiHeuVNxu&#10;ZGYljCP4Sf8ABjpbdcfyg/lnu3eApu983tWLagxtZkaaq2/UinyNJkK7I08z4inqJKGSWmp44Gk1&#10;Sa3llB0AoCT7SFb/ADBekoaFJMdX5HOZKesgpiKOmtGIpY2mc0/lZQr+aNEFwfr7GW3+w/NG4SRS&#10;K8EVloIFST3VFNRpw0g/nTre0e3bXQpMzCv9E/8AQfRi8P8AydOw67csX327dt7e2bQYuuXH0lPT&#10;y1+RmyzPFR0kWRlY001Th1oJ6iUxeRX+50EsQLe+NP8AODAbkgFPDsDd0GThE6xRS/ZK9bRqFkcg&#10;lBqUIlxze5Htan3etx2qW7uBzHai0l0VHeQjqTwzxetD9g6Xz+1FjBN4l2xKk41BsfZ+p0vdmfyb&#10;ajr/AC+eqqftvFVu3c3LQ5CPFNtavp4cHnaWCvpZMnRQf3nnWSWoiyBL3K6jEnufR/JvIbsaukwf&#10;S+4a91gSClrIq1II2hCSpWCdvGSqhWANhcMR/rjc/tVBs5tYtw55ghXUWZdFfQpxr8/Pod8vcrbL&#10;skah9zAjyaEHzp/pv8PSyxP8uvF9VU2Iotx/KZocbNmZM3PRZnbWPqIa3NJPDV4lIo6zJ1Bp0p5a&#10;XyrbTqaILcgkFEY7vTvetycGDouvtu0ctJL/AMB67IZGaigw/wB3TCviqqqDwTiulxMk4pnXSI6r&#10;xsyuoKE43H2/5Gh287lHzJK8jsvBFqz0OVFeAIBIOGTUMEgiu6XfJ8Urx3e4wi3qNRJk8iCPhK08&#10;+Neh63X8OPjCuIym7crubMyZfcc+OnqNwQ1VH9xX5unVjQVGOxjUCU4o3rER56ZSIpoUZHvcH2oa&#10;3eXcOOjzcjZXb6DH0dfXbaq4qN9FVtJlil3NQ1EEkoEu79tPHBOrIRHUY81IEQk0uoah23lUS2gu&#10;oGPizjxU7lYEA+ESauPDk7qtSvieGoVVDEhjdLj22uhEkV1bltda6pqUx5F/lx6QZ6k+KlRmaCly&#10;+zK6WLM7v2zDu6E1+aFRFviKjycHXWXr6imyN6XYG55RWUpESWTMtQApHGGLhln94/KZcZFWbdoN&#10;oZyOupY4McRQ108VDjpaerMmQ0xVsIiq6sSDSr+UoVPPsdWu0e1Mzyo93dW92jVOp1Ac64+34D2r&#10;64rgU49Kr+29q7jZxbTbnbGUKMBpwarUgV1etK/LocqTrL4a0lfW0U08e2MnRZ0ZLLw1ecqcZJlM&#10;tTyUsghq2k9csOOqKaEWTxhtYDagxAYMdme+NqYXLrWbVxVRSx/wZJcHiEkhzmXnyVWYxR4bIVM5&#10;jilV2aSUMrN4gxFtN/bm8z+3zvaTm/lF4zFY21KyVUfjTQOIwKHqK5uY/b+zuY0MNupiByHnyPzb&#10;pdbij+O+58/gsxJnWrcxRY/PVNJkJK6qqsTjaDHU9Ia2vzWLV0paqGjZIEhYpp1yDUWvpIo4TJfI&#10;GfH0oxWDgeBZYqh8ZuDEoMxiqrkLE9XTZCGnqqZoGdH1xahwwJPHskvbf26LvPd3bxSGMktFJ2vT&#10;yKlGofsPy+fSS5575EgrcwrCT/zUf/N0DG8KL4YQ52XMbg3RFjqjL4Wrx0tfgtzZZqDNUjtBJUSG&#10;hlpqqGjq6eojjaP7Z41BJ1LpBHt2yUne1Pg6ilotlbJoqnL08P8AEKaalrZUCR1kbS00Uwroi7ZJ&#10;io1ujrGAeD+ENunIE19HcXHMF+4ibsIaOhqtAGHhmgQVA0kE1zwoSK73z223lhu0/gljgqZZ6cGH&#10;kR6jpkon+Kmdz+3M7J2vvzINsvJ1c+Dlj3BG0FVkP4PWRRJkPtcVDJ4MTQ+R4ljaIGQguHtb2n5c&#10;l8ltpPgKSq2/hdyY2rxlWKjaNZAu49k0tWa7Gijpq+lyC/xSnq4hIft56Srp0XUxeOSy6QrzByN7&#10;Tc8pfXcLrYbtG6sLlwfEZ0rpakRiEwGSFmDoCASp6DW4XHtDEPFFra6zwpNcgD7O4/zPSRz3VXwF&#10;7+O69y4nNZnqvsOhq1q5O7+ts1L1d2o0kVLWzwV0OexFKlFuuhj+zleWhzWPyVDKyIZIWOkhzoMf&#10;kINv5vdW99q5bq3OwYmsxE+NwmXXtnYrwVtfQNNXybfz9Pit24SoYIFWCnzZhjUm6v6QIp5t2zn+&#10;w2p7fYueI9225UWP6ZoIbcmmrXO8scZ8WkeoCMImkkMGJ6QxbvybM1slhNCyxSB9IllIAqBUk5/m&#10;R8ugzNf3dh81tvZvU/ZHV/yv2dHmafL4im37FU/HbvCqq8dQ1rQ5qv7o2Bicr1Vu+npgpSWnPXNL&#10;JKZA4qFdA4Mxtv5Obow8dFsnZOc6o3DmWoo0x2Hqajc2zamqYNRUkomTI0W5/sAstXEBEJyhkYAE&#10;AkjEP3C+7Ny/uaSc473yDcvaaVaS88V0tfiA1U8Vn4tpxTNKDqc4fdvli2t4GS/cIFHaroB2g/xQ&#10;M3l69Vado/AHYWfy+W7f7K2H/MJ65FBWVmd3pmtqUPQ3ZmxKSgxJrq+syMGVosXs+oz1PGZHcVIx&#10;i1QjhuUc3X2E+58r8mqjc9ZVZbbfx165mr6pJWrNzZWq3jXx1BDqFGJo8PiKuP7ynZ21CqjcGMAH&#10;n2xd+0HInM3Le1T+2/Jce8Q21yjMbWW61L4YOsd9xGOJCmnEE0PT+7/eB2E2Y2+2h1eL2M3i6ioI&#10;PdTwlHGmRnPDo5HUfa3w8q+qsFtnpST55/JbE7b21Ph6DM9R0CYOmNJJUwaUq5ctndoYKoejyGmF&#10;2jgqEXzMGV01D2XWrz+39vZPcUm7919q9x1Fa8s+Tx3WuBg6l6go4Kc2qhV7jq33J2JCadXLM1Nk&#10;IlZV59N1OW3IPLfuxulptu0X+5wbBstkAB9RDHdoIQrExiJHt5kkBAo7XM/mNOQQH+W9m2vmjcIb&#10;ptwV7WPUSSrEKdJIyGU8RThxpUUr0aTAY/5ldzYTa+H2vsP47/EfbVJiJ8VjNxd4ZHI/JvumpSZk&#10;ahSDYm2sv0psTZ+fHh8glrv7ywRS/SItZhTt353nku9tyV8Rx24KXrmnrnxW3ep9v7jyeJ67jocX&#10;URy0lXl6THU8dXuLOy1cKyyVOSmqAzxqwReb4E+/O4yX/PF/tey8zSbjbxCjSaQhDVIdyiCMNqGW&#10;FNA0oQtQSVu7JapdrEiSS28bCnfRcHjpRUJHqGZgRxr1ZH0p8eNtdT4jDV2arZO0u2qeinp9w917&#10;2xG3JewM9Lk2gfJQw5DF4jHU+3sBI1MnjxWPjpqCFEGmPWS5C+q2JRVOyaCqx2w6mGsxGXqfv6b+&#10;M5BoaimqIHqJHAeslWKqjipCsTabAtbTzxj7Y2kcdzJb3siMJfiYrwIBoQAeNSOlR3m2hh0rYqft&#10;clf95/2ejB+ElnZrFioVTf8AABt6baQQ1jcg/T6e1h9hs6THGpxGwd2UGTk25VSzxvXxS416ulRX&#10;RfupcUauBbAkeOQFyLE249mezbSmxbKbSK6MkX1LSEABQAeFCdXEVrjojaayYmVNXHOafy0kfy66&#10;8bFix8bAuhCgFWHBEhkYl0kvfiyr+faj2tl91Z7cuF2xtHHbjb+PbTqGqqaupqCsjvjYWEbRTUtJ&#10;gPuYxNMoiR3QBvXIZAukprd7Peb2Q3dkI3iaidxIp8x2g/y6MYpdu3AeHKlWjioKsf8Anzw/516i&#10;VNRTUNPUT180AihSR9ZjcNHEvpa5/ed2UP8AVV5v9PYnbR2JPR4/Ixdh7gy2DwOao6pcbQ1EuNxU&#10;jZPFzw1NJVrFj8dKZoxVosLB5SshmCgC9/ci7XytYOqzGIafUVC/8e6vZ20Cqo+n7BmlWH8qkfnx&#10;6iz5JX0HH6amWEweZdLOkNPMylncFouRGCV/INr8XHtUwb7i2jmds4nZ52vTbizclXi5ZlpqfNbp&#10;nrsZRy1s4nq3paPGYWF6eEsWFPNKCAVlBHsU2g2Wzd44bhBehGKgE6qqpJoTqGADimT5jom5t5gn&#10;2vZr6SzhUXAjZVU0IIKkMzHTigrTjnpuq8TFmDVUeYiqqmhSVJEp1ElFR1iuwePU9PVieqki0WkV&#10;7QOjFWja4Ius6NwckvSeHxNduyOnz22tuUWUz9FSFpanD4/OVSeXO5DJV8tRPkM9iq1IamgSDwBj&#10;EyNFMjMhk/2F5s2W0XcvFsSkMUxDoJToYH42kLI5NaV0rSlO0g0PXD/3T5j3Qe6VxcXtoz2rzLGC&#10;Shqwb4QFQHSQSNRNAaV9RX92zPiMJ2ZX5Gfbs3l3Xkclg9vz5Craq/vJuPbm3sxNQ7Jx2JjpZsTQ&#10;7O3tgZK/G5Weup6oJ9xHJHLBMkUyLPJ4bczGmotztl6XIx01VRRbnwj0mC3nmcbXRaop6eOOnqKS&#10;lrMvJHGJ40ilWnpBLKoMqoRmvb7psm48uXt9ZT27WLrq8KQiW3XwiHapIqCqK2k11CTRmlesi9sk&#10;5d2/l2yvtk3ZJd1mVf8AF21GlGGtVYgUKg6hqXOmg416I/it2de7g27n6nZsewtxbTrMzjKzJ7J7&#10;F1dkdH7Oze1ax5chHlKypmw9dW4XadJJPJRyyz00ldnBQwloKcysRY2FsepxOdpazN5+LN5xspT5&#10;HE4ehkyOCo8ZT4ygrGL1VLVSVVHn8lWSOiVUziG6kvGiOF9gnmXfrPetmvEgRoNiktjbmaiyOROV&#10;UiOVf1IwqayB3rqCk4BBBO7btc3lrcSfRtb2YBV2oGq3EVHlw8jnh0TD5Jd+UG7uut4YPZ+zZdld&#10;X1Wx8nsXP9iVu38Jv/L5dt97i29jWgwecweaotybCwOFxEdZNjKWE1kJrxTeaSWBJIpMxw9PJFuf&#10;JtV1W1oOus7XboppdsYyhlqKqkgBr6laf7mkqf2MhTU8kckCqVnUk8OqkBy55g5ctYoNvkt0nF9a&#10;m2l1SSRlNVKK8aMNTyaaLKKujUVaaiQYbZBLfRw29ja/VLNGmpnLFFNfMEgcBx/D6HpM717VoNl0&#10;3TG083hsNv6t+V/WmA6KzVH27vTOYuhwtbmZ6TBUlHnqXb2RxplraTI1dL9vlhIlZi6iRIlbwzzH&#10;3k2RWVvcOO7Gz89TisxjJJ8PieuaXL0UODeoSheSpzK1P7FROq5eKEI0qFlC6iI1A9xzz1zJzb7W&#10;7jy3Hy3sksm3CR5ruFJWI0NE6hWncOQqFhIo8NidFAU83FurblzwdhtkkG5yAPIquCcutNKlaGnE&#10;1YYB88dBx8gaOl+AnYnxQocRit/9f4EYvsreHypy/X+VzXbFHicplNq1+B2FFiavM52hinG1M9lY&#10;Kmjp6mFGedEjkllR2Rqy/kN2ftmVu5epMZU11LtXHUezessbsWCoqzLlMhFurEbhzNFTZapnqmmp&#10;3oMFPA6NDrdZQNSi/sYbxc7bzByrbcwz3guN9XwyEClSk0hCvo7qLWJpI2JUkqzAgg9Zee1XLUUO&#10;1W17uCj62QeI5NdRqMAgGn7OrxfiP0blN4bf+LHyF3yMHu7sn+83Y/e+c7UhxuNxcs0O9uqN9db4&#10;+CHFUNLCYGkod8s0ifcsUCvdnNiEN0bHtvbvSOIzNNUbgSt3Z2dksNXjJtj8mcdMcVlFpaiko3pD&#10;DK8cyqhM/lV4S6jSSCJY5Ds5Ytl03lqYjcRvUkBn1EYNQFXSfOgFR5DobtblbtniaiV4ZwflUnHR&#10;luwchvHP/Ivcu0VpdvTbW270n/eTHo9JlKDOZXIVO69qpkMbPuOjyUaUeKSieWSNIYfNHVrDMXZY&#10;mjkKTu3rrr5ctXbipqzc+3Nw0+4cvXzVmNTGx4mlTbzfe5bNVNA2hIK2XExzuqgskNi2iS2g4l7/&#10;ALRt8W6biJLZ0nMjAk93nSoytPs8vXo8W4vIo6iQaaeYB/wjo19Bl8sYoVqKTGDCmhxUcIerq56i&#10;arrykEdIaswFJYVmYLraI6gfVpHPvkm2ts7J31uLYGwdl4beleMJi2wu8N2jI4/7al3Mpx0+faTF&#10;ZKioa2RK2uictLCUAFmUqSQDbLlSGx3VrdbIMj/ibUMkimVfox2bdbhZ0RnBq38IH8x0maHJZPcO&#10;1cLufPZXN7GrMVUy5DP7fwMuIyS1TYkvV1+Arzltu180sFRTU5VxS/bTaTaKVHIcFr3vST5/IVO3&#10;N1vh0WbFZzLU2N2JiIKSPA53asf3ecyRlm+6qZEnoo5NUDCRS1vGUPqAK5q2MQbsqqma8BX7PM1/&#10;n0Jry+kEhUFdJHQn0ZiSNJPLKwfxeF6h9Rk1lfFYFUEbhW0kWuS1iSfauwXx93BN0pDk8ZtWlk1x&#10;JknrszFkDks9JXq1Ii0SR5ahkpktU3aEBrj+0AL+xXHypNPsqPb25Lkep/ZxPRd+8FkheONhrHTS&#10;+9NsLnhgf4rBJlV8wkpolkl+2MEEk8pqZY1aKn0xxH9ZBv7b967Az0uyuq6un2Xj2r85UHbdLC0l&#10;62mhx1RDX5KupovvDJpipKGSUgsToQgEk+44fl0RyyG7iMbFqZ9elS3OpYtR7unKjz+Nq8nlMTDM&#10;z1uKSjlrQYpEjijr4pZqV/KyqjqyRm+kkqfr7KXtSXZGPqK6kp9vVGZqMktQKefL1UzwU1YZCiha&#10;KkhSaSnjmNwryWsOT7vcbTEELJ8I63FdDwzoYufn0/e19tPK5+imwE+RlpsLRUu44aKXH44HGLHS&#10;VeuAzyChM+ReOmR/I13sQtj9fYauNvje4iZv7MHPTsKzTyI7JRAOuDkheP6/j6/8R7dNt9XYR+5/&#10;4ZXVdPVUsG4ddZnN2wTR43+HLMJaqSHC4yqjyddUyQgiHXVxx6iGdWAKmSOV+ULbcpo1gkNBmlB1&#10;W4g0lvCjz8+mqvlqYKOqnpqR6uoWCVoqdHVXnlRGMSReVJEjdnAXUQQt9RVrWJq+1d7YvB0tbsPa&#10;m3Efbb4mWlO4txmPEYE5AU7SUs+H2rjoqWjkipZow0ZqRWNwASSdQG2+RWezbdLAX0zVAGoU/wAH&#10;SOLxpXEemlDn06S+3KXL16U2WzyY+myMUr+OhxrLVNR0zXK0lfkqpJJKmZWAaR4YqUMyj0AceyO5&#10;uHdnb+R68wePev3xuKtFTgcZHBD9phKSqtp8i4qB44CkSIWMhdY103YH6GNrBxuu4xwCjyBvL/J0&#10;YX27rbw+AslZKcOlTXV1Ji6asyNe8VJRUkMk9TM5KhokGt5fTqJKqDYBdTNYDk2J4Ow8dtrZmydp&#10;7Q3DvIQ4nZX282c2ztBKRPv8hTtG8keRyBBoYqeLSxfTDKSoP15vMMtwvL1mFluDGGWgHkSwoB5+&#10;Z9Og3+9LmSgYVFD/ADHSewFRFlZ6nOUuPqIhkKeNFrqyNKfzU0al4mpIGSWrFNUFQXRpQfyACPaO&#10;2bW1x6L7eyWGok6/+83LFl8IkAlbKZbHVkj0cO25qmeKpyWYpBDVeSVIooY5mQX8Y9gOGHcbWdbt&#10;IGjvTMpoOLKWHzpQ/PHqOi7w/DVnlkAkb/B1Hr6OkXd+CramOprKlMTXUSQCUyYqiHkjyC5iajkR&#10;lFYs1IsKTazIqykAc3AufHvoah2VsDI5bLfbYjsbe0Hi2vm90xRZbJ0ZMiNV5yl2tT/bUmNosRS6&#10;6kVGQq6iM+MDwNfQcr+QPb6bdktbqSyZt1ZFbR+LJFfhoBx8z0Mtg5cg3NAY1LyH/V6dIHcu+Jcl&#10;vij21gJMzW47BTyT7sfE0cVJRR3x9TNQ4mfL133L19XW1KJ4oKKOFi9vJOEDIws0UGKpsdD19tkZ&#10;7G4Z44MjWb6zKSVNf2LnaORKuOq3FT0UmJoKTb6PEWTE0sUcMvpWRmW6tnxyH7a7TybYxbpc2yT3&#10;qgMQztrioMlNLUDV+IlSpFdKLjrJTkzlDl3YNuF5u1uyXiCodmYAU89IrX7MdO+39pZibL1e9d61&#10;9PmtwNI38BwcUdPHgtiYqVHX7bDXjeuqNwVUB01WRnmfyyEiCKmiZoivdvdO7Y36tRhqpMphqbH5&#10;mGqzm8selRfeIFVHM22MRibrWJV5EKYVkYmniZgTq+vsGe4P3gNr2i5fa7fmSOCTwV0qKa4iMH40&#10;dWFK1LDhU16AvuT70T2kMmwcszFpGkC1XSa0NMAx1/IsT6noP+3O8qzrmGapxS4vPZGuxy1EWDra&#10;qLB4zatHDVQ0eW3furdk00tDTYDCpMZ6iFE+6YL6OL+zJdi9j5LrLD0Ox9mYyireyK5DtyprMAIk&#10;Tr/C5UrQxLRYunWPDVXYK0s11rPt4qajkvM0JVDG0N8l+0l17p7vDzN7k37jk21dpLZZl0rOyuCC&#10;5jZaxE4COD4tQTSPVC4a9qPZneebucP62c62jHbIaSxmRSh1qwZatHItVBFaFaBgCQ1KdVx9S9Hv&#10;8t94ZHsXf+Qz9J8ScLnsRndv7U3HTxw5Hv8A3XhsjBkI63ceaycmSz8nQseRph4NvTSyPm4jGlXK&#10;1M01HOUTCYHJbWhbKptGpoaalRanI7g/jq5mdoaithinlkFdA9LLkJYpWLSssjNIb6gfeb0Uezpa&#10;2mxWm7Kyxt4cMLIy0IRtJZgwkYMQK6m4ca9ZsT7dZiCyj26NSY1pRWYDV501Ek19WLH1J6uTSrxN&#10;R9vQQZCAvNG0VLRBZaZStPCxSFUiWKbww6BZS/Cixv7a9gT5jY+76rcNCmWmqaWnqIt5JQZGqx7b&#10;92VmZljzG3JKzE1WOq6fNVuFmlFDWQSpWUuQ8U0UyaNJC3u9yJsPuDy2BNCU3CNWNqYmZJIJVjYa&#10;lUMqMa4TxQ8QBpLFKmpSEedPbi03Hb7jeBDo3RUJ4HI0mgqHoc0/CPt8uga+TPx82h8kuqsxsTc8&#10;eNps1H4871hvGbCY7M1vW3ZmJtXbQ3/i6DLJV0OSO389BBNPjqtJcXlqJJaHIU9TRzzwSKneW1N9&#10;bd3BNQ7c7H7j3JtibHUW8evGr987skrM9t5zHV0dBlKynzdMZcriXKUdUVEZeVi5j4PuL/aDkz24&#10;tNkn2nduUrSLma1pBeyaiNUowzig0laiuQEcfgoeinkHbNjlsVg3qJTeIlAjVBJHAgqa4OfiFadF&#10;8+Kex+i94dc1B3n8dPjfsjujZVVk+uu7cdsjqTZeFw8G8sR5cbm5MAlRiZshNtDOzxPPjjVySCqp&#10;TchgfaAxOK7OoanJbmqKrMw5KPLRVTZ3N/xSSueudHkgplq48imXyVUlbojjiNUaaS+mSN0JQ5F3&#10;Ftyiqw7LaRQfu5lBWKM9oCkEs1ajSVBqdIKipUggHoV3e1WdtM5sJlWIEkKA/ACtK6zn7QR0dmmx&#10;uxoMPT7PwtDt2HA0tBHBTbaxdNi4MVSY2MrCkUWKipzQUlDApBsIwqBeALD2ppGzNdHXR7r23W7a&#10;nbGeObsjZ+0Y8bl6JJKcsW3Ts2CoTbOWx8n6ZmoUxVSsZLeVmHIXu9uNlqblTdom8SQaLWSUOqnU&#10;KsksgdydXdpfxBpBRQtahldrW7QytIMcahq/yZekhBjP7p06vsPP0e4IZWvQbK3PuxqqgqJo4WUj&#10;B7mq1y24KKoqKmzympfJxBbpHFGCCsDJ7OgyGLSqzeLx1VVCXF1eLz+GyWUqMJuChpzHPmEpcrM1&#10;PLiZWpEkVqephMvlNhK55Kzaua7qS4e1mZoWDOjKyqjAlSUbSAWIHmUbT5U6e8d7KBontGJHBqkf&#10;y6U2G3pSZWpjotNThcgqSfdYHNLBSZmmM8TSU7pRRy1JqqZVsWeKVgg/VY8e2DYG1qPI5FZs+uQp&#10;tqVH3GMydTjKisroB/F0dWkxQllvDX0sMhaFvUisBqBHHsV8x3v0tpOu3up3YLrRGYL2rk+JRTVa&#10;8QKVHCnRf+8oobadfrP1HrUZx8un/OZCspcfk4MIlBLnhjKifGUtdKaSlmq5IylJ9zURrI8MDVTq&#10;rMAW54v7WMu4dqSxyYKioVxWT2/TR4zA7m3rjvFmJcdS0rCOJ6byJjWyJWMD7hYyfJ/hceyeGz3S&#10;Iw7jc3he2nPiTwW7gx63ySWp4hQVr4YZcDoOx3NxNKyxAsPU0p/ME9NOLoa8NFkp6tpYqlBNW4TH&#10;1MVZQRZaeZZJZ4Mg8aVbQiS+lSQv+FvaDyW0NuYCubI5zFyzGakjyGQCVs8NBSMroVroqCgKGnWK&#10;M+SGLW4uAv8Aj7N4r6W5geSxlVdD0CsCWKqOBLalJAFDRAfQ16aL3QlI0Zp/q4AdKuCrE8dS1PJG&#10;+ieaMFVkW0kJYTIxcuXZHBBsAL/S/sGMti9t5nIZakxWKrKikizBnxu6YMnV0eSp6WSfyyUtVRV9&#10;RXCrlaMlQFCEvb6e9Q7Ybm4sHnYxS0yQSV1H8JY8K/ZTo3tNvF7HHNKWQavI0P58cdS0d0jvUWGg&#10;aiVuQAL/AFsNV7c/T3j3JhsK6Uckcf8ADpa5JYpEqYUWSenjl8CVkUMdjHUGP16SbOR7EcNsl8ss&#10;EcYywAp6141xiuP8/Su6ghBEMVKnzIqcfPrIZQpGr0g3tcG5sCT+PwPcjGQbHpsu1LX4DG1tI1Mg&#10;aeQbgo1pGjUFp/uoauUxlbamUxlb8C3ssuraxaJCJDFcqScICWp5A/4PP7ek10LaMKsenxT5ac1+&#10;WcdY5WDiyuULLdWAuygc6wCpXj/H2q4/7uCugrINu7M23GMXW0uHko8vn5Z8jNJDItLJrr0kRrqQ&#10;G+jNf6j2ktvEtghmuJHeQgKSsfrkVUIwx6sT0Wi1uS+toceXWCMSQkpJJUS3BJcxQBFH1udCgn/b&#10;H3HoJcHtktjM1sXbAkhmo5aXIwZjcQniozEv3UFXHTzxwV33hJBDGMAN7djt7oXUT2d+8MNSAihP&#10;P8VGjOR9vVooL63uREIGABH8+sX20slSsyV1UkOh42hQU7QyylWXzOZoZXDof06Ci3HIPvlk95x1&#10;G6NeLxWN2/8AeQwZPHU2CqKtcZTuhSdjUQVstVKZxGCAPIF/w9mljBDClvtk+5S3RKMC0gTU1Qak&#10;FUUAef2dCGOe7M0EHgtRkB/l1yo6WSCCGCprazJOIwjz1sdGrzMAAZZFpaWmjVnIv6VAueAPY27U&#10;39t7IZltr7xG+Fyk9VLVYxqOpxlRi4AjmqWRHrqETQlFW8fqvewv+fYM3nbb618KfZraz0eHRtSO&#10;CQMZKuRq9e2nRLuc+7Qq3hWblqngFI/mK9JzMUucglE23YduRQOmmv8AvqOsM8ifSy1dHWU9zp+g&#10;ZHAHtx3tkthUm28s9RVUWbqKZJs3SYnFVNPR59qgOaj9x5cdkUWSBPUQtlJHPHum1fvo7lAUieBg&#10;uliwLJpAyVUSJWpxkE56Dku67jFpaW3PiU4UWv8Ag64U9blp6uOFMY1IqqsQrKiMtjVi0ammp446&#10;mN5ndv0FgLA8+8TVPX1LW4LPrio6iGtrsKK7EGnkOUxU0aQCmgrUmkennpmsCZBGlx9ePbv/ACIJ&#10;ba7sZJyrhW0OCPDcMcmoGoMta6a+XS5dz3UwljZMUOOA/wAgHXM/x2qgzFC0klPNomp6LJL4ZqGX&#10;7hTHHUiFESdJYWcMU8hAt9T7fsjh9n5bPUwxeJ2/Trn8rIcliUnmw82DlRGllpqzIQGqhzM9W6kK&#10;0Xgi0tYqRx7LbO73rb7G5F1dTnwo8SBA5lBGHCGmmnnqqfQ16JHv7xdQVSM5rT/LXppxWSy1Bjaq&#10;nyAnqYMXS0xo87HEs82cgkpkdayCkZoDDLA5GtWLcgi/598NwY/ZWW3TiaLB0UmHqXjElfQ4yvkO&#10;PqJVGlI9EVRStJG4/N4wfajb7zf7LaLmW/mWdWqEd1yo+VQ2R8uvQbvdagM4/wBL/m6ccD/G6LHV&#10;kmbrkyI80k9PUyQCnmFMrEmOSJUlVGCjiwb/AIj287f2zg63PZ9c/u3bW3sfGn2mMxr02WkrqmsZ&#10;BHQRV1RUZ6tx5inJUBo6dWQn829l25btu0FnatZbRcXTmrOwKIFH4yNMYY0yRVs9J7jc93SfUqdh&#10;/wBLX/jvSW3VuvdWCo8CdvbRzG7mr6uh/iVZS1dFTDGUEssYrch42o4hWVcETMUhOhWIsWHvlVbA&#10;2HHkZqzbudiq89OD9rDW53JYxIKymfyQ0BoqOeJKqk8yAkysLr71Hve+yw2h3LbXWxiFKxxqwKEf&#10;HVq6TT0B6MrG+3CZg8jtq/l04UG5NyCLyZnblZQxwNKqGlMVfBUY9FJiq3lbwypWNGASgUqG4v7V&#10;e3Mjidv1m48nHvbYFLkpMucjv7DZKjz08Ry8J/dp6CsbN+IfdQra6R+gNwOPZBuEEm5y29kux7k6&#10;iFUtZUeJaRFRp1r4XEccnPmenr62S8R5JHXxBx48f2jpB5+kqsuaHCrtXeUdE2PgxuD3RhnxH3NP&#10;Qz0yB6irjqKRHovs5H1JCxnVnXU3Hp9vg39Q0a4PclLu7a2UxVVW1sj42byyGXGTNI7VDJFKk0VZ&#10;Ep51AoSOR7ZPLjzm92242e7juEiSkmANYoPTSwY+YpSuOk1hBuEL1SENF5EH/Oeuv7tR5tMzgP7v&#10;bjwlTDQ46CLJQT08JgqY44gsVFUhGjan4szeMW/1PtCbsXIUGfhptu0ODbMqHqMsMdkNFJXwToZi&#10;J8fUwz0lLOIG+qMgZvwPYj2hrS528zbvNcCzfsj1pV0K4w6lSRXiCD9vSua0vrxlh+nIUn1H+foQ&#10;cBNT5DGSVtdNmFoDMtLSxZSCMVlF4GFM4iqKJY2nWd1J1Oh+vPHHvDuqpjemoaT+8VVS0eLoqWsn&#10;FRXpTTR1UWmaqrInoRT/AOShgdS3b88+3NqUxve3a7ejSzSMoITWgXKhSGzq869LF2PwmCvGRgen&#10;HqbhcYElrKmtxtF95V1M8Uk0VLpeWnDskRqtckiVEghAvwFP9B9fdPX8zOdpt5fGioGdqMvSyZ3e&#10;k9Ok2QevWhEmR62kkVGkcvG8xILXPOkf0v75Z/3lyRw7n7DotikDId0BITTqo+2UJyageXDiesdP&#10;fq0+lveTRSmpp/5G3/z9Os1BSU2Fz8VLjqKklkxFRFO9PRQ033jpR1ccbTeGO0oCtwpU6dRHN/Zr&#10;P+E/2DxmbxHywGTSCQUOc+PlZSrNQUWQkSqWDupI56KPIUVfTx5Cm1F4n8RYaSBybHEf7thT6Tnb&#10;xbdpIVksXIEmk1H1SgadLB6hzilfTBPQY9nRG/8AWKGZ6RuIf2jxaE/lX9vVQX82zf259k7k6Dpd&#10;vUlTUQbl2L8gKDLNFujM7XoFhpKzpeppYdx1G39wbcys21q6qYU9ZpnMUfmRpQI9TC+PO7YwG3d4&#10;bhx2zKOpxfYm7drZiWi3JjsPS19T9lX5qlmq65cpn6FdpnJ02SqFGLxlTUmlkmdIljipzOwzpe75&#10;fm2+7LbIk37viZ0iKULmSJw0Qd0FdZAUKpwXBC0NDJt3ZWlsBSBphkihI0mlNVSCMg+nA06Insje&#10;tT2B0VtTcfZ70VT0/wBW7upGzO16zPbjwU2CzeC68r8Ti8KtBtebcPY8G3Zse33mfyS47+I09JR1&#10;ORZa6sihhcs+xa+mz+E3n13B1t2K2N2vT1seR7NzW36zbe4Ysli8th67IRbfyWQmqM92Pueo3PRT&#10;5qoGPqctC9bUeBq6KQrTSwJZ33M/PvNV7ve48hWirH9A1JIGmsrdY2YLbCMNHJchRI8viQTxtLIE&#10;JeisjEa3iyXqLNtbI0RUa21FTTgNRoT6kqSCQc8ejtdo4fbGE3Z1T2RJ27tl2zFXtKWh6NSJ9zdS&#10;5ODcGA3dDsibPU1TEmF602zNtGuosHQ5WpxGNoYabFGpqMfUyf5bQjluHrjb+NzWL3RvTeO69v7i&#10;2/X5HLbczW1MplKFa+HFYugr8hhcztvbUL1m8pKmOtyhTE1JyMDtSz1UdOalRJ7d5k5Jl5i5hXeN&#10;tvp9v3YWoUvbMbK1FHPiFe5W8MgDTFJcSh8lhpz0I9w2+83gwNB4gZBqBUkDhQggYNc8a04jgKE+&#10;p+8+zO2sFW7I6A6d2xujrzJ4XE47ce1twUFNV1NTm93Tb32zh91Y/P79yNBs3F47B0e2sJUjIJiq&#10;ZiuYxdLNUx0rRx08Ttn5R9abE6C3X2LRVlXuGLYePhT7HsXcuR6syGUyONyNDjZ3mw7418g+YEk0&#10;U0dPTYP9yrZII44pGKRob3cuROW7a23Lc+fI05kt62sslvM5kkjAdyjRRMtvI8oQwl2ikAMurLRK&#10;Ra43UbPYveX96yCIHJqjVpSmM1JKig9QOg66O+DXyXyPfGETf2I2X1BF2DlMzW57JdRdQ4PtaDCb&#10;UzGLyeU/g0PcMuGau2zjsiizY2MVO7aupelqGkl+5sktUVH4x7F+Q3b+3dy7z7529jthbJ7RztFm&#10;cf1TUTbtxVRhdg1U9WaD/SZuF9xY5spu3OUppI6vHU9PBDJSxstakclS9LTFG0847j7o7bue1c57&#10;E9nYyEfQ31miwukRlp4V2QnhEOoWNvDjt2cM2piCwK3lbd+Yd326Sfmu1iWzcjwlAKvpPnIKtqJF&#10;DQgY49Wfd+fJLonrWkotu4rJYvffZvXW3s3idn5LamF21nuwKveVPRRytTbN2dTbe3HQ4va2NRKt&#10;1r6uMpRTiJoPuUWWVjvbO616766oKKozL7cw+wtt0s2foKOibbmyuuNptSAw0m5aCh25Bgtt1Qpq&#10;JpQa2qaoqKX0NEsDh5JQ5y3bbJypouedplhu4LrwYlBRrEISAJQix0ZwAdR1GhotASD0q3K0e2a2&#10;uLJglsrZAoAOJOAAAcCn/FdVn/IPtTsLs+Sv/wBl2od2YrtmsyGI2LV02cxO7OwO3t3Yiooqqfdn&#10;V27ajs+Tc+89lwVdZLRVFPh6OHGYXKrSuslTX00kUNG6wZvGZjMz7nxWabIQVmH/AIhtbLyyZE4n&#10;ytlhR4uoqJmrYjX0FZTCUReSpSGsDq9OU1RePJhYZE5Ott65V29rqfcInRdDPEhrqjUhWq5AJDZJ&#10;quBSoPTUt1dbhsYubRgsrakNcasEetTWv+DpaTbE3Vifj1tXrJdn4nAVNTubK7d7g21gqLbS7hyG&#10;HfrXKZncf939u0GLjgpMzi9z1OLlqYqajknxqxSx5J5Y0rZKlG7+801TjNk5uSlzWb35mhtHLVGO&#10;pqjF0c8UO0cpU57P0GFmyWakpcZFPSrGtPUVdXHCtaiPLM9pfeHfuju+5ttVrb3jt++rzwRLbopT&#10;S8Nq9dRFWbS1O01JyvE9O2MZG42aTsGkMVDT5L+fQyfGCfBU+I2pvykp5cJtTq3rLM9lYiDNzUe4&#10;qijll3nhaHbm29x5n+CYWGXJ1dBl6hTVU+No5ZKmiEscVOv+Se8fdWd2piMDsLrvZ9dgv70blzGC&#10;wOIxm1K+AVtBja3K0VVv6rrKPFwzHECjwdXUslSG8prKmLgTNEXlG93DaNs5e2/kHaQonstwWNQv&#10;mjBXdsYIPiNkEjVipp0HucNw+m2LcbO0QiVyQqDBPGtPyJ/OnQTfDx+49x9g/IPt7srbHYFBsLGZ&#10;3szdW5sn2jtWsxWH3DUbPoclj9gVu0Nxbplxi7loZ6/b1LBUQGkFDTUdEyLI1OZxT4OjqjGo/atF&#10;Iy0lHH3NvDH4SorpvvsZW5rBYDAVL4l4KCAz4mgpsTRvFTwjWiy42pLIjGIzK9l9xbPkFbiE7RGt&#10;1LuV2VkqToVEjrXStUopJFa1Ab0p0C/b9fAe0tJ9qZbY/wBrV2y/r+3pz+WWS3bBuf451ez9sZvd&#10;+Wy/x06kq+z5cLn6LGbqwWzuy9zbtxf959mybnzkGIzWYo9616RZRXGNrFTMY8U81SgnWlTXy0+R&#10;m1eqfj9uGuqqzD57JbqNVsnAbexlXS5Z8xLm6HKQZSkxxZnVEOEiklE9Talpo/3ahhAskgOPcz3J&#10;5A3XkuLe7W3gvuYNwi0KkdFuFSpGosqllFBpGBkg5I6Xe7m9psWy3dpa3Sx316oCPWmgVFSTinoa&#10;kdOnxd+INZu75hbc3Dm9tbz21i9hDC9n7qy2Ywk+y8zV5naWZ2zn+vMdl4PA2Mr/APfy4+SKpjpH&#10;Algo5hqg8SQipL5K726M+TXxt6f2psrZXaW3uzNub5qMnSRZ/C4Vpa2vjoMljt3w1GY2jubc1JS1&#10;Uj5KkrIVl8MnppFbQqpbE33B5xtObeX9osv6pG33a3dpUYvIGWHgYzqVaGoFBQEDyoBSB9l3Plna&#10;uWodhWVG3BQ07yhx3vWnFQQcBSAGywBp1az0p138qNt/LHvrena2c6/z/Ru88BjU62fAZbIjcWIq&#10;aGtx8OJwlbtyvwkEWNoKPELV6mhyNTDNVvLMoD1EoU/nRfyCwmRqKvaW4abOYXsrIbSrpMPVb3G3&#10;mx25Oy9wR1MldisJW4yuyFQkxz1fTiKGvaKep1P419IjB3yT7jbDd28HLT1Xc7iMrxJOsgii1Fak&#10;igzmtK5r0zzBucm4Ltt6kLapJVDkCpC1zXHpjouXyk+Nu/sdt3a2TxqYTF9Z7b7a2ZVbsptgVGaw&#10;0e2vj5sPO4qqgqc9TNUU9LVHH7Foa1KoUFLDDRlYkTyR+Wp9nY2ztCikpZ9h5SoxtQm158dQrgdu&#10;Z+aCreiED1mKqc9VYiWPcRyVeKCq1DQKWoRJZZBLpkT3mPPaHaNo2izv7SOPl17JgTAPCCqFWkks&#10;sZNxIWPxIWRG1MNfAjKXlfZbiHl2BDuckhkRSEwlAQKCoIJHlniOq0O2u66mCmx/dmxZd34RO3ts&#10;5XdUe9+ydmUqJi6quyVPt7MUuzsNvFsdsCDZVJWbgxOiaWr/AIxHPU0+PpZKJZaepURMT8fukscZ&#10;KvA9bbDwFUI/G+S2vtTAYzIIOYoxO+MoYqhnUaQxQpIxNmGnk4sy+2vtjvUlu+3Wwa8UKM3M8fiA&#10;Aam8PxAFLZbSAwPkQOn4dn29dYO2lZlND3n8z9n58Oq5JP5lfzy2LkYcS/Z2/a+Osy1KItv9rZrL&#10;jG5fw0ST5j+72f3PRiKGENHUGCKvq8pinpYmMc4qECxcphuva1ZJUY2o/vVhYamOlq8WzVD5amo4&#10;klcvi5nlMU1RBGNTU0iFnXQFbkESN+4N55MsuV5bO5vbja2Zv0dYPgqVwEdgWJFagMST5GlB0Vb1&#10;Yb7ttkL7l+Yz7frrLbtTsHmgaoOT50IB9QOhurX6L+TWyMa278XS/HHs7Lbar914LecEeEx/X2a3&#10;hlnxkaUW+aOlpFq8ZQ5esr1SHN49kpllkrHkR38kcwkUeVwWdw5NJVvVQVkcsUU0SOEj801qiCcs&#10;n+46tpWYq8U4jdedN9J9tchb1uN5zTG0V3JHCDIG1Eaw4QmhrTuBFQPKvn1bbJjul3FuGgRIUBKa&#10;q6CvEGueI880PVdOc637r6d7zwz5/AUu1Mjga2ly2XoHmx8lTN/dnaz02GzuJZK2Ft6bT3X9stVD&#10;XYmarop540+7dGaEDI5SqpaRIYIMnGXpqtKsz6rU8kc4WqgqiCzTF3W/qAMbcEi49y9cTcu3257n&#10;MLkxRRbdIiguRkUCjIpUgGgpkEmpJr0KbeBhFcSPM6xVzQmn4afKlDXpR4mHFY7c+7dx1e6M713E&#10;u2NxbTG1aTGA0dTm6DIbbmixGUwUdUuMfDy0FHLJC4pneKtRA6AsJfbXRVXinj+7j8SSZuuirKdR&#10;Gymmlx1QZ2AQFSZa6jjZmXh3YkXJYDFLmLeZ4OYuX7a11qxeGjNXIZ1pk0rwqKdCSzsP8VmaF6h4&#10;8H1qPXoyM/U6ZTZGeye0cicnPRdG7VyWyM/VNXw19LuXA7tx9fhfupK6aOujpsVtXeNTTQxTlJqG&#10;lhWGZ1ASSVuqaJKjO0WMjp1gotEk1UGazQyVVVPUaQB/nXqp650AB+lyOB7yr3OTbYeZtwvt6nD2&#10;xUVNaqGCBVPnTIBOePCnSWypbxGSajIa/PPDp22zuw7N6n3v2ZnMzJndyzVkFHgXpYpqqmyq4DZ+&#10;G2yrSP4vPQUGKxmzKSWR5o0KNKkcir+G6tqpqDGwslIGzFJR5OanxryxClauSOGHHUqVDPBFIlTl&#10;MlBAh1qNCAg+yq0TbNx3WKz3W8K8vs0LRhXrVbh5o7gllyBEEhIalF1mhrwqbeAT+LJLRWIIz5f5&#10;+lbtzbWJ3fvHMtNunIDrXdO69hY+s3VTU1XJmYNsV71dfvPLzUAhrazG1mC2V13l8nWQGCR1qayX&#10;UtuCx52lSHcuNmqIFfF0smXztfkXqyBBkFSlHhip3iAmhp6aJR5Q4VEQLoIYsoTvYYIZrl7fSRHf&#10;TTI2K+Fr8GIkf80oo3Ynzc8KdQ57v/US2my2O1jXdXcqRU4tQsSQB9hP2Dj0t+vNwPX9L71xm0cl&#10;IN37j27sLqvau3ocOqV9ftdcjlIsZV5DIUlVVLS1e4svkshOKaWHzT1Uvm8pcqhTvWdDj3rJ8rHm&#10;J8lV5ysr3qvPcKMtV5vcG4njKylGWfG0mUp6aCNh5oaPHxrwiKRL3L+zWmy7beyQ+C9wyhi50nS0&#10;haVgp9cqFUGpCHPn1J9lt8XLmzWu1RRqvh6AacDVRUmmK+vQyfK6TN7A6/q9kptWmwmF64xm3JaV&#10;vPHVVMGzKLY/XuwoYj9hDK702463beQqKmWMpS1WU3K5Gqochl3uvD11VUUeGxUUSQ1eVgqa/Iv4&#10;Gnw64qXEVFHksdDV0NZTzZSj8YkpHe6x1tPE0iSxCRCB9taw2/c7u/G6m1kEZZyoGt3KqIEzqPgN&#10;WTxAVNWEdWAqrGD3DNG1wEwVT/jXH/V+3on3RnZOCbY26uy9+5ipbM7d69/hGxttaKybFb3ye9E7&#10;Hp8/tLdAxGawktNtTM1LvDmUiBZ8Bl6uKlkp6+WimjSO2Ns4yfeGHEi0hwu2aTNSyUUiwNHO2Yhp&#10;44aeRahUkYRY6OB3dUKn7hwSRciNfc/lPels9m35ZVW73CWdjHDHphiZWiwASSSVYFyxIDCi0o1T&#10;qdGTbo3j4p3Y9T0dH5C9z7z238Yt/V1HPuiHsTuXJ7BweGzuIWuWrw9Rs3I1+VyuapK7DyzRYiVN&#10;zS5WmpIzUrPEuOiEaeVgrhvNURQ4WSgyMVJXU+ZkxeZWmLU0sf3uW3EZcJT0pjiPjNVl6elNFUAy&#10;hatiSUjiF0u9Xd1y1tG0cqyblJFeXaL4pTMgjlB1VAqVqoBDHPmOIIZhCzHxbhzp0ACnka/7PRvK&#10;eiosrviHe9DWV2Hk66nrtk0NdLFk6aNY9u7LosPmK7OU9XK6y/w/C5TIrmMfOKUnEqh8ctVUPpBX&#10;/R3vKXPDee6slLU74G+qEzw7cyMq4LaWwap6Xb2N2dTw0+Ox1NFKkGVkaumKz1VSkcs00wjanp4R&#10;p7IbpfX78xciXm4S3dneqyyxMT4VnFblBCUwU1SrI+vgRpGTWnVILSe3la8mu2eNJNTAkUVACFUD&#10;5VzxJP5AGM2n2XsPD7Vq9lbeElT0/mevMxlsHk9+0K1Gf7A7UoHz/YOR31iqDJ5fLVRw9KuBp3pF&#10;kFPEMjUwwUsZ8Ukza1382mBE+fG/4Rqkjj6sxIQ8En7fq/IhWADGyI0X5JIUc+8ffvMWVtt3u3ue&#10;22aUt4LC2UAmtP8AFg2cDI1V6xP90Jnk533KdjXXCtP9KYqD9g6OB8PcjLN8d9u1elKOWfeEmuKQ&#10;yhoxk91Y+WSGUPHqWqmjrSCoAQStZSEsfd+v/CfGiSu/l4b8jkj80SfKTfDSxkBlaKTr7qKmkLA8&#10;aY0qC5NxYLc8e4B2q6FruvcSEeEg8chWEhBoCTUIVpQ1JAGT1H9zD4mwtKAKxT688B20qT5Ur1p+&#10;/wDCgDetfsn+dp1HV4jJPh81kvgxs6gweSjkSOeDPU3Ynf8AncBT0pkngDVeUzeFp6ONRqLvUhdL&#10;XANqm99pr4pEeNpKeNFkF0GpHiuwa6epnj0+k/2SODcezG726KzaONYVEUhIAFSpBbHHFPOhofUD&#10;pHt9/wCKo/xgmQZDGmK8BTy/b0P/AMHvmEexokrZsjDTbljnNNXBqpY1qEmp4IpiFnH+TwVc0h8p&#10;exdJCpUKSCWzHU263r8jQ0VRWiaREqIKmrhWooJJZ5KprwtNC8gj8UsOhZpGU2K6fS6knnu4Irot&#10;RWDOwIC0AVSqqlRQ1ChqlSBVSTUt0K/BSSBaxnhjPmRk5xx/OlKcOrxM/UdYptzBZvP0OOix9EjQ&#10;1VLRZCWkzVNHBT0TVjzQ09XGjTffQTM708BlWN421hvHIA02Lmvkpj035T9iGry1fht2Sx41Tk9s&#10;YHALtjKw0/8ABqmlhpMRX51kilWUKkskzTAHU0TInlei3a4k3R4KFLMRI6CONAxXSVYGSRqVVgAx&#10;0nuJ0ilSE8u32aWkTqwE7NIpLMWqwIIAUDjQ+bAgEdcM51d8K8v/AHJzOw8bs2hp96QZAUOQTEbv&#10;3Dla7M7ZqaefOU1TBBmKPE0ta9FUgNPI8Lxt/uuWN3EbXBHks7lPvN5UGZikljqKSOnAr64JDUP4&#10;aeojbF0VPlqjHz1FQkMgVR44VaNpFH1ZnuBcO07yGOFSTghTkktpbQ4JUDSgALAnWASCju6BDGiw&#10;wq7sy1HEcRkgsPm2T5CvRj5kwOzNsriOtKjbswp5qKWVoJcZTAy00KST0s0WUyIw9Bm48ZFJWeSR&#10;kWSRxIYm9UsY74zfGMwuQgxcsVOamofxJkKJHlxs9XVTHRj/ACky/wAPnV7KRKypK7oqSlrxkwt4&#10;ba1iV5pypCdms8FACjJGoEijZqIxQE6skmvRPdtqSNjECBQClD5nGKA1pQAmhOmmeiQ7+6W3P2Di&#10;KnNU9TkUxMDJPUYOvCQZqnioKfyVebqKSieOny1FIf8ANmOn1rEsjtTlWjlQU95VUFbh5sZMzx1G&#10;SpJiZJJdMYQUpBclfJJGFklSMD9sk3JNvqdJMtpZK6kan0hRwpx1D8kByBTIANTTpBbQu91IGjBS&#10;JuIyWFf8h+3I6IV8e9n5fE9oru6jhhlwGyctKslPSY+U180s2ZpnpYE80NDS1xrEpJayR2esMcaR&#10;qAGuYyu9dfH/AKq2jvyXsrLbdqMvvXCzvLteuzAmn/g0jqW/i0CCKGnOT0yeOFiWMSElPURIQjJt&#10;ybrexLulyz7ZEFYJjTI/EagFP6alfhxqIUtqpg83G7uobGcbbEqTuCA9eC8CAeOo1ywpjA4k9Wa/&#10;IvvTtrszYOH6/wCv87hsBgd0U1Rj9/ZLFSUMuRrMZMv2dTtzFTS1MlRQrLCWaonSMSEekmM60Boq&#10;ao++o6vJ5eT+HYKNi1XVVHoiZbKPFGjI/lkbgAX5PBv7Fv06XkkybeoB0AscAItMlm8h8qV/PoGy&#10;3UkZt4LwBnBXSoBOsgjgoNa+eTT546rj3MlP1zltq7H2XSNvjtauP221NrY9xU5eWQT1Mwq5ZYqi&#10;CPHY6iXyyTSuumKNL+ix9h/kO74Wq6l6TG5Gl23jVkDTiGCqFbHRu/nq6uojmjhoUZIjYl29RA06&#10;rqGGuLLa4l23bpA8w7ZJSrZbHwAcFUHgaECpJAoOlyWN7MGuLyVQ3FYwcJXgCT8RJ8x9nl0OO0/5&#10;dVRPhYs/2RuHbu4O291TjIwU0dfX4jF7PGTpjLSYHC0FYtVPuF6eomAdpIIZZghKyommQuO2O9cZ&#10;m6dqmnNNJAkcbPHRaXqZpXqTD+xTwzS+eGBVbVYB3I9CuOfaZb+ETt4epSQ1GqxUAHtqdNasaVr8&#10;Irxqelc+0tPaBJlDNTAHrTJ8gDxpn9nSK7N/lp/ayQxff5Cpr5ajxo+4KmGWjx9DHiWnqWfIPBSP&#10;SVdbUoBA4mamXUNcsGldK5xPbVFWVVMKdmqaOZvEc1jUE9NRTQqw0ZOmf1wKZY2jLx+XQynyrF7N&#10;G3mNIpIJCWLMdOliQNRLYoK4GCDkHyPHoPScuSTTLcx6oyqgUYAEgcatXjTzB+xj0U/sX+WHLQ4H&#10;I1TUdLNV0SVVXV9d7tqYqPIZqCeRUnm2ruCmeJa6T7WZJloqoU3nSRPt5Kl7gmQ2zuxcgiw1Lr9w&#10;oYEIwD3iOhioZQeGtYi4tyDYgluSzhuUT6X+0b+I4OKnHmCPP/D0STtPtl0lxIXMHk9KU9CTwx88&#10;9a53y0+G+Q6vrstlduUdU+1JaqIwyTU7skMddE09NHVyRSSxJLLGCjIwUh7jQh8kaixQVq1Mdi4a&#10;RBz+CyW9L2/BNuR+D7A+5bc9jKD4dIWOPkeJX8qinqPnXqX+XN8h3mzjbx1a6VRqp5/0qcft9D59&#10;U2792hVbcycrGlkgpZZXVEcEtFMpYyU7MLqxW11IvqXn8H24+yzoR9B9797917r3v3v3Xuve2rNY&#10;ynzGLrsbVIskNXA0bKQDY2urC/BZXAI/1vYj5P5n3DkvmjZOatqk031lcLIP6S1o6GmdLoWVh6E9&#10;VZ5Y1aSBysyiqkeR9f8AY8+HQo9M9lbl6j7M2Z2FtOumx+d2nnaXM0E8EjRNrg1LUQM6+pYqykZ4&#10;ZLclHI9kO62rqH+5OQ2ZurHrLtHJ1WWxM2RjgP3WPy2LzVdD5quJQXaBzCpGkeRGW/IYH32J93+U&#10;9+3DnXlT3W9udwDc77REkgs3kCxXdncQhniRuCSkMwVmrG1c0ZB1Jd7FI+8Wc+0Sqd2hUMkbdqyx&#10;lACi8O6leJyDggjrd3+d3V+9cz8pusvl/wDEveqj5VdUbZ2TvjFdX5zKQwba7I6r3v15iKiTEbar&#10;ql6egp80IctXQSCWUUdbDVlVeKSl0MN0tPmNx7AzvWn8Tipqmtxn8O25mLs0FdiQsNqGSdJD5Gko&#10;4mi8gN3jbkBkYHF7edo5U5L91uV/vEbfsk03LcN60u72NP8AGLC9YSAzmJsqFmdZWQ0VZEBRzFMh&#10;UHzXFnt+/wBhud/bMLBrkM6YJSQHVpKmlKHuUNTVppXK1pybIdMdI/NzpT+YrS9cZXN7M212VNvP&#10;5K9LGLxbp6v7ZmqcxFW7mjwNbTq2Mp8bvHIU2UGOkUxU2QpUSOb7SqpZFGn455jL7E2GNp76E0WT&#10;xFU+OxsMoeSepx8NNTPQ1Ebi0ctIKeRIke92SNTz7m7niHaub96j5v5PkV9m3K3juCQNNGkqxqpy&#10;rNXWykCjMQc9fMX/AHqvuT7ED3+vf9bTd03C8aDxLtbYBora5d5EuIJTUaZhNH4rxipQytUAkV2/&#10;/iL8ft19yb53N8oen5KbaPxs+ReN2Z2rhqHP02X29uPKbhydClXV5vF7fqMXMafG5THZurqGkkKx&#10;msnCRh40LIYrbWfkzLVlJ5BGtdR1CwcBtLAM2g24dWQWH+PuK+fNiduXtwhgfTL4ZBNK1FM4+fXO&#10;z2G9wj/ribYN0hDW7ShlStKMrVAJGSKf4KfaIv8AOB+NFNnfhZvDMbSJps1sj+HZTIVbxmpkrMQy&#10;yYzIkQ6tEMjmuDOVBUIP02RSrVFE9NkI2V5LtHExkdP8+zRoTKR+n1E3K8+3eVn+t5M2VLqcXOq0&#10;QMxFK9tCGXPl2t6kE+fRZ7pJ+5/fDna52ewbbQN2meNFcsFOvWGjei4JpIgpVQQCcDoyPwXNL2d/&#10;Ll+OeN7AzuO7dpM90FtTA7orMjiKejgy+PO3xha3b+cxM09ZHVVOOoY2xdbIx01stO8pVfIVBO+6&#10;etMpSdj7EzGKxuMyWzN4b92DjdzYavhY0ODzmM7Cn3e25ooBT1VN5s1Dk62kclFBnkgJZdIIkzbJ&#10;rO922+mu5ZP3lZWcvggUIeOQQxspPGiiJHb10CtVLjrK32z977/e/aH3M9veYNxmG6rtd14EkZ0u&#10;6eB4Sx1BUnw2OoUapjLgDyK2pvjx1bh+zOve5cHS5DEbv6uoN3VmKrYpkrVz+2939a7c67ye0a2o&#10;rWmrExWOh2JhK+KKN2CzUTEBmmkHs3K4NqdI/GpBglYekN+lwoFrenS3Nx/gPYd+uWXUG8x/Mdc+&#10;TyxdWoR1qXjkNePAgUPpQ58+jVUu9MRXvHCJ4VFbRtUQa5oFYvC+moQqzCUtCWXkLbn/AG7scRUQ&#10;YwpC/hFS7zFANJHqLfW/9pnN/wCvtEl1C15qKVC4/PoT3ezbkvLkcCT6PGOoDgQq8Bx4VOfXoPqH&#10;sDamY39kKdAlRV7ZiTGTVSyrLFHWVsaVEqSIF1pIkCpywsOOPofYHd1ZOo21tGrnpoq0Vxwcjfd0&#10;iSPJjI0mqY4a4CMBmbzSO7kkgfU8C3s22Xl7YuYd72y932RGtrG7eSNHoUkdoCjoUYEOBFUquTUE&#10;nh1np90rc982blWLZdrs0g+sjdJ3RSztFHOJUkZgapI0g0s2KqEAGeqjPlF8duo/kP8AMfbed7d3&#10;nQ5/bPVXae3ptg7E3zlsbTYLeO/97dcQQbr69psdl6I47O7eptl4zG1VBSUwaoavfI62Zi9qrN2d&#10;bbB65x+7tw5ipTcneW6qGj7T3JiJoqObc7bZoKmZsvSYEQ0bGix1RrkM9iCzD1ehRYde2XNJ3D3F&#10;3LcbC2jXkyG1ubKCdHjAaZVjCiOBmRyFkVoYio0MxA11IA7ncgySbfyrZWf1DHd/p45JFbUdS/EV&#10;aQgjVoo1NVaHHGvRdupPl13L8iflDisL1ttOj6u/l09T5fsX4ZdRdlYTLRUXXuS7fbD7cw+x8juX&#10;AZDPUNdlqrEZGhixuCjSnak1VIjjkM87e9cDuWq/g3yH3h/pHwOVxs+4O0Mpkd3mvgp5J0wOWyr1&#10;MqY6W09IXeiqWkE0dzcgD6Ee1V89htXPhtN4s5Tbz30aSFloFsyqoChFQNaktVSWAouDqHW7uwuh&#10;bkE/2UR0hT3NIDQ1pnBxT8yetkLrWmwdD1xsjHbTraTIbfxe0MBicBWUgZKOox2KxNLj6F4o20vF&#10;CYqUeg2KgWPI9pXfdH1hBg2g2VJU0+WoppJkrJHrI58nQTO1NJDNDFrjp3ZQLcLxqDHn2Jr+35Yh&#10;5c3LbuXTMNzttbxyt4gMsbHQyNpFFLdrANTgwbLdBTbLnmEbxBNuaqLCSi6AFOkjIavmDwPHpcgh&#10;hY6SbDUOCASL/wDIve1n8Ts5gM58Z+jajE1EVWv+jfZlGRS5Fa16Wqx+Eo6CopqqSJpSkkVRC6Mr&#10;2ZDwQLe8LPcfZd3suaLzeHWQbO9vGysY/wBKQeCpbQxGmQrq0sVPxhlY6w3WZXJO9QXu321sJYjO&#10;iAMNQ1LQkCorUVBFK+o60Cv5lex+zNr/ADr+TNTk8U+M29luxN37hw+Ty+3Z8XQZTD5qaDNis29V&#10;5GKmp8nUUkMyGaWkMolkiZgSzEezJVemHG1cssbSotLO7otiGXwyO6MxdUQEcXuqj+vsA8rWqXPN&#10;ezxRMFb6uIAsQMh1UEVByONKH869CvdLkR2c9yjDSiEtU0wBXFaj+XVa22qqtzPYuycTjclBjqip&#10;3RgaCjqXLRvSOc7RwU9RBEYJZ614KpXlaICSVr/p1ar6d/aO78burujCdkLtiNdu/wB5cMMlhK+F&#10;ZqLI/wAETFQZWmrRAIIZosw9HMzWZS4kNze7HPG+v4b3m59z2u3ItNa6kcKASiKHGKqQxUkcQa8P&#10;LrHDcZHdLK8uYVOlgCQKqaH7KGoHX07cXtyqxWzJdswZiqiqxj8rSUeXpwiVeOeveseilpFrEroE&#10;kxQqEEQdJI18QBTSNPvZo+RGzsLvT425vb+1NnUO5M0mw6ar2Bt6nx9OtXRRJSUdPCcP51kekkpM&#10;XIV0LJ5HjBjBbUAYU5R27fNr5033dt/Yty3FeTwyO0qqslzpcQGgIBYsQQQgA7gwVdQExXwkv+X1&#10;G1RK0kiqoXTkVArQkeVcAH0qaV60hv5fvZXanS38yyu7B7V7OzGzuqpu8uxevu+d+Z/dq020t1bu&#10;zH98IcTS7wSKbG42t/ie8Xp5Y6lqSGipZf3vHAqO6lX+M+V7N6W/vjk+3JXrtt9PbU2b11jtu0Qp&#10;VzGOx26Z6DPUeQl8cplqTTKBCBIbyMxRGUoyCZfdLaOWt62DYNr27dFjhuJ5J0dEEhkEEMMTSSEk&#10;5ClY1otSsWtVY9Bjll91sb3c2up0kmhVIwhPaBQk08hwJPkTx4dW4/zIOmeifnXt/pjpT447kwG2&#10;N9fK/szsv5A0PZzY3JZLae9sn0Bsus603HjK2WYtT09TlabJRJFNTIyQrQfctE/lWUlm+GHbe6a3&#10;5v7yNNgdw1+H7HyW9ps7WtjKsx4SObIS1uOyuRp6SCSPHU0NZTJTs0h8cQnsSLA+4/5vvrfddo5g&#10;2e+nmXayhkhUuQviW9PBj7jQF1Xwk1GpLICfU45eSWPdBptajIcgZ9TQ8CC1f21r0P8A/N76J2Qv&#10;8qyfZOXz2F2x/oNwfWNbsqlrs3Q08e5MnsTEwYD+5OIr89PT1WZyuc261WKKCN/va2ohj0gsSPew&#10;mkKxiKwCKC7OSutjckMVPp5kbnn6394ei5e7a6Usz3BCrGAdIHCgI4HSMY9PsqM7u4ZkbSKBSeJ8&#10;gPP0H+br51eSyNRX1GUH3j1c9ZHR09DT0tR9rF51MP2kU9Mz1QlXHRx+OMAXiVBypKn2Cx3J172l&#10;kd0beozFuTGYnH0wydTCI5cLUz1NY0ainq42WolqqFqCzSR+hSCNV195W8oW/PXt1s/KttPcLa7h&#10;d3xopIeVEWORvBqS8BV2MhMYqyMVPaxbQDrncY9027dYmgBt1QnUSK0CnuCUrRSAa+YHV0e0Onfm&#10;z/L468+N3ZGfr16e3z2t2hkv7obfq5ZpOzMJhtv7Xraqow2YxVecjtCDC7ufdM0qY+pWSqErxyNG&#10;DK5gCr4jdh4nc3WybXx82TrKzaEMFDl8hNQ1cNE01Zl8saWmoq+aNUrZlpoVlkRGbxecC/0Akr7x&#10;ewIectl5hNzE5fxhpIYKTHbqXkYFaDIKk57Y4wfiBMacmXCXdhbWn07rJDgsdOljxwa1Jrmpp8q9&#10;HM/n+fGzPbE+WG3e+8hU7ShxHbUuck29thMmlRlSmyuutojObm3DhvFJFjqeWskko1qLaJo8fFqW&#10;5JY0Zx81NXfcBUPnmJ1BmGoALZT/AEvb6+4ovvcPl/mP23vdnkkkF/BZRK4ZfMUBZTU1I019egh7&#10;fezy8r+8O8872D0t9wMrSDiVMmRqA8qimOBGeq8OzvnniO9PhJtH467imyCV3Um39vUOO+4paSQS&#10;xUc8sMtVTO+p5JoYpP7Wi/1FhcCFvXA0m5dp7l27XQxVNFmsLksfVU1SyimmpaykkglinYqQKd4y&#10;Q35Ck/n3EHtZvx2DnvlPeXVTHDdopOhmJ1VQgKD3MQ9eBDUHEHrJferSG92u9gkcaHiIYUJ8jn1N&#10;MGlPLomfxD7Uq+nfkp0L2pQyGPIbP7N2hXfcUVBV1deaqDIwrUGmoo6tWrMmfvSYofXFI5QFSpK+&#10;9dDrjZO5du0e4aRaytoMfj8rUTxK0U74rLx0skaj7eJh9tMzJExU3LWHHBB99YthvEn8a3nkaa2M&#10;fiaQqvEwUjUEqKFiFJ41FPSnWLzbZdWNtPJQxUkIBqQ2eFc4rx4cevqk1mawtTJjAYIKqqrIAVUm&#10;IV1BDUQh7yghp4AWIRhYWP8ArW9hhTdZ7s7f7VTZ+ycam5c5VfcyzTUFMExtJTRLPVzS19UivTUk&#10;VLpKEsbl7KLsQPZbec3cu8vxXV5c3dtFG7ANSnhgtXTqI7QdWkUwf29APetj3DdbpNKMVRaljUDA&#10;r9px9pI6T/bHcvWHQmwMh2R25vDD7D2VhmoaarzOdqfDH91kKuDH46hpogr1FbX1tVUIkcUSO7Xv&#10;bSGINj8M/jT2rme9qTf8G3sG21Nl5zL4vdkGUqKGKlqqLLY3L4Oup8dipFmlq6d6epk8Z8YiOgqG&#10;1KQI794vdTlvlqx+q33cGtDdeIsQiDFzIgqNHhg6NMhjPeVUqfMGhR8u8o3X1tZ1UKGzWtCKgmlR&#10;moHD59Vnfzevnh8dPjJ8ZdxbP7G7J3Zs7sXuHaWRrOlTsTF7klz8+6Nq1mDz+HylPuDE08eNwC43&#10;OHHtKaiqjbxzrdGjc3un3/sbE7a2bvNsVj4qAbnkwdRkI4BoTzh0qMoiBbokMsGBi1KOOT9Ln3CH&#10;sX7gbj7jX20bheX/AI0O0X1/ECw737Y1s5HPmyxXMqEgCpC/w9Yr/fWnTlHaNu5dt1xuUlvIKVA8&#10;OPxTLStDmdISBjgcdopUR/If737L+bHbXXe7ext3V+66L4n4jvfB0M+YaOTJ1UeebaOK6pr8m4QN&#10;W5ai2r2ZumjaqIDtHGga5Oo00dkTu9TUyvHeSdtcTXRXdLzXFncIAWC6Rf6D/H31I5WjCxRIp7VG&#10;ePGgpw/Ov+x1h9ydEqxxoH7V4+gOPQHPGp62+/ePA4o7c2dlcpPanqslM8MbsEaRkipyyeMHUo8k&#10;rXZb/gf0923G8G6b5Z2kdWhiWpGaVLZ/kP59W3W9/fHMFhZxjXbwgEjIFS2a/YMA/M4697B2mrJK&#10;vKPQQSTpVRo87NEXVKlECNIzEIJSkqI1v6Ec29jaWAQ2izyIphJAzxU+VK4qCR1Ik1ulvYrdSqhg&#10;Yhc5Kk8BxpUEj/JXr3ti3zXSxvLSCd3pIjEqolTqd5kZrBQSAxRm/VxqP6hwPZjy/bqwScxgSkHi&#10;vl/s+nl0bcrWyMiTmICdgakrgD/ZA4eXlx697QVXSR1VOoeaSUtBo0uLLG6oDaTiNiLgcj635HsR&#10;wStFJ2xgANX7R8uhVb3DW8zaYwoD1qOJFfLj/seR697SuI2lharM4qoysdPkDTyJVQyxFNYWBiyw&#10;mo0O+l34KkkcA2v7LuaNl2ffHtNxutsQ7jaODFIV71PpXzWvdpNRXPQg3LmLcoNt3CHb3eFXBUg1&#10;p3CldNQMevn59e9jvmxTV0mNo8ZHHTQUtFToI42s2uH1SyzsNDGUspsSbafx7JNvMtsl1NdMWd3Y&#10;1PDPAD5fL16ira/qLdLy4vGMk0krGpH8WAAMimRinHr3sSKfrzeM+Kiz9RgMnJjWal+2qWWR66sp&#10;/G5augxsqfeT0EOgaqpUMOoizE6rBSbmjY4ryTbYtxi+pGrUoppVqjsLg6Q5r/Zk6sZAxVTLtSWe&#10;42uy7lvO3bZvVzXw7a6nSByzUKK5NVty9RoF00GoEEEih6aKbN4+uq56ShlNb9qJPu6mlR5qGmlj&#10;cI1JJWoppmrgSS0KM0kYF3Cgre5jrvZsW3+o9lYHE1Mr05wlHmrsyiQ1Of05udY2hEMShaisKp/t&#10;P1v7wV5l5gO586cwbhexDxRcvFTNNMNYRXVU1IWpr59cquft4vJvc/nCTfLMRblb30tq6fwm0Y29&#10;GNWqaR5IJFeHl07KwdQym6sAQeRcH6cGx9rP+Fxfq+yS32/3ni+2H/Aq/h+3/Tbw6/3tH/Jt/Ye/&#10;eXl4jV+Gtfw8a/b+GvHoJ/vCb4fqjXxNFdR+Hjq+2nZXj86dd+//0iZ5Gn2R2XnoJsvlKnF0YeSt&#10;qqnBZD+G0k80PjlhSupo2kiq/uJ0Uj9IUgcfX39Ulq+/8rbfKlhaLLdUCATIJGVTUMY2IquOPGo4&#10;U49diW9ttj3GFUvo/EjVwQKRsKj5lD1vUQYrL7Q24lHiIVzT46OGOgpchJLLUSiSRIFWWtYu8cdL&#10;HMzmwLMiEX59rWfYnS2QjT+LU+Tyi0aRalqN3V3hUKs7pLULFURw+OZlC+NI0sAbk8WDz7vzvWSO&#10;2aCPWQa/SoTXUPhqPIVqSTXHR/Ye3uw2wFbKEIGwAqAj7dKjj0mZX7ISeR6KTBY/7jSs7Q4p5JP3&#10;JIQTSAVEah4E1nXMZl/2j6+26g2L8eqChjnGHjpaqerXISUtDkJKjGgQLUpErCpnaQF9WphqOplH&#10;t47t7gJNJb20wW1AKgmNVcltJY9opQ0A4Y6Eycu7dbh4YLGEGRCMqhFKj1Ujy+3qRPL2xHkzBRT4&#10;eowaUph+8r6aSPLPWMYiJw1OyUky8sBaKMKCeCbe0NW4voNZa+FdoYcVcH3MiSwiMyyq6AvOjPI7&#10;vUTq+lRcaCvH19nlpDzyv007XfxEVOkAgmvmFBFKAHOQcnHQauPb3a/EzDCZieAEY4/YlelTTY/e&#10;AelllzEbx+TVU08tPETIGEYTSQitH9uwYgg3YGx+nsNBi/jxW1NRU1O1KvGSmnSnpkJlamgq5JgR&#10;loadJlEnhjhYSFmI9Q49iQWvPkPhxx3VvNGrl2BRdVKcAdIAY+TBdf8AT8iiTkPaoJ++GNXGadv7&#10;fg+R6dRT7piEeitoqxEq5ZpPLTGKd6MQvookkWQqryVGk6ip4HuLl9odCz4xYKXLRrN5GkqayHEL&#10;DV1Uuhk84cyulOsCNp8SgrLqubEe1Fk3OqbhNdXGwwZXtBZWH2N2hjw468Z62/J2xOkzyxrT1QKD&#10;/vRT/n3qTRtnjLKavG0whdSUT+IGV4nvwoYUUXlWS/1NjHbi/tEDbHUNCk0eKqM9UVCmGSlrZqWm&#10;jpkMUiSEPTxBXQyhWAdXuLexRBc82OI2nsbKGAg6kTifLFR5enWrXk/ZUkX6e3UrTjUfz7OPTxEK&#10;13hadIYlTVqWOWSQ8iwFzYNb+vtT1e4dr5eFKWSuyGLq8asUOPloarJU9ZKZmSJpxU/xBxJJSGzB&#10;SoVlJB+g9l0O17tZyPLHbpLbTE+IHCsopkALoFAeFa1r1u+5U2G/mFpcuqsvBcV/bo65eKzEeLWJ&#10;AWfyaSin8AD/AB9zcT23HsTJYd9sbx3dCKOaU5aCWvSsosgssMsMjmnqoZBG1mLaQ1i6r/T2mvuS&#10;zzBaXKbrs9p4slDGVXSy0PDUOI/IHPHohveW+VodNsLjSgORRP8ACY+khuLrzaO8qeel3XtjBZaN&#10;/D42qMbTSzIYJPLCUqnjapVo5ORpZdNyPoSPbhi+5qrH5up3DiN87joMxWV0zTx5akx+V29V008Z&#10;MS1ND46eaKSnlQMvjkAuOfbV3yNFc2UO23mw2j2SKNJjZo5lK8aP3A6h2mq8CegdvXtXyrvEEsFt&#10;dOjyEGpaJRivGsDevy/PqBn+sto7mwUW2svt3G1uKpYoxSkGehqqOSIBI3pKygkpqqlZYmYKY3Wx&#10;559i3tT5R5nHUzY/ddBsHckArDW02QGMyCZBnMNRDNLTQNlGo8VVTUU0sJcJIkgls6MOPYE3z2es&#10;Lvwrnapb+0lQAFSysi1IoK6NcgP+mUrxBGegVuf3ddquIdUW5OsoSnbLCB9v+4xPy/PoAN7/AA62&#10;hunOYvcmJ3p2NsqtxmKqMOmL2zmsNFt+upGaGqpoM5FlNu5TMZWKjylHT1ccn3sVTDNAGhmiu2oQ&#10;abvvG0e35K7aGaylVtISVE/22Ox9Mmd2VnJAppaXcEdqx8htOT90RTpGXikOlyFcGOLIvb48v7g9&#10;vzAdU001A8sjSxmMhg3hvRGB1aBRtVGZQNQrSAN/+7JvRnkNnvt34JYCv1IoKmgwsA4nHDoNaf49&#10;YvO7rrp+ytr4eo3WY6CjqsruDIVOS2xu/baNJTNmcCY/4Y+H3jJkGo46uIl1N4THrJf2isf8k9t5&#10;qt6/xu48ZunNT0OR3FuvNQ0NUsHmqMRh6zG0WUgkpBFVwUsa51kWEj1vIGLWUj2r332eub7dLGG2&#10;3KFDGuuIK+kKCQp8XFT8QAClOOQR0Bz91ne7u9S2l3u41nNPqOK1APGAjzpkH7OlxmvjduKjO/6v&#10;YNXsfbmTy22sbtPYtTUbdqK6HBYSqzGLym6cbm8fXZWoo8scs+GpNM2mPR4ioS76lETM/MXr2KVE&#10;GL3ZLFHUUVYlUJqikeoeiMklJFVyQVQNUscos0YC+Rb3Ps7tfYnmB7ZNV9agjUKV1U9SMVpT5noU&#10;J9zqYxVuN1uRH6/UJ/2yHoLMH8KNxJRSQ5PLbNVqrD5fGz0kW28ZXY2iTN+Cly1Rt9aynM+Grqim&#10;1tDKWmFOwICnVcMu6/nXj5cdU1ON2ZPVZCOCmGFNY2RpaOd/uEFbHUPHVSsFjg9SAC5e1zb2/Yew&#10;9zbyIr7xETqJcDSCcGhHYaZ41HTF19yx1JccwbmFAqAtxHpP5fRdSdi/y+8Ns8x08e9ck2LrKurl&#10;zsEdBt0Vc16do6KSiq2wzQ0s2t9MpMLl0uAQTf2oh83Ic3harF4bZ+TpcnX4V6Y5H7ZaaHHT1SpT&#10;S10VRVzTU8ctN5SYJHV9MuklWF0JfJ7EG1nhv915jjjtopNZGsGq0PaaKK8KkUAoOI6RW/3MnH+M&#10;XO635YivfcxFf2GzH7K9JSl/lwbdO7MPuDMb6zU2JxG76fOrgyaf7bKxwmQ0uMr2hp6eeShqKgoK&#10;qFGRJYdSjSGJ958T8hd9rtk7d23sPGb2qsokePrY5cPnKrd2Vyj/AOWPU/xaoOGwSq8FCS0qpCoC&#10;XXkAMB+eOROTrGG43ndd83RZbQtKkdpLCqMoRgYzGoLNUMSQCftr0gm+67YWc1xON4uQyLQLFKgN&#10;QCe7/FxUE04dM/Z/xP8AjnH2Fi+3d5/IDsbYP+iqXLbpwe1No732hg+vsNjocRXYSbFw7LoNu5Tc&#10;2YpKX+NNMaaWerLSheGbSPc/LdvPtWqG5+0aDYFfu7GinrcV1R19SpWZWsyMMT1WMm7A3/WipXH4&#10;PGzUYmlpKCETy1UUSvK0RdGh3ZeRPdP3btr3ZbW2Wz9upYgBNcmaNnjMi4jiZpFeUprZG0Iscqxu&#10;yyIGjc+5Q+61uG73PiJeTfSB1BLyrSh/h/Q9K1qPToAMZ07vXv3bU/VXxV/0y7N6g3biM1tvdPyh&#10;7d3Pl6MYTZWZkMe5IegeqoTR02e3fu/Gz1FBT5zOtEmAExqYqGodQnss03yi7VyNXlKvL7e2ZWZm&#10;qklrDXTYiarm++nmVIUqJIshST1dPRUrlYVSSPQ/q+lwcyeXPYDkDlzarOx2qSW2iVFWTwvDiDUU&#10;gtiI97E97kVPAAV6nG5+6DavHbP9RLWMqxIkt6GhyM2lT9lerMNj/DXqfrbZe1tg7Mqd54DbO0dt&#10;Y3bOIxlBuaqWjhoqM/cV07QzxzwtXZqrHkqZipdmJC6VJHsNu9/ll2lW7Nx3WeTrNu4LK9kmpxlR&#10;kNu0BomotnUqJPnKqRqqqyIpZc1Sr9jGyhXAqGYPrVT7xx+8xvHJvs5y1LdbJLcvvNwAieM6zCOv&#10;a7AKImJCtSpONQYZHRbzfyvZchWQsLdtLMKkgR6tIFCexEHGgOPPHTrsn4odP7I3FT7jxOPztZkq&#10;GrOQp3zWerstRwVkiSxh41qnaSdUaXVokLKj2ZbWsa2qrEbzpcRV445ZMLS0+brKuSlp6JaOvMU8&#10;YWNWangepnR0TUrNKpvzci/vkPpM0G971L/udKkgVsksW4ZYlhgk01Ux1j8z3N1cSiNqrqpnB9fL&#10;5dGXjKekxH/OSk/UPGCqkMBpcWBX6fUA249rvZex81lsRX02Mye453zWHNXTIkMYLZjETR1UyCOb&#10;NMx82PEwJ44H09xku3zu/i3Oov061vOq0AJPUl5EjGp20j+pv/xAPt9wG2Ox6TdOMxEe68xSUWVh&#10;np6bG51KVw1S9HUQy05hRMrAtO3k9B0BiwHsa7dtrvZuDU46RR2l1rp36f8ATf7HWCSenjUuxAQB&#10;mLE2QKouzFr2AA9qTN0XYtBTYCoyebr6PH1G0d3YkHC00eJqKerx9DJkaVzkqfC0M6GeWhEfiuPI&#10;rnkED2kteX3ZrqYKV0sP58P29CGz29yk0juFUR4p8R/P16blqKKtmkhp3p6iURrKQ0sM7KrfoMMY&#10;Z9Ckj9ZHFvofaIxue30ZNn0J3Bjdx/a4iSuioNxUkVf9tojkr0pjGsUctTMtTQxkeSVQHsxvaxOr&#10;a/u41+mVmoMU8uk1rubrIbcaqj149To4EXzMECGcgO0caRsQg4Z2H625tf6H+ntSbRydbW9o4WfL&#10;9fY6sppaveNLD/CZ0x9XWV1Vt+rpKZS9CZKlhDVVKkrruYtYuG0sqiO33MXUFztdtE+5HWFVwWU1&#10;jepIGcfaOgn7gTXkPK2+3cLIDHAWIfzGAf5HqJk45PtJJIKz7N4mp6iSpkjWbRT01TFLVIsbskat&#10;PSK6Br2VmDEG1js7fE3p7aWWNbufc9LlaXOLR0GOba9cMs+0cllcdg8pQ4GqEMUIrqitwa5OWWLz&#10;VbxpKA+kSrFJGq5dsrbl973mi9vbiC8gm1vBHqeB3UEmkVASeNAzEVPCtCOA3uHz7uO5c4rDE1qi&#10;yXK1kjYK0Y1gtXW5FGA0tRcg0+XVRH8x/sPsrYHVTP1Lj3yby0qZKv3vtufbMu/Ntbejy2PyOeph&#10;VZuOfG02O3HDRCjlWOhu0UrEl1DRvj33VZPrjeNTJUbgg7E7h3NJLT7Lospg6qLBbXjpGWGfIUeC&#10;o5fusfisHQzu9RUmseecDxa7yAjMX2o37a/cP24tLK8totm2LxZNaW7ojXCrgK3jGRqTaisia0eh&#10;okimhGfmw8tw7ttPL91YS25sUh1yMZB4jOUNAz0GvzKgBeFa4o1OPx9r9k/J74+Vmxqrqrcvw3+J&#10;WzczlMj2imC7E2xmN+9zS1mOykybTy+9c/SR4XcGT7JzMUcEOEhxeO/h4dqiOpjMIu77NzVZXxjI&#10;5WXKbnzdPnMbtqhzebmSnimqMzlaKGonxGOoKaClnp6Zx5W8kbyw08TI07+S4FfN26cve29iYbvc&#10;Eht4rRrhoYkiesCrpBcKI9OkuAFUqWYgjAY9Bi+5c3A7mvLVrcxwxTksSG1ZIOlWLAgFjgEA0J8+&#10;HQh95YLZfU+HNFsum271HtDF9Rb+7k3d1j1xgqXLxf3N612Fncli6DsPdWcrJszicnMStFQfY1dJ&#10;TVuWr4J1oNFMUdWYmPO4ff25xFV5IUm6tmySYaiZKP7FMrs+rpaSkpqWCZJ2dcz/ABZ1lvNqZAWG&#10;kKfcT3fMXKnOUsF9tu3u15ZhZ3MiEeEXFFYPEwNRHrdA2oBlUqA4V1X7zy7u3K/Lm3TWktFlmKOd&#10;bGusgNTQI6aDTPz6KXu/c/QHfPUnVuczm29u5XOdDd37TqexM5kJ9yVNVg9md3bf3DuDc2VmrMVV&#10;4Oox+b2ridmNLTiWlnpYcj9uBC7svtMdeYKm68zGK2ZU5+v3Diusts7u37lcpnVp5p8hJXY6ohFd&#10;jajGCjH2+Igq5YTRyeRAstwxYA+1PPsG4vyNsW8Q3k8Mm7bpZWZMrSa0WVykgkZjIoqCKEIDpqK6&#10;yrKS7Bs91u3MUc13BS/uG01rUBUBehDICxOkEdwoQBkE9CV8zez8p3z8Wdx9k7T2zUbB3X8ve5fj&#10;t8WOvsJhJ8pQ1mBrqHsTA1WQxu9Ys0uQoo6/doxNPPFlqKmoJy0IRw4e3umnsOjzmU7M212vJtyb&#10;NTx56q3/AJ/bw+3xNEN87yyENLg8fNWrEXqaXDY5ahWDareX6E29i+72b9y2PL1glq4nkjZ2BNSW&#10;AotWwTk1qQOs+NpskstptY7ZSkSRAAH7Otlv49bKwPXfTEfRuLyeX2tidp7Kbrbac2azI3FnVwu2&#10;MNJSZXdsM601OXWsqa/WjsDrKAAexX3ZHsfrnrfrnDVtVXVtRtdarc276fBRRk/xmKCeCmpBPSGj&#10;jMsGRyETOxR7xRtf3OEG9xWHKUb38cmmJdI0HOpUbUCajg2mvW9vmlmuWVlwOmnqmo7W3lvnuHcM&#10;+HosNt7JNjNsdY5XPLLNXV+2GqYjk81NQPITGs1LSloozIoMuk6bAj2X3ee4tk5zanfWIpdjCmlx&#10;WQx/i3Fmayrf7eHftVDtoVUiwmJDHLW5eKJwhBEMjn8e8UN5dN033dBHbUg8XtJZqirDjUnzpw6E&#10;M9PBPp0NeEpt04fcHU8Od3z44Mph8riqrblHjKWSDcW4cfjK3MrNDNOrT4+mhxGMqnKLfU6qNQHB&#10;D7feJ3Lg+xtlnds9Li8ZldpUe3ZvCZqamSmqKZcYKeKGAJUVH27Vaza5pms0YbSQCPYpvNol229s&#10;vrIwsZKGtTwwK/z6SWJ8O5gYrUFqdCNtLJ4HK47M1e25XynizeQr3ArEqWmr5dTlopng0wQVbRlQ&#10;tmEf1/wIIb6p8FgO1sFXRHKUMW52p8DI+NaleqxVVmKebHZyBda04MldFUXLM1lUE829xJzht0Um&#10;+oQ1Mnh/q/1DoTXk8Q1OE8v8PSso5KmWgleoWnqGV5mp/INPkiQiWnd5EV9DBkvdVuGAI+lvZh6S&#10;jzW4tjVdTU7h3nXwbVnNDSVFJTLjYadIWFKq08tTk41mqCJdTeOMFtPDAXBGVtamHZElWWURrSp9&#10;P29EtqVecmhrXpKmtwWJ3SmKGOwVLU7hWWSqkgGjKZCqjheR1q4aag0zQJGGJkmkUkC3JNvYI9b7&#10;Ym3F2l1fs81+eyuP2gN95eaeSGoSSGGmwmQZgKw7klk8cbMPJKpVkF7K3I9wubd9w3WSEySOquSa&#10;+QGSfyHR6hMsyVwo4/Lqfu3M0m1cHXZyb7WFamswmJWSoqJNDVOdylHt+hiUx0VWTM9VkkWJGRka&#10;QqrFFJYFNAxuNyKpiv43m5qGrekqocBiKPC0sgindCJcrXDJ5SpiqWIB8c0BP5v9PaO6028T258/&#10;PpVaRqsmlDUdLhJF0Q3YXkUBf9qITWbWAH6Qf6e4Ocz+cxFDnnirNtbRNPH9xBS0ONGYz0hqamGO&#10;VDkMnPWVquKSSQkrUIquB6LXHsNyQrCvhkV1HB6OmZoVYKwr6dd6kuw1BjYtpvfhTzxz9CfZwtv7&#10;cOwcLUdlYzbJz24Nzbbos/S7u3pUPkXo0nSOCrijpWFNh6SXw1DMrGOcra1j7mLkgPs0IuDH3EHJ&#10;+fQcm3OVWP6grXpLVDY/O1UlEmUmD0UvjrMbR1Yp3eaxeP7lodNfBGgUn9t4g9rXI49lD3buxd2b&#10;lxOe7H3dX5iGCeVIcVhxGBogcTfYyyhYcfQUhaIKZKaKKZVvZieDH3uFuO4X7v4ciswetM4FetSS&#10;lIfrC7a14AcDX16e6WmpaSJDTQoiNoJ8d11kka5pZHLSSFFuSXJP+Ps2fQu0MzT9Jbq3/h6dNtVm&#10;Jy9Xg9uLHA/8Qj2zuKY0GYqqYeF8vVZCqpagtDHG8AW11lj+oX+3m0XUMx3OZVAQgHB8/IfPz6Q+&#10;DPehZplC14evSD3BuDGU+7cFtLK0v3lPlaKryqTSI8yx1GMq6eVPvifFRRUIsSupixl0DSRf2mN2&#10;da1cuc271g8Rj3JuzJ0NJJVZAw1VdGKisg+8ah2pTrLHAZqcuHmrqit0wlyIg1mWUd6tor22s9uE&#10;OuVplAY5IJIoRSuV4gEUxQ9LIYIYSEdwr8eFeGTj7OlEu4cUcRUbiOQg/g9DDV1ElUJEipxBSxSP&#10;KfPURwp4gsZ9QCW/1RH1O/tTrfJ12/ttZSOip9vdQdWUmWxG5s9uFVzG8t0uKWSjq8nhMVRwJEub&#10;yM7A08cEcMMZNwLC3sa2XtxvEU0V1u3hx2tuMN4i63pjT3xPTUe0mh01qOHRVvG+2e2NS4hLFck+&#10;GMAefxDosW/+zs9sXZOVippRv7t3dTVWX2nt1KuHbuzsHMiPVYShz+6xSaMZsjEyIgyFbKtZUtTB&#10;yInaykbJth7sq6Wp2vtHqDMJhauWqwuJze6861ZvDdS4xi8f946ynwiR0NFNURIy0UIjjkQaZHf8&#10;5Cbd7x8pe1u3NLJZzS7kEZY3KKyAqpIDnWrMuOLN9mnpXy/7r2ls6x2SozGlBoNTXhhZPPoNNqd5&#10;9dbOoqneXePyC63fdGGx1Blczjdqz0u3uuNnY7JoomG16LJZivyOWqJRJ/lFdWVVdKWF4YoAdPsW&#10;JegN25fHpn+1K3A9X7fpcZCaX75Xx9Nt+QSwTVYix0eQavz2YpaSOQI/3EcLP6vCPxFEn3j+fPcK&#10;1uOW+SdoWfcblwVkgju1lAr+OSK70Inka4p+E8OpLh5m5w9wYvpdntKRk6ar4yCtK8atTA6KFuj+&#10;bP0ristB1/8AF+h3f8xu385msnBhtjdVM2TpcxWpRVkuEn3NvWtw9PgtkbZmq0jEjfb1csaNxqNj&#10;7WFV371Vs9Kafala4njWioBu/L7cpZt57npaQpDT0+08VB9lhMJDUWDLV1EEmtRzGXIcS7yz93nm&#10;vnUbfu/uDBE29FNQigdTbxEdwa7neJppqUzbx+FGVqkgkBr1InJXsPuX1FtuHMluplZwVOtmNeOd&#10;UVSftPQXbW/l/wDyd778WV+XWRp6Tb2SzOczmD+LfWPYW7F6S21V5NKitTK927tyM9T2b2mYK0oX&#10;wNLlMJjJOYCPAzISy5Lsnr1Mk0+3Npbq29UOla+SZamDKV+ajraeaCv+7zeRhq8tHJWQzOsssE1P&#10;OyMfWCb+8vNs5L5gsdtSzvdzsbiCMjwyAyrGVNVYRKQjMCAQJBIteNesztp5Uudv23wAg8HRTuqM&#10;U+VB/Lq5rZ/Ve68Ntui29ujcuF3IuLkx8uDWPARYLEYFsUY5MWuPweDqKGllo8dPFHJHBUtUKTGA&#10;T+faf3Bubau5cNhdv47a27NvmPxifBpPSVOKkkgkVqVZplSkqZaL7hVkeNi7FVIv7PNr2Tdtqvb3&#10;cL7eLS6qdQmYMshrxIGVDAYFNIHp0Wwcs3tvdRMkJZa1GTQfZgY6We1tu7vxWSyNRuDI7ezweoWo&#10;xeQix1XQ5CASnTUx1SPkKyleQQuyh4Ep0Ym5T2i4c9tTD0s8OTp8kK6jVGkejlRoZJFdUgHiAgWm&#10;SByCrKGdCAQbi/s9fb95vmhmszD4MooKihFR65qT51FCKggjHQlv+XtxnQvJKgtQveNRBA9eBH7Q&#10;R8ul1LS1jyqQYTS+QxtGU9S0pBV0iIIKvIhK3+vPtbdX7yot51zdcVO4KTFy5ShzO5+u88ZcjF/c&#10;HeuExFbk6hcjVVeTrTNs3ctJTTRV0EpIiaUTRPAUUrEnuly5e8pXFrz3tNoXuY5kt7qF9CxXFvId&#10;OphEsSmSCutdas7hfCEia9aw7zpy1+55LfctpuXZajGuPNcGmhE4VrkHoj3yY2tm+pty7T+TfXuN&#10;qs5PQ5fbey+8OuqOHHxv2z1nuPN4/b7ZKCFmoqWXsLrr76PK4h7GqrVof4WksMdU0ioDN9qU+Jxu&#10;P23uQZSn3/gc3j49wQZvNZI/ZZeiyUDyU8uOp6elpqJdEbOJ4WYXAKEj2POXbfat9mvdz2q7h/cs&#10;oaILHEFcM6FaFmaRidRACNVTwJ8+rbEtnfOGuNwoyuEbuOD6fDw+fD59Gh2ZDhNyiHeO1K7a1ds7&#10;cWHj/hBxuFp0nqKSppvS8+WhqFmqopCwvEyIVFwTex98k7bwEMO4n3BvDcNY1dSvSVdNjdw1wjkh&#10;lX7eYBp4ZYaqN4HbSgjiP9CpsQfNytcyPZx7ftNtEbdg2qSBARTOrtODXzq32HoVTWFnZLOr7kAF&#10;493/AEL0/nZ+Kp/4UcNtra9CuLlNRTNV4Gjaeme93FD9p9o1BUyX4lVmsTcqfbrT9obfkxefn2tt&#10;EyDKUUfno03NEmHlyURR6Kqy22Mzjcnj3Y1CrqMJSVmP+cW9/aSfky/S5sG3ndQ0iPjVAS/hnGiO&#10;eN1IIB4lSv8AQ6T3WzybktI5lz/ww/5umLI7Erq3L4PL1Fbhqyqx9RLFUVmQws5zcOLqYpPuaTDZ&#10;3FZTE1ON8s7Kz6lmikjBQxhmDrHw/ZuzxTU1HlsHi9vU+HrRkaengrNwIJ82yMsjT0uIzmLpv4Z5&#10;HKvGmlVUnSBYD2/e8l7v4onsrya5Z49FaRdsY4DXJFIxegwWrU/FXot/qWllWS5dSSCaFv8AY6dK&#10;/aFZLPPPRZvM+SthWikDfwEQUNG86H7mgeswNfK9dQINcHmMqFlGsH6+2bcHZOys5TZIZmphlySb&#10;ey+3oIa3EU+ZoJaurppaalq6SpyE0mXpZIi4VpFqDIwuysj2IvByZvURgjhQm1e5ST+08JlWo1gi&#10;NFQkivbpAA7TUZ6UrtVlAhBlRHrSla56lptlqZYaWGDy0aZShyKSR1UuMlhmo6mKqDywY8QQ1UTz&#10;R8xftwlLqUKm3uftjtHq+ghpxopcOZ9vU6VOLycUuYpP4nSYstWUEeSzcuWyH2MuUjAg8pkljjte&#10;RiOWL7lDmO1SC0DyyRRXGmNlk0v4RcBWfTp1OkWZG1KHYHtFeiO4sba1ImNyusmgHH7fLpmG3N1v&#10;RNS5qviyksW4KlqKtxTVWBnjwEmR8eOnro6aqkgrs7R4l9VS6LBSVNQpZaeJDoAby0fVc2co9wVG&#10;5qKWSatxOYkikZkikn1RT1sdUaCmpUheJrhhGioCLgH6exMkPMf0NxYptBGnWNSsSSFBCEanNcUK&#10;1PGhPSyVLOOJJGuk0nIp6gVPD0Ar0tYRViKYeKqSSNaqKNyEHkkg1JDN45HmZlkC3jOsBuLqPbvl&#10;aLpTcmYeOfe+NSkqUgeCSrjrqXIYVqpkczwzU7mGq+1ZtKI6kKg/JHtDDcc2WVrFF+5ZHuUYtQMh&#10;DUyoFRUVx55PHospZSXDxG5HjKuqma6TwP519eoQrM5Bj5pZMVJLXRrXPDBTVCsk/jEjU0cjTRuY&#10;nmsNJAIDED6e36KbpOimZv7219NTJUzY+vkp6uKolzMALD7pEyWMrYoYXA9Q02sffpBz1NH/AMki&#10;N5TGHUMCvhtg6SY5EJI+0fb0/HdxwhgyQFPVga/l8+uLz7mqKImKko6apnpklWKqjmlWGUqGalqH&#10;gqad3LG6l102+oHtA7ixPUVXiqiD+/OYqs4tQJsJWyzUFTho6NX9EX8LgwVAaKaVOLrKQhNwDb2a&#10;WS83SzorcvWosFGV0jxQ3qrs0i0/0yMerPc2rgBrgDzGD/m6lxPnpK1HaKhXGyw+OSKWKdchTz6b&#10;NIKhKowT0+r6KIo3t/a9rOvl6LfE0GPep3HTz5mkpFr8hQZCCuEbQCMmWp+8xsr0yyqn9ngX9oYI&#10;ufVup7n6SzkFvI2lJE01rUdpV80rivVrxJHuwyhdJ0mvdSgpU8Om+Nd3x10xE+Hkx+t/BCaKop3V&#10;bHTd1rZLi/8Ahz7a6d/jj/HacVn8ffArQVYeeirqdKyqb7eRIh5Xxp8U6VVmAWwKi3u09r7hfRSy&#10;w21oNzDALWLtAPxAUetNNV48ek0Mh0LIJY9QFBluHUPJxb+fBKmEqttxbgetpT5c1jsjWY6LHtVx&#10;/wARh8OPzOKq3mFCXWB/MtpNJYMLg4a0dEVsldnhvjeVP6aaTHYGWmoanKSSR6BIHrB45DE1iQqu&#10;ll49q4I/cKIW9g+xbe4zrlVnRB58Kn/Aerx3SpIpuLpdDnCgVz9tes1PUb1jmx0E+Hws8JlmGQrK&#10;fJT0scMKq3hNNRyUtVJK7mwN5wF/ofbjiqbpJt0UFZDu6rp3x9JVUck1dhaQ0uWiqleE00rIonpm&#10;Mcli7NKbe0F3Fzs9jMZdgiNzIysGR6SRaSCaFq1U0+EBft6auNutJXLRqdfzUj/P1Iq6nc8VF5Ic&#10;NRSytJCTTx5FlkpYzpMzLNJRyJWENfTGEh441X59uEtd13LnI8nU9hrBhG8UWYxK4MHNEUqiKOj/&#10;AI49RMr0kwQLZII2CGwYfX21Ha80R2ngR8tk3hUlJPEpGWY/GYxSjAHzZs/s6SaLuCqCceH6af8A&#10;OD101RuRYsjHR4egimiYRYypkrX+1n8g1rWVNHFTwsiwyH1xiTU4FtYvf3NrNz9dYXKDLbX7Ejyx&#10;SvnrMbS5jZuOgTC0BLQtihQRtNj6maCkJWGoMauXAZrnn2msdi5ourJrLdthkjUoVdkuWJkctrDC&#10;SiuoDUBQsy6cZ6SptEFyxLuTJ9g/6A8uk9h6PcecxNXjd67YocKYZ/FTtiN15Su+7iVvLBVJUQ0m&#10;JrKGN5gNUHkm0qdJZx9Uhnc3sPI1c1fi8tR4tshi3E+Ux1LWJlsb4X1U9E0bVJxwV1UKWjhVjfgj&#10;2d2G17/b23099aySiKQgK7IUYNguCqh+2tRqY/n0rh5bsSC6McccDH/GOlrSJWKrRVKljG8SxcrL&#10;AY9ALDWyic2+h1Fjf+vtgxe6Ovzu6mGVparL7Xmlx8tRTyJkxl6OaFopb0zwV1MJl1r6S1z7Mtw2&#10;/fDtMv0s4h3lFehGjwyDWmoFGoflw6M49j2y4lSNZ6sPLTmv/OPrvIRZFsXVR4uRIK6OGYURkMZg&#10;aUBvCJ1MLnx3+the3tVbyyWzc9X7lyGB3ZQUUGYnmHiqtu1FLk6WMufC+KqIshJ4pxFZST6b/gey&#10;nadu3u0s9vstx2uctCoyk6FGPmJAY8rXgOPRlHy5tmaMR/tf+ufUTDJkYcVRU2SpRFUQ0qRSmKuF&#10;X+4IQpVpTSwc6hb9PtLUBwK0tWyZjF1mTknkEMVbhK+rp5oQ5VZGM+WKzZGdvUZZA4sbW9ml3BuD&#10;SJ4lg6WZUaikqhqkYUUjwqjGM46MLXla0ljcJoapx25p8+zp3fVIwVYmZFPkZhM0ZJNjoUKg1WP+&#10;t7f85BtmGHGClkx2HimWWtq8pi9tVL5GvqNDLNopXzDUNDj6uW4NOiWTVcHj2i2794tNcB4ZJCFC&#10;LFJMoSNNVQNQj1M6jgx404dLTyjBG1WiULT+H/oX/J+fWFYqqOUyqzzFgAKWSVIoolMupWDLTu7O&#10;sf1uxufcKKox+nPZOp3jlIKuvliQx0e3UlirK5Y0vFI9ZkZJoKRafgKpv/iPr7fFtIkthawbHG0a&#10;1PfOexRUVACAEls1Pn02/KaiN57dVqDTApn7NPWJhWwz0UdPQQPCXc1BNcYftFsSpihjpStRdv8A&#10;VWP+PtiyORXMV8DR5WtaKpnjpZYa7b8D08WNSQFAAlSD9vKvEi2/STyTz7MLe1NnbTRTbfDiukpK&#10;SWY4NQVAqPXpLHytezFDJGQCfQcP956mRrIoQeE/pLHXMVtIxuyKAhuvN7k3917/AMxuPa6bz+N4&#10;25P54pMzuuSvRKAUUSzHJdexgwR+WUssiRkWNrFf8ffG3+88G4/vT2FXdIdFG3UL3au3XtfyFP8A&#10;LXrFT71uzjaLr28zUubz0/CbT0A9em7JvVLg887ItPImMyDQOZ2Khlo5yrlwqtGqMAbjn2bP+QrW&#10;0NNtf5mRZKgkr6aaj6UdIVxFXnYmqkl7QpYhV4yhR6qegMFdL9zpKhaXylmC394NexcdzcbXzlb2&#10;LOt+Z7BlYLqGkNcBg/mFOoEkZGmuBXqFva0hLbmGQgkBrcYBJz43pXH5H/L1Uz/NOxWe/vj8S90b&#10;ZzsOAyOF3d2Fh8lWvuCm21PFtvceDwstTNj8jVusD5mn3JgsTJjISsnkzCUd1ABljvj3xufsXb9Z&#10;1pidqbR252uuf3hFHvkVOWxmHqtj4Wbb2Wz0eYxFHIK585jMJvjCySQU2qqqYUmjgiD2+4hyW5+3&#10;7fX3zlLlfaore5me2uTLG0jqySaYyrrGMuAA5jUE14KTp6lXc92vtvnsRBbeNE3Y4/hWjHUOOagf&#10;t6rZ2ttzrjN5nfFXvbfO8/j9Ditq1WH2vV08W4nG+hjc5HtSfJZemrq/DybY3ZvHqbcODx9dXKKS&#10;nrJoKitnESvPBIEVP1F3nF3RuDN5nsvNZ7rzcEn954MRh9vHrfGbK3ZUvDUGixMWMyNI+f27PFi4&#10;v4o+fzVTUVM5UR0IV5aghmHavdS/bdbP+tO5pYbfapDAsduwJmhVWpGsbABCszVLliTQUBwEtvs+&#10;5veyXsm4MLExVSNxQK9Vp2ilQAXy1T6U6NDsHvDofa3x8w2AXY2y03XtenXau1KLe/ZlJ3RuzdOy&#10;Nl5mtx2KqNx5HEdbVmdxGbrY90ZKagO38LUY2hpIVjGRUslDFl3z/sxW1cTna5ajrCrztTQNiOrc&#10;SlTvSup9w7iyStDUZrcPgxe746Oow9TIy43E4vN4tJJIzU1dS8cngp4t5jHuVsEtnf77MtveVDKl&#10;0sjm5I1djxNrVHJpgECpCsMUCn958zXJkg2/dbd5I6CkYwB/TX4vOg8qgkny6kbB3D0p21u3F7Z2&#10;Ce0sPhNsZLFbh7uyeQwPX21sFsvaOOpMRmpcJHBnsh0nvzK4fMw0KxVW4svsvcWujnlpaaSmqQGC&#10;g218aN49lbo627W+V/YP96tzbKmxeXw3Ruy4Wwnx+wm5aOZ4MXvmp2NmMjncjujd+CNbFOmRra2d&#10;aGSLXSxx3DkY7R7YSbluNp7ge4s0C7hJUx2aIiLEfDYqoj+BSaVIoCeIq9B0xuGxzyy22473dvcT&#10;IAPCGIq8alM6iDkEk0pUAGp6Jl2/8ndj9RbY7U6q+HOxMj/Bd2YLdWDznyU3Nlcpk+3t2fs5jc1V&#10;sjbe7qHDh9sY7cMtC+PwtA8iL93WX8cUqNCxouyNxYnZ2HzG66/I038C2hhc5unN7k3Bm8Dt/Y21&#10;oNtIte82Rr3xebzDNF9kZhLSY7IPTeB7sJCiSPbrzxue07fue6W91JDshOg+JJEIRIpHgxMnhsdU&#10;kmlVHxElS/wrQ3n5lt9vtzPJaD6VVozH4VJoqg+mo46JV8ec5vbcrUOy67rmLbFd2gNvbTxW1sDs&#10;btrf/cO/8Lu3EZBspX5WkTfHXeydq4uooc5PTTJnM9t5M39zHJ9s1HG08Vd/UOc/2aXsau7j7xTw&#10;UGz6v7XoHp7FYnM7urNoUbBambsDt2ba2EXbeD7J3RrgmpsLlmhrMNQxReeKOYmT3GnJVzec38wr&#10;zDzPy9cbnfSSKiW8UZ8AErqLkqVQMhbtBAJNaihB6I+Xd6bcri5udztytjXTEuk9vzc1oGPGhqQK&#10;cerjN+7QzHwu2bP058YOuKml27vavpcr3v3Jvns3B7HG4cjUUUmJTrbqrHdmbvfeFbtGNKeR6iqw&#10;CT0MMlSEpp55DUQqbP8A087M6urDLvCL+P7q3Pg8TTSbX2/UYPL5mChnyGYED1FLJmoPsMLkpMjT&#10;Qw1UnjopCqKpQkIuVPMO+ct71b7RsP8AWtNoubNUKP4n6kc3cEDAN26A3bqFDqNQRxPXG2tttrIl&#10;6yKkmsihJpXBp9tKHgei09yfCXfPyt23tLCdR9hU3TuxPjz2RnN4Deu6oN67Ww9ZuOPEbJooqmKe&#10;baIlymd27Wbayv3KvP8AxKmlrnebynUJw8y3VGb3/wB6bZ3tkN1ZzbfWXW21KmkpcXt/Ny4/L7x3&#10;NufKVNPuDB5ytp4xlaLbNHg9qYh5jDXq2RqZER2EUcwnjvm7kiTm73ft13e3lk2mzse1omEbTzor&#10;aHlzSNiQChFQ5yfOjs6XN3fNOzNDaQW50spCtI5HB/MVpjIPz6MLk+7cp1L09lNjbZ25t/dPbHZr&#10;pIuR3BhcVWYbb2B25iYMph9yUWEyONXHZjNyby3tWz0lPJSJDQw07PHAGCp7ESrho947029vPblD&#10;k6bA7Uz0+1dt4THbVgxL08tXU7Mr9xbjyM25tu4rJHBDDR5FTLT1FRR1LiB6NfvEjkllHZ/bLbOV&#10;tw5d3Tc5yrQWSRpGx1OdTsdQHdqHBTr4GhzUIQpvgvor60J2qWfUwFS38RpX7OFadFdxU/YnTXT2&#10;8eq+595ZXcnanZ2F272F3DvHde848vT7kx1I/cWN2btjaeJ2x2Dn9u0mZn33HtuGqpXosVlKXER1&#10;QyJqcfppKBZ4HF1mGnxcWW2visRJuDC1G9Jcbt+hyu5cgm7NoVuLnz1NLBQJNQS1WUpsmhopqeNZ&#10;JJqVllM7OgYv3+65S2fe9/2W45bt7m3WFZnaWilGKI0gCDEhHAIgDFjmoJov2u4ktJLhJrZdKv8A&#10;LiK/z6L/AL/7e23lsh2CcHujObiGxNxbS673NvLs/eWzOqNr4TY3d21dwYrZeZ25X5uqoMzkqbYW&#10;d2uIM9T1NYrQwZWCroYqSCOWSiI32MlB2n8i588MF/BtvdW7tpeu8XjKynhp8XjN3ZbJ56t3fkZ4&#10;6UeNq3dO8sdGamUECtpsdTykq5dmiTlF9s3r3CX+r9ray2dvdJEC0WkG3lrrUgAqTG9cBmooIxXr&#10;D335vd95jvtx+mmJs4bw26Aea3H9qBTBMXkRWhNRw6u3+B22Jug/h3TZfc/aEvbXYPd+w94d8Ynd&#10;UU9dLm9x9Rbapdt0nXsO24slXZTIR4LEdd57GSwxSPKaCTLiGMmKOJQK0eDwG8tuNk6TGSUmfijg&#10;x+cys9CtHmcpVPjqLKVQrNUFPUxxS1WUlkRSBrBJBsfYJ919is91miu9tRtUuH1LRyTQmo8q1xXy&#10;FesWtqu9y5T5ifbrjcDPtkJ1KD5ANQcfkB+zozeG3bl9m7manydTQjDZWpqKzb2Goa+Krw+GxtLm&#10;sxgMfHSmnqaqmnqKejw8EdRyRC1lKqRb2Sbsrq/cO19xYTe0WLVztnL4zO0s1Y0z0tQ+OrVrUpJK&#10;qjlhbGTTEE+SON5ItRYEsFHvEi/j3Lkjmfad8uLVuyUFcUrpY4rTzrxFPt6y65U5l2rmGyBtboCX&#10;HbjBp6fLo1UWfwHZO2M9tyhzFMKnK4XKYmrD0lPWSUseQoZqF6n+F5FJafJUsbTEFZFaKbSUZSpN&#10;7q+uP7nb62/hN97Vy2QqqPJwR1Pirqsz12PyZhMNZism0khmjzOPkYwv5JZo3ADxvJGyyHMblv3L&#10;36WwjcRXtuJSNEazF4mBAwxetKjyJoa0FOssuV5kudpsjHuHiyxhRQ+WkDB/Z1pG/Kvsz5FfH3du&#10;9vjr2ntbbGPrNsLHjpftNuQ4DHZHYYyQq8Ju7a1Dj6fI4XK9X7g+0NYP4TDSNST+akrI6SSCWlRd&#10;U+Knx6pHFA1dSusniyFbW1UlbT+ZpKjXU1lXVyzTM807g6HY20qSFA0iL967Rc3Nuu5wrFJVg8TJ&#10;pfVgMqTIDVWqQtOOKdC5ri2lV6UEpORj1r0W7M9rbf3jUZJZs/JtXcVBkac5Tr7ae2NuVm0dypiw&#10;NtvBiNh4fb1JBhKKnxWMo9ByFDBFTzmomQNUvK1XkGI8aSvTRTCqkr5siyVNW8yzT1Ssatmnmjnl&#10;jiqHmYiNS8aBbgrqPsXwBZ7WwiQ69ltwNEDvVUrXtDhnahqAGqCQApANekccioTFcLWEj+Rx/qP5&#10;9JOi7ToqTIU+NztZjZev4trRbOP8BwU9A2CosRl4qjBii2zHmaHGGowj0FNG9XImPqJRVhGhqVgQ&#10;+0fVYqRopq3ETQ4fc9X9vJTVtXEwx0rw0EP2SZqmjljOVo1qFZjONUkcUmlJAQoJHe2GwbvzULm1&#10;3JduntwbjTAahmClShXi5b4anhgE+fRfuuwW7rNdbTIIr5kLBh8BfPxDzJwD0cbHb+WA5vC7swkn&#10;anQeFwu4sZW7cwFbPlN07eyFZu3cA3AvVW4f4fW1PXO5q/G/a0q4ZaiCKqy2MlnnoVjnleFj2fvy&#10;fL7bzVHuQx7U3vteOXD7kw8MbVU+Mr6n7yPE5XFU05V8phM39o1TjpbeOSFWTWxikdh7zZFtmw2V&#10;jJ4Yms7oj9QUcljguaDAWYOgQ0NENAKEALcgc03nMNxuPLu8hoeabUvJJDTsMSv+lP6aCjIjJ8jX&#10;HXuz/jVSU3b3W1Z03iqju3pTuKvxvZfWu4a7ORYfDbw2lthsNDv3C9gZiip4k6/3ZtF8l/Bty0Qv&#10;ULWIkyQIamCkghV+48v/AAunyaUlPiMNjJqgV+RrhJPlKiCoqamWjbG46ljqDKiVckNyQwUXfUAC&#10;GCg5HbnS5sLmba2+itnZ4GKESCYgFBIH0hYIzTw2qQVJoB1NFmYbRWfxi0zj4B8IIwQg4aBSi+oz&#10;0b/YvT2w9q7/ANzbRqN153sPf3auHxMWJ2HtSGDF9d7Yk29tTb+G3G26955uro6XHVeTxNBXtFea&#10;kd1l+28LyOkiRzPu56xMxjZ/tIJJlo8hPuilhnqZ4aVJHEmKpMLUUtNS1LTkCOSoMmkRWdSjgpKu&#10;28r7deQSbLue8S3N/IR4rWyrKkTRjTIZ2NFCszArpLaQP2J3VQrK8YViSaD/AA9SIdjfH+Xbr9S7&#10;upaKtylNBWbqw+A6MzuYp8RQwblkpqKox+69y9i02RyWVxVTjZ3arhx6QCVa3XA0M8RMyx/g9RkJ&#10;qJshPS1D4Gvx2QyQjoZkiq0oquTKUVLEZKook2KEmMnM15A81HYIC37YCv8AmSz21N3mFnDJYXEU&#10;9raSKoQHwwrAItalTIcMOJB6DsEhuLyK3BpAHNa/7PRKMj2TjsRBuLA7TxOUxG3e6IOxtnbKkyeX&#10;oqmt2+m4drxbLzGdnp6eggqWpd57kxu9ccaSSJPtcfuIStKYI2lqI+6R9lTCkyBMqZIS+ZjHaNKP&#10;MVlEHimdtagI0bBrcBOTYAkE0OxDdtvaysLhRuJsnSVzgeJ4aErn0qASMcfTpm8t9rvd+2W9VQWs&#10;5yw+2gU0/KvSx+OOT27vbeUu8diQCkoetMni6XwnIo8tXubqfbe70kyGOhj8Hn+4pszDNE03LVLs&#10;AXMgjKe2Q9PDgcZlaZY0geqzVTukxUXgWpr6SOsw2XqKkNG05njqaKZfNc6xS/00gCLmPcNw2r26&#10;2CQf7lssBlIByYlMbk/LH5gg1oR0eX4F7LdRBexGrgYOqjf5AOhq+UEI3n2B2B19UVFRNlKqk2Hh&#10;ekXkzIqJsdBUZnb29dl4fGSLPT4xqSGCqxkkmPZNUP8AHyySC80kjrld+COeohosFVy5CLaE+5K1&#10;a+CqoosbVmOGmwmHq64q2MkymSr59MkSTyTU0YV3XTJG4Btrvlve3lrNt+3SHfWktou5T4bJIVLR&#10;u3w6iExnB49IU1qkFvECR0BHXnxbydR/B8Jl+yKKDb03fdP1ftR9qVOOzeM31go8nk8tv3e2DFNQ&#10;LnaTae1dsbbkelqGjooMlMk8MTp9tURSJlaamiwp29hPsk3FiMHjqOtkfyNUUkq4qCamhr6gyLUe&#10;OWnMer1EyAgX9LWn3et0tN+v+YrK6mQbftjMPCNaLSOKUsPPQ9QAeB0kcQej21lkWI2gbFcj0r6j&#10;o62Mz1XX9h12+N51uaq+m81vrd1Zs/b9NWUk9DXYxt6SY6oy2Lw7QVELTLl6Otkp9aIaQIZ1SRXh&#10;uFNVm8TRZWfY65WqG6s/hqetyWVSnqimMxeQyVJgcZJV5OIr9hK8+XiFNHGVdVlWRhG7IxjKfl64&#10;585k5i5y2HbUjnDQxQl+1ZFCIrnP4QrVSmDWnkOjeNIbeFxQa6cfL/V6dHPptt1m58JL2lLtSlXr&#10;jZW48zBgtpRVlPjK7eW59sbZrNzbjpNvY9GgXN1VJR7TkXISzs6mSjmijaenWpi9iVkocbtDbGYp&#10;McPNUUmEqayePzLaaSlo601TVDs7xwyVE1C6kBtMZW3JDMZW5K5V5fsLmz2Tl5P8cuJB9XIvHxQr&#10;UiPpqKNUcKoK8eiLdbv6aycOw0yigGK5rn8qdFl2vmd2d2dmbBzm42FNislvrHYakq1oXgXH0Vbm&#10;cI2Bx+HpTHFV1tBjsdmIJjNJHJJWJIJCQgijj1D/AObdEYfn/wBiIbA/6LMYxFwAoPVmS0qNI03V&#10;LDgDUeeL+8BPvETC694+a5lk8QFRny7INOPkNOOsTvcWPRzbcKf+URT/ANUmPV2XwhyceX+Luzq1&#10;Xkmibd/iSULKzztDvLHxtUEzBZfDUVCtILlvHEwUFgo97DH/AAnBiSb4Db8jkUOknya7BRlIBDK3&#10;XXUQIIPBBHvHG6do7iORDR1AI+0E9EOzxJNttxFKtY2ZgR69o60Xf+Fa9fU4v+aZ1VX0dRLSVVJ8&#10;Pep6inqoHeOammh7b73kinieO0iSQyKGUrYggEc+7qM3t9J5Whkj1+ElVBJsyEgpY3ABYWuTe9rf&#10;4iQbi5fddrtponoGGRQUBGH4AmnoPIeuOoyWX9y7nf7dOp1rJ2mmWSg0H54P8jnquj4v/JWs6+0Z&#10;2jqhTxZqjWaoanN/tcnGUSUyQyF45Y6Jnn8aR+OQCTUSVLo6Fk2XSioWZ4ArKFRUsycrYqQ6MrXU&#10;Cy2I/p9fYVmhjpJHGSQCWxQEk1JFfKpJ9OhfbXilCFepVanPkcj5dW37f+f+frMFT0qZeKeKrV2q&#10;6rz/AHqUyPHCksX2k8QSRInf9zyJKAFDABLXmPtXHTUtUZKSP7iRFjedbvI8aahECTc6Yi11BvY/&#10;n2q21Q1yGcEME0gMcUGaYNOOTxr6dIdxnloqVqjPUCpBr58KUoPMcfPgOgq3B8y+w9vbh2im393G&#10;TbUWVlr5sYtGtDSU9bWmKOpkke3mFRX0cQhkMKQehxZTcL7RVbsDGvUJVLQxGYPIVldA8ilkAYlW&#10;JF2h4v8Ai5ta9/dLi3ZwU1VSIYoaDyH2+QxitOnhdFXdSpCmuoA8c145Pn6dHo66/mB5uPEfw2v3&#10;JLFDkoVM1H51WnURvLUiJZY44kaMV3kvZpdTIuokjSqbm6+xFNaV8dDHKZxKxEYjkdhojFQQ7HSz&#10;ooW5OoIAv9AKLZlxOBgUqSaUJAJ/MAHia0zSlOlcl0VSMBvkFNaj1pQinzx/Loy2A+cW4s46QYzd&#10;E1bSmianhjgkathpy4eT+FGSmpSs7LUoxIgVqeR38tyDdlRU4KKOnE32lOFDK0hd3jfxiVfMD4wv&#10;r0/Xm31uLXBdCM+hPDaQgYJp29hyKngVB/ydMJcGRzpYiIjiBxOTg/6Yniei9YLveTIbmq8I28Mv&#10;TVLNLDRUePoYchBVVrxP/CUXz01UQkVeyMqiI30r45BLpsm02xTV+QM9V+zR07GSVl1aZLtYBy9y&#10;x0pct/iOPz7VrayzSi2tU7jk4OBUmgJOkcSeOOk93erZ2ys6aloAtag6iK4Iwc4xX0r0OGY+TdX1&#10;/wBe08eKlTL7uzMX8NxNIz0bT008cAZ6mOno4fN4WrJhDFCFWR2Sx0gWStT5q999o1278R0P8f8A&#10;bWWmlpajFHee66aDGxbbwVNlauOiixtZV1kU4oZf8ojneQhWMbXQsEksfbrebfy3tUe1Wv626XCV&#10;KhSx0llpWtNRZigJoVFVUGrAFHtW33G4XbbvckC38mJ01AFTRR3AAAkDiQCSPW07+WT8V4sHtOf5&#10;WfIOeHK7+7BWTIbYXJ19VVZXHYeipp6qWR/FNEJKmSGB0joYo5NEcBLAlgqPvS2Bye4Nvy19fW5E&#10;VVFko8Rjc9JU0t8pPjPImRyGLiH3EaUxro2ESyrqmjRndAZHX2ApJnlWaJmZlRAGxqjDPxTtajFQ&#10;e5qjUSaDRTUKyUVkVohRyT6tQcCfQnOKYpxJOD0d073odp5qjxsVFi6mGuxlblcxgzBMlTTUEyRR&#10;0D5KSMQyhpov2zocCFwihgsat7UOQw+O/vPTxY6IQZUyGtra2KihTF5PIQIlNJDkoqWejeTJSISy&#10;SqZSI2Xy6oysQUMqJG4Z1EpYYFagChzSpGrgQaMSPStVSRatWCIxwBPrgkV88H1/b004XNZCTZ9X&#10;kK28uE8ZgpaU1VSc1jMdLeaOsxlRWU7kY6GMiPxuI1BjfxaXtITUbK25j6c01YcU8jyQyxVBrnaW&#10;oSOrcziGV4zUKy08pIBDyIqcK2kgBy1j8cRSrcFZwa6KEUNAMChqdVCCTjNTw6JZ7lmWS2uApU4w&#10;DSgOKmopjiTj0HHqr35J9p7n+xzWDpd1jGKlVS12KqsO1J9vPNigglqKV6qpoZI5a+ivdBDBO86r&#10;+0WXWxidvLS05WakjmjiklAeJTHIkQMYKsmtllWIrEBex5vYWv7ENi307mFZQZEVdNckYyMfszin&#10;QI3q2+siKKj+C2rFaUzxPr69a9fywO69yUL0G66rDz1NLj8jUwZab+I4f+L1VNlp42gq4oqWswz5&#10;iOXKVErpC0RICByJhGAKdDUGJo6iGQt42LlSfw99aengBbkWt/T2IbuOLc7d7S6jVQ64bGGHA/7P&#10;Ue7FvF1yzuSPHqZEapX1UcR9h8hwr1S32bsmLN09XjsjQxUlXUwGmSQXLCopuKOpVWSN3eWMKWdW&#10;bgmwtx7ESCZJ4klQ3V1v9b2P0I/2B49w9c281pPNbTrSVGIP5ef2HiOsqbG8h3Cztr23asMqBh+f&#10;2enDqt3N4mpwuTq8dVRtHNSzNEwZSDZf0vzzaQcj+oPvL7Z6VdNPv3v3Xuve/EX96691kicxyK68&#10;FWB/3n2VbcEFJtjd1RturoYI8Ln6qryGPrpY44qenqq8tUy09ZM7GI009ZrRHIDRSnk6GuvUD243&#10;/eOdfarZOfdk3W5m37aYIrS+tIiZJCtr+ms8EYAcymApLLEpK3EeIwJYx4huom3i3ae3d/3zZRqC&#10;gOZYVJAaL0kRaBgK6lFQKhutnvo+t358lPiVtX5Mda753PVd1fHzbO0+uOydhYPJVlfn83tPYlLB&#10;t/F7p2XiKMRZOPceF2a9FNk6KKRqfM49GMSispQszfDUVVBVzUP2zLjxKr07q5tQVK2ZhEQS1PKH&#10;UMbXUfXjgiYZtm2bmK1tOYLO/Vt1e2CzUUMl5Aw06Z4iB4yaWZUagkXKAnviO7+xi3bbTI100ySx&#10;lZDkM1OA1Chqv4WFGVhSpAK9DBmdpbP7M2ftvtel3lHkO0G2+KTdEE1BDUHsradWJYYF3Fipkgg3&#10;fiTj55aanklEVdZmp1MrpPSuJeCz1RUZmlGXaWqSSlgoZzNJqinghljMNbTAa1oMjTR3BZLJItrr&#10;pBUxZHt0nJGybmeWroScvR3DSpC5YyWbEESWwLlWltXOloQe63bUpLaqrzW++l90L2e90eQL++fk&#10;iwh5jN20p3G1gihvgzo5CzTqoedWl01Emuvd+JtXSm+Knze+QXwhoDUdH9mV2X6mwm5KrJJ0xvTM&#10;5/O7c2O1VGtDmdkU2HydbRS1my66OnjnxjxPFXYaogdTLKZ3kJusHiJcJXUlVK8MmM8lM1HkElXV&#10;PDUEGP7uAKogkOoAspaNmP8AZvb2iud0g3zbC1tVpJYiStMcPwn8Q+RyBxrQ9fMEvt5untnzp426&#10;ApY2m4eCJuFGD00yDDIeABI0tgihPW3Evys6z+anxd3RgNlyeXfXY3R2czsuxZIZ2q1pqzDVNLUV&#10;eHq5ITQZampK1+VilNTFxdNSke36ro6wqv3MdpkaT9NiRGsziANpNgxgC3t+Lfn2EOQ5dwi2G3i3&#10;YgXCu6r6+GHIQH5gY/LOepO9+rDYrvnm5u+Vo3Nk8EEjmlR9Q0KNMVNa6S5J+0mg00JLh/J035vW&#10;D4hbXwnbGQo4ctitxbx23tqGsm8VaNkYvP1lDt6nyETKq/c49Yp6dVU3WGFA15BIF6qsfCaOpNVB&#10;HPGYvIVmjDqJI18iTkG+lomTUCORb6j2JHvZYngMAYv4ir21rpdwjcPIBqnyoD0BtssJLVdzulux&#10;BILKdwzGmUt5JAtSRlymgD8TMF8+jobw7Jljrdk4/E0FTltfZexMBUU2JLTvBhtz9h4HamTnkWGJ&#10;5HoMRQ7iapqGNhDBC0jWWNveSkqIpYEmZQ6kWYWH6eBqF72KH8e3ZYmSRkU0/wBX+Xoq229gubSG&#10;6kjDIQAeHD1Fa/CfIfZ0st2bdy1Jl6rE4uvbHVPlesx9SDUKErbPopqyNAFMGRpQELC9mYEtcG0n&#10;LVNPCtL6w48BKItvXZiPp9FB/r7bsopJDN20Nc9K+ZL2yto9tpJqHhdoHnmn5fb0HvQGC3Tl6zse&#10;Sux0mMq5t4aaqevV5Ho2NBTSLGrO8kk8scRF1DuLMp1D1N7CvflOK/GxVhZYllpHgniZI5AsLNUv&#10;HKRJxJFZSpRxpYcG/PuOObrPmOx5u5K3LaLlptufdIYXtyDp8WRXQXAKnUGSNjkGqFUYZGOi33Je&#10;cOVbv2+572TmHbzbbxHYXF3bXasQwhjeF3tQGUrpZ1Qg1q2uRWFAp61zv51nTXb+z/mf8a+yessv&#10;Uby2Xuntbrbr7O9dAZCDFHtOsxuRw2K3rVz4OsgyVPuhtvZOaNKqBY5Mf9lTyxSMylVp1+QWx8dg&#10;PkB1x2ZujL5TcT9kx7q2dhcdQRfw5sDhztDKmjx9LTxErk0WavQushtKxI0k/XJz2uudgksNw5K2&#10;Kzaz3zYdxtLfxZHDJLmaW4lYrQ1neN3k1106lbguOqPJFxLue07LvxmM37ztnmKkVIPaqqgqANNU&#10;RQKEacVp0bL4DdrQ5f4r/KD4K9M9c7e6T3h8DN89OvvbfG4s0N24Ds3dMXaFJmuwd+ZerqKOOqwG&#10;S3V/cHJTLIBK1EskMkbx6NEVSGa+RVDt7uuqxnyt6Wx+/cXs3buawdFgqvFQUNYcxk6qgnpd31VJ&#10;lWqaKXI1eBp1hdlCRyKyTKPKWkYWe4F/ebvucmxz3TWlna6mjljiS48QGunskZQVKYFZKIzHSB8C&#10;jqz3m+2eZJ7y0S6moEMUxKhRWpppBo39KhOaEkY6uj390DuHsLpGnxvw6+RdT0hVbh3jiN20vYeC&#10;ocb2LjJNr42LKxVWwMSslTQzQbZ/jVU00arWGWiZGpVP2gWkUsXzD79xHyK3DtSp2D1riOttm7Fw&#10;lRgcBjMXSUFNkp0yMsdRWtkKjFQUlOKUOl4adFZIizm5Lt7DdjBdbVtMMO1393cupkaSedyJmaQA&#10;aFRZGWKBI1VVRWNW1VOSOqX+5HeLv6m7hjiNAFRKlF7ixOoqtXLMakAAAAAUFeln8NPi/uX4w7C3&#10;Bh9+d4b+7/7B3ruaXdW7t974rsi6SVQpIsdQY3AYevy+b/g+OocfTojWneSeQamIQRxxmy/ln9Pd&#10;z9V/JXBU26aHLbcwm4erMru3+C1mRVYMrhcxTUcuGyNPjoq0wGqNf4tSyKJYbNqVSLgI8zQX238k&#10;c2x32tdpmhjBjd6xxSi7hHiaO7QQNaN261DngGFJN5K2+5h3208ZgCYjWmSVK4BPywaV8h0RL+cn&#10;2f1DvX+Xb3Nk8VmsHugbe7b2l1v/ABSkjNbDtTsHAb/x9Buqgr6hKCrnx1RjcQtdDK8akus4VCyy&#10;gPsY5WkNbt/LU5gFSZsbXxpACY2kP2rBYtSkSRlnFhpcEX+vvF7kq4/c3OvL13FO8RjvYDqqDSsg&#10;BIrROB096kccAcZd3eKM2F4pYPWNqjNDgjy+ePTPDrRc653rDtTvbqLOw5aTCJj+xtlVdTl4VFSt&#10;FD/eWllqK4rV+fH1BjoS5ZpabxyWYGMgWbW+3Dv3quX4r7r+Oe5sNW7V7L2TvKp3TtbLVuLVk3HK&#10;2drayOiqq2OljrKOpgxWZqIYxOGjOlWEgB0DOnlHl9rnfb3cYN8iWGWJo5YZWIUMkjSRvEVVk1H+&#10;zOoIcllLKesd+Yt3nh2/91T2coWOTUhBqADVSCppQHjUE8KUowI+iRB0D3bQ/P6g+VO1+zaXdXQu&#10;+unj1purrStzmYVdn1lNBRZXG7w2hjnlr9uZFcvl8DSJVvE1HOEnc+OWxclXi+Z3yZwtBtXb1D2t&#10;uSgw2zaOHE4KmopYaPRjafwxLSVtRTQxVOSiWnhSNTO8jLGNKkC/t7eHtbFLuCLbLQQySAyfoxuZ&#10;WWoBd2DVNDXFMktTUSSTWF7eO8Ou+nITAUyPpUGhIRa0UEgVAFDShrXoa634WfEzJZvfm5cv8eOp&#10;c3nezM5FuffOUz2zMPnajPbhgaplizE38Yp62OlrknrJZddOsJM0jSG8hLe7vvjB2Xie2Mt2hW53&#10;I0++M9unrDYlVuigigx1OtfKpyYrcfR0odKJ5sUuaijRjKFjbRYA3AQ8/cgRT7f7cLtd1FbRiaha&#10;BAY7ZHgklVWCl6qz9rai4YOSc56mTlnftum3C/hhm1SeFHQuxVpJK0KhiBVjQE1rUVp5nqj7+aD8&#10;fpuh9m/Aug6Kol6L2p038iuwaTYm5sS2cy+L2A2U26mfweT3NkIVyWcGE3NW7TqjkkME/wBxFM4m&#10;lALGSX8ZavtnGfKTtjryjl29B1PsOrnoarE1eMoqLd7UGcglze1K/wDiUOKp5MhFBJUmFgSgSCWx&#10;DFVb2BveALJyTHFePaywWccCQzRh/EaaWGOQnSGWNkIWRUouCoq0hBZzjbvr5eYdxgmvWW0t5HCr&#10;XtKaqggilaimWbHAY4gH/ORrPj92V/K56U7+33NVZjv7sSg2bX9c7s2nk90ZPr6r7Ago9v43tDGU&#10;+IfdVft/HY+vxWJrqmkEomZqugWzMzSRzHT2/wDIbYG5+5N1dLYysglz2z8JJlstXNWwrRPUwywR&#10;5DGQA3EtRi1qbTksCjIfSLE+4K3D2c5h2jkzbubVmlfcp5IQLVIWZ44ZSVicurE63YRkx6KqswUt&#10;UaQx/XDa7q/v7BmVYIzTWzUDlT3nyooHzoQK5qOtfjsP+U18h+pPgr1B84s1PlJx23vfbu3sL1Nj&#10;NpZTJbrw+zt00+Xm2PvPJ1lNUN9s28a7E0xoqRKTyJT5eBGn1sIQmOkuuur9t7x7Mqevd4Uu4KSa&#10;qp6DJ7apKyGvp9s1tWXyFZAauOWRqiKdpwqITaHQyElw1hL7jcz+4dhsHK8e+7NJYSST/UFm0ljL&#10;FrAqpq8LkMJGjbSWB1L2/Dfadw2jdE3JNtkaWPuUngpUKQdOSGqwI1ZUjhUHoz380f5l/Ovf/wAY&#10;vhXtr5TfHvL9M7jpMhk994jtzK0T4vLdmybShfbuAqH2zUUkVTsjPUdK5r6+GQxyVwqYJ4EjpnCk&#10;AfiHLjNlfIL5H9TYaZ59tUuVfO7colknqKLFiiy1TRVVLDLLfS0K10UYJJZvALm4JMt/eFurrdPb&#10;HkPdXvHS8CW7yEkBqXdqrXCDTSqmUDsrQKzdta9RPyVHKu9bhbq9YDq8iAKNjHl28afl1Yj/AD5s&#10;bu3t/wDlify7flhuxxQdiy4XYuK7Drp0osbmsxL2/wBQ4/cOTLxY5VjkpKnNbXklanjkWKNKx7R8&#10;2WyBlLmE3A5b0m1wdI/JBA494TPcJBBuEYBIJUVFaUqa4Bzmn+XHU27VFouiNQ1Ba6hWh4+uetO2&#10;SsjpYMrEvk06oF1pdY2jE8qs7RK6awXRfT9Dcf4j3iaIFTGwDag4ZbBwQxIYHWpVrg8/g39sQXcg&#10;niuEdgAy0NStKU0/CQQBQenCooaHo/njiaN/EAUMKE+v+r5dSIMxUwZCkrKGsnTw1dBLFPTuaOSO&#10;WmWF6HTJSNHNCkUigIpKlQtxYgEa7fyYyFVtzdXaGwo8rT4k4Lc9bLi6SNTTVLUUU8b4yJpITT01&#10;QanGVutF8V9K8W5PvrVyJzDc3W2bVfWNvGtldWUUtNOmheKN6L3FfidlAocLg8ScYOc2t3S+gnu2&#10;F3FLihOaGlCaDgPPGRw6+r58JN803c3xg+OHd4P3mR7H6X2HuDM1QL+NM3ltuUVVuJEjq6rJVcZg&#10;z0U0TXqZLsD6nFj7sh/li1WCn6QzFIldjZty028MlV5yJooIslTUNXR49sc9XJqM1XR1Ip5Ckjek&#10;OrJ/ZF8TPvbwb9ab7y3Ja21wNmlt9K+HUo90XeootR4yoyEY1MrdgOluiXlO+truzvI7ubUyV+Kl&#10;AuBq1GooPMcetSH/AIVM4ruCm+UnRGYjw+8/9E+Y6kxuG2pWUNVkq7bOY7Jot27tfO0GPoIb0uN3&#10;hR4rK40lVXzVFNLGyFrOqWK7Owu1cJjwdqUmJpMZUeWcy4kRGmnPmld3eoiLedlkd+SzFb2HHvED&#10;3D3Tnjddy/dnNLXr77GyxrDOGEqs4XSBGRjUClO0ajQkVrUXWklsYvqyy/QIjNr/AA6QKswI4gUN&#10;ceRp1rafKDs75P8Aa/Yq4b5I7g7N3J2diJMdt+LbfYv8Rgz2EkqaDE09FjqXbNclP/BGr6WCkYpB&#10;TwmqYrIwZ2LMn+49FR11kaiA+RHuEZdX7hqYJKaFlN+VKTuQfyD7yU+51YbhsO/c3cvbxH4e5W17&#10;EZEqCVLRhipIxqUoFNKioIrjrmr9/wDv7Pebr2p3vbCTtM9jPoPkdE+mvr3cRwweton/AISnYLL7&#10;B7Q+aXW+8qJsVvjb83WsWVw87qKvGyGLOy5KiqYgWMdVRz09PFOATolQoeRb3Rp2rh5I6x43ZYwc&#10;gsaRFiGWFCrMNN2ILJzqAP1/Hvsvyfeq8AYAn9I1PzP+rh1iNyTfx+G7IpxGTX1OaZ63Yfam3Php&#10;ItoYDHx0xlSopAqkRvcNURa/KvqbgSOvP59le03yPve5XLSUZXrx8geHl5V6KdrvR+/L28km0kMT&#10;x9G4fsr172XSXb8+Nra6WojeGeKFqaNw1pNEyhptSnSxCwsePUCPcnLuUd1b2yRMGjLBiPLHD+fU&#10;spu0N5a2scThomYMRTFR8ND8yB6de9hlnqSLzw+ORqhtUb1CXYKWUGwViASNCAWAHsWbdM/hvrXS&#10;KUHQ32q5kMUmtAgoQvDz9R+deve2+oojWRrJHElHFUKWkQ3Idne6LqNtfBVSfrYfn2pinEBIdi7q&#10;cfkBn/CelcNwLdyryGSRDj5UGeHDzPpXr3tW7a27T0DrkJWWJElkvBNG8pV4iril0LHIWlkdgqhR&#10;qZmC2JIBI923eSZDbrUkgdwNOONVajHr5YPRfK+7cy31ty/s9nJc7lcMqRrHSrFqjUKkAACpYsQq&#10;qCxIAJ66JABJNgOST9APYrrWbd67FFVVWCl3D2BPTx1zY3NGFcDs77pvLSUlfjadWqchmUi0s8bz&#10;xww6gjo51AAsQ7rzWJo478WvLQbSHjqZrjThmWQ9qR1qAQrM1CVZcHoyl3ObYLu92vk/c7fxIG8O&#10;TdUUSyPIopL+7S9YoUR6qL0pJNIyF7doBQs0vS1OQaZauRY8eW0xU0IdZp0HDSVVR5LGKUGwjVV4&#10;5LNewNn0x2dubKZqGPMvS1SZGoiMqLBT0dMplALxeOFP82pAUiygL/re4c595R2m026U2IkjaNCA&#10;almxwNT5+fma9YWe6HKu3+Fd7hHPO193FpJHeWV2Jy7u5JLGtSSSSft6c4oYqeNIYIo4Yo0VI44k&#10;VEREAVVVVAAVVFgB7ttXbc0dKtOkUcb01PEqQUyF41hiAUJTiO4MMcY4sbBfeDltdzRxlrm4LzM5&#10;q7VqxJOTUk1bjQkn1J49c85N3D3csjuzMzsSW41NSSxPnXiT59ZPeL+Cem3ie2nTp8Yt/nNX08Vt&#10;d/Vb+vP19qvq34/n/q/w9b/er1r4v4q8T6ceP5V697//06a6HOUCUhxUeElxldLVAS1UeTqPHFA7&#10;DRA0Dgr549JOu/5+nv7DBBdXM31T3BaLwwdHhoe7NTqwfypjj12o2zcLcBbc2TRrxp4hxX59b+Z1&#10;Hkuqj6abBuRze9/rb8e3o1FPFS18UOMr6mYsIPvoMtVlZWaNiomgUaJSPrwRx7qI5Wmt5Huo1QV7&#10;WRajhw6PDIBFM0VuWGB/aPxNfQjr3puCSpI/qnvvF4ncEEEEj4Z62MyuYqSoqq9IpUlj0qq+KqRw&#10;EGo/X6+63l5txaSNb9Uk08VVcGvzBHVrGC9ijQy2weQtUDxHHbQ+ZLDz4U/PrizarjzaLjjQFDf7&#10;AuHFv9h7U1QtTUS0slD1zjseKeN5JJnrMtLLV/bKFnkEk2QITQJOLA829lcJt1SZLrmeSRmoBRYx&#10;prwGE/y9K1kuDcVXa6OvA6lP89NesKRSLq1VUsoJ9IYwaf8AY+OGM/T/AB9tFbuWshPmpdu4ikpJ&#10;pBTwQzmWvaO1jJCXmm8nhlkF2A5vYX9rbfaYCojl3Od5VqWYUWteB4enSe5u7xVEzWK6zRfiB46v&#10;6PUgISOT/sfz/vAt7dJstWzrQ0dLt3bry1lGwqmioKgxwmWVU1GSSptAVA9o47K3Rpp5tyudCN2j&#10;UKn7MZHSsSyxrBC0CHWM9cdMf01vf/X/AONe/UNXXz6YIaHExVEYakp4mo4mpamNiyE+QkyeSnbk&#10;G/596nt7aMu7XVw0ZFWYNlT5Y6MLfwypEcShh1n9yZ8AkOQo8lk6HF4/SjgwyNUeKYxgM1REVKqS&#10;P6e6R7qXtprG1uZZZCRThj5HGOm5bOJ54rgxL4oHXBmt9OT/AL1/r/4+4w68wGacGhzFK1TVLU1I&#10;8xWCFfGuoxCwZgB/X8+3U5n3OxjPj2L+FGAMAsTXz4jotm5ZsrqVpJbYM7GvHrA0pTkicj6+hUZf&#10;6fVub+3Cm6329jqOTJ5aqxdQqQusVJT5GRz9wjJpn0rCpGlbixJB1e0FxzJuN3MltaWswYsDqMag&#10;D5VJPH/J1eHl3bAyhrLtGOOOsSVXkkVAsyr9GMiqtubCxW/Htnp9s4N4aqpgxgngV4zI871KzU7s&#10;SY6dWDqhSoUNYMt+B/r+zCbeNxV7eNrrS1Dw0+nEj5cDnz6NouXeX1JKRoJSP6RP2caUrTqRMRpC&#10;Bk+vrVgWugHIsrAixIJ+txcfm/sYdrw7GxBoKzDHObdz5Dw1GZwdXRVS1NNMqrNj58Dkca8FdFVR&#10;K8bRTVBglvdoyVUgAbxDu99JcruNra3W3/hSVGWh/j8ZHqtDpYFUqCBQjj0kueWIQj+FHGI/Whrj&#10;I8/WnSH3Jg8jnYclQ5GnwmcwctDF9th5aOrx9WciCwjqEz8eRmah8DsksbwUyVEEkYdJQwFh6oM3&#10;05NuvF7xzHW+QG7aLA1lFJltsYeHbdNlsHMI6Gt+929DmKvG/wAUgiqTIAgjjLgNpNgBFbcrc1Wt&#10;rfCx3228OSUAeK7yMjZdEWUqG8Msiglwxpio49Ru/Jt7bSTXCzqbihC9hOCwalS+OHHorg6h7s2r&#10;tXPbb2D2JN/CauR8nicd2BlqreeYwuco5lyeMw2O3lFT4PLTbYyOUpoYqla0VlUtK0ixzoSGAFZP&#10;Zmzqif7rCb+2HUJBk7U2K3ngty7Xq8RG0slUs9ZLjMtn6HI1FGgKGNUgVtdzxdfckW3MHNcELrd8&#10;p3pcoM200MivjSaGSNWQE5qB8uvRXe9WB+nubMuo/gRW/wCPdCh/pS7G27jscm9ek93V2TNBTpUf&#10;6LKzGb3pnyEaCKrWWXLPtGSGmk1GWJT5CSNLE2uz02E63xVHRrmuxds5iAx1dVW0Gz+vdw5qtgmR&#10;Ncf8OyGQ3fiqGlLOPSXpJ0f6FR9faU7jzhdXLyWXK1zAwWlbi7iSvyJSBmI+QYH59ak3Pm6aRU22&#10;J2tDx1Ba/wCDy6bZey+6s5NI+0eh8jS0lJVwqYuxd/Y7Y1TXUTq3kqoKDH7R3k8r076SYjUoWFwH&#10;H1DQOy+vNq1LzbS2TuDeOZHgaiyvclRQSbcxlImtphTdf7Jxe06OuapKqEbJVWQSFwr6GdQQWD28&#10;5x5lhnPMvN0VttEjVa0tIQZNJBV42u5XkbQQ2r9ONHqvxaaq235c5i3t9G73pj24mpAQK4+RarAj&#10;/SqjejDpOZzqH5BduTy47tHufG7A67qYpZn2d0Ptip2xveuFRR1dFU4LdHau8c9v16nCtT1ZcTbd&#10;xO18qlRHGyVioHik7r/kFvrPU1RT5zcWWydDLSyl8TRVMe28TPpilK0apteHB1NKtHGt0COAyLpP&#10;1JJ/Ye1PKu0Cyg2vZobcoNKyMGnmQVHdrneUVbPFSRxB8ujZvb7aFtxogJKDLVcsR8tTkg8a1rjh&#10;0r9n/E3oLYVHjIdr9Z4JMnhIBDit059Jt97tplaqpayao/vN2BLufMVGQnqaZJGlklZvIinjStgo&#10;hzFNUUNJXUsNJiqanlmM9DQ0Zqvv56iOYLDUzV008raHAZi3kkb/AFXsdDbJLWWSzaSV3oArMwAR&#10;RwoFVRn5UA9OjPYthtrV1ltiPp1OQAQB+0nPr0YumiMalFcEIEQjSEOpVsWYIFQF+OFAA/HtN5rL&#10;4qPGVWRraSsxWJwz/fV1bRyxQTwYuMMlR45JopWjnlllVIuNJkZePbe9bnByntG47zut/CLO3gZ2&#10;L1KkjKjB9QD51pTz6Wcx7pDaWtyznRbqh1eXaMmn5A0+fUg3Xgm+ri17/wCvwf8AAeyN7byVZ3T3&#10;XWR5ry4/F1v+SFopIvDgNs0JMyRwF4ZAqyxoZOeBKLk/Qe+EXvz7nXvvDz/dwxXBO1xOQFBjYBFB&#10;YEt4MbBe0jiSxI1Gg650e4/Mk++7rdzu5q7aQv8ACgwv7fP8uo8pNNSzyomt1jZ1S1zIwHpj4+nk&#10;bj/C/tdb+3vHk6WWpzG5zQ1UVDT42KDD4Oijqd11GLlloJYxkY9PiaLHVRY6VuzAe4QgkS4a50Cl&#10;tAjOw9dHH+Veo52u7gtUeWZKmtf2Gn+A9Q6GlhpEgjgRwCpYwtJr+3Ev7jPc8sfIoH14v7CTbOay&#10;OJmq6vC7e3PkFxlTT1f3UuUq6eSOhrZFoslTRrCYg1VLSVLeNg1gfYcup7aV/qI1AiPlqP8Am6NX&#10;uonH1iL+n6dOzBW9Di9xf2NsdHuWOolWl27n8dW0rwZLE7kpM7WNWSUdJLDlKWGGaprnpmkmjppU&#10;8pQsG4sb+xPtM0X0zY8ukgvoYTUqP96PUaRYmieBxFIsg0NCYQ0TCQ6bPGT6gf8AX9jdt7f1FvPb&#10;u4MduWs7Cqf7v7gwu4paavqaKupqamqZv4TlKScQ4SOaWlkSuEqr5G0GO9+fZtt13bRJepJHXWyf&#10;4enP3wjRyIicekdJhxjs3DksdBicclVjanFTaKVYKyorG0y0TRMZvGkNKInYppYsCeePZf67D1W1&#10;N5R1zRQ0FUq7nxXkhNVPFDPjsFkcnRyzUtZJIniyFJFJGAytdj/h7um2QEtcgDST0gsLbxZGuGNC&#10;T0sqaWOWKN43EiSgEuDcMx4YrYkAXH0HvDtfJV1P3d1/UxZAqaDtWiiEFJTUePinkyrQwiGRMdDQ&#10;NFHUo7a21E6FPsP8yb7uWy7RfT7BrTeAo8JkoGDahqywIAMeviD9laEAL3huTY8h8ySeErk25Whr&#10;TJFeHXCtpoqilqIZCPDPTzQylgHVUkUqW8ZDRyW/oVN/94O0ZsjujuHrTcPQm3NoTZXcGE3Zuarx&#10;O90OLfNPicbkoFqIsh97JnaSmxSNLSKGqKiKvcxhhHoY8xzzjz9v9hFy3b7RaSkzXCiaUvqJ1sus&#10;MpGkaRVqmtKYpw6+e6flH243eTmneOYoIIbyKOUxkyTDvAYigVhqz5VA86ggdV//ACO6Q2327sPv&#10;rDZDCQUlXH11Vx7FqcZR4rHVOUzGO25n5aOlkJonqchHBkvB5aeJqdW1ACxIdBs7q27uLb24dydk&#10;O+Vo89vPDUWycbkko4Z/7sUGa3FhaZJaZLTTRyTU7SO2iRRUVqU6nSLus/8Attc8q7Y+zW3M00K8&#10;ufVySTi5dkMrLDJoZDGGAAuTC2FKNTEaNRhm57Le4HJu9cs2dhbWME08FuG7JpKdqMVBJTiaEEHK&#10;gltbAFG1jekOqsBlq/rT4h7u23tCs6++PPee8++9743eGRGEru8907G6k7Iyu4qeOpFS9CcBj95N&#10;hJEWWjb7Pb6ZWVzM6pE/s5TY3q/rnFb1ylCIsmc1snbdAcpM0cWCTdG9tt4QmnoaJEi+5q5qxWkc&#10;6pXayFtBdWvtHOuw+83u1e7FJag2UMZaRA5kFxEtUVWKrCyjWUkTvIQIYyrLI3Qw3jljnG0vTuTM&#10;306xSykoq4KAOncTioBWmRQ6lCsoIBXY/euP+aXyt3X8a9lbmhq+oshgu9s5u+bZONWR+8tx7G+O&#10;ncmSOOrs1uPJV+QqNtYqpp4ocVAkdJj6aYiVKdZxDNCHm6MnVx7v2jTSfcim29lWLYuikMb0s2Tx&#10;GVxVFmI3khlmrMLLU5FZqiBqhXRYtaONJR8t+R/b7Zdi2ffNx5bK1uZInjBDtE0UThXhdWl1eIIX&#10;lWJydKSFWaJwNPQm2retx5q2W7W7BZVT1HADURTyJ08ePR0unOitl4Hp/vfem05sTl893Thqeqrt&#10;37goquqx2fwmzN37U3Rl9hZjFwZ7HYvGdpYHAbcqqLCZaLFfbfd1a/d0tSh0+0PuHG1m3K/ccWMn&#10;kyrZ/qzcmLopoy0dXDV5vJYjBw1lND94lBLiKCmyktTPFIJHCw61kBXSw83GCLnbaNpstxhiS2h3&#10;e3k0qC4SSHVIpZVZCSjKtCWK69NYyMdKeXrm43Pfts/VFbe4UGi0JCq2ofmOjB0O46bvfY3UMO4s&#10;fh9hYfr75g9S703TR/ZzbgpgnV9HnO1TQ7hrzFTZak3fW5XYNJQUVVSx08bVdYiSwSwNJG1TfdMm&#10;X3bncBsak3gaeri7extKlPjaaRMfJjcJQZHcVfJUtR1lHUSwJSYWTQ7SPaUr9RcewfzRJ+/efbLb&#10;UnOmCaRCtAKBYnfgACMoPxH7es04oVNmqx/2ekU/Z1fp1rFg8PtzH7vTbtRRJkdiTZNajNXkzUNR&#10;NWUixY2WSojqBTT1zTraNECXUDR+PaUh3vkOw9u7rXGUlNjHig7FwWOpKdhFLE0ezNwVNNPVnIJk&#10;XrKt6+giZX1cEWtz7P7OOW92O8sFSiCSU0Na5UmuSfTpBtNtS6mFelz/AAVMDFRJJkKysmqZ9sVD&#10;1UqgOkibgxdLHARSClpo1njrmDKqILC9vYW4Mruk9jYTOV9clNvmh6rwMU0FQxSGtqt97ZixtfPS&#10;xqlOhp6tQ0zBTaLVa319xdtWzlt0u/EQEyMvrx1D0I4efR7dQ6LZ6/F08btoaSkq9q7i8SFtm1u5&#10;MuEWBTUTRJsvclNJSU8sokkhSX7m/pZdWm3syXyc2fmt2yy0NLQ1M25ttbS2bmaZSppKCoEUsGHz&#10;M4rmSRoSiV6zA6PVot+fav3HlmtBFA9NaRRvUehIxUlhxpjj8+g/Zs/1cALdusf4ei9/GbNYjC7c&#10;qRSZShqcFnO09/43AlqmFqqlicnJYvFyLCXarqKalo515e4v+n8gku8NnYhtyQ5DfO68fh4qOfbe&#10;4MhQYVGylYZqN/4fXrSVVZLKqNJJXqXJh0gA8Wv7x8vd3S73lTMcLIvmOA+xQf59C+SKsZ1HGlej&#10;bR1MslITQU2kaZ4o4Zr08avHG7qz+Ia1SbTpBH0vfm1vYqdyb12uvWeSpuvtqb7y+2qutwtZQ1m4&#10;srW00OPnFfS1OWWjmpHhqnp6jwCOJSsgjD2HB9jvmbdoRy+72XjLHQYcilfUAAdN2kKq5NMjoNNk&#10;4jdy1pyO8cttuXctPUV8c9NtWiSGDJY6Q+LGLlJ66WvyKTU0chldYZYEkkRTpsCpC34vQ4+nxXYv&#10;a8+0t6Voptob6/gdGmbljoqOoix812KS45ZiskWrUr1JRgORb3H3Jtsbq6vLqRSV8OXPl8J8+rxz&#10;FHl9OnXfwq6s7bxuK3LgMG7bo2/V5ODNY6HKS5HHUWRp69qLG0rV9F9tkKyqpo1jqGSZomIZVJA9&#10;gX2/hc5hMlHLubc+K2tSV2FoNwY/E46eB6ulMsLSGZKTFU1FHUVVEzhhHJK0bkXIJA9grm2T6O/W&#10;JPM9OieRXHjEKPl0vsXkKfIQPJSrJ46ernorzIyNrpjod0VwDpcE2/r7DLZeN29ursfbuIx+Gr9x&#10;SZKlmFbJn6iSnxYqvA8sE81BiooqmdKuqRFKSzgFGIPNvdbRTdwKwQHTTpXJd5iAPaV6kskIVn1a&#10;dZAMikIyHUHQg/Q6WHIPDfkEex17i7J3r3NsnbO0EeXG43Z+RqcHNt3ZlKYi+Onpqimgp3oYG+3q&#10;YYzYGSomSXyaSrAixPLjepoooYF7gPwjFPn0WS2bTUda0r0jtv7I21tTLZ7M4eCaPL7wrhkstXVV&#10;dWV8tbVxLI2iI5CqqTSU+kn9in8cKLfQij2G+z+oaTK7kxOxcy6bepKR4Nz7ry8QO5s/isPRMlX9&#10;pi8VSfaYGnaQoEK1cNWQWuzOAVZXtWzwbxfQi8YmB2AagPavE5BGcdH0UMUFoDMNS4rkj/B0ospV&#10;zU1BUz0UNNWVSReOjo6mpFDR1tVqUR0jVDRymAzP6QwSQC99LfQ2f9f507Xy1FuvKRUHWvV24sTU&#10;7Uw1DueGozW9s7uWsQYmglnY1ceNw0jVNQJTLSU9KgiVkWMagROx2eDbtpMtiBHt7x6F7auzHC01&#10;E0NfPj0W3m4wAlYlAUigyTn8+i57yhyO5aKi25TVDbv3xhNw4DcuUkw1RW7YweHxsGQgyVTRBAcl&#10;HlKaqxkEsUdNVtWJJIymQ3A9xfjt0Xm+t965vurtycYDJUCZamxG7N21f8Z3Fl8xVxTUif3bxHip&#10;YWb7CokjjJ1EOysXsD7kH2V9p7rcdwjupbV59xZuxaMAK/E8j+JRQq1aoWopgHo/5b5WuN6Ku/fU&#10;8M/5Cp4fMdInuDtPZu/Mdjum+vMJJ2pmczW4dc3t/atcKPb+3sJRZWiaefeGdoisOGwsVSqLVwJB&#10;NLLTl42hZGYexs2N8rsH1tmKir666cosxPNkqctuHeuTrtw19JiKeoU1tZR4bXRQUmWNHrkjtMze&#10;QC7Fbg5Te5H3QZ+fNktoofceXZtxQL2QxlomfFA7vIZiK9pKSIGB7gePWSu9fdlsebdvtmgsyutV&#10;D0DkkFlrQGYVNK4rnhUcegF+W38t/PfNnAbf2v2j8pe7uq9nYbDVEVbsr42V20+s8dnM1UQ+NZs/&#10;mc7tXfWbymIokun2KzQ08sZOtS+mRBC7F/mD9y5ujybbE2Ht3rrFNgty1f3ej+LbpkrqDBZCtpZo&#10;MhUUy4qmKz04kaM0UjkLbXa4IJ5S+4d7c8vWjbhz3zbuHNO7KqVhlkmt7djqXUoSGapDCq1kMgz8&#10;PSHZfuj7HybBNulztEcojBoKyxv2qSM+K+k44LheIyB0SP44f8JxPil15SY6p+TvZvcHy93Rj1pI&#10;4MdvjeWb2t1pRx09TFIhx+ztr5Giyv7oQIYqvL1lMSbmI8WTnyU7PytRvbHvlKeo3tFh9h7bqp8f&#10;umYyY7L7xyu3pJ8dPh6Whajix0tHHrrKzVE6VHhMQMauSJM9g/b7l7lfY932HlWwj2hTucxrb6g3&#10;0+sgRs8jSl6mkSuaCPVq0OQCJk9v9th2CK427Ztk8C5ErklWJ8avctC7PTAI4efR4f5dXx32D0d1&#10;z2ttjrLZOzOraTM/IjtTI46PZODMObptlUO9Uko8HkM5k58rU5amNOq0tOrtGKRZLqh08Epr+0d8&#10;Z+tM9ZhqCrqFpQFaWmSlIp6axp6bXSvTySR0+keNQwIsOT7yysuV9isIUW0nkhtGIqTUnUxoeJYa&#10;mqckUFepaPMnMIAt15cXUqs4LNmtPkKV+ynVndFjaXHx+KlianSSRpmQM0iyzN6jLO0heUsx5I1W&#10;9smF7G31TxkNg6KoLEytLPUVIqVDH9IWFkVwzEX1fj6n2ZXPLm0SBGErRxkCq1XB+fZx/Poqs+bu&#10;eZYyLvY0a2I+EyAU/wCqZb/jXTkq6gCXBP5NrXI+tgTew9ulTu7elZUpWSiGgqaerMpSmeZXoqnS&#10;2p3E33CsiqTxwPdYtm2OOF4Uq+qPGqhBHyI0/wCDo6tdx5gZUme0hjX+EMar9tQa/lTrmFAuCb/8&#10;R/vr+5OQ3H95SxRx0MFXDFVkVFTz93UioBaUzOkYCxFSfoLg/Tn2zBtYgnY/VGNmi7R+EFc4+eOj&#10;tt3dootVu0gLUcKwpp89VU4dcShB4e3B4sP6WB5+ljz/ALD2Nvx9rds4jcO8cpktoYivReoO2IKO&#10;PJtLUUbVK7Kzs1TT5WAGNloazDxz0s/iIYrKbEe4b97ds3jedj2m0i3PRafveweQ6V+EXUOoEEMC&#10;rDiCCCMefUY877dJuMCCGyVIzJHpoFFDrWlTQHjxAIrwrQ9E8+ae0Nwb02B1njMBn6rb7Unye+LG&#10;byFTQLSmtqMXhvkB11kqqKjevp6ukjqkipS0YeKRWYAFSDb2xQUND29tXcFPl2/3/HX3XOZ3Js3e&#10;CI9Rnd14PYdK2Ty+xew6esWrTceSG3qCeTG5SnFLWxmJdflUsrBTcdvk9pOadl3HZn8HlS7vbeG4&#10;j7nTXI6qhRmLvV5ihIx4QqFagyEvpJ+VriK5iiBsyyoxK1NCQBHSlCxNKtSifhoMFObmpKr4pb12&#10;Vm9mSR0/RvZ3b+19k752RklkrafaG6O181T7Q2jn+s5YXppcBQZXsnP44ZPH1BqsfTUkkv2UdKqo&#10;qgPV7UpqUZCOap+5gEc0dPNTRQ6KqqZCYnTVCzhY2tz9OPeUcG5i6S2dIQjtRmB/CPMnPH5dSaeX&#10;Y57R2lDMJo+ztSuthivZ5dHpVwfyL/0v/XgEf65986fZVXLSVFXM08GhlSlR4kSSrmYWhgAiVVHr&#10;tY297bf40lhjjKSVHca4X1Oemv6szsA8skwI/EBGn8lXrjdWYD6/Wx/rx+P6j3Bh25kMmlRTfw/M&#10;1BpZWjqKimSAqiBGBZn8Dc6vqfah9zggEJF3CiuMAkg/kCeqttE24o1rKl2yIdOsCMah/FqpX51p&#10;1yLKtrsq34FyBf8Apa/vBDsiB/BLX02epXd0EbsvmkkliYB3jVoo1W7C5+t/bLbnGzOIzBIUzXWR&#10;8+APl0ls+RbG40zTS3YkLg1JVj/g/wAnXg6H6Mp/HDA/T6/n28UHX2DrZyKlN1V6vUeB1oaSnhml&#10;SVuEVqiKoWGRmNr6SCPZbebi2lyGtFZ42B1uzKPU0qM06UPyFYSti5unVSQRpUHj6kUp69cJJFjA&#10;LOiDkkuyqOOf7RH0HvhHtGkgaOKDb+dNZTpUh4xFTyRvPdlghKNR6CDcBxYc+1C7mQG/xm0WFqaa&#10;AgaaZoQ1elI5U2q1i1xbZM8sYJ/DpYEFStKcSDSvl15X/qy2tf8AUv0/B4P0t7yNt3DpPI2S21nk&#10;j++lWGeJaVCkeh7QMjY5l/ae1rf091a7kKo0F/ZNIEGCpPmM4av2dNjl3azKI322UkuTqCoSV0mg&#10;PyGBT8+uYdD9HQ254YHj+v19t1XtgyeOHH7czr62aFTVU8Ussxdit00UkKotjyD/ALf2vg3KFSz3&#10;e5WoUDOnhjjXuP59JJ+X4/AaGDaZmBNK6I658x6fLroyR83deASfUOABck88AD28J1/vGKKNP7kp&#10;NBTvGtRI7zGru7qQ1RFA6qRID/ZsBf2XnmXZluCibwq6+FNIH5VXpRHsl+ghiGxWzW/8TOwkP2gd&#10;teo7VFMhu8wS5A9cgUcmwHJH59iXiNnulXXOeupSJFKRQfxwxgQyPoSMoYKgyqgPr/1XNrew3e71&#10;qigReZlD8SfBHl+Y6EcW0QJJN4lmnbj4iMf6UCnWM1UYBY1JAH1JiWwt9bm1hb2s02Ht2M0eNqet&#10;8b9zU0xtWVmWr4lpJibpUTQ001NGxA+oKgH+nsgPMu5SJNeQc1yi3DUCpFG2ofIspOfkT0qTlfZC&#10;KNaxj/aDptZpJnNdBkHNMhKsiRU7Bxe11PiLMrX4IPuKNnbJpY6uuyWyFp4qV5g5o2Eip4gxbxma&#10;QvoAX68/6/t07xvkrwW1nzADLJT4hnPlgAfl1U8o7O7Ky2tvRDUdlD+2v+TqaHqLaYqmJlb1K0sX&#10;7nq5IYJoTi/9PeGGi64neipItrVkbZFzL9xJNHpgLv8AsGUMRGlPpIvyD7flueak8SSXd0ZYzSij&#10;iAMjzJPS1Np2uBhqiUas/wAX+Hh10q1sYMstTHpX+zHEbH883JN/bpBgdtRKlC+BxtFLJGkNcVaj&#10;qrzIRE9TE9a0piWSx+gvz7QPuG6MfHN9O5qSoGpaA+XbStOrtt2wylg1ujGn+l/wDrxkaXS/lLc+&#10;lBqit9blioufT9L+37Ebao9wqbYraEVVUHxqscONpYlhU6Ui/S5eeRRy1uSfaK+3S42x6Nc3jQIa&#10;1JkOTxPHy49OW+17BEfEW0jHzNWGccKdQazIUGNQSzST+GNlKSAVE58hIA1xKvqUMfb7T7V22KWh&#10;rTsjEJQ/dRxtVJNTs9EaWyVAyAAWOYSOhK+kDn2Vtuu6Ry3FqN8nM4QkJQ/qahjSfI56WHa9niFI&#10;UhqfRaHPUJa5jVTUi5EPVpCz+L7aWOGfzqfGwl50FdQ4F7e2vbuE2LivLX1FfgTpmlSCXKrTvVGw&#10;IiMNPDT04C0dha5N9PtbuV7zFc/4rBb3AZlH9nq0/wC2qxrX5dMMmzWxoqAT041H+bqVkaisVYaV&#10;KGsqGkX1vTSrAl7c3m0s4/23uBKdgCqpKE5LbVbXSxlBIlHSUtNCZCSIpogrtJLKD9Q4sT7UonMb&#10;Qz3CwXUcIapGokt/SB/1V6aa/wBnSql0D+moV/wdZ1kqSk/+QVMF5gdJlVjMb/51Ta6j829pOvbq&#10;yN6aWpx+RkMkP3AbFVcES08p9UwaKSR0aFp76R9QpHs3tf62ukghnjC1I/VVjUHgcU8uPTUe47Ul&#10;WWHPrrx/Ir/h6lsmTOrxT09iSF+4hZ7rza4imhI4/wAfcSGu67rpqRsVg93ajeeSCp3DTLSBXGo0&#10;0MUlBLrjZuQoZD/j7feLmi3jcX19Y1pp1LE1a+tQ1fzz0Z2e4WUhJZRH9viEn9sjD+XWGFMwjXln&#10;xxT8tHSVg4v+NeRlAI/1veGtrdk7dmWDO4+tixdZW+BavIVqT1s9UzXRVWilSOmREshksW0D22ke&#10;93qtJaXMfjIg+BSBQ4zrBJOrNOk15zFy/tf612VCyN4YyaFjwY4x6dSxLK4ZYnSSTkFxGUVT/Tkc&#10;/wBfcvNSbQoKWWtxVZHjKmWp8qedmraaPHT8JTUzyetlWNhYn1f19325d9uJooLy3MqBQCBRTqHE&#10;mgHH9nV598sUQKVjMSClakfnXrnGahbCazG9wR9L/wCwtwPdSf8AMKkxn96vjatBLDUyQ5jd33VX&#10;AW0zE5fYTRL4jfT4lvyP1X/w98of70aK8/e/sIbmEoXbdgqnNO/ahx+eOsBPvm3SXd37ZvGopW+4&#10;Gv4rLqJmopJcNmYr3MuLro0FwLM9JMtrkqByRzcezmf8J86fcVdlvk5jqHF0U22Kim6om3HnZs81&#10;DXYespv9IxwdLQYOLDz1GZTLRS1pnnXI0Ao0pwpSoNQoiwn+7VciKXnS2m0i1uoIYSQf1dTeNpEQ&#10;pkkBtR1LRRwauMefae6NrFv7SIPpC0Gs1yD+rpFKZr3GtRSgwa4pr/nIb82t11trpjcGVrqtt0mr&#10;3xjtn7cpdtT5cbhkr02pFk/uctVZNtsYdMdIKQwx5DEZQz1U0UkbUqU9Q8myXX7Q3Edq5Kmw8lPi&#10;99w7YnxGP3M2Ox9RS4qvhFRXUuXxePzEmepjBR5Sumloo6pKpVYaJhJGra8q+YNzs7vl2+33YIUs&#10;ebpLeO1guLhVBV1DKrKrkx4J/FgN8WCKzHu88M0C3O1sfFaPSGFDkmoNDj8jXqjNvkd0ln+wsDuP&#10;cuRzdf0bvbsbF5fPba2vndx4beW5cfmKOi2XncNm8rh8ZtTwZVtt7UxcedFDLSQyalekeOoqESMF&#10;6DZndO6s/NUZTI7R2dJtnGU+Hot5xUMm4uw8pNnY6pctkYMTNT47Zmxa+ANSw00wkr2lSKedYKaO&#10;dadIw5r3v3Vuotr5f3q4cR2EA+oks2tfqZmmVR4ziEGFIFC0K4fUytQVPRV9bfzy2lju8buEUupi&#10;oXNNKmuMLn559Ojdb877+LHVG2cXtUYXefdu2d3Zw742zsDC547O6foMPsDBY2XI4TdGcxlNkOy+&#10;28c+bopqt6OTGTYx6mWnx1ZVVE0TTTtPTPU2+Nnwb2ymXze+uw6PH7my77Gxm8t9ZDe24KmjSOkx&#10;+Szs+SzFVFjaKmzEtHrp8bj6ampcdTEwxLPLJJLKl5Pt7DYrTcuaue2kvY0ZmsLWS4EtzK+oVpGK&#10;A92RUduk0DYHRjtcdpyxbbrdLar41x3AEkycDx/blaY9TTpdd3/KjoOkj6+2VUU/TfQWR7O27gsv&#10;3FvfYnW2R2Pg8DX5yrqs1tPZlfTYimrc1UVe3Ycg1TWVta8UdTWMlS8dLHC0cQf9h96RYPfW0dpb&#10;kzCdfmoSmziYzHVUub3Tk3w2Yx9bUYDDdT7MpMvv/PV9LDLTSvFFjKmKMzxR1cLU8j0tQOf3r7Xb&#10;Nte2c4c/83CXm+eIGz2q11HSzgiJrtI6yEqSCwLBKirFSGHRJNzjZpbqm4ApeNlFFakcBQYPCooP&#10;X8uho2Z011NU9Bdub82NFjPkbn6/CZCn25k8nFR4YtSbj29UbdXdtd2z2hubZO18XQV9RVVUfmpM&#10;xi6h44HmpKpMhDT1lIF28cNsHvjcTbHxu1c/gOm9wdkU+9N443I53NZTtz5B7n23X/3posVX0G6t&#10;yk9fdU4ytgjq3xdd48nPT03iamwtJTPDWRFsPJ3MnPF+eZOarWLYPbhJ/FNpOT9RdzxkSlZC7HSx&#10;dQYgKKIAx7yaCv7nuN7t13DdybHZEIZoz/aTUIZK1yoVlDAHuYA4FMzesOufkV8buna7uTvjtjZc&#10;3ZPW/WUm2etcbSbO2dszon4+bbzjTYSCtpa7Yexoc52dv3I4mUwJ4mqqBKmr8UbZeYxTKYfvLuzE&#10;fH3p3PZmpyG15crVQYvaPXnXezqZpG3dubddHRy4LH0MNM4/jcUGNrxX1IxCUVP9mkil5GREK3fe&#10;bl5d5avd22uRk3S5v0igtoQojjkKArM+o10qo/CANZVSTU0bu+bOVrS4k2C0ufEmki8VFA4mmAc4&#10;4N+QJ6Jn8duqaP5ZfIPYFbg9q917g25Q79ze9t595dx0bx1ew8f15msjTVmPx+NrJpMxtevqtyYG&#10;ox2Mi3zNuHOB4/uoaaiDTVEZWNp74xOB7QyHx56+os0ewd3dVVfc/dvfgoMVRSQ4jD5yi2vs3YuH&#10;rshhslikw+VxlDkYxokVaGnkWOkmapWVogNsOxbvzBzzufJdtItxct4M97dj/fpowjFe1YyG0qCa&#10;mtBXSKsjdDFdw7cysRLYxsXp6nSgp/pR/L59WZ7+2Rld7dhUHyD7wqkk6l6+zuzeuvjJ8fKL+OzU&#10;uU3luepos1uXtbfOLhJye6N00GVyVBHQIUZYI8RPUVcK+V2WwTqqpx2J2Sm6c3NjqSJqinr6etyU&#10;tDRr56qofHxUMdbk6ilpIZ530JGXkVGNUVH6/eUe871smw7rvR3qfw9bNFrJPbW3YahpVnwQSNCs&#10;2aBTno9bmGx+hQzcbuYACv8ABj0zw6q0/mBZfNbu76j6N2ZSbszc+fw+V2RmcDs+l3JmJKOhgwlF&#10;lKLdeTwGzMVmdw5DHUlZXSNOlHSz1ccmFhkAfwaXeTvrrzKVFNUY1pUp6sw1C5aWjpsXh/BJHUTP&#10;VeZrRZiGSppWaGqSCSjqJohpnd9LEq5c9wL3mHdbGw2PZ5rra7eRmS9qALldRBCNdPBLpUgkDSyq&#10;w0xKF0J0Fd4542XYL62k3vcPBjZwqD1Y00j8zQfnw6DfbfQHzG2NgajG7uqNs5hNr1G4cfDsjG70&#10;3h2X2VlMlR5bE/w2jpxUxRS9a0b4TNwQVmOqc5T5nE0OQlJxdNRxvTIrsjmsNt/CVGey1TTy47AU&#10;lbXRZCprY6SCnJ+5p6qSOujmhhhSpRyjCTTok/KkKvsl9wYo9v3i93TmiFINsjJeJVzdayKd/DsI&#10;OTSo8uhDPNsd5tN/Na3v+OQqZWH+m1H8q0/l0WjIdX7l7P35UbV27jshtzdu+8/iqfcO1aDa+O3J&#10;l66jx1Dis5t/F5Lbm4cTX1uQymEq4TURz4+okSqpZXj8cqSVDiq3Zm4pNxrX0VPg6jIbg7A7Krd5&#10;pj6iZBTZupymL6plw9KKypqf4kqCizkzztKNc38Q1pLJIHWIIch7jZwcrxbltyf7tJL68dRXS2ui&#10;agSx/ACtBxJLAdYe81XA3S322129wt6N7WnnQMcjy8j1tMdtbTwfV8ed3NV76xHW/UXUPx32H11Q&#10;blxdG+MHXGCxm4e0MXvOtocDgMFBt2lhFDtzBpQx0n7FFLiWjeCmpWVpTS9OMmUfsg3bxvv3Kfw8&#10;OripWjGhqKSqsqKgfHVEAJsPWCAoKi1+apoJkuLyc0j8UketAAB+wUz8+HWI3uTbXG382fS/iCd3&#10;pmn+Wp/PpHdpyV+2dr9GNUpS/f4vqjCU+43ikpmxk+VSEmvp8TI89RLUGHMUtWAqyMFhIZ3YMdT/&#10;ANmjD0O3MhT16xSS1VJL6Z47U8Uf20sqCVgVdJJmgtGpXUwBI9Ib3jj7vm7i5QtGbYWlszJ/uUOC&#10;Ak0xQ1+yo6HPsvtW6y7wL+O6UbejZHnUYz8v9jqZ8e8tkNzdj0ctBWtjIsPIyz0kM0rz5moSalgq&#10;RRiQ+KSkoBXK1TMswEcsul7lkvN+LD1lPsXN4anyseLFPuqpqohVQPPBPBLSYUsYnSrinlhjnH7y&#10;vpssl9R1kAw9meXN95h5G3Caz3AKqGq1A4UoOJp3YFP6QpkinTD2vngFjc+Ja1xx9aAn+dOq7f5x&#10;OJ2ZQ/JvrjsbP9M1fatQOlG28zYfcVJR5LBzwZrftUtM+OyWIq6ShyGVpa5hj6iOSaaerpreNPtl&#10;ZjdCbcuHeWpeODMUbQiSaGki+xKhQGmFLTpPlZ6udgrBQxiVyb2LE+xPbW/NjTQ7fuFjYSW8cjKs&#10;kbyRygAFQ7/U0i18GbQunVWnQ6nh2beSyJcCGWMkYwcHz61+977V+EPyKwuMwuA3p2H0L2Hiq3w0&#10;GY3k6Z37apqKemgWlzWeqaHZWPwu36aomgJcxz1dKsEWsxxaSGCn3G1HTYXFVQrxJT4l6Wtmr1m/&#10;iclTSUa3qZ3Z6lZ0qUTWZ0qJQJ7hmuQfeTfKvLN1uk/OVl9MbebVayxEsjAElmY9lUYae0MrUKnT&#10;Qdp6aXavo0d2uDLbfhY+anoZIfikm4twd19gYDKbPy+N3B2Vgt2bBo9o1uOm2BR4LN7uyFTNhKCn&#10;o6bEmlfCVWRakTGT42hWfDywNTwCKLQOcVTlFeupM3T005CUVNFh6WcPPTV0UVTHK/3KxqEhqqX7&#10;OohkYRPGJm4RwFZduHJnLu72H705P0tfyLWOYtkhSdRIBAoDqBNQMKSDXp62aFYIJoT/AIscmucE&#10;/wCeo/Lqa2yOuq7GbH3t0RuTcOBxFUd17nruyd042Wmxuc2dkMxi8okFZt+unSCtyeDzDbswtbSQ&#10;Gtpak4qnLvU0j/cQh7V7K3Lid6YzsCKKgrq+DGy4fMY6SH7qpO2/DDKtDiCzRRfe0NWgqadpAyiR&#10;pkVdVRyFtyv+Xtu5TSCLcJLyJtwiW4apSNWIR1jSTsKL4ihmB7pDrphz0Fd+2C23ze9q5h5O3VbL&#10;mSB1jIenh3luTWSJ65BOR28cV4ZMvQfIj4zd2dAbq+MO0c7u7aGOyW8It4bP33QVldtrEbg7Qlyd&#10;fLJlexMrQmXOSbR3AlM+JzMFNULLLiEhqdYhxzyxCdgsPjxj640U8lRUVzx5UVDTS1LSCrgiaKCL&#10;ySSPClPPThAiW0FLALe3tnmT3N5o5psdxgmMFtt4LIqwoVURoxCOdQqWZQCx4E5A8uhpdtLCI5xC&#10;yLUqVP4SuDT+iKUH2dE8+QnfPZZ37sP+9mDO3dnbY/ifWeQ2gcVS7chxGV2dmchQZPK1kiU9MmWh&#10;z+3s+K1ayqMsdTDVGoWSW3lZqrcamQnq4QZPHlA9TTRxs0QimqJvsK1VTSxaeGmp/InGkFrleDcU&#10;cnbr+5+U9wDvXbpdfjzmnYpGnQKUySag1wTw6VxTGWWEOpFB5+Y49DX1v2hk+vtpYCtmpsfDVdcv&#10;R7X3fmK9Pv5q7DYLb53rszTVT1sf2mGy+49xCkqtErvIKd4xKTIgi7wmTSGkytOlPX18+Iq5UzKY&#10;vHT1fpx0NOUVA4RaqWriaNxFG7yXfTYkgew3uXLMV2dhut5Sztttu5iLKKa48BkYUKgYqSQhf4Se&#10;+hGD0WbnKYLyN7eEMhbNT504cOkn3zsfI5LePW27os7sjY+3+wtl0Y6un7I39i9ryfedg1+Teumq&#10;f4dR5rIbaxW15aippHyVbR09DIVidZUUOUTWWycG61pqCphzFDjcptV8gtTWRU+Kr5ZKpaBRiqpK&#10;pJvt8rNQ1AR+NcZc6SGF/deZNtl2HcLaym3mG33lhKBEjq4YaFyTTtahOKcKN+Kg3+71d5bmSMq+&#10;qmOBoBw/b0L2wOoa7pja2585ST7Ir95UPfFDsvL4DZuSzm7MJtXDU43jPkN1bcbDTYnIPsik3DRV&#10;EsEUvijqYaZlmBUsFw5TJ4TY20ty7uz+5sZtzb9PnqWpzeY3LlKLE7Y2/h5MzhlrHyGQyslNQ0FB&#10;BFVSeWWSRVQzuSwv6Qpz3z+kGyWFluTaYbWBEkpmrPpPwgV4KRivGvyNhuNnbiea6uhHaIh1E/Pz&#10;6yisynandXVPWFNtOqzeX2/0RvPKbXi2/R1VV2DvDeeN6p7UixNXh4cTLK7Vtbl9oUE1FTCBtbYq&#10;mCqyxAygptf5R9Hd07XyW7dk5zN7qwcO7cntyPL7T2RvXfCZGnwlUVNTQptDb+drVwmcqYwIpKiK&#10;BpjFrjDx+KWSNuX+frKv1Elve3G227NMkEKjvaKmZjQlQtVNPUsKnoi2rdba8Mt1ZyyzWRftMQ1U&#10;yeNK+uMZp5dGS2/8Mfkn8Z947OwFdR7FSAdU43cRGX7Z6y66hx27N1rU4bKVFVBvHc2Ao6vcnWeP&#10;oKtWkxzZOmehrlCzapp4IZuf7HxiVFfXYGkyOUz278vjdtUW0sxTVW1NwVmKpKiqpp8rHidyUOMy&#10;9Fg6WKWWqaeKGqml8vjSB52jX3Jltz5c8zbfBs1tsssvMt/IJZ5YKkfTuSqidaUWOMihIJozsOFO&#10;jm1s4n3uW9Z7pFUISCAActTUfQfZ0NfXHx+z7YjYu2d3VFNgtudE7ey/Zea7S21lMTurZWN3puZM&#10;HN/Csnndt5nL7Zze4MVTQR04pp3x9IlPRiQVoo2m1Rttbfz+Vzm66nIUFNRVeIyGzamj3FIYq6ty&#10;UZylZNlhHXNGKdamLFySSU8McP8AkJmMgtP+iVLe423lCDZtk/eksnNrXA+sDOIrJEdSIjHOQRHG&#10;E9dR1+pqEUy77vFxu97ZS2kR2UIPCZfiLBiTXGRSv2dCd3V3DsDZ+3enNr7ayeRyGB39ge69vTbE&#10;o0mxOL24cLs2jXZz5vGMfuJMHX7tpqWhq66qqXXKlYqdmko2l8kbtXH1u/OuK6gwiyYU78y+L2VW&#10;5HMyCk8OAr990mE3VkoKKJZXnbKbZq6taPQQJpp4PKY4mLJJPKsGwe24uN8MMmqQtNSGb6mKocpG&#10;RK4RVJkmUBm0qQSWoB0Feb+ZrobDuMu3bObjckXRElRUktUmppQaVI/Ovy6THUmY/wBFPZ1TiMtN&#10;i9z1/TW08j2nT4LaVLU5iGKswfUo3Bt/b1RuOeCGOLJbcze36RZEnRlhp4pY0Zp0kVtTP+aRmqXc&#10;Hzp7CytB6oanrmK6fa1lBLDInXmYSeGoosikdVTTUzgqysLNp1L6WUDAH7x9lNB7v7zBdGIXf0ET&#10;SLG8UiI4tatGHhoh0kaW89VdQBqOseucN4Xe+YH3BYDGTaqpXGGWEq3y+Kv/ABfV43xq2rkNk9C7&#10;M2xmmmSqxNZt6l801dicrHUpFX4JKSppMngr46vpclpWRJFAcGQrLeRXdtj7/hN3/wBkF75/8Wd7&#10;A/8Afd9Re8Yb3+1H+l/ynpnYf9wn/wCah/wL1oEf8K7P+3nnW3/imvVn/v2O+Pd+FbRiY+VVUuFK&#10;m4J1L/Q2/PPtZtm6vZK9u5PgMwP+lI/yHz6I+buWDvHg39qP8ehUigIUuvmASCAw8icUqD5Ea2Gz&#10;t4yYiGTFVErLR1MqSo92/wAnqFv67D/db8atI1XA+vILBLSXLFDpJ9LAfS4JsSp549iCZ4bzRQIZ&#10;B3V9fsbhX8/s6jexvprENBdLIqKTQMO8fI1A/aBSvDoxe3t71WOdBLKsscippdqqojTxuQxKPBIq&#10;ES3PLAm1ueLe4a0aWa9rjlhp0nSf8CLWP5+nusaSxXUR8E1YEDgR6VwcfLpfNf2lx4kqykSIBkn9&#10;lan8ul5k99VdZRoI6p2pvLDLCjzh1WphtYmRWLkqgGnXcML8/X3wfHIxDaQLA+oC4t/qbf63tLKV&#10;1SRkE54EU6PUvQY0dEBc0oKjj9v54/Lp8wHbWXo1SJK900AjUJmDRkrpDIwbVewsCeLXHHtprMNB&#10;KrFoY30AlVK/Q2BsVub/AF5Ht2J9GgPqCE0PkCDjj6Z/PpPI7NomeYoc0I8qEkivlWlPnX5dDdsz&#10;5B7lxFSIsdmqumlnsPKsoklGlVAaCTQGgmQqDG36lezavz7ReQpIZmSPRoEMhZQl4bi6alIVQjKS&#10;gJBuGH19nkVnHLCVqVB4lSfnSn7aftHSH6m7tJpjLKTbgegFBSoGM5J4+XR1+ueys3t+WuzrVsGX&#10;nymPp4JWytPQ5aKGZPOKWob7p6iqpZYoKv8AamgKyUzMNBsouAnZfYb0NLWYjbypXZOI/ZRRQ+Np&#10;HyTgFIGhQiRUgVvIxsAbAfngzufouWLVZJiQ+gu3+lUFqCrVqaZBwKgdLtrs7neLrxpY2EOuiLxH&#10;oTn50ApnJIGD1dJ8EvhxlN/ZLBds9wCposVmBDm8bT5ITfa0O1nkmZ8otdKj0XlyU8iU0SLZold3&#10;9AUMxQN2bM2VtTbNfiexc/jMHld3V8GdzjTbkytKtVU4ajjJx75ykaGTKVv3s2sU6LZ4tS+IC5IG&#10;t4txuhc7xOxjluUAU1UOqVeZjq06kQhKAggCvEUr0MGmt/HgtYaNbQNWgQnuJCAAClaDifI56vX2&#10;Z27luxt34/K9VbTy+d2X17QzbWw81Jt3GxI0uXyCUkVfQ4HKTUMuPwtDi8cY3meSJtQUiRr+P3Lx&#10;dbjqzdKUzeGsGJq6uIHAZ/NfYYiMGmiR2p6XD0tP/eCWllSYs7NNEgUeRfKxZtk8KOK3DuqKQVXU&#10;CGopo7KUdqEkgVI1MQdJCoQyuuRhKgozcW01Pn2jvGMUPHy/NQ53FZtdnZDLUkS0VXncZSiuO6tt&#10;4lsjl6iTzVZx71FXuyYPt5Jv2DAimAhmsreMXGVdv4+aWGrqqc5WITWp3ybGmrI6UqGJgrmvMkrM&#10;dd18ZewDMdKg1Ci4jeTxSxFOC8SSa5NMgUFacR8+t/UTBvBR2UrxwTSnlQVp/PotNbvfcGOpp8Hi&#10;pafbGR+ylFXHtxYcrjGyCIyxRVuAVJKNqJmgERid59CysyILsyjfh9wbXWBaTyLqjVLw+Qs8EboU&#10;IbSrWQpf+o/INrH2c2sFuYg7s8ci+tGPybjqJ9fUV6IpLe+WsgYSRscVWlKcaH/Ieqou5up/kxW7&#10;iqczjYaKqoah53M321RSRZeSnnhq4oItc8VKtTFVwoYmARkYqrIza09iLjZ6eRIRTVK1CiRmBRm1&#10;eNiwW7OArAKRc2v+P8fZrYJGRIsbgxEjT5/DSvmcg4ArjoP7rc3VpCWeEmL5ZArx8+qy+78Fuqlq&#10;clX7r2tWbYrZsX9rXfeQxHHS1reGoqDTx4z/AC2ETVNPM6qxMYsrcAeP2psdkZqeT7Sdm1Su4p0M&#10;kJZiEEukLpisp5tcf8bOY4HYsyKNAp5Ghr8/X7K9RNvEsbSTSAOFKnzxStPs/MefRRewusNvbjxM&#10;G69uw0clLiaekfcc8eNzVMtHTnJjFx1lU7ZDMRztAxhRtEqMVdDo1MdIm4OrdSIW4ilAtcklZLCz&#10;G3pAk/w/PsM807ctxAL+ND9TFhsAal8j6krn8vSvQ09pudWi3FuWr2Q/Tyn9Ikg6X/h9aOBjiKj1&#10;PVWPyM65gFNLuGiEf3lBJItXHSwulM9F55FJXzO04ehlQozMB6Qb/T2rPcfdZI9EkIIJB+o9+9+6&#10;911797917r3tEb52Ni98Yv7DILomjOqlqkH7kDkgkXBDeJyo1AH8cc+5f9m/ePmL2c5ibddpHj7X&#10;OAtzbMxCSqK0YcdMqVbQ9D8RBBB6dtJ5LG+tb+A/qxNWn8Q9D/h6Op8Jfm52p8Juz4t97AqUrsTX&#10;pHS7r2jXySfwjcdFEJhCZUHkSDJUHndqafQxjZmVgyOykrkm26zY+akpVxmWpIqly2QllmNfg6tI&#10;x44KiIysZEmZEHrUrawDqSOOq/K/uByn7tcv2267LvVrLIoBSNSIryByKukiVqKGoIIZHGVJQ5kO&#10;PcBvtnJraFblcjQNMleJqlKNUk1PrU9bSuA+QnXXzi6opdyR9ldV5rceFo4qjYmBxdHBsDvHaWRq&#10;JHrM5isjRY8vRZHFw1kzpJA8dTT1UZeWGWOORgzvR5vIzbmgxdAKc4+KlWSaRg7VULVMFRJT1NtS&#10;BKcvSSxEWuHAJPrUAPc67DYW/KG9bxfRNHvki0QqQI5NMiLoanxvSRHzTBIUDQx6innnl7arzlLf&#10;bq4nfW8kYRCF8MusiVA4ksQw4YADGmD0AW/OmOvNsfHjdvbHYcG4aDsuvzlRT4aDG1dLQ7aztHt7&#10;c+AxO4dt1DQ/cHJ7hgod00GTMhdC9O0qwIhpKgk+23dxSR7TwE0gWb7TJ0eNqFlPkWpoa2nqg8Ui&#10;m4cCSBWH+IHvDnZd+uYdm3crIUayuDpbPw1LAeteIxwBHXz++8fsvtF37zc67HcWqPa7rtE9yY9K&#10;0WaB4QrUIotElYemST0BnQnyq7B2j8fMJuLbe4cttrOdHdwY2Dau4MbVZOiqIcPvOn3BkctiDNRV&#10;MeqGSswUD+O3Kkg3HsVaqWikiFVDUFoVRER7ukkdwdELA6WYCxt/hx+OR3y3vdrvaM1lNrc0ZloQ&#10;FJ4nuA4nj8xX165y+4/KN9ylJEd3tzDCgMcb6gWYDIQ6WIYKMKaDB0mtB1sufy7PkrQfIGDNYDah&#10;pMpujJVY3hvHaQw1THtzH1Nc6RZfduIbIY94MXUbgrZfJW0aSeP71XniW08gjh00qVcEsDMWPq0t&#10;/aMbqwN7jm3sQ3tsxjkRWKa0IqvFSRxHzHEfPoA8u7rC88DPEs/gTq5VhVZEBqVcHBU5Ug4IND1Y&#10;L3t1vX0lDlZ6WtqNuU249oZnb7VWMlkpqrb2ZkjP2eZw8lLLFJDXU0siVERDrIk9OrLYg2aMVSeJ&#10;5aR7KySmORUJ0xSqiyaVBLMqSQujrc3Kst+SfaXat6m3SyreBF3W3YxTqvASLQ6lrnTIrLKnnodQ&#10;c1AX81cgW3J+/rDtEk7cobpELzbpZB3NbOzpoc0AMtvLHLaTsAFM8EhUaSCWfo/5WZDu3pePcO9K&#10;bB0neHUGWn6z7923hnR6Kk3tiocbKdxYWDTJL/dne+EydFuTDoPJ4cZlY1dzJFIBn3LTx00ZeRmS&#10;GOlEjMOW0RoZXKj6kqEJ/wAT7em3u22batz3i8r9NbRvI9BU0QE0A8yeAHr0mh9vN1575x5S5E5e&#10;Vf3tu1xb2sOohV8SZ1QFm/Cqk6mPoDxPWfZvy52l1N8eO9/kL2RLNU7e6d/0ibu3RS4yn+5yJpds&#10;wzS0+IoaddMctbloWpqemDFUEkq6mCKzAIt3PJU1K0kcszY6ux9PNRiQqWEdZSKJQXUXZY5mawuQ&#10;v0HHvGW+563jb/cjk66N9L/ViS+tr+OM0K6bihmowGpgmqYAGqpQgaR12+9nfZvlC2+7/wA720m2&#10;Wo9ydqtLvZLqZQUdn25iLZjGzUjeZEgZ3CqZcM5Zqk6Ond3zb7Yk+f8A0z2rV7l3PS9F7n7z2D8u&#10;dpbEyGXlzGBw8Pa2Qxmd3xT0uQeGObL0+Bra7K4+DWXSi0SxwrErFCRfPbaPbvYu08buTr7IQY7r&#10;1KjObG3ZUx1FLT1u4lfG0SUWNKGBa/U6EsgMiXRSw5Ue85dyt9q9tH37mnZNvuL/AHK/vreS6jSQ&#10;uIg3ieJKqLqaqxM5IIAWlBSoqb+xHunsG4bNa7duvM23xWuyWxSYNKimEVGkykkBBWM01ZA1VyG6&#10;2H/lX0/ur+Wt1p393r0fund3YPYH8wDtXBYXszrLGYSq3GY9h1cG/wDMbh3DiKSHH5XI09fSYjcv&#10;haoRI9DVWiApwRSR8suoN7d2fK7eWC2dtXJ5nL4PFYzaTY+emSll+7wuIRWknEngjgSpCSeNpWBB&#10;sL2t7GfMG77UIbXd5J449vFqHdyQI/1Wacd5zRg9ASAdQIoAKdZAbZu68w3NzPZypNBKdUTh1YNF&#10;RVR1ZSVbUoDArgg19ersfiN2B1f8avgL112f2/vPaXXWzKrGZ/sncucr8pVjCYSo7D3jltz1GONR&#10;Wx/fz1eNqs8tLNGsQkE8bjQCD7L53R0dvToTrjZWE7A2ZQbb3Kdw1G48cJ6+kyE+VogYUNJItHXV&#10;lK0dDMLyhwhHlA9S6fduXN327d7Jdw2FYpYILkDUH1Rsy0YxkV4ZAbhhqdCe+DWdhDZzXSiapJpT&#10;UAag5ArjIHzHRh/jl8qug/llS7r3d8e+1cf2dtfa9fR7WzcuJx+To8fjM6aU5VWimy+IxVZVGvxt&#10;dEwdDLAVQaSrah7P98X/AJA7e7s+Vm0ss2Mm23/Cek49rYCjmSKWqymaooKaTKrJU0UIgFLJI1XJ&#10;CZPGHCpwGsPYU5/Vd62fmv6SUtO6SSy+IKFUa8E8iRnUw0wppCZXUoYkCo6kXkvc7l7+z+qFNSUS&#10;hOaJQFjpBOoCprWhPHHVOX8z/wCMe8+k/wCVx8hdsYfMx7+k3X8l6/vPsPPZBqmmi2zsvdHZH8Yp&#10;ziKLI5DIVAi2pQU2Io5Y45HvCtRKigfS6CHxp+0XIdhK0aMw1MCzFzGbBfTqsLE8W94VXkzi6iYI&#10;uhQhJAIHbQdwJLeQr2jj1NUjL4BMgr8JxX1zn09etFbNNkK+nfN0VArUOJqMXTZSqghZ6KhqDSeK&#10;iTJaopaoNUR0rSapFUyMr6eAw905fzONj4LG7h2Juv8AhqSVO78PlNvVbRUsa3qMNLT1FNPLKkas&#10;XlOVAPquviW3BsMv/Y7cpN35cnmkugLiyujHTifDkUunmTQUZVOKAU8uoQ52mEN79P4BdZhXOMig&#10;oG8+AJzxPW7N/wAJjvkFuHsz4z929SbhyDZA9O9k4jK4KaqydRXV9NgOxMZWPDimiq62rnp8fj8h&#10;tOoMFgiFp5Ba6k+6ltv9RYrN9lbI2vXVFLiqDcudxVJNX5GNp6OhapqkiIqDCQ/20kp0v/RWufp7&#10;kzdPBvS8Hg6hXVkcSFPYD5a+ArQVIz0FLHbGh3C08d/DRzng35EevWx5v/c8uzNiby3hT4bK7im2&#10;ttbP7iiwOESJszmmwuLqsiMZiUqXjgkyVd9v44FZgrSMBf3d/wBu/GDY/V+/usd8dfUsu2cVkt34&#10;mgz23MU702GQu+OxdPLQRw+GShSRTeVNZ1MNYI0n2h9qvcC/5z5Z5lsWt1juNl0SxhVbVIsilVLB&#10;WZiE0aW0BQ3xUJNepO3bl+12/edv3SOUaJZAGWgCgDzVRgeVPSuOPWsz/K9/mk9ufMfob5edT9xP&#10;itx746b6r3DuXZu8qiihfcG4MfkcVvGski3PReSqx+brMRU46OKKeko4oXiCo6u7i4pfLHAVWzKb&#10;OdmbJmymP3JkdsDFbggw71ETZrGUddSpA07QLxPTwTMmsetUA+g4Ic9ieYrnmTkrmVN5iS5nsLmP&#10;wGcKSlVNQoNWrGCxiciqBmVGoGAEe/RQx+LeaGaZ0AIFdLAAKB5A8KEDJ8616LP/ACAu5ab5Edfz&#10;fHfvzb+zuw9k9R9t0W8eoq3eVJiMpU7N3Tl9t7hrMhRYukrzJVLBFWRPNSNJHoDVEqxtJ4yyUZ5G&#10;bH5WXsHdiV2e2puuRqaLGY7HicrWLVq8WTXI1yukpaZUvIpK6ySSD9Pc17VbtKt2LeWSG4kFVwat&#10;XjUiuKivzI6g7dJbO7fcLqWFhICNKimkeVDX58Mf4OtwyOjqYBhsbHS0NdioYmNTUTGOJ6ZqURvj&#10;jRUccLQkK4AUgr4woK/T2cf4CZfeHVPYmC3RuyqpsL152RQVGDeryWSpUirK16eorMJWyK0zNSL9&#10;3RhdctgEfngg+wR7k8iX3PXKu72FnYtJelRLAdOp3eI6mEag6tTxCVQPxaguagdH/LLy8v8A0t9u&#10;FwsW2zVHGooQcsBmlaeXz6qA/ndfGml+Zvwe7V642Ht+q3p3X1PWbe7P2JhsNi6rI51KvDZWio9z&#10;47EwxwF66syuycnXxpTQM0s8wRVBYW93e7B2xsqk/i28tr4rCQV++qoZjNZrFPFVrl6iVI0aUZFS&#10;weDVECFjIiMmpwupmJw393t65jt95j5L3a9nfbtpjSOJJE8KTSsYEbSJxdvD00Z6tQjPUnWcG0+D&#10;Fe7WsRjlBYshBDNUjyyeBrXhw60OfnP3X8mqrcG2/i13dvzsfL7N+L2Jotg9ebC33h5dn1+2MViq&#10;EJhqnK7V8cNRJmf4FVxpHVVvnrfsjFF5TEiL7EdweVAF1AFlYG1gLEi/Jb+vuGTIANTA6Ca1Izmv&#10;8q9Htgiq8cupgWPChH5CtOq83qVJXWimN2dvI6DW5ZjIxGk8FX/pbhuf8Y1iH0aTYC4YgkEm91/J&#10;+o9uDQYfGMg1lqUGDReB9KdCIwO8QMhIBBHzHp04aoTSir80ZlaUo8MaeOXRDFE0UupY1jXUXK6m&#10;51Kf1E296/8A8+9gVGP+SORz8cFO1FuPA4XKVC02oMtVBHJi5GmR7L9x46BGNuDqv9SffVL2Svlu&#10;vbvkq8jjkaNbTwmLLnVDIy6lI/Bp0ha5ABHCnWJXuzZx2fMN9BE9CwVuPmy1I+0kV+008uvpkfyC&#10;uyI+w/5YXQ0I/jBfYk27tiPNmVgBqUxe4q3JU82LeAnyYSOmzCQU2sK6LCY+QgZlh8aeuu8cntnc&#10;mV6u+7osVk4IsZW2qkxTZiNPuSRBNUaY6laeSB1upAVyFuDf3LfNPPftZy5+6JfcC6tEAYva+KoZ&#10;wykRtIDRivx0GMrqPCp6jLZ+Rea9/guZtkjfRH8Z16QQQSABUaqUz6EDz6HD50fLv+Xj0BunqjDf&#10;NDcOwqfcVLlKveHXEe5trzbxrNq5OklxOHn3BBBj8bl6zb8zw56MCYxoXp1kYXVD7tz6LxuZ6/6d&#10;xu0d30rY3K49MhjadJ6mOpE7VstVUQJTSLNKsgBqGPFgOTYD3gH7q7dsPub94Hlbmf29vIr/AGKP&#10;6a4uzCCBELaUAtKWANWCoqg1Y0AUEcBju9pPyb7a79Dv16Yd1mieOFDku0iEEIVqGFD3VNFxmrU6&#10;06PnVU9YfOb+bxsTvX4l5rG9u9aVI6p7A7PzO38XW4qm2rQ9aZDE4vOZDd38UxeJqKSWoo8TTQx+&#10;ZTPO+hFuNJIo9jIF6yqYI0LiMYdwxIDLHFOkLOQTexD/AEtbn2W+y2+G7+8n7l29NMUniZHws8Ah&#10;jp6FhqYk8a16wj+9dyXJZexPtNutw/6scrLQ8QLlrmag9AQi04cPs6NR/Ia7kl3D/OX+X+NAjho9&#10;9bF39WzRQE/byV2y9xbFpKVQbr5JIoaypJaxJZj/AFv7qh7P2hVzbgw9ZVRSQx1FNHLUjSSYIJam&#10;WKOcgqAxfxk2Bto5/PvqhylvcKbbfQRSBnViF+ZCgkfYK/t+zrn7sV+NusLm2VgZD8HzNOHyGcHz&#10;NfTreXV1fVpN9LFW/wAGFjb/AGx9rncmHjpsVSQPwaaITwSBOPAsMbppVSGsjXFgfYf2u+eW7mkX&#10;8RoRXzJNf+L6Db3LfVqyjiACPmTQ5PXYIIuP99b2WTdGBmzLT5HHJBT0UtSccK+tlp8bQLX+CJRA&#10;GrJIljDlwbsQt2uSAb+5S27ebbaY44dxmpKqhtIqzadVAcA1zgAZ8gCepJ2Lc49uEVneM7XKx+Jo&#10;QNI5TUe6iAk0ocAVoMAnrv2Dm4ent/bWilyO49q5SjxH2tHWT5OKJa7DGCuMaU8rZajaqoYJbyhC&#10;hcFZGCkex3tfPPLe8Olrtm8Qvea2URklJaoDqHhsFYjBINCCATXHUkbR7hcp746Wmzb/AAS7h4jI&#10;sZOibUldQ8J9LsO0kEKQRUg9e9oWHCtS6o6vUB52JhnBEkdPG8bqWEqlQ5VrqosfwPrb2IpNxWQe&#10;JER8HEcCaGuR5ep9OhhDPcbrdW1ttcDS3cpVEEY1F5GwFULkknHmOvezRbS2fB1tj6Dd25qf7rNR&#10;xmu2rgXVZUochPSiFcvmYJCVNdTwhHjhUWhvdryEiOHd53iTm27n2jbJNG310zS1ILoDXRGR+Emo&#10;LHj5dtCQtzZzbLtj7z7e8p3UY3qcCDddwjavhRBi0m22cijKs503dwp/VK+BG3gKzTxInWtTWUP2&#10;5Y+MSKP31U2EpW5/aZhdQQNQsfpb2AEtHUZ7O12RrK0PLVVDTVMs4YyTtJrkd2Bvr/ca3J+vN/cn&#10;rNHt23W9pBBREWgA4ADAH7OlCXMe1bXbWlvbkIiUUDgKYA+WOpfs4Xx6xJi3ThXiWBZ3yVCYTXyC&#10;SlApquN453Np0WmMg9f19PBH9YQ9zL3XtF+rljGInrowx1LkDga04cM/Z1j17r7gW2i9D6igjaug&#10;UarKRpzpJI8vn10fof8AWPvYCpqCnntOsapMiEIvp8Vv0+No3C6ox9ALW/w983pLmSMeGzVQ8fX7&#10;a+vz65t29pFcNJMtfEBNK0oc8GBqft4+eOmyepaIhG5jb0tp16hcH1KUHHI/wt76+xwn1+z51atP&#10;jS/3ltP2Vvt7eK3r/wBTbm1/fvqL3h4vlx/o8dXHj5evSjw9npWkvrTFfErTw/h4fi1cKeVeo/ky&#10;v0/Y/wA7o1eq32ttf3VvuL/7Rp/Xq/w9/wD/1K/KrqvwNkIs5svTFS1cSPko6ueDzLNIt5YyJXDl&#10;Ve1z9be/rFg5wDCKXb96Bd1J0aATWlOPzp13rutm264g0QrEQD5Y/wAFOt9amzeOr9Bx9fTVE8qO&#10;0URZSwPAJIAQ3Nvp7fZ9nLHVfY7dxX8PxFPHSSRyVUKThpnJinqHlAWY6I3NrH8+0Cb0xhNxuF34&#10;t+zHtBpQelM8f8nSeOyigjWKi0Hp11DWvFAxrKyJqtZHb7dNI1AWHisbm7e0/kKP7HIS0LVcs8UZ&#10;hjpp6VZIl887+K4aeSUL4wzG9vx7M7SRZrcXIiCu1aqxrQAV4fOnS+GzB0+Eq6q+fDpygnE0Hn8P&#10;jZlIER+qL9efp+q3vNmtn1byRRUWbNLNFRNSwUtXPLL5WqmR6iUy+VIk1xrbhfr7ZsN5hCM09gDE&#10;ZdRZQKjTgU/M/wCHplhPFdHshqK8f+L6xw1CIHZ4yq35IFyLkWsCObk8+2OPrmvhmpmetxNGadvE&#10;Jahqefx+RGk8jU8itHIJJIwNR5Hsxfmi2ljnRLedgxBoARWh9Rwx0H9yvb9ZlWKO24+n+z12+RhF&#10;gvm+trCL6/XgHi1/btSbfnxmPq2mzGK3DkUkmcYyBqagSojMbRxxT6BKzx+V0/SY/aO53Fbu5tdF&#10;pNaw/wAZ1NQ/n/s9JvrLv4QkRuOsArlnkMYpqiAn/d9v6D/EWN/eekwYnxeN04Ckw9UKeXyxKXqa&#10;mmqZXZoWgZpgkoZkPBHHtt9xkS8u/E3IzRahw7QQONehLtckjxnxIoo28+pHlKSs/mvCqeq/J+g5&#10;uPzf235jZm86gU0SxTZOkmjdRT1tPAkcIjR5HeBlkEtO7hfwfVa3tRY77scZmLOkUmrijNqNf4vI&#10;9OTLFqzMCflw6jplMa3kCVMQcN6gVkJDcfUqwB/2FvaVo+uMnWV/2rVyUtZHTVUtLDGIYVCCPTIJ&#10;jqLOvrsAfyPZxNzPaQweJ9KzW2tKtk5qaf7PSWaitDJHc00V/mKdS5KuJURzNEULAXMcn1tfj1f0&#10;/rf3IwfXW7MVPRtUrhWjqJJWU5XU1OY42Vw0kcc0RkQzIgP+03Nj7pufNGy3cUqp9QdNCfDww8sG&#10;hpgnpLaPLChjluagsT+3rC2QpZFk8LGXQUEnhUqV1araib3uB/T2/wBRldy0lJKs821VieaR/t0p&#10;aZYZ5KVkAeXWXknRI3KrfSyhv8fZVb2ezyyLLGl7pC5LHuo35Y/y+fRpHNbRjW0tT9tOuaJTyN5F&#10;FQrmMi/0upKm355uB7b83uKINjY/4di5KhzDXVUeNPhi8lPHMYXLK9+C1wBbn2rstrIS8b6uUW4X&#10;QviDUckVoPsHSuO9jqAr0XPFqjh5jqQkScgNMb34cgj6H8W5t7iUPZJOXAzmQx9JTwJUOv2cT088&#10;M3jtBFPUmednhktZiFBBsR7dueWVW1Is7aV3IUksarSuSFoKH+XRLJvFoJ3Sa6hx+X7akjriadDE&#10;wH1v/rA/0/3v23bi3ngMbTrisbk4pKSqSqyczxu9c0lXUxNCsbSlonRDrPtXtmy7hdyPd3NkyzKV&#10;jUABaIDq1UofTpLPv+wwmk8sRPyz/wAdI67p4dBP+3/23uRgu4dp4LGyxPDNU5OWOipqp55JZ4Up&#10;43eSoFLFJKwjYxgc8+0+48lbnfXIIlRLJS7DAyaef2dIJ+bdijlMMcsY0ivauesFRQyTSrIJCAL/&#10;APIuT7S2R7Wwe4K2nfE0eMoZ1qFiaWvlnf8AYgSZo450DqiLUSMAQP6e1tjsItIZFn3B5oyKMEK9&#10;rN+3061ac+7VdHw4bhTJ+IMKY/DX8+pccJjFvIeePxwf8Pcht5n7WRGwm1EcSxa66jEjjU+uIqEq&#10;JpY/GzyoX9I9IPPt8bIGlSRdwuzGBUKSP8IA9MZ6XpvgkFJVjAJzpYU/n1xWEI5JllJI/BAUXv8A&#10;ix59yH39T42jx1PTrtiaalWrd2fGoLySRH9+QpKkTyREftnTcH/Am7H7hjnluWmu7pFbTnxRwBGM&#10;jz8+nZNz2yOOhuhGScgEZA+z0NP29cRTrqI8851EMPUBbT+B6fpz7KR8re5XXatJsqjXDR1eV8GV&#10;3NU0EM8NU9HGWjx2CktUaCRUzfcSppALQppII98/Pvpe7CcnbVByXs93I73TlJtTaqAKTQaWShNA&#10;QxrQAimajHH3c50ASWwSXUukl/mKUUftIP5dejjjMxmDyMVUxBX/AEglla4sBz6faH6djx39yq/F&#10;Q10GF7O3DRU+I2zWzQ6sfuDD1dTCsmPrZW/dpKyaUoxkBDMI9PpBN+QovJZ96MlvM1JDpbR2sKn1&#10;qxavA54V6wolmNxfeHLLWZyx+0AEqPyIB/LrhVSzRHyf7oj1SSkA3EaDWzC3J0qL2H19vmyNn5zP&#10;db9hR7fp4Mnm+o6WizFdJkqClqYaeOpzdHht2ZGOSVJ2jekGSgljVlf9uJ2/HsU3O1XF3bzrY61Y&#10;UVio0khsHUfMEHPr0TzH/GliUVXUMfOvd/KvSYzO8cBt/L7QxWRqvtZd75ufb+AkZG01WXpsBmtz&#10;mh1MAIRJidv1T63NiyKgGpwQgqOk3JXVfjrNwVCx5KlkT7bHQTmL7pWjaljgeGTEUsMmsahdH+ns&#10;D7xb3FpF4P8Avvo7eJ3i8OL9PpbexHqcPVw7D2nlp8vuQHC5OXA5uEZCmgaOnYGehkkhqKitjjCy&#10;RMtwL+v2t5elmkI8eXHRa1mWq/i5HUdSFmZbWuOP9v8A63sUNpYrP7NzuJq8XvsxbM7Gx2T2XkDW&#10;VlHmZqXLZrGVSUNW0UEFNJTvDkBCqOS6q7A6Tb2Kr2AztEba4MZWldP4vt6ejgoAa16YMn9hWJOt&#10;RSSVUmLePIQRBWEpmgPqkppW4V/EWTgi6uR+fblvvLSZPJVGC3pteKtl21jI5a/eW2qn7bMRVFBN&#10;DTS1uZpSyU1S9RR1LJp8al4mdSefZzbbkqqttIAGA8vP5/b0+rsjIBwr1yxVIKWmLY6od6WWVpo4&#10;KoLLGiyIxMNLLB4miUMLamMlv6e0vJtXbkXY+zt40+4sXNiZO3th1tfTLTPj87QY1KoirSeCorJK&#10;PVPRGSPVpUEvf6gD2Ucx2pfab28gg8WSJQwU1oTqHkMnFeo59447y49tecnsF17gtuPDSlasXUVp&#10;Qk0FeHUiV6qeknpY4pKSoajm8NRr80aTkaISklkLkTOGPpHCkfn3tq7U6hze4dty7h27HT4umyv8&#10;OOLoKCFIHpKKnEM89DDLHMq1L1USfsyyArSuS4VjYe0V7sVhuWwz3M8phuJmosY8MDyrpWSp1ehN&#10;QvxUNKdfMNztfbntvMW67dN4kl3H4oK94UO1cFAKEV8vPh59EPj+TPVG1DgcDujd2KyVbhY5Hymc&#10;y09EheeSaWjGQrp6gj+HpEZyahI7NKqhSQpPsb8jV5gbxw3X+5YRV4yj2as+3stShKylyWcoKijq&#10;6s7kErTNR1WNEINIBKx1aiLNpZQlzxuf7sTbNsgCuYrddElFcMagSB+4rGRjTpHx6dVRwk37uG5b&#10;pte4X8stuxtbklfCYzxhfEVgmiMFQ5c9oBYAVpXPVBX81vq/qXe/x13b8l+ks9QbU3vje5cBN2PI&#10;MlgMRumXq3Piv2pnKLrmtjxtWy7a3UmeV8xVCjneqx0EqzLJT+amnL18i+qtw752DlZaje2bxtHh&#10;t39bb2x2Kw9Jh6CGlg2Jvzb+7MlFUy5XHZ2ashqqHDyM92XhOLc+zP2S32LlbmpLw2kPhXjrFNKK&#10;l/BDCWluFMR8XXGgqSxZSy8CeujNp7iR7VbWHK293kku6rEXMeppalhpHiMGAwrECPQaE9zkVrWv&#10;/LV7O6axnyY67ousfivtDbeK3rsfvDp/sX5Fb23lvbJ5/dGd7F603HtraEWxKDbVVsTZmyabL72r&#10;MfiZpabGNVy0eSmSKWKd4pYwd3JPjdnbilzuayGSq6PFCkpIKbK5JEx5nWCXI11bKaSGGeooqlaR&#10;YkTyuyGTTGnqPvqZsM93zFyufojDDHuMbOjwxUkiUgpGAZdSibUwYuYSpcLVKVBHHLm8fV2N9tlt&#10;taQ3F6Q0ZkgMYocHuV8HOBkHzI6t868xG8+7el4Np7Wi2VtTJbzptx5jL57rrbZqNwYrHVeTodpb&#10;ZxOJO5qjJ0Q3hBX5YT1VRJRQxVoiDyyKYwSV/tPecWb3xWVG25cpQ7Wy22Y9ibbx/FBjMRWb1oKz&#10;+JZ+N6lqjJRvSUdJIaeF5mhiv5dAaNSBXyfsFvsHKC7de3mnc3cyyS60d3fUCoMgjioxI73WNABj&#10;Qepe9ueVrzbLSB91WF9w8d3qtCQKH8WnHR8viz0Rktn9L4jCdrZmgynZlDvGfuDsrKY6owOU3BvK&#10;Dq/cWDqdvYWslwm2tuYmrqkydRTrkK6GljmqoWekcuk7MKn8/wBn43D7tO/cTF9tiIOxsVsfE5Cu&#10;VZZHx1FQ5XG7ty8YulMr5WKpFOhMbMiSs1+PePu78w2+2Sblu8EWq5WURpIdRdqkoxJL1Joxz1kf&#10;aW/g2hURGgXzNf50Ff2dW047HV2awCYnNOky1+LOSqGgLRPjcgaqjrMTBDqAYpCYtYv+U9pjoKbJ&#10;z7YzMs0c1Qazf9XT0NdM9RJWxpXVn8KliVUdo1p5KfJEs7LYgBf7XsZ8k812l1ym9w0AaRpH7yDq&#10;+z4+A8ui3bgq3LOVo1elPkmp6TQ0zxvHT0UkksL+NAwooxXLL+5qElWJKQaCLaAS349qbYm193U2&#10;4Or6ymoqqBtxb/2xhqyszIhigl/u3u3E5OOhShiMQkGUpKSSn1sLr5dQ+nuOuXdwku+Y7aKGRgHu&#10;eJrjuHaMn4/h/Po33R2jtXkfgR0kN8bhwse0+wlqq/wS4TYmey2SelSaWWioZsJWzSVkLXkBlip4&#10;2KKlnuLAi/s2XzG3ZLie89ipuHe9Zhtkb92XU7WyWHwFHGtXUrlpqGjp0irNcQpZaSvaLxsWIT62&#10;uPYi90bCW3ns/GUrbf2bj10uvd+Zp0HtrME06EfED0R34CbVxGG6GzeFxG3TJubZO/8AOz0tdup5&#10;5zk84fuI6Lc8HmkqpaN62mqZBI0Oh2VrXtf3V9i1pKLeONpamgrMjOdyZzYVe+Yc1VfC+Xoq2Gmm&#10;qyskUEkVNWLC6lmPqAP194r2VvJHzFqcLXxXpqFRpofL/B8+hPLE/imnw9WVrIz06SnRG/iild43&#10;shCASSqLoToBU2uCSL+2TsPfO55NuYrGZTcaUWU21uaKGWhx2Sy/iWhld3lSqopampiWmgrIYbEC&#10;9v8AD29zvuc8hjhE7KAOCnSD8iPMeo6udSla+vWGGgoKOqq62mo6VKmrELVMscUMMjtEjLBqkjhD&#10;sdLkXJP19mrQbw2n8MdlUx3gtOm7P7yVOTip6WZ5azG5OiqNOOqHp6SjqCtRETG37t9LH2MeVpRt&#10;fKUUkn4/E/46ek0FrcySTOw/R6AnC0+C3H3tvs5LbhkyO2cPtgY/LZHwzU4nN6gz4qmkrayOCeCe&#10;FSJjBFIp5DD2UvfnW0GR2ps/eddHXvSY3HZLA5LIZ+upcZRrVUdJJLCYqelWty9aWhidaeLzw6nI&#10;JPHuEplnv99ka4bxBnowawCgSScOh2irY2yEtD54fLHH5zEscrTj8FzK6+Cxv/ZAPvJsyAUeOqqn&#10;ZuIz25t1VMgxeOptr0o2xgyYpo62SbJ5qt/i+fahgjpCJ2SuimkQkJJGTf2JNo5d3q7umXb1Q2pO&#10;cupUfaBTHzr16CCKWTixAPnw/LrNUyQLEwmkiSMX9TojlhccrGAFLX/2g+zGdbddVVJLvfqJ8xR0&#10;cm7cQ2883/o7ptO5MhPhIWy2M2lhtyZB8g1IMiYDBPKRNMC2tTqA9jy35TtbW7Sy0yXE0o7qaWYH&#10;4qAhOApmuetbvusO120gjCiQDNAaf8eHQeboyFDRxY7e0VMTVYqphwlO+VyFXj8Pj6XLZKloclmq&#10;uhhb7Wf7CimkkUyBSVBQPHq1A4/xu+J2a23tivrKnG0PXdb2PUir3Lka+oXObuoNuMWlGCpqqvpt&#10;KxkhUcrClRJIQfIF1K2UHJHJFlFsaXN/bIiSCv6UaGT5DU6MqV/E2gkeXQO/rNFc2T/TiU3ZIACg&#10;kGvqNWeih9xfKrragzUtZgkzvZ+U2PDWS4Hbu3JjR7Or93L+1S1WWy0BBm+0RpCjtLPRxRapTC0y&#10;RuphN37E6T64qKCk3Djf7/bgjqIMng4d1VlVkMPiK2jZWo9yZrHUMtEwgpptJWlMn7zEKQv6hKXJ&#10;3sxY7xcDcYJb07ajqxWRo3DEMD4cIaLTrNPjKEKKkZA6nH2x9oL/AJva0vrl5UqQSCcUr/BJFIB9&#10;oofnToJ+tt6fJD5V0MVbt7MydJbJp6pY911WysTijuXLQRRSvWbO21uLcuKymMtUTIsMmVTG+SCN&#10;mMPqIYFv3ccRv/Ktmt89nVmfy8QkaknSmTEY/DU6MFEGBwsEktPi44bhCVZpmS4Z295g8uWU3LFp&#10;Fa7DyhDBbq1M97sT/vySilifsA+VOug3JvtXs/LttHG9lA7hclggPDjVUWhr0fbqfqnZfTO3htrr&#10;vrzEbTxryfc5SSjrJ67K5jIOfVkc3nK1XyucqpVZy01XLLJdjYgce05Ps3qDExM+P3XnZ8hHNLrg&#10;lr4Y/IRSzASyyx0SsiGQjgEk/Q359n0e9863beHc7Lbi3oMgHhqHDu4gfZ1JmzWFhBcIqmRVVh26&#10;+3B4DoTKWszz1QWsx1NFSnSDJE7FlJcB3kUk3Cxkm3+HtTNQdbUOCqK071rMpLS4fN5SailmpVp1&#10;rVwte8dPTgUeuSGc/tTI5IZXI9lElzzNLf8AhPskcMJliXVQ/wBmJFqx7vLiCKUp0/zBLbXFhdPL&#10;GfBj/p+nTd/ENwy1U0U2GgSlGVoIqep85aT7D7+BZqmSLTYTCO8ifi68j2MvdM+xl7V3W+Vheaow&#10;Wy9h0aQmGkp8VDSZDFJUVVbNKI5MhWVckCNTxJG0IiilbUXPuJvbeffLvbVi251SNr2UkhD4jMWO&#10;kaidOkca0I1ADTnUIe5Fjt5bu6mV5qxTkDC/jqU8uiSfBCp3hkOoFrqmrCY/J9rdq19VU5Cnds1I&#10;ajccjY6kpjDLFSPBHGfK1VKJfIqFNF21qAefp+sqSkhyVQ9LlchATT09BQCWkhTkaWCx2keSJRfW&#10;5ZTblfczbZJzbNM1oplitXz4jaWI+3y/IdTMsFmssCy10AUzSv506PjSyZRpGWWFqdbkCR2D3F/r&#10;pUIoJ/wA9u+0sh1fTUmQMeFwgkijm/fzVZWPLL5W8TQqsMiqSUkJBFhx9B7SbzBzfNNbxvfXTRMQ&#10;P0lQAU88jz6M/AslXVAqmOvov+UdR8pR5aWan8GSrooS4Ez0MdDqjX8krVU04t7xVs/UORwdWwra&#10;PG5Kvkd6qjxC1dbVgRKxbxSVkhFprWsLfX3e2/rpa7lFD4EktpEtFaWig1/0tOHSJ3iclFhjIoeN&#10;P8nXCOfORZEU6UclbRRpzXVFRDBLI39lnSGlWNjxf6D2Hj0ezcZXTPiqmokoaXGVlWyiFIHkvE3h&#10;iqI6gVKPJY2FtJ1fQg29ifx9+uYYhewos7yqK1wADmlKfn8q9I41jjTSYUXPl0+KZ3hKVOlJXPqE&#10;TKzLEDcgHQpuQP6exs6ixeycjk3qaDJVqVVDsHeeKq45aSjmSprdx7XymBoY5KWSExTF5cipZZCx&#10;dLglSdQjrnq736Gwe1uLKEwSbjbOAS+I4biOV6EMO3ShpSlDTiMdRpza8zXMMMJWvio3dworhj/I&#10;Y+fRfu/qHdOV2/trHYukxtZMnc3S+4v8tNUlPS7b2d2ftXc+5J3elqaWVMkuCxM5pW1FBU6C6Ot0&#10;IS7H7Iwu2NzbbydDWUdNWYXMwZOesqqAGmq4IY5Ia3DVqRyr58RnKNnoqlCA/gnYB78+xhzNydeb&#10;5td/Z3Vq7RzQMo0OA8buO2SMlW0yIe9GHAgdH242+2bxtMtmJ1WeVcmtCppxQngRxB8j0IHanXOH&#10;7c683X1/uIV1Jj92YGswxyWHq4KXP7eqquFvsNz7byFXR5CLFbt2tX+OuxdaI3kpa6nilWzKCBNw&#10;uQ2vXLuCs2DhKDeG0sfXVFTJjjtmN96bNw6CQxUeXpJsqwz2HSD9sZClmhmCkM9Oz8iJbu933lt9&#10;r2/me6mgufBRI3heVopGoCXd5CzK1AZGRy2RpDUPQR2rmq8tZTs13AWSLCSDWGoOB1E6eGeHCo+L&#10;PQM7e3vu3bLbL2n3d9rg985LTgKLdODqK+DYO9cjQusj1mMlq2yM22cjW0FO9euLqzUhBGYBXuxB&#10;Zim3vtSkxNRSYj+D11Zjl8wFTiazyVQ8yiBV++MVTTSxAg3MbAgWBW9wOttsrvd57a+Mshs51qui&#10;RRp+enz/AGr60PUg7Lu+2b3H9ULlTEPIdp/3lq16MTTQy5F6XIvVTpTBP2o4KiIJqH6Wlkh8iSG/&#10;4Wyn8+4dLls9WNFBtrEbYocdOIZHgof4gJamnd1V0qXkqGLSMG5vcqfZrNa7ZCjSbruV5JcKaBm0&#10;UUjzHb0KYZdtEWqCRmjJyCFqB6HHHp0FLHTxmerq56kU58o8q0yr+TwqRKLH/C3uM2P3TUVtTLV5&#10;THU9NRNLMiVhRoqd6clzSQySRoXkbTo5BPPtxbrZo4kWK0na4btqvE6jTUQOFa16MTd7ZGC8duoF&#10;PkG/l1Jeemjj1rEGEqhlWFFDeoXJ1qPqfaqxvaWOpa+rocklBBHS4uhyVRkcdR0oENY7wvTBbxsJ&#10;9BYAqSLn2TXHKF3LbW93as8kzTugjdiO0VDcPMCvQcTddvub3wwZAQeHl0xVmAEzQzxy1FSskl6i&#10;nrp5Sn2kwKTxReJ4xC5ViQxDW9qWbd+Kq6qKWkpMhrrvtzS/w+gxqpM85WR6iWWRgQ0knBtYi/59&#10;lkWyXcUBjkuIxHFXV4jyEgDFBQ+nr0IGS2X4o1K08uP59YKPF1MESwF2ddM1pZamVmgRQyRU2lVU&#10;zBUsdRP1Htlqt50VZSw1cMcFPRwZCRclHWUdHV6JI2YyqjuYXR1sT9FF/wA+1qbQ9rNILlyZGiGg&#10;hnXHriooONePSdZtqjBZl00+w/5unCDGkRsomSSR6QoGBlhUagVJKFjdRf6gg/0IPPuNBvfdGNNR&#10;VZVMTtXASSGZp8thjmslWeO8iS7axENTQVep2W4WeqSNv6lfSXjy/tVyFht2lu9xFKCGXwUFfi8e&#10;Qq6gcalUZj8jnogvt2WVm+jtQmjOQ3dTNKB6Gvz6S+Zjpa1FfEUdZmc3TR1UVLBR5ifGUCyLTSFa&#10;LM14FdTRxzgeJ5RT1DoWuEBHtpqu/sHhpao4DAZODHV8Eaz5rLxpWbhy1VGVi8kqQfbYvE45VveK&#10;mpUZh9ZSefamL22v9wWE7luUT3UMjFUiZkgiXOM6pJX/AKTyFa/gpjopk3cWiC7vYpArcERD2n1+&#10;LqLjtmZWskiym6M4Mg8Q/wAhw+OpZsbhqCnUE03m11dXkq3KKtvLNJOYHe7JBHwAjtmdl7OQUUeX&#10;Gcpa+OtSl/itK33NX9ukupQ9NKUpIkiVfGToJP1+vs/3rlPfAZ5bNoHgMWrw2wKn+kMn16NE5k2+&#10;+ZI4gvdIU+H06XWQpq8Cd6JopfJEQtNMNUTSW51W5Kkn3z3P2Bsyuyck0FXn54p5Ypqqp06y9KrL&#10;5IC7S2LJ/UAcen3baOW98trdIHtrZdKkKBQBX9QKYx8+nY+Y7NEWMhfgP4fn1mxtNU01LCjQUkJE&#10;SKYYQwjjIA9Cc/oX6D22y74xUqCnWOpyFK9NVUc1FMr0tXWfdI4DNVtVyRxKqPwBGOB7UR7BexMG&#10;1okwKurihVSpHlp86Zz0uudys21aaVJ8hT+XUwQSkli6oT9VQen/AFx+fbdVZjZBmlNXtvPvF4jD&#10;AKPPiKBniN1gnjMMmtfGtrgr7VQWe/aIhDutuJAatqhBZajiDimeiK4uBK8ZjhLtTjU4/Yw64SpW&#10;q0SwSw6Sx8nmheUgWNiCs8IUX/wPtFbjye36qtqa3G4WWgo6qUmGDI5WqqaiKFL3jMkfhZVZhx7P&#10;9otNyhgghur0STxijMsagE+tDXpJObVInM0JSVlIy7CuP9MeudGtQsUYqniefR+4Y49ALX441NYA&#10;fi/tNon2fgnZvAjxRVdP4KiV2TURIiavJ5DYn8m/sz8RpvFXSJHFRQrSvrxx1S2+mSGISH9MopxI&#10;3qOph/1r/wCH/I/b3Sy01TSyefdmQp6dplebDw1VZG8vILvcSlXNr8H6+0U6vHLCq7MjTBaiUhTT&#10;0HDpu6W1uZ2Ee5vSldILL+Va1PWLxqWB8YuCDe4uOb/T2kTh8Pk6krLkshVCmqnVJP4jVJPJAWJk&#10;YAl09Kk+zhL6+soNQtIwxH++1oD/AC6Dw5a2LfZ0A3C4eWKV8i4kXUuajrL76qdn7Egq5JqzMZee&#10;N5rImPqZ1qBE3KSBnd0Esd+bD8e0YuN3uh4i2CLLT8TOEr81VwOirceS+TUlM0+4XTu/8Msmrrj6&#10;/wDaf959y4NoYI0arjUy1VHKYzA1TXTGojYMCQ4J9ar/ALz7su638RWO58EEDOkHT+VSTT8zjjXo&#10;8sPb7Zm21BbC7eMUKs1xJrA8qqcHrl7c2jnoYWTW0iwqZmKlImj+3X0SXbU110Wsp5911R3EgbSA&#10;zdvCoz/q/LoUTxXW3WyEorFBqJqBhcCvnWgz69e9wF+xmIiqqShmk/YqJpJ6mokhGsLJ4054muee&#10;ePp7dPjjuWVguRQKoyMVz5dE1duviIprOBxxbUxZATnNT8XXvbhDX4qOmEeXamlplSRloT9xIoJU&#10;6F8wm8kUY406edXtLJbXskqS2asknm3bn+Xr07cXG1Qw+Be+H4PpQmn2UIx173XR8+KjCVO8vjxF&#10;hqaKnSPN7j84hMrRky5HYIQRvK7uyLoa35uT747/AN6em4Rbv93yTcJiza92pUAUo+014faK9YP/&#10;AHup7GW69tVsQuhTe8ARgtZ0419D0z7hl8GAzk1wPDh8nLdvoPHRTvc/Tjj3Yx/wnQo6aeh+XtVU&#10;RLMcbXdD1UKu7Kgkkx/d9JIWX/NOrU1TIvrBC6tQ5HvBv7tDJI/ONi8wi8UWveaY0mbtqfWoNMg6&#10;c44wT7TOunmCNhg+Ca+Yp4ox+3/VXrXQ/n/bjyVBm/iZtWgyc2Hi3xie78XXZCjpopslHDjdz/Hz&#10;MUYx8gCVyzU+bpKOrMUEiCoFJokup42MxuSPIvLLjcZkM2mKr6d6PXiarHxyyfw3HSfxGgz2Qf8A&#10;hVdjIqDLyxrUtNHHLMlQia9J95Cb/cbNs28HxbAh44WZZOCMilaMpK6assmfI6MV8pjWOCSLhlf2&#10;eeQPLjnj1StW9IYvbq00G7NwbV68ym68BlaUzR79w+64aqOvz++IUwkHU2Jo6DeWA3lksttTHVdX&#10;QYbF5E0lBU4yWaSnqJahPaBwuRzHYuXfdO2927Vy3W1fj8rQULbd2nkajOZaspa5IGkg32m5Zosj&#10;iqHJU9ZA1NDiIkdmJE7aCSF7fe+ZuZ/3lfw7oltyOtuyNIEOpyDGFUPU1ofIaRQHiDTraxdpvlvA&#10;lsgqMcTgYJNMU81PRl6vHbJ+OGw8PhN6be3xiO1Nv5HaeWzu2ezu1duRbH2Y1ZSQrT5LM9Vz7WxO&#10;O2juzLbTGLmp/vNwZCr0yIzwU/kjpfZSdzdn/IDpLcHXG0U2t2j33W7q7KzCbqp9uY7aWK3JsTqO&#10;ffWLwG3N1blg2NjcotTgIcPXyz0ngw+Gmq4MfUJU1dJMFaSA923jmLb7uyifZ473cWl1OXBIaGNu&#10;xCFFQCTpUhcAVAx0BNx8Tb6XkG3tcyzy18TAKrXJOlaALXGBqAPnno5cWwvht351x2vv6qzHQfUm&#10;1cZtXb2P2d2bvvdef3HsnLd05HZmVz3ae3dv4vtJtmw5PeeIyjU/30cua3ZjkleBftqt1njTva3b&#10;fcW+M/WbPzfTEHTlE/8AFa/diNvbr3G783cuYp6zHneWy+sKbJ7m31j8dl9x0IpUnyaYeodqqKs8&#10;6nzQRiLZfdDnTdZrzZb7brLa9jK6JreFSjzGRWjAo2muskVweOdXmbbNul1udwNuksTFHqyxI7hR&#10;iCAKtkqB3BeNc0yJGD6T+OWyVody7K7n3r31JtKbGjrjObo6y7Yr+osRt/YWWjzSYvefyG2Vi9v9&#10;HZqn25jJKutrcfXTV3noaFqSmo6qWJTIKNP1zgc1sTdu+dy4nJzYUvUSLsTaVPJlKbdsOLydXkFw&#10;uLeqqcdX18Gdy16dTLUUVIVYtVMlPrMcm7vz1uWy+3u3tuVwJN2uq3E8XASC2kVLe14hv7OhNOIR&#10;sEVoNN80XFlHts9t4yRAEp6itPQ8Oo/b3yt35s7uHqT4mdVTY7sLeNTtnGf3t7Q3zmsbt7dHXs26&#10;sFi8EN57tpMft/M7XwE+1dqynLSx/ZVdZUaoqejieqdFmDzr7aVP3r2TP2F2PT4WXaHx/wD7wUfT&#10;mysfujcecxedm23DPQV/Yv2ebqbV1FtefJDE0dRTUtOk9fRNM0r6KZI4Psd2/rrew82bhs0VvKRo&#10;t7VtXhq4A/VcEVbyUk01Ej59BSSwsFQL4CwzN/Zp/E3rTzoCaehHSL+TeYwfwn21t/obpfKtt/uH&#10;5g9r9av3R3Xt7qXrXr3L4Q9hVtC9FsCCfa+HoaWk3Xv5MfU5Cppaysy09BQySOlMsVSZosuxN8ZH&#10;b2xO7N9bv25T7VzNBt2rq83Q5OtM3jzW8twb5lx2zMbkmpquCuxm0ahBSwpGY6WpSskqAyIyk5vW&#10;fJfK/Km28nbxvVxK3MnMU8V5KkRBW3FqiMluoPcEFCqtSjEdwFSQi3DcprDZBIyVnQF6caadVBX5&#10;/wAuhz7067we/exP5dHx9xW+cl2U2Xz23N30G59rY+jkij2l0LtLrSvzm+t60T7mw9Zh8j2KrT1L&#10;5jVWVOPrMfTUUCSOxLo/ZW44u0ut5+4O0jXYX4/bPpcvVdL9RYumnqsn23QbMxNSf9Ne5KaKOrym&#10;Xxm6FoKip2vhFgEUlD4aqWOaSZHXDDnLmn+sHMG7c676n1HLTXaNa7dGR4zO0ocTzgmnh1i8QgVG&#10;ktQ9J+V0udw2FJrqDRb21osaEDgPFLhzw4tlR/DRvxUDRkMRvbD/ACa3X1/8c8JiMp8jd5VtbTd+&#10;/M3cWKlrds9E7d3bvOTJY7429Ur9vR0tfvSlo8tSjPZCKqienqJ1jMiVQpqTHij1/s9qvcNd2FHv&#10;zL9kdj9it58HSTywtDsDreoEM+3cJitvwUNPhdg7TXFiGWYRU1PlMzVVF6hxGn7etv5h3awv4ty5&#10;S3HTvFwaiatfpk7eyg+EfgwakVFKVBF1nY7TZSNNcsZ3c1Bf8IpgD+ZP8RNcdN25Mz1p0vtncGw9&#10;zdYSdP8Axw6banzW8+xtyVmTx1H233O1PVPuY4fc+S3E+7u9e16nPVdeZK2oqa/B4SlpzoNXUiOn&#10;iF/c3Q2PkwOZy70qZfcL1GTVjWU9PXUNJkc5jkpI67C4eYLRYyWmqp1LNTRxzTeou8hLlp42z93b&#10;zv09p7x7jecw8xy2kf00zBEtLRXooWJAV0mtCWC1ovd69B7eooUgvnhGvVUCvz9P9Xl0VrZX8z7B&#10;bj7Z2d1tVmTZPWmd2rj22vlKXObgpNzS4fZe4cvkMpiuw98kz5LJ0GU2rjahoBWVj0VAGVWih8kY&#10;iIxHuNaH5VfwiVYaWjwL9d09VBHDS01BT5jb2AwtJWNRQQaYYqOoj2FTGC0YbxiMjUSG9ormK75f&#10;5g3mz22MXXg+L9MG/wAZUlQoAq+kkHQDpFBihOnhhJze0tj7lbbaSWVZaWo+0a/WnlqY/n1a/k+u&#10;581/Lo7OeggrNwZDsio7SzmEMeRyucz+U2v3D3jvneWFxubrczV1s8uZxEHZ9UldG0xo4qhJox46&#10;dfFGYjZNRtnrvcm7Dns5QYwS7s3nUMmYy1Nj42emlx0dCkFRkp6eKrqK4PKsMQdmXwksAFuI+5w3&#10;ayFhy9rmVknuHOSeC6RU+vcSApH59Qx7l7VeX3Mu/LaRN/jN7pqBWhqak8aU7TUCoqKUplkxe79z&#10;fIHovrrN7O25W1cUuydiY2mqsLg5clLVVuSqdxnNR1FHi4K6fEyY2CipKutkKaWer8cTNqdSYXbO&#10;1cfvnADO5nLacLvUfd4HFz0zGorFyJWfEY6hczlKKWloGH3jovkEjuXlsAoy03S15c5x9tbTlv8A&#10;cEE+zm0haQMP01ZSCupPDK1k4MePceOaxNvn3o9x9rLuy5N5f2axvd3iUG/mmYfT24QlVjeAQZoF&#10;1KWYV+erpGQ9V7i21WVGV25Tbj21uPqKcYWnz2AgFTktzT4ijNHvjdWRimqcYuapK7OvLFioZjLT&#10;iGGPx0iudTJ/fJqesKKKpwlPT1SYWJhRrW19PFRZHD0apQVtNW1k0VR/D4aShqNVSWiWWJEeoXV6&#10;S5TJc7Py57WX+07fsdsEiUAW0Re2CRo1AdSglQq/EAAGQNUGpHWUnsn7+7HzbsdjuKcy7bbc9yXK&#10;xkq8y6Q2KqokB01qVFAKYp0CkHSWX7rzm9Nrdlwb5wVBvXJ02RrNxU2EyeP3RtLetSybrwG5aWTE&#10;VtHJuKqqtzYtBTsKmpp6x5hjJYxH+ygqba3d/Fdq4iuhqqeWhytDS1pjxuRNVDRNOoMgw2b8NCmR&#10;o4nYga4I4nChhGBZTi9cJZ30u3bzZ3X65tEChHZx8K01OwrIRTLMKtxNePXS3bLNd02a03K83RZd&#10;0kVR4kNRDIxAqzhs0Ykn/L1UV2f8W8bS90b6Ocw8NLvnbe5a/BfxnM7Wxxw/YceOBekqOy+t6d9w&#10;S7UytQsnlWsx+R/iEYqHX7oNKHjaMjmty5fJZnbGJo6JKTF43FZyHfGZw7SYOunyM1Yctt6Kgoq/&#10;F1tRmqGmCTVFZE0VEXq1VdcgqIoJX9o7+cXbpv8AEgtLd3SJ4iwmYDTlVDCnYe4qRVQQQaKVZSzv&#10;tgvXWa3BooFVFFNM1HH/AA9PnWPWPWPS1Vs/tXdUPYmByG4s5kerpOi9qdiLW7ko5MAKeDaXYOCz&#10;Oah3HFh+tUosTBBi8PlaWszK00Cr5Hjo6SorBco6KWAVUlbI0LS08MlR53W8SkyiSQTiaRQT5ASQ&#10;SBbkkEWd33mu2uNktF2yVjtcd6ViTzQBmYE04tk+lOih7pryOGQpSIDA9PKnVZPYHauJ3XR7Oo+t&#10;6KLce28XuXJU2y6HbuNq1eqrKWm82Lx7YKXBUdW+tKRoqWJoI5XNSqxRNIjEuWPWknpYYZ3FRPQo&#10;yvLI4eQutEkMgmA5EksZDMrXuHVh+CIuvr/cLDddwks3IhmEQcjGRM1D55qCTWlRVSaVDBhr1It5&#10;Wwtm/UlYGnn5DotvZs+9Nqb7y+T2uavbWD7Br6ZVo8dSz0tNHBLvGfdeDqMGPHLBJDBnKippYahN&#10;BD0VZSsWUSxskJFh2/lsVpNqLM007qn0CVTUUdRI5bT69c8cLLf+3Ix/I91E8435LTbFH+PTur6T&#10;UDQ9CKZ9fUU8sY6mCOOXddpkS8H60f8AgHA/5Py6s8w0uf8AlB0X2zDuEwx9hdKblwdCk1OxVcht&#10;Om3vmcBiRFTzSg06nblTnKWqcMY5KSgp1YqEv7apo6nJ0mJMP3NPBNWPNkRBWS0ddjdONgzNMsck&#10;JvJMM2tNTyqwAlhqJeLHS0mQyXG2QbXs+0nTbibVdj5Gr9x8iARQevRHuKtcpAiGiKB9mCw/y9PW&#10;TrRtDcO9cc8m3cpXYrGbbxWNfcO3Ytw7X3/t7+/m7Oqdz1M0NRKsNLTDqYZXMYuVZXehymAogWcq&#10;aiJUUdIYp6KIvLTJW0tOzzFnikkqcdWx5OKlKKirxGtQkrE3ZLKbj2D9x3F23idYrAyRLcExS4JE&#10;RjXSpBpQBy5wTg06Zu7USWUbWq/rCgP2ED/Kei49sZujy+zN47jxlPjd1ZPZm689SQ7cjpqTJ09H&#10;tfsbZ+R6vn3JTS1VVVyeGatrttVWOhVAkFYJZY9MhDe0vX0tFJRg/aIxR6F8Pjo0eMQx4ivp8nRC&#10;MJ41pl+4ggQhvSqU6oeCR7GPLmyXl17hrzFNuxFudsUl5APDokjNRCKAT6hqLEgZBNKip1ZSRrAI&#10;/MR0I+fRzOsM9uta6h2zVZ9IKTHwbprO0+ycjkIpajLbg7B2PkOut2rUGojqajOVVPjf4pWpoBee&#10;r3A88Wpo1aQEN/8AVW2Nx7lgNfi4t+7qHhrsfTbzrshurZPXFTKpFXmNv7VzlTPt/F5uqkHjFZHB&#10;DXyRDwxyw066EjfnyDlLf9xt4+VeVHPMr3mptwY62UJXMtAKlhnzp8hQdVtuXdkuAN03WHWEJ0hs&#10;qAfOhIAJNcgVGRWhNTw/GztuioOsm7X3hDUdM9L7VXcW2sRFtPG4XafbXyXwdPWV1Tgsdubcu18d&#10;S5/K4Ogiqp6o0ENTU40TymoqxX1MjVE6lfY1HhC2UytVl8vV7cxVRUVVXHC2RrY5DSIwxOJxdFBU&#10;y6ZPuE0U9LSGZpoVOkyOCZh9tuX9i5V5O5h5p5qW3v8AcCJVk8UAqwSpISpCjBCcK1NQa4L15f2Y&#10;CwWFoI7fgTg19OHoOs+P+XI7Ewa0Gw9kbO2LtztPe0WK2zt6riOJo89gcRkslDX7z3fuASY5Za5l&#10;2zUu1TW5WOkfH5ER+RoqaoUoHae0aPdMb77xFUM5trdNdT7qzGRyWYqKmuydL9hTtgo8MdDGnw1J&#10;j5YxRwRrBTTRv9yirI7TzhTaNg2bmC23YLZbadkmjglN0QdaavG0ohqRWMigBIFTw8+im0ol9YPY&#10;isE5JlPrQDT/ACPlQfLoX95dybf6Rqk6RX7ranb1BTVmzNowbV261XtbGZOuyctDuHMbnqanJHFV&#10;VfmavDySVssU2QnozB9iXnU/Z0yvyWHxOFmjiy82QOBwtQ2dx8eJgysv8XqosMuHx8OTTB089TNH&#10;t6i1AQm9PLLIrOnkSMg02G9sORLa82nmPYrvd7+ZQElqNBgAFAueAAoSKg1GBTox3WLbrW3lnkjL&#10;Wmqj0YpSpwag+tMdB1i937j7Ooabdeztq42DsnetI3Ve9sZubce1sRRbFw+S3/Ub83Zm9tpvzJ0V&#10;BWR9ubh0ypK5asip6fTFqid1ZKbo7V6+ocRHjNzZer62gyuDptsYCbeu1N34PHf3sycCeDC4PJZT&#10;AYulzG4I8gaeOGkpZGqJ5IrRA61Jirmr3L27dLq/2s/oWZiWG0gJ1eGrSIWoKDgyRj8jnuwitZ9q&#10;21YZNxJSeYL4VXYkqRWgDUBz5ivy6d+vukuz9sbuTd+3Idud55zHdyVvZudoetO5+mcjlsn09gs5&#10;UYLD1+V25D2Rlmh2fuDDNkZ5ZFWQ0seVjSdGngeFNUT+bvV0U3z+39UUxZ4H6m2+geWnmpJHml6q&#10;rEDvDUQwyIxkcG2nj6C1rCLPe3dodx9xry4Tgm3wRH/TC0Ck8MZPD8q+fWOXuowbnm+ZfhNqn/Vg&#10;9XYfy/6HOJ8Utow5OmixtX/fbL1ENHDX0eVhpcbBveGUUkdXjqurgkMVPA8THVqMgZm1X1vsM/8A&#10;Cbv/ALIL3z/4s72B/wC+76i9wBe/2o/0v+U9BvYf9wn/AOah/wAC9aL/APwrs/7eedbf+Ka9Wf8A&#10;v2O+PewD7SdHXWrTe3I4PuPNTpKCbWa36h9f683vfn27FcSwEFGOmvDy6Ktz2Ww3VCtzCPFpQOMM&#10;Pz6UGK3FX4sqscrPDqu0LktGQfqVH9gkf09tr0si2uuoC5DqPoD9fpyL+zZN1ZX1xGg/hPUYX/JO&#10;4QNINJlhalSpyQOFQcr+VR8+hRod50c8f7dS0JB5p5mYDn6aGA0SH8H6H/D3hAUXBVeQAQR/vvr7&#10;eN/NXxdAKHJ4cf8AD0ELqzuPFhtzczx3ETduliOBBpT0wAfXPSijyTaRMuhkYKSxPA+trWNvqfcO&#10;ujAppWXiy3AHF/8AEDj2YbKqXV+vmSKmuelke6TQ+HBdISxJXVwIPHPGtT0rduZWpmyVBCJbq88S&#10;rcXsJGCEKSrabhuT7CHc8tVHQVL0UMtTVzKYYEhcRuhey+UOySBQgOo8Em30Psb2qQWLyzSrSKKr&#10;UGSxp8NOGTj5DPRjpa7aGPVpViNTFj2iucVqcfP04dW7fFHHYHce/wDaGL3luDGbe21j6ilyuarc&#10;/RvVUNamOYzLjWiSvx0rio8QTUJUVWYMSFLe0hQ7VwO2KL7oUEFRlzHHU1VYYYkqquvSCZHrZGdk&#10;H3LSVkhu5/bLXFiAfYNexbdpzuG6y6mdixUmoNHLIuk40qoVQBQNSh4noYPuJtdcNgpS3QBEoafE&#10;ApIp/EM1rimOrJNx/LDuPvDf1TsHZ248jtnq9Mi+28bR09TVSYPBbSrJ8eINuUU2MWrqzQy0WDWN&#10;jSo9TULGyhfGxjBeM/1ztLfFDla7JquOpa3cFdPV1MtRDPPV5BjDSLHT1VdHPPBG0dFCdETRICgY&#10;er1mws5tzu9ztotblCup2owjSNCgAFWVWdS1CADpYV4A9Wa+ewgtldUR3XsWtKknVVgpGoAkDODw&#10;PVzGz/kZ2D0FVddbFxdGN7Z6n6zwL4bbWKw9ZjIKDBrHHkqzLZDG4iWjo5YKOtrpgZpoqib7glAU&#10;UvCWbqno6HZ1Rk6itqkzDVtYJ0alxsOPhgVyP8mDRzLTNTUpHijWGHinRAzuQfaO72uXx9csyoAu&#10;AtWZaE0HADhpyTqqTjp474zRokEbNQ51YB9SM1IrXyHD0oSrPkZ89afd+38XjNq0S7XeOCojkG4c&#10;193WVCiNWWaCgpIP4lDNJTkusldNTMKm94kJDgxLbY27UqS9HLCwVrMskhV20pGi28h0PpQWsAAC&#10;PbtvZQMVh+sAJYcQaAZrilCBg4r+zpJNf7hFG9ykGpwpwtKt8hXz+fVXlZ8lPkHt2daiCsw2aoJJ&#10;Ujkp/FQx1FOjSSVk9TDKtGktXSa6iQEl3csjAjhSyIr+rsLJ5P4bWV+Pnlmk16JvG0EkoJRkVlki&#10;ZBIwKggi3FiDYGlxsd5ADNHdRyxGmlkoaj0FQKUxXHRVZ83xTo6XcDQyr+B+NT6sMZqfz+XRiNl/&#10;zCd4xOlHvjZeHylHR4daqCoWnnrYMhT0M8IqhUyB6SuWsSl1qzBEsQGbTpZiFWW2F3BhfJWbS3nk&#10;YDDJGwpsu9PkMfUGG8LxxDwCaIWTUrXEYMn6QosC/wAW/tZFihy3A4IAOPMKQeFcClejhbzbL2Ai&#10;5RNDDiCa0/ycPt6OFhu+/g33DS0+L7H622bk5MnROC+MxRx+4KKkyKQ1aVFYPuFZJXao0MGJlZ4L&#10;h3urOKfXXdFXPNHt3fdLT4HdES0+ukM33tPNI7TMFoK1olMsipAHaNlVlVlszckCPatzEsqW95CU&#10;ctStaaqmgpjy/LGeo95s5XhEDXFgwe08wBUcBWvDGcmnHyz1Wh8yv5XGEbG13bnxnyNTubZVbT5G&#10;pnGPKYhqOlSKKmZsjjUqKZ4YaqOr8f3caSq7rKDAnpQm5weQhqoojCyAaEKsG5YcEtp4QAA/0uPZ&#10;pd2tbeRpavE6svD18vX8/XqEYbe4g3OHdNnZQYpUPaRVaN5j5cfnTrWi702dk9sT5zB7yochT1ss&#10;+RSpirKSR4hKYpEgjWcPNUPJLND/AJzWInZiSQNQIlQP5Ikb+osf8SvpJH+BI9w1cwtb3E0LcVY/&#10;7H8us5Nn3AbrtlluFKGWMMRSnd+LHoGqOqgdxY8YzLVdGo9EUpEZ5JMWlWiJv/aMbC/+PvN7Y6Mu&#10;mT3wkdY1Lt9B/vJ/AH9Sfe1VnYIgqx/1fy49M3E8VtE80xog9Mk+gA4kk4AHE9TaGilrpliiW976&#10;iWChFALM7MbKqqqkkngAc+4EjZNzqgNHEh/Ss6Syu4sDcskkKxn/AAs3+v7PLJuWY0CblFfyzHi0&#10;LxRqv2LJFIZPI11RelPPoqLcwT1khW2hj8lcNIxHzKuqoT5gCQD1PS8xq9ZUUawZ2Hd+UqXN5qrD&#10;ZDF4mlozYqUjpa/D5WfJAEBtbSUl/pp+jFqyCiqgMGZw33UJ4aSkC1iANxqEZWOsFx9QiN/r+xXy&#10;/wD7rN0i3PkXn36LclHat0TZyY/D4qvLakZwZZogf4Qa9JV3Xe7KTVe7PIAP9EtpBIB8yhCSgf6V&#10;XNfXoTNlpTYXM02e6f7gl21nqQiaih3O82xct9xHd0ip8vSVWT20VVrhZKmvpQ176VPAQlRtHDVE&#10;33uJkiaopojGsegLWwwllZovG/ilMQcAhGX9QuOQPc32PvH7h7SsO3c+Wsz7RcyqTKTrt5WX4WSZ&#10;NcesUILRuSQCDivVdz3Vt52m+sLS9jmlw4Rqq2pTUVVgGBwc0ByOjTYj5PfIPadBLtns2q3BX7H3&#10;RmKavyv3FYcjtzM5Knhno0y+PzFI1bjzlVoqiaGSppJ9ckEjxMWR2BVm1cpWPNQ4GSSOmx0ddFWV&#10;Gv0aqinWdItTG2iIGY3F/qf8PbG8y2trZ7vNbXDSpf6Si/EBXANfkMH7a8esK/eT2+tFXcfcdbJ5&#10;uYY9ve2AUaiI5nj8QhQDVwItAABJFTxPSow+8aekxuR2vT52eTE723Jh85HTVE1sfGcdBWRUU1RO&#10;8hBqFTKTB3YrpDX/AD7MlPjqz7IZCiy9PXQ00kbVmLozS1ET0qAeQo6FXSeMNyQS2m9rmwKHabLm&#10;TlmO33+x3gi1ikQ3EESxyFoAe8hSV7gCSK54kEUzyn5lf2/55Td/b7nH29Ee73tpP+7r6+e7tWj3&#10;BlIt9ciLIRAzqFOlCtaK6UJZbVvi3vn5A/FreO0PkV1V3Nm8bsfAbo21B3Zs3rDH7E31WZrqGgyl&#10;NJvCBNpZ2uxePrc3S4ySVqY1k8Lq93jnRgpPqDIxRSwyRRFknjLxuJfQ6+Ro2Vo2hRlZXjIseQR7&#10;yJ2nc7HmfaYd12y512bk0JUqQVNCKE8QRT0PEVHXNzmrlzfvafnO95R5l2nwd3gVSwWVZI2SQBkY&#10;FVoQ60YZqAaEA1A3YOnO2usfnd8fcT3D1NvGfL9f7irMhSU9RlNpZHbu48bmMFUyUeToZ6TI5RxS&#10;VuPqQ0RkjEkMhBZHdSD7VwSKoUuqKrOyyiVLeQuAqukjAAuNKi1+QRx7TR28VrcTzRxKJZaazQAt&#10;pFFJPmQKAV8seXQnl3GXettsrW6nle1g1G3qxKxa21SooOArsS5AA/U7jUknorMGyIOmOw89ubAp&#10;i4K3dVPS7f7RoXovtJN3UOFxVZQ7F3bbVJqzm3qdRQKZZPHLjJCha0EQ9tG86SapoFo1Zy1ZDSUk&#10;TKL6WepR5ifpZUp1Z2/2kG/HsFc8W7bzytuew2jf47dzxRKB83SQ1+QjVyfkOsgfu9bonIfvPyh7&#10;kbyiPsWwbXd38hkIA7LeaGNVqDWR7mWFIgASXZaZ6q/+YWWou8PhH8gfjR11Tfa9rd//ACq676kw&#10;OEw3lkmqZ8jufZ295cjVinqNUGAxW0to5SaullZIkhp5NShVZg0T0a0UlMII1aGmgWGM2DPBCoAC&#10;o7DUtwqlrfqIub+xttPLux2Vnt1vHt0PiWkHgxOyqzqlAGUMRqAancK0JrXj1jlz37pe5HMG/wDM&#10;G5XvNV8bXdr43tzDHLIkLT6y6P4SsErET+ljsAFMivV1Xxu+GfxN2B1111t3E9J9cPuDqnYUnU20&#10;d2bg2ngM3u6o25UUCUOfpps7kKCesnG52aVq5SwWoeeRWGh2X23ZGjWVqeeNtIWxIW3LagVNri+n&#10;T/sP8fYptpdCyRsOP+o/6vTqI9ybc10zbfuk0UEoHiqjsokNTp1gEBwKmmqtCccejzbeixUs0UOb&#10;wlBV5PCy1S4StraGnqKrG001PBHWGiqpYpJKFatdCsEKiRRz7LPmfjRt2bu4d3YbN12AzOUo6bHb&#10;4xMNFj6nF7ko6GkeCmqImKU9TjswJBF5J2edZUS2gNcm+6O+7cr7hytKqi0uE0BgO5KPrBHkaHhw&#10;oMGox1mb7J/fh9wPZ7ZF2HcdrTera0QfTPNLKskVNIEbvV9cKKCEjARlqBrKqF6K18ufhV1p8tPi&#10;1u34wzLRbE27uSqq8rtrKYHHAvtHP1mcm3BU5qgxEUlJR1332RqaiaaNiis9Qzk3OoFq+W/w72P8&#10;iY9mVGUztZSVe28m9PERW02HnqsNk6qmTJU1JBkUq6GSsdIleF1s+pNDBgVHtH7fx8ze3G3bvtTW&#10;J3DaSj3KPbxrrinCCqyDUZHSRUUUUOQ2QASxPQP2t/vCfZL3Wvbe2558flnmB7iOCNZmkuIZY2Jo&#10;/jRQBIVEjHU02hVDklqAsKg/iN8Tf5gP8mLD92YHr7ZO1PmB0dvXrvcXZgz+ysNjMBufZPb+zdtT&#10;xYSgzm1shvOg3zuvbuepKKOGWnxAyc9yJKdIZWmWUunTHwPoOje4W3ni8jWpg8DRrHtU1PilrMrS&#10;5GjraTMUWYR6WBY3hqPG8csQAIUC36h7R777qbWeTr22fZLiHmDckMMiyKyrErr3OCVAkAcoVACn&#10;BBOc9MvbW75c5tuzuHKfNlhuVhaY/wAWuIZ9DFahZTE76CVJIBOaV6KR/MP/AJ19R2/8E8d0b2P8&#10;ft59Zd391U2QwfZuD3RtreGzcRseHCZ7C5LAby2BUZ+i+63fjcgacxvBIUeCQOHbiPyH40VCT04g&#10;ihMPIqPJq1oG4BhZY/U4YC4YW0j/AFveNu43EVx4zzF3uNVUaoBIA4MrHC04aTUsBjqbyt+ogaBv&#10;0PxjBqOPaaimfk1R6dauFNktnVO3t31e5s/uCgzTxQS7bWjjjakytRCziWmz9FW1gCQvTMwWWBy4&#10;nZSA92Qse+Nj7F3zj6ah3ntXD7opKN0rKWLL0cVWKasR0Plp2mAemZrANpIDqLNccezrkffObdpv&#10;J4di35rTxZdLKBVWARirEFJFYqRRWK1BbBALVK7jblvJFN3bK4Uk1YA09KD5j1r/AC6VXxi+T3yY&#10;+Om685l/jz3Tu7qHM7kk/guZG1a6WOmzOLEGR8EVdQrS5DHZY45mYUsk0UskEkvkiZPW3usPuf4P&#10;5LFb/wAx2917/dyj2fteKi3hjtoTPXrLUVmLEdbk8VB9tE4pqVzTPJGwf06gg0gXGVft/wC6ex79&#10;uGxbBvEbDmKRzFKip4cckiE6WUgUTxdKgKoJWUkaQpB6Au/8s3kEk+8QTpHFEutARUVHqARQVx8z&#10;1uFfy8P593V/cXXnRnxO+SNT2HXfKLsDPZPpXdW/8ft/A0+2pZczUV+J2fvKtq6yqpUfJZSKrpKS&#10;pp0oZJBWh5njKMAyAxPyr7M7jNXg91UGGxlTgKpctiaXC4+qSaryAYQUuPUSVVVVS6mcgG7FnZC3&#10;6RfJb2o5H5M5Y3LcLnbdle2uriFlmZpXZXQCo7Woi6auxCqF/hVc1jy65n3zdIWin3LxJEZWjUIq&#10;99QAoCgYA+HjTiKHqzLoj+VL8P8A4S5nP756gwe7Iare22JNm79zG8t8VGWoDtlD99X5apgqYaPC&#10;Y94vtwztFDBGkQdYwiuykdtufKXB9gdlYLprt3aWKeDIVK01DmxNX0mnJV9NpoaeroVdDTmSV/t5&#10;FLDRIbkAg+4Y519s7Dk+25mvfbbdr213ZkWX6cMrxShAx06XiMgkKE6T4gGui0oRQf7JzdfNuEFv&#10;u9vHJb6NOtgNQqCa6uAINB5U6rC76/lI7i+F3R/d3y0/lt949rbJ7Bx22KfdWS6x8ezd4ba3PtTa&#10;lacruEYSqzG3q/ITZWPGxzZChdHc1GgwJ6JwEB3fnTfUMfzNG1NyRph9i5qLG5Kqw6VNbS0FVuCe&#10;jAooTVQvPJBBUVDltLaI11FAUBBEgck7rzRc+z1tzhZILrm8WEkqIyAM88bOqkoTGrVCEaARqIqq&#10;sSFYK7i2yNzube7VRtUj91GqhJ+H4DShYipBwM9Gz+OXyp+ZO7/5IGH+RexWqe0PlNitg7wnoslk&#10;9u4isylem0t3Zqhqa+r2zLJtmiy+SoNuY0oixa5ql41mEVVKTFKaX5E/FvrCLovL0ezMAu2p9l0L&#10;5zDfwupqEjJpXvViuFU9QaiJ6N5HbkMCi6WAFjAPsV7wc0cxe5O38vcwXcbWe4ysqgIieA/hvIip&#10;pUHQzhYgjE0Br/S6kPnjYLaPlW6e1tAotVVlAOOIDcOOCT8+qQf5Rf8AOf8AmH2j/MB2J138h+ya&#10;Tf8As3v/AD1XsvJUmY23hMdLtTJzYStrdrHar7cx2KXHq+4aamx6wy+aJo6mRnQyHzBX/BaTKRdE&#10;Y2jyNYapKLN5WDGa51nNNjPJDJHT8MSiCqeZlUk2D8ewp973Zv3Zz9tcgtVTxLD4k/0QCSQKxYCj&#10;EKVUUqQgQMTSpVe1/g3PLUCNKzAO3yoaDHDhXPDzPRdf+FRO2tvYr+YVt/OYLAri6zcnRWzq3dld&#10;FRSUke4dzUWV3LjIstLUqohraqDbVPjqR3BLhKVFb6C5yERSQLgs2k2BI1XH5I4utvp7xLuLhwjH&#10;SQgB8hih8vt6lC1t3LopBaIH8v28TUda289RKRyugKGRQTqMaqwI9DElNer6n6j8fn33NBZzYjSA&#10;GFiSf8dQtwAwPPPulpeaolVkOtqg4oPy9TT8q9Gc8RWFJFqCDkH/ACdZafI6IfCQbvqW7Ibxljb9&#10;q0gEjOnBDWHNvzcVx/Nj4+757Mze3dz7DwceXFPjWxuZgoXghyCGKeomhqHE00ZqYmjk0ekFgVty&#10;CPedv3dfdbl7beSzyjv/ADElpucN45iNw+hDBIqUWORiEGmTUTHqr3VUUDUx69y+Tt03W/Xebe0a&#10;WPwxqAHcdNSDwFcEAAf5+tyv/hOv/NI+MXx/+PO+PjT8mO56TrLO0HZGQ3b15W78qayn2hVba3Bj&#10;MDSVeBw2ZWjloMPVUW4KSoqpIKiaNH+7Z4wAsllB8Ns5uPAba3hh85Ai0uzqDExUWIFOtOKWqEtd&#10;DWVMiLErJNIIg0v6STHqtqLMZF+8xyTtvNkntPt11cJb7luN40ElxGQWaBYvECg1odbrSPBUFq8M&#10;EE+3e57rZR80EGU2VtEreGQcGoX4fKmqh8zx6Fv/AIUS/HbqbvDsP4LVG3qvG4jeHe/YO7tn5Hsu&#10;jrKetbM7Pp9v4rcGDxMNQ1YKatgkyEwXGuVeJJKsguFZFJidrVmX3vuibO5ctDQQVRXGY3ysaOkg&#10;X9tZ1ViF1y6bk2+pt9Pas8t8t+0XIP7n2SNTLFbM00+hRNO4BYmQqAWNcCpIA4UA6gHnTc9x5q5o&#10;mExeSZ5KKoqdC6qBEBrQEAcOPEjpK71636Y/l1fC2LrXrGCgbdVTtOeo3t2E2Jx9Ju/e24ZoajKV&#10;Jy1RRwfcVCY/7gxwQGR0gghFm+rFim3tkI+2Oyes9wTiSDJ4ylqdv+Z30wHH0VPkYqanjZNH282P&#10;LarWvMoH1J9knIfLuz7r7a+03uxyxaCKZZ7hL7Qo1Sm6keKWSQg6mcXaQtUk0iLHCgASl97z2jO8&#10;fdZmu7GF2u9lEMzriq+GdEhProjkcfMVJ4Hpd/ytutOuKHqr+XF86upsVTYusn3T2j1J382KpY2r&#10;NyN3Jns7s6ozO46jyvkarLY7uXDYN4Gl1pDiqpyNEKxEAtv+WfL1NP8AcQ6PCsNBDGsSxu0FPJIL&#10;PIInbUAwKkDVp+psPeTPLaR2UUojkrqq5NScsPIV+Wfn1wXg28QldL1kQmpP+avW27j1jWNvF+mU&#10;ic8kgvIqlyLk2uf9594OwsekeKSZBYxY0NGxLDTOKYgq6j1OLnULC/1Frch3lu5ZrxkY/FLn7K/y&#10;6Lra1kfcFjOSWyPUVrUdZqeTWG/4MbfS31P5/wBh7BTA4hKqgqqDIwST4GokatyFMkAllWqokeKO&#10;rpolkjVZQJVDgC7xixHA9jHfvBuWSmk3ooqEmilSQdLGhqMGnoeHE9Kd5aezlg3GzkC7lH+nGxag&#10;0ualXNPhNDT0Y18zWT7HTqvG5DamTSBMTPlds5bHxSLFlKybKbfyFDXQR1NPpx1ZRBYF8J06BJa5&#10;5BJIMP8AND3FxBObafw9xgkYCj0dWQ0J1juBBH2ZrxNeoe59vbTfbJpHv1t98t5jUxIsVxG8ZKN+&#10;oj92c6tPD0wevezOZbY3VnYWToJd2bI2+1ZSzUskFRV42mSQVFLW09ZSo2Solp6iWk+5p11wTehl&#10;azBgSPcb7bzfzZsFtcW1lu93ArAgr4jFWDKVJUEkBqHBoG+zj1EPLPuF7ne2Xi33JXOV7BNokWsc&#10;hJVZI3icrHLrVJNDtoljo6kVQqyg9cXVXVkcBlYFWU/Qg/UH/Aj31lPjB1TkMrPX5XBZKpaYz1rw&#10;S53JVeOrC6F2jKy1BmjphqV18EsZIQhib2Bxae7XONtZR29nuMSKoCBhEiumRQ4FC3kdSkZxTiUt&#10;p758/wBvZC3t91iWTA1iGNZFzliaEO5yDrVskUznrsAABVAAHAA+gA+gt7Lxuj4G4ipqM7mdgZv7&#10;adqRanbO3MhCJ4HkCvLX4qfNzVDyBZQtqV5EfS/pkZh6/cmbR94m/hi26x5jsNcQfTPOhoacEkEQ&#10;AGP9EAIqMoAcdTBy396bcGTato5r23UNZW4uEOk0wEkEIAFR/ogBFRlApOnrzEKLn6fn/D/H3E6h&#10;6czO283Q0Ocw2Sw0zn7s/f0VVD+2ki00gEU6WKiWEgFTbm4+o9v8688WO6bfcT7ffxTxjt7GU5pq&#10;GR50OQc/s6Neb+eLLmGN5Nuv4riMHTRGU0wWBqtfIjB+w8OuLuFRnvwAT/tvdp+Emkip4oGdwscS&#10;R62kLmMqgUM5LHWgH9fVbk/44i36K0jyKoqSTSlK5/l1hq7XFvuN7azMVYSuCfQ6jmnCny+dfLqN&#10;IqyIkqAOCFIX66gbNYfm5H+P/FQ7ePK3t+z/AJ7T/uu/j06vPbTa/wDybbm1+faLXaU4nh8+Pp9n&#10;Tvg7lWnbXV6DhT4uPp/n49YfJS2/UbaLfqk/Vrto+l/1+//VrLrOy+zcyIqWor6eGGRWmEFVGxg8&#10;VwY2MgEkl4nQkA/W/wDh7+uKLlPlSxBngtWcjHaQCD50pinXeCQbitdNrAg9DqJ/aCOt9ynwWJop&#10;RPSUFDBPf0yJBoIX8gWIsbgn270e7e0qlYKedKOppER4hkIBU0slmF40YpKsLJI4AW6e0c2y8nQt&#10;JcRtILo50Npb7adtcV9ek0JvjOEmgjKEE1UkcPWurrK1Bj/uC0lPEJ5dLeQISbxnWTqLEg/63vuC&#10;n3lmKynparA1UE9R54SI6tpXnaJDPFNDTmFiFZ0C3vp9f0vY+6yvsllE8kN/G8SgGpFKA4Kk6s8f&#10;kcenRnb3V20chaz7lNBRv55UdZZamiiilmmqIoaaIXnleTxLGpZdBdy3A1Lbm319422hvHcVcmGq&#10;cBuikq5FqHWqFXNHTmeJAlJFE32xCIZPS6iws9+CAfe/31sW1RPe2+5WhjCgadIOCQST3eXRPcQ3&#10;V9KUaCRUNakOoPD7PXptl3BgqalmqpMtjUip7STyirp5FjjX1MzhXQi8Z/x9s1b0N2hjaxaTKR5F&#10;62saFqKKevqmVqFBI9RMgUqGlifQoDPYqxNv6LoPcXlO6hae0MfgqCHoqgauApWppxrToMry/cxX&#10;fiSTSSrqrpJ4D7Vp1Axm9tsZmGefE5qjyNPTTeOpnpnV0pSY3dUkLWZ2cpYWB/1/cTD9FbxzU+So&#10;MRkJE3MYHtSJHwiLIr/uVL1f0DwrY/Ukn+nt3cvcLZ7S2hmuYQu3aqCQ0NDpOQumhGfPpY3Kd08N&#10;3P8AvQwXL/2dAWp9uonqdmtz4fBYx8xlchDRYseK1W6yzKSxvYwxxNINQ/1/Ycbx6z7n2XWVNPle&#10;yoqauooIpFhp6p50pwzhFhURur+dC/qJY6R9Pr7I9vnfmSIzbJupjhlY012MJHrmpyD5dA+55a54&#10;j+ouf64gaFooaEBBX1UHUSfUkgenXHA5rF7koKXJ45ZJqKoL+GoemanSUDgaopiXZWBuCfr7QcGA&#10;79rIUyNFvjO5Gk1ywCdchVMutIZJmBQzgIAkZt/Qf6/tDLy/udhfGL9/2Z7SaNaRKc4yAPU9Bqbl&#10;73Ato7e5fmFTFnh54rkVoOnpaejisFpYEJ/pCl7/APBitz9fYfPB2dDXgy7szhyejQvhkqGkJaWz&#10;oJBOzMT+Rb27JyrzWsK/7uPEtgASqxxhePHPp0H3tecorhRc77MsjLUAVIpU/Pj1KKxhbMF0/TSQ&#10;NP8AtrW9vEsHYclZj6fJ7z3rJMRaKmignqJ6dWBRjH56po4wfIBfT+fdBy9usCC4bepE1Z0xwRZI&#10;xRjUDzrkHhXy6MVseY2ngWbmG9q+KRpU08zUnSKYpUHrgqQoGMaxIG/VZFAbTe17WvYn3kTr7c+Q&#10;NR/ENwb2pJFZjRNUU4k85N2k8gVlCa9AN/6C3tdBsG63QanNNzEgp3MI18x5LUGnpT8+ly8lb7ei&#10;YPvm7Ky/2ZcrpY/PTTyr1k5tcFSP9aw/3s++VDtvP0koX+Jboqaqn9Z8kcixMkf6tICMShQkcH6n&#10;2ONp2Z7Kj3W9tMBJxYoQ2COBGPy6Yj2ncrUiJt33E3UR7g1dB8setfn164+moXJ4sQCf9a5Pt5GL&#10;rp5NU+LyK3N2meOVi4UqGV1IUNqLjg+xk9zbRadN5CTSlPP7MED+VOjKLb7m5lrcbXcBAKljkMBx&#10;qPMH064FgAdV1A5Goqob/evr7UWLweHq48nK8efokgMBp5YcelQukEh4Z4n0EanIK2YfT2W3V/fR&#10;/TFDauWDVDNQ/LIPl0rsdms5DPPaQXCRD4sAf7zUGnXEvZl0BiTyVULpI/qWtfi/tkNDB94B4cnL&#10;GBI9SkWMjSpHHiQxWDCRHVyW+lre3ZJ9cLA+ESvAaqgk4Ppw6TLbob5mmtblogO7TGqn0FCB+3rI&#10;eSLFb/0Nv94/P598F2lSVS1E1Lg8s8k09OwV/INYcTXBMIQs50jSDwD7JG2rZLeR52jh8Zu5qPIt&#10;SPUCTTwr5UHStuWrWfx7iPZ7pi2nBIXBOcihxTz4V67NhywH+2vz7xnFV9Oa2CPbGZhjjUBEkM7r&#10;rHCiTUhY3J/DD2os761VXt0YRw6eOsMCTwAqaj556SPZTwtci25dnV1FQpkZhX55PXAuoIVf1MSB&#10;9bC31P8AT6e2HM0O4MdhqrdWVxf8Mw2Ep2apkkRk81bLJFBi6dFqNXlaarkXUn1KAn6A+4x90d8T&#10;l7l673afcbeJLeJnOk5ZgyCOldYoCe4aTXojvJ9ytohuF9Yi3iiRiVP4jUBVz6kgfz8usZmQSLD5&#10;Fae2sRiwbQLByRzxZv8Ab+yJZ2rqN171/iNVUSZTHSyS11ZW1cErRCKntI4Y080bCQOixqlxe9wR&#10;b38+n3hPcRubOZry5eUzFp2oxKmp8yNKJQDAGPPrFnnXfZLzdJF8UurkmuePmOPDhQcBTrKFANx/&#10;bINj9BYH6f0PsyvT+Aqty5LHzVuuk2990M/lqqN1fKYLb+EZKquro5AoGNmyRjjo4EXUx+4LBgy3&#10;9gHkrYPrL0PJVUpqr6Adxp86Cn59RhGrvuavSgFf8B6i19RJBTzfbeNqwxOKVJSfE1QVIhE2k6hE&#10;ZLaiOdN7ez1fDDbmQre5tx9fUGFq6vbe9sjums3rULT+WmqNrZnC1OGpqGvq6hZGC0wr/uwGjUtP&#10;AguVJ9z5yntrXW6CzhTxY31FtWAqgVqfn6Y49FO4XiWW4oC3n/PooPzX3tt/rb477r7FzGUw2O3D&#10;sYYrd+yGyNW8SZDd+3Mvj85jcLSKk6VEozrY96GoMNnWiqJuCNQJKO4tsZXrTfe7+t9xz7ny+X6/&#10;3PkaVqWlZcPRyU9N5ajE13+SU0weJ4W0oQU12N/oPcQ8/wC0rZbxulugQxK7AGpPpU8V/Dqp8wOh&#10;Ws3jQxSA4PQ59M9nYTubqvYnaG2apKzDb325j81QVdM5MLrURp9yIml1XC1auq6l1BFPuLiIKvNb&#10;d3lg4uvoZFqaDGbmSoy+SyhnjpaPJUkeQ9TZSJZ5YYKgvzGCQPYDspFhGOnWRNB/xY/t6FRgNS35&#10;PFzx/X/WHt867m3Pi5avZdRs3ZywZSIz4nNS1dfSVVDU0sUtTS1OOrBlpoYaxJY1KkoT5Av41Aib&#10;ar1JluE/ED0iikdC64A8gc06jVMRYavLOI1vqSMwhbAcj1QO5Fv8R7E2pxlTSDuGbc8gGW3dsWHN&#10;Uk8NeK5KfKU+XxMM0ElVTCldTURvpGrWUUsRz7NLWxknlJUVNPSv+UdJWeRGfUamnUFNMhx0eNUQ&#10;0UNVMtRGqGJRD9jVqFRBpAAqHQ/S1/bNLi8fufr8U+YxsD52X+HjJ1qNbJ1iUUM9VTZinm/UsuN+&#10;39MdtEqsbgtpZZAsLNYbMvNBqQUr+E5NPiqT59KEa3e2lF6itbFCG4hskUowOP2dTFLLLrs4pzFd&#10;QGHD60XxGMqbmQsLci3+x939/F3+YRvHb+3abpXdWwWrqrY+zzU0W8qHcNLCN2YSixc1R902Kqtv&#10;VFTj8k8UFtBrZhIwBAABBTbz7A7xzhPby2u9NFCpDhHhEoowIIDa43BIJHxHjwrQjB7nn7nfIt9z&#10;tc82TbNG0dzKjrpN0G16wwLN9WYyuMgQKf6QAIOr58//AOTT2h21vbfnbHV3zMzHWWyu0d6U0VZ1&#10;LuDqzEb0oNv5/e+WocBPjsVmcdl9uV1Ft2GtrYWjjlWeSlVnPlIJ9n06N7sxHcGFl3rgpK6lxWVy&#10;NJiWw2RpccKvGZnxVRdZpqGnSSV6+RAPXrYOFa6qGvCfu/7eN7Z7Tt1vJuSMwVizCBogw8WKFYWV&#10;ppyzFpg5bXnRkU4RvznyX7Sci377QdqjjcgIXNxOWWUMJFkBLEoEKYCEfw8CeqCvnp8JvmP0dubb&#10;fS26Nx/6Rd4dV9eb/wC15+xNrQVGPw28+tMdNgaJ9uNs7MZOuwuJg2ljayVwschV6eSZWjndkt38&#10;hezI9vwYzaeVyVNjqHeFDnNuVWKioDWbk3Dkc7hq3D4HH7fZKlIsdVQ5OtjkaaSJ4kp0kVzdgRIv&#10;sX7Rbhzrt0O/Jbpd22338EwlYFBahJU8eaqMA3gxlgsbK2otTqMuRPanak5mn5p2e8mvbhhlyxKq&#10;rdxNS1TqVTHQ/idWHAgjT/Ltxe9O8+uM3lMhsClxFd8f+1uh+zMBnaPJy7Y6u2Fs7pbsbb/ZPaG7&#10;+xaGKhydbn6OfCbZNPFRRVSSTZOemKJ6fJGSDb0VBkqOLefd+6MXj8lhK3D0iYI08lPs/bLxxVtD&#10;UZGbH18mRfN577Scl56gvClT42p4YZQki9HLn967Fs7fQQPuU9tbT3DmMiMPIgVo4o3AUxx6gNCs&#10;ZSTUs5A0nJkncL685d2215bb6S1ikjeTWaDxBjFaeWOrxewcfvXrzG7i67+KfX24ezMDvXa3Y3am&#10;LzNBmqX+/e+cnQ1GGzWzNg4Le22aPZ0m19h1G4VjeHFiOWrqKdHFVWzQLLBKQj5G7/pqwZzD4neG&#10;NpsVTZjPZXHZ/DieTKnE4vF1tRUTQU+TkqFqMscMtTSxqQsMcVS9kLaSsIXPubuO5W91HPfJOpLg&#10;yRhBp7T208OlRwr+fWRXKmzw29sgIMpPEjtp68OPVu/xe6/zNFsvZu8uwNn5Ta/YNTsLb+N3JtTI&#10;pg54sBXVNXR1WRw9DU4vG0MJparK01NU1L6S80tJGSQAwatn5A7w6729Qw7LwFBmN0SbX3XQbmiS&#10;ttBTiSvx9akhnWijpfKlVLMFs6PZmB/HuBt65mE1he2fjlmMgIrQMKMCcgDP2AdD+78C1sXGRj16&#10;Nxgv4lV0kVfl4aalr6mlj+5paNS0KTRyj7dklL6pFp1FufqG/p7MRmt37x2NtPBvtvE7Y2ljtxYx&#10;cjTzfbLV1VZDTT0W6air80D0ksJqYsGYySrlNXHuftrs5tt9rrHcraIL4zsR68QeP2A9BG0kVryP&#10;QcE9MsWH29uHJy1lVVVuTrMJkZaOeIzyLQ09YcbX4eeKSlUJDLGabJyBtQIL6WN9I9ozpLd+b3n8&#10;pMTj8lmcpufB7dr9y7sojTCBMXhzR7Zy1TT132705X/I60Rsp06uPrf2Qez0E97z1ZQXB1IrlyDk&#10;VRWYYPqwHSjm2drewYgmlV/48OmXsqnp8d1vno6WnpMfLk4sVg5UmW71NPlcrRYj7ComjZJ5mqYK&#10;xoVu3Bf+nszfz6qcXmDtCvhxsP3tBs3+9GPlmqH8cyY3IY4VMawxog1RTSpKQAAQhvxf3LPvYRbb&#10;eyStq/tCG+QZaca+tePl0HOSrhblbiVhiNyfyr/gz0AXwxweQ29hOzMXmMpBk66n7ByMcRjhaJ6K&#10;hJl+xilaVpZpHeItyW4APsgOQmm3hR74y2IqhR1E2MxW5o6KOnj/AOPgx80NfS1cVVAv3MEVVVU6&#10;wyABrpIfobEYb2NyJNyaVGq4H/F/y6kISCbU6fi4dHQ8cUS6ZNJUgk302CKCWuGFtJW4P+BPsFv7&#10;pbh3puCqzkr1uJoq7ENu7KVsVLFI0cOGT77IrRLOxNZBS08LuyyqrMoIZXJBAa3mf6/fIreRcagP&#10;59MyMSVxgHrzyCP6+JSyxqzMv1dnVI1IW2oWbgf19mM7+7M8vUfTmxMZvvduSq4MpW1E9GafF4aI&#10;4mnpJXalmGGpIfHLDThgrXZQ1iytaxNt55hNnZ2O1WrcEbBPy9Ol4mhUxKNQX06Dnbez6TGb23lu&#10;f+D4qgn3BHiFOQglq6nI1opFfzLVzzytCtO8pUhERQB9b+xD6H2fF2LtvdmHxWwKrdFScfDu7ayb&#10;jqazIUq18MZp6iSGUtQx1MkdDUyzaWVheMKFIJIEPLnKkskUd/8AQMzOO3jn1PxdLb24SC0YsPLz&#10;6j9j70wOwf4Dndybsi21g5MpS4LJyyvTFWlzEy0eKjcGgrJFapzEsEGq0agSklh9fZpetOifucMm&#10;I3fuZduxZCCmoKbZ+26RFzsdK/M33E0csdNHUVqrZmbzPGt76/ocjeQuULm6snt7aZoYmproNRp5&#10;5JGn/jXQQi3iJ4rilyda1oDSn5UUfzr0F+8+7cpjaiom2VsdtwUdHG09ZvPPZH+HbYx5ICu0AWmk&#10;r6tYb2UWgRmIBYD1iwHqfoHaGycdi58Bs3D4LJYNjWUWZyzvlMy9SxCz/dVUjxUZhWnZz/mUQH6i&#10;3uXIeU+Tdhlg+lgZroqVJVmqGcaQaihJJPDj6EdR9cScx8x7hHYWltM0TsF1ARkf8dU/z6qY+Q3y&#10;yOWn3Ft/c3Y+4N44DeOOm2rndobKpo9u7cpqOthkhWow0cFLU7wmyNbLpgMYy7llkYoxcKCje+u9&#10;qPDFcV1hTUNbvzOTjHybvzLfdYLb9SDoeXHRsrxV2YZv8wrotNDJaRhIqGN5x9v/AG/vbyWK65qZ&#10;o+WYVLG3jqssqcQHII0oTTVp/UK1owOes0/ZX7sks25bXvW7Qk2o+IMrLkio+GWn5kdCT8Qvhl2x&#10;uLE49u8MhNt3pvEsz7e63wlPUbbz+68bOQ9LQ7nq8fXLWUOKj9AdY5jUVKkq8qhmBrf3LursTOVt&#10;dNRwVdVDSFpMyZ5xUVNRMoImkq68xipnd39QKsAv9kKOPeWOz7JyxtlrCskqKzrSIAEKF8goqQKD&#10;BJqT5nrNzb+Xb7llIrfYLJHhSpYl21aR5Atq8+rpcHgsPt+jpsZi8bR4rHUtNDS4+io4lp6Sjpad&#10;BHDS0lLGBBRxRILaUF2PJJPsI6vceUnE9PDs+pNYIwiyxVFbIisHUtMY5Czki1+GHPsRNC9q0B8U&#10;PDXAqn5Z09Ir7mbepXlhi2WbxRjLAr8/wA44jIz69PzBFQKRcW4+n0/pc8WPtshye85HSKp29O9P&#10;FpneQQzNLK0bK48sjBmb6c3PPukUqvcFJ7ZEiIpUScPsWgB+zz4dIrLf+a45ws+zMbePuqfOmaVr&#10;WmOuJ0sOVVS36fULs3IFxax/2Nx7VFZQ5qqxOcqVxk9ElXR5KgWRaOaampZqyhqI4qSYkFqdK1m8&#10;ZqAZWgRjIqMygFHu5tprK4sbW5SW7aBqK0gQvj4gwBIoc0FAejLfNyu7nZd0Q26iR4z2AsCPzr2/&#10;b+p/pT1ieSESqnkUSsRcBogTYcFroSbfj2Y/5GZKWi7W3VnKWqhyeNzuPxFPiJaSNsjTrRR0iJSC&#10;SoeGkKyUThdMciSSOBpMnPuIvZPb72X2/wBotN7hKbvBO7yVpE576/AC1BTidZ0jI6D3IO43FltZ&#10;nnFLhyKgqDkcDjTw8vP0p0VH4T4vc+I+MvV+C3ri8tgd747CRU+9KTN4eiweUk3HG5GXnlxNDX5D&#10;H0bVk3KiGRo7G6hfZbZNxZiOscRmgnkeOTU1ZCQ4iKMZapoxGrIhhDekNwfz7nZdqsPCDMsiRDgE&#10;aoJ8l40rXzp0LrvmXc1mVbQ2zKozqLVH9KhHD+jqP29G5XgD6/QfX6/7GwA9slRmMhKrTQ0GNpYg&#10;ssXkiNXLEs0gKLIyyVLsArG/tdFt8KBV+rk8WgNCFrTyFQBXotfmbepKSxQQJHoZdeSuphQMwJ4V&#10;4U69YG9wOeD/AI/6/wDX3Ao6jOHwpT1cFN5pEVqtQ5VpFYEpCSQU1gfW5I9qbiG2IAmiLsuaYyB6&#10;jovs77mloEiTcLeOOSoM2kkE/wAK14V9eI69YWtYW/pbj/be32kz+5JJTRGtgnFVEtJI7UkFQAA6&#10;updpAGZonQMDqH0+tr+y262+wWLxxbkMh1ihbApkAAjiKgcRU1oejSLe+YkuUt1u4XKoVUhAe+nF&#10;q8acfImlKjj1jkCBkdgQ1yodR+m6ker+o/178+zR7Hz392OtTLE2Hx+Uh252JvjJVtPTVg3JPQ1G&#10;0c7trYVTWirq6/GMuR3Fl6KeCnjiiDADVdrN7x55keTmbnG2jjnm+iFzDCkVVaF41mSS4KdiMGRE&#10;YPrLHiANNeghfbhPeXUs5uXaRYi9CoIK+TcOJag+QNM8eiv7qxGU3J2M9dQZLdUH2WT2JtGLC19T&#10;j22RlKCl3ZhN171yGEpoaaLJ1Gbx+EwtVTTTVMzhBIyomk+yrS5WGiqQkMFFlF8BiWQ00kTTswsZ&#10;AiytqcObj6An3kXDZteRh5WkifVq4jAHAE/Z0Lm3iO0EMUVlBMxiUZXuq1AaDzOcfPozYuCurSLl&#10;AbXHquoFhZ7Ar9fb9hd75/bslHWbeyFViMpBBPTxyUAWjlVKqJ4aymmbRqkSeGRkJveNiGX1AH2V&#10;X+wbbu6zW19BHcWhcNR6sO01B404geVDw4dKrjcLe9sbSEWrG7LUKHsFeLDNcUrT0ND1FymFxWap&#10;vs8rj6LI0nkil+2rqSnrKfyQSLLDJ4KiOSPXFKgZTa6sARz7ESr3Pn5YsQ+9cHtzetFTUKFcnV5b&#10;KYrctHSxw+eShiz+2q7D1OSqpylk/iqZEarX9ga35X2ZZg3LV1cbfepJRlCCSNvwglJxJRVNCRC8&#10;YIHRNu3LdwwgNoqq6lSaSlfTgRQn7CTXpGJsihx9ZVV22MrmdstV1UdRXUdFURV+DrpI6Z6WkAxu&#10;Xp8lFiqaNXDmPGmiEjqC9/cfFU+y62hyFdieycpsOrx9HWVEGE7AzE2cp8gyMXpocLndp4/ZclJW&#10;WAVlqaWtAf1MzAEFDOvOe1MI73bYt3gnuOMcUMZCjiCjrIArDg1WKj8J6D0u57tsS1lPixPLwZ2q&#10;ApzQroP7dX59M2R3FvfbWRwtDnNrDfWLz+Six0uT2ViXoZdsLICBVZzG5fN5AVeMZwNVRDNE0QNv&#10;E/19si7az244n/h2/th7hCCWq+yg33mZ6usEYaVPt6XKYShgasqGURIpn0mZlBIFz7W2HOYtpIpd&#10;05MnsbFioE5EZVVqBqOkA0Ve49uFBIrw6Mhzp9SNcEVIWPnI1ePkaDP8Ne31B6cKTfpMlVFVbM3p&#10;hKWlhBlyWQw1FDRRn7yKkLo1PlqxzHEjmdrQ8QITYkaSqNudTb7yExxEkFBgYMjEZqrIbuzmLw1B&#10;inp0M8a1FRRtmZ66GER/piSLyOAoZb3DW7+4W1R21tuO3Wj3V0joVjiV9bq5AchSunWATUFj558+&#10;lUfNgtoSY0d5Sa1egceWQABx9KA+RXiG7c3ce1dv4CqzVDT7i3hJDTRPTYLaODqMjuPJed0jWLHU&#10;eSkxVJLIpfUfLNHZQb39up2Fuegejo4TVYzbtRUVr7d3Ju7PUeEpK/Fx1DCDIs1CMuceU9Lqtqhk&#10;A/Sfr7Szc57Q9pdXZjim3dWCvbxJq/U4aAzBA6ngpoC3E+nRrZ86fS2BhRZJJl41YajXy1Fa/wCX&#10;7OHUmh7QxNXic5Uw0U+W3JtKGJdy7P22lTlMtT5iajNWmCxMlfBhqXI1lRbRC2qOKVrAlAbhd4fb&#10;eJwIeo21R5DsDLQY6VMlvGvrMNkevcVkJ4i6ZTFbeKUlXkib6IanLNVUd2DzUji6EPXW93O93Ri3&#10;mf8Adu3OaLaKCJ3QcVkm7gg/iSDQxyEkU0cFk3M818B4schwe1WQaft7M/n/AIekIufym/YYcduu&#10;vrOusTujHyVdHslaarxvYJxBiIyGK3NuGGprqXE1NTEWSaHF+CupSSsFYXVZvbFgeu+2d9bixtRu&#10;OmyGLwtQi1+8d1ZGuxMcOJ2/RxmfKV1I8eRqmq5o4Y2+zpVSGmkl0IBEp4e3Hnvljl20jtNk2pZt&#10;w8TRHEC6pqLUUmsZqKkam+OlSWJ4msnOH7ritUjsXZ3SlGOnJGO7TJT7aCnXHe/emwetMNDj9u0n&#10;94d3ZfJxYLZey6GnyuMXNbqybrBjqOszpwddT4ihlq5VatyEkU5gg1ymOZl0MnKjqfO7gyNVVbdw&#10;+48Jt96+vpcbUblzuJmNPilqHpsQMnPj0q1pK2dChlXxmNZCVUMLezrl/wBxoG2aCXfYYo9zKAmJ&#10;EcPq01aitQE8e0s2niWx00d/a5rcTeJAx4qJNX5UZWp/pST/AKY+Yh4PsOgONoaDO5XG5Dd0OLpJ&#10;srRYLH5CihrMj9mtVWfwSmykszvDYM8cbTyOqD1vwT7Ru5uv8ptjJTS5vH7pogwpHqqiKkpIqd6q&#10;s0GORGXISFYqppLxu6qEUgsjAEEUbVzhZ7mohsFhlTWVzUig8wTQ0T8YoeBAI6TeOJbh5kSaNq1o&#10;hULX1rSv59KzD7hxOciafF1kVfTx1VRRyPExCrWUlQ1PVxL+xGzPBUoUuLobXv8An3CxDVH3EMGE&#10;jx2QWGGsD0M9E1ZTNTIHeQVtfLU07ZAgi7mmhpWDfQ/j2uuCjwzyXkssdZBQh9LGThVVVToHycyL&#10;5dL7e5uZZF1XKpGEooCA1NODM1deeNAlfXp8HKobtYgMCwAY/wDBgOAfcSHGYmuWSTI7joaFRTH7&#10;Od6eojlq5ozZm+3apnUhACFPouB7MWvbyBkhtdteQ1ytVIUeR1BRx4keXSw3Eb913fIZnFMVUgjH&#10;Ak/5ft6y3K+mw/2I/wBj/X+vua+G2xjaeOVsllZnIkkhpxCkCTxCI2qEeZqkgEc2HPtj67dLmV0F&#10;nCqgUJJLGvDSaUr+fR1aWcNrGGWeTWFJo1DXB9eA661W+gX/AG3trmpcDPTGH7j/AC6KVojWSTM0&#10;NSoQuZdDE+MG3Gni/tXDLucEgYJWNgDTSMH0x/g61Mu0OXWRwzAAEl+Apk5qP2dc1NyeB/rj3Gxa&#10;7djlhM9R90gYCNY3IfSxsA45ULGDxx+Pb14+6lWEMQVj8vLz6csZOXIGAjl8VxwJaoHy0in5enXP&#10;2psLPtGiFPU5Ifc1VVUSwBRd0poyGSN2XSiAre/IIv8Aj2V30e7zyzQ2baY0UE+VaZoOlnjbZFMh&#10;DL4rN2mhND5efXFr/UE3Avb8G3Nv9j7kY7H47Dz1lRQvQ5iWnjtRmaH00sskmieOo9apU+gm1x7S&#10;z3V1uEcMFyslvExo4BNT81PFfy6va7ZawtM8U6AJUqQlKk8Rg9cQC4JJIB/AuPpb3Aq9q1MEFDGs&#10;dNUy1JkeN6Z0ZgraiCWJuth7Ww7zDJLLqdwg/iFB/LpV+7rUwRnw18XyOnI/OvWQEH6e3mh25Uyj&#10;HLDlFx88yOzyzQeQxmJmIZrThVQFdPAF/ZbdbpHGLotaiSIMKUJyGpw8/P1x0+4YaFFyNYFKlanH&#10;zr1jLkEiw+v+P/FfbnjcBj8pUQy7gz2Mx9ZGskq0lTj0aKSaInxRN4ZIw8UoA+v1B59s3W53Fkjx&#10;7bts8tuzAalfgDxIqCcdbaO3k0LdQq7HieFfyNcdYZp5I1UpHquf8bf7C3tHTYeFJKqUjbrxa6iq&#10;8c808MEnLElUgkSRF4sACLezgXlURHa51CgwFJA/MUPzJ6KbqDaraK6At4AOOliRn1oDT8+s4LFV&#10;OnkgE82sSBxz7kQYnDz08kUz4qFqiLVXJTmSSKmEX70EFLLPUPPdiBf1e6TXt9FKhjSZtJ7NQAqT&#10;glgoAwPl0kaPZrm1QSxQeK6AdrGv8z1yBP5Fv9iD7rG+eLo+7vjhHHRQUSR5bcCL4Ynj8lsnsNSz&#10;rLLLI9mW9y3N/fIT+9WR/wB4+wOq4MkhO8VBNaHXtXA0GM8PKnWDn3xPAju/bKG2h06BeVqACc2f&#10;p/qz0xbpcx7Y3HIEMpTA5dxGHEZkK4+oYIJCGCF7WvY2+vux/wD4Tko7U3zCKPCvq6LiKVAkMLiS&#10;DuQjyBJI+FZB9TzfTcarjn37FRzMd/kjroE9opoK/GZxwGT+QJ9Aese/aow035Hr4p8HT8z+pXrW&#10;7/4UTSYz/nD2HJ0makWHL9sZenr9vLRNmMfJjK/qFZvsxWY3KeWSpoqyUBI4pHTT9wIqj7fwSbJN&#10;RDR7hjejgrKlNuyx0lfVy4qrrqQ1sWPqoa+mx9FNi6iGSTG5F6dTVrGTBXUbGGVXgd1edebVuOa9&#10;1MPgltu2m4hRyp+IuxAU0Pw6Q2PhOKEgjqbTZw29pHd3GbhmUKPKpBI/wdUa11NnumMVg977n2ni&#10;ch3vQZxtl9f0O6qDb08e1MnuWepx57E37DuelN9zbJrZXo8DT5QpV7fz0QlpiKmOJ4nvHwDH08Uj&#10;RxiCGmosPBDR0UsiRv8As06COipYZvFRrNOSzkeOmgVpJCsSswO+cdwsuXry52GK2MVozQz+Gnwm&#10;gIVKcAAHqfmPOg6J7+9iEEUM8gSfV8PlTPkft6ATvzd1HnctLtf7nNrk8rv+u7fzX8Y3DQR1GUpp&#10;5cvlZFye685kqKSfOPhaMJBSQKa7LZKop4KIS1s0MFQClbENx79zMW49t702rjdviOjxNbktzbZp&#10;uvN9PnxS0FJPubFYjJx5nJvBuCo+0oqXIuzvKx+2ASYn3Cm5xPu0s99FalJ6aI6yEAsVNAEU1qKa&#10;lHw1FaZr0TNC5njma7AjAIXuwSaEY4YyPtPR0NnVO7+p+mNjbl2P3N8euz6jc8stHX47aezO5N1d&#10;89c4nC4qj3luVujId1YOv682JkMfsLBGbL5XHYehpKGikmqMgtRWwqQ9mSKordxCoyOWCbDlpcCs&#10;2Ew0YmkzOSx+OqJcpTYymocgs38H/jESxyOklNBIszSArGwEvttFpBsHLu6XeyeNuS3MTwhUAeaE&#10;6EZmBRRqUtqXIIZCe7uZT+2uZ9vaEVWSIt5ZOagUpnia9LI7tyeB666lXb2y9uwV/wAxGy298tjt&#10;79h7h3HRUXXGB3TmcNhdrz7y3DktvzGk3+m2Kirr4KQx5LJ0s9HDTswmWQBhg92tndzbg6wr8RuL&#10;EU+Ow02W2/V19BLNgN2bfyGYioqvJ4DNwwiCpqKAVcEFbDWrS1MJmLUa1CRGsEVc8brBzrzlNaWu&#10;2yWdraR1CPxiY9ut6gULqSBXFXFD0a224Wk28S7bHGyuilnck4xj1PxUXNBVhno+m5sLtjrNcH3f&#10;gW25md77r3PgcX2hkcPmcCuQ2xuHY+yJs3S7B3bt187U5rbtH/G8eaqiXF070eSqYIky7U8FcmNn&#10;feve0snU7y3V1wnX8m1qTbOTkwlJI+epK+pOHpaCkrYczXUWKwZw+Kps7JkqdKeCLLV0+p/8ojpZ&#10;Ukh9tch8x2PN2/WHKM+zlntJVJlWmkKr0Zm7a/ZnzOKjpiOC53O+U3JGiIkLUCpHCoP2E56Ln8jf&#10;hFRbp6266+ZO8u/aLelXul4N14jC1nXOcw9XuneGckkocrRbfzW7t/1Oeza7CxOKyNYmSXbOHppM&#10;NBaB66F6Y05au2dlbh7Z3JRdIYCkhodrjd+I3L3RurJTeSmkwFNW1Zx2yNs033SyCfcGBoqeHITl&#10;EES5eMRSOEqUbLDZOZf6w+728WT2qPy3s9kkQwGV3kAYhfIEhXU6ckY6BHNDNdX+28v7bCZYRcIj&#10;gcXiQ/q54nGrPmOrKepOzqfpradZ8rd518i44dax9U/GHYO3cbR1Gf3fVybfxGc7K3vvOebGpWNR&#10;bb3lja6no6GGSFFocJV1M0FRNJR+DBvnMdX77pKv4x9dR4Tczbyp9w4vs/cWGricfiq3blft6XOb&#10;GwdThHjDZaklyEcVcsM32uDo4ftpgKqWNFxL9zTybecxblsPIlmsr3u6xpLIpoJJHk0RxRuPgRGb&#10;SVXtC44HoRbXuZ3WO72xLQw2MOpDTidFK19TwA9POnULovE925be2b+YfyMfPdd9I9ADLVnRnVuU&#10;o5Nv5DcqVGNy9FiOwt94HKTR5iromiZ6umkeniyW4dxzR1EM4oodMx0uqaLbu303DsbaFLily+x6&#10;3Fw7tUVjTZ2qkzWIpc5h81lDWAZHJDJwTui1UnihkqaaeGIAQsqqeXbTlja9fLh3E2m5q2mREXWA&#10;aA1YkZFW0FjlRUjNerrf7S7taSXU1F8tFK/In59UTfOvseu7byux+8fkHvftao2D3bit2p00cztn&#10;E0WzNuRbY3Vl+vd7bdwdRtPNVW39pUmHrY4ZHpYIMpk4sbkaaqrZppKh5HGGikhvKs8YZZmV1JRn&#10;tolmYERkl20pEurSCQfx9PY053NxbNtMNu8kjKoFUOMYqTXh5/ZnpHf2csqRLtj+Cmpa6sj4h69V&#10;89l4HNzxYWr2duU4iXC4yroa2M1q0iyRVuLwdI0DZR1XHQyVlbuKbwCqNMkqy6hIdfun7fWApYu/&#10;9x7y3JlY8FgcrkMvv2sy8tPWTxYnaOx6/sWqystfSxsaupgxW1Ps/wCIU8OkyxeVFCtICAf7ac23&#10;217fecy7tK7tDfzVbiQEDkgVPmCKDrDv32M/KvvdyRc3S+NFcGCtPm4AFB6nz63qOnaDKdVfAnY3&#10;UmAiXeW9uuehdpdcmjoq/H4eTdvcO6tnbEmxBwOXyGjC4N9z9h5isjxNVUrJT00rQyOHjRlYiNF3&#10;/nvl98id0jqlJKbqrae4ZaaXeMsKDI7nxq7iy86yYiHI4CjTExbgxNfDJVRoklSUp4iCFuqwf7ic&#10;/DmXcbi+23bzBbMxKA08yTqpwBNRWgpUdFF1tg3Her7d7hNEEzEnhSp409CcAfZ0az4ydQwfHrof&#10;Y21stDBis5Q7ZxVVuXG0NTVy42h3PVYHEjceOSZstk4MjDTZejkSnqpJZC0VrFmZne9/ZOeNFt3Z&#10;2QqMekibZoY6agMKVc1NjqSplNBMtQ9G4hFQ1OBq1KXSJ11aRrIzv9iOZ0372wgTctze2YRLbaWk&#10;WpMQB1nidNe7OAvHqA979ifarmhfcZ913UpzVer+nQhf1AtUmauWVDSoJyAeqqO3979m7Y7j3jtL&#10;be7q6kweY3hJmExeRmxlPU7troYIN0HF4GLORGtjwr10ksCmB41lq4J/EX/YQpHe/aG3P7m1OzKR&#10;KndOSrG3HOldMrRY+ilydAKdYpGqxT1da0EddqAWLQzIvqI4MQe8H3nNuR9/5d5b2xZNdo1u8lAy&#10;lsqSCR58a/5OoX9s/us8z7ZzX/Wvet9gs9ttpoQIoKOZgjihxhVagNQSaHgOj/bcxe79+5rF7rrd&#10;twdfYNqLa8Ncudq6WbdtdFi8rUZFlhocQ9fjsWk70HjLS1kk4gmdTHHItvYOdBfJzFbO+36p7oqK&#10;ilxy1v8ADdk7vnp/9xqY9I7Db25aqWoWqppaSsXTQzxjxzxSJFIE8StJi97e+6Zs7aHat8k0AMEh&#10;GKiNB2rkEEaRQ/Lz669cr8x3G3WqWyXZFqQNKk1ooGAfnTz8+qnf5p/8p7uTe+9tx/KT4LSYOLeW&#10;4oqrcfZnXdXnXxFfltz+Wnlqt29cw1FFU7Sq87uOJmfJQ5R4pEnhaagdJ6l7WBV2Dx1aPuqGjPjM&#10;cFpoFiihr4aiSWjjFHWwEKJgoDKD6SjqbG7D3klLuyXU1ldrfRrIsHakVUYKVrSoauR51pXHy6mH&#10;YOa5ryGSG/bVSugngRQ0P2da+fUXyf7Q2dHVbO7W3ZC2Yp8jnTJHnGymUy/X2R23h6DetXU752fu&#10;FfNU4Z2rKiOqemm8kVbSVEIenKwOXOGHOCMyY7KQ5iCHVEaPOQNS16OFOql/iVCvpaPUAWlhmYkf&#10;U/X2HLCe5WIPbSGISyGofIViSKgAcT608/z6dmk2YmNL+0a3un/FU6DU4IHQU7pq/jvQZanwPbHU&#10;+S6HzuVlx9XjN69B7jpt3dSZ2jqcsxxe8aPrne7AfaZOCmdlpsZksXHDTMQ0aG6MzUGTxa1mTpGp&#10;f7ubiloWy+Ux8nikhzUlRSvQRVkFTEVSpqvs8R4RIGEpjpkDKQgAEn025W8Uc5RZ7Se+QB1AJKhc&#10;gtXIWRWWnqTjp+XliCK/s719M4FNLJSqjPxU8sj9nQs716R3q9H17uulz9J8iOi4t67f2DsPsDAw&#10;V+G3T05/A9wx7on2zu/Fz01RUY/aw3RvYVzUk6T0iVGbqjBUQvUtPNE3rTSVGKrK2ojqokxVNiKi&#10;GlcgxMKSGUTyRSQkkx1+lNek3tGAQDe5Xs0F7bzbsm3aZdzgubi4QeZGvSV9aCtT/l6Pdru9G6wo&#10;bkSWzpIJD6Ba6B9oAz8+hu+Hm9aDC9w7I2xgsvtfN0fZk/b20t47qxS1NPX4+rqsrjMrt/H5fE5O&#10;BEXK7PjqqxqeSdQgFdPPE88TwSI8xU1MtLGUVqiWriaQPywketlo6ZZtKAqpWGJHW3A0H/H3IcU8&#10;9ra7a253KR3D9swqKsxGo1Pn5AdFs0ztBkDwQ50n1Spp+dPPoCNy7t3TkN25eOSppNu4Lae4FxTw&#10;vFTmWi251/id5blq6Od6qZJfLXV2Rq6eTzyMFbIoHKi1mXdm4IcfHt+hqFMNbnM3S4bb8rQzNNVZ&#10;inxO4M1l1Zki0x0i4XATyxuVUStdeWZB7ps20jct93pRuK/RR2UlwPTxIau9MfCUK+lMeo6R2LPD&#10;LLGpxLHoHyNSQR+Xn5YHmOlF8X+uqLJb27Kr48mMrg8T1p2FuzsfEx1kbYXH7HnzHW+L6wp4oVaq&#10;MW5o9xb4/h1dFU1tQ+Nip6dJHjfzeZqye3YMPnBnaHK5xq/L4WkxdTjJK2So2+s1HkcxlEzdJg1i&#10;kaLO1jZOUVDUjK1XHHChQmNCoy2jdbvmLZZ+WZbKCaztZEm8QEL4amOJvEamksASxpqAyR5ChjYy&#10;aKCZv0lJHz+dehx6P7W3L2ZtDdOz977a2TT7D6/3nV5LCVdHj6XH7tpsK22Nm7QqNj5netfU42i/&#10;ubgFwtNT0VVmldsas9XLVVEigRIk9yUvZuBxlDU9fbN2dnXrI6WtydNvTdWS27n6qaWrSevW9Btj&#10;ceLra0U8SIlLNUUcIkBDVCxk2is8v85Xu532y8vGxnNuzStJr0swZSa4ORQ6a8DXBrTpi93TcLo/&#10;SoEWHVQAkg6fUUwSDjPQqbf7O6G7f7Hy23+4u2e0cJgNt1eV2rhKjpbZ2KyPX2x8HicFPhsTmdrV&#10;GR3Dh9xvjHlzFXVR5WLF1VdPIIR9n9wVllk7dz2S3nPUYXLx1u3MrpqchXYnM0mPaoxc0LY6nSqx&#10;+TwtXLis7jUi88sdXBOzQVNRCJFjICKc82+6m17Ny/te12XKRj5qEVvENvlYn6rxnlEsqgkrQaAw&#10;wKsSM6adPSBtrtlvLnSQBQf6Y4HQoZbpnZPQ+JwPbe0Mfj8z13gKXFbRxvYO18tuk0G7MDLh917j&#10;noM9sjelFPufrze2az9dhMbW7frKBRW4mkyMqyzlmZ2HckMezdy4anx+Cy2SxmT+3o8dR4GXaOP2&#10;1SZqWmytblMlmaTM5DB5CrIFOZ/9xwrJ1syogjQRk19utg3TlTbbvct42OR4rzcNcMMmhfBP6jSo&#10;6FlGkHR4dAcasCvQUl2Nn3Xl3ftxnnhuEuTWOMkJpYqV1qMAEL/Onkelb1PvPcHdfTc+Qz9fhto7&#10;i23mspD2LubfFL2XmOzpeqdsZTZmB66w+za7aMO7aPBYrMPXDFrBnaehFQ0sc9Terq3yCKOqxr5W&#10;tp5Kmjnio8FRhaaSgignpxlqt2lmSopKOSqlSnU0FMPSoYsCNWggsebhdLu/Mtu7XN225x27/T28&#10;AAQGncHB/AABj5V6GF1HZ3fg2YtgY53bzqTRq5Hlnh/LpHYjsLG7EwOVxmFzmHym7e89xTy1VFuf&#10;IZbEbhqeuNpRJSQSYTMbspcFjHyccW781KHkl8IikjYRNOpSFL1m1di5vcuF35HtDb53qFkSfdUe&#10;Fw9Xu2DAYbzyRYiLcX2z5tKOpzmWpmSmE+mVZ3BBLG8S+7W48vWc/I0m07FZQ7jVpLpyrfUApRaJ&#10;nSWLNUAihpXpXb7Htouoru4swHhSlWFaAZoK8Py6GfYI7F2RguxOr8zvHcEuysBsvGbe27ha+vz2&#10;I2BXbr39I6TZmu25PPHgKddtdfbPz6VU9NSxrQGIOpWIqzaif83zHnF/zB+yI5JZJWqersLWMJ5z&#10;UmA1vVVa8VKj6UASlRlRAOAFF+b+8cuYmFzzNfyt9QdcEjVnoZD+g5BamPIaaeQHnjrFP3J3SLdO&#10;dd0urUDwhGEHpRYqH/L1fB/L13tRdifErZmTxNPiqfH4jeWZ2vTT7fx0eHoModob5XFZDMijSWVl&#10;nzOQop56kvpZ5ZHsNOknYV/4Td/9kF75/wDFnewP/fd9Re41vf7Uf6X/ACnop2H/AHCf/mof8C9a&#10;Mn/Cuz/t551t/wCKa9Wf+/Y7497APtJ0ddatPv3v3Xuve/Wv7917rsMR9Cf9uf8Abf63vE0Mb/qU&#10;H/eP9697VmU1DHpLcWNpdClxbo4+YHThTZStpOIZ5FW9yoY6Tz+Qbg+4NXQxtTzgEqDG972IsVP0&#10;4Fj/ALH2a7Xuc1ne2siqG/UH8zQ5+yvQI5i5F2a8sbuaMvDMiFgQSRVe4dpPy6ELZu+MpSZ3FMIo&#10;6hoq2lcCwjdys0Y0gqNI1g2+nsvJrJ5KeFmPrESuSgJubL6Tf6AqeOL29yzuU0cD3CpSviuorSpC&#10;sQKfMgZrw+fQK2y1LshdmZSifFXiQGNfXJ4Dhw62PcF1ht+m3XmKOlhlXHpXeNi7+NI45w7ySqYk&#10;V3WnmV1PrVCSASbEM01S1Du8lSwRLMSGOuNk51EIWCqwuOTzb+vshhtDeLGQjLCvHNDk+tDWlPlT&#10;pe11bW0zR113jYUZyB6+QAPDo0218xtfbdBT4zaZjyOX8tPSQy0EBhqaavSn1wu1XFT/AHFTHMJH&#10;PjhWRXZWZTGdTAKNx5AiaD7TGPlZadfJSUkcCzRQzKzRrKvkmip4Ji0ressZLAnTxzu9vrTb4Ppo&#10;zSJpdTCpOthXJAGaGgFSij8NfI0tNtnmlF5cyjxQB5jtDUwKgngCaL1Z10PsHJZDFZes3RvI7STL&#10;xJQZrcNTlIsbXVGJnp4Kr+FtUrT1tVU4ymgpl00yQvC4ZA8oP0m4ag3PKJKrNzSwI6iONpJpoBCj&#10;qoZRSxIgtGY/q6C97BiCSQrPuFzcyqUipDggABVx9lf5Vp0fG3s1qqaTcE1rSpx880rUY6kb4zfx&#10;9wSjb3XNFiM7mKapqqyujpMfQZ+vr6jyTvCxzOQc3kqkqwqiCrCxi7GFCEKuc+OqowdGWklHpAt5&#10;ApUFiCpDBlazfjgg/Qe9SeKKOXAUiuG/winl/qHVY4tTFWHaoFRxz8ukpt/fG18ioiqesosZIks4&#10;aGoiopJhNLHGGSRJI3pnjcwCwlDMpAIa9vfa5PJ42oWDI0FXNTyABqmSOYRAW9INwUH6ha59Q97h&#10;vjqSWG5JTzArTHyx656Zube1ncv4q4FKdtSc8a5/l1gyfU/Xm/cJO+zM/tPEbjo5mnx1DQVOIbLR&#10;SyGV3MNUkrVcel0IugUQuFHBCD2r8XkYJKw0cayVSNBHLraMvEELFUvqjXySAix06yLDUVJAJ2u4&#10;W4SCOaYVetFwTg8ag1H2UOOgZebaYvFMZKkZ7QRnyAFaH51P5dEY7f6k3VR7Xm3i5otrV+HzlVQS&#10;S0tXFj6ieZqQyTNGfvVipsZMX1RCSSmCLJIsUUscbMjtldmbZz0SxZPB4ysAUND91Q0zzQE+RfPQ&#10;1DIaimqEZm0tEyupa9x7WPsFvcCKW2Y+NU+bVr86EVp+wdBRecJrBWsr+ZlSh4ZTPEVPw/nXosmw&#10;/mh8j+rsjLVba7J3bQrS1arWfwrOVTUFbHRxRSJjM/ipvLisnQVkCxFzUpIlRGhUllIX2rNl4Y4a&#10;A0UfmakCr4XnaWSey+lkkkdbGRStibkn888+z4vPFa+FctXw6hamoHAeYxmpH8+od35ok5ijvtpu&#10;VAkyyLgCpJzTtOPnx6AX5j9243vWlXcmYoMTR7vjmqEykeNo8XR49zKrzxV+MpqTJtXRUc8c3pXw&#10;Iq+I6XZbRgXsW7CIxN+pTdQAbaST/qvz7jTmSFVvFuIxSNxT8xQeXyp1lF7Tb9Hf7RNtryf4xDIW&#10;AP8AC1CQPWjVr/phTz6ol7owMdFmlyFKp+3mijikB8QZJo0Ni3iOg6+QDxcLewvb27ew71LfQIAX&#10;NvbYpNZVv9fBSMFBH6ZKiwZj+f8ANBrD/G/s7lj/AHZtttUf47eJqPqkNSEHy8Uguf6AjI4noPRV&#10;3XdXnEn+IWkhVQPxTD4mr5iMHQB/EXrwHQhVMS7a27SKRbK7hpjWtqBD0uIZzHSKAUGmSukhaU88&#10;xCJltc+3MeyToQ9B8zFjc/X30bfn/e7e/de68rMv6SRz+CeT/sPz7Yc5/A4qZqrM1VHQRxj011TU&#10;xUbwuLkGOqeSMow/wPP0NxcexlyTc87Hcht/JtpeXs8nx2kUL3Ecy1AKzW6qyyKeHepC/ECCAwK9&#10;xsNtuhW6iXxQKhgO8ehUgVqPL59Dv0vF3ZmNwxbb6j23u3fGRyhUVWytuYDJ7wiz1KSqS0+S2rQU&#10;9auTpXCgEvCShAKsrKpUL03XteWtnpqPM4rOVFjpmx+RppnmAItHV08LuYZZGItIv7bfWwPByai9&#10;pPcK82W33EcvbhscKH9S2uLdx4RIAMlrKwrLAqCphkXx4h2VkAMixpvs8ezX1vZb7tcssLOD4wR0&#10;TS1VJZWTS0y+YVu4d1B1YZk/hV8lqLZ1LvHLdSdn9LUURtkMDv7ZGewsFHI0LCpyO0cxk6WGXM4O&#10;lpIy8tFLqr6Mej9+MeYChsnD5PPTtJjKHxwUZV/vJJJKRYJYyrNTyzhtMs6kCwQMxUgkWBsAn2Dn&#10;m6vfD2udpJVqHZingMvkVYrqAcY0mrKa4pnrGX70HPfsR7WbAknOPODLfbgp8GyhRbqWSN6jxVi1&#10;K0UYXUwkd0QspRD4hxB+N/xl+WXfu9pMV03tSt3JJhHkmy+6sjKmM2fBHTSIYof7wV0HgllqzURK&#10;KNFnqED+R4xGrOg71G3srBK81BJQtTzETTUszyftTBVDGl0IfXIeCTpBABKsbADbl7lPnzla/wDq&#10;di3Gw+imzLBM0vh1oOGiNqGtQJARQAVDAgLxj519yfu/e6PLH7o9zeX+YX3jb1KWV9t6WX1JXUdI&#10;f6i4RdCrRmhcOWLUVoyus7Inwy+Mn8yj4Xdq0u6Pjr2l0DjNqdgpT1PZ3VXbeR7cl64nqRR0sqmv&#10;j21sGrkpM21WZqanzeNlj8SwHW89PI0DPmGqp6bXDWQfbkVA0IjSzK0FktMZJKalKPqYgppIst9R&#10;vYTNItzNFbvOiCcxDXobUqv5qCQrMv8ACxVTmhUUzh8H5Y2q8lteX9yvptt1in1dqLeUAk1akc1x&#10;H2ilf1BUUoWJ6vt3tt7uXtza+Mzu/dp9cYfeJ2vkoZ8n1Z2fPvjabZuGWaT+CFc1gtp5uooMjDSR&#10;vTVq0jzRTVGmSGNYi0igy58gQxG8bpdjcEXXxKNFvUDYc/T+nst2+1WG4upXFXZww+R06f8AB0dc&#10;07nPc2G329o1LcQlGINA6+IsgGMmhAJqKVApWmClfCbqeg2dvjsvMb0xwl3H/fnHblwtFXUUjVe3&#10;8lV7Y3Ltauqp62ppoqFjVYvITxwmCSX9qpYyaLgFkeIgMZ5FhiCjXJIQAABza9iTb2dh/hEYLPXA&#10;HUfS2hHiG7kWK2oNTPjHnStK9WV0O66UwU7bTxtRunNtU10lDh8ITKPO0w8H3U8QkgpKdWa7M7AB&#10;f6fT2w1WSoIkf7OM1ZD+IySsYY1cLfgAFiPx7Xw2tw7L4zhBStBkkf4Oghf75strFKdrtzdENoLO&#10;dCg09KE/7I6G/be0Ozc01HU7xyeO2ZIYzUticAtLmqyeB5UIpqvIVNPDSKVXl/FG5u/6rcAKMvuL&#10;M5WabB4Vo6eudzEzFTZg4tqV3BIC35I+gNz7E9jb7XbO896xZYwCR6ef59R/b7pu283dvYQ29PHl&#10;0KseWdi1AueFeA4V6HKrpdu7WxlduPOViU+OwWNqchX5LJTRJT47H0EDVdXVTPpijiiggiLsT9AD&#10;7Byv2PLklSLO7rrMggeUVdDhFelp6qJlYJBJkJ2WpUIzc2gIKCwYE6hHnMf3mNu5XnltNg5Ml+qM&#10;VY5rxGiVXBpqELBXdBipLIakUrTrrv8Ad8/uyOZecIbfmHnXmjbtttUmTXbW7peXPhFdWoTKTbxS&#10;sQyhSJgKd1OHWrD80P8AhUn1z1Pksxsn4x/HneO+cxLt93wfZPc9Pl+udq0m5PvXiFuunoYN27n2&#10;/FSKrGZ8jhJGlksqsqank1s9FAkFDH9lQ09JDT0VDRCRVEEfpjggRJXMrPKx4ZmLSM3JJPvHjduZ&#10;+YOcr99/3e6lnmdmY6RSNF4nSQTpA/FiuK1Pl2/9mPaTkL2K5btuTOUIxBbB9UsjsPGuJnwJJn0j&#10;xHYABVBCoKKqgdak/wAivkR8ovnP2TnPkH3NNu/fGeyVLkapJMHgMomy9r7PwNNU1tVjNrQY1anH&#10;YLbu3aJHlqWCmRAjVFRLJIZZDACshKsQJEsCeAQ1vzyQB9OD7RyyJIkcscZ+nepAyQRU19K0NcjP&#10;qBTqfE7UaEOWXFaVx6Y+fRY66pjnjgqKellWirGmaGKUzzwywpJKLqSiGeWCQteVSrAixAK29pbf&#10;cu5J9m7hbZAh/vZT0bS4mnrIEdJaqKSOd6fRNaJzVwxukbH03YG9gT7Gvt6dn2PnPYJ+aoopeXZd&#10;RL+JWPKsiM5RgyaHZNasykUBYBSOgpzjte9vtM/7omZLtypRlZakLgjNR5eefLo1vwb/ANA+1vll&#10;0a3y3po8h8cs9m6un3plcfma6OhpqHIYvK4jE5yrrdv1C5egg23uGvpKmth1LUQwxnXHf0MEGwuw&#10;dw7hpa7ZfcG3oNpZyuoUpYaSdGhoMxQVcTUErRSS1E8ZaoqtasFk0gsoH6l9zzzT7fbLtr7X7l+0&#10;9+LwWU/1NwkcwmdCHD6oymkERjHhkNIBRqnNQTy/ve6TW247FzkojmkQojlQoIcFBqAwTwzUcTw4&#10;9W3/ADA+CHUHU1dsb5sfyrezarv/AK/643xJvLew23uKk3duPYO4tuZCi3vQS0UeMoaKVKDA4JoZ&#10;DT1FM9SIY2lkMipJcmWwPhP2HsbeDb5fIYaqbCbhFbjsQamr82UoIayVvKaqJZEpZp6dVshDW1i5&#10;BHucLH389tZrlttXe5Cu428yhtJCwGSPtErPpp8VO0MAykE5BJHB7a73aNa30dxAZoJ0bTUnUA1T&#10;kepHD59Xgdnf8KFfgB29tH/QnTZXsTGp3N1jntv53e77Vp48T1tntwbYhhipczR5uooJsrDR1eQm&#10;V5qdJIS1IRZkkRijYpuqet/kf3DgO08QMltncc2RraSqehNZU4mqyqpkYHpZUtUUzpT1zxq8TKUf&#10;Sf8AENTpzDuW17Ve7Du0EO9T29rLrn1NGaIviq1FkOl+6lFJA4MGAYWg3Cz2O93ezurTxLZWkQgA&#10;EjJAC6vyycgVPHiZeopfmV8oP5ZXw23/APDXsrDbA72wmC6mymXmz9fJRbY3jh9r49tubpxWXAoM&#10;nFLR5LIYqOraGWBxJErRhlYhvYER7AyWRpN4dg4HN1cGx8NuKnxFPnMz563Py09VMwx0FIjKYPu4&#10;qaSLySyzQRxavTqcqpyQ5Y3KwF1Hb7g4uGNdI1HQfDALVJIYqGIVAaH8TBQpPRHyuOXdv+o3/mOw&#10;mms43CpbxgVZzUguTUBEFK5zgDgerNB3Hitv7r6p6I3XS4mbuTfWwcjurI4Tb0kVJtOhXbtDTjc1&#10;d5K6aDJ/wmuzDyxUMUNNU1EyIzSKkccking6rrOyu1tlV20sf3DHPjkxM+Mq6DcuxqDLzyUDt9m6&#10;jMUuRpKwysZRpaV5GA550m0b8+7V7T8kcy7d7gn24ruj3dDcW17JCQ4jarmJiYmBRWDUWrE1apJP&#10;WQ2w71yhzntl3tsG0XEVsYSCgl7qAgUFQ1PRTqoD/Ogb56dbfCb4DfIjrr5gZb4RyLvzJdm0GYpu&#10;wep+9M3smmo93UeJrMwa6p61yVK+zZqWfHYyp+6ipKSKOoc/uDyShi7fHXbvdGy9r7ow2xKTbdTF&#10;j86TNFvfBZfGSVlZ4zHPBjZsduDwRrAI1LGRACzi1ufYK+8OPYC+veUx7jbtukRaGRoW2+aCXQkn&#10;htrlWSB3KtQBCno2DQHqvt7Y8uvYXMVha7rYRrMRWfRKCwrWhRAQBX0/M9A7/O03T/K07f7E+OG4&#10;/mR2N3XR5PN9fZao2fkfizu7YG6qPC7UyNVh8hRZveuI3PsvI5F6XNvIwpJKIurrBKChOhvY0UnZ&#10;3yPwFag3j0XSZnHBk112x87SNUKhAJZMS1dmquq/pYmIEn6+8erz2m+7BzFZS/1N+8DJZXrYCbnb&#10;vpDeQaRo7ZUBP4wW0jJUgHqTV2li6ix3iKZONHBjP+9EqP8AjHVNGb+Cv8lbtnCTH46fzV891ruy&#10;UMlJgPk91VmaPEyVDtaKlrt1RbV61xOJheRiXq4TXiNeSjA8Cpie7NkZR0gyUmT2ZmDojlwO9MdU&#10;YDIRMx9DsJkaheJmJAkjnZD+dJ49xfu/3avc3a4fq9mtrTmHYSxZLza5o7qJh8qMJdXqpiH9Etx6&#10;1PaXBZ0ubWVVWh1DS6H1KlNWOHGhzSnn0TfsP+UN8zdpUL7j6u25sj5W9YSfczY7tn4rb72929s/&#10;KJT2LU9PBi6um3ZDWohDPTTYuOUHhDJyQJ2Nzu38s3gx2cw2Q1EEJR5OlqJCWFyNMEzNyB/rge4X&#10;3zlHnPl5Tc7xylulqyggmW2miAxg1dBw9cfbXouZLaYvbtcItMCpo1R+zoiG+uhe+er1krexele2&#10;thxQazNU7z663btymjVWVSTNmcRRxBQWt9frf21biwuF27h9257H0dJBks1TBK2ohp6dHq5vGKWL&#10;yNEiGR1Ep06ibEn+p9yL7Vc281c/c/e0vJm93csmybRcPJEpL1UJquNTF2NQCioKYVFooHQD56s9&#10;v5b5O5o3S0iQ3U0agsMFyxVKAgfn8+jb/D3s7tv5KfJD4RdCdgby3HuPrvpne0tbsnBZLKZGro9t&#10;Yyir6vfeXlgWrqJRT04jw0UTCMKkVLTpGigIo94+udpfYYvGTVUIZ8jLJK0ToGVIY4lkVnuLEv6/&#10;rxcgD2MvvH+9Nzdcwczct7BuJjs9ttljdkbSXuJJNLBSDX9L9PCioIkJpQdRT7Z+2lvLsW37rexM&#10;L+7uVm1+awICVUeYEhNSDxx5V6Hb+bH86Mt2X3tv7YWw9wtBs/qXErtaOWgrvt/4rueuyUS5menn&#10;iqbuMTLHSwxiMBlaCVzz7Ir8rM5jabf20989S5uPcu59s5I4vdO38V91WWfFVgqKCUvDAKKpp4iZ&#10;6WpiSVmHoVV4YLmR9zCw9wR7fb7yp7t8rS7dy1dRpPt9xKIY2ZLhCJlkj1+Mr/2c8cskYLl5C51U&#10;LZLHlmDmzlfmDk3eLUjZb+2mt5BRU1JMjoxpQVajkhqE8KenWxr/AMJ5Np/J7a3xj7Q6U+YPT24+&#10;q+nd50WH7S+PvZu6v7s4Woni3djo4tx0ZoKnL/3ro8ozU2NzmKrqnHoJmaqmkmD+IyJjcHfnVksF&#10;LVZWrz2BrGghnrMPkNo7rWqxs0qh5qWSaPCBKlqXj1xEqx5UEEe8hLDkrma3aaKCCOeAMQsiSR6X&#10;AJAYDWSA3GhyPPrhRzb9wD7xm18wb1abJyal9tK3MghuBd2aeNGGOh/De4R0LKRVXUEGoJPE7TGy&#10;MlXVeEx4qpsfkZ44EglyWIrqGrxuQmprwS11C1NXVhjo6uRDJEjN5I0YK9mBAGCRMd2PsnHbj2nW&#10;UmaxFbTUslNV00rGKaKpSSmfTqCyI8E0OmSORQ8b3V1DXACdtcybBvM1luSNFOCcGnkQw+RDA1Ug&#10;kMMg06w75p5M5h5B5hvNh5s2maw3+zcpLFItHVl7vWjKwyrqSrKQykgg9O1Fm6eDKSY6dzHMTOQr&#10;BlsYjGxV78KxSa4+txz9PYc4abG7f3FUYKaCauyLRwfd42lgd2p0qYlS1U0hWmpXkpmLAM4Zh6gt&#10;jcCq+W53LbI9wjkWO1DHS7GmrSa9vEsA2KgUHCoOOh1yl7Ac/e6PKF5zVY2VvYcoQO2vcL2ZLW1G&#10;k5pI51SUagPhK9CaUrjrhunfWF2vTwTVklTUT1DSJRY3GU02RyeQmQcU9FRUwaWeV2GkfRQfqR7G&#10;ramApNrwLTxT5vJUNZA5bHffaMXig8iSeSmEiTE1zuLOEMcSqW5LG4jzmC6l34lnWGG4jYUkC1kk&#10;oCKNQjsHlXUxNOAFDj37u8ocnixj2zlvcIr3m2G51zbisTpDIqoyi3gRtEkkNWDm4lXWSoCxqlSy&#10;d2JuXsXcuTyeW3TtnG7I2p4I6fbm36usXJ71rZmlDSZncUtDM+FwUDRIVhoIWq5iH1zSxsphAsx4&#10;Gkw2p6aSTI07Nro2iqKdoBdBZVlgkMLrqUC4JYEnk29xnd3QkTwWhpdZqrdp+WCAafl1hxdX15cS&#10;m3vYPp7lahwyOGOeNGFRUV+RFPt6FkEMLg3B+h9iBsXK7io6jxzJJlMOjSMtGxV2hdze9JNFDFJS&#10;hAGH1dCDyo+oj6ey3KO4laSWlvwHmSfIeVAv2tX5dBze02RkUNCq3JIqR2k0xUmpqTg8Afn1wdGY&#10;XRtDj6G1wfrYMOCVv7MDjcTQ5KBMniJ450hkjM9OrKavHz+lngqESSTQ6EmxBtb+o9l7bqQ0trcA&#10;BsioIKnHqPlSoOeixuVZWhi3DbbkzW2CcEOn+mGcehHHpJHdkFJkv4Lmad8ZWytpoZpfVQZNSpKv&#10;RVVlUyi3qia0i/WxHPuVWbXpci0TvCizUc0k9K55KyMH5srJ+2WNyt7fi/PFod1mtVdVc6HWjfZj&#10;+fz/AJepnskNztm4LdW4OlWo6av7Ra1K1/DXyNCVPn1IrcjG9HLCJTGaimaNJwhtBIUCrIY2UFih&#10;a/1ANvqPb8Nux0NErU5MwhpoklDr+45hiEZmdhe7MFBJ+nsv/ebTzESDSWc0pwySaD/B0NOfLOLm&#10;Tct15vsrGOBpmLvAg7Y1pRdIAGFXSpagDAaiASegU6ny77Kw+3ut87l6nN1tDE1JFuusezZ3KzTT&#10;VeQnnjeWY0U1dXyyyR0/kbwqwjUsqqxaL1VraZdOjxfVb+DXr+v/AC2/P008e1lIa1qta1/On+bq&#10;KtV7p00bTpp/tNWr9mrz9MdD9opdWq8Wry+X9Rt5fF472v8A8cvx/Xn3/9avil762VSw5EPsWCqr&#10;JqaCKBpMcKdJJhKqhIFIlSnJg1tf1qdP0/Pv6x5vbrfpJbYxcxMsOs6l8StFoT5Urmg8jnj13Gl5&#10;12+SR44PEMwbClDQjNfOvmDx63xa7AVdZLRfbZ/J0kVPWNNUwHwMtVGY5R9vr8IkRFk0tcMG4+vN&#10;vfHH9/7PoslWwnDebGTY+RnhrlhZXr41WWkp4lihhEUUUityLNx9bXve79tt9ubeFhehZlcdyEgh&#10;a0NSSa1H5DotHN1jI7RzXGlxThVc5qD3Hhj06yVmDr6+jp0XJVNFVQzJd6ea7NTmW06OJRICZIRY&#10;G11/BHuJ/s1+Vo3aoxuB2/j6+kjq/wCGVyUAq5VedIVhp5HllDCBVjZjpYHUF9vH2atJ41S63G5k&#10;t5GXxEMlBQVqy0HxcAPKhPVZ+cYI1cRlWbSQurUVLUJANGX0418vn0x1fW+Dy9PWUOUmzGQoKxIY&#10;6ujqMpW08E2iVpg+qhmpZ9QdV4D6bfUHizRQ/JvtbIztkE3fj4HjNP8AcUdZiqWCkphI0omlxzIG&#10;neccG0jOvH09q5/abk2xjW3OzTNCAdJEjMzcKCSuKcfhoekdrzY8wS4ijt8uiujK+gYapU+LqqTp&#10;4kj0HWVepOukpZaIbXojTVChJ4zPXnzKqBAJHNWXb0j8n/efaJyPam/dyNVVuZ7EycFNBLHpalq2&#10;jd5qqWSKNU8bRGnoxGCz6LfQD2f2/J/L21iK02/liIyMpPcoIAUA0NQakk0Fc549VuOZJpH8c3qw&#10;wRgVSNUoxLECrNqag86HpSY7aO1sRAKbF7ew9BCBEClJj6WHX4RaIyukYeZkv9WJPtL0m62cVVbR&#10;7nz9FX0sEkdSaXcFfTy5IrIriVJF1OsaqGNr259m02zRoqQXG028ts7DSGhQrHUU0gUp+ZBPRYvM&#10;FneG4n/eM3YMrrop+wg1H5EdPE1DRVMP29RSU08HH7MsEUkXp+n7bqU4/wBb3zetxGbXxQtmcxma&#10;lJwKquyVRKYnAgqJzPKDGZg8ETKmrkk+6/T3tkCzrDb2CEVCIo+Q04xmladU+uj3CSFRcXB08O9/&#10;P1JPcPTVX5dZkhijRY440jjQBUjRQkaAfQIi2VQP8B7jY1Nx4/7rGYmfcEUMjxTz0SlHhSOpElH5&#10;VunlhYvOADqtpJPt26k2q5EV5eR2rE1UPQhu0aqE1oTj0HTttrsJpo1uJzC7V0kIwApQldQJHl1j&#10;kEN7ueQfwT9frzz7Xe2tuZLG+CuWimpK6KtjjkGYFHVyyQSLJI1RA/ijMR1xAAkP9fp7Du5btb3Q&#10;khZg0DR/6EWFCMaTTjTFeHR5ZQ2pjjMoauo/FpJI8uvO0TrYsW9Nwt7f6xuLG/8AsfZkMXFgqhoK&#10;iSKkkyLUrQ1tZMaeKaAxyRSEQuKeRJmJC2CxxkAHk+4xuZNwiWSJJJBaA1VRqNcHj3D+dehBayQr&#10;dKkbrQAihC+dPl8vPpOVMlZGzemYLq8dPEkZkDu4LFpW1oyxqqH6H6kf7FcUmN21UVElBNDi6uWo&#10;gEf375aanfVPxFH4kd4aYix1MFvb2HZbvdoolmSSRIUapXw9WPP0J8vP8uhVbUaIBrhVRT5UH5Y/&#10;y9J+rrcvDTtXJU10MMep/sxQQyApApafyBnM7gpygV0JI+v4Pf8Ad/JY+lgFHiNjSy000lH6829f&#10;WfYsRrPkiFNHP5Lgait0PHN/exudvcyuZ7zcFVl1ACMKuofbqI/Lq8i7ZI/dOzOAfwrpwK+nTRTb&#10;pxmWq0IrNzw01RSeSN1xsFLTLMk0aOoeWOWp8x1cLfTpv9feGkxOQdqhVpdo0tN97BR/cmGKvqTU&#10;1TB4jJHUtNB4UFO19CqbD25NfWyKoFxetclSwBJVdKjIBWhqfKpPTenb2MUoLaCpBzQVp/LpxrMh&#10;idUdPPPn61pMdWZGNFMsSGKjC+SJ5IljZahw3o5A1e0/kKNsVVVVdEmPzUxZqFsXS4yjoaOed3QC&#10;oEQp31rSqC1zc/0I9mFrcLfRrbOstuq0YSNIzNp4sOPnw6cZLR4tIVdH2j+fbn8+n6kdKzHU8SrW&#10;0FO0YmSaonkd1jt/m55ROJFvf8MD7mZiixlPBAtJtNP4g8dHEsdPHTwPJG3lnr2eplglkjgWGM38&#10;Whv8fbFlNdyO5l3o+AC2WqxXKhaAEA5/ir0xDCtfFUgAY4DqHQS1K+WaXLRvSyTyQK40TS0zEokH&#10;jKKit6j/AGwx5/Ptohlx1M5paPrKeevqJk9SZutp6OGGOOVlmh8YZj9WuSbr+b3FlqpcuGkn5sVL&#10;ZEpQxKzFq8DX/V+zpSHsgQpmUowowop4/OtfLrlImSZ1l/vYsVDChjlVaKj+5kmNyhdnRlRr/wBF&#10;sR9ADz7Ys1HHlJXoqQU+Ip8k8NNJKcnNUVWNqIi8pMzyLGGFQ8YhQ6STI6/4+zC0lFpGs8xM9xGC&#10;yr4QCyA0AIAPFfjYah2q3nTpPd29pbRfULIO4k1oB5fJqdPkMk1LSpNPJUVciE6B44o2mErxxozK&#10;inTYEsAD+Df3XL86u1g2RxnS22cumSx22I1r85XUK00kNfu6oppqWKOaRUE8tPhcdUVAALkGWZW/&#10;Uqkc3fvd+611dw3HLW2zeCD3SFXdWUgiijTIBjOpWBHwmmOsL/d3ml766uNtt5iIoixNPM0NPM8M&#10;/nQ0qAQ07SDZU1W5Kqjlop6yaWKhp5ZJi0WORiqSSRs+gTVLqS3FgFFrc3JZtieiocVHt+ZquU7n&#10;qknrp4GjppcE1GGSGpZRHJLLSTSz+LxE/uGT6ggEcsWmuLndUt5phNHltTFmk1VGCTjT6086dYqb&#10;lJIk3w6hqPSzb0L6eBf1fluQbBdVxqL2+t/Z1tibXymwoKfC5OmSDGVn2OY3flaZ2NHk8ZRRz/wf&#10;bVFWngLNkquEPEzFpGYMSVjKmfuQJ5Tc+Dd25NtTJFAaAV/nTPy6KGlljkEumg8+mtzDUPeGRTVR&#10;xu0IkKu//HMzmnBQssLuvq/Tz/W3s+HwA3lWU/ys31UVORkxOP7H2THPjMRUwLPj8iuIYzVFZRfo&#10;eCCjgjEYclvJJIAVPFsg+Sottvea5ImWUq0YZVBVamMhl+EA0qBUVowwagnqNudbiVXmuLcASx6S&#10;K1I4jiKjB+0fIjqrf+bR1Ji+wPh9WQ1e3qjcw2JvLae4qJ8ZkZcdmcfkZMtHgaeohmp/3DSpPnh9&#10;1CXVZKcupI4IHj5xfCffXe+Ty3bHUeep9t76rMRQY3K7FroKaPHbxo8LMzUuVpczT0y1+Py8cNRJ&#10;pik8sdSDoYrwQH/dj2YvbuJX5Qu/qrjSTO1wyLGiA6ggCRBiwGpdWrJKhsZ6Uct84zX3g2lw8IK8&#10;dII/wu3Vf38vn5s9f/DXbGN+NW/8xuje/U2MyORzNH3ZVVsNSOtslnp6BYOvc/hJadPJtbGRieQZ&#10;Gjk1Umko8Egl8kdIdDtDduE3ng8fvCPdVBk6WsrNrboxFXAaaaJauOSmqaYmtrzrphJoZZbMrD6A&#10;m1sTd45e3raVihkt/DlY5Zq6KDjpwPy6lVIoZktmEklG45Gf59bHuB3Lhd1Yeg3FtvK4/O4XK0kV&#10;ZjMliaqGtx9XDMqyRSQ1cLFJUZGB4sQL3F7e2AbFDZCswIrcpFU46srpsVJU5ygpgKiJJC1LNG9L&#10;UqqPAxA/IJ4Pty0aKwjiltQ8k8gq4b4QfOlKGn2npp7G2Ys0Ly+IDmpFP9X59KJBYX/LWLcki9vx&#10;f6f7C3scdutjW2Nvnz4qbIFdspLlHTN09RW4mrx+UxqPVYxaOgp9RlhlczR1HmheAPpRZAjrIOxb&#10;goJ8SGMmn4a0/mTnoseoeRGHl69NVdE5q8c6VdXTBKmXVDTiB468S0dUn29X54ZZUhglZagGJo31&#10;wqCShZWEPAbKzeU66XdWDpKXN1O1abb+SrYqWsMNcYqLc+DE9PUwONWibGzTKwbWjgn6AWI+t5fq&#10;baVSn6ZAwKjgyny+Q6X28VtNAUnJpprTFDTNDXpnyu5MXjcnjsHWzmnrNwVL0eMEizaK2UUFZWTR&#10;wyxKDDIsNIxuSLEC3sdNiVe7sHlYcw2Jz5oRkRJXvWCimq4Ns46nlqcIlO/ikLCtriKVy4bVDMwI&#10;BsRLOw80XVvd2R1tpjkQmhIGkcBg/wCz0G953a83JUH06LDGQgIqCR/tSP28ek3uWjw+axtZgxV0&#10;VNV5L7qhoyJqiEJkJ4JTX1MkkM9MWq6CnjNREysjLLErA3Hu/D+VztekoOod84WCTHZjc1DlYtz0&#10;f3EElNRxRblhr5sNJLUzRTSJWFaeWOWRSwiU/Qg6SB/vB7JBvWyrYzsjysPFUsF+JmV1zSoylCRk&#10;DPEdcVPv38zXOwe6mwRm4eOzEThljLDUAVU6u7uBLgknu0g6GVqEa4H82PbVZvnvTr7M1uQzu3dh&#10;VlNF1hn67CiLJbnmhwGWw2S3PQ02IeWSiyAro6KP7OKqZoZ6jSaiN4laNmP5SdcZjZO1sH2lvmvf&#10;dHYuZ3GkeWzmBRsLjdrbXpYqvJVWN2ljZmrZsTjlgohCXeaasqZnQzTyKPGZe+65L+777eOV9ukg&#10;PLEW2l1BjGue61ICJAKIyLUlSVLEBizMwVkEX3X/AHNn5h3aTlvZlDRCFmIlJYlgVoDRgKlNZNAE&#10;FAFUE16d/gnU7fXvTt/40dYbW2/sP4+7O69qo8Bs7PY2HO13ZPaGZqKDFyZ/tGumpIqrcOVDV5nj&#10;pklhxtHTJOqUzMVliqb+f1TmJdgYvKPX1uFbcUGPrJoKKtqjLSSU+Tx1TmaTJUv3GiurHmjp56aR&#10;URleIqLBifcs84327bTyvzDa7VBCYiQNTBu1DXTo0kCrVOGBFQBShNem3J20C1ivfEtlPjOhcsMi&#10;n++xwxX8QPVpXwGbb9EnY+x8XSR1EHWOe/gmKzJpIJYMptur+5/utk8FURUsAx1NHRR18NRAhd9L&#10;rd+LGurLZ7G4DIYsV2PyecyO5MrVYekq89/EpaqkSsgWkyM0NE9TDHTyrDOeH12vwfwcLYd38Bi0&#10;W3xxW80xjNIypDMDVhQhf2jqVbaGOEqqLpUeQx/gp1YzBJTz08MlNKskbHyRfZtTvTPZJNCB1jYe&#10;IkcHkhrc+y47xy2R7G7B3DV/cLTRPt7F5R46eOOimKYjJ0cU0F0SScNKsn5kOlQT+PcY77CZd8tb&#10;GyDsszFWJHAniQVFP8PT+4K1xGU4pTqXDBFDB9vGXj0j6KQzoD6jYstip/1vZx9+x4mj2T1Fki9d&#10;XSVO0sbBJT1UusqteowmTo6SUMuorjsnLMTYG8Qsw955b1ttjy/7R7BZQztKqxA9zAnUwoy1ATGc&#10;DTUep6AlnI8V+VKVCkU/3oDpJbaaseo3QtVS0tH49xVxpWpTeWoimskNTWoR6na973ANvp7H34Fd&#10;Yz4jJZ7svOUVFBid05eHa53BXy6Y8Pt3MY7J4/I5GnV4VE0lTPNDHFD5NPkZTq0gqQx7X7FuO1PP&#10;zXa2qyXWoUVmIFArMDw/GyrHjA1V8umecdwMu2ujL3FRT/eh0VT5jb3q6PaeV2rtVanO79xG35+x&#10;9s7Kx0pirt4bl2FkMfubB7fmqYC9RjsfkKjHa55Qt/BG4X1Eexh+We2utYqzZUeS3FuCql2etVta&#10;v/yfHtS1mD3IBt7ICtWOlimhhhfJxzLKko0PGp/Htn323mafZ7SMIniqzJJpDGgOSRU8agD0+XRf&#10;yFbt9DckH46g/PI6aviJnuzdy4vdO+s9s7auBpuwDFuagocdX5aSriyS00pp6SqnraqdJ1cNJqVI&#10;oWABPFvddOxt84jYeap8ZsjZuPzktNJU7G/jWSqZaqGWpSoSSiqslT6fDNLE8Ita6SKTe3194x7J&#10;bWUV4skTTsGGWIUUrjApT5ZHUk2iRxaVrgf5ujtZHH/xanMNZVVMEEngDjHMsLsjOvkhlldZpQkh&#10;9JKFG0k2IPPuNvTaUuyspkN5ZPc09ZWYWrfeON2XiisWLyW1cjIIc7g8pNKJWjiCVAhKBJAivxb2&#10;a7tyjBZXkO8RySmVSHAamk0zRgADQ0zQg04EdPTW75kiYU4kevWCkq5KxvBBTeKnVp6Vq2qlU1Ed&#10;XSsqxfb0xicTI8WpkmMi2I/Q3sDs/Pmstu/b+No5cR/AqaTMSUlU1HEZ4qHLNGFjUWiklnSiaQRh&#10;hbWFJ1fpMbxbbNzJv7i5VgqkgCLtp/vWr+fSUfVFw3YQOAof8/T2AqxMVRyDYGLSqtpX0uY0BVQX&#10;BPIt9fdunX2P3P1rsbZedzNXU0+5Kepx/wDdbZeH+xjrMhjsm6YyqjrmSLGUy/w/FVsrpqgdY9Ot&#10;i+mxzB2DbHtNq2qzEtL5KLHHQM5BwdTdoGPPwz0n3S7nuIjavDpkPp0UXdeW212jm937Lo9tUGX2&#10;kMflot4b0yk7VVFh8vi1+5xX8KoFp5GrkOZggkmKVEbIkZ0C9vZ6dkbL2xtKl/vnl0okgy0n31PW&#10;VrtkhjfJa9LDKGpxNVRtJZWSKJifq4HuceSeXdy29bu1RA927AhATqVT86adPzKk/Loo2D2m37nH&#10;e7P/ABi4jsEcV8JzGSPn+m4b8+q+ezO2uye3Mjk+j9k0+Qn3LtuCHE5TF0FOdvtl0k/bjy9Z5qfL&#10;wUuDq6RHV0nnqRGGDeCQDQUZ2X3C+dp67A4iOWgxYUpkI6WtaiyOQpKgiG0tRDJ5VgaNyXp438sq&#10;+nzC9/c+8p8ix7a8G53b+JeFgyl0VkRlNeBWhIIw7AheIXro37e+xXLexWtnNPFLJdJQ1kWBj8u7&#10;wQT+fRiPjT8INtdbzYvee+5U3jvdvtXxyZ2iocpids5SnYVsE9Ak1FFSyZWiyEMc0FYKeGGGSINH&#10;Txm1i/NgcVlpEysDY/G496ikVsRkxM8mJRW8c07KtUNBpterg82sxb3Jqbjd2MbWbLJLMFciVNID&#10;k5AHbwPD/BTrKfbILayso4Y7bSBw06B8vwoP59WEJk67H0wo5oqnL10FCZlqqGOKP7uanHmSnCyg&#10;rEah4wlh9dX9bH271lNs3GYiugxmYwE2WjrNWuloXegracv46h6m1WJb+Ny3DaRbge0ED77dXls9&#10;1t9yLUrTucBlPlpGnT+0dLIoIlZZZA4UcMg/yoOmzHVO4arIwSPiqumxdTRyyzityERrKGsKF44o&#10;qZKMRusNiAC9yfrf200kO2dlUGQzlfLtqTPVNDlhi5pEnyNNLUPC/wBjFLjRUQxwfW7c/j2snfdt&#10;9nt7C1W7NjHLH4gGlXoCNRD6f8A6cuFs7klEHcfUKBj1x1lysmQzk1PjqUZinpVyeO++0CGhf7SG&#10;ojlnCS+OokMcnjs+lkJQmxF/aaXc+yMhNUS1FXXw0gNPUVkOMxkUYkijdBUx0V3DN5nNlXUSAfz7&#10;OTtnMFskaLFEZgSFMkhND+Evjy88dNLZWpiaB0Wg/wBLj54UH8q9P32+Wo6R46Gnhqp445TSNkau&#10;R1ScEGBqgrGrPEptqsQSPob+2/Mb0o4aWaPawzFRiKWlnnGMymOpIRPTzKWWuq5USWQz0f8AY5uD&#10;yb29u7dsU8ssbbu0K3khALo7VQ/wIMCjef8AKnTdzstlcxHxSlaU+EA/kQMfaOsVBjaiRIqnNRUy&#10;ZN4g8xoZJgIZ1sfHAspkR0exB1C/tJT7zra2Kop6TbMFZUV1RTVomrlqJoaSeB1qYkiE8kkbcR6V&#10;BFufZ2mxW8DrJc7oURUKUQgFg3aa0Hzqfs6LYuWtrtWLQo4J9DGP+sfTkMdEhhb7ufTFTyqUBhSN&#10;4tBjOu0PmDR6tWpXVgRwfaVqqPJPkTl6jauGm8MtTNDraSOnjWNWaSmYx1Y86aQfTIHX/D2bwz2s&#10;dsm3w73MrtpHDUTXz4Ch+a06Yutl29iHMQLjhUrU/bRc/njpyR/GkcCzGSW0Y1stzpuAWP0uSvuV&#10;lNnZmkyNLPF1xjzQZKgRIqOkqauqWWo8V4KqaRahVRZJLMVAA03H+Ptix3yzktbqFuaXE8Uh73UC&#10;ig5XNSaDFa1+fSAbTCZigtENuSD5AEjhUBaU+VOoEWQpmWqRck0j08szylvBEYY430ut2gKlIibX&#10;sSfawr+sMp9vFFX4PCbeoBj3r0ppl8NbTTwUrmNTbzCVp5LAcg8/19ktvzbapMzQblPczawhZcoQ&#10;WGc8KCuc/Po6j2nbdJh8NAnGlFIB+QoAP2dRKXcuPyMYbF1YyX74gL0yWjV1bS7SGQKfHGR6rG/9&#10;CPftm9V7TbF5Ov3dhaqXb2Cgrq6gOJqKijm3dn3DJitr1OTBeaip6vX+9LBGzRQBmJ1Ae2N/5s3K&#10;SS2sdo3ALe3emN9f/EaA013CqKFnX8AZgGegGOgrf7NbITbbdEmWqxqVI8q1GflThQ8OkJvneO4I&#10;cpitpbIfDVW5crk8cuXbLzFV2vtN6mJM1uCKigQtX1iUzNHSQySRo9S6ataXUiLh6Pb2bg39WZPr&#10;yqgrMjisVm9w0mPyM1Ji5sPg91YeskwW3scZapsZS0T06tTKkrPDDHoIcXPsI3Yvdtv+W7Sy5gUw&#10;xtJHFI6hnWWSCSMSzPRRI7hjrZlBZjWo4dJptgt7G4txGniM4yeIGKAcBgeQJ9D0gX23U7Om6q2/&#10;S7smyUeMXN4ra+4dwUVRkMxV7ol2jmaOjzO7aykq8fRZY1sEjioUQ0xqKhgyvH+n2HkVJ1ZTyeWs&#10;2Fn8ZQtV1Bp8hGgrKqmp4IZZ0SN20xPJJ4wqkhgQf6+xdJd82StIsXMtu9wqrrQnSpOBUihNPMha&#10;U869G0FnFFImm3Tx0FQ+laimcZx8iMjy6G8ncUERjpMhj6+tgpI/2JKZooXlXTqkl0VTTDUL8Cw5&#10;tx9fbnU5vpHIQ0cdLs7OSVMDCpWpqaalSSeeQ+RI5V1xa1mkspUD6G/tPFY8+WxuGl3u2ERWmlGf&#10;tA8weOBnj5dGAUS6A9uhI4EqCfXiRU/Opz1Do6ffJnmmyORxKxtKnipYaOXQiEi6h/uPKeP6k+55&#10;2r1fNTjNUO2Fro2p4YaqklyTQR0tXNJHTiojWMaJhAZLsoABtxb2z+9+axJ9BPu5SRZKq4SpIALU&#10;41Faf569NmKKNSxt4zw4opGPkRQfl1I1Z3yQ0tRWQUbrWgxSUlJrhno1OoRSo0jGIkD6i3thi2dt&#10;yXcMk8m1qCtxWOx08VLQ1VMyQxTy0zpPrqpaiZpamqmbSnCgFr/i3tRdbtuJsIoDfsl7LKD4lQaA&#10;N26VCgii5IB4Y6ait9rlCpPt9vLQkjWitpJB4agfM9OcszLAkRrXFXJMJxxH5DEJA+jxLGodNHGm&#10;+oD839onM9UUympio8Ws1NOKirxlA1Dj6iajgijc1MEskjKi06rcKzA3NjYH2cxcyQ3cVol94JeP&#10;THIWUmNi2AQv+EA0GRkdL4dg2OX6gvZwladoEUdAfl2/4a9Soq2MovmWzedImIVwrPN9HClmte/q&#10;BLW+nv0myK5IYsXQbcaZaiqhlinyVFFPJBjpQENFNO9VrCSlrDwmIgfQg8+1kO9WqSm6mvlURowU&#10;RGi6wD3gBQPyII8jXpLDstjHIFhtYdTCjF0DEivCp8v+K65iemcl5KmIaWkQmMsovewYqS6sQP63&#10;9vO5+scjT4OGpyVHlsr4I5szRYWlgjfB4wEGTxilnkqFpVQGzGEobfW59k+373st3ei2ihs40jdU&#10;1yKC+ofC9QB3A5BOerSbRax+N4G2W0knEgIufLz/AMlOm6gyOHmqJJaY00Mskq08sjaEqat4k8cX&#10;mdk8s/jQWUFjYfT2wUFDVwYiL+E7KPg8VPDlkp6j7H+N0tTGscmOyK4s0b1tD67lWOlwORfn2azR&#10;bSb+Xx9ziV5CwQmMMIymQy69QU4wRw4DpY+z2Txs0uzQLKukBVVATqIBqaEmgJPU+ppqKeoiarEM&#10;k8TiSnZ40Y08iC6ywmeOYQzC1w6kN7b6nPRerGJtjF0FBT4gUdZBJktw0t6d4hG+O8UWXNNNTm+n&#10;RKjk/wCqB9q02mKeD6yXcZZZ5ZKikUBrQ1r3RkqDT8JA+R6KbvbLeOcIbOJI1XGQPywKftB+zrJ9&#10;msjI8tQ0mhleNXWmfQygaWjvBqRgPypB/wAfbRT5bcFPTnGUWHwuKoMrRipmkoa/M0Edc+OImilq&#10;zDkBFJLSzQh1bTfUoP19mL7XsxcXUl1NLcRSEBWSJtOvDAVjPxKSDXiD0S/QBppA23xLbiIkMGHH&#10;/eKdemxlBV1NLVVNPTVNTQeb7KaamgklozUwPTVDUrvGTTyT00jRuyWLRsVN1JHtl3DujLZ8YyWt&#10;y0rLJSNT5dZquvlhkkhOmJq5atp/uZQi2XUxKiwHHsw27Z7KwFysFmn9oCnai0U/Fo00pXz8j59U&#10;d7Y31rITFHbFP1KAgA+lCKcfs6y0uOoKGy0VJS0igNpjpoIoVXWxZ9KxqoUOxuQLXPJ9pOoyMf3l&#10;NLBHNTU9I7mmajnlpOHJLpBMWlI8pN2sAOeABx7OraxkitmhZkeRhQl1DHHDUBpyOi+6ls3uLf8A&#10;Tk0odQNdK1+WOHoOHy6m6Rxx9OB/re3B6fbmQho5afF5V5aQh8i1RkFqg9OpvI8E8cNN9sCOANLK&#10;o+g9sa90s5Jw9zCEkPbpTSRXhUEtX9o6fWx2u9pcTW8r+G1TpYEnNT3Y8vIAU4Dridd+Pp/sPcTI&#10;VEU1RDUU1Fl3pllj+xp6isarjgpiQDArSoqsxbgcW/qD7tbxNFHJFJNBr4khSGZvU92Mf569Vma3&#10;haCaGG5ZvIFiQvkQatQ9cSzj8amP44AA/wBUT/Qe3YYStqKejqTgMMYalYoaOTJVmRpxWPTOsS0S&#10;SUtVDF9y7LZlIDH6i3tK+4QW81zCu6TeIpyqqh0lhhiGBOkcRToP73e2sADzWKCnkWpq9ATq6jSV&#10;SxsVMt2XlgPH6RewZ0t5Fhv9W59s/irKErINq4SikhqTBNSVU2UE00ykq9ozWCXwoR+GBsPb4uUm&#10;R0fdJ3ZogwdRHoHyqEGftB/Lh07tEN1dwxXO17XAqFhVWkyc/h0gGnrmtOs0TsSLOsiG5LalJVjz&#10;pUqFV0A4HF/8fbFHQ5uorVjqX+yopPJP91qVqeLx34WMWla5FgNV/wCvswnubSKJhFGZH00yTxPw&#10;1oB/IjpIw5ik3JYrqbRFqPw/CCOAFat+ZbqR7eqrGmLywY7OVMtNGQ/3pBihta6mWMmV5A97X/F/&#10;bUV6H0SXNgiucaeJ/I8OjqWz3BLZRbbtMpBrWtc/nx64FlPBP+9+2nHyySzstRnKuCFYp5tUfkQ0&#10;7xK1r2vpjkZeLEfX2suFVI08KwQliBmle75UpUfZ0T2V7dhnF7vlwEUE0FQRp41Pzp5U+XXIAD6e&#10;4p3FTU66m3DXtNrSKxE/2/jNtSELKrn/AB5A9s6Ld/8AiFGsdMgjNf8AeadefmaxspJA++yvKGAD&#10;Gvh/nTur+fXft5i3Ht9NVRHlchkciNKLFVxRpTUwkUIJS7a2mZXOpF4FrA39ohBcXUjWscKJAQal&#10;dVT5gUoAARxINel6c3beZJiN2aWQNRRIKADzyuk0/hzWlK1697iT56glnrqehp1naoPjp6+qgYyR&#10;j6sjwX+2s/8AUKLe1EVpMVTXIFKmhVTx/Ogb+Z6STb3bXt48MMbPrFFYqWANODAnhXzr173BolqK&#10;6pgENBFVMKkQJR+aSJtUi2M7CJoToQm4JJ/23tZO0dqkmu4Kqq11ca/LuqPtxw6Rxte3csMtvtyu&#10;0b6aB9BBAy1AK6ftY9dEgfX2RL50Y/KUW8vj4mVKh/49uWmUl5nmV6bMbHSoWbyzzDTGzgKy6VYC&#10;9vfF3+9auLaa/wDu9tbKAD++GwAoozbSV4AZoO6tc+nWKH3rob5Lz2/a6cHUbwLkk4NpWpJPqOFO&#10;mHdMrJtjcckSmSSPA5d0jUEl3XH1DKgFjcsRa1j7sh/4TqTVUdH8vYaGJZKypqOhoYDJII4YA69v&#10;iapkOiQloIdTKNNiRYkX989/Y1JDY83yeJSBZLPVmnFpwDjOMj86cadQ17SBVm3m4kp4cfhE/wDV&#10;TrXp/n74fbFZVfFLOb6yz4vZO0/9M2dz8NJQmuy2cembq44bbWOR56Knj/j+bFPTyMZxKqsDFG7g&#10;FNlDN1b7UwRzVbQtJS46j8wxVNBHNW0dS1O0U7eaKSVJ5EpppgSPSQpFyStsqvb3aU5m5i3baYJx&#10;HYSKJHc5A0Mj93qaEAHjn0r1MFxJBuVwkwmpCq144xivyPVA3T1Lgvlj29Xdc7c3lJia/dGVeqyv&#10;ZmRzFZFtLP7WwO4sdn8bCMBlqHHVGJhk3JisXJGjgTxq6yRxxLFO7ve4WGPx9CFwv8RrKVoTjqme&#10;qxNLQUWdyk0ODomqJq+R6mlE65eVfNTUtTU+JpY40d5BFLFs8UfMHuNbXT2pudhE89HLnTHbxKVd&#10;nLA5LCIDiADUVNV6Am4yLc3XjadacPWmfPooHUWYffPbm+8rJ2FPgNi7oy+Wqd4UeMwe8srurKdQ&#10;dYU7djZCmwzbfbH0MxwOH2HT1z0+TyNBgmroKF62phRIZ42PeFHtOsWnrtxUuOytTg2o87goq+JZ&#10;qjb2ZxlHm6ODOYGqqKnTh8+lHkqymFVQmnrnjkaESEEWEV3Fy/aywwybWi/T3T+G2rWki10t2aRw&#10;wyipNNRbB0BdCbZkSMW5MmrBIB/yV/n/AJuhN6BxnYFbn6TYfX23srtSLc+789trcm4aGFa/F9pb&#10;O3ln9kDI7W3Xtan2lUS7u66NTQYzItj8+uTwFBCJK2eGFTWR1AebsgyOG653A1PAseWTBtXrOZAY&#10;33LufItGlEsrPJOlTJkKxASCP2WUEXYn3JPJO4T7lzdttr9OVtC3hk07VGhiwAqaKKFqAaQwBAFB&#10;QUbRFH9dBJJ+HUQP9Kjn+R/n1aF8ed4bQ7G+anVdPFlBV7Qquz8z15tzA1FJJj0oupeh+t6uti3W&#10;KCKkxeLr9rU+J2/UCJZopFizCTtA80cLRoi8psGs2ph8zs7H1dRl0n6+w22oc5KJ6DdBqKyt3TTV&#10;EdbnaCpho54qLFVsMNI1LRU2QghR5qmpqpXSSPFz3Kgk26LmzctquEVrma1toZZNRDKwmJ1MjAly&#10;KquQoYLUEDUK7JFLf3O77hdDTFJVQf6NSWP5DIz0YP4vdzYP5Rb1xndvZUC4Tah+Qnam+IutIpab&#10;I7PG0tq4DrfckFXisVX45dyU2Ny+8warJx5bM5XGy5SJqfHw0cPlp5OOwdobb622XLtfHZKsfLLN&#10;nM9u3MtPj56+OLEUVLUSVMUlBkMiKWJ4cpTV9KszpUKtX5HSKQ+JZG9m/aW85b5TbfeZJnsprpgx&#10;ZmiZnioxRojGxIY11aXYkgVIUDUTGBktjc7jamqxLoStKMowWwflWvGnTn3z3Dv75Gd/Vfd+4cVh&#10;JeosRiOv+rvj5seSHeNPjt0ZvsPcGTpcjV5rD7n2ltSvyW4MjWbfyuCzEFBDUYwpioKVKirp2FVO&#10;Xjpal7F2LEu4+wKOt29hM9kshkKulrZ8Hkp94bPxuzP4jl9zZStllrptvbfwuezLIoDU9bla6Omk&#10;l8NJFGKx2TmFuW/cPY9lhtSl89xMK6gxvibcFZyFA8JItROl6liykFKEGMuWbLcn5q3Hme4uCLe2&#10;ZlhUGodCSXYV88aejn/KjPdR/JzdG8Nl9J7gxm4d2/GbBbXweAzG3qjO0dB1V3XvffWNxm1tgY/C&#10;YzHrid5ZndG0sFVQ1MuiWPbOPpa2OnV5q+pNMIXSWBTbeO69jg21/BMluOszGTegqgkBwy4uoqaa&#10;bEyNHUzvDTJjce0h1eNppNc7p5ZWJK7Hlewlttv5iiuYkXb1uvCoFHi+FFbS+J2jLeKunV5GrAiv&#10;Uo7HKLzZb69SEKzyEA4ySKcRniekz8vOzI+xdnfLPXu+ur9pbAw+0NkUb4inyFc+cq96bew2Vx2e&#10;2/TV2OpKXJV+T3RvamEJiappy5pqdpkFMREcra9Rs6TcOXjxOQ27WbwoMdjKXd8OJrMZNuOCNWra&#10;yggzdJTzNX0lPTzZKpeGKb0iSWYqCSxMY2rQmTc9zhOu8kY14Fsk/Ovy/Z0QXs9mryQK4+urkYqD&#10;1rH/ACozHbOa62w2B3Ph95Yfqqs3VmqjpubeeF3RB11i6KaIYilq9t7sfHLjK6u3VS7PgtUwlNVF&#10;T0gJSJmZU/uDdNBUZ3ce1YKyopKjaOHod9bir0jqqWCHA5Krz/2OOpsmypTHISNgpHqUjfyUlLJC&#10;0qgVKMTzet5TeZdv2dpPCsY7NvHlrTRMI20rXI+JVBqCeFOnEuEtYI5bsgIaV1cPt9McT8uh5+NX&#10;XybE676u7w3jt+mzGQ7dzGP+OfTvX248XDl8RuHsOnwm0MPuLsbJUaQVFNlNqYWLLVFPSKXkhyWZ&#10;pJghjFGiz60Hy27vm+aXau3fjF0rPW/3Zwmby0fbfZWEenqsPkqTLDFZDJ7U2xLj8pfOYPFz4+Ra&#10;uWSQGqmQxorQRtLNBO48xTttLbHa1IiBAYHtdmUZPqTmpOesY/eG/wBl5g52st1t3WS+tI/ASTHh&#10;k/FVTk48jg163dOhus6vrCDd24s5WeKizdBtehoaCt88NVR0mzEzePhymRSdIKXHVOWpK+G1NEgW&#10;BIVLNrcoli3R/QG1+ktmYTZe1sfO/wBnJPJUVFTEfuKqtqneZmaR0kIV3o00xhhEEVbD8sHYrS9u&#10;mju4dsmeM4GDT/N1FN/vUcUQtW3GJQB6jj9n2E/OtOut1dhU2RlyDTZWioMckIMDpWiVfFBohrZi&#10;EkWxX+IPqvcADki1vZhp6fOxYyqpocTUy07rTyaPt5NUxJkJY/cKUWazEHRptb+y3sxaPnCKB44r&#10;C7ijzQBXAzjyxkYr59A21blT96Cb+safVEFW7RX5qTWpHyOOgvp6/YdXmcbka3PYT72nkqohUHKQ&#10;MKeNVp0UItNUxymnY20XWQn8EgEhgpFq46mlpa/E14+8hlhEypbQAKVYmXXSBI41EbKOCCUJvbn2&#10;kg2nmC8njtbvY7gBqCpRsj14dCi4m282Tz2O8wFVHk1K09QK8Pzp0o6/JYMY6tyOE3VhJGxdUlU0&#10;S1Jco5krXqIpPBlGd5WlqAxKkFbgadXHsLO3OnqvM4eonNNHNFVQvPTtJSLVRzTSeWYTTmNVjIis&#10;i2X9SB0Or6+0PN/txvW1pFuH7qmCAAqQMgHpdyf7obTPdSbZdXQMqNpJJ9MYqf2fLpe9X9xbezMs&#10;uGeup462lus9PK6xPCyPDBGojZ2cFpC972sCp+jD3n+LXfm5+qK2j6S7CSbLbNOawmM2rnaRkgn2&#10;ysm656+pnzENfUxSVeJRci3mqgwlgpoIhHFJpez3JnOl7tsX7j3K3NHmoGJOtQCCaVPA0PpQAevW&#10;R3KnN1rts5nkkWaycaRQ1Ir8uGOqyf5mX8sfbHeVdm/l71DQ0q947Q667om3FtlaP77/AEz0Ge6V&#10;bZmA25TSU6zeDcGFnwsRxURU09VPkapZ5F8qulvmQvSPU5RagUi07eKs8kscUUy6Y1DM0o0/dRSA&#10;mMm+u+m9iLZR2T7cVitE7/GGpfMetSD5j1HpQDqaLC9h3rbbTbIIC6kVQtkgfFkn7etKDrXKQb7x&#10;HXnQ2T2pX77q9w46o3FsGaLFV2Yy+26nH5CsrZaPTQSPkRtzL4eWOCtCm1GUNU0btG4kbXFFlf4o&#10;g0VMPlp4llcARmoMMVTFVUSO0l/TUopkV4wJEIVQy+x1tUG8WMG2JJGP3f4bExkN21Z8ih0au2v8&#10;QpXg1SfWt54ccMLqySgU8sgYoaH/ACdDrhMtvTq9Oo5a6iz+z9wwYfO5WbDSCqqmq9tQ5nI7eyO0&#10;d6ZKkTEF5IH2hWVUNFLR5GpNBUmeaeSlrYmRmzcOQSKhgyVZO3ip3SijnmMTSLDBCzO8Mfijqquo&#10;lYayQw0JcWuSTbkXYNhuv35ulheVuru8hjNSAVCBvEpjgcEgHJIr0V3EgXcdsFiKt441AYqCDWvr&#10;869GC6T3D1vlK7LVfVGzNqUTV+68RVbzyG38dR5Klp23bX5WrmjpsvVVGSr9v7WwGJiY0EHlppVq&#10;q8RSo6rDHHwy+IxeYmoMBlEklx7pCrU1JksliqsnF/aVMFRS1mLqaKpg+2mmV2KyKCFH4JsVe4+6&#10;bXt9j+6o0VmEzZoNVaCvzqPMVwcdCSFYZrZUYjRk/Zk9RtmZ7dWN2b2Lv7Zlb/D930OVl3PDuDKb&#10;Y2/urBrWbh3Hmocpt/cWG3Rj83S5GnzEWz5seI3gka1VVXPkVGaZUY2b7alxeRMmQq8PDU10NZWf&#10;uzTR0lE9Pj6mScKzjI0yVdpCDeRi5a6y29hrlFriLZdyuJmIaf8ATVq5OAWH+2XTq9aCtQoqVvJB&#10;JODFINIIWo8if+Kz0hsb2HtGHeeW7U6zGH2hsrszN7S2HXbb2ijU1Dhdwbp3wMx2btykxMjU0DbB&#10;3bHs8SY4tEgoaJKaCKNJMYVfFVVVMr0lVJWRwVtVU1lFhaOd6ZameohoKuo04+B5Imqq0wUc0mhG&#10;uYoXPCqzAx5h3QW3Kw2CFfB1QlTItFckErpqOIKgYbFCOja18ICRTTI8+lpsZMtTSVvXUe3oMhtX&#10;H47bG7eyNx0UeYjwFYmZ3PizW0e6clHQV64nbNI2QoFleanmK1WSh/bkdkicM8tvDJbVwnW+MxW1&#10;d27yrtyVWJ2xi/Lko6qpjgy1MZY91btz8KVdLisJjMTjWq6+sl0yrfRBDU1TxxTBHYefLz2u5X3K&#10;/j2sXE1zSNHJIc4wQRkgEk0JwcDh0GJ3FqLi5jRnZZQo86VUZycD1pn5dGy2r0ttXszuH5YbiqO2&#10;uqes8XsPLZjNbzTZvVWQG19rZrrjJVuP3XsDYGyNy5Pr2qy+Xn3ZvF8PhaOnqchTZE0A1T0tM8dL&#10;SumepauTHyYvO7cNCKlqjJw7rwLxZanp62SMUcGRVEnptxKMdQKkdmpfE0QcSyeNre492fZLzmG/&#10;ud939p7betzngaC5NZFs44GkeQGtWVZTJHRu0JkmlT0JdmEVyJr+Ua5ifgOQuSSaHFVBFfToV+o+&#10;5doJm6Wr6V7go9+UfVgXrvcXRHZ80nXNfvOiqTFmZdvvWVO3q7qXJZ7O7seereSiyYnpa0xR4+l+&#10;5jSzRjc/Q5dqKqqtGTzWPZMfEuMlxklHU+atx+JesoqiSuFNMPMHV/FI/gZZkYtZS2R218+W91us&#10;MHNblN9g028UMcheOWNSdNxqypaYuxOnhpz5Vd3HxoIVa2QNbF2NeNTX/CK/lXpz7O6n3X1xgNxU&#10;OzKaqwXTe4oKreuWq91UW8sduPbdXitv7339LtXO4r+69RlMQafHGGVXyVPRtlIqjGzQxJK8sCKn&#10;ITYzCYalo6XIyYuHLVEgpZmMCvU1lVFUVBleXIw18irJ4iSzliBcXvwB1NHsm2cw2G7/AFD29zOj&#10;pxXzQkZYE+hJpw/Z0XIsdncx7hMwBVP5k/7PRbtkY3d/YPdOc3vuvadBvPKdY4GmOdoIBna2LbW1&#10;sPXYmhjx9ENn5DauLqahVynjSCCFfPKE1RvEOUpkYsFteLH5GaunFJBjqCCjycENE9TTTU8EC0Za&#10;OClplMFRFN/m/wDdjRgsORaL982LarnbOYrxle5PiKyFQrPH3BVbIGKEGox60NB0a3d2BYFtDOlw&#10;2nHkCCa/YP8AKOjT9d7m7b7vi3bs7GbXwYyuR3ru2p3DsXP5XeNHtvPbXzWazq7pMdflNzbgqkzt&#10;DX4gv93E6JQRV8kNMYys0rae3836uGZ+f+/qyWRg03VO3pWdo3hkaSLrCtkRZIZfXE7lArKSbX4J&#10;FicVuaBKnNm6K5oBA4Ff4fpjgjgDxx8+sR+eNtTaua760U1TwdX+9RE/yPWwP/Lk2DRdTfEjZ2ys&#10;NQxQUmI3luGFKOCtpspSQLXbzvVPR5ajRIcrSx+d5UqSkcko5kigk1wx7DH/AAm7/wCyC98/+LO9&#10;gf8Avu+ovcY3v9qP9L/lPSHYf9wn/wCah/wL1o1/8K7P+3nnW3/imvVn/v2O+PewD7SdHXWrT797&#10;917r3v3v3Xuve/e/de697Te7sj/C9t5esAdpEo3hgSMgSPU1VqWmSMnjW08ygezfYIll3nb2kp4M&#10;TmZ6/wAEKmVhTz1KhWnmT0ScxTGHaLtVA1ygRCvrKRH/AC1VPyB8ujPfDTrOXt35OdMbDU0qUuX3&#10;xiarMTVoZqSm25gJDuPctVUqvJgptv4mpkf/AGlT7L3jK+knSoFO8UjUFQaOpjSSJ2p544IZfDIi&#10;MfFJ4KiN9JA9Li3BHuRx4LstlLJ+uqqXrxUuuoE+mquoVyRnqNpcwRugNHBIIBGoA0J4fl1skdrb&#10;K3hiMjjclXQVkFHvqifcGCmWgqoYctiqvLVtBLPTVFVBElbTR1mOngYo0umWJwblSBirTJWkxRRN&#10;Ibt6IlL2axCFksA/qA+vA93ub23sIlh8ZNQFc0zk+fH/AGOkf02hlupR8IxXGOJNT0oeqMAu33Xc&#10;GarVx9LNNS0pyOQq4MZG1OzoaiKkqJpCIKmWF5EIDPLJqCobEqzLLj8bhEmqa6tipKhyr1NXXVES&#10;xU0KBwsUETMzR3ZtbNoN24B49odr5Y5k5kvCNu2mW5nfCRRoTStDqPqe37ADnoP81e5vI3Jtit9z&#10;Hv1rZ2aZaSSVI9ZpWg1MtMUoOJ4gHo4u097dld7VOP2h1NsLdG/dvY2GeChxexNv5jIV+4crUEGX&#10;IZjP0tFBi4sdBTBYESavp9MaeWQKZBZ2wdZi85SCqxM8NZRzNLElfM33KP4J5aaV4aeF00QCeNlu&#10;zx8i4uPeua+Udy5N3Bts5lRk3VEVmjwoXWoYLRdZZgpUkEL51K4q77c+6HLXujsh5m5PuHk5f8WS&#10;JJNLAu8bUf41QgeQJXIGBmvQUd9bW7n6J3idodlbbl2juaix+LzM+zdo1mPkqIospjv4pQUuZ37k&#10;fJjGyzUswkaCip8wyqBFZZFZgE/YPc+0ut81Ubf/ALvZ/cuZhignqBTz0uDxo80UFVGseSKTyOUg&#10;qU1qkR03tc82nz20+7pBzry7tfM+782G1sroMY47eIySBQzJ3tIaKxKk8WxTgesNffL78V7yFzjv&#10;vIvKvJsc15t0iRzXF3MVjZ3jWQ6II0keRAHADO8VSDQFaHqxr4jfy2u7/lt1Ps7uvevcmyOqtj7w&#10;psxUYLauJ2XV9qbtlp6DKZHbVRNna3cuawW1MZVzVWHaZFgo61QCpIjYtGoRz/LR0cmLrfClEOoU&#10;1RmJayqCAmxarTFLGkluP823/Bvc1RfdS9tSYbebcd4e4YYd5YDUj5aHoK50hgeAHWNn/B1+9cl7&#10;HMltssdiD8K206/sb6vjwo2moIrQ8Ojvj+Rz1c2IqKc/KT5P4/MVMTRy1W2c9snauActywO2cPs+&#10;FVhaTkotUDYDm4B9nV2Jn6be208LnVoIcM2cxsVTFDFMszUck8KKypNHBT6zDI54ZFPHKg3HvDfc&#10;Njtvb73MveXr+wE9tt24qkqOisJYA+qpBqKtHpoVbDVIOkgddBoebrv3Y9iE5n267mtN33DbJHSS&#10;KVla3ul1p8SnUyxzLU1qrgFWqDXrVi+UXUu7PhX8v67Ze4N95LvHaHXPYOGG4KTdeKWqbcm1WrqP&#10;J1dDk8Lk6nJU61OQ27PoM8cqkSyCSJ0IRwAuG7d3rjaubHZ6lxOVNBUS0tSJIDTVCTU8zRTeCopF&#10;gjikVlIDFGFvqCPr023f7sntLvduLnZLW5sJXUMjwzMw7gCpKSmRTinofNWBz1xVsfvj+9uxyC33&#10;XfItztVNGjuoIq0HEa4RExOOLVofs62vOwP5Gn8vntSi/vNsHbO9unchuLHxZGlzfWO/M21BVxV0&#10;EVbQzT7f3u278LJQMSkjU8UNOjrxwbEGQ2Z2PgM2qwT3xVWQvjFW6NAbj9H3Q0qCAP1SLGp/r9L4&#10;s+5n3bOdtiimueX5E3Xb1qdKjRcAf6U4kp6I2sngp8sl/ar76Ht3vu5W1nzUZ9hu2Ok6yZbRyeNG&#10;UKY6080oK5brXy+fX/Ce35adb4TJbx+P+QxPyb2zSa6mqwmEx/8AdXtuhp4PJMs0W2amuqqDdUUa&#10;sR4cdWSVzyBfHSkfpF6GSLyRvG8egBTrV1KEML3uDpOoG9/eGfNWy75s7i23ja7i3mPBZY2jag4k&#10;BgDT59dSfYzmvlDmALectcx2V5GGcM0M0cgqSgoSjEY4gdaq3yE6i7i6urZ9s9tdab86+3BNGjQY&#10;jfW0s3tfLyRwmdUeDHZmgoqswxyLp1Kmm4A9udZK0NLUSout44ZHRLkamVGIW4B5Y8ewvttvFebl&#10;t1pPN4dvLPGjtSulWcKzUqOAJPHrKDcJZYLK6lhAMyxtp/01Dp/41Svy6KVtbH0uR3HiMfXzmloq&#10;rI0lNWVKoJWpqWaeNKicRlkDmGEs1iwvb6+8ePpjS0kMLMHkC65nHAknkJkmk/5Dlckf4H2q37c0&#10;3jeNw3CGEx2rvSJCa+HCgCQx19EiVF/KvHPTe1WY2/b7W01amVRqbzZuLMT5lmJJPr04b83DHuXc&#10;+VydNB9nj5qnx4uhuGGPxFGv2mHx6sOCmPxsccINzfRf3N9lPRh0jfbDuKsNJj30VDU0k7CGOaPS&#10;ZI9XLyRhuCyxqbf7UR7GXIm0tu3MNuG2tLy2gRpXhfVokC0Cq5XIQuVLf0A/pUFO8bnbbZbCS6mV&#10;ImYAkmgA4nJwMY6FvprbtRnN4UMsW3E3YmKY5KXb9Qk70eSENlhgrEpysr0RqXRplBAaFXBKi5CW&#10;paHBVDR1L0v3VRGB5a3IGSsqEKqCwEtY0j2v+UuoH+3Mk7vuvuLt9vPt77k1pYPiKzswlrC5bCs0&#10;dsI4wP8AT/qMeIpjqPNx56tZ7q2stquVitNQaaY6aFADVEBUlmbAOoAAcCT0ZrMbn7vxGJrNv1O4&#10;67buIykKpjdgbFNJtDAV9RVMEp6nI7e2TDi8SbKzACoU1MjABhYAewl3R1fgN55TI1lLj9Ik8Agy&#10;OOkFBU09RTHwzvDUU7guNSH0kMAedNx7yp9qfdrnPknlzZ7TmDmeDXHG2uCdhNGy62YA6qFWKkA6&#10;G+IVrQ06xQ5q+8HzlyjzHu1rydHc7rs7yf2V1G8sY1KC1KjWveCQdajSfMkU2S/gd8lt5dCfH/qz&#10;bnd3d+D2DV4unztVldm7xno91U+5dq5+pOWwFLlcBuCOZaKRKKvWz0+ieRUAV2jcqRZ6iny/WFM2&#10;CzVZurcWOrayJKarrcp/Ev4JeWUeZRLTmWWKSOSMSBJEUeLiMsbsI+YefeWuY5ILyytNqs5TI2pL&#10;YJGHDEdzAMATXU5YrWrGpNB1zm+9rydzB947eLbnO05Ps9n5os7JkdoIp1e70quhJGaUouhw/hkJ&#10;XRJpZioAW2743fPv4n7JOZodr7r6U25tPcOXos7kdlbf27t3YG3/ALyr+z/vHuDF4bHpNPJm62lp&#10;nmlMwlmqZtJMiqCEM/TZuqdVmo6ujzNOVFxHIutNTBbFCiVF1P8AVCP9h7L1k2m4dYROsc7E0AYH&#10;VQEmlCRgZPXLDfuVfdXkWWSTf+XpprKIIZC0Z0prYIoLqOOohaVJqR69WjbE7d+Fff8ANR4bYXYO&#10;O2hvLcuRzVLhMZT5ikxu4M2duYxs5mK3G4iSsyFNNjo8RHLKZlEWqONyrELf24nP1cLKKqhpaeOz&#10;X8kqIV9N1QIzJKzsTewU8f0uPZFuO8ctbVr+t5ggR1NCuoFq+mlSW+3HQo5Y5Y90ecJLWPYva68l&#10;hkSofQyRaTXu8SQJGBxzroegF7g7O+BHR6Zaq7B+cW3sHnKLIvT1+No95YTde7Y8lTOqS01Rtzbl&#10;Ln8w8sIYKytRgqf1c/XjVZmuijr8hK9PFi6Skx7RQxwuaoTVdY0FRK6uvpSJCpRWGpyGFhwSR7zz&#10;Pa7Btdxv11byNttYypoQzRlo0aTzx+qCqlVc6Scg4mfkf2iufcre9l9q9iuYl9yJZrlZGjdJbeKV&#10;baaW3tA9dLyGS3kFxKpaKEPGNTNUAjncnzF258ZNq5D5Tbi2b2HuT4/7oTaSbUod801fs/de89n0&#10;O8NkYXdfcMVHBjlyuGwVRiew6X+B46oipa/KfatUGJKYgsmPvpa5p5ZZnqBUoJKJ1LGNo0ZtQjBC&#10;6DwbjSrAgggEe5B2Xcto3na7DdtjuEm26QYdcVoSDUGjAggqQwBBFD1h37i8pc/e3/O3NXInuXtN&#10;zZc3WcoVoJCG0gDWNDIzRuroVkV4mZXU1BI6vn+MvbXQXfHSvXXdHxn3Ft3c/UO7qOomxubwdFPj&#10;RNKJXoaynytBkaWkzGLzOMydLJTz01dFHUxSAh1HB94Flgx4nq66SMU8kCytT+aH7qaRLIhhp3cS&#10;HVIdJYDSOT+PZNzdzxsHK1oz7huEa3segiLUviMjuEqqEgkVqa8MHqQPYL7uPub718y2Njy1yzdv&#10;y5eO8ct74ErWsMkMPjMJJVUor6KUUkFi60yR0Wz+YP8AzMPjX8E+u9zZXfHYO06zt7bmK27msB0v&#10;T7pw9H2BuXEbr3LHtqlyWOwdTOK6fFUjx1FRJMsbIsVHJcqPV7BHHbvavyeXx7z0i1JmmMAjpaSK&#10;qSieQu1J9xHEtUyRAAXLXZDY3Fx7Df3j9m5os+T9l3/ly8lHLbKq3qKR3aiphlDGrgM1VZVIWpUk&#10;ceuxH3Rfu+ezXL/OdlNu3t3aLz3ZQkWd0yyH9RVZJ9cev6d5WXvV3jZwQ+lgSD1rFfzyfkN8u93/&#10;AB62rvXr/ube8vxi7XXGf6XNiUdbRHDvV1FXiczsnI0WQlom3NjsDXTgx1NDT1kVA0scJkibUfbJ&#10;R4Sl25V5rJR1XhxlZGlVPBM0hWkmg8zSyo5bSsLRyfpsLEfW1gIU5g9x98939r5J5Uu9p8fnS3uW&#10;ijmjCgTxSrGoVlOBIWQFnBCmlaDuB6Rcp+3+y+2N7vvMttcGLl2WAGSFif03Q6iwH8JBKouTnTTP&#10;VCnd3y+7V+duxfjl0nuzaS7w7y693Jlto7Q3thKWjgym99ubvp9uY3C7bydBHAklTnqbK4gM1Z5h&#10;HMrgmNX1u4PYDt6DP71yO3KmmgpKGVW/gdUJGeepqoWGqOci8JE0RLR2+hAFyTf3kPz992Ucle3O&#10;3cxbRPLcbzaxqb0FgI2j0nxGjTSCvhNQkF21JqNBQAo+Qvdu55j5tNlexJHts8pEICnUhr2VfUal&#10;qGuAK0oMdWU/Mv8AklV3xl+DmzvkDs3c+5N5dm7Wgoq7v3CyPSUu3sftvKUMy1eR2zQJSU2Vp/7t&#10;VrQw1gnmmM8DyTBY1QxgTqqNqmNxT1HhmhKOpaMSIzIf0SxXVijKfwykcEH3jpt9zHtksEm4beZb&#10;CYOhCtoYKaVaNwCuoEAdyyIw1BlJNRk5tbRrPMH1vIYzUCtRq454HhUegHVE+2cpRbfqqSs3Ft6X&#10;Mbeyq1uNqYoMjJia9IH8ZetwWRSmq6akydHJpOqaCqpZELI8ZubQ6g5RCksVCNdx51RoKmnnjAIU&#10;RSS1NBNBMG/tMjC/4b6+z7bRylPHNaX2/t9MK+EWEsMsTMRq1JHBdQyx0yEE0bGhOqPICtrWxmTw&#10;Xvx4daiqsrKfQgLItCeJDZ+XS+27T9T1kFbQZvfsn8MEVUNu1FdTbk23uDb+SqWhSpqcricLs7sX&#10;A7iwzhA/20GSoppSNXnp7uhIh8zuxsDgz12Y81NjtyY3O1NT/CoqWafIUcqxUdVEa2ClSo+3SVog&#10;YWktFOL6C3vLP7vnL19s/LvOMd+0T7bdywNb3MYd4rhAs6l4yUFBmjI1HRjodQwoIJ9ytplueYdt&#10;g2Z1uZLeKQs0TDTQspUmp+LtNQcrQg0626f+E1fx13lidofMld5bYody9K9qYXYGH2n2JB97HtLs&#10;TFxRdh4vMLt2trKSgd4qOjyhiyNOSmQxtU4iqYYZLD2LOL+WnXeVoaKfH4LtHJyzQ05nkx/WO75K&#10;GlmliTX5K6fGQUDQrI2nUkjKfqDbn3Ed17D77Jv13a226baLXx2EaNM6ymNmbQCFiYhtNDXgD59S&#10;TtW4zXG3xqdjuxNoUyPpQqTQFivfwrWnHHVSO9/5Cfylw3Z26sBN2f8AEvb2EotzZmk2zQbu+Smx&#10;8NuXNYNMlOuIiXBQy12XpsrUY0RSmOaFHVyQRcW9ku+RdZR9i7hTd+0+sd/2loKWlyWQymzpMLSy&#10;18OqOnmWrramGNhJSALqJA9A/PvL7232G82TY7bljedztrnerSSUqqTa5VgJUxqwkCuNBcqcGg0V&#10;NCOol5v5am3DcrjeLaSO22+endKwUFhUMV0BlOrtbjU562wP5QOA3b8VOgE+LXf3yF6I3Zv3Z27N&#10;zZLZm19j9z4rf+4sbsPISUmUOLrsWYqPM0n8HzFfUDQIJURJlIfSVHth6pzO5anbe6+pcxtmrx2O&#10;3Rinbb8sy0AMm4IJI5RS1CQ1M7eaviRRFI9o/JThS13B9zFHC8c203VxD4X0yEM5Sg8M6tRbuNSo&#10;NagZUMc0A6Ltn2S0lsbzZH5jtJTdOugBySr1Ffw8CFAxwIB4V6Nb8l9lbSo+0unflfjcpT/f9M5W&#10;rg3xWM1T4IOusljsjDWZENJANFPgJ6xpahYh5DTzu9isNvY3dT5DCdX72yDVuK3hi8H/AAielony&#10;eGIqRMJqZ2jrqbENW31PDIBKoMZbTyL+6+5HLm48+cjwbRYXO3fvMzIzFHBjUAHuQyBQWyCVIBoW&#10;H2jrkvlfd+Tt/vbsWDXFiLeQBUkGsBiNNQwGqnkVWlT0RL+Yf1j2H87fiBtrZmzd1dF5jsxt+bbz&#10;u45tr7vhy22qfHw47LwvV7Uy25IcNJK4XI00rUtR4JzAZlBfSNRztqd4dY7ginkg3RicQaRIPuIs&#10;zXUmKZJKgOCkcVbLBNKYhGwchbAkc3982vcf7svu7yxcW5j2a43oTySaTaxTTOEjpQyhUKx69S6F&#10;1sTpIFaV6l7l3fv3r48Um03MDRquHRiWJ40oM8M/t609vlH/ACYPn90LnMLB/op3h3tHuup3K2Hy&#10;PTW1d4dhVMOJ26+MKVu44sDhK+i2+csuUT7SneplkkaKXSSEuwy4apoclDHWY+to6+mfmOppamGq&#10;gn+mkxyQSyxsvH4Nre8ZuaLDd9juJdv3fa7m0vfOOaJ4nXjUEOqsDwGehPFOisYQ3cMEUz+fVU++&#10;9nb268zVZtjfm0d0bI3JQuUr9vbtwGW25mqBlOkrWYvMUdFWUzEra0iKb+8+c27hNwwLR5fEY7Kx&#10;FWSVK2jp6tPG2gsAaiNku2mx/wBf2m5S555v5KuJb/lvmS9sHJDAQzPGGYcC6K3cB/SBXyIIoOls&#10;Vw8TOEcgHgPLHTv1P3t3P0dl5dw9Rdqdg9Y5SSWCYVex92Z3bctTPTE+A1sWHq6f7yNS36JUdCCR&#10;Ygm5Ud+fGPae51yE+28hj9vNTlpfskghp6MrGRcJX41aOvoyCL6w8rAnjjgdBfbz74fPHLw5e2zn&#10;3k+93GW80os8QIncv8P+LyAxyahwp4Iotc16QScybcLW8kujHLDEpLtqFAFGQRpxmvnXyPWyd8Of&#10;+FB3yJ6ki2dsb5NdNbr7sXcq0lBQbywmRyFF2HlVypZaWpl2tun+JbU3RLWQsBEsQxEMmnUSSS3s&#10;Bjhu8OvMZFQYfIbgyeEpn8kUVVl8pvLAkQMWhjelz8WSzlJSxNZrRVNKpA+qgAe8u7aw9l9435t7&#10;n2XbbTmgRUaRYobW7Cy4YtJEyRyM9CuqRZTggVHQBtrj249ytsNjJFIsEs5CqjtEzSR8W0N2Saag&#10;nSrepNRQXp4lf5WfdfZVTvDMbW6d6v71mwUkdZlqTA7N6Y7Zo4N3070dZV1Gd2lk8TtLP5muiMtO&#10;JKmlyVQvKDyBrkXdk/K7K5+GPZm5tpSbd3A1DUY/H7lwWQV8SKyWjlpoqxsdkStVRw65NemKeuYF&#10;Rf68Yr84/casbDmaXnrlznUbjsMt4lxc2V9DWZ4xOk7xieEhJC2nQBJFbihNWNMi9dquNtNukMEc&#10;+3xADwhVJSqihUAtR6qCKAx044oOqhPkP/wm7xnXG9qj5CdP9/UPcHVtPvTE733z0/21tuej3xk9&#10;sUG56Pcee23R7x2mKjC7hyWSpKVqfXWYzAU7CQ3kW1yRWX4OZGoz4xEPekVFuvcFdW1mJrGhyf8A&#10;DMqzCWsqKfK09VVSmGqKBiJV/wBST421j3mduv3iLrZuVL/m669u9y/dW3Gk9tAYXkSKoVHiRf03&#10;ULpJ0Nip1UKMvQ0sObNrv7JL232yWOESiOX9MLLGT8NY2IFDwBD6a17jQnq+PO/zi5tkdBbl74qv&#10;hJ24vW/U82KxW/NuYXNbKr9y7Zw9RkI8Jj8vt2hopv4TncJTGek1rTzBYVmZXeJ6eWMI2q6V7p67&#10;7KwvVPZu+9u4SPMTqMPvbMUOQzW16yhlpmqaU09YKOGrSaWqDUraljMM8VnCI8Usgk5A98vbr3X5&#10;CuufORdoubv6eR0mtV0Q3cbKaFJUEhQPpKyAiqvHqK6iCAR81b1t3LuwX/M9jynfb3cQiq2tuFFw&#10;7FqUCtIFxxahYhciuOjGfGj+Y38avmd8Yc58o/jPs/em+Y9r5GfG726mo48Bt3tjamVpK5Yayl3F&#10;gaTcNVimJw8q5SmeCrqo8hQsft/LUJNBGb7qLqTtDqqXPZWHdFdS9ebknipMpLLtOhpmqqoSK8Wf&#10;2ziKrJ1qYyWSkhktVzLKaqMgPD5ESwT5y5u5R5t+htjtSNzHbKzIouGYKKUMU8qxoZO4isS0CNkS&#10;aSa4J+71l7P/AHo91teXN95L27/X92Wwmu7fbrbcWbx0hX/kn397FapGXqUPgRyGSMqR46KXPWbs&#10;H5m7JyGPwf8Ac+mpJc9U10eHfNR5uTIYvbbzQOKmhz60lHSVOarMdU/tGlp5aZIZePulQv7OLg+s&#10;8HSUcgwOupjykX3UuWq6j7yryc1Uwkklq6wKskxYelTayqLAD6e4Zvua9wmnVtwojRNpEajSsYXA&#10;Cr5ep9eJr1x991edueea9xh2bmiI2Nhtf6MO2QRtb2dl4QK6IrXUQrFqtI76pXcku7E16EDZvamC&#10;oYznq6tpK3KzShK3J1ApmyT04cxoiTCMGlpUUajFH4xq5YFr+2Sspp8HJPSZGOSlSml1l55EFLEG&#10;UqyxI2klmCg6ieAb+zCGaO/WOe1YOzDy+In5/wCDqE35fn3G4RbOzaV3FKIjFifI4Hlwp0aTEbwx&#10;GWx1Pk6LKUU0NQilWWYF3+pHFyAAQeP6+4eO311tt+Gqiy+79q0AqJQ05kz+MjqEnJBErRLUl9Eb&#10;k3uoIt9fbW6cs8y7yIzabReMUFVKxPSgBxXT/l49EnM/3afdv3Aht35b5B3qWWAEqyWM7oRQjSW8&#10;PC0HkfMGhoOlNQ7rhSQKVlqFkVQogSWUcAkEMkbR6yD9L8/T2MGJyGFylGlXj9ywZzGERzwT4XKQ&#10;VlG0U6BIQXpJ6mKIFATZlHIN/cWbttt/tzH96W9xDMrGqurIajBFGFSBxqMHGaEdYRc58kc6ch7t&#10;c7NzXyfd7ZuKStGRdW0sJZkPcUMqJr8sgnFDw6WlHX0tfEktNKkgZFdk1DyxagCFljvrjcX5BAt7&#10;VmByuRxGR8uMNeafVFoeJXlMcbGxBFrvq1C6lGUlRdT7CN3GsjGKWGRrQ0o1CdPqa8f2A1pSnn0G&#10;bPcLrbpEurSdEvQCGXyf5EcDn1NR69YMtiMdm6KWgylLDV0snJSUfoYAgSRyAiSGVQTZ1KsPwR7M&#10;zgM9SV9Ki5mJcZWAhBJUNHAlSdRW/jL6Y5GP4HpN7i19ID9zaXdv3RN4kfy4j9lf8PUnbLvWw7yi&#10;xX0Qtb6nBjRWx5E0/ZQH5dFH7G2p2lsurGU2PJUby2w7N95hY1jbP4lEjOlqR0jH8QiFrXZ1cDgg&#10;m7lQzxlKhJIJNUJU2KaWR1dNB/UCjrY8g3B9p42DxOsi0avnx6NLiFrTcrea3Ie3XFKEqwIoVPAF&#10;T5ivn5HPTDhcjHu3Y+Vxm4aeqxeZqGnfyvM9NmMXLBWSVlHUUsovU4zJwGzRSGNSjryGW4MD7E/8&#10;q4t9xr/WP+A17+H/ADf+q/P0/wAPb3jn/fv+h0/23r0Vfu6Dh+7BT6vX8R/sP98/D6/i/l0rf7w5&#10;j/n4UWv/AEffwK392Of7+2v/AH40/wAYv4/Bz/Dvpbnz29//16fMnS7jyEJSpzME0kELgLS0UEBi&#10;+0mUmSOaGOL1qJbfQ+lz7+w23k2q1YtFtxCls1diSGBoMkmlR6+X7e0cmz7vKG13ehqEVVaHiDWu&#10;fT/Y638k02sF0ryRc3YNf683PPtsrMFjcgqSZSsqZmkmaGnTFUlLTSyaaXXI9hCdXqQAsQx+v9fa&#10;qC9uIAEt4FHbkuzGgY0H4hQ0/wAnRHd8uR3BMUzkux+JcNXHrUfy66MYLs4C6tNgwZrk/i4DAf7x&#10;7iw7Kn/fWixmUlxTUkdQk0yLLOssct2ImEEaoSqFdJQ/qvfj26N8hVIlmuIRcB2BoTppSnmxNc+v&#10;SGLliaMm1Ake345oWNPIHtA9K0OCeujIbpZh+llZRY2cFeeTfgA8X9yMfgsnl6OpNB15kD9lKq1M&#10;88lTKiQN+0tSY0MJEjyuoH1HP090m3G3s5ozecxxr4uEUaeIBNK+lK1/wjrdta3lzbhZOXnhVJKZ&#10;IoQAaNTJrUfZQnHWKSrhhZUknRGkJWIOV/ccAsVQmRdRCqTb+g9tX+jrcWZmvj9t10X2JEVXDUPN&#10;HTPLJ5J6WIhYkchxTSX9R49vtzHtVqjR3W5xuzAlSpyKFanifl/s9Em78v3txJFJHtbAqpGkNRWz&#10;UVx6/l8uuzWQqbPLCgNwrFwbm6ACw+l9X9fbcdj77xVQr1OGWCd2qaOSgWmeUiOSBy2hgQdCwnUr&#10;fmxHt2PmLa71Ymjvl8IAMST6MAPP4q8eIp5efRXBy9vngrcywQxx6qGPSD5+uPLrKk8ci60kjZD+&#10;lgwPIuWH1H0t75Ybbm6paieKkmkpZQ8V4WQRFFXUYCxEfkKsyMDYj/G/t683LavDLXZEkdcGuKY4&#10;Z45869G1jtm8xlpPrQCOAoKU8uuQkDIGuFJOkaxYFvwLav6f4+1Ccf2pVPXtQZ14xW0ssFXX4yKN&#10;nSGlKMFq3MJEUR0FV0qrav7Xsgu25fZEg8JYSh1RqRnxD/piQwpxwMefVbwcx3bGF94jiAqKrGC9&#10;DTBLVHl9vWJ9N7P4gXPoZjp1H/UhC2p24P094/7k9h1EH8Qq9w7meGgaBXqPE1Ss4lOjVSKZAWji&#10;Yi9+Tf8AFvbEV/tcbw24uIfqW1ahSJeHl/Z0FfnU/PrybfuhZRLzLPUeiKP8H/F9dLLThiv7auoH&#10;pZgD/S1ubf7H3nk2fu+nqfJ/eXcpUFTEzrULIda3MjIkqBCW0rwCCD+LcroN12loyhtIWkoa18PT&#10;jyqEFfPhTpdDsl9LdJJ/WWeo9QB/gHXLyIRreSMAqVuCp4NibEW/p/Q+3DE7b3lR19DLW0+crqOp&#10;L1E609eaSrmgUiN3kMgdmFm4BBPPtq93bYp7O5NrLbJIKAfp6gG4+RA8v+L6Nmtt5tisY3F3grUk&#10;t/sdcXePSWEiBSLeUsDp9LabrYA2v7e63be6a1I6raGK3HjaahZqHLRPXGUrWzuDTLTSnS7GS/7g&#10;FlHBtcey+23LZ4nMO8X1tJK1GiPhhe0ZbUBjyoPz/J9Jt7jdUg3BvpiCGqRUVHkdP+TqMZ4EaOOa&#10;aDyhfMAwYsFUgGXhgApU2sABc/4e3in6/wC9KOjppaKmroaKNpq8VElcZKyVhGW1zI7mMRQxq4HF&#10;wWv7QXHMnINzeSxTvC5K6aaaAHhigrnzz04LjmSKaKytrxWsxmrGrH1FQAP5dN38fwfkmpxWQyPH&#10;J4XiVHIJlkjjSFi4a7O7j6EA/wBPa0jTu2nq6NmqP4nMRTVieWnpPJBFEbTOYqdYtccYYB7k6gf6&#10;+yVzyFNDKoXw4kqpoWqzNgCp4Dj5dCi1ud0I7lX+X+brKv8ACfBUwOI/tmYLO0t1hWRiNEPqbUo/&#10;rYj235fe/aNLvLGLl52gmalneaU07S0MNItNPFUxwIP2AzRS30vyCByfaiz2PlSfYbv6GIFNQAq9&#10;HLagV1edKj8JGP29Vk5ku7G8i2tkWjDU5zUL8s0rWnEH7OuqLF4dKWWjoaeCOEzo8yi5LaWEuoNr&#10;1A3Xg3+ntRDPbyxe6snNS0eaqGzlA9XVPk8nHBjKCLwaxPiaOmpl+xhaKEhkLP5HZf0/X2U/u3Y7&#10;varNLi6gVYJQiqkdWdgeEjMWLtUihqukA8ektHimnuoHd1lOo6iCB/paKCPzr1hix+LemjjAj8cV&#10;SLa0V2kKsSvnZwxkNzx/S39fYPdh9qVGydq7n3Jn9vUybgwmFP8Ad2u+5mWgrNyZzJUOOwQqqMSy&#10;xVFVjYJKiuRWumulFwV1Agz3a5qsfbzkffN+sdyIgCaIw+n+00lVCMELBS7KH4Vj1rUEhgC+aufG&#10;27atziUA3PhhY6/Drdgi1GDxYE5BoD1OmikZ4I4J2EUlQhnkUJ5Iqenjd0jiLKyi84RDcE6Gb82I&#10;p8y9V/F5KjeGSqqmVWq2lyk6NGlTNM7vMZhCEIUVMyhQBpHA/Fx7+dXm33J3LnLmbmEbjc+JcvOS&#10;WolTUnHaiUpT5k+Z6xN3y/S6eaSR6zH4qfOv+z05pZBpDKbXveyk2I1G6gKAoP8ATk+xG61wOc3F&#10;V1O49v7YrKyUVdKrVNe4jgjqZpFo8TRUKOjR1U61tSktijomgl1cCwf5d2IyyWzNCPEaQCvyPH+X&#10;QDv4tUiS/hJ/yf7HXF51QrrKgEubghgAiM+tmNgFspH/ABPs/mw5svJlaHp77uh3rsGgoKrdXYmH&#10;qgJsjt6SmgZampx2XiMVW0+PqJ0ioyWIWecHRZfcybRZSWt8kMNfC4SfIHHbSlDmua9Bm5Zmn8MG&#10;qVH+bpBZuGCmM+dhMON3JMku39vVzSz1VNVGpeKrpaeej1wwfb1FVRo0qi0qxoQstz7E3rDfO3MB&#10;8tNhZnYdVPXYrI7Yi2TgNu1kSrVbcqjncPUy42diqrODiaSrkZ9GtnCgtzcDj293FE9xNthOr6Yk&#10;x1JI+IhTUj5EmoHQO360WeRkdKo6iv5MOHQV9rbNfdXQvYm3t+SUcRqNvZ6vz2VxZkpKSulosdPk&#10;I8nSQzvWSY0pV0sTGNmnVTGDc34vzo9zjHT5nKVWRppqWPG1GY8chVZxSUQhi+3hk4pkjnyFTDDE&#10;LeUFzpbVYjLrfrGzNlbWb2rC4PaukkBifiqTqqQgLFWrG5ADKVqDEG2cv71Fu5ns4WWOSSmEU9pY&#10;Co1Fs0JPp8utXTtHpbGbs2Z1r13i9kZui3Jld5YzralyGOkZMdHmd1NXnI57NP8Av5Wvkwuz6XIV&#10;c8UrPj52SNZkKek16/PLpLYPYOxn7WzFXj6PtPbU+O3Ht2ghjrMU258DRTCsym1spR4+plrsnFTY&#10;2KSpgqxJDLDUwxqZGjd43h7nf2ij5822Da9k2q4hjtEd/GDm4RdFNXjEyRhCa0VFBzQYHWXXL/J+&#10;4Xe3QSvA1VU+Xy/03+bqw3+WZ2Xvbq7svavxn6/2Bu3MfHqipd5YHM7yn3Au/MXtzc22qaKqp915&#10;HOz/AMDg2bHnskFxcWDpYKyF5a2OSPwCFllou7V2rncHut83hthYeqweYjjztDkYKqvrIauieL94&#10;6qjMO4qIXtcBRwCDyQfeG91ybvWwXt5tl9ZuphcoJKAB6eemrUr6A9FKWd5ZT3EFxbE1egqSBTNc&#10;A/5T1sCUFdHVxyiOUSPS1DUdQrA+SOoQjUjnTEpYBgfSLW/Ptowu4YtpJlsZksZDi4OxtpVrNNjJ&#10;qykjgaGopKoiWbyhv2HhW5VgHBKkWJBTwxPZt4evJ9BT+XSSa1MQZBDoqKkVJ/ma9SQI5Wjme2uP&#10;UI/UVAcgq/F7X0m1+eD7GrZOazG28rh8HLkZZsBvXryq25lAs9RT5J1q2hp6avgrKWanV66OeZHi&#10;kkEhV1H0F/Y+2WZ6rCJcMp+2uk0/n0Wl5kQ2yOQG8/PqBXY6nrGpZJo0knoqr76jnKxvJTzKjRv4&#10;9Skp5oJHiJUg2kPs0dPjd9Zuap3btvcGaocdvHr+o2o+AGQwgrNtbq274a3CZjEQVb08WQoMlkqW&#10;GCbX4SPLyCDcSDDt1/4ln4AdnlaMEAqMg18ycHgfTj5U6sdqihijeSpDOBT5k/Ir5V/zdA1lMrt3&#10;bck1HueGkEeDyc+bxuSlgr56aXH1dJVQV71ZgpawyZCkxsk8gTQySMqiykc34/yj9wdjVGxNzdf9&#10;jpJ/E9tYjHRnKVGLoqDK5OmWsjSR5qugrqiCqiZpQqKYUsrNpP5D/uVtm5XNpabXuQaKF0jAcDuZ&#10;VNXVm1EAMmpCVUNRiVIIB64Z/wB6HsMe1848tbxEDSZXSpY4xgqM51UJrXh5dVc/NfbXUmF3ntXt&#10;LarVmXyOe3DXZaoxcuUnq9spuBtsZxIsy2ErcdFV46fxu08hpakB54Yg8TLdGHP+YXkqGio+mcbm&#10;J4ZcDuvfU+zM7jpUqFkcZHb2ayGIqIaiCop4omXLYuBFV7iQvpGlirCTPu+P9Due9tZssUZtaKaD&#10;ivbpyGIwSPlWtTlTE/8Ad+3c8XP24tchaLCzVoK/EoxXVjPCg+3oFPjdRfwbPd9bg2Njnpd6YHqf&#10;F9n4HdokSqpXqto5Oko9yYmeCtStkkevxWcmWSoKSPFGGNpDZfdO3y02Rm5c/t7HzPTZPE5mkq12&#10;xW1lPTPWYHdO3kjz9HT5akamlGUpK3H4qfQIjTl9GiQS6rrkQbj+sW23OwxWIiEoyyjUpeP9WtXq&#10;SoCGoGnSaHIqOu5cG9rcNarAdNSCaeZH+ry6OL/Lv7hwW69k7kxC4Ck2zmtvVNDkdyJhqusqsDuf&#10;G52Wpop6/bc1XW/eYz+G1lTGahJZplhLBYRFrPuqj5MU+9KKPb+4q2FshPU56grMbko8tTy1K1dZ&#10;DO5hnbHYujLQ/d00ZcywxIgUKEuQfeHfvpy+3K8tlYbSfEhlAfDagCAS4OrOofLH29Dhr4MsZQjW&#10;erMdozYSOiOFw9NFRx4cCheKniqII43hkDxmKOeSfyRguW1eaQn+pB9hL1r1JvGo3DthlxOWqK3d&#10;uP33tjNZJ6KGSLH5OXB1j01PSzT+OmmYz6VRhH6Lk2JA9xzyZtFxd7pskl1E4jZwEqSO7zrSgI9O&#10;hJAtbLW3x6eniszNBj4querrqWnWiSKetZ54/LRU8hAWSeNY5JFiC3IJA1W+o9jR2FtbK0ey9v0O&#10;7c/h9p0/XU+1KXTXSHIVpoMvUkzR0jwfYQSeKSnQS60kurFQLkETz7l3t8u2bTt6yDwoLmMmlFGj&#10;Q2rUAM/aCKNTjw6jS4lFvuMh1eh/nX/COoOLyWOnrpji6SokFdBU1c+TRQlC8tE8UUcEkkoMiSzC&#10;oLoFVhpQn8e7V9jYrA1nx12/svbNVU5/E0mMyjbekWkipZ9ybphpv4piKTHCOOFKhoI6OWVA1lUR&#10;kn6XE7cq2Fpb8mKFkEt5NbClCRpCqTqA1fx6ONQ3CgBp0Tb3J9TbOOJpT+YPVamerjsX5Vbq7X3F&#10;LQUWVzeJ2lS5eCfMz1VPsXrHG+fH7izNfSSSMKEZavr6SFhDE0jyyIiEFvYOfLfYe+920dYkdCm2&#10;KWs2dRRbkyUlVjqbG1SyxIJ0wRlp6yuq6yORQ6xxpeSVQrA3HuNudeW73mFbaxWPtchGA4K/DVlg&#10;zGtPPuBPA06X8rTpZ2jI2Ca/z6FL4ndj9YY7bNTtnD7xm3E9NvnPYzbtNVU+Smz+JgqJXUJuEsI6&#10;Sl+1ppHYvI1hCG0H6+y9z9KbN2Js6l2LV1Rqd/8AbOLrd19Yblx+vAVFBWbPo3zFLjq3b0n8SCV+&#10;een+1YvIZHSVrn8ewb/rX2WyMImQzXUinw3BZaFe7SyFmFTTTSppWtejW43Z0kCRntPQtYftvMb5&#10;3TNk9sZA4nbXWebi232Zt84qLKUO4J8vKaJMlt/eDT49Ri9qhjWVMy07iSKIoAL6gCvZOZwmM6cx&#10;m866lhqd1Z7IvjYhXwMnjx08M2P3BDVU5lukNW0y1KBNK64FAHNiC+b5ILfaxOqMX4AcBQca+hPE&#10;HypkHo/sN7Copk8uh4oqqtqNx1cEcsSYajxsbXihjDS1lXPBNRyws8T6UpKSKVGAJ1GQHi3sFOvM&#10;Ru7H1nXO9MhRYRchWielpo9wY1cvQVNdhmWegFZQR/Y1UjiSMGOJZkSQgBrgkewDynCLO/a7mjUS&#10;yHtBGoZ9eB/n0Yx7o0Tm5LCp4AgU/wAFf59PlbFBkaevx9XJUJHJAaaaSnkko5I46saI5YKiKQVE&#10;co/DKy2/p7si6X27WJlsd8hPkCd3ZqtlrIcZFFuWWHE4uKfOTJisZhtm7CoY4qOeGshq2DytOFgi&#10;BkZGK3GX3tVyVum/77JukkRe/bWI3YgKoAwwoCNK+eAT5U49KeVtjvd9360Pc8bOAcCmT0TTf8+O&#10;kxdb8fvj/m8Fgt2VGJq6qllwpOQ/gZxhEs+R3RnZ6nJPT1MNVoZFnhnnqX/bLpqLqod99sbnze45&#10;pcZk2ioKCt/hz7coqfVt6GGZZNWOoBDGgIgpVZnkIDErcMvvoTy5yVs+2bPFBLYp9RMhZZmNJv8A&#10;TvX1alI/h8qHrpT7YcrbdsG3+BPGRdOuMuPL5MB0OnVnUG0+u9uUmOocd9xkq2Onmz26spVSV25d&#10;w5KMBzXZjKVJepqTJNfREHEcYNlAHtEQUeTy1XMoEgyWOaPLSSs1fTinpaSN5IYqSN6p4qoJYWkZ&#10;bj8W9iN7i0tbWIkr9JKDGFohDu2O7tqoJzpB6lZp41jEKZA+X+ep6F/y0yhC2k6pvtStkI1yELpd&#10;QDze1/z/AF9zqQeWmraOXISUtTLRvUVMtVUl5KnxC6GR5YZ/BQ1YP7xIaQDkNx7TyhkeKU2weDxA&#10;gVQAEr5rQirD8I+GvlTpVFcSQw0jOkfYP8oPXFkRLGOMMiPqCaRzIjhg5IZTqQjj8e3yn2LE6DJ4&#10;bLYenpqxK6namNVNLGtRNQ1Co4i0h1pxUFRrZuVP0HtJLzFIH+mvrKdpo9LBtIBKhhUHyrSuAK/P&#10;1Yfdrt18MP8AyH+QdNf8cEVRNAcflZDCpqHf7OLxMC6o+iXzIGIV7gaQePr7aa/Z9VSVNPQ5Gvxm&#10;UztXmoqJTT+UY/IR1DmOQOiXMLGIkalYf1HtTabxDNHJPb200VjHAzEmgdaDHoGz6j+fVYzeMjM0&#10;jfy/zdSYK41dHHU+GopIWgaoczgCSxW/IjYE6VN+CPp+fp7lthd5SVKUdLjNv0dNSZVMMsMk7iqk&#10;M4YQSRaESFPCyglgga4BuPbKXmwiI3E11cyTSxeKSFGgaeIYEsf50rxB6dt5byragvh+eM0/ydcR&#10;lKUprM9RLB9l9+p8YCrBGBqEjLpdmc8AAc359qabJ7g21LTQz7LxMFNkJ6emlpK3KyVk81Oh/eeo&#10;kaNZVp5SLlVsSOL29lKWthuqyPDv8zvHVg6RqoBPAACg1L5E16duJGdPiI6gRiky8UrwZuqEqJNa&#10;opkEZhEqlLhZIZEMsIN1uCoP1B9yduV+Qz0dfQ0vV8f3aw1dLJXfxrKfZXiPkjqYYVkVPuKdowEs&#10;oUg8j23u9tbba0NzLzY3hMyFVEcZfOKGoIANaniQfXpLBPLSssh/l/m6bMqqY+qjrq7eNTR00ksD&#10;LQtT41oZFSNopYGd6KSYRVgYmWzBr/pK+5LddbQoAlTuSnzeNxLUX2EtLAK6sQ5XKVENAah5TWoI&#10;jC1SW1lWUWuUI49sf1n3q4Jh2qW2mvvELgnQhEcaswA7POgB8/Qjpx7gOCoUHy4dca3cOVkUQ4CX&#10;EZKqkleZfJXrSOtEsLyoEX7Sp1MSgBv9b/j24U28OtsVHQNRbvzVPKnkgVKSgiqKJzBE9PTU7xVb&#10;TzjW7BbqQeeOeQzLsnM1606y7JA0ZAPc5B7iCTVaAmlTQgj19OtRXEsTEMyeGPKmf8HUKsp921k1&#10;RCdv4D7GVohJqyU0VWxkmjlnkeWOkRChAPFrN+fbdJujb70EGZzm6JZqRqQTVlBio3zu7srSS1cM&#10;WQxtPi8pTNQYSsqIJGEFY0tStKbSLFJpCn37p3KNprPbtm/XR6AykRwKwUlHZ0YNKoIGqMLH4nwl&#10;lBPRduG8SeBNHaWdZ6YxxP5HPyGNR7aitemDPZHcyR5fAbF2SYMwaiMY3NbjhTF7Io6uRGkjyrHC&#10;1sOU3DQYxwHnoFegkrlBhFRBr8ioWq+QWUrMbHTU+OXH0lHVVNdj9touONBiMXMWpYaCkqBjf4hU&#10;1lfTT6ZaqeSSSQsb2BIInt/ba0W4aWW4Z55EQPcVfVJItGLFdYRVRh2xqgUUFa9IbS7KgeLB/jpQ&#10;lk1eYzQMAMfMjPy6eNrdXYLB1tTmZXkzG48jBSNnNx1k1YclmK6No53qqgrUpS0tMJ01wUtNHDTU&#10;9gI41sPbHWd6CFMNXxKNu5IVf39WKOgSpgdRUpKkHjkkSiqqSVwBKhi1GIspJJv7X2/t8sjbjCSL&#10;qz06U1SEGuk1JNCytSuk1oGoQMdX3He7OOKGO7nMMjAdo7hViBXI7qVrgjh0r5tvUVTT1NJWrLW0&#10;UlOsIjml8DxMI/E1TTz0qQy0tToJKPGVZXsVIIBAgb37W2nU7PWHZ+HxuIrGpaf+56z12ar8PQZh&#10;acz1GC3JFPk5ah6zGRo7Rp5GWYR6y39kgPYtg3lt8+n3a/kM0ofXrii1mgJSVAipRXwXUlTSqqwJ&#10;BAKm3+6t1ntrWjX5V/DLkBdYB0h6AGlaFqEErWhU06DTYe1N44WqpaTP7tyufqKOmko8pl87Tbeh&#10;yucgpkaCPLUn938LhKKlFdNpkmV4ZFjF0SxIcAjtTs3rutiD7ppJoa+iTF1c8EFQZ2XImaCCsmxs&#10;7rFoo6dpGkggZWYIoUufr7k2/wCXeY18IbdNGTLrpXA8OhKhuNWOFLArUmoUcOjXZecrK4SBL+6S&#10;K9AXxFrhSaVAJr+X+XoVaj+K6B45KZ5PLPJEyxSQBYkVzS08wknnLyvIFR5BpXm4UfT31P2xsJcF&#10;lcbC8yYuojlOFlhgMOQoq2nfXBrm8zJUqroD+hb/AJ93TlreTe2m4tLGLvXpcsapICKEBaVBp6Ho&#10;3u+eOV/3e119cumrBSODaeIpT5Yz1KFNOGgqVmlSZtCVCDSY5hxy6srFCP8AaCvtMbn7eoY3xWPp&#10;K/PKMeaDLzT0tRT09TV5Omkjkiir0yFPkqKvxzzAFo/EpH1B49mdlykyxXUt19PHI5KgFdemImja&#10;CNLI5HbqqTQmhrnqOuZearOO/hjt7uUSIFYrGQudQIB1I1fRqUxwp1kfHRy+fyKg8qvGrrcTxqyN&#10;GDHOpEsTaW+qm9/fLJd7bfy2YjgTCT0cDIabKePK18FVI05/yyKlQVIppIqiQnSXTSAfSqjj3Sw5&#10;Huba0u7dtzQ3SHUilEIovwliRqOONCCfMk56V2PunaQ3JtGWRdBKULhWLDgKaTXUfOo67paKSCIR&#10;tUSTBGJQy+Jyo/Hq8Wpmt+WJY/1v7aa/tCprImOFrMjFDVzq8ENdlqyV8WKb0polEwd9LAG19P8A&#10;h7OrLlOCF0F5HCWCkExxoA5IqTShA/Z0IBz+Lyzieyxcy+bsoCkDIoATg/0us6UdMgIWCFbkm4RS&#10;bsbk+oHm/uau6+35oKfH0mUyUsMUa08qfemX0T2MkM5eZTLcEgKTz9CCPaaXauS4VlvJ7OJZm7v7&#10;MVOkZpQAaqA0PAHNOqXO/wDM0MkCR+BQ0q3xDuGa4HAZHz6wtjMd5EmaipC6G6saaA6X/wCOg/bu&#10;sn+IsfaZm3PvHbMMNNJX1UEkopyldJVyw0yS2EkcbCPRaMWuFDcf4jj2apteybkTKYImVajSqD1p&#10;XJJ44Pr0XX3N+8bPax20slvLckEiV20oGPANpQGnkO7jTjw6llVfhmLi9wrKhA/1vRfj2w5nc+fl&#10;ieNqenl0yfcVlZDVvVvVyhtemWSSKwRfrwtxb2vtdstYmkdCwGmiKQF0+WB5faS32dFu6c5794UU&#10;cdvEY0Adirh6io7SdCkCnHiadcvHHxZFFrfRVH0/2HHvDU9qx1BpErKGlamSnlo4qehkqlpBRSE6&#10;pC7Su6yRfUG9jbkH2TfR7dbNK0d+xdyHLEhuHGtFAH7K+h6L09zDGsf1Fu7tKGUBGBQJTiToqD+d&#10;Pl12EQfRR7ff9JlA9DSUsVFDkMVjtNTHDUGEmprY47+WoqI4I5poml5ZGJBHFx9fb1vsDXpmvLa8&#10;USzEqWU1CqT+FTgH59Gt37hbYtpKUtXnUAVJOqppxz5V/Z8+uPjF76n+t/qP+Ke2ebcEVTM8sEM8&#10;NIMiqRJNDTtDjopHu8aRqgErIDpDFgLf2fZxHt0ixnvUz+FWtTViBSvHFeJA/b02vNHifrQxSSWq&#10;zKlWRAiCtDgV4eWR1k9xKvL1Lz1DQU60lNNNUQiKLy0tNMJdQijUxyMZEdiCVJNv6+1ENlAoRHYv&#10;IqirNRmHrxGCPlTpm7366aaWOGzEduJHRB8AcmoQhl41wSKfn172pE3hufHUmOVsNishHHHDNDSt&#10;SzCCMw2jL+Raol3S1zewvzb2Ttsm03Elw4vZo3qQSGFSCPTTX+delVxvHMsNrBp22G5uGj1GONWQ&#10;LmjDUWaoGeOeuDxq9rkixH6TYkf6kn66T7UMnbWYj27NtHd20MJm9pzTvkWjippsTmlr3n+7irKL&#10;N42eCTH11PKQEeKIKQLOrXJ9kF1yPt0t628bXud1HugQCuoMpUDTpaNh3AjOWrXII6CPNlhczfVn&#10;d9nZbRqaQNZrXgCystDXzAp8ukzWbToKrMQ54T5CDKQ/tieCsdInprWNLNRENRTwH/a4y4PIN/cF&#10;d4Q5unoqKroWSqo5rwZqrM9VWy+Z9SpkJWlVquogDeplCB7fp9mf7juLDxp7aclXj/s8KoNOIUCi&#10;g+lTTyp0OeU7yztbO32+CzdII6aXZcBx+EGutqHj3CvSjihWL9HpSw0wqkaxR/1MYVAwv+bk+30m&#10;BEkWjwcuXraaokpo6d3IpzSZJSzO8eiOaOrRprR+sBXA+vtErSNJ4k24+DauoJNMh48UHEFTTOM9&#10;CrcLyLbJJrp7JpJo8tkBWDcSQQaEeQBr8+u3fTqvYKBcn+gtcn/be5C5PHUyNFuHa2SxtDMrRLkK&#10;YRipoFq4Ss1NUQtGq1EXrIQnQ6ccm3th7O5lZpNu3mO4krXQa0ehxpINQf5dJW5ms5NDNtpEJGSD&#10;8FfNuNfyp1jYM63gZD/we5/H+0ke4B3niYo6anh2wlNSmipGzcxhhqmljiEZaJXkpw0CThbaiWNz&#10;7UnYr13d5N4rJ4hWLJBrXzzQ0+wdIpt4sjIqXG3uqmLWx0qwQAYBoqk186n165iN/wAv/th7iUOQ&#10;28korZ0xSQisR3p5MZF5UpKgBnMaOJFkMBYhWN7gXN/am4t90KJCHlMoQ9wkOksuPyBpwr8q9MXE&#10;PL3hlpGicOR/oYDV9dOQftqOsoFgB/QW9p3OYzGYUUgkiociKwy5ASqiGCVJGY0dOftjA6FFK6wL&#10;HUCBb2Y2V1d37TAO8TpRKH1A7j3aq5rQ+nr0V3lhtthHF48MMyS6mxHQVzpFQ9cYBHXvVf8AFv8A&#10;Y39qLwTSR/wyn23GstYY8hRGCRaOdcXw7B3rGnJkKXsNQPssEwQpftu2qNToYOC3cT5aacPLHQmk&#10;cWqnw7AGR1BAHYDGP6QBIauPs679sdLkMpHXrW4Xb0MCsWxZo64pLWxyeO/3kcyBBMIlOoEC1xYg&#10;j2zPLHLZCGcyVLV1t2ChNOHfUEeVa/MdEj390t0k9tswRB2slR4gJNah+BH2gnri1iQv+P8AxB91&#10;y/NesyeT3b8fK/IQSRQ1e4dyfbO0pkMhTK7EScI3MqrGugAEk8/198g/711bdNw+77DCmllG8Y86&#10;FtqKk/M54efCnWGv3o765vZvb6Wa2MSA3mkVqPita0/YOk7u52g2numSIr5Y9u5qRPIsboHTG1TJ&#10;rSUGJ11DkMCpH1492c/8JyEUQ/LypZpv2qnoSDRE6oD90/bkZkZwBMGTTpAVgCrtcNxbnt7FRiVO&#10;aozkt4AA4hjpuCAwODkAjjQjqEvbl2WDe1XzaGv2Umx1rZf8KOa/IyYz4r7aoExwOWpe/wDLtNX0&#10;1TXB5dq4HYeVpqIURWpxUsUrkzhqindxUU0KxywhpGOy1uumSdMZNOtRUU2Gmmys0dJLXx1J8FJV&#10;xxlIKOWP+IU6ozmWllEiTR3srOFVsq+S7uTa9n5gv4PCtr+XSq6go4lSXHlqI7RTIAoTQdSlGVXb&#10;r2PVoaQaFIxQnJpTh1rp/EbcFTg6DtlcI+L2vuXsyPAdf4STN/3flxMceR3HtzJ5hGnyMVSMBl8g&#10;6RU+PydAKZ6KvERlkip5p5olz40qY4XKqXBQqHX9LhS2oqV9MkekXH45tzf3ACXdzstxe7dKCIij&#10;BtJw3fha+ampJqCMLgngGVV4Y4NExAVdLUJ7mrxPrX1PVadZla3Y1XnKKGpqKLFTpV4jOwUM7tLN&#10;jhlBTwQrUiUfd4jJpXyFZNU7pJFTQyK2lZZQ93JSR491pUmhGIrTPV1VBaSSsM9OBk6uoMjRyvNF&#10;PBTtTsC6afPpJYOnjGXIm13/ADJvu0xG2V4jIVqdKUDMNTqQQQSpOoCgAr5GhUbfudpPuVrt810y&#10;Xsh0KoalamlaV4gZrTHVmnxJ3Xme2MpSZ/KUG4qrtTaNJh9j4HecENDSbIrMJmMiev8AZ2LNJRZn&#10;GUOKye1K7cFNuOGaHH1cE38JM0UdNPTznJsMuPGV23jFdoJcfuXP43KUdXSQU8dK2OnycWYpkXyM&#10;ah3q6NZKnVYqHL8gaAJrO6bNs3O+92uzax+79muldllYok4iepIBKtKZGCa6k0alPPoQTbqv793f&#10;6Y9lvDIlBgaghBIA861qaA5+fRlE7UxWyPlB3H/d6uycG6vjl8bu1ti5zbuRzG5KzL/3+wXW1Z1z&#10;nMtJJRUE22Adt7rmxuAVPMtQ0IpgIWk+5cz6oPJNk83ClJPPjkqMulPVTLSUq6EhjFXJJPG8aPQY&#10;enjkAICGVr6kvqEE7ntUTJtUe7ObWyEYKEEoupqlXOQCM0YmgdHdW7WIJ7fTjadlSGWqq8kS48w6&#10;9wx5HNR5g5r0kJdynqvqvZPUGQkz1PR9iybX6ly+aoKM5PM1uNr4s5ks1tinqMVI00FNvvtHLZmn&#10;NSWlqI6Okj/am8IRy5bC71xfd+yN7dqYAYuq64gqarY2M7Eoqioo8FuzF4XPSYDO7x2vJuKixlQ2&#10;38fX5GRAxSZMhWQPFRvU08MNTXGPKXMG423LKrHuPhbZ+8DCHV2UTyaWJZAKEwsqElVqHoDkqAwM&#10;k5hsrLl2/ezRnLTFIz5ZwQtfw4Ixg54g16OnWdA7K+HWf6L6F2vuDfH+ljOb5ru9aLqTc2NxeazW&#10;1987h2RVbu2r0/vBOvK2px2dy1dhetWpRk4ZKJKCgFVX1UcUuRSDGSqzG1G/tp5DcGVzC0VE2Qrd&#10;pUEFXSTSQttnZe68vuncWNyVJPNR1jVWfj2z/C6uNXjkWlBBsWNhZzvypY7X7g79ztLfFI4NrNxH&#10;oFWVfBHo6Eaqdx4kgtxoOteIv7v2ja7YlLiWQA6cFQ5oQCKGhJ7h8vPowK7jwHSXemN+P3UmCmqc&#10;1vHC4X5A9g57aWTxb18/bfyA6p6y+NHVeV2xl8RHkcF/cjY+Q7UqN4U9WUqoWyuuWFh4PLIu9gbU&#10;gxuD6fx0DGshwmESSrr/ABOKnJwVeMzkT1k8kklRPLVZCKtM8sjySSPK7EsSSTG3L8T2nKLWH6Sz&#10;zW0MNsX+BC8ql+NdKyA6ZQK6o1UNqoAJGtSNo2ncrOAYieLT8uANPTNT8+gA727ZqsF/w4ZS0z0e&#10;Gjru0sPtTYeGpK6Klx21czsGt6Po6SjoYpJI6fHx4vd+25IIKcLGsFKitp0jUSU5fB4348fKztj5&#10;U7qxb7c2d3T1hVO70WUEGVy+6+q8DU5mqSrohuSo2XDS7g2b18+VxjNUU8sYkmFW6TTmJAnzNsNh&#10;7b8+XyLOLvbryyY4VR4M2kklVwFKsFZSuBqoCCtBGN8+ybJut9vO5XYVZQTxNe0DOTQmmQcZqDhi&#10;eju9WbUxHyp+BWA+IG0NxbS392b8Ze/dp7fy0G7MTnsh/dbZ+/qioxlVT1FTldl02456zYsnZ1Tg&#10;qvIQ4sL91h5TG8sKCclJzHc2+fk9R4fo7rDce+cf0HkGy3+k3tHeUVLj+yu76OSoEtRtGipdMFfi&#10;uv0o9NHW1tWEyecW8csSQCo+8ANlFuPMsDbRbs8djM+qR9K1lP8AE9KVyK1apPWNnvH78W1tth2v&#10;l57uWAKQG0x6mJqQDpGK4FcmmOrTurfhZs7A9g0fyE7j2PsLG7m2BS4PEdH9YbdkkrOvencdgIKq&#10;ixe4sVj3pYMdTb1rWr6hlSjiNBigQKVnkSOWJfR0vU3xbw8O3+q9u42oy+YYJFHBF5HrZmgiWmrK&#10;+tiMX3TyySqAiARcSL6QvJ0vJmw7GyRTSm4mTinFD9q8D+Y6xv2S/wCbucLGK7vg9jtcDaidTCrc&#10;KmmKkH4q16N5Bi892IZUzrz4fCwLGwFA0ME8krM0c8MAmp556dHWJiXdhLoMZUKWJUrm/flD2nlN&#10;1fwJuwKrZ+Do5XNbX4KmjxyQ0kKAvLHR41KSTITPSwl4oXkVXnm8ZdPr7M4d8ZBdQW1uLfbVBoSq&#10;gLQcQABWh4DzJ6F9jyhsM0p8LXcyA8ZD4h/ItXHT3D1VsHC08lZT7NxeaycqkRvl/wDcpPLLK+tQ&#10;anNyV32sSXBkeNbiKO4VtIHsR+5sD8iOpJNm0m5K6fKwdpU+QocLA276TdeZi3Hg8jRbezW2snU4&#10;vF7dgw+ax+UzVNDPT/5XHHO7IKqVkfSUWHuFBvkO4rtO5rJt8GHYtqYMvGjYIFRjiKfi9RoeShY2&#10;dhfRbOIjMSFSSMB34iqVHBuIoaUI6AzoT5PdDdz/AOlWPasFfhx0lFhsvuvJbg2HktjYOp2huvFZ&#10;XP7V39tqbJmeLMbOz+JwFZNTVQeOcRU5eWCFJItbZ8jcT3t01t/bOL3xvWupsluPHUuVojgewod2&#10;bf3NR46pzOEza4qrocFt2twdbtzLyGmq6EtkIagTs33d6XQ6G258/rNDJPt29LPDD2nwpCSKYoSO&#10;BGK1I4/b0tk9vrLZgp3PbFhaTuClFzqyaggV+dem74ufJLqD5S5ffeX6x2nkaPHbCzo2znIt59X5&#10;TrndmFyeRxOB3XgMgabN+ePceB3pgK2Kso6uIUlRRfarFPAWlBiGP4T97tLFWbb3tVx1uKxtLLWT&#10;rlpJ56ZsYrwvXSF7NNT1FAiGdZlDNHCJQqMzKPcocn8xPv8Atl1sO5ES6e4GUliEGdOo1IAAJrin&#10;2DqEvc3kYxKl/sJ+nvuKmIBDWrUrpGa1Aoagnj0pPlH1pXbi2/Dm9nCux28hWQUeOymDaihya5Ce&#10;CqhxcGmuUUdZTZKrkWmeCYrFPO1OZZI4o3YGi7z6/wATFnaPLYyJZsbklQ0dWUQyLIamejagqWiY&#10;Rw1VLUK1LOAbGZG5Ti0ae4nItiky3G228SSP3B1RQ32FgAaihDfnTpv2t9w94ty+ybo7m4jkAqWJ&#10;JoAagsakMpDCvkwFTTpBfFDt3L7u68ki3I8cO5NvNLQ5/F07z/apJHjqKvjyeIhmBqZsFl8dUxZG&#10;hZhrWiqora7lycf4+F91dfbVqcpTSaqGKpl2/jq3MTZud8S1dWRU258hPW1uQqpZdw1VLPLSRzMh&#10;pKURwrGrIw9m/KZis9oi3e+J/wATXwhXuJJJAJqePzrUeXDrpH7c84LPy5aiBNV4iaS/4xnyatcD&#10;HHy61GP5q+/Jfjb8mPkTs7q+m/u5RdlbkxtP2V2LhtqptGsyWYmxm1qyn6d2GMPjsFjsLtLr7Z24&#10;sIuaqKKSpnyuVyElVLUDX9uo75MUGJc5CtqY6ainahjmVnP23nD6IFWEKQ89XPOsVwC8pWMD8D2P&#10;Nr37c7vZNyeiJdRIxMhFXKM1B3ElhRCAc8B+XQqF+fBvZInZrhD5/Olc/n1UFsjdG6d+4TKbF2Hi&#10;HzXYO26Hc0mEywp4Y9yz42ubH43K1M+erMkz0uN2rBjqjIwxPMkFEa+sLEhpieOZhinimldGnkgo&#10;KiGFXUOyh0UrpuANYEQ0m1xf639ivk+/TYNsVJnhSFLg3MrECqJGmpmrTFch6Gh0jJFOlFlPc3V7&#10;tska0bXmmOHnjzyan06EP487w3FT7g2NisCIcHBufsvZu4cv9jNkKZKgY2SaheKmENRUMlDkq3Pz&#10;pLGsyxSRRoiII1KKG+Bw1VuDK1+962tqJaWSWTGYjFljHS0FPTlIZZFijZhU/fTRFtchYeMpp0nV&#10;7ivk3eF5y5v5g3rma2jXb1lkayjahimir2sVbtdioyxBJatT59D6+NrZLDY2+n6k+oHA8an7a9W7&#10;fJfszYPxX666z+HPW9JjqXftRtmi7D7b3zTUtNLuDI7hyAqsiMbW11VHHVYqWkWVTBT06RshpnWV&#10;mLIzOlRjaQY6dqasrsPV0mPeGarNR45aStnQzVlfLRVk9VQSxvLpc+TyxmJWszK7a5GsLTRaTWe4&#10;sLaXxGkjKAJHFVVULpFFrRc4NQR+QZsy23POl9CkiMxYFVFAMUrgdwyfzweir7M3tvTHbxxlBvTb&#10;20u5dm7x362a25SQYsbpx+f2VjKylxexdoY7sDb229vbwgz+Lo4paeKaGCjrFy1XTq1PDNT0322L&#10;AZr7uCDG5mCn/jVBTvEM1QhRRZOge0U9fihJJUtQkaY3mpjJIAWV1eVGDeyW527cBJttzuphuLMy&#10;VUKo0SLQHU6mtXFaZFdOmhI4HdlACtxuBNbAjz4hqA0HoM+Xz6XHZXTWY2plNz9o9WZjJv1Dvuto&#10;8uOq900tdTbl697HpAMpjtl7+p44sdNuGGtpKito8blJIaab/JZcbPBRVFMYjEzs+7HzUFVtmDAZ&#10;WLHxyU2TjLmpyNHJJQR+COmoZMhhcfDPOvimkWat1/bN40UeVmJRs1q+67S+98z7HdHZLK9kiWOM&#10;qRTDAiEyKSV1ChUEAU4gjoniS33FWjsxJHA0mSTlv5/5envYW3ug8J1vDsffe9ezersN2FkKTO0m&#10;6qmKoxeO3hkZ9zZCatwEm84Nqb93TV43CV+Sq6SPL0mAmpTmqb7moE0lJTfZBzQ5nM7+3D2Rspdm&#10;7/2lh6eghxcnZe4ctgqhK3L1+EyM9THtTaFblNx1WMfadTlqchq2hpKGSZCFE6R/uD3bdw2DdbiD&#10;+r3hx7BJE4ugxLOKgAJRzqZC2oN2gNpFamgL9qu4bddz2kVsRavF/aV4lhmh41Pnwr0LeW2SPiFg&#10;Oj+013f0VubKuY95bO6v6owdfisPV4Go3zsrwZTcneW3tubWfsVewcbtSuoquoaprM54qmNfHEsu&#10;ijD6lxlV1J1lu7ffYufGBloZ67NJQ4yrn3ZU7RxcJwO39v7faWmigrt05CvqKSnecxY+P77I1bE6&#10;30SMX8ycs7BzlvGxw8j2km33NhBK7XQMkVv4tYVhtU8Kg/WIkfUoJUoVAJNWXbLdDbLSWy3hx4Qc&#10;sCx1AaiK0rnJoeFf2dHvxXyWxndncmA6jwmzajtDbudm2tt3I5Xem0qzY+2+16vMY3f+8+xN3bJm&#10;z2Deg2Jhtnw1tXFjqbJZuWox+J0UyJFTx1MntI5GbfGT3/TrvpYK7q/F4ypxm383jUzlHu7Gbt3F&#10;ksRgcpHVUcWB/udXbSx+Hy1RP/HTNKtFCkkJDVCGoJls+5We/wBlMvNSR23NFq7xh555WV5AfClE&#10;MYJUKiUAPxVyVb4w9utmrFphGJNuelDxOqvAqRp00GGrUeYAqehqqcPsHrvrnddf8aoYqbtPeeY2&#10;1vXfeLrjS7qweS2xs3DZ7sLYdNWYquzFV2Vit15jK4HHwDbtNNRitrZFM1EuOLQ+3OLJdoP2Bkdy&#10;7wGyv9H25shBQ9SY2hpslj8rhsfSYOv3Rkq3esu4UpKCjykRxpWoWEiKlelW0rkKkOQfLPtxYWXt&#10;9zpu2xboL3mi4sWMUbeG0OnXFpjWlQsjSBQQBiil2wNDluI1Y+I7LEqdqjVgYJLAEgVoKUBxxocd&#10;Qetdr9FYD49V/VOHyu/qDtnYu2afM975GjM+5slu6orc3g9i09PttNm1mZyuXxWYbME4ekWiWero&#10;KuSWaJJKuoMupP8AzN997M7C+ae8t07J3ZiN07ZqOtcdj6TcO36iKrxVbWYzr/J4qrp6WrhWSlqU&#10;/iVO0DNDeG9xG2kBvfMzncXrc2X77jaeBfNBqdBjS3gZ4ca0r869Ys+5W4WW4c53t1YSKbY24UFe&#10;BIiKmh8wTXPA9XP/ABXwGcwHReHxWV25ncFXpvOsrVxG5aepx+WhxlXuylyFPU1FDXNSZKjEeNlE&#10;ipVgVbhNcytI7K2yr/wm7/7IL3z/AOLO9gf++76i9xde/wBqP9L/AJT0R7D/ALhP/wA1D/gXrQW/&#10;4V2f9vPOtv8AxTXqz/37HfHvYB9pOjrrVp9+9+69173737r3Xvfvfuvde9h/2N5mwUcEKs5qMjRx&#10;yBQW9IYyKSB/ZWRAT/QD2LeTUQ39/K5AKWpIqK/jQMAPUoWA+Z6BXO9ybews1LEI81DwyPDkNM8M&#10;gZ6sT/lmNhaP5Dy53M1VPRDb3X2+shQ1NTVR0cYq5sUmMljE0jL+5UY7I1ESKvqdnC/Qn2EE0OL2&#10;5jzk87VxUFJDCyB52RTJJqaQ/ageSaWSVgvC6iSP9f3LfLPt/wAz897lDYcvbbqrIS76SIk16Bqk&#10;Y0IIGqgJLEN8JLA9Y1+5vvnyP7T7RNvPNG8RxSlf04NYaeXSB+nFEKajkeahQQWotOr8uqMN8gPm&#10;b2JN1h8bNk53e1TU5nF1OW3cXrqbaGzsIIJKRF3xn2paPB4qjoxNMRH4opZtPjp4pSFUl53F35ka&#10;mSSg2li0oKUSujZKrVJaubSWHlWEDxRX+nraT/AD8Zhcq/dq5K5Ugg3LmSb95b4EHaarCGz26aBm&#10;A8qmlOIYk9coPeD79nubzyL3b+UDHsWxMCFZO+7ZfXxGqkRINSI01D/fhNSdlf4v/wAi7ofrabF7&#10;u+R+5cz8h960zQ1ybYrqmsxXUOBriI5Jqag2skwq9wQxVCC0tfIsc6qNdMo9Psru89x5zKzSjLZW&#10;plUlrweeRiSbtoCX9JtzYAcn3MG3GOx0W20bfDABj9NFRR+Sha/4esS49y3Pfrhdx3ncbq/3A/6L&#10;cSPK1Pk0jNjyAHACg6uz21tLauzMZBhdobawO1sPTIkdPitu4jH4XHQoihEEdFjaempk0oABZfoP&#10;ZgPjJuunqdqZ3awkJyODrKis8HkIm/h9dLFV08nJ/E0dSG03AsPyR7w9+9VytcWvNux80Kq+Bf2n&#10;hF9Pb4sSsM/amgr5nPXYD7hXOq3XJ2/cmSOBeWd2Jol/iinorkfJHVqmnF0GOteL+ct0pNSdv9V9&#10;1VKPLtncf8F2rkXNM08NHnKFM9ikElmSMtXQZnGrGrshbxSWOlSVEDe/SmN7DzlJudt1/wAGaOkS&#10;CqpRixXPIyxxw28pyNKsRCRLY2PN/oD7Se2X3kLHkfkO05UveWfqtwtXkEb+KI0ZWlaRa1jZhpLu&#10;DpycUrk9FfvT9yjmL3J92eZedbHmu3ttl3RYWkQwvJLFLDEsNBRlVhIFDVqCGJwRQkH+h/5rm4vh&#10;105ifj7F8Yt1drZnaeY3LUbZzlBvWk25gqvb+481X7njWr17bz+Tiq6Gvys6FFhdGhVW8ga6hKR/&#10;GDZccxNduHeGUYW8ke38RQ0KEOCVUtJjsvMQBbUb3Fjfj2dyffKvkVjY8rbbG9ceLPJI2KVxGVB+&#10;RU8f5Fu1/wB3fbKF/eHOt3JGPNIFBqOPxsQvHAoR88dLXJ/ztvlHlIEqcR8e/j51dTTgGGt7Z7jq&#10;KiGNQqs7yx+fYLtGA1wS0eoH06uLmT2VTYja2KxO2aShzcFBilFJS1WWgl8yvUVDkeSoNNTxM081&#10;UFWyp9Qo4sBjJz7zxec+81XvN11DDHuVy6ErDE6ppiRVBOrU3aqGpLnjUAGtc1/bH2n2n2p5DteS&#10;LDdJ59tgMzhrloy9JXaV0qiooUMW0ihIBoSQBSjT5r1fb/yd312F3/unffx+qt071w1BVZrafT+8&#10;sZJQz0u0tv0VFDUUOHqd47gzszUeN24k1TaSUPJAZGUgX9l47QoIKDszPQYrxzCpqMdk6imp5F1Q&#10;vlqCmq6vSodw7tXzOdPH6rcEe+ufszzNdbv7b8m3m7qsN+9ggbxHAbTGzRI5Arl0QMAaccnr50ff&#10;blW12D3W9xto2lJJdoh3ScQyLGxQlj4hQELTTGztHqWqnQCtQQetzr+WF2Xu3s/4AfFrefYtI2K3&#10;ZP1djsLlI6uUeerpdoVuR2lhs7OZCrh9x4HBU2ROoXAqufahwBK+JWWNieESQ6JSbAsoJFmYf4G4&#10;t7G+4kOHZWOn1GR/LrFy/VllamoMDnHD/KOj8ghgCDcEAgjngi4+n+B9jptjMVmNN6aaWn8gHmp5&#10;fXDOq3Wzhrq5S/B5I+vHuK+b+Vtj5r2+fbN+22K7snUijCtKilVPFW9GWjA5Br0NeQvcvnD2/wB9&#10;2/mLlPfrix3m1lR0kicqToYMFcDDpjujcMjDDKQT0X/5DfGfov5TdfZjrHvvrPanZW0MzQ1dE1Fu&#10;LFU1VWYuStp5aZ8nt7LaFyu3M3TxyloK6hmgq4JAGjdSPY30mU+7oYJbKXkmhgkjBJ0M8ijVci5Q&#10;gn8kgi1/p75n+8Psm/t3uy3u0zSy8szJKyswqYXRS4idhQEOATG9ATpYEVUM/wBGn3KvvoL94rZL&#10;vlbnC3trb3I24RF/DbTHe27Noa5jjIGl42oJ0BIUyI6gK5WP5u3867+S9V/y1+ycJvzqjKbj3b8Z&#10;+y2z6bWy2cpEmzPXe6sfTSZE9f7pzFIsdJkDX0PkqMVWtFTyVcFPPG8fkp2llUIFvp9PePYNQCeu&#10;ifDFOtd6QFpGtcnUw/2zFf8AiPcaoqo6dGkfXpQEsQnpVRyWaRyqAAf4+1VtaS3UscERXxHIAFck&#10;nAAUAsSTgAAkk9UZwoLUqOnbGYSfJVENPFJEJZ5BHHGZEaR3bhUWGIy1DSMeAoS59o3JY1N0n7fI&#10;eSGkamEiUmoxuFkl1KZHj5MkkUIJANl1AfW/uT9l5gT2/trtLCNbm4mn8KaQMQCI1BKpmqoJJCta&#10;AyAMSaMAI15/5Tvec4BtkF54DRASIxBKiThpNKVxmo4GnRv+jO6sn8Vtxwbx2OuLym4qetqcfU5O&#10;WlpauMFMc8NStDHVw1Kxxw1GQaNX0jz+NjfSwAQE+M2JgcjHQS5mipclOT4o62SIyR6i8UemWWOa&#10;GGZpHFlZlJA1W4B9zrtnOHMN7ta7jb8sSxbWyqSF0lmUUJIQssjL81UgmoDHI6wV5g5dutv3Sfa5&#10;uYIpL2CShZHdIw4Pm4wCvnqYBTxI6vB2F3181+9+rKvsnBfHneuf6spqeM1822cTLUtmKSiFPkMk&#10;zYaircfnM3gXoaCVZZ6SmqGEhEKy+sp7cnwW7MerTYHcEtXEZZJFpaoU9akvpUgeRhGsanRYsAGA&#10;/qfZbdtyhv1Zt7hSHcYwKCWMwuFKBQpI0g0FaAEjODXPRDZ7/wAx7K7w2MBksJ/ikhZZQWVi2oro&#10;c1qAahj5VIFaxf8ASF8He4oqbH/IjpHFde7oxOJx1C+QpKDdnW1VjaeQvD9rTQ0VW7VL0cEo8cEi&#10;GEyEuGjUagy1+6OwsaCa7Aq6x+IieiniiE36PIHpZzK+pwGICiP/AAuT7vtnLXKjQ3CJy/BJbmOi&#10;OhVyDUVZWDaw3zr8q8emG5qv2ulafmqfxnapSTxB54Vl0iMqOFG1CnHoc9kfB/8Al5dj0tVF1xvq&#10;ANWUdbQvQZyiqM1JhzIJ5KTI4vdeG+z+2njleHU7T1P1ZWsqsvvqLsrIzJAad8vtrKReURVM9JKI&#10;aksLGOaOmRVMKxsgYoytyTewKk/2DZtu2vdruS6WW5srqgEPiSxvCBgtA5eRg9C5IkLxsCEIDfqK&#10;Idu3r2+msl27nvkXbd02NamVwkfihq6gyuAi9rDsVlBBAOqtCG0fy2d7dfbuym4utuxsf2Phc1FR&#10;xQ7e2P2RltuZzbGNmo/4fV1GEyWTyeSqxmK9WrCy1kdXQzQk00kIaSOaOfge3t3x5KGmzeBr5Iqe&#10;sBhyOCnnzVBUpE4cktHCKqEssYUrLGjgtwtrkTEntNtcFi+9cl85QTs6q0lverHDMp4aSQwQk1oC&#10;QwFKauA6rzt7Tfdf552C4uuVfcmx26/a3cLb3E8ds8ZZcALK6ElWPANQ+TU6EaP4S92dJ46m7C6f&#10;3fPvtalcbXbn67716wOzt0GspZojNjUysdRk9mZ5HDMyTU1RUUoijbVUGQpHIdn7jHZeCRUp9VJl&#10;KCiqxTzqVkfzQioMUliHSandiOCGV1P0I9kO47JBvm0S7bvtoGhctHIh8tLUBBHoQGRh/RYdcDI+&#10;aOZ/Y/3c3B+TN8MHMOzXGq3uISdMjUYSMnk8cqFgckOtRkdbGdD0/s/5+/BfZdP8k9omp292Kmcw&#10;u9MHJUy0uX2sMTuifH4CqpqxqdWo6/F5LC09TDJoMbB420srck53tl+xl3fktpbWo9y4vELOIhX0&#10;FNFRQJTy6Xirjn8gKuBwyA3ENN5BpI+o9mnKXtn7Oe3+wi/3jehJc3J8Rbaa7mkDupwn0MDQK/AA&#10;Gd2UniwA67Ycj+4fJ3vX7dcke7/uGnLu682QWTKZTZW815bysGWe2UCM3CKrMUJZkjYnV8LAtQX/&#10;ALJz0d/Loqu1utc329uDB4fL7xmyuM6i3h3n2HVYjsvH7fyck+yMrlujussz13hcrV19HT01TR1W&#10;VylRSqzi4jZGhjkps2ryCwrNvXc9XlKCNqWpkotyV85J1ebxz08s5jLozmxaJDY2sALAEcz+5N4d&#10;9uJtw9otim5anosUlzaQzyxAAgB/DXxER1bVoBkUEtSR9VehxynzZ7abLy5JBylJDtW4NP4r2i28&#10;NhDJrp+rFJGHiMlVUNVwzUBoNOokD79+RnfWS7Br95dn/Evp/fnXG7loodlbp7W6ox+/9wYbB4ej&#10;ampaCmyr00e86DbclDUtOtJFWVNJFM0jCWd5GYouu2/UYSuOUoMvl/4jBK5d62OgmklDCzLURigg&#10;MisW4s4P15+lsikvuW+fOXn5S3O0s5OX7u0RSsTPGtPJYj4xKNGVGCtQdJpxHQd2bf5dovE5mTlS&#10;MbhDcs6vDJLWpJrISXkRkYE1IUqSTTo9uM7P2h8luvYfjbvc9aydU7u2RhqOmxeJj3Bh8fianGvE&#10;+Pxm16l93VddiM1haigQFZ4GZLRDxkF1ZHbv3H2ucZJSUNZsuSOpBEklbh9wYuZ4ZNYZGNPlMvFI&#10;pSwbTpBsfoCR7Scgewns3yvzNHzJZWe5yblb4RHuLeeKJqAiRE+nicSAHs1s1K6h3BWErTe72382&#10;bTFsW92+42VjNJqZojE3iBfIsVWqVOQAPQ4Aoo/i/wDy4/gT1f23H2fS0PdG5tz7HmWXF4CHs7rb&#10;f+H2/n0SnrKTJwUM/XvX2Voszj2QyUoqpqjxa1cB5FRwXHHVPY+G3Vj85ksLsSGGhNVM0kOUrEpA&#10;8NS1NEKmpqUjjp0qaSQTrJb9sIQ+k/TIjmHatm5q5Z3rlue5v4rK6gdNUaiScVFKoir3EgkBAGJO&#10;M16FHJllyFab1t8uw7hdSX8ci6FaMvqLA07UXVg+h40p5dXA977a6e74+NHZ/TNVvHvykxfYG34M&#10;TLNRbZxGU3hS01XSxZSrOEwmMetqsxUU1ZTNRS0Yjlkq2lIgWQEMR+xW7+0twY1ctt3b/XuWoJ7+&#10;Fk3hWeGZkYrJCK3H43Kxx1CMLlSn0I4Bv7wo5s9sPYrk+/k2bmDnzmC13uPJSTbypAI7X0vEmqI8&#10;A6kgmvdWvWU1nc81CeBW27wwDTVoIAFa1IaUGhOAQOtWTu74Yfyvvj9vCo647f8Akl8y9i77xqI1&#10;fjsx8ZoKGto6aeAfZ5oYXccu0KrJYOpiuqTU8z+VlYhyCG9remw3YO66JkzOTg2Tj5olV6Dak71u&#10;cdglpYm3PWRJHTRtKW0vS0cM6i37gP0ibcuZPZj2/u4G5f2qbmnfl7jPfgw2UZJyUs4wskxCgAie&#10;48MmpVfQ0l2Lcd5E67pP4NlqqYowFLgZFXDM4B+TLXzBGOikVvaXwJ+MOfoK3pXrzN/NDsDHN93T&#10;7++S2LbaPS2Oq5Khnpqmj+Pu3qlc1umtpaTQJY9wbkrMW8tz9m6n2ja749df123sxTYrb8VHnWml&#10;mG5pZZ8juSat8ZMk1dmK9qmuq4apZGEkTOYvUWsGAIGvLn3j+a+XPcHlXct+3pJuWbm3VZLZYkit&#10;4onYrpiRSaNEyiQSV8Qr2VIYjr15y/t8nLe97RZbNBpYsqx0I16CCCHWjq7UIVgag5JYVUma6f8A&#10;52nzC2H8mOouxOzu4KrdPT8uJx+GznSeDwWD2d1Ht/ZWQrWpjjdq7A29TUuFxeS2vLQxT0dekS5B&#10;4ohA8rRSyI7F1tJldlxrht3VMuN2nBST4+kyeTnjhxEDPKVhKVlV4zDrYELHK5AvpDN7m/3s2Xlb&#10;mjbjunt1bW24e5FteW9yYLcCa8lWOgKskZLsojYHVSoChqAgHqP+RNl36NkaG4mk5amtnTwpBomh&#10;wQB4Z7ZdLgqXgBBNSVTzPx/M8210B8qaafsv4m4LaHY3zGh35tPf+4dndV0c+4e2N14jHY6lTJCt&#10;27tiaoyFZFRY+qp6qSoggEhipjI0cbchJbk7K6xxOyNw4HO7oJxIhrJcRU0+K3FXUsXhneelkgrK&#10;DE1EDQyEDSyu0ZX829yDH7ec7bl7hcie4Ox8rfSbmQqbmryW8bvFLAoKuGmVi8DDSwK6qgYwOmDy&#10;tzAnK2+7Fd7fcTAufpqqQFPiHSTqqFLLU+WPLJ6GvaHxi+Wu4vm98Yvlb1z0JWbL32P7sYv5G4zN&#10;bo6u25k8ni9z7LxeN3PT5TC5je1FlpsltxI2glSWiiq1nRCAfGp9g/8AHfffQu4945Cj/vtiJtwY&#10;2mgyOEjy/wB3t+N2d5o2lx5zFPjY8lURkrdVLso9QBsSBF95Ue7WxckWKco8uT3NpcztFeCCMXMi&#10;wMnmIy7Ro9GUyacHBZaqCg9vuQm2W8n3LmrbxEUK+DVge4ZqaHFOOcV4+nRxv56Nf/MC2l8btpYz&#10;pDqjeeR2Fv3JZvafeI2JgaXsPN022qrF0z0lHk02024MhtvCZUioikrY4hHqCxvNGZI1k67JoN3b&#10;VqszvzFVsVTh4pPFkJKerp56HNyuBS0hnoXeb7OARwxRyyQca2LlS7cyxybuvL+9wbNyxeW0ke6y&#10;wiSNGjcPAoAZgZAAparEqshDNQhTpVtOT/tJBuHOCXfjwW8MdtI0au2ppZgBXtUKUCgFclhqOQpz&#10;QznxG3/8f+3tu9Y/HLcWFyuD7JyWzo92bb2dn9s7ios11zQ0kNLlstRU27xiKemqcrDWZKpno6bI&#10;SJUyU0BijvDAxCCxfyA6z3JJBgey9sY/FNUVVJi0lyVLitxj7ytlWnpaemG35q3c8Ek07hVLUsVi&#10;R/Q2FO58gczbEjblyzus04ClwsTPCWAFTXx9EBwP9+MPmAepK3Xkq8toYo59v7mehVHjYtqNASkh&#10;VjU4GgVrX8hA7F+F3f3VVNkewPjx2JvjI5fHRVmUi27svelVt8Z1KctNIKjG76qaPriukaGMkx1E&#10;xUtdAeRcTtvdfbCr94QYXrDs3ce1dwvQw5GnTBZjKUGNqY5XPjpaObKKKbIVMYjbyUytJ41usiqS&#10;AYm5458lseRbzf8A3S9uYb/lWOYxyrc2sNxLGAaeLJDHqaOMkgLLQVw6sVz0Et65EaGxfcr6G7t4&#10;EalGx8tQVhrQeVaY+deiTfID5cdv7c+NGZ7M+dfwR2x2z05jtwzbYytL2d15szdW8MNHGz0r7wze&#10;3MFJXvtjbk1ekccOUMFM7yNHNAzQssqjRPtP5VbYR5MR2Q266aNWIoM3t7A1M7gryvmhXGzS3X+l&#10;Ujcn6ce8Ujvv3E+cJY0u+XIdqu2IpLDJfQIDWgqvcgFeIaPTjjToLJslnGhFtvEoJHB215+11P8A&#10;gHVRmN7l/wCE4nf9XT47fnxryHx2zdeIxHu3ZW8O4cDt6mld4rB6Kkl3FiKSSGU+oy4WSAEep9Pv&#10;lt/evZmHxVcnYfXdc5OkDI4OkmxcE1n8skbU1bWZKGPWzEuz1EaabaTIxC+x5vPK/t7zTzLy5uPt&#10;X7u7Q+52iswtZ5IroZiMCyr4bLMGjUVQaJDqqD4YJPQQuOQoWsbja1nM1nMw1tqVXpr1mpQ5BPGq&#10;gn+XQk9o/FH4Sdtdv9bZ/wCDX8wHqsbkw8IqKXYHZWcwPZH28j4FNsY/KYuswcG29ynIYehp4xS0&#10;kWOyNSs5Jf7SHySGVN3FvqsH3G2uuMLjqHFULS1T7g3RQRS0FGwfy11dTGGiNI6hGIaR9IHJtf2U&#10;N93PlCxtL2H3D93Nzvd03bcI2drW3dPqJFNI7aIVuC6d3wRrU0oAAtAINs5H2yHctukW7iiht42S&#10;GJYX1DVQsyl00sxoMjpPt/Ka+KeyUah+UPz67c3zvDt7f2KpaMdUdG7ylHYe6Me6pjdkbUysKb+i&#10;3QpfKKvho6bWsg0rH+w6gC9rx1288zHR0GJhbG69dbvHL0LJJWuJVLR7Ro5446uSjRRoNVKIoWAZ&#10;gNRUtlxvctty9tsl5eXzrcKDpt43BCinG5ddS6vMRLVwaAilepc/d9paRi+vULYICECrMfNia6aH&#10;/YB6vU7v3nt3489dVu+t0blzdDlcNTumD6S2xuaOKioC+PnSH/TXmsZJkcWmYmqphP8AwikNVXJL&#10;oRS8CSFVPvH7PE1WOwlZlsLR5Gnykcm2cnka+DH1yVtJKrRinieNlrrxTxxyQhY9RNySrAEr2B5t&#10;ys59zhsJ3spLf9eNELoUdc6qHtyCQxLUpgAivQdi5atUuZN7W8eHa7lSs0DVdWrSjh6KU0OKhjUA&#10;GlK9BV0Dk5ey9oZbteLaW86jZm8dj1cXbuw8Rt6q3Rt3I4PL4lkr5KiqFZSVOCk/iFBVVdJXNLWe&#10;KAePxJKjOHDde3azf+Giw+T3PkxlKWpWlp8lTVpqMrgqGaZ/vKXHRz5GiarxVeoRJmV3ntEobXoX&#10;SD+XrXY/b7cbzeOWeWbS1s7kGWaFIVijupdKhHmdIJPDki7ii6Vjq7Gq62qdLsEEUBO1LFPYsGDU&#10;4MzDykOMVP6ZoBXAFegY6uzuxviBvvJ9i9PdE7P27sDcuDlzec2rTbNptp7I7h3RHQ0C4HKb23Nh&#10;eu91S7H3ns9GrZ8dRS0tDhmfITSx/bGZvIPdPtTfe8sPQbcq+yJoqDHU1HSyU8+NpKTI1yY80wiq&#10;5JHFbJWSXp1ctKJAWNyL+4w3T3M5U5UvNw3T+pwaViXEscrSwKZNVUBHhqrDIKAqwxSoNesB+ZeU&#10;PZT7uHNi867b7T7nec03E80kV0GbwLaSUuHji1UjiVhIyiisuk6RwFCQV38xDrDYOb3vnsb8c8D5&#10;szNPlYq6j7IzO6NiUkucFeyYaCjxGN2tTU1VRrN4ZIYZKSoijUaHZW1Mz0vTxx+56bZ24d37yTbm&#10;XopmwuRxe4shRU8eTVw742ekgmpoY5apHYrIoOp1CsLstz7afda05r2CXmLlzbdv/e1tKBcRPDHI&#10;+gqdMgZlY0BABU8BqIPaR0DfcX3H5R5h5D373n5d9idguecbC4jXcor62innW2bsjvllRFMiVCKx&#10;oCtWqVC5Mj19/MZ3P3N1mN1dRQdWba3/ALQzkFPvjZVTsmhz0WQwGQpSlDujEVeWeqqKePGZKFIK&#10;ukkVmjWZp4yY43ZV63xG6lo2krquhrM08i+T7jMVH8YnkYkAvL/FPv4A/wBeQgsfaaL3j56u1Fub&#10;xLYhqFYR4S08qaAjUPGmrrEa5+/Dzft9lCuw+3vLVshGk+HasoGMCiyDh9tPkOn3ZnzA+YXa+4pd&#10;k5/uip66ahqk/wBxOzcRjdpwyU6SF4XoqrbVNhMuadkIYI9U+oHn68qrE/HXpiShMP8Ac6ihCft+&#10;akp6LG1CAHTYSYmhoAotzexP5v7QXXuJzrHMG/fTsK1o5eQf9VXkP2CtPKlOom3j78HvrPdVs7+x&#10;tYyD2R2yaf8Aqp4jH/esdDVPB3ttivGVrfkV2ZuEOrVL0u5d05jdGKMrMsx00e68nuJQQb6UGmML&#10;YaeOF1TYjo3p3DTRrjdvYFMn4YpqVfPU5jJmJpHjdKaGSoytbOC7cqpvq59h+a45653u1BnuLjwq&#10;kEgLElcEEkLEoxwJ8uoX5z5V94/vkvZWPMe07lv1vt7yyxyRxi3t7QyBRIzTokUEQoi5kc0CmnE1&#10;c+re/flBtDsHO5rYPYGaz1ZWYykhz0e6lhzm1YKSgEstM2jJNDg9pUqGqJdaV8fDJxe7KCFDtGlo&#10;t7Qz12NwuY2ViQiJQSVcgiqsmgLA1Qx7NJU0dPIjAqXl1H/UL+SfeVk2HwrGW8hu5+LCP4Y6/h1j&#10;tYg1rpXT6M3WJPvH9zvZ+Sdxs7XYvcKyut9aP9e1tdV3FbMARpe98RY5JSR3JEHRK/HWqg6uzv5q&#10;eV2FHFt/uXa0O9Z4KyofLdh7frqHbmKpvvK9ZIMRQYBsOZcqcJRzNHLPGUgfxKEnndnZX2LYVfjp&#10;pJUqa7LLLMrQprp3ETiVptepDDL49JsTJf6Acc+ya33W3XxRLdMA2aPSi5JotEFeOAS2AM+uKe7+&#10;zXPNk0TNy1K7atIMQ16jQZajGgop7qKCT6kDo8m1P5ivw13dFMaPvjY+KekoRXVkG5Kyp21JBFqi&#10;iaFDnaXHxVFZHLOoMMTSSabtbTz7V2Jqsvt+N5augqpKAuDUpPoEMZZ4kEsHrlkUlmubABySSL8+&#10;0VxbWF/JptrlRcnhQnPmajA6Mdvl525Nti/MHLtw2yqaOZVC6KkABWLFj8gRnNKU6Z905r42fKHJ&#10;0uI6v7s2o3aCUtRV4TJ7FzkGTyUtLBA8tQmWoaV44q7GpEQGLsWiuAGF9JWX94sPa+ia32n3NtK3&#10;8mvT9t/y21c3/Tb2Ufu2+4dtden/AGfsp/PoX/105Tpqq9PB8T51rTRw+Oua8KdAT/stHyg8lv7x&#10;bZ1/3j/gHl9Xg/hn2mv+9Om+r+C+H9j7O3n+59VtPPv/0CDbb2Ph3Cf3lNXUvX4mpyuPpcVURQQk&#10;xSQx/btULBJb7hS2oML3ANzb39X26b/fhn/doVPDmVGLgnFGpQVFaV/n13kfdoJY2dAgU/0f8xHW&#10;+dX5OuaEDErT+Za6OimerhlYKpRpJZkjWWHWIwyiwPqJ+ot7zR02yRubHU8W3Fw/gVZI6uvrJpIq&#10;UJBUSVcdwiRTSSJAvJAGogfm/tvxuYRtdzcNuAlLgKVRKFqsNPmaAVPqfPy6DNzuVkrGRx3eWlaf&#10;b59ZJXytNQ1NSzJWVHjEcUdLA0BeSSaJQ4R55ygVb35PHsRmz2zv4PT1EWaxWNloYKqoypZoGvpd&#10;xjoPtEXxPHMokZxctdV/x9hgWG+C/mhfbppoJWCpg+g1tqrjTgDFDU+nST98WboxUN4g4cB+fHpM&#10;A5iGvyAnp5aqlq/s1ojEzoY5PHOawhlPoMd1APIJJ449zM32TT7ex9FJj6/Dxmv+3qa/Iw4iP7M0&#10;aoXEQIZQ7tpuPT+of7H2ztvKsu5XF0J4rhhGxCo0vcG9fhwM/wCz1SHmARsQ8EZQeZUkj7KN+XDq&#10;DSbWhys0kmTir2o6OdvtaeoylR9ylWyMGlWWAU7eMo5Gn+h+tuPYAZzt2uqK7IPjdwxU9ODQSJDT&#10;4SSskr3LVkch0tUpGhghlJJ0mwawvfiSbHky1it4Rcbazy0cEmULoHaf4TWp+zpLecznUpihjOfN&#10;DQ/b3cOl7HiKGOngikpEeFSzWkmkaSLhCvrZi8vqj/J/PtTbR7C/hfk3Nu7IU+YxtRWS4+CGqw60&#10;lejSU18YIVjkIakSdZEdzyPKPr7Jt55ba5cbRs1q0VysXiMwk1JXVRgWoM6c0oeHHoGz38/izvNI&#10;oVn1BVUhRUUAoSTxNePTHnMI9ZQrjsXJWY11m+5FVTzARIisoqIJGOtlkeN9SjSf029rRd9UVRik&#10;rsbsLGTfxOOrpTUR0ISekrYmDQRz1hNQ8MbxuxX0XJP49kj8u3UV2Le45ilUxFGoXqrIeNFxmtPM&#10;9PxwzyrVWA/23+xjpoG2JBkIZqrdOaV6KaCt+3lqoBTSQBDGV0iGLgsb39pB/wDSZt2jq532TtDH&#10;0MlCsUlTRVc8NPUU1RMZFXIiRHknqRP47WtYah+eDoDlXc544/3/AHsswkNAygspApRCKBV+2vSK&#10;5t79NILKIjUBq1yBWmEBz8yadOsNTgq+Zozk5ZaqOs+4VpTIxpyoKGKn8YVFS39S459ue2KTf2fx&#10;NGu4clicEtU9XTrRbchjvj6alMEsXjFY83kqKoS6VJFuTx/RHuFxsO33EhsrOWaeNVLGViQ5csDU&#10;hQaKBU0p1Wzs9zSOP6pVUsckFjQeXGnXOqqMdQz1yrS1FXMIoapZ6iVo6eczsUkjWoCP42gEYJGg&#10;/X26zbIzE1NkJ5N4ZSpiel9S1VJjIcxi5aGVHgp4VhpvHN54Glka9yfGAPr7Sw8xWizwRJssKESf&#10;hZzE4cEEmpqKHSMHzPS9VuYplVm+w1NOBOQQfT16iR5+NJkpZML4zK0S0siztUQzrIH1yFxHF4Yo&#10;JAgYkN+u/wCOc+cxOAxlDi6msymUyn3klKkmSX7GDIUQmimhp6YR/bFYnlqipIPPp91sLzcbm6uk&#10;t7SCFI1Y+GQzRtQgswOoHC1p9p6Ujcb5cPDCVx+Ek5r8x6fz65Y3KZvIT5SFsfjqL7QywUkE5eeG&#10;raJ6cyVKTAxExxxOfx9SOfaZpv8AcSuPpcZg921omylTWZV3yyBabGpj60/fzq6hHrHqliVUXRfV&#10;e4tYrppJL2Vnku7MERhUPhkUZmFAOJYChr8iek826bgsiLFaReGeJ0n0+TetOnKZp2k+4apxKR/b&#10;JBHKaSby/dGeJni0tMw8TRqwHHBsfx7fEqMflZ3pqc7vwdRLTr91g6vI1NdJVUilhJLSsKiMU8VV&#10;C7qUBurEHn2kMN1aRCWT6C4iVu2ZECaZMUDChrQ0z5io6etr/epAVjt4gT5kMK/8bP8Ag6aqaCup&#10;YZnmGDyKSVM80FfFTCgeKo0XpqeojcVBlMMwDeQFb2+nuVj6yuweSpa7G4mohhirIaDFVeTeprpf&#10;sXli++TI+SpKGBZBG8Y/UGSxZgbe27i2gv4Z7a8vVeVomkdYwqUcfDoIXia0+zoy+o3a30+IIqU8&#10;qn/L1lrqGny9HPj66pSV5aZpq+Kgc0zSuvKfbufIVkVj+rn/AFvbJk8LnM1jt5ZaTcNN4ocfUxUO&#10;JigpYY6ismqYAs7vLHLKSwJ1iIx8KOPr7WWd9Y7fc7LZDbW8V5QzuSTRAp40IAoc1NemLhLu9kll&#10;LoLpqgGte0Cun5V9fL59SWrabG1uIxUNFXE15UfcgeWGOOKknk0zyemzHw6b2+rewop8rWVNf9lk&#10;spUR5CqwuNSsrFXz0yT/AHQo4qCnjcoKUulQeebsAT9ORlPZQQWzXVtZq1qs7lFwGppLM7Hg1CBT&#10;A861r0TX0fMcYKRCHTp82k4+howA/Ifl0pRD4F8UcEbfu6wCL2Xg8n6s3191+fMnLUu3F2t1zBmK&#10;uqqHqH3VusB5JvBWtBVUeCoomlmeRftIqmoITVwZL/gW5uff291YLbZtl5SsneOVrwTyBRwi8N14&#10;qyVDMQwBFAU4GuMfucLjcUvmsbpk0Aa+3Ue6jBcsSa1NfyHXVKXqjPMVEKCbxQqOdccbxuZvxbyk&#10;Wt+LfX2TvZEOFyu5MRRbgXLNt6TJ0bbvTHzQ09SmMp51mjioDUxVcSVEKqzlpFlAXVdT+OMdt9HP&#10;zcL608T6R2JbUAKt5kUAwfQ1+3qLZWEU5mnQmI01n5/Z1nq1mEMv2/h+5ZGFP5o2eFagqUR5UR0Z&#10;4wWuy3BIHBB592VLkdkbOwVPvLr6qq8jtHFJXUOwMXII62tj3DkYVo67O52nMKlZMfj5JTA6hYjO&#10;VsgNiMiNovbS1m1k9gjOmg4MaAef29Fe6XEMsivbEfTgeZpTpnjSrqaJKPJLSrVGMfxI0sckMDxA&#10;MSKZXkmaPWQAwJe6E+2rZ2Zp5YP4DjKmnw+7925Kaszu7MNTPj52p4lWSg23OINcSYt6h/uq2YFZ&#10;H+1WO6ByfclbFPbTCe5M6qWGa0JoAfKv+Xy6CVwqq4kSZWqRw8qGv59eq8ehq6etqp9eOoaZkp8Y&#10;IKSWBqwtHJDXATU71ArYEiaKILIsemZtSl9DIJnVOnA/MjrSoqcTi9wU2E2luTIwQPVSUc+VqJMe&#10;aShyT1EDU/izM1fOrx+RZB4Yn5vY+xF7fRNc8/bTdW1m3gqSw1AKGPwg1IYYJ1ZUg0oeiqS2e/uR&#10;ADQlaAkVHEfL/OOgx7owGS3j1FvLAYjclRsrKZunpqOTPU1BQ5lsdTS5XHnLU5x2SpKqiq6WtxSS&#10;U8qtGf25mKkMAfdofdXedD1Pi9vbIpcbjMFUZbbR3jWVO4krt5yUk6Z3DU+MxC0clXjY6qFHrnql&#10;MzsuqmB0m3vpN7Z8iLzpPdT34luYYm8ExIyxotFcly7ROSWNEJWhFcEcRkByJyLtdzttpd3cUY0R&#10;qzHQpyGCn8A82HVb/wAb/j3Sd17+7E7X3h2BmN3YrbeXynUuCodlQY7rrBGOgxc1LujNzT4qiqdw&#10;Qbgy1PUxUctTRV1K6QzMI9Oo+yfVff8Akshueoy2MzE+7M3ksUtFNlt14mCVaPHlhNmRSUkTxUuN&#10;xktFCyyUtOkYZdJ1XUe8ibb2l2iz2Y7fdbRFZ7ZHKTogKgSF6AK501kJalWkLfMdZQ7FYcqR7ctp&#10;b2pMwQ1qiKBjJ+A9WT7K6O6w2FtHHbM2ZszC7J25RZH+JDEbYR6KObKFhKmVylahWrzWY+7jjlar&#10;q2nnkkRdbEe1fs/4PZLt3pbsje+zNo5/EJi91YHP7MfOZKpetyeDSqkqtxY7bOGnXwJhw0ayJG2l&#10;6kDxFlBv75K/ei5g9sOUeebXlPvHMdwWY+AqNAhGKO9apUkBa6iTUnSB1iP7kTbVbcwxWm3+JUsw&#10;NKAAn7BwH2Dquj5Cfzb/AIt/GH5f9J/GPsftTGJluydubnx246jCQ0VRtzYm71rcNHs+p3xmnlrK&#10;vDnMlp6KGMGRRJOZJgFS3uvfdGC6updzHZnYNdvapqcNlmwU8Iw+Px8UGJzUM9PAkFE1NHLSx0dc&#10;iA3ZmZmAv+feJV41vLMZbWbxlLAVUhhU+QIwadBOSKKSoEjM5PpX+dR/g6tZxmZhzeGps1gKrDZX&#10;F11FBW4bJUdXHXY6siksweCupneKqhqImOmRLAH8H27bXx3X8lBtLB1uZ3Kmb27uPLYvEZzOY6nj&#10;wrUdRTSR4TF5FoEpZUWsn0pFJrYRy2drgEEVct+BNdwxSK6yBq5UgduSCfnSgx0HpxFBcUdWx5kf&#10;7PWSSoycFRUVZp6SooUp6eVKaHyJVxyCRVqXL3aNkSFmcLouzIACL39nc2z8dpKfJUeH33tXE7pw&#10;ucz9FuHc+Fy+WlxOW2xhMtFJDms/h8/glo6r7FaEl4KWNTA8irqAbTImSuxcv/UyWl2YIpII5g7a&#10;mA0oPibtGogAmo8xXgcgM80313Db2k8BrbpMCaVrQKx4Aj/N0VDe3ee3twbG3HuDqHd9Uu46Kiz+&#10;29kZrHU02TwOV31RqGpdn5nCZQFVc5FYzUEmlqhGrCOdASrXpfADa+xOv83lq7bmSnhbfeMODx0O&#10;QzNVkJQm2oZspQ0MMVdNIaqejxdJUySSrZ2jUk2APtr3wG1xcvxXVq7q0adrgYOpWUEZ+Ja1UVPa&#10;CT1x6/vLbW/5l2Hk7fLGNvp7W5AlLAAgSMI1PmaF2UcfOueBqZ767o3jvzsfH9WdgbMiqcj1lHjt&#10;2ZKqwGDqMTRZCTc1DV4GXLzZeDKP/d2Os3Dk6NKeHwzvquupmZXREfNLbXYlftjsip7Rq46zYXW/&#10;Y21O1tk56ioavG0NFicJuTG1dRtyrqGylTV5uux1MGlLL9tE6K1wQNJx1+6VzDzJtPuFzFy5vayS&#10;7HMCyTSa3Ik8aJvDDs6gVQMfgatNNaEgx/8Adb3j25teZeW7PlwsvMF3G1vKhWMaiV1a6qoNOwgC&#10;pJJHSv8AijkNsNn+ms3io8dju3e5eo979P8Abe0aDJ5euho9OBy2d25vagoKuafDbWxtZlsFT0VR&#10;+zPJUT1UepQLkA73Jiaii6PyO+KWBN4ZfqiLG72oMhkIIY8tl9s4VohuaKoaCKxzc+zcjXmCeCNP&#10;0cID9cr5ucrzlLmbll4La7a0uJLiSZZAG8J3jca/EUxoiBNSLDoI1upyAVPU/l3dNt/fMm2GRhdQ&#10;UwRhj9tcfsPRFPjb3euzvmh1xtAz1PW3XPyxXsHZe6NltXNl8T1l2NuTHV+f2NntpSjH0zUe3P8A&#10;SHs3F4l8LVSzIKnMRAyMhZTVZ3ZD2ZvWDeGW230/s/Atn8NSz0ORwGEqqukkxmGaPceGyM33u55a&#10;cZqubGmOpEUK+XVpb0k2rzZyZvW8blA1/H9Ys9yvhuwU0R2XRGPDRBRT8OC1fjdxVTKd062U8KSS&#10;KHwQK9bFHROD2n1bhcZtXId+9l9o5Wg3luOvp6vsuuwM2TiyWTgkx1RtsR7V2VtKmO28EazVRxzr&#10;NLGbFp5WAIY9xdf9zZ3Yu2uxKrdmG2lUYfcW1txbH6+wdPU13kSlydFjN0JuWSmfGywPWPXxGcA6&#10;aeME6nHpOt25F3DZ3sLmZFR4XXTEiEsamhYaQMFammkZAHnUCy33KBrfQ0wDFfkaf4OlRit/bPm7&#10;J3R1xBtXNyVBp48TvXemaEEFLUNU4vKV226ShknerGTpcjS0dQIWQRkSKqmMkggU9sfFnbVdke+t&#10;t9j4fIb0yW08Bgc5g8juHIV2dxUGZzNRFmaVYcHh22/U1z4049ngWSsSIadLqyk+xW2x7NvFpDcy&#10;QpLHcFUhaSo/UYFozpJFP1FVckirUKmvUabw4kumkhlFSaZoBj51P+Doue7fmBBuSH4obk6t3HHi&#10;9j9pdh12NzFJV47GYWuyuAx2IzNPBFPl80+Sp8PQT51KWGSOnopaycyKsM0JJb3YxgdpUGzth9bZ&#10;pamCSlwO5Nr6aSmpaGlwuM/iKS7Wy38No6enlkgR8dnZWmDzzSKikLIATcT2pSJrrl+BI/qFs3jj&#10;MYo+sUZak6iMr5UFaVFOke33tk9xJaXEneKehH5Z6qv352dme2u/fkx1NFtg0O5M30N21BtXL0yZ&#10;CXetfmcMKPf+x5K7LZHJSUbfZZvZ8MdCYaCnppZJFZoAyqwQ+7uuced+03aG4Kk7i2xsEV2Bwe05&#10;8YtXJUbhyWXxku38pSLXS1EDT0lXAskDxRI2tRqJTUCbmaw3SLa4ntDBuGhXBYKTqDKGdiAWGkkA&#10;UZSNWoMCB1u8nSOeBIFIhMlCwpQChyfl0OHWHd8m6evdudIbfx/+jztfu7Z2P3xuzes9YsdHHt3b&#10;GNqazfS52TDJTVdLVrjIJKOYSVMckcdUxp5Y5tDArHZfx17B7M7TqN15TckWxqXFTUvYlJm0p6Oo&#10;r6CbbAaXPYLb8E8Qagjr6eXyuPK8TGG2kKWVo75lglv76OysLiRILUArJ3HuXtcqWdjpLMKEgn7B&#10;XoRWaWdypdJVZAMGoz64rj9uejjbN+SHTXUfTmzdj7Kwuc7Jgjzu2en8biYJXqon/vzVjC7eyO6c&#10;hUU9VVSUNbWzCGeaUSzIk1z+SCuPtjr3tfu3dWW2rgsnuDr3r/EwbjzVduHIwS7WlzWNxldmIttY&#10;/GDHUuOo8duTLY6KnapaORolkOhQ5V1iA2thzPu19ZpbXCw20bPKrmiMy5CqdIrrYAAYwSPPpZYJ&#10;b7hcmytWXxOGSKenRn6Hcm+tqdZ4fbm+q7B0fYe7MvT7Y2/BttKqlydNh8zlqLFJuCCHL1edM+b2&#10;nhayfI1CSPJDIKS2kISPZdK7s3cHZ3Y9RlcC2B2RtzDb523LgMDitv01dU0+OqakwUaotX9+y11V&#10;WmJVMaiKRiEZLNcRxHbTcx8wxbdy9H4M8coSjdoWpoSSA/w8Tjhno/vdrn3B7bbrAqL1XC0rUGuK&#10;1H+bob8Fgm2/tOjw2ZzNfnZqfHvSZTPZedIKutSOJ/uKmoqqIUcNOxXkOka6Pr/iLBe4t96chtSj&#10;zmXG6qnY+CyzY3bc2NaKTF53NUDQePOmjq1pmqcDiHqVElKIXVmtfnUOuHspyLNZ8tQmSJ4p5niB&#10;lJjU+EpHdFSMEGU0FGLKwJqvWcvsd7cwbTtsV9u9oGmGagA0xXzX0BP5U6L38detNp4SXfu/dsbU&#10;G25OxdxUclflKOphkgz9Jgnmjptx4Y1OLp8xS0G46qSOSaCsnqtSqSNNrEGqPtOooYvtIKWiVKme&#10;lqHpcfio4ZPtRURR1mLglLzyCSoppHjaU6pSpIDAm/uc5OUI7qU3BlkYxqyK0khI1UOmRgKKQrAM&#10;qgKKjPWUiybZaiSP9Uz6NSUAHmBppTyr0at8ZBJpYs40XaNQz+BZD/u5YdWkMv8AZH6Qfx7d6vs2&#10;pq8rk5Z9vzQ/bUtTjUhaqnpqyPE1YFN4aUovjWZBKGTWkhXTc39o7flNLe1skj3NWDSK5bSCpkXu&#10;OsVHGlCRQGvDo7tPDLXUTWEnixVpqI7h5EEDFfTP29ZIMbDFEkeoMqTCfVpAZ5Q2oSSEEAuT9eBf&#10;3EoN7iJMjTz7WarepgbEtdZZZ4jpOsV1QvE8ekEWRUvf36fYkn8CX97+GEbxDQ6VOR8Arg/mT6U6&#10;fh8C5aNPp5AWahwCFNCcmoxjiBjrnUQsTaOYREXk1eNXcC/OkvdLlrDkfn2p2zebpo4aymxbbcw8&#10;9TT0lZNR4OiyUbJ5U8kd6sSTSReENcIYj7LRYbfI7xSXhuryNGZQ0zR0IU0Pb51pltXr0ZvtttCC&#10;dNSrAYpU19B6fOv5dRJ4IpASXkqapVLLDLVyU2tQwD3WnKKgJNrlWHPtXV3ZG0qLEzU9NUtLUU9M&#10;ytlqfCUcVYauWaOGOemgbzGGUCQ2YObE2t+QS2nK+8z36GWMCFnBMbTOV0UJ0k4BFQK4yOm5xDZo&#10;09yoEINKA1JrgYpjPTRBiax5nqKlREPIHpaBchPNBZIpAsMzaULoZCGPFiBa3tgh3tsSpwMGOlzu&#10;7ny2VqKpP4qaHExD7pm0wBJft3lglqASAwYFL3Bvz7MJdj5ij3Nru3sbEWyIpCapCCooWqNVCABk&#10;efSGG/sWmWM6lWQgAkYJOKfn1IEOaGSMgpMXHjo4IYIokMpnOvSXDObQPHGRwAik/wBR9fbJWby2&#10;4IKyemqcnmcziikscu4GpnRVilS8KPSU8JmLC/BNz/X2ZQbFueuCNoobewnNCIajJ86Emn29JLme&#10;3nMy260VOJ6dY6eVCw008CpIpjFOjRKzseGlXWfKoJ+nF/eeCtzdFUy1dHurcFO2RgqKgJQukMbJ&#10;NC7qiko8cJQHTdQCoP5Puklrt9wiW021WxELqDrFTg5NQATXzqTX5dNxRaCFkSoPXGfH42rQR1lB&#10;Rzqo9PmpIZmU/wBQZEcA/wCw9pGTcO6KOMQVlRuvKUBrp6yoSTclatOxgjlSGFmkSQtDE5DyDkOV&#10;uLezmHbNqmfxLdLOO48LQreApYVIq2CMnh8q+fTcoKyERQH8zT/J11Dh8PBIKiHHUMU4jEYmWipl&#10;kCD+jJEtrj+lvcTA0Uu4Vp6LB7Iya7gZGnocouUrFE0kd71MkFSTTAwi7gppYEAg/j3fcp4tvL3G&#10;4b6g27UAyGNO2vADSfy7gR8vPpLbgzu8jwMnkCSaY+XD+XXqqopqFPuq2sSOlRlWQyoCFDnQi+lS&#10;w1zMOefeGkpN8pSCOLJR0UT1iUDO8VNFk5Fow1QKeOTxeV6WlaAMt2HKgcqSDe4m5d+pM0tsWfwy&#10;4pUr3YqRWmo18hUetc9J2gDTohuNI1AkqApNPQj+R4g9ZT41ZFeKHSi+diIC6L5P230Ev6WdZD/Z&#10;+nt3jw2BbCVW663IZGTIQvT0kUOHw1DHBVwmoji0tHJTSxAKDdWCixAP4sUbX24i+j2i3toxCyM1&#10;ZZX1DtJxRhQ1xknGPn16e1srZprmMvrYEVqDUHy4cB5Up1xEtVDPTxJDEaMiUySmoJlQAN4Y0iaM&#10;s9za5LC3vJU9b4zd+OhkwWWnlw9BjpGxrZFaNBBU0rLNkrVVPS0b1bftsdFlseL290h5muNiunhv&#10;rIC5klGsRFqkMNKVVmbTkjur0il2mDc4rdJn1KNNKgVBBBFCACBjIzUVAIOesDVzU10qJI5ZFqIk&#10;fShLKXcLEoiBJUMxA13Nvrb2lMDsYUj1WLqcliM9trOUtamdp48hLicpT0lGj/7mNvVxSSPH7voN&#10;GuilKSRSOoimSSB5I29zLepu0UssFpNa7yulBJGpB7+2jkGrRCtWGGAFUZHCuAjvvKxt4J9MuuoZ&#10;CSKNRqioIOGFeNPlQDprz1D54YaqjlnocvQSKMfXLHJU0qT1H7Yp8pSmeP8AiOGqC+mojLLIIiWi&#10;eKUJKrJk+gaukppaiCtnyj52KKs2/ko6AR4vN0ck8ZpstDLC8rxIIiNdPrikjc/Vre39m51hMjWV&#10;0CLq3QfUBmGpZVWpAWinDgAENoK+QOQHrLlTbdyW8iSdhuU6AHVQqzLwcABSAPMajX16wYLeWDz0&#10;1VQ09dT/AMXxFQ9JlcUZR95R1NMSlTHNTTLFL4klUhZFLIWsdXsNMxsimoLQ4qaPLpHNCY5Viqlj&#10;QysIpSkbyyKApa92a3sdW93HcRQG4tRCUbUFZz5edQeNPt6UXfJMNrZolrEr63GlauQA5AYqCfmT&#10;0r1kYcspsQbRi2sFf7IHGq/+v7D3c2GzbvWPT0CSLSCKXzVP3PliSEqzsAjaY0Gm5BGm3BHsg5hb&#10;dJormXbLS3MSaWQu8gLtgkLpcA1+Yx6HoE8x7DupluJUto2dCG1MW+FcinH/AC9ZrfTk/wCuCef9&#10;hfgH2noMDuWqrBXVCUGs0ZRqaRQ/nlEfkkk1pHFIojKmxRgE/wAfZVt39b7q+S+kNqCBoKuWy7Dh&#10;UUJWvDIx0HY+Vd4u7iS9kEYZoeFEYswFSwOgMCKUGk1Hz64+RQbG4AZV1H6FnIChfqTdjb2savbm&#10;4Hw2PlgiplbWYY0pA1kZn8TGV9JdWUngtqv9bexBeX/MaW7Q24tY91BHw+JoJp5Vfh+ZHQyueT91&#10;bZdvltoVqSy6UwRU0q1QTUV8+PXIG/0H0NiCbH/eL+3WLG9h0WPJWqkerrJjUTq8E0f7zAqJjKhU&#10;hgW9HjKWNiLH2psJJmtIjOto24qKUYvpHmwprzjiMYx04eVedbSyEVvfa5jWqmoIGk+YPr139fqB&#10;/vf/ABHt3lxHYO56GnwcrLkaSPJUZip3p6eXzVQVaKOBGenFUX0vyNZBbkj8+/PLbWUrXyNDbuVJ&#10;c50lK62wTih7q8aDSCK169JyNzPuiMJz4kKulQ9CjDFRppWozQ6qA0JB4dYnKQo8rsFSNWdixAAV&#10;VJN2J4sB7kUOC3VB9xPQU8s81fSV0cqfw1JqSlRIZIKmaCnjjlR5RHcoOPVb2uvbu1mj0G5RZlkQ&#10;A6yKVI0tRjX5kEkU6Mo+X93s2upsASIeKKFj0rQsAPi8yFOPWvXpKiOJS0rpGo+pZgBa/wBRf6i3&#10;PvBFsPc7Qw0lDiEnMcdO8lqGCNDDMglcujpchkPIBB9p2vdshg1vdQRmpXtACsAaEMKNqr8ivVm5&#10;S3OG2S1srKB1DLqJUAFajUaD1FeBx1yEgIuNBBsVOseoH8jj+nvPR0ZaN/HjcdRzSWpEAw61EIWe&#10;qVZVIeZUQtGxs2km3HH19rWihhFLV/0lJamvSCKVGFUcft/b0st9jkkhRotshjkLBMw61HeBQgt3&#10;ajg5HGop1k9u1PhkqaWairJaHG1M8c9VNDDTSRyr49SojwSVDRNLKwH9Pr7ZO4vBLFLHC8sIwCPh&#10;IPmDk0+2vQji2m2msZrG7aC1uZqu3hxUGmv4lZ2Gr1K6BXgo697XFHg9u02NFFn8jSrHi4hkqYQw&#10;apY6m3+TQxySVHjdK+pKi5RtIa4H49kNzuG4vcvc2EbCSZyhLNihOWIp+AeVRUjj0dSbVtVvb2tp&#10;OsYSF1aM0FARksVJNdZ+YoTTrDLI0ekJGZCxAsDpsD+b2Ptmr6bAwPVRUrTeKKslVoRkyaUvUkt4&#10;caiwJKUikbS5ZjrUEjTewMbabci8DyaavGKfpiuBxbuoCePA0+fVII9kEzLpk8OS4/jK11Z0rQig&#10;zQjrKD/t/wAi97e4c60OUNK1JT1NDJT0umSaqliqqeSrjTTGY6eWJgiTOBy2q5N+Pp7dRLq3WRLl&#10;45o2bGnUjUrXJUj9gp0smSLd5IjHbywFe1KkMuo4FVcuDTjq9c9d+0/RUW4shLRY+hGOpMhJV/a0&#10;dVKCscuRd/GtTUFmk0rG5v6AoPtXdXMFvaXtzISSIiStCQABWgoQSPLLV+fQGkHMiRyW8UkCTJqC&#10;MFArJkFiPUcRSgNKUp1wdtCs9idIJ0j6t/QDn6k+3HcH9+8Jk/DBuLDZLJjGQT1WQxlzHRzQwKWS&#10;pgOmnq6qlC2uwuzC97+w6BLfWarZbfHHC0rKomVxgscgeITpPpUY8+i28fmLcYp4Li8jkYxUlcAi&#10;hA+MrXLDiBUCvUSOUVWtXhliBeaIiVVAcRs0ZZCGJIcC4/wPtkojv3LK0mUzD5SFgsp81VK81dUS&#10;sPCksLs/kaS444sPpb2q2ovt0iQ3FrapBpw6IwYfOuqgH5dMbbYbzAU8W6WWCNNQzQt6K65rq/Lq&#10;UkSRrpS4A/x9vFNT5agxdQGrRWxZjTQVaEq089G7B5HiR49UMdEPqfqoX2Zz3FpJc2reCfGiIZTw&#10;UMeB45rWtOhbbWF4lk8U149y104R60BKsaNTCkBMn508uuyin+o/1ifa1nwuMpqbHzxPT1kVTJVU&#10;9HNURwS1CSUcUn2FLOEdVjhkhjXVe5N739k0V9czy3cQqmlUZgCaVcjU3zySaCnQjjl2iP8ATWAM&#10;AAqFkViBo1AVrXC4r59dBudNvobA3+oH59phMTgpMbCk2MqKfJrO1ZHKa6UUxjhXyVFKsbxyBmld&#10;ToYWsSOD7NZby/F54kN2slt8BBQEgscMSCMKDw9Bx6Lptm2vwNvlm2sxyhw+gM9NVaso1OeJ86Ur&#10;+GmOu2BF21H8cf74+5m5K2llyaUtcsuRNNEY1WOsl1tIbiOM1aQxKWhk4NkVLj9PtjboHW0eWNxE&#10;rGtSvCh46anDDNCfPj0q3XctuulhtPDLtEnAErXPw6loaA8TWny67W5X68m/4+nvJXZKiNXLFisD&#10;HTvQPHrqaitr5q7G2jWOSKikp6qmopoZxdmZ6cslzzxf23BZS+Gp3C/1LJUBURAjVJoSCrMp+x89&#10;Uf6d9wWNbBK2siiQliBqIHwBaasYqft6xiwa+sf4Ar/xN/ddvz0y0VTnfjTRQ4alxQxO4t6loqHX&#10;NNUNUZnr9x5JZXkeodBAAlz9SeADb3xy/vV7SSDevYq4kvXnMq7rlqADS214VRQLk5/KvDrC773W&#10;mM+2ELW/hTRtfhkqDTvsyO4DNR68OmLdUQba+51dotEm38wredzDAAcdVBjNKGUxw2PqYEaRc+7F&#10;f+E6FXLR4r5lSU+NqctPr6D00NJLRRVMsd+345mgevqqKl8kKyiQBpEDadNwSCOe3sta3l2m/wAd&#10;nKY2Wa1YyA0IoJ6LqOBryKn/ACdY5e3cJmh3qkukqYT9v9p1rJf8KR8BNnMr8G5Ru7GbMpcVnu7a&#10;mTLZeDJTYyStem6tehxuT/huNyTrjMvHTT0k7FS0S1AlSOdo/C+z+pikgl1yItROpWOK4EiyRRgx&#10;oqhmcl19RtwbkH6n3NW97iITBaxMwFvKe6p7wanXjzFaD0B6kWaKaWFIlbtVtQPWrHk485i9wbfT&#10;BY/Jz7S2tkUmz2XdZZ8LWY3cOSDV9Vkpqyjo6KgeilIghhkc1ECxrIhUqr+3aga14jqtEFCag99J&#10;sQSHAu1wef6f659hHfV8eCO5TIkIBP8ApcHPzUV+ZJPRY0VBECwprqft6LH2pSzAU2Xp/t6l81en&#10;yVPBUY6ZPu8dUrQ1lDM2OEkEcLUOSpzJGjqrya2Kh1U+0zn6U1EtWyxGRycfiYo1SJZo1yNZTNlK&#10;qKcLHURj7SSO5EnpMN1AYXI59p73cYd1klkuZP3ba208pAOkVjiYgA8QCQCacdOa8OkG27HbzcxH&#10;eJV/Wt1ZkevwkKNNPKta9HQ+KG6htPH7LQ5KTF46kw3aXcu4al8rVnHVn+iraO48R1dtHIUK11Zj&#10;5kk3TjsnMWWiEtStXEk0k0biP2hu6N1UnWXXWU3XHikqIdqLST0tFBHGivYCjpowI9Tx08UlSgJH&#10;qUA6RwPcl/d22K79wufNw2m7vmjfdbaUMWLEM1UGupULXTUjA1dpNTkinlDbYt43plZ/DMrOX/pk&#10;jNf9NWh+XRkP5Uew878tPlpL1fv7sfLmHuDY2/8A+8uRq583W1o1ZDG7hyHgqMitJizuHJ0lBUSG&#10;IoIplljPrZpIwHW5qXfe9tq9cHY9fjMNtTf0SV3ZEOXFcNy1eydy4qCaXF7dyFNKxxWQc1yQysyD&#10;RThljeNgjANe5vt7u3MfuBvGyW16qcr7TMltJGG7SsaNWQHj3zaVwehLvDpuG8pas6/T2z8DwYgF&#10;QftBIA6PvtrLfHzafyG+SVN3Ptmp35uv4kZ2mwvSlPS4jF1HWR7L66O68Fh8/vTD1ENPTZSDF5HD&#10;NlafTJUfd5CpAqI2VpBOoM3UYLbFDtjq/adRtLaiRUdBi8VtWXDUcFLPgaOkroqbHbQx6CnoIqnG&#10;Q4CSRIoI5oqSnhUyxIHgJAXNtvb7dHtnLVtGLf6Ua4ko2k0VgoFKmpP+oV6CW8bZ9bvO27UEMUaT&#10;K+lAAjAVGk/KhJx0E3TGz92dhdi7m+T/AHHtntHsDCruDJ1Vb2Rtrdmdxf8AdncEFHjqnKyb8ymH&#10;zVJkqLB5LEdgUFGKiaWnnys8lVFQGQQ5VKcG8ZlsBm4KzamFkySUu09+b1+6pZsPkaHF1BnnqKKK&#10;vOWrMbTUeUqMolbV1EwpqqUosqPKqrMhcYe5e421zb2AZLj6m62BBIXWUZiVkaOpUV10AOriH4Fs&#10;dJdk25rznVrhboizgZhp/CCjNSn2EDq07G7K3jjO7aH5A7u2btrG5rsP4vfHKeh3NSZ6hrN00Gee&#10;oyeTyO1afa9BuatWgwmx5dvY+mp5ajCUwkmBip5pGpv8mMzshUqaXHNBFUU9PQ46PF4ykqEpoZxR&#10;0sUVJj3BprRrFUUgLozWcJKpcK2pQQcxbdBbcobTf2UEiIq6lB8yorX8xQDPA8B0ONyeaz2ncLpp&#10;C+uTPqc46pW+Z0kmyId9U1XJgslkN/dl5rsDsfcGNrM/lMHJuLJZXK57ewMGeFVXy5DD7oEENVSw&#10;h6VJ8XLT0ztTvDNJWb/NZrMHQYD477Ejq6rMbr3V280FDteUTVuMqtuVGFytHl9wZTHvBUYqvqMJ&#10;manHR0kU41BKicpG6JKFh7mjc25h3PaxdySSbjIVjbUxYlD61zipIHWIXvVu6Jyld3qX0yXKsagH&#10;goU+XlTq1D/hOBujs7svfvyQ7ayfXmE2/wBZ12yto7YyW8EWnp2XfuErqeuxm39vTSOlZVY7Ibcr&#10;63J5RyJEV3ofI6ySHUgt2bAg6jwNJT1+4qjI9jbo2/jpNxQ0kVLSYbatBNTR1uTlpYaOmpq2pykt&#10;NAuuoqZGaSnlSGBYp5FZx5uuw2nKm17da2xrPMAXdceHQVCHzqaCvCobAHXPX233DdOfd9G87pEV&#10;5Ztrh44wSdU7KKBm8tIYg4/h62c8VuebdWQq5qWlg/uxjK2SixhJE0+dyMJanJjkaGWCLGx1TsiK&#10;g1JJTFncxnQCnzbjp8h2ZjBkpPsIIKT7THmreBIcRTUNNpoHmm1Q0lPOJkUyN6YiQGW3kNibYrBx&#10;fXF1uEgBc6gD5Yppz5dZCc6XF9bct3VpsMKtLGviuiebcPDNPtB/LoTaSkFJRGM+t5WaeodAbSzz&#10;ya5yoJZxHrchAblUAW9gPYLdo7VoFyVoWglrap/FGsMaa1INm9KtIEQBTywYEN+b39t71Y2DSXFl&#10;bUYEeYxn7PnnoM+3XM25vBPcXkUqIG/GKY6cmXUoFr25HIvcD0kH8G/59m03PtLfO+dmdcb97a3l&#10;W0UuMpqmr2JicImby9VSEVFDIczXT5/PZitpJK6pxFORBSvDTwpChiiiBK+4M5h2HafbOFrHbuX7&#10;t13WpYrkR1B7ieIFTXoy3H7y248y812m1RhZJtrYCrEAALQ0AwPwgfy6Drbm1sBiq3dFNisPQtJk&#10;5Yos/Xmgw+M/iOv7qUULrhsZRCuhokyUwEk4ea7sjuxGr2XPvTd3ZHae5cfP2DkqTJ1WKgOOxz06&#10;Vaq0VZOlRVVlSa6qrqo11a3j8oeUqgiRUVFCoDfknkjl/lOxMGwIUE5DNWuWPqT8zxPUy3/uVdc1&#10;p9fdPWSKMUFBTh5U6eNq7KwOzIqmPCUUNHFUrTReOCmoqWKmo6GNo6DG0dJjKOjo6WgoxLIY4o4w&#10;DJK7sWkkZmGvoXqukpt97dwQrpaT++IyG0ZppHaMW3Fi6vGitVQFISjacSFgbDSDf3Lmy7Y+3b4b&#10;aB/1J4lWo8tYof8ACa/LqHbvny63Bd6llsSyWwVgT6LkgelaU/PpJ957qj2N1RvTfr0cuQj2Bif7&#10;+SUMH/Amui2bUwbknx9KSRaproMa0EYuLtIBz9CcPa+48rPsXDbTzjTVte2Eky+MqJCKoxZeiz2X&#10;2xuTARgNqkqpJcXRZKOMpJLUPk6hgNKMAXbzdut9Hs9ySEuLdhHIQTolDONI9a6Q3+3+fVJuW/qd&#10;zG9bPCwuklWJlUfEropRv9rUqPsA6LXRUOJxXbfYO5KGKjwuGpcnhcNm4WiONhq8N/cfbm8tv7lm&#10;0qIoaGlpMxX4ieYvTx00GBp0IZhdbLun4xsfrmhp6nbOap8/QxS12do2wEEU1bkcl/ltTVUgpMhV&#10;0eZeOnlWDzU00zVDRawqs2kFOz7Je8zSW3LUdwtptEsqM85lVKOpAZCM/iBOaUB6z/8Aa3aDtvLN&#10;hA5RPqJBWU8RUAFT6Gtaj160k/5h2Vg+XHzd31uY9/8AST9ebu3BSbF6cyGW7Gq8ht/Zey9sY6ow&#10;GFpNxVrbOoKjYs0+5zV5o0WYpaSnxcld9tU1UsVO9QRBhhSNcdSpJVTJFQwEJXT1FTURPBYQz1E9&#10;YDWT1jysfIZnLvpueb6pD2+xubaLd7RkEYV3iLRsGWRVamGFQRpWppXuqOpBtohCt3KoqhkYU8iN&#10;RAP7AOiFSyQYqm7Vz1Bj8Myyb8zWIlrdsYjD47HbhoMtG43dt/HphMjVYal2Zj6DCO2Nmo4W/cYt&#10;G8jOjxe3DI38IfxVCxVMxhipzpQETTOiWZV+qQSN6/8AAH8e4+5hi3S22/c7O2MriekL6SaaGNGA&#10;/wBOpz+3o65bkjm3eNgjLFEDqA4GvQx/Az+DVPydwUdXtKNtr9f4/MbjzUwmraukaXH4w5akEM1Q&#10;9mqa7S8lMXEeqrkRlGo2ZNDMR7Yw1Nj5KIw0z2Sjhikaqrq3RKkkb02PpYKqoKR+SxZkUAG5t7Oo&#10;LLl/YX5dtIb5GvILaNRFnUpK+VONSPP/AC9H17t8m5Xl9e20mVOkB/hFMdvqcVPpXo1W6ems18ue&#10;9Oye5cNvWryuUFYJN25fJ4SPbvX2zKaDFTYetx+b3ruTObewTVUpxTTGChlmfUrIFcaie6ZszVV8&#10;6Jh6eniL66bJPWGOpqaJ5pBEzQRUkq2tTatLyI6BwbIWFx1fb3bXcc001hItqHCsJG7mcaaunbUK&#10;RgCoyG9ei4XWzWAWGa/dpGywrVdX2/7PSH3K3QexNo4OSu7xzm5MsmKlpd3dXUW1KPPbY2t2BBiK&#10;JM3DHmczuXG1FFXJNuNoPPSY/IUFfLDLG/3YgmjRGbhXJJlxFR4fL0/21HNkJ8jIgkokiidKWoJr&#10;NNVR+WSKqAkhllWaWAeXwlYnPszudyt5rawu7awk+jioNBKAaxUEhXIpVdPDBpT8OBBtd3Z0/d93&#10;dxpbSglQeBOKH9lOjpfHjeHUdRsbFbc3p3L1flp965mn2ntnYWKo8tSV9RURR0mcwyT4WKm21X4h&#10;afK4tHw9bTUj0cOWEtBDkmmqRHE90FHUimo6mKLNVkNXAClU+UxcEkjRwOI1NLi6jCRCRNK3umld&#10;LLoH19pzzPuFw5tIeXLlLW2IakWgawwBLEIdB8lqxJwBQ+SOVDCzWEG4wKYzii0OaHHQZb7z23/7&#10;xbk2NX9mdG7azWyMnNJX7dTqXsTLQYw12fxZyGSqtxdjbX7dJossj1BppVkEtS89NM9SwuntnyFF&#10;QYmgpstkmrZsrhqOjXJZPPYyQ0e4NNP4JarKNT08+IoqzyhnjkWRIo9RX0xn0kcm+WVxuuzTWG3X&#10;ayvIEuITblo5AACS5WgRslkxg1GpgAelVr9VN+jPfRyyFcaBQrT19fl6dCt09l+wd6VGe6txW8Ng&#10;Z/Yu9cjkhs3F9Q9kbew/YXTla1cKzHU+xcbFLtHdm7dvZehEUeWxSYovKIfJHHNKiwSYOx9+7O69&#10;2ZmN9Z+TwbZ2ntbKbumoMUYIq3NjbWKyu6MhjcLiWqccMhl6Sh2+8zQSu2mOJldUTyMRVyxfQ8x7&#10;hfwbO8n7rhupA8ZIikBQMOOANFTpX4XrWumo6LJ7K8hiea5YSP3Huz8ANf5DoGOo+h++tz9iRdbm&#10;J8/2t2J2DNsyk3Jvt6ncUnXu282uB2PBuvcG+FoNz/w3bu5qLsqpxlDNh1o5Hq6uOpirKqSOnihL&#10;D0ZvLN9qddbP7k3Fjazr7BbtoM9mNo7fhp5MTg8DtjITwptCoy7TlKHLZltu7ZhqZK2ljpKWOkrz&#10;BHEiSTD2h5u5WtrDfbTbNt1SX8qIQXYM/wBQNWZGr2SMmkMrae0qzfFXox5U3iW92x5pYAY4ZMJT&#10;41fGQc9vH7OPVwm86jZuxd5difHjYtdhu7uweq5dhYTsWryNfJuPfO/IpKh63f8AQUNFSz5PJYHE&#10;4ze+/KxMbi8pNlMqMlQCvnnkkShqpeXY2x9u977Qx+BlmzOY2bXYzGZvHDrjOQUEuawlTLR5ePA4&#10;vJGqpsRUYLfmOoDQH9xKc0NSH1LFJGIj32o5y3z23teadr35J5orkqIogxpF40iMEUNq7JAqmhwU&#10;1DAr0bbnaQ3Nvc29tPWNl1LIvrxFD5hgNJHAqSPPoZsP2ZN8dqHfO5MFW4HbW+8lA+F3Hne2sRLX&#10;Ry5vas70k29NxR4qnr83PmOu5KwV1WZxUSz1sNRT6ZalJ5qnUk/mO4Wlo/lZKtF1bt/pf+K9G7N3&#10;TU9X4alpo6DZ1Tm+sqzcU+IqBS0dFDPnqVKgCrnEMevIB5NK/QY3+9t2dx9yt0vpoFikms0coumi&#10;k25ovaAK4AOBmtQD1h3z5FJHzROJrYQzG2UsmO0+GfTHz6tE+FmcyVV0ll0znam5u7Z9v92b72Mv&#10;Zm4Jqd8humbbW/Itp1OSolpZDS022ZM3STvj4I5ahY8aY1E1R/nZNmf/AITd/wDZBe+f/FnewP8A&#10;33fUXvH+9/tR/pf8p6QbD/uE/wDzUP8AgXrQ/wD+Fdn/AG8862/8U16s/wDfsd8e9gH2k6OutWn3&#10;737r3Xvfvfuvde9+96JoK9e67UaiB/U+y6d0byylNPjtsbbkjhyT6clksjIglTHUZEtPBDFCylZK&#10;uqLM1ybRoqmx1cZlfdr9lo+abaXmve9X0srmOGPIBRHGuVvMhnXRGARlJGao0dcnvv3ffA3H283s&#10;+23JAjG5W0KvczldRWaVNUcMdTpBWJg8hZWzIoABVgdz7/hN3/Jg2H8h9gbj+Zfybx1dmut8tksl&#10;sPqfrqOqqMdQ7x/gWSoX3XvHcFZRyw1cuFos1jxi6OnidPNPBWGUgRxhik7gpshWSochkKjJ5Bkd&#10;ZJ6iZmCILlYqaIs0VNEgNtEYVeL2/A6SbDy9tnLO0ra2NukcSggaQFHEnA9TUknzJJ8+uH/NHP3M&#10;XO2+Xu+cy7tcXV5K+otK5difQsfIcFFKKoCjA63uOu+suvepNsUWy+sdl7a2HtTHa2pMDtbEUWGx&#10;qSynVPUvT0UMSz1lS5LSzSapZXJZ2Ykn2HGSiakpzS0l/MzBWZY7keoekEswtc/Sx+vsP7hEJrpp&#10;pq+Ea0+0U8uPn0xZOLiYTXB7AOBPS5+ntNp1lu3ckj1opvtaGZ5GWtqwaWnnVS66klI1TeJUOrQG&#10;+lrfj2Cd95q5d5aQSbluUNsSQFWR6ytXyjgUmR/XtU0I8s9TjyDyJzpzs0dtybyleXsagapQui3i&#10;4fHPJohQZ83rnoJ+we8up+r9cO9d74XFZIJHJHgY53yW5J1maOOAwbdxaVmZkSaSVFV/CI7sLsL+&#10;xQ6u6yrNn5yozX37PNVUFXi6qGhEkjGlnYxShpo0TxSOFLRsHDowXi9x7xa91vc6z502eHZrTZF+&#10;nt7tZUubqTQQUelY7dCxoyV/tmWoOUwOujf3cPZPefbvnDbuYN15vMm8NGYns7CMvFpl0nRPdzBA&#10;dMixkrBEQWUATEHNVvzw+S3XXcPT2T2DHtM/ZPX7f3Tt3Pb2qqDDsNxbfnps3iKnHbfeSuqK+CGo&#10;ZIqmOojKy08kqGMXWT2LO0txY/Y9FU4TEVFblqyXIZM5PKS5DLbtq/4nS08ArqOSqr6zNLjDRuR4&#10;6KOWPw6j6dWpzi5fcrWe3CXdOZb6sspUoksgRghBZdMKldKkEtqZVD0+JqADpdFzHu+9eDt/L23a&#10;YyprIIyEUhshpCCS2KdpNQCaCvVXXdvQ24PlNldvbtzYi2jszB4bb8+3dk43F4XqvE1WJz2X+8xW&#10;ZkqMfj9l5PdFJlqJEgkr546umnijJiCK7RF4XenZWaz1NicXtDfVXQVeKqayHcK0DY/AwSxBWSjq&#10;p5gqRSVULKY3YaTYr+oqrEz8xcpWawfS2yySs5TtQ/ECcMVDA0C1xSh6NV5c5gkgZtx5gjhcZoFB&#10;NKDhrYEE54KKgfLoHMj8UvgZ05t3K5HtPtX4xbW3BiM3QzZfZO6N74ve28hi5amKL+LY2GprUzrs&#10;mQrZw9JCkpktqdlFykxtn9vVgmng25gaesY3WbMZB6kSBJTJGjrRVEbJIhCvexCyEsL2BPn5khuZ&#10;VEWzyaQCKkgAV8jXNTniBjpltusbOJVvOZZXpntAr8qUUgUr5n8+meu+W38rvYOOocBVfJrceQwV&#10;E1KsG3+stmVMUNJNFRRU9VUL/Ftr5KmSkmow1IiiZZXpYxExQHSrAnX3yVnrDPWYHpWoRFiNI8+c&#10;3aKuKX7iOQu1Su3ZPGKWJ5jHpBMkjC5jUn2annXcxFGr8uxMFUgVdWb5CuCBWhPl6CvQDl5C5Anu&#10;Lm6G+7mk8xBcrI4QmhViFrpyBp4YAp17/hy7+UhhME23cB2/8ucbQxqKWqgw/WfXL4+vpp6WWCtj&#10;NPXiB5Eq/wBtZNZa0cYUA8H2Igw/YWJgWbcOzcPuEq8xmO36qOeWOKO+hlXJChyDrKlzpjlMurSo&#10;Vr8SJyz71837CzNt17PbDUKojrJGRTiY31IxHroB9D6wj7g/dO9mPcoSjebW3mcJQSzRBJsmtVnh&#10;RJAOB+NhXiAa9M/V38yD490eZioPjD89e0+iqmSKgahxPdmGzg2dV5GZ1p2o58VTLu/q2gkiZI1e&#10;aoxK0wgLu00QTl9w2Y27U6IamnyG161w5NHmqWspo5FEqwhhHXA1UKu7BdStKrtb9II95C8k/eYi&#10;3WVbHmlY9RfSJkGgqTWniR0AIGBqQeYAUnjzq99P7tXc9ht59+9pL8zRqmo2ksmsN5kQzHIanBZS&#10;a+bqFNbefjx/NS7WwFXT475D0Gx+8ut6yalipe/vjnk8LulsKKjG/wARB3ftjadTWY7Lf5MktVK2&#10;Ogx1TSUcEjGkqChYirt5ZKWoVVby08mm6XVkkhJBDxyauSpswPIDDm9vcx802Gxe4HKt9t7ypLt9&#10;5CVEiEHSSO119GU0YcMiny6wQ9v+Z/cH7u/ujsvMUFlPYc1bRdrIYpFZRIqmkkMgwWimQtG+k0Kt&#10;2sDkWHfJnqD4+fzHviXvvq3J5vCb0617V21UUOI3bgKmlyE23NxRAVO39z4mUavstw7XzCRVAilE&#10;cgZGilXQ8ikRRqV3jYcoQLkW1Bl1qwFzZShBH+v75Q8xbFecs71uOw34/wAbtpWQkcGAPa4+TqQ4&#10;86MOvrK9qPcTZ/dj285U9wthr+690s0mVT8UbHEkTHgXhlDxsRjUppjr5JXya6C3l8Xe8u0OiN/Q&#10;xRbv6x3lm9pZeSnJNJWHHVkkdFl8cW9ZxucoPHWUxIDGnmQsASR7h1kBqZKeAreDUZ6i/wClxCVM&#10;UR/weYhj/UIR+faaxuls47ucNS5KaI6cVLgh3/JAyj0LhuKggftUyKv4aV/mKdBThKxcbSZDIAk1&#10;oiSiomB0NA1ZcT1COLsGjpUkRbfRpAwNx7xVyMj09SnHjbTIDwCj8EG35H497sHV0urRxVnWq/Jh&#10;/qz8uqyCkikntbB+R4r/ADBH59SMFU/dwV9DIWZpUM0F+SJksxsP6Egc/UC/tH7k2/tvxvkslSUz&#10;sTIFmkXQdcwtpd/FJpViB6gD9B9fcy+3fPPN9xcWvL9n4UkMUfdrC4RaKKEkVNNK0qPLzqesNPe/&#10;2o5a2iG85qbdLiIXVxXwkGoiR6uxX+jgtQg04A0oBa98FPmX8vaXcGA6Y6izlXWxUtLRf7h2Vawf&#10;wrb7mSMU1PNU0KtPT087oIxNGrhj6lLFvYcnZGwN1Ff4ZlaWlyoJEyY/JwfcxkohkCwUpglB0oPX&#10;ZWKkk8kn3LW4+5PNO27j9Hu/IsstpqjRZoFbwyXOldVKjUTjJ+KoFSesftt9ttpl2S83Ox9z7WKe&#10;CKSb6S47ZKRhmOkk0YkDCqP2UoLj8x/My+fXx/y6Yvur4cbj3X1zka7F4vF7xyHXu44ttZUZB2pc&#10;W1TlMtTZrCK71Dm8BnmWKYBU1oi6oidDbgCLHQdp71poYm1pBDWNFESBykocza42H0tp+g/HHtu2&#10;57tPqrmGSymt5hKytVTXWpIYHtNKY9K/z6BO6rHawwXU9jZzLIisrB6/psCQQSy/ZwbNQaEdLvCf&#10;zlel8xlq6n3P8B+l4stFPVY3JVmR2ti6qu+/ppXhl9NPtuOejnhKDWZJJCwJtwL+2+q6U3nHFNHH&#10;2XnZJ5T9ZfDHdAQF8pSGoWb6GxdWtf8Ar9PXvu1s+13f08xuluAKArFqx6gkV4E+XRjsvItxzXZL&#10;d2O12JsKmokuNJ1DyIcqFA86mnnwx0th/PR+LOyt14+nznxDosNU4hGip6rbG38fkpoY6lFM0uKZ&#10;mw89OkjMhKQtEz/paxDBkfX9Q9u0i0pw28YfFToqVEc2qrkqH8vl8j1Hgp6hECXUpGEDhjc249vW&#10;fu9ybcMYv320NBX9WNo6E11Uc0A8sY9c9CO69g97tbGa9m5A8cMTR4GilAGMaUZgaY0s1afbxMJs&#10;j+fz/Lr3fkami3tiN77bnnkaSkkymEqcBT0MYp/A1MIYcxk6R3eQaw8kjaCoIAPPsYulty7x2hlh&#10;tjeuBrKfHVklGmIzOMqctlqWnyK1LxtHW4+WrrzjqTJLWFzLDZEKASLpswHPL++7I5mey3GOe3nA&#10;rpmeUBiSa0YtprXND5D8sA/vX/dx3rmjatu5r5Ysxb8w7T4skyTQJbyTwCMEjxUiTxHjEdFVydSu&#10;dJya2dfGb+YZ8L88c1HtH5DYneeF33/DqR9q5fJ7VxP93p5meEVOEkqafbSVhgeQCqSRpZy0avCX&#10;ceMmo3hXLQ4+OuNNUtGpqXqpYyuumKLArRorgq2u5Zb35HH19nO6jeItN1ttxAscSioYMSxZlCnt&#10;DCgqa1HpWg6xw+6xBtu9Pv20XdxcR3U80bBCV8NWCSazQ0YfCKlSaigoNOS7/wA3fbu/sZuDqDdm&#10;1D1lLSYvEVu3aWXK0WZjz25I8pnMVNgaeXKYlvtpsbSmdy0chgNOzSP5CjNoIe3Y29d8bwzGKxbU&#10;eOw+IylJV4KU4+gbK1NNRGrp5KiqqqmZI8m+WcmXwJCwghaJn9fBnm02nkDZ+UNh3Pma8ivN3vLM&#10;tNpqyoXVHwkCu8QgBCGYuqs+sDtp1205I9jvYrlHkTad85k5xF3zhuNtJG9r9WPpws6qyUi8NZYZ&#10;YAAocypqfWlCMgqvam2NmdKdFbU3rvzZ2Wzm7ty4LKYrsCPAU28Gw23ctVw47IU+Mpm2hi8623sZ&#10;tj7s0s1ZWZMR5CvhqY6Y/b3dVdmt7b/xMckdds/EbkhiQ2npqaqpMpHqaymfHxl0nRUPqeG39dKK&#10;PZFs2we1PMsqT7XzPbxQlqU8VW/UU+UwlUoQeCOAwwNRpToo2P7v+2Rbqku0e7V/sVlN8PjRJPbt&#10;UZGslF0saUEitUGmp6VBS+ucx8BO/afH02Uy+P2nuk1EcVS2R3lAMNPWUEWuJ6HecE8mRweTDLqj&#10;gq/G4Y6A8shBKFxuV3V2NJT4QUGEwOKirJXrshTSVEtVSxr+3LDTGrepefQ3+dAjRYjzrHIJ9v1n&#10;yZ7Vbju3O8m93t1vt1YJGlo0ieFOYyTHIVCAq4DaPEMjBkwUNB1Nu88scge03LNvZc9b4/Md4rtL&#10;ZxxQLbM5cAnxHhkb9FtNQBpqdVKmg6ErfuyeiPiZujenyH67zva+5uyNxbBw2EpdhZ3P42bY2WqY&#10;fBNt7P56pOExsuLyctMfHj3nrshU18blEpCp1q41/wAf9twyVM8mZwWcgR1+7h3LuPcdWyF3EagU&#10;U2QfFQGR2AQLGgP49sbB79Xm8W3+MQvt8qrX/F/ohp9CzFBLn7T0E9h+9l7actQR2NxyHum2XVaC&#10;Tb7W2dTTNPEuA0hI4nNQfPPTn1v8tfmJ2pgKE47E7w2NlsjQVlVgl6s250rgUqY4IHkSaXKy7Jl3&#10;nWxxR0xaYrWOUIsw/Aw1GzdwbXigXrTZWz6dCHMtbtvOVOOkqniZ08tVSxYvIYqv0yKwLTq5T1WB&#10;t7D52baOdrm7m9wedN73TandisN7DZXMcYY0K280E0V3AfL9Foy1AGxUdZOco/fA+63v9rbWm/e5&#10;d7tu4UGpL2xkUqSB/osesA5rggEHhQ06CGo+N28+66rIVnzq7P8AmL2PhY8hJNRbd7b6l6y7T25h&#10;6esjWeal2duLE9q7Y7j2TDJTmJg+CTFJUhYVl1KWT2gKfsrvjZVdPPnNjVO68NJq81PRVWLqq6hc&#10;NpeWhnx329VMoVWZoXoJDxZCoNlV80fdp+75z7a28PLXMZ5f3mMKA+mYRSKOCyx3NV1HgsiXCEmr&#10;OJKZn3lo8h88FLjkD3V2vc9tcHtSQNJX5hm1oeGGPDOkVp06dw/ys/5THeWOxW2eue+qz4hdsUMN&#10;LBTVW8Nodlbf2zuWnWJvHTbj2v28yYqCpk8SJBkqDdVNG4YyVCVDKGbuP5IYTcC1VJlt/wCL68kp&#10;p/8AKcTHgs3Q5+IEDyRTV+4sZHAZSxGrw04kBNwbc+yUfdH2/ka4tbnbvbTcucLl4iVmnu7T6EMD&#10;jTBbS+LSnASs0dMV1cBFf8mbhtMP6GyXe4XTHirpHCvqaoxkanEiqg8fLoLM1/JNrPjrV4LM9afC&#10;btn581GXxck2I7A3T231lH0dNWxTIlFW0Gwun96ndtRTNEmqP+L5j7CZAVZC91WZQ9l9BREzjIZb&#10;dGfkgkjgy1VhNyZ+qNQw5NNUy4sxRFpGFtLAD/D3u69t/vVXd/t0drZbXsXJMN7G7WVrNaWa+Arq&#10;dMhjkZn7AQykgNwpmgIpuSeeNwsLq3seWWtpJY2AYNGgBNaZ8TxOOK1Pz6bcp8I/54W7nxeLoett&#10;hfGjo2g3Li8lkeqeud/dMdI7XGDoq2ObRuDE7d3iMvlYYKFW8y1xlEx1Flck+42R7L2rULRwR7V3&#10;lRyUsJSWvG35sdJUu0pZFbyzU08lo3FvJGy6f9t7mPlj27552rdubty3Hmzb7m0v7lHggM7SrbKs&#10;ekgLlRqYAtodKkEnJ6Ip/Zr3OvNs2i2Jtp7O3BV4J5EdHJIJYF4pHQ1FNUTq+MMOjUdLfAz5e7Zz&#10;Xam5Mx3z8dd0YffGfp8htvaFd2nPvfFbMpaeinp6uSnoKagr8RQGurI40k+yrqV/LESw1FWAA7v2&#10;xsLtKHM0p6x25k66FxPWy1cceG3VX0jskRmqsjQUMVVLAsl/LHHHNcEAPqteYNpl3rlS5sLu85tu&#10;1glUoEVfEtA9CaCNiRqp8LPIo4krTqRdh5Fk2OC1tdz251Z1CCESSfS+J3EiJ5VeahGFDyBag5C0&#10;HVmvXFH238V8tsbP9i/J7szGYrdNLLt/C4LFir3X0LjM9FHWV7Y/Hbcy2Xr0pcjNj0iFFUZDL0EZ&#10;kWVngMdtBSIehOzsJn8ttnp/fefxlQaFK7J4KnzVFuvY2Ngq18uNFRFVvLhXhVbDwyRTVcgtp0m/&#10;uTU5q5V3La4OYt7tnRHZkieaGaC5aRCVciKRUlVag1KiNRxDkcVVjs8+z3Iudsmu7adGNYwzqNXD&#10;4CBWlMkjyOerEa35OfGvJdc7U7r7pws+36SXPVu2tmZ7fvW+6ut+2q/ceIlmxubOL29ksVid5UEZ&#10;ljkaWqgWDHrDqczGPS7Kfb3xIWkz/wDG+3KfcPe25NvxUGUy9VujJZfbWEoMVUSTkQ7DFNkqGj+5&#10;w8kJnaKRWkAQBY4Cyn2HNw5/t57S3tds3Ebb9RMVt3iiWSkw7lNwiKQqvpC+IWoSy1kfAD19PuVz&#10;OjyzSyytIFDuKjWfwihOmhHGgqaZ6AbfPzr2nu7Y+GwnTfZ+I6ByHae5Mns7rHP7Z27he0cjQb7p&#10;hBLSv2xtimwOaiw+G3HP46RMhHKaXz1Mb/fVAunuwnr3rjYm9IsxghS0mOyFIUlx9HjpjRNJhY4K&#10;ZRX5GmaZqWpqIckWgkCpJoliu/6l1Yk++fvXz17Sy8ub2m3rccs3FUnmlVpWN0zORDb6NPh/oqZQ&#10;ZWQSK4WKpSTSNtx563vl202iO6VZraSIiQuCQzKxUqNOaadJOrjqFBUnqib+YP8AzAfmX8K8l1J2&#10;HBi6renU28KGqxPYG4t6487ox47XqM3nPPsvZdXiUxOW2xjajY9BT5iglrKil+/x2TC0p1084hST&#10;Vnfews1lqfZ26aPcW0KF6c4v+80+Mq2qwS6VVHBQTS0cFZTwswSA0uUwkCR2vrcFPZtce1vsT7uc&#10;vbTvHOnITbRzhdRF5volmgkiLZVpSEoJSKNILi0vJNdQDoOspbix5I5ktYbu6tGsrp11M0AZdPzZ&#10;WQR8BX4V45dviL1muhP5XvzW6z6+3b338eK3pP5E7zpMrUb5p/j1t/e20ctst5pZJcTk92SJh8hR&#10;x7kqaAJWZCLL7T3RlvuC4DPTkVcpV99/PX5K9aV7YrfPXG3s5hdwZCSixJ21gd24LPz0ohkqW/g2&#10;SMW7NqZa9NCzWoavJTxKS7MqgSKLeX/uJ/d7uNz23mDl3ddyWewUO8dxdRzwtKMBpolihuh3EGgW&#10;CJiulkI1AhO69voYZY5tv3d7m1JoABpY0rksgYD5gGgpwAqSZzrD/hOV/LB3jmtu7y6q7B7hkzvX&#10;tBBU5zbm+t8bM3rtev3BH5o6Os35s6kwPX3YuNmhyKh5KSZcLR1RhEbUxQyxuLHWfY2O7mz8mK3A&#10;lRsrcOPxFLkDsHcFDWZjcZxlf4ZxU0dUZJMALrUJ5QYBUoWAdNSi0gc37fc+39pG+x7cL+2lc+Je&#10;RyQ21tCUBAM9SLhh2kIY9aHSe5BXo1T6jZQm3W1iEn0hqjTWh7hWd2JHHIXQOPCp6HH5HbC3V8Eu&#10;sKGu6k67HZtBu7M1U25+7Nu7l2H091htfO4OjegoIt9rDWN2hUrHT07JRpSVcmP8URX7injZ0Y5+&#10;O2/R4LB5CoxlO2NRKWRzXVCNU1slS8bLSXik81TUzyzldMZBYngKTx7wn5k9xl5p5z2Hl6e+O53E&#10;t0i/S2xKQiJXDTs8o0qFSIM3iKfDAGppFUihBfXcCtZx3d0jyM9CinAAGaGgBbIJPcB6+fWrt2h8&#10;m9yfI35C9a7P31umHuMvvLEUdZ1nsGvk2vsDGbapsxFW7ySXcsSYPC4zF0O26eeWXJUs4o4ooXnl&#10;rFhAYU9/zKd+5KrwWxsVisntvEZKgy1Zk6nbUlRo3o8FbSyRUWYpaGlfyRUrV8aw1COPP4nDqtkY&#10;Nn97JWW48jXkm4bRbz7hZ3UqRTSSMXURKmkJGXNHCOQ/bWmptOMB2TcbO3uJraNjWg0qAXxThgED&#10;jgHJrkCmdxr+Tr0Lhul8f2nk8Rmd59gxbxXb+MPYVdVZDI7JjpdpUZipNpbbyWQdUytLjnr5ahKi&#10;iR6NJameNJCbJGhdi9x9sby6729uKHZHbFB3ZikpsXnZMNiqWu2b2BgsVBDFQ7ny9DlaqnqMbnYa&#10;VRHWyxQVMMjASrYzsEHVvssO3bxutvvf7qbkGc6oIpXeG+s55XPiRRvTQ9sx7okd45U7o1Dqi1Kt&#10;vG/C+1bPBMt2T8QYo1DkK0enuAzQnRQGgrToylB0cnVPZW7Np763H0Bl/iDn2qq3rnG7wzOV2n3b&#10;0/vjd+SyFVn+uts5ynpJcHufrjJ5JxUYajlraDJY8yvSoJ6ekp192Z/HTuPPbpw+Xj7MpcNtDO7e&#10;p6GrSWOuWkp6rFy0zyT1lXFPVSU9NU0ckV5SrLHpkUgLyBiZ95T24MCbUvI9tLum3X0jRsnhB5o5&#10;dQCCORUD6X1EAHPaat6sb9Z30njpzRGj28jgOZIwqamNNDhu19XDI4nGada3H86T+X1l+v8AKdfZ&#10;34y7f373LtHtzcGew+Vw8W3DuXdG0t9R11INv4vC5zCYGlzkuOzKZCZIBUCeoDUjhp3LLqFzcnyC&#10;2fncDWUe1sTufszI0QR6as2njxHjaHIQkGJ5905Q0GFh0MLt4pJZAtja+k+8fvbn2C93uSuarbmP&#10;mLctt2LaC+maG5l8aa5t2PciWkBeRmIoUdzHQjOoEqcdpvbPa9l36TdeTbZBtN1HJFdWjB/Alhk7&#10;ZIwr4ZZFxoJ0qRqFOHREPij/ACw/m70j2rtnfPfm/enPiTtqrqTQ12G7f3lTbh33vvadazQVuNwn&#10;UPX0mf3fmJZY2YQ/ffw4NKCrF1LIyNw3y27grIVxEmytpYAUGr7vJ7tz9PURFHk1AtV4+poKCQqp&#10;s4jMjBhyt7kZPXnsnydNOu+nmTdmV/7OC2t1R/hodSFZpaEjUofQRgEeXUBH7iHtTuG6bvum4X95&#10;tWxzNqFpG3jyIKfDGNEz1IqQWA01oKLjq9Lcf8ubozGVWL7RyXyL7+3pW1NPC219v9NdS1OO3M0k&#10;VGZFpqvB1+2927m8LGHXGMglIpjIUyNdQzxL8gc1tKqFbv3s3DGCsiNScXsyDbNJDBE4ATxVWSpc&#10;hUujBuJDLrHHBPPtTD7eWG/Wxi5X5TuBKjadd59TqYjjVVMYGRw0aT5GnQjvfuJexMvLoHIvKlnN&#10;vKmn1O97jf6cV1N9LYyRsxrQeGfDHkR5F6wvXu9fkFg6vEdD9K9k7Xg23kWwkm8PkLQ70p8tmqyg&#10;fTVEYTDtt2mxlZBLHz5KCop3N/p+n2BWW+XWGwOSfcmz5NlwTtOsVVntyUtfvrcczygEAV8tVSpT&#10;gm3FLFEtraiR7kC29ktz3G2Tbt4e+KAVEMJS1twBx7ApLH5yOxqcDPUk3n3UOW+YeSrTlbnHn7cJ&#10;OX4F0pZbRF+69rhqc6bWGN3nJPxSXUszs2aAnoz+0f5c+6M/jIcZ27vHtfOzwlK3H7f2bW7b612F&#10;TVENrT/wQYLNVGTrlZjpmrZpphqOgICSV9hPmf2DuFoYsZuvEMJYeKfb2y8lNPMlx6xNDQ5z7dFv&#10;c2YH6AW9km4exPLW3K7Xezzih+Ka6RQD6ULxEnyH8+gVB/d3exmz2p3Cy5Z3Hc7hVLqtzduiu1Kh&#10;QNdqtWOFLuFFRqpQ9I/sr+Xf1/jqOabce2t31FJ54UXLbt7V2hi8VjEAMSMYair2RPWSyONNiHLW&#10;51/T2Z/YfyqoNtYIHcmI7O3ZuSsnd6t6PFUCYelj16aeOl/j+bwld4vGAXZKTUX4C2HMRcw+zk+5&#10;7kW2u52iy2tFGnVIxlY0yW8GKVa1wKyUAyTnrn974/3eX3k/c/nWSTkDa+VeSPbmGNFhjuNxVp5G&#10;/wBEkuZLFL1ixYkLH42kIFqWYsxc+qfjN8KeroZa3cD9Zb23CDJ4cjmK6HJw4+GBEeKlgxsUWZ2w&#10;1bCU1/cVLu+g+koqg+19tr5hbK3T2PjuqsttfeeB3JmsDUbmwoq6fGvjKnFUxqtM1Q0tTT1FLJV/&#10;YTmK0cylYWuygrqDe8+y+/7Jytd85WW62NztVvcrBLoZw6yNpqBgqQutNRLKRqwCQwGDX3nP7vj3&#10;C9h/aTe/ebmP3W5c5j5S2u9htL1dtnnnltbmZ0jWJ0kttBZXliWRWkWRPEWqcaH36KoMZlsYuY6R&#10;2/sPD7dXOTbbyFVDrpJUyMFGmTrKeKfbsjYyuWkgqAHanZUE0gF2dJNA4/3xxWny+Kp8Xh+91+I/&#10;8W/zfafd2+2t9t936L/5u/N/cZaI6f7mR10auJ9f82a8afLrlx+87X4/o59GqtdKU8P4dfCmnX26&#10;OGrPxdG1/gtbr+3/AIvh/uP+AHh89fr/AIt4f4n9np+/8v3X8M/f8v8AwJ8fOnx+/wD/0Sn1OZ2v&#10;gcbS5PF43+H0jCphpaaSvGSNZC5SSOKWM0yiOVWF1VApPN2Nvf1Lw2O87hcT2l7deJOACzBdIVqk&#10;VGcj5n7KefXaubbd1EjRrK4StOA4mv8Am63rKbGbhyAnos5mIap1jo6hTjMfJixDVxMRIUaWsrpC&#10;kqk6gWI49tmRq6XeUGOrYMPhcTSqkKeTIzyQmebVMaiOSkVVGmYKlvX9RY3BPtTBBPsj3Nq24TzT&#10;k1OgAkAUoVNaVGQRT8VfLpteX7uUVkkY19V+35jqVQ0VTgjVrV5PLZRaiSRhHGiNJSh1UxBZOLkC&#10;J1Atzrv9QPYaZbrnGUtHPFt2HFbikq8uPNjY/HEuNnXG5RqiskqnDz1CxzTxCOFSiGx4+p9iiy5p&#10;vZZ423NpbaOOHDn8Q8SPSlBgEgMS3GtOkNxy5d28qClVJ8wR/wA/dPcNfMZXiloqijiipomiq2Y8&#10;+WZGWDx+sGUrEzMeLfT8+2So2rWZ3BYPbWCqcvW5mhknVxUIsWPpjrVqlHNnMq0yreMMxAufZnFu&#10;8G2X97u19FFFYyKKAHvavA/In5celSbNpVRVQfWh/wA/UqWqSiepratoUpdEbK17uLt4vIwt6WLP&#10;bgfT2pV2tuLZ0ddBisdiK/IZP+GRCTI06h6KGnjqgzY9gSB/lcyByRdw9rcAgpbd9r32SFry7uI7&#10;WIOSIye8kpQN/tQfspXpSm3DQGJqgPp1iFXR5ARTRVTslOrsyopKSXHHkHpJUf64985cpvGpm29F&#10;JtHa9fS0EiY7IpNE2uunjqEnZ45nOmmjQsASFJtq/wALVjstjhj3Wm83kUrjXHpaukEFe4cW+ytO&#10;mpdoR+5YlC/Mt/n6jNjqeEZBhkKyN6sTVmpJyTTl4kiWamXS8amIAkIyspP1956ms7M2xncnU0mK&#10;oaPFtVR5KbE0CRNFLI5hpniiNSJkZRDKChABDC/ukcHKm7WFnDcXkj3ujQsjVrRdTZC08xw/n0/b&#10;7ZGHr4i6B6L/ALPUaGmwmYoIUmmbKSPEIvup/JHUOkbM7eQQeFdV4/xxc+0TuXsrsfKZJ3gwTVeB&#10;mkWmkpqyCmq6mkqYCrlwII6WJbarqGV76T7PNp5U5X2+1XxNwEe5KpYEMwVlbyySePE/Pot3T6q0&#10;uYxFtzS7a1GrUhg1eIXyWn8+nWgwWKx8caQUqRuF40yTkAXuPTJI6g29p+u31koq96StTI4CSdsb&#10;PQZGOlhadKmmadaupalZZYLS0czKtuFYA2vaxpb8uWr26TW0kV1GBIJULNkHSUAaoI0sKnGa06ak&#10;3FxI0M0EiRSkFPP4cmuCQKcPn04fbxyKyvGkui6KrsrCz2D3GjRwBxxf2wHsityUu4KuKs3VClRB&#10;Qfw8w1UAljqaHM49qutkkNKoXy0iuFuDZm0kEH2th5btxabYBbWdVdw+pTlWjcKo7uIbTnzpXB6Y&#10;+tG4pcTW1vPp7QtQoPa1Hrjgainr1jNDHenjSKNI4zJ5LRrdomhkj8eof2S7gkAC5Uf098MvuPee&#10;5Me1bR4+SoxFJM02QSSutkKiogMPiyMrxQxCOWC/pKBVDNe3vVvtu2bLcpDIytdsOwkaUVSDVKZ1&#10;F/Q+Q49J5rXdZ9V1DYmS2jBqC1DWqgUoueJ6yR01Ol9MSxOivEhHq0K2ksVuDp1sgJ+v0Ht2Pbu4&#10;smr43G7KqaOGu+2hqY6quydTUyiIBZT94ZYzCJJERzYWIHsrteUrKIi7vL9tcZZhhAo1EYA/iUcB&#10;nFeHTFld38pjVNidZGJAJPCmM1BH+r16wxY9RpeaZp5I3ZlbxxIFDKyj0CO2pQ31/JHuTT5LuOao&#10;oZKSLwoksyQy0cEbzvT1AVXirMhU+eodadEspUoVDH28bLkyL6pLydX1AHSaqoIyGCA0LE0r5dHi&#10;bLvyTpJPFGikg0Q+Xo1aj7aAdcZqSiLMJYkkil0mWEgeNHjJdZlVVUlywAb/AA/23thyOd7YxcP8&#10;Iqt0JFLkZ6x2RHWreGKELMonaWNzEzslkt+o8e1VttvLF+kl1Ft1dAXSwXRQVpRRU6j618ui+TbN&#10;/MIiWaNZpJ+2g1Y+dTjrkKKiJWQ00OvSVWWNDE6pb6Aj6kf429ttFnd6YzGU8aV0mUqZ5pppPu6G&#10;WVcdKq+IzLIHWGo8yTFtEiuEZFI9rX23ZLm5kM8fhaVCgq4HiA8AVpUU86EVr1W32reLWFbdTquC&#10;wqxXhnu8/TqWqAIFALmIrxcLqvdeSAbaVYnj6+5+HwWVzs0cWQq8zjoshUPVZfKuYUgp8JgaaozM&#10;7QlIVaGonWla0h/RpAF7+028brZbVb3E8b27QQRdiLx8VyE766gUAORThU9NblYXkVpePcSSKxca&#10;jUABY++q4NC1KH5dR62pFJEHJUNqjEWon1TTSpTxIwA4jLTWJ/HupfsvcdTvfd+8t11csleKWrqv&#10;A80okY+IyUOLkJKj9qJCzk3tf38133p/dO/5u91t5eY1t0fw0po0gIWGkUjFAK4H8+sPeYN8+v3G&#10;8uwxKPISKmpGnCjyxx6mwDTFGLAWXkDkAnk2J5tf2GGPfKQ0dPPTU7ipKTSVMrAAiBiqVkrXZfK8&#10;sTeNVI/Q7WsbEQhsy27zLNTtbOfKnGn2/l0RSuZIakAqckH18+u5WIFgCxIYWFr/AE4IuR9Db2Yj&#10;ae9M3typo99RZCTGS0UIgx21XggqsRljAY5dRoKuOWCenjWMsVlEjX5DXAHsS3G463jghP6eoZBp&#10;SuKmoOM9AndWZphHBRVftpSoHnXy9OPWB4kljKSKwDqU0q7JKdQ/UJUZJUYC/wBGuB7GHZO/8jW4&#10;rPZXG0tFhslHTVNVntt1dIUoKilqKiCsjxuAykYjrEzGdrqWL7mEu0Zo4pI4wmssB7s2m1tWumvs&#10;qpOmimvlx08KkZ9OkMFj9OQTICy8QQRWuMEH59RpEpg0MBSV1R4zEdUrrGyLIVlnZpQ0yI4AGrVZ&#10;ypt+QLPxxCdg/JbrGfeFfKck+VyOZ348dJNj6fbO3sHtzL5ClxkbxsdEFQ0IhZJDYFwQdRt7yi9i&#10;rXduat502+1SAR1oQxYV0kqNI0jS7AL+fQw2XZr7c7xY7Hbyz0493/QWeg07kye5dvdT7/qNiYxc&#10;nvAbZyVJtHHsQRVblyMRx2CDJNrVkjydXHJITf0Rnjj3Yb23l9j9k7rzm4d0yZmakqsnDicLR0MN&#10;LFTYjCYuCogx8MtZolqp1hEzO5J0+UxNbSrI/WTkPbOYeU9k2zatp8H6mKBnkkYtrlkcqXISoQE0&#10;Cr2mi6xxYMueHIfI6bXyltUd9ajxZIYw+pWwSxHk54swP+1HQd/Gjp3L9G9NbK2FJLQ1uYp6eTM7&#10;2zz08kM2e3Rly1bm66SjgnWCnqnk8aCQFltFYICwZQphwex6idqDG0NZ4zTTyRZCgr/3h4WjgKym&#10;amllEssNQysquI2Buy2Hsby7hzBbxrLd3KFiwqjrg1qaYOkjUFodGoCtDXofJsNqgMkoX4SpoCMU&#10;p/F0Ytlqgsb64owSBKrRKVUEguyvdb1AKqYyQRe4IPBBq/8AZhO9G2PXYeg3rl8e0OMwrYeegp9s&#10;43JUh2/VJJoozHgp8bMmWn8EFXqhbXGbRGFiX9407r93D2R3PmeHdr/lC2e7kunkldvFlDPKRqBM&#10;sjsAE8TShqBUniFpDe++ymw7ot/ewWpN8zHQ3fljU8TJT+XVY038nv8Al2VPZFR2ZkvjntncW6Mr&#10;lt05nM1m6sxvDdq5TK7rx1TQ5Osyxz+466SoaOjnmFLHIXhpnk1onkWJ45fzH+P+A+UXXlZ8hOr8&#10;hTRdlYLbW2Y8YKGgho03rnKHMYl8ttzcECUEgn3VUMhkoKpBCkc8YWZZY3IHN689kbn293S55Qh5&#10;YZN0k3O5niVZDoW0Bqs1C9RESViU1Y+JIgNASRhLzclz7f3MqbnCyIJD3M3lX8+qyv5c/dPc38vz&#10;snB/ALvPauczOHyHZvdG4aTJZTczZYdcdNUuMqdxbH35tOqy+SATqrGV+Ohw9Xj3R6qKXKxVVM0a&#10;U01PVVU43H5/I7h3Vt/cVcGg3HtbK1MWBqqeM1mE3Jh8bPlaV2ikR2opaafGsWVAsbIGjdGEgsEU&#10;sd9O5bjtrWksdrqYNgdrKjFcmpHmMUqaV6Cq75a7/A11Z3K+EeNM1/aBTrZiariqaCjytDVR1cUk&#10;2Oejq6We9NVQ188VOWUxMY5UeCpNi2qxswsR7Ol19m6rtjZ2LXGZquod97f3RtfF7O3lS189dWYf&#10;C1TuudwO4MKIzia/DVlLSmkUTxTClFQZFBZQVmv2+2O+vNoe48V1uBLpSTJEoqFaEjUKAg1YihFO&#10;JFR0R7ybddpnNWC8KqcmoIoQfLNcEfb0V3e+28d1vu/LbgoaTE0PWGT2func/YWzIcPjqKPc28qS&#10;sxRxedwubjqqKuo92zU8tQC2tnq2ILOrohF1PxcxeRz+/urRVYefYTbSpczn5qQ4nETzVGROEr8D&#10;NjYJq+Cv+ypK7D5areoqKb7aWSG68An2u94eXzunIsCtSBY5opKKwJiKtpKuKAMGDEH0BINQeuV3&#10;3+90sbP2lYR2yzSO6I3eyhaSIytQGusOqlaGmoCoIqDUNBRY7Gbs7jz2O3RTd2ydg5fbmysdkJtw&#10;5sVu2durWSbll3TlYcM2DpMlkod04TFUuMoaiOrWgqXF5nWR1Y+fyt2FP2Z0Vvra1HNQSS1W28/T&#10;xJkYPvKSqTM7fymEjWRY5ISHoZsitXAQ5Xz06agRce4C5UuoNq3vaHnulkuFukGoNpB1mgrVJEAI&#10;FD2khSShVtJHL37svNL7P7zcj1ikS2k3CBRpILqDIpJqwJoaaWzlGalDQhD7Tj2v0dvUdnbjyO4M&#10;RQ4X+D1eabb0n8PzuFi2X2Fs3elbEkk61mPyVNm8Vt+ox2Sjmo2qTjKyoWGWOQrItcmyd5YXMdbQ&#10;1Fbhnrkj21iVioa6aOmTMUuQp6ijlxEsp+3WGOf7UoGkDlFf+0LqZ/3W1vucJo7jY9xWPa2s5TKC&#10;vieHNjwpERwwcijVBGkmh04p135lhnt2u91WWkhlU1p5EjzGfPohPfvRHZcnyapIuse1qfaO18lu&#10;HsiXKbpx2Bgzk3Xm5+va7B53b3ZVLgMhj8zUT1dHW10dVUU9I1LBUzU8YXxyiOWOvzbGzcPjcpnY&#10;qTDbmokxNRX47be36yuyG46JMJNSV0pnyTUOcoaXC5mORVipqwCqg0yNqptN1OUu02T2W28sLbQo&#10;VRY6yMzIS6MhBCNqBUkZAofQgdGW9843H6TGEFDQamZQfyGjrZPO8N8ZTavVlTTZ7YOWizGHwk28&#10;ex8WsWyK+o3Hjsjh55KrEbe3Zt7duR3JtzJwU0v8Qxxnoa2zftV0bAOohdfYjbWM2Sm+9wZ6WZJd&#10;tZiKryJkxzYg42qmhpxtSTBnGI1TJBWtDULXI0NTUGn0zOQbhzmLdJRvTXMkiJFqDFiZAwFQ3iJI&#10;HCrHpDK0fhEgkFWFCCm2fftyvLwRozaP9r/0D0FHbmc37le4Yuvdo4Khqoqje2HykWCkp92DcseV&#10;hLZGDsGk35T7npcVi8DUYqkqqQ4WbG1SUE9ZFLTSL42R0P1DuDe/Su6MhV7mny+7dv8AYqyZRd+Z&#10;jHy5+t2xJWh6CgxPY+J2zW4eOrxFVQ10kVM8AgajcrqWVSxBBztuHJ/MFnYbbZbjAlxHMPDMYRGE&#10;yurAoxUqWLAaOzORpzqV3mBN0jRZ4RIVFSQNAPaCTkg14YwPt6Tnyc6/6T+R/W9BsbCV+N2pkeqN&#10;1UGMxm3MDVbV60zlZuDbmVos+83T2593bS3BTY7cFPmMVC8ci0lStcuun/bMwmjMrLvunzmzZ3pc&#10;VijtLBZWOpiotpVUslRnMjj8rRVVZ/AttzwLLAVWMpFT1NVKk6uyuovf2zt3Ltns15cX/wBRJJuD&#10;27M8zKFb+zY0kdWVAzMAG0RqfIEAkELbdc3FteyzTFy70I1BcfnkH9g6ADb/AEJSdd9v5DdM24N7&#10;53trc/XU+H/vd2hRY6kj23gZdmbh+wx2/d84eso8Y0tdXJC1XX43F4+ogMQMU0alwYuIrsF2Bk63&#10;cWI3gM1gtv42srKqmylRkabI46vmx1XA9XR7exkuOcVWMpZJaeF3M6xSzLMPVEoNzdQ2HgW81osd&#10;07Y0UAZWYfG7qToY0JUUDgUwSCFG98yb7bQtZQ27kSkqSoXTTj3EqMVpwyT0oJ45+m8FtTZu6eps&#10;dsHf+/s/S4jCf3NgxOQ29nts0m4cS1RQbn7E3XSZd6jBZmtaDJVNGqUgqlohTFikzn27b02djcnt&#10;HNVmHiy289s7tFLi1pcXlKym3XhaHKOtJmBi8nkais00vjltNGsMUhiLaWD6SC7bNL7pLb7oI7a6&#10;7tUjBWTTwFQFXQDXVUN2Bc6ukuwb/don0V5MIpK5egUU8gUo1RwzqFOJ9OkT1j23nsZ2Xh9mdkUW&#10;D6Q7G69pc1uDIZTL4DHV3V+/p6CVP7t5XdGI2pQbVqKLNsX81JVR15gpWQs6sLkEt762HtGXrbNU&#10;XS1bBt/G9i1FFiNw0uIaSnaspcNFLU5HFR0tVTU70W4IPt/24mYxysD6SbAgnnDl5L/Yru72iI+P&#10;GNT6CVDqh1CRTU1FR5+tCM9SbytfeJdtNLcpFpP8GTT9oz5cePR//jdvrdW5ty0x7pxSZLNddwZC&#10;o23ueuo6MLMm42XFY3cmAyWOrayHLbZyuMr5oFqTGJYfMvk1XuCgfD7q9NkYndHc2Wx0dTS0ePG2&#10;Nr0FdCZJqrsmkrYG2o+p5UqXjxebhhqptJ1JBDJq4v7Jfu+e3rbhzdLeX8Oh55EZwdQZYVNbmQEM&#10;V1GIMqinxMOso/bTb33jmLbVimDxeKrHtpgfNSvRg+8d0f3jz+1ej9p7gp6beW5q3GZ7dUDlpvtO&#10;n6SvpIOxZ5hD41pJcztyqmxdFL/nI66uhlUEpf2K9RmdFdPi6zHUNdCq1dNTTxwL/G5qmtR0nlrs&#10;qHSR5W1sXdvIGS4YG/vphbbaY7VLu2u3jl1IxDEmIIh7VRDXiMDgQTXyp11s2Hl2DbdihNslMDzY&#10;+h/Ex/0v2E9GMo8WlNRwx0paFYfCYofM0lO6w2EcRSQOYk0gfptzyb+0/Ll9vxTwnDYyHG5GrEtL&#10;GyQLVQ0dU0bimnWWqLoJqeazEKAGAJ4t7NVsd18GVLy7MkKgEZ06xxK6QOFPPy6MUSIqqsuqerUJ&#10;Ap3Y8gP8PTsiSABZW1AC2s21MT9SQiqov/gB7542sqcdDX5HJy0k1TT0lXT/AH8kVPX5Clq5VLSV&#10;ApapJKapMiKQmsEISLe/XcFtdm3t7FJBG7KQqsVRgPLUMrQ8acfPpZcpLbWq+JOCABUgZ66kiDro&#10;UspB/wALf7H3Ewu9dy7blGRxC4TJPM00rUVZiEqJKhK6GWliaSJJo44ZEmnWQGNVOtB9B7d3HYtq&#10;3NVtbxp4dGnuWSigqQeOmp4Uz69E9zNfJEjQSRlVNaFTUgqcAhhQn1IP2dQMrh6fLUYpamSsjWOa&#10;CoV6SqlpJTJTypNGplhPqid0AZTdSPqPaVyG6+w8bj/s5IJYaOTJwTJUE1YNI8zkMI4mnMM8TFrD&#10;UCf8fZzb7Py1dXLTLIC/glStFOryyaVBPQbudy5ggki8GBCZZUXVU1QV40PE1p5jHl1L+3hMiTsq&#10;eYU7U2tlDN42ZHKFgqsSWQG/04+nvDQVdVSVVJDX1EUeIirGrK9pKeKorGZJBG9NJMFjeJGqZFKA&#10;E2YD8e3J47e4jdrWI/XiPSgBIXhxAyDRa1qP59e3T95JICLhjEz9xNMmlBgggANT8us0kf7ZWPTq&#10;AOm9idYB08tqsNVr8Hj33Q43+P8A8DxUWXpaWfJs1RK0aRwQYxqa6oZxdW8ulrsQwJt9R9fdZrz9&#10;3C+umsywg7VHHXqFaD1FOlVsJLuwEMjkXSjV2gA4IFKknNceX2jr0jyDWoU8JqVhb6j62Gn8D2ud&#10;uU23cMn8YqqnH1BplmwTY2op0qKevzdTenoqysUtqNKtQwdjGUcKPr7D+6ybneu1lDDMhdhKXU6S&#10;I1yyrj4qYFfPq7tBBNCzShV4H+Fz6H59Q6rzSqFi1qWljZbiwspBIJF7W9zMpX4SmmqspDuOajho&#10;S2MyeEakMlClZLE8bR07mVJKeiduNQ1SL/qj7ZtLe/liS0k21H8T9RJdVGK14kUNWH7OnpN2t9U7&#10;SyhYo+J/DWtKV6yRmqayyJD/ALBjc/6/p/HtvbcO0ssMRNS7hrVhmqZJJ2yMUD0c8oVlbERRwJTw&#10;01PXE+NJHjltqBt7fNhvFjFuQfbFaVYwEEbUan4ZMhqsOJFR0xFv+23QhuEuUe1Y6VbIFfLgM9cw&#10;1QmsukRiB4CsSQOPqCPr7zruCkqabMxN2KmFWiq6ifA/a0zmealpYpTUQySwy0606NTq0caoFDuw&#10;J9tvtc8c1mi8sGcyxBZi7cGalCAQdRB7iSRpAwOqXu9QQRyObtNHquCc5GQR/IdQ6pXepgiGOgqa&#10;acFKuokmA8CaSyMkDQypUP5APqV0+29uyNsUUdX/AHhxj5WoqJ0qaJ465IYFh1hDQxSQU0VXDI1G&#10;zo0pdmBOrm3tUOU93umgG2XQgQLpaq6mGMv3Eqe6hCgDGK9B673Ozt2SaS6RS9KVOc+vz+wDr0lD&#10;XMUEFUsEXgnjlDRmaqcywuqaJy4jj8UxVr+M8C3t5352vgq6hxp6+opttq8sNDDjn0VNKYyVZear&#10;zGoCSKCGZeQPaLl7lHcrea6fmO7S7IDOXoVY08wARQ09DT5dKBvK6YoQUaWZgihq8SQAR+2v2Z6a&#10;9u4XLUFBHTZ/JnO1o8vlyjRx0kra7hVSGnRI4lVDp45P19wqbt0Y2m2vQpgaEY4wGfLK2PWoQZCo&#10;GmoraOkhkgFJEZXLGMG0g44v7fk5K+on3u6O4SfUhqRnxKdi5CsSCWOOPlx6v9ebZbKUq3eRSgqu&#10;fU1x/PpwOGV556p5GWeWyxvE2l4oVFvES6usl/pqK3H19pvH5/au4EzlNnKWCLG4jE5CvwsWPhaO&#10;fJZhYJDQ4+oqPIWhgnqiutQpYfTV+fZld7fve1/u+fb5Xkup5o0kLEEJGWGtlBXuotaE/s6cN/Hu&#10;K3KIPEVWzpyOPD7epNXHkEjpxj/FLI1VRpVtWOfTQ+eP7wxhFCvOKfVpuLFre3vau8KyLGV2Gqq/&#10;JvsiGKGmyWPw+dkocmsVbWwfa5vAzTUtZT47LYivaOdGjhEciRmOZZY2ZSWb3sUVxMl5bRonMEmr&#10;RO0KsFdFIKSKT+pG61UhyaEh00kDpHLs4udM9oQkyUClTkqxpX+fST3LsigyddHuLFUuJx+9MfG5&#10;xm4qjHvM8haJojQZyKjq8dPmsJPE5R6aSYKoOuIxyqki48ts7ceB/jOUwVaub2jSYqsylHlcclA9&#10;HW43G08lVUNWUWRrhXw1DNF6oLzEngM35Zt+Zduuxa2W7WTQby0yxlGLE62YKqoyRhTqrgkqPUjp&#10;HNuVxZSaJ1mLRKCo7ThRkHUD3V8v59Qcd2DiddDitxr/AAHc0stDQS4J1ra3w5SuaOKlhpMhFSJH&#10;UU9VK40O5TgjVp59pyo2VudMPuDO1NXUn76lqKZ10Y1nyVTlJhCtNHRwPOHgeCYlprRCADgG3sQD&#10;fdon3Gx2hbVfBUq1SXoipxBYgEHFAKsW+VemRa3G4LeRwyuzGM6cIdRbKqBpApT9nS1Gbx71f8Oj&#10;mZqpVLPEIpQEjUcvrZQhUW+gJP8Ah7x0FbW1mOpaOtwGFymQwMVVBiEXFQ42WZqtXd2yFTRzUi1s&#10;FJEToFwxAszHn3aS0toLpp4Nymit7llMneWA0igEaMGKV/Po0/dEixM/go1/EeztAK6lPEcKCv4S&#10;D8+s0eOSOrqqsS1DtWNT+WKWZnp4ftVCIaWDhYncrdj+W595Jt2V6xVbUuHwNDUTVdFVx0UFDEfu&#10;ZQUXw+uUiElj6rXUC9v6+9w7Tbl7fxNwupItLKWL10g5J+EE44cOlIe6tluHghXxiKhTgsTmpFSR&#10;+09SRTDn9yQ8k3JW5vyb6VUcH3Gqd7bhy9Dk0yuOoaaDFIJK14HEEcUKTKpgxZRlkknQ+rl2PHtw&#10;cv7dZ3Fq9rduzy1C4qSWU5epNBT5DPRY3MDqGkv7BYJIlqzhqhqcVHz/ACHXfjWIganOs2FxcXAJ&#10;/wALX9p/a/Z2Qo8zHlIqXGw1tPl4ctHHKpWNZaWVZYXVpfMI46hFs3BuT7Wbly1bXtrNYytL4ZiM&#10;R7gWCsNJOkAZFajPSPZucfrY7j6mJY7gBqrq0qBxDaiD5fLJx1hrKOKvpKqilJMVVBNTSgEoQkqt&#10;E5VhyCoa49qvDdw120cl9vgqMw4+Osepix1L4m8sEjmdy9VWQ1lY9m9RVGRCBYrbj2W7jyJb7zaM&#10;+4XVbkoq62qNLLQAhVKr/vQPV7rebWK8NtJavJWh0g07eL8a6gBUkClR1FrcNS5BAlUhfQjxppkk&#10;SwYFBIbP6nVeeeL+52T7Ey+Uy9RHT+OHEZemCvHj4Y5KqmkSMKIaSp+3SWIu40hzqAU3t7ZteWrG&#10;zsYGYk3cL4DmiNmtWUGnDNOjKG9Md1DbqgFsF+Kp7jWgHDhXz6lRUEMaRJpciAAR/uE8D6auR7Ql&#10;dR5J8ucPTibHVoiikyQrJQhjrpILVIgSnVYdCSMTELHgD2f209otql/IEkhyE0AldKnGqpr8Iofn&#10;1uR72/ujZWcjQUYO5r5kY04yanVTGepqtddX+F/99/sPbou0qjPVcVTkp6uCCGhXzZGaOljf7xEB&#10;m0oBHLVxCoH6rj08+0376j22CSC0jBYyVCgk9pOKk1CmnEU6pNsaX8sU1zcuZlStaKNRrmvbUivW&#10;Msbnk/X+vuAdsYDM4rcNbNkcjLLjJYsbTSzUxowXjQfspTGWQvEsa2hkBUhrfX2mfdpnnt7WG2Qx&#10;yK5dQ1ajPBtI0kNk0H59JjtG2cwS7iJHlEsBKkkEDHAChAOaaTTOOuJZlcKFLHgMT9LHng++qLaO&#10;CqKBZhLU12Uhp5zU+OrEAXSrFXoKfwvdnIsGcszX/HtbNud9HdqJECw1CoWWtfI6iCKfOgwOnouT&#10;rJ0jme4d5xkPVhQk1JCBwCScgnhw6y3Ckk8XF78WFh9L/wBfbPFtfI00tPGuRenDUENWwrW0GaJI&#10;ln4bxqshjUWAsOfa5N2sjAawGQpKUGnJDVp5fPpqDl++sTA8O6vRFUPqpmhFWr8uvCRT9Df1FeLH&#10;kG39fb9S4KmegOWCVsdRTS0sT1HkkjoWlmqI3iNLUqt0nnRhyOVBuPaCbcZGuvoiUaN0ftFCwABB&#10;J+w/5ujhdrsJ5omjY/U0C8aoxJGlqnzc0Bx59cDJHIwi1eoqJNNwDpB5HBvf2KeQoupqTBtVLip4&#10;qrLVMNPBLV1M0kMNQ0ik1c/25ppJKd15YCwseADz7CME/Ok1+YlvgYYF1UVRVlp8PdqAJ4V629hZ&#10;WTmWS3RIZHoxpxavH/Sk+f8ALpvjiya1SNLLStSq7sRHHJHIFaMi15JpgQJOeALLx/j7AbK1eAw9&#10;W+TxgyEVXSgzIadtccNZBLqoJTT1KzJLGyqpI9PP5tx7HcaXssDrd+G5IApRizIeIorIK+XQU3w7&#10;FtzXN9bCQXIj7lWpow+AaTQCppXp0DixJuBf6n8/63194cpuLC3iONknTKUFJWw5auqh5KarespZ&#10;Fq3ok4jELSSH9Kqbf09p45I45Z49waMW4KtEmkgroow1N6gDNa0I8+kM+92s0qSQSubq0D63kFQS&#10;4NStDRqMf4R10rG3qBFr/X8gf737k0eCvQTVlFkKVoVZbo0ni8jRU4SOshSWR4gZUUKeCbG/tR9b&#10;b206J9HQMgqRkY/Cx40Hlx+3o4sdqhhtxeQXkSiVANbEjuVaAjuK1NKGgApwHXRYKf0kksBxYn1H&#10;9X1/SPz7nZ+STZ81TFl8olfUYMQ1Eb0Kw16R/bqrxrDFKn29TGjLdrgarcg+0QvIriw+vjsWW1kU&#10;6lypIJ7q0yMZFOHTt/uNntVjPcbtfyXMtumtSoo9RwAUGhB4+XHrikqzRRyIGtKqsoYWYA2PqH4I&#10;/Pua2RpMrPjsl9lWrUZuWsqI6CX7OOGWGrlkkqYqTxU8MkTtK7FeRoP0uAPe4omit5YluEEUIUE0&#10;YGoUBdYLMDQUB9eltjfbfemylW3dLi4jOmM6chl1FR2g1Na588ddizL9Cbfkfm/PF/6e5+Drq+sp&#10;o8VhtsYCcZaGooZcvVHJLkj5KdoqpQ717QpUzREhVVP1G4I9p7+K0jb94XO63AMTo2hSnh4IK8Iw&#10;xWvHPSe2WW/No1hbJJt02DI1Vegw2oZ7hQjy9a9Y3QEBmJCryW+nFuSf8B7rR+eOEqNt7v8Aj3/E&#10;RPRM24t0yzQ1pW1LHDkuv5PM0/oR0eGVWY2UADn8++QH963udruN97AzW7K6CPd6svnVtrqKeRBB&#10;+3rCr73G3HbpfbsMxq735IJ1Ed1n5nPCnTHuhGyG0dyw0Ub1klVt3MwU0UBvJUyzY2pjihhNj+5K&#10;7BRx9T7sm/4TkB0o/l9UKBpiyHx/RzzfRNH3MGudagR+gavzb/bHAP2AltvH5rs7p/0pYIzpJpqZ&#10;PFK0+YJqDUUzxrjHb27lVJN1Vl1VVCB6ka+taj/hRdX4iXLfEzamSE0tTuDZvygr8XTLOqw1Fft6&#10;PpOaKNKU0VS1TkdOQZoCZI449Lag2oPFs7NWPi0pylFVViTSaKhqQQAUkUNPU1LVtd554ZGp1ihE&#10;Q0eSTySR+kqWtI27vb3ICPGys9z4CtxCawSGJPADT5Bvi6Fs+7Xg225lAZGVgKU8iOP5HHr1qdZT&#10;bDdwVFXQ1u69u7YrqOGohw8e7qjJQ0eYyWa3Dg8VS7c2x/C8VX0dNmcrlsmJfHJHT0P28dVqmQQq&#10;pfo5kqFgq1Uwh2VDGw0OAwLJqHINtP1FwQbjg39hprWaya72kyi5RUMgZTqWqYZQa8TU4/on0IG7&#10;ScXFqr0q4Wv+c9FhrcNXYSs3fsqvq8fnpcIIsnTVWKqFr6J5scH/AIlR0dRYSp5IGj8lO8aNBLSv&#10;HIkboY1b5YJDV06Pz5qxWVvwwEPmHINx45Ke3+t/r+xNsu8Wtrsm9zQKEYWcgx5HC/zEnWoLsRRz&#10;0FCa/wCX/P0K+1934Sk673PU4SojibG9c5HH1lHE8qPRTLuKLbs1HRxPSyQ1LZbGbx8vlALa5dJF&#10;kC+05v3EUObxbbfydKMjjc3PJSV9LNoEJpJqOameKyBJCrSyrpNywd7ggC3uQPu/3j7dvt/zIszL&#10;NZ2jOjD4kHxsQfsSgHzpTHR3sMklrOu4iQhYxq/YM/y6M7/LU3lltgdl7o7xwmZp8FuTq3YUuR2/&#10;l6c19RUT1q7oxmeepyIrnrKISY/C4aoR0j8VLPR0zxrGG1sU1X1q4qWKGogx+PxO1MQVJRXloqei&#10;paaJ5FUMELTQUsagXAVSq8E/Ud8l7XNzRtu/7lJO8u+75u4ZE1VYQGdGHmMUGrtAJPwg8OjS2spL&#10;yzd5D4t7PdCQV4mOqsB5YBWv5dHd6e68w3Ymxtzbo2llt+7s7J+Wnb9BlBBVVmHwm6KrIZbcdfHj&#10;WYUTfa0W0pc3VVDSIPJU1FJJLZymmyax+7NlZ/ccm3qNqafdO3jj8/XHI4bI42rm2tk8eslPmdu5&#10;rNYegx+ZwNTJFHHPVYupq6WOdBFM4lYoI954itOYOfH5bstt3KHeLIFDpiL1aMhS6jUte8BWJI4e&#10;oA6te7kYd1vtwuSY4be3bPoQDwp59LTdmyO79l1m6941Uu9cH1zk9g5vqLbWJwG5cXu/ZFP3xBuq&#10;ehyG3ty9c9e763Jkcd2Dg6WvrZBjtw4vH5enoqqXwpFDTKzB1sndO1ty753TuGjlgr9lR5ehmwxw&#10;WKqsxTVIzOxtoZ2DIwpiYqqeopMnDXxS6zGY1VC6uUk9jP3EbcJ4+UOXJLy2v+Y7FJY5RczKrtMU&#10;UvVCAryR11xKTlRXPUZcr82R2Y5k3C8Vk8WdEi1CmlnVtZHzJyTwJ4dHE7o2j8hOu/g1sfr/AAuY&#10;myvyTm66/uzunPdg792vsqpjrtv949s7XztGmb37mMHhKSswsVRNjqCOPJCrrNccEkf3EIZxF2pu&#10;OgPYuax8uQoKWgx8c8NHT1NTHBK8SzYicSqkrRuVp58jFESBcPPGDcEAqvdyyPL3txypt1ykX7/u&#10;lkYBCNRFAWx/CpNPnimOpZ3648LattiYkNIokoM1860zXotXzV6U35Tfy8+nsvi9k7n3Z2luhcVn&#10;N1LtjEV2caTJ1eE3XS5yKaow9PXsqVGLwNfWrZkjaKlqGQowv7LN8zo/jJiY23N2rkdp7I7M3s+P&#10;291VvevwtbXZGs3X1vFkty7dgrajE0VTUzbYwtRn6metp5Wjp56SolQkhrrhQu4QpzNHbgN+8arp&#10;NM6wCVFeFNVAfl1Gfudyjy5PyRNeXkcS3VwjABwe+qmo/mK/b0Y/+UhRfNHr/ZvQW1+jqbJbm6/2&#10;xnX7D+Q2wcvnaDDR4/YXc9XkcbkKTExZHI4lajf0VVs6FMbEBMaSoppHZYdctyaPute/97fxCmhr&#10;KalzFXSVOUStW9XBi6VKY4Lb8oErSGulkp0nr1WQAPAjMzeHiY028b5zBZbal2TbFPqLlzwEhav0&#10;9Mmq+dDSgrgA9cyJWsPbDka+3KKkhhR/B0ggmUt3mlCAEqafKg4062wttbaGxNu4PFStDJJjaFaS&#10;IxeCnpxkao1FXmMmqQQ06RxI1RKlP6AV8pUBRJYFj7h2hkMFm9x09VS/bz5GGGKCN1CFaCKop3ZU&#10;AIAiDUyAWBshtyLn25zPs0NjuDQwgtIMgLX9vR37Vc1Rb7y9NujztNdySEsVySfU/wCqnQoU7xyR&#10;RGNgygfUf1H9L8mx9h/t/Ex5Knxa1IpcTWY0SUtETSx0WNyVHPMJomqpYKdVjzS1JkVqqptHNB4k&#10;eSFYFDkEFrquVnlXvB4fL0PzrTPDobbtdW0ti9vFFTUpyAB9laeQPHz+3qGwmoJqqcLNU01S3nkQ&#10;SSTTQSrHHEfBAzNeDxRAmOL1a7lUZmPs7FJ21uGj2VQ7RyGzNs5p8NTil29n67KUX2WO1h2aKbKQ&#10;ZSLCVtMhkuuuXTzZmdeAL+YRy3u9mUvbHxDpAyMHHCtRgH09OsZP9Zi3n5queZrTdbmCCY/qogar&#10;eua/yAHSbebHPUSVtLmchSGoYTVuJgoXatnKssYkTFz46TMU7sBpYqg1XuLfX2V3PSwUb5atlfF7&#10;nzuaMiVEMcdRPi8clRUxVlZPJVwig+8ypqqePwNRTPSRqGIkf0oAFdW8cUX0tvEoQUAAFAB5Gvme&#10;HyHkT1kvytt8dlF4UgJjAAAPEgCgB/y16c5Y63NNTlEymHoqKoiq4ZzNFSVtfJFbxRGlP3TR4ueC&#10;V1mSqRJybDxqVuTEfFLYG8M9udt4PFUVUm3sXkabbbSTyQmbc1djK2Lb9LB5BDAzw1Smok5eT7em&#10;ktpvwq2WOeG8e/nVv0IS1fOoBCAV40+L7FIPn0e3e1bULMWNksSXFy/iyg5rGjqHRgDjWOH218ui&#10;u/Mrt7ZXXHXVPhd3ZnGYjGbkzOEm3fU5OKSpocN1dgs/hMn2RnsrDTRytBj0wLDGRTSAU65DK0qu&#10;WB0tYPH05l9uy9jU+ycaku9utdzNvfrWvk0wvl8n/cvrrPV+2vvp0nWlpN3NDk8NO5SQQU+YlcLc&#10;AeyTmrxdz2+e9skIeKUNFQENHKxUMf2KQB5UPqKz/wAgcu2FpaJLJCrXs1rGEweyVSWGPVdVDWvw&#10;9a1HYv8AMHwPd3WXQO++5tzii6j+T+3sN0z3RsjKCskw+G20/fny06po975DA4XIYCof+68dbtzc&#10;Uc9PVU9TK21oolcuGVjX7B3PtXP9abL3ntBX/u/uPG4euxwx+CmpJIancVbGlZFkMFjIqn+CzUma&#10;yEv8TVgIsdIk7TsiRSOtuW7yN9n+kljVrVu5wE7jJxLVUaq+Z/PHUu7dNaz7N9FqBQuGIODr/iPz&#10;+zqhDvnA9s4H5b99dMdvtUPuPae8N9Q5DE7333BuDIQ4rr3amVyeyxi9/wC8JsPUb7yM/Vm3cZRb&#10;cZokyW5xUUcUFO1bW09M61pJ4Zs5LRRJapTHJWVXEKFEdxDTzzR+UVTCojonWNxGV/YYFhpUMNtw&#10;gbbOT490FwG1XvhIgNaltFaEGnxSZ45B9D0KEWS3s0UMe4ihr5dBRuTA7gxnQuL3DV5akqsXle08&#10;phtvqlXkcmoWDFPk8tjqWqjparDUVNjcvutZaqnkq4KgzVyyrHIGnenS1W2Jnrsx/Do4I6yLJRSZ&#10;ILTvCa/NfwDFRxSTyFEFZMuElogsgLL40RL3TSDS622SxvuT9hkj1w3Rubm6lx+ikKFljk8+8vRQ&#10;DWopTFOpB2Twdt268uGwxTjj7fPqwj477dzuyeo6bKb4zdS1K21Ti9uh62CWXa+wMv2tvbc1ZjaC&#10;FXP8LoKLdsG4ZpoJI4pfNkKh9OioZ2UFVBDj6WpaldFy1RHHqm8P3NRLHFKivAb6jBBLGxQaQLC5&#10;UXFvcWPaiGUXZBkigqxZgNXfkajxxXArQDA4dBeLctx3eaNTK0dgXI08AaHiRxNeP5+XRYdn7839&#10;3t2Dtii3JQV1D8f8Vl8pBT7VizdVs/adDX5PbNZkMDuSrjpnpKbdGcw+aokr6uOplkWpmmggmlSJ&#10;zL7xUWbhbIvRaJgaOippaqP7Sp+4gjqppkopHhWPzJTzikmVXMdpDEQv6GsILu4iu4LeaAsyzsdC&#10;aGkatBQinAE1p/qHVNz2Ksltb2+5WqR1r4bn9Q/YKgkVrT54446i9ofHqYbSNbTbv68mzWZ3ll63&#10;H0NX2rsijos2cPhYRmSs1ZlaPF1uYpszkceIqZK3yUnlqCy6p4gMy11HUQ08a1Ecy1ci/nxhoZWd&#10;5EKOq3LJ6fpdgb/nlTd7haTRnaJbpBcWzBXinRo5iVA7lRlBZfPV8NSaEnVS/wC7NzszNO1sDHEx&#10;AFQRgDIzXH+XqQeme3NlZjdG8qnZWUwmG2dicrLia+hNFnaajzdBRU2IpMkuSxddkKegp6auR61q&#10;dpI/t5YmjA/UQHVRls8ufh2rs2mohSYjcdLNvKvrcdUJT4PA1eDkyzY7b8Uk2Pirczm62alSKWEV&#10;NLSJUTCQeREjI1sYrSzjg3iG3kihkACLJVI5WUV0ghhqVaFiBgnFQw63LfWt9Db3MWo7lXSwoRw4&#10;Hh6U4dGFnoet94dbYX5Edv5Lcdbu7fWwczs/rbbdBnpJJu1ey9p7totqYnffaWcpXy2Vo9ldYbWl&#10;rXrIqp6HJZqXC0ZilMUss8ixyUceQkWGSNGgnjRXiKxFq8RtJ4Yp5Y2I+yp5XYyAtpaQ6PprJjjc&#10;+Y905mmtIeWbea2hW7Mk857WDRE6owBxWjeWoVxnh0KbEvYWBupRpuHAocVGKkY4cR/qr0rOnqGH&#10;orbu4t2Z7KStuXHUNZU4NKGTIVEu0huKhp0r81iaCaCF6beuYx2MgpqZRAtXBj6aOZryPSBUNujZ&#10;O1a3KY3G5zbuFrsZWnJSQVeaw2Jy1DDU1+HqMJksa1DkEEEcGawtW1PKdBEtO80RAjkY+xK02z7f&#10;ul7zgL7wZL94bRIgh/3IIcEgAUJkBJYqMqhrjrbbt9VbBymtlfTwz+oCNQ/Kuf8AL0PPTHyU7m7O&#10;6Q3Xltl7gz2T7F6jSmp85s7A723Ptfd2Q2XUbiweexW8aLd2AhqsvJk+utxY+tkjoY60OlXUU00r&#10;S1VJDTuFfaXb2OznXGGouu6Ebyxu4OxKfqXIZDbkUqUmwYv4ruzr1twVFLTfZZSLD4fsXbJw7yxp&#10;oVnd0cU8bTpJHLXt/fbdzazcw3qWt8lw0zXILOTOzqokarDuLlA5NQCasdTGhLt8zWN8j7dc1iEh&#10;hcA1NWBUyUPGjUWvkc+RPSs+Gfx03P0381DvfsrdFb1/Hs3pzcPZ64bee4aWt3P2Plq1Nkb/AK3D&#10;ZCrklymB3Jnp+s980+eaCnlWp1wUxqo4qyaWnYMPjTuvC4bZPSG3qvCZTbFf2B1vHuvHbfyUJXHY&#10;mnnrcRU5TA4vISH7cUO3a7dP2WNonYyLiGjKDwxEI57rWt1YXu0c1pLb2+yW8RuL8RxtKWV0eO3Z&#10;VRKkLI7jSD2AJgrno72C9lvNrmhni8KZlNF9GXSSF+RLinyX5dWOfLjZu4+4Kf5NV+KyWIzu4Otu&#10;xazC02Q27kBFVRbhwtHUvDUVuNp6nzUTbk27tGkzM9ZCVhTL0brraou9Rq9/zf5qCT+Yv2zT0Lhm&#10;x/WeJpK6PTVqsFd/ocqKuSNDVgs4aCpjkDKWQ6/rq1WxA90LCXbed5o7gd0m2xyA1JLCW0LKxrkF&#10;gQxHlWnWOHutK03PF67/ANp9KgP2iE9WtfyzZ9yP8EOncluqGphqspuJKrGySy4WSrqcJUdlU9Hi&#10;JatsDFS0KyxwRiGRfFG1oj6dOm+wd/wm7/7IL3z/AOLO9gf++76i9wje/wBqP9L/AJT0Gth/3Cf/&#10;AJqH/AvWkv8A8K7P+3nnW3/imvVn/v2O+PewD7SdHXWrT797917r3v3v3Xuve8U8gjjLkhQPqzXs&#10;o/tMbXICgXP+t7WbdYXG6bjYbZaIWu7mZIkHq8jBVH5sQPz6D3NvMe38ocsb/wA07s5XbNvtJbiU&#10;jiEhjaRjxHkp6EDqvYG4O1OxNl9cbVpDX7m31unb+ztvUKnSa3Obmy9HhMTShv7Bnr66Nb2J5+ns&#10;j1TU5Hc+azOcWKokkymQkakjMbF4qGFhT0FOFtyY6SJF+gNx/Xkdp/bfl7buUuWtv2230raW0Kwp&#10;XBIiFGc/ORqux8yxJ6+Sv3o503bn3nffOZN2kL7nfXMlxLQlgHlYtpX0RAdCDgECgUAp19mX4q9B&#10;bO+KPxv6Z+PWyo6an211DsDb+0Keoiiipv4rXY+iR89uOrjSy/xHc2elqchVOeXqKl2P19vdP1zB&#10;DSvkN214xIkBIo0CyZJk+nCSHxUt1PGoMwH1Ucn2BvcT7w+yct3Z2Pl/bzue5ISHKuEgibPaZNLF&#10;3+SLQEaWdWoDN3sh9yH3E92Nuh5o3/cY9g5TkAaJp4y9xOn8ccGpAqGho8jjVgqGFCay/lt/O16o&#10;6d7HyHRPxp65yvyy7jw85oN1TbVz0GD6n2Dkyzxvjdxb/ix2d/i2aonQ+eixtLOI2BiknimV41Td&#10;VLs+GRYds4emTwTrG+Yr5jNHJJJqSFZchUIkCzFn9MdMLu3F+APeKvN3vJzrvwlgvt/WzhcV8K1U&#10;IwHEgyVZ1FaVJcHNApBPXSL2y+5h7TcjyRS2HK77/vaigudyAkjV/N4rUDwjRsqWiwPxHopZ+VHz&#10;w7Gpq/Od7dg0HXeJzONqKrE9OdHbdqMPuGDHU9quqkin/imc3xXqKVRHUV9fW0dJCp1imj1D25Y7&#10;b+XzEkb4vF1ea8hjapmq5ZMXi4OUSwEkc8tTNbUWLAk2F25uIGv+fLS0mKQSl756ghTrdipYamkb&#10;PlVan0pXrMDbPZ62dIm3+alrEtUjUCOFBUsESJNKhVzQADNeiwdl9+7U6sxObyXZ3Ze1OiMdTK64&#10;2sKU3YHaG5TWo9TUTCWnqaQ4yAyhECUqtGkpfSi+Iqy5/wBCtVuGkyWM3Vm8jj8RWQ0qRw7LzWR2&#10;9kyUkkepibM41MfkaKKSMqgemlSfi4kT8la85XsMlruFgAu4FHVxLHHIqBsKYw/iVkAqGZhpoxAX&#10;zCy75e2KM3O2PHFFtC6CngNJFLJgh0kKkBY2qDpWpNKMTw6qU7Z/nIdfbHnw9X8auuIt+79xWQzI&#10;ruwfkJtuj3fh5qWeCkix1Xhdq1mer6aWqWpE04WshSniYj9mQnUoxbf2ft7bGOocXh8bHBS46mp6&#10;SmeolmyFaYaZBHEarJZGWryNdPpHqlmmklc8sxJJ9hPcJJNxuXur9zPct8TyHUTWleIoOA4UHRjb&#10;b/Btu22+3WpCWkaaVVRQCnnniftr1UJ2780vk33buTPbi3123uyafcOQrMlXYjB1w2rtaOatdpJ4&#10;aDau2VxOAx9IQQoihp0QKLW9qYRKAAAoUAAACwAAAH+2HHuinSahRX/P9n59EtxzKXVyrvWvnmue&#10;B6LVVV+UyEzVFfXVNXM4u89TUTzyn8gs8ssjMTb/AHj3y0gDj6f630/x93MkjDOei796uznU5IOa&#10;+X2dQWV7XLE/4f0H5+v4NvfXpBv/AF/r/wAV+nuvjycGbh1aNZrlT4ZUr55H+Dj10ZtOnVcX/Te9&#10;iPqebWPPvxA/pc/ngn3dLqTWqiUiPpYqKU0MKELxHXlmZPWjNqZvwTwP6/7ce4GQxVBlaaWkyVDS&#10;1tNKjRSQ1ESSoySIUcWYGxKkj2/DfmOTWB3jz6sJfAVPDunVTxoSOBr5Een2dCF19232X1bnqDc/&#10;Xm9ty7Nz2Lq6etoclt7LVmOqYqiklWand/t5VjnjSVb6JFZD9CCCfaPpdlVOCeFtuZ7KU8NNq8GN&#10;rphXUqLqZkijnmRq3xw6vQru4XSB9Bb2POVfcjedh8SGHcriKJmr2MKUoBQqQQ3DqMPcf2o9vfcy&#10;GnMnK22ztQ9zxVdWOS6tqBQnNdGnierVeof5ync2x8hlclkcFQba3XuYU/8AersPqCpynXmZ3RVx&#10;GJ5ctubZ+LyI63zOVrXgH3Ev8JhMgkkbh3LF6jy24aMSyV0IqJCylmKMyyhVCArLT6xCNAFgVAAH&#10;tvfYNv5vv5t0bcWfcJBV2JyWwAWDAVwABTFBQdDH263q/wDanl7beU9o5egTlG0UiGOLtCLqLNp4&#10;mrEljWtWJJ49FE7twfUnyn7Hy3ZmS7U3Hkt9b7yEmS3JndyV0U+fnzFVCh1ZOl3A+MjyIp/EyI9N&#10;V6fEI1UDhRLo95ULyWyEU2NLKixyTrqp3LqHAFSpKgsOQCFNh7CV9yrd28cRtJluCSagdpFKjgeO&#10;M4Pn8upy2T3T5e3UL48ngTHGk1Ok/wBI6QQftFB6nov++fgr2lhKepOw6jE9l0tP9zPU0+3Zo4tx&#10;QU9HMtJNLNtupmNZJFT1DhHkp3qI9bWVmFiVV5Ketp2MMsUyOvpdGV11CxBuLjhgPYcXxrO4QyRs&#10;kingRQ08+Pr+zqQ4rm13C38W0uEkiPBlNRj5jonNTh87tDNfZZ3FZHEV1NIyVVJkaSeiqUVgySK0&#10;NRHHKupSRe3tvhiiroJqKriWRQCpVxe8bGw/2K2/2B59mjXFxtd3abntlyY5gQQR5MM+eCD6GoIq&#10;DXI6LNz2naeZ9tvNo3izE1jMCGVvzGDxVlNaFcjFOldjd07j663PhN8bKzNbgs3jauCtoMpjZjBU&#10;U1ZCVk8qMvpaORCAVYFHUkMCCR7SFd11s/IU7Qz4Snhqo5ZDFVRt61IZGGpBYujBdOliQATa1zef&#10;097N2G0WKtb28900Q1Op8ORG7gV7VHHTUelTTjnmrzX7J3O187b3ZQb1cw7RHcEIksQdXQ9ynXUa&#10;tIIqwA8qivV73Vf86n5Q7K2tgZWz1HvBqzCUlLl1arlxtak0MM9NUpEI4JYqWqnkYyNJGhZtIJ/r&#10;7TlR1Ht2WdpI5qyk1RlE8U9XGsF2EmqJYqyMG8gva44Nvp7Lh71TuY1mtbyPJqRPVagg8GH2fLPT&#10;yeye9CxuJds3yxvJMDw1iAkKkeYocAYqtTUZ9QMuH/n49mww4yi3N1hQ1LU9Z9zVZGsq8PXnIPH+&#10;2Ullym2q0U8hgcepg5J5HNvbeehtnzSQF81uoJTT+SCIZqVadgqeONJtTid4QCS0ZlCX+gFh7HG3&#10;feAsLeWNBYXMfdxWWE1WhFDrTtBrnPzwR0Ar32d59s7adlS0dypJV7W41K1a1CrWpB4EKxH4iR0Y&#10;fGf8KL87LUpE3RWxaB6uOKlrcvQx7Wjq5qZhqq1o5qzGfw6imk0LH5Wh1CO4/UA5yP0vV7fVqjBd&#10;p72wVK0oqhFJFR5egY6nLCoIQPOughdUru4CgXsPY5hn2f3Aij3C95XlvIkWitPFazlVBOFYMrEf&#10;JaUp8RPUdLztzvyhdXO17fvsFnuTsBILaa6sXLAUBZPDRQ3+1PHPRjML86egvmRBjq3tr+Wf1j3h&#10;DRY6Smo81kaHZ2VzmPo38QZNv5KTIVdbRoXjaQU9H9pCXLMBq9skFXujH1LQwd47Gy+mQhaOux2H&#10;grWNgqIw/iUM0RMikHVc3/2A91s/bzkO+u6WHLy+KDkRC5iI+0wz0weHa1PyHS3cfcn3QuLXVuL3&#10;rxkcZDDcL6kkyW7E1GSQynGfPpex/En+XBvaJKt/5W3yI64qZkFR/Hdn1feWGxFMrtqeekm2/kav&#10;G1sMEUquipTMlhwCoLe1/jO0+wJ6OoxG5NqYrcGMUu1PnqTOUSpAhBZKmepjqMk8MUA/stG6GN9H&#10;l+mkRNsIms12Ro7yOIyhVZbjVMGU69IqHkYhRXSRJ6ENw6hNuQNv2bm0+4ewS21jvjxDxoDZ+Fay&#10;xkBHDQqIotUhfUZEaJ1kUSDOoMO+99k/GHfXSuF+OUPf3fFJgKDOeXbu09yTbu3H3NiN10bx5fEY&#10;/Z2Y3JgotxZT+GrQzRx49vuUamacNSHRE8Qe7i2xXbmjMGR6sw1TB6poTRbkWIuxmkk4ljxKPEwk&#10;AJGuNSTdTckAvgk5etpJLW535ZpUIBjmuLVJB55WOKFlNcnUvHqV7bfeabWJL22tZY7ZqEPHaXDI&#10;RTiDJcTKwocMCSB8ukJ1Hvn449NZmopNufzJ98U24aF6fAZrB9r43ZUmSo/AsdOlPVYRH2/PT1EM&#10;RkVvNSVJRVCSIFRT7h46iz+y44FxO2d2iBIiZKOXKQ1+OgF+KKh/ik/3cgAUGynQ2rg8Gy6/2Xk7&#10;f0FhdW6zkkMCjK7KaEDRKrpIT6Z88HOBBsvutzxZudG8+BACAF79L/0pIdBi9QaqSKHrh3N0D8If&#10;llPlv789q/HXcu466Qzjde39k0G1+wWdo3EmWy+4uvpaWJpbuVV5oFcabMpLDW0J31V0dVJDuTr7&#10;dGMgpq37QVdRgZ5KYysAFlhlxwyMR8xICtq0k8Xv7Bt97VcrK84tuYd4264xpLPJIjaSCB3LITml&#10;AGGeJpxlOH3L3C8hgG57Ly/uiMhwEjilUef9j9MQACeKM2oVrTovOX/kGdbZHGSVnx9+adVhczks&#10;Ule+Lpt9wZWiqoIyW+2rabN11LkZEpwD5EtGVS/FrgLjHb664ylJGMhkaLA1VdJInhnq2o5G0ykL&#10;Ev3JCgyAjWgXguVPN/ZTFyN7jbRuButl3ix3SL4VSV4vEZSAKnuQV9Bhh9vRVv8Av/tXv8EUTbRf&#10;WMgRWZ4wzxBgO4FSrNg10vqavEA9F/qPgv8AzffjxuusyHW8WD+Re29tGKDGSVNNtzI1c1PUY6Mp&#10;XBKasoqx/s5WYQGSo8lokcKAABgyS7fxuPZsCK7ccFWHk+9xhVHwyL5+IanBUdPKEaX6CZZbhrar&#10;cCUOX9t5thhguN4s4tsQKwZYi8jHJJLKDIqEk1AjcVNSaVoMfuabvlee+ng2+eWeQMMygLG2Fwvj&#10;FdVBxJj4gjy1G0H4qUHzj3fW4fJ/IuXrz43SYunip12Xkpq3dOY39XrPTWrdy7b3Vm9wUmKkWl1s&#10;gxeWx7qxDNTnjQCsfYKZeuBocvv7E0uKldaiTP4mXKU7jx+NUctSRyincaT5JYiLC6yA3Hs7g3uR&#10;rlUteZJ444iaiaF9DCn4qrVgQa5Ap69MR2k+wot0lnarNMKo9rcmOVGrUFTGQA1fJGBzQqQerTZu&#10;iKV8DVYreu3ukd/1mZijSLHY3G0O36SaJneaqkmpMjl9xRVVSoZrRo/OrSyaDf225DIbc3NX0VFu&#10;DA7N3TOJG+2NXNRNXn0643ixefWnNRA631COoiLMosCLD2O9o5/5m25Lyz2O8EcMgPfZ3BgkK1w4&#10;iZgAQOFfy8wJu5T+897z8hQJJtHupugt1CjwdwiN7EtBTT4zLJJG1RhhQiuSDkIhPh7h9t4nckfV&#10;p7Q6FTMwVH8QyHRW5c1sOkd5ZTJLPTDZtfUYOCtpzJohkqMTOY0Yi683EyjoNqRRQx4va2Gx8QiD&#10;eGkxdLQXCorMqU/hkgXSDc/vuApBufr7VR7rvLQy2y88bpJfSqaNeStMQ3+mRloB5lVPlmmepS5b&#10;+/77ijdPqvcAT7ht4NNNnevAo+fhkMXzSi6o+HVavaf8ur5AVmOy6bV+dXyBzGVrp5/t4+99z7u3&#10;2kE8wC0q1W6MTnsTLRUtOSWLR4hVYgglB7ipuXaVXM9FNQtFBA0cUcdRQLSUtQ0qCXTHJN46YxhG&#10;VmkciOzCxPsEWc3Mdg8u37Rz9p3qWQlpJmlccCSyVjk7dOFRNJY0qxx1mTyz99vkW7Ns91dbnZW8&#10;gB1zAOqEtpCMElml1cKnRjiTSp6rsyn8tL+Zd1Rj6nKbI7godx7nyVZX5DKZnB9i7g3XmKCho43S&#10;XK0dPWYafING0Qkigo8YBWSyJYxgjSUzlsvtXbjGTM7L3RjzkYjTUWSxEOMymEqBO5EHmngzUkmP&#10;E5VTGfEi67cm3uTtni9yuYbmKHlT3B2bc9qguFM63guLa9i06SwiUWqpcAAkOWerISAFJ1DKtfda&#10;XmGw2w7RuUN7tMpikjlxUMdLIw0+VG7g3cVJpk9KTYO3vmr3NWPtHq75mdCdp0vXW7KLI7o2Z3Ti&#10;uw+p+8dmZTbpRtxUNHicl1Jg498U+HgnqaXJq9TVyyUc0ieOCSUWRkm2draKahly1NjE+6WseRMg&#10;2Jqa3Ir+7IUrQJYcjMhUB4GGuOEgoQikLNU3Mm9wzao9nnnLoUVhF40ca0wHQMrxKRUrJQIzqVb9&#10;RkDyfst3MkzS3ME311ySQGiEsNMsDVQssYpTJkMbeQ1EarCm+QfetJkclnqTqPd+98pnaCbB4sPs&#10;iDszbmG2w6BaKDK7SirsDuPYuJlxvkkpszGz0VbXQTQ1EZq6imNQvmy0W7p6ekpJ4o9u46oWknnl&#10;kXVnc1HKtPDRwVRd0NHRSkPLpLiVxpUkA3iyHYLrkUbzv90XfebwF1WJGENna6GmeR4VK6pWoyK5&#10;XUAVJUaivRTOsuzu0l/LHDf3Eh06SxjCrU660wWFQgNCMn5dV2UHUGd+HFDvfs3ckFTlu9uz8dk9&#10;z4jE7XxuSfbPQ3S74qu3Lm985vaMUOPmk3fuenpKigxlRUUtPLjoZFeWOJ5GjWBvrbO9xNT5/ZOT&#10;pMRn8PSQ0OGkpsb+7UxRwTJUwZ81Fe9PWtknlsXjWmYam0OhNyXci7/7fbrtu5cp89CTc9k3G4kv&#10;JhdTq8Iq6yqLHTGhENsU1CMtMYsCUEAqEsb2Ytnst1WSa0klLB8ERFiKDBDFKj0JFBjrH8Q/kn8P&#10;907K3V8fPlbhM72B1h2tuvP9o76qt5b4p8rtHG5OoyeLzGKk6eosJtfD5zFbU2RT4hJXoXrsvNRJ&#10;ToJ0dE8cJdcL3pQZ+vzXV3afWeXwO7fLCtJjasSVWDzDQx3hqcduJik+DqZAkk8aVMVKVVgsbuSr&#10;HIvcPbu6jTa+buS+cluNnVGJnjKqVRzlHhVqTAdqExs7BlDMANQOpdr3pfDewVJbIoSzAIV4khhQ&#10;GvaMghjqrWo6tczvwZ37gcr1n8kfiH8oMVnOuKTF7kqcn2RtR8HJS0OFydfU1U9Bldh7ZSfH9hY0&#10;0yUlBOqy1tSKukM1VGURogi6Xf3bOT7BooajrveTbY2hWqcbSbSw2NO3MxBX4owLHPuGseuinSCC&#10;qNkgfxeXkyIAfYmutl5PtNmuinMNmu43UY1yXMx8QMrVosFEIJcZLUbAwwNOg3t11fWm4rLJKzkk&#10;g1fTqqKABdIJp5Cgp6Doy+e6j+Km1Opt4R4nv/qWl7H7gwqy7w3n3h2ZW0m76DLbfzCZASYvrynX&#10;bNfSVY3BQ6Xmqo4auNI1jKSqFQJ7ufEbun3FsvsrqzqTc+2t/wC2ayLM5L+Nbj2fRY/ce1kmloaz&#10;C19Ng9x5jJ+SUyy08c8UYkSOok9OrxshPs6fVWu67Nu3N1ncbPNGIQscMrvFPTWGLTRrCV8Ng+kh&#10;wCB8QYjoRbu+8bnIIjtqpII9OpqqxNK9yldJGnhnI4jqP8eMlkNxbP7b6I78+S/TvafUm6sJF1rj&#10;BtzYu+K7NbJ7WbDDddLnf4lvrZmN2Vkcf/d6ppsk9FUrVwNPTREyOkksUiD7m7S+VRxm383S0tbg&#10;dg5fH0+Y/hHXW6563dsVBkoIJlCb73zjsvNDP4nCuKCioChuLlrkKOQvbH2525b2K1tbK85kLhJ3&#10;ktLW2WVkJJ1QWq28bpWpCztK1DUP0BJuXrmOXxZPDabTRlj/AElxUUagZj5V4VoKDpSfFT4F/ArG&#10;VG+cTS0vXfafcmBzk+z991W6On+uOtNqVGf2xWzrNTZPp7qHD7DwWZxf3ieeFc/PmppISrpOY2X2&#10;IPR3VPXqYSh7D3X1Nkot37nmFXR1e9t143dOdqUqS16ytyNVJl5qSQKl5S9MlTqNljUgD27zrv8A&#10;zfJeT7Ry5vtpbW0EdJCkElIyPwoiNGJB5ALcBPViOrR38thG8bWsKsR8QVqLj5xHUR66j+XSX+U/&#10;d3yNyO98/wBR9AdxbH2ZsvrDDrR7urdu9Z74pYMTXU1PHIuLwOHxtRsyhzrvHP8A5LFTbhTFoq/v&#10;zMoOkmW/tmbi6H7kzG6dmZvdNDWVdTNuLAvBk8pWuMJkawy1OEEuUpKarmx0c0Qpz5IQJFXWy+rm&#10;euSYdu5w5Dj2rfHS7bMc3jCMgzBRRwoaRUJHcAshKE4atR0J9uhN/bw3cVq8U0sTUqKdwJBbTVsE&#10;gHB4H9ln3UDbL+Tvxswm3+1sNtzsDyYen2x2DRbhwu056Ov3dgqSKjrc5PhMFnt3bfw+QrqgLXRQ&#10;UuRqjj2mEaza4yRZ9sTDdS7spcBnMllsXBujcmFhyUeEWBanO0z5BDUQz18eVTJ5IZGM1OryQijD&#10;ngLYWGJHOfMHupsc+8bXsHLE0uz2dwF8eRwlvIihQyR+EYQFNChEhl0UrU1A6B93bJHdLa75ftdX&#10;CkMysJUBWgJUEDWqqMGrcKitKda/Pyp7t/mH9RZzsTYXU/R26dydNdW7qx+PPZO683R4LrzO4LDU&#10;lBHXYLaybUn6/wANjdutFQSUM9PlTuCaiZdUk0khS+Pcux+zsBhcpS4zP0m9USslrafG52HN0cVS&#10;wJNO0iUdXRTho1UAoal4SSSoBv7ONg5n5O3y5228vtubab54AjPA9vKY/wCJVdkkQ1apqIw2Bq4U&#10;6kq2uuRZo0isIUsr8oBhAQvDg5Rlz68c56FTpb5T/DfuXP7K3ZlOvq34tdgZLacO2azdewsl1Nuo&#10;bdS0bZDD0Oby2H3RhhBX1krMZ1w1LXskSCosqoPZY5+989trMRYrf/W9Vt+KnlWnmrdqrk4ZqeeY&#10;BonjxeYrqqlqVmu/LyC5T0s2pQZsh9u9v3Pb/q+W+a1u5GWoFx4ZDAcayRIhUjHBcVNVFDQzt02z&#10;ap7WVLGGWQtUNpDOw9amqk8agAft6tFxXxhwuf2m24+pe8W7XXKxLLRT9iPsvO4zNU9Oyx1FNPuX&#10;Y22cJX0EilClqdFWE2UxDTwYPb+29h9mwpnMFvra+60ieojmpJctTSZWmfT4ZVqMatBj66hnjKCy&#10;sqsGHpb63iLcOa9/5V3F9h3DlDdbN6KVlFu/0z0Jppn1yRtXzoTj4gMda5h525e2xLR15durgseK&#10;QIqp/F3ZOOParHB8x0QXfPzK3/8AH3c1V1fub4u/IbYcsENLLDuzCdYVi9YVJWqcxQ0G+afdW7Nv&#10;ZSOeRpBK6udK/wCdjDFPYhYL41YHKZelg25hsLndz1AmeGGri/jNPpjvJNNJJnC9HFCtgWdzqBsA&#10;3IBJrn3d3EWNxJuU95Z7QlASaQsa4AURHWT6AAA+Y8+oh92PvB+0PtDyZu3PfuPzO+28vwsF8RYp&#10;JJWlkqIoYkWOR2mkIIUKoAoWOlQWCJ6++eXcnyBz0vX2P2v2/tvb9ayQQz0dVhOss9CrUomkDVe3&#10;chT5Sikp6dXfW0sNP4l1tGCAfZvM/wDDjr+o2rjf4n2FvfY1aaCip8pUYLL4/F7bhydTEiVUNFQQ&#10;RY4QQPVsVjtUaiAOfcObb738zQ7vd/Scu7duFt4jGNZYnknMamqlpCz1IWhasdOJx1wST+9h96+Z&#10;vcLedn5c9qU3/Zzd3DWUaJei/NojO0bS6ZZVDCABpCIgFJPyHRjcJsffHXmLl37ujfXxpzlK08M5&#10;Hc22KjeG4FQOEpKOXsg7llqMtV0AveUY+a5DOF4Ley853o7/AGW+iy25NvfKrNrTYumkqpsJuTbf&#10;96qSsq4yq02Ihgmy2YlOVyUsixQrTSU0hY+pgPY/tPcYe6N5t+zX/s9E007BRNbztAyL5yMRCiCN&#10;ACzGQOKDtBPUsbXfSff0str2nnr7qu/2s1xMsMdzbbzLt80aPWtyAVtxJDEKlvHSdD8Kq7UAbKH5&#10;zwL39tTpvYfx26C7t3hujxmbdfTuXEuNwlJFPpr63cmXqut/4TgaDFU8ZqKiSSunSOLT6gxQMQPd&#10;HeW9KXsbDfJOsh2hkd4YV4tu4PZdRV5pIsrGlBU4+pFNisXU1uQmhFRkJGZ56xIGqPMqMy2UT9Ly&#10;RsVpyNuntbY3F/Dt1yDLJcosJkV3dWB1yRmLWQg0jwGomguBnrOnl37h3tHyF927mP7nlid33DlD&#10;dbprzcru4dfFkmkuILhA0qIg1KlpbwARRgiNNR0M4ItV3Vl83u1sr1htzLb465zFRt2ny0nam09r&#10;7VrcLsRjKv28dJWb9x2S2zW5qaGkcpSti694YJ4pZoowVJEz/hw75D3v/oy6rt/BtXi8G4r/AMKt&#10;o/u74v72W+/1/vfZ2+8t+54r+r3j3/wGnKHieJ/XrmbX9V9Rq1Wnx6NFf+SbTwtH6dP7D+hXPUa/&#10;8myvupfR/Q/TJ9P+4/3PSq08H6n6uvCvjeN3/VV8bVjXTt6IB/w3Wv8AFv49/wAOI/Nv+M/7Mb/s&#10;xX8V/iHSnm/0xf3J/wBG38W1/wCgf/mWv9wv9wv8C/49bwejwe//0qrsZla3GVeugxGSyM9JXS1l&#10;HS5PIo+OiOkQQTmECGRmtUEAagDf6ce/rxvLSG7hKz3sEUbIEdkjOs+ZFRUcQOu6F1ePZTzwi0aT&#10;uLAsT8gAKeXGn59b9LxL4pEYGM2QBor+Q+osQGYsSATx/r++m3rn/wB1K6LBRyT5IU9MmReolo6d&#10;jqmlEaJLdFWUp6iTb3pdg2tdL2y3BjWIs2gDxG4Dz+QrTpNJzE0EEh+mjjfUAK1av7SP5dc/GFXU&#10;CSiKrEi3lkKBiFZjwfrx/r+xJqVw23aDE5Kbde2aWoqamSSppqepq5DDnRADRzDTPdqJoZJFdDf8&#10;H8ewzC1/uV3f2qbTdPbqgCFlUfpV7gcfFUKQeOPt6s/M1sYk+raJWYUGADX9p6aFrZamorad8bkE&#10;ijiikiqJjHHBOzvZ44ipJ1x2BsRaxPtgqMpvTDUAymOzMTw5aseMywxeOChqJ2jtW06lW81A8IYn&#10;W3DqD9L+1y2vLu4XP0l5t7CS3UYJqzAfhOcPWnAcKjpDcX8MUEjhgQ/A0r/I8eprJRVIRZYI3ugU&#10;xyoHPFiAw1fgr9bfX2m8X/pBzVZDUf3qXLoKl5TU6v2adMXNBUNMqQiH1ozW0E6XUn8gWNrtuW7C&#10;F4ztbQ1UjSQKkupAHmTwqD5dEMW7TWqsZrtZI2OF0AU/n1kZaKljKBUp42IhYRxIovICAjEAkahf&#10;2p8eub3bSZBIKpqeGhmrWp5pKqqpZZa94XiDpGt9MettXr8pAXgj2UXB27aZ7aSSI+JKqAgKrAIp&#10;1Uz5kY8q16UndVuInWNxqHGhznhjrjLLS0gUGOX1L4k0okhZR9LavqPaRyo3dKmGpMluenqJMjmY&#10;MPWLiqysepo4oLS/dzTGoWnWNUU6j4wbr7PLT9yRSX89rtLKkVuZV8RVoWNVoBStTXH29JptzlWG&#10;BH0oxeh0alNPmdZH24/Z1xRoUWaOKkEWinMsemCOPVcPrI03AsWH+39qeHZ+6IqCgpkzOnET5Wtn&#10;qKqGugirq+OGNEpzHU8yyuEMgvfi/wBD+Cc79tRubuV7Gt8IF0godCHzFMgeR4dHX1dq6CJ566Bk&#10;mjVU+Va5NfPrwraQTsl9U0cKO6Wa66hYX4tcm49t25cttTZ2Vo6CmqP47kZ6CSnqYsxWyzzU4dGq&#10;HSnlZiKeYin4KkX+n0PtVtdrvO9Wsl3PGttbB6qYkADcAC3CozwI6aG/7DZOLae4QXL1CDAbAJpq&#10;NfIHrJTmSojaTxtCzO2lm/tKLaTa/wCfaJz++diZTAV6Yva9Tiq2Copz/ETlHvWwO6pND9hFEsOl&#10;KoRvqBvZOfr7NLPZ97269im3DcUkszxQR1KH8L1rUcaHjx4cOkX9btpvNtupVg0Kjqq4C6jqyajL&#10;Up6U9euMcNdHOHepUxEEFNH+It9B/T25LvXC4qjx09NjaGRRia9qrH0VfUNLVPB9mI4qpWUraUzF&#10;ypDA6fxYe6HaL27kvVubpy3iqVYoKBaMaqK4OAB9vSg8xWsUEhj1Flhd6Aip06SFoPU+Z6lhA3DX&#10;uTw/4Jt9Lfj2jsx3fVUlZRmDFVuMojRpWt4aaCSoaZ5kjaKSpngkjnhCAaEVF083J+ntMdr2yxaa&#10;G+Ms01K1odKg4GFYUcmnnwr0Fb33C+juFa426ZbaSBXJC1oxYCnzJ4465BE5BYta115/1h9CPz79&#10;R9wYjGUcj6t51VTUBg1G1WtLQE1jhDKFhgVo3i1XFm/3i4Pry0jmngie2jC0XSRCS2CCASX/AG18&#10;ulLe4+3pbo7QXTSsQNJjpg9dGCI8lT/rlrW/2IYH/ifapTfnV0lDVVdHjM793TY6KSKbK1rS1GWz&#10;UkyxilmdYk8UEAkMo0hSRHYnk+7RbfzLK9qst7D9PJPpOmLSEjoSP9sSKenSuLnDZ/pJr+GN0ZB2&#10;grxf048em9VyYQanoGc1AD6KeeNPtLG4IkqZzJN9OeB7UuE7LwVXtmtx+ZxlbT1FFFBLjYon+1jt&#10;LURrVu7wUwmqSYT6fI4HtjceWb+LdYbi1vEMTkh2IrkAlQAzECp40HRxY81Qzw+JcQyK5GOuT01V&#10;97HLDNppWDfeRD9TMo/ZMJJ9A1D1D8jj2kstmlGK3uKHI5+gik2BvyupIp01/epS7UyUsVJJ5XKw&#10;0SrrdpE9RKBfz7D3uNFNtvIHMm4G1tpLiC1kYlTTSVRjXtAJIIUUr59B7nndVn5Y3SSJXSZYHcV4&#10;ECN8/Zw67rfJJCq+OAss9MzCUFgqpMJGKkc610A+6ZsbqR6msqY/vKaaN6aux4TTTy4+KRZ5mkIK&#10;vLM2rTHyLOwJ+lj8wPuNAd55zv2Ne65ckgGgJqaVJP8Ah6wavrbvJYqCB5cPX/L05Blsv4ubD+hP&#10;+HsZcN0dunetZh6DalFlqzG1KVWay9VTeColxVHRRx1Qgycj085pkp4Im02T1kgG/tftG1fT2wjA&#10;Yv61oAD64I/b0Er/AHKaBkiUdueoVdkKHHiKStq6alSWaOliNRNHB5KiZ1WOGJ5CuuRj9FHJHP0H&#10;uxbof+XfuX5Bfwvdu587j9rbPpKN6LHtjpIp81SU8bohqjiqilp6JajSjOGdHRWUAqysR7yX5E9l&#10;JuYdme/u5IxA9QG7SQ1KilIhqPlQkgVrxA6KPAa+lUM4BJxWozwFKeeeiR/Kj509e/GZJ8XWbe3B&#10;u/fclMW27gaWCTH4nKZCr/yPHUT7iSnyEVI9TXVEUbHwSFEZm02U+zs7i+Dfxz61baWDznb2fkGI&#10;eLJ4XbVRQ4MZjJblqFakhzm5qmKmijrKSJ5AaeNYoYoDc6HUspm/25+61e7tNNcXW2bi+1Wz1LJc&#10;w+GwUam+OzfWMAGM4FeNR1MXI3tlfcyzwvcRSLDG3+/Kav8AasjA/s6Kv8aPnT8xfkNUVs9J8N9q&#10;YrBUWcTH57sA9yZNtsVGIR/34Ns0c2yfua3P0NOzCVRLFFM7L6xpFnzeVDs2mw+XoqDKbVxE0GLG&#10;Neswu19u4XdG7YrqJcpn9y0dClRWU6ABDTxLEh1XKsQpGevtjyRt/J09lNs3LH+Nvp8WU0CjSQVT&#10;w40jGskV1EEY4DrNXkvkrYOXViL2qOSuksRESDwP+hqcdH2662ZkMRuqp3Bksduyur9z00mQrjmt&#10;55XM4DaDpNFowW38BVE0sbSX8gqn11CaNIfSxHss6x0lXh8jiMflKqhnSWjMFCRSVVRksdj0qaqv&#10;p6evkhjeGaphQySyaRdYgtjf3kMDcQ31ruFxZrIGVl1dyrE0hVQxUfEAfgBrkk9DveXjt7eFbKZ0&#10;RAAAhGADWmdWD5lqsPwlT0YkiZJaZ5k/bWOTytHIyIsug6CIDr8ikXHLfqIPtzxNdg8dUUdGXo8f&#10;DLHkIo44pvuZMjS1lBPRy0lTVJ4ZqGukgnkHljbSv+pvYhm9tNyuUuLgiSUgpWopoKsGDoPxCoFQ&#10;eI8+kRvUmjjiL0ZxgeZ66qoZKiBRPGZrOjqgJiKSRHWkqlP1829J4PtkquxWEM1HR7bknw1FBJjc&#10;fQB5f9xClhJDCtbAY6mss8PkVpWZmYC9+Pa215YPixNPuSLePIJJHp/aYOQp7UNSAQuAK+vTrX5s&#10;4YY0tncpUkUqAw4Hyxn16xUlB9tGWNRIZZZvLVy2jBqZQrE61nWdI0JsAqaAObfX3cB8XMvR03Uu&#10;Px+PycWVyFVuShyOaocAabMHBT54inWTNS11PRvBR00KPMyRxiVHiDB2AKty39/d5itve663a92q&#10;88PbtrkgUk+G8y/2oWFEkCHxXjVjJK7LRPD8GsgdOXX32ml3uy3F7OGW3mRAaoPDqRxNRr4/Z1qA&#10;/wA07Dfxf+Yk3aO79jbg2dhdu9Eb523t2t7GzGV2jR9pVWyMW+42x3TeN2lWyPlcjlqyhgpJajNV&#10;wx80M7RNRapFliAP5efDaDKdlbQ7763p6SjqKmabBdv7cxdVR0lXltp52hqsRW71xED4+qNFmcRB&#10;WNNUJZjPAGkH7kUZGNG0c07XvO9c07hbDdWmNyp0mImMBj+opYu2srGGIZVUY88dYSez/NMlhti7&#10;XuN4r3RY0DPVqAEniFrgE8PLoa/5ZP8AM/yNAN3/ABs7k/vPkcRNPJXdAb7ym281Jh8RvalgbJY/&#10;pTdG6qbPQLuIHLUlLHjqmIUEfkJpqqWVZ1eIufxj68HXm4c1teryWHFbNuuE4qLC5enlp8ph48Vn&#10;fXVV2PpcTVUkVMjiapkknLKIyqsC1xlP7R39vb7NvBv41TSXIURkkRhSSUU1pIfM6TmlB1JPMO9y&#10;XW1zxwK2gkZXJ/Lq6T5C9h0ed6kqN9z4aupNq0uwsrkstVZjbFLUVG3a2iyuBqlkocLXJnKWszNY&#10;YZKfHwNTVJ88qyFmCFHt3+M2+KxOyqLVgpQckco+5qmrmlyNJgiuJr0psLiEmepNatTArrI5lhWN&#10;HsNRb2EfvBcxbZy9yAJ9wnhWLQiIjMollDSLqZ4l8IuwFKD1yeFDz/8AvschX28+zq7h4ExEcsbE&#10;orABTIg1SErQAVr9tOqtsjsjEbPqds5Gr3hTtgsBQ7bxHU9Diov7rZzsaszW48PHXby3xUYR9sQ0&#10;T0dZVQSQ0329TJPPEsmmNYiDZPkJcd2D1bkK7G1GQwuN3DtWqq6BZVo6SpxQpYKiWCXwCApCRNAG&#10;YOXQgAEWJ94V2e7PuG0Rc17LOyRNElyIptKrGsJ1ahGiq1P9M5FaEg0oeQ/tw02w+73JoR0eePdr&#10;RdRAIIadFpXHGtK08+go7xy+5+p9l9s5HcW3Mbv7N9dZ3dNLm6UUm4a5N3RVlIlTkKNTUZTIV01Y&#10;mGjngp5qcxTt5io9ZR0oV2/V7z7JnTYmHba9BTZIzT133m3cpkKTb+JirPssl9xlRmqSjydQHnSO&#10;ijjo6V4HnLpISLGZ+WveOy9vdsk5l3LchLdSGP8ASYExgMwcBQJY9ILKFUZ0hianh19S+zcixbjs&#10;SXIWQ3EkEZChlCkqVfAEbeQPRouwqfrj4wxZT5E53Adjbh3Dj8DQUWydpba3lgsdnd/7zpsI256P&#10;AYrEptOfPUNLlsZi6mpy9VVZWsinhx4FRSlRcM2cqupugsvjtv5yl3lunfI2phKyaLr2lmwuwKDM&#10;b03JiNo7Xq92wVGb++emze6c3Q0lPGzVixiZy6n27vv31d/3i42va7LbtsEKbggV3imYlaFaxuLp&#10;VjFGJKMJDUAmQ06vc8j7QL+Haty22WR0IOsRxnJIAGrwh5kDh0BeD+SXzc+Y+Yw+S2ft/pro7pt/&#10;klu3q3IZPumnyO8+7Mrg+ucBW733xgNiSYOiocBs3L4TrzA5ernmcNJUz00Kxzxn9qUzmR6w2Dt/&#10;prtPdu6KjbNOuFwmNkp8zuAUlNhqCLeOUoNsYzHxbcxNBRRxxjJ5uKNJmk8jSsrsH0294o/eA++x&#10;zJ/XjaOSkkVJZreXWLUTtpdQO1JPrDrdF1EKVAIrUY6yA5S9v+Utv+jmvNtkVmSvdDEf+NeF/hp0&#10;mem98/KHvnvj40Zag3J2R1b1rVdqV2z9x9PbfkkrtyV+a682tuzsat3FvrtDfWN3FkM1jMxT7G8c&#10;WPx8GNpxTzSUom8k0c0aq+Omx9q1+z80h7B2v1tWZ7L7bxUO5sXRQ1lNWy0VdBrx0xzNFW0z0eax&#10;jz0rTyhFpnmWRiVQq2JXP/3l+eeXOWTfcl/W3fMMVx4jJdG4eNY1Vm8VGW4DJLG4UahVghZU0swY&#10;SJPynyTIJlbYw9U0kvbQFBqIGD4YzSp/Lob/AJldPY7sj5W9ST909W9r9u9PdZ7G3ducbbxe6afD&#10;fw7P5OvxEcO5D/dqfa+fodzbSqCtZQQUtXIlRTxTxmPUykIrDfFSmq+z+4Yetd0ZnGy0XZ+Q3Pt/&#10;FZ+qx8+NjmrsBmxl4tOIjw9TPNmacvLjo4KuOGDIRwOqaVKnJv2z/vF7nkD2v5Zvfefuup4I2udE&#10;FzcKGkIjZf17/XIgLjVqaoHdXtoYf5p+7rs2/wBl+8dh1ASID+m0SKCT5KLckD8+lPu/fHadPD8d&#10;dj9dbS2P3T0du3p7KbY31urc+4dy4vf+bix25dtLtmRarMYTdWGioYXb7fPpk8VVNV4p6mNShfkC&#10;du4HdzUGJ3ltrGYPLwx/cybZzuy6c4/MYBoXeKfb26afJSV+X3njaqo00tYtTlEmvMGhaKRVYdFP&#10;b3385D50FrdX+4KLjchEh8WTCIqnwysctxKqnUVIZFUEgErqAIx75o9mN+2RLi3mV5IakVZg1NRA&#10;U/2Pr8uoe+ex+nqLfXZPUvap33sWrTKUmE7RHcsec3R19vnD0UZlwe8+q6/GVI2d1Rn8XRRy5jFz&#10;Y3bdLQSJjGWugnQ2D1tHcORWr3FtLI7H3HiabdmOyQrsPk9yQYPc2169cdWZCfMbNyv8NyrrHULS&#10;MKLyyGdKxobMQCDO3O9226bHtN1tdzC1+rmIOqkxypIDAouI43XxO6QFsqrKCBoJEiQPzRyPu1k1&#10;s9vK31EbDVQGjLUAqxUAgEGhPEDI6x9y4fCb42D1t3FtrvPY+4puvt5Yrb+O39hersxvrrbtDaO5&#10;Mxj+ucVs3uDZWN37tE5SOlq91QS5xoDFSNioap1hgcKy8aLCZGgGWoOy8Lt/ceEyNBQ5SPedJjZK&#10;qp3RVY9lqMduuuxsE9NBh91UDIDPJQ+Ly+qTSdOknOy2dnJtUQtpmF5byd0crIFVaHXGyrEqtGTQ&#10;qsivkAVBowrZW+5xW9ubKeRpIyW06nIUea14mowurgaHpw2pk9p5jD4KXo3de8tk716r3xXYSs6v&#10;z24MXiMZ11RZEPSbh6427V1GArqPcPWOSjkaOhTMw181OzRLHPTS6KiMmW/abG0Rx4hyW26vG7Uy&#10;udrMNtbFNl9rnc2TyRvuPddQ89TPH/HYKQPC9NAsQ+3mlUSKTqE++3mz2sAeezs2hN9GA0vhxOsT&#10;tQIFRQpVWFTqzQgHSQOs5vuybpNLerJeRnxoxwYE+Xzp5dWd9OYiCDd2S3XLt3Pf3v7CwGJp9zbk&#10;zdbtXcMmxabFoEwezsNPisPQVg29WQPJUQ1VS9Q1RUU8RmWQgMpb5920+ZrDlMNSVdLRUdTl6CcZ&#10;Smo4vFHURvSTwSRRxLJHUwia8XkMhJFw1/c/WlgILeW1u5lluOw6ULV1IwIK1NCpI7qU66b8k+4I&#10;5haa370giwUqwODT8Tt+VOjhU6EQIjyNqUgXNrk3+pCgAE/7x7dC+MzWFw1VSUVDj8fTGWCdKrIS&#10;QVE9ZTAvUzg+JmjcwI4iYllLsLqR7pS6sNwvYZriSW9kI0lUBVQeAAJ/3r5Vz0OId+hkkYoAsStQ&#10;auI9K9dqZ1kkveZHYmMi37an9Or6Hgfn3CymTwE1LXS0G35o0mjlR6tsm9RLDRM6RSVQi0RRvVoj&#10;HUdIW5+g9qbOz3BHt45txTUrDtEYUaiDiorQH9vRpdX1bWWQsCzYpX049ZYo51LF5QbsSPSPp+B/&#10;sPbdJuzEJPmMxRPj4q6uoPs8fRQU0kC42WOSLyzw/wCUTKZ2p1cRn/joQePb6bNuHg2dhcRu9qk2&#10;t2LVLg8BwB4kVp6dFEe72WuWX6lGZhRQPUDgOuRjcsNTErze3H+w9wsdvykO2a1twVFVkZGrKeDG&#10;UDyBhFACUqZ5pJEapCxQFmRvIAsoXg+1F3y7Mu6wjbY0jjCFnanFhlVGaVJABxkV6JY+a4Ft/q7h&#10;F0NKAKitArAluIIoAc9YXinVx4CljbUZBcaf9pAI9V/arl3ThEo1GPTCthMkaenImx8M2XrK17IH&#10;M9Q85igWciQ2X6Ja/Psoi2y/kmVrl5/roixw5EQUZ4ACpIwM4rXoxk3ywltkl1xOkjHSAMt54z59&#10;eFMPMkuqUSrc3v8As8ixBX/Ffp/j7SC1u1cXFlaatoBWVgnKUmRdpI6amVIpJ5IDFSyQqz1c0ar+&#10;q4Um3s4Ntu14u3z2c4S201MdKsakKDVqkaVJ/Pp2bdNttJ5Fk0qVYqTp/P14lgCOsjiTyXDjTpIt&#10;b+v0Fube0Nm48bPNM1DPW0kFWfNjkM8iRxPEQ5qIg9yWijBte5F/YisWuoY0NyqSSRqdWASa8B5c&#10;eghu1nt9+yrHuDotwCUo2gLQVLLWtCOPWf1EqRa35/234/PvHXw5KniqvLNUVdPUlqyopcjVNM9W&#10;XPijlikijikkdFlL3LaSV5B+nv1vPaTNHGqIkyjSDGtNK+YIJIHpjh0k3Latys7O4milee3kpqR3&#10;1BxqGFoAQvmTWvXrKv0HJ+n1+vuRVV2Y8lN/EcHjVSPF08b0dJAtHDU0wiEEdZGICiLWqXD6xb1C&#10;5Frg0ht9uMT/AEm4S18diGJ1FTU9tSMoOFPT59J4huMSi2m2tPCVAxjQ6V+1MYI8s9YVXQJOS7Ox&#10;bT/S/wCP6cX9x8rNSzVyyHFR01IzKJsdRyzCJxT2MUTzyyVMxZmUFip59u2cc9vCfDu2eSh72pUE&#10;ipamAB5D7elV9FbSmz8SyYW708RA3xaR2qzUJB9dIz59ZVUhQAfx+QSf9798a7L4V8ZUUcWAo3qf&#10;AkkeSqJaiSqgkYr5zG4dI21AnTdbge729jei8hu23FzGGI0AAAihpUcf59FV/LYSWtwIbKJ7hY9S&#10;s4rQMaYPqoNQccOHXIAi9zf+nFre2GmpKpK+qkpa+GSoxjRtTGovJGZoXUxLDHKrQ+pf6qR7MXlh&#10;lghFxa9j6g1MGhBrUg1/Z0V2djuMl9uZ2/cUM9uFKeIWIRgKigPbkDiOu/b/AEUOWb7qVMlTJLS0&#10;cyskwKiQtTvHJ4jDJGYnQNqiJ1KsgBK249llybSkKm1fvkFafIin5HgflXoV/T7xHDNr3CHRChDK&#10;RUHtOoihFKZIOQpAJBpQ+9y8JDj4chT0DZmNJ6mtp4qieCmiqInpHYfc6zaPRMqXu6JqP4sefbV6&#10;ZmimuhYtRYyQCxFGAwAM4J4g+XTe3fT2t3Faw7mDcOasQqjXTOlwKJX0dVDVzx66P0NuTb3gyudx&#10;UU9Y+MgqKONYvtZJ6afyQiBHVI2ClVKFWAY8n6e3LLb7tooY7p1Oo6gpFDU8c9P3vNG1wPdzQJJE&#10;BCIy0ZBVVFAGFfxJhj9nXQJP1W3+vb/evblRbtwdZmZ6TcdPQyYk4DG0kK+NkrnFBJTyCujkT6zS&#10;NCDKqmPWhYX59lF1sl7DbRiwlb6o3LvQfDpetVNcUUnBIPDAHEENzzDbXW+SWt9dR+E0IZCFyWwW&#10;djWmnjXqKYNJ9C21yCWzsW9anULghiLn62It7d6TO7epKfJvj4MpRTVkUVNQmOuSBVpC6TTfdzmn&#10;u1HCilAqgFl/UT7buNsv5JrRbkwuiNreqk1dR2haMKMTnNR8uhdY7zY20AuI40EikdygAeHTgatg&#10;L/EM9dGOV11FY7oxKRlSoP8ARg+otHJ/twP6H2mMvlqTKUNTDQZ6WlosZqjgpsspjnjSI+N2SpoH&#10;hSrLLddWkC5+ns226zntp0aewV7qalXjAySPMMDQ/Z0F9z5pi3CwuY7bcxAluCDrDeRozB45FJA8&#10;iSepaiyi/wBTyeLcnk3t+fbZi5sUVyArZci9XAkMsNPHW01p4EZUrPHI9A8qFodTLZ7g+1l6t34t&#10;mYfDEOpgW0n4uABAahFcHA6pY7hAZL2Ka8me8GShdW7FHcVOgOoPGmsnzr1y9yMVT4GrnkNVJnKi&#10;mqm8WNxElZTrRUrVI8MVZJVPStLLUxh/rwurkgi4KW5F/EuqB4g6qC501JC9xVFBFK09T/l6Qw2t&#10;pclb5J7hrBwCkUhBTJA1AkazUE4LEfLrHICQLfUMGvpDcKdRHJFi1re1bV5PqerwCLFtLM42qqHi&#10;rIamXINV2TFweKto6bTHEZIqmeM2WQM2oizAeyePb+bbfcHkl3qCVArBlWMITrNUZsk1UU4HyyD0&#10;1Dccv3MBabbXaBAW00JLFM6TQioxjPTbT01elWZpqtXgtMvg8CoWLyFkYOGJ9I/2/tLCklyWXnmx&#10;FLUyyTSrVLPOop/4ezx+WamgZXjiip0F1CkHjj/D2drOlvaKl7Ko0dtOOsk0DHzPqc/n0utogLqS&#10;4MM0t0shcM6ikeKlUpSi07QDXp0ZgoJJtwT/ALb2vv7t5bHZSjqcXno2mlpaKLHingE7VOOqJYov&#10;JT0gBSeezg6H0ljzf2Gk3OyurWeC720gI7M9WOHSpozGlOHEVp6dCyS3YXYliviZ0jRCukaBRgag&#10;U4mnWI1Eaq7sQqxjU7MbBR9bkkD2+SnD1mQNZQ5Oup9xQ1dNUUdLW46melRIdLz001RK5+5aEKRE&#10;rDgAXJ9ooVvYLWSCa2Q7W4ZWdHIck1AKrSig+ZH8ujXWgkjZBR1ZWJp8VKVH5de5VrWsv5P9R/rf&#10;j2zzPjwsNRuGWrmfGGqov8orTC5gp5Hp3oY2o/2zUxILowAVrcg+1cRve+Lbo1CShWwgbLUOpg1C&#10;VJ+YPVJZtvSFbi+kZ3i1D4itKnh2sK065qFvwb/kf4D8e4r5Gdp5Ylw8+4MdNT01VW1Ek9TTmgpI&#10;Yl/h0sklLPH5ZDZDIzXY8gn2oFsi6JDdrb3QlZFFFOpie8KGU0AzQcB0mvLuWKeG2sbaSS3mkq0t&#10;dIQUqhxWuaHJPXmJ5Ae3/IP0/rz7x0sm4Zalc/tnZ60FJBDRZGRkNRV09NPReNzUyGvqKjVTyzR+&#10;uMKVZCRb8+93C7dFGLDdd58SYs6jIVirV7VCqM6Tgkgg8D0jim3fXG1ttThZlUglmNO3FRimPQdR&#10;XVGVoZXDtKjgEllNmUrbj/H3kq5N+7krY/4xmNrpNFSUNJj0q6Ompvs5JIo5KSn008CwS05BCvrV&#10;uLi/59swJsO0xzNY2Vz9Oxd20M5Y0JDvV2bu4lQACDQmvWjZc2Ti68W5shD4eAys9GIqoK1AIOKi&#10;vXooPtwREhuTK362e4Opk4J/LW9yqHN5LEUNfgq+tFYsFZi8jU4+VYExzxxLDAP4ZTRoscaCLkNf&#10;gc/X3SbarS8uY761Ro9aOgb8Q4nuPz+zj0Z2ym1mnt7m4Eso0M1OwBcV8IcFQnAySPt65rTxCoWU&#10;QqJFj0CUR2IBHI1hvz/re2g1/wDFspSeSqo1jqnqK6ijp1FQuPlRXNPjTA+mE64gFW4PJB9r0iit&#10;7WZreNiU0o5rTWMAvUVoPM9K4L76vcdvgmKyRsCU00OjiQgH4hThXNepEgDRuD9CrA2v9LH+nPtW&#10;7DwVJvHcCbXzUNBi6atQ0dXmp4GgqIRJT2pHaRpWpI5kQqouo55+vsj37cJNg21942+WSaSHvEQz&#10;qpxA/Ef29GiWMd5Pultf2SlVWjEoFdlpXJGNdOFOmnNZCTF46tyK0slaaaAvFSRAeSZwt7KD9ST7&#10;eMf0djjnExVfXU0Rx7yUtcFkGQpGyDRskVRE9P4mfHeQjWCfpf2X3vOjXFkt4lo0iSDxEqAvYT3K&#10;VcN3EVp1dOQ9jja2lMga3UVKhgC9RWgPljyIP29R48vFPi4cxSxS1EUkCzUscl4aiSFk12eJyoEp&#10;X6Aj6+1duH40bW27hHyOa3jiZKfHrpfD4WpFRUPVzDW9BSLLO7lYUa0Ya5sBc39k+z+6W47jcx7f&#10;YcvSqWGHkWiBQPibFBXzp0kuuSuWZ4bXb3ik+mjLGiyUpUmmAfKuBU9JDCdhrnclHiqPbmegaZZ5&#10;DXZOkSmpYEijd4tciuxcMwCg8EX/AD7SmS6k6up4aaso9+1NVTlZoWoatIP4hlDHMzU0NIghbStR&#10;TBUZ3BKuSR/T2bx84823LS2snLsaXNVOr8CKQNQYVoaGuBTtx0hg5I2prqztZpHyBGoLrVhwWoZG&#10;bIpUgr9telPS5LMmXxVOHaAzIjQtFJ5qSBygMy1czCNy6yXtpUXHvCNgYVq3ERV1LkcmaqIyLR4u&#10;pqY5sRS06cNDVL5KkSQTLwSLaR+fd5uYrprXcBBPHEqEDUyisjV4kHBqOhJfcm2FzbRPNG2oYFJN&#10;JTTgFWRQ4OP4zUdOzVKwIWlmWCMHS005WNHNuW1GyRqPxcj23JtTLJmv4PjlmxtfQ1q1tNioyZ5T&#10;Aih46jyVFmiljhAZyAC7A/S/swbeLJrL94XDCW0kj0tJwGrgVoMEE4Hp0/bcuCaaAxXaQrGupgCK&#10;MKUB0spIPr3Gp6zeeF4VkeeN4JQo1JYpIJOAAw/qT+OT7r6/mdYXPwZ74m5DceUotwJnMnvqNJoq&#10;GGkcS0eW61iyFBUQwxU9NLBCKiNY2VF1ITe/vjH/AHmF3tc+8ezVpt9pJAkR3QlC2tQrttpVlJzU&#10;0bUGJoadYF/fasXsrj2vjmmEkx+vqRpyK2VOAHkfPpG5LL05w++sZQeTG1WCwNZN5xKNMAq8fk2p&#10;KuBlEpi8clG55UkFb2+ns23/AAnglzrUvy1x+Lp6Q4+qrOh583V5Ck89MKOmTt+FMbSVMOUparG5&#10;uves8tLM1LV0pWmlSXxu0OvDH2Eg5Xkfmuff5ZkvY4ojbNFLGjBiJtdY5ARKumldNWTjpIJpi77X&#10;QQSXt5JJiZZIQhr/ABFwcHBwPQ9UF/z58T1yu6fiBvXd9XvOPdm0KXvNeu6bZWapaSRctl6rpxsl&#10;lN27ayO3Kum3nsKhoMX4chTUmWxuXppqumnpYaqJap6XaDwBpn21RS11SlVUzU9H5IBNBVzxySwI&#10;UpvtSJG1l9LxFwAPrYfUHt3fX4snjuILmWzcFtb2zxrI2NJilqsbLlqhQxbtIdArBpL3myru+52r&#10;FfpjQDgAKip+fWrh8ksNvGL5Tbuw/Xuzm2PtfE5vN1GH3gJMntrbc2IxORy38Z3lk8zH9k8dBTmo&#10;lo8pJRSPdVMY11DsjvFJQVRSCJ55I2WsUSU8Mj1OtTRfbJSSsZJlhRY1R7QiECaMG51OX3se42tj&#10;Dc3dxY6B4RYgkkijjNaGte4EVJo5wSKgOMbPb5JbGJwXEdQa4GR+3JHRau095bQh3rkqvCY2jzqZ&#10;XaUldjNzZTG4/bFI+Qber5uuz2FxZweGrMvU5fJz5GmlmyNVlp63FZCQGKnEMKUGXHV1RW5Oto67&#10;Gz0Bw+RalhqZADFl4DjcbV/xCj/de9PG+WamYMqHz00lgV0kqt6s7Wy2Oa/2W+8e0vdGG0Dw61fT&#10;RaGhMRALVxQE6gekt2gjiieOQa3Ff2f6q9A92dtTbuz+vMXuLZ27afPY/svB7erszh4mibKbHyNV&#10;u3dNNNt3cUBKKlc8vUi5KmljMqnHZalR2FQsy+4Wdkpf4rTQtKw+3gSuVUX97xwVMUjOEa6tEJIF&#10;D/X03+l/Y79vbS4b2+5qvHok8pWAkPTtd4wVwQBqDsKihzxr0dbSGmsZ1kyrnSfLDDIxSmCc8fTo&#10;xfxgxO6R0H2vlcdj6eeTcu4petJKnJViUuNM25dufwNcZM0RR4cxkaPc1R9iqKglqEj9RIuEXuyn&#10;p4dq1MtdT1NRFlBLHXLSf8CVhztbQ0YZVJXWkENQrMP9SD7k32SvZJOab4LuKILOACMkLpCwLJIQ&#10;DQgYB7ipYniSCOhNteNyT6WULDaw0HmNKq1Rmp4Dic+hr0fj4cburct8rlxO0dwYPC0nUuKwGK2V&#10;WbhigqcJVVfSWz+wNy5qSadVkjpZs1mcdU04qGby+QqwLKQfeLOYDFPFithU65A0+EwG2IqWGmyd&#10;bj3qKOCpkfH0VRX0c8dU1NVT7Zjgq1JtLTl45A0crIwZ5F5h3EN7ke4cwfx3vZNBJFFaeR2dwp1K&#10;ctVCAAte0ItKAfdo23Pb2t5Jc3NxUtU/2IozjH9HFeOQQajpD/Grf25KHa3cHzIz+W29Fku2/kD3&#10;JufceYmwdPuKTamZemw9Xm83j8NXaaF87t/Fd25HL4cCTRFkDC0YjkpwyY9rbW29tPKZ+HA4mgx+&#10;NgyZD09FRpTRNWVOMWszWWeOnjVfPUZXIF55CDqkvqNwfYGjN/v1vaPNuMsU8t6ZF7gGKTOO1nqH&#10;llYM1JHLuqg9wrlXu217Ve7faWj2qn6h1lXiNKIV0LUEVOjFSdR4kk56ce7PkJ2H3j0b0FSb1z2X&#10;G+d87Jz+ex0tVmKb7ShxVR3rUYbqnYSnIy071lR/o92j46Ghj0GojkJDHyKZS95XoLaG7fkJju/K&#10;jJbmot59Z0e+cLiMfis1XUe3sxTbhxNDS1mNzmMEhx1XU0xMVVDIuiWOohhkfWsKJ7lTnvlSXcrT&#10;2o5hvr2Q7zb7f4ctXLKUkGlJQhJQUDEnSoBJVjgVAgu9vW/vOXJ5C3iQlYhkgaGIBBAOaepFf6R4&#10;dWi5n5Tby6/+EHx4+N0G3MLnNvd04XorGbj3BmJKauy21Nm1m7snWf3iXDpSVtRktsZFturQyQyU&#10;wininmijnhknEyEt/mLdh6f9GXVsM2IkXI01Xu3e7SwLJW7bgqqynq8KRk3iZMMtZjqLIGZkkEk1&#10;EHgdTDUm+PEe17WvM024iUDQ5DVU+TKcYx5jFOHzzC33iec2G3LyXaSnw9Q1OAO0DSSAaelRnPpn&#10;q0j+T1s18vS98dhtBlk2rtPs2l6g6zyTTiixm6cf1xtilxm7cutJTSo+Vpo915eanlaojaBclRMy&#10;EzwOwG74n/CHtTtnqTZGY2gtHtY9g7oxFbu3O5TNPhKnHdJU+5KWrzkG3qKLD5HIDdO8pMHBEtas&#10;9P4cRO/gLrNNFLgz76f3j3t592r3el9ruY+SNz3PmG2tluZXs5IolZrmksMJ8TtKtEQ7MwZu8cFA&#10;PWEu72UO9x2+0wW0U6wVWMyagta0JYDtYAsVNR4lRkgrg/nZeK7H7G7Al3dtjfux6LqrqfAb1o9t&#10;YpYdz1+Xy3yYhxuW2xjs3u6swmdocBluuus6HMVsEuAqaWrao3IBUy/b1GLopY1L3H8U8xSb+7ex&#10;e4cdtvclR1hsrrP/ACLrmryGUxuMyG8t19h1tckyDFYbIGnxW2sdjop3WiGieoiazC6yTT7d/fT5&#10;J95IeUOZLHly522/34abW3uXghWL6NibrUyABjcLQKGJKnKaRqqjvuXxt99sljtUaWNkWpcMhajd&#10;qgaSSSGdq4qF4inDoKto92Zfq7M7c2Nn9z14xmX3Nu+gn7A7UMGOfMRbX2N1ZR42lxFbNmMli5M1&#10;u7d+4a+rpIZq9nalpKqNlBVZYyn1vRVLLi6bN4ZVr8fNStM4xtVSZWoxphkC1VLmMb5IcjRmmUOV&#10;np1q1kCK4BjYuuQ8XOOyXF/t6RWrS7pKtSkZZE4jj4/meGGpmvr0Lo9gvxGbMvqjDAEEZI+Tih/1&#10;cejEUHyHxi7gye2dxUdTtjJ4rK0+NRtyUlVhcPuCKqg8+NyW19wvFUYbLR16vEPBO9HNHM7RMBJH&#10;45IGH+NdZuHx1uErMZksRUIk65FMnjY1hRrDxVdL94MhS1kDho5YJIUZZFKXvx7Hkb8uyW1rczXF&#10;0qu1WQQ6jStSolQeEKfNTWmM9HG2+2vO242bybbtMkoB4eKgxUeePL5n9vTHuv5idZbFq6zD7uTd&#10;OG3HRVc9A2Fm2bu4z1tRBIYmqsRUjCnEZnFSx6J46qnq3h+2cTMUiDsDhdUfy3xn4IM3n9w06Y+V&#10;HlgbH0GakxpmVjGlPk9zy4R8LizrUq8f7s4IuFtdk52/e++/byV91fmGDYt25G3PdJ5TU+HPYxOk&#10;dRRhA0/jOaGtNCA0/DWnSiDlXmPar6WHc7MRKtAQxqa+dCpIP2kj7PLpEdN/LWr+WeH36nx+pqXa&#10;mW2DugbUz9R25iMhDPS1X2cVeKzG7WwuQWtyePqqGsglpap6ump50l1KZNBDHU60+DW+etJ9s5io&#10;ye2cvQSS5/OLh9rVmRaikyFVkMYNrK1dlaW6Y7bmJoJniER8jzVM5keoPh0YqTf31/3dZrW4s7rl&#10;nmdZ/DAlX6K1VdWFIBN9q0kagO2ualaknp/ZOV7xeZ23uaVWtFZCqamOFB1VAFKtgUrpoASKlqlh&#10;+e/wj+Wfyt657R67667A6t2x/fbb2z+r8XuXfuW3E9TjuuZ8XmJO483Li9n7Hghqd99jZXIU1DIr&#10;y/YQYmhiNGKCZ6gVAk53ZGQ2TkYoMzUx1NbPinyOTqIo5nK1kpemcSDxtUywwUGOpkiklRZHpwjP&#10;Ykk52/dc+9NyZ9432kvvcXkewubXaY92NmIJ1VpmdQh1t3TBT310LIy6a9xpTrLPke5sjbQpa0S4&#10;N21O3VjSOGoGla8BQDyAFOtUv55fFjs34q9y0Hx1zs+0Rm8vVbQzPWH93MnTYzZz9b0dVk5aalxT&#10;7jh2tR4ncOd39uzc2SraOnijhGWyE8VFH9t4h7LhsrH5Lqap7PxOJp/41tmXfFbvXa2A+6ipf4fj&#10;+zaGLMQxUldI/wBlQY7K9rwbhgEbAJTxNHMSBqLy5tt8kN7fbbc3GjXOxSlFqpFVGR6kivHiOHQp&#10;2fli0u4N4sY5jHuwlYxnJNKigplT58R17szaey/nrtfobMbwrKnqb5H7d6hk627H34MPXZ2fsus+&#10;KmfXDdh0e7cJT0cmTze/tmfGvdHXufDU7rkK6pqajFmNzLStCPcYlpp8rWapb1MMdKqkBlFPHTK7&#10;FI9LsHaSdwbEX02H0uZWjntdytOXtseY+DZ3Hj6fwLN4p0N56gFRaq1UNe5a9CC2jYxq9w3+JwAh&#10;gQRVhjjg+VfTquqkqzuLAdRbOlhxoxu1qvcm4M1PMfF95n8nvWoxNJjZsg/29NBRQYzauOJmMbND&#10;FVMXJ8niQIOs9wbg7K29s7c2/wDYdd1Vumnq89mINg1e58dn8hSUdFktybdxNTla/EQwUWQXL7er&#10;KXKvTR6xQVVTDEzu0JZmLi5uYea7q5ubx9N1Z6ZkJHczOWUUPah8PLeFp0kkMdS1BhLeXF7sNvJc&#10;RGIvM66DjtU0GR5fOufXo/vybwNJ8Y9l9udabF7S273vht5brodl5vuHC7KO2NvtRV2J643TmMZt&#10;5ps9k5cJVYfcWNrtsfe1ErNW42DIaY4XktGtsLNXVFduyuqJ2p6CPKNBQxShWWKlxlGtDWVIZZZI&#10;U+7nMjK1ySLalUgqpFDfwbrPvEt2dW3zTMiooCjQlAKFQpoM0NdRAySejvdmtbGHbCLc1oAwHp9o&#10;/wCL6Y+/sfsTY2yvhlsvB7Vp8h2PP1nhNwbuyGLq5KKur9ydi7hp9+bW2xNSz0NLmKiHBU9DBHJT&#10;iMRRLMY4p5ROr1Ca3vUwZjH5HaVTjM3mshl6GuhyFFt/IZPHQT4ipqYcdkBXVKRy0OOlixs7OtOJ&#10;ZHnQCyqWv7X7ftr7defvOXdJ4Nnte22MA1yoABUNE4aKRAGHdKryVLUr2dFE+428ct0227dDdXTd&#10;yrIoqqkAGjtR+Ne3Vg1NATXoVPjXhKHbu4Nt994rO9IbU6/xW5NuPgNwfIvrXrzdGVpt3Jt+bcmI&#10;l6zro8vtbsHea5berfZVWQliwlHiasy6JquOnkb3zpabemPxOKpsRLtbdmOp0WnXEV0X8LZKWlpt&#10;Jp6LcOLjXFxLBGixxq+KUqy6XkAFwR3w3a4/rBzDZbnt+4VRqM6oLoN6BUVUQeeiNVTUxYLqck6t&#10;d1he7t7Kd5Nv3WWPxCo74zUlTQPrQZXgKU40oRXvcGd+J+T7L3NU7xxvya+F+8spWDJtubblYu5t&#10;u12Q3Luyphj3LuLo/e1Vmd81SVuTqZZHej3dVRvQPelpWUxwmHi8vXVm5iWGTDZCSSGHbNZRJDJs&#10;6jGOo5K2LK5dMtPQbiw2SraFWo66lhlQSVAhW416BLsW87fzp7U23LwVrLmeC5SRo7rxQ9wBViyF&#10;mEkUYPaPCdSc6uNSIhWwjea8tlbS2kNGo76gVYgDGR5evQob76+xXS/VORqd0U+w91UO0M7CmL+Q&#10;nWMmJylN3Zn2qt5U+IzW3tgU20qWbq3tTZOKy1THuTbWZyVFWg0k1ZJKR9vJK453P7a6c2Pufd25&#10;p6/H4HZ+M3bvrcGYytRX54nERyZPdWc/hBkarmaOj1SCkoo9Pgpo46anjWNYgL7TZ7jzZzBsvL1t&#10;JFDJc3KxtDCx1RxxxzSSzvK+dACKArL3VoCKMQjW0tXS5v3vZFsiC71qSmmpODXB1EGgwF8uiy7U&#10;67zHzB7Gpduda7motwUW/KzamwttbX2zQUuzcttzceMott7A24OzsRPWmvniqMOk0uUzitV09XkG&#10;fIVkss00sUle/QvzGzXyDwnYXZe5cO+3tj1+7m2T0D1lhZaCt37vKTbtRjMhvDdU1FUzQZHcuYwo&#10;ydFPLHj2Sloqf7un8c8qColyO3H2c3Pa0ittn3G3O5RRxzsWjWSK38F6K3cNRfRq1sa0DUCsxQsU&#10;8v7y895ezQmmzfACVWrAcWFckrQNjSRqZaNQVupzH8vvD/EDsHq7ZHWGWh3XvLbHXuc7D+YXb2eo&#10;f4V1vtXZucwub27sbY1EVSfGbB2hkaDbmeiRKwPXVNUlBUyzCBUghrW2ls75Qr/MBSm+PmI7A2zs&#10;TrHO7T6Uz+ayNC+V2bH1hg2oavcX998nVpBhM1UbuqKzJblaF2SqlyGV8tP4Z/GyD9du2toLK63P&#10;dkltsLM36btK4oAqMFEnaA5Y6UUq4XGqnQVudsvLfmum3TTDwmCA4I8IGp40DEjUwOSS3ENQ9Wh9&#10;u5b4oUHwpkyXyg3NsDc26+zcfunvfb1JR1UeI3/lOxM5FWVW2F6qxdE9bvCiqti4cY/atLPTJNDH&#10;icetPXGSkeoR7v6PG9b5DuTcm2KrceaquzMft/bO7KDYW4K53xuIxKLunbNFvrr2maNZ/tshVVj4&#10;3MLDPJClRRwloIGkSWpAPOdpzNBDuU6Wwn2CYoDJRRGsTI1EoFVhIDGkpBJokTU7GcGRtunFvvsk&#10;VzIAkio6L6FS6hvLNCyNXiAhPl1Slm+4fkBsvrbaW/8A+A7Hpfj7uSpymG/0qbJoKOPO7gqGrsTu&#10;rc/WfdcTFUo9wQ4hclmdvVUlMtbLjK6wnrFE0FJqYfzeY6gfzC+zKkkvPXdV7dnljlmZo4vD00+O&#10;qFgsCyAJQs+k/qlJJPqv7wG91Z5rrnV/qZmedNuiRnONZS3NWAAAAJFAAAteA006x+92l08/7oQ1&#10;dUCH5Zg8uth/+Xp/Bqf4gbMxtHLKmJxnY+44sfJHTaJHjyvbU24sPGVk8qtTuM3BGCp0x09lXRoC&#10;rsLf8Ju/+yC98/8AizvYH/vu+ovcI3v9qP8AS/5T0Gdh/wBwn/5qH/AvWjr/AMK7P+3nnW3/AIpr&#10;1Z/79jvj3sA+0nR11q0+/e/de6976ZgoLMQAASSTYADk3PvwyaAVNequ6RqzuwCgVJOMdZ4KWepk&#10;WKCKSWRyAqIjMzEmwChQSTf2D29u2Nv4GKSjpJYcpWtqicRyj7KnY3jdaicGzst+US7X4Nvcg8q7&#10;XfbNue2cxzS+Dc2dxHNFHSrs8bB01A4RKgaiwLFcKpqWWJPc2HaefeUeZOQZoWm2zdLKW3nYMVCx&#10;yKVYxsKFnAOpSp0gjLY0teX/ACx/5aPyp3F271X8impa3pvE9Y702n2ZtDM7kwDVm5M3ldpZmg3L&#10;hp8Ls7JxxLNjJqrHRk1OQWOlkibUizpqX2X7/TNUU7H+H01FDkC/D0NGImDG4ABYyiEsW50FLsfw&#10;ODPm/e9fNe97e1heXqQ2oY4h1Rs6n8LMXYkDgcDVXOaEYW8n/cf9meTN7m3uy5Wk3K6dVCC/dbmO&#10;F1z4kSGNQGJoatrpTtIyTuS9z0Xym+RG1aHZW+u7dybO67hoshBuCHZFdVbKyO6KDIUlPTVtBuHK&#10;7ZqsTUZfERUayqlO6eA08shlFQxV422not7dgZOSKWGVFEUFRKKt5Y2khqXkEDuqjQsEnge2vQG0&#10;ng8XhrdOa4oEQIpBcNTSRnSaEqAdWCdJoOJ40r1lhs/JCk6r6fUqEARigVaLWh9MAHj5dE9qsx8N&#10;/gf1umTx2WwWKoaXM1+EiyOMhoa/7bO4+ihrMlSyVkrNNUZ+GnykUhSFqiaMypcgkhRw271LBTqj&#10;Z6seuRSpTHQ+OGii0v5I9WiK8xjex5sb/wBfYB3Dcr7ckMSssNswFaCrNTFD6YJpxpUnoRXG6bDy&#10;8qLbQeJcj4sVGOIGa5x5fb1S38gP5y0Jrq6L47bKShzjmoik7K3RLW1ualaaBKWefHUUlV9vSQ1U&#10;cShkN0dUW6/UexhpaOmo4UgpolgjQaUjiGlFH+H0/wB55v7Lo7aOIUjUafWmT5/4fTHy6B26c1XO&#10;4yMKBYCcClBTy/1cOqQ+ye1d/ds5+u3NvzcuV3BmMhK0081fVSyqrEgqsSOdMSKFACrYf4e5V/wL&#10;e3QwWpJz0GZxNcupWp4+tOg6SSykta/0F/xaxP1N/p75A8jn/Hg8/wCx+nvysHNBx6QXlvLbxanr&#10;pp6dc45VdvopIvfkc8fX6e8hF+fp/wAa/wBv7U+BIAaMD0RrfxoChQ8Tk06l6WY2FgCLEf7f/C3v&#10;G9xz9f8AH/ffn2xIWjwRno9210nZUVRk8f8AJ6dRaglQ1ibAL+ef8fePV9f99f8A3n2macjy6F8O&#10;x3E6hkNAeFB00tkI4WNyf6Nc8EWvyOfx79qPHH+2P/GvfjP6jp9uVrw00SV/zeY6xLmKcfVT+fyB&#10;/rcAe/arXuD/ALDj3YTjGOkVzy5eRo58UUXJBBH+bPWaPJwuVABBYkWv+LAgngcH3mQA88/655/H&#10;4/p7W24VgWKgnqP9zuLhJ/p9dAteH+fp8gVCnk0/kcX/AK/7z76YAA8/64P+8n8/192lfQ4KDSw8&#10;xjpRt07uQZDqBPn5/b69dOdJuCQQp5BNxe35vcXsP9t7a6nHUdST5qdG1fqZRpZuPo9ra+T+b+1c&#10;HMW42YKC41DyDZp9h6EQ5S27dik302i5YgllOkmnlxA/MUPS0233R2BshIIsLuSsSmoWMtHSVB+7&#10;gopCVJko0m1tSSOFsWjKnn6g8+2+lw1TjqmOXETsKcyKJqOeQ+MRlh5DC+ltBVSSEsFJFvTe4Vy7&#10;9Y7lbGDc7JRKF7XUVoQAB6EedOOfLz6GO1ctcz7Tcxz7BdiusVVj2kVzUZBX1/FxpnHSu3P3/srt&#10;XBZOg7o22tRuEY6ufD73wNHD/F5cnFSM1BDnKeWqpFrlrqtFilrBJ9xGj62Wcp45FOzCnqYmIt5x&#10;paw9OofqufqObHn+vsPRRvcWtwAeyEg5PkcDHn51pwx1MrzmzuYFmGZfIVI1Ad1D+w/tPRPDEMni&#10;q0UzF0x5EqGVgr+IHTDZPyTEHB+lvT7lSwa21i19JXkX41avr9Rz/r+62948EM0IRWjcg0PqBQH+&#10;fQc5u5Ftuarzbr5r6W3ubcFRopRlYgkH88ihGeNeue3d4y4Oiq8W1NFVU9TJFNaXUTHPAsqI8ZBA&#10;DaJCDcHgn6X9wHdozbT/AKoswIIFjbkfXk/S3szsvFu7eVLdkFwrCikkasZIwRinA+XnQHqDN+5O&#10;h2TdrVt4v3baWYgFUyKE0UlWWpoSa+gPQr4XJSZqhqFxqQx5CPx2pJpyDOsyLeRA1NLFGi6R+pxf&#10;8fQ24rNG9k1IWaxAVjfSRcMF1c8e3JJ7+GAm729WjBIqUxUfMen2j16aseWNtl5hgj2bmeeC1ID6&#10;1ZScmunuCk4oSCft6n1lXnKDDTzZXa8c5ieWlkSpoahYfNEfFIHli9Alja/1/p7nx1L0p0xyHSVs&#10;VAIDBuPUqlQ1iOL39rNq5y3LaJEfbIlhcD/Q2dK4oa6Wz8waivEdJucvu8csb0Z5uY+a3mU9+qSC&#10;KR1FS3aXcgDGSlG9D1O2R31u/a88FRtPFNhaqIvT6sZlcnjBM3iWJ2lNBNBK7SA3KuzRk/VT9PaV&#10;zW09r7gi8eZ2/RVqCQTJIIUgnil16xJHMIS6uGH15PJ/qfYv2n3T5h2m9W/t9sX6pTUMKgg0pWq4&#10;xXzHUTXnsHyp4Tw7J7maHI0tGUUiQUPaY3mqa+dMjiKAjo+vS381L5gdJ5ZMvtnM5vxrCYhS1mXy&#10;U+MWJY1pk8lPBGtI9PGilVR08V7cXUewyPRm2ItyLncRkdzYFpxI9QcJkhQaLww0wiVoHjQuYoEA&#10;fwsyqDbk39yjs/vBBdW0l9vb3CuZlZ4YQjM5oRqDFUAAzhm48B1HPNPtpzBJtNxske67ZNLbgRwN&#10;cRyoCoYuWKguFoSQRXurVqigFqnV3/CgbdP9xqfbXcXSu1+xqVFT76lyVLQbketqJquqrqif7bOY&#10;ioaWmNRUFzEatV1fRSL3k5rZfZOERKrYm/GyKiaolG38xjMXSiKWsnNTJM+TX7Nq1hOzay7h31k3&#10;Ps43Tn32+3UJfpZ20t+DpC3loY2AydRnSpYg0FAwwSeI6jLZeR/cLb5Ztq5glvotrKLSWwvDcK4R&#10;dCjwC76EKcNKMF0haAU6MNif5jX8nrvyup6/vr4m7K2xuZIKagqd75HZeZgrI6LH0y0tLR074Ghr&#10;6ijqhTxosCBhBEijlbco+sz/AMlaFY4MhtTD5aeapWOTKY6mFbRyxFg0qmixuWrK2nV4E0q8o0rJ&#10;9bi10Uc+w3lu0m3cv2R3N3B1296+nUfMQmZ5BQAV4CvGnACKz2/btumaDcec7uHZ4oiFt7uxSKRR&#10;Q0BuHgSJ6M2ogValeBz0K1D0/wDyIe4IavcfWO+J9j55qd8jJQ4fuTduBy0deHRYKuKj3t46GSqi&#10;qChaOjaMiBLCxBAfK7cXaopwuS6zoqlKpFWQVFLWtDJSllWSlq4zBMlPOJBeza0K24uPZhdsbC1s&#10;mt7u7e4lWrD6pWRQSQVZCrsrYBFXIpSh6KbB9i3K5vovqbFYIXOhhBpkLUr4quHVWQjAAAOoZND0&#10;lMf8Z/gPgJ6Kt2J/MJ7o2zl6WaaUphu6NnzQ0FZAJno3xlFV0tHX1X28dyZopkeJyPovIbcngNxZ&#10;DHQxzdE42ujngSWSihzuKoovulVXpnFJN/k0Sj1IweGV1FjYm6GRbfama0t55LsvIEBKmWzdfLCg&#10;gPUZ/hbGM9Rbd84RQbncRJN4aCVlEnh3VdJNCCdRB/iBGDwPkejs9c4/rLbDLlMJ/Nl3jLWUaSuK&#10;ncWF2fu6pfHhy1bTTZNaFNyVaz+hx4q+EvITzpAcALlNv5TM0dVQ4fp/duFq4yggl2lu6LHxxMJR&#10;HUx6v4fgjoZBeOO4d3uAVuSTTY+b4by3lsLfbpxcoKEIwRSK0JprAH5qCeHQm3PbrrZpILzc+YbG&#10;4sps0kRpadvb/HwPFjUDBoerBOvO9dhYufHJuX5d9ZbpEcDtV/3x2NDTZLK0kkTTQzRrUb03TLDU&#10;wxj92oSN4UicFkPFw+o9odl7dEQrtj7+H8WqaY1lRk6bD7rytPIEYER0+Qf7ONRHIR5YZ0lDqCSR&#10;ZQZPfWmtY5+Uy90ykah4bTEkUUiiA0FMjWQfQdOXNxy/uau67raiGAHSUMkURUUqOw1NTmjJSmOj&#10;Dx929E7qmnpNu90dSZDI4yimemw2O3fUbRpJUnnP29RU1eIeWvaIzWsj00sAViAuq7e4lNSbyxkl&#10;TLlet83X1smv7fIjB7jo5AnllVZa5ds1wjqnlpm9cUlS8JAvZfwEGuLa1uZGuNhuVu9OCFkXFadw&#10;SlRQfCWKnhTpeds2i78A7XzLbR2f4kM0JzQEhTOppQjBEerPmenup351ll4oqam7m2ljooBA0uMO&#10;79n1tK5Tx+igXdFI0lNDDV2Ec8FOkwksAx4HtU4/e9FgI6+j3PSbg23bzR6I9lZqnopHTUjrW1lZ&#10;nPJHG7JzqjkVRexufaNOYtqS4aCS9u4ZRXtSJtIBwcjxGFQAMg/ZTpHe+3V1uZiv7c2VwZCGZvqY&#10;2c1NahUjAJFTQ4z9nSPq4c5uA4as6rzW0t+0scVP+7L2jgpqqjpGjhMMmJocdtXKQVOmI6uKqmaQ&#10;8XA9pJu1aBzNRbUpMPmRQQR+Wsi3DW01fXaArJC9JS7HqqYUsBHjiLuCQt1Oq9q32+xRa0t76XwQ&#10;mGFQWIFaFRb0qPsBOTx4H+3+3y2E4nvJHgMj18No1ZV/pKz3CsampJAxw9OlNV9f7uzlPHV79rqz&#10;FvWmSOGjTbdDJRYdJDLEszVb9k0tW1XUxnyShV8YJKOpX9Thju29zM0lXVyUm28eAv8AuMxtLnch&#10;UFyhBaonpcfBSmVIo9MhETISeSDYe6bTzctqJPH3GyHA6ZLctIa1odRQ0IqSKAj7OHQ0TY7a0tY1&#10;2yfcXus/rRTBFwfJNRYgHgCQfPoFN4fEjqbPCGjzuy9vdr5kyppy+/cfsCWCOKGd6iKGifMVtZlY&#10;oFkq3eBfuVmVfoCpNlvEuV7WEVPNQ4nO7exkX3uSmyuPSmo8UQTKtVFU1mEneesieMn9pxIpUG4N&#10;j7Prb3n5l5Y3GJuWuY0e8lZVCQKUZ04KHHh0KgVrqNAAfXobcqc2+5nLlpe3Vt7j71Yoqj9SS5eY&#10;DTSiiMytk1GhdBqSKDoqu/2+NvwoyVHkKDak/X3bPZeWg2fs3avU+Qan3J2lVQqsdHiJMbtreGEo&#10;osREKkevIotJAjubaC3tRUm++r8ZFR4CWh3blqbFyCU/wbCVtLh28EpYmRlqHknbynUBKofUpYD0&#10;mwiuPdzn69mvJ5tw2623GaIoZ/p2uJkJWhCBtKrjBopQ0NVyT0NYff73j0XVzf8AONzu0csbRiO5&#10;SyQEEaQQwg8RTQVBWRdPmGZuiy9j/DH5kdr7mznY+CqfjX0NuXeuKixtTujeG98n2521jaeux8FH&#10;U0mOkyePh2rtxUx14JY8ZJNT1EUwjZ2ST14a7tjIeV5MLtCuNEZHjiMqbtmnaKRlCeZ5qKSmVj5C&#10;WCxuq2P0JUFBtXNwEawbtDDepqWTUIIogHGVesNkrK48tLMcmpz163+8f7z2kupuZbYwigEZgi0Y&#10;/CGW5jlNOBZmBJJNMmne3P5QXxzm2/j8V2V3NPXbqj+zy2VrMOvx423RLm8fE5++x1DgdoxZameM&#10;x/syCsWZlb1M13PsK9x7r21u6tg3HuLYWer8hQUVXh2godtbhnrFpJZCTLj8vJjcVVY8y8+QI7CR&#10;bKbjn3LXJXv1tXLmzS7HaSS2kBn8RVRmcAg1GtXgWN8k0UqNB+E1p1L/ACt98X3Q5YsZtrm5Z2y7&#10;hkm8USrceAy6lo6FHluQ6NQHioBFR0bzpX4Z13xo63yHUPRfyhx+ysPUbtj7Aw+W3HnthVyUebkp&#10;IKWvxOd27BW1OD3LiJoo4mVJ6RTTyKssbKVGlI7EpcTtTLzVfWlH2HjMVKz5zcWyd54+NdsV8Jnh&#10;jmrcRjqlKXI4nIxGcOKunaxClqlZrKrSbufvptfN2z3R5gkMt1GirBdWsIhvY14Ul8WVop42NQ6F&#10;Y9KmkZibuA1t/voWEs9s3Nnt4lvcs5Cz2t4kg4EhWUxaKMBTJU1OD6OHdvRPYfdW1q2Dv3tXoSv3&#10;pTRw7U6v706OjyW2O1sBkZR5P4Rveeqyu5dn7z2/kzTSJVYnw0Jk8lqQ0juZohUqexM5nKmjipzN&#10;t7F6lgbw7byqZpo/XJaSvqaCphhj1m5aIxn/AGoar+w5ac/e1VlcXU93PuE+5SNr0S6vpwSqqP0o&#10;2AbCj+1DgV8gAArvfvj8m7rKsk21bhawqvmIHXHCqpc6jj7fmOgA21/Ld2FsGDcueyYk7r3zWyyZ&#10;aDHZvt3FN1imVNHR4zyQbFxeV22uVllpMekaLlRXqGYWQqixhC4it2pDl67E1Gekg28sUWU27kK2&#10;Grx9VR1czzVOQxMkIX7+KOWvqJJqd1lVI45vGTpRQBd/r48iy7VaXtvusI3Vm0ywgPQoSqrKHlRI&#10;20oB4i0J7aqCTXoX7Z9532juorRN03e/iBcK6LbzAUJPcTErq4UDI7jmgU9GG3P1v8koOt9u7sxn&#10;SuHyPZVdmqvavZ+wtn7p2tmsPk9veSixe3960eTzddiNuVUmI2xQ00GSo5cdLU1NRSeWni8jliZa&#10;HN9abkoqWGqzO2SalEncvVU1A0FQSLtE6+B0emZigkvrKA34JvAb+4G+8sy7hd7Tvb3dqJCYkW4S&#10;5MkakrVzcSBwZlCv4UarHGzGhoor4feV9tLzc7mwj5ojXbYpXUNPDcZUE6WT9KgDAA9zAgmhWvWv&#10;lmuhv5q3xw3huLObB6o+RG48PjMxU0u1aXGSS9rx5fbFPVy03jzi5nNZqrFNuynpYa2fEU1NFQ0t&#10;VKTEVMMYAG9ydVYPcNRh9y7bqsFu/P7dFTQY+hpsvimllgrisqrVKZfIyU80CsrAg2YgjkWyR9mP&#10;fKPdLW+2reraXaFnVXl1sjqCuCY2jdiCynKsq8BxpUibZfvVfd92S4mbcvcKGGIKCDJFchKkhSA5&#10;g00ODpB8uHVzf8sH5BfJlk3TsLvb4y93fHrF7upKXP1uX3Ds/OVOEizeMWCkrBt+SJ5KugbM4+YF&#10;4qikhRWgXxsSCrZ6X49YXsnaWDmzmCrKfduCgShqdy0GapcNTSVPkZpDFMuRbJU00LMFjZadgvGp&#10;ZFsoVbp7u8w8oc2X7bPfwXfJd2pZYBE88ytQAUIVIdDUJdWm1NUaTEaswa5g+9t91W+v7pL73UsH&#10;BBZXSG8MqmmT2WrKQeOkt54IOepfY/ffzf8Ajb8kt+ps7Dzb4+NfZk8mf2/1/N1nuvd2/Nr1bUNP&#10;RLFjpY8Di9mVeGyk9JNPXUVbnVedHHgmoXZpmROa+OvaO3KcU+2N+5KRoW1xYzeuRqtx4isgUoi0&#10;H32Kgo64TahpQ66U25NwLkaWvu1yve2sNzueyRRO7BfEijSCRWPFmjmkoQBk6WmPChatOiTbfvD+&#10;xG5QzXPLvvbtM6rnwpI5Ym88lLhI2PpRCx8hmgI+YH5VYKpoqHK9mfFPdOJqcpOtNU7r626tw2z9&#10;wbekbzTVm5M1hN47gymKgx1FREyTCCuzklrIqySN4wjM1netNh49KHuDrinx889Z/AK/cVJufctZ&#10;hKasmkjp1qC1bNlaLEU7MzMszztGSAiu7sEKuKy503e7G8coe58n7uIWaO2lsrONipGoRs2iGVmP&#10;aultDca6aaxOvLvONpdbTZ7xZ36TbfIgdJbeBXRtYr53CEEimGCH1CkdNR2f8x+xsqOwvjR87crN&#10;tOKGHeG3+p91fGDp7F7hrsesFVkY9s5uoWm6/wBzz1lXGsdK8M8OOqQHLv4APKpf6vp/q/dG763N&#10;9O9nJgK+neLLZHbmYgzOEkr/ACsyplNuZfO47b+OqqiolgaOSooZo0KuC2o6Pcr7X7h8z7ft67Vz&#10;lyfNMNOgyxiKREJyomhilnkFQdSgiQYyQRgb7fzPY3gaMCRDoBdXRQrU9UEsp+dVZqDz6N3tb5Od&#10;6bO27itv/KH4y70qqbJiTE1nYGw8ZtHeu0qeqUoxpt37A2XvztDeu143opUkRSmVRrHXJHb2J2Cg&#10;+R+CpMRSRbjzeDycdPkFospic1icBUV9MzOIpX3ewweQyMUsYCsQxUXKvIwuSUbjce029fvGebbL&#10;W8sg6+JE8Ulysbinb9KBKsbCtaFQfMKMUCfMXKfJPO+3y7du3L9pum0eKrPDNEJ4g6GqkREMupTl&#10;Sy1B+GnSazGU/l+7/g3fuOpw2A7KxmOyFFQ7r29Fi+wu0BtvLGnEQxZ6swVPuYbUyMVLVBvCuPhm&#10;sQyRcAgyWEot5VW16WHsf5P7xyYpaZpKTa22t8Yv7yKTWzrBS12KjWrerkZjG3jMgN+Gvdjjpu1/&#10;ync81xWPKP3ebVrdpQr317ZSCALgM/hXGoMq0rVhHQimRjoKbP7Me3XK26brv/KXthtlvvV4B410&#10;1ufElwMEY7aKtAxpUYHmabu491df7u7Sw/WPxx/lDTZbZ8eahw47y+THSnYND1RtShklWTJ5/G7H&#10;3tCuPpcItLeYvVjGOxUKYnLhPamq9g7dxs8yUlZRZRailKwZXsXeG5N85+UzL+9JpzGUrDBBICQE&#10;hUXX8829u7HzPvsW228G47U8F5E/fBtNhFZWYoToVSqgOyrTUzSU1HhQA9C7bbLmC3+meymngGNc&#10;VrHBAop+Eto1NT0L6BwoOkj0n8gu2KbZmLpc3sPtvaecw2eklz2wPhx8edk9A9P0a4+WRMViE3BS&#10;YKjnzGRoiiNPNWZNaZKiSyxAReVp2y+nur5pTbH0u7M5UQ1VJG81FNQ4/HRVsckNfBg6YwxiiSaK&#10;V1eceSodSQZLG3sP8+e5vuJtlpdb9fTpsnLNkBIS5S4ncqRoaXQ5BetAsauq1p2k9b5vl3ydXe/k&#10;azsA6k/qp4jmiikjITq1H8OAfnSvQafMn59/zA9u0x3fmao/FjpfZ1bjc5HTy5XbHZu/9z1FFNTP&#10;g8j2BLis5WQZXItVRRNBixLRY1JyoeCVgHCp/wBld6Y0aP8ARztC32n2ttVRb/P+b7TyX/Tr58/0&#10;v6Le4d/4Lv3I11/f27U8XV/uIlfB00+q0+JWlcfS116f1fH09vUefvHYOPij4v4jWvClPXzp6ZpT&#10;qu7/AIfX+dHl1f7MN2zb+J/cX/0W7L1/3c+y8X9+PsvudXi1en+A+Ty6P8r+/wBP7Hv/06oaaOn3&#10;HlqkQUc1FS0cUc0tZXideGkjhWGUBotUjyyWi/P1+vv6+JXbabGLxJFa4lJAVKEVHn5+XHy67f8A&#10;78S4fCse3jwFfT59b9+tvHcaWJJPJFhzzce8G7NubZp85jYIoMlqjgaefEs8yrXO6aSkJYs/nubh&#10;gbAN7e2bdd3msLt3dKHAl7eyh9OGRx+wdA7dk/eN5BrWWqBqAEBTWla+vD/D11CWcNqdCt/7JB+n&#10;1uRf6ce82M68/vPQOMTi8EXxwqKivFRVVy19IiESfaiJ5mjNUI1AL6fox9sXfMqbTdr9ZcT1mpoI&#10;C6GNCC5oPhq3CvnXy60NhsL8Ry3EA+oifA7jSgOSNQ9fXz6j1NbTU+hJFk0ySKi+NNep+SLgjhRp&#10;+vt+OW3TRYqLB5ipxNTtYVWqlxVHAEzZgMa414/4kwKmlRq/lbXYn6j2XfR7RNeSX1nDKu8FO93a&#10;sVahgQg4Htx08217yzSiaaJrcj9MLGQRT5lyOHqOsH2FMMhLXRQSrVS06pLOaipWKSENqWNIfOad&#10;JAwvfRewI/PuFlqHduwqqXJbUmxSYmKeGEbdMYrTJDlYBeWWWo9bVEj0wSw4S/H19u2VzsvMMItt&#10;3SVrz4vGPbp0EgBQKAfF+fn0HNz2TedJMYque0KBX5A+RPCvl1kGiqjVZFIMhMhNvHYxMFBLLy3D&#10;fn6/63vuZuzlr6SnerekFfT0C0dXSUNDSalyVS611LVUhiOqopYEBaVGQ+MD36P+q7w3Z+nV1iZi&#10;Qzs1dC4YEUoK8Bnu+zpJYR3FhcXrX0XhHQg1Akuc/BnFfn135KNlZmbzfb3JIbXa3NuCfpb3DqOv&#10;cFVbjo9t4/ftDPuKsmrDk8VTT19AX8lM0Ymx8N2WY0ksoab946r/AI91i5xnjtLmW72NlgjiVkYh&#10;W7Q1DqJzRsDhjj0Wz73yzd3i2bXxjumNCupuHDj5HP7eoCZdfDK9TQVVLTxwtIs8jKQ0auBYuo1o&#10;rGx9te/NjYXa+IxiUe4dzZCvpMm+MSiqMl9vDSfbhJpqynijikKFvKVLXuoIJJ+ns35e5gvt0vLq&#10;S42u0jhMQk1LHqLau1RlgP8AVinR1Ls2zpCq7bdzsQq/DK2c1zWvUuhnNW7y+CLwtT07xyoxkLsX&#10;ksNbAMygD2wnrpM7SmekpavMZKeA5OKpbI/xFKGnoxaRKqU09MXmmEhI/TYL+b+1x5mFjMq3hSK1&#10;Q6CugIWZsgqKkUwB9p6u/LG33fiTzRiSQUIDEsFIoK1qDUhsjh1P80aKDIdFjpIBIUMTYKP8T/T2&#10;uoOsvDjaWvysePoEwiCDxQ0An/iDZB4VYVUf3AZWNh6lIsRx7IX5rWS+e3tXlklm7tRbToVQcA0+&#10;dSD6fLoS2my2ZmgiSzQGNaBAopTFTk+fnXPp1jFYruiwguDcE88Wt9Dzf3EqdibNOQw1ZQ1MtDUZ&#10;irbHNjoLR03kMMp8mupE048rAAoH0sAf6e7wcwb6LfcI7m3V1iTV4jKNXEUwtK09T9vV02faLXcR&#10;eQOIp2DIVyqklSdJyc4PDGOuUkky6zZQqxyMCBc3VCRa9x9f9f27bj2L1lkqughO+KuD7OnlNRjK&#10;egZxjquLRHB4fuJnElDKjTCQNyJNBU+y+y3rmhYmlk5fjkBlUrIWAEgowOoUPcKgin+HPSjdNstN&#10;0NmgkAWABlRTlWyCSaZBBOD9vTRTV+ZlmmWTDxQxRtF4JhkAGq9SyFtUX2Z8YQC/6vr7RhyXXm3s&#10;xPR5IQ57DUWPp7Rzwyw1FTWwT+WSqU008UkammDRj1soLXINrexCLTmS+25J7djBetKxJBqqoRQf&#10;FqrQ5pQGgNCOkNxvu0bczW97LBIY0LAMuRpFa8M0/Z06ss0qBnZ4HsbRoYpbkfjU0IIv7gZ3M7UN&#10;FToKPalBQVenJU1XRNkquupJitRKkFYk9WVmXwweMrpABlv+Pbtlb7qkrzz3d3JPGpQowREfIGpC&#10;q6hxJr8uizd972dbeGSQW6WLjXqULWv+l09dwrIo9RnP55Kf71pHtF1fY2TkpfEc7jTW11PNi5J4&#10;cLi6aJaNwLRPCKchpkVVaN761Ye1o2OyVTC6BCJBpLPI36hyKAyGp9QcfLy6CknNTpafSpukRnY9&#10;rqumg8sMWFafLrMIVHN35+vq9hh2d2hk9obDz1K9VJka/Ibcm2nBkaqZKgTjNyxQyQY1EiiSnjNA&#10;Jg31N7fi/vGj70nOp5C9ruYEeyH1N5F4SMCIyzzfpsdOlw1EJNMCtD0E+a+a7i25fu7a6uPGkki8&#10;LWaVYvjFKDgTwHXTIjqwbmxv9f8AbX/1/ZMNu7VrM5PtbDQzfazZKMS1LSfq+0hkSYR+lS0lRVzo&#10;kax8CRiBcfX389D2O6NIjLctI73THQ6j4TWhqBn+X2dY5T3ayTyxuTrIr+XXblUU6mUKFupYgBNC&#10;MxcseAoA+v4923fFPrGLY+1a3fD7o3ptXc2/NyUm28bi6aCCsosniaRxNXSLSZHG1gUV4jWIpMJL&#10;IzEOCB7nzlz21j362sIre4kS4koJERKqe1m7yTwGk44Hz6BMrs160Sd1T0XvsbcMmV3N/dqp27tn&#10;PbRwO3K3c+azOUyQSowO5KSWmbA/bUsDQyxeSj+8kknWeNo0j06WEhIt23ruraHxn6pps7kYsdXb&#10;uy9I9FhqKpx86ZPPZOWnepQDE4euxtH/AAyhMYnqLKgWGNxe7e89/bDkHdOZL7a+TNovbu22u3Cm&#10;Z4hB4SkOhLFpYndXZQyaVYDSzMpDKpEkctcqPuF1ZO4GlZUbgfJhgUI/zdURbdoO1vn78oc/sXG7&#10;q7E2z0xsTJ01bmJ9oZTZ+S2Ti6SgyUNHJSybi3NsbL7zXeWdwdTX0iLTV8IhEy1KOslMl6sc32YN&#10;wV+Q3puGro6re+Rq6aGoGdjjq5XoqWdZWNDDHHFS0LGGQhBGoVFSxVmOodB9r5X/AHdDb7JYwyJs&#10;KxmghJRdZUiklWZia5OatXJoKdZqcvi0262hiZUiuQaqWBzShNKOOIB62LNh7F2x13tnD7J2fio8&#10;Rt3b9DFQ0FBEtoxAgI8kzDSJaqZwXeQgszEkk8WAms3ZLmKiCXNZWoGNp6ueKlp6ONfuJDUSJ44q&#10;KkdXkmeR1Au7mwBt/Qj6Hbl2+CYW1mPrmUdzii4xmjUoATTHHj8g1cc3RLOtzPuGmFXI0qNLE1Hw&#10;hg2T5fPpbaUiBKIqn6X4FuPqT/QexAq4NgTU0tV/erMU1bS0ckdVSzVASuV56eRPsZkihpBC07sq&#10;Nyx8Zb2RwTcw+IIf3bC0RlSjgVBo4NRkjFPTj0KxvuybsJXub4xyeHpOmRkah/i06RqPyz1xDyMd&#10;JVGH9b/X/H8j6e+e2929O4SWjjzq1NbURQijrCk0mgmoDK0tKoYCRoF5Lak9pt52/mu7N1FYzxxL&#10;I2oKSeC8QT+CvoOPRc/OOw7bdi3bcoyYqBTqY/z6jVRrvETSePX/AGQw/p/sPc7Mb+67gr87Hian&#10;L11BX0Agi+yBpIaSoidJaCeIxyF5JoKhVYtdbkW5UkGljsPMcltt8l2sMcsc34jrMgIIcdykKNNa&#10;ChqaGtR0cT8/7TJHPCs0swaNR20oc4AIUEaeOTU0p1hiWqkp1FdDCr6SJLM7rKXuLaV0CNzfgkNb&#10;6+7Rv5cnalTvH++uP3XlNv1tdBW484qOLZeCwGdrafHY7JzVVZX1O3aGggydLTLGgRp45KlCTeRt&#10;VvfK37/3t/a8lbbDzBtEFwkG4S6JGa4laPX4iMANbs4cUZ0MbRKI1kBRyVHWFvvszHb9xuE1jxQ6&#10;nVqNeGWUtSn7OtQH/hSJ8W89tDZ/XnaXS+I7XWizmWfbvZOeyXde9c9s/EVm9957O27t+gxOJ3tn&#10;c2+3M3nMpkkijjxc1FizRfcLUUsjeKSE7W5t77KpDuUUNfhdxZPBT0f8TwGTpMliMlJFWLOuHmm3&#10;DS08kkFTHVDl1jkhNMJIzH+5qGOHtfZc6y7ZyPbbS7WpmgVnul0TLIwOoxyq6DSZEVkXSxyQQVOe&#10;uTt3y9cJz5ZyFpKkSFWVQEX9N+ALHj0VXobqz5S70251/tLKbU3p0dTbnxL5LbPaOwNybU7J64TJ&#10;4E0VTuzatT1XnKqkpKnBbj2vBVJTxw18eVhz32NWK0in8bkFq+rOtKTG5zLdUYzBUMu66mng+zyU&#10;m46ihxVZuWsShNJJOMlBV5OilqZ/JFTOkcf7ZVyY2ZTmzs0FlyNtMu+zWZN5bwu7Tlwvj6KNVwUY&#10;IqsAHKKGIIClD3CeuWLu48Ta9uhj8a4a5QV86E0NMgV+fp1sYdd9vd17YxGI2t8iK3NZJeu8DWZl&#10;95Yai2ZR1XYtFsmjXNS5qXb02FmxO2ZcVBQrDVTwzykfcAwJHMqzpap8ZcB1/t7ZsW5921OXjydT&#10;kf4NhcJtykAos8mW3HtmixG8cw1PUU88FHS1IaAQrNTUscE76qWobSU+U374H3s/cz3d+8ydo5V3&#10;TxeU9u3BYfD028pUJJWRBJ9NC5LEAsXLmi0BAqGyF+9hyM1v92H3Jggsy5Oxh2DGoUh4zWh4lT3C&#10;nAgHy6SO+vj/AEVZsqXfm79vR5Tc2S2UN5RV+/c7XzQdeR4Lbe53rKHaVFPPkKVtyxYPKTVUdU0M&#10;2RKwGVK2KSONlPRnv4XRYHKTPSxCjhwNdRSQ0sJFNJSSIgemhx4LUzxzEgEMrEAkDgn31M3S9tbH&#10;lO95gmswnh7MysEqDT9IOpAOgKzFSToNFDYPXx27JME542JDOTIN1gGqpGfqEp3CtKca+VK9Arj9&#10;pdj7v2VuLbmFy00ea3NtvLZfb1buCb99tzttHPri8zkdxoafOR1mNg1zxPBU0sutFcvrRCAl+P3x&#10;SosBms7uPJ4rH1uHyW5xU7exx+/oZMXjq5vvMhW5KP76ejzBppaeL7SkWKnpqViZI1DqrDin95j7&#10;30ov7Hl6znOi3C+IVePvC10pmHjX8+vtc9t7DbYeSuTtziGl/wB0oy6S/c7x6RVi7A5Na6PLorvW&#10;vXPaHym+OexN1LnM/hdzTdP7jxe/dx5nEZLI1W4Ow8Vi8rtfa77ErTvCfI9XUm4MTmshTZPJ0ktR&#10;l8rDKIaypkpnlhkD7C/AvbW5O0+x9w9rVOyM7l/7y9bDY/3wq6abBbc29v8AwOZyOOyFLFnYcflG&#10;rqmkpxSh6US0lQEaKTzeORCjnT72O/bTyfy3cbK7xIzsjKBE4Z2hdlNXgY4K1x1I9xNtsUVtuEVr&#10;rnkL1K5yilxWoPmvQ89f90vR7b656p6d2xvzaPX1X0p3tvHsOo2/temrMhu/tLLbDyeCx2bp85Xx&#10;1tdjcw1ZUvUR1X3cn3U0KLPFJGXQlU+V+zNp7D3Jsz4wQ4zAtSd9bx+P3XG485PuuszO6cvt3Ebw&#10;g3JW5Sk2tmsXmsIpw9DiHMdVFNTVTVRhdmaNHjePeRPc/mO+3Hdvc/dLieX6FL24RSkSxxu8TID4&#10;gQGpLUpoK0JFKkdDGzttz37aria2MnhKjOQQNK6KVBKhD5+dafFxUdWrddBty7bG9drUuSyW6dhY&#10;jsrNbUgy1DUY/aVHvQ7eXER4DLHGV2IyEk0s2Q5pbvTtB5nVlmSKRBWmw3SfWqrszE9kddZvce/t&#10;h7nfrHquq2dnsVtHelfSY6WlqMPvmrze5N718+frGkWR4MbLjKM0sc5emaygG3I33kuY+bn3Ittt&#10;wu3RzqlxM0sDOmp1KhdNrGtHppBZG7ivd01DsvOt7tN9ZbnaTpZxkhHBjwwUupppFQQtKH9p6KR3&#10;78XOxO5KjZ+T3xgO0Mb/AHQ7T2hu2t33tTsA0/YG36HDZuiz1tk1u0KPr3bEu0KGloJoKlNyYzcN&#10;U0cwHl8lpU4fEzeGxa/treO1sVT7cnpcrV1GVxFRUuMpRz12yYJNSYGiyxjyUEUdNUTRI1LU0zvq&#10;Uk+m3vID7z3LW07t7J8ob7I0iSwxIp0s+v8AWdFYvQ6TStVLBlBHw9BXl3buaNrS9lu5Zi3wqRRA&#10;NQKp2iqnJB7lPDpB5Pb3yF2bN1/u3J7h3kmSiwma2TuHHUuNx2CzGPoewMbW1mIzNTU4+DKbRk3H&#10;FubDY2d5cjhMjDT06TJok8lwU2gx+UxO5+xOnqjCUePr8N8lsRltvzbB3C2IjxHW2+s6m9a+abaO&#10;6zNJX0G2F2moiP8AEJpp5JBqcxa4pFHKW9mex2LmXbLovPFbAKXWN/1IgFioRHQMZCla1UjBQ1qD&#10;TdYt2nurlL6Qz2z0YkhVFNQIUvHpIP2LXoROwp67auRzO+N8Zun3f1/vv4mb4od40/be1hWz7h7U&#10;wGF/0e7X21Xb96uixtDs+bdGK3xXRZGOk29JG9J5JkWKWJPYpdxbLw8NB1jvmmrjUbo31h90zNSS&#10;bXr8PDR/w3CV9ZQQ5XDVGb3FHMI/tvNSy09bBVCojRUlQMQeoH3DPvW8182b9zpyb7hrP9BtskaQ&#10;Nqt6aRV2JaO2ikcdgqGagFeIqDj5zzyXebffbneWEWmxPFU7j3f03Oo0PHoi+D2hgPjFid29UbOp&#10;Z8N0VtCq6yq46ePsql3Fnq/Obm7U2NhtxZyk3XUUuAr8Z46nMpBmKOpoKjFDES1Ek9NK0aj2Svur&#10;dOXpsdtjZm0M02INHlMVkczQR5NZJ6HH7jx9dFjZdsbgamjroIqTImKCE1a1oSaZA+tbqe03svYR&#10;brc8ybxvFybrxLPQrsges0bqza1NIZAsYdn8OGEsAasWowiX285HgvH3dTBpupInANGJ1Ngfj9fS&#10;nRtvg113Sbl3p212j2Rj8bviTOYfcmw4t15jalXiHrct19k6Cm3NSdg7Bj3Dktjz7i3CKlKyomwl&#10;Fh46ino3BQuyula/YnY8/aFBjNuZbcEVD9jSS1W2t1ZnHPMclmbmjrYqiegFIcVuGq8xWaMu8NQT&#10;Z1YG3vL3lvZrTl2VJ7OxY7nM47BSqKAWLBD2lFQNp4FRWnmpnnkPZzsU8W1GRUQ0pIVNdVCKElm8&#10;8fy6uF2TsXbOyJ62q25gafF1GX+1SujpAsbLRUw00UNPGCFmxlEzhKeNlH28TMsZAJBCGTc9fh9w&#10;UM+9aennSiFPRZ9cFFNFBmaOanlEGQyLyy1EA3Ft+VFqFQIn3Mcbh39jKa3uYbSRbOTLVaJiAFQB&#10;11BAdTgMtQS0jJpJ0opoRMp3jduXt2tfBUGhALLlWX4tLFixBSla+dKdCEYZESo8DktK4eNH5AF7&#10;yKD9V844/qPbdnspSQmojx2QnyGOu8scc0st5188b0zQRAhYpTGDqIFvY32+GZo0ubq0VbkKK6QM&#10;Gmak8RXqX73eoPoY7uOYOJYQWWrEyMxBGKCnnkAdOCW0gi1yBexuL/kf7f3EmyVWBF4vv44p2kpw&#10;4qRFTBJY2LRsgiJaNQLyc829qY7WOsryeEZE7wKZxw8+J8vn0/e7rfS6EVZxBM+lGBVVQFSwGkqf&#10;gpUmuaU8+uVx/Uf7f3kEaIK6ko6qSQs7pA0SIoVqX1N45TEzlJlUqefzf3QM7fSzGHSBQsCeIPSq&#10;MEW2521jeyiSQlFppqpTzBKHicE+YPXrj+o/5F7c6vD5/IxYVpqWlp4K2OKlmWhEjvUBWVPFUO4d&#10;YhITZn03/I59lgubSE3QgumEiNVtQB/IV8uvXNvvV6LP94RLCCmmVUoWkAFdBNAAHpkjNeu/cJdu&#10;Z3G1TzSrqakCamv49PilR1kp0I0osAX1WUEj27Bd2bIoFyGeYU+VSMCgxk4/PpmDYd2t7hJ2ClAg&#10;HE14jSVHAaBx9R10GB5BBB+liDe3+t7UtDj62pwNdSZGhlgx1S9Mz5hhNrp6t6iJoqhIZJVElX49&#10;UaqoA0uf9f2jmvLeC/gmhuwb1AaR47lIpRqCgUmhY/LHR8lhJebXdWd1G6+J3mQEhiwwGFfMVrTz&#10;6xEgvYEXNj9QeOBf/W9qfH7Yos7W5X+8QyK0+NgqvH4DGk9GrRNHUBaKGNYY5zCWKaWC6ralPspu&#10;d0l263sm27wmlkZKah8R1AqNVa0rQH5dGt3s9rubyG9gYwhSoq1CodSshFKZCkkfOnXJ3CqSCLAf&#10;g/Qf1v8AQD3mTGY/KT/c4ehz5wzY2WDHrl5oYq0ZDH0ctQ1BDLpFO7zeAiMNDYmwt7aF7PbQLFfT&#10;QLuJl1N4Y7AjsBUjJAFcmv59bsbiEWpuBDObfwwFVqA1wB28DXy9esEUnjXRI4MlrgXBIB5BI/pz&#10;7xVglmkjxQlCOas+CKppFlno6KtcQ/beVJ1jcrDKZBGQtilr+3IuyN7gxArpAYq9AWXIcKVNBUU8&#10;+OejeO9kl/R1IsmrV3qMJ/CaY4eQ6yrcMNX1/N/62/4n22BK6mDVlBFHWU1DKY6GeOkgu7zOEdqm&#10;FlqHsAx+rG39fa4S20vh28xaKaQd41HGnyB7R/LpV41waXcMMEiwkBNIw3iHS1ePw16zXH9fr9P9&#10;j9PaKlqYWlYpFG4n0SpSVETD7hmYGeO8fjKAKTpH9bez4JKUAr3DBavAeuSfLz6A1xfWrki2gU28&#10;oV0iZSC9SCy1xQAVHXVx/UcXvyPx9f8Abe8NXlJ6rF60w4gaEfw2WqhMySGQSr42mGsl5lC/qFhb&#10;3uKzjiu9H1xcN3BTTH2dE0+9TXO0zeFs7fiiLBipB1ilaZYgYqfLrwIP0IP0+h/ryP8Abj21CWrl&#10;8kkMnimZJ4fGV1K6EGH1FmUkENzyDb2ZOlupj1rUAjNaefRe0243QupLWTw7zS6lWXWhBBWhqQSC&#10;DnPDru/+8/T/AB9tOQWqpp6aoTI/w+pikgnZ6SPwyUkqVEYjmQ6ZAYw5BKt9Rx794S3cU0YXUhPm&#10;Aa08s+vy6CfMULwTQPPe+BKQrMEXSUYuoqldXaCakE5GKjr3tQYsLkZ6OgavxsEUUscsEc1KFp66&#10;Qyr+3k6hHjmZZjwbaRzxb6hNdsbaO5lFtKzaCGOqrKKf6Gvwj5cejS0jS5MRXcItJodPhjSw8/Ez&#10;mvypXy66uB9SPrb/AGP0t/r39u1JR4KWieCq3LRQ1GQpJHnxj4pTNHDSKahKH+IvK1TSS1UsQS6j&#10;6NzxcEvnmvjMZI9okaNCBr14o+C2gdrUUk5PEdK/91DSxQ3e4RsZEB06dLhB8S1GRUVx1jLeq/4B&#10;/wCR/wC39tFHh8ZkKCsrarPzRLQVBpaGhlkqJzVU8kwjanCiRBBSyRtZpfUyjlRf2puZ7iK6too9&#10;pZnZSWfVp0mnHGG+VekibLtk8Esxv5fo1uSirqYgxA00epDjGrjmvWW/tvShjvLTQeGGmj0wBPLI&#10;8UMcQ1T8vJIULFTcgWPtel0EjjmYEuBWtACfTgPTh0ot9otkW8srRY0tSQumpIULlwSWPmKE0yev&#10;e3ahrsdSLRZLNSQVFPE74yvp6IRx1kTSwvAtdEqwjyxQI3ka59Vrfm/tDdxXksktnYKVkoJAzZU5&#10;B0GvDV8sgcOml32PajDc3EcTTRL4chRQag9jmtAfhJbz9eve1vUZ/bGIenyEGPTcFZQ5KeekogRD&#10;g6qJJjJEhp0DT+GRgAq+UWBte3shTbt2u0lt57g2sLxAM4zMmOKk4r646Gl5zDZ2lhFdwWKzFATG&#10;inUC1OHmAAeBoaenXFwSrAGxIIB/ofbq+6dqUuXikk2xQ0sMOPKxYWkrauqelyFTTmSeCeSrkqIl&#10;gMrGzAXX2jXaN4ns20blI8+urSOijUoPbp00IbhUcD0lt99hW5hiljRSB3oCP0yRqI7EQZ4ZB6jR&#10;xSqhV5LsWFj/AIXB9ttV2JQUmTiWnpsdU4ynqBU18FWD9jXrUSeRJp1olo5oLBgdKuAo+ntRDy7K&#10;1pIZriRbsCgYHvjNPLVVTX1K9L4OdrS2uj40ifTr3Oak9rY/wHz6zOD42XUdWkgMuksGPCkBgVJu&#10;eLix9vuP3HPkclmMniskafE4aJa2WKljpaGspJKcBsbDS1kSGt8SSKiAaz6eD/X2XTbdbwWtjYXM&#10;Xi3k7BATVlYH42kU9lSKn4R8h0tj3u1vNxuGgvhoCUIA8zwPUWVEdUilTzrUWR/N6gQeCGiUBPx7&#10;Sr7phqMMWyMsUUyfw6DShBqa15aqDzIkzl3inSAtaYC5/I9nD2DWl4GiUtGZGoSO1DQqDQcVLU7T&#10;w9em7jmpIrKIOyrcymMMgcnDUrQ/nx6mlQRb/ff8i9u0tHjJ9swy43PYF6Cgq6n7enrajxZGtyEt&#10;NIZKkKscru4clY0J0A2v7QJdSDeCt1Y3H1EiCuihRVVhQDIqBTPn9nTMG4bRLa2sEFxGZe4qHYEs&#10;zV1AkjNCSB1GaYrKIwk/AtdY00G17WJuffKLKVJP2m3srQU6HA42DKRzazjGKU8P8Q884dJhKqBz&#10;ZbBW4Ht9rVGCz7hZys5uWKU/tACx00XI9MmvRvBut1IVj2y4g0oiB9YrCFBBJJVl7gv2Z49ZlIt6&#10;tV7n9aqG+v50i3tWYjfNTjZKSgMkVbhRAmKq6Gmc0nnoI4Pt1rIaxjJICyDVqZSSfZHd8vW12txc&#10;xakv9RcORrIetdJXANDjBGOhFa7pNGtuIJNUC0IJNHAORgk9tOFfLrhLGkgIUhXt6WtY/wCw/wBj&#10;7Ru456eqlrK6PJtBSDH5COlxkVFSyTYtcZFLHhce9UPGa2pmihjVp2X6nUQfZpt0V1AsMBtg0rSI&#10;S5JAfxCPEbSQdOSRp1Hol3a4vIId3lG4+JCUeiIigroBoVJqdeME1Feu4QyAI7amt9Ta/H4/x49t&#10;2LxNJmqWhTLVdVRwUGMmp5chKHllyE1ezVkFGiweAzTQmQRR3JsQPxx7cuibc33hJ48szlSqtp0B&#10;exyDjSOJqKH0Nc9Jtp27b9yhtZN3vrgRpbomtySX8ajqAF04QMPPiPy6zXH0uLjk+2na+ylwOTpa&#10;urytUlFFLEVlWOWeaCldQZJ3gmnH3OQiUlApKgMPZPZ2C2K3ENlJI7UOhWftY+jmncD5tQY4AHPV&#10;eXOU7vlzcbTcVvy8cZJTUGLUp8TAsQZR600/LrjKXWNzGFMgRigY2UsAbBjcWF/r7XzYKqMlLhjv&#10;Cankq0p4qiV4zUUtZPPMooKqSUyLrJRldi1yRwfah7tZIZb4bYG8IsQVIEgAU1AXTQedBSnQouLK&#10;+igtIIuZJjMsKqWoDretIyTTNcVJ+Lz49YG0yrrK60QG8dtQZ+RYgg8A+4GHh3Lhpoq/GZnJUFTq&#10;p9RhqHBVKh1idpaecSU8ymFjIEY2t9D7V7gNqvQwurBZYtRNPLHzHcPsHRbHsd/4gkE8rTkpqOog&#10;CtFJoxYfPrFLFBURKlRErIR5H8ihgCvqOp0KaXH+HtVv1tuTb8nnmmNdlaqpgqcXSu81U0gjdQcu&#10;8jVPjfXp5FtPskg5i2u7mnEKGKx0aXpgVp/ZioNKcPLox27ZPBWeQXOuUlSpYnsOKseANeNKD7Os&#10;cFZSVKStHL+zExjlGo2VzYkMukOOeP6e3mLb+P29kqJslVxV2birkipcjoctJiJrLUUDRPJU0j1h&#10;dmFNIFBB08+0bXcm4rK9rCVtTHQrXKuOD1ABKj8YPz6XiOW2v4Nymu4ZLuJiA+lh+kzkkfFp1EHt&#10;Omox1mSQy2kHpVgCAeOP62v+fal2bu1sYm4pKGoQ7kMNaMNUjJyjOeKKKRqahnpDGKB2eRQr+NFc&#10;82YHn2X77spujtvjDRtpdPEXQDADUBnU4cCmaEkDo0teZPDkVLgB2C0SOo4UwTQDI4Gtem/JUUVe&#10;0dNULHPjpVKVlDUQRTU8q3uXl1gMtl4Hqtf8e5ea3nhqDceFrMLFW5neKYWGl3Rl6tXyFHkYKenV&#10;auooaaCWkda2to1II1lk1XB1er2ks9ju7iwv7S80QbO85aBEPhlGZu1XYhqKGNQdNDwOOmJ97pdw&#10;JoL3hiBLKM6QalU8g1OBofmOm+jx1WYKymrTRJiYaktioqKnegqaOmp2vCs7ioljeenddQZVRTb9&#10;Purr+Zvuetze+vjNi5aqhqcfg9zb4fBvQfdNGcXlsv1rV0zsZ5pEVykYUxoFMbIVJI0gckf7zHaY&#10;LG69jL2OKRLi4j3TxA+kUkjbbVYUABwTXUSdVagDrBj77d7Be33tqEhCqpv60INQxsqA0UUpQ1yc&#10;k8OmnL0FBTbT3tkhSCnqMntrJNlw3hjaSejxFdDJ5ZBCoLAFru1wSSbDm51P+E4kU9T/ALNrSi32&#10;P33QlXWqP1O9NH3EtGoUAMV803JBFja/H05zciW7zTbi8UzJLFHqFDTUAr1Un0p3Ef0fl1h/yZLI&#10;t2Y4GInM0RX07dfH5Z616P8AhRdujCbA2l8e94R0dPVdkVmN7l2D13LWNopqFN2T9V1m8atHlL0S&#10;16YLbymISxNrUOqsGOiTZew74vF4bEVdbMiVFVNTYyhptIimlqpYKnUqFR+9VmnpJBFc6mbTFHd3&#10;VWmCG53GTbeX4DC5t/BdwxqY10lFAA4JgljU0AJqaA0lnnG6e3eRQw+tdNbsfh0igoB5HP8APrWa&#10;+S2b7I3t3d2rsfamJrUweMpM1v3d25Jpa3N4Wn27iTjcxTtLHPJLFhtqwblz9BU5RIUEMEQlylaY&#10;qWnlmgdtv11JuOgp8lQVEqtOzRysUWnqqerx1T9rW0FXCR5abI09TDJBVwsdUcySRMFZeHdwkjil&#10;ivFAazMYwRTJJwymhFNJqvlUV8ugEhjtgLljrDxH9uofyoKU6LD2rFUdU5DKbX3Di8fmMPi5DXYt&#10;KWorclgq7bu8sHV12Fz+Jeop4YsptTV4avB1q0tNULSzUdcl1qCAqIz46pWYDWqOqk8M12RpLG9+&#10;BGLf145/Hstvkjn22V4X0RkZVeAwwU08ssfyJ/JdeTIsdndAGmhhT7QD/l6LLXUMGS2tU46nsKOq&#10;yeLqq1YFSpipY4KTKRYepq1UjUJa/K1ZKK6vHEJZNGlRoZdwUUFTkqd4IY5JJ41pkmuoaKCq8lTX&#10;OjKrFRMtMoaxHJ/P09ivkjcbqx5J3iK8lP0yTVYeZZTGIz86En9vQq5fnWSwkeVgIQ1T5HgAP546&#10;NF8aOyK3afWm+Idy5vI4/EbQ3HU7oyOJkRqimr9w7PotobY2BQVNG9VHM82Drc5PJD6yqxxFToSz&#10;DNlaSOpagpZFYjyRTtGpeMhqKop6wKdJ5CvCB+VYf1B5v7d8yPs8PMu5wvoZ4nVSc5kBirQ+vikE&#10;egJ6vtlxLZndJWk7XBAJ9GBXH7emHpreWV6yg7S3NjsjDFTHZmQwmLzEkVJmKOoj7Ewu5to1WVhm&#10;mhVtdWdwVEjhlWqhZC3jEsOlWRcelbuyszYlYvT4nHYorYadNDNW1MLLwbOqZKVGJ/w/p7FFtdpy&#10;zyMNvaFlk3C5DOrElQcsCPtwfsx0mMMEe224oSwDKpr5PQGvzIGD0Lj7+m68+G20el6jCxQDsLtH&#10;d/YhqGnqHpk/juH2vtyaCs+3SBZ6SqrdiY6ogVARLdgWIfW+CCEJtvLVsKiOozeUySvJK/raOfIv&#10;j4VEjNwv2aDQBwCeLc+wjZJc7xzXt+13PZIjR0CCmlRhWAHmAQetzRyDerWzjetvFEhA4nsXSM+l&#10;OPqc9KbK558t8wOk+ss5UyZXbPQ/VXWSUOIxtIqYqizOH6ixW9M1PT4mClsr/wB9skTXl7SvFCF5&#10;ZYioBneQ2l0xuXs/clBVQ0ozO490VSyqkNRDjqjINiUhp4XnSeoyFdSVCSUcSo33BVY7rI8YOTnu&#10;k8S88x8tQ3Sfuqx5ZSOQEgMJnby89WQFXiaUFCB0v3zmSPZ7trhNJgt4SxU8WkjXWAD/AEiKdXFb&#10;22VSb6/mVdM/EPYO7MTo2D8auperquhSSfMDIbs2njou0Me0yUWPnoYMNgMlho8dkppKinnpjWme&#10;KKWKmqXhod7O3PtrNdmQdifIKrr8SczW0u6819nVySoiY3FVUmI2ttfCvLEc7uLZW2ctjqLFQHiX&#10;JlqhzJDEkiQ7tPKdneXTbxPGVtVargn4npXQg4s1NAFMVJJwD1htvm67xzhzFdm2gD2DTazIRwGo&#10;VX50FfyB62xuuOuYuivj7Tdc9E7dxlVNs3EZ6i2Ji8tUriafObqyeUrMpk9x7wyVMkoxtLu/flZX&#10;5jLvTxNKqVL+KDzAQG9T+XTVd/fMTb24MjV753P0b0Zi3xe2dldRbb2hRUe5qnreh21i8VtjcuF7&#10;dcpUQw7gmw+ReeCahmeCSGb7VlhMM7fMZ/euct8s+333qzd3XIkd/wA475a218Lye4keCJSzxJA9&#10;iFCkxRxxqjBkWmkOsiqVO+duXbW15tW0sdUG3LAJEBySXBMhJ9S5Jp+Emg6n9FbNw/R3VOS2lJvG&#10;HeWXw+8OyN3b93I0cMctXv8A7N3vnu194CooqZmFLDSZLftoY9RmFL4/IfJqJzD4pbkw/b3bOVxu&#10;/G25s+n3+2D2zvnsHK0OY3nuaTHbf21FlcBtym3NgN89jbgraHNUdZAZDXKZaiDUkJsHSVuQ/fzl&#10;D2+9uPa7Zd35ATc+cZ7Np1trRDGIHdjXVNRLVF7QdChVFagCh6JbXbI0IV5h4ZJBLHNP2itR0n6/&#10;c+E7Qx+4omyuNq8JQ0lTis7DTV2fjxFJTVGUyUmFyO4qqi3ftnGPT5XbrUVQ0eh5AkzI8iKQFybi&#10;/l+dlb33LDVbYwGXzNDraar3tu2Gh6o8FfNUtNJksZFHFmt9wNHK3keSfDwVEsrFgQNLCbZ/7xn2&#10;vsuU0uedY7f97oNX06S/VS1BwPGipHU8cA/M+XQp276LbwYZe9AcH5f5PSnTBs2o3NjKWu2tjYsR&#10;i8Tjp6Sh2hjdvJunfVBW7bpMfBSvjMjBk4tubOwslOqtT0kMGcraOCmjQEfSMFB7P6l7L+P3ZW6O&#10;voM/HuTL09AuXyz1GOo5IslHmTloZJsf92ZctV1Rx2LT7h2mlnnKqwWNiy++gv3fveHmL3L9q9o5&#10;49u7kTctXsIlEDqH0NrZHR6Y1DS32dDM8xxbBttld2TgWtxMVIpUqa5JP889NtPltjdj46rHZO2K&#10;vrybZe+5tp46DHZutjgxs+1Itt5TES1NTQx0mOp8fPV5/TTLJClPFGSisyKr+zu/CP515jrHF0XX&#10;u+NtbZxW2srkD9vutJNzYDEx5WTR4P4xuLF1+6cfj6apSmIMgoJI4kDNUNTU5eZebn94p91jmz7w&#10;fOJ96Ng3CWbna0sPAksY4UeJUQKIyEqGYhEUEDNcjJHRbdbjFd3TzTXqSFzU1xT7AOIAx0qMTtTb&#10;PVx3dSYTI7j3c+8c7Bu/MYbI5TbtZummxMFHDjK2TauIkw2ErsljKGoEIZJ6mSYySlYHmm8dNJdr&#10;s3auzd67ek3j15SZnrivy+ZrWzWGpa7CZ3baZUpUI9dFR0dZuXY80Nc0B8lTjZXjmMf7reYOqcJe&#10;cPaOfcJ962h5opuZtpjQmKbxEd0Y1Kq1EuFIaulJCdA7QAOmZLmG1RbiO0bwmJUkUoKcCaevQa1v&#10;ywznU++NgYjsnHz5nrDtSOeHZ/YNFhK3E5DB5HHRwx1WL3hia1KWsV3EkUqTfa0usVAVUcKXNaPy&#10;N37lNjfI6j2Pn67HZCgye0sM+bqqeiWmmxmTzOVmw23JoZqeOKEw164toaymaO8XmppkdF8qyd7P&#10;7m/Yd9s/u3c6z3GySQbfa8yyPGsgY6n8GMFwWy6LXT8up89rtqlveXdz3y1VVubSZnyK1VVXUAPM&#10;kA09Oqsv56Pwxo/k/tXbfyK6vzb1PanUO15arE4mKpqa7D7z2XtKLPb13JhzQ00T/wAO3TgoMk2R&#10;xtRFJarjjrKOaMyvRywB09FTZCXJGStqUhlirNkZCNFKwVmOqayobauR+1eIVElXtzdDPR08inxi&#10;GtrHa6srL0k5jhS+nsLvb1031u5VjxDdwINPsYj8upNciLdOXuYbWECG50iT07gRw8iAT+zqhjae&#10;9K7r7cPVPYuP2dhpafeUe2/kpS1j+Gordtdj7J23Btz5I7EymfirPsaPB9r9CVlRujJQyM5kym2c&#10;DTIonLh3Kr3VhJMRhcfnc3R4LK7tx4ioaf8Aik+HrKmuqJMbiKqnoK+Px1OPqly+epaSGSJvuBU1&#10;MIi/eeMGQuVXud229722s1axdX8XUSBVHIpqxpDEUyR8VPPpBzM42y6exZhokctStAQWxT16Kl2n&#10;0nuPqnvHtzE7S2RX9o7N6Uz0efyNTkdu4/ce2MX1wZKjfO3s1uDA1teKLeOPyO3MZJXZGmrIaTEy&#10;U0UkVYz0Yls60OIoGq6XOV+LxR3FjsdW42iywihrcljMbkXxFfm6DG5eqpo8gmOr6jFUjTqdAqpa&#10;OB5ULxJpX7tEBc3W7XqBJk0fMKFQxmn2kk/OlcV6WbhNHM2zbfFQKwIof4sD/Jn1J6a+yexcvkoN&#10;k9S7Zzm5P9Hmdq4KjO7ZVqnbu39z73yNduXDbQO5dubdyn931zWNkqK80qwyMMdFkatKWdVmd3Zn&#10;24MttJ8WViRMpR1RqaWpRKilyNPWSTVUtBW008bxTRsX0r5Lhh6TwT7C5W5tuW7SPblpfaQaMK5P&#10;cf21yfLA6EZ3GBt1fbbkJ9IVAXypgef8ujjVnyT25s/5vbi3HvdZNzbW2Lntv4CLN46NKbJ9f5TE&#10;7Zw2zoN17Xy8WQpa6np46VKhshBSRo0ay/chXaIe5+3a/G1ENHLqjxtbV1UuHfGVM0aSHK0sVbka&#10;ilovNaaslqaKF6sNzI9LGZGVdL2P9n5n/eGwzQSrovUYRuAP9E0qGYegp5eVfs6C/Mm3NtlwI7U6&#10;fEbUGHEKcaa/aC32EdFv+bnXvYfV+8M7hMhHU9g7QpsZi+0Npb/wuLq8hDH1nuPJ7V6623nt1mim&#10;bF7aw20NxGLBCHxwY+HOZFKeFpVqqYPLy22HpTU7gwdS1HlUkM9RQCVxjMwqRKHStokKxx1BpyFS&#10;eNVkBHJIv7BkjXG3XOvZLYR3Oks5IJDmrHT6agApx8utWu7QIY7TeUDIzeCjgAOrH1b08/z666Q+&#10;XeG7DqdpfGz5N4iHfHU1etDsXam8xjoYO0Ol8xUvR1GPyu0N5Vf8UrsptOHIWlq8ZXyTweN1FlVV&#10;X2219Jjd1UuNyR8+Lr6ZA+LyVJH5cniKurjpYHiYRLOs8CyvoqIJA0MiL+4oAuo6tNrTmbk+73Se&#10;Fhua3Cxxuah4xpdiK+amgJBqDToSu15y8q211IZYXlWpOSFNTg/LgT0Im3sz2f8ABzce+es5pMR3&#10;BsTcm5FpuxNm7orWx2xuzNn4us3ruFs/T1WQmoDis/JtvFQ1WOy9G0eSpshIhpZJXaOCoAH5H9i7&#10;y2H0R2HkcRtPKb037t9tvUEe3tswUBnzeOzG6MRipsvS4vJY/LUNdSUlFWSz1FAY1FSsbU6yweZZ&#10;lGXsztTbtzA9i8yW242URaQghQ71LRhScEhFZsVLAOopXUqbfkvbCA7ns1v4sDoAq01FT+MkfYcZ&#10;HwnjwJ3/AIs/HLYm9vmR0X2V1pvmh2p8Zu3Nsdkbz2tn99ZLI1O6Ot987Y2HuDIbp2Xkd547ObXy&#10;n94saVjrMZlauprJEhpJamRKhqGSNya9n9M9MdJVPVff1Zuav2Fs74yR5fb0vWmzNq5mg68w/Y3a&#10;1TKmY3BP/CTmNzYTbFVmd7CpqXhqa3HJR46KlgnV4fDUTVt/PV5LYb5s3LatfXMs4imAPgSRWx8S&#10;Jijng662QrIBQ0ppKr4gauNrgWLbrhZmtVhkJZRXTRwULedB35JqAKsQAD1Y10j3r3T3tT73+MuZ&#10;2Pm6rdny7jxPZ2D7p3dufZNRvjd3xo2B9rhqaCk29labau1cvuyg2zsYYapxksNHmYcpnP4rX4h6&#10;Kerq4OHUHYfyWzvau3Rmtw4il6vofj5uaWfamJwOFqdo5nuDB7mo9nUlXhd8VFJkdy1u2d84XcOL&#10;z2ORMlMxp6xYplaRTcS8q8u267ndb5fXU8u4WiGN4Zo0Vkkg8wy57lCOmTUkHiBQ9s4twm33a555&#10;ozYpEyuqqADpIAIcE1RgVKZrQZJqehe7l+O/xrxeFqcn/AszUdkZb5EdfR5DsDL5zc1HuhepaPE1&#10;/YNDm9w7TiyGL2nFX9b1WzsjhDJ/DY3pKvEu6NE7lvZwNj9NbSreztmd20e4clm8j111XnOisaa6&#10;GUV1dJhd6QYrM53KZGqlWrrshSZTbFZFGTEYpPvJagM6yRN7T858xyty/wDRbczGzuZytGQ0LvGy&#10;ZY+kcr0IDCjAAkrhTc7d9RfRXSv3QFlGOK1BP25UeXr69VPfKj5EdhP1RvX465DalFhaTtfvk/IX&#10;c9QoeqxFLF2H1AeycNs+lx9PCtDiIMltvsHGySmneGWGWgFAsaNFOF1JP5tc1ZJ89t71GQpFoayf&#10;qDDST0cFTX5MQPUdWZQhTVV2HwdfMWEgaRpqOB0JJdeCxwB97LCTavcG6sZyKx2MQGk6sGA0yQp4&#10;nOBQfZ1jr7kTm45wvJStCbdRT7IiOtnL+XjS0sXxF2pQ09VRZGlx/YtTQwV8NNj8LQVi4nfOJpop&#10;qGDH7i3RjfEjUoSFYMjVRzsgWNrMqjYc/wCE3f8A2QXvn/xZ3sD/AN931F7gS9/tR/pf8p6Jth/3&#10;Cf8A5qH/AAL1o/f8K7P+3nnW3/imvVn/AL9jvj3sA+0nR11q0+05undOH2hiKjM5moEFLBZFVbGa&#10;onYEx09OhI1zSWNh9AASSACfZhtm2XG63DQwFVRF1O7YVEqF1MR6sQqgZZiFWpPRduW5Q7bAJHUv&#10;KxoiL8TtnA4DyJJJAABJIp0Yn4vfGDtv5c9ubf6b6b282e3TmzJU1EszNT4jb+FpXiGS3HuLIBHG&#10;OwmNSZfJJpd3kdIo0eaSONid707N3NvUTw01TVYHAuTEKKjYJUzo4Fmq62/7khBF0UCME2sSL+x7&#10;Z2thYW+jaVH1VTquHH6mcUVSSIl9NNXNe5zgAA7jeXV7Kpv6MpYkQgkRilAARxkPnVsVyFHnub/C&#10;b+VR8avhe2Gzu78Bg+8+8aaGLJf3x3VSfd7ewVfSyJK8WztqESw0EVNKnprqhmr5QC6PEjCJUNDg&#10;Mxuac0uOhmiWMojSKGaOBNKXLMQkTzWH4J0/48+7Sy/TqBrJlCj5k+VTQY1H1/Z0Wwq0RZ7ggLU4&#10;Hp5Aefy+3qwncvdXU3QmFO5+xM/gqSmrxWzRR180WOqMpVI1TMKSipi8teaKO4APjDTafxpFx52P&#10;07HjUgnrlAdPSWVVMkgJDM5MiFmYkn1WBBJtceyKfcDE0ialMmmue7u4Y8tQoGyCAfLr15u1rFDV&#10;nKYNSailOA/PzNMdUR/Nv+cZQbkTJ7a6vjq65amQaBLLVUVJEiqw+3k+wqoZUpALKYfI/ljH7gRm&#10;KqYGhxlJQR+OmgjhWwBKr63Cj06n/UxH+J/Psk0zTsHnkZmNak5OTU5+fmOB6jXfecbYOVsUFQPw&#10;lqVIoSfL5da+u/8As/fnaeRlyG7s5W1dOamSopcWaiVMTQmVVDfY48SGmpuEAuo1G3JPtyI0j0j/&#10;AGH097ZVjjYAA+nQHS9utwuk8RtIP2mn5f5v2dB9IiRKSDf/AFrLq0qLHjn6C3uOxJv+Of8AePpa&#10;/std3/b/AKuHUi7VZ2tEDUdwPwgnPrw6T1VNL6inoBPJZgLc/wCJB/H9PfG/0/pb+n9PbB1GuT0K&#10;0sVSMN9KangTQH/P00GoJbT5VJB5CnV9fp+bA++S2BBt+L+1MRCMDxPQQ31XnikhDUUcRQ5/Pp5o&#10;SEs1v1/m44+lwRY8/wCHvKX/AB/txY+1hlkY9uB0C4dtQJqc1bp1M7FvSLWuDwB9PyDb3xYEre17&#10;/kf8a/1vbDqzA8Tn5no0sJYLe5SrqFrUcP5evWGWKV4y1mNwebMfwfrxxYj3j+n9b/X+g/3n2kpS&#10;o9OpcsdxtBawa5lDCpGaZHDz/wAPEY6SFTSTCeQKjkNwQEEnpawuAVYkHmxFiD+ffMH6fS9vz/sP&#10;eiCBnh0I4nim0sjr8IOCDx6ZJIpEuGSQDX9CrXtYC9rf48e+JsT/AL7/AGPvw8j5dE/MDxR2Mqhi&#10;JmGM/t6cMUryVCEgGNSL6lsf9a3P1v7yK34vz/rfgf8AEe1yNpoRlfTqEbu0MpLFTqJ/1Z6XccpT&#10;6cGwBANvp/hz76ZhY/m//GvdZpS2DgdLNn2tzMhK1FfSv7OsVVOFU+qxsT/T/W/1/p74Kpaw+t/o&#10;B9fz+fx7REA6TThjqYNl2ZiyEEMSAQBXH2/LpHZHJKquTdACQ0lwBawtYEg6rn6e3SCLQtyBc/7E&#10;Af0976k3b7M2kRDkGUnNPL5dBzla5aqQLET4lAAv9Sw+rEf4++FZHqjRgt2jkSQWH4DaWH+xQn2q&#10;spRHJIrf2bxOp/ZUf8aA61uVs1wlu6H9SKZG4VxWjD81J/OnU3btXHBLVwzGyVdHPBcnhX0eSMm/&#10;/N1F/pYX98qqR4oHZP1hbKCLjUeBcD8D6+77VbRXm4Wdrcy6IZGozVAoPkTgH06Lubd3n2Dlzd94&#10;tofEnt4Syrk1OB5ZxWp+Q6lbNwtFnt0YzE11R9vR1dZHHPPrSLxxeTVIA8l40d0UhSbgE/Q/T23o&#10;DrQzo5jJbVaQRvrb03B4vxf/ABvb3JG1bTa8v3F/fyqtzB4VFGjUB3A5NHpwAqFIoSDg9YR88c/b&#10;lz9stjsljcfSbmLsTM4Y91FIFFJUU7iaFvIUGOji7K2pi9g5bMZ2upoc7QLimoKOk+yiqadAaqKS&#10;VppfFXNDJ44AgIQhlZgzAGzY6ugo52NpkDOoGiqj/STpKmOaANKoBHIAHPsSxf1VvYYZBt99ZLSu&#10;uIGVKZ+JTXHz0YAzw6i2z3v3I2ueetzY7gUYgKzrFKdOB8RSp9B4jA+QI4mCw2R6qqaPHSQYff2w&#10;lR1qJsht4VeexMiuXNSk2On8tK8DQSFbzU0jRqbHgAK2NiM5Gq/aVEbhHZkQVSVBljBJRGWZBOF4&#10;AsLN/j73/VblbcCZdv3i0kmY4DfpSfsqM/MD8uhK3vPvW2xm05l5c3CC2RdLkI0kHzqU1pT0q2fT&#10;PSkg606J3fWvW43cmz81PlqeFCkqJsvN46oKxLPXY+MVlLBUVJZS2po5oz6gYlJBGdKzccFPqkxt&#10;NMyltUZ811CsUYqWVD6lGofi/wDX8rrTlO/sSRb28k0AqO/QwB8tLg6hQ/tHr5EW5cw+2HMMviz8&#10;wNt902Q0JZKk5AdGXw8MdJGDTgRmvsV0vUYfNSUeOhz+a28CscMmSx+380heen8kf2tZicrV1kIp&#10;5H0sySsXtqIW7IJLT0+Qp4hLNW0E1w8L05j0RsVUFXKQyJNEGW4DgkX9rf0rRh9TynqiUBWIXxK0&#10;JJKmglXjxV/z6Dn0G4Wl1O2zc7WV7G41FXdomaoppIeXwq6aDCjzI6mRGh27KyZrpI1VFRqmMrjW&#10;4r+J01bDBUVEsmSgaWnx+7MPUs0p5o61R+2A19JDZKamzD3iqKukq6cqSsqEQVOokjS8WsJpCWP6&#10;VN/wPaa73fYo45Jtksl/eWkgxSEBaeql1Of2imK9Uitgk0Lb2l7aWodSZYo2lRqDPch4E4qDkVoc&#10;16a9y7k60FO9f1tgRFuU/dRT7W3Bk6Wpx1HTOLGekfI0f3pq431aEfyqEQXctqPvwjFAzGpq5EjL&#10;M138C+MFlChWZo00gMP7X5/Htbtuybbv9u17d7DJDHpRdamNmDaSCWELCQ5FVITPmScEr33mzc9u&#10;ujZ7Pv1vPIGJ8NhMkTZqCq3CNGCRhqk0PAkUot9kdY4PtHD0uSk6oy1EsdPQ0b5fBTxZnKPJFQyf&#10;xOXKUO26yp3HMHqacy08sFLEpBKkFuPcmSo8fpjqYZ1vzw0aIjH9bSzBoSAbXs4593f27sQwXa9/&#10;McuP05k7SfIASGN6n5En5dIrb3DvJU8TeOTDQ8JbdzqxWo/QLKRx+KPhnHEcpvi7hJ2WLbfZv8Pr&#10;I1tLiN2UECmorG8TrSU2Nyv8N3AlRPbgaHJuDz74tlEghM8x8C2YmUSRtGuglXGtXlHFv8Lj6ezF&#10;/b7nOxjE/wBLaXFqcYDRn7QKMKj7c/z6Ll5t5L3K4+kjub2C6waOquCfIEkxNQ/YSOlMfiH37QKJ&#10;sfhtp7xpWKwU8OMky+Nr3WZAYJoKGKkq0M5I02L6ddtY0kE44M5SVvCzpUGTlGYOFIsBYTJp9R/A&#10;vcjkC1/ZRfbBzFYvDNfbG7ohqKqkqkUr+EoWH7adCGy/cjo6bfuqwEgKdDtGwJJOFZZFU8K+VTk9&#10;BrvPp7uPYVTFW7x67ygXHzeYw11FjsxSqkKK7CeGGsx+SqaEC6M7KwRiFLBmUGNVY+kqgH++zlBM&#10;CdM9DWxOUFtJWNaiklGkHkAk88fTj3aHnHYduuFa95bET6QDoaaCmeKiQUBpj+0oeNR0Yx8nc6bg&#10;jx7ZvVje27EkJNBBPX5O0UhcjyJ8JW9K9P8AtP5LddbCr6X+83Q21qyJaSjgrqNqzfW0I5goUxZO&#10;CkTJ4s09X4CCpSv8TgK3FrhFZja275YQMV2IWvZo2zOBxstTG+ltQBghanZzIo+qLcEji1yKV5q2&#10;qWzF/te57h9GDpYjXOIz/S8OViPljPkeipNh3KDdG2bmL2422PdANQVW+lEy4oyLPEhYfFWjmlPX&#10;HR/eufmj8KqSlTdeU6V7jp8IJGo8idkdudlZTE4vVVQNHBk/st/11XjIRTSkI2tx5VBs4YBUuNpd&#10;tVLUrnduyJKeKQGagzG2I5jIqRhVaKanljp4wxuSNBYE8NYezXafcPl+dm/5G6o8TKKTrOuACD3S&#10;SUWp9U4UAPTXMvt3v22hQPZ6+dbiPVHLayRyaqmtVWISeIOHBxjiuT0aPrz+YF/K1lOWjG7vkltj&#10;KxyRR0+Soe4t+42KmZpBLIla27548jTzUjExBmkdHC6uTyEtvLbPYpoRiqTaOwchJk4aulqZsXXb&#10;n26qwkQSiaCrwFbTy0NT5xcus8bnRdST6SOm5gnvtvVNs5isbpJGY1hnhQjGau0ZkAocgvqFO0jh&#10;0DNls4Nn3jxeZNn3WyuLYIUiurd2ZmPEGOTSrCgFDo057hQagc3q75C/DXc9E+5tsfNzuuiw+Pr6&#10;LNPLXZT479gVUMjRZGhNDVHsDZedzOXoJaeYr9pLDVCN3/SoYSe3mi252dj/AOC42rp9jzQQUtPB&#10;UVtNQZOsngSNIY1aaoy1XU1NXUJHG5eSWRnkYhmJJPsC7/vO07DZSXE97bXd2VOUmcmtRRMEVNaj&#10;4iaUJFa9Crlywuuc93u/pNqubS3aSuhok7h3FiKKAF+EgBRTNK+ZTe6PkZ/Lc2ntjf8AvDGdw/Jj&#10;eO7aufcWSw2Bi7ax23aCry1XUVNVFQ0WO2PjcRiMNQPUVSxxQU8H2tLFGURF0KDK3LN2jDkBQbS2&#10;5hvsPKqVFbkkJWv+oaRKelQJBTg/QG7EWNwePYc2aba2CbzPNbPfTUcapynhAioVSjqagEBmqCTX&#10;y6FV9+77WO42trS6XboarpSByHdfxvqVgx46RSijhXoCvjPgvgTunZeO7f8Ak38mN4VXauYpGyu3&#10;sBtvsAY/IdaUDlpqbC0m4MnlkyGQzpjmQVkySRxiVnjVWRBIUXTxd3wVlUP7rbWr9SvKtLNj6SOC&#10;H9YJpZIFiqPW2kXlMrccXH1GD3su4aRLduqKTUpdyhmI4A6pCCpzwyMkUOegzcX/AC3ZWMUttauZ&#10;mYAFoKmlQSDpjIBABIwB5GtcH6yWL/lm78xWJpX+Wfe+yloEjpsllsR31u6PKZ2RhCijOU+5s/ls&#10;VOqRNJ6cfHRAJKzOFcBkca/K90PBi4YNibeo68MDmZqRaaSmiRomCLEK6lJqomkYWsdRYAG3Ptc1&#10;qpWKmyu962dRvrhhTjgCRRnFAvHgaeRFDvmxWo3S4ud6naxYERoLeIMCD3EsE7CKH4hQA1oTQ9SN&#10;p/HL+WxV5eojrPkL2JuhPF/v0f7zdudhGsr5FqIpWmMO2t800dPUCnXTrSJYTC7aQ3A9tG2u2N04&#10;mjp6Ld21c8+UNbXQ1FednYyjinj4mohSw0mTpqXWieSN7O5/bD6QGGpbs9hy5fiWDc9puo7pWP8A&#10;os6YpjTW6FW48K0pmnHpjmg7n9YLvlvmS0G1eFGRGWjm7q0cFvpahR2nvoDqoD5gVsx/LM+Hu/63&#10;OVuz9zbdrYziqGqxGPxXyO7VkrsbNUwNBkcjlp8vlMvlJXmqPHPTj7eJYyzxMZGS6LLAd77Jq6+m&#10;ocnkXx5raieKGqrNsZOipoo6eTxtTV1dTjI0lJMzD0eVo1c8An2gm2bkySRoduub0zkk0Fxcrnzq&#10;7Ssq/Mk0Pl01dW3uQLN7v6W2lWNFqhjtnqSMMkRiR2FPRSQM06LH2x/J/wD4BQVuQ692lvbMDH0Y&#10;yD0G1vkQ+Syk9XV0/wByldRU+4srt6tqYTGh8pj8zC/4s3sVm3v1hUVFQkOews32kM1TVzxSwywR&#10;U0BhjeWorCY6aBhLUKul3uSDYekkB/ctq3Sxlf8Ad0e+TOFJJW8STTShoKMxOCKaqHIABzTWxpzN&#10;ulvFHuf7lg8V1VRPaSxMSxJHasXw0BqVWlOJGOq5t8/D75X7BWiyGE6o+Y5SunWhoBjt+43IVVRl&#10;KlKuqpqXDYKDNZjP5mOSlomdXCqNZRSD5IxJIrjsDIp9q8uKqJniN4XnxpJjcqjPHEkjMEe9gbE8&#10;/X2DTzpz1bFW2+x5gkINAk9kkqkjyylflXj1LNj7RRzEtu3MvJcVoDXXBuUqutMiuGBIFSwrQ06L&#10;DhfkL87euZYNwbCwXzkjakq0ph/efqTOZjCy18YdfsJKmqxsbLZVNouJBp1EEj2g6jBdN4wyQ5CD&#10;aETyoJnSs/u/FNEqkx64iIY5VhMl7h9XqJAsDYGh5457ugi3HtZS8KHWxtmgDnyYq9e0cG0lAfUd&#10;J5fa/ZIjNeW/utby2Sydghne5FOLJVADrpXRXgOINOjiY75yfzjt+RYX+DfHz5Kx12PpZsfWV+G2&#10;R21t+hzGQfTUUs+RpsrU1mN1U8CgSGlFL5IgpJVjrIYbh2/1FlXkh2/R7cqKpo1mkqMZlYoZftWZ&#10;g8kMNFlaYrYOfUVC/XjnmQ9i2u4azO4b7tFtBuTAMsdtLJ8J8iyE93EYYrmhc8AAN2kttsv47a03&#10;a9faI20FrmICsg8hWMqVwDU6WPGg49W2/FztT+ZvQ7YO4PkPDu3b9dI7nEbMfbdXk0gkSOKaGHcO&#10;Ty+2M/WiVnpwrU0E8ktypNQvIRC5f+7OMxWNxmC7R2hhqGrqitPRQ7nrp6yokjnRmWloMLhctVzv&#10;STMElZhpSRRe559iq25u3KwjSJbiFLRR2KXGsAYNBR2NOBLH7TnpFHsUO6X8883IV/PfIoLSCBFi&#10;AK8XeaWKgdRqUKMqcY6O/wBbdnd65St3JmN+dL9o7mr6GhklCy7BwkFNTRtTVNnqMzuDfe3dv0kO&#10;SplElLGspmeKUqAospdsHtvBZunrqes3zQVsOQaE1OThye4snMI6Cqj8NRRVNfSUzThvGRNGAiys&#10;bq62A9ody5pvtySMC3ndkkDArKigECtSfEDMOBoqeXGmCKbSSPlSJZU5ft1uBGwWJ4kXUWBIDLGr&#10;qCCQVatQMGvRaO5+9++YNybTyeB+P3dNJUbYqKs4zA12L6b2/h5XzeBqoMtR7io6PfuRbHArOj0M&#10;4SeajMf7lNMGJC7hpelMLCNo1Gd3LuaRoJzUxV9DW5Bq81b+Z2tVQrRNE8hsiNqW/HPPtXYc58y7&#10;OsMlpKUnqCJDcuGxnJjJAzw8806B1lt/uRuN2297Zfrt6GQEJbt4ax6TQABSDUAZ4HGT0Gme7U+a&#10;24lm7MT449F7EWCejXG7gqN8baw+XxVJQQmECpqMHVVmYjmp0tLLOgjkRVLBFuD7LpvrpDr2hzUW&#10;5uqZ9w0lfSJ94m3avGTx42KfUrO2LraYSHD1jxoCQaeRBoKgBWkV8lOTPvM3V3ZQ7D7g20b2sq6D&#10;eRNqYKcATKVRpAOLFWU1zl1Vly69uvenmyHZpeXfdSyt73bSPBFx4mmUq60PiIcSCtArKQxwc/F0&#10;Zjpf5n98Z7Etsb5K4TqNNvZtqjE/32252JicnlaWjDtFSLm8HmfFBu7Dfc1CKWTI09QGnVzrkSOS&#10;MWtuV+y4dsmq3psrftbUx0QY4Orhk3FRVjqFCS4yKukmiSZnBABdQF5Y/X2Ftx5X5vi5jS59vOf7&#10;a42md6CeS8ci3BAY+KfFV9NKU0hzU0KGoqCJvb/nS65qs5fbD3FSK2nn7ZoroWdzASahZ2UamQcF&#10;YVrgFVPAsPae7e+E7LqMP0h2t8MKKjfLyUn9/jKmw8xiF1O9RSbvq9vZTCVESxU7LI7xRSO8gAjX&#10;9IKN2ls7C7t3Cu5B1RTbL2xjqhVp6SqpqaKsrJVd2aqrZvt6OJ2ZXAWCmWRFa37r8+x1zJzdd8oc&#10;s3nLy+5CblzvNbsQYFLJGaYCoGmdanjJPINQrSJcA5YNzlzV7L8sXkHO/vtdbvzFLbMscTSRyrES&#10;oCnWFLMysCS7OG89I49Yfk38nexNh9Yy9IbB+V1B3H8ld64uolyFV1dWbsz+H21jH+yBxmHoX3Pv&#10;ZcKzsGZshlqmklenLeOihGlgMeex/RWOylCMvjHoMxX0U9bj8fQVtdHWTQ0toZfBR0zFfSG5Z2AB&#10;4+p94uWe6e+u6MbK/wCcpbZTRlMtxLbsUp3MI4dLOAQMGNQSTnh1h7zB7ye413a3t3ae6O6XVrHJ&#10;olEZBjV3q41SF1VcYoC1AfhOeiofG2n/AJuO88Jkdp44bXqtrYzNQY6t3j3HjKIULJWFpZKuSuq8&#10;Y2WyqCpVWijSkV3uSSoW3vqkz1TTRNFt3DZXH48ecRZbcuTgw60sDD/jrWMKkBrlQyIhF/1E+r2N&#10;P6sWn0qf1n3i63FmZWdpCqR1qTX9cs5pQUajEUqKGnUC7r7h7zuIntxu58eXT4ipJNO0mnNGCNoP&#10;AEhsFgDQDt6O/J8FNi5TKUG6/kTuXZnYu4KF6F59jdTdX46pw9ZlJZhBDkHoDDXRVK0odHK1E9Qm&#10;iK4i9IVY39/c9rv/AKTusfH979vb+8I1eD7fT9tq1fr+558uny6eNH9v2m+p5O8T/lXdsp9R4VfE&#10;SujR/aVrTXXt1/DTtpXHRZ+6dw8Kni7zq+k+op4L01+JXw6V+HT3aa01d2v8PT7/ALLp8XNen/hv&#10;Dufyfxn+7nm/0eYa+n7fy/321fc2+0+2/Yv5Psbem9/2ff8A/9SsCHFZaqbGjItuOBc/DNVtUVH2&#10;q07DH1dNLSsTJGCk8Xk1EEH039/XPJf2Ucl0lotq3040gDVWrijDHkaYof8AB12buN0tWjjiQMUr&#10;WoVSPLzqDXrflWqp5vMIJI9cKjzRpa2hyRc2AsePr7y5nPwY/cFQm9M0KgjGK23cktHBDWY9oqqi&#10;VFilgSFJJ5mUK5cOPCWtY2PtuysGuNtgGxWgjrPSZCWKyVVyQdRJFBUilO6nTa7ztUDFbk95K6ce&#10;pAPFvmOHXGKGKOARUkYjVpA8h4N0ckyG5+v0HsPZ93bjw+TrJaCWetSSsNH56HFx66qpylFVCBBU&#10;xlfulTxhtUwb6G309iJNn2m6tI1uI9B0htLyVChGAJVTkcTWh4U9eg5ufMz2k8k0CuYzOAKJXip4&#10;0bh256lssQKxsF9K6oR+Rawa3PPNvbpWZyix2EwMuTnyc8sNQ1TnsdT01FOKFGmjZJnkaEyCP72O&#10;JXS4W0h9pYbGa73HcPpY4VqmiNyWUsaYAzQnRqIx8/LpXPzy8FsJZomDCnwoaZNM9/z67GsEhiQf&#10;qht9LC5+v9QLe3LLb+wD/wAToDjs3Szogr/v6qKJ0q2i+yqqWjoH+3009bIIC0Vr/to4tzwitOX9&#10;zX6SYSW7xEkeGrZp3KzOK5A1f71pyOiK89xFjl8AwucavgOaf7fz6wojgteQMACbFQbhAeCP6fu8&#10;+8cvaOfraHHZh6GiNRNP9xgqnNgTVDUtJA4cx4+lFFG1IpQrM0jSEg8Ae7R8p7fFcXFjFdSeCAVm&#10;WOigMSCBrIbOcAAf6bHQYl5wXeDLGkXh/kf+guo38PoykkMQMAcFagUpEP8AnvybA88e8uZ7iy+N&#10;oMauUx+0snkYayoraTI4baeNp8hipKiilkghxtbBTRV1NQzT04WUSTFpL8H0+0EPJ20S3rvbtdK5&#10;i8MI8zsJBqq+oMzLUKCRQBahajoGfTwLfpLJMWmrUAKq8e70/o9Jum2bhaTLSZ2EZiWrkpHxk1JV&#10;57N1dBNSO6O7fwuryM+MSZWQESJCrAXFx7gxL2DWUe3dxwx7Xy1bmc5lKuTGVSGtr0lqsY09XTVt&#10;LIFko6Z8bjpH9DG4j+pIHs2d+Wo5dxsJWu4IIII1Egqi6VcBSrKQGYSOoyKZpTqQm3UbZt9jcQyx&#10;mZpDqDVJHb50Yf4OnZ6mjh8lC6T0EcH26Cd1eGncvMogSCeOe+hpLJYjktb8+1zi8F2bszGz5ivw&#10;+MxWM3EmWp8rNRRyVMFIlRHTLipIqFmhaipYKh/3GVyW1KDwT7D93ufKu+3kO3wXks9za+G0YcBW&#10;cqWLjWKhiQMA+hIz0kt/cFY3KMQla8FxX1y3+XpoXP7dzeS/hNFkoZspQy09UIhLUAA2qFSZkDiG&#10;rDeN10kEg2b6oCEBPk5J63I1dXld1/wqkqqM1oohFFkKqdY2qXMFI6LBHjr0CshuxQK1v1H2JRbL&#10;BBDFFYWn1ciNpJqygV09xJJ1DXQjFSR0IYebLeaF5I7iQNUfCq/5Sf2AqeOfIrBAiroiMYMQAUIP&#10;o5uZNRuQQT7www00mQop85XbibApTy1VPlamChWQViOKihXC00UMjtWLAsyESSOjMw4HHu7SXK2k&#10;8VnDbfvNmFY01CiU0v4hYkUJK8ADStDx6fh3mS7vEeedzGEJGpVNDwOmgHdp1elBWtfLtpJNPFvL&#10;/sP0H8jj+vvHu/e+M8FDBRUmNkqKmanir5PDUR5loJ5QKeOtlLFFSVYm8g02Q/pt7vsexXGq4mmu&#10;ZURQSgqDGCOOkUzmgX1BNeja85vs7BDQq0x0ggKNRrULq+wEn5Ur13TBjcv9f9h/vvz7YKfHwbjw&#10;+XyWUx2MipsKqq+RgcR1MdEj+WWnpI4yqzyPGhQvIG+v09mE1w223drb2tzL4lwDRNNQXOKmtaet&#10;BTh6dElzvG0XqMdygipGD3ADVQ8QWFDQ+Y8+HUhnsQP6kD/b/j2nIq3ZCRVqQ0dJLLIyU9FFK1R9&#10;5TzO0RimqVZn00xh8msj+3oFtJYEykh3iSSAvcOAmXIC0I/hGBmtPy1dFicy8pxgR21tbn/TIT/x&#10;5+ufuTOeoKNaH+KinzE9bQNS5KDFRzQVOCqvMkkWUgDO4qqzUnjVW4eNnstwpBPI283Et8sYit2t&#10;5RKDMI28RQCKHtJUZww7gaZpXoh3ff8Akt2c3NrbiXT+BDWnqO/4/wDJXqHqnYMwsAOAPpf2Uj5Y&#10;1uLjz20doYPBSYbA0OIhz8eRc1ImzK5ryU9HXTQ1dVUilNNFTT6FAurP+L++TP8AeA+8G7JHtXLL&#10;QGRkbWSyUQMcBUeMpqGcEjqDeduYbO/uLOwsYgm3wKXB4d5wPM+vUGkrY61atYKhZJ6eq+zqA0ZC&#10;wSoA5jKuAJfSfqD+fZhPjT0hlqbb1d2xUx0uTx+JqcfR7FkipY8vWvkIHWepFZi6ySWGoPj/AHlY&#10;G8LwDRpJPvBXkDYmvo7nebucgm3IjWqt+uWTSuhw5AHkVNT1F1y13a67156g46S2f3VgEzMeyqyo&#10;jORr8ZV5CsjMs9GlPh0QQS1LVlmhjV6ieOPSWF9dx9Pd7fXUdHtrEV28ty01eNtbQ2hDlIqaux2L&#10;iliMFPLUCDHQz0pmbK5euZArNUMwaNIwArsDm77XcuXMWxWKfTl9/wBweOJVIA8MjVrZaAELpPdq&#10;DA4ApXprZrRr+/SQOxlZh8PGnn1Rx8pcvkt1mg616zy+MPanc/ZS7djk21uDclUqyyuKfJVdc8Ob&#10;NI23cBtxaky0po1jdZnYOsioy1yfIbe3Y3Zu+aPf89NJjtvR4utbFYtir1G3MVHBJMMWkMpmlSqz&#10;EMTfdyWBdFCqVXUG6We1/LfK/LGzSbEJfGvyU8SUhRrkJALBgoqq1oF1UBzTrKnlm2k21bQwBPAA&#10;qSQGctThQ/Kp/Lq2L4mfHjYXxk6qxnW20iuRyPkOV3luieON8nujc0yoKuvra2NAZ4YWdkhS5WJb&#10;6QCzXK7DHBOyRVVUlLOKCXIU5rqRRLR5CEmolUlU1S01XCll1GwK/wBL+5ldpIGd47fVAWAYxn40&#10;4eeNakg8K0r0K23qPUrySgy+GNIdACmc0IIORjiOjT/0t9Pz/tuPcjbIxaZ/E7hXO4CfJ4/IUtVR&#10;0tRRh1mqfPHBJS1FO7Gmig+2mkdXADLIqke6bws81jc2MlhcLbNE2pg3wppNGBpr1VpUVoRXoPXU&#10;tvvE4ujcRF0OAKDPpwP+Gvz6wVCCRHjbVpkjZG0mzWYMp0n8NY8e+OSyxy1Zn598JT+airZqvHUt&#10;HjqGknzVdVyLTCprauiSJpBj6aRmjX9J+p59+s9uSyi2xNi8QxsO5mkZliVRUAKxPc7UB6RW0U8d&#10;1dpuMP6cTqyj/fteDfPRx6xxwLTxIkSswUceaVr/AOx+oJ9oWjpNso9HBVUmVh+5WolkWoip5yvl&#10;ZBQvAzpZaV3B8ha/p+h9nUq3fg3DKIpAHC54n+PV86cOvWj7JBphktTpZ+Eihm4/haop1M9riLDU&#10;4oa8UlLHDHSS00EbIjyvWVc7iOBYmQldMLNdjbhbn8eyhrto5ofFlNJBXTqpoC/FX/TYH7OpDh3L&#10;YbTbZbeG3EaMABQKWZ6MAK5+HVXrgXsSLfT/AB93IfyvcLh8Tj99VL1MNbuKnyUMtTOw1z0eNyVH&#10;WU0JgWOOBqaGWZwTd5A5QcD3yg/vNb+73LY+V9rhgZbOSdGRcFWlhrKYyeNWjRyrfhoR59Y0+8k8&#10;E9he20UzSSPrYs1KkkCvDyxjrUS/4VX7t3vQ9W9FbMgp8/L19vTPSQ5GKiqqGHCVu5Nv5zA7rx9J&#10;X09XS1bVGQ/hmCq5IJFEYhVHJLAlSeXtzLwYnLwS45xJmdyzZbEwJSQ+erqGoNq5/JU9FHSyGXFP&#10;WKaQzh6uOaGMQm8b3scbvu8X25X3IkWzbp4caW7oqBnaJ2LuGZklAZlMKK1AoGuunUK9c9JeXpBz&#10;ALyeGoQYPoW7f8vVc38sSkqt/dHZPZu7qapwHXHWh2PvKKXO5t9tKKvc3cnW2J3BnaDd+Oo4t34X&#10;AUWOnahWkwzUdXk3rxTxV1MZPMqK692xXV2Uxk8GJbC0FDWmWvxr/ZZjKZHJI0aTPkstWReNyskw&#10;8SwRwRwliUAIHuVve73F27kL235jurx2vNzmtTHCoEpRS6MUCxK6EhghLkyFm0086dDL2lhtLLft&#10;v/fEpBacAcMUbidVacaVFDno+vzL7y2Ft/rbc+zdw9pQbw3Z2rgMdtHC7ulyG9dj7D2Ls7N0GUro&#10;pdsbUwdY2ShkXB4OqqKubIVOQqatKUxzS+ORwxgOzu5upPi5S9HdEbWpKGvyeQ27uTtjtWSV8puu&#10;qrstjsBlT11toxRV4yFTkMj2HW4yqpqSSrjpoaSiqNKg29/H9Ba83+5nvBz/AL3udnFt8Dbm8cDW&#10;0TW71qZJHQuZF0iKN0dyuss6kNjrPfmbam5v9sfcn98RK+1/u6SKNTUjQF1MaPVa6FOfXh1bl05t&#10;Hefc2xt69y1ebzG54oV2b1PsfHbozWPw21sV13Nl9s4btHcWLgOGbG0VaOu6nJLT1k0NRNMkrRyO&#10;Q5IOXi8vkcpt/aVfDj6mpm3MQ2UFBLqoMVHVYurraitl+6LSJRRPTrCiKAVmlW9wDfuMFuZPbUWt&#10;gk0rzbfPHNVwy5t2LSMW7lWPSCBHQFypYEAg/DjzFtdvt3uBuq28zxNa7s2itABSU0pppwFeuslu&#10;jBYDFdg4fOzU1HR4TZ1TBt5KrCumUrDSSR0uOwnkpZqilbNZZprPNJq8tKJI10eQMo14PcGZyU8V&#10;FiZJIcdh9wR/xSsjEamajppoIocfGHjqE9dVMgcqsbePVz7+W/302W5ufcS5imuxVgznuPEMQv4f&#10;U9fa793S82ne/YT2w3xnDvcbFCqihw/hnu+L5efQr/CjbG2+sfi/tTF12NpKHJVGDyDUVGKSN42q&#10;ZoK2unqJlSWmlleoijb0eX8e9e7J/N3f+5fkjmM0jRbOwqds7ozFVuXG9eruvcuS6R2Phc3vk7bo&#10;8bufd+Z2lW5rcG+do4anoq+HE0eRp9bNHUK3Izt9wfZjZrL232IvLNLPGkRVJLhY4kupU8FpW8KG&#10;OTRFDLKxUyMjOE1IR1lTt/KNmbKCxmjdowAdIKxgs/bl1So+L16Ml1T0cOuOtsDs1ZqjMY+j2SNu&#10;V+Gp8jHi8fLmamrWKOtFVi6Cjz8DSY+uqFmaOtWMKSFQMQ6jF1Xm6j5I9i5XvtRuTPUPxzoczu2p&#10;r+3Np4XY2Tquy6Xr3eu2djY7a+3tr47ELjtp0lZuUz1klRNWu/hWSPQ6A+4S5y3DbuS+U5OUkCCf&#10;cIRGEgYzUhEkckhlctRm0oSVVEPzHRy62u3RWe0WNqU8e6WOisX/AEmI8XU5Pd+mGzpHS1p8c22U&#10;ocBR0kGNn3LnxHQ0lDlMnm6RcW9fRV2drclk8vPXy1FfPjqGSOFFVIlZ9Okhj7yJtRhU9RdgZ+Ko&#10;rN84bOYmfE5yBGlotm1u5q1U3plaPB0lTQYeukrtq/e0FPVSRiogNXqjKvZhAHL3OHgvuGw7UBDt&#10;73jGQA6PqYoyDApmYNInh3HhSNEp0MqkNUdDmaBLyxu7N9KvGrNT+IIpABYAEcfw/nXoZcjSR1eP&#10;r4JKda6KeglibHT+EQ1CGB0aCZWikR46i4DqV0kHkH6e0BvLA0EG+txbVy+0qrE5/qbt8U2y90dV&#10;z1WPz2L2b2LFVbegqs9lql6SkkahbKCt8My1ImNPa/F/fXDle42n3C9jWiv92YObKEFZGjZS0bK7&#10;drBqtRfILT0PWP8APd3dtvCzxqRbSxAhCa9+oBcDAxX7fPqrqVe1+vPlFhOy8FvPF1HU3c/Ref8A&#10;799ddg5KqyMsPZPX+TxGX2znNhbWoqMVcCVO2aTKUNWI6uno0NUkzwyvFGhGWk/u52j3B03H8j9t&#10;ddZhO0NjV2ztu75ghyjZQZagxs+V2nPV5mkyNFPT19XtzE5BJZYBC0crAQslzeLtu2+fkb2w3ncu&#10;VLyczWd2z+GWVw5LqH/T0iqqxV6AjKjoxk29beze+tgwZXL6AAe4ZOCDWmfz6dd41+dxWP33ivj/&#10;AJXdm1K7ZG/sRvDc208bT4GifLYutrEod9z4iHN4TPY+Omx8mRjqUWQMkwhs62v7MD3pt/qbZ+M2&#10;XtuTL706wr9u7s2picAo3fl91bQzcWXyNPhV/h1bukbgWDHzUtc2sAxeGUoebXAv+7L7wc38qb7u&#10;t/8AuuG8fd7iMyVgYyIqhgysI3iCrRiaMHrSnnXqOOb9iv8AfrYXguhJby5KhFRx5UegNRnGONOq&#10;xe5Omu2e3YO0dwYDAdK/IfZ0vxv+Q+J3NiN67C25sTuao3/Ht9t07boM6/VKbDqM7kq7dWApIHak&#10;+w+5o3mR3JYOtM/cPXNBj947xrdv78oM+criqKv23BV0lPU1uGqtrZKm3G9FS18crY+fGZ6HFPC1&#10;I1KqQTvGYVFre/qf+5t7jRcxQPbzXP1Ft4cckqg0ZPqUa3bSAxKJE0wYivBaE06CljsibFdfR20A&#10;incLnSCTUjgdOCfXy6sZ+E3Z/ZOb602rQdk9KS9UTbVy1Dht2DBV96PcWU3PTjaeVrKqCvxP8fpK&#10;zEZTK01Qcg2RqJ66nikeaVdFmr8zPXe56zFb92V483NncluDb2+sNS4VqGgo5zFmaOjzKQUjhtC0&#10;NRkI6lWWwZ4QukXuOj11uO13h2i+guI4LQRmGRix8VafqrI0mltWrwtDJpHaxXUK9D9OX4DBJBE0&#10;n1rtFJ8S8AwL+X8WnqzWbK0dNXUeRWoozijTVNJXyyipappUWB66GeOdS/mW1Hp06QQG1auNJy4f&#10;q3K0tFlosrRvUZ+jqah91Nlagnb+4ViVoxIaMAzQx11M7xStBNFJEXvGykezEb3aNDaRNeJLZTxK&#10;EZFbxE1fGKFyoA4qhDRmlHRhjqbeTeQLeTabu43qA+Pp+RV/yIJX7QelDDVpVReZKxPDW6WoJEiH&#10;lRbatLXvqHA/ofc/DYCk27kKnC7o2bDWTUOHo8rtSsol+7y1BisqVihj3CEgix2apMY8qxu6QCoU&#10;updpOT7Syblc3mqTbOYmW2eYpIjgqrsh7vDJYvHVqFQX0lQwAz1vlyyh23dr23voRMFcLEKatMHB&#10;6nzUD8XxfPprpsiah5ZaHI01PDS5KposrBXU7sgkgVlmNIwqYHpQ8+ltbl4ygIVVJuFhLsvrvKwv&#10;RYuXIV+LohWSz5Spp4oI8fQDHVTVs+Lkh8Jy1bBW+NlMiBdCldIJ9tx7/wAy2EnjX0cUVy+lVjDE&#10;l3MihBJWvhIy1rpaoNDXHUoHbNv3CxSJ7QiIAFSAKfCaUqCfzOeslJV5iZWapoqCmUxyfbxCeeSq&#10;ne/khLuGH2uuFWJB1HVb1H2y1fXK4nOYKi29pyElKtGcnSV8MMvjggQ/cZUCn+1fx6OWjdir/Rva&#10;yDmZ7qxvp90rGrlijIzKSWPwEksta8KL9nQe+ijtPpxGSYlXzAx+zpyWujNIZXMUcUpQRsWZfTI6&#10;x2dnWQGYhj+Dc+1Tksbm8rnp4oK3buCqYag4qmwuIxJp6NMjPBK9BTVDu1Q8ctVLGArM7MrEeymz&#10;vbCw2yCZoLu6hMfitJJJqbw1PeVppqFB/h4dG9qLaSpPEDptp6inx1OiGsqK0JClbJXVU8LyyUcE&#10;iJPUOsIih0BX/sRKtv8AG3t5yHX24KMYHIZLFUGVgyFVj5sjSieGXMjJU9VC01KohipoDjathoqF&#10;K3MZNiD7QWvMm0ytf2tjeSwyRowjbSfBCFSA2STrXih8mA6WxWaSsAf7P/L/AJusVLuPGVs9fRRt&#10;UQmlgcmpSn8NKsUoss0Mh1XdFJa/0t7n1Oy6LcUFZTU1fkMXTbdqWlejzdFTKKXL+KSWnqp6kxtP&#10;PBiyhaYX9USsv59tRb9Ptpgle1immukAV4narRVAYAVIDODRTTDEHpXJtrkDxBwI0/b5ddnLeFVn&#10;aGOV54Q0clFMKgSUsbr6II2KgSVVgqc28hHvnXS0C4GpqsdDtqjoHpqyWoixkdbLufLUtBBJ9zVz&#10;VVVUTU1PVNbyGNYn1KCBp+obhEx3KKG5e7luAV7pCqwRFyAFUIqsVFaAluPr0llhEHxnrDQrUJlK&#10;yGepzM9jEwkrIqCPE061IBWlo2pqaCSpRB+24n8ji9td/UEpJl81umogpavY2G3DDJPSZPwbdiqs&#10;J4MjSSJLRz0jisI+6g06S2nQSfWjLcezZbGw2sSPBzBc20qgpquCsuqNviDUUVQjgtfSh6SybcLi&#10;2SORNTIdQb0KMCn8wOs64+DD0lhkKqFUZmepq5I6+X6lik008LSilAH4IIA+vvA2z6+tylTFlttY&#10;LEZfHVDT1cNNV5pKbJVbq1Ri6eoUZJoaQCRFWZ1ALXKgC/D43q0htYprLd7iawlSisVi1IgIDlax&#10;1c/whq/OvVINsKsTOx8A9ylfMLwr/l6k0VXBJB9xFkHyEFUuqnnCRrHHCPSGhIVZpH0n6/7H3IxG&#10;3chhsbWJjcJgMW+cp5sLlJJv4mI6GBqmOQzRRZCvrHgqyI/25oZdRP8Ar+2b3drO9uEN7uF1KLZh&#10;MgUpVzpPEqqgrU/2bCnl0bw7fa2amNGYAfw8P+L64TrSz1MYapq5JMSwngipZrLIfC9O7VIibTUs&#10;vkvokA0sBbkX9rXN9fvMFq8dhNhT5egcS0qUcks1FuHE0bqySUNM7xtDVFlVpX8xYqGAFz7IrDmX&#10;wyba7vdxWxcaSWCh4XYZ1kChQ8AAopUGuOkE1raXDlipalRniDTtI/21Ok9jtzUfjjeo/jcVNVTS&#10;xzHJY+OOpxVZUX8cOS8Mksa3J0qqo6XIubX9h3i9u4LL6Y85ttHrMLk4zVHE1NXR0u4pZq2NZaWe&#10;iiMP2lLSoxDyo6tYekA8gS3O57naAvYbnSOeE0VwjvDpQ0KyEVYt5KVPHj5dMjbIZaqYTRfMNSp8&#10;yfXPl0ppDViRzHUtGmQiHhDxU5XHeKIjyRvHHE8vk/KvrIJ4YDj2kdw7EwFJj8pk6R6PKUdNFWyS&#10;/utS4/FNTq8kFGGhhWtra2AJZbyJ5iOSL+zjbOY76Ways52eCWTSq4LvJXBbJ0oK5JoaDh0kvdos&#10;RaTyTlWijBelNNNPcOGTw6cKaoka6yI2qN3UGT9ctjYyIPoikG/+t7gybU2pl4KmSaSBsumKNTSY&#10;6HTjYc/URQGppMbG0r1Ucbq8YLalLuy21Am/tQu67xaOBDqFo84DuSXMKlqM9MGhFcqRQZHRXuuy&#10;bbNBPIbXXNItFXFGYMCFqamhIAr1knmmjAAjsrGzHTqCg8Fgv0aw/B+vsR92dB9V47b2w32/urKZ&#10;fde4KMNuHBwHH1S0VelFJURw01bFBRJBTwZBERhIJHt+b+w5s/uNzlPuvMf7x2aKPaLeSkMrak1J&#10;rA1MtWLVSpFKdM2PKNrdxTrc2KRRxSDKONTBMqvw+oHQJ7H312dlt6dn4fevX1BtzZe2cvKmy900&#10;+VqKyXcuKSYr97VUMlODTVBT94CN7KF0i5OoIqk6VwdXkc3Vz7mOF2piatUbKZqkoq7cgyjU72pm&#10;o6dKT7mduR4/LoX86rcnkvPl/BbWdvHtDT7vPGaRxMyweHqHcGYsFAGcqT0cWfIO2C4LzBmkbQ6s&#10;fDMwY0Xuk0Z49CXWZ2rgix8FJi5K7NVUInTHwVHgoRGSIpJKvIPBK8NNGWuG8ZJ449uFd8f8rjdq&#10;HK4CrhylBlKAVlXJWQwUmRocbTVEcxyFFRCom16IE1kahqW4Av7Sw+5tpcbq1vuFsYZ4XooVmdHc&#10;qQUYlRQE4FB0ovORYNvs5bWzkcuWUFu0gCoyo0U1DrDHu/E/xSTFSSGnrxNT0CaVnqKY1k9lFNrE&#10;EMaSiQ2BHDfW4+nsLz1nFsrcWMmzM0WRxdRLHUpVRqHWpxU48gWajV1VKmRiFIvaxPsXf1qG+bbd&#10;pZxmK5jQjRkFXX+FhTHmMfLoG7Z7fnb91k1yR3JZnXU+pex6/hWi6w1AMZPSqp51litCLMjFGBYu&#10;AyHS3razPyOCeT7wVnVc1TmsXTtRS4SPKfd11NVxSfeww42nLszpTs0n3QWmBFmIL/19ux83JHtt&#10;5JHcpM8KqjAjS2thTLeWf2dP3ntxZXlzbLDE0U7E6ZEyqqMBSp7W1rg19fPgcnnBRyv6kIVh/jb2&#10;8L15iaKDM1y1sdZQxYjIwUBoIVgM1XmIpKXFP9tLPVBGjnqUZmAbx24At7QScz311JZWrQMly1wj&#10;OTmiRUdxqpnUFK+Va9HUnIG3i2naNgsZjlVDExQVkJzpAK6hWlafkOHXtcjIhWwJYXv9LH8e0Xi9&#10;kiKpoaOlnkgqq9n8E1Uy1FXLIYnSIyU9TFLFOQxBRGsrmwPHs4m3b/Frl3ZmjRasy9uK8NQyKDiR&#10;kDhnous+QbOxt4Le0uXWa4D/AKruGldjGyjUHRlOkmoBFMdZWIsAfqbf7A3/AFf7A++M+wdw0eFy&#10;MOQioVjzdHlahZUoElrp6XF089VGDIgggx0k/wBuHVVB9PFtPHtKm8WF/KtpHNMrRMsTHXQVkIQN&#10;WhLMNXEgrXNOgfuXJO62lrf292sMjymRexaNIgU6WFAoXIB0kFQO0DqOs0TTlL2ZTbTx6zfhuBzb&#10;2manaORhnnraSqmkmqocdHU1OOjeKi+9qTE1REYTdAKUM3BGhNN9PHs3guLSS4NzK1HodKu34Uwr&#10;gfxtQAEluPA9E/8AU3coJ5JoLmWO4cxITH8JdnVGZa1OnJwxKr+XUv24ZTa0NQpWjoKtarHVSSV5&#10;hOqlSFKhXQUrTlqgRmIf2tf+v7vHuQfw5Lm4HhNQxng5df4gO05+XRpf8sRTNHbWttL9RC6HGRpD&#10;CuT3cOve8VDtnBwRpkJqeup5qiCvq2rkiStp1WJJalKamoV8DUugoA8pkZvqbe0zn6e8mMAiLBlU&#10;Bu0gyMASDlc1wBGCfxMenLXlXa7DwtyaORldWbXp1iNaF6BD5quQR3EilanrgXsSLfQ/1/417VuH&#10;psHQUtZj6zGVFZU1lMBNC7fbpTpNH5PuaaSxkU2NtMmon6kj2lvJ7+5uIrqC9WONHIDUDVINKEYH&#10;zqPs6FW02G221vPYNBWGSKjKe0EEVqo4rX1NSeJ65A3F/fCHHGsyeahioHoco9Icdj8fJqrIafxS&#10;CIO+pi9S/wBuLXDqoPI92+pa3s9vZp1e2WQs7/BWvmF/CK50+nb8+lNlt/1t9utxC3gbk1oYwsne&#10;iqoxJmlTQU49cH1XBCppH1ZvqP8AW9u8e3K2eqxUklPHicdlWpo5svladY8ZHRrCqVL3mt42VQfW&#10;WufwPZdc71ZWdrdzNcCV7dS2hX7tVar5jj5enRhc2oS5guoljjtnKGV5TVNKp3BVJAGoVyTivA9R&#10;nmjbX4XilmjVnjhVlUswHClvUwDHjj2KOH6X7f3NhKNtnfweqxeOoI4chWRJVTI5qapYRU4uaWFZ&#10;GrKejfWssLJpA9PHsIbhzzyXt1867rJKJJpKrUqGIValXCkCjEaRXzNTXoD7zu+6wXFjt9hewKio&#10;Fb4tJ7tIZDrDE6cAk6a8FHQb7k7d692pl6DDbi3PisTkMs1RBFHPW0StS+CJ5TU16tMWpadimiNn&#10;BBYge52N69yk9TPm2p6jckIespaeBlkoJKueESNqoojJo8wReZHDDTzb23ccz2UMUFi0q2kwRCxr&#10;rVVagy1K0r5VrXFept220BRby5uDJMiEAVOk59DXu9M9LeoydGo0PULEWXyLKxaRAjtblBYG8p0q&#10;Dc/19qjOdMZTblNhM/SU9LlMYlLi8nHj5ckk08xHheeOuhiKMsSLdYWQMNNgw+p9k23c72u5z3G3&#10;yu0d6WeJnCaV8wCnkT5tq+enq0Ucci28Xg8Gp/vH/FdJbCdgYHO5bIYSOWrpq/G19VQoXpamKKpe&#10;nLX8czxmOWVES7ggLqFgT+UjunaS5LdFbRbfycaYwZShMtUk05xdIk0sUUR8dTE8klNRKwi0ljZl&#10;/p7EO073Ja7XbybjbD6oxOQukeKQKk5VgAzcQaefA9K7jaxOlvJFPLHKWTX/AC6VlFUSNjlmqY5Y&#10;pbXNNKsSysU+q6YQE/yi1xxbn22NWbnwNDJVUEq5WDGyy0uHbKvWTZR8TNWtFI8VMpjVIKYsZVHp&#10;sBzdfb+nbdxuVt54fClkIaXw9KRawur4u4kn4DXiekEn1W3QMLNBcRmZaF6EkFu44C/BnTnyGesg&#10;+2BedKc3qGjWflYtLekKGMahif8Ae/agwHXG5oo8fVVmSDYyaigiC1MK1skbCmWppspTGOeKb/Ip&#10;yGRFdQ6qAfSbey3dOZtoZ7iK2tf8dR2btOjV3UKNih1/ixxPSaG1YzWLPdtJaCEVVlrr/hYmpNeB&#10;OfyHWM5GAzyU6FJZNDSaQpVQyyGJ42duSfIt2/w9y6vq2owmKp880mNrt00uToTRy4Nvuo6ijrki&#10;kpKmYMRLDNHFKupgNWsck/X2nh5tgvbpttKzrs7RPUTAKUZa1RSBkGmkfLoxsbCx8cT3VuhuFZwW&#10;VBnjSta5p02UefgyFRLFHBKkUJrBO9dG1OmumqJKeSONrkSxl0LrcWMfsTNq4vbu1axHz2Bp8ZuT&#10;rvK0NLU1uNkiqDla7J1MdKI8jRVslXSfbxecJIY44ysYJDA8+wtvF1um8RP+7dxaXbtziLBHBBiV&#10;F1VV00NXGoAkg+nS+6n23x0KaWmFADoHZVaEimMjGcdJXKVLZ2mijxWVqqvH72pZnoo2/wAiix1M&#10;mN8z1FJVUcFPWq8lixMsrAseB+PdR/8ANKy+Nr92fFihx23sZtym29vLtTDNBQJqmkNLuXrXWavI&#10;ekZLxOW8cpUPpJDFjz75R/3k1pc2+4eyd3eblJcy3NvfS1YmgDLttNKH4Kj4lqfKlOufn3z57aS4&#10;9sntf7L/AB9qaQPxWQ8qA1K9cXw0sG3Owa6PLZTO124tqCpekrGWTGx1MW3q2gjbFYx49VCcr4Vk&#10;qYS7I0puqpcgnF/4Te0xlp/mBOkk0UlLU9CSAxMuiSN4O50eKdHBV4dRVzazAoLEc3wd9p7u1toe&#10;YIruFXine3jNRUgHxidJ/CSBQU48MjrFLkV0SS+ZlBOqIA+Yy3A9ax//AAqC3TTYlPhftrKYnE5r&#10;DbwXv+lqKXJ080U9JWYyXpStp8rh85SGOtw+UgpPuKdQrtFURVTrLDMAqjZkxD032VLQVWRioKqt&#10;FbFSKXpFqKiri88rfaCqSRXlhjjZtAR1AXUw0g+5BWS8g2ezudrhkuIEaVCi1NI1dVJNPIMV7iMa&#10;gPxDqTedbG1lu7CPw3ZHSjnUfhalc+WQv+o9a5fyno8vRdrZnfOD69yO7sBhYdhZHdWZqv73ybew&#10;m3qqmxVDE28aba1fQzQUGYaso6aWc1EDuZRDE7zyqiuOJn++iyL/AGdfi6mjy1djkp6qmp4pKuOl&#10;nqEXM00sE09HJQ16sJY3Yq7iW0iB1cBDNuStILcmKW2dH1MCKxSFhSKla1I1GpyNNOHQatNlCl43&#10;lCW1O3VnFa0B8z8+i87poziKban8QqMDk8RuDam2dyGsqszuCTH0K5zH45qvZD0lVSYvd4rsR/CK&#10;ChqYsbPWrRxRo9NUCJovG/oDMrF2QsoYFka5DISkil1CAOGWxt9CLX49lZdLYKsBJiYlaH1Py8x/&#10;kPV90jtobeOMSBiuABjiB5fl0XmtnosDW0ooaPJS01TX07S0NfSvSotNkqZcjSPJisiKpquF6TJp&#10;NEPORLFKrhijBym4q+Q5B1mBQ0Ymim/YeQ6445JpWjWP1uJYnWVAASAw+vuQLSzt15K3SZo2DalI&#10;INPxxgaq8aAKKAeRzWvSuzsTPy/drFIVqVOD/SH8ujcbk6txlP0lVVWEZMlDvao25uPb7jcFJQxp&#10;BmMliduYrGbgnyaNQCtweSpKvEVc7yRxVVRQlgYmBb3Pr6wxZjHGTljj8q5sCVtElDGQB9VXTJxw&#10;ADb2Gdn2yKbat4gt6hS8ZArn+3Uk0+VB9o6SWzyNYzWl2xJJFCMHBx+3oI+udtncvSXbsNDLfHtv&#10;fpjG0sErRRVFHLueq7E/cL3VK6akrKeJHLOZp6WM24jUpB2/FJC8xls0lQDUvcG48nqVeb3AWwI/&#10;x+v49yd7k3cVzsmyPFpECMEqB5qBnHE/5j0JmhhG0wiStCcGvmOjA/KXMYHPYHbCYqOakodrkbXx&#10;filiVZn2+qLX1CinEK08scsD1EXqMgSnEfjMhYxsWXwdNnNgZXbuSlkXGZXFZnH1hoZZqCugp6qn&#10;raeealyEM4lpKqFHLRSxhHjkAYG4HtByq0N37iwsbZ9cvgQmhBJ8Vo49QA+GlQc5FCSadIbdxDvt&#10;zcu1FEYWvouKnpRdc9lvtf524DsrbWMyo3ljd69Z/wAPlytfRZ/FZqpr5diUeLxsu36bD05qMZWp&#10;JHFVRT1c0FRThlfSG1eyTfITI4HHbMwGKrMvNEm48nSYjJVD1VRPHW023slmc5lJKHHotTj5K3GZ&#10;zNV+OhgFKDVXlSYMKWkeAe8yAcz89c4zQQvqa7WIFS9fDgiCdozVsKEDKWqKjJzFfMU+6b/ul3s0&#10;FnIwlnA1rXCudFcf0Tq+QB62dP5fuxN2b2+WPfHblBt7Gmr2Njq7O7fpKvGY6im2xWb423srZnXe&#10;By2Vkak3JJjuxun+r9pbzy1TLkJRRYx8caJ4nzOfgry40nxzw+59x1+7uwq6p3th6b7/AD+J2tBk&#10;q+gweyP4HTTHG4ug2/BkoVSqxdBGtHS5KWSfzyRrJNI0krwLN6coQxbbareXBG5GIOqL2omkAgsi&#10;nuK5UtWpCgknqTNg5a2nZJ9sn2loptpjotxGBVteAWLDuDBiTSh8wcHNpmU77qNibR23sDa1ZX4n&#10;sKozG09u1O9dy40VE+/q/ceapIKndT5NMJUULDIVlU+QyeKgigqqenlnWBIKeGOqbYd/lu7Ur9vd&#10;I7uqI4KWnxeV3f8Ab7Wp6ajFC6YemxGNjFczmKOpaWqklBa6qsUl1QBAvv5Yv76yfYYPvV8gbb9G&#10;ovtp5fhe9nBqshkmaSBGFNKkKSaBjUvQdoXqGvd6+t7zfprXbbZRbQJ4SEDuoTqy1M+Q+VOmLrHe&#10;8m/Mh3FQ47cdZX5wjFbTzuNnzEWUlxvY8NBnMpuyCgWmrquhipKDFZLGwosV9UNMsszyTPI3s2m1&#10;Ov8AH4GLI174zH0uczNbmM1mMlT0dIlZWyZnKV2ZlherX96ro6WorbREOdCr6bD3yw9wea35q29b&#10;Xbd2kS3S3ESBGK6FVV+HSRRjkVGeoct47qKRGki7h5/8X0KvX1DW7WzFPj83QV2UwOOXBUeKgzTN&#10;Xw08+Dw1Bt6GskpJTMKOuyMGPLzAxq0ksrMzeQsfauiij8iKKeauMehdUKuYSBdtMk85SEoW/tC9&#10;r35+oxuhTbo79TeWgMgPE1B9PLAP5dH8aYFQCOjgVwyUlCxoMhJRtJGyj/NTBNKv60hAlkZv9pBD&#10;MbC9/dCP8wnE7ql+T1bJV47HxLnOstpVdCKaeeSjnkw2Z3XIlN9ystFJUQ5N8b4Kj9tiYZLWF7D6&#10;w/7pm45H3/7ofMNntG/P4lndMppqrHNqaQR0Kiq1NCKEHiDkHoZ7DZPuO1btafRK8KNUVFTXSpqv&#10;pmvDzHy6Ixl44sRF2JLvk5nFyUvc+adKgJj4qupwG4+vur8Ym56U0cedNBVYBsgaqgnMlNNDV0Su&#10;QfGjMuNg/HLp/tvrLZXa8uYye35kykOye9JNqV1NT1kSvohn3vmcIY5qWCCtWpx+Vr45oNNPjapa&#10;ptX237mPPvr9733X9qOefcvla+5eS85ma2kvdvnaMQiWNSUMbHtWTWpXBI7lpx6jeLa7i0dYvqCY&#10;PFIIcA6M4UHBAAwPl0GfWeK37tTeFJsPNbk27uXrmPfVNWdRY3sPFVWar9hzVi1mTxm09tblRqDJ&#10;vQYakxmb2/jKmGeqaTJUElCkxhrR9tdZh6HEdKdSfYbdiml25sjYs1JiqKpnaoM1BhsSkuI89RoL&#10;PUg0K6pACWaZmsLj3w59mtx5j94/vS8t7fzZcpb77zhvj2101VURSyTsw0sW0qqKSPiocGvQ5sY0&#10;aMWUhKwEjJNAakCufLpX/wAy7HjF/C7sXfm1aP8Ai2f6tl29v/bcsdOXWofNZeh25mquqpWamdcb&#10;TY/PVE8qOQscVONX6bjWq72zuYzvfP8AH9wz5TKzb/rK3JVGfo4phBjsdJiqynx2OpY4Q8VLSYmq&#10;p6eJ2ceQSNHJYMyKPt+9svZTl/2X9uuR/azlbZGO2m0mt2NAzyS3MZMkrOBVzrNQ3Be3uwOst+S4&#10;9u2LYbaxsZg1u9PEYEHuQVdcYq1cedaDoCPiv2Xne1fibU5/IUO3MFvrY8eK2tmdkZGyrXboxWSo&#10;KvN52TzTNPUndeJqKyopoKeoakWMT0qSyIsk7GO6/wBzvvTa2yM/kiUymb27Ubd3PQK/iE1TQDxV&#10;WRSJmFWKekr5Xip5bWeOsRibsl8dd12l9n5lsbDcrlIopLh4nUgKQ0fYMk8SV/OvQsmhrt1xYvb+&#10;GrRfUIn4kYUOCc6agmnzPVAfyV6Kj6O3H8xemdn7XeixHUfZOA+UXx6zYojkKPbdXuOtpq7I7Kim&#10;eBsBVw7iosHDla+geWzU+FniZWjSVEjrsyDe2R2xPlomes6z3bkK2poq6ixMmJzVTNlIcws8sElL&#10;UV1BksRkabF5vHzU7RBJVpk8jI0wQ45M3UbNDvezDvjmuJjHUIylfEZBpJBKlavUAjUJGwadA3eK&#10;bra/WyzgSW2jUpAqxoGBAPofMZHQQfKften6129vbeu1q+nXavy6+N3Um3aVdt53My7t2U+M61fa&#10;G1mgrchV4/bO4Nubjhl3fsfOpUiaqmpos3O0CzpjRUDDlImTFl1cO0zRRxyw3VQcuFoog41Izx+G&#10;qL2sQXUNbgH29vV8l141qsjeJPVCpNfhJBP2jh8hTpbZWo3HmKw8OSphgEhPlVVAUHy+31PRGOiZ&#10;WyXf1FDW0kdLi9lYWr3NX4vMUYlapTp9P79ZdhK9BkKTHZRtzbXipFfy0jx0MkkTuTKynMa+CCup&#10;8TS01RVBqF5psjBGn8MoIKdo44qaorXcf5VVGVikUau1kZm0jTqT298Jbi2lmQhkUY4LWlDUfYPy&#10;6Jrx7i8lhj7vGiOqo4nVn86dBlmuuN87mw25u0d17kw+xqZN7SR4XY+Sra6Lsrsfcm4zW1WRzW39&#10;pQwH/frbbooKWlrspX1NFTj7hEpDVn7j7eHFD/D87NHDAfHmvtpmW66KeqhSrNXUAN+t+QHYi5DR&#10;gWA9knittu83cSWryi6YzswFAAf09IA4f2dTTzNPLoa3J/rBsAki/trZqFuNQAKftrX8+jGbjr6L&#10;5CfDPB7yze5IcbnPiwu5diUxnjWWs31tV6ralZtPA1lVG6NSUimtEVLHEwVTR10rX9ILqKSSIZOS&#10;eplqPu21LC9jDTwLBHT/AG9KgK6VPiMjFrkyyseV0hRxDLb3L7HbQxBIzcLrZstQ59Bg8fUBTUDj&#10;0AbqaJ7dKoC0Tah5nV6/y6JTT7txFR/oqx+NwNFhajaZghXNUEni3BmN25XPVO56zdO5cg0E0ta9&#10;KmQgpaWnVk8eMx0AAjnaonlQLVDYnG5evoaGoydZRGWvxWGo2pPvK+prqYzR0itURusTzzSSKTZd&#10;Eak8/T3Je4bW222BsYb+NjcSNO7Ig0xxoCka0BopNKknj0NLndnutmsHlj1ErRj54PGv2dWddoZG&#10;t3yvWeA3BW4iiwGc25JtTsPeWYm3ZT4XC43rXNLRVWW+4wuWxCpFTxY/HeJqmWSCTI1MMZZB+4sP&#10;dK5Om3HR5Vp6NcTFRYymAjpZ6evM0tZX/wAWaeuavkhqo3pooJIUSnjanamkcyOJFEMZTGHaN127&#10;cVvHDm4dZpY3KKYqFEVitAKJLJkBSQfnpU/5evVuNuuLWU1tVUkCvdqHz40+XQufB/O7O3v8ae0+&#10;oKfH1tRuSqzW99x7b27kchHuKkw9biNu7Yl2pNhqQbfo6nC0NTl6+WhyEdXUyjJR5uKlNOAtQlTU&#10;rmlzOE+UvVXTWf8AkVuTfG9qSt7c37211jmsCtT192BtLfuQhol67yMcGfxu25pcF0nj456DELiK&#10;jH0kmOqsgPFVTmMz/bbTZ8u8qJzBNtMx5YtzFHHMfj8LuUTO9AzlBK9Kq3ihWd6UXUErX9W7f6y/&#10;kNxql0hqhGifGnyB0rXSpqDQkCoqLzurcftb5FfGfvf5C4ro6j6V2DuHEdU7T+IveseVOP7Q23uX&#10;r7FSZPBdh01LLgG3TjTX/KHcORx9Rnv4p/EtzUlXDSVVP9hSrVzHP692Jh9mYbfWJoFooundu9hv&#10;uDZFNtijq6bLYiTYmXSXP7Iq9v1hrooo6Te+yJZKc0EVLBXUuRR4lRnZwN9g3GSyS93Ccyrc3kyx&#10;gMwKSFghSUau1VZRSoOmjUJMgZehFBdqlrfwW9qamhBzSqqAQD5edRXj0UTe3f8AvDseHZWUmoqm&#10;m+Um8OisNsjsDHbjqayu2Tk6HsrZ1BTba7g29uirMUEq5LrDt9aavp6h6qpwWRwNVSSiWopUnq++&#10;i/kZXb+6nw/bnY9OuwMR2NuHbS7CoYKSOeGjxW+Ow32F1xsmorP8vqM1uPcFZj6aqrqv7algSLPx&#10;eExpC0yGPN3LM13a7XtFuJmWMtWRWUJV0DK6tXSwEnhIAMrqdcU1dI7fcGaxN1cJoFAVPkQzqoB4&#10;ZbUMV9P4h0Fvya+G2I2R2VSdLdVLW9oZfqfb2+5+2c7ufKVePiyu4du9Q02/+wu18elFkqCgwu0d&#10;t0u/lpMPiRVSuua2nU09WtYJ0jqtRL+ZXubO7i+bXZOY3Ttij2VkjtnduHXAUyzokFFisdvjb2Hr&#10;Z5ZY1NXkM/RUcNbPMqIk09UzWW5tgT79281t7obhFPQyDboT8QY0NpUVoTRqZIqaHzPHrHf3FmWf&#10;nC+dItEfgAAfIRH/AA8etnb4dbVxWF+MfX2I2/umu31SNJ1ln33BW1+My0889fiuu9yV9LEtJXT0&#10;+Lx2DaZqWlo/NI1DSU8aR+RUj1bK3/Cbv/sgvfP/AIs72B/77vqL3jje/wBqP9L/AJT0U7D/ALhP&#10;/wA1D/gXrQ//AOFdn/bzzrb/AMU16s/9+x3x72AfaTo661afaA35smh3pSUdPXgvHQ1DVUcbAPCZ&#10;bJZ5InBVyoXi445/qfYq5Wvdvhe8sNynMVvcaCGHDUmqit/ROs5xQgV6jr3BbmCwgsN72DbTdvbl&#10;xJEp/UMb0q0YOGKlRqWhJB7cjqxn+Xf8092fDfe+883s+XFUdfvjbSbcqslkYqhZqalhqGqVp6XI&#10;Uc9PVUAq5WGtlbSSiFhwCEdjOp8TR+ISxRyLEztHpRUXVIxYuVN1ZrNb2I7sLah0hb9AsSTpJqBw&#10;oR5D1Bz1DCe5u23cckrlkuwtNJJwR+EgCo40IIB9fTqw3tL+az35ulqtsXFNiJMnR0NLPVrkKisH&#10;jpIYYpfs51WM/bzvEH+ptc2PPK+oNv43GqqU9PGDxb0qq8f7SAAL/wCtb2HJ7+dTIkUhYNU/Z/nx&#10;8+mZebTcxiavhxKpBySzV+Z4AeVB+eOq5Oz+/eze1K3z7mz1bWyFg3rqKiVjyzFmkld3csxJ/wBc&#10;3tf2/JHYGwsPrwOBb+nAHsvAb42FXPy6AG8c0S3h8COTSgqDmpP29BXTYqaQtPU65DJ+4zMXPLG5&#10;Op/Ubk3J/r77tx9b8+7NRjXUQf5dEEVy7SAv/wAX1MlpUSM6Lni5sL6fqTfn6++LHjj2zLRVAB4n&#10;oW7SqNJVuI6TVUW+lrf4AW/A5940iklYKis7udKogYkn8BQAST7Qi2nlkCwozOTQACtT9g4nofx8&#10;1bRsls0+4yxQxxDJZggAHmWNAADxqemmPCZHMVEdLjYKmtqqpxHBT0tPJVTTOxGmOGGJXd5G4sAC&#10;Tf27023cxVNYUckALpGHq/8AJVaRwxSOPz6GkdtB4QE+xhsvtvznvsskdnskyogBZpF8JQp/FWTQ&#10;CP8ASlvnTHURc+/fH9hvb2ztdw3jn6zla4LLHHak3spkU0ZAlt4mkjjVyoIrQ1B6Ob0L/LH+bXyN&#10;zmTwHWnx/wB8PNgsVT5/N1+8KSk65w2MwdShkp8rU5bftZtuhlpZoxqUwvKxDLxZlJRGU3JjcBX0&#10;eOyiypUZLKy4bFkFIochkadKxpqGCacpeqH2h0roOoXIvpPuf9r+7NBDa7fccx85W9tJO8aiNRUl&#10;nAIUOTTWRXSADnGajrAfnX+8xg3Hdd8tfbv2y3G8220gZnnuj4ArwDCJVZvCrTuZlbIBVRltin4+&#10;f8JPexNz7LwO4++Pk/tPrzPZKKkyVdtDr7a0nYRxuLqDFKqzbpq81t/Gy5A00g1/b09RTq/KzSrz&#10;7l7Z3RDmojOMHFBFHPU0U9RU1805hq4fMkitFClKgMToODdfr9fzLG2fd19udujDzXE+4TxvkO2l&#10;TpIBFE0+vA1PqT1ipzx9/wB9+t2eaz25rLaLedQq+BAHkUGncsk5lNeOQFqDUAYpax1J/wAJgf5f&#10;XXFRi8nvzOdu935HG1sOTqKLdO5KPbO38rCiyqMfU4nZ1Fiaz7CVpUdwKwyFolGvQ0iOj9hbmymS&#10;3b2jtCg3HFJlsSq5TFUtVFRVctPSVFGk9PGIZ42WKOVl9Btp+p08m4otOXOQLbedw2S65R239F4m&#10;KrEgbwZUUVNQSQj18/xdQTzj7n+92+2XLHMsvulzApudUbEXk6RmWNjUBY2RVZlAyADjjTq0qj/l&#10;vfy7Ovdu0NNQ/CL41JikejpauoqOn9m5rIRwyN4vuKzLZnE5LMV0cEkx1GWdzY83t7FOCbd1Lgsb&#10;LTT0tdVfxylpcxVBcXRNBjJKaqlmqvG9PoYRzJGAsaEkSWVfofZHvO0e3nJUn1s+wWSbRJI3itLG&#10;n6aBXZRGKLVgaBY1BZhgBj1Km1717s+8s6cv2/Ou+HmeztUe3S0uZ0e5dpYopGnbXoApRnmdo0Tu&#10;JZRXohHYvQf8rX4C5fN797E6G6T2f0/v2gz/APFst2TsWg3vh8FuPbdEcrtjaeyMfk8flchS5DcG&#10;NmynjxtDHNUVZpIVsWCj3jrJqiqy0c9dVDK4mjjApaB6U49TVvTfbz1z1NM0E8gYOxjiZAiMdRBJ&#10;ATFDnn3I2jc92urTYuT7IcqDSV1RNDOzivcskTRlI6k0jfWH4yLSijrH93f7sfMfKvK2zb1vnvpu&#10;9l7sSo4nVL6Dcbehk1JFJDdeLHM+gDW8XhkE6Y3GnxH1Ofnd/NT+NHZsm/8AqroP+X70Rj+nMluC&#10;OPE7/wAj19B11vhtp01Jj5ETbUWxqDD5HZlfNnknkeoqK7ICoplhWWmX9yMvWNx2Dyk5iWpqMczJ&#10;Lohnlim9YF4/FJ4YFlQflW0t/QkC/tHybyzyDzrItid1u9u3xj2wtokST/mnLRNR/oMiv6auPRl9&#10;4f3P+8z7BbcvMFzyTtPNXIduQZtwthNbTQpUBjdWXizmMHNJ43khX4pPBqE6Ar4KfEz4G/OnNHrl&#10;fkL2F8Z/kDnq2Sj2X1jvnDbf3rs/elXJK/2dLtjs2lG1FmysiaQcZVYynrZJLR0n3pZikLbG3cln&#10;KzIUVXNSUcmLrno6pV8xlXSGeKRYXDB0qYirIddrH829iO59guZLe6PhX1ubHJD6yzN/D2GOPSWx&#10;xOkV44I6ibcv7xz2fk5esJ7PlrdxzDNGhEMkUSwK7fHW4SZyyR5yIRI1BRFrQHf7e/4TX/KjYOda&#10;o2bvXYG7OvlxlblRuSbcMlNm69aWJzFjKHbU+DoGhylVJojtUVMdLC7nXUaV1lwyGz81SPrhpJa2&#10;kd3EM1KvmlZVYAeWmiMs0TDUA1wQCfqfYA5h9tOcdjk1SbNNLa1oHj0yfZqEZYrUeopggHGZ99jf&#10;vcexHPahdw5+tNt3wRamiuvEgWqiriKSaONJAvp2yGopGOHVUXyd/lnfNL44y10m7ui921u3KWsp&#10;KT+8G2Vxm7aSNcr5Wwz5KTaOS3DT41colPJ4XaVopHikVHYo1muOnEDMjKyyozJIrqVkV1NmRlNi&#10;jKwIItcH3H0iSRO8UqMsikgqRQgg0IIPXQ/l2XaL7arHdtmu47mxuolkSZGDLIjjUrKwwVINRTFD&#10;616q13MmXocjV4rLUs+OrcdVTUlVj543hqKOpp5Hhnp6iORUdZ4ZUKsGFwR7ze6dH3SZ9+9+6912&#10;CRex+v19pnc9W0FJTQxltdVWwRFUJ8jRI3lYKRyNRjVT/g3uRvbKxtbje76/vo0NrZ2UsneKoHYC&#10;NSw8yod3QeboozwJBzLaXO5bRfbVaNpuLiCVQa04RsRny7tI/PoduhqGgG56/cGWgppqPbuCyOQR&#10;a6Dz0Bq5lWgiaohtaWWnhq5J6dSbGeJLgjguA0elZLsoIbRIDyVIIP04It+Ley+z5gG3X4urGZkT&#10;Ue2tUZT5FWqKU9KfyHWHm/e3fMV5ZPZ7hshN60VBIgpKtc6tUZqxBr8WqnQk4DsKHB5lMph8qaan&#10;jqZP8neXzUk6Sa0lgkpqwNCsc0UlioAFj9Ppaf8Ad0QAU46mksxdWIOoMWF9THVrNwfr/wAb9jiX&#10;3XlhSCCy2qAtQampHkinDsb/AI9Q44dQfa/d23q7i3HcNy5uuYUhIDR1kJCEEBjWSMAVoKgE1NfL&#10;ozD/AC+qsZT4+gwW1cRHLJSJG1YaTCqjukaIUpoWxVbJDqj1HSJQpH0sbW4z1FLUEeSjkgKlfXTT&#10;JE9j9P8AdFwot/Ue0k/ui1w4j3Dlu2lY+bgNT5hcKPtpx6O9o9gN5t9ju955c9xpjbKxV41SQ0B/&#10;jKOzEDNSVII+XScq/lHSzZOCk3T1TtPMVM8RcVWdhSs1OFS321LJDR0cMtkuugBlP0+nuTC6BD4U&#10;rQLfqLMwFhcklJFX/Hge3bTmGK+ZPptiuw7N/oMjp5UxQtSlMAUHp0Ct35SvNueT95c1bHKEHCWN&#10;SzUNCCHhQk046j+3B6c8ZvzG5moSXGbH3pQz1NRqCbZzNfSRKzr6Y6NhW5OSKJONKL+D+PbfUrCq&#10;yPM8bIxQkToZhqX0DTrEiRG31sRf83Psc/Q813tjS3t94jc00hiki4NTUsurHlqIqeglabpyxaX8&#10;SXkWySoocMYjJA2QcfpSIrGvAgMQaZA6MJTba7xzmJhh21Qd60NTqhOPhc0mU8iLJHJUNVfcUL5V&#10;4ooYhzMyqq3H6dS+22Wehia96RWJBDedoH8jkALpEsYJdl9P5P8AvHtqW157kDiW2aeOlKy2KyDI&#10;/jSg/wBXHoR7bLyKvhzCaeGrkAQ7jooB5gTJIw+yg6iV+2/k1l6eWGs2rmdwxRUQE1RmOjKbcMDU&#10;6BjdsnjcY1N4YUkLGUSftfUsoF/cxa2bgLrVQoIXSVQj6hgHbSxa3Nr+443b9+bPd248eKxuCtR4&#10;ayxlwc5Qs9AK0rShx1LWxcrclcyWN5K9hdblGslGaVoJniahGnxI44ySePcajJHn0U/dGR7D2Jlq&#10;NBXY/Y1ZJTtLTxYNM5ho8jTSu0rTS42pqqpY0DkoAsaxuBYatJIxzzR1J01NEk2kEK/h0yLf6mGa&#10;HS8fPPpIJP19ndjzrzfDGn+7azuISBhzobjmpXTU/wCm1Y6Dl77P8iBmmsv3rt90GJBQh0xwJWQu&#10;PmQCKeXQqbW+VPeWDplpl3Ts7cVBWCFayiy4SJqwaxaPJxQRUUORZVZlBqUnUK5HI9tJxFRVTFaG&#10;tngVg7RU9XTpkYlfxhfG0VWoaVSQSPWjKbgHngb7Jz8HuFtb2xmtrg4120iurGpPciMjkEfaDTK0&#10;6jnm/wBvht22yblb7vabhaxgavGRreUITSquRIlRWlainHjSpxekPmvtqlrKbb+9+s83t/JVMiUz&#10;ZnqjdtTgoq2eOskrYZ5YNn12GkoAqEJIsdHWx1ACnxgg6m5sPnaaQRNjdpZClZWcyQvlNvVpUg/u&#10;A0bVlIhe30ve/wCkC/Ejnn2x225Wwv8AmKCKUiuidRFQH1DJFQfa9R59R5tvIe9cw2E+7bFytvs1&#10;tC2l3tKX0anjRgGZqUyCFofKop0fqr+YvQNJNFidwfITeGxN0VcNHHFt7tXbe0N24SjhEuhKeSXc&#10;OM2HnnVXLJIZJW0rYPJdDrhVtFMpTyYbdFDUmJlSowlXjtywkoBZftnqGq3ax+rQBrDkgez47pZ7&#10;nHHOLKzu4yRVoj4y8KYA8UGg4HVTz6I7e63HZJJLc721qwYHRdxy2jA5/EUQLT0Ffz6FHE1myuwK&#10;NMnjq74udt7cWrjaoWZc/wBeV8lM0rJVTNPRxZTCoWk/EOYMJdvSL8+0vIN1Y+lmj/vC1XStWxCV&#10;d37VyO3ZKa6u2mlroZ44taADQwTxAixBufaaCz2zbrma7s7OGOZ1IdTCyKyn8LaGbUVpgMmD9pHQ&#10;rPMEm++BHfOZZY1YxtbXaTsDgV0yAEBvxAOKj8unqg6t+MkW5qbKYj4/zbHzVRtushrIOm+xNs9k&#10;4XdUAlVDBuba9FT5mbIRozMZopfHkNEgeNlCqD7Lbzqto1FNV5jRX7QrPHHLl6CoXIHFSPoAqppK&#10;UM70qFiJlKiRQBIupdVijmH215X5uiTdOWjHa7xCAGoCFYnKpMhFWUmoLAEqO7IB6kbk/wByuYtq&#10;sLvlzd2d4WJIhmGk1XjJbMSVSQYPa3hv8DAEg9F23D/LU6b+WmIyuQ+OskXX3yO2aJ61dl5bEV23&#10;MdvfHytUFduZvB7go6Sroaip8bHHz2KhGFPLZ/DcRaPLSvElXE0WQxk6yNFX4+VKlvEVDRSrGhBn&#10;iYEghburcEPyfcGX/LVvy/v77ZbbjPsnN8en9KQUikLVIoxqjq34SC6uCBprUCW4Obd337k57vdO&#10;Wbbmjko6hrcA3NqAKMFkBEsToeIOkChYlVoWqJ3P8e8R132pXdeVm6dx/Fz5HYF8ZFUbL3zj63Eb&#10;O3Hk55plmp3yVStZjIIamySUk0okxtfE5sadx4Ryx4x071dRSyyzCoLiqaKuqWaKR7BgYKl5HpZk&#10;AFtS2H0AH0J1zVv++Rjl+75l5atXSymUsqRIkcyj4S0kWmMgltbRVU6j3A5pHvKW07Rcy75tXKnN&#10;9xbzXVswg8ZvElhbDFfDKiQhgpjWRfEpWtTxIk/Ijd/dm2o+oqn5A9F7KGN2FkcPUxwYjr3Bbc2z&#10;v7EUq1IpDU702WqYLO0NTUVclRPDFPTPMx1uAbFQt3Vs/uqmyL1+wuzaWaimq4J4MJvDb2EqqJII&#10;k/yim/iuKx1NWqk7SfUgMoHB4JMo2k3tXvG0W25vtu3W0vYSZLIaA5BJAntgzChH421DgTWtY/8A&#10;33z1ttzf8vbpNu7TCNlkW33Gca1LUDG0u3CN5aaIUc5AoadW5dFd3fyWOwOsdvVXyE+G+ydl5iCj&#10;ipKnenXmB3XjJlzNU00sVTDXYbcW4XgaCOjYu0uQdluBLpZlUIxsj8xcVPPM+x+oN50aongptv7h&#10;r8Lk5nea7rpzlb9igihBF/IupiCAfoQdd+2/Ie6SyfQybeVLV/xbcXR29P07rxFU/wAvl5dSDtnv&#10;hvPKUCrJf7vFKFA/3YbNBNGoUU/tLWKGRq+ozj4sk9Ptf8I/+E6neMaRbS787p6krpqmV3q6TsWn&#10;yFOGeN1ijOMz9DuedY2lKuoaBGVVKmwIPtuzvcvyF2r5ZMl8a87k/AkMktPtbNwZme0oKhElhpvt&#10;pGSX9WgsFT1H629p19oRZSpLtk+7qmDSOSG5FfSqRx1oeNKdL5ffLljnS2eDen5cW4bHiPa3FmSR&#10;xY1malfQqa8KHpw2v/Im/l056WCbqb+afubCmpkP8PG8aHZctPYFHVTTTzbUqOF1W1SRln4A49ox&#10;PllnKivlo818YO/tvylngapqtrxPRuuh1eSnRqeoiqlbUVa7IltJJ5sJh5dG62Vt9Dd2N/cFItGu&#10;WwOtaGoNVuBqB9WXy+3qJN45S5b3FhuG1c37KIg5cxx3QNdRB0mqqVoVHCtPkR0enrP+VHkdi4Wf&#10;G7e/mG/HTsqipMdSU1BNlsfNQ5yinpZ3lohLktv9rxzIYUCtGzq7hlYqvAIx1HyI29O6UEfQ/bOR&#10;gqWpqWtpqrps1RSnlqhH/lORxTUdFFFTzRAuzrMIls5svPtVeR7Tc25htNuvY75lVSyWTVqGoNQc&#10;yIgr8VM0pkdI9v5fu7S5F5c88bWFRiyJ+8jGC1K1HeH+GtKUDcCDWnQvZH4H9jjDJUUvy96/2buW&#10;hAqMbvPaXe+ZWkosgKSojNSNpdgQ9hGoNZHUsHjpKyhmnJZCxJHtS7mreukqabEydTdl09TlqaRH&#10;rtvbIrN00KR1EgWSHItiFy6sjubaJvECgZgVChgVry3vexX0txd3C3NuxagSxuEJpQFWMbSgYNK0&#10;Pd3A0FQbWnMO13NvG9vvNvB4RQsLi+h7iorqTWsJXPoXp8LVNQQf6660/mN7ZqcvuWu+ZPxe7O25&#10;iMqr4zBbwyW4Opc0JsfDEkH2k9ZTUNHQVS0redp4Vqv8odbxsHKe4tTgOodq00tXgeqe0MrmsvQ1&#10;v8Qgw+zN15LIU0tXRyCqVodxyVONoap2ZgI3jf8AxuPq9Jt24P41vBtkkdmJAyMq3EjFQcCRWhwS&#10;MULAEnK063HzrM5t33DnHbfBQAAG4t0jwRTS0LhmUebAKfIcaib/AA/+Zp25na7Db0+Qfx42PsHa&#10;278Jkdo5XcXZew6Wi3HisDnI6/DyVsPWuy8RuivpDCsDeRMjSKzKtl1sSERFnMj/ABFKGh+OHaUM&#10;EPiYZLdMk0MCxPIhhlkosfSGokYhVLR6/pYAkXsKLbabLcQBe7VItyqZPhNGjVJxVpTk0qV0qM9F&#10;0l/Zx2801nz7t8tpNIe2IxySiikEhmqQO49wrkV49HJbZufqcDFkOw/nb8dsTuSOjlFbjOt9sUGP&#10;x8+Shjlaelpsluzf+RiWKBmdI5mo0HqZyiE29iZsxpMzVV0G9ugI8H9lmcjTrlmenmpHpKeqFHR1&#10;MM1ZicfUVBqlhDlY3kUK4Cs/J9gPcdotLqSMyTJaTsBX9LxTQYJLCVdQ86Dh8+nt13i22RA2wb/c&#10;X9v4SdomkhYuRUgoviBaE8WA4Z046JZ2ttndi0+Eruqv5rmPoa3O7ex+QTaEG1MfuDJFpaeoyWQS&#10;rp8d2HX0NFHRJUKB5Kan0FG1Kl+Bdp9l7UhZzTdNrJSTIs71VDh8UjVFTAjNCumappKgRxqgVS6q&#10;xayqtgbFo5Js2mVV5ktktj3FzbwkV9ADNUAg0oK1J4HoGXHu7u6xs01hevfJVEjN9cYVh3Et4DIW&#10;JJJIJ9Sa16LrU7c7brpsc1f/ADlcDivEZErGz9HTePHwVlRHG0ENLS7mqKZ1qHHriD6Y1uzsWZQX&#10;4bZxIjiah6mkaYamQ1seBokiqvGBYCev8gdw9i6sy3JNz6rH0PKHLkUiCTmOK4TSTohjtkc0rhfE&#10;l/59PQWX3M5xaSXRt8tqAR3O91ONJ/jCwgH/AG1Dn5V6yVew9lGSWLeX835t14qankjr8RsOqixe&#10;SyVFBUTSiOjlpMpXsfF4dYg8MjWGkqBo1ZaKkzyPKKnaWDwwkKpAkc8U8iLEiFmrZqZlgYyOCqrE&#10;ZFAUHVc6QGN0i5R20v8AXb9cWtqyVWM3NqHYYqG8OAlD6CpbzrxHUjbLvvO26rafuHYTuFzH3M/0&#10;12VViSexXlpgZJZVrXApkk27l2h8DdvQ1I3L85u8Nw0bUk7fY1m8dkGXK0dRUCBYMXTU2zavKwNE&#10;GDyPMaeoDySrp0gySPEONzU59dXgsJCoJaZsecqQgYABY0q6J47IT6mJB/p/VDtM/tuLsyx2txet&#10;QFQPq7ok09YXjjWtPNDmtQOlO8bt7sQ2rQzqlqxqCp+msVNRmrTK7NQ4qp/nSgMbbr/5YePyBmw+&#10;1++u/K6Senahxybu39l8i09pAROu3MYmFEdXPBGxgNMz+q2o/RWyuzGzcM8cuX7XxCNE0yx0kNPg&#10;aNqiRVKeGUSy1BcxuDfVpYN+R7lyz3Dab2FYbTl+K1t6AVniijqPIDxyXA+xcU8x1Esi8+w3Tu8c&#10;zs9CWiuLmYLnJXwNKAmvkTUVx1Ylsnrqj7Z2tPhOrP5bG56ClnoYFXLdjYbIUv2dDNapp546/dtN&#10;TZdI56ZdAWOF7KuoI1z7CPcTbY3pDXSUe7N7Z0QRo0aUFZkMPBTlVMqijG2RjKlZXNkA/cJa9zzY&#10;GllsrXtjNDDvbRWi0Ph2qn5mlIo4a1FBlmzWvRp/WC72fcLY7jscD3EpILTgPg0FWNwZq048FoKc&#10;ePVhXQvTXbnUWDxeJ/0a/HPovBxrUS1lHhcRj96ZzK1RndPBmJt509VjTTpE/kaVJwVBsgCqDIH8&#10;nX2bzs9Hi6TJdrU9CR/la5TdGUx9O6snjAMVNWYzMKyoWIjE6oG+pJJPtTdWSzWqpc7zvAiVM+NO&#10;sKU4UbSpalPV60HxefV031ba5ubu35f2SSdmOkJAJmpxxVXiY6vPSaj5E9Gtq+8esevNuZDcO+t2&#10;9Nfe00TvRVGF2ltf01EbK7pLW1OP3FhaeKV7BpDHJJoBKqLL74V/xQwFfQNiH2jg5cZOJKiesztH&#10;DlsrUV8lQ5llmmymayOQip5oHYl3qZZ9bHWBYewfeRe348Gwut32uKIKdS1WWUszd3e0ry101oRI&#10;TXgB0M7Dnr3EVGvrKz3AXIddJjDpCEVKUVUt44TpbFNAWgwaHotQ/m0/HDbu4UrdxfJXGvl6GKXG&#10;Jtfa2e+3xFJQlo2REgxW38e+SzEU6KqrFSU1KEj9C2Zrs/8AslGy/wDnT7Z/1F/4HgdWj6faatOv&#10;Xbj7n66eLafZZ+5va6n/ACUF/s+PgTfDX7Py8ThXGry6Wf65fuv63X2eMvxf5/Pwfz01z0//APD0&#10;Px706/78bp0+XXq+w7N0fa+Tw/x2/wBl4f4V5fT4r+DXx5fL6ff/1ai8huYZnDz02V3DVoamsl/g&#10;FbWV9VPPjo+I6ikeGjNKstY8AGgEqCob6+/r/ttraxvoJLTalqqfrIFQB2odBUsGouDWnDHXWLcZ&#10;NsMTrDcaJiTQ5zg9orwI01r1v0x0sK6zHBDE8gHkaKJEZxwbMVALAN9L+5GT3RRVuKyjZ4YbctVS&#10;zYnGY+mTGSQS0+GgMUr1kLJJJPHW1M0XqYy39FrWJBastou0vbWOzMlvaMXkZtVQZSDRGqQpVQcE&#10;KBnhwogtbeCWK6kvJfGdCpQAf2a1GqpGSWIBFeGk049cTTMjDS7ACOUgBiF1aNCrb6W9d/8AXHto&#10;XtdMLWbe+zx0QwOtaNsZHSvHV10NBKZ1rcnWzGcfcRvVNHG0SxERGQG9xZY/KqXn1sd3fH98uSyv&#10;UFELLlY1UCilVqwct3aSKCoJEd6NtfQwq7GBzQBYxWlTUsTU0wM8eGeuP2g0TFnkLza3VtbXg/aV&#10;QI+bot1vYcG/uTuDddVQ1+Ukp9n4ujoJpmp60GKtkpqxa80mRpYUlesPnCChaWQAADR/T37a9piu&#10;Yra3m3ueW5RQyEaRo060Y5Boe6gPzHR3cX8rM8Rj1W4AwRStSOFPipxzWlK9ZIktFErTeZoSup24&#10;0gq4Ou/6gwP5/PvE2a3BWmnx9VHTz4So8OViqxSO9RDUVqS01LNTQQTgST4mmgn8ET+grI5JP092&#10;Fjt9s8k8AZL0DwyNQAIU6yrEqcSNp1sM100p0hkt1ubvwTbHwSh7q5+yp8vl1yVEXWYCXcAkhmYq&#10;wFyVBJOkksLn/Af09usmNfJYT7LD5N8pkdtJlvMy4nGQtT7fagmlSrV6ikqpKWtbMNCNMZRNAfVc&#10;G3tG1y1veySXkBgtrvQBpkY/rFgMCtGAj1Eaq5ofLpE3L9kplEROvUeHxfCfP4eP9HrCHERXyJFA&#10;s5AGuR3kacXK3JI1ILce5VVnKTJyZDa2KipKWvrcDjcrlsvItBU0EdRRRy0WNgq5EpYGWqaqr2BK&#10;EKnkB0mxHsusrOSye33W6ZpYY5HjQdyyHUQz8DRgUSoqo+FhXPSK8tNta6aBY9cgj4gdgLCgOrVW&#10;oz8snrtY1VzI2tjD6UszWdXPrBBvdb/j/D2D2D7rrtg5ieFNpUGXzlHHUU9LumXIVplpcolPU07z&#10;TUjf5JVUz0VVJF4njsUc6SD7c32KPfr9drjleLaH+PKiNaUkCuoTxFIdFKssuWpUdAXcJri3mFnF&#10;a+IoJ7q0z60IOfz6h5LEwZiNaSpkY493Vp6RGMX3LRuk8QM6EVMZp5Y1cGNl5HuJubt3s/NVFZ5d&#10;yVE8m5MEZZoaKpqkwWAg+5gL0X2rySIjztCguxLa2SzcAA9s+WtlsY7S1s9iU3SE0lcCmpR2uTgm&#10;pY0AoaA9BibZbia68NYmFzIhJqW0gAilCCM/l11Q7fwlAYnpMZQRGmb9mc0lP9ypCSxKRUePzHio&#10;cBiS1mPPJ9op8n2Tk6DJS1NdmHyEdNDTQs0njxVLTeenpYKmAFGmqv8AJqueJ9crA+Ycce1CWFza&#10;WlwIXt1vmbsjEaFe7LHuDMSCqtQt5dHVhtXNYiuBaxSh9aqewaaeRBJqfPNenmFY1BVNHoYg6QBZ&#10;zy17AWJBHtdfxDeWDocLiZt54ObH07U7R1poVq5sUYJ6erlqyuuHQ0LKAQP1WsfdYdvaeG4up4P8&#10;dWI+IWRkMppSgCSBaEVA7cfmaj6C35g2qOLVukYIXUxZAzKAM07h9n2HrIwH6rC4+ptyR/qb/wBD&#10;7j5v+Mbczn8RydRJlI83DHDQZFqaCGnzEDN5DWGOSOsCQKzciPRIFvpZSfZtZPZX23JHZR+HNEy6&#10;k1EtERWoFKAmlTmuOmN0a9huWmkkEqzIgVuGoivEAeQPr1xVlIOmy8/i3/GvcV8TjqhZqXBJnMLL&#10;PTzTZyXIZuefHTAaZIYaOhSKm8FM9QFIJMjk2F7XBUoXtrkXl6YZlDAR6FbWK1qWLOwUgfwhekNj&#10;yqbrx5Y2ePUKv3sVr5FVJpg564hWuP0Fb3J+pH+sfrf2qcBU4WnzdPU43HwV01fiZKOWmgi+/KZm&#10;Soo4qCOuqcgk8sUWtGL+IoxRiL29l99b3U9lOk9z4cMU1dROglAGLEaCuo0NBqrnpOvLwurpyjCU&#10;KunCYJ/pd2D9lOu5r6OCR+OCR9f9b3youv6igzTZqSnFQqZA5GonSFEgpa/GA1LXo54KiJ2oaVpZ&#10;IAVIZ00k+rgtku9muI5ES3H1LgA6iSW1dqnUGHnQH+HVqGR0r3PkC0S1ubmOzaScLUNqIIPyUYNP&#10;n1x1B0IuV4+o4P8Aj/re1zXfD2j+QPVm7N60eclpt4UO4BVbJy+4zWGhzlEkEsW4Nl5r9+STGYie&#10;GZKikrYCr0csDDS0buh56feo9qLbnDcE26e3gN3GRK/fKPCXS3h/6I2sFqDGjJBNRg4ac+cwy8r3&#10;rQXl1oRpKd2MDyOD/g6LJ2V3dkev+1Ni7Nx+34dz4PNwZT++q0lSlJnNsQ1FFJNt3c1CsuunzMU2&#10;VpFxstD/AJPM38QWpWcimME9gPx7+PPZmxKHrfCHYlH/AHU23gjXTYpoFr0ny1SYo4JqbeOKq8It&#10;csPr0ifHPO6v65WVdLYJbRyRbcmc0xX26TrJYWrk+HQqI5hp/V117/DHdpKlfM16Vwe4HK+5basd&#10;1cxPRDwJBrTjVQo/lX59V2/JL57/ABLj2x2ztub5A47YO8ck821a6sgqa587tqTHtGalpNu7hwWZ&#10;x8KJHO3kdJpIPIsZWNWAYCv8rMxvCm6vtunbuMwOFnzmJai2xHka4T7mzOPr4K3C4uprImEjRw1l&#10;MtW0MX2vm+2EbOUZkfO72GG3b9zNLG+6tNdJGSspAJhRgX8QlFiXghX4Wwc+R6PvZve9r3fe5I4f&#10;1I43oO84rXzAFeHnXoFv5ZOA+M+R7uzdZ1n29urvrsjC7Yqqufe2WxWDo6LZODzi2yGRxsOMwuFS&#10;OoyfjWhMs33z6aq1luCKoMpNkv4rkXq481Q1WSkxuGrKptxPXVUS1tRrlpQaimkDxosYAcaXVfSW&#10;IJ99A7NLUWVqInt3tIg8qAQaFYoMN2t514GoJzjrNXadlgmuFka0ZRxBVzUH/V59bBNDBTwUsEFJ&#10;DAKaIEIkMSUyISSbrHGFQXNy3AuTf25YvrHL1LZfM5CeoaghopMcRNOsrSUzqUoUNVOs0yeSd/Sw&#10;sS3Bupt7R3HNdkkdnY2cSLMZNakV4/jOkUBIFfs49CmHkLbb24a5uLOSRKEFSzUIp50IOOPEdSWr&#10;IFlSAsRK19KW4NlLHmx4AHtF1OzXwtAk9Ph8bozFRBSLUz00kcgRpCdUl5ylOySKArxKHYm+rTcE&#10;+g31NwuiJLuXVEmo6WrUjywASCPIkj5dKW5K2bbY4xtmxRNK7gZ11FT/AKfj6dZw4Yg2H+v9fpz/&#10;AE9x6KHA7byVdFuPGQ15pIamlx8sr108U2ScRvG8wSsRGoYIw4IFmLEXYjj368nv9xtLV7K88ISu&#10;pkCgKQAcae0kOTTJx8ui+52O2tZpBegwwKdCFtTn1rUk4qKfn1ica/r/AFuL829rbEYjae56VcvN&#10;jqisy9a1JgZMPjlkpaRIfOtRqp7zP4I5kpytjfgn+vsnv7zeNonNiLpFskBmDtQuWoR3Y7qVrnqu&#10;2+2thvr/AFIPilTg6WA/Zrp1wYzrIy3Hi0/U8FeODe/t6Xr7fNdl5I9pRHb1GKipWmxgoYJjBBDC&#10;RJJK9YJhzEWDOAH0EqpGq4L5uYdhgsEbeHNxc0Qs6tQsWbKigwOGPz8ul9/7Qq4gKOE0MxACsM0G&#10;cP8AtPpUfEQRHmrKWmjjkmqdANlHAbWxNubg/wBfdpvwK2/mKTrne+Ratosfk8vvj+F5XI0lAqVF&#10;DjcYpNLQUMck0od6ueTRHJIhSEMzaXIBXmN9/C++p5i5Hsop/EgjgaaK3fSQ3iAo1xI5Q4hjZkKK&#10;QztIveoBriv7sbAmz7wLeckqQwpmlKehJ61I/wDhRDvrZg76+PWI37t7IdjUuxOuOyt5bH6jlrpM&#10;dsbde7qzG0tK+9Oxa+nhospHtjrnbslfVvj8fWQ1eXmKUxnhheVJTMb+rF2jiMvk0jFU+LmxuF2p&#10;ihHLWTPuTdldBhKiurJZJPv8oKDGVlRUVk7SBYaWOQBCCR7xu5H3i12XmPk/bLXxmtNxjkMmrSwf&#10;wY2ZGUvG/hsZdClYjHqQtI5do16xE5njjhv4YkAWzKkOaUOqo0UP7eiV/DWtqO6dx9K7YOEyMcnZ&#10;65jsPvrf0K4OgpsT0j0NQvu7ZuD27iKagpdj9fYXcPaUOAxuNxdLQ/e1VXPFP90J4EkCvwkuFw2f&#10;rttyRLTvNjcDJT1Ec89PjnraeQVRpkaVm8NTU1aoxZnLzKmm5/SWee9wuucdjgv95nkO0fV+OLYm&#10;jju0q/ip3aU4xR6fDLlQy0JBDOx7ch5m255Y9VqjcPOvGp/Z+3ovvfmX7g7P+P21PklRZrISLiOw&#10;e5qPcu2p8dgtw77pNo7wxNZ19/G4nFDIsmC2/tDOZGlp4qeiMGOra+GfTEV8qkj3ftmu603H2JnM&#10;FvDIYreG4cXRb0z248lR0+binWTOUGP2vjdjY/JrV5bBZPFVuQDRIMgKCGLyeeCqRvH74ze7lhtu&#10;3+7O3WtvtX0tvJJMqgPIQaRuWdg7H4x2acjUwKhCAR0xurO03j2m5h26zgYtLt7rSpapaNh8NRUm&#10;tBnz8+HW4R8I+x9q/IT4ybXpYtpU1dtrC1b9TZHb0NQgipslhsRBHuwbsydBFQYHN07YyZlSaLFQ&#10;+WeRVVIHAlW6elx+/wDdPUW1pNjbvpNr7gjm63rZMwKKgqlrduU+4sPNv6iejyVPk4KeozO1xVxR&#10;Oq6lmYFWXi2UvLsN3JyleT3O9xR38ccMYoAgMJOm5Ir4mglGDNQEuEKk0avXw9c6bJZcq+6/OFhz&#10;Lsb3ng3V0DEzvH3rrMbAxsCSrULAk9oPRXtwd5bDo85BjVxb5DG7lq+0MJldt1Qnq5cPuttu5Add&#10;UlRW0Q2quS8GXo1hMflj8SzakJkVD7Lfkfm7vL45VPafWXaEOLWWmz9TUbV7N27jEFdmMRmqWqlx&#10;9M+Aq0yFKM/jmphNJVkmgkSMx+CNnVlxKtv7uWy94t/3vnGwmA26zfujWK4m8RFq2rxBeREKclqL&#10;20qCaUP0sfcY99eVuavZzknlvxo7WWwtUiWLWS6AUVQarRqMQpzqIbj0/Z6g7d3pJ01ur4+vlM7h&#10;M4pbL9K7yzm2dkbd2s2BMUGRyr5Wm2VnNyZLFZGpqUxq0i5CirIpK9KjXLHBJTz1tdRbUGbm3Zlq&#10;BMZk8ftHJHDwZaq27Vy1lI1dXpNXYqsyG34du5+lrq6jeSGlqBPWUsLyHUjAi2Pn3hZoLHdm5cu9&#10;R2y1RewOFPiIpAfvD1XWF1xsT21oQc9dnto3XZrnlyxv4QWZiEqHxqFKEqRQ0fTx8q9W34nNY40G&#10;HqZmXEZjO0VJJUUy5czRwvEixVEdEK37iilWKVtBMaxSuhuOfdu+H68rNs9P9l4bL1NTS1mcNVmM&#10;hi6zcOX3hkKXDYihkqqLE0O4cvMu4ao1E5RZfu2lRoyYYRFr1Dlpz3zeLDmbYrvZWWAMQutURFcv&#10;VW1oyuqVFaFaVzqrjonhvbVt22m9gjVVQaQAAFLSVFSFoDitKUp51GOpu22osocbXwx+daCDwRSR&#10;U8NFF5KnUs0q01M7wIygf2WP+v7Qe69iw7S6az+4RnctjcbtBdnbpnrKrE4+eqGMx8dVLnMYqzQS&#10;UsUs+MaVadvCzwVHja5tYxVsHOMm9c6bVtX0STF5ZkEauQvisypHIDQNpDsCwLEMoZaCoIO13s3O&#10;9fTygeGdaYNOJXu7QpJPwnuoa1pjpdlSrSNZWZlIJ0kltKkxg+oXtbnkX9l77Mi7V3R1/N3kuYp9&#10;77Wzezto7Z7T/uvg6RY8YKLMY9tm9t0uOjpKX7iuxtQqvkYZY6gxYz7lonRwt+jns7zTyrtu7Lyd&#10;eIsMU07sqSSMAWKkGF3BLUB+ExtGCaKQQT0Bt82faNvu5IFjeG9Z3aMMWJ4imgliAE9CDx6LXldp&#10;7WxO8cLVJRmLd2Fr8/l9k12RWaqrsjjsxjKz+8u0aXJSz/c0eJq6UH7eBJ0gSsEMhik0aSVHDZ6L&#10;d1diOrcvV1eGxHU+GgrdnbtjyldPC+9f4hRttKeXLUcmNr5tuVVIamF6aGWPRTSyDV76RQexO77J&#10;ybcc0Q2jXVndoTDb6Co1uhJCt4hJcqCe4EEgVFegltu5XtpfpBvF8XjaQBexF4sMVRRUkVr6joOt&#10;zZuPG1uO35sSixGUynZO4cZjN+4XPaopcd19RpPHuv7fEIZ6WDL0WuOWWSeKVamaONJAVY+xz+Qe&#10;ByXXGxtzbY2/vHMbv2vDPR7tx1Adw5jd+WlrsTmMVlspjaF95Ve44aDHy0FPPTwRwwDTUTREEW9z&#10;r9zP2i3Dm3et43Dmj26mhltF7zXSTVWMYPhOgAJFCdJOc16jr3V9xrHlKKweCkLvhm7anOKlkccf&#10;UH5UNCCRbG7Z2L272x0/v3ZdLtjC5bORbuw2+chUbVj23jKHB1uzd0YvA1q1OEOAyNfnX3bNj55x&#10;U1pgOIhrERUZ1ZSUdvZvYm2svtGDAU1VJhoYSuQTE4yRMtWpUwfcUOTy7RCGjeqxMCS1clRRinf/&#10;ACc2Q/obsT9xz7uO9+0NjzVzDvW7xy75fAxBAjIqIZUbSdUsutGoAS2QODAEgh//AFyNu3u2t5ZL&#10;msjMBqqKioP8KIMcfTo6vx43P2b2Ntjdef7Kwv8Acjc+QXH0390avPYjceDwM1FM1Pl6bFVP8Eoc&#10;v/A8rO0KzRV0lUVDgK6i4YsedoqnCbl23v2lmy262wu6Mts6smqqk0klTSbnoqul21DUGkioUkmp&#10;NztQorLpUswLrx76V29wtzbTbW9vb2EdxaxTY7tHhsrTaQ/iavEAOKqwWtH8iPbK2vBd7DeWlwDA&#10;WKElVNQw7anzBbT+fRooq5pYv4dPWUmKeXDQ5XRRwwSpRw0ckTZCIwPHMHjq6fUGLXJjvpsfbbXV&#10;W6c7k8/X4Oiy8UyrQnD7arKoVkFVTJHJVVyZZJaaOSWmkigZJo45YZbNdXBHs/gj2fa7Wwt7+4go&#10;+syzqullaoCFKMQGBI0kgqeBHWQFxvG/QWV00G4BJI/DCkqpqCDXy6UcE8FDR0RmqaQAqFeqigMU&#10;beX9mI06eaWOnc1Mqc6XW1xYfiVJvXLY+nwjRYeqqMlhMXWzNmKfIzPWbYx9PA1LlKc0X7SzNFFO&#10;0jq00jSFAy6HVWCf9wWN9Nfx3G4qIJpUpG0YCTvqDxvqzSpAC9gCgkNqBILNtuNzbi0uLkGaUK1W&#10;UhfLOFUGnyqesZxlM81Ss0MXhqpYlqqeSkilgyTPKhAqXk1vLGFBCLwq351C4MjO5za+ac5XC7ix&#10;cj/YefH4/EwVlDR0a04WuqPv8f8AcxpFVV8lOEMas/lLWY2J9026w3izDWN7t8ujxKM8pRy5aqrR&#10;tOUQE5oCBkUIHQ02jfbXc4I11MwK6aAkUyD+3FK/PrrEM9PG9O+PrYmiljhnmqZkqWmeTUIpBIY0&#10;DQxNYX0hVH0X2lp67ISYmngxWSqlr87lpqDKZh709YKOrilnFO895Z1EzQgaC5RVuLezqGG1+vkl&#10;vLNfp4YgyR/EupSACFwpwTQ0qfXo5uNqW4MENpbNGZWapJrwRmFPTIA9M9PJhQxlZIIWEQEln/cj&#10;8im7kRH0rpH0/wAefcylquz8NJU0WPyNHnRLuukrcuIIY3kqs9TsyUctLkSscs1QpcuoDqAVt9Pb&#10;MkPKV1HDNcW7wOtmyRkk9sTCrhowdNDSnDohXb92sXtaLG9aa1NQaHjQjgRx/LpqXGYNpErTRxJK&#10;mIqaABlWMpipXSonpjSR2hWBpIVPKH6D2J9JujM0eR/hm4tlVU60GUjp9uZLHV0+PXI7inkFIv3k&#10;lTLVs9PBDNJOYo2WMmO30J9hOTZ7GW3F1tW/ooaLVPG6B9EIGqkYXTQsQFDNqI1dGKyX8krwQEpb&#10;IQBICrVLELShFcE1rXAFemmrpjNEtTjshS01L9uWrqWeFqtFxEADTJSwRyUqxzyRKVJlSX0sQACb&#10;hO1XbW8hlabGvQ4XI1DVNfQ19NWxmeOplqqOpxdVNXVivSiuhbHVcryGyaZFVh9PZjb8nbL9LLeP&#10;JcwxqiMjKQKAESKEXSdPeqimeNOjeS+vBGolRWJABYkjSwYHUAKCgAJI4H7Oph2tiZI0NNG9MiyU&#10;kkYhklgWKOmrqbJxQRQK4hSMVVIno02KXX6E+8UO5YaSnH3zY2kzVFV15joaChM2LFTJS1FHSZCh&#10;klnknceedZZUd2SZVKFSG9uvtM0syLbiWSwlCamZ6SaQwdkYAAAUUgECq8QQR0iWee6cRzqrivEY&#10;6ePtpJLxSMRGeQ4djIdJuCY2JjuD/h7x4PtKtydSzpgMRT1OPp6zJ0DUbVlN/uTp6eWzyyrVCJcV&#10;UNy6eO4XgH3u/wCUobSOJf3pNJHM6RvrCn9NiKhRTEqj4TXNM9LIL6D6LvtFDZ7fEYa9ORkDCGnE&#10;ZPWF8XDHDUBpaqq8sBo3SpkiKPG/oYn9r1WU/n2uTnJq/E1tRNsvLx7k3JUTYjyUmYqqlK7cskyv&#10;i3mxg/4CJDOgaO8gDsApNifYdO3x297bwJvcLbbagSkNGq6YKUkCy0OokGhotQKkGo6Mttls5VCF&#10;aqoIoOFGGF8vi8j5eXSfEUOMqyDl6SnxONoxOlN9pEr0uOipZPJ/lZuTF5CrN49DhAbEew8zMW+5&#10;MJNPufJ0tVidjiioYqE1RgrqmrlAGKcTwi1RCj2YyG5a3Nz6vYksZeXo70pt9iRc32t9eiqhUBaU&#10;EEnSTTAAFPIeXWpI3jmEds6NCFJOqoqw4d1ad3pTpzx38FpKtoMfTSR1Gcjny08yLIkUjO4jkaRm&#10;djHI8koCr/ZB4+nsP9x0vYu3K/GUUlTRSQYRjUwU8VdLFRyClkWTwRS0xhnlMDgM41c6eST7Em3v&#10;yvucN3MLeUfULpckVfuBAwaha1wRw6CG62/MZmsDZJb/ANp3hiyA1yBUV1fZw6fKdqaeETCEKZI0&#10;Lgx6W0hNKhhck6VuOfx7bstmO16uIJPlYKaXO1Kr5qOaGmmaXV9tGZ/DFGfCRJyfqG9rrax5PVuy&#10;zZhAtVqCQAO4UqTkkcPMVHRLeNznLBNAPBjkIIVlKlgSaUAZSAD6jNfPrsQU4BZY9QjRgqWtpBFt&#10;KW+hN/xa3tgO7Oy6nGSbMp9uSVVFXNBMKmempY6iOoS0qB637WMzecrZWlL8Hgj364stit90g3hJ&#10;iZdLVpIQq/hppo1KEjgKeoPDovk3znGWeawHLrktHTWzJpWgoajRQ6/hFfMjryQQGqkrEZjO1oWD&#10;SsY0EbBWEaX0K/8AW31P194qbF5zfGU27h8Dt6bFZLNVRbIR1NbUS0dNUurNBFi3ljNTThh+ryyy&#10;sDyGFvayTcLbYrS+u9xu0lsIkIqANZUDg1DpfNBVVQU8q9J4xzLvo2i3fb5IVmYySszUKAAtSMoF&#10;KkkACnA8Oo9TVLRU09XWzhKanp2nklAAmEUaGSQ6R+2zFhYWUHn639yMLicxNuTB4SsyL0OLfJJH&#10;Wy0klZGYk1EzT+Q1I8hDDyX4Fx79udzAtlebhDbrJKsbFVKqS3adK8MeQp0IrWx3RLvb4riZRYeI&#10;SwXWrEqhIq2qpqRqz6U6lSSMIZmjRZdEUrRxKQpm/bJSK9/QWNh7Ez+79VDU7m2vT1NZV0ZpFydD&#10;nKyrFTVDOY+RF/iFHK0KKyVNMHj8UgYjXq1XAPsLtuMco2jemiQNqKSQqhH6Tj4CA2CpINQBw6Pb&#10;e1mtpprGyu5Bt5hH6sjl5UYMoqlVIOhKk1rUivHqMgb01QVBUOvjaOwDBLhjTAixUqR9f8Pb9g67&#10;EJGq0m4azKZLJ7hG1qVMvXTwYnb9JVy6KA1EsJhlq6aOUIlQFCIoJt7LLyK9mMj3G3RRW8Ft4zmJ&#10;R4k7p8YUGoVjnQTqJx0otOabqP6mNdzLjxCCNK4NfgA0g1HDUCPXqFVz1VI1XU/arNSUtJLWSCnV&#10;Zqqung5WJKciJEl49PJJa3PvFVrjNrb0hzM9Ji9+YDC0G3q3K0Ay1W1PkHxz0tVVRYtlMcsFJ5IS&#10;NMjSkr6W1An29am63XY3sfqZ7DcriWZIn8NAYw+pVMgpQtkEsAorladKil3Kt3uM0bm1aOtQ9WDq&#10;ajSo4NUVpxZsFs9QXXI57buRjopK/bWTroK6noa5qSH77HS1UckNHkHpZ2qqaaSn1iQq11JH09ue&#10;Q7Hx25qqn2/17tRsM2C2HmKJMlMtTUVaZNMNUVkUlG+qM+dIIiStyWtcW9lFlsF3thvLjmTePHuZ&#10;L6BiCFEZVpFBDKKVFTn04Vp1qHffrJrzZdqUrc+D2MVoqzEalUDgwoMcCOOo9RMVj8jinyj5rcH3&#10;4q8pBW0NN4oqZcbReVRFQvMhDVcQdl1O3qI4Nx7ZNgYnblW+DpspSZfDVcNDU5rIZSp8VVFTLSQv&#10;WU89DTCmp4ainrqiNV/d1hFf829m3MN3utuu4fS3FvOpdIkjTUrFnIVtRLtQrUmi6a06M9omFvZW&#10;wltSkx4qDSh/EwpQGrfIf5enzIVtdDBJJjooKyWOpp6eOneUQK5M6LUPI6ByHRSxRQAGIAPB9rXJ&#10;4THUGDq6KKCmfdO2MskdPkdKz1FdjEyUcEMqSzM6k3KsgUKRGPrbj2SWu4XN3uCvMZBst5AdUdSq&#10;q5jJZcUIHGpr8Xz6EltFtt5NA01qMYqckDzoeIxXIPWClrXrJaWvQ1Qx2UoRNCsrRqtMVQSDXGsS&#10;zJ54h6tTsQxsLcELufAw0WapNjb2nnq/4zh6itjx+MgpKamq6+uf7Okihkjp1raOOPzgSymdr04Z&#10;rX9kUe6STWsu/wCxRKngTBfEdmZ1RF1MzLXQxx2rpw9Og/e3FtduyxbbIf06tRiFK1GoajVq0rTP&#10;HpMncDZXHNmdviCSOmyQgq6itaanWhoYJ/8AcpUARtKaiaCNXMUZFtQCsD7SmbqNp7aGakppqQUG&#10;LydXSDH1GOBOWys2LqI6hCyOurbTKzRrUEGoLEPrB9mljHvW8fRLIGE00KOJNYrGiyKVahFPGqAS&#10;gooFRSnTUabdCkDzRCKHw28yWzUnNfPz9enijrqyumSCsoK2lM8EtTEy1EscFNSpXKtPFUyLI7nL&#10;aSGaMDQFuDccFhoMDsV4Xrt15IUGSqqWdMlk1knVKOmoXJpcfTUkE0YaappIxHJI4ZhI17+zSbce&#10;YBIlvs1sXt4mURxkAszPTU7M1cBjWgAxjpBPaWq7jc3wFAYuOpsfPj+Dz9adTausy8DuaSjFXGk1&#10;KkNOZzC5hnKJPVVUzRz8Ucrlii2BVbe3yj2Xg6KDJYd48LtqAKlDj9y1Us9dVwZekZaz+Jz0FRLP&#10;jnwMsEJSc6XLRM1+efZbNv24Ty2u4Dx7lq6nhUKgaNuzQGA1+KpOqPIowHl1TcbaKC3WOyGhF/Yh&#10;Brjyx6kE+vTZlMpXRtFX0EGWyKU1LJkJsbRw0viyNNIpphRQTOsc/wDEwziVEDIGYAXC8e0bLtPr&#10;p46evweQye6mz1bIcVLuTP0P8ToYQ7S1FHk48LhcNBVwVFOrDwsdRiOkOPr7N7fdeaY1mtd0EcP0&#10;0Z8URRHS1cDwmd2oVYgBwOIqwY1qGLDaWvbxWub8XD3EtVLBBRGNaAoqqQgPBgcCnUjD1eeeBIs2&#10;aYVcMUByFVjcfVUmMrZKunDg4gVOTyFRCkEjgP5GezA+4uL27X4fI5z7WnxwbaVFQpJNWyt5aLET&#10;mKJVlSJYaippqZpAJ3eQzogNjf2qutytdxt9ta5mcrfuzLoBo8i1OAahSwFVWmhmpVehUm17ftyu&#10;lvE+iOJUBYk6gQCRVqswBwdRNenSpyEKPRUjzSsckZo6UwRLLqMdI9Q15WupYIp0kjSWsCLe13tX&#10;tCkym0MVisntja+7sXmKOuwG4sTurHyVlPjaeDHTVFNNipI5Y2jETRraeTyVCgWMhPPsIcx8jO+6&#10;Xoe9ljjWVZUaPSfELMFKyIRpYBj8NAunNK9E621nzDFYQXdostvKtWVuBAXHaQQ2fIinQf7n6+p9&#10;z5XGVMO4N0bZmwmVgzlBX7cyUNMtZWxOI5KTL01ZR11HX0Usl0NKYxEUNwA1iB0ru9uxduYQ4Dad&#10;Zg8XSYOn2ocfTYzD04x+Ao8c1CY8dDRtAJ5Za4RCGfXUMwjdtJU2IBFt7acqX95DebvBPJNKbgMT&#10;Kys7yq4LjuKqqA6oxooCBgjosvORuWYLiC+ubYCVcirtSvEA5IAByABSvp0WvJ/Bf447r3jNvHdW&#10;2ty5bcGTy+9hm6jMbq3FONyS7pgyVLWLXQfxU0CYKg+9afFwUkVKlHIkTRhQgX3w3h2bt/O5SnxN&#10;PDgzBU0NOc1uCBVxH8Io8xElM1VhaSjqVQ0yRVGkEl5rclz7d2Plfc9vsG3CaWdpBIwhhqX8VoyS&#10;FlZgSCSKmuAcADo42/mK3itreC2nH05DMAXLEqKla1BNa0qePQw7A2BlNo4Z4Jq7cM6Y6qqHweEr&#10;c/NuKsyEeNd5KeTOZfMU09fJX1IiHlCyLCCSApHsLMrtGk2DuTByYHNjcMcwFLTw19a2Qnx+Aqaj&#10;wff0QM0YjWpw76lhkSQam9i+z3ebmDab1NxsPp2jJYFF0BpkWulyOJEgpqBUU4jq39Z7G2ENokg1&#10;FVDNqyC1Kmunj/h6EXbe5andGLlnq8ZJi66l+xFZTESRJS5eOOKSehkqD66mGnrQY2kGkkD2jp8r&#10;PS4+i3DWvlP4Dj6WkhjyDfweSrpGralIqqTMYtcf9ruCspPKz6W8QYrzb2d29mtxcTbbamL94Suz&#10;FKS6XKrVQkusNEjkUGkYBp0oueb4oYIJ1uXcKKHVpFTTTmi5z69KaVbCWmj8YyEsdRIKRpqlYpTD&#10;C6RGOQS+SmjJUG6EFfxz7GHA4zZ+SFLuGv3VLBla7GUtVT7aYY2syRaeJMdQ0VW7QRQiLITFVkUE&#10;SAMRq/PsF39zvVqku1w7SrWKzMhnGtYiAS7OBUnUq1INApIrp8uvDmJLyySWGgYDh5V/wcekDnd0&#10;7opq2bHYXa6y0NNkIVyGcyNRNRUi4vQlTkKujsta8ldQ05bxgrpeRQLAG3tC1MaZfc+4sBt+CDBV&#10;W0KnwtBS5WrFA9FTRDzEwyVMr+SkolMUviZVBUsoHsQW8n0O07ZuW6O90l2o7mjXUHY+VFApr7l1&#10;KT5EnrcO7TI0kTsR4SjAAppK17fsr5efSqx2QipcXiKmqrpMmmXhpTT1U9JDE8hq0VtB+3hgMcjl&#10;+NQvzY3Nz7butc5QzZOt3LkaMY6DFY+LLSAPWLPlKKpx6tDLi6FJ4KV44kcSRh1kXgcX59v8y7fc&#10;x7dZbbb3RuJpn0VotFYP3GRqFlJNQdJFPLp613ByiTxzt9OuFDDL6l4n1yfPrnuN6ipoUx1MHmmq&#10;pZKGJ4jEKVXCmExVU3ikkp45iNDBbOhJswt7dMZtjau5O3VyeKyjTbYy9Jiq2Wtqa1EyW5nzUEEt&#10;VRVVPVGtp1qaF5zrZUQen8Hn2kvd43jbuTzaXNgF3OFpF0hSVh8MkKVK6Go6gaTrxUYIx0XWlybi&#10;4eVQY5HQD1DUxlflTyoekzNntx4nYNbWZLCUOLzmOo8wopKaOpyGHoI8UJ1pXUUslFXSUdXFApVF&#10;cPZrX91O/wA0nZtNs/cvxRxkeZXJ1h3T2jBlcesnnhw2Ri3N1vJVUQqmeWWsZZasxvKWtJ4r2Ulr&#10;8nP7yneZt93L2YnksDFEYdw8N6EGWMrtqq2n8OFqBTGriRSmDP3vIytx7coZC1vW+0nAFNVnWlBw&#10;+2p65Y7eT5/bm885Bj5qTArtmLNbey7D9/NYyswldUx5BqZoKZ6ebRTq3icalDi/9Ac3/hNwGWn+&#10;Yc4mnCJUdDQmlihDpUPLTd0ypJJIKd3haEUrKpMsUZMlm1MUHvAD2+mjDbjblD4rvCVb8C6TJUv8&#10;s+WePlUjGHkiRhdSwhQQ8kVSfIDV/h+fWr7/AMKkxSVQ+FeOnxmAEzL3pk03Pls8uKyGApKbcXx6&#10;wtZT4igqM3SU+Y/iUu5IJakQY3LZKmioxNDHBTLWzpsTnbe3uy8Lt6XcmMlmpMFu2i3dgpIK3KYq&#10;dc1t7cMmY21kY6rHSUMzRRyU0cjwyNJFOD4pUKBkOQ0FtfcrWA27a91t5Xnhl8RXXU4RmQlloy1H&#10;9mNLBhSpIOOp75kjijuI5rpFMIt6/wDGga/kR1Tv8gt2bv8Ai/272xQbWy9JkKvf/TWK643tt8Yz&#10;bW58PicHmOrsLs7f2Ey2Bzj5SjrMvPW19bRwyIKYUMBFdFJI1T5IhSw1dWSRyJV1le0dS00tFR1i&#10;UUQx0VAYaGaHHCmvPJQVkkZq1aSSpbXUufLoMUUccTbRtdszX1lZQRXcshMrICC5JNWYA6aggLXT&#10;wpWpNTE+5Xpv2hmtGbwkOkav2VNKY6q07wgGRrYJoceKuLZzY7b1ZWx5zO5l8hFuePMZvBw5qaso&#10;MfgsBntuxpPhpoqWg2/EafGUUf8AC46mKtqqjnlVr0x1bLiQkuQhp556OnmqTRU9TUQk1EVJU1iQ&#10;1H2lPVSIIpZBG5RHZgptb2YItk5WO8XTEzLleINNNc1+0/ZjpcCj2khnhXxFWoIrWoGAMnB6Tuwx&#10;tmp3dt+HesZl2hkMniKTOV9Ng6bcmUxVLW447Xrc7itvTz00OZyeIpKtMnR0JlgjmqqVELDUW9su&#10;JDPHi8o8sNQmYrKzJRz0pDxPj66cnE2PllSSWLDmBJGUlXkQlbKQPYxtb763ZeaNutaSJbW1VOnL&#10;aACxJpWhKGlKD7ePVNiuJr/aNxhkJQrpC6cVoynzrU4zToye/qwQUXdfUcdBkKJuldh7F6+nxmbo&#10;XirW3PsbGRy9qTTM+OpqiHG5/tKLOV1AJFV4KavS+uTn3KzkLyZvGRRnxqaTMw3U+or9zhyBb86x&#10;GQfoLfTn2Scl39taW15PdsWLQI+ny1swFc+QDA0rhlUnFQdR+Gz+B4hLAj9oqePDyHl5/Z0lPj5l&#10;cdg+ne68rkoZMjDid89JV9HRzwn7eKri2z3kj1sraPO9RjqeviqkUKxNREB+jUS5xxtT5sU5XSs+&#10;PWSBrhgQpCun0LHQiqf9Zhb2YXW4W+6e1z3bSsbyz3RQwPHQ6ny4g6mA9KinEdHV631W2QRagvhP&#10;XBoa548cZ9Pz6RFbVR72+M0WdhrgNx7b7cq4MnTtEqyRNuChrMjj6stK7RGLIVVfUQK2pW81IdQA&#10;Jb2g+wcJNuTrffW2I8rJto5vbe88Gm4ldA+EXKYvKUgzUBWopWDY37jyqfJEQ0V9QFm9n/Ju7Js3&#10;NtlvUlm1zcoIZFhjFGkZSrIil2A1MQAMjJFOI6L7tZFkuZbcM8v05OkcSQtQBjiWFKcaHowPxc3j&#10;idi/Mz4+9ny08O8qjb+5fjRvg7SxVHloKjK1uHzXXVeu2qmo/hFWvnrpaZC0lJT1zFamIeN55Jae&#10;Ot+oSbcW85N/YLJvu/r7GfxSj6z21UU8MzYigqdw5DcmQ3LPSR0sLTRPX5dBjJrO9BjIKHyeOeap&#10;vk/yXsNtd7tBJNNHZ3SRl5QVqrOzBk1EDD10Bm1OVQRr2Gp6Ptn2xdpjm5is7hbuOiosagEtI/Eg&#10;5NEbDAZAByPLdn+Puw26z6fp9hdpRDrXvXsePY27PkHvKkrGo6Ldm95NkYvaFFt1M2MhUh9xVeH2&#10;tDR5ymfTHkK3+I/ayVEEUTEQMNUQUeZx1HtaZaWullpqzM0FdVCenTF1EJqWoKCdEllcPTLHPKkq&#10;uXj8EAkklRo5JMtINUn75ksddiW8KJ6gVqdIBJ4VwcEVrGo+Gh3Gm0nbbiHaLkw7jM+qVAR4nEFg&#10;oNfMfwk9Sd5YyfP7K3Pl+1cecztqkpclt/aGewONkoMtU7mpKtsXBn85QVFVQ01JUUuSlkoaWro5&#10;KNKeoatyBipKSWKanve+JXYPXGJ+PO16WnyW1Nn1Ua5Gh+1yWbxWMy9dTMUqosxNj5PCv3mWong/&#10;cLH0DSvI9/Iv/eeewXvLffeW90dw2XkvmDme2uzDcJ9Jts88MUCLoWBZ4+0eEI8qSSrfFxp1i7zR&#10;cCfeL8Q3J8RJmXQzKJRqOoEig8iADp8uij/GHvzD4T5A762l372PsvYNV1t2Tu7HndO4OxZ6V92b&#10;g3BLWZWY0NJuWKe+0tibgyuTwFIqyqmrGlSqmEqDSQVs1fj6euoXxlVTaSKeRZaXw1Iu7qKR4WEZ&#10;jYc8DTb6c++MV9ue8bN++tqm5VubfmKxn/Vtri2nV4oaVrIFJ7h5ntHlTohW0Piqkt3pABqNSlqg&#10;jh2jy+R6u8xuH2ruZ8Dn6Lf8WX2nufGxvidz4DdGGrcfmcoxEZix0kkE8dSkoGqyySyaiReyke+F&#10;PJJViS1DGfGwEwFShlSUSJGysFcBXu/6SLk/U259g/ft6mgvLU7xy81jPNNRHmDwpLCcKyB1qGqR&#10;3ElaVx0sXaLlUQsJkJFSGTh+dRT8+l/tjHY80dWu398Q7mo6CEwSrR1GPzFXSZLxmUx1VRj5xT6S&#10;guItCSG/B90j/O+TO13fdJm81Lk9mYun6/gxmCpnYGSuoaOpy89Tk5hia6shMYr8pPqLlXUekqdO&#10;pvrT/uUpOXNu+7xztt+w30W4wXN+ZppYBVYJkQaLZzo4soB4HVUkGjAiUvbbwjcbjtMtwySMrGrU&#10;A7UxTHmaimeFK46I/wBwZM1+V3LtSr6+p91bj/vZgq3INmQqXgrI8MmKOLbdONpNAyFNgo44BS+S&#10;EzxgeRXEqxn9+HHRo67bI752vnUq9m9m7Y249ThqqkZZKLOYrD7eeOuwlW0kjPDPkKrMioeZEkkS&#10;SnUAiDyTcQP7wD363Lnj3B5p5K5s5eubTetl365hgl8KVHa3aWUCKdgRqVVERAXR3ajU40xtFE0h&#10;ecyKWLGtOFa1/wBgZ4dCf0BjqzcOxthbhzWT29l89iaDds2Uahz2PrhSrktz5CsgxddjYQaSkym2&#10;6enx9PAzGQUjCpUKJJ38Z+q2ip6nGT0MtNDU0tRA9JLTsgeGWEhvGhjJRTqBAuV+pv8A198z+TLy&#10;/wBn5s5e3zbtykt72yuFdZQ1JY3h8NhKpOQ7EnWTWtfI56MbW5Mc8BmQPFqAIPmDimKcPL59GP7I&#10;wmJ3Tsbdm0twYqkzGG3Jt6rxWQxFZGstBX0mZWupa7H1gsA9KInsi3441Aj3rm96bWnxVbvSlECU&#10;NFtF2yVFHHqmyFQ+3dwtkamiEWpWEBpaWSFrsUOsEI+kBf0PPYDneb3E9jPbrn2C51313sdnOJF/&#10;0OWSFWOkEs1BmoLcWIJ9MiOVbqG8FltxligtLvTIq0ILSAcFJbIancBn0I61qfjHuj+6PZB60yOV&#10;ymW3ll+7OwOm90VBjGM25talze3avZu1swKpqd4WyFdKMdk4oVh+5jbyI01Ojv5Ul1dvAYPcW6tl&#10;VsiyNunP1ea23SqYkfFzRU026MJBUQovjjjzG3aOmU6HWKKWKGMRu88hjhL315Wt7mfdN1Wsk9o7&#10;XDIKd7tR9dVAPhlhRqUJFaEE1EzR6rpLLd7h2e6VBDJDjUY2NEm4fCDTVilOFDnqL8uujcpvHEfG&#10;35V4LJVD02xti0Pxs+RjLFkKyj3ntXe9c3Su6d2Ymqnm8smS6v7TzWUcLVwVVRWY+vr6oy08GOBq&#10;jIyRnA7nnz6p5MRnKHGvlQjARU7yvU0WNy4RdKLGP4etPUkLdo5IZHKx07Xhrl6+trv94zW8rIY5&#10;IwAOA8SFZXMdQSKyMx7tXQH5isxs8uxX5Aa0W6MM48mDMdDU8jppQmoIyBTqkftra1b2L8eOnulK&#10;ivSk7S647I7UwOy5qpJqms3n/cjMnLbh67yMuiSpyOfO190DNYHUWjfIY7KUVLHUVebhs70ss9RS&#10;4egkW8XixWSZ2U6zDT4iBolPruAKyrIuRchL/wCPs22K0bdJLbd7uRkntZZNI4BwzDMgNSTXhQrx&#10;8+j+7stu5ZTcdzFzRJUKr3CoDfPyIpQeQpwPSF7Owmy+nM78j9+bXqkkqd5Sdm9aR0iVz1MGK3Jv&#10;DurdIyz4eb7aGGnT+4+2IZHiQvHFNV+M+ohPcnIRPE6yRiOokqWMJoahj4a8rC8o8BZZFgq44Y2I&#10;c2WT9LkAK6CGSW1nikltxrLAmlO4BalvtLcFAFeHGvRBtd9asltbT6dTpWNxx4k0cmoNK0AAGB0W&#10;rqfeGOqaOh21uPKZrr+nxCNksT2ttxaIZ7Y7VWciWGn3HBFNj5dx7NydVUxiagS9bQELUUkT+aqp&#10;axBbVzZr67I14wu68Pj8duvO4ekO7KZ6epy38LFJga/M4GlnrqzJjadRXwrHRmohonqGp2qYo5Ke&#10;phqJQ+tLvcrS42vcVksbyIPpegkRdTKVrgA61ZgSlKMFoSKkW7dDNLtm820UBWWrIdOASoBDCteI&#10;Ip60x1Yjv7YNI/THYfXVXD1hX9sZPrTYuU3ZD0plcfDshssj5bs/aGI3ZNjcJjtl4btWbZctVNlz&#10;iKrJY/7XMQwzTQ1FHUUiOu49+U2HyG16FqRXps9l8hjsnlZamOnxuAo6TDVtbHXVs0o8amty0dJQ&#10;RRSNFI8tWCoJQq0iWGzJH4hZ3mVlBVQU1ilasW4AqKg0WmR3DqOp9vns7aJZ4WDiTQajyzkmnGtP&#10;lnh0Svrb4jbjzeC7P3RVtlYMtsva+2N67b21Bhayoze7MruLc2J29V0FIce1SJZMBtSLMZieox6V&#10;lC1PjheaNZtUOGOkSozLCsmqFeleplialqainXy0/wB/SQGqpoZBT5GJKLLBo4qiOaLzLHLo8kUb&#10;LIm82O330DXFuUayvbVFKFjrUoKMCQwGo6grUUCnkDno62S7XeNhvYUjUGC5eMEcaIafP86dGdzW&#10;ef8A0CbOzexMdj9DZLaddS/xekgnqBS7hxO1MjuGmp8yZKfLbemrdw7HrI6yqxs1LVrSS1FIs6QV&#10;UocHJ937T71rd5bO2tu3LqnTnam29r7oy2ArDS1M27doT7J3/nNm/wAQWSnircZVSTJhcpGbB4Hr&#10;aR9RDa4+2jYGt73lZtxi8WxuYpleKINo1RXEIRqOGbUYdWsliCwJAUAjpfs1/t4S8tLSZ2uBMAcj&#10;j5jA/b0bbp/bNb8Q+sMf3jUdfYqg3R8u9kZfe21Nt5OU0tPhOvtw0nZeytudonGY3G5KTFzR4KSD&#10;dlFHQRTwmqOLmH2sLMtAWfvDoLrDO/JT43981u4zszsKfcmN2fDXRwyZmh37uLEQV8bdf19DHmcf&#10;Lh9w7j2XDl44coA9JTU9DPHUxTyyUarPe38wzf1F3blvmC3jnt4InLqAxEcZt2aVLfVIpV++VNTi&#10;URrxytWZ3qa2j3G1CRo11G9QSCQutWbtCkUOWHdqFDwrTo3vQfyq7O6w+NXzV+N+M2hW70646zh3&#10;j2Zs2Cvmn2xX9OdP7yxcG/8AE9q7Hro9r5Om3lt3rLsfJ0MsuCY/eVJztFNTvSUNJXEH/wAuizpF&#10;j0qB91HS0+RaJYAygiphRGnmlidEj1M2lQ6M2kk6gDpjqw3Ztw5eW+dJYNuW08PR4niIoiKmJQo7&#10;zp0ioVg9a5CgVP1cQTJczyMC0bEAUFNK1wCDk/OvHqqvqnK5DCb7zW9shQ5Gq2/lM9urYFLWJmGo&#10;Y5qWkwGWyVT/AADA0tTE75GSpSlMk8lNWxx/cLHH4QkJlIxsaHMb4z3b+1JNt782Zjti98Yuk2vv&#10;XIzDdtHuCfaXVzbroBtDatZQYbHbF602fXz4+jx9NjTM9dVCSOpYVNRWlJB2nnC45k26426LcCqA&#10;G1BUFVMnhxuaLJqI7NfwsCpVKjWS7lpkurzcNyspYnFqjpRjSjalR+0UoEUjSafjXgTrbq23sncE&#10;3Wtb0Tu2fLbL3liN9/HFcjuXqOvysewKaHavd/eGzNtVWb3v2DR1u86vffZXaO2Zc5LuXM1D0lLi&#10;YqJanHELR0/k1c/5s+dpNxfzE+6/s6OTEJh9oU2Glp0qKaQPU4/qN6ioqY1pB4qeDMSTmdkLNI4n&#10;Z5NMjtGmEnutAkXO8pWWJnfbonbQ/iKrG1qVDeoxUHIJznqAvclNHOm4piogXA8v0MftFD+eerx/&#10;5Z+yMj198D+l8dlstHu6ry2cfcIrZ6esSpgpc72izY2irXyMk0tRWbXoRFBGyqkUKUkcUN44klfY&#10;s/4Td/8AZBe+f/FnewP/AH3fUXuEL3+1H+l/ynon2H/cJ/8Amof8C9aR/wDwrs/7eedbf+Ka9Wf+&#10;/Y7497APtJ0ddatPv3vWDx69SvXJWKEMpsQQf9t7wmEclDoJ+oBOk/66n0k2P9L+zOz3jcLGiwXB&#10;MWe1sqa/I1oPsp0BOZvbbk/msSSbptCC9YYmj/TlHmO9aavsfUPl0u9v9ibk2/44qWvkkpEJP2dS&#10;PuKa54JWGTWikj8rpPvA2pCPIit/tQuB/hwtgPZyu7298VE1igm4DTUAn7B5k4p5nrHXm/2Z3Lle&#10;0uNw2ndZp9qHGoBkQerfxKBxYHABNKA0GXBdkUG4pYYqvGUUNaW02j1wxTSMQLRi5COzEAD6H+vA&#10;9ui4zK1Meqnxtc6FRbxUdS6lSBY6ljIP+vz7W/ubeLtddvtNwUpUaY3I/bTPWN8vOHJW0XZh3Pmz&#10;b45A9D4l1AhBHyLih+Rz8uh6o+ueydw0aVGC2DvDIQtAskIxW1c9kEkhawEiyU1BKJIyTYMLr/j7&#10;wx4bItUR09RAce0oYq+SP2MZCRtK+k1ARpGWNCSEDNb8ezXZfb3nLmGeaDb9huNMYGtpFMarqNBU&#10;vStTwABPypnov5u98fZ/kvZrPeN056spvGcrHDautzM5FK0SItoAqKtKUTI7qkDoYejfgd8xfkTn&#10;85gOrugewcmdvU1JV7iy2YwNdtvBYOnrpkgoZMjk83FRweWslkAjgjMlRJZiqEIxCpxO1sDWKz1W&#10;dNVpq1oDHjY/Ei1bQifSZ6pS7L4yP91D6ix9y3tv3eLyNo35k3Ij9PXohA4VoayODivkEB+eKdYr&#10;c2/3gT7dbD/W+5OhIaUqJb52YkKDkQwsoFfUTvTGCTUW8dRf8J0O4Kzcv8K+Qu86jaqJs6k3pNQ7&#10;DpaXI6KFssmMqcc+cyME0cOUjZXCxvRIJCrspKxkMXfb3YGaynZ+RwWKgrKXaGJxWfgra2nmiN8t&#10;T1+MpqCConEwaeapp6iVlUIdCgkWA5l7fb/kH2Y2zYIbHlxHEy3PjShQZvFhEfhpqbJ8ZnYaa0AG&#10;vSEjamMkWw+9P30t83CPePcB13LxLUpCA8dnBaSeIbiRYkYRoIESviSFpZW0xl2dx1sl782X/Lp/&#10;kMfFDG9m4rpfbVbuCaphw2Oy+TixWb7o7P3tNgclW46gi3PlMfUZCCmq8hTRR1EdKtLjMdTzST+E&#10;adDjIKqvlSmV6mZI6RCKVQ7eaINqDOak3naVwxudV7G30494xb77j87cxX93fTb1PZWspxb2ztDG&#10;q8QrFCC59S3HyAFAOhXJf3fPYj2z2Padk2LkLb933a1Wr7luUCXVxJLQ6niWXVHAtSdKxqopSoJG&#10;o6YHyS/mlfO75T793vvTc/fO/wDqnam96h1TqHpjdue6+2RQYCNY4MdhstT7draCq3TLTUkEayVG&#10;SkqpZHBa6qRGrbkaaKuajmylNTZgY6tiyFIMlDHVz0VbEGWOsoKmdZJ6SpjDmzIQeeQb29otp595&#10;r5cuYbpNwe+26ORHa2uWMyEowZWTXqKOpFVdKMDnIqrCDf8A2G9mfdbb7zl3cuV7bZOZ7mB4oNz2&#10;6NLWRWbKpPHEEiuImIoY5QwNSFKPpdY3xa/mm/OX4T7wx+7Ngd0717D66p6mA7v6U7P3Lmt5bJ3F&#10;hzIi1tNQw5aprq3bGRZQCtfjGpqmNgC3li1wyAtuOOn2MMkMElZHS19dNnqoNUvNCgrJPNUSU6yK&#10;3ijVaOVbarKysBYWJ6Bcnb7s/MnKEvNuxyE292xkkBprjkAWOYEH4StAWHA1DrUEdcYfdX235l9t&#10;PcG75A5zgQbttyiOKRcJPFqZoZVP4hIpH9IZVu5SOvo3/CL5d9XfO345bC+RnVdbLLgd20j0WYwN&#10;eI1zuy934pVpNzbQzyJpKZHD15ukgVUq6WSGpj/amQ+yjUu+cjsT5J9bbjqK6niw2/sIuBq4qmAi&#10;tnyWLrxj6iNqkzRsxNo3MV/1jXYgcA3fpJNu505X3aWUG13C2e1kbAJkjZkGaEcRG1MZJr0c2m0W&#10;2+e2nNW3PAxvdpvFuk0tVRHIgkHaPTI1DyOejaZKj++xVdRKQGnpKiFGIACGWNkB5DD8/wBD7szo&#10;kmpsZ9tLo9WRyUw0BgrU6VLwUxs7OVI0SXtYMTcCx9wt94jeDNu+ybIj1SO38d/LvlZgv5qqn/ev&#10;KtOsufuN8ug7JznzzcKfqbq8W0iJyVigQOwX0V5JBX1MeeHWjn/wpv7unznffRPx9x1U4wvXnVw7&#10;C3DSxK0MFXvDsHJT0NNJVIFWOeox229swGMm/jSudRbUR78VX+gsb/63/FPeOZAauOs+xJIAO/II&#10;p9vWryyLqN0BUjSw0izKbalItYg+26oh8R1rwtwLj6oT9De4Nif9t7IdwtWtJFvLQshVgQQSCpFC&#10;CCMg1yD5HrJ/2s5+TmazuOS+ais88kLqjSAOJ4iCJIpNVQxCV+KutKhq0yCW89tVW2chRbv2vNVY&#10;yWjraaqWTH1EtJU4rJQSxzUmSop4Ck1M61KB1dDqjkAK2P0bqDL1u2d7YfMPVGfbe4oYdu5ASRIl&#10;RhtwojTYxqipSVUnxWVjiaGmLR+SGc+JpCpgUZm+2nPz837VYxXMviX0UaQXNR3eLQ+DPUYKTkOG&#10;JAbxmANQRThR9837uEns1zjzENu29Lfl+6u5r/a/B1eCbR5R49oEIqk1mZUJVSyGAiUEdyr9GT+S&#10;b/MPwX8wr4j0Gwt35atyfyK6N29gNsduPuQxNk94QpRPR4jsqlnDasm24qehc5GVnWZq2CYvG3kE&#10;8hoIKksI2jtrcCSMg8Bwul1JH0Eikg/7A/j3I00IGoNw4H7OsIrHcJNUWj+0I1L6BhhgT6MOP2g+&#10;XR0+wuu8ZPj8tT5NWloKPyYfNxTBZ3rNv18v3VBUxwSjTJW4qp0SRFdGt4pI7gSsfYfb8xCJNFn6&#10;YARVrRx1qKLAVDK3jqOPoJQml/p6wDyWNsUvezksWN1HzVYpSGVxHOo4LJQ6X+xwKN/SA82PXeL+&#10;7E+8pLzFYXPsPzNdFrq1ge62yR2qWgDAz2uc6omcSxip/TMooAi00Z/57H8vlekd3n5GbIpI49tb&#10;j3I20OxMRRUzrHgt3RU8j4fPhk1xpQbpo6SRCfSBUwi5Z5SSHvuAOuwfWuKRYkf0JH+29+9+6911&#10;7TVXiayqzlJWvLG1BTIdMBLArIf1MECsrOzE+okcAD8ex5tvM217dyTu+wxWTLvV1OpaagNY1yF1&#10;VBUYXtAPcXYnuoGBDplmmr3soX7FrUj8yBX1oPToZsRvvA4jrHK7Xp8e6bhy1dSSVOV0LLIaKnEr&#10;mlExmDU1L5BEQojZiyyeoK2kOlRcSxkfiwsPofU3HsC6CY2YcAQP2j/YPQO5gu2teYNijDHTIjjj&#10;/CyD/n7pL4OEVWCyTNctHKhJsTy0cluP6Epf21VCNUZamENRUU5hjknmi8BelrEmLRKjTaSI5oZE&#10;DAA3seQQb+x5aO208nNcX+z2lxaXM2mJy9LiJgNWvAPYwJArQ1Ujh1Bu9Wlhzx7lbzs+wcz39luk&#10;UR+oWRQ1vIEcRtGtGVh5NRlZTWqivRqNo1C7B+PGUz+8Outh7yxm8c9R4DaWfG4mxvYGx8xjaOm3&#10;A2XgwtO0y1+EzNBWtSmWWIDyRFUlRkZZHWUhxGx+oUIwte7D8W4vZreyPcvBkhtL2EBgKAj88g/Z&#10;0EuRLPcds5g5h5K3C5nt2nZ1DpXUHQ1RlAOdWnhjB49IXddTRV2Kw25KOOjqkpo6dpIJbhDHIWM0&#10;cjsjFWjWTjgj8n+nvJHMsUUjBmRlHk0qGOoAMCgWOzGSx9Nwb/T3IXJN1ytPcLabzatbxyL2ypKU&#10;VXwF1kEAAmoJPw1J8uoS90+Xeeo5muLCYXc0ZKmOeIGdkBqSqy1JHmVRmr+HPRjOgcx1JksvTYLf&#10;NNW4OjyrRw0OcxeflxmJx+TnlijpJMnUU4FLFRHUyvNIY0hDa2NlIPqSo/iFPDWY+SirqWpjWVGl&#10;QLKyv9T6kVwwBNwRqFrGx49ylZ3O02lxPZWfN11b3iMV0yGORQfng6hT+npPGvUD73tu5wKJd+5G&#10;R4SD3wGVAacSAr4qR/Bg4oejtYSbbuyd0ZfZlL3bv7rzd+3a+fF1WK3FDi8jR0NXBIyRU2tvvIKu&#10;m0+N4546vwSoyyxsY9LFiyGLxtVDPBlMOI0c3iqqcRSSQswt5USqhLBkZ+DyePx7H9juPOsEAhhv&#10;bDcbUdw1KY2GKYKtMo9RXSK9BaSTlaS4jmsrm/sLynckjeIhp5N3QmhHHDfZ0dbrXs75W7RSgbam&#10;/evO3cPBHIjUb0dVtypko5ZJ2looKnBVOcpHhLQLqRnp4gZCRqJPtjxW2slhsdQUGG3TW5d6RCkk&#10;m5ZGNfUr+pD5aU0tOxVrizKihfoxsF9oLqfl/dI7a1585aEkoZlE08LSEhydZWaHVpIwFJKUUVpj&#10;oW7fzZzhsW4bpvPIG8fQrKAzRbdcGKNdOVV4JqGQVqSAJO4sKUPSg7L7W+N3ee4ag/Mz4nYrYs+X&#10;yJpcdndtbIlmxNNNV/5Nlmp9yUP8erMXaOKN1qTVmSTQNUIc61b8puTeW2Vlky+3ZcvTAF0kw/2b&#10;eKIEmQJ562H750TkhCslgbI3FyWb2O9ueYJJG5fvriCoqphmSZB8mR2kc5p8Lg5+HgOpe2D73nul&#10;t7W9vv0e33i4DJe2zQux9Q8KxBa/xNG61zqHSbo/5P8A/Lm+SdMZvj18hNwdb5WNVTwVG5V3TSmd&#10;4YykmTxL4vM5bD0Yn1etqpYdTWeRDdVT1b33tnbWZxtFmcVmKWqqIvvKSGOlV3qhToZaqCKRpI6R&#10;qiCNSzxmXUEsT9fZfZ/d5u+XN92zcU5sSSGOVX0vC8YcLWqhtbKWwRSvrXh0Iub/AH+t/dH285o2&#10;A+3Fpa3txb+CbmKaNxAzOtGdREJFU0FDUmp4kdYeu/8AhOj3Rg914ff+x/lD15u7b+1Ny0b1mN3J&#10;idwbZkqaaSRYqdlenq81JUUs07inEy0+h51ZVBIHvnT/ACA61raiWGpyz4qcL+/T5SJaOaFLBona&#10;MvJIqSnhDpIOof1Hsq9y/bTfeaN2t9z2ue1CrFRxJIwapdiD8BwRTPmfXpz7vfuRt3tXy9vmyb/Y&#10;Xd1a3cilWtlR9PbpYay6GoqeHAZ4k9I/5j/yJ/nb2NurDbz6+231/uakpKOSmaXE7zrKqTITrkp5&#10;C4WpxENGHhp2QyL5FkXS1wQLhUUfa2x6looqbMvPJLbSlLjMpPOeFJEsMFDI4QXtqbQtwRe6sAi5&#10;e5G5v2x4xunKNvd2w4vDcCJxThlgqn5aqfLoh59vuQ91S7vuV+ctxs5XJJhvrXxIwc48SJnIqK/6&#10;GxHyNOgP2d/Ku+ffX9Tp7I+Mm0s5i8boM+Twfd/Wu066ONXOmWmqsxuzEUNbMvi1GMSa0V1ZgFkT&#10;W4DOYTK1iQY7cuMaV9JkxrzwpXmRh+2UpKkpVxyf19L8cAD6mcraw/d9rHKNplium4xzTgFaDHfE&#10;7oSTTSG01Hz6x1mu5HaWK9iWWCMEC4gtyUK6s/2iI2mnzBB4jJocKD4+9tdR7UGWzXRnaGKkrJXk&#10;iO5N05ObA0kNPTVf3KVO4th5TNbSq45ZjGI2dqO6ks0kpKqsuqxVPV0k1Dk50loquNopaTI0bxwT&#10;U7supVKxqsy6SdJsSCb8+1Fk93t99abva7VPDdhf1Ft5lnjYU7klSq1HrpQsMdw82rncbe9tLnZ4&#10;pbe4Qmkcjx+HMrjg6P3CM1AqrvRh2kGo6aNj5neHWG/tsdz7L2fu3Z+7MDPDkck3Vm/8XvvEMNE0&#10;c+N3XgJqlKp4GTlliCSfTS0bjUEhBtCr2Lh9PWuFxOQSL7WOHAvnqrDULRpLTx1DGZ6HKxLVCjSQ&#10;o6xAyzn9z9RdQpzg+1e4dgmzXlvEJ4RWGd3ZZFYgdo8Qo8aF6sUDupB9TUSJyLzHfclb3+9Nyvb2&#10;GOXX4yCCKWJh3U1eGzIwFVAZkUqOAoADj+QneHXf8weoptrfJzc8e1Mti4Jqvb/cg2Yu49846qqs&#10;ZWSQUFDjcjkNh5jH7cqt1VCSVmNfJZCkiolBg/cREaRk3xdXUQyVNPk8ZXq0ginWhyNDkFanaPWP&#10;uaNJ0ngQixEiSRnVcD6H2Hdp5V5p2qBbWK2W6hTApdpItF7qBZ2jopqe0lkyQPLpdzBvnKPNF7Je&#10;zbnHaEkEsLZVALBwCfB1LrFQQ6qsnqRkdM/x364+YHQW0chtjZlP1/3nsGupI48htHI9vdf762DX&#10;UdWn3McK7T7Hqds5DCVdfBqJFJV08i6CGYgWKmoYqpqZJTkPueWMZraU07l3YkfpQHSg9NzEGP1F&#10;hZVvulvsO26vquTLu3vJY6yG0GhS34SwgkENAKVMbDzPRbaXXOl74llZc9bde2sDhYXu9MzrFxIU&#10;zKz/ABEHQdQAAFQQahN2rlPi9id1Gbe/xC7T6jzeTxaPuvC9IbpFPtWqz1IDQ08n8PxeVXCwRtSi&#10;Z2losgscLOQyTkyTNxrqyugm1GoMVPENc0FLh6yrmlXSunRM1TrQBgSbRPf+o9h+PY+XL61lnh2F&#10;JbqQaYxNuBVRUHLENLJqGDSop5jNehTtm9cx7bc2q7vvtbYOpaWCwiwQchVEccTqRWp1gYFB0EGP&#10;6w+PXYGArzsjqkjdeWD43AJ2T8p8PtzE0rSBnkqcnSyU9fkmzFPG0eiJ6umWMk6lYkH3MpM5Rsit&#10;9xURk2/4EwTxAEngfoQKb8WP+t9fYE3DlDnTbpB+6tgiDGpUw3ZlJA/hVpAx+ylTnHrNOz3ntVzD&#10;G39ZOfHFKiQNtqQLxA7pVjmUDPyH9LopG+fjp8kth5QU23OrcTJNUFpsYu0O1aLeNRLDFTyVMklB&#10;Q0O4Iq6sKQQs7MI29C3KhSD7czXST2KzmTglSH1fW30A5H09h6Tevc/b3NtfXu72cQIBoJkFPyK1&#10;/In7ehJJyT7AxQvJsm0bPuEuk973ELEn5KV08fLSD0D028/lPt+c4/P5ztzZkaSRrLQJR7pxKxhG&#10;YjlJ4DJGiOStnK82H9ffX31eH0lpTHyCRNwB+Da6vz+fr/iPZ9FzVu8MEpPN8klzprpme5Rz8qmV&#10;xX8h1Hdx7d8oXkkLLycsMDuQGhS3dQfU6YkAH2kfn0rIO198QUFZLJ2xm8jkIYElalz2T3bTVkjk&#10;m1NCZMrWoZNRsOFIPF+RfOlbUBgUmqAwNwBK4Cmwvxcr/tvx7od93qWKK6le4kHol49SAaHsLgUN&#10;Dg16LbjkblW2kutupZIooNUu3RnjwpMqliQfMDB9euC9h73rYKPJ1FfuWqjkaRnhx3YOWMkkcLOj&#10;O2Inq1ijjeRD6ZASy/0vb3lbJTSakmZxq4LpNMhsRa1kkW1r+34fcZ7UmJbm4ikpgSoGAPEDUKkk&#10;0x/h6TP7AGS2XcrGGwurdSKrCwDkebaJEAHz00PoD080XyOrcdKtLFls5j6lI2KDNUNJW0ySRuZI&#10;oXliaaSRNSLYSAi/6mA5EdZFjQRComYMTqaWpqKmbk8euoZyBzwB7S7lvd9zFHAhDBNNWkgiYSVG&#10;dJYqtB9lajz6V7Zyfbcs3l5ctYWxlhJVYrhoFhzioRHJdvMliAMdpPBs3b2TnuyUovulijapiWSt&#10;yG0tuvjq5/GysYZWpcbjqKKNAgW8aszWJLEHnJZW5MtQRxzqZgLfTg6efYcnsUjan1m4qaYJJB+Y&#10;FGrToT2e9zqmiLl/l054eHEQKDj3Fqfbx6DetxyRyhjmN/RkxlPJM2QikYMHjeJDFpJjKkiwAXn3&#10;kVbfpeqI/wAb2/r+X9p4rN4wM3pWvE6qV8vxD+fTF/uhvCBJbbDHMBlY1RGp5/DHxPD5evWOmx7U&#10;6uyTb2liJ4eYTvFr+qkB6pdSC97fQ/S3Hvtjzy1Qb/1UW/22q493MTAtrScinnT+WekMKRlUEUe3&#10;xsDg63P7e01/MdZ5C2qRpnz86svqjenpYwSeBa9TGUa9uRz74pPEpB8RawC2dEbn+pHH+9+6pukC&#10;SrItmx0YoyIRimakivDh0ZXPJ+6XcEkMu+QRpL3VinkTBBxgMBQH0PWCm3ZjqOphmixU1TJSARha&#10;+goaldUbAh5A9hLqcX5a5J9p/MYPD5lzJV0tUshjEatT5HKUqQgEnXFBR5GnSOVdRIKkEGx9jfbv&#10;djdNtmiaSzraKD2oI4mOONSGpT7MjHQVk9jzPazw23NEAuSxZfFJlJJpirRZB86gj5Hh0c/pn+ZF&#10;2/0tVUEeCxWBkwMEnkrqKm2L1wldXqF0hKrNZramerpIPSNSOWBW4BUnUMD7f23RLS1RoKR5KeN4&#10;vv6mLzTqpKsWqJCGkMl0FmYs1/zyfcrWvOXPPO20m65Gmsob6I9zakaQp5IY5IjQ4rrDkHy6iuPk&#10;vlDkjmSXbvcq13SawlA0Qx6o1L1y8cySaHShIMegEVzQ06OZQfO/50fI3adfRfH7eW3ts5YZI1WV&#10;ocRX7eR5KERilosRT7WzW3aiXGuXmZzNDVCB+QqWUj28UTQyRsKQU6xEjWYaeHQedQJbRd/Vz/r+&#10;4w3vmr3es7tbHmHmi+t5CNSiMqFKnFR4WnHEZz1LMHKXsStkt/sXJNrexuaA3ElwJkIAqCGdkHEU&#10;I1cc0HRCeyPkP88qXP8A8B7R7w7W29kYEaT7ahzEWPp5YC0kZlWHCvQSLGELABlQkXtx7lmoIUqS&#10;HDcXMZTgcek6/T/sBx/h7Arc5XSO8l3cfXTes8fifsLyn+S/kOpNtfYu43C2sbrbdvj2mzeMMohu&#10;qVDDGpY7ap+wk+Va1NSsVvemT/iFXU5/Ly78yTTstTUbsxUmacOsoMp8uVy80dzY3JRhZjYD22Cj&#10;o0qKurj+7EtcIhUxy5DIVFOPAjRp9rSVVVNSUash9fgSPW3LXPsYbf7z81bLt0Mm0W9gsKvpZTBH&#10;qVqVU9pBZWUcXDEMpAzkkdx93jl7cd1m2bm7edzYhBLBLAKq6lqSo5MYPiRuRjI0OCAKkdGD2v8A&#10;PjuLZe1tsR7MwPUVPS7YmrKCOKo612Tjs3HU1QWohqMnnMJj8dm9zQSQxEQyZOerendGVGVT6svi&#10;pv8AjkP6/Rvr/wAl/X2r/wCCQ9x6/FY/84F4U4fZ5/b8ulH/AAJXtJx/fG+1pXy+yv8AZfy4UzXp&#10;T/8ADrfy/wDp9x1vbVo/49XGW8V9X2//AAJv9vq40/W/5t7/AP/WpCOSx+GEGao8NULimppah46y&#10;cZKfKVjGoWnq6CkCBKKqx5LgMwayFr3v7+yS4V5YbiO7vVe7RhTw00FANIZSSSWVgRUChz10u3C8&#10;SG2m3C2tWa1DYJDOzMQ9e3V26QCO2gzw4U39B6QdTekekDj6WA+v19rzam+9sl8RuEULRY6urxS5&#10;Smmgi+6rqKniZXqWgRY4EqaTJVMHrCXaNm/xuHb3adwu7O6topCZFj1RUqAhZvhySaMqvitKjrex&#10;b9NNtxuLeNQkq1oQymqkgAgGuD6k8eotXHI8DrBIscjAPFK/qVJIyGUMnAZX5B5HHsQTuDpvcuxa&#10;fDRvmMPvLLbpq6SPGUsFDlafFYPHstW9QlQ1LBVyfxGWRdamQFEBsbAghxdv562zfJ7+5t7d9njt&#10;Vdm1ujSSMQgBodI0D+jmueg/abvezbhKjqoct+HVWleGSRT16Dqmn7N/0hVlPVUG3h1vR7Vpp6TK&#10;x1VT/ePMbrqq/TV0k1Eb0dFicXjoSRIupp5JwLLo9TVnc/8AwfE1NVJQ0WRyu0qeqzeIxM1LJUUo&#10;o6uFcK9fkKIzvFURw00jMsbAlSTZueF1pZm4no9y0NhdUjklU0bUuqXSh4qSyqNQOeFM9Gm/7nJa&#10;WxvHPdEpIrUgYpwBH8ul8Y45gPIDGs5UOilkvouwuFYNf8ar2P0t+fcOtytfjNr7TyFNPhV/vBSY&#10;wTZnHUDUU1LDX1NfB93Nj0l0QUlJVVEYS1rBWQ3Ehs/ZWsd5ue4wzRzubcuRGzllYqEbSGapLMis&#10;SSSQdJFKHpLt2/TtaQvKVYOgNVDfiIArVjgVqevUsiSvUw3a0UsqqLkelVhNtQNyLj639s+AqIsZ&#10;SbgRshk8nkKtKekynmBxlFU0dVk6eJ08tLGleHrFusI8vjfUwdWAFl+5QPdtt5a2SG0SQshrrkUq&#10;hYUB7KK1NXbqoMEdC6zuHKHUa1/ZnHDqQ8SSlGZVcoPRqUOB/iA3F/eY9fy5bMbsbA7cjx8ceBxO&#10;Ox+JqK6eGnra2fJQVJyEzp47U2NigZlVQC0rDWWXgojv4sbfbXvrsOPHLtIgBOhVZdFCCASWz5la&#10;gEdEL7fcNuZkhgjFAKDUQrZrUrTTjjgZ869YmqPB4zJKrImrWsURJ5/Tc6ja3+HuBU9a5Svy+Rky&#10;9Fg5cnT0AaUY0iKheaGBtU1WHSZ5HpaaJ/IVZSXkjtYX9qLfftqg2+NoI28GSap1oC57gQATxJNC&#10;teADedD0M9t5fgukkmnhh8YA5CjiaU4inr5dZIp4ZI0cK2n/AHW8i6TyT9D9V+n+x9qvGbU2dmaO&#10;uw0mFyeCqcjiaHHVjUURlramWbI00tJJFFKngnp/vqSNpSFjdI7Wb6+yy83LdrZ1vUu4bm38VnVX&#10;JCKqoyvUgghgrkLk932Cipti2ubxbeS2CltI4KDk8dVDwpwp1gqS4gnkVoSdcRJZ2RAEcMoDA2DA&#10;j6W9qyqwEu26JYty0hG2sdjsbgMXBHRUwqKiKSsY1WUqpbKJPtYiSIyru0uj1gLYlKblFucxO1TD&#10;95PIZpCWai6QNCLWtNRwflX16FVhaWttrPxRIAACARUA18wDXHl5dR6aqR3mjogrSswnqCJfLH5n&#10;UALcj0+QJ+LDj2EmR29gZ6WOpfCRiEVdbFEdUlDV1uPhCTSSeBzUB5QLal+joWAAaxA3g3C/SaZX&#10;vA0nhqSKB1UtwBJoQDSg9DTFK9BvfLHbrnxGS0jLNj4QMcSCRWoIxQinnxA6do3LKdbDWEtIi20I&#10;3+BI1X/2PtY4DH4qkzu3I6nY2RyzQ4qoza0eUzFfXUEEFJLA0OPoKNg0FNrl8euwUhXsbg29h/cZ&#10;byW03OS232KBGdYtUcaoxLA97GpBoNXl8QFPOqDatpgubyCOSzGl4i2SxC6WVQAvAYPkB1Aq010l&#10;VGlc9EzxMi1MQhMkDtYJIgnjliLK/wBAwIJ988+1NnKirjOzKA1dSj0cUlIKpaigr6lxVUUdFHDL&#10;FBO1GKJgyyXXSx4vz7ttyNYC2I35wi0bvoVkjUEPrJBIqWBBGajHQ8n26CBY4jAgVRiijB8jwzT5&#10;168iyQojCplYRrql83i/eMcVmsFjWyuG13FrMABxcFuzGHodgUVPkYKaTFGmqqZF8SQ1dbnsjJBO&#10;001Uk6SUuO8cRbxKgJuCSbgEO2d9Pv8ANNaSsZUeNyB8KxKrAhUp3OzECpY0pgUzUOTW1jtELTx2&#10;6qzNU0UCpoxyKUyQPl1kSoEzEtLeJfXwoUEMNCoTy1lZuTYckfi/tKLuDcENauVxGeWt++aokyFP&#10;mnP20InemEC5CjTQKWFCh1SxMGbgALckmr7baSwTWNzYCJ0RdDRjuqKkUNe7UAQQf8nQbkkuZvqZ&#10;hp0aCck/4K9Z7I110g/osFYm5ctze/4VfdkvR1bSbn2QOvN0ZCjFbujblXicbTbOp5MRDg0zKvS5&#10;LK11aJJUqKg0ZYwII1STSwYWJYYqe6W3ul9f7ltsMn06OfFeciVpAFoqIhHaNRFSSSKihr1zV+9d&#10;aXs9xFcWIjZ9RJp/pWPHjxA6rl+T+H3FtXdMHbe1sXjqfE7Lyibk3/kdzquaqd0UWCp5qjbu0ttY&#10;mUrFQxjPPDJ92rCemkClQ17GzbZdFj9u7QijwkVa9Ng6FKEGpqDMtZkcdLQU8YhmdmZS/mHKWQlr&#10;abgEYO803Y37mmHaLkW8xYshQDQ6xS21xUYBH6mg0JWq+GTq6wbueYNytNvNjLMySs5oVY4rSp49&#10;arfyOpa7uT5N0GE7Hye3p6nfWXWoH8MwtFjazb3XG8Nk9iZDJ1WSgNHJSy1U528jf5RC1Qi0pkSV&#10;COS2fJ+mnyVPtDaORx65nC53OUsWcyDTiPIbbqcZQ5Dc2PzMEj01RT+OObEGBlMYY+UHVxYz77K3&#10;MVnFc7ztJMc0Ub6EOEdGpA8bLglqupFCoxWnHrMn7pZe4mae6yoloGJ+KgOfy6tS/lV/3Vxmd7E7&#10;A2qr7ZzOGxtXLtDBx0wbb+6duVOQxW2Mjh66ETQV9XVNkJaKoh8c8McMoDiNhqU07ZfC00or9xQZ&#10;CkyVZmt0HF0GOShkFGGpKi1NUKUMM4m8CyMx1aCqsLXIK57bdfzr9PtLwtFBBaeK8gYBgGGV0mo0&#10;k0HrUjPr1j5TaCSzklGl5yQqAmgrxzTNKA/nTrZWx1TJNFGalGpi1LT1Ttq0lGmVGlgKsWuIX9Nz&#10;c+rgj8iDtnH0dJkstkM3u9DQCg+7qtpRU/nbM1I00kFHRqZljgginqBIWsTHovybEBndbm5mt7G3&#10;2/ZAJNRVbjVTwge5nbFSSqlacCTTh1JtjKtqrtqw60P9E+fnw8uHGnWLK1VfE9DFj8V91JW1LQNW&#10;k6Y6CFYJpjUyC2ttfj0LyBqYXuLj2nNzYXbRq66aGuz2RkSlaoSCavircXjGmtFHS0VPHDTlZ0jk&#10;dkOo6ZEW4IuCcbVfbr4UEZtreFCwXUE0yOBksxJNQ2AfkcU6JbYwpeSNI7Gpx3EUPkR5Y8unKkeo&#10;ZVWZUS50KefLIy8uxW+kKQD+PfsdtvF1dI1NH9tkoKKUYmojrYqRGeur4XZJo5RT+dRBEjNy5uR/&#10;WxGrnc7q2ljlkaSGeU+IpQsexDlSCSKE08h+yo6Ors2j2xVgzilO4q3nX8SnPz4/PrN5yGCrcatT&#10;fQcCK7Ec/wCqHuZtLA5CTK0e3qPC0FFBTU1Vmtz5WtykmPmpRTvHTUK4kxWjqcijVXkVHQoQhuPa&#10;LfN3RI2vJbmWUyfpwhVDKW4sJKgkIQCKggjyPRJHvN5aXlraRWccdoQdUitTgMDQAAa9M+Zy8WKg&#10;ppJxVVAr6xKCKKki8yrUSwzupnI0yLTXTkhgQbc+15mcgrSVUTZjJVMlckuPLpUpjquWhgQNejq6&#10;JYKWGqiZRK7NGdUMTqb6vYfsoJNEcosI44I6ORp16Xz8SvqLKa0FCKMQfLoWW++pdeFBKtGFa4Ix&#10;+bk+QNfUA+XXOGOM06I1NHYgM6urP6vr6fM8zrb/AAb2fj4BLQtR9pY37mrkyNNmdu1tZkJKySro&#10;a6lroMjBiYaSGZbxSUzljLKrXmcrq4Fjzw+/+ZYv6hbuqlLJknhZQtGGlPFdtQNBXwwqpppnzNCM&#10;HfvI3MkG72VxHH2En9mP8letO7/hU/DuOn3B8WcrS0uNyeGrNt9pYCnghoq6DNYGaKHDbkzGTXIj&#10;JrjamKqwm36mm0zUsohjmd1UyBHQ1+UwWNqIarOVcFbXZWpq6zblDU0tZUtNjKLcVZRUVVlaemnl&#10;koYJ6aIH98RGRIjJGhVZHVsaOUuYQN/2ZFtXjtLSBmVgPjJjKGMVbSjDX4mpFVlCEVKM6thBzvAW&#10;sn3FjRQUag9QePVaHT3bO8Nudj7C6l25X4LZPXe0+rcH3Tujbebw2OfF9gbk6i2hundmI67yGTwt&#10;Picrl1qK2FKuOieeGGorqanmq1n8CaJ0S4vI/wB4sZkqqjyM8kmPxuV+8SKWn8cCS/w+siSAR/w/&#10;IUMyiVW1GWKVVZWB913jZmMFlcWthMllCmtY0mcH9JwwhLsxZmmrSjVGNWGVOgvytLJuu9i6ikOk&#10;QN2jGRTJweo2/YN5bTxnRO9tjbH3Vszbu2afePYfX+J2dl66m3LFmqrKYmt3hsjNV2cXM/332dvq&#10;kBoJ6SogOOyONnqYp4m0p7Jh8hKODZeZw8dZ9/nody4BNtZzc2Vrp4MbhetdrZfGb03RuLLy0zLJ&#10;UZynxm3moqV4li+5NZ4lVZHSRcIPfH2vuef+adgvNptxBuZR3YaQoE5GkVbTIcBiTQhRT4SCQc+e&#10;Quc7Sz5M3GC/Kqyx0bJpTSa1JYEY4EUNeB62NP5Pvyiwu8uiezstSbaotg57afZ8W5d59V7SpnfF&#10;zdwdzU1Vt/G7b2pj6jzSYjAVVekdRPReWqbHtB5DMYgyiFQ987u+Nm4qPs+iwu99w9c9zbgxwzFD&#10;Ubn3ZlcT11svEY6ubKzYyaoy2QxeB3ZNqhno8TFjoKSWKKSNplZldYw93uXObPavc4Nnls5gt1aq&#10;BQOSWJXUVaMRhEbhUK1K0IIPXN+/5I+77vG/cw7rzByzbPdTs4Mv0Vi5Mzk0KmSJnbVSjd2RUHj0&#10;odxdJ7P+Z+x6b4x1vcdZs/5DfFXNyb0oMphafH9e4nubtFsdnZNpndG2MhPndxb86pleZ5qqfHZa&#10;iyDVVHDMk1OYxcR/lXltod7UPX1RQYnNYipyeJl3LubNVeYlwua29sIUzV2DwWYahMNXVbj3RmKe&#10;mgTEJUwUhpWmllEniCN0I+57ccw7F7ab6m+6RY/RLJJrjbxljUENoZTEWDahG6uGqXVldStGhP2U&#10;2fZOVPebctv5R2+aLlg7iyKunSo4lnAT9MFAK1RFXVpAWueg6+Ctd8i+gewu8MN2JvOk7v2Mm4sR&#10;tPZdO+3JE/iXcy5Wmg3zujYtbPns1UT9Q9e0LmfIZathyOTMwgEdUBqilP30Nh9mbD6m3luPOUe8&#10;qvK1DQ7coKel3GmLzBw+b3JtnG0FBhzg5mI+5yc9PommtUS2MHkijlkv8033zeZW5g98+arDYgsW&#10;1/UeIRoZUJTWXqpJCgpq1AEjzoxA67z2SzX217BZbaYxt+HYOtchCS1cEnSDilK5pUDqz3oPLZvs&#10;brzpfOVGU2jkIwtTV5GehwlfU4KqydHis/WNkKOi3EsVdS1scFM8SIumKHyGUq7oljC7Wp6LcUnb&#10;+/IYWjnlXCbXo8nmKqondSauBZqCtpquetghmpa5YCFKvIjjmRwSPfMT3Xe4hh2SxmlMgPeQMcDX&#10;UrCjlaVwSF+XRtdO1iOVttQoZQHeiYoVU0pQD19M+Y6PTt6mgxGPxWJgjggiMc7+ClSMRqgUtZGp&#10;Y6SLTc39KIP8PaR7M3Fhqva/ZWzpMhRRtW7PzNVT43K01PX0zfYYirrKjICmkjkHhSpp411PqDh9&#10;IQEj3GnK2y7pBuvL26W8EpU3kavJG5UlDIpCFuINAWGmlCuSejrbNtnS7267pIHMuSOBrw+ePStO&#10;lppH1PP1te9gD/gTa/8Aj9fYNfGnujEYXatFhd0/3VbDZfAyxy1NMKpcdk6GZfHk6WOi+5Y0WJ/h&#10;vlWzF6iJiHD+nQ2QF1Z73Y80vuO2tdILWWoDs2pNIJUvQhHJIqxULwqMgEHHOPLNxvLvJBIQwx6N&#10;UAkEHiTjgTQjj0jN67YpdzYl6GQNHUK0M+OqadV+7x+RgnifH5KlkcNGGoKwJKyOrxSqpSRGRmUl&#10;P+aPxp2z11VDL9G7vp4Rube/XMO4etN3xsmIosBvDeeD2zj947Gy+KmoKjDSbTyeeg8aEvi3jlaK&#10;oopxICvbL7mP3zrn3S2mTlPnqFF2nYrYSrJHHI0kzwFRobxriRXcitEVV1LqyKVGOvM2ycxbnt31&#10;1sxivbZSy+G5CsUP4xpqGpU6V8qnVjqv3c43d1vvnaEHYuxc1VQz7b7JOG7X2Nk6LJV2Yn21tbK9&#10;i7g2jvbbYwVLj/td+4DZ9TClXaXJCsEKQVEMjrIpcN4bZn6izGey25Nn9vz5rY2BfI7Wrchuyau2&#10;hlKzCSQ5KSly9atLFU1ePq8lSwNUXUI9OrEjSCp+if7vXuF7d73ytbQ8nWdlaWd7CjTtNbwx3rqR&#10;pULJDInhuCcCRZqGlTSoOE3vVbc33tht0zMssZddVWmbQAwrjX58M8K16Kb1z2tD8mcDhuvNid2/&#10;ELJbU3Zkq7bPcmO2t1pmtvb8w2P3pDV4XBr1++U3vNjtr7hGKq6paJ5oK+WGtCaQ5IRiu5jsXflL&#10;t2vz1ZtvCZLC7HzOQpN1Qz1FcmR2Vgqihq8xi6yHF0viarpqOtoIy9SZBUvDqiSWJJHv0I2bb+V7&#10;jdUtrLcZIbq4gVQFIRGNVDpgMhLKToUIAD3kMVHQE2SXdr2/s7K2knChlBGtgteFaDP5E06sHxWy&#10;OqsL2Bj8dhdyZqkzm99qw5ajzi1sb4Dds+FkpsJXQPV1UlTjpMtk6HJSWooKaKjeQCpeCWaCJkLN&#10;uHfu4d3bTzVDXbvpZKOOly2Thp9obZp5f49lsLXUeTp8791kIaqXblZQ1NOk80cEt5Y420uhAvN+&#10;2bJt22X+33H7uDXTlE1SyMBECjDSsdaTBlqqeIG0yFOPEZv7BPvB2Wxgnn1CEKR3MKFCGU1FDggH&#10;PHgajozFHtbDY3JYqsioZVqqUCKOsqsnVxy00DUc9HHSSU0M0cOVgaOoKItQsgRmD2LKpC0osNJk&#10;a3c8Mna+Wi3HVPhshgHxktFR5KXNVNHNT08tZiarET42PHfczqkxUteFnJ1PpIL7u6jS2tFt+WBH&#10;ZgMk7MusJGrBqI7MxLMqnTVahqfCOpy5W+s5hZ7KPcZI7laHUjK2B5UkVxw+XWT76aKLH0NPtxPt&#10;4y8GQeTRV0WOoYJkarpYatJIZZKkILxAoCWFza1vbdlNl0zbSfOUe7N3qMfTSU9XiqqHblbNFnMl&#10;E8GQNX/D8Djp6mKqZjGpkuVWQ2INj7MrbfpU3cbfPtdqWkddLoZlBjRgyEa5GCkAVYJQHOOpVh5Z&#10;uIBFN+87rwVQ1X9Ch+ZpCGqfStOnyhq6lKyehrjSvUSNPNTmnWohX7GEH7VHWaapj+608OVK/wBb&#10;e1Pgdp7ZyVTjhns9j8VtoTYnKyZTNbXgxlQrUcT0UNFTT4argKpUPVBXEkZOohzcr7QblvO6WkF0&#10;du2+SfdKPEEimMlPEIJciZWyoFQQ3Co4HoQ2e0JbOskmQTQdwBpUUrQcfX/N00ZrKZPE42uyeLwF&#10;dnMpSpJDFiMbk5JJZ/PKjeRTWRtArxKupfTe40ggE+1PtjbWysbR5fclZQZHcVB9yr0ymsmpcdS5&#10;GtylJjaFgCSDEzVgBD8re5uBYk27bpvt1NabdaXcVpKq1bsDOyJG0jj1GEJ7aCoAAA6kqythbQK0&#10;dyRI7aqmjfaBXhX5dS8nUZOabFUVJkKHDVFXLI9TDUxfd1VTSihqJqiOnUGCNJkkQOz6W9KkW54a&#10;N75D7Sjg2ztWneoxEW6chlIXx1CiOhghqJ6jEPkmEjvXoFKRuugoeRzb2Y7Fa65Zt33V6XhtEjId&#10;v4iqiRY8DT/RNa8DjoMXl0kl1NNGp1qxH+egqR5enXLA0oNS2RyLkZuroY6SqHmkEbRxMtpqehaW&#10;SKGGZgCR6ufzbj2ks5kd3UlHhq3J0VJkKMV602PwwqclUz0+oGjmyaE1J8Mpp52/esCrcg+zextN&#10;imnvrawuJI7lYy7yUjUMfjVCAuRUAaeHqD03JeCJEdbNXbWqgKACNbBdVQBwBqenaD+HTVM4jh01&#10;IKs8yRJG8ilgYkaZVUsoYD0G4/DAi49v24tvUdZvjKUmExEO5KPEyU1NU4eITY9TFURGnyNNRSiV&#10;JK6qeGV4lZmuS2oEEAhBte5SwbDbS7hdm1lnDMJDSQVDAozKQQoDAGgFMUoRjpTdzQyQyqUEkkTZ&#10;pUfECpJBND2sR/PBoem7H5N5MBHX5VpsdLJGWeWXxSPFqYKsrxpE8MPjLaiAGsB+r2yWVahaLG7J&#10;y2EyNRXxUYaugjzWOhmpKyFNJHijaKSipA5K6jZwCfp7WldcZmu9/intVQk6GaF2DoQSDqNQxI04&#10;FK46KI1E7m38KQaRqqKZA8uPHqdBWRyhPNkKJ4/Erh0IgmlVhpSWSUy2WOSQi2lRyfbDuPbu4Nv4&#10;n7mbAMqYdaEpkMcqQRZeb7+lgOIqoFDVNVTRNJ/lF3VeOTpupMdp3bbdyvjHDuS/rl6pJkxURm8V&#10;WwA1B2UFan1z0h3KGNIZpRazN4WgfpnJkYgKig17VJyOBpmo6zw5CjqKl6ZZlaWP9x4SFdljYXSV&#10;jpsPInPJPpvYfn3noe2M/tLPVOczlPlHYOtZPisKcfjKmqrKtfsqNqppsZkJKqIR1JCxKyzIPWkq&#10;uoYMXvKe2bjtMVhZNFQDQJHDyaVBqQq+ItDUDuJKngUKkjq95uP9XoHuZoZXtlVdSABpqGmkrQKC&#10;wNKpQmlaMOm/JYOmrsetHEtKABHCrVkU1SqwiVDoWOOphBc25BvGwuGUqSPbTRdn4WZ89Vf3Tm/g&#10;uZy9HV1mKypr6yjpKPFZCDKUWEocgskUlNUVIpBSjSVBMluBf28+w3erbbY7uw3G3gZFdAqszyoY&#10;zJImQwUt4hOfh6pBzXt9ysiz29wA7AntJFR8ICkhQ3yC6SePXJ8Y01Nj0lyVWuRoYajx1tM0MDNU&#10;S0U9G1S9GYmpKgxectGsiPGsoVrce1FvHtLa2SzVVWbd2PUZKopq2aeDE5qMNQUcNDBLPVU6tiFx&#10;zTCtjiLVNyfRqC2NmBfs3K29WW2JDfcwLGTGatGe+QsdKk+IG06GI0U4mlajBvPzTE6XDi3uJrtc&#10;oukaNSivnwIFa0x1FweNzVHhoKDI5iCWq+2eJspSU7pJJVyqUjnSLJT5PToZgVVmZbi1rce2rr3c&#10;WG3NmzFXYPFQVWXzVSopq6KZaOHEVsE5mminWQ1tNUUNUUMZSRf02P8AX2q363u7HbDPa3tyLe2g&#10;QhsB3lUrQFaaWDioNVNCa/Loy2K/g3afxJ4hGyPWPAYsK4JDAigNBjp0rxVrAGjmq1MEJkT7ZKZq&#10;6qqIXVghjeE0xSojUqRpFtXpINj7c8rvj7yafb7UsVRHIlNTNJS0ckU1ZRYmkeKi/h0ySCETZBkR&#10;GldX0M9yrWt71a7F4Qi3FbgpIhZtLMKBpDqbXitEy2kEaqUqB0ZXm57TDepbW8RedalxQafUFTTN&#10;GoaGoHkOuUVHHA7ThZ9LSSVTRSSM5EsreZwULCxU8j1FR/T2LFPk6emw2Ax2Slodt5mjzeKWgejx&#10;6mTJzGmanOHqMyZjUs+UppGEbhI2RTcknn2DHs5JNw3GW2he5sngcvqchVFdXirCBpHhkDUNRBPl&#10;1X95QQqokOmZyO3zPcDRfIEnzAH7OmKahePMTVqo1dDPQT089PU1helh0zpOZloZI5YAYzHcWAP4&#10;BA9oPdGbc7kqK1MBjMfS4WnyWGfAQUus1D43FVc08VHlakztJUZN6fSs2jVGz3Btx7EW02OnaFib&#10;cZpJ7grKJS9dIeRQD4YpQIG+Guk0yOkW4z3dzaM9mviOSXQCockD4ag0yMcOHU/FUUkVEWSuqssa&#10;2okrxV1hhgljEz66eONKOGmhjhp7iwKElBZrnn26bm29vav2dRz0OAp8ZWUVFLuDOUZlQ1WOoB/l&#10;VI61lOkUlcsS6daG6SRg8X9otm3HY4d8kW83J3WZ/BiYfC78GwRRTX4Scg8em7L95tZRqYo1vGNW&#10;WRmYritVZQh48RwIwQQeosGexIn1muWV6+sGPoH/AHIoZ6sKyT08Z0PokRweWGq/595cTsXaclXL&#10;HlBUVWKq58XDtJ5QadcjX5hooyauoig+7j+5qJtWmOWIf6m3v15zBvISOW0KpeIshuABq0LED5Ft&#10;JCgYJBPrXo7itrewS6e8iRtbAhioLU/FQ4Ir8iKdSqrJVNPFTyhqZAj1UmSDaWaGnpYZZJ2pyJAN&#10;UHjOktcEgXA9zMzteLZdBRxbqwWLWpoqYw+HCU4eto4qYXyOayNLGXiyTgIwp4JQgZypa4uPaew3&#10;iTf7q5badwlETOSDMexycRxqcFFNQWdTUAED16TnmPabGIm1jjAWpoIwBXzJAeh9c1znjnpow+6q&#10;HcAeXb9aa2nQCcVb6vtamaWBpKagpak6U0txrcK50XAOqzDHDvHbFIm59y7bo6ykjpFxJx1Hehi8&#10;eSiMFKRRSPiqoy5aehZ4ChYpJrNxb3tti3WVtn2vdpInkYyl372GghmOv9QHw1aj1FDjBHRf/WCO&#10;EjcTbgihzop3aSE/F5GlPLy6kSUFSz4mjr5qeulkNUuUdaIOZYngle8IkqGFLElVpI4ZRawHtT57&#10;PPtWbFZHCbXOTcbRqYKahqIpcmsdbDRv9jj6uKeSWklwjVKrLNGqRzFVKB7H2VbfZJvSXttf7n4J&#10;+sUsQRGdJcanQgBvFAqqEkqCQ2mo6au96mu45nhU1oWAHHgaUNT+w46bDQSZVMrRV9alKk+TrIHe&#10;hlegP2BnZZZI5aZqeugyCU14o5ln0o5EliR7Zop6PDxYylyGNix239w12K3FR1uWH3efxX93aqCf&#10;LU1SGieolp8itO8NPC8hSPyLqDAFSuaKS9N5JDeGTcLWOWBljOmKQTKyxsKEBSmoM7KtSQaEcejf&#10;bIr2eITIxQqQTlq0AqVbOS3AUoPXHWRo6iqr6iqpqgz5PCQNjZaOL7unxGRTIU7SUA8IrZoS0crI&#10;ZJQuoWK/Q+1jiN2YXfE9Bltz0sm3MlRY3K0TZcyTSST01T5cfT4mypColx9JL5CYmSQmPTe3Hskv&#10;dpvthiubHZplu4XkjbwiowVo7SceDsKUI05rToRm6nSKGRrYIrsAVYAkHgWAA8jnOPl03PiazbU1&#10;bHgkkykNfkYq6LDKlLBHQVMZFdX1M80UYmdcnVIW/C6nta3Hufi9lbLy1LnqvF5iGvqNu4xsRkqH&#10;OGKuqaioFC3iWXzLHGhp8uEmcxpp0IUCgH2nvN+3y0l2+O52/TDcy+IrxgqANeQOJ0mOqjUSanUT&#10;Xry3VhKwSWNS6ilSoOPspT+XUfI7ozePy228dPjT485lZdGUpYJhS0lPFUmoRKtVlkKvWUCGK5J/&#10;dcNce52V6opKuKDcYpdsZMVGAnyc0GPapqljnq5PJV1ENOlbHNW08CSNJJEXUBAbcj2mtOcZUZtv&#10;Et5CwnEYLhVJUCiqzaew8ACM18+qmfZ5SyhJFULTuCHH5KMevr59Q6HsmhOQqcPLTZ+kli3EuBp6&#10;zKQwQ0NTVsjeCKpqY4Ikoo6xwIopAJbysL359hdvDAVW1pNUlTV5yLGYYCZXpMXDQ00c9SlE1C0S&#10;q8TLnll9D6NEZkCsjLcEXbJuSbtFojgjt5pp6KSZCxYLrDjNaQEZWuo6ahwc9EV9eRANCwDwMD5A&#10;VqPOlOPS1wu4P4pOwlp6WjirJSuPdnmmqK9oYDPVF0McSUk1AUZGHq1MuoEfT3ip8HtKk2ziMXSY&#10;HG1TYsZrK5fJ0McsWMx1LTNUU+OyFVko6iWrDUFR4y8J5qI1IuNV/bku5bvLu97c3N9KiTGKOONt&#10;JdiQGkRUKhdLioDU7CQaGnRHYyWu3tGsNgoijZdCgYFCK44E04lgaitc9R2r6+HOVUb5JKalq/4b&#10;HjaWriV6q0UMU1fTxRAAzSTxK51lj42PIIFvaOXOqmFq8zk6AZ6tyW3J6TPZaGSeGGpzWZkJOUkj&#10;jmi+8bFvPranIEbhCCeb+zZbCZ7y1sILtYYorpWjQDOiEZjUNr8MSaaBqkiuOjJNwu57C1klTXME&#10;jB+0gAnPkeOfL59PslBMoiipKlqFIamjZVWGlZUo6Zk+8pYBJDLLFHV06MC2oyAtww9umeG6qDx4&#10;bYmI2/DQwfZ42vqRjIwKiRqRKXJ0MHmkqamKGW7+SYu8qC9pOL+2bE7RcH6/f724MzN4iLrPaNep&#10;GOnSCwFKLQIfNCOkE1tf2UdtdWPhRpACdLauAPwghganhWp6wxxwzrHLkqiWMCqSqpIY6iSJdK1a&#10;zUjzLEsV5AQqshujD6j2hKpN2VlJhpDJuHH46tFLUTpFWVUlbkKP+IRhFnlDrZsnB+4rBNcYbg8e&#10;z+MbPHLfIFtzdozKDoTSGCk/iU9qntK1z6jqr20++xjWfBTXVnAVgyhsghgT3p51qtajI6dl+z5N&#10;4gEd11MkWmE2IeNbrpTSv1P5H1v7TG+9p5uiXAVtLtr+EtgaDMzeSMZGrp5RI1QmPSeVq5lmooIG&#10;WRTYJHYXUqNPtRs95BeXN1Im8GSR5BSMsiKXdKPqAQE1Yk0BDE5BU56CPMfJ19a31tc2UumCDxCC&#10;Dgk1VYyAAAvBs1p8x1HgnilklKVcMkAdKddbxlhNpCOkiaY2DSPeym+pjf6ce8OH2plcr/eRXyGa&#10;izVJW7dpaLJiolhzNHTs9HTwRQoJlga1wIX0tqa1xY+1W47jb2j2ghihG2zxyllAVoyxVqtRlIqO&#10;LKRSlagnPQag5avr673CF7l4jrBqWGoGnaANNCdXCo+3rLLLTnxRkqqTtUMUUIVqWRXeVHsNKOVG&#10;puL/AF/PuZV9Zbuw0lJjKrLzYh6yaCkqMPU1FXXwSV9RItNXz11PXVEmiuMrM8zQ6EV7hNAtZjb+&#10;Y9iMNxdWlu1ysYZ/EBUNpWrqUYKDpIACocUoKdH95yHeG1Bg3WQRHJUktmmquanjnBA8uHWKlrqG&#10;vp46+mlgqKN4kamrIgHaSnlAaJoJtT+WOS4IBFmB5958dsfMZCSjZp84cTQbi/u/XZGOkpKCeCDH&#10;z63mgSl8MlTXmnj8sepmIewBvz7vccw2kEdwiQQC7ktvGjViWGphTg2oBNR9BUcfTo52nli+ltGt&#10;gZNAehLUC0XBYFQD3UqM+eKddVFdB5JKTXGMg1H9ylL5NYkVz4VZ2KemJKj0hhY8f09zsrs3Nijh&#10;yWPyrw5iFz9/U4oVkkkgylaaKto/vWn89RNHLKwdZiSyixYj2zab1ZfVNbTWKmwZhpEmkf2a1Vwo&#10;GlAQARpFK5pXoQ3fK25Mlr9NNouaDK1IocfirWo9fy65tUUjHwyxlP1ShSE0RLAPKlQwK/tuSoKk&#10;A2Pte1ex98x4TDmkyGOfN7ggmoMZPXvVgYeqw2uSjxNNHEwhjx0q06qBpcC9r29haTftme43VI7R&#10;zDbdzUpSUSYaR2BDlgSSQpT1BB6U7xY3O07FdNBIDdKg0krUBqUHn6+XTQcvjaeoy1MIKiAYxPvK&#10;uOmWEQzmqUTzTB1EcpqGeQ6iWDaufr7Ysn0zmNpY6TctTkFZz/DBjpNvz1hjxlZWCF6uF0889WYo&#10;zIwkJe5N/wBI4Bpt/OtlvN/+71iYlixYTaQHVAaFcKoqRgd32kdBXafpLy4uJGnYXKn9OhZVXVxp&#10;k1qa8a/KnWLFbwxuTyFXj4hLSVdJUVIlWugeHXBDUPTieGRpNDq7Je4PCn6W91SfP4S0+c+MtGRV&#10;1C0W59+rIauoerq3r5s515V1dP8AdVEqicGOaKTUyo3kmcOzWv75M/3pUcI3j2HeEKqtFuQWldOh&#10;TtioTWpGQwyxGlRQDzwx+97Z/Q7hyDaIf0Ekv9NWLfjta5OT5cSes25dB25vCOOeGik/u1kiZ5Wc&#10;x0ytj8jElZOYopZfHG8TcqHbRHwv0BsG/wCE7eFotwbS+b2GyTkY7KJ0LjMnAAxFfh8jD3PSZjGF&#10;o5oJYf4hjpJIvKjB4dWtTqUe+bPtrZXO63V5tUGI5ni1tTuQAS5H7SD+XWOPt3aG5uL6Qf6G0Z/4&#10;+a/y/n1rNf8ACiXddTsvun+XLuXHYGn3Hntt1vyM3TtKnqq6XHwbe3vt1+ja/Ze/mkjoMite2yNy&#10;Cnqxj5IzFkyftZCscrOm0FQ0YosdFRKuqnlqJJwTIzvH5xPIuqyBiYpJLC5+pvcHgzfc7fa/vWZo&#10;VZpYYmiJI0lwGBNM8CVBr6Aeo6kPmK9uL+dXrREUrQcDnrVR7U7WyPYfaGc3v9/X0FbgdvUWHXEt&#10;jRj8XuCs27W4XE1D0clZmzGKfM4GheWTRAXeAeIQukxkChpKcRpUTyVDuJWj8ULMrRRyiFdKxELr&#10;SN/Ddr6hfUR+o+wRutyzXqWdpZaJK6mqfICh/wAK/tJ6jttTyiMR6Mngeiu76yVRkJsDBRYWhpTh&#10;qLLUOXzNDj/FncjQVWYmaSbLw1U8NLUZGgTKGCnlQQSCl8FNITFTxhY7JJWU700wip56qicSKree&#10;KNygSdFeRI/MqF7AMi6/yB9B6STwIYAYi1JQD8geJH2Dh0rlMkDIgkLRsP59OW2a6h2hm13TQvlc&#10;thdkbxjGMyTr/d/K5n7bIyV21akw0VTXSYKtrRiTPK0VRMaQX8bSMhcRKujlnqaKecRLNBVK0bwx&#10;BfRJCEdGkl1MVkVV1FbcqLcC/sdctb3s1jtHONpY28jmaxkGpwtVZGU9tMipZs1oVJHEgFfsBeOH&#10;cEoA4FRXgf8AVTpbbN3xg9obO7T23g0zkmN3j1bNSVa7jytJWq9Xitw1GRpcrS4vCmA0NZQy5euN&#10;PFM82iCplaQiScCXPloVlq8VLCWWSSprY5VYWYxLTCoYQlRqveC9voSLfn2DNla4jG6/URqYIbOI&#10;q6Goq0yoBJXhjIp0hdlsWS4uJ1Ekpwo6aOpM1HQdZ9wYuvZZjBt3adfjy6RrQwZGo3M+2MfVZKOs&#10;dqRIJIN2PBJI2gxwTRTpzGsbzMjHItViaolY/tmFNJICCDFUxNEQCLjUJ2jv/QD2m2O6t32/mTbE&#10;DP8AU1lC+rRMHpT0Ols8adLLO5aZrqFQzkrUAcTToOuv8pTy7S7R2RGlVId17dptw0NJFNPA/wDE&#10;evsvR54TTQqkUirJtuHNiQAEm4I1ahch3yc3xns3/DuisNh46s5+hqcx27WUORqKvFYTaM9XULBt&#10;2oraaHH5CCPdDiVp5mWlCUELKSfIdE6e13L93ussm8XMEipHFG8dQKyvGADoAodI0UJqACCeFSBl&#10;tm37gbldwt7Px7cAF1BGpVHHHqPTraf/AJLXw42VBu3OfPbfeSqKnZO1qLE7G+KeL3htHD7a3lvj&#10;sLHbH21h8vvqbas2Y3LjK3M7JoaGGlx1PT1GREm43nqqd1NLA0gNYmloKcjPbUnmalxdN9pjdtVM&#10;7UdY+p6sYmKirmfVJJWlHcAvHUU93WnkneJQMnbGOCOGz5fMq2st1G8kr5YRgainfwLV7qFtQoQv&#10;l0c29tZTpHum1XBtILQMDG1BqY6iw8sscD06v33JW5eegXYHZNDSU2Q3Nrym4OwcXTQ5rE0cdHSY&#10;obnqc5g3pgkFFi1MdNcR1VDX6IpK6GhgqXutMbiHqJJM7kaNsVvTJlamsgi8VHC9xollzFDXRJHh&#10;5KmGTTrBgWSSUSeIhTLJIfh3YieRo2bbEVRQaQkjYWqjiGIxlQBxAqGqCZ90sLmZxuluNu3maQCE&#10;cWcEnuYgdoIFa14dBZnd002Npoto7byce6ukNtUYw2Oq/HVZqsul3oqXZWawtVX1W94MVPCXkjMF&#10;XLDDRtB935HNNBZTSbV2fuLbfVrx1My5PI7F21VZfwSRTU/8aggkhepgr4G8k0csaSrNKSPIumzH&#10;3z4+7nzB7of1z+8fa77dF+TbDmm5gsfEd3maNql0LMSKRHQIyMVJxk9csPvWe+u6+0fOl1Y8qCK6&#10;3lqtNIWYIhLkKE0nJFARU+RB6p76W+PMFdvDvHJYbN5rC7XxPZ/dse6MXPh6WHSme3hLkqPba7dz&#10;FIaWnpKKjfFVNNStBIKSqaYKmp2Jw7hxa1S4Db2J3Hk5cZFlc/j6FDVSJjaTK0yCqjoaGP7paaCa&#10;tlp3CTeJ7lbEDUT7l/YfZT2z2rm7mP3Ek9vNpbmC+sIkuWktYJJJYWYVdmMWskLpDAsSQSK9QRyb&#10;99rnPaLHer3mnY7e5vn+nlDOXdkhmGl5QrE9yqR21pU54dDrR/Cjc0VHJRPufLZDZWJ2liNyQ7B3&#10;ZXS7goaTPColxmTzy4mtSVKGmpcbk4mq6SkmopiZi4eR44wDq/GHGpt3p2HKxzLHJUV2Rrc2K+qS&#10;WqhmxeSfGyUlRHEjoy2hDalukgOrhWBPyvf3qW4cxc3ffe5+2PdOWrNeV9tjt7OwiMCxRiOSBJVu&#10;FFKUZmatFAoD59Z4cs897X7jcvbZzFs19OLeUMzUdloa/AADwpkA5oR1Y98V9k7S6Y6xzmGjztRt&#10;/s/Mb0z+4d1x9dwVFFjKmkpWj/u7hsRSzPA1OtRtGXHzxwyyNNHJKysfIHBqi+cvZeG373fncfSU&#10;RymO2nsSrwdLX4+ZNMlTVx5CvqoRJFR1EjulTXCBisiKrLbkD33G/uffYG89qfu03e7NZCwuOYNw&#10;Nw8FUWMhUEaSx8CwcBSCRTIPn1k97PxGKzvdz3OwlnhKy91O4Rqooc1qa1yePSzocvvDetVS74m3&#10;kXgq+ztv4uig3BiKiDJtt7b+Tx1IiVtBVZ2moqKoo6qKqnZpKWeV4n1eiQMfdn/wPm2hn+jtv5Ki&#10;x9DQZ3FVGXwOWmqoYJMhTrLWS1lNA9YqLMpmx1dCAb2KHiw4HAP+9iueZeU/vge5mwX15GfGm+sg&#10;7Gpodq0IGCVUjPAnqMLuBBNMUgkRNbHIpxJ8uhX6G67rKPHZipy9fms3RyZ9keSjy038Fq51xlAt&#10;bkKDDz1M8VHSvnaKpVqaxCMDqDP5Hc9CUiNS0yh1UM8hez3WKJDJHxqBV/3GZeeAEuOffIDmK1Xb&#10;dxjv4rx2mkUkDgHDMiBsZBOmv246V2cAa3VeLlzT5cf8/wDLo4m2czJlKeupJKJIBi/tqWaVAz6K&#10;56J616VCbWajEiN+LrJHYi590Qd6UtHS9nd3UwjlylRFu3cU8VO0LskTZKpFQtMBCXNRFC6R3UAo&#10;VjRQh9RP35f3dyTX/wByP7st4t1HEJOW4/GDFgzmNSqmtRqPaM5IrQEAU6lbl3dYYZeWHexE01tI&#10;WQkkAaiykcKUAJp1rJfIhtx0Xy5xNVQ5XCbG2vU9p7ko8nU/fY6KozNFtHK55TVE1lNFR4SaoXJ1&#10;qI0RFTqq55WqEPjiiIpuSrym0OyKbNUdE2a3FUV2CWSqeRnosbltuYfD1n8OljuscAqaWNfPO50p&#10;SSyhWXQ7POnuby5Hug3S3DxxS3Vp4JfFQBEoqF4ZOQfmW8j1kdyvK8VnBIY2lupFaN280jY4qPVc&#10;0+VOrBessJsruP40ZjYuUyEm0utKjb3YEdJSxUkUOZzezuzd3b0w8W6KGZ46qtqZabKyyS4+ihSG&#10;VsrR0srxvJPAlOfyGsx+U2u89ARXY3L7MiippJVUs9HU4OnyMSsNDhGZsiyv/qQGJ/PvAzbLa62y&#10;5hdrUJHZSNGy1xKI6RRu9eBZFDGlcsKY63c20V+kW2uQYkkVx51MfaK/aBU+hPWrjvzbFa3fWG2x&#10;uWsOD3ptz5h0HZtekUnjpcFvKg7qzuw924/EzPPFM1DRSbH81CyG8srQgel1ZYm2fuqGkggrpjI+&#10;IxmPpRMws1XiqKihjlmm1tIDX0yyAzer1MFYBRIFWQd4ntrbaGurUrqJVlXgD5sGpnB4CmaDoN3V&#10;sj6uXd3DNJPIzRN6mtaGvkPl0G3yG2vsrfW9chtDF4qrosT3T2v2TuSAq1HXHZ3c+595Z/OYGjoa&#10;qkoaGWn2NumuxcseMWWMpBFUVcFTJUyY2WeoiYHCbtqt/wC6t0ZnclLPtaXGYrC7B2lQCmWCkp6W&#10;KnrNy7izVdNjosrJuPIZ12phHDVNj4sfQwN4xUSTn2eXnMm123Le12m1w67h5dc00aozJqAVUBpW&#10;tK6hqK/DgMD0Ed2Y7Jcm1MVHRtI/o0PEfb0VruDMbL2P0zsf4/YzrjcWC7Qwm/Nw9pfJXtfc+IqI&#10;KuuyKTbix3Umw9kQUWWqYKHZEPXR++1VVMlbU5nLTKrmmo4dTtuCnhjWppahTVY2vhinmSXQZI4J&#10;po6fJqdILN90gaT6lmkRyf1e4ts4bW03vc5TDIF0iBdGYlnw+mvFQUdHxTL06lrlm5lNhBI0y69R&#10;JrxaiqKn8uj+fFfde6d7dZ9Xbkxdbhdsdj7Pyu7KrGy0ySQNuODCYXMS9d5aCnqbUng2Xm6M4i4S&#10;OODGvRxqf2TqDHd+Ow2cwFdit4UNBnaHZ8tBuyrNfi6mukzWH2lV0259sZSkp6etpzX5GHLYOCdg&#10;wMZqqcqsRDKfcl8p7nbvJNtm9yRxbvbN4JUVOpgocJWoIqrodRrpOTwoS3f4Z2Sa7IR7GWUMSM5B&#10;HDj0MNBQ7p633Lt/tTouTduB2Z8pHyHW2D25T7g27Diete2+y5M/1p2ltbMz5jauWi2TQUSbmqMd&#10;ia1EkrYcfUxyvXrJE0Y67B3Pktu7H3zvKnWixWWwuwt07jp5q+pyEOJpqvH7YrsitS9djNv7pyf2&#10;EM2NDGSnxNdUBAWSkmuInl/lC1ifanstwgEt5BLRyTQnxZDJShViFRaAtpNKVocHoPbHALK23mC1&#10;AZHZ5gDgktk8Kmik0wC3y6R/TPWuyd45PrPqCnFZvnYld3F1z1xVYmjixh3VV0bdo4bF1WBzmNy2&#10;X2pg8bnzRbulinefJxU8bMGaoQwyOCc/D7rDD/HLpjZGE25ufc+8T3d3FX74ymW3Hjc/W7g/iee6&#10;1bNEZGqqsJhNwSLUUm0IskchkcVSSzPWgS08LvZZCstx2oc6xbb9Ax2+w250Y1WV9Uqs2pmoFPjy&#10;CUKaJQxGoHiKCzscFptNvd3Mqyli4XJrpOliWJoCWY5Yni3206si+WvYWM+S3y4+RW7ewtgnZGL+&#10;OPxcqetNjYxt5bJq6Gojo+6Y9sbm3LVVc2ZpNoxVmQ3FuKt2zUYihy8jRSYRnWrmRihN/wCfb+04&#10;u1I6fJ1BzmLq5O3chjNuYnH1m5MbiUx/8MUUMOaiyOMrKzcy7NyEFO7Cne0rxxhHi8pjPdElMjbh&#10;KCNvuhNINbGhEkrGp9R2hBgEoig0z0pvrQJeQXjyBknVCKeWnt/mD1U/vrb++e5t6/Ebdtdtygfr&#10;3t7aWyfilhcju/fme2zsHe+9slNj5qep3dVdf5za+9MJgtn5DsPb81fHTLWQTthIqieWQ1HhjcO/&#10;N1VG2dnHLn7eDGZHM4/Cbnmkp1q6uLA1hrqSSkxdE88IqMtn69KbHRAayjVvl0Hx8I/Y3Y7BoLXa&#10;axCG0uJJNTdyTDxAypmhxWjVNCABkmnRyLl5Z4aMPDQISCONOI/PAI86Uz1J+Cu26TuP5G4uimnn&#10;+62BtCn7e2ljmE1Ni8vubFUGx8hj3zs2Jp5AmK25S5fIZWoaSSKC9AIpJXWWSKRFzvRbE+PlFj6H&#10;d8VRRYHq7H4qDsUSYySlcPt+ixNP2DLUPksZifslNUuTlm+7hgWIM4cIB7G2w2N+3MD2dhaR/vgy&#10;vKZKAwiMSI2jgM1j8MnikbIKkCpNrGCGHboz4pKqjLqOTQ6dJJ8yumnz1HozG09u1fbfzQyeZy+z&#10;K7H1Of8AkBm8gerctFUY/M4rEbZ3dk90L1BJDFh63JrksTSbQbAwUUdBJNLK327L5GklbTD/AJll&#10;HQQfN3feSxuapNw0u4uo9j53+L0X3Ap6+ep+PuKo6ytjNR+8RX1VE9QNRYgSgMdQYDE/3riP+uXu&#10;Rl2wWcr2AdoQVIRvpnOCuKEgEedCK9Yy+5UPgc6Xw16tVshr6/oU/wAnW3n8SIcrTfHfbWFzmAye&#10;2Mht/fu9MV/B8oKL7umoKbuLOVmEVzR1FVA4/glTTKzhrM4ZkLIUkbZa/wCE3f8A2QXvn/xZ3sD/&#10;AN931F7x4vf7Uf6X/KeiTYf9wn/5qH/AvWg9/wAK7P8At551t/4pr1Z/79jvj3sA+0nR11q0+/e/&#10;de69797917r3vuNlWeFnUyLE/mMa/WQQqZPFf8eUjTf8X9jf232H+snPPLW1Mv6DXIeTz/ThBmev&#10;yIjp+fWPH3rOdz7fewfuPv8AFOI7xtva2iauVluyLdHHzTxC4/0vR5/5bvRs3yM+afx76lWA1FDu&#10;LsTD1ech0NIkm29tPJunciyKCFCNhMLOCTwAfz9CJcmfrzNpFTLEkQVFRWAu0Ys/5uw1p/X8++ia&#10;bZbCMfpKSf8AUOvla3LcShZy58QgtXzqc8fs416+mRsf44bAp8YlN/dDCVIndI55pMfEIjRQiUUk&#10;fjSNRBEv3K2CKLsjMTcm4Ub33BVZDcmKonk8n2GOlrJCzHVG1VMtMjBQfWxSGVfqLXH9fYr2Gxig&#10;sruRFprYDhg0qePQK3TcpvqrRNdSSpPrULqz9mpa9Hf6N6w21snaeejwuJpMZDlsrOnipYBHAYqM&#10;mFDGpjW0TBdQuDbn8e03tncnhgwE8scyyZ7dO4ZmYs15YqT76nSfSxe0CxYiyAEWUi/5ur3W0QyX&#10;oiIKRwxR/YSBX8zqz8/n07eXpSKNJErHFG7gjixYLWuckaaV6WWS2jS1dduqppakNK2C21t/wSiI&#10;09AlBLV1qxoqRo4ep/jrvJctckWsQCYHXGCpsbgDkhEn3W4MjXZuokF7uayolaC7FQWEcBFrWUG5&#10;H1989Pc2SXcOcN83W9laTVeTJbJqqkdvE7RalX1lmjdyTw0r5EU7Tfdzs4OWvaLlPZNtiWGW4sIp&#10;76QL+rPPOPHjjdq10QW7wxhaCpJJApQ/P4/n69757vH5/b+w+TydbW7S6NlPV3XGCatlbDYmDAiO&#10;k3pnaeiKLCuVz+9IayOSQXcQY+IFm9IQQtZA4FjwB9LewC4JB05YdTOiCpJOK9UmMxAAH9CVIAtY&#10;Hk/63v3qZSLauLkcf7Y29+VWcEMhqPl1ZzDGR3hWPnWn7Pn1yjWR1b0F0FtYChhY2urWB4YEA/6/&#10;sKezqalj2/LLUKQvmmoHILrejyOKyNRUI3iOpl8+Oi+ttK6rWuQcmPusXUzb5zZymwZ9rngWfT5K&#10;f7NyB6tqUEjPavp1hn/eJbfbbryd7Te46wod/guprGVxhnVdMkOo5rpHjH7ZG+zrah/4Sfdr7hwX&#10;d/yx+N75Gol2Xnevts904jEzSn7XGbgwG4qLaWXrKKm9Ucc2Vx+66SGdhZpEx8F76BavX5I09VF1&#10;rtzfGIoEmyO09xY/O0cyY776WCV6tJK51jmUFWlqEZ2a59JJH1t7yd90uXF3DkVbzbIC242EiTIN&#10;NSSWGttNfNtJJFT8qY655ezu/wDjc87ry1eXXh2d9ZvC9X06qKQik8CACABT0B63hgoF/wDH6/T/&#10;AIi3s8r/ACd6uh2vs3LZfcgiym4trxZWjxENBXTVlb4aaWonSmYUyY4PK4uNdTGBJIFJBI948c8e&#10;zXN/OXNK7/aXVnb7HdwQNFJPMqk/pIWRI0WRyULE0IWpJAPWa33ePeHkz209rI+Vd5229uN+23cL&#10;mO5S1iSis07BJZZZpYl700/2azEKorSnWnV/Mw/kkfOP5q/zBe2+1etqnrrB9Qbjoevl27vns7eq&#10;UFJBTY/ZmGxeUwOK2ztPGbr3U0WGy1FPZqmkoklMhZGfVq9oJ/k7Uy7vXbVLtyhoPLi6LMUv8Zqj&#10;PWy46vQvBUz01FU0sVG+tGUoJpwCv6ueB1yh91/lGW4+g5l3q9uN2WHxGSLRDHp4fCUkk4g51jBF&#10;QDUdF3uB97nmyXa7nceRNltLXa/HeJZJBJPLVDQ51RxGooaeFUV+I8AP/wAfv+EuPxx23hcVXfI7&#10;vPs/s7eAgR8viuuE2919sKKrZg701L/FcJunduRggB0LUGsojL+owx30ARNk96Y3dGUyeA3Bi6bF&#10;VmOqftppKGaZQUmQPS1HjqpKomOaNrgXU/7b2r5l+6xyjeWl4NgvLy3uYm0sjMsq5FVahVSQwzhh&#10;kEdAnlD76Huhydc7Ru+/LY31qSJI3EZt3BVgSuuNtAI0kGqMTXgR0pPkN/wmD+IW9duVidI9gds9&#10;Y56WBoftM3k8Rv8A21VIYKiP9zH5HG4rMxTNLKralyOgBSAgJDKIu6tpLu/btfg8bnKeE5SCN6PJ&#10;RFVqcZkqCpirsVkqeJywarocjTRyxaS/qT1DSTeEOW/aDn3295st5LJo7nZrkPDPIDoMUZyJGRz8&#10;cbBZYihekiCtPPKT3c+/D93H7wvtDv8AYc37ddbXzvtiC4sIGBnE91oMZjimiABilRnhnE6xDwnL&#10;qdQqldPwK/lA/wAzD+Vp8++l+xOvMbtXuXpjeeaqNidwbm2zuCiwmLxHT+XylD/eaTfO3N0y0mTo&#10;8lR0VPFl8euLbJA11EkHkYsUkF7ZW45qiggpa8yCrQyC7gJIJaZbTIQ11Ooo35+oHvJzfNsWKZ5Y&#10;aGKg4cKNwP8AP/i+uM8F/FFeS2YJpqLoflxp9lK+eT+XW3r2RsFap/43QeHxz08eNrodEkkckFdK&#10;YYKlRC+tZqSoZCGt6Y3f8X9ryqmpcjjnpZUP21ZGRIBp1xnyEOyA3XyQyoJF+oBt7Ae/8uWvMG17&#10;jsu4CsMyFCRxBwVYfNWAIPqvUre2Huvv3tbzzyf7g8pyiPdduu1nSvwmjFJonzlJUZkcVyjla9V1&#10;fKH4T7M+T/UncXR/ZjzvR7p29NtqDLosbS0M8WPos1sfdNIsiktW4GvgiXWxAeeiZ3Bu59gnNDJS&#10;1FRSS28tNNLBIR9C0TlLr/VWtcf4e+eG5WE21blfbZcgi4t5Wjb7UYqT9hIqPlTr7Bfb7nHbfcLk&#10;flPnjZ2rtu7bfBdR+ZCzxrIFP9JdWlvQgjr5YfcXWu4Onu0OwOrt1wfbbj6+3juTZuahCMiDKbby&#10;9Xh65olYK4gkno2aMkC6EH3w9o+hh0Gnv3v3XuvAXNvbZUSJJIEUkFTZj+Ab3H44+vsx/dt8tj9X&#10;9K5t3yrDgaEj+Wfz6irmXe+W73mXbdufe4Y9yspG8RGbRTWi0FWABPwmgJ/b0LODwOeodt1GROKq&#10;psflI0elmjjaVJRBM8UjAR6rAMjDm3uOY/3Lyam5PKFR6TfSbG+oj2M9j3WG3sfBjRZrVUGuKQV7&#10;hxKE+pNdJqPzz1j97l7BuH9YLq7ln+k3OeV2huo2IWWImiq5RhQKoXurqBrqBrXocev92UlJgYqC&#10;Kkp8piYKWk/iWCy0AmkpshAgeWeiNRCdJll1N4jqQhiBzcnFU0ryACiyM9Mp8bEPEkxR0k1PYyRs&#10;WWReCL/T6WPsQ2nMHt7PAYt65dYyuO5olZKVOTRWQVHkc9Rymwe8dnu67rt+5Ws95E50NLdwuzig&#10;0kF3J0jyxQcCK9DptfsL41nHx43sTrOpyUUySxVEmApsvhhAlRA1MwePE1lFR/c0z+uN9Pqblw62&#10;URqyfOAIKeHH1YuwbySNBqFgFszwnQLix5Nr/X2oSx9k5xrg3jdLWVgQckBRTjXw3ByT5/bnoWHn&#10;P7yQ8Nd/5P26/hQgqWt4pSSD+HwpUauQQVAJpXpWYPYX8tzKQOzdr927ArKpNDiPHLkIKLUvq8yt&#10;Sv8AcIy2AUygfgixB9tv8WzsInaowvjWNSE+zaasdtJAJvEjX1BhYBRax+v4OLHk7kWbRLtnuEwJ&#10;pQSrA1cVAIYxfsoT8x0Ft2583a5le25k9n4I5q5aJru2of4tJaRa1OSaAefQk4/4vfF+vgwlT1r8&#10;0TkamtdEqoN54PaeFWGGSCR4odOZy+MqUFN9u6sBI5k1qoVCBefQ7hr5l9GNyjAXEigwOF02uGj8&#10;0clmH0ul/wA29nFryzPalbiz5oX6dTxRbiAt86LJNGc+YUD5U6i/mm85UMr2l7y0Le7IqBM8FymR&#10;UEN9PBIP+ch+2vSjxHx+zGFEGV2t8iNoVlGJTHFNjIuwtoVkzed0K+WgTc+3WkilYBmEojVjZmH1&#10;Dtppa4SeWkmpXaMqwq6GSjeRXuLfcRp4pLkcEkkf4fk7h3redpSIz7wHQHtLBZh5VBoEkSvmSB9v&#10;pGU2y7LeVWw2xCuGYW8xQg5yY5WdGI/gQ54EZ6EOm7L7m6vkxsmQ7Xx+4IsfUSQ4SfIVWI7Cx/8A&#10;kbQ1DxgU8VLuPD0zoVZpqqnjjk/UL6CFiVWCVYXSnr85RIQR5aGt+8iDNct5BLFNMyi9gG9Nhb2J&#10;rPmZd3mVf3NbTTkg6oWjElfUGTTQ/LxK16D9ztcm1FJBuYiUEnw7qGSNaeRpGzLmlSQnHzHkYDY3&#10;yn/v7lqSLcnSfT+/661JeuwtNt3H58yxyLGTQZKprNrikrWmu6NHVNIpIIBBuUBlKTIyVFNkKLP7&#10;Uetxi1EGNyWU29BFW0Uk0P29T4p2VjSiWElJFRlDqwB4FiI0EUkyySRbpBNETpV3uHRHoalQs7qp&#10;NTXSlDmvTy299DbXNjJY201nOFaRYWhUyJhkDlkSR6UqmupH4ePR19i796Xk8mL3N1T8z9qUmRrq&#10;Woym1cP252buvZVVLR5Z66KSlxGC3Dl8PVlcqVlDpA7RzxeUXazBukpd3ZiGKrqaLaeaZFZUngqa&#10;6mhqkJZdK1WKmrNQGo2BiRfwWFr+1Lcy7NHMbfcuY4VuVGlkmmkiOR+08cawR9vSc8qbtBAr7Xy/&#10;fx2Uh1Bo4ElA0/FUN2/I6XqONPLoYsf8jfhjsfP5fbOX797d2LlqdUpq/a+/MpSUOXwNRPFBJDOc&#10;N2DidtVEcphjDB5aipDXJEUgbScq4HcMxpKqt2htaskp0SSkYY1KuahZC/7cSyZWjqI5l0XJLqCW&#10;BB+oCm137laWznV9+iF2hITS1tPxbiDIraccdOQcgdMXO0bnasVa0vY42ajmQXUIYED+BHB44oAK&#10;AiuAem6m+T/xWWm3Bg9qfMLtLGNVzVlPPFQb02HlKbOSVZp2NdW1OQ68zuN/gkwl0iKOOpmjWNg8&#10;JGl2YquPNzs65fpfF5YCUSyVbtTCWRoyop5oqWrmyk9MyRrYDWSpHBH09kstxe3EbBd1R9TUBdIX&#10;BArQgKY2qPI1HRtZRbBZyR6N1uYiBQCN7iP7QXoQeJ4r8j0s4dwY2sx9Oev/AOaJXbSkemWmpcLk&#10;9rbbzlNTCZZJ6vFtWbex/W9NlKeSomuZEgiR1IDrq59rrBZjI0lI0SbIzOPppQqSU33QysMNkKgR&#10;001RJJCiaQPSgUDngew/f2PMVA1tuVnHMRx+mdSfU6hdtQ+tAOjVJfb5riJ9xe8mdMhhdxx1PoT9&#10;DQk/0nqfU9EI7y6c7B3Fl5slivl/8etyZiMSzLmB1Jk+v8rkBJN55nqszht0GKqqZ1lkZmaRiWJV&#10;eTwr6PM03iSE4j7caCVgq8ZJT+OzMCyXKaANPBW1h/T6ewW/+uNt7SNFdWV0Sa96uWby82ZhUcRW&#10;nQu+g9n95KyST71aOKjXFd27L60KiJKgH1oaY4UHVf259ofLvYuUymQG7etOx3nqIZKqvpq6pzrZ&#10;SVqWCGMyytX1Us8k9PaNkmLKzqzEH9ZnfdU9ShEaPHfjXS1LoF/FgsyVKqov9Bb22nNXMVjQbz7f&#10;WN3HTPhySROfz7s/lTpVHyLyXOqjaPdPcLaatQLm0hnTGQapJC37Qfz8w9i7a7I2rXH+/wD8Z9gb&#10;oVQBUJja3cO1K+QVBjLn/cZVMjSrGgYeloyQCRbj33TURlWRJK6rnsisitBRl4xc3NhEVm06hz/T&#10;8exnt/OnJu4xwxxcgrBdIpMv1FxKgBUD4ZEGpifmF6AG+8u828vzm5HN0EllLIBG1vEra9Vaao30&#10;eHWh82zip6H7CfIP49brhoKTH/FTF7ezWNgnqNzDdfYm+6ClElJHTuBQZqgyclVOWWNvQI4zq/SR&#10;ce8opKSma7RzTkehmYUEOsA3+qQxSHSfqLc/09rN3l5ZmtpqvsUTA/C273jEEf0KN3Cp4DpHsZ5z&#10;vJU8KPdnSlda7Qjgjy7tVKHNCxAwc8epPZGQ6wr8XUSU7fH3bkYl8iYRPkz25kaqlmJdD48fkKmq&#10;pzVogVGVBIyi1wACffGR4ZIzGccGRgUIlnicMCCNOh7DTbj8e4u3H6SzIudt5psYJQceDdzuR+Zh&#10;U54cflXqTNrsr+7nMO5bffXDDiHsI0OM5pM1Kcfy4efRRMxPDtOWDK7R7V2bgKyGYy0k+0+wN4SN&#10;TOHiCSQTrtyhqA8xYEWfUQDc3uPbX/AscZ0qVpFhdAQESeoWAawqsBAJjTDhAfSAb/7G5X/Wzmya&#10;OazTeo7jUR3+G7SAjgVeivXyyTUE8OhWu3cq2io9xZXUasMqWgQGleKkOfPy0kfPrFN8i+/8via3&#10;bX9+MduOCaenqDmJtvy1+4EmpJpp6add0nH0u4Z2LTyoVnmkR43IK2VQOT0EBZmXyxWPLxVFTEPT&#10;6fSFkMYUj+gAPtiffed49NvcW9vfAgEeLb+KxB8gCGckcDjHS+yseQ5IvHsdwvbCQAg6biFVXzqz&#10;MqgCvq1T+zpPVHZ/eMcsGNze29n9io7a6OHcXXtNuCtq2nEbslODSHKVc8QC6uX0XIvYkHwpZFDf&#10;b1dQB/zdVKhAQebs4WY+kEW1i3tNPuto3h/v32wYsPxQrcWjfloAB/1V6Pto2q8uZIztfuxt6LXA&#10;uri0nBHlVGdwPL/QzXh005jeuF1onYXxPDzKyyvPs3Hb767rhGYWsIoaGn+wBZ5A2poCdPF+QRkF&#10;NWaAGnp3JN7qjowAI/s+V15F/Zbcbz7a3StBc8t7vaGnEXHi0PyWUrw+dfnXzljbfb/3ceRL/ZOb&#10;OVr8rnSkUUdcHi8EGoDypqFPKmKBdmewvjPOz0lZ1r3ds0HXHrfdybgMDkBCYqfMwUCjwspPrVyf&#10;oRxznjpZWMamTQ5ZmtGBYqAxAYsG4Fxcix9hyH90X+/wWGxtdxbOYlUtIR4msKNchCnSKtU6QaAd&#10;K+dtv3rkv2/n5h5zg2+55me9YJFGNUQiJqsYLIrMQAe41pUcc9IXBZPZ27OwIsDsNNw0O0Xw1LTS&#10;5PPS6c1DlEihGRzPgxdbDRwh6iOTRAxeMRsQRqCsPH0FwZnUh7C2r8fk2P8AX2Qy3O4i6ktbe8mY&#10;BiF7jwr8z/l6EvLGw8i7pyvFvu/bPaQyvXHhKRQKvCgB4kinnTpC5jL7so82+JxOQyVYkTaQwr5o&#10;3LCWUD9UhFrJxY/n3H+8UnR90WOoDT5LG9wtypYE8m1xxf2cptW+iEPeRXmgioKnUOBPkfIcfP5d&#10;EN4eSIbktsm17NIiqf7aBojinbqKKuePEjHEdKunw2+5KQTZJN3xwyAP5qGpathBMUkyuRBO+jRE&#10;pYqwD6eQLe/Geo1MwiaVQbBVkGo/gEiQrYf7H2a2Wz2MxRLjmGRKipE6Oor6A54eoHQJ33cIPpwb&#10;flCyWSp/Usyj0GM9rSCuaUNOlbg9uY+snip67fuQxuuGF3j3VQ5OCAztqWSBGihDFdS3D2IIYC9+&#10;PfQqPJcGnq05uWjTWD9Pwwa6n/W9jTbOUxcPFDbrt9wW4VkNWpniGah6ifduaDtym4e/uoWHFTEo&#10;CfbURjBxxH59DftjqGTMTx0dFP17m2mFog+4plmrPQZSI2gkr9DNTAuBq9P5sffGOWFnOnIDTwNF&#10;RS6DqJtbUphJHH9P6ezSbkfaWCpecnyCUtSsMprXH4S5Nf8Aa59Oklr7vc5bXEJdo5kjWMH/AERA&#10;QQPIlo5ExxoW9a0oD0v6z434KpK0ef6ezTVrxj93aO548hNdogwmTFitnr3lYyLxpUqFtpuQffdX&#10;UeKNW101SosVEFQIXLlgiizRsHux4BJN/wDEcmGx8g7LtV3Fe2u67xtl2+oK4jZRpqKgOyqppVQa&#10;McjhmnVd997udeb9u/cu97Ds26WkUisRKIWatGFSIZFKgioNUGKfb0r+tvixsLauahzdPvXvHpfK&#10;Vq1MFLlm2Rn46L7ICGsnjXK1cNNGDSw+PyyxSOpDAlUQke8K12RjaN4sXVTRTagJRLHF4nswHlFa&#10;lOz3P0Kgjnm319i/+oXKgjmlt/clXv51OqS4EBepBFKGaM48sEj16je89wN7vJreyuvbxIrK1K6Y&#10;LRZlQpVTjSstNQFDUgn0PRio/h58eaqhyGSpvnLtmm3RkYXavquw6DGZKrqKpkeNzSS4XcNUo+yZ&#10;yGQszqVIH4UYpausjUs+IyNlDG4fGHlASQokyCIdVjbmx9gRPYra/F1W/uXt0klT2sqAn7f8Z/y9&#10;Ti/3o7i9sbawufbe7hhjVVUrcTiigUFCLQHFAD5joAof5aOxXrZnwnzX6IzFRJMjzw1OJzUTl6rS&#10;LyrT1Fe6SJLJdl06gB9CfcaHMTzkmHb+blAYKzrHixGjMOArDK6JbDm66lF+T7ct/ahraZ1Tmfbp&#10;kQ5/xckY/p6yKfYT8ug/u3uzbXccUUu03lo7rqFb1iTx4g24bI4A0qQDTz6zH4IYvbjVUh+Ufx4y&#10;i0JqRJTLgN/zz3pivlR0h2pN4JgQQFezMASL/X24/c1lv+LBl7+PVbxUt9eq2m33ttejm30t/jx7&#10;Vf1Ks+H722zjT+zbj6cP9n5+XQU/ruK1+pvKVr/uQ3wUp/DwrivGvl59Q/8AZb8B5PH/AKaehbff&#10;fY+T7HdOjy/bfd/c3/upfTr/AGvHbXr4+nq9/wD/16xqXZM+2Fp5qCkwGDhpzPFuSLNAZFpqKLxr&#10;WSxNW/cSUq00lWsZMJVn8oueB7+uC432Ldq/Um4uZCQYDGdBDHK10gaiQhNGqKKeut0dpDYQW8BZ&#10;GQjPxAgEn0PHJya4633HroJzGsbSPHLoZZox6GMqhoNIKklZ0ViD+NBuOfaZyZ2rA5o8btmPNUlK&#10;tVkqA4iCakMtV5aSCUmd2qZZKQLVh1UMis6ci3BNbVN1kiS6vN0a3uGKo+tg1FAdloFCAPgjgcEj&#10;jkGp27ZtugeW324PqQmi8BTj8WaksKCuc9SwuqL1Hxi7IROQbrdbsmkoAeLA/Ufj3GxG48LBj8xh&#10;KXreix+649OPosrUV7JWzV2S/fNLMtBHSvSs2NgnYPG6MbaWuPo5d7XeST2u4S80SSbS/fJGqAqq&#10;pRQe7UCC5WoYHjUUIHUdL4Ru72S32hU0uFyR8TVIqAKjCsaVzTj1Akpap6xKpMlJHQwpoaiMEIF1&#10;VrvFKVMjeRmGoPqHHFj7Yc7J2DR0OLwcFLiEzlZHJT5rM4eCHIQ0+0dawGmkrcg1S81dFV1qCZ2J&#10;8YZAQ1+PWR2u4LX7FvphLiOTUNMul2EiopUU7F0DgasaduSXc7PfNwSKAQQrO8pUlASoj0seDMat&#10;UAE1pQ8K8JnmpiA760vIsUesXJl0NIACF1kMsf0vp9qLI9fb0wtJt6bc89W8lTNAixU0FJKku3Yq&#10;/GTCGYR06QwUqIrSqQhJlUce/WnMmyXs24R7Sqnw1NSxI/XKONQNakk9tK8Cfl0abfyfJbQRt9fr&#10;lHFQKY9D3U/l1BocrQZD73+G1FLOIZJIZ5l1BVriB+yVOkhVCerk8+3Te889TQ7jn289ZHl8bNh/&#10;uopcdA8tRSrXUi4qkqCirRwrSzM0ilI/IxYXawsUOyoY7ja47wI1o4kAPiEBWKsZHWtWbUBoIJoB&#10;Wgr0cz2tvZ2k7QXkb3y6f0iDXJzn5D5dTIpGQR+V4i5H7irJpF+fVHqDM6i3ItcfW/t8bIZJp9oV&#10;2YyH79NjJ6armx8KpFBkaypoBDT5iAuPuYSqWNmRkYgqRzdJ9JZrDvVva2vY0ylQxJJQAkmM5oQa&#10;HINRgjoQ7ZD9WyyPYBWoODNj1pUn+fXERJGKnSjxh5lF2eR/KvpJaK72FgT7cdw4uRpqTA7XMRzm&#10;WlSqr8jNXSQ0GOSBJhUUIDGYyjK0tQ6nyEsGRdBUjlJt1wixSblvBYWcI0RoF1M9SO7yA8MqKEDg&#10;zVqD0f3u13jWqR2EelcE8Dwr54JrXz6wiolaOeaaNzSRgGCNSA83NgP0hhpCkn6/6/tP57B7l25U&#10;4/KQ9gVdAmMoRHLWvGuSqYGrqiKOnpWSXitkCwy2dh6VVR7Mtu3Hat0S6tJeW1ZpXwtSiHSKlsHt&#10;4rgGhJNegdu0e42KRSKHEaA+YJJPGoYMMeWOu1kiqoJ4PsG0eUosE5ISUogcyqQT+3qZQT+Prza3&#10;t5FdmsrhqVpMmN04SjykmSgzuSihir5HFFPCcZDj2VqCnvUSCQFo3Po4HsvFtt9reuvgfSbhJFoM&#10;SklB3qdZIIY0UUHcMnovTfb/AOmSFLGSRDWrMwqPsGmn7B1jpI6eBw6wrQztC4nooPH43aN0RZDI&#10;IVkcR+Xg34LfT3EkosrumKLJR46mWaGoo5KKfKFIse2KpK6mFXLQ/ainmFfJNIiuWYo0YICj2rhn&#10;s9pd7aW4YhlYPoy/iMp0BtVR4YAJHmGoa8OnI5bhkDaClWFa/t4gD/VXrMJUg1xa/ISyrMkVzMk0&#10;gdgXZuNBVTbjn+vtW0u7tz4nISz4uhwn2tPU/wANhFPBI9QI6+MR1+Td55agyUarGqeNrjXpa/pt&#10;7IZtk2u8tTFc3lwJ2HiEsQAGX4IwFCjUKk14ngehntO5WheMTTKh00rU4yD/ADIHWCpxlLWReCql&#10;nEUzRHR5NClo5UlS5QK/60FrML/nj3Grt30cu2/Lj2xdGa7LVVWJ6ZfHlUyaU82OWDwIwSOGU1zO&#10;GTQSygcA39uQbLNHupju1mkSOFE0k/plQfEJBplqIAVOKE9Gu57tFpQxxGVfVf8AZr11HQoMkZTJ&#10;VuaTHyUaUzuj0ckUs9PM05RkMrVQ+3CqS+mzG4PtIbsrYIMFjsflZTJgZa+vyUz/AMO8uuuXGvTB&#10;zVziSqr4QtU6qodPFI+oNwQTrZreWa/ubq0UDcFiVNOumlNeqgAoEI0jNKkVB6QXN/t1ztrtPGEI&#10;HBvsPoPn1mghpnrZ6xPTUeCOldPuNdoA4k0yUgZqenc6bA6NTA/X6WC/aO4sZUZmWXctPhIduNSJ&#10;SVxrcTLHNPQR5Chqo4aWWCRGOQyElIlOHmE/jjkfQFch1FG/bc9vYrLtrz/vESfhkJGpo3UFuNVQ&#10;vqxTIFTSoMd3V/Zjbb65bw47cHSQVepBrQg6gOPy655GGU0s4pJDDUKsgg0CwM88MtNAJdWvUkTT&#10;FyBp5A/x9nq+M1XLkp6fIsBjZarI023qXHY2RZqIjLyTQruSjmqRLVU8WIw8c1NFBrMRaskZlLBC&#10;uPnudbSWcfgyt4umF5nYjNY9JET6aai76WLce1RwrXn97125uLTcZSilwGIoD/C/q3p0Tv5WrNQ7&#10;QyXnpIaugwm087v7K1M8bvDk6jZQx+SoNsVNJA0If+L5j7eqadGif/IRG2tJGHu1TNZ6jo9v0+y8&#10;ZTVFJlcfmsTV4FKeeCCmypoqylrJaaWdoZx4KxaZiylfXIqqNJNxhFb8pRT75d853DIsE9m8dwSC&#10;HVQrhWUqVKNHrKhl4RySVBNCOccGw7iN9kvbx2bb5UkjAK1CswqW48RQafzrXy1v9gdSz5/sWr+U&#10;W8chhMjs7dnVu/Ns93V2dp8nVZva2Kyu19z4XHZmlpqSoxi4jLbZlzCU8NRS6JI6GtqTcnkF+7lz&#10;CZjIbir/AD1NLXUO3c/gI6Coq3pojuCSiR4J6emiIgnApPuLVDxyePTwo+omb2/sUsbbarWOENE1&#10;zDJ4lNRMIarAu1TkhO3Bb+LrNX7u0N5y9t1tHIS4LVrwoDXhxr1YD8HNgT7F666929iaLF5jHbn3&#10;rtjfGO3PSRJPXRbJgy0k09LU5bJ09ZULI2Qo6APR+SETRysb6wD7pmxO5crbJ/ayS1WWpaaueCDI&#10;XTFQ5SpkbH+PHGN1H3Lw1LmAtqbyDmylh7zsu9ssfFtjcRols7oCyf2jxga++tewFRrGAB6mhHTj&#10;kCS6WwmuI5CYxGWo1RmmACPMnAxxPWwT4IJ4rtGLTLGDMhAcqrJIsagqdEd0F1HHH+x9pI47cn+W&#10;LHOaWuxD0v3vkqZXzFZLXOwZaYIFjFLA5XWircXFyRcezxb3bFNuskGqGZX0UUeCqqMasVqfIk/Y&#10;K56kixtN5vWpqKIoBctQu1fwgigAUZ+GuBU9TtAupBP0CgBmAAAIuACFvY/n254zD5JqAV1KK2pg&#10;innpp4fvxRTSVQQtBUU6eNwftavQzhg10uBa9wivLy08Y2shiW4ZFZe0sqpqGoHI4rXTQA6qZ6WT&#10;WN0qsIJDr8TQtePAmvzNadcZEXyK4ALjjUeSing6eQLkf7H3BEm6aSloJxUwUFIKnXko6hasSV0s&#10;WuSDJSyvUA2hdblo2ClQRpsT7Usu0Tz3SKhlmAGkjSQiniigDBPlqr0je25jiht5H3FEgBPi6owT&#10;8tNCKGvrXrwWOQtYm6kci3+uQOP0n8+5IkyNfu2LJZPdVTW/e49noMX9kIo1rmtDFFO8UwmmTS5c&#10;adLEJb6nhI0cFptk0EO3LHbRsAxrWq0JZqkGhrQYAArmvSGyst4j31bm73XXbNGfDhMSCrerEDVw&#10;yKEdcRGqCyKEQXuiSAAjSwtfTqX9V7gg39zdz4/NVrVs9Ll5ZoaemWbIbcgD08GOjWWGlBLSM0s5&#10;L1ILNcEKTe4FvftoubGGK2SeyCyFiqTMQzOSCfIBRgECoIrSnR3fbZuBmku5byQokYASigZB4tp1&#10;EY9fz67QpbhBb/aiWJ/x1MST/r+7Jf5cVXN/F+zVyD5Ooo48fsFaCqq6qqpocfqyE0MNOY6eVYKp&#10;3nkV01x3IQjULn3zr/vD9vWXlbkqRrqONBuU7eEiKTLpt5S3fUMMUPGgpShr1it94OGV7MXUNsUW&#10;JNIUmoJKPVq/Py9Pn1rQf8KTcNmcp030FT7dzmOoa+o3d2jDLhanZW0935HM4ei6I7Sz+4f4c+dp&#10;P4lhZKfB4eoP3dLUxiAkSFJHRALVdwUsceDmTGvHR1CVtHFHUeF5w/3eSo4lDQzSuTTpK4YBWRlc&#10;BhyB75i8q7vJb8wWSbgok268U0JK0h7GGoFVDMzmgZT+EEAivWCe6XM27bLubyqVMCfCGB1VP2Cl&#10;Pz61MfjTunLSd/bcPZUs+68FW7S3HVpivPSUNQsWA653hWVrnJYqloIhl58JDULUvNBVLUUnkhkN&#10;pNSt3hxsMmYpqXDYqjqZp6Str600kcdNV5FrrOa6kiEb1NXUICokd35N7G3uVd622+utltEs90ln&#10;tNTK6KqvNJEWUgrKStCjhGL6Q1BSp6CftDcSR7/NcTOVRopF01+a/b0Oe9BvL+7XUOfm7W7T3Jgo&#10;6TeW3sRs/aW4Gn37jtltTO+Mqttb0ySVuMx2C2xXmGqqI4MfTvJBC0JddYdSEfMaoqa/N9MbVyDU&#10;L7dymcqs9uyTDTVEG5czt3ZkJ3fRbLwWMDtGq5XceDoQZZTJ5JESFvRI3sU+3XJS8zb7t30m1Nbv&#10;aSeI8hZpPF0KZCCNSACVkXxKfBSgPdQybzzzC9jt+8bTtswVZ0INaNQimaEUoOJHnw6vm/keYCCl&#10;wPyz3nsih3dhcttOPbmLweD3pPjty7cg7J3Tjszt2PuLObkpoMFM9fjcTlKtchQ0L0dJDjpqkhDN&#10;4pEROB7O7I2VG9PHS4Wko6qgzmz8T1VOafdW3d578ztP45cp2nX5yllrH2z1/Qhq6qGNbHyVlXHB&#10;TLIqSODPvPntdyz7lbhttpufLzz2MQV/G1unhKwqVQxlJGLFQlC3BtVQVHWF/Mtnd7i9hJa3uueK&#10;5SdpAqqRGlV0qqqq6iWHcwOKmgp1YJ3D8bunvk1ldqZKmTdC7olnwm7c/wDILb9Xktgby6Z6zxXn&#10;aDanRuX2OdsZagzfbOSH8Jhpq6TIGLEVNbVSytJBGGZ87vHcbZRtrV9dtuHFS1uJoM9VZehi3Fn9&#10;9bi3K/8ADJHooKWloaGmy9LDUyNQrFHTw41U0qDrJ9iHd+QNm2Dkbme3tbAq01k8cc1HJjUUcLr8&#10;TVpMiINLFlaQoWBpUSp7GiFubI7OHVHe3Eq0ck6U0sGA08KEijD8Xn5UGnavRnWOxNs4zfEFDvDM&#10;bjx1PXHZeXwGQyWx9r9SbM67aLfmP2/ksjR5ZsjS7GzOY2vTLmjO1c+4alohWLIq+k5Xx5qMdk95&#10;7irafAdi5dNu47a+75dv7epRt1M3LityYjduQpBg6YSU+Qnjm2xHAEmnYO0wQgarj5F/fPlJdw3T&#10;f7+7ltre6uLi6jHi6nZTokUMWDhaUJYUQEEYPXcSw8O05S2z6y9h+v0OKsoqoMbIGxQ41V48adGd&#10;3HvWHYfXmyKbI7h2ri4HFbhKTcGZzkGQH3Gaw2RoMZVDOVKU8y1s8+R1FhHyiaSWUsptk7By1Ntf&#10;oXcmXptrZvC5jN5nCZKrwi0uJgysuSkzOPqnWr8NLBSyVJVPJNLpB0xn/X98Yee4xc8/2mwySKqA&#10;uhlZmZPD8NzUDLCtKAKwFSMdEOzxSXvOGzhr6Ke2ihYBxWh1Chalf2Z/b0P2xr1tDiM1T5fG5qhb&#10;GFIJsU1S0E8cgRTWQGoqp2aEsf0k3sb3491rdQdjYPsKtmfK4zNYDKZXd1ZszcWI3DVrPXQo1HXV&#10;Uxp8q33FSKKsq6KIlAyRJYaULWIHXMXKu4cnRER3tvc2yWYlieIEDyAZk+CqKTU6WY14jqZ9xsrr&#10;bY5JYG1LFCGWgIFSyjIJPAEnyzToTkcgWtaxI5uT/tyefYHdMb+63wGfn2dWbfyFTm8fvLcWGra6&#10;OtWTGxmgqPvZ6ms++pKmCiyFVj6WUiGGmFNLGGACtpImjedj3q75envIrtfCls4pEWhFQylSF0uG&#10;cANxaQMK+fRrcpuF1bs0M/6SrqzSuFPkKA541r1jlEjlfWqRAkSD1AtqFgNQYEWJvxzcezg93/3S&#10;+TPxf7fXa+Ni252Fsnq7IZHbedMtVq/he0czht55TD06JJHRmokrNtwCCeeGoeCbTLHZkHu/slYb&#10;n7cc68pxRTf4le7pGkwUKGrJWMNVgxXtdlJVgxDEFs9RZfbPecv7vYJPOxsLmUowwSryKUVlrUr8&#10;XBWA+XQXZ+WuwW7MBXVkrVWDqslBQpSaKdxTV+RgmxsFbC8lPJUxter0sEljUKxNj+kr/eeN6x3d&#10;8bqztLbGZy+8IcptSKOq29kMvDX4XHvmaSHb2cqYv4pjqvLyQfwvI1PigkqTTmbQSlhb30S+7x7k&#10;+7Nh7vpsyc3CHabO6DeH9NBWQCQMihtGQHCM1QdSBlYkMeoQ5/2G3ijubDd9hSWAVCMpeN3ABcl2&#10;VgDTSDleFQKEgjX47n6O6z2F3T0D1ruf4/7c25vTsTsHCGHuzaTbj2jXvuDp2pqO+Nj1ee25s7OY&#10;LZ1bkMnvLrXHwyVz0RnSklnjuwlYGknvLJ0GCrspPU5JqGu3ntXZ0W4I8bS0FBNjMxVwy4LG0Wai&#10;Wkaiz20tx1GSWir46iMyRGdGieJlB9/Xt90+/wB5519uuW983uADd42LuWAP1MYIkEkRUL4FwqIz&#10;LoWgAYUzXrHXauTLB7xt32eIWsEcw85HLEMABR3agJ4keXR/vh5tzI5rE56nnwtLUbZ6q7+7R251&#10;tJm6qp3NisrsvG57HT0OWw9TlteV25vHDxxNLQTLLUpJCssZsHuCNbXrtw7Chy2OOao8RWPWV2L3&#10;3t/IQ0GQwUhkkUwS4ZWpPHjsTuiYJCJwJHpKp4UbXE0inNqZYN8+nmv7F5ZC0bWskfYUANC5AIdn&#10;iB1BXZg6hmqGCkTptFlc2+2TvNfdxYKDp7asaK3roY/Ptxk9WTVFJRZyroaiqoJpkx01PlsPlaWr&#10;rqWzmKSk/wAsghnhFQaSOpZxFOJo3CmQKrohA3Y3Jw7qw4lzWRwOWoNgy5LFUuOpcNj9t5HH7ew8&#10;0T4yuze46QtnM48VUkWkmZYmHJS9iAo1i+yX8zWcVzHebiVdn8WWeNpnr4iRW8jGGLt1aiE1VpRh&#10;kGTPa3ljdNve43i63pfCiZwCEUBlGO4k4NSDX0Bx59IrbGwMJtDdO8svhcfncVk+w8lDlsrlMlvT&#10;du68fWZuaOarqkwu1dw5bIbe2oiRxMGGOgpIXv8AovayZw8FY+c3xXNu+joBkqOkq6d8RS0dRjpV&#10;yeWoKalfzMtzWUkk6gxWsQSzMdNiIL+aNbPl+3GyySLG7ofEJV1KRuSdI4q9MNXAxSuRO9nBdyRf&#10;Vvdl7epGmPQRnzJC1J/Ony6EyQpTfwyKHH1U6R1FREjtNIwVkppnWoqJZJJpJIqhlC6mLfq+nvr7&#10;jbm1M/EmPy9TvDbWMdcluePMNqmrshVSxwpTrMIikFMldMjFAASikBrkEVS33XdtreS4shY7lOpS&#10;HwyaIg7mOSSSYwwHzPl0b2O3MCRHcIqeIS2vu+I+RPD7OA8gOuMUeUrqCsjqxDiMhUyPHA9LI07U&#10;1OD+1MjyaYnnSIF19Gm6+oEXBk5/M5LI7Wq8b95S4fb2Prsfkc5gKJXqH3Mr5Gmrp6g17lJaaKCC&#10;FmKhQAwFve9rs7SHdre9EElxuU0LpDM9FEJ0Mir4eQxJNASeFa9KL62vICqvfKEQgmijPoB8iOPH&#10;rGmMpP4rDkJoXrK3wywUtawH+40eJopUgYvaN5I2IJC6tN7ki4KeyO4YKOmmx9HntxUmEgnhzOGW&#10;ix0MlPLDUkUJqp5pNdRJN95Vx+aSTyCxNgPqDC32+SaVbm42+1a+ZfBk1uQwcdwVadtKKdIAUg0q&#10;T0HpN2sLa8dZNQZyvACmWAJwB5E8T1PhhHkjqZaak+8eM0szQsRJCWdRJHFM4ZmjRuQAAOPp7ESr&#10;wnYc38axlfV4rE09TgsDg8ZlKnGxUQqIMhlsZR0CwVcBScZCrjn1SHQoPINvqAvDe8qxrt11FDNL&#10;cC4mlkVXJzHG7NUH/Q1I7RqJ4ceBMxuNky6VuV16qDBr8vPiOPSVhzO3Lx1OPkrMqoyucrJlx9TP&#10;ViGrjo6uSvMymRYpIkKlY0BCo5UryB7ZNx4nJ0m4MVLvjcuRxZlqh58jhEgpUMNHIlA9VE9OqvGK&#10;iOcqJAQySMpFyPa/bL60k26/XYNoinIXtjmYt3EF6d1R26akAUIBB6e3GAS28RjuCKkE0FNXyJHk&#10;fPp6oqilnw8seChhqY1pnjTH1RlSJzPA4jp5fMZmSOR7XRfTpuPePcO+crjUz8WC3B/DMTtrcNTW&#10;YmuRg9fu0TxzU9UzTSwtCarJ0szq9owFdtS6bW9327lu1vZtsl3PbPEvLqBA6EnRbFSGWgBHajAU&#10;zWmKnoskjuLWxZ5bMihBDK2WFeBBHmMYp1Bx2Igq4cbks1gacZKvo6alyFIsaz0tAUdKiKNUcqgp&#10;oJ4VAupb+pPtpxe/8tumHcWBxVMuIrdyV/8ACkqdw1yZY4vAyyCbJw4urlpqc0ckkMRdpv1lwLW9&#10;q73l7b9nl2zc72U3ENogf9GPw9cwwjOoY6gpNNPw0rUHpVtt3eXUDB4mgnSUIa5AUOA7ilO8JUqT&#10;UA0qp4dSZcLFTvRV9bLIz45Nci4+P7GlyFcIJKaKetp6c+SaGJJSixMzRXIJU29p2sbJ/wAMzlPX&#10;w0TrT1WLmXIS0xqchjqSC1LBW0dY7GqlqgJAzaXQkXPpPINofpTd2MttJIs0gkXRUBHY9xUoKIFo&#10;CF1Bs0rXoQXn0iSNNLdwOVY+GNBxg5qSxDf0gQR+Er0+iONZo6kNIGVpEjVbrH4WBkkjMKFYnsF9&#10;LEal/qfyra5qypw8u18LQnbuKaDG5TK3jiydNR5OmpGngqZJa9ZZZIapl1PGHvf6n8+ye1aCK+Td&#10;ry5FzeapI4xmNmjZwpUCOgGitASPLpq/KT2qw7dFquE+Jh+AMMcR3VNKjjStCDnqNDRRfdtWVUwr&#10;a9FqoYJNTxtFipp1doWp4mSCR47AeTRrJ/IBt7Um0MTiM3jqCn2pg/sc/T4Wtz71lTNLNj6Skp8H&#10;Wmuqa2CIwtWQZCmLois97uAF/Psr3y9vbG7uZd13PXtr3KQhVUB2Zpk0hGNdOl6FsZAOR0GfqLqO&#10;6sGjsZGQxuVZWAFWUqKgg4qfPy9OmPN5VdvNFWZKrjkxdTl8diaemSCV61q/MZWloscFnM+m1PVT&#10;oOV+nJNh7Y9rZGhyeEr81BsymOVxtI0mVw2HApqzKY2slUVD0VVMJazGo+PZyk0bt4WszB7WK/d7&#10;e5tNwisX31/p5GAjllykcijAKjtfvpqDDuFQKV6pBu7xtORa+G8aFloFrpIrpqFqQeJzx8x05V00&#10;tIBD98ac1arFRVNWgaOmqPGTG02l4zK7zAXTUNR4BHtRUW2MBnqWTcE8+RxO2MXI4TC0sUDViotV&#10;G9HBtWqpjFlyxkVUlkqp5lLHUFH09lcm6bht8ybdEI59ymAJlZjprSjm4DAocVKrGqYGnpu0s/rr&#10;oM8rKpNR6KQC2KANmlMscHpnnyOVx9YuLiWLK5CeClgpaubyQU8cgQfdT5QamhlJUNIkcCwmQDx6&#10;lLawKsOxMEtFLU1eGyjZPbe5Nt7ppIsxUSVlZWY2lylHSrBkY0njhlMtDO0LtEIxHrLKRb2EDzFf&#10;m4UQ3sYtby2mt28MaVSVkY1jNCQAw10bVWmQehVettwMEciozstKjB1EUFCQaGvz6Q9duapr5cLF&#10;SZnGRU+6cTmcFPkcdG9O0GYjxFZXtVY0VkVYsKU/2rMBOsh40kXPsQMhtTamOxVFjZtrHcJqcnks&#10;JksxUSsHoMpkYaiGeaBElppAlNrbUImVggJUk2BDFtuu7XF3Ndpun0rJCkqIo+KKMghakMO+gHAV&#10;J4Dp3YLiG6ubjwpAqxONCeQUcc8a0+fSJxe6s9m9wV7S7wiwqNQ4jcON2zFQRxVEuAiqKWj0ZOpe&#10;GsSJMpUTpYxeNk1WItc+w2j2nW5FKygpdxTbd/hG1Fye2MpPWw1ceSoMbLDBSYnII9LHFUU0KEK+&#10;seR1Fm+t/Yok3q1s1W6m20XYlvSlxGFKlHkBYuhBJUtmmnArjpTeLBMqJb9qKf4mY8KZLFj/AD6E&#10;Ws3TQYuXGUtBhWzc2T3cmKzNPRwzxjD5GrEk0uUHnapaMSyqRHofQdQBIBv7w1NdhMjuCbbeS3Os&#10;GIyFFh6bF4bGURw746rxbU8+KzOMyOmqro66ikp1ZLzSJrA1Arce3YbTcLXa49z2/ba3kcsrSSyN&#10;4odZKiSGRCVXQ4JBoFIr2kHoj3AXG4s0SB/01YGtCpB40FK1Hlk/n1yqMPVw4hKmmxclTk6SsyNf&#10;UGrrVyK1kmQjmXJUNdFFHQ0z0lbHM6FdGlQ10CsARNqavaX2529i8ekRyyzjdnYGay2Ukz+4clVE&#10;0FXUytVMkNBI6TtKTTRwxcXjVOCE0dtvDSNuN5ctpiINvZxIghhjXvVe3vf4QArsxphiwqCDbblO&#10;dbiS6FwxgNO2lAMivAjNKnhx6Se09nbkw+Uze5sxvCuyG345IF2l1ziMTtyi25tGgoCsy4nHnD46&#10;jq6qZnhARqqaZo/0XKkqcK0fUWLmekra5qbY2ME25SuOKyUCN5ddBepRlyZqyrBEkaUyR31AhgGD&#10;0kvOl9CGghJ5gkUQMWqHpTvAApHpwSwVBUYFAadHO8bfOvLsuiPQyshzQ8GBP5evT1XVXZX91o67&#10;C4+gk3vWxUuCL5RlpPt38kcNfk5BDE9Oy0jA1CwLGqyFAupQfa7lzO01gzq0i5BqKmkpd308dGcd&#10;Q5KWihnirDS0vkpJ4Gp1jGg6l0/7Tf2QJYbvJPYeKYjM4NsxfxHjVypUO3epDE5Gmhr59ObLtIEc&#10;Za/Ux00kUANPUkZ/Z0maHBb4io9uy5DKYR8/Hja7aNYainzGXxMleaaWCLIVNLHlcdNpapCs2mQS&#10;hLr5T9fYIb43pszOYv8AjtCclW5Wnh3JTx0UE1FrxlZmoqtKSVnhoYGyq4iSdZUgOkO0YDsRf2Pe&#10;XuXt7229NhK0KWzGGrsrnxEiK1UanIj8Smkvk0JIoehx9VFbW87NPVIlJASmrAOc1BpxzXoUsFgN&#10;yYaZ6MVdFDSJLt7x18VPV1DVdJQfbw5GkZKuvnemlroldQ+p9AbUbsL+8R3hNvDbOKxGKzu38Lj6&#10;aXG18EcWGoq7KfxOKBMjVeZ5hD4MjUvGxkNpYmJKhADw6Nji2Hdbq7urC5uJtDoS0zrGY6lF4Vqi&#10;1FODerHokv8AmGMXlukcx8ebTUuakqxGoUpQY9AKdZ4cBRUG4MhmoqfJTZmu+4p6marzNbHS/wAM&#10;uywGKhiIx6LEoCpaNZRwS5Nz7cMjtTBS5vCVO0q2Z6ncGLq6nCx01aksk26cexq8pR5ehro8gKuG&#10;WWCQLJJLZeLA+0dvvO5JYbhDu9uv01pMBOxU4gbtQxspQKaEVUL+zr17ulnbBVkMZ1DDhiFPnShV&#10;qGmePy6hUe562FNxwZ6kSkg23kZ6fJOEmWGfAVEUkmPrqGqp2iWORKFlkmUI3qBVdJswZsTVbT2h&#10;SYXK7c3bKJGoaVamkhq58lWVVfLEq5LDY2lqJUjx61FO0kckYP6iQGA9rryHet6nv7Xc9nDhZGIY&#10;oI1CBqrK7LXWwwQcD5dFcM5nmdbRm1MG0ipyVrVcsQDjp00Vmd+9oclgadqOOsnhoIqgFYDFQzma&#10;gyMkbNMrO7wo0ZFtJI/I9hVSy4v+MR5TPVGVydHncxBNgMPS1gWjz+ONnXDZZ6iOsej8stlKoP25&#10;rMv0HsX3EN79M1vtiRwz28B8V2VT4UlKeJHQKWp8VagsMHBp0WzxTfURvc31EY0jpnUT/EPL7AR0&#10;/wAyVE9FItJ4aOteKWOlqpadJf4fPLG0YqBCBEk6qWvf0Fl4P19jTjpBuqj3tJsLatLtH+GYyTP1&#10;e3aOonrqTPYqhxLVENJXS1ZNDVVctUisqw0sGr6En2BriP8Ac1zy8vMO8veGeYRLMyhWikaXuKBe&#10;9VC1BLSNTiAMdCW2tpbeNmakkgGABQEnAHrx+dfyx0GcclTs6m2i2/s7LurKVtXisFT5aDHY+hCb&#10;hzFdDQaqOCip46qjx8i1BDs88rLGSSWPPtFZGLXvhYAJsZsOknw+Ny881BjxRyVJMEFW2KoJ6GWW&#10;IRw6pJojNrkAI8i39ndq8g2EzOBJzGySvGoZiwGSmtww1ajRVNKCo7SOjPbbW8k3CYLARt4RXJPE&#10;tjC4AoOJFOGBToQRPXw46pliggrc21JV5Ckxn3bGKWR0k8FHPkQj2ieVhGJUjUC9wluPbVuDcNDX&#10;126JqTJTw47F4+sptqPhS2Ly1ZS5elkoH+/nAniZHapMykRidRwJPz7VbdtV3Fbbel1bRvLcSoZh&#10;JVljKUaimoNcaRQhQOKnqm5WL36yia5UxkqqpGSrLrUaixJYGjE6cADFQepMENTLT0rTU8LVc0sU&#10;mTjeaWempJ1IeYQkhGdkIKoRpX6Ej8exH6/y9RmM6oxORpsDBjdm7lr6Cpz6Q5+bA5mmx9XQ46pq&#10;WeGkoajH4uoCziOeGUiJLaiefYX5nsRY7Y6zWz3FxNewRsI9UayIzqzAKGMgaTKEpKuTUUGOnLqy&#10;3BAltaWiLAKEcRmtAGOr4Rw+zpC9iRVv92lo3pqmrau3BhKaup8RLU4+XJYurylMmRpaOaKq+8iq&#10;qyhd4gUmjbW3pZPqA1wv98dy1uUxW38nkaDCk1u0MvicnUjcFNSbezE0gWsx7PHDUitWhnvKEYJ9&#10;dAUWUCi8j2naRY32526vfVFzG0Y8INNHn9QnVgsKKDgYxq7umks9y3G+u4pLfTFG5jljJqhD98ci&#10;UCkMykULM6hTQqTnpX11Bjo/8qraelerhnjyn3CA0cMldQgTR1Ev7wRlhaMaTKWZQACT9fa2xHVe&#10;7vvM3lZ6mrr6vBYWrwkWZoaWmtDUYKraHDZTL0EgkheroaKmjESoqnyKGZmb1Eguea9lQ7faRRBL&#10;G5kWUwNXSTKNUqxSV1AOxINSRQkAKMdJ7jY5rae0nuJhJdPFQCihiQ2pZC1NJkCUNdOmv4adMVRu&#10;vbVD/AYJMjT0jbmqxNRU1eXE+QlrIzVTx0EiKoE1UznWDYckAKLAQ915De+YxOQOdxkEm89s4Kqy&#10;8Obq8XHFNVSxVbslTSSRskE9PksaPNKJYW0SuWWwAHtXsltsNjuEEu23hOwXs6xiJXNEBUVSQmpB&#10;jk7E0kdgAbUanpU9ru81tcG228G4SJjGtah3AIyRTt86DPz6lYSixGN0HCSRQ4WSuNHBSUk4ajWa&#10;NfDHSCIXTHijqh4o0h0gBRfVzeXs3NTZqhw+CocXQ025IKrJZSmrc9VzVWOz2SFLMWyGPelmpDjq&#10;+nq/+A6SLKjSKAQVNvbe/wBillcbhuUt9I+1uscRWJKPCmoDQ4autCP7RlKsFrQg56NjNNaJdxXE&#10;BVA4UFTUEHJ4g4U9p6x5nXjZ58rVVVY1GlRi6WWPDUNJJV09F91C0tHWy1sVQZsfOL+dovFIsZYo&#10;yvY+89RuTO7YwuG2/ubDTbIwVbIKjN5Opx1JWbgrso8v3bxL4PBHHSUxOiV3DsApYEHj3SHadt3b&#10;c9x3LarsX25LVYkWV1hWOlNVDXubitKVqK16TWnNi3N1DuIhEcRjVmQ5KVpVKClNJxqzT0PUagTG&#10;ZvMVO5cTkxnqqKnhhoaZa+rpsdFTyIvl88TLJTNJPqLcxXseCOD77y/dQz2zsbhtsbWem3HiWocS&#10;c6KtZI6Wso448bJVY+KaFjFS1kEfld0W7aj+efbdhyH9DvMu5btu4k2qfXL4Wkozo5MgDlWFWQmg&#10;DVBpwAx01cSLudveCBJpYvHA0sNAqG7mY5/THmwyRkDqLhNi12O3Hm8xkdxVGUw+TqcpNFhZqSnR&#10;YYsjkJ63xVM8cYlqIsesvii1EsI0Aufc/ZO7dz4uslxO4crgNt0kMm3a7JQ1eIpJspkMhkJqWesx&#10;kM0dSiU6rLK0ckx8unksh59peYNn2S8gjv8Aa7C5uZ2M6IVkbQipqVZKFasCBVVGiuKEdB7abOJW&#10;VVtxCxSqE1YH7O4aj5HuFPTrnncVjMw9DkaKhrMlI0eQoUlXJ5GClgp/t5FeeXHLNBHUuRfSo8ZL&#10;/wBoe6Wv5keNxWJ7Q6DiwuSqcvjZ917pr0yNTqJlqKrIdcy1kUbmyTx00918mkM/5H0A5i/3n1zd&#10;3MX3fW3G3WG6SLd0KDyVH2wKTxI1LmhJoPMmpOFn31dvex3b2/VpHLvLuDAN5AvZkUPzr0/Zv77I&#10;bG3UJ6FaCsqdv7hgSm1IW1NQ18cEjsAqqZwwbSb6STcn6+z4f8Jw62kE/wAsMNLJOKrJ1PR1VTxR&#10;wTSQvBi6buFqqSeZYmgg8b1cSr5GXVrOkEjjBL2ahmtdm9weY49GmzhtYxXjruJJEXT6sArNTjRS&#10;fI9Yxe3cskNlzI8aipEIr5j+14fbnrWs/wCFM2I3Fjuseje1sPS4X7LYeH7b25Nkq2upIc1SZ7sn&#10;N9O4rb8WBx81XDVZE+HEVtVUmGOTwJRq8hSLVq2kqxKCopfs69I6iGeJ1ZDHqik0yKVW7M8epIm1&#10;DkE6Sw+nsQxPua3Ul9ayKDrB0ltZ8NgxqfzAr8itfi6FdrHeTrM6AMIhU19OtL3Y9F2RjtzJv/rC&#10;trsJkdsTYqWeslzAiyWOaspcjHkpMhHHBDkZqKrr6SelmTwOqffQUzs8k8fnjY3LLPW5ShNLURLi&#10;qumpXnqIauFamonooMjPHRvUU8VPWUlPTVsP+UwvLB5zJDcSwSoFG87fJcFL63YvJKvhigNPEIBW&#10;pA4EDJ8jjj0U7lsz3s1vLaSkI3xHhT7KdLHeXW1Km1+v93UW5sXkYew9v7gytXisTPh6io27iMNm&#10;H2ZtvJV60OUmr6fdm6cng8hHJgZaKhyf2dPT1zLUU+SpZTOhmNRPLKI2RtRjBkAPjh9L+KMqWiec&#10;HljdgpP+tYguLCa0t0t571RcKdTaM+tFNfIgrX0PRKlnJBdS291NVENV9T9vTVurB7e2TgsbiYBT&#10;Z/CSY5Mokf3k6rm9x1P3ePiz+ZkhFPkYNsQS64qWFFhkq4IgZCdMkjc6uKGSpoVliE0lPUNUU7so&#10;dqeQU1TA0yO3+alMNQ8eoerTIwHDN7M9nMq2G7XigKTFo4YJcqMfkCfyPR1aGGYXDElVoa0+Q/2O&#10;g12tLk4du77ydJlP4VRZfbdNtbO033b0oz1Fldx7ay0eImpY5Elr6VcpgochNG6LAk2PhZiJEgBb&#10;M5QQVeZ2jXTtOz4HL1ddS+OoqYoVqMlgspgmapp4ZFhq1WLMMFEqvoJ1LZrH2n2hSdn3+KGPSZoY&#10;wwJwRFMHBB8j20pwoeg5uqRXMVvdiEjwzTGa1YDNeHHoSen9zVidTfK3alDQ4uFezetNtY2pkrcd&#10;iZ8vFT7D7W2b2glJQZurpWymIvS9fSeWGilhFcyRJIslo1DF2LuDObc2du/N0W3Zs42HoYafbuMp&#10;5Znk3duXIQVH2GKjFBTVs9BRpMl5pCsk3ginlETRxKZQGfcPlLlDf+XV33cYLR9wu1ghM8kcSEsw&#10;UktIyjz0jjUkAVyOjtprbl6Szvb0qobjVgCF9QK5qTTo138vH4Y5z5Fd9dVbY2zm3pNw12Rqt8dr&#10;7hqaKmpKf49dNbcmx0+a3jU/dV0ZzW7MvSTS01NG8cNHR1U9Ejyioq2NHXbtTY+4MJjcjnRuKqz3&#10;ZO/ckd0b1ymUmggyVU4lmjTE4yaMU1LT4+i0GGCjAiaGCljigMgUD30X2a22jlTard7pGlsbKJoo&#10;J0YjWbkagFHAkNTQdVKqtKhqdDyyhjgihl5fujbXNwQO98OzZAXNM+nz+fW5yd3dWbYqcH1vF17J&#10;tH46dG4xOteqKbD46oy2HTL5Ogoaqo3fvDGU9BVVk1d4qmOaXMyCtp3mytTV5NqZyZmUSLt6tzq0&#10;mSoxjK3AVK6WpxTwY59x1KUdNWVNdj1NNDURw1J8SNHJErxxl3DtLcSptkUu12UV3GsZs799Tq2k&#10;spBWtAfJqsqgjAq2a4KN5vkupm2W7i8OZFLEpQapFFRWvq1SadT0HYeE2GM9tfNLurb/AGNSzyTU&#10;eVfK1+46brqhbLVuEotv7nkXI11DV1uOk+5mjqqWtaOprBDT+KCljjInYpMrV5DG4WtxtLl8fVVC&#10;U9XuoNN5/NVzfbvRF6L7Wux3jep8SwTrG0ocagI5Cfare9wtdp2K93azmaCWJCyxvURq2kuGZjQq&#10;K1FB8NVHn0HLOw3Gd7qWfwZbRB+rKx1N8lQnCBTQHPA48+ildjZjZ+0th9hdobf3buDY+7Nq7Zq8&#10;9h+kapqGmxjUm3cbLmKbcL0OfGa25uRqhMM1bUZTHyVlPSLTWid6mlVvdoef6symLo+uMltnAZKr&#10;26uxtvxSSY2irshWY6X+Dzw1Bro6WOp0yTeaNl/ULowNr398Uvum/fS9ttpPvDy37u862G28z3HN&#10;d9Okt1cW8EE6NKpXw2mljqqhSAwqDUZ643fer9s+ZOYubr/euWdonurZ5GARI5JKeHIRllU5ao4k&#10;YIIqA3QHfGLdOY2pN2ngsrhtxbgr+w83Pv6XKYDFVeXirdw5XcGHqcjismsWNpqTCSUWSxM8kkcn&#10;2rGnr0aFHWGQKhsL1zm6VMJRVFBX1eTx+VyOefF/w2tjnqp55amGjVIGRatFjapZ5CI9Kr/rG2cP&#10;Nf3yPu77LytvfO9x7u8uDl9bdYy8e6WLuApGoBBcZJ04Fakd3DrEiT2390dy3yXbLXkTc0a5gjgB&#10;+lmNEQDj+lQatPE4BoPPo+FX3DjN45vc+1tsbb3tNujN4un2xicMNvZKszkENbS4yt3Bk5aHHU1R&#10;LPH4aGKGGRfS8nNwpBY1lNW4/onpbMTVdbiK/N/xPJOtNT18Esb71zUnijwVJEJC8s+L8QeqWxeO&#10;OKSRlA4Hy++4/P8AzN/eH/fytNx5C2K7tOSt0a2t4GeNih2yyURfVzsqlVW5Cl1cNoNBoYgHrql7&#10;a8jN7Pe01vtu93qvNArTznAKsafpIMEgAeYqSejM7221tbq/pzdu495SQUu+q4RVs9NBWQnPYlJs&#10;RjMZRQPKzCZ8nRUFFCskQAT72pji9IZHNQGV+Pcudy+5s7W7w3sctu3K1WUq6idp0osdV1GRevq5&#10;EgkX7WNXWR01MFUIT/hb6teS+bvbvlHlfk7kLYRZRrtlpHaxosg0kxqqhm7q6u2nzz0bWP3svc3l&#10;q13SW09t1GwpZeHqPi1KtkS106alaedOq0cF/Mm6vSk2DtimyHxxrMnhIIsFV4mm3VtKrzG6Z6rG&#10;nF09MlTFlmyclRJkhHJ4YPPLLOFWwFyT3/EvamZ69hy8NZuKauweNqsHHWUjVz4daylnq2xk2Rmp&#10;KMQwA4aaJKhnLtemaZHRgUKcN/753aNr5p3LlrnHYOXIG5k8G6iuLhIw7BYoY/BAIBJ8QhlqTjUp&#10;GepO5C9xZ/djlWDmu624W4kYqY14ClM1458+nv4b/O7rzfPzj7G+OuTyNds/IZrB4Hcu39qT1MGV&#10;2tkdyz1X39bFhM5mMnLmafN5XbuUCHHx0qQM9JDUpIZDUB7VIfIZcZSRoPLNjzKdMOmCCnGQymmc&#10;vJoLzStKp0IwYkEsQpv7+ZHmmB7++5QtzAReSWwSWq6RWOUanA4ipqfljoV2SmGLjwNQPMjux/Pq&#10;8nrrIfwM921stbS1mLx3YUlXh6iKvEtSYazYOzKv+HzSM0qL9vKzRpfVdFVRcg+6VPkZQzz9hdri&#10;KWKlepzWTq1eNSC0dK8IkndVRlebSkkbG5Ij0X/Pv7sf7vuS2tvum+xmz3dqZ5Nu2SFY6EKyiZTg&#10;jzzp0UDcDXiepK2yZYbPapLi6ijgRPwkF66jxBPEGnWmlF3ftTefzJ3RufIYHJ57+BfIzsTaNRSS&#10;TxVVPQ5ncW8d4UNPjoaysyCZKjw2TnXHZGnjNOESsesRCRHGEIHuajq9wZbcO36KFaOhy229t5ip&#10;3C7JA/8AEqSJcalTMzzPE8hlxLBYo34VZCBeR5xlNzkLZjc7jegfTxQgFXPhmKmNbE0qqgVJwtBk&#10;9ZCcnX080dqIH0Wlypj8XFCwLGp9DwGOrvem8xjOudp9fb1z0tXXbp2l2n2hsDDbBoaasy0ce2s5&#10;lq3dKYXGQU9FHVR0MOL3bTtLUzRBjI1MjKq01PQMbfqDY27tv9Q4Y7h2/mcRDJS1+RwRytP4qupw&#10;UldWwVFVk6YgVGKqxVVEEqQTKhakrICmpeffJXZ/vV+1XuB79+4Xsjy7vVtc7nt8CyCaGWJ45pGi&#10;i0xwFXYPpcsktCWRo3qB0jh515fuuY22LbT3W6uNVR3Mpo2AfNgeiBfzYfirurYHaHV/zYwk2MqN&#10;j9hbv23s3etHhsfkBBtbeuPqVydNkTU6vtcntncOOwFWseQEUKnK3c3aqi9iJSRU033C+JTCK6EJ&#10;rVWZkGNx2lmBUqJCDzb8XH59zhs9rK8W52984kn8MBlqdCvpOrTXNNQIFc0oelHNE3h7jsdz4mm4&#10;QhhQA/EBjqgn5Eb6zm1t3dT5nb24MhhMl/dnd2XE9BLJS108Nf2zv+phpao00kSPSoJLLHYqZxGb&#10;FgtkxXCm21Ux5aoamNEJXx9ZrMQqKOSeciGrx4t5Hp6ynpYXrdPpDRJI9gHf3vZri92OTbdq+jme&#10;wvJCg0qWVH1JV5WoSoz2+XHz6V7oLDfC9vLEq7g2UOO48TWvpXFOjN1uLx3zz2jvLZeEmOM7h21t&#10;PbfZGx693ljpN/YVcFSV2Y2Tmo43ahnym0d3VmSpNtzFXljirno6cu7U9K0PsLaeK3HQ7poqqCpR&#10;c/t6q29NUQ1T09a+EqKKqj+1o5A3ippdVdK8coQHW4JJAHsb7RPt8PIm4X9wqy3ckjC40ZRLiKYJ&#10;rDCpr4UUasOIA4V61y7avHffT3i5jhkjZQTSrjT/ACFKdJX4Z793lsLsvovadLlHiodjV+NzEODy&#10;2Ld8bhNw7jq6LPrlcgPtYsnVvQRyxw1FPHUBdB9KrNrI9V5GH7za8xpif2XopZkjZopcJlZoaWCm&#10;qpGRIYp4sjWwSWHqKwvyAukt7ly6wvdu9w7NqQ3t5GGUmoNx4UYLUGQfDCagwWtBQYPSTaIJLey3&#10;jl6aR3FrqeJm4uKkgN5ClaY8ulxsTDbvn6i+XfT1Tnch4dm5LLbm2hJkdFLlaHtTqiCu3zu6bAUV&#10;PWVeXqsLmNv4zMlqmeKlEdRmqcxComaVo809JJLlJC1PLSU1Mq0dNPK9FJQ1a1EMVkgpkqGlESSM&#10;0TJMkZa5Ed1bUJYs7m8nt1XKTGZJ2koA7KkbIe4Z7Tk47jpJoQVAVtXurfmSGVpCLFrVgy+QetRT&#10;7Oi77I7Uocd1vPimmjzmcyNW+68tTwR7joN041sFX1FXWbgqNzLj0pv4osdPBXQVdJPUtHLTQSVk&#10;TeHwzEX7v7y3x8aut6fe29sli4/v+8JP71ZKvlyb0tBsWSkNTjsXs/GUOG3c2CkylTRY2iniqTWM&#10;UrayphnFTPC8Mtco7Yu67jfXV3f/AOLRIkUyqjVnD6ygCJrAUkUZELMNTAMwYajORLi0s9yuZZk+&#10;h8ZCwJ+IEuAEoDpBagNeGamtOrsvjP8ADrof5md775w3XNbWydV7b+Kezo9q7apBT+XcO+MtNuDa&#10;ce4N+7op32DLvCHBZaDMVYaiocLCcji6WiqKRcfSjH5I79PSyJWwNUF/L9vC0tfDIPLDURwxtLIx&#10;AWKSKd2IkRlaORiPTxcR7znY2V3vd5su3TyGWOBvpE1EAeHIytrGcOWAAGaLUmpI6MNxhDW1lPC5&#10;EVMD5V+fDqrjf2XxVb1/k6ba8NNV7Vot5ZzH4/r3KUCy4vcm2shms5SYnD0ENRJWZHA5vbtNQvU4&#10;rI0FTS5CihglLTsJijpXtmsx7rtfa1Qi1GV3VXZmfCU1bihm8VU1O1KSo3FeqxstdRwSZKkhoPva&#10;BpHRfvqZP3IiVf2UchpJdbl48dw8EtoyqRGwWOR9PdHKARTvKhQO4VNQCMNyXUdjJZwmpM1M8TXj&#10;+wdcPhGMntzP9i7uEOOpdoYPbvVGCzmcfLf3V3fgE7Srdv7TplxG+4cFl67A7Zy1RWSYbMQpDM4w&#10;1bOqUlS8ZhkKt8066j2J0TV5qODbdF1t1lkcDmN77NyWLoKnH7x2fhsdW0m3OscbjK2lmxaU+497&#10;z4GhqGZV8OLWdobzRxoZQ5f314OZ76yghmlu5SWjULlHCNqCuquQrkIWJGgaMmhPR9vFythy8USO&#10;hQ/lp8Nj+XcAPTq1j+XfJLuft/D02Sm3hlO3u9KbeGL2DvfCZarp8lsndOTq4anePbuVzdDlKWtF&#10;XtnY2F3HkKaJ/uoshla2GCqQQTySJp5/OTsWs7P+Q9F2Xn5KuOu3p0LsjJViVs0dTUJlJ+qZsVOs&#10;k1HQUFPI9fmad5WMdPFGHnPAHPvDf3st5LH3L3WGaF4pfpELK51MDJbFzU0WtS3kAM4x1jBznePf&#10;73FdyAh3sY+PHERFfzpX8+tpvovZuN2B17lNjbWxlLj8VtftXdFDjaGlRIIKXBNv0ZOgp4kabUsO&#10;K23VxQQqXYiGnRVBUKnvaU/4Td/9kF75/wDFnewP/fd9Re8f73+1H+l/ynpPsP8AuE//ADUP+Bev&#10;n3/8K7P+3nnW3/imvVn/AL9jvj3sA+0nR11q0+/e/de69797917r3uZjwgnmmksVhhULc29bzQ2/&#10;IveNX/wuB7n37uW3G856urun+41jIwP9JykY/wCMlv29cyP70/muTZfYnlvYIGpNuu/wIeH9nDDP&#10;K3H/AIYIq/LhnB2Qv+ExHVUW/Pn/AJnd9TEzRdUdG9gbrppFDf8AFzzFftzZNPD6bn92g3HVm3H6&#10;Pcs1awKKiU6zImqRv9SXBZ5OSQQJF+v9D7zrERdtCigBx/kH7Ovnl3RhNcBVY0Bp/gX/AA16+iFt&#10;7GulEYIoY10MXhH+qeN3lihc21Kwi8fHIuv+PIHUeSqM3vHdGVUeOjpKLH4z7h5E8cgpoKivqUh0&#10;HWXWSqUkHgaefx7GTW8dlY2tsxrKX+HzyRQn5Uan+o9BG7lE9yrxMVFZGYnichFWlOFEr0P1DQRY&#10;fB47GlWlkj8enSGYiSRrtIzE3C63PJP59xUkEGI2fVmlCvhNuZTOSxxFwWnq8ZUxqXs1mmlkzIZg&#10;TYf2eLWTvbG4uLiMSmkt6oz6DVj7Bpx/sdN7hcmTxIFPCALx/iIFc5BzUj0+3rlR0bRzZRpJ3qDk&#10;c2rBpwo8UdKyf5OulQDDGlHpUnm595KXs/bmG2Lgp6SVs1mKbbuJOUoYC9JTY3JGiiFXBkcjUp4U&#10;DV2rStOs8gV0BQfq94ucw+wO5cwb5cbzaXqwbCxOtno0mvWzERxqAAukqCZG1a2Ld4NB0U9u/vf7&#10;PyvyfZ8vb3s0svMNvWOIJSNHiRY0jZ2NSGoGqEQrpAyKHrVA+Wv/AAne7U+TPzd7B7P2r2ht7rnp&#10;PsDN1+8Nybh3Osm5N1QZ3PZ/N5GvxOxtmYhKKOqx1BjJaNBLlcpRs9S88gMi6YwG79i7qzFRTVEt&#10;dFSU87syUNARFH4IZPHKBK7pVOfKmnWQVuCBYiwkrkv7vvJkBVd0gW5cAnvYnUB+LSpWhBoDig4j&#10;Oeo258++t7j7g1zHy5Om1WijSBFGjsaj8UsisSeJ7QgyBQ8TZt8eP5AH8uno/C0MO6OrZu+92RLG&#10;9bu7t7JVeTWaqjuddDtPEzYzauOp9R9KfbSyD+1I5sfaIk3puYZDNimy1VG9JVhI4El0grJ43j1A&#10;SxrIreRgPUBYc/195BbR7b8lWVtPaLy1aiFj/BUlWQE1Lajk1B9eoP3f3p9zt7/ddzf877iyyIDi&#10;VlClSwqoWmnT5aQKeXVhe3fg18Otq0gocH8Z+laSn+1monSTr7bla0tLUpElVBLLX0NVLLFUrAnk&#10;VmIfSNV7e2ui3LntyY6uo8luGrrMdSZyt00ck4BiZKaGNfJKmqaQRQSnxxltCaySNTFvanl/295N&#10;5R3vdd02Plm3ttymVELov+h6UcIAcKNRJNANWKg0B6a5991fcHmfZOXNg5o5ou7/AGyEePGkzav1&#10;W1KZCxAZ2ooUM5YqKhKBmrN6j+F3xR6D7F3J2z0r0F1n1b2Fu7bdJtHcG49j7cpdvS123KLINlY8&#10;WlBjhDiqGKoyGiWpengikq2ggE7SCngEY/dfbMw2d21DPksVFVUFKTRUFJM83iqGpIzBNWnxNFKw&#10;PkZY9LAag1wLL7x3+8J7tb57dTWXL3J00ab7MgmdnQOIoQ/bGA1V1SFSKkNpUYoSCJw+5993Tlr3&#10;T3rf+dvcqa5PKiSG2jjglMTPO6and3XvCQBozRaanYE6lRkak/8Anz/zcu3Pg1L1z0R8WK/A4zvL&#10;deLg7J3hunPbeo9zQbU2FTZp6HBYbGYvLRz4afMb3yGIr453nimaloKY6FSWphnhKt8n+jcdjsFt&#10;3J7SmqsVjtvVEz42mijlq3o45UH3uJZjNGjQStEjrrAXQOBdSFFHthz3tXvXyhA8MSWnMO1uDJCh&#10;DFcfhWoPhuPhNDQqVNKZv7j+1nN/3bPdHdeWeZi26cqb7D4lnuDKI0uEVuD0DKLmEECVVPcGSQHT&#10;IOj/AH8qD+Z713/Mz6Fm3rjqPHbK7l2DUUWA7k6rTKx11Xt/LTU16HdGHSRIK6bZO65IJ2oJZY9c&#10;U0E9M7O8Bkctm8Jc1T7u6z3bFUyLHWbMn2rk1Y6ddfiK+SrDsmsFphSV+lCb2VDyPzOO2bJNY878&#10;t7iEPhTW3gy1/wBKCtfmSD/vOTnqOtgls7nlrnPlyVKtDuIuIvlHKlKVpw1oSftFK9WnAAXt+Tc/&#10;6/0/4j2JuF3C9FuDH5eIySNkKaGmrHuq3MDKscslrMXGkj6349y3d8u25TcHCBJSBWg40rpH5Bj+&#10;R+XQA3Pafqtou9ukoDDIWT1yMgdd+7AdjbmaWGjnDs7jweoI1tTqrsw4uUUqR+QD7x95g2oRyTxk&#10;ADPn8+sdtxt7u1uqopqGwPXqNPFHKsiOPSyEMP6gj6Dkfg+xprsvgdv7ooMZUZBKbK5OA5mnwx/4&#10;GTU0zU6VtasPHio4aiqUEsRZmsBcECN7V33SykSAq+lWGrUPhjYDGatQlVJAIBIBNSOhJcbZu+3X&#10;FvcbjYzRrVFqy00tKpYK3oaA0HxaRWnQUbb3Nt7sXaVfkdnZrEbjxEFVlcKuaw9amRx71W3MhLQz&#10;U0FXARDUVNNUUZik0XVZVYXNuRMxiyskEMnqMLzRMS3N5F08f1HlgFv9f2QXZQGR14MAf2f8X0u2&#10;sS64ImXCu1fkTT/Kv7ekJvY0MSZPJQNGjZHGUEiMVYLPDjal3UEizG1LmpT/AIKv9faP3ZTinzkr&#10;BdArKamq7fi5QwOR/wAGkgJ/re/vA33o20bfz7uEqLRLmKOX9oKH9rRsT8z19Sn92lzjNzT917l/&#10;briYvPsu4XdjUmpCBxcxD7FjuEQegUDy6+Yd/Px6tpOtv5j3blbj4Fp6DsfH7W7ESNAAjV+UxMeF&#10;zlQAL6XrM/t+rncEm7yE/ke077irroD1S376P0PvVaVPXvI+vXOIXkQfW7AG31sfrb/G3tqXkv5L&#10;l9b2/RYLc/QcH6j+vsfw3cNtYWMMMzaBECQsmKsKtVWqAdRPw0x8+sG+dIb285z5luHt40c3TKWa&#10;OQGiHQlGj4qYwpowYlq5p0cLDV1BRbawFLT1VQ8C4qnlaGmr4XUvUQLUVImpq3VHHOtZK6+gKpQD&#10;jVdjwNwwUAX5CsvBIJBN7M35HsivtwRV8OKoDZYUWoI4EFW/wjz6EfLHLt9u8sD+OspjqBG+tkoR&#10;RhpeJWUEGlVaq8RkAdJjNZmioYXjjR44prSSuVghkWdCTG8ckFU0bFb3I0KDax+txPhGq6GaKI8W&#10;E6kKeL3DL9R7Ndlkgu5VjG8w29ePjKafmVNafYG6AfP/ACtuvKzzT7hyduF5bCrCSylUgCuAVkiY&#10;AjGW8P8Ao9LHYOVxu4ZIKVN3YPBM7LHKNyUMhjVtFmcy0csU2gkG/j8h5+h+nvupiqEhndcca0Ro&#10;7KKGSN5ZyqlgII0l8gZrcA6Tf3Km1ciX24an27e9jlqvcPFkBPEU0tBkkDgG4+fWP177jcv2EkAv&#10;puYrBy9V8W3VtHqTItyKgeqrw8ujm7A+N+a3nWU8O3OxvjhWS1Kwx1TZTdeWwlPEZX8KirXN7Hgo&#10;7oJCzRrNLf8Aqfp7a2qaSn/dqYa+mS37kVTR1AEQ4JuzQRMNJP11lfr7Nv8AWc3po5ZJ+VrK4XVU&#10;Nb3So3DjSTQM/MD7T09/r4angttu9yrmNtJobiAlTxp/ZtM1P50456Fmk/l3du5OGval6a6+3ytP&#10;V6TWdZ9ubcnq5S5HEMFVkYKV3lHKIYI5ACOOR7xPuDbErPT0mVgiqkDEx/d0zvGEVnd3hDmQKigl&#10;jcAAXJt7vbe3c+2Mwl5L3BdIH9ncxA6j6eHdEftT/P0gu+eOZt20T3XO+zXcbE/2lnMxI/h1S2Sj&#10;J4U+zp1ofhF2nsSOKtzXxS+QNBipDTU8ddjs3Q4ymlrq6ojo6NcfX4vdlZDJV1MkkcccVi8slkVb&#10;ke4B3Djp2WOh3PtudJANaT5KJ+TcqRFFO5YlvwR7Xy8rwyKplst7gkGAPEaQA58iZVFR8vz6K4N9&#10;3GEs8217PLRySUto4K546wsBx8mr8qdCDVfFfclLRfcbu6a+cO1XoaVfsdOH3NnqOjeJ4w0RXJYr&#10;MwU0Zj1aWHoRipvbj3LjrcvDAZQlDPOjltGPrFl8kZ/SVNTFRojshvZm/wBYn2DrnZtrsZTOnM9z&#10;Zzs1B4gVDXy1VWPVTjxHUg2V+28x/RychpeWXhqSUEsgBGT8E01B5alUg/Loq2f666rwe40fGd2b&#10;02F5mnigq+w9sUO2KigrEaSBoq6nxdPlqqsp4Z0s7IiuCDqRTcHlHj6PLg0WRxkHgrSpkikNOUjk&#10;dPXZE8kcbMf1Wupf1Dnn2INp5w32OS3tV3y23GIMR4fcshpnV4kT0J86sp+dadBPmXlXZdvtLzeb&#10;Hatz2q7gQMHK6o+IoCkqKSFJAA1A0+09C1sD5Md3bHz+DpcR29gOzI8NVZDE0hpK7PYvI12Pil8a&#10;1VLn8dXUVZMlVQ0+pGmiLpSnxyKqKqDl/dnC46olFNTVMExhiiaQ187K0MEfiiClydJC/nk39kHM&#10;vuhu233sm3XmzRKVOAwMhpkCpLCpqMk1qM06HHtn7P7l7k7Um8WPPcYt4+51YCHSTRmNEikqADSh&#10;KioNAOkP3V/MA7JxNRJs7d3WWyqqOmyeUraeKr21HXztU5GulnnmmkSuxa66itj1EeMxqpsEAAX3&#10;0tDTI146jJhhYXaulljNvy0Tgx3sfwB7Db88xX2g33KtuzUqCYVrQk1OsCtCf9g9C+89sN+2N5Ib&#10;bnqGSBZCG8N6dwANOABZa5DZ/n0A1V8mqHdFPIud6Q69dqoCeBv7jUNFUxU0sjBljyFG6ZE0xkQB&#10;SZJbEHnk+5yK6FVFVMCT9SIQeF+g4iFyefyeP9f2ottw227D6eXoowtD2SutB64r+dSAPUdA3c9t&#10;3i0V2k3xpgW4SQLKK+VSQ2fSgPWHGbo2VlhJInWGLxKwU6FTh91Z/G6CZdMlRJGtTIwQKhQB5IkH&#10;5PIHvBJkq6ic+YVLU8eoSzlXhRVCkiS7SMCoDAG1zf6A/T2KI7SGeGSXa5J0uKEoqSuxYkqNNdVA&#10;csc4pxYUr0GVi2ieSCLcZdvGpgCzQxjTpBJNAgbyoMcaDjToWsZsqbcFDUz7Ilz8Oblj8mI27Q7q&#10;ny1dkKupq6WgGM8iKI0rZGlMqtKY4xEDeVSGsyje+FnmNMM9jRIG8bxzVhQhzdtBDwhQbLex9l02&#10;zc7Qx/Uptu5yrknw5IpDj1CSO4IHAUr1Ju08t+2G40il5h2SF2NA0ltdxAk0qQ7QohFad2AePrSb&#10;nPiv84Nt4td0ydEfIKux32z18VVgKfB7mmjx0MZWKYR4ncGTysKiN7BSpIa4ABt7f6bJQVQtT1+N&#10;q9PFoJ6ebSPoAbWI5/3n2E7zmDmzbC31W3bnFABQ+NG6jPCpMdP59DqH2J5E3VYf3VzRsct6+QIb&#10;nub/AEqmQ59MD08+iwbo3p39sBpF3zsDujaVBaVHbe20M1hIWkkTy63krsXCZQY2LfqOpSSOPbzj&#10;ZmkroYZQqxyh4mCgKLujaSGU3+oHtvY+ZX3XcRZ3JfTMrqBRaZRuJpq+zPQN91vZe55I5J3LmKya&#10;N5LGWGQtrcsB4qCgUjwyO7STxGTw6g9Z9qLvDeNDhMs9Q1Pm6bJUKRNHEI9TUFSxmlqT46sSB4tS&#10;jgX/AAfp7j5WnC10yxICASfSxItewYamLG4/H9b+wzzVHCu7SNGirCXanmMGgNDXNMn59SH93h9z&#10;37ka/s2jmluY4YjRWRGBIkB7itOIoBQ0AHQe94JjsPvUzQtSU9LNWVgUlKiqgKpJEVtF5iVcIBqP&#10;0LE+4YaRLXiuPpchl4/2KkA+zOwO1IkBfcoGLChVlK0+2pGPn0Wcxcm83q987ctbtEI+4MqiUE0N&#10;aGNQSajFKnqdt3MbVZKIDcm2ZjUFYJaeo8tE8R1p6JnqZ0jSMq51NdVAH19wqythpaSeeWaqpI4E&#10;eRnSLz6V5uTFGjvIAPwEJ+t/csco222Ev+74bUleBV5RqI8gaaQa8DrANcHjTH7naLmBryGLeGme&#10;SSlfGjiDLUY1BmD8PiqMCmOjufHrbWEz24aHH7Vw+08xk5KyOlxuPi3RnMOmXr0nWEU9Ll5IocXD&#10;VzVLhYnNZHE7ng8EhLDO4qasGKg3HtN8nJAs4xlSKOjyk0Dq8v3CQaqataFlGosuoAggm/Ikqy3p&#10;4PDWS3voKGhXEwrWnCsh4+dOHrWvUb3/ACtMsbXa7etxan/RYneNRT1wkYbjhhU9WYbfTfGHw1Nu&#10;nc3WHyo2ntijys+Olzwx2S7L2PjslRVcWKlxzZCqpt60DVsdSPt11GC6MjBdPpbOlJlEnkn/AITH&#10;L5I/Hqw+amTyD6FmEyF5JAgPBaQH8cgexZYc2r4wiF9A8wwVZdMn2lQYjjyqCP59BLcdnS3to2mj&#10;vIYNVdRj1xgn+kA4pWlaMpz6Y6HDbPeWys8Kbb1P27tOrylIxmkxPbfVeMx2cp2QELSJT4bK4ZaS&#10;CWRwDIMdTtp1auGezV55KNtD5neuJSIyMxyGPocvQxs1z4wy4uOodPrYCRh+FNxb2YXs+2bkujdt&#10;jivYBnujjf8AIeJEKD/b08q9bsZdw29vqtm3eKK5cjT4ck1s+OJrFO1DUYIjHz9ehPy2D2d2PTRU&#10;26fjh8ZO36dYaeMLtPdIxOcqkjRUE8VJuXIUW30ndIwJTJMjca5EKtq9utLmTQxBZd3YSolaRQn3&#10;tL/CJ2inCgLrqqq3Dm6ssR4stiRf2ii2X2qWV5Z+SFt52XSxSBlwflbs/H5KK9GG780e7nMVvBZz&#10;c23t3YwtrVJbsTojqOIE4UjA8248COg9T48fDZMtU5ar+BHYWyXnx/2ldVbGxG4N346N4Hk8stMe&#10;sEzdJG00OoyxNUqoMesleF9v8cslSCYfs61GFjJR1tGY39ILskstVGlrkXuAf8B7CF97ceyv7wkn&#10;VdwtHyQ6tLEoJ/D+uh4DPmKEZ8uhxtPvJ727VsNrtQe0urJK0iktYpXz56oTqNQopRq4NSeiQ73+&#10;Jn8v3++uYkr5e3upaqomerjqMxNvXCQ0R87acfNiNwbHrauCVVLMGctAEAAJ/SMctJI6eObGN+8w&#10;VFlqIZ1ZgV06zS1FV40DKDc2XgXt7UScle2UUEtzZe5T+PEtQjXNoGpQmmnwBqJ4ebHh0ntPdT3N&#10;kuUin5FgFuahnS0u1IB+LuaTFeBAOR8q9dZD4xfCnGYir3Dsz5lVcuaw9O1YuNfd2ycVUBUilBNH&#10;RZvaG2p8lWNFOUMcaySkOVGoE2wVNDkKWNDTYurqCZFMiUr1MultJ9QklCKqBh/h+LE+/bX7f8s7&#10;hIhHPMEykD44rdCtRXJWaprwoKGvEAdMX3utuaswn5ea0lXCkTSNqAPlG0bU9Rxz1I68+L3SG9Ks&#10;LU/KLadfj58fLUOd2bL2PtlsfUN4tNPO2C3cJMjUzLKyMUR7Kja1F1Jh00O4au5hpc1jKlXZfFWQ&#10;Q1lI4FypUoaW6nUL3kReOD73ce2u1best1EdsvbYZOmQLJ9oo5ApSoKvX5dVf3SjuoYLS63C5ifB&#10;U0cqCfiBBDA/LVG3HNOlNnfiV1R13U1+WNZ8dO6tpfbF6uTZm9BsrekSQlWGqKSrzUlNNBZiJKY1&#10;M76lvEbsPcqWk3PTa5qv+GVaxBmp1amqKaoiBGqRJJQ9XThOPre31v8A19hmRdlhWaC03Ce3u64j&#10;WYMCK4wxU1BpgZ8/n0vstzbcGjWSxims3/tJDEKsaUFNIQ1I46lp9lOgeySfGh4f4Zs/Md1dcbja&#10;WOnloqTfuK3XtqWFZmignhoa5MHnKxowWjSJLSILMtg1imsjVUtUPFW7bqp1iGhjQzKaVA5LNpqK&#10;WqFPE7aif7Dk8/6yxNz5puIbSKHmJntoO5UljUFSeIBoGcfIsw/PoQWFjy1t0l030htrm5UguHYl&#10;gCM6JAfsGBjh0KG3E7+8G3ptq/KLaNXjcTVjM4vF7625/Ds7FUtC1MGqsbkcCNxZWhYEeUaq2CMm&#10;xJA9zIsqm36SM0mBzOSjYKkNJUZCV2gJOkRsKuvYsCALcGw/xv7U3kO4XzD6/lvappjnU0Ekmr4S&#10;SV1xkkmhOWFK1wT0hcbbfTuLXnbcrNlOTEYoa0/prG/DgeBJ48B1ETr/AHJ2rnK1Oxl+JlHWSmWe&#10;s3HW7FzOZp8t+2PusnHRbQw2CpzUvIusq0o1MxsCpCrlq955aCFo6bYVXUVJUG0WXwUZUXADF8hk&#10;oIgGv6bq54PAt7IH2XZklq/L+1xkEkhbaUKSM/ivABnjpoaEggg06X237xuM3HuLvElsuFDygmno&#10;PCsy38/Sh6TNL8X+ia7Jx1eS7M+NezccZqg1lTD0p8jMnC9RGfuHiix1HVZkBoDB+4Fmij0Mqhjq&#10;IWR/GNyyxxzDawp9XqkifK0rSqTYrpFOGp3JZjceQj2Q3m2csKio26WdsigjSsUY0gmpA1SOADxq&#10;TVa44dCfbZtxklYyz3t4xAHf4p1AYFSVVhpFKUVa+pNOgA3T1H8XMdWV+KX5IbYoY6eWZaGtwvU+&#10;RosOmqVpKhZI8rlqnORB1jRk10sjKXKovp5lfxHcWm/8Ej1faeW33UF/uPNo+3/VbX4udV9Nvzfj&#10;2S/uflSv/JdT4q/BD6fF8XDyr+XRn491qp9HJTXpprm4UrTjxrnTx+dOgt/0bfHTzaP9PA8X8f8A&#10;s/P/AHBj0/wf7Hzf3nv4df2v3v8Ak3i0fdauPHo/d9//0K3MXsTfZy1a+6Mc2dmkxtZ/dugmnmmq&#10;FGSrqaGpSoSNoKSqiMdYtUUqI53b7QFGTRf39aU/MHL/ANFbrtVybdRIvjMFVVGhSRpJDOp7fDqr&#10;KP1DUHVTrrZb2okmmMsjlBHipPHPoQPTy63xnzmCjozURV8MNFSFIJamIqkMDI3K+pbDSIvFwLDy&#10;fXn2LuxusNzbhrKFNxY7KY5MPtmuxWSx23KahxDVT1GUoGpKqFaaNZZ56hIQrlXUIEB5Ja4Q37mv&#10;adpguG2q5hlaa7SSN5meQALG4ZTq7VALEgaSWJyeFEtnfSfVJbyuTbg8OI+RzWlP2evQdbu7I2zt&#10;DHJW/wAfxNQcxmvDjps3JUTY+nYUUlVUwSGkEZpIaeOmBVmLlnksB7XNJ8RcPQVObqsfmI6TLZsU&#10;tdhp69jXrHklWalWkq3ciaWrNNPKjeskKzWI4IDEvvNeSpZrLYBoYqrMEAQFKg6gAOGKgnFQK+nR&#10;/dWOzW8N7d2tmv1MoDO3q4BVWIHmAzCgoM9BfN8rsWtKuSj21X12OxFfV0+5Xp4vHNTYumo2mfOU&#10;MU5H3GIZ2UBm0Em3PuTsf4x4fA0WR27kKqDI516arSSRTIIJochksbX5RYaWdmjSJJMXCHkuxT08&#10;G5905h91ru8nttwtLeRNt8RSFIU00o6JUgAn+0Y08856UbFZ7VHYQuEGqh1HidR8wTUAeVKdS8r8&#10;lKKXF4Td2MxVbT7WqJJZaioroIwadWo6pcfJI1NJM4lr5AfFEBd1jf1LYXEHauyaTb+frM7uJ4s7&#10;TYqOb+G4jJRvLDPHSRxU8uNaljEcJWn88ZQ2KOXvput/Yb3nf7nctstts25Pp7qY1eSMhaVJKyFs&#10;nOQQCCKYPSKaSCS9a21hI6fEAo/b29JfsjetVvnZ7bE2PUZTalZutaKCt3dtmTHUVTt8ZAy11Nma&#10;Wprqaub9/wCxkSYOrSIFABF7hPz9Y7Xraas3Pl4ZtsvXZiqjTFwVLUceQoq9Impfv6aoWspZTRVc&#10;KPHIsasgFvp7Mk5s3i3mg2mzuFuo47dSXKBtDJXWVZdLgMpII1Gpya9XHLVgk73s10xjkINSyADB&#10;HDRX58elTjuwdx4/LYjamEli3ymO2fBLWbnlpoq9oMhi5oKWsdko3x0slVl6Npj6pQDLH/jwGr4v&#10;qz+DvBU0KGXFVFPWZuiWtkqK3Pfc5AUVJPTzyQI0OkgsqKAHKX4tb2LBe82C8aaOf9KZCsT6dKxd&#10;upgQCa1wCScVHr0/d7vt9jF4NqsbXHpTNPX4uhQat34uQq0pZ4qmnzfiGCq5cYFh2xUxYysqpUys&#10;IrpJKmOpdFjB1roLD625Dzde/wDpra7V+Hye2sy4z+UlQS4xLZXFUtK2Lmo6mWoiIMJjZHS1jqDn&#10;+nIi2jlzn7dvpb6y3aINBEAQ+YmZvE1UVq1BFM1wegjec8z7VIkcsJPiYFFY0+2jjpwhxfYU7Y+u&#10;lzuPFVRUtK01OaLyYatrniycFWBFFNT1KxFZomB8p0lfob+4W4cnt/F7ez2U25Q1WXfL19HLQNkY&#10;o6/K4eipYomppUp2haKOjykzGJpHDMklrDk+1W3Qbldbntlnuc6wiAMriM6IpXbVq1tWpMYowC0r&#10;wJp0in5pkmBMlsCtK0Kt58OJPHp5xkeflrMYc3VSUUlFQzCqjojEmFylVVSsIhqn8tYtRj44roiO&#10;odZDqvpHtpxG6fuqfA0ed68pNsRT+XL1RqJnloqjFFWhjrrGMQHMfeKsSrZNAqNQvY+3bnbplfc5&#10;bLfnuJkpGgUVcSVqVrWvhaKsTn4KHpDDvW5X0ZjG2ojVwKGtPUEcTwxTqckMolyM0GVeomdzSxU8&#10;ywyfZVwWxCvHFEXo08qSMtj6lF29y+1xid+QRLs+on2zQRNPHQ4Wh8GOp6c00EDR1NdV6ZqmWSpb&#10;yBIUdI3YhzygB3yc11y9NL++0W7uSFMkjguzB2I0qD2jT2nVSoA0/ir0J7LYL+9h0SvJHqFQQQPy&#10;yp9emnr3EbiwWHp8fufKHcmejjdshuGSOCnFTJNVVEsNOtJTQwxqlLBpCk3b688+0fg8FnVgrjiM&#10;rBjqn+HxUslVVpPXLJVg+KtngeSZoWRIZhdPHwTrv6fZ3f3+2tNCb20MieMWCrRCF4qCAK6iRTVU&#10;V4U6OoOSHiSj3knimlNWkjHqoCk/70PX5dLepWCUolQCx1IylW0WZXVltzYksvtLJj8V9phZcnj2&#10;x4E5NRk6eWWOHLCieeSWtWoYMlPrqAisgjZWUkDS1mBwbu8+ovRa3IdiMRsoJj1UCjSDU0FaHUDX&#10;jUVHR3Zber25R2IVBU08wCB+Vfz6ka7mUB040glQrMiC90dST6mFwL/n8e3/APieWjfAy5LJPmdl&#10;4qVsdTyZJaaSPGvlp4Yfv4YVpk+7oKMEKyOHJ1kk+y02tl4e5LDZpBvMwDsE1VkWMNVDntZq1B+V&#10;KdA+9t7u3vZVhbVbVAodXmafhZf8HTWKCjo5K2emo446qvvPUtEdMtdNRo0tOHcApE4J/Ckf19s2&#10;beny+6slBTYlUwNFhljpI3EVK8eXo6mFFzMQjQTSwRfeqPH+kl1NuAQusPEstotZJL5vr5Lg6qdy&#10;+Eyk+Gf4WohANTT8+g9zTcTQ2t1YzBRbmAkihqTVQGBrihPz+3qREzKsXkk9cjvMSwIKyPC1k02I&#10;PjRGa97XH+PsW+oN40dHv7rvamOpK37mzZUQx08mPjhjw0VUtW1SlHURGZ2etXmQsillNjYj2Bud&#10;dnaTYOZr6W7QBkZeIct4jIBo1qdNKcFp5+vWHXN2yR7k09tKhbUh40OKEfw/PoI+4sJRZTrPsSGp&#10;qfGcrgMtjHlqxFJEv8QSCkEaxzRSItOWlA0IFkfVw4IBWwrbu666p7Spamto458NWbKqp4vNWn7e&#10;jz+Lr6WtoKjxp44qaonqYEp7evy+a4IK2OM+6bNB/VK6itpT+8I75UZdNddvMpSRWrXUApZ/IJoo&#10;QQx6x75k9t7Y2dnHZIUHjVegXhkfw4PVS/bXVqYv42ZXE7dzWRgzeO7dpKPNpRbco567cnX28MVL&#10;svcOIlhqhPHkMNh8Tn6jKJ5FvAKFi4dWKku++MvuXeW/No75izNLj8Zi87kWxWEqKELFuKIxtDkR&#10;k62aSWoLyRBqamSMRrJFNMrhrqVkjYts2nZ9j3TY3hna4+lBd1KEQkFSjRr4eoaeLHX6eg6nn2+5&#10;JgtItvjhLCFAAPh40JNe3P7R0d/qTq/a+xOrM/1vTGvqvvdnYWhzeQxtRS329VTRzwYXI4HGx0UE&#10;NBU42arWslmZ5PDJBGwU2ABZ92Q7Y3BUVmVl3JtnrvZWU3Yi7YwWN2vUQZOXN44VElTAmXyGUy0k&#10;lXPKwU6vQ6MfGItJ1SjtV7u+x/TWd1bSbjuotyrzNNgRygaNShVBGlWyApBA1asdZm8nbgbO0s7K&#10;aaOKOWVUQ6AWLghlWr6l79Ok9oIBNCD0ZvYsOc25jMHt+vr8vv7I0GKihy26ctXYynyErM8f2Dy4&#10;/DYXEYmUyU8b65Y4Y3UxgNqL3Ad1eS2ziJpY6f7nN7ryeoU+ZmnlgloYpUljaaiEDxRySzMEifzr&#10;LZXJQqwB9jeC23fcFjdpFh2eGhMWCH0kV1Y1UoSQVYDUBVSKjqfhd7TbXVpAzD61w2KAFVK5Aooq&#10;uoKM92a6qVBFUJIXRi2kWa8VvVYowHN7XDH2yy1NbJNj6jFU8LYyjrof9xk1U08tRl66nqqSSraf&#10;RDWtSF5AGi8pUMR9QSPZhFHAqXy37EXMkf8AaBaARKQwShqobHGmRXh0X3e3u+4Q3dtm01Ht9SyM&#10;oavkFYgnH5jrInHLaiTxYi1ubf149yMrka+pmx9BUUElfnPPTvJTZ+SVNv4ulpRJOaaix1MaYK7i&#10;O5BcqyKVYG/DFpa29vFLcW9wsW3FWUGIDxnYj4mY6hjyoAamoOOiLdpdxWW5tobRSr6RRtRAofXV&#10;xPl/PrGPQNQI/cNhps4ve3+F1/qfx7Rm45sph6vGZLEUktDkxOMgMlkfFVOq0ly0GMpUVKWKKOco&#10;UcpdB7Otshh3FJ4bu5jltwvhOiBgCHydRrUsQKGpOK0p0E7ifekls5LOOOK4FXJcOx0KKFQGcjJI&#10;APlXh1kEYdTqVD/sD9fz/aB95Mjk6zJ5gVk710b5aOOnmlFW4kngqrRyfc6QIz5ZD6yVtpHFjz71&#10;bW0FvZCFBF+jVgCvAKa1Ar5UFPPiPPoWXDmcK9+JlLxhcOStKH8JwMn9nWQIqoAqggCw08C3+H1/&#10;4n3Zt8A3kx+9dz0C7iXKwZvY9NV1GBp1jd4cht7O4iGgrZKkJFLE0RyJVAPoGZrkge8H/vlbXBvf&#10;t7BdT7Ki3dhelo5pCQgWaGUSAZz2Asc/EqilCR1CnvzZ2Y5Wmu2KmiYGlaUCsOIAJOanI4dUCf8A&#10;CgbZuNy/xn663ulPicfufY/aaw4/dGYeWOOh2zujYG+sFvjHU4jOmqXIbZralXhbQZW0oGGr3cIK&#10;ujN5qmnikX9ppYULyqZjPDpmjmYtG7krZdSEpJpK6T6hxfvtmu/o9cF+wvI3Z1bsUtgjSyIi/ASH&#10;DIyEhc1GDyqs98F/e7ltK24WOaoqoIA05rUs32cBx8+tEXJ9b71gkxj4HcmRp62Js7Pt7M66LBZN&#10;aJdsbhhyOAyVFDR09VQYl8TVypWNHMIqqjd45UmVtJAPuLL7s23TzZbbdFhZsruGbH0T1Wchy0uC&#10;2rS4dZ8lWbm3FS0eZoqmSnpqCmkip6Okkjnqa6WCLyKrswmv21vX3Hl+Pa2LxbnqlTx2+Ff02Y8S&#10;4kjWNZDoKgCUxmpbSVKeVLpdsu7mQEK6a6ipJNSPxCmPy6uZ+Em3une1cJhupNxbr7Ax+N66TfWQ&#10;23ktlSddvnt/57tDCjb2M6p2lls31tnMaaH7+U12Ry2XoZ8RRYuiqG+yNR4ZUIjnsLH2T2Ti6wZP&#10;cWY3xRvDlKffFdGuEgxUO2qOsq5cfiMBSM8WF23mMiaeJ4/JJVVd0WSW/PvO32l2Qcu+2djud9FF&#10;9Q8SoVCq7EyyKCRJpRmBWrSABRoBZtTIpAb505reeeaRX+JgtO5sOyqfxDgCTX8PxeVOtpX49bQ2&#10;x8YvjOKKr632R1v17XQptqu6f2Zkm7DfL1G883hcYc/uzsHPRU1bvbcuHwjVtVVVUcFLj6enWaRK&#10;MiJVEOo25jYtw74m2p9/lKvD42lo5XyD/wAX2p1pjYIqirzm7ZYq+OtyG4t2ZqSFYcVj6urq4EyL&#10;QTutoAjCHcd83GPcdg2eaUeBM2slF0zE6HIj1LpCximt5GVgEUrpq1egUZpds3OysbhY18UKDQan&#10;YyEBQOA0ebEDAGPMFRZjsTea4vpTA7qz2FwWE3NlZpshjMXDDjexuwsmsE6bU2Dt/JYZMNTbX2lg&#10;6cvk9ybgSmR4MLRVFLCivVeRR96Z+P2581mqTP5DMpSYSo3Bhq3OSLt3H0NfNi6avpalsTi/MclX&#10;UmTy1WkLz1onWpEcbICofjH77zXvzZ8kctS8r7fcRnmaa3laBSGe2kZUZdNwySwlK6u0gEBqMFFM&#10;zlyDydeWHMe17+luNUT6hSoU/Iihr1W//Mh/mq9L9L7D3B1bgMBW7w7en2Jven2LhNo7ky2TxWE3&#10;DXbPz2LyHYO8Ujixm3Ny7R2dgKus8OJyOOrMbVVssLhFkRXW7fo7aGD2VkXh29T09J/GaqmecxPX&#10;O8LK2ukeOoyuQy1Wk88g8s8byyRzNEBoA9/Ll7j2ss2x79u29P4V+6T01qj4ozMTGV8yBGrBgaOc&#10;9ZzblzLuG9XlnBbhmtoEQsA70NKVB7uHVDnyB+avaPyg7i6a2NUUldvrr7qWgxFZvzGwZSbCY3MZ&#10;asr8NFVUdZmeuMds/bdTiNsSOrUs0GHSppwzI8jKzXhfLuuxc+3KHHbhkqcPT1dQRJT1tY1HC1Oy&#10;tFX1c09BPjJpJUoHlKxhjqv6Rf3xo3Xbrif3CkubGImSJXoAqsvbkLpZWoSQMk0ABz1kL7W2xMss&#10;saxyvpoCoI0/LLN1vgfESmp6bpTav2mUo8shxlCr1VB90tPDOsERFFSJVz1U4padTpQtIxaxLX91&#10;HUP+iXG5jA1WG3TT4qfL7gosiKzb9dX5Onqqxa6JIFipctJkYaqsaNmRnqHdItRZI0I5kncP61Sm&#10;6tp9oM8cMJQiRQtFKnVldGla0wqgt5sesgGuL2SKVJ4tQMeimMYw32Vpj+fRqYwVBuLXYkC97A/7&#10;x7f8Ltba2K+Ru7MPJWUM2W3ljtv7kjkyOIoJ3MaOYanJYz7VKIU8BhqCJ2UlBIyFkZQR7Fm07/uE&#10;vI22nwFNnau0DqNXkK6W1MwJqvaCK0Bz0hFzcnaEkkTChkZa0zwpWlfngjh1GqlaSNvQT47Nby6L&#10;25t+k+xu6MzO09rb63FhNy5PIz4zcNOcBPgcviaekiqsFlZP4HlAIKGphpXgrpsjEkkgjEkYYMCo&#10;uCu3Lcbt7WxurSJVurQtIGUnEgGqMilDUUJpqoSKUrkFHN1rcXu2Qy28Q+oiUShtVdLoQy0wTUU8&#10;yR8ukbvXFVmYwuijCw1kJirKGQ1IBgraJ1qaaoAeCWKc00kQk8bqUk06WFj7A3sqkm6a2B8h+o9i&#10;7lrKjK7P68zuXpNtbgpwI8riNu1lLumgqcLVrG0yT5CgxcsD3aSIpIV0oSHXNn2Kv55efva7erq2&#10;YvdynWyscMbeUEOPMhipArk8QeHQN5rSDmDlOGd7ZXu2hoW/pEFW1epzUUpQjNRjoD94UezN8xbC&#10;3vvTAU2Xp8DvPa9Pt6pphTNXY7Pbmqf7lItTdYzEKWuz6F1RlfRf9Q9DVXb83tt7ubA52jyFIdtb&#10;hq66u2huSnnExqaaN85hTiIKDIVEssNMTVxrJHKIr3SyFCQw+0X7ne6TXnt1tc9tAfCthXTH2aB4&#10;EmomgEhGjUAA4Va1KsBQ40+3ljDcbdzJtl2Sk3gTFP4lJwM0PA5rpr1G6M6syPU8SYJ8vV57Z2Go&#10;8TU7UydQ1HTVlZkP4FnoNx1uVgpKOOWqnllq0VA7uT+s8qPZdk20mSo6tc5kIoKkbNqsnWR46mhV&#10;t046Klkp85GfvRUPQZmqgk1SxwWihrVhljQFB7zXF2sD20EUZmZrj6cuxKvCWI8OjR6WMIamh9Qc&#10;pqBfJ6kyw5eSbbBs7szXMUADANnwwQXC9uSwFRXKsFINAQTFUMsiR1J8mRqFkzEkSmuSlialjZws&#10;P2v2cMUs+MDMPE0jtKy31s3PuLtfbsOEqd24qvSTds1BXJBU0c5qYKmv23V0VTUw5+qFHWU7rQ4+&#10;mhPmp1k8LylLrbj2/Nuc93BYs0i2c2gmOTtOl1YBYsqV8WRiKsqKQoNPXqSOQLSC8W45eFu803ij&#10;WSBXw5KqtQaqRQ0PaKcepK1cz/bRVEc1FJKhneeN4aqCOZZoo4aCSdqdSZJGkBB0BtIPqHtQ1eIZ&#10;du4/I4bFT0lVlMqajPUFJEKOKEUweSjpKGjiQ+KmmC+R/ST6LAi/v0FyqbvNBd3avFFDphdiX1ai&#10;NTO7GuofCM0oxx1M9js308Vgdsj8C3FC6Ci6vWoAovzAA6kU61Ecsynxx0UEUZoStVq8pMbic1Hl&#10;V3/ZJ4JYr+bexdoNu0uK3HjcG0EsG396Y0S5uPM01PUymoSL72mq6unWmFVRYpMhBHYRSpNp+jg+&#10;wdc7m247Vd7jFLq3OwlpEYmZRp1BWRSWKNIyFhUoQK4HQl+nitrZHlto3geQ1C4zxFSa8KenTFUZ&#10;H7nH1+Tg05KqwNTVijGNeVTMUVo3o4keo+1qck8DNGNa+PysvAHt2lwNTU7sdsHSbco6OR48LGKp&#10;qqpw01NQ0s7wmrSuqKgZEVFbFGE9KBmI1goGBQLuFvFs6rf3F48wPiHTpEiuzD4SqgpQEk5PoBUj&#10;oK75dCS1kRnTvIPDKqATxrn06jy5Cno8LTz5U5ipqHYzTwGngjycT1amOZXiokg8UdPDIzyNG6us&#10;atpJNgcuLwu0Giy1dNlqyp3TTVFVhaWpqqaCLA52GOvgWPFYrD0RpaXHwxKmsyxrcsgNm+hpdX29&#10;NJaJFYou0uElZAx8aI6D+o8r62YmvD58RxBFdcuw3cTTWbMLgoQanApSh4evUD7rdENXjUixVDJg&#10;atY2qEaonizOBp4cfUVU1dXVtSa5MpJJVRRxxoscDgSXLm3sStyZnYWTx20tw0Ee8t05XFzs2Xqm&#10;alhpYmzML42j/iwmhq8d9nGavXT+OlWWFlVwwK+wrtFjzHb3W9bbdNYWtlMP0kGpiViIdjFlX1kL&#10;STVIVapGmh6Dm0cs37XztNM1RJUHVjgRw0/OvQObIwvauP3Zu/A55dm7W2jV1tFNsWixUlTM1RTU&#10;LGrqXFLTyUGSgqqmKG9UXrJkk5UKoPsEcjltx0+EkpK3ZNDUU1Y/iFRmRUV80VBt2oSeMwy/dUEy&#10;eR4V8jwGNZXs3ja2kjy0stquNwhvLTmCQTRqahAqAvMpBqArAEVIAYMVFVqK1A9msbqLwQXrErAE&#10;6q5rgYUcTiteh0ipcbWZCCpizVT95j5HjmhoKlPs4KivUwxLNAYZ4XZXktGJRI0ZPJ986HPbNxND&#10;FRbxwPlrKmqjRVytFDJS4HISTKlXFHDQvRK8ahiweUOy2tY397nsN7u7uSbY9zYQhS1Ucgyxgahl&#10;g3EClFI49XF5IyxtLbwjSRUEFjxFTraowMjtzwxXqbV02UrpI6vG5aempY1MqCjehf8AiaBG0rM1&#10;bQ1hjUDgiLxknm/FvcGuytLksdVVNNiNqYGkr8PKzGXDyVcUdRSV1M8WYx8pnRzWu6BVicSRtr0y&#10;BwT7ft7GeK5ijuLu8uHjmFF8UKWBViEftPaBkkUIpVaHpxSZImlhZUJapxWteI4+f8us0VJIs9OX&#10;y2SrZ6TIGWJFkpUGiWOSM0tbFBSwq9MIXLamBYFQR9PfLdENXSZjMYPIrWx4GroaKvWqTFUdBJjc&#10;hWIstUIa+OlLTJlAWp4g4KwyyqwsBb3raHhmtLTcbZ0bcEkZCniF1kRDQErqGnwsOxDVZVIPHolj&#10;sr9Lr6ieVpIfIeWQQMD7eo2MlhqFjqaKqhlUVJpZUp62oyCTUysYY40DVK/bVEIIZjybKdV/bFV7&#10;kq83DsvZpqsVjKHceRhkyObNEKepxCVjfZJDPL5WSZKaKoMDNLq1arjT7MYNrj29t731LaWaW2iI&#10;WEOSJdI1alBFatTVpWhHmT0btfiP6WN00l2YkgEaQFOmtSeL6RnGa9ZqpY8UczuOSGonqKaiqdFH&#10;A7TPUxwIagU8ETEI1RXyRAIOPWQPahx21Nz4vNYncGz9wTzQPXY2gfG45L0eRoMYuqrpMjDHHFSx&#10;wfw+GR5JAhbxqygkkH2X3O9bTfWN9tO9bcqzLFI/iPho3kwpjJJJbWVABPEg0x03cctxNJbbhHuz&#10;RW5WoBdT5VHFSBp44pWlPn1gytXhqiA0mZhipo5D5A06wloqiokWGnqqV5g4WpStmQxMNDRyAMDx&#10;7XdBiKmKCl3Ps3DRUc9Rs80uX27kHL1hws0S0+SymPlni8n21IrkaYjCVBuQbew3dbhBLJPsu97j&#10;4ireMY5UACeKCSiOo82NMtrB4Vz0Zw2ewS3Dwve97xBRQx8WIVchKnBrSnl0m6vLYiaviwW4Kw1o&#10;bcVJNia+CJRQ0eSSvimw2LqnhkUGtlmRQiyK6yfT8+2GtqMntqgp6/AYCkgwefx2OjpJ6cTyy4+j&#10;yLwxCWsmqZ6iqh85lGiQSCzEHTe3syiitd0uprfctxdr62ldmDUozpVu1VCghSMrThUVp0pudm2+&#10;CILb3ErMWAFCpzw8kU09fTpSwNjq6fwVORqpKmgyU8UMrSQxfc1dCJHmhgWOOMSfbLGzOgU2Cm9x&#10;f2kcTuPsPeWEoosdVV1HumlqsjTYiSEIlNLt3GrNk6/DV0tX5pKqipaejMgM2ubRHzIRcE5vNs5a&#10;2TcZmuVik2WREMlRVhPJSNZU00CyMzUooVO74K0PRPa7PcXG0vM920UwnoAwQk0OKdlfzBBHUSsx&#10;W2cFUS5CpWkip6ytpjL92qOjZ7ITJj6Kemh8JNPU11RVCM+AxB2k598qzM9jzpW4rcJauo6jIVO8&#10;Y5VydZTQYyCnn++NRRZOneCbx1dOp8Ohk0My2+lvdbe25Wja3vNuTwblY1tiPDVvEdh4YV42qAVY&#10;jWM6gDU9LrLaE26K7S6SMlpDV437kUHzwOI4n8Pzp1LxuJ2vTyPU42kpI5I6ZsJK6xxtO0UVkFDK&#10;G1u5idQPVf6c3995Xfe69ttjK2pxdHXyDItEmBno5JsQKT7kPCfvEnByMjzBdUcgIY8OG597s+Xt&#10;m3Tx7WO8kiPh6jKrASBtOarpGgAVCkfKnV722NtZ/UQQBjqA+PgCaV4dSp8bRZCmr6SGealNZSyU&#10;ktVj5kp6uNJIShljZUvSzLASI3TTp4KhTYiduffcuVzW5MjkspT7YpdSQbNpYsLj/KMPLWxffTYx&#10;6iOSSmkTG+Q6l0yRsLoVt7RbPy5FZ2W12NvZNdsO65YytmXSdOrSQCC9K4yPXpRDLHbrHazmKGQL&#10;WpI1MdOosPUEAk9Nm3NvLhMPhcU4lrmjWMZOqnrZ5ZKiop4yzVVVJN5XrJJHT1Asqtf6fj3yytVU&#10;dj53d2Cm3FkMjT0FG70tfLSUUmnGpRPBt+eGoo4MYQv3rQU8gIZ5nbljfn1ilry1abRdDa0iupHU&#10;soZlBcuPGHc0mQupuICgYHSF57J7m82vW4u141ppYuOKELkAnOeuOJp8VtagoaOKho8TNl6iSpei&#10;jmmX7jJVDmsyckMUzT63jjEkoBbQAtgAPaHz9JSY4VO30iNHQPRR09ckSCWSR8PQtNX16xh1mnjZ&#10;KZmMTTg6uPYl2+Se4a33V5Nd0jlgc0pI1ETNQDkDXoJpWhHS5m2sW0cN0Kq4cABfMA8c5/Py6VMK&#10;CSJ55H8wkWV0KhU0pMCFKMqqNXjexYAaib29smd3RlM3ja6tqoH+2rMdjZo6vbUslPBiMPU08cwj&#10;rKfyLV1SSKQ7xCUDVx7V7ZtVjZyQRwzDxo5Xqs/drlBOVY9oAPAleHQMvL+zlsmuoInNk4DDw0IZ&#10;FA+Ju4GhHkKU9T1zjiWFUN76ZmjZjGjO8ryaBIWCqyAM1zY/S/uXRYba2Kx38IiGQqN3fw2vqKnK&#10;wZVBiMVU1FJKad/t1pAVkuwS6lWRjck290uL/eL25e6bwo9k8RQIyn6rgMAaNqOPOpqCPIdL7CCz&#10;YRxwSMZSjE1AIoRTK8BWuKDiesQ++NU5BhXHpeFoZI5XqJRe0kyVH3CqBYcXQkj/AG/vJgOuMplt&#10;zYyeCaDB4+KmpMvRV9bWU0NTjo6SkGRhrkWKFMfOKoRBE+4hmZlex5N/ddw5mtLLarqGSL6hi7Ru&#10;ioWVyz6GQgkuumtTodQKY6Lt02SSe/j3BhpRdIWlRpA+yg/lw6gZjO0ONoTUVcdRXI1dFjvFSQvJ&#10;IZ6iqSkVNK6CAsknqN7KOfx7TmPz+C21X18OGz+Up3qsLlaWKF6hJ63FV8dHPJT09BkEij+2dpkH&#10;kkQDyC68A+zG8tbzcrayk3KwhLfURk0SizLqAbXGSdVFrpDMdJoamnSa2uthTw7ZL1mlkOkoe4Ds&#10;IJXUDQ17s17vljqfLTR10aLUxxTpdG0EvHFIlgjGWnZ3jnhc8BZA3p/x94KigxMlPh8Bh6dpNwVl&#10;O2WytTT/AHDVkVRDGWtSNqWCB6iIGxVGHOq9/d47y8V77cLiQfQRt4UaGgjKk07h8Rp6VGcHpfGm&#10;1m8k2+21CV0VmYUoDjVobTgvny8+s6S6jI3oCAIqzKpijZGIDrrDnSy39PAt+fY20NNsTHbXoYa6&#10;nnSowtB/uSyeLAkr4czUSiDIZDDU8kVSrVEeQkP26AhCdJso4AGuZt/uN2uJ7aYfTyy9kcnwGIdy&#10;LKaghSgGs8QKjJ6dd4dvSk6R+Iqg10H4vMrkgZyBTphlkzSSVcoNIGnkmehpagP46imgRpIYZZdQ&#10;WKSVFBZyp0fTn6+52cbszM1tfJsmCCkpqKjoNp5WmxNHHi5KqHFvD90KpoikqVFRHAS7wsJBcqGt&#10;7S2J5W2yC3/f0hZ3ke5VpGMirrqe0GootcKwIIFaDo+i8Qx2cts40h0ZtZzlgSMDgfLpmjoNr4wU&#10;kmTqvuJDlK3PURyss1ZHTVeRmkmBo1Z3EVHSSS6adX1CFQNBBAIwYrcNdl8rFt3e0i/3qpJ4UmEV&#10;AtTTT5WOoSkkOToDUw0Bpfs9RndU8jPchx9fd7varfbYH3Hl0f7qHU6QzmqxEagY3oZNWumkFioF&#10;Bpp0aPLdWe2xG6vY2vI469mBQ8aj8Xyz06qkVDQ09fho1fGTUs9QZZJSstNSvA9VAYA0TzvH59IE&#10;OpURP0jge37BbS2Tujer7Xh2jvLDvQbUg3CN51eTo6COSDH0aw4ehzGHko56FamaojjEmlCrTnSy&#10;hSfYc3PmfmHZtv8AqxfW1xFNOyeGiNIqyO9XKSag+nQSymuE4CvQK2zeFud0SD92ymaVA+olgpZX&#10;ACUVhSiipJqPl0H2e3jndtUWGyM2QxtbLnsrj8UMRjsXVZOJXrMhFJkq6jqIshDK8dDQs8il3CmN&#10;eAT77g69o6LK5TFYnJV0+GzFXT00tZRin9WypqtP4vUySKUikVWLxPoRdPJ0ken2aNzPPcQW93e2&#10;kS3sUZcK2r/chV/TGSaYoy5/MHPUozTWnhhpLaLVQDQwY1INafEDnhx6V7bgeWjSSvoaSPKimglj&#10;oJZHmMWaeNZKDHx2hP25murCXVcE8WPPtTYaXboXOja6Y7Zu5KT72m28MJkWy1ZXVGEo5JA0zZIQ&#10;0RrXqqbQi+MGSOyagTq9k9226F7H97tNe7RLoeVpVCKFlYAgBNTKoVqtQ0B7gPLopa/nsmnmuArQ&#10;EkOw7agCi8BmgoFJJpjyx0xZKXMU9NRruKnGewuSakpMoamiipUhgyFZHTJAaSJaqSaL7eQCbVIR&#10;e5Fvp77/ANMGR62zGeo6isw1dVZTLfxjPY+mp1q8pDic1CK6GKlnNTNQTQ4SaoClRGpbxn6Dj3qP&#10;km25nsNqnihmjiihKROWKxF4zpJ0aQ6mUAlQWOnUMmlei47rZXbxWc0jySxL2KBSoPatDWoAGGPk&#10;emKo2HtXsKi2/UoMs9LtuOSLbVR99WU1O1VQVLQx17SjwZSWpq4I/VI83Ia9tXq9pP8A0yZPeO22&#10;pM4mEpslXJJtvL7iqUio6tqCrBo1emo4II/AwhewIcqT/Z9nf9SbPY91Fxt31EltG3jwwqSy6x3n&#10;WxNDU/0a/PoTwXthHbCaHUFUsun4dTAkdtSSA/ECtaHj0scJ1/htvVLjGmvixdPVjLUWK+8rWigy&#10;WrzzOZairnapSWe7aZdVmP19s1Ng9q01LNk8QK7F5bB7jmkpK+WkqPtzjomavEWVh/iM0VXTU9P6&#10;RUU4prEcgm/tXPf7xcXCWl+yzWNxbKGVWUHxDRCYiEDKa8UcyfmOkUMB3D6l7kaIfgKg4GPw+leO&#10;a9Paz5KSsip6qWiemqaMfd0pIMq1D/sRz07OBHHDNLbXG4lZb3B/Ht5y2Um3pNm6+owuQycP8Nq8&#10;BtLDmWUVUZGtxUzyVk0klZO1JzI762c3JJ+ntFZ2sexR2EUW4RRymZJbiSg0VqAFAQDQNfAcAMdE&#10;tlt9pasmklsdw7SWHxEE+fqfI+nTdicRBtiGipKOrhiPkjrM/USwofv52QRyECAQ0lGjPwqRoscX&#10;AVVUcQp9hx0cOO3RmMri6OlwstJTCmwElGj/AMBxUEZjyExNMtTPX16w3Er35bUQfalOYhcSXG17&#10;dbSvLcVOqbUQZpCewVJARCeC0OMEdCyUW8C3juWUhDRS3aKk1qQKnBx5KOAx1MgzbTVdXicdSVkF&#10;Q9LNVxVdfHM9PDX1DsGgLtOTJ4nblAUAtYW9p2rxeO27lclUbVgwm4/LW1Vdh13dG+UdKfJwGprX&#10;x/lnjSqVjO5hNQJPwbX59mdtcXW4WFnFvEtzbSrEiSGA6CWjIVfE0jtOBrEZQcR0G4tqhtgiqqlz&#10;MXVHGpRrYswUgqVpUgKpCjgBTpwSnkylFj4ci9XTVEsUElStHKIk1wsGmh+5CiqjWVlIKh72Nr+6&#10;mf5ku54NwdhfG+ko6emhx+L3Buc06w00dLLDLX1/Wxr6GQQ2geGkraZ/EQoYhyWvf3ye/vOtofa5&#10;PYaZ5Ha5lXdwSzFwRG+2BG7s6mUjXmmBTrAP7606y7t7eOlz4ih74D1WhshQ4GQR8/8AKW7clPLT&#10;bM3m8ksoc7ZzqA+UyLpgx2R0ValwZEnnRwXFyoKiwHNz6f8ACbbGUs0/y/y5jeTI0cHSGMpSJJQi&#10;UuTbtiprB4VbxSO8+KpyCVLKEIUgM1+eHIG5zW2zcxbf4gS0kntZXbTqo0K3IUaagkMsjg59OPWK&#10;XIheQblaR/2krRU+dPE/z161T/8AhVZunJx434J9eawNtbm3f3NufLRRrFDU1OW2nD1Ti8JGmTZT&#10;JjYvsd45FGf/ADQ8utwzIinZjyEGJxWP29h4K2DalC2QosDs+lxq01PFJU46hrK2nxlLRrSrR/Yy&#10;4nDyxJT6bGliKxsjFdJvy9uN1v2773vMzMZWhMUdF0IIzIrOKVbUWIVwcUIODqxKfME6bJtJ2+Bv&#10;8ckA1Hh21JZaZ4mma/h4Zxr57oTI7XxOY2jS7fm7Z7C3TiJu6vlVXZuWWry8NPkMpjsbk5JM6kpz&#10;eNzO3shu9a6pyKrK9NlZ1lqIJo6dmkR2f3jtTLb5oev8Pu7Ys/bO348XvOm2HPvmipdzQ7PyMyYL&#10;N7hrts0Aqs41DR4jLzmldqX7Soq2p0aeFZTIg62fd7MwXlib+Mx6DqrGXdACtWRCRqJJUU1Cmqpa&#10;ooQZbTPHDHa+MGYoTniKaRX7DXHSb6s2FufrDqjeHaW9+su16j4vb/pd29V7535TdMVGT27Qb52R&#10;V4/dOz8dtXc24MnFglhz+9sHjaOqElYlRjo48kn21TV0ccDiVSDNJNlqnILHLh/Osm3VpkkFaI4Y&#10;kaqpZi0/gkkmqY7oUdUKSBXAsQV/Mjckts2x2my2nhc6wK37wXXrVw1PDlB0jSzZ/TxQDi3xFVuf&#10;0E1pbC2iI3JAQ2cMppUgU8seZ4/LoEN/1fS1Ts/pbCbJXN7f7Xakr9sd/ZbdNatZ15kcnVM+O23u&#10;fHIm25snQLtigy0kVfGKCpnp5aIT088julSXaRZGZ5Yzpfgxl9MiWEenn9LiIsAbAg3B55FgvaSp&#10;DA9qxBQmprw8iP2U/n8uinb4nYP+rW3oQTTgeHr0A+OqsfFSYzb+XRZKKleQ5sUiz0E4j+/fIs/3&#10;IgqaSXNQUdT9r52gmWOKpSIRTPCbttSaSMvPX5Kkx9Dj6eWvyeSylbBj8bjqTGwCrq8llMlWTQUt&#10;NSUdHCZaiWd1iiiQu1rX9133dNs5b5O3XfNwHg7ZbKkjNlmYK9QoUKTRz2KADqYlcVqFk15b7Ts9&#10;zOqjVD3aqVwCATT5Bm8/PoeepzufLSLjdj7JOZ3Tv3IVO09m4nDYhqzIZiXeR3RQJidr7apYJZ6C&#10;gTK1VUMfBRKjSVMkkalk1qDifDx9u9i7QxnbLbYz2A2vkjMvXr7volxGR3PhpWdV7ETBmeaox9Hu&#10;qhCHDpVMtXHiisjw081XUQJ8zH3zPdXm/wC8D7pXW32sjS8nbRIVjhSUsI5wx1AlaCVomosp+Dxd&#10;Wl3WNXOLXMHuDZczbm5kndraJiA1KBvkF8jxzVvs63af5dXwx2T/ACpvj9kcFv8A3JgMt8ou6Zzu&#10;PuHdNFCMhTYTGIBLh+r8Xn6xfBNi9tmumqKmojiT7/IVEkhDU6U7K694fETrDsepj3fQY8de74ld&#10;oZNw7Xx0f8KydY1O0NNW1O06ippaKoqY57VCuktPM06IZJZdJBmf7v8A/ea/eA+6jtHL3K3NG4Jz&#10;n7XrcK37sv5pJJbSReE8N/4U01sYgAI0kS5hjx+iRjoRct+6G77NdSttsRmttICxz9wX5xNQCNsY&#10;YKQP4fMmO2h1ht/u9t97P67qq3aGEiq6bOS4WswIpNu5rGz1cEmawWKxlLkqOioRnKKN6GpqMfNS&#10;QPSVlQ/2olmMi1odtfFHt7qqnx0+UwP+kbb0Ff5Jt4bfhqaufDUVMrSxvkqKBVzWIZZIw8y6ZaFD&#10;CpM0us+/oA+7b/ekfdg+8u9rZ2/Nx5S58lhjH7r3lgpMiqKfRzoUtp0kc6RqMMxwTBkdTTyh7nbN&#10;fTyWe6IqbjP8Tv8A2YrxUOQtSOGVWp4VGeg13jsHdHXW4t9ZTIwS9d4Co2x9nj67b0k2a6y3bnKy&#10;adK6lra6vxlNhaSpixgiiWoroKGun/iEsVM/jpkb2EGxZsbs7F5TfE2Wlg2dsrC1WQr2qoVNRX5y&#10;ekDQ0wq4iVr/AAGrEUcKQxhqyRDGD5PeZPvnz5Dackb1a3k8Bvdxt0TxEbUojOktQqDhkoGNFARm&#10;KhqU6P8AernYdpj3RdtvGKWq65IK6QtaMXMudQ/hHhjic9V3fO7L57t/P9ffFSHadFkO8vlJ2ftX&#10;aWJkwmQd6HaHT+C3TSNuHPfwSdLbfqs3TbderNVJNWSnDUtRG8itQpEbO9o/MLZuC6hx2OipN2Yv&#10;cEu26PGySUf2E7wZCjoBElSZa+SzBZ73Dxc/2ub+/mq9xPuR82c8c6XO5x7ry1c8uC8klj8aSQKq&#10;SEnRpEbZTyauf4R1gzZ88xW99ulsySrDrajhahw7cQMevqehy6n2x2j1H3dvHHim3Af4ruSsyWTy&#10;WBr6ehx+cwjZ15mgm8a09bSHLUs15KWnkSSIBWjnYMre1fRfOfrzIUsUdXgd4B6ZpNbU6Y7U4dtK&#10;qsLZuSQtHe3Mtrn6D3CG7/3Y3OO6zbtJYc68oxW8nm7TyEYp5WSIfnVBT7K9Lb33Dt9qbbZTbzSR&#10;V+MAr/hk+fr0eTCd89nbEjwlBW7U3ZurKUFNHH9sc2NuYupCaGknaumnzeTgLK6m7zTMFhLvruze&#10;y5dkdt7a7QzsWZhqExlJR0C001NlZY40FR+xCmRUhvFLk5KSPwtUOBI8EMaXsg99bfuGfdw5Q+7x&#10;yfzDb7pv9pe7+WmKXcsvhsvidwiRAHpaxtUxW+rtqe/qGffHm655kTlW35f2q/kihfUwRCBIBnQ9&#10;CdWQKGhoaGhpmsbsrP8AzA7k7L7HyfcfX+zth7czO38Di+qtkda5nMbrmp5qN862UyW583WbewtT&#10;nc1V1mSgqpXipqaneolkk8aPcu15XsXbVRj2oJsjjqSGpX1E5mCq8kcguw8UEKag6m3LXsRb8e56&#10;2P292DlrfLDmrdPcba7h/EB8NYc54kt45+0jTx8+hBzV94LmTmbk3cOUtj9uL2B5YVi1kkBCg01C&#10;C2BIFOGodU99L/yf+3dn9mbO3vW7jy+44NjblotxPiqPrzLwR1s+LqvuKcT19XkwaCZJ41csIpir&#10;qVYcNZtx3c+0MaIKKkTMTVuvIw1NTEtM9BWwVcQp4qdtVSQ0EXlZrsGEqNpIFrmOfcrb4fcHf94+&#10;sjtbrl64ESCMrURCKQlnVq5EqaVC0Xw9INX4dSj7N8223Jft1ZbHf2CrdwqXIJ0tIzCpUjSdBBrU&#10;92fIdT+3P5T/AM0dwd27n+Q21t89f9cZOHdFHujaOTj3VvTH74wMGHxNHS4CRKPHbHgixmYxa4fV&#10;+3VshlcLewNzddcfLPr/AGVtDIHdlTm5c8qSpRVFU82XSppI0lOGoKmvll10dLjpKgpyGFi0jM0j&#10;uzcgfvGf3d/uJv3uzyrzB7eXGyNyEBokSSSO1lj1y6yRGzu0hU0FQRrOe3h0e8p+4O3cz3l3YpYy&#10;W86ymgJ1IQCfPStOHp1sC/ET5I74wHRu9OtO2tn73yHbGXgxmbq9zbJweEnwGfzlLtPDYHcuapsa&#10;GwcuOyG7KnBT5L7YwTRwNUGlpbQwU1OgSYbbmI7b3VMm4c1U0NTmKiadq9Y4ZUlSpjDSQrSyAG88&#10;ZJH7xsLXva/vpZfe43uN9172+5Xl5I2Gyu4dutYYJY3EgoyKKv4qSU414R93GuadT9uG5y7fyZ9X&#10;bbXbtNHLH3FdRIY0NeFdP8+GKdao3X+8Ns7j7n7br8rk85sLKZ/c+6d/7dq4I48hWUOaG9clU4VM&#10;pT1NPhpYo8BXj7Z9U8cvlVwiASexrxXxz+NPUi4beG+crS5Wrw0CfwFd6ZLH43DxyRxoJZqDD0qe&#10;bMymWnV4lcT/ALqjjVd/fPf7w/3zvvwfeo2fmL279vNsW2hIa3uU2y3madoTRjA9z3tbrQlHJb4T&#10;WnqDbv3u3q4tf3K8gg2ueQShUoCr19aVIqBjHDjnraH+Eub2rtjNYDefbu+s5nKftOKi7IiwGKoa&#10;etpGdq7IPjNy5df+LhVbao2q5I/DSxU1MlMpUvMkcUSALnfmH1F8hcFmeuus9zYzdmX2flYKfLZH&#10;H0VbRxUOPZq9YFxE+WpqOoqV/wAnWGWRY54CthrZ7hA5/dr/AHMvcP2z93Zveb3t2mTb7zbdumi2&#10;+JZIpXM0uqKR7nwXdHwx0VIZWoxIOpTIftrt2reJN6ue1FBGc6y34q4pTjSh+3oRP+FAXeG6esvj&#10;n1rsTbe3qeTYfcu+o63fWRzlJkKiCqp9lzbdz23dvUPgqaer25LVZ+opqt5EmpZvHjpEC+JpD7Cu&#10;meRWnri4MMeTeknQIFUq0dPEkqjVZfHUQ6SQLaXJ/wAffZ7lm8Sze5ha2dY3dqEmpVaFVY4GouDq&#10;PCnz49ZH8zR2yi1eeI/VJGtPmNIp9letXT5L7Zwmfi2Ps8RRru3/AENUW/dqSROkTVGRpJc7lNwY&#10;GaSFS0v8S2zud6iGIHySVVBBEHVNSe3iGWmqVqUlgppzUUwNRDWU61EXjkjCS2DuEJCxWNxwT7X3&#10;1lcXKsk9xONoVw6GGbwXY5wQEY0NfXoH3c82nZr2GApcCZhWtSoqD6Coz8uily1u4eu5eudybTqa&#10;/Gbr2/vDdW38TXUKD/JY6bNyS7fb95PKhrUzausiGJmhTUpUGwQtNilxhzKtkqyojqahp6GKtleQ&#10;0lHjoKGhamo4pIIJooKd4SL3fyj93UfISZA/rNvk3tdtPJVxYQQzRGeCEqmhpogGkEkgqdUrM/hs&#10;9QDpDaRXT0MklluN1iubSMMaOHbhqZFLVpmlaolK4+LPDqxLcHctJ2zv7pneG3tk4Oixm26Whm7O&#10;yWzqCj8OU7G7Hm3jupcpuXM4mvyuMqajPxTRVKo8UE2GlLYmaFJKJLOktFFU0eYxAMUM3+X0ccwC&#10;gwxyzPVYcLIVDFaeSpQqTwSvFifYYuILm75K+jt5WF1ZeHcJHq1eHKqKzNSgr2DRTHCvy6QRyTDe&#10;Nm3GSMap1VihPAuuVrTOkkitBWlaCuAb232Nk9pfIXo7vat/je5Nj9i/3HytRiqpZYMdmXr9uU+w&#10;+2sjPj0FVTDJ5um21NJXoA8nilVZG0LqJRvj2Nr7U7H7Z6vG48jvDfm49x5Hv/sOrrsVWiHF5DfO&#10;cjh2ph/4o0NPiY/4PsnE4ilo6SESSRRULN5CuhI8iLe4uOZeR9k5ws7JLbbTFpFCG4quoatKAtrB&#10;Sh06QqGhyWL7/Z7mz3e8NwgWJizJShqGoRwA+D4RxqAOHVg38ynr/ekXUXWvc1Hs6k6l6s6xw1d8&#10;LekMNi87gpp929c9fbFrqLdm8f4fi6OqzElNnexKrccFVW5OsheeOuow1KJPPW1ft2Zbr3tvZGzs&#10;3uHF7P7Shxu+d5Y/+4+d2pNI/YW/+qaPs3GzYTYGFy275sbjs+ue2JXVVPJXy5bViqSZSiNKs8Iy&#10;k27mflvxrCO7O3C5jkia5jZTHbkxyFbw6kozRYYKGWMguWkVNYVPPcZFlMV+nDtjTXxGjJ7ak9px&#10;UHND5Hp9692f3t8Xe0u0un8NkN4fH7EV22dhZAdkbY7C29JiesOve0d0dP5HI5Ptze23uqMHuvIY&#10;LF4rs/G0lQu3KHbtFFuKoMkUs0UFSXXO1N9ZDOUvXc+dzeLxM+78/wBmbPptuY3JV9fU1e6Nqbvy&#10;VdhsfNlxAJXye1trbEy8GZgeVKVq3zRASosYIYXa9q2Xb44bLfm3SK01C1unkExuBXxJZFl0IaTA&#10;B3TsEa1ShGAZx3Ivo5I9CrCHYLQ1oFNK8B3HzHl8+kJ3F1tsraG7/ldHtHYVDmNudRYvpTsah3XV&#10;bNwGM2rievt79Lf3f3tXbX2O1T9hhcH2lvLuHb2S2vOKSozVBR01LKZ6Wqetm9mEytOK6uxRM9RA&#10;tDJLPJDBIv2tWPt62lNNWo8LtJBGJxMNLI4lSM30hlaOORLi722Hcp2kcSyksq/DqdpK1YjiO4VW&#10;lCQTiuGJIZY5La6jIYrQCo4ZFTx4nqr3YufqNk7I7AqMRR43L1mdg2lgcNkcnSK2dxtGazbGQocl&#10;hpIqlGoquuymKWGTQksMtJ95BfVUEghPzH2LQ/IHoXuDYu2sjJkM1gMlTVVUuAp6HOZrF7t2zFgN&#10;+xbaTH1P+SJmc/tLLQU8IlKmNMqhP610i+15m5r5P5n2feYtzht9kuiI3uSqHRG7wjTIDr+PXHGp&#10;JRtUoJbBqMbu3O8bRd2SzhLuOM0YIGphajSxp3KxXiCK4PWx9/Lcyv8AoP7l6Sy29yu26/LbCoI8&#10;EmWeloMfnet9wybj2Hn9ywVLVL1VFFht3bLrK2tgkX/KIMUs0RjjSSWbTP8AlBlZMr2ztvJV1BFj&#10;pKjoiKH7CnineCkMO1t4UFJFTo0ZlFNH4k8bnUqpZtbKNZgr7wy3a+72/m/QC4a0jJoxcEG0Gghj&#10;xBXScEgeRI6xD5sSeHe/BuVpKlsB8vgalPlQ449bOW3aOop17DpKaYSvH3LhqvyI8NMPtqz/AEe5&#10;isjLB44maKnq5EdQxaVgV0628Y2u/wDhN3/2QXvn/wAWd7A/9931F7xrvf7Uf6X/ACnquw/7hP8A&#10;81D/AIF6+eb/AMK7P+3nnW3/AIpr1Z/79jvj3sA+0nR11q0+/e/de69797917rw549w62pFPRVrn&#10;ixisQSCT9rXj6j8aiOP6+8tPuoWgm3nm6alSsNsv+9SSH/nzrjH/AHvF5J+7PY/bY5CFa83GQj5p&#10;HZKuPl4jft63Jf8AhIVtyCr7c+YO45YEkmxXWvWmDik0qXSHP7wz9bURoTyBK234y3HOkf09ozNZ&#10;7TjKkK9yMPEL6iAssyxhuARyus8/Tj/X95yWG3aruMlcG4P7AT1wsS4lkunDsSiI5/MAmv7et8yj&#10;wtPC6MkMavNlGmeyC5jWTTGbjizLCp+n59hjtxzQ7E3Dl/L46jK/xOppjJ5LqKqokpqdygJLftRq&#10;wsxaxPs73kO+5pAiZiBrSnFFJ/yDoPRs8243URICxmOM1xU/E+aHzYj7eldUrepok0kqGLNYC37a&#10;6lBH9NQv/sPb1FkaStqN17ZqMlQUUuB21Q0q1lXUjH009JURvAzI8llSZKjFXZWuxWQfSx9lau1t&#10;PtCrbu8kp8bSo1N8TKTpGaDUM+pp0/f7ZMsa7wj1g8cxkZ46dSKvEtqoRSg4cem6OrEDUKGlnY1r&#10;zVKrHGZpInEgErTeIMiJGKlRqBsDf/D2B2wOp6rP9eZDL0NdHmYKStzDRZjG10OYo51+7xzNBBkY&#10;JAkPhWBXYMhIW/0J9oitjA1ttMm5oUkneQZDHuqBQkCh1LRqEmtQeHRlzJvO7WW6y3x2C5j2tUij&#10;dmheNEkCk0cEU1FZMZHEGhHDHU702hR7ootkVe6Nv028sjjWzNBtWoy9BDuKuxCy1FO+UosNJULk&#10;aqgSopZEaWONkVkIJFvcHae2nhq5q+Z1d5I1p4VVndBDHLJ6SGZrCVm1fpABF+PYt2fbht5nunoZ&#10;SNAOcCtTQn1Iz0S8w72j28dpGhCqxYk0BJIH+DhxPHpTe36t2dPJPk5I4CRWxo5dX0HyCLxDkFWb&#10;T9RYf7D2KbbdoYzCzMPEFAfmASf8vRTa8yxLDYpJIP0mpQ+la/z697TVPtetosZNBDRus9bmKoKU&#10;DSSvM9LiYVj1altqfUQOTYn/AGBkL+0N9LN4o0eGrt6fiBP7FHQlk3mDcLiwPiBgkQA+Y1OQAACc&#10;VAx1weRY1eSRlRI0Lu7EKqqoJZmY8BQB9fZ/cBgRgdvYXCJ4/JjcbTwTkXu1YytNWNfnUPuJWCn8&#10;gD3zG94HuOced953xSPp2cJF/pEJAzTgfip8z11r+7vt8Ht77d7Ls10rruExe5uOH9rNQ04nKKEj&#10;P+k4Dr5rv82vu2q+W/zZ7m7Ww8sVVs2gydHsHruVGaSKfZ2yI2wlBkIToU+LcNXDUZNQeUNaRcgC&#10;zZuDCUdZT1FDkqdJsdkoWp6qNoklEMjL+3Uoji3liZg62IJsVvYn3F3KvM25+03O+082WLyLZeIE&#10;uEQkCSNj3KRwb+NQfxoM0J6yX5v5G2z7y/s3zL7ZXDwjm60iN1tVzJlop48oFbLKpYeFJTVWGZiF&#10;JRSpRvhF8t95/wAt75j9XfJLASZiTYr5aHa/c+zsPUPTxbw66y7JFuLGVFK7pRVlbHTaMjjhKVSL&#10;LUMLFgNQYjG9Ov0oTXYmaOEyYqumkhqEiIASpVvXFJwvilRVJIvqA/x57B8s80Wm82+075aSCS2u&#10;YFeNq1qrAEMPtU1/PrgxK298r7/uWz71A8G6W8zW9xExyksDsjo3HKOGB+fX1L+v9+bU7R2Ls7sn&#10;YmZpdxbK39tjBby2lnqIsaTM7b3LjabMYTJ0xcK/hrcdVxyKGAYBrEA3AB2Hb0kVXDC49Ken0KCV&#10;1Pq1BSbOf9e3uRpNzDwvIPiPr/g6FMd6LlGYn4ulef8AD6+zx9P42cYiny88bCko1SGjLqQKmvMb&#10;aGXUP3YqNH8h+qq+hSLNb3hB9533Ji5F5evrTb5x/WO/JjiAOY1b45SAQRpFQp/jK/PrIv7m33b4&#10;/fj3x2qLerevI+1yC7vTQlZBGQ0dqDwrO4Acf75EhGQOqHP5+v8AMnpfgZ8QdwbX2Dn4qX5H99Y/&#10;IbG62pqKpVcrtHBZCNqPdvZMixus9GcHjZJIMbLwTlZ4WUMsMugS56Jq/MpmKqIyVVOsNDFWkq87&#10;08QR2EkjnyMAapEFz+mNR9R7i77uHNU+78h3G13lyZbyymZNbEs3hPVo0LHJCFXp6CgoKU6EX951&#10;7V7R7c+++03vLNjFabHvVitwYIVCRLcxSeHMyxqAq61aN2/idmY9zEkBf+EwvyW3R3b/AC/c7sLf&#10;O68pu3cnSPY2V29RVmaq6ivyNDsjcdIcltXDy11UZKmpp8dWYzIpTh3bw0vjhS0caKpisRHZUlsb&#10;yJTSvr+paQQEWFv6n2OLx8lfIFgP59YIwwCK7YjFSrH8yv8An6uK3jk2qcO9OWRhSpnqCFojqEa0&#10;kWYhbUbkXBp1sB9NA9pnsGNY8pjCLXfF2v8A1EdTNYf6w1H/AG/vDX39Vf6x7PIB3G0IP2CRyP5k&#10;9fQz/dKzy/61PuRaM58Fd8jdR5AvaRqSPtEa19adfPL/AOFIMkFf8wNi14h0VY6tjoKyTSA0ppN4&#10;7oqIjIRySn8RZR/gPaF9wR11m611vfveuPXuuwSDcfX3HmiQqxsNRDG9ub292DFaUOOijddrtb20&#10;vFa3QzOhoxUE1pg5HkadPuJy1XT1dMrVEzQrLGGTytp8ZkBcab2swPuCWKouiyuh/wBYsCB9b/g8&#10;8nj2v263tprwwXcoSI1oTwr5fy6izceZ9xt+WLDdth25XvIZqSqMkKFYElBkrqoCRTTUE8OhGxmD&#10;oajPVlBma1oqOqpg1NNIWMRkLoQQ7ErHIFuVH1Ivbk+8qTmRLTR2YhgxFyAbWH4J+p9rdx2G5tJA&#10;bX9W1f4HWmaUx8j558gT1TY/eDlfe7Ca132WO0vwCrqytpoR2kYJIPBuIU8SMdZs71fmcJXRVWCM&#10;uTx0jJJQyQyIZZXVh5Y2IZI1YAkqCAWAJAI98YGEbHkhmHDXKkEf6xvb/H2XOL2zZJKyxt69y5Ho&#10;RSuPmekfJh5T5k/emx7nZbdew6iY9apKCjVH41B8qjAI4V69uX+8mD+yy9BVZjFyLZZXheopZfIg&#10;je94ToZkDG/J5PH095vvK6F7LUTrybHyuR/sLm3I/r7N9u5p5ls5Vaz366jk4VErjH7egHz/AOy/&#10;tvHFPcTcj2YhJPwwK6E+tFoy8a9rV9B5dL/ZPc3ZlFJBJiuwdyUVVGixpLBnq+nqox/qQTNpZRf9&#10;LDT/AIe5Mc8s5BmMc7Elwk9PA1nANnEzLwQPp9fcxcmc0c03ksv1/uDPAUofDmLksK50SLrpQfES&#10;jgA1KkdYd+43KXJG1wxRbV7cwaD2m4tZXoOBo9vKwJqcAao84DE46PL0f3J3PkKqskrfkhurbbUS&#10;Qyric1V5vyZSn8yvNHQ5XFxVxiSCGMvIwgqFjU6zGVBPthq2yUFbT1FPDj2QQPHJQSUtLQmoLGMx&#10;vT17QmJqglAukSW0mxBPIyR2a3s9y2l/ruaLjUbhJFukCTxmMAhoJHjUN4TcWZhE1SaEDAguePbb&#10;S5ng/q8FcKyaC9wskb1J8TwWlwy14DWuBVT52r7Bq8XvfrbJYjdXcvYq1Uu48HuGg7QoKih7E23F&#10;hqOKemyuz9zQYWGly/8AdSqjk+5lq5aGgqvLfxvGFMTJHMUeKq6tpMvtrI007paWqo4JGRwzNqRq&#10;rHz6yUZf625/x9hbcORvci+Ny2wcy7Fu1ofhAma3kUcQuk1U1qMtITjqa+VeZPai2sbe33C637aZ&#10;gB8QhuULUy41+AwDHITw2IHmemKg2D856KmqW6K+RHxk7121TVM/2u3avNjDZKgiURGkiXa+7MRk&#10;caqCicRiTzqXCgE3QMETi949ZYXcLQr2DPRVOMlikqsDls1kREA8eqPXFlJWi8WhgwKGwYfXgj2D&#10;bflTnaDe7ay3jkmOO4DUeeK4t5SgdDRj3s+mjD4SKA9DzmpNsvuSd1l2Xn1rmKSGscUlpLCZSHFQ&#10;pjXw9QKthjny6fMh8bv5he9aPCUu/v5bnX9em5p2pYe8urdq9S12exFjpbIRVOwPs8xHMJI2hkaa&#10;JgIJGOhrowGP+9+1twM1Rhdw4LJhW0SNj8pRVoUsBZZBBPIY3/FiBz7AXuZyVzK8sV4Nku5TpAYp&#10;C7gdx4uqsBWvz6b+7rzGOUnubK+njtYmjei3BjjD1UDCzMmoALUUzxAzjqsL5mfED5J7byuPrN39&#10;DdyYqZoIneon603tSwQqKmumR0ycGBejdmd2uySHSti1gPeNnyizNLTfw+SnIGhWeoSY2te7qrxc&#10;D6cewxa2m1WMNsbsbtDcKtMhCB/pVkjNB9meh5vN9uvMdxewWlls89sZCzeCwiNTkajE4LE+pLcB&#10;0C+2ds9T7fwWKO9h8hNq7uiMkM9TNgcBmduU0Da/E0GNzdPQ5VI0qDZx5P03AFybeOZyQj0VGEp5&#10;j9A8FZSyS2B/VZ0i9QJB4DexVYJZ3bL4O4LKaEaZrVQaelUKg/IkceI6ifddlu7B5J/AvLGMGtYL&#10;tmAI8wrgnHD4uNKDoettbU6tzFTTRYnuvE5WYrFDLSdg9LbgwlK4qY/JJSyZLbuUroFiMiGzaYQQ&#10;pH4BZprt3UtGHWr27uijRNKjIUWKmracM/8AbDwTzIQrAcFLE/19i6HaaEf7p7YzEDMbyxGn2CI5&#10;PzqB5dA5Re3J0w85tJG7N+ldLC/A4WrOGH2g/OnRstnfFM7hNDXYLO/GLPZgwpO+Fo+4ch13n6in&#10;przFGoMjtule9Whu2isWVFB9ae2CTcu08pHHSybm209RJpmWjzsa0NYLgiSOYZGnljR5AOUeBSFa&#10;4/De1CxX+33DSKLyI0yCyTJxrgqTL/x08RToxOzz+Ask+xxzQjt8W1co9fL8aJUHzBPDiTjoRcR1&#10;L8jutM5k89trq75Mbbx1LJNR1Fds9Krs/YUq+SKajqMbJsGvXcE+MonkAE8GZaKSeIxvcq8Qktg8&#10;ZUrFLBQvQpHG3hrttolVTeN2J8ZiWGsijXy2l/bKA/iw9m83NN6sEcbzW80dO5HPgu2eDB6ggDA1&#10;LXAqxwAisxc7dOzQ3l9BPWlJ1MijHFWUqSRQgliaY65V/dW/WjrsNunL9cduRV9VRz53ZXaucqut&#10;931ddRxALVTVOSrNr1tVMccZMeqVcFRIoY+QSNcjnTSZTHyJFTbjoolpzoSTK0k9PKrFbRIy6Xp7&#10;KPx6GA+v19s3P9RrqSG7v/bdVvqFhLbuVqeBOqGQBya/77avnUnozk5h53u9uvdktOd5bvaZ6B7d&#10;pfEBXUG+CddSLUfhYetaDqHk9tfFvcZpt7b7+C+8sHuBzNkUy/VOXoayhOkypV1y5Paeap8jXySL&#10;JqFRNBVwSXNgoILP6Ve55ZQ8suAyAcE/cU1RVQyFDci0bRvHa9hwb3P09hjdOX/andZPq7m03+Nt&#10;Z/s2UqK5pR7Wpp5kY/n0IOSef/cj2/huLLl+XbYVZAGWURNWlACxW4Q6qcPMZ6LP2X1L/L03xP8A&#10;xLJY75e7UrkqSVoZMZhMlSLJPI8hhpmyG3JK5YEuSwZGJCgamNw05qnMRxhlgoWAFmL1zopYukca&#10;ano3JZy/H+tb+nsnHI3tPcSPHBccwGWhIFIzgDJFLcDHnmvy6Hq/eR97LeGKN/3CwrQMVDH56j9W&#10;fL5faa1PQJ03xS+B+XyNRFHun5TUk9nqI6WDYODrHlpo6SaqqqiGnpaGCNoqSOIswjIBU6lUBHAa&#10;pcpnw5Rsfh+HKgNl/UVuVB4odQPH0t/vXtpeQuQ4lrbvzDq9QqAf9WQejCf399wd3hUbja8sT6Vz&#10;riDeWR3XTKMeYpXp7ovh/wDDOhhNXj+wvmHTa0BjmoeqIEjM2iOVI1dZVjJUSAhtQC3U/pN/bXIK&#10;b7gVuYxO3YZ6VxJHVCrSWQABgzAyY8EgJMQwY6SGtbn2f2WzXlusY2jdd6ngoKpPbLKtK8Cx8NhW&#10;n4GGM9AK/wCZLTmACGfl3abZpFYarO4e2yaGoVJnTiKiqVB6GfFbc3dtTBVu3eku8vl7uvB5SFKf&#10;J7P3r1NU12HqACiQ07t/eOLwStJQoY5qVhIjQBklVo1s5Cg2/VoY6N5cdU1aSzxvh6uSmRNSshli&#10;oowtBeNnJDGM3I5vb2xunOO5bPMi7pss7xQsFYlQR3EAUSRpGDGnwiQAenWtm9vtx3SGabb+YbJk&#10;btpcEMw0Cp13CaW0gDiyHNBUE9B7uP5Q9s7Ny+Pfsvr+p3ljNo5TH0FfFvXa+PzcVX9zUUlWMbOm&#10;548pu2FshHTKrU9NmYFijkuAgKWbKTb25KBdEO75a+MNqjXN4iKuIUekRmVKmlkClR+Li5+nA9vp&#10;7m8mqAJ7K6t5uBOmSI14khYpGQ5/i6vde1/NO4NIybNtU8JUisN7A4Y+X9smpT6BWH29Cnk/nP8A&#10;D7NmjrKvoTdfXWWCwrWv1juXc/WzxFyZpqinx2MXcODyAMpA1VCLIyIoJ/UxxwYnPJ5o6vBbMy9G&#10;HDmSGCTE1ErBwQrGOjYN+2B+uR7ng3H0E0XuJsNyryWm/FIlPF+79qnI+wnoD7r7bPZ3NrHdbXuN&#10;ruUgwqP4gNeJUa9IBP8ACvzz0NFH85OpK+girtmfIf5C7QqaNftyu70w2+sLQBaWO5lesztHlRJP&#10;USuW8UcJABKhCfU4wbbxFTMlfPh3jlEJQ0NTkqueFAJvJ44ZGqykaaxdkB0OLXFuPaO493L20T6R&#10;d+2eeIsKPIpkZftUUGPStKAAior0Yxez+6y2QC8u8xBWzqt4lUNilSzRPWo4MFqhqVINCA5rv5mv&#10;bG13q9q4vuboXd2HjrFel3dmdkU9PX3lp2ieuq8TiKHDVk9XTRKPHLL5J0QFH8gJJeV81OumDHSp&#10;TodKUqPStTqgIW8EZluuoL9SeeSfaKX3FspkLXG9bHJPWuYpR+VFfA9ADQdXj9jeYPErHyvzNEjL&#10;htFW8j3N4GeBFc9BTX/LrEZ3/Ld0dk/HTcWcmmatrMpX4PfdBWyzzeV2iqDQVNOPFDI/EMS+NbKF&#10;UIo99xzVqMpSLJBQAfEowxUE6ToN5/Jxb+za1z+fojk57sLiLwoouXHmLfEYZ2PpQjVpIPHNT164&#10;9sn26Qpua8wRACp1y+GKev8AYCn5j8+mWf5C7RzFDLHSYz4e1VfLUGOmrZtsdzZCq1RAq8scU09R&#10;jpRUB05n8gOkcBeDzbNGhKCoisGGq09TBqPB1LoSR29IPNvSPZpBb328+ILTlXb31Y1RWs+knzKm&#10;jV+dOg5cbVsFuf8Ald9xhYfha5iJ+QNdAHyPShxe0+wexoKh9sdE7GzCSzGnNbtDqffQowQhUVNL&#10;PJivBL5btpQ+ScqpLL9PcmLcONqf80aUvqMYVGYEyAgeIXAVpLm1r39gnfuUd7si9zcbAkMC17wk&#10;qrQZOpShoABUmgA889DblwWd4IrOHm25ndyBpJhlIJoAVZZhqqa08+i69odGdubDllrt0dN122KS&#10;OlmrxU1GEzuJpRj1SaretqaefFmWioY6eJmaR1EahDdr3982eCqkXy0cJVXQqZI14NvqpcGxH9R7&#10;C3L097eb7s+zbduEMYu7hIz4MrrQMwBqFUA4qc04HqReZ+U/6v8AKvMG/wC4225NJaWkjAz2/axC&#10;9gBZmNNRUUr54GD0DXW+d3Jmd87S2TtfdFBhY97bgoMNWR7W3XU0aLS11ZFTVj18VCaaJozTh3bV&#10;e6oSwFwTmr6OkhaNYoIESylQkUYUED1MAq2Hq/I9qfdQ7ht/Mk1jHuly0jMKVkYYpw4ioJ4E9I/u&#10;6S2u87NdbjuO3wtHFGxYmHxCCzdva1K441OMmtenn5Q5TeO3+wMlhot5bsqZHqUpA1RuHJ08k1Ok&#10;IHjdzVamUeSy6wW0AAgWPuIk9NexOvjUdBJuqnlrKPoh+p9hqw5Xv5w0t7t7MooTql/iOKnBFfLN&#10;epA33m+fbiLfZ+YUh8VmVV+mCklaVAXU9Qo8qDHr0EOF69zOVinyWS21W1tNQ/ZtV1dVk2jp6cVm&#10;oUn3FVL4BD92ylU8jAs3A5uPeVqyjiOsSSxKgDOGikZNNjy0guFHPuQ9j23ZbUgT8qSu+rBjuM/Y&#10;Br/mR1CHMbc6bwjP/WuzpQjvhCEn84wT8vL7ejFdfYbYtBUxUeS6tzuXqaqpQU/8H3nT/dR+trrD&#10;RRV3jeTxro9TA3s1uSCnv4vR3v8AxfG/8Cr/APA/nTa2i/2n/Am/9n+n4/PuWP33Y0/5U2/0/T+F&#10;TS1PD/hrr4au7xK01dtfLqPv6ocy0r+87T+OtYv7Xhqpp/2uj0zx6Pp5tv2t/svXd2j+6n8H+0/u&#10;TmPtv4F5Nfjv/ffyfwbz/wCW/wAT16vu+Nej9r3/AP/RJpgO0cZDlcNjcrLBDkVyE+ewc09bLDFX&#10;Qwo2Lx8n37M8haWnqKlvt2Ywqv0UFrr9Um6cq3ptrm4sgTbGMRTDQGKn43CoNIFGEf6nxcRnrqRL&#10;vUi/Tuh/RckV+wVI/Zn8j1vL5vZ611HkRFEI6evxf8KqqVYzKIIav/K8qYKNGig+5EqRMk9vMrJf&#10;UbWK+yW9kyctZn9ubuokzdLTZChNFi6tlMeOkp5Iq5qR2U071NFW1FPIjCMsrA8kcew3b7GLKCHb&#10;tz2WQ7c8iNqdBUyVBTUOIVlDgioFOnLmdPp5bjbh4kp9KV/mD69JHH7NwwoKPaOW2rNkdvyVcVaM&#10;hXwxPI+WoZKd6Bq2IpdqaWmSZJGd2U3UaOSfYcp3TW4jaGy4sPnpNw7hos5k0Sokr9VLkspTx3ii&#10;nmemJTIU1PVTNKf0OAPTcA+xOvI9puG87+17t4tdtkgjqAvekZOaANQqWVQPMVOeiSy5g3OR1tpY&#10;RRmC+XzxgccdPQ6sweYzG9Vy+ExTYLcWEx+FNK9K8FYaAtUPlKN5IKhImxdRHDEI4hGvIJJIGk8o&#10;/kJv6io2ye5KdJa2lppaOLGzxweeWSvq0mkMuTo4oJ4o0hpSwBFnQEk3UA0k9t+XJ5vpttcrbu4J&#10;cFiAEWgCxuWVtRah9DT7epB297iMGHwSFIrn8/8AN1mh6O6/oKeSgxOK/hlHPWUVXLFDNO0bPjYG&#10;paX7ejklbG00EcdRwEhFn5tcklMbq+QXaC7NyO9azOYXa2ExCytPTLiJclkBR1kMlHRZSiqZ6oCu&#10;SOskQvGUSwj5JuLPNyRyNst3NBNaz3EqprMjPSNSvc0bIi9tFFRQmtSBToIc4btLtG2SbgNCupJN&#10;anAB+Xy65Y7qTr3H1zImBNVVTkn7uR5BBHPSt5BA1LE6UcE7xSv6xEWKs3I9hRX1fdHanX+z8/F2&#10;BU1sNdkqyp29DJ5cRVZmI0zy/wAQkEbN+xAKVlEAuoLDn2LOXb32+26+u57HYNFvLbqZGI1qlSVA&#10;0vUjUWBJqDT7Oim2k3zmTl203S3uiEZQygIuk1JA8vXpV4nDbR25WZOPB4PGYqWenWbK1FDR0sNP&#10;GsU0ccMEqwqpjdzUOwBWzWZmva3uHRZjclHuPbu4c7SVM1duaFMVHiJsg0cLLt9mAr6WARMUeCrq&#10;Q6gnklr/AF9nkm3bVNt277TtsyLFanxGlCFiTL+E1agGnBoP4T5dVt+Xtw+rt7mR/wDGnU1U14KK&#10;k01U+zp/gp6F4qikoykUqqPPMqgNqms5lkKIkc5sij6cA+3yCtGL3BLFT5nBVeYr5qzKV0GextLk&#10;JaNVlpKUyfcSSIixwQ1TFUZXGsDj2img+q21JZtvuIrSJVjRopGj1/EaaV9SBmo49HbNawXMVu7r&#10;4pHAn5gVoa0yfU9SmihqKRo/HK8IURA01RLCzX4fSIjFoFx9fqL+2LdnaeQhy1Ri8RT1VTDuGfH7&#10;brJdsLjKOtqMZLSZSqhtNHQXoGWvolGuMA+NyCfp7ai5fhhtdtnuLQyMJWY+IZHWBtP9o48QFlpR&#10;eIozVFaGrN1LFayWdqLKSb6mcISjEkVDMpoCtF7SK9RxhKEw0StTs4oql6+mWpq6qp8dWaeWlGsz&#10;SOzr4Z3sCbK3IF/bmd75vcFJkttY/wC9Sm/g712Rxu4KCgqv4f8A3eXzxSxVvhimMnk/bcAASeYM&#10;QSoPt5Ng2/bXs90u0XWswSN4nddZnqrKUqaimRqJpTjnod7ctsriSK0kEojJHiE0qtACDqOc8PP8&#10;uuLYuihq48vJTmKthLRRzx1FYsKrXPBHN5KRKgU07sIls7oxXi1he6Godw5aWjp8bXLjlny8cVTi&#10;6gKfTQyfcU80niXxqJgx9JbUwA9JF/YhlsbFpJby3MngwllKnNWGlhmlcAHH7a06E+0b01zCsF2s&#10;PiyAulGbOk07v4eJx59PcTo5LI2sa2U2C2DcWJ4DXAH1/wAfamo947g2Th5TmvHSxsxTC08cUcs9&#10;RUQ1dIaqp9bsEiqMU88DXBusxNtSqfZVc7Ntu/X6Cx7pMNI7FtIGl6DSKZV9DCh+IDyr0mu97ks4&#10;3uL+30KGotDUtkfCPPFfyz1GniiqJRdWPiaNze+ktfUn6WBOlkF/8be3mj7AxmTxuKbctEk2Ppst&#10;T0FBgzBGi0sOTZpXheCnFJPUrUQ08hVi/oZb/wBPaOTYLiC8vl2q403Dw1aWp1OUByCdQXSSMDJF&#10;ekzb1bxW0QLUeZSAPtINOoxoYEas+zRIKmuRjJODJIfIinxThHk0IscpHA4JsPblncPiqb+6bYKu&#10;bMU/8YmqKrW4/g2LpHhmmbCRBtdTLVT08LkMXsrRgAAm/tNYbhdSfvcX9t4UhhVEoP1JGqB4teAC&#10;mlRTNenLmSA2xdaCQgNn0Xj+fp1Hx9VVzvVLU032rRsIoi5Bml9Oh60ofSgJP0B+nvluzZWAo8Pn&#10;N3075WoysJxO3cNFBk5ZZKc1+axcObydOtP4JpMjTU9SkcXneWEK5YxkopDe0b9uU13Y7LJ4X0p8&#10;SaWsQAJSJzEh1VXQWGttIDdtAw1EdRFzJdw7hdyrI+ptHhALni6HqAtfXz5eio43UQ08FRWVq/bh&#10;C3mQwUNGUbX+26+WZnVgQYlH0b2i6LNbg2n3ziZoJapZaPrmWJI6Kip6yqxlHkc/t2hyEUjsqHJ1&#10;P2sxklmXQyLfTwCClv7fbt721bGSFGjmM8gdnZAzxaNJFGIRdTUCmvl69RLv+zyWG7Wi3FuVEtu4&#10;U91CfEhA/F6E+XWOvx+N3HhKmiyVJBXUL1qP4J5ZoqasmoJ4qyjkLiXXTRiqhW4+hIFwVJBOKM5l&#10;ZcHW4yWmyNNkMrjMPAtWHpIqjG12H3Vg6uioYxTUcEFJ9/SVE0hcrcGMC/JPuN226yW7tJ45ons4&#10;ZJSUGqjpJbzKz5OpirhFC1zqr5dQvvW37idx+nW0fw2lC/kTgip6Aqu2rj6jcm38uooFweE3BuDM&#10;VFKXkko8nRZ7Zm4MTWy1aVDz1ORtUiCMIWK2OoLqVSAa3Ru7cuQ31sySnesqcdX5rIVGKkgjolp8&#10;ZiMbhcjrhkwxhMX8So6kGZq7UbKLhL2PscbRsm2WvL+/rNpS4jhRZPjqzvIhDeISe1h2eGAASc8O&#10;pm5RsbTb5bSLdaxJqopYkfhOo9p4DGT0JW0trYnbu3p6GSmpKeSaNJMrKWrJJquqrqlPCpydVUT1&#10;klBURaYvASFANhp5u2bM6x/vlhM7Jlt60WU2xtzImuSExwR0KZktUrG9LO6CZKiAz2YxlGAYm9hb&#10;2/vvMsW03+2RpyyU3S4QLXTVvC7aFlyBWmKk4x59ZX8s7RsB26EyXUc2iSoqCwUjKutT8QPn0oMp&#10;uGjweQw9HHiqufI5d/tqaKlguaelp1EsklT42URUwRLBmLHyMgtzcO+R6/6/GOepqs9hxmJIaKFJ&#10;YXleF6QZGjZcXQ1Kzo6Tl0BeUKGdbrxf2kteYeYnuvBi2mYWKBjTANSjdzUX4BxC1pqAOaU6G6vs&#10;5lFzIYjcCi6jXVSooAQQRVgtaeQ6cqTL5armjKYiqpqWWveB5JmXzwU8dPNIJpKZlICSToqAhv7V&#10;/bKlLsvDYrFJmKCkxe4IK6mrFqqaWqq6mmgXKUMcc8WNqKmWmmlMMjS+s+MCMkg/T2atcb5e3d6b&#10;S4efbXjK6GCqrHw3NNYGoAEAGmcinWpb22MjQeOoMYWiilTxIFWBzqA+wVPU6V68zytC7SwtBIsQ&#10;dQkLzMjCNHkT1ojSWUsBcX9qmizeyN4bqgnp4Ys3NV0eTgFJlZKehlqWoaR/tslTQ0cEA8hmcEjU&#10;FZQR9CfZRNY79sW1fTvM1usbo1Yxr+Ju5GLE4pitKgkdJbXdLW4uPDllQihITzI89JyafxVz6EdN&#10;xhrqXGrGk5xxp3pJfLS2rG8RqY/u6RhWR1GqOWPgMOR9R9PZd66HHR1DRpXY2lTF1VZQ1dVUTTVc&#10;S0tY4hOmGoEyr453QWWyg2Nj7ky1e6mtiz202ueNZAihVbWmfiWlSQCanjw6vfvtK25njmjCwakk&#10;1VkKq5FBVgaEuEFPSvpTpVq94wVVmuoN7C5uOb/Tm3tS5OLa81PjU27IpqK6njx+RYRrXwwtPTVM&#10;QEslXTeSKaVyHPj0gIhCaSbgptH3RZbyTcAfCRiVOVLaSAKBWAIWtO4EGtWBp0XwySblDPSMKsfA&#10;0+KgJwKfLyp1Hp5JdU7So8aIxC6wBqH1BQXNx7Gv4YZ6fZ/e+OqHlmpIZNs7podx1SeSspJqNkpo&#10;MeqRysrvVPn5aNbklY3K2sL+4g+87s227/7RbjHuFuk1ol3ayLEWMROmUO4qg+ERq7kUrIqtGTRq&#10;jHb3yZJOVruykQrPoc44UqBmuK1IwVNPIjquv+az0hSfIT4XdjddHbdPuvLVOc61z2GxNRm6nbys&#10;Ntdk7TzW4qj+LUsctTSrS7Oo8lLKkYVp4EeK/r93fZGobbiQVsMe6d118j08NFt7Ex0dGWq2RqwS&#10;OIo4aGKjSKBvPO6yNGvIVj6Twr3ferCCDc/Dkt7eZ2ZYmZTcnTXSNFfD0yVKldQZSiuCPPrlJsO3&#10;2ltvt2JJUWYu/ZqZS4AYn4mapFBw0j5daQ8Byvf+Czm2KvFfHT437EoIqio3X37vOpz+/a2i2hJn&#10;sZsREpKrPZLLbsq8xJn9wUL42gpZaWOojimWZliDEBd2rU5LbMOT7T7Eno8HgsNiarLUr5uravw2&#10;3Xo6WVaeLB7OpTjIcjuWsyc1OkdRkayuZnFqdKdyHBx7CTNuXMU23WLSbjFbgM8SFYzK0h8IIz6A&#10;6LrdXd0YaNA0Lp1I6IPDHuktutFmlDDRQcQQR3Vrw8ujo/DWk6PyNB/stfxLn3L29lp8jt3Y+88Z&#10;sPC0u0t+d0Uu5MlGu4ch2J8js+dz5XaPTdBgqOsq63EbPwO2WiMUIrKrIQB6ScmXVVFubOZfK9j7&#10;vzc9Q2Ydclj6Tb6jEYoYivcw4SPIUypNXS1NVuCWikYCs1Xj5ZrC3Vm5U2W1WuzaIgysFK0J0lBq&#10;fQSxIpF4gbVqDGmACegRulijbgguECrqNdVaUAJOPPAPW0B2nXbf2l1/tXpjYmJ21EcZKu3YKTdl&#10;NFufI02SwVEMjvOnwGSrJJKONqDrijzkPkNANYk06VSR1YVOvNtyQa6iB48Ft/YtZu3cMO3MbkZK&#10;5945x4BTRbj3j5FeoqP4UlW8kNN5Wb7gRuHBQewVztuEO1yNvV9IQ6241yaQqrAEYmOI0xroNRKk&#10;4FdQx0pOzJvPOm0SrG5nHhED8IVCPg4FcHzr0VH5I70ocXUYqCeiqcnvPu49ddY1XYWVxdBjo+u9&#10;nZgV8lbtDrCqSnipcTXbzWgSmr6mSmaNafV5UcWK2FdU7WrMXT4HbcUlUlZLNR1NVmS0rPPlHjkq&#10;oIZoqqeqR0qoQ8jltUjeIDV+Rwo+9R7w7Rzhznd7iJY7jZYgVMBZVZkb9NQJEjXSYidQOk6iM9dH&#10;Nh5alg5bt3S0kLIlSR/xfWu1n6fKd/UnyB+UrYnHGg3Li8/tTrDBT4jB10e2OpKOvpsPu9IxicZt&#10;aOurqGp+2oaS9qenXISSKrMB7sV6ewNPE9OK/GFY6bJzVMWTlmK/d5ClhkWL7fH+OVRElNJKRNLI&#10;+lwAqKSCOR33l/cuCTer7bVmSJxt6gQCpIqystJKZK6eFBq4Ho65dsGsrG8uYY6tK3Fv4eGPmPTq&#10;b/Le+JW+aXqrA9nbLy0G4MTvHelZRZaiOOnO3Nm7Znnvl8bU5VM3RVK52vzUdDTz0VOkaPHIS0hi&#10;DxuXP52bq6pgfbdL2TgsxlaZaR8xjaVcJUZCkNZj42nmnVqd/uIMjBi1nanYvpWYL6SbEc2eUk37&#10;ceb7q+t3MFVZWJcIWVgVRRwJXWV1Z+Go86jIb2miv7Wzvns5ImbxKZc/yBqOt3r45bcj2t1nj9uU&#10;WUpclFiq+aMtQSwwR0iLAnioiYKZRIqObE8kf1NvdNWb7X+FWAjxbI+9ME2Ak3HUUFNS7S3Rj6Go&#10;rJqdqv7qupabMwY+0cdOza3TytIqm4F/c1f1I929zuJpLdre5trkQCTVJE7KviKCgcqZARWmkNpp&#10;1OSLvYddRh1yFRQMOANTwAHEDoxUTzabOiRuAbpqL/T+0GNiw/2Ht/3F2r1pQ9n/ABg7K2xvlsrj&#10;spVZTp+OukxuOmLQ7nxdTBt2orFq8d6qaszMcEDyuGKpIVsSwYG/KHJu5XEHOPKd9tipKtLspV6l&#10;o2CMBSSmFdjpWlSAa4p1SSJz+8bK7jzJUjPnQsafPGPU9RKx3+0q2ZC7JDI4VWIYhELsAB9SQth7&#10;W249x1GG7M3FmK7cWzHj0w5nbddU0NWtXh66OupYqjGJSCsigOCqo5WmrFIkebwrZkUFWFVrym1v&#10;b2NvLZ3AYuqvqoVencHzUlwAQBgUJBrjpbZIohgtlR9IGhqeYb1rXy4dRYZIa3HRqgkaKSmmiqPE&#10;93WJ4JAwuVJVz+CLHVbn2s/mG1dW4zov5NYpo5MIcZuXonu+KCvL4mk2t23tPLbTwmbKRUpLTUm8&#10;a7HRJKxsqTMrDnUMmfufybVP7zbNyPvd3o1bnDJbGWoLlJkLGgPaDHrqFPUNbhavt+53O16mWxZm&#10;ePVx4HHGnEjy4dE/z+xqqLHb86/pDkHmXcG1O6NoQ09PA8tXnutt54Hfy7djNXLMss+dyGBihZVV&#10;SIGkZWUgEUmwJFBtXddBLDkcrm8w0tZWu0aPNiZcBUrlMfWUzGMy1FJDJRraFiQzFVJsT7+5n2G5&#10;BsuSeWuUvpCkUDxoWYs9JxMhjKHW7aTpc0IoQKkcOgn7cbRabeNw3vcIyhKuFY8Kqwb5jyxUHPRp&#10;4KZhUYvIu8FBTUMCmOEG9IGq6doJAYxIvjqhNOFVtTBgSLc+4mar8VWZLe2bx0dJBnMDW4vMberM&#10;ij1WAhpq2tpMPuWJIgYoJMa9bkYXm0xkxqpZdNr+5u22zu4LXZrKUk2FxHJHKI6CZiiNLAWJqdVE&#10;IVQygk0Na9CjaLiKLetyuo5IREyuyFw2mhBAL0YEqCQWA046j4+GfHy4aheolnpJsdPRVCxuEqJK&#10;6IGvpKuS6S1SBqalkRQZgo1fnj2tcdVbPh3xQJDDR0mV3FXYebJYGsYwLhqLA1dPBuzBZiseZ62q&#10;xFfiKierpgkqanp1DF0LIwUuf3yduuPHcyQQxSiOZFBaR5VJgdB8KyI6qjkodKsxUqwB6GHJGnb+&#10;Z7r6a8iEjRaWJBFR+MDNeHw+hpw6Yo59w1dBlI/vp9EGNmpKTMrRweTMSZSKQYrI41I1ghjyePrV&#10;iVw8Ri9WnTzqAsb13dt7Ab9mfGYnLVsWMWGvFZTU+ISOSXH0ssFOqj+GEGFknJd21KQtiDf2HeX9&#10;i3G/5dSC4u4E8UkaWaXGpwxz4uGBAoBTqf4zpjEhZAZFr8OASQKDNc1x1g2hhc3k9kiPPy0cGQzF&#10;PUU1TFFLk2aljrpFSogjlfJGeBhFcKI2R0Y8N7mb637jti1dXk/4bFlt5ZnGTQVmdeMTQ4jzUE0+&#10;MXB4qrFXS1hiMYMo/bjFrKqkghnl/l275hgt7YXJt9igmBWEYaSkihzLIpUp/R+I+ZboO7o87QCO&#10;By0QLNgUr5Gg+049R0nsJtev3bBBS+efb+ycVVUs2IxlDVVVPkM88OpMku5K2nmhrUR2N41jkWVm&#10;s0krgFSXPc9Rno66GurEyFVR1eJgrIo8K6LBNkGopVrlV6emgOCmnw8lT5Vi+h/Ta3uUdrj20wNb&#10;20ka3EczAmUVPhhgVwSfGCyBAtSPnXoCvauJHFy50shFDx4U4fbToYMZ9qLU0ZmQx1M8KpWSh6j7&#10;ellUo8bzNJNLAZVVVcsWN7kk2PtP7ekgr6mfy7oyO3qTGS0VRCKKng3Lmah6eeOejOOSsghpopUq&#10;o08k2jWPqxZbgmO5ia2jtgm0RXU0qMO9jDEtRRzIysWYaC2lOBNKUND0aRxX6wzIlzLC2rLIENQe&#10;AJdW4/IVrQV6y5I10VJK1FQU+RqmZIxTvWfwuJo2cQya6gQ1J1Kjllj02YjTcXv7kYXM77yFNJi9&#10;s5R3lqaR6+XwR0i0ywYiGRopMjSLTmFnql9IDAqsjCy3t7av9v2C3n+r3K1pErBFBLV1SEVEb11D&#10;Sc4pUAg46WMPDhRbeXxLthUMTXhngCq5p5jHEDrqeixaT01dW00P3aHx0tS6xvUQed1aSlp5WXV6&#10;mAF1AfTc39vu6Z977zqMNPul6yGqljxv8CioIS9LJSYtBWPNHErIuplprCxHkJubGxBZs0fL2yR3&#10;8ez+GbfU/iayK6nOk1NK1zXNdJHnw6OJbue7jMEG3OseqNyY3GWjZWIYFT2mmaHh1FxFBhcNDXRY&#10;hKSjT76eorPELNJW1j/5RNVs5kLyGZg9l0i4sLD3mxux8hvPLzxZnL0n30u5o456SSOSGozEksv3&#10;c/8AEnkkIohj0gIeWEA6bhtV/dLzmG22S0ilsLGU2/0tVYEFYdI09n8ZeuFOCfTpq2tWubZ3kZmt&#10;EfUQpXhXsQnTXtahPrTPXKpyVLiKPXHSstBS0VRUxGnh1gLToQkdLaRfPLUOw0obahfn2LeBpcXm&#10;NvYTAZuahxTbZjyu4ErqjGlqfcMtAWytFg6Ctp6iluctX0saTqEXyU5dV0EhgDdymu7Ldb3cNvje&#10;WO6eKAor90Ak/TaZwwagRGYrxo+mpI6Jd13LZ7Mslnfxl1oWWp1AEgVIoKAE5+XQebiq8rhMrkMp&#10;hKPIZ6p3Lkdr4Wsx9BVpSNh6SoqqfD5LOus8dV9umGoaySoFlKu8YDXv7HLDdXds71nmwe6sbi5M&#10;tkdmQV1FjKszx1eV25FV0b5fH4SiopoqXG5VKLUlLPWmuYSlWABFvcD8ye9ftZyRKP3XujyPFfvE&#10;4jFVhnJMaPdMykmHxWUSmIRgKThhXrG7nn733tz7dw7sZtztXksQ/jHxQoTQpZi9YWphTw1Z6If2&#10;H8+Pi31DjMRntl5vL7g23J31S9Rbs3JtKnatwW0Oxt1/e42ir99fxSKCsbaseckjWubFtCKaItJc&#10;qhBW2wvgDVdi4PXlKA7Iot2QZGu27V73w+dmyCUi08wjjzFLi904qmojJOVlpolTUhQM7ORY4M+6&#10;f9817Re1++cs21sov1uLkxylLyO3jiRFZ2uKSWE8naFKSLrWmrtpw651e8H979yVtlrF/Vzlpd6E&#10;kvhkW99GjUoS1K2JJIAJXNC1B0NeG+Sm8d0bi3xQ4HYG5dzQ9aYfa8+Y/uTX7ersBuncmfq6GqGH&#10;2VPkMNU1uajw1E0rVlaZoY1MehF1MsijN198LN35TMY/LZzd8uwMDtXI5+nyGOi2l4cFuvb9FQ1u&#10;OhSgMOZSrpxFHItVA6BpT4gXL8ghT3H/AL0/2cTZ+VbblDdIZty5hsDdxXP1SzNAVIdgRLZUlIFW&#10;BooIFNOkkdRb7zf3uNzf+1lqvIvLbWW+vFCzRi7tpHjZgHIfxNuYeRWlDx6L13V8ne28Zk8v1/1d&#10;8ecl2hjoX29RZXeVN2BhK/c2wd75ZEydNRbw2tW7anpv4XJPCYKmRa5Fp5GCpEB7Dr5C4ho9tbRw&#10;Gwtv5vcyY+nzGaqey8Jt2jw+ObblIksMWPz1WqSVlNBmGdEIEB0oxeQPpKmRvu0fej5Nuod45/8A&#10;dTndbLZbzXHF9YVeJAjV8aLwoYyG0jWI6BagU0+Qz+6j98jd955i2jmX3g52h2/ZJriMj6nwAvEM&#10;RqhtkAoBQUUH06Bb4aU2e218y+8dw9l9triaffG3tiUND8d9ydgVu5qbDdlZE0O6a+t2lRZ6Rkp8&#10;ljZMfIkCwM0ZvppkhBABMuttnbs3pks/1lS1NHteuqJRksVjt3nKA1GLwVdDLT0hjlqi4Wk8SvDB&#10;HPqLorm6qUbofvHu3yCeX9g9x+XJm3yxuII/DlsgAH+qKxrIGKfC5ca3KYQsKAnUOt3/AAQnKW97&#10;VFvvJEse527MGjkieodXYAU1xlu4HiGFAan06sf+SHyK6++OGyKPtvcm3Nyb1osRuPFbfqINg4mg&#10;3LmMVkt1ZKn25/Ep6ZJ6CCigeryYjrKxhaOB31WW/sy/Xfwvz++MQm5K/e22tptj6qOLIx1pzNDT&#10;ZDE52klxO4cpJJT5sU9BRRYaunq40Dr9x4xG8ihywxU9+/vwzeze4bJt1j7ZXG7m8uhGF+sggKlW&#10;DJUvYzdysARXiRxHXOH7yH957zN7N83WvLUntjeyToGZQlzAhrQ6Qoazl1EnA459ei87u/mJ9d0u&#10;78ltai2Rvjd9HgsfuDO5vPYOhw1ZBt/KbOWWvGJpaGuohW1+VosnRpTTFIGekcmZNZjAIR949Rw7&#10;Sqd1fwfLR9jbC6x2JSV3bG7DlBt/GTY+px65fHZLbWDx+rG02MxFNCJRBGNVSiWZzexkv2g+8xsm&#10;7RW6c8XMWwcxX1z41jHM0c8qKVLMJZVhjMgdahZGqUJHaxz1L33Yfvo/64NnPee6d0uyXd4KR292&#10;8TgL5qzw28Rcnzag1CvCvXL47/NLE7kyG3Kbtybb/V+4u+O0tzbU6K61jxGYyG6KRdonIQZKj37u&#10;KZ5RWbjzMlITKVgo4qSVvGCR6wXeh7b2tWU+IiGKomqshIme21mopZZtu42tx06SSyphq6Samhet&#10;nX9xZ/uQS1lK/UZbNyzuLmS4tb6VrIxCN6AeJLHIvbWVaE6V+HQErTPWcD88yXVbawTxrWTuVwU0&#10;09alB1YTPgJ6is1PmKuOgko6ynzFBAlHBPk0q6SWCNZclT0cNfF9ist4mpZKeUFRdjzcNNwbgxG4&#10;IabNWwsu46YZhpIM5V1WQxwqaWmqa5avFRU7UUMf3MkHhhhkVkIkGvV9fYzs9pvNtaSwXxlsCECt&#10;Eio4VisZWQmrHQrF2ZXBGntp0ZpuD3kKXMltbvegkJ4gB0dpJFRQZFQSKEKSa1HT9ClVTogKTfb+&#10;anjihplDSopmSFBUyyszPGqtrlcWOkE2P09zMFDQYmoyUdPuXMUm6YcBjMukcdVTzYqOrjp4q/Hb&#10;ebGzUtUMm8FQiMmtwUmQMOQPaW+Z7rVK2128m3m5ZCpBD6alWmVwR4Wta6iFJKk+XRltsMsu4XEd&#10;vNJ9RGyeJmqRgioCjBoRxJJLcSeupYvuZqaWSjpplpZ3SBp6YVU1OHVoJJ4ah2Q0wmhZgzWa6Eg3&#10;BI9w8djK6o3QsYmyHgzr7iyOB2zWxS5CpyVfPBV46Cprq37iOpjWOaoHkiUpZbt9R7pd3KLDauLx&#10;US2jiW4cBUxqUnT2laUHbjjQCg6dswlvvUWm6EI0uywsWkBZ6pqJY1NAxYRgihAyadSZaiGmpdc0&#10;kEUdL4zUsoMUUYV1aTSpLaV0A/Un/X/PtXbm2FSy5Gsirc0ds1uSxeTr9u4umhNPDWSY6hnqHpHM&#10;Eyxx0jyw+GAMZGVmW5PtNtvMU6W8L21gLuKGWNJnYklRIwGoA4LgHU2AONB0Z7tFtpVrVpGgkIOk&#10;RtQt2kHXijAeQ7cevUGbKMscKwUrVlq6hpq0JJoakWtqoopJmtdr0qyF2Xj0qefaQYbZxmSylHHk&#10;MrLJU0+Qoa00WLLVlbFQ0c2UqKdDW1lQFrxPS3jluEmjFmjsSPZrI243NnDcyWcdVIKKXqFLME4K&#10;qhko2VOVPBqivQI37mW22e6F7b2jMfDZKxue9VBfVQinAVB6lB6lnVpqOOMo7egVTMjK0og1f5ux&#10;jaJywW1r8f4+13j6jaq7QfbmSp6yh3PmI6mqoDntLz/wrCZJajF08U1O/gjmrMdTKn+acWb6Ecey&#10;G4j3eTe13S08OTaYCqyLDhfFlSjkggFgsjV4rwyehRy1zvbbrBHa39kYnJoA75J8hTTk/KueFem3&#10;RlpMsJw5hxVJKFiiheHx13npHWd6+OankqESCse6COVBYAtcXUrXHdUbJpaDcO7c7Hg8BjqeCZKG&#10;QT1ElFHkclC2NSlgp6gyVFVTUFZUCQyFn8iJ9Be/sgvecd9nu9s2bb3muLio1HSBJojOsksMKXVS&#10;CoAIrxr0dR7fsNIJWs4VOrLBcjFKnPn5dJzJbsqKbKYLCYyjnytXka6eHIVixeYY2hxsUlVM9b42&#10;SGGrro6cwRgABKiRSRYafaXwuYqdhy0mdpsBT11bDS7Sjw61KxVsMmDqKWjNGlXLViaqp5KnENaf&#10;Qy6WJ06OLHO52MHMSyWk24tFamS5aYpVWEqs2orpoCElFVqCGA7g1TX0O12drYypYIHiFFFa1QVF&#10;W1ZJC+fTrVU2L3LjMhRRZGsp6VKzKUtY9HJLR1VLVRTyw1JieJY45FpZQdIkSRH0+oMPq7UO95eu&#10;d5Vby4zbr4qnLVEMNBQvl6TwTxFqafHCadZEk8TBnM7S3m5UKvHtFc8vxczbDFGbi5+tYANqkMbs&#10;QaFZKA1GrA007MGvVbrb3vWvayEJGuBTNOIB+fr8+sWU2/S7v23/AAmtrM7BBVoI6mdK2XDZkeEg&#10;yQy1eNenNPrZdMgi0g3IFh7ddz9m4XIV38VxmF3JPJFuamfFUmJzUuMxu4YauVYIqhkpUpqsfdxy&#10;iXUsoAkPN1uPaPaeVL2G2jsr2/tzE1mQ0kkYeSIqKkEklaqRQ9nw18+mpi9ntsd/Gzs9AqqEBZ6j&#10;tpU5p5+nWDE7fyWPoKSmrKnHVEa0AgqTVY4VVSH0ft0rTNN4pKOme3DRlyq3LFufYQb63pQbx3ND&#10;mcFtys23VrCNvjHwyVreJaWPwVOVbJRTrV1NdKUPlEmtTcn6+xty7y/cbNtf0e5bml1GWE/iHQKs&#10;xqsXhlSqoAaLQgjA6LI55Jr7xJ0uZKM8VWoqrpY1btXNCKCvHpw2ngMjt3Etjctnq/dFQchk8gcr&#10;lBQU8sa1dVNUw42OCgoqSmgocdE4ihIUuEUaizer2+YzcHZWZ3LUZLJbilop5cTUbbzWbyOHoJko&#10;KrNMaYCLHxU8EJmkmnCpK4b90iQaTaxddbfyrt21R2ltttUWcTRRJIw1iPuJDsWOkAV04GnsoR0+&#10;1pdRSmeGTw4miMYYVr4pbtda+vDyFM9ZDgMDRY6nxlNRLBSQ1NJU0dJSVdTRyaqB45qeOCSnmSZY&#10;adIgBEG0FBpa63Ht9pKbsCrfLIaNqOCkxeVSmj29EgqaCYVcpxRWnaMU8IlrfGsw0eqIsbA8+0s0&#10;3LdsljpnDSPLH/bmgcaR4gqDU0Suj0YDiMdCqKDenkMNzMgqzKH0glckhsn4lGfSvU2orKCl8JNR&#10;RxPUzBmmqGjjNVTxx6pZ/IPRIY6VSVduBYe5dL1Pmd15n+CyUdTR0+Oro8dV09BXJLW4vIZjFA02&#10;Trsm8EVRKYczUKwLcoRpNwPaOTnGw2jb03FZUklkiLxs6aRIkUmY1jDUBaIEGlAeNOijfNtvb+AI&#10;+4COHTlVUZBTTpr6q3cDxqM9MeS3fhsFjzkq7IrFSSUFRkVmMUkiVlHjqdpqpaWmicSipFHEzjxs&#10;FYjVb8e5Oa6g21syvpP7vZamymZmxtFNm9t5cPFX43cEFJHlp8Vj6py9HNjHCmKR5YZQ0hItb21t&#10;/Om471BcPudm0VgJGEdxGaq8BPhLKwwyyUowCsppmteg5yyt7DPfatucipAZm45qTqpWNWHFQGoT&#10;UenST2D2LuTeNTuhc9sibbWHpMvko9o5+kzK5vH7q2xR5SXG0GcmaOjx8uDq8tTItUtIBMyQPq8p&#10;YW9pvdEWPylZXVdPsfLyUVPVVUlLQ17qj4zGaXBeesxUFBBVZTDZC4haaKRCsY1pJzcz2k3VpBFG&#10;/MEH1WhSzKK+JJggASmQpHMuWCEEajpK4oOYbZZvCjuIRJOskcqGhGAwKYqVJXFQ1SaZPS7xUeTj&#10;ocZR5XN0c+WSjoZMnUUFEtJFkMkhjauako6+fJS0+LyJ1HxeV5Y1eyyiwPsRMHvDEYjB5TdFDtCQ&#10;NgcPjcHltl5GqaspqjE1TwpkJ5GmMFRBBUUMjTNIgLCc2bUtwQ1uWx3t9uVptM29qDcTvLDdIpUi&#10;UVKYBIYh6DSSKpgEHPXr27ktLa4EoKSYdkGSq0qOJJIAyck08z0m9xYmtybUWFly70v8RyNTkqHP&#10;0EcEWToZcer5HHx0xkpayhqTTVESgiaJlaEWbWb3BnOZuu3BvLCVKtWUceBwcOQ3C9HlpIaamqcv&#10;U+Sqmws0LLVUkFFS1BipQ5mkCqpcsb+xXt9hHY2m5wa0dbiTREjRgu3h4UzA9rM1AzldCip0qMdB&#10;K0iu33/wy4cQWpMgBJGpnKt5ipCHGOlbQ0bR08tPV1ENXTzyGBIZqSLyzU6Q+CQV+jRFJPLYvIyh&#10;E1EgC3HtAdi5HI4/OZqfC11TLS1dDUw08dSn3NXjcYlKyQ4jIwOqxSZDH0wEbMAGYrfg+xdy7Y2t&#10;9tdtA8UUd9Gwo4HaZa/2yZroZsha0pgkjor5r3Xd9nS/khY+J4TnVpLgAAnSyE01V+eRjp0ofOKS&#10;FqoU0tZ471H2iGKjmqx6pJ6aOSSeSJZpbsoLuQDyxPPsV8k+E3ZS0D1GFnwsuYhw64ybAVU1fU4q&#10;mxNLTrVUPjlaMRy5OaBqaPzEtBrB1PbkK20N/tNxO0W6CVbd5DJ4yqglMjEqa0PagIdtAGuhwCa9&#10;G+438u4W8NraySpKx7vDapSnd8RGCRjA456adGTpmigWtWo0S1MksbQJHI8c7OIALBhqpSwfUCNV&#10;rH3Wf/M52tQbR3j8TsTRNDMwn3DUVtUskUtTUVtZkOt66QVzxQw/5VTJVLE3BBKah+o++P395Zu9&#10;1vl77L310GCNNvARCKKqK+2KAnqjFSwJzQ0PDrC/76Kqi+1KmMqwO4g1ADGjWIqxFNTHzY8fTpPZ&#10;LLvl9kdgVjUldj0hxu7qGKnroEiZo8ZTZOgFdTaJG81DkmpTPA5KlonUkLewO9/wm7MhpfmFDGJA&#10;Z6voJBJG2kx/s90CRiODYQM7A/TWq/1HvnbyWz/Qb9BbyKLqTwhRlqCn6hY14ihCj56vl1jV7Vi3&#10;hbe9wuOEAjIHmSRJw/Z1rY/8KSaDAUea+Gu/9yNj58VsHDfIvIy4nIUSz/xWsnreh6jBU9HUygwR&#10;StuPF0cdTEfXLjpalgCsb+9omWmoqm0FVBFLTUstFVIs4jkhhqKKVauCVYmUqHopYYpUb+w4BHI9&#10;joPNBZPbIERGiZcDNTpqfmMZB6Wi5n3re5RIpZpXKqf4VqDn9nWmXTbm3/WZRNx4jMZ2n392BU72&#10;wVTNjZZY8nXbX3Sku1cxhqrIUhNZU0+7aDJ5LE1FP5NdTSwvHLeKVVkT2L2Zt3E5mq3Zi8LisbnM&#10;vHiKDcuWp8bTDPZ/C4SgrKPA4zJZh43yFWmHSYGHyyN4/UosGa7cVvY2sdxbxQBNyltz4ctexZAy&#10;5YcSukkUHEkE/CKLt5jhi3JLaGAEpHQt5E16GLtrvrd/ZBn6h31vDP7v2btFt31nX1Gcs2P2Z1/2&#10;Zu7fON3p2zvfFbPx1XicC0W6XfLU0q+GLyLXiRP3o1VlUoLPYpI0QLrFpmOlNYZmEkBshAKLZlYt&#10;dvoBcl6aeW3UIvh+KwXW9O5ivmDWtKE4+w8eiG9t7pLmO5ioqBaE8a18uilV1VRx4vLNT5akp8xL&#10;LDL4azEmVqikSdIqR6DNlpK2GvqqTJTyvC0NPSijpAxnkneOGGUR4IZpZVayJ6fUguzPGFQDgtdi&#10;B+b3t7L1cX97aWdvNXxH7ic4AJJPyoOrzhpYlgtGCISCwOanzOOmPGSVG4MrR4qjkeb+ISpDViqi&#10;mqHq43iqBW5CrBp5YxHRUsjTrdgtOsXkDKVNiJ/K3d0eYop+rsflanHbco4aLcHeuax8hppY9pzE&#10;1GN6wpq5Lv8A3i7JqEhSaBCCmF8nmtT1RkRRuN4+4fU7dc2ry7HAVEo7dLoB2INQYDUzdwINUqAA&#10;e7oEc5XcwtJdqsZFmuZVoKYBAoXr5gBQSflwz1tB/wAkT4pyV+5cD8qd77ZfO5Sv3JVbB+B2xcu5&#10;moslvPaVLkMbuzvzMYZfCV6m6FpqmrmlyEsrRVmfl8NKv8ZhoUqPfEj5799be3fS4jdOWl3H1dUp&#10;O64bNQRSz4qGiEpSTaOTK09ZQRUMdM0KQs8lLLPaJow2opiF7ofck9pPesXN9sfL8XLXPXhMY5rA&#10;/TW8pPAXUKq4kWtK6dBJpkZ6xh5n2+z5Z2+M7CEeRZATGRrqSaGjMe0knVXgONOtrrvzqTZ2B69q&#10;qjberIbpoZ8ZSKufq5d1UGTyVdLShpc/iMzNVU6ZGskqvPPX0opq+jpmknRlWJEN6mxPkv1r2vt2&#10;gyuKz0tNUVNdTlMbmPt6TKMyiWNZqOlIWOWJmIYGNmMkZ1qtiB74u/eb+6B7yezsUlvvnKD3OxlX&#10;Iu7RHntmIpSO4kjGoVGWwKeuOiTbOYVu5Xhlfwp1pUE0wfMfIVp9tR0Evx23BR7d7I3BtnO5Kix+&#10;6MPjoqeqx9XlEkx0FI8lJLJkNuST08MVJFiZJftmSrsy1cJg5ZbkyOKr8d/C5cg0tJNR0lNVvLLE&#10;wCkCNp6jysxKzSOpYMzfXn+p94Y8t7BdDmLa9jsLKeDc5po4woBqruwFVAAKipwzAuB+KvUgW934&#10;sDSlleJFwRgk04E8CTwHQ2d37vpMR1/u7dm4a3E5DbuJxFbmqh8g9N9tV4rGUVZVVFNPLOft6rzQ&#10;ROfHC7wSaNBVgTag75WLiWrcvtraOESA7i7P2xVU2PoKaH+H0cON3bDvLMZeohEYpxA8OAZNXLpJ&#10;OhAPAH1ycj3HMG1+xXtdtPMu6zXu6Jt0Kl5CWagQV1FhqZqKASSc9Cvn3cbnbuRobea+Q3t5DSXT&#10;g6AOxGByc6cDiV61af5WGR3h3z8wc38oMvXxQ9YbEwHfVTSZDL5CM5HFbeyG15up+vuv8JIuSqpK&#10;eloot7CSnipVWICla7DUNaGbxNjFhgjlin0RK7N5tCMIn1JpNy2o6bGxUk29kkz/AF1xqnuZGsgP&#10;gXSM0Io3bkZ4dYmmaa1vbZ7l0NtWhFONaZ6vHoKOSDL11cyY+SSSrr6mnqWNPJLJSGopSsikSp4m&#10;iiSe5JDqUNrAglnx1C0LvJd2mVvI63hXTEUBZShiNiJLm3BPtuBNNpOkVvEFb1aU/l/aDPQl3O4i&#10;mgtoJHQ26CnDzrxB8unzPbgWSsojKaiCOZPDAAFMhqTPJMkkNS11dHVtBP1WxJFyfbxHj28dQsjG&#10;f0RPriUI3pnA1jllBAc8ArbgGw9oJQ300QigCLQ6qfi+X/F9GWy3KRHWkzUDYFeHSGy+4YGy+M0x&#10;x0bfe1cOipqjLTuJcc9klJhjqXiMoT6qUb1OBqsfaVlx0E+QqPFBUyPGNdzdY9dmARLqqlFK88+v&#10;6/4gvjtbRYYTDbaWR6kNmufL59DGW512yh5m7hnTg/b9teP59CvSbsy1BiqRsllsfDBXIIVMTQPU&#10;JCqxtJLMRIzGSohs+lFHhvoJAuC6FoaNTopmLQqWZoLRqAFLEB3i1MsZuzabek8X9roWNnDIglI1&#10;0wPLNaf5OimOA3FBIF1eWOkdUx1m5qmB5qqngSplSnhTJRtUtNKZoYlmCU1WYoTMCqxaiVWS17HU&#10;A4PVpUJplkqIIXAklp2BdW1SgqVVDeRZNADAAWuQf6e2pIoNzhtIJoEkuI3He2rWAPJTqoKcVxg5&#10;61Bq255ZwKEea4z0xUeOyOArJqvFrRySzI1FTyU5pYKZpIaGWErUPVUlQaKWFpdSlmYsI1CgfX2Z&#10;vrXLTR4LEVza2qcZVY6FJYyIz46Wthp4rAkvqWiCqbgXN+PZ7zhsw3Pkm228S/pPrRw9WJoaqSfP&#10;j59ZX+zfh8ycq3m2XDao5Y50QtmjAE6jTiAzcPl1qc/MHZuB2N/MZ7nxlHFBT0XY/W2+N2Q0cESG&#10;HG5bObG3BuvLldSU9LIKzeJralAuuNLrq9StYgHy2+Q2Q2/21T7TqMhVVs0eU8rY+VpZltuafbUO&#10;KKSTyNHCVlpagQJGQQ+pj6TZgZss0fJ4tth2SI28JdEbwqRCQuQKyGIRvIcZaRnc8Cx6K7H29sNv&#10;sr2yuIEe/UMwmoadvy4+VB1s9fyh/jTs7eXxL2f8hdw4rEzZff8A0rsfbjbhjhSat8nWO4e66LIx&#10;uKsTCNa6m3LTfd+lEJiMekMgZSeZ3K5HqPvWLu/YkNaRi8/U47tHbmOURy7kwP3Xgz86USyilnyO&#10;jGzzSenT90kNTp8qP5JVMybJu1vvO026rJrKTRIKRkxt4ZKISdBfRqbLVZifPo85W3eW3s4FkkKh&#10;ghB8iGAIp9lc9H07b+Nm2fl98K818eN7yUiQby6+pc51duvKGrrZNi7vbGRZXYOegrUENa9FgqzL&#10;QQSwRSRPVYiSootZp5za7DbGRw+5dv4vOYXIQZDAbgpf41jqylN4Mlj8sz1lFWQSAepJ6eoSRT+q&#10;55APAkCyQS7buIaJWlvDVHBxHWpKleJ+I1pxA6yBu97fcWso1uh9QyDyqNI4E/Jh1oHfJLKbw6v7&#10;woNn7swmQwnaPTMeytp5Kgyckiz4DNbQwGCpsti5C1dKk6yrj6hUOhopKUtJC2nS3t186rTTVNW7&#10;xGnirWqJIAPORBJra40yLL+y19JU6ha3Nrl1nt5m3a1tXlPjtCFWvw6oqKxp6Mcj5cel+2s8ltLH&#10;diskbYPkQfP/AA9cp0pmgjwmzcHhM3jMzvzrd9tYnPj7ij8XY2KlpsTR01XH9nVbean3FEtPNV09&#10;RGYXEr6mJe7H/CqekQxpLUyOzZaqSUu095spJkKqsWQNJLNHTmSpTxKLwpoRE4RB7EPMm5bhfbXy&#10;7OyaL3bp9bPTDW6t8FKk5KSEVNO4UAp0Y7Pd+FcxRwnTG50j5sNIdftKgj8+ht6q7X/im5Mji6qg&#10;xFBg8xSda9dUeDkK4upo5dh0vWm3OvpMPkYaDG4fNZeghwmTbJMWgztZFW1dRUwjy1bxsOe3Pidr&#10;43Kbhz9YtJST4z7uinhEb3qcfT1WQm+1Z1ankklx0IKlj4y8YuwIsRh7ecrbnz/zNs+3crQrIlxI&#10;ZZDWgMEuuNEI41WgYnhQ/n0Rfu3cJxBayM31VteyICMVRpXlUf7VJFX7QT5jpd9e/Gvfvcu4+uOh&#10;usNuS5bcHWHbOW6+3dhM1XT42Gi2xueo27BTZTcv8NrKTK0OExG96nLq6UkSZKKirJCkbxzSEpTZ&#10;WMx1R2DuPdtD45ly+28CtPUxuWElHVV24MxTsERgiocdWUYDaRqVAtzo4FdkNx5d5K3T2v3SRkk2&#10;jfp7cocAIHYgrXiGbSQONK+nQ/5iISwikkqZE7a+vCtP5jo038xPcWexPxL6g643TFLTZ/b/AGTv&#10;CHcdJLDEpTce09q9UdY7njDzxMtTJPvbb+eaSLzP4pZXcgiaMuhcptHEY2vixmHoMBgIKbsyvz21&#10;GnXLyis3hnK+o7D3xlUVYpKSHJS42n3A9PKJpYVarEDxqqPE8l2t9zVv80l1u1pJbXtvGVEzNVZ7&#10;aaO3QPIlKFZHiZ1DD8BJ0lWLgueBLiO1bRWRE7j/AKagr+RGftr5dKnaG/591bD2Nufemf372ZvD&#10;P/F/A0nf7UGP2riDg+qo6CX48dVbUd8nmsZuWvxW4d47x2I2VRaKCtqRiqnLQV1QJFqYlhsrL7D7&#10;Lw+zN949os1S7bzuUyu3sw+PyEEtDPlcJlqc18EVTBBM6123dxgGo0SRyQz+QOytr9lHNG0w8r7U&#10;9hEk00Cxhomc1KmZdLae1V8OgotBwAHl1u2bw7fwRE3iiuTjjT/N0Xj5KbV7r6I3Z8iPj5JTNhMx&#10;271dsLbed2vLnNteDcA21ujranmxuEyhmehjRN3ddVn2NLSzQzOsIpY4TcUrCHmc3RUGQXGswjqc&#10;hiq/KRyMwMUcMdZj8Yiu7ExiernydMkUZIMoDlblSpjTYXD7Jud0rgzWs5Q8cigrT0FFOD6r6jpY&#10;zPos9JrV+77NOP2EH9vRY+seqNxbww22dxUzVD4rbnYuzNpVmMgoKtK6sFDtnN7+ydRB9rCk0OL2&#10;rBtnN1FfXSB4qSaopVnaKKaOZA8znX1WcRlMXs4wbRr9053Hbhz2dwdNhaafI1dPHhXq8jX/AHGO&#10;qkycuYxu3KfEVD1Ec8ppWHJjjRVkY7kn9USiRWk5jjoInQMCoaNWBDGhb9NKNgqRqGVXo9tLqNVL&#10;r2nVRj6j1PRzesflV11T7yxO/wDtmfJbuw/WmP3FsXbe3sim4Wy+16aLJbxxmJwlMtNlIqClyG0c&#10;rvlt10MlK9FRtNSiApDWytUNps/ziJFx3z73oaCClFMeodn09HFT6YqdcbXdXT00MsfjAj1JQ1Ae&#10;ygKXFgLe8M+fvqX5tukvrqa4mW2PfK/iSECN2XU+NWkUUegUDy6xn91JIZedr6SE1jNun/VrP8+t&#10;sz+WVWUW9/iNi6x56yWcdvb3mzRlE6TRbs2t2HHLuCmSOuaoqocfBujETxwxyHypSBVYhwSL9/8A&#10;hOXubBYv4M72x2Qy1BRVj/JbftQkFVVQwSPDJ171PGjqsrqWVniYcX5Hsl2r2s9wubdqfmHljlO6&#10;vtoSVoWkhAekiBXZSgOuoV0NdNDXB49Qvd+7ft9yVfLy/wA08xxWW5OgmAkWQKY3JRTrCFBVkYUL&#10;A4rSnWqR/wAKi/gt8sO/vnfsLt3pjobsntDYeP8Ai3sDaNbnNi7dqdyx0ufw3Y3cWWyOOqKPF/cZ&#10;GKamx+cpZSTDoKzLYk3A2DqfLY6rUNTVtPOpsbwypKDf+hQt7D+4cic7bSxXc+UdytyOPiW0yD9r&#10;IB0Jtv8AdL233XT+7+edqlJ4AXUNf2Fwf5dale8fi98h+vXlj3z0j2vs9oWKP/ebr/dOECyC90Y5&#10;HF04DW5sbcc/19zRPEf7Y4+oJAI/2B59hh4ZY20SRMrfMHoYW+42N2gktbuOSM+asrD9oJ6B2pwO&#10;XpHaOooKqKRSAyPA6spP4IIvcH6/0989akXBv/tvbfAhSM9KtaGlHH7R1BNHVLYmCS1/qVIHH+vb&#10;20ZdTLRVKpyTLSE2PJTTUBxccfpb/ePeXf3SpxHvPN8bHjBAR/tWkFf2sP29ca/73K1D7V7K7hx8&#10;O53KPh/HHaNx/wBoetyH/hIXl/s+3/mBg5PScj1t1rlVUsysRiN1bjo2bSfTZWzii4+mof19ghuT&#10;zwY3NuNIjekhjhUs5ZZICVbkixsX4tb30H2vw5LqwH4gxJ9KHh1w6lCFbhl4aGr+Y634qPl6IHll&#10;kdywHHrDNb215aqMGysXjY0CpBFhqZQji7vNPToPNoUW0aiST9V/I9uR2wuN33GdySZDKfyAbh9u&#10;Oo12Kdp9wnVyNT3MjfaBq/yDHT26ASNKByIj/riwP0HtBZSvyce49z0UcEYoc/XzyGrV5RNox1Hn&#10;Io6SYFjG8Zau1oygNqJ1XsPZ7YWEXgWN87qWht41C07ql0ZmrWlKCgFPXOaAaPe2stg1qhAljnDk&#10;eVAaLT8idROcLTz6iwUatJQVkjs01Nj5aVRwFP3TUUszsPqH1US2/AufYq/EarGK27u3aiqsbY3L&#10;U+UCCxE6ZYVyytKttE1npVVz/tQBHuPPc7Y0tb7Z7yKMLbyRyAEYOoSF+I+T1Hnk9ZO+181hv1tz&#10;BaX6pPDPorG4DKVMYjIoa47Bx/Z66+v87rAbp25vn44dy7VyGQwVbjKDdGAh3HiKuox2Sw+ZwuVx&#10;Gcwhp6+kkjqIJZoMvXPHoKm8Lc/0GnduwcYI6jP4KiSne6y5OgpkIC3Prq6aBLr4mDHUFHpP4A9h&#10;/Y+Z7otFtm4TlhwRmOTT8JPqPI+fWPvvR7QX3LF0+77GrNy/IxPm3hE/hOKha5Xjg0rUHo1H8tv+&#10;Yvifklt7H9WdpZajx/eWBohCJKkQ0Ue/6ClQ6cvjlVvDJl1hX/K4UCksjSqoRrKH1NjYmik1SGPS&#10;bMSpDKpAYJYfhhbk+xVLdOGWgr1jVLHLG/eM14fZ1biX+luf6/X3zxaYOgyNBVZOqpYKChzaVktV&#10;USJGnppTLChBF3aSqo0Uhebcni9km6ybnPt99HYQSPeyWpVVUVauqhp9gY/8X1KHtfDt1zzby2N9&#10;uVg2yK6V5Gc0AVO4A+oLALwODnFei3fLyq7Jh+NXdlP1Bt/J7m7Ly/XWewOzMNh4lmyU+Yz1M2FF&#10;TSCSWnhWbGUuRkqlLyINUAsb2BXVf2vsik1+Ksy2VkGpfDhsDl6ss1hwtXLSU+OOo/Q+ax/r7heL&#10;2c5i3FVkuLeC2Uiv600YIH+lQu4Irw0Y4ddFr/7w/IGzu0MO7i4ZKZTAxjGvRqHzB+eetQDYv8i/&#10;5zdkQQVuY2PtXrSmrh5EbsDemBiqoElYlXq8btaTdeWonj5vG9OsoBHpHI9gdV/IvObmzNVtTaHT&#10;285quJwlPlt0V21dv7eOh0MtTX1VNm81m4IIKUvKFix8zyaNF1LXUl3z7r8u4IrbxzYkO1EVYxQB&#10;6tWiqrPKrNU8T4SgfPqQeVPvm8ke3EEfNNrax3e7Kp8JDNLqGpTq/SSDwyfw990FNakCmRsk/wCE&#10;tW/9+VOMpuz/AJY7N2xtaodZ9yYzYHXGX3HmBJARJT0mJzG4c3t2llWabgzSUkPiAv45P0jNCcxm&#10;P7w1+44KGtqKnFUr0uPxsVSkFOKOOmp/so5qiaSoqDPoZi9o7XsEFr+8gOVOXbLkfl/lrlfab+Z7&#10;SzJjEstNbKxZtTUwNJNABgLQeXXPP3e9z093PcTfOfDtEVne7ldiZ44/g1EKtQOIJUVcksWfU5NW&#10;p1tCfDz4ybc+Gfxo6j+M20N17o3jtvqbCV2Cxm595TUc24clDkc3mM+5rPsKemo4aaiqcs1PSQxo&#10;Fp6OKKO7aNR62f019zMM3uxJsfQm09JjV0RV1WS3oQqV1QwELzIRa36bnj2H/dr7wmw+3+3S2G3X&#10;Md1zAVIWMNWhpTU5FdIHHOW4AcSJq9j/AGG5y917yyFrava8qI9Li8kWi0FCVgDU8WQ1AAGFqGcg&#10;UBIj/Mz/AJyHx8+Am0M3t7EZvB9o/I+pojDtXqfD14rVxNbOhWHL9hVuPkYbdxNJqEhpmda6rA0R&#10;IATKo9nwxRU9JSwx01HSRiKmpoV0wwRRghVQck8m7EkszG5JJv75a88c2bxzludzve93jTX00hOa&#10;0UZIVASdKiuAPLjUkk96/uve23L/ALeONl5YsBDt9tZsWPF5JHdAZJX4tI4GTgY0gBVAHzdPmt8n&#10;O3vlf2JuDuHu7dtbu/fO7sz5pKiod46DE46L7mSjwG3cbqanw238Ws+inpYQEjU3JZ2d2fsbSNJi&#10;53TUxlqHkCqpt4wscQe/IFpICfxwPeVn3b9vaw5TutxnTS11dtpJ80iUKD/vTOPtHXJX+9W5utd+&#10;+8LsfLdpIHG0bNF4tM6ZbiV3K+YWkSQsMmoetSKU3Sf+Ep/WOS2d8Ie0+z8vDJSU/aXdVZiNvicp&#10;GtZiNibcx8bV9KGCySx1Od3NX0xIJAejIsDe4x42EtR0ptb/ACSm/wATdY0J+v8AwX3LF04E8n/N&#10;Q/5eueUcTvMrqM6Ep9tFI/wdXkblzNJSNkIXkDA7iz0LcEBWqK6vg0lyAgI+6H1P09ofsKRGzdDA&#10;puabEQ6xx6XmnqHt/wAkaT/rH3hl76Xaz81WdupqYrRa/ItJIf8ABT9vX0Yf3VmwSbb7Kc2btLEQ&#10;t7vjBCfNYraAE/OjOw6+c9/Pr7Cg3v8AMuampplmTbm0aTGzaGVvHUS57OVDo2nkFoxG1j/Xjj2h&#10;vcK9dQvz6o8sf6H/AG3v3v3XuuveOWQRoWIJ44Ci5JNgOP8AY+1VlZz7hdwWVsoM8jUUEgCv2nA/&#10;Pom5h3yw5a2a+3zc3K2FuupyFLGhIUdo45Ir/hHSg2vga7cubocNjlV6ytl8UAaRIlLhHlsZZSI0&#10;usZtc/7A+2mnQGRXqGKyadN1vEljyDpfVpII/rf3JK3Gy2kVzy9eW2mAHi6d4cACusEV+Rpwx8+s&#10;Fd1l5rmuk525UnYyvIXPgSBgoLMcIDqRSCBRvnxOOjoQVO1qSmyGwc/jzTUUcrNC+VpYv4jFXRwQ&#10;QHy5BBFBVBSjAMi6WABsBz7cRGsRuGLrq08MLtqBFlPFjc+1HL1pYJdfTR7h4VsxorNR42PlrU1I&#10;H2cOPHqPub+Yd3363e73Da0fc1XW+lfClWnxNqUgMfIhlJPrTpU7CweFxuUjooM6cfjalzBBU1zx&#10;V+Gm12eBKuhZHmjiLIDrRhp+tr+5tRNFRxxGspbxMLCUwlWQi4/cAUcfXmxHH49j9+XJ5ldLK2t7&#10;q5VWZoC4IdFpVreUfFQZZJNLehYjMLWO7zXN3I9pvV1Z0cKJVLAqzfhljriprR46Kf4RTozEHXUt&#10;dG9JjcPt3dOUhpJ62o25LV0T0+WxtHpaWr2xnBNAJZ4oWHmpavx1SfVDK119xZno5Ynaj8SO6hUI&#10;llELG92DILqG5+o/23Hsq3DZeW7dYF3/AJNvLKb1aF1DN5DWeIOMGnGo9ehty9zr7wWk00Gz+531&#10;u3gMzILhXKplT+mWIxTNSR5dM+6uv+m8XFio+xOht7bDyRmQSCq2zWY9K6vZUlgWlzdTRU01QtSh&#10;AWEwAc6g1yxLCkG5EmMkcVJV0gZFEMEsf3JUsuttNTNCqlQSbBmJt9P7Psz/AHR7f3G129vst/JF&#10;uDCpZ6URjkoUfJFTTJNAowOk+486cxw7lcXPNO1m4Vs1jVo1YYCuHgwDQegFTnURXoUMf1x8PN0b&#10;NxOK2Fv/AHFsLfDxyTVWS3ukmQ29Q1zxSytiZKSlwuUqJaWWrsjOYkKekAhNUiuAqqrRqhp6mnkt&#10;cwT0cyQNZtDLKxieJD/jfT9ObG/tBZQbpscjR/UIYSTSS2loT51ePAOPl8gadJr6bYOZCo0tI5C/&#10;p3gDMpONMUqsWyWxwJOdIp0hcdtDcPWNdLFW7o27UYtKmpWHdXUO9KCeodXgaojyVdtupq6Sedad&#10;Y1EgaFZo1BVRJIqr7b6irhiDpXwVWLDu0gqqS8tM2oXZmUeWBAS3Kkgccf09jbauYttvmhTedotd&#10;ztwtPFQCK7jA4EONDlhxqHVj6nyJ5eX942qVZeV98nsrug/xedi9u1caTVSGH9F0cUJ1UFSR/wBj&#10;71w+7vsTunZ/XXfOMpaeChkr6Omotp9tYuOljEkEtHWU9ZgdzT1EcURP3dPMjXW5LsOEVX43J1Na&#10;ZqnObMyGAmTxqtfTJDXB09KRyPLUT0kjza7c0w0Afpa/Ml7Rv20bTcpPtXNl+trp/wBxp5LiUqfI&#10;EuJZNIOVpJg0GQcFW6ybnuljPYX3t2ke+0U/UWkMMC01V1J4BSEkioNFNfPSRU2GdSdl9J7Fp8bk&#10;Nh76+W+2d2Yirqat9kZHd28d+7dSnloz5TWUWQ2xFvqmxuLqKVZI1TcIM7MT5liIX2ga/rnGwbjo&#10;8jgtpbQzkdYY0qc+mXp8LX4aI6ad1mixk1OcskNPd0N2Lm4IQgalG5e4XKVzIri+vLa8gdiViB0y&#10;lgQBV4WNASGIwccR1Tb+Wua5NqubfdI5zbuBpRo2emlgTprJpVmA8PNaV1V6NC38yfYWT2lXUW9O&#10;9PkB0hvHYwy1XT7Axe0svvXbfbdbUUNRPi3pM7vXr/OZLZsL52qQzQqaaOGJVSNnDkRiqyQYhli8&#10;20IYFvC09XUUkU83ptFEqpBCNfjBJ1E2PPNuSpt6snkW+tfcDcI4JYqNFBBGw1A0NAbSV9NKVqaA&#10;nHHohh5VmuLaSxX2mjnvVlLCSWW6jOjjxW+SP4vSMk+Z6LVT98ZnfBj3VL8w/lpAuWwtFU1W0+su&#10;u4N2YXEZNJ5xlqgfxHYW8MjHQfdrGsWmSJCpCXJZh7T7YbBy1Tzk7LUVEoM2qV6iUySKGZmC5GMS&#10;OdHpUWFj/gL0POe22CQ255i324TVQ0t1UAHiD/iSVH2GvDh0LLba+b2thBHy3bWgjj7R9SwwOAWt&#10;03DhVgR646g5n5BUOLo4Yz2n88d91sM6PSil6vxO36KKj8zpNrX/AEBwPFQBpQZmQtPqRFVru1nq&#10;SXA4SKinocvt/ESshWuaSnqJkNh+mnhpqvxyPqH1YrcH6X9kd1zVt+6Qy219bblLantJeO3oR6oX&#10;t42SvlUsRwJ60nLXOLXM0kIsnKPWMJcOpA/4YRNJXjQ0VQSPhAPQOU29qfuqHPbZ311F8uOx8W0a&#10;pRo1JsKOolq3kAatTJ5/p/A5LA0hpSXjSKeskQFQ8/BZnGLcu0a8NBXZvFZSd40VkfGJEkkcmrQo&#10;irZagMhDG3JHJ/x9gfdLSKDWdibeVQjIaSFkof4gxyPkK/l0Ldv2XmeXwl3jY9mijRyQ6vcawy0N&#10;Q0ICqcelcdFe391J2x1vUS7g6U2l8vNhYud6qOGKs3Tt6sMHgnj+7jrpsRDiJY2p5Uj1Bk9JVSCR&#10;ZvceXbWxq1PLTYyjom1BkrcKxwc+pVsrfc4qekLCwAsbgj6g+wYd832xcRzbU00C8AyKaj5mORTX&#10;ofW2wz3H9jzXHHdUFUMk0yjNSAlxA4HHiPyPQRQ/Mj5hbBqf4Ru6t3b2FjVSaml2z3Jt7EdlY6pg&#10;MhaWOrxm6JM0I5Q6MQ6iOWMl9LC59+ocFLR6Vo9z56ri8ikwZmogzkAj1K/jRqqE1KtpOlWEvANy&#10;CR7MTz1t7WVxaXnKjwSstFeKUour10+ItKep8TPEVz0pl9tt2jnj3I7htk6pVnBhdJdOakEKVIIy&#10;R2DiMcRh3X82tlb4xOSxO6Pi7sjYOYnx1TS4zN9PyZXqyU5mRHghqslh9v5ekwc3iqZDJIr0E7s0&#10;WgeNWNsG2KPfNDWZdN1w7Rjjjr4/4DJt+jqaWWfGmnBlkyIqjUiOp+5BsqWUAfU/X25zDzRylbyR&#10;R2G47pbq0ZDBqyUYUFSNaaq0J4kfLPSXl3kmfnWNBy3sVve3Qy4mlSMAippG2e2hGWzQjHT38pu5&#10;PipRUPX0XTnZXyxxhrdn1g7Ixna9Xi940+I3X9/HBjaTb6Yap21HXYv7JZGeaYzMXCelfUoWQ+4k&#10;cDzUqBgdbsHJ4KERn9ga0fkE3+n+8Ettu3L0hS5TmLcTMKingAICRQP3s+RX7ARXIFCXbvyxv+zN&#10;PY3PIVgyq9QUutbEKxDKDCaLWhGVr8wadFxwe8Os56ejykfbHaAr0TR9lLsujosXBNLTMlNlBNX7&#10;mrzLPQu6OkekIZbHlQb45RS04WOpeihLG0YWJTAYxbl3MKBCw/skWH+PsQQ7buu4wxXO1Xu5SLJX&#10;xGCrVT5aRVtSsaVOKAeXQJTcrCyuZYty2GxBQUETySCtfIspUqU8jU6vPgB0L+P2x2JvajizPW+5&#10;u4dzqW8+bzMK0kOVo697rFUY7Hx5XJy5uGpVUDECNkAPC8u7JXTYdv3w+ElIAuxWLy2dh+kJGr2L&#10;IL6T+B/QexHZckb47ulzum9J2VYfTKgzwAdkKMcmg1A56W23NW0W6RvDy3toJei/43K9NPGsYuA4&#10;HEd0YFK5z0LWB6S+R089Rg8tuP5PUVP9vHPW0MWycnS0c7SRSGnjXJ1+KkwE1RHT1rmMGo16pDpA&#10;B45wVqQxA0tVhqNSH8WmJJE4GqRtKTU6sR9Wsb2Fz7eu+SH8Fp72x5ruLnADfSxvWgOkAiJyTxoQ&#10;dIrTJrRUu+peXC21s3LyxVJIa/lgoCck+JOCvGoA1YHpTptyfx73JM0mR3xsH5r7qyifaQT1EWws&#10;ZkJZWWNocRTR1rbM3LPKWuY4nUNGDKqpqN/bNJnqqUVHi3Ts1np11TalJEAFw3nVM1+16kYXNhx/&#10;h7Dk3Im1TsVm5d5rDDiDt8gNPmVtuB40rQdD3b9x3nbzHJbnl0QHK6d1iatP4Q91mnDC6jXqDV/G&#10;Tred6BM58Z/5jkJrZlhVpOszSvVNKbotFOvx9UVEk0MiFUDFbG/9oALvbTzVW3pamoyGJrJZauKR&#10;KjEozUUlOUWyKZauZnVmuNQaxH4+vs15Y5U5ftv31afQ3awmEgpdoYpC7MqjSCqEAV1A0qNLdQl7&#10;r828y3XN3LkpngVoou020okRdPiOSzq0i6gOKEg5HXeA6j6h2pX9jbdx+wO39rUEGGloJ9td9UlD&#10;jd/LnKuux+MSVMdBtva7UUFMahJAhptSCKRmlKMAGjMTZGkjeXHY7+JMrv8A5MahaYkXNhC0o8JN&#10;z+WFh/X3DVhs/LVxvm62247sLTw5nC6gClNRpn5U88H16zSi3b3EvOQ+U54NouprE2UdJbbxDIRp&#10;AbxAmo8a/Cn+fqv7r3Y/SGd7R3Pt/sPtCj6soxmaxKbMZbb0+4MVTPHVyeNZ6egnStEZgHOlZLm3&#10;0W7BMtvOopApyeyNzRx/25aBcbkAhva2ilyv3JuTx+0b/wCHuSdp5I26VWbbntdwWuAViJH2qruT&#10;X5UPn1CPNG/c1W7tG/Nd9tcq/hle5iLepBeILj9terCutfhB1xvEzzdcfIb4qdqzP5PtcXnn3TtO&#10;rf8AX4g8Wb2gMcrMY+V++gsP0aw11w1PYmzonnifMZTAVULBNG5MDXYujWRjZTFk8jjqaiqkJU6W&#10;SqKNz6iPYs2zlLY4m0b1yVokr2yQqwJP2FlNPTSTT06jLdN292b4CPbufxe2kgNUe6WYFfQqdYDe&#10;RV4+Pl5dGp65+CUdFBiqvfPw72t2ViJ0hqqfcPx77Dw2491MEIZ2yezNl7+yW6MKVEq6teIp6mMW&#10;1RI+oe+dLuLHbmkgCDb+46KJjFJUTY+KuiZgrnTRyg5GGVfKhDAlACvHJHuUYYdi2y3thYbtd2yZ&#10;BVpNekYLVSUyigrxelPXqJr/AJe5xX6qa+2RGum7qx6YSfzhaE1p5LUkHhjo4i7Y6u+P9JFBhe1P&#10;kd8dq+aKoNJtufeeT8mMi81GJJdybe3dQY58fCBVRiN5TKVSQsbKjFec+ysNPNPUUe35ad2Mbk4n&#10;MVe3RFKrXDRY5q2XH6k1X1LAoa/PIHteN4a1iaXauYorq3ZMAMhAyQa+DKEz51iznjwBLHcbrbmG&#10;23mzurRkOC8bS1H+nliWQ/IGb0PS4g+UOeocNSHC/KTYPa1BLDU08lLv7ZGzuyaiSiniMUtHkdx7&#10;QGPzQp6s07Ryx+OZlsQLAk+5NJt3JU8rJHuHedOsmoqmTxmIzFHAhC+pKmkpqb0DUQNchZgL8ewr&#10;bybXDulvu9zyZtjX0R1JLFFEjFq0oNCQM50+ZLNX16HFxzbzLf7HcbDDzrK+1SKFe3lubqNWANRq&#10;iaWeLDBaBEA4VqK9Fkyu/uj6XOY3fO6vhL8V81n8VXRS0u8unMtk9i7hqctI80HjTG5inw2Zqar7&#10;Yl2fwMkTSabauA9JQbjgVSu48TkGVLD77EVWOvEbmOwo2qgSwPNyP8SfYQ5oT2V5g3Ce65oTcLPd&#10;2PeY/HUVBocOJ1/YoH2dSJ7cc8e+vIFho5G2Wzm2aYiul7O41Fc0q7Qy4qcVNSeHRUe4T/Kb7l3N&#10;lq7tbZnyB6Z3m9TMa6Db+4cxl6anrJZfHUgR7gxmZo4VEiXukekDgIPZdPkj2B2R1Ts7Hb5x1Dj8&#10;hgsXmKaj3Y+JfzzUWMyoFNS5j7SWnmkemx+S8cUqmN1MdQZLAxhWnH7tfs/93Dn7mbeuTo92bcN6&#10;u7USWq3ErK6tDqaWKNo0tmRpIyXBDa6x6aqpNHfcf3q9+91g2293G0fYvBZ8xWqLDOxpQT62uI2N&#10;F7AQFrihJB6sQ/lIfB/+S53r27v3pL+Pbj7x3Xvza0WW2LguzczuHAblwC7TirazcVNs7NbLp9hO&#10;ldX46q+9nKSfewxUDeNzCZvYEf7ODk8LiP7xZLZmH3nt2CCjqJpcA4x+6KSmkcCsqZaGQVuMyX2s&#10;EsMySwvRw1EUupdCrdppv/uH8o7puLWGwc/77sm4uzgRyzC4tCwHYqs6iZNRDIyu0zIVoak9A/YP&#10;vQc3MW27mTlPl66vVOZZLPwmkFMZt5IUB8iPDwfXqyjtv/hL18ds9XVtZ0T8n/k10u1YlR4tsZPd&#10;dD2FsqGQAtBSUhytBjd0U9HKwAb7muyLqVv6jYe5X+z29S+X7n+Bbl/hfh/j3m/gA8v8C+z/AIVo&#10;8X3mr+Mf3w/yfw/5vxfueS3tn/gAOZ/A+n/1xbn67T9N/axU8bxfG1V8L4PpMauNe3TXoRf8ENbV&#10;0/1C2PxNNfiu/wC3pXR/b/Doz/DXHHHRd/8AoGP7Z/gFv9m43V/eH+738Ct5cR9l/EP9Jer+I6/7&#10;ta/4b/ov50/5/wDiHpto9//SqUqsfg9zYXaG2MNSTZLItm8jTw10zVMykPhMpJOimN4Gg+zl0JFE&#10;HVLyBiGKj39fqT3213++7vfzCKza3Qsq0BH6sajiSDrBJZtNe2lR10e/d9zcCysRB3BmPxMRXS1D&#10;9gFV/wBsOt99i1M88800cNGkRZ2KleUYfu6gWYq+saj+SgH0v7fqXE7qw1GmU2liMdPWbYoUgw2H&#10;0OwRKjIUtPXw5uCrSWasr6wRyyI6yxhREF0nVcFlxd7TcO1nut3KI7qUGWTVprRSUMbrhVQEAgod&#10;RbiPO9/Fu23WTLaW6LMKhaFsjFQa+deH29Y5amjlhME8n7FWPrI9gY3QkNAyWOi6ggn6e2Trmhz2&#10;5hvDa+9YINnU2MyBzr/Y0cFNVUGfylbjaWibHvIkhVa6F5NfNkSNvyfarfp9v2yPad35fjNxNIph&#10;FXJSSKNWZi6inAgU8ySOg9y3Hu95dh5oDGyyioye/wAj9lK9RKyoSjGPmpqZ6+oqZDQmVJmEMNPF&#10;S1dUZ5tOpWRVp/ECB+uVfr7XlJV0O3c1VYCpzK7pqcbRV9PlKv8AhtJS0VVSfw2smoq6d6oVjZKq&#10;x0z6SgeNJWYC3HsmniutysYdxjsfpI5mVo11s2lg6h1AXT4auBUcSAGPU22N3ewF0v3LKqjIGQKn&#10;/V9nXKKSeux0c8kNRjGleLTGagNUROtQt4iHikUxzoguLXCm4seQOW2jtLI0uZo9xYHH5GX+7GKo&#10;Nv4vIqyYKHLZyeeOPJ5mieR4GgCwLoh1MhLcBW0sI03td3iawa1vnEMl5I0zKAzNHGhZo0IUHhWr&#10;NXyrUYJ1fWe0brYtDKVaDTVtSqTQ/wCHoNd9Uu8pV2+Ns7iGGxNNuKbLbtyC0VLW5WuwWLx1ZLJg&#10;Mbrp9MclfXPC7T6RMI4CuohrHl2NvzrGipdiRUeNxtHmtmLX0ldS7VrJzsuhqhSCJ6GmpZfPUUVR&#10;UhzUIizgCSD6lSym3KvLHNDDf1edztd5oZDKii4KhtSsdNAyqaK3aDpPCtOtWe1xQbctpDcgWaCi&#10;aAAVoQwqoxw1H8ukd1FsnsPC1W+DuPeFXuTa+4Kymq9tVm4MBjcfv77WWZ55KbNZDFilxFfRUgPh&#10;jKUELmKQEnUpLBNXZnrjNVe39w7Xw+Rz2Wrt2UUuUpMpU5Hwba25NFLRZutoHo6iCOmvXT0thZuW&#10;+nsbW9lzRYwX+3bxdxWtito+h4lTVPMKNEr6gSe0OT8l6QpbUltY44kuBLL29xqi0Os6h64xw6Fu&#10;CHd9P9zTVVTjEp48XWw0tTTxKlRVZTVHJRWpKhpUcRU8TA82JH09g/u/a+09x/cZDHYis2plqrOZ&#10;WMSVFZWV8sdPTyUf2/3tPUMyRYupAZnlddaXFj9PYw2zct5tIVs7m++qt1giOFRFqSzEKQKM1VC0&#10;AyCcjoj3Ll6x3JY7ySCS3uQ5C1OWIdTQ8RpIB+fSpoppIaaHz1bVUn24LERwRxPKqFpL+FQPqp4X&#10;+nt2q+qqCkqIouv2mzuXx2JxuQy9V91JFW3q6yOljbFrR1EMEtPHJO4JZNSKQb8+0u381TyJJJzD&#10;FHbWs0jxoNPaSilh4moE4BNBwJ6PNk2TbZtVzpB3NKLkmhUVBKiv4QSa9cKfKlIWkyiw0peqkpoI&#10;0LaXCwtOGOq9naJGJ/Fl9qrdz4WOro8PQvT43KYmlGR31Wyxu8oxFLEj1dDNIZS0ckj6U0o6vMHN&#10;z6fZVtL3Qsrnc7nU23yFltQKCklcOFAyNOo1IIXSKCp6X311Y2kj2qSrGYULMM10AGp88EkDrule&#10;eQyTSSrUUs7oaQxMR4jZ1ZTYEG4e9zcC39eQ6V8sO8KrGV9XtTE0x2tjcLhlp8TR0tBDW46skrJI&#10;svWT0lJG8mRhpgzRwRhVJGpyxA9sWSNs1tcx2+9zSJeSSShpWLFHUKCihjQISQCzVNDpWgJ6Jdul&#10;tI5PHgUtKwJoDQhCQajHyJ/I9JzbeBp9pnMwUuUyVZ/eHO1+5Q+Zy1Tk/tDOKCmbG0L1bPJSY2Fo&#10;QY4g+hS7W+vCbyks24auurqag2nFQYvDV9JjKHcVDU08whxjRZN6uPyyn7rLVgo2UOrAeFXGnn2a&#10;QRR7ZHbQy3d49xPMhdoXVgC9UAwO1FLAkEHup0JLt7SW3eR2jk0qDGHoSreea57a+Rx09rJBRqzt&#10;LWVTtkfuJVgkWURSVULQiCQIwaOkj0g2/DEHn3EbsTFV1Njq/cW29hRxwSt9vmYqOohr6Cvnx9TS&#10;40I6z+Cvp43DPKk0chFhYg+7PyteW81zDte67g0rUrEWXw2AZTI3w6kcqdIKsKk0px6Kot32gy2s&#10;m7RwpCnBiMBvKlcV/wAPXlxUsFYtXBlckGkgbVQTSUc9AQs0UzSkSUZqIpNK6BokVbNcgkAjjuLN&#10;YHE7bw+ZwuceoytLm6GOgp6TD0T0M02U8yzVeRpzT/az6aGOojVVQOHkQhhbm217ff3O77jY3dho&#10;t5IGMjNK+oCOhUIdVVq+iprwBr1fmXmDabewje1oxLgCiDKnie0rjpwMTyTvBJADTNCWkqTKRNfg&#10;+JGWxCX/AMfp7UPYlZtzb22utcRh6rL0u8c/uXGZzPkpLBi8jDNis8ZDHJKZYI3jdULUqxoGABvd&#10;QQUcuLue4bzzLPfi3bZIraWGEE6pAweKgoKGlNR11JxTgT1FDblZwXG2OarNLc5BA/hdvn/COkZt&#10;2o3ZWbs3C9fHil21RGWjwckE3+5J2i8F4qpACpjk8hYvcshQAcMfYebt3NnqLeOAqttUGMfJ5Tae&#10;V23h8nNJNVZGm1PBlfvKZ1aIRSzfwp6aIOHAE7fWwsd7Zsm2y2skm5CQWcdyGlVVCjIppbifDJCu&#10;+kgsyRioFap+fZJLy82t4oo5OxgKkgjKtgDHEDpVSY+nqFj1FhDHWS1FXAUiWGtMkEkZiqw0bAqk&#10;rJJdNJLov4uCYXa9Vvrb+yt2Ve4KAVOVye3pMoZGrZslgqiamyuDSlx+VkmnGQpnq1lkXTTzQOTz&#10;r0IyMA92h5e3Hf8AZbbarhksoLnQTpCSqDFKWdKAq2khT3BhSopVgRHLcuST77AJCWNA3EUr+EZB&#10;Pr59BlnqLEZzcezqLH1FDSTYnNVhZEp6mjrqaNts7jiWfFCnnixk01PPIr2qqeqgVQxEYlMciARm&#10;N/Yx+xYs7LNGcDhsFldu0E+Djlpoqasy1CJcpWU6SmoWvjooaRqVNRBvU6mJ0j2N9u5ZvjshjjaU&#10;XMkqs8UrBhIFlTwy+AUatGGk00hhTOB3c7BDO9vdM3+KxoyngakjuPAU00H7ehGpaMz4+OGXztM8&#10;lPPUQ5ArNNpp6hJFLsixrqMkSvwLD8Ae3DGYzFJs5MlV7qr8JgsxUmixVBSoJtdbVOZIMnX0kca/&#10;cvJSRzrIQUvcKCLk+3bu9u03hrKLao59whFXkeowMFEavaAxQqKGtCfLqTdu3S32rbrdY2AtydK0&#10;AyTShr6Yp1IeZ0rG00SvUx05ZZrqEVA8azQGdkMqq91cKvF059oKppaZMMtdFXLmo6ZIK7E0wEmN&#10;qo1gyNMtXI1KryOYTHyw8lyBcEEexFDPcG8ED230rsWSVv7VTVG0rqNKGtDgeXT377s7y3E9tMZH&#10;BVgoIWoDCpr6AVPzp05a+AWYAkLwBqZWuCUDcFwUJ+o4+v49idldxbZkO8Mjt7AVtRXU2w8RQ153&#10;NO1VjqFKzIUtHUqDBHSVEFfUGp8cLJIDHr1DkX9hK02rcIl2S13PcI1h/eMjp4C6XYhGIxUgooBZ&#10;gRQ06ZluVYXkWp2uk0MW8QgUYMAlQMV4VH29J6GmyAWkTKV1MsxytRNDDjo6ilhng+2namppS9TU&#10;TFVZdR9YVmFrW49orY8WLhwGT3FuCoGDr4KNKDEzKhlix0VeZEpKITBHrYPLEkjF/IX0qR+fZ5vz&#10;3cm5WdlYWwmRiWkrxYpTUwFQp7ipIpTpRtd2lltttdX9pHFJrbSO4tHGw06TJk1qQ3Dy6fqmSRZI&#10;I44Wk1OdbLN4zCAjMGChGEmpgBz7EXYG0Nv5PAVlbK+HzB/jVTQsKiqlH8WqFx9ZXwOugxVEETml&#10;PjLlgJgurUt1Ib5i3zdLXcYIQs0DmFGqqYjXxERqipBPdQ08iaU49H23btDcOYdCvFKc1DHXRlIL&#10;d3lSo4cOmfIZo01alAkdYsz0TVgkSmDQ2Wtoqchjq/Ufufpf6c+0vvCgrMNVePGylIMpj6KroMfT&#10;Vcc+UoKmkyFNTpFWMlOjeeJaptQ5LRkm4A9neyXMd/EJL4VkgkdXZkpG4ZCar3fD24zx9a9HlxNc&#10;wyxtaTEEkAKDSuQOFD5E+Zx050sxk8pmSo1xP4jJKgSCoYgeuBQW9JvYX9mI+G22twRd87byVRVU&#10;uQxtXtHN/wARwuTjimkqKadqX7qPyPHeJ6XIrTVBkRQxMIB9JN4k9/73bLr203qySPwr1LqMRzLw&#10;Bo2jtNQQw1JRqg6sZp1AnvttFxbbBe7ldzrXwfhI1H4hXOPl1X1/NNq6Wi+FPb9au6M9sjM0lPgZ&#10;Nt7q2/LOmQw2dk3Bi46YGFKmCGugy0LSUBglDo/3dgofQ63sY/AR1SQVJrKyf+H1s8DU7VxSjhSd&#10;4WCPTosdPOsZjCxLIHKsQb3AI4R877pZ7fvFxcw2qOzxERaUXLsrqdUYBwtSVpQ8c565GS8yWU/O&#10;Fvt0dnCah2NY6sSIpcK2qq5pWgNcdfPx7D7W3BtbFbz29j9obEwdF2DsfbWWpNxY3atPTbqymQwd&#10;TW0NQ+HrcjTZmr27NlI8tJNXSUX20U1NFKAANQYp3yux1b3p2NtDoXGRUY2dsqWh7A7LmmiD46qq&#10;JKaqotrYCshbyLLIslTLmU0ujCrxEKn0MysP/uXbVs9rFv8Az5vbNLexSMkSqT3HUPBSRH1Agy6X&#10;VwoZClKlSwKu52aCwnutyK6JtOpVqpKsSB5KDSn9Ijq27+RrHtH4i9Cdo/zCOyXzGa352Pisr0b0&#10;ztGKqEmTztNjszicpubO/bZGlmlSgrtyUeIoKbI09/BBVzahJcaS5vmpqI7tyiOJOuqHO4Sk2ptj&#10;FVLLOsdPnsXQ7fiqv4fFSyA1275aCmoKbUEtUSSylxFpPQvl68e4s1Xe9KXyp4f1JQKZTIr+IQAd&#10;NfDrqYAHAjBHiEgIcwS/VAfUf2lMEY+bZ/0oJ+zrYq2djmx2L6v2v2PSUh7jqNlZes3f3HmKGjxq&#10;5nc+6dqbiye6ajB0qxzUST4vrKDLz5jIxRU8qGkipUINWZENP0TszGV+3sRj5amGrzme3PioMjNi&#10;4hj5IqrH1qbhyFFH4VtIktJinNQhNpEja/8AQ4cffS945eV7NdlgnaMXEI0Bqmqh0YEsHDICqtgM&#10;QQShHdXrIT2q5Ck5iMnMh1LDaW1BlO6uK5jJ8/UdVIfzKe5O2m7j3tHh6c7b2B1J8bO5N50D7lSl&#10;zsOZrt27Nqupti56Ghq0np6XJw7v37QwY2V01QzVauNWngyGdrezNsd+bT2ftalx023c9j9x5qmn&#10;rxUNlIty0m3cjU4+gppU0UT0JpYZ0UNCXjLag1x7407l/Vvf+UuZN33EhNzSvcoj/iBHHU/Gn4+s&#10;++TdttF5AF7LUoqxhzUYBkVTXt+fQD/DDE9Ibv8A5XuP7S7Vgz1FWdfZPqDqnP4PCZmX+CybCyPe&#10;HXmIy2azlAsEdS1U+TydPVZP7eSCGpip/G1o2cGwrp/tmlydXQQPiM5QZebERx5fHU0VLV4R5II5&#10;C9ZBWLpCp5E0GVI1d5XQEWv74t+8Lbhdc1bxuUt2slJtKku4wp+HSxb8NT+XRjvXJ0tttsTRmAAs&#10;GUksCoPkQMHB6vn6i+Hm0+nugcR1btKo25PtGizX95ttZ6uoosXmYZ8o8VXI2Qx+MTH4jJvMCh0S&#10;wFvArgPrIYBt8ouw6eGTGxVMn24hlpKmemSZ6XIRUUNZTy1eRdyzCpx1PChEsN0MjMqlwhZWxybb&#10;ZL3dEZaM+kqpIJXXQ9ooRpLGig0NASaVoQMfbjZTaxTFWDxsePFS/kOIz1Y50htdNtbSWmjaCdKu&#10;WWVGpk0Ql9IsJjfVqYj8H3S9tnvHI73q6LZEVBR7/wANvjee60WasxC1GUxGFw+Gy1XX7frjHkKZ&#10;M9k8lFD9vR1DLFoaSzK97jJP+rC2G3G8cC1vrW3irpfw0dpHRBJhSVC6tWiprTiOpkhjtEvCZGcS&#10;RRhjpGlR5HFT656GUI2rzOwT6KVDFlv+bX5HtNfIzbGUj+NO56w47adNuvrPdW3t+UE2I2dFiKnB&#10;U2289QZqXA1VPSZKoaGpjgojqKaSCuoWtYiz27ubdOdrC8hlna3u0aJtUxIYyKU1g6R2aiCB+Ven&#10;5WjlmhvPEJiK6lr8iDX7KAj8+sbyF6lY+F8lPIg4uti6XY/j6C3+x9jVtDblR2t1ntzsFshs+sy2&#10;5sBU7hxj1O3YsulBgcxhqqSrxVFT1krVP3BEQSSXzeSJWLR6XAIGPMG421nuMds0dwDBKYmOqg1A&#10;jurmuKjh59NC+ASSMA+FqUFg2mpV1INfmKjpIQV0dHWy0EdLNFT0UsdNPI0rRieVaiMxSro5ZZQC&#10;tuBzzxcex72BVYPdXx8776o3i9HkMDndiboq9s/wnGQ0FAK7a2Jqty4+tw7mWrYfwDLYeCWI1Hle&#10;XT+6ZB6Sb8iR7nsPvX7N812gCSRblCZSzEyaHbS+McVJFa44+XQC9xNlMrbduECsJ4zkM5I7+yhA&#10;/wBNUfMV6AT5BLmMZBs7eu02p6bdG3ewOvYqyprDNMn8P3RvPCbRzuNqKVZYo5Vy+2s9WQIVsI5J&#10;FkWzKGFAHUW5K+lxdQmVyzPurZHYmS21mZspR00i52nrlqshhcc8fjWeNs/PjUhcJIYmVjZETUD9&#10;2vsPzhH7i+3dijfqslhFXRrVoyoCGYlpJAdEbPICAhBXGadB3273Gwi5afaN4bU6yMSCAaA14V44&#10;4dDjk4oq6euw1SKdaHJ4GOWkTGBoK/HRLPT4+qyMazSz0h/hr1oniIgHjeMNywU++kp9p4vbOHn3&#10;NuDHVcm2c/KNx4PHQaol2tuwT41KLFPDNBJUUsNVWRSVAl1EGMEWAt7yVMm9ybpcQbVt7JaXMAEc&#10;r1qbiCjBmrqCsaFVpggkHj0c3FtYoBeOkKRahq0pnQ/aFC1ppzVvkOpQfMxZasp6fECOlrMNGaDN&#10;tO7Svk6IIkNJkImBUJIGJRhw1iCLH2g67bmPyUWO3rW0IE2EyFBtyprMhVVVRXTY2SKbGVazqsqR&#10;pUx0tUZ1Z0Z4xFw3s+hmFtfTbZBTxp4pJU8NVAD/ABih01IJGggmh1cB0U7clp+/dvvVjLXMBdQ9&#10;SA1QR3KME04fLt86hSU8qeZ6TzRz1MlO9SqiNQDE7xhWMqKhVY5GAGk3uQbe3fdW5czQVtHAmZO4&#10;cTV49KGmztDqpp8njKKop5Z0hjE9lSUxqkjOSdBIA5912ba7Ce3mf93m2ukl1NC+RHIwIBNBxFSw&#10;AwaZ6nUb3KV25VAeBo1Ysn9se5aMFPZQedesmNVJaaEy0f2k0koqZqb0OKaoLeUgP41uNSW/H19w&#10;Kvde5t51+2aoipjqMPNR0dOkcaySS0+hpKmqqIakTRVTpTxMxVlKhAbD27a7LtGxWu5woRolRySW&#10;PHgqqRwBYgA8akdXhuJL3933cImSCG6TsqAWQg6qimdAqx+Q6yQY+CjSojiRIo5nnnIDBBrlBH9g&#10;IqINX1HN/wA+1BgZt/7k/iaZXPVeNwrVUtRVnHUmPx38QkcmmxtLQoaQR0s9bNMsOtAi+ORtV1up&#10;R38PLe0/RyWO2xybgECqGZ3CAd0jP3dwUDXmpDKKZ6vt23X9/MDfbhHGBM4BSNO6MGoLFg3yGKY6&#10;hyQ46JoKlqan89NG0XlYGZoYIv3Z4/OQZdCpGWtzdwD75R5nA7XxtfU46RxlJMI1E89dFCppa6rq&#10;YKLLDHxQxK/gOKnqGiLOxEgVrkAqUosL7fZ7aK6H+JC41AJUdqqzR6jXB1hailCKinmDe8iS2gil&#10;lukEAca3IFBpNfhAFeGAcV65ywVlU8QnNLHTJUtLaMVDzSUcQMkGmXzKEqTUKhJ0ngEW59seEXOU&#10;tDnqrA4n7HwUUsmQyO3nnpw+HLLUZKKr+/mrWQU+gNHJGqSq6g39ml++3yy2MV7ea2ZhpjmAYiWh&#10;CFdGmuqtGWtCDTHRXZ7YVSeVraI4UhowUVlPc5IqaUpQUp6dSKkURlpvuyjMzg0gdVLLVtdQad7a&#10;1kKsR9be1bhcvU2ooaWty0mTnheh29jshWV02HhgrKCogo4ZquiNHkaDwlx9xJDIG8YY+yrcLJD4&#10;0s9tALZH1yvGqCUlWBdgr6kYsKhFYEaiAa9GV/dJtWy3d5aSRRlIJGGskAlEZvWp4cDx6i1sNHTx&#10;Vck0dLDG4lkleOCPzM6HWkpeV1iNQGW66gQWt/rezYbB6E75rYMJ2hurY0Q2lXY6s/i2XxFPUZDc&#10;WCp6uM0UM+J2/PLJSZiaSSoUBp3cmEs762A94C83ffj9hNuk535I2qfd4uZNkvmtvCu44beCeeMk&#10;UE/iavCJFQY1UcNNBg8wubf7yX2std63vkfa7ieLmKzkdGPgaI9aEioZbhajVTiP8vRM+6vll1dt&#10;mYdUbH3VtnO907gx2TrdibBymbqtu4HceSxWGrs8uFzu6KPF5ebaePqYMa4knjiV4bXQL7tKm+GX&#10;VtVsaColym59w5B6+PM4XAwDaeApVy5p5PBQ0sybQNfS4+FnvKzO5CqStvoeKnur9/j72trv/PvM&#10;XtlZ8u3WwPayW0KO+7H9FFJDr4O4qPqNClmNaMwxSvXDH3B++h7979zhzZv1tulxaSXdtLEI4bjc&#10;RAo0nS2n6yQI9QKaSc0x1Xx0N/MH2tluxsRsjtvG5vpvfmNwlHSbuy+XzVRlMNTYdp4Jjlpsll9z&#10;ZKlqKLI5mKnp6d/t43UTBpdahlJsMZ1ts/a+3qXbG3ttilyGOxNNjqTcFU8ddkKKnilgfyVu6MnH&#10;WZbJTQNGJfFM7JM6BSRe45wcge83u1ue884XS81cw3HPBeZvCur69/c6vNUNr1yPPIFLao4TJpBA&#10;jDrXUMIN794/cHb7+Xc923q73S2lZ/Gju7i6njcSgqxcGddRAYlVOKgV6X/dPS+xe3m2bFVS7MwH&#10;T+W3PtjeNXh9jYXbr9mbqlxUq1OZxmJwJWo2njKHc+KE9BlK+ioocicZVTzQyxzqjqItJUA1GGw2&#10;er46zJUVIGyLyYxo6GqbSIUqIasVDXqmndWZWWRWW625uIM5k9ovd1bne/dj3fh2uW2iiecWlvJN&#10;Iocg/qNHMzvL3EM6l9JpSlOpFl5dtubOX9q3raILREZULpAApjJoBJxdw2e4E0r5dFz6q+YXR21H&#10;X4q/GjH9q7crM/vCp2RtPsXs5sbBmMa9LDV7iqtpxUApcXkKTZeFwWGqKegr5q2adT45JjPYq0Tc&#10;GVGFqYgMbVZmTFVyMhloUqqtoq+mloX/AIEYKvHwiaCmqWaUurEaTYX59yf7Re0dtuGz/wBdvcLc&#10;9weZvDNiiTIFhtJF0sLaHwkMBVWpRWNPt6SQbL4W2blbJBBJc+NoP1CKWWik57CxDU44qO3Fa9AT&#10;3z8nqPdfaGF6r6G3VtTrXD7x2Juncu9MzteDH4GmTuTYe5MbksbP3lvfLYTfk+Qw9bnaBVpQBBHO&#10;HEVV56V5oZAyrcc9NuHKbthwW3MJiczg6ejSXISZHKDKYSvxM38QmrNrtV0lDjKilrijVEjGeWqg&#10;Dm6sb+8ltq2e83Xk2D272zmq/h2TWboXJnElwVkcER+IymKqEhXQxE+HqBYioJ5bcw7nvhm5IthN&#10;9Ksb0CReGBKuapNQkBaHQQBoah7qUIMVe+I9sz7I7n72xOG7m7u6W7kpKeXYez6rZG08GvZ2KzKY&#10;jBVlDvHH7Yruwc9QZzbU1TT4Kn+7ixtJmJ6QwxU8ajSjO8Og+ut+7LfIyRnb1XRTUW5MTuDacNBQ&#10;ZukylE8eVGQpairo66sR6loPEYtfi8chVkdNUbTx91n7wXuL7Mc2bzyLDvG47pypDSCL657y7WJK&#10;0CCI3KRLErU0hVGlc5UFTOf3d/vJfeI9utys+S9qh267tFcQlbuS9lKK0gjUqY7mNRpJB+A6gDw4&#10;h8zvyj2zsjtLaXyd/vtveo3N3JtfPdeV/wAbN6Z/D1fQjYuqxFXho8fuDZGDTFWFPi5nrKmvnqpK&#10;2vq4FVpY/IXBfsZ0Hs/du0cz0fit99h4LZ27CcXk2TJYmWeWlpK2Opr8GajI4usqJcPmKOnkonjZ&#10;j4aeZvHpIBE4/en94fd++5QvN/suROWri9jDPE9xHfPoYMKF1W8RClaamoCvxIykCmXn3h7n3G3P&#10;kmbnvmTkTlq43u1UOs0UMk1xpA1akMjSOpAyAp1ejA56Bn45/PnBZf5cdLfJD5RbW2fguz8RVUJW&#10;i6yo94UeN3Dt7tvC1WyaDIZ3CVW65dmUO7MJm9zU1RUVkVDevqYtA8UkizIak9H9H/3Bbr3M7A2h&#10;k9pPjsXgshFHjqGpGbw+F8NDt+kzdRQwU2QrQ9OiRnVIYtR0kFSR743+5vuB7pb1YbFzVLzbzLa3&#10;4j16bK9vltYgmEhASXx1qaBWSVFD0YqQKHlVuW++4HL8ce5brzbuEUUsmtAt1OssZOWRO8eCq8DH&#10;Qmnn1dN073ti9x/IjsLB4SfBUeXxO6akY6Ps3atHs/fWKzW/BNnN/wC59gbmyMud2tNQUszzPJTt&#10;RCpmo9cfkXV7pY7x/lM9k0Ha2Bqejt27XqtlV+chhoMdvijp4qHZOKWXzxY6aioI6WLM0tNTp4w0&#10;gE1Y9lZlZ9Y70fdv/vnuWOTdk5U9qPe6WRd8KxWaTw2t0WDOBGhuLmfcmYkEjXKE1Ba0HXTL7vH9&#10;6G3LPK8Wze7Frqa0g8OGaCC4upZABT9Txb0DUQOIHHqw/Z3fmUrup917/wBy7Er6r+6mHy+bootp&#10;5aPclbvOhoqWeVchjoI6DFJi63LIupKRTMIi1g5t7Su1v5Y28MbuLOUvZuVhmePGxZraeR2JWYig&#10;2NPm4KQz5DE7nmzWPzFTT0dS4eKGkVNUsTafKHIPvKndv74f2w5j5o2rk/kK4huWaOXVcXFvKECr&#10;C7EIybkuqSSnh9y/ps2talQDkNP/AHtntBd7Tdvyza7is8bJWGexKqxYhGwt0HIIJXD1JNa9A53f&#10;8pu48DSdVbg6g2btig29NvXDp3Zie18Luqv7A29sHIZKDERnZG1dsZrDU1ZuPJ5KrhiWoq6+enoo&#10;5GnenlWMowpb8+ET4LObVx/TT7Nxm5Jqagzefzm6hJmsdWZeTI0s8eujimpzicetcVihggkU6SED&#10;Kp9iHlX78u/Xn76sufLcJDIsotjDa3GlI2rGjazeEsWVq0JILcKdHvIH957Lt23bne8z7Do8dFIM&#10;VpcysxAqQzSXlKqtcUoKdFO6C/mTbrzGyO/ewvkdhhjtqYbszeO3OrtpbCxFbS7wo9k7TgyjPNVV&#10;uRzbNvDMy4WgfI1NWkdDBFFE5SDgL7JF2T1Tg+ie68Dicd2tuHIY7EU9fkM3UZmhpps/i8kokhyl&#10;Djq4pAlYtSzuUJh+ttRb6+87PaH3Avvdj25v95OxQ+DcTLHbRhiVaMEeG8xI1hlxUam08NRHXSH7&#10;uHulu3vTs0fM8P037gik1IsiFJiCD2msjkYNaA9Hy+I3evZPyR6Yqt/dgdWbf2ZJkq2qGzKTF7sj&#10;3HQbx2rP5Dhs5XOcfGuJaupjG0sTGpWzE2t6faTyu/znMbHUYl6fL0u1cZnK9q3JYWgpqqiiqXlG&#10;GTH0/iqGnAqZIjIsjNGxB1DRce5VtuWDYXrxXviQyXk8ChI5WYEpQy62NKBgGAp3CvaQadZLXly9&#10;5Yi6tY4/pGRjipYDQSrCoq1TTBI416NHHjoaOtydXPCaWfNy0izfa1lVKagUtLolLI8v2sD+FWAM&#10;McbMeb6ufYd11NVwzDKZjB1824Yatr4qmqa2LDTZJFaF6ysMcorJ6SkYlmijkhaSEFNVjf2IbW5j&#10;ktkh27cEXa5IxpdgGkEeCAKimojzII1ZIr0X7jyjc7ls1rcy2jG7dkqENEUuQpanExpWtKiijz6U&#10;IUKiNHNYMwXyMFciNWGgeoWXkAHj/E88+3SJ8TBksLubI4OsrcLhqOlnio6R8kDjZIaYGaODIvXS&#10;1LrDVCyh9ZW1ix9tOLp7S82S3v1iup3YF2Kd41dtUCAAsuTSlfLpf/VqPa45dw8BgkIMsZ06mQ6T&#10;rJyK0FSg+zrhMrmmniWSJpJGKozAOqluQzRDhwAb6Tww9ihmN748PtzZO685g62ApVtjJshRxRZS&#10;Db2JoJpsDM8EdOiR1VJPBDDOzOqSpquBf3HtraCK8vL+xs3jvJTUhXIRnZqTkMSx06S7LQ1BoQfL&#10;oJXPPm17Nu1jst5dxmaZnYgKe2MV0FTrywOmobBOfl0mMfg6XE1lXV4umliavrpazIQLU1TioyNf&#10;OZMhWJJLUSxJBJ5HfQqKoflQPp7C3JsmQg3TlNtfxKuSGkrRh58gkj0EslXSSrQilWKoimFEkUgE&#10;ZLv4uAPSLex3E0sDbZa3phjuC61CnjpILFzSlSR3cNWfM9DCPeHutv3d+X08RjCTGX1aTIyGgOl/&#10;gDYYVB/hK9KiEFR4gEWVkLOw8ek1THyFtKIvkfWbknm/19i5sGBMbsKbKz47DGVtt5KXL1OShOQy&#10;DZGtw86YYpLVyzUlNRLNLGWBgd0b0hgPYS5hcXHM6W0V3OEE6CNUOhRGkoMtaAMzUBFdYBGSOj3Y&#10;rmcWmu8T/GZQuv5GmePkOkzmop63JUFOKiqUPVUDrTQSfaUskFHXw1VYZ5U1VFRK8cTAx60jeEm4&#10;J9tK43aOTxmQp1rht+rOQxNBt9aqpkycuBxNBFEuSkd5EhlhqWp43LeNkBf9Nva57reLW9tZjbm4&#10;gEcry6VEazSsToA41FSM5OnjXowtdtjmZESdisVGoMkaVyE+dMnqf5MtDPTmBEqaIU9RJODEI3nq&#10;Dq8CU8l2bwKSP1ln0DliefbdPl8Lho6Tce26HN4fMZWaLLbdbJU61uK+1nYR1+Kqi5Raalqw76Zz&#10;qlS4cG4v7cFhuW4LcbXutxby2UVY59DFGquVdaGrMoABpRSfLpHLfj6axCxvG8yqxB4eRoxBwznG&#10;qlUJ1UNKddxwVtSI4KuSnqoxTrFVLEzwus+oSRVTFW1TK0Y0unpU3Nxbj2P+So6+LcP21cuNpoM5&#10;vDB0dZTGCmlTD4zDTU82Qx0VdTU8dRk8demYipmYO31DA+42tpYJtvnkSWZ1gspmQgkeI0gYK7KT&#10;+m5rTQvaOFOjbb0gEc8kl4XBBKgrHQBRQaRowW4nOK46DzFV1HWbdx2So67L5N4toy5fE10sSRV9&#10;bNkqM+OvcTRhKPJ1Ec1hThPGpawW3HtD47Ebnw87pTblyNXIuPq9wyVhlH7kuKZ5aeKsmhSnOZqK&#10;ykhEsLTOqsrAMrHkiW6u9rvYwJtujRNSQhaHAegYqCWMSox0sFqRQkEdLR4dqYLCW3EiN26mIrqb&#10;BUUAwta6q+WelPWVeHmi8NbgqWWkSekwtJBNTU5SSHI6KaeBKdVY0sFHNKYZbakUKSB762z2BgEy&#10;Ga3b/E8vDTTU2Wzu7KWp8MJ3VXP5wr4urYNHFU0dURIlOkeldAF/e945c3A2+37QbSB5QUitnSp+&#10;nWgJ8QcdLLVdRYk1r0VXt9t4AEQVbcEsGUAgn0BLeXl1gy2Cnamx2LoKKhiNDUww4WuNNJXfwajh&#10;RV8NQDVRVCxz0S+Fn8h1arsGBIIPHeVdvL7mnGcjxsVNWTz0WVylJ9/n8XSVsLUkaQz1cksmThr5&#10;ZNC0srMVlcaWHHsYtstrsQiZtvLSTIqsiNoR31BhUUIjZD+NRTSPh6Ifr4L+SVbKY20rDtr8UXkH&#10;CnD1PBWr0qqbE0mLKy0NNFSJFAkH2lHCIKBtDBkljoUZYYpA1vUtjb2ttnb6rFhOKygzq4LLaaJm&#10;mqaFKpMk1MMPTNkq5KH9lcdVWq5nEZWeRD5AdR9k29cvW7sL60W2F/DQjSHKmPV4h8NS9DrX9NVN&#10;CgICnA6Xi7uAtnLGsxARCxNFJoRqUqOFPkemrM4EvLRZHHtHHkaN4JJJZI5KsvjhOJchTUtG08aR&#10;T1kAaKNlZTEWFuBb2hN+Z+PPb1y9fmMTImSWXL4E+CoqKPH1pajmj/iOS/h7US/a+c/tjhEW3Bt7&#10;POX9rXb9j29bS7rbKsdwtRrMZBBKDXqBanE6S1c1DZ6Dm5TwTblbJdRTxtDDIikNQSJoNS5NTQLh&#10;CakEBhTh064qkgxuMxlLSSTJS00EMUYEk0w+2IAjSZ6+Stq5WVSNTvI0h+rMTf24bYqsBt7EbUgp&#10;cdjZdwZaenOXytfjoamWeerdYqPI0ST6qc0uP1L5VkvFUBDqQAn2m3Gx3G+vN5mmuJlsoVOgI4Um&#10;g71dlAOps6KAFKjTQADo82t9v2uK0keINM+jWQhLvgI7atXAGrZNacDXu689JUPLX/cVJFGywxU0&#10;ECsskVKkSiohkm8hMjVEgY3AV0VrBrjV747YfFZHLbbpdxiOoqtwCCmjo8nDNTvTblq637VsxkMj&#10;IWmrYX1eSdpmeMC6qoAHu27yXdpbbnJtbkRwM9GQqQ1uq6vCRVAClaaUVNLHBLE1PW4r+M3Vgb6I&#10;GGZQGTSGbUTQk44qO0g0XFR1ir6uPF0NbVBJGpsQhkZaQLUzSUkMQmqKaGniWDxTBQY4wGuTbn8e&#10;3ukl28Ns5DE4nF5KnrcPNkV3DlHyU8H8Unrmlgw88c9JHSmtjiqZI3YyKVUg3BHtHNHuh3e1ub26&#10;jMM6p4KBEbw1UAyCj6gpKggaaH59GFou0pPdQRWwQhkA1jiWUO2kilaE0JPDh1xRskuVkaqraaSj&#10;qniix9NHSPHPTvTwKa8zVLzuNcjKwUKii39fr7qu/mWZCtrd5/FuDJ00EWQosrueGeaGlEEjwmv6&#10;0WipZplJSteiookXyteV9RLsxN/fJX+82t7e3vvZCW0ldreQ7uyqzVoS+2liBxUM+rt+EUooHWBn&#10;33Zlur72ykXSFYX2ATQE/RVweHTduOnhg2dvQQsY0l23np/G0ryxIZsfkZWnRH/cgjlZz+2DpQLZ&#10;QLez2f8ACbmqhp1+W0Uj00bV+T6FoomnnMUrMuM70r3joohFIaypKUOsxgoRCjyXIjIPOnkGCV4N&#10;8uYYwxi8GvcAaMXXz4ivGnCg6xG5KMz22728JPc0RP8AtRKP+futVn/hVFR52t238VKrGPnHxmz8&#10;H3xvjOU2KxkWRxwSLdnxw2FjMhuiZ62BsHhKev7CFMlcYKmI1tbBRlVkrImG0PShFespZ6+WsMtS&#10;Z3gnFN5KSmkEbijj+3ghJp9aWHl1SGNyNRA9iLebbckm29LWBtMxLl8aQoxTjxOTSnAV6kfa402r&#10;b5d3msyHXtUVGp2NTj9nWrDtdMfTbYx/cS7Ex2y123tCm2ptt8HUbmjpN9b3p0y1Iu/ZVz+azVJT&#10;ZnEYenl88mN+0oI8pHHIKeEyPqeIf0NpHJOollJ9C+lyAbXA1jnjg+93bI08ZkYlANNBwLmlB/vK&#10;noovVY2sl1eBjI7a6A0KihwT+f8ALosWfjixME71bmauysbZOalhnZxEFjM9J97L5ZYlZppNUUAF&#10;vKU5UKD75w2JVfS/7yJYLdwxICgg3Bu3tPuEckCSPMrRkQM+eGkDJ/IdEC3EU9q5tpGcawKfPP8A&#10;n/l0j3xdXUTsk0hoqiWkWeBWnlEBj1P+08iTu0UZpk9TadConICDWC5d3dzVW3d07J6g2NLi6rtf&#10;surrKDCUNSBXLtGgp6Gvr63sDcGKilgNbt/bVFiqqc03lifIVMMdNE6BpJYhNyvs9t+7t03FbkGU&#10;QAxN/FroGIB+HtONRzqqKgGgA5g55s9hufoGDncpGRIwODF2CkV9VBZiPRTTPVtfwO+A+1d99J9+&#10;fNXvqt3dt342dA4yBq/I42np8LB2dmVn/htf1Ltfc1e1M+M3ZvrLZnEYemyUcMtJiaPLTVNSRIaW&#10;OcrfyuxeO2jF131BhKt55chHld27zr8zUmp3JnM5mamlpqPdm46yGCGnyFfWQYnLSVOkxpCgjSGJ&#10;YVRIyPZPFvrN0UkbfJcUcH4mWIBzJ8lQqQfUcMdAT3A3yHaLWGK1uW/fBcREqDQljkCvkK9bFv8A&#10;wnyy2+u9s18q/mT2JT418JjBsD479FYPaGKO3esusdg9d4vJ7izHUHUO1KmaSbCbKw8W59tLSylf&#10;ua6sjqZqpnrJJ55QK2TT5TI5DcO6pKVaHZm3dpxxBkJEs9O2TxWKosMkaBWFOtIxqapgVIeJwo1A&#10;n2O+Tljur/dt3lh8PaEhogP46EnUvooA1Gv2dRRzhKdn2baNntkE++Xc/cT+EUJY58wSoHz6vm7K&#10;zm3cBVde9fVVZFV7z37vjLClaeS5xmSo9rbl3llM+8bLJbxfw77CkB1gJVwBzpYgillew6wbHx9V&#10;iZ3gq67+BVapC+j7Fc9T1VSIwyFWV1hpEUEBdKOAPp7De/7/ACblNChjVhdlDIHAfW7sVUFSCnhg&#10;AalAqcdK9j5Tttd2u66WmRnWoBqQlMivrWv29Aps3qvGTduZnI5PHTGgwb7uw1LWVh4y6bKyOJpj&#10;XxGeTzEHJZKq9TsddRBI1zcH2aOk+VHcnQmF6EwmV3Y1Z1j2jjN3YbfMGepGysuLbJw4it2vlMPX&#10;6myOPq6OgzTB0VpIXgik/ZMvjdMQvcb7sPspuHvHyPz/AHHLCW+6u0dy0lv+kHkt5Q2iVVADoSMr&#10;QVGDjqYuU/b2zt9ia9kdzB9UjIhyqqlNQp86V/PqsTL723v888N/N7+OvTFTUVW8uhZdkbW6V2xS&#10;ZfEUFBmq84XfOyu0NuiPKrRYeKqze6tg5NYK2oeKWjq6iB1nWNJBJ3NU53dG/wDdm483Eq4elyFT&#10;t7a9H9/FVwfYYxkhrNxAR06RCrz1YHJUSyhaVIRcOZFE079fSMj2tuf8StU8OIeWkDiP2t/L06x+&#10;9wuYUuuaLuxmlZLS2bAOdZFAij0oTUfKvSO+DfSm2fjj8G+huv8ADxTxdr7/ANv4ztLtnI/wuag3&#10;C2X3NHW7hwmxs6jOmSoKPZGLro4PDKimKv8AuZB/nB7jrURU1UoEXAaRj5BJErkGBza0UgfXpLD6&#10;Dggm/wBAbZ3BhJjENVpx6Ce67DJeqkyOAcU6Pav3FZhp3lyDJPJDBTBaV4Kr7YSDJU9mDVdIsCpL&#10;MsTMNbEkMFK3HtwxlSzyRJ4/RLAysry6GPrXxSuoH6isQFxa/wDT2c217aC3KNXGeHz6SXdg/wC7&#10;rgGYeIjD8+kBvPDTpXy11PPokhyKPTtTUsdTEg0SpXUVPK9QsZp4zVsRHZihCtrP0D60DBm0NFE0&#10;cMtwF8hs1QrMup4/2xqAF7m4AA9pL5y10Y1xGOlOxKBEoYEipzX+iegtqspAkEFVUwV1WKrKU4hb&#10;ziga1Nhp4IZY6aOsSSreSjJNtJERLNIFHqDFlaVvuoUigYJKzSygRsl0IUesATFwLEhv7JPH9faK&#10;WAqxIbs6PbC+7LxJZMxE/wAq/wCboSdmZRKjASVdVXxzVccFPSUlqqmqlWdhJK8cbzNRJHcSRgqA&#10;NagEDnSGaeiLRVPjQqUSV2n1DgWmIRDou8i83+qn/XPtmRVKLIRqr8+jIbnHFFBKrhmJpQeXS/xu&#10;RZMhj4KuZbFqRRQmCTVK+umjMs6+R4o6WUrHoAVXAkJb9PtvoI6X7pBHqYm0bNOVaNpJJGuzaNZB&#10;LAfXSAWA/N/e7ZfppfETJJ4dOymeeGRJSAG/z16f91VeVbDSJUKkMcSPJGmOinjqTTUdDCuqB5Wh&#10;DadXARZXZVNiAtiZPr6vD4DK0DRqJsYboFKgmOVI6qKchTbR9wJQAQT6Pobexbds17y9bzVp4cz6&#10;h8gNX+x1lZ932BodrtBHISBJMp+1gafyoT1qsfzDuvqjb/8AML6i3sstRLhe7NtUO2xW1ELtHT5T&#10;HnMbMzGFpTMskscv8JrcTUzOgj1SVhv+on3SX8i2rd6fP58PRxtV/wANzWBqpaRVdhLT9ftnNyZA&#10;rHybRYzb0zEXGqxVQT9IlhvU3D3A2qAKfCMkbMP4dJWoPrn/AA9SJzBHKtjuscf9u0cqBh5UDGv8&#10;+tuD+XXi8d1B/Kc+PWJ3BkYcJHV9NYaliy0sghT+Ldz5Py7XYS6SqtW5XflDGjH6M41fk+xRrPtq&#10;T5B7i25Mv+QbxxRy+MdQompaiWFq+oqIybaKiHcWIqioH9lgv0YgzjVLTmjeNtWPUrSyPGv8VWJI&#10;WvAhiR9vUNWsdxc8jbXcIT9ZCUQn145+zFPWnQ27RyVa3xY2RnpatEyHXk9HjKwyPrp6zCQVk2Bx&#10;+OrZAAJ6Sq2nmKVSSreNrOBrjDA93xvyWM2rt/O7EGPGFTblTk8p/BYlmaloZqioerzwxMDSSLS4&#10;nIS1tPXpTpZBU1szRAIyosky8vJJcWa7dI0UjopKk4Qjj+ziftPQ99t+atwmvrnY90CPJpLRyUzo&#10;GcE57Mj8utTn+df8eM7vftLpj5N7ErsZvjb/AH1nMH1zXbpkFHisjNXVFHHH1Tks5X09NSxLuHb8&#10;OEzuDfI+PyRYnb2Pp69p5/uJ5DP1aKqaImVPunSxYFljaSCWORXXi4BhQH8f7H2XLdXkW5WO4PbH&#10;VbLJGSKDXUghh6euc9TzZ3Imsrh4yWqoofUev7eqT+t81TVW3s1Hl2q5HxmKpsjGE8lJVSrg9x47&#10;O46SmkVSIKir/vjW+N9LaGsFBW594YqeGnhCmqkbwww0qNJYuWWJQalmAu7VBUBgTyQLW59mYa+v&#10;oraw+m8RpYXZiSBrVWNUHowDHPChPQX2ncrxZSCa+G5kQ/wscZ9cdJeDeWXyG7KzcEe3qDFtDvTK&#10;dgx0VP8AcSUeOqMjmK+SnoaSmMsNLAuz6SinNK0NOjLBJI0vmIjMQJ7lwFLvjam7dmSCURywZqhx&#10;clfQl6aISu1HOcaamKKZqnEV/wC0wiKxtTNGIpFZtfu/tvv997N+7FpNNurjarZFdRHj/FpKqznV&#10;g+HJqWnEFagUYdTPFJFJYpeyjTOyamYeb0FTj8utjDYXY0exs38ePlPSYaDH53eOT2O/a+49p5GS&#10;izNXu/DYKozeOG7MZjaippZML2P1/kpa+kqapDU0lf55qumqIIxGMfV+3twbRw+OxmWjhqsvLNXt&#10;P4alJzj9uTbkzs2AoXrGjp2mTB7ZqaOljUoXCoBdzeRpU5v5jteZ/dfm/erS7WXZrlIpoXYFFaRQ&#10;pkfTxZwgejU0/FStQeiHcryW42e4WVi5WTB4VqT/AJugM+f/AGv1T3/g+x93bfz+Spttbf3/AJ6L&#10;B1tft/IYdtz7+h2XsJd1ZfG4SKCoixsO8O06DO1ctTq8M1RDI4kjBSGMG67ceampMZl6vCZTB7g2&#10;93nuOnOBln3NSU2QwdNlt6U+2KsY+eZ48zHn37Cxk8hjElJ9zMhiIejp44sveWdo2C6huUa48Taj&#10;YS+LPL20mIiQEqRppGsRCJQhKeq9Vt7e1aKdpHIUQkjNMtWn5do/n0e/pnoPrqsqN7bTi7B2tvjp&#10;7eH8v+hrcl21TVexZ1x+/Nxbe6lwG8HrdyUOOocZhaXr/AfFvNU1HR1ZSfH0+OnWpBkra6eY0uB2&#10;9jNvpl1xyVCDJZRMjVCdQscdQMVi8TTRUgSKMiipMbioIYx6rCIgE2PvGvct2vN5t9we8Cr4TFVI&#10;JJaNSTXuJNSCpFeGoenRCb+7uJjqQKgBA9SOtfrtru3endOU2zlt2nbqx4DZg2hgf4WzSZLL7doN&#10;47y3vmm3Ma7I1StuzcO6Nz5LKyxO1ObZCJpBECIosu5HVshhorSRRyeF6tRAzCeOMaXjjkJUAxuw&#10;drXZePoHN4s5aN9ttlzDciYG2urkkx0OrTggE8ME/wCDp+2knO33VxH8UXl5n7Oll8Zq+eq6r7kn&#10;oKmmrc1tGhyeD2pkJtw0yPDk5xPU0OarKCEGueCtRZqOnaQCllk1MTI1KFhb8vV1WJw9RU0clTLW&#10;QVUFLQU0EVNVT5B2kVIMesNWoj8NQko1kSQ+NEZzLGoZlGGz7BLzHC9pBctBOEebWalQqRuxBpmg&#10;pqPlQV8ulu1zPNC0UykB0qfswCP29KnqzA7Z7V7Vxu293YfF0m3c1sjL707EzByWf21BsfH0FHUZ&#10;Tc295MntmsgqosvicjiHKzVdNkopWqY4Xo6yR6dX0lv5uW54t4/zC+1stRz42sxidd4zH4yrxdQa&#10;inqYcR1PU0dc8kkqIy1MGZp6qJ0KqUMenkjW2MPuTZXO280mC7YG5+jQsRwOqNgD+ylOoB9ybRbL&#10;nC6t1NVFsp/bETT8ut3D+V70afjd8GOpeuKmj3Rh8qucyu48vh920VFRZjCVO9N/y5rG4RqPD1lb&#10;jYqTHYDI0UEZgmaJlUuUiu0EdmP8lTKxUnxK3VTmYQuvem75zcldats3rlFOsN6RGUN7WNj+ffRn&#10;7j9o03tDusumq/v64H/ZtZnrlJ962aJPcvbo2cBjs8Jof+a9z0crfeCnr81BWLTPURHHw011uwRl&#10;nqpHvGLa9YZfrwLfj3cdj8yvjEtPWGfXEPG6T3IkkDalEysAV+h+vH9PeXlzYksUkhoKmtR5fZ1j&#10;OJEBZjp0njUCnQZZbbJqWjhqaLwaJLyKYgwkhXSyuYSDpDC6n+un28Q723DRBGx+XzCTM2lxFk65&#10;4lIX6EpIAn4/T9PZRecp7BuQdNz2ezmip+OGNqj7GU1/Pp6Lc5rWhtbt4qcCjleH2EdBhuP4z9Kb&#10;580e+uo+q9zwMC19xdebSyckwZtQv/E8TUmTm5Ov6n8+1ZSdr76oo/VuTIkRrrIlCVkjaRq0I0yu&#10;0nC/Q3PI9gLcPZD2n3SQtce3u0NIfMW0SfmSFH+GnQntPcPnezAFhzzu8UYHBby4A/Z4lP5U6Kvu&#10;z+Vd/L63jVyy5f4c/H+WqqHKSTUPXuCwA/cLDzOcLQ48xn8XUrx9PY9dM9i7j3dun+C5evFZjajE&#10;1c8KvRQwVDV1M8RS8qRxS/t07yXUrY/X8ewBvntJyH7f2FzvPKXLcVjuEkiJIYy2kxmpppLMoGqm&#10;RTrHj72HNnN3OPIe0Tcycw3W4JY7grIJW1+GJEZGIxWjUUGpOelX8Wf5f/xL+HW+N2716B6dxHVm&#10;7t3YH+7u4arBZzclZj8hg6fI0+YjpP4XlcvkcbTNHkKRJFeFEfSCt7Ej2Je8cA7Q5NFW9lZCAjX0&#10;yzQyAgkAKbNa3/Ee67HuSh7Vq5+30B65xSzMkc4U4KMfzpw/l1aHg69J46MllJZlFwwY+lHU8Lzw&#10;R7S2YwbSbfxqiMFGpaRxoJAXQ0RjJseLAm4BJuOfZtZbgF3G7OruDsM/MGv+qnUXWPixeJcmocTO&#10;f216VokUyst+QAP9j+R/gR7aq7bjNWEmJh4a6r1BrEsrNJG3P+IY/wBCAefay33RRb6dQ7o1/lQ9&#10;LYrqRLosQe5VrX5gH/Y67VwUBvyV4sD/ALcf6/uR1zQz7W7Ix00Qkjo83HWYetAsIx9xFLV0blDe&#10;8hrqSFV+hGs2+vtnmq4TdeV7kNRprfTKvrghWH2aGYn1oPTrID2W5gFnzRDZTSAJcIYxnzwVzw4i&#10;n50xx6rq/mndZJ2X8NexauGleqy3XE+J7HxKwxGWZVwdSaHOlFU+Uhdr5aufSBZmjW/0BBw43lif&#10;XG+h1HGgkXP9CAxBFrgg/g29473oLySHUNS0PnwPAmo41B4eQrWvWaz29peWhtL21SW2kBDBwrKw&#10;8xkZHD86eg60u/4pmcDno8zgMvV4bM4aqp8hjchi6mpocjjZgxkpaqGeLxzQVSyRsAykfnn8FP5H&#10;a2Ny8zTRuMVVy6fPLHE01HOVPBkpVZft2a9yY+D/AKkfX2Y7dzbdbfptrqk8KmgPwuopXj+LyFDS&#10;nz6xg9xPuzbZu00u7cn3ItrlmLGBsoSeOhuK/wClII/peXV3vxN/nhbt6/xuP2L8nMBU9j4ugSKi&#10;oewtuPS0W8qWjhjZYjuPF1LQ4vcM/j0A1CSUU/5kWViXCSq+q8pVUtZihJQTQVVRSVkNRFLCscLw&#10;x1cMpeORlqB5Y6kWJBsV+nsW2nPm0+Lb3yStrVGUg8SCVI+WCOGOPWO977O+5OzXSRnZJpEBI1pl&#10;cYyVqKdXM7H/AJofwc3zi48vQ97bZw03iUPh91JW7azCNMI2ERo8vTU2uWNxpIRmF7n6c+4FJ0zl&#10;qKF6Y1ePgia48lRWQlnuLavQQ12Jv+T7cvvc3YUZZbi5AbGOH2DJyfQefS619ovcbdZAY9gnZx/Q&#10;cDHnUigA9a0663V/NI+DG0IWqMr8gNlyW0jwYyt/idSzvfTFHT0QmmllJB9Kgm49u2E6f27hKmSt&#10;nyE9TWv+4fsFPhEujTr11N9TDV9QhX2A+Zffm3EP0tnaGZVwK0UceFcGn2A9TNy191jnLfooU5g3&#10;a3s7VsEfHIF9aAaK+gZweq2e+v8AhRV8edjLkKHpvrbevaOSp0kSkyeaek2dtiqqBpCXlkOTz7Uw&#10;BJZhQi9gAeb+1UuOx2JTRjcfTwNwGqpEWorXsB6mqJQxR78/tiP/AG/vHHnP3a533rXBFuBtbNq9&#10;sJKYPlr+L9hUnrNj2o+7J7S8qtb3V7tX7z3OMAh7r9RdY8xDQR0rmjiSh4efWup8vv52Hz1+Rq5T&#10;C0fY8nTOxckZoW2l0+s+1pmx8p0NDkN3Coqt31khi9L+Osp4pASPEAbe2yojeVy8jNIzEsXclmP0&#10;5LMSST+fcBXiSTyNJKxdyakkkkk+ZJyT1m/s09tY20VrZwpDAihVVAFVR6Kq4A+Q6o8z612WrJ6/&#10;I1NXkq6qqGqKmsrZpqmrqpXkLyT1NVUu8088hJLM7FmJJJufbRMAjlFvc2QD63d+Lf4/UewzeR1u&#10;UiXAXJ/y1+wZ6yu9oFfbuVd85klQlpGKofVIkJrjJq5YU4kjHEVL7vembKblxG36c3dGiMsYIus1&#10;ZIlgb2VbQqp5PFzz/QbMPgKdcaIjqNnQgEkq3hGkkiw0iR9TEfS5Pvojy9YjlnZNl2OHTS1tlRiA&#10;MuRWRsebOSa/Pr5cvdfnW/8Ad33M579xNxd/q913KWRVNe2ENogiNScRQrGgz+Hr6jXxW67x3wt+&#10;Mvx5+PuGgxzY/q7q7E0e4MrE8RFVvfP0km495ZeB1cl2y26cpWSRkaiIpAuokA+y9fJ35fdc/FTD&#10;Yaky9NLvLsLcESDbPW+FrIoMzW0yAiTKZObw1rYjCpIviWcwStNMdEUblZCjzyCaRjr7mJIA+JqV&#10;rQYoABUsaKKZNaDqV/Zb7vvM3u1fTNZsLTl60RBNeSoTEpoKRoKr4kpFWKhgFUamZRSrns/Z++Pk&#10;NXZ9ttVsO19pRbkz8+U3dXwSVtPGWnrYVhx0CtS/d5BvJHL4/LGsaAs8i6o9RTqX5cdj7vfL7u3n&#10;11tvqmk+1vj9rZzdkmb3tkamOGGCkp4sOaTboxkJnkjDvVNEsQ1NO0EdpCELz7vO1c27vcb9zJuF&#10;/bpMFZUQxhzGqgHSHiei4NGLf7TSQ/XW72z92N69hvb/AGL219uraz3e3gmkL3Rt5REWldnZmdLi&#10;jFVXSBGGqFUDW2pRSp3Z/wAJ2fi/313PmN67l+TffXZu494VtJk56jYW1Ntbf2ZgcHTKsFW8m5cp&#10;i+wIcizJBK9OIW80zuBTwVBDAQovkdlsbXmoz2QwOSoY4pJqus2VXVGcoKIpTmoajrKrIUOIxIjj&#10;UG5ic1FwD5Cnp9m0v3beRni+mt42ERp/o3egB7n8XSCZGFaV8SFRWkIY6yJrP7zXuhNKb83Esd8C&#10;1I5oFRJa9qBYPFYhNRGUWOQmuuU+ebdf/Ca34nZbab4PrnH7vxlRNVYyno6PtCog21uSOjNZT0+T&#10;3Bj9w4CnzW46nc9ZBGQkddDVbdVXcJioZytQhrOt9+4zsbamM3LjlaD7ympmq6KVlM1FVy0sFRLT&#10;uVZg4TzizcXH9DcDCv3F5Fvvb/mW52a5JeyceLbyYOuBmYIWIAHiACkigABuGD10A9rfcC19xOWI&#10;d1TSu5wt4NyiggLOoGsoCS3hPXVGSSSpocgk6cX8yP4G7+/l5/JzePRW8Zly2DSors91pu2Eh4d4&#10;dd1Oby+P29majTFAlJmhHi3hyFLpAp6yNwheIxSyLqRNa2+h/B/p/iP8fYGSR4mEkblXHAjiOh3u&#10;O32e62Nzt+4WyTWkq0ZXUMpHHIIIOaH7R0RTFZCpxddT1tJNLT1EMimOWB2jlQk21I62ZTYkcEHn&#10;23MrAXYlWAAF1uPxezWtwPYivL6xvo/HW7kF2BkMdVSfPJOPP+Q6xGfk7mble+ksLnlyOfaJZWVZ&#10;IiUUqCWUURhQmgA1Liua8ejJTbgwuepVyEWVq4MkkKvNFXE1MryOUWVhLP6iqh2Jux1Ece8SlwTY&#10;Ncc2W4I/IPpNxb2TLPOjCRZSCDgio/wUp9nQrueU49xaO3OzSyUSjq6h9AYEFSrqx0kE/JqiuSOk&#10;9Dm3orzpk4qcibyQz09Q9PrljPomjngdFEyMAf8AVKRb6e5L1VXNFJDNNJLG6lXjmAkVlP1FpA34&#10;9nlpzPzHEWW23abXSmSGORTiQaY9KenUfb97Ye2+1zbLcXPKcVvc1UvpWSEqwNNQVWCkH56lFPhG&#10;KL7A9r9kRGvfF7yyht5EpZ46uKpmCSIdaRVDq88MguBqQo9r8/n3EpxLS1UMtNKEpljkE1A0KSUk&#10;ruVaNwvpaCWJlPKmzBrH6Aga2nu5zU23R2N2VuLmO4WSKZtWqPTSqUVgApoNIGkLQ+o6CHPf3d+Q&#10;YL+C/wBsu3isp7NtcSuvjtqBBYSOrl/PDhqt5jzMHt75udq5HZFftjd2Npt1box+69vZza3YGSq8&#10;rBX7bTASSmoxMVDQVEVHWYzIwvEoS8BpTCChKsyF6WaJ+P4XER9dVJPPSyWtx/m3ubAC1wfZ/B7n&#10;8ybhIBdcu2N5qOV0xktU5/tleh/0pr9vUOv7QckWMJKe5+6bZIq48WESoCBgVjkip6nHzx0u4fll&#10;2tnq/wA2Z622Lv77qWR6mOsxWHrJqrzsWmLHP4rN1CMRezRtGwP9T77jqceG8ZNdTkFhZKiGawt6&#10;ktIgdj/gfYuWC93CBbp/ai6iRvxwKCoB+cTLQnIqUxXI6At7tM+3zsth7w7VfqudM6yQsWGQaSI4&#10;qOPY5+2pwLP+5Xc2Jjys3w/3PiKeqVS2V2ZicjU0cdPI6O4MmBylFTRJP4mUs9LHYE/gD3xWtoam&#10;MGmrleAx+hKiFCrK4B58Yj4b68/1/pb2XTWOxwzBJrXcLMx1BGh20sOIqyjh8m/b5Ko7DnREklls&#10;dvu5pJA2uKZQxoT5a2GTilPLyr0h8tR7Bw+Y/h2Qouwti1WL+7pZqFsdU1Ax1XFIVaJJKmkiqFah&#10;caT+8WWw5POlPVu2du5SF4a7FYqdXkWRdCKnrQgglQAhsBbkHj2kbfvpVnhh3+3u4VFVSVSkgBGN&#10;Va8DjiK8ehKm076kllfjZN2sTQq7r+rEckHTgAVUVNDQH7R0tto/LPtfrGpqpNkd8tmFhp2pcbS5&#10;itr6LKpQzU90ppampmkqCtPM5UBZImk03Bt7apuvsBSRx+OiSOGaJBenWCMabW58UEY1C/P9T7D+&#10;8c18ybK0FyNvtdEi6lYKxUgqKHjn5Hz8uh37fbfy/wA57rJs15zPfQSw3BjbxNFVap4hq+gJ9PPr&#10;j2D8/flRttaTP1v92s4tfAczRNWSbqzVPMlQsLBY5a3clSTTNJqVFJK2uANJIMGq2LtSWMRTY9Gh&#10;UkuY5GpfK+kDXPLTtFJO4ABDMbqQCCCBZra/cnnfcIpLTbdpt5C3msY1VweJOa0FK140416k3mH2&#10;t5D5R3BfqvcKcXFKnxELoAahQNPiaPUgChPEdJLZ38z35v5/z/3ZeglrZUSKlSDE0WYmoESqM8kW&#10;Lx2eWtoaSmnBaKSOKAJJDIUcNra6gxuNxeMi8VMpiQG5aed62QE8ajLWVEsxNv8AE+3Rf+4O7SBZ&#10;9puVbhVLYEf8ZwT88mg6jPd9u5Hs/wBSPmPb7xa1VWnkhJ+XdCFAr6Gn5dIzO9m/J3tTKtkM/t3d&#10;MVU0ZpKg7X6/x+OxiQh3mdUxm2KfHUIZfUSRFc6frxw5zRK0N6SejklNjEJGaCNL8qZGRGOnUD+m&#10;97cf09jHb9kv7mMHdOZtwtlI+FrJo1/3poSMfMdRjufMlrZSlLD2+sJow2WXcPHZvsWO4QnHCvCo&#10;OAOha6968/jMsL9kdqds7VglpzDXRR9N1EZRlj8MkcNdmcS2MXxRvy7FCpBGq5B9szLn4BPfCUNf&#10;FGskqti8tFO7GPUVjFPkKGhJmb/Uo5Fza/s4bk23u/D+m57kml00OmS3DZ/oeEprw9R8/Lorb3La&#10;wlD3Ptpawxs/+jw3q6V4E+Kl0w0ClSSvz6MjjPi78ct60tGmF+dm88Zl50pKKpptx7Q25R0pnqwo&#10;EkybayGbnhhUyiNjPErBUN1GoBmGo3fFTt9tUbZ3JBWho1+2nxUiR2lbiQVMD1NN4wb83HP4Hsqv&#10;vZvmeeKe5h5luRCM/qRgCnrqEgB/Ifl1MHJ/vfyQJbaG79ttoI+HxYdwkLEgcAksbMKngKjy49MW&#10;+P5SfZgxFfunbnzF67ze2Upq7KGuqp46SYx0cTNMJ6Werw9WKvxiyhY5dY/STfmdS7txM8aSkOgK&#10;RhogQ08LuiOI5aUyRVqmzgqwj0uOVJB9x3e+03N0SC4trtJl1Gney1oePd2/z/PqbbX3z9pIr2Xb&#10;t45MmtZdOmnhxyIaYJ1l1X7AKH+JQcdE23J/LF+V1BFLWYLM7f3PRisrZKHKU+RraKlylNSTzrJW&#10;0GUjoKzBTwpJTMsqmtaSnm/blCMrWU8m6cDmoaKppKxJgiLFNJ4aiNCyj9yzSRqrBXex54PB59v8&#10;38p73eW1hLa7f4t0sah9DKc0q3mDxNDjjWnyhv2G33aORueN5TftzW35ekuJjEZK/wBm9VjDgatP&#10;aOH2U9esvye+LnfFJiMFR1fWmUj3ZT4jH/xOioKzD11QJo7zyzxwUWQaqZKgnUjNGDKPUtw3vLal&#10;ZTIsihVt6mHpHAIu0iccEfn2A4Yeb9uIiWxu1p5eGWFPyDY6ys3Cz9guaHZzzJt6Tyk5S7WI6jxo&#10;rMACa8NIr0ROkpO/NqTCiTbG6lanGs0zYGtq7xwyOGJMFO/ljjkhYMfUAVN/p7yao3XSJISp/o+k&#10;Xt+qysyEj/FT7NbXnPfbAqHsUJBFewoePCoAI/b+3oB7z92zkXclMu28/MhYdniSRSrQj5tkZxpA&#10;A4U6W23fkb2TtqpQz7MKvTsoneDG5HHVWiPQDEJ6WOjqoA6oQxWQM17kg8hjk25h8nK0uTp6etlB&#10;ZoZXpKKOphUoqeKKppoYJ7cE3VgxLc3sPcq7f7obxvv0+32ky292FAUyyl9NMFUM3HUOIqfVaEDr&#10;GPnH2hn9v1mu7izNxtofSXty/hSVDESP4MjBQCF+JPQUqaixrrX+Yj3nkKeg2r1vvbM9eyyUdLFJ&#10;isjujIbhomqaWpfVFFiOwnyONL1UFQsLxEvGI4QUCHVqZch1/hK6anlpa+oo9EwMtGlbU0UU8DWW&#10;WB2RvvYtSXUFJAB9QL29j+TmvnuCIWt9t8iwagElWKQHTRu4ukqjTUgsAcg6cinUabenL6RXWiHx&#10;3aM1743ZW1duhTFk5xqU0ANRk9HQw3z8+WW16OfG7t2zhayCtjaHB7rn65StnoahKGVIc7GTmX2f&#10;X01JkESedPA5nL6DIEIHtLZ7ZNHiaaqq8V1t/HJJYm+6jot0spqUjZwvlpq2VRUiQG/MbEauRf2r&#10;Tn6+8FQdxVpF+JCkqkk5p3SkmvkKfKvRba7NBdXQgvt0uLSLV2OyxEKP9NFF5fbT5dG56g+e+6d8&#10;ZDC4Xd/zZ2RsFYHpXel3H8bcpNFTZHJR04mjiy+Nysr4oUct0TRNAGMbaGNxdn2nLWSx1lNU9Y74&#10;2zRxVlqaljybNDNJEBpniWOno46aIG4XUxWw44N/ZrtfM25Xj3Ez2EAOkqGMcjEj01CYEioPnT16&#10;Rc1cu7PZizMPOa3k2irdwAXV5ZjappxoBT7OjG717FZa2gz2F+UPwj7Vy+RwHjyG4sh1FVRZamor&#10;T/cY3IVP+kTM1mTV5YryRLGhDagVEoK+1K9FmKqoRY9nbxNOo5qv7x0dOSNZGl41gZTdUHActe1x&#10;ax9prm4hMxjvNs2uMkk1MCLU+rVkJJ/Op/b0W2+43NtChsub7syINIRZJjReNAVVQoqTWop54p0F&#10;E2f6gocfkZt09pfA+kyFbOskuLX4yzVmutmhW08c2Q3etU05/wCOjUyrYizBx4xNpcBnWlnWTb2d&#10;TyFbtW7vBWJRLZNH29TDKtwNTCzen2lj3TawBDBb7RHTg3goh+wMJQc+dc9Krjcru4VHud23WSIK&#10;RRfEcMSM1DRMOOMkD59Bvlu2OicRSwLhO1Phe9RTTLIkeG+K1Hiq6UpT+Yx+bKVVRSOuo+NSXUeT&#10;kkWF3zH4jP4ZP2tuRVpdwZmk3PJUKGkBLyhK2SZf13HpQObg/wCHs3ud4uprRbO23G2hlIp4qNIW&#10;9RQrOop8jg+Y6J7eXa3uvFmN+YVqQjxItRXgaQManHEkDNK9IPtTtHrvtCjNAfkDsXZFVFTJHQZf&#10;a/SVbjq3xUzSfZ41chtTdWGiRfDpKxSSy0wAKnjTaI+0MVlZKqrrts4nC16vpTJwRYufKSev9wJW&#10;mkkmEb8g6r3B/wAfcd33OPNewTNKvM9hfz5BSSCNiFI83ikqD5ZJxxrw6mzYLXYN0jtbddg3hIWW&#10;tUnlENfQxSRhSPOqFft8uiXb1+XHf/RUlFj9q/Lyg7623LB4arYO5cRuDHbcoYQiCk++x+I3pHC9&#10;bTLpeIa30uo1KV4LXW9XbUyTO2VjyWVleZ5zPUZ/LUrq7tdTGMTWY9dSDgMwZwvF/YM3P3M5gu4Y&#10;be1s7OFhTWA5KScQToZuw+faQMmvUl7Lyva2M09zcX1+bRhREjtotceAQDIyNrGeBFa+leg8m/mu&#10;/JnA4/CYvqvD9OdV/wAOx9NQZiDEbL2ruTDbjSDyRzNV43sHGbplxhndVkeOknhp2cljGSRobZMf&#10;sTZ032T7vzuAlMCzrjDvXcNe7QySeJZhjsjWZRxGSCqtoC8G3sf+3u3e53OEC7hsftnZX9hFOAlx&#10;Jr8HxEcVCzPNoPh0q4SpFCCKnIB9yLzkTlkxpvPN063kysHie2tRMIzGWXtjhVqPwGs0NRxXV0ar&#10;47br/mQfOCgXdWw/gl0D3ThMTuKCipu1E+PWydlYOHcdJWUZqaZN/YKXZGMlq8S0q1FT4ZZJYAby&#10;WuisEse+n2nTVK1L9i7p29SlmwRxFZDj81Hjo1Ap8TV4vJ1dHT1cdJEumGoSoikeMKHj1gn3mDvX&#10;sxNze9rvFpY8u7bzZc0a+inWSe0MxHfLDcRRrMpdu6RGiI1FiHAoDi3s/vLsFheSbNPe3f7khGmC&#10;ZUjjkpXBdC0gXiVFGxpB86DYo7d/lQdld04PB9o7T6p+B3WPyG3vG2U772d2FsrOdmbFqN5VrVM+&#10;Z3ZszsfAYTCZulq87XSCprcZV4Wrgjq5ZfDWvGt5kBN8n+mN+wZnrPKYzsvBZjP42vxsOP3tQU9N&#10;DUTvSStAEds/UUTtFUxoypLoVyPSSbezvYPu1e7vIW+7Dz5tY5Mm2+zuEkllsfqjMIy4WQITDVSY&#10;mdQwB0+YAJIG+/8APGybpyvucT3m73Fq0fYVe3eINxR3VTqoHCk6QWHEV8wZ6M/k8/zAPj98juoe&#10;+NvTfy8MdS7B3rhc7nJeutpb927uWs262RgoN14TG1Z65EsM2X2jXV1KkwmAGsK4AOsFd6/69r9q&#10;1+bpDE0eIqdNRi8XUVNDXQ0qyPL/ABCkhkp5aoCjqGmuELaFf1abkk5i8x8yW+8W1hNqBvVxJIFZ&#10;CxAGhiGCnUtKVpUg0rQCmNV1zJaXzrEktblR3PRlrTgTXz4V/wBVNp2ukSSCGT1D1DyEB1YOAumS&#10;1lsUb82BI4+n0E/+4uyNNv7s4v8A4DeS32kdvu/Nr8Oi1tX9rRbTq9X19XsJfv3fa1/e01dVPib4&#10;aca1/KvGnbwx0U/vSatfFNNfqOFKdNHlyl/8+/67fV/81o+t9P6f9rvq/wAPx7//064cbUV2Cgn2&#10;3tifBPltxRYvJ43L0YppqHGVn31MMrK1PMs7U9TQU8sUYMbqV8zMb3FvrQvI4NwaPdNx8ZbO0Z45&#10;ImBDMtD4YBWlQ51HuqO0UHr1e/f9lHd+FbvHFMwFG1E8Dn+XW+VU+PIRfeTw1UFHQGreqpJY3WSr&#10;hSmliRVhSYRS0solYlbXZ0T6W5F/tWLObG2o24qameorYKTD5HMU8UtLepzFPkKWFpaaIU9TXzwV&#10;FPPqu0zRAk+gX9gflKe037dxts9wEiaSRIzpY6YijmhbUqBhpIPZXhQ9HW77lt8u1z3PhK0qR8an&#10;JqK0HQe7G3Nh92tkad6iPIUP3GSosLWRGpQSYONIA8dSipSQ0tatQJkdAhYJGh1G/sMcTSZbecVN&#10;kazErhJtxZWpw9fmsgarIR0gy1LTTQ1dRHTNQxTLjpaNIYRoAhkrLg39i27mtNllntre98dLaFZV&#10;jSiFtBYaQW1mrhmZu4AiP4fPpJyrdWJbxhCiCRQzmpJAGP21I6XFTkaHAwV5o5fuXoMYKmlw8MkK&#10;yCCjjnfxRSSprBquS1yWugI4v7VO7encXtWeHN5LM4rcmLx8ce39z4ISmkrMXlsrS1NFgzLHdhKl&#10;TBU1FSpuBHJChNzZlKNm54vt3ifbrOzls7uRjNbyadaSxRkNKB6FWVFP8SsRwJBFW4TbDuSTKYdC&#10;qh0uGOcGtR54rT59IDaXa9JvjKT4Wkw2cwkdZQS5zbm4KmKObFZ+jxNbj6bMS4+ZUEi/aVVdHA+s&#10;6pAzAWtf2yYXZ1NDuGm2bvTJbqrMBSYmlr/4LCqKMhiq2Sq/hL1uYo56TJ0ppMjTRtDUmSYrp02s&#10;x9mN/vM020TbxsVrZpfSSlPGJYFZE0+IEQ1U6kZgyAKOBzToDb1+77OxSO3uHb9IhRXjXjX59KTK&#10;Z6tyGFrq3YlTh569a58VUZCrq2emxlbTSUktYpofETPVPTubxa0I9J1WHtP7NwW36SXsjbsFFitv&#10;4HKZvCZLI0e4q98pPTU1OmXRI8NWtMlamQyMEcmqSSSQKoN15HtbvF3fheW90a4muNySGVUaFdCs&#10;zmGplXgyxlVpQCpIzx6T8oX9raiaCDUEmYmTU2qtV0kj01DFPLST59TpXql/gGRaauyuWjpamkDU&#10;UHhp5KmoEPmnrYA4iFLCUGlQNfPDe4O35H21Pk8dj8nSJimw2Ry21aXFSRrjaqXGyNXvS1tdPC2Q&#10;qck9VSU7eIymnZYzeMm3tVuiR7pHaX1zZu24eMkVw0oq41jQCiLSNUo7Avo1j+LoVSBrBZVt20R4&#10;8NRmM6e4UrU1Ymhz08yiKsRGq6CXzQVESf5SvrSaRWh8lLokukZSZ11m7AOf6e8NPTy5OOlev21n&#10;85ubsGtq5hW0+TqaOeWOSjCzUFdBRtTY6WBqiCF4Y3jMQELFka/u0pS2NwkW6W0G1bcifplA2ltR&#10;o6s+puBINKGrfEOHWoilxJa7eIyYZ5SXXLkNp8g2AP6PAcRnr0zwY0vP93RU2FxFG7VVNJBqaGUO&#10;siVUdQr+VFgjMgYWOryfUc3btvbVzXVdblsmhyVPk6pjs1qaAUldVY+bK1+NfHKDMghp0EoZmfxv&#10;qCHhdIJVbpvFlzZb2FsqRPaR6bjUS6hlRZA5GaniO0mnDjXoObpPDypuqQrMzPMY0UfFQPIF/Klc&#10;sM+Xl129Ric5BT63jq4HgOTgZmlSNo4iIjKDD4pJYQ86iRGIBuODz7WO8N1y0sFRil2Fisxu7PTS&#10;UEOFp8a88EuQw9NHXVedy2WSaCXIGnpluIHHh1ObDi3sO7dt5X6a9TfJo9qhIJkMgUASllWNV0kI&#10;uCWcd2FFc16M9/uGsbjbpBbiS5nqo8wWCtQM3ErQk5xWnTdSUK05oqqHK1y0UcrPVVUssCwzwSh4&#10;KfGChWmWnhhaaXUZUVJR41BYhiQyxbp3F/DNvbnbc2N2XV12Yr8H9jRYfFVGPospFgciWY0FVTTc&#10;gIqmoZm8Bayj1+zd9p21Li/2g7ZNuCRwLIGeWQNIhlQ01qQK/EQgUBwDq+EdF2tpzbeKoiuHbSNP&#10;CulyfyFK5x5dZZsfQ1kU+LlpKuuEUdNPNNJVVNMZESsSZY1nppo3VkKh1jFkl0er6e08M5mMjlGp&#10;N9bqwmZ/h9MINsYutxlCKdKypc00+VjrKSGER1VRi6uqSFZY5YmmKalIHtebKwtoTccv7dLC0hBl&#10;ZWbUFUEhCGqSA6qWKsrBQ1Dnpbc7RdC8BllhAQLojaMMyFgQX1Aj41qBXA8uPTimOjoGllxkC0rV&#10;s0U1Q8ILzTLDGViaoWYsZAsjAOFZSEvY3PtLZl9gYPN/wHHbeym50qqvDPBUZLNUlTBjmbL0FVko&#10;pqKHFw08zmkpZIU8KwPEs5bUbaSvjn5kvra1uJruGE/qa1WMoSojcI6MXZiVkaNmV9VaYpx6tdW1&#10;hIttttvt/jyu4DM7agoJyyqcVXiPTrMkGalgpQ9VjBMDUrXOlFKVk1U9QkBgR6pigjmkjLhy+oAj&#10;i/sVsng8DSbX27WZigjpsZityzV60tJkzRJkaRMbkak0wal+3nSqimhiPmWwiAuq3JuGrS93C73T&#10;cYbK6dppbUISyaireIgqxbV2EE/p17+DErjpm+2GC3ljW5l/RTABOj/B1FaZpqurpIatRUnGnTG1&#10;MW0TOVgWaRGPhanWRwSl72/w9xK6fFbug2HUZXceQgw1Bu/FSUlHmKSCbVS5GhzWMgmNe0YqpGo6&#10;mrjj8xcDwSSMV1hSHooLvaLnfhabVC18bSUsyE/EhjY6FrSMsK4Aye34Sei3edg2q5h2m5jWNSsw&#10;OQ/8Dj+PzJpX59R5oHxiVdTj8ZHPImPramRaQlZ6jJUxpZ1p44E8aD+I+Ire/DBQOCfYW5vKQbXF&#10;TuPFS0mby2K3y2INJR42WpxMW3vBUO9ZiaurkephqaUjQpZ2VBM5C/SwotY5dx8PbZbeWKzmsldi&#10;WAl8YsopIBQFaEu2PwKPWoZ3zbJvpbe5sIVmmSZ0ICsSooPV/LpyhnmrRDHPTTU8VbQCWczyBKmn&#10;qQ0fjp3p1ukdw7XI/wBSPYs5ijyGYlzybXkkpMNlGgwsM+QyFc1NTVtJtvOPkUjxJmNFlBklySiB&#10;5VJpaiJXjGr2ENveKxe1k3eYPcxoZdMcaagPGj0N4tNSadFXAxIpKtjoJ7Ftu73/ADrPZXjsLf6S&#10;oJUKQy+VASPsPSdokklNJLl2pnyFPSzzTUcVPHBJTU75Gi01SVcYFSgiihKyKsipMkh1hgLe2PI7&#10;KyNZBs6nwe1osjiMDjdxDIfw2oMVPUNUYtxVyVUU8UlWs9LJCoZmYhjIAAPr7OLPfrW0k3w327GK&#10;6nkg0CQVIAkFNJFFAIYmg9Op/wBy2EfRbYlvCFtguls0BLKQxYUJNfh4imqvSgGUpaaaoepqkjDN&#10;SRRrKQukyGRImV1tHIsqsSLD6Ib+zcdb9e4zM9f7PnGOx+OyE21sxlvtYKeOSpolwdLO1AlPDmf4&#10;jFUivyM0URdgXsxCgX4hTmXmO8sOZN+hN1NNZi7ji1aiA3inuq0ell0xhiKEZA6RXfLD3NmbLw1S&#10;NwsYIQlV1VFQdVaqCc/Pos+9O1q7bmX3DSmCsr6ag3bs3bUE0r1JxuQqN35qnpcuiVWOeDIY6q25&#10;hYJ6oosghLKv+sS+7Y3ZsLD0e+cdndiUtb2NuaSbEvm6qGSvw+3KOumRcbV4zbkc1PSU1PHVQANH&#10;T+CQambyW4MjbztHNW4Pscuzb+Y+XrNRIsZw80iqdQkmy7Ghr3lgQAAATqAUtfbJoJZI2uv1kKqV&#10;CMe16iM08QfMnPl0I259h73zG6dj5PCdg1OE2RtaZstkNp0tH5q/cs4xWRpKKlrtx1s9TWigFVkF&#10;ndGD+TxBbi9w07o29jsAM7uKnqYMhjshjNu4vLY3Fy11VSRZ961ZoaqXE1U1VU1K01XTwqIXmACS&#10;sA31ut2fcrq+XbNtuY9F7HNM6yOFVmj0FSqyrpVdQZjqCkdoqK56EUnLsW3wyi5nRaBVICkFirKF&#10;r3N/F68K9CDjauomkEdbFLFNDU1xp56uCFfPRU6R2kPiMUYDGUsjAXGi54v7SGCagkoJ6KEy5Kmz&#10;daIqhKqg+xZaqmp6l55F8FRHFRyxqbU+uOVU9V739n24iZLlJ3QRTQodBWTXUMVA+JSWFAS9CtaC&#10;nQx27bo7m1igjhDinl/s9Klxd45AwP0v+fqL/j8W9ws1mMVQbLpKCngpMXuEZtqyrqMatquXGxwV&#10;GPkoq+Zhq1TLXCSNiHKvF/Q+39usby936W7d3lsBB4ahz2ayVfXGoNMaaEH16auNm/doa71iGf8A&#10;EBQ6qcFHp+XUEw1LZKKY1Mqxinki8EaRmIsZI5fuCzqzABYjHa/Pkv8AUe27HbiyGFFPuL7LD5Pd&#10;cHgyUTV6S1DUmOq3FBNSiOlNLSvX1kE+uTypI4ijYoyN6vai82u23AtZGWeDZ+5GCkIWdSH192s6&#10;F0kDTpqzLXGOixN03Oe9t2gsVaVR3rVf019QQlQfnUluB6yvGKmNysk0VgUshVUEgP6wSCePZnPj&#10;HvKubv2rY4+WlpYtj7xqKmrpoJ66u2/RRYlq6TH0ELypTjI189OsCl9fMoFieRBfv9s0MftNcTUa&#10;4UXVv2q6xmVllWkwOhmYxLqlSPCu6BDQMSIi+8bzSsPKVzBPHG0fgkFj2n4l8qGlPt0+qnoi38xn&#10;a1Pun4u5bDS4KLdte/Y/RqYbbuTzr7fw+Szk3dOwaPHVu4MlDT1FS2B21U1K5esp4vEaqmoHhZwj&#10;sfd0WM3VtjK4+SuTKZDDUOImxNZmYa1I6aOvkp5Ylhppoi7IJqnJzU8czoiu8rxpchip4Zcw8tbu&#10;++tJak/vB2mVWUhSiurIGUGorEzK2kgktQFiOHIKyj5euOa7e9hWI32l9PFvwPXhSnlxqv8AR60i&#10;+wejvlp1RLN15nuvtg9t5/uPH9jbF6s3BiKj+KVnXlHu2CZnzVPlI8fQ5KqpsBs6jysmDoJ62Sgo&#10;6cVVW8RkgjdEIoxGa6mz28aHL/w592rmNz7g3PjKSOCvyVfDHLJR09LUVgqJKXGLFTvDEv8Aut5f&#10;QFJv7FftPDdcme6GyWdjcxLZzLDFLGXquh5FMkjGRJNRJUEKwZhQojoHbocb2Dq+pkUawygqOBVi&#10;A35gEnFBjh0PWwNw7i6o/mP9afHqfriDdMHUNJ1b0x071Vnt5Zeu2ZsnqqtqIMdvbcOQwBgqIs32&#10;HJlcnTZGr0vHDLBREy3CD2FfVm2tvV5nXbVDiZ8TtKSPM5R4kqVodxb6xdPUti6fIGWokmrMXt+S&#10;padokaJfvPA2oqCrZ1853tzefoPdvBbT64V0rHqSJiBVToADEd5ahZAlVbiDC+/zMbmGOMGkgZV4&#10;4WoFTShqeHHgT1cF8xO1NyYChixu/wDM7rwm5u6clV9ObcnppcTFuXYPRe8MviKPd+T22YsNFhsX&#10;vLd1JTJSiokpKipgwf3wgaOZklQxHxYxa12+9s06TBcdiJ8xuivpTAaeoOa3PkcftilaCASOkYhx&#10;+aqpREDcxxsRyLjh9/eYc/XfK3Nllby3LMv7vKKHCqaU1hu1KAnwwvDuDGvXUr2X5btts2G924x1&#10;1WBb8Xkmv+I+Y6dN3fHn/S9gfkwMxhFzFZ2Ljel+pcFk655s5Sts3piky3YFWsuQoqjB1zQ5LcW2&#10;sWKmaR3tP4x9Db3YtuTZFBW/IHaVIcjV0n8Px2NqaSGIxsrVUUUySiBpEaqg+4o5JIp7OQY5D9Pr&#10;75FXXubu8ft7vW9KR9NPMuKR8HdUHd4deJB6mXZZTa8g70qRg2/iEU+Woaf2Gh6C74ndD4DbXxC3&#10;91FW7axGYhqc32htTNtL/Flm/hZoWqkhr6WPMRxVpxNdTw1VCGcNDVQRuCSo9rDrDZeP6+7DzW3U&#10;AkgNVW1dPDULFAlFT1cyGGloYqdI2jxuksxBJZ5FW5tf3i57jXFxvA/fsCAWksYYg9661yxcmhqR&#10;WlPPp7fdyn3vlW33CA6QKCg+VOrW9hb8PYXQGwquVjTVtPjMbjS0BfIVdfFjlEAqqmWtknjkyKRx&#10;/tG1lP4PtAfMXbG1a/HU1Zk6SKCFqJqarraiWKGnagqZYkqaWeYwmqamq+FKrKlmKnn3j3te7XNp&#10;zCsCORI41LXHf60Hxfn0ce1t5ess9sbrCSaqUqcf6vz6PD0eKsbVkimyv8TFFXNFFGVjDQC3pjYx&#10;qgY2P4AHB96xfZWJ6x2h3Htz+42ezez8Rj95Z2nlho9y5yGpocjW4DMUdLVQPj6ygrilLWVCNMDU&#10;mMJw6OpKnPLl263DduVb1L+2Sa4NmpLeEhBCuhFVYEVpWjAVpU8epwuyrx6g1ZiaOcioPdTjTy9O&#10;hvRXZNM1ixNyALWB+g/xt7NFs3Pq+E3lTTUv99KOXD1tJu3K0FTnv4/99uLFV1NF/FqvMZjKYDJj&#10;EqSKp2xsrtHIXV0dVYA6wsrobltds6eHI0qiJW8MR6EdSQipGrqp4/GDjj02skd9CLSHtdDReH4S&#10;MYCtlqD4vPqLWICEVJvC62YFgGRlVlJV/oebf19i5/L03bTVOzuxvj5uSB33b1FPlcLtuZp4JstL&#10;g6rXSYGphqaKGmRdElSskkn9rQNYZNSMMfc3bpbW/wBv5isyDbXADyhFIUvShwxYrpPmD58OgxfR&#10;T21zGLeQ/Th11D5Agg5qc0Ne4/tz0GO8zUUtRi81RVBNHPVxrXxadMQSkRqyRtLA8zx05jb6nS50&#10;2azBe5vG7y682j3XR4jFYis2hN1b2DjBSfa1uOy+Orshs3Ow1mXw1ZQV9I8PrbQ7kMVZxICCo9jP&#10;kYpzFz37Y28Tv9Yt9G3HUtF7qE4PlSgOeB6tzrcx7hy9Nc2Uj/XqRQChqBk4PyBI+fSU7AXb2fwe&#10;FOYyLY2c7/63q4Whkpyk0tN2BtmbG4utFTFUxOtXVqkelgZGViquGIPumDurP4TBZLbtPtimpUUb&#10;NGXeX7OBp87nMtSnCy59ahYkqK3cGAx+TqHxlXJIViGstE7aSPtu+4dsMi8h2VneNSNLaHWyoqBq&#10;MsxWQkMzRs0axuAwqjMKiteog5Q24XM24Q3zNrW37QFAchmVWK/0wrEr8+sHUOJ3FlX35nt61xfJ&#10;1O/cljsPFRmnU4Ha2FytNU0GGVvtTU0v8XaBP4hTmWRGKqFI+vsBqkYSixlPBQPRT1eU2vkpM3Ln&#10;YQ8keRnMVPGaSajMH281D5zKBIHBKeq/voJD+8Li8ma5WSNI7tPBELUqi1buVgQVfSFNKGh6kVVh&#10;e1e1hKra/TyMWZAzig0rU1oKE1yPLowSLN5Jy4UqJY/twR9ADza3+HvkN5tFQQ/x3Hytj99eI5jM&#10;UFZFE1Hk6J0jrsrDSCBYWFSjFWgKgXYANa/tLNshN0ibe3+MWRdVjIbMbI7KhbVXBA0vUHz4joPe&#10;NPZTbZdGyAjuR+pIDRYn4awp41FcfPqJDTxQPGlOCJKWFozExJKxSDXEC5FyFdAfr7j0ho5cNC1b&#10;j6k0dPW6cRSyyPHLk6Jq+nBip5oBEEnMf7zAKEbx2t7Uy/Ux3vhRXQFw0ZLutCEYKaalNQa/DXiK&#10;16ljbL2zk5feGaxCxxShU0EhzEpqh1VzgaynA6acD05hgo1EKGblrfS/+vz7FTrzJ0mZqNjYrG0V&#10;NQZqmjzGcyuWzRnkQ1SQSLQUxeOtpmaGjp3fRT8K8mlZA6FkYIc0Wc9im+3l3JJJZSGKONI6LRdQ&#10;LU7TRncLU57akUND0q2/efE2qC7mtGUNbu5BoCrfBoqOBGrgOHSZyL1dJLk6uoqpp6SX+H0+Poo4&#10;aeweYNFOiOYZC/mqHVmMgYIoNrexmoaTHbkxuZG3sSk0EWOosxm8zuDIZNJB9rNGMuafDmr+0psb&#10;i6FpvHSxIhd9LB1Kj2BriW92e6sf3hdlTqeKGOJEbiD4QMtNTvI4UM7E4qKZ6K+W764eaZY7jQpZ&#10;WOptWM1pqBp9g49I0ZKvwGTpazO5V4YMxm5MPhsPQUdNNT+GqDtj6ipqPtnqzlKyZEErtL4VuRo5&#10;9sC4nCVu24UqqPB4/K42soMx58nSSTHI09K2j7RYqao1vhJ43IMJCyWNyzW9mZvr623aSRJ55LWV&#10;Gj0xmmhmGGqwoJQRhh2+VM9SWvMfLcym0a6iZytCCF4/7z0q/u5WyjMKmsngkjnxxFKsRpqSbWk7&#10;VNRHJFrNbHFCwSRX8Vz/AJs3BA1bL2Xg+x93SU+zcrhsFNLt81dXR19BUVWOyMq1dJW5GjNFFkYG&#10;raytpYJEtNMYIkYgR+445n5mv+SthW63zbrm7gW7CaomCvECGVZNRBEUUbFXZlUtRa16h/3P9yt4&#10;9v8AZ73etu257iKOCR1VWQAhFLacxsBUCgJB6Kx8lvkHkfi51em+t0bI3h2BjRu2g25JU7XbHJPg&#10;qHOVQxtHuLO1UlDMKHC4uSpQyzRQSTDhrEAg2IdQfAfYcE21d9d1bgmpshXrNlsXsahqK3a7NWtC&#10;85o6uuxVZCZlnhVkMMSwqqtpsULKeI/MX95V7me63uDunIftnuT8ocvC0KLdyGx3RJpFYJhbvbWk&#10;DBqPUSVBHGtD185/vr/eXfeM91TdWHstBc2EMUrx3kLJt94wtmJj1AyWKsgJYAsGqATQ+fRI/l7/&#10;ADGa3qbZO7m61xWP3Tt3bzQYDem/c3QzZ3amxKmenZqWvyIpamSerjqapURZJFdXZgxaO1xYFsva&#10;cvXNJWZ3C5HIUu3mbGRY3ZWZqXrMRisQF8ddT4mpkX7ymlExSQPK8+gJpC6SQeRfv1tvMHvF727b&#10;su3e5cW63KTSw7q0lulHu4zqjVkh8HwXaRQP0SiivWGEew8wc5xXd5/V9rnnK6ldriSNE8apNCzx&#10;gLHroSSQAumvnTqrAfPbrLbHUNVkPk9sDH7U33kqaXdnS/ya62SLZ8nZGI3bia3FUW5WxtbHuah3&#10;Dhnx+WagqYMktSKr7oERQuFkjeKWLGbi2nJkRkMxuSognOQxmfy09LFURzw1C1VPSEYfHYOGWgQR&#10;eIq8RMkZIcsTcCr24g5q9kbjceRJ9wuZjOQyRzGMF1dgx+ISsBTt+MdpPSO45N5x5V3aAbdzGIAJ&#10;dL2bQq7MBhnCyM6q5FeGPQdEg7z+QvUPbfY9LujtX4+dS7AwdVgMh1r2hlOr6nIZTH4+kzuNn25W&#10;0uYmp2o8XQ5WKCvOShqY0qZKGspkeN/ToZz2fu2DL0kuKqaUwNS0f+UTVscFYaQRxmR46yOWI+eR&#10;wlmY35/B9jH3Ltt09urO35wt2EUk8SyhZEhKUbJqZIpVZWrRlZMHgR0EvcH7vG6pYLItpLb3F0Cw&#10;VtTtMTwMSiQKpbyxQenUf4z/ACZp6n5MbM24dzYrtXEHfVRgNoVnVsu69tlsC8zikzOEx9PuXH0u&#10;LpoaCPwUS00sTNHIQ45uOqyXduHSorqumx+aosdX02QoaJqeoFTLQUkqzVlPD9nXUix1ssSE08pD&#10;xwy6WZJANJwj535m+8vzOm8bry9Cd1soD4ktokUBkSy0MJVlbw0EcQqDqiVXQgaadRpyTsHuF7Ib&#10;hfcv79y3NA12uiGMqscsvikKql6uQXLAgg4446vA7Gb+UH8wq6i3FmN/0+3uwa3C1WEw+/8AE7v7&#10;B25Jt3cv2rpHVLJjstFhMzUmlSWExVlNLFUUryAmxv7TO6lzEuLpa2linpKrMyy1EdJUKj1GLLK0&#10;7wo9VJWeCSeRRT+ZbSJ5NSlfp7yf9hbix58/qXDz9yxdW8trCI7qGSR6Qu6EAI6srn9YoUYMprQV&#10;pXrMb2w2vlWbmCy3znvl+42+yFwGuDcTzaSHBVF1Ruj9jEOVJMbaaMhrXqhz5F79qOj873TszoD5&#10;Bdb9j7KfbGEqOsqbaOx9lHd/Y0T57FUm4MnuHDbe25tza2+k2dsqaur5cVl6OqxtfLSgVsFTckpz&#10;Z+SftjM5Gr3HVvJjnpaOIYtDDKJTT1MEM8UNVQU+KqIjU0+oF3LBUJIBNj7mz3+5Wi+7x7fclct8&#10;l2D/AL6udx1NPpLSiOcM4QxTtOgZSRkHUSPipUHJ770Xt7y17Y8o7VvHtveW+3LxZ1Ek3ia1J8Mi&#10;6kuAuaOWGRpxTpGfEyDHp8id603aG3cLu7srAdZ5LfsPaO4sdWdXR43ILj2nx2Z3VtTE7myWxKFt&#10;slwtLj8bjlFZViMOY1JsuKraU+Wq44pKmeLE0lXVxmgqY5GatjCyLRiKSKaKSnx+MqNDx6zLJUBB&#10;5GIJBxdP3jud+U95hsuWhLd7pKXEgEVvrck6WRlaFypZSQCrChofLrnHsvunuPK19Y7rabhE8tvc&#10;IylURA1GFWkfQXKutQV1UQns0kAi2bDfywPjB2L1HvnN792BiOrdwb62PjIJN8YTfe7c7jtgwZGG&#10;Goy2Uw1NmsxUbYyu7M7jPMZ5afGUUFDLIVhhJCkAZltp0m287VVNFWx1seMrp8nj6mnWmWU1iLIX&#10;pq2ZEeCWglJMb6Ilk0sTrLer31E2P3GvefuQItg322kZLyDwJnbwSfp5iPE0qsQ7wO4UIOKAivXR&#10;z2c9xuefdbl6zD8/w7fuOCLeWzhkGfh06VjfTWlQzsGGCuklTr4d5b7frbJf6LtydXZDGnI4bC9b&#10;T5yn3Pu000G2aHJ0M2F3dsairK6DO4nsKgaiiylDHV5SuoBl4IR9rFDeP2MexKvb77bGRkEGGkoX&#10;hx88kNGsNXBRS18Apse5oox5qRJ9CAlblebr9Rz3+9Hc+4vstyzvUnJe9fRWBuo0iSG2gkZ4HkUU&#10;WS4S4crQ9xerha0cPRxgT7+e3HMGz+6r2W73LTbXeyPMrMgAkkQEvIq6mDCgKsTQsCfXq7/+Wl2v&#10;1b8m+xMH1d2/hMjv7c38IG78jkcr25uDcOx8tvyn27V1GS3H/D61MQ20Nw55BLLHj6SqamgqWCKG&#10;hBibrcNPU7wxUFVQUeT2/kZ6ii0pnqL7bMUiU9ZB5phSLU1FLHPUxqfBOCfESGKsR7wJ98Nit/c/&#10;lLYeY7bZ7i359+oXxZnkkWaQqhUgIrLboGkpJ48cIeg8q9Yub1bbdDYz7baWoi3NnFLhWOmlfwox&#10;YA+XV3nw4h7J637L7CxG6u4sfuzoujweWrdkbTwmE2rLtHASVmfpsrQSYfd9LRpvN/4XtyOWjmxu&#10;SqauIBiyONIX2zZTq/ZlBgnqstGTQNSrX501z19Z9w6MrJV1jTVNRUiooqvTLD4XjMUiKV+lvYN2&#10;7lr2/wCTbjkfeop2g5lSxjkmOuVw8vaayROXHiCSlFQooempWWoJNNtu77bbtzAm5SCK3Io7xqfD&#10;qdKMR8LUYgiq0xw6NPtPvHcO7t07625Bhq2SPEbsyGFwdVUT4+GGoioWnmaogyNPQwmPCvjoHkWX&#10;xPK0Q06w51BMZr4z7MyePnotuZzem1v4htypoZt07XymKq8jQQmsjrKF4otz4bcVF/FKOaNDBUND&#10;9x6RqYkk++jSfeG+8fdcjbZvsnujNJyjYWk85K2W2U0QqzIjMtkrlii6RwbNcPRhPUPvTz49nb2l&#10;zvn10K3CKkZhhjXvFGYiONGcGpwzEZp1VFn93dOZLuPMbH3B1b1/Sdt47ubauS6/2Bv2Xselx9Rl&#10;q+nO2t55Wko8XvfFUGU2jlafI1EdTQV8lfh4klJNHLEviamj5s/HfG7T7VodwxZvLbixmLhwFPja&#10;be1V97U5qhyUtLSZ2rm3EKpauSkjFQ8kkioBCR6FFh7+jj+6/wDvTbN75+yO4WmxbfIlztbmBpRK&#10;kjh1hZo6KkMaVbTpVKaTUcOvoo/ujvcCDn/295ssN5WOPfbDcAOzSNUc0bCoUKNOlWxR/KvVpPxg&#10;i3bsjZFF15u7ZmwNnbjlO58lDRdQ7UbZOzdt4yKWoTDYvE7OqKvOU1NVUdOyw6TVNFI/qChfT7Kf&#10;gNqUFBtzdSLAlTWg5BpafFUrVFO2AneTD1cOPzE8rVFZHURVBaK2hgbH8e+k+4bvc3O57IzyFIj4&#10;fdKwVvGFJB4kaAKhUih8uI67SXVhF+nElvSFgdI/FQgmi1LcOAzw6NPNlJJ8nioJKUxU1cheA1cw&#10;jqoKyCI18SS0kcdopIjDzd2WwNwfYybWxm1dt4rGVWRw1XvDJ0GYwtJX5j+J1XhqsHW5KmiXcNLT&#10;+djLVRUcn7nk1hDcEslwQPu17ve53t3DaX62NrJDKUiEa1WdUasLE8E1Co00JGRQ9WknuLW0EMKC&#10;oj0j5nh3V4kfLoN9w1m+svPXUWLy9DtdazCZEYWnnx8VXUx7hjxc6fYZWqmDQz4xa799miSnmkRN&#10;AcXv7iYrZ9JuDa9BRY2hXD08XgrcllKJmylQ2Imi/iuSpadKqRMcs6SKV9VK5H1IP09u3O9z7Zu8&#10;0lxdNdSAlEjcCMCVf042YhTJpOCKSDr0t140cqSqqu6qBWtK4rWhBofkQfn08ZPPPgMzUTVOScNX&#10;rBiqPDTJR0dG+Xaojx9JVCeLHyVscVYGHJm0gNwL2Ix/6Nth9l7ey2DyG3YcVlsnhM1jM3uDM5WM&#10;7wNRV0dQMhiTWRUUFPi8bIGaWKdEDJGASD7Ld03Hc9suopZJxc2HasccUZSJYSQAwIfWZD8LKGpr&#10;NR1D3M/sry5vO5Xt5fR/ECO0yqSC2dLiaoHz6SGWy27tp5epzuSyldmMVJJSQU+GwOHp6fb1Fjp8&#10;nBHDk4pnqKrK5LLCmcRyxmcQTSk6US4sg9sbK21QSUOw6aozNFQYP7PCGbImnmqMfiKrbzYiVp5m&#10;gLZWarnmusiNAEkIa3FvYslvtxtNvS+hWKUNHqFGarNFKHX4idOlVo2rUWFc56FHLHKe3cs2LbRt&#10;l0Gtox3U10I9Ks5P8+hPqq3KwUs2YSOkyAho5qmnoYZpaH+IZCKbzUrmQCVqVDEoDRsJP6MW5u1T&#10;bUzm2tm7m8MmNmpJi+Fk+6mWSWjhxuUWknr6eBzLSzxTUUTNAGiKhiv19nEe72O875tXixyCQASj&#10;SKK5kj1BTjUKMe+revDp7dLkRwMtnHoxgen7c4+fUmnzdJlMrj4YfvoCtOlZp+1Ux10dRRl40d5l&#10;eZGiV+bOpNvfPG7u6o2Ngp4sjs3ceXz9TUquSTdMi1tXTUErikiylE9LDjozJlYHvoCukcj6gOPb&#10;F7svOHMW4RzW+920e2qh0G3qgLU1eGykt/ZtjUCrFRQk16D/AC/zBe7e11c3V1J4UYwFUZJPBjxI&#10;p6cD0mKnE9h5ncnmbeVBjdvY1WfHQbax8KTZSrSFlFBuBcrJmmZKKutIDStRlwnjk1KSCk89l8/u&#10;rbE+1cbtygxu6tpZqjq4KbEV1XV0eP2+tKvixWbocs9fBmsj/Dz4pk/ahMhJKn6e37PbIdvvot53&#10;PeC9jdI6uWTTqcvl4ipGgHirHXjgB5FU27X+53NxCJIfrUnBIydKk1VWqaamXBpQVNcdP9Fi5KbL&#10;nLS5yolxNdQVMDQV0KRTvWzVRlM9NVURpmjheImwIYqD6Co9IT+W312TsnComPgxNfjZ8DSYWikq&#10;J3bKZ/I7ixqRNTUdTUNVTLRUdZVaomujhFB1H2uk2nYtwmvpLuEieOcOApKxr4TimtVXBemkglwS&#10;fLqu68y8wbYpeOyikCxKsaLjXJQBQdQYUBoDUGvHp6qaDHZWVEqdfkoq6nrURJpdP3GOnWaCSqEf&#10;iDj9kB4ySpHHvBmu3jncPkMXlaqNs5R/ZvRYzEtX7dw+bJgjpf4RWxUdXHJURUl/DTSRPEJ2VbgA&#10;+3rXZ7Lbr8y2Da4FdlJkKyzI4Y6WQuhozvQSA6gtTxpTphOaL15bqO+umaRVICVC6WLYowXPdjt0&#10;19KdYKDDCgq4Xp6GJo1arVnqn++qIWeZytTDWSqZwKiQ3ePVZATb6e0wZtv1D7XwWSR6Xa61Gaom&#10;qc7VmCowUMWVqGORghxopUORSkUraoSeN35CgG3sQR/vWB9yvdviL7o2k6I0AWQiMURi+v8ASY4X&#10;wyhCkefRw020+FZQXYjFpArKyMSrRGMEGpU1cqBpzxPTsDUolXJEyT1cKKZKeOMIJ5RBxHITq9Bt&#10;ZCLWW17n3kxkmJrsht2tWqxdRSCPGJkViIo6vEx42milps/VFQ9PfHSQrPNpUtI6FuCfai9ivEt7&#10;6BreYTB3MZIDoxLEGJSe4h/hjJPbUdauLlbsxTQCGaHxI5G14daUaJ1KkCoOkleC/FxHUqUvElQ6&#10;U7TyRQmSMlvTUSWuIgOQLnj2IG6uvKTb2JqcnPV1dJBWZSs2ljYmzc8tJLVUMr0lTuapq4pZquKg&#10;ypiaURIWDa/1W49hnZ+aJt8uUtFhGoRidyIgr6GGpIVHwl0BADGnDK9LbKVZEkSW4fwnhK11SfD5&#10;MO7iekng910+cyK0VMJw38Hp8yxlpzGGpsgVkgoQzKoV4UlF/wC1xz7Ve6tk0WRnosBTNUz1e89u&#10;x5OClx1SjrHj6Lb6qs8mUqTPU1KQ1sNpY5WZnQEkljf2WbRzBPbrJfyKqW9jd6GdlPxvNXSIwAoL&#10;KcMoAqcADo43KLbr+K7tLooplQoz6m1aQdJUZwaYr1jpt1QvJXTO6Qw43KNhZamdprNVvkDSw0q0&#10;McSBBVIQ0MpZhdgCNPtox23qNKWTHxGf77E7ap8vWQy/aZtcfjcPpiy0EcctJHTw1mTraeSnpqd0&#10;l0h1a9/b11u7veRrOyhJ7lkWheMlpDWJ9QNSsYKs71BNCDUdJ7nmPZbKSLaIGGhFVx56owQtNR8x&#10;59TKjO/bVFNFOXaknyUdHBJBT6FrP4hIBSteSSR3goYJVeeYMhLK1ltx7EHcrUdbQblp97HG0p2P&#10;XV2NGU+xlaOvys7PI20aGhxtRQVE9PRl/t4pPugTOus88ew/taXFvJtR5eMpbcYkcpqFY4wBS4dn&#10;DKrNTUwEfwmnRnBvNjBE9/HYs8ckaKSshUyGRRXSMjiaeWc9JLDZqGWDB5TbP3mYo920+LroLVYh&#10;SHDVxhMe5aj7mllKySxP5PFoUG9iPz7D/dW4N04XZdFTboxWOpdyT4qSaLIUlHBBNnqCtqXkjocj&#10;R0EFJRU2UhWS9gjWQXt7E+z7ZtG4b1cTbPdyNtqyBWRmJ8FlX4o3ZixQ044FeiTcb/do7eWZQzzQ&#10;ipZQpEhBproR2sRxUYHl0qMGlKcxlZ6HI11VA88aPR1kv3MNHUUlMlPI+MknMlUIJ/HdruR5iedP&#10;p91V/wAy3C7h29vD4vYrM5RclQwbg3bLhPGYZDBRVU3U9Sq1UqQR1H8TNPJCJ43eQRlF02uR75J/&#10;3me4bdum4+x95ZWxjuWXdhLqFCXWWwU6RWnhhg+ggAmprXHWDn3wri7ku/blLpWBT62lftsxw8vh&#10;/PpqymVocvtPsCaippYJqfbmeoJhWBo3m/h8W4KJZQZGdZKKSpgmMUvHkQ6iBx7PN/wm9pKKqh+W&#10;zVdPHPJSZj4/VePkeAyvR1yUHecQqoZgpNG5pJpYWe6ho5WjJKyFW55+3vg/ScwiRAXIhAqSKZkJ&#10;4ceAP5dYo8oG7a+NvaVDSsoJ8gBUmv8AkwetXP8A4VFZPc2Om+IEG2MjPj2z2yflFtrcUKS0jUmb&#10;2tmcx8bo63B5DG1jhM1BLloqKrihRXmp6qjirIvFJSpPDs1ZLFUVPX1eUNqEVEFPlcrWU9bkYMhM&#10;cDPTS0MJp6Ao09DDTeUVCEuJhKsToUuGH1rvO4y2Sw306NssDVVAlHLZ0ktXuAUsGr8RpXh1N27r&#10;H9PZg6zaQnUwoPipSozw4n7etbLHb7zOc2F111Ti6XJ74oNrV2Y6u2JtTL4HaeQ2hSZPtvHZ5cpn&#10;KTN7laVKHcOY3YkUmMnIpBRQ4uerhmkqneSlXnoNMrISWeMQSFWAQxsyy3iaMhtNl+t72P8AS/sJ&#10;qkkt9JFIQLfX4yevAoKg4xWoFSPKvQEur243OC+FuK04U/g4Ef6aoFPKhOfUg9T95UZiplmp1jnx&#10;6NBM2RoGlm++jeWn+5yeLyQlEdSlXCUaGRUCKDZda29la+SHyRwvx22nW18opspvPNU8seyNvSzh&#10;BVVaRyfcZfIEDXBhcMw8kr8eRtMS2LFkH262FpvNjtV5PSNUOh1rRmQGpBA4KQQCxNOJ446x35u9&#10;wJuQbS+itGZ75hqVaAkMSQAanBND8IanGnkbkf5ZP8rPcv8AMj37suaWap2b0f1pmJaD5AbyogUy&#10;L0FEtBXYjY2z3n81PNvPeGOqAFndHTFUhmqpBI/hgqg4+HPTmZxFBnvkL3N58z3Z2pRtX1Wfz6a8&#10;htDY9QIHpMLRxOwiwsmQp4I6ieCIJ9vBHT0tk+3dSg5h/wAQs+XLSxliVhJqZE4FUrIiHAIyBrAo&#10;CWAIbSOgF7QbduN/Pfe53NH624apXiDFvCQlCO3UKsO7QgpTWag07iZH+db8rdnZbc3XX8t74cU+&#10;J2r8WPjxU0G2oOsevFiix/a3dVPXqaD7muQVFfmcDtXI18nknqqh2y2bqanITtWTPSVURGOw9+5b&#10;sLP5Xe9bHPPuXs3MnBbKoPGfuMZtmGsTGUcdPExWT7n+FeKhjYACon+4fTrJHsp3C/t9ths9p26M&#10;C4nZoiukAxxXB/WZgCdNCx0la9obAODfa9puOZ9zXd90K/TW95JIck8agcRQ9xBycAfIdbf3xG+P&#10;mwfhd8cet/j/ALflxWI2V0F13FuTtTc7vFSUWe7Bq6aXdG7tyZCpkYRU9NWZp8hmKhJGU0dK1DCl&#10;qdAoNlhtmNTdLZOmya/wwbi3WlHRrSxr40wW38RkaZyXb92qkny2WkeoJsJJrWACqolHcIbXb4IN&#10;mhm8O1trF42pT4CpVSTXOtlqpOSCT506B5gvdxnPMMsgM4v/AAkFWJVdSyE0Ix2KKU8yRwqeiC7m&#10;70XcP8zPB7Q27Idz4vqD4pZXd+54quSZHHZvd/ZGypMDC6oPs6VqbYHXw+wNtdLQTSkg+eRyUnqH&#10;I5DsTKUHXVLAjbo25nKbaO6MdI+h6ObG5jI4z+KMjAXjhkr2WJrESwU4YcH3BXK97FPPOL5ldbMK&#10;1TWoVCSSD6gZHD7epu5ks57Owtdw2u3EizoCWJypmVdI9a6qhgK/aerLu+OwNldGdX9kd+bgyjQ7&#10;VxOxd39i0s2lYzJHR7Ro8zVYdCOF/ig295FBXU1TVkXNiCez5EVGG3bRYDZq4OXES7V7HaiwbTyQ&#10;Mq1OzMbBWClV4lT/ACDc2y6mSalVSriqjSI8x3Pt3gj3m25Yt7iLTuMV2wMn4PDdydNalidJU0pp&#10;rXJ6k2w3NbflWx22UH6j6arUpTUympyQcGlTStB1rT/yXOud9dObr7D+TuY7XTf1N378d9k9n7xp&#10;sXh6xoq6H5Bbw3pV1uXrfPUZGRN1dPd3YGrxWWMzvTR4uunrbqtREnsIqTsWt2tt/emDmyVPJXbe&#10;ztJRYip1eaOPHrTYCjhvFUaSJPNXa1VhpleUxgG3sE7jb3FruLWLt+iC41H4aAVFPX8wOoI3X2/2&#10;jmk2G8ShlBEhfyZmCtopSoNCKmpHAEZ6v5g61pd6bi2F2FTYuegx+9tnNWZzDzCmpqmLO5IZ3JVN&#10;OaumVoZy/wBu8DyRM7xRwLMGUGzDvS7joqjJZWiWBWloPt2qZXWDhqgVKAG7RSxTJHTgktYt5AVu&#10;Cw9gSa7Nrcr4cwK1qKE8Pl0DbzlO6srWzd7ltMlCAK4FRxGPKvQGybIyMm3sBkHd6da+CpWlpIZq&#10;1iiwzU08d4kNfDPQyTVjqqxakjSD1MGCMH2i3AFXFGOEyyX0m1mLExxF2AMzvYs544uBe3tRb74s&#10;hkhS1UBvM+X+Hz6JL/lAPFuTJekIw+eMk+VfkOkZn+r5PNuKbIZBaeEAFAhlQx2qqt4YSDTUqvNC&#10;iDSwIPkblj9famppmnlqCiOUMLGwVy2l5g6i6uqAgoDyP6n2dSN9VI8y0AJxny6a2zbRb2YUshkr&#10;inzxnHz6LluqODD0mFiqpoo5o8jHGHmkoxTrVQ41qequKmOrmu/m8dkYG1k/Sbe5NTGPIo88Ty3k&#10;UGRVIs7Rvy7JE1iUNvSQf8QPauGWy0TNNKEYimluP2j5fLooktJDHfSwwtR6/bUgjhwGT1AwWQyk&#10;8NFHHiauPG04x9Wz46Z0EXhpqinQrQrU1qNPEkihz5oyoHAHFk/UUJqpiNYeIgg01P6p52EttCRF&#10;Ywilmv8Aqv8A6/PtsWthK3hNeRxlRqOoYIPCmkMSftA6RyLcW1pGPp5AwNSxGB+Yqf5dDNh94tiK&#10;ZZv4fO8zMIRlKnVBQYyL7LyyS1dfI0hkcxwMLgBFdbmx0N7aKHATQV9XTyxWiYKEgeceYAyN+5KS&#10;oQRukSgAG/pB9X19onaytJ0DXkfgOgZXNQhqK6MgHWPMFaejHoebXr3KyhnETEDFKZ+2nofKvSh3&#10;P2IuV2/jMnjTVVeVp62dKw0OOdlj8VHHAyU7QMfMtLNUOZJfSo8pDLAth7HDak1Hh8PuXIZOemgo&#10;qGjrZ6yUGxNPRY1qjy8IkZskcmlfyx/P1JoL9TyxKwhkDSSHBp2hlAAYBjTGcVGR59ZYexMtltmz&#10;bn9XMEkScuA3EgrTtHr+wfPrX9+ceH3B2F8svi7tbZcGQze6K2v2E+2qY0tU8M1Vle06bDZilx01&#10;THPXNOarL496ySTQIaaAOCiFvdSu2dg7rz/yL79+RjVJxuG2NhjQ0b1dA9Q1RurN9X4eXfSUTVKi&#10;lp6amyOcrqSCY6vIlbeMLIrMgE5X2C6G5X+8MoMkctfEqwAAaoANKklQtR5t50APQm3beBdRW0Vo&#10;jtLcq7E/ho4IyQSf5dbQW9ewOmti9W/Fn4fbuoWrKvsbem0Nl9cbNoc5R4/KVe0Orux4R1jnKqgo&#10;MlS5eupKPE7Lx+WqoqYtDHHj5Yal2S1PUNfeMtVhKvYHb+OjldsNuyCjyCxqS1RRZSJc9Q00gJCC&#10;AyUFdABwS1QBf6AyHud5dW93tfNMDhpV3B0XJ+DSJmL/AGltIyatUHGeglslqBDebAgHii0LJX4N&#10;cZKtnjUsMdvA5oejF9YQYnIRby6EyLqkea2DUyU1jEHjmxFTLtDKVcGklzU01LUYqoU+lkPqA9n5&#10;yVfiqaq6s7BxFbJDHnctt/B5eropxFT5ehpaairaFnlGpXev2uKl25HliiRSQyA+5zv9+tYL/Zpb&#10;SQCa+tdUVaGjFasHFfiGoVA1AfDWgHRXY6rLb9u32CFkvLZ5IJhQV0yE9ygHIp8JOk54da4OD2Pv&#10;rd+z/wCZB8Ld2YPGbnpNnda9ld59CUW4cT/GqraG9N55XsjHbhpcJEIjJHQ7W7jgxq0IEbSUdXV1&#10;cgWSKcwqbqdIfLHS+QCTwifgkssRd41Y2U+omF7WB5U/6/svN+/0V/dGI6YGQMtBqBcEhgCQKYNc&#10;44AUHU98r3RiiktWJa18MBCM1HGuaYNcefWrn1ZTbjWCo3cIHXD7izFTtqhqJIKiLFy5ujx2Pr6u&#10;niZ6h5aahEGZpVlDMPCskYDG+gMOQrKynyMNBHj1loWoqiuqq5pGWVan7uggwtNTUyROKlKo/cvL&#10;J5F+3ECXV/JdBfy7tsV5Cd1G4x/UQTQ28arrwzq0lwWBVexYtGplJyR5k0UXOziGB5kmMbsaADH5&#10;9DftPr/A5jYT79rN31G189mNxw7axu3G+xI/gtJhd15DsDK56syJp6nFjDR1lHS0MIpVXLVeUdIp&#10;IGhs6No489LvfPS/bvLjqDHY40Ecsg/hE8dS1THUuDII0gyNI8bNVxo8ryJBSuVUXLlHuhFy5smy&#10;8rbxcXrpulrdR+NN4bu0tmHeXwl0Iy0Jcf2kiAUOkg6tUgbBuMElja7NMS0joWJbjStKA1Jpg0HV&#10;nnTuR6sy/wAUOsOlI8u0vYnbU3aMu4KE1kOL3xtzc+LxmBn27mKSAVzV+Q2/uTFVUUG3a/wwIkuT&#10;y1MZp2iEVImdm7awK7n3Iwy2eyOTpN9S7tydDXZCRHweRymx8LgaHHwxhmE+CGKpXWCOVZIUqPJo&#10;9UKssse4j8xbXLybv+2z7fbJvG0Otm5gWVJomdG8MkOhTQpLlgxepUEsNJDW7Jcx2N1Ayoi6gwya&#10;lRWvl61+VKfZ05/J/e3YG1Oh8NR7l2HtLD7K3J0ht7YO1a/ZkMQot1bF2z8gO18pv3dVXJX4uWKg&#10;3ku8MxBV1YgjpKw0fgnqJFNdLAqdwuy8N1Udy7kztbLkKLN9h7g3Li8dNQ1uTmxNXuzcKVkFLRUt&#10;MK2JJXqoYKjyCJGoiHJb6lRry/vPOfuHtu3bbeTQpaMFFxPbQCISFAFAeNWkrHFSVQxOplkClQq0&#10;6IYJrvcVjEUbCNRRyOBoB880zx9fn0o92d3b2+e1P178d+j9qZrYEm0fjx1xsrtrf/8AeXbuCwvY&#10;NL1n1wKXL5rdm4amg2RW5DbuDxebzGJjhu0G6RVQ3p46VBHOLu36TKUtVm8tlMg1RTOcbj6LFU1I&#10;1PjMVHiqaR6w42IVE7VLzVde8csxWORlp0UrZF9xrd7StrzZv0Ftu0k63MERETMappaYAkAtR5vi&#10;pVuAqQemGuE8eJIJAdIow+3hTqtX5BZjZGaTq3r3r/b0NJuFKbsDeO498bm3JTZfeG/ZuwNwU426&#10;N/ZOTH0NLiK9NvbOgr6Wg81TSUyZyRjMWmmslstX43Obo2rNjEEW4c7tWorIf4hT5Ciy1Btikq6W&#10;ryklRiatoJsVIMjU0dLKkkUM8dTOgmD+ARKmlsZdq2/mOG/QxzQtGmmja1MtCDSme2laVPA0pkLF&#10;vEtduvUfBYj7ePRhug8VVdF9MfISg7HZ6rY+yPkPgtqPh6LM7bn23vLsPNbfXCbQjwW4I8dPLuun&#10;l2/lcjm/uUqKrG1OIoFWmalbIirmz5/LQnbeZWqqK7EVK0lVT42voqNchXCupMBk6uprsPBHJJGK&#10;16SlqFpvN4wZ1CjUSgYYcmy3ltNazQpHcfTyLqqZFikGqDSr9hdUV5E1EpQUatOjO1YCSxKANGBV&#10;8GmkFcYHqV8qdKzY/XWZ2v391RX7aotu9h7brNyU24d9bdyuWrNr7cTZG5u6+vcNtTa/YdRNj/vq&#10;vC4LdG4sPVZdaGGqVsYWqJGjiSoki0ef5kw25B80d61G3MpkMtga/rSmq6DKZM0rT1Rr+ucqBGiU&#10;I8UEFNVP9tHEQrQCLQ4UqVEE/eXN43u/u8e4WyR3CWEA0IKKg+m1Kq5+FAQATQ6VFVU9ogb3Snaf&#10;nfcJGGfAUcCP9CPqAet7zpqr7Hy/VuLh7Gxe1cTv3F7no6HP4TZkmTkw2Kjxu4sZUmIVedk+7r6l&#10;8PapkqFJjqvKJIdSuha4b+SNsHGbn+H+7chPHVfdr3zvKk8tLVT07eGLZXXEyD9mpgsVeZubH9Xv&#10;Mj7k/MV3tPtNultG6+Ad9uGoygipt7QHip9B59coPvXFB7kbeW/6NEPp/v8AufUdNfbPaGS2bvCl&#10;xMElGKSXB0lcEqYDKTUS1mQha3+Tzhk0U44FiLXJt7t4rut1pVEdLU5yieAq0D+eCsRhdS6n7qOe&#10;cgEWPI5+nvMi35pMpLTRW8gbiKFT/wAZIH8j1jILVJ43AZdXzUf8+6adJLF92CpkjkqEwdZBMrio&#10;RDU0VRC5BMR/zK07h09VgGNvr7YF6+zUsksy7mYsw0xxVVFGEVg2o3SjnhVm5/xNr/m3sxPMliip&#10;GdpGmuSr8fzYHpn9yFgACtfkzj9nxf5OlRP3Tg6PTFJt2omVLM8lNPCV06QoIaphjYcEk8C1vr+f&#10;edtg7so1imp6ygq5hZv2DkKFiQSDpYSzoti1uQf+I9t/1j2iYukkEiR/PQ37cA/s6afZ2hLIGk1f&#10;aD/hp1ipe79iZQvFVw1FFGSUZaqGiqgdVwv7cbPIdai/pFv8T7WHXNb2Rs/eeDz8mJMtDjMlFI4W&#10;upGasoWcU+Rp9Ey0za5qKR9JuTqINz9PZHzRb8sb5sV/tq3lLiWIgdjdr/EhqK4DAV+VR0HOaOUh&#10;zRy5uWxXcxAniIGoV0uAShGkmlHAr8uom5N8dVzY7IxUObo4slLTrpMMFePt6liGopJtEctohPGo&#10;f8KAR9B7t3ym1afOYuavoXWohr8fHNTuCdDxlI6iCQfldcYXn/H/AA94W2e8S2F1Hb3ClZI5CGHo&#10;cgj8s9c0d22eexuZ7S4iKyxllZfRhUEH8+gu6672oJ5qPHzy6JqeviSUujCTS1RJT1C+qMA6XDcX&#10;4I+vtnl2SK/BY8MrJJFRikPkEZU/bERciwAGqMize1yb99Pf3JBqpkLYr55/y+XQGO1EwuQlCamv&#10;5kdD7H2hjKfceQxYqYp/BPA7xwJIZUSspoKyNmX1u6tDVRkMBpIYWsePbHkdqJPWNN49P3bLUsES&#10;4VqhI3cACwbxyavx9P8AbezC13ho4Ahaugaf2Egfy6KL20QTLKTQlR/IAdLvCZ8S0RhLNI9FJLSs&#10;xPqfwyOI5GvyDLEA3IB5/wBvhyWwY4/FX0pRa+jeKvpn0/7vp2EkYe30XUvP9P8Ae72/MTyB7eYE&#10;28gKMPk2D/h6f2jdJNn3Gz3CB/1IZFccfwsD5UOaevTfualxu+Nr7m2bnKYy4bdWBzG2stGdBV8d&#10;m8fUY2sQEhhdoKlrcHnn2JkcfmiiliFxJGkgNtJIdS44+hLA+473O4gid4mKiQYP5E4/LNP9nrpN&#10;tV6l1aW13Gx8CRFdfsYAg/mCOtBrtzDSbK3xuzZ+YWKnzW1M9l9tZhdCxOMjgclU42qga1haKrpZ&#10;ApBsrAg25HuZHTED1DT9OWVbW/NuSRwPYLubxQzEkLQqak4IrnANagDzoMjjQ9HSyVppbVUNgVqD&#10;THEAcfQngeGOi85KvTySgsYnjlgcT6laOWJ2GtVWOXytIkS6SzqoFx9Rce+BYKvNr/6i9yfUyg3C&#10;2H0+n+PsL3e9QmKrHTlgFrUnyBrT86fOnl0c2+3ytLRCWXHdSgGASKajXJoD50qONAgq/OwGJnlU&#10;QgNMPtTIJC9p/DC+rSSupVX0/jWAfp7guzM6i9ibmxtyQQLi4/shgPx9fYTuLuWVWnWvgIwB9AzV&#10;0/maNT5A0rToV2ttFEvhstZWHzrTzqK8OGc9B9kK+pkjarhsKOklSGcskZj+6qVmkp0DNHxUFKWQ&#10;qvp4VjY+8ioQLn+n0/H+8eymaVpQc9LI6QsBUVHSeq3lrIhJaQpIugMVbkIovcEfW5/p7wTQK5JI&#10;uCP9sbWt+bfW/smuLZZCQ69vQnsNwkhVCj94I/McekTX4+ORmR0JRgbE8AE+m4/pz7ZshHDSU7zy&#10;FfTwqfUyOf0oOeST9T+Bf2Hd2trbb7WS8lICjgOGo+QH+XqS+RU3vm/mGx5e2yNjcTMKt5Rp+KRv&#10;RVFT8zRRk9B3vGLEbcwdTma4oEp0Kw0/AkrKqxMNNGwJ1GV7aiP0pcnge0lhomyOcoIX0iISvWVT&#10;uwVEgph5Czm1ljMuhSfpZvx9QV+3mwPzHzftlu6aovHEsuK/pxnWwP8ApqCP5Fx5kA5Tfei59i9l&#10;vu285S7bP4V3+7zt9ieDPdXY8CMgZJdA0tyflESDWgIjfyu/jfF8n/mf1Vt7N0EuWwSbvod3b6hj&#10;pzJTLs/axk3TuqlqZ5oRBTR12CxE1DAx4NTPGgHqHsuXyO+e+B2LR1Wy+lIsdujeI1Y/+9lfIjbP&#10;xNST4pZcf+9Gdy1dO3ClWSkEhU65gGT3n/DsU7Brq/FGbKxg5PpqP4cfhHd5HSeuL/sx91fc+Yht&#10;W9c7l7Hl5AHaED/GZVwc4Pgq4zVgZKZ0KSD19HbZXQW5d/57cW7e0KrIYbb+YrKeTF7coX0Z042l&#10;mFTHFVrHT3xEMpVUdbtUFFYaYyVPuoZ95Y3eG68l2B2HvGnyu7KmplfJ5SXL0gjmyoUwmWqr46Ws&#10;kqoMNRoumkx4mljssAjgjUODrbNqja4Mt5PFDEpoVUqASBSjGjfCv4VNQT8K11ddDItnj5f2Ox5b&#10;5S2NotrRQECxnCDJ0pVas7f6JIy1qXZnNQTXQ4ObbeCpdq7L29SYrbtMi01FQwUEzOlBYyyxwQmW&#10;jSKqrah3DT1bqpN5meRiYyYbp/vnBYenzUXW+2s/nqKcFt377ytBHDjqyaQFqhqjLZKnyeVrInZG&#10;kSNqT+yTctqb2Mbbctjnotpay3NyrDVOSQKjHae1qY7e2pAzU1PQB5w5Ivdx+l/f91bQaAfp7dWJ&#10;kVVHFVQpGpoe5i9M04ADovHanScm8q7b1RvrdNJharHOW2dtrC5CpglpzFLCsQo8RR1+NgEsBaKK&#10;SaOpIGoLwGVfYX9y/LKhzOGquuevxkVO5f8Acdk5ocPiabJVL1ZMctFh8ZjAA6TSFWDSzxyTEaJ4&#10;gmuKVvdN5SSIpEjiUBgSSSMjJC41GnAMaioJFMFfyn7eTWl3FvG9SRt4B1RprLU051SOwxT0AYLl&#10;lOoKQtdgfHejxu4KDsDfLs2Y269RPhab+9W4MhiKQDT4slk1yNRFQ1FZBBqCB4JoqRmLwyFwsqHU&#10;+L24tzda9e4rbm49mVmLpqOmZo4aqpSXc001RWVldV5HOGZYY/ua2aruIrBor6WdiL+405/+7+Pd&#10;jZdidN//AHffWfjBGkQyiXxWUsWClCmUqtC2DTSRQmUvbn31HtbzNzNuVhYpuljujQa1WYxRxiBG&#10;RPBOmQHDnVqw3EHIPVC386T+V9sn+ZbuXZO8tlfIDG7N3tsg7hoI58jt2Tcmy8xSZin23T0mGo6z&#10;GV9JW49Mam3jMalGqxK07aYVXT7NLL3RtWmp5qmuhylFHT009XUvLRLIIIKeJp55JWp5ZURY4lZr&#10;niy+8fLz7lvuPB4rW3MWzS2y/iMk8Zp60MBH7CadZLWn30eTJ1SKflXdFu2oAq/TuNRwFqZkOSQA&#10;dI4jHWtjkP8AhM983FyCx7Z7E+PG56WSsp6Wjmi3hu7D1FbJVVX20KwU2U2LArys5AKJI7Ak/wBD&#10;7rc2n86d5/363RksjSpn9mZHLyVuM2/JGkVdh8DDVxQeLF1cEau9euPAJSYPFJPcjRqLezfmD2X5&#10;Nn5agh2yBodztLbQJUFBOUXueZTUFnbuqKaa6QdKjoBn3J5ynv7hb3dma3ubgylJGJWFixaNITUa&#10;EUHwyBUFRUiuetmnuP8A4TG/Dnd3xi6r2JsV6nqv5E9b9Y0m3cp3Ht+aWowna2/BhTUZDL9obdyY&#10;q467EZHdJllSehNFkqOikWESSRQxwC1Db9Zka2aoq56eVKStaGrxMcvkiqzj6injkjSsoaiGGeir&#10;IddpImuytwTcG0Pc07Byzu/LHLUHJXgteW8aJcdwDCUpQ+I1AA0kok0knQQoYGnBT7c+4+9coc67&#10;tvnuRPcLY3Ss2oJrRlLYkiKMweKOPQezuBqNPrpvfLTpHpVtgdXbL6By2IzW/dj0NTsvudKKpx0m&#10;Ho+xcPkauhrRS7npayTE52iz+Ypqw0OQjZKSopIkkjfw6D7VEkkbldJF1JRwOGH0JFmta1vcUWu1&#10;bnt1/Gm5bdPDGxp3IwHEZqRQj5jHz6m73X5o5Q5w5OhueXeZLC7uYpQ4VJkMmlkYHsrrr8OCOPRA&#10;NkbP3hs3cn2+59t5/E01VH4Xmr8XVwUshWeIoVq5IxTNGysfWrkaDf6H3HVZHu0XH0uD6WsRe3PB&#10;9odwQ2F68cblUJJwccfnjq/K2xR848mW4m262uby1YoNeHoVDgBxRl+PPdimeo+4K99rbmnjFZW0&#10;kVXdm8BLQu0UzQMTBIksbWMJ+qc39zoKxqYFZ4EnQ/6tXjYcj9LgMp+n9PYl2fmz6DRBc2tteQ47&#10;ZF0sP9K1CV+0UPz6gvnn2Q3W6mlurNdy2e4WtWiZJ4GFK9yag1PtLimCCehj2J3NSYiNIMjjdt71&#10;oXaIilysMtHkImR7aaWuSIvTAgc6NDX5B9ztePrUCTsjAlh4K2NyvOo2iradvNGLWHIA/wAR7n3k&#10;73P2Tb5YY7fdbzZ2odUb1urUvimGLOB/tkA6xI5z9puckM8ibTabsooRPbMttchOFWgYIjHUG4LI&#10;xOATwFj/AEF8uNp7KyFFLgN/776QfxuKjDVscvYHXs+QOp08tLlZqyqSj8cgLFpodAuQL/VgyW3U&#10;p0D0M09M1RpMK1LLXUMzKF0xLVQaZYkITgs+q/5+gM0vf2PN1nFJdwJKoJZbzbirEEjOu3YlmJxq&#10;URzL+fUebFzBvHLG4SRGVPFjGmS0vUMMgH9FmovmSCrxMBWmK0sGqdx7G+QuGppt97LoNxUVNNVT&#10;Uvavx0rycnSS1RvVZTK7Cq3q6rJTeKQ+dY8ZlaFzpvyuv2lci+fwpVqrF5GSkcsqV+HEOcpxJpZk&#10;8lHJNQ5GNbqQVTyMbcXv7Jv6i8k742lNp2/dJl+PtNpeKAD/AGgSqswNOMMIzmnHqSrH3e5ihge2&#10;s+YbzawcrHJIzWzBioJRj4ikEZ1eI/Djjpq278Kfi/2nLG238v052rlaVDJltubnXNdDduUVPSKy&#10;VSz5DCRZXa0+Qp5HVh97icLAit+5oF/cyn3nTLNTYuuzeAmd4AYIXebF1sP/ADbqaGskedGBJtdR&#10;e1rg+yPmHknla52uOxstu3aK5toyggMQmOgHUCrLgrWor4mPQ9M7Vc81R7ve80lrYpdXXiSTiddL&#10;MQAzKAMGmSAuTUita9B9258P+vcj1+1Hs7qX5VYOv2Pj6vCnCS7EoOyNuuIJKqqozht6bYjpsJks&#10;eFYAyHJTMgkDeOwv7dY6uWeJ5KCSndbnTGJ1ccfgsosbj88e8Zbu2i5O3a52+6/eVrGGqp0qKA5F&#10;NSknTgEgk1HGvWbu18uT+6XL2074lntF9feCEl/UKOSnaSUWZQrEitSoqD9nVI+5cbN0fvrJbT3d&#10;B2XshI60VFF9xg5aGanhqLSwuEyeNeWWGKN1DeNmJKkfW3tsraerqqdoMlhKKujLFCqOn6SxGtPL&#10;ENIK/X1j2Kdq53sre/a8secZoi51N4sRZWOMNoKgn/amp4k9BvfvYvcxbrC3J8yqBRGhmqVzWgPf&#10;+RLYHGnQ5dVfJ9ev92/3p6++RO6dmZOdfvq6TcW3Kn+H1lVFAT9tlKfD1yRVh8i8FqVg3DGzEqEf&#10;mNv4CthMNbgM5TF00GSgqa6rWRA7Hxy00VTJA4uWv6bEMeeTeadq92Z7mNg11s9zUUADSW7jzONT&#10;BqmpIIHGlKdQNuHs1u20ymbxt0tgjntuIYpFqOFHKBgOAqpNaA8c9W59PfzP+5aKpBxe/PiTvNZz&#10;DUU/30a9Y5Slnlp4UeemrKykoNVZWTU6SBWBZJIwbem/tHnY+2ltNjd47v2zVRpoIZsvCFkd2cB1&#10;p54jELXAAYAAn6m/s/TmvatzUfvflCSWJjSoeGeOlQTQMFIxq8znhSuSK62jm3an8G03GzmUMDTu&#10;iYD8kIJzkE16OJivnRlt5089J218LOlu5cPWETioxFf1NvSgrKSmigp5aqBM/HU1FSQWDM4hZmdU&#10;uVWxEubbPZP2McOD7XxFaIpGmpp87R0mTaSXyCSMNFkqCZgI0voKz6wRwR+axX/t3K08Q2+5tDIv&#10;DwZo1pU0Ba20qR8jX/B0jn/f8DQy7hyur6GA1RyQs2fiOW1CtB+EVr0m8N3r/LNyW4M4u9vh9231&#10;hW5nFGHN7f2DD2f17i6THR01RRSQluudyYHFSxVcptIJKIUsgPqHAAjHCdtQ3qMhtvrPdtSRHplh&#10;wlNS1dYTGNczVsmQjVfGQRZYRe/DLY3rLDyYyrbwbsVljwKXEzEHOKTeKoOOBXOMdJBdiZnFxb31&#10;vbSVbvQhQKg8IkjJ886/tqTXpaUXYv8ALep4abb/AF/8n/mJ0bj8YYaNcdSd07tzONwwd52pMZFt&#10;7J4XdkUaVUbLIoeQjSB+2+q3vJLV7uooVet6qwyAyGaWlFfkqFZmBQpJBVQ09VCZwUJEQJe1rX5H&#10;tP8Au/Yb+eCz2ffZ5L130qshgchjQYpDEwDEgAkZ8j0ps7Gwdpbj96EW8aA+JH4ikAgk4aZx9uPl&#10;Tz6wzf6CN1Zijwew/wCYV2tkcpk/9+7j5txbR6r7CmpGq9EElDlcFLh9lbkpsPUCqRHrJNFIG1eR&#10;x6SIUmXyUcqT1fVe6YqcsyRvicq+Thit6lbwy44zxIWX0i4t+bH29ecibmZfDguk+qFahodVSQMU&#10;E3n8sUrgdPWe47CE8I8wwSrUHuZY28/xUIr61H2HpTVXRmYr6WrxG0/m50Y+4VpgcpS7z6cj2vUZ&#10;FGWOJVmq8J2UtFWOEe8pRGWRTZdQv7mQ9mYmBlpqna+9KOQWMTVVFA8tQ6yD9tFp5BOXjYglXCHS&#10;Qeb+wTee3u4pKZrl4FBzQxTJHU4pRZWGPmOpDi3+2NvBDbbopYCg0yxuVHll0UHHAgnoom4f5Vfd&#10;OVq8luym7l+LW4aCoqJ2ykFKd14PA0UVZBK09W5yH8Rx8NPVw8AwmeIy6wLMmr2q6TszCPTBpBmq&#10;SHxkJLNRSvI19CaVRZp53ddQYDQSb3F/aQcl3yKNG17U5bgzCUcM/wC+Hp9pOfn0Er6626W4cnmb&#10;cw1aFEEGk1+f1EYp60pw8ukVV/yxvkLjq4U+O6/+LO7Mg1Ws5Wn3VlaFYFhWoqY/KanrqDGU9NM6&#10;MpZajQgsulFHuVjM5t6dJlOXmqVrZFIXNU2RWRHmh1j7aWrmi+1JRyBo0WY6frx7PbNueNg8M7Yt&#10;uIR+AXEhiqeNI5rZFFf6BWn2dFW4f1H3krHfvcrcRrmVLaJXIDAVZoLiRmoR+NXBAr5V6etxdM/P&#10;/qmqxGS2h1fsjAU23qV4pMD1j2JtObblXDRVckVQ+YwD7EpIspIzUyF3aR5WijJ1BSX9wK/ZVDkW&#10;+421uLI4ad2RpVos3kooqgA6mkeQTS1BYBb29QNrDTcn2eW3uAzuIucOQXeAt3PCIZ81wWjdtVON&#10;eOKALx6TjY4IAz7BzhBO4XEU8bwtSlKKyxiOvChbQPU1Aqs9ofPzd+2o6bbXzW+EmB3rhaWSampt&#10;zUnWfXG7qrEzzFIxTvgch9vSCjkdpVLRzJOnk/RMyqoUNZtnclVjKOkh3KtDlI4GifMz0tNWguAs&#10;YmCVFG6szxRglCAutz9ACCd33MXs9PDc3Mu4rbqETR4YaB+A+KJWQVDFq0AB/pAdBTarDny2vn8D&#10;lOS8iMp1odE2CSR3nxAK1FH1aqU9Qeuc3yd/lvR7h3huHPYj7bY1RHiarbWwtrZHefVV5JaeOrqs&#10;bU4nbW4tvAyUFdWSoZRDxDTEI0jlSIVJtvduPpqWjqu0MjXVsafvVNFtzAxLUBCAWkQ0sMMch/te&#10;MgFvoB+QPd3vtG6StcX087wkBjJI4BqAwwHkYYNala54dSBZr7kXbRXNr7fW9vYzM3h6gCe1tLUY&#10;INVGNKEkCuSePQJ7970/lhZSuzeWofjsZ6SlloYWpc93J3DejmyVGK2mggql3zmslNDHFcxGemB0&#10;RkaSVIE9Ns7hNQsknY+bqIzJ5JaeHB4SEOgXSsKSTCqMYBNywXk24tcGMpOcvbMNILPlYy1ZqB9J&#10;+VSRHqI4EdwPr6dD6Tln3Rt4h9d9JYqoHf4kikVzUBNIPpTy8q4PRV8h8x/gAaCfHbY/l+7Tr8g1&#10;JPTUNbuDs3sXMhKpnsK2rpYqvDz1aHSCEaoBEZIBVtJVxO0SqXk3LvSpKcsgyGOWSawLMqrR46KU&#10;ll4svP8ASxt7Ptnvtm3UBrH26tBGpAJfwafb2hnFfQZHp0E9237mLZ9TX/PERLAkCOK7OkjAr4hE&#10;fHzJANDXy6l7S7z693zXxUO0vgp8XMGHlpaT+I52hlmo6VKmW6TVE+f3fl9LRE8kxOSLKwdbj3C/&#10;jFJSztCuG3oy0yKZHno8lNFFwQBM4/yh7kXNwxPsVPsjysJbfljZIa0pqEgNTUf8osoNMcK4rSvQ&#10;bg5mEiAbpz5uDAmlYvAIpxJAN5GKjgBUfOnRgan4p7v3LjP4zgaL4C4aTLTSCloRurF47KzVPlKS&#10;UtOqdf5bB03iZgSEaNVANtTLzgyXZey8JBHLlspHiw50ouRoctBIT5Ah9D07MWUj+n1+vsK7rsHO&#10;ySSJZ2WyIpANUIJJIIBBmgtyB5HAoTXOB1JPLMft7urQrJvPNdxNXuAigjULxbMN5dVJBr5Ejtxx&#10;6CXI/wAtz5+7nyOTput+rOjN4QU8Xmlqdi712XmkSeSkaelWKpzlBsyGL9kqxVLgBw6hlIUR5Mz1&#10;5v6KOjqKqhzOPqqWoamrKeKZJKWWF4CZoKwQAUkiiVTdjpYPYqyn3IPttd+5PtpYbvfT+Gu7XTQy&#10;wQq6yxSoA4YMqPp79SjBDVUU+GnQH95OVOReaG2qPliK/wDoLQMt1NdRiKVWejLoDa2ZFArSpUGo&#10;HnUefiliP5lf8tSbeO763BtsrfOUzW0ajH9cQ7hwW59tbupHp9w09Rh9wbawe4o4shLllpnQNTx/&#10;eRGm1RSwyxKwDDPbCyW0S09O7ZDCu+lZHTTU06SE+MVKMGjOq2nWpCsR9AbD3ld7c+7Nt7iwyW24&#10;bFd7VzHCP1IpUbw3pgtBLQLItTlTR1rlaUY4Ye53toeTGtb2w5j2/ddluFGmW2lVnicrUxXMNQ8L&#10;jyNGjb8LEkqu1V/Ls/mn7E+dVJU7O3T1zvPobv7btDLV5zYm6sZWf3Z3PBStFHW5vrTdrwRU2ex8&#10;TSLJLQzLDkKVHuUlhQ1DB3uXq7b2/cdK2RxdLLVwo38PyGkx1FDWFHMDpMpUlVksWT1Bh/jz7mDb&#10;Obdy5duVFteOIWPenFXXFRT7OB8uolst23HZ31W05W2YgOvFWB4gjhX+fVqkG7TiqyGkNSXaUGVq&#10;fiQyU0bKssixBTIqqH/UbDn2WPb9ZmKSojo6mGWaelqJaJZmm01kLI/gkhrIpE/y0QyrxLqEgA9Y&#10;YjUZY3K3spo2nicLG6hqU7TUVBUj4aj8JwScEDAM96MKlriB6AqCRxBB9D5ceHrwx0LhSGaMEFTF&#10;Kquqj6MpF1Knm1wePYw/Ywa9HnW/3/8ACNfkH/F08P3H3V728ej9vT9Px7A/jSU1eCaeH4lKf6HX&#10;Tp/bn18+Geg3+8ZdHBq/T+J+Wrh9tPPpq0vfVb0X8mm3/KN4/H472v8A571e/wD/1KqeiOodzV70&#10;VFHsXJZLI42h3LXxVVTuWoxlHnaWsqqCnEGIlhgSbS8KszMdcs+lVDoq2b62eaOZNr2WylMvM6LD&#10;LcRhx4QmeI0kasmskYNAAcJXIYEAdBPbvlmaeCW4uNU1wasBJKSFBOWGK8KcfTren3z2FtnZWFnz&#10;Ob3BR4nGrV0VA9Yad604uqkl1Sfexo8iQKEkUlnW0YsxB4sbfHVlXsbG5yDtnC4rGyU2PyybTapW&#10;vrNw0lPNHjKFcBTt/EhTVyeatWcSzwyurRjTzyIsuY4uYLjbX5PvriYPMn1IUosBp4knjv8Ap1UU&#10;j0URlB1EEUJqJb/lPmFzrTci0JJoPFagA4AUGfz6BrLRpvuu21uLqHfGYrMLPlsSdz4/DVOEpdr1&#10;tJJNVV4z1VLVbYq8xHkVnxBpFjoKujSpiq382oKo9te4t1UNPiaRaCs3NtiShnw21MfS43GYwGvy&#10;OUjqM6ayoNfT1EM2OpRi0d5EAkEugMxUFCt2zaLmS6l8aK1u1lWW4dpHkJVIysWgaGUq7CRgq/CE&#10;1EAHPRrtmy7xbQmEO4kYUqG1V/4yD0scFg6gZGqpp6ag3DDlslmdxZLKVmQq5paSCCjjxC0UVO0j&#10;zUlQ8dfIqxq6QIgYpEHZmIPbtxOUp6bJ4/czyboqqCuoN1UmWkyMsEW9aSnWopjtjNnFJSSTVbQZ&#10;KoZZAQ0IiUIQGI9jbZ7y1uHtrnaR9IrxvAYwgItXNCJYtdaJqSOqmuupLV0jpJNt2/icKWaVYwTp&#10;LuurBoMGgzw6XmHiiqqGkbb1PJt/Gx0WTwkWPgoqKlqMNPMBLHkaJZqeeFRFNTKwjdHhlaTW6sVs&#10;Qhye8957xy+785jMdnlnrMFhNs4gUgnx1LtCKGu+6hxCzxky5SDw0ckUQkkBaSfW3Kci+w2DZNhs&#10;dn266vYdMVxJPLq0yNcFkKmUqwonc4dio4RBRgnq/jXx/eMP0ncESiuopG1G1DUKFyRgaq/PqdhM&#10;Bh8BT0+MoVpEZ6uqzlX9zFRLW5apMUdNkMvOlNBTR/c+SWLyTLHcqAg0qbe+G2th5jCY2vXfGIq4&#10;K6uiospiEj8U2R15CqbD5nJ1f3KVM088eLrnMauzRI4FlViG9vbrzDZ315bty3fQyRRkpLqqEpGv&#10;iRpHQrpBdRU8aYrTHSvl/Y7yG2lJjjj1lZBx4kOj8TWugnHw/LpQLWrVR6sa0EqR1b01SUPjC+OC&#10;R3FxyCJHj/2/sZN5Ve09u5zZ9NNjaPM0WLk2vR0EtRVRU1BRNu3+IUlRkq/F46npUdaOlxjmRJnk&#10;PmMbBgAVYDbJBu282O7XIuZYLiX6hnADFn+n0Mqo7s3xM6qpAA06xpPEHkt4tLWOQqZIp0Ayw+Oq&#10;+Rp/k6SlBWZKtxWaqI6WWnq6Ovr4hAiSGunajpg0cFFW1UtRHOtU86qsxiCorOAgPqDrSZOgXK7q&#10;xe1M5XZXFbeeizdLXToaRosn5mbTiTJ5lTHt4ftQqqAVqWP49p57Sd9v2e+3vbooby6DwuoowCAf&#10;E4oP1M+JUnBRfLoabTbsl19VGjGeEqTX4e5ZBivUvGrX1+NpqvN4alw2Qr1moqjHrUplJXpmQSqs&#10;lQKalpxIxh1SaoWChbCxN/eTflXPksNNl9746joq3I0m29yYmowaVGNfHTUeX+wyIeqo3hOTyNXQ&#10;1gDPOHWBbugDC/unLsSWt9DYbFdGSOFp4pBMfEDgxakOlqhEVwCFWhc4PVty2tb0G63O1iWVPgYD&#10;KkedfQ1pT1IPl1CwNFS00klPhK2sFNiqvIYvIY+vcVYmnnjp54v8ocvPS00Zv4whUHkW+ntjo8/V&#10;bjxWPmpjNjjFujG4GCmmdhJiMXMssmTzkmfovtK3IVVYyU8aQO3jBJLKxAIXvYLtl5cxyxo8b2ry&#10;kgApJIKaIxC2pUUd5LDINKEVNd7Zts92h0W5ZnNCHatFXiVqDxqK/l6dPjUzwVVREKaGrhqMdLPM&#10;J6snzVtPLD9pS/ZsjxxU5DuTIAGuBe9/YY7wp8kcnSY7EYClghwGWysNXWVDLkqSsly9G8P8Xlgr&#10;IpwlJjmjSpmjJZZdAU2v7FeztF9FNd3N+zT3UMbLHTwygjcdgKUqzAlVOGAOD0U8w7FvlwqpYWqq&#10;VbStPMMrL3aQCVVirsODBSvn06Uut4ZJZCoaSNVaGMrGYtCSaaaNlVG/Ubhufp7adg7YpqPD4zPZ&#10;Chd68bmOMyG4M5klGKykcVLkMlDBjMP9gIaSlH2JcsXbSyoqgAtdJdSXFnebhtyX8lxJJba9KrWV&#10;TqVQZGDBBTXQBEU0qXLHSQ1yzG+1Wo/esLNumkxtI2pvFCnUDpbCohA0jyz1hepb7k0UratdIZ4K&#10;dI5vuIVVlp5JZ5xUjyKDULfgf7e3tY5jZtBV19TujbNPjxKGpsTR4vElWjoap6TKV2Qy1VV1EjA1&#10;DJTKrFFjXlQov7T7fu8sK2+17yWJ7pNcq99AyLoTSK6Tq86k0yadDKw2aKC6m3MxxGSSEIFEahYm&#10;rqkfH4mGla/Pr0M5pHaKrkmYEtL9y4ES6VeGNIljhW7As4sxOo/m49rbJbI/vpVV0tLsqsyc229t&#10;R1sK1FXUx4iOLHoHrmQRMrszTSxmRi1pFOm3sntOYE2KG2jffEjS7uypooLsznt+KvAKQo/Ae7om&#10;3OS0a6SO+sY5mxo119cfmTg/0a9MlfuPDbZixoz+coqWXNZiPE0P3DRxtkMpkCTT0NLB/wApFQ0M&#10;LtZRcKpY+kMPYfb1qoKuKpyVNBXw40ZLa9VBj/In8MoaLGR11fX0VFEKVY1VxQNqJUknTqJ9ifYo&#10;XSSK0mkT6kxzguAQ7O5VUdm1ZA1U/wAHSDfrJpEbcLdlFqqRV7AV/TcSOAPLC8elFSRTQRRQyzmW&#10;VRLLM/AMkuq8SXA49B+n+HsXY6famX2Hurr+nmp8RnEp6PP4CTJTrVHOwzzwNkaiX7enpTR1NJSs&#10;Y40UusrSDVwB7BTXG9WfMWzcxyRmWw8RoZ9ClRFQNoUVY1DsAxJ4BTTj0aQ7pa3tt+7o7OIaozRg&#10;F1EGmpz/AC6RuRnzsGfw+RjpWqsRWM9BlDTRotTjFbW0JCHiaCSoRBJI3riX9BFzdhw1DWUe7J8R&#10;lhU4mi68oEn81ZUS1VNm91iahz9BV1qFolcVOBwWQpyeF/cUab2PtbfzJcbWl7aOsp3JypRVUNHA&#10;axMqGlQElliNPOpNeghy/tkv9c2+nkQyQwkzeIBRkLx6dNKZ6kSVtNk8eklAUrYM4klLNLC60tZD&#10;jKhnoZamgZYn8y0lU8ZAe9gWv7nTdiYybJZHMQ02apanIUuSrabH7SqQKuHK1+GymLxwy9VkI8k0&#10;mNqayqSVKZUSIywpr1WWza8sXUcFrbNJA0MLorvc10mKORJH8JEKAOEDAyV1UJp59SJu16jTS2qy&#10;soQEqEVWaultIOsEAEjGOIFcV6yV+AqhisfR0tXQ1E9BVUMf3OdoRWRPRxVcE9asVHSTY6I1s9HE&#10;8MUh1eNpCxDDUrJDZm+9+1Aos1RyVM9P11ja6DFbfraqoqK3NVuRhngqpclKJIx9vSCTyLHGI0Eq&#10;ppAPPs333lzlxPHsZdMb7nKheZAAiKlCoTFatwJJLUJz6hqwutzIuJYvFks1jIRJCS7NpYtqZaDT&#10;UAAU4kZwOpNdtjBTU+VpRSx0zbheKTI1VJTQQSSVNO6SU0jyiInzxWIRmDPzyeBZbVVHiqXcNNla&#10;zY+doanIYqOuyrx1slTV5Cq8FRLU1FMIvtZqCkx8hRiFc2JX6k39kcEl7Ltsltbb9A0SSlEBQKqL&#10;UBFaurWz0IHDz6FMtzOVtztlvHr8NNbsW1HI0qc/CvcPtPXqJspJRVsRy+MmRMiFxk9PSyRPBi08&#10;aRUVZ5KydKqu1KQ0oWNG1f5rjnhgKLMvk95VOFyj7ZbKTUdZTy1dLS5muNDROJ58nVGtp5KeKeim&#10;SK5CBlViQ/BDavriyEGx225WIu1gDqdLGJQWoqouggkOCwp58OjWytLXc7fcU3KFbeTTh4gta04n&#10;UCP5U+XWWtgjkpaCPKU6VEgMkcRhmmogKiaCaF42VakNJ56eR106iCTYAEgqq8JsfG1T4yixGcoc&#10;smRoqmfPrncKKavpJc+r47G5gVVDU0cqxmrkLTetURFHjVWOr2V7hv8AdQfXzXm3yQeG4EXhS6kY&#10;Rd8kYV1cV0DswSTXVUVHT8cUNvDDaQtptlGXIXW/+8aOk/Wbkq6ODK1NbjJKOHDvaiOPyC11VlzQ&#10;oZ6/HikNNCi1f2qWiS7tKSfUoU3Z/wDQvj6qolqc3XYKTN5GSvp8ckNaI8dkypijrqx9TytSfwig&#10;V6iWMOCwQAMLm6wc93KQpHtsE67dGFdyU/Uj/gXAGrxHooNPPII6XpYbSqSzSAyz6fxfP4/5dZ5N&#10;6UUMfmpaTJTwUKxnIh4Jvu6GOqglkoI1hLFqiXIVaLFGSzAN9Rb2JRp/j9s/a8eQwkmR3Bm2mwO7&#10;a1K/FUU+HoxjK9MTlsVFHTx08k0m4qXJvFTJMZliYeVbFeQgbn3I5g3pLW/RbbbmWa2Rldw51oXj&#10;kJJIBiZFZiAKjtOD1HckV3NuszG0W3tXU6TFWrBc5qSPL06L/jJfk5u3srP0e5MdtXZHUsGN3Tgd&#10;u1G3a+sq9z5ipylLDJt7N1n3genoqnBmCV5EjULJIyqfTcGR8JoqLOfIDLZSSfImOXYG4c3SYBaN&#10;qWjkFTmsItNWz2qW+9lpuETVY+NnF729hz7zkt3tntZELW7ijdb2C3eR3BUIaiU4QMjhNRjKsAJN&#10;JZWpTrHn70OwxbxyDelbyWNjayCgKrhitW+E938P59FG/nN70z2wPhXJPhM/i8HUVfY/WmEyudz0&#10;hgT+CSZ2klz4pKyBTNjszVY2lljp6iMM0U0gYq6Bka4ufZ2zt0Y3FyZrBRUc+epqWursSVamrRXY&#10;jP4bceOqtcU6MDR5vBUs5Ry8bFAGUj3xU3Hmm/sty3W7uYFlXarlQkzamVi7atMzKyse1TpZSoZq&#10;BgR2ni7yxs1zss253a7rMxifR8YY0YFcYFCa935daZXYPy8+SfXu6d14HrzeMO99vdK71ykWxN+v&#10;jmy2zJ8TuPqTsnrbcu2qsSUL/dxZvrXsPO0VPWKI51qZVZHSUI6h9u3CZCm+Pcu2ds0lBJncpTYv&#10;BXyNP93R0M9buGigrauSkWSljlnxOIlnqo1Gga4gWuBb2x7Wz7xuvvVZ/XljHtsZvKldcf0oFFeQ&#10;Fu5NbqQK4KqRShrPbz2klnNMNTIQr6nFTqBVv+NAFfz6MN0vkK7cv84bHfJns7dWRxvV2yt4dlbs&#10;xn908kMVmK7amI6K3fkcewMFJXVLbY3JvimxmHmlLSvK1ckSCPWT7TO1tpUO3YMg+Ap1o6fatadv&#10;zY6nrainxuVRMbVR12Syv3L1lbPSvVyxyq3kQyyRqGLIpU54vzaeYH2CwvbKWKS9iMzNIkXiQOrD&#10;TCAQUUSReIBoXCkjzr1Cu63Ie/igWdXacsQ2mlD5Go4U4D5nqwbsL5D13atN13tLsirylXlu39tP&#10;3TBv3cO29t5rfXX+4G3vtyTa+y9mtS4vFbbgyNRt6Cup2WOiM9JSSyiLxzSLIBW+Km6FyHXtPv2k&#10;jioI8j33RYiPJwwY2srMphdtisFDAv3FG0tJT1cE8zytCyOEi4IPPv5xf73abct+9+OXxBfTmyXa&#10;CAiyMqEpTvZYyqlhwAIoSaEEddY/u3WpueXNwtbx5JL1Nv0hmZjQEUwx/wAHA9XU/HSvoaLtnvD4&#10;/ZOkp58l190JsDdEFPNSS+up7VochV5qq88j+JvtKzBUqeNQpUzG5I492jVUZq/kRsmuqIEEb7Uq&#10;amKojhVNUgamhCM6r5TeKob+375X8y7tFYe3Um3RXUnxxK0foVcNq/l0O7RGteQuabdJf+JI/wCP&#10;dAf8Ztp10/TvyLjEP28z9x7wdQZqaSo+1q4KjxGjFZS1MMA8kK29PsY6rbAh3lFmpYFaolENP94V&#10;/femdZJAjN/qY3jC/wDIXsH8y7gs3ii3NLD6Yfo/6GDQZHz6C+37m55em28zfCGNPzHQOfCDc+cl&#10;+MY2Bkq6o/vRt7sXescvkyM0+Tp8fjK+NacwuCBE0dFNLIsYXxjR6QDb2VH53xVEmxKZ6bAx5ww0&#10;Obkgw3kLy1tfjaCbJUNLBSN/klUlVNSBG8qvpVjps+lhFvK9vBcc2WsjzCNg+kGik9xA4sppx6kb&#10;2ZJW+vE8ajMyHX6Z4dXOfF2eT+7uXp5appj/ALjKlG8RjqG+6SZS8yTlwkoP00gD6+9YbetDiM1u&#10;bEmPb+Klyqb7rq00eRpsriNsfaZHjLGTI1FdV5p6pUXwyL91oAcmMKQPeYvLtveWlhKfq5RF9KqY&#10;ZS5K/CKKgFD5Yr1Ol4GFyQDVa8fX59Gyiv6r3uTc3bV/tjYAD2cT47Y+v3BBS498LRVQxVVuWR6b&#10;DTy02Nem0LgYsBlqh6ivqWWso8vJKhTx3mhS4K6h7BPOt/Z7FvNveNO8KaF1kj9T1LLTSDSlDUHj&#10;5dLDNDaw+M8oVAvmK0IIOr8qdRqtA8clzZOQ9yPQoOrzKD/uyBlDA/i3sJdoDPfGv5/bFaKli29t&#10;j5CbZrcbX49Yllx2M3Hh4Tm1xeMqpDHJWNIMcyoZAx1kL9CR7my4ubPnn2+3C58Qtcbc6sKVDSRS&#10;dtXFSK6ivADopuEh3C8vj9QDH4WkUFKsKZ/ZXpJZalgy23q2mn1VLUUVVGXDWn9EEqmcNwFkeIsL&#10;/VVJIIYAi9buzYtDu3pbdNVFQUSUtVsLdceXqYZJ6Wrr6Op2/XRyYjGTULU9XR09cjlaiYSM4hLp&#10;HpdlkSOfYjmE7V7vbJYSyvrTcIVjBzpBcBqD1K1APkSD5dRda7lMN1k2mZtSFtIHoTipJrkGhGPL&#10;ojO+MtLhxhJKuZsgrbt2nNRUsdJDLSwVNJuLHT0uWzsUqmmq8ji8hHDNRIQsa1aRysp8djqhbWOM&#10;3XVV8G8MzjcSKXbHWC7YyWMRM3Lg5qirdv4dTQ1zNQUj1aw+KoerjqpI1Y83Pv7qPuXXm/Wfs9sb&#10;Qo105hUuhlIV4zC9PEZV8WqcQiSICRSo6Y5VsLvwb+VZGMyFP1KjXRqnT8PA0p0bHCVlbEK+q2zi&#10;8jVFd77n/vBTV1RDhYp5TBItVlIxLR5KTIUZnkU06QvTeVrG4AsUDuzbeKp4s19lj6qWqpZZ6AJj&#10;6b+HYxFlmRY0rqmpqK6rrqmug1oGLINTcrbj3n7s+53072ZmvVSIgMQ7a5GABJKhVUR6OOCaAHNc&#10;9SPt0NvBtk9lcWYkudMq6U7PFDKe129T0LVLLLIiExp41EbRP5jL5WmGhrGw4j1c+07vnAJJkqsU&#10;O2JqeDLVuCO2tM/39FTZSvU0tdQSqIqWKk0rM0vA0pJGuosL+1nL+4yCI/UbmGaBZPGqNLOiglDx&#10;YsAQF/iZWPQH3sCXcXf6YeEHiaFaVCsWCPRfKgY565UkkngZaiqjnnjuZGRDCoQH/jkzSjgexTxc&#10;GHoMJiKbPLj463E53FYOklE8mQly1PDXQVcVNNRpLEKRoPtbSzUpildbqzEMfYXuTeXN7eyWLStB&#10;LA8jDEegspUtrC5DFgVRgVUitMdSXsci7WsMVwAUc0zpb4c8D1CfzGWoME08lPUU7S0oKxJDTzMP&#10;CdJ0apWkaXUqvdVte3uBNgaKkhyuIxEVHm8y+UxuepMpVUlRj6QUFJVx5FpKdlqHaOOcwCnf13Yy&#10;D6GxC1dxnne0vb+SS227wnhKKyyNrcaFqCtCyk6lxinmMdJNxubS9nXbrd9LSyFtIAVa1rwH8+sk&#10;M01QtJJMHoTLG0f2yeGSSKoKMqq7mOxYR3NrfX2pVxu+txZSfde18lTU9VnpqfE4QvUGmx8DUsMl&#10;TWVNfhsl/EY6zFRimKtI8hgdiuqNgdJJ3vth2q2XZd5tXe1tUaWQgapGBICqsiaCkgrUKF1Yw69N&#10;CwubW5mkhvPBuHjYKy5UUFBqXz7qU/b0xVmRw+KiqMXVpXTU9Hip62apgp9WmEypB9tHUwPFPHkZ&#10;XmBjVbEgE3FvYcx4Ls3J1cUu3alKirz5qJpq7BzQCdq3Hk+uplKwU8SytcNDDHHDpJGi3HsUy7hy&#10;laQNDua6YoABSUH4ZMdoFT21HczF/wCl59FEu0z7Qzv9VWJoyQ40synipJYGoPkMUr06z5DG42le&#10;fISpTUNHHGJJJlfxQq8ZCGNFSSUDUQOGLXP6vx7MF1R0X3xmMtVbd2xhsls+KHBQ1uR3Hja+pK1N&#10;BiKykytZXrWyfxNafI1cVG2tYY46eVCyPFIpKnFv30+857Ie2NhHc8/zz3vjeO6wiGOQD9J10mNp&#10;IyY11VAbWQQKMOsD/fr72vtz7bXNzy9v1xcuJ/0tJj8YEv24HjKFBYjy6Anffa3RAwcEm7ctiNxU&#10;DbooNt4vD5akWso6jd2aqBhcRh5aKrjpaavLVlcqKKjWInIk1KUDC/jYvYOa3PtnYMHZWwcnFV4O&#10;fC1tFNmojWV9VW4uopzDW6qd6JYa+vdAgisUljdlZdJIPzd82+zFj7obfzN7g8n7o2zuzSy26QzR&#10;2NG19qIsMepENdZo9aqKGvXGblv245VS154l5X3eSK9ktLmVTI8MAMTI7RxU8PU6htJZtRNQB8+t&#10;Or5D9hbr+NHyc7VyHQHffR/YvUG/pd19Wdp9aYnbm4M5tvaWH3jO1NmY8zhcxuDdOMzLbCxpmmas&#10;jjpaeGeBY/G8LuhN/VVmVrhkKCpo6HHYNo4GwNZOYJzUI1LJJMZKOtSaAPABwEVSFvz75UbFzP7p&#10;bx7n7zyhY7BHY7rt19JENygWRZ7potTNLcylpBcEBTJ8MZNPir3DDn6rn3lS83N9qu7p57qgSlxc&#10;FhqNCg8KRO1mIHVgk3S/8vir+NnX/wAk+7twjtXZsWyMLn6noqeqgp9o7EizNVQUsEGy8VttNsZX&#10;asBq6pKZqqSoqRAsupEBAHsOMbW1VFjsxW46s/jlNWVEmQq8dXxQiooqiViyQ4iPE/w2jp8ch/XG&#10;8EhC/VvbHP3JXvl7Cy7jzd+9rnerm5irMdweS7bXTSTE4EIhSjFiqLVUB0EUr17mHmL3b5Bvrbmv&#10;mOyiuLk9pEizSqwCHFWZQPmVow/CQaHoRdnbM/lefzGaOn+MuxNtZjonC9c1gXE4/rjGbY6vgz8N&#10;Dl6JpqXMyVkW6Zt11dTKiqJ60yGqJ1adZFkln8XohwuXxTZ3ENmqeqjy7JURwR+NoncgyRJE6VMY&#10;W6sVbUBpFr+82/u0+7nNvu9yDNc898h2EsS0EYmjmuFoY2qi+PKwOriVZdH9HA6ze+7595ux9yJ7&#10;XbebeS9tF0IVWEfSSSUAoO4yTOQAaV0lQeNOqUf5j38v7ZX8vzcW59xdP93Vm66PZzYLfWzttZ7d&#10;dBT752rvylz2NocVh4MBsXE7PjrNpZzHVk0GTmkqUqKdJDUXYx6T3S101TkajHY7L5CYwUdGsLTS&#10;zvGEqJInqFLyu9pZh6kFjpt7knabBbKC/wB0u9psrS3cOr+DGF8SId7xyA/FG4U6gfOnUve5/LW/&#10;7zzPy3f8z8obQmzverGskMPjzKCCBqLA6CPJvw+p6rvzu9BsnpHb1XuHJb4zu9tzHP5Gs2PFvGTY&#10;W3YpNtYTJYXbFVtrD7SqmmiwOy/vFSqppalpMgoJZ+SffclDlK2vpsLUyV4qA8ZkqjO8cMkp4LAe&#10;qCAI5DOEiAe3IP09nW3XHL+27NuHOthCngooqhSMK6gUA0qFY6FyBrA1AYr0LeUYdk2o8xWm+7Sl&#10;/bvclWNxbxSKVCsqBNSBVC4JrXhXj0UbK71ycf8AduXa+S2vtQ1UG5sPgttY05ej3PsNszUGry07&#10;ZWPIT7jzE+epUkpomq66oEcU5jiEeoMsja2FrNs7yxtbDHBBTpWRpUUUElRPHVrFIEq6SogjWmjm&#10;EfIXUSqtY2IFiS+5Puvbe8vtdzJYW967b0NYgnkj0+E8YPhvbyMzOGVgKnUfTgei/wBy+fOQeYPa&#10;C+2TaZ/rr1JZJdV0Y5KBKkaWNWGngVoe2oFK9Hb2z1z2D0t2T1zN8gqXe2YgrH63ym5aYRU9M+Bo&#10;96T0FXtiCpasbKHGUmQpJ1GTopVqnnUujTox1Bdb23NUNSSfw3+MGamzEZqIsfSQR5HJhatNMUbo&#10;UEFLJNpaRY1QmIFRYm/uAOSPbGeG75W3CZQ9x4TePNK0ayzu6HQ5cReZ4aaFjQas9c/+UORJBzEv&#10;MO67LtcliY5HSByBaMpjbUzRuDlVqyAuVDhTpIFOrRMv8tti5/Gdl9OY7f2G2THvTrikg2JVVtf2&#10;jndpdK5+SmiTLVL4WTfddlsnuWhozNDiTWVclDDVtHUSRHx6C4YuTak1DHUjAiimNI7xwybfx61E&#10;Hkj4pZaeKJYZZIwbGMhgbcEGx9qN95Y9wrPl7Zrax5vWwnW6LKi3skXFqqpZXSqKOCsG08AfPou5&#10;Q2D3A2r3AtjNzpHapuFzHbolruEmhWkcBXUEkRAMQNS0p5qRUdYOyPlb8eqqDcWwB09u35Q7X2FQ&#10;wZbc/ZW/NiZjM5vcmU25CtZLufFbqnjbNwVWUrKb7sy4+TGx1VvHKhgeSNnTamCbE1VRm4xNj8ZX&#10;CWaahp0pY5vG4YxRFVgTxKCR6QePxxx7DvuHzTunO8dty4t+13uO2o0MoIaRZXjNH1uZXLqaF/h8&#10;upX+8pz1Y83PsXLW4RJHu3L6C08a1jIlmkqFdpJ2eVpC4BBI01r65ACfCOiyHXG0clksrsnZeKpu&#10;6qbBb52Du3dO7MtSnZeEy6RijMeDGPxka7uh+7SMTR1CUdHOdQgYKF9u8kOOpcnU1tZk5SJUip4Y&#10;8hV05pkkllSSIUtOsY/f8gCm3IBtz78J+Zeapbbabjlfb/ottbxJJFtJAWjppaNayZGeIKj5dY6b&#10;ny1BvnKHL2zbZYxSXhvQPFWONLihPhjxZAlSgJ1ZHEBvLoZdldvYrogb57Cw2+OyqJt2YbJynrPF&#10;boyWdwlHXY6TzTboz9SkC1eBMmAineOikapo5A3ke2n2g+xdxzYPHxUtBUP9zk5BFG5pVm8UjNqX&#10;xRyiakWYKOA8bDV7lj7vvs3ylzVu+6b3zBaWfjWtvcTfqQ23hBkjYgRrPHLVgwC4A76ELWnUo+xX&#10;3UNz9z92vNp5n5hWHZrdy8kYukjMsMXfKDqRgWAU6BQeXSz72/m3b/FXCnx72Bi67bO3+sM3uvck&#10;+7p+w6HNHCYnB1OXqAazZW+dkZSmxuWhpi3+TytVsrWWdFJ9zNv7grclUVDGjoqOnppBU10lJDUY&#10;96qogPjd6tI5EhcWuzaFRW/FvqCqTkXk7kjbrzatpvXkh3N3ha31JNFqkJJ0RjSwcntBq2DwPQt9&#10;6OQ/abbuX5br28nvDzUfGiSOZLYwKBG5ADpEJAzUqkitVGo4yAOiA7D+S3zM7Q7N6pr/AJF5fKZP&#10;GddYrZ/YGL3C8OZot31e1kyeMrYqSnzgllhmRJSktRTVSXkZDTvIqMy+6if5mPQ0uXoMV29tTccm&#10;UXB4tcQ2zpZpIKWmpdw18GPhrsXBjaMRyxwT1anw1BdUIuToBU5qf3J3OE/3f/eXm/2c5muLWLYO&#10;apVktgiO0qTQRmQANWKGOJ9NGPgs2cODnrIb+6v99tu9qfeyb2p3ZJ4o+YJ2jD6CsUc8KMU73l0I&#10;hK0/UjlqDppnrfM+NnynxXcuDwlZ/d2tw1DVQSUr5vNPi8fN9xBIIqPE5DHnI1U6V0sQDBw7B7XC&#10;KPdR2J3PuWiw+I2pBuOkxFLWzTNRx1YiipUaggkkipZMgKaSppMo9bEpjRZBTMf1REce/qBu7HZb&#10;y7n3mSzeaSgDaDqZix7u0drR6KhmAEg8nrnr6l5ruORtqtre+iNu6UR1cglVXChg5USKOBKhWpWn&#10;RtK6hoY6yPKzURqKqGNaQvTNPLKiVjLTTTtT/cpTeOOCVtTsjuqXIJtpKuXa269uzZPHU+Trty5S&#10;fbc9RhajD5E46mqsJlcc9O01HRASF6/GVlQsclNG0arpLKVIHssO/bNuS2t1Pax2totyBIkia5BJ&#10;G2vSzYorIpKu2onANa9ILTdL/cHG3XckRtoyaSZErAZB0ns11oGIGRXpiotyY/MpIK2gOKWmys1F&#10;UxZKmVWhyGKqiwJC+mSiq1gLwykjUpHAv7EbGUGLxdVl8xHufc0mK2jncfWZM0dRTxyMK2oip9x4&#10;aDHQrT0mSnimnk1ftAMqlE03Fgtc3d7fRWtom12f119byIgdXNGRSYZPEJ1RpQDzrXuNejozyqJl&#10;jRXkRDpNSRqUFRWp4V4+n4aEDpgzWTyUsMWNjw2Iq9wZegy4xzVFLPU4wVmNpqiqwmUrqqaR5qGi&#10;rKiCMLHqeSKRwQ5I1e3io7A2dkNl9kU9PXVAr8gM7ha3MyYPRSt9/iquOEPVz1D1L5D7eTxatQDz&#10;HTdVNvaO35d3uHmDlmRrcPbQtDII/FGqsciliFVQuioLcKgZGek237uu42V3DcVTwP0zIKKQTjAa&#10;urppqtuZiq3VtaKqooThMTHi8gq0WWqoqmlyVJPBHTibH060+PqsVFMBKy+NQmm6gOA4YK/Ligwu&#10;V3ZmMfkqfGTde5SLE1MhhovvsvQ0Mk1IuOkko5Z6jIVRhAZj6oySB9L+zGG1Wa+ttqspkeePcUMi&#10;ir0idwG1qGC6RXtrg4r0Xbnv9rs01w0R1RxgSGInV4gJDafy6UZr4p8sMNhsrQZLIYjO0FVl8cJE&#10;qqmDF5KrjNWamCCWKWnWKOYmEszi4BYMLqU/Qdj0uNwu4MrT4PH5rObdojj8lgK2hx1XjKWjppBG&#10;hgNTSSSzQwlRNJK5ebUpsQOPZnc8sXl1e7bZNuUsFhdtrjmV2SVnIrmhIBY9gUDTQ1IPSLdL0TXE&#10;t1FIHNWqBXHaa4NQP2ED0I7enDNbWXMSQ0lTUZGnoZKkVPloM1lqKolndNdTrqMdW0dSkQUmNUEm&#10;lFOoAED2i9+bXgyeVoMxuZ93V9LTZbAZjEYfE1klblKLaGVFOJcLXU9KaeelTyz6YLSl4jpOsgW9&#10;nXLu6yWVu9jtaWULrDNFLK6BIpLiMN+qpbVWlKnFGPl1HXOG1zxXy7qHuV2+JlYRxSmMkkAEuqFc&#10;VPmTjj1moq6Clo64UH8LoKinbKU1RVyQwYyirdwwySpW1Eg4LrJUq0jsWLMbkkn3nnpqjDpW76oM&#10;nVR4bLVVNBV/cJQ0tfjMpRVMdViYM5KtG1VNTyVcMcdYW1BwWLBkuh9HJHdG35durNZL6FSyULFJ&#10;EYaXeEaguqhLJSlDTTpOQssrO0ud0G6rPIY1ADAvRS1KDCgaz5d5bqc9RRVFRTYuWNGraaGSrhgH&#10;lFLJSSxtTVBpTA8ccqQRudAYk8AixsfaH3xtOPb+5pNx+Grzu3ctjq3GT41cvLBQY3cdJi5aNzSq&#10;KVXoY8VlU10YhEUckSKttJt7Mtinfcrd4lvHg3NGR9JUN4kJcMCSSTqkjxIQ1QxJbUc9K7zYBvW5&#10;R39hNIwByolKoDHkGhBKmoHwUHXLH19RkRNAjxY2aDJxSDSDOKjHrWI8MZ9ZtUVdMNM7BjolY2+l&#10;/cv/AEevlMhhFz+RpMhBPt/GUWDeClxsGRix0VNE321FppY4UzEUS+OGWpNSYJAGOpluazbxbxR3&#10;VzZ7b+vFcyPIGqyeJrLK5NdfhaqMUQoHFQKVr0ZTcoT3MwkEgDGiqG0mnnVTpyQcqWrQ0PHqTDV0&#10;1NS10kBqIVjrquOp+5M0vjmSocTTFGmdoKJrErpt6LEW9xavrarzzDI4+CmpamagqsxjsXlWjFVF&#10;I1U33P3+XqogmTrIaUtoRkFpALgjj2st+Z02zRb3dwzwhhHJKgwTpwY0X+zWvHjUcCDnozvOXdcs&#10;Nw4g8bSGIZRmVu1ndq0NMihUivdTqTLk6ak8f3FTGzFqeAyxp6pJalkSBikYLxprYXLAqB7nU/X+&#10;NxWNfP5aipcfJkYNxVG39tosow+Zw5x9Wx+zMUn8Q+7rG5p2LgHUoI9tSb9cT3Q2uwnZ4InhE0/+&#10;iRSa1rqrVNI/GAKjJBPSGS3sNtjEctoI4IlkURhV0FZAatjTxrXqEc0Gq2ip0aqpo56SkrXprGro&#10;66WsjgIq42KQx00UTeSbQAVUE8+1rgOqM8c1Bjp8FlZqX+H0lThqZKspWbTwpdKKlrZKeqY42tra&#10;ZLeSDw6/KCQ1/ZBuHN20x7Y8sF7DHL4jrLx8OeXLFFZAHSMnCsrBQtMU6T7obHZoYrs3LJaxlQiB&#10;m0rwpXu6TGf7G2pt7Gx5Csz2LojNkVxcbzCWemrMtK4SHHo1Ok0kMcjsPFIzCMAgtdb+xHo+mc/B&#10;ltq7jrc3ianCUe35cPhMGZKmLLZPN5yB5MTJFjMMlF4KeizNSgeKWdkljUiTUpK+wlec97e1puO1&#10;W1pcreyXIllm0q0axxN+pWSTUNTRqTVUBStY9LAMAPBzHZXW/wBirbjMYUiPiKGqjkDDA6sVPl+X&#10;QSZrvnbce7a3Z8WK3ri2x9ZNlNzb7ixONfYWPxm2p2lrqXIZ/K1Ms0FfW4+kZIVhpmbUwCyKbMEf&#10;NvLOUUlRX4nD4fKZ9t0ZvbHZmGgwS4WLbu5Js5UssMEmPMZihhqHCQtKJllpgsh9Zv7W7RFsm/8A&#10;1Fom4yxWNogNs8kjTPJHGmliRIclwC1RpyaAacdOW9zbc2TW67bNLoSQq4HYQeBznz86cOl9tukx&#10;WRp8ZQ4/KV4wtJjMPWbSrJcq+TfN4hMPTrHVpLl1rKmvUqNcjs/n131Mfr7z1Gby+NzmKhyu0KvJ&#10;UsmVlbfWBD+XEUWX3BmXynnpZmSWqTJvSVgaJlYiKUhlFgF9mMdht8+3XslnvscciwL9JOR+q0cE&#10;QQB6EAxhkowoCy4YkknqTH2hbexs9ngnkKkKoNR+mQA+osqqa+XT4tGtTi6uHH5yhoUago321k4Y&#10;YvvI6Ggo4lSoyAlRYZYmqIrvH444mS6lfbruagzmYosVtLK4qPI1uwJDk62spMpO9TUUNNKaSGaf&#10;I0ixHIbhloI1LMRpZz6QvtNtE237dPdbta3nhW+4roVDGAgdxqKiNywSEOTQDgvmej632iWO4t5J&#10;EYqxVlDEhak+R4kniA1R69cNtx4Wnmfc9HWzJFuempftYay9PHSxOiTstBBMWWnpgx8ml1YgmxPu&#10;ob+Z1ump3Dn/AIj09Vj8VRHH57fU8Jx6kVv22RrupvFRZry6qmTK0P2Z8ryMzs8hufr75U/3lu1J&#10;t29+zU0dxK/iDcwddPD1I+31aKlAsbasKMKAOsB/vpKo3X2/NZQum8/tCK/Fa14AAfYMcKdccptx&#10;MTiOzMtT5TIVSZjZs1OaPIVBloaOqxtNuqaaqoFY+Olpq1coimOMLEqQLpAufZ3v+E2LFaT5jkWv&#10;9z8f7A2PPj7nH0uD9CffPv28gjnj3lXJBrEP2iX/AFfZXrGL28dYri/lZgCNFK+tH4darn/CqVIh&#10;l/gdUMszSQU/yc8YgaeJ7NSdJtf7mOOeOmUTxx62Mepk1BXjuSdn4P5542qGCvGs0t43kRY6Q1Mq&#10;BjLIkLanhKtIvKxSgG5srEWSMbe2msyQHoSvoT/xXQnu92ulW7jvNAikJAoa8c/4OtTYyZCmxlWu&#10;1aSuze3s7ktubbydLlo8VkJMpvyXaGBy5hxmAwlRm44aHE7ooK6DE1qO1Vl8JVywGKFZ6ykiSe4d&#10;w4nrKlymbzlaaLY5SWuqqt4qir/u/XSMPCkVNTrLUtjs3JdKeKNSVrSsMSnzoiF091aLbwXkkwW4&#10;hHf6FeNB693l/h6INr3CPaS8JlUKRU1869GC6h6q7A+cWQwOxdg7ZTOfLGBabaeDoKiqx2AHfOyK&#10;JUjkymYzWTmoMNUdn9PxGmny9bK5myO2JzXVbCXFTT11aHVnXVZ8tvkhl+39301ZUddbTydOuPoa&#10;86qKq/h0pfaOzoYJQYnpIVmXI5aOO8MruVlt5xrrb7/dyQXV7IrCx0kq1MEKBUE+VFoaeeB1BfM3&#10;IcPNvM6Xl3Gxt2cgFTwU8SRX8q9bWPzc792R/JJ/lmda/D/pPL4OH5U9nbRanrMjg2kOYjyeZp4f&#10;9NPetdW0q0mRpqmqqRLiNrTVGmeOVaVYBLBipljMx8k+4qbMQr1z1pmqHIUOXE9NuzcWCrYaqCoY&#10;1XiqMBRV1DK9NJJM4l/iTxyExraA3LyiM95S2653iyO6X0bNA7lomPEqPJaippgkYoM0PEW5t3az&#10;2y1/qttSqLKFFQKAKkgqS2Pmo/n0TD+Rt/LC3Djs5F85PmhsfcmE3NtHI0dd8eusuwMTV47IY1KX&#10;BGKDtLceAzsC5inocfTvFDtamqkjXyQHIIn7VFMxVOjdpU+S7TTsfK46pqdmdZRPNgYFjRUpRiIa&#10;iHa8sdFI8dRVGbKU5r5IIRJNrZnCH1D2ln25bq63XmZGV7t18GgyihiUFTwVjqYA+TlaHUVBKtm/&#10;xLarba7h0UTMTKSfI4IH56B/tj1eN/M13vn4/izL8Y9g7moMR3j8wcrR7ClLpmjLLtTcOVxNR3fK&#10;2axeIy9HgIaLrKsqMTSZHK/aYxJJaeB54ZJYFkNt2liIu0KPq/rPrjK1tPisnV5D/fyUME8UdNt/&#10;E1OLqNx5eCWthjWpppJViiSWI6JampMUUqyAvGX82b1dlZLFXAv7hUWcKasIotJR8canUC1cmnr0&#10;Jds5V2+2a2mdVeGjvIuK+K1dNPPgTniBnqlL4W9t7t+E1L/Md+dXze29RYntSi/0cNQdV1OZ2tV5&#10;vIbwz2H3onT/AFfko9uVm4F2vm6rG5dhPj6tBlcbt6ihytXRpTSQGcD3o8X038mzuLYO1MXXSUeB&#10;p8Jn6KZnbM7mo6S+Ep54MhPWU1M+5IaeCldZplczeNuNQUFmws7b94X2y7dAPEuLFqnAY1pp0n5n&#10;tYDOkmhHRTdxXj2NnNfXjpb2+4gkAVGhW1Rqc/DQUIpQUHVlEGz9yfzC/wCUXDie/wDtjNbD3D3L&#10;RYbsQ7/wWLpzgdibkyOOx3Y0dBlMJFTz1M3VNLuKWppKijEqSrjGEZqIrCVBJ7MzuB7FoaXf2yKy&#10;PMUWfqaPKYmWWGainh3dsSeopslha6jrVp3x1ctBJPDUpKA6uqsA6gH2Ybcdv3W1sBamqamArxV4&#10;allb+E0wB50A8uhDzFPJttxtCxSL+slCAf8AQ3p/OoIA+fz6K9/K/wCvOwPjjgc/8Xu/8T/dDf8A&#10;8eW3Ts/dFDQ11JuDG5Lo35K1jbn2nvfAZvD/AHx3Lhk3jipRjHhMa00UtVTyLBVeVVrsy+Syu4Oy&#10;8pkMdWTR4StqaXKr+8qxz1ldNNgY2MUsXkMlNjqqVkL2IZtZAaJWWPLtJ9xmjvCKba0jqCcHFRn5&#10;dpH/ABfRns1rbwWO32UjDxVrgZ46v8462WMLiKPauytt4mupFlrMNjI8crIi3iFFjv4zKGalkdES&#10;Sqx0YYA6GBCfR2BNR0PuOv3JNuvcleytLmd3V7nzamMVLDiqNYIY2mdFSmiSpCrfnTb6nn3AnM80&#10;O23SmO5UhFAOc1rT/D0V807VHJHZQxR4UDgPSnQS9p7Qx+LxOB2rj4J448TtnHUtL9vGUheZct5q&#10;iplFKuqWplajeSyjQWJuRwSZCCWomlxwpTIyKjVBijECqCtQwAYhb2aFfSQTcEKvBt7Jf3+Ibaaj&#10;ESNwP+z0GI9iRre7LREB8D86dFyq9qUBlypygptDVEFEZ5lyE8pSWgiJdYnkChRUzDWPGhLksxYg&#10;XFDbdLUVOPjZ0EsqB/uVNVrCxxhoXkVQi65GUlgn6QCeQt/ZzBvV/PaH6R6lgaY86GmfLhx6Au7b&#10;XBtu5CPAiJFPl9vRK+5DtXBbu8WVqTjaepnpUxtRHi46f7iaf7etkhaaoeZYqZZIohLLGSzuAdJd&#10;V94a2KE1qBZJaunpmkkrJ6VpGkjZQ8bU8n20S1cQjdbMRflbAG49nvtxvWw7lznA/uLeNHsa4KoN&#10;TGnlpqPPiehzsPLW3Sw6pYO1vkDUHNaHB6Y+xcbvTFdPTL1PjaLFbszjUVLh/wCN0+NpoEx9XLT1&#10;ZzuKjzlZNtrL1M9BNrginaCErMGlkjiD+51FtrE5Kenq6fcNA0UD1EjUNTWwU+UPnvpjVXeKptA7&#10;KxDBWuOQCD7ya2rYvYc87228bFzvb3OxV/ViuJaaMVCAUHwnFDUmmSTnoB77f2HL3Mdrt91sO5S7&#10;FLIFaU2zGJRWhqV14HrQL58Oicb+7t+Y+1+qdw7E3T0LubBbuqaXb9Pt7eu1drZqv2/knxjpLkay&#10;UQ46uxZmyFPTSxiSkknhQu7LIUdQWvJvRYIOchW0wxqtUTzzz1tNM9IYnbUqTaY5Y4mB5Zk0J9NZ&#10;BA9t/eD5N5DXbrPmT21vLW8j0IJbdJkKJwq6DVXVQmgC5oBXo72zeNsuucL222i0mG0PURUhkUEV&#10;Ok5UDhTjw6GH405HsDeIgx+48TuzAbjNNQwU06bUzWJqcy8lJA6Q5CGeetxNRNFVRteNKgyy3DiA&#10;OGPsmXZneeY7E3TTdM9N1cVdBmMhjMbkdwwPPJSJUtVJCn8NkMjolBSmciauKvHoJMAY2c4ybDuO&#10;4rDJbNNLIsrg0cUP+lpU0APl8ups5d5Xmsm+svXbxXFdFe0V/wBX+Tq0rZvxp6m6Vw1d8vu/dq4f&#10;Cbi6h2PvnLK8NFiDlqHaq49MhmhW1KUtG9TkctTYOJ46LUkjThEncn9tRv35h8R1h8aO0NuUFbNk&#10;Mht+i2t/eTI1lUz5LI1+9tz4SgmqK6OaQ1DNkYMtIYSSVVIiupvHxJXNd+Ni5WtNttYvDurkhiQP&#10;lXJHDh1JlnZW9vFVET6lhRRjtHD8vXqmXpTdm8Plf/N6+JXyF3hR4yg653RkO89vdO7Yx2NStxWO&#10;wfTGw94TV2RwWUpgaKmmwW6tn4+lyZZxMJ8jCq08SVGtgs7J68k3Z8WtuzQU8kuQ3DsYVsaIrmV8&#10;3t+tbeO244vozT5ugllo9Vj+2QDx7veWzHlWaIDUn7vSaIj/AH6J2WWtOB8IYPEgAdEM1pHZX+3X&#10;sApodhKeFVOqoH8Xdmnrno6Hx4+TNTVfzM/mB1lk67xQ9V/IjC5TbdPIzNBU9Y73612v1Jvqljnj&#10;WRIqLaPYm06bLTRMyGOevckWPAIddb0rc18U9z4WStnmzvVmewGZwnkjNRL/AAzHV0UtNVsEBtQU&#10;21M1nIQ7EKIqKLWxALCl3LLd8o2m9WVwP3rtFwHUFqN4MprivEjSO3hgVx009m0XMF/YTKBtV7DU&#10;HGGAFKelBw9COjfdm9YT7E/mXdNdj47E0UO1e8tg9jdcb+rXmo8dRVFBlNsxZDJUrmUxPU5V9+9c&#10;7J+1jRvLJLlq6VQWMmq1vqrcTZXrrae5aqoFb/efGpLh5ZdJC0lRGtVRRSzNzJNFQeJJJXAMktzY&#10;FgolGbcdt5sXb4oL/wACA2P1MxQkSMBqVVZcA0GAa92DTPQs5bla38O3aWNY4VWPj/AAD+Xp1pZf&#10;OPp6m2F80O+tndYbYxuEwHVW/dsQ77ixz1M1FW5XI09Z/HKrE4pg8FJDkt4ZuuanxVG7pRUMUaIG&#10;WG4YK7ddNgd3wbbr802UqN11tdunE4+WH7OfE7cweJxWPkhppYoY6Orhizyxl0nl1n78MGKRqDkn&#10;yDsE/NHJF/v9vt0UO47NaLausdNMn1S1aQtpGqZo5F0tQkMrx5AJA+u0S9haeGZXEdAaHzoD/lHQ&#10;t4v425ftXpfdPanX+3KDa1f0p1/iOnNw18Jpsxjd9b/3/wBl7qlzeTr4ljym5sBnZdi7ukNNLBDJ&#10;Kk2BmpVgV6mUR5F3RJhc1mKqux8Um2spluv8XjZfN5KrJbr3FnajaOfhfyStHSHCJQ0mqGED9E0j&#10;BmY2Du+7FZX+wQ2FtdTx7pouUDagV+njRQmqNtKF6Mc0rqU58+mRDpvLK4tZtMsY7q47B6fOpP29&#10;JVOoU3NtLqaXAbqqaHu3qvY3yn7G3FR06/aUm0ugOmuvML8oemFpMfQQUNRksd2rkd95tqTK1pad&#10;1raOlR0pqSFPagpadcccnkb1P3Msf3ho5niklX7allX7Y1Eceolteol3kVZG9ICg3KbHmvct+5T5&#10;L2C52eJ4ti8W0ecVDABFImVSSAzKsYooUEd3AhVGW9zJeAOT+gYwoI+ZBNfljpdd/ZuHtZ9k7Pkq&#10;sRT7FroqHC7Z3Vhsdl48RWtv/sHC11bl6nHZDLwxn+GVONCRQUuPpaiSlpgKqSSeVDAV+t3fNVbp&#10;7IyOTbJVEGwc1U5Xx0NFNlqyqi2pJmpsbj8PicZDW11QmSqYnhEccf3EhdpIgGcap55e3+az9tm3&#10;hLNobWyjegVaeMJZAqsVzUkK4cFiaZ1eXV/AtLHYrWaKqkhtYHmDTjTjwPVxW3Oldp9e/EP4oUWy&#10;sRQbfk766kwO0so2Yqv7uLjH7zo+q8fvbfO98lk4/sYq3ZG0quTIu7P9vHHQxUU6yRR6oTLy080G&#10;2cBteqpZZKrN42WHc8kE6UpxbTUNRU5muMsbTmQ1WSm8Z8bqW8zFW9IJirbGbmff9+5muYlgtbeW&#10;N4dODKKDShTy7lcKckV8tXQEMRN011FABDUGg4kcBjzp1r9YOpxe9fkH3Z8rsBnMPHtXqbf+GzPR&#10;OBzWDlzGP7GWDdWNwHUmx6fGyzUBhbb2w8XBOJqiCojpnx9MlRTuJDZu3nPWYVdpYbCRCM1+QEFT&#10;NH5AtPicWiVtWspiqYn8TU6vdiJEAJDKWKn2MuTL/aL/AHrnvm7mQRnWI5FZyNEbrEYl0KeNdCig&#10;4HAOOlzbpy/t1hvW879fW8W0WsVXlkZRGpyeJ4+Qx9nl0Pvwfl2v8ic18l+yu3KSPO1WxdvQVW2c&#10;T/DKTMZTP9mdqVuR2zt0baxtRhp4f4/Fk48fT0kUIp6mR0jZHig80IDTsDdlRsijvhetN55rMxCl&#10;ze3qPMUuS27hKutp4ZBJNW7sqTUwY2ipqfJI8xrlRfFK5VHRCvsEbRz/ADvd7it3b0v3WYRuP0vG&#10;iYRaY2LDRElVLmRtdCkdKtJUYezffd9tI9t5gj2TcUvriGRokERbPeQMoDXuQDAPl8urLui/5ffy&#10;Q7W8lN3J3p0psPCbj2tv7Y+8c3sDP7b7E3jQ7Z3HkMNVUG1YNgQ4XE0cOarsttiUU82LkqqumGPg&#10;kWf7nW0Wlf8AzLd1JvT5m73zkFDT0FPLsOjhpqWiy1TnqCKCm2TkgUxmSejoWlxVO+qOlVYxDFTo&#10;iAlF943+5PMLb7zjPujgeMbPw3PiGXU4ieNm1kCtSSQMhRQAkAdP23uBPz7bJzTcWiRTyEQsoYuK&#10;qRETqIBJzU44462n/jl1XVdN9QbY2Pkdyy7uylGsFVlt01e16bZ+V3FkqlKNarN7gwsWTyyrunOS&#10;RfdZWoed56zIzzTuFkkKi9X+QzURQ/DDeKusvr+QW9wzxwxykA7E6ysBqUn8G/8AT3m790CN39rt&#10;yIIoN6nwSR/oFr1z8+9ZEZPcnbqLUfuiH/q/c9F7+UVNVzdi4yWnqKWNodr4sxRVFbNSI7/xXMB2&#10;cpURJwrDTcG5+txx7ufJWX1xAM1mJMsEqTMFBDkIyR+rkCwYAH/D3lj3J2twxwII+Xn/AJOsblgd&#10;RQR0PQBvWfbkw1kwMQaONlpq+jqKGCSQhoUlkgqal/GQGPKFtI/qLHBJ9u0vien+4AGsFFZFQkA2&#10;LI/6v949ur4gTUsuny/1V6UJHcKamq/b59SBLIKX7qDJrRNJIIGjdo6iRoy+gyqlRTKvi/p9WIPA&#10;+vuK7RxRXCsikFfHHO4IN7iwDEg3H9bEge3VDO2SCfUgdWYgEh2qft/wdONOlRWTjS0cjpof7qox&#10;8Sh4wuj/ACgeNUkF3FvTcLf/ABHuHHVFmKwtIsgXUj+tm+gF/KRIUKkG9uL/ANPb7QgCsgBX0x/g&#10;6bkkCKFqKdPjYS8Qnq4KaeFpY454ikEcNlYsD9ohpkkUXFrg3t9D9fZ9vi32EuZws+ys1Mz12FR5&#10;cPPUya3rsU7Xkpg7MWkmxkhtb6+Fl/1JPvHP3b5aO37gm+2CAWs9BIAKBJKYb5CQef8AED5nrDj3&#10;35Ijtd0j5p262/xW6NJgo+GXyYjyEg8/4wfNh0XLvKgyOzMjHuLE10dHjsk8DVFLTQNEMXkoVe8g&#10;aLS1PSZUBSlyf8oVwDd1X2bFcZAI3jUDQzF1BB0jWLmwvwNQv/sfcP8A1UmsMx7h1jPJtKBZYwaA&#10;tX7K8f8AP0jKP5EZqoyu3sq9IZnTHLjpXp5EMeQloHkkpqiR2jTTUNSM0bM2sMIo1sDa7IdsRltQ&#10;NzGzGM3tYOzPpNrCwZzb/D2vXdGAoRggV6DV3ys93qAfC8M/y6M7jPmjgMPHSffUk8TV8US1SNGD&#10;45oYFi+6Z3YxiOZVjU3YNqJ4544S7flC6QLi1rkX4PHPIv7uu5Kft6KJeTbqMjRUjoQMF8yuusww&#10;VshTQ1DS6FgkcJIXGu+gFSLAqfxa1/aIyFNktsks6moxLG6aSPNRkkXQBrAxLYaQLkr/AK3Mc88/&#10;vi3eXftpje4sWp9RCorJGR/o0Qr3I1B4qY0tWQGjPTOn7vG/8v8ANNhtvttzTeRbfzfAvh2F1KdM&#10;F4laraTtnRcrUrBJ8MkYWJhqRSdbr+bb8aNwneG7/mT8dqKv7B633HOc33511gKeSs3L15nfGkeR&#10;7Z23Qw6pMrsXN+BZs9EoEmPyLPWAmmqJRTo7cu/6LB00c60GWzRmsojxlMpETE6Qs8tTJD47c/pD&#10;8e/cicrze5MJnsuabCG201ZWkLTL8mhA1KfQPp4jqbuY9pueQr65s+ZNrlsHhGoSzRuLeUUqDDKq&#10;skw4VMbGhwaEEAkHw5+HO7PnHS0OQ677d6fosdWyywVmHqd50mV7CxXga0wyWwsX5cxhmKLeP+Im&#10;hSVGUozA3Bbty9097NkGx+3uoqDEUk2gw5LM5KrrqwRO9vKaeemwlGp0Atw8xC29Jv7yR2D2E9pI&#10;bZbre+eLm+nWuqONVjjJ9KqZJM4HFRXhSnQRvOfeTbKBprjm2PWteyGMv5VFCK4PCunzyQa9XzdI&#10;fyGvi49JSZXsnuXsPs+oBYVOMw8GA2Jg5KhLJPR1JpqjdWdZYpEKkrWU7HTwfz7yVsnfs0H8QTN0&#10;lfXGFlbF4KCnp6t6WJk1y0tO2PjklMEso16CzgMCbqPSdWnLPsvaNHtjcuJHalywaerrrpTuZpG4&#10;gACuONMk1Jtj96OSdyYRz/U26atLSytRKmpUMyOfDBAxqABofMU6NBP/ACufg/sWGHBUvSO3qvFL&#10;OcrSVG56/P7jDV/2/hl+6mzWbqoqomngPjV7Rrc+NVMjhg0qd691wJXTLPvOF6Cpanl+5pchTxQy&#10;O2kRVQqqIRBiSNH14/J9jBeQPaFhCsux7L4UiaqhIakeqlTWnrw6lawv+X9xltLaz3OCe5nFY0SY&#10;M7jy0BXLn9leu674P/BXDUom3B0l0disOaITV2Rbb+26SBBTxvLPUR10UqNTxpEreYmQci5sRcDB&#10;1/vfuSp8P94KWhqca3jL1Obo0xld4iAW8MOPEE7ygfQyw2a/J94pe8t1923lyO8h2ncJH5iAIWDb&#10;pPHTXmgkeTXBGtaalWQOPJSa9T5yV7Dc7c1SQ3ENq+3bbqFZrnVpK+eiNv1HNOHBfLVgjrXW/mN5&#10;3+TJ1XQZ3H9Ubp3DuHt2OCvjx+zvjpuld4bRhzYDrSvunc25ZcztPEYpaldM8GMrpK2E3tT249t/&#10;e3yS6v6RwU25+1N10OAphHN/DMPExq8xlZ0jLCmxWKhLVVTLKQF8jCOFSRqdBz7xB2jlDm33EkF7&#10;BGlvscb90sp0RRjiaE5legpphDuKiqhTXrMzk/beR/Zjbm2/boZb/my4i75AEMj+gYghYY6kGhyQ&#10;Ce5sGmr4q/y/vmj/ADON9w4zo3r2WTZeIyVLS7h39uCWfb3VmyIJpI0nqcruGuib+LZKFD5Hoccl&#10;dk2TlabTyKM+xf5kva3eWUyOzuptl5ujwuXeSiixOOVxU5PHrIRFBncx9xRtJFOh1yUsXjp5AdDr&#10;OFU+8pPbjYdh5JLRcvbVPf79KoRp3QLQVBIStFRWYBuJbA1MaDqLvdDbbfnqTaNw58vLdNt22dri&#10;3hPciTspXxSp1K8qKSsblax6iUVSWJ38/wCWp/J6+O/8tHa0+4YM7Wdi9x5jA0+M3p2duGKlxmMp&#10;vJU0dfkKHZuCUzfwPFVWRoab9ypqKqsf7aIiSP1IcGy/jtmd44z+8/b/AHHtHadGY9ceFx/8Z3Fk&#10;DCLrJQvSYqCjo6UUzAxzRzTwAEfuo49Rm6HY91nBuLzwwjcQGHaTxWrEE04HSSPWvUQ7lzta7fcf&#10;u7l/lm8upq/EfDiT5PVyztUfCVRwR8Onh1YVvDuXL4Sugw+wuot1b9q5W/yuvNfgtpbdoAQHR5cr&#10;uKsjrskJY2VkahpKqM3tr1Aj2MlDP8HevoUx8sG5u3dw0cAQUGUy+P2zs4zxv6VNLsmp3FuKWHg2&#10;hta/1tz7QfQ2iXXgz31mlsAad3isTXgFVdKj0B119BSpJrw+8m/Q6tvlg2iF5PjSFriUR046rjwY&#10;tVaZoKKCBU8AfhT5zb93TI2Sq+oelOtDTs9O+1o872L2rWVBlj8cVW26cPtrY+Lo0pwwZ4/uZmdh&#10;YALdklvLtHJ9k0Dbcp6QbV61ozai636724u0sHUQq6IzzZjcuUw+U3FUzKFLitStEkiArEOADeC7&#10;jjikhSeR7alCAgXV9jOYhgfhAI89Jr07sXJP7gka+vLua+5klIL3V5N4zCnALBBG0cKg8DGUIBNW&#10;Na9DXgOs8HtGsG4DG+497TR+Oq3tvKvnz2fBIfhY6KmlpcVSRliFjo/tYkQkXFyTz667L6/6qqGe&#10;j6o3Xg2ljkH32T3PR4/LzR2CuUptt4DBf5PIVBMU87xyH6k2v7vt+/bPtsrfVbfcpFUcSlTnONC/&#10;8eFfUjo63nkneuZ4lV+Z7OULTsSAsgPlUyyy5+YQEfn1B3hsLeW/aVoZ987akpUkVhQUG146uiVk&#10;LMhefNZXNqKpQ5CTxRxPGP0hST7sb6gzVH2jgYNw4CswUOFx0zU1Ytfk8VjKjGVCoZFpK+ESLXNq&#10;RgyOkWmXnTq5PuS15q2G5tyNo8eWRgBoSNmK8PIVVfPzIpSh6grmyzueVb02m6xSm6I1LpV2Eijt&#10;1KQAnEUKlqrioHVcvfWRx3UO4q3ZeQoOwsju/dNI1bi6Tbe19zbrTJUkjpFPW4SUwVmFhCTR6ZFk&#10;qFNO5XyGPUvsHPlZ2Xi9k7NyO2cO8W4t1b8irMBDU0cbUuNwmHSJY81XUzSpFV18gpZ1p42dIVV5&#10;wbPa4IOd92v9s5cRRE8M1yTHGldUrVBLu+k6UVF8gWJdkyBjoRe1+1T8w79HuU48DarJlmeuXdhi&#10;NCOC9wqaFjReIGCMHxi6r3fuPNbXz+fxuR2RtLZEsWXjwebyFPl92bjy0jGoxz5wUFVW4PAU/wB1&#10;/lL08E9ZI7IqlobMnslfTeGxkfYXWuPqZQ38XysjCjX/AHZjcPFFkpVkcXAWZ6RmkueBqFvp7jXl&#10;vb7e5uNp2+eMMsspXQRWqKuogjzBoQR6Y9KS9zLuNx9PvtzbrSG3g1a/6bEKtB5U1AD5kU8ujt9y&#10;1lWvV3YP2hKVRwFXQQSiPySR1GXjfFCZEty8C1gZR9Cf8Lj3sGYXJGspaSvicxCqp1kYOmtVe3jm&#10;jdbgkJKGF/qLe8Dt/sF9tPc3m3lyRGNuLikRpXsekkJocHVHIoPEVr5dS5Pt83ut7Mct7rbxLNPt&#10;ilpVDhG0gBJGVhwcPGGoSAR51A6+UX3Lsl/iJ8u+6OoMg8gp8Zuqsw+FrFhaWOfFVEqZnalRJDOs&#10;6vS1+3cpCXusn6/yCx9rOkiSrRxKlBISPSpLRu55+jCTSGYf7z7H3K/OO8yXP0o37bfAfAE0RKr6&#10;KSpxg0NAfs9MSOduWtt2bwp49n3uKZMuUkQjj8QBUMQGqQK0IIoT5GB6f7c3dWV32H99er46Gtfw&#10;Uw3LgZpqSmVgIhBIYlcAeADU6RO4Cm4Uge2Sr+xoT4pKDIUhUiNRTk1CIFsLosYI8aqfwTYex5cW&#10;RvwX3DkXYtzQfiicKSOJI8eJT+xqdFOyc1b1tjauXPdHeNvLdzB1kiqc0DNDcGp+Zj/Lo2Z67q99&#10;JLVbl6J+N3bMbKzrlcNuKkx2QrXmaUzTL/fDbVHUCd6gyX1TxeR14J4PttkqKFgxjzqwJqJArqRk&#10;NiOFaTyWAMgNjpsR7I5+SPbq6hL33t1e28uTWF/EAxwHgXHCvDUlPl1Ju1++3v3YTIm3+48F8oUC&#10;krK1QPldWxJxxo5PqektlfiN8ZqnHvJvD4YdtbdrJfIWq+vc5TZ+lgq2cqiUh2fuiuQKFI9E0UYA&#10;uxF72iRtk31tBVbdro0vdqfJvAwAvpLCSmaIM3FwzLY/4ewxee23tqELxbtu9g5aipLH2kk0r+on&#10;ADJOokgEDI6E59++fNzKJvvJu1X0gQ1mSIJLX0BtJ0JNa0qhFeODgMdy/DD4g4lTHRb8+UvUOXra&#10;qkixe3d9dbHJY2XzzU8E8klXlhiaiOnp4i8tovNJLFEyoGkGgvVNVV8LBZ6OWJXupmpKmkqqfSQL&#10;FvFN5Crqfr4rj2jtuXpuXHe85X58h8daY1+ExpX4l1NG3yqo+zPQN3fmDa+bbYQb9yTL4NCQskUj&#10;kV4BHMYdc+Ql+zpEUnVS9T5KbPdOfKba8uUoZIZBTtUVuxM48sOtpkqsdUtkMFWSQGPgyN6h9bG3&#10;vrJ4Raynmakr67E1cvq+7oJwjKwj4l+0nSeh0C13tDc/Xg8+5A2Pn/dd0/xfe9lsr28jAXUGEUpH&#10;AMkml01HyI0A+uOo1v8Alvb9luIriwv7qLa2rWJ1MsPmdDDVHIKZALGQj0PRueovmnuzOzU+B7W6&#10;Z6e7trMUYKOlrsvSJt/dskBlEbT43dmHp6mumrSZQKbw1dHDqKi5Ww9hNT7elGWq2zuU2vlmY08Z&#10;bJYebGZBoomJVqfI4sxqVZgCUbhr8+5FO6m1ulniXcS5SjCkMpH2l2lPyotOklxftLYW9vbRQxad&#10;RBjklRanjqjZVAI4VpjAzTq06XtOhj23h8p1hsr5Z7SpXpsjUPQ7e3ZsftvbVHWT00LGLI4XfWb3&#10;dVpJBGHjWSF1IVdKAHhX87M2LW62km+ycq4eXC7jradEJku1oxHGyjVexW/P59pb3nOWGIJPtElx&#10;GT8MlrOpp/p08RDjzVMdMWUPMCOr2e8IjjSRWW2YkUxQGVHx/SK/mRToJd0fMn5BbYhhx2T6hynY&#10;uNadmjou1PjDnYagmFVKvPl6Gm3HgaySSiNjoptB0+kfS2Wj6+w8E0qpuXcLRRxpokg3Tk4isdys&#10;Zlikdl8jlT6wxva1vZDf838uSRmF/amG4LChMlsrqKAZLPB4nGufDNRQ9DKz3jn+20XNv7hPbyA0&#10;AWYkg1/Dpn0Up5Mwp9megG37809iZ3H01NX/AMu/pjKV2QmqlrU3J8dNmVdDPVUsMMtQaavbZuKz&#10;rxU8s4vAMfdUZTruSPbkdl0l4jDuXeNQisshC5tXjdOSImkRImZWHN76j/W31A91zHsUZS3f2Msm&#10;1jtK28KHHoXgNfnUdDew5k5+uLe5km98hbUOkiSW5Y1PmVWZwPmOHRX8n8mesMfVJjcj/Kq+PdRL&#10;WU7/AGrYnqPDYGthYX1SRHL4OviebSzAL49NzcLqsfeaLaEcMzSHJ7mljkZSKepyUEkQTgBIxUQ1&#10;Umlzfnljci9uPbn9dJlgNvtPtDbwGlCS0cZxnhCkYHDyA9ekMksV0El373ktrqQZ1JbzymvnXW6D&#10;A4VYCnlmvTHmvlDBV0X8M2H/AC5+oNjTU6SJNX01DFgsisg1SfczSbXXb0lPLAsfJCJGui5W+olw&#10;mwWOa6/wumLcqxMgWY6eG1LEsIBJNjZR/j7AN9vfP6zvJZ2y2sJaoj8XWF89IZ1Y0/23Q02f/W9k&#10;ghG4c0XVwVA71tAgJ4V0iagoKHA6KXme4vlHQZOqqMEchtennq3npcUN0Pk6ejWoYSR08GQz9PWV&#10;EsChP2xJUOUH6TYe8SYanpAopompQCfTDUTAEE6tJVmdFW/9APZLf8xc4Mxbc7KyuGYDDqrUoPLT&#10;Qj55p0LtoteRLt3+m3zc0g/jWNUNOA+IkH7AT0Gu7u4+6MvKZd84nZG7aqRFQLncdiq6YOscYaX7&#10;nGx0OQkmAQLqleQAEqCBwZM+Omah8jVE2iU6CHdJ1ABZLMrJyrEfm/8Atvbc3M+5bdb2+73GyxAj&#10;4WjaaKhFK6WDmlCKYx0n2rZ+Xd95wk5R27d5PDZlFZ4bdidYBBZQAKUNeINDnOOop7L3LtXF4rsC&#10;fZOHoaikknehqdr5bdu3paSqp5ghloq+nyrzwVVNOhS6BQH5uTYiNS0dQnjVMtJDCGs0TUtOIW9Q&#10;tpdUBRSFtze3s/2n3Cu9wbxhc30Mx8jdThaeWltLDjwqQPn5dJ+d/bm15ZvbiyfZNqvzG9NcMERb&#10;ANQ0ZZHJHmq1NcfPpdbX+Tlbu6F66ol39h8nNBelra7tPfbSwsUJR1rGOQx8lpmZy8qwAra5+t3E&#10;pHQxk1NUlrgmaSlx7BgSABqieJeSeDyefY1g5k5xuYoxafvqSPVQGGeG4B4A0DBjqHmDXqGJth2K&#10;e68MR7NHNpqY5kvrVlpU1NdIAI8xwp0YHD9rds5+ngTA0ffuQp5at6WIbJ3pht80dTNKylgsNbj8&#10;7Uu8ca6vCzaZAQbrYn36JMTUuySV9AxJHkU4/wBYkZbKLxVgIJ+g5ubf4e1sPNHNkNzIlzfb/DQf&#10;6PYRMK1pkiPSM/M/Inos3DlS0W1imtth2S4Brm33VwdOSTpdmbzr8PrXoSKLvLvra1dMtduD5TbS&#10;EFMz0iby6qxVVQ6abVGyF5Nm0tJ9tEFN3WXTrFxcsT7gVr0GOn8EEm3GaY6GWqkqKaVn0IQhjdXV&#10;mIJuoYt9CRz7GkcvOU9lJeXe5XX0AGsMNtLrjjq0ZAFc9tPTFeg7aWPL928UK8tzpdV0gJuEVDni&#10;C4/ZWnQ+YjP/ACK3ftat3VuHsvuSfa2LhXOxZbF/HGv3JjaIRGcNV1Vbt+ppJKKgppI01VApzCgZ&#10;wGGk+5D0lFFF51pMHM4EegUsE0hBcHUqmaJCqKeLgAW/oPcT7pzzNLPJbjnDbxKrNh7Z4ilOOAUI&#10;P9FhxGBmnUw7D7Yb5Klvct7a8zCycVV0uYnRgSNJ1JHIpBGQcD5nh0R7f3yh3Dk8lkMEPk3t6oUV&#10;VSuSgz20c7gKmKSAapPuMfFloZmqbwEPTy+QiUG1yxb3KgLVFJqeBYGVinhXQQF4JI0MQv1/r+PY&#10;VKWu82+4z3V7DcRspBeNSoLaX0gB6kAEVJByc9Hl0t/yXzHtdpa2d3azKyyBbh1aRV1KSSVRKlqg&#10;AFVIAHHyLpkIMNu7G7jq59z4fdsEkEkDZnCY2ux9NU1/2VUlHCtJliKmKnjeHW0iK7Sk8AWPuNGo&#10;t/m/IQwAIY6hc/SxWQWuf6ewDy5ZrHezRrtlpc6WOJZAlAPIEinzxXqdvcPmVrrbNuuLnmvddvrA&#10;o0R2mtK0qSGWUEgn7Oi99Z7f15qqpoNt7TzhFRKxOa3CuM1xx6gsbeeDQrELYXNwfeKpWmKsZ1yN&#10;IoH1WSeO5/1SuyIrBfpYcX4P+M67PfSWnhu/tvBMlc+HNbSimSMMAflXzp8sYs7pJYXQeK294Asl&#10;a/4xaXcRHlpOgS+XlTjShoOrLur8ZvDEV+PqKX4n7M34kmuNaTB7v6x3gtRCfI6yGimq1qKa4a4k&#10;ns7JyDwLJyWjp6pLUO8snSETKskgqoHs0jFY4VDTOyltJFiSWINufYvTmPlghv3h7cXtocUaO2gk&#10;zwpVDqz5H8x0Hpds3saRb877Le8aK01zCxAoa/4xFGpp5+Xqejr4jsfZO36moqOxP5Z+6KBP4Wrx&#10;yYnrHDZqlT7ONkrqmo/utCs8YDureXkohB9Q+uJKDckVQwpd+UwjbQix11DTVDyg6QZJAEp3Gm1w&#10;NZuT+Pxo7v7dXHbfveWkq50yw3MRBFeBUxjFcVxnpNJsXPKRRzW2x2l6me63ntJlyOFNUpNRxGkf&#10;nTp9fuX+Xbl6Not9/GftTYuXg1VNWjr3NsP7F45J2hjp5KPJfZRgm4jcpEABwCQVbjlaXe7umlNr&#10;7mhEphaOpoYllMDLIS6tUVcsZF7DSfwTwB7dF97ezmOGz5tuo5cAaJpAR/RpKJBXhkZI4g4PSvaL&#10;DmHbYppt65Pa3iKayxiZQcgE1g8P1JBpTHkemWk37/LnyH+SbJ74+S3TmdWCNsfJtzsXKVtJRZGF&#10;oXpqGSLJbZra7WXh1FkkFzZmd249t1Gu48MpSHrPC08cryNUPj1oIo9cpDPKUgp2YB0UFmtb6cm3&#10;C1uW23gxfSe4MrTkkIshiDA8aAKIzUn0FfPpb+/+VmYpeWrrCACSrz6SACAKyNIuOABbOcZ6c8/1&#10;ns/taeLI0X8yXsnP5qlWng21juwMfJX56naBGkpqSAJmsFO9RG1RL4RTweVWY6VUk3CLs75B43BR&#10;jAY+HaY3LLDPTJT5DKjJ0GOjBUA1+Mw1bBIZm8rGKKWSn1Mp9RsfeRXtD7E853U9tvnNPMe4fue2&#10;eqRw26QvKCCamaUSalFSCVV2UH8IY1iH3C3zkm0tZoeXOX2ma5oZHaXVoKnOmPQAurHdUqRWikgU&#10;tw/lv/ys/kRuPcuN7K7e+UnZOK2PtGrostt2j2r1fDszde7qmsjk0v8A3937R52tbGUIo/HM0ENR&#10;Kysq6oQwZi243++G4axajIb73RURTymY0GDWmwGGUt+kQ0NAskjxKDZfJLI2n6sTz7yxuV2TbLfw&#10;7fl60WRQBrl1TS49WcgV9dKqK8AOsXdz3mztUeO22i3QEn4tTt+ZJA/Yo+zraVottYTFQUqjHwVl&#10;VR0kVGuSyunIZOZI1QO89ZOodpJ5Iw76Aql+bDiwiN1ZVxwx5PFmepfWstWlX+5IZdWo1UjaWfyM&#10;psXHJ/tX+vsMjm6Fna0uwqLQhSuBT0A4UHkP2dA+bmIXSSRTKAaY0ig+zjw6kLm6aKZKacxQg2WH&#10;SyKjcG0YBItwLAf7D2Hv+ifsP7y38Zg+z/0lf3tv+95/4F/Atf8AB/HbT5v476f1aft/Xq1ej2Jf&#10;65ct+D/uC3jfuv6fyp43i/2vGtPCzwrrxSnd0YfvzZ/D/wBx28T6Hwf+bmv4v9L4f88dTP4xRW+o&#10;/wAx4v7Nv121fX9P/E+//9UtVT1vuGHaM2ay/Z1VhaiSro22sm3YaQVu2cTiZfLuDblJkEiWFTUS&#10;z0kocxiREikCmxIP0+f1ltX3pbGw5bSWMp/jDS/DLI5AinKNXVUK8ZBJFWVsEAjoX7c3+9puu5WM&#10;bPFbCDWCFjYk+Ig09ykUIxT7etynFdnU2f7SznXOC6ujrtuDGS5DfNdm4aWCky9fuBYqbbObqqOq&#10;p6s5XE11NhsjBUFy7azTqeCLAjuGeCLdEe48/nshvHMLkcRi6Wj3BOv8DearkEtPJQSiJ6hMhT0t&#10;FIzSr6BI41Ag2EjbSHfaJdr2/b47Gw8KV3eAESDSKEMKhdBLgaeNOBBHUt3d/ukcbLDGyMfLTGRX&#10;5DTRaf0aVr8ujGYagosZgDg9s4ii2tSQ01atFQ4+lhpEppYEDtJFQ06xQCJaiVAEBUtG31H4G3cL&#10;df1eC2FlMxm6LeK0mSkirhJU5DG47bEheT7ikMVNJGlVWx0sjIdSaZCyNwFIMf7U3McV7zFbWFhJ&#10;t+uKqUVJJLhcUerAlVLAEUaq0PGooXbduG/pdwma3cIDXUQAD5UwB0Cuysr2Xlc92nStsip66ix+&#10;QWm2xlnehy1TvuSLHxa9xzQS0iigxzV08aRws8roiTHyG66VZjMt0/T5PCpt3G0zrKdxJH/HHqaq&#10;KlqI6fH1BrqtjOAaeCKMpHSxBEczA3BuSUXltzxLDfDdblwFEBrHoUsKyLoQBa6iSC0jE0CkU4UF&#10;m976bK3Mk6DvXhgV8/MEftHTdX4vu+bDbhbc2WYVEkGA0S7PhhppaiKOsr4KrC42nqkqpaOrrWq4&#10;Zpa95ZVijp2VYfVcPe6d49VLtLFZGSjpMXs3C5CCorqHBUy0VbuLcAr6eGnqmpQPu6gUlLPVEKZW&#10;VI2Zm1ELZBtezc3S7re28dw829zxkK0rF1hg0M2kMCqjU6x+XdTTjUegBtu/fvO8miQOQfIspzwG&#10;NHQX7K2T3Dgt37xyNbuHI7k7A3nQTY/AS7kf+Iba642n9hUTLS0y0H8N1V2VzFHRNVsPGJ/t0CrG&#10;dbMHuV3TsvKZihTE7ZppX3tRbg27QbigyLZDJ46gkpaWupf4fT18UlDjDTzUhkllWPWjKtrkiwis&#10;tl3uysriS93MgWMkEzwtHoV2LMrBijB21VFAWIZa14DqTdr2xp7R/EX9YCg+w+XyHy6HTEbR3jBj&#10;4m3Du2Rv4G2By1bj6Wj/AIXTVuSSSujyk9bV0DxZCspq+MosEAlWNWiBlEvFgbxWFxG1q2s2jufD&#10;wb3myVHTPjqisSkoKigroM1R1lXkK6rjpaivyceMp6WNI46iQ08jVJGgEggd3t/fbxDDve2bi23x&#10;RM4dErIHQxlUVFJWOMszEkomtQgJJ6I902v6KeGR1xqHlThw414eWMdCRlqbOZqXA5bAZ9ts0eNz&#10;Rqc3TJGmTi3Tt6LA5qGPGRtV/t4gPkquOpM1Oi1IakVS5RmUjBksPR12RodtY7B4KF974atqcVll&#10;qPsa7GYXFvSVM7tS0uiarr2qqcRQLrRVWZrAgmwLt7ye3tZd1uNyuWh26dBLFTWsksmoL3tXQgU6&#10;noMlR6UIvTfIYbe3dAGcAAgEGv20ArTPE9ImHdn29HXZefMZSofZOap8ZuXHUFOrR5DJ15koaWnj&#10;qKpWVMdTw5aKqqSoJ/yYMDYMjo4VtTvDbK7Ay+KqVzmDqoXopX80uTg2ZiKTN11Y9fThlo5XlyFN&#10;TmQBFMkJ0n83Ovp4dl3X+sdpfg7fcqdQFPDa6keFECt8Y0ozaaGgapp6CRvot3t4gx8OJqEg1HdU&#10;DhX0Pr0paelh21mzu1czT4/bOchqJsxSLNRrR1W7M7k9uY3CVz1stJLXBTEJaaKJZRAJZ/8AN6mV&#10;lmDA0226Cjgw+ATLU2Y3viM1RUE9UGwNfHQYPM1QhxcVOqNjq2KqpQ8ykujILMPbDblPu1zLJebk&#10;sMsFk8Zah8VS8sakyVPepUkIcUY1GR0J9q2mytlEltKh0oanvx8ssRn7KceskdUczPWSVmTjoo6P&#10;B5PF5Opp1NBm6KorK6hQtqk89M8MlOLRv4/SeR6iCqA8+4MNl5q/IbWgnGawe7sLTwMtP/C4MrUR&#10;U89WtbFT0STh6ajAaOQOrIyhlYH6iVYduu7JLaHen1W89tLWreIYwWCkEtSjPhgQQQKEHps3Spe2&#10;6ulV0NRtWhSwyFOkA0NM0IPSrq0oMlTJjI8nKGoX2/VzvHO8OQREqxJjWNQjRqyV8lIySqdXkjLr&#10;Yah7at54vc22duUtD2NWQY6myNbQ5bbm3cBisXXUDxYTG5LKCetiqsfLlFo63xrSNJHUqxNR6yy3&#10;U32nctqvt0mm5ct5JXWKRJriSRw48RlUohRlQFP7QVQ/B26WowBfMEyokd5fAjU9CIBqwqsx1GUy&#10;UDMEVu3IIGNVem3E5zBbjq6jIbcngykuLlnxWTrFqKjxxvNVUv3VGrLUGJJ6fwrKQUJXRYW1k+0N&#10;9/tVdiVeOxGHr5ck+Zosjkqiq+4p1mDMzU+Lp0pZaeOtjLOwIABX02IIv7E8cW7ycwW99c3sYtBb&#10;NGiihIqV1SFn1MhAFeND516V7ZdbTNt88dszsFGRjU1aMRwAJGgAY9KdKuOKt/iMk8lSBSpSGGOj&#10;0RCNp/JG71BnINQCyIAo1afqSDYe1DjO2MtSNkcYMxV0MeP+zbMviZGTCVm3cZU0dfFishVSiTJr&#10;euhjWRWqG8qBksAT7Krzk+wlWG9ltI3kYuIjIAZlmcMjSxqKRjsY5CAr8QNQOgNu1zZS38klxSN4&#10;i1fxKijSakmp10qKVpxx0w5nZ23NxVOKnzGFxlfNg6ubMbdrK6jp6qvwWdnx9fh5MrhXnR0oaxcP&#10;laqHyRKrCOZrH1H2nX3tkXixbSYIVOKnnyX381XAopK6l3GjUETJGzGaKGcnxWjYeBSWTQzavZt+&#10;4rUtdhdwC3mmMKqtVkMPec0oTjVRgQ9NLVAp0ZrfubDwEs2ktpVozg8fE7V7PhA/ioMjB6eTQCRZ&#10;o1nkid1pCzGaZpEah1ukiKHCIxlKF7D91bq1x7ecSMrszJ7XyFdVbYqqzL5DH43BrUo1XTbepqs1&#10;bHE3q5mmrVmkhi1TVEkrBwiC2oEF24tYbvabtaxpdQ2sSO8xBVTMyhQJDRdKcSAkapgk54dRvG68&#10;tXj3O9OkVnkajgAeleNDjH2dRKoQ1dHlYZxWwRRxVCzvHLPBPOII1c1EE9LNFNEJOQBGUP1IIIBA&#10;tZDrTenYW/6nZOTztdJldw0eJy8S7cwtIkuRqIVroaiuq4KVZJFgp6GdrwlwllDN9LHGb3D+9p93&#10;T7vXLI373A542rZ7K2d4z9dPIAiuUKBWCNkutQ1NQyK5qAvuPulyFt1/cbnJzDbwjQFrq4mtV4oa&#10;1I/LpAbX3DgH2qclsTHJlxt6bK7epse2RqaeX+KQKk9Vi1ra+OdneaV0IkCuCxtyeQvN09D7o6j3&#10;FFRZPrfNbXbceDxlc2aeqETVOIeo8U1UaiSlq3pZa+sjglpoVW/7LjUn6hHPt19/P7sXvTsA3flL&#10;372HdbW3lIVIXkdQzVCA9qaqKXVmPk1aGnTm1e+fIG/XF5Gbu3/eZAz4p70OMlUUj0GcAsRQ9NWP&#10;7PwuRoq9K3KUTZnBZ+twzYiqpZ6OalzVAKJ6qgkheujavfE01cxmmV1hYSKQpYAeyz0e66HbeBnS&#10;rxEc1dTbsz1HueWhENPXna0dNppPuaiAJFi5Me8rVbSoWkmeFUNr+80rrwNwSXen36JNkj2+KaF3&#10;OqEOCHZqMSZNSroAwEDlqY6kfaub77beXDfWiV26W6ZaoAwCdp1Fmqain5DhxPQoUq5Kqrqms/iK&#10;vj6ihxgx0UdIqrFOROa+UuZD9wJAUVVZbRi59RIIEbruj3f2Y9NVS0e4KmhzlTJh8RDt+myVVuTE&#10;YcwS6q6hnmrJopcXJEuurNa03kRAIwj6WXFvnj74P3WuQdzsuXLv3f2OPmGUB44ZW7J5tajSyrCO&#10;9GI0eEY6AsW1rVSFb33w5S5fh3Nr7d0RtQUFmUUqacPCYUBNaeoxQ56Sm7c7hNiYPMZmorcTjocD&#10;i6zP5Cs3BJjsZg51xwE8xyNetPGKSamh1yLIiXRVLNcAg8d+bV7E6v3BWUNNV+T/AH6WcosicXTp&#10;k2nxOQejp4KPLUNaKqDGV0pPlqWDLJ44T42Xm89cpc28oc8bPHevBGIRdRyoXkKgFFaTxI2UKzRk&#10;A6FNQCe5TUELtp9ztv3DZTuqlJLZhKqNqKiSq0DGmCF40054dIzrLtrrnvfbuPz+OFQ1C+5ZRhzm&#10;ZP4ZNk8hh4vuv4rtuWmq4JczhJRcwSoul0R9aafYMZbc+/MjtSSvy1XJhqbFVC4/LHC03hyck6yQ&#10;y4WhqWpZFauw38UhgZlfVHTxhz6i3uQNug5QG6mHbit4zlWTW9UUk6XYGg0yaHbK018D21BXW/O0&#10;e4bft7m7VG1LUIKkPqAjFSPhMhTUOBTUDUHoZ46XCx1cbLBAaqaRq2maQNKsU/hmo5Kmn+4MqU9Y&#10;9NVyKzoEeWMlWJW/uDgcdVynEf3lrGpcdksxVztNrempwkmKroamOQ09QIocfI0ys5ijjmZlCa9L&#10;MCc39zABf/uuHxHSBQFoG4OpHFalhQ0DEqONKgdSuLG+itLae8vnLm5ZiqgUKNGy6WJB/S1MCukB&#10;9YAZiMdPLWjjLwpK7jnSoUyOQCo9Ugewsx/wsfa931Xpl6TAU2Inx+PpoWgwuKqttLWQQ5Z8WfNB&#10;VZRZKmRFfy2CKRpZjdg1hYNcvwmxm3GW8jmeVgZZFuCreGHwwj0gGmmueIx0cjb7S926213DRTE9&#10;pXVWgBbFW00OkChBqSF4MemLD0ZopK8zVeTqpK7Iz5VoMpJCzY5ahLmkx7U1NTkUkTxDSshdgGPP&#10;s1XwojqMR2Pns2UnSjxvWS7VoZKyK9XlM3lNyYKqjpI5YBphEUNDKYbANe/q948fep8Pdfb612uS&#10;Wgn3Zbx/DoBHFaxySKWDhtQlkEcLg4KycOsUvvHi3HLF3txuq2oBWvwn4Wby9CAOPninVO387vYf&#10;+k3469abQyKSQ7dpe8MTv7eOboquClh2ls/rzaG8N3S7gz1JVM8OUwdRl8VSY+tiKt+3XalAZQwt&#10;5oaKHITUsmWo5mq6SpnpcZNRVDPUxwZQRRCKUyHwqaWPXM0kgkKmILZg5B4f867hJtcXMW1OyGzv&#10;3jdyBp0+HKrp2gVYkigVWRQTqNSo6497Vy9C016bFnXVMHbtND8QySx+XWmpuns3d/XuLrZ+qt64&#10;in2tW7VxWf33gN8bXo6Pa2Uz3V75HL5WuoTjFTKNjty1MtFioMfQCiWc13neZBBqCM3NWrufbeTx&#10;+MyApsatNk8vSZWmpFaeKsoJ6WhaSvadFj8rmsv4goUxK4NwbexX7J73YXPuhNa9ybhue1mzDKRp&#10;RFKykjtz/Z6TXPdSp6kK4t5rXZ9DqM0TFakk1Fe48AD5dGn+M20Mv8eO5+rN+9ibRy2e7Q3ruDaP&#10;VeS2dnt00tBsqn2pvfae8Ow0outcfgzJmHwGNXYyxyZCaqknFfPSGMRspDFu3hlo8ZQb9z+35c5k&#10;d0dpJH1vVYnH5tZaLDrBSTPWZnH0MlDKlJW4Lb8dbVu6fts0aoVuysMtr/YrLaNx5Ytb6aa6kgha&#10;KNtZTuQikjOpqSta5B1U0nB6iO3ik/fNrDIqCzgYGtBU6qilfSpBI+Q6uE616gw+X3D8ZepuyI9r&#10;UmwvixU4/wCReP31n9r57B7h3jWjORYnC7eqt0Lu54auHcnYG4cLSx0dRTtLWBTJK8iRtGw5/HJK&#10;DbvS2H27Q49ZaDEfI9NurUGJg+IihwmXqo6ioqI5oy7ZOWL7RtIHkNTZuPfz3f3jG6wXnvJNJbMV&#10;trezlXTUEkIyCmVwM6yRmi9dh/u8rTZbhXYiL6BjSuDpKgVHA5PVmvSNRl93fI3fPYFbM9LWdifF&#10;fC5WWCnSAQVdRS5qmo3LUzwSVccGOSoV4x9xphIsq2Yj3dxgqGSfee2MgFW1DtMNI78lPNNRtqiJ&#10;YmNSiEchubD8n3xv3u8l3a7fbrdiWlk9Sa/bTTXpjcrkQ7LvFuGosl0woPz8umyWTA9MdDdw7ryM&#10;cUVDHuHMZl2hWaHy/wAOo62WoMwklnhkrG1ehGjKM31Ht0j3lS7m3ZRR09RKkFEaijaMTgpUqwMo&#10;qmQQKvoansP9f3Nvuj7S3nJ3ItpvEgZTPGrN2keGSB25ZsHqO+WdxivbTdYFRfGRdVaZpXSf8I/l&#10;1Rj/ACnPmNSdwdr997HSjoHafPSbqw0TR0UNY1D9xU4yvENQlHFURUCS5GJmEbK502Vh7LD87cHX&#10;VnXWCqcZnsjgfs8/Uipq6TwOTDmMLlcVFrqKmmqmpVpKysiqEaNQRLClveOXJKW1pe3k1zF4gomG&#10;qaBXViVOoUNAcinU3+zk6fvm/gaNdJg1UoMtGytw9SAfnSvW1D0FueTLZCpoq2OAiXHRP5Y0hScV&#10;OPnh8ayeFEjl8asQpsGF+SQTfUc7u3tkMn99h9wZvelPkKDILjcihysLzrJRVAFRujG0n8OhpaeD&#10;xXkP7TCRgLkfUZ18kWNvbwWcttHatFJRhRSTUsulSdRz5cep936aGJ5mjoFAalOjdRCyAWt9eLAH&#10;/YhQFv8A6wHs4X8vrsPFNlf4Bi4cgMjU1EmU3TUrKMbWyUOERpsXXTVU8dVFJN9yEPgg8C1LEJIW&#10;UkGJfvDctXVyE3GUFnQBVwD8Z7kHAZpmoYhQaU6Q2zLuFhPI3wppBHrUHj68OuEyBwCbEJrZlIuG&#10;BidCCPyCG59qb+bTRZ/Yv+iX5Gbfq5Zsx1Jl8bubH0dXSxPiaeamyVCJYFpIow8f38EjBz5NR/1f&#10;sWfdsntdw2655fvjWW8rATwLmhZagUACFQQckketD0j265SKxu5XA0pIBkVwcGnpjOOkpiVpqk53&#10;HSqJAz+KePUUMsU8UqSKSvJ/aY2v7ud6f7z273x8UHzWIyWJkz+Q6ymzKw0rx0bU/wDuJkeWjjp4&#10;1aCJqerKaUbyhjw3HsL8lcs7htH3g9pRw4t13qKPxCDXMgoe4kVUCoqM8PPqOd12eXbOa7PckiY2&#10;Ergca/Gahq+VPXyHRD/lBR0nWuHxtTUUmVm2lV7iwdLkEjE9bJ93U5uh1zlhLFNGj0okTyBgULBh&#10;yLHU42/j8RhdhZfMrtKsocPXbkx9FPQ1dbFPls5mNv11RFlJcnV0sFOtNQ1TTfcRrFEqtJCoPpuD&#10;96v3IbUN7WcqR2F4Eu2tHBcLhaJQMNVQW8qYABNOh5yG6X2xXV6bb4ZFBock+IqCvqFDE09OjxYS&#10;eWWqeklrmq6iOlMscApTTRUmJrkhmxmtbyCtrKfxhGcka0Zrr755ilpKnH9h1TZKrycJytM8OSpP&#10;KkNTVNkKV0qq+BpGpo45KcPHBZQQ7BiTaxzQsLqdLjlwxWscOmE1RgKhQjaghwa1oWJ4ioAFa9DE&#10;7dA0F3L41JA7ECvDtOR6fKnT3jw/22Mjampcb5Q33NBq87w+SCZzBR1KfbFGDqCW0t6L2ANiFRuL&#10;sKk3DT5PAw1uLp6Kkjw2Hx1LU4uClhyOspSZOqeuxC4+v+8rDKNcgmVNOqyAkEFG2ctXG2zQblJB&#10;O9zKZJJCspJQDujCq+pQFAJUUqTSpPQJu7C38VzMD4icWGoEmuACDwJp8uoGE2+uIqaqoiqchVT5&#10;KqqamrasrqmoWBKiVD9tRiaR/BQ06D9ocycAMxF/bHNHjKPMbPrKrB41nnNHV5KqiWrpUgzKSx1S&#10;4/FijqIoaSgnqYFQyBGqJEY+sE39mETXs9lvcdruUvhoHVEbSSY9JXW5IqzgNqIYlAQKL0Z7XDHc&#10;MkVzbRicjjoyCfQ1qK9OiJUvBVQzyR0kgapSikj0SyLTCN1jqZGqEkjMq31BWBVSOQwuPaxFPhaL&#10;PVG4arMpSbTr8hNS/wB3BWZTLUlVNU009G20sXHUVyZCBKysnSWKSSd1geIGxIB9hySS9NlBt8cD&#10;NuyIh8XREhQ61K3D0jKmgFHAALAkCgPQdv8Aam2DeLS5uLpjbNIB51XVinE8a49OmOSHIUuNp8ZT&#10;S1OUzV4XGUqVx1DVhfIscuTnWnx38NeenSQlkSnjWQ+kBb6gH6753LuTJ5CrwO3Jf4dkaas29DjL&#10;xlcTj6OoiyGPjxaw00QxsOqgX7wAkVMOpPTqv7FX7h2nbbW1jvtyAuo5VmaShrK7Aq5kJY6/irHg&#10;aDQ5p0ILV9zvlju7XbwkAZl7idVAcEfbx7qj5Vz0402HpIRj5J9bz0kgqUqlq54RVVMtPJQmWshj&#10;kSCrAWpJjSRGSKSzqAyqRho6rcfhxNHisfHUVdcZYKVsbSCljo6qlkWIVWHSnEcU1VIzf5QKgTLI&#10;fwB7cnt9r/3YTXM7LZoAzBzqZ1cElX1GoH8GkinS295Xn3GwZNIe3ClnQAIoVRqwQK8QAQTmuCOn&#10;KXwaZpZqiPwIElqy76kEWkswAk1mFCqlrf1HFjb3ah8S997w6z29s5I+7dv4el3NiMk9bg0wmIet&#10;jrcZNCTjqvMZtMlkZ6OGj8scbrNSoGIKRiwHvmV95n2G9uPfvnPct6559m5rq95fmiSGZrm5hV4p&#10;nV3fTbSQxyKFUllZHL/xJx65Xe433KOS/c7nncN6vNhWUwO2Ga7Ook6gx03aBghAYgqQQKEEEjqi&#10;3507i3T2MnyH6+x/xU3rk6nYu4thY+LeWK3nn4sTk9udg4mvhl35t6DCR4enwO5ttCVZpViSpqpi&#10;CjVKltYsy623dRZXBync1VDSVmUy8mRnzrZlcxDj5XZqx56GhNIkVBHRSxiOARNqTXcNce+VP3mP&#10;Z3mHl7l/m7lX2f2m5smWwf6eURNKVkpUMvjyS9pAK6qjSpLABgD1zQ9/vuue4vK/MG4XdjcfV7Ra&#10;wuopCViSIRsj1dpWqNBLMdJJYAVoT1r3UW++n+iPlj19tqo6u3Bvbrvr/F7V2wvXuN2VJ0xm+3Gq&#10;s5icBi6rdm9drV1NkOx5M1QV8uRr/wCLAY+vWmanqqV0mYex77AqUwmEx0s0J3HRpKiwmMPHU0kM&#10;o+zjkiqWeRlSFpw05IN6cP8ARrEYS/dN9r+eth5zubzm3dZLTc7xZnmadQ5aQwyIdK10rq1UagoQ&#10;SoyQww79oeU9+5s5yjnh9wrfbrWxvIlZngDEDWJPgqAdIUgMwIBoadDL88vl58Xe29m1XUezfj7B&#10;sTP7j62z9HtzcG3c7jsDtibEY+BdwZSjzuN2/hcfHmMvN/Cr4PGmREXLLTXbxhkZN9TU+Gp8rWeS&#10;m8VXJFMYYpKmaecLVkBqaIBvtxTyIxVSUOkGxufUJ394IOYeYtvhu+ceZEv+VoTqVzbx2yvJGpQL&#10;SEKWopZTqJ1Vqa9ZR/flfmbcuVdk2PY7z6vY4FWSfQsYRWWikqzBnJoSdGqlKsBUAirP4dd446n7&#10;Yw2ew0c2wd77pqcLsKkrlwkc+Gyhw7xmjyi0WVir5sTuL76kjWWqaR3NSyzwmAJoIm57bGCzmSx8&#10;FblKGlqYta42GoNQheSOJ5EhJiqooQz6LK5jLL9feFm4feKvPZ7mm35K2jap5eWLlFiVUaAKFPxS&#10;BnhdmdY9TIKitOHUDfdU92fbLkS4s7Xm2xja7uJBGZTcND4Wo/GQimoHGladWl/Iv+W18mvmJ0R2&#10;38kMPu2lh3xT5vJbhy+18ptODJHsHb1FR1lIdv4itpa+kqMLMyzBnlLTrOV0uhVmHsHZsTuHb9bk&#10;MlXUdTLS48vV0c0FKkSTJSIziaCUTFpXOnSFkBUk8j3mBa828hc67Xs2ybJuNtFut+2lw8ryOEkY&#10;K0ZUroqQaVXSR5Hrq9tnvF7abzfiDlLnWxki7TIqlnwSKl3Za8K8KV61rt/fGjtzqiLbFPktkZXa&#10;eQbNV+2czlt0V0LRUFZlag0EtHVY6rgroaLHUfmLmvpIkmeFCysjWYTtv7oVpYc9WUZaqjkVmpKm&#10;qAnVnISR53SN0ieCNi1xGWUi4Nx7DPuByRc2+zy8ncvXGsT0UlVOoiuoLl6jUwC1DA0PHpN7gbds&#10;XOPJW+7Ryjd/UXt1DnwgwyTQnSWHkTlSuONeonX23sN1X8kqas7N3ccVtDb9Tm8lhd8RbaOVweal&#10;xtFV5DEyYOjzUkpq6PKimCw+WZuXBPAI9r2q3U9PRJWQUEmSrJ/tqejxySBFoqmrAko6uYpBH9wg&#10;eykMxVlJuPeBnvB7g7vyUlryty1ZSXV1HMLeaCP9NIzMpQDWdT1aQrWVHQj0PXFz3W/dXtFc3nL+&#10;zWTTb88zxOwd+2tRqIlaUEk8SugH0PW3l/Lk+MeZ+dVFS97d6V2Em6wrlXe+H3vk8ZQ1W8OyMFiK&#10;2GnqqXK4umni29tXGx4eSRoaJqCskhmVJBIfHpMWrgqaqn+9rtnTmsmqY8tBWUWdr6GanqqGRchS&#10;R1EFOymq1VUCkorRo44cOhKEJc2/eF9/9q5d2iXbfaa+i2CCBApR45PDYMoj1OY1kU0x5jzGaHoh&#10;2n3H3Dd+S5OV+YLpWvJFBgL+GWjAWrqsYjVG1JqXv10rUZFejUdJ/wAsv4S7P+Udd2f078g8SmUh&#10;w+5Nsdpdf1GIoty47c0GYxtZRZ2gEu54cpR42gZJneXwk1UTLqimjIHvJuSuTFfY43bUuVOVx8lJ&#10;URU8MsNdX06KyPTyNLlKesp5nik0kvLHISRdr/lD96H3A5S9wBy5tHtVabhLzBbEGSFZROyaxliX&#10;jC1DkFuzJ49QPaSbzyruZury/d94+oSfRGkSuNLhkNChioKAt+nWgPVivxTwe59xbb7GzPc+wdp9&#10;e7E3PgcztdoqCSOh/jFEyS4zJ1r1GPFBU4aCtw8kyRrSzKqI/wC3psLP2PytbmqKubLGOknrarwQ&#10;Y2NUmY5OaQR0iOyRRM0ktY6BowUSxIuPqFHsdzDzF7V8ybNzfz5tzw2t2zpJCQQUd1KZYs+qR2IB&#10;BCqoJApgiY+SOaL7nLeomn3z6N3v4XlVQjmniKxaule6nEcPLoi/8yn4lbF3n8dqPanSfWeO3Tm9&#10;h9aZJdk7myufyhwGK2PjMRNNWV2RoqSrSN8DjsZC09PKiPUzVscRd2JNy27vx2VhrIo2nknkTKHL&#10;09RU00MjUs8U4qKeaCJ9YUxOoZEFlUgEAWHvszyBu/KHMexb3fR7Vbwxz2LoF8aeRjI6lVIOsL/a&#10;FX4cARw67L7l7Le1u38oLJbcti2vEA1TLPcMHoKfC0pFCeI4daWvS3y17cw3YuVo925mor8QmzYu&#10;ss/tKjw2D2j/AHnxc2NO3qrE7ryFJhYKjH/dUMrrWzTieunpy8HmDSawOmGo6bNYeU5DH1ucpo5T&#10;BL4a6ppZpllNneJopI5qaojY+mRH1gi6lffO/wB4bzmblbmKO25OnuEW6lBeCJYn0BT4jEGaOQod&#10;aijK1B/DXrn77p7puHt9zbBvfJlkE2m/VnuY0CFPFLgUrKkmgEEkqoCkVU1r1dt/LHXpvunrRMT8&#10;mNw9Z7f7R6noKOHq7cnZOFyJmotuU9A2C21t/dB2XncDS9qbcyGDqRBW0+VgkaUsfP5Y9aM2drb7&#10;xuExeTp8KlJJXVNMlJWRvVz+SHHuFo8hJDTkFqmup6N3EK6lUy6b3HsY+xH3efcD3X5g5H5o2m8Y&#10;3trvUMklYg0REEyswrqAQ+ErfqUbQe4oygoRn7Lfd15+92Z7S622J9r5Zt2SYGWEzo7VEhVAJY3y&#10;oNauR5Upjp7X5XbX6y3rv34wbu2jlu1cd251/mKLYm446DG4PJQzbrxM+49rSboy9HRJUYHa2Y3A&#10;tLU5dZWq5afH+VwrSKD7RdXtzL9hdXZDF7XrcVhv717dymKqkzeMqcglNNWYyopaSqipafIUJp62&#10;gqJFZgzyRMy8pfkCH7yXM/u97Ye8m2bz7R8xG35n5eDwNpjhkYSuSO0TRSJVASrK6SRtmqdY7e50&#10;29+1HvbvO2z7opu9tun8KVolUs8RI8VVbxR8QqtSSBgGnR9v5cGz+pMd1AH+SGFyuSyuH7EwW+cT&#10;uHau8MzMmJi2xuKkzOLNTuDE1OBOfxGXyVHE0YMFPM2MZ6WSSSJ3DEU+VHws6Y2X1hujdux+t66j&#10;xePx1fV5LB0eQy2bxjSx0sk+SzMVTmcnVZLBsY1cNUJNItMT5hGxUKcs/uf/AN5t97fYfc/lbYfe&#10;HY933XkXcb6Oyt72m1Wdtau0qjx5Vt9sWaYRP2+C81HPFh1mf92j+8P974fcrlnYeaPcBdx5Jlmj&#10;imsxb7fCTGaAsbhLITLQcDrrXgQerqeuu53fMbQ663P8iNjZfsKtnpKlKGp21Bgt8ZjHVaiTHYuv&#10;o6Sqfbs1crvHJM1NSQtLGrRp42YSLUnQZtKvNtX4Gp2bQ0eOq5Bi8nnJMtUTxYzGuWqqTF1dJXUr&#10;R1MtTF466QJGZVLqugkMPpxtZbfcNk2u4jmuLm1uo6uIlSjvIh0MwYGmkHVGHL0AFanr6gNn5vst&#10;+s9rv7S4tvo5YtRGkM3choFciq6QasQKtTyJr0bushlnxdJ/ETlKitqqeSGvOGoKFohUZCmeJaio&#10;pK6OrRaaiSXyRJKZ0jKjUr2ILXh9+7YiyWLoExMGYyG4KqGm/vX4AMdNjsvkYqimqziHnHjqMHNI&#10;rtNG8UspjuxuSfZ3c8v7q1rNeyXzQ2dspZbfOtWSMrp8XJPirUEOGVQ2BToVWnOW23NyVSTxWdF0&#10;KophmFCS1aoK1JpWlenKbHZeSarrWrqiajSKGooMLHNFBJTz0sAj8K18dMJJKXKWJmFQtQ8TN6GU&#10;AD3Kyu1chX9eRzhcjj5a7ZK77mx2Qyhmx+YosAY3y1RRgUsVTNlMhHC71NNNJIFjZ1h0NpYIY9+t&#10;bPmiWIyqYob02vjLCB4RkqEVjqIEa1AV0Ck4LEivRbvG5W9yJI55WQuyMzhVKxmobRkEfqHsFakV&#10;ww6Qz9mYPH7qOHqshUZSpp920Oz6yqx2GWVdv5XcwE2CoM9URsrU+PrpZ44KaRFYmZ08xtqPtDbv&#10;3XvhhtbZG6sjmcxkdo19JmNqUAxK19NHlKquj/hyVss/l/ieNq8TJcxyj1qdLE3J9inZdn5eDbtv&#10;mywQW1pfxvFO5kKlkVCXMdCCjpKMkGgpgDoP7nHYPzFZ2cF14kyyIdaKfxUCg1Y1FCAy19aselHi&#10;Nn7Co8tuLd2DwWMx+V3LA+M3LmqWRsbWz09GpSaOolomgaOSmli/UjK6kell9vm7Nm1mN3XlcE9V&#10;XUOIp6fHVe45YaDF0uRzuNigjqsnUtVmklhhrnkVjIsEahVvx7Q7TvkV9tFpuYjjkvCzfTjU5SGS&#10;pCLpLV0UwNZJ4GtehNfWlx4ltDDdkEuBURrV9PEMTxY07moCcnp8xGZgzeJocnTGAGpWT7MEzSQr&#10;UyqUIcK0DyQlSQrOLn9XB9rrqjc0FNWVdRvP+PVm4dwZTGti9z7XoaDDUVDUNWQvRNk3CvSVm24J&#10;tIeE06wtSglVVrEBznewnkt4Y+X/AKdNtt4mElvMzTO6EENoBoyXBWtH8QsJKVqKggfn6Xdv3cdt&#10;VVlvpmNSkdAFJ7RQsRgUHDoKO3ts7rrMFi6XZ0u2ZsLi/JJuXD7txWR3PLm9vFGhyeNw1TS5nD5e&#10;g3E9Gzmnr3qZmWfSZY5l1Ixg6fqnZO75tm7h26JMBkM7uion3fgN2SVG4VrgiSjdiyUMZo6NKrGS&#10;CZKVFjWkLooMRHHuL7rnTmnl+DmHbr1Y71ra2AtZbcC3CIWH01HOthrTTrapkNSajoJzXW78p8qX&#10;wiQtdrECCAtakgEEPrFc1qAOiiZ7vfurp/Cdu4TdWL292EuztoV2Q2LW7NNXsqheqq6r7Tr7a1Xl&#10;89ldy1EM+cxE1PLkK5pZZYmd3jUABPYe9u9b0mThztdtety2bjpwHp65Lxz1eYwcNoq3N42cfw+H&#10;F+anCOlLBAviu9ifYs5D5surdtpj3qzgtZT2vFUsI45TRkilFGdxqLB5CxJxjr3s1v3MPMW17jJu&#10;8EltexuSgc5w9K1QLgjiOHQ//Hns3duV2tgIeytsYnYW8cjJSzV22aXLnOYPGfxSpRabDbczsUEV&#10;VkWDzKXlqi/ke44vwGWH66lzGOwdRmGlzOJgkqP7vY2nQ0slBhZKxpjLV1VC9JLW1FUh1swVXSU2&#10;AAHsV3nMse03F5DYoIL6QDxn+INMF4APrVEU9oFCCvn1kvFDMpnMssYbxNQ01UAEf6bA8/8AJ0Ye&#10;fM4vH5HOLIaekqZVp2ra2eocQ1VQtCkcEJjmMtPSCKIBDcEEDUbnn3gr8fuDcWytgbkM9Du3J0uU&#10;n3NkNtVrrHg4srV5F46r+8VRBBCKVMXVyGE0sMf20qpYpz7ta3dpte88w7fFZvYwywJCkisfF0qg&#10;oINWoNrUavEbvDGoYdATff3rfQqlrbMJkOpYmbt1/DQvjxKHJDLRuBwek5Q1uOj3HuXEvj8xi0hp&#10;6XB0uRqZfBUZEx41ZpY9vys1TWV6QQqXaeeTyiUWB0+2yo3pi9wYyvpmparbmT2ymMy2395Y/wCz&#10;qK7D1pngrK1IMbl6bKY2XDUyFpJsbMkwMQKBgvHtUdgvLRomivC9veiSOW2bGpQpRGLLpYS1oFmX&#10;T30YqT0E+a7HfNwgis4rh4oY0USOqxvISo7hQgiuD2jtPmOpmT2vXffRJS5BzjszDW0O4sOyNAMn&#10;RTRyxx1cVdQzU2WoMwVYRCqjmEYHqMZbn2sW3PvqqrznNwbuTeWExeaoaeg3PBtvF4bDSQZSrjjQ&#10;wQ42njq1y8OWm/ZLSsFIBtfn2TNtvLVtarZWOznb76eFw8DzPLIrKCdLayUMbIKGijB61zPy09/s&#10;822SSIpYfDpatft1/s6TWB2Xs7B4lttw4eDbFXujHKHwFTmclnauSoxtAKV4qeTNVtWJaJMVB+4A&#10;g1pcvc39iLtXu6TGNmFoYcnBW7Z2dUYDBYVqbDU+c3dk8YWosfuXIV1XipUoc5W1ESkiNPt3c6mj&#10;Nz7CvMPILzR2ks7xzRXN340rhpDHCjDW0CKjgNGBju7gvaGoOgHyb7TJtQnW+VbkMryCJhKp7VNF&#10;DCXOB6Z49ARuH4p0m5aI025chV7xh3R2HUb3zNLnM7uA4XbmKyVa2Ty2ysFTbeymAlrNrNFK9LDH&#10;WS1DRQEKhAAAQmX7WwtFVSVmLoc1V47sSr25HS5PIUGJoM9ko6bHUePyGRzX8OxcdNVyUubicJM0&#10;SylFBZm9iDbOTp5gzT/TQ3VkJCyxtIyVLFkALyax+hQFS5UDAA6mHZNp2rlWNZ5oVS3kmQKELa+8&#10;gqH1FhpAIBJUmnmOhm652Nl8dQ4yk3Uds0uR2fV5wU9Bt7+ODD4ukyFXU/wpsccxl8nk6Banbk0a&#10;yQLVvSwhisUcahVClwHfmAzceGy0PWWamyFZXSvNTY2TH0a0VRgCwpBAs1DOtfkpIaVQk019CkW+&#10;nstu/bncrWO+tZeaoIraNCoMiszMJT3Nhx4cepidK+fHo3veY1ezt72yWQGhUB1qx/DkAg6a/CAQ&#10;xGdY6bc71buxKPN0lBvikgo6jC16pV7lxlXl6yryGUSUyzZJ8blsNNBgaWvmLpSUTUr8W8hHp9u1&#10;B3PsDagyOW2btaXO7azmHos2tTVJF/FIZqKKOJhUU1CIExgmmh8jQolg5JHtq55H5o3pbe33zdVt&#10;91t53i0A/pkMTQBm1F8GhYkny4dXk5thv1s5Lq7ctWpAIPbTH4R2gcMV+Q6hSdY7835jtv1m+t4Q&#10;4HeuClyCTUG1WqDtv+G5RpTS0ksOTmrDlKqixs6o1QxHkdblRe3uiv8AmlV757sn44bkG28Xt+lz&#10;2R3LPG8cVXFXZKrjyHXqZWfNUktZLTRmOvZ9HhSHWGbVc2I5t/3k1r+739idqk3OW5eCTeBpOkoi&#10;F9rKLEwUFqpSuotkClM9YK/fMvZr285CmVFFvpvfD/iIrafH9hpT8+hppaA4fau5cc2Wy2W+yxeR&#10;SIM9GuQpqUUNS1HFSVcFFGZKhqbToklEragCb83OR/wna3JjtsYD5nZDIPMfHL0HJTUlJHJVV+Qn&#10;ij7mK0ePx8BWauqZdXCKb2+vFyMBfayza7G8rGV8UvCoBHElZjhuA+Gmk/FUenWIGy7t+63nIjLF&#10;gMfZX/Pw+3rXB/4UR/HDsH5IdifAja+w8TTVSpUfIfHbjzuT+zxu3tm4PNwdOJU7l3NvDIxVOP2h&#10;iKT7DT9zLFIHqHiVP3REGv1k+WW3MXh9w5rMwUWHw+Nx8dXjd5ZrL0e2tnPNNRTVwj3NkNwGlrNm&#10;NQ0sYmqPvIGKRrIU8vhkCi/dbW2W3uyZY6Q/jLUUggdoJAOqppTzFendx5uSXSDZNorUDTUk8MdV&#10;W7k/4T7bgTN9bU+C7RjnpchUZCu7O60z+EGQ7Lwe1MTkaKhyVR1zNsOfLYjtXHVc9XPRJXUkuMEP&#10;3tKZYomqI4vdfvYXdO9vkxvLaGyt0bp2d1r1xR0eL3FnpNrZPcLY/O5jN08GVpNs4nN7zwGPo8lk&#10;MRip1mNeMNT453qvL4ZjHT3ia3tdv3PdreK9vVi28jW1CSaemR88YPA46tLuFwNv+sh20TN6Aio+&#10;WfMUGPmetgT4U/Azb38vPq7svf8AsPZXYPbve2Sye4dq4TdnYG2Oss1uyj29tafJ4TEbiFNsXM0O&#10;frds5laOAR46v3PX53+GxRRLJj1epp4lN2fufC7M6qGDxWS7C7C2FhMtS7bynTPUNHVYjcVYlVWQ&#10;SybiyFZVZTCZ/dO33hnqJa6aesp8XVvUxvNTyohZB0bzlOFltBcyXe3RSKqxAaCJCcP/AE1FO5TQ&#10;MacBwDR3PfJI7hBY/TiRe1tQK6qUoxHCnmAeA9envZvQFfvD5NSd5bz6EwW2+8sttl9zbZ+QvZjY&#10;rfmMkWTEUmBTr6TG0NNUbY63ztLKMZFQU1E9dk6fG42tVMjHJPMtWYCLZuITF02dx1EuGxVJt6ni&#10;w+FpIJZnxsNPQwwNGlfSwPhamSjqJWeQ0sz05mUohtb2MN43i82/bLzc7nU628A8No42VEU6VIKg&#10;aVJqVJrSpoOo22va0uN6TakR7u5MpNxLVSIiQzUYAkqaqEAI/FnPTVtXvHceWylF1rmKxq7deV3z&#10;Km6s1uWp21ts5ipyGUrshFRR7NbP1m8sFSzYaiipKWnyNGtVHQGOok8mlxIqdq7cK7fxmVoYU2hB&#10;HSRyUNdU1U1Tla+or/G0CzbfqIhgBCyzIqPOlTUFWMQSG4f2Horu6u9mt7eHZmtYriESakLNrrRk&#10;ZgMBg1GAyRToYy7U0G7TKbcz2agArgKK1ANTmoNOGMZ6ADuXtyKt7q3bsPK7gru8PNk63C7h2xhc&#10;dRYHa22cXhzVUucSm7DxtZ/pJ/i6R0NcJ4qOoxeOicLVvLWiJqdlfjcPvTD1dZncNl6OWpqMmuUC&#10;irzmmoaDC1NPPQZKqrM7XM8E+TqausjDOkMbTBXpS1PFIhRtm2XW32Vwu4pHLuctPEuHakjR0poV&#10;D/SzXjx+XRxJdAC3gs4GRFFNIzQV8vI/nw8uiw9jV3w97SweA6b7L683FR7M2rtGq2jgsRWbc267&#10;7fpNwb42zUUm7sHT0OzaNMnuChw+NwmEqa1KSoqWp6ZBRZRI8pWJkCqfJjK5Tb9fkt35OFdu11Ts&#10;Y5+oIeXQuVwuRetykFO88aEIxhWNPHJLeGUEsSWj9h7dt3XYuc9tvbMNqitlBB4GQEmh+Rxn0PR3&#10;slgb/l7cvGi1+JcsVBAyvl9nl+zq23+WbRbCq/j0nVuzt20fZmzuqewKnZ2Fy0VRjGqKzYMmz6Cj&#10;2rW5VMHlKllrJqKWRqkVVLQOK2CULTiFI5pQv6hz9dl5d/tgv8nxm4oMF2DiBRqwx0GdTG/wbPwP&#10;TwtJTU6bkrUaBrJpEhiW62RWEXKVmiNzLFaun01yRPFU0pKR3oB6MSRjjjqOebNySzubATWzF4pl&#10;U+ZCagzH5hQur5AE9GI7T6+21trKdUZnMSLkKvFzbj6tyMmVnx5zeV2XkctT7r23ImWkp4stlJ+t&#10;IMQtdSp53aGkNdIyzO0k6o2n/hmNo65KykekqcLFj8lTeOQyMtO/2omplOpI2FNlKuQBio1eUg2I&#10;53uT2O37Xv2zzx0mt0VkI4VwSCftJH59HNi8r7hZXFtLq10xwpUdGMMmUr63EzU9StTj81PlcdUp&#10;JCiaZYUrWpqnQbyaqjF0KAqSQDBccO3sY+ht69f0u0pYRuHCpWTZfLpNAtdTvUQ1C1UVM8dQTXU7&#10;JUwpSIvi0KYuFK6rg4Tc5pJJuc7JagoRUUOajOR5dSW8MV3IjNpPhgg5zw/nmnTTvzB7lyWbjqKC&#10;CqkpIY6NH0BzBOkUUzSxCOGgqGUPNVPzex+tx7Mvjt0QVVGcjh6GtyGHxZipKnLK9PQYsVOl5I4F&#10;q8pUUcLusLeoRF0tYk+oXR8uclc5c2vHY7HtE15dOK6IxqYChOR5cOgnvvMXJ+wbnY8vbruUab5c&#10;prjgXMjCtMLg16A7ceIw+CrpqbP5rHYTJ5DyVcVBLDXV+TeEypEK4U+Goq+cQyzH9tpkSRmDBFOj&#10;gfdnbirGw1LXrQwwQ1EksixU+QxM9SYhUGR46impa2qenRTcAtdCfyDb2O25A90uVGZJOSr/AEjy&#10;MRapqPSv5dQpzFzV7cbxv1xtTb+EuV7TqjkC1NAAG00PHqtzv/qnqff+er8buHeAirKWlgpVr8pi&#10;d0UGMpa2WiEEVRjszl8bjaOuqzEgkZYZBOv51aiPfOqpsdJmxnsRUlP4qsP8Txci1HkpsjHG7eRq&#10;VhGtPTVdOiuGdl1sDpBMjWjTmdXs9y13u3SWxA1EOGRiTUmikA5P8upM5K3m3vLGazNxDL4NQrqQ&#10;w0rhcj8VKVHHj0o+lqXfGL6mn6n3vUR7nXZ1VWUWyd7UtVja6izGy/uoKfGRz5qnNV97mcLWSNTz&#10;RRxyiNdOtljjjJTm66d4qNqyKH/J5pNJmkSFlivfVLokS0sDB/woUkWF2WwCF7BJExFrcqYDkqQc&#10;+fFacOpSs43dNDuhGkVVQVqKcNX8vTozvT2epMhWxYPNqYtw42njRY6GWdDKsUnjji8vlZKep/yZ&#10;SytIWQkkgrKCxY96ZfDU26ZtrVdFg+z4MpTw5aWhq8RRQ02EqTJMYMVkKYxxYyZKaKEzXdoft0Kv&#10;IznXIJS5e2uCfZbS+tZPp4lhQyF1OqtAW8Kpwtfh1VIX59egGsjRbtBKhwQ5OPXh0Nm3KLdGYwuR&#10;zeWGe6tpdv53J4bG1FFnWylRu7Ho0csW4o6qNKqtpZK1qhYDHGJ3lnSSOPSnjUpzG1GL29WTZPF4&#10;TbezMjO0SY2TBUdRSUWKigiWJqrGUG3sDlaOlqvLCS81RO0pBePQqO6sYWW8bFZ3Vqg5jP1VRq1D&#10;NT5ny8/LHSyabcCqhArNTJJ4/Pp33ZsTJ7w2y21NwUG5OwNmGirhmcNlXx9fLuYVZnMuN3HWbl3R&#10;hHy2JqKasMaUkdKKcMkcqyeWOKRXDsrfOL7N29V0+XkoH3FJhZds1u6MTmcfHHWQRV9Nl8RBn8Os&#10;1ApmpdwY+nqYX8Zjik8mhY1le0zbru9huuzWEc11bzyqi6WVwWI40YeRyRTr0O5XsVzGJLYGMLQ5&#10;/wAHRLPif8H6H4jdhZ9eqqzceO6eqt9p2phOnN17by+SXYW7q3A1uzs7lOvN1vJm5IMflNn5uvx9&#10;TAxWtmhWnWWeo8ISWLWdxbx2Bs/r/bW4uv8ALvidm4TB4ulkxWR29V0WYpMDUxVOazUmKrMth8jJ&#10;mK/bWPZcdp8qJVJKXXTLL7Z/eo2jb0gvFPgyTBacR4LDuC+pYk/Z07fyPu9s8MaeGEPbXGft+3pt&#10;238HerNwdzfJXu3qvsjF5PsXuPce8sxubLZjH5unzmzMnldtpi9q7Hoc6tJkKen21it1V88+Wp44&#10;hVV1HJjkV1GPoWJVcd2D1Z1/2nV0kU+9cRtzdgqBk9vby2bm9q12MwuUXII2Emwu48RE2apqGqqn&#10;SCanVov4dKiRmeS5BQt1+7L26tTaSCwuVqPFBTVHxWla07cCuaivVWhkv7JdTr4kBwQamhPl0fCi&#10;xO6e3emMY2VqOvNx9h7KqYY8RuXa25I9z4Oq3bturpxHm6HLY2fFyUFXPHTK8tFMyNHWrZz41RpL&#10;D/hxntrbjotzbazNBtj+822c7koMZkqDE4nG/wB5diZoyVe2aiCmihieSndYZYhGQTEsKFy0nlYj&#10;nlPmZrfZN5t9vW3j3Lx1XS8eqT6apLFfUEgAAeVfXoxtIrYBYbgEY4jrWs/n2bJ+RWwt07L7Wwm6&#10;u5KnoveuxsRJkcDid4bomx3UXee1KwU+Sy0s9PUiDbFDXY+vgnNaqg1tQ1XDI6L/AA5UVOHhyWR7&#10;+y2NpsUtBtfYOFy2W2tpQLVUrZ0bfw82PikMlVNJgMlLX1cv2a/aRCpwoYRP44n95b8rc0bVy7sf&#10;LnKtruA3GTd7fxb2SCQqsQQlo4pkrRWOl1ViaqailGFRDarb7dF4KXBMcpqfXy4/sHQM911dDs3+&#10;WjsHenZWZgre0vlH2PsLrPuHOff3pN7YbrTbW7e00zeeaCCkw+Q33QZPY9NQDck612QOO3WEqZ9M&#10;1Wge9/ZputOu8LPQ/wAM3DXba3BjqvKVe4a6GauqMpX5f/c1UYiurac09Pn8hUZypjSpEKU9KjTK&#10;I4o0OgZR/Rb/AHu8bzuW2NBEIW+kt37JZXMCRKhBU4omtiSKFtZw2BHtkS3kd3PdyeHEE7a8TStM&#10;dA18YOlKH5ifKXtWfsap3l1nsntnqzKbS6pw+0sMKegy21tu7Eo8H1bj+y8LtitpchWbX2/iOrsZ&#10;kKnBfe09VlaqXHA1NQ9QfI4Jn67B0G8NvZytx5nwGBwJfJxVbQY+hircJQR5Ly1FUlLJDTwVqVNQ&#10;1RI5Ip6iO7gowAf5d2iG85n2ze4r6BNtubSt0jMFj8REWCJiOAIChePepB4g9C+zWC726zt1nUJS&#10;tTioBoSehWxfWmzO58D8Vu3NlUOXpMFv/tHtbJYfC7ix1PNuOu/ud2DvKqwsa4ihnzlJWZXJYqkw&#10;dMmNhhWN8piK/TBpmR3kbCxpzO6ty1U9THVthtz1VZIZqMQVFNWTRZCGnxFSkkCamo4K6StKSEyo&#10;ainYEKw9yv7u7rYcu8q7XsW3EH6uNnEaUZUhNSh1DDKTIQrcSMjh0W79eCxt0s4ZQ+KGhrQV/wAv&#10;SU/mGdu4jqT4w9HdabWgylEe1ultu7WgpsNuI5TCnYuOqNjZWs39jc1jclK7Qb0yu2aHb8dRSXjr&#10;KKly4ZWnjuRsafHRfeyVNVCHLQ0TlihMclSESGj9Ac+edpgyx/qYuvBuL48I+53VvELC2cQxqXZV&#10;BJAWhq4GVXyDHFfMEiofjuLlovFg+O3Gsj1VSC1flTqj6DE9pZI7Awu1NqZ3+GYY7i33QJQwSfbZ&#10;Gg2tLPk9xbwZcjNQ42i2/hqXCSUDZCoaOlQUNYry2jZVxrjcBLixmd1VMmNiGThiooKmqeATV+Ke&#10;ITSJTwmSoyssr4lGp6OEF2aHyIhck+wbzMs17cWfLu3vJ9PIQX0MwBBPiKr0FdQL8DTPl1z3+8Nv&#10;m+c5c77p7c8u3LSbDaWSO1pbjxRMJh4uuZx2x01UBJr9nDo93SXYHZvx73FhV6E2bgt5bk3DTV1Z&#10;S9i1G26WqbbG1exabMZzauExFRm5aDG7Z/hNJ27Wy5zdOUvS0a5Y46pqkpYY4lC2o6Zrd8bqwHY5&#10;3ruHc1XOmUysWz90S1NZ11TJlsTLSQQ0u28xUUmOxtVttinqeFHev1yC8gkVTLeLFtpsrWe2uPq9&#10;zC10ucKpoSaOdOlGC1Pm2PLHOifnPbuUV3Hlm45YtrO1jkRB9OP8arDIkiF3jBLLKVIPxFVccFoR&#10;sv7T7wwuD673f1c+yqTY9FjaHBbU3H3dsnKri+3M5lcRnsbUNVybm2pBuLNZqPsKkpamupEppHSg&#10;wWmNjDTzUcsun3/OjxFFiP5jnYeNocXT4iCn6Y2+TSUdHjaWmacdQ5KSeqip8VGtCiVcoMhKKDdi&#10;T6rn3BvNht35guTbRaIPCFBQD/Q6k0GBU1NOs6/uz31xuHs1tF5cXDSSvucx1OWJob3AJclqgYFT&#10;6dWsfDnMV9f8fMPXZLcrbxmfe8lOmUbPZzN1UcVRuPExrQ1uW3NVyZeqqsZJUMsglkcuFsNeoA2i&#10;/wAiWpp4Phru5Z5HUH5Ab2JVQCAp2P1kNQBFi1xb/AXPvoT9zmKST2s3QxqD/u7n/wC0e16hD70z&#10;lfcawABP+6iH7P7e56afkfiMhX9hUE1HBTnTtnGRpNKy63nGRzDLEw1ArHGragSCCxABHPu5STJ0&#10;sRAihSfUrCDXMz6rW1r63RVIZvoBYke8uEtZWqXfTTjQf7B6xsq7VxToH6bbOQkjD1Vc9EY2IrhH&#10;RxQOrsXKuFhgmeT0JbUCWAI/HPtAV/ZE82dyW18Ft/NbqyWEhxr5+j2zLtX/AHDHLw1U1BT1z5zc&#10;WCVqiWmpjI0cJleON4y4USpqI7zebGwu5LOGxubu8jVHcRAHw1kLaC5dkALaGIUFm00alGBJku1q&#10;tlDfbjfJa28pbwzIJjr0aQ2nwopSKFgKkAE1AJKsArMdsPGUeNpM/U1+Nooa6qqUxlbm/wCM07Vn&#10;2RiFRNCIsdWoEEsoCmQoGKtYkA+8kW+oqJY3zHX/AGjSRRkrKYNk1+ceNxaxT+6kmc8i3W91Lj8c&#10;8+08vNEIQvLaXcLfOCR/2iISfyHTD2MDPph3zb2x+KYR0/5zLHT86dcarbOUqVnOK3Psx6ubSaYS&#10;bnoaWOWJ9QlE0ddJTupI9IIRSB/j7n0/dHWNDHLWZbKbj2zRxRvLUS7z2Jv7bGOpVhA8r1FVn9uY&#10;2kgiQcli4VQpN/z7K5eatreOrzMgFe54ZocDiayxJw+dMfLqjbHuLkC3a0uWIoBDc20zEnhRY5WY&#10;n0AWv59I7N9cdm1kUdPTbfospUNOsS1e2c/t2oq5IpGLoYJEr6guxD/7ssxBF7e0Y/zU/hGRkk6A&#10;2jRdhVeIknqq/sXP5N8LsjbS0k70rNS0UVFWbmzUeQ8MsSuqQRS2Ii8qHWI35o3878j7ZtRDQMCH&#10;YsNJApVuPcoNQCqnuU0qVp0Gt09sNx5mgSPnbcpNs2ORgEs4k13VyTnvckRxhQVcRguUNGlKnsIn&#10;4/404BMQH7HyRo63cWOkxc2IgIqq+aGeOKUpHTpVHHR5Chka7VSxySKDwyNZy057+bZ3/HXTU+KH&#10;Su26GmEImrt6dJ97ti0lcDyQRZ/E73loqmJW9KStHTmS4sim/uMrjY7JZCkW4MoxV5IJxGD6a0FD&#10;9pIr6dFdp903kVo0luhvNxI5aiwbhtmvTmhKPbqwNKY1NQg1PSVov5efT4iUtnex8lM7CQnG7o2b&#10;SetCJFqWpH2jGkU7MAzAEgW/px7ccb/NX+S0tbTwx5P4aZOnlEQqJ6/G9+bMhieVtKLDkamTcmOm&#10;18AAsGB/s+9ycqs5iEG/WFPMuZ41+VCYWXPzI6RP91T24SOdhBzdG4rTTJtc5xxqgELgj9h9esu4&#10;f5fXVeXhg8GZ7aopqNi4CZHZGRMgMelotEmLopPEbaiFZQTze/sYj/NW7CwscJ3LgPjBk4RIiV0m&#10;3e3uzoXgUC8hjp/9Deemmb08ABjf8cH3uXlNYFWSXmDbgPOkshI/Zb5/b0G2+6vst+kkNheczRMR&#10;2+LYWZr9v+7CID8zT59BTR/yydq02YjzWH3p2LRSQSSSx02T2/terR5XSRSS8e7KAqAZSQLjji97&#10;EKbF/wA4DqzJ1Zxub2XhqWGW6fcQ723CYJwv6jD/AHn6o2pC0Z4szSKORe3tGdst43T6XeYWfyxI&#10;laehkRFI/P506DV99zHmuOBp7beHkFfha2i1D0qIb2c1+QFRgcelavwg31towZLa+961sjSgmJ0x&#10;FFiqgeRgzi0G8MitgBYqpe4vwb29+zX8x741BxkqpMxgldh5BFvrobJUILEgSwpSdujcsEfOpteN&#10;cn6AD6e465l9n+Xd6uDuq3q7fupOozW88IDNTi0JlC1+aNDU1LEsSTkd7V3/AN5r2+2ZOUZIdp5k&#10;5ZVQog3G13VJUQGvhrcjb3QrxAEvjaRRVIVEpVn8mv8AhPP1F8it4V/YuCzWX+P3a9bVmvrd29SY&#10;bPpgMzkJo08uXznXNVt7HbcgzTzJZpcFnsPBOS89RHLPK8hzYf8AmSfGTISq+J7JrpqqJmBkn2Zu&#10;bL0dFH45TJNVZfH4PNYhaOPxkNpnYliCE/IAy8pe6OxytbbH7gNebUGrRWZ5KDhVZg8SMflOyAA1&#10;J85zk5A9nvcGyt7n3I+7/abXv3hAMY5YUi1duoI9pLBPINRNPEto3NKU8xX3L/KH/ns/Fus3Bgvj&#10;z8n6/sHqmoq5MtBBhe1aXEbly8NHPClBA+xe15f4Fg91V1NEl1p8pNRKF0vVMBpK72t80+gewM5T&#10;4rE/InrLK5sO1bRYWCbBYKqaWnBDRUdPmIRkpa14naNoIZPLKjsgj0sV9u3PMvvGYW26w2yEXVCB&#10;I81tJLX1ADRxFh5Vipw7SR0USfdb+6jy1bzb1u3L26Haj2yoDuTxaXPwssZllEYNCHZ1VGVWZhTq&#10;NvvPf8KOsJt/+72G+N/YOJmijFCvYWUruo937mpp44kVcnNX7YfaWw4xHbWk9XhpVUgFneQBva03&#10;J8mun8SaePdfbe1sKZpJYkp9w5yDAJEIJXheR6fLPj44omeJvGdIMwsY9YK3Ad5yH7t8zxi53u4c&#10;I5+GeXQPmQuFQcc0UE4Wp6kjlHmj7untcJLL259tJmuIwGMtjtjzSNUAqBclDK7cK0kJTzpnoiu4&#10;f5SP88f5ez1G5e5qLd2diYmdf9J/dOEy1HFJOyziDGbZ25ndxQY+xnsY4qOJYyCH0BTau7vz+Zzt&#10;mkwbYr4xUMPZe4shLV49t7ZWjy2A2JtmaJ/C07VG4KDEVeayERJZIo4ftrWfySf5phVy37G2lvOl&#10;/vG6LetHJQxRApAWBBIlmfTVf6MYOoEksoA1yg/upzLv6XEU3KE2yWCxjSZpYpbpwchkhtzNHEAK&#10;DU02sNUaAR1Zl8Lv+EqM1FubBby+bfbENbt6gnpcjW9S9ZH7eoz80LxzHEZjerzzyUuFn5SpNFBF&#10;Vul1jkhJEq1ZRbG3P2/uup3l2JmM/wBsbvrXWaWNU3VubHLOX1S0sUG2cL4xTxubRBJI0+uqG30y&#10;Pt9o23wkWUB4Y0okSa/BFKdirFGKLXgK1+TZ6jLcN/fbkbQUtQ9au7wxuR5EtNIGJPzGAcMKA9bf&#10;W2sD1P0FsLCbC2Hg9ldV7B2njosdgdt4cbc2fgcRRQqPHHS0tTUUNMmoDXJI93lcl2ZmJuZjE9Df&#10;IKuxP2OBwG6tv4IwqZ6KPp/sOJIqOC7RNJSU2HxW1qyaAC8Us9O0sR5V0b1exNb/AF7JHDa7ha20&#10;GBpaOQEU4DTRUYj+mhP556ju65y5GtJ/GvLy3mvqmjfW2tSxwaMZGlUHzEbAEeTDpDVvyB6DjyUP&#10;8Q7Q6jmyUc609L9z2n1+Krz1AA8FPqzVTkoDIG9UaEaxxYjgq7rf4kZftHJyUuTm7A3U8coTKS68&#10;HszG0giLRu+YztVNvCvhiRk0t5IUkFtIUHj2/eWOy2kTTbvzJI60yoWjMQPhQAySSHyVVWtMKMU6&#10;L999y22KCOSwtbC2jYdmXmJJ4EIPp0866tZXzLefTL3V8pevOjdtRZrdW69obXpqqMnCY6Gmyu7d&#10;wbileH7iGi2ns/EJhcluPI1cbBooaJp3cG4FufdnXVn8vTrDbONQPg8hHXTRGWWDFZFa6pZvSWlm&#10;z2dwuONXGT9AKaED6i6kH2FLHnbkZb+bZNoBTcEbuLxTMcDI1BCpK1yA2DUUrXqDOcfdnn1bRd4v&#10;9wtF2XVQOWhCgGtCYo52dAQK1YtWoPn1S1u/+dnT747Dn6t6gVDuSGpeD7jeOwN96Kh1WMyY/H4H&#10;ZR3HFLkqNpSlQrZR3jdShQMrALKu+KvWmEyFPJkeht8b7gikuXG9KOjqii3ZhSUlPW4inqSV9JUS&#10;Ipvzx7Vbrue13EtssfNNnFc1wkqFAT5iskkZwPQN8wRwDdj7o8y7ptV1JtHPNnbUXLRQNMik4BkI&#10;S40Cvmyj5Hp9qvnB29Wz02MzPzD6R6E3BVkCPbO9+nNyYWHIqn71QkWY3r9pX0lRHTy60dKerK2B&#10;0kcFszPXXx6o6WrfNfEHufCRxRuTFFhd15GgqQyhQ7zbdyOWoHAWO13syi/pPtbbBJtRO82bKfJV&#10;Dgj5LGWX/B9vQQuucvdeOeMWfvtsPxDLtBGwzwpcRQt9lGArxoOjjdP9h9pbtlp6bDfK3pztyerV&#10;SX27n9kx5SiZYjb7OM4qGs0R6vI8bwys4sBIt/b1sT4adS7cxGV7EwsOV6m/jmOFQuKzOeydTQY2&#10;jnCTQR5rG5SriSmqJJdLLH6J4W9PBLRk62Pe7fl3e432Lb5bmeUBZFXUoetDSOPuClacaeowM9A7&#10;f/vMc9b1uNnyg0lvv8VvKQ00cMaySOpIrbtECpUDtr8LrXJFG6FzdvZW+klpMNut49zVlLVwpj4M&#10;JhIEFfVAGCpaCojp58g0RiRmkmiU05ZrhdKhxVt3dtfKb17WzVDj9ybSWnwVLS7XwMk+Yn+2qTdp&#10;66vEsNJUGkknqJLKlQsU2lF1Kp4Aj54W533e7AiaOKOKEKqOw1LJISzlghYAjtWnnoBrSlMzPb7e&#10;Itq5Qtrm52u7+ouHM0qrGNSgABVoWGqig1K6gKnPRpdj5SDbOzKCslwW4nfItJl6+GGhppaqlaYa&#10;UgkRatFlSGMAXgMseq+klefY2dCfHebYW6MfuPd+epchk8Rjcnj8NBjA0lBQyZyWKavqHlqESR6x&#10;YUMSmPjTK97G3tby7yTcbPNHut1L4ksUbiNRgVkqGc/YvavDDMT5dEnNnuhDvVldbdtliYoZpFLl&#10;xkiP4UotRpJoTXOB0AXf/ZVXvHZdTi9qYarFNWVVNWZEV0wpayrp8e7in8EFNLJpi8wSa0jKzeME&#10;en62o4hBT4+kjQSIi08aJHOtpIhpF4m5sSh4B/2PvmT7yNat7i8zXM12014L1mEkZ1owqCtG4AqK&#10;IQKaSpAwOs4PaLd90TkKxtLbabSKyubIxyow7yXQoSEVlbu/tBjNanScdfL2+bsdNWfKjuPJV26j&#10;u7Jw9kZuup9y4ateuxeRhXItPSzRVtRrjL0sRWnkRWdIZImRCyqGKho2guCs0lM7HnS+lQ1yQQwD&#10;ki4/1/YWttz2rc5YZLh3tZye9ozT86UKtQcDSvlXoC83cv8ANmywzw/uuHdduSpiEsZckUGGqUK1&#10;4kailakAGnSD25n9tZmrpJajJVu1ayYxR5GoxUwpUF3K+RFCyxSmCJrA6UfgC9h7etNWwHhysUg+&#10;jJUTRyE2uRbVFcg2/I/PuTdts+XZbdzb+5F1Bdekkaup9M4P20pjy6x7vtylSYDdvZGB7Un4rc3E&#10;Lccg97rX7KinRtds4TY0uPmqcd8m9yYHPxuix02YwWKzFK3BVJkqI6qCsVFZzrbSrhQGAa9hFaor&#10;KaN3mo4KkBhceFZVUlQAU8E7Ii2H5Atz7Flpt2+SRU273I2u7UUoJQ8RH2Bnr/xkjoO39xyJcTxi&#10;TkXfdtwcwzJKGFc11W8Zrxr3mv5dDftvY/ZOVXw7d+UfSe7i8oeFN01mY25Vx1IjZ40SPLVl3llk&#10;/wA3aJjdrXAAUMVVDgqxmFVt3GTOxWOV4IFWS7AoBLJTxPMCC31uCP8Aefaxrb3KtkKvBtt3Gv4h&#10;IUJHyZo6HjxDGlaV8utw23tmSJLLmzfrB2qQr28cgFCK0AulpXyGgA06GLF7w/mA7OhWnp8ttTdN&#10;HiwlRTauwq6kopqaT99Gx756gixlVHC35R2/UVAZjb2yS4LasEZdaDJ42QOjrNBXZB/FYMmgQ1Ky&#10;RRxsoIK2AI/p7LHvuZo1aG+5QhkVj+C6Rzivw1J9c0/Z0JrTaNmmuRJtPujwGfGsXizxqzxMzHPA&#10;+XDh13VfKj5X5GNMVvvpPr3fdHVw1NK2Pp8p17WjIxtMPI6mj+znrKyknmTTKHkfy2uTwvt1pqnD&#10;aI1p8jXgppVSZ6fXdbsp/Te1/oFAFuPZPcSTxyiaTke4ifVWqCMsCPPUjBiR8xT16NY9p3UrNAef&#10;trnhZCKS/UhWDYI0yxafXi1PSnRaN3S59spJlsv8VMrt2qSs+8Y7fwtMooTEkcOr7vB5k1euJ41s&#10;0qtLG92Lai+rNFS0WXn9FctZJESYY/BjpgSoIaOaSWlqJrgGws6/n+vs6l9yN8tlijtNkkinoaeL&#10;DIgIA/iUotfMYz556Dtz7cWdiv1W53sH0JcB2guA5GqtGVC4anrUGlRTpe0ny+7W2NQxYXA9dZjb&#10;FfPRgwS7kxvYW2Vm8KxqjUYwuc2/t6aqkks/kajmMh9xqrG07u0Zo4IJSTeoSO0ykhhcEt4iASBZ&#10;kZSOCD7Bl770cwy3cEN/t6DTgfqMqceLALU/ZqGc1HUucufd52Hc+Xr7fdp364uhGQWgWEyEKSc1&#10;VyRXSTXT5+fQPZf+Zd3lSZfGYfOoyxxK0UdPPuH7PD1RHgYGeIYoZJGgThJYq2KoiezpIpveXQUf&#10;8PgRaeOOZ4k0moEKzVUjEKGYmNW5ktfSgVAfoB70m78+c0Sv9Pv1uIye2MPpFDmgrXI/b0Sb1tXt&#10;hy+gS92LcobgGrF8opH9HTGRn5k8cE9JjI9vfJXv7PV083Yu3jBkp1+zwCZ5cVjKaBjOKejQ5Crl&#10;hq/sqclFmqpJah1K6pGax9xcrmammgVqHJUOPnYLqiy8UtMiu8oS5NOSURgSBweQLkD3IuzcmzTW&#10;8X9Y963iUniLeQaEx+IMhxXhoYn5Dh1G78wbJ9ReNt/Ke1SW6GqSMCztSnrItWGNeoDBPHj0bjqf&#10;427hzs2Iou1sx8k9z4+pkmirKfp2vx2TpMfDDRvOiquWwtVQzxzu37f2s7N4wWC6/wBv2HNbuPfr&#10;OBQZLYdYPSz/AHGc8c4LkrpSKSvpwQrqQGIF+OL3saT+3vIN8WRt33haYJlebj6YiC8a/j49CPa/&#10;cbdNmPiR8nbcIThVXb7d1NKZPcz1oRipPzp0cam+BXwA3FE772zvz/2zXQf5NUVNdhN3PRQNCiOp&#10;lycfV+VoQ01PKjuizMkYJN9JBZqXe/a1MzR1nWcVeY9X7uNzdBULOFvYxJR1WSKh/wDaypP9D9PY&#10;euPZDla9qLTm67Ri1AHnglr8tPYwPqCajhT0lzavvHDbIkluuReXigAJ/wB11xbsBgEsxAUkeZUE&#10;DGcjoP8AOfygf5du9ZUTZH8yTsPas9U4Wnod+4ykrZaeWR9ZgliyVFsBy9O5IdV1HVwSDc++07ey&#10;lEI13F1ZvLHSSOqA0NNTZREZwSPKS1HJGvH1KkXH19kl7923diYzZcyl4TWhkhIUelWjllND66R8&#10;8dSRtH3suSXJE3JG1lwtWMM8Sk04nTJbDgP+GfafPoNdz/8ACdXO5kTVHTH8wbpje+PijeWn/vzj&#10;NybKd1FwIo58Pm98U0r+RbE+g/krxypB3HtCGCWjyjZfDNPIoplrcPVNTNqjaRi09HFUpHMhUggs&#10;RpANxe3sS3vs3zfDyHb8smeynvYJGKvrZRpZpG0h3jUCmsVDMO6vlQ9Y+btz/wAu7r71v7k7Ttkl&#10;tskph1RKYvERo1hQnw0l0lW8MtUAE1AI9VPW/wAlT5ox/HnH9abayHTva2d29NlqgT7b36lJOlHX&#10;ZPMVaUlPLvDFbcnkh8uQidALATawL21NLp9/7FyUIaHcdNDHIq2+4E9FqBAUECsgp3sW+h+h/HsB&#10;bRyT7zcrJHDHyiLqzFQAJIJKgnOkxzF6eQwQPLqeucbr7tXuFcS7iec7rauYZaM5ENyU1kZLoYiv&#10;26JUqAfXol22v5fn82v4+TR0MnxIym+MNjppY4qfF5XYW9T4A5mWKGfau68rOI1VTdJYWHqKsPqB&#10;MgzeMnMhxO7MRI6aiITkaeaHxkINDMkkksPKm7MjfW4Psf7Qb+eZH3fkDdrC/Dd0kdvIyYx8cMZp&#10;6ksKD59Y386cpJs0bHZuf9l33Z2UEK08cU4+Zhu2SpNaBY3ZiPIV6M3sXZW9amroP9N3wH+UPUGX&#10;hmjgm3nsrqPfktAKyN6grOlTt3C08FfGikWDT00UbR/Vhz7RG59mYmtrWy7QbhWWpJWbLbay5roY&#10;v2y7ywUVVUZOLFIDZZJaUUDtptrIt7lKDdLuxlVG3hpg34bhCkgqPwmgKkj8Sxh/6RPUQW85ntpI&#10;msbeHTwUiimhpkgBZPkpeRQPwjq2Do/5J9h7FpcXsXG9qdd52npItWP2L8gdiy7Q3TWCWfRBjZ9z&#10;42i2bk9w1UoZpYoMnTbiUNIWe5DAJWm25vzDxRja+/cZuCidE1Y/eKVBiHpOmBIJY6+UyK4u1R/E&#10;o5rkqQfyK7XfdwgIaVZBpFNQ71zxFAFdh/SbVTgfKpVdHZLuT/H9tMci8Gi0o2MA6iVXzwvhspGR&#10;8jep3X1Vn5Z5u2PjbvfrHcMM8xfe3R1dR52AXbyy5WtqcA+FyjUUqr+1SzbaqqccMrLf0tkW4d47&#10;byAgz2wtyYCklTyDObVy1FlsKtZJM8aU4pKyTU+pV8qxLUVbMp0gGyn3q5i5f5xMm28wcsbfuELq&#10;TVgolDVAorVWaNqGo0lSc5JPQ52HmXdeU1h3Hk33Ens9wR9IiYSxh0011MV/TcE9rExKtRq6TG9u&#10;h/it8t8BV0b7m+PXyEqJYmWbbXb+0ptk9tUVDBCzyzRbiw9GuexNXT6lheoFDhvC5DM41MvsSsbu&#10;rJ5SlmfEZnG1UsE8aTfx3BZzDTq5OpqaUJFCHkLL9VjAW1iL8gP2vs77fbTBItvDultalm/TB8UL&#10;qBU0MiOajUcktmnmOrcxe7nN3MG8QbnzDDaT7oyUMgeJSwFAGIV0AqAK8KnPRHsh/Ki+LnWcdXS5&#10;jZPyG2LtzIwT1eNxHWu9di9qYSCOSOpj+4pKjI4fc9dTxQU1W9lqK6WR/SyyaNSs9UldvmRJPu6T&#10;a0agP45L5qHTc64jL9xS3UFTckkC3+8Rncexntpaz3FxLvG/qC5YMoCgA+WLImnlXgT5dTVD96vm&#10;yba9t2eLYNhuoYolj0vGkjMFABIP1ijUKcKV/wAPRC93fywv5fO1cpW5P/SP848Wsj/cyzxYjY8s&#10;YSUP5I4Ritm1U0jBrp6FZr3BX6astfVdgwBVoMdipNcAk+4WZGpxIbHQvkzVHPKtvo2geyB+UfZX&#10;bJLivO2+RTx10o8pQtQfOzjoa1GCTTPHHS639y+cuYoEtrv215flhZipKWAlda5JqJpgKejEUGPL&#10;oJcN8ev5Vm3anJ12a+Vnyf29V4nIMkG3q7M1m38vX0kYSLyNFF0BPRUtWJdX7cU8zFQPoWPvPjV3&#10;mtKtRks/t7GGeOOWSm/u/UVTRyk6mjmkk3AkTOqtpJFwCDa/B9rH3jkmCSWy2+Df79VVQrR3Ekhp&#10;QHFEoKnhU/s6jvetkvN0nN1c7FstnpLVEnhW4Arx0nNPUaR5VyKlY1XY3w3wGfqtpdTbN+bfc0eN&#10;magw24Ntd6VDTZakEUfiqcVQY7pzIzUdPOwaRNcgd4yAwiJaP2/tT4eZImrKfD11WoV3qTjaGJC4&#10;I0yIkslRJAQVFv3GYWuPYP5isua90uluti2HfTGtKfVaJGAxQatMTUGAKliBQV6NOWU5V22KSDeu&#10;aNktomx/i0l2DShrXwkkRuJrRQpxior0XvsDM/LPI5aqq+o9v/MbC4CaNqSHA753Rkdw1gpXRqP7&#10;Koq46PaQyVPJDKYmD0o/afQ11vfgMZQeR5oYI6d5Y5EElPMYFBLySmWKNX8HlEjFg2km/wDX2VxX&#10;PuJtdxE+48rCSJSCySovcFoWBIJwwqCRkeuOhHdbZ7T7hZiO09w5fFr2mJZpNJI0r/a+Hjy0sKEA&#10;VoanoPaTt/5jbSrKKi3r1p/eDGYWvoqvJ4PfG18NJNXwUcVFTT4ityiUk+YjoqjHUq07RpUqqobI&#10;FsPZBu7anf2xs3NXbx2tVVewfKHp+wNq4EbkwtPENZH96cTNVzVWDr3kkCyPIkkEhIMczsWUdZfY&#10;ze+TvcLlDbLnlq+FpzK6FH2+7uNFwJEw628+ml0i0Okghwvxxp1g77j8pbjtm8X21vuiTMCGVgXi&#10;8RXyjBdRQEgfB5HtHket9L+VP8u/ih8j+mNpVfWMn+j/ALaekmxmY6Z7EzWCG7sTlsOsdNkaDZe5&#10;4MBi6ze21aH7d2ppqZWnip9P3MFO3pDbhNubW7o21JjIarEikyECmOuxzR46soaqMloKqOIQF4Kq&#10;JgCRpIa5UixPseX+57vyLui3bRT+PE2Uerq6nipNcqftxxHWO9zd3XLu5LMshDoaFXyrDzB+R+XD&#10;16t6yOQlwkTVP2tZUCIltESiod7jlVdpEW4HHJFh7ZdudQ97dVZSNI8JUb926h1U2Y2ywqKoQK3C&#10;V2FkkFfDU6fr4hNGT9G/Hsw3Pnb2+5vtCz367duRHdHP2rX1SUDQV/0xVvUefV923DYd/tzJBOIL&#10;rzRuFfkwFCPStD0yHs3ZE4eDK5aDBTrdGTNEUEYuBdhVvejKD8nyC3s9PWG+qXIQQQZLCZehqEPi&#10;qIsliKqjMMiDQ4lNdFAkZQj1XYW94+c27BLbPLJa30EsZyDHIrV+zST+XUUX1jcWlw2lgR5UYGv7&#10;D/k6D3sLbP8AEMbJU43K0TwyxieKWnqvI0qMA0bQLSmV5S4/RpB1fj2YfVtC1/Fhf839xf8AyO3l&#10;1aNX69Nvxq/zV/7V/caf7ueGq4+KnFuH+r8/lTr1Lun9m3w1/n/q/wA3RNfF2L5NH8S3Zp/vH/CL&#10;aMhq/hf2/wBx5P8AMa/D5vVo/wA/o/s6Pf8A/9avTO7kFVs3LTZLdUlHtWtz7VuZwmGaeCvgWgqa&#10;OGWGneNjTUVdM1YZJlRPG1OXuhYBh9Y1jtMVvvVrHa7WJN3jtaRyzUZDqViGavcyrpohJqHC0IBp&#10;10+jfYts22/kaZkKrqBXSGJUg6dQoxBIFR8ut7GDDY2LICppdv0n8fx+IixVLmZKUSyTUsrtVpTy&#10;1DzNVVFDS1NBGpLHXGz+kqGYFITby2luPJUVbQUuUyNNhqScfxiZUpYsdioaZ1pXhjAkEtTUVLqk&#10;0iqGChWAHNzldn3jb7KWKeaGM3DqfDB1eJIzDUGrwCgF0HrUV6POUd0l3Xa7jctytyqKdQK10+Hp&#10;apJYs2qoXgQM9Kejpp4Ix9xoMkzGWSAtrQzOv7vjeRWkKnTZbsTpuCSCLKXr3Hy1b4+mqdwUuSxu&#10;Q3KtItXkKmoytXUT5qCTzTfYyRx0jU2EoKckM4DNrK88WKeY7yGJZ54duaO8itC+lVWNQsRpTUDq&#10;1SMcgV4A4zU42+9svDkiM8s0tSA76RkgsKBVC0AoMgn59Mm4sy2Lx+Sno8PWZGupNuZnLQUVOIqO&#10;GqkxSxSw4da8B6iGsydRIiRgBk0a2P6dJYe29uzrvSq29tXK7gE221oclTZGmqocZSVdFKKwZOeS&#10;ho4qbyUtQKSKNVWVZQ4XnTf2v5N3OCTZIdw3a2tibgsrRlTIw+ERrrYmlC5c4oQDWvAlXMcNnvEa&#10;Rm5ZLyAqcZVlzrDAihqtaUIo1D8uutpZasy+3cbmc5QLhazKUqfe4Zalsh/DqhwkkVJJUzJeWaJC&#10;2pgFS5+lx7mbV3tRYHeEtRPkqHcglpKBMfj9xUy5mlwGddhSvQ46inMiwyVtBPUNJJLLJqKrq1Bd&#10;Ja3nYJdw2VYIbOW2AZy7QHwzLDhwzsABRZFQKFTFTp0k16IuXpeVtm3ETXF3OfEeoH6dFAyQOytc&#10;VOokU4UPWbLbcp8tjpqSeWvx0dQ5eunxE5xdVWwBdSpLW0Ihq4tDBTrjdJFAIB5PtS7epp8puI5q&#10;kpPs5twTZZdlQTxyDC0b4GB8puiOfGvIsFPUSrFA0ShhHMispUi1izcp4bba1tWnaRbdIzcsunxG&#10;ErCODvpVlBLgmlVrVSDnqauXd2sby6lntXBsjwJ+L9gIH8uoj5XE0MEuJnrpJqXF0ONhyLeSeTKJ&#10;/GaoY7DSSVMbq7rLJ5BqH7isoYt9bvmMwmYzmTr85G9DJl8/FW7crJ6uqnp6rJVTxLWwwUNJGY0p&#10;aCjbHLIFg8YOk+sWsUF1f2FlaRWTeIbC3dJlVVBSNRVGLt+Mv4hX9TV5VU4odbxsEG6PpKmJeIK5&#10;/wANes1TLhcWlJRKJlp8dHJkl9JqIKenhjkhnmmlZnaaZzViNhJrP7twNQDBxot2bZ2vU5bcWe6/&#10;/jOSx214cHtvP4fcOd8sG43qZKCnpcd5qyeOHTTVNU1SSjLbQVswDBJcbLuW5xWe3bfzOttZS3nj&#10;XEMsEVGgC1Jk0qte4RiMca1rUY6j69287FK00fiPNEyka8h1bV+GlBQgcB5dIHd+zt27gXbce098&#10;rt/Hjd9FuDd2Kyu2tv5qi3Rtc0dUtVgZo3x1LU0kr1q0ksNVHKJlERWQyIdIVUvb0a5zbtDtyjgo&#10;9/bnwVFQZXJZClgmxWMw9XU+KvlSaNVlq8oY0ELySs7COViNNiGKk5LZdv3C53ifVy3Z3LPGkZKu&#10;8ij9MAEkLHU6tKBcgVr0IXvYbh/BjBWTRr7BQDSUJ/wj/J1CqusqPI0VbQ7iirq3aOCz53PiMPBW&#10;VZnyNZi6eSehaoSGaCBcXQ1xSeno0RYhVQxSNqZVtipf4Zt/G0uMhrTTy4bsCk3BBjaitFPWZqmr&#10;Y6ilyNNt2RoX8GOnm0LKJfIxSRlRkvf3R0uNwnubyWDsuNteFpVXUsRUq0bzcCXXuK6aLUVZW6FG&#10;xbibWO8gZ5izAaQx7QMnNcnh6+fT1XUk2RyVW9FFWwf3l2XXY85M0UVdjNv1NE1M2PqcxFUSt5cl&#10;D9w704j8cd0byK50lVtlZNxVOYq8XgKhKSPJtXPHVU+PxVbka+bJUsYmwuHmqqObH1BipoT5vJCJ&#10;XIVfKoJvCPuj7y+1/sVyN/Xf3MvytnAY0EQc+I+liVfwTNFIxOSoWTQo1MUOB0APcb3U5d5S2xbq&#10;d4f3lWiIV1KWB8x4itkfPhjgemWlbByYOhqcrT5OskphjWqkabIwxUk+Lmlq8dlsxTU1atbTUzVV&#10;C3iXyPETJ6o2AABlN7fC35J5/IbCy2/9i7K65w+K2NXVOL3TuPsj7nOSUVeccKekzW28fgKGKnbI&#10;FFQ2mkjg8qgK1yPfz2e53/MxZ7ecjt7mcvexnK825b+dyjFvFe7ZcGB9MgDsZItyQjRCZpE0FNUk&#10;a6u2oOHfOf3q+b9r269faeXdpa/Y1Rp0uANLMurSEuVzhT58AOBILV0LtygoaTe+WwO68FuDFbm3&#10;ZV1lfDhcTPjcdi81BTyLX01LDUzvJ/yk05keQySMy312sFAHvP42bp2B2vsva9Ptup3Bt/bm3MRN&#10;ksZ15T1e6qmi3BWUuXy00lPlhTUlHHSPQ49lnnnp55oGnjMLI6hveZP923/fLW/3reVfcF/d5dn2&#10;Tm2ETSR+HDJZxSwI8KAkXm5XDMUDOxiRlEmnJChlYXeynv1uPMSbrB7gQWsFxAgkVrQSgamwP7ae&#10;QUAJNRkEDI6EvKTDaOAy1RJl3M1fWCpjym4pBJBTVmSrMfiqSC1JHTJHTRS1AMVKijy8qXAZj7ee&#10;ifiJD3l1/vJzurMYPcmR3Fj8NtXYtH1ft6UbkrVOSqMrlM7JW0MGUj2/gqOJVqKo1LTSmUmPxuoY&#10;QF95v+/j5w9tvvHbR7d+y3K/Km58jwVW8v8Ack3ITREaSwtmt95jtmdgpABh0kdtM9RJ7m/eiO2b&#10;1eW2xW1tLtwkIPiRO7O5FDq8OdVNR8uk3u7dWR2NRvu/LbdoqnC4ugyj5DMf3oyUJgpwmPTEfaYZ&#10;aGtilqdwZiRKURgK9MsmoyMmpSpt4fAns7r/AHBtg7n3D1HvSfbsNZkVhfcUW1MNQQZfFV32stdi&#10;KbA5qWtx+AbE+aSKactJIEUcn2K+bP8AmYb9jtsuYNi5e5d3mRrnwvqpY9snceIrKrC3kO68WaQi&#10;lKacgoRq6PNi++GLeO1W82u0e3BAGiOcSIWFCCv1VGHkNYbTxFDnpP8AW28N6dwde1O54drZDqGp&#10;y2SoI6LFbnlq8znmw2PycEmSkqFWooY8dLnMW00VKEBNOziVi+kJ7Mts3+WLvDsSlyeyuw9t7Qx3&#10;Y8BXcG396wywZrq5qSTA5fMUGIoqLG4vb1Zjdy1NVj6eaQvM8UNJFIwBlKFcAvvQ/wDMxHzhuFv+&#10;4PZLlu0bkm7V45zdQ7pZbrD4bL4lyJo92eIrGhfQGjeshTFMgMe6/vXzX7irdct7bt9lbbc4qsqp&#10;OkwAUnubx2QGo4aD1nzO46TbtNRbsO+qpdjUv8KosTt7bFFBltybkymbzdJtynhrqzcNRlajI0S5&#10;LIokaU60sisSzyMi2FlG1ti9XfHL+6M+6Zeutt5rE7SG16jd2xtiU2Qy9Plt8vTYDG7izedymRzN&#10;dkqeirFKsra6c00kpaLUqkcX7Plj7xv3tvaTn73Xm9wucd029Nzupntt03i9ltJbW2ieSRIoJFZQ&#10;WEgAKlXAWgcVqIOTkvmF4rS63u6cbNF3LJrYkyL8YZX1KRpNBUfMUPRT+2PnrsDrr5abC+H0+w67&#10;JZzfu0MnvLZmYj/hsWHl3Dst6PPZfZ3jp6mhOL3JFhI6ieAyMweoRYdDrK1jD7g6zwu8Fp8n2Z1u&#10;c3luspMPlNv74oRAcNv7DQ1lPBJT11NKsmFpocmuRUSUUtBO0VGJ/HIrOLRN7E80b3y5DZe2vLvO&#10;3Mex7rurP+laXdzbrGY1Ztay61JTUFXxKiurSFyam77fa7NYvuVmqs6gM71GVB4YpwrwxxpnoOfk&#10;12bmqJs32tsPsvqzLdd1O0c7tPd2zt47W25uvdezd47izm1WxD7aodsRYveNVuOnpcbWJBC+XSkS&#10;vannmVxALVOb9+PW0Y+x+5919e/FLrXsLb+S2ths1Q4/InPbT2JidyVVZWZDcaUWzaGtq6fcOVyU&#10;GJipqT7hpKGCqkSVqRow8T537n95D7yfIW6e3H3cd4+9NzeRc7mjGRt33Ga8e2utNtDHJeC7jjit&#10;kaVnl8SCVtCU8TgQGd491L87VLtuzbzuibVKSXYTzKI2JFdCK9DWg44oOh8+OnyFh+QPx5xfedfu&#10;XcvTFF1/PuLb2/cFWVWzcpQfd7Op6GpyFXuGsr9s1lZGi0HJjx89FKI53Uu8gRgdroqnWk6m3jlM&#10;p8fdm9cxYj+7lfR7f2XiDjs1Wy0NZDXVORyWURqCOrxdDBRs70CwNTyBNOizEew5983kf2e9rfdT&#10;23is/vN+6e6cy30E9zftLudvcW1iFMCRrt7CDWpYSTAvIzOHMbAgr0dbh9DBy9ayz391cRSwh2Zy&#10;ZG1AjIDk1J4EGopUgA56KBsbvj5EfK3rKpfr5fhr3ltjKbw3vsv+8vYvV3YON2dk8XNsvd02O2tV&#10;7Bym/wDO1Ofyddl6Ojpa/I/xClpmx09RppwSFNZe1sDFs3vDtehyHTeM7H2n22+Vzu8NvZj++fhe&#10;l2JVUOSwWOxNZjMzicsMzLlsjFUVMNJURU89JTSQOjRSOp7+c0+7HtF94P7qft7yvyD94rnTlvf9&#10;oaF49wtdyi2++nCW0kE8c0jPNqWQSgAFKvNokBUx0M57/wA+coDkDYNp5XE316smisegEsKFiVet&#10;NekECgoekH26/aPSXVXSWWqd0bf218lOnqfZvT2xt2L17TZzpXHZrt/dFPkN5Zqp6+28uEpNvYLE&#10;bK2fWYTHZLzs9EuVZpA1zcOu5cDsLsLK7F25LhsF11vOoxtXt6Sbp/ZmBweCxuBiq6avrs1vqjzt&#10;FlKZ0jpqYUyR6FaSokUksfUMhPuse3fvt7Ye0lzzX7Ze6+9c4blZmN4hzJvlzuCyMzgNEEi8Jndo&#10;jIY+9dLClc1CTlzmPmGQwSWdyDNF8aVk4ivw6XHDiK1zQ8QCM3Wvyw+SWL7A7k7T3Dsyuf4+49P7&#10;xZCi37U5tuxM5uxdu5rFbU2H0LtvBZhqCHH7i3ZUQtNkap62FISkZhRnEiV37z6toKPfu9cbNNUV&#10;+EwSVtZh8ptzHU7UFK9MIpXbLglaEVrVEUSRRU8EcbyyqrAqSPfbr249w963rkrl29vxbR8ySSLD&#10;dxsZEGqgBWHWzuVGolpHdiEU6aEV6yt5Y9zN55mit7U2ul4yPwSqARTNGlZa1APw9W9dSdrVu9et&#10;Nh7wyeErNtZTdSUwqdvZyGqo8lG00M08nignrK2WAQU8ZfVI5BWJ+BxZB4TaG+Nzmi2TksXX4WOT&#10;cmEkqajHQ0VJV09XkIMiuLrq5zBKY9QUsYYtCkj+tiJDvN55e2dbvfrK9jnpay0Ds7BlQr4qIKgY&#10;JFGNT+VQZyO8C+2SC23OSS2ljIo0LDUwBBqwZSvEA8K46E3I7jwGOxdbnpK4zUtDh8tkZKjzyGFa&#10;HGxCsrCVR1iKosH6tOq1xqAJ92NfE/ZEG1NwdixYzLZaOmhpNltDBLU0uUp58lQ1VWas0000Bmie&#10;epMYMWsMt+GAuDiH94He7jetm5eN1bROZzeKwoUMcbW7ldKKUDNigZ9a6qMFDAEYNfe8hbY+S94v&#10;7HdLp9Nq0gEsp0gnzATQfyrT5dUY/wA3zc43Ftn4/YnK7Rw26sBvvdO9sDWz11duDB1GKwGc2FuD&#10;GyVbY/F5mngyC0mPrZp5paqKqpo4ozItOJUjdbISfDtOoklo6elyFCzTmmR6qohaujmhmx8uQnp6&#10;imaZY65Y3kUBRxaxXUrcWdwN8eZd+2+SDXaSXDxwsTVgoViqBnBKkkUJTT68QCOZftVvNpuu23V1&#10;NdSG5JQEZ09xNaVJOaf5utQrtraFTivmhsDa+z927gzvWXYOEq8Pldw5el2xic5RbFqduZuh7ExG&#10;wqKq2/W0GLmyWxHyNDRVBjaomE7MziQRugU7wj3zJ1J2DQZ2rpTkd3bwrqDZwx2NSgmxm3a5YjRF&#10;jRNHPkamihSadvKxE/jCMApa6n2j2+ztfdm43H94XGuG2kIXX+lr1IlQMNgMxIDjUQASAT1NFzGZ&#10;Nla4jVdYYN8zRW4/4fy6Mx8UZulZv5iPxCPX74yv2Z8UPjzVdg9x7tzW48rn6rc+/PBX4F8Vn6ve&#10;lfnMFiRQZbLY+ipzj6Olhx0tZ9xDH5I09gZtyhzeL35mqmtxtFjIlwslNtunahjooKbHZqOKPP5r&#10;LKspqqfI51qaOKmWKT9qR9NyrMpz8Zo+Yttu97upiJrBaR6e5Sy/qUkoVJbUi8Co06gwYdQc0IuC&#10;siK1VmHA5JB4ZqKDjw4Dq8vsDK7B3x8ctqy0u7clvSVexcLX9iVeD3BWbl3Bmt1dW1NfuDZOyNr1&#10;kqUuDy+F2FVS/wARy01VRAzUFNI2nzxwzRGh+KlLR5PZW9/tp6OvwmK77x+fqTU0cTrDBma1MDCM&#10;SSkyyyrUZJUV5ULa2W5H19/Lj9+PnCwv+e+Z7jdfGj3mO0uREkBYqzjKayzF9JIowVsqSM9divaO&#10;KPYeVLBrtz9XPZsEXFK0Vhq8yO2poQaVpTq1jpPZW89q57pXL5Cho6Wp3H0nDsvLNW1n2+WX7OH+&#10;8soqqGlhgxqTiDE8FV0rHqJUmxFrwTcGG3Dm8zt6nhrsXSbZxGEhXICtlbH6oppXlo/DUKk0j1MU&#10;RlLA6FFx/T3gt7CbLyjzfzU0fON/cW+4W7K6rEUVGNassplDnRprTQVatM9BPma9jg5duJZGYbpJ&#10;M7oFA0nV2qCDmgJB9cZPVZ/87TurePRfxKG0thxUWQyfbG5d0PJKuNqavKtTmnKxT0aYiegGPSkL&#10;6nmaKcMgK6dTBlTXUWJyxz9dlaqOYUENPMztM0qfvvPGoSIFL+JFdtRve3vNz71W97AvtrY7X40f&#10;15nXEekl0CGlQWIxQHAHDqKeQo9zt5b5btArzQNGSM9xdWBocfhPDrWS/kgYHsyi+ZseSkw9bDgM&#10;zs3cdBUZDIRVjx42riVcvjZWhdaeWt+4qqDQiO4BZgTe1vaa+bZli6BzOdgrpaSt21nNiT04sZaT&#10;IQ1+99v4ialyqkLItFF/EA8joyldNzcAg8zNgkkj5m2vabe2jkiuEnJLgl9K28pAXOnXWnEEfLrI&#10;72nnaPnG3gij1wTpOrVwVZYJGGmnHhwNR9vW/P8AGekeDcmUrKuMRCabI0v2tKoWjo8hKi133EE4&#10;cyLFNRUM37SqF96rHyyp/NvWkrsljopchBgctt/NRMMfBWhKygqKCLJUs1DR0b12NrWqx4WkYvC4&#10;VmLgFTmT7e2KbZFPt8U0gskZLmM+WvWrGNvIaSKEClQTSnU9cw2sqSW4QA2rg1PnkZH5ft6PXTSL&#10;LFrR43VmYq0YYKR/rMzG/t//AJetDNP25W4o102Sx+IqJ6ylGSp6cfb0WIXz1lHksRFposji62nV&#10;ohLKZPt6lopo0DopCz3dH7x5d8KSBVlchyFrqr5FWJJGK1APAkGoPSTbGEG33cUcrOXI4gYoCBTH&#10;z6g5iqNFRyVAI/sQ83sTPIkILW50xmTVxY+n6292B/OHE1Xa2Bj66OHkp8FnNm7mpKaaWvK4mWnx&#10;+IqcnUwMwpZZHr8dFRGSnMpYl1CizMGWOfae5h2KSzYTlPCv4ZDwLghwAan8JLaWAp2knpZt1rAN&#10;vuEnzExOpf4q4GeIyRkEHpkwlPHDVV1YGjlnq5YxMwRm0mJWUOq+QBVkDG5sbf4+6/P5U/ceaxGB&#10;xvVOVyVFWS7C3/l9knZ9RrbJ7sizUVaHx8OShjkENFTUFLJOiTU9RG00KA2Un3ldzZZ2ez83W3NN&#10;vbKJphFdI5AMSlCCCwwas5VaqymjEjIHSa6iN1y5u1mwEcluhj8Q5K6RgjVUZ4V6Br5XdeU/aHQ3&#10;bOyn3HV7Il3HsHcePpOwKF45a7Zte2Nnag3BQU1TpgWqxtYiOHV4pFAujo1mBb8Dm8LkIWzWcwMm&#10;3aKo7MzRgGNrVlWloq7JvRx0FTjaqmlxvlop5U8g8AjMeqyj39qf3Xdhv9j9keUrDbrlZZn2pZtD&#10;oAVZkV+2RdLZFQtCDqpViKglHtW1vs3LUMkMrSie5aMhyTxYAkUPHjT506FfB0Fdi9u0NDBlP4vN&#10;Q7bxtHHNWRya6iogoYlSqnqkmSqc1hjOr9wkFr345e8XRbbqcfuHCvFk8PiaqiyFZXx1xR6urkSl&#10;qAuTiVY46Wekx0rqRF4/TIVZNLKCMhrybc4bvbr/AMSGa7WRFTSDoC6lPhmpJVmANWBFQCDUEgjW&#10;9ingnvFodBBYfMny6e6ozB6RphRy1cDK8MrKdEYZlWZQCZHimalaSzKQSAQTYkFJSbPwdBUUtbX5&#10;2jpcTSYMbkkq4YGjpYBR0z1NBi8jFK9Ssk9bUonkDIh1AWsfZud/u5re6WCwZ52mMJBJLUbDyoRT&#10;tRa6dJNBU9bmvNuh2/VPcuiRqXbANB/CSQSftJJ6w/xjyxSNT0s7NT5T+HFZ5BH57yrBU1Eeixmp&#10;YIJGlVrEsqfj6+32loc3SfdVuTxlHUNtPc2A3Y9KIa2neTDVOUpZKCmp1auamhjdWHgp441kdrDW&#10;BcFDLc7bceFbWd2yNd2c1srEqQJPDZWZgFDMK/GzMwHpWhAb2nc7O+uDcQP4nhzgEYVtLcMZ1aRU&#10;g1FWoDg06jTV+Orw1FS5Dyx5KCuxsTRtBMjVUULyTSI7xSFvt44mZmZjHxYqbj21z0OX3LW0Yw+H&#10;Xd22pt4VFNPkKOD+DZ7I1tRFUxRU9PQUZdYocXI4kYqqibx+u/tVHc2O1W1w1/uAsdz+hrodvFiR&#10;RQmsjaSdYFBU1UHtI6d3vc0vruOKEwm2RiWLEA1A7QgK5p56tXyI49Yps7QYek+9z9fTYP7DEzV9&#10;b9/Vxvj6GlpNLy1NVXyilQlFXlmKjSTaxt7V1FiN07cxW4oNzYz+BS7h2ucxWZPBww4uDAUeJeKZ&#10;aHG0gE9RX56sKiCQqYizSEEtf2RvuW07jf7cdsmM62t0VVJNTidnBGp21AJGoJkAIYUWuCK9WtNz&#10;uV27RN4QnCMe3UYwF4cWJOBmtR02LmcVl56WoxlX9/T4nKSRvD55GFa1TS1EPlklV3hkx1NTyPUp&#10;qD6zEGBBAPubsPc8zbLWux2O/iWa21RZBsfWpFHTUmMq8m6xwz1tHBHHPU0cFK7mskv5EazKQwHt&#10;vmPa45N3aJ77wrG8dAVLMzSKmdKsSQGZgBGKUIJBwT0Pdq3lY9jlDI8l0yEYUlWJxk4JpWp+QPU3&#10;LUa/eSJNPSxUmWmp/uaZ4Klnr46SCVVp4ZvvBFDUCdkdPT43RSrKdXtM7bgi3LtjPZbcOG0/3l3B&#10;gdtz7VhhqY2SmlzNHLmMjT1lRPUStW0dFDIQCqwqfU6SadJU7jJ9Nf7fawzDw4LKeQySFXUt4TBY&#10;2UKo8N2IBOWZagFa16CW1QW8kJvn2hA8mjxAYqFVLBXNQVNaEkGuAOB6lVdRkRl6LH0wRYoaGtrY&#10;8nPIskD1HhNFSQVdJFFBqDTVSynxyIf29Ite4Pn8V+w+0qrcdFtPHbfwbbRwNFTGdJ/v56nAY3Uk&#10;kEdHLU1U9VuKmpFjEXnnZagswLO3IOL/AN4Dkj25PLF3cbzulxFf3YdEKSpCsrMCpV9CqsGsn4AG&#10;i/oA0Ixf9/bTkS75D33bd8tLe23C6t5YFKiHUEljdNUbMpJkoajWrqHAYgkDqjj+bj8e/ivjuh8/&#10;vvs/O7wxHYuayqQ7Y3DidyQ4DIbz7CWOWowu38hmqSiipsDT7hr41WSnghSija0iwrIiOt0eO7P2&#10;LuTZNLMlactEKWSlq6iCm8kRq4mWnkjpx95qV2qmA8cpPpuGv7+d3mXlLn3buari025IZJWuWZGS&#10;eRCojq1FeM0YALUih00qdQBB+YrlT7vfPWwe8d59PPeTRybgwhP1LCOaJX1Hx9EIHwAsoQqtQFIK&#10;kg68XyE3Vk1wWN6yreq+u+gN6YXD4fIVtJkOrNsbj3Ngp8niZcwmVx1TVxfb6ts42llmrsjFSO8g&#10;QvEiS6GVg2ZubbeEyeSimFdT+CkRaKpoqeSetjqqmaNSZo1qFX7Zo2YaCCB+ObeyP7xP3dvdL3P9&#10;puTZNi5uuNvVt4DllvngjpGj6waJ3BvNXLVPzoeujfv/APdm5j5q9rOWpeXra0Td5p9JM0uiNqRs&#10;CKBPXzOfyPRV/wCXJ8o6v4v9yr8kvkxsLYnanVPbO3d3bQxGFzWz8NloKHJ7aqBmY81tuilpaeLB&#10;5eAYgqa3VLUzwO8ZIL6guqDcO0Nw7kx6Uy5epzUNan2v8Qo4oqTV4ZGMiuGZ4n8IZSQPqbHi49wD&#10;v/3Lt22bYNr5x5k3SK/itYoJZppJkdzpkRD4BEa6Xq3aXLFhWtVJU8hPdn7rHuZ7WLdc2b1bWjx2&#10;0yBlhkMsSszBQAqxLgVwAwHV/wB8dP50OG7Ph3D1ZFsrY3WGwt27V3u+2arZFLV0+WwUaLLRUc1X&#10;DkstkcbM8086SNBDBE7UokkT1KB7HOolx1RQZCGupIWhq8dWUjk0kU4jjqYmi+8iWRWdKiMtcE3A&#10;PNja3vGPmS7vfbzmblDe9p3+4/ccG4wSOEZx+pHIshjfQynQ2mjLqKsOI6O/brnu45ZVd4jgkN0F&#10;B0UYRMFI0hk1d1ccTwrw6Lyvx6ynyowPaPTu5NubRl7gG1svSdeb7ym5sXSbiyG3cpiqvH4t8PX5&#10;HBZlYqanaqjm86pDVxhPEswLawU3eWEqqM5qkwqR0U6rUCKenicmogEgaaNzSGimjyMtOrGORX9L&#10;c8jj3019rudeX7u52De91H1E5VZ5Gkj8VQVHiKqozgMmoAMr6hStBWh6zz5C95qWW0cz21GV7cB0&#10;YOINZpqGjW1AmdDAr3BdQYVHVDFZ8eMxtLsrBbX7ez2b3jsLZnaOKpqDC7j3ZhZc7RxGrO39uZ6k&#10;i3Nt3dmAl2JRZ6spUysNVjamOagaWNYF1B0HXbuNau2djcZkPuKWpGKpVMg9NVCg8ZEzu5kdayJB&#10;dmH1fkW94acy7xyfyh71bjv8e3HcI7fRMtrepDLBJIXV0EkRShjialRXKihqOsAud+ZrPe/cu832&#10;726K8jF1rZJNTRs6E1rU1KA5VTWoHcSK1ve652r3fH8PYsL1HvnaPV82+e194tj9x9QRZrDUWK27&#10;RnIq9Lt2ahrYYJKLc9EDTs3gQUkc5khRHRGVBbenyGB3YMHkcvX5AUX3NLTVWTnkq56pYbwwVdeY&#10;jSUjl3YG0UcXP0IHHufvc662/n72rv8Af9m2+xsuY7q1juJEit41WNyVcRwqAT4Yp4ag101BHDrN&#10;7mz2w5a3r212zmHl3lzaY759rWe4Y20KyRaVEjJAVQFSaaD5lSa8eqSOvO/c9sn5ULubc26+2sx0&#10;1H3s+2spsfbHZu/dtbUrG3X95TVWHw1ENy1O4Z3OOnlnp5J8lID4wspcE3XW5a3bu2qDO5ijKtlJ&#10;6WunpJGZ6pVyFQS8LFp6h54YEqipMUbCNUBCBeLAj7tHsJyh+8Jt+uNtc79eKYWP6b0ZpVLzAyQl&#10;lbB0rq0KTQLTrA3kv2r3H3M91uT9pis2j2e43KCK4ZjplFvLMsczRFo3TUsbMyBgV1AV6tv+S38x&#10;LuKh6yk6G3Hn6mTCbTq8bVYM7ekqMPmaiHGYqarw2wNzbi2xmMYKyKuhgVHnSnhqZ2Fma7X9hlsX&#10;eWUbL5SuqaYapJEqFoaxZ1oikiFY54JoZ45CsLsDqvqDD+nHuQfvD+0vt/u/L20bDcmQwsolkns/&#10;DjnaSJhq+GImrAMrK5YmuCDnrqlzF91/2K9rLSC+mgufBeMfqItn4o0kDCpaxgtTzIJ8616qE2d8&#10;9vnHs3e/UWT6T7ZpN1yVFBX9d0/8d3TuPdu1Zcju2f7eowW6tpb5zmfw2CpsdPMTRwQwLRRiNSyE&#10;DSUJWZmLLZ+qxlQyR5DDZGhp6paOtknkGProDPR1RneMiMy01nYAMVPBPuWuQNiblPlZ7Tatv02s&#10;Fv8ApmdSRrFCrE0Gqg8iSD5jqRvZf3J2Pf7bfLO+2xV2iCAxxG7iYlWDhe4PKVdicVAAzWnReflB&#10;1pvralRjO8N5b3TsPK/JHZu4uwK3PUe3aPA4ao7Tw1WDnqZtt4I0OIePG58MIHqKc084USLToLAK&#10;yHNZPHUFFf72hpDWQQSqamRZ3pPuEikrJCskPgklp2PqF2jJuSxHsNNse03t5uN7u9pBc7lJqMar&#10;GrKqkFiFqCV+Q4U4g9YyczW3L3ujvHMHJ+zWCPctPN4ZMSLGqJqlZQ4VyBRCaoqDyFBjpz622puH&#10;qvd+J3ftrsb+KxYjZsO82OE/i+Fau35W7anMGBwuDiqqjEZ6bFbiqI6eGnrE8OUcCNo0SQr7YOzs&#10;jQ1+5sTV0dLRDFTwyrWZKdyKi8VHJLHHDAjhWhV0AJF3X9QsRf2/93a03blKz5v5ct33GHcUQzIk&#10;croqapVUsgQKwcoxGosSwJ1lgSDJn3VIueuTNi5s5K5jnkG+m2kaEl5joYNSLS+oEaseRpwppx0e&#10;j5F7ypO5upcT8iNjdhZev7BbKdZ7T2517s7YuDwVXPuBczh8XuOu3fWQwT5Jtz1lKZyvlmpsbIjN&#10;TNTmGQoTHbb/AILX4nF1mJiagip4Vp5scjU8NPFUQxGKWWKNI2eeOdgW8jsWYm598/7nlPmjlj3k&#10;5lu+c+bt6u9unubiaJ55ml1HQ7EMZRWg831ceCjrAT71vt1vOy84yXm+TSy7jPCWMsh16npQrq0L&#10;muPt6tr+P/zjHaPxNxfWmy9idPVXZlTjdgbZ3jX4rbU+DmrX3dkMVQx5ysmxNfS02DztNVVqx/w2&#10;GkkiolJSNwij2B/Zudj7G6l7WwuDZ2x42RvDHTTnFvLXUNfUYiuhgeSiqX+2roHZheMp678m3HuM&#10;/Y/70297f77chbZDtk95yNcbpZ2+q4t5pI4le+iRrjT9R4fiCurxGVtL0LKVBUxJ7M31zacw7HzD&#10;te0WjWcN7D4qSxLrZY5VYo2o5SgyaVpnVXq67efwJ6yrdx9Rdt7v3hl8V2x152JtHsNaTCb3odp0&#10;e581taGKsi2wcnHiJsjisTPSU7RzUtNJDHWxXXTrYMKBfjt0Zszfm0t9Vu4shujH0tHBuSnxm+ts&#10;U2IqhtvI18FVX1OJ3Li8hQ1EWTmx9d/ksg0JM/J1iSzj7Kefvdf3G5G372o2v23tNou47zbzM1vu&#10;El14bOrAIa208QpozVizDjwx19DnO3Ofuhy8vtPzL7W7jBPrsFllgnlufpSrgdpSCWPKA9okLrgV&#10;BHSk+b/zY3Z8cewOmdi9b5fqnPdj743Rgph0j2BNuHEZrsvaK7josNkp9gbww9bDi9qV1PSStVLV&#10;5CmylLEY/wBymkjuvtB9q9FbL2FUYw4jAZHJ0G6sXQ4+j3pDnqqsoJKB6uClx2b29QNBSfwXcNfk&#10;TEJaRpZI0jdixYAg5G+0fvHzTzpPfWXMM1rFvVkrTSQRKQjgKQVkV2c+CyVKGmsih1as9ZFfdy93&#10;+bfc9bbdecNptrLcG/SkWBbhQFQ0IjWaeVl4aQylQeOnocPjN8oJe+89vzF5eupdpbq62yrU25er&#10;a3G/wnee0a+ropJxitwVEmYy9PuPArTsWpMnS0tCJ7IzJdre1liqXHbkjOzdx7RzG6/7srt7bVPV&#10;Uu8sltumlpxNSPNBkqjGzQTxZChKapZKQ07VJQqX9RPs03y3lggbctv3eO2gvmkldTEGkGDQxHB0&#10;HySQuADw6y+9w9u3nd9jWw5XCLK9NSyOyEtWo0lB8IPrWnl0ut80OcxcGVzHW+/8Psal3Eud3LnK&#10;7I7Pbc+eVqgVCtX7dlkqqeHyNJJ+xFkIq6GK4VIkjAUM+JpNs4Cgz+9arsTNw7rpJs7l9nx5Snpq&#10;iDC0FOlTksRgc9ia2CsnyySY6NaMzfdJURK2qJkkCsDGSXetyl23Y12K3k2aR0W4aMFGkV2CtJBI&#10;pURlSdZrGRJSjggnoF8g8v8APmzXN4eaJYfqEAr3u4MeoUWrGtQPIZI+EqaEZc8e3shltqbbj2Pt&#10;GfZNTPgoeygKrL0Fbk4MzU01JmcntfO4XJY2mxpwk9S1ZPTy0dQuQhhaEtEZNapLB5Xc+aG7MlmZ&#10;cbls9gNkQHDDI4qKOpx+4zRJTyUtDSBlx2SxtTrKyTTwtM6MdTajf2I9xstosDstrt8ckVjcXx8Y&#10;RyHS8GuoZ2NXR1wQEYAEYxjqXHfcmv8ATfC3h0hyuWOTUVGpiePoehTyGMjxUuGoKamylBjcpn8j&#10;Jk46LJVD0lRSVAnqaiora6RpMpjYoyTJTRUs8axOFjB0en22Y/bFXmMtR4Dawp8RjKvbeJp0h3LV&#10;1U+QqM1NTwU89DQzzVEn3FPR5BjFHChjiEYACn2ru97isdvut13cNPcx3Uj1gRQgjBJVnUAUZlox&#10;Y1YnJbo7j2awu7mQsw0aQAvxKKGlQzlmqR6/l07PnajAY6syW5abymjy2aq3lwtN54KHB0r1FZTV&#10;WRBk8sdVLjowXsTqnNrAG3sTIctvfpusrJ5t61mUye48JkMht+ppaWnydXh9wZaR3g8FNO/7eCp6&#10;+YE+ZpUdhygB9hGWy2Dnm3SCPYVjs7adUlRmMaSRIMlmof1SoougLpHAkjouuOTLCW7uLdTLNaM7&#10;VWQxsoArQKPDGB8yT8+gl3LsfrrvvCZLZ2e2LiMrt2jz0VFuHHZGnjjxuSx2NqFjpixNLE4r3x8Q&#10;0NGVlpR/m5AVB9yv7/di0+eXCVWawG5q+retxuVgGD/3MUVcte9E9Z9u1W1PT42WTh2JZTESFAFv&#10;ehy5y49i1+lnc21shjdD4o8J0KAhCQoYvTIHENli2QSvcdrGw227ps9tHFILYnNVFdOKaSCc5pjp&#10;2ouveuIMTTyYjAV21sFhaSknxctBl8lj6HJY56FZINLpUGbzUSkMLqXSZQxJYX9hXnpc1sWbK5qb&#10;sDHZGbI4Tc8WFxeDo8hQV23cjksdWfwTJClq8vkMbR1UU0sbztTwqmu50n2KduiteZbWHbRsU0QW&#10;5h1zOY3WaNZF1qf0gzjSCFEhII8gMdBHbeZecruG+tStr3BwGpKGxXT8cjrwp+HI6fqSabeMNbi5&#10;dmVGGpqbM4Ra+rzYpayk3PjcVV038TiGumD5CmmpoXjTyj95DcgA6fad/hW53ocNuWjzR3BgqiPD&#10;10FNtbz4Wol+yrqdstSy4lJ5MYr/AMSjeSojkhmaVdTxsjEWOGutrN3f7TPZC0v1MkbNcUlpqU+E&#10;yyEa9JjIVCjJpNNWoA1HsVvezeDcz3Tn9RHoO5WFQWpqUnSTXXU1pUKRjpZUeRxlVk8pRy4t6DK4&#10;+smheurKeNzK8tI2msoKuQPO9PJRtpvqXQD4/oPa02bt+l/h4ocntzEVoxe5585WYuOSSn3Hl5/t&#10;HnrZ/s0ZqKSlyK6qaOCVXEUTjUXYXJJvu6Sm8e4s9xlVpLURI9KxRrq0qNZ7tSmjl1KliMBR0MLb&#10;bLeFYzHZxrKQSWKqQXbixxWtT5n7OmvOSkZGrlx02Qo6uu23JRY3MtBFU7foJ5pjDSxzS/s1XkWp&#10;ZZdKuC6/2gOPeGbNb2ZNybexWBp8DtvGZfcOYhqJIUjwIr8EtVXQx1dPMaiuSGavpgRokLxsdUZB&#10;A9+/d3L5baL3cb6S53W4hhiKqQ0gWXSCysAqgqppUrQgd3n0Dt+sr0GWV0Y0r3ZoO2tf29YpcXtm&#10;HI7ez+RhGW3DFRR4jHZCpX7nIJT13+TvPQuIxFRzVMchDyIqGRCVYkE+xW3Th6DcmY2Zmd6bXzG3&#10;81SbdNCMGsFJR1EmQwmONRV5TJT01LEmYp6iGnaSBhpLuVZl5I9g3ZdxuNss9823YtzjubCS7ZzK&#10;WZwEmchY0VnJi0lgCK0C4Xy63yRBBO8zT3Mzyq8jCj1ILA1AqSdOcLwA4AdA907XY/GUm78fs3fc&#10;O7sXmN+7l3G+Xr81k9wRYqLc+4KuopttY9KzLTVODp8RNWLTRU4Ap4oYwIkRQoALZHG7pEe3Z+u9&#10;wU+RyGIXbC4Ja+hxbyY6aso6OlyVJnFq6F5Kujx9bI7TLJ5Xupa4Psdw3e1uu6RcwWDxQXPjmRw0&#10;hVwGZkaMK6hWdaBKUXIAFMdGe/7ZMjQ2+1tI87yBAJTUKvqW+IqvxMK/DUAjj0Ni1WPrsTml3Bi8&#10;lQxZSrz1HNAmQrpDW4yjlqRHV0FRTVEMtGtbQxh4jC0TJqGk3APtm3LnMvmcNg6/a+L2/QZPKKmR&#10;zmNxEdbRrDkaSX+H5uipaKnliqKCGkEUiS6HAMam2n2t2ODbIrrcI9yvbiayiZoopJdLghu5CzMK&#10;SEkgrUcfXpr6e4utvthBBALuFgjghSE0tpcgaVLFHBCngwAJ49OOIpqfF04oaiepro8aaWgpshmJ&#10;KaV6xJFSWkMVSQjVsrTMNOo6mk/JPPt+2Lteoy1Bl92VNdjdt7g2ZmTQJU4bDwpS7zocXCGkoWw1&#10;NLRYutrqieM2mMRBY2C29l3Mu6R2dxY7TbRy3O3X0IfRJI2q2aQ1LiRg7rQGoUt/pic9Npy1bTX5&#10;eV5AUcrjtLAGgZhQ1YDDeRauOmHO5aox+VxWHo8PV5fH52F1yDtWyQ1GAWumcS5D751nnWCOF7eN&#10;DGygag1+PdTP803I12TyHxKkyOLOEz0Dbzgr5ZWhqEq3lPVFfS5URND5FFYtcZ5IpWkVZpHVQqjT&#10;75Rf3kVvDb8x+ziQ3Pi2LTboVpXtAm29ClakHRp0hgKlQpOo56wc++Tt8dpecgIjsdZvskilK2dK&#10;UApxz09YaARx7vp2rp8rQM9UYGhSWkqKeIvkqebEQVlJLCGbF/b/AG8LxRxSoiIWeSQmQxv5PvaV&#10;fsqo7/2ia3O4Db29KDYNfnN2bZm2hV53Dy7a/vpS4jH4/bm6aeWTKyZ6r3MYvLSt5EdEpQhlroJY&#10;cGvZ1bi4m3uxis7hoZfB1yRKJPD/ALQKpjOkHWzYbxY9Okju1U6wqi224vIbu5hYBIIyWP254Vr+&#10;E8Afsz0Xb5WdNQb7yPW3ZdLt3Y+6909TNuZ9u4PflZu7F4Scbll21U5Orq8ntKrqJFoqCm2uHliq&#10;cVlYl9NT4wKZ457dtvUvRu9czu2n272xuzdfYm8MfgNsbxj3/u6rz2V6vmyaVMHk2fit3Y3csWzd&#10;xY2VjIKPG5eOjFdTQrJJAhiZpri5R/dVrusN9aymSdBFK07gyRhtLA2yTBB466V/S1lNGtjKABrB&#10;l1dX8QjkhuE1I/iLVWNQONKBjSp80B+XQPRL3PsynyldX9Z7J2NtLZWUyO59q4TYlHXYHDbjq6c1&#10;FR9pmcptTP0BzeEyuWrpZmSr2m1SyV/kiiqqtJFj4dPde9s9EbHxtHld0bO3ntHAbbyI2T3FW7Sq&#10;6yvqdvyR4qXbWN35tLaW6q+mztRjsNGVSvghmmWnn11bRPLEzoPbrkKCRHteaNnt5dsZpPp7lTNE&#10;CK4FwzUAbSSU8IGMirGRqAdRlzxzVzKssp2ndJdvkqFeI23jNJSup01JpGaAUNSAaL2tRV7l3p15&#10;2rmcpsmXde96beVRX4iHdHXeGzeN21JhJcDJlqXK5fam5t3bUwuRjifcRiikcVlPBXyYsLSC0VbH&#10;I3b++QXX8ue2puPFYrcHY268tQ5HI4ir27t6kxWwa/8AgxxuOz1Vh8hLJJlcrQYnL5XHxloaeqAn&#10;mF21HQSPnb235P2ff7STaIpFvbirR6ZDLG+j4whK6aCorqaorT5dGHLPPnPP0DWm6FbmCIhZV8BI&#10;pArU0mqupV2HqunyPHpTbW657iwmOj2Ji907L2x1rjBU4/Jf3iymT3tv04d5YpKUVctMMBQ02Sy1&#10;OtQJKl69oooXGimkIBRY5vszsDeVLtXO7v7F6zw9VmauBsXsmlyG4abEEyU0tfRVEkFNklqt0TY/&#10;HYarqJlra7F09PSxCKmoI31+UC79t3PW8eHYCxRNsnSREVXiZ3KIzZUMWqFRmVSKEiiguQDI3LHM&#10;W1bLG5tbJooWcUjKuzszEKNbAEaiz6iQ2SdTEmp6Y+uujuqukchmMPsnYm+NwZiKlyxj7ErsJtSe&#10;swrLGktVhcRksliMPTUFTuGszAaeso8bWVmWmcT5Gsn8KSRC1uD5NL1zHh+w+4excdVU+Mz3908L&#10;NFt6hxmwMHlK3+HYau3Rk6Cj3fWZCqykJklpDVVlRUUFCjzKsFPJMAUW++3nuZy7/V242nmSE2v0&#10;vhlX8IaXFKIS5ChgBkEahTPQh2rn3arndL61u7EozVVq6lyKn08qHIahpx8uii4f4AdG5Pau9erM&#10;N1dm9pUvYO2qbdnYGXxPZmZfsjcWJosvW5vH7HTO1XW0UWH2/U5+qhrqlMX/AA2vyFXBBJNNVCIM&#10;Rvxfb+3d71O4/sd7vviXFYDH57IL13WYGjwsVI8mQkFIua29mcjR5GqFLiZgaeSeL9s/qjm8QZBt&#10;vKfMG8NdSc47gbZ4BUMAAvnntFGGSaioIyDioMzzBs9v4Q2a2WcSNQkMSUr6gmvlQ+leHQF0fSWH&#10;6dxHXm2+reocNsHZdRv7JbLx+S+RuL7c7K3tkszn1oKWgqMdtzszaW38pt7CVeYyMaHK0K5IU0qw&#10;k009AalowJ+auxczH8c97ZrC4PddFk9ubTyVRl8buTN4ncU9PicpTSR5qaOnxFdkI8e2IhpoJys1&#10;ZrkRJHEZMaeQh5s5QitbC33613sT20dysUp1LXjQYBLEV/EtfQ4HRjYc1xyTSwRxxiNvhxpq2MAH&#10;SfXyp0NfwK+VK7r7x3Js/J7l6a3FtbsmpysvWu4eqeqd9dYQ5T+6dBRVdBV5DNb4pdsQ9iR5SmyO&#10;RQ1eJxJoKWaKnhWqqHqJEpw6/l2yYyr6o3RUbhlr23DtetySU9JDjZ616rb1ZTUeTx0NJoGmerXI&#10;Y+sAg1AodOogsBIZ8lWl3ex2gSUI9vuFspBKipklUKDU4DMNJJwtasQM9EW/7Ul3fvJ9Prt5IpBW&#10;tCrlCFHqcmnpnOOhc/mI717T2vuPqnbe1tp4/M7T3pNVR1e4KzdVHt2PbuaoIcjisjXZIVTrpxS4&#10;vctLeSJaipKh0SBxrmp1f2/1zuHEY7cWQo8Fkq/E12Igx7ZPH0UtfSRTRbifLCRquiWSnp1aGmVA&#10;jyh1JVGW9x7EnPezNFbcyXK98rUA0HXwZSQdBYKQAcNQ/t6CPLK30V40ctsdUbdvCp0nNQD6dCr0&#10;H8qOmeyKrZ22P9J+ycRvmkystc+wc9n6Hbm8yY9sNhHp6TbGblxucyarka10SeGmemqWjkkjZlZW&#10;L7vX41mHrLZ26cTGsG6X2fSZWKWCCehoFr6qKeajFbj2q0hkr4KNYZaoyhkqJXaUqvkAXFLnblu6&#10;2d9u3ydWMFytCtKEYyKYPDNTTj0ObHdF3G/3exkIjljkKj1ofxflX86cD1E+N3zj2n3X3H371RCI&#10;KKXqbtrc2w6MzV6V9RlaPAQYylrs7Qy0qtT1OFrN1z11FSlCShoZYmu8Mh9gB1Xlt77J6631ubsL&#10;Z+6st3dtysq8btzD4Osjxe0N7bQrGFRT/tT5mXB0NVj6+nM2svTSRl+UcA6ZK9jOefbz295kj5j3&#10;OXcUa2SgERBDcMN8RrWmQCD+3qFOa+TOdd191OXuYU222k5f262dROGRZXcHtAQsCAwJyUFKeXRm&#10;exNtZ/fGUxWAoqvCR7IytG75ysMVJJnMLk8dViqpJ8M45d8zC32s6SxyIsKEho2JWT0/fnZe59jY&#10;XfGw+taOizD2ps7szeAFHXT0Iq6f784LK4LP5Snr66GkpZhBJNFTNIJC0hDCNfeR/PX32JUjbbeQ&#10;+W4raRo3UXl2qzAFhjsU6sAkV8OuSRkA9D2Dli+3fcrjcrq3gtZmNQIG1CtCK0kSg44rWh+yvSRw&#10;nx5x9GKvGZrdGerKAZKnr6FosnTmoUJFVeYyxthYlx8dRVVaP9uss9ODToUC3ZSYbbHaO9aNsZue&#10;idY6Kekh+5xNZLXyxxRyMksdORPUVyqypIujxvCyn1WB+uBvuhztzJ7lb3+9ua125yqhQtoskYag&#10;oW/UC0LDiCcV9c9DTY+T9j2KC7hsYmV5Q1WJFSzcTpU8S2eA8/LHSlpumdi02LyO3oYKn7uqnasG&#10;ZakwsNaKlohE0/8AuLoMbHOtoQsgmidXJKsWBsB/yfcy5La8cWBpKqvzOS8dNFRZekk8O3K145Zq&#10;qsraujklgyGExlNC00kskdHUOwSDwM8iO0U2+1y3N9BMGptYbLVofso9DWuMAg8a0x0e299HYMfG&#10;GnTjuqOHnnoI8R09U4HK1kme/huOaOZlgyG1K5vLuyivAIEfH5Gjo5dr53ITN4kpIavIUkSapVqY&#10;/XEoN7c69k2zLU5ifJ1GWOSrpqcZGrVDNVxU8rl6ldLNBSU1ZUwtMUklYpCw8jvIGJF2+7208UO0&#10;bZGPDSNQxrQAACnGlfy6NrW5hvQZbZ1YEBq1AwRUcadDHTbqXNUsMGXx8GJrqSFap8XDqm+xkqqd&#10;1iolJhFRUT0VLUtTiQRojzRl4wiabYslPXYZpaqCGolhlcOVFPHN41hZRONbB2k8igcAqW4FyV4A&#10;w8ed0Xw7ciM01ENU586eh9PIY6ssscmog1oaHjx4dLqjjpKyJYZJ2jkER9AmMAJkDsCBqfQVKlRw&#10;dFjYC/tAbpNJn/BkDSySNDT6alZ6PVJJCzrBV01RFHSo7uIksHRpU/U40vpUHVnuTW0/bGRKGGQe&#10;0kcCATUD5EdPmQgAGPh054yjloonpTJGEaSQxqo9S+QB0ZpDNd11kmwVbcAXHJGfrOjOY2Xntp5D&#10;IU7YLaWHyGQpXq0rq7JT7TzENQuYXEwUVFkqnJZ3DPQiCKmRUqCkyQRuHaz5Je3m8Wu/bPc2e9Wf&#10;jGKnhsrAFPmwqCc54H/B0S7s9zH9OVJZJeCCgIA+eP8ADXqrv5jZ+n6A7X6/7P2ttDdea3B3FurC&#10;7RyQ2tDRmgg3zthHbaVDuqaXIYyqxWzM/FnKmesq4krKenkpHq6uneNDJTrrtrG5jdW20wG/tpS5&#10;vC5KSnzWJ3Rtunmky+GyuNoPDHXx42aOrraOvlo2MFcsiPA0bkGNnMh9yXvW3XS2SXfMdit7EEUR&#10;NA8alQooNSghiQKV1Cp+2vSO0jjeZRZX5jpVZI34ihpUE1qDSuCePpTon/xIh6D272nWbj+MfdM/&#10;Wm++t6jJbS330/2tV0f91Nw7a3ruqqygxFPuFIKXE5LaNLnjUVm1Hx5p6sKFgFQtAaaNAdwe2q/C&#10;bt2p2B13S4oVehNl7xx8WQysNdX4ZoKNsXV0tXPg4oaDPYR8Os0c5oFeb1QGZI3klBbHYNbxbZvv&#10;KV1DJfqWSSKWKUNRR8BDoK+mpag1wT0bNdNYqz7jMgXUc1BBX8PwVIP7Pn0d/tubC9i7V7C6b75X&#10;IQ4GrxVdv3b1fn4cAdnVhDVmKzmKz2Owu98mNxbQyse6Whlx9XW1EfjJLQxOIIiL1R2nu3Y9Vkdw&#10;4mggqs5m2FDT1m6qibG0VZXNhc/h9taoKWKFs7jpsvlqd6xaRfK0rP8AbIjmP3Jm2W2yxofr7IwX&#10;VxcC5lVZDEQUCCMxElUkHixkMhYrQUpx6bi3QTyLIJQyg4Azj5/7OeiF9r/BXqX5L9c7U6hrt7U2&#10;H2R1TjKrCYjE9f4zD7gn2visz2T1JvnstpqzNTZGp6/3TT7X2VWYzAfxBmaDHVUYyMtUiEMlsDtH&#10;cfdXX7bZzedw+D2tRV89TDHiqbcVRPuzJruWpyu7Z8jRCQtkZazCvNQrSPJMfua6eWro9DJE8g3v&#10;MDcz8zWHOHNm2X09raweAscIaGOaOr6rgusqqtwNdGRUkjKBaMSSiie+5ocCyi+kLFmVaA6cU4+X&#10;Tz3H2t198Lu767fu2+sctvPsXd+N2xQ5qpzW4+t6Cm6j6/q9rbe2p1vhZ67I5KjxuycAu4sJT1sm&#10;VnpqenkoMZHT0eVmFPMIDAZfr7H7R/0l0S4bb82x8ttiiweF2xRYyio6OmoJsFSYrJYfK0rCOLIf&#10;xOtoo00IXDJVwo0a6jLIJOVPcvkLZx+5d926e4Z5NTINHhlYkoiRtGiEM4CszTtrLCtaGpHD77b2&#10;sNvDBFqASrGoAArkaiQP519Oq4+i/ktn/k1178Ns1uXM7uru5No9zZ7sLtPsTPZPJ102YkG9ty5f&#10;aeb2ZHF/EIqPFbU29uisKzmGmipk27WpTyzPSCnhMHtrYn92qzKrRUNHSrnKms3FXZBfsxUZTP7i&#10;q5psxkKqWKnimnFNT0NDRwNI7P8AbUqpyI1Ygbfvcmy5j3PdN6t0cbfbMltbwaZGkWOBdKq5ANTQ&#10;gk1YAY1nPRD+/bWbS9aM7AU45HACla/Olfn1RT8jPkltrtOg69p6nN5iuze149r7Io9lyRZl8Xtv&#10;pbovaGE2h0VthBks1WUcGYrqfcG7Nw5eVKdjHlcuZFAM8kaPWB2/NuDJTUP2VcsGPrZchHV1dE83&#10;meorqikd3nppYaqhpZaYyqjoPL9rpQMp1aWzzLb7fa292LiSO/mUo8asoMasU0lmfuB7CAR3CpIo&#10;DU4ZffD98r7222Wx5T2Lco4943mO5t5VWREnjjCRtqjEgIYnXTHDFfIE2vx02fQHGz9sZndW0KnG&#10;4nZmzMBuTb2zKvIPtCiTbe1MfuXBbXq1hosltvNZiDM4+hq8pFkan7Cq3LS5CoemqFFO0kbce1Mp&#10;T5AvX1v8Pa0dNiaCDMVb4qjEVVOYqqkoKuSbGx1dTJVepZKGSZ2VVleaPn2X2u5Wuz/VXdtcC6uX&#10;UyHQasrGopIDqVE0iqurKSTSlQOiX7te5ch75tm67zyntm53nMctmsV6sqLGWnRQtJJDVI4zpqky&#10;3NG+ARq2Bh3F3CMamL2ZUbXp924BGyW5M/vil2Bt3J57cW192Y6jr8ntzK5rbgwfZc2J2muBCStT&#10;ZvFRrQyPUUVPi6z7dAt8C1Lt/JU6U9BBNkJ6L+GUqVMEoRfv61ckkSiOQqIaeekmlPhhkdCxIFzZ&#10;yF96bmAs7ypGzQMGC9wUCRSe6jUrqBBDE4OkCrdQZ96n2g2naOXOX+c22OSBzuA+ogt5zOoLRTAe&#10;JMXaNCSioIy66gAe4AHpMfEjvHvLt6l7e6/yfd0OE6sjhn3hQbzydTSRz0R2HQ4jZWWzMOCqMMcv&#10;VZjcG1d34umDZbJ0UJiiRHIUian0i/531RVz/wAzTtNqzwCpTpzb8UhpkEcLAdM15uqLLJpJRrG5&#10;BJuSqE6FizewsW7TxrMsgWOlQCBlPQ5rn8znqW/u4bbcQe0mzQXds0LNdzyLGwAZFFwXRTQAVooN&#10;Rg1FCePW6T/K+br2D4IdaTdXZfJ7i2lN2PWxwZ7K19XkKnL5Idt0uNzldFVZCioJzQnKxTCnQRaE&#10;hRVSSdQtRLZd/IhoKOq+HO7nqFqWlHyB3oq6Y3kp9K7G61IDKrKC+pvzfj8e+i/3PLieL2q3NYmU&#10;L++5+Jof9x7T+XWPn3pJAnuLt9aU/dMPGv8Av+59Ohc+UGaztBvnH02LfGCBtr0Mkyzz00VeGkyW&#10;XjZ4mnjdkh0IACOC1wfdoneW+8X1nsmtzNHar3VkHXC7Qwb3VchnaiOaRZakSEinxmLhjkq62UKW&#10;SmhbSDIyK2TG98yvy7tk1/cQiSmI11AeJKw7E1YoMFnatFjV3NQvUE7Ftb73uMdoOyzUa5XGSqAj&#10;hUDvYkKgqauy17a9Ibp/Ebp3dualxVZSeXCQLNXZnKuYY46ajjMYWJZqSRDNLUkCOMWVG5P0U2zd&#10;G9aVuxdlUKZbIxV26dxVkm5N2VtSZY66tzOVCvVvVVJUharlFKC8UVvGh0Kvso5RhvLTaHud2SR9&#10;2u3M8zEZLuFouk5CxqAqp+AdoGOlfNe4W99ubpaRFLC3QRRqpJUKtQQuSSteDGhb4jx6bO1uzqTd&#10;G48lDQYfJU+38HSNjtvzQxUkkEsVEwIrxjXfX9s5SSRD+sx6DYMSPZiqbCtWtCmpw8eoq3kfTyhL&#10;N5l0meEEi4DFbfQfT2vu90hsIZriVlWACpJ8h9h4H8ugNuu6bTtFrJfbhOEiRaCvGvkKeZ9BTou2&#10;JzG6MplWxO2cRFk5MtU0vnjghhUQxiZBM09PLrhwtQqI5Z5Y421Dkm5BKP8AP+qzPWvUGz5FoWyw&#10;zG/qWsyuJnlitXYTEYHNVklEKaojqUUNkHhqqYOpc1NKpI9ItEHNvNNxe2slxbqibfHLGAhA1TKC&#10;XYvWooQgASma9wrQEp9jd8tPcr3F3u0jTwLSy29zGxBqJZJEjEgK0qyKSGIxR6A1r1Yl0FsimxdZ&#10;U5WWqoqnIfwf7WWehhZUilFXE12qiiNJJpi0FQV9Avps4J5fAHIbDwXSrDtTMNsrd5qq/eO5qarX&#10;LYMY7bVbLS0GDkx88sX8Nrcc1PSLFFMPOKeaRoZWDqikK8o7lu1tBfSyiNbmeZmVXC0ChVSuogag&#10;hBDfiBrqArUh77yt9ztJzmi8ibYt5y5HHHaxuGik1XQDSSRMoJkWTurpIQSURl7TXpWdlYJMzn6X&#10;yQLkjVR/wrEUooaSvhNVBBNLVVlfM709SqU0s6tPDFKszU8RaNWGt4zUZnZvQHZm381PiM3vrcWX&#10;ztK0OEq8tt7fWRxlOWSILEBQ7fospjIKjQNU9NJHLHrLCR1ujCmLfr95vDcxyW5NGBLA8KEKQygA&#10;/wAQyeII6g3Z+c/eDl7dtuTeNs2u1tIJf1USe0jlKg9zFnmkiZh5IQyECmkHIYyW21JFFjEx8FBj&#10;9U1ZFR1dDTPUVKAiKkg+5yC0U4Q6gPMvrIF1VrFaaO7fiT2dsmaqzW2OtN0Q0uioerabacXYW3qm&#10;MyFZZKfci4Co3Bi7ryrZWGkmCkWk5sCPeNro6vtMYWY1qjIkytjIDMpkU082wM0fh1nHyH748g8w&#10;FNr3LnSwN3VQB9T9JKCB5xGXw5OOTDI618qUqPGC3BQ5ClieSoELSaNMdSP4fOpdSwjkh8707y8G&#10;5hZl4+g9hT1z0Hnd7yR02V2tjMStXJFBTvRVm5aTJSTSkKoio8RPk5RO5NgghQsR+n6+yraeX/rn&#10;K322QIh89bofnXSWP7AvzqOpQ5h552rY7c3FtvhlRVLHMTJpA+LXJpFB5ks2PPpyrcxR0KSM1QZC&#10;is7KGpxpVbaiXmeFFUX+pPsyFb8AdiY2GnTemdzWFrqtWkXH7pz9dTxTCP1SNT02cyezJpY4hHyJ&#10;VdF/PsTP7bctTwiYbkqyGvYZi4/KrRMfWh/2eo5sPf6+3DxX2a0hu7VDTxIUEgFfJzCk6/LtcV6Q&#10;NX2JUlphjaIVywlNQphJUSxh9OnyLjYsyzFg3p0oLn6ce0XN8Mem6OrkSLJZCnEZvHPiFpliaN9X&#10;+bqJt+5yjGoDhyFQXvwPqH7jkvlyCfSk1EA/CaH5nNw/7adDm19yub721jlXbkq3+/FYD0+E2yN6&#10;gAGvWA9g5dVQjERN6tMuupyKtERoIZoanbePmbhhcIHIPH19iBtz4c7YzcIG0t57rTIQOmmnOQ6z&#10;y9HAAqqaqvm25R7knxyRAAF5wr/4/j2aWmybMP07O5utQHkLVx8idIcigpxoeFTw6I909wN+tXU7&#10;ptFqYGGT/jUbH5Jq8IMT6KT6dI7cHfkG2ZnGcwddDRLC7irlxWTxC1L/APKnjxuxNtfxapmH6Upf&#10;MSPx7Zd2/DvYO0K2nquyfkphRlqmSnjp8XBuTO7oz0SFgEWmwdFg0kmQAcaYhDEProA1Avv9n2uK&#10;XXuu6yGU0VdRUtngFQHuAzgKRXNOlWy8/b5fIw2XkSZbNKksY0ijPqS7SUX0JJDE4z5se2/kPlt0&#10;zT0mzOgu0qyGIErlK7F7X2xgJZymsqchkdzIqFDfUwRybHSGNgRFxf8AKy2p2tt2Ttvr/tDI5PFw&#10;xtSLRbjx9XTt9xiVFJNUUsNPNXPldZeJIVo3nRqhvF+u6APXO17C1xEbvcp1kZgillZo9dSFDSLV&#10;VoWJGohQcEgggBO8+8sNi5q/qNuWy2x3jwhKyQ3ERkWMitXjYq66cltQB00ammh6Q28PmYen8jjc&#10;V3Z1RvLZ4zORosVit0beocpvLYdTX5QkUVHW7uosLQ0O3JkKOZ2yy4+NIYmm1GIFwVTKbd3X1BX1&#10;mO2Vvel25t/G1VVRVGJixGQEs/ilaOoXJz12awuCwlTNMPK1NK9DXU6lRLErarqYtlubGPxtovkW&#10;2QmoCs/26gxCITx/0NytCaYJmZN923f4YjvO0tNcPGpBMi6acRpKRu0iCpoya0bNG6M7SVO2N9Y+&#10;gy1Xh6fJRVNNHWUk8sVJXRoHhR7UM1M1U9bE4JUTU4mpp9JKSOhVibTojvHdO08LlKrNdaYztfFt&#10;iqjK00uf2tNg8hi/4bGrV+QxPYuy8bnNs5fBQ0uuScVFR5wwAFVqAR3G2zf94ghax5ivLaOMMWWO&#10;GJRIRk0l8GVcfws9TnuJoCBuZdt5bluolt7qGznMgjqZGmUasBWtZJoJEkLUClUK0P8AZnJBKvkr&#10;8XW7urdrydc/JzuH41yYvJmhzWM61q9n1+G3LHWS+SOkzu1N842XLUGV+40RwGntAEYhqV9WtVjN&#10;/M+ptgVCSZD44bT9cyxrX4DurdstNDEhBE8lNhZs5HVOA4AKMdNxyBexJcz7hAgTcbyWe3JoSzwu&#10;KepWOJsUpqABxWvmOgxfew99vpB2v3GuIZFBJVttgrXyUGTw2WtPOur59B4/8sOnzuNqKDdfyP7A&#10;37iqqBo3x29Osun6lzrAV1dodnYyQJJp9UTqUv8A2b+xB2Z/OL6IwWbxks/SG5KioqZpJsrmMjuz&#10;LZ6sxDyPqnmws27483WssTLYRCpo4m4Po+vssvJdsnuoHt9wuQCoDRALFAKEGtE0g5FfhAJoT69B&#10;TmT7sfuVvHLm42K892i3lf0tNqsJZNBGiU2+lKk079DlaU0noNM3/KFXKbmxuWpu8K7HbPx2Kjoa&#10;rqjC7L21sjYm4qiCsgmgqczj+sqHYtFUxLSiVGSrpa+RncEyabo1kWw/5lfxI3/QR1dL3zsfa9VI&#10;gM+G37m8Xs3J0UzBr088ecq6eiqWQgXammnj54Y+zSK22hkRlurcAUFGkVG+yjEH9lR59c6+cfu9&#10;/eT5T3C4gueR92vYanTLZxNeROAeP6QZlBqO2REbj246M3T/AAY6fxUNBTL1LttDj/tYqerx0Mn3&#10;kQhhipxU0eRx9PTVtNNFFqVZbRyAKpI+vtR1fya6WkqmzWyO/unc3C8X+5XbUPaWyqujqn/U1Tii&#10;MzJDT1JjYloGZYpSLizck3S22bcoHs91EU1qRpDfptQej/xDyqTgelMgOL2/947C4t7qHkbmLbd/&#10;jNVkFjeRBmB4VEVBxHQg5rofrre2za3rXuXrnHb/ANiVURxlFU7lwgzGUx2KWFaeCky1RVUz5ep8&#10;DRkQ1ilp41ZSWGkN7SW6f5k3x+2zTjD7efMdq7yqFEf90+rcbHuN0mc6IzlMtHUx7ew5LkCQPUtM&#10;inUY9Psqg5PsbS7aPabhHBPwwlpD/vAwDw+Ipjzp1M3KvtB75+4u3G55u2lNo2hCQbnc6WwYAA/p&#10;IVNxJg4AXwyQRqBr0Tfb/wDKe6s6m7BTePUeZrdiY6Oc5Cikm3HXvDQyMr66OaimQw5KGJW/ZlXx&#10;1CL6Xd7X9k63j8qMTLlKjNdn1398+wqv72Trn44dcSy53beyK6op5Fw2T7A3R+3hdwZqmlbyVXja&#10;engN0jiA13kGHxdp8O00GK6LL8JDTMo4gaRVS+ctQIKU1sA5mHkj2P3faDDY+3u3Gy5XLA7lv240&#10;juLlA1Xg2+1I8W3gYYVjokkHc7AaerGcnsyfcG3Gw6zVOFpUpcfS5HebpT4evydHHLGmXNAIGfJY&#10;77mlVkjZtElyreS4B9jH8Mvhbla/GP2n3pSR/d5fy5DaOyoGlhpceavW/wDHs3INNRkci7EPAZfQ&#10;jfuKguvsg3LmS7sLwJAyC6WTUxHcFPGhJ+N/Jqig8s5Bv74+9sNhB/Vf243BfFt6Rz3DEMx0af0Y&#10;wSwSMgFXIqxFRqx1Xx8oPnBj8T2fiulevaDMSYKmKw7/AN+U2PLUjxuJY127tWscpTPVY6ZBJWWU&#10;CUD7cMW8gVd7i6q3/sLcVfBDJRbjwUskv8Or63XS5AK1nFPVlWlpFmjA5CQqrDlODxOe2c4cucw7&#10;XBI6yWu4gDWi9yehZcBiD5EsSOB+Zf7c81bH7g7VJLAWh3qCgnt6iqn+NR8TRsfhOo5waYrw7Z7r&#10;6m21gtqNvKoyOz03BSQ1WJzOIxdTlNtZxISkdRLSSxxLUU9VCJl8kM04lhvZ9drsM23J8jV4PHy5&#10;eKOmyJgVKykSdahaeWNmTQJoxGrhkUMDYGx55v75ifeJ5Xtdl9xOYJNseRNsuWWZCQwR/EVS5AYG&#10;n6uuoDEA8KCgHTX2F5qtYuW9ts7ja47u6tgYlkeqyjSaLgOCaKQAStccT18/b+aL1ltPaHy+7gqO&#10;s66qh663Vnot2bVqaegrKTHZGh3FQUuTr5KanyVOwheHOT1cUsayFElRggVdKh5YAfS1gOR9Pz/r&#10;k294+SRRomhXQkkZzUYNQKEjNQTUVxggVrkrbc0G5uY5rvY2jiApoFCj8KFjIhkBABppcKQcg46r&#10;YfEiGnlijr1lkeUSiqk8iVEAs4eFEhqY6WSJyQSHiZgVFiBcHOISYPuADpRtLG/AJtYN/W4aw49m&#10;cG3SX1oGgBMiYx5nGP59Roecrflrn6a1u4lWznYSCN1qRFknTUUxQnjkUp0tYdq1We2oKujEktTS&#10;k0klRAxXVVcFNXjYN6/Ko44/HvtIZpD+ysh+p4a5sL/6m3tu22jebh0S2ikdqA0DZz8q16FHMXOv&#10;tPFLM1zJDbUYrWe1jlQngKME1UJ4muOmrB7W7Cqlhio4KyvZlikWLHZGaCoCsuskRtLpey/TgE/T&#10;3zaCcroqEn/cUopMYmHIuRoYEEW+o9jfY7TmXZ5lkv7LeY7MfF4GvPzOk58q5rTqFOZr3295lgc8&#10;vbxydNeKcJcK0BB8gPECxgmuMgCvDofthR9u7FyEFVkMf3vhsYrierqdpVldDIyxkKWMuNf7gaCA&#10;C1wwH598JKSNwLyRyMARokQ0sn0sbOFSx4/px+PYnO7JcBILX3CvrWXB0XkZYAg1oNQBAB45P2dB&#10;nbrG22iWW5332Rsb7bzgzbXdkjS2CWaKSZKkedE9PmBFqd+5zLGnpcX8kt9YOshmirYsT2biajJR&#10;w11IwniRafMxhhFFMq6kZpRIBYhhx7achlsRj6ihpcr4qabIVP21C1SKYw1NYVRkggmlUI1TKCNC&#10;A63tYAkG14+Wvcq4iludh5ktr+3UamMMpBUMTmRWChASTSpAr0NLHcvu6bgsq7pyhve3vGoqrqG0&#10;gA106SzMFp3VUmhDNWvTttjqX5tZ/A7o3L1Bv7G9hYTbGJ/ju7f7k7ryqVuFwU1RUI+Wz2FV4Hxm&#10;GinSQTVLhKOn4DOoZfcl8jhcPVwVtdJS0bK3+dmp0hfRJ6ZNEoQWuGN/8famw5b931uLVdx2maXa&#10;mfu0yQsNLCmoHxSdS1qOORjol5pt/u6brylvUfJfOMy8wJCTDFLHcDXIhBEZXwlQagClaae6pqB0&#10;+9ddU/zBd05jH4+r683pvTaFTWQR5f8AgGdx+dooYCEMVa7xZquPkopGWojVmDXSyi595MjuXbdb&#10;Kk1JmcaY9Jck1UC8BAzkqZAQF+pJH09oOc+QOYrdIbiPl+4mdJQCFjdgQRQjtU1zQ+fr0T+we/w2&#10;jbnsm+70m3JcWzKskkhWkitqWufMEin+x1E+QfxK+QWKmpq2l6I7Mzk1FkqWKeDGbGz9bHItWyUi&#10;xRmnx5Mks1SFCW4ZmspJ9skVTHktT4bPU7lHIIi+3qYwSLkA6llKNq/UC3I4PB9uwbna8uQRrzFy&#10;HcW3atXo0f2d6qVqT5GjevQz3fkHfeZL5v3FzzY7qWYkQi4XxGp8VIptFVHqoYH0IqesOMyVB0XQ&#10;UdL378Td77QkqaGnkTO11HujatZFDIZIY5nqYaavoEySzQg+GoWBmia7q/kjZcVUm7IY4TTz0lY0&#10;ShmNzAzOv1jCSrDw5P18o5/A9jPZefuUCNEPMl/Zyk1Gqd3Snppk8RPkKKB8qdRvzF7N81RCeXcf&#10;bpJLYkg6baOuTxL25Qn7T5dGZ6d+UfxVNdU01R2V2/10aieX+FLNvDJ53FUMEpXTVPDl5tw0Uc9M&#10;3pMAxciMvJZx+lOO+WrYXOc2Rcqzq89FU0gqZT9fJSMhr6lIp2uCWqYXsfUv1vJVhum5bmyttXN9&#10;ncsRhZkVmJp5PAY1ApnOn0IrnqFNz2Hl/apvAvdvu7RwANKtIqKKkUdJ1IOn0AYDybFerM9mdkM9&#10;bRSfH754bP3M2SSGWmw/YmxaqohhmK02uly9Zgarr7FzZGgg8ekxYSsjkdbpIAPYcZmTYmKgmmqq&#10;DfW343UGqXCJkq4KSxAVpqSqr6KKQ+T1BERtQBJuB7MpLSbSj71tKO2TqhdxU+Z0lZAPydj6kYrq&#10;ytbmaRl2XmWBlFQFuBHGaUBAJDBnGAMgYNAAOJ79l1Py23lNh6bObe+K3ctWsi1WKzefy2ExPkan&#10;gZWydLt/eGysLm1i0xFYmNdWWRmCkqxPtjps3sp4PDh+7t9bZZ1Jgi3Hka2GR3hcp6nz2GajqISy&#10;2JVuR/b9p/G2i21eHBPCaUBZY9THhXW5BNT58R0atsfMrsHvuXdsvQCNRiGpQGociNy9aHANan59&#10;Om4Nvds4rIyVW8f5bHTHYlPDYVeT6m2xsnImWGpTXppBsvey5/HVUplYK0lLpiYs7QtqK+15isln&#10;afy1cvbGwqnGFzHCctPj5EYOFWFpauCeTTJLIGIA5sbWH19pV3vdYLhdF7e+BpWtBOArea07lJ86&#10;qGVhwPRRuXLu1tH4X9UWN9X8CxKTQZYKQGC+XdpIwTUmvQBZzd2z8lNi8Njfhz829p5mPHwV+Sk2&#10;BH2xEmHroaiSSsx9PhcrjI8fkGxVMkI8ipPTOzFg39kv8lHFl0P8QbozcDm7pCXWSRRpW2iseN50&#10;1yWJbSR/UH6+1UvMO8SBhJvN1TJAe1DrQemqHUDX8WT0QQ7XBayIkWybtBQgHRcMoJ/0gm0DHzNa&#10;dMZ7lzW0EeTAb0/mR9dweJoGyWf6sxeRoFMUk7EVWNqdt09RUeCnBsizxOVjNpFAJDxQbb2x9r9u&#10;+0tmzet2vhczpVmsDfzM9HKS2o8Wb6i/B92h503GK2JffrdQGyJLSY8PMlWQ19BT5Y6tdbDc3Vys&#10;wtt7DEChMsNF/wBqY5aAcfiHQU5n5m91YOWSupflVuihoaaNUqYO1vjp2Ala6rI8asseNzdRjJVf&#10;SCJP20JV7DUun25Yzae36E/dYfakOCq9Hjb7PJ0sszxMDqR56ipqBApIvZChJP8Ar+yTc+bri+t5&#10;rKTmHYUhlUgeLBKjeuO8/lWtD0a2G1X1lcxzzQ7/AHIjcN2qhSvl2rGC1ft+3oCO4/mh2b2vgchs&#10;DfXyd+Pe9tr5mnmiT++/Xm/8A1DUxyRp91Q0sC4d5quNQAxqlqEX1Lpay6n6sp4K5FgrtvR1QX/d&#10;7zUzsC4PqWpiqVqFv/Vf8B/WwGtt53TbWVNv53sFhBJ0q7Mp8+EjHTU8QD9g6P32bar9pbi75e3Q&#10;TtTjCsRx5UVADTh3141PRQ9l9vdp9NzRv1d8v+vsPQQCQrg8Xk945TEVUaOGvLgty4zLYFXd2LlN&#10;SM1mC82u21G3ZTHrw2SyWFq0kJWRaqaeEArpKGFpraCpJJIdtViCCOT+39z7pII1322tLh2OnVA6&#10;kqKfEQ50gYqSCDWn5FF17bWsl3Ou1TT/AEoTVpuImGrgaBkStammkrSgI4Howmy/5nmSENNS/Ivq&#10;XqHt7HVcscNTUbRiwmLzFLPExAyM0lYs9LE4aCKz001OmhmQhg408/4XuOOncVGehqJvKxSqlgoz&#10;UMov4XkaPGU37pAAIs9h/aPs8b3H5EntEj3ffr+Ij8JkuQM/O3cg/Kqk/Pojt+QOb474jY+WIJEI&#10;HCO3PAdxpOMCn2V6E6p+cfwV3FQY5t1Y3s7bFHHjkjqtrx787opdvQ1bMss+OoBtjs3MpPTtUEtE&#10;3jhjsqgRxAD3E/hGfqCoO7qiNQpWYmgSqqJXP5SRWpYYogfwE1f4+wTcc/e2JlYW20LfqtcyLLKz&#10;Vx8U0TUIHqD9vUgD2491rARG+Z9vSQdgjmtrdVXzqsLg/Lj+XQOV/wA5P5b2PNc2C+H21+zq9JPK&#10;k+5M1v3Kwu6SusRlG9cPuurrawxyFmMriJtPK86DJixOTSMQ1O48rOAZi0kVNSUupHMhUOGimv4o&#10;X0j6i66uG9lD+5u3QIsO0e3sJkY9hMYTSRUgERxIXp5fDXzJx0fRe11xMWv9152QRxomuNrkzFyS&#10;FYqTMVXUxqRSoBpw4AduH599UM9RR9cfA3qbb9VWzRS4CoNBlGjwxgpqVzDJDhsdtupyhNTSNMCs&#10;kYIfxklAwaPX4XELjJZqfHtmHi8srwwSY6prZ/yEZa+NhIbrZSvqBJ5/Psc8sczc38wOySW+2bah&#10;AFZ4plLEDOhZDpLE8SWAHl59ALmDYOXeX73TPuO53TOeETx+ClfV4QSo0+qHHHozXx/+WXyg7L3N&#10;i8PWZHo/46456TH4igzO9dtdm7fohLTL44qnH0X8Zjx7VtRLIjyiaeGldgFjjH6WQ8O5KnFMujqv&#10;PR0mjyGrpnTIqVkZSQlNG2gyuTYoq6TYfX8Dm42DnK7RoLP3EgiuApr4VipANKEUW7YjP9Fvs6L9&#10;tuuQoLhJ9+5bubuHV/ZtfmBserGyOPMd4Pnjo+O5ugO5+0afIYzAfzY+hqHdSQtAMfTdR4/EopSF&#10;xMsmaTsZpUSlaFT5zHI6AlrCwX3NTtradJKKesoM7hpWbRabbeRp4Vdxdkmmp6MQxSoBdg5BAF/p&#10;z7iPf/Zr3U3GWVxzta3SMaUbx4Sxpwp9OUqacDIOsk+T/c/7uW2Wqm49qbxZ1HxieG8p5au66jdh&#10;9keeFOPVenbH8lT+Z5v6omyOD+UvSXc9BMssqIe0cjhK6qijkaRRTY3I4qogljkkmIRknZQ5P0Pt&#10;6bem0cjjDJQborMfXyIwtCUjirY2VzTwSU+YopcRMS+pQzOjAsVLgH3LXKfLG+8vckcvcu79yja7&#10;g4vCZNUxHhmSVmadZ4G8ddNakRhzQUCFqdYx+47W/NXuxzBzTyzvsthszWyCBltkGpY4lBha2fsq&#10;aaaMdDfEWoejZfHz4s/J7449Cdf9Nd2/C3r3v3F0vYdVk84uU3hVvl9hzZTPSNX73wPZHUW417Yw&#10;dNSwTQ1NTDRUmQYw0+qOkMyfuFIxO1Nrbjz+Z3NhMjLsHPY+qqRnIo6PE0OOWamZg82awuLaGgWW&#10;VVDtPA6iW+ss97+87m3Lc9i2Tatjubc7ltLRr4JaWaaTScgR3E5eVgK6QslSoAUBaU6wR5r3Ldbv&#10;cri3v7FJHdiV0xpH8+1UREX/AEiqoHClc9bq/WuGpesusdm7XxD5TcOBpMLj4cb/ABbe+9uxsoYq&#10;mFJUp4t5dg5TObyzlPBJIY6dq6oeVYVRAEChAWj5AfN7cO14anYOyhUUH27y0mV3VArQTZpIiISm&#10;EWpjf+H42Zg2uZ/3ZF4VQpN5d9tvYLbd4ki5j38rJqAaO3ORETmsuk97jyVe0Hia4Ar5K9rIrpf3&#10;lutysjMKrFUEID/HpOW+QJHz6X1NsHAVtbT5vJ4xJZlWOenoK2OOVKSYnWHmRWeKWaPiwN1Vr8Eg&#10;H2i/jl3Bm91ZQ/x7LTT2k8gglqqiWEfUj0xB1kc/S2oW4sF4Hs+9z+Sdv2e1A2+zCjTxCqD+00P5&#10;0+0npZzhyva7XGBaWqrjiFofQ8c9LDI0ySUsipGNRUrdAoNm4NySt/r7sw/vOPDfzH/j3NX+Yitp&#10;+/0+K3lv4bcaf135+nvFb91DX8A/3K9T/Dx4cfnw8uom+kavA/2n+ToFv4FH5v8AgOn/ABfNV/JU&#10;X1/w+/l1aLee/F/024vf3//XI5t7ZGz4do75x24N21mfocK1FFV0m2KKixFFt/yzytW5acT0WQrs&#10;3lc0FFDIZ53Cwyl41RgG9/VPu2875+/tmu9u276WW5T9Px28ZpAufDGVWONcScDlAoI1NXoJu/KO&#10;+NcQPcyGS3WRQB4agLxrkZJIpXUSOFAD1u9Z3M74O69qHbNJhcLR5BK2bIjMwVmSyGaEVOiQYeia&#10;Kvo4sVHTioarmfxymRqUR3XVf3BzXXWzKSKhrdqZR6KySZeGNo4ZIloKyOgiqsfO9REYyJ6OgdNW&#10;jXGZWIPJBX2HNG83D3Vtu9l4gUiMmpU+KpJR1oaijOMA6SFoQepq2XbNe0zbZbao3KZYGuKqSuk1&#10;WjUoaAGnn0v8Jls/Ux1MWZoWp6yH9iKpXT4ppi5AlWmIZYYWRr8szBVPq59wdsT9vZjcePwmBxe1&#10;8Dt1squWeWloKZqTOQ0eMyRhpGrJKdsjNkVjjaSVhURRKVisoub+3X+qNla3l1us91cbgsWnUzMD&#10;CJHUEKoYJTVjKE0Zq+oAVyl/se7mAShbYMCw4qwNQahtZB+akUpTz6ZNzzbU23DWbkzNXkXqoKOO&#10;hdoayrkNHT5OspaeRYMSs4oEWecJ+54WcID+NXvvJ9VUlPnsPu7e2azk026Xzoy+GbNJ/AsPSy0k&#10;uEhx9BFT00E9LlKhsiCJZZJvCrlwCR7T2nMc1xZbrtOzWymGBIlibRpkOTI7EqRVKKP6TEABlr0I&#10;4Lfa7wXNxebhNMZEIVDIVRPLtEYjJqrN8ZanEUIB65Yzdr5Rdw0m36JEgwMFBBRy1UMsKVNRKn3U&#10;1YEV9FVRpDGCAqxu7I6hl4IEDbHRfWvWueyNNkKisbBbixE2XZJ3fJVP2mzacZavgoK5yrQLNT16&#10;hp3LyyBWVNNyQRX3PvM/MdpA9kB9dayJEBXQoMx8JNSUJYhhWmriVLE+cd7ly9toklO2x6TpoTqZ&#10;jQGv4mahPmRQkYr0FOd7a3NuPa1TX7JoqaHdOOqMXQMtfPNT43Hnc2RqMBQZKqojHJJk5KaugMn2&#10;weMKGQu5F1aPBvram6cTT5TGbQy9JjqivzCYaZ8uJVqo9NDT1GRTHLDTrSVFHjIZNKqzF43fUSTw&#10;s/cG87VdPb3G7wtcCOMyr4VCMsQhYlqqZCpJOBQUp0NfbxX2eSSYsfC9CBT/AI0D0vNtbd3Thqup&#10;OY3HiMrMKTAR1lNBh46N6cocjNIk9dJJVtUw5OukB/SGjMKBCF1houws3hqfdm5KevxuXmmO1pKP&#10;F5PON9zUYHBLmMVSZ2bH0MU8IoqmODLRtDMzPKAx5t9H+ZrG+l2na5bO6hAa7DSRxCizSiORotTE&#10;EMNSEOoAUgU406nfa+cra7naNZQJtOMj/oE9O+76LIV1NgnxlVHRqMtLknxlFIlHBnq+lxmTnx2L&#10;q6j7ad1pHrKVWlYW1CMf6x73PncJlU3HD1TiqzGx4CLC4E7lr4UyGNq6itrGWBqDG5SKoxb5CcvL&#10;JNIEDmKJgWJsRrarG+sn21ecJ0mWcyTGBBoYBVGoM8ZV9C9tBWgJU04go5jBvu43doXK3nhn9Qiq&#10;CiMRQVAIBpUY416i7ZgzEDUtLvnLU1ZnsguRz0WCx0ssUuNp4xDS1aRSw1EdRV4qjWeKMhvQZahT&#10;a4Ht2fDbMx+DzGfyhh2u+Gp6HE4+qSKWdZfJWULZ/cKTopY0KCayQIBoZmBcqbBD+8d5lv7W0t1a&#10;8jl8SZ1JACqFbw4CD+Oi6tRrUKKAEZR7hePy28U8luHgEdGegCmlCcAHj5n0x5ddPnt10eXxmOps&#10;fFlqOSPNZHJVVRP9lPj0paJ329gJYUMuqsydSrs1R6V8cQBjY8hG9kbSkkzeJngzFTu6jzuRosNR&#10;V0rUVBJSSvQTVhWGXHwU0yLQQIKsAtoIj9SlgD7PuU96UbXdM1mtlLDE0rLR21prC5V2Zauf060q&#10;A3aVBPRwl/Ybpam8hA8SRDTu4VyaABRgKaVr087T3FFXYQGpoBi8hBDPW1eMjWSeJ6aWV4V5lQh2&#10;nlOnn1G1rgH2Zj4md94vpbeWS3Jv/wCP9Dv+tmwlVsHZmZ3BudaPY+16zJVNP93u/I7UyeGzOFzc&#10;1NFSIXkMcc3iMiq66yffG7+9V/u4N3++OeUOb+VPdmK0tNiU3E+1NaTzS3iBWLxfUwXtrJCGUlVI&#10;1eGSJKMUA6wq94vaK533cLjmK1uIjNEp0hoyxBIIBA8QKGr5lT9nQYdwbdzeS2dvyPYfYm5tjZqq&#10;wbZybKdc4PaOe7ShqsOjV2Po9rwbzw249tz1lW8TUkFNkaCrgb7hwoQkt7vr+NfY+I+RuWFVuRNv&#10;d3x0uAyuIxOQiG28RQ4irxzUWUhpI8dg8biqirxdPW0cFPE0scgp2dZByLH5YPvx/dA+7z7L+0N3&#10;JyHv1ry37qWxjea3a53S4muPEZogFWe+eJZVVpuC5UkPrqCuMz7LywgTbOY7+GTmWFa6GMmr41/A&#10;rhKKO74cUr5dUY9C/Lj+ZnS/Mvbmxe+uod/9d/HzeG6vt8PANq9bYeSmpF27naxcl2TuZ9i5aSuy&#10;+cp8FJXTQY44kRSUwiWQrIqezG5mg2BtzdmP2ttLtPZ+2MnmosfDu7bKZV4MzXbamqo4ah6TNYeW&#10;mNLJDXzRwIqCOf1H1jn3yr5F+7b71c9cr/1xseU7zdLO1mmCTQp+lbeGgLSyq7dyhW1OpqrcOiPe&#10;9z5WiY7Ta7pbpNKvhFdbqx1YABRgMNQ0YGtKE0JBtE7x/mJ9NdMV+Rh7S2Jvqj2NTN9jt7fmV2q1&#10;XtfdfYvimyO29mbdpoIqmpravKUGLrqiOsdUSnek/SSykF377oJ6LsSPEYv+N7bTr5Mblc5m8nNT&#10;9a7XyOwKTOYaszu9MfvHA1z5nN5jblFGXipnplp6tXkjnDpJIGc5X5YtvDv7XdOYbK43K5meIqLb&#10;xmtrjwpEijeEnwo0mlZI9S1lDsjqwZFZceObhuHLW5fTw7XJ9J4gBIpGhjAJMgepbXXAPCpyD0Y7&#10;rbuaDevV+2OycVsrM1G2N6bYO4cJiKbKVGa3NWZad5UO34cRkKSlaVGoYpZmklmWONYiojJt7UWy&#10;9t9Cbn3jut96UEu02qcQ+4no5mhzmP3dgqGooJo94RZ/FYyFaJqoSBBSxRx/bGUzRjzBZI1/NHIu&#10;5ctry/t21+6tvfIZ44vFS2dTbGYNqh0NcDWyBXYl9XiBND9hKtIHJ8HKe8SDfNx26W3mCVZWcu9A&#10;KhiyaUpRSaaAfn0iN3d+dxUu063cPWPQtD2DWYyhzf8AEMDld/x7Dz+L3Hh6dBHt8bZq9v5v+JTu&#10;9bChkjq443kmRRYkEK3rHtWu3t2Nl9+YPeG46DrKk++osfsOPBbfx8WSgfG1VJG2Trchtusy+VNN&#10;BQtURvUys2mI/QMwbox7u+1X3Wdo+7l7TbTvM1ptvuM0EavvUl1feFcUcNNq29LkWyvMh8KgBVAx&#10;K0ahEmbXPa3Vzfbztu6RvFCo1xAPU6gypxcgn1JU/l1ry9dd+/zROqu+e0dqYn4dYP5C7Ei3Zld6&#10;ZCgwG9Yuxt5bShzFIsW2dr7T3zDJhcJso7dz1QJ62CmwaeWEGJSkhEwZfkX1pmHr4N6dTYjYmQy9&#10;bk9q7T2xQZiStxGztn5Wpr/u8jW5OiwVVQ02craPGmZ4aJ4oqZ6l0dgQpB9s334IvbD7qlz7Ycpc&#10;33IsjudxE1xaJayyvaNbuX0RXNtKUSURCF5PEZxG7HJAoMeaeYt23LlJdr25WDPIq0ehWjKQwyK/&#10;kCKY6kfHT4bb8+Tn8wmib5TdSdh9W4A9WZ3vLsfbG96zJTbk7F3didy7Zwe232p2xt/JYPeXWdZt&#10;rM7kpK2WPb9Xj1q6ejalqRNBUyoV72Xgexer+u9uUuZ7xWnxNetPHu7N1u1sZXZp931zxU2IoNkG&#10;mggwtAsVPUVVZfL0eYp0egi1RsutHwr9prnefvM8+8u7Jyjb3M3M9upkUq3iwxBdTBLmLsYowGkp&#10;DLDQuSCGCssL8wctXG2bTJa3e5arSQKzx6CM/wAKurBtNNWARmla9Ws5jDdN/G3H91b+f4xdWbTN&#10;HBmcLtqgx+6K7rrc29evp1oqHfO66/ccxzS1GbInpKalrKeOmyVQKueNZF8khZr62yO4di7Vz24c&#10;XuLMdoR7q3fjsTt7I5zCYasTruryhXDZHMTvs/G7NlrMbIcjGZYtSGNSzq6qpRpp+9Ry9zJyB73c&#10;qifkeb+tQ2q2BuGdkW7hjeosoreVp40dqOsTmpLMoavHquz8tNy9BGfBP0DldAKEhGPFw+ssaKSK&#10;PqXNSKgEFF+BXYvxy+bnwd3TsbcVVsv439c7V3X2PN2z1V1lu3KY6oy9FSwT5TE7yz+6tySV+7Wr&#10;Z1xjZGoENa7zHFhagywOYvYkb2PatbLhdq4nbEn8NC5eppMvVJRZ3F5Ooo6Bqij+0qMxS1eRx9Nl&#10;qsfbhWmlljWUhHUkMBlH7U/d85/9ruZvcbn9FtuftugUrt73N5HcKryLri/xaeCJyKBjqjKKFLFD&#10;TqSb3Zotz2OHwtyjtnVQBVA5fVg0I06fyxSoOD0THq/5f/Jn44fLrYnW/XnZVD2v8Xd9JgtrV+9d&#10;ubX2XsTDrW5qavpf70picphtzRqeqdtUk9dV/YSY9cvVGn85lA8LqzbOMzm7HhTNfwen/uR/CKw7&#10;lgxlJT1e29xYrMY2p3LtTFZGCOCsoXrKALDVaWMctHJLGqh2EiQ5zFsnth7i8i8lb/7d7NBa80/v&#10;eOJbGKa4nJs4YpdM7qZAjBpdLI0iSOJFU1qFKmu18v2SW1taBIjcxstH0kUUdxpQg5IBNSejA4ns&#10;vvL4SfJD5E7I+Qfafa3ZXTvZPT/YufxPYu649pUezKzO7x/hi7Hangk25W4yir6HHpXQS0lJS02O&#10;1TxGWGUXjesf5j9D9a97dombq3smj6h3vt3EZyuz9PnMDSbo687FFPEi0FfnwzYvL0uVx1VNqp7V&#10;rQCMyyPG/jCnuj9yn7w/3p/umcobVu+77Fd81+1u4BJprKGGysZLJgrK0L3htp7h/FqoVlaOjAIK&#10;B2BGu3MeSZ/3xYxGS3P9oqmpav8Ap9dPyp0GXw+/mG9O9ObM3FUbl65jx3WNV2ngOqOtq2h7Y3pv&#10;XtPP5TeO4KAVDbBw+aqc3T7Z2dhsXT1lTko8dFRrMTEFdWSK1APY+S3Bt6r+2r6Cu+32RuBMRmJ6&#10;FoMRS7jzOReVamSoSKFXyjU60qmFY2SOPyCSxdFI+uH2h5i2D3M5W23mXbJ445N0sfGCMTOLZERS&#10;YkcqKBS/exXUxXTXQzKcjeS/cmw5gZf3DsTAsKEibXQ0z2svWyz1jldkbqhjzu281BmI95YiPOYm&#10;KeqlyX2uCoEWhhNIKgO2P1DKOlRG58kwurXF/aO/0t7tqshjM1sbaq0kOGkxNTl6vOpLk8vlcnS1&#10;Jo6XMzKDFRxLi6eulYeSORAbEqTb3JbcnbNHBc2G/wC862mSVY0iokccbLqaMH4u9kUGjAkE0I6l&#10;JI90mjlkc0QqAVYAMKkDy8+lLJ1zi6zEbiwW7K9MjjN0pmMGlBRSSbfjo9uZqOP73BUD46aGr/fp&#10;4GDOJDKELaGS5ucP4Y7jWjq+y6DOSPXUsVPtPeFXUQY9KNZq3IV1VQ1Mbx07jUTPWJMEjWNWaEEj&#10;j3i796S3jg2zlbcILcAyTT2eWZzGiQmUNGWqKjw9JZgzBXYBgSGGLf3t9pnvOSN7t4K0fbnWrAGh&#10;VS3GvmAfLql/+cjsHcWSyHxNqdh11NidyZvd+8OmMVU5KWlqY8Lj59hZ7f8AW5zHDI0s1LSZiXDd&#10;cTYpq2QNox+RqYyrGW4tMqitTtSplhnakiz1ZGIysVPB9iQBKHUU6LM8TtGqEO5KatVwQPfHXdhb&#10;XfuLd7bCXL7eZK6qVZxG/YAAPiYq1SSw00DUJHXJ32wsbjYbCJ5hRXkWgrUFQclgeBpw00HqD1qA&#10;b9z1Wny/2oKjbcO58v0JtXKZisopKvN59t/xrS1mKkwLSZyq/u/ichT0WQqJ4ZqOgSnnljSLwvr4&#10;e6umjr9sYeqfxyOJI1x9RTTF2WrqkfHieJmLqWenqZLMdTLzpIPPuPeX7z6Ln/dX0BrOOORpeC6U&#10;XvIoOADqox8QJV9Skg5SxQpc7GJI4gkjAjFfPC8a8amv8qdEbo85P1h8gez9v0E2UpaebNV2S3tt&#10;PcOBpKSmrdpbYdezqjB5aKGNZFeg3TtTFk0KlKWpYKsySQGSFyX0dMubq9kPTwtX7uymbk27V5bL&#10;5GtrKGDEbdr4t1zGLGrMkOTaWo2/FTq7FZYxMW1kAqc5ORd1lu+QuZdzvZYkhddQNFBGmORnMiii&#10;moAVWAVwT8RFQYakt0s7q+gljrCqnSASCWkqimo8wTXFOHp1tx74yD9Q7T+TGRyVVh9ofHfY/UFH&#10;2ngtm9a7b29tnctTvbt3Y+X6lqa2vzdTjsjJtyrlPYf36RiOWnknoY1WJVZvZhviBlK3a+J+TeBw&#10;0GKiqYN5ZQpTS0UrCi+6yFBLRSVCS1VQ0VTSSxGenZbL5o01KwuD8yH3z7flveve+xh+JRdIW0u5&#10;B7jTgVAqaVrUfLrrr7Z21vuXIfIs27xH6yFwWIamFXtXhkNwataitKdXm/HHKZXsL4wfFLf+5Mzk&#10;Ny5Oq61xublzlNXY+peuqZNtZihnnM9JjMbQV332GqJaSoUwKjRyu8apIqMD1dmdy726kwW2HlrH&#10;p8LmNm5fNZKJY0hqBXY6g8pRayGBqmQszanAZWWINoKtZhz55h2m4h3jmE8swtFou41jICk1ckLX&#10;xAxIVqfEStaVBGOhLt3KnLnM9zv0ktosl1DN4UZ1yHDV/CHVfKgIAzSteHQjdZdf9O99Y2HcW89p&#10;4Hdm4dqZGrxVG2dhkraqhx0lQnikoKaWdYqCKtSIqXVS8gHqJHHs3PXe5qHObPwmSoXfTmZkpz5o&#10;3TVNPEjeGKKasr5VhVjqu8rOQOf6ewpz5zlv025WWy7vc6rzWiAsqJpLAqKaEXOc8eoe3Tap7Pcb&#10;2GcDXAlSBwAXFTgZoei19e/Dvp/qXcu/ux8XtOl2/NjNr1OeyTU2ZyeQokh29M1eK2Ssd6SnppYY&#10;0IeClp6en0ElkkAsQF+XsFRk/jl3VTVdIVON2bkc1NTDzzQ1KbcqaXPTQ2SannJK43UEWRA7gA3U&#10;kE05Wee35u5OkuhTVLoY1GNfYxU0JGG49Dr258O05s5auo5QEaYip4hWikUUp5ktTNePRnejKna3&#10;8ahym2ctTZrE1tfTGCrgMTzMmRxWUWmnHi8KrJoLxlgP0ufzYjWg+ZuwDRP1puDGV+MnTc3X1LlV&#10;+8oKRqqiBSCWOoElQJ4K1JowwNPKGhEgWy+8w/brmKPdTuKTCrJdeHUGg7KtSlB5qBX4qVo1c9ZB&#10;7herfLOtBrhldceo49HMxlQ8v3UZjaMQVcsY1xCPWBc2jANzp45YsT+fZNPhnu/K4HvI4bH5Exwi&#10;pZ1WGNYJapqWGfL0dEA8jpTUc9Vj1FTES0bRauL6SJW582v6nlp5XUMqodPDHDiQAx/bU+uOkWzX&#10;CM01u5Gkft+f8upU+iaIrIqMpB1qyhgUZWDWvf8As3v+SOOL+9kLMbTh3ftpaKSuambKYCtkmqno&#10;YZMhR1+WpWoqHIKi+OOKSlyFTHPL49CTiIRurI7A4YybkdguprxSNEc2vTmlI2DMDmpDKCPkaefW&#10;kufCZtJqNS4PCoYH5en7OkVjqtzUSCSJogauCJRdBGNMct4V0KrFVIFrk+9Zzq7JVvxV/mRTS7i7&#10;ArOj8JXJvOqqt7bd2zhdxPis/T7XzsS1ON2/ncfmMRVT5tpvttJpz4ROXSzKD76AxRW3PvthyjeW&#10;+2LfzsbXsZ3RdDSpUkoymkfxflSoNCCrm24lt1vLJUMkN9HlSSo1AVqCMj1860p1C7f2+26Os937&#10;e/ulQb7TLYWoon2Zks7VbYxm4oZtKy42vztFDUVmPppYydTRqSwGk8E+1ztHDUeXml3JuDI08+1M&#10;9vLMLHU0lFjoPtqlqpq37l6IUjwLNPRQytJJIGCORpH49/b17Xbl4HtXydt2yW6jc4dktn4v3IY1&#10;FC2qrd2nC6aitfXoUe3uxi25ZVWajxyOyqwBA0kEEHjXHU45AUVBPhsNTwtnsZt2CSCgnlqa2mjZ&#10;YI46ajMhMKzL5SqXWzSKOSL+2itwW4Bg8dkWeLO4jEV+W3dSzQZuVq6bb2MmWGpxeWcUqmaKqyFR&#10;Tl1TxkQq+mzWYTHbbnt7bjdWYBtr6aKG3KmLsWaQVDx93ERhwGOqjEE1GCe7iHmMMbyHRHIxqDkg&#10;KSASQagmgNAMcOpUWXomytZQt56GvCUFLNIaX9p6+qoqienfHyO8kbCnhgcMGQjURe/uRH1Pv7ZY&#10;qt9bmr0y23c/UQPubCtHS1kmXxHnirG+7oKuBlpI0rYoQkgLEPYfQke07838u7+sXLm22YgvLZGE&#10;EgLII5KFaKykE1UtVa0pXz6CknK0t1HLJ+9pH111KyjSfl5Gg+3phpt3bY3Jl67buJctmsNFKtPW&#10;tS6aOkrKiiqabVTzQNH/AJQlNLIzIukmMNYg2PteokeNztLn6vB7r3dT18QxOeoslkYoHqs7LJFl&#10;MBuFYvImHo6zAmgJpaaGmEbuQulVJ9hokTWZ2uPcLO0kU64WSPUEjVWE0QYgzFJq/qO0hK/EMgdR&#10;/BtsvKXMFvP9TXbyrayygITxBNScg5BpxHCmOk/X4447Hti8buLA7baBqOsxcdLh0nSlw1HUxLna&#10;GaJmesqYMxA5heYSq6GQMhDAH2pOvOxet+j6zLb6zWSxm31ODz6bHgnmfK1T5KtpJqir1S1L1bVO&#10;QStiRhJ6CihkQqrH2Vc18rcy+4Ftbcv2thJdsZofqmUaI9CEAdi6dKFCwIqS3E1PUYe8POFgt5YH&#10;YLwPZiQatJB4Alu4qWpjgCB5cOgR+V/UOc+QOztv9W0kcuQ25mt8bCPaK0mSy+Kp67Y9DuPGVe4c&#10;bVR0VbTl8ZmdvQVMDwlmuJASdQBAXY75WdQ703PtqtzG35a3IYnCZGTHV+Sr6ygp0mhT+Nfw6uVJ&#10;JZ6qrWsxyLDJIzXcgMCpIIuf2f5z2LYb6KyvWigmljDqqq8lD+lrBoABpc61AHbWh6E/tz7k7Vvt&#10;9tlv9aIppIZB3AHTSNq+QocVyDWlOhYxnUmT27j89SbZ3LPg6HNNRwukdHTVrQUlFA1DC2Kp5VTG&#10;YqKphl/dWODhR/Xn2LOM2RmKbF4jcGTOLx1Llno8pNRYUjDZfJ4KWtp6rK4unnQmtgenhW0ryPK0&#10;kWogqbEBO73+ykubzbbBpJXg1RKZf1Io5gCschHwtXJVQFAanWUO28zWMqFZNwRpxWgAC0qcNhc/&#10;IE09a9PH9+8Pl67ObYw8stZm8RK2OnyFfTNXYrF5t6OebCVdbT6lppIayrgUKI9IWQqBp4IGDa3X&#10;2PyO98NUZnCZ2XAbir6aan27tmtirq2ozuSlSGh242RjWmlbH5tpbzTBkqYgt1kHIML+6nuTHyd7&#10;d73fpzHbWd1aJ4Ru7lKIkYYK0/hENqaIYWP4ZK6aqxV1iH3899eVfa/273PfLnf7fb54oW1STEad&#10;KCpIVlcFjTBINGpQU6K58he0+2oui987c+Ou89jUHeFFiqigwu7+y8c8WF21j4Z4qTcvYtPhWRoc&#10;xlti0EklXSUsgNHVVcUccqFGPu2np3obYHSm3cvlax6N85lcS8+IyeTmyNHugJKyz4fCVMdTlqrH&#10;sYqlY4m8cCCaTSXB+nviT7re/wD70feI9xbLlfY0kufatHiLTxRwNCKZuZHeO3hk8EIGcitUIBjA&#10;YDr5dvc370Huj7++7+yz7ZucsHJcm9QQisNnJFHCs6JLMZEto5QvhlnYFj2ggEHI11f5hXa0Pyw6&#10;UlwnamUr8n3H1Zgd+S7v+PuN+5qus6TcWM2nmaSu37jKvbGOxGRydSY3krKQV9fUpTU6u0KLMsci&#10;KHq3r7D1mYzeNm27DhtvVVVlcxUUdHj46LH5OvyEpk8tRPSSQyPkFqmWSQIEV1Un6+4g9/udNx9l&#10;uUOXoPbG7+s9w/pUeFIQjtBG7KkzkTiSKQmNm72Sg80Ix1NvP33mdp9qpLbkTlDcoLrmCVCqzpIK&#10;wiPucGGWKQFWQMA5aq1zXogvS/x73z8loOmflx3Z3pHS7I2vFsranZO/t65OqrM3josBt6soaXaO&#10;Eq8EmGnx23dz1SR45ZV/y+OWoR/OdJDCfgevKbHb+3VXSiBsaMfiGo6eLz02ipKo00zSfcyyFFIt&#10;oa4AOrm1jCnM33iecOcfank/kELPBuNrfxyzB/Cf+1B1KaRqQqk1LlmqBpCgkEAyb72vu3zN7PbP&#10;DBcTSJHuVxGZdFqxoNQHb9MAppksDjhQnrH2v8YOkOsKHprpPf28Jch1zQQfITfm28/X1NelLi4M&#10;0tficAgUzyZDJZiKpy8TpBLUSR+VRckXHtnfaO5sTmd05vG05oamilrpNvVlVTy1MAaann0FITWR&#10;STRiVgmjWjODwymxApu/d3kbnTk7YvbqDmW0nglijjmLMDGWhZarIvhqxYkepby1dCbl77x2w82c&#10;h7N7cbvscl7zluRhWVTP8Th1L1iRFALKGoFYAGnRVd8fETsHpfJ9a9r7q2xuTE9NbaqMJu7snD7F&#10;qcfs+qxu26fK0WNwFRit61GI3VU4qpzuCrndq6eGqahiLSi7oPb5tDsWr8qVe5VmydR4k8UCSHGi&#10;WpRlj8iwUYRXUqSND3sxBNyL+wD74fdu5d3PaNr27lOT9C0uDcJ9KZSjMY3AL65S0iozBgju2oCl&#10;RXoe719z/leDZYotuRY7JVLxlBMau+WZmackmp4fCPJR0keiP5g3cnRHyU7LzabmxMG2t94LKbPl&#10;3Tv/AA+2d2rsXZuPrYcoBtPIVe14cdT5pcdjjTQVcVKoeWQP4/x7SlXvVcjuitLzyxoTVwY0PPE9&#10;PJ4mM+mKnhpad5GghiNy7XKAi/PuTLD2bvtu5N2G/jumbcJLRCR4bKqGSIlGfQ6KRWnaAK+fTlj7&#10;C7XyNyS1pCIniMRUoTOoNVKitJyagnUNJXuAr0F3dHa+592xUmQrtvwV8eO7L292Hv8A3FgMBSUm&#10;/wCko/v48HTT1m9MnVZzF4+lz9ZlY1ggpaE00VRJHO0REegi3tnemAyVJS5hi8ddPTmnMMtXMvhS&#10;GZDGv2z+SBHZlFiQX039X194p+4nslzN/XmXdpbGdmFoiyMwpCQgGldOo6dTAAuO4gkE56wj5r+7&#10;TzVb7vu+57faTOjhpFbwSqrpBcKP1SpDU0AlK5yT1a91j/Mnxfx26cX4+bpye3cXitmdlvJiqbbO&#10;76fce8o8duqoeHNZOi3PHtnES5SPG4urmERVURZtIVQPeHdVHU5K9dQU6moWHU6pGl5EK+SMiQka&#10;VCLdtIHF/Y39uN92XYrr6DfrhILSRtC65PEJqp0eH2gqpwQvyAr1kX7X7tyo3Jdvy3zXzLbxbtAo&#10;imZ3JqVGmRSqhQqNkU+IVFGr1Uz8o+qN/Zff827urNn7yq9nZzMSZ/bSQ4KfEp9ucpFi6eqkM2Vr&#10;IjmsVUVqU71ZEZJYhVGr2XZ6XN11XLTZh5RMpVkSpjo/PB9whSSNjTQU8awaXOiyjm3559562V9y&#10;tsdil5ys8ZtyzMzKZGUle/UquzUApXjQfPh1kp7cr7Q8vl7nYtxs5rayTxZHEs/ai5erM5ooFeGQ&#10;Og77n3dulanAZzDbdmoa/cOW/u7DW4igr4sHls1tatjOCzNPBk8hl5Mlu2seiX7iapkmaSR2DhwT&#10;dYUeKydPTrBTT1EM32binjVElnSR4yFt9x5YGKX9MegRk2DBvcTbpzbsE26S7jusduY0uVZwpMY0&#10;hgTTw9LAnzINc8R0b+4e58mc6csbhe2M0O428MyaBFIQ6qzioDAVIp6/b8ui2bZ/iY3/ALRim2i1&#10;Lmc3mEqspWZKPIUe28tjKKoEtRQTQ4eXDVSwgp4aupaqeWK5eJoSBZAT47KbTy1fXZ6krqVKvSVq&#10;aSKCB4FEi/bVCmBAlo30t4nSSN7aXVgT7yOved+SPc72+suXfb2VF3iCIAuJXlMjaCKaZPMtjjxI&#10;6BfOdxyNzpyhs+xe2W3Q2++pc63jWaWdwhQ1qrlVHfRgE0nVTqzbbmSp96YDrTbVXs+gP9z6swZP&#10;F7/3ZmWp+0sfX0c53ltiip5snNlqKTM4pqmB8hRV1DXUhf7ijnp5Y0AnZ3O1WT2tiqKunwlfuCTF&#10;qlZk8RSVVNjKmvYrp0UGWqsuaZZ5DYqjhGBsRbj3Ef3f/avmzZebbyf3GkFxZRXIXw5IhGEhZSjG&#10;sMkbO2a5NS1BWnUr/d79nNj2HmXad6kVP3pZxlJEPiRsmtSjmQiQhmCswpT7SesG/N39W5vvDBQd&#10;V9d7/wCpekqTsGTLdkddbv7Vn3pmZsJhKt6ufIYDcuBg2ZnsHNtSCnMmIjaoqqhamGGR5ZHW5DKf&#10;JVVftqStocfQHJ0FBkavH0OScTRY3OfbTLLTVFSFNVTRRTEpIImQhb2t9PeZ/wDrc2XJvMcG5RXr&#10;R7luF4sBnqwJt2OpEBB8LUwAUMIgc5PWUe+e2+07JzVb7/C2m5Mw/UyCYwKxsQDoqcZCivEiuehC&#10;znS1X053ztjr7dPcG72627P7X2fsfcO6di4yl25ld4dNZXK0mUwm4XpqZhtrdm6sli4Y5aKsyVJV&#10;OKko8rSEG449S7lmxddD/F1iSGbGyGsp0eNEWrmSz0cQKM/jRmJV7/gX94QffA9qX5n2veP3RYf4&#10;6rtHGR+szQGqlv8AQ0UyDBdVBUntA6wX++dyFFzXsEifQ692RtUTl5GJRO9jp1hWZgvGlanB8ugv&#10;6j7IHxs+VOM3RsXdeRXr7Hdu49MUK+hLUe4cVAstDs/s3d2RP3dOk1PlXpZ6vFpAtEz3CKsfo9oO&#10;PdfdmZ221ftfZlLR7pmoKv7XAvnKrLeasySv94temTE1LUUFI8jMLxXCrZdI49k/sr92j7rnIW5W&#10;1xzruli3LNnF44IudwiWOZZFnlEkrXUhNQrBgysue0JgjArZfan2l5Lv5ty5uc3XL0pESSyTXCR+&#10;ITpIWRJdZZgSo4KGIweHWwb2T8wtq9qd9f6BdwfLXtrceLy2+sNnOws9L1P0jTim2dhacNtGm25u&#10;LbnW2Eym2s7mRFTxLWwVSVcSSHxSLNplUjVJ0Snxsx+ap8hurdeLbsHsLK5PcFRXUdBN/Fd3braq&#10;OJxmB/h9FSUWNcZWsjdCYdMjqA1r399PPZH71nsR7vczXHtvyFc7dc7ntEYjtEE0jSNEo1SykstS&#10;TAHqAykKSCzHj1l+6v8Aef8AYb3G8L20eKytN626IQxK11IXnSKPuZY1RcAKSAzNjDasnqw7dGS7&#10;M73q9hdpb1+LeyK7aGA63xVR1tu7dOUzGHl2Ns6Wqo5t8ZLeNPW5LJVmWNft37oPHA9M9LSOys8s&#10;g8vsC+8d7bKymzdsdWUtDuah1ZjK7OqamsefM0m2cjHHUxQZPIy6qWSDKVEyAQMi+T7hlNyfeX/t&#10;TsW8WfuJu3P1tc2t7aXVsNL28fhgrDRvDkmaR2lUafDatVPABV6yL5A2nmm391t4veWpWn5KkCoD&#10;DGgRVNNbCVtUvcf6VATgdCp8Kehe19n/ACF7r+Su8s301vnF9sba23uLa29euNs0m0ptwbR+2o6u&#10;k25S1tbXbgrG25iLJaQ1JilEQCpFcMpUsbuyootqZWr2xhMLV1+3pqzG1eS3DUZSpydAcW7y4uPN&#10;U71Xjywp4YFY1BCyzBbekG3vKe/2VZ92tbe+3CVRcKJI1jVfCYyYcxkUZKljVAaL5cOs0dvuruWw&#10;kXbEkgmiFM6pDT0q7E5+RB+fVtRx0lXk2gqszllpqynic0mPSjpsPUSz2hmmirRDJl4p5zIeBUHS&#10;xuDcD2omxzZTbvYOTyldLtnF4fFT9rUX8SxMWVlqMhP/ALk8VjcfU1c0nnVKl0hjoXL0um0bo3J9&#10;ksc8e3bhsFvY2pvLuaYWD+HK6EL8EjyKCKGlWMikMOKFcAKd63p7WytI4Y53cuGMmqrV+PzBoK+Q&#10;wBgADoPN1bwpNtZXYGHxG283viu3NuGLrLJPicxPjBt+iDF9w5/K0kaiBYsVTQyzmSNEnZU0xyoC&#10;LRcTuDC4GPLZGpycu5dxLTrhJa+ogjp8dStkqf7yU11OimhrHqmYu86LGaeMnxAED2rubC83W4tL&#10;G2t1tbJWEpQEl20Gi6WBDLpAA0HUJODEAnoNbhcbju+5W1pauxVAF8u2p1JUAD5A8PlTpZ5jHZvP&#10;5HFUxkXDYOimp8mtNTVFS+VrpaGRJ6SRJ4ailhpaeiljUtTyRTx1enRMGjZkLjTyZimoqzJ0O28X&#10;Vwo2NrMPJVZcyJuPbi5anpGOArzTyrtfKYKhYlWpFjmMsWtmLe0M0tjLNDbybjKs3esoVaG3m0Et&#10;4qAgXEbt+GWqkHSAOqvuvMe2bnHHtbl5zIg1DScEgN2MGyuaZzSvTHW1dFV5z+C0VZW5Kuavq6DI&#10;tj2daPaGSjw09ZFVbipPIGyVBlqpBaOpM0TGQWXTx7S06V25aDG5PC7bzdbRZ/KVsW2sdQQVVfu+&#10;HHsktPlabI5OSsaeSiqWLml8oBgupDFlv7N1uLXZL66sd63m1jnjijErsVjt2kUBkIULp1ig16aa&#10;hUUoadKuYPcmLlDwd15t3KNIWYadf6Z0kUJJUEE19AKenTtWbw2zs9K1t7bsxmMTD4ykgyeSzEtN&#10;hcNVVdVElRHLDFI6aqqSFvWkT8i4C+xbn2jU4HeUuaq8XPiquGaig3HlTPkauLO42nWOWsw8NNJV&#10;yUtLlQ6GMTJGI0PJRj9QnFvUd/sg2yG/SZmV2gQJGpidiQkrkKC0dCGKltRGAwHQn27c9r59tk3T&#10;Yb5JoZqKMs4IpTiSM/ZTpOYve2G39t0Vm1M9i8vTZbHVdTgfuoI/FRyVLuMdlXkR6aR8WIHVvG15&#10;XX+3zf3Hye2dgZCjy+cpsUr7jpZ6ugqMJk6qSuocTlotcH8Ix4fwyy2qB4njiaKNRcxqjAEO2W7c&#10;x201tt0l837ndVZZY10ySRmh8RzmhAyrNqY41lhWo12rYpY3ikEP+K0JrTzUUoSSTkjyI6ccHkN6&#10;w1+NxOTqqCvwqxUxgz1NTOlXkRFArVGRr/3itJCUVnitqLSWDllJBYv7jHEVmTqcDU1uGrcJuoJj&#10;cXG1ZLSRRJUaJq6hpa56uBo6eIF4xKsoawU3v7Mf6xLdxwQbnDFNHNaDVJRQ5qO1WZNJqxop06QK&#10;8OhodqAtooVYUMdScmh4jAIFR6ABT5g9KWnzNPk6TFwTwjJ0OUwLPk8sauClkJliK+ItRrA8c9TI&#10;37ixGIJcsPp7Umy9tZLJYzCyvVYrGbizuByGPzNRNTsMjQ0TU8oqM/NKk9NLBnC9yJHkaJG48dhb&#10;2Vb3u1ra3l/GkE0u2W90rxUb9MuGFIaEEGEDGkKCw/GOtiGOzmMrFmVQrcKFjioUGoA/I9JTeOfp&#10;sJ/E2qKXNSYXC1OJr4hTfbfbZSt+4gFLgKJJKasiSkkjIj0xRpL/AGvIG9XtX4DaEeEqczkM1m8f&#10;umvpIHzVJTtLDAlNjacn7qOsMv3CwV88aMZZfHK0UZPj0sAQRbnvTXUO32m37dJawk+GSasxdsJo&#10;PEoKgDuGs5fVU1BfMG5jcBc7dEGhiocCnpT0J/n0i9yb9yOZjo8fjMTn9pUs2Qh25Q5F6STy1WSr&#10;IB/Cq3GxwyR/xTDx18iJHEWpUllA8gMZMftr7L3/AL33jJhaauxqWhybSR0SAUr4KhraHx7rpcfl&#10;qcU1a5ankmNFURlGWPQNJYXKrlnlnYNl+vNvdNreManyfqGRq27NGDpqCFEiNUaqkkrjoI7Rs37l&#10;hjntoo1eQgaiCT3YLHPpkfPjXpNdGfHfq7pGny1ZteCOGvz1LhqDNZeWpyVdk9z1WNkgoNvZbNfc&#10;11VSDOVEEEX3hESJPUlpGFmI9hfh9r7v7HXF4NBT4vd9NX5SRtyYujhhp6vF11dUU+frrFRW0WSn&#10;WSVk1yySCY3RkFrC+73XaeVRcXs4a42Zki/Qc/BJGitEqgHSY1IUDFNPxajUkb7c5ltzeX0ypJVN&#10;TjtoKgyLHQ0DMlQpIalQSD0NW5t0bY61o8ruXL5FDt+NaD7qOCSaRaXw0kKYw0tPJLNSJAY1RdNO&#10;sMbfrcSOSSIWCw+axu88fu3PNtfCY2uo5dtYlabF33KZc5UvQ42pyiz1TUU0+65qhXnk8TC85On8&#10;+wrue5Wc203uzbfJc3F3FIszgvSAeGA7hCBq/QAKouoVKj7OiW63IPutzav4YiBUISKujVBbu9A1&#10;QFNfmSc9BvuvO4uvxeT2njcNlM5W47cFNmTNkapsfgnkxdZHl8su2szRxSSSzbKSN/DSrHSkyU4j&#10;WQcH2hcftzdO1v7rYjLy1EaYRoNu7uwwxlLlaujpsJIsmQzNLKiUcsL5imhapSviInVJAi+oX9iO&#10;S/2XcotxuYJBLNMniwTvIYjK0i6VWQL2ao2OhotATUurAx0a3G4SQbLbnxmMqrpDyMSzquAaimcc&#10;aZ4mpz0vIt44TcmMn3DjEWpp62kpcttPOSZObHYvMSZGJFo6Ot0I0VOaWqkELxTrPEdJkYcke6mP&#10;5ytGlR2B8eDL/D4MXU5rs3F0dHSU6xynEUeQ60ho8tV1mlJapszjqiNwJAWhKMpZvr75Pf3gk9F9&#10;iI3MjTqm5SOztUB3bbS8QU1CiJ1YGmGBBoOsAPvgzNeSe2glLUIvq1JPE2fTh1PV5EbQjGTpq1M5&#10;/AMZmM5WVNZ9xE25MmmSlzWMp6dV+1of4PkaZlMcSiMCRbLx7Cb+VfTblTb/AMkczTbHrNy7DxmN&#10;2b/f7ceJ3XTYHMbRgj2/2nmtvmnxbVGIyeWos9lsEKaqnx+VxlZRw6gJkinllhxl+71fRbfa863M&#10;Ny77wn0rQWaNR7vT9Q0gVSoU+CFDs3ixsqFqaqnTinypdXkH7wji243FjKoWWgyuH0n7D3DjWpFO&#10;kT31unAUO5es9mSbzweD3xu2ozVVsza2dxGYroN2wYiu2xjd0SQ1tDSZLE01Rg8RubXTwZCjroJs&#10;hPSy/bTfbNG2x9genN7dcdYQde7IfbGCr8jtfORdWNs/BZjMY/YVbFl89lsNks5uzcMXYUU0tXis&#10;1R42OlkoalTL52p3niWqlp5023ndd95jHL3Pu6MdikY+LGixtLbULRiBWkZgk7ajCsoqq1fNSx6T&#10;c8ckbW9nt+5bdFr0RtrRFDE0IOkqzL3fOvkeqXcn8r+rOxO28vuvMV3ZGO2Ts7eGIoe06rf26dib&#10;Fpuxdv47GUW3MpVbR24kvVUkeKpMntypz9XVJVrkAaTVVUNJHUYmlqQ23L8YVzkVBtztPNZnL4+D&#10;E0tHQ4WXKZOHE7fqFWalxeJXBUdPR0+c3jtmaB56LINQVbtTEoqeWVj73Lyty1Bu9y222tz/AFZa&#10;JPpC0jMUjAYRIwUvHJLC2sVJYaWrmprjVd7i+4C+FtAtpfCbT3xhSyYLdyuxVSaCooarxzk7exvl&#10;RsHOpm989Q7fochS5LLZHJY3dGPyOEz43rR5GjxuezPYuDy+WzFbhts7IzEtWuNnp6yvxAp6yHWf&#10;8kpw8pfs/tDB0HaOxNyp1jvKtx+2cjl8XX1WJ2TsWAZ/Bzz0+S3HkodqYilxO8hJuRW+9pMdkKc1&#10;KZCOrn8M8IYzAl9lZd62m/S2ZvDmkrrVGJVsg+EtWQ0IZV0nSSwNc9JIt0SFL23mmRZHjjIZDpo1&#10;DqXWaF+40LEgkVoPh6MPQZrceW633etBu3Yu291ZbG0uWwFfmd2bpyGPxWQno2Shx+6dyNW5DGN/&#10;CMkrUMmRxFXKlTRCHxBGSBmMVBhOpNw7Oo9r4qg2HVdodh7nosDTYTrrO121cntrcdFmaOhy+5I4&#10;P43hc1uHE7L2vFPkquq/yORmoFEEdEZ6emib33d5ni2PZksLJzNduJGj1xvGqhizilWBQLWuAWUA&#10;YYAK4dtlt4pNzlvbtraJXZVk0NHLqoUWpV+4OFCmgx68eifZ7s7vPY++s/ureOW3fiOmOoMbl95Z&#10;PMbr2pR79xPaexslgpq/G7Opdw4zCz02y+wBujK4eiog/ndsTX1DyGvalqKupiZHoaXE1B2LWUG4&#10;N57fpa/cHXVPn96bgze6aXc0uawmA3VnquTK7phyOR22tBuHGSUsS0uQq1iy01JTvSyrQishW2+/&#10;QMTYXcZktlkkhhZ9LxSotWEniOokSbUhY0YijadJoegxdOgt4r25cwSSQrJKsYiV0csQNREKkqdV&#10;MABgrZAIXpedR/Kza3ZWDj3fi8htzHZGTa2P7Hz20tu4TCUe6dhYym3juzC7VyeWTH5uqfemH3Bt&#10;qOCpp6laCjSoxmPq6sTUf8QpMar7RbTyeHz2Vye1MkcbszEyUGM32+S25tGKtyle1ZOazatVuFcX&#10;TricPR02ZBlimoK3INFJHLTymOBCgZO5G03j94cyObjY07dLAA1BI0RsNOjDj8QIBpqoB0OIy0e0&#10;2VrYzxndJzVJISaqdNQ0y1rTBqaUJp516UOb3Ltvd0OE29vOpw+W7Zzy5zdPVeG27u3fcDUmFx+F&#10;x+Z2xvbG4Gj3DUyZGWsqdtsjTQy0WLd5Jaeq8M9XJDVjj17tmfM0tT1xBHNT7Lq6LOUk83YE+dz+&#10;X3hSblqxU1uOo8HX5qnrcbi6WjpVpoqlnS6WgpKaGnBRSySPa9wSfbbSweHY0VkiLmZvHaUkCTR9&#10;URVTSjEUqMrnSHBc3O2vDeXl59VuULKaR1UKVOqpahBoWqVJIH2d3RCPkxu3D9Txw/IrMUdRvnsf&#10;C5HC1DP1RXYHb+E6syO1sfXUsWc3f2RHsvO4XdeWnrd11NVLh5kngx5Z56iueqSOWSuPZSdg9Ob8&#10;3J1Xhaysx1BuDK7z2vmauWBmehkwUuDbb+UEarF/uQTLwRND5U0NDJIJUaF5EfGGW5u7PfhZyTvF&#10;A2p5SMaXi1FAafMKR8+sh9qu477brW7BUyOpYUIwSAF4Y49XM5vb/T3yP2V093NWYzGbzosHT0HZ&#10;vXGdx9dBIIKTe20azAZcUVdSyz0tdj8ztjcNTDJEDIrTJFNEyVNPTzxRt65jJbfx239w4TKZPDVs&#10;dVj4MZU0VbUU9TSSR0OEq6eKOpWVZ6itSmrkkmmLl5WkbWxJYkUXm4bjtWyi6stwo7MDQ1JI1Any&#10;PEefz63ZSyPcyiik58gc/OvQlwbd21ujG5zZG6Nv4bcOCqaappspg87i6TJYzJUM+RylC0dfi6yG&#10;ShmoZXoGWKFozGsaLpAXSBaz0Xvw99dV1lHQySTVVVSUmaStMsk01PW5XF3bGNLJERFLjcpT1NBP&#10;I+iNzSXiVmJAXSNDztsEr3dp4lzGSoUVqpfA4UA4dRnulvJtM+7bvOjSXviAKi4JVZAWag40HlxP&#10;r1rVfL7a+0f5dnzG6V+QceYxexuvt2YWfrbO7Q8WNocL/Atr7wMmR3DJQUtVFksq8dFmqPIY6lxd&#10;HWVcNTlpVrpaejQOSzb5wGfwNZPRV9OENLI/25rPuBLkYY1iaojpXWOWnlIaURuJkXSoK62Yke8T&#10;uaeXLnlncb6zlRlAzU0ocft6kDYdytN425pBKuvz+Q62KOne09ndubTw+7dn5akzWPydHT1MkmOe&#10;CVaQ1PlNO1SjyrPB9ykRZCB+4ovoUfVnavop8bSU0CN50lZGrCmqWjFX4J45Q0lO6QlJpipVjIwj&#10;Fgp0m5HbO81sTNN304fZ08UazuxjsGfXoQ/taqLJTyatcEiRaIfWFeSnaVXUossjTGVFUgKiWZj6&#10;rEABVubKbhgyNHsXaNdjqrN5gTyZjKVqfxOi2rjJTGtHV1oljpoFcUcRalhaLU7lQLows9a26Xdt&#10;IZ0ZbU418B888aDpfcSwxuLxYTrGKV9PP8+PTg3iEb5B0qAILvBTwxrE9TKFu40JraRpGOhryEcX&#10;NrXA/dc7XoNq4+bGQV9fk66o8NdkM1lqlqzI5usVRVieRWZ6aGnSamenSJCYqaNzZWYPPKnluPrE&#10;gs6KIdVBT08qnjUUr646CnN13Jd7XcySUK6MUwR6cKdB/uKSrknp8tUxi9OksENOzRQRUMdTN9rO&#10;kZPkkaVoJ1n9PrmaJQWAbxoJ1XWxUWWfAPTSJROstZNXtMJkRpKlJZYf8lp41poVhqhHHdKgqQxX&#10;9Q9rbm7sLAtt6bYZLkx0rU1IAw2T9h6DHI8dzunL6Xf1LJLHKYwo9FwAf2eeeg5pMLl89SQbu/j6&#10;xmSWOKnx9PStSqkSU8cCs/39RUzZCqFbGZZTHLQqV0KysEuQ6zlXLTVMiUkU1JBMgmOPqRE0P3HC&#10;iOJnjpP3ZyqJIwNnUi5YgewMxaTxVhiYAMcfLj1LVpHJHbeHQmQUr69DTh6aNqeCeuqKasrY0ERr&#10;YdalwAbrMgmnRFUlnVdVl50gXI9hzLRVKyAQ0sMnkbW88tPSzrFq1AykmbUHKFg+qxJYkr9NLxaJ&#10;lQ6wJKZHn0sadNWknPSrSQFQryAoBYBXk/cC/QegFAGtxb8exT6s3FLhdw4mrEUVGkk9Tjayeoje&#10;pplpMwkFJkKWupHMby0cMkEeQAV2DS0yRh7udUme1e+Ns/M0STzKbe6opDcFyM/OnGnn0xuERaza&#10;ZczoaqPsz0SX57dKRd2fHne2FhgzVbuDbENLv7aEG3s2NubjfduxTPnsGuAz6JVDC1uZUz4ZquWJ&#10;kpoMnLMVBjDAzVHWT4tZUrKKTGDMwRTzUcmPnixWHyU8zQ5SGBkqY1Ss+7qYhD4RG8shIlFoyPeZ&#10;227WIZZpWuD4UgwzAlKkmoA4HScVFOHl0X3dnaXBSZUJcqKlcVNOH2eTftGanqkXdGNw3Y9Phzt7&#10;cGM3LJ19lUoTmtvb1pczv3svY+Ox2PrtiVu4oMhtvKw1+1MphqGvlyBzH3cNNjQKrHzfc1ySHM2W&#10;jyNQoqsJWfwqAV7y7jaKEilyNNLGhkyaU9TO+Inlp2iWO+mOBZGDPHpVw9dXclnfPFPApnIxKqgC&#10;hrQlRgEUzgCp4dIHsLUK7MHeZqdlcAfn58em7GbBrtnYGnXA9p4Wm31mY9rtj+haTcEtTHktqV+M&#10;rqqswmxq3N4PA1PYuPxmRXJ5CcgVNZmZsYsnhrBNPTypfP7frP4FXUW2sf8A3jaspqqopaWmix1V&#10;h8gWpXq6Wj/iGSnyGPMmaq6CKAySQ1EAmdA3kIYexJfFLHl2/fenttxt5W/T0D9ZK6aANgCnxGh4&#10;t6nois9omt75rkXBhgpXQa5OfkOhE2X3ftfI78w+c7Cf/RZlNvy4yhrzubI7h27vOnqcbk2oszkK&#10;vaGG2/tjcGOx2xtt7lqclDG9ZjKuXHRyygUlNIkrBX121Om003DsvJbjxdHONyR1GNrmeqnw9XHl&#10;shjxi67A5Gimh2/XYzLEM9Njo6B4Jx45ZDHqX2l2HZ47zZob+PmW+itRIyrHI6lEFFIDLk1+wU4V&#10;z0aX24zJJbrLQp4gAavmASfsxmpxjozHeaYPePZUe0e0dp9e7uyNLJ15X02QxMEuKxO+kfblBnq3&#10;PUmbxmXo8jufHSbdNTSh8zJl6esgi1U9K08COgm4jG9kZiel2/QQVK7fqsRmchlcxn/skxdbvM5a&#10;GmxDVb02Qqq+vhyGDVpjTmTTRPQxRJG6yF6Xe7tY7PJtt5I1rcLqYDwgACTVdUnmWGKD5UpToH81&#10;e83KvJlvJ9ZutvdRtMA0KvWQBVoTjACnjUgH59Fxrtq9J4PPZve2Pw+Jxu/aLLbOwGzcT1zNuyv7&#10;A2b0fi9owZfdlNtLb2b25iNp4x6Pf+WqaSPONRwyZOPMz1FTK0qrDWWI4rCtV0wkq6qmq0pDTUMl&#10;O8zEwPUQy1CM9RHOjSGGWNTbyg6WuSbEEAWhJXc7wkW6TXkrCPUVahCgMCATRgeFR1hF7ufeO535&#10;tv49h5Gu7jaeWjG0viQSeG4VCmrU4XVTuOQoGfz61u9u9Q9O9MVcO59/bEbNdlmF5dv4DLbFinxO&#10;7ZaCrrcZLTwbLraTG4SlizOLMkcY/h5p3qaUrGkWtXROZnP12NqpKE0zLi3nhanWipKmR3hkn+yg&#10;qKianhlmhIkCMxlqC8SMzSBEGsGVntFrcpuMC3LW94Yu5jK7MWJAU0MJUUWtMgHOajqXvZbkPY+e&#10;7Fd63Cyvk3FIJkn3ee/eUyTEQmNdM8DrHoGogIVQhjVicdI/O7Qpdw0mNyuK3Js2rz2JY5CXqfKb&#10;f2H191/tSqxmOr96ZzZmCwdJvDG0W7Iq6klloBHRbclXJVVHTx0Jmqnlp/cRszPV5OLE1dFLCtU0&#10;U9NkdUYx0BqPvKRaBJknarpaiNKMBm0KrGeIRl38ixl/hRWUkDw2tyrKnhycC0zgkhgQSpAGe41F&#10;fmazRyze2PKvLEHMe3Xkv9XdhilS4hCxi5up1r+s80f6UoUd+iSmmnaaAVDDL9BVdRtLc2/9ubt2&#10;5ncxVZOlxsm1KVM8M4tPCdvblyOeq9p5jb0tNkNtTZLcpkiGuuhSLH171Igp/taqsW77dqshQVVF&#10;DLEazCUcYp4qp8k5WkiWlWKprK6rjaoNRP5gVU/cOxV3f1cOI+XeUaWsl1a3zQPK+p/EFQwpXSq0&#10;06iTVaClFNW4dYNSffJubLnVLOHl8X2xXt/WSW8CSjUviBZIYVYxgxjUATT4tIFcgzm1vgRS7S2D&#10;H3jvPsWPE1OZxaZR9odRYfZpmq9z52tqaiv2QKPHSSU/8BomikNQ0C4mnWMRwQ6ad0kptFP+dD92&#10;v8yLs2LIzU71UHT+FglNPdY1MXT2SSJGJZ7zMgUuOAHYqOACY75jtYrXepoonDL4NaihqShOaYr9&#10;mKU48es5OX92uN12Cz3kwRxG6lR1CLpOiSRRV1oAHZSSdNRQgj0G4H/Jdw+yMd/Lf6upOuqDdkG0&#10;H7X3VX4ym3TOlRWQzP3MtVlExKxwUzw7VxeXSeKg8oaeSjp1mmYySP7tB/kYZPG4b4Tb5ymYrIcd&#10;jKHvnftVXV9TURU1NTUsGwus5JpaiSRlCwxKLkni3voT9z7HtZujalAG9Tk1wABb2tSSaACnEkgD&#10;zIHWEP3pkkl9y9shiiZ5G2mABVFSSZ7mgA9SejZ/IjF5TLdm4qkxMENZXTbewUdJSPTVNRI85zGZ&#10;uIfGGgWR4ybFrFSLm49na6/gyHfPblX2HnoKmHZmzQ0O0MZV2C+MyipomaCeyx1+ZkgTI1txqjiS&#10;jgIKXJmOIPzZzN9ZJE37jsjRAR2u1aBjgd0hAkINCIUjQgGR9UZzLFyxsY223kH70nNZGBzqoCwH&#10;qIQRGvkZGkcGqYdOwqml6b62g2niVhk3Tu9I4c9XU8bjw0UgNLUM8kCJMYgJGpoAxBI80nDD2dmn&#10;ilqKiKnhoZmlkmRllD+WNWcj1zwa4olYIti2qw+pFgPckzSJDE0slwojC5HDh5A5x8v5jqNN63S0&#10;2Lbb3db+ZY7WOMsWPy4U+ZOAPXormGwtVuHJ0OJoMnT10tU01EMVHCtPVyIgKsKTImN6kwQB/IwK&#10;EhQwDC/sbtuYWjwEKSU/21Rka6QSSQyIf0ositW1DRyKUEUpBAb8Kb2a7iJd+v7veLkLK36MX9mp&#10;PalM6mz3E/hHAGlM8Of/AD37l7lzvuV5JLNNFs0ZIiSM01/IY4FQNTAk+akDifHa3XtFtnHUNN4o&#10;6ivih0VeWqR55KNWIJpaQTJIRqctojHpQWBVtWkx+0Osf9I205sJkFjngnqqetro2oqGpyk9BSpK&#10;JqvDyZOaPFYzMzEhKU1KS0yRlkljIa6BtrfxQYjJpVjkkaqt6tQg48viC/wnFE/t57jtyPzAN7tb&#10;gx3SwukZDOsFTTTHKEUu0AyZNGmQtQh1I6fND0k0K0iPGkUoP7TkSRTyvdlnZHWSoZ9RM2lwdKko&#10;fwxHtxfGobP2/mcvs7bfYG7dt7dzEs+0s3syeiqO5OuJ8VkPuMjW4va+VipabeGJn3IKtq3GLPAz&#10;SeunY62ETdxbwWtsYFgVo2FWXBfWwUtJFJQVLMNRSpOAUBPWZG2e82180yW22b3e7dt/MF3ArXUE&#10;+pduvRKhWOOS4jLeBIYTGI5WBcBtEnw6yjcvuHcS5PCx1GSwONSqWojysWWx0x2tulZadZBA2Shq&#10;jkdvVVNRqDBW+GogbSyyqtoxJA69+T02WXIbd3v2tW7lnx0EUKrn+rNk4/IhElWCdM3svcG34d2Y&#10;LOwuh80cb5eib9ccycR+1W022y3aBJL3VLp7h3ROp9HiYVrTNQSrAkgLw61zF7KbbHDbX+ycqNZx&#10;Skki33G6aPuFf0rmOUwyxn8LMsEi10kOAXDjkduVizx5jB7Zwx+6dZaiY57KWWSIO9K8U1HVSY3I&#10;Y/Q90OqmP4aPi4jdhdg12dipqfqnG7l3RkJZLrJiNh4XY2HpgTy1Rlo+ucJn2UFAAaaSVSCTrH19&#10;iMJtKxg2e23Fzc0Kr8SoPWrulNPD4Sa+uAemuU/a7Ztqe5k5quYba3NNQubye9lbTWmmL62WOnnR&#10;0UVodJ8lFi6qqCmp3c+DwtPAHVCuSLyytwSGT+JVdMwAQ/qIK3AA9hrSdAdw72qFzPZvc9J1lR00&#10;L2wW191ZSTJxU0htGCP4rUZKpq5o41WUVc8NCQounBT2H59n3i7njidIrWBjkREhVANavKz62cVN&#10;VDaDgUHnKUXNXJOwwDbuXOSZ90LMKSS20axal9CYwihSQVKo8gNCDUauktmuydtYu1NtHZtTvDIV&#10;dU5+7FHT0WMgmJkaSsrclVQLLJF5GawpYqqodifQLg+8uX2l13syljwPU+Gq9973q4nXJbqqKuq3&#10;rueq0uFmiyU8OFocbiaAL6vtsVVRSBB/mZH5ZVPt1ptyNa290Li/pl6mR6DyAUEIvCoUqTTNaU6O&#10;9p3ffdwnO4cxsljsiN2RaRBCD5EanZ5HrxeaMqCcMgoA142v3lVTzZrf2dgwGEjdY4caKOn29i4A&#10;wBiGNY5qrqp5XJ5eviZb/pKAhQWbdvbmzOskyMW+6baWa3JTuy021J1qdxVsdYCxe2BbPZfclFLE&#10;bM0eTye3Kd42KvRyjggO/wB02jZFlbcmgNwvCIl5Ca5xHqeSp+Ztl8s8TLu27BvXMptpNnuLqOwY&#10;f2qERLp4ZlESROK+ccV0wIJWRa4WUeHq9wzQPgc1n6OgkVTLlMYsVB9xTn1oqZV8dSYarimUkeWl&#10;osjMrW0VEX6vaQ23vr5lfKCuxWz+jevt64TE1EhgqMnt/b0WGwWIo20EznIxY3B7X23FJCrAu89S&#10;yfUVBPpILvObeZNxjhi2q0e1t2aniCNUAyPgWioDQ0AJlbz1A56W77a+1XtpZXu9c88xWf6aFiJZ&#10;tcjFRqIJYvNKfOiqoz8JyemvPy9I9S+Kt35ndv0uTyk9PTUEGfyE+c3Tm6upnhp6agx2PrKnKbi3&#10;FWTVNTHHFFTQOxLKAn0taR8eP5Zm3uoq3C7u713qN7bjhqTlKzam3azIz0FfkqjRr/vZuup8NbnI&#10;V9PlgghiWRkCtPJHdHONl5avLgazcS+PrLNIzEM5PGtcnyGSP8/Of34+/wCx3dpf8ve1WzrDG6+G&#10;LuUKSiCuYIRVUbzDuWpX4A1CHXFbi3Z2VjqqDEbczHW+3ZNVLBlNwRUkO6qumjLRa8Zgad6ynwUU&#10;wUeKeomNQiHinjk0sthdFuPH0W6PtxTUlNjqLI00NPjkjhhx0eIr6WJhQ09JFClLHTU9NU+JVACD&#10;x/puPcqtswm2T6eNSXENCaZ1ocNX7RX1Fadc0bTft0t+Z05guryY3s0xkaTW2s62/Uq3ElhmpqDW&#10;tOlFuzYNNuHrTI7JX912wUdJjqmuaSsmjzGLWKpw+TqJZ5HmqKiny1HDOzM+t2Xlub+6oPn58QO1&#10;zkarsXoHI5TcVRj3rDmerZVTJZKmWnYyS5PrXJyy/wAcpkmS88mDiqApNzSg+mm9gC82fcrWyG78&#10;uTyBBpYxEliNXHwycqF4FVKg+VD101+6797zZn3D/Wr96/p4brWYrbdjRI5wtFWO/UfplyKaLllo&#10;B2yHUfEGTZq4Ok21i85Q46LG47N46hyVRFT04j+3lroI5WXJw08MUdS1M7+NqmRPKAv7jkXYU15z&#10;enc+wcfRZDP7Rzmzdx18j/wXJVOH3hhcnkq+jZ4/u6iXM1S/xGsoZSyprDmEkkAfkPXvNm820Ad4&#10;US/4K2h1ckeuutaH1Bzw66ZbJtvJXMzSw7dvlrf7eqjXHHNDNGqnNF8JW0qwOdNARivSwjjw1c1R&#10;RLNj61olAqqNWopjDFOpKxz06KxjilC3AIAa1+fb/wBa9+dkYipgg7K6Y2pvPaGYq/JnKbcm1ln2&#10;xkYpR4avILSq6Q4TcEcZW+Qw1TiKhiuqp+6vb2U23Ne+yP4O9bRqhkYEuq4b1Z4/gagJ7lEchNdT&#10;PgBPzX7V7NvNrr5Z5z3DbN8t0PgyQTkTRkZVCWVxLAT/AKDcJNGOERh49QazbdJWH9muyNJNBGqQ&#10;yY/I1NJUwgFWjSSSKS1ZTgg2iqlnQajp0gke7FOsus/5cfyNqarB4jr7N9bbreA/cbe29uY7jhSa&#10;RiInwkMlVl955SjkXQxdKOKKMEBmRw3sFbxLzltc15NY2HLm67WGJCMxtLlUOQAfFjjJC4LCtSKk&#10;VPQm2iVrDb9qtOYOaN2h3ARIr3LQpNBJIqAO7okI8Ms1SU1tpqQGpTrXw+VvbP8APQ+EdRuTsXDb&#10;n+HHy36Ii3Hk58YN4YGr6U7JwW2KqtlqKCi3FkznNj9U4ybF0BEIqpcpVy1LRlhCzuI/a9/4Z26t&#10;3BNNPtvsyo/h0Ku7JPuCu2rHQwREGSkq3qMVv2V6umgGqQyGjAs2pEAv7S8t83bDvO4xbFzJyhue&#10;2b3KhaFEuF8O4UH4YWmj/UYjKgPpelEJPEPe5/Pe+e3XLLc57ZuFpvXLUUqx3MsEHiS2usdks8KS&#10;oY4S3azFWKEqTUMpIbfGj/hQ3uvsvsPBdG94/DTsPp7ufdNFNPsPD0Wd2/uPB9rT0ptJD15k91VX&#10;VeOylXXkE0MFNW5GKstpgqZZGSNn3F/yqMx1bWQZ7bnV+yu5oFAkxE26exYcpSSBkDUdQMPX4bAU&#10;VW3jYOi+SZHPPqBt7mrZtu5It38eCxlmkU/BeawVI82VYTGR89RXzqOsWN4+9Xy1zPbnbL7nuTZ2&#10;cdzWsSaiv4gsolmdK8D2Iw+Q6t+2H87Nhdh0NYmc273l1XksVOtLnsRuvoff2OyGLqUZVmgnrsVD&#10;uXHwpHISryrMYwP7Y4PtZ7j62+S+P2zW4XPbDfrjb14acUmxdoeQ1LySrTwUeMpMTFjcQtRLM6pG&#10;0s0WpnULrJ0+5Osd6eaCSC0lsreAAkiLSzkUqaKGrSlSSzKB5noNbZzN7PvudvfWPNK7numSGu7o&#10;YAySzys7kUBOlVOAcjFRn27v/qfO1y122dzUG6MgBLPMcjmvHJRxiEzyT1yV4lysESwxklfCSqqd&#10;QVQT7HL4l/FGDFZQbm3/AIOTa1Fj6+Kox0dYpqs3vCujqZmVtx1VVDHWtgoCqmWOlNIk0o0HyJrH&#10;siv9xltEurfa7Wlwxo0gYNIRTPfRgCfIJimSW6jD35+8Ftm02lvsex72l3uN1FQmOogtVYUrHoYo&#10;ZSODP4hUEMNJoAju1dy7y31hqzEdZiLMIsdVBuitSplxsmIxZpEaam2qAtRRHddQJgYPulkWKMF9&#10;UTtG3u2T+P1sFT4JfDDKPGlO8DgUVWpBIjhQkNBOIk1CMkgoboWsbAcWELxa01FM11fEvzNOIqaa&#10;sZ+IDz53bnuF+s739tIzSKSZEJrjjqr5g+vGvEDzCza/SnWldtSgwNbi0qsZPTMmOq8lSJ/GsVUg&#10;/uQ1lSUeT9mclDY3hkDK7C4B4blxEG68TNFfRJLCV1x2MiyqGZNBPpEsUtipNx+DdSR7c2y9k2e9&#10;jfiA1aHhTzr8iOI/PiB0J+Ueb905Y3rbubdgk/xyA0dPKaM/HEw+dSVJ4GhHQU7s6q2vVYjNdPdj&#10;0Artt11auQxOSqUUnbuTjVBj9xUBW04hlpyYquKNx5YtX9tUuTyt2rm8Vm4lqMwZBSVkM8QjgESV&#10;EccgYgMZC3jlsUZTytyPqD7lfd5Nn5n5W3japrEeBeWksL1OrT4iFagUpVahlPqAR11M9t/cOy5j&#10;suXOdNgdKa0lUaqFGVgzRkVGUIKMPP07h1TJ8ncZsnZu2O7ugN6dS1dJW5TaW8tk5etlmqMhT+DK&#10;4OppcJuegZaKrpjG0MsOQopv22Vlie+pSyiYjMNJiBc/QBQDcckEj+jG3P8Aj75Gbby9Je3W57fP&#10;J4V1bPpNeGGKEH5gj+R66q7v7my8r2fK+9wRRPt1zCdS/ioND0wp/C/HjUU60d8V1wc9kNzYOpme&#10;gyOHqmu9Q/jjSSN56WZNRlRS8ckFiCbWufwfcha+M01RGQ0aTqrNFItmSRCdJsOFN/ofYr2HYt+2&#10;e5uraa2b6bVlgQyMKcQQc9Q97vbxyhzrv/LXNOw3KG8W3o6FSsiENTQ1VAKsuOJOKkUp0MPW+z9+&#10;bGptwbZylGanHmuCpkKOogqsVVxfbyOlZSyrKJXdA4IHjBOr6XHvDCzQoZUlWJQCzFZFSxJLMWuV&#10;HJJufz7Cu4Nd2u63MKNcAq/YRqJ08VFPkMUHDqQLXlWDm7lPa75LXaJXC0mQlIn1INJJytS5AcEk&#10;V1efQZ5bNZPCbxyGOp5d1GUVAjxDQpWVpkpZ5NVFTQoiTyKaeOYRhFBtpsLe3mHMVyhAzxVKgenz&#10;KNWk/hXNza35HsTbTz5zZtpjhtd2aSNCOxyT+RU1qflQ9QRzb7E8my+LPe8p3+2mQf2sQ1wk47gw&#10;VBTzxKSePE9DXs75D9pYJoKXHbwpsstHKqDFZKf/ACiMqSrU8tJVNMnkRgUKvTjSTb6e84raWZ0e&#10;XHtZGdz438pLMCCVEgUfQkWNwPx7kWx9372VRFvvKVvfxHBqqMc8aAhQcfLHr1D997IfQeJ/Vv3I&#10;e0nagGtZYBRTqFWTXQg+YI+eOjH7f+YFfOBT766c2pvag0ymaOvxVDkyfLG8UiQwJ/DozHIpUn6N&#10;qQEN+PcSvWiqIJWpJPt6kKzQrVUZ8XlsxQEwlktqt9V4H9fZ3bc9+1T6vqOQktJKHURHJGSPRGgB&#10;o3nnSP6Q6SR8ge99tPFC/PSbpYMwACX1vK2M6mW5KsBTzFTXyNOhYwXyS+GTvTvlPjJQbSmQg5ir&#10;pBvLBTzY+aSNJ6fGT7YlkkhyUml38cssUMgVV80QIKs09JVPT08GLyGJoYkheJqOpx8NRSqxCeNo&#10;18NOBHEUICjRdWNxwLDI8/8AtZMsUWzc4bhYsD3APelMj4Ssjmn+1OfXz6DZ9t/eDb5bi75k9ufr&#10;0ZtSyJ9IGxWpJgJYkjiWqARWp8zZw/KX4C5GpjqMX273FtXKvWU9XU5DD737zpameAGVKmirDuvN&#10;7kpKWWdZ1JeJqhg0V/JzaRLY7aWYevqZq3L7Iy8QNmgG2aOKaIKhVo5aigqIiCDYlXEnHB559n53&#10;uFUmvLTmS/dPB1azA5UoB8ep45QoFPxAnyB4nokka6hS1tpOWZ4Wlm0BWu2DFzgIqB01k+WkrnJ9&#10;OjF7z+UHSn92Smwc78rtuZDF4ZctBuKHemdzWArsO3hqEz/g7B2ZuqCjozGdPnJpi5IZLq+gKF9p&#10;bWkXxz0lNDIrFxJiv4rjIo1J1IFfH1VMbj8A+wluHurHDZPJac+WhhK4jlhWSSXHEJaEla+kqp9n&#10;Uh7F7Y+6W53CRL7cb0QKAyeII40IwavfRlD9sbuT5A+RMNx/zCNwYWgrc3gPkzsPLYd4NFNt/tbY&#10;+yOxtzbgeaO7wjFbVxWQqaV6hnI1V9JRRrcAuPeGTauHCv4MnuWC5JAhzeQsv/IM4qL6QOAxNvYA&#10;i907W4LNdckbRfSHgTZMWNfOpRs+fHqTI+QfczaFWJuc7nboUAFHv7ZAB6AC4ix5fCK/w56L0v8A&#10;MDxGcnafcHxZ+KPZNVUya/uK7410clRO7g6pTNQ4pnE8jAs2lz6r8/1iDbMS28e5N4oGBGr7+llY&#10;g/Roy+PupF+LG/8Aj7dHuLy6JjPcez9r4talo4fCP5Uix8+FTmvW35Q53ubX6OT3W214l+GOa7SV&#10;Fr6r9W4zxOPl1OX5tdUCrjrst/Lm6ElmjdZZqzAdbbn2zNN42Ba32UsK/rXkMSOLFbXHufS0GRon&#10;gVMrWZWnjhMA/jdDT1VXHGWuwSqiEDS+Rbg6wx5/Ptfu/uZsN7YMNm2Xc7C91iixaiNOk9xDLp9B&#10;QEefQXs/am8N9Kd9vuW542AfxEuxGjNUdhEeplYZIIUjh9nUnsT5ldWbt27WnYfVvZXRu4pss1U+&#10;J6zyOZ/gExTH1OitqdvbkFbi6emirEpwIKaWlVEBK88iNWbW2pkGkkyW0Nu1jygiSabB49Z34Yeq&#10;dIklJGrg3uPx7jaP3C52292eUztH5eJHXH5/7Hy6kxvarlG6SOLaOcbeCYGhEN3MwB9V1Jn5+RPl&#10;0Bm0v5iPzc66aP8Ahnc/d0OOp2ElLR5HceZ+xESlWET4+bMS0SQudAddADLYNcAe0yOj+q6ylras&#10;bKwyhZESoLS1UruzE6WMlTU1DCUOwUcgm4HI49jO25w53fbLu8m5fttMfcdcPcVFTqqWbHH+Y8uo&#10;03ddj2zmTZNhi5/vrk3KnS6MulG1aNJXw0OACcDTiuTXo9m3v5tX80Bdp5HKtvuvpYcCyV1PR1e3&#10;KDHztioaeWsnkgOPp4oZKGaCltNr1AjUwKklvcSm6Y6uikaaDajQzAEIsW4c9EpFx6RE+TNM9iLK&#10;rqyi9rW49l+xe625XF5pl2myVhwVmZF/OmfyqK8KdDfnT2q3TYdusLqLnC+n2yeNZBKtpBLQGvEq&#10;Ay0H4qVPGtT0x7R/nvfOvdGRkxWc3TsCrWGYwPjcptPZmNhndLr66sbabIh5WIv4J0djzfV6vcCs&#10;2D19gniNTNmcTMZGeKapmo2JLNZhTy1OGkhVS3Ho+g+h59yJb84c4LGCnKlrPGTqJjmIJFchdSkV&#10;p1GttsW1bs8gTnxVdKCjWzNQ04uqXCtw48D0bfa38x75/wDYNDVrifjV1r2dhpKURVcO1c3uOlU0&#10;g1ssVaKLdpq3llQHT90hQfVhwR7cMbTbLhilgh3VSrOweCmnjyGOoqqnR0AUywwzQU9XVqbkPLC3&#10;/BRY3U3XuFzheJMB7XyeAUVRoZZSNJJBwBQ5INFr5GvRsnt1tEclnJJ7tWMVW1kSQ3kaPqAFCCrn&#10;RQYCyUHlxr0gN+/J75j7praqtyP8tjsHIYWnhxwy+LqNu5LsPHtUYjIPVtNisxVbefIbYxdUahIp&#10;4cfNDJOinXMxsEVEOBp20vBubNuXREW8mDlQqiBGZGOJuTIRqJuRc8ccAGbpz9ebVGX3f23uYIGp&#10;mSEKp9TqaMAknOCT0OeX/Zy65if6fYveHl26nqSESe5EvxYBj1gigxgDhnOeiV9hfNf+6ZkHYX8u&#10;jD7SgE7PUPmNrdhYSneSSUzyrNNVbkEClVGhLqrAAEktc+88GAqICQ+5M9NGBZYmOGC+oqSSUxqS&#10;E2U/Rha/+t7Btx7kcsXHc/JsJqc1jg/yKD/PqSh93j3OgfWnOVgsy0ppnvRnIp3MwAGDkH5Uz0XT&#10;cPzv6A3BSNTxfDDqjGzzzh6jJJjtxS1oSNJVRYnfdzUjNJJKt2MZuYhq1azZUYageGgqY5Kmpr2W&#10;pjkM1SIg6h0iUIvi/bALRk2AAuTxbj2iN3tnMMQutv2hLaCORUZVVRUmpDUUeYNOJ4dRRz5tHMvt&#10;/wA02NlzFvEUt/c2LyI0bu6lV1qe5wrVFK4FOGekbVby2X3Bj3zey+tMZsHC4arosVU4TEQt4WqZ&#10;a+evjrGkqZ6iolnaOpSnDyM7mCnQMzMCxjRxW8gDmJ1B8bEEIzDjSWH0F/Ya5csdil3ma23ncWtY&#10;a0BqQKnhUj/iupj50u+f7nkzYd12LkyLc7JoyGYQLPIBqIJ4FqAiuK06Afrqg6+k3tXYneO7avbc&#10;ayr648iaCNmAiZAzyOkCFoieWIFzf/D20VeS3PQsft8PBmqf0Lrpa2CKVdZHLxVcCyFCpJut7f48&#10;+8kNh5L2t2hk5e53ck8BqglBPyFAw+fcfsPlh3zDzJbTPc2/NnJK2U4JrqS7hbGCDpfRg1p+kB8+&#10;HVyvTPxk6E3bTYqq2J8wMttDPP5JPtM1t3b+68RVFI2liWhqcbkEeJo2KJIZ6hWk/KobKQny/aGL&#10;TIS4rcWw9wQmJkVcjh4pcnEjGZFLeVfDTCeKRwSo1va50n3JdoedNtnNpNulrcWqsMvbvH9h1o0g&#10;PceGj8ugo2xco39pHuG0301vcsCdLXEZ4Co/TeONtOOJf8x1cj1n8Pfl3tXBUeS67+U/x/7DwrrU&#10;Cp2n2RsnJ9e1lRSLFNaBa7G5feFW8NVEWUTNFBFew1WNght2dmbDp6BMptPcW68pPQSyLnNv4Soq&#10;YtyUdMKeVHqKbFv9tT1ctNWCMSQgkqWvwAbSf7d8sWXPt/umy7lZ7ZDfeCDHKJVeHWXGrUpiR42A&#10;FA5Vl7ip7qVCXM13v/KFvt99cyFttmm06pV8MV01X9VZXXQw1aWDBu0YAIqdf4x/D/uTsbK7/wBk&#10;/Iv4t/HvBZGDb1FluuOx0xO2d8dabsqnzVE9dj6ySuw8+88VUPi2YQzGlMcyF9RZghIG4z5WPVw1&#10;tRin7Wy9GJJoKWLM7S2pVTLUpJHFJR/bnM1FQscDFtXmBJAvc/mbV+7FvG0sIW5u22IsAxEbzRhQ&#10;cggxpEhBHAZz0V3vOGx0hG5bRbLLgllmZqihzqdeJxwI+2vRv4f5TWyB9k9HsfqnYlSrxGtk6x3j&#10;2xsdZ1ieZlqRHtk7fgashZwUKpEqXYADghc7N7z3pvOUUdXsLB4+h8vjSr3kklLGIksEkXF4uOm0&#10;Jp5F1H1/w9q949nNi2W2ie651vb25VQSlusLqx8x+uko/Yxp6joD7t7gbNtpZ9sEIlPARs7OK+ZI&#10;ZB/Mj16UFf8Ayo9iUEiZam+QPyHw1Sg8tbR7N3DgKx60klnjbK9gYHe2ZcuSBrap8hA+q34WWZre&#10;mczUJS5fP7Ix2dSBqaddmpKGEciaWp5/uV81PGpckAOpDEm1yfftm2znLZbVl2jar5tp1alFwFVQ&#10;Qa1VUASp86LQ9Ae55vF7Fczb7ydHeeJQpNIZUmjIpQq8Uih8YpKsijFAKDoVeueiu+OrpVi627M7&#10;nyuEhZklxfdWT2TubFVKrMsgnhjxmHpa2Gd2Q/uRMjlCFOnSmkuXc/YvWnVNdQbS6+2L/pJ3HlYK&#10;QUGGkxv8fevyGVkkWKmjjeCtaUU0CB3CISRKATc3Er8i8s8184wXO88zcwfuvbIWbXKH8IIkYFWJ&#10;DLTUTQVI+EkenQY2nlW85j17r+85dv2hSxeR306Qh8mUKAD8/wA+jr9ejsaswNVUdpV2DpsnDVPD&#10;G23IavGUX2UEUYapqFrqiZ46iaZmBIk0KF9IAPItdNfEDfm8KOm3hv8A251d1Y1Y/wB6Nv4Xa0WV&#10;3DSK7GVErWoZ8RiKCqYHVoV5zHxqVT6QAfcf335Z5WW423YNx3jeI4hoM0lwUibyqgcSSOvzIXV5&#10;V49biubfdb59r2jfL66hTHiySaY2PoAQzkfOqVGRjoi3zP8A5nHWHxExUUVLtXNdl7gqG8FJjaTN&#10;QYSjMUd0mr2yE9FlauWlpZF0F1p9Mkh0qxsxBuf9l62z4/H/AHly1/4R/CtX8Ew//Aj7n7r7q1v+&#10;A+j0+O9/z5Px7xY/4JuDxK/1ff8A3J1U1SfwU0f6b8WrhTGnoXf61W801fXQ/D4n9r5V014fl61+&#10;XVMf/QRzlfur/wCy9Y3wf3r1+L+8Wd838I/hGn+EeXx+P+JfxD9/77R4PB+39pr/AHff/9AnUdNj&#10;tnbPxVdQZLGQ57cK1GOydC+WyVdR1ORwM0eWzOTydNXKaQ1UOMpo6dJCylTVJoBLH39TFxeNvO+3&#10;FhewzGxt6SofDRG8KT9KNI2Tu0mVw5HElMmgoeq9zzhtUzxQ3CKo8UHtUUx61NK/Prdvpd0R5rfW&#10;Z25kaLcdH/d1lzdDmarD46mhOMzUcGKoMRjMhTSNUtBPkqpp3PjDPJSgOxRNJF/auydqbsqcTn98&#10;0NBRbXrNq53G0eLo8rU0n8Vnr6jDtS1EjPUa4ckiJURLNGVVEn/QSQQC9737eNqhvtq2G4lk3Fby&#10;JnZolbQEWUsAQK6a6GNamqYIp0KJt92eDb7q5srkiYocBUpnzbTpOKCmfM9Bl2/2Nvja+3txYnqv&#10;LV2W3vR57By19TnMNT5XG4HF1MVd/F6gU1BHj5KuKCmpI5VhEiu4jkCupY3jddYOXr/LZrMZzcuC&#10;oP4zhM3jNo9VVE67iw2A2jjp6apkyNRUuqZet3RUmEIZ5qnRolC6CB7S71d3nMltFCtjNJDHPE01&#10;0gELPKwZQoan9mS1XUClVUqFOsvDux3cm+btvNxuVxWNrZ1RQaUcEFTxLEkBh8VPl0gt45mv7dTH&#10;bWp8Lv8AmoNp7i2zW7o7M22V2pkc9u6ejlpaXHY9KiKtjGz44srI86BTodU0aXDSMm8rWbU3LozK&#10;0uY/uzU5CnqK+CDBU9e2LyJnhw4p4YplZDHOuR+5MTsV0U+uw0EMJraHdtoV9u8WA7qiUUmUp4sd&#10;DICSpBqpQJrABq4BrXHptm3ZbEzxsUAUMNTMK500yfmDX5dDdjhvDZ+35cXWS4XLb4ocNXUWEpch&#10;uSTDPuLHmVK6nnrWgPkiqaeWmSn+4SNmBnN769PuHu/B7tNNl9rtuDFYx6XbRyWIw4WL+M5TCVsz&#10;xZTPSS1kVVSxeChhjpY4IIo44vunYhgT7f2bddk+pst0j2yedpLrQ758KORBVI+0gmrsXLuWZjGo&#10;FOjHk7lXfbsT3s7xeEpbjJntoSeHHOB1l2FubambqqbcVFRVOQjyWVmwWbracI2K23uDERUkv93P&#10;Aqx/cmWqrGm+6m1u7QITclNAN4jq7KYmu2tj8rj8rNSU8lFW4FlyU1FBUUNbBk/7xV1HBAwaXI0b&#10;rQxBW9BSdiABcEc3vN1reRbxdWlzEHkRkl7Q7B1ZPDVieCHvavEaPXofWGy3fizq8SNCCBlvX7AO&#10;hWXd2KyL5oYutxrvjoZIMsyp5HoskJEkw8dYbJG8Dxw1JaxuLfg+8G2tt0eB3Nm8tm4amCsqM1T0&#10;WGxWSy1XPK8FfK0FZU5acH7zKUFPjkknmiLoiGOMKQTf3fdd4n3DarCysJVaNIC0skcSqupBqVY1&#10;JKxuX0oGoSQzdCO22q32rx5mJEwGB+YFRXjxHThXVVUcfD9mqO38Oqa2snoIlIVaWHXBT4syM1NB&#10;XVdbKnjDxyq4DXBIHt9qO4934DrPcu0YNg4SozeVzc8dPTvSPVYDC45XL4jIUtDUSVFVNlKhKecm&#10;SScrTh10C7k+yW05Ksdy5hsd6ud9lSGKA6aOfFkenckkg0qIwxXUqINYwfh6S2Uu/CS43OO1X6qg&#10;8MMW0kCvx0IGa5pSuASQKdB3P1cc/wBh7Z7BnzuTo49uYpqeAUUsVNls7JlIZVyeJ3BUqnhGGimj&#10;ppzTUcdKZqunheR3WIKYeyt+dgbboY9mbhjoK3N5XDiVK4YVM1SYnFVdLlPPjaXH15q8elXUV/2k&#10;kkrxMG8KxspVvanfdh5dvbduZFuPp7G2lPiUmMGuRClJWk1B9Kp4ihC9O4uGFKdPbhd378u3s++z&#10;W67gqPRlOlfhJA7iVqKUwBWo6Uu49n7Y3LVU+Wrp6ump6WqVpIcdl6zb0mTytHNA9BVVeRxM+Nyl&#10;Y2Nomq44qd6h6dhUOWjZgjIebbHw5+R/ae39pZaDbuwtu7jiVM3gJMniKXaG19zUVbW4zFZDPQCo&#10;myf8TyGLxVUzyc08CrqHhuVK/OJ97X+/Q5G9g/dXmL2g9mIod/3aC5ktL1r+C8nSB41MyxxTW25w&#10;Dw30uAxBYuFoQNQbBvmf7xvMWxXE217ZDE6Roy+IRNTVUCistwqmgJBIA4jHQebWrMDtvbe7dz5H&#10;L7mk6/yTY0UeTy+483ks3E0+TqMWMdTwosdbjknyNRFBEdUkzmUFpQoBU6+4/wCXTQZyoTB1W/e2&#10;5aLZW4tt5Hfu6cZietF2dSVtXBqyW3NrbfymwqqLKU+UqIoKWGSWpfR5mPOqw4We8n9+F96vnSfm&#10;CytJdk2yx3eCe3iSwfe7W4jDlRqM0e8v4axIrOQQWIBClamsGbhzt7pbol5ukm6lLdmBYpPc6fDJ&#10;qAFaYiuqgx68fVy67x2zsHHNkaCg/hW8cvilgocPl97ZLNZ/NYPFzVdViqjIyZGd62nmlkrZ9TmO&#10;R0jHqaRVCgZOs+muldvYbemWMX+g3sXB1+QwOyd+7PhpMJvDIbEq6aKSRJq7BUlHtuo3BQV9AtdX&#10;Sx4wGWKFIJhNCWjbmynvDzFvXuDy7unPfMu48zcrMrT3cN4ZdwC3bRyxLIoup2lCapUWKN5mSpZ6&#10;BhXqEuYfrt7Nzvsm6SWm/alEZVmDSKx0uC5YsO0scfYcV6dO2Kjtd9omh2FsHaG+s1kaMvVUW6dy&#10;phdv0lXRVNJXU9BPBPhcvPXQZCOJ4hUCSNqWXTKoYgAGly3x/wBkU+zNu7a65x23dydkZaHC5nc2&#10;8pKvCYfIUGHqq6KTL7sgnxuIiqa/OGgjk+0oSYKJK2QS+PgqfW19zpZbbvvP3LvuZvdh7ZSm4VbR&#10;b+SNndKaYJLNGRGhdmAZq+JoTQXI0lVG68oNt9hYnb5Fud97XPiMBRfNtSBZC1aAd4yeiv0Hygxu&#10;S7cTpbuTp6pwuVxFZg6PbNfU7Km3JtfL7irsLnayuptt7oqpZIKNdtU2MZpqr7dWkgl9OkqVdXZ7&#10;/Q5v6Sq2X2hgdgwbx2zhHiot1ZdkyWeoOuc5Sy7HyOTra+tFS25RlqjcCUj4ysR8dBU1ENYyM1LG&#10;BFmzSwz8qRXnKV7uy73d3kTShj4dqbi3k8fs0kSCbtBWQSCRoxLHXvr0fQ3aX+33kfOVnZpcoimN&#10;kBcqvwsD4rSajQ1AxQ56Vm7Zu9did4bOqqKeryXQVXic/Q0u29vUGHq9w7n7Eq8XLmsDgK6GmxNA&#10;dnbH2zi8FX1H31NJ9xV1ckUM2uN2UhFRbb211ztLeWyOq67e3TmISGPclP2JR9j4rIY7H4+hosk2&#10;Uq6in3biN1wx458PDPA0KLIIEqi9KKedIZY680pu23c47Jd80ww7tuzqqLatFXW8xCx1NoLWr1Yl&#10;HqjqyjxWlQujhTkueW52a/jg8a2bx2U+HLpiESmlTVdRqCRQMKV6HPaGfouzqODdEP8Ac/cGKoJs&#10;3gMyDtHJfxRKzHvjsmuJxtRlcrItPHTZCliee8MiVM0UbJoZAwCzZsnyYxnyCo8JRd+bT25iN17S&#10;ljx+363Z9D2S28IcBtncUmL3nVZTKigmoWkrcxFJWCnWJ6unj8UjsCjRZoW/sVzZ7h/d0g5xnsk3&#10;Ha7SRJIfqtw8L6eOa5gikghjkinWNVQOqsxbS7BtJpQivYLHfds3o3se4IljItCCQ4cAHSTWhwT5&#10;9Vh9h/L34C9E7u7Eko/j121taq6+3muM7V3p0r1jV7Jws2/tzU02Fj25uLK9e7o2rV7w3FUpkxLF&#10;S1sFXBE4WoQrURQupsO1uyINl1OMxMNFtla3Jz7Uy2+M3jtv1sS5mqxlUYpX2rtqryeWxNBW5Cmn&#10;qIPKg87rMVDghSD72i+4n7a81+2e9c0+5/uPvFpHDaXZtIbPcbJrX6lYyyCXxdv1gK4QlVcVAKqV&#10;V3VpI5k3SO725TFIq0YUMZOvWFb8FSApNBWlc9EEyP8ANf8Al/lPkdiutfi38bB2lt6qzYwW2D23&#10;1jvnb+8ettoblrMVHS5Leu/Ie2psluTalE8TVNb5qJCwjSRi7QJYKt392VlX1rW4enxuZnwO4aOg&#10;rXr+w8XnP73UMdNlBFi6PGUdNWR4XH1SSTvExFK8s0EtnYkIVyv+4t91P2Z5M93Nq5p2b3Bvod4W&#10;OQiEXdlFaynwXDeLptxMyyHSNJm0q1CqgFgwIi919ktIrbZd12q7udwDhCWti6FsmhJb0qKrTjno&#10;H/5g3Yn8yn5DdU5PqbtL4+/HvIyJ2TFj6fOdHLuSoh26+Eoqrcf8Zzud3NuPNEUjti0eKenWj8E8&#10;IaTzIDGZ3VeSoZdtzbapdw75gwUe6cZgdyVm1c/UYSuxOa3FS1Yx1Nj8VWYSqotxVdfPCIJIENOk&#10;Sv5mkbxeNgV97b75/KF37kzbtsvt3t2475AjQ673bVlhWK0YsXjkW48VGDKGWXV3FcKGKso5O7Pz&#10;TKiLZtAECkKgMa1z8SnUCKcRXpk+HH8kT5FfxCl3f8nd5bc2hjsBh93732V1BsDfVTUbb7IzG6cJ&#10;Ht6oXf1bU41avGbaoKPKD7iFpqioqZJlHnWASRSGK3t1hviGpxmJoO2OwoaStoIsPQmszG1ojt+G&#10;nRszUO89Jt+kZJZcfi5oXneKSpSWVFSRXKyR8ydw3D3g92OaeY+bdp5fjttsurppvDjkvoLcq6GK&#10;jRido1QGQVTVoZdWsMupGXTbPcpCFuL1omAwUK0FK0oNIArwNa4+fVwewsl/Lu+J3x5we0ex9vdR&#10;7ozPV+Bheroshs7E743nn2bd+Co6X+6dJvas3BufKxzboyVCKSL7kDyU4ljRTEtmPE7t3htU5Lbu&#10;U3HR1dAJJHr98bewuP3DNU09FiclJlTlKDIqmMgzFRItPorZUqwWTx6D5SVMvbr7vHuy3M2x33Im&#10;6LZ7hNuKW4txfuFimeVAoZY1LeCQXJ0lCB3au3SSG35nvLia52mGQreEECQLUmqsKEgihrTI65fI&#10;n5jfA7sjqnd2Y7t6ly2e27tLq89lYDa3YmzKjY8/YW0aSppJHh2Vl4a7z5WmoXp0eXGSeNXmiifx&#10;ExK6Vz7gwmZ7I3I6ZN6nd9JDud1ytRtanfaCLt2ijqJK7L5eliqKyMwU2NkkaupRqpZolNkAup+p&#10;S55+g+6h90S73f3U2O1ud4NhAbgSIbtTcC4gCCKLVEWiecw0Z2ajUYKpFet79d858obHt15dTWru&#10;8MhZHld3fHayprUmnE9a0vxppesO0Plrldg/CCixvxsyfevXm6sr8fMr31Au9dx0M9T9vujJbU2L&#10;ST+CHZbw0e2ZKjAZ1mkydHPExmNUumMVa/zCOgs3tXd2O7Bpo63Ida7wqMrt/BT5CtrcdUbX3dhM&#10;e+Vp8ouFiq2xcFNVUtNJT08qxJ5jKSLFQDnF/cr/AN5Ryd94LYdy9qN/ntdu9xYbqSdIIIHW3lsn&#10;FFtlmubueSq01mKMAKyhR2seskvuy85bFu0qWslmsdyzBS5QIQSK1WrHVn5fn1udfFTq7DfHHr/Z&#10;fQf8Vy+Y3ZgNpRZrJ7g3LW0uf3HulKeopqDK1+Z3FTYXFJXSQZfNxiNmUSaZPppDXKF13uFKSvyW&#10;26VITi9wy09HlnOWqlyKQY0rMi0EksrNTLV1ekSs5mMo9Nh9R3d5m215bez3SUsLi0DPHWNSuqSq&#10;ksAADpUnSAFCnOes+7+ysI7Jfpy31BSrE5yueAoMmg/Pox25cLDXGhy6TSCuwBnyGPSSOOel+7lo&#10;6nH/AHE8DLqkaGkrZQlmUBmB5IHs2/xgr6DI957vxVBkzDFQdb5VtxUlHQwmjhp8JntuzUVVLXRJ&#10;HPUZmliaTxaGBKF/9Y4v/eS3Bdh9qLXdtxtWeVb1Wt6mp8S4jki4Nq0odXdTFKmlQCMHfvbbva23&#10;K24W51GW4t2iTQpYl2WgJ8lABPrXqnb+cvncTtP429R5/IYOfM7rrfkZsHA7AikraaKCs3ZvvE7k&#10;2nNjq2pzVJlqLGbdrsVlqmGq8scsSwyNYK2llszikpJsPtLJYBaj+GrlK8NjKud4J8rDUU7RVE0y&#10;1P3ZnmAOsqRZlBHBsRx72Pa5rzmvmpbx449zuysiMzUUCZZK6XPfrGkMMmgUqfiqOU6PLy7y5Fd7&#10;zLoJYKAFB0d6kVoFrUah8q9ape54t47l7x+UfV3blTiJd6ZLpzYXj7S2nhRmcV1hndq52LNbdw23&#10;JsZNiKPHYupr6aKBKxWM0MxDAumqNllX002B2JRU8McdLBhZ8ZUaCXSOgxqV0byXIJIkihZiAOGI&#10;seCfcYbDd7MvN27XcsLm1lt5YyCuHIB1niSRitS1CadZD8v3st/y74kILRtHqUgVAoO38wf8/l1X&#10;ZjzF23868++Ry8u5Mt29T9o7PlfES0Fed1dhZXrPP4XDfZJXUhjhocnmjTRmWUNJECzKS4UgulDT&#10;y4/e+0cJS4yPCtSRbi3UsuOnpJAU8IwVPQ0iV1LVvQU9bJuATs6P+qEXBHHvMfaLPbr/ANtOYdwt&#10;YFFlNatpVWOo6VoQUyAaHUP9LSueoM3veI45dzuPFk1eIqrRCCCrBqjP4aH7Qfl1sL7gpcbvf429&#10;/br3FvSDtDD1ydUdF1p3bjc3Sq9ZgstTdhZqq3zHtLL7Wpt51e0IOuGpYUNPTSLDVPHG6NJq9qv4&#10;uyHCfIn5W4nGVVN593T7ep6CmqfJWSy5HI7a3TmqyqomlkenE1LBhGkBMTBHUMLWt7+cD73Nhsdp&#10;7kQy7jFfxXUTGRlVVoAkiBQcZywIoQSAaevXZD2pnsN29tuUb0zOZiEYnXgEaaA1PE8CP21GOryv&#10;gfU7qz/8s/4ez1GKxOJbA7CwMebpZZJ8HT0RgyT0GPooqGKZZIIKlqqO6eW7L+0Q2sn2e/vLD777&#10;A6r6vzG3oMbS1eC7Cx1BuiTIzzS02P6+3BR1m3d1VsNMrxR1WSkxeReKAyB44nl8uhmQD3hBu97y&#10;9tG88xb3cyyybWEqNQUu8pdPCWmk48TT8wAc56FXLlxZ7HzduNsXZrae2dwc/wBpH+onAipqKdGR&#10;6Pkg2N21kOupY4JK7dWzZMlRzxCpWCt3FtqeKvSggqlqTLT0v2LzSuilSzQqAQCQT3Yfb+3Nt7V2&#10;fTbQpMfFjqOpjrFWnhiiE8n2E0y1dU8SRhqmomhGqSxLG3uCY5H56552GDcEY3DbhDUqgaihqgUf&#10;UKjy8icY6hC73Dcbi85lkvy3imNxU54EVFDXhX16ALufeG9ti9UfN/Ibkyea+zqOjey320d2VKU6&#10;xZii27kKBcXtwYt6INgpK3IQp5pLzIGFw3sE+0shJvXpzu6kqQ8i1WwN3UU6vEY5JJJttZiN3ojK&#10;ZonkSRlYF1ddSi6n6e8rPdnlHauQeZuU7sxD6KZlaNYgjSL3xsC6qq6SaHH+bpfyBfLdz8vFNS3E&#10;dyiE4p8a6TwxXI/Pqtb+SJ8hNw947K27jEqa/wDj2xN04vCblqqqaRKWsx8Fd46Nx9/95HUTzQNI&#10;gEaxWvce9ZLt2em3ptXoaPcGKkOOxPXW6MVk3rvMaOmyu08piJ9l0lRT0dRTwlM5TJURMRpDoTIV&#10;Pj0kccoQW+yrvVskqm6a/SVRg6o5qh3qVqPCqCRmvAU49ZX3Fp9HPdSBQIJGVuNTWQEsfyIHW0jQ&#10;rko8xnBN4TjhLip8aBI3lE00c/8AFy7MWBUkLoX9P1tb3WB03uKl2X8ip581jqc/wPIzVEmKMEjf&#10;xIPT1SolbFRTUJNNSyuko0uGcJoYlWYHIq7sZ9z5WpG1YniYhiAKEDBWg8xUZ4V4dA+ymlt90m1m&#10;kbVp+YI/kadKBkWdGUakDXBYWDKeCpHHDIeR/Q/7b3s4fGHtnM9uNQwZGDHJiYtpw0dblKOnjpJa&#10;/L4yoppqxqONjONccCNEYhxdxJc6PeDfuXy9b7Qs6xD/ABlmc6c0oQTx8gWC1Oa8MV6P9yEUNm00&#10;UlZddaU9cU4/PpBZbHwYSP7tZ53017VUvJZIomRwqBP6IWsD/j7pK/mndfxbC+QuxOx6h67Z+Kw3&#10;YW0anP7r2clM+awu381LLQ5LIUJzUeYo6jIxU9SW8UtNJTML642HHvKv7pnMyXu02vL0kmsWyBAj&#10;igqrq9OOT244enn0c3UVne8v2d9LqM8BIYqASCwKjiCME5wccKGhCjkqa6r2/W1GO+2lr5MbVNjR&#10;VE/bNWimkNNHVhCrfbtMFEmkg6L+w/pczkpuucVXbL2zhVx75mOky+Qgjq6mCaTCZajlo62ugadq&#10;Va/JzaY6rRGsciysgVVbj7p/YP8Adl1yJyim8bvMJI9pjESgorDXCVYAhakRgllBrpIByRTpzkO5&#10;vY9oui7q0YLHU1dWk4NBWlc4pTPSax0UcWZraXJZ+oq5Hl8tFQzSUdCaMZKhqXqKCi/h1PQz1NDR&#10;wq5i8pklQgMXLAH2vqPKZ7azQR5HD4anod5ZmpjTB1NDHUY+DDlGknQViBajy16L4qcRNGPK6sQz&#10;KCJAntds3dZZbS/nkubK3B8VZGVml8m0klQqZZ6g9oIBFehlDpvY4j5OCaksPIn18wKdRHxuHzoM&#10;aZPMDI4AKhy1Pkaqjlir3V/DPNTRSJR1aU8gDMs0ckQC6SpRmUzN35nPZeOkxWbwwrss+BqsTXHH&#10;5CVaGoirKSWXGUUVLKsqoaeaFHkm0hjIiltQupb2Kw220a5urK88OzS4SVFeNSUZGGttQ0k1BIC1&#10;4EgUOQnu50gsrmaB1QNVV1EgV+2vXW2tv4vD/wASnxrx0lDU5CPIeOalhjlirICRV1X3cZ1TRVRc&#10;gJcRxxswRVv7Lb8v9z0OMwu2+txu6H+ObbzWL3Nn8ZjKOkx1Z/EK+kno1WKtokWpWXFJVk65JJDY&#10;EgD3I3sptrbhu27cwful2gkgkjjMhLqY61AIYadMlOCBfRiykg4Ie7PNG7xbrcbfd3yDb4wrFYpH&#10;Mj1xgAgedePSb6yjg3Lls12O2GGPbKJVbf2zUHN5vJmt2xRVMctLkDRVdUuLxyZeWnScpT00UyGM&#10;B5JPr7Rm4Pj3t3P7cXenV+6ty5DrnH7dM0wzFX99U0m9J8fLVT7Vp6qQRwU9LWGGRG8UKOxtqY+z&#10;/avcnctr3UbBzTstnHzA93ppGDQ2yyKguGFSSyBgdJJA8uFOsJ9x9w9+tuZbXbbd/wDdWZtLV8Vp&#10;CK6f9+aV4+h/PrLs/sLN/wAcr9i9jUu2MJ2BLV7hye28Pt+srJYc919h8zQYig3dNBUeWajeWbIw&#10;rNSmZwjyBdRBuAnzrYrPdcbbwG39mU+29/bdzMOHy+4YZnIzlVlw8AikqJkk0SmVh49LqY/rc29j&#10;vb0u9s5n3bctw303XLN3C0scDYMSpklQCKCnE0oeFOpDs590G87JLtt5Ojyo7FtbDSQhCigpQEke&#10;da048CIlDQ5Glz2WqK3cD5LHZWChOOwtVT0Sx4uajtHJLSNBBFUyx1bSapfKzgOF06Rwedbi+2mz&#10;m3KHc++M3kPLuePaBaDeuWrKylqJIJxlFpF+6L01PDSRyKxFgynReze9W+4cj/u7drzatghjUWhu&#10;TW1jVSBTRUgZbUQfUHu4jobcw+4nNuzbUZ5d2lN9SlFmm4cT8MgIYUqT5+VOsmM/u3EksuJoqKCO&#10;enORkNHj4adJ40uyySqscYkmvyt/Vx9fZqviZ8md9fHrduSzE228j3R1Rtysir6vH5mdqbK4OOni&#10;mhxNYK94KioxdUKqROJVnRL3tcAjGT70HsDyl94P28PKVxeJs/Ml94VGhk8NZTHNHO0fBtcZ8Oj6&#10;dDOtVDCvWFP3neWOdff/ANvItm2rmvcYtzbSw1XEgiClhq16zIWAWtBWhNAegb7j6mxXZOHmqKLL&#10;YrZ/ZOQ2ruPam2dxVVMmax9Kc5QzNV09VhaiWCmzEMTxCoKgo7mIAsU1K3Psvvv5H/MHt7Hbkkz+&#10;b29kNxbmh2zszb2CzG4dq7Vx1I1bHV0uLWTH5MUH8TpoKXUtQ8LzSunJ5I9qvbf2K9kPu68i3Oyw&#10;8v7feW9tbPcz3E1paT3LGlS1DCpMYenaCoXiOHUOe2/txt/tby3c7DcbTaSWcFqzfUlEe8MmmhYy&#10;aFXUKkowQUNMUx0j9h9E/HT4ldO7oxNBt7DQbcw+D3FvbsHKZyOLdGez1LFj6io3Nmcu+daunqKC&#10;WlaVBSL46GCGQxRRoh0+7Cukfn78htr4/qvrTce18XvkZ/OV+3f721WMnxu7Z6inim/huLWtx81F&#10;HLksdVQpFNLLTzNKCzMxPvCf3c+4r7F+59tzXzPFvlxt5WBpVSOPbQIY5FOpULWDOsRBrGiSIykK&#10;SWpQwbfewOyWvuPuHurd7xNPt6LckpdTI8bLPDIhJhZKhk160AcJrUVQjHRNPkh/Lf8Ait2f0f3B&#10;sPYOcquhcJkqra3Z2Rput8rU4jbmCn2rnMdvWWtlwFJMcfDic+MUY5oKcU+imldacwmzLeJ1ZXVO&#10;eoKTce5KCs29uDK0NHW1WJq5UNSK5YtDfeQuGg8R1kxqFWMr+lF9/NV95rl/lT2F5kk9rOTN5hvV&#10;Z28Wa9mQ3WkuGDh4liAJArHRUXVpooGOse7z3P2KwtOYPb7Y2cWdvIzxUU6GfWMNRggHmCqiRiBq&#10;kIqDRt3J8Iex+2t+4zvbcXYVN2L0l1bmcxszZ9N1bicZkdp4zZsqyfwYbfxNTiKvN1+b+6p4Dlzk&#10;67I1Ez6nMwcBgLolgeTIVApqSZZ0MWQNfK8kUZjgkhhahpat5qdaglhYqos3qsSAffPzavpbbn/a&#10;Z9vbcbm5N8PFLTSCFZBVqx+EFyxFAdWmpB00x0Z+3nNXMm08w2fMPL+w7ZJu1rKpUTJIaNUJGQEd&#10;WLaiCNLAeVOjy/I7rzA5P4Wdj9edjbtbr/aX+jaqTbj7DxeMffs2w4DTmel7DqcnUVdJWbcpoQPu&#10;oKmj+4ajEiCYMQwJxVywYPdKyyrJFjZqkM0kMgqvXK+pvHYISqpcqeAGA4991+XrUc3+2jbdsdtq&#10;3+3jbtmXQSqfCGYklm1UDN/BqamoAjul7bbpu3MftlZneduaHeHDqIVMiojA0pqNSBX1BNM1PWkt&#10;2TtSq3th8tiMBuWj3plMRXTVqfZ49cGaXZePdqb79cXFKuIoMnTQMJXoI4XAp1kf9ar7w41Yclua&#10;UY+0kddkJnhrJ4lZiJmZo4o5NLpGyPZTpUFhcE2J9q78bna+3dnabxK/1thbRARLIVTVEVydOkur&#10;AE1apJpgcOkPNEuy8g8mczbxzw8v0dmte0CVjkAUWQYyfKnr0xy4rO56i2Ts4RZDEVFbtvG4Ol2D&#10;SZSqw9CtXjjTimzGdx0fgqK6hzXi+5MDOsgcB0ZXUELqu2blNqoM/VMGpIJ4ZpqKnledFSIXqnFN&#10;CsJmdogzab+pwACB7x63D3e5f5q23cuXdukeXc3t5Y/EmRUZZG7ECvnCOVIJ8hXrGTlr7w3t57tb&#10;FzRy1ymlxb7uLGRg08IgoGHhjw5C7jxAXBHbpWldOOjT4H4Td3bS7C6PxfZ9DtCo23uLdFJgaXcG&#10;Gy9DnczW/eatx4XGZKTcOMy2P23jq6ux0WOWtjgU0y1Fysp+o7VFRqxVNVY6hpm8tIksIqj4544W&#10;hOpgATICISVA5IY2v75ve9fOUu3XptY9nvTullqjlktUKQ1QEazLGAW7AdB8jTPn1yg3raue9r33&#10;nGfbrkSObx2lbxXAHcSx7CFUean1p1tk/wAuHp/p7e3XXXVb2Dv3bE1FvfE4WpxWztzHbOar6xBW&#10;0eaTa2Xo944vJzS1FJuWjp5qh9SzzNDcKFuvsuXb0NIj4jL0gFPJk6KfHz1dI1RDUSzRU8jeGQLI&#10;9OpgVCykRhtSi5bkHrV9x3mPlP3V9tdxtpt1S43G0sYvGeQhnSNGQOKM5BZeLnT3qCGrXrNj+702&#10;Sx59vvcDaeZN53GWd7NhplkWSLTI6gACZH4g0IzTqtj+ZT1R2D1h3zW7JbrDrDZ/VmzewNv9u9aY&#10;vDbVxVNjqA/3iooa3LUU9DTYWsrIcjXVYSooZa14aejkkEQjZVkRqoNyShWro1B/agY1DzVNSlU6&#10;aU/zMs3jhEYOo+MKWA+oPIMb/wBprC13fcLad3ku7mR5AtYwojUFgNIjGSBQCvn10Z5S9iNj9vb6&#10;az2m6nvbe6Ul0ufCdFKgmkfhRRaakY404cMda5ffnaHZ++4tm7N3A+CwOR2BFuTbX92dq7eXa9Ri&#10;KGuqJarL5DOZSOqq6zPT55kKVC1LyRIsrCNF4HvJvrcVVuCWhpUWOnlmnguyIQhMUDSxXDSGVYXZ&#10;AsgV1Bvfg8+zr2F9t9v5HXm7e5JrqeztrR2CM4YJK0ixoAdFaqW1VrxA6U8kezfLHK+7cy8yXAuG&#10;eO2d0jVojGkoYHUoEGpW8gQwJrxHSj6/7Hn31iN1Z3tLb2BytN1Hs4Nj5tq4SHbmbzDbky9DteGi&#10;ydXSq+Oq58WuW+4pmalV0khU/j3FyNfsqpooKfG1NdJlEohJURtGvjpWpQECzISNNiP7IXWeb+0H&#10;Ju7c+bxvm+vd2cCxw3wRWJcsQzVd24fqaa6akhfiyRXqH/aqP3Vj92Nz5kv7RH5RmmkV1aecuoIZ&#10;l0QkiMFsUrUCvDpabz6T3Z1p11snc+apISmQyVBQ0VVVYXbBmz7bui+6yL7d3Q+Kyc+by1FiZppK&#10;erq7iklRWEIZRYvtPtXMUO9a9qXcTUe1KuWs3BVYCnhpJKvIVlbTTUlXBJVz00tXTUIyVSKtBA8b&#10;+aNULGIsjZ6x8z/vDkjl+ztbHxub4VMJE1FgRKFkmrTV4tACHDKa5BXh10quNxF5y5aRvb+JvFtH&#10;Q1FE0BaoSCSWYqKUBFDw6sZyHyR25v8A+FfUNM3UCbu+UPXdFt3pvEb53K9RQ9XbR25tuel3Rsnc&#10;0uNkrBDnewv7o4IUM5kAphBNLKI/IqkOuS29WVc08QyVYwyORx9ZUaMlUUTw0dHLHNMmLkx70lZS&#10;pUeOzoZWDE2Jtx7EYPI91Y7fDvOwK8NtbCIeKmPEcCNY53z4gatVdw54EUPQK5i5d5U5oh2kbpYn&#10;x7ezKVMSMglqKFy6uDU8NOk07a56fdg919O43AbOyE3XVNh4+suts9tbb9ZUde7erMNk9+bnoJ8B&#10;s9e3arcNDmtsbtmpYcilTT1bYxGp3jWRFWZVdRm61r6ar31DjjU5Rqyjjo6qrmarYUVDPkEQx0NB&#10;VxlJqxagSXcSmVgtxcH3zx95Ly42Xa99sYOVbZrC0jlkjR7RB4tQSDcEIAwYf2/h+GNBYAAdckff&#10;zlu43fknmu15H5cs4+WtktZ79JbmNo7rTaBpJGKkGNgGQ6Ywo1YyOPQQY7D5ba+0Njb53buybacX&#10;cvaVR0hhcBtakaLe2/tm4nPHG1O++yMBXNWwbO3FtyOlvi6nEHH0kdSkTrTkAe3buzLbjfA9mZKf&#10;H4jAbc2o8OVhze4dtQZRHmwCLk8tVrTVctdBV0bVNIyx1EUdPPApDqdahveJ/wB0fko+4PvDfc2b&#10;PvN5yxvdvc+AiWMq7fazpICsmuqMzoFLEaXQFgFNVJHWBfsjy/By9zly5O2/bhDu987Izw3PgzL4&#10;9UXTOgWRdWoahUihIIpjrZW7D702ritn/G/4pR0Fb8j832fjMDhc1QYndm79s73wuCzWQo8ZhC/Y&#10;W29x09Xi90Q4uqWpyGNqjPj8xEktM8KRzECjLsLfFNvrf26Mxhqmnps7vLdG3NwbfpsQq02NwG8c&#10;KkFVgpcjNP8Ad0dVBXZGnjYyrBGPIwd7i6n6sPaT23t/bTkbaNinnuLva7a3nWZrhlkkkt5yfGER&#10;jWHRoVjSlaKKLQ0PX1qfdm9uJOQfa/bYJb+e8nkJkMl1IJSDWtNRUOQPKrGpp1ap8aPjlTfG/wCN&#10;vXPT2erZd07Z6z64qti5+qzkQlyG4dqLjZIa1cXTY4UBwhihUhaRWmjWIGJAGs4j5abYWNgyeXAw&#10;7YrC1lfm6jHYjMxSLuukk8kNFkN119XQTVa0eX8i6GidGiDggMBpI0tYOYZ3sbSSS4F1LGI/Ekio&#10;Lc0q6W6qwGuOhrUHXQgkVr1P9jutqb2K3jhEMjCrjSiKQPPUQePQz4Kt3nloaaCNMtt7NZzG00ct&#10;VnMDR0lHt6d6MPLS7ep4pzAuQ20l5GSpSqV5ISrEglvfuxKXcGX/AIpg5a6kxez4MFlJKzb2DweE&#10;qpcth66OSTGLSR/ZJNTzPUyRzQ/btFpACkE8+98sSbfbSbffCN33hrhQJJZZAquuJNZJNVUalbUT&#10;q+LhjprcbG3v3c7dKRoGB5HFOH+z1k2TjdpU0GO3JTQZPI5s5f7eTI5rP5thRZLGwNjcvHJLWVdQ&#10;Wp6GJZItMxcOotqAPsKtl7GxIwlbncxWZLL4afJ0SYfB47THR0eKwmVgo4avP4qsWqQ5LA1EK0/i&#10;1FKmVLSakYqRVunMd1NepY2EdvDuEaS+LMQQxkkRmMcMikHRKCXL/gBqgUgEEM/1Ntt91ILeJt0J&#10;NKKyZHCrBs6fMigPy6V2X3hW1u5X25i6PC02QxlHImWrMmat3OTr8W+SpcTizT1FM0sM1MwmklLO&#10;qRg+gEX9jBQ7Nfam5M/T0s1fVYlcJuqv25tWfA0bY6izv3dTlK2qhoYTT0VQk+XU2pIUp9St41YK&#10;fYSuN5TdNu2+YwwRXBuYBcXCysJHjIVApfLA+HkysX7u4gnrfK9he7cPqd3jjSd5QymOrABTqrVj&#10;UMQP4iB6dBbDm6Wq2rS5qFdt4LJ5PIbOpt4bhxeYy00tRhaqOioI9dea0ZD7unwEhWCqqaidYXCy&#10;MHsbipsRKXa0W522LJJRV+x6bJvujFbOo5c7uXIZXESS5nIYSOTc9Zl1U1iUz05pV0rDI37emwtH&#10;XODHcLCwl3mGS5triZJIGkZdIUkKjBEVKkGjB6hiMAqTUAL3b5W5c552hbI3N00WpcIUbJIrTWj0&#10;JPkKAn06Kz8lqPZHaG2Nox9o43H7/wBp9gbywI2BkN/ZKnxe2cDHuquptv4bO407Up8NV1M1FLXx&#10;1VJNLI0lQVVTKmq4FTKRbZzW7KXP1q5GjqMVtZ8vT0BrDjMNXR1URnmgzFEpNLV1vjkNixMgms1y&#10;fZJZvutjs93t0E0LRS3nhs4XxJkC4UxucquBXFNGOhj7e7RY8l8vbVtWzXExHiUGtQ2kntU9gjAo&#10;aVNPl8+gk61xu9uruosds/bVbjMnBuHtdNjVmayCZ3dm4sTU1GT/ALt0WW23W1+Xeqhw8OWdGKSK&#10;aOOgBRERQLB12fh9lba25PvKpoKWCTGQZTdrxfYvXVmerPLLl8UaLFU1TAklbWZjxqGj0s2rQSUN&#10;vYh5b3Xfbi9m2xLiaRWCQARlQIlVRHKNTKcCMNQOWzkUPUiXvM/7kS4uLou8KSA6EJJXSe8AE0Y4&#10;JAxXhUcejGdWdg74yW5c1t2OrrdzYuKu25tAUtDkTBT7GgxcNLh93HLZqtp55K6TH46Koqf3fVI6&#10;XJDnUAS2b3DWb1TbmWavx+2MzS4eHIZTYu5Gp2y0u0K6rCYnMy1kiU1ZWZ+XEyxziKHwpqOrT/Z9&#10;iy62PattS4sikk6XMh8C4jJB8UDuTw6lUi8SoOrWV+EVAr1bl7n+x32yCyI0FxcGojdlLAVwSMEA&#10;8aU+XQ+y7cwWIqsjgWoMxVUW485Upic5gKkLiaTcEVNJPksSafxTfwrC/eK8KmRqjm0bauWKsrK3&#10;G7jgOzsdtqrrMbkYJ4t2VW4quPEZmlxlVA2V+7OQwn8NrJcpUlrJGsjRspCaS3q9tpZzWK3G63u8&#10;KsikCBIAzxFgfC0hZCwWNVyzDS4ILhhw6Pbi9uJrkXW4yrGj1VVRmWg4A0UjI6gvS5XBVOL3vuve&#10;tNT1JyWOxuEw+06XJPtybcFT4tu0tBV4/Mz5poMaJWBlmRophUXlWRFsgQGXyXX2a3BgwlFksDR7&#10;iyVXmk3LJDNHDDhcpRyV7Yu9LJBURRUqS6ftDrih08fS/sSWdnvtjZ30rXUdxe28Sw+CCCWliYJr&#10;AcMpJI1eIKM3E8et2EMMDTOYTNcspoT8NR5VNP8AB0IeFot67b29JUZCdd35DB7YgoIsU1SIKnL5&#10;3EzrClZJLIs0VRVZBodSSBUDO1goHsXoqzGbgw223xU2DpNkYAU1bWbm3b46nP1NDQVymhjx9fJ4&#10;Zmp6imjWZpHErMpI1BvV7Bjw3W2bhuC3i3T7/ckokFtUQK7J3F1qcqxKAAhaipU8Oi7mizngs0dC&#10;pkOTp+AKE/i4LT7D0DGTpcptTcucr6057K713jSVWPxO1Nh1WTj2xHkZ8QWrKnM0M1dUwUlXQVbN&#10;EkysgsocJf3F/wBI2JyO0s+uxcDjcBmsXueqwO86xKqWLcdFuGLIvTZGOlqMgZKhafM40GSlqJGl&#10;WPyKzI4BUsWe0O+/28O9bnNc2fgh4UZB4LQqnYzhNKkq4GpRTUBQFa4BNnuti7BY76Z5I3CBSKxC&#10;hwxXzPmDUgjiCMdIvA9e5So7bjbf3ZOa3ht6PbsGU2Rg67E4hdhZfZtHSLX4yozGK29QY3FT5jC5&#10;lAzhFC1Sx+kIjBAvtxxbbodtLl8js/P5yuggp5MYsWLxO4KzEmngSSjmqvLDTUdB5HVSkscZMdwY&#10;9FhYm26TcLjchYQ7zbRWpdg+pniWRtRrpAJZyD5EjV+KtT0c7lbSSQrNaRxG4QAk5UsVOSKk6sDP&#10;mT59J3H5jsCu3pg8Jj92bNgwU2ZrP7wx0lVnNq4/O1r5OU5qXD0r5DIZfKVOOvIZIJKv1zoRKZQS&#10;Si+3dyZXaNZjtxvQEyYrJUeWlrMLhIMjkxtyihjqs3SZKWpqJaWvyOACSylJo5PMI9KhSRY85Psb&#10;LdLG8tTOdDwPGVklZF8YkiJo1A1IsvavawoTViwrVBvcskm1XBgR/wBIEgFiDQk0KgcAeNDWnT/1&#10;XT7b3Js3O7eaqyFdhNxY/K7RymHye48jg8dW5jLVtRQYXcG2I8XDS5fB4jd6zRhPsJ6RaTzek+m/&#10;uhz+cVn49172+LW5aDMDPU2TqN7jGtNgo9pGlgpZeqoRj8lDRvM8WSWuErTSBAUieMqD75wf3g23&#10;T7Re+0G1XVnHAYn3QkCV566329i2tiaoRTQAB+KtTnrCH71huBF7YrLUtovCKknibM0qeP7B0YXo&#10;DB122NiZ7bVZtuTZklBTTVE2MbfeY7UngyGTmzlTV1lNuLcR+4yePki8JgR1A1iRGJt7Vf8AIbix&#10;9RnO9qKp3lWbdyWWzPUuFwOBgzU+Op9311bhe4pa6mfHNW43HZeuweCpKqvpvJMain8MjwRSsWAw&#10;/wDaibdYto5yG1WWqT/FGadCVmgVHlLeEwIoJE1K+cqMZ6x75AkijbcTPemKEtECPJ/7TBP7T+30&#10;6KN/NC3ZRbF2ftTeGU6rxW+cNtvbu/cznd35LAUOV/0fUGPyGxKzGq1fT4rdO7cVid7btp8ZjK80&#10;WImoHpnJyNbjqdBM+w5V7W2zszeeJ3DmsgmCqcxUV392tq1NZ/ABuLfa4PJ02dzuDqKoNMu7sfBS&#10;yNV5zEU+Gq8hgqxqedK3xjzjvY0u+ZL7ma+ueTIpruGSOWW5BljFlb1pM7LUmRwuqQvT4lUlR2kD&#10;re7G2VhJAYIwXOSTVqiunT1TvuDeNZ3h0/l+revshtvsCShp8bXbv3ngcVtjs6HanU+a3Rjq7r7a&#10;PY+zKuaKLKbL3PFvPMw4vaOZr95Q4PelEa5ZMdTuBjR4wtHTZulrzu/bdLS5Ld2SzMtZjqyuxb1O&#10;UrKGpw7UU2E3FgqDBTZrH4uiFMlDWuqVqU8CGWTyLcSzNDZbbsdhsezcwJMDZQzSGzxVG8RoGlSQ&#10;Iwbw2fU3xUCa/U4b89bDBt/MDSNBNBNqBBBJTIc/DUjJA8qEnGSOq3cnuLd/V2H2rgenO7psnhvj&#10;1tnrLMZDc+zdubhfAddY7J43sL+PQdzdQdrZDeFP11vXce4KDINnsAaf+Fy1tdElPjBHoRgi2x0d&#10;RbaytVUVW9cpvLfGztsQZTdG/wDO47B1OV3PnsmKubG4+ujoEx+NxCbcw+36Rlp6SKEP9+0sqM9V&#10;NIYtteYNzNLyyuFlGso88mZWBqWoCMMqgHUtMkkfGalF5YRNt8UN9axJtU0grGD3mNdIYjiSW1ev&#10;EADh0bqP+YR2Ln8B1/iKHq3GdedT/Ijvyp6+2Z1nS5Tc+MpNt9W7Nwm3dqZbccMpoMhla+q3/vjt&#10;nITx180xpYodrmnpXRsdTrU5Mr8Xdr7p3Fv/ALrq66twXbe7abYOL29uZ6iOuk2PiNiPT1kWycZB&#10;46f7TFbo3Ea2oystCtI1TJXpPC8M8NNIh7tE1rt28bosML3O93VDLI2UCrQ6Y8/FUguaA6QQOA6j&#10;2Xdd4+vstt2+ZU5ZtkdY0apeRBU1ZsgBU00DGvaQc16wba/mEZ7oqr6h+Nu08bTdqdbYM9qSdvYS&#10;TAmoj7HwO+q7NV02/MQu5qrchgpNm7Ur6Wjw+Lylbk62CDEVNHkHniaYtJ2Vsul25gH2lX1UeXy8&#10;1bu2v3NlcrR0dM9RkMhn9yb1ziQ0+MkoZJKCqqsxPMzzVM8ifd6ZJZUdIvZ3ta23L6bqtzcRymWp&#10;TWCSpdjqGM1Ksxapp+Q6N9zh3XfpLabb9BtYglCoFCCqoNWoGmk8FA41OMkDXnuzJ8Fnpu18ZHk8&#10;ftPKt1BQdRbb2Y+4IqYYPMYDrHp3Y09e256felNjcviKjHR0lHRU+OpYKlMO0i0tNWw12TkUydd7&#10;VWpnxm3cbRbSEi11DHM0EVXk4K6eGY1kNHJk8Y1RFj4kqdSRwjyLGHZWVDG3sBWKJbO8V9bUhlka&#10;mpeFQxAQPihBHClDmo49HEYO3WkYguHe7Cr4gYgDTgAjSfiOn4vOlOIPSCHy67spdmY3sXtzduV+&#10;Qq01Vgt5Uv8AdGeTaWxMls+iy1C+1Kjd1PsTf74Ws3tkKnBSwVdXkWGOlrZ6akaneaGupkY9j4uO&#10;XO4uvzUO4aypztVVmnqsVuzIU+Lpctiaab+KwZjaeOGAoJsXS1kYpYWqDl4zUIJCYXmV3DcnNT80&#10;cxePaJJb2kVOwtRdUdO7StFp20odWeHRjdcrS7Psb2y3ayyt3agoroYZXUxY6j8tBoSCKAEr75kb&#10;j3PjtsbjbY1Z13gdv9UbZxDvi92daYE5+XZu/wDKR4jbY252Vuj/AEg5aLfG4Ns5D+KTQUFNtWpi&#10;x8slIq1keOmWMG90dFjs/vDuvF4OupcRunJ0fXu49mnKrTVOLyNNmtqZTb+dwuUoa0hq+kyrY2ZJ&#10;fStREV8yEFOQFvkFlBf8yXm6TxxiCLW7HgoMbElsYFKmor0Jdv3a52bZ9meJZZII3IkpTtCsDUjG&#10;KdDl8f8A54VPxd+Cnwqz2/tt5rd+wcfuvurqvuOn6+wuWyWdxGT2t2xhqvrvdO3pdrM2MxEUQ3BR&#10;g09RVJi6pq+OgFnmhEdfnyQ2dXdaUOzMDlUx9DNiMzI2UpKI/c0dFPjcdt8VslLNqYSUEtEkKqmt&#10;wpicXKlSSPmpktrGCMAaBGG+WVBU/njqSOWry5e/v4LqIxzxP3K2GUkVGoVxUGuOr5fjx3BtDvjb&#10;J7O2LUV2T2nujHY3IYDM12PnxM+Qw75HckEMVTjKtYKyjrqSvgqVlSWCFwpQMocOFHX+XRuvLU1V&#10;XJXxBcTuHJR4hIUSFgmTqMJk8zQyqJopkaplOCkKq6uNVY5v+5f2n9vd3v8A6qbb6r4c60b5nP8A&#10;P09Cet887eGS2KSccvTgOFQf8PVcH87bqHD9j/GCTckFX/Dt69SVdP2Jh65shlcfCNqRbl2ts3f1&#10;Lk6nDZvb+SpcCmJ3pDX1c8FTHPE2OhkBYR6GOR8icK1RkaKLCVCinXCU1JJTQ1RqJqZIjUUqtPFT&#10;wF45pIFjNjHaMWve/uP/AHT5bvLvfZzJAwWgz5fb8/s6BnKW87fsYvrS4VmJc0NKagaHHy9Ogz/k&#10;vdmZrJ/HLMVvZCSDc1d2nu/M1GVqdtybcx2Um3DHjt01sm3Ja/J11PlcHS5zMV8MVXDVstVJFIwW&#10;OxiQokuLylFTyRUEvgeqSGY1Usf3DRSyakJpxKrUaTGaPhpAzqfrDYWMZQ7Tte1ao9wvxPva8Y4s&#10;21fLu9PX59D6PdLi+dJLW1McbcNQGfn9nV2K5YZNxI9O6UqPMgDMYZpAqwyPqOtZAHRzwtwwsQ1r&#10;e3HZO2sViUaWm8kE1RPJJVz1EjT1VTUyjXM9dUnyvJOzzWfX6yqgKi2CeyPddxW9dvDQQRjBUcPy&#10;6WRrJFG3jPqYnrrKVdXp8ZT7lOGR4gUsqsyhkVmisSEY34Tnl7er2MWDrqOKWiqH0SmhWm10qiJk&#10;89HWzSNG0zBJEDRz6fV5nLqwta3sotpkEjHQNS5+dM56D3MSmXb5IkGCD+VR0gNy4rIVdJX0cM8k&#10;P8SapjjqnEyGNavHxQCUJH5EqJIaiMv6DFGVdeQR7ct9xLLUUGQjZ6Zo2pKS8dPVTfcQzJ4Japni&#10;imgZoWKMyTKUcEHUpFna325+pe23mI6G0BM+ZAA/ydEHtqklhFuu1u2pGnkk1fw1c4H2dNPWySY+&#10;lrtvyFauIPksi7iSBZaCcuZ6elSnaTzgSRuyxvE2tdFrMpJVO/cNkIggqIhV0kpjArMfUMrXjkga&#10;GVmqoDTI5LNIdDxpYgDSdKpoHvfDUtGEjIGSD6fZ59SlHcSWwbUTmtD69K+ooqfG1BkSGoeCp9cn&#10;2tXEjjQyzCWJBTMZ5kVVRVJR2JuSSAfaM3DhKqltO00jtMVTyUn3E6s+sJI0a/a1cDQzOoVhcOQF&#10;IuVK+63UQVI5DGtSAa8Ac8c59OldtcRyUMlNXz6UWDzFPXCoggVohSaEaCoSFZVEkZkQSJ90ZUdt&#10;Jtqvex5+hMzG4poJK2CraP1f5SlRMYoKlpFjqKymWOZJqaHxo51WlleRbLbUpPva7gLJob+2ZfHS&#10;ZdIBHDtrT8q/n0YMQUct5cB69Y8hJ99GiIkjRSQyJMmhZKewnjgqI5FaCd9TRuVBWJQxJvbSR7OV&#10;Jg9uZ7FYWer8VNBlkx+UhoY6WZIYczkaCKvilj0NTNRz5Oedo6hRI8FX93rYEylz0e5VvvqOVtp3&#10;MaZ7NxQxg1MbrTWeOKtUkVp0DkeVLq4Tw3SdRhj8NOI/Z59ai2f7I7s6Y7g7QxWLoMhW5Dr3L7m2&#10;7md15zeG3jUZXrjG77qtsz0k88dPuKl3Nhtm4SRK7AySUlBmsGNvyUOryU0dF7fZdsU9C0RqI5aZ&#10;JYqlT/C6ShXPuB56GomfIGlyGUq0gcq/hXWJAANaxroZYLXZb6V5touqboNIlByAtaUFfMZJ69aX&#10;l/HO6XkOoVw9O0g+X2jz6CpvkNundeJqZcJDhMvWYbL7byNBXdp5jedf0olTkafCb6wWIo9lxZ/Z&#10;XXe1K3ceMjajgzcrU1RiCXlWjqKyT7lcONwbHJpgYYKxUalWuk+5r/JLM07GlpqZqZXpsbjhIJ6i&#10;ZtMaEPDC8kSyFSxVtrWkFxftDGz7fECZlc8JqdxAPBQChFPNa+XRtu9uVthMX0yPw+zOafl07drd&#10;vnHdWUXeO4tw7Wr6456s27jKvbezXx2IxWLxf3Wcym4qXIw0W5977+qf4hhMPigslVURNQ5XK09N&#10;kp6IVID7iOo6SXcbVuP8lBh89VwZfdy0dRM8Gbr8c+PWkq0pp6mWOOoq0i/eqYFSSqSKAM7fbxgo&#10;NB/e9vdWty/0k4FUB7CmrVX0qTivGgp1BvvDv77FytLt2xTxpzxeKVjLkLHHBQ1Oo4DAgqK+vz6R&#10;GD/mQbY291zXQ9p46Dcm/wDpzy7J6roZsDQNujYmP3Xhd3U9Vjqyqx2Do6SOs2/BUU1A+JyPmlxC&#10;z17skKZCojpTJYnFYbF4WMPj8a88UUopVaZppKaZv0JX1qU0IkqHVQJBFTx24vyASuvZ4IIJ47Kz&#10;jqxBWtTXAqwJp58cDPXOXZPbbmXnrm9rJbqY2Ty0cxaih8M6XYHKqK1oC7V4nou3evz53BhKuKsw&#10;+4d8QVFW9CuZyWR27g8FUZfB1zrVRtsnZNduasqJMTjjXeSmOUyk/kmJVHKyyhGPKZKhespqCmkq&#10;aGqdDXyRwVL1T5F1ljjpWrYZnbVTRMzaSV0M5IBBPJVHHJcPE0yW4iCNq1HIHmDSvdVRT59Zv+2/&#10;3Udz5du7mRo7Pcdtv4BCyzEKYIgCZ/BCj4nrGDwwi04noq1b8he2e0+tKreWcweHrKPae7K/DbWz&#10;gwVLtyi29JNi5avMVG39wU0KFc1Bj4ULxRVaVUNLVRyVIki1WUG2MVU19ZVV1efPR0rzB3mR5GqJ&#10;poBoWJSXEUcczL6jG66wFZSL6hRDFaXG2pepJpleKMGhx26gNXDuBY/LPUO/e29x9v5bj2D2l9v7&#10;6aynjhQTC2akdWIVo5qDueMLU1NaP8XTj8fdjYOmx1b2buvaeBzOG83+TUGTqaCmrMa+JyNSv95m&#10;ycGmHK1uconkLQpV0rrArS006oYhDIyb0yZOmmgxrmqo6iNWkfxMrNBIGEdWiNFAz6UC+hVIuR6f&#10;wSHc5YvEtbadVtpNVVIrkKKOtOGphQkcTjyHQr9nOR91ufY7me0u+fbi25R3SCRzCUGp3jGp3jEh&#10;DKraQmoE1GMgZLb2d2tmJux8pUZ5tkxz4WrxtTRYbF5TJ6JqbORRwUCYyqpsdl65Tj4silcyVdSy&#10;OkCOXqCpEs+tp50yE+Qr6yQmKlM8wgBlp6VhHUSsXo2qZ1iDxPI1mVi1lGr6la7de7y8HhIn6xXS&#10;ASSNJIqVH4WoMH0rTrHy73j2ei2zaNgt+S/G5qEMkS3M8qJEB2/rUSpZ/EEVO4aTI/aAeh46ui+U&#10;OU2Dun+4m7KvA9Y53szbjDZ+Lpqtt9bunM+IpaLalFvKDae3q/IYigigAqZIJIEhjjdjThtCzaH/&#10;APOWzFBnv5kXauQxyS/bf6K6WkBlpqilZ5Md1NmKGRliqooZPHG9NpDAFHC3RmUhiB+YLT6Dd2tQ&#10;TVIADXJr4Z1CtTXNc9Z18ibs+68icvyziDxoRbQN4JqlYniQUP5Co9et4L+Uz03vToj4A9YbF3lV&#10;Trmp+wslvCOKtq6CprKTGb87QpN2RUtXUY+qq0NRWpl5JvHL4qiMVAilhp3UwxmE/lTZ3f25/ju3&#10;TWyMRDWwVvd27d1Z2Wua+Lqz/dXYMGMpMqNLLT4fFSYx62oZgxlkEKxgsml80vuy7xuH+t//AFb2&#10;u2DSz7zcPKx+HR4FsFQkVIUlSZDp+EKo1amXrHv7wNhtdtzf/WPdLooV2uKGMLTUp8W4LuowS5DB&#10;EpSlWNRnqxPdtJtnbmVruytxSrGcdhKbEULRoDVxF6mqMv2nOqWrqzWCKNRbQCxJsxI2LNr4fGdU&#10;bKpaKSMVUlJHLXZzP1c+PxtPUZWrlMuQyUtVPPFR46F5X8cUbv8AtwLHGurT7zX2jbbbbLQxXG5o&#10;ilyzuwIDO3ElaVIGFUCulFUE0APWOGy7M/Ou6tGLuKzsI1ChpHH6aD4RpLK0jMT3Fa1ZixoDiuTs&#10;reldu7dzVtZlWWfOZBaHBbTx2HzuTqa2hSLRS41Mbj8XkK7JvTRxa38MSrrLs/jDXAXbm+b3UPU2&#10;1M5uCp3Dh96bzhef+E7N2/lqdvsRCwFO2byFYjt9kZ3Pkelp6pze6RlQzgF8+c0bFawvDtl/FIsc&#10;Z1EuiFmpQsF1atK1HwhyQDjFBDvub7M84+53OlnyZy7Bc2ft9ZFfHvp1YrdzV7mhiT/Q1AIj8WSE&#10;NWpcVUA5PTHUf928bBm6zHtSZ3L0qRyz1lBHjq3GULx6JUhpYys9FX1QjjBVjrjRFD+oafdRu6P5&#10;p/yx3duOuk2hnNsbEo62sk+3x+A2lgcpOFDnxLJl91UmdeeRQVuyRQQ6uUSPgDFy69x98kmkTbpo&#10;YImc8EVmb5s8la49FWnoOps2P7kXsltNjD+/9tvd1vVQVea5ljX5hYrZ4UVSfIl2pQFyB0ZGDGUs&#10;EMUCq5jiUKoMkha9gNTSFvK7kfVmYsb8nk+1bgvl587dxU0qz7y7Ezjs6T1NVRVW0cPSxaVAIWTD&#10;7fpaqkRB+oGoAP8AQHn2a2W+81zxOoE87MPwmFQPOnbEWUn11D7OjSf7tv3dLC6tpDyTtkckYogk&#10;NxKajgdEtwyua+qH8+sb4/FRRvC0cUSTpJGyGV0EiuCkihfICSVcg25F/Yy9f94dyZ+voxL3xTY7&#10;ORmqhyG1s12J2Vug1ORlnmqxXmi2PkpsNLPV1c7GpkqpYphqsRIRciva91+pe2N3uEVvfw1Uq0ss&#10;oZfw4iYAsMKQSulMAkDpHu/tfyNtEk0+3e3VvJC6IBNFZWULIqhUVC9yniBVRRoWNSABWo8k3msT&#10;iJKX7KbbT5GjWIv5IKHBeOmVFKCMDNTRGMiMDToRrAcEWt7O5sLanzW7Fq8dW0bdVS4+IHw5WDNZ&#10;ujyVRFUSGIswrdr7grzFORytQ5DMBySLexp+8+Y4VgmlmtFsVNQwZ0J8sBkduHUP8y7/AOzHJ4ns&#10;9yW/S6Y6TEVjKBgK0UJNGuoD+AVAqeHQF5vPdQ7XiyKVmG3M6wxSVdcIqWJqOlWlGozl4q2jx8Xj&#10;YadcTcHi49j9R/Hzvjbwope+e96Xa+DylVPBQ7e68EuLrKmGKGSpmqZ8rS0tG8EVPTIWkRaVzyP3&#10;ASB7T2+4XG6z3h/ebyQxqT2DRWgrTWQuTQ8AeBNegAvuRyFuUssPt7yA13uUUWtpbkB0U1ooVHLV&#10;LMaLVwK17Tx6Clu3uvN3wZCq6v63/vPPi5YaeozW7qWWrpRVSVIpBFRU9dWziuCy+nWk+kMCLHn2&#10;h+zN1fEzoeSnon2flu9O4s4I49m9dvV5Xem8dwV0wYU1VkWzVXnItt49n9TTWQxpcpGxBARbxe2m&#10;1LbmSMNfSU0oS1xK5PAKslQCf4mUAcQMdCzlrbvdvnyOQ/vOLZeWoqm4uFVIIIk8wuhYzKQK+oNK&#10;ahXpMRwfInf9Reg3Nj+rOu8akkme3XHSY3FUFBTQ6DPDh4KKKhXISRoCv7v7YIAeQcai3YX4ffN7&#10;5f5bJZTtjsKh6P6784Y9abCaOpo8LQafLDQZWmoMlj9rJPFSkDz1tZkqwi+pDa3sG7jac07o3i8w&#10;b+Nusyey3jJeVgeCskR4/a3nTSgNOpI3X3e9lPZfbLUbZtv713kin1l1hpG4ExsyvLQsPhijRBWl&#10;fRTV/enTfU74vb+w9u5Ts/f1XTmahyWVWoqNwZgySimmr4Z5sdWZmOimrCdX29HSY1WPDoD7PL8f&#10;/wCV18cevstSStt5uw85RaJa7cu+ZP49Asqtcy02HamoMBE7y/5q1GswIv5CoJ9wW3ONvuXM95yn&#10;7e7SjywH9fcruk3h0NGaG3FIi2uoRnMgYgmhUFuhn7g+6O58le01l7oe6O4z2j7kv+63Y7T/ABa4&#10;uWddSfUT6nmSNY/1J9Gnw0KoSJmVDrzdnfzkPmZ81fkvu74h/CmXbXVm29nVOSp+zfkS8K5ah2ph&#10;sLO9Hm8jtuiRqiKvySZEfYUDyV9VS5KcNLHAtMDUJYjuHHQ9YYueDbVFFR4hqKGV6OnijhiCY0vH&#10;XKkUSaFC0s3ltxwpA449iXlYHbPdS12/edzuLi13qzCxSTO0jLdWwJ0KWNESRCW0LpQOwVVAAA52&#10;e9HM+8e/f3brzmi0srW25q5M3p2uI4ECCXa9zIEcklKGV4JkWMSNVvBV2kbXUuuvgpQRfEb+a3tj&#10;ZHbO+939wbe+bXRsOK2H2r2XlMpuLNYvv7qE/wAbzmCx+XzU1R/BMZufFVVRUCjpXWmWvrqOGBBG&#10;qBAKmzc1VKz1AaRI2BU60vqYK5XRI6xegt9Re6jjkc5apYxwxqIfiPl/LiM/PrmC0jGOKN3q4U8Q&#10;T5mmM/z/AD623xEiiyAKOPoAPp/rD6+w6yuRhTceZp2kEDz46lrYlh0crSa6pFjOtSBoyNjxzoI/&#10;pfW1SMu5yWrIWIUUJ8xWhJGc6ifyH2dDC6t2l27aL7QrDWVNAQBroM/7z+2vXox6SOfqRz9fYw57&#10;KU1bgNqbpR54Zq3HQPVTIqPG9bibUshkYABZJWgDXubg8ix9lu22skV/u+1UUxJIdIODok7hT5Ct&#10;Ot73bmUWG4xqwuSAK+RePsrXiGNAx+Zrx6D3ZSCgqd17VeeGeHC5uqkpoQdU8GN3GXz9JDIPIStP&#10;B/EJIIuB6IbA+m3tswu8diV9TXbF3/gMNuDaGbko8zisduLGUmboIp6uKekq6QU1fT1VGPDVU0qr&#10;ZR/nD+WPsL7rsM8tzdRxzf4/HTjwdGrTjjBU1HChHr1IG085b1spsd42i8uLWXwtEjwSPFKjIalg&#10;yENmoPHyB8uk5vzrGqz8tPuHbmTfB7xxsVRT09fAzxRV1M8jSQ09esMsDSIp0kG/pI44t7T+5/g3&#10;8b935OpgxW3l2PkMkrzJktlSJQ46SA0zTwnLbVqUqtrZWnaP8PSCcKTokQ8gOXGtLdr0WkazL2sK&#10;BQ7V0kEDtahx3Kfl69ZK+3P3n/eDZr+HbbzmU7zs60ot0PFlVAK/p3C6bhWp5+IRUAlSAQQN7Y7b&#10;35sTqau7DpqKi/jmCp6anl2/uBmhx1dn6jI0mH/h8eWglgyOKL5OcKjpKYuRdHUge6c/kn/KU39t&#10;Hcn+kDrOtpN2LTV9LOkPW9P/AATIvTR1BkWZtl7hy9S0VWEIUw4/J133BVmjhjuIgEr3Zbbdb5ZP&#10;oZbbcNBasS/okKRqqCaRuAQaagHFSq1BA6X+1P3ruVuYtiuIt9uTYXMLBHW7k1kF1bSyzRoNUdQQ&#10;WdFMRoHJDByi+uvn3sfLbq2t1j2xszd3Xe5N34PL5HG56tpl3X1xVSYT7WPM4is3hiaOjnxNdTpW&#10;pJfKYygpZYZAEnldZVQ6/wAMPkbmu0sRuzqHdWRqcD3X0/ksngspi9wa4spuLA0FbU0OC3FRS1ES&#10;1tJkaWq8NNlBM1XokUMkQM1kBnNnJuwWZ3q4l2ALY283iu8cbM8a1/3LaGqlwEIEjQPE1Aryawoa&#10;MS7pzLvdlv8AsEsG9Nd8vb7B4cBMiiCQuuo7e0zFotMvdJaieFo2JaNZY2JSWhr+av8Ayw+m+nYt&#10;1/KLYPTeDquh8vlcL2HuX/Rbj6+pl6tyszx1G6exqjr3GTSUm4NqRbeilkSbak23a6lWRKiteqpq&#10;IzxGNk7H3T1sajIZcVFJiKjIyf3i29uSemqtoROjNBV5vYHYO1sFFRYZ4ZLvWYzLUVLPVkSPSxeU&#10;Oksj8oXt1uqtCl3a7g0UcLia2dyTBKitE01vO7TQsUKMWdjFKO6OQOTrwJ9+vu/bJLdJuHKfL242&#10;1ldNKPBEI+qhuUkKSoImKJdwCQMiNZupte2OVDCUdLQf5bfyffurDr15uHtDqXuDcuy9qbRyex+z&#10;+u8pubB7t3B1zuPAY3M7Oou8unezt17l7FwO6K7A1NNURZhMhuDEZKNlkfIxVN45F7Qdg7f37X7N&#10;pcdJK0K7mkyc0/minw1bSYzbOamo5cTnMfNNiM1V0+ZqaVpKaGY1saI0k0KIhPuRjbssbypoZGSg&#10;yKnuFcDNO0nOMYNesH985H5i9vLHmaTeSx12axxBlZZ4mlnhqJoJFWWJTEJEErL4TMwRJC7KvVud&#10;BUQV8qKKZaWshUipp2NmDpKVcaCdXiaNWZSRpdbFCym/saK7Jivx70dShjlp7+KoYPrp5OAJkGpA&#10;dBIup4YHn2nt7T6e4W4hasbcVFKMPQ8ePr5dROm6TS2q29wAwPma9p9fKhHn1yh21SUGVlyuPZ4G&#10;nANRTwJAkdYiq37M7NE7SA3uttJUj6++W2889XC2Dy+n7xXMVPNYmKXx3eOJiChNPNp1xPcGNjfg&#10;jhvd9tWJv3hZV8AirDzFcEj+kODDzAp0JNnv7ttNpJMDdxgFH8ivHQRXK+QHzPSA3ttGlx9RPunG&#10;wt/DKtjLuLFx+iSKdkWB9xY4hJmhylJCFFQqLeogiC2ZgFcUMPkVaR4Lu6oUikeVG0ioBdQolAEc&#10;sqFLSWvY2JAuPYTvLYhVfFTkU9ONaeQzj/Y6OodNtMtzbxhYZz3JX4HHGg8lJ4V8ugU3lt2pyeGW&#10;mraqObJ4anZ6CtpVWH+IYWUfRywY0x8NnUobEqVBNgFS2+sTSvSzVqUhmlZFaneL/OU0sZLVK/jy&#10;RTQkuVP0ZCb6mNy7c953jath3G82qYC5t0ZypyHUCtKeo4V/hNPwjrLf7rHMNvZe5Ozco7zftHyp&#10;u8wUg/ClxT8P8DSLShBoWGa6sUlfzXNh7wznxv3B3TsKSlo+0OiKOnfc0peUJurqatqtNFPkKaFT&#10;DVDaebmVCRGfHSVrj0xQhfYawegqrAjSAgJs7IBYBrki97c8i494DtvhueYd53bcLmM/XSM8qxoY&#10;wWZix0qBpUqSWBFcmvHh3n5j5ajm5H2jaNnt5mbb8xySOGAj06dDEMSwbSKk4FF+Y60NV3pUV/YG&#10;4t156ahdt31dVW52lxVAtBG9bXVstXUT0VLFElJRPBNKXjCK2k/TkAhvoKuvyGYrcXksHHTUUMcj&#10;02WaRJqepUMRGCPHC8byx+oi7aSLH/GYtj2/ar20r/rpQ26hFoJSCwJ/BpaWJ+04JCsvnUdYw82X&#10;t9y4YLrb+Qby6naTTIkaOlDSpYP4c6OtcKaqSDWnVlm0Onumcv1Pgt447527Ywm4auCiNfsDO44U&#10;ubwlVVRKlZS/ajeGMnljx1USHlEDI6AMBYG7tQYGCoarSiUulNI0UqyTy08QkKiYiIVmkMoSRSWQ&#10;FebX44HdtyrEPDI9xNqlkIAXVbBpPSoAn1NU8KA9Rnvfutf2v0/1XIO524kGo6LhStBijFYe04NF&#10;Yg0FadC/RfH3blXFQV+T+WvS2TqKulgbETv1i9bnpfFMaHyvDhtxSVXqqYWCtKGd2DEINXM+LC1X&#10;Cx080kN9KywVNBPCD9GCuZdd0Isb8XFvZduHtaZnk+r3/ZzcOa1eO4ib+WoDywD59O2Xv8tsokh2&#10;/do9C5QFGBHkDhajPpw/LpGbh+EWJrpnjru7eg0rqyqu024MN2ntPJRGRmMDzRDC1mOpxLTlZU0y&#10;CykXJ+p7fHV8Q1faVFwBwslOWIJtcqsgUD+vPsF3ntSE1m05o2XUM1W4mH/Pun5Z6GNl782N6UO4&#10;7LuEsDni9tEaHzGqoYny+L/N0BWY+GdPQPPT4fvPod6umEkhFHurfECS6V1oKdajbbQyByQBeMC5&#10;+trN74K1bEWBik0IQLSL9SfqAQSAw/x+v49hK92fmblwhzuVlNADga9f7AVNR+R+YHQr2/evbXnF&#10;NH0m4W14VyyRqKBeBP6q6SPLvHyqR0C25dhdmdWzoZtx7Jz9LHIvjjgyzVyOZnsuimqseJKiCoA4&#10;PhIA4cAggZTLFJfzKqG11CEW5FrsCoYj88/X2bbXzzttijR7ry3YyMaVKNmlanDLQflpHl5dB/df&#10;bneLiRJ+Xuaty8EEj9SP09GR2Wv5k0pXPSu2h3ptXAxS026Oqth5iZzE7zQV1XAf84GmJp6mIkPZ&#10;bLZREjcheB7Q25tvVOSVpKSsmQLJTVN6KslxlTUS0jtLDHLLCwadFYAeORtDKSD9fcn2HPvtnulo&#10;lncxmyUkgrnTQtUrVVC6X4EMaHgcdBmy5a9w9hvDJpluJVUjUQJCqkU1qrkupHHWg1A0K5A6sg6O&#10;+Y/xIpcfSYjdGxtqYCGt/jWKEG69rUO8trYui3HElLlvtqJ8bFjMaKyBpP31RJlcXuosTnpMDVvH&#10;DJV56pp5/EVmjWRZmGu2tBJDSxlSSt7672Nr2496X3C9sNgPhWCK8i1DLFEo+zSVTTT5asY9Om7v&#10;kX3a36NLm+2y8k22QgpJczMFxUZWaTVxrjSakcD1NyHzj+FHXM+Tx+w+quuq2ogrHKvtvYseMLRr&#10;DallhqYZMziZUVZdPj0Io/UAGAf3IfDl/wBiTOZVqYszOiyzh5GIUEGVpkGng8FT7D9/737UBJb7&#10;ZY3hDKaa2AUfkBn8z0d7V7Cb4sa7vfRbapQivcJDg1woBpQ+gIP2dBVuT+ajtuKir8bs/q2CKuqo&#10;FioKyqw2DxWOx0KCRUBoYMe71DusnEgnhZQOALizzBhnoaEPTyZCaCCI6GaWCoqWRTcjRHTzSv8A&#10;0AC39n3L3NXOvNYSTY+UrFsEM0kixr3VoQTIx4ZyOPQV3nZvbnYr6W05m5xlhuywJEFpLKQfxFi3&#10;gqKeoPA+or1A2p3p8hvkHloqzZXSvVVXVVwNLKuW3BBs7bqT1AlWlagar3b4aUzspa0sjIak+kKD&#10;pDJFvfAxSSUkmVFNKkuiSKuV45o5CSwRo2hgZb3+hXn8e0O67V71XN1Ku38pWKzivZE8Fc5H9sVr&#10;jhp4j1PUmcvco/d1Ftb3vMnuBun0hUHWbOVU88A28k/pxIqK5p1i3n8bP5nm4q++yfi7tNZZYpzT&#10;0+zNw7Ry0VTT05CTTw1OdzEsNS9OmmNlp5Tci+m/JeYMnRVwkWDJQuoP7kcbxxsCeSShUSAEt/gP&#10;cTc0Wvu1t9sw5i5XvIYCGLSfSlkoaggyKrRrg08jTINM9ZGchclfdaur+GXYufILqdiqxQy3nhHU&#10;APhSQRSOSfLIFadV8d6df/P7r7Hyt218fuxtp0umqes3JVdb5OpxZid545InzWPpa/b8Eaoh4DLJ&#10;YBg2kgBZYJUlp6+KoPkjKpdZAJi40GyjVcsbqCObj6+x77WX9/zDyvzSdymEohWinSNWELUxTUT/&#10;AJesV/vecmct+2/uNyFb8m2rWyXFuJXHisVDtOyhgzFiq6RkVPQ9fDbdm7eyOp+1qndVWlbJhUmg&#10;pJ6fH0lHVeCDEfemljioI6QTTSmoKi4LMSAb/QoDL5WjxklqozKs00jx/aKzTLd7MSEEjhEDc+lg&#10;B9fab245ee4G5yna7a5sGuGqC1JRQ8AjIFNM17x/Loz9wt0W9tOWo7Td7603mCwhUllJgYBcESK4&#10;bu400fn5BV/DbpHdm/cnvvIYjY+wN77bTM1keQx24srjsdkBLreVKekTNU9NjDUgKyqDWU7s1gpP&#10;N41FkKTJJIlDnqaaIhkakrqOOY6XCuEqVikimtz9Wp0Fvqfp7mCy5c5csCJYJLzbXqTTvWMU/iKO&#10;0BHrqqB+IdQdvO6c4TOqXVpbbk5oAw0+IfQR+IizCuPgfjw8j1Y/jOleo+rZqbIbo657Y6FyVKxr&#10;0zO39x5mh2zDNTa4ZshT5CCpz/Xs0UTkF0lr6lUY+qPTqBSG4tt43IO8WT2DgsxMkZngbBy0UEsn&#10;jJEcr46pipITKx1WMgkFybE3JBrHy1zCYfrNi5mtry1ZqhJI4ZUP+lZREf5sB8+PTW3c17baeDbb&#10;vYbhZNG5Rj4lwrLX4gRL44xx7RHX8XDo3PXEPcOLpF3N0B/MCq48FmDplxvb21cZuzbshnijZqTH&#10;742TkKDJpSEGFSKaRbBQCBYBgqq9m9f0uQSrp8nvHr6vmQ+VqeoyONgklD6EjmqsXMcLqBX0s6yE&#10;i5Oq5HspvL/mnZ2B3XlXVUZNpO0RYVI+CRTGTTyDn0yOpC2sbZvVs37s5mtZ1/Ct5BG9MDIdCZ6E&#10;8aIuT5V6Hav+Qvz7weIqMD2d8XOhvlhtiikVFq+uM7icvmPsJYy8ldRbB7XxcG5KhvCx8sMFdEoL&#10;2UoQD7c5tmdmpTxz7M7c/isQEciY7N0OMyvkALWWXMUQ2/VaJRYnUrljf1Am/sM3+68jX5Rd62n6&#10;YtSgvtvjOfT6qFVoD61zTFOhrtO7887Q9ydrSV44wV1bZukoIpios5ZHbH/NMUHkadFZyfyH/lV7&#10;qypwny2+AKdOZjK1csM249z9U57YiQTkRavBLSrvvDxvDM5Rmjq6eEDQCjDgrPbWa7xow9PmtrbV&#10;q6c6Yp6+hymRgaR9StFL46qh0U8Co3NmlOri/BPtbYci8oXmo8vXdrHHKwfw7a5WQllABIimDSAk&#10;AVXXinbTNQRzzz/uG+39lecz3+4T7jbQmNHvLfQyxuSdLtAyB8saMyVNc+XSKy3w4/lEZzGZas6C&#10;+QO+NnNm5Yc5SbG2/k9mbrjaoxsaQzRUeNzORrczU5OZqUkRLUUkQQgoiq4VllTbizIgkeq2xkEq&#10;Uaz0dHNSV7rKbsyeSCfQFUWIZtN7iw5v7DV/93W03C8u7m15plSpJ0G3WQ/YdMy09M4B6lvlT76W&#10;68m7PtXLrcm2l1Y26FRN9TLBqFahqNbvxNcCvzNeiX7w/kc9N743BkM3sv5u4ylpcmfvKVN1dZVV&#10;FMkYK0/hlV90ULiqjlGh1VSFKPyAti05rsSg21SrkdxYzL4OhkkWL+IVtA9JTiocakpvuKz7VXnd&#10;R6UjLFiCAL+0my/dh5r3e9js+W+YXmv6ElUgkQoB5sRNpA/pVK18+hLuH31OWd6SaHe/a+0uVpqK&#10;vdwTErwqqvbE6RQ4Kg54ceomwf8AhPZ3FvjLy4fpH5bdWbzzmOBkbE7fTODL0cAlANVV0m3MrnPs&#10;YVkmXXJIyxqGU6j9faEq+7Ots9SinqqGpztNKxK01XhaCqUknmRI8tNDofi4PDXA9zns/wB2n7wX&#10;LxiVOfduktkIYxXL3DpjyOhJD/vL0+Z6gHmv3u+7VvJnaf2m3HbL9lI8bb544mH2KQIiPtSnVknS&#10;38jL+dh0Tl6LJda/L/q7DU9HJBPLQ7h7C7MpsfVrRkxLS1f92dv5SrlhaFdLR+UKUNifch939e5f&#10;w/d7Wr4TodUrqrCUldLHHJH42dZVqMrUR/tH9ardfqCLX9nZ9vvvJ7TdR39nzBytLdRsTRHnjZqt&#10;XTU2sWPIhnz8z1Gzc8fdXv7S923cm5visZkVQlbZgCBklfGCv3ZACL55NcGNw3wa/wCFBvVubh3R&#10;tTun4f7lyVBk2yM2KxG9d67Yp8mzV7VcdJNBRdfbGgmh1MVaOpqpBKpCvq+hBveOw9ntisnmcDm3&#10;r6emR5osZl8achNREkap0romoqh6SAG5DAShRcyNb3kryBzZ7kzXFrt3PXLFlaXbUHjWV2zRyHhp&#10;MUkI8Nj5UaRScaR1jTzba+3VnuccvIfM27XNg5zDdW6WrqK1oJEmuEk4nikXlxOOr9PiB2x8+swl&#10;DtH5qfH3p7Y+eSjcf6S+l+16rcW3c5WRLGIqSt2FnduUWSwNTVKSRNBkshTvJ/uqBSo9lTTrLO7y&#10;D4/O9l5Skw9TI+vHbWoVwpaMk2ievkqslkaiLRwY5ZGib8qfeRbc1bdsmm427lWF71Rh7hzLn1CB&#10;UQH+kqhh5HoOz802WyuJdv5Zha6U/HOxlPzIWiqp/pKAfQ9WItII1DeK7BT+sg82/Ngqj/YD2a7p&#10;L4h9IUMtLVz4zPbgrFZG8uXzdVpMgN2JpceuPpmF/qDGfcOc++9HP06ywpeW9tARSkcS1p/pn1t/&#10;PoDb57k807gzQvPFFGfwogH821H+f59A12Vvfcm38bVVGOqKOiWND+9JTpOVBU2J8pYEk/Tgc+zb&#10;VfQdJit50e6NsNtzbG30xNPTVy1MUzZGmq6dpVlmoLoRKs1IUB1SpZlPBB9wvB7iz3exz7Puy3N3&#10;uRnLJpI0MrUID+hDV4KcEcOi6PcJdz2yKwvbh6qxOTgg5yOBIPyr0Q9PmhLhMBntq5naO9+1ewZ8&#10;1VSYKj21RY6DHVFJUxUyUdNla+WeBcPT09UrfuGGf0sPypAHzb2VxFVRNRYgy1tLRjRUZBraZJVW&#10;7uz6SGklPOkfQH8AD3E/NVhMkE828zCBHFdIGQteFM1A88ft6FfKzTQ3dvBtljV14EmlT/gHyqf2&#10;dUefzAust1rHkOy/kXv7C7WzO7GSTAbCwFDLXVWHxAqGFPi4UNW7VNPjInAmqFSNJXUltTMS3X3G&#10;Fv8A8XNf89e3H69NvFbw3+nOn6/n3Bf/ACAeP9bGr4lfh/Fw0U8P0/Dx/FWnWSX0Puvop/UA0+m4&#10;6j/Zaq+NXxKce3XTR+DTqz1SJ4fi5r1f6dchq/i3m0f3dlv9/wCDx/wbw/wvyePw+v7e/nt+7q0c&#10;e//Rr7yfXm4+9dvS1G6+z8w2x9sPUZKo2d13SUeHr8lmKRSuOyG4q6fzmtoZavRSxrTpTrJLMpcM&#10;0cbL9SG6+By9zBtn0e2tbTPShkckN3oSocDxBoUM4jV1WhfXqBFOg+4e0u/8xXpaW7lSwUVASMUL&#10;V+0NWnHup8ut3nMZXEbJ3Rj6LEbdxlLujcX2tDQ5/OLKY8rSxTirrMBQ16hqo1VDioqusWAusYEJ&#10;+uqwQu4cb2HmKRMTTbYnrdn46OChgpq3e+Qp8xCv3ONqaqZMnHSCTHuJcfArfqZU8gB9j23vNutB&#10;cTm4i/e8hrVYgiv2yaSQCSaamqK95KkkAEFi89vubrKxvLK1tme3C0U6qEjiaila4HmehQoqbH0L&#10;zSiKkTKV0KS1U9NSRUzVQhadafVGC7H7YVTFCObsbsNXudQbR7O25kKOrmyGztmZvIYOuzFUiybo&#10;3XksniaTJ4Wjh2pmZMxnaqmeDIUtU08c9JHRzGSDSTZvaOHdtm3HbLiG6sri9tkuUQAeHFFFIyuz&#10;TR6V1syadBV2aMawShp0A+SuX+fNs3wB4GjcuKnQCKBhivniuKdJmnz1BmZatKaHMZKhpM1SY12m&#10;paCmoMdWx0GUmevx0qQJPVqJdCTeRmEbMhX+1qOF1Pit5Pt6txrVkVHtGvlqairrsfroaDcGXkfH&#10;mSL+H5eoyuWWsjpg0AamrYIhEz3jLWYRdzjdbKm5W14LfXvscYRQ4DPDF36TriWOPRqoxV4nbUFo&#10;4FQcyN12mfedgitpZUN6keWCAaQCpyBjyI/PoCu1X62pd34jOZugoMl2TjaF6TFGppTVZLbWMyfl&#10;lp5hXUMNPS0+MNVihO33MNSzVMcNioBvjq8Ljd/bn3NPuKlraLJbfx8VK2SxmQmpYv7o1CNSDG44&#10;Ty1LUsrwR1TVKoQ7ERgmze9w7he8t7XtkO0TJJaTyavDdFatyDqLvRV1AHwwlcDUx8ugRyo+32H1&#10;Nrue7RKEdjkaaDGfP0/LrrCVVN1dtXE47AVWMrKPO5CZRTZTFmtnrN61TSZH7/MVdGlGJklnjpY4&#10;5Cn7VwbkgaS77g3xjNr74hkmq965DGY/HU0WJzOVmgnrKx6zLY/GSPTNDDTUWIxlLRuIFWOnDyPL&#10;qeRiotJO18vXW4cvOAtgl1LI3ixotFSiO4BGS7s/cSWoNIAAFan53uyhmkkt5nk2+Rk0upBU9wXG&#10;AeJHlwBPQ87dwmQ/gdTT1tFtKmqcnW+WroMLjJY6SGFqcSQirWesqBkstDkX8kkzaYnhsviuuot2&#10;Sz/3OfXdbVJos1DjRSvVSUULUP8AApM7iafwU0FZHUWyWWaqWJ5ImVhCsrAgnhdbbcItubaPDD7e&#10;ZQwUMfEE3hSkszLT9NNOoAimrSCOhvfm2uFtpSx1gaQwyoXUlc+ZJ+Xr0pI8ZSRQrj54WqKTzQ6X&#10;jd4jDKkb1DtJ9q8XihgngjKKbkO4/wALCk2FgizuBmx+TpY6/cGZp1zVVJClXT1dBT4vIT1FBBjZ&#10;l8VLHSs0JMh8mq5PBUewNdbwLXZd2m3SqbbZW7umSrI2paSNIPiBUOSunFPn1fdHay2sbi9P3bCC&#10;8mokIAPLVmhPGmkjpOVeTkixWbnq6GSKkxWPkqaSlSSWnq2nilMlO5rElYFqx4rC4uLc/q92A9M/&#10;BSr371RR9odtxdwdZ0G/9w1Wzdl0XU0GK/jkhq5IslDuvem4NwU+V/hGz4abASSMMdT01SptplAu&#10;D8gf95h/fXc77zuO6+1X3bN+2iHl2ykuId1a5aC7hvUiBjMMOq0SaK6DN2+HKquCyvqoOuafvF7s&#10;c0c1bre7TtTTry6W0gKsDKSGA+PwlYDTqrmv7ek3j65s7viTamUpI8pRUO3sVulVztPSTUlK1R9z&#10;R+HC08MEJqauBasionqGfxakCLdywt63x8csfiOjestpdYZ6j3vT9e5OgSqruyd35nLiiwmXamps&#10;lk1yYkhy2ZrjkYKdYqOseeg1Pd4X0qB8wc/OdhPzHvHN++8xqd63W3lkntrC2jieO4rVEVSGQJoL&#10;eLImmUjCOlW1QluOy3z7bJsW1wBjUOJH7gjMQWAAK6iaetBTh1g653zvLcG6d3xbl6pz2ycZDmUw&#10;20ctW1TVA3Jg8TTVLJmK+g8gp9ved53WKCMSs4QF5GuoQ0OIxGcWpp+ut37wot+7I3ft7w4/b1Rt&#10;/H02PxGTxVIJqimoq/CwY2pqIacmJ4kqnklilCyJIpVbSr7VwfduHttbXvNV8kHMsO5+K5F5dxtI&#10;JGVaTRrLoC5KnQuS2cBgwp22HcVgi2jeZ/HjKqvaoThn8GkkDzqTmmeqYvnfuL5y1XdWQ7K+GvQW&#10;6dm7v2jtMbf3V2puDBbM3TVZXb9aclJjW2RtnduBzkAyuJqqAhqiCWnDUVZPFLHKZI3iY99dI0mO&#10;6/ibrna+Drd17UqkpMbRmoE+V2/hshJrzFdQ0ddLW4yprqqaCnQy1dPLVCk86rMHZHjCnuJu3tbv&#10;G5XNvyRtccFvLKvjPDc3ciziJWoT4szONJYEiORYVIVjE1KdIN05HtvHXdDbKLiBDpy1UBVhVQzs&#10;jE6qdynBJFCAeh2+JHafyp6yrtmn5v8AfG/t00W9cXW5KiymZ6l6t2VtSk3JVUqjF7NmqNm7Oocs&#10;sVPTCqmdvIZpatKdQ6xeZJC/b02LjNhbU3vJujN0WHpKbD4mv7I3btyJ8XvSj27HVx5GKPFyYquj&#10;q6TIQ1tOIiiERywSOHR/TphrbL+/3HmTYdvg2yX6gXDJbW8/6tuZWGhjIkgKSLpbWK5DKpVlzUGX&#10;u12G2peX95KpnEIBY1DiPUDUUYioYAYA49W6YTc+H3Vt+DcW16qmzlNVwTHGPFLLT0tdPEsjCFHq&#10;KYeBZChVnMXpBP19lFx2xOpt6dmVu5Okt356tymU2pXdb773Xv6o3HkMHkems7Ni5svX7ROVrKqm&#10;bdNLk46WPywpDFH5CBHy15m3XfObOV+Wotl51sLdrSO9W+s4bKOCOVNyhDiIXIjUH6d42lJQktqR&#10;W8TAoAILRd13qB4ImaJ3ozkkr4ZGKLwDVpny6csXWVlfRUtXW46TGTTQtJNQVEyST0cwZozEZVjR&#10;dCoWIcKC1x/rezn4Co+PWNei2vS9a9W78wGLp8tidnU1LlcXVyGgx1DTwZ/J5fGZPDSQeaA1Sian&#10;qHmjlMwNrAgzJyfs/tnz/wAtPf8AOfN68nc4o9u9xdzz7kXm1l/CREhu44UOv9RXSMECLScMayRs&#10;0HL+02dzY2ljFJdKzae5iQDQ6irEqStKkEU6pJ+XG9f5kXRPZU+7ejB8gfkhsrcmOrWfp7CdY9NQ&#10;YTaWfxm49tZGnXCb8g2fR7ofDbg2vTZLHMK+Wtlhaq80brNHG6JnO/Hbe3bnYGJyGJ33WbY23jdv&#10;SZpd6xz42q3jidyRV+Phwe2ceNp0e1afD4CCldwKZDJQ1lOJIJ4HieRWkjeeZOb+QuQ9n9sPb2Vt&#10;w9sNzlXXKkMUtncwqWla4aa4WS8A8RAWCzo4Yhw+pFoUbRyrvm/7retfbmHiqSuiMLjywhVR+QHT&#10;P0x8sfjnvHNdk9wd59Zp1r8tNjV+dxVX8dc1m97beyFRS4pNvZdcll+vp81mOrd0diVmUp4ft8zP&#10;jnyMUsMQhmhDt7S2Bo8d072INmby7a7oq02zlMTSVmS3vsbrTJ4ja1HVU+VzuLz8G55toy0X2lTX&#10;4ZqENJQTPTS10Qj8cpSeMu93+edrh9sNo9meQbTbna8uxLe3ImkdJIHKRXMEdnIWljkhaSK71xXU&#10;TNHayLUozo67ZNgk5W5pgu5bl2R2EZUoTpDGuvU7MpI04GgEevS2+N+0ux/kdvuv/mB7++NPXmy8&#10;mvU+XqemMVsbtDtnEdq7uz+ITMU+KwPZq4PeWH63yuEyeOlqaaOiyG3sg9NV1Mc4mYxKvsy3Z2Q2&#10;zi9/5fMy0g3lTTnYmXnpsr31vPb1K+XwzVs1TLDt2jp5cNgoKDHVjVhgo44ocrVRwRuiBQwBXtX9&#10;2/7yVxzN7fryRZ7hc8qSyyiK+j2m2eLwZwE8R3eQu4LARqcGHUWWpJ6la+26yk3i3mc6p5GXRrkk&#10;pUEamVAQgNCK0ABx0FW4v5l/wBw/x17c2V3PvrZHSXbJxG6tv746dx1Nitx7/oqypjami2rjZa/b&#10;phzdZk5atqeJ8gJ59E8oEikoVC3cvyj3PVZGuO1srDT4LGla7E0k2J2lk4KeeljmhpBj2l2xDUPL&#10;JU1ACSyMzoQWBB599f8AkH+7U5A5U5etN0565Q/e/N18xS4iD31tOUP6hqIr4Rr3LgoisK1rpqpk&#10;K92UwrBFrjFzIe2gPCldRJJ4UpT59a7Hff8ANI+UPZ259m9f7T7EynxlmoM/QSY7JQZaq3NtXIVT&#10;1uKxmVyW7Ic6MhQ0GFx3WstfULt8ebHTVioGiBCPGFezOzK/sDfUW4OxJqgzz02TpZfBT0MNbS1F&#10;Zj6ujhqYaXE0mKpJMleY+HUjJrIMgkUFDNf3hvu63/JH3Qub+TfZblN9lvruC3Ih/XumeJLiOSdA&#10;9zcSuGkhR0ajqgrhBmoc525Y3iz2mkEZnmKj4FApXz4mtBnoGur9147qv+aX8Y+5vlV2/gvkLsva&#10;+9ZKuu7m3HgsR1ztLJQNs3dMOCzbSwUm4Y56DZe6q2gyEGunWSSqpYooPt9ZkA4ZLrDszZ2Kk2ht&#10;/K7Z3t1vuCPc2Rio98xRY7susyVdiJajBYfa2Y29JhsVTYXAVFO9SlNUY+paYqyGQavfzp+2nvTz&#10;j7De4thzKsN5tXMu3XkEckVvFavBPFHcI0jTpd293MZZGCDWk6KlKhCupWgiwt+YtjnuvDpHAmp9&#10;bLH4o0kGi1Vs8acfs63aO6umfiP/ADJOs6LGbwpU7FoYqGl3ttXO43dfYNLtTZ+4ExGbxeD3E67Z&#10;3LtOjyUcmPylVG0Do0VTHKVmUkKVSG0ejt/T7VxHZ3SGf2bvqKbOUFLuPZWexWWwSy4KngyH95sH&#10;FXplBV0WZrKmOGnWWoWqpPG7/wCTsCVOZP3nvv8AG9+9nJMHJvOu27pbWNw6peQpJazNGdavD+ol&#10;vE4QsoYiF4XrRdVOirmLkjfPcKbbOZ/6wxX0tqf008AI4rgoSjIKfxDR3dV0fDb+Xz8YPin8pN30&#10;O7evnwna+xcbuHcvRPe+7Owewd2y52hyO3MtR1M+N2Llc5V7DjptoYOesqKenqcfWTRMBN5vLFEy&#10;pPvTb/Xnd/T3b2O7B2DlNh7mwmN21i6vB7woaGqpcVkKXIncGHj2bXQ0FPSVMDTYAk1qQpUtSiWF&#10;GiMusRP9xjZfdXY/vf8AsVv/AN2va5i1nvcFw8kOi9IgMqQXhukuw5SsMzADU4jk0MoNOneStx5q&#10;27mGG4t7iSLeYZF0I0UVBRgG0oFCkUrk1oPXq03tz5QbR+OvX+36zt/ubYud3BvqfM4jquSkM+1K&#10;/eW848BlMht/b9HTU1VkcdkMhlMlSQ0ohkighBn1MDYKdXDdm3Nn4HP1Of2Y2Cz2NxX8Wq0rJHy8&#10;eGq67FzQMslKtZkKyakWnqQuvyGYSEBV0k3H6bXK287/ALxsG22XMklxDfTxwKwAi8QBxQhgkaqa&#10;5poCU86gUPZjlLmpt35SgnkKS7t9OGl4CjYbNAoB1KOApSvRmusdx7h3b19gslvLbmQ2zuLLYigq&#10;cngZ6uiq8ljfvfV4qitx1Di6aWRE9ZMcMYCX44uTX/DSkzRzu/N5CtxWWqMnszITYjG7cjpcXQUc&#10;lLlcPkZIPuRFLLUVWQakCa5A76Aytq1cY9/enmhTlbl3bLSwlT6bcFD/AFCmeSUtFNHGQjNoCq7K&#10;TqDKo/UVdaL1jf8AeV5h2rZeUoL7eo41s2kBFWKH4WrUgHzpjqoz+dTR4nM9ZfGraGZ8cO1av5Sb&#10;MxG5nzOHqt10lRhty7E7E2v/ABCTD/d0sMkO28pmqbINJJIEhNMJLFkANpNS82EwmIz8uPWpE7mb&#10;yfaJUVmLeuRI5hShSkUdKpNmmZHkP0Fr8ci7/btvk5z3Ca+jO4T2hKAg6XGpW05ABqpwaGtDx642&#10;88c0WXN3MFrtVuEOwsmrQXOglTxrQHUPLOfMdarPT+2od077726Xoew6vZW5sPQ4vBRYyPPVOI25&#10;2FiNkV9VVY985JlP43U1m5vt6h2joIXioEjvIYnaJbPe7KHP12S2jWS53C4vbONrTUbto8pFLSJu&#10;KiqMXXR01Njqt8rBS49KKseKeUSRTCURaDYE+4G2+/n22/vNs2i1SOO6ScIoiWdyGBXRqcM4DE+T&#10;rkCnUx7Tv+17RylKlpvwtljQAByWIAIqowMMoK1IJFePRG+kdw9S7Cw/yGTG9T727A7631QZaj6B&#10;3ZsKel3LnOhdzYXceInOa3LjIdo1M+YzG60hemoq6Oqokx8LzNFGJzFNEVDcO/ep8f3FnWzHYm1o&#10;cZW7eo8Hi6LHzTTNQmNZ46+lSekl89PBNPLDM0gmL3hGkqLg9KPbD2M57f2he1stmuIbi9tVQOyE&#10;NH+Mtlyrg0ACEA14sQCDipzj95Hb+XopobiwF9Is1SRIsanuABB8M+RII9CT5dbSfxQ+GXya3z8D&#10;OvcVkdqdgbG7TyPbFZ2zubJdi4jD5avzxavwuXos3k6GSkgxeayVTicdWUFPS1VK1LEa7VLFKwUq&#10;zdRdr9X9Y/KbeHaX9/YshtWp2zTwYRKankipFy8m1dy4HIS1z1MtWxhC5caPEsTfUEm/vBP3f/uu&#10;vc73Va73fdblf3zLcRAK1q9GiE8RJ1RXMah1iD6aJUsRkHPWTfIf95H7bcsco7RsbcqxI5uI2ZPr&#10;lLIwdSSCbUkA0IIrgZ6PfU9bfNfB/wAu/bvSu0On4YO2cNvbagro13FjDXvtXaPZO09zyZLHPk9u&#10;5LHPlM5jcbNHpkp3Wnv6OQpFi3V/yi6x7F6a3ZEOzNqQ5o4qqnxe2aialps1U5DD1cOSgoYqSqie&#10;GOoqxTGKnMTKUZ7i598svdz+6+9+uVefP3RF7Kb1ccqs4BvBG6QGoI1V+oL9hoy9/EDrLfkn79Xs&#10;tzdzPsRmvrbby7n47rX8SMKdsCeZ8wf29Rt89p/Inpbeewt6b36j3rhMNtLfe2Nu7g3fS0eGzWAj&#10;27vNl2tktzS5fE4Ghq5KXHSZZTUrLTTgj1jSUDA3vxjw+Ul2ZtObLblrcjNXbcxlbWY2pqqmqTTR&#10;VK08dTLFW1FZLRqIa1rmlkgUkeoPxbmfvfLK+1/M25Xl5tDQQxXUkccjErWVK9q6zJkEYBGlTnST&#10;1kBzJzTyxzAu43XLdzFPBKGAdCSrGRGNAcVJZRQEdMXzY7QwHyj2h2v0p0/WYKt3DjK6v2xuqtjo&#10;vPAKDcGCyVfJQNFRRYLTUVmUx1MGmlaokb6akv7HrszBUxwf2uEoElpYoa6kysEXkliqKCvx1VST&#10;+WmeQiVUMwDLcAqSTe3sNbtzZd8xXcW8b9cF1engBgFcH0EiBSTwoSPXpHyI6Wd0gvHoHaMoKDDo&#10;6sufmAc9F1/lk9P0fx8ymW2TSVUONrNy/wANyFUJIDKafc21cpR10UNOakSRY4z49Kk60Hq06Ra/&#10;Oq69bh4/jpsTGZra9aaLAd95/CTVdOQzbixMm393Y6aGqzrRvknOPkrEFIkskkKO1gg+on+S5lbn&#10;Xc4UvEWf92pIq6Rjujp2/wBJagtXrL7cLV490nkjkpEbVSELNTUKUPEDNT5dbK9Hjq0ZeorYqiQp&#10;VYWGFxPUSzRx1cTwNCY6MsKJIqmPX5Ckat9ACPdTHbWEptk/ITB1c0a0NPuzI0FJkKirnZFx9NXy&#10;2p5YmpPt1irABpklOtdJPpsfeTnLt217y7NbvdOCkJKgUA+E4pQ0z0GbqSJdy1MBpwPPB/MnpVpr&#10;W5ILarG97/j9IAACqv4/P+PvYg+B9JiKcfw2CoxNXQU2JweXxlDiaWdqvDzSSDGZVqfKS5BpqwyU&#10;eQeO0gJZXNyfp7w995nnYvdNqVgzLmmk04VwMagD0ZbtpishKiiuSPtCkj+YHSI3d9wsNOlO9nqJ&#10;pY1gKB0qnWkqJo4Hv/m0aSMEsP6ey3/ztOrIZOpMhvGjoIqp9syY6ubLwwtFklpaeQBKuaQymGoV&#10;Mk8CaKqOpjSJnsvs++6JvytzFuNtJcK080i5I7SSwOlR+GoByM+XnXpZypcSbhy5uttLRZnhLYxR&#10;1IIp9tKfn1N25PM9FRU1VTR0M7RK8kHkdv34nR28YUqdJjVv6D+oI491vfE3N4fJ/HLO43cmWye3&#10;ftNzU9HWVtPNDV+afNpKa84+KCGD7h6KCNmNyAP1W9Nvf3Nfdl3fc999vPbndNu2xZ5ks2rqK6SY&#10;VGkMyqo06qLhQ2QK56K+R91lWKazmjVgiOGrx1VAGfWpwegh3xUbjpO39tnBbYxm4TU7N3HkNVWD&#10;TNTVeO+3goYnyxM8VDHkJ6gRazBKRqtyCQRL3nUYrbmIgwVVV5XLvi8kWwMtZUGHL7hnldJhUUVD&#10;Qsk2JbHOiyU7QuoLLdQoBByr2CG93O8a+ighgWRB4mlR4cCgEUZnqJRICVkDCuknoc2u4XdxLaWk&#10;aKgKMACdRJCNgVpnpT7MrclmkbNZTH0OGnylDStm8PSVceWiwkiQyrLSS5Caio6XJ0lTyJX8CNbm&#10;4t7y44NXUsuZL5Cj3dBtvE1VNJlDQVf3uLQCaXOZAU1FSuoZUELUsboT5fU5azBu7QLMlg3hybFJ&#10;cyqwjLxlXOBFGdZP9JZDWmmuny61usRvNgba7lhp8Q0JXuwCfUcPt65RO8czYTwUE+3a7N56iqHh&#10;atglp6qRxTQYalp/uHSKWnhmeY1KFY1MXojU2Ir73Lktm7m7ug37vvCVub673Hl66FsRTU02Brcw&#10;RDNSPNBLj51qY0xmSlikncSanjU395G7THzDtft4di5evVg5lt4IzrakvhgkHSwbFXTUFBBC8eud&#10;3OW4xNzlb2kG2Nc7OQUlkNFAYfYNQz6N0qTjclRbRXBbYr6GkzOLoIIKWqq4pMlHTM6mzSU6T0rS&#10;vLFqCEta/PNrez4ZHrWkg2ptjcdBVti9kQ7Tyk2cxO2sxH/czKbrloJaLa2VfAT0tTVGuk3JVUlM&#10;6PVt53m0yFkLK2NlrzHN+/N0trv9XmCS6SNJZIgs6QtIrzBZAQD+kjsraewAkDUAQT3vtFZRX7c4&#10;Xm2O1kqghQzqO3uwwYA1A/grXiT0XHC77qE7E3HhK0YbIb7G9MTt/ahzm0mw25odlZKuiz278RBn&#10;0ykpy1ANt4epyNKI1hRVo9cySkAhFbK+PG2t07Yz228huHfo3ZicrJksNselocHj9v7l3xjaeoym&#10;Mhrc4cNWZCKlroqWSPTJLKKZHLEPp0kQc0+6m87Huu17rt+27bJt11atE0rySeJHbstGIQtQOpoN&#10;QAVv4a0Ie2uG03e3k2+35amiuAoMbGY6aqwNKAAsTTFT1j7d7z3lsHdOycxgNrddZvrirWKbfu98&#10;3vQ4fcO1thz1UFNkctjcBFj5JcoKLIywPpWSNZWUINLMrqrqr4w7c2NS7S3RjdvUVVvmiymP3/uX&#10;L7hyGQTHZDblYfDmtvQ02Omx8c9biY6r/JlQwPM6AyM4uCRw+7O+75bcw7WdzaPanhktbeKJIx4U&#10;4FY52quoxNTU1STTCshIYFG7ci7lvzSxPbURqgPooyVNGJZWWoHoQfXy6TG1vkHlux9475oaTL11&#10;JtSoz24+qtv4/CYrE1uZw26MZMVoN5T5KoV/Bt3OUMEt2kgqRFK6AWBv7g9udOdh5zcdfjNpYhdn&#10;b370nqd34/Y+3pamlWDEbehkrarHZ2uVfs8tRZGBDqg8cKs+mO2hmBT8le6PIfL2y283Me/i+2nl&#10;qD6ee9uAhJkchNaKqjwXjYihWoC1ahIHQdflSz2fZBFczgmFVjqdS6qEChJZviNAMefQb9OfKD47&#10;df8ATGVqexe6qDe20PiYNsbA313xvB8fW0uQ3hkKlMFV5qqEFE9TjsjQZGrWGoqIufE7/wBm/tYz&#10;9dZraOC6ozeG7NrTT7X3nt2Z+vqHZO3vuqPf1HVRpUZGpFNTjLTx4+TWX89ROYgNRNxb23/XPZ9y&#10;u+dY925aiMdztk7G9a6m8I2RWukamKAstCNKLq4AdBDePby0O1bhu95tz6ZIChYkhStQMAECgGa+&#10;dOnyh7I2/wBi9j907U3502tHtzdXUu4kk7ZruwMjNsbdvUmbSHGLh6Q1IpaPAVGTpq9GlWnFO8ig&#10;tqJFxaL8aegtj1W/sT2bvCtyeW/0d5+vp9my5bOiRMB9ossNVkajHLjY6nI1mVhZo5TPNJ4jJ5V/&#10;cRGHNT7xfvfzRZcvN7dclRfRrfQp9W9uUkZlI1gI0ySNoCKU1RPG6AnS1euUX3vth55sYNtj5O2i&#10;ZNouINUv6KyrJTz8R3JQjyABrw6qb7q/mSbMx2ydxfHDJ0Wytudidj9TYXI7kwe3qfcm3P74VW9N&#10;vVKU1Bsff2P3Z5sXTbdo5WlpxKtQJPEIbJHIw9nmw+89ubszu3xS4zK5Cetroy7RTnHUYix9fC0N&#10;dkWhjWpqRTxKdEckjRNHe6++N3vl9w7lv3R33mj3B9zOb4bTm2OwLorRSapJI01W4IgniWUgCoEi&#10;kKRU1pTqHuevZK75V2NudN2217TlSxgjkimOtTdzxLrMT6JArNIV0mqUqeiHfEX57/I74pbByfxu&#10;bJdcZHNYrs2UHC4PL0mV3ZXVHaEVbDi8DtSSspauOmh/itbAaiZbyUzro1MCT7EHfVBnYIQ2LhfI&#10;URVWpqZ0iaGknJ000rT1CTVh8bMNQEihh+PcWeyfJvJe17Lecqzw6dw22coszsxZqN8VK0qeABro&#10;rXNOpI9pucPbDb965C3ZktrW7S1kkYTSSNrcLqUtpKq9SKpqUhTQ5p1Wv8zt9/KHtnfXd+S37u/L&#10;7foOz8hjcB2BB1ltaix/3Wz6Crimy23qSKOrWm8En24M0gA/iEyqs6vG7owMP1dm8nHNBjqiollp&#10;qjS709OPJRvTSr+w7iRD44GGkj/U8G/195Dctfe69sbHcC9wLYrFI0XhGdVUyspSgYQg6gTUs1QK&#10;VIPA9Ivbr74vIdlDZu3Mlvd7xEGHhCRBpqpUFv0dJUsQgdlJFdVCR0X2o+Lny86Wz+3u1dw/ETft&#10;XsJ8dU19M1ZSB6LM4PcmIqcBFvKixWbq9yRndKUmW+/Ek61McdTEreIKCPbI+A3Ttuux8smPrcTj&#10;8e1LkKeWMpRfcS088VQ1CfItV/ksvj0vqu/P19i6x9wvbb3Hs7iz/eKzbzPIkcw8XW6v5uiokYVw&#10;K4HZ6L0Z80c58vfeM5Y3mzvZlDXUqpKrS6wwY1+KNYcNSg0gUBqMjoMd9xZXo/cq9m5PL0/Y/bfY&#10;ybixcFVuPaEO7Mft/D5LE1+Dh7Pw8LmlFLu6gnro6nFoFjoqeVVYQkKF9iBt3f8AVbhymDw1T9yY&#10;6jKY+jLloW8aVdRHSyOvjp45baJTrbUSFv7iD3f9i7jkbkjnjnHYyguoNtvZYFSMnTJHBI41K8jo&#10;WOn8QYVyB1FnPP3Wdj5M5L3/AHrlHawN3mtJI0dTMwXX2lvDlmkStCSMChoelZ0BvXemf73+PmxO&#10;6d0pP1Zm+3tk0e+6zI5qowlbmsHtfcePqqraOUzO35sfkaH+Jij8cUdLLBWSSFUjqoWYSrP7V3Q2&#10;CqcLLias0c1F91RzTLBFP9oIYJa2JphUROsVLK1OF1AFgSLn8e40+6Ty3d+62wbht3OnKs93YyQe&#10;DOhkaAqCKFh4Jj7itSAtC3w1z1jt90z2vs+Y+cudOUuf+TLm426ZiTK08kS0VGDIUiZQ4biCQCDQ&#10;g1HVpX8xzZWD687Wwe7/AI09r7drN0YrcWyu2Oq9h4aDH5uHK7ml3tgcfDkcC+5Xz/8AF9wbLqMi&#10;DNR5JqqjrKGOZJIWDewi3Dm6tp6KRaGqbERqE+0M0tS9PJI4nlqtUjM0j2U6nDCVYydLAcHJT7tf&#10;3Uvaj2xXmKw5N3G223mS71IqyS3TeIWfSscpnuJk7mIOnSBX4iVqD0N9k/ure2ntT9bNt08A3KVq&#10;Rlnuas+oGjeJcSCmrgAoH2dEh7w+bfyV/mJdYU3WnyU+QuApt4YLdOQ3L1zT53aOytk4HcLT4+t2&#10;7RbOqcpsbBber6ZqulyR8NPXmtpaqZVEiAnWrVQ1GM/gNNHSyvM0TSQmoVXlhienlAkWokc+ZHdF&#10;I/PPuVt7h3zl3niWz39GkIp36EQVKEKQO9KA0FAtDw6knmPmGTk64up7u3papJip0AhjpwTqPn0S&#10;bfHVfZG7e+e2K7LUSbWkyWQpNzLsjIZPGf3vye38zPHPgavbFLPRPi6/CUVbLA05iaHTTBiF9wNx&#10;TkV+NSl0vaSNnUHURSshDx+T6guTYn6ge8jPYjl6G55Z5xl5hh07bIrVJ1LqKN4lcE4AUnH7Opv9&#10;poLfcuXt73DdotFu0ZGDRi4NVoBSoWnr3dDz8EeusXujrb5L5jtqkePaWQwElCZGlqqKpbc8VXDl&#10;BXpHj56Nn+xWlaosHHkkjC2Ab2mNy7ci3DPST0tfk8Dn6NNFNncLPFBJG0ZBhFdj5op8Tl4yBYLV&#10;081l/SQbEHPI0G18o3O9b/d2dvebbdXCSJaymRi5b9ORkcONJjRmUrQ0OfLrXLMm2bJJu1xebZC9&#10;jcTq4ik1d2kgEh6lgacaEdCp8Xe+ZehNvdgR7+2n153T8ftyZejy2H6A7GxEmYhn/jTrTZnKbB3b&#10;SNQ7k68ytDQ1UqyPiqunRp/VNHKLgtODzudp6uHGZ/DRVVTKtRT0258XAY6TXSwyTiKrjlkeTGzS&#10;VEQVUZqiOSQhgFHHsZc4+3+03PMUV5s1zdLZARObacvJGIWdQ5LI8ZMMak1GHFKBuhfvnLuym6ub&#10;3b9T24RGWCQsVUEjU6urKSiivxDHDPQ+/Ib4odKZ6uy/YXSnY+fwWz6Cp2DunI/GnsfMZbOxYen3&#10;FmcRicpltuZHFVWJ/vVtTAYHJzrUSeGjyNJArL55GGohtWds4QV0GdpdyUse36ufD4hMtPh5JsVS&#10;SZMxVRLGJY62oyNfBengcNFSwzyKZInsfczS8h3txskOx2+zYjnikWNpy7XESzJ8IeojANCQ3iNo&#10;B0svQgvdgupOUmtoYTDcKyvp1FjKoYBWGQFQGlBRm8ww4dWEJ8Ed4L8fv9EmV6lyjbuwebfe2G60&#10;p+x503T2TjcVuanwOBpYnyv32K29tPB5mpp66upquLKZvIYynlFNkaJ2WRBBxmWylPQ4ree2avHU&#10;VVh9yYzLVtDuGriw1NQbTo8pB/H6klI5qaSpx2NEszQzK7SumjWt7iA/drct3F3zlyHdclzbry/e&#10;bMbUPE8YMNxdw6GZJXieRzRz2a1DcKqD1gN96TnPbuX2k9tv3W1zbcy277YCrVSF7qJoXkZj+syh&#10;nqypKlVrpKmh6ADObTp8V3L2f1Zuna24c1hcD0XBHsreXWFB/pC3rVfI7J4WLL7PkosvuwVtfJR1&#10;meEcFEyBaWQOqzxyoWVkn8gPk3laPGbk2zNU0m24aXO1FBlqzGSTZh81sTcWPqIBlVochNURR1Vq&#10;pYakSCojMbOYUil0SJGXsb9ys8z8zch7pzbsP1nJ621wv0oe9thDN4LhLWaWK7WSSWKXTqkLeGSp&#10;AiFQRhN933+793vd/ejlS/5msn3flDb5C8n+LvbgFD4inxYbhHw6ggsWY/iYrVTb1/LS69w+89rb&#10;X7L2N1rkKyv7W2Vid6dgZbfxwmOm2z8j+r9x45Mj15jaDa22ttYjAUsAxk9TDLRU9PpliUTCaLXE&#10;9cu2Np0O6uwqiCnokxOCqMyu19vJi8fHgqk5LDUzrnoaxXirWTHtDTTKuoyNLcci/vshuO7ybNyr&#10;bmSXXcQ23jS638VRHIf0tIqoLAlTQAKoyBUV6+kebf8AZOVOU4YJ7FES3j0qokapRF/EWrQrTHma&#10;cfPq57ePcL9SdRV+5c/XU9ZVbZ2xW7wzYytVT7gaXGavFSyx1dL/AAinmqfvJIzdY0iVeQLD2sMN&#10;0XjVrsyuW2DT7jxNZtmhmyOBoMylHhc+mIMD4qeCjmglyNG01dBFJHCato2T0lefZFuXuQkljtng&#10;81G3ne7ZI5XiLSRmaokQv8LDSzAtoDKchhTqJbn3FXdLm3Fxtng2koCFmMTLRsA0MJB+1g3Reuxf&#10;lltRcJt16bttNg5uv7FG1MRmNxbH/jdftfcWWnaLL4OtaJDia+kxeIlnpjI1KCrjU8r2JMHJ0e1M&#10;l3JjtzYKnTEQ4tMRna2jXctakC060UVOkD0VVUT0gpKLLun7MSRRlFuwIv7NrWfebTkm62fcZWma&#10;cyRK3gISTrLYYKDqeIEajVqnBB6k/aWe2SzmkufEjkanp0Le0KPfm1+h/wC4m/t15DdefzSbv25F&#10;nf4HBHWZuiY1rwVc745aKWCtrcIpczsxczHVyfaadMzT1mbw+ApqWhyu5HzKVG1qsQVn8Jz2Dx1V&#10;mB9rk2hik+3rqyiE1Q2myuSy2YBvZiv0U0W27huE7SWlqIis6kr4kUrrEdSVILIj6EHmoAOOh9bP&#10;b3URnidhBQ6V7TWuCKFaj9p6FOGp23NT7a3jl6j+LwYeLGVeC3TTVc9HS5fHbg8OIaqnxtGkKLXC&#10;krjEgcuZAdJAQlPeB+58lvc7WbFYqmod01W3aXcRrpZsm2Jx2466piCGnw6ZAVVeGy0otE06oF9+&#10;fke22Bd4jur+RtqjuGiHbGGeKMHDSaKD9MZOgmma16Be9bim87TPtNouh6EivClMDtKkH1yc9NmC&#10;6fx+zNr7h21lci+T2lVU4wclHNSYaKSfZlDjDj0xeYrYsdTxJRnDpaZkVZ/qVlU+2rZfaGd2/ipu&#10;zM7t2pxe9exNxVe1t8YDB0FXj6WTJYuCWPM7mFClcsNPm6KGnkvUR+M1TC0ussWLe4ck7RfXictb&#10;XMn7qsrdbiGV5PE01p4cJbSKwsxHYQQB3ADoLcmbRDZ2qx7lbsGYAhRXSNPEZJ1Vp519RQ56D6Xo&#10;LrTJttbqXCY56nanXuDxG8tj1tZkIc5R44U2SpjjtpxvlIcgtTtWpGlo6Of7iKnjIam8LKhUW9y7&#10;6x3Y2Iwc1Njak4HKQ4fNZqjpKWH7yqqa5YKeUYyGWtZKfC44SlHXSZYtJfWWHId2rl655Zu9zg+o&#10;jF9CZIY2apUKlSpchRqkkoGB+FwdNADgVwXD7VfywCNtch0glqqCz0DHGSDkk8TkUGOmPqbris6h&#10;ze5kyeUp8pmcacvsnr16nI5KoioduUVXLkMVV7rrKhKqryO68tFCk9TUtJ43LtGsaoQoTx3K6tl8&#10;9W4nL4Sk6pqayqw2VrVmzYysOMpZJaPH1FBUzlYxSQRBzGraDULzz7Nf3SPCtNvtby3uZt5jUOiH&#10;wvDMjAFw4yxdjQMaHQcdPy8vndFuTvEviba5JOGSq0rqBjdW118gwz0vq3YtDkcfX7XrJ6TL0ncW&#10;Kel3ft/A1lNtCWCn3HEafObjo83tijxGZqclkamqe9WtQlUkblkcED3i2x17173FujEb+3djtn5j&#10;dIrk3F1+Xx9Vt7cWMy9La1NmI6TIRUeUoKcoVjoqmF6dCAmkqNPso5nWbl2GHbbG3uora0OmeRXE&#10;kRUigaM6Qykg9zhqkVYjVnqN915W2XY9xtt7sdmaXdrYGVdLyGSoFQtXZlZnGCxUgVwvQZ9vbsy3&#10;QG1aOh2lid6Y7YW2MfRUW+cglbWbmhkwEtJGz5Olzla1VuT+L+u9TX/cSTONUjapSX9sudwm2NrZ&#10;/L0nZWwNy4nB5HMRf3R37ht55nK0EbT5RafbM9NFHPRLjGhRoZF1CoCsApuvs92zd953bbrW42De&#10;7Q3sSFJrSWCIO6hP1g9UauvuVgNJoSa16Wcs+68m5bhBDvHL7WssL/6JIWOPkoQdLTZ/bu5ez8Rh&#10;ajr3eeBrs1SRrBvPYOcwNDiMmK+jpdefpMvHFFUVMM000cihYZKcq5vdraSrcVHXbp3A+6q6hnig&#10;2ruGop12hjaHDSUdKuEiaLemMgylPi6StmjmoqeoWNruohI0i9j7Kpp7Cw26La7O9SSS5t6fUyNI&#10;HZnNIJPDZyikOV1UVc1rjqat15jtPoI1WdUnkJ0O51Au5oPiBalTT4us+4s1iNtbMptsYfe1Di8n&#10;vratJSbf7D3JkcvX1dFmt0TphevM22HylfPBI8ufq6UMiGnSSc2JUHhK78211lR4x9q5IrjUOeyW&#10;28ZBldwZOoXYOyKeKXLRz1pepqZsrj8lg1BhdyGVHGhksLHfLm8c03d+u6WT+NcJBHPKYoYw1zdP&#10;RKCq0jdJD3KMMQdQNTWqXs1xYrtd05+j+n/VIUFZF0Uai8R5/ir8+uHXe9Ox66bC1kTx7hpcP11F&#10;nt/5HbG3qTGxdvb/AFxK4bKU2Mhk/d2vV4vcYdzBG7MxjKuzgm4WZmeHtTZVf2LU4xVr8duvNZDf&#10;dDRVtRjppKXFCeox2K3BOXH3FfXUkKESaA9m5v8Ap9i3blXlPfV5TtrhZIns4UtmdVddUgUF4gBQ&#10;IhJFCSMV+fRAk/LDSLtfhRwTiQeHpciqLhdXGpIAwT0Lu38xt7Ye6MX1dQzUOHw9PgMLTbFw/hhK&#10;zQStDQxS4VYKdQmNx9/EVaRyGQ20r7StF8g9+4NxgKemj/u+9JLh8/hZ6n79a6mg1POtJkniOWxM&#10;0tANVEFleIIUAj9nN17a8vX6/XO1NxDiSKfTTQT/ABRqRG41YkOkHVXJHWpbq6O4xOtkdEDEFW44&#10;ySQPhVkyvHVUcK9KHPdLdf7ozeE3XksII9z7dzTbiwWXpKqux8lBnJTeetmoaGpp8ZWTVDkmfzQO&#10;szElgSSffeY7sr6rOZjb+BXKZPruaop698hWPNNVvkZaSKgpJsrVUqwPS1pmswFL4dc3qkDktekf&#10;JNjbWFruu6SxwcyqjIVSgRYwS7+GprUBagF9dFwunFFUW8QNvL21zt7FniKmQHtAXt0lSKDIwes2&#10;F2FioarE7pzlBh8bviHAxYSWqwxqIKCDGrVtkJMdj8bWVNXQwUdPM5SNmjeSKIBFcKABUN/Mry2V&#10;zW+PjpSZdczjtwYXPbx2zlIcv+9kYa/D1/XGOatkrvSMlOXh8YldTN46dFleV1LnlR/eZWm32l97&#10;F3VhDEbG4/e0ytGAqOjvtrDSudC0OoCunvJRUU6RhL98Sa2mf22W0tGh0fXJQ1zQ2dGUkmqmtQaD&#10;7OnmBNt0mzc9lMTR4uowFbgMjl4hSHx0ddiqumyOTSn1+qWGilhq2dVDCKPzt40RePZtP5AdJSHC&#10;/LfJVMmYo3oa/oRaXM4HAUe5ctt+pt27k0zFFipsdlq6om04k0X+SU1ROi1rNoVVaaLAb2hlvZZt&#10;62a2Wdre8EaypFJ4WtESdqNIUdFUHuOoZpQVJxixynDDLbbozuwdGjIAp3CkoOSCBSoPr1Sv/O3z&#10;u4TN8b9lbfo9r7g/jNB3buHM7A3r2hN1PtLtLCUNBsDYFTsPcO55cxiMBFj4K7tGm3IkeVkioKit&#10;23T07yEzClqtordabPqM7Dis5hMp4qiTCS4LcdacZQUx3JVfxekKbWkpsmMpQbhwlDQyVUkwWBkp&#10;mXwzs5cKOtj23mu15e3efYd3262utzaWGa3tWuHkZIQzql4RGrM8ixlSY4wpZlEdSdCjObc7KX6d&#10;WRwNBAZlIBYUIycVIqfsFetVboXdHd0vX+E3DsHsLae46PZO1+xIO3es5Hk3Nunc3WVBDtPctPiu&#10;6MLV7VmwdZ1XvPNbno8JhqSOpykcuSnMlbQ08R8cCVxKmqqJsFLU01XicFmsttyjlix+4cBk8Y+L&#10;8b0Oao3euljeWYuz01ZRfs1EFbENWqJ43HFxsklptWzcw2tlcWVzJtKiWFpLZ1rWCiRGM+KrwjUD&#10;FKokUMdSgdoxN929+RN1RfGJkXS6lXVlZxqHh/aUOVJwIyaVyDs00fg2xm+5cNtfNbb3929tHrru&#10;nc+Iy9d1B2D13vPGblpZMTvPqvKUqbSwuVG2KRGpKTO4Pc3iyeLyW1Kp4IY4cjTVoLpuzs3s7Zne&#10;fWHUuJ2PtLN7I7OzEkO6d8ZkZ2o3Pi6DBy02Cy+aFPFUrhZsc8K4LDxPOI3jq65rtJFZEhi83+fb&#10;ubbPa44C9kVAoKkM8hodIFdUmFU4JGkYFW1I4dttuY+WbjdbW98O6t4mOnUtVOguAwzShYkcMt6a&#10;aHvj+OOweyvj/wBjfMHF9r762furojqbc259vfHjr+o2nt/YtNlE2RvPvChxj1mNwVdvGLI1m8t2&#10;5ncEaQVYgqIYKSVKUTxPUSmylkkyu5a806RfwfGF6CkY1BGS3FmYIMe9bVQQRvT09VRYo+SASTEJ&#10;HVeU30kH2P7G1e7nv99uZhBZxSEAsdB1EqKKWpmpC0IJ1fZTqJ33VYNtg2a3geW/kqWMYMixIQaB&#10;gA1C61Pb3aRxz1XntfH/AOj/AOPm2snul6jHb+3rJj945+CTFSQbA6T6ny2W3s219s1WVyqZnNbb&#10;3L2M8lHkJqTExNla3B0tDFpjmB1wdw7Yrmrosthv4bT5Gkx8EkGGNTFJQ12QpMdUwyYeok8blxVU&#10;UMlOZwj+NZJZvGSAFMd2u7C6FrNbO8c6EGrDTqNCNIDDu1AaBTyavl09y6b/AGaC52zdXuUtbiSp&#10;mETlkXWGDCgOkaiK1H9HFTVQdcfJbZW4di1Wyd30e4N1bXrd3ZTGZPsjJ4yTb24tt7Uze9MBX0fa&#10;WEgeppoqA4XdOXx2ZTGmVDPJSY7GLUqr3mZsFVUm48SuQw0lZXQqKrFzY2WULncPmcTVVFJWUlWr&#10;mCRMpSvEYpqV5I3DxloZw6Rv7UNu1nvu120IsDG8JX+1BjdtA0mitQseIwKVqVoeMiX4ltLmSGGG&#10;OZHQVn1BaA0oQuSPtAIJwVoaiXv+Sv6x3rVYPsGr2nsrISZPH73p954fFyVfT/ZHWm+MPja6jekr&#10;se2WoKHZ09dLHLRZ+no6qMJLHFl8RPR1mRgkTGw5qbF5DeFBWRfdTVVbRV8+SehJMByML1UMdTII&#10;o5KCnp8tQVzq3iWMCHVIyGYa42urVOX5L53hdmdS1dJDEHV5UxgUGPKuehFcQSbpt9u9ncBoowe1&#10;WBXtI8wTUkHArXVwBFATCfKXF7k7DofjhksFlara9Bt+h3PhMBsI72iWky2A2zUYjauSye3YxkKv&#10;E70y2T2rurAwSY18g9cWzAipYKmOjWSme8OoxPymoGp4477j+P1NU0xkd4kmyG39/vOA0iLK6D7X&#10;LHUQC2kkjn3F3uLOt/ec0C3I0XMMS6fUVCseABAXVqwQPOg6Zl2S7bbbeCeXw1NzkGoPhlKMafLU&#10;TXgCASDQ9Fkh3Mm9v5U+fr91VFTTU/Rv8zvd2382cTjaDNVVLt/P/HfJ4uko6WhrKzE0VZlDvKtp&#10;3oEkkMf3C0y6TGR7rR+TW1ancK12IlioDuTbncfZm166gQCpaowu4cpFkNv160qk1cWO/huVjpqR&#10;vEA4pzpBIYqkup5tz5dtTdhY73QB4bHS9AFyFY6qaamvoK8AehhtF8P37dXkKTSfVWcchbSSAwUp&#10;pJA+MBAWByNVSACOtqr4L74p8nsnZOaxNduDM9Z73+MXx43/ALW3duIRr/uTp9p5Xbm8sHkchTNU&#10;4Ws3VDX4FMnlmhralknyXrYR+F5Ub0hVTbC7V2rtySiMbR5PC18tKqN4lqIc7RtXGVYtQjnShxss&#10;TxHlY6lD/gQhsVzLZb4os4i0AcdwqRx9Rjz6kHcUS82cvMNLEZrg5+3oavlxs2i7U+M3duDgrfsj&#10;n+puysNRZSBY1qh/G9h5/GUNTQTureF4cnkIKlCP7dOLG4928d34qKOpwBGgQVdHPQOAmsfdR1A0&#10;skYICSk1IYAfm173J9qefZLt7iOeWSgI88VoaVNTw8vt6hu6ghiuZbhAzKxBGMHGaY/kP2dar3/C&#10;fLtSXdvWXfWEqjWS5rbfYuH3bEstU8s67d3Ft5Epadsg7Tz1dGDtaRGllAdgCq6dCrGUfJ4ArK4m&#10;SM66dqd0MbtKo8SPrEbGOAB6qd7MLICoa4ZbiFby2Mkkt9Ev6chqj/hfH4W4N+RPQng3atjaCLDD&#10;j8s9bTu2d2wtTJRrK4npp0keIzeBY7VM8MaTECerjIoaaK8ctpbPYA6vaLxO0avKVyRYvF5TNzwT&#10;yOlJiKGvylWYJpTHMEko0qKkTCVlRRHGpUtb0j1+495q5q5Z5Vtzd8z73ZbaorX6ueK2APzMzJT5&#10;+nHoVxTNJENWGIHQ0089dWRlKOJpUnpwFnVTpEyRjwaIUQQCF+WLMdJP55AIxUPSvamUC0tL1vu+&#10;KCodal5ZMVkKYBInipJJnlq44JYZXJTggNZPoV9wjN96H2LsNymEvurspQJpNHDLXiQGVyppnIJB&#10;GRjPSG/S7MHbpbjgGpp9nWSTC1yUsc0lLVS1EPmKqknkLqZTURRPTxIqEarpwBwxubnUBsyHxf7G&#10;y2w0nbbkmLyuOrKulo6XOMuHqKs4qmx1O7Q1VTTEVmqOdUM8ayRo2kBkAGoh5v8Ava/d92bYNrkP&#10;uCNzllkDaLLRMV1CpFFYlaEZ1kUFanoI7GvMFjvV6z2JW0ddQY1AJJNQK+gofz6BbaMHY6d17lop&#10;NmtjdmjbOLyEe5KqadqeuyFfkc8aqgp6KN4GSWh8Ecjxs0JYVWoCa5+3TGP+PnZ1DAssNBtaB65k&#10;INZm6TyY5UWeepNQtGsEASSPWp1LKbliwUklggn34fYyGSaW0n3wSkmii2dzWoAAVtK1qRSjsOBB&#10;6HRjubpD4m5SJTNApIHnxzj/AIroV8lsSuy3iiyEqGCB5vItKpphVqdPgdp5KmsrNUUqrIoDRaCo&#10;A1Lx7UFF8Wt+1GPpaubeGxpKSIRGiZqvcUlRJSzUsNXGTNHtKgxUdQwqCpX0MLgX4DAPXf3/AP2t&#10;G7PZtsHMaur0eUwWbIdJKkrD9T4qqTkcfIk8R0Z23gxIofUzAZOkiv7epC7IeClqmpY6AVFVEztT&#10;QtPTlZSVcKasyV07LqHN2ZCCbLzb2hsx8fO5cZVsMZsXcGYWqJXG123YW3DhqqGnELs82WwSVbU1&#10;Qmq3hlVXWNWOkk6mnnlP70P3dec9vuL2/wDdvaduuFz4V8gs5hQle6KSQEAlcEdrChBoejhb6JYl&#10;BFKevn0lq3EbixstNAm36rJUYSU5E0VXNUTRVFSJJBDSRV9LBS5CAU0vqZHH7wCnTyVU9LRbn2Vh&#10;9m4nsrbOX2DXV2TkwNHLubD1VLHPLW1Yr9j7lxgnSJMjjkyuZ/hVRDC6zI09KJzAmgnPz7vnuRyd&#10;7h8uXsXtzz3tu+WdpNplaymSYwvKxMQlRHcx62DBC4AkAGitD0njuoGumUp3FanzNPMfZ8/U9a8P&#10;8wbpfsfZXe/dPaOE2RuTdO3c515he0pMQklXjF3JtDE4nE7B+R3U9NlGoCmNzcOzNi4feGLnmLUt&#10;KsWWloo6+oFXF7GTA5GinFdHV0rUedpJCuZx8AnkkjnqVk8eRiyASmfJ4bLeJzTVOgWRGhkjimjl&#10;gSZttupklk2+K1ZLjxGJcqwqSeFTxocHJoceXSy4t4LtgqTIiAeZAz+fn1Ql3VsDerS7ImwuexeU&#10;6eyGMxj9V5bceZ25Bjp8btwY2qfaVNsGtrMxR7J3/wBaplYIsxjBOxqKqoTJ09TX01TTZKXJjqWC&#10;oqxkXy+PpVeu/ixhyk9Ksc8NNRS42kokeVaeWGq+ymiLMDKupWCICW9mt6bSxtoFlgnaWaUCXQhY&#10;YXixANK0zXj0VgytOYpMoo0huIOSaA8K5P5dNPZu5N44TbsmzqDrDd+fk2fsSTrVMv1fjNzLW4/K&#10;7t3Nj9+7t3lDRQZvOY/ObRk35iMilHB4MTkPs6ijkq694mow67G4HwsMNTSHGTGvJo4Viq6KGmSs&#10;q5zDIxnM0Ms9R5ZC+iI+RiT6S1gb2Me2XIS0KzxxRT6RqGkFKKaqSvw5NDkGlBmvUMc+e1+0e6O/&#10;cuw7jvMkENrda5UQV8SJSWMbNpYR6iaan7aYpUV6K51ztvcdZl+w4tw0e8ZJaXZsO4K7Jbm29vbc&#10;W7qDBYnEy5XAnGbbxeHzGNwjUGHxkdGavMaKKniSEpVLTi8UrHNV1ISpkmNdUyxmd6iaUKspaGM+&#10;RgnjOgsB9Px9ONI9s7s1ssLIsrLBXQoUauJJpUClWrWvDJxkdT3y5y5sWw7am3cs2ccEGpgsOgVj&#10;AY1pIoCkN8VaYHRde289QU+9chg58VU7fxqVn8MrseKYT5bE0+KzGTgqaFZ8rU1r1FfSY6peBvOY&#10;086MzqZXmeV4/hUjK2TqGeaGKUweaFIvuo4ZpXqBHTKY2hqGWSFFCXULa5Nx7Ibe8soLqLbrVkiv&#10;ipaTxHUEip1HNKKNVCTgYz1EvuTzpzPZfV+3nIW105tvVVYpw/6anIbW6kCNjqAFSNYA0jrL1fvL&#10;AZOspcVuqomxWzI63B1lZtKiqa2pxGe3HjsANsu00n8TWvxkucxNRkJayrSWqaSZzGscKOrR8cnv&#10;PD4fHSympGHxOKaKoy1Zlq6lx9PS+QLSzSZaqkqYIIYppLInlC6mv+Twez2LbgGtFYBfAVlaP9QE&#10;OW8Nl0cQxjYAioOlgDUGmP3t/wCxbcgcw75zH758xcvz7he2byNJLcJJLBoclHhiZy0gJEiuyhqF&#10;NPxAjozXZdB2X3jBs3ZHSOxd16qvK5LBda7M2Dg8/n6vsGkp6aDMPQYbC7YwmRnOa2xjKda2QUr1&#10;FNSwVF2eILG7SMFuTbVdNVY+kyVHJX0OUzGMy0CVcT11PX7dqMfR5uBqVZY61Xxk2Wo9f6S0dZTy&#10;KTHNG7pv3RudvNaz7jpeCGISJ2OlUJ06u8fC1DQ1PcK1INBGvuFum+89QwbVyduwvL+7It7SKGKW&#10;FbaFFMjSShgVXxUFcUULqJwD0mdt9S5bpzPUPa/cPX2f291hhdsbM7RpqvKyUG5MNvhe1qXcmb6n&#10;xu3q6mo229X/AMVXbOZgZH8wpK/EV0E8cFXSzwwrKqoZpKc1VDlUx0VSaieqw0eMgllrqaJ1ikfP&#10;ZTIOZKeaSln0IY2icSEEl7expa3m0jbZtytrmE1GhIwVZmaoUsulqsMEVAI1FeFaHCh9q3Nt2PL1&#10;xsscrxOsa3DzdzsZCNVrEGIlUuhPYGUqO3JNbQdt929c7ewGO3juSHdu58zSYnF/3e3Dj85lKDb3&#10;U+Vq9rZDKYvAYPa+2IKOgx9FDkQtTPFloqmN4Q2hKYtGq6HH87KspB/Mp7PeKSnhgXqLAUqgSx+G&#10;OWo6ir444EcBFZppKhQg5Ls4tcnmF+Yr4bpvVzdxAEFWFB5aAysDxypU6h5MCDSlB1y9t+VNs5T5&#10;M23Y9r3Bbq3V1kZgCCsjMjyRsDkPG9VYEAhhQqCKdbQP8m/Odq71/lydVbg7TwGYxW9Mr2fl8k1P&#10;W01SlfX7ah7do6jC52SmllnlipKrbkKTlxpj8KmRQIyPYofyqcL8mc50Vu3H9D4ffdbj6zsfPRZq&#10;t2Ts41hp549ubSkIym9Zf4TBg4I4SrCP+IHTfWYeQxye+7/vO/bVyleRbRd+Es24SL2wo7lvDhoP&#10;EfQEGRQLKCSaleHUIe/N/wC3llzXtrc5X1pFd/Rx+Gs9wqah4kuEgJcyEmoJEJrgasUFl/ae6ult&#10;sLj6rtzc+zcLHC0cuMpN256jolnmllNNFLQ4eqqlbIVLSuY1KQyP9VX8g2w4H4PfJTtPw/6Xu5J8&#10;TjSTLJjsnuDcO+cxChBt/kNDk9s7epJfUVB89dYnlm595MHlPnfc4wd85jeOA8FLvK4OPwxtHGtM&#10;075CPU4HWJ/uf7/8ge1GyneNm5PW6v5JBHEqCO2V2IJ+IpLJpVQWP6aYFAB0neve0+stybjq9t9b&#10;7fdoqSkmrK7O0OAhw+CRIJIqcRCdo4KupqZZpAFUxC4BN7D2Y/r3+WN8bcEqvvPHbj7Qy07mRG3L&#10;mqzGYemVeDNDg9vzYuC0jkKBPJUEDVck6T7vbe1/L0BM25zTXjqanW5Va+QCRleGSdRYkkfMdYEc&#10;+ff79497uJrPlD6LY7NQFVoI1mlrWrfq3CyA4oDoROJxwPQ5v9w7QSGfxRxlmlijRD5tSlUVndWZ&#10;UQnUdJViwHNrhje7W+HPxa2ikabd6G6vTIvEsP3VZtPE5iqjDBTJI1VmIa6p1mwFy1zcf4+1Ntyv&#10;y5YzfUQbLboik5K6ifT4tX7ePWN/Nf3oPf7eX8K692N7CnJ8O5eAE/6WAxrT8uuo9TandpAL8ASP&#10;a1uONWnn/W9jfU9Z9XY/CjG/3A2XHicegePHjauD+zhZUXSqUn2RQykcD6kn88n2rjVEiEIVEtR+&#10;GgCADz000inHA+zoAp7ke6u838RHP+9tdO2XF5cBiT6t4mqgpwrTjjJ6i6KeOR6lkj80ihWd7FzH&#10;HrI5sAApc/0v+foPYJbjzvSHUU2CzOR2p1VTS5Cvmp8o2Exm1V3JhJfUorcZR09JFkcnQ0Sq0NU8&#10;AbRKl1V7sqopZduto/HnWKK5LHTTSCVqQBSlWbgSAQalvIDrLb2+5U91fcbZNx2CXmLmGS5tYzNA&#10;Jp7swXAKDVFczVZYg7BXgVyCysa6Qwch1lFyuQztXVYSSsWKTHUdDM06VUuO0Q1s9QslFDJUrRLk&#10;jFUMDIU0OCgdv2wha89/MO+P/Xokm2zS5DcP8PMlZWVEq022cbO0Caadquvy5+/hp45G0ov2xLGy&#10;opvYhbct3iuBPE7vr08WBRVXzNX04+dKVPHqQ+Sfuie628yxXvNe6WdjbVCogc3MqKSdWiOLUms+&#10;bGWpPc7E1PSG7B6pzW+dtZLBQ1sOHly1OKc5GsSbKSQMzA6zQ0M9LHVaQC3jWSFFJIXSOAVraHYv&#10;yt/mGb7qajaG16zqnrahllon7h3Nj66LC4rF1tXBLNRdf4iro4KfL7jyrQwxh2mqZIVjQ1EcSnkP&#10;Rc1TxCXbNn2l1UoazEN8AFSVBCqzGnFmGmp7CK9ZJb5s/s593XaYxve8xXnMVwyhbFWVrieVQVVr&#10;gqWaKFCWJGkL3HSzsKdAvLiupvh91jPtzAYnM9lZ3buFrtwz7NwhoJtw5RaGCur6nM7myFTV0mLw&#10;WJp/JVTKal4VkYslNHNIBH7s26W+EHRHRdsxVx5Lfu+KxteZ3humrMmRzNdLp8jVDxOa2qgkkv8A&#10;sTVEtML+mJRwLWn7wkJnhLJcsKu9Q0p9aykAgD0XSPl6YRe6H3xec+YZbradjihsdhRikMca0oo7&#10;VKqTpViM1C6qn4jk9JSbBd8/IHCY2fdO5KXqTb9TQUNdUbD6/igr67EUzwipnxmR3rmaNF+4p7CI&#10;1GMxuOmjs2iU/UmU3hl8XRUo27hI6PGUdGYjWrQwQUGPQrDHN4tECxxFYtSXKgAsunkhgYd5/wB7&#10;3ZLiz5K5VjaXnLeiRUFtcMBJVnLcVZ1VxqJ7Igz8TGeps+7R7c2nNl1f++/vNeSy+3fKsfaslXW9&#10;v/7QIqULSpAzopRQRLPoSpXxANbr54d2b66tdPhn8P8ACZOt+Xfzu3LWTHKyZrJV+/es+kHeXaOL&#10;qa/dOWrXqMLmOyKDA5CuFXUTRNhdvSVE7rEz0lSAu23ureX3UsFBhkx+ME1xUNJTT1VTG6TMs8oQ&#10;SyIxjgACA2QuANXLGb+TvanlH295YttsjvfqN4cB7iSjDXLgGhanYhYhAa9oJPcT0EfvAe59p7xc&#10;2S8xbzfTC1gQxWdtRljtoAcIowpkYnXK/wCNsCiKiraj8D/5b3WPwT6CxmxcXlKDdXZO5oqLcPbO&#10;9Ka6/wB6d4wRKr0tHLJ4p4tsYF66WnxsTWAgV5pAk005It5aleroZoa2up6+rX92nppAImljBkWs&#10;geGSQBo5oWZLCxkA4FvYE9xNpur3ZY922K3aPeNqlW7gYVPfDRigIydaAimRq01OOgv7HcwbBs3N&#10;svLnMETf1L5ltZNqvlDAgRXQ0xTmuE8GXSxc1KIXpxPRbP5jfWvZPYfUGN7a6a27VYXt74hbtxny&#10;P603T/D3dBnuuvtspkdrUE2OppKzLTbgwdEzGlGqCSqigjldGNySTc8tZtmoyWIaVJ48fOqUbTDy&#10;TS4upjWrxbTFNcjFKOTxM3BMiEm1/eRPJXMtlzJyvtfMVr8E8CyUr8Jbipp5o4aM44oTnzw69yPa&#10;655C9w+aOU9wUrPY3kkRPw6grECRVPBZBplUeSuvHrYq+JfyH2x8sPjZ0x8ido+KPD9sbCwe6XoI&#10;p1qP4Lmp6f7Xc23JZkAWSq21uSmq8fMQB+7TN7AjcW53kzW1KtKmOFvNWbfyRE00ayxzqftYtUw0&#10;gkV0Z+hN04HBHt2XcBHv21X0dEgaQRyGtR3U00AoaksTU+a06M9v2mN9g3G3aLU6RiVO0EjQdROP&#10;krVIpxz0YcAgt/Qm4/w45/3n2IG3OyZG6F3PVTJNPU7E3+mMrAxcVFPjc5AoSRHePTZZ6UhW06ef&#10;qObFl3vS7dv9zdTCpFY3z/BIuluH8MlBX+H5dHcvJf1/hWsDIA8SzpwIOtaMONeKVNP4s56DGaV8&#10;Z27SRiNRT7u2PVBpEhfV9/szLQugmmVTHeej3aQgYhiITYEA2AXMdsQ5nAZaswlSlRmNtUrZzExr&#10;WKk1Rj4J6aoyEaeJahjIyw3Ctrv5HPFr+yK95ibcbm8lsF1Mtuzx9wUs0RMhXgaVCDSTj4+PS/a+&#10;Q5tv3Kxtt0i0WNzL4UhKVCNIpRDQkVywrThQfPoTvz/r/X+v+Hs4eE79xtB11sns/J1lQNr0sdXj&#10;d1SU2PqcplYo6vFPVYcLBjXkeKSCV3WQENpWM/kcIeZHt73ZY9zjlig2u6WOeUursUSh8QJ4eQ6y&#10;rGCaEUYmnDo39rdoh5W9zJLPdLOea4s3cQiN4lRpCDoLiYhWTSSQuoEkDjw6JB86eh95fIz479od&#10;F9b5XbOE3f2HFtmqoqvc0+QoqBMViN47cyG60SqxNNVV1NVVWOoVihlRDaeddRUEsC5/ML5L9iYy&#10;p6z3R0zHPN17FufA1e8t5Y9BUw4zMtm4oaPCZWmmvNS42riDIah4/C80oiLCQKreuru82fZtsvIL&#10;WK4srmYK8iurjwAUJXtNQZKsr8GSgqBWhzZ+7XsPtbzffc+cu79ubtzO8EqwWs8ZgkaIxtrljAZg&#10;zxlh2qxOnS4FCaIzoL41VuO2THjO+tq4LH7ui23kdn7fwmNz67jxX8MXF0y1dfQ5mPH4qVsjWJTg&#10;iJkWeJIHYAqCwrY+VOB3t1d8jF7y6/zFRWyb4GE3Xj87R0kkdLuHDbxSlizUVdT08kzs8OcWqinj&#10;B1pIn0DHhvctym23dZuZ9lgESxxAJHp8VQFQI6EEUcHSDpwe+gIz1lD7b3XLXM3tzNydvVqUh2l5&#10;raaJyPEie1JeJ0OafpFGiauRmpoejTdRqub6sxm3Nzbex+KrcJT1W18vtqCskzNDjv4VJLSUdFBW&#10;12LxZrIGxPgZS1OsZV9I1oNTW79O9pYvsfaq0GUphJmIIcVtns/C5ZoMr9nlMlFBSbe3RGk0V8pt&#10;/cFOFjimeF2mBg1hXim1ALefaC8v97PNvK+9w2O7QyyT2sFv4kESwsrSm3DrIxMLShpYxpVUWSWH&#10;SFVEiA+7/ec2zk1oOV+Z+WZr7kS/svGg3BTFM0zwHTM6xGOMQXcURCy6Jg+qNZU75KvrcfID+Q72&#10;zSdk5P5A/GPvPbHXHYmyOzs/vPoPZW0qDd3VNFgut8rUV25q/pKu3bid0Zuoiw9NvVjWUEcUFLQU&#10;UOTydLp+ykooqBZ4347bElyuTk6wymY6izVU9RLU0iPIdk5OqpR/uEqkoKlClBm1qAan7yEOqAGB&#10;tcDvE8swR32yWdnJuTC9k8BFkliEccpbTSR2hRRCwBIAoiPgGo7q4Jc0feD2bn26utv512K1m2sz&#10;N9IG7pYomarReKWaQxNF+m0UshVmpIpSRVdbudlUfyk6H652JFv3Pv8AKWTCbf25Q763JDicdt/t&#10;FcwaeVtzZ2ipcJQ4fbm6cTR1GmOnpoaKhyDU/rb7if8AWzVnYvyM2lkshtrc/SuM3nlMHR458jkN&#10;j7prCmSx9fTyrRbgp6Cba1RFSUuRno6mJdVSAKmmljX/ADZ9qbaewmhSSK7Re7FWo1RxBRwhxiuT&#10;xrU8egY/sB7Rb1H+/wDlz3gl27aLt5BHDe2YbwSrCsLTJcjWyBlOoJlCreZ6Mxh+3NmZqGn8VdLR&#10;TySyxrTZSBMfXpU0wgeqpJKCaeOtFRTRVULyL4RpWeMkAuB7TWS+Su4sGkH95Oh+5cBWppK1WOwW&#10;M3DD9sjOhM7UeVpZokN7KzIL3JsL8GSeF+oWhkktjx0hXAPGtUZqf6q06e2n7rdzdSh9g94OVb7T&#10;2gG4lgcnyADRMCQM0DHpXfxzbtckqJlMc0UmostTMaVC45cxmpjVJCrDnSePz7G3aPzN6OyNNTrn&#10;9x1+y8hPH4amj3fgMrhHhqIgqpLJWLT1eMRmVhfVUXJBJ59hW+2iZNUsOkwA4qaHOSpD6Tg+mB0p&#10;3r7s/u7ZXBa02GPc4tOXspopgaYDBNSymvH4PLoGshtLJRCpjwtNDV0lJWNU440lXFX+XHVjT1FT&#10;jWhEhmVIpHcR6VKrGyBQADYxu2uzOvuxKQw7Y3ntLc0jo7xx4XcGKyjvNEpdV8dHVTTIJQLG4BFy&#10;PYbu9uDQyxzRk2kqMr+hRwVbI9KnzxToIwctc/clXlpe7jy9uFhulpPHPC80EkYE0LBkILqEIJFD&#10;UkEHNeild6dc4isw2cxW7sPWLsXfe3cv13vmkmpailaXZPYFFNgMu7BhHLFNhf4iahGHrRogy82I&#10;RM8awzTQkBvG7qsgbV5EuRHJawtcc2/H0989+duUr3lvd9wjliZIROyLVHRaKaDSzltQIANamtaj&#10;B6+ln2S93+XueuReVL21svEe7sI5nYPG7KZo1NGiRVC6GYimKAeuOvmC/KD48by6D7l7L663GlVQ&#10;1uw9+bm2Y6yYvI0FFU1G1szWYmabG5CummNdT1cVMJI5leTUrhr2IPuOZVhVpJGjVEUu7SemNFQE&#10;szMxCqqqLkmwA9hC1edpUhitzLM7AKuksWY4CgDJJOABxJAGT0Pt/wCW9oubY3s+6PY26oS5jbQu&#10;kAliS2oL61AHQK7fqczWZGkxOLxEu4cnXVtNj8Zjo6c5Kura6qlSCkoqSjph56ypqp5VRI1VndmA&#10;AufZQ959g787rytVsXpZPs9qUhmpt0diSCWjx1TIyvTtQ42sjBnlpI2vqWD92qIt6YLtLlfyxsXL&#10;3tdtUHNXPkVv/WR0LQW8aK7Q+hUEsDMKjU+FiPBq1Jxbu7eHfd5bbNu3C6m25pdKiaWokAI73FFC&#10;xmoKhgz0NSNfYu238VPil8WP5TXVe3vmJ/M6ptt5P5H5+gpM/wBG/FHB4vF7j3rtRlC19Nmsxt6r&#10;rDRSb0Z0RTV1jw4jb7ceWXIFVph86r69oOrdp0+2sfXVeSmeeSuymTrGbyZDIzpFHLMsZldaaBY4&#10;lSNATZVuxZyzGCuefcTded96bcXhENtGgSJK1ZU4970GpmapJPDAHCpmhPbnk/arSQ73d3Em7Edx&#10;jRPCqMgINLsVFcsSS3Giiiiif+YP/MT7X/mDfIeu7mzO2sFsPa2NxMG0eudjYyd5X2ps2iq6ysgp&#10;cnlhHRfxrO19bWzVFVUlIk1yCKJEhjRAJavUDnVKq/6pdZUA/i6seD7C6TX4/ULSqlOKhiB+asKf&#10;mOg9NtXKk40WrWVzPq+CSSOGU0HkJrYam9aE0Pr0TGKv3Cl5JWy1JTBP+BEENVVU0Zc/RjSZBhFC&#10;bXW/15FveZXnsWWWaQKCSqSMG02Or0Nq1cD6ezmwtd93OdLPadyMkr0AAdxqLA0FGYjypkcadE37&#10;x9qNpLyc78nSQRoO51FudGR3Bo7dGA88OcA1rTCoxWI7O3NV0eF2NuhcjW5SZKSioZKvJwpUyzBh&#10;HBJFWZP7cMzmwJjvqItyeYS1WPkIY1Y5so1yIAT+FDi6Aj+l/ZRf7BzHaSuLywn8RTQ4LfsHED8h&#10;1O3Lm4+zG5WMSbTvyQW792lysWf4tRQKSf4g5r6k9B/unrrvvA5Kpps1sPNyV9ECk8RxuQqKqCKO&#10;4s9EZBkIYkCn/ORLYC/09uEUUT+hJAyOpI9at6lI+lrA31e67TBJdSzWcw0yAVFRQ4wR/MdAD3o2&#10;ba+WLfYuZuX7kzW7uyOwkEg4KyGq8AVD08iQOpHWdRks5U5fbudpWoqmFIZlp5aaamkQhhFMPHUE&#10;nyI7LcfUfn3gSEPrjvpZHvewPDAfSxvbj2U3cLW1y8ecf5epc5AMPOPJUMc6xLcqTQtGrihpnSw8&#10;yGPlxr9gcbt8m2dyMw8skJUK6JO8JLIzi2pCQGsy8++aRyREEN9DccLIv+xVhc/7D2stbqKMjXM8&#10;bfNQ6/mKA9Anmr2l36RJmttjsbyMg/2EklrN9oq3havOmR0pdu9g4hZI1lyeRx0gZTqr6Sny1IBb&#10;kOAhqCP6Ec29uQIqECHQrgcPSkRyi1rt9rKAsj/6xH09zlyRzfa2MkCy7XY3YJArDM1rPw4gVUah&#10;8iPLPWDHuR7c7xtsty90d328Z7L+3+ptv9L46hv0/wDTIR+VT1Yh8fO88Jt/IY+Sbamxt7U/khSV&#10;tq7qyWwN2SaHMyPTyUlbQTRV8cnqDRSKWdVubhQE3l8Zl5ysaw4POQMbmHKwNQ1SoDd18s0j0kzN&#10;cEKCLn6kX95DWvMvLlxLBLDzRuOzXikEC6QSpny8d1kqPIfq1pTgOoIt7TdrCO6D8t299YmorYSG&#10;opjULePRInE5NuQD68Orhdj9t/GHO1uKy1H8gfkl8U+waWKCR63eEce69v5GqZIxSpLuyqo66vnj&#10;jePSzvl1YRaQouBYKcvTbexTu2X2pmdoyq8qvlcTRCellVlaN5YjBFpeneFvUEhbSGtw1x7G17Lz&#10;Ze7VNZrLt277dKvxxs0DkUqCaeMrE+lUUjFanp3Yrvl2Lc47yw3W4gv4iCIbgJMEYHKtUxOh40rq&#10;bzpjqx5h8yuxev3we1O0Pjv8xNg5mhp1hpJt25PrnddVGjQVuNNS7y7mxeQr6fIwxtG8mWpI5DEw&#10;b0HUOe2c5QYdWixHaNFNHrMn2OfNRipwkgVo41GWluYo1/TpUA8n/WAl9sm2WkLsvLl7YXcqnX4S&#10;CQPig1eAzE8cMRqpg16HO4bve8z3loOZoodxgg7YpNdfDFa6VLhdIHHSTQE46Kx3f0RlqrGZHKVf&#10;8v7tTqHdWZooqLO5fprFYnsLF5eqpo6qOqymVpOnhVyVmQrZJLyz1DyzlEUHTa5VsmQytV5EfF4j&#10;LRIQCaPK46ZncsdV0mmhAkQHgH1Hm39PcM/1Ah224uNw2jfN0su4tqMM6gN51DwUzXOaZ8+sgovd&#10;faNw2nbtk37YdqvIY4REodAJQgAA/Ut5qk4NCVr1TxH8S8d15l5d3bJ7i+QHSuWkqZsjJW57q3s/&#10;blBTMYhOqmol2pXF6SeQWdHLxRqqklwur211GC2/lIwlVtzM0TfRZ8dFLTywkkFZA6eWCVkBNgdY&#10;5Jt9PYy2/mPmbalWG53Gwvk001Mwt5KfMgUPH+BR8+o53Xlflu7vH3Dly+ksJdWoRM31UNR+EB9E&#10;iZ8w5NOjZdf/ADW+XfUFL/Cdydp9MdwYIRfbTJu6vxeGyuQpvE8Ukck0NHBUeKpgKq/ngpfJYKHt&#10;qu5xbf3fRUqQ7d3ViMlTwsFhx28cPPDMsIQIsb5OgcuGt/aNN+TYe1NrvfKwmSK5mFhcnOojQp/5&#10;v2r6W+XiKT5Hh1HG87VzUZHu59qmvVINTbSCU59Le5XWuf8AfT/Z0Ku1flF/L133mZIu3+m91/Hv&#10;dteoqKrenTO748NiJsqs33X3MMeGmkwtdCZZLxrWVbr6Rcg3UxJ59yaSm6NizKrBFqMlt2oi3Biw&#10;ip5XeCiJlq44g0RGpqancE3BB59jK33bcbkBNs3yO5tx/GySqR8pI6MKeQeE06BEttsVjJIZ4ZbW&#10;bPY6yW82TjUsgoxPosxTyoejb7Yl2vnoIv8AZZPnNtbedNSNLLjNn93Y6k23mKiY/wCSxRVHYG23&#10;wdK06wVAbxvJlUJjHlQhdIaF/uVXyBKerkwwMTPUPRLkcPGjsZBpqXrKmUPLI8ZbSWDqoBuDp9k1&#10;5vW+q309/wAlx3duSSZLdx8I4gmSOAVPmCQxPCtehxtOybc9hPu9tzwYLtCoSO7TU5Y/77W2E7hV&#10;FDqoFFc46S+/N+fOTaNTS7f318Xdsd9YabIVEFLkcDXbS7DnyWDpaWnqJpqb/fv7JpoIkhqvAZSr&#10;w1E+pFWY+b2u8dRVLIVo81DXQiKOxlqXmUaRbUrUDRSqFBBuzSMSTz7LL2Xkq4tGjuNi3GyQHUyr&#10;ao9PUgv4i0/iAH29Ut7rmu0vEli3axu53JVSZtJaoJAo+hhWh04UDzp0RztHJfGnJUpXevxn7o6T&#10;rKbIS1OShwXXGMiiileRZJppTuZNw7drf3ipaKlp6aMIFtexDPbw1cThIqqkdCn6XFaCHtxeQFma&#10;7fXgccfX2G4bX2hSWeZt5v4Z5Mkqwt8mtRojEajgOC0+fQglvfdq7tYRJy3bTQRA01JHc1X11ymR&#10;mHkKu2OFBQdFpwtP8BErK/I1u7u8MJl66SF5anD1+3dmmNtbCeCLC4Cn27jMbanX9EcVmcama7Ek&#10;mPyd6e7j3pUY7PdfzbVysWPpjHJiZKbGy5mnkVvKZqRdwTU1BWU8gJLIklPOCAFWViCM2Pu7+83s&#10;ByPs78q7rzJLb6pCwkmuX0NrPB5Eqytwpq1pStWRR1GHMvLvOm630257lybeaqBSIIZI46AacRxJ&#10;QGlCSFIbiT1sl/ynf5nH8tv409aHojPdv7n2bU1ufyGYj3x2dnKfOY/Iy5GZEWnyWdwk1fkMaYn9&#10;Mf3LVFIkZJEsKDT7IbNXfIPZOXjqt1bfy2IxdA6+WWbrHflDiyolvebNUm3pKVkJOkMs5HIAJ495&#10;o2G5+zvN9l9PyzzRYX19KDQRbpYTScPwxfUavKtClfUceo43fldIrdmuOWLqJ6Z8QgflRyp/KlfX&#10;rYs2F8pPih24IaTrP5HdIb+rMosgo6LafbmxdxZSRvE5ZYsZj8/V1yyxoCzRtEGX6lRz7NViu5+z&#10;pNvQ57ZOO2ruuomgSnqIq01+OeirYokMscsVSYJKpV+oElRA7KwYgA29xld8j8qLub7dv1zeWcSt&#10;UFdD6lJwRpBC/kjAEEV6iK+2jl6K88HeHu7Ra1BCK1RiudWPyQ9LaXYu18ojUb1VSsEcrtEaOuhm&#10;V43kZo2XxxeOB2A5AQ2P5P19h5jsh8idy5morM1RY7HU1ax+4xu3023R0bB+PWxqqqphZ9R1kGRm&#10;H1Jubia6tvbLarGKGxuJZZYx2yTeO7/8dCn5fCPkOku43fIljCEs7h2kUYZxIT+ygB/l0uKPEYfF&#10;0MFKpqKpaYWhlr56mqlsPoDJKRcKosBaw+g4t7HDZ3QO7slUxVRy2G29GQL06VmRys+o8kmBMZDS&#10;ox5J0TFQfoB9PYB3v3H2a1haEWc9y4/EVSMftLlvsqv7eo93LmraHBREllb1oqD/AAk/tHTXnd50&#10;2Ggdv4dWV5UE3D0kERNuP3ZqgN/r+kn2dHbnX8fXO1svuTM7zmaiweGrctkDT400ANPjqZ6qa9TV&#10;VNR6Ssf4C/63uCt05kfmfdrLa7HYl+ouJ0jSr6+52CjtVV9fU9By1EG530MNtbnx5WCgVqak0H8+&#10;iWdmd3bh3JuDAbJwvXGNqZs7uDGYanr8lnYslTUxyNdTUZq5MVQQwyMtLHK0hLSgBVPqH19lE2b3&#10;jvz5L7nTZHX0stFSTWqc/nZda0e2Nu6wkjyBbLNkZ1OmKIENJOw+iBmWZ985A5d9qtqO/cyIskw7&#10;YYRTVPNSuPMIpyzUoFB4sQDLU3KNryzb/WbmQSDpjUf6I3r6hcVJpinzFRG7Kh6h+MGxcj2PuLFU&#10;+QrKUMMXjIIof4rubckkMr0tBSPKGaOMENqcgx01OrPb8GzXBbfw+1Nu0e28c8q0lHTiMzyShquo&#10;lIHnrKqYKC808l2Y8AXsoAAAw75sFzzW1/ebhdGJpAxJQ6Qi/wAKk10qAP8AKST0o5Z3VrPcrWe3&#10;tEml8UUVl1Ak1oNPAivAEZ8+tTj5mDsL5Jbh3n2Z2FmP4PJXUtTJBT4yU0WN29gKQA0+Oo5JTI9J&#10;QUMK2LJIuti0jnW7N7D3yUN7+WO38a0/rm/4A6dP3P8AnL6r8av+I94O69i1f8lKOn778P4n/sNP&#10;+5HHhXGr/Jjrrb/UH3G+nr+6buv9Q/rNOiCv1njU+gro01p+t4VPhx/a9/Wrz/eLrrz/APHxYrT/&#10;AKdv7t+T7zMaf7q/w7/j8befy+Pyftee+rVzbx8e/wD/0gQpsPt/aDbzb+BUkMlDNTtg43Bixubp&#10;LxVWHxrRxlSssefoAzo7MWBDk/trb6bp7zdN4j2MjcZGMqsJqEF4nyJJKmuPBfTqUClSKVPXeSa0&#10;U2cv0zok2nGUFPU00+Y63Y6mtz+6qfasklTSzo61jZHwJRvXYCs+3qqatysEzU5XxNich4llhiTx&#10;PIBc6z7RmNxMWWqK2qrdwZar23XUtdm8TiEjxdN/C63HY2vyFXicuaHHpV5qKfLUqGGWeRmSGFkB&#10;0uwJ1cXsliIESzjG6xyJE7HUwcOyoskJZqRUiZtQHxMwbio6AmxWTXO4TR3MgeItTJBzmvCgzjjX&#10;p0FXmcNixMKPGVO6KWqxWOrJKiXISU81DW5vHY9q7G1kteq48Lhaly8MQUSVRRj9ABlkw+48xsnN&#10;5GXP4mTIY5aSryFfR0z4zL4DGZCaGqnp6cxv9vVySUmECxiWOSOEamVQxv7sLzbrDmDbYItsmW2k&#10;1hUZ/EjlkQFQxFAQNUvdQhm7RWnQ2/q9s1sHeOJEn0kghI2NQRUfDXzHn06/xLBYjdtBt1qLJ0se&#10;VSoNBFJIMtiMicRHI3nc1v3ElGVmzBDeN0kmcqC2lbF7xUOckioMJnMsEi2TT0mXhzNLRx1eOxmM&#10;yc0M1M+eilVosrms1BBNFCytGIdLagSyaSe5u9tWWe9sbYNPfyNG8RZkd3AYUhINYooyAzA6tRpw&#10;6Cku6bb4rbdYLKLlzSQhOI+WacR6dIyqy+3oqzL5PBUseQyPYUNVhmwde9TQZ7NV+LD06/wirWpD&#10;YTB4tZmecaJQxZGQIUbWMfXnaPVW3YKiHfu2MNinqa05ehmakjzUm7jknFNJl6VqmOadaXH09Bee&#10;kZ2p4XaNlUG5IE5r5K5u3eOWPlbert206GIkMZtdAqIyfh1uznw20ksAwNcUi7nr2qtN8bVtG6XV&#10;vduhY0cJqoM/hPmeq+vmB8Wfkx2a9c3QXdnYGC3BlsZSYCpqKHelTtjGbEottw1Feu3aZKKAYePL&#10;5/LZOnSPKfZGuanglSSWVWCoXbs1cFuvsRd04fbVJSYDeNLuHHVzZig8WIk21tx8Nl6GLbmLVj9h&#10;kKqWKaQNEVWYRMNIYK3uTuT47vl/lQ7Jd7zPJue3tbMvhyapvHmMsTGeQg6k7kDVrp1DOnHT3LnJ&#10;42W32/bau7W8eZHfVqP50FatXh+Ho7nxt2funqnpnanXW7t1ZTeOe68wW3I8juHJ5yt3Fuyv3Zlm&#10;z1Nlpd17jrZNOcgjmrYPEzQRlI0JbUFQK25HaVZvDC1GPfGUlKds4ds5s+jMM1LmsrQUmTxlFVUl&#10;M0s8kFQcX/FoqgRyrIWYqoIUtcztd4t9kvUuDcu4vLjwLkhqwxs8buHIABXxPCZCVoBQnjTqS5oY&#10;bcw2/gtIpoQqcAaE1PyqB+3oWqvd2F2pmcQA1blG3ZnYsRnZKCpafH4GqlwWezVJmshAoZqWCuk2&#10;6aVWj8cbSOt1PtP/AOjjdS0Tb0xmRykOOwc0+HgyGdqVqMjQT5OlWgllnpFggJSGauBCBvHFoFww&#10;b2o3Dfdj3GC75Sv4IRPfQGogQBSoqaK0niLXSCKsp1VIp0r5nvLaDlmayvYgYZYm1BRUUAySDg0q&#10;Bnpwqd97SfL4/Y2Rq6KXOZ/GVOahxtDCs1FV0WMnScxxzOJabXKBYBgWchgOQCLeugfk38ku1evu&#10;u+k+s+pMd2Pi+tqCLcFTnd6ZTeuLOWzmMebExU8u4cFuKihr8fU4XM5Cd6GmipUM1LTq7NGZI5fz&#10;6v71f2f+637Re+PMuz8nc4X9jcXF9P8AVLHDtsro82pyIEitUj0+KqgvKkkiBnKsG0svH7m7dhuP&#10;NV9t3Ldkkm3W8pajgqAWJUkaCKjHwnHQedZ9d7n2xv7tDs7e+4oaz+PLR43aZoaqahweF2rHMk5o&#10;psRkZ61KfIUFRCt6mSaQyJI6qEFwbk98UGM6g6zfObqqsvWZHKR4hd30e19uQ5rI0dK6RVX8C2hj&#10;VanqDWU2YNOY3nkqQgjLNe/HLH29+6tz/wC6nMO0xbJuezW9s4doPqtxW28UAE65AUYMWjBDKvhq&#10;rMuDTp7cEk2jaZJzOfqJAKsqdy5rSMVyRTia4r0WKn/mc9M5ztjJdS7b25vvKZajetxMG74tmVVV&#10;sPb2bosdmKyqq957hir6WPGYUR4wiF4BI1TJJ4lKswYSFo8/Nh6vLYCszFbsZ6Wkz+fjyWUl29vH&#10;M+HGVpo9vUMWCqcJHiJ5K6WB5PspKasnlhWOaaSEtGchbb7sPs1yxy1bWvM/MV/P7kSTMi2lg1nP&#10;BCQ1G8J57e4lk1LqBZyyAEaEXNSO+tt1hEG8R3jvFQE630VFOAAApXifOtOquqr+bf8AKfsn5Lbx&#10;2ns7qHqnrzpva8EuF2P3L2jhe1slhhmKfI0Qz2f3jiMLuXbVHk8DUY2CeDGsEjanqZ4yWfVdYmFz&#10;G8MvlKbH7G6vm2Rgd908+P3ZuDcVXW57eiSYajlr6eLL1lXncg2JxmVRXpklbzTNJKpDAqp94mcw&#10;cg7/ALCN2sZrS5j8J9Nu0ymGPQ5bUokMKIWood0iSJW8PSQVJU33bf72+tILZdvMEUoozD9TUFGo&#10;jUTUA0p69Wx7E7c6R3pjMJ2B2V3ns3uXfHXWJrN447bfVJyeE2pRyV/2+PGV27sCTNVlfn66mkZ6&#10;emkyFXXrAahigjYlhLp8N13lNm79xNfgaOkz0mFrpMlujMYlYmyk2LqaUUWUn3EVkyVXFjpnukbe&#10;QFUb0kXBnL23+7tzbs11sXPnuVvto/ItreW8jJY3CXk6xsfFeMWpTQqyJEYm4EmQKx4HpLZ2e2c0&#10;2dw8MaxOq6HYr4bYwCCS1T5AUoa1OQOiUfKP+bFjaDtna/x3+LXXu795/IndWFqocNgt8it686/x&#10;UmSAx1XjNw1MTRz1uRpGyMORkNLUxVFFHS6o5GV5YnUPX2b6/wARsGKj3jT4J8XgarCYXb2SwlHA&#10;2NydRuKPIGWgpadaWmPgx0WPaoqA8aqqkvYsqkK/vMco+1W+c1bNz1ybY7zZcq3UEolpbwwNMY9N&#10;ZFWONaygNpJD5Hb5mpzYbNYWG1NaKmuSPAeuljXz1AeX2dBR/L83L/MM2jV9mdQ723p1JunvncVZ&#10;uLtCs6w3XvnsTs5uodrUbJR4DDVe6MxvyorsbQ7x3BXxGnjdJjTU9HKrBvImgptHTdaZKpzG89/9&#10;c7dx+S2ga1l2t1xt+hx+G3xFkMpTYrGLl6bJpkKuSrY1aySfaS0qzso84lUKFyX+8l9zaw5H9r9q&#10;5o9l+dOYL61urC1cvuE8byQsyB5WiS2tk0JHUKBJ4rGvY0bAsQvsGw7rczXO8fuy3G2LVRk65c8Z&#10;D5aeK0pqOGx0l/hr/O5z/c3zJi+MO68FtPD7U3XubeWFg3fnJsnisl13m9h7czW4cxiM5V5PczYr&#10;JY/ccm3ZUxUoipvtilpRUeRVUU8As/Xtdkdw4jZtftav31JPPRbZqd5pJsSkx+Hhp3gFPt2jpMfL&#10;t0PTVkuhaWpVknA1a1Zl9x3zR95Pnm29m/ZTk7b/AGy5fluNqs5Ip7sbXeG/lIIAaZjctHK7E4Z4&#10;aldVNLBWCm3sYeVrifcYby5EkpJ0lgUFfIAAGn+26FndfwM6Z+W3yY7sqt9/NvuVsR1o2N3Nj6Lr&#10;nO9QdfUNHB2RBkTkIMzvPEbLly+76fBVO16WWOoaeD7SXxpI0qylfbPg94VWcz9d193L1dBvLBdm&#10;bQ3DT0MuFjzUWZrZIoGpl/iOT/iCzbapK3HVs8EeSpp0q46owSKdaIyY881e60e7zvzRccq7PZb3&#10;Z3sHjutubdlVm+GOPX4cpVgjeE8IUjXU8QW9nurzet/WHd7R3hVTJGVDAhhwLVJBHpno520fhDmu&#10;r9nYCh+MXzO7jw2ydreafB7U3pmtn9rdfRRiP7qo0ZE7epuwa6R8lTQ1Pjk3DNRxKssYp/HPIpCH&#10;tLbdBu/vTaWzoajObZrEWqr8nt2bPSJicbRYDb9bNWNXV0lHUy1q4/CUzyp9w0pmmjUsS1mH0Ffd&#10;6+81sPsV9yXefdXmTkrbrnaLSxgksXNq8t2RdTLZxjSk0TIfHuFYrDJGVADqw0UMknc9sXcY4ZjP&#10;4yLUll/TX7GFCPn+XWrVR/CLsbuj5j/LTrPrSs6s7Opu2t8VnXm9u4u3tsio3Dj99YGA9g5yPrbI&#10;Ll6BMXkMrT7aWAZGCjWox03gCa1Z1bhvXpbEY/GTZbbOXWXd+NwFNldw0tdmwkFVt2OqfQ2Nx9LS&#10;U1Mskr6JG1o8wjRryWNvcOfdd/vLNj94fcr9087WFxazXk0kdosMM/04kFF1Frm8ndZAr8Q1WyOH&#10;Rhec1r9Wti7n6gofDIqQScCpJNBny6M38vP5QfZXxz6vpdpYEYze3xepEy+eqa2uiwOb7l2j2fur&#10;bdRhZcpWbsO2v4zmtvSRyz0EIkkWGBq1ZWjeRI3QOaelo6EUlY89ZRywIss4p44SySXQKIS0eowK&#10;ZNTXJNh9R76oSb7zBvI3bbBb2l9t15GRCLiSZlUOjB2KeJoDBAwRSpXWy46P9q3LdIXB3NIpEIwK&#10;l1yrAalOOPD0NOtT6mypk3Ou1MvPUb0kqspmcfi2zmTzT0MD0ckZo3n8tf4P4okVHJTxywxxOvlP&#10;Jbxshrup+wa3JYrM+fbmI3nX4LGZPMwjIzq+5YKWKhmgSfbmWys1ZMuXpZ5UENHEY4pQ7BfG4V14&#10;7ffV+77yhyDvvK/uTtPJqSbdcbnbpemK2SU6lLSlTBHEIhD+mSzur1oNWoYIP5l2D66Wa9Ft4aKS&#10;aoAuagig0n8hw62Dv5V3yb7s7/xvZXxA7Q+WXZHSmRpuoNy4ro+ihl2ztXrymqKmeixkOO3FmqfE&#10;YrdkVZLT1TNSzLlYKuOOORzMxCj2/wA/YXYOVXqzffUuLlx+W3Esa7k2xvr7nH42SjlroMWs+5MX&#10;S5yKaiy1Hjqqrlhm87pDOkcskcwUJ75+c4fd6ut65s3jnTlnZJLrk2Ui4WFkCVmQFgI7dLUJJEsm&#10;gsrKGoKRtHUkgKykuttu7OLZLZnmZh4iODQgHUSAtBqoCfy6ud+M/wAxupuruvezvif89u9tmZbt&#10;HqKiyu3dn9vbK3BkcrvTMbay+Fr5a6n232TU53I5uPcVYmPSlVIJ4neSoWOWV1e6lmqmznYtf2v/&#10;AHk3LvefDYPAV/8ADo5c0s+3Zc1kshS4KGqoYsjS5CJxt+PJyzppMbOVA1AXPvrt72+5vJn3M/bn&#10;2Q5n5V5B2va/cq6vrNJjabWtu4hW0uLmTxJrZ4Jn/UhjqCwqCQxJIoCPcnkWez5o2XmvZuY9xhuG&#10;mid43n8OFfDYNpARFJD/AAuC2V6r3/lt9X7++Z+frusdx7g6j3nsTZ28K3talxXYeY31vPvbrjFU&#10;m9cHkMXha6pzm8psNjKnsvHY6SEVENE0uNMflQnlWoN74+Ne7ulMktFI1BkmhoJ8jBR5SatXEbox&#10;eWmarWWakpngijV/trxrSmEa1vYEX9/Ut/d9ffV9v/vi+yHLvOHL01yl9EkUN5SEQy2t0qMtVV5Z&#10;5NDd1DM7EgGhx11u9iuabHmbkOznaC3j3OKDQ6qtRIR5uzM2okAmtOtvXZm8EyL1e1J6GXF5jCOu&#10;IcY8wZGjxs+PhjozFDlZqSA1dTRJMhcmIxqSAQysylffGSlyVdnakR7aodrbS25tJ6qamw9NJS1u&#10;RzdTX4+OgqqueCVZYaaFWlmmMPjlkSKxb63l77wO82/LnK8+4Sbq95uUt2qqZV8VI0WrGiArqCkA&#10;AVOlm1CtKdQr9+LYtuf2ynMMekEgDw9IOpiGFBQinbQY8+q9/wCZ3vOPr3rXY9Bjq3GZ7c3YnceL&#10;wVFJvAU2QoNvYWlwucz24IsPh6qOLEZDM5aiwzYrF/eR1EdPksjBMQ3jt7NZ8n/lTQfHfYWEwNLj&#10;qHfPau6aSlq9s4gVNR/A6NkddeezkFM0Nc2FpWdClM02qrm0rrXkjllyV7ZXfvZ7gb1uMt5fWO0x&#10;XMmpLVvpXeqMuuLUkoTQxUsSrUQsoFXDDgZe8yw8uQTynwBMG11kUO4pjTpJCgn101H2VB1//g//&#10;AC4M986/k72D25T1u5ekugNkbj3rsTfsY21hz2JvBq+lWCDA7d3XnIs/QYnPMDItbnMRR4+uxdHI&#10;8NHJFPUR1NPVzVZfuXu3MyZLuTeme3BEFqFhws0y4Xa9IJ4JNNFHtzBw43F1EEAI0SVEc9QtgDIQ&#10;Wv1n5E9kvaj2y5WsNt23lbbru90JWWe1tZpqD/h3giVmNTUuzH0p1ib7k+/W/wAou4bPdZYkc9yJ&#10;JKQRwoKysVFadox+wdba/wAbvhv8Y/iTt6LbPx16W2V1rSLRpj6/LYvGiq3bnoEIdjuLe2WfI7uz&#10;ztOPJ/llbMNRJAHtR5DaWK2nEJKahgoFpaeRTPSxUcaMPEQUIjpo7KSRY/W/5PuTdrvDcotjaoq2&#10;7EUjC6VXOAADQfs4dY22fMu4cxykXNy07s2FYsSM8TVjwFT+XRmiHDnQGJuOWsE0hWUWJDX0lr8a&#10;SbfX2EGV3BHTsKyleueWq8kTyEv4ZUkBSYoisIwwU/6ngc/X2PrTa5J1EEyxFUFR6gjIr656kOy2&#10;uWVljuPDES9woFVgw4ZoTSvz65BWQWIL/wBCCbg2soIN/wAE3PtifJr4a2lMUGlRHNRxS05SpidG&#10;ugpq+J46mlniZro8bKy82N7EO3WxWO5i3TcrGKe2BzqCutfXw2Ur/LoQWrXthf7fuO339xBdRP8A&#10;2iTMKfMqKDrE0ZYzEgtrQIUkRXgYC4IEZ9RVweRfkj3aN/L7/mBb+6m7E2xs3tTPzbh2Pn/DtPFZ&#10;rONUVU+1zX1VMKDHVUtPPRnJU1XNEsFPLUmSSGd01Mykj3xG/vMf7sj2p94PbjmfmjkPlhNu5ktQ&#10;92q2SWdpHNNGj6VeOOydgkmoljC0TMwXWWNCM8vu0feQ5i5a5m2vl3dd1a6sZH0uZpLiWqEgMy1u&#10;FRXVSSp0mnp1Tf8AzDvh/lds7Z3j8s/jDhJKftvatNS7k7J66XKbok2b2lsrC623RJR7Qx2coqGh&#10;3pituy1dXSfZLAuTqIViqFkkaGaHatSvgeklkjf7iDM6BBUX8kSRzwl4ZQE+iEkAjUb359/Elz7Z&#10;3Gz7ieX/AAniuLCQIVeqMHUlSTUVOaeleu3O1T2+62u3X23yKYFiWRdJGRSvkaHoGviNNU78wdN2&#10;jXmjnOYo6bcNXh6CGoqZkKFIWxsEVRkKqfH1qecyzJqfSINJuSGGq/vOm3BhZ5+r6WBY8BhvkRuC&#10;U4icvLjZIc/is/TUtHUxkCpmMFRMrgLNG4IuG4scgdmS33HmOffLh+59kRCRhqoyMTx4Y/Z1no9r&#10;bbha2e4se9rAfsAXPV9ONqIpcZTVysFSahglF7DQvjXj639Fvzc391N/O/Zee2qdsbgyCTpS0G46&#10;enpmuo00YlKUbLVJ/lc9KGb9dQ8srkAAg2YZde2r213t9yttOwR4SSCRnHqR5fLoAbzt1J/FiBAG&#10;T+fU2nqI5VIRtbK7I4UHh1A1A3/I92n/AAF7Dxy5/D/5/wAVXtXbb0kNJimo6Wanlkiqamu0Gqlr&#10;ap6aSnVFp5ZWpwZPIV9AHuE/efliOfadzQ1qS2Q4NMg1ypAx6UPRsYlvNsFGqFBz/tT0wbiSWSCG&#10;WGRI2gqGcBgoaVjDLH4o5iC0DnXwy88W/Ps9/wDMr2ym/wD4ndvyikhmlTYu6ZYpfE08dLFSYmea&#10;lqpYizeJpJ1RbpbSxB5IBGO33e71uVfcDaIDMzL9VGpGqtSagYwpI48PLou5U1W11PZOaa4mwfmM&#10;fz6ZMFVeTIwxP5IgsTMgN2dnQFnUTOC04Kqb3tx71f8A4EbnwSbBz2y9w5KGlqKjc0NNL/EYXiL5&#10;Grw+Yx0sOMq4gI6CtaeqRElNyxbkN9Pf3afcH3C93j7vuwXtgJZbiydw1CKYdHyuNS6UJYeZA6jK&#10;73g7CNxIk/WUnWorUsDXGkhsEDgQfQg56aN90uQpZ6XcOLo5airoMc9NBBTs8kiAZXH19Q0lKssf&#10;3tB9tRuXS4/wsfZ3a5evMVunYVbjcjNl927SxVJ/eWPdUP8AC5PJWVEFLHlaTL0sMctbDQQStqVi&#10;AsJY3JA95tWV7zLudlzZtt7ZRwbTdSsbb6dvFBRQToMZp4bSEDIJo+kcCegz7Xe5fM/MXOG5bNuN&#10;rAjxs3hHTOCEEbksC8rZC1Negb2NlO7s5W9w4rf+28LgNoZbcOUourM7sDKJuGsqtvrjMhOZ9z4X&#10;M0tTBg8rI0SxokckkElS6KI0Un2Hu9+4B13svL7pwW38JlMLj8hQYrCU2QiqYmr69hNTwxR5AVZr&#10;K/C0FbIk9TCChljjKB11X9ijaOTJeY92tdru9wnTdmjaWRkZaBagsdBQrHKyakRhUhmrTqR/dDnp&#10;dp5YFvCsj7kZB5uBUkCpIaopXhgHh0LlZtiHLzPh5M/n8bmxhqry1OMqUT7airJ6RamrFP4TQxZm&#10;Sm1RwzGMvGXJH09s/wAfdv8AVeTzexMxiMzXb8myD1OL3NtretHiosRiMzWUNVmchLt6OfHTnbON&#10;yMOPkpwwknnTyK+slfar3M3bmuxst926/sksBGFeG5tWkaSSNSIo/qWV18WRGdWqojUsNOmh6x82&#10;baLXna6faIpnFx4gaRiqxtq+IlZNJIBAJzWvQUdky9mrs3tjH5Oah2vVx4nJ5Lr7e+xKCumy+Np6&#10;OSKi2zV5+hnyske6c5hqiqSpkpwsFFViJomhWNypM713sCpqOr+rNjYhVj2pvTfc9TXxVtHAMtHt&#10;fr8VW+8Y1RWyNwclmttUorHRVhkHCJGDxBG979bR8x8w310ZH3PbbGLwzqY1nuSsNCAaDTHI4TDt&#10;6nrICTYdueyXljdZiba3UAk0LjWjBQWA01JoPhNa9FY7Q7Y2ZjO5uw9xbsFVWZj467D2qmG3DT5P&#10;Jpjl3/3Pjj15TzV+Do5TjoszTYvdVVSU8cqVJEVS7MpkVGFiGN2lgsfh5Ns0tRQ4LJ5Khr8pFXUE&#10;NHDlHrUpZKc5eSNadqZXRp9TlY7MfS+pSQccNz5l3Oe8XfoLO6vII5Y4qNrZPBd1eRVBcA0VToqP&#10;ioMAnoGXFtsO0Hw9rsWe4gdVU+HGq0LANgKDqHGprw6oN7G+Rm9Knsb/AE+YbaW8u2NtbK3Ttvrl&#10;ts5+lyc+wE2puXc+MyGX2pjahcnj8jW5Gqixtsb/ABNqoLUhCqo4VlCbK4zHbuo8Nis2rjbG5Mxj&#10;ZKrG04Mk9VPs6CfPSUdfkxI8mLw+WmxQSY0iQvJq0axquBluJkiS8ht57iLeEhdFmRtBjExFG0AB&#10;XcDt0yaloSCDXoeQ8q7dPa3jKK30cZC6VXAlxqpSjMK1ofKvy6sWEOQ60yfYea2PXZte5tgbO3DF&#10;tjekcUFLgtl0feuXxW1MPmqTY5hocR2LuzYp3Cv265yeuh1r5HhkC6GYt0d1bqfLUe3cF1RJWy1g&#10;w0WE3JR1STTbZx9TPClfkq+aemeop6Kmm0LHGkrPUhrXQm4a2f2i2O2uLje915xkFp+qLq2cI0F7&#10;J4TlWkiCqgkwc00K1O09Q5de3Ntd73CLmd2tmcAh/DC1H4ihjK4Pd+XQUdW/yveo+vtwjsbevyp3&#10;HPga7Jbtpu2uq8tS4XH9W90Zx8BlyZc5s6CiTBjK4+kknqJnenWihmjB8WgFSs8HsTau2dz1HY+N&#10;wtNFNh8ZuKtxWFQ5Wpq58tlXXJZSpiafJmCty2WqafQrzRSSqX0KwDEFJv1xu27csycpXO4TMl2q&#10;w3Fwrxx0hClBRBEUURg6gVC0pWvQ05x9tNsk5bl2DwxLM6gGRfCRVDjOVj6T/e+R7G7I6Bx3xT3X&#10;vnc+TyPbOa2btLtfuPb9ZsjbGExWxadxice+S2vDsquxGKxe18ZP56l6FqH7lYdUzFbj2IOU3luz&#10;bMlBX0GHNNR57J4/D0DY2skqY62XcFfTU6ZqsIhglxKUs8yrIHaZNDFyPT7iG15f5B3e1v4d9u/q&#10;5dqlVVDiNZYQgMbRKIlQlCDrLDvQLqBx1Dtr7L+3G8bBuOz8wbdbXBt0o2uK1fQEyw1SQv5A1oD0&#10;QXqj4v8AxP7gxvZG0uxO38/mt0fHXDZLeuVO4Y8XtjdWxYOqdqZiLMdV0FFhJkpd8YzI4hJ5VlpI&#10;qOWNoVWIAtcDHtTuraPWdVVS70zmMxkef3Pi9pbWauQzZHJbkzuSp8fSUFEFkjWGmqa+dYoyB+ht&#10;X1HvDD3q+7Vzj7lR7Ouxx7xZ3Yga6mlt7kIhjRTItu5SKrO4AjIqNROnUpOoc9fvbexHMXNXLnLX&#10;JPLsaRbPd7hGj6WVAviHQWoIzFp0kkKUA1ac9FV6c6S7Y657O2v3d1X8Z4O0d8dd/F/ffa2+/wC8&#10;ODiy2wdp4jbOzclW7Zzs1dII5qztFNMU5mYsBk1jjMWpxKhu4N2VEmSwtBNFC9LmAlU0SrLWskSD&#10;yuHDzP4WRlBtawUHj3zfuuXb3arLm7mW0do9xsC8bGSUosklCBRlCeK5PBpGYseJNesaOa/uT7Zs&#10;PI8c9lu053rb9scRsZoAA6pSOpS3Q5NF41Neq/Nq/M/ee8e0scd3bex0uE37vfbu5hiMRQ5Kuo44&#10;K3c2Pl3FSVtBPV5KrixKYx55Gpqd4Y00cgxgoVFRLVwZDI42laF52hjq6hnaSnlZJiokLmBoleSS&#10;VwT6b+4G5asPbhOU7jfeZrATWd7dtGrrChcTR1LgeQLEHuJNTTzNeufu1e29/t2zPzLve8bjbQtO&#10;YtUMy1YVPaAYycUqTXiKAZ62Rvl580u28h3j170d0Xt3a1Tnuv8AbFFuP+HbwpMjJgI1zcEFHgKy&#10;pyYyBhfDpFWiBqZI0V1k9epA0bZ85GtThq0ZAY6WqjpaqaKGpRZI7FGj1hKozo5jZ/6f7D8hDsvN&#10;Oyt7g7DtPLK7hFIZEA8LVEUkVhqaQxFWZEAI1MWNaFtXnkL7A7VufMnPvKmxbfzTvS7caFwbhkGp&#10;F1sSiBQVqvaGqQMV6JH8jOtO3+sPiZ3F212PR9Q0MlTuPEpV7xwGNo6rNQbOnzNLJFhdpZSupq6H&#10;DV2QrPE2OhipzTyRjwgIjkeynU8jJV1ksM9RQ1kLq1K2MKQSipilWpjWOWRZ5qaNmj0mSN1db+kj&#10;31V3zbpL7aeXtt3CXxdlNwJZkmOpXhGJVcEUdmUkKjA1rQk9dtVkjveTrSwuGlkMaZ8VK1YKQoJJ&#10;yWanEEVzTrXMxG6odmU2NlyGMody4zM02bfGT5ybKiv2xmq/H1eEg3Tia7btft6Sm3Pt2pyArKJa&#10;gVMEU8KsY3tf2ssbBDu+kWk3Rlaioy01PKJhjo0leWHSVb/galc0fm+rAMob6W59wzu+53XtfzBa&#10;zcoWFrabKZAy+NWNHdQdFNBiWgNDmrAjtIOesNPcHnnmb2xk3HcuWuW9ptb2e5VTLJDIkhWuayRP&#10;FqJ4DGCQTUDoyXWezcTmcxlN47S2v3ZuXZW3o6fM7Trszuup3DncDm6OSOszFeTR0+MmnoqUxySR&#10;NDTx+NlV1KMoYQNxbZqMbBHU000zUMNNIggrHRSghQ6m0JFFI0pAIBvze30PsRe3fuRtXNO8psW5&#10;20H7wmugGmtqsKPKAoaRnkCqK0OlVA4gA0IyO9kvc2LnzZ9uG7wxnd5ZdLCPUW7mAw7yOV+R0449&#10;BFvbq7IbaVW3RgK7H1O5d6YEzZ/N/wAWwu45xn6uNJqNqKohbH01PTTzgKY1MiwAyEkjkL6aqqYp&#10;KpTHFSwl3mqmp28KVJdGZv2VFwb/AFIN/ecfOHJOxtt9hLt1zPcXSxiKITIrtG4lVDJqUKXKk6xq&#10;NKDPWSvN3KexbzytcR3ksssupNIZI6LR14yFNRp546Mz2j1Zs3+5O1c/g9zbx3VuunoYNo7Qxm4k&#10;Wul2nV0udocDNVS5ynWiOVpaSGV3pqdo46eIqupWiDRltVoqiveeCZRD4XjpLuC0xZCpK3NyEkP+&#10;39yNs73vKntzt1hfWDHcBOr3PhxghI2cNIzRkn449QC8KmlKdDjbngsOSds2+G0IuVkXxWX8NXFN&#10;VPUZ6MVt6py/Vvxc2dtHK7Ty8+5cpvShy3aktJjzFJtjGybjpaqsfMxxCWP7qvwPliCyAxIJNKoD&#10;Zh2Innq5p4Z0geKWkikkidJGkSCaNpqaSKYSwIZmTRqK+RUJ0sp9gnmBZJ+Vtr2yyup3uGkefSqr&#10;GkQclh4elA7EV74yxDLqWua9B3cUn+lhjSVjG0Zc0UAgnNFotTT8RrnPQI7kysVJ1Ztza8dFmt0L&#10;lsXv7dFNiji6vbWK2zk904LLw7e3JtM4OPF7mzNbtCor4sn9jJXyYyoel8MsUiOfYBb13fuGr2VV&#10;dibaipqzrmKLfjU+4YamenqYVw21s20Mnj1Sx5Gnr8xBEtLMBEY0YMQSPcu+3/NUDe5ex+3m8Wfi&#10;c0XbWMM1VYQhS0ZZkeWRx8FW8NETxGwxNeoo5P8AvScpQ+9Tezm62jHdp/p0q8TaWVmQFUdpaAUO&#10;QBnz62CviH8c4eu957P2T23DQVvyI3bL8XsB2J1m9Sm4Dio9x9u9dvksxTNm46+owX8G69mrJs5Q&#10;a5Y8jPG5DRK2j3XTkfkFv2sxWGxFDlhQbuxe9MhHmqaLFy0GIyGQqYapMNtqemWsqZJcLT1jxmpl&#10;ZzaNGJuPfRq19stjhv7vcriINs0lgpjIZWkWIFfEmqy4m018MKF79PlVT0hvbS2tHt6WqPE0JQDS&#10;WRVf+AE0DrxViGKkUGOtlXHfFLqiHdWY3lkNt43cOKfYWO29t+myLtlK2iEEdPJUblx9VkVmNHuY&#10;tCVSqiSOoJbhxe3vBje7d7Y7bkOxqSHE03XM0k+Ryr7qGV3I9KMnWij3DQZXcm5cll6rcWDzDVUk&#10;A+41yReQMpsvsN3fsXyJcX19vl6txPvLqsfhK0WiRUXUumDw+yQqup21FmFUUoD1jnzB907293Pn&#10;299wty3O9ubyOEPFazTQyWsUiUYPFHLDI6VIo2iRWqcMOk3kfg78f07Sq+63pM6O0ZdnYrbTVe1s&#10;3WbcevoNnU8FVtmpxe2tszYXC4XM4gY2LxNRQUsMwTTIjKxBxUG1cvmtqZbsDO71Me89wYPZWLxs&#10;UyVGbx2za0nHw5GvzsVVkYaONftvIlLCsOuLUrEu66vYkbcRtXM0fL1ls0Lcs281w5CBoZriiuUE&#10;bAsCGahcqF1ZU4NOhvsNxd7Xa3S8q7DZRylgsmqHw2B0UIQoVJqeNCopkgnp/fcef2n2XtXrrrHr&#10;Xbe2usMNmN/5ffNqKHbNbuupk2/m63DQ9f0GOgk++rpdy/bz5DISSxiZRIhQs+oCnS7pymxs5id5&#10;Qbqyu+s/T7hWo3TtqrxWGoMdhMDUVgpK+LCQUVDReXc1bNL4oaiZ55ZHcci/sLzbHt3MNhuW0XW1&#10;w7ftklsI4JfEdy0wXtDFmakAA1MgCrQUp5dL5ZZ92vr/AGHfo4haeENAGp11kZDBzla/EDWo6CTs&#10;DqeLu7bPZPSmZ6+2vsbrDcGwjiusN2NuDN5HN57dNLRLksZR5SnFVC39x8VTU3mnxrv4KhYvE4KM&#10;VKdxfYGX3XSy7eyQpW2zksfmMxmNxY+CvxO7KPH09a4wjUNdSZHwGroQI18QiCSTKFK6SR7N7jl6&#10;22iT96Wdf3rDLHDHA+h7Ytp/VVo2QkK/cdZY0U1HR7znt0WwcrC6hsrUyUiAQRBQAStDRSOhm3V0&#10;/jdoZSn3Xt2Yz57H/wAOxe1dkVZp59lV1XWUIosymRoZ6WWo8WShlleqqZZ5GhVmkUEqB7wbn6sS&#10;pze2qTEYzC5TJRSUeIjNXSVGNi3DtyelFLl6avnirpKmmeGjZ0VpDJZwCPVY+3to5saOx3J7y8nh&#10;ttJkOlllNvOp1RmPUgD1YBv8IpjpnYeeNpuZIbC7sT+8Eh1g+F21p/FUDqZtzuuL+5m6tzbjWu27&#10;FQ0tflc/FSZGDcNXtjLx1DfZphHlxNLRZaGVrTKXiMduDGF9Pvv7nd6YDYtHQ4TA5neu7MjjsFks&#10;xXTtHVYiTH0q4bdFBVVSxzusGZpEngEyyQ1CNKHV9QB90mTaH3Tfp5ry6h2OxiknWNQCrh2MtuyL&#10;26mjYowShQgUI8uhk3MVvt9sbyLS/YoIHAalrVaU7iT5Uz8WrpszNfsyg3HuzI5HObow+0uqsLWb&#10;wqNs4yKD+D5hZWO+cFnMFj1SOSryW35I4vHS6ZKV1j8csbKSpxHZ+Mpt8w7ar1rqfdUG06Kl2tk9&#10;jU0FFVpUx0ccWDrY46OnpsbO9NlhFNLqSzBTrDLdTeXeNwuOWxuNpPENsN4zTi57xQsTOoMhdl1R&#10;akX0JFKGnUZbrDuUN3c7jZzJ9Np1hdZDeGOLFVoP2U+QHXLcG+5Zep67em0KzE0+2Yd+Pld/Ufa9&#10;RXVdCmxF3Qs/ZdGqVlbUS4t6jbYrIMbAwempXaMCIoun2JGbxO8J9qfxTB4ylrcxWZvb2c3LjMq2&#10;MNJBJSSUr77kxtPl8ZmK2npslQpVcPOWdn0qy3DAHx3u1wbla29zO62iI0UTxM6toY/4v4joyq5j&#10;OjAQEgUqOPUSbv7tbo/MVnsVvBMsUcgRqCUcD3H+0NaCtcdF+ot57QxHadBtLO7iegosdQ1+zdmZ&#10;3aVPuLCUabbz2UbHddUFVNg9wY3bdflsYlTSsg/h0jrGmvULafYb7I2jsjZGB269dT4Tc+Vz+4K3&#10;bmOgqqiqx+4Ntw5aql81XUeGqloKVTjJWmeF4nWGp/dRlVQnsZb7u3MO/wC57i1o81lZWtokzlFV&#10;4ZzGo0oupddC4CBlYFk7GBJLdZU7VLbbnNYtLA6eDGsjM1O5qYQagTXV5dD3u3enYe7uy81hca28&#10;eu9rdf7Xxu+MjuGjwuCr9sb7yFPHDXUuCpqqrxsueyKUlWFjqWp6mkWanVoBGsjCYKKsrNuZTJil&#10;3fnKza+Pl2fFlt1U2OySY7HZmo3HprPs4aBknaKunyFUF8cciHQdLHTceyuG23K0snk2jbY7y5S8&#10;McBdGd41gFNWvUO1VWoZgxByM569tUW9Wm+7jLpWXbWnZVGpiNJqMqW0gAegx5dcKVt17Wxjvsvb&#10;UO9clT9hNsnZcWUxdRk329itq1hwTV2Y3Caykqfso8ZRmb7x1mdH5tIfURBr+r+vP4vlK2p3/SZH&#10;dMQjyEc0jTYmkimhqVyuJoJYcTVUtSac1Kxl5VlV3W4YlCR7CllzZzVNYQW78ttBtfiGPSpErFKe&#10;E0mt1PcyV7SCFJxkdA/beZd+F/M257HauI6aaAnTRsMwr30GdJweHDove1Pkt8jcxjsTJlfizmtu&#10;7SnzVLtyXHYzco3Rl4tutIuLzu4Eq8ni4aX76igMki4yeCZPAugSavV7ALsbdFdXNHtKWq/j+1K3&#10;+D0GH2e6Uxr8fQtT07Ftv7px0cGSxmQx9F+3KJpahpApcPG5uJO5b2KJFO9hTbbpGkry3H4Hkq3d&#10;PbuCjh37l0qirUDQwGTzdti2XfJLa6t7dILqXiY1WIVPHgGp0bTrvrTauOzEnY+FxVNgN21ke46r&#10;eG8cbNWUFDu3NVNdVHJVub2vJLJS5GGfIu1VTSr4pIfSkelAFEzr7KbrxtBXYLdEaybcnlyMZr8L&#10;V5ePJUW0qnGS1eS3Nj91UWQpK6lqMNgncRVCB5KuOMLMHDNdFzdtfL25XVvfbeX/AHusYISTQEa4&#10;1aBA8JUrSaX4lBQQlqxFdIprmk7Tte2+Hu086yoGKGNgxqB21BBpnGPLPHpNd8bU2XuBcRuQSUsW&#10;78XkcFBtRc3DhqrGZDcqZ2mhwPXG5Nu5HE5KhymH3FugRwsrqk+Pll89DPS1CRyoH9bn9kYDNbL3&#10;XS0B3S0vWmPxs24MrmcbDiN2Yui29HQ1OaqsTUYCterqoIojMItUcYQePSV49nW0bful/sm9wfWp&#10;BFLuPinw4W8eOQy6kHiRyQqAVouoR6gcinRLyfIZpXmG6XEkEoJJaUqPDpq1EBcUGcUr0IO3Nobq&#10;yOO3Ti8huWPGU1dv7Objlp8VjGos9iKeu3JUZv8Ag0eRgnih8NTQy+EzpCtRIT5DIGPsZsLtvB7n&#10;2Pmn3FtOgwlJFUVe5ewsuu4696qslqZX3HFlafC0oo4cw1fHIssUFTrWBWEZBjXT7CV1f3uzcwWC&#10;7TvEs87BYbSLwEC9tIPDaZtTRCOmmsZUmlcE16C01lzOnOE8VvBFJbsy6Gd3GlyAQ5X4QtckUp0A&#10;m69153r7t3BUOFzNTuyXcFTHgustmUe16GbA4J6JRto0Wb3pkhkMpt2GGohMVVU0jJ5kDMVZmLGN&#10;gafpzBUk+4dv7cXP1X8eotwDHZiiij3IcjUwxRR01XTuziF4Kk+JYECqLXJ9qLybnTcWg2/cNza3&#10;tDbGLWjEw+GCSCr/ABMaZ1kk+teputra9eZWmlMPjIQ2QGoF0qWNOKrRQfQdCJV0Hcu8UXF7gzkv&#10;X1XndnZDAT5za+XkymHofHUzTDMYaSaNB/FHx1pUqnLlbiOxtqKak3DsqKt2hR4xMPitvbYxsU38&#10;K25iv4XXZrPYjFLJT5jIzVcNYuWhyNTCFU1gqLM2q4PPs2Tat9S03ia7+pm3O6koZJpBKscLyUMa&#10;aShRlU1Ij0Ajtp1W1tVtlhS4fVJM4qZCGWjtkEAg0ofLpR4PY+fwkW+Z/wCJ5fcW4N97py8orNz5&#10;qvzGK2phN07jqGXb+HocfX4mGhi2/jasIi0wppfFGAzM1yab/wCbZtiqwHZHxhyWVqZqjO7j3Z2L&#10;lq6nWaneho6OrznWOVxtLSwIi1EVYVysrVTzSSNPM2sFQdI5af3im7JuB9lba1RBYW0W5JGQGDsV&#10;/d0bFiSQRSNQgUKAooRXPWGv3z7iO43D28MUqsym+GAAMNZ04euSfmTSgwFTtjcmH3JsTsCl22+O&#10;h2ngttZDbuLZcdUUFRBNhqHO4PJmtbXLDPQxSYxPt/DCgjjVls3p9m6/4TZ1NBRYj5sVuQo58hHR&#10;x9EVMdBTUKV9RXyw0fdskdHSwyDQ1VM6ARqWXU9h/rc8eW7TcbuV4tuuEid5YkaR5vAWJWfukZiy&#10;igQMprwDE4A6xQ5QuYbGHdr65AFtCI2YngPjGTwFa+fn1rgf8KbMbvDP7o+AO2Nm5iHbmQz2b71o&#10;pdyz7oq9rUu34aqp6RxbZTN5Chqoaqh2tRrkzNkqwRyrSUsTswIOhz9/JL+dN8auotw4zr7reHL9&#10;y9jUdRLjd0R0VHTbS2LtDIKYYKrFZbM5igqK3M5ahl1rLR4ynkp45EkilropV0Kb/vKx2rfN/wBt&#10;iXwtnSURia3uWlMxBZtaMuoMoZVGtagqTq416B3PnOt89pPc7FawjQ1aPG0ikdwJUKy93ChyKHge&#10;in/D7/hPl8ku5srubdHyrzWD6e6zymbeTbFFDufI9m9tZDG4rLZl8TuDCV2IzGK2jTU+Rpqtaijy&#10;ObOQlkKQzvh1DWZLdV/zE+1e3qYVe2tp9W7Vkx1bPI+NzKZ+rpayGar8s01DHTbqx9calDRpZolq&#10;tDeYKi6iyTZyfc3257Xu25WEuq+0aZEmDkGOtR4GorVu0V0ajnI6wD55553e63m3F1axG8loR4Sa&#10;WD6Sqhi6EBaMwNfMDOOrqdp/yJ/jHtnauTw+7e1e/wDfeVzWEw+3cvuvJ5vY1Jk6vCYLEZ3F0+Om&#10;0bBqoRRtRZuVJnlbyTx09Mk0kxhBY21VvLJ53ZtV392DTYnH1Gw8JkdxUVJhsfmsSX2bgZ5dyV2R&#10;hx+4qmoysAz8eIgqUSVgs8WOppRZCdUSb/ue2tzby/ePNFDY28+u6RgC66SCWMcjqVVidOoGoFG0&#10;6iB1k1yP/We19sd0+ptRcXF5bPoaLSQG0FfDleJQsQFKNIQCuSc9AdsToDpf495zevwv6bqOzs/s&#10;3uKrzG0892Dv+XF7ixWO3vuvAwbErdsvmtpbfxWFqV2fHLUxVCRU/wC1V56rpJZA8cQiEbqr5UdF&#10;d4bfeo6o3395uXMYieto9vZKkrsJu6tyFLDJXSYoYlqaQVFTAwLGOlqH0Ro84UEeQZJTbDuXNewW&#10;cu1yjcOVllYq1sQzW60qomSU+Oe4AAxKw7tRoobrGDl7nnlXYbvbNv36M2PM0czIy3A8WBQwK6oL&#10;6qRioNT4gOpj4atUgdEH7l/lw/NXrntfB5DtHrzam+/jnidwYXH1GZ2DkMRW7I2ztWasxmNyGbzW&#10;2M5lMfm1mo8bTzVNTJV4c0z6YqWWqkonmpmGVMrFWZKop8HRmWlixuNqZpDVlJS01Xkk+6FUxmhU&#10;JTQct9OVvpb6AXdNqtLCe1SJ2e6bToDVALd2F9aLVsVwPl1Ptlbuduju93nNxbTMxUqC66OzHaDU&#10;AnjnPRMcpsDMbb2Rhs323uah29uufsPs3b+MoW2rqxi09NtfYdSdnzbbpI8Vl5azI7jzC/bwFzOo&#10;WoZDPEQHS2QgrcDVbi3j4kjFZBhKnI4v+IioaiqcRS5GGfPKtbRwQNXPjzSeRUlMXhxsQUKSwYJT&#10;JzPa7zftuR12TIDRKlhStGAHpTyGaevQ0sodsnS0Sx8SqCil1ASpodJYE9poVz3A449DF1+vWPaW&#10;G6w+Nk25c/WmlqN+7b2xu2Trykw2A3Jj94bl2xl6jriKs2nvDLbppttZGvqsvRQPXUFJXzV25q+o&#10;JqL08sbjHi3i3JhamHGBYIaStx9Y95Eq4aVaIVsMUjRjxVLUdTQOpsJDEszFX0szOuvtyuYtxiie&#10;klnImlieKKwoSfJdNa5HmfXpVZ29lvO13MC3Ah3ISBiowpoaVwT2sD6iukHyI6Tdbvmlqfj323Fk&#10;N8iv3XlMxsnd206crTVW3MvmajfUe1KjJYukrdNRj6fdWC3tQzUyOaJa6rx9PHJTRSwrBTo/PPQ4&#10;H5PdW5CpNQuOn6e3dSxeCOQJVVTZuiMtLFTxw1ZRv8tjdlSMIjEHgBj7hPnaZorq5ksgvieGyrq4&#10;dwYCuQQuogk14efn0YWIvpNreedvEuIrlAR8R0h1rUDNCBSp4g8eHSu+OOO3b8gf5W3zD2JSx00u&#10;8Kb57ddbjys2Qq8fXZbC4TD7d2rVy5SoztVWbeWvqYU2XWUkFTV1bV01Khi1SkxQe0z3F1RtzsDd&#10;W9RvrH7hqNuTVtQkM+Ny9DFSY3PzUmCwWDnx1LlspQUsuWmxla8cSANHNUVCoyyWsDbmW12205Gs&#10;57GOej6Q8j18RZW00CKRqMbE6SRXSCanFeo42vfuaIuYYUtpYvDY6jGwY0j/AFNVCqsBQgCpAFAT&#10;5ih4v5enyXquufin8WNq9P7q6mk7hfYFLlcjhN4be3HT5LcuxKF+392dgw5zN7G2XuuqweBxe+ML&#10;I7Vc6B0oaGabTFLNHrFPrLo7qfI7Xxe4IMLJkMxS1VZGctWULYfJ1tdj8lUU1QmQo0rq4GoWppXh&#10;kDyMVYMRY8+wVtdzuNhZwJcWCfUhhVsgHuGK1p1IO4XfMlxzALVNxUbZ2ER9pahJBIPGnnUYwK9E&#10;E/mBfzV/mH1D8k96dLRdh4TZnXW49l7cI25ja3Hdj4rauI3fsLE5ahydDu2XaG160IafMwZWneCk&#10;dWRo1YOCYY1R2/hsxl8Nt5Mfj6zK5H+8MUUVJSUVTVZGrGRiqUggo8fTp5ZpJpIFjAPpD2v/AE9k&#10;HvHzDtWzcn/1n3S/t7TbYWKNLLIqRxlgTR5HYIp8+4igz0O9ztLEW9poK6CvqKVrwr9hPz6RH/Ce&#10;OtxOJ+ZHyD6fxP3dJT7r6VwOaxmGo6mPKUjVWx8ngqbIVkmVgnyZkWM7yaWE04kNTTSPJEQoA9mA&#10;6w+FGPhxUe7u5qGSoeNtUOyo69lFNOV1GXdGXooqqejCzzAtBStJMIxdgdRQ8efvNf3gzPYNtns5&#10;f3Ee43KHVuTwlEqRStqhXQ+kEE4qfSmegJa211HcFZmVYh5Vz+Y4jrcL6m613TR7symOykGEx+3c&#10;SqeGOmrEqMvkYHIgambHB4XpKeSlo4dc9WmppJHVAojBIsZvGrtOJcZgsNT7awVOimPE4mkqMJj1&#10;iT7W1f8Aw4SJXTa5pIRK9SfNUJJdQDdffJrct+3rmvdLvcuaN6ub/eHkJaS4Yu2og1HdVEFAxARQ&#10;AR3Zp0Mre4A0IJKAkeXn0c+mgpqaGNIESOMIiqAQfSAAg1f2tPAHtPYjEYKhmfcGabB4yigntWVO&#10;4aqPH4updZlFTGlTU5CKoFTo1NcSF41CsCNLN700e/7ujbfslhe3cwWum2jeV4xQ6SwSNlC0ArUB&#10;TkcDTo8RyVUhUpTzIBP8/wCXWcyxghTIgY6iFLqCQunUQL3OnWL/ANLj+vsbdw57bW5eusVLtHZ+&#10;+6jLBdxpjU29tjdbYJBmKLBUFLWU+8srhsft3IwVM+FjKeGeVlV7Mq21AXbb7Uc3vyvsm8XM232+&#10;3R7iy3Et1f2CkEULCS1WZ7uJ9VUYOgoRpoaqAYSC2NuJCQXBNR5ioX+WOgEj7Nw+L763NsLJ7kwr&#10;5Gu662pm8DtOmKybrkGMy+7hn6842OplrJcUKfI0IScwxw61dQ5YEe4lPQZjEbgos+nUGYimWJ/s&#10;qvO16V1Nj6qOCKruJdlp2TmKCoqIx4lebHo+mwBawClCcpbJtcQtt6959pQpIGaKyimnc0OK/UR2&#10;UBCnuosz+Z8z0WwXNurNINRH+Dyx9vQkNuWfKU5XHbZzdbSzxHXNVx0mGWzu0fjFNl66gr3vpPq8&#10;axkD9V+Pbblto9jJUVVZi8J1/SxVMgqH2fgt35/IVbF55kqqjCSZva+0cPSRVU4aT7FEo45JGk/f&#10;syRrJ91c+w3uFt1ltTc97tH7g29sANxutqt7OyvdAJRLjwb64kSQgrH9XKklAo1rQLS/1i61QUIO&#10;KA935Dif2dBJTZHtrYebqa6t2ym4+sqqtkYU2LzlXnd/bQppvtgs0mDbEA57HUb+VpI6Kuqq3xSR&#10;JFTSSRySSKzGpj4S7GgrKasWFIsjHT12Rosw00TrjK9ZZqqWCrSaCWrtPDUoGSWNQ+nS98YuYtm3&#10;zlzdJdn3ikcimoBETxaGXxUZWj1xsrKva8TlaFhWuFXrEJE1sPs9fn+z+XQ/YjMY/PY2my+KqUrM&#10;fWI0lLUorokqo7RsyiRVfTrQ2NrMORcEEg18pdl4PdGzn2/uahiydGksGuvrYlkjyNFUU1WR9xR1&#10;qVUNO1NKiR6xJIDIykOJwGHWL+5758ubL3L9weUIrmY7fuVnBMIlXUTNazYUBSdRdJGcDTUKhNNP&#10;Si0CfUxkR6plDD7QaUB+wj+fVIf866o391ptf46fJ3qw08O9ept9bj2lUSPVVdOqbY7IosOc1HPU&#10;Y+qo6gUhqdo06TLr8ciMUnWSnaaKQgWB2hBl0yeBy9ZkKzd2BrYcflq3IZrPyvPt+uYV9JlaLHyZ&#10;WTG0uO3FQ4/7cmnjSjfI0s62L0zKPortLy3+rit47aYvHcOrk1BA1tXiMDzHl0tudUDszKRGfl/n&#10;HWuP3J8pput9y43uHZ9DtbbXQ/Y/WlP2ZsHr7aPXXTWMjfuCl2lHtOj2jX7kp9mUm/8AduZ6p3Zu&#10;eXNebJ10+UpduVNIg8dLkA3sVMbtzCoRTPgcdLNpkImp8ZDJKppyXZGljQz3KHUhLElkbm+m5zf3&#10;KTSXJWFhaqAK5AqPQ8NX+qnQZ3a9t9n22+5g3W8aGziUlQzaFY/KtNR+QPVce8O7u/ak7Zy+yu9+&#10;wsdFlMphaBtqZzs7PYuBod1USmLLxbaeriwFNSvOXTIgUcMaU9bA+gIJ1gVeUxJpY1gqKOSGPzmW&#10;ildiYfG3gYRvFoHidXFrLrChdVwfafZ7tppfFkYMmmjIeINBQj5ZP7Oib289xuTOZrrx9rVTcGMh&#10;1JBbUc8Aa/DTovWNze98LmmzkO5Bkq2owYwW9MTFSCiydVVU7bjoqrI4TOz1dRHn8fU45Punqqh6&#10;GaolmWiSneBEDZsfT1MKgxp6fKCTo1EJYsY1C6rL9bAf7x7d3S622R40ZwrLFhSwALEkAn9gA6lX&#10;cEgbbLhg7wq8Trq4FSVrrJpgCozwFfn0XrfublzOTaq1rVzvS0VFU1eqSdqmaEU8g80x0M0kyxo7&#10;m3kbWdbu5diWX5OfMPqjofZuVrszJkcrPQTyYWpg29jpJ6rF5aeWTG00NPWV1LHhKusXOJHRVcMM&#10;1TVY95kmmpJYx43kf2r9n+b/AHBuV3Xa3FI5UJUeIiSqNYKNMihAVcKmn4mLV0HHXMjmb3M3faOa&#10;OcPbrkHep5ucriMqt6spMMSoVnZ5GjkJVwKaQR3FyhdSKdbD/wDKn/kh93fI7M9RfJbtzbuF2n0J&#10;5sRu2j2bvhZaDK9qbQy+NMuPyOOgpaTL5CkwNRjspR5KlkenpEzNMmikraOV1rIddHub+YBuf5Ab&#10;nd8juTK7FRXymC3FW7WqMhtTZFPNj48XjtlNjafJ5iply+KyUVBVZOWkqajxz/xafyB6YOhz/wDb&#10;T7ruycocv3O57zNDQySPdJcq0rEEAtbqt2Iz4IoXGmRAjSKPhOnoFcwe3HMl5u91z1zG1tvW+T2l&#10;siRyKJZpIEjma4jaJI4vDkVmQGUK7hlT/RKE7svxN+H/AEv8Lum8F0b0viK2n2Zt/N7l3HBXbknp&#10;cxurIZndedrcvkK/N51MfRPlKilp5aWgppnjEyUGPpo3dzEHMnF/K3tTY+4uzU3Jv7eFbnMZV9iZ&#10;XJT7Z3Lg8TWZLIZXE7Epeyqer3DtrcWMjx75XcuzsfU10lDPLDTmkq1RGkhYO7zPyx7I3ttbbfuH&#10;JhttptIwkjSxvGAoIkRpIbdZ9cay1fxfEKtJroSFLFeNkC/1Tbl+a622VpIYyHNwksB8KRE0xywS&#10;MJFgkkRXmRWOpCa1qrtuD4pfG/eeGo8RuXo7rDdmAgptlU1Hg94bIxW4MLT0/XOX3jnOv0GCz9JU&#10;0KQ7QyXYeblokMAaJ8lNpKKx921bJ+W+69nfGqvy/f8A3tQ0WR7D66wuR6qfanWW4d7R7SwMWOkx&#10;uQyLU259sbL7C3+Nw1dWHkr6jJ5nF0kFLGZsujzQyyY6b3yHDve4bBf8l7Ot1tMN0plmaUwI4Vo1&#10;R4muO3RmuhnDNQ0D/A0D8gT8rP7pc1cupabo0W2xSRfVXVxGomvjco0byyxXEqxkeEVjSNLdi7sU&#10;gYwmA1HfNH+WVgd3dn9I9hfF74x9f5OgwvcWYzvfmxqTtvJ9Q1W48THtafHYiPZ6UVLvvqXZ9FhK&#10;usSsqqMYrH5HIErFGixz1sy6aHyv3DNvr5AbvyiZrM7mjixKUFHkM3nM9ufIpi9q7cmx9JRfxzdU&#10;MO6a3G4bHYpYKNci1RWUlBDFTvUVXhFRLAH3ldt2rbveK/s9sREsxs8bUVQi+IbORmGlcfHgkfEc&#10;1NanqP7fI8XKW2jw4wzNr/TTQh8RxIWCAkCussaaQxJbRHUot4nXG1MJsHY+D2/iNv4baNHFrrKj&#10;C4bC7e21QwZzP5GTJZqeXE7USLbMOZzGfyM1RXyUKJT1eRnmnVQZT73E/wDhNRlID/L23ftYw1oq&#10;NxfLDsuIVUNI01LDTxdXdOyVAqZlBEQKRaefrrAF78FvtHe3dtskEdg4W4/eRkLEVGlVhFKA1NTx&#10;4ADNa4PMn77lnBbe+C847l4TbbtXKloRGX0vJNLfXiR6BxOktrNAcKQRmvWvT/OO2jvjdvyM2Fg+&#10;sstjcbu3L7A2bWZCapr4Keto9t7a3Pvitklo6OaametM9XVFeJEjiIMjugT1XS9qbbweAr6SixNI&#10;sU/26fxCq8SrLPPVy2SK1l0wwwpqVbcayT9febvJG6bpuNjJcblca89oFdI0jJFSeJNPyHXKj3V9&#10;w9y5ruEEhAgiVhEg8mbGpvPVSgJPlUCnVgH8rTrDeGxelslkt97on3LlNxZy9LKa77/HU2PxlPpd&#10;sbMC0eiprqiRXZWcEQINbWuQzpIzG0j2A+jOxAskdgVTT6bO1ibfX2MZXDKoP7Pn1B6WZp4rDC1A&#10;+Z8z1aG7qSqixZx9Bxzfj/ePYRdh/IfYXVLVK1U1XuTdBEUUG0tuiGqr4RUKppmzFZNLHi8BFOWB&#10;DVksTFT+2kh49kW77ja2UZimJaVc6VFWr5VGAo/pOVU+vUqe2/3eeevdeaK9tbZNv5cJP+O3RMcL&#10;AV1CEaS9wwoaiFWA/EyjPXTyKoVARb+0Te97c6APU5H9FBI/PsFMdh/lz8u6KtbbdRtTqrrGKs+2&#10;ld8xXyVGbnjeRKqifcOPx9XNko8YyaKhqP7alaVjCS7RyKI73rddyvY5reExW9uy6SAS8h8mUlcA&#10;jgQOBqpNQesv9i5Z+7p93C9spOYYr/mPnpUD6miRIreo7XFvJIgiL11J4olk0jXRAyagw3p2ntHZ&#10;KiLIR5PLZOeKR6fC4qjFZkp0bSsWmjMkYj+4ZvQZCt1Ba1ufaV7G6E6Q+Ku34cz3Tu2o7Y31lmEO&#10;z+o9gY40VfurKhWjp46vMV7VE1Bg45ATU1kkEaogIjWWbRE5BZbLIim4uIHkiLCmoAFj5Kq6qsfI&#10;VdFXFWApWX+Xffvmr3b3CXavbXZ02nYYATc7jdMGjtk4s2kAIZafBGrMWJ7iiAuoQwb4787Lq4KP&#10;ZuwaLrLBTMklbu3fGWTKZOipCySTik2phvAhr5I9XiWWu0hiC3pufaO6p+K0PeXZe2Oxu48LtTb2&#10;YxqR1O2um9p4tIdn9c7DxMn3L5rdtfVk5XdG4chU1K08M9eTLUSGTxCKOnjhAj/dbLcWtxu8CERZ&#10;htxUqK0CgigDuT5lQqijAfEeknM/v1tfJXK/MlpytutzfWcfZPukr/qXt4608G2RRoijRRqIj+Fd&#10;AYlmJKp3BUbt2BjIdsberczuSszwqnqt1biyM1Xmq7cmTMNFRU2Dxsaw47FY+kgiepnMMaU9JHAL&#10;xO88k4uFTe+ExFNhsVikpMJtXaNPPWCCCMQh6XGIaWmssMa06Gpyc8TabAOitpFgfaybY5662kH1&#10;d0x1HAVIx3PTyAUBVPoG65l75zPue+7tuu97lcu+5OaJQliJJOAqcnStfmKCvTVtj4/4rb2CylDV&#10;l9yZ7e1RT/3oy+VDTvVxzSCbIq5qGllWA0ivFGpYlDIDckX9ly3j8jFz25o6bFEU+IopYA+SKTeN&#10;l8ysWiRI5C2q1lcC/wBfp9Pb22XO3BGsLBtVxLVfFcUQMQwFDTK6tOTTj8uiOw5Sd7m3vN6IIEgZ&#10;o1Y10AgkYNQ1K5HA06MFR7dTD4KroMUQlXJSTpTz1EUc4FU8DRxPJCXjSSISEEx6lUji4vf2ss1u&#10;nb+b/heFoN1Y6SFvBU5WeSeKFq2327ojGsemljR42llfUF1SFCD6WIAnsh7Zbzynd8w86c6MbvnO&#10;8Zo4+5ZGhhqTUGMspMhEekKSEhUIOJ66Ke8n3ofbzd9u5e9v/bazWw5D2uIFVENxCkl02oM3dCCw&#10;iY6dch1PI8rkkEV1zP5bf8r7vzqztD5DfN35n4esyfya7ezucwe0sH/eTDb/AK3rfrGCT7enEWQw&#10;eaztFJls9SY6hp6eCgmlSgw9HHToqGeSBFrgJsZSwU9FBuLEUlXDEP8ALUqMfkhKrwxyzNBTw1Ya&#10;V1ncrEzkxhEB4J9jLnTnPb+X7e83Pc9uvJIlagiEE8ZJrpAMjRhACKFjXi2K46ivlPlbefcvfY9u&#10;2VtvdJyGZxe2xKKCRiJJWlYlRUhUDVNDQAkGK+Vfym2P8eNi5zfme687/wB7zY6qkgwvX2H6T7s2&#10;zU5nLI0qUq5Lem4uvKTb2JwMCxq9TNHUFn1ehZvSjCVTbqwdBFCktTS5NqYvIJsjUxzyl20FmEdO&#10;kaBrxiy6SR/t/eL9771cyXty52vl+GKFjTSPEY08hq1D1zjPp1kon3Ktn+na53Xf76CYgd8ZhjRS&#10;M1/U1Gg9S3DPz616Mx/O8+cW5twS4/Yvxs2jjsLWP4E2wuw+zclU1GPkFTBT0FdlIs1QsQ0VQQ7p&#10;HAsjC5XT6fZXe7c7jKn7CTCz0cmVEsgqHhljmEOBj+/qmgmgCSzLNFWyKImKoSjvbVYBZY+7hYc/&#10;2lvukO4WBtuWPGMkCSxlCgdtbrG7mrx0K0DKaNrNVYkNC/32LL2murjlC/2reEvfcowpBfvDcxzB&#10;xDEkaSTrFWOOZyKkrJUqoDLgEWz/APCbnFfNna2zO8dqdx7Cy3XHxZi3DkNzdJ7X3ZszM7eyWN3Z&#10;u3PNlM/SbFy+cNPkctsCnoGIdJVqUjrjqjlV3n8pEc3UZKNKySBia3HVFBloUeGSrmlFC9HUVsEE&#10;bKsSyCnGtTclWjtcD1e5V3C3vY49xitxW6tvDnU0Jr4bCQgDgCVbzxXHWLW1xWha3SVR9JOjwsQQ&#10;qjWGVWJ401YoKVDefDraE94qnJ1mOzXdnW1Wa2mxfZeyDuDFZh/JT0dDuXa1Vi87Aj1jqKOmqZaH&#10;7wRLIUSacJFqBf2k55s96hv9/wD3ftzz3s0C3EcaqWL6QS8aUr3njQ/wk8B1NHshtXKPMo5Vl5m3&#10;S3tLeBpLVpHZQEMgdYpHBIJjDqqvxIVy1MDoEu5ZN34mbrHdm0MfXZb+AdkYik3di8ZQvkq+r2Pu&#10;qgye18rNBRwkVDxYTM5THZOpeO7RUlBLJpYKR7IThKTuTcNSk+ydldjZqNamSnqK7a+xtx5Lb+Wp&#10;shTy01Q1NUUeKjo2ljgd4jKul0DG4LA+4v33c5tmnimW8kgmID0KMiMD2spBAGrSTWhOkE5NaCd4&#10;+SttuzLa+FDcuBVFEgeZGjcMmAXk0swV1UijYpg9KTevcnUfWkfl7J7S6668Tx+Ytvne+2NqKIrE&#10;+QtncpQrosp5vbg/092S/HXb3ZGI6d3J1z2BsPd+GqTiEEIzOEyn8NqjFIChlrp6Ono3rZYJJNCv&#10;oZZWVRc/WRfa/cNh37lf+rR3O2lv4WmGgzRyFo5AfhpQjS4UuKYU6qUBpjR738l8w8uc5WvO52S+&#10;ttmnkAEr280Chx5dwoRmgoTUAnHSK6/+T3xl7iz6YLqX5DdF9o7jpY55ZcH132vsHe2dipERnnl/&#10;hm289k8hHAjRAyNoC2Tn6cPHxq3HisbX57rXeONXN7X3KMli8jistrqaXIY/KQyNXY6TW5kSLST4&#10;WDBo3sylZPoKuXeXZJOXd92GQFbq0uNagjhUAMKHGn4cU7gWr0F+Zrvcdp3vY+e+Xbp4tyttDB07&#10;WDRkAN6Go+KuCRQ1U06Evfu1l3ftusxSVtTi69DDXYfMUWkV2HzFDKlVjslSswI8lLUxKSpBWRNS&#10;MCjMCFXyQ6Y3x8boMdHEuY7O+K7ZCpyGDziUy5TdXVLZ+UV4pcrojMwpafIyeQTBRR1tjqWGq0rK&#10;FLSRraCayntWeHU3iKMyJ8QLx+bKCQxGcfGCQHbOv2q90eVvd6a8uj4G3e6VxbLHPHq8ODcQi6Q6&#10;fhEhQmNlPfHxUvEWChH1zu+q3CBQbmgo9udsUDSUGbpqdWpsRu2TBT1GOqq/ErMz6oauKAzJGxM8&#10;MLICzxqGUVN0YCqqMTgPkh0DlKPcz5Kjno8riKOcFK3Gbjjgq8tsfINAbUb0tfUrUYyWSG9FWNTz&#10;r+3LK7DCyUbgqybfPqv4nMsYb4WVjqKA8fCehOg10MSRjUDj3sO4wcq7zvHsx7u2clvy09xrt7hh&#10;m3mjZlivEqDqjdKrOFNHRpUYBwoAkx1K5oVWKqTJQZmg8EsiSqXbVA7mkycCkr5oZvA8cqqQZY1k&#10;S91uDfdNdrY7uDYuH3Zi41izMwXEZ7DMgTIY7ctChhrqCoplHkhMhRZYQ12khlVvzzfsAkJ1JApJ&#10;Ib8A8w1cVXzPDgeHWKnvJ7YbryDztc8stG0tszeJayqCyz28mY5FYfFQHQ5GNasPXp1arpMFS18+&#10;Uq6agx2OgkrKmtq5oaaipKJVLyTVFTO6xRwxBW1SPpRQPxz7EPdG48ptfFUe7tuVNNVbpxtG8dPg&#10;43aqrczh8rPRVdThIYk1rBVZCahppaNXCyyzokfpSZ29l52yC9uJYrizJtVJq5GkAqCDRjSpGQeK&#10;gipyo6C/LH1VpfXXKl1uQSzvCMjIhlUNouHBwsagssrEgiJmkzoHSQzm2do79qKb+M7ferhwlaK4&#10;V9VRilgSshiqKCWnFU6xz1bRU9VKrCPXCrL9daqPa3oNzpuZMfl91VjVlDVRQV2JxGKqpqKi+1qE&#10;ElLJlayjeKfNSSKbmLX9kL2MchUSkvbafpdabONLCoLsASSMEqrV0fIka/mOAUx8yTbI1xtc9ojX&#10;8LGOWR0DMHBOoRhlIQA41U8TidSg6Qi8j09SRRVJ2LUtt41qgSyNGKtfEqxxWpqeraWno5CgB8gQ&#10;zA3swLMPapqMN1huWKOGXFNStUkxroqJ1poqokNonoDIaCQSc2DxMDc39oBPzPt5JNyJI0zQqCSt&#10;KYamrH29DrYufZoV8OxuZIbhxgjGRniACMjyIPRS9y9Y/JXZ2VG4RvDC7129g61aqswVVhKBcrkN&#10;vtE9PK+OzlR9zlKWsoYahifE8RfRwQT7BXffw26n3RO1bT7SwAq51d/uqenfBOKhVGnRVbZ/hb0s&#10;zWv5GinsVvpPvcHMVvKGTcLBC1eIA1U9dTVJp/ph9vU28r/eC9zeX1gt5t9nuNuH8R8U8eBE/iBl&#10;8tI0/I9ScJ3+YYK+ll3HuHa2WoTA38Gyc9NnKKahqEKNUBM5HXS1MaOLqi1UKnUtyBquEcPx6quv&#10;s9LiKDsfsrEpW0cVqKm3tPnsVSRMrOJaRczjKUY9gsGlWQSysCb2+jNcx3HKX9Vdy3vfLXxeXkK+&#10;IkkZmzqVRSGkxY6mFSAONT2g0y+9r/cTn7nqTb/6obBt77kXZFkKLZsCo1EM6S0Ao1RmMVAVakgd&#10;Vy/Mj5G/Dv8A0cZrf/yS6V6R31h8Bk48hkHznS9Pldy57IT10mHhgehwGTy1Tuqf7xwZ0qTDSwso&#10;kJYKXjfsh0ljM1SSY/N9g9nZOmqoZKetoZN4TJRV9NKpE8VTAKUeeKUcMpsungAe8T9992uWbSt3&#10;yL7aWEfgsQtxLAsRHz8KDSwJBNG8WvyHWb/KfJPuCDGvuLzbSOUavp7YSSsGJGlRNPI0fDjSEiud&#10;R611t8fzn+pOt9xQ574bfy5/hzsjJ7Xy8Nbtrs/efQe1sdujD19CL02WxOO2dJR5HA5GmlGuKUZi&#10;SVTywDXHsV9n7awezcDjNsYCiShw2Io46OjpxywVBdpppCNU9VPJd5JG9TuxJ+vuCn5hvuad/utw&#10;324Dz3DEmmFUeSoM0ReCrU44knof+4PLcXL2y7TecvW8qIKFtWXdxlizABGLDJoKKAAooOqZeyvk&#10;X2b8ru9ew+5e+dzndG/uxMzWZXK1y+SLGY2OfyLjMRg8ZJJUHD7fwtPppqKkVisMKgama7F80kE2&#10;uOfqAGH+xX/Y/X2G7hYLe7miMjKNWCACCD8v9WOhxtdvvPMPL9husW3Q3UQXSw1MsystQQHXurio&#10;JH8ui75NsdicxV46SqlpDrLRyGMNBJE1gsyxMyqqt+QCP6/n3yRinqViv9TGbfT6XW9rX/1/b9uz&#10;wN4tvcNq/iQ/nlT/AJOgtu8Q3ENY7ht6s6jMd4vDybw7hQrVGDRgn58C846c0LiqpK+aLXytRiZA&#10;rMy6SgmopX0lSSeVL/63uQZmYhjp1kW1qDDKOD+eEfn2bQbnJ9QsxCNMT5Lof9h7GB4UPH1HHoEX&#10;vLFnHZy2lv8AUR2KZAMovLfy1d0a+PASNVMNnFCMdLCj3HUvX09bKKOWukkVi0dKMPkWYNeNXhnk&#10;OMycYa11chrcgg+4z0NLUpIksTsGurERqxUn1adcbqyaCbgjkfX6+xS2774kpHiXMaMoYaokZWBH&#10;oJKitOK1r0EPodlSKKaK72yV0JUrFcTwsCpwSZLcI7FaYcV4A4oSLNHvfsbBV8FVTV28aFanxZak&#10;OXw9BlqKshlLJK/2jZao0UtVNHJHKYrpIQ6kfVQ3Vm16arpxTw11TSKCjWjqCCShB4SqR3TXax8b&#10;rwfZpDuN54jyabUgrTLNC1D5VmAQmnpx8uib95La9hjvCpP++47lFOCT/irawBxFUwBn06GfZfde&#10;bw24l3Hkdo9WbqrEpqxAM0mS2hWVMdVTz0wEjVYocNkapA2sGoWp1SIvBAI9tlVhcxBOk1LnTTqE&#10;RY6aeknkp20JpYa4a5BZhdvVchub+1C7R+8QZByi0604xCOcnyrVSM/KnR1tfuDc7MPo7bm9oCxN&#10;SZZrUiuaFHTy+Rxmnr0r8PN1dvHCVsO5fiRk92TzVdVVT7j2TuXaOazrR1tfHPT+KaTZuXDTwlhC&#10;vjeOLwmzIL299Rybrj0umVwEkeg6jLFUnW3Fiv7rhF5P5b+v+HsmvuV7AsGm5W3G3I46YJBq/wB5&#10;YgU+wdSJs/vRzNt0TQWXNtrdu1cyzRzBfQ6pQG4cAGAr0ic50z8Ua2eq/jHx9+V+2az72JaOkxlD&#10;t6nMVOwkWWjngg24kVZVawG8ixQkICmm41GStVuZiGvhJh4l9CSz6JJedREjRroj5+mgm/tM3LfK&#10;aIA8e4RzEVFdQYH07o/8/p8+jaH3z9w5Ff6mHb7m1DlTqjhZStOB0T0Na5yB5EdIfKdF/Dqn008V&#10;X8hts1MlW8v3OTwNIlXj8erkQq2L+xdaivQxXcrOsfja4ufV76kz+4sfTzy1uFgeljGp5KbJ0ZQR&#10;i6k+OqlhdNKH+ywv/QexXyw0u3SpZbNzrNEpWngTxrIp9QQ+gKPsNeov5zTk3nljf717XW0G5lqi&#10;4shNA1f6QjSWNiSBQsp+3ob+rdnbYw2Yxe1el/mZuBZstEtIuyuyes9w10NRUzRArS0goo63xz1U&#10;j+NhEkYiDBvKVuwUNDkDXRBooqyliUIWjnpEalnXQwKyUdbGjsAw+oIPP9CPY2l5m3XleZYrqC0g&#10;kbUyzWUoRmArVmi1tCT56XrUigJ6gm99v9g3mLxLTdpLwkhWgvkkLwtqFFS5jBYA8KAAAUwvHoQs&#10;n3F2H0bn4qfJ43Z2380BW1dFvLoTfdJjqytWzmPJZLG7eztZtqrqVikVvHVCYsylWZ3Q3iSbV23U&#10;6pJNuYWMF3PlhR6OJnYjWs1NDHDEj3b6F5B9T9efY3i97757EPY7zYx6WKM9zA5BIHCglQkjzKim&#10;cYz1GsftbfbbujWt1Bu8ssiK6x280TtpYmjK7xTVTB0/AT6nh0eWL+bh3bPtbGnb3c22YExZOIr6&#10;/sXY9dWXNEhMfgnp940lSapjpE00VNTkXjGlRbTCn6/2HUMksmBwZljcSrNF9qJ4ZdWpHhnmoqqa&#10;N1bkFSCCPZe/vvuKj9W65dvD5jVNF/NwwB/M/b0Ko/aHmJCFFpzjZFq0EltFOCPsWWCo/wBrx6ZF&#10;/nT/ACPx8ctGewfj7vihnpmoaiggzO/dqY6oglQQyxVlEJjjZkmhLJItSZFZD9Qbe2JurdhRM5p6&#10;eugZydWjNPMlmbUQqNTU4iUE8BStvx78n3jEhdfq+WdvkAqP0byuD8jGcfmOjxfZfn1wklvvu5xE&#10;iv8AjG0vF+xhcSBq/IGvSki/n29i6IqTeHT3Te54KcmmiG2t8wPO5RSqmf7rBVrzeJT9ZSdRIuTx&#10;7esbtbC4zQKfJZrxhiTEK6oqAbKVA/fykqjST9NNh7Lty99OStwjEe5e3sTgkVLPDJT/AHpQfkM/&#10;s6M9q9nPeMTFtp31GnUcRBcRE1PkEjIIrg0rQ/n0BHcf81Hortiinh3t8TNmRVVU8RNWZOv6swKq&#10;hhKHj2ZjK5pHUCzNMpZbXv8AhR+OmhX/ACepr5PUDeZUVlBN29UR5H9Ln3EPNXNPIe5xG45ctLjb&#10;9y8RTSMIiUFQe9JQQc1GlckUr5iXOUvbr3otLgQ83ct2+4bWImFZI5ZDUiigpLBRhSoOpsV1DIHV&#10;Yva3bXx+3GkmZ6xp851tuU5CjkXH4aTH0eN+2hGieRMnR7maqpKlLK6+CAeRls2gHmLUQ01XpapJ&#10;llQIFkKlJAsbalXWkillv9Qbg/n3TZPdHf8AZ0iNrv8ANJIDnxFjcE+Vakk/PNT69JOYfZG0v7qX&#10;xuQPo4WB/szMNJIIJFY9I+Q4JwWg6U3U3zg7s6lgRNn9w5moXzu89Bm6PFZrH1XkXQ4khrXqZdTg&#10;ltaMsgkJdSHZiYtRg8PUula+KxpkhP8Anhj6DyHSA5vJJSyyqpI5CMo9jFffXmy2X6392WE2gHuM&#10;RVuFTlXxw8uo+tPYfl243a35eO+7lbSXDooHiLIo1uFWqmgPxV4VFKdGxxP83L5ZYDAVlStVtrcF&#10;DFDUhjVz71w7xDQampMUGD3di6CZyIyFaeKctq5JtYR5MVRSGSy1MHl0MzR1+QR/S7OBHMavyovq&#10;sVDabcAf0pB94Hc9wuC8/K9q03lSaRMnjitPTzPr59DPmf7pKcq28ETc63L2jitfo1KigrkqdNaC&#10;p4V9a8W/bP8AOP7EzWRo8llenuusxlsRFXUtC1XPQRxk5NYoqp6mhqMDNTV0/ljRoppFeaNiTrJZ&#10;tURttwRt5Bk84jli8bVFfPWFYmZ28UT1EzSJEC3GhkIsOT+BVF7sbvNEJZeRFeA/iVi6iufioSPt&#10;oPt9Yo/1p9rRmtLTnq2qpNUMRickYyNQGo/Nj8h0YZP5rm+MnTJWZj4i9dV9LJTQQVNZg8ViqWie&#10;qIjK10keO2+9HJK4VtXngdGvxoIJb2Px1DQeeTK1mUyczVH3CzJV5GihiAJKxGL7yqQRAgH+zyT+&#10;DpC7bueN53G8eaz5EWbTQgJLE5rj1mjK5AoNJNfMdN7x7Z2SwWYj59trMspVllhnqa4qumBgxNc0&#10;YigBqT1yp/nz2DvrJin2P8XtmUNBSUEdIaHHUPV25shWzlUEtS9XV0+1auGpBRwqrFJZStwHi1Mm&#10;e1ewtg7V2Xks5uiStrsfCBDS4tKmkllyWUkDiloMa70rPFVysCWkB1RRK7nhT7mH2g3P3N5056st&#10;i2jkmayRpCZ7l2jEUESirPIFJZl/CqA1Z2VajVXqMfcL2i5Z5b5WuN0vvcXbb+40jwbdEuTO7MQO&#10;0yIgVRxZjTAYCpx0fX+Wx3P84u2flVtbYPTfxuj6deesVOyO0KnEUWFwO09l0GuqymZ3dQY7MSRb&#10;g8aOsVFRMrLVV80EWuMSGVSb7E342VZqqTFyUsU05nhpoS85ghdj44zK6AuI0Fi5Xn68e859/wCX&#10;volEK3Yd1WhY0FSPOgOK+lTTrBHmLaR47iOWiCtK9bxK0MtPRU0FRVrWVUVPFHU1rRpTmqnWMLLU&#10;fbxkxw+dwW0KSFvYX9ne63zMVSkbs9HTobW8lRHJJ+AbANpH1/oD7gTmiyeJmXS7N8lNOgHLZrE9&#10;HanQD9oU9V9lMtNS5DISHV+zTROiEaeLuVt9efYdfNfdu5qzqmm6m638OV3p2rWpgJIIpo1bHbb0&#10;lsnlawjikx5cJE0zjRyV5vb2I/YnZ9qh5xl5w5pLQ7Fs8ZmDEfHPwSNR+J6VYKO7AOMdSr7YWG1w&#10;7lLzHu0+ja7BdVSMPLxWNf4np3UGaUOOi99CbKyFV2lmN77xwcuKwmzMZJWYaWbVKZs1WP8Abxys&#10;NJ1SU+PMpCAag7qf6e1X8WOmsJ0RsmPbuLnbN7rzz0+R3juIgl8vmfGdUVKrANT4mhLusCG3BZ29&#10;TsfZP7t88X3uHvzbpeJ9Ps9uCltDXEcda1Y/ikagLt8go7VA6e5l5luOad0a5KeHZRkrDH/AnlX+&#10;keLH/J0Dny/zNVvuobNbrnjxG0dsQ1QxdLO/jhpqeTQaiqrGJAmr60xoCB+VVFBNiTDbmWvgopNd&#10;RFEhZElRXDSzNI3+aBS6iJFUk83b/W+uDnvjunMq7BdG0lW15bLpEc0muWYkkAfhiVVYleLgEntx&#10;1mv9yvYuQb/3J2O33Gxk3DmoCSYNk21ksaHS5p8dw0jIisapGWAFWqetPD+bV2j3jkOv8zJgaJ+t&#10;+hJcpQ7epP4hD/D939p19TI9XK7U8oFRj9tU9JTtJ9sVjlnSMvLxZFQXNvx+nV/yd/xX3hvVfl/q&#10;8/8AY4fLruP4a6aeCtPD/lqrT7K+XWsp5Dq1eV7/AHFv1/nxeP8A1X10cX/V7//TBrLbQ3DurLYu&#10;r3JlcVhtkLnKXJZfESVs4esqo6TIQY7KSVlMaeskSqMFVFLSSSNFb68lSv0y2e9bZs1lfR7bZTTb&#10;59OY45NK4DPGXjAYMoKgoQ4XVnjQddcOftw3uB4f3YzkA6APDXFBWhLalPH+Gvz63J8lv3D7Xo8h&#10;SbL29nt279x23c7gcJkMTQxMtJRJPgarI4dmmBoKYUj5TGz+b7aXyIoLBhGVKK7A3J1jtKlbaew3&#10;3VQT1Iesz+9IavEUU1Niq6Y4PGbYw0f8HnhiocrlMs8rPpMyxUrDXc6gbcrbVznuU0m882TWU1pq&#10;Cw2rI7fqKPEeaRlkTUY0REQUprlqa0p0Wctbxu9lEqb7cr4ddS9ioVIZRSoBDV1eQFKdReosH8ld&#10;z7gyW4e+q3rJNq/wbHUe0OvdtbZyplp89/E6TLZDcG8MrXbgqzlMpTYzFxR0aQx00CVEzyFDojVI&#10;zZfcIz8O16tcBVyYPq7I1dOFlrFx+ezWVqafGbe/vLUpUiorCaKarWONmKCTWxX6WX/QbW20y7rC&#10;1yvjbtGpwPEhijDSTeCCO0a1iZiKEgKK0qDJFxzE1vbXP7vZZJSpoO3LNpIWpQ0BAJxQ1HHyIsLR&#10;UD0NXk8NNnl/ie9oPvjVCk+8wdNjIjX10eFo6ykrKeko55aGFZgo1NDIxBDAe0fQ9r7/AMfuPDdY&#10;7UgwG75c/jszX5TZrS0OJpoziqGJHTHZiWmrsjWKtVUJqp5HdI442dQraWVbuvLmwCwuOZL0yW11&#10;FIghmZiGZWLEsYxRMUVdQUGsoLFgCpiq69y25eu7eKS2D7o7HUgl0laCuNSvXNAaU49Yt17Q6+o3&#10;btXcgqcPlcJT0VLFuupr8pPDQ0tdlIEfxYA1D4PHyVErwq1TDTJUOCFdzHqRlyKfeVf/AANJ9h7b&#10;p911lBmMbhKPaOUkiwO2YFxldPVVWUqsx/E5CklTFEjrTil80hs11uvsmhuNsW1mkm3y6G2CWN7g&#10;3Ch5pG1gKIjCsIPaSAzK2lTUUajdDLb99g3potyv4NLuQpBcsAT3DKhcEgA48+mSjz2AwGAr8lkt&#10;55WsxkOXxdfl6jeGHpJMv4chXpFhIaJNs0eDSWleUuYWqEqtIIZrEA+8WT23lMnjNk47cu5oaDfb&#10;5VaajnxNTJN9vQNV0P8AFpljllahw7UuOjlCVEUMZaR0WwBOpVabnBaXvMF3tG2GTl5bfuEqDLUO&#10;gAijyamoWR3egXVXFOhRuNzsT2oupYFQw8f1Gqf9Jn/DXp+bc9HRDdmSw+CNVgYMOclX/d0kdHTV&#10;VTFQZN6ZIZFikq8y2TeRY5YpSfAnrW309qbGz5LHV+Y2xuLceA/hizSYjCbpycRq6qDPbg0SxHH+&#10;aollp5qDG4GaoqkDCKcKulVNz7KbyCzuobHdNu2u5N6Y/Elt4zoRoYTnUyqC2t5URKmq5qSOkN1z&#10;Jb2UEEm2gvE5AJ7SB55qtf59JDNVVKtFit37Q2nlpdzfw1szXbd25Umh/juFwuHyqRYvJzPB469a&#10;nI5hIKXVGGilcG+kMrCLvKCqwm3nrqCsxG4KytwFfNkY8rDXJQ1iYyilirqKGlosjSU4zO645Yir&#10;yLLojpbhbgH2E9rK7hfLFNazwW8U66VjKF+8nRVpI3ZYoGBPYynU3GhI6a3zdrfeeX7+zRF8SOIq&#10;VBB1agTUCgI+H16CvZeVfdWarsHW4DPbOocFm8K+PTEPh5qmsqszOK2Gbz1GHevocNsyejmidI5f&#10;HNNkWDgoSpuS/ll9j5/P9V9U0G1MdtzaexNv4zJ47cOcGLocZks3n6uVqzHY2noPtbvi8W1HIlTK&#10;shqqiaWDVJpUqfzmP75f2t9ufaT76PvDZcjz3Em5TXcd5FEJLmRIZHeTx3Z555iJGZgUQBYQvijw&#10;6Njl/t9rNtfN29bfJCn00U7lmNVJVqUXia0Nc9GYw+I3BufbnZGK7XxyZfD1W4Mzi8Vgmq8fVU1f&#10;s5sbQwUkk9RjsbipIp6uWaoLCQu8BAdGDKpW1zb0VfVST77yix7kzWOlq5cbTiDIUtHTYDJzQU2R&#10;TBl69UaoZ6ON2llUhEV1RV1sxwh9vPb685i3Hbt4573Nto5UlUqbi8WiNMYpCj67doSgYBowgXQu&#10;rUQz6Sp3uNrBbzR3lpH4lz3AVcnSrDICnBrQcR5dVZ/Mb5fdcdJYbI/Hf40bIp949pSYvGU1J191&#10;PHtjI7no8ng9yYCposXmsRufae4sPUY2moK6srHCg1cxpyIp4HJkBJOz+nN7dybk2lvjtDDrQ7Tx&#10;W+NxbW2l0N112FmcRtfPU26sfCsHZm+8rtqXA1+9N0bagx08q45XpaSCmed2WSVYpIxTy57o7R7R&#10;7rf7x7N8xw2/MEUsRG63FjHdT27QGWsVoLvx444J2ZA0rxyO7+CtVQujx5zLtW6cwSx/vCBzYxOV&#10;jt17UZih0ysykMzL/CTpIJxWnR9Opk3bRYHF9bdrTZfsHL5TrP8AvrvHfO4aLbOPjx8tRXbfgp+t&#10;qra2F2/j6OipZKbJVJgeR5pT9lMXZiEKTsXsGbZee351zhNs5Hquk3rm8NT7Q3vNuTO1Mk1BtjJY&#10;TP5IUJnrpKxWyU2Njp9MsswZZNEokiZ426pe9HMPNn3ufuq8mc7bL7p2PNPN+xWwfd7CO1t1me4m&#10;jlhiWQwxQxQSRq7ykQxomhWYASKjqhseVWt7S8gO2CGNvDoCzpp0k8GDn8VK+oND1q0bS3115/Lw&#10;/m57fzPykxW5KjY+6tp7zxfV2YoNo0exNidK4zc+axlJQJT0NLWZJ+wdoVcdZUQPUVmianqqkSKp&#10;0hfYj9T9V57Bbu7JotwV/Ye5ardWRwmaxR3Pu585t7YVdt3FbjXG1m3qE01PDHSZmfJaKmMp45m8&#10;etW8SW5e+zvvfufInOHKnKyWVlZ7HP4tjuFvDbRxTXcdxNCJfHlKvKrRCPsaGSN8t3UYgizlvlw2&#10;9pfTzXBknqAKtqUD0Axn5/n1eX/M/wDjJ1l8v/jTh++9n7joMVv/AKPxmX7n6O7Jwj10MsmWwuAr&#10;6vDUsdDJOMJmKWrr4oXMWRoq1P2tMaKzX9gpmN37k29uLc4m3nia+ozkzvmoKjbeDkElehNJG0cF&#10;RQVENFUpAzKJYBEQD/iff0ST+y3tj7q+3nJ/LW6ezE45T2yNfpCb+8CqjKXw0c8csisdWovISp00&#10;OOjuz+ki8SO4UEdaBfXXzb+Tvxt7Z7F+QuwPkzmMD8hexKrJ43eWXo9ibEq4chSUMtLVVcOTos5t&#10;zKbbpT/FsdQskFPj4i4VgWCNIjhNl8vlK1YMpknWWolycPkzbxRpSrj0JPgNHFGsBaNU1K2kn0kE&#10;G4tkpsWy8q8u2dztPL9u0ez2e0SBbDUzuHjQEuJWYyEOo0BAwCk61o+Te3uVWFrG0iAgBqfxf4ei&#10;xPX57tjfFHi9ws67u3vuNKOsrpFw8H8V3LvCqkakr9wSxUMOPp48huKemEyRJFHBSNIIwgJPsdd8&#10;9O47M7XxEe5ew9t0mVx0Mu48BS0NFVJl66mpoY3NVU0gylYKN3E4gLFVUGUEf098nfaz77bw/eLP&#10;Idx7JX0m3Xe6yWrGW8C6GRHaN2CW6SvGGUfp+PV9XcTQdEm77KLpfFku9K1qFoBT8utr/O/yzx8Z&#10;fhR2P8i/jp3lSb0zS9BUNBu7H74wNDnevt0bdkqIqzePXe16imrcJja2tSopFrI2lpKuRFxxiQ/v&#10;Myrba3e2FqthjAbrxeZyc8UFLjchVUe4f4MclQ4aZZ4IEjoaFExwqE1LI9N4ZZOAWvZg77//AN3F&#10;Y89e9d3zvse9QwbVuKpIbZoZ7jRLIWI1SNdK8lCdQRjpULUDo4srdfoordH1RVzgCv50qKceiafB&#10;P+fxu/4sfHfEdJS9S4ncG4MfvHcWVxe5IM7DtrA4LBZvFSUlTSUOMnxOWo8fXY3JwUrUmuOamVWm&#10;R4XMivGXjG9s0cPdH99MzTUDY958jTzUNY0MlLUUNdhq/Ex0VfKacSyQPFUhWUMDI4AcsrMD0H52&#10;+6Htu9fdIufZzZPFQSbdBAhjE4ZZYLiG4XTW4LFS8Y1DV8JIBBowO922MXm3QPbSl5I8kmn2BQBT&#10;UPWvRMek/mF3ftP5D7d+VW36DcPZOao+zNydl7oq5qalrXoqbMywUO8slt2kyVLX7ZqN0Js2Sqo4&#10;snX4ythpjMskNOkqo6Pm4e59nYiiqcZhcS2V3RuE5Kgm3jkItuZFFwuZCTVe3qGjl234qOjpEx6r&#10;E1zMiswLksCuL/3Xf7qW+5G3NeeOfb+Gd9udZYoDFe2xjlQMYZai/kjdjVv9DBNMmlQyPauUb+5t&#10;7m8MAa7jiJaoHbkEELwxTj1ZF84f5zvyi+ZOwdwL0ZtrcnRPW2wduy53f23qvfWN/i+5MTVquApK&#10;7N5bA7X2xumKaerymqnpaKtp6awkkMZkjheME63IpU0bTTUrylfGiTRLGqtTSTxwyQiGJY4ft1V7&#10;Pxqsfrbg9P8AZNiOy35263vREFqJFC6tMioXUMXLNqbTUEEUp16Cz3axaNV3UVNe0xrjSC3Hj1rF&#10;VFFnH3VTPV5qPasFfSV+ToKPcNdU1VTjqzHU1RnYKymydb9xkafI5KqpvHTOrL5pHCve+oZNnbeO&#10;493Y7bn2kGOrKiaBcRXSTSkTM8NQ08Yo0mgppfsoR5CNBJA+t7H2V+6PuNYe3HtzzNztfbmH5Qsr&#10;d3vEGhAqqP1D4pR3UcFxnOMV6a3zfoYLOG1u93HizGlNI4/8X0YXa+1+ze5dv7R2d1Vnc32lvnuL&#10;c8u0N6bJbbFHnczjamoz+2aHa24snumvpK3OpDlspVJHSxPVpFG6W/QzqZnamA3r1/uDHYrJ4usy&#10;NDmaorQ5rxxY6gipIkZjW/buayerpxIqxhSyafJe5AsS77t3uv7P++3KEPOftvvVo11bJqubdZZJ&#10;5kUo5VNR8NUaQrRQoofPpLZX77XebS3L9ZWZGMpopIrRDSo9GPQwbs+C2T+PFbvfbnfGfg6U311j&#10;hMvk8DtLdNDWZXK9z1dHNjKPJ7e2e9JUYzDYX7Shysk7TyRVckzxLExCsfYidGbmlo1m2fSwYKor&#10;87VySy0u54o63B7gp6TF5S+3Z6F4Xp6UZLy3imiVWM8aCQSRF4nwq/vU/aX3O512e29weUp72e22&#10;yEExpCk8isGQsdUhA06AQwcNRdWgo+l1PfcnZ9p3flaS+Ijk3FRlXqQvzpjPV2n8ojvP4ddZ733L&#10;uzuzKR7Drs5UrSY/d1Pv3c+2c1h6/cRx+PxlBX1+AqqTcW56bE6HH2OQqKunjecTBCYUHsoPzsrK&#10;aj7K6mTc+H3NTUdTtrJ0tbHmEws22zPgshioMjFtynpMdRtQVBbJRBWhYRmJGRERXk1Zc/8AMuxs&#10;V9tfs795W5nkEXON1uu3PKoMquipDe+E0i+Iy6MsdNPnUkDoefdCmurma/2ezYon0wVcKV1qGJIB&#10;BPD5nragym6Mz2XBvin6j35szNU+B29HkOt8ph4txUOdhrd3YfJthZdz5WXNSf3lxqtjGeqjlp4J&#10;XfxzCRZIkPsr3xpp8TV5HemX1VeJ2/LLFkp6unkmp6ujok+5rsrBLTyzVDRBKHHtFp1EIsxMXjez&#10;DvR94WG7bYeXLMXevf7eRFiUBXSSUsixMe0EqS5dyKOERiWJAIRff35p3bZfbHfNxju1FzZxqQCq&#10;aTpdFoo0UEmdSlgwxSnVYf8AOKrt0VGH+LHXgocBvDsHM73x2Dwm093UDZTF7l33lPtNrbTyGvFy&#10;YfJRUmLz24UyMgpqmnWaKiMVWKikeop5k7S/H6Xtrc29O7OxIJZMg+Wx6YnAU9RV09Pt7AxzyQYz&#10;CzGWSZ6lIlcSINQ0s35v7JuUbu35Hg2OxjtlG9z2r+JMWdjqahbi51EkCrtUmg4U6+Pv3o9+Ly63&#10;q8sfriyEMXesKsWJzULAoqf6IHV3nxb6Z2z8culevOo9qUb09HgcJF/EaupMM2QzWdniimzOYyVd&#10;HHHJkq2oq3KGaXVIUjVSTYe0l23tzGbXzYxeOgEMX27yDSZL6jFdruzsC4A549z1yTuV1u1kbq5k&#10;q2qnAZyM4Ff59Q/yxu8u9wSXvjakDAZIJ4/YOjKQm4P9Lkj/AGPsuHZ0NS+3ak+TyiQQyIVHrQNV&#10;Uy2LDmx+h9yhylJF+8oywpQ0/k3Uo8jyQLvMNVpTVX7dD/5esvsAHgWooMZGS1kqdL2sACSAbn62&#10;/r/h7krxvDnvXBp21/Z1LyzyQzXLk1Uoafs697VWV23HTV0cskAVZkjEckjyeIk6SDbWL39k1rum&#10;u3KiQlg3AceiaHeJZVliDZBOPPrq4/qP6f77/be4aYmPI46px9GJfv4QZ0qUlZJYJokd6WoUxskS&#10;vS1CrJEdPDKD7T3Uhq31TkW0qOhC1FQ6lXCgknIJHHHl0aWO7S7RutlfzyUs3BGkGgqfmQx6iSKT&#10;rXRy91XUAyyEqxAYOGRRYf0+v9Rx723f5f8A3PX9t/F3YeWyztVZzGR47CZFInjWSCSONooqXTHF&#10;HzCYgSzFmb8n38Gn98x7Cbf7QffA5ogjWOPYd+/xmM6XVdTMFNC8kjV1Op7CgqPh6+jf7nXONpzh&#10;7UbVHC6eJtsXhMah+2nYKhUI8+Oo/PqgD497FynQvyG+X3Uu21kx1LsLddZvvYuFWOjl+32D2DT5&#10;HcGNpYjPTySMtKmDlWIuXsJCBYkH3Uh8w67c/U/ZGXymHw+QzVVm+9et8++KpMRFmnGOxOVlkyz4&#10;7GmWnnqqmZ5I/MUdWewU/W/vDT2z2y85xkuLWOTw47PaZlVmYCrVUKXbTUpSqgE/i49dYbPd4v6r&#10;2Uqxhl8DwxRsCulq+XAKerzdt1lDLs3FVb1FIsD4Yeaed2jp1h8HmnMskkgEQspLMzELa9x7Kz8v&#10;cBsXt/qD+8u0vtqHIfxrbdFl9u7ppanH5ilq6TcWMrcxuiuwtfK0kYSlp5Ioooh9rGJSbFgp9z97&#10;dWvOOw31xtd8jtbeFJpkQI0aq0ThUVgM5I4knpHBvf72guLaOVHLcKUqg9K9ZsJuOjr6+poqCsp8&#10;lA8NZUQVtDUU9bRpJSyQxS0iT0rSRiSEyjUrNq/w9hV/L63DXYru/EYqqymOlNVtbP4uGTN1U6xQ&#10;7eSjkFNjccEliQZOSVVjgdtTaGYD6+y33Pi3ReX79ZYJksXZVchVJoWAZjgnTnPXrG3Fpa3EDysX&#10;amPzFf5V6ddxRLLj/II5ZJKOoo6yHwEqVngqI5Y3fT+qNGX1KQQRf3ep2FJWZLoTf2LyUNLWRZDZ&#10;m8cRVST+SJIq6DBV9VBDyzaqQ/b+NY7fuFxze3vDWNBsfO+2NtLAqtzE6sqiurWoBJNRgmvCmOr2&#10;kFuu82xic1aRf2MQtP516aaJEqaxGkeZ5YHV4Yk0KBBUOqzJLZeUuQT/ALSD71MfiLhcZis12dtr&#10;PZiAUuJ3M1ZKY5Y6zb9VlqGplrsLXVEc0bI1Ji8jBE6sQWeUKCbce/u6/u0txutx+7rb3NrZEXby&#10;RVBVRLoeNg+nSoowUkA8c18ughccqx3XM1zpJZjcqwHzJ1AeXmPX8+ue64Kw09PNjKOKor1lMEjA&#10;yCqjxsgIyEFAsUkR+5mpQyI1wwJuCCAQemejxfaWFx65+bK0tduc0UVDWUOXoxkZsZLURx1eMnp/&#10;4atFT0NLAS0baGk4BclQynoMtxe8p7ldPtscDx2QYsjxsUD6TR669RZjg5pU4Fehtd7Zy/Zbhb7h&#10;FEINw8N1c6mzqHhmqkkfi6D0rX7IkyP93zSRbdxdHla/J0FVjJpkhqRQ1FVTz0lQtauQrq2WqiVZ&#10;keUo6sQgVrEITsLanROJyuzevN50O5MzUVNDiKel2zg89VJk/wCPZDP4ijNDElXFWR0lFU4yef8A&#10;dRfI7WUFWZXURct7t7h31pv3NGwXVpB4bykzSwp4XhrBK3iErpZnWQJjUAOJqtVMLcxrNLuF9YXc&#10;S3MV5HRagAIdamoKhc06Q6bt7nzuG3Vmtmydc4KOLPZdKTdu8cbkcjt2i2tjMPkqmkzmSocPn9vV&#10;2QrY62KGKanauijpopHe502I6Y/q7b1P1DQ1lTgIerqra+4KnEx7deJ5paDbPaIk62w1ZuavH+5j&#10;J7vo8ZuyWeGpFSDBPGrheLGF915q37dOYdytG3M3cO4QnTcL265bcfUuEir4cUTSQqpShDkipp0Y&#10;bFsMFvc/SbZEgEmYiNRcuiM1H1MwpRSF8q0r0TyPuLNL8i6ba1Rkm35s3sjEUeV2ru7amfzFFkM7&#10;vzpDA5HtLceGw+PbJvidrbEy9Xs0UVdTxROmSE6xyMUZrnpres8LVbz2FlqBqI4jG9fbi2jgNvLD&#10;NFhKSoydPCJ8uIIJoA0y4GGqp/GQP252sVPvF7bOaNz2vbt4n3v6lLaCe3ed30NIWeQEFSqLo8GT&#10;RVgCaV49Us99vduj3BtxMiCGaFpiUjZ5G8RSAW0AgBqDt4gk+XVF/Wnym7B6/wCpPkjUdtybwwmf&#10;218gemOze09wzrgcruvc08G8qeXD4Sl+6w1bjcauF3/JiX/iMFO48cZVkfV7j9fbapNtPDn67K5i&#10;jxGAw+4cdJQb0cZGXCUtFKk9dNQ5qdzlqrF09LC7I9ZUVEhjB9Xs/wCdOYV/cO7Wy2sk0jXEDoYO&#10;wuzkLCMCgLOy6nAwKswIBBMuZX2SW1ukAZ5ZfCZWhLa314XUzEk9xCkimCSeHQufMvtqg3rsLdvV&#10;+3dn0G7Nxdgdi9H7h29uDoGoq9u13Y+a3TUJQ9fQblxVaclhI921G6sjReWpxdDjAs37sqsqFS2d&#10;ZbQpavHDOVU8u31ym4a+rxeKFTWxmj2NWY3I4jBYtJJZ2noq2eiyH+VSq4lMumTUHVWCbeN55qtN&#10;/wBxtZlN3tUdkCr+GjhrxJI5NUqU7ihQ6FBVZOGBXotubzmT6mZLQtLZRW4o4UNWeNlYEj5MoJ8i&#10;AR59Y/kp3133t3e+4dinARd1bf2b0fjMOd5U+CxuSizHyS2fvfZe/c/v/eO14T/Bq+HZ9ZtSRsdR&#10;QQw46rhDxPEYnZTMO1Y8Ru/YdJtl5qTZu1cxhaVsVU1lbknyWOFLUBqqpyuUqK3IV1Vjcj4pYPI9&#10;iyhpNdvaqdt3vPbrnKxvrwS80blYXHhSmML4MzjCpGpAVdOqpLM6+TdO7tyvzZufLl3dXm7Kl0YJ&#10;ZKrGtQVy0YXhlakHiKY6UP8AEu3N6fCL5Ox9x5YZXv3uDo/vHN0e9cft/AYg7S3BX0MkGN2TgNs4&#10;ygpKXDY7cm3qmqiq2lkqp1B8aSrqJ9irV441O7sDNR1sMlEsuZgqqWejWaGStoy1fA1JJG0Ip6yj&#10;q6RPUVY+DWF0uVkWI7jmbetq2rdrWdS+qC2jjj1KHrOvhFtUiSBmq9dLqyMK6lYY6A95vu52227l&#10;YGQiRIYlCtQFtS6ST86GtOq0sf3du3afxW78xm5cTmDm3210TT7dSPc0FBnqjbXY1JD1zuKvzdNl&#10;sVmaTLYrP4rdUrJT1Eb0xrjCZIpEDIzt2Vm6n+7M2EwiU65fN08e28eUC+enrs1LHQDJU8MkckBi&#10;wtPO9bdlYgwXva4OPPLvIXNGz73PzjuG5SW1slyZlmzqQR1apOtg6tTTLrBLxF69R9/V+8jhbcru&#10;UBEZm7RgKASpbPdU0BB4gnokXwQ+Nn8N7pxHyB7hqt0YjY/TW6K/vXdu9qvJquOyfWvV+Fyu9azB&#10;ZerpZEqqqfsvcOHotvTprR6ihykypokZHUu/Y9XsjPdydYdGZ3q/fGfrKfcezd84bfWLpI3xlNnd&#10;qZOhz2Ijr8ksIZqM19AgqAGRdF102Pue+SOc+Ztt9rOePcvd/dbbra7ba76P93yKIyERTqkRVbSr&#10;uBSJQtdRHceo0n59F+N32Tc4WuJ3heMuG0qoA/TCogWgBAyDq+fVjPxt358lKr4E/L752UPyn6fw&#10;FHuzrPvHrsfHvcZyuLpcVt2tp67Dz1206Wg3pRri94rRT6sGzUNS81Z4hUPMCxJ86XH7t2Dvfbm9&#10;aberwYXB7P3TBX7UyOFxUlJl8xVYishxGWyGUNN/GKQ4mtdCywVEaTIChHquOPnunGPeX24535U2&#10;nbQs01xDo8MqUOiZJGPgqqKQ6qSgBXThxlR1DfN3KV7zryNv2y2xkt5Z0CCgMjVDBq6Swpw9eqf/&#10;AIB/JPoXY3eG36rfnxlXcHbm+fkH1FX7N7F2L2RvDZ0PVm2cnujHYvfu0MNsFK6v2zuNNx4qvnpI&#10;xkIakU8kwZQbWItf6RKz+K0eaFBEf4hFRUNTWxzwfbzvDFpLU5kpZGaOS1ggKst/1H3Eey/d8/dH&#10;IMfIt5vcE8lm0kzxiGVXGtss4E+pjn+Oh+IAU6xh3v7r1+3t3FbtcpLeRXDlE8OWpqSEqEnQ4B9a&#10;dPHY3zrx24/ld3D3phqrsXrraNRjHG2dh1eRwG6dNXtupSeh2bJNNt6jxOOxKZGljKzQ0IYRIQ4k&#10;ubp3dm+ps3jqeGSmWklLVE0cCrAJ4IalXgg+5doWY1TCUB7FUub6bC3sdeynssu3cy/1mu4VhZJi&#10;VHhkK4U1CoxZm1MorqJJPUl/d5+7i3Ke8XW/7ijxXIcADS1CwxRSZCQB8RyagU4dJj5Z/IHM7wxN&#10;T1VsPsnJ9mdVYyj2fhV3TW7rzNdQbk3Ti6uhyuXpsDgMFJtja0u2qbKUOmmo8hQZJaKMDxkSqkqh&#10;P9uoSnq6eWY3JpTDGbmRamNoTAQALxr5PqLEMARb6e8vJbyZ72Lb9zjjSOKaOVmlUupMbAlzU1JU&#10;VOkUBpkEY6zRt7x7mea03DSsKHUDQZCGmoCnaW9R69Ep2vk8+53N1rksRtqkp63F02ZyNdu+jWqn&#10;wtTtipp89NnMHkm8dbSZKtosdJB4UYQSrMY2UhuHXYmezGDz9TSUdRVU0pdY6iekpMcWC1SERSUU&#10;2To8lHKaUNqkEisupfp7LPvLcmcge9HtdbxbrbmC7j0eCWed/wBaPuDSJDNbxgyOoCgR0AOa+YV9&#10;4+SOUvcnlS3td0ii8VGrHqaaqMcVJSVKk1oK4qejwbN+TKfGnOdNfJ3rXHYJMtT4Lde06naO4Kyu&#10;3C29cNT42swO68Ju+jx9Tg6XbB3UJnipZsTBRVCQSkiQtZvc/fW5s1urKwKsM+PiqPG0sU86zViI&#10;zqY8bEViijjRwbTSBdZW9iCQwi37snsP7e+0Gy7rzD4Qn3BlkYa5JtNUq7eIGlZaih8MKoOqmegP&#10;7H+z/KHtat5v9paI98wNC7ygpTJcapHGKVyD0I3fvz0398jf4rmO7d2bP7VpOm4649T4nbuzMFt/&#10;Zc2dpsNWY9O2dz5XF0kOc3Dk5Flb7DGzTjFmvkikFMIlMDNVdgI1pGqIagRVTikknlcLKkKxyRia&#10;jKyagfKl1J9zdtHvBzTNfjar68uTsIadUSJYopZAQ36qyrFUFTQlR2MAaqepktuc7m+aT993csuz&#10;mVyFpGr0YErpcJXjTV8q0z0QHbvyW3PWLS7V31DlspsiDH72oRBiov4BuGLI7lx+QSg3JDuKiSKS&#10;rrsXlamKdadovsZdGmSBlJHsM85kMRQUNRVnFNNWY+WGgmoqYiB6GOrmSNqmesAiWlx9MH800ii0&#10;caF1AKge8pvb6351vN5Fpa7677DcpHJ9e6JK0pVRpiEcofXIPhJrUrXFepM5U+uvbpotnvimySvq&#10;Z8SaypqFYNXBpTFOrNvjDsb5Fbi7DxW3sH3XIOouzMbR9hy9pbmo6TdSbyh2rhZGotq1uz8qa47m&#10;3dVTxpjxQyyBJ6iQKwKk+yX4ftaHIbM3lUYGsySbEyOQz1THmqmaSPdTUjTTxmuoqmQS1M9PWyMH&#10;oKti1gU1A395xNyHYT7/AMuXd/tAXmeyVbeONgwgxRSQquFoRUuD3UqylSOslLXa9vvJ7K7baR9T&#10;FEY2YCkSngdKEsKelKfKnW2/J8O+utxdzdFb435tjAS/ILrbYu3No4nbmOo3HSFPNTUFMrU9Hs5K&#10;84k0lBBEWr8cqwFwjaSoFvaDn7vyz7Oo9m4c0VFsFo8hsqipdsRY/KYJFWknizGLy2IqMeJZs8cY&#10;kzwnzgSSADgG3u+5fd25F3Lnbb+fb/amk53sbqG91Ty3MXwSK0TosdwsPhpJpALRN4Y4hkBQ4bc7&#10;fcj5d5p90o/cXZtxQb9b3cd1Ui5Yj6dwy6B9UIko6gGkfcOIPQ87Z+IWwdvdub13a1VUbl7Wy2bp&#10;+5MrkN6U1TgN85XKYrM0+RwQ21vbB19J/CussRmkgo5KGSmngjgOgLYX9llHXtNkKytptitU5DVt&#10;2eohyuJyWVkr5sp9m0tXS1kmQyVW9AldRiSKOdtch1hdXPvJSLmGe0t4P6wERUuVVo5UiCGPVRWT&#10;w40LlGoxUEBSOFBTrOaxa+j26027dtwM+6Q24SMlVXCilSAAWJOatUjh0fs75XAUFFUb2FLhjUZo&#10;USpk5IWIpWrAKKrpmp6aIVdRHNoeVFQBbEqBa/sUavb+yMRtVdw7kiwOR6zrsfS1VZtiDcOfyD0N&#10;YlOsmVqYEWtggmlo4RIY6GFYKQsACpazAFxbrvt9uEtpt/1MPNkcjhZ2t4VDgEiLihbS50/quXko&#10;cEDHUabZt2/X+83Y3jmAFI+7wjCg1rWmkMMg08+i5Qbt3/uncm6tqbbPYO3e0ttZLPfb7nz2xNo4&#10;3A7iwNJUz0+Eo6eoqaTLaMBmf2hFXNGasRuGFlunsDdyUa7Vd+spt046uwdPBTbiqcxNhxSZ7MR4&#10;/JQZF87NPVVWQgyuXxuAhkZEYaJJFCsGJv7kbaTNuqw80x7Y/wBZUwrGZNSRsyFFjGgR+HE85XUa&#10;agCSpUY6lHZhN4n0QWiqp7WNTrUagdVPQcPPh0YXZlZWZuioOwcjttsHubJY6HEnCfxyDLY7Bu8I&#10;Q4unr6bF40vj6nKaSZTCrm+pQi+j3zwWQ7px+TODwn91d5UOamozgZN0YuLcNdDjcRLHUwVcFfWu&#10;IqXcKS0yysDExjmGtNJAs1ue38gbhYxX+4x3dlcW76plhbwUMjtnVGoOqPJowIJGCc9JDy5dcxXc&#10;W9TXUAaGQMAEbV2mvHXTy4srD1B4dR927S693HDRZPcU+awKbWrmrp1w2dzG0IqqpWN6VTkU25W0&#10;MmQx0yv6TIzRupAkDKSDLr9rbq2rTDI7ip8rhsvU09LTVGA2ZmGjp4pc3VRN/HofvYKxcU9JJP8A&#10;cRIimnDqFMZT0lu23jaN3n+n2yaKa3BLCW5i7tMSkeEwVlD6gNDE91DWtc9Mzx/vm5g2/eBRWCox&#10;FSNRIDGi6fhyR6U6d8Huvb++ING2quhzGPTI5HHrlcjSw1ELz455aSro6aP0fepEI2hcnTLpuS1+&#10;fa9yNTnJd1bXxmS2/uWgzdbHU0X3+2901UlNk6OkxM9LRJS11W9RUVdTm2REeoMmoPJ5Y1jlCupB&#10;awWCbPuVzablbSbemlik8Cho3aQM+pFoE8IVYKBnToculVN962TZbO2W2sIjNaaSoKu50kDFSWqR&#10;+fSHxi7aXaedq6LM7fqtqUlTW19TS7n25BA+ArZsoavKUNZjsYtDSPicbF5I44PATpUK8kgvdm6i&#10;7P3m82VOWjodtZbGbsmG6Nr0+AoJev8AJ0UgkbISxNk4qjNLLiqYtP5I6xJkePUXNiDTnDlXbZE2&#10;yJGkuUFmjJOJXS48QUKgBSV0O9FVSpU1CspBPUb2RO56bXcka1RAutqnQxwaqD5egr0nO1unNpb0&#10;w2Bocy2aq2odtwxbf35t/dmY29v6izy1Ec+HMOS23U4ylrKHKZBY0lp5IHoaoyGKaGSFmQqRMX3b&#10;idx7Vx+3ey6TJTZyprKyj3Fm9v4bH0u2MRT1jtClqGODHhIKdAnMKs6+pSg4DAn5Hn2vdptz5blW&#10;C3jVHgjkZ3uJGUDzGr4jXiQODBjki+w2/aY49yNvfx7i2iQiIBg4TJXIYDA7QKdN24Mt07Udd9qj&#10;c/W9Tm8Xt+KSLde18ZJkc5lN1PW4xpZKRY1mxsmZyNfE5SYMzfvMdTOfUXmDZXbfXeSlyOO3nV9h&#10;S7n3bmP7yYPyYvKQTbGjnqKaGoSoqqE1ETxU+mZkhKRkCzBhcEqXfeUeaLOO1v8AY49tgs7VPAmI&#10;dWa5oDQqhVTqyAWBIJpXpBb7Hs9nuZ32ey07gW7RITRUkNKBc10g0qc46Q9Lvnp/sxsY+5+vD1dS&#10;7Qh2t/cXMbko6zbTUe/txJRvjcdjMNh5hSQiiqqtYC8jaxKvpZeCJG3sXhMPnKeba21Id3beyxKR&#10;vS1FTn5EnfBPNQLnvv5GqXxzxaY6iXUkvgLKD7c3G9v77bp4t23hrLdUrkqIgR42ljCF7QwNWRSC&#10;taGnR7dbhYSWt3u9tIZTHE0lA2k1QFgFJBGrHbqVhXy6X++dy1mS2fNRZvd1RsLdOiCOvy8tDBhG&#10;hxiZ+LGZOr23qeoSDMsC7UH3Jq6eOfRJLFKoYFNYSn3LV/wqLfXWdRNiXklwNdk9w7PxNNBRVFbU&#10;NRwZLbWZZ5q7cGIirJBK8lcJKiCEFg91B9vSblt0z7umw77LDeQsHRI53rIiDUdafApIBVREER2o&#10;rIQT0Tcr+4Z3q3vVuNomhRWBGpwwJIqCKrQivGmnPyx1FXf2wM3uXemL2Bv41e58DX4bMZjD4Tc+&#10;ay/8RpsVQU9YuPqMBPK2L2tJNSQ+ONMW1PTVExDSRMGKEYdqbGwuGyef3BvRdsY7b2Chlo8TuHG1&#10;WWyFTm6HB0pov4jlKXK1ld99WHG05pnMeiKU3dUW4ACO78ybtdWkO37PHcPfTOGMJWNAhlOrQhRE&#10;8MLIdS1JIpQmnQf2LfuaZLy7ln2hpttQZAWMDSDwJ0V6L/vLuvsbKYPGYjqzFb93RvLdddDmc/tH&#10;cFPtjC47adTudgDts5zEYWOfBy7dqKv7pGqkq6kLEFdzyPb5tXbvXWMqqig672lT5fER49NwpWwJ&#10;DNTzyz1Qgmp5sTXCeGjpkp3ME8cYjbXqufafeNz5quIln5l3h4LtpjCVJoyqFqpEiga2qA8dajTQ&#10;U6kCe8urCyshNZeEsxqIxUk1NfiJKip7vgHp1G3Jv7t2s2tjc33lvTHdVZTdGaqdlHZuPlqoKjFT&#10;UuFkZazD7xwKY+ora/IZSMV9JNLE0IpnWMRavV7nU0+CzGD3FsjH7CyxyWy8ikdNj3NVhq3MLkFU&#10;ZCLGVVBWwLjsaKeZ6RY1QwLDwkYWy+0Mh3Cz3G03qXmBEhvEo0gCyKmnMbOJFfxXqBIznv1VJYnP&#10;QXQPzNfreTilqDluA/YmnpHVNBuzDdl7e7yyXauPo+uN87VR5c0tXhdzbL2zVYOg823qkYbNbeyz&#10;5SuXK00WUevWSnrVq7+SV7G5bPu9kbT3HT1+/tsNT7qeLF42m2nm8HFT0dQ2fo4aajnqI6E0WLw9&#10;JBLVKyJi4qEJYBy1jeUT++N32+a15a3kNtMZZjNDKWdfDYsQviB3kc0pqnaWoyAOhFfNBtRig2dt&#10;SzaaMv8AEMUzXDHjXyPRzSMt2DtGiwnTnZLJsumrGg/0i7Z3Gmf3DgRtmrMP8FppN30u563M11ZF&#10;R+GqqcrLXFnZn0kWHta762Ztrb/T2SyWxtz5rOfx3bsgeetytU+cqJRjdEtXU1TeCqbJTyAgIzmn&#10;jhIjCaB7J+Xt43jc+dbWw5g26G3e2np2RqIh31GlcoFAySF1Fu6uo9FWx80311uTWm5W8wtIz2Oa&#10;VKD4ScVrpp0GfTfavZ+9e3s9sbtPrLEbSTY+WrBjcniMcBicpbKSTYx8TLU1ldDJR0VNoGrxLLJW&#10;KZA0YPjWJjeom3HXZ3d9PmHRp9o1udwuUaaGmosxnatJaSFcjm6aCEGtooWDBBArNMvk9RNi3ufP&#10;r7Qlly82zmQfUhJI6nsRWrpRWLEB2wTq0rGdNBTpNz1z5DZzR2kCExUJYh9LYP2Hhx6mdqfKbH9Y&#10;ZzrrYNPtVss+R3/j9lb0wmFpIhlNp4RIYZqKuxu06h5I6vDZiUrFGRJ4qeFwWICn205aLZOyM1s/&#10;ddXuLK7+ym7sCmNoMJkcrPjNq0UU1PpkwOJxSxyy1QpnJWRKiRqgWKiRRayna4t65hj36x+jTbor&#10;eYEvENcpCEN4zGqquumsMqmgNCCMdM7xfMd/s76K3aGPxliXU/iKVVq6gtBljmvoadKDZ+Z7H7ZP&#10;ZeCrtuYTp6h25v6op8PlMT4M9ujO4XHVvng31UVqQ0mPop900SCtoWWGeNEmQP5LEGmD+bdmsNuP&#10;sH4u53A4eqoKeu3T2IslRk21ZTJ1tHl+rKOvaqdP2lpaXJwzxUyRqEjpwoX06VXmh/eLbff7XN7J&#10;7dud8ksiRbkQE/s0R229kC+dTGUZyasXrqJapONP3rSTeciTeIrVN5kLp4NbdC9sfFbjwnX29MRu&#10;zN4ytrKLb1fEowNI8GKxmPNHmmx5p6asqKivqK6TFGCSpmqKuQ1E4J/b5uSn4efJHsLqPp35H9Sd&#10;YVOSwO4+9KzrNcrvTE1rUeT2/tDY9L2EmaxuLmgaOrx+S3LU7wpYvvkcfa0cFSoKSyxTRc8+W7W7&#10;u7Tdo7ZewBCzeg7xT8/8nWDXNPNEvLm0yxhv0LkgOPULkfsqekx2/wDFPZPd/wAhPj/3Tv6CgzmN&#10;+Pm2+14tu7QyeLpsjjspvHsmr66TGbir/vRPTPBtLH7Kq2ig8Pkatq6edZY/tik3Por4Zdh9t78p&#10;cZhaOqkvVxtXVMEkkbY6FpFUS1lQqotCGEmohm8iRK5IY2BM9t9v913iT6eyhZgf4fKpoM+tM9RT&#10;zN7t7Ptm0yHxUQhD8XAmn+Xy6NBX19Li6SatrJVhp6dCzsx9R+iqiD9UksjkKqjlmIHu/Pqf+VjH&#10;i9v0lXnd7bheWKeKMQvI4TFiRUaKdRVVE0E07iN2MWgxxMyRWlKtPPN+3+yG/wCz2ljfzb3cQJ4o&#10;WlWoKqSKjgeGPt6w35p979nv72aBdvioYm7kADNlcE0qCa+RB6B/N904jG10mOgoZK2fQ8tK0dQs&#10;f3CxMEkOgxyNEocizMCuk6jpPp9nh2V032z1u2Qxqdh5jdO3JoYaAYnd8WN3BjKfbyKlM2N8WXos&#10;zG01VRSSyN49EaGcoqLGun2cycipudzNZ79YwXtkaKZSoWVKUPxU4UB1U8qV6Dth7zbjtUK/1d3u&#10;8sYnBBiEjeGxPmy6qkV4jgfsx0Cm8dsdC9rRU9ZuLZ8MO4qaraupMptDLZ3aWcOYVxVzVQyu08hg&#10;K6bVkof1VDv5Coa17H2AW2vhNsraGOqcdsyn3Jj1ppQ+Lr6HcuVStxIWOhqIAYKp6WWuIlPl1+eK&#10;eJyPFKCPQZckXj8lNdvy/aTSbQ0hics78CCoKqdPE0oRQ5Ok1Fetbzu8HMEtrum9bvHBuLitTEpj&#10;kap00FDpGriCO7IOOhlrO1KMO9DUUtJJE1M5q6WsWKaCZGqKqknimmp5qtYo7U7KF8E1x+sICuqx&#10;7r2kzuHwWHp85l8vnMhSYSjo6jPNQvSVNbQYanWnpKrdkURkFXXMlbJDPWCOFpotEjFZWnlZXz/t&#10;CTz7XfzIoR+4VDrpJDVaTNVOWFcajp9T1kH7Ge6X7wtN75J3S+hknhaqCo8zrKRE8F7KhanFVGAo&#10;61xP5iPQGCwFfBu7Ye2ds4/a+5t55Kegwm6stR5jL0W49/5Klyu4KDq2srJaRcWYc1tLG5XF4w1F&#10;RSDJRSRGmnSLHUQEavr4YXxdFk6qdaWvyFHQlqkQC4nNNFDRtMahZTT5gUnhjLNI3nYRkszAGA97&#10;u5bHfrbwYYSGUZ1yE5JrQHB9B8+stNitLG42C6eGKl0nlnDcRUGhrX1A+zqqXZ2ypG2/2lvbZOEw&#10;keY2htXducp6vDVTpiaXLUdFujKruD+HU2FSjp9ydcZvecVVXU8ENJDLQxrVxQwJTS1CcqTD1MmX&#10;hxktfFWLTPVZGt+3ppEIqKmonXGY3Uk8yUuuJY3eKRXaSGKxtqL+w59TuW67k0ni0tIW1S+VUHEf&#10;sHQoh23akghayiCXLkBifMHif21P29Pu6+6dj7b6Ey/aNDseu21lt3Y7D9cbDbP5zHZAvh8FtbB1&#10;nYfYcVNLisCc/HhtwZLJY6gy+OqFpafK5QPErqq0gaux6OeDvD45ZkDTF9x2Lt6VtMTeWTMbNFes&#10;Tsk8kou2BJ9UUenQTqOohQLvV3Heb39OyHwlbFRxXypXj0VwbdLBNdxpJ+iZIzqHD4xX5cOgy+EG&#10;bxMv8sP+ahtaatjbcNRt7o3tDF0qVmQp6rAUuw+4FoakxU9XgsbjoKiOm3HS+Oop8pXLKjiF0p0j&#10;XzQu546CJ8tQ0suRw1TNK8mRlxtVlRJX4lqbE0NQiU/m/g88M338EBSRo2aUKiqwJPsZsILnZvB3&#10;Rx4CoSoJp3BQVNDjiR+zHn1Dt7b7lYc2zTWsQMOqgUiOqEu3FgnijBJ8xRs+XR0P5ROS3lnuuOod&#10;3Z2p2t2Xh6bCGh2dTbowPVxXZvYq7l7Py6Uz5aLFR9n0+ZpYdrZTIxy06VdMtDNUVEjo66AM/SFP&#10;QQ9e4k0ToaRqjIpHKKVqR3eCsqYpmmhavyaeYVOvWyTMjNe1jcCPZbq5uUjSNdQVSagYNMnoX7tN&#10;c2e8WcskjeKVUZI4CnH0+Lh9nVSH84ypzM/zm7PoNz/xD+8OO2718ldRTZvH7mp6FNz7VxWTgp8Z&#10;XUu1Nk1sNJBhEp1poqyhE0EOlfJKmiWQe+sMxjtu7/x1bkY42pK3Jz4kVRdFkoGqfRBkUeRWRDC0&#10;g1Frgpcfn3D/AN6f2su/eb7u3OfI+1Xr226rtS3wEYLa5AKGMBcsxoRQGo406leaFZdmt7pV1AN/&#10;l40+XQI/y7PlTnfiT8vOje+KzHvmNqbfqKTaO5cXUusbzbVy6YvFZaigBdkSPFSViV9OgVYlkp9e&#10;kmzMeTf2/MH1ttxK3L1lPU1X8OlXCwVUtPCchVUyo0lRIREIIYFLoxVDJUSfpCk29/O3yD93r3N9&#10;wre15Q5S5ck3Dc7L+0mZSLa01YBZnoWFOFKjtAI6Be7XlpZTie6fQjYApUn5mmB19BfM/Lrobauf&#10;q937i33gtp47eMtHHT4LHyzZrem7af7Otjxy02Iw9RX1dAznHVKmWWOnp1WORxIQj6amO4PmbQnc&#10;WzqCmwstdWdn507bbJyuKKko6imXDVdKaKOHzyyOZ8zRxxK7xiRpJNYaw05+ci/3V9ntu67HufuX&#10;z6l1BcOGa3sh4SksFDqZ3qFJ8TJAPDFPN3ajf7tt29z2qeHPbR611Gp4tQ0H+lJ/Z08QfL7M7o2j&#10;8h49o7YbYNf0F1lFvxqzdBO5KiooHzXZOGp6mpxlF4BBHBH1PlJ5Yg9Q/jaIg+oglm/2f7tjaXbV&#10;Js2kwG18Vi8tUZXEYPJ1GGR3qM1NS1+PwM1ZmpJkrqijO6qQ4+SXzaEZJtJBTUMn7H7hHsFsHj7F&#10;f8v7hJE7aSVupEopP8Sf4cV/PoXbZZNNtNvdNeVuSqsaZrUVag/1U6dNxZvfe9/j7D2rtnsLI1m7&#10;9sxbSzu7cfQYTD5CRduU1Tgtxb0xsW1KrGzx0GcyXXOQbJ4+GSCSdmmpG/ciku5+O3vmPvTMfE7d&#10;NRTRVmF3pWbcpIKTc+FqJcTkaOtlyFFj6qWlWl8E+Kr3JkKhGJibkEWt7vsH93pyH7bc8/1i2bd5&#10;5+RZAdezXqrcI7PSrxSPXUKVdXbvowJ7q9Hy28knhJLpa3FSWGDShNDTrX36r+bnYvyJ/mkdc/C7&#10;ujrjYVfl+te5c9uai7n2ZkK7b0tX1bhOvtw9j7Y2Nunb0T1OM3TjJjNiqKtWN46WoSIyNFblqjts&#10;fLb5C0tRVbfzvY+5MhkKCDA5CSqyeSqMjW10FZt3Pb3lppp6kzTvNFinhgZbiNTHp0i+r3K0v3dv&#10;ZiYED232dfLSbSMsDwoSBk18+vLsu2+Mk6FjE2aA/wCrHWyfXbR2DuCn/vXtaashxlVkt3bWAweV&#10;rMPi6LL43duE61qY6Wkop6SiQUu4sbVMHClzI7kMVIX33l/k130No7+w0u99xRZ6k6qjypnWq+yy&#10;eLzNVtuhyEtbDURJFJSZeg/iLkSKUYSr6SPp7cg9hfZWOK/k/wBanay0VuVjkW1joafipSvlwOev&#10;Ny1aNu0M8ch8EgEUPy/Zx6TGfx+145ur920u5cnQYLLd9Q4WJEzWSrKTNpU7mzW2cRivA9XU0tdi&#10;crl4IAFYNH9uQxuFPs53xK+Se4N09f8AWW6d1uuW3Zm8fu3H5mPOZGtpaHd+V2VnKrGRy1FVQzit&#10;o84+3qVJxURh3AhkEoliUREBe5n3NfZr332yw2Hdtpj2zeFhQW11ZRJHcxIqqDFIpBjlVyK92RUA&#10;EU61uVhd297PJYmtlVe0n1AJNfLNeqWvlB358nP5andHyx3r1Xl9z9i/G2HtbqDN5nrTIJRbmbpH&#10;Dd4bVnlrN8bJGa/eiwKdwpLQ1GCepp6GoTL0kVNNRVEstZEtu6vlRmsj27s3rHEbdO3Npb4xumpp&#10;6oVNVUQZOnp6+oMMNfU1tclTFNkMJTrriZh4qnSCrXAMfu+fcr9uvu583bPeW2zPNzUrkC7W4dCY&#10;3qU1xCqiQKe7NCxJxWnTkdk8MJv5rj9QscLmgB+Xr025zu3sn53/AMrz5J9/9k9l7b3UnWO6crXU&#10;m2dl4/BT7Zg23haTAS1k9VT1eJ25unF5LHba3XkJY6fMwUFdT5LHJJJFNSjVPwqMFFU57+8VMXx+&#10;chxQwrVEbFIsnQzS02RpRWU50x1MOPnWpWkDE/brU1OgjzyBuh9taWm0pcP9Wbid5nYtT+Jq6fU0&#10;4V8+nbiWS6ijRCSnz4/6vl1rLY/uSL/R1herdybVx25OpKmYbjqduJMKwbCyGzxufZ2VlxWejkNZ&#10;Du3clDV4Kvz04XVVS4/FxzQ+Klj8Svw8bSmR/VHrkhlnidL+OandVkCa7q0TyQIy2BVraxcEH2m3&#10;G5Q2ySIT3E9vqeNafPoPbzy3DzTYJYblM306t3J+FgQPL+XRUO0Nw1uxctisdj4qLKPt3C5zB7Y3&#10;Xja3xmp29uajqcvg/wCJHHJFVQZijpM3kI5/uJhWIZVpJFhaB4lnT/c18axTVLTeKVrs4CqW0n8O&#10;zsUa5IBv+TyfdrWeOxKyTQ6SyVxkn7OjjlbkHlHllxcbbtyxSrGR2gVZvU/lQfl0lJtyUOPrazOU&#10;lO+mtxiR0dIlTLPUUNKstCYv8po6SjiimiiQCV4kju37SokeuP2EHe2+t69a9Ubv3PsDZOV7I3vR&#10;UUUW2NmYOagSuyeTyFVSYijZYa2upDVx0dXkElkjg81VIilYoZGOkjDlPZLDmnfbSzubyK1tzHVp&#10;HWhDBgcM2AppwORjjwIe94943Pl3kc3O0TiC7uHESy+G8ohBqxd1UGgVATGWookbU7UWhMp/Lu+O&#10;HTvyc+UvVO0e6980XXPUCZOvzHZ2785lqnEYOrg2/is9upduHcE2K+xwsGeo9vSwTy109JSwU6S2&#10;rUn8cbao3yx2V89uw907e3p8itnZDrnH5Ubdo6PcG/s9s/Z9Dk6zGx12ZxVBSYfBrjHr9wUSU89T&#10;R0EGNqsnHUVM+tKiR5GPU/2fuOVdr5NtOWOVb7bZN3sLm3aSRruNnnBmSuuGJdasuhXBYgCrA1PW&#10;H/LNnyfs2z7vzBGtxe313dXBlma3aOSaRxEs7a3UAIWeMSEMItCJTTpav0e/iz2X8K8dg36C+IvZ&#10;HVm68P1PjoIn2N1Vv6LspNnYetqzHQJVV1DmtyvjsUKiXwQGoqUgp44xEgjijCqSbfXXvcD7qp9g&#10;RbV37ncdWSYvI4rD46PI1OCyGXoVMaVYmpa6VKCapoRHM9low1zI9PEwjCW5sXe+dubtugtt6uZN&#10;qghSS6ED+NaLKp/sm0lfBDBw7VGfDJIrToV8nb5yzuHLi8zi8t9Vvrjm7fEkSNyHeAKorxOT30oF&#10;Eh6OBJUUVO80jy08T6ITUFmjR1jLSRwvPqZSkRYMqlrC4IH9PZjsZ0Lv/ZGN3TjM5iM3t7I7dotv&#10;0VPT7hoKbCZSTcOSqP7w5DJUUUtVBTwY2opqeOQR0cnmqqCTT6pEkAlK15O5H2bab66S8FxerEEl&#10;7RIkYdwzeGjnUxQhgG4jIGcdR7uG72m87pa3ESHwau7lF1IIHURxKTxZgpcBmA8NhQYAJh4fPYjO&#10;0cVdiMnjcpQzSVcUVVjauGspneiq5qGqjEsDvHrpKuneGUXukqFTYi3sL8zSd/ZHLZ6So7R3rkYK&#10;Dqeo31h/4tmMtLHkNu7qmwuEfB4emySRVePydVhpIqV46YTrkMdCEdpKSaa4B5d9uxNe3i7bu+43&#10;uy2sD3VpWNNA8X4IgAoKlVVizPU+Fg6i4qY7buPt7t+3bQYeWLGO6n3iOzm8NEDLJHFM4lkbGtcU&#10;DGnhyS6hpZUJlmmppl8TwRvD9wJhG8aSxfcQVRq45wo1RrKlWolVjZhIob9Qv7rz7dpzS9p5286k&#10;TYTITJMYqmhaRX2/kIwksTSSTx1LlPHJG8krCS8czu4kY81/vgbbbbV7+77tkEgbwtqh10BFHaza&#10;Qg14kahU8G4+fWRfKTMvLO3xogDI8a0UhgBqQnIOQFNa4DfEoCkDqS6IyBWAZRLE9iFIDpMkiG30&#10;BRwCPyCL/X3vCf8ACXmOJv5d2/3eJWdflf2OEkJVWS/WfS9wCRzf8gm1vZH7MinK9y4pq+tkHDNP&#10;Di64z/3k95LF77bNbMC1o3LFoSuqi1+s3DNPMjqjL+Y1hg3ye2dnMVmabDbjj6ow9JG6YCXK1lfj&#10;odx7yqpaGapilaWlpJmDKrRRGRXc3Ogke7d+z5Gqt0VuoI4jmALkXA8ZWD0ngG0ETfX8H8H3mVyk&#10;oh2mClRUcPtz/hI65a6Vlv7k1JVWNP8AAP8AD1aZ0XTrjuptixfbNRPNt3HVD0sirG8MtZTrkJkk&#10;RfSsnnqbMBwD/X6+69e/O79wNm6DpHoilj3R2luE+bMVtNKkuO2PiJbp95l54nIo6sxvqUN/m0/B&#10;d0QmW57ld2bxWtjAJN3kXtUkUjWtDLJ6KD8NeNKgGgDZR+zntJsMO03nuf7uyfRe31mf00eqveyi&#10;tEjSgZ1xSg+NscAxAxwIZAamd3ijRRHGoUa5XYXIjDfTn+vB/wBbn2+7V+KW19gbSfc+9qyfd2/s&#10;5kNvYTI7nr55gtLXbz3DitvVM+DpVkSGhSgOVeVfGoOmO7lrXBR4Mdu7Mo+p3hkYmVwD3aTTSlNK&#10;rWgGKseNK06Nrz3+33nXmCLauV7dNp9v7GKaZYEVVeWK0hknCyPk0cR6CtQBq0jNOknms5Mjpj6U&#10;eWvnjrGp6SJi0UZpqWSqT7h2F3eQqq6n16pH+i/kc+7/AJEbO6F69wuPwdEyNUJDgOv9iYCkVsnu&#10;LIhFgxOOxFBTL5TSxxCISSAaYImBJLFQ1rHZrLb1a83Vh4alUAGWZjwjjXizk1FADmpOAeoK5X5S&#10;5q95ebri0ivClpFW53C+nakUEZIaWWaRjStK6FOWNKYB6atndcw0GTr9x5wQ5DcFcscD1khmlNPT&#10;RhmaCPymyM9RLIzkCzN/vBOOoNh5ikyld2n3lJFvP5A7mqqeLau31qhXQ7bfJPG1NjKKEM9K0mNg&#10;IaeoCijoyqiBWdRNMfLYSxSQ3+4RpGaErEDXwkAOlSfNmI7tPaoHmwZzL/OPOjcxQRe2/s+G272o&#10;sE/xu7ZTGJwn9rNIxGrTI39mhPizj46AlFEytemoKcSMPHSQo8kkcShTJ40f06VsW1Wt/T+vHs3m&#10;TWh6k2VXUTZCOfd+5K07h39nKadp9MUD3pdvUlQ3EeMxtKkcSqBHrYs5u7EkvtNukvZ9x3u8LC2F&#10;dBI8j8TAUqMVVOJUUIyT1BnN/ND8xT7Dy9ssJXl3bozHbqRQyO575nAr3u1WNa0FFACgDpBbYweR&#10;yu683vTOST+CSCjxW2sLMipBiKGlWSSpr1VUQnIZSeobyFixWNFQEAeyub+39l4toY2Lz1dK++am&#10;qr4RFIyLDiMWKpYY1C6njZnroT+oBri68chzm+9vpNpYoz0uUESaaDTH3M7Cgr+GIahSoalMZf5d&#10;2C1O6SEojix+Oo+KV6DNcHSqyUxivHPQoKFLkgC8a6Bx6gGsWN/6NpH+29t3WMs9TXRvWx+RWiKA&#10;kxm7RTvKGETCQssKpxwbkC1rj2S8mw3DXljbXEZECBgCRhiK14+lKj7Oi7nXwbeCUW5Ky6qgioIq&#10;AOIpx/wY6y+3jKyDL74ymVjp1hhwWzsBXyx01MkKyVE22qbIMzRRIkJqDC0a/q+vJ/p7E2yRPcbh&#10;FeIg8GCy8RhTixMpSvliMIAP4QOq3Upt9osbOWXU93evGST+FZPD+2hIYk9Y4kEaFRe2uRuWZv1S&#10;M31Yk25+n49rbC0s1fksnBKya6SDFUi+gzu8y4mkln8Y9a04UNwt7j/ePZ7ys95fSmW+ZmhFvB3H&#10;Pe0SO1a1pUtn506Bu/zRWsdvNAtFaWVsGgC+K4X7eHHrn9R/gf8Affn2z9h/7jVw5jnrG+7r2oQ8&#10;IlQJVVFBXRUzyQjhooqyRC3P0HFuD7GG9eLt+xXF9Y1juI5IqleOlnCHhmhrU/Loz5Mmn3OfcI7g&#10;+IFhLaWNagMhNCa0NB9vXFY40/RGif8ABVVf96A9xIfANo4SrgFjLj8fUVzRk6lqJUhmnLRpqV9T&#10;uQQpIUHm1vYlsPqL2w26a5B8d44mNBk1QV+eCfPpNIsh5i3S3l+FZpFQHhpUkLk8MD8/Lrn7Tu2c&#10;7ix3X10a6jSuxtZkqrb+TMsEM1KVzVPU0FJLMJ0ZZdFa0EbMDco7chWKNBXvxDvO08sy7ly1u/0O&#10;420sLvchQQkLyhJC4KkFVjapqOwDUKBespvu2cu8ubtzOmw848vpum23cUgitWYqWnSJpIaFSCD4&#10;gqFqK4ADNTokf8xybuCg+FPyAznQu9cv172vtfZM269q7twjoMhiv7uVtHls20MUsc0FUZtu0tWg&#10;ieN9RYaQJAjLZjJkMZiqf7fFeCLx+iOlphT0EJCkC/jpzGrsQLknk/n+vuHIvZrf+Yp1vOd/cDdb&#10;t2NWVJCqD0oG1gfko6zB2Tf+TuU4xZ8je02xbcgGJTAss2eOqVlEh9KMzcMEdaYGS+Mvyz+SeUp9&#10;yfLH5h/IrflDVM0tXi6bce5Vw1LHBZqSGiw2ubB41fLLcPTUSIoZiATclI1m66w+UmSJJUUlW0PJ&#10;rGkWCtM7Rsx5sA1v9sT7FVt93X23Ok3m33V0xGWluZa/n4bpjPp/m6FMPunzrCoWzube3QGoWGCJ&#10;QPXivE+pNehbwf8AKc+K9dU42ozOG7B3fDWuIK+t3T2BloKlXjneJnl/gzY2tip4CCGL0+oD1BfU&#10;qkDvkx2Hndl9IZSpxte9BufdCU2Ao3pkphViDOVEdNkkpVLNAtUmGnlYMP0KrOP039498u8qbNt3&#10;v3uX9TtuZNn22V1QapHCyJEY3ermpHjntVi4qRXFAMh/crfLrffu1JtnPN0s11drCwZo0QuxmE6R&#10;9q8FhjZmNFJA0nBPQW/ygfiX1fuv+eFuTI9P7erKbpT4w1W8MtBHBnM/lqNdw7ewVbs6hyc1dlim&#10;TmoK/exmnSGoZ1EgReUsgKNhNvVWFy+BzEJSFZaWMVg51eZZgqyrISzO4plUtY8kki9z76kbRs1m&#10;Ui3Dwwt01sFccS5Maha8cgDOePXEve7uOZt728iqeKTH5ChyRT/TVp6DHCnX0ELgg2seP99f8+7P&#10;+vN1UOZwOIo87T0mWweSSq2tn8dXxQ1VJNT1MJnpVqKWVTBPT1EbzxsCCCth+PcF817FJBe3/wBK&#10;WjuUAnjZcHHa4rxBHaf+L6AljJc7dOlzaSvFdREOrKSrKQcFSKEFTQgg4PRY+3NkT5f+MSYmWahz&#10;9MtLuTb2QpGeKeKuoylLVpHNEysCGhpmAAHJJJ5PslW6uncr8c+zs5juoKKrm2rl6eo3VS9c0zTS&#10;Y3dOypKqafc23cPG2tI8/tmqqXrcSgUyIstTEpdHig9odquLeS2sL+2UR3SsdYoAFkBq4XgAHqrq&#10;MLVmFPMZZpzRtfuryJYj3DnU3SyC1O4EAPa3ZX/E7mXSB/i1wii3uzwMiRSaQQ0hcuuN8Q7/ANv0&#10;WXyHhoNzYdmxea8nFRi8/TLTw1JZT4mNFkiFcgABozGTpdG9wMjJD11uDbvyW6enizuwt5UWRj7T&#10;wOFlEFRFHjJ6JanJ1uMnjSGgz2K/iEr1Ks0MkCLJUPIlN9804N90o7XnLl7c+W/3m9hudxohjkLM&#10;gklIaWENQd0beEySA0JFAtXoj5Bfdj2bd9ju7Ow9zuWodwvOXrgy2TzIk7Q2ko8J3hfgy8GgYa/i&#10;jWgYIY60/wCY7uPrH5gded3fy8cp2VufoTtneNFsHFdd7vylTl9rbV3N2Pn13Hu/Yu16qvx86S7j&#10;2NuWs2YmNqmMUtLVVtVHS06y5I0cJM11flqfetJ/fany0OWphnN7zY2pVWQU1PlM6Vx9PJSyLFPR&#10;5TAYhTQyLIq1MGuaNwr+RfYo2KTcpuW9kXeUZd0MVJUNKh45JFIbSKVBWhHAsoJHA9c4vvA8s2Ht&#10;/wA/+4HK+wReHZvfQiN6EE2v06TKiniUdpUY0NC0a5wALIvjbVb/AKvobpSDt3HVeN7OoOrdlUXZ&#10;NBW/a+T/AEkYjFpiN41onoJZqGvo8huCgqammqIJHpamGSOeFmR0YqulgXC5s0oa2OzcslTjkZjo&#10;gr9bTZagjBIVUqQTVxoCzO7VLcKgAEWZLdjT9ROPDgeDf4FPp28a9Q3NC26bRBuegncLSkUxHFoh&#10;TwJW9SuYHJxQQZLMajt5AjvBc2ZTIgH0DEHWBf8AqbE/gE/61xEihJilK3LhQysPp5ICHD8Dl5Ib&#10;sD/VfZM7gOob4a/yPl9gP+HpyyBQKR9tek5kHQyLG+kqS0Tqfo0c6soBvxpSSw/5C9iztnMTNHCk&#10;5YrPEkiajf8AdjB8ouRcEtG9v9cewbutiivIUGVND9h4f4R+zqQttu3VirGqEA/t4/z6r/7+6sxe&#10;VgqMrQwRw1+OlraKpaFdBlpqlQ9Ksi30tZZaax/BX2lux6ZZsxR1OhZEmx68Nco2iWZPV/rq/wBP&#10;8fcX827xZW213ey7juEkMUqal0Ba6lYFWFfRgOODQg9dMvuntdz8tPc7faK81tfkMSTTQ8adpArx&#10;AOeI4jrTJ/mU18Gze1NxbN3JnsrjKXO7eo8lR09HFCZ4qynyE8nnpp6h1ZDFkoA8ico4BBI1H2iI&#10;qdP91xIPx9LafyQG5PNvz7w3uead5sLuSC9VZCpIqT8S8AaDHDh9ueuq9h7UbXzftEG4bNvE0crK&#10;hIIKhZKAspYqxNDxAPoOtffIdr5/b2RlpMxT01YkU1QbsRL91AxeGKVaVZo44yIydLBF/Vzc8++b&#10;QothJGGbWXUiQixv/wAGsCBx71b82JHKWi2i2DsKGoQV+0kD9h6KuZfajmLbrKIbjzpcCxUkKqtK&#10;6g0zRQhH7QG9CenPbvb1GamZ8btDCfczU6QVTT0FLEKiHWrMrO+h9LSIGI1Ml7/Tj320SsqBQ6DU&#10;pZvJrc2bVZGLhV4FuQ3Hsb2G7W95E+vkSznuShBZfDoKjBpRs189Q+Q9YHvtv3jabiVLf3ZvbWzV&#10;wwRluEUnzIoy1PmKpxP7DGbW3rt/IUrtX/HzaG6cnLRVNKKqhfEeCM1EIihlraYY2vlLRzygjx1M&#10;NgqgAHkyGCtGf8jlRgzAO7pc8kA+gAHUTxwP8fZXPsF/NCxTkkaQMsp0kCn2qMU40AA6NrHmOaK6&#10;j+p99fEYjtikilkBP+2EgDcCQT0l8ttGqlppJKToiDwpHDPPX4+oqaH7eOanRzC8sjUEpSjl1xtI&#10;EK3AAYj1GLGXlZkijmcIAx/acqBe19RRUaxH4Jt7Dk/KvMcMZng2tvpWb4dSyMCfLFcHiOOKZ6ku&#10;x5t9uJ2WLmLmOKHeGQqJ4tUC14atBByBhjVRxAHQXZTrbsiipBkcbteWbDyTxNHjnq8dlqyIaC8c&#10;cgp5ZKsR1CyhkLoFZSpubA+8iESprjAs1jrThjYabkMFIIA/I9pZlvrMxxX+zzh4hQKyOoArUgEU&#10;xknB4noyPKsF0ZrnZPcPaJ4JW1VNzDq1EADUkpIJIAB1McUoemaryOawlTS43dGxNzU1TiI3pVpK&#10;7F5RaeOEyySyJTy0jBoIjLK7/slVMjM31JJ5GWRF/W8mgOyxsygsQCURWZWUAmw/Fv6H2c7VvipI&#10;YbbdpLWM07CRIp9TSUmh/L9nUcczcg7zaxPdXvJlrdytwmRXjpw4PaMinJqMmvkTnoSdlb9ws1dF&#10;QQb0zOzsdNNTwVFK4pc/SKksqU1TUPjdwyyTeZKd2YIChcjRdAdXvhKNah0apSRnUN9tJITDfVZn&#10;TymLRq+p0/Qg/jgZ7bJNuMypFeWLIThpbRFao490MkbH1FCD1EG8SDao2/eOybgjKPhS9Zkbyppn&#10;hlAJqaCrfIk9Gc2A9PnMp/DqDdHU2QxLxyGnr989U4qhqppkKSOi5LbGVxWdllgVS5P3MYujKiG4&#10;1S6GaKdXEsdSGhhjkqHrqdLQmRXJjZojIGeMLzpBW7CxPPuRrDlvmp18Ta97s4GU9vhz3iHPmFMk&#10;gX7AMVHGvUUbtzdyzDLELvaLuSJyaAx2j1CnjqEULEenchPEgdGrovjd3Esf3Wye1OocaXraiGgg&#10;2X2B2dh56lpY08M0eLzGUysdHBWQ1AkXVGrhRZgGsPbbW1GBk+0PgjqGm8kNOI8VUT6T6WeNgMYP&#10;A0jJ9Gte3+x9prrZ/cwuPA5yBq2VNw5oK8SrQ1ofIkft6PNn5n5Eigufr+UysK0JfwQpPlgresGp&#10;XyNQeA6n1PR3z0hq6+hwff6wVdMtHUZKjk75pqbXTR+eGkqvBkqKimqYAkzC8audMmki/tnnqduU&#10;snheGgpSnknkV6FaVYkjCymVytKirp1AAgm2oDi9vdbra/cGEKJ+YllITKsls+a/hZ4gafaB0f7d&#10;zP7eXKSmHl2aNy4VHWa9BJNRQIt0wrgnt+foaSMt0d/Mbraemrqnf+R31HUxGimikynXm7pqyWep&#10;FKKGGTLY2eql8xikLJKgDmPXYlNQlfxPB0saslbTIwAJjNU49OlWIjUhpGIUgleNNr8fX2W3S8wO&#10;rxbnEsiq3aRDYvnGWo0f24HTtvPsRnL2U0sauhBBe+Q8SKAlZAAeGok1yOHQZ5TqX5S7pMtLunry&#10;szrwVjtDkqDYvUOTAqGmKxyZGSmrMFCrisSZCYhG7MdF3YKiidhguRwU8VMXUyy+eOfwusZWMxrK&#10;rmZHX94BhexuPoQbECKy2axtuRLg3m3qzXDycEUHxK4ICEqvavHVmuPMCD+auYblfc/a7+DcXaG2&#10;jijoZmLaCOAJVXYBmrQgAelOn3BdaUm0ujtwY3eW04Bks1UZ9Z6daPGxNT5otro60x4msrKKieOg&#10;p09STBTIwDI+l0YOspVyYuBpUoaqsH7gdaWLzugBtzTh1nP1/UqsBfkj3G3t3yJtW8fUSX8wSZZC&#10;AC7KRQ+SupV6/aOGOssvcP3K3ee62uKG6TwhDGQxRSGwK1mjIA9CHr9hp0Vr4l/GDbHbVdl6bN7r&#10;27tWqgyMtNAm4txybf8AU0jeIwJmMdLi61rrq8f3dPM6ofGSTdQ+ruycJSUkq1MFNIkUZlqIKiUU&#10;0ppryxMsqV0RZirKTpDqQbA2vzOVx7R7dDZtc2m8CG5K1DyQh1SvqI2WnClSAaEVz1G218zb/u29&#10;QRSQXE1oXC6IZyjMRT4C6uKmtR2040HGludF/KZzUNJjcltzetXtzcldJ/uG3DPsFN44SgzEhpKq&#10;J4J+vtwUrUKRxLHGZ54Zk8Tlrl47oyO2zdwU0VUMFu2jpp0LpW4uHMTUTKqHWki4+orImQIbMCo9&#10;PA449hS15O5wtbg/uuTa92CrV1ilZGI8gyPEFU0pSrkEAHz6kCXmLaNsuHh3LdLzatx10AureGQr&#10;WgBSRHR3yPiCcT5Ur1gw/Wnzw62ydbt7bXaHw978mwqH7/a1Zu7ZGB3pSS+VJIZpaLsHau3KnD1s&#10;k8atC5yLgzoZGu929lJ3n8at31NXkst0n8ye2dp5moqJ8jS7S7A3Em6dsUxqQ0sVHT4/KU9NlsZR&#10;Qs48SAP4uAdQGk68KaMkcxe3F0hHxPDBDdqPSoj1uBTyqtPOvDqQtl5zmQKNu5o2aeOoGtJ57Fzj&#10;JIuESFmrglZDnIrgg5ux/lzicEKak+ev8ifr/cuKanfF5jt/47dD7D3dWVcdI5oamtyB25Lu+mzj&#10;VkEbySSLlqUSfrAsQQltvL/M06pqBXZmo6o+RuHBjjqIcZlJNrZ16ZGA8lKk8dDjFq5IvyIirMbl&#10;SfbB2r2f3WCe0uJrK2uXHdqgmsJoyDSoM0QjqRxCuoNc9CqTnXnm2kt57Vt2iWF6rJHNFuNvISMr&#10;ILaeVmSuQHXUB5gdM29to/8ACYj5W7eOyYlzvwd3wUqqiCpznXO7uscxj6yrZ5ZYMxV7hwG5sFV0&#10;lNUuP2/4hCEVAkcsaXHsa9kfMLdMuWodp9u/HnuHrTLZIUFLT5UbTq9zbXqsvVTCkqokyW2nyk9J&#10;RrI90lngRQp9TD6kvvPaPa5bCeLl3eE+k8NtLahKCSpr3xvJQY86DJOOHQA3HmHcb3mu35w3G5t7&#10;69iuA0kQ02riOLS0VUkjUFhp7yCNTBT6gF27Z/kR9L5HrXce4vg786Pj32/siipNx5hqHL9qbRfc&#10;eP27T4iqrvuJayny/wDC6isRImSoEz0kaqS6ov0Q2ce+MG7zQ1MNZTmmMqB5YWCyGGMySmAArLLa&#10;NLmy8Hj62HuIbv2r5ntCXgaKQAkV7lrmmCwoR860+fWS9l74cjcwQrt+9cv3akR6mUCOYKtMklHU&#10;r8sAnyrQ9UM7l/ln/JDamOwW59s5/YW6qDc8+KjoP4RnzFUQT53I0+Nx0ORerp/4VTvPXVcai1S4&#10;Mf7v+ZBk9t1J3B13PVnGDdVJS1osRjMxT12MqJEZ3VXipslS0rzRO6MFdFdDY2Jt7NrHY/c7lnw7&#10;uLZ5DCndVHjPD5K9f2gj7Qeo95k5L9hueY522/fJrS+kqAWidwCcZqmoUqMLKrDiKU6F3G/Br+Z/&#10;0/FS7ji+Pm4dx7eoJUmTPdfbm2fu/HxGFEqSJKzZm5c7TRTNCwYx1EIYK41JyLq2cYeufzQZV8VO&#10;Yyqz0lTG1JIzhTG81FOslO6+m3CKWH5A9y3y57lWu6SW9pzjyTOZloBNFGwkBrT44xqU/iqCvrQ9&#10;Ysc4ey/MfJ0Vzd8lc87fue2aqtA8oD6Bx7JvDYnOAPE9KE56MN078s8fnDj9pfI/4s1u5hSVGmn3&#10;BS7TymJ3ZjZonf7qOi3ZtQ0mYx0mqfyljULEkilzGwJ90sfNnvPKHsmbZlDW42sbZCHHrU0NE/29&#10;VlpljbKzxxaCarKJI6Ug4EMJp3K8sbdmfuwe2O32fIdlzBItxp3VVl/Wb9URUPgq7ElhHprJks7B&#10;1qaDrFnf7a65gvXW+XwbSNivhg0UPU1amAAQAcDh9p630/5VHQHXfU/xn272HsjG74o270osb2BC&#10;nZOR/i27MRtKsoYRtHbwrHaWUYaLH6q6n8kktRIK7VLIxChSUZXsPv8A3akOOw+D37loEjamo5Kf&#10;B5aGFoQxRBanpzGwjQW0rdL3JLG595N2XLPtvsrPdX+47dDISGYGWMmtKni1R9pz8hgdEUHLPIm3&#10;O026blZRvWpVpVLfsLdv5/sHVm4CLcjSLm5PAuTxf/ePZrfi11t8u6fKx1yVFRtnFyuHeg3RmvHT&#10;1Z1AlUwsceUnicX/AFPDFY/m/uHfd3mn2Uls2tjGt1eAUDwRVK/83SYwfyZvs6jL3I3X2wnhFvYI&#10;s92MBoY6gfa/aD+RPTRl8jiqWmkkrykkaKdYAVmVfyQSRb6/193FDrTtLcGEwDZKfaqZrHZCllkq&#10;qWonhY0LxSw1S+WShSV1VpA4Q/6k2594Q/1p5S2y/wBxFrHeGxliYBWAPeCCuNZA4EV+yuOoU2wx&#10;xtcRL4n0Ugwp8mxmlSBjFRn16J9u35HdMdf5XKyVA3NP5aCp+6ho6H7ymkqYGElOkaGuEEMsrjQr&#10;sEQFvUQtyDRba2vR7coYhPUPX1CQr9zU2aGDUBdiXdgEQn6AEG1r39w7zBzCsv1F5dSR2tiprV2A&#10;AHzPCvQt2jaLq+uYrWyt2ku5GoqIupmPyAqT+XVDXy6+Yc+80ydfVT4brvZ2JeomFRn6+nkmghDP&#10;ErRUkEZjeuu+kvKzKrMQotb2md2ZClq6pEglM2gKGKG1OmlSNMa3KMxZrlvqBxc+8F/eLmXbN93d&#10;Y9v3KS6Vfm3gxjgBGGpV2yXcAeQHDrsJ9y/2z3/l7brneN92qGxt3VgqEAXUz6lIkkYAMsUZAVIy&#10;1GbUxXFTp1/PXuTC9jbxjpsHvTNb1jo6h5ElnrK+bbeBp38kctDiKWtMcUldWgeSoqEgjuNCL+n0&#10;pX/Y/wBj+v5v/re4X/LrobokpX6k/wBnp8vjrTV9nlTh1XLqjvbwJ/n/ACW0D/gPbX4f+DW5v7//&#10;1CobEqty7oxuapc5XRHa1TWxzZo0806VdVOYKoU8mH+8qaiSJ4pMdUyPSIywSNNq0Ar7+pPmOLad&#10;mutvuLC2P74ijIi1KpUZWviaFUEnxI1EhGoAFa5x2Sgg3TcbqSC/tlFqI2KkAsdYA0/HUfkMdbxW&#10;5oMDt7IYmpxGMjfdkeLyiYOV43ShhAmxMdRTZMUxjhjjqGemjE+gvEiaVIDNcR8dsLrztWv33t+i&#10;ipNsQbZxW33wNfR1MdXmzMs7JLkMlTVkUsUqqJJEMbeSJDOWVRIqMoVu+ZeZuT7blzcLiSS6+slm&#10;8VGUrFTSSURkKshNAwYEMdFCdJYMHt22PcHuLFGcGIMNX4SMMcgCn4ei6737O7f6axHT0+WC79zm&#10;8955ek3hVtRx4nGJSthtwZCgwmHNBAUo6omghaF5Uk8wpXBZQ7XQkmFwO1tzgZvMpFksJt6kq90x&#10;eGvkamwVPW1FD/E3da5o45ZkrEaFZEkCWcqFBPs9O63t/s0slpaH93zTMIWOihkKq5jNUJIAQ6tJ&#10;XUKaiTTqX9ltNiWxkim0mZI/EIZUYGiuf4QagqCM+VKZ6MVQbpl3BgTV4qClnjyk1S2LqBNSxRVO&#10;WWgFdDh5mgo4QIfNRSxVMqkMdIS51CwQ5PN7Eg3Pg8nRUW2paGg3V/FcZvjC4uCh3VRUkCJLksfg&#10;cjTxpRmXc8RipqpZYJXcABGQkn2J15f3LeNvllmmmXcxZeGkchSWMGQ0qwlR2RY9OoFGXHGtB1DW&#10;/wDIG07nzDa88o6ELrKpSJgpYKG7DHnITz4sf4enXI7ZzOdxlRkBWzUNfkdpZLE1G1MlT0eS2pPl&#10;6r7U47I19DUQnJasRLTuAtNV08csE7GVXkWF4lj2jh892TnOsd27QzlXtnbVV4a3LYlfFg2oJKXP&#10;Y96mr3e2OhpRlqap2rBlII6ZlQQzzpILuwZQvsiSbNZb1tV4wfeLZyVY/rLKWTSBCshYqQxXgxQg&#10;6itY0oFecOWN63eax3fly6a2t7dlZo0ZoUk0kFgY4yAaqCPz6DzZUuV2jg96Y6vxlTk8jt2E0+Dy&#10;VLWV1VUZ6qko9UlHhKXM1eXlxtFTZP7eON2mnjkMoUoFjAKp3ZsLs7de6zSbbwOB29t3NVLZHH5W&#10;KGWpz+VwVDFSQH7+qkqGqqLCZKtaNnijeN5GhjIPBu9sHNHKW07J4+639xcbpAPCeMsPCilcse1d&#10;OlpUWoDMGCh2FM9LeSrq93vcLi33RWW0j/jDEV9Dq/D/ALHTD172nsLG7bqZNwb3bLbl6/m/u9uw&#10;ySyrRY7P5RqnKzYwJ4oqKqymPxw0yuEZVU6Qw1AAIp+uq3+8orshXSYfIU+UjwuNUT5CvxFHvKHF&#10;ZsYXcWQwdXkmqMlRU7TPCQ8xjiE/qVlJX2LZ+Ylm2OW226ESuYWmBIVWEJaNXjEkaqv4g5TSNeg6&#10;SrqGBhzVy9fzPc2OzsRIyVRvE0gSaXpTSB5eXQ0ZLcdG+OilxMCZxqzDVGYi0yChMu2jVY2DLRR5&#10;aCF2pZY46tZlRF1zvEEBU2ZZVNtLPbbpqTbe/e487u/esu4BmslSNPS4/bdBPEpEU1KaKmiXH4Ko&#10;o5HiljUvUSLeKOWMOxJLslxKLS53C22GBrAwlPFMQEjaiOxEqaspFU1EgMS766AdBrkblfmHlSG/&#10;h5j3eWe7vdDEyP4iJ4ZY6EDLgUPTLhMhR18FVuDDbPp6TGvhoIKLKw46nGdqYPuJTJjft54WqZpI&#10;aqnjaMSSmFpHDOjGxF8X8uvJZBeoc/tjfmQyOQxmK3L/ABTZOcxeMGIx+Om3PC2MlTaeQNZU1VZk&#10;9u00D1KBwKYIzSyI8kcZX4gf76f229r/AG8+/Tu3vTzBtm4yWdztlqxh+nhktbi5t5Wf6a8iMHgt&#10;DMDRmr4jkBE0AsThV7zbDuVjzZcblYPKIGk4BgorU1oFUDopvyC3v8gd5UB6l+ItR0lT7zqs/kMd&#10;2tRdoZfP1W5dvbMr9uV/j3JQ4rbef23VQ5urzYpqco0kkcEZLHULL7siznaVXg+v6TadK3ZEm39y&#10;ZbL09buXe+Teuz+QwuJo6dTU4irp6fHrRY7M1VX47ukjNFHKE0sVdcG+T/Zp/v0blc80PtOz8t8p&#10;7S8Yht9kSOy1s4YUmglW5VjGBqIGldRStRVSQyz7lc2kBghAYL3l2Yn5U4fOvWvb2t3H1b/JQ3du&#10;ioyW8q35GfNDcuyKXN7R232RjMtuDrzG1u9d34mOrn25uSPOx7goKzb2Gx2SST/LDUCmqfD5Fjlc&#10;MrNpbtzqdd5HN0OG2Ticdt+jrI9mrkqWpaqp9y1OOrKTG1VGK+eumhrZIppY3qImEkkUzxuSGGkB&#10;/fI9qfu9+zvKe3ciG23CXnK88MCSJbVn0I6vKZ5IoomCSCMFlYaQ6RvGFZcr9t1xhWmILjyJJH5V&#10;PH/JXrB/J1+R/wDMV+ePzk3P3rvTeWFp+j6KprJO29q4vJ7nx22JMF/BM1S7LwOzMLlK3KUlXFid&#10;01MEkjQzxTeNpBUNMhVVFzPbXxm8dlbfzFRuDP1O5duYaealq5WoaEjIQJR5DMz+eHGWgZKZXETx&#10;qrEog/1WqKfuoe/Nt7Wcnc126bPaJyLE6m/JjleaaqzR2sZj+pVJU1uQ4ZSaMxNaLQ83KdZ7KdUW&#10;PVoNPWoFfI/LoU/5v/wkrfkV8sOrsZ/Hd4v3b3Bn8NtfqvB7anp02PszrjDTvX75z2UzFTiMk9Nu&#10;eHFKKukLt4FkpAYYo5VEgSGyN1SbW29iWzmZH8a7BzVfi6OTOiODJVJmg+3TE43PrRS1swCsJ6OS&#10;XkTI1/SLewlfe4nsnzZ7n3PuTdWMloLKzJhsrDbbUWjTQusiy3kbVbvNEk0Ours9DUJ8uXl/DZfS&#10;XJH1EskhXLeQHqf9jo3HafxH+Zez/j5L8QOhsTV7g2lFWbFot8fJDt35D9ibr7Dpdo5Kpmo8xuLY&#10;m2aeoxW38JnttqrTNBTRR0kdFG/7JneOaID92bao6HG4He0G4Xw23J5c5X73wsm0ts7rzO5mpcfl&#10;sXidqT5/IUzz7QjpdxV9HkqmWjSOtq/tI4xLHC0yTdG/aL3h90/f73B9vbHkVWt9kiDBl+rubWFa&#10;hFZ0gRjE7eFrSFHXw42YsQ50lTPaRBf38izynw46EYX46P8ALqjD5A/CD4n/AMv/AOMny82L8jGx&#10;fc/yKyuU2Rh+lN2y418Vktvxbmzqbinz+Giknmly8+5JduCnydTNJLNSUwKxPGKiUOVjK7kjzRjD&#10;asdUxVLT09HjhPSUIjSGZI38LTSOJTqFyGHPvtXtXttNyXNciOSDcNtktwss1w4lnQs0bMpdFSgq&#10;pAApXz6HtltNpCsihjJEzCuF/wA3WvFk9vfwyi7DqcZS4iXas9Pipp1+0p8rWYeqmymIbHSPWlYo&#10;MXWgxVCNJFDd4WMbXDH37ZW+pk/ilRFjqCiy+fp2wec3Ki1n94q7GQTRynGzZKarlkGOkaNdUFvA&#10;5AZkZkRkjLmr7sHtptnM49wtr2SN981rdhDb2ghSR6qWULbiQORxkMjSU/F1Tmna4Y5JXtVoPBWg&#10;9Mj06N58xfkD8hcftXrL40ydq7uyfTPWux9u5raG28TmKvHYTHtmVvRS5KDBti4KqrpW88UTMv7c&#10;c7gD1H2+VKUWNo6hcdNX1M06yCQTsXhWKRGLSqkZTRIrAC/Htdt43Tfd1sBucNnbWkTChiXS7urL&#10;pUu5aq0LU/PoHbeLpZJlbiBXqubFV8CR5SnheHKZHIQT07Q1kUkiinkK1M1VRlWR4MlHPApRtTB1&#10;DI4Kuw9peHC4uoxVZV5hC2ianenQpGuqoUsy652H3FnaxsHAYCxBv7G267vvjczbDtGw3j/TjVrX&#10;U5VVArgA6PLVUqaaa1pUE227e7h51tQaENQ1yKfZ9tM+XQxdf9tb12ZQV2M2PmszSbllxGQwElZB&#10;XzZHH0W2ailkWrhpcOyijpzpciaraOWohJUxvGA90XTN5KmWCOOM0ejXRTqQHqJWEiy0wKovilgY&#10;qeLMwvc2FjkNebpcw2sqX0Vx9TGq+PGDXWkal0kY9vY5GigGSwpQAgyHPuR2/bZWKH6t0ZSMk0II&#10;BFCKfZ0YPdgr8TsFMzkazO1m78igp+0du5BpkqKXC0ZpMhs7dcBoKuhjnw24KqKajqInicxGRGQK&#10;SWEuq8tTTwU8FU9NFQ+eCaCBx4KwOo1RVT6ROhRiHVoXjcMo5IuCFdp/d9vv91u+62Iltbwh5D4Q&#10;aVKoyoyj4FoSAao2oVU4J6INk3CzmmDbjaymNjlvDOsdrL2sSaZahxwqOkDgN243bu96zK9i7Kg3&#10;zSbuj27uDGbmym3JJd07Vp6GSWTF1+0qKStqNrVdNK8TU09JlMdkaOakklbwrKqSo+bV+2p94bXy&#10;mWjetfB5KLI0KrNkaeWKODTrSkejrKes1Opsyma0wOhrqSPcU/eR5I5M5/8AZznb2s2+aRYN8s3j&#10;kk0wrOjHsQmVkeIJpeTjDVRVq1VSA37icq7VutpHdbe9yrwMDpGgFv6Lfpk0PA0IPoR0Z34+/K/s&#10;H4bbrg73+LlJT0uMwVdtai7Oxe7cJSZ2j3FWyZhqnG1W48RCaFVoKmf9unXHmjkpKjxuhUqpVa9g&#10;btotyNlMfDWZ7K15yNBkXzO4xC+Tx1EkrsuHw8hiAp8XUAGKojYPIFZTG8ZuTiV9yn7nd392C53H&#10;ejzNcz7NfweFDbpOl1bM0asS0sawxKkq1GhgDQFui/lbb7rZ5Nu3EaJo5UZGWQM+jH29Gr/mPfzP&#10;t5/Onavxz3PlerOjodu00faFPW4rCdfbigz1BvSXa8mCanzueqN71leMXTyZsZikSAQR/f4uFqpa&#10;qFGhbF1nW5zDdg4LH43G4ysqsnJLR071BWOOiqquhq6bGyR1aL5KWWOvnj0yAlkkKtZrEGWfvibd&#10;tvNn3avd7eLHmndbTcrHbpmC6yBM6RtJIksZ7xGNCoArZDkVHT3M0kd/y7uku33R+qr3BzqFKgcP&#10;StB/pS3RY/5eeT66o+9Ontz7uxmE3jkMD8hejaePHblo67LZXcq7z7GwO3M/HQxT1y4VqnamLq5M&#10;hHFV0NVooaapYSxsFcEK/mI13Y+5qjZdJ2HkcTichszFxZXFOlNjnlopGrhJl6fD1eFosLi54a+j&#10;pdMrtQCVk1B9QLXyH/5l1rbYYfZP3P3+yju7q+3bcLeK48RfDBMcU4iOayqNTk6DKV1BSpHUkfdC&#10;aZuZbu8jektqgUlTRCzq6qdPwevEE9fQo6pw+xNnd7b9wux8FLTUlZj6Ebknxe5MnnKUx5xJZ8fk&#10;NwjPfxLKUNXjJaX7Wkjo61aRfu2JiBVCGH4nUlHkcFlsbSQVOQfLbzx9HLLOaaary+Kq5okmimii&#10;pY1pKdaUyqIwTYN9effX/wB6vrV5t2a8uI0Swt9puHqGYLFOukIyhidTEEjV8yKZ6xn/AL1ve73l&#10;j2c5yll3OTVdxMEHiEdysrLQagPI8B1XZ8vdq7rz/wDMy+HeX3JLQPsfaHXvY26/sZVlqMPtLdOF&#10;o6QY3NQLVVMsOTyMrT8SNEpQahckgiy3tDC0OG2nmjR01NRQS1mKnamp4IkVlpp4UdTpQFGDMt+e&#10;feOHJu4S3m9WQkneSRY5MsSTRlNPy9B5dfExzLuN5dblcSXUrfUtJirFs5rxJ+XV1XVkqVWCwLis&#10;mrZIcVJLLPMzsXerfXqTVysRC3UEn3V78i6KKr3A08cfidIJZAoJuuqnNib8W95fe19w0O2hGNak&#10;D/jXUr+1l1NFaSpcPUtIo/mOhgj/AEKf9p/3v/kXslW8nd8Do1qjPTxsSEB1eOqgNiWBFj7nfZAq&#10;7gGPDWf+OnrIvlkKm7azkaz/AMdbrn7L/kmbCwI84UxpKtTpOgRgM63BHjN9QNv9j7kKJo7kyylg&#10;FCEEk0HDzP8Al6mCxR90n8GNiDSmOIr5164uQqOx+iqxNrjgAk8jkcexVy2289iqrao3TDTml3Xg&#10;aLdWNp/unnm/hjTwxJHV04YPjZ1adSYR6yv1a1x7A237tt1/Du/7nd/Hs7hrd2pQeJQnUjV70op7&#10;uBNB59Fd7bCwtbiSBaXUErwscAltJJq1O/UAQpPAkUz0ldv7lw+5/wCMNiGqHGDzmS25kZHSSNUy&#10;mMaIVawu9/NABKAsq8EE29qHBbQgGbqIJF8MD080RhDEI5dT4yzKFRiCeAQfafcN6f6CKZWrOp4/&#10;7HQD3Lf3ba0kWT9dGrwPl/tulZ7vL/lWbmoNtbX3zsF5U/heM3NPXRSylgI6iqr6SlokHqEbSVH3&#10;DKFCjSxBBAuD8qX/ADMY8jT71s/tH7j2MSLvpufpmZFAZlI150qHY6kXJcdd3P7qjeLzmD2954tp&#10;ZXe5Z4JVH8KosgenHAYrWteqiN+0lJtb+anTpOlFT0vcvxB3rVVbGAVVTkMn1puPZ9DjJp0qZvst&#10;GLos5UMqGGRpVJjuEdwePye2DgIvnDsrcmbzG74abM4TcHXmLx+HyW2sfjNm5beW1M1X0fZGMXKb&#10;WzNX/e7Fz4gTUcyyolNVKkhRwpU8VfbLnqz5d5D3GysbW3O6hFlkeSJmaSON01QsVkUFGJAIZT8y&#10;eu5nK1ve7t7fwvb3XiS0btK6gdLKCGppNCCV+L8XQydVU29O5PiNhzTZOgo8lMcblkbIR5LJUGZp&#10;tt7locxW7Yz1AMjSvXYDcNLjjj66keQx1FBVTRcFgykt/mAdEbBx+38V27srN7z3PurZ+7Nm7Olz&#10;e9905LdWWo9tZrM0mFzOIr58nLJHl8RuHIVlPK6VKuKNoRJB4yotIfth7wX7bjJst5ZwRQPDLKI1&#10;iKqZFUsooGp2gECnr0a8sbXd7a0z3sEKS6Xb9NQoNfOnH9pPRiOjNsZ3ZmOXCZLbuxNrU86ZHLfZ&#10;9ebfxu1cBkMnkqqkkerGEoIAkVZBEjCWYuzzFgWPHuozZVdT7A7vS9XJT1hWrrhia/GJ/CWp8Vls&#10;blqibFO0grIqjHUFHLUU6xSoJDF4iCjsDIHMG433NPKu5zxWkQrGygRqysC6OM0Y9pOGHQo2UTXV&#10;6GC1UKf8PRg+WLal0rrZGUggSKxCA/qsR6v6e9neNl3h8eMflcJV1uUbN9d1+exkNTRUdXW1VbRY&#10;yWuxaVMNZT1Blq1qoVuZWY24PvAmK3k2rmdhuqxrFFchGqWqAT3D4h26a1z0ht7iO35hOpNP6yiv&#10;2sB/l6D0V8C5qdKaIQpSVsVPMAzR/tvIFlkBFyTGl2t/atY/X3qbfHfDYuh3f3pkdwwjOYnH7ilO&#10;4cZtfGLRY6gpaZqzPrXMkkjVEVKK/ExwSRBzGfNyCAR7+6P+60v7ncfYO1G13cdvdiW3ji1UBLup&#10;QKCBUvpYkVNMeuenYD4fM18gn7PERvkAM9OG6ayuhOPpqGoxmPq6qeKPH1eQeWfVVyyJHLBFDGYt&#10;bvjXmZSW/Uo9nlyGBrc7Hteg23WUNFW0s23Kpcdhdv42BcjtSvraejzLNM0Lz4+Wsw9VKhrIWikQ&#10;n6EEj30Ph3COwTcrm9hLQyeKGkmlkYJOgLrQKyByrqCI2DITQkEDqvMtnuM+/wBrZCNBa3LsddG/&#10;AQ3r8ugnfN0uBXN5DIfcwUtXkM5NLlcvmKisXF56ihepioaPHuyQyRQVMS6KJVOmPU4f0WIk1uAx&#10;FFvHC92Ph8TX0GA3Xg9sw7iz2GqcpW0+Urc7jsalbtukNYIWGOgmcUs9WtYKeoKSRorKPYVTep5N&#10;mvvb+Tc5ILu5sZbh4IpVjjaJYmYpO+nUPEbTrSJoi4qrkgnpjf8AbLSKeWynCG4ii8QVyqoPI004&#10;PDj0UHe2d2xvfa25/iNk8tNhN55/p/d3YeR2Fh8sm2qKv21RYyZPsext1Y1MflKWk3Fkaunesixs&#10;2MlmoUmSWdoy6sZWrq8Bu2ekwjbdz1PQV2doNy5nKbjmq8a2NptjVUe9qCvq6aCqGjXlcBBFHdm8&#10;olOpdN1MIbteNyntlxzLu272hsbaHwgsBVkJuR9Mw1OKMAJS1FCkFQKmvSCG+Wwgst3uEVAEaNY4&#10;UCljIDEKsakopcPxHw5LDHVfddiOxut9oYXtrdWY2fud9mbUq+vutOt+jcJi8zk89vPuSjfpNaGi&#10;zppFlrsBSUO/ZsrLFRpQGnkoF1SupYMT35DfzKul+p87h9t7bxuT7B3HtnPZKQrhszXUmHaQ4jJY&#10;6rpcpWwTyvLqSqPpcuFYBxyoBwQ94PvI2/Im6X0O1ypPcyW6KoaJHjSWoIYaSurwzldeoVpjqGd+&#10;3i5G+raiTVJcGIKQq0SjDGgL4ZK+TFc+nSj6Q/lXdxdgS9kby7X7No9k4jurq/be3JtsYzYewchm&#10;tk5nAbw2zu7HVWAjyO2Z9r0cdFLgQsH+4syRqSWZn0uCE9mfzTO+c7TV+EwuxtkbZ2ZnIXxxxzUM&#10;+Zyv8OqLl6OtrM/LlaCsGSUeKbXStridgADb3DPMv3z92bbtobabKJ95YAvLJHOFdtJQnQlwsIFG&#10;OlPDCk0Y5APQq3fbprmGyvNvnkfcIdI1SyUB1dpJVAqqQGNAB1YP1x/K8+O2ytz7U7C3DXb/AOw+&#10;ydr18OYpt4Z/d9fttp85Bj6nH0eTG3etl2NtSiOPSrZqeGmoIYIpNL6C6qweqb+cb3bQrS4/cfS3&#10;XucioXpUWakGYo5sj9vLE9RNHHHkI6JmEMTfpiWMPY6CBp9iTlv71W6WkAhs7G3FuQFZn+olkB0k&#10;uS0l059dNKAcKUx0XuNz2KG5FvqVRjWkzOa8SArVFPPh5dBFjf5Mfx22tkNzZTrztP5H7Bk3PDlI&#10;54cb2bBuNsfS5Skq6OpoMfkd+4Ddubjp/DWOsZaqaWFTZHUEgmt67/m8/HHfNTjaLd238/1VuGTI&#10;Y2JajIPHX7cMtRWQUr1VVVSU8UkdFRwzPJIo58akAg2YZA+3n3hOW97d7Dd94me2liIRpIkVw5Hw&#10;homjUKTgNoqOJLZB3y/7hd7WG8bnKYZKoRKhUnUCAA6FNNSaaqY49F3p/wCVt8lesoNyY2j78xvf&#10;HW9Rs7dVBTYHdm2KnCdlx0yYmsrMVh6PceBzWP25WZLJ1dPFRxVL4jVDLMs0omRGiksJ7R7Dw+4O&#10;jsxuPpTccG4c1NtrcVftuq2lPHWZKoqGwtbesoXn+5RZJFcnyFQ4+oJI9ir2026bnb3g3Pc99mEv&#10;KcbROroYjG6o6iKPQ8boWodCkrUMQ1ajoL7Nsd5zBzxdT3RR9sE0bYcaJFDikXA1dvh1EmpOeqjP&#10;hL8Ye5T/ADJewYvmh1jW03S83+j6Fqfs3F4+n2RXZPG7uwU3Ve3srio4IsXkko8pDTLT06qtI1QE&#10;EsZS6nj0FvLfO9MBtTsrsKh2owzOOSHEw4eSurZsV9xDeaqvPWtRpNUhTDMxg8sSSMobSSpHXvP7&#10;c8ubrtl7yhyHeXltd28bMdMiLE7EEeEzomk0qSr6QWIGqqkqRNzlyXHuv7w2HZC0Hhxl5FVwq04k&#10;KyqO7pb/AMyz4l9Kw7J7T+IHxCquzdl7t2dSrvfe2Krp8Nh9h75p8Y96XaeSzFBhKbceSEUcxrsZ&#10;CK1KSfIUsDzRylQQcrFZ/bmayOOWhys9BlKqhXKY+jhgWJqqkhKRTVHhkjkMMWmTnQ6Pb8++W/NW&#10;082ctbTd7bum0wXlhJLoeaWSRyhDhqCjICe3gykH06xIvNph5S3fcrO9tI55f4ie9fmWGktTrVo3&#10;F8fexun132ez+sH3lsbrneFNsDfG6sfmqw4jbO7MlVAUGPpc3i8jjaaqyk9dGvjNVQ1lO4B1qR7E&#10;h2qYKWoOWpaPMq7CFYqinNWPBMpjeN4Z5HhdHLfpK2P5948XCXV7d2kOyH6N2RjLpPg6mRSVwlAa&#10;08+nI/pjFJMZiqOK9uDn5Zp1h60w3R89ZRZ1d49jbDz+2s5h9wbdzNHuClra+hnochT1VDV0k0eH&#10;grYKyhrUjqNcUsZV4gyaSB7aPscjLgY3elgjjZqnxxQyWELWYCSnjYN4PHf0gcexIvNcVnzfLbGM&#10;nUkXiSlAxNCrHuqK0p9vRNHGJ7uwht7qR7f6mPWGJ+AuNWOHDqTJ1L1S0uLztH2dl8hOuT+8q8Xu&#10;ChobTUWOl+6WetWDGRS1DVRiAqlRozKrMb6rEMdDtmsGQy1fJLU1MuUFKssFdKklHAlPCY7UcKxq&#10;IxIDdv6t7Em686W1sLODbJWURgfCumtPsbPQo3vmC1tZdvsNriVErRqAZyKHHy9elDufM7Ky/XvV&#10;nX9TUYTA0HV9RuSrwOQ2Ljkxe6c7W7gy8df5945Orp8ghrqAAx08USoiREix9z48XWUkNb4P4bCq&#10;Ru8KzRmRxKgLLZvICBcfT2zd81TbtuG0TS3EpJuIlahYdmtdfBs9teOOt8y3tlaNt10oJuSRqAJG&#10;KVyBxzTHSdmj6iyDU+UzVJ2zubcxpq2nq5qTK4eJJqaop5R4TANpoG80JKlyzEA8c8jLhaSWl11t&#10;XV00XpLGCKkp5F030uw8kLSCxN+GHss5x3iTeJodo2u6nRywAOogimVODTy8x0V324wbkqsIWVKZ&#10;pqAP+1Joep+LpNiItJVzdIbj3A0Bjanr9wblzlNVU8kYFTBpbF5LE40qyR+P9ynZm1W/PtnrKd8p&#10;khPFU1EjR6lTRAsVlkjZZSpRbKRGTY/j2MdjuRy9y7JYbg4fWaOXbJY4DZ9DnOOii95xsbOx/dVr&#10;aK8xxmENU/t6mVO6qfG0VfDgepevtqQT1NHLPSy19fW4lxiZ454Kaeheqnqa9nycMch8jkal49ul&#10;acfiIoZpagzSsLGgkippKSY6wLVJjiEpv+fV7CvL9rvHMV1fRWt467Yp7ZA5W4VdJ8MxnhUmmrHC&#10;vSTYNqvXt57u/kk8F8ikhOntPBXqq/s6aq7JZ3KRVFAnV226XcRjDy7hxkO7Kqqp49Oir8FHuTcl&#10;VtGi+6pywDDHl44ydBDAH2TD5a5jFY3rDMY+vzdTgcfumTHbWauSgrGrp03BWU9DPBRwUdTSVMpl&#10;p6hgpeRkReWVwCp6j/ckhvtw5ng3i5miu7+zYzLbBg1sjxsNEo1hxExagOmjEn4gOsiPZFdrt7v6&#10;/cr2thGS5VpCNIFc0DKAPLV8VaMTjq/n+Qf1jjK35UUORXbkO667rnAZbfsG2cluBcpSbZyGPppa&#10;Wky2TOQpKvae3aqky00bw1NBjYa/70RkVCpqUlM2btvC7U2/U0HaOXoaeH+GU+yMXQ47cVfSYuDZ&#10;+QVBUS0OUpI6LLU8om0tDH5T4LDSbgMM/N73W73q9tpeUtsl0l2uXkkiXxTdqaKjx1ZMqSGYAVPT&#10;fN/37fZfk/drzluW8kdkOpnhgV28QcASLgA1/FQDPp1tCbu3l2T2XnMLnegOrqjZm3q2hzvYWe3N&#10;ndgYhd5SdrYOtaHH4OvwVa+QoRBlceZRUVkUiVDu36ypKkL+xNmt09s7FbqwvYm3Nxw5Ds6nylT1&#10;lgsrtukpoYUrDJSZCnysO3ZctFGkQD1IMhZ4tSq6k3Bjypzw3P3P2+cnXPJN7BLa7IoO4TrNQlwq&#10;yR+GZBG7Cp0VqNQA006xv3X+9H9t9j3K/k5b266k27S4BurOUSHPEeHdKGrxFQehI6z7R312/wDI&#10;He+za/457y6+2nt3pbGUW2e/96fdodx5LcFTjhuDYp24tWYY46KonknEsksutoAQFvwEr90bY68m&#10;3BLt7DVmMrc3h4capklgrUkmdo0hqJKupp9U1FexWMpotbSFHHuVI+Sd35mj2xN1vY5oLS4Z20qy&#10;mignChqAn1qWB4knPWK/uv8A3k/uLzpPJb+3W12NvBqNZyl9bzqK1oGjvgBj0HRpMv1W294duR9h&#10;5GLJVW2M3FncVWYCObBRCohukUYSGpmqqeHxnQxjnV2QlWJBPsAN0dwb9psZjcfid3x0eLahnokx&#10;lZtvYtRivtKkFpqCHFS7WemsUJV5WBmZb2YE39yLYch7Fc3rz3VhILrxQ5aOadZKrwLSGUmh8lFB&#10;WnUGbH9873ma/wDqF3e4aZJO8G4v2T7Tqu9RHyr0p06z2YK2oyKYuuhylZkabJVFfFuTc0eSnqaI&#10;D7b7mvjzCVMtEgUKKZmNNp9JjI49pHD95Y3Pbk2tT9oYGAfwk02Ho83i6k4/A19JUKtHBjs3RVEV&#10;ZFgCnkH+UUxVUAvosLezm95G3LbrHeX5Uuj4U4aVo5EDzK47iysCplpx0uTXhXrpT7BfflnuWsP6&#10;2Mn1dQKos0uSKAgy3DlaHPy6c0wdThoMz/A6mNIq012SjSqpvv6iPI1Mjz+SFlkppp4dbXEcru97&#10;BXUe7Bc1/cOjo5cNic1lcVufE1U286HftFBT/wAIEYZqlKnb+OqFrcXlaisoSaVnqIHVPIZChI94&#10;42q8z3btc3dnG+3TxratbE1kUlaHxGoHjEb/AKihWyVC1oeujuxb741tNLs+5mW1kAILOKjXlh2t&#10;nie048uiv4Go7a3ZmqbcOSxlDj+u63GUW1puv6inhTeBkykCUGcizuZEcVRiqfB5WZqtqWnK6vD4&#10;Q9mv7w93wZXKvBs/beUps7PkNs01cchDVPTZ2vzsU8NHjaSXO0kkQKR1jJNT4+GKmppJlUFdF19u&#10;chNHaq++7raCCCO6ZBGyaolhILOfDfUAStVeZtbgEkGvQotoLS8mF6/iRovxOvqG/wBN1M6TXHwU&#10;mf3hnttVu0Z8Tmc5TUdEYZcfhcbjKiqnrq/Kx7aWRqdZ6yEM0+QmapyEkDNeexIIIfdbpy/X+J3V&#10;TvFiKja8uSWjwrLNVjDV/wDB6qXFZGCOZUq8fkXGmAxuzQ/csHUAgD2P/C2ez5kvdhlVp0vPD1yK&#10;QhdPFUOjspo6AVfUAHMY0kmp6OrTddm3WwEchjjuiHAQ6W41XhX59DUuSwf98KrEy0+Oqm3HgDWU&#10;uSjNKDXQx1UdLPhqqONhBllpkJlui6kpUKsGFz7UcWN7E3dj9zZLEbe23u7AxJjsbuBZc7kogP4p&#10;t77LJ5alnhMM1TDNUztJUTqyyspa5YEglcl7y1sd/s9je7ndWu4MzSRN4UWBHNqjjIKkaqAKqHtU&#10;0K6aChNuO3XbXUNv+7rRrZ2JFQFYAqfUOv5Bfz6Yshu7ZO0dybW2hX1Nbt/LbgSqqtsouLoVpHio&#10;60yx7djecVS01XHTx2jgRFjQDUpQgEZdmbmkbI1e26XDU2KxHYWGo9u1OH3rlKzL0e3Jc7Vw0abn&#10;xtfOXycdNmFqL08BnVYhIujSQCNb7tiJaw7xdXUk+57VM8qyWkaxNcCFS5gdFpGWj09zaSWKmtek&#10;e3y7Ly3fyXV0rRB2ZWVVUnUCSnx6jQkClKCnADh02b+wPiwlJvWuyu4stW9c5zL7tTCddU9Pj8pv&#10;MYKOpqaXalZjZPKmS8MkCpJGpjWZls3pJHsdak1mdw+Wg6wyWMXdG2K6i2/t/LU8keQlqJsLTodx&#10;GGHM0+STHUe5DTzCkE/3UbLMvA9x5H4O3X0EnN9jINku42llQ6kFJz+gG8Foy0kBZfEZDG1VJr0y&#10;dwF1uNxuz2heyDnwwFLExHKkiukdtPLoC4s1koqylqO38XmBtPdYyG6M7jZsJBgJMViNx5t02bQZ&#10;B8VUU/3mZ2NQ1lPHX1EIgnjNO893I0njt6KoxW9cdt3EYDcu2s3v7Zbbowm45vvaPbcGRXHGo/38&#10;tLDWrJ/k1QPJJTrMrlVMcTxpZQj3LcYr/a2ur+SK4s7C6EUsYUF9PiadMb8AxGFqjD8T6mqeoy5Q&#10;52gut23TbVt43sVhBrJESMsARTUFwPl0x717S2rntk7rzmSy2zN7YzrTf9RszeO2qjbFLuvOtBS5&#10;042qwO2Ii1KkeXyNMrU9HI6yxLrVqhZnDMcWM3xmqPM09HlquHM5Vcvhv754bc2rIwSYqpSDG5/c&#10;O3FrS+Mx60dRJJNNTpGkAjVkVFNiH9y2WN7Np9uiaOy8CTwHhARqrV4Y5ClHdiAqhmLMx889CS82&#10;obn4sWzLDCjA08MCLAFV+GoyeNR+zp73T1Lt9cDFS7GxLbdocntzKTbY3PsB5No18ORxomyW1MDu&#10;2qwE9HWZDGpj4IYI6ioNTUzS21yEEn2pt/7q3pWUe5sT0pk9vb2/gGJyaVOUzmHxJqNmvQ4+WWOi&#10;2vBT0UFDGlLTxipo2qqer1qqo5cE3JeV9o2eI7fP7jR3W2vc3CiMQTO31CvIFSSdmJOpyQjoCukk&#10;kkkVMO7JzRzpy1JeWe/WkDWUkpDMDKWqTVcq6ivDiKdFq6bweN29j9vbi+Tu28l0Fu3evYmJXG7Q&#10;2L2HvCoh7CrN6bjhx+GyvY1dW5Oaum3Jk6zIR02WiSojjSpeRkVbAhmxtVU5/K08uboqPaq7225l&#10;KzLzYQZGixgqcljJp8pFR1+36rBVxoSZXrop/Nr+5tx+PZ1cxR2VjcC0me8lsLmNFSQoZKIwVNSy&#10;rKuvAiK0/s8VHUpWPMce82JvZbifTD2aEZhSufNm6MjlcXi9t7KTA7WqcxvxusdxYDFY3FZTPbey&#10;+5zUYLL0r4+LIS7owe5guXKwLQSs8YmenvIHWQ+QRZKjHUW6aXZke5N5+Gmhp9krvgV9TJuTN5nC&#10;0a0i5KpyOQhrUyeUSSn8qIoVJ2ABvf3Sztbg7CdyWytXmUeMbZwDFHDI1dJVCjIrA0LV1LXjjot5&#10;N320tYbqxW40yEU0dcdiMknR65ih2p1xRZ2px9XvodTz0+Fm2vtDCZmokrqzb7Y3GRYpMfSrSVDU&#10;0k1RE6Qc6o2A0+0rh6uh3XnNtZXem5Owt70EdXjWxe1d34bbarTV610aZDbeXmpsJT19VjaGuD+t&#10;p/LKF0MzXJJ0yXm17fu8WyWVjYzyKxeWF5FZUaOqSRLr0q7oRghtJOoEUp0JuSb1ri/3GG6KeAsk&#10;goyjAoRQfZ0qYdnZbbO1extt9b7Y676fGek3IK/dWyK9YvsMTJjKn+7u9sThXiOJpc/JTGFhEInh&#10;p5PW5kRTGe945Pe2JpF2FvDe2yzu6SnytfG+Y2jTV+MfECKZpMHmsTja7E0y00ONH7MsRiLRBVk1&#10;i92drsNuuYbjmLlTb707erpHUztVZAwpJGxXUx19pDFs91a56f8AcJYbK2E2xT6ZjqyQFU4NakUY&#10;04Cp6cNmY3YuUZuxOtsHm8rtnJVVFQKE3FkKVZKySojqajO47IVMc2eqqiWvYx1UMtQY5JdUhHkJ&#10;b3mxdTh8TtTP7Qr+ws7luu87l8xTDzJS4Pd0u7RRSz4bJbQrcPBC9FQ4LcmhqRfG0PiiVHVlvcg5&#10;w5Zv+cbjbL622xbHma30M0kZZkjtPE0zxyajQyPBqBc1bUdfxZ6iDcLK43mMSTSk3qNg+ZBbNa8f&#10;l8ugX7G6u3F2b2F1R2Pj9iYTYXyQ2BXYCvXctVPXb22tTdIZbfUeP3919uNchUUeIyOZ3r19PUUl&#10;TUvTmro3qGmppIZERlc9k71p+xd/z1Gcp9o7s2XjqKkegxVLtGjptw1OU3Fsyny9VvHG5uOqo56K&#10;vydVWsJmdZWVGPjdXs3sw3vZZNh2W1k2qWe03N5H1TPK7osaTmNLfSdSMigChAGpaBwRXod7g8e6&#10;LaywykW8BqrDitUqSOpXZPWOU2NsKpbq3dOf613TS5ehrRuXJbvzeX25jcZj94fbUmy4dv5P+MYq&#10;LAYejhWOmigghjkjRUqI5ELKaP8A+a1BuHC7n+Em2MjjtuUe3qHBV+d2tJip3rcyIM/X9dQ5bF7m&#10;r3ctV1mHyOFMcbOolIZmcnUAvMn+8QvbPc9+9v54HujfLdbtFMJa6C0bbfpeIEntkRg9VoCCuK1J&#10;xk+8bvSbrJyRDGZCbdLgamrVi30+ck/w+QH59DN1pvvaO/z8sq3b535Rbj2puHcnX29MPuf72HDU&#10;+U2ljM/FjM7seCqkeJMRubEVsVSJYWCTIImYB9TMV/8Alp9R1nb+8N9YGiooa91G01q4ZdQMeNd9&#10;w1dZUJIjK0a68fHC9it1nIuCR7xt9geXn5gsuc4lh1qjWmoUrRSLkk/ZVQPz65kfeK3gbTFyqzzm&#10;ONvqST9htwP+PHo3WVylFh6KbIV8ywU0CjXKwJsXdI0UAAlizuOPr+foCRt+dHdP7V6ywdJiMHjK&#10;akeClhStqVpoo5cjXSyRNW1MwhjSz1cmsni4MhNvr7zm5V5Fsdqa1ljsYxbCOvD8QIqT64wB5dc7&#10;efOcLi+WYi6LRs+B6AAgf4eif7s3Bmt15CJqpnSiE9TUwQRyft00Cxu1PGeDdwCHYgjU68WHswGf&#10;pquRMdQ4k+ALVU7V0qqvooabW1SVa12kmLFU/KO4PHN6e4e171u232tvtiUX6iNmIxQK1Kfz6i7l&#10;jdLCC4vLjdxqTwH0/wCnLrT9i9JWfHSLTVFZIjVU7JKuPhLOgaqqaZ4qYy/uO/ggaKOSU3HkjjII&#10;JIsyVdTlKSDINMC/3PmiKveRWM4Jj1BiS7og0jj8H3Fd/sm9W/jW0iSO8lyR2ZPcg+fyz8ujKK62&#10;vcbmF4cKgHl6f7I6z0+3pKaLDUshEctPFRzSG4idVprrURgAxAeaU3JNyQ/IJ+sHC0IWGm4kW0zy&#10;uiyOvmiXxuwYFgHXXIy20tzf8G/s45Z5as9wa6t7mzuTd2ysw1ghaqMVz5NwOaHpRum9TLKfCJ8E&#10;AKaZoSSK08qcePThWY+KeWsWUQNNJT/tiSCFmjZY5oolh8eto2lhRdRZgGOkjlbF63xg03L19uIU&#10;tM9NkqTGSV1AQrR1ONyVAy12Pnpp4wjxuKmmRUMekjVwRfh73A2+XfPba+YW4XdPB724N+mddCfM&#10;VUU/P16OPbHme45R572W6+sZoTNlgcShwUIIPHSG1DuHCmK16DSsSlp9wYKTKU9NWYmqyNJgs3iq&#10;hUq6Co2/lp1wm4abKY2paSCqpqzH1biSORHQqPUHHHtI9GTZefq3E/3gqMnnpsdPFDk5czkczuKv&#10;qKN6bG1CT1lbuWuyNdkjjKmoSW8k7skKtp4W3vCiOG7O2bXLRmvFV8nyytM+g66we3PMsm7PfXrs&#10;FtZJo1IFKahrqMfxEUANTXz4dUC/zL+uetOp/mFUbK62xO0up5N59cU+d6+GyMNt7rqiwe9aWv3v&#10;Q5bF4ibY2PoH27Udn4jH1ePeo+2LVmUqKZakzS1EcsZlaOgWCMmGF4JWkpJy1PHDHHK8Hhpm1gKP&#10;Kq06lQ1yTEVUfp9he7uPqLgmxWkUTVuKYqn46/7UN1Mt0ibdHBeV7GB/4rqizcW8pMzJNDv/AC9F&#10;uTHZTbnYO2drx7py+bymVw0m5aPNZ/F1tFULUyjHVUm5WopJ43ghSlytJUyTFRMLzN84vHVNb1BN&#10;BEn3uL7NqXcOilkjPXe+YXUMC1wy1JYKQOF/w5iW3udxuudNy+qr9CkRMVTXIBK4x5gHj5dG+zmC&#10;92GacLXJ/wAPr04/HfMZPbXxn+dn32UrJjv74ZU9ZUyLVzxx1U03yt+POLFWqMaeKsMtKFpZ54+D&#10;KzAuXLKqW37TY2uAo9GXkrhW0+SiipVyL07S42vwVZT1MQp4q2BoqZqcPIk1O0TFDd41LkjnfYJG&#10;jMroWbw1ankaUJHyqMV8q9Q5zdDvFpzzvFzbFBblI6moFAyZqMGpbhRwQMUNOjRfyutx7p2515t/&#10;NZmo6ex2xljz/XtRmdwVew8ZufH0e88V3NgKjA5MZep2lub+MZeTLrDjpcbmqWrSmqYoxTVj+NY1&#10;J0rWCq2NRSJ93USeUrM1cQ0oqZ6WjqasRBWZVpkrJX8Z9F4wCVDE+ye5T6q1gk1/RoPw8NRFMDhx&#10;FRT59V36LRulpPcR1qlBpGKBqA8TU0pX7B0Wr+cbtyXZnzR3PiKuPa0ENVsnF5PFQ7RdBjYMDidy&#10;b+2ztN8lJXYyOpq85PsvD0X3qk1KRV0skEcz0/jHt7zIlpsjUsdRhyZKqQS2iqjhVbEamCLPTqW4&#10;sA0TXsW5H3K5sysVqB5HgPz/AJ8Pzr5UMzbXGbnlnbmrRtIP+9AGn8+iI7XWk3TsnE5O8Q3D1DNU&#10;VFRenih/iOw63c81ZFOYBSUkuQn2xuiRKQ6jLUSU2bpYk0wUumNLfJTtHMjrzaNbWvNLDg934fFP&#10;lXbUr0mVl0vFJ6FIX7qliJuWNwR+fcF7R7Zct+2nMu+cxbLJHFc35r9CoyaZp8RB1ECnYPSnRW+w&#10;RbnZblGoBojAY8+FOPzPV2X8krObq+QXyH370x2CyZdKX4s7z3Ni8vk7SZ9Nw7W3FjMZj6r7qZFq&#10;KtIdudk1scJJVNDCQXNvdWXe1aydY0G4qOcnI9b9mYWoTxveaKSkztaKidXXU6RqmBokY6gQWCm/&#10;AIi3y3Nxt1jdLGFMXjH7KspAH2U6X8t2whu9xjAGmeDT8saRQ/z/AGn062y+mttQzfI7K46vxUzb&#10;d7j+OOZjr6p4iKCtpgvXNZj8fVRsscUlVUSb53BJGhV1ZPuCthf2Jva/Vpz9Rmc7i3YMY9ub3whZ&#10;7rQVVdLHDlEpAbmmpIM3RUVQIuF81ZWT2u7H2Mrzl5d2T6i2Ardxo9PMALX1zTHpx/aGLXeo9nle&#10;2lcg2krxn5MGx/vSAn5fPoufxB+UMGxodm9Tb7UPU0u8e2Pj/uStgScTZDL9aPW5/YuQyChvH99u&#10;PrUZdZJrO7fwzGwaizrGDWYbbtdvLorFbSnd4ajOUu0IqqVHZqqKLMPgsjUVa6C58tMlbI4I+kkX&#10;+BIMdy2+Ndr25rw4SKPPoCqj19Kjo55f3aa7l3W1Q0jV5AP9q5Qj8j1rx9sd57P+MX857sP5SRQt&#10;lMHtLaXybybYtUhoKSrzfUOC7g2JBtsVVTFFElRm8hsnH08SkOphyMTtxIF9l3+T3WNHtnIZDsDH&#10;Y5aSKl3TsjN1a0kVydvUlEdpZCiRUOnRKssAYGyeMG9r+ync9o2wbBte+7SANN80MueDhat9vr+f&#10;RnsUlyl/Dt8vlCwqfPuNMfZUcfLq2X+TD8zNyd0dSdZ/H/e+fGZ3lS9d9yUWQqslNDBJkN9bi3HR&#10;9w7R3CX9M02rG11WFkuziYAgOFJCM3ZtunyND3PvSmd2UYPOUTSMoUaX3NjsNSKnobVEtAU8f0Bj&#10;AtcW0h6LaJFg3GdF/QkkYj/bEno6sDPA9rbsaIvR2cr2Wu24/wCXZ0RnU8e4sz3N00HpvuYvuJ67&#10;bPT29ewM1UVEEshqGePL4SSScqvE1y1r2eNtHLptPqTqmKki8WS2x2VV7ijWAFmkoJchka7JU3o9&#10;TQVFBK6TG4UoSDxx7CW6/U2M1huG1HTcW5CvTHE6lNfsoadLrRxfRbnQ+f7KV6Ejs3oOHuH5AfMX&#10;A7nliqtg9/fFvEdaNT1GnwUW5KSkqMNj8rE0yaKbLUWTrIJqKVWLx1EKvGA63Iw90VbxfIPraqWo&#10;aKhqF22sXkRGiCYzeGWikyVI0gPjmSHLIBLHp1IzI2uNpEYd7tNdNzZseljR47djnjqSp/y56WR2&#10;xOyq1r/uQGevzpgf4K9VC/yr9kLH/KH+afX1bjaTMbjxuI7erqjCw6zWU+4t0dD4A1mytxUavHUP&#10;NJldrWalqHOmPxPGYn+3kjN+6s8NIWYXieSGpZW/ck8LyU8DqykEiCY2BtzrvYjgD5VMe46qjTRO&#10;Hriv7Tn8+i13OnWD2/6q9a4WMyUcSb3igoqyoTPUK7i2XTT42iXGYeTOYzE7kzVBV01ZA8VPPuXC&#10;wQyyR6kkSOgtFpqrSupMaTTU/wC4L6wjI6DSyxlFsrDlWIAPN+Tbge0c1pNfSIIXXQopU+ZFf8/7&#10;AT5dI13OAyGFR+p6V6Kn29uGhr9yial/yeeiepiyVJUPBXUFXVRZGoerloJ5Hx9RRJVOSFhZZAtN&#10;q/dZh6ppjYKi0xjRUSIBvGzFm8iNJrOtdQaJAoI5BYH/AAKeNJwxF0QUBIpXgF8q9GdvcaGq3n0H&#10;A3Hhppc3ks/Q5TI1ucymcyUlP/EKfGxUlOMZk6DES0aqkrRV9Lksj99PE5EMsVEYLpdnRofVNaGZ&#10;AsiOj6o2k0a0YSKUb0PYSAqQeDz+Db2L7RWjjE9T4VKU4cfXjxFCOhCgtb6IrLkn/B6dOASj27Vz&#10;ZrauWra3AZOkyuOqKbK0WEXKmkrXmxOTpcpT/cZDHTPPipkmhlp18kDMAhEkSylMb5wGy8jgajK7&#10;1qcRi6LER1ENPnq+agpqrBT5ymnxpyGMyGSQ0mLmWJgqVMv7cE5iYfuBCDDYeYeZ9t3u2i5WNyL+&#10;TVIskNQAsZjOlmWrSaiwIhVS0oV8UVqwv7xf62ux8vR7zz3YCfb7S8WSEfradZDkLKIUd/CZgoZn&#10;jMIYL4jKrKSaH+XZ2J8xNn9/R7X+GtTWZnfG76jG1e4OuEr1GO7O2tsKrfeE2DzO36XK4HcO7cTQ&#10;w4yWWqxuFlGUr6Hz0sMbJNIppR7B7a6z3ps/sXrLEdjbOy2Fwex9z4TAddb2wGJp63A1lfla+PfF&#10;GYa+afIY3dlBBEJ2IqK2jy1D5ZI6dnCSSZ+bLy37sSyzc3ScvNZWl1DCt1ENJhu20ZljCBlRayVa&#10;LSjAltSgtr6xn3n3li5eg2LceRvaEw8v3lsn1TAQqTNJ4gDEQxTCVZRoozSpoAUkVJC/Q16O6L3A&#10;2/R3N2VtPdWwe5c7uXY47F3h1v2bntw7F7iwe2dtZDG7AGUocxhtstNsLGnLTNHjqnCY7MYbIPCj&#10;zy02v2h+qtl9a9iRboq5NmZHd/V2SwW3NwdS5Gfz5vNbPz1Blc3uamxGdy+6q2T+LbOravelc+Pp&#10;/saepo/GszOAIJhkAvKF1v42Pfl3W3t0MkZe1bVUaCzOoArqI1CmoLjTQt20xx9wYeb95ist05X3&#10;Z9u3uKVxf2pmTQqSKoZYYkHa/ZSrMFcVRTgsTeQ1eX2idq02cz21Y83NXZKi3I8dHNh4tyU7w0kK&#10;ZLF0NL93LFl6SGnoDOzSSRvzGoUyKsQH9rfFOHL5Oak6WyOd2J2ZX7Vz2UykeWyMNZt/K1eA20+H&#10;pU2zULjEjwW1KKgypoKOkqJVjhlx0TRxyy1cFVSWgjvNsu95udt3q4smkdVjMQqUArl11AECpBrR&#10;WUij1AHQI5b90d05a1f64djBu3LC3cNuogWFp4opJgWWVBMXmnMiK0najOkmZUWAxyCzQZiKohad&#10;zopRJGkE0weGWXWrtdopYornRZtSkhrm36T7oc+XGSr5/kHn4cxt6u27kcRsyHA5HF1E6VVSczTb&#10;Rroc3kRDVQ00uPx+Q3DPU1MEEkcc0NE6FVB0D3zH++W87feH5mnlq8km2Wx1g6vEU2AAkBxgjJ9K&#10;GnkOuhntM1pde3u0Xe27klxazzLIrjAVPFTRECCamKJUi4sNS6ScHpxjXTCXBR2mqoZWkS6rIryw&#10;CNg93EmmmCrccNp/H43LP+EvjxN/Ly7FQuNcXyq7Edo7kkRydadNaXItYBijAf8ABfYf9lZ0PLd7&#10;bV/UF6x/IxxAH04g+fl1yD/vO9quF97OWt5KN9E3LNumqo060vL5mUCtahXUnFMinVP3zO7Dxg+V&#10;FB1pG1O+4E6u2juFoFo52qYsNl87vrFU1XUV7IKWKCfKUDxRKrNKrK7aQCD7ON8nuw92b033V9Dd&#10;Lss28csFn7E3ZGGbG9b7XrPGwNbUqphXOZaNmWGmDecwkkBdauMx9snktbKzgtwDeuoIrwjQ6h4j&#10;epJACLgn4vIVxG9neUNi5e2uf3c9yo6cvwylbC2Px7hcpWgVcEwxE1ZyNGugzpI6s72jSU2L21g1&#10;qLrS0WPpIKSC92qmigjQAXZS0UYVdRIAv9f6exC6R6K2d1LSnF7WpPPkalYH3JuavWKozecqI4+Z&#10;Kyr0Bo4Ect44I9MUN/StySV0ogtLZnCkzP8AiJqzGvmfQeQHaPIdRz7p+5vNfunu8Eu83JXbYSxh&#10;toyVggVjwVK0LUADSNV2oM0AAeq3L+CikratgrP6aaH1KiOSQiIOSf8AEnk29uXyAzqUu1ENEjyx&#10;7fy2My7wwBnaWOmcxVMgji1yTSUFJUNUxRgXaeFF/J9mHLu3uXlvZIGkdVL6RxIQh6L6k6aAefRL&#10;yTcpc8xrsEcwiW+tZrVXJAAklX9MEnCiSRVhZjhUkZvLqLtbBvC0mYrry11Sf7ZPohGohUUgBS2v&#10;1Wtew91kU28cbLufc/yR3VTVeSWvzGR6x+OGFqRpWh2dgppca+5YaeUqlLV7lqaeSoqqm2uOmIUN&#10;okT3uyeCW5ueZ90ANrC5htY/4mP9tMAeJlkDKrkAiNBQZr1lXNyZuNxZ7N937lW7Syhhtk3Lma6X&#10;4muZFDx2jOuCttG6okXwGWpfKN0uoQ6wprCmTSGmC3K+ViWYDVZiAx9mx60xM+1cLuLf+5WFdvya&#10;EUtNV1EivHjpq6Iijx+HgjHjooKAyG4Fn8q3JNiSJY9tur+9tvrUJnnOtx5LGtDoHoDgGnHNSanq&#10;CvcHmnb7ya15E5HpByNatTtw9zIuHnnf4pK07KnSKgqooAsSSA1LxLOuoSEyMhACrCrKdB55aU8H&#10;/abj8+2jsqrqZdoS080s0tdk4wwtIHjmmkBkl1OugJG9NETq/wABb8D2d31tG9lcW9KFhoFB/hHp&#10;xHA/Z0CNhtRJvdtcAUghJJ+QWtCPXIGOnJLC4AsBYAD6Ac/T2ie5MRVV+7tsbJxFPIKraWx8Tjq6&#10;mpqcSSfxE0NNWZIwRKZHkmkgMRCjUSI72ueIvvttN7Lt8SUaERylTUDtLBEXPqI6/Kv5k+5YmSys&#10;N23S4J03N4zDWaYFVFcCgDaqZ/EKny6iY+pFTSiq8kUkc0szRSRtdDD5nWH1H+0YwNX9DcexT6Z6&#10;yrqqhjqo3pqSpqBLTUNPkK/GU7vLPr8EUBrJ6Vp5JpeLKVZvoPp7rt9jZ8uQzX+4SOJtBGkhmRKn&#10;JbQDQZPQE5qvr7e91h2za7UzuWUkIKaqU4VoGIHACvTVurdu39k4Wt3HujILicHjYxPkspLT1c1J&#10;j6bUFerr5KWCo+zooA2qWeQLFEgLOyqCQJNL1tv/ABEm4sbk8fF4KqekNVLTU9PWUtfTUGHp8TSU&#10;c1ePuZFj8di6XVmdLfg3Q8s7tsE8D2dvzPZybpGiDw4pFMgCw+GfFiYl6BlBqw8+NCa35v5f5o2S&#10;HaeYd05P3W12mSojmmgmjhLPMZCYpCojZuIGljQVOcEBL1z8p/jR29uTI7K6u786g39vbDRzS5XZ&#10;m1ew9rZneGKjiAM02R2vRZOTO0UMYcankp1UA8n3JlxUNLkcpWQI1O1XkJJ/GwMZdlvAjUry6Sy6&#10;YuGIAJIF+D7H+1RRQWxi8MAnTWnAUVQKgfZw9KenUW3V+bpbRTJqRY6epFSSQfzP2jofFIKgj6WH&#10;+9e0RvHb9RmosTBHHSO/94MUsUddHFLRajkII5DMNSh43Vj9SFvwePZ/WCWzvIZTRDGGJAJNFYPg&#10;EHOKDHn0JuUL76O5uDGSZDBIO0lTlDpz5ZpXrzsEVmbVZVZjpVmayi50qoLM39AASfaIhxTwYeSi&#10;ghGpJxTK6I8kSvDIqiSVXc21TKzWuOb8W49im08C2+jijlPhJGKVpqIpngB0b3F54u6m5nY8NRzn&#10;uHAH7OuQ559hLubDrNk6bG5ZTRR5WKSlocnBMtJPispbyUNXRyXSRTHUwjlDrA+npHBJzVt9jf23&#10;gXcSy7ZchopdRBA1YFQ2CM0I+efPqSOV99vNtjTetiuXF9ZSpLQFqsqkahVchqZBrxAPxdYKmmp6&#10;2mqKOsp4Kqkq4JaaqpamJJ6epp50aKaCeCVWjmhmjYqysCrKSDx7sK+OFRQdh9fUEm5pquu3jtis&#10;qtr7xlNTTJU1WRxjH7LKzp9rKQc1imgqm+qmaSS36eIK3W53vYZJNpZo1mhAAqpIIoKNh1wwoR8q&#10;dZX7HzTPuO2RXltdp9PIoZAV1EA/hLMakqaqT8hmtetWj+ZT/f8A+M/elVgtl7cw2K663Vi6TcGw&#10;3iocsuLpKepRafO4qmpsdmsfjqCXFZiORFSKNGjozTggI9mG/K7I2vTU8szUtXrjjfx6qqA6pXbT&#10;GDpo0cr6hf1Xt7jbm/3L5i5Y2fdr5Lm11xRAoDG9dTHSlP1iD3+WnND1MHtnYblznzZy9sRcGK4u&#10;VElEGIkGuY1rgiMNngDTqm7uT5zdz9X7F3lmaPJ7dpKuhxTNj0ely7TRZXJSHH4isgjnz8tEQK2U&#10;Eq0TIRGQQQLGs35bzZHdu++vtpUQqDisFWHceW8LU4o1FNK+OoBN5JEYzyVwcICoHjW/IPBn91nk&#10;sbhsf9YLy21XN7fySPKcsYYEJYEsCe6eQAgV7ozUMVr0K/vac9QWnOicmW1yEsNu2ldMVR/uRdrr&#10;BIUkApaotAxqFloBQ9Xqf8JkvjjB138P97fIPcFI8+//AJAb8qKmXM5CKZ8lJtLb9HTTYyOOtmH+&#10;UU2SyWXqKiUoWLTgh2LppRaSbXqKujpZTCWL4uCaNCAmmZZhFIilBfTqiHotbSbccH3mBHusUE0k&#10;auAolIr8qY/4uvEdcy93mSOcyZOp6VrXrZHgqQ7zRhgPFIUYXA4IDqTzySrf63sSuuKqqSHLY+dN&#10;HpxVZCia2aKsoqlV8gRCzLJ9tJJ9fpq/px7C3NEMReyuY2qf1FJxlXWtPLGoL0Gt1mWz+jm1nwy7&#10;BqcaMK/4QOoeTpEqHjlUI0qR1MKl7AGKaMEoWsGsZUU8f09j5vVYc9htib4EbPket974ereRkEjy&#10;bczlVFgdzQyLcOYoMdV/ctfhRB+fcHX8Mm2zblbxShHmt3Zfk6Ix/mmtR6kjzA6mf2Khj5gut/5Y&#10;vrbxOX760CuCaDxY3E1tU5FTLGFGMhmH21b/AC533J0HDvXEbX3VHtvf3eXV/amO2GKYKJ13zs3Y&#10;eb3JgslTxsCsdRLND9hHJ+o1dbCAdVrMfbHXf93mrexetaKmo9xff/xfcW0iYKXbG/ag0dXTVdTl&#10;IjC0WM3FJjaqeNcpEupgR9wk6qAIS3e/27fdutOVOZbqSCG+k8CG8Ut4lpIA1xC5C1MieNbxpQDx&#10;F1VRviVuhXshum8Wu73MiQx3drt9mZDC66me3MsVvJCmf7MLOZTE36Z00wD1qjbR+Re2u6dr7e+I&#10;3y03JmqfZPY8knXXWPyLpJ67I9p/GvcMNRTdm7OrcPNTyiu3tsaXsHr3FRPgZZEngL68dPSymQSk&#10;JoOwsP03vOv3tsM5aDqrJZSlxvcHW1dHMMv1rkqrx0cefbb15J6CXCV1OtPJJTiWnrseixKZnhp5&#10;BN/K1pvKcnbHue/XkNzvcYMc0kLaoriFXYQ3UZUlWLQtG7FKAhqAUVQsVfeI9u+Xfdvd995X2vaH&#10;subrdPqdmmkXQLxBEklzt7TEASNHIZUVJKSQuqSkhZZK7j/8vyq76l+LXVEHyT3fsjsrtCmxWRxM&#10;PbfXuepNx7R7g2ni8xXpsPsjE5iikaHINvzYTUOUldkil++nqA8UWrQLDqVaTcmHjqMZUUlbBkKS&#10;lyu38nTSR1NJNOY1r8PkaWeJtE1JPZDqRtMsMhX9LH2IvqEjaG4qTF+IDzRsMP2ZHoQCM065Y20F&#10;5sW53NluFvJGys0NxCwo1ASkkbKQCGUg0qAVdQcEdHIrZRaKe9vt5BJruVZU0+KQMNX18bm4NwCO&#10;OQCFztyphzWHoMjAB46inWYqVOuKRVBkgkVb2mhYvGw+qsCD7KNyjezu54HOVYj7RXBHyOCP29Xn&#10;sW229uLNzUxsQCODDyYYyrLRlNMgg+fSUzE7RSPGWYO7GIAPzdiVSzMeDrCn6+1zh6fwNTKCQYK1&#10;4SGsRZrHjn/gw4/r7Ir2TxBMaVBjr+zHRzZOQtr+Y/Yaj/D0A3YTpW024yFVlq8HR5JfwDJ4pYHB&#10;HP0tEfp+B7i770h8QDckUkuq/wDhKF+n0+qn3iZ73z+Fu20UYgmF60NMa8V/n11v+4NbyXnKnOtF&#10;BUX8NK/80jX/ACdaHf8AP3WPHfJjYPhbS9X1/XzSeFmCBG3VlGgDEW8ilGNj+efx7D2OEyOdJsWt&#10;qOogf64W9r/6w944brcyvIi1Qx8R2rX0yaVP2E9dZuQdia/tZUiuZ4kjIBHiMFNc1Va8f4sAcM8e&#10;teXdmfNGKcVEVJUXEhhvRQGcaSNQkmWISGM341E834/PvIad+SPVY2ItY/1vwefZSJNVFalP8A6F&#10;u4cqXtvayT7W08k6saxhlBei4y50t9hPzFeHScpdyUss8cVetPDC8Y0TlGeOMmQ3VlhQOjAt+oXs&#10;PeSKG97zxqw+iOWQ/wCw4P19iKw223uDGbXfo4pqfi1JT5Bv8uPs6g3f+b7rZGkt+ZvaOa5t9WSF&#10;U1HqdMWf2AY49CvhNtU2X8U2D7EoMXUaCwE808JglVyBHHUSTFVOoAg6gATf+vuRaqBtGlQCBq1B&#10;2kVh/UfqH1/w9je35M540o+28wwTRNntuSBTjUggAjH+fqP733J+7lexON49u7i0ugaGkK11cCAQ&#10;6UIGQSo6FnG9Rd/w+JsD2LgszSyozKsO5/SsYUv5JoqhfGYSAQQC1vz7jtnWgkigaplSV5Hgjikj&#10;Uq8qC7IiMoDOAPp9fYmh5a93rSNGi3C3eOnaPGiYEfZ5/mD0GbmP7qe7xTTLse7wtQM7BacTg6tZ&#10;OTxo1PXoX8b1j828fR/e0Fft3J4+jpYa2NKfOYnIQpQykwxTNTqWh8IZtF5I1Cnj3nGZnjDM0QKl&#10;iXf7V9P+uzLa3H9T7Uxye7NnrEn0MhpWmqPj5igK0PyA+3oMPyd927cRCkO775byDC/CxoOFAQSf&#10;2n7epaZz5ZYqSVZKbY+X/bWeSnbI4h4yzN60Cw1cMYmVnNxb02Or3gnqi7GR6ckGMh2FPVHi91YW&#10;j0LpF/wTz9ferufmTd4xHcbDtM1zg0EluQKVDagzBw1fwnhnj5l+17LyhsUzts3PW+21uCSoKyRs&#10;TQUH6cjoQR56qGlNPU/KZrsjdlDT0mU6/wCos5W6oXRVy+x5hECWWoFQtRPSZZJWmVbRvoWMkltQ&#10;b3EhaABhGZpWtq0O7K4+pIIl8bAcjk39kUvK6KyTbiIttJzqjjm0fb4kAkT/AHrSOJqOhQ3N+7EG&#10;3hkbc7de0iZrZ2PqPDnCknzxU+nzRVf1zHNUQ5DPrgOr5KgpJTVuExW55MHKQPEs8GZ2im4qKJGI&#10;JsGijHJFlsPchGn1Fo0nLMtikaiQ6bcrqFmfj8c+xNHyXudzFGnLvOFrcOeCpflGrSvwyalU+tSt&#10;PWvQPl5q5ZgmYc2cl/Twqfjk29Qta+sek0+YBPp0J1L1JvzJw0lJ1z3ZtrcjzN5KehxncNRj6oyq&#10;LozY/LTSUdNUgxlgJXi/oSOB75Pm5qT9iWqWnC30x1cSU5UL6S6GSNf0avqPoD9fdJtp929jRle0&#10;3WW2001Rpb3i0+2LxCBmoYkEeleCm22D2L5uaO5tTsK3Mjiv+NXdmanyP1Eka0NAKAlTQ1IpQvQ2&#10;h85dlQNLT7d7gz+LFNLHHU7cwe1+26N4DpLN/v2V3QEZS4Yu1nj/ACAePeJc1CxeRmxMsrPeSQpS&#10;M5bxwhXlcaSz+GNANVyFAtwB7Zt+YfcezYCG0nesZqLmxlUsw4UKqhrgjVUZoKHq8ntX7PXEjQ3k&#10;09vH4i6WtNyiZUSraqCQz1ALZVTwJNRXrHj+4vmdtrwIuC3xkqcYuemXH706w3hRxTotZVMIYDjI&#10;cLMsbVonYN5EVp2cMGYm8Bo4aytir0aB5IXaQrBT0Nn1xFPW0cCym4N9Wq/+NuPYL3Xn7mu2jdL3&#10;aUs7qRRRtEqnBOQJSwJPA6acB1MfLHsJ7b30Zi27fNx3DblqjgSQzlM106ojqVagEVUgD7egq3d8&#10;w/kDt3B5Dbua2tSbGqs5RRLBPUt2JiWd6bJPXNkIMZufPV2KnqJZGeGbRAsVgDpEwLMJGJyxjwzR&#10;RrGKmGSRWR7B2hYBgwUcgXbnjkj2Mtt573bdOR7a2oHnhmZXIpn4qE0HmGz+XnjrFL3T9ltp5T95&#10;7m1Vp05fntopYCwytQtVJwKhkYA5wDWnEClsr5F7u3p0JSUVVNT5LN4rNV8GTYOh+61tVTCqFkeV&#10;y1PXKG4UC/BJb2jpminAkqI4ppQCBKWkSYEgq3qQ6QWU2YgDULfkewfZ+6vMNpK9nNZ281osj0j0&#10;0IDMcA0JxwXByKfZlTefdL5Nv9n27fdu55nsryW2ic61V1DaF1EjUhpqqaE1FTQ1NOgN2j89u4Nn&#10;VGR2n/drDZLaRymR8+AjpRHS1EH8SNXRRNPNT1bTDHSi9M8ol0m4IILAteYxO19xUbUWexVPk4xT&#10;vToakidqYvE0Mk9I8njegqWRv1wGNrgci3s8g9z+YII2thtlxFA2o+GAZFyMUVwafMrQ+lOgLF93&#10;jcNi3G33Hlj3F2ya5ikVlcv9O5KkGjkDS4qMB3kHGtanoddgfzG+6+t6xqzZWN3x1mKnJTZOrx21&#10;Zp6jD5USVH3tNR5PE1339JlsZBUqD9vVQTR2dgBY29p3ZfXe3NiY6bGbZzOaoqWbMT5ZIKydq6GL&#10;7iJIpaNGcTFYPRq1MsjliWJLEn2f7X7lbSt3c3u97ZL9bJTvKMKKCW08AaEnArQEVHmSHPdX2+92&#10;+Z025YYNskgtbXwitvcwN4jFqmVh4jEuRQHtAPCgHA1VT/NL2H3bvxN+/J/qDa+6d0rsPCbFp9x4&#10;fZmQ2jk0odu1eVyFDkapsbU0b1NfWVGVIk8FTSU0McSiKJU/bL82GyU9S7y5LC5CmLoUjq6OGWdI&#10;wCWGudaI+TUT6gzDT/ZuPULbPnzlIup2/mK4tHBrRZZgAT6q7MtfU6SKcBXqFL7lP3M2y3Ee48ly&#10;vMBSvhRkHyqGjUtTHAEGte6h6Gvbnym+B9TS0x2burtrqXKSfdSVJ232bvfCY5aqWRXivianLbpx&#10;skLIql4noxGZV1GSxIRmbE1EVVFG+2/2WebVU4upCQDxj7iIzLBPTygTSR2tpYC+kkg8iOPnJtxD&#10;QW/MsTylaBpFgcgZPACNiDWmkgjhXz6Lh9dYQNNfbJNHoI7CJ1rU0ajSCVQVrUEFT6DoZV7I2Bvn&#10;E1p2p8ycNlMiaGkhhx3ZGD2buLNRtVa8fOuPiqMDTrkDHT1p1NJKshDF4xGYwEUgx0gpo2/hdXK0&#10;3jc0mpJJY7IGvKGq0iYRW+oN9Z+gPPst3LZdy3ELNbb5Zx3B0930UakUGVDI5PcKjjwPkOjHaPcP&#10;a7GRrW+2i8ewRXNBeuFYkihCvAynGaFQAATXFCVHe3TGa3FuCorMD3z1LiMnTNHTx7nTqpMIsLwy&#10;NSLT0WSwdHVZuOoygqHv6ljMDFWkKce2nckO3sPjZKjc1XQYXFy2Mn8Wlo6Ogfx6qgxoaufwEsIy&#10;5SNgWI4BJN0/Lvt57h3u7PDsgi3Gcdx8BZvEHiAorEK5Tj+M6tIHEUUAVJ7q8rXkINntW4QXC4BZ&#10;oZhQUqNSwpIFoaU7RnOc9MHV3xd+XWb36uP6frcR3PujFRzV0dd1tTdgS7rxwzlONu0WarGoZ40Z&#10;qKWYwrW1sVW1JCSpdYo40QsG5u4qdElxnSXRO7ux6uJBBFlmx7dedf00TFvI8OXzkFLXZDxtJdfs&#10;KF4n/EwFveR/KP3ZOa7xorn3l95dv2jagKi3t2F9fmlKIVVDFEKcTLIzY0mM8eg9vPvXyRy+jnb/&#10;AAE3MklvFPinXjvKW7sFJIFVLqR6cR1ct0P/ACZfnv2xk8fm/nD8zaLq3afmpq5dt4zcMHbHbdY8&#10;BEdJjcrUZuGXAY+BaVFHlrK7LyK11kpSxL+wwz+F+X/aqJBX0+3esdvRMrvhdu10lDW1K/XRW5MT&#10;T5DJfkmKOppYJD+uJjb3kFyPyN92z2knkvtohvN75hetLq8Cy6K8fCiCRwQny1iFpQMeJTqCucPf&#10;6Pfojb3N+5go3ZEhjQ19SWLmv9IsB5AdXRfEn+WH/L9+F+a/vfgoN2d49oVLwqvYncNevYVfiXRE&#10;hjbB4DGYXGbM268FgI6pMca+KMaBU6OPeDHdLNhqhVlyNJBmjGhyOTlopky5YklnWJmilZZ2N9TS&#10;X/xPuQbnnoX8baLZ22+p0RhwY/sJyMelPyHUC7pzhLuKM7pMYa9qlhoP7KfnQdWy0+epZIE+ypYp&#10;KTQEpEppFFMFVQEjDRakVUXiwVQPpb2YrrvYmBxcqVD0OQzFcxQy5TKUzTXtyPFHHBFQ0sQ/wAsD&#10;yT7jHmbmDcLpGj+ojhg8o0an7SSWY/bX5AdRNve4XFzKwUqqk/Cpp/OpJ/P9nTBnc5VLTsr5Ckxy&#10;+N9FPDPDGzGxOn1sJ5mJH9n/AG349mMrt6bR2VR0ceYnpadq13gocXR08TVVc8QRpLhvHHHDCGXW&#10;3KrqA5JAMY2+xbzv08xsonYINTyMSFQHh86nNBgmh8qkFtht13c65ApKrkmvCv8Aqx69Fize1t5b&#10;8yUtPtxGkeALLVZfLVlZDQY6CQOBJHHSXqqqodlOiMGJiAblQCwfMR2RDWJGKXH0MMLBWUSRSzOB&#10;+PVeFP8AYhR7Q3vK0kBczXMhf5EAfsyf59GsUs9o/YgZgfP7fljoAexPiBjtxJVtn9773Ms0bLIc&#10;BW47BRGSxv40eirq5V1/2XqH+ntVSbgXJRrE8cUoIFkRJALjn9OuRSb/AE49g/deTtr3NFTdIWlg&#10;Q10s7BSfUhSoY+mqtOh5y/z1vfL8rT7XIlvcMKa1VSwHoGYErXzA4/kOq2+0/wCWN1Lu0q+7cjun&#10;cWNopZZUxudzphxjODxPXUuCi2/9/MliS7sZACQG54Rmdp9E6zKixxyi8aKioyBDpk1KLFrswOoj&#10;8+8KPerlT+rnMtYYbePbp4w0KxAKVVdKuGWpYnUaljUHVQEUIHXb7nHue3NHLKW8dzdPusLtFcvc&#10;MZFknf8AVhCNpCqNCuqxqwpQswatTqD/AMz34vZH4497ZLB1NHtSl2xnqGDP7Hp9nFoIafayO9BU&#10;feUtTkazKCrFegM01QXV2ayMQNKsl/8AWtpv9B9f6f8AJXuFqDrod9ZH/wApEdPA1/h4/t4V8+Hn&#10;Xqq3wtf/ADUl/udH0lvotfXe/wCnT/sbce//1QTlqdu4zae3cptvbuLzOC3DmW3fU/xCNnysWJx1&#10;IcZQOukwCDNZHNZOAJ4zEqwSTKFs7H39MqDd77dtwgvd0nt7u3iFuCp0xlpKyPSuomJIkYmoLFlQ&#10;lqgU7p3m9wywwtazA24ApTK+upagZoQKcMfPrdGoKjP7g3fl6bK5vI4fObfwMe0hPQQRRYqvzG4I&#10;nytfNiKapFXDVUmJx+HKlpY3tJ4ze5IIcSVuXy+TpKvYeyK/EOrtFveJAsGZWlxtfS1u3I6aSCRV&#10;aKryVXIZ1IbyCKLVfT7F6w2FlYTW/MO+xyIwpaknVEWkRlmLBgTiMDQ1RpLN/F0WfvJEeKS4kjNs&#10;1alxRq+VAKDgSK/PoQw+NwlOq743BjK2hq9a7eq637oifINh8hHmoxSvM8cRixdGWQgpZZJwtle3&#10;tZS4/D00DnFT1VF2NuxcrT5Ntw1T5iTM0T42pqcji85FVK1JR1NDBQ6aMxLGF8xW3qNyWO4vmmU3&#10;qpJyrY+G0YgURiNtaqkkJHcysWrLU50gn4R1rcNpma1+s2y7SFXYAMIw5OG7e6tB5/l0lY0rKaSJ&#10;5aHHy9WUEGJNBBhqGTBDE5eLO0P2GR279hUJU1WKyZyLtWQztIivTKw4ZgUFD1RhcqkdZQruKqlo&#10;xS4zCbbw+3qKPFUO55KmG0goEWPyVE1BJVHy6lMQXyKdaqQe/wBbrrbV+mmNqivqeSd5Dra3oxoD&#10;kBRIIzpp3HtaqkggncH2vbIYra63WHxycqERaZrhQo888R69P25ez6Xa9psvX7Vx2Lo4KzcefyOV&#10;3EyNFsvG0dcMnl6YLTtCrUGSloElABUxzOCt/a+zmNpdu1GP3DW5afw5DJvQ5XaOWankxuJ3Nh8B&#10;kavGVeYaWmkldYaWjqZZKXVpkshYsQPYe2y4l3GO82uGxTVDErRXMeoSSQSzIJVjIbBZig10xkCg&#10;J6ONk8OaQR08UcQwND+R6S21txw7rSuwNFA32Ee2qet29vbFy1Uf95Ntbiy9M2dTAQU1VDLE1P8A&#10;5Ei1yurAz3jWModSLx3YG/c7u2H+56S7dzVbisfLl5MpkoTg8u9FkjQ02Rwq1dDUPRYukpssztAj&#10;/uOUtpCn2c33LmxbZs8i7oFu4BMwjCKVljVlVpBJRtLydlA7KTxHn0pu2uLWO9Eaa6ihUipI+3ie&#10;niu2HtzCbXzUG8sZQ7p27T1NfLgsTi8LNHmKTGzUUdTWY7IRw16x5zMVbY6/3TCOVvoW1HV7w1m2&#10;98Z3eFJkt/bf23Lm6LKJT0u4KPKVuJoGwAV5Mvn4DQyU1LPkW0xUhSeKaOZamxFl93td22ex2Oa0&#10;5ZurlducEtC4V5NdP0o21qzKuol6KyldFQc06JNguriS6LPbgAH9nEV4cfLqRgc7tXE7RiXZpzMN&#10;FTDzU+2KmOTJZKhydfGI8ViK/HVlRVVtNQrLF9wY4qqJoxT8MAxBD3fuNxjPLt7J09RSZ/I7+oq6&#10;LNrlGr8A6YilmfF4vHVeNOOhoZKmeqjWSFo2jZmBsSo9ijl+4l0JuVvKp2yLbyDFo8OaruA7uGLM&#10;4Wh0kMD5HtYgrOYFivVjW6LoryCjBiKNqXux5kYK8COI6Wm3MxXZMUmchqdGD/u/b+FVdPU02Rjy&#10;E+QjNbWZE1c9ZI8dLDRTfbohXQpYMXLIVPf8HJN67o7z6Z2/k935rZ+zZd5GgxW3aepr62qyT7Sp&#10;Zs5XbSnx5q44qrbuQpzNNWVMoapcLHGZBESjcPf78JPu97B9zTnGx9w2szzBJPDc2fjSyJ4kx8SN&#10;ZUZCHMsXi4TV4YyQuvS64Z/eAC7Tc7TY29wsl7NdBmwAdGlsEAY4ZFacOip9m4rG7B3TmNydCdOb&#10;f378gM3JQLvLcqUuBxG4KXbO/KhaWo3Mu9KrB5XJ01RjosAGpsYjLQMscjNDrs3vYu+ROSXL4Dbl&#10;NR5OhqsZhZqoiv8A4tBlpWjqpo1SOShpKWhp8eYZqYJCHWU6QwBFiT8xX92Rst3y1PzPO8U8+1bk&#10;i/RUJQlEEryBXbUZI8KasNQPBgTXqIruYWNilvPZy/rUIcevlQmpp6gUHDrUr/4Ufbp693BW9U4T&#10;CUL4DtfbFfk6Ttmkwe3v4JBHlJKfH0uJrGyssVRVIlVTZGrWrioKiljq5DHLOJDDAqP+IyPXtfHD&#10;jtwyjH7V6y2ntrduazOXrMjTY4UlU2WSsyOAqMfVUbU0+PyMVJ941S1SkkLiOONAzk83/veJve8f&#10;eT5x3Pd7N3uby6ez8GMKrKokiSHWNLa1YSOV06GBUuxJVaEF6LuS2EKs4tAwaRjpJpWgCmlQakVI&#10;8sdX6/yZcFler/5WPRtP1qNt5HO75pMzuPazUlJnsvTV2TeOorshDuepyeflnWurKLAzU8ckHhpo&#10;Z5Iv2iCwZcR9m5I4nc8FRWba2xtan3HDtnB7ryFTMRXQI+IydXOKGuFdHXmowVRK0THQmtVDKwNh&#10;EXJv3f8A3W9zLmfl/wBuuV7/AHSwcKbqCCPUEYsxTu1K9Y5IkLUYO1QuoA9KNognWJY54VJRWCtm&#10;pyMtmhNCeIPRsvkT8yviD8RX23uj5G9o4baPYEGCk3Lj8DlaxRkaibIU7YP+G0FNj4oaeBp6jJye&#10;FvHpjgimcchtTrtvAbE7Y2jg89JlM/hINl70qsqtTBuI1MuZSix9XjqsVE81MXgx9bHlRIFpVglg&#10;eNFhkQO6vLHvr93Sy+7fum18obosNxv17Z2zTyNE8LATSpqt/CEzIWRwF1kEvqYN5EGAtRdIukUk&#10;QmhGCK8aHyr59ER+B/8AMt7u+bkXbm/aCgr8BtLPvubr3rbbG29uYLcOL2VmcdFU/wAB39NmchjF&#10;rK6Wtp5mqqqHIPV0IhpWYQellck27o6TH1Gf68xpko9oUO4qzIpLUQ496g11U8VRVV+WrKeipq7L&#10;ZKuEccbzTyPIyBLk6R77zfdg9ruWfbP265H5z5T2wxc2XW3K0i+Jcs8hKsjCOOWeSKMeGzBUVPDQ&#10;nWqhgD0UWu3wWk81KAk1/P8Az9aZn8zP5fd6/Ir5n9kr3duTbu5KfaG46zqzbuOihxDbL2pg6fHV&#10;OPilxVZt7GYOtkq4qqoeuat1iV541jctEnjIL1MmJWnly1Q8MksTSUsdMC4mhUEaapm1aWjsttNv&#10;oxP1A99Adl2zmvcr6PkvY4ZwsyCYydvhyArlCNNaqW/ipUVp0I9jsd3k3DUu4aYP4NCmv7R0QzbG&#10;0c/ns82xtrVVbXRVtW/3uJpMrUClzVLjYZKxXrZTqQyrKqyw6kdWZAunUQwTtFSxS1BcCGnjBaoV&#10;VuI2uCxNrgltIPJ59j7mTcL/AGTbf3a0RkkosTBQutZKMuknTXuJFPSnQr35r23tW8aBnPAEBeHz&#10;x/LpY733FuOipx/eF8lXRPJS4iufx0uQqqT+Hw1VPiMPUZCamklUxyTPJHwqgxkW9q+FloBWzwSt&#10;JJLTSB/GXlMlJIFWRPFIxCMGK2Yc+4Vu1uN2Tabe+hH0sdwSNSqv6iqxwU0Eile19S1oaV6BdvPc&#10;GRzIyqWWmmgr+0AdBNRZXKSZXb+2v4jisIJq2HG5DI5LG4SCKATzpUTeXKQYyOthiioonu4e7ltJ&#10;JBIIWbu+43Az0MGVq6Sgpnp6iqpYWiCmWnqIKylqRKIUqkqKaop10J5fE4Zg6MDb3lj7H7RyjsEM&#10;e+cy7YJ93mIS1BMilS5K6TGrhHVk1lsYVT8iBDsfLcwuFu1jpI5x518z58KZ6sb+GU2zelYoexd6&#10;dX4Dfe6N4xZfavWmTylNlawpS5nHZbam4cDBiTmP7vZbG53Ebhklq55seaynjgV6WeB/X7k42sVV&#10;lgKTw+IQmUTRkxy6tSwksL3VpyoZl02LAm4A9lfuU+2Lvf1r38Uvi0RJY2OpHQ6lAWQyKWX4ACMq&#10;zUIIBAnvoooHTvDAnjqWtR6alIqPnXHzp0iO19g7lzOao89tjKbX3pt/IUO5ylXtrKpFuHCriUjm&#10;3NDJDmZKqskyONxkpFMKuepVKeKZYQhY3z1UT0scNTPG0USzM4MaqwaYg6FcC3kR/wAXAJYA349u&#10;cp8w8t38e42sdxDc75CgioZWDAMakqpBGpQDUfCFLACpBC2C/tVhBMusjgCc1r+EAAE+tailaCtD&#10;1z2pRVYkmpMXiGq63O7dgi27NuHOV8c67aq62kWuze2zXLUpQpifAUkkp3UwwTyoVYSAAx/TtFsn&#10;cOMqX3Ttyd8jiHpK/EZrH5nNrklyFVlsbjMfTLisdVU9HVYtErpHrRMrsIFZldXRGHHH7+/uX7t+&#10;0/PPKlvyJzDLacnX12kd1Eba1dJYmr4yma4hmlDstVBjZMH06AO67xfbfcXciysLcsKggZFc5INP&#10;tpjq6H+Uj8OvjJ3R1V8tI92ZXD9l9l5PAZ7b+Px2ciy2Dx2z2psZWZU5/Hw024sVRzbnNdjoY8Tl&#10;FSN46k6ZIpaaSeGTLuvqJ85hcruagrsJSLW0VTlGyW+JcntTHfc09RHHDSUYx+YjyGQhrKkxxNJG&#10;YTCrarMfcCH+8050S53T2j9oeWby03Pbp4YY7yKWzuzXUvi/oXFg6IzoWUNJ4j6S2hlIBAdl5ym2&#10;2Lxrbco4o7lwFRtJ4HNAVNa+dNNejW/CL+QbF0F2P133l8vu3sHv3bWVfedfD8edqbJNdj62qye1&#10;83FiJctuj+JTUUsGFoGerk+2paR6ipijjkkaFpIpCRVvdNT1xTU+Uy0mPrqnbFdgMocptCCspsFW&#10;NTZaKWpqMUcvUZqsJw9NA1U33M04kWA/Ritu4Ps/7QWHvx7WW+1e4W/pd888wW72xWdGieOW8t5E&#10;QvFbNFHIol0VWPwRStarVWFXLvKW3b/tUkG3zj6yc5Hcak/ItTzPRZ8J/Lco9z/MLNZ/44wDqXDV&#10;+8+w9sUvXHYeZbK7s26uJwdTWS5SgrRVU2UoMJ2vVmDAUdXQmnrMOte8qySRiRCR/wCXXb2z+9ux&#10;abshKjdkMGCQYLK0WLlpyTWVNfjW/vPLicfRUOL+zamSSnLNBJJpnZQw1E++if8Ad4fc85m+5zyf&#10;z5yRPzDZblDvVxBPa67drcQLbpOHt1eSa4eUyPIkisWXT4OB1kZ7O+11j7WWm8/vSJF3LcHhddRk&#10;VSVJFdJkZCe7FEUeg62yPijszsTq3rLD7c3lhsfHvCpxszrlq/JZLKl4oqSWSm2w+dy9bWZKatoa&#10;imWeSTWIzHHqCKV5Nx/L3x+2ZayenwdXU11EM9n8izVEQRqiuSh8ikM4lkVKRgCF1WBPAHuSvvJS&#10;7qhhuNwslS6WzjjUq1dMZkXsPkTJxJp+Hrj5/fiXtx/rbcvraShbd5VUgKPz/LohXyuqq+L5n7Jz&#10;e6sJRRVH+i2jwkdUuXyci4KmzedxNLWYt6SGup6Q1O538bxyxwoypTNqLMVKn77celqNlbvhqLoK&#10;elheSRFUPFMaqFqfSwGpfJMqg2txf3jxyULhN82aWAfqOzChyKaTU086enXyAXMrNu8sfhguk61J&#10;UDiTXy8+rlevKVabHbbWnnRIZMToFP5XbzxxRxh5IizF+C4+pP091efIWKLHu1bWyip1UlMwkgGg&#10;CCVPFpOm2ptTg3/w95c+2LzXUaQwdpDsCD5sCDUegoCKfPqZPbQSzzJbR01kk5+Wf8nQsQFrsrLI&#10;oBOgPyNIt/auSfr+fZJNx5Hb8m20eeO/jSOLSSVUj76lBDlSrcqTze/ufdrttyG6MobBq3/GG6yL&#10;2Wx3dd7MaOAGJYH/AGj9SPaFzVZhMHR7a3Ricfi8jUY3KDILDmMembxyz0ytLRnI0FUftcrTQ1Ko&#10;3gkUxNptIrrdScWtld7x++tg3CV1tpovDbSxRirGjhWGVLLUagaivaQc9SNypcbl++LqxvZqRsjL&#10;QdpIbBowoVNDhhkHI6gZXH0+XxeSxVW1UlLk6Csx9S9DXVmLrUp62nkppmo8ljp6XIY6qWOUmOeC&#10;WOaF7OjKwBCVoarL5OfB5nL1D5bN1M8stbkfCsDO9XMmsLCn7HiROP02RRZbcWM0sLHabS72yxhM&#10;dhEiqq6i5x/SJr/OtehFzHfLP+8rUSCOzhwseOIHHX8RPzrXqPRU8VDSw0lIojpKWKOnpgrSMNKg&#10;RRITI7StoJ1O+rUx5Jv7MLTVStVFqYKv208EkrNqkkJQFjwW0k+n9JGn/D2AJomW3c3PwMhoB/q/&#10;nx6gKaBxbsZfhZDT0yf9Wencezt/D7c3Ye3K7f0/Wu08NvrNZOpxM+Sx2dzE2Lx6wTU1dKkMEcUU&#10;pEweITtJGYzqhAbUpKnkX/e2e3nLvPPs7yhBvs6Q29tuSKpYsDVnVagoUOrNACSCCaitCOtH9157&#10;m818oc2bny/tjXJ2x7WVTFGsLFiKNqLPGWC44VIrSuKg0XfzWM90h1F3v8Vu/wDtvvPsHp2q23ju&#10;0Nk4GHrnYW2N35fcv95MDLW1UdfVbkxuVpcfjsV/ChOFWAvNIiKW0FgRo7XrPld2tuvbPZE3R/Xt&#10;Nk8BuPCVUFVW9ixQTs2GxuUxv22pcdQ0iw5Bch9uxeGSTwytoZX0uPni377u3s7yXe7jt/8AWi3t&#10;prmyIIU3Lq6OVchQ9w5FNNSa1PX0Icg+6u+7dsM1ntnLV5NFqYMutOLEFjXwiQAQCBWgIx0iPgn/&#10;ADA/jh/ofq9k7M7n+R3deHxtRuahh3LnOkdm4l6Spr6iKSKigTamGxFHJWYGFJNCsh1A6pA5AHtM&#10;9q4fv/cO19wYLcfxaeuoNz4etospDtPfWM3DeukMVXTZb7GpxRaI0NXTo0Ls/ljPqVwwB9h7k72z&#10;9sGv1ms+Z4J7iKSsR/xlSfwaMTAUIbIIIPQ4273auJrZEveXpYpvFC0aUVC0OMRjB8xw6N1R/O74&#10;9Un8Lrcr8m6HaVPQ5zHxLH2DsaXEnIUa+Xy4cy0ONpitVPCGLSRNGAygkMBY1Udx7Chxm79nbn3F&#10;sHfOz6vbtflZKw7o23V11PTqcJkVhC5GCokTSswVI41iVHZgGv7lmD283Wxt9zh2SE/SzRqhaMk0&#10;FRqwxNAVqKg1FcHpfsHvFZWG4CO6hdUYlaakHnwr4ZNPsofn0c3rz5G9N9k0UNbtbtnr3dENUsX2&#10;cuH3LjEkrI5XAj8OOqJoq0TSqbhfrcfQc+7mfif3Xhd8dK/3Voc9hMtuOHEbkoC71MOJq8p48HXz&#10;JU0mAhWnWjqUMAEkUeiHTfSi+8Jvdv7unPVruN/vbzzz7X40bUFuOyMyKCfE1HUVqDqcMTSlRWvQ&#10;1udysr+/tNxhugY3lQ0UVC1YfFXj8sYND1D3p2ftTrzduFp9wRPjqPL1NDCc481TNRRVddk6LGY6&#10;nqGip5hJLV1lckSuTcl+T713cVtnEUfY3duC2DVbrqqXObfxe4OwK7dESUlDh94R/d0O6cTFFTxQ&#10;VcWAg++KQgzMWQnktpYfWV/ct8w3iez99Y8wpGksF8vgImklkiYCF1BB781YcPl1JO38swbhvF5e&#10;2wVWlUBaa2U+HQgqS/xOK1BqOOOhXnqqCKfGy5Z8cKyoytRR4QG80tYktNNPAsEL/t/f/bxs50qA&#10;qqbWF/Y8bM7Xw9Hl6TKZbJ0+LkpKfDde5AUlNFHNvtM5JHRY4QTyKwwyY/L/AG84MK6wkZuSLg9i&#10;eYOUr17Ge1t7cyws8l3GXYkWmjueukgyGSLXGNRPc46ON05jtdpsoo94tzJeQOqq5bQF8QhPQ1rW&#10;nz8+gi3318+Qpokgov4lPBnKrfuCymQdpKXZuWpY5VrjBjofDU5STK4meogKVU88IeQAR6SVJw9g&#10;7pxeM612vgcscbS1mMnpN2wvJ99lqWsbaG5cRmcnkqWqrauskWSPEUs8nr5VlDoV02OO/PXLVxvP&#10;NdzeWUshguJPp5FKRg+HcRSKsTIFUAtJoAkUh19a9RXvlhe80X5v4risM0ggmGlR+i6PRPhA73CK&#10;HUBwSKMOqkPkz8e9zb2+Se+N9Y/LZzNYLsPZ+7eg+wKV5cNhKnG7S7p6P7H2rtnac9FSYuid1qux&#10;q3DRUtWlQ1TED45TMHPtDfzBN1ZHa/Qv94sFl6nb1fu3c2KxlXmMdUSxZT+68zmqzFPjrSingr8z&#10;j4XpjVmJpaWKZpEIZR7wC+8pza1rytu3IE11AmxweAJoXA1SyJIs8ISQDXGI5IlNA1GIAavUa8yb&#10;xcBf6vpdBdusFVJI2+JnYggAkEqqgHFaDoIf5UO4stlPlfv346RGBdjfGfpukqMnj56bH5aCp7Jy&#10;O4MFQUkFNW5bG1mdxuM27ipasilhrUjlqxFKwJjHvXTTFPXznF7XwsVXDV11TE+RaLHrFSVkaSVx&#10;NZPNCaqqangp3nBRkMgjIJYEqec0nLc/ubvG22dte6ZmdQNQqNNcfCUFPlTpv2/vOX+bt9stlW8j&#10;guXl0iN27XFfxsFDAjjgjrZULIpTSAWNnUMv6WkZY2ZWHK3Rz7ybq2VvHEbfTJ5GooMzR03+S0mU&#10;8tZSJjZZZUhM5SkroSPFq1JLa8bAW4uPY+9wvYPfeUttsZxIrbXpAl0BqV1LpBLOxApXAoPUdZL8&#10;0+xzbZtzXFtfW52Uj9UL4pLP+A1MxppzTSAD5jqQmhrnSt7n8Amzf43P19gqm4MnC9VBUK01O0Jj&#10;pK6orKbK5mCpeRI42pUydLWUpiZyALRAqpve49wxY8v3Vi88DXQ8LWSFVQo9MsMk0NM9Y73PL19s&#10;9zPEbhBbEGhAo1PQgk4+fHrnpXkWFj9RYc/6/wDX2jqCu21u3JZOCrrZpWp56aBZKmlp6ZkoklT7&#10;mrmpJYpsTVLGo0yiOniZUJ0lTYg6tPHt5VUKCqg8BXFD/qPUU3e5Q319dWFzwAZfhWjAgg1qPT/Y&#10;z1wlH7bhRyy6eNP59IvcEWF/z+PZ6vjd29278ct1YjKdcZuqzOyYalVr9qPTNksRJjda009NVU1Z&#10;JPV00iRSkRmOURj8KOPcocq+9XOnKttcbby5vwtQ6ldGiBqk8BWSFytT5ggjiOHRntdovLO0Xycv&#10;Viu5Y2FV780JX+01BaGhBXSVIqKEV6B/ubo/rrvjZmY2P2JgzkMfmqFqH7+iq58TuDEEuksVdgM9&#10;j3gyWMraKpjSeF4pF0zRq31HvZo6U7T2dv3GQYvAdexbLr8aKHI1G3BGMNQtDkIjLXZbAUZ8oqYo&#10;ixLRKVsT+oGxGZPtBz9zJvO3t9dzEfrZgBR47ZFLHhXw7dKZ+FhTNC+oVBR7DzJzJbC7Xct6dFmG&#10;mrpGCT86Lgf0hn59adPzQ+Lvyq+JO78/nt//ADJ3T2d1rvfH5fZ+1t65nZ21s1lqSoxlSk+wdgds&#10;7ioMdR19JIY6VUGb1I6SILxOGKsaLD1n22UdRAjmKRQlQwpvuNM58gpYGWASxUwUWN2Jb6m559hP&#10;3I5R/rByknNVzupE8/ikxlagaQS7sxNCwodJ01Hkeo4515fs952ePf5p9V7ViVo2fDqcsGHxUz1r&#10;2d2bXnzPTG2O2xuauC74fONuLYdG25Y9q1tTtGlqkm3dm2q87U0WR3W5QyoRCkCOdMcSIdPsbTUx&#10;Q0irJRiQEKxDyzxG5HHMEkRJDH8k+8A77adx3LcJRbbogYE5EYNPLFagdAlIhBZmKO1NFFAdVf5m&#10;pP7eip9V7w2zgaqN8hitwziaNITNiclgzG8mpW8tImawGYNPF5FDKgPBHvgpNcESCkSiieZC5MtX&#10;OsqaSdB1VQK3a17fj2TTbRHsyXE17uC3V2Y27dOgrnBOk6f5cOvQpcR2FzPACkpUitNR/a2P2AdG&#10;Hm7Joqivp48Ku9olNO1HI32mwaqtVKuJqfSs02wvt4Bd+ZERXX66r+80lDWQeLxmnj1X1NpqXOoq&#10;dQGuqPpv9B9PbdpPt93HcDHir6M2Psow/l0i/q7H+7U3GKU/vOqkHSSPiHEaqfsHSd3FloKKdKbI&#10;UHY49D10NEh2RTxSVPkWQzVCU2xljjeVL2nADgm97+8NJiqjJfdJGtLNUJHMyBaMjQY4XcyMBNY2&#10;C3/xPv27bxbbPd7SzXAhg1prrVtSkioq2rT/AKYUPz6NRtW4Mm3395B9RdJLhQCmvPwjNP5dLnF0&#10;09Rgzlq7ZXZ2XimelGNeTs5KKBppJY4qGmgXD4HHvM00zrFoV0a7fqtf221OL3A8iU1QmUlgmTxp&#10;HFSY6JZFYhSY5Y6IVCKSfy59ncG78mUfcdv363trjUuS3iHh6SBlH7Ps6N72wn3W2Bn26W0dgvY5&#10;1n8uFOnwY7eFVg8sarpXZlJTYWOuyeVfde5eyM3kcbDhVevXJVmMk7EhxlbT08NKSoMDLKbalP09&#10;8anFVmGRqmnx2WpnSSNpGqa2ZY4tYs4AebwsNBPBXSfzx7W2248u82SzWu58xwXEAU10gJ+3QFr0&#10;Gdw5Cu9pspN2sYiblFLrpDsSVGoV7zTI9OkvWp2ztqppUnxWwtjCsoauGlfa3Wez9w5WqkjoZqmi&#10;x9VPnNv7jzNBPLNEoWSCZJw9irBrH2i6nfGysdVPRzQR7g3BVHVDhduxGryVQCf3pVNJJFBHFCCW&#10;kLSalANufZ7fm8szt0HL94tvBo1IxAcEKPSQMOHS3l/lXfN9Mdruqi3hl46xRTX1C6SfzPSn6++J&#10;ny/+SsOY3vvavr9p9T0Uslbnuxe9Ny5LZPWuPqqCsjPkjxsxXJZSqRk1Q0dNTxozgAMv1AI9/wCU&#10;oarDQbo7HxVFXZfDePLYnELNWUyYUUtoqTL17Y6soqWuq44yNMM0DQgnXoLqGHSD7j/J93tG3Xq8&#10;qvcW2yXbOjVczeOxr4iBpNRpWqih4YGOuS331Pva797Yb1uftR7T70bbdyXgknjFtPVpEZCNF3bX&#10;BXJrhh3UHDrZ2/kBfESL+O9g9p9e9hZ/dPSdbjqjrzO7/qMDidt4vuOajnQ5vE7Kx9HRrlts7SpK&#10;6lL/AH8Vc2QqfGFE8aOymiPuzvHcG+dxZGWarK0FLNLFQ0gWNoIYoSUhMZnSaYsiDhmZn/qffbrk&#10;H2+23l7bIEihJuXQaicEkjPCg+0Up8usGuXuUpGEG9bvP9Tv1yoknk06CZGFXqsRRBnyRFUeSgdb&#10;eG38Bi9s4igweFpIqHFY6nipaGjhMhiggiULGqmZ5ZXIUD1MzMfqST7LZSZWSpnLBQgQHSyxxKxK&#10;/wCbGuNEbSv4H0A9ytLYJbxCh48RWvUgXNmI4UQyFlP2/mMk9PNh/r3+t+b/AOv/AF9pLd+48hlK&#10;0CtcVlXAigSTGSaXRCAI7SyM7DxKLLzwB7ONl2q0tYisY0RvUlVwM8cDGfP16FOyWQhRZdZCHyr1&#10;0qIq6VRVUCwVVAW39LAWt7TtHTV2YlplqpHjjkcSR6ONJH0PpKtq/wAb39mlxNaWSyGNAWIoejma&#10;6XaYpShGphnh/mPXelbg2FwLA2FwP6A/09vee2hkq2hlopSZKOaErUKIT+5EVswCuzguy8X+v+Ps&#10;ssd6toZRNGgM4YUqaD7SfMDiRwPDpPy1zjbbbuCXNuxW7JIrVSO4UJIKkEAGuR1xZQAdIseP06QS&#10;B+LlT+PY1dR9h1tJgMpsOor8GdzYeF12jl90RZaqfLbez6nCZLbINFkKd6ncfgrmjo5V0sLLc359&#10;wx7kbPfWBXm3atvkm2wshltoaKweFhKr65A9BJoFagipyD11E+6B7ubjcwXOzXaq1xUEKQuogsAT&#10;UKMsMA+VcdBbuujMGZx9fUHKz4GasxjVlNQw05ixuTxWTp8hS5nJ1sxWalw0K01qgajGVuxU+za/&#10;wrrzYW4stter3zXYbHYN6LHLvPN48Zb+9WCwEcdFWyrVQVMS0m50zMAEVZIHVZLME/HuNbS95m3n&#10;YNt3McupNdSKzNbRyFDbzSnWtdQZpIPCJ1rUErWp67A7BamLkeKNqxyyJGz1yQTQPk5wSSfnnoEt&#10;v9g9tbv602Zup+rcG+5NwbexGRzexa3ctRS1W0s/uAwTSUlRWT0cv8Sw1Li6h/uKYRxyOgZfKt7+&#10;x2oINoduU3+lraO45th12Wo3oe0aPPQUlRt3eVDhMPKkM0WIybV9HQwYqopknZoIopJ1jKs2ptfu&#10;Nrq13jkbc5uXNz24X0cUgeyMLOJYXdwAGkWjEuDQEEAV4FRp6JLz2vj2cx75aKRU1ARWLjz7xI8i&#10;gVydKr0UKhxfYHxs3XD1xu3ZFP3JsjF7kqc30VWbYfc0nZOxKzdeSbEDC5fcU2Zmmc5Siyb0rVcb&#10;wwxLJcwGEGIpfr/cm29tbby23TvjGVdGK3HS7Xmxe3cs0Wdo6fDAUkWWemybGOoj0qKbxmFSwUsp&#10;N/Z9zbaX8+52W53GzSRM6tHMskkdI5JJaHQCmVJJL8Tpr3dCjZtyns5ojuF/bzSAYU9jJjgCM44d&#10;GO39QbjrexNg73l66xK/c4WTCZabOb5xFFk9kLmc/GtXUYahyWDqKXIGWmmZquXSsrQl4g4vf3ky&#10;u2dp4TbmWzu3ds0W4Mrm4Hz26MC27cnhsnj0xkJytFUbGq5Jq6DI4Db/ANuq09PUU7xSwxi4BN/b&#10;dvvHMV7uG3WN9fm2tLeVYYpTEksbCRvDf6sBUZZpNRZ3R1fUSA46JeZls90laWS31OHDAM5qWAp8&#10;S6WNOIqTTpOLvLs2r33g8LmcjmtpUeC3NT4zZ+5I9v7d3TgN0vma9NojC9uRjC0OR21u3cEtd5mT&#10;EVNG0Mz6WmaIMheuttiZBa7cNpptibkxOSwp3FgI55arGVOCpPtxXrPlCIaqL7yjVvFUQTREAgqE&#10;T0BLzVzTtrCxtgy39jJBM0MhAV1d9Wg6ANNEcgsjBjjuZjno5/1xeV+WtssNt37cre1tzDTQ7aCy&#10;oKAB1UPSgp8XUnt7vza0GD2XIZ8PvPau+MZmY8JuR4ce+58ZuiqpqkYhMTtyelfG1y0VSyK0M9LN&#10;wp1mTkFc9ZbthwW6p+ud1Sxbi3Li8fIuy92biq6rJbd3li44Gy1LioqbG1lHiEzGMpEELMyPL40J&#10;LMeSB+cbCTedvj3zZ5ZrTaJm1XEVqkaSI7DRJIHeN5NBcmRQrKpagPbjrG/mPmvahvUmz8lP9FaX&#10;OlDpImDhgASpkBYGprWvRGPk1tPJ732TTdjdNbi7C616y3ju2SPtHZ/TmH69wHYG2MzmMg23907q&#10;Gaz+ws5uSrwCZqplrpDSS0PlmGoSLGfH7hZ7IUXYOCyO2t5YDbOAz+8a+XBQ47bNAtPHMXyZmeqO&#10;ZeWSoNJuIgzoqaRG0o+tr+zrl203LlW422/23dLm6s7GEO0szs1CsdCBGxJBh+AeI8jEDLMT0LuT&#10;LbmHb6M1+RbpQfBHVhpoDULXjmvQ29SdZZroHJYLObb352hv/rDq7b+VyeV3T2xvKbc2Xl2edq1N&#10;JR4z+D0OPxCjK7GRlpppKgz19VT07NJO0jFirOvY9r7C3pRbafblbQY3NR0GNrt6Zh4RWZPV4sVQ&#10;QmejhpkfGNEVijNSJnBsjseW9kHOcm9b9ynuW/bZPDc7xAjzxWcYOnWqmUVDMT4oYV7StRlaYHRx&#10;zMm57xynvq7PfKl14T8IkkJYKaYcHPp0Evy7re1+0/jV2f2pszdG1t2b965odwbw2p1Ls/BSVGMh&#10;3Ft+Ko3PjsbVJmKmuzlZvClmpV1z0FVRRuVL08cRKgJGrwu5epKHD4xuw8P2x1tkszhIuvdv5mmT&#10;H7soErtyU0SKu58L9ouU2tQJJb7aaMSNGunzBfbHKt1FzZum8PJsNxtXNMVq0m5S6nlia4MJkaiS&#10;N4Ucjr8BhiRVYhgmKdQl7ZbN7lPdT28W6OlmTVwYI6E6eJJFR+VOkx0Rv+n+RXY/YuYqugOyPi13&#10;9Lt2WH5E7q27lDuXr+n3FV7ANXSzHb+fhqMDQ79mxDpJS1cNC0zVZWSpeobWWc8RuKl3bBTZbNbs&#10;GB2hid6Zbdu0pc5jKHGthqWjyU+c2vSUMsKpCKXHQJDAySh45oU0kc29nM20T7ALi2Wy+t32e0WG&#10;5MbtR0ekc2ofFklmBBDBsknqRr7bDsF5DO1pqvnajkEqQfkKkBR6jJ9ehM3F07/oQ2/Li6Xqet7k&#10;7t3v1fs/q/uDJbP3BnKao3xT5THUG1d8ZLcSxZGOaimzdVLUZE1lO6VcNQ/ld3YFi6YXJ4uiymI2&#10;LPujambXIbTl3Q2Zr8RRitqczRZV2yVZT5WjWic1+MnieqhUABkQJY+9bjbXVxHLzEu031tLFeeB&#10;4SSyGMI8elIzGxYaWBCNXgSWFD0ONtsN9ezur+Npo7ky4NAa189NNPdwoBSuR1x3lR57OZDN9m1H&#10;VHd+xc9hOyKDYeHwWP3/AJltrVWzMngYMZtzF5PY1cMptiHbe5KWaKgyDrTCalllephkjlVWAB7z&#10;6pwdBvLd24aKseTIYWLD+Ta+9YZd1YnJ7WohT0W6qmmrZ6uDM5elqMRHNDBST1UoEhALE8+x3tfO&#10;W77hy9y/tYjRrS5kOua3C27xtIxeJHRV8OKRSVYyIijzK0x0sTYt+urCO63XmGKZSKl3hUD7CqaR&#10;WmK9Gx6w7T37nNh9d4jJUOLyuG3tDlIslvnaVPSbNzm3cznJaiXZ+Mye24aKqx1BuRGqKeXI5NUj&#10;pGl8kiUiKQoRU+P2RsLeuBpMz/FqLH0OXp6aLOYmTLZCnXAV1Ss38Qo5ctWZOsShyG2pQ/7sreCs&#10;ciMLpB9iiK95j5k2Pcn29EluHiPZKIkJmVaaSI1RS0c40khe+MVatT0RpGsL3VxeXKtEFKAkEULc&#10;DVSDxNQSSehOi3Z2HvXqrO5PauLw7brlwmaOE29vMxiBd9Y6gnjl23uV8OcQszYfeMLUshiRRNSx&#10;3bUSSYOaz20N6dhYiTYe2Ycfgdwx0/Wm4stWNWYrGfcS0KY9aOkGOqaKfB1uHLBaVo3RoRGoQgAe&#10;3tusNx2PlW/tt73Xxby213sEUYR3CKxcagVIkSQDvqO6pJya9H/KW2x30tzb/Wq20xK2tFFBmtO4&#10;fqf8b6kbPw259i7Cz1H2Bu6XP5fA5HL9g4yh21HTfx1tt0GYqK+hpZKiSOobNSZSniWOsklV5aqV&#10;3JcFr+6q/wCb7HtibtL4nZTaNNVYrDyPncHT4CqkhqZsQ+3a/rWnqxU17U65TI5CrydVUSVE9VPU&#10;PO9pdQaR78j/AO8Dtt5tT7SQb5em4vWl3eTxAqqpEj7eUWNVACxrHoCoAAg7QAB1jB95La4dvveU&#10;/BcESNdig1EKqvBpALEk4Pr5dNHSG2uytp9Odr4btfddPvzeNVP2HuSv3jR001Bj8nBuqq3NmMZj&#10;8PjJKqpixmE2/hp6ajpaZGHgSIxktoDFffyA8KKzKfJzNJGXqMRR9UUsbj9Sw5KXsKeoCkEPdlxa&#10;kgckAj/AgT7lngLN7gyzjtpZL+36on/AOuOf31rv6eH28iHxub4j/a/Sj/n7ode1ayCKixNDUyKl&#10;PX1U6yg39RRYUj9IDBl8k4BuGAve35Gy5DHXLTuaWaOleUOFmlhedqeTlkEcaqo1ByxNzqAH55tm&#10;hvNpuLxTx8uzRxXZB0PJUxq3q6gHWB5L2itM46wCS+2yFxJu9rLMB+CPGr5E5x646AKqoZ6usip8&#10;c8IhgSKRvJP9sskAusjx1ChljcxAKnFmZjyLXKkx8tZDjamOsq5q2vqp41hnISMhYiQ8fkAGk+u6&#10;qWkN/wAn6+01rtu6WliqXO5NdX6gs7FFjXURwijUUVB5VJNOJPQX3S72u9vy1jtEdpYBfgzr1epH&#10;D86dZ1wtZTTUUoyMlatFTyeYamqMasEyWUxrpIM9qSMalWMKthpHt6jx7z0FDHJEZJpppqiZRGCS&#10;A5hp/oSVZTc2ueCPz7LltEuIHN0gZlbVn14fyHRestJZDHJpjAoD/k6banKrSZHKzMyFKaGCni1T&#10;NcOqNPWvqkQFkjDKD+dRNhbn2LWF2RHJQJK1MkTpHJeWSzIgDhjqa44KILG5FiT7Jpt1t7Ry4QKq&#10;+XCgHE1/n0R3FxObuO3R2k1uBpXixOFApU1qfTPRc93d6YzDPkaiorqakp6aNZpZGDaY0hp5BIra&#10;I3YgCSXULD1olr+wi3v3B01sXC7wqdy78wm2v4BtzNZLIT5+KpxOOkx9FjfuKmvpKvIUcdNlaVYl&#10;b1Uxn1FGQAsCoiHcfev283SPerG25ssjcwIyOrMwJP4gDTux5LU9ZDQewHvdtEfLW833t/frtF3c&#10;W5il0lqB3UKWVKsoqV+IKc5oM9MGEqd39lnCZHEbT3HVbfzGRp46atxkFHViaWSXIM1FkWp6xxga&#10;gpGAFyBpAplQkqGVjVhk/m1ufF4Fsp8XqnqHujYs8mVNFjchutsTUrNQzPSZT7/JUMVZUyUqYv7G&#10;Qxx0ZmiSTVJHoLucboY7a4tr2/i5b22+hac+Ez7hKoEYNG1Ru6IwNFBU14nHWYNtve48h3k2w3/M&#10;N9tM7COSZxtb3CeKoqv9sGiNGJGosF9SDTpfdgfy1ukPlFnMV2Z8idu70o+1KLbu2sNR5nbG7kwR&#10;w9Pi752nbGrj5clHR5vG7nz+RZKyM6w2ho5CYYHUI+rv5uHdLVSYzc/RuyqOmoCMdNg8Pnsrnc2t&#10;RjDHRq9BlcrBtrCVGKgWlu0kElbMxHDk2ByE5L+7vyvzny/HzEnLMlhczroaG13B5JVpgusdyE1w&#10;esKOysS1FagPR5zJ7qc97PKL615x2+9i8MFDPYNaQEng7/SXckwvAaBGnQRrmkZHQCd3/wAgX4c9&#10;3Gpra3fnyD2TnKnI7kzM+W2TvHZlCtdl915LKZTNV2Sx+R6+yVJUPVVGYqEAh+38MMhihMUdlFsn&#10;Xvyd2x3DDsvLSY2u28MbnKnK1VLl4ly9RTtLtHcOFSF1pKMSwyibKxeJ6f7lIiNWsaSfcf8AM33L&#10;ty2a6n33k/eWl1SantklNtJQVIDRQFY5KnDo/a6lleqsQUPt/wDfO2mznl2PnXZZrZxPGJbzb7ig&#10;0eKut2W41swVNTUDKzUKqoJDLXN3N/If7t6Z6l+ROO6F7K2r3kvYPQUfVezdq7p2nT7P31S1EHev&#10;UnbUlBDuXL7g3LtbKLkqHY+QgHl/gUUlbNTs1iiSRGC3hkK+GKn3Dg6yQ0BjxIM9NWmUNElYfuUp&#10;qaPz0tbFLSjQy6HOnUSBpuMZ962OTaU3PlrmLbFgv1ZqNTSFYGoZgc1U0K8B5gkGvWU03Mmz83C0&#10;vth3H95bBODMgAPg4XUDNXhLUcc944VoDR98HeuNvYXdu4ugfkHsifbnc23Nz9r0uW2fvrYMNDuY&#10;tkto0EOEOX3lGMdu/atPDmq2Wpp6tK6CKaR4RBPMJrOudiRCDDlxTvi3nqlqZKOaOkhngnmpKV5k&#10;mp6SmpoIJZJNTaAi/qvYAgAEzwXMMEFsbz6/s40Azx4CtaGh4+Xl0u3wWO42G1X91t4xwYVIIAoC&#10;Cakg14k9Eu+f+6I9yfIOpp8ZkqXL0OB2ZHtDGbixOS3fuLC7gweL7A3imNr8BuTe24ty5vP4mlx8&#10;i0qVRrJkZ6Z4izyxSyycs2GOXjjQIRFGkzHjkm0MbAAHhVVv9iAfpz7HHKbRQ7Jf+NqLAkHz9Mf7&#10;PUj8vi1udj2021Rg/wCHoveBpyNhVmRkarapy+XrdsYv7aNRE0EEhzVdCXFQhAqKuooImdFcKkjq&#10;od10MAHyXxcmU6K3iYUDSYzI7Py8C/Qk0m88EsxJUXF6aWUsbcD6/k+yrm+4idttJBJaozilQT+f&#10;CnR/sqwxXN8PMtT7K0/y9WwfyJN9ybC/mldE42sq0C9l7V7i6uztYCDGPJ0/u3dtDAhadkUDPbRx&#10;tPBz4Wd7RlVtGK6+4MRU4naG+tvVUbLV5Tq+g7PbyKrv5qXG7Mqc7RQA/wCcY5jJ1VW4F3Wmo3b+&#10;ySY73WcWTfRE5cx/LipPD/bUrX59FWzyrNu01wvlpH7NWPtpT9vy63W/j13BQ9mnr3snHS0z4HFf&#10;IH5A/HWnahCnHx0O1uyu0ds9fZytmYB6WKfaWyaGhhFrTZHMQot0K3MtnN1tBs3pPIKZBHu7Zu4d&#10;p1LxFr/xaqoMfm8J+4vOv+JHxfQ6QhsLDkbQz3Fty/t8JU/Wbkgp/wA26MB86gA1xx6J912aO43K&#10;WZvwyh/50I/NTTqs3pHZlBlvmZ/MZ2RO1B9v0v3x0H8jNpR1OiTwbfqcfuzqLtmL7UgtT+Pbu3Km&#10;pe9jJNXIx4dfYq0e/wDG9VZebZ+SrUGOpMpQxU9bUNYx4QbywckasgIEYix2dz6uwsiRYuNR9bey&#10;7c94mjvInnP+MTKrt6anGo/zJ6FWzWQmsS8a0doxq+2lK0/n1X72h8IN8/zG9jYj5LbB21S/xjdH&#10;VnYuZqtsw1NMlJW9o5n4ydi7ZjqRUztE1TQZXdvUXUFbSxTsZZG3fWTuQY5GI49k7Sxm6dv5LFZC&#10;FBS52iyO3apwpkMUGbpKnGrURofSs8FVVJKpUata6r3HAjhkmu9tezgekjKJK/4KjzzSh/L59JLm&#10;3a1uYd2ZiGj7D+2ufyPVKH8v35Ab26T7bpqrGZasqabrqba/ZuFx9vtayrzHU+YwW967DVFfGgqp&#10;MHlNk7WrscYZ6j7dKebwqtpijkb23UTDobtrE5MKmXx+36GCpiflxNiMrHQ5hQVBJWCqoYWZr/qk&#10;N724L1SOble5a5UCUMrE1NQUegGfKlP9WOjJkZd0ikU9jhh/IGvW2R8sqTLn+Zx/K13/ALSWSs6s&#10;y/a3YERy0LslBDX7y6tq8l1756eSaEmpzu3c3n46YeNvHFSWGkudaJpaCWlw/U2RnBfDy7hjgrIO&#10;VSWNcqlPXxHU5FpMXWRKeTbyNc2v7IOYLKNmgvIB+rKqftVUFf8AL05t8xt490QfEDX8qcf246sK&#10;qOwKfM7u+XnXlDJHTb02b11Bn8VWeVp5IKXcG29w120sm0KKzUk1PvTaeUsLXZ6RCNRHsyPb+26e&#10;q3j1rSQNpr8B11uaqgmWMGSObDbq60FPMzaSnlignqxcgkXYEe2fprmTfFWe+KRLBEaV4dpBpw41&#10;6PIG0bdqIwXP7TTqjv8Alv8AdrYnp75Rb3yOCap2j318ykwObp6ytZIckOx9ifIiqFLBSyPG8dA9&#10;Rj8EiRxMkbQTB0Y6dRH6ukehWSeCNlC5OlP28rTk0MdUqx1enSbtDTqskgBHJseLj3JMQ2/wzrn8&#10;V1NCT50x/q+3osA+pqc8OqWtm4qt31XYrAZ+oSn/AIl1Lukx7kwUOPpqPsSv2dkq3J7FrJ2qKdzT&#10;bk3VUVeLoap0kBslRBwRJJ7XBXVNFAj65H8YeBX9aQ3VTMqMVdYxIVB1cMWsPyQmkvorHV4AGmtT&#10;5Af4c9E8cEkfiAj9PV1W3jMXVZnbub3PuagmoMbhTlzh91VeKqpaTKbgVq2sXb33jymnly8uMhrZ&#10;7wsDBHSJK4aVY4i6NOq3glvYqpJIKtquLJpP9Ctgfpb3u2sZJgL23FM1/bxPT4lt0Uhfj6AHIoXv&#10;441IpmkpvLSlamgkp4TUq1WKqMqjCc1Hke4D+QkkXcD2A/yA7rwPx86f3721mEXIwbRwOUy9NhVq&#10;J6afcGSxtHU1dNiIaikx2Xq6WOWOnklqaiOkqvsaGGereMxQSESNyhynufPG+7fscEJDuGHiH4Il&#10;Kgl5KDEagdxxU6VHcVBK7/fJNr2/cGeMGV10x1yA1Rk/t6Oh8JviJu35m/I3rf464Z6/bY3pX4CP&#10;M7xGLFfRdf7MroKetzG8cnQvW4+ikgp/LSUVLHUV9D/FMrkaGiimFRVQo9Ufb/8AM76d77+O0i9X&#10;ZLObV3PvHdG4trbfwb7dg3b2DWTYbae0ck9JS7coTmUpKsw7rXTV1WLyuCSWgqo0napNG5yI5U9l&#10;N25E512fmXe783XKcSxN4sEMs9qWLTSsAsegJKhnXxHklVa6QCWqWxY99OZ+aec9v2HlfceWdqfZ&#10;4Li2ub25u7mWzhjSPxvCfxY3gqYyJIzGZiX8VSIpFqV25P5Vf8kTsf4O/MTI9j9t78xe/qDaPVWP&#10;l2nldn7ZjpduZXN7xz+eochi8nWb023lzbadPtGmrYTiq7FZuFsnTs5SlaeKelPYOG2riM9uIZ/b&#10;vZOX7nky6U3XuG0Yz+Hx1A27lK+qyHbOX8GFxtRtmCljpn/hdDWVs7aDTJZagn30Ut/vAclLssXL&#10;/KTQbhza1s/jQjw2njQKGRiDLCrIG1KySSTMxaPw2ZmqCK1s5+YLa3263ureWykg1m1t4m8VplLa&#10;YrW3kWRmbidaxo8iSBlDEKOtoTKS5bXQfYfw8Y13ZcxPVtVGpSn1woI6COnQpJNMJHUtIyLERezf&#10;QXI9X4TZuydmbK7Nxu+8/wD3Uqdvy4fM7WGfirjuyh6u/vZR5Dd2GyVdXHaGLocPXS5GvylG1THj&#10;TR0FIsD1U82ithxueNxtNuluJ7u38CeP9ILjQG+J2aQtIlaGmgtQaVDatJ6xl3q49ydju995Qg5T&#10;jj3SYeK0xgKC2W9IItpoHh+qdpFVRqKSSiSRi/hqo0AVueuxueyWcw9fDR1OXx2VxdJja+Siqads&#10;Bk9zJiJKSmlkpymTgmq6XJ0dPBVU5SpM8sx/YEWuIz/ZWX696563ocx2Ruapx1dhqLKZGTdU0zpt&#10;XAS1eLylRi81kaHGx7a2vV1EVSaaGKL7Ouxz1soWlqZGgCQbtt5eyUcycy3NvabDt7qZppn8Mqpr&#10;GQX7g2osoA4GgIXU2oQLyby3zn7hc5Qrs3Ljfu6e6Rbi3JrIckN4TStLLGg0s2kvCMd6VCnprxmT&#10;qo83k6OgTH5WOiGPpcJVQQ23FXUsGUoaHIYvIZFkzElZF9vVzB5meOviiTVUwx6zNPqb/wAylsbW&#10;fMnd9dQZek3Bjcp1rhMxRZvHz/d0mViruuqqvpMjDUwLVJUJVF1kMi+g6iSyC7Lzq+9PuW07v727&#10;luGyXKTbXJs0JjdHWRWBsW7g6nSQTnGM4BFB11v9vuV4+TOULXl6NZAsF38LnvQtMjFWJplSaH7K&#10;Cp4i91tnH3DsuhyBxsmGqkydRj6/H1UAhnpq/GZg4/JwzU2uEwTfc08i2PKmxCsLKdhr/hP1vjeG&#10;M+CW49gdcVwxe9t5/JrsnTn5Ikq6XZ236frvp+HKbsqaCUSU9bVUT1EcVBTzIYp6yVS2qOOVSKPu&#10;77LbXPJV9utwNYXcZVEeArlYYT3GmrSurJU4YopAD1GBf30to2PdPcKOfmPa47narTYYHKsO6Rzc&#10;XZWBG4p4hQa3GVRSRmnVRfzY6Wwc/wA2du/JLsDcufxfXPXvUvXW3G2nt7J1ODr+y971m7uzZdu7&#10;RTJwxRPDjkpcjUVWSninMlJQxt6FaeKQX8bS6r271fi3weAimqKyvytVlNxZ/IsKrPbrz9VI02Qz&#10;mdr2Alra+tqCzc+iJbJGFRQoyPsJAyyTt8bqGJ8zX/ABgACiqMKAAB1xl5t5x3nnHdGvNzdUtokE&#10;VtBHVYLaBcRwwpWiqoGT8TsSzlmNerRcbnP4vSUeSsIo5MZTSRU6KwhpYTFHIIIUNykUKyWt/hc8&#10;n2I/2aYbEVlUGAqKhwqfRW0+JL39RsT/AE/1/dBOb69ghI/TUf5a9R5PKYVuifjqB1IjqDnc1iKY&#10;DVSUtO9ZINd9TtI0cRBFw3KMf6Dj/H2TburdEe29p7jzFVMxagxWSko4yUjNVmZaKqhwNGHaS6tU&#10;5xqaINbgPf8AHuSYWNntd9dRR5SEmnyxX5VIqAPM0Hn0Jvanlx+aOeuW9s0V8W+i1+dIUYSTvTOE&#10;iV2PrSnGnQvEN9u0cIVSyql/qFV2Ac6f9pjuf8SLeyG9N7fpu0d+0uWmEuS6/wCj8HjNmbJp54vC&#10;lfuCjnlNVlqikN180aUCzAsB5FFM/BMi+yTZ7aHctxhti4fbNrRYxwo84p3+VRhSDwODTJ6zC98+&#10;Yp/arke+ttuT6bnfni7kvr5lJYxW7DS0KvgganZKDKapRQ9rdS4maxEpBbUWb620nmMWt/qbX/xH&#10;s+dTQyR4KOBFKmorIuQ3jBn8EhLOzE/SRwDe9wPchRTq24PIxB0of2V/zD+fWFdjVEtmZskVP59Y&#10;zIDM1v7KfUX/AC1v6X/HtL5/bgzGc29jZWc0ceYx9OyLpeAK8q0pZyP1EpKCVKkg+7ho5LG4uXH6&#10;qI0g8jUKW/w4+zo4s7o2lnuc0Y/VaJgPXOcenXvL44ZZLglY3k9R49Cki/8AqQf6n2hu1cWG7h3J&#10;mhTSwxRbjq6hTBGJZfFSOI6cwa2gWSVooRw76SeLgHgi27YlurDZZ2USarSPUDipC5X/AFY6vs25&#10;sdiNr4p1MrDuJoNTE5JLGgJr6/LqPhoTT4fGQHxFo8fSIxhjSKEuIE1tHHEqokbPcgACw9qPYe3p&#10;M0kAqUnpkrxUVLU9RN91JSx1NTPLGsmkRJeGJwtlBFuFNveotvg2y0u5Z7NRIxaqt3HOQCeHRBuW&#10;5SWm820ltc0khkQCRBpNVAGtRxBqKg1B9RXqZVJFLTTxTxRzwywyxSwSokkU0boyyRSJIGR0kQkE&#10;MCCDY+zn9Xbsq904VXrmei3BiKmqxmSiilm9UuOqp6BaunkkIlljlEV/pddQDck+8Udn2q02jmLe&#10;+Qd621JIrVmudukdVJNnK+Y4noHX6WU+EKEN4bRVOKddJdx3U81chctc/bbOJLfcIhZ7pDQmL6+C&#10;NCWliNYmW9h8O4IcMGl8fgVqdOb5GfGnAfFT5L7z6lTbVEmzYas9t/G7c9PTxUu4tobN3PVyzZHa&#10;GF3BQimy2Al2Fud6mkxj088MiY0pDFpip+FluPaGN3GFeseop66BAsNdTuWCq3JSSlayOhIAAGnS&#10;P0i4HuWdq3e72nttwr2p4o3y8w3EH7a18/PrEjmr2L5f3dJbvl8fQX5JOgd0Lccafij+RQlVGBHQ&#10;4O50F/NH7T63rMfhOzU/0p7KCRwyz1Xgot9YuBGkiWqgzqKlPuB9CgyR5FGqp39TVoIJcAt1bJ3B&#10;tk0D1UcNRRjI0lVBW08zTUcppchDKjEkRvHIpUF43XXx+VN/ci7Pv227sLlImZZ/DYFGFGGpD6VB&#10;B8mBofkesab/AJd3zk7fPot3szG7KQj07HFDkHgR5+R9RXHV6fSfyF6p+RO1Jty9abjiysMF6bMY&#10;apQUe4MDUyRsftcxjGeSSmMgVvHKrSU82kmORwDYMlwJTz0yWeOPK1B87MzSojyT6VYiSOIRvI4L&#10;XXUPrzz7Fg3AUik4VhXtpgmgzwJJp+XRTc7gTNrkFJTGB8qigPQ4KdSq39VB/wBuL+07ufaUWUx1&#10;OssMxclgskeuOaIaCI5VkJOhkJDKeQCv+HKu3u4ZRdWk4Bt2XIP2+XoQfPj6dGWxb3Nt95M8LgAU&#10;wRg5qQQPWlD1y9qDqyry/V26m3eq1FXjKmigwu9MbDD5Z8vjIHIoczDFBoR8zhCXKALqljeSM2Lg&#10;gI87cv2vMdiItvuvD3lIj4UjUIYgVVJK0FCfPgNXpwmHkf3Gj2W5s7a6irtM02oCpUJU96qTU08x&#10;U4OK0J6JZ87fidQfLno7N7Ioa2kwPY+Eiq831humrhElPitzLSlRjsp6Hkfb+4URaesCBmi/bnVX&#10;eBFJ49z7hx1Vg6bJ4ytgr8fNRPlYqunYGGelSnMtO6yXbiQN9PqCLEX4986/eBOZor7l/kzc3DXt&#10;xdVKKmlz4baFUjVxLuSuM6Qa0z111+6Vt+yStzV7iSKY9ts7RUWRmDIDOGeRhgfDHHQknCvUA16+&#10;dd80+vO48V2z118UN6UTUW/9w9k022q7Cw0AhyUOQTOU+2qFJUSYwz0s1flnkieP9iZYVdHZDf2S&#10;Sk2s+5Z9x7orQ9Q+cio/4UtTTmOakxuPpoY6KNo3Z2SSV0aVr6fW9yPeevtzt91yHybyhy1eaE3G&#10;0gpOENUEshaSYKaCv6jtU0+Xl1y899fdSx9xPefnPmrZZZTtF1uUrRGTtYxCkUdVGFpFGi6anA41&#10;JHX0gviB01UfHP4y9NdL1tPjqTJbF2nFQ5mmxMwqMZDmq6rq8zmIaCoEFKJ6SHJZKVI20C6KPYw7&#10;Uwqy4pEqkLLHAQraE1hV1rIAf+OiI+oC4F19qt5v2S8ZoWoSf58R+Xl+fUc3Uy3MDrqqwav8uhXz&#10;FdJRZJGhuBK6xkEN4zJIxEBcWNo2dNJYXsD7hYPGxY2vyd/21YJe3BEcgBAewW5VuSQfancLt7q2&#10;tKZI/wAI6DW/Sarezz+I/wCDpUxymdFIPIUEAn6kfSwvx7MHS0FHjNl1VLVMJaesx07uJWA+5lzU&#10;Qip6e5ALSVBmjhRTe78D6+4F5h3OS95li0kKlvItfksR1SGnoFBJ+XWZvsty5+6OVNnuAB9XeMsz&#10;EcVXigP+lSjnhSp9OtOL+ZP8g8/3P/MKgxe2aispsV0RuHH7UxxjZZRSy7EyEuc7B3AYY5HRKWmq&#10;KKs8rEgPTUalgLEB03NElXizBLfRN+1MR+UeOSJ7D8GzE/7H3jh7jbi+17Tte8wpV7Tc7acD1Mbk&#10;gH5E46zh+7Vtf715+3fYg1Prdjv4B8i8VQfkQQD8qda6/ee8anYeL2N2HQQB6zYfbXX+8aWCT90S&#10;1G3s79/HHKCE1xzGPSwH6gx/1vZYux/j3g+2ca+fx6UeB33LhYaem3IlOxp8rG/kSpwO6oKfxtmN&#10;vV9MyQzI+qWEBHiIeNQZu9j9x/dHKN7sch8SLbt6vrda0ZlRJKqATSqkE9porA+WGGPf3q/eHefb&#10;v7wWy7k0RuOT922Xa72W1qB4ckkGhp7ZiP0bhHQnUMOdSvVW1Dcl/wCE9mYbGfBTsTqqsra7JUnR&#10;3y2+QPXGJSerMlVQ4rCZDA5/GPQfcvIKGaKXOSywqFWMu5uulmuXHoXdua+Pe+P9B3YyVVNs7KVk&#10;kvXeUyUyyjZ2VqZ5vu9lZauYpE+Dqsjf+GVovFJK4VTpqYAksT2rWyg27a9smXWrAk6KnKVIBK1N&#10;FJoQaKwBIHUVe+/t5tPuty/H71+3wSbdUSm4RRLm5VBQXaIBX6hQP8ZiIDBF1UrE5a9nG7gTcmKq&#10;GcpBkaVhTZSNA8SVkfjjmiylHG7SMkdZRN5Hj1M0D3DMSjn3Y3tOlehqc3imCRpHkIsxTRxXaIUm&#10;eH3swRm+urI/cm34B/1vaLdJUnhsbwVJaMxsTx1RHSCR/pCn2nrCzcClza7VdjVUI1u2rjW3bSn5&#10;eC0Q+ZBPSVzlXcR1N7tNTRv5DZbVUcZilGgFrBJ4z/hyLf19irjsafLIp/T9zTPH/iS0gYH/AFyT&#10;/sPYTurrsU+ehgf5dUtFJNug4a/8/ReOwdzRUeLyla5KtFtnMrUG1zemNG8XHIACgAX/ADf2jOxn&#10;H8Yp6ZeRTUEQIv8A2ppJZiD/AE9Dr/sPeIXvRdm73+K3T/QbZQf9MzM3/HaddqvuCbSm2+2N/ud0&#10;uk325uyn+hGiRqf96V/9VOtAL+djv6Hevy5OMomDxbI2Dt/A1DBlZjX1dRkc1VXClgv7WShFr/Vb&#10;+w+Q+o2Nj+D9P6/k8+4GZUdyjDupjy66LLd7htcUV7YXMqxJkhNWa+qgj5VNMdU0SQUlYzU1XDC5&#10;kFgZrKBb+j2K3Fzb6e4E38RkrGfyxCljjRYxdo5Gc2Ls0nqjIBtYaQR/U/T3JvKL8l2FrZndYBNP&#10;K7rKGCMRx06VOQun0rk8QR1GPuTv/uHzArnb7+WB4o0khaMmIKKjuLKQTIWNDU4ApToynS8fQW28&#10;Tio9zYDI5jM5DK5CHcS1CY/LUcuPZCtJSUuIlhhqohFThpGqEmlDM4UIjore1BjoKiqjBa5bkASR&#10;g869DayCDwfowFiD7Fm7+13KG8bem5co8wJFdUq0UjAD7E1dwFfLUSPPHUabT96z3H5K3Z9q5/2B&#10;dx29DpEirplHzZ1BViR5EVpnoXd8fEDozfW3YNzdJ9h0mDzTwLV5Pb2azUUdDLJURNPGuBiqWirA&#10;kI0xtFK8k0cpIZjwFkfZVEbHTC17G4jkb6aj9VOni/49xxc8pc4WsfhRy+JCpxocH7cVrX16k609&#10;8vu879cC73rlF4L2Q1bXGCpJANR3qDQcO3Geiu5LpDvzA0rQ4/Nmsx9MCFNHW3aBXdkZJQInkjeR&#10;ksdR9RA+ot7xNCb6paeYH/VWZ/p9LkMTYX9kdzYc020bLLDdiL17qftGD1Juzc6fdv3GVEsk2uOc&#10;gijxBT8weIP8+g3y20u/sXA5rf71/aCTUdMtWYvIAQWXldLaWIvxcG3vq0RuCbHng6gf8f1H6eyh&#10;5dzUUlknVQfMtx/Pz6krb9v9pb6MNttpsjFgBVEt9VK1pldXH16D+syHY9GQK6s3UEjJbRLNkmi1&#10;fnQFbx6jbmx9w3jdSQSP0llYG11+trg2LW/Hsw2a0fdZ/B/eZjkrwJJPyIyMVwc1Hp1GXuZcW3Jk&#10;UUr8m2VztMmFljjVSDmqtpUitMiooc8M9CDsGik3bUeBNyZDHZDWokpaueaS7Pwskeoxl4zOQr6X&#10;8i6gQp9tT1wNUKMVclPU21pFKoXyoDpJj1gGQa/9cj+nuUP3JufL22Nd7ry+t5twOZUeTWM+hJBw&#10;RgEetesfYbjl7na8gOxbulluEjFRHKsaoDQEamQAJWvEpU+fn0bs9b75612fV7p3T11/fLY0UkdP&#10;VblwtZWVX2FVOs5WnqpYmdVKwR6hH5FRgNQb1Alrhj3hFWB3mxVbRMxAAMtDUIBrIAYxzxObaeS6&#10;882H0FrqD2o3a0hmsdzurLci1HVi4VBxrUlq09APnXo/MPuPytBfJuXJEV9YgHRIkKTpKAaGrxFC&#10;uMgMe4HOQel9kYv5fu+9t4f+7O6+3uquwnEUWWTMmnzmEpahoqBmqbmtjyiwrOJxoipJXi4BL2Ej&#10;OoyWSliZa7FVpiiCuXAhyESlXcHQ8bSOrq6G+kfQ/wBD7P8Aatp5w2hPF5T9yUMVDSMzIxofLQWJ&#10;oRn4AQaefUWbzvvtFudzo5q9pTb3zNTxYFmts0pXNVqKmh1/kKdCjsrqrujZ1P8AxH4//NzZdfBN&#10;Sz07bfye8ZNv5Gpx84o6lImxOfWOOroqyKZZLFPTIhNgyq3uAku3wdZxVHBfSNbUUlICDdVjbxtC&#10;hBK2Cm5Fhxf2erzv72WMSxDdYJlWpX9FDkYPdQEcckHgaHj0lbkL2P3oiaK+3KGJjpYfVLIRUVr3&#10;Bsgk0GKH8ul+vyO/ma7NEWMbeQ3O1CDWUMf8Kw+4ZS1OoFTU01VBE9asYim/dqEkClXI12J9yqaH&#10;bJklmGOxt5YPGSmuDxxg2ZodEg8Lm3LLzx7I733B9zJbpbndOX7e500LAI5VgM8PFr9oUha1oo6O&#10;09qPbcWS23L/ALs7lZT1qhnVKlyCKGSKM1XhQlSxqQRwPQe7j+YnzXyOWpajfnW1HuumoMitZW4h&#10;8Vn8jQV86y09Sr5Kgr8xNUVsWr6wGQUn+pUXcFun2VtCqiZ4IMnUTOoOibde4aaN1UkRp5qapqwI&#10;wRY+ngc2J9ijYPdNYJEO42dvtjo1QwtLk0PyeO5pX1xn59RjzJ7ec52stLPmBN2jIKqUuLIv/wA4&#10;ri3ikyCaDo3XV380Td9BXU0W89p9WdMUlBWSTTz0HxMoM4YpZxAlROr0u46ALWRRxK1/IhYWF9Nh&#10;7Rua23VY+ooaPG7co8kuVrGXz1O8NyvDSkQT1FQ1T9tTIKaFI00wn0Bnsvp4PuSIuf8AkmO0TcLX&#10;etve41VlbwWjdCS3c2pmYjFACK1IznoPbfyv7iXUl7b7gm8WwghrGpigbxQCF0xHg7d1WoTRQSK8&#10;AerZ/wAy/iXntq5XfOX7961xFVtnFQVGZodufHLr7CZ+oFVlaHE0UtLTbmz2Vr8pWS1dSstZHaqm&#10;WHyTkt43AlJgN30kWjG7f2eGQjT59ybhmW/jAZ2FQ9SxUuWsL3IAvb8JL33Q5cvhJXmi2CA0AEak&#10;mgA1UMDgVpwFT09bcrcx2UkYvNq3liRXujVfM4BDx5pStDTNM0ygd0/MP4Mdkyy1O6fkxv6ip2ga&#10;OqjwPR3UcNXOFNo7LSbUalWURqpJ8S6XLaWt9Z1PR9nRoz+Pr6lJWJUSKXLz1CH6SyGQwQxG34HN&#10;wP8AGwBu6bh7d7ohud55sunQUqqMVBz5/wCL6aD5AHHr0JrC55ltJFstq5NuXkNTqkCuARTgDOWy&#10;eOqlDUAUoeixbuqv5T26Jo8juzvz5c52COoZqiOPH7L29jsguoGlhenpNu18kVoVILwrEygcE6eZ&#10;EJ7HEjiSPaMwDsVZ6quRmQtdfGkcOhNKECzMSSDyR7BG47B7K7lSe15kmtyp0sPEdtVcg6ZIGPyJ&#10;FB1K2w89+7fK8Savb0zRMKhpLRCqYyNccyjjQjUS3QDb26p/k17rCVWB74+Ru1WhhhpKinoIMZWf&#10;dTkPaorIdxYufITzSGNtclHFDTBCg8aOG1OMM2+QGFTj9t8WCvT5CuFiWN9Rai/To+tj7R2vJPtX&#10;LJH4fON5n0oT+wQL/hNfLo03b3s5+ltpYb3252soxqS1qurhWtTcGv2noLIfjl/LNnrKN9sfKX5L&#10;owVzUQ5HaG2HR7CNI4ac0klOy1DSOwRbWdBcWJC+/Nmd0QcSYzHzEMQhps7G6FbXU/vrSyqbrytj&#10;b8XtyfN7bcguuix9xb1ZAK5Q0FPL+zX/AAnoGWPubcxXbXG5e2W1So4oVeIgUP4hpkYVP+Xh0vp/&#10;ht8TstRW2v8AMLu3GeKlE8pzHTm4fNTVK+MPSzviYa+j/b8o0kVHqNubH34ZrNTponwsEykgMi5y&#10;jdRcOp8WtgTKiH8WN24P59q7DkFeV7q03fZfdW4sr05VzG1GUGpDKSFkQ0yrqVIwQcg23jn7lTnC&#10;z3DYt69ltqu9tlQowSFkZGoAGSRAZI5FpVWUgg0J4U6fdlfHKk+Om68L2Z1V/MG7C6y3ZjHetw2T&#10;rOs970H31DTvHP8Ab5qjaolw2SwGQljKVFJVRz00yqVliZWt7Sc+LzRqHkpchurGJM62p3SgylNH&#10;5NZsrRinmVF02OuVrXFz7yVsPd6HbdvtxvUnL25ShcyQzmzY6QO5kd5l1HjRAATUhQMdYjbn92vY&#10;96vbscvW+52MVSQk0X1FKnChwLc6RX4iOAzU1PV+Gx/52+e2NtLBp2bWfDPviso6OUVmf2lvPdHS&#10;GYr4MZFSGTIVeHy1F2PQHJ1y1F/FQUsKySRt4YFUFVCrtfsdOsMbjafJbpqYMvnHkWmmqqCkoocd&#10;Q0zxLWV86y1laZ5dMoWFAVBe7EkIVacPaOSf3Yudyvtu5ZgXYLOisy3LTPLKwqkahIkRVA7nYuWA&#10;KjT36hC3uB7J2vI30ltJuUt3vEwLCJbfw0CAkElzM7ZYUA0gGjGuKdWyfy3/AJs7j/mE53fO4MD0&#10;ZsTYPTHW6UWNyu6KPt3KdiZvcm8svTGtxm3sTj4+tdh0GNpsfQxPUV80888kavBGsN5jJEpsfsHe&#10;WY21R7k2TlqCT+IUjZCoesxix5XJghmiqVr51auqpKgLyk7AxfQkcKDe45q5dsN5m2bfoGE0bBVV&#10;Zaqg4EeGO1QPVBRv59QlLaNJby3E+1zPYRuU1qHKKVpVcdg01HClfTo8ed+SvSWxu0qfqHfO6cJg&#10;d5ViUDYzAS7moY51hrSI6UfwQVaSU0Tm6xvHCfLpawOksUbtyt7kr66XF1eRrqdYpRBLBQ1NQ9vV&#10;Yo/2wg/TfkXNvYj3SHka2t0vIbWNmYVBZQPzGrV/k6Dd8dithrt4e4/Khr9mejFVtBss0yZKejxc&#10;sZjFRDU1kcLKUIDpIr1SkLwbj+l7+wB3hV7pqu/c1Q5yokoMJsagxNGlRWyTeEmuxtLl5Zv3JJf3&#10;6qpryPSdRVFHBB9yPsUO0Re3NjcbfGJNx3CWRtKgV7XaMDAHaqqOOAST59DixjsYuTrOSBdV7dMz&#10;EDjQMVzjgoWv2mvT3gpKGfBirx6JJFWy1BTxIihjDUSU2kMiIuhPCRe1vZq9o75wMUMQp3qclJoU&#10;eeWUQxm1h+1DHqdvp/aN/cQb1y9uLu7SqkSk8AKn8yf8g6CMloVqZm054Af4T/sdB3una2ZyflEE&#10;tNj4nLcxqambU17sTMREDY/hePYxY/sFkt4KeCl4HPhR5Tz9f3PIf9vb2CbnloNXxJC/5kD/ACdP&#10;xrbLpYpUfP8AzdFk3d0S2binp6/OZiqjdZEeCKulo4VDghrSUS0skd/8GNv8Le1wu50zFOlLWys0&#10;0g/acaB4/wC2qyICqnyW4FgQDe5+nuBPd72xsd75d3jc0meK7tLaSVWqzKRGpcpoLBRqAI1Cncak&#10;NSnWSX3f/cy45S505f26Hb4prK7vYo3VQEcNKyxBxIqs1ULBqEGoFBpJBGu//NX/AJWOG3f1L2r3&#10;Xgd0ZzB5HrTYu4d2smWyma3Hi8pS7Yops9X42mo8rk2WkE9JRSxrNE8aeVgSjhWBZ/8AYf719Ppb&#10;6/0/PvnDqX186/l68P5cfLrvP4U2mn00VfodPwtSta/tpnV69aMPljv/AJ+e38Q8l/Kl76LX/V/q&#10;uNP9P9v7/9YkU+Q3xuTF/wB2MdicpkdtYHeNFVZXJ0VXDQQyRV4zeHlwJpTTu9ZjMLSSwVCsnhaC&#10;fS92KqR9Ukcey7fuc+4XF0kO5XG30iR11hiND+IGJ7XZgweurxFIXClg3aLetv3D6i3s7YMQgRiy&#10;t2EFZRQClBQhCdNDwzxrvKQQYPD5uhzmTraOnzeV229Bj4pQZlrRAtPXz1tJNCkeieqdrSiRn1IE&#10;C2GoNHkwlbg6vwbe3JumGoyGXpv4jLT1yUtNNDTRVMtbQ0OUCyslStFAtuAQwvcsRZWt9DfQrJuO&#10;1WTRRwsEDKWbvKhWeMmmnVXAwcAUUMCV7uLpdnjVI0+oanFmY1FfM1p5cKdKOokpMvjJUy9Fh54V&#10;pzJRQ5CkXI05atBoIWqqWRF/ZeSoYSKtiym1xY3HPc+FyG6dk7Qk61ztFHUz71iyeWpc/QRR1tTj&#10;qLb+apshiq7K0xjyVRQ1NY9POWaRWZqc+rSxUxvYXKbbv+6R8xWswtYbNkVoWDAs0iFNCOrIpAJH&#10;aMVC8D0CNzbneO2sDZXLIqShiDJJpICsNJGoUGQaihx0Wbb25M5trsjdY37ha3GYzA7Rgx2Mr8Pu&#10;Kty2EykeRzEH8FmptsVojxeNzVDJBKg8QdwskSkkcgye08vS7UlxOUq8HJnMt/c2qfdGZxtYxxeU&#10;GMqITRPQ0pkRaHKYtqjxRypZ5YZHV2YhSsS7ttFxvV7uwTcvpds+shFtES3iozLJ4iyAko0bihKh&#10;QA9GpgUia62zm3deaJrze7lYrQv2LHI7qQB5iQsTnOGGfljqtTufqXsPuis7B2zVdvL1/tj/AEt7&#10;Om6b2jNt6opNy7P/AI/js/Tbowe7q+Wevpd57I3vDD922GqYzRw1+Ppp9I0lWALuup67zeOztBic&#10;hWw5rdEcWaoYKpoJKagzq1FHU1FfULNTziavko6H7ZUkaQtTPOpNmPuVeQE5lsbnbZ7+GN7G0Zoy&#10;y1Vnh0sqx4I7AzlyQBSQRECoB6yI2VktYIB48pmVeKgU6sL+Nu2e5sBjtoYneVLt2ODZzVmDyOZw&#10;1AKeqzO3aajmpcNjqVkkWipKN8hU/d1SwQQr5IYFUDT7CbZezf4vh4ZszuXKV+3KAmtafabUH8dp&#10;sj45KaKJaiWklqKKhhdmdoYyiMVUHjj2Nt93oWd4yWO1wpucvYBcaxEU+ImisqliMaiC3HPUnWkS&#10;3VgrQxgyvxLcT/gp0ZfdmerKGSek27Bj4d2TRiCCn3GK+LDV9F5I56sCOmroopZahIBGshUyISTy&#10;pZSJFHity19Dg9e4sVmdvQUFTko6zcVLA+UxuBpJXxv+5PGQJDTyNXVWRSnZoliZdYluWQewnPfb&#10;TaXW5U22a33MusbLAWEckzaXGiQkntVGcatVdJTCsa6sNmtYLh4hFIZmx5U1HPGn+XoOYdw7VxT5&#10;+npdo5fFbmr9wUOJrIsO60lHm9zVFBNmpFxWZaNpKuXH43BzTL5VKBUMVgJWuAlT0lT0sOU3RRSZ&#10;xtrV1XCcnQVNStBjsHU/x/ER4zIRxSCVmnSsqA9O8ob9oODe/Eijns3L2uyXVtaPuMaVRgmt5aRS&#10;M6sRQUKr3BQDrCmvRVuHLNuLi8aedmlZCVj1DQpVkIPwkgihzWuc16FROxsJHmKHbVTWU8eayVEr&#10;4anZvuKrIaKOsrq5kWCJIhNSwYyTyDXw4H9bezY/H3sLsroTtrb3ae28PjN5VOy8NJT4iHPwY3JU&#10;GZrN2E4PK5WqFBRUNZAwxrKk60s0CsiqWViARzx+/wB/c79sfvtezF77f81zzWu6wTzXVqI/p4yL&#10;iG3k+mt5Jby3vClqZX1usYRnKgF6ADqEPdT2Yj3/AGV9/a5YX1v3UMiDyzjwiTUGnH7Ogo7Dwm0s&#10;9tLcWGqdxZjZVVuqpajyO4tuVmQ2xuDG4/BxPmKSHFZPF1dG0dVQ1MbSUzz+aM+WWJgySMpOpJ8j&#10;MSO2qafF7dyWJ663gKyqyWRiylam2cRuuZqKaHb1FSZGpq6uppoj99IDLO8kQbSpAY+8AuUvuL86&#10;e3Hsv7U8jbNytsJ5v2Lb54rmSEQpdyIzK0bmaOFTLI4DLXSqhRhePWNMP0t3t8OxXVsGnUFVYKKj&#10;SRglqg1FcgCn7Ka33zg+E3evy56G7/xvYvaWH3B3LszL0G4esdj4nHNVb03P1dhKWujgzuaoYKmP&#10;G0W4t21MlPTpLSwU9LK9NrkhklCSRq5vlf8A3Zym7MXl8FQbj60xzYeLK5bNZ7OZbGbgzOYyUOP2&#10;/tip2xR1tHjMjjqRZZ6p/uRUR06welLuW9nfOf8AdVezvu4nK2+79sMVn7hXNuviNa2u3RSQrb1m&#10;nuGlkspZZJXosKMHRiXJYsF0kb2vtFLd7RaolDc3CkiMlAURcmQ1jJOSqgHFWHQZ/HP4ffPHrH47&#10;9KdadffK7t/anYnY238tSY3o6NMLi8P1L1pszD5rKb73Gczlsbl90w1dflK/E4uiTGVmKIyeRgkd&#10;pIonhkMx/pNqOxsF/FVq8bQ0wpEzX8A+4qI6GGl+4x+Pimo8dVVdS8b2kVAzsX8YsDpFveGg+71y&#10;j9333Iv/AG32PZbpJZ5nSO7t7aBXkdV8VxPNa20EYIReAjqSalj1DG77FuuxbnJaRQGSNHYUJb4m&#10;FCcALXzAppoOFaHqgb5hdQfJii7C3HvLsiPdHbdN1FuTH9NZs7n3hv7e5O587h91VmOhosnufNZe&#10;vzsGLpFnqKoQSR0dIzKI4omOv2vNjdsZDCvW4za6YiqFTQNDNBk/uVGPilnpZ5KvGxwVscVNVCsp&#10;IXUlWuyA/UAiMPeb7qPJfOke2cz+7XLkhurW8SSGYQxTO7gOUikkmhZ9BTUSqsAPiArQ9JZbO52a&#10;DxLuKTW5qdS0FPMCmnoA+mPlV8xfiVgdyY/rrf8A2L1vs/d9NWYF8dU5HdWN28711JWuaPGUstZD&#10;ihnjFFIKepMUlTChbS4UsGTeZeskiycktRLNLXTxy11SZ3mnjmaeMoI6hnLgvcgly1xx7kPlOPbY&#10;JtmijtVihtIzHax+H2SR+E4dXGCAid3YVOONOgbcTvNLNNGD4XRIshl6+vzFZlsj/lP8bNRNk6+r&#10;nq8jXPknkkqZa+urpJvNaeeTQfUAGa4sefaMydJiKlw1QlTBHHB6XjCx05JB8804I8JWCmSRn1Ke&#10;ORbm8q8uczc78sRKeWxbS7nJOqsJKswiZqr4Tg66s4RAoI+ICuehFY8zz7ZH9euLZWAIoGqKcKnI&#10;/I9DN0hvE4XdsdSmWqsPjZ6dirbew1DV7hyGbxiPVbewmDyVRS1OQxlXlsukUKywnWXkXUJBYABN&#10;qdxdSdkZLJUHX/YuCz1Vg6upx9RQUWRjFbHVQE008ZgkSFpTGXN1UEce8nhtXOPLmzxXfMnIsM0d&#10;8oeSZY5JEViCwPiVVlYEDJqBkeZ6ONv93eWtyU2U0CF5MGoz+1nbqwLtD42fMX4vbNgzfefxJyFD&#10;sztGanrJ91ZfAZXIU4pamln3BQM+Ux1Upx+aMVMJPuWhUxjWpOmRh7GOPKVhoUVAyWmVYpxEPLUK&#10;ODE+tXBi/wBt7gzceWdj/rBLOs2q08MNLGZFZEBr8HZqBr/Sr5dKLvb9smRruyo3bqK6hTiPMEHz&#10;4dEC3Ds3aOI3SWWDC5ZazAZCpz2MyeeyoosAUgapoqmiyePrKRpc7qYrHTTrNASAGVr8dHDUs1BV&#10;x5iU08dbUUsSujGHyyTzKI4vIih0LE2upB59l29c/pY3u0R7BM4e1V1R6tVagL26WAWilhWlSGPX&#10;rbmN7GSFoYyJImOmtWC4oaVOcE8a9CB1/vTe1HurbO6elMHU7m3D1PtHe+exuPzbw7jOHxse3Kyg&#10;zO7/AOA1iQY6QYSlrzVQsyTBXgDsjBLe3rbCHGZyDIiGOop8ezL9lVFZKOcHSTHWx6VLx2isbFSy&#10;kgn8+w37iyvv3J8+z291Im4XQVhJFIVmSTUKMj/EhqaEg8CcU6LL7dQLZ3I7Q2qhrgkgse4ny/Z5&#10;U6Djbe8qeEY+q3VR4OZK/cVBvTL5Wr2qNxVUcdN/EUyGJgoqySOgqabcAyDwtDoAhkKuhGm3scOw&#10;d27N3Ng6HGY7b+zsTuSDE0jZD+7+348e9cv+ULUPUmaqrmjjErxGnddNQLPeUqdPvCD2O9tvdf25&#10;9zd237mDnzerjaWuKlbi+mnBJqUjCkIpoASfLSCKDj1W8ml/ck25xyyYow7z8INaca06th+Vfyv6&#10;87n+JPXeX2n0hNtbAQdly7R2Jumq21jdtVWxpsLBjcuuTwOV2nFt6rzn8RpMbVjKYeqaXFTf5Owp&#10;0ljWT2CG0qnN7QgqpMZm83iploKilm/heWymN8lNJLHUMktVS1MU0oDQhrMx5UH8D3nD7o7dyj7s&#10;XVha71yptd5S7iEZmtorl0kClCy+OJTHXWO1ME8ADnoj2jf13yyuTdHSSCVY9tCo9WY/4Oq/Mv8A&#10;JHsDG72y+V2XuWfBYTek9DXS1WGgpJ6jOZ3G0M+JoFzm2UhXbtO+SmyRp5oo6QfsTNpsxJKA7L3N&#10;uLI7HhzjVX3VJmMfkqnE7h33UJkq/a+4oqmkf7XHT5A1NbJQ58wqWTyeJJIEKotzfH77lX3Nfbqz&#10;++97sXW+8hS3O12dwXlhaztvpHLABNMZtQhVNRo3x5NWPWG3PXvP7c8r+5eybTvO5XDbdDckOqaW&#10;IGk6q94XUOORSlcVz1u6ber+9N+fF/4U9S7m7GzB3TtKs2xuTsra3Ru4937SzvavUb4LNYrM02Zz&#10;OKyqZPADAZbPY6vq6eGeF6mCjaJSsbOpq+zO/stl4d44Ct7CwGQw+f8AsqfE4Curht+mx6pWxLV4&#10;ekbGQ0dQ9VmpSLSTSSIrIvp0llb6c9h9suUOXP3Le7P7frYy2lC7QWsNKgEpLhcKhCkhKcOPWd+2&#10;feI9kL282Gy5TvZPrXkjChoYI8mn4o2H8wej84f489Xde7p627Ug6J3OnYW1pqwZTf8AQbUod55+&#10;qaoxFfRRbiymc3LJkcwKPH0dY8M5jmEnimcqRJpYRN2xtsfb9BHhcZjqLO7hwM+LiyskzZmShzFO&#10;0NfjYJIGjWmrC0VJK/3DrrjEesG4HsVbQycwblK95dyy7fa3AcxgCEPGysjsGBqtCygoDpOrIrTr&#10;o9yxtMXMW0ncdycFSv6NKSAVUsNVQaGoHA0/n0OvX1bUdu5zK1GYy+WbbO2dzxV+IxUca4GPOwzU&#10;VfR1rGfXPkY6CKeoiZqeOZUcjSRYkGxj+XzkqfItkylLTY6oihztX9rjqOkp6J7/AGEFTkAyU6zJ&#10;M5lYMushg1zcgWxf+8naSWtzYap3kQpGlZJHLUqSF0livbQUalRwFATX52f793b7jbeUuS4LaohM&#10;51VYipCMeAoPnwr616q2+Vuy/wC63zr6qrsxJHuPF1+2cLt+LKZfPZ+r3A+WElVkKLFjDw5emwUt&#10;LFHStVrUml88RogqsAzBjUdpVQ/hPYlLOxQyYemmhiJBWSSnqYlJtYcBZdQ/xHuKOU4fEvOWJUU1&#10;W4IJyDlSfXPClD69fJDapPLzDfLK3+iAgccqcfsr/n6vg2TBHHtrZbpBFMyUXhWoClXSIUk0mkgu&#10;xVmdBq55sPddvdNXS5jYOFqJY4hLHijHJOAivOKVltr40k3b62v7ya5Bt5rPmG8jjJ0+MKDyGrj+&#10;XUr8h+NacyrDGp0hwAPk1Qf21/LoSIUCtIfI7FmuVZiwX/Wvcr/rfT2QDL4OiymDytLrYXMEyIHA&#10;1FZklIDAB1v4/wAEe8kbO+mtL20nYUFGU/ZQj/L1k9t26XFjullcMmaMtaeqkDBxivUj2FGTmq02&#10;vQ0MsCGCmrmiLC4/Y5ujc6SzW/UQW/x9jW1hgk3a4nEh1tGDSvn/AKvLh8upDs/Bl3qWYN3mKopj&#10;uPnjr3vnPUVlNS4mopXvDLTpGkSoieIySRqQhVQote/09txpDLJdQyp3Bq1qc04V61EsNzc30UyV&#10;l1k5qRUA+VadcdCkg83Viw9TcEgg/n6WP0+nsW9t1ssm4Kyldy0jUZqPFGdKmQQMNRC2BbSx9g3d&#10;bZU2uGdUyHpXjivDqO98tim1W8yii66V+VeuXu0P+V/FIvcW51qaOOaklxhlhgqis9OzwYnJgMYZ&#10;EZbgv/t/fFz++5s7qf7q1pf7fezwz2+6Wmpo2KfHdQqK6SPM4r+XXSv+7Dv7CT3qstme3jkkuLW5&#10;q5UEoFt5GIH2hSPsqOqQv5weKxNVuf4TVm4Ep5sHV92b/wBtZagqcfBkI6ukr/j33HWxuqTqyRzR&#10;1NBG8Rtfyqv1FwT1/PfrzCNtOirjgcBCKCWCtqJP4TCsUTY6qp8nTuFpxA8jrUUi6UYmMk+pW9/I&#10;VuvuPvm0+4Bn3HmfcJo7qxEUQaeR6NTScMxVag/EoDfPr6hPZOSyme4hVE0ZX4RQ1BrgCmSB8+lB&#10;/JTG3pPi7lqTCbdx2358f272DJkvssbS0IqJ6ioWOOrtBFGpklFrryosePbNsTrnam8TDksDjZMd&#10;RZvbFbjqxsfW5DAvX1dWtN9/DNLjammqxL9ujvDIkiPE6goVPuP7L3a5y5e3jRb7jP4iSqyFpJHA&#10;IDFca6YYAkEEGmcdCXdJ7XbAz3FlC0onFT4MZ7cipBWnn6dWd7/2htXcO3jRbtwOFzWOoqlamjGa&#10;wOAywp6yAO9LLBS5bF11EgEpAY+InSTz7IN8rKftHoxdtbl2j2JvTbGHf7nD55nyGI7AwlKKWgrZ&#10;pRksX2Zg95RzU87wqNepZ/wkiMQwzo9qfd7mzmpk2yf6eeYuGAaS4TV3Lj9OdPKpINVIqCD1S45Z&#10;5W3mwvz+64I7gJUSJDFG5qQahghI/KnRa5fg78LN9R5nF5346dRjMSyNWHc+2dgbc6031D92RHHX&#10;YjfvWOP2du3EZGLyELVUdZBUx6rpIp59v/V+0uru5Oremc5vzq7B0neHaG289lKPd3Xf3PU+RmwW&#10;EwtfkxueobbE1GsVVmvtVpJoAAk8tSqn0Fkaet790bH253E3/O0ry8syuVaIJ46ioppaKRmqBXWg&#10;UqFCEkMwVhBe27JzKu9blb2N9ILGzccHkPxHSlCGBJDEEivD049VXY7ZHzaj+TXyS6u+EPykrYei&#10;vj9lOt6N+vfktiaPvrGT723XWPVZLYGG3vuxD2cu3NsU+OklMuQzuRyF41RKiJ2Eik5310bPtDtH&#10;cmO2fv2Ws3lk8Dkdpr1v2xQYygye5KSgC1ozuL3DDQom6qvFmkDJVZBa0/gqdVx1y/u0fvFezckO&#10;6y7HZbx9D4Qlb6a2CRowddfbGQ0YqRqIIIj1kHodbRzzzPyldFtx1S2gGldDTSCpGkEjxAE45OSe&#10;Fa5BktzfL/u7ovA4zJfOn4+y4zae3s9iMrW9+fFbcWY7F21t/I12ax+36KTduzMnLPuzrTCbhGWa&#10;CQQ5WdUpZJFto1H2VvcvTGZrsrLh8vtSt2tueoqsflMPjq6ugqMVSVuAhnyUMlLkJaANViaopVPm&#10;DI4S4A5t774cme8G075sdjvsFz4mzFNLhkKz1mdUo0YkpRAS1NGCA2CK9Tby/wA68re4Mfg3ihtG&#10;glfCRKOncp1NqLUYA91QfMEdWEdUfJ/pztnYVF2F1x2ZtzsPaCUsEFXkMEFfMx5LIV9Jj6f72hil&#10;jqMeqy1QSaPxIwYghwAQTzfGnaOIpNgblrVeTMZCehz+Hq5ws0y0NDSU0kb4eko66atpwzoSszKg&#10;8xt7g73r5knh5g5dguY0ht3u7UolaF5ZZV0zak0kiM0kCNqCqpA6K/cGaLZrjl1I7kLaxXsJ8PUS&#10;rs7AgkrpqIiAQp7a8RTqnr+an3FncL3p8dtp5TK0GA2xTd7dJ5bB4Fqupx8G690ZLcNI1Pn8tkcT&#10;Nisk/wDdIk1kUUtQ9Kxhu0WoKQR3+axksxuLOdI9PbdhljTPVtJTpCrhIamszM9PiqSMhV10a061&#10;pkkY6x4EfgD3yl+9Sdqu9h5o5mvr+YXNo5Q6NHhuVkUAuukM/HDBseXWGvvVzdbcm+2/PXPN1c1u&#10;7UtI2pidXeI6A1VjlwQQ1RTBHSv/AJEGzVqtrfKLvfMZts/uvszuWbbdfXzUymSGPYr5PHyiDJuX&#10;qMguTmqkdySQpQW/r7D3qf4z9Sde5iqqqXBpuStpqHHUku498eLP+DKCBqWsq8Vt2rgODpykcrpC&#10;k0MwiVtSWYAjnfy7vm7W0Z3jbL3wnRi8ZDODRTkEKwIr5Zr8+vnR95Pvx+5k3M09/wAgb5c7fcGR&#10;9JtZr21b9sd5T8wAfQjq+eOCrraVY8gBAah2lnjpJ54/FEr3jgSpjlSVXH5kQxk/gD2Wn+YztDA7&#10;ayey9x7KxdVVw7xwm5TmKHCiHA4CStxs1PDiatcDi4qagpZIWk0skKRxvf8ATe3scj3u535kS85c&#10;3S6D2Z0nU31DHHrrmZBTy7RXzr11x/utfvae83utyxzHsHuJu1xf29uGYG4ub6eQsqtSst1dTVI8&#10;hSny65YeiXHCeihnnmpYPCtMtTUTVc0Mehv22q6p5qqoP+1SO7f4+6n9wx1VFRUUFPQNSJUR1FHk&#10;s7HB5Mzh5YpYzLVjWSAk6BkXTpCq1wAwBBdtc15cyyrrPhg1r5E+fy/YOs+d83jeNyv5aLpDgguG&#10;IZR+ZII/KnT17SmH8Vfk8VUMwpqPBmRVB8Uq5yjk9OSnq4ZopkK1amzKAGu3BHsUwOEmjRlOccT0&#10;GrGya43KB5Hp4ZJNSG8TBrUEU+eKU66IBFiLj+h+ns/PQuWFLu7BUOOy8kNTRVtBVY/JyRrX0sjU&#10;5DCjraesSooq/HPLpE1PUrKnjvoCMFYV3HYzJcRsukRsRWgAP5kUJ/M9DCC4W53W3gWgttQBH4SK&#10;ioINQQfMEU9eo9VTQ1NLU08wl8VRTywSiGonppfHJG0beCoppIp6aUKx0yRsjoeVIIB97VvUu2Nv&#10;bqotm7whxy0+R25ia1IJ5ZHiqKOfJ4yeHJ4xYYhHM+PKSMyLPJOI2VSvIBEk+2vPbbLuNjtbs4VZ&#10;KaiSceYILEEHgQcEYII69zpZWscEKxaVANe0qP2kCpHyNR8utQL+b5uDe/VewO7dp1OdrarG9qbp&#10;2NUZGkwsFO9Ll4tp7/27X7AytRUZL+IY2jyUmbpqSlr0pKemFfTTyo+nXcGO2tt6CLLKtPI6QWla&#10;Xzv99Iah5keCeeqrvPUNHGwChC+hQ1gAPeQHujz5dx+3k+2QxRPd3ZSNVBdEAKkSERBiiVNKlFX1&#10;4VBBE+/WeybdFY3tik8bMKlEBGkjv7DVM/6XrWP7a+U002w9nUnYm2sJuZ4N37Sanp9v4/8Auft7&#10;+62GjeLc+HpNjbeai2jSVu4qwIKqvhokkmc62uLgiZnNp9z1FQ0+0ajZmZxBSM08W4YRDVl9aExl&#10;ca9Ep4FhqBv75uWfuDtvLqXKb/PdpcGoJiDHPyqw/nXqVOWtu9o99sY5rnbpo9fEIoFK+WmmkfYA&#10;B1Zf0f1X/KF+Re0MZ9/1l3N1lu2oqaWXI1GwMlU00FF5yssuRWPcs26qaGCIAkRwxxxgfRR7adw1&#10;3yBx1FhKObZXV0MNPXxyyVOLiycdXI6xu/iq5Fy5/adVItp+v09l3KPM3LG87xzLNbbvuMpls6aL&#10;o1jHcoqgaq6iP8/HPQgs/b/2rEd4Bd7j4bK9FZYNIpwwYT+3j69GpyXwT/le4jZ0aVXePyWp4cnK&#10;kVBLBJsepydbaNpUppJR1yZYKWMoHdo2RhotexIPOiyndWbmXFjD9dUEyxTGOumosnoR443ESMjZ&#10;e7OWtc3sf6e0F3Kdlhe4iaQQs2CH4VYcAoApThWvSJOQfbvaoXnee9ktaqdFI2HrikYpnyHSej+K&#10;n8rbbFHJuyo7J+XW/aV2ooJcBLVbOaslxiKKhIkaj2BQyvSyww6UGoMSQGZrm5dOy97/ACF2Fn8p&#10;gpt97a2vUvgKrJRnb23tu107xiP0mEZzF5iUu2rhQw1Hg8ce6pc2vN42l57eU2ovI45DrlQldYqc&#10;PQ4qKU6k3Zvbr2y3e0sNwhsbk+HKG0kL+2jKR/I9W6/EH4Ifyt929b4LfHX3Ru898YvDbmbFUdT2&#10;Lvnsenp6bL1jPT1s1dhcduyg26i0U8hIkajZYGGpFGkW50ND3tuzbdDmq7srclI2SiLtkstPjNn4&#10;/HRTwM5rKfEbZpaHJ5eGIn9C1lPqHI0/T2OrD+r2237bZt+xJPbr5SQ6iT5HU1eA41/w563PLybt&#10;93d2e2co2syxtp0vbrKTTA1EqKfaoHSN3lkP5fnTO/Nx7QxvxM6n3XmtvVMuGk25srZ03cO45BDU&#10;imx9LuDcu/pq7CbaWsfSJJTj6wqCQQ4uC5RdQ0Fbjaao7N7l7U7HmpJI6g7dh3LlNpbYWanF0jdd&#10;q1uK3PkI+PXFV5KojccMrAkESbPbXW+b2m2R7TY2Nq7BS0Kqj0JoalwyA0PEqQPMHh0E91i3remW&#10;0seT9msLJjpJRO8g4NACoVqcKhgDxBGOic9w/KHufH5SWv8Ai/8ACn4l/GyoyFZT+HfOR65wna3a&#10;uPqkkWU5rD5LKYrHbKxks6ITGxwkhjZhybezC7W2htrZ+Fok21g8Zh6bOJHUCkoKWKmhcAB/8oSN&#10;Feoc2/VMZGvze/s6up5d93W62YRBv3UWtkMfFmroBbyYnj2hR8usW/eTe7jlTad53qd0iTbkYlk/&#10;T+EFie2hagB4Eda13zg7j+VW+9xlu6O0s3vPdGUytPSUlbNVmsqcVVSZimgK7eNQkg2gDUsGAwy0&#10;EQA0qgXj3Vx80N0VUlJuGenqhTmrepgenWTxmSkgV6SCNxGVdzDTtpRTdT+QT7+iL7sfJW08tbXy&#10;5s1nbj6W3gjoQqrntYntAySKlj3H16+Qzd9/3Hnv3n33et2le4aS88VmYl6yaqggsWxXNOHnTr6X&#10;n8vjoDAfGX4fdG9NbepYadNt7BwQyMv28Ef32arMfTz5fIVJpoqfzVVbWMzyu3qdjcm/ulfPUMs0&#10;zSkFRUPfyHlXDv8AXUbuWIP5N/fRPbbiNEVBxVacT1kltdyLZFjXBUUoDjHR1V1FV1kFrDUVBUX/&#10;ADYFiQP8Ln3jxOFaoKwwxIzD0XuVvq+pJuDcD25eX6w1YsafPP8Ah6dvtzDKtR1y9pzM7XkaQ1MS&#10;XkLvBFHc63luRpkKjXa1yCDa/sxst5AAjrQUqTj8uPz6Pds3seCEkbtFOve5eJwtLTLS1komWGnm&#10;iRoyEkeRS4LIDGsTK0sd/wDEE8e0t5uE8zSRoQWYYxw+eajj0uv7n66Fip7qddf7H/Yce1sldRGJ&#10;6gh5hTRtTiOZf+BU1tIj0Fy+kn8qQfZG8NwrCEkBmNajyAyTj/Lj16Dtns7S1Z5QKMDk04GtK0PH&#10;h8+vEAgg3sf6Ej/eRY+0Zk6ms6+3FsjeeHlgxdTtjNQSTTpFC8EGMqJPsq+dlMevXRwTNOjX1LKg&#10;ZSLezOG2h5j2/etnu9c8E0DUStC8gGpFPkAWAFAKUwQR1lF92z3C3Tlb3N2K8vYitgWWImrkMKgA&#10;HvVT8qjpty+Ix2cxlficpSR12PyVJNRVtHPdoaqlnjaOannQkrJDMjFWVgQwJBBHs4m3tx4ai7D3&#10;bDuXZOKp8Y23afGZLbVUyzUBqpY46ld41lHO8sNbSVtUBUNEojX1az6wG9whuezXk/Le0vtW/wAp&#10;n+oZ0lAoaVINvqFGDKtUDEnHbTSadfTpyPvlhu+xmWSZRbOgDRlFIGsirVJ1efCtPl0DuR27mNyb&#10;Yx/8E3xVyTJuh65cv/DceMocWtaWqduQSLSxx0rij1UglMbNpPr183Um9uuWqtpY/de0c/tsZLHr&#10;lsnlKCjx0tLjP4XCJ6hYMrt6jq6ZKyJqVftJIyyCYsW4Bt7K9j5mkj3TcNn3Lb7hDKqJG7OJXErA&#10;AFJmUsO79UEGqgaR69EO88yPuy3Nrs+5nxmBGXNPlgNj8qdMW3+y533rndmZvb+docY0+Jptu5PI&#10;yLWUddXVIhEcVJXTKWaSd2+51ksYVFlFwPY17B3Bn9v7XmpaxqbC5CqmkzMWS69wlBgMTkM7ueFs&#10;ZQYGaiqosl93QxvXrK81NLTNTlfQq6QBGHMWy2+58xw7mLt5ra2DRGG6neX9CE+IXY1BSUBaKTUS&#10;H4gVJUxdbcv7nb30d3Ju0kt0DmN5HaMHzGTqH5EdFJ7R6S27ubtLbGbX+H7xxu3qLE7Bzmzuy9zb&#10;h3lFjtmbQ3DR7uyW8aQRZjH5ah3csOIMMNRkpMhFXq1p45ldgzRjt87I2nurMwtt+h7Cptq4fIUl&#10;diqPE07ZamrMJWsgxceZ5qcrT/bQETUgKxFLl9fNzrcdj5h3fl+GeHc5tuubmWqTBu0rJGSZDEf0&#10;1cuaxyFT30oAOB1z1yfuHMm3bTLbbpfW08UpZvppigppIocFqV9Seln2p1p2n3R1vSz7B7LzHRue&#10;3EKSPE78wta1bTZHHbixeusrf7sVcSYnE5kV1STSVk0U9SJ9Lo8Y9IE7cnZuNxo/uy1ZuDcuRhyN&#10;Ed14GDCU0OJyO3d0PGKvD01TiFxaSUdDSVhiinfXJFpGpmsbhXZ+U5r5Z7/wrSGzaKRbd3kq6Swq&#10;SrusgkALsoLKFAYE4z0k3H2li5m2jbzf3dzK0EQHe6szLTzOivDz4+da9ATtH405bdGVzu4qXEbd&#10;2pTUGMkj6j39mtxV27d8bN3ptiPy7W3vLi92tmloKurqKKKorKGnMMEzMxZWBsQ4xnV8nSVDXbO2&#10;nho6/G46nqsngduZjI5HJzV+Vjx0meqKfbOSaqgyWNzUdCjUtLL5ZIUk0h43W6k7tt72nmaOzvJr&#10;02kLUjZ4kVFjiLiJWmjYOkkJciR00iqV0lTQhNy1yDtl1uyrCikx6dI1IxqGHEshYft/LoXaXtPY&#10;/fGMwHYNFXZzC5KPIQ4Wvz2FxuHpq59oxbpj25PBuehytLnqCv2Tk8gfu6qndNcVMWkhaORVccNr&#10;Uu3tjVuBrNwRZHKUwwkeaxFdPNUZzTR48CgzWyKChqJKifDZsUSSN9ysj1VPKLK4t7V75Nu3MkW6&#10;WO2eDbjxzG9D4Y1ltaXEjDSJI9VO2ioV/DXoU7ty7fxfVWW2S+GIzprroVC8BX8vPjwPTr27Vb17&#10;Nw++9v8AW1fRbSqMdkanEZuoyHg23Q4LdupsrtLtXMyQNTSb42ua5YGqcTVzJjcpji0c8TJIwKNx&#10;kWYp9m7kosLlc3W4OswNRlcflt657I5VKul0NV1ElXmJ5PvMcs2N1U6pEAtTKQ6rG7AgR3k9md82&#10;293C0gju45wjpawpHRhgUjUaXo/eGJPhr2nWooR3tvLcO2bBezPIxLRkjSV+IcamlT+Zp0N1Xj9v&#10;4Xcu1stXbewEmWjzlFg62k2biKamLToEpMZkmxEqzJN9lkwkzSrJHLQ0q6WaWNCjDDhtuM1RuzZO&#10;aevpKzFbLp8FQGmVqHZ2NyWQSPM0tAlD5ZYDDHNKAlRRrSL4gEK39XsBX25UOxcwbZFCbGa9aWVW&#10;Ba7eKOsWoEFQrYqVl8Vh+EjHQJj5jttqvVFpaoFHxArxxTIUqD+Y6KnnOz4Z6zq/uHqjDbRrMRuH&#10;sGHOb2hr6Crm7OzmxqRDtmoztLUYqqxEYztBSIUqaPLDKNGEZIvHZSEXt7be2M5iKikoa2ep2VW1&#10;eJo8ptnPzQ7jgwdLuSpg+4n8W4EyVIKPaxqyfBNHKVmhtcgW9iHeb7ckmQ39hE29iOQrKi+EJzCD&#10;2Vi0kmfThlK1VvI9D7ddh2/dbQ7ibaJp/DJyEYHHCrKSR+eOh933nc9gUgSbacGU7Dgxu6sjgs1S&#10;0k2FG5cxtikrvtsZNNjJ4qqSo3ctGI3lhkgDQT8BRYB73VjaXfcVBXbY6yl2Ns/b8+4NoCfLZOrp&#10;99V2RlWqoaJqWmcv/BxNUMpEkrVJ51C3sr5c3S52YzJvnM4vt5uxBcqFiU2yxdrMX/jIFRRdC/Lq&#10;EIt/5hhu47WN2NohzQuAAvbTtYA8K19c8ei8fHvdfZGwsrmtt91994/tntDf2GwXa0C7e2jQUHWu&#10;A2hT09LFkqFa7HVuvNTRLG/jeAUyyx2LLqJb3iwWCot6dd0+9o8xllzlHtWh2dXZ3Jwu+Oo681SR&#10;T7qxWMjVIxkDISjAxtSPUXkaF7m6jc9zudh5ovdga2i/dct29ykMZUOV0E+A8jaiVA7gdWtUoisK&#10;CkhSWZvLbw/3tIqFTTSxTKjOSWBIIJyCAMdLnOb0zWwe8KzYE+XwNNtfcGfy+/MJicDSYqgzG4qH&#10;Abely2T2TuzP5enyMT00f2ryRGMQyU2O00yuukMBf65bHZ3buByUKJncdmMFUQ7j/i+Pxv8AH8PV&#10;TYtqulrZMdJRxpUwwysohhq1n0RgEG49gzmsXO37huNtJOttdQXSmIxNJ4MiGQKyq4clHZalnQqC&#10;xNR01PyfPd7VcbQbxldp42MgfuZdQ/HkAEcMVp59F77/AJtyJm89iIMtU9dZXGb82VuTZlfgs1uC&#10;k2NvHa6bnoKGp2qMxSZOrqcRn83RK0dXWYmTGq1TIxkjZSVIb0G2dn1NBuJMbtqlgzFVkML/ABzJ&#10;5lq+Gi3Fvulp6aVtyyUj18uI0x49ArxpTxtLOpu5Jv7EMt9ulveQvd7hKYXR9IjCFo7VgUWBW0az&#10;pParMx0rSox0O9m2qz5S225VnZpHBDsdBY1TSp1aQWoaGhqPOnRk1r9/bT3umQz+6XyO356TM5bG&#10;bawGCwsuY211rLT1FJQ7Qo8xFRw5/KVFFnvUKiSoIWIavHx7oR/mz7irKzeXxGocxjGpZ9sJn6Sq&#10;3VVY2mxVbvDQeqTJnqzHYuCixFKBFALJSU8KFmd7Xew50f3hGzrtcns6f3q1zHNPvLaWcOY/1dv1&#10;KTQHUWJrnSKBUVVUDrCL7ycENnDyhPDfXE9TesTKwJqBaMdNAKAknAx6UGOjBdb9frgdv9yphd45&#10;/d9FvDK7rqcXtfKbgiz9Ns3IVcme/iW38Rmq+KbNGKqzNbITHXVVVHRAJT04ipoY4lMv/wAJ1Fw0&#10;q/LamyORxlNW1MvRseNoauvpqatrWaLt9JXoaSWWOesjgaRBKYw3jaSPUPUPcM/dE3m0sb3nLbp5&#10;FFxcfSMgP4vD+pDAfP8AUHXGX79Vtuw2zkPdduhdre3F8JSqswVX+koWIBCiqkZpX8um75CZ2so9&#10;0dbYFMFuaqo8tT7oyEm4MXg8lX7exNRh6vaqJj89l6WmnocNW5SnyUklElQ0ZqkpKgR6mjK+9mqo&#10;25X03jHhbxCOYg6SRdzIAbsONRb8W5+t/wAZ7RbnbS1KuKkjrlrJusHjEq1Wbj0243LUlfTTt5UW&#10;ZZ6SBUta8UaqAo/telYx9SRxxb240W05ZjSE0/mWNg6obqyyMNJYav7YFrC9vr7TT7zGgl0yaa4J&#10;6cj3PQkvh3LR1HkK16Te4t20FHFXfdPDIpmKSNK6iMU8aEq9wb2DC1/8fYp4zbNZBU0kIx6vRMgi&#10;naKUGqgn9LRalZtLUwYsCFDENY/1tH+5b3ObmMrpaAh9THyIppoPmK1Plj16MbS2tNwspZGu2Xc8&#10;FQw7GUV1fPVkU+X2dEM7Z+RNNtn+KTrk6RKFZJWFHTyw6ZolilR5EkZmKVsYWMDXpDRkgc2uI+Vg&#10;eixddBFFNJGcZkdQLRsNYopNJIusgPkAPB4/rx7ivmvmOzXbt1txKpna2myp4UjY/wCDoacicrPd&#10;b3sMshC3Iv4NLBWFKypQ1IpX5enVOnbHyyxefy1ZSLl6WOhrUejq6OapjaWopa3yqV8cAmV7QuTo&#10;fSWU8D6Xp+zFIJ6jfclJV4uirYtzrHFFUUxp5cctLunJUi5LzrFPJJVy09KscfiIe6apSsepjzj3&#10;i1vbW523drMeJbJGxf17qoAP8NevoC2e8t32u7sN33ERyiJQp9To4faeHWwL1ln0fbPR2KzOH3Hk&#10;qbPdbYuo/iVJWPXUOZnrescHnshh5KRjTQUOPo6qulmIqx9uGmVaZZZmjRaxPiN8Idx9Idg7ufdW&#10;58P9lunI46upokr6dEjyGNqK+CWupIUaWSKOrx07pdpEJScM0QClBlDyTy5b7eq2tzcLayzLFMAc&#10;6qV8vkCa9c1feXn655rgEabNJo2+WeLUFJ8TIC4/EaqcftxXqxU73xtbhI8xiIqrIRVFNHUrCtJK&#10;skUUsKugdW4SQBv0knUQV4OkEzGR6++GWzM7X0mX7L67xe76maeV8L/ffFYrK4qTIASPTS405OGe&#10;Chr4pzYSwofDKwDBefeTvt3ue4bRDOvLt5HIy5CgqKNwwCakGhNfXrH/AHCx9w9xhhl/q5uA2jHc&#10;EIQrTiaioA9K9YKbc24ajz/7hqqGKlHM0lHV1CVg9QIp5IoikjK6kHRqUWHPPs23VuxNpJGMhsjc&#10;OE3Pgo6VPt6zE5Slyj0wmeViklZR1dTqmaSdgQ4tYGynUbjOG/53bem3DeZG8AjtIA0gnIBIJoPU&#10;+XQGuLjbLe1a1k26VNxEhqKHJ+fp0h91bzzkcVPBXU02CZ3dZHqo9FPMkfku6CeMEQMqBroR9PUV&#10;4Ps4WGpZ/wCEw42pkknolkkqKahrvulpUnaOaKN2CFpU1RykOY21t9D7Ivd/29s/czlW6haMR74I&#10;QySAmpdKGhHo1AOpE9ofdHcPbvmyylt2DbI5CSgUJVHNGYehUkHPp1UV8wOjdtdkTZLtfb1KNud1&#10;4bFw4z++23qPA1u481tagr6LJ1+3YXzEcuNyX3b0I+0WvilpqR5nkAAeTUKm13GC27JXyqIo6uqq&#10;MpUK33CzTGd4oRJMa15Klp5oY0YmR2azAXIt75iX+yQ2F3ebff2RbcbU6TQHj5flnJ8jjrsBq+p5&#10;Q26826+F3tl3GSrKQfWpqMcQRgDh1pQfLOHN/IL5hYTrLbtS+Oq9qbcwfUeMgq4NvRUOKyO1EzOV&#10;ymLoqPY+LxWAp8Xh81mqqktj6Wlh8kJYQpr0iVWVcGQrYZ4Y5I466lqpBO6rpJphAqwugu2qWKod&#10;kAIJCt7X7W72cVtZldWRT141H86H8uh1yrZ3A5d26Vxnh+0noF32Fn9hbX3xj87laOqyHWG+NpY6&#10;bbNJPVcU+6TlqisyePrCi0MVNR5fa9DFV6oJGLVdM4IkQaUt2Jj4a7YO8aPJKWoU29l6upI/C0VD&#10;NVxMoPLFJ6cMBzdhf/Wd3C5sFSW6RqCmOjOWF5ZYvD8mB/yf5ehQ/l7bmzGA+bnxOze3QDnG796s&#10;29jkmBch94b8xu28u8kelkgb+EbhdHlU3EYAb+0rVTd7ZGpyOydlbkq5lirq7qzee2chVMrmKeLL&#10;dLb3xDKYhqFsblslTSMObFoj+QfYA52X6u0sJGFQSpB+x0P+DoLckWo23eN5slHxSO1PPu1Hr6Dn&#10;xf2DtvAZvvDrDboSgwtH8hMf2fQ4iGYSPipF7cxG44qtZWfUaPPpt6dEDEaxTVK2NmBGPdsX8Q+I&#10;fXe8cUZBV7J3Ji81Q+SMR1NDUQbi3HtatxFXYn9/G1UyRyg3s9Oo/wAAc2502e3Cvcumn2UH+AZ6&#10;Ft7ZmLdLtqYZM9VjdJ7mhwP8/f5O9VV2PibEd5dNbl2fu3Hx1M0mOyU8XVnRnbOH3HjePGaTIY2u&#10;ydPGsfjMhqKiRgxRGLJ3JlcZuuWj3NSTJJRTPRwV0pktF/Cd5YiHOY6aR4wUjjxecrq6ilPPjZrm&#10;1rlLdW63l1fwStpuRM8yfMMxYftHS3Y3KCFD/vlB+xR0er+XlsjdfRnXeP6kzNNPTybfw1dtijha&#10;nSOp/vN0Fueu6jrqhYJRGWXfPWW29sZyhdlH3FKSyg6wqWHbaqpdzddbdy+tpK6o2/iqqZ7kt/Ga&#10;GkRatBY2NslFIOPrf8+xBsdwZ7aP6gUlkXI+w0/ydMXazu0rhe1ST/PrR5+Q+Ji+Mv8AMe7a62NG&#10;lF1/t7vDsPbP2bQRU6xdS9m54S0LCqMQl8dPsLM0cgclrCBACthYpO5cKcVRdreFGNHndu7ryUcb&#10;aWF63BnPSKykEkVGbgLgWsQPVe1htIvC23mKRBVIp2U/aNP/AEF0lo0tztV2cmNQv55Uf4R1tgbQ&#10;3RTdkUfwVpclUQnd3VXavQkCPAzpI/8Ad7sOr6wkqY3SRwsdHsLIVMDhysiyysIiFdnZE5KmmqOj&#10;tn1kcfqpc7LErRgjTPJjpKmV5OWa9SlHROtySxa3AJ9ltzcm7sNtjjjH6ef2tq/y9GkcDR3Vyp4s&#10;K/70OjCbAqsNhf5nXyCwUuVqTk9y9FbarMljqliYqvbtDvKem2oaFUSJaiTC5fObvgmVQfDGyM5N&#10;1ubjdOKjzu7tvZGEWim667DjEiITxlsz1zUY5SCi6hfkEXLKW5Nre37eG4n3XxYkyIEA+ZCjpq2I&#10;i29YgaaZGp+3PWs98Zd+wdK/HTeuzNw1sk1Rtj5tfGCgloa6unaOA7O2h8rqbfOSnraqvqGpq+rw&#10;20qkmKfxxJWJERGsckcxXENOW+9hhNO/3kU0tRIWKzgy0fjjDwWkDTRijQgFkuFAtxf2I79ZnjWW&#10;VaTMxH7Mf5OrW8VW0gcBj9teidJu6gpZuua7KQbqx0GxM1tvG7XooKeKt2xJ/dbfjZPL1FLuCn/h&#10;ksOBzsW+6+CoenoMtFA9ZJJqiULGHuk1P9zVzLpqZ5RdY1RmSOnJWmTVAXE0jkl2YXbU+knSgs3Z&#10;Qrtp+rnUFW6ZaTxJHSLLA0/PotvbtV/Hp9n9XbfrGqtqbRwksdDkMvkK+kpajKZr/chumv8A9/LS&#10;0lVh8fiXi+0p6eZYolpMaayCMVNdURSuKsJHWSc38ULuVBDEGNXGgqG1h/SQBa/4+t/a03aW+1Tt&#10;Z1KNJQmnqAT/AIekNv48s/8AjIpJU/s6Ls+0q+nzL7bWH7SbIZKhxUFXVxT4+nqlyVfTutWk88Qp&#10;XopZ6mNzIGMbapH1+JVckY+a3wm2x8t9jYvDZ7f+5Ov6zBQirhy+Fqs/kMe1FV1OLq9w0uY2Vj9w&#10;4LC7llmTD070M1T55aGqjMiJIHeJ5d9nPdneeRt2WW32tbm3kx4ZLASMo+E6SB8OoVINNVRTzI+Y&#10;dtuLsaLCEm74Bq6QycTGP6QqSBxoern/AOXV/NT3b8Hu1d3Y3ZnTdD3Rj9ydhZrb0Gxq6TA7Vq6i&#10;O2aw/VGSwfZ1Zgdw5raNXgZdy5HG10JompK7HV1LB5KYwvLJrEbq6f6nwG45+j+rutu0d87rp9/U&#10;W3KSuqKPd+ye1t3YZm15Wv8A7n5uHZsuK2nU4yhroY1qcJDUU8dTJrrLUxeq6Tcwc8WV/wAmcrcy&#10;XPKW6vt08XheDYMI5lkkkIEckh1IsJAZJWHCgCkAVMWbnuO2zXX7v2OOGW4W37J3bt+qXHgq6hQ5&#10;GoLpOTQfM9fQA627Pq9zdVba7r3/AFuK63xGc2bSbl3Ftus3XsHO7d2ZJVJJPLRVnYG0s3una+fk&#10;oPvY6eTJUGYkx9SKVJIYo/M8aGPpd8bw6RxO8+v6DY/W+L3xLuDP7bpsbuSrmxmbgOS27uDN7cp8&#10;tgdv7k3HXpNVUOycrR1U+LpaOjq5K6io4mgkQt7BFtyb7v7VBusPJHLlisV66ywyiQvp1LKXR3Zm&#10;7wgYdoClnYKDpJ6X8n8/bNyztG2B9u1SW1xLJdrNAyVnehYxtXIiZO5eGmVaEipDlGcP2DW7SzuJ&#10;3LmM7tTJ4Ol3bt2t2vLDU7VqVo56OLy1ecSkSiyP3MuWpaujgqKiScSUEkqpZXQGk6g7G686d2fs&#10;2CHdue2zg89g8VgOvkfcOBzu+6SDNYjrqXB7KGDnx+LqsfLUpSQpDTvTSQ/wykp6+rlp4pY5kN9n&#10;5a5S9vLXaNg3S++r3q0YxW4lYeKjSkTrboi0OWqwJqKjWzCp6g/nnbuWfdz2/wCY+dt92f8A5FW0&#10;3UxSyYM0JiQN4Txy4BiKfEyktrVkGD0icniN0S7pq6ahx+Dysi12Pn3BPNia/EYmahWo3E1VUx13&#10;3WUyFU1BNlZHY/dRRxSTywUyStBUxe7BpaTrhtlbgyu+K/Fdi7czm5anEwV0U+DklzG8dqLJWY6e&#10;urMbNMj02F3LgaekNaKdJBWqbQpGgqCLd3kuuYZNv5Uj21mad1rG8ZVViRtbOwOKo0RYUOGWMiuA&#10;cPeWueuZduS223kkx7bzVHFbyqsodXWGUyeKkSEAByqh9JPw+GcVI6A7d2H3xlex9oY3b+P3Lt+g&#10;ocXl56qspPvKnb+AxL123sfMlVQ5SiWl82bw+4q+piovM9OkdG/knlqHjozqc/zR8Xi8L86OxMPj&#10;MeuLxOO6+ghx9ElDU0LRQv15lauB5YazKZieSWeWfyPMZ/3S5cJGCEXl794/Z49l93ty2620CNds&#10;Ru1y4q1tI79zZJLFq/M+XAdBvafcd/3n2/2zcuYLt5t6mudUjuysWAmUDKgChQCi0xwzx6Nt01Vz&#10;13WW3sjUZSmzdbXS00ldkaPIUuQpJayKspqGsip56LFYWmSOhkpmgES06mMxaGLsGY3+f8JyWpaL&#10;4hdj5N4UFVN8gtw41ajRIZHgpNkdfVkdOroCFCz5BmsPqfr9BaYPu025n9uL4jgu6z+mP0Lav7RT&#10;Py/bhl98aNp/cPbrdn/RbZojTyqZrpST+WB1Ux/Njx+Wz+9uscRj5HmpcNtnI7kqaA1NFFAtRkMz&#10;TY/76aGqdJGIpcD41dLlAWt/Q7Li08eQr8fOArJLeoJ5I9StIpAsbBr/ANfcs+K9taXCE5Uaf506&#10;4c7nZSWe83tlKpDxTuhB9Vcj/J0eDaW7Fm6roMtE5K1u2cDWU9iLMlZj6KUi6kqSBJY2v7T27JW/&#10;h5po+P8AKqlm1Muq3CC1yDfSeDzb2Z7Mg+qErfwDoAbnMwlmVcnUejCbGpEVKSse2p8TjolP0NvH&#10;5mJ44Jd+f6+6c/nru/I52LbPR+wY5sv2HvXdOGooaGnDaKM1Ec8eLFZoBRUhdzkZSeIoKPyNZSD7&#10;POad1FrsQ2yDuvrtkVFGa6nopb0HiBf9qrk4XrOL7nfJ8eznmD3m5pKwcqbbY3AWRvxsFHjMlcVC&#10;gwrSpeWYIM16FiKRY1Z5CqRqouxYaSSQoH9CWLcf1Psfevuq8X0ns/a2Ho4aivlwGLpcfvDLQQn7&#10;vOTFDNktyTQJaSqloq6onmCcyR0ksgTW6opEmxWS7FslvaI/izLH3NgM7E1Yn1qfhXJpRFqTQwF7&#10;h+4O4+8vOO/vuEqxLdXLSbfEzfpwjCJaq1aIJo0RdVQGuETUQGYjvXZTOSoVrFy1rAcaRz9LD2Zd&#10;sNTmjp5A8UlOwapDjTKrt5IWBBPoGqL6fUH6+/R7i0juUOTgH5EH9vHqL45pUJt3QiZe0gihFK1B&#10;HqD69QTP+41rgni4/wBib8H21vhqebOYKZJJJVOfxbyIYHh1g1tHZY3VfuGJswPpXkem9wfawX0q&#10;bfuKuoX/ABaQVqD+BvL4fTzOOIHRgs0iWV5CVpJoKj7eHUWqqtGPrpJNMKpRVUhdpI2CRpBKXZww&#10;MKqAPqWK2/Vb6e0LvDAxZnM5mu8Z/wAqyORcMzAyKWqpowiliCdaWFz+frf2f7LftZWNhAxBKRIP&#10;+Mjoqsr5rZdMrUalflnJ+WCaflTy6dMci09DRwo/kSKkp4le49axwxqrnT6bsovxx7UmAxEOLaiS&#10;NXQomltChW0MY7prRwl0v9bA882HPss3G8a6E5NKE+fyrmh6Dl3dySap61YVOepDuGJX8EH6nj6E&#10;cj/H2sdg1n8Nz2RLeYQyZrIVMTIhuaapkaoqYpmUAzJaTWALkyQxiw9w17wbQYdr2Hnexp+8tlUP&#10;IBX9S3cBLmOg89A1rWoDDVQkCmYf3W/cEXfMu7+z26GM7dzTbJHbl2CiHc7dWeydS2F8YhrVzVaL&#10;MDUhdJpg/nSdF124egMN8lNrMg3V8balsvuCjEdzuDrLcOQxGP3bBC9tNNk9vaY66GeT9uCg/iCe&#10;lpw6mVSsitfXpJC+q2rjTe3DD1G/0/3r6e0MJFxDDPCQ0DqGUg4IOQQfQjIPpTqYrqya3lnt5Yis&#10;kbFSvChBoQa8CDxr1r50UGWro8fXU8YrqLIUv3KzVB+0kZXlhaklMIgqVmhlBZ1ZZANDi62uV6rD&#10;TTwS09VKlZSS6FqaOWEmGaGQhZDfW2mWFGLKwsyMLqb+wrzrf7hsmxScw7aWiu7CSOeqn4o0kUTI&#10;QOIeIuM1AbS3FQendn5K2Tn65k5P3fb0kXcbeaKJ2pqhuTExtpUb4lZZ1irp+NNSGqsR1xz3fPa3&#10;xf8A4P3119UV+1sn1bunbG5M5Dh8uGTd2xqPO0FPvXaeaxRWGHKYbPbZrKxfHMkqQTiKpUI8Supe&#10;67AwQV1bA8UUFVaGsqKZgSIWqJPKx0FrFWWUkC5Ur+be53s90NzZ2lxDLrtmFFYfiAGCD/qPXLvc&#10;7K7tLyW3u0K3EcjRspwVZagqR5EEUp1vJ7d3DitzYHEbhwVdBk8JmsdR5PE5KlkEkFdj62njqaSq&#10;hcE6o5oJFYfkXseR7bavBwVNMVSFkkp5GaEqg/QDdAQptcISth+Pz7WQ38kUoLPVWWhz5+fH9vVL&#10;OOSOXxDlW/w9PBmt+f8AX9Vrf4e8eLxMSTNPJSlfIVE6Mi6JItLJYgkAyE6mH9Af9ezl5eMyCNJe&#10;HA+h/wA3AdHJxF4YetP5eeOsUklx9QPob3/N7f7EW9qjAYynwdPksXEKk0NRXzVVPA0sbQK1SiNN&#10;EKeeCdaemllUuwjABdmJ9T6vcIe4HtlYc984cqc7PuL2u6WAjEuhamZYX1xjVrUI6kkair1Wgp2j&#10;rMX2g++BzN7Xe03Onti2w2242G7W8qQySnSbVp4jBMSApMyMmkiNmTSymhIYgU4/Nz+UP1f8xfl3&#10;8d/lvPu89f7q6fqcKN50+J2/Vz5PsDH7S3BTbk2nJS57F7n262GzmJqI5qQ1NXT5VGpZYwsaeC0m&#10;fG4aKKKJEeJYDAICoCq6+MLGFFrAm4Xm5B/2HuVLq+Zncsp8TVWufPPWIxuSs7HzJr8856t9mlYr&#10;fSboeOBpNh9be+S0tRRQvFTMqpBLqIBGlFKqrAnkajGT/gb/AI96M0Vw4klFSy/6v59GlnuDrJGX&#10;YnOc9QaqnpqvmWNSXiCobDUArNIliRcWkW/+B9yZqKPw1M10WR4APGfVcoJLkW9NyLW4Nr+2VncS&#10;RJQ0B/zdX3SczfTqG/Ef+L/y9YsczRsyaWZEKsH4UEWjYKQfqLE3H1/HuXujPtlN+9a9b0Gp6eGm&#10;Tfm5DGbmDFYKLTtqCZVAUwV24lSTm2lqRf8AVcxBeWEkEW+7hKR9TO7RrmlA5PiHPmQNI+WuvXT7&#10;28sre05Ch3xwPDSzhtoQfxO8aByPmkJPD+P5daYm8+t6/bOD/mCfJzc4gg3LuLsvf/Q3XYk0RiTd&#10;nZG8snN2tPRtPaVKzFbAkqqQH16oq+dT+lvYqZlR9le4v5Y9VxcG+ocAWFuPeOPu/ZNDyXeGpxNE&#10;T86uB/l8usl/uoXof3o2RGBIe1uh88QMfy4da8vy6wclB03ldfPjyuAlkstkIkyMcNiSCpUeT8H6&#10;H3j69jWuxFfRsP3abMZui8XA8EK1MNRRoBzpH8Pnhcfkq4PuSfam6dtlvr4yEi5mt7itMFpbG28U&#10;14k+OsoNa00/PrC7+8J2iO29z+W7YRgG32hrcGpJK22430cdQTQfpCMjSAKHhSnW19/IU3hWUXRX&#10;aucNZNNjd4766s7ReU08X2dbm99/Hbq+PfuTiqo0WarlPZOBzVJUB3bxT0TDglvYQ/IroXaXcOx8&#10;vjtwxQUVdjsblKnD546hJjJEpGNRHUsl3qMVUwx6Z4iGXT61AdVIm2yuxIEtXQPFIwFKA5bFR6E8&#10;G8mXtPkRi/7K+7nNXtVzdYy7Y7z7PdzRpcWnESqSAGQE9sy8UYEVypqrHrY3wGehWSOuowPuv2YZ&#10;ioGmqhDmVIZCgCq0cspKH9Ssf6E+we/l7bynz/W9RsjOZmXN7h63b+7sOQqquStqcttKPI5eo2zX&#10;NVSs7zPjYKlsY4vqi+yTUAHjLls0aWO3Q2ccpaOOaQgkknuIoK/IAD+fn1LH3uORhy7z5HzDt22p&#10;b7Lvam50ogRUuSkSTrQAAayizimCZSOKnpr7OljoHjqoUemhrpPItPbximmliilqoBFZWUNIfLY/&#10;iQ2tYgWb4+nKpEwADALIxIJ4QEAAXH+qvzf2E7mTUXFTQ1H7esaNnthPe28ZGAa/6v29Vv8AyN34&#10;mE2ZvCXU7iaBsXTLHN4mU11Qs8zmQrIVKUtC/wCBxfkfX2XvdNb97n8nOjF1+4eFDfgx04EEbXNr&#10;6ljB94780bE+77puF8NLa3NPsXtX+Q67e+x8qcm+2vKOzTDw2S2R2HDvmJkfh6M5Hyp1oW/KRKjt&#10;fvLtHfMbR1cWb3bl3oDGzyg4yjl/h+NUNJ69Ao6VLe2FluNQ+v8AvA+l7/059xDvXK88PiP9OwI+&#10;R6yn5U55j8SG3luVZCaUJBNKH556JTuXZVbQeRzSTRhAx1eORQP9q5AFgffC3NmuP8fx7AclvPET&#10;rRgQepv2vc9kvlUCZEqBkUI4CopnoKa2kyNNeyPJZySrek/Un62H0Bt/h7kx+RReKYA/kayp+v8A&#10;jx7ft913C27YLyRR8mP/ABfTu5e2fKm/pHJcbRYXD1JqQUY19dNAQfn1xoN+bgwbyJT5DL0GpQp8&#10;EhdLKWZeLcFSxP8AsfeYVNcjA+R2+n1bUDpNxyDxY+zODm3f4CpG4u1CCC2Tj+l8VPlXoC7r93nk&#10;i+V1TlqKB2BFYXGjNAew6wTQcaAjpaY7vXetC8bf3qr6kQtE6/fIz1g8OoxKtWQtQsas36A+k/kf&#10;T3IbK1rrZ1RrcEhWViCLHlWtf2bw+4nMEQYNIrMRSuQP2DtP5g/b0Abn7p3J+tGs5byOjVIfSQAP&#10;JSVVuPlryOPS8ovlFvqnSVaiox8nlhaMFQ4Z3eSMvK0XkelMrIG5aJiD9PfQrV0RB46ovGjqGMsb&#10;CQlAF13gBcq/qH5uf6exRD7tSFR9VsVs7AH8K0NeAoApAHDjqp+InPQEv/uj7/HcTzbTzIBbSOCB&#10;pmRlAJrpOtxUg8DgkDA6Fej+Z1BJFFHltgbVrJ4o6gMj0VHJSO8hBhQw08dLLFBHYodBVyh9TMwv&#10;7x1L00rRtGZUY28gaIC3HqsVY6mB+nIFvx7rvHMvJnMVrB/iSWG5q+ZEiKgLxrVSxI8iNJPA1x01&#10;yz7ae+fIlxulvPHNumxSRkC38fxVcmgykgVUIwagVBBpU564b37U6E7Jw2Halw2I2Bu2lrtVXnKD&#10;DzY+OOLV5NStQ1FfLUUiKWTxuGlLaTr0kqGHNYrHVkUrzx1FVZopIpYA/wB1BLHqCSQAfQpquy8h&#10;gOATb2dcse4f7muf3dcXttdbOykUlJQEUqRqYChagCk6aEgE6a9F27e2HM+4RLucfLV7tO+Kx1GN&#10;C0bVI+ILWtK/hLGg4YwMPx5+XG4OqNwQbXxu7tl7s2JkKGvxtZht6yxUeIyGNrIFkrKCtraiBGhN&#10;e1EscEshh8UsmkyLE0gZh8G5cMkb0E75qmh4mgq5U++aMLIwaOYJH5HU2FmFiP8AH2KU232r9wbl&#10;ItuRbS+YN2giNtXktSdEmfOgJFSG9XrHnj3c9rIpzuV1MtmdJRtDTQZYV1I/dHVeAGQaClM9D2dv&#10;fy+/mFnhjlwtJ0LvbKRVMgqMEsWH26mXMUCR0Jp2yOQoHommWWXXCENtQ1kabzE3lQQx0wzEM+Hq&#10;agKfFXUdSqRkoWIkrI4zTIRpP1Yc/T6+wbuPsrvcaibY75LgksAgqCdPEKwBRqDj3/bQ46kvbfvQ&#10;bPuby2XNfKNrcpFgzUQg+RJhcO61BrVVIIqaAHoFNz/ylO7guQzHQ28cH2xhKeRjD/c/deHhyVbE&#10;Kl4kfG0FTlKaoyXgIUuIy7xFvVYAsFBHU09XEJ4jHNHURqqSpIJUdFZnUAtqHDOTxz7BMic88vzt&#10;bNLcxSxE4LYBxwqSCMDzI+XQmmuvYvnWydpeW7SKRsh4BpoxHFkXw29Ae2vl8+ia5HG/JTpXcU22&#10;8vlN47bzGBraqKtw2aWWkq6WdRFBVIZJ1nRoxFSAEa3iKg/gm8jxxyJ6hSsWupikpYXJ4BAP7RHI&#10;PH+t7G3LK+4W9yRRbVzSBcOaCOR6E0rUaTgjjUeZx1jnzfD7WctNcJufIFwLaPhc27uFGo4NDU1p&#10;5YOcHj0ZDqLO/JrfdfR0myu5cjHmKqUvHg8tuOWlqXRZL1Gj7iojp5IPJH+4DwSBf6i7dBW4mkl+&#10;1KU9DJK5VEMdIiPJqLMI2I8aszNe1w3P09nW77P7obRVN1guWRgQDCkRr64aNXP5V+3oMWNx7Ybx&#10;4d3ttxbFkIJ+qe8QAHAqYZZBgDJbStONOHQ/b46s+dlPj6up3ZjuxN1YxKO9VVbao8Vla2KlhjWI&#10;STUeUw1HmJ6ZYSOYvOiqP84QAQ8MQ911lWAuEaBEZj+OI78f7D8+4/vLjbknaLfE3GO4xXWFRq09&#10;DBQ44Zr6Hz6lfYeUecr2GK95JsNmv7Mk0+nujMArE8V+rD8TntrWteiQ53N7Poa6poOyP9IuEr0C&#10;pULlcbS4ysE0OkOphl2wA5CKCCZgQLcke4Mi1SKGj8Dt+Y5XliP0PKeghuR/Ue629lyXea2Teb2C&#10;h82jJP5UU06EN5fe43LrRxbz7aWM8VAdbQXVBTjV/FCj9p64YLC9B7llqPH2Tvzb6/vRwlINsZJ5&#10;nZiIVeAmkqEuoH0D2Y/Wxv7j3yJVm8VOT9VQVJXg8WYyBSD/AFGk2/x9vLtXJDOUbmu5P2jFfXAb&#10;/J0lk5o9xEbxbH2hsxGwFNEMjD1wWZv8PSypOvvjPUPHS5L5C7votN/uaiuwNNKqylPKWjpsbPKH&#10;hAsgbXqZjcqo4DPPV5+OURxYOOe5cCUZGkEQVdP7jGSaNrEva1tRAJtx78OXuSLipHNL6AwBqpr5&#10;8B4ZNPU/PpVb+43uhtdXn9t7dO34WDqDUjiA2mtKAAkcflgVcP8AH74KZqg+8yfzRzeL8IojUUf+&#10;i/ccuQNRMszPT0zUuPyJCoKZjJMqywRsyKXu4986SfdLzBKmkpcfHoXVJ9xHVxM17Ejx1UE+hh/X&#10;6f0PsZ7PH7cbeNEu73YYVo8TTxy1pQd3glafI0X5HqJ+YL/3B3u5kvIuVrOcE5ieG2aNVrqoFY4Y&#10;H/RKeIACA4zUYcdtL+Xls7DNHju+uzc7lB5fs6vB47euydy/uQKkbz1c+zdxYKWNNRBhR/FKWGrT&#10;p1e3H+GU87aq+nw8rMATPDCVlLH6m7QiVW/pZzx/T2puuabPb1f9185StFpoEuLdZgR8yY0Y486g&#10;9F23cq79uX6d57UyAh6k21w8dBQUAAkkjHrpCUzw6Ys18iKLYscZ6m+VvbMtFFAtPT4DsbbdHnKO&#10;RY3YqhstOlQiJJpMklPCb/S4HDfUbZ2zo0SY5FQzCY/bVuRpWklH0OqnyEbOrW5X9JF7j6+3bDnz&#10;mrc1EFlNt91bwgnFs4CDzLMGoKgUOo6ainRjuPJO3bOVl3GDeLC5mQqollt3Y54Kr26sQC1Kgk0p&#10;U9Ou1fnt8sc5UFcBvfY29I8Jj5EqBV9Y4nJY7GUDIrO1U2QxVdj6GpPiAjmYCSNzpiZb+4tRs3bb&#10;aqnxVlEQlzNDlqxNCKrC/wDlEk0aaVY/4D/Ye6t7mbrPdR2U3KG33MzMAuhJtTngNKqTWvoufl0u&#10;tOSJbaze5tud72BAGLLIkIVOFayAr6d2r0pjqbSfzIe+a6spNpZDqzqHsOpqKyKGioD12lVU5eql&#10;mgkVafHYSnoZ6xqyWBCqIDq/CnU2qq75n7Uod4dm7UosXuWpqsBtvEYmo3FkpK6DJLi/JXZqSySR&#10;tT0rTGnmvHE5UtJwSADbsR9z/eL/AGb2nvLvcuVY7Ddby5n8C3EckJeixLV0dBItWXLBSAlCvEAY&#10;be4+5Db+ZtyX94i+KwCJZNSOK6mchWSSRSBUVZWya1APW9f/ACPKne2S+E77r330dtnobc28O096&#10;Zal2TgdnZzr0ZDF0WH2piKfO5bBbipIs1T1dZkMfURiVklV6aOJkLAi5ptmb47p3VS4nG9W9f7hk&#10;w9Hj6HH4/cG6Xq8biRS0UEVKtdUV8oo4KuonMfkkipIHALGxP19xjzN7Tez1vvu4c0c/7lZTcwyy&#10;s7pEI5JQxOpY0QBmVUFFVpZPIHHlGcnu9uvLXLMXKm1b1FZbTGprHFSV5HYlnJUkxDUzEksteALY&#10;6g9jfyz/AIL7j7U3X3z8r/7sdl9vbpztTuHLymGjxa0Gl0XC4bGJjxVb1Wi21jYKeipJJsgpeOnU&#10;6EJ0g2uz+oN71kcdf2bvOrrpHHlnwuAm/uztyK5LyLP9g8eSyR1E3kmljD/2k9gneec+X7cta8p7&#10;EkSDCyzDx5zigI11RPkFVqeTdYzbnfR3U8slpYxxgn4m0lvtAHav5DoUc58iOpti0VPtjqXbdZWS&#10;QQChxtfUYXcu8c2BTr9vSx01dno6+SIRqAqLeULay/4FF+U3xu3NDkMz2HsPLTZbByyU1XXbUx2O&#10;dUoVoqCjo3aGphlkeoE60pYSFCAxsSpsWmn2h90tqNvY8s8xWaw34BVLh3y+p2bIIAGktSlQSMiu&#10;aC/l/mTaXtrPa7iFVu40KhywIYli3mBQ5yM8K9GY+PHd9buTGUe2d94is21uFC4x9Zna6lFTuCOp&#10;qJ51Y0voloaqFJFQQSaXZV1KPqqlM697PoMXUmkyOShx00Ujo9HWVipVwsjlWiMTuJS6HggqCT+P&#10;c0cy8p3F3EJrW1aWNgO5VJU441GKenSndtounJmhtHaM+aqSvrxAp0bCeBKhLWU3H+wI5/I9j+O8&#10;MZTqsGPnWeokFhI1tCj+oubEj+v09xweQLuQmS5jKxDy6Dg2u7lbuiKgf6uHl0wybbpZjqnUFASx&#10;QcFr8kMwtcf1/r7N10njdz7kx8u5K2jngoJYZFx01Wssf3krWUTwK6806ozWkNl18Amx94w/eBik&#10;blTfuWOV76Bd8mgKMSwCqhI8RCwqFd49SCo7dQYkAV6k72d3jlflj3M5Q3Pmm2ln2m1vFkdIlDsX&#10;WpiJXUCyrKEd1WpZVKgEkdUm/wA7XKZzLfDfujqHprce2cb2XunbK43JSZXMQYmjx+zpKqGTdmL/&#10;AIhIj00Gc3BgY56GmhlaNbVBd3QAEi7/AA2s1afGL+f7f/Ox283i8ui97Xt/sL8fX3yl/qzuWvR4&#10;C/7keD/ap/aadeiv/P8A8PlSvXbT/Xw2D6Dx/wB7vX92/U/2D/2H1ng+JTVXXT8Pp+pXRjr5sf8A&#10;og3J934P4bT6v7xf3d0/xTH6f4z/AAb+Ifb+TyaPD4/Xq/Rq9F9XHv8A/9dtyuwcVh99ZjKLTT0S&#10;5Dae5s7U0EeqfCYhaaTH0r1RykckVXlMo8FfIscMzN5/LrYk06D39GlpzTd3uzbZtmjxGW5ijEpw&#10;7cTo0mqxqWCmqAaQjBaa2r262+4u4dmtpJvEkmAADAaS44ioGBQilKV454U2u9k9zZ/JdP7NoK/L&#10;5Hc1Ri947Q2m25UxuKxG4d3VckdXW01NNg6XFpjNqUEgp4hNVUsSmCGjkj06pi6oEU3TMmHzFDtH&#10;YOZyWAxtBHktxVtfkclicXDVZFJJzuBZ56qumj/h9TiyJI4VUBJdX1VSBHJNzsl5b3G97/BBuDnR&#10;EojSRmRDiIhQlaq1VZiSGoPxGsdbrzxuVrex2V5tLCuQQaACvzBz69KGi3D8kMFNiI+0+x9l7P3F&#10;uTc8tRtDE4nB0W5nrMLhZKs1u0IIqWmxQr6/MYquiaKpnlDxVUSAald1YQMDt7auPmhl2nRRUM+Z&#10;25Pjcxnf4rlq/CVGLlihrslj6WhrchLC2TkpoEaGsZQ8aeUrxqVg7fbrut4kybpO0sVvcrJHFoRJ&#10;RIKojMyKp0Kzd8dSHJQHNCA9z5zdv1ztUNts22yzyswACMtVOlu74M04U+fSB7H3dv7cuLnm3tHm&#10;c+uC3tg8zsfZ6U1Bg9z0WXevTFbV3NuitwOPxcce28bkamb7jGOs5qpft0aQBifYfb4xsOxMJkdy&#10;Ylcfnti1WOoqjCPXZXK1Wapq2Wpnx5inWGtimyGDilkaSWFrQsyICvsTbBcf1j3Cz268L2/MQkcS&#10;BI0WFlC66rVT4c+mqq4OoBmNTToSe3+32t3sFi3NG2SndUTIkZlzU/wkA8fPoWukt+5Hs6Sm2nv2&#10;nr9q9tbXr85Q7ugwu26TG7Uq5qaXF1K5KgFfHkft66ooaqKOKVX+4TXNokVWYFA0e7cJJs2ixW3t&#10;kybmy+TwdZXYPNVTOs8W6MhUrj6maioKkVgXGYSheRpI5C6/uRqRZuBLcbJuC7+17um+i2sop1Sa&#10;IUKm3Rdah3XTWSVwFBUCtGatUHUkw7ZY6UawAVmOnBcha4qQWNQOJGK9DJWbW3jUbqq85V76i2rh&#10;MfnKCGuwNLTU7wZLaFJQ1giFdVz6pIcxX5aojb7mIxkRxMAuo6hL2b1xuaiq8fDtSV0rc6ldFvap&#10;GPiocNBLTUqKsRpP3YhWtka6nkjWIpE0cUt0Jtam9807RNbXMm8IWggZDar4heZgWOQcHRoR1aor&#10;UpnjUYw2tvZxmK4uVYItaAEaz8qHt/PV047w7M2ViqWev3YKKnpsFJRZDbzRVBqsrVyTGpjFRTSB&#10;oZo08FM6SowYsHUk2B9vuS2DlNl4bJZvfu8Go4KnE0+36+PFU0FPXTRnN0s8UuHr4gr0EcdT4C8M&#10;SWaxPHJ9lVvzLbb/AHttt/LWxs0vjGZGkJZFPhMKSofj7Q4DMcVAzUdatN62z6xrImORiweuorml&#10;NNMtwOaMM9JXEdubb7C3BisJs/B0+YqYKmqz0VfkGkhpsRkqrFVdJAMpRKA9aMhjDWRJO0hWOXRq&#10;RhYe03k42Wk3RR73Gb3BgMkmEp63dEaoaLLJDPFFQYCGioBSqk8Mdas01RK0k37dwwIB9mttIhba&#10;JtgEFtfxGQpb/iUsG1zMz6jpqpCoulc0IIqOnryF0VobW2r4gPYCD2kNU1ILYNKZ6WmHfGmHCw7T&#10;p8RjKqkpa6eh29UC9bj2q5ZxW5YVFaJ6xU+7pjDEkTRppqGLh09PtozO7qvbFLS7Zx0W1ti0cci7&#10;j/iWMzWUqtwJHSVeLggixhqqqeGhaqwclbHKkscq+SVZNOqMH2osNmTdri43eeW63Fyn0+iSCNYt&#10;TBzqfSqlwkvhlSCDRStQGaoO5ng3Lc7Y2Vrc6oBFR1ZVYACgpgD16jptRNz1tVk8lmc5uwfwqr2l&#10;UYjP4bAz7aWomSXI1U2Yx9HjKE18UVbSUtiro4VAiMqyzB8Gc7ByHYOKoMIAKDE4jMA4bbmMo6au&#10;rc1LUxmSPfNHmatWq5M5hK6CIzmQvTT08skLQlHIN7LlLauXb+93YwLLu0sIMly1F8HQGQWxjA0i&#10;OSOSUR0o6N3B8dRBd+020paC8RQm4u5owMgCUp+ESac6vTy6R2yPj9tXrbfW7OxqaCpzG+9+4Okx&#10;+6exsvXzUD4/C7cq4P4DsXH4HE/w/E47bNOmTq3p4qeOIxudcrSsEZBurt2Um1tp4WPL7hxWEbFT&#10;ZGsy2OahpDE+6K3GmgwNe9HDTwxVElGZnmkja8RGoab6CoHttlfdt2vxa7dNN4yIIn1tq+nSQPOu&#10;sklQ9AgIoa08qgyby1t30sPizwLcXixeHrSquEJUsASWFCVFQQTWhHDpC0XXSZnsDce66XbVfmMh&#10;mtt4XaO2d21GRyZmpNl025KfM75xUmTOQdqNdzT0FCkUlOkNSGpUvKygoY23exNuU2O3TRLu7MyZ&#10;vdGJ2q+X3XVZHIUVJHkNr5lsjHHhKJqlp8ZTxQVTSzxRSiCojj0OhQsCj3DkR33m13hdhiSCGSVf&#10;AXvLRvEyjxSf0ya1AdY1kq1S5oOiTdbHZ03R7m52jwgpppLMS1Qck1GQe6vHFOBI6R28vjRNu7fn&#10;Xe/Mz17tQ4bq7O9lU+E69xcaVNNk9vb22PW4SryO6Hdf4PlslkKlI6dKiSjNdTLI7edgxX2KHWHb&#10;2SxXcdLkMJGm59rZegxW0N0138bkp52r42nq6bduOxs8c+Phoqd/8kqVhjjeo+7Viw8NmhX309kk&#10;9xfa+52S4uksN7t5nvbQtEzIjKjxiFqOpJZHcrUnSyhsgEHHL3o25N/25LfZXZnVq0FSQB+eeq3f&#10;5nX8urFfKP4RVu2a6eTrXfXWu8s73919Qf3fFfRUmMw23clhanqbJS0E2PqaqXOUOSlmoZ5HeaGW&#10;FX1FFaN7RMDmhJLUiYUgxtaYZGpnJhZvDeRJDMlvJyP8PfEz3G5H3zYfoLe3hkl5ls9aiQAhQWBR&#10;+2tCSjEmoOOsX5tvu9r250uttkbB1PQAKRwqDU/z60Rouvdl4Bs7tvdtD2FtloY6/GZ9qKSjydCp&#10;SWKelhhgNFHkKGVpqUgu1RJfUBYe2rfmzT2XsDPbLl3VXbPjz6VdBXZLb80cO4IcXV008EtPh62W&#10;OZaGqqYXKecq5WNmAAZlZU/KHN8/IPPllvbcoXe42q2YKESJRLglQHOuNqqhq+lqhWCuul0VhHm+&#10;lpNhvduhvENyxqraaqK+qk1NPkR0u/if2h158VO6Nod5nb2A7ayHW02W3FsnYHZVPWU20slvakoZ&#10;odrZvedNSyx5LJUe23qHqKOjp6qmdssKWcyaYDG+vj8hvjlN03uiips7HUbd3CTXZDY/aeya3Mba&#10;q9x43CRfcy0tSlFXGCh3vRUwNT/k/hp64RMJoXTUp7lfd893ts99eU7jbL8rNcwRiOaAsVZQwooB&#10;j0MVK6yTXS+mjKVBVsLedrPd+Rbhb6Hc1u5HaulEVNNfLuD/AOHr6MX8tv8AmB9K/wAyvpDMZzbU&#10;dI9bj6Kk2t3L0lu+Kgz8uxclmaOqCwJJWUo/vTsXcRp5ooWrIpmcARubIRIcz4b/ADG3vncnt/pj&#10;t3JYvcOcqTN/cPsXTDjo95Q0NJJWQYzPLEiUi5ysoaaZkmhSFHamZShdwfeJv3mvurWmycvb5z1y&#10;fZy2Vw8wjkEELyBYwHcyiEy6cBSXCgAjuABBBHvtp7r39tJJe8zbskG0FdHhyiJV1FlIOsRa8qGx&#10;XyxTzpR/mufyM/jd1xQbp+X3R3Wu7ptmUNZ/Ee6ekdjVuQRcRia0vTy7165wsEx+1TA5KeGprsUp&#10;MDU6GWEwrFLHNZ7nsfujL44yVWQpqSkEmo4+gpBVnyxETBIpxUa4po/FrBNyNP8Aj75s8uct7zyz&#10;ut1++Ua6gkUAzFRCo46SUINNVaf6ag8+sleXvvBezzhYo9/sWu6/2YmYlj8jpoKU4fPqizBbt+MO&#10;xa7G1nXvxH3ng9xYvD1FLSbp7R7Lym3I6nH5lRhK2esoa7F1ED4/L0OQlpZoIFSOWCd1cG3tR7Tx&#10;m35KAR5DK1NPWxNHJUtkpp1mqIbgTL4oZYhAjR3Grlv8fYa5pbnTY91+t2nZp71WGmF0CARykhlN&#10;SpqygHH59K9+35OZY3uNpgK2TjiD4gAPnkU4edOijd09sZLsXNZDE0GN6s6+27jHaGlwnX+3qfNw&#10;zU0asKiKhyNf5pzVUkJaoZomiVXiVgv495MbgNvwbur8lBHTUcEhWlbIB53FdSRRyfbQGUzBiEmf&#10;UNV+eOPYl3nf+b7nkPbbCVZLzmOVY3kRYoUaCRWOokBO4GMsjDCqGLBajq9vuvgbZtmyNL4s0qkD&#10;SFXgQc9teAPAjov26N+bgyGzNudX1e9KvJdcbSz2dz+EwtfFSUGGw+ezuP8AtcrnKWKGnNXPkaql&#10;iCqrykKV9JALAhj352RU9e7BzDYCagym7slLRYjbeErULwiXNZGlxRzddHDPT1Bx2JirDOyFx5BH&#10;bVa/vIT7rHsVc+5nM+y833UMlts22zRzSygE65bdhIYVoQAzae4qACAQBXrAn7y33nNl5LvJvbba&#10;rJn3R4y0kizICmoMqxgPG9JC5UVBFK4oaHq27+Sp/KK3b83+0dudy76XJ4P4ydbb0GY3DmMdBLSz&#10;79ym0p6bMU23cJkfMZccZ8rBSrWPEPKtKzmFopdMi09VvaPaHYO5KPG5WbOZbBYaokwVHDTQUdOl&#10;TNUVdNTzz4fGRUzY6krq5pCBIsQYRRmxvye6EHKnKnLOz3N1btBBuE4WRpCWJBAJCuS2p0HAVbi2&#10;eGOTXP4sb5Lvet13SA7jcN4zIwC6dIJHiMmkyUI8+PnUVHX0Y+v+r9h9XYtsfsXblFhIZ4KWKrqw&#10;1RWZOvjoqd1phl8zlJq3LZJaZDZTPM5TUbEXN1jnvjbmsjmVxWS6yzFdW7ikrWhj3DV5+j+8oYaG&#10;Ra1qbIU1cyR5FI51SABU0zujrYqPYbh94NnsYoIIObIRMiHSsPhV48XUoaoCO+pI0nhXPQI5U90G&#10;t449x2LmeK1vbJtYMccMjB1BKqVeIq2qnoPStSD0o8huHC4ukkyFZkaSKkptJlEVRCI0idwjO8bS&#10;IUWFyJGYepUQ24uDxqMzu/aGX3JsuPYsmRw2EqIcFjNzUtbWZiLPVdLAY62mr5cnPU/wuqgpJWhS&#10;Wn8Ym1MG5sQqsoNm5gtbTeZd/jinnGt4CojMYc1BURhfEAZQzaq0wR5g/Wh/dke/3uj7i+zEJ54a&#10;7uJEMYgZktolSPS/lb28Rb/bE8c9FnrdsbLqt4SVlN2JVUEv2g3DT7VkjwmJG1cbKspinxtLi8VR&#10;zZWGuygp5CmSevdGjVoyi6w1gf8ALwqszR5vL4nKI8lM1PmKpXmoqSlkgpK16YYujeSmhQFoZFYH&#10;k+U2JtbnHD7zTbPNFt01tPH9aWjUIrsS5RXZ2CscggVqBRQD5kdYZf35gXd/bXli+mtKPDeZOe7U&#10;pHyGOqjf5glDtyD5XfHfedBuCiO8Mhl6bb2JxFLk6p6maixmIylfunJy4yeeSlqpI44ISJ0p4zCp&#10;ZCzCQ2ND3OHiqt6Uqx1D/dbY+7ppg94ozFVU8koUFTdTCrAgWtf3GHIzB4djmqg8O6IIpnKsB5/P&#10;r4/2ihtOaZDGSGZwaVrxrx/Zj8+r2epK6XI7C2tK3ElGPtKgNAsB8sdKyNdFJBv5hzfn3V92hkHq&#10;+s6OONvGfNkKVXeQalQ6SLCw51Dj3l1yhbCHmqYFO3QjfKo6nnku0WHm8MVqulW/P/N0LCgB3soH&#10;0Nxe5Jve/wCPx7J3QTHxVUD1QeXxRaSCByjH63BuLE3+nub7iNQbZvB7dRr+YPWQl3HGxhmMR0gn&#10;H2j/AD065+0ZuWvWHaU0D04af+IkrJchZA4ZT+m30B9nm02zvvUcmuiGPI9KZHQm2KxabmCJxKQh&#10;hBofl1722YsvU4PFzyO8ixvZacFQqnUoFvSTxe/tZdUgv7uJQASpNfPpdfFLfcryFBSoJr51PXvY&#10;lbXhlp94VFW8rhUodfjMLL5Y3TQY1fWRezccfj2Fd3mSTZYIAo1lz5+Y6Be8MsuwwW6oNRkIrqHl&#10;n0697s6/libpgl+QqUMlW0EFZtvcEqx+MNAz0ca6RJIbsjjXp+huCT+PfKD++E5b+o+5bz3cvbBp&#10;IL3a24nGrcbUeR9PSnWcX93B4u0feX5Vj8bSjW14GFOJfb7oDz/ip6dU0/zqMLLN0D1bu6nqIaGr&#10;2B3diM/Dl5ZnikxX8Y2fu/Zf3EARkR3ddzmIBw4byfTVYi675L7Vpt+bd8swqXVcfmabwiQGKU/w&#10;+YI7JGsaSBGAZDa4IHv4WPe+wvuXN02G4tLbU0M0TzSCpCR1rRqngSAMU6+n72gv5LB5IHcL+qp1&#10;UPmfSvz6Bj+Q/wBhT57qntnbVXlTUwY3fdTV0cc0UKST1FY08lRWMY44nCymLhT7J98ct70NT/uB&#10;rJqmCXFxChH3kxopYqpFkj+9pGRR5KoShQAQVN7EG/tHcbbb7ukBj3CJJm/UArUlQQf9rivGvU28&#10;32Ul1aCe1kRzqBIVQageRrXB8+ru97yzU2JmqqfGzZeN5IfJTrHFMrLLIqlWjljZlgYXVtJVgGve&#10;/PtKfPXqWt7F6yoNpbTp/uchvHdWz8LPVyVNQ1HR0VTuTFpm8nUU4kJn/g+3jV1hUsBrhDNdVKnJ&#10;P7sM+2Rc6WdrurpGqKWFSSbhh8NshBorTtSINkjVihoQH9g3yW0td2lumVfAtpSAQAfgYDNKcSKY&#10;6Bbc/amO6r2x2N2duqZI9rdc7L3ZvPN6ooo56Db+1dv5HPV7vKiIsEX+49Yw4UsNYA+vspWB3E2U&#10;7t35tunNPT9Z7Y2RF1jsDLY2SWimxFbtuSkir83iaiOsWSDDVuWjgkkemEMjFACdJYHIT3cgs+Yd&#10;52u0jvUXdbSaVms5FVneqMxUHSO9FU/FqPmSadL/AG92y7t9un3SVybq4dZWUg04MGABYqRnFQac&#10;RkA9AL8Gtm57Y3xexPZO9KbT2d3hump7v7Sqa7HxUtc+Z3xk4qipxVSumSQQUWOkMVLGWPgEhKke&#10;wH+cG2s1gO0ugNznsSbsCgqtoboqtqYCvgoqmu65npNqZWmr62hqsdDSGcZCeoTR96tS7T+NFKlt&#10;Q6pf3HG571uHP/N237ltY2+0KvFLA6oDOeIcyadahVBVwrBCjNVa0IE+ztsW5w7zHuOyC3laZQJC&#10;WUElqVNCAfmSCadGJoD1/lqvs/F0eBx2NqKrK7RO+c7icd9gm6I5q1PBQ5aolfz1aU9B5opyZGRa&#10;d3soW6kONu9pZKlxeI2dmNo5PsPZxw0cUtNuernn3HiKqRCY4sZuiT/crNkDT+TTI7md30qsqXv7&#10;+iHf/ZrYJtwuubOWd7j2LneGRzFPbgPFISrIXuLaXxIZEOoByV1aSanoIcxci8vWUYvuU79LPdEa&#10;pZC8oc0I7klZ0INfJR1Wn3T/AC3tmTbjzfe/xk7Y/wBkz+SUORnyH99Opddb1fvaOCTxVL9n9K5i&#10;pyfX+4MZGs/keJaSGVSNZZtNvYoYoNsrYO+tx9NVmRrMR/dTcNZR7aKDI75we9qmnagwtH4MhWTU&#10;dTisbUVhnkSWGR2aFS7OAVMEc9c9bjBvm38u+7MEEG5x6JIr4xxraTBJEasSxxK0ThQaFnfSCQdQ&#10;qOo0v+c3gFltvOsga9hmWUSFURCqyIxTSiijNTRU4o3DqvTtzsLP90d49C/G7+Yj17gNv9xUvaHX&#10;VNg+4cZi8kOhe1ersPuzD7p3LkMLPiYIcttzf278fgP4FSH74ilbLs0Ri0+yv/LLrytzXfWwuwsh&#10;U19PDstNuYTFU6x08r1W7c5hqt3NTLIjxQGhpI55HDIxLoApQ2I5xfedubLnfla3kVoYbK6deFNB&#10;BYNqjAAIU6cZ4dcqf7w/3n26D2vuuVbG5j+p3EmURoUOpI5U1LpaM0UvpHH516sa/kc78xe5/idC&#10;8OEosLU7p7M7c3hj6PF0CY7Ewbcg3VS4uglxEMUcMaUdT95GIAii8ZYlj7fNvYnI02Jy9BRxUVRB&#10;KkVXnMnl8iD/AAn96OSN46uqSQinjpFkeV2ZnSNSAb294F7rzFte0bOdnsvDjmVhrfxCzMa4ADA0&#10;Hyz9vXz+pyzec4bpaS7dbMLhpwiRKoyCck6dJB+wjq7AMRHISz3BJCyaeF/CiwBKn/Hn3Sz8z+56&#10;ffm+Ik21V1FXtnYmOqsFt6qo6hHp8vVfcQtXZaenphSBKWpmhAiA9aKxcMSvtbYTG32hrm436L62&#10;dhWMCjsNJpT8OPmvDr6CPug8kWXsf7WT7lfb3HFvU6+IEfXVaKaowkeRDWvHSKdd04ARn0Kpc6jp&#10;vza/9b+yld74qHaeG2O7fxqhG+uvcfvKs11umQVsMUMuQAq3iaVI67WSkFv16VDaSQTf283OTeZd&#10;7UR0S0coe4UY1+IAAU+Z6yX9rvdKb3Gut/cSukVvEzSUMcgIVgCFZY00jzoa9Z1NwD7AvY1HDWzv&#10;kojJRQDEz0eNjYM0pyniM0E7O7lHj1ReSRdIBVSD9b+5KhAuT4qRYXqadnF7IZL3hbRnSKgV7hTi&#10;KAY+XXTHSpI5PAHF+WIUX+nFzz/h7s/+Ee1qLe+9MRtmd/Ng9FLW5muipRRU3igqYasyTwU7Kyiq&#10;aLxBtX7kkgX6N7UGekwtZpAtw2KHIzgYx/h6OIt2jt7hIBAa1FW1DHz4HA49InsDdNRtDaOcztHR&#10;nJZDH4zIVFHQRusJqKqnpJpYY2qJFljp4kkUNI7I4VATpNve3j1ouIxtBUUFHQCF5YhqmlRAIYqe&#10;mceGOUR+QItgLBr6bi/tPa8kT2G5Q7mu+LMQ1fBEVM8SNWo/4Og5z/uqpbI9vucckv8ABQA/tp/k&#10;6+ez/ON753TvLbeGxOUqqhKCXJYuno4qDLv/AJdNUZ+hy0OWyODTwxM8tNRvNEWUiSoVG4UFSqaz&#10;blHlJcXFDuOrxL0uYxtdXUuOeEPk4ca4mqMZWGogqJDQVzR2kEZjkI/S6+xxf7zzO6XV3LaySbey&#10;u0TFYu2h1UDaKg4oPkSOB6iW6u+YzHbXMilYBUaCFqQx8jTj6dUsYTufI9ZbayozvSuxexctvXrH&#10;s/r7Abs7OfO1w2sd/wAElHiuwNp4TE5vE4zH702XSTMmKkqoqqjimZZWpzIiMoyYppMG9JRzZJKg&#10;16lUKJ4miqNBeD8lmYOo+pN/eKvurb3HNOzbjvNpszwx2VC+qkhI1AGpoKGnoOPl1lJ7SpBfbJCr&#10;WTqVAJLHNfnQDqyb+VNltsU+4qDFZOlWZ56d5qaWqk8axOKeQJHIEjD1EKavoSAf6eyUfJn5Abz+&#10;P+3TvfFbDy/Z2WrexeuevsNtiDLU2A/i+Z7I3jhdm4RTVGgqUEpyuchVAVs7EC4vf2FuVNp5cueR&#10;od/3Cb9Qi4bwgXDxrArSNIxVgCCqGgpQV6ljnHfdu5X5YuN0WzDukZJo7DiwBwSRwJPDj1tRYLrH&#10;bHa3YcfSeC3hjOsKaLqHcHY1fvTG4ekz1RFFjoo4amio6bMQ5CCgSmSoNTMyRlnhhaMAFtQIhkf5&#10;mO+5YtyZSo+NW6cJVbcx8mU3DSns6mqq3DUxlWjqq/L07bMh+xosdkJ0jq2WRxBc/W3uTOQd39pJ&#10;/pNs3OOC7kmKoiieVCWUVpRWqagEgk1oOoZt/vC7ckGh9oWcBRUB0BA4VNI80PQ3TfyuO35J8WR8&#10;lNgHCGroZjBJ0zi1yVZSQ1EVRURw1EeaSn+4kx0cgjCwlFkIfQVBUhRX/wA0TcsoGXk+NuC3Blft&#10;Go8Tkcpu+nyldO8NldqcxbfglMcbi63P67f6/vJzevaHk29TZpuXtr+lsvHU9sty4Y1BBzNQfM06&#10;VXvvlfzva2O3QXFhEZow7CWJhoJFSP0Ay0FTUNXpbf8ADXnZNLS5XB7f+b/dHWm0MlXmpn2r1jtz&#10;qnD4sJVP5Jgh3N1/ulklmQlZXLEOhYEG/suWW/msd6V9Vk4sF1J05tumxeQmx9Djsym9Mm8oiSRk&#10;XGwYjP4aKSlqXQRKeP3HHFuPY3vuVdm2+2t7FLBBcSLTxA0uKClSDIf+L6Z3b7xc+2fR2EW3ST3D&#10;Z8fxFI40ypjqQeHxYrXpfYX+VpsjDQxGq+RfyF3DXMjT5HN5ufp+tyGTrUBaGuyVU/UwlmqKQC0b&#10;E6k/WDqAYWm/BPubfvyY6RxvZe+MXgdt7qbdu6Nv5TF7Toq2DDQpt7KyUkJgjy+Sy9fDUPDF+4/n&#10;JLe4Z5s2rZuV1to7i2N5PcEjtkdKV4V7jVfUEGo6nvlDms8wbEm57haR+MQ3ArgjAJBWvGlRX9nV&#10;d/y3wWO6F7P3l1jh8nW1mD2hsPEbkw+a3XXpkstOctjUTItI1JBQweOlmqf2o5I3XyBdGgce7PsZ&#10;NLVDFzMQhws0UH22lWFUhqYyGDaVUIQLHUG49o+UNltdn5y5f28kSLul9av4mpgIaOurUNVWxUmh&#10;Wp9OsAfvvLHJ7Re4UNt2F9nviz1NQwtZSCDXtz6U605/kNuKl3t8kutpahFipJuy9p09Rq+2FFMK&#10;zdWOjqWmgpqamVIAHLBOFBA+vui/5gZqlp987iwdfRpLIYfuIpZppUSKukkV42ihVlVgjHhSSOOb&#10;+/pb9ktuludg229t5SIg6qQKZVRxrSvl18m3tvt90k9xuludBaYgqBUqtf4v8pB6+qxtJYk2ng1p&#10;G/Yjw1DHAOCNK00QDfTlgBx+P8PddmepZI0paZpWmJgjljiEYQCc2YOSWPGr+lh7yh26bUZptAC6&#10;j+zrIva7laztIpwx86/z8+lX744TGVETj7uQJG0qiV11iZG8gQyKIyo0pe5P04963K8jKsI4iz0x&#10;Q4OPP06tf3cMg7FFf9jr3sVdvba2rFW1uUlztNXYqkirY4hVw1S1lTXNTTRLO1LR1lJJBTUszB0l&#10;MjKxUXUg29gbc923mWCGzXa3juCyGqsoXSGBpqZGy3CgANPPq0c3hxK7L208uo7tJrVfoDe9r8/6&#10;359hLlqcHJVlHTRxfY/eSw4+qjpNBlq0cinmnk1M8YBAIuSL/wBfY6s5H+mhmmlP1GgFlLYVTxoD&#10;xP7OhTt1yl1GsSAjH59SPfa7fghx4FTicguZeamWikSpeSCNoIPLVhIZUcVE9U6HTa2kG/1Htltw&#10;d73VFexmzVWJBFCRWg7gaKAOJI6UzGfbzXV3eVeHXV+QDyT/ALDj/efaYmosRunH59c3kGiqnxyH&#10;HwFXkaryUjpB9vJCjQimppKZmYOhBT2bpPd7VdWX7vtP0vHOs1+FRkOCa6iCASpqD0MrDcL6Jtjt&#10;YrjTL9WlCQuKsONAMDrhI1hY/pP6jyDpPBsVIIIH59nY6Gy3xx3tm9xb2z2EqYMliMPQ7e31tXOV&#10;U+ZaHCSwxUFRmaQyOKqppMdSuXMsVj4VNwT7xO505t5jtobvlfYOYYJfp71nEsKrGyzoxbwpVoVX&#10;WRQ8RnFOvoK9k+YI959vrKCHdFO5PBpqQNRKitWxTiPIDHVe3ykyHySwGzavaHV2boMdu3M/xXPb&#10;G3tS0VDQxf3m29FPuHFbUzdPX0+QxJXcM1AtJJI8QSUzcgA29m63GOpkSDD7f29MM7uWop8fk920&#10;FQaejzz1tH42jyEVXJXwijrw3hVIokRA44sLe4v2Sy9xIt6v913PmZW5diTVDZvCviWrI3a6SRrG&#10;WK0qBIXr5k9e9t7Hmiy3vxJbkhK/76Qf4a9Eg6Nx3zqxnYOf7K7b7awtd05iMdmc7tr49bk2Zt/J&#10;7i69ptu5Zq3FVmB3Dt/GbWzGUyuGpKVZmiy9VkJKl4/EJV1BwDFT1/i8Vg8SKnsqsbDbO3BQRYrb&#10;FXmqaT+D7jmrIsXka2rroKSFMt5qqZ6hqXwIif7rCWW0pW29Pe7ruT2/J8abjfwOZbkRN+rCELoq&#10;ozHRRAI0cu3kCCKjrKK1srO5vopltv8Adg+Wlr+I8ez4B/vPR5ttb7mqOy6nJ0vSdP8A3m7BwDyZ&#10;LtTG7cNHNu3buL29JlMVjcjQtUvWUE9JR0iUNJU1NXVHzaE0aTb2EixVnWedXclFtaqxe2cXW5Q7&#10;uy8vlzVdUxVcszyAYStkagx1BVO9oZUQ1DIQGcgn2NZWg5t207PNu0c+6zJH9PEtIkGgDBlQapCF&#10;Hcjdla0FepHs4rPbxKrSJI8igNkjSK8aZAP5U+XRjsjLjN4YyqxFXmIMjNm6N223iaSsmxEIahhN&#10;Skn32NeKtnqaZYfJKTIIgVOlBx7FGERZXAyrU5nNpWbg3Jj8B/cDb8VfHNWUs8sVXk6Xb2Urayvy&#10;2JxE9EH1rDOjwgkRutgQB7q9aw3mC0TbIfpY7SSRdwl0FUkFUTxo0VEdwaFWZaNjUpr0BOePci35&#10;dng2OwszbwhQrS6w2oDB1ApwIx2legN3XuzL7J7Fi2dJtOmp9q4DrXM73yfyS3Dk8KmLx+exsM2I&#10;poNz7axmHxdDk8/Si1RHJI1tC+lAbe8mQ71wON3BtyauxG46+egyp3HuHce7ZHny2ErMzRslHtuO&#10;jSNMTjaHGmpWOqFPTojwIxADer3uw9t77cdo3B7a8gt1nt/ChtoQAjKj1kmLkmYySAEIPF7WIAwO&#10;kOx2/LF9MN72UfS31wqgRKWbuqDWrMRqJ9ABTy6Qu0PizlmwO6qbDZvbO1NoZrZNN17iOuuvMYuF&#10;2zLjKGvhfJ73GZpqhd9VG6M/TwSPTPU5eeSjMoV2lZSxWmxt6UWxzQ7iq8Edx0lDJJSUG7aLHUuP&#10;iyf94cp5Xz2IxNBT0tKmbyslVapZIlfzO3J+vso3nltt7trvZodwEDygvNbudVGij7o5ZDWqKRUV&#10;qpAwAMdCp9lvbq2nheQmY90iqi6i4FTUkcAc4p00909F0/eu1txbFg3rFsKuzhospu3Y1XVLlYKy&#10;fD7bVRt/eWcrkaozG0qdoBIE1wLJSLo9Km3td9kYLBjKDc+28hNRUVBkF29ksHgMBR5vGYuvhtWT&#10;1k+Lqg+MqIKpFMqU0kDaZmGhlsCAPyVzHcWyXXKe7RLc7gkBuozJMYpjDIdMUKmMK1UBEYl16mQa&#10;nBJPUc7Zzlf2015yNdQH69QRrqgFZDSmlkbhXGeixfFbt3s7GU1V8aO38FLunddT17lO1uvt57+7&#10;Il2lvLcmycrkZcLhdoNuChoos9T5fbTVEeMkzpq5ayqp4jUVHkkZmKT3luHcu2spFtbbHX1ZnNzp&#10;i8ViN1V2crUymfqaOqSDFQ1lLJ4oMHSYqlgkDahRmR0W5bk+xHyjtthuljJvPMfOMC7Q11PJarDE&#10;YYUIdnCSAEySTk9rNrVS2Qg6D0XLV4EvNwvLoPCstDVNBC1yagip+dKfLoRukNq4HsDb2S7o7D+Q&#10;u2ajqev7J3LujqnZXVu2J+s+vsDVY3N1eWr6jcUoqcnvvdm7/wCIwucl9xlRjZZi4WkHHtnzUFDt&#10;vJZXE5bZFDjpd07vh/vRjYMPV4jF0dLKy46qmgkoq4PHM9VeSnq1N2qCr6QfZttN42+7dte67RzG&#10;Z7KCwMltMHSV5KjxUwyAUKU1oa9tVr0N+Wua03HaZLXbZEmIRhpUqfWn4a/z6GHqPcmJ7T2Ds/en&#10;U/cFdu/b2H6zWTrreL7hx+6sznckt83iszkqesx1OaqoqMLoSrppB5XgLK8jAkkVsvmsxknjp9o4&#10;3H1tPvbc/ioGylbJlRgs1tufw1O4Mma5JqiXHzTUbQin1R6ZTcNf2CrWDb4JjDf3M0dzt1oRIYVE&#10;aGOZapAqrRPEAYHXpPb5dEdrdJtW4R7fd8uyv4pLMfEKgLSoUChBJ4mlB6AdFE2vgtjbLzkbdi5P&#10;NU+W+O3UOTi33mdi7eOzcLnOu+wsDNldtdZ7Votn1uEwVJuPE0OYhqlqqWnMzxJoBVeAkuv+wcjv&#10;TcuGx84wWypcbu7F5Wvo8RLUUZpm25uiOm/ubXwtOdYq6OkCkOZESFrRRpYWEHNvK9vte0bi0f1V&#10;1ZTbe8au+mpE0BY3CEL26Sxyul9QqXJ6l2/5S2rbuWbu6+jMwa3YqS7gfqKWFKsRUVyQBU9C98hu&#10;hdp7S+PvZUTP2L2lBL0xvPaFJu3PVePzOarot3bErY6jeOFnXGoUyLtXlZ6ikWkqqio1NPNKWbUt&#10;8xDiM33DBWVuMWoodv1+XffK4+ordqzzY+nlnfa33MuOq4pdwZqlolgX7csq1CqIyPGdHuP9yut+&#10;2f2wvo9ou44uZrxII7N20zJ9RJpWbSsqSCKJnLBTQkVoGB7uoP5i33d7XlC4n2mRxuJlhrGul6jt&#10;LFdSmgGRQYHpTooNdku5Osf5fE2M667Podn9v9q4HqhOmtxT0mD7QwEfaO4MNgot1Y2lot64PO0G&#10;3tl53e9RUxitqYqn+FxyeVGDxh/ebJ0eGpNn7g3ThqR6HC1u5ttZavkmx02dwn93op6Opip6eDIv&#10;VHHtV4gLE0yKyQyEsUa1i7/WaG15h2jYN13aJ9/gt3hA1mKVp5KpkQ+Gru0h1Ir14jI6T7j7n8ry&#10;XXL2380X8FvNIwjVHkKszDGVQKtaZ4DPQgU3Zmbq+/eluot+9ibfyfZmF6n33ha6St3L/cjf1VvV&#10;Mbldubjy9fSbNl2/hMhJDmklq4aFoobrpMboxBFAf882SfJb++KuSltKtZnO4KPGouPXF0cOEpc/&#10;1g2CxkWODyo8uPxlZHDPU/8AKVKrNpVQqLgV9+GFbNPZ6yOmqLuDP3tITI/7v8VmdiTV3UsFr2A+&#10;ZJJxx9/uY9o37b9itNmnjlNg1/bvodmBdVtqE14E/Lo+v8u/FHZvW+4Nj1lRjpMjtvG7Lr9w1lPu&#10;jObzyGX3JmMXlm3Tu3M7lzlZUyvU7n3Bjqqrjo4ljjoYGVLMSWIB/wAmHs7I9Xdl7yyu3c5jYdxZ&#10;fcvVmBn2lkMtS4+Xc+z8od8Uu4q7E0tRtncTZDMbWr5cdVRLqpoFiaUTloWfTjP7J7gm3bzdPJcC&#10;ON3hU0oGIPigFTpY1D6eAzWhOknrnH95/bLPddg2q33QSptmicmZVLLFIGtzHrAIIVwHUmhpwFCQ&#10;wNv3X1/jOzdlZLamXp1lpJqCvr4JX/icSU2SoYkaiketxOXwtfSoRI6kwzxT86opInQON76ODbOQ&#10;pqerpqdqWhqaaKWCTU8tOTLoMsEQ0tJBHE5K6Gj+q8AfT3lJufuRu3Jl/wDS8yWrGzJ/TlAIJT8J&#10;kVQ3dpIJbB41A65dbf7KXPPgDcqbmj8zhiJbM6EIHFWVnZFJYk4DE5ApjrUMz3807vn4Zbvy/W3y&#10;Q2fXbv2niMnPj8B2Zi4JYs9NQ00klPSVW4qGISU+Tq5qQazV00wZtJLByxYPdLSbapwkqZCnnjhI&#10;EkTXjEMyprUylolZI1FuSAvqHs2l9xttu7aCWyuRNJcHTGEDFnJrUAUqOHEgdBqP2g5027cNysN9&#10;2V7O4thV2fSBpqBijEE58q9OHZf81Oh3rt3CSdbplM5N2DoG3MdQ0FfUZCvlqkqmMdPTw0xqJp4m&#10;oZVaFAZboeDY+wa318i+udl1tRi5c1RSVsIbzQUksbRksbsHngjrJLheOVVbKebD2Ct/3+6lc2V/&#10;vibbMB8IPiSMpphmFBH6UJJB6mDk/wBubS2gjvRsU1/wOt6qqkZwtVJrTjwI+R6ybb+CP8wH5iYW&#10;k3FnMhL0ls2tBSgx9bjf4juSpo6kArLUY+syODpqSbT+7pM80q+RbKW1oiCo/kXs/IY7IVv8XxtJ&#10;ElJPUIrZCkmlqgIJC8cQncTMxQ29MbKT9WUc+wNum07dt1he7hBFLuDeC1AJQGdpKINIBUdtc6q1&#10;yfPqYNt8TfN32nZCE2+F5UViYyFjCtrqTQ8QuCH4nhXpMbg/khdo9YZrCZJTuHt2tnzWOoaismGW&#10;xEWLTJV1LjzlK2nxVa1FNi8V9193OZphItPG+iKokARyZbw7Y+PexIM8u8ewdo1mZ0NuOOgo8tBk&#10;ZMoZskMn9jBVU0YpHNPW1s0XlneONRctbkNjg0XM62b7fc7WLa2EyijPHXSzonxaqjSXDU4VAr10&#10;FuucPb6H93XtvuX1ly6LXQkqtqjXwqBWjrRjpOrSQK1JANerdNmdf/LHeOc6um646/3rsvZEuJyn&#10;X9dlt6bch2FJsKHF7PzO2aLeGU2XujM43cceGzse18OyUuPpaioVqlP0IoeKkT5RfMjdVVvhsZ1l&#10;1jDTbGz2NFIMvX/bZPNZClWeeNKDG5JaGvwFLII4GJppabUUiXRI8Vy4nsfFj3huXbmae5t9QJuG&#10;lDtGBjSoqDIBxKjAH59Qle2nLW7ruO7yD93uJtXhEJQVB7jG/cVqaMUFNVWNA3V0PVmz90bW2Xtv&#10;Fb43Jjtz7rx1Gf41lcBjarBYOtyk63qqmlxlXksvXaGd2N56mQuza9KsRpKp190ln9w7sqt0ZHbO&#10;8cHTZuf+Jz07UmRysUU1e0E0VfVpj8TJWJiZ/G3rjp/toB6QVUADOP2kiueU7ayOz7ojySSJUSwO&#10;VcVBCvLp0KpoQdTArSox1GXPPuFbptv7s2+7sbqaPtEo0qKD8OoMEDiuIidZzRTnoTS6re5AA+vK&#10;jkn6ckck/wCw92l9E7S39sPcOOrqN6/DRxx0xhq6SvX7KSlL2ErVVN546mirolISeMVlGtiZ4xES&#10;3vIT+vVjvO6jbd4gtLa5CgEodSuDxCMKrkcDUj5A56xF36E7vHLdpHV1ckkYpgk/4KeR+dOmnJR4&#10;rKUNRS10NLXUkqPHJTTosqu17FfEzIRKG4HKuG+nJHu8rqndNVurF0lJno6eLKwxJJFUxqIkr49C&#10;ENJSC3grI+SwUmOTmSOyMoCfebP6LVd2pLWr048QP83p69R01qbO4Lwk+GeI6rI+TG002eavOYWS&#10;bIYKod4a2jmRnnw7yGULIlfrljeglJUX4kTQqSXZQzDvC8NVWTY+TROKOAJJDIhcFXiiMYcaSugR&#10;yIthfT/gfpzJ99Ugsue+Yo7bskuTbsdOKHQCwH+mzX167L/c73Wbd/ZvZobpdSW0twq1zjxTQZ9C&#10;T+XWin/MZ2Dmuqvkhn+yduQVeBpNy7jTcWE3Hhaunx7JXVWJSPICnEdSkwyLZOmrKsSSLF5XMhAc&#10;hy3IUqkhEdYhDVNPEx9QBMM9MQEYcKRKTb6agfwPcMXRc+CyOQw+fz6yxSPw0EceIx5DA/Zw6KNh&#10;t5hYKqtzmJfcDbh2VjduZahCx0/8SiTcWB3THVtlqSMSrXQ/wSPy1ACyvTTxrGdT6vaU39iq7cGz&#10;97YDGjVJmdp7hw1IzSrGn3eQw1ZR07tOzFYwJqlG1tcAcn2a3VvYy7BM8rgboFJC/MUpjpmM+HeB&#10;5cR8f2CvSs+G++abqb5XfGHsTdryY/E7M7+6r3xlpqvGFp02xgd/bezmTSSnhoppXp56LE1NN46Z&#10;VcvIUiA9Q91194bOkPw8feEVIk1dt3G7R3JEzROqjC7slxm0M3S/tEvBGcNud60sQwRqNHtxcBbn&#10;Ktnyvy8VALyOtf2Cg/aOgbylNJPzZzTqxGmAaeWs0P7OtyToT5X4mP8AnMZ7p2i3BCmJ3bT9s9F5&#10;PER1SotRvPryrzPZ9FuSrkaNYi+2azYc+ChjIjErZx4mOtVSV5ymBk27szcO2sZX/ebc7l6yyHbs&#10;OOqJ/O2299bYxS5LdWPoI0N1p9001PS18SWDfc46ukUOJCypWF3aW+37RN8Xa9fOlCePHIIHQuiu&#10;bbdrX6yMmscmk54kGmf8x6g9G77wvZnyTxXyE3/s6s2f2L8Je/8AZ3wPod3UdBWUWC7Z6p7lzu2d&#10;qdW7qytVWoDBW7Fz+9sxi2ghZ4BDuSmkqPHIFRQw66wEOTg6vo691lwG98JT7SSoqAr01PWVmXzG&#10;z0pZyB45DRZ+lNR4zY+PSptfUbvP4G7HcXPa8ISvkMD/AFfn0rgkqsq0AZGI/IU/z/y6sj7x7rq9&#10;r9bfLLc+FxMh3z8Wt557snJ4TDq8mV3VtjZGztk91VsmGp38lZLNuXrHNpiUkiMkZyQkWP8ASsKn&#10;X+MW8KoYbNdWZwmPP7ArGShM5Jq8lt2trXkilmjYeqpw9ZK1NOf6NEW9TN7OdjeGSFYmfuRfXzyf&#10;8PVLr9PSVNUY4/z/AJ9aov8AwoR+LH8P7i69+d3XU7Z7qX5U7dx+O3HVUqJHitpdi7Y2PQUWIMOQ&#10;gIQYXsHZWMiyFAqg6p8bX2Ih8al137hgmA7GhCxlaTA7jptDgeXwLhslUUNQoNytOKaprIyBwSE/&#10;1PtZud0sW2TwRHDuNVPOorn1Oc/Z0nVS2424rREAx6mtf206Gz4Z9sSbr7J+DG6crPkRPvPI9Y5l&#10;a2kndsR/GKnfOxdr7/2vPEsfhfM1O8cPsyupZGJaNZMjyFmYlDY3ayydDV1PLGzzQTbazlOdBRFi&#10;hxOz5Mg9iCxU0MlS/H9D9TcEqvZJrfaJEReDqageqKR+XcP2dLlo0hlDd1WH7GI/ydGf3N3jLQfz&#10;oeoMtS5ahpsHn9jdx9MbognrlNbUSz9tfKmg2dGkYYoskO+NsYKjN9UgauisFW7Ae9jSU9dgMBk7&#10;LK8G2osTIS8bMlRAY5KtWZGdl1S4xJEViGCsL2sAF+1TT647xyVfw1UelFFB+ZAz0gj1eE8Lg/2j&#10;H9ueqVP5g21snsvuXuvqGIS49cz8nsj2/RPR0GQjp8ht7djfwzb08dPViOKrEWO7OqsfV1UCSUzS&#10;0Uqxkl5JJFOlJ92tOpYAwQxozqCmqOkE4YlQLhZXSIkX5AFrfX2fRzNLbW8rEk+I3HqyzV7VOB0U&#10;vJbxXrvOb6EFBI8e66yvysGPqIo8i1Hmd9jbjI0ddWTtBUV23sXks9HTyLErxzRya/JpMa5qeKXy&#10;uVkBgQXj0htWiy3ZyrWZjI5VSSBe+r6qQc3l7aiGNygLlBjFPMcPsFfz9ek0iBVAWoZjx6CbNpHN&#10;hqOFaN6TP12Rc5OoqZ3kgWujqJRQUOO10sEtPS/wvHUlfUQqsspjlhERhYVAlbt3YT+Obbz2CL5y&#10;GHcmOqtq1FXtuuTG7ixtNuilfB1OYxmUaoo5qCrwsWQ+9E8cnmgWnLwrJIEjYl3O8Z7P6QgJXPbj&#10;gSP+L6MLO1qYwSTXj69O/Re48XtTs3ZW7KyHb24YOvMnju1BguwqPKVHXm6ajq3d2E3q+1MtjKeH&#10;JQ1GP3bTbSmwhpRTpHXVOXWKokp1keeJ7ocdhsJj1wNHj6fF4jGY2GgxGNpMTUigpqaggSmoMTQR&#10;UNM0NNDFTxrFDGoVEVAABpAK61uLiMbK9n4x/wAYSKXw2A0xOR4kzLxZEFTJpBIQDoo36KW3srma&#10;3mIuI1d/7QRvGjJQygHiFI7wAWp+fQXz1W++zN55TsXLb1wGW3VuTN1e7Nz7g3X2Hs7G57M5rJVb&#10;y5rI5ePde4MZW1OYrJ6yaeSXS7Oz6wDqJGn58nf4juL+Ydu3NbRptoSbJ2pnKil3Nu347bf3bhcR&#10;Cu7DPisfhd17vrqnHY9OwMhTV9CmXr6Wvx+EjyVTPUQBXNVPJ1J9nt/2vZ9qsNj3jxIOW2iuliW4&#10;rD9RJI0ccNrFIzNF4j1SWKsvakdCUJd2xB3C7sW5d3a8uLWZ7qS78aOKWeOri3YMs0CVWVY5hDIw&#10;TSZXAJdQOH04v5flDk8X8JOhNn9wN25LvPLbHenr9t/Kit2pkezsvkKf7jJ5uhbE4ufM1FTtHHVc&#10;kpwdFXNV5ei2+tHFWHXGAHDb/wAedlbl7hzU3a/aO+8TvvDUEWew1PFkMpVbmr6jF0tJX7eE9dm5&#10;M7kKOgodv5Ompoopqv8AiDTvUQyz64Wtm/s+67NsHL9vLHFa3kiCMzMCwjSKMaC6IlSWqX1FdTZY&#10;gNVal19zLcR7fJdbhELLZWIXVIpBjjcUJFasxrlwQSoMZYLqI6N5FlocbtnAydX7cwWX2/PWhUGC&#10;aix2CpMdV1838QyuOSjjggq6d6gzzFqZH8xOtQ4kDHlvHqil3J1hs7Pbt2fiYMRUZLekmz8ptLbO&#10;+KTf1HnMPPQ4fMZLfO6s7ioazLU+Fxm3siKqgkoMZBR0eI8ivJFLH9vDvJW98tc6e4UHN1zstnJy&#10;o80ojeWCZJxIE0+JonWNtGnUpdo0CsAwqoqpZdjcOVIrm12rcruW/m8BYvqf9wryKTW4SxfSsACq&#10;wLEuXckgAkHrnSbsw9VvbIYPH52hqq6io6Nsxjv45ipXxUUrpLTu2CSrgrqb79cjB4aqMTLK02hw&#10;rxoGOJ8bOnMnt7pLFNsfDdi5ndtbmYZJTuWu3B/d6n2VuPD1uVot6bf2llPDTSYrEYfE0McM+1oJ&#10;pKzJtTL5lCVEClPu1v0HLHMl3vfJ+4S7gI/DgeFNUkVvEZCXoApOVNRooWC4Uo5Ijra05h5v5zuE&#10;3ixs4+V4NqmvZJYERv1LMs08Ml3EWUzamgLRuwlWIlghV69BH2v3R1ttDMwU+4d8bXoI63M0u0BE&#10;tbjTNDuybI0FBi9t5qTzCPHVGYOQrUDZCSClgp4pGKq8scwpi/mwR5BPn72ZHkqz+ITx9a4xUr0W&#10;Foaumi6mqhTS08lPNVQVEHiUKJUdlbSTx+OU/wB5a8tL73k3W5s0Agba0wCaV+lkrxoePkQD8ush&#10;PYi5jvPanYrr6XwFkumbwzqBQtchgpDUYHIwQPSlOl/04MNTdW4FNtwQR49Mu8X28HkhMM8m6TFX&#10;+eKdKaeCpErvI8boj3Nitzb3eP8A8J8MzBjfhjvaBzqeb5Gb2m8d4ybDYHVSBkVuST4z/gbf19zn&#10;91fb5Ln2x3OVV7RvE4rn/fFrj/V69Yvfe0thP7j7fmjfuaEV/wCb91Qevn1XV/MN2Bl92dnbcydL&#10;DGaLHbFwtOZT96gNT/eTc0pM80J8ESU6zqI2FpFMzm4HvZp64y0G4MbFUxOWeh8lHKGWzq0NlUsD&#10;HECskTKykKAR9Pcjcy2cm23Twso0yUYZxQ/meBBqOuOfvBy9JsPO93IEpb3R8ZT83FW9eDhvPqb1&#10;Jkamk6fxG2sl4UyeEpYcc0dPO00K4+CpkXGMDJVVsiNFQhI3VpWYMv1IsSFXyA7M2x0n1fuLsjeE&#10;qw0GAapanphJCk+VyUzmLFYqjL3DVFbUBV+hESapG9KsRazvILZppppNFokQZ29AONPmSQFyASQK&#10;jj1E/Ift/v3ujz5tfJewR1u7uUhmoSIowaySv/RRAT8zRRUnqxnZ8yzw0MEDXMmPoQF1NwFgXyOw&#10;0jSE5NwTq4Huuv4CUp767b7C743pjoZsotBWjbTSQOsGPyOYw+VgNVQo5ui023L00DnUftpR9bg+&#10;6S3r31ou9aKAywhB5qisdNK8ao691ATWvz6zR+9I8HtV7d8k+zXLF0V21kk+oypaVIGD0dhT47ge&#10;I4H41IBoCOnjfdc+MxNAadnKRZzAfcBGsZI583RUixNZGN/NMGsLXK2H9PZ85MRUHInVTO8Ucs41&#10;2i0sLRkHmRT9LG9gR/t/chrexC2xIAxA9eOfkeufTojNC/iqHotOIIOfQf4D0qFqV+3PP1VbXsQS&#10;q/0P+t762ziTSx120xE6QYpI3w6yD9x9vVjN/D1TSXDR42Wnmo4+Sxjp0cn1gktedIPCmRhpr5cA&#10;RxXy9QaUoAQPLob8xapm2/mRQDPdgiehwtygHik/OUNHOaYDSMo4GifStQhwzgiOTTqNhqH0HqAH&#10;NmseLX+nHufW4poFoIqKkSNaWppGp4RGkEcZpZIXjjSL9mFECpa1rD6fT2ptrmMrP4klFZGB4nBB&#10;HzPn0GmupZEummctK2cnift+XU6FoZEcM2mJ4ZUYoSQEaJgQAS+o2/w9pWnxV0dZI4fJLJMz8FgH&#10;Z5JG9YBbVpXj6/7D2cyXdCCjNoAA+0UA4dEEkjMSAMaR/IdP5kAI544v9LkX+v8AvPtSY/Ep54o5&#10;VIQNGEbV6NRYMCQdZGkW4+v4HsrubxvDd0PdQ1/Z0TzrI0UgJoKdYmlUXIFz6jY2+n1BA/J9u+3M&#10;XBQ5lPOhP+VVVQAHjZg1PJK5uWBIUPGAf0+n2V77Iu57RcWrgNDJCI2GQCsg0kYzlScjz6PNjvrz&#10;ZOYNr3+wlMd/ZzRzROpyskTB0b8mFfy6QXaW0sH2b1rvjrvctHDkds9gbUz2ytx0FR5lirsDuvF1&#10;GCy9Ixp2WdDU4+vkQFGDAkWI+vsVY5Y0ASLgqmlSoI9AOlCQ3OllAP8AsfcS8iTvc8t2tpPLrnsZ&#10;ZbOT/T2kjQV8viCBvsYHz66l81Q/X7uOYIItFhu9tBuEQxTRfQpdaRT+BpWQ/wClp1oy9cCs21tC&#10;r6y3HVNk8/0jvve/SW4py0zSLuLprduU2WKmzB111lHhaeqQMwsJRzzf33NPL43Vx+tSBxYWtyAf&#10;9UAfaznGzS85T5ntkBLNt9wMca+E1P59PckotjzZyzd6gojvoGPyAlQk/wAukz3jGu5eou18bBI1&#10;W0vX+7YNET+aQzfwOtFOgijUsEFQBqJNhYe0XksPNVZ+uqKt2TyR1EKWYFGhjmnWLXIUjLnxxIFA&#10;Po+nNhYT8pXgg5N5ahTuZbS3qTx1GGOp4nzJqfOtcdcwPdNifcXn9UAEX79vGAFcD6iTSBXyAoPX&#10;yPW678KKi3w3+KOuR6idvjh0fJVTyqoknq5es9sPVVEoRnj809QzO5U+pmJv+faIzdHn0noxisQc&#10;mk0y01U/31PSPR0zwy667TVGJKiFZlWPQjeQGQEXAPsXRXlvGq+IcFhX5D1/LiR6D1x0i2Ky225t&#10;Lx73dBbzRIWjBjZvEaq0jBWpQkEtqYBaKRWpFTKS1cMTKZSVBBJIVmHpuTfSDb0gn/WHtZ4PbcVT&#10;RLUV9RU0sLOiQiOKKZnlVCanU+pdVtaANqFrn03+hZuO7PBceHbxo0lCTUkYr2+X24p+fUg+3/tZ&#10;uPP7bpJa3qwRW7J3sKhg+qoCjuqNIIrQZ8vMhXzO+ee1/iFW7RxtdtSq3vl92YzPV6YagyEeLloY&#10;sbUYyCgrKqtmpauGOlq5aioQqI3lZoww9II9rmHA7fbVJ4q2WSSJYmY1cUYYKLC6LSMwPFj6ufYd&#10;m3bcUX+1jCg1HaTk/PUP8HUu2n3Z9uhdRf8AMtw4ByEjVBTzAJL4/LqqPd388vs4iYbT6U2JhxaT&#10;7N9wZ/P5+VZWsieZaGHbsL6Xu2kEXFgGH19xpNvYqmiMlLjzO8bFxFPVVjIup9bmOOKWBjza1yeB&#10;7jvn7njnPbeX7u85YWCXdYiCVaIvrjGG0BWB1rXX59qsApJHU0e2v3ZvZrdecNtsee9z3SPYZqrr&#10;jniiKyEfp63aFwELDQSFWmoHUAD0Rv5A/wA9j5/YrrnJ1/VeD6SpN2Y4RVE+nr7PZiSqxqGWLIHH&#10;UFfvaqRMhTKy1Cq6zKUjddBJHttzMdNpopMbDJDHWQrFWU2maSKGuh1I4E8ryFEdLOqluNVvZl7P&#10;89vz1yrHuW4Sr+97d2jnFApVxQmiClAQQV+R4kg9Y+fej9lz7Ge6u48tbfGzcrXCJc7dKX8QS2st&#10;QKv5yRyK8cnDuWoAVkrd5/Jl+eWT+fnw6xPZPYG4MdlO6dk7lzmxe3aamxlDt+aj3FRumUoaqPB4&#10;+GngixWVwGQpZKaaKMIxWSMkyxS25RbXranGTTlGgjeIsaqtaGipY1QMskvmrXghMMUJuzXsRz7H&#10;0+/2NtewwSXCeKThAdTn5BVqa/KnUJ7RyzzPv1xGNs5fup4QRVljYrk0A1Upnyqc9Hq7H+U3x66l&#10;yMGH353DsTB7iq5hTUG1f49S5HduRqX0+KlotrYpq/cFZUyyyqqpHTMxZwLc+0b0pTLmt0di9g1R&#10;pqxKvK0uy8HXUky1NJV4fZlJHjqusoZ1ujU9ZlklQ6TYyU5P19gfne+i8WCztWKxoNTDiSX7qHzB&#10;QuVI9eJIp10tht77aPb7kLlS7jMd9BYpLMrYZJZRhWoTkIFNa4DU4Upq7fzdt/7axG7tl9L7CqK+&#10;mwNLX76743ZjaqjeiqX3Z3VuSt3Lj4MvR1Cx1dJkMRt+pWSFJUSVKbIKhAAIA5bllgbHmOONVbyx&#10;NqI9RIYW5HABF7+8ZPdjcC3KV5bkmhlj408nUj/B1kP90Pbbhfevl24klqqwXXnj/ceTiD86Up1r&#10;a/L3NrN01m6LSbyZLB8uo1DRlaWUKmk2X0gk3uePbH1wKmg3dXxNpfG7ho5a2mXSNcWZw6Y3H5LU&#10;5/UKzEz0PiQfp+1lP54GvsdfPuHtiY3SklhuDwav4o3H1CV8+15ZB8gVAxTqD/7zjZ7K193tsvLa&#10;Ym7fbYZZEzRVneeNWH+3tXLfNx+exr/wnc3xPvL+X3vDCZCgFJU9Xd05DZePz0chvktrZHHLv7G4&#10;qemWxEuD3HvXMM8rG0kVfAg/zVvYafNnf1D1N8d+ytx1VeuPqa3Ef3cxM2nXO9fuKQY8pTqzJrlj&#10;opZ5bXBKxm3NgZt2u5ZfFuiaLDE7k+hAohp5/qFMefDrCz7v/KMnOPvDyVYfSmS3huRcS+gS3/U7&#10;iOALKqfawGK9bL/TFRNuLO4qj0vJFHNJW1ihlWNIKNFfyOtyCrTCJB/RnH+Hsi/XOyM38Ve5vidn&#10;pEqKDavcO1h192JRzPIppN6ZgQR0xqjITEhqM5WY6QDjRHQ1LEgEe77mxlitxaACOJFD0820Bq/M&#10;kl8nyj9W6y15z5qsffb2898OXkEb7vy3eLuG3uKVezUvrUYBOiNZR5kmaIDKjpYbg3DDvzZHZtXB&#10;PHVVG1M1V5fDTIqMxwuIVTVxogBZ446CSc3vYtKo/sj3dPnMlHhcLXVdx5I4jDALn1VEqgRoORex&#10;YE/63uPN93BbGwuLhpArlSFr/Eagf5/sB6xa9kuRbjnDnbZdsEBa38UNKQD2xIdUhx6qCoJwCeta&#10;7+ZZ8h6PYnVO4BHlBSZXNQVUWJotarLU5Cs1YvHrzGP26aWWaaTSAfGtri/JYiGdtRJLE3Nz+Tzf&#10;nk+4thnfCmYUOcUP+Trr3JDBGgVYqKBSlKCnp1qi09bUlv8AgXYyuZSwZGJdmvqPAN9Tcm/HvIOP&#10;7I/AP+N7fUfnn2+Xibtkk1V9QD0hZWqHWqqPQmo+z/iupxmjdDFJP5mJsElhidDYWIOoMDx7zBVI&#10;tYpbj1WPqvyeD7Jb7Ytuue6WFc/IdK7XftztHJiuXZh6NT/MOk9k9qYasUPPTUo1/RvCEYk31AkK&#10;rhlIt/sPfvGnJIUkX+txfn8G/wBT7Im5L2S4B/xcV/P/ACdH8fP/ADNaFRDuUqoeNCDQfmOks3W2&#10;2KkMWoodSm6EtKpc/i2hrfqP599CIc+lf6g3PFjz/T2wfb/awwpaD8ia/wCXpanuvzSEATfrig4i&#10;tPszjh1gbqDABlDYqBmexT9xixNm1KFJPJvz9ffPxoFGoIf6WuBa/wDW5PHtz/W8sJg3h2fw8QfQ&#10;cc4z8hnpE/u1zNHMD/WG5DHzDE5+zOD1Pg6VxVXG4gwcbCHmSORHX0I3rUSaUUv9eP1Ef63vE4iV&#10;f1/U/wBWFv8AXsTYc/U25PsTbb7JWm4msdiSKVNHpQE0rSlSPsrTz6TSfeC5xsH0rvUxI8yuoH9o&#10;pU+XD0qOhA278QKXdLN9thI5FEccrpT10UM6RzSpTxSLDOY5pokeQazGZQq+puAxERqkL+h/oASN&#10;RJ9V/SfXweP97449ieH7tOzzITPPcLKagaXAA9GGqMlqGlQSKjzHTsX3qefoZY9F9AQP4krWlOJX&#10;19QehQpP5ceFqqQz18GdTz+RI5KOZYIEtG4SpjWsx001QiyAMUsmqMrd01KffFK57MwsAlv1MBwS&#10;SSLqt1H+P19kO5fdimWWcbdvctM0Vo1J4CgqGFanFaYpwpnod7X97vf7WO1j3PbreRz8TgsMedSA&#10;eHpxNfSvQcbh/luVDVtTDgczknkaWRKKhqcOhq5pSY0oljVa9Q5rHLqNPCFR+rUdPIVcM4IDxP6f&#10;UpADFbflb3tb/ePcW7n7Le4uwyieLabgyVNHSuM0+MEKK/Jvz6keP7xXI/MkTWu+W1q1q/EMQTkV&#10;oKANX50HDovub+G/f3X0sdZHtPeNC8E1oK+lpKpaSOVJfChetCLQxsZRYESMNQ4Nx7YM5vXbmFIw&#10;efxtfX008ZEkFJif47Cka2B+5pcMcpVUiOLNGKiCLyrcrcc+8j+TvZr3bs9nsd/2rd9vnvmXVJBJ&#10;KbZwXxpSSdVt5yVC+ICVCsShao1HnrzZ7ve0fMPOO+2aR3OzWkF08cN27I0T6SRUxlo7iFVbUoaJ&#10;rhqaSVFdA2G/jn/J9/mPY7qPr35BdGdhdf7s3xl8DiN2V2w6Tduf693dQpuCOPJY+HCb03JjaHrf&#10;edZWY2SB8gv39NBSzu9O8xkQu8vG7b2rmaR6zaNYKaN4Ib0VDk5qaamNnCGbGeR6ugVGsAHhiWxI&#10;sOPb++xcz7a0EvNnttuDXerTWMJOrcCSrQySx5HpRMfEQa9B/bvcLYxfybfbe4+2OiamEspeEFRT&#10;HizxRCXyNEkkeuQB0rez9k/OnadPhKr5NfCvs3eNYM22PWo/0Z7N7VlyE8qU7Tinq9m5bcFOslX4&#10;HvUEJGTGriabWSHrBbP3VpkmGQxdSsjfsyzyTRhxGPGscQpzVByqIdTsYwX/AKi+nV1ybt2729xJ&#10;c8tS7fuETloWjdUcA5p2MSGrkE045zjoi3n70/JvL1zYbZHzM9/azHw7hBF4sYqalpTKi6lqaUQu&#10;dIpjj0uZ/wCVLuvu3b+59xv8Vd79CZXaOJqNxbRQ7r27RbhzM8lNNVrjsDRUVZT1OIzFVWSxywQV&#10;VJpEbaDIspAkT0+3NzVkk75/aiRrTTtGcri6sW0F1Uemshsl1C6r2OrgX+pCE/NfMO0W9bXeXvdt&#10;gqsiXsDvpeoDKJxHG6nVioJI8iRQmaNrk9r96ntrWHcbe03m+j1wLazxd8ZUuG+nWaTWunUQFNCB&#10;wGeih5ntbs3ofalTmOrO2Oy967H2l4sNvLZ3yJ6K3hNjNubqikjx9ZhK7svCY/DtjswmWqXgjR2O&#10;mRiWk1EKOUOHraRnno8jVqbppiqoonYpf9yGdZkeJ1AN9UfiY2sD+S/B7g8ib4JNu5t2c24b/RDS&#10;5h1DHChfTQClQTihpToyfkTmvZjBecp7oJ9Dal8CSW1lB8mHcF1E4NKj0rgdB7P84vjl25A22PkP&#10;0vhcNLUU1VS1u4VSPee3YplUiKpxlTizT7uoogYVEaVj5FCGJkQ29t+R3FuDEmVpMZT5GGI3do5P&#10;4YHgCB/LGa96inkmU/7rSXm/1Xj2Hr/2j5H5hkkl5T3aJ1JGnwJV4Fa90TFitCNNKDOKjqYeWPvB&#10;+7nKNtBYcyTSXHaV0X8BkYaWpp8aIRO1QfiYsP6LdIem/l5fBf5E5Ceq6l7cqNgtXtC1AdvV9Fv1&#10;Ur6qJiKev27jEpNwYDHtNY/cS45BEqc39V88XYOGEavXJPjiG8csdSup1m0oxjjSkaqNR6ZFN49Q&#10;t/rEe49vfYrmSIs+2XMc6UwGUo3E1BNCDSmSDj0Fep+2X72G2NHFFzDypNFMeJt3DppoaNpkWJlq&#10;wpRj+ZxUp28P5Nffq5Gqp+qd17Q7SxwgNXj6yhqHwSVdKaupphPX1mcaix+K0mje61MkcpbSqodQ&#10;Icm3PgpliljrIS0gUQxyv9s7ySqTFE0cyrNFM5vYMur68cey619qubNpvrObfuX5X2tzloWVyFrT&#10;XRTq0qfirp9OOOk3O/vXyX7hcv3tjylzC9jzHb0YLcwMqMOJQvRoiT+Eq7dwoaAkgLMX/Ls+UvUu&#10;4KKr7L6Y3BlNmzPXPkclsirx+7TS43FSxx5bORSberKwPjMUahBUSOY4wJFAa5HtP5fN1lLEkuTw&#10;FXJjJTaWakKyilRroJJldhpdCPwFN+b29yls8X7lAl5ZvLeV1GUnjD1HAgOvhyCnzLClT1inukiX&#10;l7PacwzOrAiksErxGpFdRDCWEoxqDQLnAPVjXx06Q2bl0Z+gu6tix9l4+mkWh2T2vtyKaPctXTzR&#10;tPisJX4tMdmpZJ4mBQB60GO4aEkghho9t43PRSZDbmfqqI1LtI8qS11XMj6NClop8p445EUcaVUL&#10;/S/sV3Hurum1W7HdvblXhpVpYJBMpHCumRSy8KUOB09tXJXLu9XMFjZe6FrHe0okF9E9mwrViokh&#10;V0apPxEgsanoyXY3zP7y+ODx7b+SPwExG6MRhKSOhqcrth9m1+1MlSRtC/mpjN13NXGjdGX0SzyN&#10;a3rI9yBs7e0AT7bd0s9o3SbzT+ITKwIDftUc81PKF4DCQt/T639kMXvf7ZtcRTXvIa+MpGoSWdo4&#10;ahB7l7SeFDUg/OmDJcn3dPdW8sp12rmKCWzIJSS3v5uw+YUsQCflpA9eHQH0X81H+WtU5enyG9vg&#10;bgaCtjqqaoFDN1XsPNxIIpFmnhq6WfPYSlyNJUy31xvAl+OOAAXrs34oZXtCtmlzPcPbWMoJ2Saf&#10;buP3RS1uCQMWBhxoyOLp5UHouRIp06gAW595fe0/3zfZzlawhTbeR9h27cRRPEk29onJxpZ5LfUl&#10;D+EllJKmoFKnGP3D9j/vKcqyOsnL8HMMCo0iyGbVcBVOpmaN5xrZeJaPV5YBIHV7vwf/AJ7v8oTb&#10;eMoKLbXVHXfxP3FVTpg58vQ9BYvZtNkHjp6SOCty+Z6wxu51o6XItM0cf3VW2lon8hRLMXPY3Q+x&#10;OraKhxdNs/de8p6CqjrIMjuKmlzTPWxuzw1Jjx9FDjKmWmc/tM0bmI8rpa5Mr7t70Jz2Zt0j572e&#10;1tJkKFbe4jjAWgBWrymRa07hqBPA46wr5s2n3RvLye23Plu+s56EGJLWVKA8R8Jahr5HNeJr1d1g&#10;/nr8Xu0MCu5dv/MD40U+3Zo3WSooe5ev8dNBGGHkirWyu4Ia/HyrpBdHWFx/aHsTG+QmNoq2oxtA&#10;iGbHyNBXT1ci0ePoZIjpeOWpYyhniIsQE9JBBIII9oU9tri4toruVqRyiqBBqZwcghcYbiM5qDTz&#10;6iG45dvLc6WibxcjSB3V9CDwzjOQePQ50PUGH3PjaXMyVsNVi8pSw1+PqqF/uTXUdZGtRDUQPAsI&#10;aCrhcOjByGVgfz7Re4/lHXVE8eP23kafKSrxPPFi5Vxkcl9JFNVVNYiVmgjljCEN/Sx9n21e0kEc&#10;bXG62zQofhUyDxCPmqqdP2ayR5gdaj5anEbyX6GMeQ1An86Cg/b0ptu9D7NxbvUnDywOxOmV60/d&#10;yj6kuscbSQ3P4Wa/9V+t1Fi9953KYuXL7nzBpMXSxeeoqampFPj6ZAbB3I+2o09RsLkkk2HP1LLz&#10;l/b7O7Sy2qy8S7c0VVGp2PoPib+VPM9Ek9sv1C2tlGWlOAAKk9KVto7awsvjxWIo46uosoIjjkrJ&#10;zw2kyS+aoex5NhYfU2+vtK7Q6069+R9bU7oqtjYGr21DVy0lFuWpoEx2R3CaSRqeormyVM0FfLQi&#10;WMpENbMdJJ/ABvvPNPMvtdDHtMHMFzHujIGaBX1pDqFQmhgUD0yxpTNPn0b3e6b9yo0e1Q7tKl0F&#10;BdK1WPUKhKNUBgKVA9aeXTXvHecHW+IeoqauuqctPF/k+IohJkJI+LxxQ0igRhxwC5UKL2+nJMHh&#10;fjp8bOv5Iq9NoYaqraciSJKuqyWUp1lTkFabJ19ZTMQ3I/buPcb7h7m+6XMqtbtvcyW7cSqpG1D/&#10;AEo0Vvtz00nMe7XlRdbq714hQq/tIUV6JPurtP5Z9jPLi9kY99iYebVG2byK0ZyPhLW1U8WPSlkp&#10;5Sp+rVFxY8e1Rm+0aWOaGix7rQ4+HSphgVI08EXCxlRYFdI0hfp+PZLbcli5trj94Qid5AQQ41A6&#10;uNQeNa5r0Z7buVxt8qXNmxjlU1DL8QPqDxr+fQfj4FbX3xt/MRduQHs7L5qCqSd91OKvHmesBLyr&#10;jwEoEkEkpYyFDLyTqJ5Lb/pJobeX7OK+j7/9EdtWr7Lx2t/mdPFvpq59hH/WP5a+t+q/dya/qNVK&#10;Yp9L9PopX4dHf66+6tepj/15ue/3d+7/AN8S6PofBrqbVT6763XWvx6v068fC7OHRIP+GLvjF/er&#10;+MfwRrf338v2Gun+2/h3+hr+4v8ACvF47a9f+5Py2v8Ad/uav7Xv/9BK7i3Li8D/AAHA0tRJuSky&#10;5p6aCekytRkMxSUOFqaPKy0tZWvIKVqClnSOCQyxyVE4lVdYC8/SPs203e5R7hfSRi1ngB1Ky6Yi&#10;ZQ8YZR8ZkYamWjKqFSaGvXcqfmG2a/a3akaABhpXGo6g1STkn8gPTrcC2jtyt3I+WydXS1uxq3BN&#10;X5KrpZMPRUW3qrMZ6mr9ux52noNMtetfXxnyotPPT0kEiEmJvKx9ozdlRFQ5vC70rMrh9u5eOCaj&#10;O22q5UxOrJ0mXo2x28aBWejnStjlp3pGSOIo4cNqDW9n+yBrvb7/AGKC1nuttJBEwH6v6bRN4ls/&#10;xApRxICWqKUoeAU3C1s9yEqJbu7cCWANSfNTTA9fy6UO1YIdz4DcOzJ8ZvPNbbxWSoZaTcwMlTW5&#10;yopcjiqyDI7NzUz/AHCpQ11HOK2N9RjCx+Nl9oMbyyOOyuzcPuuPb0b5zK1UG5INu1eZpv4fTOIx&#10;thGlpsjFMYa9TVRpCr+CRyqMvjZ0cQpsdvdWW+3e0eORDCGgMyxMJCP9yDRkIqn6ZZyNajuB1BSF&#10;PLW07bsiy/WRIZHFFDIjUJyMMD6HIofnSoIhR7cp63E7tlxoylUuKxlE2AyG5qbFVUBrkmmrq8GS&#10;voKt5DSz4+naedwZ4xZo3RgG9hpurc2w9z9nYTbe3dzdgQZGohnwOa2zjVqpMHt+j1VtQjz5aMxm&#10;hdKukhqI10lS6FH1xkoTnZk3zaeXr+TcNrsJmjZZlnIUSOxAVQUIIYMpeMkVNDqXSwB6ivmLna4t&#10;Ocn2mJaQPKQdKHTTRiuaLnIp59Oe25964fF5tt1YnaLIJBlcHuSjmipqnPVxoY/FHVYuZX11pTyQ&#10;+dJQZIjYKDckwWxsVtylzu4qmmzdbTYXZ2OyuE25n4mo6HzZmSLFZDJx0iGneky1VVrSqakyRtqa&#10;OOONUWSbWBd9utzuNv22C522Nr++ljlmgIY6YQzpGSQwaNULHRpYYZmYsVTTL3KTaLeOW5l1GV9O&#10;ljhVPFsUIp9tR0GW5917myW1trRVe0KKs3Lu7M4SPf21J6epyLUG2JavMUmPrI2hraSfFy09asMk&#10;UqHTDE80huyL7eaftHIU+NyG3sXTZjatLt2mgkr4Up4K/P5nOZHIUsNK8TZWGvjxmApnqo6itaJF&#10;kDNF4mRFkRy+XlOCa7j3K6lgvJrhiEapWOKFVJNfDKeJLRWWMNVSA2oFiCDzftw2y0mBMyzuFooO&#10;rt+zS4r/ALYN0nK3qjb+Z3jj95ZSox/YU2Vq5KfB/dJLQbcxe26OgqaCqx9X/AqjE/x7dUcD1UFC&#10;9RrLwtO0mto09xs3uc57Y+xq7dlPtw1dLuaCLOY+mWsyWToMhJWxQYvLz1lfXTY8U9PSSTipSKnQ&#10;v9xH6kCnVTatputv5k3wbZc3P0slkwiL6FjKqNTogjRHq+kFTIz6THgZNY52mzmj5pk3S4vbhf0g&#10;xi8RXQBiaGmkEUp5NitOm/YGycrtfuzt6txU++ZtrVuyqCfZy5dtqY/bGOeNa5svgNsxYbauOzrx&#10;5OSmpm+7yVZXSQfaMINGqTXi2j2lsbdWQoMVise+Mxabi3DJkJKVKeXbuQ3BjscKSgws9DJFOKmL&#10;KtU/coQyhXpSD7f3Plre9vt768kv0uL5IIAtSfGSJ5NUkmtStDEo0ZriSvl1JK8xxSLPDFIHn0GN&#10;WHEHUhJL1NaAnFOlbujY2+MLi8hmv4p/Hq44PCYilqpZTSblx2Kqs9RVmby7bipzBUQLgsY0io6h&#10;XcNZjpurAptSjxudxMG6t4YTCS57c29Kyegy9PAjo8GNnnglochQy6aaBi8VPTMlvAFqFOnVY+x7&#10;uV1dWdw+1bHe3C2VpYgSQszKVMgFGjYGpwXkB+MlCK0OAhsfMc7/AKkiKCSUJzQ0biRUVJpQnoXq&#10;SvtNJt7B11SuN29teJ8nRTvMuQDZTxLj8quZkmqamSnlp462VZF0zPJF+oLdS77O27tLLU2Yy9PS&#10;ZvMU+IyVWmRocVVJi5doVTTRJDj8dWwq1fVtmK5oQoEywosbejj2l3vcd6sZrGyllt7eWZFMTuhl&#10;FyukkvIpOlTEmsZVmLOKnol3bft0u9+vFggX6OM6VorUyKkkas1p+XTbunde6sfmY9u01TtnCT5a&#10;hEW3qncCV+eXcVNS0xq8nWyU0FVQUuPjxGOik8qukslQ88Y1CxBHrK7Mos5QYiHcyY7EQ49osrkd&#10;t1lRRZSuqK96OspcZLkMjXRSZmZp/OpiEdRFF9wigoRcGObLf5dtub+TbTLK8vYk6q8YVQ6tIERW&#10;8JQNNSChOjUa9O8pczaZ7pb7tLCmBw708nqB9oz5cCei77O7VpqDJ5ifb0ue3E1czUGH3NjaB6Hb&#10;UOKgy2PjyFHR7fiWPbFEuFrGMjzSUUta1NLKTMbCwMbk2DuvNZyqynXmMxG6t4U4o6OqwGeSSvp6&#10;LbNGJkys1LgkmooKutlgq1jC3DeoDUFLBhHe832+ycuqt9cNBYai3irVS0jZHcO5j2kotQC1KjqG&#10;PvF87b3sMAm5dQu5kXJMprXjmN1pUVH8uhX7F7s656m2lT5jtTcDbC2LkKuHHw7tFXWR48Z7Iuj4&#10;9ZsxCaqpgimkp5Aj28TMdJS1vYrY/Nbj2dt/A53sPpraeN3VVyGoimw1TVbfooMfhqqkhM+SoYKu&#10;SlxdRLTVjSGBllEggOok6SoX28bfzbNd2uw85X37vjXS6TIJJPEkRjRdYJIBFK6u0uKYqDEdjzjb&#10;vy5NuHMl7LazrEXJUlKmhxWVmPRPtsxba7yyfY20ulvlb2nPsna0VThs5hshDidzxVua3hRyy0zY&#10;TdG48FV7srqSgWnJQx16iJ5ECkIXRh3x3z060x2KxkeP25nN07hnp5kq8XR1dLS7ex1Ql44I5MrV&#10;0NWZfWL6FROPz7xG55+5H7gc185PcXm72tnyr4rFpl7L1lKEggUZCa4PZkEjrld94T74rbRPvex7&#10;C8bsrjS7/UMxAOdXg3MYNfy6pWzH/Cb7t7tPvTetVvHufbmw+oP4nS1GA3ngsfVT9pbtoWrI6uuj&#10;r8Rj8hjNlY6tOtlE9di8krGx0BwGCRrPm/vWoWqqKXJUu3pamrjFHhMTtfae4IcbCLsYxLmcPW10&#10;8tk1SOZgh0gBVv7Ge1fcM9u9ugmtppL27DQmsk0+hqmldOlFUV8gVPXMXmT7xPvfvm4vdW+5mHb1&#10;BqRcXsODwIpcHh86/b1bZ1l/wn3/AJa2yNo4nb+7eps929nKSIHK74372N2DFuHP1baS1VVUu0ty&#10;7X27i/Fp/aTHUNEi3OoMbEc+3a/sTufrvHbrze6oexKTbu4do5PE7Iodo7PxGYiqshl4MPWVlPT4&#10;TGYzItJT4nIVJcTVEykelgVYj2KfbzlHk/2Kvr7bOXuW2i3CaNo/qGbUFQA/CwVVPxEhipdRq0so&#10;LAx3yV7uc57nzr9LzPzVeGBpCavd3U0bUVmoBLM61OnSAAOI6Ol0l8N/iL8KzmB8delNu9TZLc+A&#10;yeMyu4cfV7hr5qugx8a5bRlMzuDK52vqGiqKJJ1DPc+Im91sas89sfeE+YU7M2hvGajwu/Nx7e2x&#10;Ufc1mHmwbVIx2Xw0zVENVHHGcXmcYCXJ8ia7B9JZWygs952i72v6XmWONpiquF8NXRgFYAksGfIY&#10;5B1A+fWct3zxy/c8v3G2TXNGjiLgivcxWimhYgEVNRTPnXo1NLU0DYvx7kmx1RJW4eM5PHqBUUc9&#10;EqSR1GuJlY1NHVQVQ8kcgZHBsRYkez0UWW7Bw+1KDHz9wbt2ZUVlTT5LdNBQZ3JVlVHJFCV/hyZj&#10;I1+QqGSsnUeaWnMEmi6htLEGNLvkXkPfNza8uPa/aLuZHqjvaWrhycFmVoCCVHCoqDkEHPWE8vut&#10;uu0c1TfunW0Ac6RrnQYPmI5UB86DgPLj0F25vi78aO0zQVvYXx56N34MXTGmwVbu/qjr/c0tPRTH&#10;UUpo8ztuqWkgBHEYGm/Nr+xV6Z+WW99l49MHnanDdn4vHVEkRlz0j027aujne0VPBudpZ/I8TAL5&#10;KyCrkOv9QAsYY93vud8h82RT7htFndbVuDIGVLYxxW4mDCn6CxeCg0lqsiK5xViMdSjJ96v3O2dY&#10;FttwlhtjVWCvdsApU50i5UnuA4tT5dVZfLD/AIT7fB35GZrIby2bQ7m+N+6qikmMdF0e23trbBqM&#10;t4XEFbWbFnwGQwtFFLUCM1CYxMe0ypp1Le/uybrzuHYfalJTQYmZMJmZokb+6uUmpv4rIWBJ+zeK&#10;KOLI00RWxlRYzyPTa/vlF7q/dy9wvaPcru+ukW6sZZv7RHkk8ONgV79OgL8WTWg49Zsewf30+V96&#10;sm2fm1Wj3i2ABk8IupGljq1yyMVOBggn0Nc9aeP8yH+RV8ufhL97vXC0MPcnTSSzO/Y2DkqfvcRT&#10;618ce6sEoqP4MkryL45UkdXKtcCw9kf+edMcHXZDMJkmkqWrNtUNPCsSwy0hwMWQ/iGO+6hjh8yV&#10;cGR9a21DSDqsCD1R+5Zs0Fhyvtm023hvai0bWwVau7lSJGwAzKRgspPlXNeuUXNHPL+4PvZzXeXc&#10;bSTtLJKpJYrqaQBDpZmUBAtRpC5IpTreS/kz9T4vqL+XZ8e9tY2iSjSv2yNy108MCUozWQzRpzV5&#10;mohVY3EtQacKdRuRHzcG3shfRm5a7b3Zq0WPqjkqetknqaNKyunSlxmTpqWbK4+fzJIKh4oJ6Mgx&#10;K6ayQCdOpWzL9wtmj3LlMXNzD4M0YRXKKup1LiN1ApSrK5qSDpFaANRlnj2k9tOW/dj3D5L5T5yU&#10;QQXkrRO6LDqppb/f0Uqef8PVhPbObr9u7CzWbohKWx5x8lWkNO1TNLi5MpQwZJIRG0ZWQ0UrkNzp&#10;AJ92B7u+VHbW7ZMeuRz9JtPHUYqtv12R2zT5jG1M+SlkpKTFQ+Fc1LRtNV1MoIqIo4SApAtc+8bt&#10;j9neTNlS4Nvt73t69JlW4MTgRgM8javCDgKFzGSynzrTrv77Kf3JX3ZORZoOaZty3ndruaEyGK7b&#10;aLi3NVr2p+6xUAkNpJIqo/MmD9NbSr8HlBPQbhzlRU5DDb8xeJzO+K6rgbHUyVsmTf76shqMs2Oh&#10;hn1SUFTUVUZYLxoBUglhTDkq6rwG4cxJtGOvxUuUyW42yc+SghxEflqMtLJSztJjosjkJoooRK0T&#10;yReUmLTJpYCbmfc4uVeXrjmWz22K6tbJtIg0rBklVWkigMEjUs5QEa9IVqgkdZ82W3cj+y+12u28&#10;k8sWtraWsWnw4raG310GmrC3SIEiteFPQdJPv/feW6v6+yvcfXPX1Z3lu7aOZxO38V1rTYnD4fcm&#10;6dzZfMYfbuKx0W5ZMZUZo4bbNDmKivMUUsS1EdKUlbxF1J/vh5tncNFXY2tkrHw22BNWzYrD+FP4&#10;pudqiFqWnzeZWQXoaOGOUyRQRBA0ml3LaQPeAHuv7tbHzX7ibaljtEl0y2hgNyVOm2L0lMUZB0ln&#10;aJVkcgsqalBo7DrjB/fAc42fNvshfTRSIHF3GAun4T56c4+016o17r+WPSXZn8y3p/bG3NlRb77n&#10;x2Pbbe/+ylyMtRtPo7GUdA+4c91b10kOrHZ/ee56/FQUeYyVT9w9LQLLDTrC05cGq7Wkijqa5Zgk&#10;qTYHI0ckjKpd4Z4S0xMn6NUfjBACg+xVydExhhCO3iLcIx/M08qDz+zHDr4+NyURcwJJ4vctK+ZN&#10;AeJ8/wBnW1n1NJJUbJo5RStjxJWeZaTxSIkK/stpiWaSWXQ6Kf1Mf8PdVPYm2YZ9jrDEpcpmaohn&#10;BH7Ra40244HvMjlndpIuYdbsAn064+YHHqb+UN6MfMyyHCGAfyHQuKCL351MT/rDiw9kzm23LDWT&#10;CWJvDYAaPQSA6jghbkXPP+Huck3QSwqFcawR/MHrI6HeUntFEbjxK/4a9cvaCqsea7D5KgWIsFrf&#10;IokDOYtJPCtxwfz/AIexHFcpb7hZXEj9xTyx5dCy3vEtNysrtpKnw6UGOve2qeSDB7aoYHZFmgqf&#10;UiXLPZlIFgVK3t/X2rhEm4blcOiEoy06WwxzbnvdxKikoyfs697ErbOSmyOZM8flgingpEiQsJWL&#10;hlJsHBKowFrc+wrulolvt6I4VpVZjXI/y9A7fbS3s9tRCg8VHck5/wA/XvZtfi1mcj1nvyq3tisR&#10;mMvlsdhMtDBisM/gqpRPV0bSuWUDVTrTo5kAs1hwQLg4Zffb5Mb3T9gubOSF8MrcvayUIDFvAnjl&#10;0gNUA9mKg/Z1kD90T3Fg5T9+eStwmlRITIy6jX8VvMD5/OnVbH81rpB/kD8Ot97Ei3/tHq6oizux&#10;c3Tb83tRZiuwG35cPvPA16zVMWAzGByxnqDD4IfFVR3klW9xcE8WZ/mX9j4fbuTo4vjJV7m+0hq6&#10;SnkzfYP8JSPyQyK1ZLG+IrZnidATaKSJuP1e/lb99PuF7dzhuG3Wxu5LZJrpYptIhBKFhkAQgCnl&#10;WvX0u8n+6+1LC8pu21aBIPCTPaRgsWPGvp1W1/LI+Ie9PiNmN1yR/NDqTtSg3/Jic0aPBdY76oJq&#10;OtxtTG5C5PL9m5qOZahZSjgw+tTcn2QCH52d0UO8ZM5hunui8AsuQhrZabOb23tnaSjNPUIyO8Sb&#10;gxzzuGbUyIyCyn+ns9tv7vXkvlvl6HarG+kuLpodIeX6FnA0n8f0VR9hqfn1LCe/dzuNu1lbQx6N&#10;JUMVIep8yQwBp9nV3G5BPuvDeWt3B2hjpZqGspETauLoMd9y9TTSt99SUk8VazGIRkQl3IDsOD7V&#10;c/z1+SNe9RW1mY6Hx9PJV18OPGH29uqrhx9dlaGrxz1lDFm965to6lqereGFx6dUgupUke5o5B+6&#10;B7R2a7DY2lreJzHazLLWOK1qzxMrCrpagldQHChHEEEDoDcwe5N3Msdm9zAluxAlIZl1JUFlakgq&#10;ppw9aHy6Kt2J8ROt+xNu7s2h2Pk/kj2Nt3fe06fAbr2/Xdobi2rS5fbX8QoZq3BVP9x59rTxxZKO&#10;LRWpHKhlpvJE5aN3VidZLtjc2Gr6jdud7d25gmxcTGlxm3+u9n1WRqaOpnSOpGOiy2GrY46ms8l/&#10;ugPPGRqubEe8xvbX+6t3D3j53st63GGW32u5k1TSxXKRzFdLVb9S2fSSDprnBINRjqHvcH74258m&#10;WR2nl+5tpZY0CDMwUfh/0K5Q+dc14dGzxtI2I25gtm7P2JuOqxo+3p1Oe3NnPtcNT0cCpSivrqit&#10;qa2qgpvEgFL5BHKoI4vf2GNf3Vuneu4IMztmq3FuB8VTHF4bcG42xEMsa1DKlVUTYba2D2zQz3H7&#10;iCQPodFYG6g++xf3df7vz2p+6/41xa7ney7rKrKxl+l1uNDAr4sVvE/cCQzGpNfI9YQ86/3iXuLt&#10;9ncbLLeQx3xJIKveilMgq31uCPwmhofXpb0GwvvMVPTbkegqanIZAVeRGNfNGgl0yK320UGezGck&#10;pIZItUbrTvFGyMV0hCylN1u7+10WWCfdWTSOQ0ccP8NDVGQjFLURzR00c9b99VFZpUA0OzKGsQLC&#10;xzUg2PlNmSdNri1rUnXQKQVNcDSPtPEitKHIxzvfvu+9G9lkteb9whDH4lvb5B/2ldKGHYO0afyi&#10;HbuISOWSWdqcUUH2pqJ0aOWpNN4/CKqaNyryBQ5BPI9iLsTt/fWyczHms1trb248TWV9LNXU+fw8&#10;+Iqq9aCVaqQUuUwtTj5TUEQ/SqSog/JjYce4y9yfaDkb3F2C92WVWN34TKNEitpJB0V8RH0hWoaq&#10;QcUr0R3P3q/ci622W1u+cr6e5caXka7u5GFWBHxXBzXzHnQ+XQUd0/HbEdvbYXA0e9N59c1tLQ5O&#10;jxmf2ZV4qbI0CZPFVuLb7aHdmI3NjKd6cVnlilip46iORFKyDm5ne/u/eotzdcUfacMGRwsTdjU9&#10;ZldoyRYuXM1GVo9o7koqSloJzRRrUrk6ioCipaI/aj94h9Gg8TPvb+wu8+zHt9t23XUiXEgogl7W&#10;WmhwB2qrIakZDUHp0CfpfcH7zHP+ycu388TqsLqJRLMHRZJY2I/WedB8NKaMgkY49Fi+C/xPy3w5&#10;2ltfpOr3PkN81GyNg1+D21vauieno6/F1WdxdXPHVY8ySmhnpamGMBI5VWVC2gR/ijXf/wAnd6bu&#10;3SuWycq02GSppIaTrPH5fcuO2NV4WjyFPPUYXcdJjs7R1WeFZTwk1FXNMZmRWAZQSp5f3WzbKlsb&#10;S/jkF3KD3aUah/DpZkLcfUnrtJ7V/cM5F5d9vzFf7XFNzKLZmEjR2TuJGFQwlFmrAg+Y4eXVjUVM&#10;sULqrSO0rNI7ySSSkyOQXZdbNoS44UWVR9APbDnd+/HurEOawnQuIiyEzQVyjJ773LV4M1OoPIsG&#10;MWvgrKumRhq8ZqFfxqUDjVf2Cdj5d3ue8ubeTfZ2gVtKoRGMEEDUQlcfIj1PUcQfdw9yI23SG6v5&#10;JNpQ6Y4zemgBxUoIgAfQDHqD1IVCEVS17fn+v+8+yed2dw5Ps7ctbkN5fwyGpqMe1BQ0OGoFosVg&#10;sXSU702OxeExbGZaKipoGsio2sMA7M7KD7yD5R5bs+UbCeG2I/WrXCk5OoksFDk1Hm1PlXrIP209&#10;pLb2kiksZZtUl3FSTU6kUYgnT4aR5/02rrmBYW9sPXO3qbJ0NRLh6yprJW8CQx1ksT+N2q4EmoGh&#10;qYJVC1kBaNdOlijEk249iOxhnmlW1iJ8GRhVhimaivHFePqOpn2t5B423WSmS2kNdRJGnTn7OApk&#10;efr1xkGpGXn1ekkOUZVY2ZlYchlBuPewp/Lz6nx2CwP96JcG0G5N6LRSYPHzqkVFS4TEstVRNPWG&#10;EiVMpkoINKIkaBiOPcrcr8pbjvXOGufaLBrFY0KEEhmZGWgNag6uHDqDuaPdja+VdxpfRgsGNewv&#10;Sh+TLX18uq+vnJ2RNtzrXdFRBmxh9r7eo503fX4+OWuzPhy9JLj6z7Glp6qjZVxuPqpamo1M37UL&#10;ce9h/b+LfH7XheJWDTQQTSks0skRYo07JbSzMwufrYrfj2UbwbSPn6+2pI0rFPMoRPhagYDJ7V9e&#10;B4dEW472vMBh3SW4CWzLq0ligpxPbWuBk56+Y98x+167tju7MtU1cmRqdq57KYOODxMtfUx0csrY&#10;tJKmaWomnpaSGKxErSOjWTUQfb1iKxXmhgkTHPmLGrECpCle9KB6Z/tiDOYyh1E/0HtvfeS90SGe&#10;a0m3BuXZUokhdmiDyY8NSiBQyk0PEVx0EObPeD29styTYJuYZf3jEoZ6MhCgio7tYyAO4cV869Jf&#10;eXX+5974ZOxcR19uei2qyxYuOqTD5muwMWVpo/uapoa9IZaZKuoemLFABCzDTpAOn2Iq4eauMWQq&#10;H8K0R1RfutGyTIwKXVrNqsPpx7x/3rd49p27ceWLewlmluU7xJEWqF7iCV05NKVIPGvy6ym9m+ct&#10;ke0UWO+iRXWvdNHkfLJrXoZPhbuDL7S3pjMtLksnhEpXZZD9zJTzKsr/AG608UFaVYKWkAF2Bt/T&#10;2Qf56bTO4ek8jT5FqavpK7s3o2ekhOYyuPq5q6g7h2Q2PNNkMRkcfk8XVCsVPBPBPDJHJpIZTyC3&#10;aNl2a82S85evIb2znhgmceDCqqyujApVoyGDE0I868epM9/ObOWNl9puZL7ermdLVbSajwgE6xGz&#10;gA8akj1xx628v5ffcsdd8vvjxJPVw1j7zw3cGzZ6j781VRTS4LqPe3YRE8rmqEsPh2swcOrxoxAU&#10;H6e6tNx9K9wbu3Fm9u4vC5jD43MQ1+Gy8W5twdmZqCXEZbH1OWmwuSEXa1FNmaSur6WOo+0qnnMl&#10;XHGsrSLqVvbN7E7NyxdQbpAu5PfK6FKrCQrsMEUgDDBIwRg9cheXvvQ+0luLx4uYbxp9ePEVmAVT&#10;kH9RarWn29bF1V2z1tTbewGZbNbcqfIyzbXIhWGOSop6uPH6aOrnwlXLQi832zzqqMI5GK6TYg6f&#10;QPwS+JvZtFlarG9O90bMyeyspjcNkYt5djdnbZrczU18LVL1eKan31Ufe0F4irpC8aMSEI5v7yai&#10;3L3G3C1hXY9pU28EwR1b6hWwKgqBKFAxSoXiejz/AIPT2T2ye5teYt6g+ou7JyjKGcKwIRc+MNLZ&#10;qFoeHHrWb+UvzB/nT/HtMjX5DtTp/f8At3tbCbkz/V9b1P0dh9zUWzJMd5pcNia6iylHW1clDlIw&#10;p+6yclXJAfWVcAq1bm4Pifuqj332fRYXdGA2dtPbHam9tuYWLce786rNjttbnZKaCGemzGPy8kLL&#10;TBBU/cLUMTdna5vJlts3MgWwvN5McdourXV3OVzTuJ9Opr9v/c/Yvcqz5c3/AGeSWTaJIlKlkC0V&#10;6EEiprjyrg9XxbB+ZFHSdV9YJvzavYm7+1871psncW86PYexIcglDlNzYimqH+40CgoqRpvO0hRY&#10;iioCNItb2fP+URUzUvxn3LQVbQVLYfubs+kZkWQyJNNmMiXAlMmuSOYXZWJY6ebn3Afuxbru3NWw&#10;wbVMHeOZag8PiAFAMGvocHh10T9q3tbvZdwjt2YgTOfLh4gOAB6Y6qk/mtQYbF/JzKZCrbJ4/wDv&#10;T8eo6mtVXiEEzYPNYWOlqoI5I2iM2NVQHjK6HYWNr+7gqSUQR4upXjzLHNOigKheFlYLYC2hiOQb&#10;+yrbHey3VprgnxbO8QjOdIYVCk5X8usavvObI3NvJvPvLXxpdWNzHD5EmSCRAvrxPWjt8jc+uA7X&#10;izlAvlxOA3lhs3TVFYI1kq1oM3S12mVYljsZBDYLxyfdKnzx2PXjeDzJSrPVGeU1FShsQKVXaTU2&#10;ksFhKfX829/Sr93TmW1bl5F8YLbiJTT5MBQ/aQa06+THkXc02nmHfbK4fRE7GNdQqCS2kUoQM/6X&#10;Hz6+sd0Huqh3j1BsDcWOd5qPLbUw2Sp5GCgS09XQQSxOhVmBVka4PuuPdFE9OtFOfM7mnDsHUl1j&#10;S3oW5GllA+nvKXabpH+rjpgMeHz6mTZrqO4F5HGwEYegqQeJxkAV/Z0Mvt62qsVfOVNUaYS0k8jC&#10;oRPt5owC/hs1zrnto9JUgm/P09ot7aW2Xst9ZDgYJBXyr86cc16Z3aOSJWIoaHjwPXvanaOiwX3+&#10;RRaORpTVY3+DD9yRKOZXWpnlKp55IYYbuSzsot6VHHsgMjX3gW8jusaDWZaY1J5AfCKnFNPSrZpp&#10;pyIGAK+fn1wNtai34PP++/1vbHk6Kvp8TuHMQ0iQ01NDAiG0NTFFUTMgp0NMyFXmppGEgfTf03a4&#10;uPa6G4spZtusppSzO/A6lLaTx1VwrcKD16FdkzRTlUWgHXGV7BgP1WIUk/R2Fl/x5J9uW/xTUG7q&#10;rDY7dVdkqTb0VFlMVkaynp6GsiqpIUqK6smGLWigSOnuzKoUtoH11er2n5YN1cbRFeXe0xQzXLNH&#10;IiElSoJVR+prJLGmRQZ4Ux0I54pbmNfE+Ko/wjpqxEuSmozJk6VKWsLyWp0qVqgsamyN5liiBL2/&#10;pxf2HqYzK5+oyOMwmNhqsrms5i8NjGGNp5q2DNZWWKOhuYIUp44a3yhDGyGBi/6PZlvW7Q7Hstxu&#10;kk2g2lhPMqljpYIraRRmqWBpgMGPDV0J5bCYT7dfROECyq2agChFCSCCAOJpnrnlc1jcRQ12QydZ&#10;Bj6LHUk1fV1tYwipqakpoGqaiplcsv7NPAheQ3GlQT+PY0/Oz4Rbz+LO7Ie7/jzl9y/3UooaXLy0&#10;NFXzVu5doVFHTiTI1WLraxKuTO7cmq0Z6mhrVqYxTFl0lfT75Icne8HNHO22cy867FZWsrR3knix&#10;kSEtVyDIY1k0Oad1Cmn+ies1vYb3v5g5Yv7PZd1uGS7ijowVpWBWSMsCKyClK0+fVQH8sD+Yzgv5&#10;hPUW46Ls/D7Zh3Zidzbh29kaOCLyYjPYqLKVFNg6qsoKiWaOkylTj1QziIrAZyWhSJdKho6Y+V2w&#10;+y6qnym5qDbOF7Mx2EqKmmiwFP8AbQ7llixckb5LZkFbNPjNvbh+69ZiaKVLXsPeRftT7w7R7k7a&#10;OXbXc545S4EgnJjSmsVjcl/HliA8jLrIGWPXVj2Q5r2Lmi7go5Jl+A0rU+mWOejq1vUG5Nq4iPYG&#10;J3Fufdmx8plWqUl3nl5dwT4OCbKLVrtbcVYy0+4tybPhxhalX7uukqngsss0pLMTg9Z9LYVd0xUm&#10;+N6bdyGSjlGWwe1abDQxZyhzS1is+dzWYrDXR56ppZ7qGWKCKQ+sr+Pcl8zc+8xeBeSbPsrJsboE&#10;8cM+Y6BRGE1hI0Yd2BqQdoJpXqfRdpy7vLXEeo2cjk91KAV4U4D8uiw9/wDyt7T27h8hmuv+j8w/&#10;WlPQRz5jf8tZLUYqs20KQTpQUeCxc2IrdtPV0Q1vUrVSzwMfGgDWcCJWbF2TBsfc2Uy9dlsxP2Jn&#10;himyE2SlzU3nzFaKTF1uKp3VKPB0SmdGlSKFYYo7lUUgEEtrvu9TcxbVDtsUUFtYWwk0BfCXRFHV&#10;0Y11sxAOltWt2pqLVNRhuSSXd5Mu13JRZoQwzRe2ikDB0knPSIPcvab9/wCzdobTxNDtjA9dbMot&#10;zZPDfwOTB0bR0+PSn3LtrcuQyFVlcjX1NODK2PenqIJnq1jWdp4y8b4Vy+ZwFFs9cDtNJd5V2Pq6&#10;9q2remMODlpsfKlesM8DU8DUsmOV46UiEKspVmUgafbosdv3CbfDuO7t+4o5BHpXUGl1OCtVNe4P&#10;QuK1oCFI49R9uXKsO/Cb6sP4cdKk0MnCuCymmfln0657l2ltPuDcPZ2M7T7JmpOmqDN4LatRtjbl&#10;Xlok3TDU5ujyONnydXNFNnaPNVO6vFBkJGq5kno2kjCpqDgveTwNexFNsjF124clR7vig27DuytO&#10;TTJbZ2bVB6N93zVUkxydLmJKBWdzollgcxl7En2P9mvTHB/yLJ47OI2j+K9rXsknBAa3Br4ciI1d&#10;J1hJBqyR0MuSts21be4MsLRyhKJoXSFYcGStc+vHo3u281kZNh0Q7ZyGE2KazrOCDfC9cxZfBUWL&#10;7E3TSp/HajZORatq8xjYMcayVKZTNLMJFWQyNJz7ZMfut8DvLA5mvpc/Vy5TMZbc1Fj6zLVYh2zj&#10;JYqiqr6fHYuKb+Gipw+UZloqdYVaHxpyxFyeXG0HctjurKzkto4I4o4XdFUGZwVEbO7KXZZY6eK2&#10;rSwZqAA06HVxdW+0WrvqMl0ysTrIqC1aalABYeXEevQjZXZGMyO08/s6nlxRihwNDic1WVdNBPJm&#10;ql6WKKgi3TWzxGsy1Bk8SVjrWkmbVC7rdb8DvtrPbz25UdobjoF29tfbGUO187u6bcVbkKqv2TFt&#10;nbFFFU7tpcSJVGZp5xRmeppo/Hr1Mzl+QcdeceXeUNp3TYN+upNwud+CXKo0ekWkoKOi28hVdUaI&#10;KUYHtYAoBQDrBXn/AJyh5Z5vfm2cMLppgSiatBCnAIVlbyzpZT6EdVO/JXqzoqbtX49bk33N2b2j&#10;2tj6buPbHWNDsg4zbfXm/MVuhtwtR9Mbw3LTUFcm0PC9YIMfkKaKGemqVjaMoQAFBU4zNJvbLUtO&#10;lbuKDL5kJnTkC0WWo8duKsFVt7KYjIYuLHVJ2rjTVRU32iuqGFNT6je4yt73bhsFo0l4kLQxkw6K&#10;GMtCCskDo2pfHbSSJSNer8Vep/tudeWN92DZ5YgzXN7ZI5BWoRnUGlSS2K+bV6GbA9j7Cpeqtj1U&#10;uYodsRbc2jk3wclE9JUYun3XsClnh7E2Nn8VuWTcVDW77NbjKupfJ1sdVVw1NyWci5We5Npbxxla&#10;+79mQJuPMbnyGNbcOG3zn8pl8fiMXJPDUTpiMSK1Dicp5iSgVxDHPzoIFvYP5e3Ply4tV2a7k+hs&#10;rVCkLWsXh6miGjS5+HSFFCAKlcMWyTDm02e48ocxvJyzcx3VqWSqTyMxAxWtCK/y6Kp1B2p0dPCO&#10;os7kMJ1hszrbHVy7P3V03sim2JVZ3PbWppMDloczuejhpYczjY8BRyBlWATz0g0vNKCQyN6jxXYe&#10;UxuZyW5ooetsIu6c3lJKqqho89u/feSqcrUZfILDlZYI02zs7K5F3kWghRZ1R9MdSgtYo5v3a3/r&#10;htMXLTNe2cP6MkCySRpCjL4cVyY2LJMyIVOoq3aNZU8Ok9z7hc1tvrC/trR3jmYKqNIQF1mlKudN&#10;BgDyGOvfKPtvrzZvf2ydp9QbdyfdG7sVt/DbD/ubt/fWe2p1V0ts2doMXi96V2x8iMlRb77Hxu1X&#10;jpUq6l6mjpFUTCiYppLFuDZGV29VZUUeX2hno94rWbu2bBLjKHb2dwEAaStyGWp8ksFXk9wblxs4&#10;dlMs/lMaBQb+r3I2yc42e6VgvY7m3utvdYLgK8ssUoIGiORGfw4oJFIJ8NFXNdI4dZBct87bvv8A&#10;YxWdxbp9SGClFDlAtAMB3cU9MYHRr+lvkfheyK7+G7g2NvzYu5+td+YPp/tHCY/Jzb42Zka+qx1L&#10;h8HT5ahqhQ7d29sjcGMlhqFnosfBF5Jdcis2olWJ1ZT7xp+r8zlt+ZylyNDn8Zvvc9TWZOLFS5/c&#10;1DPFX4zBVVJBHHFTU1PNGmp4QlQFGryF/V7J7/mK826TnKwj5fgfb1UQ2axxrJohA/Ul1MGJJbUA&#10;GJBFBQDHQVl2zftrv5YJbJTYBjSi1J9DpIK4+zoGd+d6b160q/kdsc9H4Vth4rGzdd9J7c2Js7G5&#10;9cH1ZBiFpNwbsyVTkcfWLXCWqFQlNQyK1HUNpi8Sqfap2J2tWrLmaTb28dl7025SxvV7bxGDpK7H&#10;V+N23BD9zj4JIMrW5ObI0clCF1TSBZpAeGF+AjecmbXzHZ7XvO+7Fc2m83KEvchqqXkJQ1mi8Kkq&#10;1xpURqw1pGmAIg5k2rYr642Off8Aa4TKlxqV44k8SvzwafkAfn0XHtH4Z9adwYfrfe3cfVHanS/b&#10;29aTExb+7EyGSwlYuc3rvp48flZM7unYeG2TBhN6U24K96iGGgpYMZT1IEi0ygafeu7/ADvNnJtf&#10;uXoiuwW56/NYXd+7eydzbcochuTKbkTbLZB+onr8bRS5Wvr6nGY9s6Z5YaNHWCmiZY4kRFCjAX74&#10;BuX2f2Qh3C3nTdk/ecdw0sQiMsqyWCtMFHbplAD9gVM9qqKDqB/dPadt2fabGawinVLh72V/FUKx&#10;YrBUgBVxQfM+p6s7/lU763Hvf43U2K7A2vV4Xf2w44Ovuw6/LbExWx8hvPcm2sjuTE1m68lQYWjx&#10;+JydVn6CmgqJ6iGnhikmlfSirZQkP5Lfxp2P8hab5Fz7pw2Iq8vsjI9M1e2M1k8NT5g4WoyZ7Llq&#10;4jC8tHWHHZX+Dwx1UdLV0VRIiAJPE2lxCnsNy5++35kuloJbdrYBqGq6zMTkEMAdFDpZSeFRxHOj&#10;73PuBf8AJR5DtrW8lS2vlvhJGsjIJPDFrp1AVUlS5KllYAk9pBIJ9ux91V+16ehkokMn3UWQWVEk&#10;SGUlBSxxmmnkpa2OGqRqjUjPDLH6Tqjcce92/YlJUjD0WH0JMkNBTUyyRyNCIpIYFS/7rSOyHTwp&#10;ZiR+SQfeXPOXL9vu+1eDfWyO6xVFVBLsFoAajINTg+YXrmxsvOZ2jmCDeba9eG4ScMMFq91aCh7a&#10;1OcUyOJp1rK/zFugsZv3bG58hVYiGpkdcpWSJOsUDNFU1Es4qfIqU+oxah5GX0rcEqFIPupz5ofz&#10;ButtlVe9etdobtq9xZ3aFdFt7cuI2PQPk8lV5qORYspCcy0+Pw0cW255PDUxCuFQlSQhVWKskBbd&#10;yrLy3y7u91bCY35LBABr0AnuCdreGFHcSKGtV6zXvbu7513Pl/eN72hLa1ngR9bSGIMQKpqTQ9Xc&#10;DWKplE0hhVqit/JI/lP4jovrjCfIHtzBHMb437JkNw9e4Hc9JHLT9abCyskX8OONx1Wokps5vOkp&#10;UrXkMeiOkniA0yLKJKOOxfk7SDA027Uy++azcm4ctkcXido1W18jUVtDNSFZKqRaalJwFW1Ozxme&#10;p++mKvIIQRUwVZig7fIL2RrW6i3C4luyCNLK3cg/GTqNTXtoRQHGKdTds+y+M0aSR2K7cieKW1JG&#10;tfQdwYKRgR+GFOJKCoPWybSRU1IftaelSJYY0UGMRWACqY47KRoNidK/QBfwCtxy6q6a7t7o2wNx&#10;V26t5YvFV+dGBagzWPr9smoqsVOv95w2MFVKVp8PlUnxzCS4epp5XK30sVW28pc2X9qJBuVwq+KO&#10;zSy1zUivkBTP2UFadAnmTnHlPlu6fZplt33JQZAVCOKEDT3/AJ1T0r5Hprq9yYKkeZHlglalo1rJ&#10;BA1NIyQzIvgW3kDK1VE4KfRWQg3sRcwGG+EEuc3hkKzNwViYicLQiTWsnko6HFUuKpWWon89exb7&#10;fyJIECma7lbsbDKD2lu7+8Mu4OwhalCc0oQcV+YB+0A+XUfbh7t7bt22xw2bUuFYkKMGhofI8dQB&#10;+0A8emSu7CwFNRLNHUxSVMkaOKW4DozeoxTFiIo3jU3ZWYED2ZfanwV2hinxdJuCSbN4yJqKuqIx&#10;UrVPKUnp6mSqp2hhp1SVnhQzxFZDJGpF1axWfeX/AG2trWXb2W5akLKxKk1oOJHDyJ/nSnEwVvHu&#10;rNJcX91bLov5ahnrRmPlqYGpz5kk9Iyq7a+8x1S2FgaOvVpaaJsjGaaNa2Mt+1Ijl7IzIY1kLFA2&#10;k+pb3Ndg+j9n7PLUOGwGNxsbIPtslQ0tPHXRR+KNFh8sEaF6KVIhrUkqknIXkn3Jd5yta20rw6A8&#10;ZUFWOTU1+WR9vA1PUaHmaa6j+okmYvq4HIJBrXJ4ipp6dIKr7BzOSeOoWplYxxOtdjX1pRSIshu0&#10;SMwdKuMv6OCHXhidKn2pMHsinopTjpaWCWl8kssZaBNVNUzy+aSWKVlLCOeYXdVYKpGoDgAjDl/a&#10;StvCrrQRlSPUUOaYxUfmfl01NvrlS6TMhY9wDHI9CK0PUDObikrY4spTyyfcxFI3cSkrU0sEbBdf&#10;qIjmpUB0sFLH6EnggYcRt96HxVEKmKohcBJ1CprCtqYOAFGrXY255JW9iPYzubxHj8Bzqi00IPRU&#10;m4q94qyZiPl0Xnf+cTL4LKY6sPmpauklFTRSuS8flgWlUxOxZkidLrfi/DfUGy6q6Gsny331Jkqn&#10;GS10KK01LHHUMDFSxeSOenmjlgqUBKmzXK6LixBvzE+8lHFae4l7IK6vo7ZseZEki1+0gBQfQAcO&#10;uwX3H5RF7XN4i6ohfyqF8iMN/MmvzPWq18zN5bHfe+5uut7dZbQ7Sx+x8ljalsJvTNVW1qaVcnS0&#10;1PQ1+J3Vi62LMbZeCnhqY2mTTSkV2mVidJWPml37joZqbDZLE52pmiilpq6qxwgmQwPSsTPJjamj&#10;oaymMTlfGv28jsx0yKfX7xntLjddys90vdkvoxeowpHNRqAfwq1QM+lPTz6zPlmSOcK0IH+Dotu0&#10;9tfy9avK7HqvkP1H218ctrUMue29XY3au88ruvZcuT3PS7kopGqaXceGqezqXPYqpxsdatRUS1+N&#10;hpael+7p2ikFJ7DjNY0YrE5bcNfBv/c2boKN8jl6qfsDI4TE4qSgo3eJ6vHbWye29s07PCI40joc&#10;V55GdWkjZyxZRFBeWtob+8uJG3EJXQzFiDUDJJqSPz+3pO8njS6QB4f+Eef5dGY69baW+e3Ooume&#10;vt4/GPq/oncm6v7o9Uw4j404XfPYXc9HuvP0UVadtzds7J7K35UbbxOaasfJZDcW6Rgkp45DTSWV&#10;ZIgs7L35hR0zX9eUWHqN0Y7dmLxfSe4cikT4/beK3BuuoputqihyuXmjBkqKHO5HSIqSOdoJERpP&#10;EjxSE33OWHcNtktr6MFI0DIDkIQKhlBFFPkSKYJ6DdpDb29ybqyfTM7tr00q/ccNT4qVxXh0MPT/&#10;AMQ93ZT5y/7NX2L2hjupd2Yje3bXy/622NDkMZuzsbsDqzbOTzncW0Mngdl7ey06UeA3ptfGXaoz&#10;dTRR19K9RBTmWeGekQonx83Nu3dmJaiGKqcnnOnsDjp5MZMYXn3RsSWoFNTtiZY54q7+Mx4TIzQt&#10;CiPDPjpfC8iGricIYpp7+4iuSS7xIq1OTQAADNcU8vLo0+ntts1Rf2aSPUgUAJbu1UGM8a8a9X8/&#10;ObH9E9V42g2TvvOUOwNqfL7tOuwGG3gx0YnYnda7TyW6MXuXNCqxtTtzH46Dd2yKHIwz1MyVFJuS&#10;OnrFiqBTTIBJ2Fs3cO7Pi1mMRiHj/jWx8xU5nYzwOz12azOQ31nKKCCOXTFJT1dNPJN4FidknnqY&#10;gSroNKPfFmvBt9pbwsCkhdtNcqfL58OBx0Y7e1p9ZNqR21Ln04cR9vRaO9/kH1x8Wv5tHX2495ZW&#10;d9pfJ7Ym4uve4585NCuzeo8D1703hN6z57JUsVdU0U+P3RBj8ZUZTJZeKmGIw+DqpI2NNNUOR47P&#10;2JuDbXZc/ZGy0d9zYXHndq4mmmeCk3TQB/HvHbQCoXlqKiD7uoiTSzqY00K0joBQvf2TWe5WUBaR&#10;iFaOmAlKGQr8JNa1J6t4kclqiLH28ASMj0z0RL4d/Ivoz5Pfy4MV8TfkjXx03WeR3unxiffuZdK3&#10;M9WZWoemrPi52hPUyAQU1DTy1m1Mb5pLU/3c0pqHjpIam653lnaLd/X+Y3xtiWRsXurq/ckMJ9Sz&#10;wZGl2/layipqiIa/HX0dVjKimqI/U3lDKfobGW+STx2EU9nNE1izqQWoWpUHjQ5qSK14AdLNlhhe&#10;5EE5VrhQeI/mMelB+XRbPgpsnNdL954X4l97Uc9B3b8b/mjsXdFHTU0EVPhMrs/dnZ+ytsbmyeAp&#10;1gpkqtmZzA9mYPN0LroSCF45igZE9v8AtKSKu62pBkS/jrdoU9PlY4ovLUy0ldtyllhrKenQ+SWQ&#10;QzKoQcyCyj8XObV5LnYJp5ir3MhGBkCmBTHoBX7Pl0zLbmO8ljTCKxOPma9BL8qsdlNr/wAxnCw9&#10;fUzxzbc7yHYWwMxXVrYvb77z233hukb0683VmKljR47GZTN0VbkI6p9YoWeaYoY2ch52VQT4rbhN&#10;Y7Rv5ctWVelgY6aelhyVokkUEOkVJU0yFyLExlvo1g2bmfb4RDNb9xQHgPxDFP8AVx68GW5ZgkYo&#10;DxAHSU+aefwXefyMWv2hUUeTSgg6o2ntiJkqqWt3FtneW8+rsglbXxZGogSnqpty7T3VLDBTESGK&#10;uSFBGadJpF9SX+1VEiX7pII9UAUtZKaCnAmkJ/bBdLPo1fQH+0C3u9jeXAtzGyk1Yt9lfIfLpMiw&#10;9xjApqIrQcQaH/B1Xt2pgcKewZcvUbhI2dVZirhh3BPUQUYqs1ubdm6ZpcJhaKgip83NT47ICfHj&#10;JfZWEk0Y/Q8VO82Nqd4tMctcsqlJXJpKuCJ5VGtopWkpYYtDSXAsVQACwAFvZjFLcOFE0ILepzTN&#10;cV+0n7SerlFx2g/l0Be6sbkafPyzT0nXh29UxV2Foqek7A2Bm8zSY6rM2OgzOLoMZvDcOanyVNhI&#10;4JSZKeesmeeZWaaeVp/aG7ck3PB17mMnsaogo9x0NTis3R/c1ApYK2mxeQoqzJ4t6wUmTTGyZ3B0&#10;k9IKs0tStKZhKYZjH4nD/MtzPHbWzF2RvF0ggkGhVuJ9K0P8+PS2xq0jqpAfTioqBkH/AAdGV/lt&#10;7H2jvn5SJ1H2XPTZnaO49mV/XdRUviINwQYfcG491YigxOWajqqKnmyuKwG9MzAZqVJkqaqISJTV&#10;FMsqVFPP212btbctIozVDmdkZOcGCXCbyhpcXMXf6U9DmaKtyW188JInD2x+QqiqtplWOQNGpjBf&#10;XMkNtPbyqEGls57sEMK+nrgjy6SFwxVpvhFQT519R8xU5r59Az3d/L++Uvx83fkk2/jcZ3Pg8LXV&#10;lZS7s6Nq27BSjp6dvLJmdxbC/h0XZPX8FLFDEklZnsDQUjyqBBUzoFf2ju39m7PwWz9zbwHXu4N2&#10;1tNU4fPU2O2Nj/vN0DcuLrM023t3YuiWZpqnMbTyO5ajIR1KUtfUUTQJUQwvPS06+5W5G5o3jcty&#10;2nl082R2FsWYl7mW5FsEZovEDCFXCB8FyChkbTXUCwTHX3H9tPbbbdi3fco+UpZpblJI2htoo0E5&#10;uBSUSgrpeOQhRLrFHB0udJPQ1/Cj5Y/LTf8A3n0b0rX/AC82X0lgtuZfNbVi3h8ic5ksPsLBbKq8&#10;b15Tbp6ky+ZpKVsxjNv7gw3TWPxlPiqeqwkVZUVdZSzV1MuUq5ZKAO98xuXtnCPmNoYLrrrzN0sC&#10;bjyW5K3fSZ6voqXHEyJt3HbxkxVbT5Gkj29IMZKXpWmmkhWsqvBOamjn7Ve1fttvFvyht1tec1ST&#10;WkkcYStr3DUKsZayPph007QkPaVqWCvG2KPJ+4WuycxXVtvW13wiihlCwyofCAkMYSSaFF0yaAlD&#10;HrRqSKAXHD6NPx52Hltg7AwOKyXY2V7Kwc2EwMGNnk2XVbRqqjKLSxVO6dy1NBU1lRX0lPunc8lT&#10;lqalVYYMZDWCjhMtLBTeOvfO95/I/vvvHam2J4J9u4zBZvb252zOJqsT/CcBkcRT0WLrt+UmLpKD&#10;MYw7chpKeZZoaWilpnyc8soZJ5o6ePGT3IuPvFbF7k3vKHtbyubLlnxz4F2Y0uo0OoeNKZ5Sy/Ta&#10;QAsS9iMWWgnLL1lFyLyny9vHK3Lvt3BIybNLdTPFG8FxL4RnqCoVpJHhTXqdFkkJXUaUzUXU2vtX&#10;aFNXZ7+GR1eSTHZOibIyikk3BkKKtnSqOF/itTJRyVvm+zp6eI1E5crTwiSViuv3sXbFx9Rj+kOv&#10;us9wYTL5/du4cHhNqY+TEL/eGimyB2HFuTJ7vrtyRnAUuKw2JykVREmQkkSZa4UxjElXUwQMMrjd&#10;N35RbYNt3O8kn3e6DpPdRKoEcoBaZ2hbSVgy5GovXUFNdZpnH7de3m0+1HI2ycqwWAWzLTqzD4SZ&#10;mDOphNdKuqmupQppQg4618O89012M+SW7u44904va3VW3Mjm9ydo7rrcocFldtSUfY1Tseg69pNm&#10;VeE3jl9xZ/eG3cTT16rJRChyFBNUUsrU1FDJVpqk/wA0La2R2P8AObf23stlZspkqLqzbwr6mrrq&#10;7KSfxCp6bLZNvvsk33FSMjk5JqtW8cCj7niNbc8xvfVZofdfmGaW8eaOaBXjdjU6HtqAYPaK1AXG&#10;nhQdQ3z9t9hBzLcW9tCi23gxOAg0jUsakHtpXuUfIgUOOrhvhR2Rtzt/4wbC7A2dQCDbWdzuSODa&#10;PGYzCVFVh8VvqfF42SuxmLeelo6/FYzHxUVTH5JXD0bAu3B93a/yCIRX/D7sGmE6qaXv/cryxmJH&#10;0pW7H68WHWS4do5pKRhYK3IH9feVv3Rb+OP223W10/qrvEzVqeDQWwxile058/y65k/epSP+v+2S&#10;PUH91RUP2TXH+DoI/mpuObbPYWzWTFNW/wAX2lUrTyCskp3Z8XlpzWx0yfayQLPDT5KNtUksIIaw&#10;NwAdibo3IrtfdNVja2akhxucgPlLSxxrBXQxtNTyM7LESk0Qf1MOTbng+5w9wLc7rtEV3AjtdW7Y&#10;4nUhww8+Bpw/YK9c7/fXlf8AfHLUG62kPiXtnJq7asWjagfFK1U0Pnivl0WSm7CO4Y6XxJmIalFN&#10;JCZ4WSCWATqRGnjq6unjkppEWNkRgFZuANYvVT3ruLJ/zL/mJtf489W5PIS/H3q2efOdhbnoGlho&#10;KqCgrft89mIpBeN6nKyacXiGZWN5HnUGJpQuP+/Xv1FzZcvwSgoDruWUmlR/odcVEY7fTxG/Eqhu&#10;hzyDsFl90b2Q5l90uabOJfc3e/0rKBqF11qTBCRWoVO65udJ8liqGVa2n7Xq36+69xWT3UqU24sh&#10;R01MtG7K0kMrRaoKR/oEFNEmqf6KunSSSFvbp8Z+ucLtDb1dlcJR0lJjNxb73VWYqnpIBDTUu1ae&#10;vm2jtOghVPTFR0m18NShEHCKbc8kjXcrlUinsY+0RxoukYAMSqtB9mgAf4M9YBe8G/7nvnM2y2O5&#10;3LPdWW12scrOalrmeIXV07H1a4uJNXzGOmbeW4Q+AzMbJNLUY7DrX+BBHJUS1eLtmGWGOUhXqjXx&#10;sqXtdwvPteZjbs8tdU4xo6imVpW+8qIEDBIUtFND5Na6GnMeji5sT6SOfZzablF9LHciQM2ntBND&#10;XiDwPDj/AJeossJBt98086K08RIVW/j4BqeemtaYFfPpW4vctBndsYnOYqsSpoMvjaPJUNQFdPuK&#10;Ougjq6adbpwJYZAw+lv6j2wZiiqYqnCZ7B01JPU42uosFXUPm+28+CzlfFj6nwAK6x1FC0UVVCGU&#10;CY0rRBkEhb25HLq+otJmNWUyKSeBUaiTxqCNQ+0j0FB1tVolzDvG0bk7pBNby3CSAV0z28TyqTX8&#10;LjVC5Hw+KrUbQFLC+fpIeJpggkmVIwo8zGRzCYVdQdbK0kpB4OkNqsQPajyuBrpI46ySEIwlWRo7&#10;KSnjkKqsjWtqYfUAn6cX91s9xt1Z4FfFKV9ajy+zoEOFUlEYGo/1U+zp8xWdonlmp1lY+MtGlxYs&#10;roPUnqNxZvr/AMT7R02CnhlitTl08ki6o1LiK8buC9xcROVAvzZj/Q8Ha7jGQRr7qDj5/wCz/k6L&#10;9DFpW4MPU8R8vn0so8pTtGt5f1gWJ+oP0I4P1uOPwR+fbnQY0JNTPM0cxFREFtEILWIAV0d3LeME&#10;XbgE/j2kubomOUIpFVPnX9hoOPkOi6VNJdFOCP2dcnq7xyGxRlD8KwYsOVBUj6lvwPb5BjqSnzsc&#10;yQ6vuKsNUeVg0PiKM8uiAK2jUkjs5LHUQLAW5LZLmaTbnR5cKlF8jWuM+eQAMYHr0vaRY4YSIwSR&#10;nzrUeeT5cKdJ+olqarHVsRqXiKU9qYQ3WSOoSZzG3nOnX+4EWwHC/wBbgifVRtTSFwj+JJp6WKVw&#10;xVoYWjVFSQgK6w6lTi+n6fj2B9tnjsecdx2w0VNytUu1AoAZ4j4NzgfiMZtnzlu5jwPWfvsZzC3N&#10;3tNawyzl77Yb9rRwTUrb3ANzZjPBfE+tUUwAirwpXVN/mY9XUnUnzgz0+MoYMVhPk71phe48clDA&#10;lHR13ZmyKiPYXbTJTw2Q5WtwrbVyc7kCSeWqmlcs2tjiaojcWdQSRdSL+kC3Nmte4FvYza3Lh14o&#10;QQQeBrgjqTFiKsGRirg1qOI9KH5HNeiLjGVcaSoqrNTvD9tPQyojR1EciyK8chAlDLpKn8qbWPHB&#10;dBLhp5Wq546yKd4SpEKwSQg8sbBmjkYGQlrXFr2H9SHo4d/2+OHbdvsrRttiVVRnmkV9KgKAVEDg&#10;UUAfEa8TTh1jLzV93CDmHmDe+YH5ykSe9u5Jin0wahlcuwMnjqSasc6Py6tw6X/myb86g6r606jx&#10;/wAdNrZ7E9a7J2xsemz0vbuRwlRXUG1MPRYLH1UmG/0X5qGi1Y/HoGRauYFwWDAHSsMtgQNLjLmx&#10;V/2zRxKSFIZTGwmtGSeOTbj2ZRHmEkarazVacfFkY/8AVpeiy3+69ax1cc4uXJ4G3Ax5Z8bJ+0Do&#10;VJf5yfZ9VIEp/jfsqkg8RKyTdxZyskDNwtxD1VR6PTexDG9uQL++NVV0c8dJS4+kalpKbyMEkdJH&#10;eaeQNK5McaKLBVFrfQXv7dS2u18We7kDXLEV01oAOAFcn18s9Tx7cch2nt/tt9Zw3xuJpnDM5XQa&#10;KKAU1N/n6rP+WfyK7A+UO88bvPeGDxm3jhsTDhcdhcJX1mSx9HTCZ55ZDW5Cno5KieaeYl2EcY0a&#10;QBxc5adjcFT+bXX+n0IH6vqPaS6tkuYnhmSsZGfLgQR8xQjoevIsdG/F0SHN4n71KmkmhV6ctaYM&#10;HjuYagSKVZXjddLQghgQRx/r+3VJBrub25U/Wx/2APsP3+1O9DAOA9OP+of5emo5B4ZU/F5eo6Dn&#10;M4KaVlaD0KEcsoQlJQylFJdVc3RrH6EtyfqPbhTVTU6ssBMYlYPJpNg5Asrki12F/r9f9f2EDtI2&#10;+4ubm1gEU0tC5UaSxAxqpTV55NePTe6W9rzAljFv0SXkVqCsKzASiIGhIQPq0gkAkCgrnj0l9v5L&#10;enWFTna3rbcG4NiVO4mhfPz7Sy+S20+ZaGJqaE5Y4aoof4i8QkIUy67eRgDZuSl/Nbf+T2l0vV4/&#10;CvJUbj3tmsTtrHUcMjmurVnqUmqYKdLs0rVxhiom4PFXa309nnLdrPDcXm7OtRAhZfXWSAM8akVp&#10;86dSN7XbHt25c1WMLwpHt9rG0jYARVUEL5AKFJ1/7UmmOrOv5OPT0/ZPy5q+1OwJWqdp9M7U3F2R&#10;ns1m5ZKili3DPSyYnEVuUr6qR3aroo6yryaysxKvjdWoMosYbqnaQ2H13szaNk82C29jaOvkj/TU&#10;ZXwLLlqu/wCXq8lJLKx/LOfZTe+LNJPLKSZCxr0BuZd0G8b/ALruKkmOWZinyStEH2BQo6I/8oOz&#10;qrvDvTuDtqbz+De2+M/k8TBUE+Si22lZJS7Zx7er6Y7b1PTUyiwAEYsPb7uSQCCNCeXm1AfkrFqD&#10;G39CzD3jl7x3SQ7XbWjUEk84IH9FMk/tI/PrLf7meyyX3uBf7sRW2sNvereWucqiCvqV8Q/l1UL8&#10;ysulHsrHYj0iqzefhdIr+v7XFwzyVEhX8BJpIgf9f+o9zsNTT023odx08ElQ+3cq+aaCNWLzUPhf&#10;HZpYlRS808eGkneGMW8lQiD/AB9yV93+LwuSZbaQ0W9vJqHyqBEIz9hkjCk+Qr1iF/eF30G8/eZn&#10;2dZgIhy/Z2pNcJIzzXEeryUa3j1HyRi3DrZZ/wCE98CbV+AOZoq4LRVHaXf3YddjqiQxwrLDjds9&#10;dYXHu0zyRhKN87g5IpXPCIJSP0sPZGP5lGR2GdwfDmk7JqpYeuT3tj917qnp6eStoq3HYSTCY7HU&#10;mTVT9mMJVZrdFK1VJISy0qSCMMX0mXYtS2N0zkrEssWutcCr8fQatOrVjSG4sFHUS/dW2fmF7f3t&#10;k5aRf60jl2S2tgx0sJZdbMUNKiUJC4jAxr0lqAVGxt8c8jmq7bvbVTgTHLnqTZzx0dNLL4phU1sd&#10;dLqg9AKVKw4xvEt1UyFdRUAEKv8AmaZAbN+LuN3bJEn8T232Z1nWYyaMnzxVb5V4si8D3VtYxtRV&#10;Hj6Lc/i49Jd0i3UxE0Kfy8WNf+Okj8+kf3R7S5v/AHqvtuqP3de7RfQyLTDJ4RdQwPpIsZHzFDxp&#10;02/HHdmH3JvWXZ2MqppJcztrecmRjkkUw/Yy0dLT0gjhKsY4y9LE7Asx/R7OPv7cC1zUeOpWDQRo&#10;lXUFSTqnlQMikgm/ijN/+QvePnuDvxvd1h2a1YNbQVLn1c4AH+lWtfmfl1ld91T2vHLWx7pzfu0R&#10;XcLjVDAD5Rg1d6EcHftB9ENOtDL+Y58jZu3u1E2nh5nkwW2qnyVDmUyM9SkRo6KlJQqimmpYjOy2&#10;P7lTySRf2G1/rb8Wsfz/AI/7z7D1pqXTk/n1k7eIhcdtQR0Q/GtJGF9Ti7Aktz/UEergDn3z5t9P&#10;6cD/AGPs8txrDevr5DognotAxoD+3pV0g1g2BNgPWx4HH1H/ABT8+8qaz/qhc8cXJJP05tb2Y979&#10;oAK9Etw1rCuuvHBzQCnn9vShhjqql/EEjcDlCY3kDN+FVUIYoW4H095CSF5U8G3At+bn2ttrKeV0&#10;1Rrn7f5Y6Jp7y2jJ8G7JFPOlP29KPG4GtqXi+5x8SBypYp5NTDUP83GkbspBHvnSU1VkJkpqaJpJ&#10;n/SB6eFDXJJsBYKfzxb2JrPl8zA1havmcUA+wkdBTf8AnHbOWLC43Tdd0SHbol7iwNPyoDXJAp59&#10;DX1z0jubs3cmK2hs7auQz+6M5VJS47HUTU8k07vcePxz1ECwEBWOt2VFVSSQbe1TDtSnETNkcsKV&#10;kLB4lppXAb6afuOELAn6hT/xPsS2/KmkqoJMZoaAgN6+tR9g6xY5i+91s1nNMuw8vm6l4B5H8JD6&#10;0QKzADyrpPnjh1dV1F/Ii7p3GuLqew934fZeNq46aoqcdtyCHd+fooDAXjWombPYfHrL9yvrENTO&#10;g+oDW45HZuMkjNR/FZGgvpLxUySFHJ4WZjPFa6n6FQbG9/Y7tbqWySO2it21qtBqc5p5ioah9aUH&#10;l1GUv3qtxuFkmflG3NT5SM4HlkCMH7Knj69H4wv8mug2zNj8JQd17oWsp4pGWKqxEOHeuhVqeVpc&#10;S1Tlc1GjhkYytEWV9QVkXSLqaaPAUkaim29i6pEIgYzUUMsiBBqHklCO1iPUHubk39to24TsfF3K&#10;VHOcOR+wV/KnUDXPu3zjLeXF2OZb0GRiaLK6gVrQBVIAAGBTqxnA/A/qB9uYvbmS25jaeTG0ULJX&#10;SUdNUT1k6xxQVFdUR5FalKiasZfHPDIpQcAW4Ucazbu2c0gMuKhp5RCeKKNaeWNDps8ckYWCoWP9&#10;QLAm39fe4dx3Xb2JS7LJq/F3CvpQ5WvDHRzy37388bE8jxb1JdW7GpjuC0tM1JBYk0Oa0I8sHpDd&#10;kfAzqbPx0sUOLXZFdSSSU1FuDZskGAxeRmdZI4qXNYWmpZIKeodlAF00XXRdA1vaFq+r082ugzTa&#10;Ua4groipUsCSrzU2oshQgEOqksL3Hs/i5sJj03VgOHFSCPto1PnwJ6mfaPvQxyKq73szpID8cLhq&#10;DyARin82r0XLdH8u7LY/H1sWzazbeVFZRrFLBl8fUYxqxhU06SVcNaseWhpa3zIZEkpoTEY3AMZt&#10;ZZtJjMxt6ZDLRitpoJEkqZFnYwTCNFVHYBWZdC8KzqCCAouBwS3sW37pNDcQX0sEy4VVqAQSSVK/&#10;CQScgV/iNDToWzc2che5+z7ps9v9I99dIamaJEuI3p2upKgsyUBUpIRila9EHzPTXyB+K3Y2xO0a&#10;zPdi7Cw+y8pDT7Wwuz8tm85sjK4iXKvUZTbGYjxmXqcJjaPc0s7PW0slEisJmqHjjkKKVY0O3dzS&#10;RkotLWRWEZZWBFwbxxVTRovJaxFgG/x9oorndNrEqzRUtyeOoENnBIBqD9o+wnqBuYPajmDlZDf8&#10;tbpJPboKuqgq448UBbUozXSftFBUWB9H/wAz3Cbkmj2j31sil2M+emZcNmKnO4rObVycXkp0glrJ&#10;3ipKzA1UoZWX7xfCdWlJA9kL5TYZ6GCNadR/k0Yp0RvTGmo2aXSC1hJrJY34tx9R7YlvluJGMhw5&#10;qSOJ+X5eXUZXStuMUl0IgNyj+MDg/kXPpj09Oj1U2/Mfitw0uEyOWNZtfdNVLlsJk29c9A8EgeHb&#10;Mc8SxCV6edQaaN1EhjbSReNmOfIRtLjshFToWmq6aekiWO/lknliaNQCRdY0tquf0gE8ew1zDYpu&#10;u13mzte/TyXUbRq+nUULD4wtQWK1qaEfaOh97I37bN7kcqc3XNsk2z7PeRXdzrYpGYonBZHbGJcR&#10;hRVnLaQDU9E0/mXJhs78XN/dJ1NZNTb87zws3X3W2IoMc+by0meysccsdbi8RTu0ctRhINddW1Re&#10;GGmgiDmRbRkhbXbSzePo5aypemKQRiR0SQvKBqCWVWjVGYMbW1fX3jinsnzxcX0Vuu/WRty4GvNQ&#10;OJJUxAcK41D7euvmzffW+7TzJew7LtHt7vMW9zAhO9liZqEmkgldgAAe54hThxp1p9dg/wAlf52d&#10;bbdrN87s3l05/dHGV9HSZStg3VQSV+LjrXp0o558bNj6CCZZlq4iqU80ruZLj0rIURM9ckWryMpM&#10;epXA0BhosWumoEfX/Y/j2Nv+Bw5mcxyQczxLPxDC3KCvl3JIT9mMcTToT2vvlyqVYf1VmNsRgPdG&#10;XHyDwrn1qeg4T+W93BXTUv2G7KSKrm8f29eNqV2NondwTC6ZDH5Stj0STKNBiRnUEM6oAdLJVz4G&#10;qINfj6OrAkBVqqhjqLOoFnYmN5FIVR+bi3sTbZ7Te83L/iLtHN8DRFRVHJ0n1oG1LxqakA5xnHRZ&#10;uHP3tbusMbbjsN3bOdR1QMit54OKnFBg0r5dDz1t8Uv5i3W1RX0nUvcFTTxQ0MSVGMpd65ahxlVS&#10;SO2uKngmqIKGa9VNIV1ABgWKtqLj3BgTZ0VVXZKlp6ahq61qearqIRNCzPBCtPC6hTGYT41CekhT&#10;/rk3GFhsnvFtMRtr/Y7fcYySKRzpFqBpUGuCKqG4BvIkjHQN3FORN3SBbPmG6t7WOtFki8XSSTnt&#10;Yk8TkBqVBAxkxFA38z3a9BgNjb22e/aeMxNJl8NhKH+823QtVjcnWHM5Okmq62CqpsnGcnT/AHTL&#10;UkzRlCL6QoDjiGx0TutDWUpp1/XTf5UGhWQ/pnWprKpkErG4OlFtbj+pBzNs28S2jNd+3V9aXJ7g&#10;1sY5OAq2nQKsRkaRmmfLpTt0KLdFIOdbO8Rjp0zakB9GFVTTSnFjThWo6CX5Bw9k7iweOyPZHxU7&#10;P2FuMQCqx+8NoptOvp8lVUsSy1MNJU7c23i4cx9rDHoamSWpqFtIfIrJqE58ZjndZqdKKGoLaman&#10;gjXVITd9bIUa2pPqug3Bv9T7jNebb/YrlYNy2u+FnSp8aNo2aPABIdQeFBxavqehPP7ervUM11b3&#10;VuZxUVSRZFD0oVDKX7q5FdNPKnRdcD8ye1es/DtXdg7Ky+1dFM1Pj96TZ2hqjgFMq0ktNjs1ppFp&#10;JKKoCSLMMlHJ6CrekM0WKHccYkVayOdUjXxrOIXDtZAxE96adOFJIJsCSQT9PZfuW4e3XMcrm4RU&#10;ck58NVoR60DV4emflw6W7Tae5vIUyS7Hd3Ma6QD4csq6h5VU1B+yvAD7elLu7sf4Bd3xxvuzZcu0&#10;8zXZaonqcpiMc+O/h0BLzReeipYctQ1KNIQFljpw0iEKyRMSfeSoqcgI1aWkZX/a8rUki1RjAb91&#10;S7aI9RCEcObX9kltyZsMF2Gsr0SIGMqpIdKsxVhGQBU4LA5TqRU93+a97tXh5gTVdeC0DTKnhyFA&#10;6O4anxE6KEk5FfXot1T8bulcVnnfYnYFNXYkPLk8TiN3xz4alrqutxj0uCraeCnNdlIaanqMkKhR&#10;JRRiS2n0hiFBDvOg7Hzu1k2h1MBTbo3SssdXnK2WqxMe3Nv0jUgyTrXUYAfI1prEigjltqjMro+p&#10;AfeZH3cLvkXbLq75p90YYYdm2h1CIzLJ9TcOHMbBHIAjj0Mx0gkOUBWh6xj9zriZtw+n2g3F0bqt&#10;VhjIbhmM8RQilXBC0JB9er9P5Ow+Pe0a/c/dfzGzXWuyevOgZsWu36HcmdpN3Y/sDfG43zNZg9zY&#10;PbuVospJEm24sJUTSJjWWoSt+1BgSMurAP198Mc/iqeP+9+7IsjVEATmeonmplF9VqHHUzijRARY&#10;s8xkNr8c+585t++l7XfVm32l2iWpppgmXP8ATlaKpr/QXT1CL+z3urvfiS2PK8dnZjh+rAz0+YSR&#10;m4ZoVQDh6Dq7ztP/AIUb/wAuHY7Gi2jvPefY+VZbxDFde7x21hY3Fxpq8xu3BYiZVV1ILU9LUi/s&#10;PO3t97N6U3dH1xsLD0u+d9UtJDV5+rShCY7bZnWOWniqWeeUSVawyI8uuSKGnDLrcsWRZk9udt3j&#10;3Q5Zi533q+aw5WuD/i3eS1yv8a9qkI2QvYXehoumjGJ979v7uznuRvG8lEhco6ldPeKgoKFixU47&#10;akkEdWX/AA5+Q+5flz09h+8K/rmp602RvN5azruKq3G2bym7dqXtSbsMYwmDfE43JyhvtVljMk8S&#10;+QDxNFJIV/5F9pb+3Rguuuu8lnqWmXd2XXN5Y46uWagxeEpNVMlVVrj1WnaGLySyEJqt4b8m15n9&#10;suUOXNp3Dmfma1253NlAYo9akPJK1DpUudQJoq1NPi+3oy9u+X9psJOYOYvpnZbaPw4w60LyHNBq&#10;oc4FcYPRs6bH0NPM80ECidU8RlYapSpszDyvdyGKi/NuPbvj/nRQbDio9n4CXJzbW27SwYnDQ0iL&#10;STz0NBElNDLNT+QRwvP4tTM7l2JuRfj2kuPu+3PMLT73uKRLvFyxklLEsA7ksQDSpArQUFBwBPRD&#10;L7M7tvTz7tduBfzyGRyx7QWNSBxJpw9PTrhNhsZUyNPPRU8k78tK8UbyX/wd1LAD/Aj2JO3vnNSb&#10;iIjmwFfTsefLJkVqJeb/AOcjWnCqPobFrgjg+wtuf3fp9sGtNziYegQgfka/5OkN57WbhtoJW6je&#10;g8gQPy9eoLbboCwPCqPogjQKD/UflTx+PZo+vMd2V2nVUddj9vZmmw9U6N/FslRVeOxEMJAJmFXV&#10;pGKtgh4WHyMeLC1z7iTmW85V5Rhnt7ndIHvkB/TjZXkJ9NK105820gdBd9t+kk8OR0aRfIEH/Bw/&#10;PoHO0u9Omem8VXSbp3hg4MnTxSGDbdBW0lfuWuqFQlKaHD08r1UbSHjXKEiQcswHs8/+iLE+Hwed&#10;9H91v7uW0rf7/wC//iP8Y1+XX5vNze2m3pvp5942/wBd736rX9Uur95eNpqPh+n0/TU08NP6tPj/&#10;ABcMdG/g/wCLV+jen0ldVGpXx6eLxpp/0H+Gv9Pqkz/Z7t6f3w+8/iuNt/s0/wDff+C/xOk1f3D/&#10;ANBf8D/0Rfb/AGN/v7/7n9Hk+80/v3t+x7//0VBsfrnqrIY+sosqmErBjIG3FT4HDVlfR1lBkf4l&#10;QpFkchU4uspKeKqklpUBhjSNJgGWRWDNq+grnDmr3EgvNvfl6eSDxpxBNcXEayK0CxszpEkgJNQd&#10;KyMx8PVqUVClenW4Lzi29RJawl7ZpCdbRqFpQkgDgcefV8vym7++ZOG3Rs/CdGbf3XtvH7o7M23s&#10;7evbW7Nu7drtuZXa1HgNyZ3K7e2Nh63GyZOrpsjEzq2Wq6uoejjLaFv4zGXLcexNnZNtx125Ru3b&#10;2ExbkxZDKT0sFZuXIrLVVJbN01JFBVQUUDJTw0j+VpZ1cjUNC2l/ZeaN9hXbINqgs57qYUoqsRAt&#10;NJEeolSSNTuKaVNDpOo1lnlrcLg3DRXBUSIACKBfWtAOrN+vux+wUxO0cTR0OyMrlMiglzNHgaut&#10;pKPb1A6U9LGMJJIZ6XLV4VJ6msBRII2C6Y7kksmBfY+XyWNpcltqsyOW2jhqIYiqhr8ljKCrw9RV&#10;VIrqqi/yk1NdVYqWemOuonnkiZw0Wgj2Zbiu/wBjb3UlnukcdleXDGRSkbsH0rpVu3QokCuKJGgZ&#10;aq1a4MN6WXcLm2NfDiWZTVlqpOcUBB4VNa/4ehA3Pjt4UInXD7rx+Co90ZHKSZJKrHrn6uXNVNJj&#10;48ZQTQ1TzUFPR1NLj6gyJHBDHJwpFi2qNunJ7k2zlJ6mj27S7Yx2fq6jCRZLHRRrltz4unxNZVZD&#10;LZOsnSoM1FSGaBElUJKJGb1amVlf2mx2ndbOOC53Z7y8t1ExRyTHbymRVSOJQRpcgMStdOnNKAgk&#10;u/7PtV7cJJ4Ql3BGBWuulQGrpAcD0+MNitM0PXtuYjZG7/uMTkcyu8MzteTCZarxeSmlai2tllq5&#10;BjjS0tLJA9BVV5pZ/GmsoqR6SnjLo4ey7pwGK2ttqk3E1dk0fMVu/UqaSnpKHB4XJMY9p0ORbHpR&#10;yy19VTfxgSXMyhnUOVJX2I49r3C93fdJ9shSF/BSzKsztNIgDXLJq1gIrGHTQKTRtNaGnRnfSRQb&#10;dF9TOIrxVARD5tgcABxqBknpbttqun3PlsvQ0eAoGGMg2+1XMKyr3HlsfT1EeTkoGyn3sUFHR1Ei&#10;aBG0MpRQxDAcexCyORqcFPlpck9U+889Q4jEUOUiydLWUm5sKyVFdj41hio4vDmjH50iYsyxI76g&#10;TpsF4LG0vo7EWsUUezQyPI8YjZHhnUgNqOruhB0lgckgBSAWrHG+/vRL3bLn6Z2V6k6AoGCBnHzr&#10;9gJ8ukNgYaLPjC5Hb0eKouuaCpzlZW4R8JVY/N4Tc1EyRBzOtb9pHtqxlaenWmEs8rQuJVTypIDu&#10;V2Hjd0bek2FmM7vvZNA28oJ8LkMpkGxP8IxVZEkWcxprljlqdw1OZqZ0XxSPpRUVgNIYE73GeVv8&#10;dsY4JZTYEym2JaV5kfXHIVJpGiIjg1DBtZBUtoZRNuGwbfcbfG13uxtm0DIeQPXUCVLGQ6hTVmgI&#10;4AgY6WT5TJ0U9RufHJgc3NUbWmhyGPw1LUSVWWr6OaWo28Q71zPj8XQ08dVGxdXJkqQeAoHuVtN8&#10;J1PjchtTaVNUZLG4HdVJJtmqqq6mO4M3nK6uxtJJJVZSjx0M1LikpPM0uhV02U/UX97g2L6+HbZb&#10;25CXMlm5n7WKLEFkYkqX0tIzmMDyqOHSu3istl223GyIsw0EgDuZyxALamBOKVPUufEV+Yx8GVzq&#10;RitzWBnxm5MWy1M2DgxT01TI8MGGr6uqpnr5J2hjbVqEy6tQsFAMBiNj0W5c3BUbplwG0cO2N3bt&#10;vbfVeUnlyC5XJUdJjtzZbOUFfSyUtZPPVyU0baZpGVRFeMK9mAC3fmsbBYRR7Xb3d/uM9xbSS38Q&#10;0FFcywpEyHUiIi6yWQDyDahQdRjzj7gW/Ltzb7dLO0UrFdKjwgCWIAWvhaiQSa59OiVb6+QNb1Yk&#10;eF2ztbsTsfJVuf6wj3R2pszbmMpsBgMLuvdVRtnBUmUoZKE0lHisOUmjZ1jPiZ7tdGYEE6vsTZO3&#10;KvKwbboo8ccvjJI5aWmM1Hi/u8DkaNPsUxVK0OqpMFTM8lXIzTXCAluPclRctb7usFmdzvNZgkDA&#10;tR3Cyo3eZGBbTUIAilRxpSpqNdq5rj2/bds3a5jbXKtXBbJPcOFD5cKU6Ozh9vZOogw1RlaiHKvj&#10;641kOQrEpanJzQV9HVJM0lUaf7empzMYSIqWOAHxfWxI9iJ1dkdvbi7ASi7gw1ZlKzJbCxu4Kaqg&#10;SGmxUYps3AuFgnyNNS02QWbB1OidEeZg8hVrAIdQW5ytN527lU3HI97DBHFuJiZXBd2BSsxEbMVp&#10;KtUDADSK1rXqIPdTd9/vBbz8qWrm6L6mCpHKpQq2AHWgbVpyMjhwJ6LH8l4u5KTqmSh+KGU27tTc&#10;1D2XTLn6nM4SLdDVmApKWet3hRYzE5SeenNZn6Vo6RahFU0kckroPJoZRErNqY2j3hm89treuXoR&#10;TSZCsxtT9409Y1XFjJpKunyeVqjPVrgNUcDmCN0u0dyxsLB+33u6uNk2/b922CCYyBFkBQBFQyAK&#10;Y410r43xDUwOCTTBqJYt7NjyNY3vPFt9O/hamEh8OpBBFdFKeo/zdRNubn3HleodqYLtvqfaFfV1&#10;kOOh3DhJMXFHgDTVGYgpIWxu3ZElpZMxG1Q0kbjToka4Xlr1z737ul7H7CmwSvl6rZmDlrBTQvmc&#10;qxzucqjHDV5XJ1E9ZPVT0hkgAp6Qv4IEVyiguT7yH5R5MteXdhuNwhuYDvc+kuRFHSGMV0RoAoUU&#10;rllAZjXUTpHXDr753v5u3Os02ybDu/h7XDMy0pDICoBGNUWqnz1VHRp+tuvcZtCjkrKfG42mydcK&#10;aMLR47HUFLjMVSrMMZg6OjxlJRUNOlFFVStJJHEk8zsBK7hF0pqtymcqENNQVEkWHo5BBNBHBH9v&#10;Azk+KNyb65NX9o3JW4v7FkFnaROJbhVe8buDGuo046SCAP2dc67O02+CGW6uduWTcH/0SrKf2KQO&#10;hV8TgW16iSAXZVuqX1EaQArcqALi4B94qDN5RJ3WOolpmCBAIyPM6KfojoqKnkkKk8H0rb8+3rnb&#10;7R0VpIg+cg8Kft6bubeBbNoqgxtxXyz61JJ/aOpHtd4/eW/8YEqJc7W4+HyAUs0IFPKDEVYSwVNN&#10;4JCUkKnkmxAP49hm95e5Xvj4Z2yKaZfI1K5/CVJIPA9BubYuVKpNb7XG98POrYxTAJIDUJz1gkgE&#10;iSRsFeGYMs0bopV0kGl0ItpKspINwSQffCbfG566krcbNubcGUxxl+5qaKfL5aSiqKmUlPuJqSSt&#10;anklLNc3U2Kj36Plrare6jvoNpt4LwABWCKSB6DGB6UoeOejD6ONYUmYiJ27dJAJp9ooT9vUVMfS&#10;pOapaKjSqNOaY1MUESVBpwyFKVp9BkMJ0/S9h+Bf3Mpd4ZGai/h009QiWAiiLxaYERWCpCPCLq30&#10;t/jf3V9jtorr6hEUy+ZpxrxrUk4+3oNT7Bax3P1cSoZBXyJrX7Sf5dTo00A/424uTYAcLc/UD2yT&#10;7vqMNK7M7r6fRLEsWoamUWeIxFLqpPq+pH+PPsyXY0v4iqjBIrmh/I9GlvsUO7eGhUVJoRQgEf7U&#10;gn7K8aE169InkAF+AwJBCkMB+GDA/wCv/rj2Iu0O3Nx46XD7iw2dqMVk9vVkVZi2o5XjqKWtEiOk&#10;1M0ZRoP2Y3EitrinjZoZEdJGBBPM/t9sO8W95su77WLmwuRR1JKqyjOl9JGpSaAg+VT0R3vK9ttl&#10;/cvDZASyEgtngVZe4EkMKkUBFQe6uOmHP7awe6sJldt7mxNDmtvZugmxeWwuRpoa3HV+Pq18dXRV&#10;lLMjQ1FNOhGpSv0Hu3TsDclN8ofj5mez4JKGLP7LqsJV7voa/JSz4qoNVR1mAyuSpqNv+Lc+QXKK&#10;EEBTTKBYi/vBvlDZZ/Y/n+05Xu3R4tyZxA8aOgVzIjxoC7yEhAhqpJDAEAAE9Yg7Udw5E90LiK+s&#10;ppFuomVJF7e5m1oQvBqOigjhQnpB7I25guqcftjrfBKmO2+i12M2hj0SqqvsMfSRSZKDENka2qqq&#10;mdaWjp6lg0pZraQpCrY1H5rAy4nF5SpwEuTxVbTyCrjylA93p/tJlkp6gKCjj7epMasjs4lidlbi&#10;/vOqyvYr+7tIN0Ec1s9BobAJbJXHqASDggjrMXlbmW927mHY92Nyn19s6uilVHEGvEMtaVxp49Ch&#10;NDHVRTU9XEJYJKd4plkC+CaOUWdWUgg8D6+z9fH3Dbr712tkavBV2wqfL4NMbSZzbm4cbXtU1uSi&#10;likpc6lNjs9hhVUmQq4o7wksTIq2IFwcSfevmiL2o3ezig5f3K8juZG0TQSIFjiaoaKskUtH0khH&#10;4DzU9dxPaP8AvVNk5Y23YeWebtseCWOLwxO9xAkbYC00LaA1/wBt1U58v+3JvijDi1/uT39vugy0&#10;+5ajC7m61p8DV0G2aGbHSNU4eurs/tvcaY+XGY0VDxTGJ3aIyAm4UgY8T0VvLEbpxs2UzHW66JGe&#10;q29QbGzk1DX5GndJcVPPR5Ld2QVxiq1VqEiuITJGrsrMqFcDve/3/wB75s5b3jl7aIrmwskKpP8A&#10;UPDO+kuuAwgjKOCFYOtJAVAVwpZWnrm/70+xc77M++7FeIbNRXskjYBSDQEmGpz1V32L/M2xvZ3W&#10;G7NqZPp75AU2OraWLFTbyru5dpbFz+Bw9bq/j9Ljd07a6zx1dg6rO4uCSglyCM2SghqnSnng8jEn&#10;Z6L2pun/AEkw1Wa7HymYu8lTWYqPb+3MTQOkVJOlNTRNDjHyKUtNI4dUM5JKAEke4b9uZpdv2WG1&#10;u4RKHjeKJ6hBEzIzlwigeJIwUqXcls5rw65S/fV5sm5v+79zLeXdsWXx07qqaHUFqNIUVqw8uq6e&#10;pu3+gtl95fHra3THwl2T1Yq1e5MZsnelR3Z2t2XmsdPmqKSqzmcydPm9zx7ZzmczNPRvE1ZVUEtQ&#10;olZomRhf2O3a8dD+5DIYxUnDZuSOSRSwcx0ro6lSdC2ikYggDkD3kdyZJcARt4ZEImhBH2sKftNK&#10;/b18y24Woj3qCTWTLHq44DV4fs63cOrMjVZHatFVy3VJYKExReRpUiIp/wBzxvJqkMbseNRY8fX3&#10;XHumWmotn0lJMTLNPWVdQrTysRo1KTpS40EIDYe8odojkm3uWRMIsQGPXh/l6knZUkud9a5iwiRB&#10;SB60pj8z0LAJ4/xW/wDsePZXNwwq80LIVRPtJZGdLiyiSJl5DfUsLe5g219CSBiS2oD/AA9TftDy&#10;RxMCx1hx/gPXL2HX2cdNh8olK0RlqFmPkZLupb6FSSQCOfYoNxJJe2bzg+ElOhpHdySX9jJISESm&#10;D172CNdtHMVtNUuNNWgIlduBJGfLGBpCgcm/sdW282cEiDXoduFPsPUn2XMG3wTd0nhyFaD59e9j&#10;bsTaM1PWUAZXFT46KV1dpNQQyIqkeuyhy1h7APMG9xyRXDBx4VXAPqadRdzVv6y29y4IMPeB9tD1&#10;72bPpHE1VTv+opYXkpEliykKOkjppp3pZY3LSFizRSBrEfn3CPuHe26crJcSwlypQkYNe4YpT4vQ&#10;evn1T2z3G2tef+RbiecLGtwGc1pQCN6j7aeXRWPmfVNj/jN2/kUwj56TH7cjrocWtItc9bVUeVx1&#10;TR+OmkIWaSGpiV0BPpZQ34t7gb72piYKNqmv3VXtAtaVrsXReCUTBfKI6cEUbTxqv6gA4vpsfr74&#10;/wC+yr/Wrc7DedskkVHIRNWkiQuCp7QDSlfPr6SeTNz25b5wrRiE2dU9SNINR5cPl1VR0P3Tv3My&#10;ph9vdR4vbuQqaCoko90bgo3okp42hCVdY8E2WegGsuIyPAQhcEc29gPV9D9f7nrIqxMc7TTKJYDk&#10;8rXAU0PKyTIhnWCmXxudbaOVuPzf2xy97X88cx817Zbbaz2m0XElG/RD0UfFVmYmgWvCh6lBd7uf&#10;3Rf3W3WhZNPa4VTQ0PAac/nXo6Mvyz3BsrHPTbhWmyFZj7UDz7axsdXHWZEIRTUyxKW+8arkXxqk&#10;bIVZgb2BUgLuPLwY7cY2t1xtfZXXtVi6jIePdG6A+XzO4jjqKpkZtuYedanF0kfo1I8sMzXsyurA&#10;e+wfsf8Adb9rvau22vmq4spdx3+SILK0LXAVfEIqW13DKtDQkoFIFesb/wDW391vcCbdmi3Gc2cq&#10;kAC2iIQE/EdKqxA4ZNM9GHwZzVVt/Fbg3/ndz7vos3U4jxba25CuLo8CchVwSxy5quxk2KylXBRl&#10;R5vNO1P4gyvCwPtOYXbc254cLit+4vF4XFT5uGLI9nbhmq8rR46rqvJBia6qjWtotGNaskSA/cLK&#10;pMw/oLZNX252nLRu7vlq+lmnFvixTEjCoqgkfWxYCrUDAkKc06xV9y/uoe4/t1abxv8ALvMtxKo1&#10;CNLbQz5qQCZGzSvl0LGU7BwOM+9ocPIctuSjxVRWUu0qSXx19ZFRUslZLT0SNFLBNXCmgdljVrtp&#10;tcfX2aHr/wCOmGk2jmDt/KbiH2VblKXJZPdNLXbfganpaGrrYKzb1Fi66ip8lBlfttCueBExPuG9&#10;393rvct/jtr6yQPEyLpjZXapYAh2ZDp0+ZArXrmn7p8+SWHNottyNq0qxpoSMRs5k1L2MzI2mQem&#10;aH16VeKzEldDBI1PCjSiMS09HPHVmlnfSXFS6BBF4ybMCAQfa/x3xLmyNXT1e3txyjNZeEJRVe2M&#10;bX1dI+Sjo551glSrycsckSSRAvIoUi319o7r3strNFttzsFFqjntndQSlc0Kxg6tNaA8eoln984Y&#10;pJbTednZ7CM0o8kaHiBgpEDxI6eDVosflchEA1Nr4KrcDU3q4BJ/2PtlyHQe49o0dSOxcRW7yoK8&#10;z0v8USXJ4asxlZBG8iJDTx1jxyyU2gsy8B1BU3B9rbL3L2nmKYHlTcI7K8iPclEkSShAIJK1GSPW&#10;nHp+09z9n3eW1l5eu0sGUA6KRzKwOKsXTB/wdd/cxMumF0MmkMEJF9P1BI5Iv7re+V21cNQU60mF&#10;oUywpY8hkMS2RzFfjhi8bVU0sDaZY5hNVZKreZYhDcEa7ah9feL/AN+/cpd09mtv+qtS28y3cKEK&#10;wo/6yI4CKACKE92MZ67gf3YHt5zVzzzjJur3wSxR4w8hj7GPm1Y2TTT+EVHWBpLukbKGMoZJG4LK&#10;y+tlFrNfSp0m4ANvZNcD8c33Fj8jlcjlNwz4uBJlpMng9sU9fjZqEFRlIGraiKokiijpi4USLIfJ&#10;p/tWYcQOc+X7kcz8ubftWwG6kkuow6gsNKE0atGr21znAr19F/OMmz+30tjZxbmJoJNIIHbQHyJY&#10;OafbXrBV5nF0HprMjQ0BJj4rayCna8zBIx+9In63YAAfk+2h/jNuPeimXajRChFOVxVfuHA0uHag&#10;oKsijpMjWQUC4+WKdfMHIkMkYI/Qfp7ct+Sm2PfZ5X2l7UOzMQ5dwKcPjdtP2CgPUabrzRy9bwvd&#10;WskK2t0pqWPBqGmVC5+0HrmczjxAk4qYpo5W8cDU7rOKiUglYoWjJR5Htxzz/h7LZun4/b92ZkqP&#10;Ibwxt8XQVMhbJ0sFPk6CpWlazVZnFKk6I0lmAclQP8PYsttruZUmmnhPhLGZCdNAEHEk+VBn7M9R&#10;dYcyQ38sMW4XayRZOs6SAK0ArpqBnj1Miq4JVDLIASF9LkI4L/pUhj+o+xd6Y6WO8N6wbSxmXirK&#10;XLrSGnSngjxk1LFHapny3mptDotDBG3JLWB+ns72yR4YIxZxHRIQA60rRiBgn1rT8/Lp7fuYF2Oz&#10;uYrWBjautdYI04z5r8uoOXy9DiMZV5KvkMNNTRo0hKa3LSuscMaR2OqWWVgqg8aiL8e9qz4j9eYL&#10;cdXg8ZiMlj6vB4jAYunoSfLT5Chpi9OlJh2oxUs0JqpQt53GtwLizWYZUblZ7PyVyhtm6QWqNcbg&#10;THFMXMZEjIWHxawStNVCtDTIp1y/9/OfpNoub3dbWwnn2+z8Se5eIKfCt41LSSNVaAIoLGoIoOB6&#10;1ff5q3e28tpdZ5bamNpJ9ods9q9hVexdpYFZ8dl8Fvfdu4oK2ip85TZCtxUpmraellkkpMdGyxRz&#10;BVfyRa43U3b3fOQ2rvLJbNh7awe2qXbtbmttZjGxbZMOXTM/wuvOAr6WrnqKkUlLHlYoQJNMiMhI&#10;K2PvKjkT7rHtjzJsVnv9z7YXF3c3HhztM93c0kXWomIWOWNAdBc0CjrBD3Z+8h7o8+8l/vPlTZ76&#10;PbQVrLG8JjjViF8M6YUNHBoTWo6Ef+Xx/I0+D+y9t4Dt7s7o5+z+y90UOK3bBmuy95Z7duMplq1S&#10;TJ0tRtxKrH7RyVbNHO8hWrx87I6AoVYBgAW9N41tPkP745PO7nyPZUdUMPUZbb2YyWOyslKkElHT&#10;NHU4WTFPFj0WQGOGn8Svx/re8mOXPb/l1dg/qhtmzQ2nI6qZUhYuEUlg7r3OzjIyC5C8AB1gPtkP&#10;OXOPOtxYbtuYXxzVpHhjfOoFjSnczCqsxJYqTnq+/ZHTnTvX/WdD1ZsbrvZWG6tx9NqoNlRYTHtt&#10;nRrWcmpoKuKopqmV6hFdpZg76wGYki/sqFF80vl/uTD9oZTYOaqoMDtPDtV1n986ii3JuCtV5EjL&#10;4+pzFHUT4/KxRMZo4ULRsU0lTf2I9y+5/wDd52DdeX7jceTIrrfL2YUKT3gQ6T8NGuHIRhUa6g1I&#10;66Q+3vIW78gpt9zFz6VuVQFY0iURDgQGQ6hj5UHy6J73n/LX/lzdv5zZa9qfFDrKvylZmZVw9RtH&#10;EZLYEE9bTUFVkJ5Nwf6OsltWHLUb09NJZa5alWlKmwazCDm/lT8hd+bc3VsjfmJ2Bkcdk8BHUYnJ&#10;YvByY/N4nctBU02U25nzR5GuyeH3FjKHOUkD1dHLTLFJFquOLe4191Pucckz7NbX3t69xDcI8tFa&#10;S4uMtE6x/wBrM2IpCsiqe06AOHWXXM33g+dL72+3jl/my+e95e+mkUHTDEi6kKM9Yo1ftViANX59&#10;Bf1H/J1+JHx07n6q7x+OkW++t9w9Y57OVsWCrOxN9b42nm8BuvaGe2DuLDVdBvXcO4KyhlG2ty1R&#10;oaqkqIJ6arWJ2aRFaN+5uvO8sjlM3l4egu0N6mSWrz1Nkuus9h8gn8bNQk8+SpabC4vDUmLamh1y&#10;Qp4i6RgorAkMOSXvBuO5e0G7JDzPbSJZGRF8RqRLV2AjOrSaVr88mnUUe0f3aOSPd/aDdcryW1zd&#10;BU1RJ9XKyCoFDS6SuMnyPHo1e6/mP8cut9847pveXeHXmy+zalKaqpNl7sOVp85VYWV0N41qJ2+4&#10;eSA3Eqz6VaxZbcexx6t7v+fmy6L+7u2/jj2dLjoctT1GEpN7ddR7kxG3qOkqkNG+NrYMxi8hBVRB&#10;QXaWWYuQSxLer2Dt++8ZJtk9su28326xnSWidYmLR0qVBEYNf6RNejrmD+5i5W5v3v8Ae99e/QcW&#10;/Tiu+5ia6TW9KAeZolfn1Iyvyh+LD0NVLL3vsqh81JVQ5DIUeVoIZq9fsZqLz1YTHvFVSU0UpaIa&#10;CsZAsOPZEu2Phx81O6Ozt9743l07vSiqN27uy+6I6bM73bZe1DNlauSrkMW3qanq1oIvO4dkaWQl&#10;QQTc39mV1727Nztsa2kW5IEDjxXWRdCtIKHUPDBAJNBQ8addKvZb7oo9ruQ9g5Bs0NyYYUQSATKu&#10;tVFX0tK57iM1YgVrTHTNQfN74e4hKDAYTuva2ayccNNTUeLxkmQy2dr9OmOBYnalRp5ZAdK6pNNz&#10;b6e7ZP5c3SHY3QXVO5tjdsZDALuTdPYmU3VR4bAVsmXosBS5A1UdPRxZGYKZ5ap6lS9lUR8jke4q&#10;5gtP3Ru+1cybXdR3tmzqxaIVUaWD0JJ4qBVhjAPWcfIPt9c8l8vXsMjaZwJCxWpABNQ3cTwGT1SJ&#10;/Ms7CwPyU3VNv3ZuB3NgqDZHTW79pI+68QmIq86+RyUGXmyEVD5qiSXH0EFIwRHkZZuHAFre7UMU&#10;ac0HjmnUS0x8caH0tcCxFl08luPZBvzXjbhbX0EDG1ugHYgeuajrGT3TvbeDeIhcXKuAtMmi6iR/&#10;OletGD5GRUv95czi6uZHqKaaanktLO51q5LK5MtQ8s5UHS0hZf8AVXFx7r6+acVLRTVu451jNLNg&#10;DPkjVkR08ieALk/t2iRWWaWcnVp5AJ99v/uZcw3fM3IHLdrLqbcY3MDFaFjJF2qz5pQgYHDr5Yfv&#10;Fe1d3yR7wXPL9rYyw+JemW30VoEmfVEuli1TQig9evo2f8J9/kZN8g/5dvVc2WysNfn+u1l6+yKm&#10;op6jIRwbeDUVA+QMVPCyfcUtMHQn9Q591CZuhkys9OtN4srRQmZYqhVYl1YmxVl0MzAHkN76Q2N5&#10;FZxsZWMUzkdp8qcfy6SwFtmWVb0CC8YisZoCprkECgFD6Dq8dbaVsbiwsb6v+Tub+2Si2EXmpo5Z&#10;JYJ2h1RqrsUikdwsDzgkhUEpGoD6Lc+zG55kCLK6BWiDZPyAq1PnStOjKbf3CtqCmKvHH+brl7ca&#10;2hyEVV9zVrXKk2NnknmoJY6WSFBSuVkhVKeS9ZGP0h9Ss3DAjj2hiu7UwvbwSRKRKNOsagasK1yO&#10;31PRlsG72r3OhplD/b8vkB10eBe3I+ntmqKOrgGZq8EatJJIKeeCmqafz/eUtZogaOolnkkjppFj&#10;lPqCFieLi/tZHcW0429N0jjpVlJrlWXPaAAWFRwqB556Ofr4luhrnASvHrFJcFCAb+q5BsAdBA1A&#10;g3BPA/p7TmOw2Z3HLkhNj5clX42LHVa0VOgiUVCTwQJHVguGmgqEbTJqbSUJ49mNzfWG2QWqi4EU&#10;MutWkLfhoTqQ07SvEUGCOhlbXatCJI5STTH2+XWFplQxBiIdcoVRqAubfpI0m+puD/T6+7LvgZ0X&#10;lKvOw7gXHyUeAw2Vkrty1lZF5KXJ1tHK0+DoqaGvWqZBhKiOIjSwNo7Et+cIPvl+6u3cve23NDST&#10;rJuTbZILaIAagxjKklvNpmNFJBywNOj3kbe5+YOdeWuTr1avdXkSaBWpQuAzVBDAUrkEfKnVPv8A&#10;Ow+S+G+Pnwe7leLNJQb83lsTcm0tlVMAJqKGs3HiqnC1tW2idYlf7KrkERdHAkI492gd1bPp957M&#10;rcRPG0kkIMlFNG8iSQS6tTSI6uHJZbgG4IvzcXB5i/cl5yl2Tdd0sVlSPxJVkZGClmFKMGx3H7e3&#10;+j1lj738u2vInOHLvMm3QrFJc2p8TTrNNI0r/avItafLrTa/kI/KDLdVdxthWyBOIy+YNPXUNQ1M&#10;8OVgqHMiKqNTgqwqCJOSVUj0qCARrC/K34ax7fy+4N1dcYRIczT1cdRmtq0qNS4HMeYDyVW2aeFk&#10;TA5Jp3tHTwjwSHhVUkEZIe53KFvy3NP7m8o7E1tdrdNcsqMz6nyVZC5ZIu6hK+Gyf0epS9gfdPdb&#10;Lb7Roy0TpMZFP6dRQ1I+Dh19EHrzsrG5/HYqRaqm+xylEr0E8lQ8uQhZEDCnrppmk+7dIVv52s/F&#10;mBPq9wfjX8lcjVZSl212nuysod00VI+3Ns7yyktdRXq2PhjxW9Jo6uGpalMvpZlZHVuQwb1e8g/a&#10;H7wPL3uNy5YbZue2xpuYEZukJjYyyIo1yxxCJY4ZSQToClK4pTrqHyFztac+QGx32+SOOhAPAg1x&#10;UoEP8+uW/wDYmEl23VU2J2VgcvhXrIctmtvxYWgrxXx09qhqnCYiSP7CbNejVCrKY5ZbBwwJvYeg&#10;3/Qbw2uyUePTde2tqwvhaynrsxS9Y7uw6qtDkajcGMbNNhps3laBnVauaGeSORwwvb3NDWHJ9xt1&#10;1fy305s5rlvGBdjdQM5LgQ+fhRvQrHWgUUWmKTlYm32S78Nt08SxRQY21SaB3BiDVySfzx5dE5q8&#10;P0lUdfb6mq9yb43LtjfG/wDN5DPVFZmMgO0OutwZrMz5/F4TYeWoI6fOUGAwmaeNsfRPMYKWnjQA&#10;FF0EKajszaGGjxm+t44fZ23N3YnCZeebA1XYGQnxKUMOTlE2Glgpg6QU2Qw4ZlmIZ4ZGD+q2ks7h&#10;zPtm32l3st1zUscDyo9fDjZwRGGEolVV7g9NQ06WFVK0PSm79wtqsbVll3OD6lzUqraiB/piCT/k&#10;4dDlV4PeeVoNwbZwO8dwT4GtlxlHQ7yx+zcNPuXySbdV13Cck1NT4utq8fuLS0zSUJhEKtD49X7n&#10;tE53vnrLEZShpuq8HubcqU2VnhzgocXVHdXjrKltWLno6qWfDUcVSZPtC/gZWib9kQ3UKXWXuTyv&#10;d7VdX/MnN9uL9Y9MdspBUyKNKOWVFk+KjqfEB1U8QyZqS3PvbyxtNqqlhLIpr2SA0PkaaPXpUbXx&#10;PZOc2rU5Duao27tncBLNBt7DV9PmdsQV2IjLUm4cfXyQUmeCPUwLkYoBVtU0j2R55Spdn2jq+9d2&#10;bzXOde/HnZexK/D5ypqKCPtLLZKtgxWRpA8EP3eOgyWNo6yrklUPUVCxo8nLMWJJMXcwe/d2mzzc&#10;ubPBcbnussbwyLHPGtdNS6kCHxPDFCAokGlMKRjqI+dfe2XcI/3htxWWeRcqrLUClfJAeHHPRf8A&#10;efZ/UmD6Ui232p8hN07uO8tlSRZrMdb4yjxuS3FSZuhMtTVbYfCYaLKYGKtinK0ccVYklOjKoYMN&#10;XtSx7E+d+5a/PZk9i9d7VyGez9VkUxcG1tu5ehx0MkL08GNxtTuWmz1ZQ4lkYKtOkojk/pY2947J&#10;7hc7PsCbhy9td5EYYjHFB9R4xYI9RXxg/iSswqJZNcwrTxOsWN95zPMKSPexvE6EkqSTqp5V+fDH&#10;RfIt+fy99gba2ThzR9n7nxe0OvcNtGjytHuPtUSZnGJU0+QkzW5sZi924jG7m33TVw+6rs/X082b&#10;WRX/AMqP09pvB9F9/bgzjZzeHyi7HyO3oI6HGZMbDqajbGVqpMZRxxzQUtDFI9Cs9PLCVZoliXgt&#10;+rn2FIvcnm3d7M20cJ2m9V2LOYLVwshqZCsP06xF2NavoqWOrp609wJ9h2ieJOYEsZIUAWMiOQso&#10;Wgp4iOR9g6FTdm/Pjlg8PLtDb/xv6gXdOVn3Dujb2P3NszaFZsoZPc2Sqop9y57IJjfuqabectYZ&#10;55An3NV9wQ5Oon2Nm2fiVtikqKugi7g7yozk8lLXNlY+z994+XJ494WdKWDISborKqrpjGQVlMnm&#10;/Af2M7Xf+czbxSc18xXMlsyFUHhww6CB8XbGUaq9wUKOm+W+ddz27bJtxh3FZLqRW8kZqnhRmQ5/&#10;Los/ZPzNzkuyqHK1vxX6Z3VSYWlho4dnVdJid6wbRzUNesDS5CFtt41MRFSTA3jhjUxqNV7j254f&#10;4ZY7EbQrcbhO+O6WzOco8nS1Euc7E3RXRzK1LKq0lThqrLnDSUBm/wA6Xp2m8dwrrxYjuOc+bOaW&#10;2+PlvnbwOaYZFaK4eG2naAR0MmiOWFl1soKhzU58+iy05z3WHeRuJ3Jre2d9UhZY3q5NWJJTBrxA&#10;x0GWW/mEVdR3JQ1e8Phv1VmsRsbK7ay2z93x4bD5PMYeTJZKkNRuHb+4q3B5Gpw+5YaGcmlNO0QE&#10;oUm/ssW9ek/kLsVKKixvyoyGazWzqemyW2tvbl2xtnNmHcmKgT7IUOcrsfNUY3GVLwrHOJDM9SpZ&#10;ZzJqa4xl97N8s2TmDlznm23nZdyV4XS3tbOEEUIYyyC3LHzXVXUjdykOA3U1bb7uc87PuNvc7XvI&#10;uNvYqWdIbalAB5mAtjge7qyzrnszYG/5q3ceD+PkG28H2DT1NLu/dsTUu28zksLXQtFGc5S47GU2&#10;QzFcFcKqSTaolsY3UAABvkezvlrgt45fcW7NqbN36tBj6Kri2ph8dUVVJ/EsPSxU9DloaTGZHH1m&#10;Nr5hTrJNFFN9vKxIZNJK+xwfvB2+yWMVhe7C8YEJSiTIJJFkJEhLPC+pck0bUUHwsCAepCsvfbm6&#10;6kaM7tQaGq+iBhmtBTwuP2dDFjNmdbNsEYLaG7907Fo8nU5MY7c38T++3A1Ll66etqsWmR3nT7jj&#10;qca3naKJalJHp1t4mR1VgpNpfLvblPNiN3dvdc7pwnYORo8PsLe28cDjpNuba3Bt3GSQ0tZufwYm&#10;ko5YczGkTBIUmCEqByPZrs/upyrY+Ntt5u8Wy7TK73FvbXbNc1u5nMjos0wekRdiPCIbSuEZQBSO&#10;uX+dp59zik3N6TrLWvw5rxGmlK9AGvxp3NtSq3Ds3qbsbauQ65x1TuPsfZu0t+1WW7K33tnsvO5K&#10;sykmPi3PvTcm44U65Wrqbx0k9BNPRp+1BURRoirVX/M6yvVm5N6/GndPWG64c3T5zcO/Xy2EjqJp&#10;5tvtBm+vP4bUVqTKGhrs7TTtJMOQ0kJP5ucY/v788Rc4XPsjaRXUNwLIX48WOlG8U7adOAO1DGVT&#10;0XH2r/vQ8yWG+7TytHt90ZBb2F3qq2ohmjt6+QpUoaca06ON1xmt81pzWA3vtqPGVW38XtkLuOgj&#10;anwO5snk8fWS52PBUkkk80NBhq2nVV1SNdJ1H1UknZ/4TiosqfLuN/8ANvUdDpJ6QwKyR9xIAbg8&#10;62B+n49xH90i1FwnP7uf01+iqKVBr9V/mr1w2/vGr97BvaF466yN0pTj/wAs/qf2HjVyCY0sA324&#10;rHVSQLsWo2H1B4/b5/1/e1Pnd0zdcdPdq9kxU0dTL131fvve8FJPFG8dRU7V2tl81BTmNwoF6iiV&#10;bfjm1rX95QcwsPEt7WIks8iqKHNCQOP2ft65x8o3L7/zRy9sc0zxx319bwM6k6lWWZEdgQQcKxPE&#10;V4Vz1WX8lursVvfcGw9mSGjMG7ewdp7aqRUxqyfw7NZWlxlW1kHkcNSVjGy2JUn8XB18/h98Rsfk&#10;Nz7fp9409dl03LtjHZHdNek0P3GQkk29jt15XzVb+SoklyT7tjpJGdk8zQsbFgSBsOX9v2Tb7W0N&#10;nDMGtY0LMqkN4ccayMcZ1ysdZ86NWpr1kx7oe5d9zJLM23uI7W2upWjFTSvjuiUFaDQsWpKDs1kC&#10;lc2f703RBs7aVfk6RaWGWiFNQY2B4ZPs4pp6yPGUoeGkjDCkpXuXVANMUZ+nuzzGfELr/LdmV++c&#10;ntimxbbYxGD2Rs6CmpsdBFHh6eiGdzFVSGnhSSH7jcm465PIPHJJNCztrUjUDH5V5ckunu7naITM&#10;I9C0RCApGolargliSQPMVOeo4n9yt8G1x7PLfSSQyO0jhncgtVVWoJNe1FoTw/Lovdb23WYfCKuP&#10;mgr8jmKjK5vJ1U0UkkkYnqaikxFJYShYpDjqOB2T1FI3VV0jkDrj9h4Xb1BNjaKlSSc5GqrZwqqw&#10;kq8xXy1mTnVnRxGslTkJHIGlWckix49vtyzawWsKW0LMruNWqlKFq5/aemV5ku7yRWnuiqFAK6j+&#10;GlBx8ioAHlXoK67PZPK1keQYOlNHBAKWGWBV8UFHC1JTvIqso87U8K8gvpUWBtb3NfF4+moYZaeC&#10;CGOSjEUqmKJowyxq4dQyK4dLsAeeT7W3XK1iwcJCtI43GkqtOBoaUpUcQaY6K03y7nuSrXMlQ3HU&#10;2f59PoxtS8kkNSqzzRzyTwqqXZWZ50KF2B/aY6eOLi3tEVwdMdiqqGaSCSneqo2ZeHIhkkkj1qno&#10;aNlnN/8AW4/HsIbpYzW+yWNzasYpo5mBKdpYVNAStCQKHB6ENvdRNd3AmiVwRUVAP28fs6UVHRTL&#10;W5ekZSVrvsKxdAMQUzQxI5V19QqL0n+tdv8AX95585XCKmZBG/7HgLBbqfGAg9TEEB42VvqT7VRR&#10;b3cxW0njP3AD4m/z9JVgtTK9TpWpIAwBX0HDrLTbejTzhzVaxJ9wPIxaVzO2v1kkszCYsDf+ntT0&#10;Ek1fHFI0KhniQ/S3MDKrFv7CqdAvfnn3IG2xX1q6/V10mEA58xXP29IJ44EZx4tekvWkY1p0RmEa&#10;zu3oOkCOdNSFArK1wJGtawuT7FKmjdjEFiBugIGpbCWNUVhcfTUDf+n19p5WQF6uePRWCPELeIa/&#10;z6LnuCpihoaxqiRVvUTBw0SlZKOpNQ0fkjkIQeNiVIAvyLk8e3TWlHFWtWN4IqCsqKtalwsFPDBF&#10;Q0srGWsqJUpoYozdiSV8YFyQL++cH3o3m/1xI5/FVLf93WtfIn9WYV+ZByPmAeuzv3Hb+3ufaGsU&#10;LNJFfvU+VSFAr9hH8+tUz5/7cmqfl/naLC4/HZ7I796y2ziP4Es38WrZ0rKvNYtZYNo4TE5DdtZV&#10;VMVUkAjiSqTIRTNCsYkCvGH9R2/tHLYHNwbLzVZvIrFW4r7jrjEZTsCTG5OpjaJ6WPIbTpMzi6PI&#10;rIxOmoqYmiPqcp+o4tDattiJv7eeTxG+Kuajj3fLA4+g6zVhursyeHdJFr+dCT+3pKYP4+d5YztH&#10;qXLfKbYPXfVu2do7v2bvoYzv/d2xug8HvHCbTyIqI6Wq2N23k9ib5zWLijpoUl/hG362FI3EZieL&#10;TF7S2Chy25tvQYiTG5/auLrdw5ofZZCXELmcmtZm8tPDFVQYytyyUJxGIj06JZYXWSJW0tpVAOkh&#10;hlUXO4XCkn8Ry2Pmanor3O43COV1soEM5XFBw9B+fmOhu3x2TsjpDuncHdlLVbJ7u7Y2z8b+q6z+&#10;JYPB7uj6z6kosX1T1nQZWswGX3PR7Vm35/pN7ZyFLVJNhqPNK+My0lHI1G7VtUhTO3cZNu+u7E21&#10;1nJFFtXJz7RftbG5B4KYbfzXWP8AF6+EbPycmUmxdPkM1Q7GghyWUeOWiQ4paZKkVkk605LvdvNv&#10;FxamzkkSxgFZCCQrCn+iUNGUA4BqK06Q7HAllA8d3pG4eIzAUySTX+Z4/aerWfg/vGm6Y2f0v2x8&#10;z90YvK9s7Zh7N3V8Z9747F101d2j138l83sqkSs35T5Hr/F7uwOB292P3wKXD7bQ0OXWDP1NS+IG&#10;Ko6WsqBv3JszA9ddp9H9h7IjoqPDrtzIdQbhwGNjNTUbh2tUUH8R2plscsYkmyuRx+cpqf7mUfcS&#10;zwSIb6IpHBla7b9JuMlvaSs1rIgNQahapnPy9fUdLL2QXVvDJIKnUD3Z4EYz8sdVidW9ydz/ADc+&#10;Hfz76Y+RGWzFdvjEdlY35jdc757Cy2NpdtdXdn0O6K3F9jdeV2SyNfQYrrzZNdsTFZSPEwSVGLix&#10;061xIjmr6SmlSHUtDuHZGTkymWpRV7Wze4q986lLClZLjs5istlsoZ0aKLwRYrGbvy1ZBBIGb7iW&#10;gtpBCBkzwTQzBI7qRiO3UHNSBivHz6NJrmOJiICVmA8jQH5Y6s++aQ6k+X/W0/VGxczjMT8jOtup&#10;8VN1W26ZnweH3fs3tjbO2qLLbQNJlp589lt5bk6D2xh6vKLJTpLh8buqJtcsUlR4joZfHmrq8JlY&#10;yzVuHrHkUEBlanqlEVShRVQ67IApJBsCPqeTvb2OpoZB4b6dGrzKnyrxINcjh1rxtEQalSRWnofl&#10;1qo9ab9xO0difILqyrjpH637x2djxPRU08tJNhN77Om/i+0stSvX1GTioYS0pknSOFwjtBZVhXSA&#10;WqdnVm1p94YGhjdNjdhz1Wbx7Wljg2rvWqVmq6IIovHhM3UoHRdSiOSaRLANckN1si25utsjCSI7&#10;akWgIQcQFXgo+QoOk0e8NYbxYXvh1i0aXHkammfUgcK9W8dGfKLZPySofjn39nck0Py/+FVPiuue&#10;zMachQZLc3yR+L0UdPjajeKtEImyHYHWmJyRrKwpBUz1RoqepUzNojp1zi6OmpqrDUlPTVFDhkWm&#10;gjoKyKKOoqKvEUUMpw9XMilYbLHBPTIPTURQFzdLhiLaZp0Dbe100YhqRRiAxBPEVyRw6PZ5fDV3&#10;gIlMhJJ4kAnH8uk98ht0V+S637G37Pndo9j9u5rF5iqi7A2ZLHnMPsvZXae4cht/H9zbTxVbDJW1&#10;JkoazM4TcVdD45cRkM6lOitMRJTqaoio12/n6NNUFZU47KwUaSIY5hPWQSUVKnjZGjlaqCopYXVl&#10;JVXJXV7EO5zT7jawTeM4lWSlATXSDj8uNBw6QWSfR3FFkLRt+yvn0QrZtfvXbnyc6e3bW0mM3d1z&#10;hNz9Q7o3pkaD+F53b5pNr5ag39uytoK01dJlcNBsvK1dZLDFO9PUQSJTT1FH4qwwO7TI0oSpp5Y4&#10;aiMGnlpJmkKSCFyUQ6THqV7AxyWYqpb0n1ITiGe+iCxCwBUKKNT/AC9PW/gxIyMg1Fif29FwpYtq&#10;4/8AjO2N0vmcxt/JSJuLBbywMWPpqvCtuGkgoqiellqzuEUlVRTVNXSZbGyGGKerhgMlbEsVJkkc&#10;omp4qWBJB45ZiIUikkBeVwnlKAgBpZPCoBNvwT+D7rJeXT3GgE1K+VQBxH+EHqhIqanoGcxtDIZj&#10;cG6s/QV0WbwO36muzM2bxODd6PGY+qmixgyNdEgljweMGcrlkhjLFJDKiKLyIVYd2wPmtmbnx9DI&#10;kU9fhsrT07LKYomnakl8ayMA6aWlHJA4HHqAuWd3tpXt7jxIRJSIkas6TU0Irwx5+nT1mGa5jdWN&#10;Ac/MfPobfhxuGh6R+aHxj3bur7t6Lavb3XE25Y5qJHyX8ImzmJgqamjRalKuU0tBMpkppjUxSOjS&#10;WSRjGUXsSCshx0FLXKlRBNQwBZAFlp6imlhQoyMpYSwTo1w/Mci8gkEElfLyyz2cMctudBLCpGaV&#10;I8/lT8h0kvlBmkUPQA8OHVqf8z7M9f5TedbunYm4Y6DcGE3BXu9DT1FTj8njMzQ11VS1yNB6Wgy+&#10;LqI9M8Gpa6hlZkaOOVZFDL2J0vsnsPaG6Nm1FDV4LG7n29mNt5Ok2nkq/a1HksbnKOox9ZBk6LBT&#10;0dDWRNHV2aV4jVRqxMMsT2cS9yfP/Vnf9r3mJhGiuC8pJCporJoorKdcqrIgfyUMOByA+e9o3nmT&#10;lu72fbtyeLxFqrKSWEkTLcpGASARKtvLCQe0rIUYFXIJM/jn8/O6+j+w9jb0ztXtjukbH3TSZzBj&#10;vTY+2u5N3bOqaWhWkir+texuxMZlOwtg1mGoonkx1PiMzQ48VaQvPTyKZUalnP8A8sfsLr74z7kp&#10;aDJZXf3bUeFy65na+2qrNbgps29dLTbT2vRbXqa6Smr4Tt2hkqslUqGPjSveFpphTrUydPOTvvjb&#10;TcXtjb37/Q8tm2VUkYksJWyEepBCvkrUgrSlWDHrEa52rmjZt4Te985ZEOzXckciaIl1Ro4aUo6K&#10;NFMoprQuyoXFWIG3t0z/AD5vit278habYLZBdg9W7gqsngNp9g9hZLF7QSgyWB2rTbpy2f3pS1eU&#10;ko8Jt/dVZXtjMS80q2qKBibSVPihSO4/5SnyXoMjic90x3N1vgKza2Qrodu0++duZegmzm18lW0W&#10;6MdLms7t6lq9xYTcFPX+ShyEZhmbmWamqEEviSBffn70PMfNl/ZbpyPzI9l4PiLNCInUF1dRrjki&#10;Zal1w1fiXuqSzKsze1m377bXl3eX2xQ29ms3j2kjELIASAURCAyxgBWQKRpLMKZ6Q+X/AOFDfw5W&#10;ji29uvYHceSyWQxuTxm9Ytgps7cFDg9xUFU+Nf8AuvX7j3jtnFbg29kUhNZQZCCSORoynlp0kZlW&#10;2vaPU/c9PhaLNb8o+qs12dhNv0pwWZwNVmhR43clZBCu5oo62uxGPqkwGTqsVSSaaeCk1wSPA8No&#10;UeQBD7yibj+67rmDZrefc4ImVJNBXQzhRKAaalDkVbSalewtTrNuw5/sdwhtRu0VCg7R4Q+IgaqO&#10;c0NPzxXqpbsT+YZ8ON157H7QwEnyD2r0hla7LUe/ts7q2VsPJZDMYCKiytDt6ehfGbyzznOUtHuW&#10;pVqupnq6k11HHXedfuTS0upJ/ORpMpF/MN33Dn1pHyw6V2vJkPtAwozWx9O1jyvTCRpHESzoTHqZ&#10;mAA594z+4XMNhzLzhfbzYppt5YKUOQH8NgwHGgDHtHkKdQ1zbuNtuO/3V3aOxhMYUV44Qin2eX2d&#10;bCH8nnNbFqfgVt2v6tkz1PsOTvzsel2uc4v+5f8Agdf3W0VHDVwAwpTfcUNaqSIqosWtrB7ansq/&#10;4T/7hmxnTHZmJeWMUWU31uCs8cjsoNXi8LsYIQQyBGeCuezX4088e8tfumK78u30er9N72ag8ywj&#10;tqY8+3Ufy650fevt9e87dcJGTKlrEKj+FpJwR+0joy/zf2JS7pw/XOcKyrXbc3TPRwTxRU0pip89&#10;jahpy8dTS1izRCfEQ6kCEtfi5492X/M3tvd2M29t/pPq2GfJdr9wVa4PD43Eu8tfBgpy0ORq5ZUk&#10;JoxWNeHyyGNEpxOxKaNXvI73A3d9m2b6Xbs71et4US8GAOHcelAQoYjDNUHtJEE+2PLdnuV/db5v&#10;yKNj25PEct8OsUKAgijBR3ECudI4t0E/QuxNkYObcHc+96uHEbH6/pqjJVuV3AI6bGRZOlXzNUr+&#10;3BG8eOiPkIWNpHqjGqlybG0b4GfFrZXxY6SjweIZMtvjcaxZ3s7dE0ca1uX3LHS3FBAwUSRYDCRy&#10;vDQxHizySkeSaQmAV2aTaJDbTOGuHYMzj8Rb0PmAa09eJyesAPva86czc/e4QuN1RotgtQ0VlEK6&#10;BAzV8U1JrNMRWYnIOlPhVQAaxHy/x/yX3dl8jgp4Y8HjMq2P2zjJZDHUUuMikkp6hq+EM6y19cVj&#10;rJGUtHpREBIQexk+Mj0+Y6D6rytMySCv2hQT1djcGt/cStZTb0utbG4PFiRf68+zfdbpm3PcTXhP&#10;IAfsc8f8vz6hD3l2qS09z+crSWMq8V84X/S0Up/xgqfsPRm+wN4y4LeO6KGrl0RQ5aeCIyEWEDyI&#10;0Ef6S0iyRy2AJGi/54X2NlbjYpKt6h0CvVwRO50i2si7klQRqExY/Xi/tJbXbLD4IauhiOPl5f8A&#10;GadRhvVk7X8N2opDLGrg+pIAf/jYYdILoTsNIOvcjs1ap6ut683XurZxhjl8k6YjG5BqzaEcjTOj&#10;pUSbLyGPLM4UM4LfQgsgJNtUlfuTG4uFCqYWJ9xZH9KiSrkM9Bt+OoKKomSQyVsoUn0yUyN7PP3l&#10;LHYT3Lt3SsI0/wBKAGlp6U/THzDEdC2F7iHYL6+aYiW5ItUHEaO2S4K14GixIacVkIz0up+wY8Yz&#10;S1KLURVMxSnniEpeARRLJXXRppfHFTSTU/OgsRI62I+ivrcOPHIChYeMLyTe/ALfW9gF45/Psugv&#10;e5Dqoa9Ai+R4hEUXAGT0oNkbxhyUsjPVp5JqqR4oo2DlYbyGNBKYhckEXBW/HtAwUIlqJKWaOVLT&#10;uDZWVXjXx3cOQ66VMvIJvx9PYhkuSkaSowNV9cg+lPy6bmi/SjnVgVYZocg+hHQ0/wAYECEI6tJH&#10;AkkfkkRw5by8AIEa5EdwbWt+fwIk2IjS7AaikoZb3AKk86rWbVcf4j2+l65wTgjPRdTU4JWnSiiy&#10;rsEUt6ZIyC4FrOAAVuLjSSb/ANfbzSYoM4ZoypcLZ0YrZ78liCbcG3+x/wBh7Qz3ZCkBsD1/ydLk&#10;hLwqFHA1H5dI3KbmSmndFnjuL+RHQXZG40pq03KvySOeD7kZ/Fu2JqgiqTTVb1J0/VY5U/dawX+y&#10;DqIF7kX9x1zldS2EG2c1WiM11tUqzEDJaDMdynqQYWZ6esany6yZ+6dvdvYe424cmbhKI9u5lsja&#10;DUaKL1CJrFq8AzToIA2KCdgTQnqln+dJsev3V8Y9o/IHamPqsnvP4q7soezFhoYvJW13WNcG2p29&#10;ibLr8uPG0Mg2UqVYqAuGQ/UewrIKvZjZl9PP0/1/68/7yPc02l5b39nbXtpIJLWZFdWHAqwBBH2g&#10;9ZcTW0lvNNbXEZSaORlZTxBBIII+RFOqf8bl6LcGGxmdwc0GSw+boaXK0FfC6Famnq4Y5oJV08Mk&#10;kbj6W0n/ABv76Evj/UTfgD6kXP8AvHFvp7UldVKDHSGZTX0PSlxmGiq2utMsyorCRtIJQE6iCtiW&#10;LGTjixuLf0943lBF+b3PNiLgfX6/n3dVIOOHTQDZoKDpT0+PWEsojiMZ4HmKMVLEBeADpANgB7yK&#10;2mxuQCfyLCw+huL/AFBH9PdGWp4cOtGQjUQanqBUYWmrh9sIRGY3NmR1QAFLMjEgHXe4N7i6jkfT&#10;24pUiMAsb2+oHHAChWvY/U+0bQglqDpM1wSuBU/Ph0kazr+WWqlRI2juYfC/kMjSVErTTTak8X0j&#10;QK2pG5vxa12krVi/4/FhYnn/AJBJ5P8At/dDb46TPd40qe4dYz1XPbzeF9DrqMuofVjYaQ6KXBZh&#10;9PblFWEgWIYcCzXsL8/Tn2jktIyW1IP5eXSBrwgkM9KdNWQ6heT1DG+QzEKWVArKqOGVmLIrlUYX&#10;A9kA7A3InZ/zh6n62iZa3B9aY6v3jm6NLtHT1+LpBlY6tvUEFs5W4WI358sVvqDZi502sVpYxqPE&#10;nBkbGQi8OHlqCn7GHU5cvoeXfZzmnmhm0X9+6wQseJVj4dB55Tx2Gfhr1bf1V1h/svH8rzu7eEVE&#10;1BvP5CZSPalDKqFKur2zX5IbaahFrTIP7vJn542FgY6oNY8E2R+SBYmfXYIpY3PAUclj+bcH2Ftz&#10;2+OO1nnZgoVSxJNAAOJJ9AOoO265nvruC3hQvLI4VQBUsxwqgeZJpQdUDb22OcBjMjkKtftKSClN&#10;XU1M5WGOCjRWMs00jKERY4wTf9KgfW3sPMnXtX1TOv8Am1HjhUCxKltVz9CGcn3gPz9v8fM3MMs0&#10;Ff3fD+nF51Fas9OJLk1HnTSo4ddlvYP23b2t5BUbgFG/3f8AjF1UgCPtGmInICxLWp4BmZuqB+8N&#10;6f6U9+T1lErf3fxLPisEul/3qZJZGmr2jKI4lyEh1aTdvGFH49mZ2phmxm3qCllTRM1Ojzo1riaW&#10;8sqm4/sySEe8quStufZeVdj2uWMpPHAC481eQmRgaeasxH5DrgN94Lm5Pcj3n9xedrOfxrK63J0g&#10;ccGt7cLb27D0DRxK48u6o625fiNBL0d8begul8hB/A8htPYSZLc9HURtFPR7p33k8hvbcdJWnxiK&#10;WvxlbnWpW5bR4dP4902/zoeq89VfHPZm7sE01bt3rrd0dFuLHBFMuL2pueCnxwroJYtEktNjcrQU&#10;MIDrI6eVW1WUkSTDc/vGw3mMxKbkqsjEE96q3fVf4jqL4IHacU6n77lfMUFl7kbvY7hAsd1udsdM&#10;mdLzxMXoQagMyNIcFQaEUz1d7/Lx+Qu1c93Buvr+sydCdwbt28MpinDss+QrMDPJNWQzRF5VFZWU&#10;ldUVKm0KssL2U34LH378nY++v5WvWgymQrKnsDD732VsjedTUUGR8GRy+04cjj5MkMw8DYusyOZx&#10;TUVfURJMZUarJZAtiQ7atJ+6t1YOCyRaa6hqxJGQSK1FRpFTxrjqeeRvZk+3/wB5zf8AcLG1ReXL&#10;m1ubmAKyDQlzSseiupVjkE8aGmkqi9PvTvWG5Oqv5lnZOF8WMXYVR1RuHe+yYYNw4aozEeP3JlsY&#10;0yzbXhrjuHHYbGZeWpxtLUy0wgmNIQkzvqVbl8XH/G6CPJ4+pp8jSygaKqmrKeohm9KD9qRJWEqg&#10;fkEj/H3BNhypzNfXV5drtMhVpWy5WMsa5IEjKWHzFRkefQ55j9yOSOS/ouX77dVgkWBaIsUz6AK4&#10;cxRuI8gmjUNM6adaDO3fib8leyNybozFN1dnRkP47lHrYN3ZDBbIylTUvL9xN9lit7ZfA5LJaVnF&#10;zBFIqfpJB49v6bXq1emE2rxVR9ElPDLUFQVvqYCJVspPqsSQLn3IO3e3e4zIWvbuC2VR3AsGcfIA&#10;UUmuPjx/ggve/vScr2/1EWw7Te39+mFBXwo27qfGWLhSKkMY+NBQA9Hn64/lI91Z2i/jfZXYXTXT&#10;23qGN5c2+c3njcruTGAUUs8UIweP8VDNWPWaIGifJRaXY86gF9vDbRooV8cmTCTWLNJJHGI04ewK&#10;NIrcMo51fQ/T2UTRbNtO6vtd20s0QIrKjpHQUJIKsjiuKfGOPD1snuvzpvthFum2cvQRArRYWSaZ&#10;i1RQ+Ijx4zWgj8jk1wXup6i6O6/3tktqbs3Tu3eeFoMjHE26trZnbux2moNJed0wW4dubo8c+mNl&#10;RXq0YMQbW986SlwtO8K1VfR0zRMTJLjTVVckyrYxkTVOOQ07sy6mCs1r2H4PsaJzN7e7HEDbKrzA&#10;ChlSsgI4n4j+VAo/wdQ3v/K33iufLmdri8uI9qlJHgRultFpYUKlVk1OtCR+pqqK5FSOrROuPlP/&#10;ACm/jbtelXYfSr9gdg0lNi6iLePcm16beOWpstRymsGTh05aswVHW004XwnHQY4KyJJyRb2pHzmy&#10;kgamFPkK6SYqrSeNZJiw4UCSZ2Zh/QFSP8PYbufdfltLlXWMtOTgLEvcfIYNamv29X237uPvItuh&#10;/rD9HZQZBa9mVUFKk0XtAArXgPPoHt4/zSugszuerzsXRnXu4stmS0NTSR9JddeHMyzyaQasjH1G&#10;QmqmDBUdX+4Ja3kB+rRR5bBU8k8X2ufyAlIC00ooqdoApJKK2LoqKUgsR+suf8fae498LKQpFY7H&#10;ILtcFVRia/MOzgfl0o3D7pPNe5wJecw+4VsbJTUSS3MjRkcagyEjyqTjh0vMJ/PR/uk8WK6d+J/X&#10;OwtylWpKgbK68WjytTOyRUVqiharrv3rxqlljsTwVuffVT/DKt/uXxVNjiSsYWoqc6k5iAKqZ0p6&#10;uKHTcEkEAkckfQ+zvZ+Yfdzfrb63arC2t9vLnStxGA5p56WGrSSaahSudNeok5q5Y+7T7f355Z5k&#10;5muty3dIVeR7ExyQoz17RKquuvSPhJ7SRqA6Pd8e+6v58nyW2tH2z1FtzaeyNgS5uupMbie2tvbU&#10;29k8smPFI889Lgd10FPuCTGTS1OiKqiEMUxSRYXvH7cMTlcVSLKtJSUT1Mh01Lj7ipiW1giJJXGR&#10;QStv03vYXP0AGEFhz5um3wyb9eQ2N6GNFhQSAr5Ekvg18s+vEkCFd83j2k5a3ySLkza7vetleJay&#10;3UogcMfjRUWHgMdxANSQFoATYjt3oX+Zr8jutcPkfk13ngPitvjb24MocZtPpLatJuSDLY+NI/4d&#10;n9yZyh3/ACJNUNNLJGKGOSSBIIw765J3EU0mjlY1KrRlyNPgTHw0cjKGN2WqppWeQKLm1rH82902&#10;7aebbTcllv8Ams3G3aSDF4KqKkYOrWdND6DPDpNv/OftluHLT7ftHtkbPfPEVlmN60ijPf8Ap+Am&#10;uq1GWBUkHNKF86T+LXz36+7opNw9lfPTKdo9Ux0GWp8ltCTrPH09VWVMmPkgw0QrsnncvDt6oo8j&#10;UwzmSGNvMsRj+jHTlpyrFzCi+QEGMgvOQwTSPQtVTqNIBvaxIt7X7xbb5LHTbN2igbSf7SHxAT5V&#10;OpSAfPBPp0HuVNw5HgmVuY+Vp7yMOMQXngMF/FRWicM3mKtTyIPQ3/I3YnyxzWOjXo/5EbP6zqBR&#10;yR1kG/emqTdWKyleJfNCZc4MoKzE0k5ZFkU0tR69RR1HpECXIVZl8MlNRm7OwMb18Bax0knyx1ca&#10;ESGzAk88Hjj2EQvuxaK0vgbNdxj8KvLGxFMUrQAniOI+Y6lc2/3VN2ZIF3Lm7ark5JlhtZ41J4gm&#10;N9bheGEjPqDXojNGv89Xr6CozEeF+DXfmJjQRJjsHuHdu18tWU0cEEtN9nJkaPZtDTVVbTIH1ST1&#10;ESkkowFvfcmUyFJGUqcQWiOn1T5WheIh7mwcLHcMPweBa31v7Ip+ZfdPLxe38esfwTCQ0GPhVwa+&#10;v5fkONu9rPuySSJp+8PKo4r4lpNBQ8R3vDQA4oNXHh0W/dnzL/nSyRTz0P8ALK2ctTGJ4a5tvZR9&#10;7zVEQBoShwGC7JlqpJE8BbWYyXjeNjqjdCcBxaVME9fQUUNC8oRlhknWnj1AkMv+Tv45FU3YPZee&#10;Cv09yTy9zBue8WEa75tN1Z3a4ZZFViT/ABJliF9A1D6Vp0EeaOa9y9vtzfbuXefNr5k2U0Mcv6ut&#10;EFQI5G/TqSBkqXp5kAgEb+l+iNp/MfaWJyHyK+NXffxJ7PxcGYoc3g8fi8JUbZzuTqIoDVbn23Rb&#10;mxe56zCU6VulRQ1VNS+aMhoWqNEzKt6OtMlOsFbCIpZIyFkDCaM24U+aPTclvxw1j7fktwraoZCy&#10;KeBwf2dRHbb59RuklzdWaRCeVydFSgDsSQK5oCcasgY6Nluv4/Vu19h4nF7B3pk9zJ15hMBSR0Oa&#10;jiw2WyE+3KPwxTz0el6aKsq8ZDpcxt9s9QQw8ZZtWOGriMqRtUUyNEHhZWdBqt6CqkszqPSDcm5J&#10;/qPdZLcBTcCBmkC4IFTTiQPt/wA3VL26ure4m20TCDbZJQxDdiMaUU14kKGJU0OnUSoqcqah2Lga&#10;vbtF2k+2Nyb239S7aEFHlcTSvuHdeGpZ8hHlsjjqbHzVH2NJV5upiSGohg8Hmhp4opGSBA6tmZeh&#10;mFq6rpzD6B4pJ6qKCZg5PpeKCznT9WuTfgBbk+whNzbtGySl98vXtbupVQ8Uvhrk6SKqBI1KVINP&#10;Q+mQ3IHKvOW4GL/W626KfbwgeW6ha0nvpTpGqMBpdNtGWroVwGBFWDE06pK+RfdnTm25qqo+WNX2&#10;RhOzqmvyGC2V03vDB9rdefHfq7Dmaq/gu4qx6LCy5/tHc1JTxw/dVWMmWlmil0wyLFFF7QuXxqrF&#10;FPrw1FTnV9uYcVRViykLewmqTeV21XU6vx9LX9jzZPB3VYb9d3vL1GUFSly8URFTkLBoqMUKvrpS&#10;la9L9x939v5QuLrY73lPdJN0hkKyrdylZlfzFHaQpihHhrGCDqA00qOXRv8AL4358h8dQ9m435Cd&#10;cVu0Nx4ikqcFUdM5XcmP2dWYMVM1LS64tpYjaIq0gaiemqVyMtfUJLFIs0hnDaAK3JtJ5a3zrn8H&#10;UCSeM/ZL4aSrhdkeZj/DaOmrANCKrA6Q3qYnSLapg2ndlitxB+77hQqnvOpgQMCsjlSfMHJ4YqeB&#10;vs/3ieVhayNuWxX8LRj4QBKCK/xMykceJFBjLHqxnBfBvsDa9HSYDbOTo8i0mOmpardFXkc+z1Jh&#10;FJAPNl6yrFbKJKcNGRHNMAI1AFwQvJOvsY0Hliqy2TSYlC8kVFjpyxfUkcfllmWOMsCSSIrgHQL8&#10;abmO6EmhoR9LTyBZxwyTQCp8sV/pdBvbPvRW9xzFo3Hl/wAHloggOlWnU+TN3IpHqFAYepzUUN3f&#10;Cze9P14aLbm/xkd1mnp1r6PNQQV9G9OgjFXBR1zY6SZsjMkZWOaojeV0PjMgNnHOfA5TE0kWRr6R&#10;JKRT4hUU0sc7U0sgfTBItOVAJINvolx9eQPelv7S8le2t5SJiK6WFNQB4itfl8/l1kByl7o8lc63&#10;dxtuy7i8l3GuoqUaNiv8SEjuUHB8/wCiVz1VP3t8au4usoaOTK0lHgqfPVQhZKzJw1+DyEtGVqXj&#10;qBUzVRx1bLRRhrW1FQ2lVIJKSjd1nqqlcu4RpFdI5Qk1KDd1QKEEUa3FlAtJyfoDb2ZS29u4ijbb&#10;VLhSNQw9CanJqaVyaEfnnqQFaesgj3AqgBopJzwxQn/AR8ukbl8NgXw+1sFkOgcdVZRKR6PIZfCw&#10;x4/P0tGFSWuqo8pKMpkZqdZpWlYf5ASliZSosyjo6+r0gvLHKQQsgVgkKakv5QBGWktpB9TAWv8A&#10;S/sJ7jyny/dlvG2qGpBNTGrMc/DVhVa+enOFzjowtt5362YBL6dafwuVoPkKgDzyQRwwadFQ7G+P&#10;XQ2QeWNdlUdCauJqullqdu0WWzOTl+4nhTFNVVVXK6eZKuQM1PFHOZY04YKWChXIaEF5g5a3qPK2&#10;Jt9YT6UBtbjkH/D3HG5+znKW7zzXDbQlvKoophqlSK0ZlKgavUggV9RwFNn7h8xbYkMCbg8sZy6y&#10;6WI1UwpJYUPnWjegp0SbcPwg673tkc7kE2idpvRtUUuHfaqZLHxSTUCSSq2Qx2chx2vIzRxvq8cs&#10;ccbLe/qHj5HIujegMwIDFvGyg+n+rKhPqW1+eB/h7Cb+wfKtyqab65juRUGkwLDPmrGVRTjQBR0I&#10;/wDXV3qFZVn2+3eBuH6R01pTigVhg0rg+h6CCk+Amws1T0aru+vxmSppHhloZdzYyLKw0xqHkSYU&#10;dXW5+kiWVpnmYIyQuW/UpPCX3nvltp7U3NuIinmfC4XI5CASyLHC9XT0jyUlPOvkY6JqzxxkBrgN&#10;f2ZbF92XZ935h2Db4uYNwS3lu4lZWWOQmPWA+lhHHp7AzAkED58ekt/7tTxbfcFtisjK0LZXxFYE&#10;1A7TI2oiucD1Oehv6D/lLYPt/uzq7Yke+OxMTjNxb9weIytPVYynzSVWBiyFLLuN6PLUuExVPjYv&#10;4DS1lTBNLG8YaIrpNre9Z/sTsHcGS3HX0OOq6rJZXc2Wkqa92Zo8hubL5Cpu1ZlJB45RTNUynwwu&#10;Qqqb6eWY92uVOV9qsNotJJrWODb7K3VI1FPDt4Y1oEiFCAQoozL6ccACBtv2OO9LbrvLDUmptRyI&#10;xUsSuaa24s1K544FPorbewGD2jt/CbX23jKPCbc21h8dgsFh8fClNj8ThcPRQ4/GY6ip4wEgpKGh&#10;pkijQCyooA9mi2/0z2WmGxkdD15nty9o5TbU2Aq8i8Hj29tPF1ktVMrR1dV9tjDnJI6woUSRkp4k&#10;XUTI7xxxLuPPXKzX101zzLbWvKMV2JlStZriRAo+FayeCCoOoqC7E0GlQzxru/MmwrczQNvUUGwx&#10;XAlC5MksigYoAW0DT6DUa/hoesr5WkiLyz1VNBTLpCPJKoeUkHUdJ5WMfji7f4CxIsdN/wAq/d25&#10;qxMl2rm58BjTIspxG2Y46vL1OoqziqzNdD/C6Njcg+JKk/kEfT2EeePvfbNtUJteTrFbm5Ap4k50&#10;xj00xIfEb8yg9QeiXmD37giT6blrbjLLSmucFUH+lQEMftJX5ivQXbz7u2XtOllc5jGTVKK+mOSr&#10;XSHXUNLRU/lqibr+FF/6+7ONj/GD4sfF/Gpu3K4DA46ppNKw53euQbc2XkqI1BX+G0lX5KNK42uD&#10;S08bj/W94m8we7Xu97t3Z2a03K5lifjFap4EYU8fEZaMU/5qOw6i665v5t5slEFxeySJxMcYCJ/t&#10;gtKiv8RPD16I3vvtvurvCaq2R1O+cdKxdNVX4OjGBoKOnkcgmszE7/dU9E0a2OuQmW5AAvb25T/L&#10;bbm462Si2nS66VJAkVTVSCKaSNeLpToGMYYfpJYkD8D2xF7Mbrtdus+8T6ZiKlVFQCfVjx/IdP8A&#10;7uubKI/UjT8vL/V9nHqNs7+XRjMXBTZTe2558rnmjaWqjoaaOWkjqpAXkY1FaWeb95izEIpc/Vjz&#10;d5/001lv+Lb/ALp0/wDAmpvp1XtfVf6f7C34t7L/AOoNtWv1GddfhXjSlftpj16b+velPExp0+fC&#10;tacfXP8Akr1N/wCG++t/P5/u21f3l/vHb+D7b0/xP+H/AMP+5t/C/wDPeP1a/wDP6+fJ7//ST+Wk&#10;y+yaCeHruiosVX1a4rKZumGNohi8x9nSyZCq/hGQr4KyWWvymUnVGMgkSFV9KCQq6/SFZpab/dLL&#10;zHcSTQKJI4iXfXGXYIpkRWUCOONSQF0ltWWK1U9aNo8Xa+Whd73FJJeRgOVbVIFLqwAXIIHbgZpX&#10;59bW2wMDje08Zi6zuZazcNNhJty47bks+RraDdG35czV1+3vtcxhcDWYyjxNLituUv7U4vPJDUtq&#10;coXRgyhz2Kr8pNVb4xuFq6/L1NJlKDJPWSVuNrHxsNY1ZtfMYJWWmapxtTUQzR1qhZwbqW8ZZGE8&#10;m37jBbLFsF5OlpbxshRV0SKZCumeOWvwOquhiYMtSGHeAwjW7teZN132z3nbr2aDb5CaIkjID8Na&#10;qPT516Gmq2dutFxlB1tmcnhNk4vBV228ptiGCjpM9DJk6rGfwreu2tyVdNWVsEcVFjKqmloiXp51&#10;qTMqx1EUcqpPcEuV/iOVzmd+yraKgyu1cptraVEKvH4yHGwvlmy/3L006VOPSGYUbStEwjkVlDIR&#10;e53tq2y2trt9krJcSwzpNcsFeTxGEYjoGBWRiPFC1FVIJrwpPNnay3NtFZrM7XKqHLagTUUWlaV/&#10;F0KeCx0kWOXbO3jW0dPk9vbjxeY389TSS7lhz9PFjYcPUotXT1VPl6t462rdHqlkKNBa1jb2vN3T&#10;JvzZ2SpM/Ww4XFY2npcRXZXb1NVrJh8rJVwZJMNgairetqkiy9C6ipdmZWWGy6SRYMbAqcvb4km0&#10;Rma9MjuqTFG8SNV0s84CqCyPTSBQgsONOg9zJt17YxLe/WssisBTV/LgPLoHtoYuh64z9M+Jrp83&#10;vPeGVyOUMeXrcPjqrcmIhpaTGV2c3PS4zH4yhrqrF1cEccGmMToazSDpZvYDZmgz0+3qeO2Kouvq&#10;PD5Py1mEfxzLItVj6bHZBqatatnr6udWngWnDLElVMkwXUgtJu3TbbFucslJpOZXuI9KzVYUKu0i&#10;ahpEaiiNroW8NXStGPTsEG5bukV/GzusanAbzGmnEH06MjR1OOpMjH5K2oq83W10dM1HklKrHKMf&#10;XVLQUkdIIKKC0CSMszRmVokZCxDW9tWy+tK2npdnZzN7voNp1FHNuyR8bumsy9cBj5cfSihqJcdU&#10;5aRDJHI0bGAaYysjMoUj2p33mm2afmGy27YpbxZVtu+BUU69ZDBXCYX4u6laqta9G9vyldzwJutw&#10;0rzsGIRmZlGpWFO4k40ggElaFu3pu3FvaWhGUjwW1Mxumomjw3hOAWOnilqairqI5lmySx/sRUsN&#10;M95SrtchP7dxP3pndhUy7OfL9i5jsir2lXJkMjHt/H19PsXJLNTZKkenjMstVLQ7oxFJVSNA8Mql&#10;1JL6vHHpJuWzvVym/vZbDbbfDdq8StKwNzG0ZSTC0GuJwp16hSooMMQYWjuuZr3mZrSdEFkleIcj&#10;GOFaf5Ogz66yu99y5PdUx6yxnUpyFFmKWhbPVdHk95y5KkmxgxmSrKBoImqtqZNpJW8Z4ien9LAy&#10;n2nzvDDYfMZTc/W8uWjp9x7h21Fgkye3qfLAyPJKM5iKyqqpg9K9HQqZ2dYxqRSHJuLHq7fNuG1W&#10;tjzEkUrWttMZfClaM6cCKVEUAMpY6SCcHIGOpF3K8lgi2ue2i0NboyNpB0SeIQAShJDaSMcNJzno&#10;VKTH7hr8HiMPvqDG5PKQ0dcueq8HkK3D0kZsDRZOkp4pZKguSoQIJwY3YEH8e15kMDl0yVFn9s1+&#10;Yyn2lNVywUFGlRFiK2vzvorTUVCzNXS1OMqaOGSGWGankjGqO5Ryvshtr21NrJt26wQRuxVWdyvi&#10;qkRBQqpXwwrqzq6Mjqxo9Ayg9Hm7+3uzXsO38wbvaxyXDEUVo4pM9rAkGOq0K0qD59SYjjDR1lJn&#10;abHYc1IhpGNTLRVb12FxuloJKymqqdkb7gVEiNFIsgAJcm5v7VWH+Omb3rk9n7hqK3Ibco6o1h3Z&#10;hayLEtmc8joJHydHkXxq5SkagrIIJZTHKqyQx+OUOrG5DuPuVZbHb7tY28yTmFR4DrqMMfkEkVmZ&#10;WJqwjFAVdtQOAAAuY+VEk3zZ7r6mVNv1EtGjhUFaKooytpqW4DoBuwvk5tPranzGJiq6TJ1OHpIz&#10;isjjKGVdr4/KVk8VBt/bOeemq0ipqvcNZP8Ab0YUESTfQDRb2L6fH/K5fOY/HVe98vX7epdtZvIZ&#10;OvnqoMZuCWenyWFi21RwUWGgxuOnoaNvOHMsMheKR1v6r+wXN7nWm12IuE2JF3S4vooIlRDLCoMU&#10;0k7yPIWZC4VR2lQHCUpShXc17xtfKdztO02+3QzK7oup0EjKxNT+oujTQClfn0XHfnzaw/V2Jw06&#10;9cRSbt3b2pt3rnEigxZyu2sRlsjg81uzduTzG4kMeQoiNvbdlRTqt9/9qh9LFWID2J3Dkdo5buLp&#10;na9DkcqaGtXE1PYVZWxP/Dkr6do6vF4rGR0wWWOZHEZLSMVZ7/UD2NuRd92Pn/myztIrbwrqxi1T&#10;Rhf0mejGMu5LEspWopprwpQGvPT75/v6eVtp3rlYS0urwKImVnfwxUFtJ8Si4xwPGnR69p0R7Qx+&#10;xOwsnBU4WlOPlr12pPHG2mslmR6Soq5SgMrUslGJoWAVhqsSRx7L1s3bklK2uZX+6qzHeZERWjVN&#10;ViJAgCMbnUf9QWH595KTMbeIxNoYcWFKeWKU46c/mR1wo5r5jn3S4eSSbXQMMk1PnXJPQ1IlipVd&#10;A1OGU8agQD5CP9WWUc/09iFUNEiR0NPFI0UtT/lrtGsbVUsIu7XUWIjU8G1+faeBWdpbiRxqRaIP&#10;4a8P8nQTM85t9RkGmmOpHt7k29EzxfbAi3N4/VpZkukcgIudTC3tEN1cIRIcn/JWvQbTdtUUnir6&#10;9e94dz/dRUtHTNremoykYSQsqRSygvOI0tcKRGOLm3u+1+BJNNMyrqYFqjiacP8ACelO0yw3D1D9&#10;5FaH/P17204dCwnkdo7TU8jFlAXQySRaEIFhcLf2svXygjDcfP8A1cOlu6iixBcuDwBrjr3twjp5&#10;JpVUIX0gOjoLFQGAYmw5HPtl5kjUsxA9eiyW4WOOpNDwz173mzG33SshaWMyJUQBlvyTrBUOOP0q&#10;CT7ast01RuInppbP+bq227qywyGNyrqeI/wde9ydr7f+7rv4dCv+VTlkABCtGzI6xsOCoZHt9bjn&#10;ke2t33IxWpuXYGIeZGCPMfsr0zvO8LHEl5cM7RjiPX5dcHuUYD6sNI4vYt6bkXFwL3P+Huyf4MzU&#10;dVuPcHU2/Q67P7KxWR2nnFhqaimbylFyeKq6LxSRx0c0WXxcChwpVi9ipBI94g/eQsjJtO1cz7BF&#10;4m6bfcJcRkmlFUMHBIyRQ1oCCONajrGX3ubw49p5q2y803Vm6ypwJXT5MCCGArWhqKA9I/dtJk3x&#10;8OSw9LBNm8LW02QoBMuuNkuaPIxhVKmSaXC1VVHHz6ZHU829svyo6Tk2hT0e69jwGt2/S1tbgstG&#10;ZPLSTvSgQK2SxuhvDJUwyFi7ErKY7afz7X+yPuLBzKrbVu0vh3sirKjdwPGp8OQtU0KgD0DHrfsh&#10;7jLuxuNt5hcR3kh1wORVuDajqapDEfCqFQOlDBVGc+IoVmjhp5XB/wA2xmBDr+QfGf8AefZIabN1&#10;eGyEVdQ1lbjcSkUCifFVlVj6iKaN/NBJFUQTLLDNR1EQdXUqQQB/S2Q17sttvNnPZ39lFPdGtBIq&#10;tgihw4YA0NQR55HWRDQSSWywuVfdtWtdVGFK4FPIn5dZKukjrIHpqqCCrp5lkhnpqmGOemnglieO&#10;SGeKVGjaKaJmRhaxDWNxcG2v4wfKCl7cqKbYu9pqPF71WBl2pvD/ACTGLm4qaG7Y/LVDRO0WYFHH&#10;JIkoYGUoRwTf3zd+8p92GHarSTmnlW38VNVJoGVWV2Y5d6INSpxXhpIBzTqQeS/dHeOQbixiv7mW&#10;XaYVYSwlp5R3ArqRTMEKiue2i8QMda/38xb+Wlgott7o7L6bwMkm1a2qjyG+OraOSUYbHRSVMc2Q&#10;3BtvDQAxzAzInnoCGgRCahFXxFJLLuoqJcfvqGGYFaspIZZZVhczs8MgaQTGPUQ1rjkn/H3zxvLP&#10;d+Vd026SCeNreS5VHj14UDtLhaDuoxqfOnQ498pL7fvYvdNxilD7NOwZYwzVFO4DTqY8QOJ61l8l&#10;vakg7n6fSCmipF23vihpMetDHW42jwkOMdqSalV/PDBVVJgqnDM0QYrqEejm6v7VphJlaKF4WmL4&#10;7PIun66pKRkUNxypLfT/AA95U8nTAWk7o4CiSE/bRwTn5dcBOc/E2/dtbNpy1AfIEgD9vW/50Dm6&#10;DP8AXeDrqGQyU74zDIH1qyNOKQmbxMpJKXt9SR/T3Wv3Xijj8TRywIDFKlQkiOh/YmRW/SQbqrC4&#10;95U8h3f1l3cCY8CpHzFepL9uLxbm9uRI3eSv7KjoebjUFvyFP+2uPZVaaknr6aQsojZaKaLRZyHK&#10;WkFrk2/Rf/Ye5illitZ10NUFwf8AJ/l6nGe5itp1VCNJkXz65e0NiaVqeprBWLJJEI5W0Op0EKCf&#10;0m1xx7EF9PHLHE8bDFK06FN/MLiK2NuwV6gVHkTjj172zUGfpY5cpQQ0SlpEBH7DenRPGf8AVcCx&#10;9rLjbnb6OczUHHjx6N7naJ5Y7S8mmakdPxca49OugwN7H6fX2+xb3we14Zc1ufKrh6OKlhLVdXP4&#10;EcrLH46SnKssjzTkWSw1Kf7VrglMux3m6vFZbVZmZmkNFUV4imo+QA8/XrVhyJvnOMq7TsNkkkjy&#10;MBUedCTUlWHAV64s4ANvVb625t7ydH/NzonCdl5Oo3JusY/adFiMi/8AHYcbU1E8dVMn26ioqJK2&#10;UNEksg9UcaqDzb2Ue53s3zknIzbhBaj6rxI2KO4ChQeIQJUVJGCT9vWQOwfdc5z2nc9i3R7SCSWF&#10;tZVpBo4EUosS1NCeJ6Ld8r9p9i756H39tfqyhoclvjL0NDTYfHZPLNhsdUv/ABnHS1SVuQjhmkig&#10;NBFLcKNR/BHsbt3fI349bdw1LVSdlbg3Fj9wKctiabaJx1VK0cyv4a3IVEVBT11MITJxEZSjAkMD&#10;7w25W+6T7je4y7rHzDt0W3XRlBWZNCSOoPFZGjYk/LFOugm5++dztV9Y21hsdmphVIpSYnFQoowT&#10;TKBT1NM9VI9U/ET5O7gztPujLdTdXbVzOCpzt6sm3fPuuup3xgqIKitx2HxFZuWfF19Hk3pVEtc0&#10;QlWwKabkewc3DvuDem3Mfk+sMbXx4zclZk8ZNnt6ffRVdXFQx+eeho8ZBWRtVRZNY/EsgkWOJmD2&#10;IFjPPtN7E8te1V5vVnv243V/fwlCVkMM7ITVKrI0VI0UtrYAVcLpqK9Zeex2/wA/PFhPuFyqxWKM&#10;F0IHCiqkiiM7BiQPUdHO6y66qNubsyNF2bkttnIbOTB5qh2fsjHYODHbfqMjVx00G5KmaHGxfbNj&#10;Wl+5SE3eXxessAQSs1Wc6yxu98pDuDdG+KDclBSNhM5ldq1VNhqeanxrpO23MHWwUgqcJHVNGA8l&#10;JJFK+nU7swUjKqz2ffb/AGhJ9n2nb3sZG/TSZXk0BqjxHUvpYoM0pp1UOmgp0v3/AO9Dyf7Ybhdb&#10;dtlsxvAxSQ+A4DJXKnw5UqKgGhxUDHRsq2h3tn9qIu1sLsqWjzKxz0VFvbH5HMPAaqeP7nJ5R2yk&#10;C1tStIHcRFVJlCHUACCbvrn427M74wGS7Tnn3btKr3Qdopj9s5/JLnsE22dmZ3HZQUmZxVTBHBnq&#10;TdcNIYZJKvy1MauZIZY5VWRcWvcb3C5t5Guf3BtVva3d6hk1SZFZXUhhGowoRNVdOmg7aUNOpT2z&#10;fuTvvA8q7ruCG5iZkKOAixqutGXUolEh7a6hU5pSvn1TT8xf5ifafwy7N2r1ZFsnaHcmLoKfMLuT&#10;LbepYtn7nqd2bnwWSoKek2dVzJncZt2o25HUSTVbxUmnxxGIgLI1zgdBS5TtnPbtpNw7zpc9jMFm&#10;sjgcNgKDHRpRYXCwxyUtHj6PGoyY2jjjFlLyJNIRwbqWUgPn5LTkmy2ia02+UbjcJHJLKxXUskmW&#10;OtVVzk0BYk+XE16+U/7+m0bH7ee419svK4csJWKs1AWdCW1FotBNaeVNPHy6uc6DxdPg+qtk1C4Q&#10;4PIZfB4vLZ9a7J1uWyU+WyaxGWWvzNfJLV5eqX7g3lmJJIsAAeD1bXpcHi8scLi6jF40Y3E1MNRj&#10;KeilhrzKYStXaaCVabHU4p9bs+PiopDIq3JFwced9uNwupxcX9yzW8/eRrZtWn4TUk4BzRtTA5DY&#10;6wCnvr65s4719bXk2NTamDEgkj4g/lQtWpGMVr0KFUkRV/ug32y1McoZzTJHTLE2ujZLRJFORUBS&#10;qzCWx5vce0X3xlNursSLPb/3Zgto7ToAs71VWr1eVyszzxRx0mJw81ZDUzPUQM93V1ZluLi9/Yo5&#10;CbdU5jj2zljapbzebghEJBWGNiDQvIopQGmD+depb9mvbPm7nHfdraO0YAsE062VKMcu1Q1CvHVw&#10;+XQQ5zuLDYbd67I2VtrLdg70yNBUZCKHErTR4XDU9DTSqj7i3MIamDERyvKIYyUmctIARa/vW7+R&#10;vyV67x/YNZlNn9U7O3bBgwKHZlZ2a2Y3FjcJjMe4kkyGQ2pjcvh4ctkst4x5BVzTxoxA0lNSNmxs&#10;H3Opvc6Wx3n3S3u9e7hho1tbyoLJpGodUcDRMBQjt1FiD59fSn93PfN49qOQbGDYruWC+iRTN4LG&#10;I624gNGFLhT+I56SNb0f2z2FsGjwu++9t67IzmcbJVW/5enKfbeDGWhzFPUU392sLm9yYLdO5NrY&#10;XErUaqapxNbQ5ZJY1f7vixYuof5rW59l5ulwm/8Aqbq6t2bkqq1bF1ps6l2ZmMetUdFRkKWmWavx&#10;+ZqY4iS8bwq8v01A2IvzZ/dfe1237dLv/I/1Tcywkun1U0bxCoIYKyxJMhauAsmkHgtMdZCXvvD7&#10;k81N+9bzeLpfACldd1O+qjLhgz1pSvnw6IF35/Jh2F2DhJqrrz5D/K7AbyprVFAm+Pkr3j2Zs/Kz&#10;QkSpSZ7Gbs37kMpSUhZdcf8ADK3HtHULG4Nl0kfO9/5g/Q4yNJtfrvqTZ3Yz5uoxb5PfO+qCDb1P&#10;Tq9RDK0FGNqw7fzUsuOcBo5TWgpIgPJHvHy2+4Fd7ntG7b97iyjb7eWZafSG2eYLqGkB5baQopbT&#10;r0aWKVqxFQY+3Xn/AJ++tO+3W7Snbren6UM1yUc1wWRpmBp8qDpA/E/+Wd8utq+HdvY/zB7p6Gy+&#10;O82Mwmw+nt/x9u4GGnp3+0jzuUpPkvi+69lT1Oao3ZpoafD03gLek8e0/tXfHXu6KKi2vDszHbT3&#10;bmabJ1u2sJkdG9NlbyroEb73asGcyyvlJRmg5jnocrNlGeMt9u8EgVxDHun91W65Y3G7s+X7S1Tl&#10;90EaFjGbiYONMi9sagmRSVXVWhOKdSTsXO2/c43draWdw0d05VQyTPEwB/M1NaYI+fl0fit2p291&#10;tnK6r33vzJdq9cy0mOxGe34aiLam+doYimpZIzuzc2AwEFFsPIVlJVCOf7nbuJ24kESPJVR1aK0T&#10;Or/HHC7F3Vi9/wC2dq4HYD5zDpj8ntWulymRxeP3HUVVNTo21mpchBksPjshUSeCP7yprIIWlUmM&#10;xhkaLOUfup2l/ab1Z7jdyQSGQBNLx+Iuk1SMHwqoxYBMYzmox1kfufL/ADRyhy1Necz373lkIzhp&#10;pJmBp8JBK0z6fka9MXV/f+bzFBvHa+Y7Hp+14Nt7qkpMPu/Bbcxm18nX7NWSQ1VHvh6mlbb2f3hS&#10;4lXlnXB43DwT+NhBHCxVlte+C22doZijzneGCy1Ecl29kdtaqehWlWp2rj9pU8uPocLWIikPloWk&#10;D1updLyxj0hbgxd94Lct1sfdLl3lXdeWkXl62uLN2jSB1QtKvgq4YMF1BJGIK6FL6dSkVHWAXurc&#10;3vMPt57kc3xwlBc7Pe2rQGgt6CJqsYiGkKsQB/aEFCQQRjrUa/nLd7b+h+Y/xp+Lm4Nvbux2zPjj&#10;vva+88plcjVZjFUXaW6N55qjmh3Ts3IQyLXbYx+PxM1RDjWjr2mp2lRldHVWCr79+LWE7Lq/9Ice&#10;HzEuWhMtPSR4PND7WrpRMsgyuceOnGSatpqaNmLSVDRrzZBxbOr21937jlGGx2WG91WLBVAeNm8M&#10;kUKqpfwwpPbhNWfi6+fy498ua9ge75Ts5zHYTSfAyylAVPaBGZPDLEgaQU4063a+isnj8PsrB4M5&#10;uCpbG0FE1XNWUFDjYqWuraeNXoaH7GClp6mnp55BH6FDgn1O3Psse3dtx5DeO1n3TvmHIbf27lBk&#10;dzZCpnw1JHhNr4KpSry+VyOQix9NXTQUmNppIIXLCUTyJpa/PuXd05hNjs27NtWxP9ZdxOkCIjsH&#10;mkU+EoQsVUs5BbilK1XqSuTzvRvot2SwMd1MCqsGlYsWUoKAsQK6q4pSnT33VumbZvVu+aramIbL&#10;7urNtZyg2JtenpRMuf3xk8dUwbZwwiZZqfTkc1LCrIy+ERliykD3UN29vvYWF37nKvq2tqItsZ6S&#10;vyWdwdQaioo66npJjksdU0871LNQv5adDE8WhP7OnSSPeR9peb1t/KG2Xm+COffIooxGxL0o4Ctm&#10;oINCRXy+LiB1025WF9uW1bel7FS8CICCxrWgrxqf2noR9uUWYOGw53KIanL0tJA89RCI6REqZKbR&#10;U+OGkSGJLB2SwFrewKw3a9dkK2mzs9Yle1XWS0EIr4YHSaOSKWsE3jCLE+RleAIEsIpGazKwNvb0&#10;O8bwu/bdtd14K7TOI4exmDkyEKKjVRQtahhQ449SrzRyjLccl3lnEreLcxmPDcNYpWtK46UjREAC&#10;KKNL/pNrqrghkZkQx6lDAE8g/wCPu874Ad0bfbsSvwWMpaKhTsaGl3BRGnlho6ikrsdQyPVYyejo&#10;VpkmUUPlkRnUsxQB2YE++dX95H7IT81ezcu8worfuCskmkJqlGoLHIXcOR4TssjHICqQqhqMK/cI&#10;53vvbH3ai2LmPxP3VcXC2+S70qaDzQU881612P8AhQH0rmKHrbqD5n4TJxMPjnuKk2pvnDZLDYjK&#10;0+R647VytPsrPZSlNRSpVxZXEvuBZ0HlaDRGf2/Jpdbk8fhMhS5qrr4JqibCvRRCjiq66okjmnRk&#10;Zop6ZXSPQ6Ag2NySPfzMc/bpFJyjtnL7N4HNKXz+NJECknhFWCgSlixYEjBGPMnr6Nba8sb3bLdV&#10;RQdZ4IBjJBI48Pn0SL415/ZG58jRboqdubSyOHk2zDUYqgqNoYNqWjq44kq5/Gn2ZAWKONm1MWdi&#10;LEm59ovcnXOU3VNl8hkaXFw01NUTOq05WCGWKRHkRlWdKgWi/PNv63HHsw5N562blH+q+x20t3eX&#10;d1Gpl+oq4JWlQxUrX0BPA0PQhtN7stuWKOJS0qnJC0IHBsgg8Kg9GEyO/aagx24tz4iGl2wuEWOm&#10;p4sOsFJVxQS1McLY5UolpZBJKW+l7j6Hi49lr7V39sL489Wbh3zuSpmqclgIKxaXGotKJ85lRDI1&#10;BjMTULD9ylVWVoRYyCyKTdla3voz93L2f9xPvBe73LWybdYwRcgyvbvIdTqsVHUSPLFJ4kPhkEqQ&#10;EBatK5r1Dnv57xWvIfL6sJFW6vDojI1AjWKZIkBGDx4jiOij7km7F+Z/Y+z/AIq9LNlabfvZ+UhH&#10;YG/yKiKj6k6VjqUpN1b2lqaSqWmqtz0+23mix0MiB5MhJEocA+6F+w/m13Zu3K0eay/YWew0GUmk&#10;8GE2rVS7exWPhhVo9EMuMelyNWiyWLSVU9RM5HqcgkH6Pvbn7nHs5ybttzs9ryLt1/FDKrq9/aWt&#10;zImo18ONpISQoHaK1YeTA564Oc+837/zbDzZejmvdI547oyqsd3KFIVq6RrZyPSg62KOg/5UfwH+&#10;PuwMTsnBfF7qLe9XTUpgzm9O2NjbY7P3xuiuqYymTymZ3JvXF5muP8TldmelpzT0UasUihjj9Hu4&#10;rrHKt8tvjlnsfNU43ce7OvqYZLGZGekhbN5+ho6Vqmr29k4YJaenrMpURRsEcRqRIAW1Nz7w63vl&#10;fa/u6+49vPsNi1hy/ulywlgh1CGN2k7nhjUqsYFe0LRfKhWqnmD7vcw8zXHuZtG9Xl1dXZWWMAzv&#10;LJpCMApMmoTUX8RMp0iujTQUQe1Ooegf5dnblRkOtMDQdV9TfInONBvfZ2BjpMZsDae96/IpFid4&#10;4yiaPx7dw1RJJ9l9hSvHRxmoBSJVUL7LxX9Q0cdGK6HF0sFCKGOaqTFU4e09l8khqHjFRNUeTh2k&#10;LyE39Xue7Tna4lnWFrpjP4mPEYjjkCldIWnAAAfLrH3mXnfeZ+ZN1G4sRefUOVI16VGo0GW4D59W&#10;hYqsppqCleGrSqiaCAx1ANPaZJFBjkH2iR01pFII0KF/oAPaMy2xaPDyUDnGJBJVyQvEVgqA8czu&#10;qxJraoamMrOQGRY04JsR7Odv5gnvBchbjUoqTkHHn5aqUrQ16WWW+bvfwKjXTCP7ePqRxP8APpzM&#10;iAgFhcmwF+bj6++sXsL7h4WitRVqY/IpiqRqKlqUmqJNaQ1E7NAqStRyMJCJhLcIR9efbl/zE8cU&#10;gBDW5kXW+tgQB5DJpq4Ypx4dCfaN5uEu44yO4g9zE8aHhQj/AAdYKmoWGNnJAUcM1/ob2t7QFf8A&#10;H+XG5SvjnlzmSm/gtfX1MFHR/ZU8KuzSGNmc1Himqb6USMBiWAvb2IoPcyO4trZ44IIk8ZFDO2o+&#10;hPlXT8RrigPUoWG7yyRr4xiaIUIy1cCn8XTQc7R+OGU1MRgkqkpNak3MrPo9LhgFELepybjSD7F/&#10;YnxKrd57ryOGTamTwmBzOSEEM0mXnqJqmFlK0aVlalPDWzmhOmRInkKeVAJA4uCBeYfeSy2babe9&#10;m3SC43OCPuHhigI+LSuorRxVWOmukmlD0L09zLfZLWR3s4JNCk6SCamnAAtxPl86HoI99dwbT2Nt&#10;Svzucz1FUVWEoPvsglIY4fJBCA9TJGsskvgSaEMrOvJDG1j7uD2ZtLGddbVpdn0JWonEivk6ySNI&#10;ZKhkI4eOn8dMxAFgRGPfG7703uvcc1Xcu32Y0wE1bJpQHAU1JIJoaeXWWH3L/Z3et+5rtfdrdwRa&#10;2eYVZlc8a/C8Z+zB+w9fPr/ns/zF5Pk52OerNsyw0OzcNkKBKiOjSengWZZEWsjjqI6tlqqY1Fyd&#10;Sn3AzcklRK0BT0D0hVLAf05t7AXsJuNpsG8Wl/MyxSSHvaoJp869Zr/ebtNqu+X4ZjAJrhE0jTEh&#10;Kgn5L6dVX/CjI1OzezKbPUeU+xFPPDlJHd6WBkaiqE1SUoZlCSoqk6fobeyJ90dZ/wAVpZakRVGu&#10;cv5/2ovuJGjfyQp5yyOI4JVDxFCmkgfjj31LseZdp3LaTa7hEsu2NxrGj1Hn2vVesTuVdyv9svlt&#10;4LdEtQRnuAzx+EL1vl/DT5abTyuPp8blM1i8jOFgihENTVT4qkp6mlEMlR9tG8qwZCeikKTMxkLF&#10;iws1j7q/+THw9wG8KOs33iVoMFv9mLzvNU4eixm4v7EtNmqKn8UUdVVchaunWGSFyGbWoKHGT3S5&#10;em2qd999sJBazjUxZJPpQAVP4YCnd8hTPWYnt17jbtAsUEJIcUGGmFf+N9WDdQ/Kfbq55NnNlosp&#10;haWlMkUiR5mtqqKA2kEUFXWwNLNAIfoszSO30VkHAIFsjtOl2zVw7C7/AMz2VlNhY+qXDSU2I3Xl&#10;Yszsxo5ftYKunmjq5abI4SnUBmpFVfQLq4+nuPOU/vE83bfJdbZvV/IS7d7rPdMw8qljcEmvn1kL&#10;f8/c1y7bAILhmcdxHiTA0Hz8Tz6NPvbC7ng2vlM90Zj+vabemXkpstJNujBTtQ7oilkSWrpKzIYm&#10;tw9fFlMlQF4qetqHqI6aZ1klhmRWjayvHdY9PY+ODK9M7c2TuPG7mw6U+Vyo2/PueLE7dqqHwz56&#10;GvzGcyMKVNNr8wUU6t5Rf3M9hzHve625vbaSOWF4wrn9YlV8zV53qfKoH5dAe75h5s0G5uGZYyRk&#10;TTElm4D4/wAqdEyx3Zu/9xzik7tqdy7JkwO6sbXbWhoN/wCP2rWbs3hjs1BlMR1/X4rbW0cPXfwS&#10;uWFaeX7ivmSrgJSTUXLexYbIQQjcNXhKmk2HgK2gjOLl3F1zgIsnkAIBUn7oQQjLVX28y6oZfugP&#10;SLAe1Mlxf+Os09wibUSoJZAxYVACkDSWocircekMEnMF+9td3jNoMlGVJZcAcSAWIJr0HuHweQyY&#10;2FWbw2plezO1cRnZqPddFsvvvsWHbWDrIKp8CmSp8bU5ebatBQ1sRtVUAoGKxu13cjUQ9/0u1Ffn&#10;qDCLtHae7cvlEo6nDZ47eymVNWyBPTPS1FfUqjwW0yLHLCwUG7N+Qrcc6XP9ZLGz5Y2eAc3Mawu0&#10;TwwyKR+prKuDrKVFNRDHBBBI6WryluVzcr+7923FtaghHdlGVHAgdDRP0rtbbWJlqMj2/vjqnAR0&#10;uVjk2ZBu3bmBipXZJ3eTB1kGHoKjIxysfNqnSoW5uiKLADbHsjv2qpcfS4ja2yMXRs0EuX3Hnaat&#10;27Ng6dHWQTRYamycuOr6ulpR4yHRWjcW1Ei/sRbRsu7Xl/YbdN4CbpBIrmG31LHUkNQqdSvRcEAA&#10;nyPn1I3LHtHvm+RJAsxdyaFDISX9V4VzwxnokdT8rvhZDu+aGk7X7J3/ALmqZqqjx3W2yspTb5Tc&#10;rzxPO2rcWR25Rblp4chUt51MGQPmVgwGk6Pafyu89k42PcWH3V8g94Vh21NmaTcOH2RtrCSfYU2L&#10;qJ48hjJpJcVUULJQ+JkaWOONpApuSDb3kNB7Ve53MKba9ny3tJ2e40gXEojhdixAI0BPU0qM9SPu&#10;nsRvNns11fT7FtklzaqdJcRljp4g/pByQRT4j08VO3fkFlsjgN2dGfAzoHFrn2wmc27vjujuHK0m&#10;Vqqqakp6jG5WTbUVFS7hOTgJXRSSZScxuAVKkA+x5pNgbUqI6KJ5957c2rh6dcPgKus3BtOOlrcX&#10;QxfZUa0sUe1GyKy/YxrMtTJUS1N+HkbkmIhydzkdx3GxBspdwgjd44ikskSkMUQsgdMBaKe4MSMs&#10;esb/AG4i52563q+srXluzRIYw5CJLGdRNCpZmYNQ4oB0VGv7r+SW3pM5jNnTfHTsvu7ds+T3nv7a&#10;eA6n733BPtrdGYrpclk6XJ5DJd6pj8liqbMztQGip4aSiYjVFFGlkDfX7P2XgMutfvKv7bzmRrcV&#10;mcjV4J89jap5jQ4uoqY0xP8ACMTiEWtr/EI4FpzThqhgpDEm9tt5N5qurTcN422x2E7gl0sSvDbv&#10;HE2qiyFlWRZA0bE10yAaRXobb/y7zDBzBDsw2uzXaIwBI8anUaDLZBBrxrTpPYfuv5fbq6xzuL6O&#10;ofgxRYnD9kdebB21u7aXU3YuMxlZHm9x4rD5iq3FgN1dpbgqKaPZ9ZUyVFa1ZJWh8fA0oKAgjvbP&#10;RHV298dV0y727H20uTjeKPD7sodrVdXS5OeL7qo+/qcphqzLTV1NUMRIHqC6yg6SDb3H/OnJ3uX7&#10;cbDbQ8ocq7JuO3KniOYI6ArLJwjhzhy2qpY4PHoMbtyxv1ru37psb2SKxqp0hmqQ1Dx+HifJekz3&#10;p/Mj/mIfGWHA753V8c/jB3rjMdJjc5l8/wBJ53tfCvW7ZnrYsXgZMViBvbK4qipMhGYpUcxyUnhY&#10;B4ybn2Cv+gPrbZ9dWZ7C98bhxVdRZKo2xVz7nwGFNHkK+TIPQpFFl6DHR11FTzTkJE1LLBF4yCwJ&#10;ufb8/s/7vtuu0bxu2wWhtVt1k0RXXjK3irqotu8dUNWoED0LY6m/b/ajmXbtutdxYIdodBXvBkDH&#10;hxT/AA+fR5qT5q/Nnc+I2m3ZP8vrbGf2jurG4Xd1HTdYd1R5zc9Dgc5FBk6R6/YmZ2uIMzn6SlqA&#10;ZKSZxqqlOnSeRG3HtDvXsXFYzCw1mx6radLSUbV9bgY8Tvt8rEkUaTz0m0jBjzgKvF0gK0xLyNLM&#10;is5JJuT+4W18wy7jZ3vNtpJZW9hMHjjVHLMEPayxvqjKsAGUniDXoH7l7fbtZXz3hkk001VDEGnH&#10;IUKBjOeoW2/lb8MuiOwuxajLYDe/XXacVXPTYzD90Qbj6orZXqqk1EOOk380+5HyGI3Fm5C4lndq&#10;elpZQEiWJRH7oP8A5qW0Oudqdh/GKj2Diszjp5M1u6l3RLuArDlKnK0eQ6yEcUmMSipo8bTUUFRo&#10;ijV5VVT4wQIxfGf3l3Xbt13XkqTa7+6uNvGvQZ61Cs8JUUJNG0aRJnLDy6BXuHcJNtJVZJGdLWap&#10;avmgpSp/1Y6tI+NG++1d84beWW7RzvWGaaasgy21E6rWoq8LiNs5SbNtjsVlNxT7gzS7iz1NR0cX&#10;3E8cNDExIdIEWQIh6f8AhM/iP4pH8yDpDGCo+P1rm1vKO5rkf4/t+x991G8+ktfcDPxNZfyF5/n6&#10;5Nf3kMPjS+zoIJXTuv8A3julB8gd8wbIx2DqZp4oBVfxX/OFQZFgSiUqpcgA6qkXP4HvbB3711Bv&#10;bqbs/r2paOmj3vsbde03qSx0wNuTD1eIEjWB1orZDVpsdS8e8gNx3VI57O5leiCVBn1LAA/kaV9O&#10;PXPPkSwuoN92q/sy/wBXBKJEoK0MfeP+O9UN/IP5k0WxO0+nN41bwSYPbXZXXObycJqIlapx9Juj&#10;DR1kaFndBO1GHUNddLAEgi49gB111u2wcLIn2lPTVlLkMjj43gVHZcdTzrRUCNMYw7slHRxgH6FL&#10;AfT3I0e7vuaxx3NO3UF+wuW/mc9L7iaKfRC7EtoDEnzLEk48smv29Wfbi7ej7CmoBTVHmwldT0+S&#10;gjY/tvNU0tVk/IUTVTa3ar0t/qXvb6j2oq6qfyBnv5mAKksiKWAb1HTY8lbfT2aW8ShCF+AdEk4C&#10;EhT2/wCbpfbcxcM9IV0QinUG8hV2f6IWQKQIheNgFb9Q/wBYe0xlcjJQVFY8shZ5BHLTqLoFtojA&#10;bS2tVLqWtwGBF7G3szsrQzRinwV/Zjo48S2a3tgsQHr9oz/l6fdu4Cau8SqxMFNJJBMJVVyytLUa&#10;wth+oxyqNX4Km3De0PFk62WCOJm1Rapl0hQSdDSxt9VlsrMQef6fn6exBPYQHxQQdTLStfVR0rJi&#10;BjKnPQhthKOGoqpxEfNJ4CTIb21PDKguCAzCPUb/ANTb3BKtNRSQv9IasPGFJ48qQrYiwKj9sXHq&#10;5H19hEcuteW0tjcHTCH1KaZ+Z6PI7tInicICSKHpofHSLXGRZGVpceI2HB0/bs5DrwpveUgGw/1u&#10;Pc5cezUCCA6HhaC7K2r0mPTc8sdRdQD+CPYgtrO0skitmjBVVNCR5jz6b+oDOzOvbXqNLVLSZMx1&#10;DqI5oam5b02eKS/6iR/Yb2JO2aQtTktqJWUK1wo9DAkg+gEEPY3/AMPZRu0v6wocU6R3asXFPToD&#10;t85mGCsSDXGoqKeSUEEEBoXQIQVlmUsyxsLEgW/F/YkY6AkIynh5tNyACoKSv+LCx/1x7C91Jp1A&#10;8aV/wdNxKSQAg1AVr65H+SvRSuxM9TxffGeZ/DHj9csSlm8mmrgiJsoLFgCxFvr7Q27OuNq73y9R&#10;Xb1myG5MTSyRrjdj11WF2d95QhFlr8nhofHBnqlmhGla8zwRfRYwbs3ND7wUZ3f3QuD43iWsESJI&#10;pNRRQWRceQZmb7eu3X3Mbe42H2UtYYrYRvPctM7Uy4ehWtR5ZGOtb35D/PbujrHsLf8Asz474Hav&#10;W+7a6XGbZ3D8ocRt3+P91R4nIIuvae1NwZSmytRsvCCmqJY2/u/SwZColfzNVhtAgcKqrxGHjgxW&#10;FolikjppoMbgsNRUcdNBR0bSoVjgiEVDjKNWW1mIU/RFY2UxFM1nYwG38BfCApTzINP8/wCyvWU8&#10;kEU8wnuFAkHmScfz6Kp1h1r3h3JM/YHaW7Kb+ByZfAZnevb3aW79xYvIS57N4rDSU8EtVVNX7v3h&#10;uKOh0eCOFNcZYfeTUxjkqIww3Tk91VGGzYkz2N2Zs/A0eQn3XuSnauXORRU6ifP46k3BTyY2XGqa&#10;VHgqK+jp/uEYvT0kkdVGZoSBH27eUaWKWQRHGiv6dajy/b0Wy3tz+8habdYF53NPHNTEP6R8hThS&#10;vz6sv2V1b8f9hdg7RjzvX28u+e8O0tybVo+r+sYIMBjtp5XDwwTQ9Ubqk653DSbvoslDHkniytLg&#10;Nx5x6F6WKnzmYiloKiOkkQmw/wC8dLhKbeuLxg2dTS0eBxWzdqV+34Kaqo9t1eQ+22xjq7HxVUEO&#10;3fO+4IpmomNS9KGvI/3L1QI2jntbLaby2QwESqA4OdYxg91ei1YpP3jDLNusElwpZiSRggFjTJwK&#10;Hz9cUA6EHvmh+O/YG8cf8b9z4XcfajVe4uwuyO/e5ts9y1tPNH2p19tHIbh7I3vi84mx6jNdi5jb&#10;9H07lcbTVrQ4KOp8BhpKKLEw4JYVtg9m4jZVTgshJ/Etx5rHQUu2tq45Ujk8WMFHJHiKd6irn8tH&#10;i8fi6IyzwyVS0McsEkqxPUhXdy0ljFjNDGgikKgDT50H546MhNLMwllAMK1On1IPkPmf5dE+7u7j&#10;3R3jj9+bC2rgNg9CdNbrqcp2F8jeyKjKZalrqfcWF3ZgR2fT4ahpcFHhctu3eW98tR0+JrqHBHPZ&#10;Wky9HSVWQpsfPWRQ8Oudt56p2jgZptwHLY+qE1YWpaM4r+Mq2WyNfFLmZpHqZXjnnqpJZYA8QeR3&#10;MjMSPaky7Ja7ZbQ3D6LsRqMYqaAZJ868KcenBBOt5cXVz+nAzllAJJAJ4AeWD/LpZ/KTvTqTG/Jr&#10;snGbP6UO1t2bXr4MFTZzdeTn37/o2yGT6w6/2xmU6f2fj6nFQ0G4aLB7exWLos3NHl5BDjYI6Cmj&#10;VSCMkJr/ALhuDSNJJazSRmJyUX9qOK7xInPpufwx5sVVIwvJ7ASWziaNV7S1K/bjz/y46XHc9tho&#10;hLsB+Ijj8z8+qzs7S9F41YKDNRPn6Wgx88mUjwWLykecxMlNUss2RyOSlXF5+prTDErVapSoZFlp&#10;4U8KSLVz56xq+anlhliIhkAKIkMUhnnhWOe7zpZVUKSbqEIKmwuPZdt5uo50urkf41Tj6CvTJu7a&#10;9BgihrE3mT/P7es+KpOlMFlcbJsHdLzHEVslRX1OXz25MfSYLbuQmyG2jJSYSsgmqnyC5ARQ/aVN&#10;RWxT09YiyM8MzmLpWnrVjppqWnr6WpTx1Ny8NSGgTyIJIxFMXMFQAAWaNlb1KdXuu4x7Wsz6bJBK&#10;prUV4nNePmc9Glp41qnho5AA/l1nw0WX2YmR3DiezN69f5XBV4r9oCsocRufr1cXnK9MH/uM3GKv&#10;BU+Dhzu2fI8sdJDUwTUQEFUqU8isJNXTUE9PH5UrljjVSkhP3EKSwlSriWCRqj7mKSO6swJVlBFm&#10;FvaO33GITgSRUNRQ/LgOvPrULKDQny6atsQ9x4CvzFTgcr1nkKvLVuRTKYKiih2fm6+jy6Vkc1I+&#10;G3LjKDaOP2xm8PVTivp6SWNayGplQaqViwa3pBMDNRVr11ismgmKSFE1anYoyJLG5Cckgtb6/XgQ&#10;tvBhYq9w5hIwKiny/n0499aRInjRnxD6dPm34YaaaTDb/wCssJ1jV1K1mKlyrU2Yw+VzlQ9HHR4x&#10;aXL4+ur8LlsbC9WohRahIUZl8QCIyyZXTTIlPPIlLOfFIkfjj0GncLrjppH1GPXNGAVAGq30H1Id&#10;/fN09w81qq6a0zk8eHpSpPSuAwyR+NoJT5noT8fszbDbVfcyUef3PhomzMdVW/xTJirTOUceRjxG&#10;e3zhKIUU2XrabC1E1TS1U5nmgSYIpbUypmeOndUQVFkkd4nBiCBpSwLfuxTPddThblOf9cj2tud3&#10;325trsyBK+E34Tw9OHqenYA8bJoNCXH7M9Bxt/bW2cDuahqW2/XVMmPy2EzdDVy5+WoqabC+BoKC&#10;qOFy2GpZaN4aPFNUuiZF4YkET+uJPUFXTFTKu1sbjWdwtLSiMwTBVeCSNnSRY1BUKl4yWAuLnV9b&#10;n2xytcXkavFeoCGPaPTGf516b3W3Q3Epp6f4B/l6sf8A52/V+0Kvs3Idt4Kgioc3kKinp8xm8bo8&#10;OepXpKR8WMzJGJxPW04rEgp5pQGaICC5jWJYxqeO6gIQCwKsfoT9OLi7fX/H2NLWbwpmeWMkBgyC&#10;uFI1A44cCOPz+fRMKwtEwPcGDKfQioB/IMf29a+Us9RFLpeWV1Vx6mTUTIR6GZ1Nl5+tyAVBH59x&#10;hDJwvk9IAAH0ZLksx1DSTquP9t7MmvY0aSfw/wBZqccgkcMHAp5Y69U2+kx1oSx/3oAN+2gx5UxT&#10;rOK9lggSOnaN43qBLVRyHQ8Dw06wokRiVo9BSTUQ5VlZVC2TU2QwKo4VQPpzzcXuP9ib+y+TcbiV&#10;2rK1a1+XCnDhw6b1nt7BjhUVp9leH5dOVDWqPGkiyS60jLFJULXCK6upLMwsYx9bf0/PvOYhwWRT&#10;pHpF+Bew+g49lKySAnTMV1ZP+o9Xjd2l8QsS9OspzEKGHUJDw4bREbhwS3IR0NgnBuTdufejx/O1&#10;v/w5X2WLEW6YwHB+vHTuS5/2PsqZSsjjVU5z+XQf3UAXr4/CP8HW/H/IdnFT/K36slC6A3d249Kk&#10;abD/AE04wr6edNx+Of8AX9mg/k2b7pusuiMjvSppa/JR47t/elO2HxcUlTkc0+R2bsbHUeJoqSME&#10;z1lfX1caRAf27fgXGc33ZrpLDkm4vJiwgj3SYnSpdqGGBSFUZZjUKq/iYqvnUYVfeG2v977+LFSg&#10;eTb4gGcgKtJZmLEnACgVJ+z16tr7z2M3Ze1sxsxcgmIaugw1XDmJCqripMflhXzV2t7KBFSUjq1z&#10;yrkHj3sCfG3rlNu7oz3fPaVAld3FvrVIYkEdRSddbbcIlDtDCRzya1aOkCJWTqNU7gqLrqaTJy75&#10;bvt2aTcNzYC+lUBF1ZgiGVjVwCA4GZGWgLltOCxbEfmDma2gsYuV9hzskAoxwfqJK90raTTSTXQv&#10;kKNQELpqC+dW3N7d0bKwvx/6x3Qu3eqtqLj4qmWeTJUuU3/mqFHqP4xX5amoGpP2q1DNTwACLyXl&#10;LAmJIj/4LsxcNP8AdU1PJUU0tkraUAK70xvqZVfRqZdd1ABUluODf2S3nKBuofCluCJgO1yfMcK0&#10;x5UJwT58OoO535N23nLaGs7hVS6SrRNx0tThWp7TQDjUUBxTquXqDpLsvp3e0eQG7GVpUjElRO6J&#10;QZCpiUGl+6koDUww1oRRG8sqRGRFPks4t7ify+89S5ToOTa6zNJVdZ9h9i7FqkkLLOiU+563O48z&#10;Rv8AuRXxuehVV+g0EfggRFvSyW2+75av8Ud3IP2nX/hYj8uoB+8/y5LYe5EO9yxkR7ttVldAgdpc&#10;W6QS0PmfEhJPDjwz1bl8p87lKXtMTweCGk3ltLZu8obOs8cdNkcYMarwCOTwThMni6lmks2osp1E&#10;afZwc/laPB4yfI1zP4KcBEiiHlqqmaZljpqOjguDPWVc7COKMcu7Ae27K2lu7kQ26/qPknyAUdzM&#10;fJVUEk+QHWOVttN9vU9rttsNTgkDUaKifEzEnCog1Mx8hU5PSV2DX46LcNfLSinparctKuUyE8NN&#10;HBFLXY2jFDVVmUnjPkiWmxdNDrnk1lIojYhQbRdq42sjgqK/KxRQ5jMzrXZGGGXzR0WmGOno8bFN&#10;pAkWgpIkR2FlknMkgCh7C19cK5jihatvCCq+VamrMR/Sap+QoKkAdLtxa2nuYtvspC+3Wy6EYims&#10;klnkoOHiOSQOKoEQklK9NHZm946anjyNDUV38OpYpYqTyRCKepjEwklnlgebzxGomaRtLcqrBSTY&#10;kqmakDAH+n4/r/vB9olmI49FtztqOFNPy6QWzO6qzHtXU7SKQZUaKVpWiMcOsq0pXyRoxIVgoHLF&#10;QPbC+FgEkjaCBIQWtfmzEi/+Fz/vHswF65VRq4dELbUyuy0JQnHy6Npiu/qatxFHM9XSiupIQH0y&#10;Qs0t6eJWaBSCzr9F1Jq0gkkj3gfAxFHUKBa+ni4A4t9Qfbi7g+oVPTR2lhUgnHy6UFN8gaJpqYSS&#10;opmjQveSL1OdYZVZaiPUjKt0tyT740+HEI9TA34INyL2ABsTawA+gt79LemTh07BaGEN6nj1kzva&#10;FJmTCYGVrPemeyqjojair8kI7NL/AG3uQbD3NahR0mhkCskqBWBH4K6eL/Sw9pXcOmhlBUggg5BB&#10;4gjgQeB9R0qtXns7uC7tZWiuoXV43QkOrKdSsrDIZWAII4EV6ROazuLzeBnx1fRU2TxWVo8tjM3i&#10;MqsE2LymKr1qKavx+TpHMq1NFX0sjxPqBDxuQeD7ALcuFlw+Skga7RaVlgkI4lptTi1/qGge6nm9&#10;rHgc+w97b7/Fyvvt37a38xFqazbc7E5idjqtyxxqjYMEBNWANAKqvXUzbt9Hut7bbV7t2US/vgSG&#10;03eFAAYryNEpchRQeFdJplrSiMSlSVJ61Ul2nD8Rvk3vD4c5bLTvsTNE9hfGXcORlmK12xdyV1fM&#10;2waqtrpnjfPbSyEU9EjMP8remaTSongX2mAPTcm130iwNgDY3uNIPIPuf8EgD06CUt5HX4RULXo2&#10;FDtusdxpkcO6MqxeRlDyLqhKrrRgBqB/SoKrZrWNveLyW51fW9zpF24P1AP0HJ49uFTTpG1yldK5&#10;6X0O0qqVImlhWIK0VnJVrfTSihgEuwOi6kcMeT9feRZE1WAZTf1KTazLYEWtwRfn+nupBoCSKdNm&#10;5NesD7UqZMck3nhngeAPFPCl1nDrrSTyarOsym6kNzc++2djymoOwC302uoIAP0v/h/j7Sy3dnaq&#10;z3VzEkY4lnVQPXJI6bNpd3BWK2spZWJwFVmJqKjAqcjPUrH5PbWMLTbh3HgsRSUbN55MrlqSmpqV&#10;4vLHURPU1UsNKnilp2QjUArDSwDaQ0V6mphV3FPMUiVmYlWGlRdnYars6ra9/wCn+t7KoeauULi9&#10;h22Hmrbn3CRwixrcQs5Y8F0q5Oo+lK+Qz0pvOS+dIdun3e45T3GLa411PM1vKsar/EzldIGRUkin&#10;njPSq2p2r8Y9wbsxGxKHvzp3J7z3HXR4vFbexO+9vZHM5XLGJjFRx01HkZNNfNGvjWMkNK4WNdUh&#10;ClN57f8AQ7ewWX3BXOExuDxdfla6XUE0UuNpZauosTZC3jj+lyTwPr7FTbYF1NI2kcT8h5k/IDoI&#10;7dZT7puNlttsK3dxKsaD1Z2CivyqePR1sN8ZanLZXF4pIilVlchR46ING7qHrqiOCJwierxq0oFy&#10;FBCsTwL+64/gHuCp7F7P+QvemWiapyGW3DSbEw08d5BBDEX3VumOnYgkQS1WVx0dzYAUwH49gaPc&#10;rGZt+5k3S9ittptiIQ8jBFUKNZUEn0MdAKkkeZ6yt96eXdzG1e2/tfynYTXV34XjNFGpZ2ZQIISQ&#10;OA/tmJOADXHRqf5itd1l07071ttXeW8NubA6s61wDZXJZDc9bFRURqKKkgwe3TGC6tXZT7SjyCJT&#10;RBqiplqNMas50tatLkqmaLxF9MZsHVbktZrgF7k6FNvofx7w/wDdz3mXmIXHLnKysmxcJJmGl5/6&#10;CqaFYz5hgHeoBAXByS+7h91i35JNpzvz+Em5pA1W9sKNHa1/G5yJJ+IFAUjr2lm0uuiJ88/njje9&#10;Mnkes+jaOsxHViVBhy25q6nlx+c3y1O4ssFCw8mI28XUMkLH7qqsDMIheEiJsDaDTzR7hy6CHHUr&#10;eWjjmWxqpx+iXQ3LQxN6l/1bW+oHIX9uOUvGlh5p39PD2qA6olcUMrjg9Dnw1IqOOtqUJWvUcffP&#10;+8nbw7buPsj7Z3puOab0eHuFxEwK2kDfHbh14XEoqkgH9jEWrR3TT38HvjnjcZW4b5J9x477Hr3a&#10;lbHkuv8Ab+Vi8U3Y+5qSUHH5OOhmUPVbPwFbaYylTHXVkccaeSFJ7ijX7rSnIjgXSiWvq+r8gBVs&#10;W0ah/X6e5J3rn8ROUtEogOSeJ9B8q/t6578qezMl1Cj3JVnIoBTAwatkDVT5Gh/Po3Havy7yuQyt&#10;W1DUVVFE8zyzOJJWrZtbsyQiWFnSk8wl5HBUWBHFvYMdvYPbvbXXG+ev94AyYXeu089tWpRUVxTr&#10;m6GajSviR7lqvGyss0JHqEsakEW9pdn9yDtUR3O+dntxdRhkBwU0yhkaoNQ6lhpp3FV6mXlb2v33&#10;buaNhPKMI/eduwmDtXLRvG1ARhVNArE4VWPGvSa6W+cmS6A3ltTuuSvrWrdjdobJ3THQUlaYVyFF&#10;gf4zPXYStdj5qmjz2Pq56eWL1GewvbSPen8mV3rsjZ2V+PtdHJHRJ3ztqvytIxZfstybPxe9Nr5i&#10;mSN1CuMhWSUms+lh9igN7gmXLnbI7We93G1RWdo1jD1oSmovUeXe4jb8hQ049Do5rLdW2vey4B+k&#10;l4AGqyCMgk8exdYUVpVz+f0DJ9gdbb73ltH5n7eeKrzTfGLeWysBmUVr5frzsjIbA7PxE7Mkvjj+&#10;xl2qXisrMRkJLMBwdruq2DtmuqfvxtjA0mSksTlsZjoMRmgQAoIzOMSkyqEBfqJvcFXt77ytdzqN&#10;z1Qk/wBnJ4c6f7xMJU8vTqDtuvvZ6zsRFcxXstAa6pJApzU9qkLTuxg0GOvmqJ8l/wCYZi2lwlP3&#10;Luqv22Jzp2XuzKUfYeykBIS8uzN+xbp2yxKw+rVSWP5+vtwptp11IqrSbm3fSKoCt91uvO7iBA/H&#10;i3XVZ+BW/oVUHk8+zG02j3M3VVt77Y9vlgHongD1r/ijW+f+K6Dl9zF7Q7bK91tNkyXTVpSK3Ynh&#10;gtJCTTyIqeA8q9KmLfvyd7Jp4cd2H1R0RvLHKzSKlF1bi+oRFIys/lWX481PUc7N+p7M5ViTqBHB&#10;yPisxELU27KV2YH1ZzB/xGUHi4X+EZLbShf8CrH/AB9im19mb2/0Num0PCTxMN6yqv8AtZYrlqfL&#10;X+fQZu/eizs2MdlbRyIvCsUat+bKQn7FH2dCptT4h4zeyJXbq+P27cR5GSKYdVd5ZXb+IGsCV2NF&#10;2Zsju3LyyLqBIWvNwT9Pr7a5sxlcQ0a5D+62SRmAWSnyWVxNVKpazNHi5cbmlugPNqpl/qR7FFl9&#10;3LZ7klhud4makMiSL9hcNFSvl2Cvp1GPOn3rtr5Us55ro/42tB4UASSWp4dviAgeRJWgJHr0fjon&#10;+Q/B8jKynG18n3b1fi5qWorTmuw9m7c3fs1UgaNUpl3ljc3sOpqpqp5QIvHhizKGJQAH2He+O2sv&#10;hFqavDRPQ0iRLJHGaZJZowki0vokbExFpnGqQgSMQBwxNveRHI/spyRZxWFs2y2kl9Hp/V0LqLKN&#10;SuSZHYGv4sdxrQdc/eYffX3C9wd53NLnmrc4dnu5JF+nNyVjEcoOqIhPDHhkUXSQwAwS3HraQ+K/&#10;8o34bfHfZXXNJkui+nN7dp7Fo9vvU9qTbEkTK5bcu3Joayg3WlNuLObpfH58V0SzvUU8kKtLcpHE&#10;hEShNjvk9uWVYolrKstNKKd/uZ3LfrjjMqLEFYXknAjbT42JA5FyJauPaDZIZZbgWcQk01LKoqRk&#10;gE8TgZzUZOOiebl27ntEtLnep2sogWVPGZ41LA8FckaqDJFMDj0fSi6P6kxOerd04jrLYGL3JkoV&#10;psjuDG7QwGPzlfTRyioSmrcrSUENdWQCcawkkjKG5tf2MGM39u3OFjPG08Zo/uXAiFdC8S0qzu3i&#10;jXUrP5Y9RVWlcE2AKspBt1y9s23geE4V/E0jOk11aRn5UPGiimaih6j+42COQH6VjI+ulNOk1rSv&#10;GnGueHSoqI8DgovPUzUeLhBCeaeqjpEjBPoj8kzKqooB0qWCX4t7cdq75yU+SfFjGV1S6o8pC4bK&#10;Y4v5GQwgtV0dPORJECqWUsLLx7R73sdla2J3CW9iihXiTLGwAAqxJViopxYkgcen/wCp26+LBbra&#10;f45KwVERvEdicCipqyT5EAk46Ytw7p2PiNtZHeGX3dtvE7Xw8D1eW3Fkc/h4cHi6akUSVVRXZSoq&#10;v4fSwwLYyO8iqFN2IHIGLGZrckckkNVh4qDHLErpLNU47PVU9QXVDSijoK5VgQRlz5ndbWA0knjH&#10;7mv3I5G2mwS72fcn3ndTN4fgWgcUFCxkMhRgVFAO0EEsBWmeshORPur+4HM+6fu7f1Gx7d9OZDc3&#10;6eHFxCqgSodnYn4e0hQWrwrSB8tf52fwh6d2JBuvp7dUnyo7CG7Itswdf9N1+ZwVbTwpTT1+R3JV&#10;bor9s12MjwVCKdIlMUdbHVVE6Ih063RU0+bSKKZKbA18kxUqkktUaanR2Bu4gMbzqAeQvnb/ABPu&#10;JZveDmjc/G/dPJToFNA870H+3qsa14YDD7Rx6nvbvuTcgbLJZTc1e8lu4bLx2kJZhmlI21yEUP43&#10;Qj+ieqZ+xv8AhRv8od9y18PTvxWwm18ZRSxChyfY2Smz1dUBACY89LT0ey8CVmBJeKliibn0yIQG&#10;98hns9oXxUWNp5AFVp5DK1UwAsQZdeqzaRcCwNv6+yW+3z3J38ES7jtW3wqQdK3JWp/5ttI1T6V+&#10;ynUn7H7Hfd35VLEyb/vE7Ky63t4SAMUFZI0AHpjP4q9EM7r/AJkX8wj5GyR/xjefWHTeBx0lNXRb&#10;T2Fu/cm18HJXxyzO9Q9PiNx5zI19eXmJHlndIrnxLHzebQ5zKxxyVuUrokpYGUCCnpI1u8x0RyyV&#10;EX7scSM3OsgE2ufYp5O5f5o3bdIF3Tnq2vbNVLNDbTSajT4dTlUcAHBUVJpx8uok9/T7TcgcozSc&#10;ke2E1nvc8qxrd3UaOiE/HSHuh1MqkqwUgE0C8D0dT+WHtX5NfMj5F4LaHdvzEyHZHXm2cBkd1Z7r&#10;LbPa+/Mfls5isSka46lXLzvjc3NBTZWuiSeOKTyiDUyzXVl94DveirJXiiInswDyNpp1iIJU6wFn&#10;S6Wvf8j6e58j5emtYkFCigYFSxP7SD1z+mu576Z7q7Op2z2hU/4yBQfYAB1uE7V6YoNg7bxe39tR&#10;yYfGYmD7ehoKjJZTcU3hChjGcpla5cpMswJH7kkjAg/6wdcdnaWR2Z4Y0pY6Z5ppFr45yqKryteH&#10;xxguzADm3BNuAfaW52+VAFVyZSwAGilfLjU4/L7ejzZEt7u8jgKOF45Pz/1f5Ogs7i2/u7B7Xq6/&#10;EZOmrs9U1sNBj0XAz0Mn3NSq0MLJWNV1MqQ0kIdksp1SRoXfkXKvuv5W7HwecqsZBUieupvNrpEW&#10;j8sTo1wFVWLSytGSQFdSUUtb3Luzez3MF/t8N1JFpt3p3HVQg+eeAHqRxIHQi3Dkfm3fppN3Wxb9&#10;3mixsQ9NIFAeFQPnT06MJ1Z0zR7P2NiMBUTPPVGIVmXqVacHIZCrIqK2RxMxvGahiVDKSq2W5A5d&#10;9td87czEXnqKqSjWqJjI0LGrM7FCsiFqkWTS1wxW9+Sv1BdvftrfRB7aS0jnjAyGowIp8wB6eR/P&#10;h0EF2XmLlrcludvupbe/i7kkhlKyKacQy6TUegNR8uPSr3x1VtLfu3qram8dq7Y3ttqtRY8ht3eO&#10;Dos/hK2BAf2qjHV0E9HLc2sWiYAm5B5BFo5CnqaOCoxkwqMZVoZYopkWWIyKWimK07NIkX7gYXjO&#10;k/g294z8xbjzJyfzDcbdbWQjtKq6rEsYCggV1URT3EVo1SPLroV7Z8vcm+8/IG3bjz1bi95jhVoJ&#10;riVWimcpXTSUNqZlTSCQ1CxqVBoOtIX5qdmfKD+Wf8zuwtjfHTP1vTnXGYyuP7B2n15svNYnP7Sx&#10;mIztPEZVymHqsPFixR11dSSGGmyNM08NMsKa2CB2YKihhluUo6BTIhhZ4qOnhqPt3vriFVTxRVcQ&#10;a/1V1KnkG9vYs2r3MQ6F3CC5BDCtGJUNXFVaievGpIFCOhHN7BchQRGO12mFdC1BWSZWPkTUyNqP&#10;oWDUJ4ZPTFsz+cp8uEyq5HdHaG/K+WWvgatgraHbFfgoqqJtdKY8HUYmHEUlNGzuZoIVQVKgKwFg&#10;3tD/ANz4aTISVlJLknp2YtJRvX1lY1yAhaKoqKhqkBByocvyo5I4Eo2XP+27rarC08KS8AWRYzj1&#10;CjRnzIoMmnURcxfdn+q8dY+YBFGcxt4CEqCKhWZGVXNaCugEg8K9W+9Sfz/cHksHgsZvPq3Hy56K&#10;lipMvlaLcLbboq6rikKGsgwcmCzMGNgqYRqK/elFkLaSqC/tWxS0ctC+IqqKT7WSNIpRUTVSynQw&#10;SGZJ2nmjjqYwxJbStv6n6e7N4omW+guQZASQVCkZyRQAVU+lTX06AsHsfz7yDcQcwcnczLPusXFV&#10;UJqByV0sSrqaZVqfIVHRjqf+Zf8AGfv8ptjt7Y0+B2rXzS1OPzMtbjtzUWOlpaVTJV164+losrig&#10;futMUsDTiW7BlC3PtBZfr6GCWpq6WvLzPOrQpk0o46hjKwCR/d0ZRmk5ABeMA8c359iSy5jd1ihm&#10;gAQLQ+GWoKDJ0tX+TevljoecnfeFjutxs9h5v2JbO6A8NpFrQy1C08LRVBUmup+0DJ8ul12L8asr&#10;jNjvu7qXclRvLZ/2S5KiwuAqp6ulp9q01HUZaWviqNwbknx+RgMcPpSjKvMz+lNJa6NeizFI7CGp&#10;u5fTAVPlYoeXEiTCyENfnVbi1uODtZrGYDVFilT5Z8vh44+XWTkN2CVaCVasK01DIPyJz+X+atdz&#10;ZDrDclCYty7UaLGwKsmYlFBWUUVJkqcFKOSKpwEgqJopQQCGTXIpYksGIKwoNs4+oiP94d6Y/CVV&#10;V4zSRRUk+ZnEjWK/cQ46MUsVFGDyZJmYfTi/siuN3uYpSu2cvyzwJXUxZYlp/RLnUWPoqAHjnj0E&#10;N75j3uFTJsvKU18Qx1anSEUH8OsFmJpigAPHqDtbM7aOZjodv7drztPEUtVS5KvvUYbF+J49DtFk&#10;dw5SjqDn6kcWo6Kz3V7Pp1e1Nm+tcXg9vPuit7Wp4MLCkcs7f3erKqaqeeMPFQ4ygpM7FWz19U1x&#10;DTiF5XJsB+r2WbfzTd7juY2qDlBmv2JAHjKoWhozyO0JUIv4n1BQPOtOovX3p3gblPtE3ILx3alg&#10;NU9ANOGLN4VNI82rQfxcKDhtbYe3d7ZzDYTbXXUe7Nw5d/tqUYnL4BFoYqdmjny+crcltjL00GOo&#10;VVfuawzQQ8Wtfxp7KvvrB7q31tzNYyCGow2zq/xxz5LcdZQ0OfrKRZIZWiOGjnzi4SGpk4tNVM2n&#10;0+knSJe5e3DZ+XtzsLuR1n3yOpCQK7wqxBFRKRF4pUfwRgVzkCvRhP7i2t3GkBt0W7CksqlpEqeA&#10;ViE1086JQ+VePVk3RnQWy+md7YHceSmp8vvWmpZ4sdidoYaSLb2KlqoJqOasrM5T0GBptyVq0cjJ&#10;rSghYMxfQxGsBzsrqPrTY80c1HhNo46vdhLWZuDH0+U3JVv+rnOZB6iuRZiTrAlUXH5BI9irfucu&#10;a9/Vknv72W3AosRcxwL/AM2U0pjyJH7DnqNt/wCaN63CN4jcztFmi1KoB/pAQo/Z/n6PU1VkMjK1&#10;UkeTkYKfFS1FRLR0SO3pLyw06WnKf2bqws34Nj7NPgexNp7dgjgpUhsot5ZplaUkc3JueP6AAD3E&#10;m4csbxucjSSsc+QFB/q+0nqJbu0vZpSxWhPp59IvNbDyu4tbZGsmmDsbQooigQHTwiKAzaD9CxLX&#10;/Pto7i+XGG6j66y+8ajRVVkcUdPgcMH8dRlslW60oUKKHljoA0bPJM2lGSJwhZwF9rOSfZq+505n&#10;s9jhJSEsTNLxWONaFzmgL0IAQVILKWAXPRjyryduHMm82+2RVSMklnpUKopU/bkAD16RcPQmEyWU&#10;p6eqVqhUcSVkukSLTRqRqRpHPjFQ5soRdTDUCQF590J71+SnZHc27JMzvDP1dfM8rikolkdMdi6e&#10;WQlaHHUiHxU0SXA0qC7Wu7MeffRXYPavlbkXZksdk25I1CjU9AXkYfidjlj9uB5ADrKq15I2vl+w&#10;SGytwuMn8TEeZPn9v7MdGZ29tjBbUx8eMwGNpsbSRhdS08YV53UW81TJbXPMb/qYk/gWFh7Nr0dT&#10;5lp8bVCjqpo6iVI+CYEfylRpJN2e9wbf7f3DXuBJYCO6h8ZAyKT6kU/wdRfzP9JSWISjWPLp1q2R&#10;YJC7hAEZixtYAAm5uCOP9j7Pl9nT67eWl/4Efa28q2+48Gvw/wCev9Ob/W/vHb6iTT8D/BXh5V+L&#10;h/sdRlSWn9mfX8q9In71dP6Zf815v0/7o8n+eto/331/x9//01LXyVkm21jxmKymYroq2gkq6TJQ&#10;42tzmKpc/TTx1FbhpaiklSn/AIVUQpIPQVV4rEEMff0L26QDc/EuruOGMxuFZGkSNzEysqSqGAPi&#10;glGODpbBFOu5VnZ7LfSNZ3egRyRuysviKCY6AKw1mrdxzxP5dbQFNT4U74OQ3Nm9v7TpMnhM2cBm&#10;Nl125tu7TztftPI4hafF76x1HmUp8tX5XF5aZHWp8vlhJZAug3DbIbK2pRU82XqsDilTDV32mOan&#10;ijw+UT7+pxkGZqqmto4kWomrJKiKV00aXeHxgBJJARZZ71u8+jbra9m/WQtJU+LGSgdokVXLaVWj&#10;KGrVQ2v4lUirxcpWRjsC0cV1oIyWNT5EAk0pmtKceh9xe9svPU4zBYbMzPn87h6eoyDVDzZPCKlM&#10;uUyGCixNFVzuuKhpqbDVMHkhKPpqleUuYotDxuN9kbeoUyNbUff5PcWFxG0YM3UwiUxZKfJzpjoa&#10;DGBftKGqeCseWeeOMAx0YDq3BBftUe/7hcmCJBFaWs8lwYgSAYwg1M0ldTUYBFWoqZjToObPsM+x&#10;bi26tKskLPTFV7WqaVHrQCnzr5dBzsrGdt1e4Kn71JNtYHb/AGRuHeY2rj8pf73bjbbpo3rclX1E&#10;U0uUgo8xTrFDRaozJJkw4cGEAs2C3dlK+lymL2duWnyNLj6OsoclmMocPT/xrJwPSxVsKUSYuCnB&#10;xsJRF1q6t5dX9kgmF/s1lDNZ3u9bYY7mSUOscfinwkoStWaRmIc9x0lSCtBSvR1zFapzFZeEkNam&#10;iaUqYaZIJ4tqpxPS43d1/snKRbeznaOx5Hrhumhq9r0e2P7x11Ts9Ho8vVY+tqsq2ckq8ecjN5DU&#10;y0jQK1kgCqHcsFWI68w+4MjlNxvUVsNdisfWUOI2/XFaLEDLU7oyZemx8KDG1tIs9fqJ8a2ZQy2Y&#10;AgW3XM24bdb2e3MqyQSzLJJMgrIUII8Mv/aKdIpRnbjmowVHJfL8m22ciXPisDjSSy1/INw6HbJb&#10;vym2KfF4elxYlpK/IU0lfn6GOuyQXD/avOlJNDUZB62DJ1QpSqySTSKoU3W7XD7j9rUO76avos/S&#10;Y9ctja/FZTM55cDQR09dDk6euoIsekWVhystFBWtQ8ywPFqMQ0hTclDPvNzs1zDLt9zL9JJG8cMH&#10;jsSpQqxkJi8MOUD/AASBwK9SDCiWttFG6qYQHpHqNcUHHj+LqHW7il2nk8YuMq5KyCsxuVo8Ps/+&#10;LVlZWw1FDVYvI1VcazzQvXNQRVgLwS+SRVmK6ylgH3K7GyeIq5aHFyJQ7a3BNiIcBt6Wuem2xDl4&#10;fNR19I1NEoip5cxFWxzQyoEOujMfPlNy+13+G5iS7vJDJuluJPGlCBpjGaOjhqgnwyhjKkkUlBp2&#10;joIX0NtZrNuMTqCftwP2/wCHpC4rsHbtJHV7lraRMtuHaWHzEO7M1DhceN7QbXWUZlaynrZUaprq&#10;fF1ND4Z6RXVUgn8wI8RDI3f/AEtktO3arde3tstm593PRY2t2zS1+3qOsxtTSw/xJMxLh8hS5Ja+&#10;PG00skbPUtBOYCrxkHg65Z52tUfd4to3GcWwtPEYT6Z2RwToKeKrKQXIDBUVlDAqwpkHSQbfvTJF&#10;IK3IJYkagTXhp7uP8XlTy8+uPVnyC2DvZ9x0uydzZGqbCYOh3BlKHMzNVVdL9zU1a0klDUV0c8WR&#10;oHqkSGsAhE1O08JSQAcrzbC782wm2KbaWJxOYxW4JZRWYqsh+xx+F/g8VesGdzNe5qHhpWqZYB9u&#10;pEkzopEi8+wzvZ2TdDuL7nc3Ed5bMoEisGaRZdLNHEpHeaK3ca6QcdBfmznI8vmx2q2snub5CKgP&#10;QBTWmGDY/PoO+490daZz+/b7rrN34LcW06THY3GZrBy+bMZuDds1JV1m3tm4d2NNl696HCTwmoli&#10;PhSoNvqQUvVbx7BptxUGR3vncNMy1Wc24MVtxWpp/t8slPFV1KstRVZCKk0RxmWsWaPxwRuoW7XB&#10;1bbFy1Ptt1Z7JtM4jIiuQ851LrjJKBtQCFga6YyrAyFTjTm97zDsm8WEO2zywxbncANoB1ODGVPy&#10;qelridhdOZjaldtfaOy8kZK3H7K3tUZHN4776H+JbVyP8R23R12NyLnGVO5qWpaokpKUxMHnJk4e&#10;KIqoKTeU21sZlJqOKjyezdgYvJy5ze+R3PkslmKWBaSornwBinkSXICauSnSCWoeXxltIF29hHma&#10;Lb9p2e73jcvGjvWiadLRYkVH8OhEmohtLFdfagWpAPlTqJ/dm25g2nk+SfbVknR2JcaUxEFLMzAq&#10;aKCqiooakCtCeg03nsLGZaqhiaTL4DOdj5egko+v8ZtzCUGFymaoMhQwf3zqVr8flJ8XlqDEz1k1&#10;SaKWm+9jhAm1iKPRWvsjZks+1tybhyyVse4927vqc5UR5CaUvJT1EsjUcsaO7kJFTyAkEliQvNuP&#10;Yi+7la2dhtDc2WFmIoN8RZytWZkEZkQKSSaGrmlAMFh6U+bL73HuCd35zsbezuNW2okldNKJIGUE&#10;E01ZqQM9WOYejGPx2Lx14iKClp6cPAixxvJBTeFwqC4XUAzHTa3t2lxc1Hi5miSUAOKaAX0+pmDs&#10;vjAH6tBIb6j3k+l5FNdRln+Z6xKjv455aySVP29PPvjisBUPJDUVSufIzHSA8Y8aAPModW1BmRLX&#10;+vu91uSKskSMK0/meH7Omr3elFYIiKDr3sTdjYSqqspj5HjW02QVHU6nUxRzRBQw1H+w319hLmC+&#10;htrKdVfvWPj8yD0C+Ydyt4YCsTkGnXva23FtGkzi5CKKiEdX/EJpUlJYwiFY2T0x6tP19kW27zLt&#10;8lrLJOTCIqEep6De38xvt72zNMaFc/t697Dep63kpqUsEW8MgUvDEQCW+hPqINz7FMPNEc0iKTWo&#10;qM9CiLnNJ7hU1YI8+ve1ztPYaV9MrtO/34V4PH9t6fGSp+isvq49hzeeZHt5vDA/SLVrXoPcxc4f&#10;SuQB2k1PD/KD172qt39VVKY6iqYIW8y0kKREGZCzeTkkGUgjSDx7Ktk5xhN1PDK3YXqeHofl0Q8u&#10;8/ob54pZQItefhOKH+j1722bJ2V/CMrV1eXx6/7kaSdqZ28kfjY08hjPok/Mkf4/r7f33f1v7GOC&#10;0uDoSQAj1BND/I9GHNXNY3eBYrC47InqVAXNDngo697M/sXD/wAG33h8pQJNThZsHko5YZSXEdHl&#10;aGqmWMziYRztBA41Cx0k+4b5t3QNynvS34DrFFcCnqBC9B+2nUJczbx9ZyxfWl3R5SsqgHOWRgtf&#10;kGIOfz66N7G31sbX+l/8fZr/AJA7dzG3t55nGPHNV7a7FxUOWSpanFLi2ztN9vkaFKkiVop54/t2&#10;jCxxxCQye4R9sd32/e9r2+6U+HuO2toda6nEbHSCp4rxrmtKV8uo55QNgu3WVxHcKu47a4yH/UMb&#10;BlfStNOAcYNOkrt3IDKYtKk0LUEv3M1L4dZd4vDMpszsSW1W1WP4908ds7Fl2Nu7+780E0WHy8Pn&#10;jaYSKkVXUFjLGw12IVWuo/HvPHkvmKPmPZV3MEC+hNDQ8QMCv29Zv8lcxQcycvR71C5/eMJpxXIT&#10;1oo406VftJYGCPBrMKeo8NXHJHDHHLKEIV1ktVw3UlJomA0NcspN1sfZnuz/AL3TRMga1YNrAqCK&#10;ChUMpBFa5p5dCXeLk7tHaSPABWpYgVqcduSRT5AAdRpE0kuLKQCfp6Guys2teRrOmwbn6+75fgr3&#10;ZB2fsQYLIyQrv3YEFIsVXPU1dXk83haPyeTJ1z5GqqvLU0FR4kkKgalkBtYe+LH33/Zfdvb7m205&#10;75SZ1266kUN2mQQgVKKC7NVCa1JFa0z0O/bnm6Bdw3H295vJm2K5t38BarEPFlaOLSPDRZGKxu7q&#10;PEHwnrTE/wCFBvwWzvT+YxPyz6cbJw7W3RukT7+xENL93gtlbkpKKtyWFzGKoIwlBisXkZ6Z4pg0&#10;bIah4h/aINmmVx1LuHF43Mzwq8keieUsNWiVonjkjZhpHBINgAP8PYF9v+aDfbPFJHPWcrpkApXW&#10;KVrpAFT1zA+8t7aDlvnXfrGJaWcF0TH8WYzw+NnalaUqx8+rRP5K/wAs37Z+PmztvZapNVuFcDNT&#10;ZFGnx8U711JHGaeYU9Bj6OOBfGr2UDi559lW7M6soslTVHipmqFLTOy3dtDlWkjZFRlAQsoX/G/v&#10;IzlXm+e0miDS6Tj/AFZ6xf2rer7Yb+okITVpqKZ8x5H0PV99DVedIyRoHh5VgdWtdIPrLEG1/pa/&#10;sn9V1yuInp2koZI0k+8EatHOqTaYnJXlz/aAH5+vua4uafro2CXFZO3zGMj/ACdS/DzbLfQECbvq&#10;ucY7h8unG45F+R9R/S/9faJruuKbO19NR0dM8UkkFUzAU8zjUIZC0BAcXDjjn2fw82TbbBNJPLVN&#10;S0NR6jP2jy6F+1c03durLLcEuXUKK+dRT7M+fWN3RVu7KEPDMzBVANhyxNh9fZWe8TjehtsPlpsJ&#10;XZzcmU1Y/bm3qRKiTJ5bJeRJHWqWKVfDQ0sSM50lBwFBBa/sXbTzhYbrdW0O5bolvt2qryNpKrg/&#10;D2/H1l/7H+3POXvJzLZ7ebKWPaFddThSYz/pWVlbV869Mq5mlmeWGCqpmeksa9tbAU8BilkLob2Z&#10;x4/xfj3WHujaXePcu5KDIZ+kxtH9wq1CUFVTtW1G3qKNHH2tJhMLFjqZJnkdA51iS36mY8+x5vX3&#10;r/aX2dVNq2RE3HV/aut3oauMsHikLfLuAB67d+znsTyv7Putnd/TiVlD1LXCtV6A4adgTXu/2tOB&#10;6aMrvnbeCx5yWUy2Px1FGotW5CvpaGjIJtd5quamQXvxwfYp7K/l/wDe9UMVmsJsTee5qKi11U02&#10;MosLs3HvK8biXG5GvyVBlquahraRpAyK6AEAn6e4q55/vC7eVrefYOS7k7ZJGys5uopaUGoV8S2f&#10;NVGVoejz3A589quW90l5b3zmK0t3mBbQ8jKT+Z1H8gR0XDcHzj+L235cjjsv3bsajy2Od4moqPIP&#10;nqtdVo0f7fFU0tmYtYWbkE8+zmbQ+CO+55qCCTrPbjVTVEbfb5HtWFLP4pJIIpsbiaWghaSnqVS8&#10;YAjnFxIrLcELbz98XmtobO6s+WHa3kCOxjuELhSRq+K3qMcADQeVOsUeZuZPu17JcwXNxzLYyTO7&#10;GQrLciitwDfqUP246Buv/mBbByFDlMjtXCd17jw+PgcJm9ldMVeVoZ6ins89TjnyWVRaulkgDKBL&#10;E3LgixAPsYMj8Vvkpgq3bTVuV29g5tt4auxWCwyT4Clx1Bi8kFM8UNMmD/h1fLL4VHlmgkcLexAJ&#10;Bibc/eTmaeXdNy2Sxu5rK8mDugaIuGVgQzO0JYFM6QKAmlQesnfZDnjlPmTbLravZu4N2AusiEtM&#10;goCMiUsa0JpQjop2+P5lfwm2JVbwG7+q+/qar3jlsVld01R2Rud83W5jAVUb46qkaHdiVOGgoqmX&#10;StPA8cR16ChUkewI7C+A/bu869MuDsxaqeOenqY4820KVyPDI86xUEUcdE9RVxo1z4/SfV9Bb3Je&#10;zffH3/YNhhjh2eeS4tUaaZfEiDOkdNK6mt20AuVFVFSKjgT0Guc+TbGz3dpt35Wu5dweVdR70ozH&#10;NFWQL+0U6Uex/wCeX8C6qGXGLne18eMJT0jZOtzWwq2Kmw9LUZGixUc1bM2TqDDRQ1Fcih5Nbtf6&#10;k+x+oqb5g9f7Lpdu0fVuycxiKLF0+PpJcfT5t8rTtFC1NSy1E9LnaeGRaUN+0gjUFiL8ce4Vu/er&#10;aOYeaIuYrjl+aNrpmcxG6BMYZgWWQNDo1MaamVVJWqigPS/b/ce45asr3YrS/fbYZQw/UWJjRVPE&#10;PExIPBs1oTkHPResrlf5TnyO7+l7mPyqy2N3s9dVVM236nNYWl2hkYJp4q/cNJDhNy7Yy9MsG5Vp&#10;RBXyRNHVvGxVZlJ9r/oH5J4XozF0eyOzem927Vp8cZ8/ntxUm3Ur6nL7mqJVnkyVWTTeTwx1ChoF&#10;EwCta35ul9wubdg5u3D942u6pPfXMscKxKSyoVIKpoUqoYMBV6VrTrjH95/7rHNfuFzzcc0bLzQt&#10;zcNJ2iOMoSHbTRH8SmnuygTSwwRQ9XcbQ7G2FuzET5rrbsDZ+/48jFDS4bFUe6sfHRJSUsJjpaWl&#10;p0kYwStCP3n8JcgXFrX9nsrfmf8AHfDdc9gdlbK3Rt7cm49tYSbLQbUSkeh3JXZaq0w46nyEYZqk&#10;09RkZohK0bBki1N+L+wjs3K3MvMe7WWyCxngszN4TuwJWNfNwK8MdYzcr/dd9xoOarHbNy5dnBMo&#10;/UMTaQg+IgmQnh/CV6DHf9b2lu2t2x13W7OyW1qHeNeKLLbqxG4qPLYjB4uhJyuQpIJJMRDR09fV&#10;0FBJHSyTRTFZmX6n3q9/I/vvf/c27M1vHfm4sruLI1NZUHHt9wsdBibM0lJTY2ggjhpqOhpFFmSJ&#10;UMqizHk++z/s57Uco+3+zQWfLO2fTxXKK858SZzKcVP6kj6S5ONNAvp12k9uvZbZ+QNt2nbrCzWG&#10;50gsT4hY1FTl5GPRmtn7L2xsTB0W29oYOgw2GhUFYKCnWn8smm8lbXyRhXyFXUSgGSSUs73Oon2S&#10;DM0dZncdNCJ1jr5SWiSmDJI0UzqKmUwu8hjjRTcL9B7yQs7uz2q4SeWq2UYyGOMDAJpx6n/ZduuY&#10;UvNvhVtDFacM5HCuelohGheT9B+qwbn6XH4J9h5tufYGM3tRUW78hWmbGV8YXw06LRNWQTxvElU9&#10;vIgEqguQQLD+nsn3jn2w3Iy7XtLxNdSfBWp4/Fp+Y+YPQzvduvIdqms3Eigk5CgnPzp1zvb68ezA&#10;7m2VFn6ghMhBU1tS+uGGsijkpaisQeakigjVFaWifReSMW1KOGBsQAeb5hdcm7tbTWzaIotaMrMu&#10;l1IoZKHNGpjzGOB6Bux3O6bJJcpusDSbMDVtVEFKEDIFeNOsMulQZHkKRoupvUVUBGEhYkc3AW3+&#10;t7N7gOot3b52RhNwbZnRtsbRq6fJfxCvkrNoPgt5yRPT/Y0I23UYvIQ1aZCVUo2hnWYMQNRPvCu8&#10;vLW72e02ffmSXeEuGlfUPDOhQSzFE06VVanVXBAb4gOg7Z81WO0cz2l1Y3aw3SShlo2ogg1GWr5A&#10;+VOgvz28tr43IptDdcFBJkd1plIKXApTxZJMxt4RSDI1OSpqnVAcdHQlzWGQGPRcMGFwTsfKvuHf&#10;3V+xk2F19UbQw2cpMPtXb27d4Hb2OrMvuXP7mqaGkqqFaKrgqKCmTJY+WdmqJI3nLKCrK5DAF+x3&#10;t6d354/rnzhuL3PLN7eSy29nqeI28SSDwmWaN1kkIwGVyVYkE8Ouibc7cw8+8nWz37Sz2k0K0qEF&#10;SxGBoVTnhx8+qYfgz8V6Pu/srd/yh7q3725vHA7l7dz2/wD47dJZnsncUOzOndq7T3Aku0clTxYa&#10;uxmVyldSkRUr0EtQ+GlgmdZ6Sb0kVHbW7D7f6wyFdnNob/39sWGXLT5XA1W39wVmJwSZxWaSqgqt&#10;u3l2rXrWS38hqqGbV+bnn3njzF7Oez/OLWVrzDydY7gg0CaGVp3VwCCrMolGoqwVgK0xSlKjqGN0&#10;9r9sXaW2++s4zuM7uqRsZNdXNAtFkGWJABwc4I6uV7I6R6a7gojju1+p+ueyqaSl+2NLvnZu291X&#10;iLKUSCXM4yskpWgkVZI5YikkTorKwIHuxzZ/81vtur6ayu1c9naDG7v2rJhMrS7r2zjMFiBuejxm&#10;UojuCDdtOuJenM+coBKjzwrEp1m63NxjBz390Tl7YuZRzHtO3+Ns0pZ/p5PFbwFrq/Rcy6sAZrWg&#10;4dctucv7vPb5ubd053Tb5fpI5mklib6kB2auhlaO4SgRiDQhhjPXeK6vweBqoKXHUX3+BEElDFis&#10;zL/EKHb8UcLNTvgaeqWX7RYZI1iWOFo1jRiVta3uubP/ACLzndOb3NW7clygj3nuV6TK0xyVTNS4&#10;ijeoMtBi5Ya6WrnqqCjhj0peQ+rSzXt7yR5F5R5Nk2CzuYtwhu4bDKuuuJjLHjhE6KGP+iBVCuKh&#10;hQ9TbH7K7LylytHCIVBgFRXxAcfMyN0IOMoBjqKiopquXIz0semWuqKegp6mVitpKiRMfR0VFA73&#10;sRDFEnPCj2Je/Ot065wuTx9bQVUNfkdorR0c5pllmmqshjnWldZLCGjjeodWDIv7TWsB7Bd1um2c&#10;0Wm6q1uJdEtBTtpQ+gp546R8mva3F88YQ1V/Mknj6nJ+3rLQ5OkyKNLRP9x4ahqadRdDE6tpc+Ms&#10;eFPsrr4esw209xYIQU4yVZUYSXHUQarjkNRDk6OrqJKSt+4atopqmOJljYSFxIwANr+wHvfL+53u&#10;67VFt1gYxHPG9aVPa4PE9ZK23gxW5aZ+yFNaLwqwFaVGePz6dU/terV6m/5BF+F/2HtSbU7R3j1/&#10;SY7K9f5jN7G7h2SIosFvjFQ42ty1LPUOtKTn6bM43KYvO4WqpZWSenqKdwY2K35v7Qe9Ht9NvvKE&#10;3Jm52KzWW5Ra5S8augII0lx8RVWo1Ay8OiKz2LY7DcoOa9xURzCVZBqeSgINQVq5UGv9E/s6DXuH&#10;qDrPvrrndnUvcWy8D2D1tvXD1WH3RtXcVElbQZKjnHBja6VWOyVHKFno62lkgraKqjjnp5Ypo0dd&#10;tL4V/OWl+SHxfx29M5/Dtu5zbtBWYTsClnMGOoMDurA00hybwNOhmTFTy0zzQNLKxKD6+/l09/Pu&#10;iXie70DbXtwF3e7jEksIFxIf15ljIPi3DlFEjqoKlQQakddTPaD3V2G75eS93zcljlSLtJfLKBjg&#10;oX+Vfn1pjdpbJ3L/ACyfkpvb4z1sG+OxdnbjxxzXxFpYBSnPblwmcr6fC0W0Y54sZVSbq3HtzI5W&#10;ChmmqUKSyetwBf2sel/n10R3Ru6t6r27uubO0FPgZcnUbwmio6bZOUaICNcdhcnIlO9dlWZrrCvp&#10;VQSBYeyjn37lvOvt/sl57g7dsE6vazARDwZcrJIEGXndKMG1HsOKgUNCFsfvdy1uHMz2tndR+Fqf&#10;v8SoFKmtKUIFK9cPkD1j86epOsNvd6d0dT0fXHX+9t4YvGZPb1LmY8lvzbhz06vQ5ve9NiNvRSYX&#10;HiueNKtIY/K7N+5KwverT+ZHvtc/2BtbZm3shQ1OHxmHzWWqZ6HIUlVDj9zVccsFDKzSPURyN9rO&#10;1ieVH0sbH39An925ybHs3tG3N29r4e6SvGpLDSWjiorsoBFEYVqDg8eudf3sueJfcHnM2e33gNhY&#10;vXVgrSNSKcBwHaSM+fVpn/CdnqSqpOme6fkbuLbFfjM3252I2D2tktxYqagzi9f7QefG0dNTwVkM&#10;NXQY+vliiqGS5SWRVe3HujXe2RyLVmExqVsVRBjGliqjDVUksqUmoyVM0qyxuDIlKrj/AIN76v7X&#10;zhyPa2+4XN3vtrEzAN3MVyPsPWNvK/tzum+LcXNztUiWhOGbVpb5qFdetj32fr4C/K/bvx47FyWS&#10;7L3vhNm7V3Fi8jTTHNsayKOsjl81I9PTxMrCao8Yjc3+jG3Nj7wX+/g/IW6+z+/XtjvcR37b4TcR&#10;sk7xspRCyuCCQRG4DrHTTJp8NwVYjpyL2KbdUnvW5dllt6YOqRVFGGrIkr/PqtH+aR8Wc38rvi/k&#10;9hbTxueyu66Dc23crtug25uOg2pX/eHK0lJUV6ZjJYXPUlM2BpZnrIElppomngUOrISptp3j/NO/&#10;l8UMNNDJmtz5esaT7+ti2ft85Gmy7NRyRGlrHkDmkhdn8j+AxvqH6j749cq/eNvGis5tw3FVthGF&#10;WaSRe4H/AERURFOPwgk9Yee5/wBwX3G5g3O+3zYdxREm1SCPwZG0BshdZmOqnCtM8eij/BrZX82b&#10;ozaO2ute4Os+tt8bbxNPT7ex+5K3u7Hpk8DjY6iJZciuMp9kRVuT0UaMEimqmJB0Kyg8AdvX+Zd8&#10;JTjnG2+vu590+GSGSOGHH09OsFaJFlWp01uOrV8iSC6lxIp/oPcz7X95CweR57fmO3YFDU+Gwx6V&#10;D/4KdA7kf+7999r25UDdvp4AKV+lLjHy8UdWzbeqO+a4SHc2I2Dt0NLLG/gyGUzUiwxsVpppJKet&#10;xyP5owGKhV0/S5+vsMar+aT1zTY2Fdn/AA57E3EVpJHparN7wx2LIlQ+WSonpIdqLreylzZ0A/Ht&#10;Nun3iLCCQzXG/QyW0hHaG0mnp3iQD9nUw7d/dwe5sm8Wv7x5l1CuT9Aw/wC1gj+XUXKbG7hyUzx0&#10;/aeFwiVNRFLJJhtsSzVUFICFlio/47lMzQRtIDbW0DFWNx9PaJk/mY95vkJMrsr4gbXpZR9rVQtv&#10;Pc+6M9Oup0nUI65al16gOAqjSOAPYG5t+9HFaW62tgpMDA0Pixhcjz8OGPqVbH+7yuoo4rfcOZpR&#10;pH4ICma+f6lafn0ks78ft1bmwZx2S+R/auKgSlrqWok23henMKrNPFLA0hX/AEXzGnenRzpNyFYA&#10;/Ue11i/5nn8w3M0xi2l1j8btlzVkykVbYjN5RYK2t/daeJznozAdDEF2LHUfcL80+7G57zsaSbRE&#10;jySAh/CaQvn5l6fbjqTuXP7tbkG7lt5953prkKwbw2My6mGVqFlHBqdFjzP8sbqjK1NM/Y3fHyM3&#10;5Qx0iQZTF53f+OxVNm8RSstqKuO1Nvbeq4o1KA66SWml44cewXy/ys/mY7ukQY3uDZWzqh2herh2&#10;d1lsirrKaGdBImld3bd3JUDXTm0bNK17i9vcJ7hF9duIjnJM7xiofUxBPpVqV+0dZ4cte299y1y9&#10;FynttmttBHHpUItMEcQSS1fzr0BT/wAgr+TtPlJdw5z4wy5/JpO1XUZvN9/fJOugq6hWL1Ek9Ie5&#10;xipZQ4J/4D3v/X22wyfzNuz8ZXtm/lhunG0MCTyINvbR69wVZVEhoFTy4HaWIlgl8jC+ghQf7J9h&#10;29lt9rvEjkiBp6in+Ajp6y9uLq7EttvFwzw+jgt/hPQ5bR/l4fypujDTUmA+JPx6U1Tx0SVW7djU&#10;HZMxV18khau7EO7KltagnUWuT7Qh+KPyq3dDSrvv5Ydu5BZlo3kgk3TnqWsoKureOOSGobGZDH0t&#10;Q8k8mlg8RRkJOm/uU/8AXR5mXbV2OCW7k25PhYOCh9KVWv8APpi29r9jdC9ukYP9Cv8AkK9GG25D&#10;8U+sNa7D6g6p2TFTyVM9D/c3r3Ze1oZ48NBLViqgOGw1K0kccVN+v+x+Pp7a6r+Xzt+XJRUO5e1u&#10;yMmiO9JWtmd3iOGmeVSXo6aGWGfLV8TglRJJVE/1v7Ctzz9zZbExNJMscnkyRmlfnpz9vS+25B2+&#10;wbxTJIPtLf8AQVf59Ctiu5MXlsWcpjKI1lNUUwq8fT45ZppKjHGURCqqp1jgipnYG5iWMsn01G3t&#10;uzHwc6o21QT1OPg33nqejrLUC1m8cnJjJKSOXxyMaGialSmhgpwVBUghwGv7DF5c7pb3NvuMEwa8&#10;uGCsNKmgHDgAP5dCL93bfBt920R8SVI2/E3+UnpU7a3wcpPT0lctJQVaU9P91AwmjamlkjVxTapZ&#10;pEeSVjxZbhT+fYl/Arp7CmfsHL1U+O2ptzbW7sj9vRberd9ybrlrKHFz5CSkoqam3dT4qtoZsfE0&#10;kkWQpq16gXXVdr+8/wD272jm255Q/eNlaCW5jiVwzv4IUmhIVspkV1akagrw6vu3L93fcnC4trWk&#10;lY2wGb8Q40ZadV//AMwn5Adg9WT7T2Z1r11/pM3DuHHY2pyGJ3bkdobZ6oxGPzO6qXa9Fndw7rze&#10;1s5uGiyFDk6xPF9lV0Yp0AnYtpINie4ev9gbJqNz7o3bkt273x+EmqpYMVndw47bFNjMaUeZqTbV&#10;FtPD4PLV1CKj9lYamqqCF5vce8neUvbDdt5k2TbZJaNuMYC0RpjayE6nVptaxeHpqIy0TCtK1GOp&#10;W5D9p72/27l6W8icQzTEudD6dOqpBbxKioxUZ6IZ1f2x8ze8cX1bs7aWX6p6Hk7rwtDWx746z6Zr&#10;e38ptjLY+lSTIDfe+Oxt2bl2a+RG3YJJ6avjwcbSVegtqBKmJV75pMPtaryGHx82GkxG7MbR7f2p&#10;gMfSbRxm7KzIbhgpdvZmpfbi43M5fbn70TMhnENRD6JlcM15ssPbnYJ96s7dtvjVPCaZ5meSRrbw&#10;IyXRI3ZoI5W0kAiOtTinDqfhyjyJtrJs8FosTaO3VPcOykr26Q0pFC1Kg1oOhlzHxe2HubtbbOA3&#10;HR126p97bQza7l7M7R3nuruTdPS0mC2ZVjc1N1vje08hu/Ym0N21WYpZWasGKaWB2LQ6AFUIDB95&#10;Yqrr945RshkmpN2Y/J7dn2rukmgwG187k8TNUNisrXwqtYIZc/J9u8/lEyubavz7kHcPb28/d/Lt&#10;nBZql1YSQzrc24H1FxFE60ZVNUFIhqMekoR+HoSct8kQbbNZ3iXOhklV1KrnsIJyxIBxxIIHmD0P&#10;m5/h1NV7I6Q2/SUtBhtw9I7/AOud84TsTYeOxr7kzOD683ZihR1FBinp22+lfX7Pxg0UMlJNRUzN&#10;pjjUKLBbkd25SDKbh2JQyUEG2975fK7ezO5U29DQ0OQ2zm4ZqLEVuJqsc1M+QrMxW1Ebwl38iFwr&#10;MwHI1h2eB7fbN8ngllv7CJZkgM58SKaGkjq6sDRY1UodNBQauPUsb+r38Vl9bGJbAqp1MaFdaA/p&#10;jiWzpwQK56Nq+zcDvDHbC31ubbdVQ7i2Ni8bvTG7UyW5qqvyW3N40CxPkKOZ6xpVJogj0kkqxKis&#10;peNUkAYBfuXsGTLy4PN7Hmy1NSZPGVVKMHT10M+IxNbWxSK0GG10OvHZv+EyeRY7lIqj9QZQV9jP&#10;auXY7WK8s968OWSOZG8YqRJLGrDMtH7ohINJb4mTzqei/lblfl+3jjflmarMR8JkKN3avxux/aeh&#10;L2ts4Y37ukzQxmRmiqsetPmHolXcGXxmOeJof4/XTSzz5Wmiq4gEZzd4QNVySfYu7Lyc24KPci7m&#10;7CzM1ZX7Oo4cPPFURRUu2svgoo9x0c8VRJDoGVbIU61QEkckbyHS4aMlDHPNOzwQ3G2y7dy+iRQX&#10;5Y/HWRJD4LdqsNcdCVNTULwoc9I+Zva+wv8A6++ntme8YgMtWABPaQACMV4dAf2j1Ttsbi2DuHbf&#10;W2ClyWE368ubWmxKQVeUxG9qM9f7nrMpjKQwY/KUbbZr5YNU6P8Ab0/MAhZVZYeE7GrG3RBm225v&#10;nuLclHuihzWamxdJV4HbeNObWKrxW4guOmoKXPy4rFVMZkvFEs8yElQT7rdbbYS7fNtO2XVpsu1R&#10;26QRmQiRpF0jXGuvV4aMa4BJQGikEV6wD3bcY159k2K22SRbhLlE8QMWXJB+Fq8PPoN969a7dh67&#10;r+rNp5LY3QuyZNsRdfbQytNFgt2bhqdlUirFV7Tok3Pjs+MVj3kR08U5qxAp9GlwHBzd17a642Lt&#10;gUWf3JTbGx+YxO6J44RmMhXU8WNlpqyvU0ONM7Q1LwUzBEBU3IuQ3PvHeDnbmi8n3C82/l+53m4s&#10;rq3jZFhiSWutFNZNFSicWPxADjXPS/mD3C5ytHj5Y1PPLJhIwkSNRG+EHwyfKta9VM7D+X3ya7T7&#10;B3tlNgdQZv5C1XWm/en9vVX3ewNrbJqznqGswOCzddlN1SYaryNHjY5I5K+qmUn7eDVGlkUD2WDL&#10;7Cx2M3tR4XCU67XqtwZgUuV3NsWvrdqz1mIlYVVFmP7zYiopMokufw7IYEjnSKCaUHSSL+5ti3SP&#10;mvk3dDvcMlzt8lsyfTXI1yISpikh0ChjaB6h2BMgVSFcCnWXvKe3bXvPLEk3MVoI5p4zq1AioUaa&#10;uUKHTilB1bxtffm2+6fj7l91dibQp91Yeo2xWnO9cdxbWw+5xgM5jaWSn3NsrdGy5KGGneo2juKC&#10;ekqhMKieUQMvma/unj+cjl85XdkfEzFZPP5zOYbA7t7GotpjcC0NXX0+3TX9Nx0NTNuFaSLN5+bL&#10;Q0y1LyZCeqmQvw/qYnld99LkblLkyf2Xn5Y2OGwmuobsXCxSTGPXA9mAohkkeOIoZHVjGqtK1WlL&#10;kLTCf71HKXK/LtrsUnLcUKT3dldeMInldapFbiPEjvp+N/hpXNa0FJPw8+P/AFF0RtLsffHXXWOy&#10;eqd0dpbV2hn+3tv9a1+5Mf1/T7+2vR7xhy1FtrrqszdbszYNNh63I1FOy4WioRW6QanymGEocH/h&#10;L9VUtLQfNt6i+o1fxzEWm2o2i7yZgPqbHSL+4D9kOa9u5VsecJ7+QjX9MVA89IuK/s1D9vXIn74/&#10;ttvnuNu3tZZ7LaNK0K7hroCdIkNiAT6fCeq6P59nynpvjVg/j0J6x6aXd9L3A9HHGwUz1OC/0awA&#10;m/GmCLPs1xYhrfgn3tV1m4amt1wxKYEYj9wqosFYOtyFBbhB/vre1/PHuut9bCKzH6Y7goz5gV1A&#10;VxxpX8uiz2e+57c7RNb7vv0a6AaFe6vcpQ/i8tVfTHWkn8h/mfuHtQSY2lqKoQAwjyalLjwTRziZ&#10;JFLOrGaPlh6rn6399NDBlaSWYxqk/wC4skLWIHisVcelv84w4v8A7A2t7yS9t+dI+Z9gsL4SA3ag&#10;LIKiocDJoKUDYOMZoM9YK/eH9n929ofcHeeXJAZbAOHhlCkB4nBZQD/RwD5149bIf8sr5y0HbnVO&#10;103DlKek3VtqnXD5unNS7yrkaNI6KorZIJHAWnyFPUJMmgfpIBUEEgMM7g1AeKxEkM5RSl+Y5i00&#10;b8XK6ZHP9fyD7mvb9wNQ9aoRX9lAf5dY8kzrKaocj/Y62Iuvt+Y3IY+ir6erhqMdWUcUzSO6hBV0&#10;aClqo1Op7oYYl+rXuQeD7CbeOOaQ0FXFJqd6aONkty8sN4pL2tpPlU3459jLY7oItxBIuA5P5HI/&#10;kejO3nDRaGjqVOP2Z6HrY1fFA2TpJDoWOtqZvIQrD7eZfuKUi4Z2V45AQQSbf63tkxeFnQoyj/Nz&#10;Sn9y9h5lUlbfTSS1/pwPZjd30Z1g+YH8ulUjl000pkY/4rp7y2eo4Xl1k3khT1LwCYCYyQWGkEIt&#10;rcA/6/tdUG1YZmMjEMS0d1VbsCVYaze8en/XANv9h7D1xvDoNK4HrX/UelrTypEFpUf6vz6AvN9j&#10;w01Q0SF4QFn11Ds+jSrR2jW938jEcAccj2/x7ap6WFtB8biKEiNQNWpJEfWgFwFAB+vssbdJZmXU&#10;KrU5/wAnSi3kuZQoaOi14/8AF9BXmezoaisivURzxRVc6tIJP2Y2MMqMssjyRlryC1kvb6/Q+1Ji&#10;MR4kKpG/q1aWYWLy6r6STcccf7z7LLy9DNUt/sDo2NrM6q44ef2dFi7G7qxMGQlWpyVMnhuxhSZo&#10;0jiIIRyY3iZYzISLng+1UKdsTRmqmaKIRtrTURdm0sq/W9wptf8AwF+fYG5p5o23YtsvNzv7kJCk&#10;bUzxamAK/Pz4evQr5R5XueZt6stqsLSSWWVguAeBYD/BXqvXvr5F4yjxGTJrvNV1FJ9pR0dN4pp6&#10;iqV2qY6aOJAJJZap4wqABtRNh/UIgxxS0tO8da8wNTVzSRtpikZZZJHSUTiNY44V1ggMGNuLNx75&#10;T82cw3d9zXzXfLKoluCpDaq0HbgKSR/Lr6COQOXrblHk7aNkA0x2thEjKF8+0VrQmueNeqYMI+X3&#10;RXRbm3x1tU0uSy7Tz1FUMZLkcfLlZaiQVmKyOPiyUWZnzdR4WTVR1FNFA4HkkpvWfaXqJaChFVQ0&#10;tPJk6uSOOSupsVGanQkq1hpWq6pqilqzHVR0LxpJOxh/bZbhQQAtFNLuu4NbXd9+hpNH0hfIDyUA&#10;Yx0K79rFbQ3srMQPwAfOlcdG7o8LmpNvbQ7JrKKh60o46/7PbEfau5JdvTqKOfAU2eG3dmUmJ3xt&#10;6hnxec3RHNU02Dp4sqZKyGUq80kLlCybRpa3I4vN7tpZqyoxCtVYHB1EdbNg9vNI/hFXj8D4o4Mr&#10;mmCGOOqlhdqa1oI6YSN5FUu5cuWl0QHMkv8ARGkY/oqAv8uky200+kKWjtQeANAftCmnQ/wbl7Fy&#10;2085gOjsxjNqY3KtNtve3aeK3JhMZv7tav8A4cmRej3f2jUZitzey9m4qOVKybBw5Iz1ySN91lMq&#10;0DmmWc8lMD4K2Wrgdf4fVxJVxyw0xnpav7yllnlCSCK09JEW9WsBBx+AfWs8F2niWKh2we5QKftA&#10;HRQtilsJJbu1ihAJAIVXNDUV4NUla+WTjhXopFXtXetO4mp9v7YzeInHZW2cg2wc1T7h3K+A3Jsp&#10;dn7jx21aCXJ0Zys7YTcOVEEP2kVHPPVSFpf1yO9VVZSUsLzxVaS1cVBVI0k6vFLJTlo66peJnkVZ&#10;aeOaNGCK7KeI/wAj2sl3Gxsyj7oTEQcFO78/NR+dB0pWKeSVZUt1JwQa0GOGKgcPl0WHYfT/AGd2&#10;buWm2/Q7Mni2RUb82zmWw8WSxRwuIz9FjsrsrbGHzFDTUNRl8XuHJYCsngqa6rpKepglBywjjWmK&#10;sj8LksfRpHt+nE+MikgrpsarpNHQRLLX1FbNSwSUZpYQKWCq0LGHWcxoXXUqs/tt/p90SO4gcCAp&#10;qDMoJKsKg0IwaZ4Ag8KHpdGNQkeeQGUtwOQP246N32J03vXapquxtw0uJ7GzeLz22Mb2PQ4EYn+P&#10;1E22dm7f2bSZTKfxyj3VJNRZfceHlqEZ8bV4uF5Up50WptTlU4+qnK+TXFoi0/bPETOJESKweVXl&#10;lmhLINS+UOzpoIY/VTfZ5FlklgC6qYNDQHzwAQB+QHRbuX1RSBIrdGjyDhc1P+rh0Tb5C7H2xBHD&#10;9zR5lcjllln3JRbhxtPicljK2rysNRkMfjM7Dt+hxGdWhzFR9vUriKmGmx9c1ZTyU0Uj2ldjnaSB&#10;QJNDSQr9y4hkDRk+J3acqCoQxozageB/trrJLFnZ1ZxGuRmhwf29WtpGjFI7ShAoaDA6LxR9F72z&#10;jTV2NFdVYvcTwbbpBnKWpo8pTeLOUFFTYGN5YWXIQZXJJSR008SSytCxVkVZJxAW7cvzb+Ku38jk&#10;MNX98dWwZbGPIcnTYveWNy1fRVOtjJT1dPinydNSVqINbQzL5QiM7KFuyFb8qS30rvZb0xlYGigQ&#10;EAgUFSzA/bXh59HlpdTTUCWyEf6YV/490f8A6Y/l4fN3LYDbc9V8Pex9y4Gpo4KWgbee0tz4SkOE&#10;iihqacyyT5LAbokoSlZMIWo5aYTxSr4vIkUsNS/bA+SnVHbuSpKPp/fOz98ZZZpZs1i6KpNNWY7E&#10;UsLpJk5qVqj716dqowKKkJPBM7sqkgpoQ3vKO8WkMsdxBI8j/BIFA00+IUUlfnn8scVkyNcDU8QW&#10;noaj+RPQu9h/Cvfvx72nufcvy72fvjonrPbeIp6XauVod34/sCHsve27srQz4jbGCqMvica2HjTF&#10;T5SVseDhqnHQwxz1HjlFaasXMrLXUMbStU0kX3UsNHO0FNWz0tJPIr1EImqaW7UqzR2CTSxRAGRW&#10;+jABDLJtYWLb7e8dbiNAHJANX/F8QNPSgx0p2vaxdkG8YMg4YAp+ynQHdL4rHdiZJ8rkeu9y5jB4&#10;ZNybr2Dh87uLaO3907k2tSVWN21kpafa+RqcXFnaTEyxM9VQ0mUzH3FPSVULPK9Kzz9iuovIzTDP&#10;0H7aPF9lNjaiGeN1fUI56fB1MdQ0jDVZZVD3Hp/HtJDyxBe6rhN/ULWhqNNSKGuNNOI8ujW4tGtU&#10;MRS1MNcF3KGn+1Zf29KfL7g7hwNBi8DtzZHxy39Ea2sjr4t84PsfF5LblQHAgGYxO8u8MbmMLHQC&#10;GWMSS4qeXHqjNLM1vK0wZIzzK9Ma1hpp5JVqEpvI0isSnkQKogeyckqoW36So9na8qRfu+SWDeNT&#10;aiKB2yKA0oTXNeJ/bg9KIF2yFIvrJoNZk7RG5b8jk8PL1z0Dk2fn20Y8X2VsbqyhEU+bp8FX7VXc&#10;8WJoqZoEFZkMXkw9U2ZRZ8hEUiilqjOHRDPBVSx6kVsKNVklaL/NPJVOUUAL5DMyyINHHoZTzz9b&#10;+0+wOlncz2pNXUgAkk5p86+deiPmGVIZ5zAO3FPP8I9ejj/zT5azO9d7fyjqgqBS4COWQmQTik+1&#10;hrcfPpYrdZ6Z0JXStzGB+FuLalNP0PJuGuf9bjn2LpGmmkU6vLOB/m6DML+OYiwIx1ryyRzQzy+c&#10;3L/2FLhv7JVQJPSykC/9CLf4e/BUY3PBH9TYn/YX+vtuSadGCkqR9n+x0oklKkIvwjy6zSTO6KFC&#10;8P8Aqa17PzpLScDxj+0NN7/n3zFrrc8H6/0/oPoAefbMknY7COj+vVTJG1BoNf8AV6dSEQMwRiJv&#10;GLr61YsSbH0hr3F/6c+8hJV/1WAB/wAT+Lf1PtMiJLAC65oPMj+L0+zq0ZQNlaft6w6XWV9IIZmd&#10;VUaFtYINWlrKLjVxa/vR1/nbm/8AMu7MP0/4wvgv8P8AmjeTt/t/ZSO2tOg3uprePnyH+Drf6/kL&#10;Bh/Ky6sBsW/047kvpAAsO7MYL8AchR7H/wDlNQZSh+OC5qNC1M/em7hjZpmtTUFfittdbyV9fTKF&#10;5yKUmUjRiblYTZdOpyc3vu9JcRe3c9xC4792mWpNNBSK2OrFCGIc6Tn4G05r1h570m0uecZrSU1e&#10;PbIWKgZcSSXICk1A0kxkU9Tny6uf3PJiMlXZvCTyRy1CYOlXI0Y0iaWgzC5SGkimLEkUlRJQTaeN&#10;JdGuCVFttzbS4fcuCw2WSIxJk8TjskRGDEYvvaSGfSVNwQjOLk8fj68DKldwvBFFJrrqAOfOor9o&#10;Py4j8uudO6wPt+4X9nro0U7p+SsQD5Eg/tp9o61pd/bt7M643VuDCT1C5ZcLns3hoRUIlUa9sPXV&#10;dNNGJKcGWCeeOFzoS7AeoaUGszptnfbSmagqJEhk80lZDK0iXdiXWVJUmjEBEhswKOWH9Pby74ZU&#10;KTRgyCgUj09CCDX5ZHz6RLcODqPcvAU414DHD9tPz6b8b8nqXcNN/Bd24mihzmPNFDiKukjgqqRq&#10;CONIJ6OWiqMRW1FTKKGElClXAA6EkEgD2Tv4+dq1/QHzJ7f67yNVDFtrs0QbwpqasnWno58n9suX&#10;lmo3l4E00VbkItYALtRAFT9Fjff9ktb7miWPwysl5bho3AyGRcVFQCCyzV9KqKk9Dn3G9vtv91PZ&#10;vl7cHjK7ztTPErgAsq6gtGGKrmBitRhiQR52L954GXtj4i9J9w7FpavI7m64hg2tPT42ikrq+q2+&#10;0keD+zrkhSWRfDV4uhlUHUsAqXOu2pmuP2pk8Zv2SLc8tPIlLSSyx4HG14jFTSkAxyZmrogW+1yF&#10;WrFYQ/7sFPb9DyyIAluNtd7Kr7cRSVv7RxwYeSKfNRxb+JuOFXrnnzRynufJTPs0lC8q/rSJUowJ&#10;xEr41otAWoKF/UKpJF/9MEVBDU7VxWdoRuGk+xqNxT0MjFaqpjEdQdvUdYA0WRxlBNZZ5Iv8mqqw&#10;MQZUggkIkxxaW4sbf7c+yJpKrnqPIrRo5KgY6n7l35R5bByCXy01XUKn7JlBWN5Y/wB5PICwjlSR&#10;CDxbgc839zCq2HtkE9GRSPSMZ6L3TZLLvUySM0qNrkSHxzO9khjIpyzBTIgZ4wCQy8j300Kn6fQ8&#10;/wDFP9b34SHrz2imlOB6z4zsnIUiSAaY6iKoaOOOnk1zUzxakdXpbJqgYA6j9bWJ+nvsUt+b2/r+&#10;PfjNTB62m2mTK8T1iru9BixPBVxxgQuslPKhpXeGUx+R0j0FTHoKFr+oXP5HHvDJQi2pTf6X+nuy&#10;XIrSvTFzsjINVM9KzZPyepq2pWgqNDRCXx/cU5LPG76GjV0VIzZ0fi3+pP8Ah7immAPPP0/p/sPb&#10;4lqMdFbWAU9wz0N9H22auFTSSw06qkzB5HeD9qQktcsrknSbgOCV/wAfbFuLakO4KAxXENXCTLS1&#10;BHMchtqRiBfxSgWb+nBsSB7BvOPLVtzNZQqZPC3GBtcMoNCreakgE6XoA2DQhXoSoBnr2I91d59o&#10;uZLi9tbcXXL9/GIb20YApNHnQ4UkDxYCSyVZQ4LxMQsrMK7Pnz1Zsn5OdfY7CZvJR4DemxqyXOda&#10;b7pWqEqMBk5Wi+/xk08Aml/gW4o6KKKoKxyyQTww1SK5gEUhaM3hq/FVMtLV08lFUIW0s6EQzgPc&#10;SRsuoOhv9ULAX+l/YW2H345m5Kvk2Ln7apbvb420i4FFuCgNFbJ8KfHoysfxSM2OumVt7Ick+8PL&#10;i85e0fNNvFPNGrPasxeKKQodUTLRZ7YkqaK8ZFKFEVGB6qT60/mN9ufGbdtJ1d8r+vKzsHbWAr5q&#10;Gk3vRRUtNvupx9NOKZc3S5ConqNrb5SKimClop6OqlcgT1jurKyFrxlodBipZqhdLampzHL+5dtC&#10;iPUJWUAC/o/NveR3LvvL7VcwACLm+1t5m/Bck25AAFamUKhP+lc/yPUIb97De6/LjzG65RuZok4t&#10;b0uRT1/QLsB/plUgcQOrruj/AOYR8Au30+3j742VsjI1EqLTYztGHIddyxwpHTa3qcruamoNsR1o&#10;lmKDx5Ge4Qm99SrLwMtdUzVH3MM8DRaUMUscsUhduI+HVfqyt/sVDAWKkgH7xPOe02fItvt2w7vB&#10;PLuVwseuGVHAiSkklChb4v00IxVZGH8Q6Hf3ceR76T3Bk3veNonW12m2aYrNAwGp6oGIkAxGmt6m&#10;mQKkZoU3+c33p1ttz4ybW2P1HvzZu9K3ujdVLi3y+xt4YPcMFNtnbK0+ZytOs+38hWxxnJ10uOpw&#10;QyCSCeWM3ZZFUX06u3jUm4/gmPi8rqtTV19VWSmFWKxS/YwUFNGHmUatH3I03tqPuFo/ZDluO2t5&#10;Nx5vvGuWRDIggRQrlQZEEhuCWo1QGKCvEr5dBq8/vGObUvd1tuWPZ7bzarLKsEr3Uql4wxEUrRrB&#10;VdShXZNXE6ajj0XLBfydPh5t3BbVzXcvzf7KqMxW4DbdZvPZuxOldvU/929y1eKoKnc+16Te+5O0&#10;K2HKHE5momo46tcSwkEQkMRLaPbtSdSSwzKczvCO1w3hxGJhorj/AFMkuQqMux9R4KhDf2vT299r&#10;9rkjLC8mmDAjxLgAY9RDFGRX/TcMfPqPtz++b96LmqKcWtlsVhZshUiK1klajLT/AIkXEiGgJI/T&#10;K1yw8uhFp/ix/Jw6v+2hp9mfJXuLMwvFNHUdi9xYvCYxqkSR/urQ9VbO2XXU0DtGto2r2lFzZr8+&#10;6zv5kOUwvT3Se/JjNXQ1W6clQ7dxkE1THTJLRsprsrVx00McKyxyY7HTI5QWVqkAC5A9zBy97q82&#10;bruO+crTbHDbctbdY6ROwmeaYSERxUleTg6eIwr4juIidVanqcPY72y5U3LYOQfcF+bBufOU8rtc&#10;RxCBYbeeMEyI6Rp2yK8iAIDGE/CmmlLkf5WvzI+SvyS+duS+Pg6T251V8Zfj/wBXZPetJnM9i9/5&#10;rf8AufbNXPSbZ6igg3rvHcuQWqpMq9cKuKpmjrauthw0zPUySB2C6+BfSWe6++MfWeMmwc9NntzY&#10;2fsDc89RTtQo2Y3tUyZ9YKmepWJWqMZi6ymo2QFmX7ewBtzijzpac2cz7/fyLb3C7IsreHrYpD8I&#10;BZAxAYtQCqgk0AqKYzMufeX2V9u4vqd45nsJeYdCxvFaabm7opbskEOsx6XJqJCgWuckjrXf/nW7&#10;n7u+Zf8AMW77zmNptwr011tuJOpOtZM9W1FBtZcf1xRU23tyZXblPXzJQ1Cbl3fSZHIRTxIv3MVT&#10;GQzKF9nxw20sVjnFVnZ0yNQh1pj4AVoo2W5/edwk1TpI+mmNfwQRz7a2rlvYtpdbjep/qrhAaRLU&#10;R6v6Z+KQCnw4WtQdQPWM3uj96b3B55trjYfbDan2TY5iFa8kIa8kQ0BEQGqK3LDg4Msg4q8b4BJt&#10;g9H9Z7FaOv7AqqXeGSpUaVMAqNHh1qk1OjZN7x11fTRyKrtTKIonYFJDNCSGUeS3L5B/nfEkYtEq&#10;hVWMKPSI40FhYfT/AA9mm7c3y3RDeKVRfhGAFA4AKBQU8hmmB1jvyr7SG3IUWfizSkmT4mLsx7i7&#10;k6mLVqc5NSehN7A77rs9IKmtysyLRU6UmO8zxLFjKKlQLS0lBRxxinoqSmWMLGigJGlgoA9h/V5o&#10;zMRTrJK9ydbElLm9zqNr/X8ewFJuF1uEhjtImkkJ45p+3/V8uspdm9tYNphjn5huorO00jsAHikU&#10;BCiOtR55bSPnnooGa7JnylRJDgaary1YZHc1MjO1EJGLK0j1IUBrccLq/wAPcFaaoqCZJ5XJDBuL&#10;tGjAG1kOlWHPNyD/AIg8gacr7I0cjndrb6qGSlY8ghlrpaNslHWpoTUGpDKykqUfNHMm1WUMdry2&#10;i2bxB1EhI1yK2nUsvmUbSDoWgGlSuRXp92HiK6Wvll3dQvuvH5QwCrw8fmi+2eBpBT1eEqljk/hm&#10;VpDKxinZJFYsRIkkZaM0AfOLqyl2t8ttmxUlGopO4uyuttzUkcY/Z+9r85jNrbl0MF1NPPl53q5A&#10;RwKoX+txmNDYM/Km1BY3EkyxQAOAGqpVEqAT3KjRA0NKkkYFenPbzmdr7lvdIpZFL2K3OogkjToa&#10;daV4AAlB8l9Ovog/yvO5Krf38q2CmqKnIyZrpLrjsfrBpM3H9tkRjNq7bq8nsg1MKSzr46PZ2SoK&#10;MSRs0btSPp/oL3KzeVJAp8UaO7koirIhdjfn0KdWlT9fyLexLtftzawzGeZ2Zjk1FBn/AD/b1inL&#10;fTTosRlIjFONPSn+rPWt/sD4C5WfJGrzNRKVjvUVdQ+Oq4KGJjKJ0iFTNAkTl41DAjUr6hY/0Ssm&#10;96ieZ4bhSCbgP42CsFNtK2tdZB6jcMFNgfY8i5egt40MaAL5UH+r9nRXLYQyVaWRmU5PAj/D8ujz&#10;bf8Aixh9q42kq6DGUsZWGNYTJTyTCSRVYtVPNVwPHUAyUxBji8bxll1KtwffKbPQwUpnr6uOmYxF&#10;4IpXdXlkKF4w6oHnELk8uqngcH3dLCSWURW8JYVyRTA4H5V+RI6hn3I9zuW+TrHcbbbJ4bvmeOgW&#10;ANWhJAOsqCF0gltLMpamnFa9HI+Pnwj7C7K3bgqnM4StwPV9Wz1WY3R9vjkFRTUxn8X93qWpaBah&#10;66elSESiKVY1l1sjW9l63Wu5q+KfKU2Qp287OlQ4o8nSUqEIgjU1KwLTRxtTItvMurTcm7c+5J2d&#10;tqtWjs5LdgFAKjUjMfXtLFidVfhoK/s6wyj3LcN83S73fcrCVpZX1O6CPRU8aqPSlMHyz1sF7WwG&#10;3tkYHB7NwgNJjcLjocfiaKprZaqrFHSgRoDLVTS1NQyk2+pA4AAAAAa7W6w7q3fWFsLStVYqkjFF&#10;UZgZunosTE2uWVw9Q8yhqoQvGTFEzuHtdQpNhDzDzx7d8sWgfeLtYLmRtSxmMtIxpQBUAqQSCFJU&#10;AjhkdSpsu12G/K1ntu2vPcatTKkPiMmBQFiBGorXLsigZJB4Bf3b8nugvjjjKfK909nbY2ElejPj&#10;MflKp5s9mCmoacPtzHxVmeyzloyoFPTSXbgc8e17tr4rb/ymVgbdu5tvxY1alVkOHmTL5eiMbApP&#10;FWVNHoWYI5REEpVDzYAKCGNx96uWo9vuG5f2O9N0I6jx43t4nND2lMPSoBZvDNailSTQeTcjXUD7&#10;cLTaI7ZHkAlZ54yBH+MmKCTw2BGaeJU00kgEkkk31/N3+NOC25u2u2ji+zdybgxG16rM7Yx+f653&#10;hsLE7pzH29U2PwwrNzYelz+OglqIUE1W2LeGOOUMnkYFBYZgds0e2sBjduYaKqocZi6SKiooKdhr&#10;MEKi/wB1VXNRNJM665G1WZze34GAnP19v/MV9uN7zPvtxLLcSFxFbaYYSeOlsNKyqOGplp5AdT7y&#10;ft3KPLt4l/s2w2Um40/VubwNPNUn4olakEZr8KqnCgJOSdQL5efK35PfKSvzsndvbO6KrA5jLS5P&#10;Fdd9cGi2dsKjSNjLSY3IUFMX3Dl6TGwnTDNXzyVAa5uL2Dh4Up1IjgjJsbiW8rHg3vrck6j/AE9x&#10;bJuMW3RyW+2bTAI2pUMrSEn5l2Yk/MEHAp1KEYl3uaG63Xdrgup7TGVjCg4xoRVGMAUp8qdEFny7&#10;7YoarD4HC4unx9aI3raKvjqsh95JDZ42nSvr5pJm8qK2oHXdQQQQLRZvuZgFCCMc2CmVRzwAo1NY&#10;83+vsguLnetwHhDWsYOFDSBfyUHH86+fQlsIuXdrYyySrLLQAswiLGnGp0jHphfs6Q+Uqt15tFgj&#10;ingpi7NBS075MUaO6qFMFMs8qxSEDknUTf6n3hFDLfXLI/F7r62N7EXufbttytu9ydcviYz51/mA&#10;elNxzlssC+DZwxaT56VA+ztwfz6j0uwty1rfc1YrXdPUyu1SXuQQGBms31Nxa/P09xpKJT6g1wbc&#10;Hhzb+hLf19michXUqmRmahwa4P5V/wA3WovcCGIrEYgWHAihXPrQefUiTqfJTq04kCoSqyo3onsp&#10;Ooqz2uQw5H6j+AfYb9qTZLEbap6rHSVBp4qida6EzUsUEpkjRaQOJpInlmLhgoTWQurgXLe8mPu5&#10;2Gz28m77Q5Q3pkVwxUmQClGqwDDwxTFdPcTk9YVfevt905o3zljfZ1f92pA0Zo9YUfWCrLFx8Rqn&#10;W1D2rGa0WnW13/wmjzvX22MP8g+rqgYFew8jnMDuTDTnb1a+967btJjp6LcENduGOmnok2lia6Oi&#10;NLDJLCPvaqewkaRQCbP3dW4CCSF8hSR1/njjTG08f3M8gSoeMOZJ/OkR8EkhQM8YGi5WxU+8zxyD&#10;BuTq4t3a20kl2OkCqg8F0k5ArQHiBXiOsf7L28nvpI/AtJntdOZCNKjFeGK5pWmKEdbWctDDOQXS&#10;5AaxLMlg2kuLIy3DaBe9+Bb6E3UWc+QVRiOptx7tyVQslRPCtBQ0henRY2n0yyvPNBTQwFyXJCm5&#10;K8E3uAWbf7bRXvOW2bNaRUjVi7tk4GBQFifLj659CR3yh7dSf1gFjEpEmoAk1NfTSrMW884pivDP&#10;QdZ/bFLl9y7exywItJRPPl6hw0ut3hU08cYJYrotwOPSTxb3Uuu/Nzb9zMstXicVULU1Kx082Ow9&#10;FhMhTySq7HRJi1pYKlEaMrpqllVgD+ljcZmNy5tPLtiiQ3sylFJYPI8qEA+kmoqTWtYypFfMdZg3&#10;vL+xcr7Skf1TxzBNRLSM8dBwqGNVrX8BU4NKgdCnFTLDbxyT2H1WWeWcN/rmdpXB/wAQfdj/AMbt&#10;nd0/33wGTzGFl25h8KrVWQzOQxrUUWdxVajqMVJQMsMS5KNUdI5IkKqAjaiNLnFr3W3vkQ8u7nZ2&#10;V/8AVX1x2pFHJqaKRSP1A+ToOCysampFAajqALbZ9kueYrWbZ4mnldwzK/fFEACGcO6kukoIOnJD&#10;tWgAxXh/MQ706V258W+2cNnd4x5DP5zE1O39r4XYu5YBvCLe0dVD/CailkxdYtTQfwHLRx1NYsrx&#10;BqeGSIhi/jaywxLKP1cAelVKlUTUTbSLDkn+gv7wpvLSyS5Fxf20kshAWrDUcfbX8/X5dTzt0rbf&#10;bm02yKKCCpYqg0gsQASdIGcD8utJze9Qc/uGHcXYE26t45eeCPHQ5Xc09ZmsgtPQSSzJSrLkaupK&#10;U1PFMylVe3q/SD7xmONVHkLG3Nib3HPJOksD/Tn/AGHsun2a3vGuRaW6JDIKg5DA4/CO0gH1UkcK&#10;jozi3a7gEBaWsi48iKfKuftz0jKjZWKzs+WGGxtJSUdeyzw1Mr1EdakiEa0kjoiKQRqvCloSV1WL&#10;Lb3DkeEXUeMkhiLMgA+vB5DXt/t7f19h9uRN1QxPZ3TltWdQZT5VIOVpX1IyRgDPQog5mt2Y/VxU&#10;UDABBz5YIr+z/iw9qOgN4JDTS4abJyTVFUY52qcdVwSsZHKTPTVDrJj1p/J6F8skUjG3psfcWaoo&#10;4eZdKXa2prjXpUFRGCtySVP0JPHsZbby7v1okYhu5zJTuowoT+ZIGPPGTTPElU+52907ho0pnSCp&#10;JHqcAH8uhf2r1B2XDTwLhJs5Uzww00mR+wyVGtOokmkp6eOpBqnp6OMNMU1sV5k0k/ktdXX0ksMl&#10;PIBJDKukodBGk/R42bUoZSLgngEfQj2Mdr27erd1mnugc1pmv2E/4acfl0E+Y+TuVua7KaC82+M3&#10;DDEw0LKrCtGUkBiQaYNQRg46Or8a+y/lZ8ct4YXdG3N77jpqLEVQE2z65s3l9rV+NarDZDEZzFUk&#10;ktLDS1QdmMlOBKkh1oVcqfafyP21RTx+KTxTqmhvI7O0gBKmQuqRhWYckG9iD/h7Flr4sUra1rHW&#10;uAAB8uJ6W8rbRf8AL0Ftss8xm26OL9OUk+KlK9jgswYGo0stKDtKigJHTfPY+K7A3juPsaLbrY/N&#10;ZzdMUud2bRYugpdm1s1RSpIK7b9Q9IKrHGCWIx1NNOizVEtQKhJyzypGsNh9Yw5NqfLZKJ6mjapi&#10;ZaVnjWWoEIRkmdauFYJ6CYsQ2hgzAHSLjki5i5rktBLZ2r6JgpGoAkCvkCpJDjyqDTzPoBPcb3Rs&#10;toa95Z2LckXfjB3OSx0Fwe1WibVHMooyhlK1PdgnoQ8C3YuVx+N3vntm5HDdax1mTpYP4XQeGGSk&#10;imiRmnjqnnWux4YhXnSQulmKG4AANfIvp35Ebx3jjoOocZtPF7XpqB6ZZ6qvx+KpKKSYFJZpaOng&#10;NZUzvITIwETQuAgk8qoqgc+2POvtlsey3UvOt3ezbu0gaio8jMBkAMTpUAYB1Bh3FNBYt1FvKXN3&#10;LSbe7c2Xd7d74WqQytJ68GZ9IHGhwRUkUJJ6t4+P3d3xZ6P60r63dObrMfmsvXrka6eCgyeQyuVV&#10;KcVNBS01TLFMtOkFKvggi+4BV/KYvG8zEpHYfxg+S2IBo9zdrYOrpZ1mirMTgca09A/kLLPSSzT4&#10;XA0sym5VlAKW49l3NX3hfae7uZIuWPbLeLq4iagnoqqGU0+N7hhqBHEEkEevQ1vLfla7ghvXuLHb&#10;WkoVFzMfHKkYkEMInkApkVAPn5ioLb9/nH/F+tyOSGwPjB8ku4JNsT6JN2Y3a2AxW2aHI46TQE/v&#10;Hm95gUtZTzD9bxh9YB+puGTtfo/Y3WlNiH3Tn4aTce4ZHix+MxU09GPt6Rk+7yM8UeUmpYkVnSON&#10;Y4/XI1r2VvYp9vPczm7nZr57PlmWDbLYVYztHK+pvhQFEINQCxJlJAGRUjoJXt2B4se0biu4WyDM&#10;ixsIwSPhDSKkhI89UY+31OJ8NPmj2V8tMpuWam6D3B1Ts3aUFGclX783Pj8nnauvyiyyYnG4zHYP&#10;AS4mp89PA81RN/F2emQKrREypYv/AF3VUnbPakPUPRuOjeqoGkrt59m5hZc9DtzGUrLHPPQ09VL9&#10;hFUvUftU5QLNUTkBHjQO/uV+aVk5L5QbnX3DvNME1EtbCMrCZ5GyquwGoqF7nBqqJUsGYqvTNxsN&#10;9YbTJve+BmDr+nbxjSWPDuKipFONcZHmR0Z3vru/Zfx82BN2H2vuKkx9FLVQYTbu2xX0+KO49x14&#10;d6LFrUMRJKTBBJNMWvDT0scssisFsC8fOzCU82+KPpjZVXU5HCbCVqzd258iQ+Qzm9KuFf4vXZGs&#10;MjCWXH0+ilQEqlO4mVVVVUCT/u8X8kfL8/Pe/QLHf7j220CYSK1U/poi0wHash4lxoJJJPQz9svC&#10;26yk3/cI9N5c9scYFAsantUCnme759uT5KjoPdGa7A6+xXYmboaDGNvCL+JYPHYypaqoKTbLE/wd&#10;6WUwQBo8hD/lKuARJFJGb/0IxtDH9bbfkra2qr67JZnG2/h7QY9qzb33SyIDG0n3VM1cUj1NdP2S&#10;4AMhBv7yE3u65q3JYIIreOKxl+OrhZtNONNLaKmgz3UJotepL3mffL2NIBGkcEnEawslKVqf4QTw&#10;HH5dDYb3FrWudVyQbWNtNvzf2bHqjcmbz+Qoqmp3E6QpNaKlpZTRRQx2sFWjpGSONdA5VQf9c/X3&#10;DnOG1WG22s8UW2AyFcsw1kn/AEzCp+006ibmK0g2+GSOG1zTiRXP25/aeuEiKyMGRX4PDANc/i+q&#10;4Ps8n8ZovNq8zader/MSfX7Hx/e2tf8AznFv1fn6e8f/AKKfRSgrp9R/FXT+z8uot1S0+df514fs&#10;6Yvs5LfRb6fH+f06/wBH0/Tp9//UDo4DeG3dzT5WjzW7J8XvShxUOObE0D102Jg2mmQq6+nrJKme&#10;Y0c2VORAVLlKipChhZLe/pQO7bNf7ZDa3G32wurGSQt4j6UdrgoiMNIUuE00qcqhYihz12hh2yWy&#10;LRw7lM1+LhKo7ApSj9y0AOonH2Adbfw3r1xm8dW4XLYPbdVuTYNRDV12M3HV42gw33+7fNTYjK0k&#10;NLR0tJmKqnGLaMzeAVlPSpZJFLk+xh2nurE7/rdzPLisnRYHbu2qTH0q5GKkQZaues+6rMmmOqaW&#10;pi/imBloVdWBuPM5FrD2Cd72jcOWE2jwbhH3K6umZljLFY0KgBS6spCTBivdX4QPxHqMfcPl/mj+&#10;seyXVnOyh3KtSRgWFK5HnShp9p6JZ3P112n1EvU64LO0uX3h2B3bX7nyOSFTmqjGYTDttPJ02M2D&#10;WV2Iy+KlodqbjSdtchuj1ENPE6OHa5bt1ZdMn2bNtrGLPlMHs3E5TdqZjG1ddFlcZl6uOix8cOVq&#10;klRq6ZhKCtJT+BBEXJvf3Ku1WjWfKibldt4W43sscBjdV8Jo0Zm/TUg6Qc1eTWSygClBSYLPmKCw&#10;t4rS4UtIY01F6uNSkjGo0rk59K+vVhvXH38WwqbL7toaTF7r3bkMNtDJYfJ0a0+0akYNstlYk27i&#10;p5auCkpqmjlqLVk5mkmlgFzdY9Dxs7YUm69zV5208OLqJ8Zj8XBJuKOjz23K7NnKUeRyVLU0WXil&#10;kq6x8KKgurSPLaRdTkRIFL+YeZ12HZ4pd6RpoEeSVhAWjuEiEZWNkaMgKBJppQBag0GTVRf7/t8O&#10;2breSXLRquk1jOhuIAAo1ck0NOINOkt3p3Rgen+rMzn951GRyuI27U5DMZzGbH/jOJ3fSbOp8Pkf&#10;tK3Fy4nJx1FK8m4I6OnDwmGmdCbxcsSNe8q1dvbrx+3Hk2WuGTZU01XT0MKSVE29IcnQUWDoKajp&#10;pdePxTy1LVMwR1bRTFFIv7j3lwT7ttV1uYS9+oe+orudJW1aPW7MSO+RlVkDMDRmDZp1FfIfuduO&#10;78xXm1FwY1VyCxZXCB4692qtSOiZfGLfG6e6Ovdyb8wtL2QlXU9xV2N2vmN2VWUpExnUNXgKDM5P&#10;J5RJKilhzeeFLQVdBA0sbRRz1cT6TZ9YS4zOZjbeYajxGQhy8+6NrU8uXy+Yw38Tx9F480Y8VVJj&#10;GkiRsfSSfdwLA7M/kljk1+khh1dbfYbpZrJcwm3gtbtvDiil8N2Ai/VTxAMSPWJ2kC/CrrSpBWTL&#10;3f7jcNxktWjKAMdLI8ikdpoAyuMH8XR0czt3B9oYSCtzdBFj6/YW/MlFgsdtndWR2xnK+qp9qN99&#10;QVe58XNTzR19dQ1MM08sCRoY0KlTa4ErrnPV0M2axO9lqcxT4eoh3hLW5LHYAtUQTMVwmIXFriae&#10;nxiUlVjZa+n8RWWOSlRixP1CvNe2WM8VncbGqQtLS3EavOQrL3STFzKTJqDLEwaq9zGg8rbvaXtz&#10;BHCk9DJFoI1PQaiPiANHzQDVXBfovPyI65p9w4bC/wCjrNUmPrt1R0/XVNQpn9zLDgHmmjm3LuSf&#10;K0+VY7qiyTz0eBqjWrMHgy0o4LKyPW59v57ckE+fwudzNbteqxtRW0FLi58O6z/eyok7UtDWYeqk&#10;qsmI6eSmjSRysYqHdbMFIQbPue27Z4dndWES7sJArs4l/wBDrpVmEoCRksHYooLaFVqrUEkkunhk&#10;WGWGOPwQ6SS1KyqqpUtGwyB8gR0w7A7L2LsiXHbU3HgNv7e7HwFbUbT3NksphMzBJSzbXp6fJ00u&#10;RzdJnKWSi25IzRVDNAESsMEcMiEcgEZ8Z2r2Zhd39edX5Os2LtHZu3KzNZ/cm463H0eW3LkaXIYj&#10;HzbLwuWGPD0eR3aMyKaGujP3MDxEU5iOtia8x7tsPKdva8y73At5zDe3CRwxRIzrGh1P4hiD10AI&#10;yVJ0jxQzBmCFeFH3nP7xHlDkrnvd/b6w3G5e4Mn0xuUjl8ZAxarrILjBWmHpivz6MFR9ZbcptzYH&#10;vrf21k3/AL83nnqHb2312wmfoqHBbflgqa+hy0+3qzNZCB8Xg1oZZ5ACiGOczOHligMaTyPUO+Oq&#10;t5dStTdabh6sh3Xiht/d9fk6ttyUu4arIZDGSiii3Bu87gra9DDH5JpmkF4vIoCgm7vKPuhtHNvL&#10;XO/18s19c2U0ckKnX+lXUhMaxNHRI68BQBqMQxAIxW2b7+l/ydvezcy7Bzbc7tY2Vwyz/WS3Mr6W&#10;RgvatwrHJpXVTArw6WHXO4cN3Dg+0qCfsnB9rNtTc1bX7SNHJNhchgfssfWQY8ZaXatNtYRyJUPP&#10;HGBH5I/Eshd3CMoe/L/JYqm2JUdcYmCri3f2NurF7frfsVGJxlXtnackm5c9mYfstMT+WahpKVlf&#10;Usglv9VW0Ee/fuTNybyttNlI8cke6uYo9RdpovERjpVtQYFdOK1ADsKEtXrr/d/ejj9z+U7M7ekc&#10;djNZBj2yKe9ASKPM50nu4mtafPqF0ynYu4ux8TV52i27FsHbu3s5ngjV1VlN1YHfOYrMZhtvYUy5&#10;FphNijt2DNSvURpCySSRoP1yF031lgqqfa2Ejqqqtrqakx1Uadqujg+5a3ipvLVZLQZpZYl9Kxtx&#10;psQLgH3kZ7QrFtHtZyTaRkqy2kYarGvxO+UoB/tuJ6+bj72O7yt7k8wJBBHDbC4XSEBoQNRLHu9R&#10;0deBI1P7IVY9ZOnVJIR6Xuy6n0pct+B/xHsRM51XWJUY2GOmJgnhhqZX1qVZJZFkXzP49f1i+lwP&#10;ci2HN8BjvHaXuViAPyI6xW27nqBYp5JpQZEZgBnJpw+Lqb7VFF1Z4cRUytGlUkZaBOIrqJUPkfUI&#10;td9I0j/X9lM/N/i3sYDaDx/Yeg9cc+s99Dobw/2/9Bde9qXYOwkxjIs1L4ahHragTA20rHRzEKRp&#10;tzf2V8x8xPeAqk1YqID/AL2OinmTm57ty8Nx2MoX+Y697Q8uPyUVRWzU1O0jyVNQIydTRhSr/wBg&#10;jSPYhS5s3S3SSUCijoQRXtm0dss8wqqCvXvaxwm3KuvweVSsplWRoILSyIqmPVMt2i9A59kN9usN&#10;vfWjQTVQPwH+XoO7lvVtabjZtaz1FTjr3ty6p25FRZyMzlqqNatl1SvqAMqsrEgAAhFBI/2oD2k5&#10;y3Vp7FliTTJQHHSTn7fGudsYwppl8Ov20697E7ufHfw5KKOl8EkUMEM8MaX9avrDlwOW9BN/8QPY&#10;T5EujdS3LykiTURXoF+3V696JpbpirZX/V+zr3sNqeJKihx6LSrKxdqdZQmlo1bQoBIuQoV29ip2&#10;MVxdFpKLSp/LP+HoZTyvBdXTC5otK9dG9uPr7NVsXZ8eT3TsaiNKsgyuVwtGYVAjPigyVE9cXkRQ&#10;ZEej1gg3uPcM8zbu0Gyczs7hkSCVqGlDqRgBnGTSvUR3N5dXMG4W8NWkcyBT/SKkD+fTTnMtSYDE&#10;ZTNVsiw0uLx1bkamVyAscFDTS1U0jEkAKkcRJJsOPZmvmvsWqfZDbww9LV18+2a3A0mYo6TWlVDj&#10;Iq2H7WeieMeaI/coiF+WVXNiFLAwz7C7vaWfNMu1Xbqg3KKQo5C6C6RSdkhoO1QWKD+IDoj9r7u3&#10;h51msbybTqV4mV8qrNE9DRvLR4hHlrCnyHQfdebhoq7E40Y+0uPy9NLlsZWav+ByPMizhpS8scsy&#10;iQOtv1BSPdWva8GF7Q2HR5PHQ1UWRqJKiChrshIJsjjdwY6AlqOeV11x09fGzD+pKj3mLybPe8p8&#10;x3NtcMHs41DOq4jeJ2ADAcC0Zo32dZQckXF3yXzXFYm6Mu3Fld4nNY3jc6QQq6VqCR0Kcf1/2H/F&#10;PZC4oKhlV6lZZqrGvLS5NJGYxuqKwjmlJ9U8iSC4J/p7yUZ4yXETqI5QGjoKcaVp6Y6yTlmtpLiU&#10;W+lIZ++NVxQ+i57R8usvsbOmuwsrsHsfa+8ts5Oux74LKU1dXUdA7ac1QX0ZHGTU85lpZqfMY4zU&#10;silP0zav1AERL7pckWvPPJ3MHLm62kDm5t2iikeOMmItgsHdWoQK+XAkedeg7cvPZBZ5h/jwcFJP&#10;heMqarR1o1dWlga4IB8ugs7q6s2j3Z1bv3qXfOMocztfsTbGW2tlKDJ0cGQowuSopoaSs+2qUkjW&#10;qxle0VVTyKFeOphjdSGUH3tDdTdjYHd2HoqzF10WQ2/uelgrMTUqQ8cEpiJen8MjvBAySOVddI0k&#10;D38/NhJuftL7hbzyBzEjRxJcFQc4IJ0MNJUBH/FQUwOhx76e0v8Arue0tt7lbFawtvO3whbpRpMs&#10;pYgEy1VmlkQA6WJB7j18+/4y9x9jfysPnvvP489p0+TweK/vRU4aijqKjLNRxYisqp/scvg5YcjQ&#10;09PR12O1hnVDG+m1uOVRv7KbM65wGQ3dvXcOL23trGRLLXZXJ1kNNQxCSRIo0GtfVLJNIqoqcljx&#10;7yM2y9vt1aK3sLd5p2YAaFJB1YBJ7qDPH1oDx65YL7R7luW6RbVt1lM91JjQowpJHEacGo8qH59b&#10;j3THzexfbFNgMXtfFVm6c5l4jJDi8Ljqxq6SBaaWWaqkeLLSw01PFTRsZJGXyD/VatJBAN3fNHoa&#10;etpaXZ22tzdrrR18ZOQolXGYCmhlJEs9FkGgqpshIi8+AKqubAm1x7lfcOSeftg2uPd7hYIIGQkg&#10;SaZAoFCShFGIB4Up51BAImjkD7jvuDvm6IlzdiG3J+F5qceFVEYI/NjQ9HEyG6N8Rbarc5kcjtPY&#10;TJDZv49T1ddNFHEjFJK3RmcdBRsq3WQMxshYqVcKwADsTvzs6tmm3Cy9TfHfYctVDS0Oa3XLWQ7t&#10;ycUsqxAR0dHk6OqjjrKeR/XD4WEiqWJTUjEuz7zzDd3M9vy1y/d7vbpEHZpYpZkWVv7PsR400swo&#10;mrWBksD10i9nPuQe23Le429p7lz3l1K4FPAWzmAJ4Ema1YqAeJqadEV3f839gTVuX2T1Xhe4fmB2&#10;ft7HzV+XwPRGIq4tnYmognhZ6fL50zyY2GcEFY45VrlLf4gH2UT5FbmwvTlXtYZjE7i+QG4N87Zy&#10;O6qTdOV3RkcL19Q42lno0WVaHbzUMmVpUNYHkRpl1hBrLNpIlH7uvIPNXu3v/MkvNe+XW029ldtB&#10;JbBjG8cg8ltZDJFqIqFDo2njkgEdCdn5D9u/bKcD29QrBGq6tVvbLJ/vUMEZ6BX4ffIP5UfzCZ+3&#10;p5MvRfCrZXU2+/8ARpktj4fB7d3p8hYtyUcVXNlH3HmuzMdu/ae34pRTKlPGmEeeRGcpKoUgkvj+&#10;TncO4c3hdsYvsTa3Quzs9lo8dXVnUGwtn0C4nA1ccoyWVyu5tw4ncu42mp4lHiMNTBI85QFrH3mp&#10;e/dP9u9ksd45j23bL7cd/itXZIbxrdxcSIKxQmA2/goGbLuiBggYksQOhdJe7ffiWTdbyU3yCqiu&#10;pfzL1P8APo4+a+BvR2OwW4N6702nvr5Z9jYXA5XJ0WF727P3fvHbe9dw4zHVVViMU/XOZyVV0pgP&#10;4tkESBZqXbEcVMzh1iOkD2aR+xNs5TOYDrvYu++5+0sHV0+H2zQ5TKdl7pjrNyburJ0OUqnoqnI1&#10;GMrWjpYpJJ3lh+0gp1dUhAYj2A9s5Hutg5en3Xm/292Da72F2lEMdnbyosXBQdMSEUJ4g+JX8fWF&#10;Pv5ytuW9+Lv1nb2n1Ck6ZKhXVaaqilTQAE/Ngp4jrJ8UetJep+qtxdgdu/H749fHTd9Fkd0Z2vwn&#10;UeyNmUWK29sPHRiuwlG2a2vtnAV1d/D6WGSWTWHqFkQetvp7N38bc98QdqZ2uzmWqMrlN97XOSkX&#10;Z52zFkcxXZjCxPPW02OqKkzUmRq4ZEFiBEPyACB7ir3S5f583BLLbtr2ba4rK6A03Mfhp4aetVQP&#10;GQOClifKp6wbT7tP3h/dDf7TYre8gNtM40lbp1KpqFNTFWXA/o9CN8lu49+bN2rR0nW+2cdkKvd5&#10;pscN85jISPtfZNJldEa57cFBTyU1caY00jeFFceScxob6vfPuz5b9n7sytLm6LG9Fda7Sx1JUUlI&#10;+5xkNx5+l8jLHRU9cmLzmHpqVp3K608LeE8g8WOvbn2H5csYNxi3zdOaNw3e7KaobaZILcMODwv4&#10;BlBySf1KMQKjz6+hL7nf3Hl+79ySs26bzdtzFIgaTRPFIhLeQIhU+fVS9F/Lx6z7Qzm891dh9w/K&#10;rtLdG6KpMxndudb5D/R31nVvCxq58lsYQ0VRvFKmKnSRE15djOzqPSSCK491fzQO4tldi12Flw/T&#10;W+8BtxJqWeWlwWaxUtaJ42pqt8bXfx156CT7eVo0mW+rycgjj3kttX3GPbveOVLPcbPcuZrDfpZB&#10;Kksl8J5FkCsFDrNHJG6VbMTKUNASKgdEHv625Jex2O0QWZhjmHiuSRNpDA8QaHuA8uhVxn8ib4h1&#10;WzagbQ3b8m+tM3uDIYbcc+Xi7izedzKV2KqUyGOx+dxO+I917V3Fj6fIQxymiymPraUTRo4j1IpC&#10;z7c/md7S3d1g23eqsL2n17vbcNLTy7qysdXWzS4F4KqmnqMbt2q1iAQV9OkkT1KIs0ETFoyrgEF3&#10;IH3QuZLXmN9w9yJtm3HY7OU/Sp4cRaVaEarnUhAYMVYrGqISKEU6wsvuVOYtz3i8m3W90wKHEQVg&#10;NQYdwYla/DX8+lj8bv5Wf9zuw5s38kavp3u7Z2z4qik68wlT0dsCglyQrY3T+L72EuJq467OUUio&#10;0awrT0zuS5iuq2Anavzp+TVDBjsRtrsHdk+BaojgrcN2RhNtbzosvwZHjr6nc+Byde9HoQkrFNG/&#10;00sp59yPv33VPaO6vbu/utntbSZxqb93LHaioyDWEKwatKMDUHINR1H+5ciWlzdRXO4LIZY1KxOJ&#10;HVkrjtZGXSfRhkHIyOjt5X4DfDzJ19Pm8f0FsXY24aSYywZ/qmDIdMZ5JmIE1Scz1PX7NyL1M0JZ&#10;JJPL5HjZkvZiPYn/AOzk4bN5mgg7n+Oux6ozUk9NNvfoaqz3Xm6KekZP8unqMPBla/GSyyUiv5EW&#10;NNSalBBNxBW+/c4t7O7ud+9s/cPe13UyKTBuN0WtlevaIzCsMhWvGshFPiB6NeU9kit7fcJ9tuDN&#10;eQ3HYbxI56LpbVpdk8Q4/p9B9kfif3vspTU9B/LfsOlo4KozUPWveeH2r3L1xEpuWilzOTwdD3E8&#10;kSX+2Z90skUoVirWt7FOs+I+wfk3tGo350LW5bO4OKs0ZDDZakpNl9nbeqibyTPFTwSbazsRi1up&#10;qcbIZkUnUDz7hDfvvF+733debLPlLne4s5/D0kuJbi5Xw2IKp4gmVdZQMViCaiARrrQ9CPlnn2+j&#10;lm27f9uRtyWpV0BaMejR1OpQnDuZskL51AJbq/mQwfFjem2Op/nLh8V03n9y0ta+y+0duV1buHp/&#10;eK4t42niq56x5c/tTLSDhaOWurW1kAllBBJT2h092H09VVuD2rsHDYujqnk/jWV3Dtujz2/KCmgh&#10;lEa/e5uKvpTT1kljIKBKRgbFCtre8wPbb3o233MsbfdOY96u7ZCdUNvG7w6kPDxkMrEtUgUap0lu&#10;pz5G3G13eaLcp7kPTIZaEH5jUOrEOvOyOvO3MRht57P3tgt3UD0sb0tdtjNVCYiZ6jTNDPUYqKr+&#10;4PjKgKtSDZSTa491Y5Pb2Wj3ccnkqePN175KWathjjZ0nqo5PLUUNRDCkOmBwpVkt+m4HuQds5x5&#10;atuZLSOzuC0njKupqGmpwaaq0wQPLqcmsrXfbOWCJi01VrWi41Cnw06FxeAVJEq2YFpGDIqsOVYk&#10;fuaVv9eSPdyHR20Oitx9LUm/967rpdodh9c0JrcxtyQl6+s25JXUuOwkmAlqKkVdTlp62rhiWMsV&#10;1uNQKagYm9zvfjcuWPcGTkq38KfatxAcElXRCqlpPEAKhVamhWOqkjKAASGGIvP+283JzGOWVjZd&#10;puRiVJJRpKnAOSKHz6LHvjtztPZncO2tiRdS125dm9jq2K2hvnE1pqKXAbjo8JkM3mU31QmEjCYQ&#10;Y/GzNBUB28koSEAeS4N/8fO+fiZR7hmx3Z+/ds7H2115PFuvZu2MzXypRZjc2NRvPurNyU7rRZev&#10;x9U4qIqeSIxxTKsiAMi+8OfvMc871tXK9tByTu1tccw75KbSe6SVRNBDLG5Kwr3hGNAglJJViGYs&#10;wB6LLT273a3mt7h9MsssgRpGHiMQcaVqKqPmM+QIORWb/N4x/wA6aXpSHBfEHq/cfYnY/d61/W/Z&#10;PYvX0FLFvHrzrrK0s7ZTD7SpKiGeTbMGap4ftHy8Uhq6by61b7gRTxkz7M7/AOi98YbvfGbj7ux1&#10;Zunf+7KTc2Ay+3MJLmsLRUW3Mkj456eHywzUmRFAWWkWF41jJ9WscHICx512blbaPbq15c3GyY2G&#10;1COWWSVfFZ3UMxdY2QMdQrUj5jSMHoTyBejYuXtv22RhpRQpU5rpz/Kn+evHo7XU/U2/OtF+NdF1&#10;t1pi8TsPr7qyfZu5aPdG4ayg3rRR1+JSanoBJHqosmYs3TwtVvVQSzSMutXVgD7Kf2F3N0Nk8DW7&#10;e2nJvTJ5/JVmNLZjL0LUpoKVamGkzVNSYhI/4XS1GZpZpHUpEpjcCxJ5A72X71PI/L++Q3O/bx4c&#10;CodUMUXiapAKoS5m1UVgFOe6tepE5iutm3O6gvYIl8ZAhwuagjh/k6OXhk3PLkYqjLTUFNj0pZoR&#10;jKKFpEerkqIpoapKuV3qUFPTxvEw1eOUvcKLW9hFjc9t6goMvGNi743DJmMTkMR9tkKCjocSIK0W&#10;+7nEFOKuYQ1ARpI45YmKghWX2Te7P3/fai02llshcyTgf8ozny/5rmv59A/eYodwsprALJWTpYyB&#10;7ej/AGHH0/239faRwuD3QNyYvKY3adTgEpI1q8PQbVoI6KgbK01jDUZuCpkqxWUVQl45ADG0Wvhu&#10;LHF2H+8b23ZNim2/YNmtl25XkNGtpkkaoI7ityPXqKty9q5r7lxoJyWlIemsp6H/AIX1yYBw8bWs&#10;Rb/YH/inszmd777h3LPTxbi2Zha98Us0MONylfNBRwQvEyVl4QrNIwh1OhL+i3pI9xnbf3gF5avd&#10;JY8rbYisRqJiuya1HH/HOPRFyh7BtZ7gLhoY6k14p/1r6bqfF01P52p41hkqTE0sqcPIyEEs315J&#10;HtnizncO7K/GUlDtLqfGVVKadIcj/BcjNPMutGpq6pq5MmyTGRwrDWhH+HsPcyf3gvOhTs22yjlL&#10;mhRLpaCuKf40epUf2utlkC3J0oPIaCP+Odc44EpzPMZJJBI7uWMpAGo3IA4AC39oet677jq89W1+&#10;U3DhMFK1O09bWY/a+igtTutTOXqIKykhiTzRA6njkt9bfj3G+/ffj9yN8iSt8PFVaL33YIB8hS6p&#10;T7Qejy09r9mlT/GFikQHCusZr9h0Y65uUaOIo5KOQrqW8geNhZlLXLoQLkFSPUB7EHbnxv7OzOJy&#10;G2sh8jtw4vae7cjJPuXY238zW0+2NyTTRSNVTZfF4aXH02ajFOXLxT64ZFusiupKnF7mT305m37f&#10;Bud7tVq92zCspE3iijBq6/G1HI8z0fR+31pBEq2t/NFEP9DjZAh+RXRkfLoOs/sLrzKb0wHY2Y60&#10;2hmuxNnY3JUGzd/ZTaeArt4bXpcsjR12M25u6voqjL4ClyLPpqIqeRI5ATrVhwRjb4g4lMXijmu7&#10;N+VdHhJqiqoKKirqTZVBgZaanljFRt2nhWQU7TRkwCWLxuiSEKQtx7Sb3798/b3bSbZdXctzYh6r&#10;HJNctHTh8BmKHTxGMEAjNOlVvyraWzrPHAI5hjUiRqc4NezNQaHqZQbkq5q2qOS29R4+rZxBQzxV&#10;kWVnrKYoZh9wYqOlel0xpcprYah7Dbd/SnRe0w9CJ9956UVkFI0lP2BmK7KyVdU4KJT0+Pno4ZQ7&#10;nR+75EUm9uPa3YPe/wB2tutf3XtPM+5WW1nBjgu7yNCDxUhZwtDwIIp8uiu95D5Zkuna92K1mkcE&#10;EtFGSa+p0+fn0r6OasmV2lESqwIWNoHQG4NgSZG4JNvcfdHSvTG0Mpt2l3P1plExuTooa6qzSbuz&#10;OYrkpMjGGp5a6GjqKNlyciSBzFqdWk9D3vf2YS+8nue0EoufcDdyv8H113/1u6NbbZuX7K3FjHsF&#10;tDAB+CNf83TRi83LmaTJVVBeSagrKygRZqeSjimqcdM0MxXySy66OaRPRJbVp5B9rvEYPouLIJl6&#10;HrHclViMPFJNSvX7doYqOrFMjCmlkqM5Fl6xyWALRJJGrD9QY8+w3vHuLzvvMUtlu/Ou63NrODFJ&#10;HNeXDoY/QxvIyH8x1pNr21UaCytPBiP4BHHpP/GOpfkzU8EaxS0FNOR/lKVSTVaov9oQz0U9Aoa3&#10;0Ok+1/tuhmp6AQ0ewsHSzo8tRDLV1e3ccwVopAHMG2du4SGKqgjbUQBwR7AqTWiR+DKoaGMUQDAA&#10;HDA4dGlhs8UaFJLCMR0x8Ix9mnHXmV4WUPWurBYb/brK5k+hBBqZagDV/vHtf/3XyOaMdCMpg6SS&#10;qpKX7UO+Yx/8MrZkV/JLXrl1ao+ybgLYI1rsD7RnfBbFjAHRfIDh/qPT8e3CycvZqiJ6Clfnwp1i&#10;mrXpqaWpmp55kWdkkVhDUyMmrTfSsShVI/FuPa22vhdixYPLJmN41Hm/g9WlRTyzS5SPJWpJBHSs&#10;awzyQVRNiWiZCfaJt8lnYiUMxPCvSxXgAMjSsz+dfL7Okznq7ciV+Jiw21o8hj562niqTJWnHvR0&#10;80i+etOhGWZYIiSsZH6wDf3GxcXXK1lJlMO26VzEMWK3DjJBUpP9lU1PhiTIU9KYDjfDE010DQtY&#10;2uD7Mo72O4jEMtsjKM9wrT7PQ9Et3JaysSVrTrFUpvGZBS1y7eejq5MjQVimCrjFTRzxTR06sPvd&#10;ScEecqV1Lq06SQQLeC3FsjbsWLwmG2hk5qelppqmqEcWNppGqqYNUVEld5sVUTGGV4yyksWe4AOk&#10;29pJt3lsWCWLuq1GAe39nSaK7RKBFZaEZU0OPn0GGS2XvfOS5DLT7qwlB97XeGOGRs/WxU+MeTwR&#10;xY/7bcVFSJVyxnQzGMrrOpgW59vO4OysoK9zS4PE0C1tR/DJoZqiapgneoP2sEIng+2ko4LuNLQG&#10;INxcH2+1zNJL9fLMwdhxBofyPr6dLo726NwbmWebS2BVsfn03bU6extJgqalq9xZnLS4/TkKetki&#10;oqZxVwSCqqZpaBIWoMlK0iHWtZFUMGN73F/eHGdn7rM3ko6XFUyrBUVVTDBFU1MdcPuPVUTrXVtV&#10;MkbpcusZjRDyFFvadUE0pkkAk/5qd3SoXk7N/a9S8h07sxqKehyeSzdZFro6DEtNNTY2rxqxUoih&#10;Wmnw9Fj1qCrAWmqFmnf6F+fc3c+5ewIK6uSLNlcdLkKKTJ1LUVCkCuNEqQRTSU8rU0dM4A1oAXK2&#10;PBPtZ9LKFPh3MnSNJfpD4cH9l0y7T2H1M1DgWO0oJMhjMTXUOKpKisrq7IR0skUlPWGdZKgCsiqI&#10;2a8Uxk0qb31AH2isdt3G5Crqq3OCrqcliIBkK2oiinMtWaan+6knkImDwvqS4VTYng3W6nUFldNK&#10;uqV5BXg3DrclymluhIze56rE0NDT4X+GUdHXV1Pi8YJJIlgjlra6OkhpLiNhLTzySBFNlCKdWkkX&#10;9jftjJ/3sx20H2PtWuqcJu/ZlVm4z/DKSKpMdSjQLR1cc1LNDSTTpJqPpuv0FvYjvtqVrKMvEyXe&#10;fBVR+mzj4RIQNQQtStWp0UyzjVEFkZEkOhjUUIP8+iU5rem2tlZDsnLdv9nYzBPsPe2Dx2RyWTze&#10;QxOPpKFooMkauiposrTCoqYqAEFDqRzy4PPt16C6t3H09kOx6zIQT4StnqKHdWJpi1JGuSrMfQxt&#10;JHWVdTE1PNHUeMwh/Dqh1cMAPfST7v25Hffbix5a3fboJLWd/prtSrAVkiPiCIg96qCWIY0IFBnP&#10;Qu5cur/mSably3tR9Ce0yLqU6VGTqyPL06Jv81/kJ0T8ucV1DtLYGQ6/7e667Qzee6e7Qyy1OVkz&#10;GB2rlkrKGuyVA+3pqOslqMB5DkpKWSpEVRBC2kaiD7d98Uq7rxldnNw7UfHV9HTVFP2HurO5mpp6&#10;HE0tNOaerr9kvF/uGx+fCqZIpY6Lzfh2k5vmHytBHylucO3bdvCvtxSNNughMragACsV4kkrvKla&#10;ajrXUtRitepc9t9i3flzepLW+5i3CSxtyHhi+pdkJ1AgaQVWn5dO/QsdP8fd1YLrHbPcOLquqah8&#10;KPiN1V1hgsrlclJiK3b8VXRUnb75vO12+N1bUoo2CVAfLRQlVLQJTenQjaDcfXlJ2HtPBVO3vssl&#10;UbIrtibO3tlaSpyG58dPS0Ur4+tjpcxVVm2BkzkIkdHnx007tyZLHT7ON65M5p3PZdy5i2/mW4il&#10;hu0muLeCQLbyxNIGkRhpZ2VQSVZXXgFcOtVM07ty2273+z8z7JI8kmupjJpGVDa9LYrlMA1wc9DX&#10;3B0V35meupOwdm9z7go6ym7g253Jv/q3A5LbuP6u3jt5t1Uec3ds3L7ox23z2TU7f/u+Z0ZqHOUl&#10;NLbQ8LwloyXLD1mcqNxxVGNlpsvsTt/AtgJsVlMNhMirdnY5TLuTJ4+LJUFWKOo3RUwTT0sjh6dR&#10;MpSIAAe5hu4I4Uddxlki3rZpA66HdF+kJ/SBKMHZYIyqSJr1EqQWrnprZeXOZN45kuRuG6XdvYyQ&#10;UEUcxSNGTLkADBdQdX8TE+vR1P4RiauqqMbvjO5KhzPTO78lvbCx4DN5zaWLpuv5q6Wo2jjtwtty&#10;sxz7sw+18FJBFV0tU8kdXNCwlVixJdp33Fu+LeOKr8PlcNjdv7wo8pj6Da1JPQYLZ1BQY2OZs1HT&#10;0c6y0MOOaP7mnpnmmSKZVQekW9sxy7XsVzy9cJuEU97fWbRMbhkklmYsQ0JkZQX8U9jyaQzAlsE1&#10;6f5i90eVeQuYdr5G5jnvZtydY1j7PHFEouXUow4evUqj/uL1c/XOHye7MXl87ktnY/ZGEym+81iq&#10;7enYFelRGKbF1GTraFZcvX5+oASqm8OqRpGawY39vNd15DmZzmsJuFtmDN9m19LJtujoKSPDVecm&#10;y8uJymcxeNq45KjGYeqQu0lMJDHJExP1N/aew5nTa4ZtuvdsW7NvtSuJnZ/FWLwxKkckiECSWtCJ&#10;CNYbz6m7lizg2COa422SQxICWLkUcL3EE0rR/wCId1Dqrqz11tzfEWzqBsQMHld3wbH6qo63Ibrr&#10;8zLkcrDTUGIjyEWEzOXaGVMxlapowzVkaJIXa7AtckUKXqDbW2twOj5fF1VRLj6HH5uLcbzZqhrD&#10;uCojpKP7mZjFFT0E+OqlhpHh8Zp5SupmCm4Su+fL/cdv1/SOipOzRCGkLgxKXIUZq4kBeQMGDpXA&#10;r1u690dtlml2SC2D70GDUWID4Bqozg/LNAPs6CCt+U8u6tvVVVQYDdrxfxXP1mEptuUaYvdOSk2L&#10;HU1WXxOLopqqsjyG5KKuxsktRRVEUkddSq3pRX0ged3U238Bu7bUaZrKSZPLmpwVFMsCZKm3HLjc&#10;Y+SyiVmMDQUH94qKmidcaWTRLOsasroSpinb96uJrKSxurKNA8jyIpJHghWIR/F+NYXABl7iVBYg&#10;h+7qCrk7XPuce5XXLFjFzBO1QRbx6UoaAmTQWo/F21alBJUggdV2bE7V7A3Z17uOHO9ebL2lmKev&#10;q941G3qSV9ux7CxE25pcZtKrpdxGmq85R7C3TWGGfclVDWJW0lNPO9PLDIqyKXTYO9o8mmGgm2pW&#10;74oaJcnTY/KZGKSrqNoUKrNj6PIVldk2mmpNwR0KrV5KnGqClk8kMaKii0qcx7BJou7obum03XjK&#10;zIhStzRtUkYUJQRSZijZaSupDNIzEnrW8chNud7b71Httmu7xaSGKxkkaqmoKHST5haZz0fvszrC&#10;qrqaozGM3unSOcy+7tp5HOUW2osEtP2X/v46OuyWzq2kx2IgZsJmzqxNNXRtHkKumZZ3qDIxb2wb&#10;9wdRTdcZDaGY3DkcDJFin3BtipnyD1eSrhmiaeTHxzooijq8dHMftqXQ6QKi6RYD2INh3SF+aIN6&#10;s7KOVGnEE5CBUUx0YPpNaiQjvkxqJNePQmvd1hvbCXaNrTwrh0ZDoJUR0J7lNDpq2KimOhS2ZvXD&#10;5btSDdGztq1OefLZrN9e9hZzE/cY7C7RqNvCoycOYOJrZ6yCrpslmIPFJkWVZn1Fg2n0+6P/AOai&#10;uSo96fEzC7gooMVuLBZvd+Or8OMpmsxX4nHwVXUkWGpstks1kMhU5CvmpIjUGo1aplmBN7LbmR/e&#10;P3NncXntPfbZeePYyHdpFcRxRqxZ7BiyJEiKi5ChKUUqQM1rz1939m3na7/bbbfb5pmaScKpmaZU&#10;WsWAWyuquR50+XQkbIr8PujZPZWa2XuV90bMz+2aufbmYipcPTYmvqa+l3NX5CtxUmJxeMfwqcjB&#10;SyJKhaOSkJI8jSs51/8AhNDk6fHL8xRUI5Es/QTLKoUxwGKLucmSfUylYwrkFuQPz75mCZ1huIFk&#10;KpIufmB/xfUZbQYI5/qJIFaVSACQDQGtePrQfsHWup/wqH6I3R3Hg/h5lNrVWJNZs2v7sE2GrZKi&#10;LJZ6DPR9WJ9ht8pQVtPU5QzYtNMD6XkBJQOyaG2oabcWJqZJII6mMzM6rUxyFboyiRxaXSImj45Z&#10;Wt9P62CaJdEXjFzVAQuTT8/X869C03sLaoooqVqT6fz4flTrUd7G+Jne23sfSV7dfVcW2ZaBa7AZ&#10;TG0xnly0NZW43G0kceCMlRn6DK1c9ZxQ1MS1LPrKq6p5Cofu54JpJoNLs8ahwqRFGhR044Fhcr9R&#10;Zufcie2nOc/Jt9FdRXLJZOWV1+IMS2r8VfIY+zHUCe/HsttPvFy7FbXVtH++rTMMtSrBdLBkJWga&#10;pKnvDEacUqahH0p3DvToHfLZvDz19DDKhgzmPET05ePySGJvtatGInihmIJ4YA/X3Nnp6XLDy+mO&#10;do0jlgYhZOASswJ1EiM8Agi17/0951cme5Gx8x2qmyuwJlJJVqChPGn20/ydcWvdD2M5u9v91ns9&#10;x2WT6XUSswDFaGoA1CgqaGmOtpH4XfzPNmbk2tTYjI7pjoc1jPFMmPrft4xMyrGK5f1CRjLCBIUD&#10;XcnSPTx7TVVs1qhVEsSExtI8dri6yFJJLAi11kBP1sQ3uUYN+SMho5DpIA8iKjANfsx1CMm3y2kj&#10;HQ4IwRT1x1cptX5kbSy0MU2PzdJKlXSU9PMyTq7Qz0y1kcLyMtQzeOopEsD/AKtefeOm2tHCxARV&#10;LDSo0rwVN72IY/QWH9bXv7dk3dnAOokdKotsuZAH8MkfZ037m+W2Bp4zG2ZgkMEmqaUSSMqoxuVZ&#10;vMIgbktYkG30BAPt3o8NHAWJUagAv4H0UgCxBBOo/Xn2gudxWndIAvHj0e22x3crRqYWIPDB6K/2&#10;J8uMClKailz9MkhQSOEdfI3rj8/LTalIRPSqn9X0HPufHQ0iAmRkRipVme30uW0/2fx/h7J7vf7O&#10;3UCS8QAnA1dCaz5S3WftitHK/Kvn+306KNvj5s4elkQ/xuBmE5kMHkiRnMYEbME1s+t2kA44uP63&#10;viaoo6dnJYIER5SQo5CDg350gtbkXP4/PuPOYvdvlnZIpfFvazgEAYNTQ4Gc+XU4cmex3OfMT2Ue&#10;3bJJJrkRakGg1MAScDgDnognaHzcxeYyE9LisjWZzLSK1NSUGHV6uokmdJX+3CxCeSYkKAxkaKNA&#10;rNcKrWReWyNbVNHNEv28UEwEM1Us8cQcCynTo1SXtze9rgn3hd7ye66802L2EN+ZLdnqYlVRQAVI&#10;1ABh+TddMfYD7vO0+3E0e93yxS8wGMqVPcEY6qkLQAEV45I8qdA91RNuztvsd27J8FVgqfDzZfFb&#10;cwzbbytdUfcRAQVdaHy+QjBpWmgeNltDOutYmPq9sORdpYEqqpMVUwKwZDVUUb+GoE6ECVauCikZ&#10;mmGgAs2pmH1B948T2Oz7gou47J1uiAAfEm4ClKjxCDw8x1lg04jaSEgFmABwMgUoOHlQcOjV9VZv&#10;dnX+dy3VuG3T2BhXaoknyFDthdpUsObxtTgJFqarD1W2G34+Lgiw05qZVgWmhgpaZ9PieMn2Ubd1&#10;f2H1tudt1TUOW3ttmtx9RHvKt2vTVVTuRVw8uQlxK0G0oo6layOWDKatGMgnkllR18TNNqIk23bY&#10;xZrFdLWMsMcCM+ZFD/Poovb3w5CAoqBjtU/yII6uQ27uf42fIHquPYG26DDdVdk7NenyXUeG33BQ&#10;ZzbC1G5qPbtDuz7zc8+SxGTc0NbteaKdc3X0NbS0kUAVAKZEWFtv50dCZLC1m4cnn85tLGQ5Spwd&#10;ZV7twybPFJXhowMdkVy9FR1FJkqimWGoip6tIKoIUBjSVZIgbvymEdbra7gLKRxYI4zwPerD+XQf&#10;fmezAaOdx6EDtP8AIjovW+f5R/y+mpMFhWx3R/YOMw9Phs3Q0S787Qra18hi6LIBq+hov77YiPDU&#10;k9duGroXhpXlpmDVSVLTxVFPVUcuP5VdL7m3BQbX212TtfKV+Qx+WqKOmoMziko8pTUcFHSzNDk8&#10;nVkVlM9bm4Z0FG4E5gcI142Ht275c5gnjiEbAIKE+JpQGnGn06xkKc8akA8aivV7ffNnddBJAPqS&#10;3+EnHSz2J/Ly7J6ywtZvvffVecwvgze36/H12MbN7z3Djo6vMPXU1QNo4On3HjaXNYvBYSXFyZDJ&#10;Ukn2prY1mjennYOsqnsaWSooo8cMLQ4w0rmhq4srlqmnV4VLvO1BSQV0cqwTROwSXIwqvj0xOxJQ&#10;LLTle92+2tEuphJdltTagHXR6AMpFB5efzJ6RS3VjJMVt71lSprn5/t/Z01N8acBVrv7J7hxO/d2&#10;ZSeveg3PDk9l7E2ZuUrXMlDDTU27K19sNA+cxlbS09RJj9pVssxrDPW0sUQhlZipso9dRQ5dd31+&#10;48VPBDlcfT7Wp5wKoTVZSeOqqclLjno8aIpoSY5q0OHH1DOkXs3S0s7xZoIsJ5BaAVOD5igp5cB5&#10;dNXdy9hdoWIa3dcMzACtD8jU19a9O9YKHCZeGlg+P+yOnd20+dotnbkzfyC3ptXG1lJTxbTlqsJP&#10;jMLs2k3tQZzfP8YhrIo6ugwaieMSA6oKeoqzJ3xJvCv23lqDb25KfY2Rqqf7HHbu3FkNv19Rtaok&#10;SixoykVLNBummfP0Na8clLTZBDA8wPmQ/uavWuz7LtCqz3lx9XQF6UoDxwNJrjGD0simDxgS3J1k&#10;HAFBkVFCQBwzw/n0ket8x1duTcVJJn+rcn3Vt6Vcz91130R1z2VhaXftJIu9M5j0x2a3pF1BsvcO&#10;wZ8HHVDI5HC0leskIjjpWmp5KeOOpb5lUvyl+WG5MB0HtvIZravUmQjlq+z8Vhtx02Jo+wqPCtiF&#10;GE232PS7G3emMh3HK8sVJBXinx1Sz0z5CKlmd8fEPtn5Nl51tWm2clPDDAl20+JTgTqrpZz2gYH2&#10;DoytIpL+2e0tpTpWRqmoBI8qUU1+X8+rQOg+hviV8Let6rvaq2thqTsoNkZIM9mNuUkO6toY3PZX&#10;L5akG4tkY/IYGPLZTZ9AaisyMtJDW5iDG0tTHR1mSgpjWzsDdcfEv4E9Xy7np+2d69LbmykOPgm6&#10;kqtv9T9m93ZGv8EseMo6HA7j2b24WhyazmNsjjcrjsDOKr/PQyCIRjmDf+WfbvcrKC4fetqvlgOo&#10;WlzXJFQXWd7iNQcH9JUqOBB4C2SKXlyxg8N2ty6iuVcs1cUWraSf959DXpFUvfXyT+Xfa9H1inx2&#10;rdzdbYfxZmg726y7u7b2f0RWPS5rG0+Uhy2/dlb06T3TBncdJGIqnauSwGZztDNDITTSUrvO4vxZ&#10;LfWW63wm7m6Z+RW3clgKWj3OnYVVsjYkNC+2TTY+vTdmag2BnsviYs68lX/lNFg6Gor2X0V9FTQR&#10;15Iku/vBcm817Pc7NzJFdTbgoZYr4hGkjdmZ0aRQXBUKRRdHh8aCmArh3W0kt0F9dq02vSQw7srU&#10;EhSDT7MeYOG6G+n3z0zgu6G6D3x3R0TuGi7Lq8htUdEbv7F3Tmu08fvCGpytLFicH/evFrnMzs3J&#10;LHA+MbLVFPDjsm0hxlRP5MfBRnq65+QuU3/SUWV2nQ1+Q2UmLDbt3DnZ8hs6i27nKKWMZTZeGxFN&#10;gsx2BuncGJgnlq8i642hxNHSiMmvll+5jXDW4lg/fW9T2U0dzZPdO0bBANSsagtjBoc0oK1oAKdJ&#10;pnmtrm4toYf0Q50OMLpPAd5JripyBXHEdVmd+fEnqvZ+4MZ1vuHYdRSdnYfI0OL2E+ApcL2PUboG&#10;fXJYzBbuz1J2BvbaHSfXlPmKvFUNBh6bL5jIZ2trZ5UXExRChdTBRzV1LFLkVy2IhoJKuOOvqI8z&#10;V+OB44hAqiXKUtFKxDUbRqFWQO8bRrI1nCeimuKOsezjwNVT2txwOOqvkOn76L6u3EM0iSgLWlF8&#10;uOQKin29FuraTrTc2Qwmxs5huzMh2Nj9p1NRsrA1OwNr1FXmMe2ThylRVtSdb5fc+EjhKbrgq6oz&#10;z0D0dNVQVdTRQq9I9S60G6RVw5Knp67GVDUOu37cqStSmRhDLB55VkkBMDBEY6ZV02C+o+37pppo&#10;1mRFt5Yx5CleJoQSRUZ+efspH81rt0e52lvcWD14hleQAN8wrAenEdBLnPjfgdobg2Hkd0bL7Fkx&#10;u/npHqDLVYqbG0O5lxtFBWYjcEWGxc0WOp5Ia/7mesokMuNqjUk1c4+3iZx2SYvLJ43ZlM0tSj3C&#10;rLHMxdNJW5RPKeUuUFyLkWHumzWs8919VLKGINDgZI+wDoQ7pOxgYqaYA/Zgceg7/mVZeSi60oce&#10;uIpIGfHY3ASU0gkq3w1Rjqb7OqaY1zkTVzYlG8NUyipFhKAjsbiso1Am4sT9Lg/S1voPYz8YRExl&#10;D0VWkoKPrbFcYHWvpUwgPEo8Xhj9V1Mo0uA6/R3KG17ED6cA8W99PwVBa1h+GZfz+bWBvf29FMW8&#10;Ro4/mcA/4a9ellt0bgdR6xiljaJA2hw9vU5CH0gAeKzDU4tY/wCt75qqkqVNj+bsW+v/AAYt/T6+&#10;00lwwEq3C1Q8MAf4KcOtRPEjM4+JuvFVWRipmYBlF9RU6kWxW7KYwQG+g5/2HuaISQHPrZmtcEDg&#10;i/04HNvZOb2PX4CrSNVr+dTTP2HpVKaqCOHWCpswklSTxyROH0yerV6FLklT6jqb/W596OH87hSP&#10;5lvZgP8Az5fA/wDvnMn7RKysWK8K9BncwBeOB/CP8HW/x/IVYH+Vl1Ww/td37kJ40i7d1YzVYc8X&#10;P9Tf2ef+UftmbdP8vbO/wijFRubbXyk3vlKBddnqsZkuvurKDK0McYGqV7xQygD1WQhQST76Cfdj&#10;2afdPareDCNTDeJWUf00ht+J9CjsKDiQKnGcDPfPdV2f3ms3u3C7bc7DDG5qPiWe6dCa4ABBFTQD&#10;Vk06so3blZtrfJ2sr8jlZY9pbt6fwWHyFG0Cy0eOzm3Nx7oyeHy08zEfbCppcpVU7EgxtZS5UJc7&#10;DXVmQ3TtjrrC0NfSYWuy2IgmpHoznPsZ5RHNM0EYWnoc1SRnxOIlLzoSB+4I72GREO03sNvFbTxP&#10;rC8StBTj6k4rTgK08s9Yhc0Ls+5cwXl1G8v0UxU1Ch1rpAbiUPlXgeOGOeqpPkHsXA9g9w7lq8BV&#10;7oweO3DV0eWGXk2TLPjF8tJRtUzh6/O7bzFZJ51NQ6ihkUn0xM5szL9N7brrKCJxgcTjJSoBjrt0&#10;uxhbSQkZNHga7yKSQAUZTf6AWubRbUQQ0sff6Afzrw4ev8+ih9v2qFyq38kkQOKRDP7ZBT5cfz4d&#10;AVTfHnZWM3DUT5HN7jzs7AyF8VsoU61Qkmjeefz1u58LTRS+NZLxzoyqjAs0tyFrb+beEzeDynWv&#10;edFmI49xY3LwbeyFRi6KaGnxi0pq87topNXIZq54KlK+CWeYIswqY18KfpIc5w2+5js7Lco18J7a&#10;UAspFVWShD+eUlRAuAtZGwakdTJ7T7lY3T75yhNas23TQNKBIcyEhY5lKrRQCmggKCQY2JYgAi2n&#10;4SVWIO3d8dK1O358ft1qSfK0Udfl6Sqrcr98seJz03jxciU+Himpmomhp6YsIGEj+aR2L+7KOne5&#10;sTuja+397bI3PBVU2Vx1PO0CSX8dSLLWUGQpH8hiqqCrR45I2RXDrwRx7Vra2nMu2QXUlrrhkGSO&#10;Kt+Ja8QQcMDXhkHzgPnnk2G33O/5f32wqIpCFJxVCaqyn0ZKGtc+eeqt+3+hN44TcO4MJujYddRz&#10;UmXq44M3TQh5jDD5Epa3FZSMUU7UWRhdJ0vJNDyVaJm1qDjbV7uxtZHBFm6dqGpUKnmsHgmVmChl&#10;Ad5EUnkEg2/qRz7jbf8Aky+sC823xtcW9chfjX50IGqn9GpPkOoJ3T2WFxJJLs14hySqOQpNeCgi&#10;oY1x+H7OiHdnY3tfqxq4U2Kr997ckWN6yq2+tVLk8S9FDLPUVVdQT0sdPdaUaXSmkmlkZBdFICkY&#10;cdunBZNBJT10EgP4Di//ACSQGJH+t7jmfcLe2kkhuC8Ui+UiMh/IMAf5dR/vHtXzPtLgT7W9D6UI&#10;/wB6B0/z+XHHQHYT5W7ckZ6Kur5sRVUjRrEMnj66gqXIciWSSKqhiq/WQbWiYXF7WJ9qGOamlVXj&#10;mV1/BVgQR/h/X3tLy3kUtFMjL6gjoJS7Df20ng3Ns6OPIjPSx/004Kup3rsVk6SqGrX5Yagws4kJ&#10;Eso8DR63j1+q4Y2/1x7ymZBezAjj/EEf1BH0+nuklzCqBjIKHz4j9ox0/Dts4bToIfPyP7D5fMdI&#10;3K77x1RSk1E0NVSNPC4fySMGc6yXSUaaVwlj+2YyeBcg39t0+WoIaiOleqgSWUC0bSxxvwdNgJCo&#10;Zr/ger/D2g/f2xRXS20u5Qx3TioDMBXNKZ8/lx9PPowl5Q5xvLB9ytdgurja4zRpIkLCPFatTgp/&#10;iOAccSB04bJ7N6Mpa2qxeQ37tra2656aGqx9FuatraKlzfgnNOKOjqxHJFS5Gl8ykJIsYdbm4sbZ&#10;mqqVFLmRXUfVh6lFr/lb/n2ZwXP1jMtmVdR+IMpH8iT/AC6DN9aQ7Oqvu+uJjnSyOCfllaV/PocN&#10;jTdhd1ZKowPUGIx+eemKxPkaXdu2IIaGWohJjneGTIvk5IQyaf24nAc6eGsDHOThZGaNl9Jt+U1c&#10;2tYB78/4/wC8e/T2u6CioiMf9MQPzGk/yOfl17b995YfXJJJJGo/o1P5EMBnHFcfPpVb6+Gfy5o5&#10;MbiFxeB3N98Y45GotzstBQpPTtUyjIU1fiEkijgSNuYZGY3UaQW9sOYpKXM0VRS5CigqRFH9zTmU&#10;S2BjGp/HLFIksUmm6+lh9eb/AE9gLfbBtzstx27fNrjlESGWPUGxp40daOhK8CGGeNRUdTt7b85X&#10;3J3MOz8y8h803FldSuLeUxPGrFZa0WSORHhlQPpbRIjAEBgVajdVr929QbvXbW8+ve6usKLLUWPo&#10;p9y4ZszQZCuoUnwM0UdRXYXP4avpsnhpZqBnQTQVMPkVtMgdbp7DbI7D26rFqTIV9IGWNkR41qYw&#10;JFDKUJELlArDjUx+vuL915B5HMhe33C9t1IBAosoowrjVoxT+mW9eszeUvvje/FnBDBu/LWwbq6F&#10;1dqy2cpKEqVYxfURhqg58BEpSg9CNbv+JHw6ylZWz4vdHd/WMFR9rUUiU1Jtjs3HRw1kSVAmgoMp&#10;Udd16UfjlUhXytZNcnU3FmgUWwkFbSvT5inqkiqYZZYnp5qeSWOKRXkWP/OjW6A2+ov+fbO3+3HK&#10;8l9YzQ83SuI5FZozahSxUhqV8atDShIR6fPh0JOYPvu+4EnK/M2z33spZ2Ut3aSwRXKbmZfDWaNo&#10;9bp9AgYoWLBWeIMRxWvXDA/Bb4qxZ3Z+awvyy7M3FV42tpM1l9vV3xvxWFppsljKuCvgxcGXi73y&#10;lWKTIGmWJ6mKhq3pgxfwy2CsKtdJMZjMldIqRAnwmE61NvUF/aRSt+NRA/p7kXeJ5nuDcpvDNGpP&#10;bpNR9lVUUxxpXrBnl+1tIrNbJ+X0Ez6aPrWny/0RiCOOkeRBB6Mhv/I1uSzlTmv78VOXiE9TVPFP&#10;RVwrjNKXM0jrU46lpzJLwS5Gq5IYElrslXmKEepGjSSM6med1V2cWIKwqzC/BJ/r9PYdvOYNsIRo&#10;tKzIDqZzktXBC/IeuOh3tXJXMMhKPBM9vJhViQlVUihDSH1rQf4egozfYG01jiaKahp6qjGqrmyd&#10;XEJqqr8reOSLHxkoPEluG1cqf9b3SD856Fvlb81+gfjbA7S7P2tgY9+dtS04EIocFUZNclmYq5ox&#10;+3Pmdv4nHUVM7D0zZFPpfmTf64S2ntxZ7tuc3ZctIy8Fqiv4SKBgZZZSKYp8z1kx7I+3re2vL3uN&#10;vOzbYBzDdXKwQAEvrmEQ0k8dQjmlkMlCcRMKiudnj4U/MbLfF/8Ak99n/NHtfdlTW1+bzGa2F8fK&#10;TOLBAJTjWn2nsbE4eCVIvPQ0+9581kaqBANNFQ1D8FXIt9y284Y4I4YJIqKgpoxDAg8ccUEaIqpG&#10;j6Y41REQAc2sOPcG3vMfM3Ot4bfZNuurqUmoSCJ5CK44xqaUpStft6K+U/YnauVIxd8xz28ErGpe&#10;eVIQxqSx0u4LEk1NASTnietSDdve3a/yD3VWrs3Db47F3DkJpaial2rgMxvLPzyTFSDO+Jx9XUG7&#10;LwXNiT/hf2GuT7FxdMGD5Azux4SlhqK2SQn1ej7WOSHkfkuBfi9/Yq2X2G93+ZCrybOtjbNkvdyp&#10;GRnNYwWlB86FOhu++e0vLpUHcGvJUFAlpH21HrLL4a08qrqpXoZuuv5af8w7uR45Iupx1viq0iSX&#10;Ndxblw+zvs0mcsGqtuPXVO6Y39erQaANYfTn2l6nfUso1UeFrK/UjsDXV9Li4U03PrVVrZrkD6FR&#10;e/145lbZvunxKyyc1c6KxBFY7eFnFfkzNH/g/LosvPevwAU5U5ZitKcJJJPGkP8AIKPtBqPXo2O0&#10;P5Hqw1Knvv5UYumaOpWGrwXXfXe59xeSZpIgsVPX5GbbULAiRhqZHUEDhr+4L773AYo2iosHRB0J&#10;CyiqqGW5sqqyzQozC/J4tbgG9xLm1ewXt7tYCqt5MVxXUig/OipX5Uqfy8433DnTmbcpXa6vi2o1&#10;NPXz4lhQ/Zno4W0/5Tvw224Z4psr3Du84thC7xV+2MHRVcQVpJalKSDASVcYAsFQTu1yQbFbNGl3&#10;Ru+riBXM0UD6GDrHi49H1/zYmkmqNJZbhdSfVeeOSONt5G5J2ZwbXYTqHAmRmP20oB9tD0GnuLu6&#10;SQzyuUrWldI/3kUHHj3AfLofcF8RPhv19loKej6bz+WZJI0p66v3vlarIm0bt5p6NafHxSCF9Bfw&#10;shBcBbm+ipn5fZnJZn5cfGjC1uQ+4k2rX4DdRq1p41Wjpm3Fk8rUNI0GiM6ZNmU7fQHTJewHvfMM&#10;dq+5cp2trbaT9YHZak1UUeprkV8EqKdTP7cWy2vJXPF/Qo08bw5NakxhBjP/ACkE+eQOIx1ej8Ot&#10;k7KxnxY7kTaG1WoMTuIbsxMuGaoyE75N6XZ1PR+HyZdlqUExyLU4U+kaf1H6+7Mzj56lXnbMz1Af&#10;0kRyokDBfQQIdbqjEsQwZhexP4v7HP1MSEILBVPzBr+3/KOFadQjot+Hg0oM5r/Og9eiFrv2PETw&#10;4un6+pMfLBJFKhnxE02ViqHvMDUVDUtPVVMcTR60khWdVMigtqYr7f120MalPWV2UnqKiHTMlKRH&#10;UTNclw8gVmgQsgNwAxIubDn2gO6/VNJBb2ipE1QWqQPy8znh6Y6xe9zfvE8o7Pbbty/y7I1zvWiS&#10;ItGSkcT6ShJkINSjVwinIoWHR2+j/j92XvSvxu4t3bN21sfZE89BlkpJiajK5aiingr4YKfDwwwS&#10;U9HXKiG9XNE8YNzHJYXdodhbgzVPDkqdp1hMb+CrytdFSR1U4BV5KemSiq6iqQkAekMl+bkfRG/M&#10;W3WMj2kgUuDlY1LFR5BmLKFP2kHrC3l/lznDnS8mba7Nptb6nlNdIqeLSs6gVP216O12x8jekfj9&#10;jIpOw94YrbscaRQ0mFpIZK7KMnivDDSYfHRzVVvEt1UIOPp7Vu3+rty1doNwVNFNjkkp55ooG+5b&#10;JgRhZYpilBi3jWYRjWWeQlXPFxf2H93532WzDSWCut1QgV7dFTUFQXkrSpoAqioGaHqbeXPavncX&#10;EdrvN3Da7SzVfSysxUNlF0M2WFQWb4RwBJ6ra71/nEfFjZu2MpWdYDc++OwzBUY3FUEuCyu26fD1&#10;E8EiQ5eskz9Mmqlo6plbxxQMZmUrdfqBwXa/3EEVPVHTj6YD7bFUkFPRY2k0sW0wUsEaqLtz6i3J&#10;v+fcNvzXZWk019Z2kku5GoaaQl5GHmNTN2g+iBV+VesnNssLPZLSHbNqihgs1pQIKeWCxHxHJqWq&#10;2TU9a0W9flpmtybpynYIpc5mew8pDWU2Y7B3hl8puLdmSppJ1kFDDV1+SjosBRQLHHHFTY6mpaVE&#10;iW0epQQ6Q0UNMoWno2TTYg2VFBAsCFC6f9sfYVvObuYdzWSK22xwCCK5rn7RTo8SxskKyXm7IRXg&#10;P+LqOi3ZvtrsDdPkipsVXNPMPCahBUzVjeQHSvmkEjSfTgBjY/7H33JNUogV5fHH+hgG/wBVa4Oh&#10;bc/7H2G/6vc27kwEqyKjDOQMfnTo1i3Hli2YsqRtKDUE5z65J8+kInX/AG9ubQseMz7wvGyMIIWQ&#10;+DQszosaQlPGIU4AAA0/T2x1uSoqMapqlEHN2kkWOw5IIZv1Ej2c7X7UXV25Fw7qPkAxJr8jwp59&#10;L25wQxstuqFsYUn8+ltsz4c9k7rrhHJgNzQROrrHP/CqioUytGZYdRhUBoWC+pxcj8KeB7S0m/sA&#10;krwxZCkSVAC5E8UrgFbmRFDtZRf9RFrn+nuSdr9porHRO1i7v5VDAfzrn5CnSGTcLy/SkszeHXhS&#10;n5VH+Xo0mH/l39pYGCnytR11mcm0wtTFaepjijm86JFHUNVL65JEVi6Q2YKDZr29tVbv3GkEpk4G&#10;BuVMTiRzpW91ESsTYD8Dn8fj2KbbkYawZbE6RwFKD8yT/h6X20EKRgqO75/7PT1h/hV2zWZBKbI9&#10;dZmhpkliVI6mgbGQa5EKqZKivamjErAgAuzabHUbWuwt2HTLMPXUSLG2my09S0szk3CoWjWJFFjy&#10;zC5/PPs1HI1oakW0YYj1XSvz41J+wGnTE1/EqvHEQ3rTyp8+PRhcL/LY3PV0EFZkKbEYaurIC6R1&#10;2UxAocTTTxlTNNGck2QqKpY9Ct44mZD6lUngJHd+/E3BgM3hzSbghSrp44gKCKjlnD6tUcsUNPNI&#10;83hfSzJIAtv6/X2ccr8kWHLm7W252QtVmLEsWLAMBxBJAA4kBhnoj5h2uTmLb0tbkI0akMgZjxBq&#10;ATpwDShoa+fR0vhX8RcZ8Te6do9o4vc2wKmuVMnQZqsrnztOJMbkKP7WqhiavSHHU9UI3lFJPEGk&#10;YFlYAE2rU3JiJtvZeqrVxdfTU9ZU1EPlyFHUyV6JDIKczQRJ4YYUhin1BiZPrqTS2m+XO13se52U&#10;UBu42kRFNI2ULkaqMck1IoRjgQaioAn2blO03Pb4Nva5RLyJBqWMgKQRwLUZmLEUxQ48+ti7Fb2o&#10;8zSpV0VfQ5Gmkhimp6ijrIhTs0iSOkbM0rHU7xW0mxB+otewQ9l71zMWIwO2WkZo6meqyZhUY5o5&#10;lrVggoqN4wiRVUTQUjAemRlV1UEWAA25U2Kxe93HdVXKqsdayVGipZga1UgsDxAJBJrUkjrlf2p2&#10;sPuV/wCFI6qyA/2lVKDuetcEFvLSCQSak9KPD1cdZVVleoCCKJKLWdX6oGaSoa7EmMaplBLWuR+f&#10;r7TfReGq67tLYWT27tPI7lxUO7sVS7s2rSUEuSkpKSesijrJ3jpiWOLKS62klUCFgfM1iGY09w7+&#10;G25Q5itN03iK1vGspGt7hmCBmCkqKn/RMUAB7gf0xWoDHPe029ltm4WO8Sxl2hLQyk6fEANNLA4D&#10;+VASGBquQQEh3fuGLBdS9iVDb0xvX+Sk2ZuVMBu3IZCDGw4nMtiKtcZWxz1LoHqKWuKMqJeSS1lB&#10;PHvYukpokjUB1UIqqqqvACiyhOFUKo4Fh9PfMML4jEuhIJJNT5n16hq33QW6IseFCgAZAAAoBxxw&#10;Hl1ovVe1MxubK5CuyNHkMhU11bW1tZk5KxKqrrKrITyzVtZWNKktRWTzzTO7SPUkMz+ogE3haJUv&#10;YLptbWAP7XBsTzbj+g9v/T2zqEZMV6MItyeVtZWh4Yp/sdYq/Y+Bp4lpBUVdRMbzPRTU1RGI3bVG&#10;zysokplkjWzAhybEjkX9t9bIFBPlVnIBC/2bX/BEbgg/Xn/ivu1nZsjt29mokYH86EHo7iuQyKVj&#10;IH5jP54/Z0wbc2hkFyNQiALEs/okiFC80ZAknQCBq3HSs4MZJckXbSAeFuishW/rhWWOMKpYvJ4m&#10;Ck2+i6taHShAOn/H2Jba3wrMhJrwFRX/AFfb0qXwJGB1cf8AV8ujZ7D2VmKKGLJTYzLZGeeY06Ut&#10;FFkqX7iJlWUtOfFPT1MLTVKMYxM92H51BSmKvJTKA5YSRm66WkAkdhrI8aRoqhGQcWPFubDn2bw2&#10;kZqNNG+Q4ftrno0t4/LgtPUH7fXoYMdsHFVMk0BoJaLKII2ElLjKmLH09NN9uo+7qaqUVLT0tTT2&#10;e6uSApAPChB1O41o6h1jpqhpxe8cfkqUVCXJaOeNaiEupX6A/kW+vIii2wzopMq+H6miny4g0NPn&#10;ToxWOGQgAD5k4P5Cg/wHo0eG6eymbw1LLk9xYsYi6PA8i02JWaqhWJoaerpaioxNcKOWORm8hVSe&#10;QQbKwfdovktyZLH0FGlUq1Mg88zxzxSUtKk0Yqp5lnMJAjQj0svqYgfUi5fvItNrtLm4nZNSjABB&#10;DMQdIFK1qfMHAr5DoO84c07VyPy9uG/bjc6UiQhFJzJKwPhxigNCx/YAScA9OEHx1i37uv8AupSU&#10;O3slkJ5YKqtjxwwNTj6ekhhbXUxGD7ovBCEf9yOdpBwiC4IU72Lip6GnpaeKWYR0cUUKNM4aRliR&#10;UQs4UamIT8e4IumlnkmeRFLOxJoKCpNf8vXNq93077vV/v1xJ4dzPM0jAYFWNaKB+wAcerAarrus&#10;2nsDGdbUuFoM5i6LBx4GkRacz0/ghgtM9ZHVVBMUMTurEuLITYcCw4t2NtGKrNDLnqCCsACEyMXi&#10;EhfxmGSpjVqaKe5/SzAg/Ue6nlneJbcTrtsjwHOMGgzUDBIxxA6mPaOSOe9w2sbzZbBOq6ewsAHc&#10;EVqsZoxqPhOnPVVHZeytl7bzke1csazeG0p8lUVOcodozztjMJ4kmcs1THDHUV9DQV1O33YpmGlW&#10;fSbA345fsHbeJgkZqmPJ1MboEpcTJBPUO8t3Pq8i05XTdmJcf0/Ube9bfyxuFw6JBB4EBqSXBVRk&#10;1NKVqT8s8fn0cbL7dc68y3cS7htTwoR/uRKSlAnbSldTDAACqeGMDoNKvK9f7JoQvXO8abD4Kpin&#10;qclszLUOQqdvKs9UtXJk6aOGgWtwOXkkqlLtI2l9J8gB9Xug/wCdnaO5d0/JHOpjKDIR4ra+zdpY&#10;Db8M8LO/8R3FC9TSFI6dmU1suTzErICTqSEccD30Y+7xyntW0+1u3vdXURvLu+uJpirY0QEK1Sad&#10;oSJQfQsfXqeuWuRIuXtnXbbqRHuXnZ5SteChSR3AGgUAHFK1+fV//wDLWmpJvibtHdFRksXW1m68&#10;7vfM5TI0FTHPRSnD7irdsRMKwpH5IqbF7egDs1tBuD7Nb8f8PjPh31Pi8HNjnzXfvZdVJuDK0EDC&#10;N5pqOkmlhgrq4MTR7f2rTSvEQvqqa2ol0EKWaLFD3Rn3P70fujPue278bP2d5ZKxRTR5Lys+mQR1&#10;oDPNpBrRljg0VJYhWPecp15ds1nudvhnkvYAqxSH+wiqCtYxks7MhUkqQ0Z7aKpamXf+3t1fztvm&#10;Fn5Npdh5HY/wg+JmVbbtD2Ht+mLSbz3VkZUj3F/dmbKQrj59y51sbxMY6mlocEaOZ1aao8E1VXeu&#10;8590bp3JBkc7jMJTZPLV9duWuqa6GjrM/kauqlqq5Y/uJUmjxZqZWIijDPL9WuPT76He3mwx7Ts2&#10;1PbWE1xJDCiQIqFlhRQFWukEGTSBUnC+VDnoO8s2EtvBb3CWEs10igRqqMyxigFeBGqnmTQY8+to&#10;DbWCx219u4HbWHiMOJ2/hsXhMXCSpMWOxNDBQUMbFFVCyU1OoJAANvp7AiePacdEkVFLuHIwSDwx&#10;nAYKrFHqPH7mRygxUUiMP9QxH5At7kWN95M5aZbaJxk+NKur8kj1kH7R9tOhSg3IzGS5+njfifFl&#10;UuPsRNR/b/Pp79i51pnY9iUsklPjauV5n1xtXTRSzQFlAaNaelTVfgm7O1ibf4+wbzVt78wzokt2&#10;iqooQgIDZ41Y/lgDoH8z2g3iRUadBQUNKgHNa5p/q4ddEX4/H5/xH9PYy/6Xcv8Aq+xqb/b/AH2n&#10;Suq9/Fote99Pq0fXTz9PYF/qZZcPqF+LT/l/2K+uOgF/VuHhri+KnE/bXj/P8uuPjT/Uj3//1Q+3&#10;T2v2HtffuxOp8FjafG4fce2ctNuGqhEstNh85lK2gXb1DDm8rJWT6J4KLISNGpGpo0WIx3IP0a7b&#10;sW0bvDuvMN8HmW3ZWDkaQyx0qCiFVzrANRWoBaoqDn/zR7439h71Q8pS7HMbUopMrtEFVi2lAF8L&#10;HE5rXy62oNs9YdN72j333/vOgyG6p+v9z0ceFzWemWCoyEe0aVmmr32/txsRt8+Zd1JBHO9KaomE&#10;tUSTKCPcvZ3XXcO5DV4Kr3JgNpzbRmroMrSUONyz5ufB7mSeHw0zpmIqDI/fQ0ss0Va8BqaSRGCt&#10;Y+zHfebuTNslsNwTZLq8g3ABkkaSLwUmtyNJfVEWQAyBTGrBJKqCp6yG5l5uvdvTbNyuYisc9KGi&#10;lQVqMkjtw34aV8+mru35adFdZts3cI2Tm+yKHudIqrb1bV5Khodi4bK7CqIKmaozG4Dj3qtsV9Nk&#10;chQ08dFCy0+QDWKgqdTFH1zlt1bnoNvU+595YyiikvFuP7GhwuYgy+OqIaqgirq6GmtUYCpxuMrI&#10;6v7lZnqHeC7iw9mknMtjtuz3W5fuuze6JBMQkaWNo2xJpRyQswd4vD0aQi+LpAqeiC+judzin3BL&#10;sfTgByFUE0HoT8yMefQ3bu7nwexOoarsPNbe2pkInpaXI1m0cNlshuWKbCVs1ElbFiKf7vRNllye&#10;RovCqKGpk8zpYM93qDp7BU25dv5rHbhy2bi2/lKwzbTzWfz1JF/Eal4YJt04JhlVWHNqkkkVP4gI&#10;/tZaldF2VkL5OdL28sNwtLrZ4rc3MS6biKKInQoJEEoCZizVyTUuEqcEGMJrPcN3ferA7spt00sP&#10;0kBoc5IAJKkAjPQUZPvHdWb2/u/G7k2NjNmNuHaGNGG7HwuF25u/HfZVFNkq+n2hvfFZPBVdSmFo&#10;6WBPuWmmk0zzxqAAW1LSanp9q47JLt/rjDjP5mFHnrYMa9PS5Gko6uaubIJnaqat3IMgKSCcGI1R&#10;i8q6woPsL7YJd1u4pN15rd4kc41Csfb4aQ+EoWIoC9Q5QyUZlLFcdDrk72+5c3a8nu5TqulhzIC8&#10;YNCg00VgDUkdIrY23f8ASHuqizG6vkXuPMYvr3NhTRxZWjoP4RNl8JT7ffYuV2dt7H4DrvJ7ZoK7&#10;M0NRS1NRip68fceCSd4iVECn21vHJVX94ajc0mCxORwePopaCXF4eWoo6eSqqJlhohWUc38PrcbU&#10;QpUiaXzvOQoPBI9nE27bFbRDbYNqE97HPI4cSSUZtIXU1G70YExlV0BQSepksk2XarPwfCRUjwhM&#10;klSxxx1HFOPl0Mkm9OtsJGmzsHtU7ozeI3rufIY+sbcmeho5txU212pZ62p+xqo4stBl6GvNG9DH&#10;4qKFG1BCwBAk1ey8jlqNNn7/ANsRU9HuTGQ09DuWnyUlYc5U0TtVxHKtTrRz01QYkSeIByQyOt/G&#10;SvsF2PNm1NNPvHKO+CeexnJkh0aPBDjw2CVqCMspwKVU/EAeg/b882l5DuI2q7DvBxUHQEpUEgU+&#10;Z4fP16Jzsz5cdcZcbz7D+PvaT7wXqDdVTT746tqsXjcCuzKHLGLGyDbqSUNUkuPjzlPJR1AUJG4r&#10;FlCCeKOVXChpdz7VwNRFTTUNQcJJQ4Uz5GjRZcvSxiqivjqTHvQ0cZWCr/WieQmK5JN77uJNq3i/&#10;i8ZZF8fVLRGJ8ImhBd2BepK0NTpoaUoeoeuvdPZd9v8AeOTZb1KuHjPfQdy5J0hZAMEaRIFPmM9M&#10;tfv7pTufem2sHV1u7o4t/UO5t4JTYXNTGj2hkzJhsjTVO5s7kKat3Iwpa3bjwpTyVSUEsNY6SQuh&#10;A9ip1d0tTdy7FymFpqGbY+B2tu6CKSJpXq6rcOQr4Jj/AHgr4ZCJoP4cssi0SuzRRmSR0VXGr2Au&#10;aueZOSeZ47yR1vdxvLAd4CIY1Rq+EKLQCijWwozggVx18UX94VsW7+wv3j+YoV2iV4L648RJWBVG&#10;glkp2ay5KmhqQQTShNCQbVujuw6Kr25jKbLbvxO7d8DamQyslNjVpo6ShxeDlp8fDjKFqSnihYTt&#10;UU5lYapJJLayQiBRr7Y+OEsnSlLjM7ufJ72PWNJnMzQjPPVVQr8FJQlqygEcNRDVplMZFS+WlqvK&#10;zxrqQeh3UxryN7jy7Rzjud7FarHHusyV8MIGidWGgKdHcjsaMprU0atVFMNOWefdwPNJezXwLa+d&#10;BoXSudYxlSUU0oyg6SDWlc9L3C5TF0G5jXU+1KTDVG5ZIIM7WUjotbS11PHK2Pnr5EijE8Na1Syf&#10;pDM+jUSAB7oC7PiytHlttU2Sxyby69x0FZRber6CWsx+5I8PkM1hM1m8TPkIKhlkyBjwIiaqmieb&#10;7cugYe8sOcfYbkj3zXYN13eWK13+yuFlZZGuSCDpB0eHcRALI2jyJUjtoGavYT2p+8DzRt3Lps7W&#10;TwpliETqUiaugYIJj89VOltR7MxmGyO6M1t7y0G4txvBU5Crq6uvyNLPWwUldTYyWSkqatkpqGCS&#10;rZjTUxgiJF7XN/ZgNg7o6qORgjxGVpqfAVshXHbZyongrsfPV0/jaklqqmaoXKT000CqJ7RufIBe&#10;1wRfe8ucy7Zs8Fku1OHto1USozMpjjcAHJLioYkKzN8J9a9Yl+90nOHOW7Xu6WySm8OdSopBzwwB&#10;WoqPkcjI6d9ufxqDHww7kmpavLRCZazI0ML09JWuGUpLTU7SSPRxsht4tTcqTf2a7ctTs6lyuHMu&#10;XxFK9Zh4o6DHVeQiQ1jQwz6j+16HWB5FsD6jqvfge4w2k71LbX5ht3eNZSWcISRkeZP+r8+sVIti&#10;5sjikj/ds/iLJ3ERg6anNajifXiOI6fEmj0Fi/0bm5kNh/iGcn6e1dLt7CDFxHHRJTI89HJI8tZT&#10;3mihSaV3+qsBNOVUf4Af19kybvffUlLxmait+FscPP5DoLTQcxJeNLLts7IEYCqk5NB5U4DPXhVw&#10;av8APxkf0sbn/ePbLSbWqZ6mV6Z6ea0FUzKrKzJGYX1Eku6kkccWPszm3i3RIRLrBJH2HPmKf4ev&#10;XV7cWjR2tzZyRTYNCK18/PrL5Y/6t/tz/wAV9o0YKN2mx8lJKFapjLyQo0TRqFljDRutyVLyi5vY&#10;/m/Fjw7m5CXMUylwvAt8wcjhwHR2N2mWJJzICacKgk/I465g3FybC9155I/xv7eq/Ay0uB8cMcjC&#10;eoRQ/qZzBBdtBDljf/H2ktb5J9xMjsBRa0ORX1HRNbbqk27hpiFCL8uJ+ynXIX/Nr3/H9Pab2bt9&#10;hmpp1henjEkYp4rFRI5lQHUt7GxP9PZrvu56tvVQ4Z6Gp9MHo75j3cttscKyBm0tU+dKcK9eP0P+&#10;sfa57K21UZjJiClo2M7U8MegKdFlsTCmkgxCVgLlbE/T8+w7yxukNhaLNLKANbH86GlfWnz6IOUN&#10;3WzRhI6hS59P28OvA8Ak/gfn/D25YfqGq/hmOr0ppzFD5WdY4nEs0/7cEaIjE+SNJZxq/rf2jv8A&#10;naNbq7gklU6gBx4DJJr5HSD0/uPMuuW9jilDKRk1GADX06wNUxhtOrn/AAt+OTx/rD2azYuy6rA7&#10;t21lljEdPgqWrr3jdELw1P8ADqiih8bSo5FQMlXU8xH00wkf194t++HuFLsnttzVc2kg/eNxSKPO&#10;W8R1VSo4dgq1KUIBrjqffuh+2a+7vuny5y/e2Bl2l7qMy4fTpRvEm1MjowVo0Zagggt2kHqmz+eR&#10;8tYvi3/L17ry2383HQ9g9g43G9ZbKlhqIDVms3hmKLH5yWnpauGpikeHa337AaSOP6ezb5zN68DS&#10;ZebHT5yKvo6lM2iUsP2U8UFPK9dFkHZHjiR6bUUXQVYjSAL39wV7W8xLvGybYt3fsu5qNLSUAEcg&#10;zUhaCuPSvUfffP8AZ+X2T9/ea9r5ftDHy/HeGSMBWZWhGkIoeZpJCCzV+PAUjgT0DX8iv5XU3ym+&#10;F+2tnbo3XBkezer8fTbdzdStTS0lZG6v91isjHTYmlx8Ksk9MFmUAFgdJJDEGk3tTaWO2D2l2Tsu&#10;GjqaPAZdf704GqpZFqHoWqIpXFOiVS1CMwdgwIGpY0YAj3065K3i73/lTlvmJ7tZL9D4EiMCtVBW&#10;pOkrxA8/zr0u5Z3Qcw8u8rb14ga6juBbyKdQPhilD2FR51yOIA4E9X0YyaaoxsM7sGneIIQbxEOp&#10;0OTqLMGIXUL8+yRVG3pKvJtHjKaSoyEklTDk1lo1jhkHjkPmlprLIreO5tGyHVYi3vIWHdUS0DXs&#10;6i3QdhVjVfkGr+Vf29T/AB7rHZ2puLpwLdKeHQ1YeWK1H+9Anp1U6gDfkfUBri/+w4Pt7xHXNbFk&#10;aVainSilgmgMcZpJRTSU6ypPVTO/lDh4oIiVXk6rC/J9ob3miBrOfTIHhII+IE1IIRaUxqYgE9FO&#10;5c3215ZT+FOXOlsgjUTpagJpTj8iCK8OsTDXIG0m2hkuGsTqZLrxZrlQT9eLe7S/jf2HtLrPqbel&#10;Vn8rR4vZG2Nz0k23XleefO5KrzkNS2TokSWp/wAsmNdR06wRQxQsocguwJ98ePvq8gvuHMu1b9ss&#10;iJzRcQyNcNQmkaaS0ju5cBWbQiBQKFtIHdUZe/co5z3GS93zlbmXb3n5auow0yEiOsinTEEkQBlw&#10;7FskECpFVHWn7/woi/l79gfKz5O/Fyu+NWx8lujvbe2BzuC3LVRSVMO38btPbVTi4cdn9yV7LJS4&#10;TB4OXJH7qo5OiTlW/AYdz7pzXfdDBuTtirTaPTWHnMm2MPurHwNWysjKyVtFtt1K5TcFUFHhkqBP&#10;9pyIwodwZR+79eLyztkPKvt7tcm7+4DwESXaTMqCJmRyrxSa44o42Qd5DMWKr+IEZV7R7N8gpzRe&#10;bnsHLAG4zPV5UkuHAAJpX9YISCfJRq4mtB0Yf4YnDfy/Ovcd8ZOj6GX5X/N7K4enr+067aVZjKfb&#10;G3xNVUsEFNuzev8ADa1Nk9b7dq5PIIqYpUVzIDI5ZUdCY7k+QO5sJj6ml+PnVFXs7HIaqgTsfdFF&#10;S5rfeWCRMXqdp4vMUVTgNp00McRlcpRyMY1OkggH3mtsXshDzPuFhuHvXzvDuugak2+JDZxW2saC&#10;k09q8UtyG1BSkj+G9dLKQT1PO2+yO8xyDco7tpI8EL4RFPlliD9pBI4ihoerDttfDjdPfNUMt88+&#10;6z2VjjJRV9D8curctkutOm8JJNUxRQQb9qtm5Wg3v27ULW1MUTU2dy9ZhKkMRJQsCACJ7k2T2ruT&#10;PLu7eNPkt35SpjWvr8vuCuqc9LS45w6TKJMrPPHTvUCXS8FOkMWgmygce8suWv8AW+5V2Zdg5YSK&#10;ysoyUihQMo1EUIVQSaUrQljmnQo539vtrisYb6/2jwd0RFoztLRjUU7RIFyeOKeo6sp2PhetOu9v&#10;4zZfXOA2tsTbOHP8Lw+1tqYHG7ewtCVUBoqPE4ikpaKnFkDHQi6iLkk+zr7ojg3n8Dpa8V2Updzd&#10;HVb7UNbj8m1LlY+tdy1lLjKynrY6bQZsd9tM0rav81JEkikMisMTNhtIuQPvczvNZwybLzfHNeyO&#10;wAjju7OGSSMLWrFmyWAYaqVOAQYl5eG/cpbvPayyPcbbcDVpRVU/JfEoWp+fVV+3sdj/AI5/zcM9&#10;tanxOIxuwPnL1vU77jNTQNMtf3x01j6nIVdTQVcj/b0uYyO0MhlKmQWMjilupGk+6optsU+Mgqkx&#10;cwpfNSSVUVTDmJ2rtaqCtVXVbySVGmFSXIR0DW59553fuBy5B9NJvm8wKVkoA6qqkUNVVQAM+tOi&#10;HmXmjc91u3KcjXiu1QG8eo/Oijq5bk2WRVP/AAX6i1mH1JPBHtvwe6MvtrLGkrd3ZXHYuqgamqsz&#10;i8nJFX4pZJ4UjmpKxI3qYAszLYK15f0sSCfYN5w9xvZ+92q4tb3mPbYr1koqM7Ic+umn7fw+XQKg&#10;5B3Xebn6ifZ5ENakEMT9hOrNPs6wTrHII4ZkEiySOixsA3pETlizG5X0g/X6/T2dvYnd/WGF2pQb&#10;Z3/3x2xltttR1NTnsF1d19iMRmMvkMlJDLURzbtxuPizRplghaStq6eanqpdATyeNpEfndzf77+3&#10;fK1/d21juG1T8yyXOhJJXeRdGllSV4lKaiCRQ1rq0tWoB6ye9jLm05F5hlm3TY3Ja3KqyyMhGRTU&#10;ue37CCeiQd9bU7qqquqz/THRnTua37UbkoIsbubtveeZrtvUmKw9FXjF7hqNnY+oxQlyNJVSIKal&#10;jnjNPOy1OsvChA+bR7Y+Ge35qGm2L8U+zd65GNzIK/cOKy+SqayQFaj7uZs5W5SCqmDRiTlAFCk/&#10;pupDNt94zmznPcLvZpPdm3hjWoIjtzGi6BUAMriQ0HEs5PWdlv75zWMTWkOwgQtgtVDUEUBqyFjQ&#10;nzbjw6Jvnenf5ru7hnJ9+fOfo/q/btcrQjA7O6lwP2uNWeREipsbnpMqm76N6YnQ0rZF5JEY2Iax&#10;Bbuzdgz9rdj5rfOE6I3hgMPuF4aymx81LT6opoZBI0U0ppYaelgJUaUEY0kCx9zTyn993lflLl7b&#10;OW7/AH+C6uLY+G04nKrViFHYysdRJGSxxXrFj3K2fet035952vbZDBcYZtCsPUjuBHEA4AOOPVin&#10;Secousur9n7H7K7i21v/AHrtfDUuOz+6KOaogOYqKZCFrGo67KZzJPNMSWJkqZXJH19iz1t1HRUg&#10;oKLcvx+3NLStMtSv3G/UwkTMpGnRoopQgZiLAWF/YW5n+/Ns93c7hJs/Nm3IYNUckjvGSlAWIYmK&#10;tKKf2dQFzPyDzrduZNvSRZz5+EGp64wDiv8Ak6yb37dpZ6af+5HZ+y8ZU+Nz/uR2zlM7LqAI/ahh&#10;rqHU6oTwSfbxvnYu76nOw4jbHWOzdrYxTJQUcGd39UVxpp3ikdpDLBTwPPMY4yt7jTq4t7iOw/vA&#10;dmKl9l2k77Ry01xb3cSxqEyag2xpw8ukey/d55u3oE7kz6m9YWABPn2yDpxxfaMOF2mmR3Pk9w7v&#10;yiUcVXXvtzakdN91TO6JqoMOZLxQ/uXYmRnC39V/YX0/R+5qI+bK5LZGB0LTVctRNWVebemhjqI5&#10;aZpKOKaleaCVl0NHq0MrcqRwXt+/vCt9S0sbu35WkMLxMTGk8BAYig1k22qorWoINc9SNJ7Ox8v7&#10;FfRuheeKP1kVQaUrRnYV6UNJ3FiMuamnxeC3bOUnqaOJp8P9lTmspYHmngeseZ1h+3Mem+kjyFR9&#10;D7sI3DtfsHafR9BtDGdhLtft/t7J7dr9z7q69wcGCnx2wtrOMjBt/a9BFIf4LHV00H2TyRuJpIqh&#10;mL6wrDFn3A9wts5j542zdd/3eI2losd5FC7alNwjrKNJ/EyKrJ+rrqW6j7239rrPeG3u4NuZII9e&#10;kEyENVgP46HVwHp5dUS4zK7S+V/zo3R2Tvnq+g3n8Vvg7tfcW3dlYjsXMLufbe4vkNvOogw2W3Rm&#10;6LcVFm6DPZLbu3Z8kYZK+KtONqjHJFplWORAo68yG/dqRZHa/YO69yd9bNgSs+52X2FjsPHV4aCJ&#10;hIchtbftLQU+9MfNGygATV1TEt+FvYgD7pz9zd+9puZraRkhSbWAkFqrOhcVq/gVkLrUVasgUkI6&#10;E16lOH2UDCWe0JgYVOqkmgdpwV8XSf2dHN7T+OvXm4cjF2X8fMnS/DzuzOpQS7c7R6qraKbb+4Nx&#10;VBQtgezulpMY/Wu/KLKQ6opaqtxxysUbE0tXTSlZFat8/FLrTtKgbdnTiV6ZWlkWqy205JKfE7+x&#10;4J/dMVbFAq5yGnpmdllnimqiF1CUML+xVZe+m/3UEm3m9FvvsMIcMFt8MzqoZYzCa01VXWXbUAS9&#10;AekTJvPJl0LeNXbIq6JRSDwy+sY/l0k+vfn3210Ju2Lq3+YDtjb2xP45mqPb3XfyT2TTZCq6H7Gr&#10;q7VHRQZKGpq62q6+3RXkCM0Zq2pA8hVQvHuqXs3qubaGTyEVbtNqhYDK65jMZLI1vnDq0X20bzNq&#10;x1QisXWKxuV+um6mA+ZedeebrdE3De92NxeTKwVhFChrQgkhY1GPLFRxrUA9SvtNxy7vFqq38db9&#10;xUHxGrwzhSoH7Orh8LncPn6GDI4utpq6jrY1enqqaaOenqYWUGOWCaGSSOWGRTdSDyPeHH7G21TY&#10;2NZ8JtNIgRJPDlZZalYWJDxyfbzBoC7yAEMFBDAWt7hXZd+32xv9wvrCRX2W9jMKIqoTG5Ya28Rl&#10;ZmqKgqTTPDHR5Z8s7QdLxwosYwMufnTLH0r09C2ogC3AufybWt/th7h0lLj6NctV0eJxFDNB9vCK&#10;2F5o50pzNGWRWRkJpJdNmT9LD6g+01zzfuCfVR8su43GBgsoURuWFRqBDoaY9OlI2e1ikbwVq2oc&#10;NQOTQ5r6cfUY670g/UD8H6D8fT/be8+4aHJTVEuafAY6aCaCnaKfCV9XTTzWKi9THTTwK5a/BYEq&#10;efZ4277TuMS3G+8vSC+FdLGRkGuoodMZVePyp0KZI4LJE1QGtPU/l9vXdhybcn6n+tv6++GxK2OW&#10;vqKmrpKKnjpoJP8AIszkM1LTxyTDV5BNTZWmmnl1C2lmIN7e19sm6mxl3C1uvCsU8iisKf6ZgT/P&#10;ougjuC8l0FJQfI/9BdcWBP0Nj7VFPuPHpUZqeKfb2CqHWNqrG0G1Rlf4hLOPDDiqA5OrqoaFK1ZC&#10;p0IBrIa1wD7CVvvG370v1L3cesnPcM9w44z0dxXv7xUCX+zHkeHz6ilHT9pWcq/Bcklxf86vr7Fq&#10;qq8vvDadXUY3bmLrBSUdBEP4djMRjswciZIkEdbTY+hgNTQVERYMLgop4I9mrbltlkjN9QhrkjVj&#10;9lOjeIpbpqjZa0/PqDHDT0NV/nKxnmJLeWomkhVmPJWN3aNB/gAB7EHE7PzL4miydZT0+16yKoaD&#10;ITYrI19A1U1O4moqWlgmrKqMMZolj9IUlSeR7LZdzsN5lEUt9EqJnJJ/mCOkbQfWEmdu3qNPWxR1&#10;M1K7y10kiK8dOlPEYqZQpLNI4QGzAX9Wof4fj3FrcBtijp85treud3HkclUBa3y1NfHPRU1PC6tU&#10;UtS9TS1NV9vMhKsnm/dQkcX9ppZ9pt2YRX8OfT/ZJ6r4G2RgpqLfazY+zPWFZspNPTTYyHHRY4JI&#10;J1lhk+5eUKQrU8scscCIBwbxNc+1djK3ZT0uIx+Cqv4K0MpgZsFVtiKKsWqU0yF/sIYKiIGSUF3W&#10;QPa/q/PtP9dbFgqXkZauB6nqnh2QZTFihrhif8vUeamr3NTLW+Cro5I4QKeppYpWp31qfPGWHink&#10;jtdVK/qsfx7eMzhup8/i0rMhPtmsrMRLVJUxZih3RuCo88kEtHNHQnI7nnpphDDKzoGjKFlFwRx7&#10;1Nf7xDTTEymmKAEEfmD0breoyBFBJ+eemGBt1UeU8P8ADaufEuC0Mz1ODpI6ZIP3w8kFHgoJwZ2j&#10;CFGkYDVf2EO7Bs3buPFJicdTUkVHj4oqlMJtbC0EtbNHNF4qxaxqKprIa6YgXMciMSfr7Q/1j5jg&#10;qFjfSPLSlP8AjvSW4lYAssYFRmg4+vSzpaEq6SzvUavu5qlVauqJk0yo4EekOkZiQtwpUqLfT2HU&#10;HZ1BWQwUj4o0yUFQ2JwVbVxU8lLjaiqkDQyRNHBFUOyML6FkQX93juLyc/UzKQ58u3/N0WeGrHUy&#10;kL05CmXzmcWDtYMwHrZQLBS1rkD2tMnR1+6MDW4qqzq1k8zUaVcOOLSKqqySGSOMvJPT1aBbcyMy&#10;C5uSPe4Gc1LCh6MIrkFe9iOuKtDFrAAWJRf1foFgfpf/AFvaxpNgZ/C1W38aca88c8pFO0eWno52&#10;advEIqyJCQ9KtM5uT6iPqfZpZwxSVDU6tPfoBGofy9emp8zReGqmSoEcFHc1cvj1o2nh4473F/x9&#10;Pa1otnbjyccoyGSiyzJHUtVUk8T1rQRxsVnGOnaUGFWPBBvdSR9PZh+64HWpcV+df8h6t4kT0YAa&#10;iOmup3BicYqu8MdFTVJjaOoaQwCeSpsFLhFLNpVyeT+Pahgw2WxWPrKeux1LJUSQ1FWkFBRLRyQ3&#10;jaVYT4zr0QfXTcKQtrW9pn2aEMJPE4fb/lJ6S3J/SZEGT1EXMY6sngmp6mRlSrjpmqRO09Mx1iOG&#10;YBjpF5bAsLG3BPtONX5nEYWox1PTQRUNRkdq1sOSw9BFT5WihxFTR17USpAgatoK+ophHUoefE7A&#10;EezW226NlDA0/wAvRSllIwOM9R8jh6TIZmgyVRX16z4+nysRpXqvt8XWSVVPPCZKyADxiaNHJhkX&#10;S6EAg2FvZgus6CpzatlM02SE+YhG4Xr3yFRBPRC4noY6aNZPXSRTaET+sf19h/d7CBJR30Ff8vVm&#10;s3VcjoJd/wCbgwdFT0+AhompqLKfwKTFPjYKimrJmcrXBJWjIhqPtQ7WVV0yWFyefeHIUU2Ty0a7&#10;gqFp6DHy4iipaSiYY2FqOkqIFpciammjSoleGFA7qxLORYnn2jkcOTGw7AMdPS9saKxwOnbESR4z&#10;DyVG3KaaqyGRkzmTqJat5cpMa+ojqauqoBT1ExpYBPOSkWlREiEKFtx7S9XtTDbdy1duiTyu0WMy&#10;tPLXUsVQuQekq45qjyw0c081DUViQnSuuAkPybn2rsWocdMCVUNadO8ebrszQUdDDGsFU0uNqdBq&#10;xPRR1UMsKS0hmjWKdaf7oXYCTSy3UWU29j7QSUEqLfDit+7+zqIaiuVJkWmiaP7ioqxIH1WjBYgK&#10;p08Cw9jewRZII9Q69c11VU0XorG5FzK19SKbdb4ZqKPK0lbQ4saJ5ayqo6iShosWRGixvGjKYiWY&#10;MwBbU3PsSKzIY3FZCTIHC4AftVWONW9A9bHLTGpKzqtC0y0ggVbkOyMwH59miLEkpGgEA+g6LJJG&#10;LUHRVsbsvP792hQ4Bt/9mQ1CVGA3EuGh3N/dmroMoKSCow5qNzUNOm4JJaip8a1FPHVxwy6iCnJ9&#10;i31/k5aCkocPjq3HQNSYuORRjsTjqEpUVEqSJSoIYFiRbN/mwoH+x59i7bdxv4Atta3i222Ssq3E&#10;pjieOKMsAXlDo1UAyQKY6Kd4t5ltWvYkAMIL1pWukenVbPy46F2D2Blt1b47F2NunNw5zd9XSYbE&#10;bo7J37uXD1MeIxE9AmS/g9TnPtJamqEOgNMkwlLWYFSV9gp2DurCbn35uzG7mx9bufH7Tx9bhK2h&#10;o45qgz4/L0UgytNHW01TBVmpyFHPJCis5UO4+jeodVvYm75ePtzbW3Iu52TxRSReJPDp0SzoAyv4&#10;RUrSoDMKVPA1GOsw/Y++28chruUdu318iKCQzA1dRnBHCtafi4GoNOrAfhj8dKXo/wCJOxoercRg&#10;eoN19nZLF7rdmp8ZQR43duIaOfatTNtrJUFbjq9cRkYIXlIRXlRCDdCUKI697O6Y3AtF0ZBiu0Mf&#10;VvVJjIJt51OcyOcy2cpXEVbJXJuOtzDvkKGqRnjnZ2FM6BotJVbSXf8AK28LZR8/69tkhjZnVNIr&#10;CkVcK4IYlVFCGNXPxliTUfnlYyQDmL6uNJxVVWVSGUrjEmqpYAUNRg9PW9en/kdtavq/mJFuf485&#10;gbUxu4cqNv0W0cDR0ex9lUUlTWDH7W33hxQ55qGTAxmmyNLLOTkEaRJT6294d8xlt5KOxFotz1kF&#10;JR702hufb22Y6dXnYxxR7dqaqmC01bVyTNd7xpHPLyYxf2Yci8wjc9vurbliyn2+yV2tpYrm4LiW&#10;JSf8biDd8aVGNTOyr+LHQq9nee9vvzvm13Ea/wCLzMhq/YVVTwUClCBThwPQ1fD/AHrtrN9ezY7q&#10;DZed6qx20907v6izXXvYHYmWzGSx+2trZmux+M3zjqLN5CrycWPyFFRJNSBZ2amoHVRMyryFWZ6l&#10;yeCm6tn2lLWY3LjeMO5cpS7gCRGLAY/GGoolo/I0gaD7GJQG0KIm9EYWMBBKO2c72e4jm5d1EU1p&#10;9C0CGAg1neTS4cgA4kJJyS3xMSxLdDGy3794bvXbbpLXb0kJkfMrOtcirVOPKhBHlToyG2e9MJv3&#10;dnauGer2xkdj4DFnatPWbVrkzMuTz9RkVxO5afKn7WKqoa+izcktMIEqnSRV8hs5v7MTsDdG2Nqx&#10;PtLGUdZlNhf3fxu2d0VsbPJuGslqsDFPS19XFEtPHmq3JRMslbUlUlj1uAbj3EXNPLV5vT2m9XXh&#10;Dme2u2mtVkq0UWmUqwV5GdoggqsVSxIAYk9APm72n23d99j5mXY/q9/hOrWJJo1ZeOQkoBr0RD5M&#10;fGfeXb9btLsanp8Rlfkv1X2ke3Oq6rdZ+w2TR0dJu4/xDCx5WskyOVwdNioA8eNiiqDBUOkc8iMG&#10;KlEbo3Z1B2JtSvqnl/i+ZizNPgs3uLbNTLHmtnZqOVMXhITQywu38QlrFiIlZRA8x1tGVJX2ZbHf&#10;73se6KtnuUQ2tNQjt5UBW4JJLpUUAAqVAA1Adoevd1Fe7+/ez2XM95y4wMexQyaA5kUFpTg8EwoP&#10;DyAGOhP2JJ3p173HLgcJunE7W6xXH5TIbL2LuqngyNF2O+Qnn3ZuHK4TdjzlcbisTBNKsWOgXVS0&#10;sYgilGkP7Ve3Yu56Lr3Pvjts7WydXsqFINu1HaFRFBh+wepTIJsVisnjsc+LosLnqOgKRtPJDNIJ&#10;F/daUXBh7n/nbY7X3D2bY7a2Zr3cSWcWxZntL0k/US+ISdEciamJIKop1AaRo6iCw95bG25+v9o2&#10;na2hW4knbxVmBkAqxLLVDgrwBwDxxjqvzuHsL4x4j5L7b2lNvnf+Mq+7d85ltzYf47VmXzG++gvl&#10;VkXqI9/b6xG854qqWHYe5aZ6iGenVzQQGZp4IIlCooW9tVlfUA4Dd/YmGpxkdwYjMYHeVDHjdmx7&#10;cqdpzQZHIDK5TGTioky23ZqJ1EUQhM8cQQtck+5k2bduVbI/UT2KRRxK6tatcSyvcKwIRkUso0Sq&#10;Q7AgqhY1U0zlFyl7j8q7tuF9t3MVoui30yoHncazqHAqV7KZ0UoBinVknQu7Oss7jsrBhuqMtTtt&#10;3EZ1Mp1rW7v3N2RJuvaW6qyppsBlIcbuMDEybV37jq2KvFI8bw0QqvH4yE9gJvn5ZdX7O2FFBV9r&#10;9ddn9o7Uqc5mce6Y7LYXB7iqc4KhsdSPDtTLYWky9bBFUpHkIKyOeKrdX8gZmLeyG/575SsNy3e4&#10;k5it9k2a5iChZJPHeJYD8AModkJK0jkiaNlFChUAAR5v3u1Fsm+znat9iksgzjUFjdRUnSp1o1TS&#10;lDx6WW2eo+wdxdm5uroMBvXqXqzc0FBi4pBuHG1+48TJtOeNZaeDGbuwm5qvA4nONQlcXWYmox81&#10;FDLG1MYSi6Ql3J/MW6VrglPUdTb73XksYtTJiqfEZE7TxkORyUz1NXJQxGmyFdhUhM7QwmCdXhhA&#10;KMCAfcRbt95rkzlyaSTlXnGyubCWTQxf9R5BEugamwkgDLrk1oyvmq1NegZt/vVu6vLJFqClDUlY&#10;ypFfmlFznA6XsHx/7z2zWkdedq7NoMRkzicfuar37sEbx3rlcRhMDS4SgUZzH5TA46fI1stItVWP&#10;W0dXHPK7goFNvdQX8wfv2r7h3l0hmavruTrTCbdy258hjJ6/c24d6Z+spK+o2EXiyuSz9VUzSrtv&#10;H4WnhgiiVFClgQbi3O37zHvja+9d3yg8G1LbPti3MTkGGkrym3LOFghhVVZo2YagzHWasesYOe9+&#10;3Hf90a/vJg6lnKU0UFdNQNKJ8uIx0OPVfVGU6+2vmKDLbxm31ls7haKLJ323sfZODnzqwZWfP5qj&#10;w+xNrbboqWt3rn8xU12QmlSeR5pPSVVQvsaP5PnzG64+JGL+Q1T2DjtyVP8AfzJdS0u3a7EUGOmx&#10;NPnNv4/teox+LzORyGSohjZM/XZOGnp2Ec8QvJLP44YXkGLTWZu0AEhTSwyBXGcegrxqT5HHoDbf&#10;cDYTB2qYiMgLq4EZ+VP8vRe/mz8UtyfJqt60/g+Tw1Fi9rUO9MLuCnymQzVJNPi9+V+x6TI1VBT4&#10;iB3q6nGYvBTyraejqA+lYZ08j+9vLrrsna/Y+0sJmqXccVXk9x4OmzTYRMthKyTHyqMa8zQvikha&#10;RaObI0yRVAQLMZEaJW1ovv1xtV0tuFtpVkBPwgjVwNf2EZ+0dGB3pHke8W7iS1jAJXT3Z/y+vpwO&#10;etYru7pfsH48dy5nDVfSGJ2j1lsHOVG3MZ2zi8F2TksTvLCbioNzGPG5Cq3XVZ7B1y5XH4TNz5jF&#10;w1NQ2LgppWyNTTDyErtN/wBNi45K6rylN/DxSJVTZFcisVBTUDywpDVV9VXiCOmFXJIAATIVYooN&#10;iT7vt63FuLdLy2iQ6qjxGKrWrBeAOaaq19Olsu+297apJtg1MZQpDVX8LE0PnwFPz9Oi+9qfALGd&#10;tCXD7c2ZuSiz8WVqsKm2o+sKGr3Tm83R46ulyGJ2PhsDLkJc1Ft6PGr5igplmYVUkgRo0T3y2h8g&#10;esN4bzy3W2E3rt+s3/g8Hjtz1e2jNU0eYrdqZenp6qi3Rt5a6npot27WKVSwzZTGNV0EFYJKWWWO&#10;pilhQQRX8+2z/VQeOhZh8BHh1PAjgxFflTGeizetq2bmiKPbuY9igkgC1qe414DFPyB9TTj1W73V&#10;/LU+RHRO3qLtGs2N2ZsvY+QzVTtjF7pr8FHHBj9yYmvkwdThd20eJyFRJsbcOR3BRvBjsTlVpchV&#10;BUamFZBNDO47YzKSTwipp6z9lLKhLNJd5VYKq2U31Kbj6X9jCL3l5o2SSK0jmeWYioz26RXjWtDg&#10;/bx8+oO5k+6R7b760syWa28Lkdy5YEEHh6cBXovsm8/kn1g9bSzZ6pSHEyzfdxVzVEfipVLUsVVP&#10;SVMo0QlnYNpPoYNchlb3FfPx/f1FI+QhWeliSepiSzSwpKt4WmQNeIyA3XVbUASLgH2IZvfLmieB&#10;RCF+p/hrT7Tjz+XQfs/ua+3kKGNr+TTXjp9OlbN2h8tMttja29jiswu1t5Ziq27tvcj01XHis1la&#10;RZVq6LC1TEjNLTSoiTmlR/tpHjSTS0ih88tYiwSVK10Rj8Rm1M0aoY+W1azIEEfHPN/+JDd972c1&#10;wQTNeJRRkkMTQfYft+zPQmt/un+3NrJCWd5CKUWmmv5+XSN2vvP5D9gbvxGwKfIZmDcOczQ2/DRy&#10;4TNyZNck3+ex74xaRsk1egdbBYCisV1EJqdE1FkclUyl/tkpaSMTES1Ik+6mSOMqJUpQFakhSQ3J&#10;nCswHCcg+wNuvuvul88DG8k8Nz6+Xyp9p6kPZ/ZD2/2OMrb7MjOAPiOr1+XRl6/4zJPicrT7k7gy&#10;+9+wgmMC4vaL0MGz9v1tbXfdjF1u56id6femUy+Nh0Qx4RpqaGaTVJU+nwvDyORrqanepoZIajxy&#10;KssWiSaVnbSI1gphHEqK1zql1PoCtZT9PYJud5ut63CKO5kYxBwRXJB1AVHzAOD1KO37Ft202Xh2&#10;NtHBGQcoKEVFKinn6eh6GDqr4x9YUX+Sb+o9x4HN1uAy9TT55KikwWHixcdFk67M0+6d0vlcrVVj&#10;0L06RDEtTY/zvNCJZQ6kwhPmO0dr7f3JgNrZzfWCotxblrxhsft6vrWXMy5N5aGMRrRTNPEtFLUV&#10;0dPFNIqo1QyRKzOwHskg3vZb/eLjaJD4bRE1JT4mBFFqc957a/OvSydblbVZba0VmGdYFGKjia+o&#10;9PPqyii+G+8KfofN9y7R6Jz+S2bgNtN2Ljc9tw0FJt6q2JTUVYf7wU1VtykxOfnz+Lii/iVbS00z&#10;rJSyyVLxQhdLyNy56an+4+xqqVJDpFVlZmmqY6ZoyjnTgqeOT72RCIzEhmjUsSwBKBWHMe23kgc2&#10;2ziOMDz4jpPbNbs/jG41Scftp/g49JTorqXD5YbSi3zW7g3FSHy1W2OvKbFU2CyWdpskmWhgni7k&#10;yGSxzbcx9SsdclfUJjquuFGEhkqESsm0oCl3DWZ2uaglqKOraelxsky11PFQIlNUVuQoIaisihqK&#10;pqFapaGZlh0ir8bo7CNwFAT3ebdIrd7eysz9QM1BqD+XRkiWyot1IKxennnqxzAdNdX9Y4ybcjY/&#10;dGz6XbmW3lS01LtzI5PNy1FfS4Lbu4pKfblZlMdil3VHjXyFLGMg0smDSupKylV6uOWeaUtvevVl&#10;B2dtSeOTKZNdxOghpab+JzYdcq5Ek8G2Mo+FqUqaKHK1TPFV09EYfLEZI3MgVtUhcqbhZw2Nta7q&#10;GN0eOcUGf8HQF5g5cN5JdXNnFGsSiuRT9vl0cXoTtfcHVG/8lhsLs/bNF09UNHXZjL0a1s9RiVoT&#10;FT1W7KXK5TG0tdmcHj8XBTSLXZOWrcB42jCCZI1pJrMb1Z0jWb22Nu/ZEj9jSNhKzzbJ7B2tWvSY&#10;SLNYWkzOFwlNga5KrcWRpdr5FKqmp6jb9TVVM1XSRVrvHDUVcMk3V7Ha2kcezQCO4fiWINBwwT6g&#10;+f2nz6j6FmtiPqZFMgxRF8uGR8jSvVqMGV3bveg2xuvZGbelwtTT5by4rd20c1t05Cqgo83Fi6mu&#10;xuY2/FuPHxtmoKdZSs1PDLSAyQ6vLCrpqs7g6Vz1Humj2VuTfdJksJszOYDZ+JyO+6PbWYyUS5bG&#10;5qkoqTAtWQ4CoocHHTNkIZmlNRUTfdzyBWnWqcnvbPmC7We+toIJTpoQKqfXAOCeP/FdWG4WM10I&#10;5BcxmtB2Ag+vdWox/m6VNFhM5BBiqvJY3a5zU2Rpq3OVNFQy1sMczUH2OTq6SqqYoMlNV19Eq0cL&#10;tEpp6dUiIaNSSr9lZ3tvJbI2vuas7Apt2VmQSWas2Xgd7RdbZ/aezsxlsbVUk9PSb82vsfE4XI4r&#10;M0OM8eWoKjL1Us0KVMEkBljqUCUu13sCJbuGjuJO/A7gDnJ4Cg6FSTtDDHazGbwAaggKzafLHkae&#10;Xl0lpJcUNzZ3HZPq7cFLjTHJI276zF4rcuM3JU0dHkKFKKLH7W3BuLdFbFLhshUCOKvoKGEwSGBQ&#10;0r+IGKqe3YKTbm3d7b22dVZ6ryW7N47QlxMvYm3957b2HK+4sjlBtMbip900UmZ3dHtHJUFQqrLU&#10;4mgpqiQrLE9K0ieO2yJuVjbR7hJSWDX3NXT3Nj9gr+fS794maGhtiYY8VOHIripqc/8AFdIDD7aq&#10;MhLk9s4GrTZkGPodu7mrqzEbYi2ZuPfuX/h8cMG5cxhqzbuWqcbh2zeMnOkRwZB62j8MoemmAmMN&#10;1fvDvx6jbmbo+sdudN4ymw8OPXcO+a19y7DqJ63dP2y5M1WU37DvvIw7kxWRhfVN/Elx0lNNDK0s&#10;yQtOMOWObOYNm2qez2Oyad7mcRszEKYy5pg1rigPDGentq3barRLaO4huvFlk1MFA4AfCDUEVpxP&#10;A/IjonnyN2B8fd+bF7O6p7O7D7H7ryuOim3Xltt9fNBje1/utlbGkrsftzHvsXaOB2js/eErKtTS&#10;JDFiZqqSrLOVpiV9qTa249wvsVJd09V7d2b23sWsh2f2TXrl6jsqLJZjrqtyeEx1dtXfG8Ysnu/H&#10;YOYVFZWtQ1WQqqqnrMlVFpZnnmqKrN72J+7DyrcbQnPnuan9YNyub5TbrNIZIreBaqwAFA/cpcN5&#10;LQEEdc9vf/73vNcXuhYe3HLlxJtu2+EQ0hFXYgVoe5iOPaceRIDE9DB8ePj1tPemCbtKXsj/AEmd&#10;O9lYGk3P0zi9rY6u6t2/Vdc7/wAZidxUVdvraOyshhdl7o3bDQijoKWuTFULRY3HUqeNGjWKnMps&#10;bdm4N84ncmyc1m8nkMNksLK80FbX1lUKbHNIJqqOj808jUsuumiVdAUpcgcMQcs+YvaL2qtLS0ks&#10;uS9vRWcK6xxKpkNNCh2A1MF1MMsdPEUPWIHPPvb7rbHf7fzJb85XrXETGI6nLahkR9vDSuQa8KD1&#10;6EE/CH4lYnee1eysN0F1ntvf+1t04/dGG3dtnaWJ29nFz+Ooq3FUtRkMhi6OCoyYeky02tJzIskm&#10;iRgXjjZSV/KX5GdDfE/dWx+6ty7Txu5975LBx9YbGocFn8Hi947X2xjKzd0NfvvFbTy1MBuLcNXn&#10;t21lNLlJGWtVKqtRJ1SoyC1PN77wfs57ae1+57LuHKqiC2vJtMlsjsyqQP1HGosV1NjHaKdopjro&#10;B91r3t9xPcratz2PnlmddqsVIudDB5nlZnhUupAGlRTIqVap4ZDDtX4e5fsgVmw9udm5jFdfZPfe&#10;U7P7Fwm7qfcW8Y947pzNVtOen2pW55Nz4qro9l4XE7ejFJt/VLiqeNor0wamx0tI7YXMx9W9p7B6&#10;8zPyXfp349bs6/xeR2zi8fPhqam7M3pX7jqMhmabBdn11JmqPFCtjp6apyz+ejrJPu6dqGqX7vIk&#10;hW35K5Q3je22zaOYwIxCq+FXuEhAPa7AB2FasMDTpINSesj/AG857vdj5di3HnqG4guJ7qU6jG3h&#10;qihQpalX0lQcqMmnkT0Vz5bbBxm/9p5buDp/4abP7r+Rew97Jh6PIZvBTUtfsehoNq1m0qGp3RsX&#10;H5Hbu4N7Q0O39yTU1DjZoK+kMtKJqqnaXG4/2PndPzD6O6V2Tndp4qTH0PaFXhcW1BQ7c3BDk8pH&#10;iqxsViKHsnJxZR8zJV4nbODSGsWXIuFr46T7WKQuT48cd0202d/uFjc+NJCrHw3NVWQeRUeY+fAm&#10;tOpy2fcNv5jjt9y2qQG0c1GqjMRUAsPRRmlQDxr0Xzrf4GfL/sLurZXZO4+5sVu/qily9ZundOxu&#10;1ur8BRZfHZSokzx3t15j5Nppsmj2gd2Z6rr6eqXF0kiUM9QKyaOpt/lR2Omcti8xgaStweTpc5iX&#10;SUY7LULsaCrpI3CU0tASJC1FOQzAmSQ+r0sy8rTlmG5kmHiMAwOR/g6Scx6luZkgH+LeX/F9VVfz&#10;d45KTB0tdnsRWYDL5/HYPK12NqqRHyNNla2kmps8mXhNTTeDM0ULJF4kiSMeJ1kWOfV5h4EbBCwI&#10;Um9gSP8AAkX/AKgn8f19j2S9hEpSSAUHn0GI2REOuukda4UkbVc1wQ8KE3IjI0RBVVX0ltIcrYFR&#10;q02/UePcYFtTKzEkfQ/4/UW/rce1kZt5DCEi0owz0hm3C3U0UtwzXPnT/J07yUJWFJQqEiQIdKcB&#10;PQzyuSLKwDKLkng/X24wrLII7mwJINlA/BsCTbk+ya8W3t5LpdJqBiprnp21kSQsV1aqY6YJpxES&#10;XRSz6gxJ1ckKCUKt4wGKAi4vb28IpicaDqRl/tC9m+p+oFuR7CM4S5jBkFHBPDGOj238RkRZTmvT&#10;QKsqjArb16j+nV6tP6j9CDpHvRs/nfcfzMezf/EL4D/3zmT9sWf9lx8z0SbqKXrgfwj/AAdfQJ/k&#10;GMJf5VvVbf8Af8tzHj+o7rxZ/wBb6+zsfyX98Zzb3xC3Xj8XgDmYh3vu6ukLVslJGpfZvXCMmhKG&#10;qNQ4WnFhcKNVyCdPvrT9x3l+y3P2l3W6uNwEL/v24SmmuPprM1rqFBn0zTB49c0vvZ3aQe5e3RyK&#10;2g7NDkAHjPdDgSM/n1cLv7rDFbq3RDuGpyqY6tTCw4tB9sJJfFFPXSxuJjURqimSsNxoLEJYMLm9&#10;tR7kzsqPDDtiSmeNDCVo65PAXayMWiy32sVRG0nJcxEnn6G/vMo8k2UZV5Nw1g5yor+1TUfYD1i4&#10;N0tY9QYyBTT4lJ8qcFLfyr9nSRj6BwnnWqqcs2TlFQKhZqmnpYqmMo5ZPBV0SU9VCFRrKnk0qLcW&#10;Pt9xHav3Wqmnx9bhaggkVhp6mqSuaSNFaXxUlNWpDrezL5WViRYkD2gvOUDE3iJKs0dRiqjTT5lw&#10;aUwaDpqW/wBvZAy3MYp+E6lz/tlA/n+XTbX9JvDV/cF5s5SnQIqWVaCL+HRxSM8SCqatindFjcxk&#10;KrLpP04t7j9g0+F7L2Dn9oZ2rfB02doJYlyFfRZGjhpcjTSrNQZNHzcVJTSvQV9LHJZHVnAK/Q39&#10;hfd+VF3Wyv8AapIvGimiKdhjdl1DDBULNVDRlqKBgDXy6VbFzS+y77YbvYXMU01u4bw1mU6ge10I&#10;UljqQsvwnjXy6yYHaFXs7O0eWx+PkrZ6ORYkeOkopZvspg3lpBJjoXnjWVJW4cso0KQVN71E4jfP&#10;yI+Hm8Kmpo5TV7ZylbKElpmGf693hFGkZWqocjTsY6HLeAeoBoayOyiWMpZWxDv9v599pN8uBeWE&#10;r7azUOpHMEwAopkAKtHIKYyrjgNaEg5jqOQPeDY4oUlT94RpShIS6tz5jTxZKjGHQ0Oa1oLW4tob&#10;K7ToBTZ/FtJV04Q+OqiqMflaAk6lVlPgmlpi17EF4mNyjX592a9C/O3rzsyaixGZyL9e7rrlSKno&#10;txGlfDVlZYwCjxOdWjhx0kDysAkdSaCodyFAkB9ylsXuNyrzFBbpdwm0vWoCrsxjZsE6ZqijeVJF&#10;FeCgmhOPfOns5zdy0JrzbPDvtsSpJjWkqqBxaKpOAMlC486AdFk7J+OmJhpGkk27U5/FI7tP/Dqz&#10;JeYQmTzPVVscdf8AffcqbjUEq4xGOdDWPuy/aVZ2BPNTvTY5o6KRBLHXVM7UsTRMFF0FRWQPOstw&#10;yNFGY/V+Bdiq5i27k28tpYb8xTg40FRJn8kYD0y2r7eHWI3NHv8A8hcizvBuXNkK7pHUGGIGZ604&#10;OsauFIJzrI8+if76/lm9Ud5YWpizGy/u6eueM/cVlPiaN43jcstRRSvj1k4Q+N2LGTSPqdKopocS&#10;c9TKHj3PBWIyRsIVoJqd4rhjaQtkarW/qXji3JueB7xy3n235VvJGeysruwkyP0ptSE8QdLR0AB8&#10;hQUwAOPUPD77PKN8PD3X25juU9VdNeSAc6I+I9R54GeiRb8/4Tn7TrWNR1h3lu/rmuLVPkgrzHuL&#10;CTN4g1GY6IUlFJRxU9TI5NpJSygIpTlyt6XLTxwrFU1lSZyGLGGUxRaWdwgEMis36bf0BP8Ah7B4&#10;9qZlgkjXme6oWP4QFznK6iD+0VxgHoLbt97rl6XdzLtftlaptmhaCeUmYkfES6xgAH8I0kiuWPHp&#10;o23/AMJ0MjFtVqXcnzE3W25pKypeSo29sCl/u2lM6R/aL/B63da1E9RBIzGVjUKrqAFVDf3xIqZQ&#10;0q1kMpuDF5aZ1dfw2t43lZSQeCFa/wCbewRf+0XM/iTvBu9pNpIMetXRj/FU9+kjyoSG/o9S7sP3&#10;ufaeW22+O+5R3izEgYXAhkhnRQCPD0g+EZFbNQQhT+lWoJf2D/wnk+Y+MyG5ZNpd2dG76ixjUEu0&#10;JdwUW6NmZPOidZ2yYrnix25aLB5HHxwoUAqKqOp18vEFGqNJuiuwN6ienl8CkLNNTkz07KSELShF&#10;aSEN/VlW3sv2vlD3PsL0x2XL/iEjOm4t1Rx6jXKj18xRag9SvZcyfd99y7JYLD3HtBdHKw3EM8U6&#10;E/hCumlxU0IVnUivlSpI8z/L+/midAblJqvjJu6pjpvLLFubZe79j5fb2Qjo9VR/EKXKYzci1lDW&#10;FYGaETR09WrWOjVx7Ve2d04HdIkFBUQGvhRXlpUkiMrQ6uJRGjEfU8sLX4P1vaYdstuYbLboG5i2&#10;64t5qlR4wGrgMFkLIx9CGqy0JAOoDHD3Y9ro+VtwN5srQXG1SAd9vUxhuOFKqyA+YK4aoqRpJte+&#10;HXys7wxu2KDYXyXx2+tu5ODI1MG3cr2rQVFPk6uKZIYZsO265ZpqLNVmMSNzDHJUTSSQOoVVI0Iq&#10;ZY5Aqeojh1c2+vlB4YG406T/ALx7VXEaXVtc2zfDIjL+RBB6iPb5Lrbdw2y+iaslvIrmtaEg6qNT&#10;OkgUxn9tejybnl2J2fsztfYmVpaebH78xNZgcVTUs+Leenx1FE+26jK7fauajjqMlQZGITBWADK4&#10;0L9bo+hxLT19XjaitmQ0sNI1JIVhkM9NIs0au1irXVoCp4AuvAt7hm09uNzln3O3u7yVbOAxrBKV&#10;VllUqSc1B1J2hxSgJwTXGZW6+9Gz22w8r8x7fsNs93uUl2LqFZHU208boaDtIKSK5aNgWJAo1GBr&#10;rs0f8tbsF98d4bIr98ZqLCdTUeyq3Y26KjbMM9F2DtLcdHW6KzyjIIaDLYWWnp4a2mkUFGmV42eN&#10;1JS+56nM7SkSRp4Vpp9aw1TeONtaL6lChXZT4ze4PN/ZdD7ce5Fzfyw8uJFJCAP1GeOMitRwy37O&#10;Pp1MnIHNHsnz1tlw3Mi3kO5QEeJBHG8yspoQ2rxI0IJqKNXRSvnToo+8fih8ytsbixtBsDBYvO4/&#10;NLJ/DMzJl9v4qqjlheWmeKahMtfW0bCNgb2TUW+htcpWmrdz7oPkoHr66KRxE08N4qVWudQeed4l&#10;uunnSG/x9nDexvN0srPzbzvbWgIqUjEkz0xXH6ag/M4+3oT7n7x+wPt1EkW38jtPeAkoJmjiYniK&#10;Kkc8h48C6+gPS62l/K6+ZnaNVWydgdubS2LQUdFFW5VaGvrs/NQ0LukbVNW8b4jB0UPGoyyzqgCk&#10;t9CRyk2luSSokgpFo62RIyS5qcgKfzjXeAVH8PjheQMtjpZwGuDax9iLbPY/27s1S43vd90uBqGC&#10;YkU/PRGTIAeOWFBwPQb3D74Eklkp2vl2y21SQAngiaYISO4rLJJSgz3IpPp5dDPtH+T11PjK+Gr7&#10;H7V7Q3JjfLKHyuOj27t/buQkiVGWnx0kmSTLVzVYZjG0BkjZFDRSS6rAJujfiVD172F3R3H2Bm13&#10;P2F3JmaQyrQQvBjdnbOwUctHtra+KrpwmRqZYaLwtVzN445Jo0CJaMMw3n2fluRbewtdqt5dntQi&#10;QRyqJQqxrQEqxYF3NWcmp1Mc+fUKe5H3tucLtNq2vlBpbCzgDvNNQJLdTSsDLIVTSsceqojSOpox&#10;rkgLe7mvj10B390D8b/jXRYLFr0x8ZcBHBsra+ZzWJ3BVZres1BG+a3TuvDSfxTEVGSnafISpFUp&#10;I0P3VSzyASvGotT9E7VrCXmyW6q+rkqZJ5qysyH3U7xsGCUlMZaPxUlNHa9oo1LaQSTzeRrLnq72&#10;uKOzsbDb7WzCUSKKNY0B820qw1N/pifs4UheT7wHOlxcz3LbMt04UA1SfBrhmcMzuxoR3HAr0ZPb&#10;2xdh9ZYPF7axe8ukektvfw4QYfbu3KDr/bmOk8CxmqykuFo8jjKSqyDGTlppahAGYKmrTpaa/pqh&#10;h1wYzI1lGRCFpqaooWmUSKAQaiaGaGRvIw/UIiQD9D+TS352uXAkurWNxXuZX04+QIIFPSv7OvWv&#10;3nri2ura13rktxIT3mNpK04dqOrGo4irZPnTHSjpvitU7ixFTunG91bU3jRmslmTL1P8Ax1MYpEW&#10;8VPW0Mk+PhjhUhNGq1wCSpXUQn3LsDee2RUS1WDq6+mjp/uBV4qOpqKR1JszyI8CVo8LLqZStgou&#10;bjn2MNq5i2PdfDSLcEjlLU0yEK35ENoz5ZqTwz1kJy17n8mcxQ2iruotLudtKxXKmGUnHAMdLA1w&#10;Q3206AeLZf8AFchU0WGzeEztNgqwUOUrMVmMDuGix9NGxWIS1eBzE+PxclVETGEkWKZ5lZeCAPYQ&#10;1m7qenNnjaOpErBlqXp0ZpICRLHIB+83hLeq66gPrb6exrDskklSJBo0/hBODwI8s+WaY6lCFbWS&#10;PXHKGUjFDqFPUZIz6/LpV43oTP1M0hnqI48a0IjQY+jyYEENZbwzwmpP2izTCIEC+nWAVuORyoc1&#10;mKtpPtoMOIQ3kgl+4l8sYCaQ6QukyzkH1BhcD6W/B1cWFjAF8WSbWcEaRQ5rxFKYoM9Vk/TQ/onU&#10;afYfP9nr1iz/AFd13iRTLmtx75q5vE8NfSpjaUw1X72qZKmtoJKGagkkDhWQvEwHquvJFY2/8fV7&#10;077733vJVCeLrHYsGCpshEms0uRrF27j0NOB4kjko6iDKgDQAOeBf2DbtbN9+vroQHwbOyOnPBmV&#10;Wyc0qrSAZqCD1Me2yGw5O5YsCwQ3+4q7VNBpUyuak+XbDk1HCtcdWbdUTYDYvVvUGzcZipKaPsSs&#10;3HXwY6QLDNVU6U2QyVQ9SU+4aWevgamLerW7PfUxuDb91R0znpXgzWfzE+RjpvIxnrT9vRPLpVYv&#10;OwpwtS5LFzEhkGv+zaw9+9wPcrYNotJ00R2sRp51bjkKNVa8ADQEjhU9c/uf/cy/5zs7/kn2k8W9&#10;5iuF0m6tgDBCtR4n69QoalaOobRx1A8Cv9ld09FfHnH0nYvyIxe0enOt6Qiox21M9JHW733LXiKT&#10;7L+7+yseK3ISQCdQGM0UDNGArE3t7MpRdeYmaqWrzOVaopoZEmanhjlp6eVIwB4paiaVJfG350xg&#10;m/BH19wjbe6Q3ZWtOWtqnZ2BAldaKK+fCtft8+PWOdj92Lfttu47znTd7bSHDPDCfElb8RBcAKKn&#10;iQWJz9vRNOyv59uyd2YrJbT+KfUG9s1uSspKjHYPeu/KKjwW3cRM0fgpspS7boZMnksotMDriina&#10;iGpV1qwupVVdvLYuH8gkkolemQIRTxieVURPREioGdgEFgFB/A97h5Z5p3NQZLmXvPzC58zwH59Z&#10;EbZtlxYWtvY7ZYGOyjACoAFUUFPLH+fqqmr6E+U3yAy026N35jcOdym7Kv72fN57MSillepnDvUO&#10;MjUQU9LAplb0BUSKMGwVRwG+W+QW0aCCOelhqXinbRDJLDNTxM5OkKR4S0ZvxZgD/vI9i7b/AGq3&#10;CVmWbQZVHdVlY/4ejtOX98nfvIQD55/zdGN2H/K53XX1L0e4cxiv4jEokroKKeiyksS6jdYtNTTi&#10;VdGmzayAOSAOfYf1/wAiZZwy4uli9bBEuz1TR6wugyxQxeSIkmwDFb/W/sU23tXZxUN2oxn4Qv20&#10;JOfy6OIOVLwn9e8INPLFfzr0ZDb/APLH6ww7JNueKevWErNUM9PDQUxaMusyUk08708oQaSzx+Tk&#10;WKgk2Q+T7l3XWTiKHKJSWDNLFAlmKFWFl1xBvIGW35Aub24sJrPkfZbaMsbLV6V4V/I8P59GcXKV&#10;uaGZGkNR8Vf8nRjNnfEjoTaGPlmp9h01QHJhSsnEqJLNqUg1Cx1v24ha+teASQpTj9SArtzbzzXj&#10;iGVy5E0hLuMvLBDD6VsHlo6hwQ9yALD+n09iO32vY7Ek/RQggcPDDE/k48uhPacs2ERJFnFWnoCf&#10;2GvQqUWN6Z2Qs88e2tr0klLAoiRdo00tbVDU6ytAuUoYJHMRW7NrfUBfhiT7jUuOppmaLLSzV0gO&#10;t1rKmadbqzAcTOzzxeqwLNqHFwCbF6S7lQK1mgjTh2qFP8hQH5fsJp0ZNZTRhBa26r8goBp+XXDL&#10;djVNPTCr2/4sRTujxQT4mjpowXdRYEQ+L+HVVwQ8axlHAAQut2EDJQ4qjYQ0kX2ckQZhJC0qNTC4&#10;KtF41JJlIN1voY/UNz7ft3uplLzPrU+RAOr5Gvp+0eRHRnbW2pGEwqDTyrX/AFf6qefsFmt25q2R&#10;ra7+MUk+qFqOoip/FXcyJKKo1OmOHwPKNDhfIoPoZOLQp62qjaGai8clQwRR9wJoSSNXpLiTxyuL&#10;mwYAC/P0sXkt4mDrcVEefhof9kfaD9nr0zcwwvrSlFHGg/yU8+lRgsbBJBVJm5JoKMtPIPsmpKqO&#10;BQyHzIGiFTTR3F2ZJC30ta5AeaLc9ZEk2uqMkgFtUtModGIcGMI8GqKNQvAb6C1j9boZ9pgdo9MN&#10;FrwBxT7Qck/LolbarcUagArXFf8AB6/Z1EzeyMfkpaFYqB0gka7JBWyJBPTxPATUyVS1yirmldlB&#10;ZQQSTr506co3ekTBKmsjSGz3b7erBLahaaNotVNIfUSAVH1+vtv9yM4LRQEvX+Jf2EGjD5mv5dba&#10;0DA+Gp01A4jh+YBx/qx00HqVSPuqXEzVWSXSyqa2hsU8ZP2MsbMK2nDBFD6Xsebgk8g52/QUscA3&#10;Jj6OknmqQwqchXDXB5dMZpjTQmSKMSh2vqUyJ6ACvPscckXEzyfuq5uHVEpRE+KmQ2o0JpSuDQ5O&#10;epn9r7Gx3Np9nmZ3uEZWpHXUq1AyQOBPGoHH4vLpYdU7l3ZS5GHa2br6nF4inhMOFxFAGFRVCGWq&#10;fL/xOqdamfSsMelVcQSNrZg/FyQveFJkv4tGktKmUSTHipdkoZKbSrnyaddJJEqRkNpFmUXFuDce&#10;8jdjmtfomZJjCyyFcvq4YrRganFTUE/lnrLfbOXLCx2meV9UbAkAsak0BANWzU+lP2jo8G0M/j67&#10;Gu8FSca0eSmoUR61KsvJDeNm01SyOzgISbhjp5uQQfdtXxN6wm6s2LVZioyVOKbfUOJ3FFjoWjqG&#10;xhajcgPlIJxDWNUw1C3CRrp0AEk3Awy94ubU5w5ihs47VvE25pIC5BHiUbyjZaqFIwSxrUkYp1z0&#10;93Zm5k5jlRAfEtXeLWTpqA3AIfhpnic1qBQg9UR/Nz5c7e7n7bpettv7LzlTkeoc1n9rZPKZCjq4&#10;6TcVXJU0VLVW23X49Kuio8XXUTKs8kjLKGZkOgqxE3cva+UxE6/wrG/xqJJzFILzLLp/Dh0aTTfT&#10;xqX6n8fgLbXyja3qH6u58B9NRwpX0oaf4egPYcnIyL9TdGMHhgUr6GtOp2w/jlsrfuNkk3Hkodm5&#10;afHQTRLG1DJBdl5V6eSGEz2T1el1sAeeL+2Gg75nq1q0r8TLh0WEPFVTxVFaitKhWNamkoyatXSc&#10;BXXgWa4PBsY3Ht8kJiMF4s7E5VSqnHHSzdtKcDnOKdEXPtvHyRy9cbuL9DPULGGwGc+QofSpHljN&#10;MVFjZv8ALg2PuveWBp59xS7lwUc00256TF/Z0FZ9nTsIWnoKmuiqaSWjmM6AFUdyb2FtLBaUm56r&#10;cWPiqqCKed5IVD+OOFqMzaAzBnEq1UQkXW6E2VVWxPF/ZDNtUe2XLQ3DKoDYqTqpX7NJpUAjJrkD&#10;qFtj9+LKzvbPbuZbNkgoRJcoxZVI1UPhqpamFBFSa1I6FXd38q7a+JrstluvspQBfvTU4Tb1XRR0&#10;2Rp6aWWmH2aZeoqnxVRJCZHOqWkBkAAP9faXzOQrqSlpp5YVqlmkaGb7aSaU0jhdUfnSsjSJ45De&#10;xEjcpx/T2a2VtbzTSRo5RlFRqoNXrTSSaj7PPqa/b/3N5S5+3Hctt2G4fxrYA0kVU8UE0LRjVrIA&#10;41UEA8B0G+8fhpn+q6OmzecyNJj4Ktn8BokkBhm8UMf2dRWYikjpqKrKKSnijEZLm1gDpSLyySIR&#10;pjlpnHCNE1lkH6iAksaxjSxPEYPFh7OREqkZKyDzqOH5g1/bT16mRI80FCBniQP2kf5eg7amoKKX&#10;zLV12PzquIzVxVsb1E9LrfxeSSppq2Wslcxxglpyvqu4AYj2x/ahi8kNOsqh5UQmqepkjJLtIixV&#10;CmPSrpwokt9ATe9jDxSAqvKQaD8NAfQ1U14fL8unkQRMAIyK8aDB/n/k/wA/QgSbgJigpclnnp5P&#10;tIJXV8NFhvuIoxDFTSzVmKljmSSYVI1N4NV7sE06T7FzZe55NpxVc0NPRZGsqFpED1BFHTLEpkM0&#10;ZFPLJKzSkpazH1Lcg39grfNpXeJIo5JZI4VLGg7mJxTiAMZHDgaY6jr3I9s7L3Mg2Ox3XdZoNvtp&#10;JJGSKitI5UKhbUCNKdxoB5gArk9Bbs3ubN9Vbp3Nmtu7aqYKzP0X8Jo63IwZLetRiKKCr++r/wCH&#10;0hiwhEtaY1QvI6RomuxuvtZZLf2czaxwAw4xFXU0eLlqkSV/Umlp3kiqJECuDpGleeb8H2TW3L23&#10;2TNIQ0rVwXCmg+QAKj+Z+zh0T8l+xvJXJslxcLaC8umpRrrQ+gA1pGukKpr+IDUR50x0FPeHyj7O&#10;7FSj+43Bl8LiaWapQ0W3KV8RJkhLEFNbmHerzEZTTG8QSSaWJCLqiOGuzYvHPotIYHLSF7mPQ7By&#10;WKusLmPgEWuASQCT/VXeXWnCBhQetR+Vc/z6lVp3iHhEEx0oNJWv2g5I+35+WOiPdkbxx1XXiux0&#10;mbx08cFPTSpUPPXYyOWmiNP5ad8jSYypmaWpu5VJAYkbSkdhdVdjqMwqg0R6COCoHq0kG51mxB1X&#10;B0gn888+435v3v6e1mJuXW4AwoJFSa04UJ4ZBag4nHFTYx/UznTHWNmrqI4Cg9K5r8uiSd8b+vSy&#10;NU57J0+VpYZEkoBUSxI9YDM6iKkali/YdLRvA1RoT0soKqA6N31t3rjHUGW3NuXD0MsyZLbe5aup&#10;FPFPlcrmNnNDLt+Gn1MqmrjWnMUKoVRVkckWLMA77e7t7ubzu9hte1X7x7Mtpd2kaeJphhjv9Rml&#10;eoZ3VSdeDq/TRQ4HayrmR+XrTa5GLH6ySRSX0nguCkfw6dallOpWBqDQ6R0uvgP2B8+e0O0Ni9M9&#10;S5XLVezMZ1/3J1PhdtLm4aDY+xtt9/LkZN5b03fPDRZXIZbH7dztdT5cMZPvDPjaaCOVbrG9eWO7&#10;JkyvbmU3jvKagp5cjPJSS1OUq6f+C4DbckEyxYehqaqVKaAQRyKryC4lJe12eRjnvachWXLft5tX&#10;KXK1u/0ltGCFjQ+LPOCC00ioNTM7amIPAkVooVRjpzvdX3Mf1N1JI8l07VVRWuMKKDIVVwoFPXj1&#10;u6fHX40defFr49bH6I6txootubJwlPFNWQUQo8puzdRWKbObwzaU5aSozO48qHqZrltBdY00xRRq&#10;rRu3rT4kdvbgFBidpYbFV0iPVybr2w023Gyc5ZotdDT0xjx1dB9wCGlemkDsrc3B9nuy80+8/Je2&#10;m5vN6uJoFIUW84E3hjj3Fqup007Q40gjHQYtOZPcflu0Mx3CV7QGgilAkA88lqsuKUAaoH5dDViI&#10;Ny4+keoyFW9VI7BYqKUCfwRXvqlmDeQzWvcB9Kj2I+D+FVXUYtF2lv2npcXRQq0NLuXG41qNIowA&#10;kk2Sp6dpCY0J9TxOefqPYX3D33hhvGO9cuM95I2Wgd9ZJ4gIT/IMPz6DcnufPcTsm47Xqcnijtiv&#10;Ggb5+VemfcHZuM2z4hkcfX1U08gigpsTD93XVErEBIqelYxNNISfoGB9hnnujtx42appG3Jtyrji&#10;OhqzHSw01JNwbtFUVFLDI4B/tabf09i3bvcDbLtI512u6RyPhcFmHyKqxA/bXpQvOG3SEOtpLq+e&#10;o/y6XGNywyFJT1TUNdQNPGJDR1qRCsguAdFQlPPURpIPyA5/1/Yaf6IptWj+8W1dX3nit/emm1fd&#10;eL7i3/Ae333i5/1Gn2Kv66rSv7rvKaK/7jt8NafxfBXHrXpd/WxOP7vuqaa/2R4cK8fhr+denHzr&#10;/qJf6/5s/T+v+39//9YX+y+vdo9u42ZaiiqsdlBV4WnpqhSYMvjYcLmvuaXK0EMzS0VJXYuuUVSS&#10;eIn9pL3XUp7zcr7zunJhmIn+pgkSWcoTriaSSJQY60DFGoE018366Fb37OzNzJa803rNPLJHG5dT&#10;GV1QnxdNTGSdVQK1qQD6dWofHDdvdPxGpKuiz+ag7F673TtrfO/stia96XPbYy/YW59jUNdR7byd&#10;ZNQyZmpxWTpMKmOgpZaqSBpqqbUpbQVVVCtLtuWNI5M1W1UlC+OlytazCvq0oaWXTkMlJGVRZ5JG&#10;ISRFQN5jYDiya5U8wWax3cVuIPESXwhlVbWraVHmFIBoa0KDqYdx2WTnrYbK0aZbaJCG0oyggkhd&#10;AJU1oAWqQTXFaY6cNxYLO/JfrnG4/Mx9fYXA0u4du7vTZOFkxh27TZjJ7hwFTLtLbmPjoaWGqw+P&#10;jxCZCpgkWVUqMWFa66gQWy+1srlqeqG5tz7jWDL11BDBTbdnhxNVVK0tUYsfFWQQjIrS0Z0VNUZJ&#10;X8qxgN6NSsP7bd7W0kjG37Va64omJaZTKq001fQxKamFUSiihNRmhAj5b5GXY3hpfy3CwuJNEro6&#10;BUK4MYRVOvUVBNSDSnn1YrtbP7P2ocbjOt9h7NefZmNy2VymT3KuQydJh1oKDHpUZ5MUKyDGpls9&#10;NI+Po0plh8SO+n+nvKNnUG9KagEdJFl6fGyZPC0pyNZV0cmBRKVETJ11fTzR5KTMUkkbmKWKaCUR&#10;zNZgvpLcu8zbMbiOSVovqFjd/DA/U1FuyNaaVjcEAihAZQRQ56EG87dy9aWt3d7jZxWzT6XrFFGr&#10;Hvo+kEH+JFYcKHFM1ibi7Ppek6Pccudy8+zshuSDbG8MlHtrFYvKVW9slVZN0qsJtTC5OkrcPQ4f&#10;N0FTT0VZDLTVSoxDxCOYmT20bvw0e2qnH7ipd15fDU2GqxW53J1eZnyWKqsVisbPHoNVWtWNHSQi&#10;WWRERh5JgokDm3tTs+5m8tL3bbjbbebxIdMIWMLIrF9RJVdJZqKFZjXtJK6aGpJt3NfLG2JMFgja&#10;z8FhVYl1fEpqdJXOOOD079O9n4be+287g8rs3a+bocxiIVwO1sNs+g29u+lyWaylQaybLYSkFOyO&#10;GpqX7iTTrCxLLC8RQ6mTM1c+7aOgoaDDR782fK0dfuDcf3WSxuULUsdRksdlqaq27U4RCaoqYGUp&#10;4pI10shNj7W2sNttk0l3LuLbdvdQIIVCMjaiqyRMJVkNAB4lK11UowFQYr9zJJ+arSOTYt6ubBn0&#10;mIJM0OofCRQEnzrWtfn1IhxuO2RWY7P1nauV6T7Arqurwuwthxja1Vha3G5iShxeQ2lU4jdOC3JK&#10;8FDVrT5GKSnaGtjm9LVDQSyxOmNzdw5nEYrD5mTcy/sPnaHbuOzuEmmWm3HPiZcBtTE4iuiraebI&#10;1UlTlWWaNyZJEIYMvjOoxs+StoWXc4Itnhi8doHuJI5FQNH4qySyTJpoB2LRh59n4wQXWPI2/Dk6&#10;bbZdwCblLprN45V2D9qjWQWrXPHPn1zxXw661oJuydr43qrBbZXdDdf5Pde6No7uixGQ3xGd84ne&#10;25svvLHU+PFDiKVpNoRNCIo1V1EsC6BUu3tHZrBbzTFUi1e4d0YjGdb4/HZqXa9Pm63JzZCWqylH&#10;la3dktfkDkNwQvhq2L7V6ZKoL9lWyJ+FKnGyvsVlcxm3traeTcGlg8Z07QCpVIas1GLLqZJGqA6j&#10;t4UBvLvtAnLe8xb5v97O0VSWYSI5kYgijMY9bArq/Fx0joUNnw9O7fz0mWm23s2pk7r/ALx7Rqew&#10;5sLg8bSRLiaGOlwvW+SZaKmFbHnsZHXTxVM7yRvLRhHjkJTSZroL5OZHrzeeU3ZU42qqdk7h2zTt&#10;u6d1qKzB/f42oWetr5pHnEtBkMZjD/kyH0P55FK6irLGvuJ7R2HMmzpt9vNAnMVtclYSulZSlD4c&#10;RUDvR3Zix+JNCkGhIOMP37fuBe1/3x+TLzdNk8S3562uwlNuIRZwJIyL+nHPJLaTyvGzuC+llYEL&#10;pYZqj9+dH5PA7W2nt/qjcdFt7e+xN8QvsTHQ5StxkR2FkqqmqspiazD4CtxMO4pMmY5jJLMZGhWC&#10;J0IVGR7FNy91bW3N1vLntpvuKuoc7WURhqVig/iGIbMRvQRTTYP9yLJYR4ZXWSB1ZZImY3DAEYr2&#10;vIe97RzNaWu52sHj2xYlVZgrFASSHBADg0oeKmjDh18e3vD91L3a9geb5+WOeNs0xpWXxoZGkRSn&#10;4UlWKNFqKDhVj2kkdDP1F2rg+wd0Z3B11RSYvdex4Y8Ll6GspasYDOz/AHFPO5x+aydbNNkcpSVU&#10;KlZV0S0xYX1IWBqM+Svx97Bh7a2nuTaOLeh2nn8XXUu5V60iWuxctPQLDWV8y4DJJkJsDkmpJneW&#10;MSyRPpIVFsQct/bL3G2uLYpNq3XcHfdIJAV+qULpLEpCplFNSajpVwFcVqzHFJb9pfcXb15I3y0h&#10;lR96hlOjx5GDaqAULahqFBUgjFBno0mM3FRRw11HlMhkDNST495Xz1HSUsscWSqTBQrF9jT09NUQ&#10;ieLTG5UuSbsTx7KpkuusHMhixWYQ0ZFYlCteIKWrq6inlQz6ITCktO8RK6xrKBv0gGxGRG3c1X5J&#10;a5s63eoeIU1MiVpQatXcPMUp51qMdDqDmHdLe3TcdwtU8c0qqanwx057iPP08x0tlZTLFyW1LKEb&#10;U7Laykry2nyMOQbcKCB9T7B7LYCoElMlHWbgtRo5MlTVo9PDMJ4Y1WErEvigQtb0kXD3N7exxZ3N&#10;lHHM0+3WZQkUVYgCagkmnqKVqa8Ohjabva+DWTb7RVfifD7jj8RJ7vz6lAACw+n+uf8Aeyfahpqb&#10;MVGiTI7rqKcNC5aora/I1M1oPHpplDVguZmItbSVC3v7LrkbZH/uPsMcgBp2pH+Lz+A4HRNK21a6&#10;QbVGVqT2QoMkUr8Pp69euP6j/bj3kGW3XiJmfE743OIWj8UlLSbizFNHHrDXkJgr1ieMAfo035+v&#10;v37v2e5gC3nL1mBWtTDFq/45x+fTYseWLuAm55csWnOKyW0RJ+wlK1/Pr1h/Qf7YexH2z3r3DsiV&#10;Jm3DNlqKaMQinzVNTZaGooPLDJNTpVVcclTCJJIkJZGWXiwYC9wrvHtxyTzEFVLQwXC51RHwzWhH&#10;wqApwT5dBzdPbnk7eLVraLZYoJKcY0CsD60Ap1jkgilILhjp+lndQP8AYIyj2cPqP5VYfeeUodvd&#10;jYPbu2VnEiQbhhkrIKPzizpBVw1FXPGuuCN1Dppu5UW9whzx7S3/AC3avufLd9c3dD3RMVLAUOVI&#10;UE5oaegPWPHPn3frrbrKS95Su7qW+1AskmnToAPAhKjNOB6w1ErQLqVXkCLfwxoZZpB9LICwN/8A&#10;b+7Auveqdnbhem3K+ew0mDklhqKWrpcvjEirIw7ElJCqBiHVb2Cn8e8ZuZvcK82qJ7B49F1Qhg6s&#10;NJwB+L5n16x73DaufIrg7edmmouGpHI2DgUNPt9ekhmN9YnFp4pnmhyMiSCPHywkThlAOoqEf8f4&#10;839inPsXq/BZI5uu3vs+GnSYI75LP4kpADyjhFmALxMoIBB59gdPcDcLyzG3wRlpOJ0DifPicAjz&#10;8ujPaeSucrhwsG03BY5IMcgFP95BHl59B9Wd0U6xtBDtbeVdXR001SlLi8I1R939uApigZ3XVJMz&#10;gAAg+0jU/I74t4qugoc92119hpcc1TjhB/G6abTAmmZqhWgRPGapotRNyyhPSRf2H7zd7qyhu5JL&#10;wMxIc6yK+dRg5CiuPOua9D3b/Yj3BuLCS9j2C8dpFU0oxBq4Bxp1cPRh0l67sne61MiUPWu/q2No&#10;HrKWok2uKSFGfQ8NHN5ayoWRoChU8AsWAuPYL9l/zAfhdtqrhp6fu7BV81XZainw4eqrP2Vk+iRp&#10;GiJPYMWtcrGRfk+4B90n3nmjbILPbpbCaztpDMCZu4SUKAFaZWjkFa0zUUYAjsr/AHbXs5unt6ea&#10;OYObtvktd1e1YRKYvhBeNqqxGoN28Qa0qOBIOtZ/OX+E38x7+YrvPr/ZHTXT+OxXXXX5/vRJkd47&#10;skwOHy+4KmjrMXQxwwy01aWnxFJX1PkUEDVMrm5jHtB4n+bv8RdtY+p2/W1fY+4IZZfIlditg1VX&#10;RzRFlSph+5aujgVkpWckeO5W/wBfZV7dPb8vWSyX11FBeSkeIiHWhm4KyNqB0k0GjyNCSRjoj++b&#10;91/n33z5pm3bZooZSGChjMIyVYioZTE7eXEkgZoBXoYP5Uv8rj5rfBzd2Qyddiusts7Q3FjKqPK4&#10;D/SFWb1qI8tT0wmx+YVsXTbcimV8itjGEVgrXZmsPZZe8/5gvxr7PqsVluu+oOyc1maGmcy1VZiK&#10;PAeagjliSKedpqesLxASFQ/DWYr9Cb5Y8i+79pyxBdQXe+SSWslewqaAnjgyU9PLy6xh9t/7u73m&#10;sjJZXd2LSwJrpiuq5FaEViwc1qKVNDxApsf7WoeyqRJZNz5raNT943nSGmwuXieCcoQ/M+eqECf4&#10;BQPZRewvlxn8pJiM1tfpCpiy+GkkaTJV1RB5shSonhgaqfCQYhmmp5Zl/cH7r/QsRcEdQfeb5J2H&#10;br23ury8dJadmnxEU17giljQU8q0+XWSHLv93NzfJBdWG4bxdtZTkHV9RGxQg1IAkgdW+1lY9LfH&#10;zPH/AJ6so5ZbhXSlgkp4jKQxKqskkxRNKkix4I5v7ydX9z99dmbgODn6127g6Aqk+UyFWm6q/J/e&#10;SrJNRRYSOLcVLUS5SonhX0JKIigYOGQsp3t33jdk5guE/q/A4ZPKSABXU40lVYKxNaLqBIrUEMFY&#10;HW7/AN35ZcuxpPJzDf1UUAEtswKkUOoC1AGCaaQD8+kdvztDaHXWHqM5uTM0FFRUtNU1tRV1tZT0&#10;VDQ0tPGWerydayiPH0SNZDIVLa3VVvq9npz23P7r0OPzEe2Nq7w7ep6GJMDis7V1CbT21NK8cUe4&#10;d4zR1BqMjksfDLIaalWSJmDPGX0swOPnul7mXPO+72vLDWMMEdz3LKFKlRCRIVhqxRfEVWViymqa&#10;goVyrrkl93r2H2jkmG9t7VJXtpCtWnWIkmjA6GWJGANaNnNacK1pO7P+U3ZXzGr83h9k5/fXR/xG&#10;xMr4ze3cOx8U8HdPdZkqY6Ndl9Gw1xmXAbZrfI0mXz4SWpio4itJ9vUSRVEIDVfVveu+dwQ7l318&#10;hBlNwUUbHEJitrYmXGbdq3ZRNTYHFRU8UEFGtLqW4PnAAJkPuSuR/eWbkXl9th2vlzYYoGXS8ptW&#10;M85BB1SyLMrSAEYMhdq+ZHWY228qWtrata2lhHFUjuQIrUFaDVorTNaDiePQn9d9k/HD4wdcVOxu&#10;kfieNvbWzTUX95qrdOffF5ffEASeOky2+N459M/uncddUVswjWTJ1NcymoZV0qxHvJkPj5WZ5Izu&#10;3uHtHPSVFhAMJM+3oqKQMIZZYPtZNEQMUrfqDMPrfj2zP943cNuuLi51W/jNU6UjlRDgjgs4IArU&#10;AECoGD0Mdr2e6tFX/GbgqOAMpYfspX9hHSvoPljlsc2Zh2n0B1D17VUkBNaczuWPNvkNdNNU4+Fx&#10;hsRhKirjesgjNi9iQOLgEJTO/GLq7GxfaVGd7U3DrimCDN9nVsCx60MbmOGOmfX6WPP4+v1A9xXc&#10;/el5xh3GTcYN4uYpA4NEubqNMGtCv1BoPWlDTFen73l4bvcJJul7JKMDSzEgivChqueHDoROtvkH&#10;8kd2pBV11J0zhoXeMzU+3Oud8V0sqQEzNSS18nYMEUbTImkXj+p4HsX/AI8dW9U7bzO7etoMTHks&#10;d27snMbJzcOYz+6dzR1KpQy5GlFZJlczLi4U00LoGp6aGRtRBa9rA/fvvCc385c2bDzHLukn1u3+&#10;L9OyXF2/bNG0UzkvcMY2ETuFMeggkMKMqkR1zv7f2cMCXm27teRGM18NWRVB+0Rg/wA6dEk/mj7w&#10;7pwnR/X3ywxU+Yos58P+79gd3yUtJjcFh2qdp1lTVdV75o8Nj5cVX5qfzbU7Fq5qha2tq6cxREmO&#10;wPsL26q6yGeyG1J+qNq09XizLj0j29tjR6FimieOT76prfJNUUwZow90fSbrexC3mz7y3uQLeWzu&#10;r2RdA+Lx74tXgGDPdMQfsp0IOS+X9r3DYIzNtsEknikVaNWOCPMjqwjbG+tzZLrnavaeK7ayldg9&#10;yY6kzsdXu3IbaSh+zqaaOpaMtgtu4cmKMy6XKWZQOD7X0nQfX+AxWOgoetNlUldJDOr1NbhcMKzy&#10;FCXhnDULsjlrX0FSD9CPeO9v7tc+2e83m/3HNe53hIesc93cvGgIoyorTGi5x546HFvyltluCV2+&#10;3UV4aE/6B6SuG7wye+c1lpv75Z2fDUktAaZduRVlLGITUKsWUgraWanlqaLwiS5l1rID6w1haHW7&#10;cq9vYoUyJ19t+lkniDDG4LD0/jgpleZYJ2+zlkmFQYwrBiQb+4/n9wOYGvrq/muvqLup063kdlrn&#10;Bd2Ip9uKY6E9vyps0a+NFt9v4jLQnw0Jp50JXtPzWh+fQrYMbY3HlpK2Fe3czPBSTaZanc25Gp6h&#10;a4rTeShpYcnS0sBg8moOqhxbgj25RbgyVLFTZDH7joYSKdAcXiqOieWOOciOR5JxTx1cKQKdYVHU&#10;BVP09k0XPnNaR3aW29XNvcztUyQzSrKvEGjaq5rno3msrWTbpbD6aLQaVk0KXWnoSCf+K641nVmx&#10;M7Vtjdw9fy5OmgnjRMvuhqqekqZ6ZtVLCMbUz1GOq6k1JRfJNHIxkIJJPt1O5P714doM7ka2DH2q&#10;4qhad5lFTDDGzwAieWZyZplUWUjgn2v27fNyayG1XW6XEgd9TTSSu89fUMzHP+DiM0PSaw2uKztj&#10;aeP40BONWaE+YBwPyHSOm6rwfX27zntibE2tT55YqA0MT4fHUlJ9xJPGtbODi6WhZZaelL/uSGSz&#10;W49hNl9vYSWSq/hi1NRWxU0S0sUr1k1IkQYSSKlNWzVcCudHJCggfS3u28bkjrFZwyssSnvIY6pv&#10;nPnu/PjwNQSCWXNpHaTCEQg6vlUevA46MLtjN7lSCiqM8KaOmmrZWljWakkqKSVo3iiAmpKekmeM&#10;SOGQSFjqUA3F/eb+B05zoxxoKuWnRYFGSpqekYUNTKNTV0KrTAx8jQ1jazHj2s8RrSQSbLpt4KIz&#10;RxDwo3IINHSPQrA8GqMgkHj0xd7fNSNoZpY60+B2X9lDSvpUU6gw7iq22vFlparHPXNHk/Hi8tU1&#10;SVVdTxtpWgeaeqmHq/Uthe6/09i9sHrnE7q33QUVZSz0VDhPFl8nlpygb+GYuRMgJpmhEcJMb0yy&#10;SO6kiNWH0PuXvba3SH6rmDcXa4WYiRo5iZIkJBAWLV8CkkUrUg0zTqE/dHmG82TY47Dby019d/pt&#10;4pLnUTxwRTFeFOiM/Mj5RZLpD497r3LiKijzG7s2n9w9g7Ux5kjm3BvreUq7ew+Ojac1FRUy5Ouy&#10;K0sIjsRJMrLpYAhPdo7/AJ9w71OWegysGOq5TjsSyyU1KKDFY9HixfjiennRooU/clsFaQqLt7QX&#10;t1BLdTRTGN3WUtqKJ351aSKaaVA8s9DX2z5PteXOV4H8VvHdSSupiCTk5JJ48M48qdKL4ZfHA9G/&#10;H3b2wlyuCyO7qOj/AL1dmZNTmK2PcvYO7qimrN25iqU5WJIq+prXBgRR9tA62SJVJUhpvvdOVGOj&#10;qMLBjkq40pUd8xRpVHJ0azRO8WhWjmgWREPAax+hBBt7B433c9zF9FcTT28ELDQEZtPaDSoYkD56&#10;QOj9J7yYSiWPw4iTwqag4yDUcPl0bnYXXOIx9ZJS1ctTWmrmnqZo4K+QU+LqXjcS2ZbRTOuq2ojW&#10;AeSfaLzHZ+7JWxGRwMtDtyvwlZDVUmbjfxZrGVkCM7JjqymSB/takKVemnWaGZT45FeNmUs/vS8G&#10;4XdyrnVLCYXoSKoSACGBqrD0UgHgQR1u52PbJrRjcqs0ZHBwDn7OA6n1vx8633DtzcWzN94Wm35s&#10;7edFW4ncu0s9B/HdoZ3HVTLKwy2DybVlBLV0LRB46mFIZoGXXGyOFYCXSb42b8ikk2V27S4naW+8&#10;lEV232RQ09PjMBvWpprPT4re+MAOPx9ZPOqx+eJYixb0eME+x7acxpcbSLG7sop5QihZHjDyoxHc&#10;FcnUS5yQSSOCkLUGGt35fu9jvYt22x2KhqeFjw9JOWONQK+QDAeoPVa2Y6i74/lkyne3xept6d9/&#10;DmnzlJU9ifGfOZPJ717E6R2hVTaa3dHQO4sjUS7mz+G23FJ56rBZSpryaGORopo2jX2Qru/qXs3q&#10;rK1FHlMbLXUtP5VWorqPHlKSgqJ4/FNOKSip46uhWYxmOVdJYc8c+493LluyhtbAWc8kEUF0Jwik&#10;BdWSVIFAVbPACvQv5Z3tZHMD3lTq8q1z5Zrj8urVei/kH1Z8iNk4vsDqrduP3Tt3Jt4Y6qkkAmhq&#10;0QyVGPr6dhrocjRBGWaBwGRlIufZX900sdTjqZn3NJA1XNQpPGaavpJEcsJKgCWCuEUkMcSsUVlK&#10;8D2ErdA+7Xt8beOHWzMfCAVXqrL3+ZOajPHqSp44UiWTxnoSta/aOhtQyFrOQbAElLBSbWICkF1F&#10;zfkk+4VBQV2UhhoqSrqmK+GOHHySTtU1QlljRUpxK8rzsqnV43YhlBHH197mZZLeWN+4NWlc5P2/&#10;Pqu5Wn1nh+HM2PKp6yn/AF7f1+n/ABPte7J612xR5A1G6sjnqavrFgkWgalip0m1zxQJSJ5I5o5Q&#10;08qhQ1zf63Fx7SHcrmxsZbCG5kFs3FdRIP7SaflTo324xJb/AEjIK0z1wkYhNSn/AGPBv/j/AE9r&#10;ebG7eG1cvJjtm1kL4PN4qJ8xufKTtkK+Q1kSLUfb4X+DtJTA82v6PqDx7CO32P0Kn6dVYVrSg9a+&#10;nr02LWKFCqLQ/aeoySSEgPJdv9RCo0W/xZwzA/7H297f3Am2oHqsHga1Js5RpRU+NoDNTUUEc00U&#10;b5QTQyCtqqtY2MqmaRwNNiCLgniyNOVWS1Wv+lH+bpo2zkCjGv2nrnLCZijB/GVN2Uqj/T8HWp9z&#10;MVQ5tquGpqKvcn3LSxV2MoKqqp3WsDTI1TPUw1dHUUypHf0mNEb8Xt7NI7URqzJaoARntH+bp+BL&#10;iI5YnrG3iX/N6W0cyhfSyqeS2pLEfT6fT2PFDsyhyOQo3ys+WqUyFX9vVTSVKigiEkMkUCPR0sVN&#10;B5EVtFyDe/8AXn2jFmkpJ+jjovqq/wCUdac1bMSn7QOmKuyzUNPXTwaGWnpZJ4IFDNIwBCvL+r1a&#10;L8g3/r+Pb/TdXLDQZMUMuYrIKKjinkpGiqMbXJKssY/yKWOYSopkIAuWvf8Ap7XRwRlVQWcQY4ro&#10;Wo+w0x9o6dhWNiaxKuPLpNS72plloIsg+Pp48hVy09PKtUldSv8AbwSzSfd2VbPBBG0lhaxXn3no&#10;di42hpZ8VioJ5cvJXM+QqaiWoaKjXxySPHVyVDuJBGgN9OksRa/uz2N3auNMzMD5Ek/yPS5JIoiF&#10;jjFfn1kh3UJHTJVE0SYd6VRTqpjkmqy00cSTRAfuQxyBrknUQl7W+vtDTbUnlqIqmXFENDqp5ZFW&#10;fyS1dP62rDioJIKRo5BGdIIKm/IPtBNPdR18OEM3oeB+R+R8+nmuGIq0aUHzP+fpUplKBWCPWhdE&#10;RKlGDx+ORbL6n1kst78n2VTd+2s6tfXUeMx2ZoTTzzZPI42p2wFw9EaQNKkklb9w0bfchRHfRqXX&#10;wb2PusZhuaCUIJ/4Vx/h61LIskWFA/Lp3jqElVWjf6glE1IPKPre+kkf7D2Yv459bVtLQ1WWXI1K&#10;s0MmYUVMMEtTU2iZqmFKYwLPElNEzIuqVuPrf2vEcbrQLj7R0RmJWU1l6Ru7dx0+LhpqSeDzjJ1c&#10;GPUmU00ET1aFYmknT1lmY8W0/wC29mbrNt1zVcWfz708FTWY6OGOmxwZZ6X7ooKOlMbswWqkkZVM&#10;sYR1ub3FwXIbWSTT9OypTjmpP7f8nRfNCcaWwOg8xW6cf4q/EYRKqZqOtnWeqyUsklDLHSB2rquP&#10;Syq9NCELc/qtxYe2mnoZA4heqq5Ml9tUz10GFpqfGpEaZHedKh4YmSrhiZCHayF/rx7M41MdF8Ug&#10;fI46U27yAhWY06eHrVmikkejoafHy1kH2E2XqZcmtUlWypE0CVDeKkFVE90UIxjvwbi/sTqbLUme&#10;nyNTBR0UcmRxMRWSpjkR4/FGryyo5a4V9JDW/Bt7cm+leIl7h9dcKCCT9lQeljykCqip6CJ8Bkdt&#10;QYaKfJZWSkxm462eQUrRSxVEFVUvDSUMsWkJIsEkylNV+VBNz7ithqigenajo6KCuqZ3qpZY4ZFW&#10;GOJi70nmkmkio4KhR4gIUjZtXJv7E9lt1v8Au9ZtU+r0YAU/YB0tWaVbcSJEurzrXrGd0CvqKoV9&#10;VUVWNxkFLj6Skkqo3833ASNMhFTmBqmvrqeNvKfuJpYgVtptx7h7ezWbxVRjsRisXjaCmWiyFHQR&#10;yU0WXNPW+OVYIJ6/NrX5KeiaYBY4/KoiuHXlQfYDvbH625kVy/hhga08ga+VOil90nlcxeClPlXp&#10;+zu09vyUlVnMjnMvlqoz4nIZSpp87kcHE9FT1VO9RNR43bVVicVHWIoLSyeEmYXR7qxUquhyMtPM&#10;sebE2Oy65KSu/iMWLxmZjrqyQs1PS0sOVp6yOOnBYKCdRVOfrz7vPy1uu6MDy0FkCjImYL+yig/Z&#10;UnpO73EtdQwOkrkabE1dDLHQ1JyGDlxcGPGGoMxndvjDY1J4o6ivqsjha+hr2rygLgh1Jbj6ce8+&#10;WotrzR1OTrcslDUjKVtS9V97JVSLTsJVvSrkmyAT72+ll9VtRCke92tkm1v4O+FhdDiIiG/59PTJ&#10;Rz5dNGMzu8UNFitu4KbK4tcDjI6Wnq8ZT0StVmam9NemJixjXoY7lChjJCjVfn2jJN3bIxtbDUxb&#10;nmNZPTzyV1Ziftp3qpqOF6mqaggSmRIHVYmKxWaEoLaLexlt+2bjfQRybcqG0/iaoP8AKg69e3BE&#10;BKpnpS/3e3tlcZLjq3a2Nkx8EqUuIxefevNNSRSkLjf4hXz18tTVS04ZfNNqWfyA2ce8db3ftTE5&#10;KgpKsT5HN1orKGWk+/r5XRqmllmaGGFKmKgeKSlYyD9u5+gI+vs/XaZIWT6pJCvqtDX5004H59I9&#10;vPjLqlUE0/1cOk2Ojs9lqOsgxtXjMJi6atxtTjYaPA4KOGf+GVkE/wBzPLUY2oyq1MDQeEa6h1VP&#10;VbUPYQ1PzBmq6Vo8TipcOHhmpoMkrwRTVVgyQsdOljY2bSf3bC2u/Pth90ttuZWh8RkLKsqSISro&#10;XGCqkAjyzUEcelRvFtzdIYQyshUgjUNLChFCaZ9QK/PpYUHxP2dJk/4luGefcSUeTGSx9FkVlqKL&#10;H1UXElTjaeeWT7SRrHxhGWJSQQg9unxc7IXf+5e556qv00mS3R17isoKejSpmr8Nk4MXT7lWfIR6&#10;Z6GgmxcsyySQNHMLlw2rn31A+67HZze3t1uW2WPhNrklX4Y1jmjtmMRiRVCMQ4XSHVgcA1GOssfu&#10;/wBraXW33EBjURCmlSQRqRKpSN9SsQQD3Ag+YPSO+RWy5MdRbBXa2CiyNbsui3xuLa1VW5h1bD7w&#10;wO18rl9i11Bt+vNXgszlqPdlLSyQLV0s9PE6hvGVXT7NDmcnBjtxVEkWc3RBu7dmcoK7Z+5Mx/dr&#10;I4/Z09M0dZQbWoKkYClkmwUiRqpZyZJb6GJBPvJVNo3LdNmeyCWx5ftrZ1uYYlKSTg1R38NjIgYk&#10;kt4gkVRWgx0M/c7l3ni5thtXLNzai2nX9SsrREF17mQIQASxNagivl0XLH9Qbyye0cXs/OYzrDc/&#10;SGE2Rura3b/WW1cNu3aVf2ZHncPXY3dW60oMdvKaloczPV1UqmKrWudnPljdJNLBe9c9sYHH7M3V&#10;vntTMxUVDn6ta3J4mnoaukyO19y1cQdcXQ7braqvoqStjnfWlRTrTxTOA7JqN/cUc5e3fOIba+W/&#10;bnbFj3WzUJaTTSl0ubRX8PVd3B75Gkj7pPELOpJBYkV6xb23kr3U9vtwY7c6vLISWZrlwKH4qmLw&#10;64rxr1WX8sPit3lL2D0v1z8LuuZML2n05jcdgNpZzfG8a3I7R7c6d2xlosBR1nZHblAMduPNU248&#10;FTCnr8TkJq2uphK8K1V1D+y69ndw4yn3lXbg3njOu6Guz3W0JytNiuwZsZuDb2KerQY6jxu4Eepp&#10;GzMNNokkenpoQQD6PcwcorsFnytbxw749td2+5MQJ44GjlkALSl17XaBn1aS7NqwwpXrIr265/HL&#10;+2QQbuIZNLMdZ72LGtQ5Yk6a/t6sw+JPVMezulsb131bne2auLYXbu8UpNz9gbHxdRs3eu5DV5GT&#10;euTzu36OnxGWyXX2Tz5qPsamatetcMkqTqxBAedhfP3417Hwk2G2vV5jsyqkqsfkxkqQUmIj+4hq&#10;4av+HSZHF0dNkK2NIF8BZpNejgsTz7x63/3msNl5razvpok8DxoZIof11cFGVHjMjtEjMSJWUR0D&#10;VHDHQK5m+8vc3+67lt21RRhYpJIyVWVdVCUU1EtKA0OBQ/Z0o9pdAfMHfnZdBvve+b656Y27iIN4&#10;bZqdmYIbg7An3Bhq3G5DDbc3Bjo9yZ+r2ftiqiqpIsm8IxMrtMDGzmMlfZSd4fzCu++2dyT5fpLp&#10;bY/V9a9U9dnsxQbFotw7h3dSGD7eCHeWSyVPLFnabGVNpoBFHTsWRQbp6fePsXvHc8jXEm17fuV9&#10;u9sY0jiW/ZnMKhQo0tbmChpgnJb8RNT1iZc8rPPut/vbX880c9dSSyEqK+a14H5jPUP4xfysutfj&#10;ztYba398hvkV8i8NSbYxmBwOG7g7QenwPXVPjqWGhkq+u4dl0OzsjtNqrGxGmlaOpZmpmKFjf2DG&#10;f6o+evcrZ7fO+Nx77qo9wYWgxtaXyybYxuYoJfFBRYb+D7ep8bh4qSZSpliFOkbXLOrG/uPtu94/&#10;cjdOYrrcbPZ9tDxMYmciRH00odAEldJHEDDcWqST07sezWdtzBDfz3T/AFJR6N2agGrUVpUjNKHF&#10;McMdHB2nVfF3q+qw3Wm0Yti7fqcXUZbK4rEQQLV5LH1lLHUfxjLRZHJLWV8lZIiSJLUCV5nNwWIP&#10;sedv/wAtfJ5mlw2W3t2lhZcnOqZPP0FPjctu3NUstZEKhZ4K3LZyqoRPWzyBpmeBoy7Esp59hy0j&#10;90/eDcNz5k2rmBYbC3QsVF5cRkBcSEI0j1oQRk0rmg6b2+a9G/XFyb6V7NQPiZifn+IDj5U+3oPN&#10;0/NCgwObyOEwHVm6q6jpK0UFBn87WQbT23kmoq77DLnH1E9HXOy4tI5JVRR++ienTq4H6L4A9FYe&#10;kx7pmNz1dImOqoM/k8rUY7HZ2nrno3lpXxu39u4zD4xZ43ZYgZ0nhci5jN7e0uy7Rz/udnzG3Nm+&#10;P9ULj9FfqZJA0NKVZXZlUsc0UAZrxz0aW+6x3cu62ljaJI+ssPEBoNAoKUYDy9Kn16DaL5ldlT1F&#10;Zg6PrjGZTdFXLSy7WTGfeU+0ZaVcwMVWy5ne9ZVVUUjLArVJgp6OnkSH0B7jV7eNmdC9LbexMgx3&#10;XwyGVxmS1JlMzS/xarqaagn8cpyklVNHFC8ckRjUwpGzIASSbn2GrLk+ybbJriWOYNEWoIwCo0k+&#10;WnAPnTj59EO37pcmyhlvA0c5Vqaa6KgkntbVWvzJHoOhO3X2jv8Apt04qOs3fhMNt3NYSjpJo6X7&#10;allo9xZGnR6Q4hzRV9VUiaKVJnM0kixsStrC3upH+cxkNtV/+yuPhocCrhu42yqYimoaVlD1/Wgg&#10;pK+nxiU4H2yRukZP7jLc6iefYQ93ttisE5Nmi2u0tkuLNnPgxrGzn9Opn0gBpRUVY+vSLmi7e4ay&#10;/TUUh1Cg01LAHNAB5DgOhD+O+J3PiM32bTZ7JbqrqGKXZ9PhU3Jksll4RDFjspNUV2NyGVqKuslO&#10;SFVE1SocRRypZEUcElXwbodlwnsTem4t8bq2duDr3IbC3NtUYnE7kyW2q1IpdzpnpN1VuLWi27to&#10;R0ohpaXJZjIU1LT/AH0oEVUzeMRhtG3w3qztNdrAsbx1ZuGliQRTiTwpTA8/IGNeYJ5IDaFLJZ66&#10;u38f4crnUQM6goYnGOhx3XU5RGxmOocIuXpM1LUYzJSNkaLHjGwzRowrm+5qoaqsjhiWRjFSxyzk&#10;gEBQCwt0oOsvkJmsBis/TdU4frTau0Js7unEZ7bO88Bl6n73NwUVfi9ybK2ptLBHZEGVxdGk7RQy&#10;zY+OQMYFdTKahjubYr6G6u7i2uVMEEgARtWphQnUBUVXHELTpBBvFldCHboppTKKnSVkVQcDTofu&#10;rx4KcCpoBXpFLuXr5KhNk5HPY7MZbL0smPlxGc1TV1XR0rRUc9LXHK+TIVlJJUVaoPuHqZT5CS0n&#10;JAHZfeP8wbY/VWM7Bnr87RbTx8mB2dg8P2Pl6DaEGW3BKa6QbnyOw66hoadsnlaaCaB4aqtgnlyD&#10;fcQTV8KUkism/keRZpbeNyo4MgZAMd1CRkV9fxfPp1khBhJE2iuqsS6yAvaWpqFVGoKxjL0YjVSu&#10;YOK290dV74rKzGY3Z1X2FksU1VVZeleLIbjjwFHFj6M0GOzod8jQ7bo2mhVKKklioY9ZIjV5Dqi1&#10;Hc3cPUe1urM9vzDdfdmv2fW7jycmOhwWM31W9T7j29m229U5akyW1N3U+I2junP5isVJKzE/wypg&#10;ronFQkldCEL15cW4SCP93WqtInbIJGAFMEiIOVrTOlRqagpk0KVG8We4u/qdBUUjDO6M/DJQxtkA&#10;ngTXhUUPXDN7H2l2RV7sxX2+5dtVlE8WBzeTxlOmEO5KaroMZWNDWPkcZUUe8MZTU9qYw1kNXRPG&#10;Wj0tE5HszvRvze+RdF2b19tfsbeO4NobS3bsHN7myWCyndU2Ry4Sq3PR4bbUWRzHZGz8tuzbZw1E&#10;1TJViGsyFXUxCGtjnpKMvJKectLbxxvb3djHKsldBlpH4mrAYLIY5VUUqaI9QKVXLE7udz3mC3j+&#10;huyjFgQ0iVAShGFMiOxLGnEKO4sPQk/bv8t/4eZzb2Ty9F8YOkcnujbefp8rhauh6BxmUn/in8Kp&#10;59x0mOwm2twbKxmQxGZijRGo55osYJ0MMsVVKIY1su6b/mC9S9g5GmyWT7Lp9sZPFYSqpty0aYPf&#10;GYnqcZgMlS0VLnNwZ3+7KbcxO3ZXqhMuieulpv4g8c0tNPSVLEt33ZeWn0tZ28KbnFmfR4vhqCdI&#10;0oWrxAFPEauqowp63tXNHMVzfTW13eCOJCpUNpBYE50tUhSoqe9RWhAqTiuHvj+XFuHqfrDdvW2w&#10;eg8j3Dseo3jW7y2PTNketdqNtLcW+Zh/GKTrWhi3pk92Z/eNDjnT7162PEUGRqsOPHDXQVoo4z6Y&#10;TtLGTx1FdS9j4fOQ0mekog8FdQVNJJj5ailhpcfI2HrKOCEQy5CNEnlB0yHQFBLa43uLbZmvI7bc&#10;kVA7mhCSgEAkANqYgV4g/YeHUk3d/uFxaxNZXkch0iql0rwqaBVyRnFR+XHqvHdHxBy+UxNDh9o/&#10;E/N7Km3F05js5kZWq6ODc+B7GpMNVjdW58WewNr72zGdydU232ir8RStHDU0y+aWeXVSNEoE7+2B&#10;HmK/adVunaVFuulBev21HuGkqdwwI6kJUzYgla+WnkbgOqFS30YEcrLK25c3GeKG3lAeM0AIwTXA&#10;HqT6Vr1YT3TQKqaPqCBWp/yVB6JZuP8AldfJ/Gy4Td+Kpu1uzNrZTHouC3FU7DpsDhIKermqKdI6&#10;LI0+SydNhM7SrAS7TBHiXW5hAJeHIvZGMrJ6R6CnnkBWalqJVSKgZ6aSZmp6lhmDjjJDEI5GTQGk&#10;KMdIINvb93yhFNJNc2WpTGNRLEBaAVOKA0BA8+B+Y69JuwiieKQamVc04H1A+fp0YHbXxT7V2Xtf&#10;M7d7T3Ng6mLIZfb9bt3CtRZjesmG3BTY5sPmdtwydb1HYMUOSys9XR0tf9yPtIKuljepYCJHKK3R&#10;ndv5XcGImyeEotw5iikgqsRWzYnHSJjq8Smmp46LKCMS0GYnjiRY7TrJMFjAJ1KVBM3L+wWM8l7J&#10;ZQtfYIZa/FqFGNGznPpSvRnNuartnjRySwwBQTUrhTx4rWgGT6efR/OkuvO7MF1bnNubf7R3L1F1&#10;rU/xvDZLD5fddZX5mvw2SxcGazddS4HOQVlPXbOx5q6iScx46KmoWesvHGIJUqGrcO8sPj5FhrqW&#10;SkVTTyQ/cGghLVEaaagGSaf9iCJUa7Noaw1OAh9jC+2rnDddqt7pt2MUtOCFRUcTihNaCvH16C9n&#10;zVy6s3h2t5ZsCaZcmteFKHJ6V3SXQ8GOr8lPhYabc0Fem4qfIVR/vRl6ZcPV1E1dha2MJQ0kOcyF&#10;Y0kU5WJKqniJEVO80q2euX5M/wAwnrbaCVG1+vc5tzsHcaVdXT1NfhJM3V4TbNZjZmgTH1uf2jjt&#10;w0bbiyNVGKOOjIl0Fx94oDItQLNl22N9vUbkzxqPiL6S8n/NJggHEgUKv9o6I+YebZ4L2BbExGKn&#10;cDUqD8qMCP59H5+MHwRrVzK793THu7ZlB9jSzjbhmSfDboXLxvNW43JYDcEcdVRUeJlqBXJLRrS+&#10;CqIagkiKiKAkfZXz07C7I2U+24di9NbcqaXK02Vr6eXsWCCp3VR0uMqKyfa+T2HlM/TZWvot2VVT&#10;HBUU4myWLjZxH5quObze9XHLu32d6ZJpJI2jyBIVVSANQrRCcmmagDzx0THmTdL8GzXXC74YtgA+&#10;WmtKeorX7Ojr9e/EXbGwMxUVDdh9obseo29Ng8U24odqTPt4RzY2LE5vA1+B2liMXisxiKGneGOW&#10;SLyyRv8AoCxIvurjJ9rdk7/qt7I9DQYxt3Y3NRU2M2/TrVZfIVjZ/CZ/JfYUWxsY0TxpM/3aV1dB&#10;URRQJVfalJ2qpPa2eS43CWCJbg3Fsr0AVWqR5CqiooaZIofQeRS0dvtxk8GRIbsOoI0MeJy1WJ1a&#10;vID8Xr0bqDEUdNFQKDLJ9hHBFE9RIJ3Ahp5qcPqkUiKdo52DyRiN2FgSVAX217c3JHRbt23jt97e&#10;wWZpKfJS1VGubq4MrnsVFNQ1sOHO46Shy21MlPLV5p6SopBVVBqb1Cu5qUEccUp+3XLEcHMmyz7/&#10;APuqdXWRpLa4W2lkgKqfD8YM6Kiklahi7V4g9DPYtstZbuP6y8imtWNSAhXFDSpZvxHAAI48Rx6z&#10;5GCeehqIqSplp6hkHhlieFZAyFXKK88FTFH5UUoWKNpDEixAIc8lunP0lLj9z47BbQoMIcNW4ba1&#10;BJu/KYyWlq0p8bjW3PixS56n3PV4zO56pqJWPhp6KkqYWkU1Ch2Yr58st1G7ybzByzYwoYmpHaSi&#10;WEBX0DRDHIuhDwCr2j8NFFOr7vsVjayyXFrEIxU6QJH4VwQGcggjgRQGmBTrhTwrpel+4qJ2V/JN&#10;NIkUhaOolkkFK8ngFPIixII7WMiwhNRuwJNP0t3FnW2punagpaLD9e71xGQnpd2rS78yO69t9gw/&#10;Y1GM33SY149zacam4MrUUddkqaSmqqig8te8yyrR0UUcXG13MtsWngaCRTqBcMsrGnwKCSVSuKEM&#10;Rxr5dBqx5ihtbm720yOZCSpOGoaeRz20+0+np0jtz7WmyGVwW5aRpHr8HPNS1OOEiR0ea25lY2pM&#10;zi60oYTVyqpSqpklbwiphSOyJJI4WuU727Pn3ZjNjV++sfiNxUmz9sSZ/Ze6qbsCHrzam7KLdOLy&#10;1NnKbHwYPetXvLau3sLipYY6/wC7StqaxZ54aiaCRlpDDbZLC7lRLqaSMN3G2FI0VgTQMWmBNQSS&#10;QENeGnrd9fXm320cELMFEmtXUhXJNDTMigivlpB6TuO662rhayt3NQ7L27W7gWq3JVncFDhNvDee&#10;ZosrRLLkqQbgZtv/AGOSzmUWMy6nFM0cCpJY2lQS/jP888Zgqut6/wAxs3sPtze0e4q+KTCdN7Sb&#10;elHuDb+SrMg8WRNXkcpjKF6SloYIHkq5qoqvnhs87JI0We33bfePlXZeR7T2xvrK8n5qk3GY28Ns&#10;jXMiiVzIZXYyFY4lqC5LuAC3cBVI8F/vUewe587bsnPEe97Ntm1x2ymW6vblrYRSgBVCypFNqDqu&#10;rQAxLVBZSACJlNRQ0FOlNFIIkJRKbzNHH+5ZpAsaLo1NLdieL8G4vc+xn6+zPy42t2J2h3M2wqXZ&#10;nU+H2bujI4frvcuRTJ7xy9PSY2vqseJKXbuRqsdg5omRS1PGZ/UpUOuoSRzgu0c+2d1zhzPvA8Da&#10;BFKbS2MsbSIaazISGeIBmAZULV8i4rTrGbmXnH2E3HauRPbqx5nk3TnKS/hhkvIk8K0iqQsiK80I&#10;aUSEihovEEEZrnrsfFkKM01Q+l28bCWKwaOaNtUUsYa41I9jY8G1jx7Jn17/ACh/lj8pt003fvb3&#10;Y/2mI39uGky2U3DkjNPvCq23lKJ6uHLYnDwVVJTUWPpopaenp6OKaOOlgusUTRxKj8/b32G5+5w3&#10;GPe73fEmgu5dbSyshmVWJNQNcqhQKaQHqAfhWlOsl99++r7ae3O1XPJ/KfLkg3DbLYxxRqAIFlj7&#10;dAahqKgkuK68EkVr0nqjcWB2/LSYGjZDUXSGKmjZ3VC73IqapxK33Dglmdy7M7EudTC95fXv8sXo&#10;/F9fY3rLdO6+0exMHg62LJ4CPde9MrXQbayUBnX73bKeRI8QKilqTHJBGTAVB0opeUvkXy77L7Ds&#10;UiX19NdTXkZwTIQGHhoK0p50INKA0pTHWCXNX3vvcnmHeFvjJa2aS6g0cUKAOjKDpkAJDUOQ+JB5&#10;sRjpOZDIz0EmRzeLwOHiyU1PBHUV32ypXVSxytGsFbUpClVUQ04QaUZrIPwOPat7x/lvbN7Gz/WG&#10;FgWHbW3MRQVeJ3JvjCfw6i7HrtntR1NLL1/imk25V4qdN0V9dFVTZOuZ3wy44pRU7mvleDGL329v&#10;1td0j3TZljt9vkid5Z3UFRKrEUMMQjZiV0DUpUNgU1Ak9S/7vn3u3D3G5V3XlXdr5pL7bVLxGQu+&#10;m2fSPBVmckIshLKOILOAeAFF/wA4f5qWS+B2d3zuz+EV+8Nzb0xMmN2r17kcjkG2F/eq2K+13vmM&#10;jNuQS7bxW0cNg56Z8VhMfFNuGqyyyVlRTGljmJ5OuOr9q9TYHEbK2vHLjNt7dxdJgtv4up8lVJQY&#10;rE09Pj8fQCqVVFWtHTQpGHa8hRQXYtqJguz2K5t7g3ln/jFuyoxZXVAcHUQjAsgwSAxJoMk8es5d&#10;/v7W2igNP0mdkX7FalD9nl8vXrU9+WH8xTsD5vbQgzG8Nq4mk3ZS5HJzbpyG3ZHamLS5DIS01Y0F&#10;Tkpq3HDIUkYZkCpCarUlNDFA0SKIVSFEceiUvKGbyBUKpH+kLfULkt/xHsR2hP1U8t3YCKxNNHer&#10;vJxrpoKCnb5Gur5dBaSVI2n1oVtzHVa8TjPy4/LogOCZapkSOS7TqfQwlFkbkSam0KyEJwf6/wCH&#10;IYqbKU0+arsJfVV0WPxOQmYEaFiytVmaWEEC7XDYWQ/0KnjkGx6+0X88H11vtcyW8a6j26iyDiRT&#10;SF/OvQN3HdbDbbODcb66ijS4laNAzhCzggrpFDqUVbVSn4e4eY6VPWm44utNv9iRq9Xid07y7H2f&#10;Q0NNDPLV01X1zt7qXcmTraspA0Yo6uk7foYYrG4emfVa63UWArIsxJKcXDNVUdI6wy1paIU09SNR&#10;daSQFvJHGgB16QpDDSSOfYE5lSXayZN2mhgNxGJIaEuxjOKPGMhweNGpxAGCehVYsZ50topR9VbK&#10;GuAI24P8Ji7iX+agE4rivQe9q9e5Xq/BbVqN31sVBvDdkE2SGwfDMue2zgVkpEx+V3MWLRUM+daS&#10;eOCi4qqdoC1QI2Hi9qp6eQONdO9OrEqI5JEkdgAfWrIqqBwbj2BUu4BDIYL1LmQZ1KrIqj+Ehixr&#10;X5jHl0LVEBZWtrwXEJHxqjRhT/AwYk6vMGoFARSuegYSvB0hnkVdYX/NsXOngqxtpuT9OPejB/PA&#10;W38zPs4f9+XwB/23TeTPtRZn9EH5noObri9f/Sj/AAdfQl/kBy+X+VP1S5/Pee6B/tu7sao/2Nv9&#10;59nV/krbazGY+KW6amgmEUC937uhbQUL602f147mWPiR4dEg+hFufr763fcf3SysvZzd4riOsh3+&#10;4OeFPprMY8q8f5dcvPvhXy2/uhtsRSp/csB4f8Puurvtz5nFY+sjhrbeZqeORA6tp0F5VUhrFNWp&#10;T7uHXbdbGABJLwsi1LCN25K31rGfKoLN9WIYkjn3l+d2t2rVB5EZH+HBwPs+XWJMl7E4IZK9J9cv&#10;SubqUuxjMI1A8E8qZAysCFFwB+Db2mqmux2Blk86maeNmkhVo/DFYD9MnoiQhgbA8fQH6fUzit7j&#10;cVBiOlDg+Z/LJPTa2kd7GB4oVTxqen6P72rAeP0RlbNdmkb8HWuqQgWtyP8Aefa+2z2dVVpp8NjM&#10;IuWkybR0lPifuItdU8wcRRotTEiPJI+lbk2W49hzdeVIbcS313feCsQLNJpNFpxqVJIAFft6Cu9b&#10;BYWcF1uF3fLFbQxl3kPwoq5JNPQcQBX5dNNZtppZUqWrJIamJ9STxQMHViyhVJikdgpJN7ccm/19&#10;rrH/AB32Fuha99743H4SPIzt95i6KDCyVtTTM8a6KzIq9TGvgkYhl1OBYWN/oFd05/3aCFLTbv8A&#10;HoBHSswdojjP6bAVDD1AqKgjOcfeYPfrdtgurf8AqCs93oWvja5ogreqKNJII86D06WNJHXRxKJ6&#10;oGRAoV5I2lDMBYyaCyOt9II/1+fb7ifhj8QcHkMFkaPqemny+IydLkKTLtmM1DSNkaSoWroqieCg&#10;yVJhqgU1QEYxtAYnHDKbm8Lbtt53lriS42fboEJDaILaKAin/NNVcg5wSc8cdA/dvvW/eU3Cy3Pb&#10;5ufZ4NuuIXjaIRxMRG6lWVXlieUEg/EH1AmoINKOKmYglp/ICf0lEA4P9kBbjUOPz/r+zjUtaKma&#10;RoFDKSAkDOzFYwp9EZFtV9FxoAIBNuOfaKW38CNFc0+Y4V/wftx1hTudrpeQPqZick1J/Mnz6lIO&#10;BwFAUAabC3+H+HtdY6KsDJ4KesdiLmJopEUAoCdMhj0mPULqDYg/X8+yG6eAqfEkQfOoP8q1r69E&#10;UdtdGX9GBmJPAf8AFHqPPUU0EbSVFRBDGLXklkCKpbgA3I9RvwPrf2uKehyVSl5aGa0hsASjFLsS&#10;Aro7H6kWAv8A63shkuLaL4Jxj+fQmt9l3e6NWsHYNw4mlT5GlfsFT9h6RmS3vszCmVK3dGEx8lLG&#10;09SKrJUlMYYApkaSrjnZVjjVAS0jhQF5vxf29UGLrklMNQUplt/nKliFUgWVTFGrOXsBxYC35/Hs&#10;vuL2FgrxIX/0tP8ACT/n6E+08u7lHI1vf3EcA4VlqKY81AbPyx9vQabq7e20u34dxbRxmW7GWUeS&#10;kpdkNhahK6PyeM1EeWyuWxOIShEuoNJ53vYkKSpIeThJSbxV9DM/pN/34iT/AE0CJhwfzf8A2HtA&#10;dyCgh7GUJ/tT/hYf4OhQOUJHZTb8xWUk+DX9ZD9hAiYY8jq+3oBYflVkKOCX+8vxt7xwePSaSHyx&#10;v1bnqN6XyiH7lJv9JFJXqkj3Bj+1YBeULWsWyp2XHUTR1cK01Dk4pvNHlca0VNWiRb280uhDV07E&#10;gPE50yLxwbH3sb+rRS2c8cslky0MbqzIR/RpXSw4qy5BznqWeUeZOfuVHt0O8W97tZ7Xt5bjWhRu&#10;NBIRoI4AilKmo41Kp3huX4y967b3LtTdPVvbOFbIY2aOLIzdV7hmjp66BB9pUU6bbGSc1UUjPNT1&#10;McbPBMqyK5sAVl5JgiJOpkkEaiZkUeMyADUy6GmIiduQNRZAbc/X2WoiaaoceVeNPnhRX1oKHjQc&#10;OifdLxGv5mtreSO2ZyQmoSaBXC+Ilda+QPawAyDxPXVWAFFtOgFfnMZkMhTUtNT0Odr8XWbRn3DG&#10;ITE2Sl2juaPDrht2JUyaqmI08lNVTIJomiEjU8bYYKaDJtlhGVyE1PT0lVIWbTJS00tRJBGgBKoU&#10;epbn/Hnn2s1zSWotNY+nDMwHozAA/wDHR05c82XMe02WyXI7IblpgaU+NQrAYrTA4/n0tcR0tT5D&#10;Pbry1FkX/uvm9rnDUGA+3FdNQ7hiFJNU5evaoqS0rPTUUAEEYZW8YsbatSG3ht6r33mcLixVSQYj&#10;Gsclkn0VCmqSokSERU9SoSlMoWFgwuxQNcjkXOtm3aDl21v7gwlr6UBI8AhaebChNKn5cOpT9ueb&#10;bflzYd53iIxz7vdOY4gZY+wRqGZ5BXUo7xpFKyEaUqQQAb7b27jNm5qlo6nb1bjsdRYCKhOQx2Aq&#10;clIcpk6uaPHYzGUYp8hkK2eealid6lmhpYI2Z6mdEtpXhTHYCggxuNZKNKeHx08UMfkSLQDbSkh/&#10;cve7FvU173+vsG7pab7vjSyW+5LBMxqZDGJDU/JiFAAqKUJ4ZAqCDpfcbYNt3Y7tzXYy7pdyOWdB&#10;cPACB5BkQuCPXtUD8BND0hcp8SfkT3vgKvFda75250pg4jEyZ3c3XWF7D3TmsjUywrU5DM/xHL0+&#10;36eNFjkeCGCKodJ1XRNCF4bMhno54/Eamaj1F7mmEIeRWUBUZtGv6qSf9UOBb2j3rki73uC2t03e&#10;aCFPj0AapKgDJJoB8gv2dIuSffzY+UdxubjceVLa/uZnQQiaTTFANXkAutmIPxPJTANMdd/JH+Tj&#10;urvPDbOwu3PkHndi4TbeFyUW65Y8DlM9uXemXqYY9FZNI+6qXb+Oo1aG0dJR46Jow7p5HEg8Zat2&#10;dhbqxlRUYzbceQpMgCvjyFTjqkBkdyglWGV50RH+oaRgAOdNvrIXJXstyHtQg3G7Vrj11XBY1p56&#10;dK19Qq/LrPaw5otefNjs764k2+SwmUEpb+G0YJFdIkRamnrWvrTqvbqP+VZ050rvusyvbOY3VlMZ&#10;hpq40uF3DuWpwe4K2OjjtDU5Sminw9QJ6iL1Cmo0kTTIFWaQ39gtXZ/tLIzO2T3Fn7tIocwZGuhi&#10;KkBTaCLwxjU97qoOgfW/ubrPZeSbGNfotltAQMfpITj1JqT9pP7Oju0tNlhTwotvi0Lwqtan7SG/&#10;aerB8R1d8Qds08E21+uutRVrSSmNKzb+3clll0VHnRaiurJ62ukKpZleWQF2NwUK+pmlp981pkim&#10;yWTaFtKIKjIZCvuys0kUkkNRVpZUkPFwxJtzx7NUk5ftwjR2sQfzoiJ9oBC+Y+Y+zpWtnstRINrt&#10;dfr4afs+DoRKfevTm1qWL+Fx4yllpg9XJHhKPF7ejgp54ooaqGCpw9DNGJngS9ta+kG688rfbGX7&#10;SwbXi3dlJKdkZRR63qqURqw0vHRZGTIU4ZEIGoRqxH5ANvZBu1lyjuK92ywiWtdXwtX0LRhDQ+lS&#10;OiXd+TeTd+iaHceW7WSuahQhrT+JChNftx0Em6u0Ol6arXMYHB0m3twUVVDJ/eKE/wANyrVDhS9P&#10;VZ3D02LrhBNJCGUPM0Zbkre/taPu3OZSGKh3nQ4bctOZ1ll10ZwmWj0oyA0VXipo0jnCSJ+pXUkE&#10;FWB9JEmy2Fm73GxXE9rIFoKN4sZ4fGsgJIweBB+Yp0QW3trs+wySXfJ97c7feAU0iRpoDU8Hin1j&#10;TjOnS3nUGvSHyHclHuGRqiiq8xRUCwSx0eVmhw+fhaaonRmqMllJcdTZWemE5kMYkmkjQMhso9LB&#10;tWQYyEVdRJjJY6SkeepDVN2nhpFu4lm8hALJCpEnjKo2knj6exLHNcBErer4hUBiMAkcaegrkVyO&#10;h8rTG2jF0Ue9KgHQMFv6IYeZ4AsacOn3GZTcNXk6CjwG+IYVyyU9JTtNJElBNXCVYWgafEJLGIFq&#10;JVkRp4DKjSLYMbH2VnoLqrFZj4sfIftbckUDbg7a/v3uzDUUqK2T+1xiV+RooZKd41MEibjkyKRB&#10;XKvFIh4S2qNrq+3STdJ7GytZdF1I6ySfCuh0ZVXJqxUvQdooAM1FBvnfduaj7w+3/Lltdrb8mbN9&#10;KJlQs0lzLJoR1kI7Y4Fh8Jmp3tIGGRSh3+5/kxt3rj5GfHvonaW0Nx7o3hhcvsLrvP7wrjNQ9e7B&#10;wefTHJlchipvvEk3Puyro5aMSKYHpqKJH1MZlMa2df6S8JkNu4nMbdlhGNrMZS1eKE2ijp1oqmmS&#10;em8VKwXxq0citYAfX6n8gax9vV3O/XceYGa6unowyWUAgcAO08Ooy2nlpOUI5+WNosY7O3hmdGVA&#10;dWrU1SZDV2zUZJFKUoKDrXe3d8bO4+4++dw7j+VGZ3R2BvlaiLHZbIUMjZWmpp8NNFjpaGCHF0ke&#10;Bx8NKtJZlSOFPLqZgXZm9gtubduaysvjir5XkZjeGSWCSJPSpD08UctNMhCtw2qxHH54mrZti27b&#10;4gFs0SNQACoIOK8TQg8PT+XRnBtdrFWR0UuDx7gePqQQfsp1aL0x09sXYWMhSLadJh8akcQiqsfQ&#10;1EU1TFGzRLHkZ6inrscS0sQ1poGkljyPUQ6q6uqSsi+5aapEgRF+6lkSaNygDL47skzS6DoBdmBN&#10;/pf2KYIITC3hBVIydIFCPt4ilRXAFPyocpFBHGKRqvnUDBHpwBr0ZzFYujqcPUnFGnoZKdpTNHQR&#10;Qz0TwieQxzRzK7mkgp4jGszJHGnpCgKSvtPZXcM1E8aRpVs7M6MqijamUqxKPJCwSRi4YabXLH6/&#10;Tgzs9tjnBZmQKBx7q/OhyP29KIbNJSaIoH+r/VnoQNu7JpchA01VU4tkVI3hlWTJLXNrA+4jWqRp&#10;lWOIo2oDUFXi/wCq6Vn3CspMxqDjZY/+BXm8VPpIJAWQLVqqJY3HK6tPP4Hs4TbGSiLH4iHC6an9&#10;nbnP20rjoytttklbwYLdpK5otWPp5A56XabYNBFoliiyFI6Wx7gz1IIddeuB5qAmV0LKG0h9Ibji&#10;7e0HuHtPaeCpa3KT56Wp/hsJlelxlQ1bM00pkMMQNLPLSQ+VhpUTSBQBchR7EO2cn71uU0FpHtqr&#10;4rUDSLpAApU9wDGlakqCft4dC6w5K3x5Inm2p4YnNA0gCig48e4gD+EdKDGde5/PrBhabDY5hkH0&#10;CqymOXHQLFAqpLMfuqaGvqGjB8jvChYk2FySfcOm+YnTKYuKMZnJyTBSK+mbA1a1eLBU6KmsSNJK&#10;Zo3cWHhaVgT+kD2ql9kOfDdu30EQT8B8ZSsnqFJIOB/EF+3pFf7HuNldIs9kyh2IBUgg/wClJ01P&#10;yIH5ceglr/hL21kNyZDJa8DBT0Ekc2PSTcMs9Hl0lkYz0yEUq5CnaNWJPmESsOLsefYZZz5w9V4i&#10;ilq6DE7r3HUzTmDFxfZRYzH5CSKoENRUR1c8008EaKrExSU/lLEX03soq2/7v/OF7OsFzeWdrEq6&#10;pDrMjoCKgFQACTUUZX0gV40qU/091Kbq3gSNbmEVbUwOlSKgsB6jgR548q9Cjj/hrvOpqcfFXbiw&#10;eAxTwF8jLjTPkMrESnkShjp5KOmpJJYqhjaoFQFCi4jLclvg+U1Zv2NJtg7baOtpaqKHMRbp+3jN&#10;JSPFKqFaPHVEcn2prvSkxZkBQq5Vjwqk9n4eXXMfMm6A27ITEbfUdTAivc6katOSoAOarUDoBc08&#10;y3PLghgu9ECOpZHUeIHNAWUNQAMF7iMMAQQGHQy7M+J+3cJHPFuDK1OSh1a6WLHTVlGY5tSD7uWW&#10;qqK12qHiUqwXShvwAALD11pHPmqsZbOZjI1tdW2aXF0Ujw4nHLCBGXo8fLLLB+1JCJRJ63kD8ueL&#10;xxzU0W3wmy2+yijt0wJGAMj1zRnAByDppgLTCjrEznL3V5sS/nm2m6FqEpRgQS+KAOSDxBoVwAR6&#10;jofY+u9nU2KjxC4KhkpI45I/JNGpq3EpcyCStQJVevWRw2kA2tbj2aun6xwdVFHUvkpqihalljjr&#10;I50kehrQjvAK+FDI0FSxbxsn7ayAlg35ERSc17jC7xLaqs4cHSQe5a50E0qvnXJGBToP7N95XnLZ&#10;ba3tdz2i3u5hKSZGJUvHTCduKg1Opq1xUcahduHprB5arrGw+RrtuzSJBpoKWngNPxKPO6NVIwnp&#10;njjX0gnxFQAPx7UOEp9sbIwwXViKuq++naora2GiklmZJHKq8deWmpolAAUK2ltJPJJsW30m77/e&#10;lj46Q+GNKKWAFRnKUVj8yKjh0Euf/dnnHnzf2vNru72w2hUQRW8cjBVIUaixj0hyzVarAnNPXp32&#10;l1JgsXjY6fP0VFnsu0E0NVk5aX1PTzMRFHFe6x+KBtJIAa/1/HtSVWa2PujERBUwlftLKmeGakdU&#10;alhyHkQVUaPGoNJVRSOZI5UCsIyp1Dj2VR2W/bReuS08W8Q6SGBIYoa6Sf4lI7WU1GquOPQN2Tnv&#10;3F5G5sh5h2Pfr615hiCsH8RmYqKEBw+pZI/VGUqRhuHTxlesNrbjwRwedwVFUNStamqKWmWiqYVt&#10;IIamkno2iqKV2RysgR7M2u4ZSQWDq7qXrHrefMZbB0NLnJc3NURmsyi0eS+wxFVNLIuKjWdB42Y6&#10;hK8i65wv1KqB7Mubucua+aY7Kz3K4aBbdVOmPUmuRQAZDTj6qAaJXgCT1NvvJ98D3W94hy5abpff&#10;u7b7CBAYbNnjSa4Ao9zJQg62/DHlI6kr3EsUfRdO0H2E+Oz9RNnZIqtZ6KXIQeB6f7WKFKPTDC0l&#10;Kxi8UcgmhERDk3VCbAV32btCi2lVUu0aCDBwSTVktPRUsc/8PpK+pnM0gp6QyfbUdNUNq/biCRRu&#10;xIX+oNG973NvEUu83LXEoVQzMRrZFUAampqYqKZarEDJPSTlv7w/Mcdzsz81XzXu2Iwjmdl1T6QK&#10;JWQULaRnuBfFKkADolfbPwgxW/u0M/2DHLVp2McVhlxdUcxT02LzuLxaiOphy8Bx9TXS5WJNFMKm&#10;WZw9OkNwpDWKnuHbu5MbnJaXICOiiLB4JI9cgkV9DqdYKlW0sQQD6WuP6Ey7te5bVc2CTWyl34EG&#10;goRX/i+HDrL/AJV5s2DnDak3XYL3xbYMVYHsZWH8SkBlrxGMjpkyuGoOsMZDiNyYGrl3EMfFLNGW&#10;gqaeSmImgD0dXCtRTVVNA6gXK6gFGoAhrCH1xiS9ZPBLNFBJNjZkWSTxeKpmV6dvBNT1YnGh6YPY&#10;M/rdQB/T2GuZ70LDE6xsVEq4FaqKNkFaZrTIGAT5Z6jD3+/ezcizy7XbRzPFOjMHUSaUowZwMZXG&#10;aEgE1wT110ru7Z9V27jaLN1+Rx8WTM1Lh0pKiux+iaM3o6Zslj5KRahpKyMkKihADyb+r2K77Qo6&#10;NUNPSpTS6Ci1tDS/brMjKyFaiCIoJPr9bOASSCeD7Ca71NOT4kpdK/C7VpmtVJr/AJD6+Y657+PP&#10;oMV5WSBiDUH5+Xof5f4erSosqlSS8UipLESklLUyrqV1CsSCFYc6rgek2tfSbqGQ7RqIaVcPI0eT&#10;hqIJfJIoaESLO6ySibTJ56aSHxxldLppHP1sSv8A3zG831qgxSIwoMGhAoKYoQamtQejSz3G+5S3&#10;zb9/2K7MV8nfDKADTBUghqgnJVgQQeoFQ+I3niMric7jiaPz/YZPG1IJWTxvHJTvBJ6BUU9QbNG6&#10;2uePqD7RGd6xoEjatwc+Rp76aWaI1lfNEzlHBqYDLUNOA7q3Grj6gg3Hs+2/mu5ZhDuEcTHLA6UB&#10;pXCmihfTNPlnj1m77De9G985jcNj5jZX3K1hEgnooMq6tPwKoVSvbwWhr1W18xqLb/Rse09wNicB&#10;Ntfc2fqcbDjJsbiqV8RXRUsNZHQGslRI6inqoYmZUddQWNlPkFiEJUbPr4GGrJVOsgowYRFnVAeS&#10;JlnqDpBBBu305v7EMe9W0gxbJp/P/JQfljrJaPdsBEjHr5f5F6Knje3tl5iGSoj23i2okKzRS00V&#10;YtNA8wQNHFNjqimxqyEvotaMeo2PtPT43JU080s+TnaJSRHC9JTW9YCuA7UF5VL6bDm3PJ4IM47q&#10;1mjREtFDHiQx4jhjXj/L8vNWL2V6FSKfZqz/AL1j8uhDxuQ2Hl6Kko8btKlSqnIapq6POVsMsYpx&#10;K0EkypmDNSTpGWGr0MwZQFFiPcyiXMJJKJMisnC6FjhZJI1sLDQ87Qzhib+lVUA/S1h7TzmyZFKW&#10;1PtNRX9lR+ZJ+fVWmaYHuX54of8AL/l6YszRdcQU1N4tmVMAMjuz1FeKqmlkBkSZ/uaGjp6uhmVF&#10;YNrlErMpuSSx9rehzuWoohGymWojLfuExtEFIIUfbRyNMp/1VhY/05t7D9zttncMTUCI+Wa/70RT&#10;/KOkbLK8hcuQfLiAPzOD/q49Fp3h0t1Juku0lPR0uByCLHWwfbS02Qq6pHE8d8xJEtFIiMQI9TeS&#10;P/VEAN7d13Ln6g6tTxKSSFWl1lW+pOgOiDWDa7LcfT8cFn9XtjiOr6SMy+ZNKkUpkkE/z6vIj6Yw&#10;J3qBnux/LoIIPjX8etvJUqNu4DJTvLKfvanImOrrI5Ykg8D19XSVNdPJEoGmOF1Uq1hwTdmyOFqd&#10;0wmDPzNX0rmQxxsslJJDqCRsFallp5QhK3BB/wBsbezS0vodmkV9rjWKUUrSjA0+RDDpLcWtrdRK&#10;sw1AZJJNP8A6FvZfZ+3PjhW1E/TuEodlZSohx1FkzQPR5eHI0sT11VTrLPkqPJqsyxSm4KpJYAWt&#10;ewA70606J6829n+xN0bLoami27R1dUsu4p8hkZc7lqankmpcTiUzdVXLElVVhEknWOwBtFfk+5I2&#10;Pmr3C5n3PbeWNn3+RLi6dFpAEQQxsaGSQwqpOlalVJ4irehA2/295cSbft2yK0aTS6XcVGMEmtQT&#10;pFfsPE5A6sq+PHe3dPau6qraeW7ExeV3VVUGPzMe28HS4ORevdq5SuFMNwb2mwuNhhGaqKNi2PxU&#10;k/lLKZKhEUBfdQ2L7UyDblz3a+5qg0FJUV7TiGljeGFVLaaLF4nHoQsdNTQRiGniFljjQDgLcZsX&#10;XJ9sNq27k7aYvEnWOlWIJ/pPI/mxJ1O3FmJ4k06NN85eWa1s+W9qhD3jKBxwKVqztTzrUnJPp1al&#10;RUcdFR09HG0siQQpF5J38s8xVQHmnlIBlnma7O39piT7ft5/PDtvdMFFRYKok29svGOWXBxAXyhh&#10;VVo2zdSoEuQZm9TRArTqLDSTyxbsP3d+TdpkuLjcYhc77MP7U/6HX4hEpwmMBqazxJAwC/avZblz&#10;bvFG4ET7o9KtXC1+LSPL0BIJPHHUKLA4uOvfJ/axyV7KyrUyKGeFXADiDi0Ou3qI9TfQki3sveU7&#10;n7M3JLK+T3LlJnqWMki/cyxRkubs7Rx+lUF7KigWFgOPrJlpyJyptSItntUShRjtBP2VPn6mp/Po&#10;Xx8k8sWIUxbfH2+oB4eWfP59O4UKLKAB/QCw9t38Q3L9fvMj+j7u3mk8nkvo897/APA/86P+OfHt&#10;V9NtPDwIuOngKU46f9J8/wCLPWvpdn/5R4uOngKU/h/0nlq/iz13f/X+tvof6X9//9cyT02LpMi1&#10;ZkfH9tSyCgoah6udUlrMjJ42jqlLlJmkMqCIuGtqNrAm/duFrm5sbaCwVk1rrdFRRpCZ1Liq00sG&#10;CkChNamhHZOS+e/2e1WzdvAMXiOudOlKAaQCApALA1DVB9aUuCk3Juvc3W+LwexWqcfPn8XR7n3D&#10;jYNv490xO2diJTTRz4aOKOJtvNTvj5YK5KbxyGMGTX6LF5/uXQ4rJ4+uqc3nKzJ1EFWkdJUZKRKC&#10;T7ySmLvX00Kxw1b0q08YpvIG8a69P1NwZY85Xu7ndLWxtLOParWQh2SKrlQKqYmZmKtq1+Mcg1QU&#10;BIIhW35ot7e/vLue9t7TZEL9uitaadJjZiTqBqG8qPw4EEfwnzL3b2jT71x+I666d2T1l1zmGNTv&#10;HBbNFZu5cZjqesalodh5GryMv8Amy+SWtl3DU08N6hPt4mCmUsWGo2xU1m6sFWLFiEw+Iqq2u3NV&#10;SzzTLHTT42voqDH0EKskkNVLXOs004YHxRGMAByfb+/c2323bElvtBuW3W5lVI4gqLJJGtHlYa1d&#10;dCgqRVTkH1BBZzX78SQC22zY3bwFnjHiDwjqFRUd8TZA+H0qa1xQSewvnBkNsfH7dG2NkV/ZlT2b&#10;2ScJtfo/Dwbc2zR7g3DNt/c21Ny753Tk63IYyvwz4fH7alakxlHJRSQfcTGdw0qIyJ7dlRgaSKXF&#10;7Igyufy7ZxqXKY/appcbQpl6rHVNbQw7tyclLVxrQZCGganlMiOyrKpFmAPtds24843x171ZW+3W&#10;fhAwvdMZpZIYiDMbeNTH4ZDPHokyFYsNJqCt7zm7nDmy6KXds0NoIiA0qRyKQtCdICLTVVa6aZAJ&#10;wKdPvS3aHyR7CyVTurvPbfWfTu2aPr8Z3aee72grd7bxzGy9l5GhpN7VPTm2sLk9szYbclFmc/jK&#10;6mycEopkraYRyU0qshhATtHE46l2hVbY2XjsVtbPjcW0avdG0qjd+X3FhpIMxlUkzlFhsfV1iYXF&#10;ZKl/h0VRE/25p3VZP2bkn3LvIR363vbfct43Br3b2hn8Cc2sUTjSvaZHiVJHUB2j7GQhmVmJPQl5&#10;T9o7uP8A3YrJrgmVmasbodNVOB4lBXOQPKlKkEWJ/D2j7nq99Q9vds76ou7dk57bG8qXr3tbKdG7&#10;O6z39g6HbtBHJhK3cW49rUFBuPc2167G5yuozG8ySpVxxOZSz+xLRabCYeqxG2Mw9RLlFwtXT41n&#10;hq6emUV9LBU1syxqi1VFHXCCCpgf9oJOCiqefaFxLuF7Dfbpt4iERlQyAMpI0swRTXtZk1srqNWp&#10;RqJoOl+8bdytBd7dJfAOLQP2gsp4U46i2OPHj035qnxvY2+du777Q2Xj4Dsh+ysA+6qSiyODzRaD&#10;bFTV021sGstVUZPbuWyu3KyuyePy1BUQVslRi7SSuqqgCPf22MVuTbG3cVvvFx125tvdr7eyVIu0&#10;/wDcVjafLQVJrI86IlE0AxlHjaeUVEbrJ6yukqxDAS7XJ4e47g+1S02mba3/ANyavIwXCx4KkyGR&#10;lKMCMBiwYCnUs7StlzBbLI+zGPa4oBIhkd2jqhGgjuBqxJpUkVHRm+vs3lnzdRltgY/OSdY7r6Dz&#10;WQ+77Bqa/M5+opcAz4mm23V1mTrajL/x/J5POwtRzzTyrLTxVPmSRhEYssO8dy7H7Pp83SYyqm2p&#10;uXy0ENNFSUa52CKOKafMV+SnnpaqpqcaIqNNCs+oBr3Pp0qLnl3aeZeUrvb7yaH95Wuh61fw9SsD&#10;GoAcKGDGuFpVc+fR3uPKFhzFYQSTyQvbQpTTWVArHKklJFr3U8vL7auu+ek9kfIb49S9d72rcDkt&#10;zbTjw+Xeoeo3Ditu4vcBlqk2csVHt7O4Skp66iydWhvCiRyTRAupI9gq27clWZTeW4duyYejw+4v&#10;7w47cGJzOPlo9v7jgR6GmxmR/h8E600W46ZaycSTQxxJVw28ySPDA8Q4j5csLG32i0vhK1/EYJEl&#10;hfVLEaO0gJINY2CqADUocKQrMGhraNibaN7utx2OQPGw0aV1EqA6sTqctklaEEaSvEHoccN03t3D&#10;47YmEzi5qvy225NtHBZ7FVdRls1gainochWZGA5/KS1mWi29XyY2NdL1EjDW0OrxyujB53d2huzr&#10;vpityOxtw5vbe+dx7o2BtvYVZgp0p8jtv7HKtuPLfboo00uIipcF4zHOZIZo6p0ZSrEGBfvH8xw8&#10;p8k3+5SWzOquNbihVnZl0PIWBD6lDI4AGdINRUGBfvbcve2/uRyRuGwe4PJovY5wQf8AGJYFVyuh&#10;Sy2zQhstivwnIo1CHNtk4vc/bW16fJ7Tx9dhtv0m6d67izFZj6VqbI7wrFxu3sBUVVIacUdZW1mI&#10;yFc0k6okkRpIxc6vZhOsf5gPWuG2HjoPkz2Lndxd70FQaqLK9N4cUM9Lt3TTxVUW5sdt98btNs1k&#10;mKq9U9CzBUK86zfA3ZPfC3ud0jtjtLWe0tGys7styoclNEhR1I0ga6KKBK1WhoR8w3vH/d5Xce8X&#10;N/7U7esGzNPRlfx5ijAMwZJZ55HIGAVr3VBYnSKQNy1/yOxvcePwuwur8BuPoc7Xy0GXrt2b2x2K&#10;q6HeRq8ZUYOpw2Aq8DX5nIYSip6aoElq9EaSSPxLFobWSL5AfNfpPcm4aSbaXWm+dzUFDWPPU0u6&#10;6jGYWr+2kceRsTVbZw2D+2eaV1Yo4kiuCdOo395Hcnfew2jkLZtxs7reVmliKqkqFIxKDU1KOkgG&#10;nhVaGhpXPQp5H+4/7tbbs0Mt3v8AJV0FFFqxBoRxLStWgrwpmnpToz22Y9xxYuP+8rYX+MlEeaHB&#10;w5CCihDk/tgV2Qr5ZXUKBr1D6fT2V3PfLh5pYaLbHVlfi9utLJHT4/LZcZKreuljceSbIQUlHWFQ&#10;HGkCRVW30vz7EO3/AN4D7fKk91d2KTbgSPhvFWlP6BhZSD5gg9SrtH3KebZZFl3Dc5Nfn/izAU+z&#10;xP8AB0pUDkeskf4An/ifcN+4uy6xJqvGdf4Goocvp+0EGQyVdJin8E8FV5Fnqpgk0vkXV5PIQBxb&#10;2HN4/vLOWbCTw7floyAeYuolP/GbccP+L6l/avuMvNbq8m5/qfOGQD+Uw65aB/j/ALx/xT2nX3/3&#10;3UYyuhoqTbu3YKqGOWppzQY56yA0EhkWpjqZ6KWSnSX9LaNLODYEewXvX95HJfQfU7dy7cLMnA/U&#10;wuP95e3ZT+Y6Gdr9yLYYEBv9vF5J/HW6BH5C5Cj9nXWs83Ugfg31X/3r2xvububIwNUz73qWanja&#10;oYY/a9LXRVZRokkhpAsAief9wMoABCo3Nzf3F8/95F7mytIm2bl9ICcaottkK/LusKn8+hjtH3Pu&#10;SrfRr2Q/73ef9tPXEzIttbIpP01MFv8A6wNz7yYqp7cz8pxpyW/8lWeWGqo6Z4cPh6SpWORHmis+&#10;JlrMa4jF7xOrAAgmzH2Ed4+/573NEJLrngSwO1NK2m2Rn1+KKxRzwpQsRxx0NYPure2tgBNdbJqF&#10;CMzXg4kHH+M18vWmevMY7eSTRpUXDGzFRb6j62+v4Hs0u1OiuwcpiFrNzb8yW1qGkmarqcdX76y6&#10;JNBKqhpafDY2posYkjNbyBYVLhfSVNz7xz5v+8v7g84y6r2a5m1GpYCCnHzCQqB+zPQgtPYH2+t1&#10;QW3JReNQBr+ouj/hnJ/n0l6zcOOp6uCnjo6/IVFXI8RnoqATLThUZgaidfEYgdPpJ1e3XHdEbExm&#10;VyIyOfod3Y+kjiqdNS6V1JQwzrI1XX3q0qJjVUoUNG0rSFW/PPsMQe63PUNvcxjdTFaSrRlaCBqq&#10;cFQxjLLUVGpSGArQivQjg9nOQo43D7CVAXgZrkgHHrN1kGUmrKJJDjpaOrkWdaSmq3/eZ4yugkrp&#10;YRS25IIa17H2/Q9Y9RUZWpxlBNkGpZhLQU2NwVFmHlUMoqqmsjngKVkaNJGEL3ZQzc6bgpJvct0t&#10;7aAXcZCjK0jrWvGujVUCoySKMcVoQbz8g+3trY2lrDsDPjSSs84oM5/tDnOPn1FWqzbLF9xR0SxS&#10;cTwtLLE0as6pF4ZBKCjhzcsbtwCCDz7bWochV5NP4FHgKOHJmmpayq3TtPYmNrKOgx86zmHHtNtq&#10;ZYDOitGWKs+liAR7Lt09w57pIkN0oQmhxGQAaeWihpx6ErbPs1mLG02TbGSFnTUS7MaVH4mqafn1&#10;3U4Kh+2gqa1cozY2plrKSHHZ7cSv55qeWnf7kU+XiOQQxzECOYvGrWZQGAIh7iXLS12RxGS3RgKK&#10;mp6Soal8lfJPHSzyx+GhrFptvLhKarqBO4H7qOQpPNuPZLNfTWbXG62u9QiOQ10CNDSvHTqVgKjB&#10;IFaHBHRvFyvy5ss9zuEoQyymrL4khY08tRYmnyrT5dOlFURunlgx1fFMwVWaogMbuq86WkneeQhv&#10;zcn2/UT7fxtHSiXeWOrJKimio6+egwFRXO8lQyK0bwVdZLTnx21qCjF9Jv7CV5zfuu4MisdcCn0i&#10;BP8AvMY6RXDtdXIuoSRbDyFSKdc3lq3jkYUbu8blkppJ0i0BReMo6xhz5SLEEkAexL6i2M27czHi&#10;qNM3PDQ5SNoMsu3cFh4amp1a4KKigOOq5aqprFUow1jwxln/ABb2OuURvPMF5bDbbOQWUcgWbSoc&#10;6nB01xgVGaU+R6LuY95keyjTaL0QtAh1toRuIoVoV4+lSegg7r7c210/tHObn3VlcPgqbHbeyOYr&#10;5sxkJ6fHY/EUCxvlMpXVUc8P29JRKy6dNpJZWSNCC/uxHHY/F7FlpcXtdsLUbvkpnx+Uzkk7tQbM&#10;pCvjqKHCUVjSPnK0yCKarKl4kYhNN/eUlxb7hy5tapytbvFfpglTrZshsxyax8QBxQGlKUqDE3Lq&#10;b3vV7IN0lZ9tBNFKKuqnBjpAP86dUBZfJ7o+bOQfeneeP35tD4j4HP0u6didTQxwYjN/JnO42SSq&#10;we6u2slAsGbi6k25LD9/i9urOlNkqyKKSrM8URifJBTjFzyMtPggKos9VIIa6umqGdHE805qq6SO&#10;WRXIKkrwT7B7b9v0iPc76SbtMDUqx8fiqEABqO01BwSBTqSxFtqT29v9MdZBySw4eQFaAetBnz6H&#10;2qoaTeVFRYigznZMFDjkX7RKbMYrbNDh1pZqeXF0VA238Nj6mjp5jEENNFIsOheV+t4tXk3leYCv&#10;qMLRx08t1oKfG4uGaRJIhHLeGkaZpDc3swJUn2G955zvIo3eK40NQCgCHhWn4fn0cC2QkN4fYOGT&#10;/n6U20un8DSCmer2xQ78y/8AF8cTJvCu3ZvuejeaGrKpEuYzz4yno6RhrULT6FkCm1wPaXmrcBAi&#10;UdfJkclHVSXWaDK1qJ5NQYAxxTxsFJF3UEBgLW9xhuHN+7zHN2W1HzRP8IUH+fSgICVVIRqqPX/P&#10;0aDFbE3HUPJlMPj8JtyupVQSms21RtLNFGrLKYpJvKkUyxnTCyqNN/ofaebcGHp4dVLgaemq6cCO&#10;mqKmOjSpiUSLqmjnnp5nWnt+piTx7Kb25lltwVq0revr+VOjeTb4h4Z8JS+DXOD0vKLZG4q7IXyW&#10;6a2sxs80k9ZjKOfJw0dRUS08sccMkdDW0hNUkjAx6dI1e/Yze9SczjMnQJt+M42qFVQNC+iWSajH&#10;3OjRRGlD3SJgT+QSPoSPYo5EuZ4L+NrpxQeVABwI8qYNc9EPMe1S3G2zQeIdL8Tio+w06R/b/Ru2&#10;N49Yb42DnZ94VOD33tnMbY3TT1BFdCMTuejlw8ixjPR5dKd4o6slGjCOrgNfUoI4fI/MVO2Nz0O9&#10;9qZKjoMX2RhKepSqSiknabJU4UyGKaGppzFJLE0lipDaQRexPuWOeA/gQXcZZlMVTUE6mwDTUWxm&#10;q/IHoF8gg7ZbPts5/VWdjQ+h4H9o6Jj/AChGqt29Hbr+NnbWMmyG/wD4j9lZjYVTis1WxyS0u22e&#10;oG3pZoqumllrqWGGFWLSFgzWtYcewEqe74IMPQRZTdEUlUiTQMDTUoqEd0Pklkmr4a+oFUjKPq54&#10;9423tw/1TpJRgTn0P2gUGfPHUyyiIxCi/wAz1b7RdP7dpcnVV2KwkOOWV4tUdPU1tJQFIFYIkNDR&#10;1NPSxxXe+kLp/wAPYf5/tvBQvjq6jrqrKTMJoXWGaolV3kp5ZBPMkTQw3SONmUhQAwHHsvt5WSd2&#10;FBUUwB1uCeInIGP9Xr0IlDtmFYpYXgpooTLC6pHHoA8TBhCuouyxuy82Oo/k+0nje2J8pk4ExmNy&#10;FVVvHPE8xerkEkQppyfOhn8Mjqo1FQq+kEfT2ocaQSp4+eK/tHWpSpP6YoPPpxlwlN9u1KwVYJXj&#10;cwLHEI43NTAxeL0EpIpW4INwQDf2uKntiuh10q0rRwxwyzUyxQ0z6taaSyR+Axu8ExU2IGkc3IuC&#10;lF80BBMpIHr/AJ+P8+kbEq3ag1evTS2y8bJUJVOhkZisdQWqJlMsdijrdZBo1q5vo03PP1A9qFex&#10;9718CZGGalx5AWBqObGQwVEkRhkIcfbiFXlYgXAAFr3uOPaqK7M5LA1JH8v9Xr0xKNUiO4BI6ZV6&#10;+2jTXozjqioRpHn/AHsjWTFJVmR1k1yTOwEVuL8D62v79u/N7+pczks/Q5V6DFwUkQrUpo1hSSKO&#10;B2qEgks4VXYAAlWfURY+xjy7LJuMptbeQ+KAKHzBBqP59I94vEt4QagCnTVitrbIjxNBi8ji6LIy&#10;CpkqKWSvX7qpWWQnTIkzgupjexABAA9mswYyGwum8PRVhrG7A7YvPlXYo1XitnRyRy10LVHiEjQ1&#10;EBFE7sdRiqW0lWsRkGPD5f2O3twNCzofEBwOFGXTwoVqtDUq5VgRShxw5ftZucfcLfklGvbbaUMl&#10;M5INcY4eXVLu5IV+W38wKvyE/wDBKj44fB+GLMYGmxso+x3N8iclQ1eM22K+BAIqt9ovUTZylgg8&#10;Qp8njKd5PJpHsEc1inqshD4aOeoZahjKgecwyRIPIyRSxSxPEvo5N7EXBBv7iHdb17e9QpiDVq+z&#10;qf5Yxarb2EJ0Kv4RwI+dan+fVtG0clSw4Sf7qvpaaH7A+FpaeKaohkZlSKSojqlnWolJa6hgSGAI&#10;It7UVJtXC52CucUr1M0FNHJVWlqIamCrp2ULFT1SyLJHGzmyjn/G/ut3MziHwpCUlWp8uH2U9fOv&#10;S17W3itlAFGpn/Ua9JCu3nntvyUUVRUpS0dTXy0dC32tGaWeiqA37lREYmCVNMnMjCwP0I9zk6vo&#10;athLPi4oJZKeYvUTSirkj1RldBBjQGaSMkXbVyfYjgtYpFd2QMnEDgNQIYNihqCPWh8x0UuVdtJy&#10;OkTVd/TY12+1y81TFT19PAkVLRjHxytLJZ3j0TaXpUUFWAFtJOnSbEAnuDamPp8y+ArNp02Qwlb5&#10;aavqIYoxWLSzI0LxCOmWABjG5AI5AJP6rEFEcxiu2WSv09a6eAr61Ga/n/Lp+O3g0MZEFP8AVj7O&#10;jIYXcE2Z24mZpc+9LkFpUqYRKrClL6fMGnWZ5fOkhW7kn62/HszFH/czeGxsH112jlXlwmQr4Nvb&#10;A7DyxWqym2cpUOtJjto7prWAfNYurldYI3qSZAzLqcvZ1M/CnuEEoQSWxYfpgAFjx7WpXWQODVEh&#10;7SAxVhEm/wDLtztVzdcxWaSUBr8bUpWtApqoHnULqxxpUGmDt3anbfxH7a7I+Unw92l/E6jH4Or3&#10;b8l/iLjaqej2Z3TteaaOpy3a3U+MXzUmy+zsF/nnkooNNarPHIjB7ir3vrqXL9ObqyOw8tRRwQZG&#10;slehnrZwaetjeTUhpphGlqGWl1IPEyHS319lF7YiV6wU8FiSCop5HBH+Q5B8+hLsHM39YY1tQCNI&#10;q1SOIz6D/D1cn8ZfkX1j8p+pNr9ydU5uLNbe3DRwyTpxHX4vJiILWYjK0gbXRZPHzExyxuPSwPF/&#10;oHG1d6bY2ytQ+Q2/HkcilX97SzwOC0dXFUxrThAsSQxxq7WIVQdN+fYUlhcDQw4N0NY54xhR3AdD&#10;1PE0inRIY+buPzp/taf8bHj2K2QokyiRVWQoMjQ0seRoZfsMVVmSephqTrapVatapFMA/dsqhQ6A&#10;gAey2a2lY1K1+3pYHqtThvUdcAfEnoOs2/3YAfp/wW3PtPxbcnysEMVAmbjp2pqs1VZVTVM4Ij9S&#10;feRJLDGKMyKNcYC2S5BFvbdRbjEdD1ppy7DPWRpAvGpVUj9IIUcj+qjUD/sfahxGDnoPugNv18GV&#10;gxsL0tUspEU4iUfs+MaY0h0jQrsGYXBufacXb6+1fPpfbtUivWJ5EPCOojRkWTli1mHIDFjqb2MG&#10;IxNbKkMk+Fq6lGrqOB3leNvsoZ5FaZoKkpqs6A/QWH1INvZvDdStRCDXoxLRoq6gNJ6T9ZX00baV&#10;rqejmemlm8cgeQTRxoSWlAKkRr+bW/1/YuLlcHKtLQjC1GOiimiopMzOql/OylIZUgGmH/J6jSSz&#10;q5AFyT7dP1GogA5HRHdTxh3ET8Og3ix+bNTWVLZunr56ind6LAxq8NLIsp8djIWacxskmqyyLe1j&#10;9fa/y+4PtNu1s0tQldWy0dPLHOjxy18NNThXhaOdYy1XJrVZQDZSF+ntVai4IDPEdNfLjTz/ADp0&#10;gSdy6jXxPQUUG0oqjddE0VNJi6CmqK0VNKItNDU1M6yCuE0epVoj9s0kQMdmZ2Hq5t7QO5cwi6/E&#10;Zq8NkFqY55ZmpzEamF1FP4NZp6ySXyekOhGq1rfT3VrmYOdMbEAgGvHJ/wA3R1EsRIExFT0J22MA&#10;pWGWanpKLwYySlamSniqTLDEw1yrMYlqEhhZdIIYMf6+w3qt6vlaybH0+Yo0ydVh6p6WAyUpvVRR&#10;NIQ0xg8aJHArMSFGm3v0UVxJI7xRkjUAARk5/ZX8qfLpwi2TOgA+WT/n6XS4ajx1GiGAtHFVo045&#10;lJhZhZXT9bi5C8EDn3GxtJQ1s71dTu+gqsPnqUtWUMohikqpVgZYElRZUV55ZLFCAoDW/HHssitI&#10;5b64MmwytIrgVDUqK5OKD+XTM95CsdGYD7OpmQramkglWKhWOekmgjSoHjWnip3IMtUD4mKpTxEs&#10;V5JAtf280PaW19s0kWNpspjKeaqpJ6F6agenklpqQNf+JiYRzCIlV9aIq2BPPsYwbFbd5Gzu0QHH&#10;UwP+E9F/1VtSisv7ekbl9p5fP5CnqJqiWQ46pXJ01RVJG1NO6KQlBJSwrBG6xKfTJJrtYEg+09B3&#10;htjMbhx9DWVOayCpVUcKSpTVVTWNTR1MTNVBhSGZFmVbqY3V0U3DC3vcexTXOprPZZ1iVSS2SqgA&#10;mp9QRn7OkF1f28ZUBx+3/Y6jZWhxO3MFk3iym1MDOIqh/t6mpx2PxsEzRusKy/dTimbSzAHyq0bt&#10;xp59irU7irJKfM1fX2yt4bhepRokxeE2vVyT5OoY62SrkeoinaHgqWL2Y/qBufYgtvbrctyETQ7L&#10;NVuIOoEf8aH+Dpr962sea1P8ugbzPZHXu1Mfi6/s3s/r3DwYqSWtfIzb5wEgxjLC81M9BSU0bJeR&#10;1UD0nQDcfT3PpH7sFTEJuqdw0cyY6hdq3L0uLwtMv3giWXEUsVTFOs8kSyGNhxdva+L2i5isbtbi&#10;Ll2Y3KcK6q/kC1P5Hplt6Q1Va9B1J8pfhjn6WopKTv8A2VW48VdZNWjG5TN5ICSkWSZq2qqaOMeN&#10;4Wi8raNIXSQPaLrMt3HHj8jXVkGxqDFCN2+93JvjEQZGWqhlETmogpcWwo5oWut0CgH1AAgH2Lf6&#10;r82xQl7jaJgaZFBgetPPpem9ulswWox6A/4R0q6fsLoxc0mK2thd9b1y+HXFpJR9e7fzeTpKOnym&#10;PFbSIzy5KlaaimhYOTI8jW9LEqSCs36C+Sq7twmOz25eoNsZmqjSX7fK7nzG4czUUS0xgNfSQwZH&#10;FwzymA206Tyf68+1XJ/InMG+Jaz22xXE9vcuya0SqqQSrk0Kt2nJAOADx6ILTmFnebVlhXyH+Tol&#10;m1f5vfxO7C6pz3YnUXTHyi3tsDCzVlFLlMF0bFTbZx2Sp6lkqMTW5Q5GoTDRxVCEysIWaNFLc2t7&#10;gf6CNx12Oo6XP/KLrpJGlzApIMBtPLzZqaGZaiBkoKfK7nq8f99RyvxqiKgrbSR7Gkf3fefJJfA2&#10;W3lUEkkvGRGVVqMpdmYhtNaAUJPCnTZ3e4ldiML09z/zDu8Jd31OB2d/LP7pyFJUjF/fb03VvPC7&#10;G2ljz5YBStlMu+0szJTY+pgtPFOFcSrbhb8JvK7JpeuMTDlP9I/aHc1ZQUj5ug2qMX1xsTFVFFSU&#10;b5Wq0ZKm2NU5RqGgp4Wd4vKH0IQXJ59jKH7uu37bYrc74Q28NCJAsbOPw1bOrgM5xTrTbhKFGmTu&#10;+3/Y6H/aXcPyW7CrKmCs6+6e+P8AC2SpsJWVW6NzZ/tjJyZDJZWHC0+HWHb1fsaip8tWvUiOmnlW&#10;aMzMpMdvT7WsHUPRI6mqO2qCk7KljozjM1WVWS31mMfh9p0TRR1TZIRYI4mpqMDj4eZo4pIWlplY&#10;M1zf2ebN7Rtb2dlfuR9A6vqjZZQ6sKkHUJQrIo+PtBNDQjovbc7iV3ty2P59AHXfIX5n0Hyzw3Q+&#10;+98/FzEbQ3HHumTbabW6w3XPvvf38AqqqNcLBk9x9h53beB3VNSUxIeXGVNKKmwMDD0nvaGwfirv&#10;HYG295U/WGTyW4cj50ix9N3H29kMTia+lZ8XWwmX++0MjQRQawY5GNoxpH9fcnWftjypu9jbTTaI&#10;olX4VaYyO1PgcmUoIwcEKitT8XSeO+ls6gy8fU/7HTNuai/mH47uzcO0n+Zcm0upNnVmHefcJ6H6&#10;P/v7uqnr6OLJv4qzKdfZPbM88k7+CV6TE0+qQkr4zYh22tsnqD/SJjNk7K+OnVdQjrWz12X3PR5z&#10;c8gkoIJTLWNLnc7kjPDJWRaWdrF5Tci/Psi2X2k9vTzDfWEapc1ElHLSHTk0oA6g6RgVrjjU56Sz&#10;8wwWhZ7k1V8cR/0D05dhYXufanSG7exu6/nT8isjFFDBHS4raW2ugtj1VLFl8pDJR08VVsrprbuT&#10;p8maScRoWnlMUJ1MXcaire3d1bT6IzWNp9hdTUtDNksXW5dcF1x19Q4fbWXyNBDJHLPv+swiUmSH&#10;2KRmSmbziOLQo0G3udNpbYvbXly626zWXw3QaFXSSNK6V01Uhamis1C5BI1AY6F2wc4bxtio+yXT&#10;qWINQEYD7Qykfsz0FvxA6v3JvPZe6W3v3h2PkazKbvxWFl392V2XDvDdu2KGWCIYuLqiHddHXbVo&#10;kzPopq3yY2epqlldTKEYr7ra3J8vfkdvFKLbFZ1nsPIVFDJjKGvzlVs+tMuC3RV5CCjhy+PyKVqt&#10;AaaeQIsZV4QguBfn3DsH3qbzlO8cMGikmieOqy6VqSQWkjKlHINSQVoTkg9SVbe5vP6JLPNvw1lf&#10;OCAD8h4ekfkB1bFsz46bE6+3Q269q7s3pjBIGhrMR/fOsrNsS0EFIyPQPhcjLV0cDCdPuJKqNUrX&#10;kBDzGMlDjwPRPzB3qtbS7u7MylFT7io0xOUaff8AR1NRl8TBVLi5dvDGRY6Oc1lbTqaeGRpPKuoF&#10;nZufcfbp95v3h3C7+k2/mWA7WxJjeOy25UQE6iF02gKsf4q1rxJ6Jbj3B5y3ZZo7vfdcLAggRwrU&#10;H/Sxg/z6i5zujobZJlgGBj+32fkfvKmbBbIpJKPasNZQnOV+5Xkipolx+MpaJ3nqqqEB1AYkMfry&#10;2H8BNo1q0OV7FzuYjMNPlaOqjo0x1Jh8XLjqWeCira+qaKqOKpY2iWSSGJRNJHf9wXt7hXfrreN/&#10;5hHOm8Ix26ZxWHTHRCi5dmCBStRWmigGBjHQSu57pZjcGfUSVLdqCunPkuOHlTqB2D8jHxVVVUOx&#10;8RQ598TJt2qcT/xDI5DcsOQr6QZfbu0NvUpx82RzFTiJpI6Spkqft464qrxOoIJlcN8X/jHtjMQY&#10;Wk60XdWF8AYZ3Nb53FiZ2SGDw1mUSenq1X7CklVpFpZVkD6dRJ9oW5Is9ylfmbZtyjN5OniMDUkF&#10;1q2SdOanBUgcAAOkE0tqIy1lbOLojJLE1NOJBxWueHHoIcj2Z8js312m4a7c2L623pT5uhqKjaW3&#10;OvKLeKHHNko56Ha1VBmauqrKzOZbGlad6mmmpkSRyY0QgWMZtjFRYqhosfgKjDU2KooiaeDC7Zwc&#10;s9K9NAY6WqFVBQQZGqFVUKrNO8/lKsVDAexBtNnvUEq3O/W7NZrklY1QHTgVMYXjTNKdJZNw3KZw&#10;L64ZbMcFKLRfsoAf2k9ITftdh63K5LIZDCblqc5mJqeXIDc3ZG9cbgqygyNajZ7ENiarOVm2cZNi&#10;qGWRYqGLH+IlAQB7B3fG4WxWCtSV2Z2/Lk2khzsVVuOqjp1p5dSyz11F53LZATkhFXTKkdgzsRci&#10;jcNq5VnQ3/LWzyNvBWtVnkYgU4BCxFQMgeQxxz0llggF9DusEqT2oUhsBaOeAJ4D5in2dGE2Ft+L&#10;L7wifcGJ2fuiDBU0VZtPJ0+08THkcPURSj7WDFZBKKKalx7UQHnZSIppi2mNEIQStmw723Ez4Pbs&#10;G7pqSno3K0+FSpEOTpJ2Jo6VsviHxFZW1BpmXyGWR2Vbgc8+zjkvaN32jljdb1tiul5bnhlWVlco&#10;hUsS2t6108dX8JqPLqm0Wm4S29/ewxE7eVrRUGkKONH8zXjjph7z3p0d1jjKvf8A29nutsDRYiSG&#10;prtyb6rMcibcfHosVdnYsRnI85j8ckDxMyLBSxoxALA3PsYcRt7tbFUTbS3DubZm1jWyw0lHjqqh&#10;n3du4hqkUkKCrNTBXUwqYbAGomm8RP8AUX9y7yd7KX+7bP8AXpAI9reNZKGNyoQIGCiUyaiQOKgZ&#10;9a9Sx7eezG8c2W1xvGzo8NyCTqZGdaNnhrC1ocYr86dFHbsXontXP4nt3qfrbt/sigwmOSqXezbh&#10;ynWPR2RxmgZGpytF45Ztv5HK0QZpNNPjIJZ2XSXNz7Z871pgsThstn6rbu8d8Hb208fnKV97bvyG&#10;A29n6apmjGSpxjsY9JkxlYtThUkq5bkDi3HuaOXfZPlSO82LZ7rcoo4bm4aCaJBcSyLIASCrGcIq&#10;ueFYzQGhJ6mKH2WukO2bfc7i31XiFQpR9Zx8JJkIBJ9BSmKdKGDuHtTMdh7N68pOyOpenaPfW+Nz&#10;7BkwvT/W8e9ez9k5/C42qq8StTvTdNZnOul29UeCMzTf3ZXUjERuj2YUcfzstp4/aeZ+MdNT9b7e&#10;65pa+g7Mr6jF7cwMONr5lqZutp46fK5ryT1G4MljsXNAhaT008zyBFAcj3hb99TaeWNrh9rYeWph&#10;LDGdzgMgYkOsDWSLRSKgK5lCsSzMMkmg6iL3z5ZsuXbflRrK4SUSNdoXAYA+CLYUIZmppZ2GKcOj&#10;O/CTc+A3rh+xNyYbuTc/eFRHnqLauV3tn89DLR5Cv2nU5+gyNVhNk4vG4bb2yqKfPzV6L9tTCatp&#10;4YTNI4hiVKmOoMBLuDa+/wCmrt70+19pwVW0qzO4eevzEMm56ylbPTYaCjoKST+C1NZRFahUqK+K&#10;UUpqP2lLyaHwr2m2juobuOS6WMBkYAqW1kaiFpVaYqdVQRgA0J6xo3GQxXFk8dvruO4K2AV+GuaE&#10;iv8ARKnHR3ZYoWlgmaJWmiEqwz6I2kgWVV8oVm9axylFDAcEhb+z3YePcHXOd667CzfXu7dlbkwe&#10;7Ds/F7qi7joqIZDGUkD4+s2buCi2Zu+n3BWZvMZDJw0+Wo8WNt/w2k1eVivkmQQpcJuV74831WkU&#10;B0ugVQOBKsrOQR5CUGnmePRXcmaUXBTdtUAQ6o5IwdL1Hd4rd7DSaUNRShpgdJyupcZuihrMLJNB&#10;JR1dC8nrxdJVTQNLJG+Oy1ImZpK/E1PhqomngaalnhklRWswQhj1bV+e2/a1sftXf2D64o+stnRZ&#10;fcOOonqt157ctPuCOCtwFBlqGv7NzMmT2ztZcNuGtepmp8jWTyGSSCmd4RPSlzd9us7yWWMCO4sm&#10;jonxIVlBGlmDOSKAuNRLClBTh0mguvpY7Vdv1jdJWH6tFKGmoBSQoFAKaSymgwKVNQKo/i1sDB7+&#10;qO18NVZyh7NyGAqtr5TetLJt/Cz5TCV2ax+brRmsJgtu4/bGcrJJMTSweSeg1GGnjOsTRpKAM2bH&#10;tf5Y/IGufs3acPV2IhxtfW7B3btvb8O88luE0G4Ujwech2dKlBWS12appIUyVfW1tTQikpIaaSNm&#10;WzlO2bXFE6W5aWK5QmjKSykngNGoCuoDIIWlWKnIK7fN23CKCN0gEl6KCTBjiPqSyq3dkgU0gkGu&#10;DgQ+xM3vDYGx67M7QxeH3xnqOahBxu8d20uwsZNBJWUqZKpfcceFzEVD9pQNLLT0yUbmpqSkReJH&#10;aWNb5/qXtWm392ttyk2pvB+pGyc2M7v7Vwm1dsboz8mPxzZHF11ZBTYrsWLHbM3PDictVn7WphyO&#10;Qx9bQU8dVNUSK7RmNpbXMMk9jczxWwmGmR6a1IWrhnYOgVgU4LQFgBkEgk4k2+E2ty8zrOI9AD0k&#10;1EkV7jG0nma0dR/lTuL7e2xk9k7JytDlNn0G7t94BK/rrZtZuWqxdFnNwvhGqY8Ti6ybD0WWzO2W&#10;rXURZWHF+Goopo6mKErJFrL5vfuM4ncUr9dLJs/Yuyaz+LdZ1+8c3TS7xxs2BhxmMpM3hcfm2yeI&#10;G46fKUUUlRDFXVjSyPWIIHjlrIqg0VLCNYIrreFkEROmZCNQ8u4UOr5Zx9ueqT2Q8RpUtYHnl4oA&#10;yRkZNWZmkYmlSACncF8qginRYYZjAJT7vxeImyOYwq47dWPpHbIYipNVTSx5LFrUVNDj5chir1Us&#10;a+WCIyRH1IDx7U/XPz+7dwWZppt097ZjcVFj9uTCtXFbiykue3LH4pKLHYSaswW49rGLJVkVUBLO&#10;aitkotMEyKHiqEJhdQ7DfGJ7rmUzQoKshiAZwOC/FVqmgrUUBzUcEUG3zWV0ssO0COU8HLUCccqK&#10;d1K1HDyz0Fu5/jJ0PuXEw4is6m68MFJUJVYsnY+0q7+EVKVL1izYynyuEyNHRIKmQuyRRosgvG37&#10;bspN7U/zJ6/aOMww2TjcxNuDKVVJjtzYHu/N4RdvQT0uQjhzFbQyYWplq8lmZaiRGeCvyeQqIyXE&#10;itUo59p502JltYF2WCIySKhZR3KpYd6yHUuoD8JXj+fStJt7W8kia7ke11DuUgca1zRuFONRx/Pp&#10;I5X4sbP3TTzUudemw0VFk62o21k+vKGXaWdxWEq6WppIcMuSqKvNrjo6Sjqli14hMWr+BdCQxEwB&#10;8w381jeeOWbJ1uwPvKSlo1ylbjP4psZKKWlzc9JPhZcJhJsTUbmFLi4agPNKJ/DBIVp3jIqoJo77&#10;9s9zy/dbptW4270tpnic0UErqU1A0kV8Ig4FNWaUx0MJ9xvY7aCPw1UAgFs1/Dlu9dXaT+dB59Bt&#10;vD4AdL7nenYVW7cTVQRUiQ5Gk3p2DFlq2emo/wCH1UmWrYt5UtLkqnIY9FLSNTpULURJN5HKsGfN&#10;8/Oyp7fihj65OTgyWCM29MjVbfDRUqZGoWo23t2vq9vYbJ0suapaLM17SvR5WeZITSiSrjkp45qa&#10;VTs3L+zXo3KO2thczQGQoVWhNMAadBLstSTpx2k6QB0Qz7/zLujPt1naiseQVqjAj8FG1B2K5rQD&#10;TUaa0PQhdf8AxX2N15QpjhksrllXE0m16HJZ6sObzcGDaspqjM4miyefXJR4Ok3BSU4oqiPFwUH7&#10;Ds8bx1XimhKHJ3d1fldoZLZ+9Gk3lunMbt3c+rJdo9kRdW7Y6+xe3a/NGlm27tzsLamXiyG493wQ&#10;0+LFdU/wqGlm1T0rT4/xzDHZ+XRvd3sGy2wdZZTM04kIVQkYJADgL4epVeokSUNilKZUbDype73c&#10;xPfblcWiqSSFS3GEqe5nhaivRRQUrmrUwREzOwN31W+cTlNvbkwm0tk0WLaavxuC2Tts74ye6TXL&#10;C1fNu3OUu4cXHtyowUzpPRwYmmr/ALiGMpW+OR4ow8w3cPxvg3DX5HEbpxHTlJtNP41jjt3qnFbw&#10;zG4ZaJlOJosdntx1MmZpM9FUTySSBp6iB3t91NUJBFoNuauWNl5V3D6qe8aXbpDpgjKqXjZSNaoy&#10;opOR2a0Oo8K9IOYuVbm13G6XZ7wTRvxLGukf0CNIJxwofXpb1WHyGNoFipI8juqprKmoiyEmY3HN&#10;jr0+QiWOqqHSkpjj4ooY6dEjhpqSJY2YugV3ldkJsjrztTsPHb+7a662TuOt6owlVDHu7LYiu2Pt&#10;HbGVze4a/CZKnw2HNHJRbYhymRrslClRjsVTGppR4hOyyk0xjO1t1ud0t9n5YtAJHIapChihIqEE&#10;5lDSLUawKhK1ZadKNm2/c7uaLZ9Sy7j8SngdFcVye6laZH2dQK7snYO2d3bT6xyO6cfS723VQ11R&#10;tva009VX52vx2Jo6yrq8pPHeoqqXHRU+NqP8qq2jjmeB0V2kBX2LmM+OG4qOXELTSYWSr3vs3G4f&#10;+/uP3Zitr7x2ztLbUtHizlMhgdyZrA4OLIY/bW01p6p5HNB9sSxPr+7QZwcub7sUl5byWcFtfwxK&#10;8ph0TyPHq7XVRIiKQorJ5UJIRcAHW+cm847JbS7zeXDMtr/jHgSRVYChCqjK6k6RpbKue6tPSTmN&#10;44qggyNXUvmY4dv16RVsNBgcrlmyclVjo2pqampsbhsxX5CnkkykWk0S+VqyHwgtaSJw9o+vNsY7&#10;dNRsfJHHYfc+TfN7c3nFSVFOJNtFX3DiY6CTP5KpO3cjWiECoq6mmknox4I4mmpp6E14kTlHd9w5&#10;y5k2nlKzNvG96THPpKIToaGMREyl40dw7sWXzC5qAenuTN+5g3nebPbb2MG3nGktpAopUU0nAHH8&#10;XGgFQQCH6jytLmsNSZjHCWWgrqGmyWOkmpamkeqpqinjqaecUkiJX05ljkUeN4lmQ3DJewPGfc9T&#10;j95Da+xuv9l1uH2pl6fAUORpt6a9p5iSir4MjJl6fBZDIbV21JkI6SCpjjrKVofumbVPO9R5KpIx&#10;595K3TZOZt926xs7q72izaWIzQTVB/VYkawrBihqGPdWhNQehVzfybuk11cxwGe42dHoCGVUUdx0&#10;8FZtIPxCtc57TXuhppoC9TLVPKKlI2Ef2qQyRE/pMj/vVbkeX1apCsf6QNI4eYzV5vGZjdJ6ThO9&#10;MI2FzFEmxe1KjP4RNu0cmTqM5UVVLSZfcmOnzsWZpEhx8tLW1srrVFGpJmZYniSWaWVI13A3BeM6&#10;UbWCgAOKVVi1OGX/AMFOo1i22y2+QQwQxySUJUE0YEVx8RLVOB1EIyFQ1JLTZmWGleKpikjq8Qgq&#10;5atwn2jEyikWGkh0SeaPwapiV0yxBGEhqNnbi+Izde1M/YBydRUdf06rjdu766zi34xzWckkppM/&#10;st9w4HC4Fdq4yvqyKqnlq0nefGrCiUtO8LzXuEt5WQrcySSgU7ljIYnyqIw3nTLfy6NLYXZilEtw&#10;AgqRWvE/gWjihHmTUdBPvCbt+n3Ri8Vt3DYzNYvLVEk2Rz61D7UocPhqOjqJJKGsrYMhuTJZPO1d&#10;TGsFOv8AD6SlgjqvP9zO8L0zij0X8nNidJ9vt1p1htKt7NwHZu1MXLQUvX+zeu6DbOd3FQUFVn6J&#10;MNtHrvozrasjpErmo6Wvr6vL1IoJa6aWpiMdMWUS8n84b77a7wu8bDbQJuzKF8RxJ+mhOoJSOWIt&#10;qxqya56AnP8AyDy97kcuSbDzVeznaJK0aKURNESNDAySCappU/prGDTIJ6DTsLrHJ5XE7e7RXK1G&#10;2t1dY5rM5jAz7mzuZxdRh8ZkJKjbu4kzuVzu7eysDPjf4FUVFUqLS1K1XjhWFoC+oWV7p+YvXvW+&#10;367Gb6iwWDi3DSz7YydRgOst47kywSopKfDbumxO1t07p2znsvhqDJ18ipJh8JmqiXHRzVjxRR0t&#10;T4ZT337zPutv89nY3+6bfBt4xKIrZhqU0FSJZ5S1AMCoBOCCOsULb7g/s3Z7jb73bW+7XO6wktGJ&#10;7qNlJQHQx02gcjgR+oDUD8wQ3hmvlzvbHbbzGwoKqSSDNRZes2hk+3NnbOxuVoKWvpc3tAVO5ev+&#10;iexDfLYSmmbJ0dXmsDTw1EUNGstWtdE/uyf4/wC9us+6+r9tb46t3DjctsCvo6ekw1XQRxw08S4t&#10;YqR6DwoBTBqIr438DyU4kRljeRQGOR+ze6XKlxtG2SJv8LT+CoPiEIxbSNVVAAFDUYAFeAA656e4&#10;/wB3b3S2XmXdLFOU7yZVd6MiGQFHZipDKxrjzND6joEez/5gPUXxj3UuwPkzu7bXWvcQxdLuXK7b&#10;rcxBWU+QOQlqY485ha6IE1WFyk+NmkhEiQVIhKtNHE3pIwZODYmy6GXLZzNUFBQpLrnraqQUuPog&#10;3kfVW1kxFHQwMRpDyPHHrIX9TKCi3f3m5ZszbxT73HSSqih1ZC1zThUdJ+U/un+8HMtwtxbcmXsV&#10;rEoLNIlAA3YD3EYqKY8+is7k/nR9W73ly+yulpZu295pha3I0239k0VRmM5X0OOqo3rnxeIxkNTl&#10;s3U0kdQzSRUNPUypTpJOyCKCVhrS9wfzHfl38zvlJuXon+XBldj7f2Btaohxz9ubnzG1TRZmmwxN&#10;FXbpxcW58dUyrtybcWXWkp3pMfl5MgiU0yJFFNIhxK5y9wOYOc73962e03C7PauwrCjSExErrqhB&#10;1O3EELxCALk17Efds9iLX2Q5VggNw03N95EBOVCdhJ1eElA3aO2rFiCQeAoSYHsH4m/FJemdt/I3&#10;+ZV1Kd8bqqKPKTtsxsRvHdlPseo3pTq/8CqaLaMvhmz+I23jF+8rqloKKhnWpZJf2o6hR6xtR8le&#10;kHymf3v212jvbs3AwUdTnX3ZvibIddbiqsY1a8uLoNgUtFBtHCbYzNZWsRPi6ODKQKIlatAhVR0A&#10;9qvZb225s9qv6wWmys2+3dqJPEuBIo1LGQsTIDCdD1q9fiPGmihTe8Xv1tvJvOMHJZura8QOomki&#10;Zl8B5AD4RoXTxFqdVAM8VHSt2Z/LZ/ls/JboGhbqX48dRbO663XQZeq2Tu7Z2wYdudkYmqrqMY1M&#10;7PvUTQbxyNZRyx6nospVVeLrIY1RoJoije7Pete7MZuDpOn7b3vuTZz0suHqdw1tLtyqmoKnG43F&#10;45Z6/FVtBna2auG46HJxVdJLC3j/AHY0XSrvoGDW8chPy9z/AB8mw7eIrvxNcUirJJDI05VBHRpR&#10;4ZRtI/tDTVla9DvZefE3vlbeN7tlnIit5BCJa0kl0roK6UqYQzDUcMQwFVIzqL/ND4DZ7q75t434&#10;xfHrY3fmWxhzG1dl5Dc2/wDZNJUYY713RnsgaLNYXK7Ewy4deuZtny4/IRSzt93RoahZzIsPlk1S&#10;IugflL/MryXYHya7M3zujDUdTWGHp7ZWKhqavA0sg3TmMPjdv4OhnyVLQ4DbG2KOjaSprpvG88lQ&#10;9RLLJLJKWGln93/3W3Z7jcr151giuTHEhPayqzpICoYaUV1HcScV4+UL+7f3q+VPaveNo5ONtbT3&#10;K9900szKsKeFG/ZpiNZJC1FUngrClSKfQB+Nvxu6p+JfUm1+nOo9vRYnAYOgSbL5RKSlXObv3EuP&#10;oKPLby3VU0sMUmT3JnRjovK6raOOKKCFY4IYYk2U/g91LuX439T4bqzPdmZrsymoHp3xtXlsdisc&#10;Nr46LDYahpNn4KPFQU6HbWKqKOR6dJQXAqWBWwX3Nezeym27fY3ewcwql40sZk1PHH4kBwumKQCq&#10;qASaMDUmtaY65/e4P3vudeYeatn5v5bmOy7hbN4amGaRlkRXOguGJBJSlagYAwKUBSPl3/Lw+NHy&#10;mq925XsbqTA5quzuDjpamtakFFlP4r5a96jcdLX0qR12O3FKJoYvvYZI6j/JI1L6V92JZDI47C40&#10;5nM1P2OPo8bVZXI1NXUJFS0OKpKdZairklljPihpAJC7sbBVuQPfP73F5On5a5w5i5ZsIlFlHKgg&#10;YrVpPEDONRUqCdCtwVcqceXXZv7uXuyPej2r5e5nurxZd2GqO70gACZPxUpXvFWyTxHXzkPk98bN&#10;19A/LTsL4w4jHZzN5HB9jLtjZEDSUsuX3DhNxzUP9yCpUJTy5TJJlIIWsVVpjwB70G/5snam3O6v&#10;nxvfsbaeO3Zi9vZ7pqjGMpt77TzuyNwvBjuqs7jvuqnbm5KPHZmip6x6Uy07TQx+aFlkUaWHsKS2&#10;M22abScEXCgasU7jxoPT0+Xn0NZr6Dcbmee3NYgWXj5rUH+fl19B7+Uh8cey/iV/L82R0b22+023&#10;7tXvCepzC7K3VQb0wEKbk7c23nKOnhz2PVKeoqoKHJIs6aUaKYMpHAJvH/4T49aYTePwa3nk62XI&#10;U1dD8kt90kc9HOioIouv+qpUWSCaKaNvXO1yoV7f2h7nL2t+8fzb7Q7bLy5tm12F3sktw1w6TLIJ&#10;NbqiHRIjjSNMS01I4Brg16x692/uybL7x36c0Scx3ljvkVstsmhYpICqNJIC8ThWJrKwqsq+WMHq&#10;rX+dp/O4+Qn8t7547J6W2T171P2N1RnfjzsXsbNYbeeP3FR7oXN5vfnaOBr2wm7MBn6GPHxtQ7Vp&#10;tC1NBkI1YufGSwtc9XdF5lJJXpc1jsnA4YpFk6WajEZAIVLQLkhLJybNdBf8D8ZX8uffc5Bvkhi5&#10;g5c3DbbrzaIpcx/M6qwyAfIRMRUfPrDzmv7l/utsKSXGx323bpbrwCs1vMQePbIDEKU/3/0HPSP/&#10;AAqa+I28ocZQdz9G9z9MZeZoo6zJ7Krtu9q7WppTo11E1VNUbC3NDRSEE6IcXVyILA6gC3tE5DqH&#10;cNKPLkNu0UmP8kYkyQyWL+zFnCy/5LU1yVkhgjbUwWJmK/QfT3kTyj708j86RzNypzJJcSxjuUW9&#10;yhUkVALtCqAt5Vb58OsT/cOy3f2rMUPPe2Hb72RSY4mlhkklFSAUWKSQlSQQG+Gvn1eN8S/5gfxp&#10;+a81fF8ZO2c/2DUYiMtnqcdWdsYCm25K0JmhpszuHP7GxG18bV1IH7KPWhpfqhIF/fNf7ibHeloM&#10;RjaFshPULHPl6SjpfvVD6GAScQ6oYR4nOhZPToOq/B9iUtzBv4luL25k+nC4iZm0YrxFcnIyRmuP&#10;TrFPcrTnX3Lubm8n8a32dI/04NTlCBXLAUDtSnkR8urI6CQ42hByGS+9qgmuaWeXTEJAAGWMNIyh&#10;Vc2va5uPp9Pa1wvWHYu7J1y9JQT43E1savHLlpIoKp4XN2mjpjO7lpLhlYXWwBseB7Dd7zlyvtsT&#10;WaX8ct3GxVvCGtQy4K6hgEGoIPA1HVjynabLEu3bhbOdwVQSqgrggFcsAQCM8Ps6L/uL5j/HvACu&#10;QdlbbysmNyFdi6tsFWHP01Lk8bUSUtfQT1GHirII62hqoZIp4ndXilRkYBgQDOdd9QU224wdwSfx&#10;yVm8hhElRDTszBSPublFkUW4RERRwdR+ginf+bp78FLCRox/G2kt5/CFFF48TU/Lz6JJuRrfd5vq&#10;Lm1W3hGAgoxI9Wbyr8iD1Xv8hf5p2Koad8R03O1NJKgWp3hlcfA9RTyPrZIMFhZywlmRSrGeojmU&#10;hyoiuob2YKkosLj4EipsTiqSJOFhgooI1Fvp/ZJP+x9x/NLfXDs0t5K7HzLE9Nv7c8txio2OGQjz&#10;YA/tJqT+fVdC/OT5Fblrpg3dm96V6sh5ZYqyop1jVmkQLTU2PWioKbhAwMUYsWtbgkz0zNPSIxo6&#10;SlQANdo4VjVjbgFgvLE/j2nNjJMwE0zGvqa9B7mCHaOTNrubyC0tYbgL2IAELt6UAqcZ4dDb1Dsr&#10;tL5U75wu3t69h9vbg29JOKjNZWuzOQrKXEUMYlV6mBJZoMZCHmh0rwxDG5Btb2zS7krqgtqkRQbL&#10;41GlFB5AAJbn/Y/X2vTaraOlFqfXqB7nn3eb0uWmVUOKLhaeXEn7PtHVw2xvhX0V11BSDDbZkrK+&#10;kqJapc/mZGzGdepkW1RNJk2h85UvzaxUK1gAD7jRZGd3/dH1CtqFyNbGzKzrqPF7+3WtYwo0/wCo&#10;dIbffLqWb/GB26QdXEA14EivD+XQuV2wMLRUix4wPEIjJCKS8cbNTQqxjnigq2ggDhkCsAOV5sL8&#10;PENQsgDE+IrcMzG/I+irfTrJP9L+0TxslBSoPQltbxLgAsfDdQakkeXkOFa/LoH8vt2rwvnWKJs3&#10;BVzUopcfTUgXXHKmioqJ40WogpI4I0jF5PApViA2g6lituKGGGedopJYqVWaQAetzdViWNW5DSys&#10;ACfp/T2H+bNwi5X2K93mcazGBpQGhdmIVVHHNT5A4B6kH2g2a692Of8AZuRdrfwhcO/izuDpijjR&#10;naRh5DSpoSRkgefRPP5gW7cJ8LvjDv35F52SjrM1t+lwtFtDZsFYIKncu5dy5WlwkWDSqiANZAkG&#10;RlmnSCMsIopWEnAcIfL71zbSWp6KbGU4IZdccn3D2AOp53T9LfhQNP8AW/vFzmT3L51vJEeOCaxt&#10;BQhVVlJPqWIBIPp8NPI9db/av7pvsvt9qY9x3uz3ne5AyuZHjkRa40ogaqleGuoataEdaTXyR/ms&#10;/NfsvNU9ZTVe5OodsUJpJcbitjU+W2fDUNG0k61GRroEesyImkkYtHNNJFYhQCoA9sD7u3GQJmqH&#10;ESamaSeKLwlVIZlZ2iSMKAPx9B7RbHzJ7tcwXMa7BHud04b8CsUqc0Y0EYB4dxAHAU6lHfPu4fdP&#10;5a2+c86NsNqzR6QoZfGoBQMi+JJKzCtTRSCctXpD9S/NH+a12luKjoujd8/JnelZHk/ung23Vbmy&#10;GFFbV1UU8gybUlPS4KmjqXhVdczRhVuqsoJ9rTFZ9K2COppniZ1ZBMkKyIkM5SNpI18oJZFd+GVn&#10;WxHN7j3mftNtvDbPtx5ksvp95eBTMgKkK/4gNDyClQaDVWnGh64Se73L1r7e+4W+bZytePc8pC6d&#10;rCc6tT2pdlhMpaKGktF/UAjCioIqKV+hJ8P9z7079+M+wM98hdnHaHctZtWkxvbe1alMCtDHu1KK&#10;JsvNhKPCbr3jTwYCtNTejWerWsZEOqOI2CuVVMtdTuHcw1XJ1J6fIoGkoxN9BP0/r7XwobeQELWL&#10;qM9wu13u1mWSUpuBFQR2lqcQfQnIp/l6M5trb8ux66lgxcP3W1VRYEgnYSNjnlcsj0log1RHHIA3&#10;IIVRpVtIUew/lr44pZI0p1aSOS1ndpGD6mB1rfSLaf8Ab+xGtuzIGaWiEeWMdRFLdpbzTR/SATK3&#10;4iWII9QTTj8uh5ETSRo3nZomRSphCxAqQCNJFyL3/HvFkqrH1+KFTkZ6Snmoah4JGkeCmWOCRVeJ&#10;nMxHLuCAVNrLa1yPZRey75ttysex7Y10JVqQKk1GMAZPr10D+53zltd/t27cv71vdtDfI+qOIKyy&#10;MmNTE/2ZWraQBQgipx1rk/znuqPkBRb72H2D0P1Lv/sPDZXb0tJvCtxEh3FhqHNU1YVxtFTbYxZT&#10;P01Z9jAZ5qiQvTTB1RLMkl02cbt+eNZVnpHDWtJFPHKzsbKLMJHC8cm1uP8AD2s2/dubZHK3e0+D&#10;TjqqKflQ/wA+s17m+223dEguvEeuAOH+SvVLe1dzfLuWoq6fM7I3FtmmpKcivlz2JzOLjo4Y/UaZ&#10;qL7VZJFZ7egq5HFgOD74zYTFwgFox6jceSRb/j6cm/psbqb29m671e6xGsLu39Adv5lqDHmCetRS&#10;NJGZTcLGtM1H+QZ6cqfuXs2XIR4qkpMnnJEcRo+CopYqMs0/jk881dLTpdZpLP50AJP9q4uy1lLi&#10;9NoGj8ig6Y/IxYEWJLqFlZBf6nT9PZvb3N0czIQp9QP89D+3qjNcLV0uwwx8h0Omxtz71qa6Ol3R&#10;tTM4ulnbVVZJsfTSiWOSWXV4a1KuCGsXxVB0KZNNyNPJDe0PWZPHwyvTqKhpW5ZREzJGAQrFg48B&#10;AvY2Ukg8cD2IYLW4kRZDp0jzrx/y9OW9zfOSSyj5GtT+Vf8AB9nR0cN1NXVmMx2Wqfs4cfApSiqo&#10;Z6OKWRHvLEoqKaBMrG5UF9EsjKJBYnV9UjnIqfJ4nLYWuo5XxGWx1fjav7apqKXVR5CB6WqTzxWr&#10;YHkpqhwJIuUPNwwv7MEt1kKkygyVzXj/AJv2kH0r5L7W+uYJYJFxPG4atARVSCuDUEVHAjPDI6F7&#10;bmzaKl3Dt/dOM3HRjP4fK47I01NlcZjqyr+6xzrXQMqxzU+NqI4K+jiYpOxaQBgA0bkCPRVmPo8F&#10;Htqgp4I8FjcSMTQ4mmRmpkgp6Vo4qeS7ibySqqh5W8jSFrs1ySdJtS2zwyRrR9QNT5CtPMGoA8vl&#10;0omZri8kv5Sz3Mj62cincTxxwp5ClF8gOHXdb1xmBu9N+1uQqRvjK7yfcuX3FkcjTtkz99l1lrKm&#10;mp5KaagmoYFqZGipYBSLTohQRkItnXGY7G7e2BtbZy5aOsrMFg8fi5qyigVKcCmgWKMNTQxJBLDC&#10;kQQiOMJZRpAXgFO22t3DeTzGE/SB+wNRToGAMYU04Cv29a3O9j3Pdb3c1tChlcsVOTX1rxqfiznO&#10;egiwFP2Xn+/e1O16za5xmzd277zeY2th8/URxZeXFzVCzGemnapmOFq8hPO8oV51ePURJdgGKcle&#10;CHUIlhqXj06wKarhRRqX1I8lKi1GoAE6HJ/17exUiySULllBrTuU/toe38x1REZsFCF8s59fUU/Z&#10;/h6NLCmSqtJmqKzHCpacJ/uSw9ZLMApjSKWOhysk1AsTagolhCXuRpJ4Z8plXhLwu8phh0TyEwz/&#10;AEDScIsK/cSK4I06YmsDyb8Bba2YkKuqDW2Bkeg9cA/aw6q3h6gSuSKDhX/DT+dOhC2bsr7qCPIw&#10;Q0oqq1npFWOqpXUsIobNMaopRxqihtYao9RAKi3tC5KWsyNTH4qOSRZXjUVXiMlolDv9DHFJoOo3&#10;8ii3Fxxf2ILZYLaJtcwVgD21HHHzIrjFD65p0/BHLkqxVvTI9PtU8PI16HXFJt/bGLkSsylFAlJB&#10;UTfYPPFCizNMiamvLNEZlYER+LVdeAbXHtUYTqjZW6BIu89uU9YakCGFBk8zQTxRxII1IWlmRA7K&#10;twUkDEnVbUSfZBu3NnMu2iL+re+vblMk+DDIrE+R1iuD8qeVaU6lHl33K5g5b2+LbNvt4FRKgyeH&#10;HrNTWhLDvp/SDGgp1XR8qu5e69rVCbg6A713RtI4+2Sr6EbM2Du3bdZPWyAmFqzNUdRkcfTQSyXb&#10;yxGnjQaC4UKp59jfFDr3em3ajHbR+42Nm54EgGVoanJVSTww+SRaPIY+XJQ0lfGZ2B1nU4Nzfm4K&#10;+TvfHnDlveNfNyJuFgr6lDKiirYLK6ozRtT8PAj1wC7unPHM94BeQbnHKQSTDIigE0yVIXUmPTFO&#10;C9FS+L382L5C9O9h1FN8o4D21sYyI9Bk6PG7ZwtTg5MxVx0seXoq3HYF6iP/ACNCGo5HiRl4DKxV&#10;GILun+X/ANubVo8zlsHn8Bu2vSi8FLjMdFUU+UyUdbIsNbTJFmBTUEfgQ+RiZGksfSL3K5VbN95T&#10;kvep7GzvtuuLO2MlWkcq0cegEq1YiXNT2igA9T6xpzFz3fzJaDeNokW18ZGYxNrCkVIcaAJGVSKG&#10;i4qCcdX2dK/zNvjH3ZX0+OxWYzW05ZlyjTVW9KOgxWJohQGE0oqsvT5OtoIzmI5JDTeuzNTyIxVj&#10;GHA2P4dfIGWOnx1R1pl4Vr6qorUq6popkiq6mGmhqE8lA1UsTNGiEhQSxH04YCQj74e2yNJcxc1Q&#10;s0aKhVQQSqkkGj6a5JyTw/KoZuvcTl3brprt5LkziERqiRudaISwIqM0J/EQaY6NpjO9+l8xDkan&#10;Hdp7EqIMR4v4pN/ebFQx48T6hC1W89TEIElKHSzWB/ryPY07J+A3yXx9bS7ipcbhsIkV0MNdn3nr&#10;KikqohBKkuLxtNLXGJ/JrZHWNkIDWBW/sCb/APeM9qbqCXbJbqe4YmtUhoqspqCJHISuKAgsCDSp&#10;Bp0B+b/cnlvceWbl77Yd1ntHKmq26hlYMCrKHcEUIC6tNCp0nBp0H1P8yfjBV77/ANG1L3Vsao3X&#10;46p/BHlU/hOuiXyVFMNysi7basEd2WEVZlcK2lSVNh5x/wAZfkVs+i8mE3XQPmKOepf+FT0eVWDT&#10;KsUSQmokYzRQ+GnALPrNwT9DpaOrn3W9sd7uCt/s8gsXVR4gaOuCSTpGCatwAHp8xjXufuF7ebjf&#10;y2+8cuXkMDogLEIsmCTqKCg4k8KY9OPQ94rc2389QQZTC5jF5nFVYb7XJYvIUmQoaoKbN9vV0k01&#10;PNpbg6WNj7ZcBv8A+YGMyrbey2B00dYtZiqonbOQkl0kNHFUpNQUdVomgqDC4aVE1aOCqE+125cu&#10;+yd1Zjc7Lcq3CaZF/XQedStHZahhqBCk8eBIHRvf8oex19tcm4bfzFpvU0OqtMoBNalCHp5AioI+&#10;IcTSjky0jlZPQ7RnWpR1JFwRf9X0ZRb/AB98x1t31WUFTWbpyOYpMkHlMKNWmuDrNBUPEAYI0MK0&#10;czkNaSNGCkFdLW9pjzfyDbXcdvtW2wtZYGoLp4EAkgk/EBioYjyNRXpD+/vbwXqQ7RbWv0wCjUaI&#10;TQgEgk0OsUIqCQfMU65ieEWVATxeyKCRzbkA3vx7f/j9lt5wU2Z2jumhyeKgnjrJqaTMUr0iw5HC&#10;QNUgU1QaU005fF1U14wWAWJCZBeNVKfcu32SaWw3fa5o5JqqGEbB+yQ07qGuHVaGnFiKZYkq9ydg&#10;2uSeLfdsEcrCAmsZ11WXABySNMgXJ01qccT1wnlQGMoQ7+WJWVWXUqPJbUQWWwuLA+zd7P3XTNS5&#10;OhxdVRz45JcXAnnqTUSBqQ1TVUlMARJ4HmZmY3DKWXk3BMMbrYa5La5mjbxgJCSooDWgAPEVFB9u&#10;fTrHbcrKaKWCa7iIkYEnGniRpBH5/wAuvSxXdH9WsLIOB6bOY7lj9NXo4/r7HXr3JzxR1e3q2qWt&#10;FXRzVSSpIZ0DIBLC6SOG0hkk0gMb6mKkC1/cfb9HFM8V9AmhkYCnA04EEfbn7Ok0kkcqyqqFYmHD&#10;+kvA/bxH59JTcGPDVGLzUMQFVi6qOLUxKn7OtK01ShsCxQemRvx+2PYg1W3KTM0Ka49bRwzTUuuz&#10;faSioIkWMGJF1o2ogXOoX4B9ksO5zWNwdDUBYBqfiFMVz9gr606HPt9ztuvIW7Ju1hIz2bJSaIsQ&#10;siBhVRigkAFVP5HBPRce++tsL2/tau2Xl3OHyMuRjixm48fEyVNJkZ8Zro5qt6ataqmwVUGWCqQg&#10;EvpYchCEpHgpMdUL56eFxE4lUxxpGJ/3FKsJURHRJFNrj1gj+v0MpdyjnSiSkFhTJJpj0OMfsPWe&#10;u371Z857DHuu1XQkguYTRgFLISCrB1ypZTxVgVPmCuOta3sTLZjpDsmr2Du5c9gs3tfNwrkKXKZr&#10;cEFFWUlGXqqeuxNT/EY61qSvpiJIKqFkUpJqRwwWwtY1aHJ0qeDXHNFGqSxM6+gFl5dAAWjJXhku&#10;R9Dc+whPJPbSnWQVJwfX8/X7adYP85e2u48pXTm/q1tIx0TriMk5KlMaDngOHkSOrx+hvmbtfu+l&#10;jG1pqWPK46mMuU2dl3NXuCGkpRLRwZHHZoVlZTZJWm0q/wBw0TSBw5WFmu2SfFxmkmiaGGCYvzUI&#10;W8r06uDa6geWx5AJHA5sAR7tHdt4yMHZkp8J4Bj/AIP59AOW2a42y6tZhRom1q39HAanrX0+zo0l&#10;HuV4d4YbLUddWVtBlKJ8ZVYp1X7anzRieopJpP1zY7xxq8Rfxujl9IBLpdtkxIlhSOHxJEoAIMaS&#10;RqP13a6trJ/AvwCbX+vtULvRIXepY+mD/qHTPL+973y7PJe8vblLaXDR6GkQgHSSG01p5lQcUPl1&#10;N7L2N1z2njqXAdq7Sxu+cZSZZMzjcPlElNOuUgpazGJWR0yTQRhYKWvmUs4YWe5PCgBTvSgo6aum&#10;itDAwgpzqeN0h8kkS6roGRSSRewJAJ/2HsYbHcTy26MSWFWxUVoD9h66Ee0HMd7vvJWz3W9zSTbk&#10;VcM7gBnAdtLYwcUFTnHVCHfnXkvWXfu9cZ1bSCDYb5ahmx229qVkFVWbfaXF4+asoYGrIaqpobVs&#10;kjR2DKEbSXAX2FFfSgXNPKqerXJ4pW1SaDa7eOOSy3+g1cf70LraUkgSxk+lQMfzHUvRToxXUuP8&#10;/kP+Kp+fUra1bXiKMZujra2R1ko6FsrjUNPRqYzMWi+8rKcNUPEtrrGGe4Ja/BQ+QrpqBZSJInVw&#10;ron3RnPkf9UPjRAhUooNrheSR7ENtAtyUGggjz00/OvRxEsJWNcg/wCr5fP16HzbeATdTxySY+em&#10;aBnhmqTt+PGI8VOiCOuFU9U7RyrUOylwryNpC3sffKgr2mX1xExDT61OuMBbnQEEUaoFtYHSDbnk&#10;+/T2wQ4k7v8AV8z16SGNKOpNfs/2T13uHbj08vhp8hBFWsj+OOVUpKyWQiOMSmZ6maad5DLqZdbK&#10;GYggAe1VSV6EhyvCAAFgq3soIe7If0/Tg8H/AG3solt2zQjPTI0qQoIBPn0AG69kZLxVCweo1DvI&#10;9PTuzkSRsYZYQ8csTIkkXLeRLkEgAWBKqoa6nqrkSKrAFvXICo0kA3ZiYkVWYajf/ivsnubeSIGq&#10;mn2Z/wA/SlJliUggP5eXn0ULf/XW5cW6uaOrijmcx+OkpJIKp2fU5cU9HHFUy1MsCsItSsoZNX9F&#10;9gL8guml7d/uZgMzXVsWFqs5UV2dmx5lAotvYmilneipVBlp46jLVUseuoa7gICulVK+x/7Z89Ny&#10;U2/X9jbob+OBVhElO+aRtIduBKxqDROGc1Jr0EuZ9wl2uA7haKJLogqilaBTUVNK1PH/ACCladWN&#10;fysu6sPtRO5tuY/GUmIi23htpRpUZusoJcz2BvjdmUr6VaytrWo6TIUtFtuixJigx8SRogqJXk80&#10;8vmNRnywwW0s12f/AHY2RhKDavXvWlFSYGIYxUkjr6zwQyVtRMYAxyWXrasmP9x5Z5iih20iy5re&#10;ze4bzYcpnd9/3CS85l3WRpj4lQUWpCKK/BGi5wFRQxIFeNOU7q92/aXvL2YzbtdsXOo0I8hx+FVF&#10;M0AHGlSer7et4s9/dakrdz5CXI5rKzVGSqnkSSGOmjqZWako6andYxTwU9KEsoRASSSLkklYbaVZ&#10;WVsVLSUpd2tHBQxqahaRdWmNZxHY1FezeogD9X4At7mBd6hgt3lnlooyXONXmSK8EHCvl0e/vNIo&#10;WkZ/tbgWPy9F9PMjpeEgC5NgPqTwPZ1ukvgrvXeWWxsu9G/0fYGaOmrHqs6sUOeq6SpkKQz43AzP&#10;HVH7kxsI56kRQLYkFypX3APPn3ieXtmsr2Ll5l3TcI2aMrCdUSOoBKyTAFQVBBaNdTkEV0gg9R5z&#10;Jz+tmiw2sTSSSLVe1hHprQHWRRl/0lamoqKHoH9w907RosPuOv2pW0m/q7bVfX4TKUG1K6nyyY3c&#10;GNpqerrsFlqygeqgx2YoaarhklpHP3SrKn7frHu0X/ZKPjXf+EfwWTyfwX/Rlf8Ai5838Z0/34/v&#10;V9z4PJ/e37Tjz69P2/7Hh0ft+8Sv9fn3Up9b+8F0fUfXf2WPDr9J4GmtPptX4KV1/qa9Xd1GH9ZO&#10;Za6/q8+J4nBf9Lo/0lM6OHnWvRIf9mx7D+1/jn2832X2f+lLT/BptP8Acv8AjP8Ao9/hX2/3Hk/g&#10;f94PV93p1a/3tfj/AHPf/9Aa+we2NmbHzdFj67Zu+85XV0posfhcdtlazGmtwMH3qLKapalPu6hX&#10;UrIwLWjBUgg6u03JPK/uNuuy3jx8zbWLBC8hmlmZ59EtUMYa3e30otKqrBiWZwW0hVXKflX30htd&#10;g2yxt9yuJpJYY6ufFkkVSlGTxFlBArQ9+sZ4dGp+LPxy+ZvaPVGTpafvrobbG25TlNyZPtPK9lZn&#10;L9jLi+wamvxWQwX3Gzdw7FhoNn0UVDLLDi54poHqamoVwymFYlfuneu6Kfb1TnqzG4/bdEtHQ5ak&#10;pEx6Z3c01MtTQ0VUK1JytFj6OhGYRSFi8iF2fVZLewLylybypufuD9HacybncbtEjxSfqC0s+79b&#10;TCY1Dzh/p28QvI1CI1/HXpNfbZtXP+4w7RLvm6W9rJxaEiEg0LDuKNUVA1YzQZ6AT4v/ABh+MOb+&#10;SOG2FiuzO4+9t1Pntw9V7urTvbI9LdHYHcmfxOZ3tQU2x49q/Z7w3hn81R9VVs1X5cu+PlhpI4qm&#10;Cd2p2iR+E7RlpYNvY3NzffbuzsmRy02Ox2Hp6cCgp0SGirc0YVSH+GU0cwubBpZnjJNlA9zHce12&#10;3y3+57larL+4rKOOOKaWd2aN2LGVIGrrWVwSGYsT4alRQVrPPJ3sxY3amzmulfb4QhDu6ySyZFRw&#10;+MgVBA8iPPo+u6v5bOyc52Vvyr2bi6/BdO7C27tDZe0t2bq7P3FvGsxuSnyOYzu/sL1Mc5W1eawO&#10;8M1PR0kVTOKl0hoPJCsdqglQurMRQ4/ZOa3XnMzu3FxQ1eY3DuCfrPKVEOJ3xBkq2hpnqMhQztU1&#10;GIyWMmoaVmmpJYKsQ07hJVRnVh5ZySy8zWO1bVt21zSOscUZvoVaa1dVJosgoJUmB4SBkMnh60Zg&#10;pWYNv2W42XePpLGysZbaJgv+MRhpEqpqVGNQZAR6LQVrWnRzIpd1HvrYuxOv9h/HreWJo8ThOu8L&#10;S96ddYwdk9LfwvA11ZmIcHl8aMa+89p7427W1ovWCZYckkRlEqNo9hbFltrUzUFVhNm1e4MXnce2&#10;4Mljd8Y+Ssw1NPgRKxzu+Nz5aWuy9fTUkNaslPHJM00kn7aOiuwI3vbTfJYrnb7rfjZbnGzwxT2R&#10;XWPFAAjtoFAhjZmWjEIVoNTBtIon92Ofm5f2J9tnaW2u5tQjmtwwZEote6ulQTStBjSCtCK9HA7I&#10;wu+G2HuXaO499L1dulauDYuzOwOlWxdLvuDa25Z6E0uE2Hsw4+fbuEz9RUUM4klNLNSrDEs7QmWC&#10;F0h5IbSz8VFm9s5/JYPcO8Kumx0+4trmrwm3tuU2JZ8nVGm2RkarIbPnp53p4Y1qaiimnKHiRTb2&#10;n2iw3nZmey3lBfLt8DBlnYPJMXKgfqoqMj9xLCMpxPEAjrELle15h533a+tuWN53CbcLVCZjczyB&#10;CHwugsSGqeNOHTdsPB9v7dWTbO68fNntt9WbTro6LA9i7ixm/wDefYVVmjS0dBlK/sh8PTbjxWcp&#10;ofu/uKemkhiQVRXQVUWEHr3rmsr4pKrJdtbymXJQNmJqLdlPsNKzI181T/BqaVKWDadHU4mkSinn&#10;aP7CWnZmZHkLhbEP8183S2kFnFtvKlmrxTCIyRrdMEhCNLIHpcaWYssYDyq4DdoXuPRvzfzf7t+1&#10;tpCLyVJ9s8SNJA1xO5VGJ1BAsirilVqpoei1/IT5Qbt6dq9mvjOi8Fnnxm5s7s6rrNmw9mxYLD7G&#10;ptp1u+spTT1mH31FiMhuFdx4DGJEa2jqI2jFRDGsZqGYOmbw42zidiYbrrLZDduUos/mqdMzlSuc&#10;hzMn8Hyb1kdXl3cGStpll8UVw8MV1JRrH3Tl/dxzDc8x7nv+3x2O1yWsBWJKwvGfFA/shwQ6dZoQ&#10;zVNGHUve0PuruPMVtcXNjdSSbS4UTm4aQaGXUUVauaVahB86Upnqb8cu5N3dm5Huzd/yEwWJ632J&#10;kuvNgbifbBy+W2nufZFJHvFJaLVtiKpeXH7ayENMKiSYzfcVWl01gWALWrwzwVFbiBHRNuXO/wAB&#10;ZJniOYk3XK8klZQ5CprFqabBw0GOpJ3KUsUELh1YIGF/cxI0gMcN3qL21sZ8ghBbrQK6qtDKXdkW&#10;sjOwzmh6nzlmDbIopZp55Ddyu7UahUcKAGgYVr69Wl4bL4+Gngjr6yorVweGl3FoUVK4dNoQ0IqK&#10;bI4jHxusuWiqGlhAaskqp4zq0OodgSu954qDb/TfyWxFbHJn5/ttg5bE5GvebIQ4uph7G2lhauGn&#10;kMhpaGkqKfOyRWijQ1Cu5ct41tCn3uZIt5+79c7lHAkcMcQDRlVGusiSKSCpdmBioSWOlWoKaj1B&#10;Hvfy1GNm3KKeBJbK80E6jrKFW1LoLVKfOnHHp06ZvIZGs3d0TuDFZF8Nj81m87hcpiKuaQLl8bkN&#10;kbmzlNSLRu92yEddt2nqVlN2igikQfrJ9lU2znK3H7dvtOm23TZXLKmLrcdDjK3KlqHTA0gnasqK&#10;iKKkMkauoVFAdLjm3v5+N69w9736zn2SGxs7OUVrJaq8TImoKzhw5/UyMGo86Y6wqm2ayeGLbLqN&#10;UtElJoqISagivcp9OIz6HJ6HB0gcrLUaCYHDxyO5AV9LLqiu2tU0Mbi/Nv8AD2Le3ett3br25V5n&#10;LQU6vTA0NPRR7HxzPPUh43kdJniE85pU0uNTGw/23uPrjf8Addvl2u2h3K4uttgR1keaZ2katKau&#10;7Se6lO3o4t9muIXtI9vUPtcSkNrAJFRigwONOsZrKSCoEbTw+Z4zJaSRC4HAXTe8mhtR5+g/2Pt1&#10;ruhqEbXq8ZB/eKbN5CKm+9elw+NgpoqhTLJTyRfcU1SKN1Uv5AlgV+vs5i5m0Lre2gCMKfANWf6R&#10;rn59GyW4QmtrHX1Cj/N1779td3MKRgggrOHLL9T6AgN/cDZXV24tk4uelztQJaWlmpqiipqStx+I&#10;lqaqfzoIKybFUVJM5aMFvXquVseD7D10Ruk9RPKn2N/sdPouo6ZJGH2Bf+gepK1cU5Cx6yOSTpP+&#10;+t7EOCqwKBqmLau28rWVUtNQZajd8pkzjzNIB5JpKeuoZaoPGjFl1hVIv7fRGtphEL6YR+fd/sdK&#10;Hsg66kuJk/0rEA/l1DmjqZY7RVdRTPG+qxipF8g59IMlPJYH+vPvEd65zZ0GRipPsMZhaCST7eqx&#10;OMjx0EhnF0xwFRLWPTVMzoNEoOoqrLfm/tRceDRHgAL+pAJP2kAE9ITBPGT/AI9LT/TN/n66agpc&#10;gsJrYjLMia9XkKkkG3qaERRk3/oo/wBb2EeI3Nunee65M5QzYTFPRiWprZGOMrctTwmnngk8VZU0&#10;bTQ01TJNGkxU6xqBBsCC7LfSfTQo0aMFetCDnBHr8+mi0lKu/ij+F6OP2kE/z6nCNYkRVTTyqELI&#10;VKrZiPVyzNx/h9fYtz1G58FhKqCdqdo8hU0UZrMVg2zVbRRQVUNXU1lZUSSWroFp0ayhRpcqf8Cu&#10;tt13BowILC1VAAD8Sk/8a6o+5zwJ4YiSND/CtP8AB01TrTNL90JZC9NCyCCorGjhYzyIFLx6rJLq&#10;T0P9Rzb6+5ux9pdqZXZ1P2Y2W2tT7S3BLnHyVNJtmTGZiDbOGhtJJkK2WvMcNTVzSIsYeJirstuD&#10;7KL2S9kkEkkjLQ10o5IY+jAg9v8AlA6aiSO4LSyXkv8ApagA/Lh0lDv3bp3VW7Xqb/xLHxYOeKQX&#10;kiqanNJXxwwUip6pZKenppnkJYhVF/r7UFDLu7CbhmxuOjx2B2qcE2SpaXPV1SuYqamWGRIo4pIZ&#10;YKmOWRZC6Rq7JpGoiw9muyI10JfrrG2DU7dMa5p/EaV/YR0rtIbORm8W2TUAacfQ8c9PVRV0FZT0&#10;87Xr5HqYaQSY6ITrFIZfM7Sxuzp4gtP9WB0n/XuM+68PgKXBTS1eIkqd1x01HFOamFsrMJKqoQt9&#10;jHkDPStOsRLAGNuBz7UblBHHbvJFZQagDTsGD5dG9mYLeyuGNnG04B044Hy8/XrrFVlXWVQngnin&#10;w8zSRwSUsdNqBhVnvOEiV1jYoVvf62H59g9UaKktE4yWKqKOF5KyOkxlFR1ckIaOPy1FVioKCrdn&#10;1gKqyBACTbj2Dt0m8Tb6XUzg/wAKsVX9nH+fSFrdL+LxLhAZf4SF0/spX+fSpJdgNOkj/lo8Z/3h&#10;v6exq6068o9x1WGTb82byNQyzz1WZ3BPUTQ4+HxOslXBRRSQLNV+J2hheXXIZZV5JA9i3kHbV3K4&#10;jgFshU+TKB/PPSHdOaNr2ewktWtwXI4+HT/AR0GXZW/qLr3bGT3FmJAVpZY48bj4JEiqa+pe4Wna&#10;aZZo1h03kmcqQkKO9hpPuybae3Mf1dh49ubaxlHRbqNOKyurNEdaNr46co9VUJW1IlqZN2bgCiJ5&#10;WfypCWKFSoPvJGztf6owNbWNtHA1yVaRlABIQGgBXSa1atTXqEbqB+ZdwWWWea224NqAhYrr+cgb&#10;UD9nWuxvzclZ859+tvTfubzOe+KGzdzJFtHZ0dVksGvyM7LoKk/Zjc9PQVNPBUdJdbVqLkYaRI1g&#10;yuTp6YV33MCGFk/uLelNt2KKkp46Slqo3kb7uCOPzLJ4pZNReojqJHeRx6hcBj9bkCxHvHNF7tMc&#10;rbdul0zniC7/APPpU9SDtO0bNaRlluZmkI41Qf8APnRy+tPj/D2VUZHLbokyFfjqyKmX+C1En29M&#10;lJTTQpDQQUmK/h+LEaKioJJaeSRItSxlA73B7N9pM8DtZ2krwKSNnlljd/I6kxxwBxGZH0lrsD9P&#10;x7i+45hN7cLcXe43f1X8GtvDb11gmpp5Z9elcVpbC7jkJZwKjNMV+wDo7m0fjrh9vx01FRY3D0lL&#10;QzpWMtPR0S1cLqjLHP8AcvBLIZFjZo+Ta0h4vYgKK7sDdDN4qPG1CColsKycQ6ooAfS6oI7EM4HP&#10;9PaC+uPrHLq6o5FNNTSnrQk56FUFmsq0jofl0OOL2DtqnSAM0U8EFPLFLTo8oeoEilGErBxYwswI&#10;IsR+PYX1m6d8VX3tIlSHraapjknnFROsXgMgQRxeCSJUkYuBx/reylkKFdcqYr/qp1qa2FuQTSte&#10;l1HhMMnj00UAjaPwrF4I5DF9FVwzqzFkS/N+Dz+PbTPJncpSmhye68okcsFb4TSeU1FFKiAq9VJI&#10;7UktJfgoYiCD+T7V2crupZwPDHy6UMdWlvExSlPPrL9pRQSP9pj6Jf8AKYvLICsc0mk/tvHKoDrM&#10;sljySG+lvYj7Tx0uJr9tz0+TyGQX7UF8tUy0pp7OpgnjjpI6VIQ3ilPOn2lk3OSCciFyp6tcpbzW&#10;/g8X+3pgzix1+GyNPX01NxKsMdGUZ2Z0njNJMSzktJ57Hkkf4ezJ7x29R9k/G7dGLp0Z8v1FkKXe&#10;OCklkl8393BOGyCwxwPCs8EVB5I7EEKZAfcv7Jvibvync7Peo53nWWU1c6VXCAEsaVUsW+zqD71L&#10;qz9wTEjf4tNEKDyUr3V/OlPz6pmzFfWfFP8AmsdZ70qWNJ1j86tl1fUe6np6SkjxkHduycVV5/ap&#10;rdUbuuW3PS0FULq6NJ4+b+yHU9JtmooaJMdiYanJ1KwGSWuiFbS1VSJo6ipjiiZQ1K00MLJcGxYi&#10;49wxzNa3O2XCS3ERVCfs6mxpRDaxKVLSFRWnl1eSprVeVpWiWnBPiCL4mjUcASSEurMP9Ye1PTbb&#10;hpKCsyFLg3rKyevMUFO9XVSUuKpJIJpJqo0zStTvTRRxkaSlzf6/j2iCB4Y5427WPSeCCVk8VVqp&#10;PUCor7VcNOahFTQJGmeRUViZEjSBAFXWzl/r7e9t7fjhippJKahjiq6h6oJRCWmFTLEwiaa1I1K6&#10;cS2ZQwupI+hPuzSdjJSp6WRxNgkgfaadcK2ujl+5iiExenQeRrWWMsC6cgm4JT275jblMKCpEFem&#10;Np4qCnhqoKWgiFZkZJ5FVYY5AoqYI55CFl0yAshPN+fZX+7ru7cLGgz6mn7PX7OlX0te4uv+HqDS&#10;5VGlpYXgnnSeapbzX0xUxg0zapHHJAVD/t/c3xRNRCJ6qsqaKjgZ1DwJFWeSKknaRZPGvlZ0VTrY&#10;sdSggix9qLaeK1d9ueJxekgKadtft+Yx0xHbNdF1UAEep67SSYus0K0sDvIpif7gMJKWaaON5Ekc&#10;ABmVtIFr3bg8exg6y2hSdjdpYTHyUmTocTFLHuTOtJXTy4+jpMZEavVVU0jNAIZxFqIb6qDe4uDM&#10;/t1yrutluK39xaqbYd5FctTOgCnFuA+3qAfc7fnshNYwOxumPhqB/E3aDUUIFSMjPp0Rb50fImP4&#10;w/E7sjf+PqIMrvKnxMuy+v8AFUsVPSZzcm9N21kG28Bi8HriqGORbKZOPw2R9UgFgGsQL26t4w7j&#10;3Fk8zFRQGkhlp8dtrGPNU+A7dx9XCtFR+FJVMi1wQNOCbEqL39yH7gXLSobS2l/WQMG/CQWI1E0p&#10;8XA/yp0be3W2Jy/YLeXSf41OO801VwRxPd5/xdFa+I/xzqekemNlbLyeYycm6cxFlt4dsbwp6amr&#10;MhVdpbzxlVPm9wtVZGOqqaSehmqWjojd0iDsFUA+wiyu5ZcRLUSVNJHDE89VHDN4Cyxq5tHSCRQr&#10;KsgNh+Rb6+41vTBeQlYyHkp0OrFZJr2a5nIYUx8urANtbQgysOPKZCaqWKkoHqaVqlaeWqbxsP4h&#10;UQIBAJBKFvdCtz9PeWm3rWCOrlp6S+Po4qaoqnihIkkdHVrKXP7hhF2025Av7QwJJH4MczUKqVA4&#10;n7af5OmJrlvGkQksoPkOuGS66xdTUUgmqvLlquaujoFqXQwKlQfFUK9PZ6ZYqlnEaMAramAB59rK&#10;g7FpC0NDJm5ZPuYquG3jhhneQ00n0fxlm8DfRrix9iyyklVHWWqrUkfP5dNNdWoGkBvE+zoD9ydE&#10;KJq7L0e1aPyUlVjKx1q8hkKugpYKSvp5ZJqWmSqiAhqIFa8YuNBJ/Fi3YHFUeVzP3EqCplkWNop6&#10;mtlpn9U8TKzSxMhWXSp/1mte449o7ncdutS0tzDIacQqlj0z4khdKtRPQ46XG7a/N4fa8WPo6uHH&#10;U0EskRhx9DR1lMI6WiqDUUgSeKWURNHf06iXUEAi9/a0O1cTlNhbx2xNjU0zvLkqmkrWeRa6ieKW&#10;WuMUrVKz08kcQLMYGjYkfW1wb7fvEVyFUQyrtrV1VUg0ArjgQa00t5NQ9Kb1zdWn0sn9g3GlKkfm&#10;P9kdFy3NvHPbZ726q35V5+CbHVOHfYwrcfVfaU1FnslX0VJj6fKUNPQOlfHWVjLHF92ZhErW+nsN&#10;araOP+RXWkvS3YdRTZDsza2LqMt1JuirrIKrL7hpcRTPVjblfUoFaXJ0EEF9VgzojN+PYwMEe4LB&#10;FZ6fqJXCLU0NWwC54dxprbBrRiTTqH9wMHLW4PNYySLG7AU0imSBxAHr5Up5Y6Llv2orP5bPybX5&#10;P9Y0NdRfDLvvfuG2Z8rtgY2CSLanTXZO7spDjML3zg8fMs0e2ds5bcVZFDkoabx0bCr9KRcMtZFN&#10;gqsTZLbOfxEeL3BicjFip5IKLJVzUtW1WlOYagTGoRyguzqLABTf2Ed35c3HabOS+vYB4Qehoamt&#10;CwAFM1pjqU9tiae3hm1AVANSePyp1fFDvnaFVQY7NpuXBR4/JY5MlST1GYoaWKpoJ4PPDVRGeaMN&#10;BIhFm+hBv7MHtjY2+dwyRJiNsbgyFfDHFG9XTYT7eLiMwSGN5YQkaeB2PI4Av7e2jlDdt8s0vrOB&#10;fBYCgJoxJYCgXiRnJ6td7tY2iuss4Djy6DveXyK6M2FRJlt1dtbCw2NkliiSabc2Knd3nnjpYEip&#10;6SpnlleSolVQAv1b2s8J0R2flaaBP7ubupIa+nqFSRKqPHUytTG81Lkp4rBImp1dmFixK2vYkEYP&#10;7I83mITSbUPAJI1A1XHzp0gk5h26zkYXVyq0zxrXoLNz/On4t7Zq6qhy3cGy46ukXHF6WJK+orJG&#10;y0scWOjp4I4QZpKqSVQouLk+xW2/8duzJiaKXaD5c1MjItZl90inWmp5WEZlZkpmEbQK2olSACL+&#10;yaL2j336tbX6CMTagO4IFyaDvKHj8/29P2/OOyyBWE5FRXh/s9ANv7+aL8QtrYOo3J/piVsdQwTV&#10;D0m3NtVWRy2Wq6aNzHi6Wlqnh+5kr5QI4I1VJJJGVQ1zf287n+KPbWROPOMq9o7apcnLQ08MP98s&#10;uY6CqVkWGQfbVVO1e9ZU6VblAFYrax9iRvZ/mSzc6+X5HRTQuqIyk04L2dx8qYz0lueednm1xR3L&#10;akVjwrWgJ9fOlOgEwv8AOm+LUrbkpY9lfJXd1VtHFZfO5KuoelLxy4OhpJsjkELnIqYqKgoYHaxD&#10;OyKTf3nl+ImdjmKZPtvadLJjWaDKrTUe4snUL9upklM8k+5TqmKxk3ACl7alYXUi7ZPYnmTc0+oa&#10;wWCMAE+KiLpB9ew5AyR6dFM3Ne3a/jkz8v8AZ6b4P5v+T3LSY+o64+FfdW58fuWhwWQ2dVbrzGG2&#10;BR5qjzWRoaCFqCrqNt5kUy0yVolLNqIjQkFbXC/oPivK9BI0va2+KxK+uoaD+C7V25tnF1mOOQkS&#10;gWVzUYesmpKPHpUeTUrDxolze3s8t/Zi8sbm2t9xijWJpQNS+HQ0YFgx8PAKg1OafPrR5usNEmlZ&#10;AyqSCRxp0Be7v5u3YdJu2XDv8cuuOuaCh21u/cdL2R2V2xlN37MzkW08PX5+DG4VcJBtuXOZHJPj&#10;QojeQksb+1In8vvqzc1Yz5jfHaOWiiqmXx0u8HxNNaK66HXEU1EyVhlsGaFoVQ+pFQgEFfNHtZZ8&#10;uw/UT18dkb9PShOchjRBkDgPM0z03DznbPRHlfxicY/M/wAuiKdw/wDCiH5c9b7ex1ZT9JdBYDNV&#10;e16Seox+cwHYddkRkquqpQc7Qim37jKeHa/8NeWWnhljnmeQJG0pDE+wH7V6Z+PnSm6Nv7foOlq7&#10;cGFymVy+36vdOd7L7GqJaetocTXxipklh3RTz/YqIyJ1jZBIpP8AX3fafbWxm5c23eZdtH00ik66&#10;hCCATQrpqGAFaV4+fn0tud0uLiMSQ3FFAqT6dWTfCHvL5r/Nvoyk7P3H8tYOod85za+zOwYNhdSd&#10;MdQTjD7TzrUORlxFRU9obN7InrMhlcdK1NTTvpEMkquytpILhsDZO1qqOpwc3Q/StLuw0DS7Vir8&#10;TuTcOIy9MZV81akWf3NkmmpJYiSitIZkB4a49zfyJybslvHaTzcu7UJ/DGgPDE6ylhjXrViT60I6&#10;Krqfco4vGlmrD69CL3LVb321TUe49y/OX5NZ/rPGZGXFdm1OOxPx72jldsZgRS0VBQzS7D6M21X4&#10;2shyLxiRY3WmlsVdbMSFzHsmlwEgqV676T2q+Pix9DVvtfqzYlPUUUtZUwQSwVFVWYasmNOolLft&#10;mNio9RPPuUJ+XOQbQfV3nK+3QyCgfwrePShJAyGrXj8uk9pu1xI4XU3+9N/n6SO3aLqvIzxz4nsT&#10;5WburNyR5zIYas3H8lO/qOnyuCosdWV5OLxe2t/YTD0dRUxwCKM/bumtxZRx7e9p7z3pht1bFpKj&#10;JzTUM2cXD1bYfbGzaDF1EFZVCmilp5MJtqhrKanpDIEcJOpaO+on2G4dy9urS6a2TarMQXTaJQ0U&#10;ahgVKdoFPDAUkHTQMctXh0YXSXk6q0bgsRWmth/l6ae7/jL8fd59HfI2tm2rU5GobrSv3ZBhe0e2&#10;O7t6ZKjrMJt+fJsldTdhdm7lx8s1RLT+SMxUyBZgrWJA9hbunuDsDI4iWlptx7zpMniMpRGGpxtR&#10;XxT1+mtiWpWWCKHw1VPWUxaV1lDjx3C6WsQk373H5ZFpOLblraV3BSo1fTRAkLjBWnkMAUHpTpWb&#10;G+hAWUpX/TV/n0PWzvhf8LNpbjpa7JdJfGGalzmFkWePcuzevpDgnp8Y9RjKiOtrow9FURVMUdID&#10;GEa8mq/49hfndgb+7Al+5hxnYu6SyUa4Sizn8YyyYmmMkZqq6qfI1EtVls5SS3enDyh42UMzMRch&#10;FeaTzBu0XgbVtzW74BRRUACpNGc04UoD0us7KbV4jhDGPn0O+E7p+MvQmPFGu8Pjj1bh6c1EmW/u&#10;nVbU27SZGrhR5KWkp6LDlKCho6pFAqJfEylCwiWIkEJrLfBjdFVGtT1l17unbm4aWahhq6rJY2OK&#10;g3UUmiqclU5mjfUV1FGVJFZZmkIfX+PbXNHNOzcvWYuJbe0SUEZWJWNPPVkilMDjnozubiyMLxxS&#10;L4lOBFP59BO/83T4TbRrJ17P+Vvx/ocfV/d1CUmO3aK+rxEUrNTUWMiniiU5GqqTIrvJ6bJcW/Pu&#10;0HuHqTLdnUlBndv7OrKfsDZtbF/dvM18tJjaaYU7KZ6SSremnAxFWEJkRFRmBsrLxY/5T96vb7kV&#10;ood13KKVO1oYltP1I3YhgfErrKs3dpDBQMU8+gja2c8TzXDlRBk1rU/LHWtt8CPnx0f8GZcvtvs/&#10;5S9X7q+PvYe263O7j642Vt2sze58dlslE9Y1RjKdq6Gqqt2zSSeCKCWWSnQPqZHtyTKn+Ifyd3Zj&#10;qzb/AGpT9XChyNdJX1eTp8g0mXhqJZSzZOir8GcPW0WQp3b9uWlkg8ZANjb2r3T7y19u0bbZtVhE&#10;Y3q2oQuHCt366pIlJCvDAqTRganr23bjFuVtJcQgpGmrVrAXC1rSuDgGnVsc/wDwoE/lpYKekn2B&#10;TfIyfLYnGQYvD4Km63q6DEVOOESrS4nyZbJZOgjinQAKXhZ9XIsbEPcfwY33/eqsGT+SLHF/wGrw&#10;GHoJdp43PZPHY6voJKetgny2fiyc2TmqKWR4vNIDUmNiPICb+wctzzlzTZ7hzHs95LO0I8MxXDPG&#10;FaQaUSrvISTUEEnV6EHou3/mTauV9oXftzZnsTTEIWRwDwOkAccdMeA/nbYnsDZi5jYPwL3nksf/&#10;AHmxmdhXL9qYrr7H1mWw24KasxmZeGk27ULQ66mnSoWNwUdwA6yAkEx2M6Fhqdu5Hae4u6s3k9r5&#10;fDVmBym1tq7R2Pg8dkMbNC9LVU7zS7br8urGkZoSYqmPRGSFsbH2LZ5fe245aksb3l/bYrdV0M6T&#10;MFERHfRVCuraaiocAnNOi/b+deXb++cwRTqQtSrJpI/n0TvvX55d8/332t2j1r/Lx6y25vTaG5MN&#10;nsVvfvHu7tXsWTF5hpIa6lr4V2xujYNMlHJUWlMMsc1NNJzIjEklIU/xI+P3R+1BtWt3D2lnsNvO&#10;bMZ6OHNdh5HAinkp/uMwKWlyOAOIrKeSOSL0v5DOALaz7g3kff8A3F5l3Pd+W4rmFVSQV8Se5UMU&#10;7m70mShFCBQAE/EGyCYXm4bdu1ylvtrtrLUyoAH506jdH/zR/wCZv84d3b7qtk7Y+I/W+R6d3Tt7&#10;YWSyW2Oot0dl5Kop975WjwFRnWk3PvnIzTY/Hw5RmMa6IXK6mU+52263o3Y9OYNhbCq8VunMlslF&#10;Nm9w7vy9ZKK2nbI1hqKzI5mSoelFOzNIlyoNyR+Pcl8lbTzZsnPtlNvfM/hySRIojiKyxStIBTxT&#10;IrunHuZSueFOmb3boYofpr3ucVoVCtxPnjoeZ+mv5mfaO5aT/ZjvnDgN/wDx/wBrVr4TP4fr/pf4&#10;+bUTKVuHrf4HQpIo68yr02Xy2QRHTxSw6C9qYQnQyh5VdibDhxMmUOT3bXZ/DU53RLT4bJbkiw9a&#10;4/di2vU5Wsyk8+RirGIgEEmu7sCbr6TKPM/Ou3qjbHukjxXFurMTAZSjuK6VV2cjS2CG4H+HoJ2c&#10;PMNtuTI0sS2Stg66HSPOi0p9hqfn0eWbpHuvcG8I9mUuyeqaHq/O1VZsyj3DujbXXWV3xia0SvTS&#10;9kbf2rRbVpKDCbhxMwORNe4k/wAnjKIqSESABpd3RSb03Dgsl1pSV0e3qCryOMiwW/8AO43MR4Sg&#10;geopamukwtVSS1ePkrY1UuxaWmJvGylRbF3mTbtjv93u9o32GYVQNrgoXAYBuxiGBYk0Pb0OXg3K&#10;4kUDdZFiUampITVfkOP5dG/bbm45NgbZ3LgO9XwFbu7x4/N5DP8AXezMrt7JZjMsMPVyYrDbjweQ&#10;bCZOGKoYR06yilnsDUpMpcNygoMe0W3MpmNp4PF1lVHRw5Ok2Piqv7yTITvHXQ0EmbxWTwtXBTR1&#10;JDzVFQ08sliZCxJJjOZYE3iPY+W0uJJIiRGsyFFcgV72TQagCtagV4qRjpqS/gsGDi9uCOHdUg1x&#10;kdL/AC+Sym26fcX8PzuYq8Y+Wra6qz268/QVDYLGyu6V2Zo8RuLDbmosnFDKWEdJBHDTolhEqALZ&#10;jw2H8W4JcWlZQQbi8ORV8TtDbuCqzFuFaOaUNXY6XE11JWTFxxUMxlKfViefcobJytNuOyRfVTSC&#10;CjgMGOtX1HUJFcMhUZC9ucdGpu5YduXd7mVf3YVrq/yEGn556mbn31gDtqHL4oxLgMpkdvVa5/d2&#10;7c/icbX7VrcnSHJVO383HnsXl6fXFI0kVNrMBNh49Ho9jbVdOd3bhkiy2Po9s4DEZCqgSaPclURU&#10;4OCOJaWukkoSRR5Ix0oZ4VeNbSWMms3uM+XuSt1udtvtut7OVHjK00oBJoAAIFAFavqFp0QPzRaX&#10;FoLza/DkGgNRcmhFeAPRDs3/ADEviB19uPM9dw5LsHtjeO18ZPPVy9Z7RrMtFmvLWNVpj6TK/cU8&#10;+PrnyTBH+2ZoU58SqtlD7szrXa1bHjKyt3z2ZW9fbgxabipM9Q43H7P2wcTjpgIZjlMVR02SqaSO&#10;khE9mk1VEXqY2On3K/8ArfWWwbZvuwzbhc3W82cLM0JZZY2LHXFHqCAh5QVULmhNK9AXZ9/3/nre&#10;rnlzbEVNxi+JQzU40wc1/l0hu7/lr2vQYPelVtHpz4+1fyA62yybdpusctuLJ9s7wqN37goVbA7X&#10;xuJWpxVNjtw7ny1XHTxh0eOllmERJddftPblwfT3V+ejyu1eptkdibHoqjRuDdFdNlN5bxeKlk+2&#10;qLwZ7KZjH5Cds0hJENLH5I/QGUnWJu9s/ZWxutqsGv7RNu3a7so9NtLDCiqWiDlxI0fixyEHJ8Wi&#10;8NPQl5T5f3y29x9n5S3zcJjY3Ku0gkbtRgSFABUIRwpqDH1J6k9UT/K35P8ASEeR+QHyL7R+PPde&#10;+dtPVYrpqDG7M6y2JtmoyVIcvQ5HDZ/a+2sB2nS1dLgpVQxZLc9ckNULssjA3V9B272TB2FkduTy&#10;bMx2xqnb8eQwkO2tpV2KyO2cmmFSqpsHUR4XK0NDX1UtQAEtHHMLgBhx7kjZPZjkjl/k2eHb47m4&#10;DXRQx3M6ypLC8lJS31CSqITVjpChNPxBjUnPDlr2xi2i9n2OC1jl24xqWr4TaUYAk/BoPGoAVfQm&#10;ueuMv8vDobb/AFjS7hXGdldqb1odyDb26Mj3z28e0chv/AT7pbE7q3bmsz3BQ75psbtubGtNVS01&#10;DTU1CYybx3u3tZbWqY8HV7xz2PgyG49q9g0cO+duELDDUYnCZXTU7lwgzrwyZCSainknmoYZC0tN&#10;ShIEYaQfbM9judvDtuy3N1Et7tki2rEoFUvHRElMSaYzqoDII1jiLEkIBjqRXurD262+WYyK22QS&#10;gHwqoQT2pVY2RWXhx4fy6S+Ww+8arF9Tdf53f2Gx2+Oht6p1ZuPKz0eTjwe4d24akXF9W7vzOz8F&#10;ksNt3J024niohnEoafH4aWukmmWlSM+MRqbeZ3JhcTUT4jCd5bTrMxS7lQ7c23TR53D7ZzkqVO36&#10;al22Zn/i9bS4ypiiq5S0VQrqzh1b6Fl5YXllaXe52u5320bskcyLpdXSaSLUVYySRuFAcaomUBGG&#10;nUhQ6OjIV3DZf6zW+63Ed+Fd0KyV1aKtrBIJrQVBBB+fTHuzrfI7Gw27d/YHeXavw77Wh2Z2ZsPE&#10;0m5O0H3bsvfG6djUuXq/735TeG6sJmZNr4f+P0JymLhpFiw1TAYxPRTUrNTnXe/nfbgrs5vDobHJ&#10;kmylLgd3994zAV0uHkxs1Hj3y/V8tDt+rN5P4rPtoMtMKjR5JIVj162uxwN++7tW47dF7Q39/LG0&#10;97BfTdsmsAk2Q7VHaqEBSCoAdtTEatROAvuFZc9xX17f863oltLvdL57MfUPMVt6w0JDYjDgowCj&#10;Oa1p1aL8Ctjzba2NNurLNh6XePZ2w+pt49h4vCblTP42TfsuJ3DR7n3bjIKQQ4rB43e9fA1aaekh&#10;ijau+6lbU7k+6ZurfvJ0z2Pp6yV6arjgauwau5p6+BcfmqJsrVw1EtNiRHgY8kzieeVXgMxKWUyy&#10;R4JWz3ipN9Kh041NjtGacfXPUbzjCsWKgH4qAgfb55+XR+PyP9Y/j/W/P4/4n2YLrvceK62xOf3T&#10;hew6zI7kpaGmxFRtukxclPiHo8xPK2VxNDnd2Y7K4fCZWngxgeGqpKMzhtK0s0bXsthuZbZS5nXS&#10;woRTuH9MHhjh+Y+fSC9hFwsOk0GupAxqpjX8gOHH8XCnCJV0MNdGIpzN4xNDPaGompyzQSCVFkNO&#10;8TSwsw9cbFo5FurKVJBdtn71oMrHuTN1dPg9r02Rnlo9j7J3RgMRvSfLHBSRZOagn3hu/GU1ZhMV&#10;SU+ZElRPSZCla7y+KkcCKEqLLeIJy31MizMnmw1EDyyKf4Oku8WMz/TqI2FuQaupNVoPID14dZyp&#10;9Kj9PIY6mVubG4K6TqP1v7E/eW5d/wC7zsSDN/GjaOzpMZT4jcOE3BLt3LT0+Yw2bp8vFRrRYSgq&#10;ZdlT4vMwYszqZMTJWPHiSiVKpHIjNPfW15dNNZWcUelSMahqNMEscVrWlB506ZgisrVTDa3kmsEE&#10;qSzM3qzA0GK4PkDSpqKNyUQkrJJ0ydc0AhlpZKBTSfb+V3gdahqn7T+KCemETrGFqBEBM90ZhGYz&#10;O7A7N3Xs3p3A4ik+PPcu99rtHloqfbeUyXZFZ1TTtLWZKpFT1tjNyY7duw0w2XqJZq+qnlp6yZHC&#10;waKtalniMbK5hjtHM51XQPFxrVQeNBgN50rwOeI6L5DYtMEYOK6iSACxoK0FKGpHl6dBwds7Ird6&#10;53PYam2FS70enhx2X3FjsfhZt5TCDHRUIo87kselBuOJqLHOscA+8BjiZdIQhLoPrbAjMZDcu4s/&#10;07jhmoMzUYjcnYOdl6xwWOwPYUM23oMsKDrPaOzhUZH7KZWnxUGOXHSpDPJMKaucDyqbKDb4pGmk&#10;t2+ncijKoGT/AETgH5dItwluY4YzYXem7RWbwTXS40tRase18hj5VAHS4pxVUcdDTpUiWniaVIAE&#10;yWVq6uhWIjH+TJVldLKlUutfNNO8wl4Yst+As7F6uodm9i73/u/1T2xvHZ2GyuNjbsvP5DNRYihO&#10;WyNBjpsjkcc/WfU8i10WdroYnOQ86xNEHKzIVkYttYoo9ymkuIJEtFmVRr7TlqAsR2gH/Z6fst4m&#10;extn3KaG3u5I9Rt3oGY6aldQY/lQcaAdSKLKxSLSU9TX0JyE0Yd6aKSmjkbyQmpQJTrW1j2WnGq6&#10;uysAWB0ke1V8lOiO+OjexUwe6dobD2JVVuPgyb4nBZDGYmLdG3Tk8nPRZCKLLT1xyFHST0clPWxr&#10;VSUrMI4J1UBlGR0fs/u2z857ftV5um3mwZY5G7gqKpY/AGbuIpk+tRXol9v+e+XPcHZbvcOXL0pa&#10;wysj6wFKsnFGByC1QVJIBBHzo07Q3ltbdmJTIbWztPuGgXxRtVUUz1ckcktNBUxpUGOMNE0tPURy&#10;oWVA8cist1IJmYD48723/UnceT2zlcnksBi8tudto7U2ziK/FY7KVuIkyu29vbti3BSf3VSopQcX&#10;FU42fVLjqIzVE1HHBI0zrfcPddmm55kvr+AyzxKXlSELoIara5Cx7NEaqGwSq9xFBka7rfQeDDZT&#10;3aRzOpUUrqFQKMCtaADPrnHUyTcmIgh1vXUtNH/EUxizZOdsdHLP96tDItLJWoj1VqhvHEy3SomI&#10;jRiWB9wOsNr71gzGUNXtncs23NsrkzSbk2ZSw4nM7bqclNS1tZS0dHU4+KT+7GUiqBSUf3tBT4+k&#10;nAMRZYgJRtsze3G7L9Zss13tTbZHKfqJSX1GT41RxQAMX0rqUD4QWxlFDb28F5ZXdrI63QKhA5Ys&#10;2kENIxFBqoSwcjUcaq9OVRWUiyR0/wB3SLUTkiCKeQEztCkk/wCwvkTzGJYS7hdRVVPHudn4Nrbo&#10;2LR7eweWxu9st2RkqjdkO09q5ug3DuzYG/KukqcNNRZAZDA5Rm27ueGZchlKTHTy+P8Ah6y0rJHD&#10;DI455T5QvOZLPa99hgiuLu3TxdRGsgynw9BYqKCRCZHCknSCy4x0PIt1n3K2vYKaSsg7mwCDRW0+&#10;eRqYgHByMY6bFnmlyFXVS0tXiafFKaeWtyL0LY/K0LRiplqadafJySwnHaCDLUxRFFkdQGJbShdg&#10;/Hvdmb3LQ7Wi2xm1yGQzu38PjKzaezoszW1O7NwHESYvE47dJrJsU239uyV0tXX5Q1xjWmoj+5Ek&#10;kMlXK3+szte087x8681WNzc2Vu1opt44lZw8uVMcrOY2itySQ7DV2mle0spsrC1M0tw7lSrChCli&#10;WcA4qSNK1YluJ0NSgKluW6N4bb2ZhsluDdGbxmCw+Go2yGVr8nWRU0NFRoJCJZNba2MzRMkSqGeW&#10;QaUVm49nvi2v8g6ut6i6E+RHauO636z6/wApt6jzO0sDDt/bkFZ/B6vGZnJQ1Ffh8/hZl3I8W4qd&#10;FyVOKuoSjUzQQwkVgkhPmTljZPr4LfZOX7Rtytb1LgqAIQ8A0t4ayySRMszdviMpJcISAgrUNxbo&#10;m2C3m2zZ2kvZCryMvaxcUIOpzqU1NG4gmgAFa9Fvo6LrDC4fsnvjqHBf38352FgarMUOeiGV3HkM&#10;tTx46oqcXtzF181PWSYza8mQwzz/AGSOlKa9kH63pwpnMH1d8O6sb1ESz7f21U1WI21nuy8hlNvZ&#10;N4aCizGdp5X6VyLZLdmZrcXBlSci2ZmoKvDvrtJXSVcUa08L7ruEc+5R8z7bDcQTHWkxWNfDpqdD&#10;DEKtqqop4jY8wcjpNzb7gTSixNjdXNtvUoKu+Zragop8SukDUpoVqWBFdJoSA6zO+Pk9WYrET7dx&#10;VBVbwq8Jltz7FwI2/uzDY/KwxY3FZGhw/cw3FRbSx+068pkEpJKCGeLNfdSGaKgWnhqHiLruHJ7H&#10;3Ntmnxmxf7wUtRVR7+oYN0b6k27BS4/bdP8AIDc1A8FZ2LtjIQb33BJnYMXDBWx6WooKrI1EalKC&#10;uhNCN/adE5zugbjaEj3CK1mIaNPCEaeKrkNMreIznQArafxEcCKCLla9nnkNjFbo0siV+oWqhKU1&#10;lgMrXIAH2dDzsCHtCjrcpL2VHtfUa3ba00+0cjumWDKV1N1pt586INvZx6vEbexmO3f/ABN6QU09&#10;6ijSmMwashkmrAfpd19k5qizGJ2VsjA4bE7Qzu1dwZPd+xdl7bwGc25uPa+6q5o6WgaeiyWe3HTx&#10;YXA4+fMUVdS5iCSZf8mpI70yCKH5V5t3DcN/j5bv5DZ2M2q4ALxFWlJYr4RP6ppTxCQSDWnHpPPa&#10;3s9/ct9U7pwOpmiJrWpCFu4Hjqpw4Dpa1VHt+hrzVZTc1UlRmKafGpQZfcVc1DXQZqSqkoqKXCHI&#10;JjGqY52qYqeSnhhqJYUEQlYRke2zsHaDrHszem4d2vuzelbia99zZrO76/gsOJm3VHrhw24Nsb7r&#10;dwVUNdtPDtTz0dFiFymRWOOOtaGKpjhoQj372h5y5UgBuLINEdJLxujIfEAfC8U8NCWfVwPGmQC2&#10;blffbETXd7t6NtxACPFICCrgZFKkkauGCpyeFOn3B1rTGupY8bPQUFFXvRY1ojTS0VdDTwRTvW0N&#10;TQSyNHTNUyPFIKpad/uImUBkZZHadydr9bY2PD7cz3Q9Lv3sHJV9FQ7eiymMz+ypadPtaWV8JDR7&#10;Dp9lVUlLn8zkKqtkw7wR1ENKUWZ4qhZaSQFo628r2dzZmTdeGRp0Cn+iAUox40GaEZ6AbxNcyz+H&#10;PPBYw1V34ioJyVOagfiXyIIBz1ErNu5OplFVi94ZzA0hpKpJosfDhMj9w9TKJIcgsu5sXnpoclQx&#10;wokTKxpZEeTXBITC0PGTdvY21ts9jZfruPq3pym3RlIMdl8Lsivo8dU4k4rZWH37VUK7yyzZ2SOm&#10;ioKZlSNKmLKjLVMtO9VUS+KmjD82tbi7F0wYqpaoA0VCyNpU/wC0pU5ya9bsbkTyCKO2k8IRO6zM&#10;QVbSxAAUihZgKio4Hh1xjweOiiw1JlGz25KjCimjTK5VHlqKurqqifGy19bFRUuPoZ55Wmd5hDTr&#10;SU8NnSKGIIAYiHefZm7Ns7cymIh7C27uTF7UooqDfFJtLcvkzdLEtXPUwbp7J3BvTbWJll3dUYRq&#10;dJJZ8vXPXK+qGk0tSSPz29hNG0aWwdnFGcE0xxX7QcH59bt/3g6eNFf6xTDaiSD/AA0PALwp5Up0&#10;yz4bauOybY548RkoslU0/wB1ga2pgkONjpnx70r4fbNNQVkcdPjTLSu+haZIYiJpnc2YJHovfUmG&#10;3WcrjvkjTfHfI5KHd+Szue2tkt07s/jNZuiPG0pxG88Th83uXJ5bPY6rraWeKtzk61VEYp0mqpgJ&#10;ma1xtkUMtt9IAgRAaKzUqRU/nw6eg3bcGSSO5lj7wFo1KimNXcCD9tQfIHFAh/kF1nsff2z8bj91&#10;/HTbHyQFBlcUmP2lubF9eyJiGhmE6bggrt/yY/H4ynx1VTRGT7ItOU4jhk4QnIy/zR+R/a+HyWxI&#10;cJ112V15lNnybXz8VZPunF7fxtTNiY4J5t1Zbcezt153C5/b9XHVNVY/NF8hllp0mEIp6mORlklh&#10;9bc0iswLh3R1q2pEKZc8CykrQGtSR5U6NY97Xa7e2Wdw1AVDahobJKrIAQNAJIQDIPHopPW38tz4&#10;X9Bb3o+0OtNsZLrPs+i3Zmc2+5cXmUwWSylJmMilXX4GnxOHXE7bj2LLjyaOgpqKlgosfTzlUWOo&#10;Duh4Ondjdbdr7J2xleva+jwNRkcXmMqKPH0Tbe2vNnspubIZDfG5NlVCYrDbuoK2s3NSGoSgraiK&#10;F6dYJEQeqRuifI9hsd5s+3b9Z7af3VfxiNHthVYJge8vFilWBYsc0KqaBCwKbnnkbFtu7bxuLj6K&#10;zRpJEUfrlytAqgYai0c5pQCvRU+2uzO7fjn2fmsbvza83YfXG59w4PYW2ty4+Gs3Zn9o4uXA4uLZ&#10;O2++dt7hz2U2vmNo5aky8tNW7oxMD1Aq1qIpERvCGCjc2D+QOwpczBm9hbr7Mwp8GPqtzYvbucpq&#10;FKmnjK5F8diKs5So/htXVyztDpqavWjR6p3tf3k7ypvsOy2VvBd3EN25I1pF2t/Sbwj68cavtPXO&#10;/wBydg9vPcndPquW+a4bXcJZGnOpu+WSQhmLEjDCgBp8JrTj1bv1x2l1pNt7A0q53Zm0sgcTSsm1&#10;H3Nt77rGUhiUUVNLDTSUSwyR0kahohDCY2BUILe63O99u53YOQy3fMPx43TuvbdFi8hS7t2jm9t5&#10;PDNMuSxGT27RbyiyC4nIRZSbZn8RlrVo6qnaCI3kV08YZMa/vMbPy5cXsPuXy9tU0m57dFqmt1Gg&#10;UZ4ws9cqfAk0SFTQEVJ4dTN7JWO7bbt03ttunM2pLhS8VxG4DKy/6EUappMraQVJPbkZB6XeQymA&#10;3TDHicHvrF01cMjiaqZ8JmKGevanxuTpa+bHxilrRLFFkBTfbycMPDI62ux9nP8AiJtftvBbm6o6&#10;Xir8fmdt7j2BtnO4uLFYWuw2T2jnsjt+PdWf2rnpv4nkKLNLSR1LslfBBQwzFiFi9D6Zy9uOfeZp&#10;+T33Pn/Y7K1sBAvhMh/VDaQ7eMPhMjs4aq/LrE376ntryPYXu98zctS3M3MayabhJHWRWKxxKHjA&#10;GpQDQEOT36hWop1CwvZmLqNqZreW5o4Nn4HD7h3DiBkctkaVaOpxmH3PV7ZoM6814zQw5qenV0p5&#10;lWaFpBG1zYnYW2X1HW4enhnyqIgpo0RtUvDLDocizWGsBebXY/6w4ivmjn7aVNxOLlIwalmagoDX&#10;ifTz/LrnPsXLfNG7T2u3wWEpuXlBwjsSWotTQGg4fLPz6Kh3V86Pj113gM1lansrbFSKGhlkKU+a&#10;x15X0HxUtKPMzTVEr3IBANz+Pp7pJ/mL/wA4T42bDrd0/GPZ9JuPtrdtZJU7L7Eq9pbwp9h7R2M1&#10;HmI3zm28rvabB7gnzM8jUr0eWocdRzaqR56U1cFUSic4+fOc7TfudbjeDaLLHBLH4WlqJII6oGY8&#10;anxDw9evoN+7T7Y82e2Xs4nL8d7HbXd7H4zMV1OjSIv4dSBW0Lgk41cMdUf/ABo/lhfIT5QfO7bf&#10;80Dsqu2B1PsnGbw2/vvqDZe9djZHsPdvYG2sXi4cdtncmUwSbn2dFsB0oCuW2/XT1VTU0WVjp61s&#10;dPEqGXW+/mY9q7S7P+ZG4+x9jTZHK7P3J1NgYsBW1uLrMHNV0tV1zX4d6qPG5OCmyFNTUlbJItpo&#10;YmfwsVBQo7FHunHBJzvuElrbPBayW8Uih6VIMAatBwDGoHn59TT7bRPt/KNnaz7pFd3kczpLIjVH&#10;iGSjKT5sNVD5V62D/jx1pn9rdMUG0ty4Wk2jnKXsCLPVuJp6yLMCFcZvLEZqnM9fSSNS1VTlqHGx&#10;uZI5JAomXWfIroNlf/hN7b/ZCt8k2H/OTm/xc/8AiO+ovr/h7h2/H6ynz0j/AAnqbdjQNZuSM+If&#10;8C9aDX/CuV2H8zzrVFuS3w46sst+Oe1+9wSb8e7vd/b0odkYkZKeFKiqnkCUNGzokZCv45KupLMi&#10;CnST0qpYa2B/AIOUX3b/AGEPubeLv+/6l5bgeiqK1uHU5TgT4Q4MVyxqoIAJ6wK+9t95De+W7+X2&#10;h9q5EXnOWDVe3ZVm+hikX9NYaEA3bg6gaMIUoxGpgQkP5FH8njEfNLMy/Ib5HfxSi+Ouy84MfhNu&#10;UE4pMj23u7Dz0tXkMDUyrDPWUGysdAdFfPGIpqqR/BBIjJM8YF0Um/O5aeV4XGMwpDxU+aqPLGsR&#10;KnV/C6aLTHWaWcEWVYQVKlwQPeaPPHuT7Tfd4SDaJLcS75p1LYWiRhtJoFeY9qQqQOLEyMO5I3A6&#10;wb9q/uie4vunv/7+3W9uLoBqTXe4SvKG/oAya5WPlpUUWudI62mfmH/NY/l7fygdrUnUG0Nk7dj3&#10;39vBkcf8e+gNt7Z269HH4YIoMvv6vo6eiw21ErIKcL5ag1WXqUKyLTSxln9rnZPx+2ztXNpuSvrs&#10;luPMxWenlyTIKOln1SsamKkXUZJwZTpMskgjsCoDAMMRvdD75nP/AD3sk3LPLu2QbDs8pIkaB3e6&#10;dDTsE9IxGhoNXhxq5yNQBIPTX27+59yRyo9vNzC8e5LFTTCYVSGtM611OZACKgHStRUhutUH53/8&#10;KWvl78tevcv1H1ptzB/GjYu4vuKXclfsnPZfNdi53DSun+4R96zRYcYPHVUcQFUMdR01RUozRPN4&#10;XkjcwEJkpzqp5poGJBLQyyRMSPodSMpuDzf+vvEey3Lc9ucy7fuVxBKTUmORkJP2qR1kbvntzyHz&#10;NbRWfMfKG27hbItFW5toJ1AxgLLGwAwOFOtfTbXavZGy6yXIbO31u3aldO6yTVm29w5XBVMsisXV&#10;5JsZVU0jsrsSpJJBPtyXOZmIAJkqk2tby6Kg8fktOkhJ9i+z90Oftv0+BzRcNT/fmiWv2+Kr9Qtv&#10;33O/u376JDc+2NnAzV/3FkuLSlfQWs0Kj5DTT5dGL2l89/lttWVJKHuPP5QqRzu/H7c30XsFWzvv&#10;LDZyViQv6i1/zf3LosvnMpO1KKpAkaGeomZPXHCrIpKBWXUzu4AAsLnmw9y37ee5PuZzbvlts1vc&#10;WL9peSSWAdka0DNpjaLUakAKKVJFSBVhgb97j2L+69923213Hn/cbXfxcvIILO0trwHx7lwTHG0l&#10;xb3HhRgK7ySOxIRTpV3KqbkP5Xvffzx+eHyb2V0NsyToioqamjqdx703pvrr6Kkods7IwbwLnc/J&#10;h9m5/ZrZ/IxPWwQ0lDTBJKiqnjDvFD5Jo1mtTwsHpEaLYA6dRAQXLMqgMx/PHP8AT3lkISoDs1ZD&#10;xPz+zy/aevno3vmu85h3O7u7sijMSFLatCnIUE1wK0+dK0Fevoh9b9Pbd6s2nh8DgKdEko6Okirq&#10;+jolxi5TIU8Ygnyc9BFIVheqlQuBrkZbgF20g++HhaW5CrZSSWDONAMnAK6QDax+n+Hu/iBaAk16&#10;JBaSXBLLGugVzUgDu8xQcM8PlTj0IZyUVD44nnlZ5rRw0/jp3mnlip2LaH8p0kqyk6yNFmN+LDhN&#10;V0dBD5ZpkgkkAYtMdU7oSVUwU8eqc8ixcLYf1H1AQ5k535Y5WV233eYY3UAiINqlNeB8JauR89Ok&#10;eZHU8+zv3bveT3vu4rP2u5Bv77xXYPeOghs08MBmBu5jHbxuAw7Wk8RtS6VJI6IP8vv5lPwx+FEd&#10;e3yS742bt3J4qmx81J1Nt2s/vV2fkP4uZUpJ6jYuEFfn2xNQIWYTyRR0ShSZJACoZqh3XArFAlZS&#10;whhomjSGaRiAR5ZQZIJAsoJJQtIBcDnTf3BEXvty7d7rPPu9huQsvFrEscqhFVahWZE8JySDqZXe&#10;RQcAGgp1x2r+619weVeTNoTZ9w5Z3DmM2Y+s8dJxK80nfLHFLMtxEQjUijkWO2ZlGpiNbjrTj7e/&#10;4UL7V757l3fnN4QfI/anWUW83n6y2ls7sHEYTa2A2ziIp6LbeRzW3dsQbRzdfnqs6chXRVWVy1JH&#10;VSMsMZEcJV7TOUVWqx/xihf13WGppXpgGKjgLIkEevk8i9/cgw+5Htfv/hCa8RmHATBlofslAz5Y&#10;/b1Dm4fdb98/bCO48T22vbO2/HJZLHOhFTlntTJQY4ORiuB13ub5/fEv5FZejyO6d45Xe9dFC0dB&#10;F2LuzcDV1FM7BHNOm6hLKGMemyRyMnkF11fh2Wq8aBhLE3Fh4lUhgQBx+r8ezqXmXlK1gJtoI3jI&#10;4Kq/5Oo2HKu/3E/h3Mk8bg51ahT1rXh8+s1R3D07iqOU7f2Vi66OWExxHTDIGUghC+inQsbKD+sA&#10;6vaOzMGPrqj7iuqVRwQEWaSPSoBtxGpRjpJv/rgey6D3m2XaB9NJbRwxD/hirj7DX+XUj7D7Pc07&#10;6fD2HZ7q/unpiGGWUk/Morfz8uoWE/mH0/V2MXAlcHtfD071DEjM4/EzAySFmaKWpSoNPIIiUtHF&#10;/aJAvwU7UPTYwiTA1weqBsxah0U7x6y7RyA/bSvz/tRF/wAfQhq++8ZyDEpSeG8uznEK8CMDvlKL&#10;+ag/s6lva/uD+9nP0Cx77yvte37c4BBv50ZhimI4EuJFbiKMI2FfLNF3tv8Ans9Dda1z1uRzHdO4&#10;a5fIUHU+UyOPqpJ0aNoRXZbc+XwmEehJgUOsNFUBygsQtwWefJ5pZIquJItCzf5UtKk/hgCurrUT&#10;LJPO8UDxyOCSxB8Z+nuQPbr3J5Q9xLfcIbDxba+hYKIbhohK4ZahkCMda1BGACCM+p5sffC+5lz1&#10;91nmHZnnga95cvrRp1u7dZpbeOSOQo8MkrQxhHAMbBW4rIKFsgbP/wDKi/nD/Hz+ZftLd+MxtWOv&#10;+ztmZ+kwH+j7sLM7Qxe8d3YjI4j76k3DtnD4zMzTZyjienqoKlqeIfbyRAuiq8ZZpzeQeumgyVHH&#10;UFZVd5/G7B4Sno/cjCsxVfSTb6A3/wBeU7S3+nje3kI7Tj51z/sdYIb0La6uFvInAeRaMDxDjjnh&#10;kefr1c/joWpoPtWsywNpjfizofUpt/ZIvYj+vubQTDIRyUVa/kjqYk8M7amFNOdRWRZCVeNdF1J+&#10;n9eBYVuEa3aO5hFChyB+IelPP/VToY+0HNEnLHONkG8eS3uSImRM1LMNJK0JYKakhSD+zoMO7ts1&#10;O49hZX7B6CGvxMcmXhlrwRCYqKGSSqhWXWqwzTwghXYMoIsRzcBtuHa2NqPKainp6yN9JIaGOYG3&#10;ALrIpLgH8WP+v7Fm27vcxhBHKyEfMj9lOui9jJJVHt5Wjk9QSv8AMU6IZtrs/M0gjo6kS0bxgosU&#10;he5U21AaQLB+fyLgfT2EeawMdEFWhy+fx+kWFNj83lqGliV0bRdKSspxDCqiyqNKj6Wtx7GNhftc&#10;E+PZW0vqXijdj+bK1T6nj0KLa83aMD/GdVOFaMePnUGvQpYdNg7tMrZzrvYOV87l5a3J7SwNbVVE&#10;yy3Yr91j5ZZJmd9Ra5b839hhlsnnMaxOP37mo57SemorKXLqXKgKjDM02R8FyRpYC+r6luQRXZ2W&#10;3XQpccuwGPHwo0ePX9IpX5g+XCnR9a7hurAJ4KMvpo0/8doT+3pfQdQdP5lQavqvb1LD6VLY6mnw&#10;pkjcixdcRLQxVGhebPew4AA9ombs/sjFqY4t4YPJw3dXXcWBoDpZLM320mImw0SgIDe8Tm54IA9n&#10;icn8s3Z1HZriJ/LwZWp+YkEh4/0h0J4txvBGok2sHI+FmBP26tf+fpP1Pw5+P+WyH8Sg27ncNVEL&#10;ZsNuLJoJNS2QTNVSVlTICy30NJpPItyfcep7i3XVULpVUG2MywYOskGTy2LVk0/QocVmrAMrLcSE&#10;Afge3IeSNqgnDRXN1CPQxxvQ/wDOSPP2jPR1Df6pIqbbOgHGmlia8fJD+RH59csZ8Tti7brpKvBZ&#10;3K4xpo2jMFTQ0dTCHDKdaxrVUmiU/qJADPJZr39stD3BKsDVdVs7MTCOBnE+BzWIysUa2URimkr5&#10;sVPIfAL2MKk2At7WXHJfeIY94gUk8JY5EJP9IKHAzioYiua+fRmb2xcrHNLMlKfGjAVqOIXUKeuG&#10;+RPTrlegMmyNBi9w7a/flV5VyOKqYDMF8pctHA8tmaduD5dI1MfqTd1/007WYwTVY3BQqWOuszVD&#10;USRCMhnCNBiKLKJDoILa3ijUAnU6i3tIeRt4QypEsEn9GJl48Kgu6N+wn5Anp5DZSuyi9h+wll/4&#10;06oPyJGcZ6S8nRm+MbSVKx4/F1kLhRHTbcWkRmc6onqPLkc/i6opIhswEzldA0xk3u7UveOwVtTV&#10;m/KCmmkiklEeRoqzHxiEqzskVTV0kUL+gA3VrWH9Pohm5E3/ADLFy9KyKeKkNnhU0Y/PB6Wfu9Zo&#10;y0TIV/oujEn5gNXpDZDo3d0NYlRQ9aVKKksQWqgyVKzTtEYx9zLTLKWiUBmGkgs2onUSOXOh3ZtX&#10;csv3eI3PisnCsTQO1BmqZ4RJqPjNTBTTz6CWJ0grc2JK/U+0cu2blYK1vPt8kcldRBjJIHyJAxj7&#10;PTrS7PcxKWlt5AhyO3y+RIPUyqx+6duU/wDDp9tVFFVLVJVP5cLPVzrE6WeOmrHjiWSR1B1esDlQ&#10;r3sPa2wFHHG4vNUVccqKqVdPOZIELKp0mfyoReOwBUDhv6WHsl3GdnUgRqjA5UihP5U/PJ6UhTGF&#10;Vkp8j5/y/wA/QJ9kZquraWWanpsfQVFEzT1GNyVFAmQnVHmjWWKgaKpiJjnvIUZ9XkT08gn2vcdL&#10;URVqvTMWMZ0PFJpBGkPJ5FICB1aPSQpF73sLc+w9cxxyQlJBgitR/gPHzrw+VfTq+hGBViMgH7B/&#10;nr/s+hKxvWioK/bc9Ll4XjjqllemyFI8j08ryGlpVpqpYxVTUU0E5lQuj6FDIGN7qVXJv+GkgK0r&#10;xVlXHN4KuCKogMsBMmhrxFrtJEWX0+m4YaiDexD/AFX+olDXEZSIiqkqaHz/AGHhXORjgOksrOIy&#10;O4KTTtwMjjX5fI1qOiw0PwiG5dwfd52E4vBT49crg6zMYjKTxzpAFrDDHkljWnjp64LITLMtQUlV&#10;hGgUKvvun33AIJHd8jI9KYjUK/26WLAfvTs8xqRGgYkqS17X5HJu/LshdVjSIBq6fi/YABSp9cce&#10;ghvHi3beGzdvkPT5AgYr6n869D/tX4ifwKvEmMw+yscmZesNDU0pzLo8YJcQ0tB4P7vzVcvgQJPC&#10;kTRs7ABG9IW2H7Ao6hI44HWOSVQ2uRUUgNIqqzopCOj/AE1axqb2RX3Lk0TszrUA8BU8K+fGo9KY&#10;6Dh2mYfqrAKD5V+2h8v8H29Bn2T8a8nSS1s2bqKrJUiMyz0VBlsi8MogpnmMSSiN5YpYQA+laaRY&#10;YwxAFl1DDi8j5og0pAYBWYCyuzsmvlLtoJAuATewv7j3drSSpWCQhqflQfOleNM/Z1qOEIvdEKV4&#10;0/n8x+3qqDt/aEuNzk9NhKvIImuZI4WrKiqgSnpqxqcRx18sMdTUE1Lqt/EFV2Gkm49qWGsUKFfQ&#10;w+oEqI4vq/GsEAX5Fvqf9f2DpzvMOpYcj1FK1pkE/wAvXoP73yZyvzC0LbvtkczowPdqXhwPYVJ+&#10;wkj5dJjrX5DfJfo6PKJ1J2DntuQZSk+2qZsUcbXKYpFEktLpyVNXRU0xcMDNFol1Aktx75R4/GGR&#10;pGxtM8siEarSIwV1sQoR0VFYDkKLe07cwczQoYzG5RfUah+dKfz/AG9ADcfY/wBttxZnS3NszMam&#10;KUgZNcK5dR6UAA+XRpdo/wA33+YRsikpsfV7xot50uLp4YkXeey8JlZ5YqeNYWevzGFo8Llq1xM+&#10;p5ZaiWVjyXJNzyXEYWV/t316iUMtJE0Uzw8O4JU6pkQo3Fo76f8AYezJOZt2jgt55tqmo2C6qSuc&#10;V9SMevUP7j7Gcvjc9xsts54thJECUgleNZiRkKzfCuomnBQB5HqznZH84X5Ey9b7I3pvv4ZdinDZ&#10;erjh3D2vs/bO7KvruPGnIx0dZmMJj6ihlmyElHSU8p8L5TRJVKIy68+01lOqsJWyGooYESpGu5gP&#10;iqXLhkZWUeCbxaJGDL9Dex449ijbufWoIHuaqfJ1I4U4BsVBAyOH29R/uft57g7BC837vuHtfMxS&#10;LKpFcVKMR5ClR1YN1N/NI+IXaVfBhYO2tvYfKSqXWj3pjs5shiaeOSaVaafdOOx9LUzI6ADRKSGB&#10;Gm9iwZTdH4em1CjwwEnmjvIsfjlWZUMKOrxSCdGjjAHBUgHn8+xcec3uiGu5wcfy/wAHrT+XHoJS&#10;blv8zNHdWrSxrgqyD1qQaAfzz0e6m7N2dUQwVKbswQiqab7ynnjy1M9NPTf2ZopWbwPFL/YYXVh9&#10;Cb+1ZidjS4Ktp6mMTQxQSMWSrgI8iOyFxHNDpksBGNOryKLXIH4J7reIr1HUFDI4AqKeQ6QNBEf1&#10;JrOaByccShz6HP5g9Yv774jP0tVS4fN4DPyCB1lTF5KkqqiB9JEYlijmdCxJ5UiIm5APtSSLk6Wa&#10;SSEA05lMxcMaxDIdTxTwJD45Ip21MjDSEH1vf6INdrJGiyijhafw/Igk8QKVHSaXatwjV3t3SRQ1&#10;e1tVPRgBwOc9YqXObcrUp0rhJQVn2n2bR5GnfGu8UYiWemmmqyVqIQ0ayKQ7ah/sQceQzD0ppa6a&#10;AS4+pPjqoVQeeKoV1ileAAgo8cp5XVpYG39CG/olmjkiSTTOnA8QQeFeNf2VHQw5E9xd25E3dZYl&#10;Z9rlP6sNSATwLAVorr5EgjyII6Kt8tPhTsD5ade1W3auog272Xtqmlk2B2DFSwVFXjGlD1VFiMsS&#10;jzZPbdcRaeIESqxMqEPcO9w1CUNdjquhaQ09To0vpQpPTzhdRvIVRQAwY88EHg+0oiae0ninp4q/&#10;bgjh9vp/l6ye5j3fbedeS9yv7BllhWDxVJwY3UFqEGtCMqQeIPVIXxy6p7H+P3fOJ2B2pCuC3DUZ&#10;9ttVEVBVTSDLY2rcUVPUUlVQGD+I0tbUCI0zxrrik0HUj2AXkLx1MMrxuPDIsmtgVGgoWBVGYW0M&#10;VP8Arf19kbVjdNWWBx/s/PrGKwCzi7R0CI8TaweAPEUxwb08uroN4Ct25W7akminyuSxWexkWGZU&#10;q2kqEqpKaiq58mKcqrV+PhnHNmSp13Kqbj3DEaqrCWSOjhiCMSkYZj5NSqqRjnyvbgHkjk2HPt8u&#10;xP6aNJIfU+nmT6D/AGOPRJa2KyavrJ0trRACSFBJrgBV4l2/CDxpqaignoQN07zqsSlJFs7A5DsL&#10;eWelraLHUFXmBQ0kTULQvkclm87VLOtBtjAvUj7uWGOYxSyxwQRSzyJCWPJ4XHZxKn7yArCdMfqm&#10;8c4XQNMgdRcOqckD6X/Pswtb6628xeDLV+PCor6ft4dSRsvuPzbbybft2xXMcNvGY4YYyiHVWirr&#10;JWpLmhahArWnRca7409LbF/vL2Rv2HLbi3hkRu3sPe27Eye5psfQyQtWZPL0uOxtLkHpKXDYqKQw&#10;0aTxSO8USK7F25I9u3FZDBZGpSj3HUzRT1FUKRWpYiYqQTkxxStqiiZ44UubACwJFiT7nrZr213C&#10;1habbFDqq6jqOWoKkcTSv+qlOujWwWV5c2Fi17aL9cYkL6GOnXpFSoNcVrTPDoq3X/cPVnaVNkqu&#10;i64jx+FxFbFEKvJ1jU9bXyyLLHT1M6Rwz1KyVUs6o6soLSMEsyhSUU2DymUZZZKquZhq9TIlM2kC&#10;M+iaeSd4hx6SVIBvyPyfDcLS1BRYY9H5kefELQH556PY7ORV7Cukj5n18vP8vToU5+6Ou9m+akjx&#10;+BjjTxOYKKeXIxaplmXTNSYyipaScmNwWQSozqyML8Wd49t5KmsUnkqnMYBNZVOHGvTdfJBDDEWA&#10;+oW4J/wufaN91tZa64ggr+FcfzJP7et/SymMGVgv+lA/y1/z9B9VfIfr3I1Bp/4VHj4VqXkgXH4y&#10;NoJxBEVWRIautqqmMMDqUuFOmwJVhb2+QYfKrZYp6JG9N1UzF7tbVpErvrkb6jnkn6ey6TcLU1LR&#10;yEfl/kp0VyWTAguzlc0yv+T/ADdJup7z67qRM1Tg8s0fkl1vU0lMYE8NiTUtBATFHa4e4AjCHm6k&#10;D1RFmqJA89VA3iJWSaWJ0iGtmBEvgnp1UBRYBx6jwPrYejksZ2KpEwqMAEV/Kob+XDPTXhPVhE3Z&#10;QYbJ4V9K1+z7ep+Iz/Vm6HEVJt3Ix1FezPS02JqE+6uunRJQLkKHJsS0sgN4G9FySeAxhUHYuTx9&#10;VNRPhYqg6DFE9DUkRAtCVRo4apIYrnRezPcKps1gQHbrliyu4FmN4QnEh14gHgSpP2cOJFRkdFl9&#10;FO8NNAPE1wc+RoQeFfL7fLpV5r4hdebugodwDf8AmcHCtVQvl6HcWNVKusoKatp6qrochmcHVvWI&#10;syq0THxeJi/qjP8AaK7D8burt7bmrNwdjdgZTC0ctZPUw7cxuErY3M9UWmqamo3FVNWQTVNT6tcq&#10;xK+m4RggC+5UvfdfnjlzZ4Nt5N5QgvLpUVTNLcIq0XCqIlXUAuKL3KPMFq9BmNdxiTwWdYV85GUy&#10;MR6BKoAB5AuRXiM9Hn7g+Snf+xMHjsT8efjJje6qqHGxQxZOXtzZ+y8FjY6dFpYYv4LJBVZ9xTqi&#10;EwxwKqKQuvV7OT1v1J8cusWp6zZW3MY9eI4xBnqoSZevBCgmSCsqleKnaQsGJTSb+8XOfuYfvD+4&#10;kNzt++8zx7ft7k6orcsjUJpQmgPDHaEP5VHR1YR8twzRXm4rcbnOrV0XGlYQflElFb7JNa/ZQdUN&#10;/J/tr+c/8icXmdlZfI7V+N+z6yKspcnherK+bCbnqqOWVk+1yG5qiqrtz6UT0OaGXHrItw6MD7h/&#10;IXG4XNbLG7sdkJaPcuDqI4MXVQM8U9bSVcvmrcfVNGdDxLHTtUQavUk8YAssrhiv7ufKvOXt9zXu&#10;nL263UN3yhfxmWQEszLcLRVlGoVDMp0S0qHWhNSilTL3P5i2Hmiz2iaHZzFucTiI4GjwqMQKD+Fq&#10;UpQAFh/CRl/kVdW/K74s/JfsbpLe2Uxea6N7J2ZluwdwUM1bLWSUW/MLXYbG4zcGKeqiR48xkcfl&#10;zTZEIzpV0yxuzM9LGFJD/efcX8S+9+33r9n/ABD++H6ZvL/D/wC6f8A1a9H/AAJ/jv5v4/D6f8Pe&#10;an7r2r6TwPEsPH8H6bypr+p8anH4fC/PVnqD/wB2N4enTF4nw/7bXX04aPz62rftMB4vtvLt3yaP&#10;4Jo8VNby/d/xb+GeLX+v7f8Ac8VvJf8Ac/x9/wD/0R33Z8jtrYzsKg2HmdyDFbjoqigqRW52gjgj&#10;z1LUpV0Upx1XIHpBDU1/gXyQhGMhCng++zPIHtHBecvb1uKbdI8MsIJghlEYiRnR1dvp1haTDMCk&#10;xcBQQoAZ9U9/dv5d9ott5YTdbcRwh7dVRmmnZCAe0qryNqI9DUkDJ6Mt8aP5Wz706V7P7q3Nsxst&#10;R72wO4pIuudhb8kpJuuZKvL7ezmGye5MDsuDbFbmK/FY+SrV8XljVQpTRl41WRmYhzvijylOdx5K&#10;v3h2ZuDDZ7J01LmNpRJtV8JjsfJbxU1LUYnbNBmI4sg86wuXqpLpIGfVpW0rch2EUR2+ONNrItoS&#10;1pIyNHIjhmDtlyG0BarqBOHUEBz1lRy/7cbtzRusV1H7gWU+0IjGOP6cKaFSSO1lI0gZJrXqyf4n&#10;7Iwc0vW1BiNpfEOil2FsWrl6R7Bh2hvam33U7ncZLHZTJ1se6+ws7T138BpKGoqPLJTCUtBLTwPD&#10;HM4KCy/XmW3DVUlHht95ijil2/Wy0XXNZVNQNJRCtxIpEqt14eLG7sgpqOopxEyLXLHqnQaCC15B&#10;teZrDbgZ77ZIZHW4o12qhk1aXLkW0mu3ZipJBaM0AYk1CkWvvbneOX97ttz2ff0t7e2OuakCt4iJ&#10;VmRPEL6SwoA4ytDTo1R7XwnWozuU331nhaqix+bpY9y9wbUwVFLRZLcWHocjVZjcG29j5uXLbfky&#10;bY/JoVmSESrTw1LSO3jjCqbbWzKL+6naO2cluvKVOezLUuP3Pga6od6DZpjoJoqCg2/VWjrKihlm&#10;qFlklllmkmcAOxA9hSLmq6ueYNq3aCwX912szG2l0xq04YqWeRERVBopVMEgVKkdDnkHnvbeZuZ5&#10;/rJVlWMfpqWFaEMGViiqcD55JHkOgffvHN707q6S7Hx/X1J/oox7Z2r6W7Ew9ZSVG4ez1y4iTPVG&#10;9MXRUUGPwtVQ43F1kUNIYbIuqZW1Io9pepoq7M4hti1DPg8esdFMN10JpZ8VXxRyU1JLjazF5GGv&#10;oDOzU0YLaB4mkUppZr+xlBJBt91+/wBP8Yui7jwHWkkZIZhIJI9DFcmn8WkhqgdStzdylynztYx2&#10;+4qs0TEL4LPKNFAxqCkiMRWlRq6Oe9PgcZudOyaX7jcGToacY+m2VnhJJuXE160+VykOT21uCgbG&#10;5GSGehqapZIbkVMELhwREpCX3Zs+HP0u28EJqfaSzx1+28hHkYqXcKHB0k1Dlw1NTLFRQ08NXX4+&#10;GomEagkQorErcezXat6l25933DwDeyoVuIyhaAeMyvGNZq2plVmRK4GosACAeirauRuXeTttuF5Z&#10;28SvHGRh5iM8VJkkkOKYrWnSh2jncptHG9h7rx+3sL2VmIGxm+MDRbflyG06zL7kyFHmcNLichnc&#10;tWbjE1XS0FY0UOuMpCxcqoLexQ3TtDAZubZ2162ePKVeKRJKeopMXQplcljKVKdJKylqlpjkcZiM&#10;ZC7ySLDOrzSeJZC0a6CEdi3ncLGHe95W3FvDKO4NI5SN21YYatEkkhwmpCFGsqAxDCJ+deRb7m3Z&#10;LiTcoglkJsI1WKngo1BgeJx8s9FI6631vza2J7V7ZbHLsrH5tpqptqZXcWVrdubL3NkGqMc+3KuZ&#10;6yPD5vdO8s7LjIIn+yjo6Smjn+3gilnkkKcrcTsvCUP8A25TZyg23gMs2Vw8mJqKqky+JzFbNT0E&#10;GHwc1MyVmOGYranzvIjn7iOKSCXVDJIjOwPuEsSX29zWn7wnRVnwEheNSXEsuTURgBNFQoL6xQ9C&#10;DkrlzlH255PWHcLy3tXnZRMZHYhuJDkMTThQAUpx6EjZON3zPh6XePdr9T1HY+9Nq0WH7ASsxWJp&#10;di7o2xt2uq9y47defpJxLHkW2fjFlx8dE8ggp5sj90gEyoQx5noOPcmYqKnCQuJV057K4eQTQ0cm&#10;dbG5AL91HTPTQS1tTURwLI0qS+PUxTTqa55tvuT9BYW4urtGUkwxzJpY+FrTAZ9ZCAFmARkLlVBJ&#10;AA6d23mj2/3y7MlnzHZyMJdICu9SF41OrpR4T5w9a7E2rQVm8c/t2HHS5yq2vs7ccdbBKuUwS5TB&#10;0Zmx8kr1kYo6aCumkjCsizJSKrAhPYE9v9JZzbvxx+QWYhasNfltmberftZx9uwqtv762/l8jjXT&#10;ImsoZqWCgpHaEQwxBOTYk3EU/eU50t+ZvbTd9ntQjmFZCSulxo0hteMqW0nVqLE0UYp0Fvdnd7eT&#10;ZpbKzQGENqqrBqgDHGpHn097g+U2yd6fIH437I2/Ubby7N21nTNX0VZBnqinwM/SnZsmKzxfHiEY&#10;E1+UCUlpQ5Jm0AjUPZA+se9qXb2INImOoqCXJfw2iyWQmrKQ1VJQr+6tFjoqOhp2pqlKiITrMh8i&#10;tGObE3+dvdIXt973VDhAGIRe0VJFGPr/ALPWGt1csbrW6nXqoMAgCnHAGeH8+rFq2hpcglNLUIpF&#10;JO0sJIkFMzvBNSsZoA4SogMFS4Cyak1kNbUoIM/Q9rZyLAyxVNU9Zi0r4vtJqemycEH+VRvesrKl&#10;66WStrzGul+QhuDpvb2WWdnHeQXLTJ3ClM/PP+To2hmZYZFYklgKHhTI8vP06g/3exSZKOthoqRa&#10;paQwNVlUmqRTghhAjyB5YoWY3tfSLWt7yVuSppvt0/j1bIammvVxwIKGjp6WV1kmhmmSLyy1TsiI&#10;khbVpdh+fbrwiQCJkGleHXkByS/U+nWIa2+1ihsxWNiY2aUrypRNJ9Ln6H2HD/wzH7nrBkchTV7w&#10;YV56WnSBaUO33VMaaqqK5NJqjSWKEEBiJPr7fhhMQ1KDXrQpqrIwp1OUySRhkP25ZtHEYvf8cG/H&#10;tVZXcuM/u7UPVwYmTFQ1NOKmljqlw7sY1aYLNVwSfdvFNIoQjVq9X19p7qRpJtWdNOlUswSM9wp1&#10;gSLRPqMj63RiliZF4ZVNw5ZQbuPx7A/cVfs/LvRjDzQ5MTY2eTNY2KWIw1scZ+5qqGOerSrDrjYK&#10;fUjxqkzXIDi5uojBWJTXJHRXPcKyJp49Z4DOxkWoRVCufFIpA1x/i9gArX/HsRdjUHSM8eNnO2Md&#10;Q1MfhNM9RNUr/Ea1n/ZmliqJqiPRBGkgMbDxSBvUtwLJZHnLCvCvTcDI0lPl02VUeTDSmme6ysY9&#10;MsRJChHCyLJC0UyMpPB1EezW1lFi/uNqbjwG7avBtT1aYKDb8f2FViwtSY5pIfsXpXg8zfbiTygC&#10;QCPQrKGPsYbJpnZIpkGaev8AkI6R7g8lDpagHyr0DUxyUb7ow2V2wmUhXEVVccqGqaSorDSoxjhl&#10;rEm+4jKNJZdDqfUSTZSCJPfm8+o6Oo2Xs3flRgaLahkSm3Ji5qmfExZOv3JQzY0Zqtixr0lVmIKO&#10;reIGjlkaBfJ59JaBfcm2vKm2XADCisRmmrI9Pi9adBya8njRS01Rq4Up69EC+Om2e9qfBd29sUs+&#10;59y713PkqyXrkVlf9zQYraux5ZKjF7Cx2PyyZLD43I7jjq6iKTIJTCd9KRknWGCE7L2xjsfjsPmK&#10;6hpdyUm1ctjdl7cGNhjqKvG1klPPXNU01UvjnrJqzGQaJnmeQx0wdVtqPsi37aYdmxaNoQjhVjX9&#10;pPRhZ38kjI9e8f6j/Loy3x77g27vbIR0uLfI4nO7/wBp5LtiqxGeVYa58RT5PGbZq6eLGsiJisdi&#10;MvkVUCGOHzSSqxNhYle3RuTfG/txU0GAoE21CJp5pBVVn3x0UUTGaoFPWrOfJPEhjFiNOvj3HrXT&#10;ykxNKTnh0NrNWuHVk+Gnn69G+w2KpdvUEEIlerceOIVciQpKY5pLLGVgiiispkPq03I/2/ty2xs/&#10;P0H3VZnc+lXAsy4qio8bjKWoWKGphqFqYY1CIfuKhGN9Rf1AWHFvZbLt6bnN4AUnpRf+HYwNcFwH&#10;HU6oylMyfsQo58D1P70n2wEEZ0vITa+kMR7sf6L6tx3Xey/7yZmmlqd07pq4/wCBw10hmkjrlilq&#10;YwICBHHi8FDAagoF0zTrGXuUX3M3JW0JsoF1cNWRRimP8NeoG3qd963DwIyNIrWpIH+Hj1r3/On5&#10;M7r7474f45dV5ubGde9eYqTcXyK3hj6iPThut611x42Pga5VMtJvrt2pn/hAqomWsxuFkyEkDo5D&#10;qKWRqsFt/F1s38IWpyFTWRVVbka+WWfy1ul/36vySOxkkf8AQb2WwAABIIj5m3mS/e3kt0ppUgnt&#10;JzT5Z6Ntv24W0UVfhpwPQfdT9edm703piI8lvihwvX+F2/k8TtLr3aGMpcDFiMJohgFJjqvGwU1a&#10;v2sUiySaHUzEN5NZa4LRvbNyCmqa6nx2Pk+sjx1rfdTvH/m3lhJbywiPyXupsB7AN9vMcDyG4fUT&#10;6kL/ACAp0fwooNfDAPVvfVex4aX7HGT5rM+FAI0lx4kxsTcI8cNb9sYoap9MLFvIraj9fZXJdy5K&#10;dqmnyIxrRBC0dUccmQkoY2kWGSRHrPOI2haVQdIBF/r7CV1fbXea0BQSngSxqPspTpaqqfIBvLo4&#10;FJgqSiaOrpjWeeMFG/yk0kVUpAkjE0USpFJqeK17fn/H25DA1z0XllmyEkUeKqY6KUSfaELYeJ2W&#10;nWNIdSsbBtRJt7paWsUfaZkqQTqoTwBYipJ8h+3oQ7eJIx3NTHXF8lD5o6ZIQJDULJNEgDMpkDiR&#10;FYtdwttTccAE/j3AwWBV1UzQV0lA8HiqGapki8kuoAaZUKOKvyEePnlrX49uz2aH/R1oVJwKcKef&#10;rU9PXNuZm1CSvy6y1+WhgEkSSRx1JAFOjqXYjWqNJ41sTFZrX948piI5KdYsfDUtBE0YanqKmeWr&#10;jhimjllapnDiMkiOxAQNb6EH3ba7hpFeFkNFzwxQdJPppqkCvWSCo0mKOsMKtImnzRxpHTmSQHxM&#10;kbh9TlvofrcexB2Bt1aHO4KeqkD5CvhqKWFIpZHj+1mlp0khMNSaikilWJj6hGG4+vutxEhnDCMZ&#10;/wAxP+Q9aTbm1a/EbxekBvjcKy7e3FJCska41VmeaYGI6qCKasWRVp2p5WTXTC9mt7M/1JUwUe9q&#10;TB5iYthtz4/KbGyNNWQ05SOizMZgohI0FPSgIMv9utzewY/19yZyxuljtyKjxkJUVatS1WUuPUal&#10;BT5Bj0DObtke0SXfVqs6IKE48iD/AIeqf/5qGxM3uf4mbj7e66pb9p/GbeuxfldsfIUlfkoQmZ6l&#10;zVJnd6zRwNW1K1AqOrv45D4gLHyXAuAQVncO16TrXcW89syQRUdbisnNGk1bQLTK9IZTIHo64zaI&#10;zHArFSVJvY39o+cbSPendgnAkhfQelfPo+5H3+13mPVcSqyhePVn3x/7hpe+uoOp+4MHUyVe3t97&#10;PwWcaSkr/PB9zkKaJXimp2R2v942k3ckEj3lQYXHwiKj3LiaOSsUzVRqZ0+5TygLUJTrGLTLZ9Iv&#10;xdvpz7jN475IlhitG0q3ADP7P9WOj7cN02/xHtLS7QMuSK0pXoVXrKmrq2mq8FkqlKZ5BTLSxpLS&#10;y+Ah4WMrqEhJK3/T+Pr7U+Gx2JzTwUx3IZoaWpZafTRPVUrxPBLJo0LEqxyvJGoA5BP19tyWG6LI&#10;9LCUkCpoPLpGlzDIE03Kk/ZX9nSQzu7Y9s089VJQY+jWaljasauy9LialJUqItZd2ljSoSODWdVg&#10;VUHj2JC7Kp8jX+Kmo8/mKWPG1MDY6mwdNTl6jxFYHiqYqSOVXV2ugJPI9iDb7PdIpoybBm0k+VeH&#10;HiOlMd/ZxMGkvE0jj5dF9zXfO2Nt4h6zNdh9b7QM+TpZ4slkt/QViRY3zh6rzU75GSHRNGvj9Cqx&#10;1/X3OwnRe5FqfFBsXeEwqQZZZ6gzY8lqmiqVePzU0kRaSWRlsOPpzxceziy2C/ut6F1d7S/hx91R&#10;j7GrwoDSuOHRLufO2z7L4kzXaBSCBmmTgZp6noA98fzQfiBisLVw1/y16GocvRytFDR0WQXL1FEM&#10;bX0jTVgpKj7pGhgZQWPKi9+fp7GPYHS26dv9abhg25iIqDeG65129mEyeWZzQbcSW2TSSqUIslS9&#10;BrgRkVfF5bjnn3k1s19JYbdaJDZ6pZvJqVqBXtNPlg9Yz7rvlrzBzWl0XBtYnViSNQ1agRTIqK8f&#10;l1UZ8w/5kHx63Z8xen6jtveNXmfj70fjKLu/aD7L2cMxP2T3BIiU/XX2WODxVUeG2vnq2LOvFJMR&#10;Vy42NCAhZTgk6O7EjRaeDNbIxdDE1Qsgqy9bUGCOmlKU8S0k1E6szASyOzMR4/ce73yxv27bzf3M&#10;O3XIW4JIqupfXjXHDqXZ+btpgsLcCWMqoyB2noX8Z/OW+JEopp8T1d8pN+5xv4HMjUmz6zF0LR5X&#10;KUeKnyM1TXVlZBJDT1VfHTQIE0lpwBpNiEhlukN3Pjqp8h2Nt2tpcYoyU643AVFVkfHTzxRrFSwy&#10;ZFqOqkhaUAxzRSrKeGvf2JeW/ZncL0wicOhcmg0PXtUsT8fCg/b0iT3FsljcJEQzGg7xSp4fh6Gj&#10;aP8ANb2vluwdm7awnxE7d2pVb/y1XtCmy29N34zbu36WoqsLksrSNkpv7v1EmKp6qLGsyyxSJJAo&#10;LIQR7jSdJ4z7rK1e4N97lx9HiwslbOuBxUOmsngeomgxpraWsYSxRRMjhfS6sUIKkqZF2/7vd3ud&#10;lNe280UPhMcPrBeLQ1JwxYkGtCUHDh0Hbj3ctbGaC2EieK/9MGlONTp6W9D/ADAu3NxbY2vD1D8d&#10;Otdz7i3vNWPtLEDtKpqKH+6uOr4cfQbrz82Lx+MTRXV1TD4o7KaYt5dRZAQwt8ftuUEFbkMjh93V&#10;2QAWroq3cO95cZDLBAfNb+H7YpMFTR1MlMrTPEqgyaNLlgSCJIfu/tA6STb/AB6Faq1Dj9tHB+3p&#10;8+5NheR64QrSMKAhs1/IDqRtv52dpbrz+z8SvY/UVRj5KkYjdeO6n6iz2QyFPWI/23lpMzvnem7U&#10;TCHNtBQCsaM8VGoLexD/ANQSdDdgpXU0uz8pQ7kw89XRZXHr2RvSug1UEliYnXNwipgqp0X0uDe/&#10;se7X7HbZfo72m/w/VqUD6BIzDuGRqkZeFfw9A3dOet8tZh4aNoORXSf+PKf5dAp8qtu/zR+rJFy+&#10;3/l7tb/R9nWxsm3sifi30QNx4+TMVkENRS5GWo2JV0j1FBi55kEogD6vUSbEEWJNvdU4GvvD1nj6&#10;nyUcf8Rkyue3Pmli+5geOOH7PKZqrpUDO4WZdGh1JDKQfaqX7pFjvjGa75xuWHiEBRGgrRhXuC8A&#10;tejGy5/3W4hCOg1fML/hCjovWBi/mEdgbV3BHlP5jW/8PTHM5DH7Zh2v0h8Z9ltkcfia+GLLZX+O&#10;YTpaiyS+SiMj001PJBKjANc29p3C7j2VhM9RVm3ur+sttVUL18lNuSh2bh4Mtj65Q1HT0dPkpYnr&#10;YZMvTTvTsyyagkrLexIIvtPuze3PJqp++I5bqIxMCXnkTVrUqV7WWh0sSB/g6D+9btPeKzPDI8nk&#10;A2K19CCPn0p9/fBTee/9rZVe7vln8sO7KXJ4jH47I9dZruzceK2Rufb+bx00Wey+U2XspNtbcy9P&#10;teodK6KGopmjnenCSKysQRI2/u/F7c3pjNyUX8Ph6/7JeQtA+Pxcg2/vknXWUj1ZoRWscoRJcSSM&#10;Vm0hbfT3GEft7sW/8u3vLt9aytzVBM0kbiaaFDqqYAY0kEbGtA3bXXQAivT+27hzLb2skZaTxAp7&#10;SqkgAE4NPIcOiJd0/Fvd/eXx97J+Pe4crvjL/LL4eYeClweVot/dhYEdv/HioK02AzT4Oj3XHtzM&#10;fwimaAVc8lI8s8epXYarho74zW7TW1WOody12P21LLhKzLSYuSc15fI57GYOfHzKgZfsaugycuop&#10;oKWv+L+5H5I5O9uLflqwn5i5ahg3OKEokniSxyqpI1EaZAzEnFSSany49aii3SZZLi4jdnb1C/5u&#10;hS/lMdSfFuj2FsbsPfXRnXh7yo4d67J2k288Tg5sdVzbV2xmt9UWfx0WWMpG6cTk9pxRJXzF5maQ&#10;gNdvZTuhNpZvb+WqcZmNv7+3NiYMtIMTlMzW53OUNfU1STCperx9TVjHzRVSsWVPGLW4INiPcr88&#10;+3e0Wsmw71vUMF8rvpSSZjk1CgqWIqSRStfn0ruuXt13OzW6+o8OQce0Hq775hdrdXy9bVdbtrtz&#10;p/YebO05cjuVMdm9qbc3HS4jDmExS0m56OnkzuMbFyommSGYMhFgpQlSeHZldvfHPDhn6tkjpEiq&#10;2pajF4GmpsbVxSqxhFVPoM9O8ht5Fdn1f19hzmrm/wBp5vrZRzbBFfSMq6ormUIVBqFWEN4IbFNT&#10;Rsft6LYuTN0l+Dde+nnEvWvH8qqr4P8AY0ec3rTfPigp95VeRwUOUXcHeG88tmtt1+LraaSslwu1&#10;6bLU21616Wmik+ynpaKmaGwflgD7c6rbfYuQkKx9fQ0tDUVwnTzZOngNA6I8kcj07UjeQCRQ9kMe&#10;llHsORfeC5W2SFxt97b3yuNOkTJVRpI1OPCOqnFq/lTos2zkm9+vuhcXTO4XJCEDJ9FYDhXy6j4f&#10;5lfAzr7FYl6j5i1O5cxicIMRWVtFteuzbbxSaenimhkrabJURmb7fVAwqlqVkgd7i9j7Zcx17vKp&#10;ydRLTbe2/TQ1+YqpajMVWWhkraOgQSTUtRSUpplX74SItzIXQXJZWAsTLbvvHTa7PbYNiuZCAD4i&#10;Mg1ihosapEq1rQAOGU8GVuj1eX2twoluGBoPJhw48WPUzq7+aD8S8Fsva+0ars3uPdFdtfYGOxGJ&#10;2TtrqzIUuEy26aimjx1ZjshmYc4XTB1K1D6IqNaWVX0rE6EgiJn8P2XR43LNidwbAxcSU9KKXLyQ&#10;ZatkqKOOrgleryMq5qOrqJ3o42VAkiIpa+k29jHYuft0325hEvKt20clwFRJIEWMKQdYAUBUGjVp&#10;ahOqhNRjowNnbw20jtMzPpNBUjNPt6fOr++fi3vzfOycVnOnvlbuzcFZuvK0ybA3LtrYtBtLamYr&#10;MFlcZU7Y23iKTZFJhcdhcTV1Qk8pp3mkEQDSaSwMvZ2wux8RRS4jHdrYGmmkrJ8pWZBtox1hM2Uk&#10;Mj6Za+uqY3IaTUhkD6QP9h7CHuzzDOm2W1zJ7aXLI85Cy/WSoaaqk6QafEAQhqPyqOkEG826upls&#10;ZE0n46avIjh514dBj8t/lN8S+xq/A797h/l09nbrxc1BQ7N2xho/kluLZ9XS47bKLGqVWF2hh8LP&#10;QKPswk8Ub3aQ2vbn2kOxPjpszeEO3cP2B2XurJ1u3M3W5/GVdDXY7FVvnr8bWUjI4WikEkESVZeM&#10;OptIqsLED2H9vuOYfcblWLbrLaVsLNKjxJSJJM/pipjEXaEY6lbVTgpXo9t97Ei1S2ZkHmRT+RqD&#10;+fSz+On80L5LYzLZntX4kfB7prrbZOe2Pitn5vGZ3Fb73Xg0o8LlcbQ0E9SmA3dtilYQUMJilsC5&#10;iZiTq59ue2OoOh8VTYymp5t25GLGNT5TGy5Pfm6KiekliZftpoZ4cpE1PPTXDXX6WuLey6Dkj3S2&#10;LabOa3lhe2iKkMI3IRV4uhMh1U406q27X876W1G3/hIjp/xzrN3f8yf5xmbx+Zmpdt9F7Dl3Jkar&#10;Zm7k2b0LsvKPmcfXpLHlBV0nYNHuylzGKyYJp3WRPJURy6PJ6r+xTm2h1gsL1M2xsHXrFFHMqZGo&#10;rq9q+bQBFPk0qayZq67kG8/ku1ibnn2QjZfc/mW6e2G+XEtw5GutnZHRQZVSbYls+blm8wwPS5d2&#10;SyWradX2t/n6Int/vz+ZbufOUexKT5b9q7cmrclkcTnqjaOx+uNpLtLEQSyfeYvYmcw2ysbU4ayR&#10;kxx42SlEESkKQg0+3fCZrYWMhNJt7BbOx0F5aoRY/FYyCJXgu71FpKRiJodJZ9JXkEm/t2X7s2+b&#10;gXv+Y5ZjTSBSNhUMKkDS4/I9IJ+dGa6iQKBGEIJ1DPzyCf59J7fXxe+fGbSsz+/O/fmXkpDDS4cp&#10;uvsfsTM1dc+Tg8YxpOK3Vjozj5RJ4o1dHhlVggQBre51b2DSbexs2QrjicRQxySKKyHH0MERCPr1&#10;KI4dUcZ0+krb1WK6fZ3a/dy2W1uI/q90kllSPVJDqmVKBaaaCTSxJpUMGU+anpLuPOkzhvBYu1Sa&#10;1Xh+aE9JPF/y6N7d2b7pNpjc/aHaO5ZMDS5nP7U3VvLdW4cpTVTJFbGrkMhkPFNUDIupqFnWVQga&#10;6s3q9ws52vj8SaKkrNwmKrzDGmw6O80Irah4Wmp4PMjLHE9Qq+n6WJ5v9Pe4PZHlayvrRn5ehFxI&#10;oXwdRYVAzQNUcKmgAHoB17a+Z77cItSIwofUf8+gdPXWP8qDdG5szX5qHq1KrbuzJYqrfVHTT0+T&#10;kxNNR5OCk3Fllx9fHWSZ7F0IMmuBBH5QLKwU29glRd909ZudMZQzwVLNjNwPUs25oVp5Hx4nKs8H&#10;2ktSs0kkYjLJKqR6v0+xHynyNy3vm3Rw3GxQwWtvKGTA7hHIDgU4UFGP8NehzZyXF5AviGh+a9Wa&#10;7u/k24LGdUVuTzOHw8ET756sy2LkwnTFTXbsxFDmKvFR1mFpK4bip8PLhaWlqWkZZ6KWaYpqaS/t&#10;WVXZFdT7CzedxM9JnayJadcbV0cLrBPU1s8cV4UaokeSRJZbopPqP19rd/5U2GTfNhWHd7IRLEyl&#10;CC4YgERhdZZixwpGqnSC/tdxjnEIlYwEE0CjNAT5/Z0Cc38vPrTdPzR6J2DvrC5frfbdXTZ7Ib12&#10;XlclSVeTo8DtXE12Tx8DVy4mCbE0WRjoEjqTTvGsMbsIwjBWAM/7M3iIasz4/G5J8cZjLNU5XIUe&#10;Ihx0EcLPPDDHHQtI8ckq2LSs7I5tf8+yq6h5PvN23q3XlljuptWM58abQY2x4qozt4ZNdWpCrKcA&#10;hcdFsuw73dWK2E+pI9RDBkUqVbFNShSAa0JBBHEHqy+X+TXls5taOh3hntj4zOJTytQUmzdu7m3I&#10;u5c5Wyfa4TO5abJ7rqAmSxdNKvpoftIZY1LshFx7Auf5k5J6yfMbgwOYoNw9eDOxZKjr1mx2KyNL&#10;U1M2Mp6rH4qlkRcpPk6GfyUkUryBSygENZgX7Zfxbc+1cvbVEkW0spkvSQ5Vp4h+izPq8UntU0Eg&#10;qcnuz0JbjkjaLnZ02iFNVoY1BC6hQpQjzJ8vXo2W1P5OXSmL2P2LsPZ1dSwdedw53ZGZosxh4P4t&#10;vulrtp/YZujd9yZEzPhsVQ5vGxtKKWGHzRqTLrUspVu2t+bupctXVWTpspj3nhqcscHDQ0VBSUtZ&#10;FIamko6idYpMgKaWFR5JBNc82A9zZB758p77E/08qvbtEVVvFDIXB00rp1d3nnFeq2nKbXe4z3k9&#10;l/jDpQkgin5V6FXtfoTq7cOx8FtulkwWaipkxOyoN7bgzWVz2cn29XUUeNrMnR495YMM2UpKiT/J&#10;Ipqd4w4ViePbd8xtz0GYqPjpRJkFmhqquXITR1tMZsZVY+nil+7bIeEwSrJoUjSHWN/0srKSDh1v&#10;MP0/Pt3uW16vAuZvG0nvUKwwVD6qZIYkdy+RHRdBt/7u3ue3SPVplY/KlfIeX2dE/wD5H3T24uuN&#10;7fzLkym36bEZlO0YsUsuLBjztFUVmJOTx+Pw1bI00EePSELNEUiDLMFa/tO7t3bj9vd/bar9i5Pd&#10;u9BJm97773HFvOtq8+lFBuTbuWip9g7OxKT0Yx+NiNcpghB8cTqthYW9jrkjlDmXdOcbG8u95ecx&#10;yRsx0lpZNBAbQ9QNUgBYalbwq51EdKt0kFoLuVogSVrRTSma5Hl0p/jP8PO3t3fBTcXW3yXouv8A&#10;p6kpsR1z1tt/KdDVC7Wzu+K3rvc+EqYe9+295TJkzuDfOVy+HWSepEURlpJXja7Hye5uZ2v2dWbq&#10;x9Zm9zde4XA1WexNJIm4zTZWGmyNGkVG+OosFTw0EWPrWrU/aEBTwyWvqAscgNx5B5v56TcbaTbJ&#10;f3GoL+EF1ExRKSpXw/DbiAaaqHhw6a5R5Tk5ou2MatDCZAT2sQ+o4yGH59GW2t3d0fheu8xjuren&#10;PkRv/PYnbOYzFLU7Ow+cxp3XtnI1EmQXc77+q85ksvm6PI4yTUlZVtJ9wj6wiEiwW4zrjCbINHv0&#10;7w3p2HmsHi8zt9KTprYeA29VfaTSzlaHNVkGPkenqsfUMJlqGDzLMgYNYW9l9v8Adq54sufNt3Td&#10;OYILfZ4vCMJ8NFYGqsrKq0aRdVDUvX7Opv3z7uvNOzTWNzsk+m8kmQJSJ3JqQaKpkoR+XQtbg7M7&#10;z3nlq7YlH0FsPrLG7n3LhavJbj+Rfb24OzsBkaqmjgkePb3XKVWDqcjt+onTwTRUVdQ0dUjEPFqY&#10;n3jyld1xsjLdK0G4Ng1u4cd2Hv3KYXdy9jdjZjOVW0jTVtRTVMxo8U2HxeckWWMzn+Jw1Jkj/bWx&#10;Ib2Mdo+75uq7hzNfic3u9xT+LCVR4xPHJD4lFd3eMq9cyPG7CvGueoO5r5b9yeW/cflrYebdza2g&#10;lX9VTbxIHVjQUqhIOcAHj59InIN81ew8H8ldv7X7W2dszfvT+xsHkOqoPj71DgdlYPtaXcOwafd2&#10;Ow1XmO4x3JlcPR1FXVLQtJhJscKeQ67Erb2LmWyfZWyct1LSdfZPr/Yz4/esOUzmyev8HtDbmF3/&#10;ANe4zLfd0m6KqGpwVXlMY+WxMKvWQxVkY8TsoI9zTyz7Z8g3nKHOlhv3Ls8VlMjESCSVha3j4MK0&#10;cJoic1jAQEMBnrNjnD7v/LvOntlzJHFZa51tJCNDytHrZCukfqU7Sa9oXIxToA9rfGfoXt/rn5Ct&#10;3HRd1btpMjtXdWOpN+d2dh777YyfRnYubxtXhtwdb7QymYzk+2slXbA3DUyjFVseKiqKerpopQ3n&#10;Xy+xCwMGb7IxnZuS3nLksTRbynz+a3BtiHMZfEbn2tk5DUZSs2jF/d+tw8WMqaGm1Rx1VLHDPUBQ&#10;7u7MSUu4Pt3KFvyttGz2dzd3lla2kEdxUOLmAhIhcq7AsQfichhoaukAgHrG32k9guVuU9tntdx9&#10;vJ4rhiixzGe6XVHQKWp45HSezm6NldJf7KNsrZOFzHbe8+sdu9Udb7N7WyeH27kNn742nueHD7Ix&#10;XcE24a3EVdfnKNcvXI9TBLOYsbUhvEsbxq6pLP7p3WcQmA2BDtp8XtLZGUzmPw+TzeY3XC+Pnw03&#10;8PNPW1VdHUIIqh1MUcxnWVQIiNJt7H2y8t8vwX1tuu+CaO7vLiOCWVY1ilBDiq1AK8B3uAp4yfFn&#10;rIv2q9mOX/Z+3l5phtlG43RIOrxS7Gte4SSyJSmcIMdGZ6/6d682tuGbuDsqr3dB2Z273DtHZm4N&#10;3xdZbU6+3Rm8rQ7zoQKPL4jH4yTGRYPJTxePLVNNHTSRq8laHFSPL7CbrvqbdGz8l0juHr7ZITK0&#10;O7sjtbdVT/eLJqch13qnqax6Sh8/2+JhqAWmUsjzLfR5CPa33Q5zg3EczWu78yWtvszW8U7+Laxs&#10;qkMqiPURRmxoAApXNK9Rp7nbTum83z3t3tr/ALvkYuGoFSGOvatAPsAIIBGQBw6m/L3vjq2twvye&#10;2P3P2ZtDAdbUvSOM3bharP7BxGawm0t+1dZT0G3MjUZHJpV0m68zSZp4mgomQowAJ9V29mCy3W1P&#10;T5OaihzG4Ps2an3FPksDubK0dfjc1FSpVybrrMThZ8aBDQZ4EvTTmakMKlFiVLKAZLzZf7ps+6ie&#10;0hs7mOtvA00ETLKhOIgZlkR6pjChpD8ZapqYez/uFZ3fLnNe07hKtrfQ2rFHkfioOkCsYQkGnwsW&#10;WmGDCo6Avafyhq927DyFVvXrrZ+G3NS5nLbB2rg+ztmYpNudl7VyO6KnH4Xp/B743WdwNmardmyJ&#10;Yl86JGZaqcvMJAWUrzKL0/gcVuqh2fvaHF5OOY7joMBVVWZ3MaTI7hPlq81jI8rW1FbLiKqeqZlp&#10;knENOrWgWLSumK+XuY/ci433Ytv3rly43C2ntpDJfv4MKwxx6jDDcLDEircSIFZmAFGYrTw+zrFu&#10;6585+vts5m5e3bmRZOXzdhjMYIRCipJqRWMaIx7gKNWpGWLZqTLpfeX8wPdG9+o6buX477q7ApMr&#10;t/c+3Owuz6mq2d1u2RwW0MpkKnbOzOyP7rbcoMDtrdUFPRQsZ4aGNnYeKpWopy0LB9tnZcWF7A3B&#10;urG5/DJhcrk4jRYvbeG2/i49yLkZ0psXSVU9Bi4Mnh8pTNIiRvSTU7STqDN5SW1Szc70d55P2naN&#10;x2i6s5IvFSRZZpW0U1AyB2c+JHIf1dRzpbtKrQDPX2S38c2+3Vnp5ptzCPFRuyMhAoIDMNADVplT&#10;jo92U7Erd5/GHrzrreOz94bC3jgds7loOzKjtXObi3hBsPIbewFWd1Z+tO8stn6XsfY9a9NNVg5I&#10;VStjXDwiEaQuvj/PArN611Z8achvKnyUFVJu/wCRsOLXJijlR8Zjcx1JQUDielpacyVUlHTRGsif&#10;V4agui2Wyjnv9+u35ctrz2nseX/pk8GwuUdIWaiD/FGQaCxRB3P4ZUAtGFDlitescve/ere63zb9&#10;jglSVdujcBkI0mNyvhgKAAp0x5Hzp5dHn+DVN0fhcvv/AGf0n/o/p8ZtPqr46UdfievsjmWxuLos&#10;rjuyc9g1bAZTI5CDDUNcmTqajHyRWepoZI1lZzAre6ivi9R9N1vZ+Kh75qczjuuXFRDX5TDRUcpo&#10;8jLSzNjXyS1s8IfFJ4pXlSAS1blFEUUhuPeCO32sN3I8Ml2sLEYZnCJ/tqg19BkZI9eoIu5Z4UMl&#10;uKyUOKageHEf5ej85ufKUuLq58LQw5LKRIHpKGepFHHVMrBpIhUsCkUrQhtGsqhewZlUlgchtu4P&#10;Kb2yr9cZDrbePWuNoslPtbF7z3Tj9h0uNxCUWPyOR3dV47dO6aDAf3m2rRo1FK+Nx6yTMf8AKBqY&#10;Sl+6hH7tmtFJk7gFwA9SDRqh2rHQZOkZK8K4JIb/AOkltvGilI1avgd81OCoSir86kfMceua17RU&#10;1PLXU01PPLJFBJDBHNXBJpZVhUh6WF2aBi2oSFVCr+vQbgGw3ptr4odsdPUWytmbaqN+dhbXoaWu&#10;r+1N7bhpOpvj9snc2U2VUVtXhKndEe4sbks3S7fy7Q0zLRUs9PlqsxaZ4xIAhDZ8p7hC6ywMRKya&#10;WUEeZ1eeCKfixSoFDWoOt15jtEBgvg4uyAyCAaxopQ61wymvnQqOGquOghxOY7hG6s7lN3YbaeB6&#10;7grq7G7fxW3q3Pbw35XxU+458dis7k6enwUeMpqfcWK8dc9LTmWTGwOEkd2jlYVzZbpjtFZsbTmr&#10;2tn6muji3dt+Xa+XxVNtyh2XhqjKYCfN5rJ1S4yHBYuhqtqSQ0dI9L940FFWVHjji1TVQnt/3hYr&#10;b2MzohHdTtqQCa95qAf6OSQDSgHRc09leQxuq1YgqAFcuSwHcQKEADHGn2dC9SV9JXS5Clpyxlxt&#10;YtBXK9NPCI6t6GiyYVfPFGtRG1JkIm8kRdAzFNWtWAOrj+8dgdg4HL4HsbO9I1ecOX2d1huDN1vS&#10;OPod11e2q6hno97b/wBq9irW4mGszGIo6eWGnIwMVYlTVxyJDUQq0zqEt9umlu5zdGrFaAgqOOct&#10;Iq4+SGvSa5huYmt4xZhUiHaU0vISVp3VjJXJrpMtCPIdIyXDZTH52CDHTbgkxEqZXMyFsxQnFw5V&#10;Z6eSjwrUs9HPnHpMk9XUS+ioSmhEOm4LQx+0rWTbC2fXb4wfV+8sTl9kzPtfGbcwlDUbxrcvXtsv&#10;J4zOnJYvsHJUWS2nt+hqJq58VImTo8nS5WnggHiqk8RG5OYf3Y7WlvEtxbl0OnxV7TqUlgakHApQ&#10;j516R2mwPexPPepKJB4hLyAMrM8ZQ/px0IwwEa6hR6EsACSrWhmrKaORmkppPFKWpmiienkMkUii&#10;KshL6nhWRg4CSxv6QusKzhr98N85vijkMxtDY1BBXZncsWAwm192yU2e6729hnmNPSZR8bXVW+N2&#10;7Q3TuiqpM9TVUJlhx7UzyR1gJjWRkmkS85v2W/ta2Vu8TAAsXEL1AoSC+tlOQANRAFTg8Oow5a5I&#10;k2C4u23++e42kzv4PeWfT3IJKoHigAqpKM4NT/aGnVHO5viX/MIr9ydr5vG736h21tyo3ZuHfWwa&#10;3KVW/s5uzB52GHdO1KaXbW0dp4bce3MZjc7tLKCWOKNWrICKMGKWpp4ZKJj+SMXwv+Xeegjy/fm1&#10;s3kts7UyuDo8ts7sfr7em3KfHrlYN0RVNPjYKLdj7czcEsfEdRFTVFQFZIKiYRagUWfuNv8A+8Ev&#10;47r6a7tl8KNQv1WqMNXUzyao2ZjXhGtMDIGRRy/yDb8k2s9py/4clxPMJXGhu5iFA8TS0qvQrkqQ&#10;CMaQakqP4gT/ACl6N2XW5c9K1Gcw2+Mxt/MZ/buc2Vmevu1dp1tLhjt+uxObq90ZrFbZ3dgMemJF&#10;VBmMdK+mjYmTG00lQsK117j7ZwfV216DK/Gabc8FDhMHSYbB0W8NuUHac1LUTtUUaf6QFxibbw21&#10;ajcENZDSV1PX1ddSLLXUaLJCZCk7e+bre3U89zdnxzdRkMXSND3KQaCNoVodRGmlPKtOjW1eQQvY&#10;7rcQLKy5EQ0MDUnt8Ql/2KT6AdWk4jAbr3NtpcD3dJtGtyeQFBLU/wBw2z+2cPHlaSU5mkgwFfWZ&#10;6p3HUVmFeiWqp8jG2PnBjaRYomQiMvPxzrez8ZvHdu1N19TZCn2dup8tic9vaSSsGUxWZwxkwdVh&#10;6rfy7mxuxMJBT0dS80mGxeMyk8TCl+4pXRGmZbynzNcQ3V9Y/u+f93SxFWRsKcae9pI0UqKk4kQA&#10;6SGbT0i5gnMdq1xHv7ruJRUIEZoUqAFaM9y6lNNfiRhjwJJAC/yklLOqy0mRZqzHUEeWioIZIamS&#10;opJJ46ukrKjHTrPUzmeXEtDDIDEwDSrG6t6gbrcnUeA2PuHa2Ojx+1sXu+kx2/8AL12Simr13Xsu&#10;rnosrFjN0w5DrHL0O78dOcNkknpKdZacBmM8gd6eKSimLkr3a5y5eNtabVdpLt9wDGqlfGSARqVw&#10;YB4yYFaeKwoBWpoVbTmCaPZ4I7tdW2pT9RFkDlwcrIpaoyKFV8QMKinSJhy8W98ZlIaafKVuLgno&#10;sdUacZHRUG6IqrwJX4wHeOPlw2Rx87iWOpMSm8doo2BY+W1zortXbBx+5KXctThsBPuSPFZSomxW&#10;3M1hMa1DkNuYdtwZGnqKXb+BixUdRlzVrVVAmnAaFX+6FR5aWnG+8e93Mm63UVtuG5wxyWlHWIC4&#10;EUzn8T1tGlotTU+Mz+YkHwkRct720sT7g165j+HSsclA1QQf7I1oRwIoRUGvVD/zy+MPaear+rc1&#10;1tjOwu1IemsrmcSuC/vftTdM8u8qXN5fK7SrtxYTc2d3FW7iyeJp6+H+F4uoLUsSTGCoo46Zo6yR&#10;DfLfqvcW7dpYmPrU4HN4TaOXz+A7B2rsZocZUZjaWT2tU5DA7UylJPNNU0JizseJNbUUtW1aMTVV&#10;TRRIJQY39s5wv+d7m8sN5muI9zIKNMsAQUZTowrvbEK5GoCE1UnFehrez7VzFM9jeXsr7jcKauhC&#10;yotKfABCg0mhBEYJpQ9OX8vf5HnE74kpO9x2ZsXcHdG3Nu7m2Tle9G23uGhqd4YTOy4fd2d2vuzb&#10;uOwa4+DPJkZFpKCq27jKCCvxkVOZpmMbza7W8+wt87TyFdufN11bXPNWV9TtTYuUocjk9mxbV21/&#10;Gp8JudcfteTZ+3xJR4dTG9VBTPHP9tNIrUZpICoi9wfbFeVuSpN33W9uLq/utEkbhkSBIUA/UW3h&#10;jjUlBljnX3006QehRdcp2Eu0pbbjZtoljOlyzxkBB2tVF0gkZahP4qEgZ2GoaJammVDMoqBTeN62&#10;GJGngmkgCSGGHI/xLxFlk16JWkA4DB7tqUe0N0/I3tpJ8Hl3zfXWIly2T3xt3aldiJ9nxUdB2PIm&#10;wqSbr+fcdZRSVuBpNz7qpHpZZ5sjonVpGllmdozEu33e37ZtlrzByzzBPZb3D/bCVw07CcGODwYk&#10;SKI+LIy01FqKKksw6B8Vzy/ynYy7nst0y37roZCzy6iFJFBpFNNeGfWtaEJ5qXA0DiSWQZbJNFSY&#10;LM5cJRtla18HQy5lP49/CKSkpxUSQ0cshjEcMRMuhI1WQL7Vu7+zpuvers7sHHbfyO39rYnc4rMB&#10;uTKbr3Bi5p8nQV2O3RX1vW9RRHbcBy9RndvLLU1yUMGTipnip1LpPetAvNG/8wSX23/XxTR7q5QR&#10;keFaFkK6y8kIU+K7MBqKaBWpFAaAv3KHmnmKDb+YLuCRRepp0C3jhi001UQdreZ9TQ8Sc9QI9lYL&#10;J7jl3RXUtPNlK7FJjstA9BhitdQxR1tPjaHLSwirrquioqTKVZgpnqZaJpKuWYxmTxGJt3H8n6/s&#10;jbu2MRnsfS7O61xH94a7L5Tw5fJ128uxshtiKnzmc3mx3DW9j5XcOcleKdMes8MOP+5WNvuKbQ8d&#10;tt3b3K3e2vJdttNwMNowEzxQvcRs4oClyQkko8RKEhVRUFW8QKtekOxbFzJsRu57O2uGjeVF0sdM&#10;SBNRCKrIAQNRPaS2mgLMR1B211hhtkZbObsoo6rPbmzMdHhDM6YvF0+M2fRbiy2SwG18JiKGPG7d&#10;xWI2zT7hmVpYqcV1esSvUSzzBCCk/wAUbd43Xm8z1/vnen3itidlbmx24c5t7D4bI0e1INt7Kptq&#10;0i43LYSqnwj0XE1Qr1NqGjpKUUKRySoQf633OPNPMckCWzXHMoNU8KSERsQqmNFmQvDI2mo0eLG4&#10;KMlNQPQptdg3C/mBktiJJHOpUAKlyPOhIIpQUBpqpXUCR0IJoqiNAMfUUtD+9DK6PRPIr+TJGuzJ&#10;lWOspojVZKNnVJdN4JpGlYTX0ezH9p92df7j6q2ztbrrqTcWzOy8/sDC7ahymVrJ6nD7jfKYbBYz&#10;sDfOO2vXu+NxNfNlYarH0zVOTjoaSOoqnp2leraCnBO/WL+FLFazat28Q/oUIroMsLEkF9JYtUjT&#10;prhGkWjkNptcmxz3FbsTWkMskjBgoMZYHQhClnZQpGklKgU1M7VYoLZW29/UGZ3LVbv7AxG8sbLu&#10;nPV23qGm2dT4LKbawdXVrWbb2vkcpR56qoc1/d+grJUNV/D6Orq1enaZmeF5KgkvUe4d9Z6vn2BR&#10;ZWpqYMPg6ygnXHVKYPJ5Khp8mrR7cxVWMrjsnmzXVbmeLGxU89TPIZnaCyyyRk22SM0qW7zkJIWI&#10;qpA18WFWKigPmKn+j0g3qK3sLKS7ioqyMWxSg15JbWUCr6vUkcaY6E2VIYz5HVQpfU50nSSIxGZJ&#10;tPBVEUepgQoA/wALHyxvVW59qZyqj3Lkdn0FPLFkUWjx9JXb53VgchjjiIpJlw3XG2u5cxSUODrY&#10;KaprKXJQ42KtSTRNNTvNGQI1vLfbobyaS7Xwom0GroAXGGoWIWgIwSwLChoOgVbXE1+kl29tIUDh&#10;RWSOFGGaMhn0IVJBAIkqckL6scG4YK/HLX4uCtnjmVXg+8x1XiBNrQPCVXOLiWlWrcqkbJqF3U20&#10;3IDj/c3kTFvfrrvLPV2L3hjc9iK6OHaG4+vstNkMPk4c3XUWzH20+46nEbfqK1cTBWCKWmqteRaP&#10;7Z5FeBkUe67gsjXNtciO1ZQNSqpP9MUdW1VFBVSB6Fh0Klsoo7d7GeFFKnVGaB1qeDMHWjZNKDGf&#10;iNCOsxjbJRpBmcRRFbRymETxZWlRlhiYiVZ6an1TJUvIiftMoCB9QLaVP18WPmjuHpvcu0cBnNh5&#10;Ck2rnqTbk2Z2zidt7zra+TA/d5PCUvbWy8jXUWYbcGMr4cV9tXGNmmy1biJ5hAMjJJGJX5H98925&#10;MW5stmiSXbGTTHDMSRHISdUlY/D1hsAxkBQBxPTP9XFms7m1dNck8Zj1MtcPXU5VSg1UximPs6KL&#10;8pvjrhfkFsrPw0Gdmh33tSnya4DKw5WjSjo8tLT47JptPdNLBXYzzq5kWWlFRUU706VxTzJSVEsc&#10;1vOL+dfxGze3KDd9X3Jj8yZMR/EsRsWtrKeDcNWiz0MBqafaTU5yuQSV8jHIaqvigpqaAtO7QQwz&#10;TRCXmf7ynNm9W0+z7PZWm2wnRpcBppg6ijsHZkWjvUhGjYKAAdXHoKxewntztu7Nf2ditGoaKZFa&#10;tADpIlqoJFaUOSc9VI7x+Nv8xGDKHqbaeCweDxOSyzNmeztmPmqifIYSRKupp0rNw182DTaNJjqO&#10;BUlosFNX1knjMJaZpkpmLz8lPnv1bmdpdo9G4zD4imx+79vtsLP7mp5cBHj9vxdgV+zthVc9LkcU&#10;aun3FJSYrdearJamjrdNFLhnW8rcwxre+4fuTNtl7bblza11tVyEgnVkSvhsrk+GUCKlcg6kdj29&#10;1FoRhtntpyDBucG+NtD/AFNs6sjGSUZKyFSCHpVXSM5UiikeeBs6I/lvb6wO6Osu5M53r2nuPM7Z&#10;3DSbrxu3M5vjsOTb+7hgs1uLdGHiye3d2V+Pym26GKqx2KijTwNUT09RIlSnh1RlR/HX5z7K7k7D&#10;3lsHMbfzmA3HBl94ZHrPsrZm3Y3x+Z2bHuncO0MG1McbQZGt2zW7Wlwr47+L1Uk1BUVEMnkrIGki&#10;ic25n92uZOdNog2C45mWxtYJdIIYRGTT4YWo8GUsSgRCWkQKVPdRgqxDcezfLmyb1d7s21pf7bO6&#10;gpcTOz65JFYyuCwWZdTEFAsegqTVgwCrPu/4yd69Y9dbVqdp7vh7i2LQ7f2Th+xume0alMjiKjLY&#10;jGUp3Pn6iup9w7ETdGJ3PVD7muw5o5SZVSalx8sqIiIjvb+Zt3n152f3D1Vsvbm194bC692NhjT7&#10;3yuXpNtZ3Bb93jiK6fB4+qos1n8ec7XwU89LX/a0WPq6uf8AbheJVrIqpSrkiW89xeaLLlvcLq4l&#10;s7gtHrXSAIwNCtMzMiqisNQf4iQEPGoXXXt7sXKW2W+6bZYWlvvEgDShYSSY43LkFGMyRKadrlkA&#10;WtCRRSHOz/5Ovxg7Nm617m31g9/bE7PyeYp9x7g2njN2LvPZdZLQ1mOqszhRFkMPlhR4Sajx8tDT&#10;IKqnSnjn1xj0LCS/fBz+SNtxfD238n8lX5zLV9Zjs7hNpiuOu08kWXmyO56hy09TU1crsksRbXw7&#10;FiWU+8oLL7r/ACfy7utbjdZL6GPSyqoIRiCO1yGIYemgrX1PWD/vR9+Le+YPr+VfbaBrexVZIXuQ&#10;odpHFFZYiFJEdCCGVQWLDIHVyW8ewodsSUuMxcVG7LEVqXkZIkpIFikWCKn1SRxmdCgOk39P9m/p&#10;91HfzWINg0Hzv35hurqnAZXae3uq8Rt+kk2vVQT4aGow/VlfR5Onp6unDUs9Rip43SpCM5+5ikjZ&#10;vIHtjr7/AGzT7J7p7ht91ZtbsNtiYIyaCFNoSlF1OQCACCWJNdXn1md913bOYdv9keX/AOt233Vj&#10;utzfSXGi5QpNpluw8RZCdSiXBQtQ6GVqaSKqLaWRyGT2xS1+USaGoqcmjr5YmDvA+Wh8DhCkbeGZ&#10;WGhyAGjIcekj3sV/8JwRIfgRvoRkBj8m+wbXBYX/ANHXUVrgMtwD+Li/vHUmyG42h3JJW28MviCM&#10;hZCle4IzKwViKhWKsFNDQ0p1lkY96m5a3OPl24gi3ttQheZWeJZCo0s6JRnVTkqCuoDTqFa9fPO/&#10;4VZ1W1KP+bJ01U72osvkdqwfEjqCbPUOBq6PH5qtxMfb3er19Ji8hX0mRo8fX1NOGSKeSmqUhdg5&#10;ikC6Guti6roq3OS53dOWye6JJblcTkWVdvwMRLGpXEIZIJVhglKRrIXVR6rF7MMk99+9RzCvKlly&#10;X7b8tW3LO1QKqiaCQy3ZRaHSJzHGY2ZhrkkVfEcmmoDUGx15H+6ZsG077f8ANHPm7Lvu+XUjSyu8&#10;Ji8SVjVnkbxXdxw0qNCqBpC+HRFJ73V/Pu7gq+gtnfGj4c9W7b+FvW+ysfR4PG5vr3cFXnu0v4DQ&#10;CjmWipd9yYbb82Hr8tlYJazJV9JTx11dNMdUoBl8wpwQQ00UcEEaQwxIkcUUSLHHGkahUSONAERE&#10;UAAAAAe8Xbm4uL26nvby4kmvJWLO7sXdmY1ZmZqlixqSSSSTU56yxsbCy223jtNvtY4bVBRURQqq&#10;BigVQABQDgOqGdwbhzm58rkM7uLL5HO5vLVlRkMrl8vW1OSyuTr6yV6irrsjkKyaeqrayqnkZ5JZ&#10;GZ3diSST7ze2D5dKs4x0zhU03ZueOLf8UPv3vfW+vKraSyn/AFxx/X/H35IpZ5Y4IE8k0ziONL2B&#10;Y3+pJAAABJJ4A9qrDbrrdtws9ssYS95O4RFBAqzGgySAPnU4Geghz5zty77dco8wc782X4tuXdst&#10;XnnkIZtMcYqaKoLMxwFUAkkgDPQmdQdXb17n7F2X1V15hptw743/ALlxG1dqYOCamp5cpm83WRUG&#10;Po0qayamo6YTVE66pJZEjjW7MwAv7XuMxcWMoxGqwvXTrJ97OnqLDys0cFO8qLKkAjVdSgDU4JNw&#10;FtnP7We3FvyXt8d1uMEbcxvXXIrFwqk4RCVXSNIXXQUZhWpAFPlc+/F98HevvLc63llyxut3F7S2&#10;5Q2lnIogLuiAPNPGskgkcyGQxFqFIzQIhL1+lf8AyTP5Qu3P5fHW9N2D3NtLatf8tc9/EqPN7uxe&#10;Xn3XR7Q23XSSJTba23WS4TDwYipeiMSZTwGpWeoUhaiSMoqyEhuQ8riOKMs5dnWOPTGPWWdiFWNE&#10;BJNwFtyfcq31/bbfa3F5dTpHbRoWZ2NFUDzJ8usG+W+Vt45o3vath2bbZ7vdbqcRwQQIXkmkYhVj&#10;RFBLE14AY+eOrw+ze09kdS7E3Z2Nv/dGF2dsrZ2EqM5uzdG46uOjw+3sTBGXfIZGsmTREPOyLGly&#10;8zNpVSxHthym5ZZG+0wzeCii9JqjGPuJ3H1ki1i8CAn0tYSfm4P0ww5896d73W/urTlm9e22kVUO&#10;tBI/EFg1Cy1/CFIoOOeH0ZfdS/uyeS+Wth2Pmb3x2OHcOZDpm+hdi8EBoGWOVQfDlZfxhg4LVBbT&#10;g/Oo/mW/8KHfkx3n2Vvfa/xb7H3L0/0sr1+3MRldrhMDvPdWMWWSCXP1O5EjO5MP/GIUDJT0s9LH&#10;BCVXSZFMjJdtTyNLK7yyubvLKzPIxsBdnclibD3B09xcXcslxdXDy3DmrM7FmY/MsST+Z6607Fy1&#10;sHLG22mzcu7Na2O0wKFjhgiSKKNRwVEQKqjPAAcT5k9a3W6N47p3rmcluLdu4M1uXP5irkrstnM9&#10;lK3MZjJ1spvJV5DJ1889XW1EluXkdmNvr779scejvpNXP/I7E/7f6++iqn6j3vjxHWmVWFGFR1zj&#10;lkj5RiLfT/D/AFv6e+IRR9Bb/WJ5/wBf3sM64V2A+R6LJ9j2W5fxLjabZ5PVo0Y/tKnpxizeVgXR&#10;DX1UKn6rFUTRKf8AXWORQffehQb25P196qTxJJ6WW9pa2kYitrdI4x5KoUfsAA6izV1VUMXnnlld&#10;vq0kjux/12Zi3+8++Vh790o49Rbn+p/2598SCGV0YpIhujrwykcgg/j25DNLbTQ3MErJcRsGVlNG&#10;VgaggjII8j0Tb9y9svM2132y79tsN3tdzE0UsUqK6SRuCro6sCCrKSCDggnpR7U3ZuLZeexG5trZ&#10;vJ7e3BgclR5jC5vD1tTj8pisrj546mhyGPrqSWGppKykqIlkjkRgyMoIN/bJlXrUjgqMfSrO8RjT&#10;IUMFKC89P5GieqpI4OHkhidPJEsYJjR3uTcHOj2I95LLmKG25O5wv5RzN+q0VzKy+HKAQ6Rs5YMJ&#10;aFlWooQi9xJoPmq/vDf7vi79tN25h94PazYreH2rcW6tZWwlaWzmKtHJJ4ellFqWRGL+LVZJ6FQi&#10;6uvoR/yCP57uF7+wGx/hv8tt8boyfyPeq37W7W7r35lcCm3d/YaGal3Bgdp5nPVuSpMn/fxIq7I0&#10;9Kj0zRT0mOp0WZ55RH7wYKvkp8rBG8hSnkmjWCF5G0xidwGhaVo2iHg8hVvqNP8AUG3vJjcbdWsZ&#10;5QpLqhqQKk6RxCjuqaYFK165A7AiW3M2xyM+lVvIwzFtIA1qKltS0FMliy0FSSB1tdb952LvB1gq&#10;axl2xnZEp6HHy5WuqXjxlSyQ0WMggqZ8jWSsoWKCOOR5ZCFVWJA9x8niZqoSwiR4ZQSpVSysGU8p&#10;ZSXUqRyCFPHsGbD7u+3u4uI7fma0WcGhjmbwJAQaEFJxG1QcUAND12avPZj3P2Kyt9yuvb3cZdpk&#10;QOlxbRm7t3RhVZFmtvFj0MtCrFhUU61kur/5l/w/3ll5KHGfIbrWjy9JV1FFktr9k1svWG5KHI0s&#10;j09XiajCdlUm1ax66jqEKSLB5rNf6i7ewozuw6ud9VRU1rxjV+2tbPGrX4J9EkRvpFvxYG/uZto5&#10;psZollsXheM/iUK4/IjUP2dBoTR2Mxt7qCSC5HFXTQw+WlgCP2dWRdefIPDbhx0OQ2iNqZzHuFeL&#10;LYI0OYoghBdCa3HnJUgDkBgFZiT+Apv7CzJ9WtqcpFYOCCXqah2/WW0rJI8rKXvyVFjbm9vYzteb&#10;cKGfI9FA/kAMfb0eQ7varpDTcPsHQ7YbuiWaMLKhEocAJFSRx8C37nh8VPrtYgKTYHm/NvaRqeq0&#10;i8saysHk1GVy9TJKgHq8cVjYx3HN7cfUezqLm530MRUDhhQOPn8/29Lk36LGmTA9CP5jj0uqTtOa&#10;VYppqXSihFg8pp4YJDqtrkZnDK+m1gA3P9Le07L1lZNKfxeViNCvQ4+bR/ZJs9PHL6yrWOof1Psw&#10;/rekeZpLdF/4Y6j/AI8Rj7OjC33nWWaIlvkKnqZVdwYegdVy2X2ViUGtymc3PiqGQWJHpjraulLa&#10;SAfSD+B+faKzW0GxkpkZsvASttNXDPRyTRxXJH71LTM6hibXDAXPs+27f4r+P9JreRK8UZXAJ/0r&#10;MB9mD0ZRXZlOiR1r6HjnpbbY33i9y0hnxNXt7M08bkSVmBylBl6WCRjpXVPj66rijkJH9Vbj/Y+4&#10;eCo8AQyC6lmtUUzzLpdmClmSAq9KxYqvBRGYD6gG3tVfz3/a/wCwgZ/b8Q/aQPTr1yJkwVFKYNOn&#10;zL1eZVtaAMEB8MyIRdVYhRJIsi1CKRflWYDgEce1gm0tv1cPjgxtNSMCrxSxIFXyFmtIsSkRBiRe&#10;4Fjf/bEzbzuEL6pLln8iCfL0rxp0gdKk93l0j23jm8bKjVNa1XENQmp5OSoGnkyMhc6VYW/tW/H0&#10;uic1sXDvUCSs29QVraYgkv8Au1NXlX9mWKRJYw4kc34DE21EC4OrLfbsx6I790FTgioP2g1BPD5/&#10;LqsUl9anVaX0sRH8JP8An8vLpc4vddPkabS1URcuCk6IV/bCsCwkSQHSSLgi4+thwPbPTYrP4SYt&#10;tfdO4cPTUsbxywvV0ubpvHHE7QhYtwJXmjhQAKBGFAN7AX5VTTbbfKF3La4JZmNQVUxHNAf7LSGP&#10;E5B+09GEfM24xyK1zNFKwI/tFyR6EppY/mxPDPUPN7L2LuelWmz21cXV/cHyAUsMuNk8jyqJXDUB&#10;hV52YXZmvrUWa449v6d279x2MgXI4nambqYldJKmhy1fiaiJBJ/krVcclNmY1nniS7lHZfUTYA2B&#10;Z/ULZLi5k+nvLqJCagPGrqT56aFDQHhUDh50ycR73BcSlmsLhagfAFcVIz8RjxXhUk+pPQIT/D7Y&#10;TZKpqsTnc7j6eWolnXGV1JjqvGlZVdmSGOGOkl8UDSjQCRYxqSCRc8aLtfdb1sQk2lHLT1aDyVC7&#10;mYyQM0ZKliNq6pFsANCyxDi4t9Pbk/Ju1JCSm7UZDwMJznyHj8cnJB9OnmvElV1kMqgVIBVQfsP6&#10;h/y9KCf487cpqaBaHNUFPLSsC6y4iqqIZVEgcrBSrnKelSUMWIeWKobk3PtXUna+M1RQ1+28hJV6&#10;wifaV6yELpYtJE09MauoIBuCAEFhcj2Uz8m3dHe33SIQ0zqSnnwNG0r/AIeiWS5iiJdoDpGS1F/n&#10;mn7emzJ9D7slR1wW/MVS0UiEvTVuCnaJ3LLphKUFfTU9OrCP8Ix1G4A4soH+RmNgjSLAY2pq6uld&#10;o62Gsr6SmqMdImhUkqfEJ5Z0kBK2Ol1YC4INwWD2uu5nZ9yulSBhVCqMwcHyWtAKYzkEedRTqPub&#10;+cf3Qtk+3pby+LWocsCKcNIUEGvrWnnToPMX8HKfPTZb+/ufUJNI3g/gMUj0VdBUhpZNdPXSg0Es&#10;E9rhAfILWYcgqrBfKKoWokZ67bkccLQrUYtatqjJIyyPPVmnhMlG7yPAwJVFdQFBvc+ybcPaKMxK&#10;ot7sswNJCtENcLU91BXAJINTTy6iDc+fefYLlLm25fH0ToaVifw/kxkU9oJxU4+XULcX8rf4z7rw&#10;hxebh3VNkNcpGdhy0IrZImjjSCnqYa2kyFLPHSFCY30LOCx/cPsaMH3RLuKiebF7xooJ6adZqpav&#10;F0ILUtUJHpVpqVnhl+60WKKXJdTwePYD3LkCDbLhEu9jdkZaKVkfDLxqwqNNa1NMHjx6iTd/dj3P&#10;sLqYXMcX08oOkBBRaGh76VIXgTxBpXh1mpv5VXwmpBQsOp6l5qKOELP/AHy3lpllhWIO9RSfxxqN&#10;kqmi1yII/EXJOnk+0O++c/tWoSPK5DOV9LVTqKOatmqKCmv5g/7jCpkhkcRyqXUSAi4Gr2Il2Dbd&#10;3iZrO1t45kHcFCu3CmMVAqDQ0P2dR79Ze71HMYNwmSXLOqyyEknNaY860wR0eNOt+v8AXHMuydn+&#10;aKFKdJ/7tYZpkgjXxpCkzUZkWNVFgL2A9jthsxiM3TxZCjrFoKqoMCCpZp4YJJvFTu8oSR5JkWQT&#10;LqdwCWYAf1EdXljeWLvbyQl4V1HTgkCpxQYqDXA9M9R9dw3ouJTJKzXA41Ys2KjLVrUU/Lp9joqe&#10;gpkoYKKBKCFHWKkpoIIIVj1M3ijp40igUaibCw/r9fa6r931mOSGkyz5KmmtBC0oq6sx1N5JBE9D&#10;JFI8ciSXCng/i/5sGk2mzlZ7qGOFgCadi6hWlQQRWuK9Ox77zBFGLSLd7tYzkqJZAuOBpqoadBhN&#10;0h0zmMsdx1XVvWWSzAarVMrW7D2rV5aE1qw/exy1tViGrkkmaJC48l20rf6D2p8Tm8lMU/h1fVVs&#10;Y1LLQVKu86r6VDwioUSzBWNiobkc2tz7Kb7atvko93ZIp8nFAPzpw6FOx8/862BENhzFM3ACOSkl&#10;f9KZNVD6UIPRfu2Pgv8ADvsIvlN+dDbFoaiMvUPuPbNI+y6gMqOZZMnUbRqcKKmIofV90s0RA9X0&#10;FlnBlq8yRROysrIGeOKaRGIuEKyQlpkWUMQpU8g3/HspawtV1zJqBrTOR+XD9tOhynutvbKbPe9h&#10;sLsEVYtGVc1Pm1Sa/L7Oii1X8rXo6iqzurqjtXuzrTIUkv22JkwW6qaswVFojErvQ07UNFPU0rwu&#10;zCYVBRrNc8W9vMs0ccatKkVpChEzwEQ3JBBM9IElsDwdX5/2Hsh3C33qVWGz3kSSgYVwT+3VUeuA&#10;B9vR9t3MvtRcFX5l5UubYNkyWztQceFGSnrSh4fCR0Am+vjr/M523NP/ALL18rtrb4hxDyxU+0+z&#10;8TSQZqWmQlglUdwYrdGKrzINemRJYPQx0ODwGmtpqPIwNSTR08fmD+GeB6tvFNoGllR4/IDZVsCx&#10;1Mo4sfababvnK3vNO5WMBtAKF45AG/NGBBH2EEeh8mObNt9mbzbpLrlbmS9O6V1CC4tyQ3AaRNGB&#10;pY8RqVgaULDzFP4w9ifzTtrb2osR8kehutshsaB6bHZTfPXnYW18blqWFpqkLmKzalfmK+ly2Io5&#10;Aon+yNFUxwy6ooZwBEuBcHV46CjSBI6+KCB4J/Co80hErMrsGvG58TD06TZlB4HpIkjuw+pZZKMa&#10;Gpx5fy/wdRxBFd2TeNss7xuVKsquV1A1wfJ6jFDkDqwPKbk2TvGerpuw8XjY46bKY/NYKr3Dj6Wo&#10;ixlTBDSJHV07S+SXFVFNkYjpnSRA3lAVmcgq+0te7U8zfbtDUeJUihkLq7+tFYPCQRIqkGxsCQLe&#10;000Kq8Y8UFSamlP5Hy/z9KNm8d3vGlsJEMcRFSp9KAEEUPlQ4oONekD2Pgcc9XsyOi3Rj6vGV+6K&#10;esyBgmgfxxR0dbWyTYfKQ1H3eJnngkCPGpaMs2tTE5Pkd4MJUTP5a5Y4acghXd1Mglk9KtaPXpDl&#10;h9foALn8eyu+3yw26ISNN+MKcGmTQA/n0v2PkjfN6laN7bSvhtJUsurhWtBxx9pwB0WbvX+Yb8eu&#10;kMVJLiM9WZ/P0+cxm3p8fhcLl/sY/tquOKqoZcjX09HRK9DCrqxRhGskpkt6gXxV+PFSJaWSNfA8&#10;TQFhIyrURldDMskUkbeMxi1gTxe/59+tLiC4e33G3v2dVrQKwKV+YANWB9Tj08+jyDdOYOSruW0t&#10;Njtrfdo3DC4mhEky6RQGIy1VFoK9qFia1Y+SUxeN6Z+VGDwPZlf3d2Bu3YNXSFz07snfsmA2bSZC&#10;etGQqqLf2H2zI+R3NuSLLyFV+8q4aRUZBFTKPXIHlb1bsqqmkqZ6J/MyhRMaqraKBiApMME87Ux1&#10;AfRkbn8X9jCDmrfYUSKO5HhjNNK1P2kAN+wjoW2Pv/7i7aII7jeFmgjOSUVC1STQsoQ+dBpoRQD1&#10;qKM/xm6/r8ZU4naNBXbO+8DvDisRPS1qyx0lo1ev/YyeTB1QBmBqLOZLMx+ntBZnqalhpjHtmrrJ&#10;6pS11qfAtNy7XUGKmVEKKlgLBbf7Cwiseb5Wl1bpEixf0a6v5kk5Na9Sryt9617reIYOadliTZW7&#10;Wlg8RnjIBAJDFiwLZYg1AJoOgb3n8DK6m21VZrEbvSu3dT+KejwG4Y6GgGbQzRSyfb1cmRLUlQIZ&#10;v2/IX1TKA8i8n2AuYgy+Iq3pKujlp6pYw7+RTCksPp0qFEss7IQCL3IW1yG+nuQrJ7O8hE8M4eIn&#10;yyQfzAH+ry6y42HmPYeaLGPddi3GOewZioZSGBK4IJxQ18hn7D0V2u6trdqVf8G3pR1eMrAYXNBK&#10;lSMnjJsgjhMg5qKJcHIk6KjIyWeQOLFBZhDbOQQwkTKUktp/bN4rFtLEFroXPP6QCBa/Fvb6bfIz&#10;1Q1Hz4/y6XSBCAAgLUyfy8sf8X1Dx3Tudrsl58fXpPjQzTPFVRMK46RK8CyNTlcgIiSt/KXVrMwv&#10;YhmHJZpqqAGCWOaFgyBxNaQPYLZ3il8q6fpyNLHi39DC1sfClPioRIM8MU+QIp+zh0iaCMUKipHH&#10;9vzHn8uHQ6bE6/bD5SdMvR1ONr4pKSpKNRqKR6ZtbgwwzUq4+YWYMQDrjv6j6bFpw5iaXVIpYroa&#10;JpD4x5eOJdDRxSRr9TYKCbXv7WXwcL2kZ4+ePlXIP2k44dIbmEEszIfy9R/OtfmfPoYt21+RpqKG&#10;nx1bCiSEx18MJNVpoJFClqYyLPW0s8hjK2kdiFJCW+hEWE4t4VT7emjf9bKsaCxQWDG3IYqosRwb&#10;cAfX2GXF0sjHWxXgMn+X+r7SeixrPTViK/b8+iu1uY33S5dngyudqKIMYKdZJZZXmV3lZxEzMA6Q&#10;63BU2ddXrY2ChMbkq6OkRWw1NSxZB49C1EavTsIV0aTeLRrV2IAVR/W4+tjba4Z5mIvJHNsDwPcK&#10;/nwp6/s+fhtsLArKma+X/Ff6vXobOmJd65Wqlk3rnMzV7WpZ3kbF5B4MrE1ZK0+qE/dGc0700asz&#10;ayEJVdP0u7FFlpqiEUuQRCGeL7mCppxJA/jYPDOxBVr/ALZKjxvpktcj2YvaJE/i25zQ0ZWIORQj&#10;+dDkVHAHopvdjLhqAvCeGc/6vnj5V6MZRnGYnIJlMMqU9XFHUfw/JY2qkhq6b7uMwzUaRzGWLQY5&#10;FR1EsayRA+hjx7U397Utf7Kg/wCLJ/BtXjo/+LZq0/YatdvD/Zt9P7N78eyr9zCtPqJf7fxfib46&#10;V1cOPz/OnRJ+4/KjfFX8+P7ekd/o4pNfk/ju4r/3x/v34/vsxb+832/238a0Xv8Ac6f3L/r1evRb&#10;n3//0k7T7AxXd2GyidlYzDbZ3HhZqrGbc2/hN5Z7PYfaNJWCKqghpMXW5KSPEbnoZIVZKpRpQi6q&#10;tgB9AvK17vft/b2VrZ2kdxt0w1XErW8STXTqAFeWaNE8VKAqwoGppCMoBByT+7B7a7xuG1vt+/bN&#10;ENttHKo6ELJrAUlm1qwIKkUKgH59bEO0N072+NG7tvr1vjsh2TtTfGPiz3dHaGa6n2B1/wBldq7n&#10;w6w0FLvnJ7v2jtnFYfeWzqenq5YXhNBHXpI8DR1KqahZm7b23u3dp11BsrZ++nxeJra+KfMYbK+f&#10;dOQXB0fjiy25qHLbuq9wO+VLCmgRNK07fcl/GTAth5vNzyfu1tdcw3fL8L7rHAEimA8GPxK1S3lS&#10;1+nYx0aRwS5dSmW/Uaudv9Q7vbLC5v8Al9IFmEelGdyCGoSVJTS1CBqyT8NBQE1Hrs7bvxx3ljan&#10;ubJ9Z4TLb3wG18jg9t79grMltKqpM/ml/ie19o7ixnXk2za+vwEuSo6iV2kqWnp41kjR1FbKSLtT&#10;tbdaYPeu59vd29vZCqoM1Q42lxeE2X1HkcnJlMIkVVLSUyt1vHUVELUuS4QuV0h2BuPcE327SSbn&#10;ZbfuWyWX7sNrN9QFlnSONJKL+krzM7OxK6neRggAAWrVHOO994uetm90N35b5puJzHJDIoKG4eEF&#10;nRRpDOUyta0FRih7jWqfcHZcbb86h627j+Pnx5xe36/r3d+U7E3Lne2O99s7U29sDfda2DqXw+Hq&#10;e3K6mh3BksxhqOKbJ1RqaqlE0MUJjM+oAdUbh7aj3JhcF2zgs/W4LJYhpsrn6LFVO181Hjpaw1+J&#10;r8zSYuoSngrnyuLix9Q1OsELQ1xRo21KVmPlN+RNz5Ynu+R921bjaSrGqTeHJH4wRg8Ssyj4Ii0m&#10;ltTBlQhxUgyh7Xe4vLPLW/b1HdzSQ3RK+GWjotaMzmrHPZUCnmR1ZR0jQfFmt6xy+b+He+tk19dQ&#10;7/gwuBwf95xu7auG3Pt7BCl3LgMVX5zyZfKU9BtrNSZaCnqpqmJa2hjkFgZhLFrsRTYPeGQXGZbI&#10;bdwlblcRV5vY24a6tzcNZS18FTEwwP3cor8Zi4shFRTyskrQR1IhJjJI9iCz3A3u3xxXFqt3fi3l&#10;KXcS6FR1ZAPFyVZ2RpESOgrGJiCCOpe9qvdC89wby6tbG5IijupAXbxQ+kEU0FpWUVFaELg56HTY&#10;26M/uraOAp8ytD2dvCng3Pl8J3VtzDYbF0GMyW3Kimw9PDmEp4ZsNHvTJ47c1dRUtLBTQGoxkNcI&#10;yhMmtu7Bqs5iKjbmb2VW5XsuDA52qxGRXd+GxdHU4COrxlVVrnMbkcPj8Z95jcbS089KHnWVJlmK&#10;OrNpYGPLsNpc297Y7/BHt0txEsifSyOVm0yKvhyJI8nhuxIekZSmkUwSDP8A+8dz2WwmNzGzyGWg&#10;BcsCme5v6XT30kdzVWO3Ptvtja22erMtuWpiyONm2HuCtqsfuehpcjFSzQ12MytTkk2lnKqprKWT&#10;RRGGXVqdHTSbmb2Hudd19c4rPYqnyKZSmeqjnWmxA/vHQxSSRRJlEpp5JJpqOWVWjeNWSJ4rEKLe&#10;4j5ntW2PmG/tb63RrCQJpGsmORgWJjotNLKverGrBq56g7nT3ek5QjvJryybwZBRQUeQNxOllVgA&#10;KgUcdwNBXPVcvetXWdX/ACN3ftve9PRS7E3tjMLPtaHe26qun6y3VkaKi3I9f19FLQLTY7C7joZ0&#10;o8pR180VRWUzwTHyFZGBi7ml3xiNoNJgdt1WN3lPUFYN6bojihrKFXPjyG55cXTCmoq1YcVUSRUs&#10;CxIlOztIdVmDAHcOYbLe7DmV+X92gu7WJfBe0KlooyRhO6rsNVDLqcrJpFRpVlYK7Jz3Bz5y1vE0&#10;MrVdVAjeIUQGoqNepgPtJPQcdZ7k6V747F3LtjJfJDZ3Z/VlB9hity/H3YeMgym0qjF+CtqMV1VS&#10;Z+po59yUWQk3jjaapzFXPkJly8VPDA0axXRomzO0cntt6OTM70pso1UrUz5vKUdBWUV4qGvnqYai&#10;qjpospBGrQ+a/n4ClAdJKnFO4273N3Tddu5a2+O3h2GG5Ewjt5ZIl8NQSyKIinwVMiqagsoHpSHd&#10;o5QvNmnubuG5mBBY6VkYITkk6FIFafLgOpfyP+BvTPbOx8ngdqdL7r67h2s8WcwnXXUe6dzdeSpX&#10;w5LFQ4/J4faWNyf+jnMS1FLNU0n29Rh5oWefyaBKEljAT5A4/sHe23t9pmKzM7voN19Y7zj2vsyC&#10;QpBiZ5v4aBvbKYqlaKGlho4FMVBHIpA+5d21uY2iGPMFvPtfKXPwlXRpiUKIwQXZSFcSuxLyCkgL&#10;aixU07iKUEcO179d2N7vc+LSLtZdbKX1K1DQnupT8q/Poe/hth/jj1uMNg+ncTtjo/M9cdmbN2b2&#10;zv8AbAYiqy/aeSzW2N30sHUtV2Fuqgy25d0bgTPVdJX189DVUskctHFChWn8sUhbuqPhPubb20do&#10;5LPbSooKOqhjaOryxxS5N55oVLzJGYXyCIVW4Bm0nT9PfJBvD3bft6lGVEb8eNQ64+weXQJ8K3a5&#10;bSAtSTShr5eZ6sOl+b/x2r937p2Dtvsahzm99mftbgxOMpMpUjFThmjEVW8kEdKXEgCNpuSXHPF/&#10;ZmtwdRbQ2+uIx0m8MvjKWoIlmSuyG2Z8RRvHC5WKhxS7eWqSaOpCOJTOZLAgki4IZlE9nZ3jQoxO&#10;KY49wHRhLDohOKDH+HrFsXuHsDeVdl8um38XW4gEQYujxm29wY/NTqsgLyVucrNw1dI9LNEpAiSm&#10;Qayrfj2jd09f7LmxKU8e/sxnIaeL7+rGNpqaE0slNKPPVTVMCRtN90ZI0Gq/hIDJY8+9WkssiqXW&#10;jnq0ax6KM4rTh0KGA3jvqrylWuU2FRbeVqkUeKkrcs8slbcxNDTimihi+xkgiM0jm7eVRpP9fZUM&#10;/g+sK/P1Ub5DcVbRQUJqa2eWqrRVTzx3WGgjqWnJnMo1CwACi7fVR7W3DTRigcV6YkWD0/n0MVLN&#10;kzTIKynhp60SamEDs8AX8tZiTpt7TIpencvhsw1HtDGU2YWGgrZqWrnzFbTQxYzIQw1JonqshPLP&#10;PVUlUxcOxUMosPp7RaLhiGJGnp9VtJV01z1yp466CpgE1a1XE5fWTBSRBQUduDDBG1lcKPrz/j7g&#10;7R2Xsd67cVRNjaHa2QxmNUbeMFKVpI6mSeKSauyTSGXxpJEBCFUBXWVgfaxlIjQE5/4vpObZO9QM&#10;Dh1kqpqyOWEUyLJT62WdgA9QlhcfbqSQ1/ze59oCqqd14+ppkjx23P4TX1lRPOmJSRZKwRlQul5X&#10;mNJSzn0s0ZS2vi3tRb2/itpIqwFf5E/4AT0kWNlegHd1ORywYanUstlJsCvH6mB4V/6/63sRdq9j&#10;z0efpoFw9Dho0h1z4WqqamJYSpFMtSta8n3EuZC1LGGzDUpYfn2vt5zaTB0rQH+l5fYR69XePWNJ&#10;QmvTfX0K1NMsTuZHa0UjrEkzSQyOrNGY5A0LoWQFtaspVTcH2aDubdvX02H2/Wbn2wdxVgw1E8GT&#10;yWMosjUHIUOUxmSgnp8pVxTPQy0mPo6lDEysksUjqbkgiRds5lmEDU46fVvUf0ug1f2ARwCtBXou&#10;Ow+vN0YXO56KizlPj9vjcdRW0W3sSseOxVJRS4fL0FRTVlJBGn3H8QyNfTVIkp2p5IZ6RCDpLKwv&#10;53fuyN24PYmwNs4+i/hkT1W8qnJVqI0E+ZOLkoVnXxhUaRhV+MjgAfQW9k287w25xmN27hxy2P2t&#10;Tpft1nGCpJFOgQ6l+PW6thdy9y/Inf2Xmzu5904LCde7Zocaqq+3Ov6LNRZKXDUmtZHJqchDT1Ek&#10;7l52+3A1j3jxfXO0YaKtyMho/LNEHhkEFJStNAhZqrx1BiNT90QNK+OSNdBN1PsESWxjcSg4r0O7&#10;BEhQMSKfb0PWR7C3O+Qx1FFj3WNSIq14vPUNFVysI6A1K6xClM+o6vIkg12PtUdQ9Z47fm+cdj8L&#10;RRptXA1cOayc3n81O1fDqNGppyXhD0SCWaw9LSohcMBYjbk/aTe3heS3JQEZ0qfiNF+JW4kgdRfz&#10;/wAyJZJPCrUavCref+26KP8AzD/l/R/Er4zb335uWthrN55jDzbZ2dg6WRaWry2Ry9bQ4uCnpqin&#10;MM9KmRylbTU0jqC8MUrNGUaxBo8puOjmqavO+Q0uOpYJcPt6k1xinpaFSUcvAkTaKmtqI1d5BZgY&#10;10lTY+5D31mghaK3iIIHkOgTy3HDcOxmkGMkk/EfKnVWPx66FzO1drYrZeXki3P2JvbK47tPvDdt&#10;RTLDltybsrZIayOGjygaBGw21cNUzQ0VG4elKTTCVJFkYEue681kc5G2HxGEytfXVL2j8JyAhL05&#10;Mju607QxTIF+iSagT7D+2vI8LrIpLFa5HkTSv7ehhNdQooZ5FH5jy6tp2dQbF2HUU249y9jbFw2M&#10;xPmjrVq6vbsNVDDWLDDBH9xVzVFRTmRxaWVQp4sAOPYY5nq7spssMgu1tysi4yYmloMVVVddUxSI&#10;FngpKelqKWOMTREh0bUWQEghgGBVecuXN47QiPubIqaGlQP8JH7etpOJK6GBIHkfLoRcd80/irjN&#10;vVVbUd9dXxUOCyv2GQq6vc+GFLSzSypTRU1TNUJOzuaiZFWRF5YgXAJ9p7E9Ldu5CrpY4+udx0Cm&#10;eRCK2n/gdMsTlZBJJV5iTM1NRE6pZoy5YtazAce6xe0O8yHxGglVcZ8s8M6D1uHcISwPjLj5/t6Q&#10;+4P5qXwGwWMqauf5QdY5YUlM1VPRYmtqNw104VvtdNNTUVNHFG61E6N6Sosp9i/B0r3C2O/hdZjc&#10;CkBgaGrgr9y0NOPMUeSMomPxdJMhEkSm+u9hb8+xNB7E8zsUdSwQlf8ARB5kVxo/hr0ax8xW8ake&#10;Ipp8/wDMR0BGT/m5fDmmyVDX4k9o7njrp3kx2V2T1blM3TmOnmp6eo81VV5wQRCpFWF5i+hNveHK&#10;/H3ceEwefyf8X22tNjhBV19DTDc+ern0zRky0Ef94oaFhEx1EmE8A/Q8+10fsjzU0NZo5lUIWJDC&#10;o7lx/Z+lT9nTB5rg8QIrLq+ZY/8AP3Tjsr+ap1h2H2d1ZsXA9edr4+t7Lp8pHh9wb0w2E2fg4q6g&#10;o6ipp6XOVM2MrZcfU1KwlKeIOPK7AG/uTsvpDPbiw0+SXcVRionjFRNHjtvUz1VKtV6vtI/4qcks&#10;SSCL1GQSc2DX9ynyt7Ez3EID6jc0wGCksQCaZTNaf7HRJd+4CWchVglfsb/oPrF8h/5iO1+ot3Yn&#10;ZU+06DPZrL5irx2FyGS39Lj6OqTHNCtdmPt8VRUL1UlGlQfFGjIHJ4IPIMHsj43441FJJPvjdcpx&#10;8klVVRrR7MoqaWSICSBKl6ba0VRMRMqlWEi8ixuDb2n5p9k4NtuUZ1keTxRGqxiOrVI1U/S/CtSf&#10;QA9Bi/8Add7dnKKlAKnDcP8Aeuqivk7/ADrO/wDrmmn/ALsdM9OV9JumqocJtygz0na24twZegyV&#10;SIc7U0X2vZFDTY+XH41XkKiE3UH8e15WdZ7GxkmLr66myeRzc1UstJPU7lySxx1AqIjTVE1Bjaih&#10;o3SlnCzWKEakHsY8lfd5j3yd7uXxVhiBByoLny7tGaHyoOo75t94rvc7FrC3hDh8AlJCfyZnYfy6&#10;QWxfnP8ANbvOs39h8JuHYmyuotu45KLOY3D9MYWWszmO+2kmz2CpMx2Mm9p46rP41ZsU0hDKYa1w&#10;FDEENO8tidVbyzed3TuLY+293vX7co9xw1efqcnLjBSYDKY4ZZMtQfxJMXURUqS+QCSIkhCHLD2v&#10;3T2btLa+tduEumVJHDn9LCLFI6uf0zhivRZyRzhuu2QyxvIysRSlDgngK1H+DpC9c9sfMfpLrTp3&#10;45bR+SXYfR2C2p29uLo/eO09i7G6hzubll3zsbeu5+qMxtbJ73643TmqI7hzm3Y6L9mZYoTPrhWJ&#10;1VlYczt/qfaoxU2J602Pj4qsRriqeLa+3TLkmZDWSicvjXloMPSvTrIai5qnKKqTICbmo9ptk2ZJ&#10;NxvI4JHL00tFBIwI86GIEdtRx8+lD3e+7vuE1xDezatINQzqB+QOfsNVP4lPQ0dK1HzE7dot24re&#10;Hyj7Xyme2rkaw7rzWD7F31g8bsiOCUUNJXxUu3c/hcduvs3JrUGkpsMI4tr0U05qqzFVhgiVZ1B2&#10;zSUFFHNR0+GwmIqf8ooqrH4bBRS+PzRg06aMfG4ef9VzdlVDckEgqLP255Fg3B9yFiiF1wTpIpSm&#10;kRsCgOf4a+hHR5G3ND24WS+kbTwrI61/YcU9BQfLpw3T/L2/vhmY6Hcu8u6u193YeeCh3BtzfneX&#10;emX29UmogmZ9yVmFr+wKvGippYS0H7KxU7S1C2iUhSq4re21q6ilSlz8VNJI8VPDTOUiSoqIbBaq&#10;SenImYpVNHqViVP0IPsV2/JXt5tFjdyIkARdbkOkbg+eqrhiMVwCF+XQVvjzQsjSyXU0irnEkgp+&#10;WrP29Fi2D/K/2NtjB56LKdR1O64nmyublzUdO+4a/btNWzq1PgsTj9wRV1NFT0tKJDE1mdragbj2&#10;pl3XWZKA0OMrpZ6lsvQUZmZZJFSXKU1VG8ojcrHPNSrdgvNlBIsQCCq42vkyxkW5tLK1aeOJciOP&#10;+NWqQoGpcUZa0ZSVOCeg1zTu99cbUxuppwAAQAzEnSQR514gdAth/id1z1tv6fcW9tkYHHYTEdSb&#10;23XJgy9FimnpOudx7ayNPTtJSq1Rh6TcNQkdPJO7FamSVY9PjZ0ZOZSv3YayrocPRVtJQYxoqKg8&#10;WG88rrHIpqa3VI320j18CuADGSpPJPtLt+8bLPbXMbQp4es6lEKNkVIjrxVSR2AUoaA1FR0f8k7G&#10;kmyHcbqctJoZxqehrpJFQRXBzgg+nQ27Wwnxmo8Hhd6dtbx6/wAzuvsUz7q3KMz2PTw4yHJZWnlk&#10;wO1xR09M2VpINoZAQxxVUVTG6Akx6DyIlY28M3HCmG2Nm4tFaJK5qz7TBvUsiszzzSGmndIggKgx&#10;GN2dgAwFwW955s2S0jtoDYxJ4gDBTHQ9qsaYHn0dT7JNcWv1Ed4pHp4jf9BdN20d3/E3qOuzmQ7K&#10;+WPUWWT+CDF7fosOmd7KqMBjxX0Ymp8Xj1ydBhxkapylQxrIaqGngp5GWPyBJE9jtndrSV2Ynnxe&#10;2qLFzYKup6FqnKmapOTmCy4+F/tVpDTU6VUSiRm13W59lm1e7H7nu0W224Nc+G5QrG7VByVFGGTT&#10;T+fTFtyyLizKG4eutTXX6dMnYP8AMA/l04/H7D23gt394bk3the19nZvIRYDYVVSYBdqw1hw+68v&#10;Tx19fkYM1kYtrZSsNFHIniSqMZjVCAQrq7r6fOx00mQqNvmjkrkyM9OUravzVNH+7FGlRDXUyras&#10;VG8gUOFBANiQRpD753wgks9j5ZDEBA4kSRGjDEd4Jdq6RXsI0kcR0QWXJFtbyiacs7KWyWV/XyKH&#10;/D0DeL/me4Xp6XcGzdl9d9v1GaxW1k29ja2iG1NktjMXlqmKOsrTg8ltTciKv8GaYfbO7xO7Bgoc&#10;KyuWU6voczBXUWQ3TVRLN4ikVBDFTzUSQxtrWiqaj7qahapiujPGys+qxJJv7C+5e+XO24kE8pwp&#10;bsxAIdiCB54A/PPQgtLPZNq+nimSsla/2S0z5VAHQUYH+aR2Ttv+Abu6++Me3K6fGy5KL+Ib4z+V&#10;rsNuHJVsq0unM7e2r/dehzuOxjzeeOnqUlho5o0mQAxgewq2Z8Tes9m57PZ2iym76ur3QahM7oyl&#10;LQ09d5IpEIjTG0NJ9i6s/D0xhctYkk+2dn93ectvvpf3JZbeLt1OtZPHIFQc9s6HAzUEUp0LlbaJ&#10;Iy81kAnkdAz+0HoZezf5+vzi39tzF7aPVXxp2u+zzhcliK7+Ab/z2VxE8c8UlFIKTc+/szSZkgJq&#10;eKrjminiDKyabj2OsPX3X+Lpa+ejoamrqp6IQTrl66tr4/Eiaae6T1DMJoh6g0bIzMLk+w3be73v&#10;LzBzBb2a34sLBnCu1vJNUAZZlW4km0rjuYGumvRFeX+028gVLWi1/hUfzAB6JPmvn188OzM/suHc&#10;nacm0tt43c4yONTq/Ze0dsNUVtEJTlJ6qogws81ZiJdRjrI637mjMTsvhsfaExGwtgNWUkK9c0uQ&#10;eF1nR85TTVkMFVRyLMskIyk9c2qR0ukl7qwBHuSOZ5ebH2d5N85+nh7mXVqacsrKUVyC2lSHK0Om&#10;nyp1Q7lss9CsILD0zT/iujL93/J/530Wxc9ld7fPqTZlNJWrBQUPXDbUj3Jl8Fl0NBDLksh19t/Z&#10;pSsx89TGKpQqxiPWdNwCHjP7ahzu15qGk2zicLloq+n3Dgab+G0kdAucxNdDk8SlVAYjE881XTIk&#10;rMpbSxsQefYI8Heo5by52TnG6u9uhjGtnuGFxUEOWBUjRpKiRihUDTWlBTpZum9WtjdxyNHkkVcr&#10;26WFKH7a0/PoH+ju3K/qn5KU+78t8l+wu+OqKnbOQ6a7iq8t2NurI70PWu/cTUbS7Ez+3dyQZOHO&#10;7dx+CxWVmylF9lUwvFU0cV2Nvatq964uPb2Hy1acZi3ydDFOadYKdnWanCmspjpiUTmEK3BFuLke&#10;wt7Xcr77z9zHukdrvm6TwWjtqee6kDAMCQwaoUF/xlVDZwQc9CC23CO7tlMEMbV4UWv+XovuE+CX&#10;d2f+TvanT+FrOz9/0HXW7qzCnc024s3S42rwmZab+7malNRkKw0lNuMvES6NcozFmJ59oKr74w0k&#10;0lFSV9TTTilmaKPH00bwxwwofJM/kBViVFggALKSAfcg7P7KctoyS7gzXDiVpDJIyvJpU1erMtew&#10;AlfPHRMq7tJaCWzIjUZ4lcfnXo8O1v5KW96aTE7i3XtXbufxbZXDnJvuXPVmOmrshPVRSUuLiiop&#10;Y2alrSPDLURsjIzgBlUn2x13yF21S0stbTZeoq/DHNIVp5GHmjhuJ5KhmjkEKR88qq2/Hs7ufank&#10;y0EMP08D1UlB4UbkFfMFlNR9oKf0adKLSHeJXZJm/UK1y9a/Pyx0JG2v5Gu/63K0+Mq9sYLacVRN&#10;GXyeTiNSdvVdarTUyYhjVwTZdYlFytRNKJLaWupKlE13zD2BTLS089aMnUSv4lx1HM1fU+Z4n8CT&#10;hx44g7gAsy6i5AFvatvaLk60t1urVG+rnYKgTQqgg1LMIkjoMYWoHpQ0IDd5bcxWMviW0Y8J2pUK&#10;1P8AD0OeI/4Tp9m5OTIHG7iqMPDR/Z19Jm9w46hxGFgmx1VBLU5WODHLTVEj+JGIhpZaeDxFjpuA&#10;fbKvyu65rqlVq8tStBDTBsy7eZoKGCqZVKSB6zwSVVIHvIjRsAFPIFx7H+z8s7BtiD6Fitx8WERl&#10;FBXJKElQRqZAaUBpTpNBsvMm6XOhy9fLSWXFKk0zWgHQ64j+SB2b15gMsmw6Ot/jMGVfKbLTJx7T&#10;M+e3FtqKWtpRWzptdNxUOGy9XSqaeppa+nlhdkZW1gMC5bi+Vm06auzce1qrHFYCaTHTSyfxFofP&#10;SzRYeujwFTLNi52opnSpFoRGscZOm4B9n+8c0Hbdsu4rbZ1WSJKgxxvGwK5UqqFWUqaE5oRUGoPU&#10;hbb7eboGiFzLJqoDpLVNOPBlOKdW17C/lxZnPbU2fju16+tky1ctDk93ttpn2lkWqqrMUOU3Vi6b&#10;sTaxw2+sLQZSghnoZAmR+5lE/qmIJBD7aHyFrl3FnK/K77yGS29nKGaho9vmSg/hs/kUiGKnqMVh&#10;8fVUlcLXhggeN0cAF2sboo+ek3DaoJ952WK5udHiIklvrVXI0OxJGNSsQygCoNCfPoz3LlhI18NL&#10;bvAqT4YrQedQo6Hbsv4V9b5baeyIML1btXBby6+3TTZqj3yaCryGbxE1IzJWV4qt1ZTNrkqXJUBk&#10;SqqskKuNoJHYIGIYOvZPcMmU7JWGnqdxVuGjxNJJW1Gy9lS1+4WyH8LeH7WXcVfJWlaGCoYKPCsb&#10;iTTdj7JLnf8AmG9srmDYOV9rhjVDpIiCjgdOqlKJWg08QMV8+g7os7MtFJcRK3ChYA/ZSteg9+Nn&#10;x5x/VXR8mLfYmzts5Gi3lumDA7T3RvmCl2PBtmo3J/EotzS7Owa4LCUVfkcXC1UadoSIj6QdPvlk&#10;vkdu3aYqc5tbr7e823cSKil+4h2My0M2VqZxS0+OqQZ3aAV7yaGlHCIxtb6+z3aNw505itrPa59u&#10;iidFKMsepItYHwgE5U+YHl0f/u4QwIz2zKWpSoOdXCh+dcdRdxfEnozs2Cl6z7c3djK/eO858Nk6&#10;HFf6San+MNjMO8VQ9Xi6umkpWnGOmiWb7VCBKU9asLguNP3h8gGptuV2P65zkNHmMzisXXVWSxeE&#10;wz1lRmsrS43B46tjXGSVkIrKmqjijnimjljLBtVx7HVnyvufLg+pnET3C11AlA3bkq9IwQopluNB&#10;x6Q3XK8F66wanWY0AGvPdwx8/Lpiy3xO/l/4urzVLuXeeHZsFt/c+68bgqzeu/Mm20Itk4DIZzdm&#10;axmPqNxy440tHisbUzVlPJBJR1EKujxOrFTAop/lI9Vtah3fR4HGY/d1Tl4aKny9dGXpIBQVldWY&#10;373Gpj61quKhifVNLK5NiCCTf2M9l3rdLw7ssdvZyTQ6dSAHWmpapQCgAOKU6LG9vZku4FjgOfOo&#10;JNONQU/b0usZv34Eyns6bripnzmf6jpdrZne9Hs7FS5LKEQ5DHLgaigw1clTi7VNa0MlOtJBBGW0&#10;sF/PtTUVJ3TlYcjicvl9vYnKUklTj8Xt9DLmMhWY2pjkpZ6vHnJ1lRNkXh8nlSwWQquhna5Pti8s&#10;d93C6RbiCJLGeRl8VIy0UICklpWJxWlAc9xC+fQr2v2uiv7keKEaMDJLBaV4VFNP8vt6gZXd3xl2&#10;vlsDuLDbM3JnMLualgzuZ7CpYafb2C21lMJEuQoKbfmTwVJSwbXgq6imWmZXWanWWQM0RIt7S+4t&#10;19tZejlx+e3ZjKyhoch/d+rC7amjgrZpKd6WPOUtC1U9TLRxFg40SJO3H7ob1exDZ+0V1fQ2g3Dd&#10;DQwPIDF4CuBoIAZ2iYo1SOwHHWQ/JP3ebKW2ikWMLHQk6TER9p/T6GHqn4+fHrbNWm99j9Xy7d3J&#10;uPakm7ocwd3VMs9H9xWwZFdp12Yq5aumpadK0qiQMj0cUAISIRjT7SHQPxj3u+6oMYe4d14RqDCZ&#10;eekqsRsvaLyNjaitMEmTqq7ceEzla+QzrS61iqXmVPJqAAFveOvuT7Yx+13Kq7ttW/XMk5nWDS88&#10;fxS4kpIsSkmNSzHyGnpPzd7cx8pxykMV40qUFaf6VFPHoBP5kXz0258YPj3NvnNdP7W3vk8vujZ+&#10;0ItqZbf9XT4ubfks1Ixx9BkcNFj3rabZaI89VNTmBJEpmXSNVxYD198IcAaTcFIvbncDbcyNZJJV&#10;YEbix0VMJ2cyV1TS5V8O2eoZ5ai7xtTVcJhPEehQB7wf9xfdTceVt62ibSsxZeDszsNfqY2QrSuC&#10;tD8+oWmnBlTxIlbNMqDxxxNR/Kvp1rKfIb/hRR37jc/teoxfxG+Ibb5x+wWyU+e3Ntve2XyePosz&#10;izNHjcNBT75oKWXEHGTlJqWvjrIqlvUVA9PsifXWwdrZztXsTC7uxGRkxOIr6yv23ST7v3JTTZyM&#10;5pMe2QzkNNkqZa2mzk0vjalcGlYS8xn31QtPY3YeWrS25rE89zue4RiORZisqKvha3NAq1AAOpWJ&#10;TTXtrnod/dwsI+dt732DmFIhFHZ+Io+M1EgrQSl1qB6ADrbz7M7A7HpOkuoM1tXcOC25ubcVPSjP&#10;DF7Xweep8FGm1psplG2u2RpKymo6faniapWWWOWTxU+m5v7MXiem9u7n29KuL2xDVS5LErncXh62&#10;TIxTY6GOpSRaSsnqqypraqnppbNGnlV52UB2ZSQWN0X2/wCQLqm6bLYBI7tYGka2glaUysFj8OqU&#10;FWYB6AqtSSCRXqWOaeW9g2X94y2EyHTOFUURaiv9BV6Iv3H85K746bxxFR2b2vUY7DbU7MxvS+7N&#10;5S4Ha1XJu3Lbgo2p8buTCUOAw2DxuJy9bBKoyZ8E1Fjad5Wip0eNGUxW39g7PzuyUy1LgsDW1s1F&#10;JPU5iipy1Q1fSQtC1bjPvJaqSinV1utj5E/skMARz8+8HfbX7V8/3+zWO3Nb2Uo8RYY7dEWPxRq7&#10;TAIkGmv8J6StynJtt/uCXWkhVqMJ+IVH4fPj1VDujtv5U4v5wb62BuPvPsij2ls/dO0v4D1lubN4&#10;TFbbi2XvLL4/NJtzcDYPb2JbcVPTw1Yp0NQzxSL+3KsiFlYpnzAjx03ZfVO18tT09JtqWCorDHi5&#10;JccZ5cW71EVAkVJLC/2+XmgEa3a5eQAk+zbkTbLbmXYNj3VbjWZmZw5p4vfUrGzOGwCQMU+VOsdN&#10;3g8DmG9kZgiknjT/ACdHr/kWR7iwHx3+U2XTO7j3X2g3bLYzce4t3Zyo3hmaCVoJKSnlzmWr1KZG&#10;r2RSNok8axxMkBCJGtlBbKnaGO3p3hJjNw0+7o4Mhtmuiqarbu5chtTcuSGJoZK+Wtocxt96HK0+&#10;XxMNMagxxzoJljMZFm9z17MXk+x833i3rWzloo0iWdfFUyGRVCip1KSeJQqaYr0kmu9ttppIt2TX&#10;FcIqKcBdTUUAk+pOOrb917wqNhfGWnrdrZnr7FVtdujb+IwibmwU24uvafI7i3NRUGN29XYhKyiv&#10;hs3WVaUMc4dXoxKJQxKcj1lsXg9pbl2BHjdgbv3TS025wu3t27n7U3VvugzGGgr9FYa6mztfXYzD&#10;7tq6dWkpTJBJVxMVtKGGr3lds6c0bhb8zSR73Z2l+loI5baOLw0jkciswKsJZYUrQwmQpj8up/5Y&#10;9qrmbarfceXr3RNoRgEmVUoacVQAH8+iH9NQ9v8AZe3O8sNmO6Osuot7Y/paHGZrqrrnoPA9cY3q&#10;vsGtx8VXg9zpuDEywbq31sPaVQ0dNkKOWuOPqnjZDHpbT7XO6KpqfPYfD42PO9dy7x3RvGmxO4Xr&#10;IZKXB5+DE5Kg2/JWY+tgnpM3j8hULE9DT1izQrM8d1ZRpJhYW08u3TTXbQ7i9vaW4lVBTVCSjTMv&#10;lHIg1CQqKtQjz6yc5hW+27bdjmnnWW+AWLDsRUJqDhge0kilelDhI84vW1PvXeuaxHyOz/VHU/XW&#10;2d50+AopMPVbj2ZLl8Nn997vxktLM0O390UEH3CVdbj4oJ2hVxG0bkMJW6euMhvCs3TtPDU/UlFn&#10;87jMZ9xUZ/b88tNUZesSCDH7lrY6LJY+P+OR1ciTUVVSGnqSQgZ25uErznXYOT9rj5pvrze5khuy&#10;qpHK8rrpObdI+JjABV0aqJkxhSBTAj7wl1uVjv1lzfe37T3FqoUapTLoNaU0k1IBwT5DI6BuLv8A&#10;6+6h2TtTurN5T5U7l29tbsDeGY25itp7mqs9lcE2zZchlN29dT081FNmdxbSxtFj6imyuKzFTW0O&#10;PKSNRx07xxlYfUxXc1Btza/ZXTm3KoRRS7a3xkdwbqot7ZCgyVBTPBLiJaLNUFVWVOGaqi0RnzLT&#10;vHa8ZU29qedLvcfA3C/5L5nMU1xbC6S1SExQMjnVUlNKS+Kp0O6qsmS9Qc9Srtnvfvl/ypdW2zQt&#10;GJrYqUVJIkocOtVap1ioD1DCtQQekz8vd0dhYin7I3r8Y/kdldtjdXVy9tdYdcbN2Nkdh7O3Bt3d&#10;eYjyOWywz+0q3CUWR3VuDD1ssVdkGphloKmV6qGeKdVcTsLtrb2T3Im+ts747Elpt9TbkqMvit35&#10;migpctviCoq8bT4Xw43H43P4mhwtSgKxUVbDQw0sfijiVQLBblrmTneHZ7rlPfOUNjhawe2jieAT&#10;yTR2tUa6dzcTTI8oXWqmRWbXQkt0FPb7mf3J336nbea0htrcSNpME0pJUV0sokd/DelBjB+Klek7&#10;R9ld97F2juD447m6s+N+Pi+OtR1NSUeU6b2XufO53anSuTo8HuXfPZFDlO1d2dkYnc+66nb9RUw0&#10;SZClnq5swyTVMk5LhgKru0qOi3nj6OahosPT0u5YDla6Om/heSgwlfWrBQ7QWsjjaB1ws8qws0sc&#10;nmaPyMPIdfvJWw5OujsG4SpuEt3LLDIY1Yqy+IKky6VCkKVwtCGVaKWIFOss+Up+X/pJdvm3i/nl&#10;jWqi5IlUtWlKkV+Lt/0vVxG2ujq6Lr7K10e/Mhvnclb11NSYiHdDU+5tv1263p2qansIUMYo62Jt&#10;3VpaeWCGojipoZzTQeKFVQLHZ29d8UFdhN1o024q6n2xjK3eOW2b5ZKDJyKkWKipRgquatpKbMxz&#10;qDWfbrDrYMzKbkewpzTs3LF9t95y1utqgjmunFtDOisVdSZWKSUBMaipiEhdlAWjVFeoQ9yOdrLd&#10;G3DYbYEWcUjw0RCNZVirVqSNINdFBSlKdFq7x6m+Pu+dg7o+P+/sXjcbid17937ierdrdo0NR9vi&#10;6/GS5Lc1fVYzLUlRR1B2nDRxPUYaGWRxDTiKOJlsvtS7R7WyGGbKdjJm8Vuqi3Fu2vx27s3i9sVZ&#10;Skxc2Rkx+2DtzDT5WWCh23t6gMH3kxRnqmieaS8jFvcX8y+10V/b2PLW83e4x2tm63FrGtw4kooB&#10;C3VwtGaWJhUMKMABrZ2qTjn7gbRtntfableWFxM0VxEVWpDaqnUBRNJ/aeiZdnfBbbHaW2uvPjhu&#10;nC9l4ym682ftTfPx82hU9sbhpZcrncZSUeT3JX9qdj0LQV1R2ZuLNxTyQxUjUlNjqKZEgjURrZX9&#10;i7rxWyttw5GbsPAY3L5iavpdntuTCbaigXG4uqljjpsPXU2E8NJt0JD5YJVC6hZ1IB4T8rXltvfM&#10;w2J+Vr+OwsZCs2ie5jEjSRVDSR+LWaWhCgMxAFGpXq/Jl3HdcpWF3Nyrt0lrNbpLIJ4ASzFQ3cDT&#10;H2k56R3x4pqTfvf2Q2TP8a+0TsnrT+AVHZeb2F2t3QabKb03vtKiyUlTvzAV/YM9fvnssnJigylL&#10;lKutgpFDt4zKpb2ga/Y24+t87jM3FFU0GT3pN17i66ryW/J9zYR6+sq8bD/eaChrIfvce1LVP6ZF&#10;n0zuuo2LH2LuW/cXZvcbY99d4lm2fbvrGRI7Xwbj9JHD25VTpLVUhQFApQgA56l72n522iS3vLLb&#10;7CK025BlYYii9zZJAahP2ilOjN9VfL3qb5L7a7mFbjJd07O6Pn7qTH7Bx/Rs2xd4UGGwGIzuLzfW&#10;dbRnN5Lb2ezdXj6WSNqamoaQS0zAMCSWNB388KpyFHlvjRgcnmsvl8tt+s7onzUmdxeMxLnPZWq6&#10;rrslXrSYiioMeI8ppjlZookST/OBQXPvn39+iLbJ4/Z/f9osLeKxvre+aN4izeLEpsvDLs5Ziw1M&#10;DU9pJUYHTP3iNu5fWHkjetktgkl5BcrKwSNC/g+AEJ0qCf7RqaieJpTNbHfhLiussntnK9s9X7Z2&#10;hhdt9jbU60x228ntjJ5HMVWZ692Nj9w47YMOeyWUqamtqq3EUGUqI4xKTLTxv9uSVhQLVP8AG/eT&#10;bbbc2KTC7CyBzOU2TVvkN4bY3hubI42nxOWrEnTb1NtOaMo9amS0zpUALOFREdGPOC+0XQt0uVNn&#10;BJqK1aUMUQDUDhaE1qD9or1h/wAy7LFutztUsslxphL9sbqqHVoOqWqsdK6BleALdrYod1omaaKX&#10;zSqsaSqYFKCKVpDHpkluhkLQhCFswHrNwTaw/U1ImFyG5Nybx3xSphewcVuDOYbb23cG2Wo8Xkcd&#10;WYbcOOpKTDT7wylP17uHcdTjxiqaql+7lx0M0yzPSuNcbt7awrIbf94NNayx6gQWUAk8I+5u0cKs&#10;AfkePVINyizBGn086AdzBtLDIBjZFUyVpXvVK1B6xzCQiLxn9Eq6xI+hXj0ujXPhlMhBYMANBLAe&#10;q1wXJcRnarau4ty0u/s7tXB/xPa+N2/1Rsvsioy1VmIMluOajixi4bC7YxeHr8jtfHrT1FVkYvuj&#10;NUo7l3qC6xl91abotqps7yNVWkYGqrFWqSMADJVakenDpbb38Edz9MbedkeLX4gREDMG001ayfmV&#10;KjOkk46w69D0cdRE087+RGqoaYiCNxF5JJCzNK1LFKy6VUuxvZSWtf2lN/bC2Rsuvx2Nru3dzR5z&#10;I0pyMg3Rsypr4cXJkaOJtxvnaCpd9x/by1UMkcrRULwVaRO4qKmBo3czt7CWLbZbe43GI61rpMYL&#10;AjI0yFzTPony+fRcu+8wz7pJZWOwr+7o5AGkeTQ+k1DMrKj9y/w+YNKgdTUYstyjJ6mGltN7KxUN&#10;6WYaXAuOb2PNjx7TXUeF61zOKjxFfT9wZPfx3BlKzamZ6kzWGaopaTHUC1QlxW2Mu9HWw52vq6VJ&#10;5qgTwCCmV08gkaNA4kHL/wC7o5N1u5o7pK10aSGqNK1V2oSTgmoAFDQ46M5b3dkuyIJYIrIfF4oY&#10;yE0IGnQQHzipUEAefWCYTknx+F4yhBjlBUF9SkFpLSWUqCD6D9QfxYqjcfYuPz9Xjdlb/wBids7s&#10;qttfxgz7u3bu2iz3ajYaulxkEFFDtrLQ5HHS4rDZXBfdrTyz1Y1l9M0cZYkitYI7K4+pnd/pCGKr&#10;SIimk0JOlCpXLU1ZwtRWvW9wj3DwoS24wLM6nSWWUJwr3OrqVxWlMsaLXOOEUBVvIBFEhSIeFY2G&#10;l0aQytq1Rgq+oAegH0gkkEAQt5ZrCt0ZgJdrbp3VuPD1e6ctg9t7X3BHRYLH7Ux9Hj6TKZndNbsf&#10;Ibh3xtuizW8dw5XLUtLLQzwGaSiE8BWoSSADe4snutktbzU0u3TXMkAldEiclNLK7ugkIRhUKus8&#10;NNW6JYYJ15luLaW1c6beN2lcMxmkYsAqS/FpULhWLA1NfIj0IbzyF6dImaOEtKGDmV1aZNJcRoWK&#10;RopufwbcW5VGwOsd39h4vdmO6ymyWA6mwG3ag1tQg3JWy9oZTC0s1PuLcMW3cbJRCpx0uUrqdXrp&#10;6eoONp6am8gdxUR+w220bjKJ7qGwkltkWrMih8AkcSK4/Lj5dHk0cJ0O0QnvlPxlVooFcUIJxX1H&#10;XGqNBFNTT1bUkUwlWnpJqjwrL56kPGkFPJINXlqAWUKp1OLgA+wQh3j/AAbH5bZeN64yNU9biWod&#10;vbxzdJNR7yopMgI5pKiA5CbM0NLhauCSeKKmpzqenkLeYsTYttbK73DebKOC9nQF1QIx05YhQGyQ&#10;MnJOoAAnT0a2L2KwsyrblmxrWoIYmmaNQCvE+QyeFOp3sU9gV+Z25U46oxFFvN6zCtLjqrK7Syc+&#10;RyeCrWqK0zVFHUY/M5HLzRQJJS1NHVx0iUv3nlNK0V2kQd31vFsF39HFvVzJcIoLurdkbGlMMGj0&#10;qx7mRFNBUdBffLe4NxLAm5QmZI/FRA1QTUcaxhFAFSSlSwqrAqT1inhiqIpIJkSWGVGjlikRZIpY&#10;3Uq8ckbArJG6kgqQQQfZ7fjR8daLcO5/7i7n3HhTtbAbvwVS24dvyw53eG98DuzN0tPhqU4bO4nc&#10;25trjDrPI7xUsuKmho6yprFqC1NqY4Wy3JEtIUQS3CrrE6Azw6X/ABVIjZNQqdGlgK4c06A93udo&#10;dwcNM31skIVY5AyJEVUFmD25SglLaVV49QNKlRU9Bx2PvHIbV2nm8visPWZHKUO389lIoYp6OhpK&#10;eXE4mrr2FTmcik2KopJJKcRwNNHLE9QURwiM0iWB0Hwo2fu/aOanwuYr9lVG3a9cpsaurNi7Si23&#10;kUxWaztFNHV0eJwmR7MzlHhdt46GbG1ud3RkJy1YKmaB5FaEI49ou54YNzuIbaGeFQ2YECvWuK6/&#10;EUjFCwY48h0qs92t7bdIdqMcyGQ5SOMyaB6u5uEIyScISSRgUyUTdfyUynXO/Nr46ShxG9sXl6iX&#10;B77x0G8vNuPacsuMwK42rnq8pnsRsObIVe4K2piraPHYymjjjCiF2VdJBzefTkndL9X7z6nyM+V3&#10;rh92ZrN7s2/153dR4ba25amhmo8ntyv2/LRbZNHk6DdZxtZWfb1+Qw81NWvNSwLSR1UMFINNi5Zh&#10;36TbDtW6nZ9xLUVHuqJMQRoaPsYpq817qNXSKEAWE29bVzFfbFuu6Lc7XMe11jMskYkBDJJKJYvh&#10;pgiMmlCasCWGKh3HRdc0+9s7v6jpcH19Hi8Rk8buTKbUyEu44sTl5/4Xlts7vpaJa6qqF2dangFQ&#10;IKiD+EywS1Ekn2lXUOWHrDAbt7M727Z273lsXAdf5fb+Cyu9sjt+r3TDJlNw4nMmKvzG2N15TPTm&#10;ShxM+1M1jzUmKjx8lHCyzyquuSEjm23PnewHN1nznzFJdWtnCdEfiiRXimOhondwkkS0KOXWB2AB&#10;Xw616yg9rdmj3PfPA3LmO6msYLRu2SQNGygaSpkZQyqVNMq5wK+ZAn0ubxNDtTB1e3cpBlcTWyJg&#10;MdkMDipazDQyIXxktXjIKZqomijyVFIYA89QkjusSOwaM+wqxNF/o9oflZlsXLhN+beqptlbV25v&#10;/bo3Ttjb26p9xHP11RhsIdl77grsxh4aTassUVLT1BmqBQGGoNPRt5lh3bd23Ubbzhty+Iu3yyRa&#10;pFFQfDk1RgeIQ4CsC66cstNQjBqCjmS0srrfL7Z7fcFidW1wmFFZZtFKrUGoND2sA4Yj8INQ4zVF&#10;Hmq3ZmNy0cuNyktNW7piwVTHQVki/wABbGU088zHHVlOkuLrc/ThXSSAq8gZCWFgP/xh7Tp23D1d&#10;FmugW77qsFBuzG7STN74qsY2NzOcEW45f4xtSes3XEWj2/WSSSfc1NTNQ6lpapYBBApn5Gh56sOX&#10;tsh5p3LZ9ySwENrLLciO3uJ20MxyLi4QLk0i8PANNGB0a3t1bbhsOyWM27XEItgy+IZAO801JQ1I&#10;I+GtGYVqVFB0Gne2zN17s2fnKDa/df8AoRjyNdgjmNzLtXBbjq6TH0lUKWqpKGLPyxUsNRuF4o6W&#10;J2DpENTQo0jAkzuOyPVm7s5X7oTbGc2RW1dXtbqKo6onyO4OwewHz2R35PRT43E9o742xu7a219s&#10;1W+q4UeOxr1QhiqaV4JPt0kCwoJ+X/eXlbar3YLzmG6uOVZL+KJlhea7iuWmWmmOSSN2l0kFXSV4&#10;lWSoIziMOYbbm2DTaWu6Tiz01WQO8hkIJ/TaoIwTiiipI7fLoIcRT9o9b7BOH3Nm9rbqzWDwm9+x&#10;ou+v7sYHanVcCwYrIth6fcGydi9ibd3Vns1TbThSevqKTFJSPBMskGpkYFz7irNj9HbArelMz1ZH&#10;tXCbLrdvYPYO56CWLcm8NszY6Hr44c7gzG2twyUlJWNuDM1jJkpKCnSsFLonjopzElaCuTdtg2i6&#10;urg7Ddi3gZiJKmNfEDAK7eHJ4sNxGahhA5jYHUFDA1O+VDulu9rcQ3c30TSB6sBVjXSOCqUIIqRn&#10;IoQTUnvpTJ7p7dquve6oO9JN37X3Ttavjye0tuYaHaPWeYaWTL0hzmDwe8Np13YjrUUuMWWCmfOj&#10;7M+Ry+Qpp4pIK7tv5LpPduI7E2lV7P2wcliJNv7ix/YH8b2xM+GTA7D2hhZtrbS3rvvdu0N7S4mg&#10;3PVVFPQQS11PBVPC81SzTNM8oY3bk+93i+3ttptYLapVlDOwilUojVjkcLLJpLaHbT3OGMhJJPSD&#10;ceXbzet2W7tLoRRRxSq0bzN362LEx6iFbJIBeIkfxV4mmjxWTps/jc2a3INAuOqMU2OSpy8FDLUV&#10;OTnrzka7b+Ooziv4nV0rL5a2awjl9KBQxV3HZlU+3eu6vAbhgou4Osa+fH/3Ro8xt2XPZWkzGnb2&#10;3d97gwmLxla+wdzVuKxW4aytpY5qquWpFJSS0lRpbIvKNbD2y2aHkG+3mbcIrveQwSzt0i0ymQuk&#10;ch+ojasiDXqMZjNAooxJw1tfJO22sF9vbR2sO8U0ppQ6pNLaaF18M6V46RrUqStak0cs1RVdZWpX&#10;YvKzY/J4/H66igRqGDH5FDURV2OhydfU4itylHTPUY+WB5KcKPtp6jVG8qwSQg5t/deytzdl5LaG&#10;6+s9vbemwOHzeF2TsPP53c9W+dz2Yqqiow2UlyPVq9a9bY+uwOSoKcx0dJR4uDICQqI6usKRSRS+&#10;0rs+8bns3MNldJuCoKBtSgl0BWmV4luHd/pj5ekEtoJra5JeQkEsJNITIOhQAV0CnarqWUH4+FOG&#10;Qoc8+NoVpdyPj66KvxWQymTo8ZjkpXxuPqqafLY0UWbOVqKOmy1FHJEXaWWopy2pZFK6g/7eO5ty&#10;9b0+EosFuiky8ecqM/RPhepsP/dTEUJ2sr7i3rU0O35sZSZjNzZOaPG0mbkqIKVzDLJ46o1ZeMO3&#10;ItIdSyBqk4INY1XyDEknUDWoAx8+g4sMc27NKk6SWrKDli2l/NSzEuSKZwR6U6mSpDT5uny0rYSB&#10;HoK7GO9RGj5qoqHq4K6gpKPKyVcK01EKSnqJJqTwO0smhxIghbyOE0XVGz+vNypVbkwmf3Dm4Rtf&#10;ObGpcwRvPcdVtPcWEztPV9g0FPXZTE0+Or4Ma601SZMRQ4tsj5YK+tq6dABAdhS2tRvr39vPF4Sk&#10;KupSCz5Suk1Oggg0Fa+Xmf2sJ25biW9vIkgKGgJIFaggfCc486LnLdRq58hX18tFQyVlFPSzVD/x&#10;OowsdTTUtPV4KaKD+HVFSKalaWLIypK4BqpC0TRSokUiuirFVtXdEVLTL3LtfFbY3jgNzNvDCb4y&#10;2zo/7iV2MyeP+3xvX1PNujKbv7HrZFoctT4zJZbNUlfG8FHWFEEdOtUFlsXuLqIm6/TkkZfhHbQ0&#10;By4rqGfKnz6KUv8AQsc1xGH1kldJ10QUFWwoGagAM2BUkVHUGlfNxNXL/DaOabGTUVLh6mWbLJNm&#10;YTRwmafJzQ7YiocRLIDGZFoaesp0aJ1LIzlIwv3zU7R623ps/c3SdXuzH5HP1mZzdVJuBdv72xM1&#10;TBhqvH55MPW1EFZuCMQ7cyFO1RTvV1CVEkCmCqSZIEpBhByjcSNb2Fg8kzSOjMoUltMWpnZRXuIr&#10;TTqFa+fDoV7XLFf291PKreHGyHQVGqnczUo3cQFye3iAK9Oa4euy65TH7qOIyeKlqaCpxdNTUdbR&#10;VFPDTNR1BiynlyNZBXVEWWojPFNEIFEUiwtFqjaacYNk7qy2xNtYenx+M7K6/wAx9lK2E3lXUVdR&#10;YvNYPbYo8tlNu5B6nbe28H/c6saSvmeN5xWUVVH9sYqKkcLIfbNsK3O5JZ7PbhY51JmaVdKp4jhg&#10;JBokZChRhRAxbV+GlOgLdcubnv8AcTQ27iTaWUpqUMAgLhyQ1OOkaOFKitc06zZCioctVx01U1Bk&#10;YqB4pqrGVEkEscLTwzpRVr0qqzyTiRFCLKUjC6nUl1WwfDuXe/Z+7sBNvsZTsESbxzeTxOEekxuL&#10;zeV3FuOahp9vPvfclPXYbdu4YKqhp6bErj9SQUFG0MUIhVB5Zq5V9u982Nbba9kNhZLcSnx79vFt&#10;08NgaR3TDPhmn6ZUuPEJBRaluhNdclcxmxO2ct7gkL3MIhkuZa60h0EaCCjqpIoSx1hjSq1AbrDS&#10;7Ywe2aOsbDrLgqT+E0uOEFBVzQ4rE0WNFfLBNiMJVTTbfxNUj5CV5ZoqZGqW0moMgjTRaP0t2Avb&#10;W78XtTtL4rb/AMmuApFEHWHS20NsbDwu56fF4+lbI5bfO9N7b5oN07mxXEqJQ082Px9ZHIiz/eeQ&#10;J7yytedvaPkWxgsNp5u2qfm9FVHuSofSaKzNa6yK92kFnrQ0GkfEIC3T2C3bYbfcbf2892dvbmK4&#10;clr3dwbz6Igmi2FskYtY210ImljeRCtEFSCpZO496bO602jmewKXsvqvb+EoK5aPNbv3xvBaSmwu&#10;VyFaq0eLplweCzsNPX1EkWhSY5KuPloFhKO5qj/m2V23Kr57bs/uzsys67xNF0TtzGJsKuosJj63&#10;aFRSdNZKnkwdRR7ar8pgITRyWsaOpnpnjIeJ2RlJ5v8Avxvv7790N63VtwN20luimUliXJh01JbJ&#10;IrQ+WMEih6FHtL7c86e3vI6cr8+8yjduaP3lJdS3niSyeOJLhZ1cvMPEJKAKAcCgAwOsvxT7Wbtz&#10;oTF9g0NZtvM4/M9hPHiNw7RzVbm9r7mws288VFFn8NmMzh9u5asSpp6lxOtXR09WtbHNE6eRbnYP&#10;/wCE3f8A2QXvn/xZ3sD/AN931F7x8vf7Uf6X/Kesjth/3Cf/AJqH/AvWhX/wrs/7eedbf+Ka9Wf+&#10;/Y7497APtJ0ddatQ4N+f9h9ffvfuvdeJLEk/U+/e/de669+PHv3XuuajVZQTcn9IH/E+3fARxSVs&#10;tTNBJIKGNZqaS9qdK0SxiNZQFJeQJqdF1DlCTcfSZfY/lq23/m5bi9sZZba1TxA4JEaSKwKa+3uN&#10;akDWOGVYVHXLz+9O96959sfYtNj5Y5ssLPdd9nNpNbOA15PaSI4ma3GqqRKAY55DGxpIqo8TnUdi&#10;X/hOD8PNq/J35z4TLdj9Zbt3jsXqHDy9ktuGhnqKLZO2N44CqpazZSbxlSgdMlNkMvGHoaH7uDzS&#10;05eSOpp45ovaseZESSpnkWOOINI7OCFUFtIHA1EseFAuSxsAT7zT37e9t5a2m63XdLkRWUK5YipJ&#10;PAKoyzE4AGSevmv9r/brnD3e542TkjkfZXv+Zb6UiOJcAUqWd3OI4kUM7u3aqg8TQdfRW+UfyV6b&#10;+H/SO8O8u8t2R7P682ZQ04rsi0c9blMpkKvRDicFg8ZADUZrcObrAkNPAuku51O6Rq7qlMlnJcgJ&#10;IIIhBSOFUs9zPKiENYAEpBGxAuoux5uxBt7wu9wveLdeb7e42Xb7dbbYHIqDmaQK1R4jfCoJAbQl&#10;aYBZhjr6T/ug/wB23yh7C7xsXudz3u7bx7p20ZMax9u32TuhRvAjZfElkVWZVnlYDuqsKtRuvnaf&#10;zV/+FA/dXzx2vuz4+dZ7ZoOnfjHl8tSzVmJlZsp2d2HSYjJJkca+/dxx1LYyhoZa+kp6r+F46BI4&#10;pYkWSoqVRT7ZwLCw9wuMddQwKAAda57uXYsb8m/Jv9ffve+t9cPfvfuvde9+9+69173737r3Xvfv&#10;fuvdetf6e/e/de69797917r3vHJGrixHN7g/kEfQj/WPvwLKQykhh6Gh/b0kvbOC+tpra4iDxOpB&#10;BFQQeIIOCD5jz6ccbkJ8fUxTwyPG0brIro7I6shBUo6kFWBHHuBW07V0U8bGGnrZk0LXSRKU8oHo&#10;lcIqNFUSWAkmDesAawSNYyq9qPvDT7O23bBzt4lxtitpW61EvEhFFWZaEyIpHxV1qDXupTrhl987&#10;+6vs+Yv6x+5/3fYY7bfFj8Z9lRAsVzIHLytayFwsErpUiDQYWYKsZiB0ncc/lBf8KVt09Nw9f/Gv&#10;5yVGU391YMvFhMT8ha7K1uS331tt+WghoMRjt1Y37Oqqt87Ww9dAheq8y5SkpJZWtWeKKD3K0STy&#10;SS1AUTTFJ5xHJHLGtRNGks6K8RaN1jmZgCCbge4E5+G2Rc6czDZL6O62xryR45VOpWSRi4IbzI1a&#10;TTzU9dRPumxczTfd49pF535Zn2jmiDZoIJ7WaIwyxPbqbfviYBkLiMSBSB2uuKEda4f8x1et8V83&#10;Pk8Ol+wMT2f1jk+599bi2RvnBZE5PF5zbu6M3U7jxzU2TRiuRahgy32skwJ8ksDN75GH6aWK2/I/&#10;P+v/AI+wrDPNbvrgmdH9VYqR9hHDqddx5Y2TdU8Pcdst54/MSRpID9uoHonOI3hnMLMKnG5Kvx9Q&#10;jao56GsqqWVSALaZIJY3XkD6H8e+jCfrrYn/AF7cfkcezE8wb9pK/vm70/8ANaT/AKC6DB9pvbqo&#10;YclbVrB/5RIP+gOhAHf/AG/oMX+k/sEQurKYf757k8ViLG8f8SC8j314dXBLm3HLH/eLk2HtFLfX&#10;8xBlupHPnViT+ZJP7eju35K5Xs08O15eso09FhiUfsCU6SFbvzc2TlafIbizGQmckvJW5Ovq5XP+&#10;1yTTuzN/ib++JpUI/Nz+Bzz+PbPjTEg+I3z7j0+eVdn/AAbfCv2Io/wAdRP705EkeSrmcmwu00jN&#10;bngksWP6vz7b63F09ZTyUtbT09ZSyjTLS1kEVTTyC/0kgmV4nA/xBt7Pdi5p33lrcIdz5f3q5s9w&#10;jPa8LtGfz0kBgfMNVSMEEdBDmj2u5O5t259t3/YLa5tSCKMgqK+asKMp9GUgjiCOha6m+QfbnSO7&#10;8ZvvqPsbePXG8MTNDLQ7k2ZuLKbeysZiYMsJrMZVU7zUsnIkhk1wyqSrqykggvuHo3a2SWVsaj4m&#10;ViWEQBqqMNYFTGsrCqhfWos3lZUA4TgD3mJyJ99nnPaWhtedtsi3K1GDNFpguKeZKgeDIeJ0qkJP&#10;m1TXrDPnj7klqRPd+33MclvIAStvd1mjOa0WYfqqDXi4mOOtlT4m/wDCo75IbCfD4D5T7B293lgo&#10;WpqWp3ttE0vXfY0VPZYpqyuoKKiqNh7klijXUsMdBh3me/kqbksCzbm2bvvrrJQSVFH/ABPblXUL&#10;SGup3E8NNJMwEMiSsFlgbWANMqxO63tfT7z39u/d/wBs/d6wlPLm9Bd8ij8R7eQGOYL56ozUMB5v&#10;E0iKaAsK9YYc5+3HN/IMrWPN+xSWj6iI5R3wSkE10SgU4Z0vpen4etsz4a/zHvhd/MMwNQ3RnZcI&#10;7DxWMGZznVu7KZtrdj42gSNTVSVO36iSpo8/j6cyBZ6zD1OTx8ErKJJUL29xaJMzk5z9tRSeNLJH&#10;PUO9zYrZkhUGS8mm1zqZvoT/AEHk72FrGPEnGrzA/wABOP2DqNp2SNauwpSp/wBXn0deqkwGLhVK&#10;quQSveR6elUM/wBGLI80j+NEQG+ldKC91W/1mV3UO59yRPIyVksjFx4MbQwGl0kAGOZ5IxCDp+hc&#10;qxH0Hslu/dHlHlBYn3feLKzhPBrmdYyxH8GpgTT0WtOt7JYblvl00HL2xXV7cLlhDBJMV+0Ro9B6&#10;E0Hz6DDsP5mfHX490NHP292/1n1bj6u32E/ZG/cLtmryRBszYyky9fBW5IoQdYp0lCfViPaOfYdZ&#10;gpzh6/bdbjZFCNHNNHIkkqRuoV2LJSvJGxWw0ExkE8249iKw502nmWzXeNk5gtr2zaoDRSJIlfMA&#10;ozrUede4elejS4tb+xuHt7+OWC9XjFKjROPtRwD5+Y/ydL/Y/wAgurO5drw7+6n7S2J2btOoZ4lz&#10;WxtzYfdGFSfQW+zORwVblqSCtiU/uRyFZUIsyDn2jd/yYjZFCczuTPY/C4VHkhdaqnhkkln9ZENI&#10;VZa2qqTGgIjRJPT+PyBTy4t9zBcCy2rb5Z74gEaWIAX1bGhVzxYgf4Or2peeXwI4GknatAKk48+F&#10;KfaehI2xmG3AGjx1HNPUxrHIJRUOkPjkS6tMnMCIWJBuQxKkAcEEh27+/wDN5KTcFFg6+nodrzyT&#10;UsUopaltw1ePqWeMFqrIS5SOB6iJjfxkCMOAoAAAyI2T232+1TbrjcIGk3cAMRqXwFdc/CgjJ0/P&#10;4qZJ6Nv3JJMbeF3f6tqmh0+FgZDUIY09MV6Fyiw1NCsEk0SvUxIhJFvGsii58aosakK35K3P1PsI&#10;Z3myFPFTYXPRwwwoXeKZzBWVEky+Qfd1tJOaSYxFLXlEBtYab39jWNUtZnmv9uLSsaAgalWmDpVl&#10;1Ctfw6s1zw6Jk29tvnln3TZ2kZ8al70UKaEpGw8QAjNFD8K1p09e2225KWWkWaee7SDweJ7Uieae&#10;aQLKyzxBlqmRlszEjS3ItYq/91UqzMka0A7q/FgDgKGmnHl5jHR5Z3HL7JcLGAAF7qjuNFAwpVvg&#10;JHAKKkcSevXt9fZ0ehd5b8jL0Txy5rB1bRSgyRz1M8PljDRVNLkqeoeUrRRzsVWOZxe3oNjaCPcb&#10;Y+XHAnRhb7ggIwVANDlWQrSrECpKjz7qnrHH3W5W5RvR9Xawm33WJSCUoikqaMjoQE1MaVLIvA1b&#10;I66JAtdgP9iOf9v7PtTQY3MkVWJrcvV1NHQ1tDRYuowcnkikqI2iVFzFNSLUTlnKiOSeJNK8Bjaw&#10;xwuXvrFGiubeBFkcOziYUNM1MbMQo9QjGvGnDrEu4sdz2s+Dc2sC28kiu7+KKkDI/SZiPPIU0PmB&#10;1xLhf1Ec83B/p/vP09mE652/uqoRaaXByQTpNEkatNT1NLWxUsxFKVpqWERQSNFbysSsgZSG1Gx9&#10;xJv27RCa5dyqRgGjavXzGdXCtAQB6VGSC94sYzMHt75WDiukKxdSR3CufOoA1UpQinDppyOXxmPp&#10;5auuq4aSlgRnlqaiWKnhiRRreR3mdLIqm5/w5+ns1mP2JuOrojjs9RUstH6ZIHnnlEtGdOoGmMNP&#10;USqzavUhBjGn+pv7irceatns5BdWrzGbIYRxNKG/0wUH8j2knz8ule1e3nMG9MY47dY4woIeZ44A&#10;K1pQyOK1pkLWgIrxHRD+2f5hvxY6nArG3zlt1ZoVlbRT4PrHaWe7Bq53x3jNYMmcHRTY2hjgWQaJ&#10;J6mB2OrRrCSKHfDbAGGnmrMhPX5AvV+anpqKGKjSBBFHEIzLKmp1Ji8hLITrY2YfUgjdue91kjm/&#10;cnLd3K7HIl0RgClDp1NU1yf8NBjqUuWfY/a/qIxzZzrtttbhRTwmlmLMf4tCBRTANGI40qM9V596&#10;fznd2Zjb8uO+KvxX7T3NuQNImQyPa2NwW1MbQUisQ0mPwq7mnr8xWVMZvFGXgsttSsdSh8zlHRZR&#10;IfuduZEywp446mHMSU8roUdHWqanUicOHvYgci4tYe42u+defLKJ2fk6XwtRI79Kg5GdBJpwxqA6&#10;n3bfYX2o3xoUPunDVAFNISzkY+EuFA4HJBINOPVUMv8AOO/mNdJtmqiv+OuFpcflq2oyC0GZ2/UU&#10;+Doqpw4/Z+xyE1TBBFdAsaTougEEnknrE5LIUpNHBi6CjpI11TS1BnrHCj/NsWqaiS81z6VBVSb8&#10;f0De182+4/Nu+RbUiQ2w0nUwQkRp/EaFmLYAFWWpwfXoYc6e0X3d/anke75qu7293CUMgjiLRK08&#10;tfgXUirpzVyAxVASK8CC/UHzj/mpfzHfkjtjp3b28MT1zNlYssMpmtqYTKYTb2xNttTtU5HM5Ws2&#10;0KvN+RUgENN9xVKtRUyRxGRC5cKFsgZozCwRYkJZJWVPOSQWEhe1ljW1l+nH9fr7nLatnba7ZI3v&#10;Zrif8TSMTUk+Q8h6AfzOesD+aOcF5mv5Z4NntNvsMaI4UUEAAAFn4sTSrGgBJJVVFFG0N8aviDT/&#10;ABz25RQ5DtPtLuPe88N9w7l37uzL5XHTVE9XUNWUuG289fVU2Ii1V1vH5KiYKqmWZ29R5QhJk1DU&#10;jRkuZWsFBAsGcqeGBH0+vH+t7MJGKNmhBHDojtY/qNPhs2oGtfL5cOB6HjPVsmDnaGsSlqKasigp&#10;Ex1OWnrJ0Z/8pip4ZqdhU0zQTgNr9ILLwQSPabzG5sTRzmNKlKusiTwyy+aARopkLlGnb91Cddjy&#10;315H59mFjs91MBM8OmM5GDX7R/qHT+9cw+Fbja1m8SSoLsPOlKKTioHnWpJOT1x6p6aqp6yXdFXh&#10;4tuYWokaqwu3Gp5QKGeamjiqcmaJpJKRZawIhVYI6WJCutQSxvBObMlDLWRVjwsrNSLSx6Jo6kzR&#10;30ysps0UMV2vxc2H+uCfcjctt2DZZbTcbVpWuwUQKO4ZALUKsAFqK6gRwHE4nL7rXI28c9+4VpuW&#10;3XfhbftREs7M2kEGoSLiCWkYELpyuksKaT1V5/PX+QPWHx/+KGR6v3ftSn3Tu3vuOpxOxIYo3Wuw&#10;0m367GVmY3fS1Ro62Gg/grVUAeOQaKoTmEkCVrMf94M8ixRrWa44jePSrAREc3CB1UC4BNrcjj3H&#10;OwpyVeWlpFcXF746/CFkRQGFAB2oAvlTGfPh10T3Xku3hub+cbNboZAQ5YFi6mooXNS2CR8RA/Z1&#10;p8bI31supocLSV24d8tWUrLJQrQ5mhx8dHVCWDR9tBDRLHQlXSMo5LXIuQGBPvvJbjzmRgKmqioq&#10;6O3hyEdJBOpBDJ46ujlEYlsHuHWRGB/JAAE18rfuhC0UM1zdWx/DIVDDy7ZE+z8SHhx6xh9w/YHa&#10;t6aG52i5isLgK2tNJeKQZ0khmqrL5OlSBQUOOryPgV/MzyfQMWV2luXF7s7t2Rkqijnx1BnM/Hi9&#10;y7Vqw8UVe+Bz9BSTRVuMyUEYZ8dU03heRA6yRlpTI2pms2Ma3nr8KcqqlWRTXwCoCoUDo0tM0NO0&#10;gt6WmIVhcv8AT2NDYWJuh4dtP9J6nQdNfI0NWp6ha04L1inzR7Cc/WCzvtNtFOgyDHKO4UyAr6G1&#10;DNAAa462EerP5kfxa39VUME6b82qJ5FjWPdW1aY02PaR/Ij1VVt/I52EUxuSJCsQ039I+pQFXK26&#10;ItFVOWrKGV7sKR3lhkaKPyU8rtDHJGHFmBYMpBvZj6vYjhRdqfVCg8CQD8QoRU0IFTX0xQ+VRw6a&#10;9nfc279oN/3TaObNulS0uSqvViPBZCQX8M4bidWkq+BkjBHD5L9D0/yE2VgNw9cZrDSVtBR1VfiW&#10;jenfF7qx1csE0ESZil1TQNE9PeldXMKtJZwF5AaV+0qaR2dw8FS7I8gKAK+m/oMaCEKxtzcc2+vs&#10;VW+8SqoCkNEMDPD86n/V5ddHdm5ssd52623Lbpllspk1IaMuDwNG7hX506qDrty9h9Z7grdmblxv&#10;2ybbnnxksS5CDIy0U7LG3kGTp6nKxzRxMdIKSnQWF41K6Ql6zbEYk1ro1h2tKYvUutVRgSJNQIRf&#10;QpGhTytiSfZnDubhaZpTIr9vl9vEjJ4HA6O4txt2A1EjAqMkEj0/ynHp0t8V2VuBqcRrDNLAUVo6&#10;dKyBBKqSTzxxhZ6KJJPJNOfLIjLOw0q5ZAiCC23so8mvzQOrv6S8SLL9GKoXhqFkIFwRfUtluw+g&#10;9qRuNqq6fDYEehNPtoRT/Vx6ut1b0LK40j1+Zx9vSkHZG2KaB6KTG5mnqYqVzUfZSVElK6+k1EqQ&#10;1+MkoYnfxlX5jcSN+yxUErkWnmgYq08kMyIqNdAaVJAf3jbWGWPyBTcLoABvdTw0ZEkBIjBQmoz3&#10;fL86fOvXholU6QKE1Gf9VOodRkqSqSGWPHU2To52mkWIPpzjxOj/AGCj9poJapoVcENJ5XZlKjyr&#10;Y467DqCJpJIZmqAhIZyokAZyhhnVQNSq/qW5BPt23vq/pqrALXgOBp+If4OqsrdyfbT/AC9OO0Oy&#10;RMBS0tHXYxMZ5Y21U0bVFCSivIMri7yv4nsTHKFU6Te5UELHr8aaqFV+1ikM63s8c5kUqsYBVo3Z&#10;QdYBHCkqPyOA5b3QikLeKwC/MUzXiKD/AAnpOiiJqE0+Vf29K7b+8khraioOZq44sbZPLDPj2pJz&#10;I037c0U0CSN/k5fX62AkJvZrEs/915LW81R/nfDbxn+uvX5PPe/5/p/Ytbn2t/ey8fDWtK8fyp9v&#10;8/OvVNQ4ac0r/l/wdL7/AEq02rX9lRW+2+51/cwfTx+Dw+H7TT+r9v6/83bavT7/AP/TEzB4XHVF&#10;PNkajam3qLd+biZcnBhpaWoyEeOraqniytbkc7T01KKsIYkPkCJ4zdFtwR3+nvL23W2tBuVwNnhf&#10;tL6ipdEbwwkZJozLxqWJ4knrsxt9vbbEiXKWz2lvD+ImSjN/oYCs7ZNDXyNBjrYAy+68xs5MLSVG&#10;8N97f6x2iESjrd5tlqXblbu3b2Pqn6+27tPAz11bXJVVdLM6CnmnnjrfTJUrLa3tI43B4TZ/am5q&#10;Saaik/imxIayDM1D16/a43a9ZJJWvU14qzSqsb5qHwxxJHJIFkLs4AANrvctw3flWxuvCeMRXjAx&#10;KFbvlCgELSvcIz4lagUWlM9EKe6u1XW8Sql+GkV1Eka6dRY6lKt24ShFaUPz6XWV7xzXanQWy9/R&#10;4nL4mtoe36XH5nYmGocfW1eayeapnxOOgqcNU0rVUVLU+F5ZXP7MLMpCXVSsPbXc+8N17nw+3+rQ&#10;mQ21XS1VTkt/5aFZMdh32/W46HcK1tK6wpNJNjskkVCvo0yv5G1hSrF/N3I3L8XKe53fNdsZb8Kg&#10;WzjJUzrJV4NDoQw/Vj/UFSCgKsCK9Rp7q7xtV3awXsXJM19L4hVBC7JGh40x8VfQ1HnToH/ln8V/&#10;jYnTG9uxvkZ1xHuXddPQU+E2r0xsjL57F1W5hubyZbZ22KSs2xksbkJMnkt0bfasyTeRofs8c6mP&#10;SHDLPsHcOQxsklNju0/4Bk9ybmkwsD5TAYrPQTjGYWrzi42ChzFJWiRpkpXmUxFDHIiMhXm5RyXt&#10;1nuu32b7n7fqtlBbrIYkmkhOtpBH4jPC0ZqgUCpqGUurA0BETbr7N8t+8vL+2z868jTRXCFWijNz&#10;cx5qy8LeaClAK5rWlPPoOPjP1ftfeO1tmZbL/DOlpaTYHXu3tyYKj2b2nn9jZKbce894RbSycuTz&#10;mx59t07RYTbuPZKxqmGZ66lE1PU+RSPYMbyNbjBjK7sXGbqz+QyT12Bwe98RiWbH4CjzFIkMsldn&#10;qaWJ8ZVVz6CKdw9OpiRiheONlkDZZrGS/k2rlQ21vDHGJpbVyveI3DABCDVB3AMBrcsylqE9CPbu&#10;WuVfaSaxsuXbmO0QBR3AyaWBB4zGQk0FKkno63WuY6yTfNR1p8e6nrzr+nx+NO897daUtfTxblzF&#10;Vg8tSzRQQ7Zr46iGbby1KyuK6ljhrZ50IWVI3nSVlzGf3LgpNtUuO29kc9t3NrV4nLNV1+Rlmikp&#10;aGSpgYeKuElNJVvSokU9zAEeYNEzMpUS2e27ZuC7pcT7lDb7lBoePSiAFWajZK0OgElkpqqqd1Aa&#10;5Fco83LzTbS2M+gI3GWiHX9mlVp+XRncDSbY3rW5WnbOYrC7s21Wwblx2RoMTt4g0bRVVFJT1ElR&#10;hFSqho568y1MTapklipyJANV+GIzW/tr0eYxG18XLSZaXctLHh63IVdVV1dbNQ4fKZyl26k2Qerf&#10;I09a8DTT+MxKIaEhg100tbnacs7rLts28XWvbXtnR40AQKHZUef9PQYnRcRkljrlqtCMgndOULWT&#10;d2s44GawkqKF5WNTXIrIafl0i+z+uemO1sxt6v7TzVFktnwdZb2oa7bEKriqKgyG5Mxtjas29oqr&#10;CS42Xb+Yx1DXVNLR1QJrI5MqTTyRevUV/KYPvvde6t47vk3hvCux+RbF4WrpJK+rrqjGR1ctRBu+&#10;n2ZTzSnBbdFFSzQsGhpBOx0guQSCHb3232XadxEXLW9W+27XcRmSSPS8plWmNbTPIytJQdyFSSD5&#10;dGu2+zs1sbm2s1C2zeGSv6mqlTxIk6HzYvWHx16X25HsfrvYfW+zqKupcZmZqbC4TH41s9kKRYxt&#10;vNbxrKWJMtujKz1KBxV1008xaMsXDAH2YPZ/UO76Guw+RzG9nTI4r7tIJ8jjaSfbOdStxslTRUe+&#10;qCmgpaWpGL/hayqVVA9WY2PKkF2B+WNngnksdlMs8kYSWRJJBcaA6hvpg7usessNRRVbQrKCFdwW&#10;d99t7fbYoJdntZDe66OoLsHHDgznhqP29BD2x2fs6n2pXQYTY24d3RVcKSS4zbOYmw3Y1EsGWosF&#10;X1uwKlJ5Mx9zVruCVZHp6mKUUSSJfS/Az5dstgeou45stX7Eg39k+uc7tqqzu3ccz5bIUjYvIrDW&#10;yVtVUzzwU9L9+gpo42SJH+qsbWhz3K5V2Hm+Wyig2i/XbfAuZEkmchYmaFk8FggXUCC0g1E9yAim&#10;axt7hWG6m1sYrlLhAqOQdAjUfDggDu4efDy4nqszsvq3Ed6fI/4i0lDtL5Hp05srs+m7jw0W6Mu2&#10;zdkbJ3diTTYzC7Xk2/i6WA7iydTPLVVhkyb1lci08xinjSSZZKVti9pdhpUYDF1S12Yo6IBGrait&#10;01uhxLHeOVTFJG7PAGOkgWHII98K+auXrjlLed3s9tg1RLPIC1Cyk1PDUT5dYwXDbnHel2md4g2k&#10;YA/yfLrYlahpGEnmpYHWUeoyojl7XCiS6kymK50liT6jb2Z7G7opkqYK3PZGEEmmWRausfIVEKT1&#10;CA+TzSzPGF08mPSOOR7Jd523nWbbNsn2y2kfWvFY0oBUVrj0r0aXV1eNCoyRjDcKVHH/ACfPqBHj&#10;qJY546WEUmpHOqniFL6lGpbCMhH9QH1B/wBv7f5Mvto5JKY7io6OCtgnpvJBGWpZrFZaeJ6b7eVK&#10;hjOVBJNxqv8Aj2XWuy7rIoE+1vJd+dVAI+ylM9bM/L6lazJ9QRRsmg9fPqDW5JKGmeomCWgMc2qe&#10;WGOVHIaCR08hXS5jkIH9SfbTVbRp8w1TJisPuXMVkdRHSwUuK2/LWpI86SK8dK0gRH8iXlZmBZEj&#10;NjYkezy05I3S8bO0T/sb/P0inuOW0/4lL+0/5+k/le0tn7fiNRl907YosdDTGtq62q3Fj4JKeFGR&#10;GMkSySNIEeRVbSOCR7Dz+4Hb9HV1VPQbA35TiupWxLRU22cZRmqaSspZHD5OKkSJo9EY160ZSQoI&#10;9ina/Zzmfc4B9LyneTCvkpp+2vSVNw2K2RpTMpH+nb/P0wS/ITpIU01ZL2RtEwUEMeUrGiy0cpjp&#10;Z451hqzCgMrxO6WU2sT/AK3sVqDqjvtUnySdXwYmSsp5MKtXl8/jxVV9K8N5KRfucbUQU6JCjuzK&#10;ilCvpIPsa7f93bnSYjXyXdhR5aXx2t6P1eLnXZyTEk8Qp6sP8oJ/n0HsvzA+NstdWYjHdnYbL1uH&#10;o4ctX0O3zWyS0lPNKIKRp1ganaSWqqJQiIS6s5FwPr7TFJ0729PWtt1Z9gbfqZoFehosxm6avpWT&#10;7mFZUjnpqSiacqXDusuvXErr+fYv2z7r/P2/XBsNn2mWwvY08Us8RkLKtBpRXcqGq2rUoDUBWtGP&#10;T67u12DLYTpUelCMfl08bj+S2yMNtI70p9pdlbnxMVX4Kyk2ttOfLZmiljoqutaSsxy1cDpC0dOI&#10;9WshnlRPo59jD/sp2/8AcmehO9+w+lsUY8dFSY/PYzaWSqHqQaOr/iNTTLS56kx8VTioFBh8kMiK&#10;zagtx7Ee1fdC91vobiVrmcTI1Qj2oBbVwQ9xK1pjJp5U6IN2553Lb0AeIMV/hC/zqp6Jhu/+ZJkd&#10;v9dx7p6q+JvfnY+cpKyaLM7C3A8Oxdz4VpK6moMPJXrmaTcskMObqK8CECwCqfa93X8K9ntBiMXv&#10;Hv3edXS19DHBTwbe27seip6uOlvUxtU1dftnJVbQjxlTCrhXMgJvYezLZvulc27ldKu9WbwN/Eod&#10;tLcNJjDLQEVNa4pTz6Ibj3Du7yNNNs2rz+AY/JOgG6//AJn/AMsu46TdFdsf4R0fXtDtSphXPDsX&#10;sP8AvDkHrpsjRUzU0WGw2J23JHKkbvN5jKY0WFhoLMrKI/X/AMOejMZDicRLurt7P09VeYsN0x7e&#10;hgmE0Jiapn2vjsHWSuWTRHHJI0IViNBv7Mt3+5/vVq76J2lWnFoHAHnn9X/UeiG654FurSGNTIPL&#10;UCf+O06BLuX+Y3/Mk23jt+5vA7B+Ku3MPtGRHwtNldt9h7l3Zmh9pVT1DQOOzKfGR0kCx2kcUxYK&#10;SBYm/sXNxfHH4r7UpPJuil3tkqadmMOPru1OzTC3gkhkqZKehoN20NDppkXXLaMAxhr/AJ9hy3+7&#10;na2aPFuoXUp4UlSv5CSnRSed98vGBs4SFGfw+Xy056IVsT55/wA7L5P5uroOrdz9WdTVtNSRVGSr&#10;tt9SbEqKaiNStQ2EpczW9j4Xfc1Kc/PAaWkdLWqZUvf6EbeotrdX7EpclRbHxFHtDb2bhqW29Q09&#10;TUz1Upig1VmZ8uUmr6ibyQOSxkZ+QLWGoFTb+33Mm2xJtG32xOiRA1QdQQMCChr5UHRBuNxc7o2q&#10;4fVfAZBRKVPD8Pl0RX5/77+anb+E6cwvduUrPkH2T0zu/beZ75yH91NtYDaVJltw56kj2Z14kXWW&#10;J2XQwM2RoNMklPHBLL5NcpeSOFo5c9Hk9sxI+B2ttbdeL8qzTeHFYfE7heVy/kqR4qL7bJJIjEW8&#10;alz+fbk3LO7WbTNd2RKjxPhBr2lAOJK17vwqH9H49Essl7bIZ455IbheAapU/k1R/LpXUW7+uu/s&#10;nkMd2v3x8lfiz2HWUFdimoZe4e0t9fHuCKCmp/DiqipbcsGV6+y2OqqeIinhqykYIDBwT7cqvs2h&#10;eGpgwjy4fJ0tIktVgK6E4/IQvT1FPIyQQyf5NJA8aupFiSDx7Hvtpy9yLvJ3Mc6Qo1zB/YJI8keA&#10;jlwdLitAARWuembfc7+9SU7vpIrRWUgVr50A+XSU68/lyS02XoazuZ6HtPZ+f3Cq7a7Zwm4K7e23&#10;txUebpK7H44bgyiVkmT/AIvS5OemnjjqWcAoXa5QH3E29vrKTHdtXVVxjx8jYSeijSSQxwSVkVcj&#10;ROwXTH5mSxABAP49yKPa/wBobrcbGdEjazhjUEGeY1LGuT4mogEDHl0aWu9XiPbxWj0Z6ilEbFPM&#10;lelb3V8B+kKfN/GnZ+E2rjKzO7Wx/ZmM3b5sTQ0bbnxGBrtt1q5Wc0M1FW5QYx2V4pJnLaAy3KM6&#10;kAd/1m491bn2/l9qZTL/AMNxFZT1ebxZpDWJMsZZDDBJNHqZZ6powdGgFCwN7+8gOWrfkfbeV2EN&#10;9bx2kBDFUmcqdNQqnUxOK+vVo4OYmci5BIzpoqjHnWgHVxHxU2L0t8f+i957D7HwnU+Eye56LM43&#10;b+dwuTpMA320+MqXoayvp6aukemmx8QdlWZ5dE2lxyo9j/gaTNVVMktJtPLVlTNd45a+gSjiSN0K&#10;+NWZXJ9JYIP7IJ9xPzX7pe3m0Xyn6uBiQS3fQBvKpOoEccU/PpKNk3y5dlbxFWvkpP8AgI6qZ7q7&#10;k+OeB3I9Bm/k51vszbuJCUNdQbR3xWbq3FW5Olq45BPMxnWH7SOVElIC6/JGtmFva3/uNuLLxS46&#10;ow1NisfVU5R6lKu9QLqWkgJ0hgCqnn6gfT3Ht995zk61jljKyXMOkrRJEp3dtFAjBpnuzhany6MY&#10;OUtyUpIWfWD5qVHzzqx0TWX+Yj8futqiDdu2+z979qbrxOfir6TDVG2o22tDTUpkjGapKifz1UNZ&#10;A0i+ORZBJoZ+be8eP64kwlElBRPS0lN5EV42lkKVHJ8rzyRPFJOhS5vIWKyaSCCPam3+85y9diB2&#10;5cumaOvhtqQPGSpUUBjOlzWgp8Yqpweji95dgYxCWFfEHE1P+fpg3N/Nd2p2VuX++G5Nt7o3BuSG&#10;CvGIrYabFNBtqetgano6aggyeNyBpqpJGA005hhnQss6SKbe5NNsqujppKN87ApkqoKuokpVnVmM&#10;EolpIp/8o9NM0qAOgsJAbH2S3/3h7a+k269m5QvRKgIQB41Go4Z0/SrqKFg9f9DL0oaHrd5yVZz2&#10;1zIdFfD/AKf/AEF0jt0fzKNiZXdu3N+03QW5KiqxmFy+2cOmUrtvVOMxU2XoJMZmtyYtINrwTVe5&#10;oaGeR0lqnnSIX0oPqGnKdQUtZTiaXemRomR5CpoqbHJUwLJTzRtHTtPST+hRIWTgkMo9k1t95rm8&#10;7nebNtHLt0lmyEIdVuyfEpJOq3L8K/jHRBs3Ka+N+7YGWRfUiQkf9VOht2z/ADn93YCkj/gfxq2V&#10;m5s0aahai3JubP1xystFWUshq8zHjqzGMKaskjRLI6Aa7C3ti3T1VhcN1oduQ1NTW4DMit21ueet&#10;p6apnXA71UYPIFGSGKGKCnmrY52JVkAjJI/IBlj7x7tLvm8z3VhDR1bQBoWQkI6UJKHycg6QOzVW&#10;o6LOY9lg2Hc7aWYl4wasBrGV7/4s9qkfn07fFz+Yf2B8ovmJujfG++vdrYXsTF7Rp+0OntmbYnyt&#10;JhtwdqfG6jq+wMLiKhszkM5X/wAQ3LsnDZnBgQSxeWPJMLXIIn5X447G3NW4uvy+5NwGTFYlcN9t&#10;hciu31mxyQqiQzPioaSpjUqgsySKbj2BOZvc/nS7uppodumhtJTXvMcmTxysaCnoABTqRNnjgsdv&#10;idJVJdiOB4emSeH2dBtsz+ep8lumsPvXa3XfRPRVJj949g5vfH3nZVHvnsnLYrcFfUTS189PJmN6&#10;SUKinlFlQU+kEDjge4C/GfoTBPDLLt2szVZCsccMu4N4byzQUxTRy6vs63Py0NwyDUDEQfp7JbG9&#10;5p3mWIyho1rkhVNfn+oHp/taD16PRdPDFIEkBHyC/wCRR/PqE387X+bf2PW5CTbHeOA6225VRt/E&#10;cTsLorpDFU8NPWo9LI8eWyPXmR3KJlglZo5GrmeNlDg3UH2rcHsjYeEImwOxNqY6cSyVCVY25RVV&#10;RLUVjDyl5KiOQtLMVAI+nuRhyn9ev0W5XLyW8qESKXEVEpVyPCCFyFr+mxKtwIz0BNy3a4tJWvpZ&#10;aJCdWQKY41NMYr0FG+/k98y+wsrSUfZXzG+QGcr3NJQ1VDhe3st1xj8dDiGE4rf7u7OfD4qslprW&#10;8jRFmUk/j2+U0UmY3LTVFWlKm3ttxSti4oIoKdKjNSRsklUFhRLPRRM6i9+G973rYzyTyzfbfbW7&#10;pdXWlVV3MvgxvwNXJ09moaeBJBOVHUTLd7HvXMabilE8STUSpIY0BKqtDkMwAav4Sesu9K3OdN/F&#10;bc+06at3VnPkN8i8xiqLf2V3Fl8nunKba6diyENZiMDLk81JV18kG6q6KnldWkOowj2z773/AIzD&#10;CRIpaepCPHTyU8lXXmZY5Tqk5E/hBVUL/QABbfn2JvZXk2XmG9T6qZBKr6tMMUCF2oVyfDLHBJww&#10;NRgg0PQ33CLcbncLe4tomFuKVXOKcKZ49Lr4NfAjdnaUeKrN2Ybcu0JKqCs3Nh8vFgNiSYfJy01D&#10;UrjJJKObbi5+Sn88y07IKn1mcGxIB9gpk+5qenyUVClLW6zSLUiVVpoTBDDPCmuepqIamN1ZpB5A&#10;V4S7/VQfeWu4cobPsVqFi2KcxyZfW8ugitWqTJqGaDiRQ8KdGFvbbdple5ljF1/CSdX+H/J1chtr&#10;+VdTnZ81clZiamCfNNDWY/M5Hd+Sx1c1bS1LS0dBhNu7h2yxr2hVhSmR5IElKxGNo5HRl1iN+SZ3&#10;b+Qmx8U+QyVNPQQS42mFNAsEk7gO81Z9syimCAl303t+nSbERdunI1ltnMG0bvsmxrIWrqjLzEVL&#10;D9PMlB+YK47lbpU02y2g8ITLn7f8/RF+0/glRdX/ACR60oszJtnZ/XuboN611PvHctXubLZHLRQ4&#10;+ZabC0GGi3BRzT5mSZ1hxsDymCGd1kmWcJpKS3VXZagrcZ9u2dqjCzsuPg3FSjHQQO6iebKQmm+8&#10;eFYydJaXg8k+3rLlrcba7l3ba9mmRGmrIiam1jIGJS+B6dGVpffSWNzLt0qrD+Kig1+2tejRfHbZ&#10;XXm88NvOTJ0HSO3IsvLTUWT3Fk+idy0m9cvXU0NQ2KptnV53Q23qbKxVsUcktUlAWdFbQEcqwRuf&#10;7Y/g1dRUmeosvDTZB2fG0FKsNVV5ipp/3EglraM0k5pY4FaQKvOhCWYi/sxi5G9xbkzXiT3RsViY&#10;fSQ28eogf8M00jLeZRQx8yek+yttHMUxgUD6qp4OwFf9Lw/z9Ga67/l/UW49qZHIdaZfYFZvemgq&#10;MFm90Sw1OH2f17tnI089Lkcptzr3cj5/FJu16uSITVLh0Sch0iBAssz3DI+2pcviNobyyE8FBUVL&#10;mDElKSClp42ltK8zSrTRSlAfMBrFvr+DGW8e31md521rjbpLHeZXCR2jpJ411I2FXUJOGqlSoGOP&#10;Qo/cG8QzJt6KptXOVpUn8+P8+iR5z+XDhMH3Vhusuzu/vj9trHby3ttrCbdp8xuQ/wB+d1btrMhF&#10;TYqspnwb4rJVtUEleD+EiRaGSKZrx6lRlDZ+1995F6CtCpT7YrZGp2qqqeIRUka0k8s61rU8CTs9&#10;P47+ZXUBQRpuQRkg/wB3LYJNyjtb2RWtomV/DHjpKytjwtSTKQTXSD69C2T2ihvYRJLbBCFqQRI3&#10;+F6fy6s0wH8s74odctufH0uEhyvbeGxI3DWU+Cx9bl8zn8lT5fHR4o4Gg3Dk8jhYsflXlEP8ONMx&#10;nklWzgAqUvtLvnctRnMXW7ewe+d2pX5wUTy0dFW1GHpMVLrjhy5nr6ienxFDUOVaGTQwEV7ADj2c&#10;b17Le3XLex7zYXtlb2kF4gMjyS3MqeJGRpD6rjWsatTUFYBlqGBFR1Hm68i7Lt7GCcxouoGtGGQQ&#10;QKh/MgD8+lD8nvgT8WF6k3Btbst+jen6P+5dTX4bL12OwuJ3DUbnxSR5GbD7h/udTYHc28IooKeS&#10;KuvVpNPqK6wTqA77fzO86jc0O4dwVOO29jqd6rI1eIrs3kc/kKh6dGkFU7Grp8TQrTqC7IlL6VUn&#10;6gEQVvHtztc67vFsHLwt+WUgYF4mbwpCFNfCyQhrkg1yAhwxBKLrljfub9g3CLZ+Wr1rcEqZNBdK&#10;rWnE1oacK8Oq1uzekuhcP0JmepOmOvc723uDKYfBbRx/YfXXWeyuq9r4qKrjSkkx9Pn6HbdV2Dva&#10;v3CrGORsjl5ZKqVljZtDspQXdRzNJmafF0G7anDJkMjVbpwdBBiMDlkYChqVyGNpFyuNqZNFdNMC&#10;kcbrIALKw9yT7JcicvXvLV1uG1WyLdicRTTmR/jyniNGW8OgrQjRQV4dSr7O+2sM1k9tdzx226R+&#10;REuqv+kMmn+XRrf5VFN1n3D1VP2Fnuv6HO7s6/wO3OiOzd31m8987WrczTYDO4pdo5ncUG2dw4qh&#10;yddiqPHFKuWanInUssoKMykkf+jzc2dy2Yl3HuztfZ2Rp83kaLG47DZTGVsc1fSrOMQzZCsxc9DN&#10;UVNQElZGp2hgK30FQVM5bh7Jcg7nbWsh8O9sGZLjX9RdR0FO+VlSYOeJojOVJxTqftr9ldo2/arz&#10;eecLlJ4FUsJKNGAtMYVh1fnR7x2pT7N2vW7O230Rn8HkNo43N1OflxbY/GLsevEMO5szQ4FT93Di&#10;6LHzP44JKh5qlToMnqJ9rfa3XFbFiv4pJ2Z2bms9kN1Y6glxePzGz8TXPQ0zGTNvTVVBtCOSvFNT&#10;xO9QspLeNWCMt7+yDeva7aJecNrMUEke2We2u6XDtPQOXUJHIRKp/UBOnOMdFXJfsxsHNe4XJ263&#10;E+1/ilLStH+VJAR8qHoCuxuxd2VXao6xourOiafqak6lzW74t9b7613Vndqbe3qKyipdpYjOCHeu&#10;Mp8TS5bG1cs0RiXzPKilWVrEO1J0l1TmMzUzVm1Ox6nIZHMZLFV5wO98xjkzUkSTiet+7wU+Lf8A&#10;imCkXyrUxeOoLR28lifZ9vPKGyxbXcafoILcWaSytIbgUU0qsgM5P6yk5B1AnUKEDrIqP2s5I2Lb&#10;ltJt62+EKvcrvc6wPkDPj5dct8d5dubZ2Nl63G92fGfZOI2nsHae5a2t3L1puCI7Upq+fHn7fIYz&#10;J7srmXA7ropGp449Zmp45xZiwB9o0fH3qGkocxmaHr2ini25kNvrlWO4d3bmf72lz+OGSxdZl89u&#10;HJRVONr0DpURSpItRSl0k1BiCIdp5b5a2i/2Wzs2K3V1FL9MWZtTJ4LsrhCWLUoCSTpPwsGBILK8&#10;t+3Nje7SNu0TXYBZGSWYliOOHkaopXHA9CtSd85qPP8AWfXOS7gq67O9vYXe9Vs9a/EbT25kclgo&#10;dg7hz+HzeOwWP2/T5CrqscaFGk8csCLMF9Om6GDtnpyLJZbcW6dqdUbKxeKrIJMltSnj2bhslnJJ&#10;8xMuPo9yV01XSSNQYXFUlazQ0KBWZAGaQlfY03GTlXbbrbrXd75W3QkR3MpdlOuFSxgjZSAzuqEP&#10;IRRW+ELw6R858sScu3R36aESeIqxl6EadGSuDTgD5dd797w2X14u0cN2l24yStWNsvc26qrd+X21&#10;jZsntehqM/mNsUy7YqcPTHcuWGFeGoryLRSsYo1SNyhMNjd07Xz1HF1ztnbu3sFuSPr05zBZSkw+&#10;Ogi2lkleClG4I8s8BSVMQ0xq46Z1dpzEEYkMfcV75yfvGzbq3MkW5yR7fLe+DKpMreNHqokCW7SN&#10;AhmbTFMViUtG7kFWowh3mzdtsNhKovgssqGi+I/Ag0FNWaenVb/avVPZfVPYNN3xuXvXtTc2zM13&#10;0No772rkt17o3Pjuz+ssnJVDE9TYjqOsyVVs3FZbeWQNLhKzIQ0UP21FWTVEAilRHVCZTbO/W7w3&#10;FuGbP75xHX1JU7ckoqHaW666g2dSY6j8FZk8llKLHmnNKuShgaSVInQi59ijY9u5Pi5SsraWzhbm&#10;WYSjwp9UkjOa6VVS2iQVopEquCKrwPWDO/eye5b1zXBujIHha7VgTCaDurUnVkD59DF05uvqCi+H&#10;uydl5/Hdf7j763fs/dGEO2+5Nn4vd/aGY3ZS4quw9FtyiqtxQ12Q3XV4TNzRUkc+RkqhNFdWLFr+&#10;01tLf2N27ndlZGo3RuCtbd26v7prgsrmMnkMJLtqGkqcXWLnKXKTzQmkmpmNStZbztKiu7ldQIg3&#10;zlu25mG5Wq7QI7rbIzOJYgEdbpB4gELx6TUaTE8a0RwxjZCGI6y93zmPYpLDlvkh1Q3kVqVcltJ1&#10;xrUaQKeYx0M3fnR2C7h2v2NtWj2FisHX9O7KXsHa2/8AZ218Jid1YvuXHiHduGzPXWcwiQ5Klr6C&#10;uofsshjI3Slq4JJKOWN0lII2ZnE7FbBVOK2c+9KzbeO3ngNz0eYwmZrdzPtfduM3JQVUOJyUGRnq&#10;q2bELVR6JqWaaWnWG4jVbC0WwXvMu4bntC80+Db77IpSRDEbcXMCMGLRAHSiyaQTMBrMZYVz1jtv&#10;G08zNzku7RLJH9JMhqUViQhB40+XRBOqdz9+Vu9Nm5r5BVHVGJ75zuy+xerN4bL3Ng67rWHurqSf&#10;BZWWr3jsabEZCm25g5nNNHWQV1JQw1bKvjkdkZwUI+2d3U+M/hG5a3J4uHI7wk3FFXZeSnyv+j+o&#10;y9Q+bnw2Oy1TAZsti4qj9qOOo8iCL9pgyEgyhYT7H9Y9/tUaTXP0ul0QsGuwn6YkYA6UopOFApxX&#10;TQdZUT87Wtjyw+7lPH3dVCgVCv3YNABQ8fTo7PX2+OmVrM/2T1bTDf8AvOXrYUNZitr5L+H5Xuqj&#10;2fRptPE5utxOFioMJga6HHN4ENNTRhZGEqaHVWDjsYbI7VzG4u3N2YTObcye26WqwVXurL01Li4q&#10;fGqSiUmHqYaSnqaOhpMepWSuhkjmAHlVlcBgQcxQ7zykkHJ21bhbXdlcMClujN4gZhWeRpyzSM1a&#10;usQYLjQag9EfLft/ve8XcfMUO4KLFjqMHhgNj4iW8/MjHQH9o4rtz4sbb2T8Z+hJOt+ycNvnPQbo&#10;xHXE38czG7a6SYnJ763duDM5/cmdot0zVu4dVbTYZqZaKdgtG8Zhcj2PstHVPkM5kctjcBjMxt/a&#10;OU3NPmGqPNicbClNJK1FnKuZpGqWRiJjXQ+GY6f3Ge7XhjfOdtt5X2Lbr23lvJNgkuGUQ1VDMUrq&#10;ePsJihVQZNJJiRASqAADoS7577N7SzWk5vWGxxMEdT4YJZjpXuMZYDWR59EXwvetDsXZPUNF1bur&#10;ufeHUHZPd21+pcR1rUYKhn7C3jXR52np23b1VhafH0VLTYuSiheODbWRWvw0UL/5HTQBIwsvZuB2&#10;fT9j0eardx1eO7Ckpq6ihwNNuCtqKPN4fJ4+fJrNPhI2XC1CUcQFRTkxGdEjC+Qi4IB91OaZ+bNs&#10;g5ctLIy8mCNZhdqq6EeB1MiMxXUhMatrdGUk8KA06h73f95J99hSe0ZmsMKGJjbiONTHWp49Fj+f&#10;fdfa/c3x0l2Tszqn/SH8UcbHhMlU9xVmwI6N+ud89c72xWKyOKx+6JqmPL4zI7jkpJMdmKgWaQVE&#10;qQiEMNJ3oIaDCY3DY6SvgmjzFOKquhEjIxnqGDPDKxJliDljwrLp98uEbcOaOYeY992vaZFNjdaY&#10;5CNcRQcCNVQwp/Hq+RBz0CI9wi23ltd6prTwy1SQO6lVzSnGnl1qqdlw9gdldgbv3gaF8iKapmoK&#10;6Onx9ND/AHWpsEDQwU9T9okUSnGRQgnUrB1Q69VzesLuvqisp6CffdTkJsBWUWfoNsYfMYSgnx9X&#10;JDXbkpZsWmaqayoyAy9LBlDEZIAscVSAVIGr33R9tPdDZrzdbflRkt7u6O3m5dJWDFQY9BVFUKYj&#10;IhOl9R0EhqY6jj2b5xvbvnDctq2vfKXIt1UAKjYJAFe2pGnJ63+fhB8zNr7w3dsbozHYWm3JWb56&#10;lj7RytLu7dGKy64mLCbQkXIYXbGPweCwFRtnI7gwiSzNI9RMaWVrkOqlSn9sdj95YbEZqmh2Vh9y&#10;YOq2zk6ut7FwlfJgtwY6WnLNjlo9q5UZegkRJFQGGmWnhkf6ppOn2l5g9vuSt79wuVd43Xc/DeK4&#10;ZLe2kBkVGIJId1K6201bxHq0T9yEBadSVu9/zy3Ntpabjup/c/1C6qwxRqc/xKgb+fXvkT8SPh32&#10;B8i/j/m98do5/EZzbnaePx22ejN0SU+6Ot6+pqKd587JkazDw4rcOZ3Tksd5pP41ma/IVVFK1lYK&#10;NHsd/jJSZDJ9e5Hb+Rp48bPjMvlq7HQy5OqzNUcXmJ5sjh63J5dpkmrq6vpJU8tSdPl1E2594W/3&#10;il9tHLEe0cx27GXcdxYW+tQ0cSyQRFSqQaiqU06fDWnzJ6zd5lsrS1VWtLkz281upJj+HtAX5n+f&#10;QAfOvr5KL5p7b7awk8ebpNybE27Qdm02Koo4cAcl1q9Fs7N4rBYivNauJjwRoXnekBlcSw/q/Psv&#10;3zcxdB/swfXFVTtHLFBBj2ko1igngytNDuSl8tFI80bmlWWNSsBg8UizaSG/HuGvYMcxbntPK9nf&#10;qYojGjkaVqNFC1aAZx5DrCfm2F47+8MZIQVoDx6Wv8gHK5vI/B35M45NwSU9VS9u76go9wS0ytkM&#10;XNX47Lz/AMXqppzJJkpqSofy1rTNKSFf6e2HrzAVr/IOqy+Mqo8ztzBbX3XVzYzwR4j+LZWTbGQ+&#10;8p6isjQSQrBWMVEtP4ZkYcPpFvc6WsO37TzHse721y0d1c3sUMUnmjzyLGGCMGjcgtgSI6fxKwqD&#10;HnPfLu586cow7fZ3SrPHKjLRNbijBs00nyxUno2Xyv7Qq8R8Jtk4vcC1PW269699dC7Jx+ex9Qu6&#10;63b2MyvdO08Nht0RY3IirxeQnXGTpWiiqoajH1DDx1EE0TOjLWn2VktnRtt6HJTw5TKV1duai3ZS&#10;y7dy1VW7q3HXOdwVH90KrAz0MePpzVzCCZ9TpEBpbVZvebOy7rJfXLy3tlFNFawpFKaNDWJaPGhk&#10;iaNwSQGcKQjNXUh4dZHfd+3XebPZo+VXuFa8t1VSSiKx0Z40JwRUgk1pnpJbY7k2/wB37g3DuT+6&#10;0VPtDasabU3dgMxQb42RW4LYG1YhuDY21U7pxO8qPc0mTrajHUs2VoBI1BVTmRJ6Zo2aMhhUjJbl&#10;zmK2pv8ArJsjtzbk23twz5pJKigqsvkszkqSKSOPIQ1EYxlXt6lqi9O8QSSnkhWRHV1DCT2G32G1&#10;Xe9cuWyJuV2ssSRsqukCRIxRtGmrrI6jXVjqDEEEY6yl523u6WfaNoj1fS+MqzVCxoENFZiEUGh+&#10;IGvR285HFtrD7n3b01syiw+9N447fOycLS5jGY2o2xss7NweTqsZWx7foqOiGV27urcGNjkqFZw1&#10;THOxBUNp9mdwQ2jvHrvb1e8lBTLlI8Tj8hlaavE02E+2ngH2FFXZBKvKY2piRPGlZTzQ1sHDJKrA&#10;EQZv9lvG1847q81k8i2YkkhUxuXnLRkhtMbxxuoJr4To6M41UBNesb/dz222y53r+sFpZ+NYCAmN&#10;UMh1LTVqXU5XV51KnqnruM9+9R/K/tXF4SPO5/Ddf43e2/Nh9eUeAzi03buQzO3Mi9XurJ4nZee2&#10;rszdlBNlqpmnw2RxdbjshISZIjrPtGbu65+PHS1BubufLwZumVsvT1u4dw4ndW568Y2XJ1UZocLR&#10;7FlyU2PytJl8jMkNPBIrrGJB4ygAAjS997vdgczbfypzDub23J1rZho45rayL3Mpj71juEtVkBjF&#10;RIVZW1A0IGOsKOYPfT3W5K3Le7TYUmj2kK2lPCtjVQeDTSQOwannwHp1E6o+VXzv773t1Z0jUb+2&#10;vtbMT7B3Nh8V0l2R1NtSmq+15KHBVs2Y3TP3PhqLGHb2e2HiYpHqVwlLiUkmpWVoyCT7e9z7BTeO&#10;ytpT9eYXcO3/APR8+Czm0txbiwH2O4qrGY96esq8VVY6WrkllGQjjZpKckRVsbGORSjlfYs5X5+2&#10;Sz5nuLvmvdYjPvyN49oknYZZAYorgOBVVUlR2kKiipDEEk0+7795DeebucHsfcDcxZ2gbi4gU/73&#10;DDF0pNidwbc6U7z33k/kv2xtLd+Q+V1blNjd8dR9Z71ylRtXaO9awy7XwG78bujHQR5LE4ijoDDS&#10;z1cFYJMWoaoVy8YYojc1LVbxfBTUmJkxm6c3hM1Vz7fxtNi5cW+4KGGppclk6XJy0U80O5BSRPLR&#10;li0CtpYRlufcrbHfW/Ld9fbbdbxJPs8U8YjllJJMDESJG2nSWhWoSQsxkZQdTk166Y8s3vIcm4Jb&#10;LvEM7hkKSB2FaMGBNDQ6fP1pno2nTu4dt9BDsrbm7+zMxuTqfqzdexqLaHZm681nDk4+u93VWN3R&#10;s7bdXTUVVjmz3Xm3cjkIMZlvOZamppYpUlkKMV9hpkMrsrqagw25NkxVOAxFPkK3CZqWswe48tXb&#10;j3BBXS0W5oa2lbcCxTb2lnWZhPo5rDqIY+xXYbfzBzjJvW27w0V3dSP48axPBCLeEnWgRo4UbwQa&#10;DLEleJPSK49teX7/AHrct6u9wt5yJXPhL4gaNKnAKOgNPVgxPE16HLbe2N397RdjbD7f3Vjd+5+v&#10;ydH2PtfAYTdezcBTdZ7JrZIs3tPE7ezG1NlYHJZrY8/khgaHKVNfLPSsUqnmBfUgegYtz9rbl3jB&#10;JjdrY4UFLV/cVX2lXjspmcvka9/4VuLP00VdHjqLPN5YzVxCFonn1EppOn2JPci92fkTaNoknvJ5&#10;BLIWEadyoirrmgiLBneMqG0HVr4UaueoU545M5faKLx9sNxKkhIZZJRXy+HXor5Ht48c9Lb5hdw7&#10;G+H2xNjV+4szvNsVm90GHFbc25RYrLNitrbYxIze5drYZJMPU15xf8EpJvAFmjqYuPDNHZbGPx+2&#10;J6Xde3epewotv7UwVRU7d27PmK/xV2zcxsWlrqakqafGYaigosdia/OU0bQz0SL9pS0shVYgqge8&#10;bZufW3ewj5p5SMhVvEkjs2RfrJJJAVUyMwJVYicEgyGRatI3WGv3w/fXn3259rbPa+Qdvuba+ARB&#10;SO3lqiEAnTNDIKUFOivfHHs/YXyT2tV/IDo/JZzPbYxOH7B35U9R1WEkwnasvZ2QxeTkxeI3zuH7&#10;4ZfIYPAtJHLiclZMrW5SOOeesmLsCEnyG7Q23SdlY2tweL7JyfWsOZxm0cLuOg/gOd29n8pDVRVe&#10;3ttmvrMDPuOm23WV3jfyRVyv6rarce5H9sdquNs2S5TfrraYuYrp3kbRA9vNHFOxQyyiOVYWl0tQ&#10;v4QBfOkHPRr92n3DsOXfai8bmveYk9wLnbgGJCq4kK0BaFVEI784jGehP+KPUm+9n7RzmP3aeith&#10;9t70lyHa2T21tra+4tpbv27tbeM0uE3Fu7fVM+7ajamZ37jKWplgesbHxRNVR3kid9TtRT/O1rN+&#10;ZvcXQ+e3RSYCg2vVZvu3E7Ep8ZT5A5KXGYSo6tgq6/cFbkK2tqq+pqoqmmWKxUJFFx+r3zx+/lLt&#10;cVz7VbNaXYl3GCG/eamAqytZqi6Vogo8M1dCqCa1FRXodXvOW+c02Nhb7zuC3Bs1YIVjijoHVNWI&#10;0WtTHxavypno4XxCp+vtqHdvWG2c3lc7vHbG0erd0b+qq+bELSQT73Xe8eNpMfjNuY/D7cxjR5Db&#10;GSacUlJB5ZXLSAtz7pu2Bkdx0NDnUwVflaSCeoxa5JcZJOTokpc1Q09TJSrWUdLK0a18sIkkbVGl&#10;Q4Xh3VsDtp7ZRKY9aK61WgINajURUcD+VCSeHRBdwwSyQvcqfBSprkAE0oTT8yPLGejq/m3+v/r/&#10;AI/H+x9mVpsZX7Vmpdw57r7bPZm3pdoY2GPL0WCl3FRUFNnKII9LNkdl7qxuFXdtKZZo0bIM9Xek&#10;LQrGippH++2+07Pf7Ze7vcW1xFMq1SB1ZQrZI7R2ygjC1pQsfTpRJawJDIIZVgftdVHcG41rU11V&#10;OAMUqfLqIZY6hmhEksbpK3C64nfw6NZXWimWFWkUFl1JcgE349r7b2FqNwYvezbGx27MP1W9Fiaf&#10;dG1N/bupEoW3ZRUj5HEywuNtb1dMft2meGREeSmrQ0rRxyoBIPYP5u5j5KsJ4W2bl29O26wSrgFw&#10;+lhWgyUz5/0T59XjeC8jMBkiF4FGoM1Kr5sqnJoQvzqesoj9WphHrHAcKQ2n839V7k/4+0p3XvvD&#10;drYzHbw3Huaux9ZtejwnW2A2pR11DJK1PtvH01LJVrDTYGg8dRLokl+7p6CloTEEp9KykyOFRe+P&#10;uMdzFtyvZSLWitpZa+oPn0nhgCiVBCKauAGDTi5ocUrwOWr8uuoKeKmQpEpVWkkla7u5aSZ2klYm&#10;RmI1SOTa9h+Pefq7de/ei9h1W7NixbvxO99y5GgqtnpkNkYiq2VV7Dxk1dLW1tXlmyEFS25MlU49&#10;mBkoZ6WoxtJLrmKsVjECC8tf1bfbo5bNwdRlXUUrUAAHByKevn0UXE+3Xt0pmdWeJipZSRQFaDh6&#10;kgZyCesVRD9wWhkRTTspu61M0Uyy20qEESqUIViwcOGVgCBexGSi7m29v/szN9kbp2BJ3F2lufbm&#10;BpsNSzwUvXm2MBvuSfHRTJR4facUFLm9tUuHiqqNUlaGsqqiaOxGl53SCxtrpCLedq0JZSAqZ+JS&#10;SahaVoR+Kg6USG5iKC5kX6IDSEBLFwQVUnGCCaj7OocVBUUkWMpKKsKU1JKI6n79qzK1lZQx0tWi&#10;QCvrK8VIqvupIZGnl+4JSN0K+sOiu686+697vxOXyvZMuf2pvSq3pFQ57LmolXrzZ2CRMbiqPM1H&#10;2+083uGTK1OVviqTHRVVfU5SoljAhjjp5KhZL2zfeQjy/Btm47feNdLPWONJP0gxA1O1VrkAkgEa&#10;iAMCvRpBJK1xNaLVLMDUDqqQ1KBTXyI4D1pw6wZaqytD9zV0lGuWhhx7S0mGo1p4ctWV8JnZo4av&#10;I5GixnjqInjRRKYRGysTI2pVUPI9idZQbkptlVG/p8Zj5Z1iq8nvXEZDaU3Xgjjr58zgshlMq+Tw&#10;1fnIVpUaSOPFQy1VRInjaBw8KCbaPB2i1uo7XeyNruYSizhO1KsT4ZrqjJoM0XWSK16X21rHbosp&#10;hGp2FWKg6ePmarwHClfn1N+7qIqaeWaikllhYqIaN4p5KpbDTJArtEE8q86XII55tYlRbi7j6sxS&#10;YjF4vY8HY+Zw2y83tLF703fverx9BqykAjqNwxYvHbE2fSNkMXVwXonqclUK1OWV9crQvFD1+Ly3&#10;3GTc51n+gm1aX0gamUkYIHnimKivRbdbVaSEjbz4IY1crjWfMNimeGPI+vXJoq2Z42FYKeINrkij&#10;pgZnF10RNNJNJGq6dWvQgJbTZgFIfLtf5KOdlV2GqMPT53MR4LFDC7SwG18RS7WpK+grsK1Vunel&#10;djcrU5reUmXx1PVTZOKs+2+3rpPJE8bSGSIQx80yPZW8J8JWVxTRGMjz8TjqqMk+uegne8sRLeRX&#10;BuZfDDktqoNSle1FIrShrXHCgHXI0bCQyJPMDIbShpZnHjHnZBDE8jU0MglmuXEd2VQpuALKPfu8&#10;K3deFxVR1PjpMFi8DURUVPhqLf1RHuurr8fQ02Irc5k9l4avxWN2wpaocUtMrFII3lIikBnMcl8t&#10;xb1c26cx8uKxgt5tLxLlritBVo/hUUNURTVPQ56EHLmyRiO68WZTJGurUyJrYNSil2ILaagLTuIr&#10;g064x0oZJoa77aqSQsFiNMRH4TYiOfyyTLUSE8sxC3v+n2ebrT5HfzHelqWPbG89ydlbsx9Ztmuz&#10;WxsTRUXWfYTU2TraajpqLLV2apcTuGvkxFNuPcFBDEVyvjhcyRqjOkqp7m+3NtuFxf79s7y398KC&#10;OVEkfTppqDDAAGBpY0p6g9Jd+slFW224S1V2pO+ikjZHwUHaKkjJ4AV4HopVX8YPiP2Dnq3f4602&#10;ku4ax5dv5XIUIzm0JKtYJpWrcXlcHj8hg6WoesigcyeaAtWQWZvJCVJSO6Pn9sWi2juHb9F1duD/&#10;AEyV8jbk3HuNs6INu7w3hHFSJk8/UwbX3hin2JuLJR0DfxFoYmqKmZvFMmrW7gfxfq3Ycv7OtvuT&#10;ka9DUJP8UevtQ+eNOekXLPL9zY0hTS9qRRNKkOteHdWhCnhUfb0LeD663ViN0vMNy40bAgpKahwW&#10;1KHBYeiqsLj6aOp8GFfJHDzvk8BjnnVKCmH2r0aqT5HDeMIjp/5SYnF7vmfcXXWOxVFvZt10W990&#10;43B4rc3a+MylRTw7nrcjWVq0mz8vl+vq6Wppo4sDNk6CnjpaPwSyuiiQiWwtL3b9zjU7UGuPp6M+&#10;kSPFIpDhpSWpIuRqU4oaVotSLLzZbuwvb282prn67SpUpKwVcjUCox/SyKajTh02b4603NU1EG4t&#10;nbhr63PYCSklw+y9ybgrsV13kKaCnholo6v7XD7kbFZURUpmjyrY/JzU1S5kSAhgqKeT5V7d7dy2&#10;S27hujqmg67pogu6sv12kNXQVuZqNtxVEmC3JW53C4LaeSrszicdU0s9Jlcbnl8uMhFIahbODmHm&#10;jmbmaz5h2rZuVYbx5QpaaNAzgIKuY/gDYJDDS+nSMMcdens92uzeS2IDXUqUdmGth50B7QKmgYZq&#10;K5PSlp9oT0BX7rdDZPNVEVf9u+aTykU5qEEVTTxwzrkKc4mqr49D0M9EqeY6rM0ZjOTtLch3Jjds&#10;b/wuLzfXGFwu391Y+o6ortq4rcOxqKjz2LmxFdkhkBtvbmV3QXo89TxZii/gFbLkIKaGrFHVGjoZ&#10;5FfIWzXfOu9W2w3csa8xC3kNtDckqgDLRcrkmfiilCQAKqSACn27br3eLVNj3mYlXLshUMp8VeLE&#10;jAqR5EE9Bbltn0UdZVbd3bRY3dVXuCm27Uxbiw+d3Phd85PcOz6ir3Dj6PG1M2QqF2muPfF1dRh5&#10;Jc9Sx09a0yiYfcVDI+9h/Gj5Gboww3r1XTda1kWYrKDdGDhrqCrwFHX4fcea3Jvfd+T3PsjM5jL4&#10;mPeWfyO5o0lp8LjcTOsMzUDxS/aUEpNuXOd/cj2P5j33beXbxI7axPi3QmJkgESnVJGY5AVV5Sx7&#10;loxACgDpVyrv13yZf3VrDBNdXkbVjR8hRWjswYGgYUwamtc1z0h9s/JLpzYVaNl7n3Tummzb5sbQ&#10;OPylPunedVjK3E0lPgKChG4EwcmZr8EtPhKiqkzORkmhn/er6mpRmqfAWbI7Bi2kNuQ9g7pzOxFo&#10;ITjMJ1/uDbeIrsj1Hkt1bhyr53dWAbbtbWxbhymxcRFWx0dQ1PVZSXKnEzRGFpJmlOuVuZdlQb17&#10;o7jAr2n1Tm0hZAPAuZKMPCVewgfAC1TUx0BJPQw27ezLabjzFc2ZWEFvBQKoJkbURoOACKEKSh0m&#10;hPlUdpKqPJ0mTyu1du47PjcFLFnqjKYTJ0tF/fNMLQRnblHk8pUU2NpGk3DS/bU7oyS00VClRG76&#10;FiDGCw3xq6QwXUtDHs/vLZuB3nhdmb33lUblwGx6rc2S3H13mcFi83kNrbqwG7BR/wB8Mhh4dmxt&#10;i6THSYivpaWiVZMZUVB+69xLzZzTzHzRNaPuCpBJD4jIi0ILyNrW30sVoqrpSHT+ELq7q9ADeb7e&#10;72+2uJ9viigILDxcMe7GnSCwKfAATSihvPosWY7q7Jw3bqLmupuy8ltTObo2ZtLG4/cdPtyq2/tn&#10;eH8WTbNDntk5TYdJn6/DY+vqcrJLlpdwS1MMgliNPV08MNRCxb8J1/t+KXc+W7KzGepqbszZsW6s&#10;fitr0VXuDYm6cBitoz5vbW/M7R5zfO6s9s7eO2XztHnanHPNPs7CzJLDNUkRBISyO43O08a3u1/d&#10;t2sCyI3ivWN5AGSQVNNZwxBwtcjA6LJN4udNzbLpuY+7SwajK5J1VPmAeHnSlfLo0c9buCvSkqsf&#10;S08YostkqKXK5+rgw2Wo66n3lR0FVgcPTybTjgqdqZmnx81LT1wMdfU0zU8sUcpnWcJTsbbm68ri&#10;sbV7a7l3TufM7e3litrdbU1ZLHV5mcYunhp0zE+4MLnsJPBWJkcPV09AtM9ZT1GKqWd4kbJKtRTe&#10;rveN1uzc7zvlzcX5A0mRalxQDWWP8VAFA4AfPohud7ulmkjG3h9SoJGJABNCDQn0IPz6V2GpIcf9&#10;xJJhKDFrk6Nshmmo5ZzRPkjq1aaOaihjaRqWVjUTSLG5IVLS6GaMNKrIfJ/BZmgxu7twZLGNk8Fu&#10;XC5qvxOGzNXlMXh46qtzeMhp9orX5vEZiqr8yYK2PK0OOyNRHNykpqqJBEFZYEiSW6uUjaPxNLHu&#10;rqABypwePR1tbbdLtwlgtkDHipqWGAa18xniD1P8eHyLQMqRVc1PXUeSpWae7wzmlSlFVRsrmWmZ&#10;se7wvH6FdGdXUrKS5bKbZvYuc7EyWY2/idzbgqMhRtlcc1XgcXg4MlV0uOSnmrc/gqiXbslFtynp&#10;PKzyyAxKFVp2YyMI7R73dXCrCHjNirlSKBC1Fx21yMrk+hHl1u6u4ZrVLe+gVkPFVrqIAIFPWla9&#10;KCSaGJNUrxImpUDOy6S5kVI47kjVK8rAKoBJY2HJ9iZn9+722zt7dW092ZXZ238nncjS5SPN7blo&#10;NwQ4OfGxJTZrGV0u0sgafFtUU8UIraetwUKRSUUdRSVEYllirKO4uZkjlVYDHpKEagGoKM2MZI6K&#10;9Fn4bNt23SnTgRODGR60qaEDFaf7PTRBj4qjIQZSGryMaQ0NVQSY6eNRT1TSVNO9NXz/AH1G2Tir&#10;sekM8cRimijeOrk86TMlO0IeZbfWDzO4NtZyDPUiT0+FyVDW0ORrNt7ykpMtkoMZQ1GTTK5WXBru&#10;XIZEU09ZBRVHjeiLRxQKyRxj2N7Gadmtb/bN3MN/GrrGdZr4hKhWoQak0NB8+hfYX86WcssNsYrq&#10;gAjYl6kmlSeJpxAGASenOGmkjiKTSJIRK7oIUenjWJZzJSwhDLMAYoFRHI0rIylgqA6AsK7c++Nx&#10;behfMbyMWLy9RkqOpevzWXw9FV0cMf2OM2/uajtlcPQUdNDRK1NSpNV00GSd6j7wtFaLIvbTtXKP&#10;K9zvvOu9xzc53o8T6ZJ9KyKq0j8cAZPce1CoVjr1EgDoUHd4Nl2h4Lm7LbpNRlWNtIYivaRTgoNC&#10;oqCclq46gU+GxNDO80FBRQzSTy15WGnp43NbIZ/uciPHGrvW1ArJBLISXZWtc3N2yqx9BlcHXZKP&#10;LbYrNyYmmoazbGKqMzt7KUUimhxUWRggyWOw1NiKWmo58W1JFSR1dRUoqxR00dRBOKsY4c9c477z&#10;dM025XKm1Wmm3VjoC4AXStAaeRpgAD7Y63jet13m8Av7sJaFKFIyVXHyoDUCmR9mePTl51UJ+3KQ&#10;XtcIXALNoGoJqZEub6raFUXJHuJX90/IHGbYaDBU1ZS7eqc3UV9XiqvL4mWTKbm+1xbYasqcFDXY&#10;rL5qkw1knxk0VNNQQ1ErmJnnjLoEp7rdEt4Ue0PgHCg0BXh8LDNCKVHCor0WW0lmyvB+9wU+HGH0&#10;14F6evkcDprbB4SoyrZSfFUU+SWkNGtbUUEckyUcr1BemhnkjKokhmkMgU3cOA9wFsUjvao3XXdt&#10;bkn3uT/exqWsXOg1FRUSLkKagrYqkSyVjGYHyQmylnKxkC7ew3usk0t6zXDEy6B514A0yfl0KNvl&#10;8W0RhM8ihqBmbW1AcVb5D9nTktPTUtNDTUkENNTQvTxwwU8SQwxIk0YVI4o1VERQOAAAPe4x/wAJ&#10;u/8AsgvfP/izvYH/AL7vqL2Fb3+1H+l/ynof7D/uE/8AzUP+Bevm4/8ACuz/ALeedbf+Ka9Wf+/Y&#10;7497APtJ0ddatPv3v3Xuve/e/de697kUdFLkqpKSIlFYFp59OpIIQpJdvoLswCqCRdiBf2JOU+WL&#10;7m7e7TZ7FGGthrcKWWNKirPTgKcMipoPPqAvvJe/XLX3ePa/e+ft/mhe6iQra2zSxxPd3B+GGPWw&#10;LGlWbSGIUE04VOd8Ffh32X83PkJsPo3rnGZWSfcuXootxbkotvZjcON2Jth66np8pvHccOHieWlw&#10;mJSX9ySRo4y7KmoMwIX8dPT00C0dLTpFCCXSMFnleQogeWVm/W76F1HgADiw499AuWeWdl5L2kWW&#10;2IsVsg1SOSe5goDSOWJoSFzmg+wdfI17ze8nuP8AeK55l5n53u3v99uH8K2iRATHE0jNHbQJGilk&#10;VpNKihdsliWNevqjfDL4YfHL+W/0V/cPqiOk2htbGUNPuPs/fW4s1PTU25dw4vCUVDm99bmyGby1&#10;RRYX7ukxpkeOFoqOmFlVFQcJTOV8dQkFDTyLIqSNPVNE6PGXFlgiEiEq5jGpmsWW7LzcG2L/AL8c&#10;/bfzDc7fy/sN8J7C3YvK6GqNLSiKCMNoXUagkVanFeu4X91N903mz2ztOaPeP3R5Tk23mLcI0ttu&#10;guYylzDahtdxM8TDVCbhxEiBtMmiJyVCSKW0w/8AhTT/ADSerPlTurq/4wfGrsui7C6t6tqcnvDs&#10;fdO1qtqrZm7Oxq+EYzA47EZKNRT56n2VhTVFquBpKN6jKFEZ2gJDH7x567QcOtSgksbkkn+p9+9+&#10;6911797917r3v3v3Xuve/e/de69797917r3v3v3Xuuw1vpb378+/depmvXeq6hef1XH1/wCK/wCP&#10;v3v3XuvFbW/qfxb/AFv+K+/e/de64++io/335/w96oD5da0r6DrNHNIrA6m/wsbc/g8WPvwt+AB/&#10;h/sPfqAdeFABQAddys7F2ZiQWtyb3It/xX33fm3vfW/TrEqlrn6Af776e/e9de66sf6H/bH373vr&#10;3XIIdOof43+vFv8AH3737r3XY1KRcXJsR/W4+g5/qffWlT+L+9DFadV0qc8esollGrnTYXtb/ieP&#10;fBkU/UD34VBqD1R4kIJIx1mhq51ZQC17/wBPz9Rcn3Bq8dS1lPLT1MEVRTzoUmgqIo54Jo3tqjlh&#10;kVo5Eb8hgQfz7Mtq3ndNjv7XddpvprbcoXDRywuY5EYcCrqQwP2HoNcw8o7DzTtl3tG/bZDdbbMK&#10;PHIgdW/I+Y4g8QQCCCAehF687V3z1bu/Bb5693buLZG89sVkeQwG6Nq5nIYDcGFr4CRHWYzLYyop&#10;q2iqFViNcbqSpKngke09S7L2/RsGpsPQR6SNI8CvGtvoEjk1xqB/QAD3Ll394v3jvbb6Sbnq406a&#10;VEcKuQfWRYlcn+lqr69Y/Q/c89iYr43h5M8Q1roe5u3i41xG1wVp/RNRTy6slz/87n+ZnuLb427X&#10;/LPfcVH9uKZ63F4jZGE3BImhYy8u6cNtXH7omqWVeZmrfNf1atXPt6eJYkUehVUWVAFVVUA8BRYA&#10;W9xXd7ruu/3z3e431xd38jULuzyOxJwKnUx+zqXtv5R5M5K2xLbaNstNv2mNagIqRIBk+QUDzyfz&#10;PVf+f372P21uet3FvHc26d+btzFQHr87uHL5TcOdyVU5VQ9VkcjUVtfVym4A1Ox/p7rt+U/zAxux&#10;a2o652Fh9v70zxoag5vMVcsuQxe0axzJSrRmkp4oops3T3WUkVBWDlZUvx76yfcs+6Jv91tlt7m8&#10;+b1u2yxSTj6eyQiFruFdLCSbUWYwOdSrG0aMyhXVqMKc4/vF+5HK/NW/XOxbNDt9xs0VB9SArzGV&#10;tRcW0laIFAALqW1FgMaT1ux/8J9v5NHbWKwWE+Y/fHYHyA+P1XU7jjOzOlNuynr9+zNlYxcRk6TP&#10;9mGtlrMrk9jbnrZ6qljw1TjaGeWnpxVx1BiqIj7p37E7L3bvR6eHeee/vFDRhammpqilFPDRSt6W&#10;KUdNFRQJOwNtZV2KG9+ffXvljlTZdiWWTYduNq79pYNUuP8ATNqNPOlaVHDqDtn2LZ7iP6iw8e3k&#10;OpCRITqHrViw+0cK8R1ug43C4rDrIuMoKWiEpBlaCJEeUi+nySAa5LX4uTa/tf8AVfxS7U74nhrO&#10;vtjZujp66Rteeb/IcDOtNPDHJKI8zVRrMkMkTGTxTyNqckD02AY5z94uT/bqOVOZuZLdmiA/S+OV&#10;QQTQmNTSoIA1IBQDOa9ATeebdv5UuBt17vaXjpgQhNUq6g1O+MBQcjiBhacTXpC9ndzdW9NYCr3P&#10;2fvnb2zMJRBTUVmZr44CC6l0SOnXyVM0kiqdKojFvx7MhhP5WfyGNVUCur9l0SLEhb7bcVFNkJZX&#10;VJpo0hgerFPOk2pEQmNLldUgFyIVP34PZLcdVrtO5yXN5G+lkABCeQrlSwIoSQGPEBa46Z33n692&#10;jbrS+3Hkfeht8oLRySW7RwlBqUUkcgNUAFqVNa0WlKkw2p/Np/l+76yddhNm/IjbW48xjcguOrsb&#10;jsbuD7unmdowJfDU4mneam0yai8YfhSLahY2hfFz4C9YdS46LcXZm3sf2JvuoPlp4M/AmRwW245Y&#10;gJEhxtRNWY2uysjM2uo0FYx6Yrepmxk93vvFc3863L7bynukm18vLhmhJSWcg4q4COsY8krni4OA&#10;MfeYect25sJWNzYbbj9KBykjgGo1yKFcrwogIFRn06I380v5kHYWWz77G+N2c/uZtOhYw5Lseoxk&#10;02ZztaGDj+CUtSlMuIxEPiZfJNqmmuS0YSyk9FT19sLI0VHjl2fgKCkx6sMemLx9PjHoVe4ZKZ6F&#10;KfRGSb6DdL82v7x9t9/5jsp7i6PMF1NLKe/xH1hvmQwOfnx8q06jzcuX7G/jZJYmEjEksGfUxPmx&#10;ZjqPzYH1z0RLrz5tfJ3qvc+S3XP3fure0+UMEWTw+8pKTP7cqoqcv4hBiWhp48W/rA8lGYJmQ6S1&#10;uPc/F9fbQxrIYsVTMsQ0rDMkLQEf1eFIkWYlubPqBJvb6+2bvmPe7oMsl61TxIrX8jUkfl0Frf28&#10;2eC5+pnSacjgHaor8+0dCf2L/NR+Re8dvybdwWX23sypq4nSsz+2cTV0uY0sVFqKoyuQy6UIK6lZ&#10;o4xIA3D3F/ayp2xeLhEFJTUlFTxgWip4lgiTj1FUjVUH9b29kcy3t25eSVpJT5sST/PoTW2zbRZp&#10;4cdisa8cIM/nSp6JVufsb5Ids5J8rkuwM5vHISxoiVNfuSpaqRbWZYqeapjpqaJ2sQqhR/sffY3D&#10;i9Wn7ukZ720mZA9/p+kkE+0/7t3dWr4VY6ehx0Yiw24rhGX8sfs6Qs+zfkgNbz4TNV1PYqrmnqwf&#10;WG1OJokdHQFz/gVN/wAe8n8boLWM0F2/T+4gueORq4Jt/T28lhdkd8Z1fLrTWkMZUxHt6h0+ze1M&#10;gZVymBzSMl45nFHUvHHayh5lSCoZQpI9TKF/F78FPZLc9QJzBRU0OhOZaiqKvE6sAQYjFMumx/1R&#10;vx9Lc+zO02mIx+JPKwJ4BcH86j/J1FXNHPU+zbqbK0sUZox3F81JyKaTj51P5dW+fFT+W1tLsbqe&#10;PevZm/t00M26GllwOK2HO+GqcVTwST01WmXfP4SsNfVTyqrAQx+KMekSPc2QW4dzx00by1WUxiyq&#10;7GOAy6YlYgBQEacKLlrAg/UfS5AIg23aGkdUt7OXSQKtTP7QP8I/2Id3e/3Dfbo3N3cSSyFjRalg&#10;o9FFcAcKD06ue6a6a2F1HgafbHX+yKbbONWkgirK+mx1HSZLLzRKY2qctWU1BFU5GslCankmFzq4&#10;4BKg5lu28fQVbrJkIJEjSSSRqSvpljEcP3E07tEKfVqiipS5u4CgC55IA3s+Tbm4iUrbMGJAGpGJ&#10;qaAZ1eZYDhx4D1SwbNe3DosUEiyMwAGg9xJotPtPQ8JiIfGqtErkG96gSTP6k02V/ILDS5X6H6n2&#10;HOY+RcO46KbA7SyjLWuiJUQQtF95NMrvG6xRNL5pFQQ2Ai1spFjc3HsUWPti+2Tx7jvNrWAEkE/C&#10;BxFTSg4+dAfLodScqbny9ZqN68RDJntUlRUDSC1KBvX+R6aIti4CTOU2fqsRQz19DHNBj6yoiR5q&#10;WKoYyzLBxYLLKxZuACx+nsSeoqPLZ+A56GmysENPSyU9WKt2jEuTm80UjUTuFSpRY1Gv1KUJ55IX&#10;2EefPordJNnmnjLSmqmM0ZY8EVIqVNeGCDT06O/bHZGt+ctu3y8ihm2q0k1PrTWrKVI0lSGBIJzU&#10;+meiD/zOu0trYf4+bu6YTdNRhex+1MbHj9pDB5eoxmWxRx+UxVe+Vr67GytkcPRskelHMTpUjVGQ&#10;ULkCfNPLLJ4K4ZGNomsEqaXIGMFrBvHMsT0wHp5Kv9P8PeNfM/trdXqCfbKXNakarhSVFBwViuTQ&#10;E4BJGeuiPKPuXyls50WklnbCQAOY4Y49VK01kKGamo0BLDJAGetNXur4A/KXd1KM9DT5btCjpDNP&#10;jZqjtTG7qyFJAyxiX7TDV2fbJUzVawo7iOmWViq3Fx75tTIQugAryD4yzkki6jgHm5/xPsp2TlZd&#10;vDfvfZ7lZ9QACxN4dPMlx/k/b0JbznmPc2P7u3y3kip5vGH/AN51f4adFixvx13VsUy/6QOqOw8P&#10;lI54gtM+0dwLifElhLPPkPtUAVXjuqoXWxJLge4tVTzKoPhZUt9dGkseLXZtIFwf6G3ucNqn22yh&#10;ji1pFIVB0lqHhmgJJpj7OgNJcy3krhZjLUkVXIHyxUdHD2O+19tUdN95LjsDX08lHURw5aW0pVUO&#10;qVKOpMlfNZ1EgU3SQ3NwAPbbJDpsSCeD6SU4vYf2Rzf/AF+R7OLfc7K4YrFdIWr5E/yr14bc6J32&#10;bZ4/P7c9CLjuz6HJ1EtJQ7tx1LGKgR0k8TV80SgOWeSKSqp4Xk0xkD0pJa31IN/bDmRSR0NQssj0&#10;UzozQT00viqUmhVhAxkRdbQq1wyvqTSTx9LHdl4zXETIA6A5DCqkHjg8DTgRQ18+ox9w/anZOfNu&#10;u2h22BeYigEc7AhgwpQOV4g0oTQkDIqR1ZF8Hvl93N1N2LtzFT7o3Lujp+lyLLuraMdNS1mNaiyj&#10;yJV5HDLWSs9Lk4pXWpRYJqfyyrpcFWPsLjWV6UflyFTTVETSFKOshj0zzQsqPrqNUUkTsagSEiyM&#10;ApsLAWFHhW7T6bWFkancpNQDU/DkEACnmQa5NeKD2G2y75dm3/2236Vjue3N4qIEqghcgh0lIBcM&#10;XwGGoHHAYsa+Z9Lit8f3C7568oKv+GbwjOF3DLksmVnOaxkU8UWKlwMeRNTh8rj6ChZGeBnpZSyq&#10;4DMrO2GomqUcmAvGpt5Y6kSvcI7WN40YOzRlgbaSth9BytCLGV76MfIrT/L/ALP59ZHmxiVpChpj&#10;h9tP5cOiaxVtHh5MbFPkKeCrqhrWnrsVPj4JVadEfwSQV00EscUNQsLXBcTBmGlnBWJUySKqABRI&#10;WtqUrErc6SdLeWOMyQgXN2AYn+li/EFJNSdFPMV/zE0P2Y6bjth4Z7a0oTX5/wCz0sMVXQVFdUM8&#10;8ox4D2pvHLXzROtOJCkk0UVLWVEVPWyMAjpEzRJYcsXDM8k0k0UdSyzMW1EypFGpLhxdiWZPFYek&#10;BtZDH02+itVRUdoxQU8iTw/y+uKfPpSiKFqTQ+Q8v8v5+Q9elusdDDj6+pxNK9JS6XQy0c9RWNGK&#10;dgzhafxx1DVaFVMhaNYl0CzaixbwmlDeOSm0RDWsTpEVEl5WW7tI4Cq6qT6+QTwD7t4aU1LJVvPP&#10;D7AP8mKdbdSpBD92PP8A1Z65x43GzwvVU+TNVWERSVsU9WpkgC0ysWiSCFXl8E7qg8PDKpDWH1cq&#10;QPU6BJFqcao9ckC3AAsF1KiuupkBY6bfkXFvaaakQYh8YNAf9QNPLpLPKiEsWqmCaGn5+Q/aek/k&#10;qX+Fmc0FdLRpM0csVNR1skil3P6vDUCogkaFJpAqmRWt+qzaiFF/Aan9X2NXbweS321XfxX8Wr/g&#10;P9dfP+t7LP3hBWn1CfF/EvHj/F0G/wCsmzatP72s9Xi+H/bQ/wBpTVo+P4qeXHqF9pvO1v4LuO32&#10;f8S838Hk0/w7yav4jfz/APFqv+x59Xh1ca/7Hv8A/9Rdvtf+NZzGbiy27s5tOkkjlyWZ2WY8fNiq&#10;vC4/G1dPW7Vr6unoqeWPHtkq6nq1eIx1jSx6PKYiyHvJzFvG87Hsc1ns+3R3yxz6TeKVSeMTdouI&#10;0ZXR2iFXNVK6UyDU9Zmc0c/87cw8ozXu13d3bgXTJqRpoyx0mhAZ2I01+IYz1cXu3vLuHYfUlb17&#10;1517ju6MrhN4Q4PbnfuMyUdFvWhyu9sktDhOxcLt3dVJuenzmcweDkq45Gkb7SKGkikZPVIJBkpt&#10;l0s226yi3NPRmkyNbHWYmnwNOaenoaDxQijx6QzyTvKEZkqNJIVpIwzAlQRFm1e4O+7ru1vNykqz&#10;xWiOlzJdB45Hc0EbgBgCX0zKXUAAEBVUFqxv7XWvunaXW88w3dtbzqsSmtxNJIz0YksQTk8KdVs4&#10;v5h9lZLu7bG9fi1tquz9d1xtbObS7mzHfks0+f3duIV1TNUbpnfFw4nGRSPFhsnQrkkgaSGGrFLC&#10;Y0ncMGWA2m9LNUYyeno67cOWx+VMtJPEBQ5PA0lZQrPWOsTJEcjUVT0CyltRVIQVAKgiZ903+38G&#10;O9uJ/C223ZNLVJeOZkZgKmp0KBMVIpk0JIJByK5V9y23yyibetqgHh3BU0RiA1OADEilK5pX59Wl&#10;7/8AlJgJsJgt55iun2v1ftXc+0apdy4RmkzOyO1s5t7N+PHRpVwVNUdo4fase45KV10RNU1Qjm8g&#10;kUBJ5/Ye8M1i66Lx00u66GamyeAlqYpFgwdVFV02LyaYGvaU5KBDtyulSCTzFjKXUnxlkJ3t3MOy&#10;W9zZTJIo2mRWSXTQ+KpUyRtKlNBYSgahpA0NWlaHqYrPmHbnG1+HbD6RpqMAKDIxgehp0Peyfkn0&#10;htyfY+SwUtCOsstk229u2WKnx8X8aw2Vw2d3Bgs1uPbVPRU23xmjubGN9xGlIkqQ1STF2YLZ/wAh&#10;UZmPE4nYUU2BbE5NonqRuGGOqoK2KkkpzkqatSazVNWKmSLw6WSQl2fUVjKkuhs9rO5XXNklvP8A&#10;veKqK0ICyhWBKBWAqsXaXfy7FB4joVb1yxyNuVd53bbjPdRBQAERqA6vJlIP2EEevTU/XfSdf2Ju&#10;b5YZHZW86vt/aeMfAYfK7EWeHduGx2bgr3wNdt77KVIf4bUYikrBUfcRTQgBE03cWTm18Z15kd6T&#10;5arohhaWmzdNtRqrG/e4TblfVTUs+UpExa4yrpaeoWCuwUeqSpE0gJMerxyurP8ANu7c17Hym/0c&#10;6z3X05uESXTLKFDqjq+pSQXSVxGE0jUQ5BKDqDN85xh5Ge+tNi20aISTHWLSaErqOmLQuQ2nh59J&#10;/wCRXZ/yP6h+PGU291m+S7F33D1Xke2MLDvE0G6uwVwdDvLbOH3fT7soMjj5pDX1W1N5zrTnGigi&#10;p0hLrF5UEgUW6JKKhm29lqTceNzz7e3jW/b/AGFWtHS175DB5aliwmTFNdYquKj+5lAYeGZ4kBTX&#10;pYE/JtzuW+WO5xbnsFxtz3NoKo6kugSSJvGRiayKWKqTgqHJB7epN9u+Yk56t7i9vLZYmES0VYwC&#10;Cpox7tVaB/LT869Mfxo3XujvPBb0w+/+mt3dH5LfvV22ZK/amfxMuVzmNfa258DX5HsfbtTl3koc&#10;9t2fIZDGLdoFq8YXaVZtKlTwy9VsVuuGnytVjNpYOTc1LV19XBBT0NdQVk9RE2NilhnWf7mrrsvB&#10;Cg1qVb0nSAD7NoI99g5lSO1t5by8FtpjVmZkcDtc1UrpRI2Y8fiPHoVbxcbjsu+3Yt7iaQS2ehNW&#10;ENSNRqgUAqKaaAcT0sov9Me0flFkjghu/sHdE/UFHtPaGJz1dkMhsTdijLUlHnsh9zh5MUMdPt/A&#10;15mHhkV5FMgLlgjKjsD8kdm7o3nR7epYNEFTSV22qfK5EU9HgppJ/tTiaqox9LDHNW12SmoZqfWJ&#10;EihEhZUDEMFW8e2XMXLXL7bnVpHE6XEkSuWnVe9ZEDPqAjTxEdUADMwALUqDAnOHMXMvLLxfRVkV&#10;Z1b+0llIrXAq5AX5Uwa9JXsP4Qd2dQdP57fNHufJZaHb+7tt9zZnb+HyOf3H2NSrRVGXpN27c2ju&#10;Hc+XzlBhdj4DH5mPLihhoxW5CagFPNVSQM0RD/eVZ2xlKzKbOy/UnXVF19X1uM25varlyuerMy23&#10;KzLUxlqMRmEysElKwgBZTCEk8joyMpiubJY7Ruu1W11Z75dT3ckLusMmhV1FGVlKIi0YLqyxYiuK&#10;V6jb3F90N23HabaC7RHuZtVAFKldOmtfDKVrUfFq+VM1FzaFR1vvTaeye3NofJbt/dfZsm397b06&#10;h2/kYNm7axC7xp9k5/HaNxbY27tjG02TggZzE4yK1JjHqXSTyscV8PfijiqtMTh+q8OMlUU1QtKN&#10;w7q35uNpKefH1sUOVpV3BurI08E1PPUizaNQDGxuARiLvf3fuVdw23c9wls3EL+I7SBIHKP5Rrqi&#10;JzVjq4jTjjXrH253fcprZrhrZQ6+uo4/Mnqu6p+X38xfD7ayPZO6Pkv2Fndh4GvxGZycm1+o/jnD&#10;RUFbhd2YyXL9a5oQdOSbhqaXMYGGr1VVFXUlUpjjGv1tcoO7dv5HozcdGmQ2HsFoJWqVmnx+xdrl&#10;i1E7LR1VBUVuMq4jViKoUPTTiaKoI1Kquur3AB2CH2/udtXctstZtqcPofw0mDqQQMMmlD56NOkU&#10;JUA56INv5ov5ZWR7ZCuRTuHEU9erw+rt0dcfLXrOLcuy987+khq8BDUSpSdh792jWCiyj0c1dRzP&#10;tvceFyccYrKJvFWRPDXUxVoxMYXaMmH2lvsPtvFZfbEW3cTlK/IVU+RwtPgcHBRRIYERp6Zfsvuc&#10;M7qf3oYnCEE6QpsRJ237Ty6FS+HLOwCSQ4DW9txqpH4O0/ir5MB0jk2u9kkm1zvpcE0WVhp+dK+X&#10;Rdd59I1VTvPN7Q3/AF3ZG5NmYDaeGpNp7pn7F7JXO1tQ2Skmmo87RjdBwO8jSS+FqatqaVpyEKyt&#10;IpZWWK9o7tp66o/jNNLT4mWqpTi/4LnUr4q2b7arhC1EUtDPWRG0raAJgFPsf7ZHy/Zusl5ypsZP&#10;lojgof8ATdvRc+zXBQx/Vs3+nfoIG+LnT02Po0wOO2w27MRjMxSZbLb72JFjq2hxkmXwmXqf4dJR&#10;5TFYhZWlxMXkkkpZXmHFx7bKPK7+yOzhlKdKk42o3RVUkOCzMD5zKwulDW15qY1poaCMxTGiAc1a&#10;VIEYOnSfqe2vMGw7Hst48W1WMKGcdohiI/LRoH50PSiLbHmgKGdsf0uniT/Zcdr96SbcydPtrG7t&#10;g6sxdfkd/wC2KjH7M2VX4YZ3FYGj28czU5LKVX8TxH8emqY4KCSjUS2LKx0sjtQ7e7NzeHqdGz89&#10;NV1LiWlE2LkpqKJaVGmp4pYCxp56hKlUkjARVNrMGTUrBm795NrtCVG22AiHmECft0uAf2Dpi12R&#10;I5laW6oAfUk/zx0kd5/KH4UdVbvxke5vkX1BgcTSw1VHUP8A31ocjuGsqMiUp696HIKr19BTNi1m&#10;WoDSvJezRNHIFcCr1D8e4Yqf++m/tv1dduaslE9Pg8jcpinp5Vljl8TXhlqn8bBmK8xsV+nsPXnv&#10;ptpKR2N/bWdwWqLiNWOmiklPDRlLKwqHJYiumlGoQP7W92+wQUuyccNI/wAlOql/5gH87DFZDc8X&#10;x++J/cm2Nr9d0FFEma70284zAzKZKmqsfPh6OJ/8opMKYpz55YJYqinmVJY5FcA+3Tsvpzf+59xb&#10;Pym2sNj8JhMdFURZTGVGbeipSJLRrD9jAiQSRsjsWuOPxZrEDjkX7yfJWy7duNjvO+3O4708xcvF&#10;bNrCECirrdtRWh41pXHn0E94v7G4c1UZrxXj1w+F/wDNt+J/QXW3cPXvePdW+O8e1dw7j+92/vfb&#10;nVtVm8g9NLTRS0stBks3mcjWSjEVMIeFZXdNa3IN/ctvjvv3LZLAZKv3FtCi/gjK1LSmgnyKprjl&#10;gMUZnrTTkiKYkHx6rjkn2Q8yfet5RtlcbDtV7LcFiaT28qFu1q6ikoHGnAA/OlQS2yhsHbQQBH+L&#10;SAMf5upub/ny/FHaG3t/YPrvpXvze0m6TJVZ+ulyWO2jWv8AbmKsTIVGjCV1VTmSoowJYhKIlQ3C&#10;g2PsZMj1pk48fQwy7jkpMhDNTyyZjC4ujhqnWmJ0UjQtE9K8JL/SRGAHP1A9xbY/eR3rmWGeK22C&#10;G3Ovi00gC+dQGLU4UIbUCMcchXebVyuFJtqnGQaEV8qj7eqv9r/zYtsZDsDdcuJ+PcdVs3cGMyVL&#10;TbF7F7X3HmcDR1VdLBLVZlczPOMpiK3xwlJDQTUuoSaDdCVIadi9V4LO0KS7j3Ju/KtAgNJiKQY6&#10;hpamraeBQs8tNQJNGah7JIsTRq9O0sZBVyPauW85z5mmFwkCmBTQu0pIJqoARVC4q1DXy6BErXNg&#10;rvZQx+LWn4h2+fA04dHj+F/z/wC733SMb1X0N8aOtNn1WajG8Oxtw5ffm7s7Q4Cgx2Tr6qfb0dbv&#10;KOLK/wAHjh1xrVRzww1Rhm06o1PteR7f2TRmhmrnrFyFJQQ4+mppa+oNJjKdqd45IKWmpzCEeRTY&#10;m9/b31nNVpdSyRbbtq7cCwLfqidmKFRoLyMlS5Vvg/D0cbTs981tHdzwnx5UYmmls/h+JT0VbKd7&#10;/NfLjfFL13tPYcvX+4ew8puvN5Wk2njk3d2Rk1y9I+NzuRzmdqcrJWvR5COGWOKOOOjiC/5k3v7X&#10;FBh9tVBo6gwx1QhhKRtJJU1Uix8ehFmmaN7EX9atb3EPNe883PJPC6lIKduFTP2qo6Ea7XYPF9PL&#10;CakZ7V/zdV2di9//ACq27Wb32vl8zuHYVLufJ0+QylJgMXszbbo/kdJ6mSvxm2YcxTTVCOY5PDUx&#10;q6Mbixt7WmU2vtneGPXF5XB4fPUbKjOMrTRl4GpZ4ZoDQzx+KppnhnRHLRupGm4+nvHrd77ebaSa&#10;fdtzvIZQaIluxYSFuJkxWtB5EdJW5XsLdH8GI1b5J/lQ9AD1D8nPkf8AG7f77z6D7d7C653RA9W1&#10;R9tl4clgsnU5WlqMdXybo2vnKTJ7NzxqsdWTmN6rHzSRyBWVg1j7CbMdUby2TRzydWb4gp6QTQ1Q&#10;2bvumpt3bfa0ytJFS5CrVdyQMEJ8RFdpjP4twXuWN/utxv0W93reAzK6o6SzBwlKmNQGDirBSdLg&#10;Y4Ux0Hl5VuYLl7i1gTxaedK/sIMdPsSvz6swwv8AMu+PfyYrsVSfzA/i1RT7rOFyG3KH5NfE3cm6&#10;elO2MS1dTGGp3Bndt7Sy8Gx931aMo1QT4r7aQuWkjYC3tuTtOrwKTx9kbOrdrTUdxUbjxdEcrtMw&#10;pGzPKJ/10CHTxq1sGsL+5xS2vP3R41vfXktuApeORmoxLDukelXBYLVDUk0NcdB7cDzPs90l1cW8&#10;f0OdWXJp5doIXj6BR1nn/l2bG7tipK34P/KbE98YjcFFU5TH9Jdg7mp+uO5qHVU0xFDnKBKZaHct&#10;akwSSYRRwPIsZKkNpZVpHu45agbK4nMNW40UrT0UOLmjkqqzTGZKeRBEV+3JUG621MbXNrgn2xe3&#10;G1Xd9bLBskERfVJ40imSNQKELSQvUk5VSdJIA0mvQr2Dc9x3MRK8KieteBU04DHGmfX8ui2x/Emj&#10;667AxPVO8etIdudkz5nHRbr3L2fQZWLZG0krK+FKuhp6WolaLIVi6Qoq2leFY2YpEsuh1zUGdycy&#10;wIsFVTx+kM80kzVUTCOQkTF5GRw8mlTpCkE/W1wRdzX7RcqbMkN1K8ctxIAwjVbdI2AZaoaQ1BCl&#10;jxqy6q1p0L5tq3q4OlECgkZ1NjI9ajqX3F8bOudnHJ5ubdq7gzLr93jsFtcYHAbY3LQnJ4/G1dDQ&#10;UeDxWObGT43HVs1QHd5DPFG2sML+8cmTyNRIEjrDHoX1xmBPH5JLhCxFifUPz7EK+0G22kD3cO0w&#10;yQaCAS6Hs05AVkIDr5ECoGehCfb3d2WOd5BUj+L/AGOlBRfGXYW3cJNmJeuafNx5NmOPzcm5KqOq&#10;qKCkRHyVBFiXH8OfIeCUkVEMMcqBSwa4v7j1FctPGZZvuJXghlqqiV5mjtBEVMshaxuFH6V9pbnk&#10;C6jELLNZxxvOqDtRmjIBJAJBWhUHV28On9x5N3BLDTDKPGp/F/sdc8R0xufJ5SiTF5DaOBody7ix&#10;2zsLi0w1Bmpl3Dkoamnx23oqepRxCtTGzx1NcB50RjZhf3CyeeihkgklrY6SKKeljkQXnmlqMg60&#10;lJCGcloNc86n02GkHVcexFyv7c2zbddy3G0CeeQnTQJDF4a5cq8ahjUfAxNdVF+FmBKuVeU7yGN7&#10;+4iHimoHd/sdCd1R8ZMplsBualbZWb7BqK/EbnfDVU0se08Bj8Bsofx3cOXxdTjoE/iNJ9ljpIof&#10;OZbzOgSzlWVQVE/8UxNdhMiI5cZl8fNRSSSHlfuE8SeJf0ipBa8ZHKvYj3EnMnIm0Wm5XW5Wgk+u&#10;s5GM0eiI6IajWFYR0caK6mYE0rnou5u9ur7fVe6iUa4wpPd6EfLoseBxM/Rfb+3u5OsavK0m9ujd&#10;50W+K/BUkMyY5sLhshTyZWJq6hNPV5TEVVE70mQDOrTUU8upgoYHDs6vpqvbWMqMhkGTL04bF5Sk&#10;nmQGOrpTodZ10620gAg359xVvo3NNwl2pNohjtlAKPRi1T5AggAegAx1E8M24bff3GzXA+BWPmcH&#10;5gj/AAdKz5d9Y7h253f2AOtOs6ao693NUUvZGwM9tvFM9O2192QNXwZLHzTGdaGCnl1qIhqUarPe&#10;/tzr8pjaRx5apGY30mGLysVsb+prsLfRbEeqx/Hsw2jZN5uWSMWf6lKnUzJqyBQaSNQoTVfMDob2&#10;jPNDHFEPwivH/KT0XrZPUfbW+6eeDE7Yy6xhkFRU53c74HHSVplQiBI6JaOGaVkDaoyjApfj2jcp&#10;uNY9u1G4MfVVk1PLSouBo2eGiSqytZItHjqSuRYfuFC180f0YHRcfQn2Nds2Tf5t8tFl22xEiSRl&#10;9aO2qKR1VW1FsBwSjVqFdlelVHRTueyyXUN3bSBvDeNwSKDSCpBbIPAVPR2On+h5an5DbL6P3jsP&#10;riLf2H3ouQ7n3PW0+48/Jtvq/ayjce6dx7eyNTn22vkoq3ZeNr4ZlqqKohSaSNlUED3jSql2lQ4X&#10;7nFGsWWWmgy1dDO+mglyU0cMtfWxXWKSlEso8zv+mLUx+ns83BrXmSO5g+pmZDI8cemKObW8YJDI&#10;CpkLPQgAOFAyBjpNtntbtm27Ud0irJcKgbuKkAnABooOFLD8+lFunLRfMffXd9Vtbt/IbEjwNNuf&#10;O9W7SqNvULLv/H9S4vIZaj2rs3JsrZLH7rGJx80mOo4G8Ms6KscavpIRfY2+Np7dxefoN05raONx&#10;tcj0zUr1khE6y+i1UuNnSqjhnVtEgVkDqxU/X3M/tbsOwxwbPNs9hfpchZFFw0ARaMjagcAUBA0D&#10;TXVpqSKghDcbLmK5/V22AaUbBGCKHiDTB9D5cejbfB3pLdHYW6eoOzOvNvfKnc29tgU4bK9j5jbt&#10;HNjttypi61zBj6zeeMyOOravFTRCXGCtgq1hqo43NwtvZNt199dY7fymH3Lj8LnNx7UxOK3Dl8tT&#10;bX65jymGzkFdSPiqXyzZATSRQ0E9csnkHBkRVKsGIOUUvKO6cyWUNtNuGqPXFprLFIzeGRIxNV4l&#10;UOpFo2nUdWK9ACXZ+bvEujPPqlY4cTMWT/edPWw3tb48957/AOp9x7Oq9/1OB3xujcfVGN2tu7K9&#10;6SVO8NuU+zMom8t0PIm0JMADVbhxWAmgqaKnEDvTSSyB18QIK/Wd69lYPceX3RtzAdideT5nN1eR&#10;xG3s3T1mRwU8P8Nr5arbRwFRVCmlkqscJKqKSEQSUzU4WNlDEGUdn9veWNxs7O3fw9aRqXJVVLEO&#10;tGDUJVQeKCh+fRmu07nNDHHM8jP/ABamx/Po++N+MXQ3ZewNlbP7MoOtO4a7AbRoqKr3o+38NS7r&#10;q8njMrjK2i3Ljt1UlIu5KKGLO0VOr033hgq9dqlJluC8bt3puDtLbu46d+umiz1DTVNdvLeNLuHc&#10;eyMdsVEppJnpK/O4vJ0slbiI0UyVWNmM9PURoYWFm9mh2DauXr3ZJb/cWmDjRDb6I5knCupZmquo&#10;EgUShUP5g9S5yHy5ul7bXm0yM8qOyD4jT4TxrX/B034nZewOld2ddUMXdmVqdtNTYvB7M6jmxe0N&#10;1L2NlosrQ11FnKilrtt1OWptz4dKNhT1tDU0ElmMkhkKj2uOvOsNxV+W2bPvLb1T2DQYWWXZdNms&#10;VlsxtvdG2aTK0M+KrK+mpKqrr4s5jniqS89XRiikFOrG/jLxsDvcvnba9nsNyubHb4re9lBdRHAk&#10;sYDOqgB4yksTDVlA9QmpgQygiS77key5Htf3xfIKx5qvhsn59gNfXPQJ/J75PYTrrb++Kbr/AHPt&#10;jqbd+Rwld2XT5zeG0sTv/rbKVe38jR5LH0W4p8c+MrcJvHPV8UeOpKV3lBeqLcTLHIlj+VpsTTdf&#10;NsuXcNGM7l0p48lQTVv2VfV4sMklcqHECiFLU1NLG1wiopW9gDY++fXL/Nd/uXvvy/ve4WRPL+2Q&#10;3IR3VnLStbyqkgMpkPY5AJYkKCaCtD1Htx702OzTJuv0vj24LKaRuygFG+IBwONOtYXpah7N7B/m&#10;CYf5UVPSu96rpTqLFbwoOr9/HCy53aGO7ErsDksFtjL5mTseXc2R3Lidt5bJJLR1VVVTVNPULFNJ&#10;LIsZUhfgnxdDW09ANpNtzb+Amaqpc42Rqv4TUVdTTTUAiTCeaQz4qZaoioaSVomvcpqswye3i955&#10;3jdt3hhjFzts0Hhq7P4UzM2TRkCtVaVhdNLAgEGtD1Le38184887d42xwRwwTJmnixYp6FiAQMim&#10;agdWT9uY/uPfGO3dmcb3RF2puzsraybXXrfC4LE7d37jIKLL43OT1K9lUtBTpS9i4aXFrJt6Snok&#10;qqSRAFkIuC7U2cw+Vmq8RQS4vHbcxEsX3dW8syNkKShVpyxoKWWkiplFVEiFakVMciMQFAPs5/cF&#10;6+12rcwbYbncpUGmOTTMqyMQpTxJFdnBUkalKH1J6lXkj2ksL+08Tmy5dr0EdokR1yfPxVbtpUt9&#10;nUnF9G9mbdottdk9l4jeG8u5d5BjtbAwR4PL0uz87u6P+CTLFurM4fLV1RUYTb2Sq6uafEtip/LT&#10;gmQvZgxb5myFNntrx0GJpxt9K+myD5CveWpjrsfUsI6nDPhaNqWCmopKeVi0jBkWNSCpFx7PuVrD&#10;a/6vbxZXzRi4aB4nhRFRFNPiBIYMcUCilSadZIcq8m7La8vbpYwQW3itGyyLHHEoZyCEJIShP+Ho&#10;wPxL2tjMx0/3HQ7x3jRw9k1OzsvtDO4DZcGLocjt3dlLBJSUO7cTvzNQZbcOb3XHW6ftZJqqSoFa&#10;yMrhwCG/sfFP2vtXD1tRVwYrJbR3dhq+DPPjYKyow+MmqkR5sPTTK1GcgtI7JC00UulmHB9hPljb&#10;/wDW15ov7XY7FLmy3G3uJ2t5mOmSdVJ8PWCHiDZcuS2kqCQRg48Tw7XyDvcu8XLE1DPoKrp7c+QX&#10;oCfjvhMX/L6+Te9dmdeY6o3hg+/ejt/7hg69y26qrx7v7i2jSGqrqDN57KNka3EY/PyJLJUtTNDF&#10;GRqZSgKEJN/dbHCb+wFRVUmeyH97xuinWmqcrWUNRhnkxdbFi83jYce9Hh8RmMkzheKYm8lzc2Pu&#10;VeSPcqx5i2LcbCzliVrTwW8RIlkjmpKgmjd3DO8cR+JS1BSgAFR1bZPezafdTcd12LbmBtktVqmi&#10;RUIwj1DSOvAmtR1YB8X/AJef6den97thKnYGKoumabrsZncWCo13LtDc/wBrJBNv7aBjz8uT3BnM&#10;BtpoZKY1C1iGVrW0g29rvqD48ZPA7Yz2blzOV2zgJazGbmyGeo9009RPrmqYhuCOL+8mPzRXF00E&#10;smqmTRHKwAQIOPYQ9zfeO1s9823ZLDb7W73aRZ4/p5opKaRE7xvqglh8Nk0hxWtI1ZF0sQwxR9zv&#10;vd3/ALX8yX3tfyPsqHeSSrMsU+nWTpGh4JowpUmiEDsajAdvQQfKv584zJ74w+weuds7W3/v+d9+&#10;7Eoet9xbX3TmRkctS7Rz24OuGpqbaG8tqrhsvntwYekRqp/M2PonlMZWUK6h/ujYGzMdvTErt/tz&#10;samXd9PS4/I5aVaLHwY3ZMeRpYa/aO0qfa9Jh8dgs5uNCBW5hYv4tDjzUPT1MMlnDGy777p7tZ7i&#10;++8pbZLZ29JY1ilLO8479UrTeIpjjAPhxsrAsFTiQwmj2d5Z95ObY9u3/nnfnZbpqBTezOO44qsr&#10;O1fUEnpP9fdn/MLsrZ3YNf2l8aOldwQbJrI6nZ+wMTvHdVbS7r7ipaGfPrunsbMdjZvdn3+1dp12&#10;OIw+3DE9PJlRSwxlSVPt5z+QGO2RWbR21teHGYeCoGHFPO0c2OzGYqLxU1NPh1vLkDV15QRM8vll&#10;chndubj7adqsxv1nu15eL+8liLL4a6Hit17iI5RTwkUCpSMBFpQKB1mc9lY7HboL9Y/3jEna4RS4&#10;CcaOAGArxoejZ9e7CwNZ3jSdvdo74wmc7DXbeR3HiMhFt+lp937Q2FGgGTyNHvOOnhOFpGxUkn8R&#10;paSOKjVNSwQQi2mBuXdua6sixRwmSzeQVqfbeLyUU9BS1Ge2ylRlcdST52vjq6eoSqxRoJJJXjca&#10;gB6HTggx23abLnNbtb21gAEssilXZIrkKjsIkKMtJNQAqDpYVDKa9AnmfmuTnLa7Wwt3P0yTd2h5&#10;FqNJHcSzKfsp1Ewuydr/AC6xOfx+/Nm7XrMMu6t3V+AXb+48jSbL7IhqMNmI6fA0WUxlbSVGLz2M&#10;r5IxU1ETssulmlR11KZ9B13sOqodsbjqt15rNxQ1MWUfEQR46hzGLgQGavpJKXG01LS42krYA8VV&#10;CsQB1kIVNiCy/wCZua5ZN82Xb9tt7acKYkuG1SQSSA0UvrJZ9LUoQ4LLXPn1E/OfJRuNtSZWmWSK&#10;hXuCqcitdIBOK+eeg93J3z8mv41271Jtbo7ZvXm4cdgUwu1e0t4TZnObD3huGVosLga3/chXNmdz&#10;ZeiyFRFLjZZK8nxp+6JIyyt3gKOqi3KtNiN8vVbDzdbPRx+Cpo637GavSQ4itzs9fBWVlTPPdaM2&#10;lVZXmB4NvfrmRZbD63dNggHNsEPcyxtGGRSGdYirAqop4lKkALw6K9vubu5O22K7bF4yUCvpZSCO&#10;BLV9fPrlu7c6TddUG6exugMMPkv1/s+nnqqGg27X4Rc5i9u5Khrd2QdYVWNrqf7DB0E9G2VVJPOk&#10;UFKbqwHt23L09B2BsvbeKy1VU753d19uilzG285X5LGYDIpjXV8Zn6BkxlBTYrL4Os27VVNPUUdV&#10;TTGSNyEdJNMighd+PKXOVlzG3iW213RdGjjDG3S4uDRJWUd/jKW0wOzkeIVcqXAYBPmfkCXcOYdv&#10;v7eWRdxaVidLUFWBHEDV5+vRXk76g+N/ymx/bKYnL9S9Wd1YOq23vvbO3MPnd5bNouxdz5Kmn2ju&#10;LdeIydfUVGF3xPug0yQZWinp4ZfIRJA4cj2gun9m5DZlbgcLgqfLNNV4xc1kaSpkWpgyVFhZ448V&#10;Q1GSrVqnqFqiqSrUVHlqUhUkSB7OJR513Xbr6z3Pc9ySAQQyeFHINXiprU+K+CGJUVXw1KozUUqV&#10;JHWQ3MXI+17TtKuIEWeNPDLuFZmxwyvn0fj5hb5653L192Nm+xqra2Jwm0si2ydsdjwRVNXndt5r&#10;d+Kqcbnq7G0sM9PkqncGKFbLRNj0m+zq6mQCWF4S0TLPsTBq2JyFdhqvem79z1m4tn4vKYgVEeQm&#10;TKT5fH08P2+KqoZcTjKWalZknqoYEKxFm/Vz7A1nzfZcplLzf9vjttghtpXWWKNyqxFCjOxjZWIj&#10;La2SpHaWpQU6w+3rmTe+VuY7uS92yGbl92YohRpGIzpOjCr+QFOiy9Bdt0+w910FDvjYvUnTnVuG&#10;667C3xs3euDostQ4UdW43BZOfNNndxUORgzeT/h9QqztjJ55TqTzL60B9zd1bQ7SXA7uk3bX4Gm2&#10;5uGWfGYPYk7/AMXfeMuXgkxFLic15GEL4/VVipjpaNKSWZ41hmleNnVgNFz9sl/zhtW3bNt0k1tt&#10;soW7ulhUCJACXIkdX1SSEeEVABQvWuOivkznf3O3XdbrcYm+n5dRZCoWSdcLUFSrSGlRUUFB6U6B&#10;frz5UfEndnfPVW0upNrb23NuXpSiyFZ2t3tT7PpsNszp7B7bw9Xn9y7qhystPV1NVU5WbHtiK0zS&#10;SxUMNZJPFEJI0IUuwcbgcJl+ys9lc7W9gz7qoKzbeQg3OMdT7VxW3ZsRO+ZxW2MNR0dGKnb9LOpi&#10;q5alqqrqWuTNyfZPz2tvz0u2cl7xtVxtURKvD4BYzSiOZWUzSD4ZJKCkbVRCfDKlajrFL3O3/n73&#10;I90tt5elka35feSi+GHY0Vq6aTtLGWKiqkpg5GepvbuPz3ZHXHSOMqtt5zolut+yOuO1+uMNtWI5&#10;fd8+88B2JgaXY8O/dx6X8O/Nx0DpU0mOMSUNEreOWKQKbiP0bmDVZ7Y+yZtvBvtNqY+qyecp9vxY&#10;ymx2baKGJkxeR1yypjHidoIKZSFTULGwt7gv7wHLnMPKHtzvPPP748C9WR7UWEMxezkt6FC4tkEa&#10;RSSf2khIY8Ritestp+SLI8t2bTIQUdckqalR5nSAzGlWNK16ql/m8dS722Z0b8kfkZJ3JU7fqt3d&#10;75XaGB6qXsrNbgw++er58tPDjjV7KaenwOP35UVQhz2Yyc1PUVVUYJhK7a2Ps49dJFJURiempmTA&#10;yGnWRgZ5agxnSskvlZ5NQlAbWrKxPF7H3zvs7O6eKO0sNwu4Jd6PjlUJjiUEamVGFBHFStEya0Or&#10;oPb/ADpNsltsNuzDtVKrSuAActqX7e39nWsxg8ruzC0G56qjWgp6TetBW42vNNUVNHSwRZ5mpqme&#10;nio56eneqqKSpZAZ0mSnDeSMIyqwrHy1RiNr4TvfD9gdldl5/E7k7MyOXx+RxsddlanqvHVOQlnk&#10;x1JPXT1kONoqCpYNFMsWiFUGhVUAe+s/t7yBzdsXPPL3O3KUW33G3Xm3szWtxIkShilUijKqpkiC&#10;9phYkD8NCAeg5yD7ery3zf8A1g2y2c3KQoWkBC1FRUHQqk19AQT5EdbrvWW0fkJld0fy+u2vjl01&#10;8c9rJgPjN/Bdw7Q3tlMFsyDuLdWV2i9JjtwEbbxeByu741w05ifG1dXMkd7qPIquFR1tl6HfC4vL&#10;wU+4qzZLZCTEUOU3pFHiHkp01U1Ov8LjigpslQ1y2NDUOgdZGjckke5i5nuLnZrDc7eFbcc0iJpv&#10;BtgZA7BsSRuxYx91CwqVKVxTrMHeNs2nmzlySZbQR7krCrxxBXr/AM1KFj+3oTfkvmM11j1xvfD4&#10;um2BhPlB/dOv7Eymz+icTUZt8xm4KwVuSymG3VV1mWyu2wlXqlzNPFUlJsYJ1CoDwper8g1Dld+0&#10;SQ0tDj91bLxdfTZrFUrYSkbF4R6XEU9B/DcO9GEkpI4whWFo10KVt+feM33xvb3b+c/bPZRNeTfX&#10;7RuksxSVxOzTyI8rO7TLITG1SQg0+ilRjocweFBy5YWVzLI9ypOZPi7h5ft6TXyirqfrpPifm9q0&#10;OVzm7euvkLuvae/Nmbpz9T2LkabcXZGNzOezmfrt07+fPVFbBkaeulmofv8A7iBGZDoIGn2gvkJS&#10;UGZ71w1LJSGpqqzbFPjYJ5aY1NRQVWQycEWPr6FmJhpsjiamVJoZHWQq8Y+vvH/2F3C6h3nabK5t&#10;o4pUtzEAFqFL4EjE4JUnUTTy6xG58uALqR6nWzGtfUnrH/J4Wp2D/Lq3TuRcxSUOIxPam694VVPQ&#10;19P9lmsLtr+I12eo8ojQ/c5Oh3TTUksVb45YNcczumjiyIrp9wQ53M7t6yoo8vvarps/jsftjdlX&#10;V0m0stV19PVUH8BlqaepphBNX1M3+Tyx6Wj1ACyi3vNmz5F5OkgbmrmSa7j27bpDefoFVeMwHxAz&#10;djdkbLroADQZJGCg5esdw3RBb2U8iMo1toNMBvM56NzvfZGy6/49Ynr75B5Cs291l1vL1x2hH2D1&#10;mmMk7H23N1pl8PvXB7xNPU4rIquKwRw0a5QTRTCaBJGcMSbgwN39q7m7hmpd25fbu1+ua6sxODXE&#10;9aGpOYWvw6Qz5bHRblpZIslHt8VVM61IeQolLqEIjIUjJDadhsNr5Ta/sGkvN0NqsyPfpERJrjzI&#10;8WhYmlavbSMEsQeGOpY5B5B5n2Df33iOc+DrYg+M1TqB40A9ejSbM6X2RsD444St2ZSZ/svsCkwm&#10;R3liMj8i6DERZbM5TPQTS/xjcW0aWhx+zk3nWfdllqo8etTNUsHqGmuwZQ/efxzeeVOYp4cVsLM7&#10;NxtRWYXNU8dTmHwirAPtQmtEjWspB4p/T5jCzHWH9fs68D6Ll7bltpXm5hgvXpLFUR66n4q6q6Wy&#10;M6dQoFpjqUN/s983HcTey3R0gL/orEGgAoR59CC2KzOO6y2wmGr5N09sYLfO5qSLN7aqazH7fl37&#10;UyV1PkGylPWNWU8wx+RkYwxSB6U1aKvj8fo9xNt7kw202rU3VWT45907pxVPVU8dVmKzbGcyu44I&#10;slh8guJmrXOJSCtqYxI1NJE9RACXchiPabcbS5vhaGDwnaG0OhgsaTIIj4csIfSdWoBtKuG0uR+I&#10;V6JOZOZ4+WZbI7tP4g8M0VmMgWq8QjGgA48Om3sfaWS3XnKPJ7LxuCyuU2HtGvpMHunThId/bbx2&#10;HyD7Y3ds/H5SkxyRVT5SijqJqX+IR1cFFknSRIQyKQNdJ2JlYMnT9dSbe/vHuWkGTqEl3BHEcXW4&#10;mmyMpxuQnmqklFTt+nqUSSBE0Txqo0yBgG9gLceStk3O0fmG7nihsCYwFVVaWOQgahGKaUm4gtpK&#10;luKkY6hLc9o5G5gvt03+S1jSzePuTw4tKhRpY+EUIOoVx516JPvb449e5Cj3B3/Rb9reo9s5/wDu&#10;xVHH9e+bH7k2duOtwtHity0+1KTA/YxYPszcWPkmoKuZkloK2SZhVU00bujSuuMxgshFnsXie3af&#10;J7y3maqp/vVk5cbuPdmL3HWTNWyZeal3Liq/D0mNqpWP2mMjpUp6ZCsMYVFA9wxzlstruSWD7XsL&#10;R7NtCBQltC8Yki4qlsUcB3UURiwaIOCwiA7eoqfb/b2e7M3LO0COaJZAa2scKPg5BjVT/Pou/wAr&#10;Ns72gxW05qP44b9oOivjbVtNlOtuu5+zuu+texeraiBsditmbRyPW/YWAy+Y3lt+gljiqs5NUzUM&#10;08LTPRGMmL3l3jiO1Hm2wiDau1szsnK7c27v+LqHZlLhos9R18tLLXRbcGRmzNGdu5DETGWRDFLW&#10;0TsQlQrICPe0e88sPte4Q2m7bte8vTQiaH97SyyypNTxWDa21qiGsektXSOIXHUH7FzZNs3uJfRL&#10;zvu8lyGJVPqnECmNqMhjXSAhoaj8X59Kr4nb06MyXTGQFFney+zdj9qbSy/bHTm5vl52VuDfuVxG&#10;6MGs9cw39Dm2g3Tt6qwO76U4yNFyMUNdSxCRlLOW9oLs/EbZ2RBWYfdm9pdtVMWXw2f27uJKjJ7g&#10;rKnOYDcFPk6/Hbhoa6vrKdXaamcz00K0ztTXAcH1e5v5b3vd+Ym2y+5e2sT+Oskbo4jhjMMsJ8Pw&#10;XRELI4ICMSQpINDw6y19nvdm92683O35k3y7keaesep5Z6oF/wCGSMOH8IA9OjIdOd4bz77Tr/eX&#10;THXlVubbj0Obw289iZH+CdX7WqdsZ7r2cbTrNg7jw+Coq3NYDLJVQQUuQqHqYoGdXWL0geyod0bu&#10;yG3sjh+n9pYLdmE3tkqnCPmtxQZBNiff7h3K9PnP4jijT0pqqDHQZGsv5Z56gUyC/wCpdXucOR9s&#10;j3Xbr3m7f9z2+52y1jk8KCRPqgRbqYwjlmIZ6LX9JYyzY4Y6yb3P3R5Qm2WZoLFLmZpGKarfFT86&#10;no9/TWUo+x9vb/7T3zlep997AospuPGbPwu36Kfesm3tu4CGp2xXY7P5LMZLJUeXzVbR0jrWGkpa&#10;ETyMysrKSCPvWf8Ap4yezKbbOJ7Uqqvt6ow2Yr8fTb9w+0d37Nps/DJU1MOZw2f/AIDjquiqsqFE&#10;EcVW9XRFHAaFjcmCfdix5T2fc77nO32W2sOT4I0tnkhRkuVhwuuZSzGkS90lCFUAnTqFesFvvX7Z&#10;FzBsuxbnue0267YsaB/DUKxLMO0oBnjXonXdu2ujek99ZzvnP9FYrafUEOB2v17ndx9FZLeHVnYd&#10;Fs3JRUWLyGL31tTY+ex9JuHbOzJpnqYpqOOinxkMAZG1xhvfWy91b+wPTORXtjqTGZ/sTanY+MrN&#10;p7ao6Ck2bh8bn0qoM5tpI323T4+kx3imaKONpY5mJAVmIv7QX1ttm87zbf1b3OSLabi0JeslWcGq&#10;0LSeIUIbzFM9zAtUnFDe7naN33XYBsW73FtHckRyeGgRZF4VoQQxHpTpT7v6z2pvju/HVPU3dWRx&#10;fW2+ugc7PvCsyG5KzsebdOBmet26+mfsxt2VbQxQJqkjjZIhIDO0bS3Y06fz192YfdGF+D+RwTV9&#10;HENv9x1ORxlecjJX4LPy13VSZbHSzZSuqq/VQVFIIkieYmFIlUNptbmv99HYp9m3bk/6qJfEa43J&#10;FcMCXiRrNoy2Khh4jF86S5ZgAWas0e1C3yjmv6uV5FW6CxljkoofT5UHHyFPl0KH8v8A6y3l132X&#10;8wW3tisJFWZTsLaNPtncuDpMBi6feOwKCn3dkNn52ow+2cThsJRZOvpNwS1VfLTwRpWZKrqZiod3&#10;LUbdXUNJK+ayFTFLVyUEdEtLRRjcqhp6lqnTWNUbYxOTqozRmAWWRqdJNZHkBFjhNDdWtqH8eTw5&#10;GHa+vTppxxpJauBSq/M9SleFWlt4JKeC+rUSVFKU8mORX0U+WR52bE2+vs1Ha27cPh9l4LaOD6h3&#10;VsGsyEVCM1unsbO1+c3n2BXVNMaybMV2CzWSocbQYGlpa9qfFLLjq2GSPyOJopmkjDtost2Wa2VP&#10;DYhdYR1jJIJ1FiaBjQkNkUr1VlglAkjEZlj+HLUJ/iNF8uAoKU8x1BpUn+4qppatJ4ZJSKaFIEi+&#10;1RUhjeJ5BJK88rSxMxN0tq06bi5D3bWP2zjZpKGfsKsrNrj7OrqduZrbuXraHNxLHBNIMnt+i3Dh&#10;aahTBVDqPN55Y6jX+07qrJ7kDkrkzdebZprTbr6yS7jBbTdShe1SFLISASKkAYCknB6LYUvL55dV&#10;tDFMar43iAMv+lGhieHAlft6nH/A2t/vP+B/w9qip29vDsXM5/c0PT8e3MVsuhxIpxseKoxeG2nT&#10;UJnWiyFbtyngze6KnP7nymOV3qDL+qwVIaWCJYC3e9luOWdzuIeadqezmR1UkUMWo/CzFdQ7+KNr&#10;IPACnSZyLJ12+03Nmu6MzDTVpSKEjWSqDiCBUGh/PqLBF9udD1Ms7yyTSA1EqNIxc6gkaLHGqRQx&#10;jSqoANK3bUxZizLms7hN11W2OwahIKysz9PX4zNUWMlyrrTUjS06S0WKzGZwG1sztfJY/TLG0rpB&#10;VwqjPOscspcrbd3eaVUkSYrQIdS6QOJ1DVXPAUB+dOqTbTbS+Fc20TQygDxEGgk6s92ksdQORQNm&#10;g4ZElgdLaQNekhbkgX/ALKCwW/1t7Wse/ux6zZHb8O09r7Nfau+qbaFHvir2Fhv7lrtOTCbiyuXw&#10;lTl6bbM8u0sTns3HQ1cyUorJ4IaeOVghjR1DJYCeK7v7OKO3qNRWhqMk0XUWJ4EDRmmOlloLSwuI&#10;o7ncp1kkNEDAdxAJ0oukOxAH4R86gA0bvHTR1VDA0q/cQxVEtNFLLHLUSwxCClnnBmDVcnjFREJH&#10;VrAyLqJuAUxsvqOt3hj8BloN8VOW2A27auHdGKxNIghwFXh8Zg5Y5YNuxzyYPIZaY5iVI3eCOjam&#10;pXlE7RiURSzHy17fQ3ey8wblzdaPyfM6iXSSlxHwLIsMiRqZKHGp0U0I1jFRfaWsNy8bTupRmGoK&#10;G8VUxUlGVPOmQSOOcGkx5gGaFQTMY9aBlfxm5ZQWcKRpDD1WuQCP6i5g8j8fqHf2Iy8uFiwmznds&#10;Vlamq3VuvDyY5Wxsi42WbB5CiqY2pMhX3BranJGSOeWUTSzUyrrjyM3+y9gjyha2XI/MTfUwRrM8&#10;lxCsSExjhAVpSRhU69Lhq4PDSJNy3vkV4ksNu3VmvzoDRkVoyinYVUCp0nV8bmp4UGnjNMtOheRJ&#10;XAudMEMtQ4RVBNo4keRjYXsASTwAT7SOD6T623XWbgxb9hUGPU43de4osvmhRVu28dQ4Dd+JxVVT&#10;Vu7zDg8NnFyMEiwUklDNTGeofQnmEtKxxe3bmbltdqNi99eXk0YlAVI1kUlqaaFQrGlM1C/KvTJu&#10;raeI2YnWPxAx1Or41FfRUJwvy40qOsb1SwqrtFII5XjEYSGV5S03q/cgEfkisf1FhZByxABsGmcw&#10;kvRG5NxYGm2dt6hp6bJwQyb3y+Yfc+UfBrnsLmMZWY2iwGRw9PR4ncGKpIJaRld6lopmenrUnVJI&#10;4ii3GOS8Z7dGtx5q48MkeakGpP5An7egluFrE6G3YI5Bw4bQrEcDSrsBX1JwT1JSRZAGW9rXIIsw&#10;ueLqeQeD9foePrf3P6F2VuLc+ez1dtfKbez+ExE0e5a/H7y3XDseq+/Y0NTXZb+7i5V62qLIfsZH&#10;qKqGjqPM6CRxZ1kXkjnfmLlJZ7nbbIXdgXZvBUkqjkikgAKs5otCpUClRXIYPxX09sJLf6Yyl0BK&#10;5Cqw01OscRjApQ8CMgdYpqiKIJ5H0eWWOCM2Da5ZTaNF+ty5H+w/PsbEwlf2LPi9svUdl4LpzZdJ&#10;iqLPVGwsJPuHI7j3NhpH3duvc7v1rJuLYsW5K+q3aaRaf+IVlTi6KKmimYSyMx3zNvO8cy3227nz&#10;Fuklnt0VahEYKmcO61IUip+KZM0qc9F9zvdiipaXEltb+IoKanU1IrWimj59StKVqemOkpqpBXVV&#10;TLSVuWdqmpolP7cWOpqgRU9HRU8ssU1ZHSyJQo80jKfNUmR1ULpijj9X4bqPt3tpKbLUWY7Kw+Tr&#10;cFtvr3ZMtZkKnemays1KYMZtrcdVBR4LLY+CCpp4jkstUiWkjhglVFsKecTps+8e2EHJEF9vl9b7&#10;zPFpjtYjHN9VM2dIdIYnChqKpJmlbNFBIFTyDcNr2yyS9u7q2O1ogy6P5VJaqVAr55Nf4eseXklx&#10;GAr6pa3G4Rooaisr8pVsxxuKR/8AKcnlPHOVjdac+SRVcxpI5u5F29jfgPj707l97Zij3h2d1H8Z&#10;Oz9s5rOYLP8AVu9MTvPb9P4JP4zlMhuDM7n3pPtSnhthcdBtn7bGwVVPUGrStjaWrd6moCnK93Bu&#10;e7btv1jfQbVuTGaI2DVlXQ8TIRqrDRTpCPXvBkJCtShYueaLuKbbN12Lao7rbZpDqNvJHLRX0qrl&#10;RJqMdCWfhQDAJJqD+4+4shgsXS7m2ls7cXdWxcntN9x4/d/WdRgd0/f5NMztDAYfbm3cVhqmWpzs&#10;mZgyuRysmQaWGgpIqB0eUK4MZZ+uuwMX0B2vlqzB/wBx+89t7UrK2DGBtqZPcPWe4KagmbFSybgX&#10;cD9dUu183W0WNJ/jMX30RLII1niclzTlTmKLa5blbrcgm7RUhpZhZYCGojBmdYTZtUH9R2kBb8IX&#10;gbS2/wBVGjy3MwQ4AjIpUEV1yGOMLQjDaiAKA8KkTcvjavsLYklAtXvDrur3Lhad3q8dWY/E742r&#10;LVwrMojqYkz+KgzFBJ6XW9TDqBF2H1s3+M24+ou1+99x90blresOro8nio6aHpDE5ZIYqrD7Zo0m&#10;p8fQboei25tStkp6egq6uoyLvVZN2rTU09ZLonokEnO3tvv/ALQxbL7kWdrcbltrNDcwzPIrvWge&#10;KGWS2RWkFWpLJbxyLQ6lBAKgpuOXd+F1t0+37n+lC7vI5btozagBQ9zg8fhVsgPk9ABv+j7U2R1t&#10;S9a7LbdW5d0ZqlrKH/TjnVxuah25ubK19LLFuOt2pFNX1VcI8plXmoMPFTU2IP2f2Ek+NpJIalFB&#10;m+4cTv3cW4u/+2Ny42i67+L2zoOuOm9j4zfW587F3D2nJnd1zY3Jw5IrgK7LR4WrZcbkVWDzrT0L&#10;uIFjhlCyHzNLufPXtjtG78jcv2t/v/Ml7HFKqsJfDkB1srCSW3ndxpCsoikkALkREKpBnc3YkuYI&#10;7eMeJMxLSMRUSU7iQC1QcBakkmtfUhxgenq7pfJZnafVW2K5txfJvsjPdndi9gtgNt4vbvWMkW39&#10;gYHcFPRYbHU+XMddnY8TNlMZDVGWCXImr+4r1qJaWOob9l7q+Tfy0ru3N67Lx69Q7N7uoaTa+foK&#10;/ZtJ2XiNx4TIYB9n0uytkYbObWo8pNSbVyflnydViK3HUMByM9VOKucs0UQ77tF3y9bJ7a7lbyW5&#10;hnWaRCVmjW6jJbQqxgEqjE1IZygAGMgl99zVt0As4GTEJ16ApkTxAKAFQVotc/OpbSSenN9g9K9D&#10;7K6dxnYG8c1u7P8Ax4oqvOnfu5ezdw7SWjqclFLW7i3z2OlJumk27U/xenpqg0dPl4qmmK6qWkEc&#10;b2MNf5bOOweSyeU3t3V4t1UtBJWdkSJisXsfEbcqFr6HdG2MJitnD7DO4uvzmPwj1FPV1NdVtVVi&#10;QVSK0gHlDvKe9wR7zd3/ADR4d5aWxkZIBCyQxzVLAhpSrUPx1K1DEgVABJVvm/3e6xm9mbw74/Cp&#10;glWNQeNT4aED504cTjp02h8yNt78gpsns3b9ZvjD7hr6CLZtbsvIYXd2PzGGG5Idpbl3RJntsZTM&#10;Y2oxu28xUslZFCmqhSlqHqGULdSv5XN9p4TcVTjsPm4D1Ni6Olm27LjMliMZWQ5vG7hqsJWRzYer&#10;p9yV9TuvLQUFbS0NVUSU1BNUUq5WJo4qSWRAtPFy7uU97up3KL6dJdUsEpKudZx4ITxlcAE11MhH&#10;EgdA5ba1tIEMU6u8j5ZaaQ1e4fEfPgOOcgdHCT7aWT9yMvWiGJXk8bKxQSl1QSNHCskUEhNwbhCQ&#10;GF3GoP8Ab++491de4nbnXuzIttboxWYxmXzPYY27icfur+IYIxV+Al29E6Z+LZmRyW94pqvIZZRg&#10;6KlikgKU9Qt4pBTdbzDdRC63SyhS0CBIWBzJGoomhGGuvqWVF9CaHp+Sx2zb3lvd2u1+nlA0LkDz&#10;yD/SPHUFFOBPUCXEhq2Wor62rrKEU9YiY+Rm+wK1Bf7ynqqOm0UuRiNPpSFJopHj9ZDElQuDf/ae&#10;TyO9szIIJW24N65TeM/Wm1MvlchhKisenx+Jy1ZnMLksrkMiZq+oMyZXLVNTlJYTk5ZKVKdiIY47&#10;urSxW4lkuHnFq8hfSyqAvlpIYqSTT8IK+WqoIFY5Ze5rK1k+lZaKWChc/CoIYg14AioxkjrvAYOP&#10;DYrG0v3ZylXjMauOiy+Qx2IpK40WtZUpWp8Hi8LQ01NCiIqQQ08KhUXUGYFiost8t955vZWT2njd&#10;k7eqKLKYTI0kGcyHWnX+5HqoKug1Y2kpM7HjaXIU+RxGDnloqOOtkyMdPJXMkod4o5Q1MvKu4BET&#10;SQuAwQhj8q4yDXFCB5E16ctbsWEMiMYjcucsxaooqiikHTg1BopBYEinUGPZmNGefcKZDc61zMhm&#10;pP75buOGYK8c2j+7kubn27TiSaFGZoKSF3AKMWjeRGBWOvr6iq2u+4dn4zK46nxme3Btum3DBXYq&#10;DNYw5H7KfHwZCmzdfls5j/vKWpoKNKmf7I08M4DradovPJtNskm2C3kMJ4yMVLK1KgJQAaTXgeFM&#10;dICb51DrOwQtlmbVoHAKpCqQtAOPA+nmro5opGmETiR4XSOVFZGMbtGkwRrNZHMUyvYm+kg2sRdU&#10;9SfHCv7i3jj6vbP92+vsQu8qPOU/Xu4u0qHEbnzUkGOx1XuLaHXcGYi/iGSSPLY+px1FWR0VRH59&#10;KSSzGKNmG/JEfL2xbduu7blumiW08OeCKg8Sd1LDQgIJp3AtTIFOPQ0stxt47dzJ3SIysGHnWuK1&#10;qDWnkcdILfe/sfsqhhkrKTcMslZaKOuxe2stm8XiWmrsbjvv9wV9F4MZiMfQyZVKiZqurpv8lhnd&#10;SfG1jpTdY9U4bbu4MjvSk+c+HotsQiLOY3b9b1jkeuIqKHcO4qHBjO75x0FPHkcFtOoWTG0ixwfw&#10;qnajDKkc7SKoS3S/tN4v9x3e75lnM7uzvHKpGgrprHHga46MujUQTQ1VRSoauby5vtwD3qIyNXS6&#10;LJI60pgUUBRkefQU/wB7Ow8nu7bVHhct8fsthZ6SGomyWVyW5sNvyiyNZioa+ePCdfvDkWkXKYyb&#10;7hRNlqSeGlkGpZgDI4CLuPpzF7WzG3sLvX+JZGXbmMrMNkd+ydaZfde1J8RUbfqdupU71r9ueSXb&#10;OYOCxkUNJ9tTijoWhWBFMtVN7T3q2E9wr295HNKyqo8OPSB2g5bWSTQUNUUArSpNei+C33Saae5u&#10;4mKDtEYrQr+FlDKp1DzBI8x0O0VBPrjepdfIoGt6GqydFSzORkdROOSr8SllrnZpGaXyy6XazxRF&#10;A1wmFn7GpafN1vYVdsqowNPLXU2Un3pVZ/JZ+xq6DKNt3G4vK1tad04zH1kCJDkqygpVxdCKurl1&#10;VUrrtluGo7lGUCgDOKL60oSdVfUAU8+rKZIZBGu2p4bHuLsqgZ4H5/t6nz1YpPtI4aCqmWWpWjZq&#10;dKVIaRWgeX7mp89RTXpFK6P2hI5lYKFJPsg/d9LicT2jm8XQZXIbgxWIo87g6DMVMqVNTlIsVLuD&#10;D4/LioSSSkmo8saWOtXwu8aQT6AzMpJAd+7NeSkrmlPlwpUdDDbofCtI0WNUzWimo45oaLX7QP29&#10;coZamaihkmp0ppmkoGkh8wnVC70rzosiAajE7OgP9orf6H3uL/8ACbv/ALIL3z/4s72B/wC+76i9&#10;hu9/tR/pf8p6H2w/7hP/AM1D/gXr5vH/AArs/wC3nnW3/imvVn/v2O+PewD7SdHXWrT797917r3v&#10;i7BQSfoAbn+nvwyaDj1WR1jRpHNFAqT6dZ6eCSpmSGNSzOwUAfU3Nre1xhsc9DStJMpWqrAssyOd&#10;P28MYLJFJdgqsoBeQm1vof0knNH2X5LTlDYrvmXe3MV/dRamDgp4MCVYBwT+IfqGoBUUGDXr5jP7&#10;yH7zM33ivdTafaj24Q3vJ+x3jRQNAUm/eO4S6Yy8OhdZRCPAiVXYSNqelWXr6Kv/AAng/l3474Hf&#10;G3ePzQ+R9VDsTf8A2zsebJ1FNu+LK7VHUPSuFmqM3UTbsTLVdHRCt3UuOpcu7zUivSUUVMok1STI&#10;E7lck1a7UsErGkhkkV5FbitcEDXx/wAo4t6FP1vqPNgsJe7Pudc85bi+1bY7RcuW7EABj+uQcStQ&#10;AaSPgXIAJNatjpd/d6fcf2P2N5QtvcPnu0gvvdbdIUeskQrtkZUE2kJYtSbXX6iUKpJURqdCkvrl&#10;fzz/AOcvvD5+dqVPU/U9bmdm/FbrTLZOh29gqXLzxjt7L0ddU08HZ+66Snho7U9VQ6f4RjpzOKCC&#10;VpGPnmkCtSqFFlFh/vj/AL37hvzr11FVVQBVFAOtd2WZ5nLubk/7Yf7a3vv37q3WL373rr3XYBYh&#10;VFyfoP6++gQffgQeHWgwYVBqOuckUkRs6lT/AEPvv3vrfWP3737r3XZHAP8AW/8AvHv1/fuvZ9Ov&#10;EAAG9/8AD+nv3v3XuuvfvfuvddkFTzwR/wAj9+9+69mvHHWXyHSv0Jvb6Am3PHvq/Pv3Wq5p1xK3&#10;Bbm9/pb/AB/2/von+nvxwOvMaDAqeucMQdvUdKC+snjSfwP68n32P8eT/tv9496z59aWpAJ49ecx&#10;6nRBpQk2LG5sDxybXP4/Hvv3vrec564DTrWw4BN/9b+v199AGx91px60FNCCePWYyprWwGkXsb/k&#10;W+o4FuPfrf7x9Pe80pXr2k6dNfLr2uMvrP5uSoIC3P8AQAgWHvwP496Fc1PWlJ+E9cpVXiRf6fXk&#10;gMBwP9v79z/sP9j73n8utiowBjrxdSn6mvINDW/AsLX5/wAPfjz71SprXHWioYmpx1zVtIU6QDzp&#10;4v8Aki/15v8A4+/fQe9kV62aUFDjriq2YuV9Rvf1C3J/poIHuLPOIlZndI40R5ZJJGVEiiiQySyu&#10;7EKscUSlmJNgAfZjs+0X2/blY7Rtds8+5XMqxxxrxd2NAB/lJoAMkgAkA3nnnXl/295V3znLmrcU&#10;tNh2+B5ppWwFRBXgMknCqoqWYgAEnoVunuot9949jbO6p602zk93b739uHFbX2rtvExLNX5nOZip&#10;SjoKKmDsiRtJM/qd2SKNAXdlUEitXv8A7J3p2cM1t7Y+4cntvZ1Fqx+QSko66DJ7ilikeUVBydHQ&#10;T1VDj6xRpSnWZC6oGlVr6R2z+7Z93vkX2Vstm3zmTZbbcvcOVNTXDsGjgDkExxRSSBKxYHi6NRzp&#10;K1IPz/e9H32uaPdLmm5S4iMPIjTK9lZmWOiKilRJPmN5XckyFW1xx6wqgldXX07P5S/8jf48/wAv&#10;3Yuzd/dh7V212f8ALiXEVMm6eya4ZDIYTaMuYlo6xttbEwGQrajA0z4IUsdP/GxSR5KqcSsjxQy+&#10;EE1278aN5n97FVORy0dYYYYo8JJl5vPPVmcSRyUMUNNUxpHTyKWZ2IUlgdV9JzK3j3a5dgjkbchB&#10;bJCGZ2nMShVSnd4jMVpUHhThXFK9RPc+8dlzPdW+1w8sD94liqqYVeQkBdAjKBy7FqhVRdXD7ReF&#10;uTdO2NmYbJbi3duLBbW2/h6OfI5fObiy9BhMPi8fTKXqa7I5PJ1FNRUVHAgvJLK6oo5JHswWxPgh&#10;nM3u3X2TjRTbdJx9dXVk1TR1tbVwxK7pjKCYSvPHPMkximcLaG7h2Z0CnGX3Q+/L7e8mckXO5cl8&#10;y2u4cxFZI7a2geuuXVo1yBCQsSMNWpyAwFUB1Cs++1PtP7x+4vN+zcp2HJe7bNYxODd3FzbzW8Ft&#10;BIFkLkOFWaR1oYYUYvq0khEDMKYPnF/Ph+CXxl+Nm7O0Ore+uq++O06+gzOJ6n6z6/3bQbiyOf3d&#10;S11RhI6/PrivvHwGzsNkIXqqitqhDHW0sNqNpmmh1W5Y2ljxOKo8HjEixuHx9LBR0eKx0UdFQ09L&#10;TRpDT06wU6Rq0cMUYVdWo2HviFzZ7kc7883d1e80cxXNzLNIXYFtKlmJJOlQo4k8a9di/br7sHsx&#10;7b+Dd7LyTaNvAFWuZwbmdn4s/iTlyrE8dGgfIDHXzXvkt8//AJZfK/cOQz/eHde896y19ZU1hx02&#10;QjxeBpGqJBI0NFt/CQ4/D0sCMBZUi/HvP4Y7W0j/AG5uP9Y/j2CAAKUHU9Gwsynhm3UpSlCKinpT&#10;hT5cOie/xKs16xPKrE6iVaxv+De1wePr9fc2Gtrqawpq2qp1/KRVEgjNvpqjJMZ/23Hs+27mnmXa&#10;afu3fruFRwCyvp/3muk/mOox5o9iPZznPW3MntpstzcH/RDaxLLnjSZFSUV86OK+fQvbN+R/evX6&#10;pFs7tjsDBU0YW1BQ7qzS4xgoIAmxT1smNnQX/S8RX/D29U+7M3T/AK5oKtB/ZqIEVrDniSn8Dk8f&#10;2rj2PNr96+edvKi7u4byH0ljANPk0fhmvoTX5g8Oscecf7vv2J3+OSTl+HcNkvaGht7hpY6/OK78&#10;cU+SNGfRh0afYn8zD5F7ekig3XU7Z7Hxyupen3PhkoK3x2KlYMvtaTA1oksxIaf7lAQLoRx7c/78&#10;IwAqaCSJvy0M+tNX+s0alV/5K9yhs33htqkdI972CeEcC0LJKB/SKt4RA+QLH7esTucP7ubn3a45&#10;JuTed9u3JckR3MMlnIacBqRrmMkjzPhLXz6PJ1d/NN6graqnj7N6733tOO6rNkNoZLCb4iFyfJKM&#10;Zk49lVcEMfB0rUTuw/x+rFktyrUo2j7orY3Cz6BewIUIzxSP/h6bcH3Nmxe6vtnuBi8Pm21ilPlO&#10;rwU+1pUVMeocj0J6xk377sPvvy3Iy7l7XX8kScWtlS6BoeI+naRuFTQgGnl1b90N8yfgtnxStifl&#10;V1zgsjWeGL7HsrA7k2NVUivrX7atyG6cDT7cVPwzxV8sd7Wb+gVZfJrIzSyCqpwW0a6yGeFXPJ4N&#10;QioQx/KsePpf3OGx3u2bnFq2ndLS7ioDWCWOUUPDMbH+fUa3nL1/sUptt62W6tJ/4ZopIWH2rIqn&#10;FOFOrmen9x4LeuLpz1v2P1n2fS08Hkjl613vtHekBgfQFtPtHLZBk0q/6ZdIJIBYED2H1XjaCrkk&#10;kWtnQkl9MVQxj1tYkssTqTduRc/X2NILq4hUJ9OpHzXP7T0+hjKiigrwyOjQY7dO7sPBBS1u3aB3&#10;AKgvThK1oS2pY1NVFKInWM+oAWA/N7exLx9W+PxFDRwQVeQmSOPTJPV6KcQLw0UsbyPPfi/pU2A4&#10;v9fYVuIVub2eaR0iQk4C91fIggAfLj1hn7nWMUXOG5poEcRo1BQ1qK6vXPzz8uj79NZiXcWx8Vl5&#10;pKeB3NTSSQxUHgNPPBKyGniKRRU7xREEekaXJvwePYP9g537i9JUV+CiBdVQw1D0lQhMdPDLJLM8&#10;0glUKV0llZAwZyAFNhpy1YCL9aO3uGNDWq6l4sQAABTzrQgkUUZI6I9h26FCZks5mIr+HUPUDhQV&#10;9a1/l0N1LGyi4Mr6kW5cIb2JI0gKujk/7z7r67k3jWRZIYnG1dPWpDJLBE2PmaiaqzFXE0xGSEcu&#10;qWkxlHKJfJEmgtIqsSB7yU5G2OB7U3l3C0ZYAnWNWmJTTsqMM7ArpYggAkDrLH2n5Zs0sLvmbc4T&#10;H2gRrImqiAgF4wQRq1VADmuBQVOHELq0pYi+l3ubaVufSp/JYr/sB7NP8EOrNhZ47myeZyi7r3Dt&#10;irpYZcc1PDHjFgydLKBMUdZKipijnpGSP9waGiBN729xF94fm7mLbztVpY2v0W2XaMQ+ol9UbDGK&#10;KpKsC2MhqcB0i52h/f10kl1tpt9vYApGTUvpNNTjAqdQ4YJ9aDqt/wDmK/JPtLoTb+zMX19Dj8TT&#10;77/jENTvaaeVMlhK7BzYqqShxSmGbHpPXUlQ4czpJqi1hApGoWiVdfHg6JaSgx6UtJTqRFTUkKRQ&#10;xKSSQkSKiAsxvx9efeJkNu19O0txclpm4sxJJ/M9Ba22MQlYbJhFH6DA/wBjqnPCbjh7Zy9ZuPsn&#10;JTbp3DVNCk+Uz1TJU107RodA+6i8loo1VRGnpVFUWH9A/wAtuKGoiYuyhrH0cxN9CTY+ki9vYls9&#10;seJhp4evHo9t9nuFYBuHrx6H7aOHoMRUJ/DKaeOK4CuJRUw2OkFSpjcEKhueeB7Db+/8lFPLA08t&#10;KIHNzMWqad04IDGIFwTf6FdIH59if+rqzRrIIg5YeXa38+jv+rkjBZEAYn0wa9GLPWuJz+Pp5KvF&#10;RZE1lPfXTKuPrYSGsTEKiylbobWJZr8AfX2q8TvzB5NQJ6rHeRhw9NVItz+fVEySAED6HSePZHf8&#10;sXcQ/wBxXZB5Otf5MCP8PScW28bZITbPcIBxoWH+A0+fQCdkfF+CuiAn21Bn6dXBgh3JtfGZp4tB&#10;9LRU+aoa6CNkLDS0XBB4PPuLl6uAHXjs9LTxyBiE+5pKqOFhexUVVJUSMxP41gW+hv7tZWEdR9Tt&#10;MbMp46CpP+8lR+dOjS25k5jthmcuPPUDkenHpM7Y+J3R+40FLvXoTbz19DJTvHX4TFZPbE1WWezS&#10;OuIyWPpo411MdTRPz9QV+gCZvcO5qCWsaomwO4+X8K5CWfCymDQSkUj05yNK6rfg/bg/g+5KsNq2&#10;q5SDw0uLXhXQBKK/IHQ35az0MbPnO6KxiayoDxKUOfU1oSfz6Nbhfg10pJS45Nk1u8+sRTmGQ09A&#10;aLcFEZ1eIyTQPVUseYgklSFQ+mqUX5H09hTF3Bk6SoOPy+zclJSLVENLgctiaqliJYqtTTvXVWFm&#10;mijVtN2gVvqAG+pFz8kWs0P1NnvkQm0cJY5FY/I6VkAJ44Yj16F9lvWxC5/eJQLuDRBTI0PeVBro&#10;ZhrxXIFSB8qDpc7x+Deey+3Gxu1OzoftEtWwYTcYyq4bI1324gkqavHU8delBW1EI0u8L3cgEngA&#10;CHF3FsKlp5bvlaVmVmqDWbcymkG3LPUwUhoQg0XLiVk5uSB7Db8k8wySpRYXFcaZkr/vJYP+Wmvk&#10;BWnRs28QXJj+nvIDn/fgU1+xiv7PPy8uiU1H8vX5F1uV+4z9LQ1FLQMkGNOD3fj6ukFGGIQxxVhm&#10;yzy6aji8CuoUAKxHM3EZqh3qjV2ANFkcbG4jlydJWY2ohp38YlbzGCvmZJBA19Bs7AAAW49p72yn&#10;2MiDcBJHdEVCMrgtmgoCoqK+fDz6CXOXuLsfIlk9xv24rHIUZkiBJkkoSKIoB1Anz4CvRguvfiRv&#10;ZchDhpFy8FeviSqTI0+cTHUtFJpUyyVVZgaCB5FdCxVQ4JLH9Vm9vE9TtvH05myJztLTrIKanyaY&#10;+WDHpJ5hGWmqHp5KWzNyoeRRbm55HsvjG5XMojtlgaUjUUJLPSleAIIpwrTrGeb7znN15dPLs/J0&#10;D7fGSWBlLSFdNRSgAB9aBs9vHo3WM+DO0YqaSmye+KqrzVXGslRFFS0og1gN+iKSoNc8axmwYOjc&#10;XAAsAmM5uDbeOgUYfMPmMvVusOMwyU0V5ql7ATVdZRz1MNLj6aPVJPO49Ma2RWYqrHNht26XEhN7&#10;YiCyTMkuo4X0VWClnJoEQHJOTQEgYcp+/wBvnN98m22vIsqXpqWYzdigccFAxPkAKZ+I0BPTflPh&#10;ht7C075DM70p6HBUMf8AldUuOYVng9Q8UAmq541nkJCIi/qZiLG4Hv2Gzmfj2/SpSVGMxm7Jifu8&#10;vFhDW46hYyaY6ampcjVyVhRI2BeZPE97hQLC+r3b9tfc5Xnimm2ZR2xmXS7CmSzIoUVPBTqHCvyF&#10;/M/LPOXN+33j3u+NBB4LFLKFvDDkAkLLMtSC5xQ1UYr0wYaTpnrTe8MUe013Fhqaqp1Xc2fyj5HJ&#10;xxTKFqsnT4+KghxrR0rg/t6fKy8hiTpEfzdsWt/pNg1ePVq/gsFvv9Wv9P8AFbeTxenRbRfnXfn2&#10;7p5Pr/yqb0rT+1Pw0/5p8K5rx8tNOsZf9ajm+tf9bdqV1U+tj+ClPT4q92r0xSmOjc/6eej/APnp&#10;qG329/8Aiz5y3217W/4tVvFf/YX/AMff/9XW8X+ZJ/NEGUky52lhJKmRKctFN1XSy0IkppDLDVR0&#10;EtY1JFXCQgtMiCZwoVmKi3vPGX3A++XJZJt59tdxEA1Cq7NOr0YaSpkVA+mlQF1aRUkUJJ6kuf75&#10;d1PbNZv7gcsCE4xcWtaHioY3BKr8gRTyp1ua1nw96DqNjHrs4ve9Lt+Vcjj2mx2U3RS5w4nLU0lF&#10;ktvNuKlpRmE2xVUc0ifZ+YUkZfyRqkypIud/5m381Kerlrajb9BUyTedp45uqKX7eR5kWLyLTpNH&#10;FTyRRAqnhEdtRPLWIrFzt98O3to7a29rb2ONAoUrs02oAEmmoqWYEmp1luHkKg1H3xZo7FrCLnzl&#10;VLYoFxcWerSDWgY3BcVPHOem3EfA34w7W2hSbL2vsrKbaweMpsdQYx8Nksyc3RUWPycOa+zfcNSl&#10;duDLUlbkqaGSoSvqKtJPEqcIWVmXA/zD/wCZ1gJaabHbWpWelyM+VphX7Bra6GOqnp56aRTS12Zl&#10;pJKfxVDaYnjZFezgB1Vgt3P3L++jusU0N37Z3ojeIRt4exvExVSCO+OJXBqMsGqRUE0JHQYj+81t&#10;8IkEHPvLiKxJNLy2JqfPUbksPyanywKP3ZPxF6K7OxGdwu5sLnKeg3Jt+i2xm5NsUEW3MzW4+jyO&#10;OylM8e5MDtyl3RRVS1WLj8ktLWQh4i8cgMbspdIP5mH81ODK5DJvhKWpmroaiE00vVVElBSw1YiW&#10;dKKCkkpkiLGFSDdnQ3Klbm6Q88ffE+htbGL2svUijK5Gzzl2K1oXZwzHifSvA9GEn3tZ1hgtovcz&#10;l2OKOlNM23k1BBBLM7sTUca1pUcD0mKn4D/GKo2Dtjr6m2jm8fhtsZbAZelyUdfk67dWTyG2Z6ur&#10;xE24dxZ+ly2Xy6QyVkgkEz6Z4yIpNcdk9oZfnZ/MvUp58FUZKKCubIU1Pmevv4/BSVsmpRPSJmaj&#10;INEyQyyRgqbCORh/qSoj/wBeL77TA6Pa64jdovDZo9ikhZk/hYxKlQSFJrxKg+tT/wD4M/c5qGb3&#10;G5XfABrPYJXTwronTP8As9GFo+oOsaWCVMXtOiwkldjqbGZCu2/iV2nlMnjqFneGkyVfgKLD1s0K&#10;1TCYRswXyC6gKWDPf/Dgv8y84zI4QbKw6YvKRRJVUSdVU8UAMLSSCen0VK/a1rSSavNGVmBVdLC3&#10;svPun99k3Vrft7c7gbuFiUb9zTEiopQ9vctKjSarQmoNemLv74k92gS4595WKcMXVrWh8iRdaqVo&#10;aVpUK3FQQmqz4/dYVW6tt77rKTck+6NrtXwYvMjJZr+IvS5SGCnlxmTqKaNazKYOOKm9NLUM9IrO&#10;XZC2lhE2589v5j+1pq6fA9dbaoXyMyVOQReoqU09bXRmnaHIz0klSaSXIQmlXTPo1g3JNzf25uPu&#10;x9+DdI4Yr7kHc3VAQv8AuomqqmtUDBdQRq5SoBwKUFOt2P3xbja4ZYNv595WijkNWpc2jE+oLPcs&#10;aGg1LWjUFQadSd49FbC3tjKTDbgn3hPR0gnSnlpMxlqfKrjqpJlymEl3JTwf3hkwmYSZVqqOSrMU&#10;6xRoV0oF9p3evzJ/mH7+ZX3FsPHOoyEeVZKHrw0AkyyxvAuTlelyKTyVa00skasW0xLIxjCPZga7&#10;H76ffq5eUrtvt7fD9MxjVscjUj4+GKpQKTQkAVYgBiy46Nl+/Lv3gi1k9yeVngBrQzWI8iKVWZTQ&#10;VwK9KbY2x9tbDxdNhMJLuGaloKaWixrZLHPI2Mw/oYYWheDB0dPBQLKiyW0med1UyPIFUCbtX5r/&#10;AMwDZGj+7nUOyqSpi+zEGRqunafNZWBaKWaaKOLMZmtyOQWKSecvKvl0yEDUCAPaHdveT7+G+vLJ&#10;ufKW9Or6tSLtU0SNqABrHEkaVCii9vbUlaNnoLj72RMzz/64PLVGUgr9VZgZNa4uA1RTBrUAnpIb&#10;y6L232LULV7n3p25NRnA7k27VYXEbty+zsNkMZuVsY9Ya/E7UocAtVkKFMUqUNWR91SLNN4pA0pP&#10;sRav+Zl/NOyMNZQ5La2ByVLVGJ/tq7p3ETw0ywHVElLKxDr45SHXU7ujD0kC49hyHnX74tq0M1p7&#10;Y7jFKpNWTabkFywoxcU7tQ7WwAw+KuOgJzH7/bVzDuVruF/7m7KjxAgJFcbeIzWldXxtXAzrB9eg&#10;Bwv8vD4sbUyu2tz7YwHYO2s7t1q9afKbc3hvrE1GTq8tH9vX124cZjJYcflJaygDU87TUvhqEYPM&#10;skyRSonM3/ML/mgZ2pE+TwSMZaaOiZaDreLFuaeEalj/AIjh6miytKtlHKVMdyB+bezGy9yvvlWN&#10;obO09qbtIgWIrsk50lsEqrqUBychaip6eX355YFq1v8A105dKkUJ+st9X8rkD9i9ChsH4l/Hnrrb&#10;k+2tl7GqMXi/vq7LiDIUeVztNHk8m5NVkI8Luuiy236usZ2JVpKKYx6iVAufeOu+fH8xTKY6jxWc&#10;6p2juHHUAP2tHuDq+tztPG548zwZHPVUc9Sv9mWRXkQklSCT7j7m+b73HPPhpzByDvbxoSVVNnKA&#10;VFOK29fzJJ+fRBF7x8oxXRmi9wNnDEEafqrUp/xpyK441r8+k3B8RNm0mXzeX212j3XsvJZ6amky&#10;tVtCg682xLOlI/lgpY62k6fhqYqJXAJijlEbWswIuPbvjv5iP8xLFCkXH9FdQwtRginlk+POEqah&#10;QUaMiSqrJ555R43ZbO5AB4HuOT7WfeDKsh9st+0njTbJAfXisAPl6/4B0nl90OS5XeU+4GziQmtR&#10;fW1fyrKcfLh8ugg3n/LX6931kM5ltyfKH59vPn0hTIwYD5OdgbQxiCnqYKqE4vBbLxuBxGGZJqdS&#10;TRU8BcXD6gSPazov5qH807HJ4sZ1x1zjUATStD0Nt2kC+PXot4pEvbyH63+v+t79b+1vv9aMzw+1&#10;vMIrxH0N6Qf9rSg/IDh0gf3H5HkJM3uJtL/bd2f+QjoAdzfyRfhtvCMDefZfzr3hdZ4pDuj5U9/7&#10;lM0VVoFRDJDlK2uiWCcRgMFRARx9D7c0/m3fzb4yWi25tqFjcaoen8dEQDwVvHVr6T+QeD7MH9vP&#10;fyVFS59nt5mQZpJt98+fWjVzjHp5U6eT3H5I0AL7g7PpAp/uZZr5g+Tgk44muKjoLpf+E5P8q+cI&#10;1f193ZlPEC6HKdmdi5Nl131kCqpJmMrD828ic6StzeaP5wX832NfGuE28q/QAdNYt7AENp1GZza6&#10;g/X2St7Le78svjy+xe6tJ51sb8V/IOKf7WnTsnuLyLLbvHPz5srKc1/eNsrD7NE6/sofs6hwf8Jp&#10;f5So0Tf6I+z5QhE0izdl74jaeVif3pUWOCbylTpITSFHNgefbJWfzZP5teSkharweJkaFyw09TwU&#10;qSNYgeYU9ZAkipe4B9N/YrsuSPfvbFK2PsffxoV0kfuy8YEEg0OssTkA5rw6Cjc8e3qyFl9zLUfL&#10;6m1cftZGJ/aehw2l/IT/AJYeycfl6PAdD1aRZulhpKyXK7hze4auGmilSYpjHz65OTESTSxIZHpR&#10;FK+kAm1we2/my/za2hgpUwGEhippA9o+oaO8tg3olllqXZ47tf0kXIHNuDpOSfvBLeT7hJ7M7nJc&#10;SnJO2XVMCgwukCn7celQTay9xPb9XFfcHbZD/wAMu7dB/Jox0nW/4T7fyv13DuLdNf0/vHJ5Tc8E&#10;tPOarfO7JqXHCoNOssuLoKEQ09LK0cAQGVJBGjNoCk3GNf5r382gTPVSbfwdQ10dY5uose8cTIbq&#10;YYVqFs39eCT+fZtHsv3kILK42+z9m9wgjmXS7R7VdI7L/C0gGoj1qak0JNQKHU3uXyBJay2r84bB&#10;4bihIvrcsPsP1BI+0dOcn8h3+WemATa2I6l3vtiCaKSlrsntrd288VmstTSMkklLl87HC9RVUjGM&#10;WRnCAEgfU3kVf82P+bbkY9FRgcFocq7CPqWgpXYJ+hTJHWRTx6WIPpZWNuSRceyzbuVvvDbM7PZe&#10;zO5rJXBO03Umk+Z7kYNqGDrDCmBSuQ5Dzn7bWcviW/Pu2I9fK9gb+ZduNfI9M21/5B/8sHYtctbi&#10;uot+z1lHEKShfKZ3d+5KWheQOZ6mGir8VX4rIyVEIZGeqiqo4yQ0Yjl0OGkfzSv5rjNeXbeFqCJE&#10;lK1HVVM0TNEweIGM1yxEI6A8C5P1J9j6PfvvZ26N9N7T30WqMpVNklVtLCjZEeoV8/8AY6GKe7vJ&#10;CsGTnHYAStD/AI9DQilMg3NBXzoB0Nx/lG/BKjpm/hPXW6tvGfE12ESr29PlKLLQUeWjWDKiPIQ4&#10;OXLQfxGMKJAz+JQvoVBqvIH81X+bQZPKcHgjFrLmmPT2DERXSV8RIIqilyD+vUbWJK3BJJE+9C8S&#10;wn2n3fxQpCv+7r4shP41BYxq4/CdGOjZ/fDkw2otf6z8tAACjC/j1ChrWv1pFfy6D+q/kc/y1J8O&#10;2Ek6k7JWukpTBFuWLtTu45ijqmbV/FKFhuCTbmPrwpK/t0aQDUT49QDCTN/Na/mzySQSLtzblOkJ&#10;1tBTdR4tI6hgpVTNeqeY6Sb2RlBI5BHHsqsdt+8zbQyW0/tVvN4SxOq52q7mbJGAXTSB6ECozmnQ&#10;ef3U5IeZpjzxses/8vttT8h43SQwH8h7+WjicZlsRW9e9w7tmyeqmjy+9969l5/I4hZ5oWqP4PNW&#10;0UeNpxURxmJ5XhlKxuxVlazDE3817+bXKlo8JhoC0qya4+n8Uslo2DrGfO72j9NuRqsSL8+9Jy59&#10;4aNndvZG9dia9203ZoaEdo4DBPAfPiAQ6nu1yaEZW582RiKUJvbYFaGtABMoavnqDEjiepVN/ID/&#10;AJWNFUVE1Z0VuvMg0vimp8hvbseenado5Ilr4BjaukdKpPLq8cDLTa1VmiJUe8Mn81H+bJM5kbBY&#10;oEVDVDKvV8EaNK0bxcRivCGJQ5IRRoDWNrge3tr2r7xe0NC1r7IXbSqCA0my3EhFePxoyg0xkYHC&#10;nQm2/wC8Py5tqhIecuW2Pq1xbH+QnC/y6WW1/wCSX/LT2hSUFDj+hpqw0+Hjw1JWZnGVmYrUohXU&#10;+Qkkqqur27Jryc70qxvVVF6sQFo1dVkcM1P/ADOP5qs8iyvt+iLpJJKRJ13M0ExlRkdKmkny7UVZ&#10;AVYjxSxvF/tPsVXW/fevuLFdum9obv6MU0hNikQrQ1GhoolZPtVgfOtQOvbx94HlXmDbp9r3Xmnl&#10;mSxkIqou4YzggijR3SMMgVzwxwJ6Gh/5Znwlo8QcMeo4Y6NqekpaSfE7QoMfmsO1BMlRTV23dyba&#10;2dRbl2rmYZo1ZMjjqukro2UNHMrC/tLyfzBP5mUWQlzGL2biNu5OpKfdVG2+tUxNLVgNdxU4OkyP&#10;93pDN9HY0eoj8j6+0Vhu33tLBTFY+2m7Rw1BCHZpmUaTUYlibUQchm1PWh1VAPQctfeHknbW/wB1&#10;3OewwioNBdwSUp5Vlmlany1U6EfFfDjoSTa8Gw9y03YfZuyMbG38H2/3AuW7ArcK4liqqapx2/8A&#10;eO26ztKStoKmljlp5Js9PJFKikG4HsQKH+at/Nlx0EcQ2/g6rxD0y1PUeOllNyDz4KiJGPp/1PA9&#10;le7Rfej3ppmu/avdBrZC4XZpQGKV0nSYSFOTUxhSQTUkdG4+8BtEb6/9cnZCla6fHsKY+w6h64I6&#10;KD2L/JC/lz9qZaqyWX6139iZK+ppKuro8Fndz47GSVNGk8UM8dPk8TXx0MxjqnV5KdoXdWIZiCR7&#10;ywfzXP5sSGR49r7bHkA1h+m8ZHqtflrzo7Ek/km34t7X3V59668MLy+2W9BozVdO23qgdpXCjtGC&#10;RVQD8+jx/vN7ZMFH9fOXwAKYu4BXFOBuKD7VoRxBB6ddwfyWPgPlosbT5HbXdFsVMz0BoO1O0ZI6&#10;RZIvAYaGnpqiegxUTQEoxpIqd3ViHY++FV/NV/myVcfgl27gNDiMSKnUmORJoo54qgwyqKrxGKVo&#10;griwLISt7E+2/G+9OhaaP2p3RZC5bUNouCwcqULDUjZKswIIKmtWBIBGpPvL7Y6kDnzlxQR5XFmT&#10;6YLTMf8AVXrLhf5M38v3blW2axfX/YcVfDNW1lDWy53dlZkcVm8hia/CR7hxktRi5q+LK46HJvNT&#10;sS9PFVpHUGMywxukT/h0X+as9UayTaO2JZ2fyAydRY4IpHC2iWsSMFRxqI1upKsWBI9qLPd/vb7b&#10;tD7LYe3O9Q2WkqCu0XGtQ3EK/hFhgmhBqlaoVYAhEPvF7Ytv9OnuLsKx1ri5s61/5ydKKg/lQ/Dn&#10;A7AHW+34u9Nv7Zo6SWihGI3lvcZeD7vUa+akzE2Gq8lqqy5YJG5p6SQCSljglVXDif5rv82JjEj7&#10;T2vIKd0liV+nMd40kjYMkiWqlQSIyggjkH6eySax+9HJZ7jbD213xYroMspG2XRdlbDLVkZtJGCP&#10;MEg1B6Zt/vGbdbLNGPczZnSTiGuLI/zDA/z6CqP+Rd/L6pqDc8dFie+6GHelHWYncctN2Vvxspkc&#10;Vkomp6/GPVVOOqMvBQV8MjJUKjIJ42ZJSyMylpP80L+a3HV1dXSba25Qz10gnqjB03t+eOWYBv3j&#10;HX/exLKS1yQAWIF7i49o7ja/vMXljb2V17Xb68cQAVv3VeK9ACBUoi148SKk0JNQOgNfe5Ht7f7h&#10;JuV1zrs7XTChIvIBUflLX+fQiRfyhfgfW7E2psPcO1e7N07d2JjZcDtpsn2Z3ZgM3j8NUtGJMUMr&#10;squ2hl63G6ItASRpEjUnTpNiI1d/ND/m4ZCnelZYaUPA0Bmo+nNo00w1MrLKjjGlFlj0+mw088g8&#10;e97dt33oNrKPZ+2u+1V9Q8TaJ56NpK1X6iCUrhiO2nGvEAh1PdDkSGhh572hAP4bu3/n+oSfz65b&#10;X/kv/wAsnZ+TgzVD8c8tlqqnyEeUo03Zv7vretNSVkcE1OJYcfufeWXgRitQWOpCdYDXuPeGh/mY&#10;fzVKP7YS4DG5OSkzf94Y5cn1jR1N8iATCSiVkNN9tTOdccCoIlcAlTYezy9vPvYX9lf2dx7b714F&#10;zbyW8lNouBWGWmtAPC0gGmGC6k/Ay9Kbn3b5Kv1dZOfNmCsulh9TarqUihU1fzGCVoSCc9LXcn8s&#10;f4aZr+81Rjdn762Sm8Oq6zpbIx7IGcxckOxckYUzNPSCo25k62mzOZpIjTzZWRnrxBI6xTRlr+2r&#10;e38yH+at2NBU4zeNLU5HC1SSLVYPHbAi2lQVMU6tFNT1dbs2q27mK+lmico9PNVywshIKW9kfLvL&#10;v3iuVJobvl/2Z3K3u4wNEh2u8ldCoIDJ4/ihCK8FARj8atw6vae8HJlhC1rZc+bPHEw0ml1btUf6&#10;Z5GIx5qR009E/wAoz+Xf8Y6uLdPSPQUe1d6wNSPid/bii3P3Fu7beTxsi1dHndqQd3QdmYnaOcp6&#10;uFZUrcdj6WQyKBqIOkxNo/zA/wCZDsaCWLbfVuw6N51iWevl6Tw1ZmqlYJElh++z9XPNncm8Usas&#10;r1VRM4ZQb3F/Y43Hmb74W6biu63Pt/vovdGglNvvo0ZdJXMSkRVIJ7ggbzBB6O4vezlOGLwoOdeX&#10;0TFaX1vmnrW5rnzpToR+4vgD0R3pm4c7v7ePybkqY4Gp6nF4Durt/bWzK1JaSehqT/o8wtZSdeYq&#10;SsoaqWGVsdi6IvHKy/Q++ty/zFv5pO8I2jzuJNVAJMcZII+s6WhWT+EV9NlcfGrUr086wU+UoYKg&#10;rEypM8KiTWl1K7Z+a/vZ7BMs2z+zM0E2suCuxzYdo3iZhUEBjHI6EihKuwrQnoOTe43t3JcTXf8A&#10;W/YlmcksRfwkGo/hNww+zGD0pOpvgD8O+ip8dJ1b0zjtqVlFX5vN42upaTO19VSZfcWAyu1Mzlmr&#10;sgtc38Wq9rZ6vxqzzs09PRV1RFAYlla6Ir/mR/MPy9XFWZfY1JmJ6cuIjl9gS5HSstLPRyxs9Zkp&#10;ZZ4pqeodWV2dWvyOB7GkXvn9+i2t5re39uryKKRaNo2KRKioOAkYCmoGVCnqlv7nchQKyLzxsxU+&#10;TXkFPyHigdGJxmwdlbexhxm3qDKbcpJoTEY9uYKbEII2ninJFHjMHDRU02uIWcQpIovYj6+1nH/M&#10;G/mRtkqqsn622vXxVeJOEkweT6kFdtJcdIqpURJtWsyD7ZE1Yi2lmNMZmW41BSQQbd+4P31rqExN&#10;yVviVfUWTaJ1kNMqDIIvE0qaEAMK0o1VqCd7H738tcvNcHZ/cTZ4mkNW/wAatW/ZrdqD7PLHRfNw&#10;/C7q3L7Sp9urvjvjb6xZmfP1G6tn7yymC7KyVa0hlo4snv7E4Bd91eNxbMRBRGrFLoJWSORbj2+V&#10;n8yn+afkKRKB8DSQUcUsEqQU3W6UxT7Z1eKOKoFeKuGFdIXQkigp6foSPYW3rdPvbb4k9vc+3W8x&#10;wzKVkEWxvHrDEFtbi211YgFjrGRXFOvcwe9nK/NUTWm+8/7HNbNxUXNnGD9rRuh/PV0x4f4A/Ejb&#10;GZl3NT9az1O4a3G1+Gky1Rt+SteWLMBTXVVdiaTba4GtrZ6lEneeso5j9wiyMdQ9x8t/Mj/mh5OK&#10;QQbTwuBqaoAVOV231DjsRnqpRG0arVZync5h1QtrGqbhwG/Hu/Lb/ej5YnmubL2i3CWd42RzNtNy&#10;yuj4YNGNEbkjGooWHEEGh6AsW9+z9sHWDmTZFDEH/kpq4qPQPdso+dAK9cdkfy9fjVtSqn/jVJ2V&#10;2rQR4+bGU+1O4N37o3x1zj6KqmjmmjxfWlbDS9bJJJHGYWdcW8hgd42bS5Bz4n+ZN/M9wOAXbeM2&#10;NtunwwoqvHSUo6ippnqaesheCp+7masepqpJEkPrdmbVze/sTT86ffLur0X8nt5u31IljkUjap1C&#10;NEwZAg06UWoGpVADDtIIJHU2bN95612Wyi27bfcTl5LaMqVBubMkaKUy03yz6ioOD1n3P8Avj3vr&#10;sIdm5+fteq3rTbj2pu3D5Nd5bjx1LtzJbPydJlsNFtvHRUdNicRQmaiSKop4ogKilL08gMUjozVN&#10;/MT/AJnEyknZ+HUs07M46kopJHE8MkDLKs8s3n0CTUrOGfWA2o29mg9yvvqBif8AW53HgB/ySJxS&#10;hB7SAClaZ0FRT06DHM3vpsvMgZtz9y9lDlgax3VgDxrw1MKV8iKdCfT/ABW6fp5Fjli3nU06RY+C&#10;OhGdzlBRU8lDVQVkU9DJg4cXLihK1PokjpZYKXxuyCNQfahpP5nf81OnqVrk25jJKgwQ04ep6pp2&#10;HjhsCPt3qUiiM1rSWRQwuP0kglU/OH3wprd7R/a+/EBJJC7PMuTmoKqDqByrV1KaEEMAehttP3sJ&#10;Nq2i32iH3K5ee3j4M9xYh/kSUljBYfhbTqU5Ug56DDK/y9fizkNrVuyJNo7gotvz5TLZqWDD12Rx&#10;9YtfmZWneohzePoI8vNUY+ZvJSSmoknpZlSVHEyJIsSk/mU/zR6aLMwwbVxQps1kI8lV0s3V0csE&#10;NZDOlTG+Ojqq5zQRRzICkcOmKO1kVRx7an5v++FPfbPuM/tluLbjZRukcv7mmDFJEZGWQqgDgqxq&#10;G4mhNSOgdzL788t81LEu9897BIqIV7bu2FQwoalZqk/aem/Nfy9/i9ndw9U7ozOF39Xbs6lwGa21&#10;tncxyWdXL5PB7hxNViMxQ7zyFJiY03SchR1beaSu1zzvYyM/ILjuX+aR/NT3DST0ma2pgqlZYRBH&#10;PD0vQSVVG6jTFU0U0BlaGohH6W5H+qBHsv2XevvdbA0Emx+2272wR2fSu2XWljJ8YdHDK4avBh2n&#10;K6SAQFuS/c3289uxdHk3m/ZLIzgiQi+jm1KeKkT3EoAPooHSU6g/lafEjpvcmF3X1jQdrbarcXUV&#10;1TU0Ldg7wTCblosssn8Uw+7cFklWgzmLrpJfIYZo/JBMqSQtE6KwxUX8z/8AmwQUNfQvjKTIUFek&#10;CyUeZ6kw+Qp4lp19AgpK9HhVWkAd0KMjso1KRcG+577966+uRfSe0V/Ff+G6eLDtF3HJSQFW74+4&#10;NQkBhQjiDWh6KbfnL2lt+ZTzfb8w7EnMhlaQzC/GXf4mMZuvBq1TX9Ony6dN7fyxvhFurNYPPVHV&#10;GZ2tuDAxZCmodw9Z5/sDYW42jykUlPWvNu3Ylbi9xpVvSTSRR1cdZFVU6uTDLG4VwiaT57/zL6GS&#10;WfG7Qw2JlqoJKaYYbqHBYOimhlheGVKrCYiOgwVQHic/56lf1cj1AH2JIfcv75kNla7cvtfuDWcJ&#10;DIH2e6cgg1BEj1kU1z2utOIp1LVr95fbreS1mj9wOXjJA6upa6tMFTUY8YAj1FM8D0YAfGzpOXDY&#10;XbWVwe791Yva2Vx+4MI+/Nwdidh57GZvFZOly+KyuM31vqu3FvilyGMylHFPA9NlEaJowB6Lg4aD&#10;54/zH8YMrDjdgYKi/i+VostXsnU8EhesoKqOsRYJaupmFPRzTRDXDEVhYcBR7Mrn3e+/DdtZzXnt&#10;/uMjwQPEhOzTAhHUqahVBLAHDEahxJr0d7j97qbc0ZLj3J5eAKkHTcWa1DcQf1cj5cOnvN9IbH3D&#10;VYDMbgynYmVbb+2s7trFU5zm4KOCPHbloKjFVdRV4rDUtB9zmqahrHjgrJ42q4Ab678+1Flf5jP8&#10;zzMU+aiyGzsDNLn6apospXDqDGffT0tRBJTmETiQ6Ugjk/Zsv7TAFLED2RbP7gffM2Vdth2z243S&#10;OztGBii/dFx4aEMGqAVqK0oQGAKkgjoO7D95fbuW7K42zbfcPYfpZa6g1xaHLGpOoSA19DXA6Cjr&#10;j4TfHzq+HY+N2HQdhYLbvXMlBVbR2su5t4pgcZX0OQp8gmR8dQq109XWSQeOsD1BiraeSSKoSRHc&#10;FM4j52/zG8GlauO6+wUM9fjBiZa4dTQJkBS6QusV0VRHUSVTMA7Sys7lxqJv7P733i+/RfSQPccj&#10;boYo5vFEf7nlMer00lDRf6K6QBgADHT13952C9gW0u/czYnswQdHj2CjBqKlGV2oRXLGvnUdC9uv&#10;o7Z28Jtutl8vvn7TbW6G3ZDiosjLPishXh3kaiyFHkMVXq2GOsqtLTGnjVPTHpHvvD/Oz+Yxt6nx&#10;lBh+uNt0NHiKamo6Glh6hpGhjgpZYpoo3Zqh2lQTxLJpZiokUOAGAYUuvdz78N6Z5LjkDci8hYk/&#10;ueZaagQdKhQqmhKghQdJK10kgrbb71EVrFHHH7i8vFEGK3FnUU+yUHrvL9JbI3LBlXy9dvarfMPX&#10;zTVDZPJUVTSfe081M64yCmoaWPFmKlnaIGGJJJYWaKUyxu6Nhw3zs/mUYOfIzUe11eTI1VVV1TVH&#10;XTyMrVgdJaajnWrSooqDRKU+3gdICh0lStx7fvPeH7718lqs3tpd0iUKtNkkHw0ILLo0s9RXW4L1&#10;yGr0mtfvRR2m7pvNv7m7Et2pqAZ7EpU/0WY/lnHThuHpnrnc8WGXK4mtnGFNFJjFliqKyniqsXVQ&#10;ZKhyVXjclR12MrcvSV1JHNDV1UElTDMitE6OAQ847+YT/M9w1U9XQ7epYZDt+DaqoOq8dNCmKR4m&#10;RFjOsSSM0S65X13W4J0kj2XXnuj99DcYkgu/a69dBdfU52W4BMtag1pUUrhRQA5AqAejTevvgTby&#10;0QvvcrYNKsGAWWz01Hme9vzznpD7t+MHRfYcGOpt07WzGUhoexm7ipVqp9yU4Xe6VUlbFk2DJEtO&#10;aSqk109Moj8LqrRqGVSJGD/mGfzPMBW5GuptsUFXJlqiKpqY8r1jSZJAYoyviiepqXqYoZJLSMvk&#10;/wA4ARYce2tx9zfvqblBDby+2+4JHClE8PZJI9HzGmMBm8u4MKYp0hb7z9lcRkS8/wDLjYwWurQE&#10;YpUAzgV/Lpr7E+KPSXZeIxuGzWP3hiKbbmMqcZg32fVZrajYkVvEtfQ02Gx1NjajJCmZoVlkgm0R&#10;OVABsR6p/mIfzQq+rpqzJYJMjLRXSgSr67Bp6ODXqEENPDWwwkKBp8rh52jujSMpIPrb3I++XYwX&#10;EFl7VXMMcpLSaNicF2b4mb9M5JyQKDVmlc9JNx+8lsu5WZsL3nXlprcimLm1Bzjis9esuB+JXx52&#10;fic9idn7Bg2jT7lkkrdxz7awEWNr81kaiT7mfJ1lXT4QzyVk1T+8yJphE9pBGJFVg17i+ef8yndE&#10;qSZfZ+PYQxQwwx0XWsePFJNBGIIazGzUFbBVYepSnvGWo5KeNlJ1KSb+92Huj99vbrh57TkDcwHV&#10;tSNssjKwYEHVriLE5xVq1zxz0DU91eRlljlbnHl9ivANe25A9P8AiRXHlnGKdOfXHxv6m6vSsj2n&#10;TbvVcnW5PM1ZzkuVz01YuXqnrcnQ5apzeLq6rOw1VXIZFjyT1dTCwHhZLC0vYH8wf+Z/1tkzlNsY&#10;af7yWqknY5rYtTnqf7d5/PDjRBmcjV00FBRuAIQoSSNVA129k3P3Nn3u/cnl+95e5v8Aaa6uNulR&#10;xVNieKVC6lWeN4Y0cOQSPxBqkFSDTo2n97+VJrQWsnOnL3ggGn+OwFhXjStyT0GPys+AXxS+ZHWt&#10;f1l3/wBeVG5NpMtRV0w29SVG0c7iM1NBJFUbjwuX2bicXmVzFTDI6yxlpqSpV2jlp5EZkIvt/Nr/&#10;AJt7SvMdt7X1yMzuP9EOMCEs2ojSK2wW/wBB+BwOPcNjkX7wX7ug21/abfXtYo0RNW1XZZAihVof&#10;CBqABlqknjXoGt7i+3zzmf8Ar1tAlrX/AHLt6D7KucdVzSf8J4/5XEmMXGSbF7zkplpKajjd93b7&#10;lqUhpaUUkVpH247GTwj1Fgbtz9fYeyfzJ/5oaT5+r/uhg0k3JHURZbwdQ0JaeGpDLURXhlado5Sx&#10;NmZufpx7mu154++NBY7Ptqe2e5NbWOjwde0XBKmOhRiSvxLQZx+3qQNt+8bsW32gsbbnnl8xUAq1&#10;xbVxwyZQP2inVjOJ+BfxppdrdRbOTCb4rsX0hPtiu67fNZ3c1TUYjKbWalbAZeRq+nWkkydD9qn7&#10;giTRa5CsLhs/4ce/mjzRw09dg4srHTrUKoyfUtFUl0lR/txLKY0eeXGlg1PKzGdJEVi7MLk0HuL9&#10;86NpJbf2vvIZGIzHtEy0oe6gGAHyHWmkqSAAOhBtv3rE2lSll7i8uopYMf8AGLLJGc/q8PUdLrGf&#10;DboDbs2SqtpbWr9lvls7i8/WJtHJZHCU4rMfVw1FVSUdDSAUmNwu4VjaDKUVPHFSVtNNJG8elz79&#10;tD+Yr/M92PTYzG4DbUS0eMw0mBx0WR64qMxPT0TyCZmfM5Svq801RrHpeWqIU/pANvYe5p5o+9/z&#10;XZ31tvHtluJScDW0ezyq5pwyqEk/0qFickls9IL37zdlfSGW59w+X2Y0/wCJVoaaeFCZiwOMkHPS&#10;O7r+BPxo76jzL9i7XzlXLmt27e3tn5MVUTUMWczW1oYabEfxTDQYybCZaljpadYpY3pJDUR3EpcM&#10;b4M7/MK/mc53eOM3jkNtQjM4uGjhpI6Prl4cXagr4cjRyVNLDXGnqJYayBGJkYiRRpkDISCB9l23&#10;7zGyur2XtTvJFAKSbXeEED1qoNPUcDwpTqPN190eRt3Yvec97NqrXtvLcf8AWUnqH1F8CPjB1D0b&#10;uXofZe09w/6Nd0PuZs5QZ411Vl6mLdtHW0G4qWCWpw9JU09NXUFfNCiQQr4Ee0Hjstog+ff8y00U&#10;VAuz8Z9rFWw18CzdWUk8sE8c6zy+GetmnqIVq2BWXSwYoxVSo+kmbT7h/fR2VJVsfb3dBEyMpVtn&#10;mPxClT+nqYjiA5YA5p0Z8te9fKvKlzLc7Pz/ALMs0i6SWurZgR86vToX1+PXV9JuCbc8cO7I8xPh&#10;6zCV0tJVZWClyNBU0slLGlbjcdQRY6segRw1PeIiOVFexcX9ttZ87/5mFfkcrljgDQz5VVhrIMR1&#10;hRYCjMEdWtYIY6DELQQvd0CNKVeaSK6M7KTc/g93vvsW1rt1l/rX3UkduaxmXZp5nB0aKmSXW3A1&#10;0lgobIUHoej71rAaD7m7AUJrT6ixp9lddafKvT1geiuq9uYXa22v4LmtxU21mafB1m98runsDJwV&#10;UtO1OaurzW7qrOVE0yK5ZFmk8UL2ZEQqLJyu+Yn8wiqjgU7FpYI6aTWTB1bHNU1KNJ5JKaqrKpqv&#10;JVVDMSVenMphKHTp08eze39+vv3wMxHt7eMzLQV2aVVWgwVRQkasOIbTqrmtenIfvVxwyCVfcPlw&#10;sDXNzaf5JhX86joQ6Pa2KpJ5ZjNl6qeqEak1FRUpTRGOxjkgx9LFS4mkqUKg+dYVnLcly3PtXUHz&#10;3/mV0xxBqdo4/NPh6P7SBs/1Lj8mKiNIDTwPWxVIFPM9LFYRroVFsPSfYfm91/vsvFewr7bX0Udx&#10;IXbwtmmTuZtTEaFFNbVLHianPUZ82e5/IHON2dw33m/YHvSKa0voEPzqEuKGvnUZ6CjJ/HrrCSg3&#10;VjMZBunaFPvDPLuHMSbCyGX2tWfxWatGRy1TR5HAU8FbTzbgrdcldOJDPM0rkSLfiS/8wn+ZJU1y&#10;5TK9fYXMVxnDwz1vT7x+CNa0VqUaU+MnoKdKFJAF0PGQ0fpYsL+0/wDrmffhjiEFnyPukCBWHZtD&#10;EnUhSpaSOQlgDUGtdWTU9Bx+cvbpTIYef9qjZ00sVvbViR8y7ua+hrUHPTNTfFjr7Ebei2jtbcPZ&#10;G0cFDjqigelw24/vJ6mSqxD4ZsrU5jcuJ3BlqjNJFJ5xUGo1/dDytdvcw/zEf5mctdksnW7KwWTr&#10;s0sBnqsl01jauqgNNAkFO9HUuPusfPDAgAZXWTUNROv1e6J7kffTjtLKyt/bjcYra3+FU2m4UHNe&#10;4cGFc5BHlwx0JNm91OQtohEcHOGxSMPxSX0WrPH4blBn/S9NMPw76NpMVtDAbfo9+bRwuw6qskxW&#10;G2pvfe+28HWGrrJK2sp81g6Gugwe4MXPVSMTTzU8lI0Z8YTw+j291P8AM3/moPVbdkj25iqOfaX8&#10;Tn2+9D0rh0ioajJUk1JU1sjfbywZOuEU7FXqvO7SeptbfUKJuX3rwm76/ardJFv3ZpxJt99JqL/G&#10;EDyMYEapqsAiUA0UKOorvLb2Mu92v97n5m2r95XIAdxuKCtOFAJ6D9nQfL/Lr+LdTtjsvbWSwnY+&#10;ewnc8+MXsan3D2b2Xk6nOUNBXwVgwOPatzRqtjbYqHgEbUGBGJoqaA6KZKdAukMcj80P5jmXbMvk&#10;tqQ1Dboepl3U0fWdDj5NzfxBnetTKzYs0M6LVmVtf27U7KCQCo9jy394fvuWm22O02vtrfJY2kSx&#10;QL+5p38FIwFVUMgcmigAMxZjx1E56F1tzZ7VxGwYc27K30yBIq30KhVA0hdKzICAMCoJp59GQwnU&#10;nXO2tt7Z2ptzE5TD4Xr/ABlFhNiUsdPk8imzaXB0CYzEvgYc7R5WmnmxdNTp9vLUR1YZkVjrP1Um&#10;d+f38yXeePgxW8uv9sbvmx1LW0OOzG4+jsBPmcdR10MlHUU1HmlpaSSSGSmkMbB2l8yE+TXckh3b&#10;edvvjbDvFxv2ye2m62l1MVZ0j229aElTqNIHaSOMsfiMSxsanPQosvdnkTbFijtucNhECMGC/WQM&#10;Kg14+OWofMBgPLh0AvXfwR+O/SO/s92f1BB2j1pU7wy0We3Xs/anYfYdb1xnMiMkuWnnHV+Zrdwb&#10;Y2zLWVAKyHDUWMkWMlEKcWZtr/OT+Y5t+q27W0uzIMnNtWKvoqBNy9ZS5Wmq6XIwS0j02ZospUmk&#10;z8NNTS6IHqo5mi0hg2oavZlzV7nffT5u23d9o3X223BbG+UCQQ7NPEceasi1Qk5YAgMa6gQSOmOb&#10;fdjkHnKzist65y2X6eNaL4d6iMADUd4uC9QeBrXoVO1vjx192jtndW0szlOxtr0u8a3F5iqynWe5&#10;twbI3Biclh5oKqKtwO4dqw09fhp6yppxJVRiQpVszCRGDEFfZT+ZF/NAylDWUEmzNvUv3cVQhqqD&#10;qDGwVERmpDSLLp80lHWVFLEQYWqYp2RwDyR7Dm0c0fe+2IwjafbPdYYlaoUbRcEFtVSxLKWqTxOo&#10;LT049Rnty+x1rNavHzPtjiFtUay7kNKGtcE3CtQniCxHy6DvA/Dbp3b+dodwUGZ7blnpHoElo8nu&#10;HL5KkrGpc0uZkUtkMLNkcRR5Ovv95FjaihpZoXZGQRkj2Tr5Db/+YPyfOzJe2dg5erGwG3HPipsL&#10;tKvo62WTdlViazO1NY8tTX1GRqp5MNB41XiMLpVQOAEfdHb/AL0Hu3Lsjc6+2G8OLDxvBEG0zRKg&#10;m8LxBSOIin6KaQeGaV1HoaW/OXtptySx2XOWyxo5rQbhC4rQD8U7kCg4VzxNT0YvaWzNvbEq8j/C&#10;P4qf482MpoqU42NMXiKDB0slFi8VjYMNhqCgxWMo4JGC+X1OzFmdmJJADbuy/kXsxMh/dbafae3j&#10;lYoYK+XCYXcVBU1MMLPJFFJPQ08dR40dy2nUAGsf1AERdB7Oe+VtDNDb+13MyRyEFtO33ik6a0rS&#10;IY7j01cc8+2N3LBNc84bNJLFXSWurc0rStAZKeQzxxg9CGQDweR7cmwHyGnx9VQVHXm/6uqraujr&#10;KnO122t2VefkNClaIaYZSs8rRUjPWNJIiBfJLHEzEmNLHNv7e/eHtLRbS29uOaEjDhgf3fek1AYf&#10;iiYcGPlX0I6sefvbsziZufNqIC0Cm7ttAyDWmriKUBrUCo64CNVIKgrYEaQbLyQb6fpcW/3n3EoN&#10;n97UVTQVMHVm7fJRII4y+ys9DLM4q5a2Sora2GCnyFTUz1E5LySTElFRBZI0VSqP2i971ufqpfaj&#10;mSaQmpD7fflS38RUIAT+VK5pXPVpOfvbaUBZuddoZAa0N5Dpr608Sleufueu2++3M33vVO6spTS1&#10;dTVS0dftTdDwyVFVJJLI0rwSU9ZVqrSnQZZZAnFjcX9ic8l/eAfaLfZp/Z3d5bOJmZDJs9y8q6uI&#10;8Yw+KwH4QzsF/DSnT6e5Pt5Egii522dV+V1b+df6fz8+Hlw66IufyD9eP9h+f9h7wybV7wFVU1s3&#10;Ue8ZZ62h+xjk/gvYkktJjiFj+xhqIct919t4k8fiqJJLREpbQbewTceyHvTcPqPtTzIuakDbLqh4&#10;8QYD61+3PWrj3H9v7lQkvPe0lcYN1bGtOFdTGtPKtaUFOA68P6cm35P5/wAfoB/tvceh2v8AIPHy&#10;KKPr/sGKmNStW+Pbau5JMfPPDJVPSPWQz07irNB97MKczM5hWV9JGtiVcPs/76QACP2w5mpUGn7t&#10;u6VHA08Cn8ukz89e2siurc7bRVuJF5Ap4UxpkGk/NaHroohYOVUuqsquVGpVYgsoa1wrFRcfm3sX&#10;JOxPmOf2qXaO7sbQGCjjqcLjeuaik29kvs6mkqUkze3kxZwu4JGqKGFtNdBULF4x4ljBbU6/tH76&#10;SCZJ/avmJ1kbUwO13WT+UAI9cEZyM9Nxc7+20XgNFz3tomjbUH+vjMlfnIZS5HyLEeo64vFHIUZ4&#10;0doyWjZlBaNipUtGxGpG0sRcWNj7SWcqPkhnKzI5KPqXI7frstIWzVTtXqqTbrZlWrFyM1PkoKDF&#10;xU1XSVFagkkj8ehyNJGn0+0tn7L+9G3230tn7S8ypEWqf91+4PXiKNrRtSUPwNVfl1VudfbaS4a5&#10;m59255Sa91/EQD6hfF0g/Oleudhxxe30vz/vJ/Pthr8Z8mK5J4ptodkwQVU01RJT43bG4MbSipqF&#10;WOaoSlxlLTU0csqoNZC2dhqa7EsXB7Pe+Shlj9rOZEU8Qu13K/8AHbcU/Lp+Tnz20nAE/OOyvT+K&#10;5tT/AIW/wdesP6D+n0/pyP8AbH3Fxm0u+MU/8QHVe7MhXrW/fNkMntXctfXyVTCRWllRnAqSyzuC&#10;Xjb9bG9+faG49jfeS7UpP7TcyMp41228Nfkaw5HTn+uF7eiMRRc+bVGnot5bin5a6dd2A+gt/wAa&#10;9rut3R8r8jsz/R/XbH3xVbJI0f3cl2XuQ0KIcy+4qtYLRisoxk8vJ5qtoZI2rHVfKXMaaVEfsn7y&#10;w2gsovaDmBbUGoUbZd/4fCr+VadFi82e2K3S3n9etr+pApX6y34enxU/y9RVoqRJmqEp4kmZtTyI&#10;oVncIkSvIVt5HSKMKpNyq8Cw94Nq7i+XGzhG22trb+xlVTrIlFko9hVq5iijllpZWjhzEmJ/ickc&#10;cFGsEImll+2py0cPjDEezKx9qffPb/C+l9pN+DxmqE7TcEpmvbWCh9O4NjHDpy75u9r72njc77YB&#10;/Qv44/8Ajkyn9hpXPHrOY0KlSilSACpUFSB9BpPFh/T2jaDbvfeDnoa7bvVm8dt5mh9UWcwm0d2Q&#10;ZN5GpmppZpHkNTRrPPHIdbJEjXJtbn3qy9qffrbbr62w9suZorv+JduvK1/iBMRo3zFD04Odfbdm&#10;kafn7bJUPBXvLchP9J3Bh+bH166lhhnjaGaKOaJwVaKVFkjZSLFWRwVIINrW9qHLzfJvcTZCp3N1&#10;vntyZDK1tFV5DMZrqmnrM5VfYamSkkywwEeRFBUFgJ4g4WdVCPdLqbXntZ79bnc/V7r7YczXVweJ&#10;l2++aua0P6Y/z/PpRFz77cwPqi5820dpWn18ZWh44MxHWCGgo6aGGmpKeKkpqdDHBTUiimpooz/Y&#10;Sng0QBBfgabAm459uuPz/wAmMe6LH1LlJqKJcoEws3VuTTb8X8XM5qzRYKlo6bFYoJ91KIUo4qdI&#10;PJ+2qlU0ynyle/ep5MsBtWy+1e6/uwBgIZNjmkjGvBZUMFI2pXvj0Makkkkno12/3W5G20jwefNp&#10;dAGor3kDKNQIODJxIJzx8+OesqQLHDHDG0qrGiIjtK8s1kACs80xkkmckXZnLFz+q9zdSRb2+WMZ&#10;RY+rZmjWWWpamq+sfv6KWoqcvNnZaiSjydNV0bTmunbQwQGniJii8cZK+xPccx/ewv8AY5tj3H2Z&#10;kudseR5Cs2xu/fI5kZgrLpqGJ0AoRGKCMKBTo6vfezk3cNuO2XPOPLxti7OaXNsGLOdTMSJa1Jz8&#10;uAA65CNLLwbqLBiWL24uC5Os3t+Tc+1Rsjun5j7NxEm1KTqwZ3D1GUGXraDdnVM+Tx+QrotzT7vh&#10;+8WWGlx81FDmquoYUthSSR1U0bxusrgx1sG1fed5UMZ2P2036CaN2ZGXaLglGbiyAwFA1CV1BalS&#10;VJIJHQLh529uLa6ku4efdtWZhTF/DQVFKj9TB+f+z0mty7Xo9w0csMuRzeHkekyFItft6sbH5Snh&#10;ydBPjqpqOqigmnp6kRzLJHLGBLDNDG6MrIPaqovlD87cNmcvlsZ15DjZ8llarOVtPjOk8dS0b5mp&#10;rJMjPkYXosSk8sr1jl9AmeBiANBBIITk9uPvDXFxJd3Xt1zTNM7s5L7fetVmJZjQxUySScdMnnH2&#10;18TWeftvLVr/AMlCMj14eKVpXypT5dQ4djYVcFHg2qM1PTfY0tC9XVZSsbKVFHTQPTRRVdW5SaaT&#10;7SZ4y7jzDWW1CQBgn5e+vm3kcduukqth5Woj3hk+wsluGpqOucjDlK/IdpYmjw27KiWtIhyNWZaX&#10;GUf2zStKKH7GnSExwwrEC7/Wg98xI0ye1fMisTXt268XPrQRftx0s/1wPbkatPPG1Kx4kXkA/kJN&#10;P5U6yY/Y+3MRHQ02JolxUdBjduYmkjx1PS0kEOK2nWVVXiMekMFKtLBSxnI1EZjRUBindVC8FWXD&#10;dy/NfbuwKvrDa20t0bS2xNlaXMk7T68r9qZlaykeqNOG3HgqTG5fJ08U2QnmWOqnqUjqZXqUC1B8&#10;oWw+1nv1Hbm0T2r5g0GUSEnbLnUSK9pcw6tBrUpWhOekY5w9sjOZ3552tpGABrewUIHDHiAD0wBU&#10;UBwB1lqdj7XrNzw7wq8WlVn4MXU4WKpqZqipp4sfWSwTVUcONnlkxtPUVJpIllqI4kqJY4kjd2jU&#10;KEzT70+V1Ltyq2zD1tn3x1dSVtF5a7YGcytdQNXiOTJV2FqMute228hX18aVclRQrSu1SuoEAupM&#10;5ORPvCTS3DXPtVv0scqKoRtrumjjCig8NfC7D5kg1J416vd85+194wa65y2d6KFobyClBwqPEofz&#10;rTy6f3oIZJo5i9QrxyCW0UzwLIwSSNBUCHx/dRokr2STWmptVtaoyprbUPyP2bmsJujDdUZU7n2/&#10;lqXcGNz2T2Lkdx1i1kc/m8dVR5sZPE19JPJbzUs9NJGQLlBdiQ23sz70Mwb/AFoOYNQ4f7rb37cD&#10;w6Yrigx5Z60/Ovtq6CL+vW2LAFICLewBQD6APin4fTy66rKOnyVJVUVQ1V9tWU9TQ1Cw1FXQzGOe&#10;NoZWhq6V6etppQhOiWGRGUnUjA2IHVPkH8z6qkzNFm+ocTuyTPbkq905Wv3j0xHuGuqs3WNO9RN9&#10;3laeVVojFMYUpVAo44QI0jVSwY2j9svfaOIIfaDe2owYFtpuSwI9D4NQPl0hl5k9qZpUlk512wso&#10;oP8AHYRT9j8a5+0k8Sek/DszF0SY+DG1ebxWOxeJOEo8Ti8tV0eMjx/gpaWBBSwtxU0cVL+zUAio&#10;j8jHX+nSnR2/8tE3BTZ2PpbGxZGgTIqDF05NHFLJW5zGZ6mqjUpCKg1mCrcPTJjpYZkakgi0IbM5&#10;YvuPaH3wuGdn9p+YQWauNtu8H5fpY6XLzn7ZiHwP687X4da/7mwV/brr05U2F8EHhOWzNQoho4on&#10;q6qKWaIUtMaYuXNMrzzVeoyTtN5GeQ34FgA93DkPkzn63H1dZ1buCKmw6UkONxVPtTdNXQUq0KmG&#10;js2RrcnkqkUhkkeLy1EiwyTSSJpZ2Yvp7U++iCJf9abmAonAHbLsih8v7KoGBwI4D06cTnf2zjXQ&#10;OdNo0en1kFMf83OnCkpPt4EikqJ6yUKokq6lKWOonZVCiWVaKlo6XyaQB6Y1AAtb2Ie5+6fnbvI4&#10;g5rF73E+2jj3wVRidlz7afFU+KbGPQUNINv0mKppqKmkxUEggkSVWlUysDIS/t4e1HvmkxvLf2h3&#10;2O5J7mG33rFs4BWRXUDH4FWow1aCiwe4HtwECpznsyrnheQeYAz+r8h0msRsTaOBXMrj8LEBuXI1&#10;WTzZrJK3LNk8hW00lLV1NY+SmrWJqKR2ia5CGM6LWIHt4ovkn/MEo/saeOl301FRZTIZf+F/6OhR&#10;4uryORhmhmesp8fh6GJ6CDyrJBRKUx8FTEtRHCtQXla49qvf+QTEe2HMA1VJ/wB1065PEgeEKGmO&#10;0cMDpgc8e2XhyRjm/ZO/FWurZmFCT2l3bSckVWhIwSR1k/uLtP71MicJSvWx0OOxyzymacilxUtT&#10;LQjxzySxGoiNbMpn0+eSORkZ2Q6fbVie5vmxgNzV27sftLesedywE1ZM2L35U0VRK2VXOvPWYh87&#10;JiKqplyLSO5qYJGJnmB/z0uortvZz3qtHllg9oN+E7ihY7Xdlv2mKn8v8J6a/rt7YKioObtkAHpc&#10;WoJxSpKsDWnn1Lye2sRmcd/CqmBo8b9lV4k0lKooNNBU0kmOmpaaeCKKsx8QhYGNqWSFlKIVayj2&#10;EW/MH8jO4N+ZPfXYnX+6cpubPU+4ZMhkKfZsWHp6vKZdc5lHrJqWlx9PiKJ5czmHktHHCkdwkQjK&#10;oFYT2N96GeSSX2q5jNQ5zt92c6SaD9KvHAA88DpSvuN7eqionPG00BAFbyDhUeZk4D/B8uo2H29h&#10;dk7aoMHt+kq6bDYKjw1BR0zSZfPVqY3BUeOxNLEZ6qbIZvK1MWLxkaeWWSeomZdbtIxJJ1/iV8z/&#10;AOY78Kes8l1L0bs/G0Gz8rvHKb6q4dyde0G4q85/MYrBYatkjrqitikSlai27TBYrWVgxv6vZfJ7&#10;F+8Mran9peZq0/6Nl7/1o6Nrb3V5ItIzFDz3sukmuby2Ocf8N+XVS/zq/k6/AT+Yp3HiO9fkntfu&#10;3J7+wmwML1pQ1G0Mpv7amLXa+Aze5twY+KXG0u2J45K1cjuysLzFrsjItvSPZoP+Hjf5wf8Azzmz&#10;f/RP4n/64+2/9Yf3f/8ACS8zf9y29/60dKf9d/k3/pu9k/7K7b/rb0TD/oGA/lA/88N8lv8A0Oux&#10;/wD7Evfv+Hjf5wf/ADzmzf8A0T+J/wDrj79/rD+7/wD4SXmb/uW3v/Wjr3+u/wAm/wDTd7J/2V23&#10;/W3r3/QMB/KB/wCeG+S3/oddj/8A2Je/L/OO/nArIkh2zsuTxusgSTp3EvGxU3AdP4jZ1v8Ag8H8&#10;8e1Fn7He8FndQXa+0HMbtGwYK+2XpUkGoDDwRUVGR58Djoh5n9w+RuZ9h3Xl269ydvtre9geFpLa&#10;+to50V1KsY5dbeE+kkK4AZTlSGAIV+x/+E1v8orZG6sBu2l6u70z8+3Mrj8xFht1bs7Jye38nJjq&#10;uGrio8zi127RtksbPLComgLhZY7q11JBdKv+dL/OSrYTBLgtnLG+ry+Lp7FRtKGvqWVxktbI1zdb&#10;2b83sLDrmPlf7yHNFl+7dx9tuZVsSe5ItqvIw/yYiCpX+jXT8q06xR9o/uz/AHN/ZfmVOb+Vbnar&#10;nmOOngzX+5w3ZgYMG1wLJJojlLAfqhfFFKK4BNbMvlv8Leifmf1/F1T21n/kHhutTKJcpsvq/Jb1&#10;69w+5BHAKempdzNg9pjIZvE0cQ/aoZpzQhzrMJcKytK/ziv5wKiy7b2aB/4h/E//AFy9x8fYf3fP&#10;H2l5m/7ll7/1o6zJT3c5LjUKnPWyAf8APXbf9beqpJv+Ew/8oadtcuyPkuzf1O+uyP8Abc7SP9Pf&#10;L/h43+cH/wA85s3/ANE/if8A64+9f6w/u/8A+El5m/7lt7/1o6v/AK7/ACb/ANN3sn/ZXbf9besP&#10;/QMB/KB/54b5Lf8Aoddj/wD2Je/f8PG/zg/+ec2b/wCifxP/ANcffv8AWH93/wDwkvM3/ctvf+tH&#10;Xv8AXf5N/wCm72T/ALK7b/rb17/oGA/lA/8APDfJb/0Oux//ALEvfv8Ah4z+cF/zzmzf/RP4n/65&#10;e/f6w/u//wCEl5m/7ll7/wBaOvf67/J3/Td7J/2V23/W3rtf+EwX8oJSGGxvktcG4/3/AF2R9f8A&#10;0EvfQ/nF/wA4IcDbmzR/5R/E/wD1y9+/1hvd7/wkvM3/AHLb3/rR03H7t8kwosUXPGxrGOAF3bAD&#10;zx+p6nrJL/wmH/lDTsXm2T8mJHNru+++yGY2AUXY7SJNgLe+/wDh43+cH/zzmzf/AET+J/8Arj79&#10;/rD+7/8A4SXmb/uW3v8A1o6c/wBd/k3/AKbvZP8Asrtv+tvWL/oGA/lA/wDPDfJb/wBDrsf/AOxL&#10;37/h43+cH/zzmzf/AET+J/8Arj79/rD+7/8A4SXmb/uW3v8A1o69/rv8m/8ATd7J/wBldt/1t69/&#10;0DAfygf+eG+S3/oddj//AGJe/f8ADxv84P8A55zZv/on8T/9cffv9Yf3f/8ACS8zf9y29/60de/1&#10;3+Tf+m72T/srtv8Arb17/oGA/lA/88N8lv8A0Oux/wD7Evfv+Hjf5wf/ADzmzf8A0T+J/wDrj79/&#10;rD+7/wD4SXmb/uW3v/Wjr3+u/wAm/wDTd7J/2V23/W3r3/QMB/KB/wCeG+S3/oddkf8A2Je/f8PG&#10;/wA4P/nnNm/+ifxP/wBcffv9Yf3f/wDCS8zf9y29/wCtHXv9d/k3/pu9k/7K7b/rb12f+EwP8oIm&#10;52N8lr/+H12R/rf88l79/wAPG/zg/wDnnNm/+ifxP/1x9+/1h/d//wAJLzN/3Lb3/rR17/Xf5N/6&#10;bvZP+yu2/wCtvXv+gYD+UF/zw3yW/wDQ77H/APsS49+/4eM/nBf885s3/wBE/if/AK5e9/6w/u//&#10;AOEl5m/7ll7/ANaOvf67/Jv/AE3eyf8AZXbf9beux/wmC/lBqwP9xvksSP8As++xz/vW0vfv+HjP&#10;5wX/ADzmzf8A0T+J/wDrj71/rD+7/wD4SXmb/uW3v/WjrQ93uTRw572T/srtv+tvXj/wmD/lBnj+&#10;43yWA/IG+uyAD/66Xv3/AA8b/OD/AOec2b/6J/E//XH37/WH93//AAkvM3/ctvf+tHW/9d/k3/pu&#10;9k/7K7b/AK29cf8AoGA/lA/88N8lv/Q67H/+xL37/h43+cH/AM85s3/0T+J/+uPv3+sP7v8A/hJe&#10;Zv8AuW3v/Wjr3+u/yb/03eyf9ldt/wBbevf9AwP8oH/nhfkt/wCh12R/9iXv3/Dxv84P/nnNm/8A&#10;on8T/wDXH37/AFh/d/8A8JLzN/3Lb3/rR17/AF3+Tf8Apu9k/wCyu2/629d/9AwP8oH/AJ4X5Lf+&#10;h12R/wDYl79/w8b/ADg/+ec2b/6J/E//AFx9+/1h/d//AMJLzN/3Lb3/AK0de/13+Tf+m72T/srt&#10;v+tvXX/QMB/KB/54b5Lf+h12P/8AYl79/wAPG/zg/wDnnNm/+ifxP/1x9+/1h/d//wAJLzN/3Lb3&#10;/rR17/Xf5N/6bvZP+yu2/wCtvXM/8Jgv5QZ4Oxvkrb62G++x7f8AvJcn37/h43+cH/zzmzf/AET+&#10;J/8Arj79/rD+7/8A4SXmb/uW3v8A1o69/rv8m/8ATd7J/wBldt/1t64j/hMB/KCuCNjfJXjnnfXY&#10;/wDxO0vfX/Dxn84L/nnNnf8Aon8T/wDXH37/AFhvd7/wkvM3/csvf+tHVR7vcmitOe9l/wCyu2/6&#10;29ZD/wAJhP5QhIP9xvkoLfQDfXY1gB9B/wAen+PfX/Dxn84L/nnNnf8Aon8V/T/tY/4e9r7Ce77s&#10;FHtNzMCfXbbwfzMIHTUvvFyVAjSvz3tBUfw3UDH8lVyx/IHqVS/8Jfv5RNVPHTxbH+RavIbKarsT&#10;flFBe1/3Kms2zT08Q4+rOo9t+Q/m9fzfMjSTUcuB2tFDVQyQ1BpupMRFLLBMrJJEZfvnliV0Yhgh&#10;QspINwbexnyf7de+HIW5wbvs/spu77tE2qOWbab2cxnOUGjwwRU0bTqHr1CHuvt3tD767NPsPOPu&#10;zInLMqhZLS33K3s4pQGDfqdizSAkA6WkMeMLx6OR8Vv5KP8ALP8AhH2LiO0Oqei9yZbtDbNX/ENs&#10;b33zk+xux6vbNU0Jhjq8FRlJNn0uSpwS0NWKJq2nc6o5UNrIuk/mb/zSKU87A2RUoQ4aKq6ixrRS&#10;GQWkeZIslCKh3H1Mmr/D3Md5z998u6QqnIm/QvUd0eyXOoUOANcDgD5AdY12P3IvuP2V1HdSb8Lg&#10;qDRZN+7flTw5o2GnioVgPUHq0rctdFnsZJj6DPdg7SqJJIn/AIxtvZtZJk40icO8MY3LsbceMEc4&#10;GlyaYvp/Synn2u6X+b//ADeKGmjoqLauyaOihRY4aOk6cw9NSRIgUKsdNBkI4UUaR9F+ov7grmD2&#10;0+8LzVfXO5cxchc4Xl5Mas0tjftXJNADDRVBOFAAHkOsuOSLP7vHtxt1ntfJjcqWNvBlWSa0Muql&#10;C7TNIZXkYYZ3dmYYJI6pj7v/AJGHwP8AkjvLM7/703V80uzt2Z6RmyWU3V212tklMP3P3cePoqGT&#10;a/8ADcXiKWo9UFHSww0kFgI41CgCQP5xP84BbW21s0W/79Biv/rl7Dv+sN7vVr/rSczV/wClZe/9&#10;aOpNj92eSIhSPnfYwP8Anrtv+tnQBy/8JjP5RU3+d2Z8mX/wO++yCPzfj+6X5v75/wDDxv8AOD/5&#10;5zZv/on8T/8AXH37/WH93/8AwkvM3/ctvf8ArR07/rv8m/8ATd7J/wBldt/1t6j/APQMB/KCPP8A&#10;cb5K/wDod9jj/e9pe/f8PG/zg/8AnnNnf+ifxP8A9cffv9Yf3f8A/CS8zf8Actvf+tHXv9d/k3/p&#10;u9k/7K7b/rb17/oF/wD5QX/PDfJX/wBDvsb/AOxP30f5xn84I/8AMObO/wDRP4of/JH37/WH93//&#10;AAkvM/8A3LL3/rR1U+73Jp/53zZf+yu2/wCtvWRf+Ewf8oNfpsT5Jf7HfXYx/wDlT9+/4eM/nBf8&#10;85s3/wBFBiv/AK5e6/6wvu8f/BS8z/8Actvf+tHWv9dzk3/pvNl/7LLb/rb13/0DC/yhCf8AjxPk&#10;mP8AW3z2MP8A5U/x76P84v8AnAn67b2af/KP4n/64+/D2E93hw9peZ/+5be/9aOtH3b5LPHnrZf+&#10;yu2/629cl/4TE/yhkN12P8lAf8N9djn/AOVM++H/AA8N/N+/55rZv+w6gxX/ANcvdv8AWH938/8A&#10;MJeZ8/8ASMvf+tHTR91ORjWvO+yf9ldt/wBbepC/8Jk/5Rw/Tsv5LD8f8f12MP8AeP7p++v+Hhv5&#10;vwNxtvZ4P9R1Dix/vIyX+Pt2L2N944HV4fajmdZF4EbbfAj8xDXpBee4HtpuMTQ7hzTy/PCRQrJc&#10;2rgj0o0h6n0f/Cab+U9jp46qg2v8nqOphIaKopewOyoJ42X6PHLFtVXRx+CDe4H9B7wSfzfP5u0x&#10;Jm2nseYn6mbpvCy/i39uvb6Dj2LNv5J+81tIVdu5X56hQcFW23PT/vJjK/y6jjdtg+7LvZkbc9u5&#10;MkkatWDWKPn0ZHVgfsI6Mhsr+TV8TOuEp4Nid0fzDdq0lMqpDQYX5Id/UeMEaG6QtjI8d/D5IVI4&#10;jaMp/h7bJ/5tP82ttDR7U2jSFFMY+z6ix6p42QoYxTHJS0yISdXpRbML/wBbyhtu8fe4t7dLc+3m&#10;+ThVA1T7PcayR+Jn8FGZj5kk1+3rGHmj7on3I9+3W73bcN0jjup5C5Fvux0D0VQrOFUcAK1oBnq1&#10;PqTYeL2DtfF7Rxm6uyd1Y3BUEWPp6zspZqzO1HjOsVuQz9ftnC5bMZB7HXNNLKWJuebH2HWf/mVf&#10;zRc/IZsttLDzsVlW0PUVIqfvKA7GKnlKFiq2uRxf2M9u9wfvn7coSz9ttwUCnHaJq44ZYV6rtv3T&#10;/uW7cnh2PMkiCoOd1IOOGSB0LiRIgsoPH9Sfx/r+wYg+Wn8w7+KUOTh2zWQ1+Omeooph18tMsMsj&#10;mSRrs0cbF76TqJunpPHHscy/eE+/atnc2sntjM1tItHH7ilYkAYwAT8xTzyM9SbJ7PfdWuNvn2iX&#10;f7VrKZdDKdwShH2k9uc1FM93HPXGeZKaGSeRZWSJS7LBTz1UxCjkR09LHNUTPb6Kisx/A9mU68/m&#10;k/zV+q8bLjNjbL2fhIqmqnrq2pg6noP4hX1dRI0jzVtb/FBPPo1aUUnRGgAVQPeOPuL/AMFn7pbz&#10;b73zXylze08EaxxRwbdf28MSqPwRxRKAW4u5q78GYqAAMeWPb37rnK+03G0IOWdwhmADvf3FpeSs&#10;oACrrndtKqBhUCitWNWJJq++WX8uH46/M/sPFdjdzdhfL+Gv27TQ0u1dt9f9k9p9f7I2qI0C1FVg&#10;9r7c29S0MGUyUl3qq2XzVc9wjSmKOKNBOH86r+csV0y4bZ86/wBJ+m8LIT/rua4SMf8AXPss23Z/&#10;vQbWAsXIXNEqDyl2m5kP+9G21/8AGugHv/3dfua79KbgLs9jcHztN2MCj5CMXRhA+QjFPLz6i9ff&#10;y0/jJ1xCtJjN0fJXO0ahAYN4V+a3LUPouA0mYr+ujn2cj6t93qNuT7aKn+cX/N8q9Rm2nse7G7FO&#10;m8UhJ/qdOSFz7FMO5/esgpo9s99/PZrv/rT0Rxfdh+6RCKJzcv57zEf+fuh9ovit0HQGM09F2iBE&#10;umNZYt8TKq88Dy4Fjaxta/09pus/mw/zZ69i1RtLaGsgjWnUeNjcAgggOuSDW5+l/Ztb80/e4hos&#10;XtpvNPnst1T+cVOlS/d2+6bbiv8AWtCB/wBJaNv5AnoRMP051fikWmx8O/o4tV/HUUG6mgLH6lhU&#10;4IQgk/k/T/b+01WfzPP5p1b6arZm1pgTyrdQ46VT6Sh5asewKkg2IuD7OYOdvvkwisPtzuq/9Si4&#10;B41/gHTsfsZ91KM9nNlP+pkOhGoet9q0iBqX+ORg8g/d5CB/1BhdFihb0MoIDDi3vCP5nX81RdGj&#10;beIjCcqsfV8CR2/1PjWvEekfgWsP9b24eePvjGur2x3Ak+uzTE/t0V/Prbexn3T3+PmZD9u4r/m6&#10;kDrraKiT/IJyZf1sUdnZjyzF/ty5Zr8m9zf3CqP5lX80+qYs+36JSxuRF1ysaE2A5jXJeO1h/T2o&#10;i9wfvkxABfa+9IHrskpP7fDr/Pra+xf3TVFP6xxU/wClgv8Am6cabaW3KVVWKilsv6S9K7MP9ZzS&#10;6+f9f21D+Yh/M9E/3DbVxskv48vWsMkY5BuIHrzAGuPrpv7Wf66H30/D8Ie2l+E+WyzA/wC9aK/z&#10;623sb905l0nmOKn/AEsF6df4Zj9HjC1ir/tMc6t+P92CDX/vPt4o/wCZZ/NQoak1UG28MzkemKp6&#10;pxdVTRHTp1xUtVPLAj2H103P59oZ+f8A75FxF4UntjuNPMjZ7hSftKqCegrun3Xfuc7vK81zzXcJ&#10;Iy6T4W8yRY9KRsop1nipaCCJYVglZR+XpZ5HY3vd3MJZjc/n27xfzSv5skCBI8JhlVSDGq9R4QRx&#10;ML2eGBGFPHIt+GCBhxzwPaF+bfveSEl/avcCTx/3UXNT8iaVI+Vc+fQdH3MfuJm5jvLncDcXC/im&#10;3iaUn7dchr9hx1ndIZUeMfcxq/6vHDNESOeNQhBtz/X201H8zT+azV1dRW1WKhnqKrV9w0nW0LJN&#10;qCA+WP7vxSArGB6gfSLfT2ti56++FDDHBD7UXaxJwpsktR9h0VHrjzz0N7f7uX3ObWw/ddvu8C7b&#10;SnhfvAFCPmpqD00Ptbb8k1PVtjYfu6Us1NWCnC1kBYMrGKpEQqIiQ5/SwPtQ7d/mr/zWtrahidk7&#10;IhEgXyn/AEDbZWSfRaxnqaeKCqmPH9qQ+y3c+Z/vhbvQ3nt3vLEcP91t5QfYrEqPyHTMH3bfudWg&#10;/wAT31ITSlV3IDB8s1x0HHYXQuwuzwo3XU74mCP5Io6Dfu8sZSwyaHjEsWOpMtHjI5VEp0sIdSk3&#10;Fjz7Vzfzi/5t0nDbE2AeNPPRWOHBtcA/ejT9Pxb2TC7+9wvD2+3v/uWT/wDQHSxfu/fdPQgrzlLU&#10;f9JQf5ugVj+BvSMIlSPK9piOZmfQd/5WTxsxuzI8kDzXJP1ZmI/HuJ/w75/Nmvf+4ewv895rf6Ea&#10;LT5NFr2/iFrf2v8Ag/P19u/vL73dKf6329cKf8kufhX/AEn5fZ1f/WI+6n/02s3H/o5j9nw8P9Va&#10;dPf+yVdP+Lx/xHsW/wDB/wCD+b++ld5vF959193f7fT99o/Y1adHg40avV7/AP/Woj9/TJ1x463+&#10;Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvf//Xoj9/TJ1x463+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvf//Qoj9/TJ1x463+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf//Roj9/TJ1x463+Pfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvb3hds7k3I9RHt3b+bz70ixvVJhcTX&#10;5V6ZJS4iaoWhp5zCspjYKWsGKm309sy3FvbhTPOiA8NTAV+ypHRZue97LsqwvvG72toshIUzSxxB&#10;iKVC62WtKitK0qK9M+X3Ft/b6wPns7h8IlUzrTPl8nRY1ahogplWBqyeEStGHBYLe1xf6+3/AP0W&#10;9m/8+633/wCgjuD/AOt/tn947f8A8p0P+9r/AJ+ij+vXJH/TY7V/2V2//Wzpj/0kdd/897sv/wBC&#10;nB//AFd79/ot7N/591vv/wBBHcH/ANb/AH7947f/AMp0P+9r/n69/Xrkj/psdq/7K7f/AK2de/0k&#10;dd/897sv/wBCnB//AFd7Ys3tbc22vtv7x7czuA+9832f8bxGQxX3f23i+4+2++p4PP4POmvRfTrW&#10;9rj29Dc29xq8CdHpx0sDSvCtCaVp0a7Zvuyb14/7m3m1u/Cpr8GWOXRqrp1aGbTq0tStK0NOB6es&#10;PuTbu4fuP4Bn8LnPtPD93/B8pQ5P7X7jy+D7j7Kebw+fwPo1W1aGtex9sXt7o16evfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69172rn6/35Hjmy8myd3JiUomyT5R9t5lccmOWA1TV7VpohTLRLTDyGUto&#10;Ceq9ufaUXtkX8IXcXi1pTWta8KUrWtcU6D683cqPeLt6cz7eb8y+GIhcwmQyFtPhhNerXq7dNNWr&#10;FK9JZd87KevXFpvDaz5N6sY9Mcu4MS1e1e03260S0YqzUNVtUHxiMLrL+m1+PaaoqKsyNXT0GPpK&#10;mvrquVIKSiooJaqrqp5Dpjhp6eBHmmlkY2VVBJP09qHdI1Z3YKgFSSaAfaejq5ubazt5ru8uEitY&#10;1LO7sFRVHFmZiAoHmSQB0oaurpKCmnra6qp6KjpYnnqaurmjpqanhjGqSaeeZkihiRRcsxAA9veZ&#10;2ZvDbtLHW7g2puXBUUs60sVXmcFlMZSyVTxyzJTR1FbSwRPO8UDsEB1FUY2sD7Ziu7WdikFzG7gV&#10;orAmnrQHh0V7bzJy7vE72u0b/ZXVyqFikM8UrBQQCxVGYhQWUE0pUgcSOmfE7t2rnqh6PB7m29mq&#10;uOBqmSlxOaxuRqI6dJI4nqHgo6maVYFlmRS5GkM4F7ke037UdHXSg9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9vGG29n9xzy0u3&#10;sHmM9UwReeenw2MrcpPDBrWPzSw0ME8kcXkcLqIAuQPqfbUs8EADTzIik0qxA/w9F25bxtOzRRz7&#10;vultaQO2lWmkSJS1CdILsoJoCaDNAT01ZbO4PAQxVOdzOKwtPNL4IZ8tkaPHQyzaGk8MUtZNCkku&#10;hC2kEmwJ98czgM7t2qjotwYXLYKtlgWqipMzjqzGVUlK8ksKVMdPWwwSvA8sDqHA0lkYXuD79FND&#10;OpeCVXQGlVIIr6VHn1bbd22reIHuto3K3urZXKl4ZElUMACVLIWAYBlJFa0IPAjrlic3hs9TvWYP&#10;L4vNUkc7U0lVia+kyNPHUJHHK9O89HLNEs6xTIxQnUFcG1iPbT7d6X9Ofv3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve5NFRVmRq6egx9JU19dVypBSUVFBLVVdVPIdMcNPTwI800sjG&#10;yqoJJ+nurukas7sFQCpJNAPtPTNzc21nbzXd5cJFaxqWd3YKiqOLMzEBQPMkgDqPV1dJQU09bXVV&#10;PRUdLE89TV1c0dNTU8MY1STTzzMkUMSKLlmIAHt7zOzN4bdpY63cG1Ny4KilnWliq8zgspjKWSqe&#10;OWZKaOoraWCJ53igdggOoqjG1gfbMV3azsUguY3cCtFYE09aA8OivbeZOXd4ne12jf7K6uVQsUhn&#10;ilYKCAWKozEKCygmlKkDiR0z4ndu1c9UPR4Pc23s1VxwNUyUuJzWNyNRHTpJHE9Q8FHUzSrAssyK&#10;XI0hnAvcj2m/ajo66UHv3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve3/C&#10;7T3TuRKiTbu2s/n0pGjSqfC4bI5VKZ5Q5iWoahppxC0ojYqGsWCm309sS3NtblRPcIhPDUwFfsqR&#10;0U7nv+xbK0KbxvVpaNICVE00cRYClSutlrSorStKivTHl9zbb2+0CZ7cODwj1Su1MmXy1BjWqFiK&#10;iVoFrKiEyrGXAYre1xf6+27J4vJ4WunxmZx1ficlTeP7nH5OjqKCup/NDHUQ+ekqo4p4vLBKrrqU&#10;akYEcEH25HJHKgkikVozwIIIPlxGOPSyyv7Hc7WK9228iuLJ66ZI3WRGoSp0upKmjAqaHBBByOp+&#10;OyWOy9HDkcTX0WUx9R5Pt67HVUFbRz+KV4JfDU00ksEvimiZG0sdLKQeQfcH3fpV1N9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69172r9q9f753zLJDs7aO49zNCSs74TD12Qg&#10;piFVyKqpp4Hp6Xh1t5GW5YD6kXS3N7Z2YBurqOOvDUwFfsByfy6D2/c3cr8rIknMfMNnYhvhE0yR&#10;s3l2qzBm4H4QeB9D0lty742bs2JJd17pwG3VlAMC5fK0dDNUAsyj7annmSep5U/5tWsFJ+gNpm9e&#10;sd/9c/wz+/O1crtn+M/e/wAL/icKRfe/w77T73waZH1fbffQ6vpbyD3W03CyvvE+juVk0UrTyrWn&#10;7aH9nSblnnflLnL63+q+/W999No8XwiTo8TXo1VA+LQ9P9Keom0Oxdkb+/iP9zdy4zcX8J+0/iX8&#10;OlaX7P7/AO5+z82pE0/cfZy6frfQfaE9rOhV0tPfvfuvde9+9+69173JoqKsyNXT0GPpKmvrquVI&#10;KSiooJaqrqp5Dpjhp6eBHmmlkY2VVBJP091d0jVndgqAVJJoB9p6Zubm2s7ea7vLhIrWNSzu7BUV&#10;RxZmYgKB5kkAdR6urpKCmnra6qp6KjpYnnqaurmjpqanhjGqSaeeZkihiRRcsxAA9veZ2ZvDbtLH&#10;W7g2puXBUUs60sVXmcFlMZSyVTxyzJTR1FbSwRPO8UDsEB1FUY2sD7Ziu7WdikFzG7gVorAmnrQH&#10;h0V7bzJy7vE72u0b/ZXVyqFikM8UrBQQCxVGYhQWUE0pUgcSOmfE7t2rnqh6PB7m29mquOBqmSlx&#10;OaxuRqI6dJI4nqHgo6maVYFlmRS5GkM4F7ke4eG29n9xzy0u3sHmM9UwReeenw2MrcpPDBrWPzSw&#10;0ME8kcXkcLqIAuQPqfd5Z4IAGnmRFJpViB/h6U7lvG07NFHPu+6W1pA7aVaaRIlLUJ0guygmgJoM&#10;0BPUvLZ3B4CGKpzuZxWFp5pfBDPlsjR46GWbQ0nhilrJoUkl0IW0gk2BPvjmcBndu1UdFuDC5bBV&#10;ssC1UVJmcdWYyqkpXklhSpjp62GCV4HlgdQ4GksjC9wffopoZ1LwSq6A0qpBFfSo8+rbbu21bxA9&#10;1tG5W91bK5UvDIkqhgASpZCwDAMpIrWhB4EdcsTm8Nnqd6zB5fF5qkjnamkqsTX0mRp46hI45Xp3&#10;no5ZolnWKZGKE6grg2sR7afbvS/pz9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9/wD/0qI/f0ydceOt/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173ZZ/Li/4vnav/ap2p/7mZz2Aee/7Hbf9M/8AgXrCn75n/JL5C/56Lr/j&#10;kHVe3z8/4s3Wn/az3N/7i4b2cjuf5P7B6MzuK2/u3EbwyNbl8T/GaaXbtBhaulSl+8qaLxzvk9wY&#10;iVZ/LSsbKjLpI9V7gBbauXr3eIZJ7aWJUVtJ1Fga0B8lbGescPbX2N5s90tqv935f3Hboba3uPBY&#10;XEkyMW0K9VEdvKCtGGSwNa4pnop3Unxy3v3NhsnnNr5TatBSYrKfwmojz1dl6Woeo+0p6zXCmPwe&#10;UiaDxVKi7OrageLckHP+HDelv+eY7Q/88u0//s19mn9SN2/5SLf/AHp/+tfUj/8AAf8AuX/0fNi/&#10;5zXX/bF0K/8AsiPbv/PR9cf+ffc3/wBiHsm/y2+Q+y++v9H/APc/F7oxv91P71/xH+8lFiaPzfx3&#10;+7f2n2X8LzeY8nj/AIPL5NfjtqXTqudIp5Z2O72b636qSNvE0U0En4dVa1Vf4hTj1kf9332f5l9q&#10;P63f1ivrGb6/6Xw/pnlengfU69fiww0r4y6dOqtGrSgqbL4vdEbu6T/vx/erI7byH95v7s/Yf3fr&#10;MnVeL+Df3g+6+7/iOHxXj8n8Vj8ejyX0tfTYXJt7FXWR/Rsffvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3XvZ9fgx1PsfszJ9j1G+NtUG5KXb9FtmKhhyDz+KmqMzPnGkkWGGaESO8WJ&#10;tdr6bcfX2DOcNyvNvjsFs5zGzl60pkLp/wCgusUfvS8/80ck2XJsPK+9S2U93LclzGFqywrAACWB&#10;oAZa0FK/l0Sf5mdnby68x2wYNm7grdv1OcrNxS1stCkHkqIMTDhljjaWaKUoqSZS9ltqvz9PZbfk&#10;HhsVt7unsbCYPH0mKxGM3HUUmPx1DClPSUlPHDBohghjAVEF7/4k3+vs/wBklkn2mxmmctK0YJJy&#10;Sepo9otyv949tOTdz3S8kuNwns1eSRyWd2JapYnJPRgejMtk891FsHMZmuqcnlMjgIKmur6yVp6q&#10;qneWbVLNK5LOxt/sALewc9mnUjdCv797917r3v3v3Xuve/e/de69797917r3v3v3Xuve7989/wBk&#10;k5n/AMV0yP8A77Sb3C8P/KzRf89w/wCrvXJjav8AxILbf/Fyj/7uQ6pCwv8A2VDif/E90H/vw4vd&#10;KPTu48TtDtTYG6M7O9NhsBurD5TJ1EUEtTJDRUdXHLPIlPArzTMqKSFUFj+Pcs7pBJdbde28IrK8&#10;bADhkjGT10z9xtmv+YuQ+bdi2qIPuV3YTRRqWCgu6EKCzEAVPmSAOrfe18Bk91da7423hYUqMtm9&#10;tZXG46CSaKnSWrqqV4oUeeZkiiVnb9TEAfn2df5g/Ivqnt3rTB7b2Nm63JZah31jM5UQVOFyuNjT&#10;HU2A3NQTSieupYIndanJwjQDqIYm1gfYS5X2Lcts3Cae8hCxGEqKMDksh8j6A9Yzfd19nOffbznb&#10;dN65p2yKHb5dqkgVlmikJkae2kA0ozEDTG5rSmKcSOig/FXoTszq3sLM7g3niKPH4us2ZkcNBNT5&#10;fG5B2r6jObdrYojDR1M0qq1Pj5TqI0gqBe5Hut/2POszej/e/e/de69797917r3tZ9cYWn3J2FsP&#10;btXCKilz+89r4WpgZ2iWenyucoaGaFpEIaMSRzlSwIIvf2kv5Wt7G8nU0ZInYfaFJ/ydBvnLc5tl&#10;5Q5r3i3k0T2m23UytSulooHcGhwaFQaHj0kt/Zefb+xN656llMFThNpbjy9POqLI0M+Nw9ZWwyiN&#10;wVkMckIOkgg2t7Pl84uqOuet9pbDl2NtDD7bnyO4cnDXVFBC/wBzVQw4yJooZameSadokc6gurTq&#10;5tfn2DuUNyvr+5vBeXTyBUFAeAz6dYpfde5+5y5z5g5rj5o5iub2KGziKLIw0qWkIJCqAtSMVpWm&#10;OHRKfhv2bv7sDdG9Yt5bpyu4IaDBY6WjgrpU+3ppZsjKsksUEMcUKyuotq0308Xt7ra9jzrNHqwP&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvdg38uz/mZu+P/AAxD/wC9Bh/YJ55/&#10;5J9p/wA1v+fW6xE++J/ypHK//S1/7V5uiL/PP/mXezv/AA9B/wC6PK+2r+Yb/wAzp2x/4i/C/wDv&#10;Wb19uckf8km4/wCehv8AjkfS/wC5/wD9O03z/pezf9otl05/BH/mUW4//Ej5f/3mdoeyHexl1lZ0&#10;dX3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvYk9O7jxO0O1Ngbozs702GwG6sPl&#10;MnURQS1MkNFR1ccs8iU8CvNMyopIVQWP49oN0gkutuvbeEVleNgBwyRjJ6BfuNs1/wAxch827FtU&#10;QfcruwmijUsFBd0IUFmIAqfMkAdB/wBr4DJ7q613xtvCwpUZbN7ayuNx0Ek0VOktXVUrxQo88zJF&#10;ErO36mIA/Ps6/wAwfkX1T271pg9t7GzdbkstQ76xmcqIKnC5XGxpjqbAbmoJpRPXUsETutTk4RoB&#10;1EMTawPsJcr7FuW2bhNPeQhYjCVFGByWQ+R9AesZvu6+znPvt5ztum9c07ZFDt8u1SQKyzRSEyNP&#10;bSAaUZiBpjc1pTFOJHRQfir0J2Z1b2FmdwbzxFHj8XWbMyOGgmp8vjcg7V9RnNu1sURho6maVVan&#10;x8p1EaQVAvcj3W/7HnWZvR/vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173Zx8H+leuN/wCw&#10;N0bm3ttDFblrKbekmGx82T80y08FBhcNkJIVplmSAo0uUBYsra/oeBb3H/N27X9le29vaXTRoYtR&#10;p51Zhx/LrCH70HuXznylzbseycscxXFlbPtgmkWLSNTPNNGDqoWqBFQUIpx4nquv5jdvb/2Pvjbm&#10;3dn7qye36SfaKZauhx3hiM81bl8tQpK1Q0TzBlixpACsNP1HJ91z7sghpd1bmpqaKOCnptwZmCng&#10;hRY4oYYcjUxxRRRqAqRxooCgCwAt7HNsS1tbsxqxRa/sHWZHL8ss+w7JPNIXme0hZmJqSxjUkknJ&#10;JOSfM9H42xNNU7a29UVEsk09Rg8TNPNKxeWaaWgp3llkdiWeSR2JJPJJ92b/AMuL/ix9q/8Aa22p&#10;/wC4ec9x/wA9/wBttv8ApX/wr1hD98z/AJKnIX/PPdf8fg6rs+fn/F560/7Vm5v/AHKw3spHzO/7&#10;KU7I/wDJP/8AeC2t7E3Kv/JAsP8Ab/8AVx+sgvu2f9OV5L/6i/8AtPuujQ/En/snzr//AMmv/wB7&#10;bcnsr/sQ9Tl0Y73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173mp4JaqogpYVDTVM&#10;0UESkhQ0szrHGpZiFUF2HJ4HvTEKpY8AOm5pUghlnlNI0UsfsAqf5dYp546aCapmJWKniknlYAsR&#10;HEhkchRckhVPA593+Z6t258W+haiuw+DSvx+xcRioFx9NLHQS5zM5LIY7DtX1tX4ZdM+QyleJ6mX&#10;xuwTVpU2VfcLQpPzFvKpLNpeZianOlQC1APkBQCvXJXarbeffX3Xhtdx3QxXm63EreIwMgghjjkm&#10;EaJqHbHFHojXUoJpVsluqPcLSZ/5I92QUeVzLUVfvPKZOdq6ojkrYsNicfQ1+VWio6XzRaoaDG0J&#10;hp4taKW06mFy3uon5AfIzNd/ttT+L7cxe312mc/9oMbVVdU1UueOG8oqGqgoBpxhk0lQNWs3H09y&#10;bsuxQ7L9T4U7P4umtQBTTq4U9dXXQr2k9m9s9pBv37v3me8bcPA1+IqLp8DxqadP8XjGtSaUHz6t&#10;L6O6DxHR67m/hefyWdbc4wn3Rr6alplp2wgy3jNOtOWJE5yzagxNtAsfr7Ln7Pepk6Hz3737r3Xv&#10;fvfuvde9jN8dv+Z69Tf+H3t7/wBz4vZVvn/JH3L/AJot/g6jf3i/6dZz/wD9Kq4/6tnoJe+f+ZMd&#10;nf8Ahl53/wBwZfdlf8w3/mS22P8AxKGF/wDeT3r7APJH/JWuP+edv+Px9YU/c/8A+nl75/0opv8A&#10;tKsuq9vgj/zN3cf/AIjjL/8AvTbQ9l0/l2f8zN3x/wCGIf8A3oMP7Peef+Sfaf8ANb/n1upj++J/&#10;ypHK/wD0tf8AtXm6Hv55/wDMu9nf+HoP/dHlfbV/MN/5nTtj/wARfhf/AHrN6+3OSP8Akk3H/PQ3&#10;/HI+l/3P/wDp2m+f9L2b/tFsunP4I/8AMotx/wDiR8v/AO8ztD2Q72MusrOjq+/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/wD/06I/f0ydceOt/j3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173ZZ/Li/4vnav/ap2p/7mZz2A&#10;ee/7Hbf9M/8AgXrCn75n/JL5C/56Lr/jkHVe3z8/4s3Wn/az3N/7i4b3w+fWz927j7G2ZVbe2tuP&#10;PU0GyhBPUYbCZPKQQz/x3KyeGWahpZ445fG4bSSDYg/Q+98mXVrBYXSz3MaMZq0ZgPwr6nq33TeY&#10;uX9m5N5kg3ffbO0nfc9SrNNHExXwIhqAdlJFQRUYqCOuXwi3XtfAbB3bTZ3cmAwtRNu8zwwZbMY7&#10;HTSw/wAFxkfmiirKiF5ItaFdQBFwR7Ih/ot7N/591vv/ANBHcH/1v9jH947f/wAp0P8Ava/5+sqv&#10;69ckf9NjtX/ZXb/9bOjp/wCkjrv/AJ73Zf8A6FOD/wDq72jftKv7v7D7ao+++4+0+z8Mn3f3fk8P&#10;232+nzfceb0aLatXFr+1WpdOvUNFK18qetfToS/UW/0/1Xjp9Lo169Q0aKV1aq000zqrSma06Vv3&#10;VN9t979xB9n4Puvu/LH9t9t4/L9x59Xi8Hi9Wu+nTze3u4XpL4k9bdX7Qj3x3HR4jM7kixpzGYG5&#10;Wp5tq7PpY4vuZaU0VQWx1bVUkY/yipqBKokW0IUAtJF+78zX+4XRtNrdkgLaV0V1ueFajIB8gKfO&#10;vlzp9zvvBc6c88xPyv7cXNxbbK03gw/TahdXbE6Q2tf1EVz/AGccek6TWQsSAlU/cPyh7A7G3U+z&#10;up6vKYnb8teMVijt5Z4ty7qqXl8EdSKuBVr6OnqX/wAxTwGNijXlLEhUVeI7w+H29cxFsmCn2ZM2&#10;TlTG0Qy/X4oMJkZ5XEENJFV5DBw00BlYgRmfwqxICnUQCml2jmi0iN2WlGkVOmSrD50DV+2leiDc&#10;fa/7xXLW3PzNLLuSiBTI/hX/AIk0agai5SOcs1PxaNZAqSKAnpM5Xpz5V7QxMm75p92wrjonyFYc&#10;Vvk12XoIY0M01TJS0GZlqJhEATIIfKyi5YaQSCx/Lf4l4jZWIqezusKN6LAUbxf3q2ssk9THiknl&#10;WJM1iHneWdcf55FWop2ZhBqDx2iDLGIOWeZZbuVdv3BqzH4H4Vp+Fvn6Hz4HPGcPu+/eB3HmbcIe&#10;R+eLgS7tID9LdEKplKiphmCgL4mkExyADXQq9XILmK+L3yfym78pT9ddjVS1ecq1k/u1uRo4YJMk&#10;8MRlfEZVIUihNd4Y2aCcKDNpKPeQqzgF8PNv4Hc/fG2sPuTCYjcOJnxm5ZJ8XnMbR5bHTSQYKumg&#10;eWir4aimkeGVAyEqSrAEcj2dc0TTW+zXEsErJKGTKkg5YeYoepZ+8Xu+67H7Vb1uOy7ncWe4JPbB&#10;ZYJHikAadAwDxlWAIJBAOQaHHQ3fKzOZrbvSu4crt/MZTBZSDI7eSHJYbIVeMr4UmzVHFMkVZRTQ&#10;VEazRMVYBgGUkHj2Y359bE2Ps7DdaS7Q2btTastfk9zR10m29u4jByVscFLhmgSrfGUdK1QkLSsU&#10;D3Cljb6n2Rcl3l5dS7gLq6kkCqlNTM1KluFSadQ1903mrmjmPcudU5h5kv79IoLYoLi4mnCFmm1F&#10;BK7aS1BUilaCvDoA/hFvXeO7Mt2FHundu5tyx0WO289HHuDPZXMpSPPU5ZZnplyNVUrA0yxqGKWL&#10;BRf6D2Tr474vGZvu7rXE5nHUGXxdfualgrsbk6Onr8fWQNFMWhq6Orjlp6iJiBdXUg29infJJIdo&#10;v5IpGWRYyQQSCPsIyOsjfeG/vts9sedb/bbyW3v4rJmSSJ2jkRqr3I6EMp+YIPRru+MlkcP092Dk&#10;8TX1uLyVFt6pno8hjqqeirqSZZIQs1NV00kU8EoBNmRgfZ5fnj17sHZ/Xmzq3aWx9n7XrareYpam&#10;r27trC4SqqKX+B5Wb7aeoxlFTSzQeWNW0MSupQbXA9g/k2+vbq+ukubyWRBFUBnZgDqGaEnPWLf3&#10;U+b+bOYucOY7XmDmjcb62TbdSpcXM0yq3jxDUqyOwDUJFQK0JHA9E0+FW+t77q33uuj3RvHdW5KS&#10;m2iamnpc9uHL5ingqP4zjYvuIYMhWVEUU/ikZdagNpYi9j7T/wABdibH3jhuy5d37N2puqWgye2Y&#10;6GTcm3cRnJKKOelzLTpSPk6OqanSZolLhLBiov8AQe3+dLy8tZdvFrdSRhleulmWtCvGhFejf72X&#10;NXNHLm5clJy9zJf2CSwXJcW9xNAHKtDpLiJ11FamhNaVNOPT783d67x2nluvY9rbt3NtqOtx24Xr&#10;I9v57K4ZKt4KnErC9SuOqqZZ2hWRgpe5UMbfU+zFbA+NvXO0t89jdrbzwe2sfQNurJJsvE5GlxeP&#10;2rtfb9EY6ZcsuOlWHFU1XW1qSGAugWCFEkjs0lwR3u/X9zZ2G22k0jP4Y8RgSXdjnTXiQBSvqag8&#10;Ood5t96OcuYOVuTeQuW90vZrsWEZvJY2lkurm4ereEZAWlZEQrrAaruWR6hKEBd8fIHf259m7B6z&#10;2lmdw11au2se27spQVOSrty7jzlYJKg4tq+NpslUUtJSPGJgjlppXdJLrHY1o/K7KbfzPf2/sltX&#10;I4bK4GoO1xQ1+36uirsROYNmbdp6sUlVjpJaOUw1sUkcmhjplVlPqBHsfctxzxbLZR3COsw11DAh&#10;v7RiKg54Up8us1/YOx3fbfaXlOy36zubfdU+q1x3COkq6ry4ZNayAOKoVZajKlSMEdWF/GXHZ3E9&#10;IbIx+5aDLYzNQDcZrKLOUtZR5SETbtz09Mammr0jq4xLRyxvHrUao2Uj0key7+zzqYeh49nl+B20&#10;dqbw7D3jRbt2xt7dFFS7MNVTUm4sLjc3S09V/HMVD9zBT5OmqYoZ/FIy61AbSxF7E+whzlc3NrY2&#10;r21w8bmWhKsVJGk4qCMdYt/es5g3/l3k/ly65f3y8sbl9y0s9vNJCzL4Ep0s0bKStQDQmlQDxHRN&#10;Pmrujc21dibUrNr7izu26up3cKaoqsDl8hh6ien/AINkpft5p8fUU8ssHljVtDErqUG1x7OnT/Fz&#10;ruo7r3P2DnNqbcxmx9vYzAUu29sU2LxmJ2vVZePH/d5nOZPGU0NNQT0tCJY0VZEMM0zSGS/iAIUb&#10;mK+XabeyhuZGvJGYs5JZwtaKoJqanPDIFKcesapvfTnCH2z2PlHa9/vZ+aLyedrm5aWSW5WEyaIY&#10;IpGLSKz0YkqQ6IECU8SvRRZ/khvyn6g25sbDbm3Bkd5Z3I5yp3BuOoyWRye46bFSV32uJw+OyNRL&#10;UVsNTWGORmaNxLFEqBLeQkEX+b+S2puDt/bSbCr9vZuih6/w2KddoVWNyVLFlk3Nuy+NZcNJNEmR&#10;WCeH9k2lCOnFivsX8ox3MG13BvUdHM7HvBB06Ez3eWDnhx6yl+7BZb/tHt3vTc12l5a3LbvNKDdr&#10;JGxiNta/qDxgpMZZX7/hqGzUHo5vw6x+5sH1XuF960Wdw9ZLvjL5NG3TTZDH1MmMbbu2bZBTlkhl&#10;egaaGb90XjLI/Nw3s1fVHxg6o6U2C3ZPekGKyucpcfFlMum4EWu29thZdBhxNHh9M1Pmsw0siRFn&#10;SoaSoIjp0H1kDe5cw7lu179Bs7MsJai6cM/9ItxVfPyoMsfSBefvfLn73N5sHJftZLPBtckxiiNu&#10;Slxc0rWV5u1oYaAsArRhY6vMx4IWjs35G9m9vb2HX/TE+TxuGqa6THYt8E7UWe3G0ery5Oqyt4Z8&#10;RilijaQKjwLHAC87n6R5sF8pfibuzMjaeQ2HTYTGV8ox0OW3NsXake25w7eGNa37SqyNRQUkz6dM&#10;k8CxRqdUpiANvTcu8y20X1KXpeRRXSkj6vyqACfsNT5V6b3X2J9/+X9tO/2nNb3V9CviGK2vro3K&#10;0ydGtY1dwK1VHLMcRiQkVxZr42/J3bGJO56HetRmMjQxmvlxm3d6bmfcEJRfLIaT7qmoIK2qiW+p&#10;IZmkdhpjEhIuDny9+KeB2XhZe0usqI4/CU08Kbr21C8s9Jj462dIabN4cOZJIKIVMqx1EGopEHV4&#10;wqBwDTljmSa7lG3bg+qYjsfgTTirfOmQfPIOadSN93j373XmXc4+Red7nxtzdSbW5ICvIUUloZqU&#10;DPpBaN6Bm0srlmKkiv8AFj5MZrduXj637ErBXZiohlbbO4ZUjhqq6SjheWoxGVKCNJ6w08TPBNpD&#10;yFGVyzlCSgdF9SZHursTF7Ko6o4+jaGoyueygj8zYzBUDRCsqY4vpJUzTTxU8IPp88yarLcgT7xu&#10;abTYyXbrqaoCj1Y8B9nEn5A9ZEe6XuDZ+2fJ19zNcweNcBligirTxZ5K6FJ8lAVpHIzoRtNWoOjU&#10;9zdoUHUOw8lu+rp/vqpZYMbhcaX8S5HM1olNLTySjmOniihknmI9XhhbTdrA2hbpqvif8UKXF4PI&#10;7Oo8nuGro/u4oI8BQ7s3jWUbPJA+RrcrnJKemoaepnjZVj+4p43IbxRaVOmPbZeZOZGkmjuisANK&#10;6iiA8aALUkj1oT6nrBnYoPf339nvt0s+Y5INnjk0FjO9rZo9AwjSKAMzsqkEt4cjAEa5NTCtcW2q&#10;b5N/JupyWYoN2VePwVLVfayzyZut2xtSlqwqTpQUmNwsc9RWT08MikyeCeRQR5JNTDVm6672+Lvd&#10;Oci2LBsOgxmSyoljx2O3nsbasNLmJooXmempZ8dU5qkSr8KOUWZoWcrpS7lVOr7Z+YtphN4b1mjX&#10;iY5HqvzIIU0+yvzx1TnH2r99PbTa35pl5rlnsrehkks766LQgkAMyyLC5SpAYoHABq1FBIxb96X+&#10;R/UWGk3nNvWtyGPxhjevr9pbz3LLU4qKSVYVqKmGvp8RVNTeV1DtEsoQNd7IGIKD8z/jztvqeuwW&#10;8tjwHG7a3RV1ONrcCZZpocTmoYfu4nxskxkkXH5CmWQ+J3PhkiOg6GVIxPypvk+5JNa3h1XEYBDf&#10;xLwz8waZ8wc545D/AHa/eDeuf7XdeXOaJfG3qxjWRJ6AGWEtoIkAoPEjYqNYA1qw1dylnNR8SO99&#10;wdnUea2nvKb+Ibh25S0+QpM0I4opspiJpvtZFyCRCOM11DUNGPKqjzJINXrUs7j8M/jXt7tFMr2F&#10;v6kOS2vhsicNhsD5pYIMxmIYIKutqsm0DxVD47HQ1cISJWC1EzsHOiJkkb5q36fbjHZWTabh11M3&#10;8K1IAHlU0OfIcMmoR/eS96d35Faw5Q5SuBDvtzD400+kM0MJZkRY9QKiSQo5ZiCY0AKjU4ZIHy0+&#10;Qed64fGbF2RUjH7jy1AMtls34Y5psVipp56WkpscsySQLX18tNKXkZS0ESqUGqRXQw2a+UnxP2Tl&#10;6radD11JkKfC1c2MkrNt9f7RXCRzUkzU1QKY5DJYqrniikjP7iQFZANSlgQSSQ8u8yXcS3L32kuK&#10;0aR9WcitAR/PHn1D+2exXv7zNt8G/wB1ziIZbmMShLi/u/GIdQy6vDjlRSQR2lwV4MFoaATiPjd8&#10;m934um3PWb9Shny1LFkUpNwb43S2YkiqoVqIDOKGgydNDLJG49DzBkJswUgge7b6i+OvcfVv+kjZ&#10;FZs3Y+WrsZV5Hbeejnxuzsbk62jaWOow24sdVSY6gWWSrpnp5JmRZ6eUa9bICr+2zc982vcfoLtZ&#10;ZogwDLlyAeDKRU8DUDgRigPD3t97he8Xtxz3/Uzme23LdNvinSO4gKyXkkSPQrNbyKJJKBGEioCU&#10;kXt0qxDL11d2l311P2R/cDeNJuzeWMo8hS0Gfwjw5DddfjqSrWN4MtgshTR19aYkpZ1njhV2hnj9&#10;OhXIZKuOtuvs92jvXB7I25GGyOaqfG1RIrGmx1FCjT1+TrGXlaahpY2dvy5ARbsygyHf3sO3Wk13&#10;OexBw8yfID5k/wCfh1nTzpzdtXIvLW6cz7y9LO2SoUfFI5OmONK8WdiFHkBVjRQSLIewd84XrfaO&#10;Z3jn5CtBiKfWsEZUVFfWTOsNFj6UNw1RWVLqg/CglmsqsRcXj+p/jX8YNnU+a3hSYKecNFSz7q3b&#10;jEz+czGVeNpGhw2M+1r3pCyxsVgooR44l1Ss1nlMXPuW/wDMN00VqzgcdCHSqj+kaiv2scnh5Drn&#10;Nd8/+9XvjzHNtnLtxdJFQstraSGCCGIGlZpdUYfiKvM51OaRqtVQVR13Z3yD+Ru66jEbUqs1DAVk&#10;qYdtbYyL4PDYrGo6osuWyP3FEtVpZ1DTVkp1ytpiVbrGM218/wDE/wCRi121MVg9p5avhp5ahsVV&#10;7XbbWdSkUqkldiK5aPH1oCFxrakqPLGCC4UEX1cQ8ybEUuZJpVQmlQ+ta+jCpH+9Cnp03vm0+/3s&#10;21rv1/um4W9ozhRKl19TAXOQkqF5EzTAlj0sfhJINMO48J8nOhGo9y5PM7nxdDLPHAuSpdyDcGFe&#10;qYM6UeUo2q66kJcIdK1UHjcj0FiDatP5PfHiq6K3RTPjZ58lsfcjVM23MhUWaropYCrVODyboqo9&#10;XSJKrRygKKiI6gAyyKo95e3xd4t2EgC3kdNQHA14MPkfMeR/LrNX2P8AeCD3U2Kdb2JIeaLIKLiN&#10;fgcNXTPEDUhHIIZakxuKVKlCbCfjp3vTdz7bqEyEMOP3lt9aeLP0MF1payKYMtPmccjMzpS1Txss&#10;kRJMEosSVZGYR/gdtHam8Ow940W7dsbe3RRUuzDVU1JuLC43N0tPVfxzFQ/cwU+TpqmKGfxSMutQ&#10;G0sRexPtDzlc3NrY2r21w8bmWhKsVJGk4qCMdAz71nMG/wDLvJ/Ll1y/vl5Y3L7lpZ7eaSFmXwJT&#10;pZo2UlagGhNKgHiOkB81d0bm2rsTalZtfcWd23V1O7hTVFVgcvkMPUT0/wDBslL9vNPj6inllg8s&#10;atoYldSg2uPZn91/HbqLGdtbs7Q7Exu2Nm9Q7Wxe26LE4Kno6Tb+AzW4p6LyVk9RQYyCm+7p6dpo&#10;wsMKlqypYq2pYnRw9bb5ucm2W232Mkku5yMxZiSzKtcUJrQnOT8I+0EQdsHvF7hX3t/sHI3J97fb&#10;l7h389w8s7O9xPDbq9EVZJWbQzAMS7kCGIBhQurKXPbPfPaWR6v2x1zsPIbi3Z2nuXJbgq8nmZ6q&#10;qzucxGBhq/HSQ09bkZqg0s86xSEyysFpKdQy6WkR0HDZeQ+Mfd2LyeF2fiev90UGPghir8T/AHPj&#10;w9VRUzAw088FBk8NisjTwxFdMdRAgET2CurW9lF2nMG0SRy3Us8bscNr1AnzFQxB+YPH06jDmW09&#10;7/bC+sdy5i3Dd7G6mcmOX6szK7DLK0kU0sbE8WjcksK1UivQObuofkV09ksdl91ZPfG3K2unlkos&#10;p/eqTK01XUKRLUQzV2Oy2ToJ5pAdUkEzEyLcspW/uq35Y9JYzpXsSno9t/cDaW6Mac1g4KmV6iXG&#10;Sx1MlNksP9zITNUxUcoSSJ3u/hnRWZ2VnaReWt3k3axZp6fUxtpannioanlXgfmDw4dZ4ewPude+&#10;5nJ01xvOj+sFjN4M7KAolBUNHNpGFLjUrKMa0ZlCqwUWVfGLuDIdvbDnqs/4TujbmQGIzM1PGsMe&#10;RjenjqMflvt41WKnkq4y6SIlk8sLMoVWVQcboT48dV9a9S0/c3ceLx+ayNRg4t3TJmaU5XE7bwVT&#10;ClVi6anwhSaDIZirp5onkMsUkiTyLDEqlGaQL71vm43+5NtW1yMiB9HaaMzDBJbyUGowQKCp44xy&#10;92PeDnznX3Am9tvbi+mtrNLo2gMLeFLczqSsrNNUNHCjBlUKyqUUyOWDBUKj3b3v2V2F2fP1L1Pk&#10;a7EUEGZk2vE2JqRjMpuDM08z02SqJ8uHimocVTTxSIgjkjR4UaWQsGVUc8d8tPibm8nDga3r+bGY&#10;+smFG+WznX20TgEjdxGstWlHkcjkEpGuCSaU6V5YAD23Jy1zLDGZkvQzgV0rI+r8qgCv59Irz7v/&#10;AL/7XYybrbc3LPdxrrEUF/d+OSBUhC8ccZf5CXJwpPTdX/GD5O4fHS5uj3zFka6kiNWmLw2+d0jO&#10;PIqmRo6V6ugoKF6pbWAFSNTcKST7Bv5k9DdVbQxUe+uvMjt3buTFbTQ5vY9NmaBFr6WvZYocrt7D&#10;SVZqoZaWZ089PTIYTAxlCxiJy5pytvO5XUhs75JJI6HTIVOCPJmpTPkTmuM1FJH+7h7rc+8w378q&#10;832d5eWJiYw3rQyExsgJaK4mCaSGAOiSRg+sCMs5dQosfE7uvsvdOTk2Zvugz2exxpKiXD7yqMTW&#10;u1FU0StLNjM7lkpRTTR1MSN4Z6hxMJlERZzIgWuj2Ousx+j7+/e/de6972FOldydFboos/XdH0G1&#10;6SjhqqGk3DLtvZc2zRNUpFUTY9KyOfBYOSvMMU8pjbTIsetgCCxvCO7W+8W7wpu7yFyCV1Sa8YrS&#10;jNTyrwr1yE9zNl91NjudptfdC6vpLlo3e3FzeC8opKiQoVnnEeoquoVUtpXBoKUU9vbf7o25WYSi&#10;7jrdx1VXNTVlVgo9wbui3YYqd5YIq56SSHNZmOiE0sMYcXjL6FJBCiwCd29i/EekHZeBzuP2K/aC&#10;4rcNBNPU9XVtbmTuiXEzx0MjbjXaM8L1oqni01P3RCNZtYtcHW0WPMzfu+aF5v3fqU4mAXRUV7df&#10;ClcU/LqV/bHk77wdweSt12q73UcjGe3kCruaJD9KJVLj6f6tSE0hqx+FUio0mtCNvT2wvlFVHr3N&#10;YWu3ovXLZLBVsUNP2PR0mJ/u5Fk4HrEXANuiGVaQ0ySaqf7YFxcaDexIB8ZPj3Vd7bqqkyE9XjNk&#10;7cFPPuPJ0ioKqolqS5o8LjJJkkhStrFhdnkKusESlipZkVhpzBva7PbLoAa7krpB4CnFj8h6Yqfz&#10;6y297/d6D2r2GBrOKOfme8LLbxPXSoWmuaUAglEqAFBUyMaAgBiDw/InvWm6X2zTNQw02R3hnzPD&#10;gMdUlzTQR04QVWXyMcTJK1HSNKqrGGRp5GChgFdlsw3Llvif8b4KDbWWwe08TkJ6RJ4sbBtptz7k&#10;qaS7RpWZStkpMjX+OV4iEesnXyFW0X0tYAW8fMm/F7iKaVkBpXXoUH0AqB/vIx59YT7Jt/v97zy3&#10;e9bfum4XFokhUyNc/TWyvxKRIHjjqARqESHSCNVKiteW3sZ8nPkBNW7hxmZ3PlKGCpeCXITbhXbm&#10;36eqsJHpMbRpVUFD5I0kBdKWE6ARrtqF8VX1l8avlFs6sy20aLAx1IElFDufbOKG39wYLKCISRR5&#10;bHfbY6WsWPUD4ayJ4pYyTEwusg2u4b/y9dLHdO+njoc6lYfI1NPtU1B4+nV7fnf3q9i+Y7fb+Ybm&#10;7MJo5trmX6i3nirQmKTVIErT44WDK1BIpoUOSl7F+Qnxw3ZS4zdNZm5KcmOrl27uLJnOYPNY0ylJ&#10;Hxlf9xXxUrSaSPLSyLJHIAJFNihp37N67z/VW9c3sfcaJ/EMPOBHVQB/tMlQToJqDJ0ZcBjTVtM6&#10;sAfUjXRrMrASjt99DuNpDeQHsYcPMHzB+YP+froxyRzjtPPnLO2c0bMx+kuEyrU1xyKaSRPT8SMC&#10;MYYUZaqwPVrfXe/MJ2XtDD7xwDv9jlYSZKabT91j62FjFW46rCEqKikqFKkj0utnW6sCUF7W9Cvp&#10;be/e/de697v3z3/ZJOZ/8V0yP/vtJvcLw/8AKzRf89w/6u9cmNq/8SC23/xco/8Au5DqkLC/9lQ4&#10;n/xPdB/78OL3TD0PjcdmO5ussXlqCiymMr954KlrsdkaWCtoK2lmrYklpqukqY5aepglQ2ZHVlYc&#10;Ee5W3iR4tq3CSJysixMQQaEGnEEZB66Ue6t7ebd7bc73233csF9Fts7JJGzI6MEJDI6kMrA5BBBH&#10;l1bd3VkK/FdS9iZLF1tXjcjQ7RzVTRV9BUzUdbR1EVHI0VRS1VO8c9PPGwurowYH6H3YN86+uevd&#10;odR7dyW09ibN2vkZ+xsRQzV+3dsYTC1s1FLtnd9RJRy1WNoaaeSlknpo3aMsULxqSLqLAjk6+vrr&#10;c547m8lkjEDGjOzCutBWhJzk5+fWIn3V+cub+YfcLeLLf+atyvrNdmldY7i5mmQOLm0UOFkdlDBW&#10;ZQwFQGYVoT0Rf4X7+31untHPY/c+9N2bjoIdg5Sshoc9uPMZejirI9xbWgjqo6bIVlRClSkNRIgc&#10;KGCuwBsxulviN8Z9j5PY57j7Ux9JmaOr/iFVt/D5Ms+EocNhpp4K7OZikBC18s9RRzCOGYPAlPH5&#10;CrtIvjU8zb/dx3f7r25yjigZh8RZuCqfLBFSM1NKimT37wnvZzRY80D245Du5La5j8NbiaPEzzTB&#10;WSCF+MYVXQs6EOZG0BlCNrUnyk+Q28cfvEdT9a11Viaum+xps5lccAuYrctlooJqPDYqqILUUUMF&#10;XEXliKzNO+gMgjbyL8/Lz4mwVww8PXda2NWQUi5WDrraaYUU/wCjzLSyZKLLikC/2fsvJb+x+PaL&#10;+rHMpTxTfDxONPFfVX7aaa/7anz6CQ+7z7/y2p3GTnGIXpGvwm3C6M2rjp1CMxa6+fjaa/i6RA+L&#10;PydmojlZd+Ua5BozUtjJt+7nfLmf9XhNSlBLijUlv7X3ei/9v8+0z8o+j+jsp15J2l13kdobRzf8&#10;Kptx0FDQ5LHYXEb0wlREtWY6DCTzUscOXkpJfLTCmiSSdx4WjZ3Uoo5d3fd474bdfJLLDqKkkFmj&#10;YYy2e2uDU0HGtAanfsX7oe6FhzgnIvOFnuO4bZ9Q1vI7xyTTWcykpWSZQxMQcaZPEcrGp8RXVVYM&#10;ovjh3H3Jjd+J1vvyg3TujEfxOowFdW1tBX5fKbRzEErUwetzEMNTJNi0qo/HUGolaOFD5VdUVg6T&#10;+EO5OiqXFU+2t50G16rtjI9jTVezZcnsubL5uGmXD7dbEvjtzDBVlPiRT5aiqpIlNXC0UoMgClwz&#10;KebrfeGka4tHkG2rBR6SaVrqbVVNQLVUgHtNRjy6EH3ntl91J7+beuW7q+TkCHZlS8EV4IYSxmuP&#10;FElt46NLqieJWIicOtEqdJAU/wAxNv8AdFTkp9w7Srdx0/WNBsGGl3ZFjt3RYrDy1DZXPDJpX7dO&#10;apJ8oZ8ZWUySEUsoljIQlgpVT6907q6P2tjcJP3fS7bqsZV11TFgl3Hs6o3jClfHTq9Uaanp8HnD&#10;RSmnI1OVjDDi5+nsGbTbbvcyTDaGkEgA1aXCYripLLXPWKHtpsPuhvt7ukXthPepfRxKZ/p7xbMm&#10;MsQupmng1jVWi1ahzQdEm6i213HuTIZiHp2pz9Nkaajp5cycBuyDakrUTzslMKiefM4cVcYnBsgZ&#10;9J5sPr7pZ+Reb633D2tm8p1PDiKfZM1FhUx0WD2/LtjHCohxVLFkTFh5sbiZIHNarl2MC+Rrtc3u&#10;ZY2KK/g22GPcixuwWrqbWaVNO6rVx88ddLfZzbOc9o5C2yx5/kuH5mWWYyGe4FzJpMrGOswklDDQ&#10;RQazpGKClOrdehMPv/BdZ4jG9nTZSfeENZl3r5MznItxV5gmyVTJQCXKw5DJpOoo2QKombQtlsLW&#10;9gb7N+pR6GX2ev4Lf3Az+89zbC3zs3aG55c1iY8ztyo3LtnCZuelrcK7rksfR1GSpKmeJa7H1fnK&#10;D0WoyeCTqB3OH1sNpb3tndSxhG0sEdlqG4EgEcCKf7brFj7039bdp5b2TmzlbmPcbFLa4MNwttcz&#10;QqyTAeHI6xuqnRImgMc/qgZAGkl/zO/vvhNpbe3tszdm6tux4jKPic/T7e3DmMRBU0mXVWx9dVQY&#10;+qp4ZGo66l8Ic+v/ACoDkAacfzo6iw/X+99ubm2pgsdgNs7txD0smOwuPo8biqPP4JkiqvBRUEUF&#10;NSCux1VTSaRGvklSV7sS1t8n7nLe2k9vczM9xE1asSSVbhk5NCD54FB1b7rXuFuPN3LG87Jv+6zX&#10;e97fcBhJNI8krwTgldTyFmfRIsi11HSpjWgFK8/hl2lld87Pz+3dzZnIZvcW18otSlfl66qyGSq8&#10;JmVeSm81XWyTVFSaOvpqhLl28cbxJZQFuhfht1pQdkdy0K53GUWX23tbE5HcOZx2TpIK7HV5CLjM&#10;ZRVVLVRy09QrZHIJN43Vg6QNx7Wc0372G1P4MhW4kYKpBoR5kgjIwKfn0KvvH87XfJntvdNtd9Lb&#10;71f3EdvDJG7JJHnxZHVlIZaRxsmoEEFx0tPlj2FXbA6mrGw2Rq8XuDcmUoMFia/HVU1HX0QLtkch&#10;WU1RTPFUQMtBQPFrRgVaZefb18qMVgtx9/UnWXVOy9uYd8VHh9rR0G1MHisLHl9z5V1rauaqOMpK&#10;SN/s1roaZ2lusH28jEgavbXLkk0GytuG5XcjBtT1di2lBgUqTxoTjjUdFnsPf7rs3tLcc78+8y3l&#10;ws5mujJdTyzGK2iGhAviO5Gso8gC5fxEFCadNHxqyWawHSFV2J2Zu7P5VMnJldyPW7mzOTy8mL25&#10;jEajpoqYZGpqXT7tqKWoVY7GbzoACbez07E+OPRfx72U27ey48Bm8rQU0NRn917spUyOMo6qXQi0&#10;W3sLUQ1MMYFQ/jgKQy19Q54PKxoD7zfd43u7+msC6RsaKiGhI9WYU8snIUfzOLPNXvL7p+7/ADMO&#10;X+Snu7WwldlgtbVjHK6ip13EylSe0anq6wRqOGGdiY70797m713eNr9eSZvD4ytqJoMHtnbNS1Bk&#10;aumi1u1ZncvBLTyuWgTXMHmjooEHI4aRnLbHZvxI7oyTbEoMZs/IZDICRKHGZnZC4dsmUjZ3OJra&#10;vF0yrWoikoqyxVXF0U2JDdxt/M21R/WPJKqLxKyaqf6YAnH5EevSLfOSPvBe2tkOaru+3GG0hoXk&#10;hvfG8KpAHiokrVQnBJVovJjkAt+4+vPlD1Hj13pW5HdVDQ0JjesyOI3i2VXHB3VEGUpKXJVBakd2&#10;AZmjkp+bOeQCRj5a/F+Dp+op967JE8nX+YrRRTY+eWWqqdrZSVHkgpGqpmkmqsTWrG3glkZpI3Xx&#10;yMxKM4w5a5hbdFa0u6fWoK14Bx608mHmBg8R50yl+7975S+4sM3LPMxRebbaLWJFAVbqIEBn0iir&#10;KlR4iqArA60AAZVOb8X/AJGzdqwT7Q3gYY98YqkNXFXQxx09PuTGxOsc1StPEqQ02UozIvmjQCOR&#10;G8iKAHVJXwO2jtTeHYe8aLdu2NvbooqXZhqqak3Fhcbm6Wnqv45iofuYKfJ01TFDP4pGXWoDaWIv&#10;Yn3XnK5ubWxtXtrh43MtCVYqSNJxUEY6T/es5g3/AJd5P5cuuX98vLG5fctLPbzSQsy+BKdLNGyk&#10;rUA0JpUA8R1F+au6NzbV2JtSs2vuLO7bq6ndwpqiqwOXyGHqJ6f+DZKX7eafH1FPLLB5Y1bQxK6l&#10;Btce/fPHaO1Nn9h7OotpbY29teiqtmCqqaTbuFxuEpaiq/jmVh+5np8ZTU0U0/ijVdbAtpUC9gPf&#10;uTbm5urG6e5uHkcS0BZixA0jFSTjr33U+YN/5i5P5juuYN8vL65TctKvcTSTMq+BEdKtIzELUk0B&#10;pUk8T174Vbo3NurYm66zdG4s7uSrpt3Gmp6rPZfIZiogp/4NjZft4Z8hUVEsUHlkZtCkLqYm1z7Q&#10;/wAMdu7f3T3hjcTubBYbceKk29uGZ8ZncZRZfHvNBSI0Mr0WQgqKZpYWN1YrdT9Pavmqee32iSW3&#10;meOTWuVJU8fUUPQp+8nvO77F7X3u4bJutzZ34vLdRJBK8UgDOQQHjZWofMVofPpZfLbPZ3bfTmQy&#10;m3c1lsBk0zuChTI4XI1mLrkimqmWWJauhmgqFjlXhlDWYfX2LPz62Xs7Z2Z60i2htPbW1Yq/Gbmk&#10;ro9t4LF4OOtkgqsMsD1aYylpVqHhWVghe5UMbfU+y3ku7urqLcDdXMkhVkpqYtSobhUmnUf/AHTe&#10;ZeY+Y9t51fmHf72/eKe2CG4nlnKBlm1BDKzaQ1BUClaCvDoMPhFu7de7MT2FJunc+4dyyUWR28lH&#10;JuDNZLMvSJPTZZpkpmyNTUtAszRqWCWDFRf6D2pvgLsTY+8cN2XLu/Zu1N1S0GT2zHQybk27iM5J&#10;RRz0uZadKR8nR1TU6TNEpcJYMVF/oPafnS8vLWXbxa3UkYZXrpZlrQrxoRXok+9lzVzRy5uXJScv&#10;cyX9gksFyXFvcTQByrQ6S4iddRWpoTWlTTj0nvm7vXeO08t17Htbdu5ttR1uO3C9ZHt/PZXDJVvB&#10;U4lYXqVx1VTLO0KyMFL3Khjb6n2YrYHxt652lvnsbtbeeD21j6Bt1ZJNl4nI0uLx+1dr7fojHTLl&#10;lx0qw4qmq62tSQwF0CwQokkdmkuCO936/ubOw220mkZ/DHiMCS7sc6a8SAKV9TUHh1DvNvvRzlzB&#10;ytybyFy3ul7NdiwjN5LG0sl1c3D1bwjIC0rIiFdYDVdyyPUJQgLvj5A7+3Ps3YPWe0szuGurV21j&#10;23dlKCpyVduXcecrBJUHFtXxtNkqilpKR4xMEctNK7pJdY7GtH5XZTb+Z7+39ktq5HDZXA1B2uKG&#10;v2/V0VdiJzBszbtPVikqsdJLRymGtikjk0MdMqsp9QI9j7luOeLZbKO4R1mGuoYEN/aMRUHPClPl&#10;1mv7B2O77b7S8p2W/Wdzb7qn1WuO4R0lXVeXDJrWQBxVCrLUZUqRgjqwv4y47O4npDZGP3LQZbGZ&#10;qAbjNZRZylrKPKQibduenpjU01ekdXGJaOWN49ajVGykekj2Xf2edTD0PHuwb+XZ/wAzN3x/4Yh/&#10;96DD+wTzz/yT7T/mt/z63WIn3xP+VI5X/wClr/2rzdEX+ef/ADLvZ3/h6D/3R5X2cjuXZ/U2E7Ih&#10;737nqsa+3tt7LwW19r4bIQHIx1+5Y85uzK1UowyRzSZesgpK+AU0RR4kLSSyaREroFdqutymsDs+&#10;1K3jySs7sDSiaUA7vwioNTx4AcaHHD235i5/3PkyT2q9tYJhvF7uU9zczRt4ZjtjBaxKPGJURIzo&#10;/iNqDMAkaV1lWKd1Nurs7MbAl6W6kpsgmd3Bu7M7j3HlqGcUElFt58NtnGU0RyzyQx4ulmqaKY1E&#10;gdZHAjiS5kKMs+ru+ene81yO2NsSionx9F5ana24MLHSNNiIZIqVaqmo5RU4+roIpJI0KozNFqTW&#10;ihlul3HZt02fw7i4FFY4dWr3caE4IP8AhzQnoN89e1PuN7Wmz3zfI9EU0tFureYvSYgtpZxpkSQg&#10;MQSAHo2lmoaJLsjpXtfplqDcW44zBDX1fip9yYLLvVLHlZY5Klqaoq4zT11LXSRo7hnULLpbQ7aW&#10;tWD8z+m8D1R2Ljq3adImN23vbHVOVp8TCuilxWVoqoQ5ajx8YuIccwqIJooxZYjK0aBY1QCQuVN1&#10;m3KxkS5bVcQsAT5kEdpPzwQT50qc16zj+7Z7j7rz9ydeW2/3Bm3rbJliaU5aWJ11RPIfOTtdGbi+&#10;gOxLsx6sa+JHbGa7N2FX0m56p8huDaFfT4yfJytqqcnjKumM2Mq65zzLXqYJopJD6pRErsS7Mfbl&#10;8TfjBB3LU1e796feU+wMLWCijpKWR6Sp3RlY1jmnoY6tCs1Li6OORPuJYrSOziON0YO6N8y8wttS&#10;ra2lDeuK1OQg9aeZPkDjzIOAUXv/AO+MvtvDb8u8teG/NtzHrLsA62sRJCuUOGlcg+GrVUAa3VlK&#10;qzf8nvkZN1NT0u1do/aT74y9Iat6qpjSpp9uYyRpIoa16Vw0NTkqqSNvBFJeNFTySKylVc926Oxf&#10;iT0hXrsivxOz8fk6JIBWYnDbLTNVNCJEV4mzFbT42pvWPDIHKzTPVFCGK2ZSQdb2PM27p9WksrRn&#10;gzSaQf8ASgkY+wU6xV2Lk77wXufanme0v9xmspS2iWa8MKvQkEQo0i9gIoCiCKoIBqDQlm29hfKH&#10;uKiO8aLJ7rrsfWNMaTJ5bdzYinrTG7JIuKo58hT2pElQoGihSmDAqDdWAb97/Hror5GbHO6+tY9v&#10;YfLV8EsuB3ftiiOMop62Asr0W48LBDSCQPKuifzU6V0HBB4KPe03veNiu/pr8u0SnuRzU09VbP5U&#10;Ok/zCzlf3f8AdT2b5oGwc6veXO3xMBPaXL+K6o2Q9vMzPSg7k0SGB8gjIZZ2zu9e5+hN5DbPYUme&#10;yuMopoo83tbcVZ/EauGkmAZavAZaeaqMZWNtcPinejn5BHIdaZtybey+0s/mNs56kehzOCyFTjMj&#10;SuQfFVUkrRSaHHplifTqR1uroQwJBB9ypBPFcwxXELVidQQfkeukey7xt/MG07dve03Al226hWWN&#10;h5q4qKjiCODA5Ugg5HVtO389i90YTFbiwlUtZic1Q0+RoKlQV8tNUxrImpD6o5UvpdDZkcFSAQfd&#10;2kfRvXu4Pj7GmE6w6+beeb6bRMRlBtHbcGUbc+S2SBQZAZb+HCqhrzlZkk+41iRZPXqvz7iY7xfQ&#10;b2TNuE/0qXXcNbEaBJkaa0pTFOFMdcyH90eb9o93Xbc+eN3HLdrzITLF9XcNF9NHe/qR+F4mlo/C&#10;Ur4enSV7aUx1T9J3LvvB95yPmOxt9LtLD9sM2Uxp3TuCfGrt3H7wJrqE4v78001CMZC0f2+jQ0fo&#10;tbj2H21MJ8SfjRHQ7T3nnNpZTsQwU4z+XzGGqtzZKOuqoVeSPxUmMy8G1MeyOPHE/gZoCjSs5bWV&#10;tzLzNv5e5tIZVsanSqsEFB9pXWfU5zUCnDoX7/uf3gvex7rmDlva9wg5PDN4EUMy20ZRTQGryxNd&#10;SVHc41gPqWMKBpC63NmPlB8hXrNz7Sw+6MdsMTTnCYvFZam27j5KOmlKJIZKnI4ubc1crJ+5KnnV&#10;ZgyxhANIFTtr489Wd1bDnrNt4bbVFnanENkdl7v25TUVEk870/3GNWpqcasUGUw1cbIwlEgjSQvH&#10;pcA+y7bd83HabwLcSyGENSRGJOK0NAchh8qV4HHQD9v/AHf579s+a4rfetyvZNqS48O8tLhncqob&#10;TIVWQlopkywK6SzKFfUpI6DXq/vbsnqHesNLuDLbhq8LT5UUG7trZ+oq6x4YUn8Fe1PT5BpZ8dlq&#10;IXdTGYy7oEk1ISPZeup+ouiPj1tvb24/kBXbZXsfcVMuUhw25Y/4um3aaQ/s0lHt+GCuE1ZSGwqK&#10;14XWOpDRwuAmpzvctz3ne7ieDZUk+gQ01J26j6lsYPktcjJGcS/z/wC4Xur7v71vGze0drenkyzc&#10;xGa2PhG4YcXe4LJpR/8AQ4VcFo6PIpLaVHbs7tLunvXcGdwHR1FuE7AwNS2Oly23pP4W2eqI/wDO&#10;1VXnJZqIw0lULmCkSZWkpyHlQl9KGuXY/wAf+89mtUY3A7J3Ntyu+4pocvgsdQ0WQx1Wqp5RTV1J&#10;T0uUw2TgDIzRt430ldalGsQ39ZvWz3QWSaaOdaHSxJBHzBJDD9vyNeoDPNHu37W8yCK93bc7HeYt&#10;LNFPI7xyJU01I7NFNG1CAw1LUHSwYVBZG3j3j0zuxYMhm94bdz9F4KibF5mvrKyhr6Us/jNRR1U9&#10;Tjctjpirqrr5E1BtDBluKSu6+sqnqHsrcmxJql66mxk8NRichIgR6/DZGnircdPKqhU+5SCYRTaQ&#10;EE8bheLe5a2ncF3OwgvAtGYUI9GBoR9lcj5EddOPbPneH3D5K2XmqOERTToyyxg1Ec0bFJFFc6Sy&#10;6krnQy1zXq4PqDsSn7U692/vSKnSjqMjBNBk6GNi6UWWoJ5KOvhjLFn+3eaEyQ6iW8Miaub+zAfE&#10;34wQdy1NXu/en3lPsDC1goo6Slkekqd0ZWNY5p6GOrQrNS4ujjkT7iWK0js4jjdGDuhLzLzC21Kt&#10;raUN64rU5CD1p5k+QOPMg4BiP3/98ZfbeG35d5a8N+bbmPWXYB1tYiSFcocNK5B8NWqoA1urKVVg&#10;O+T3yMm6mp6Xau0ftJ98ZekNW9VUxpU0+3MZI0kUNa9K4aGpyVVJG3gikvGip5JFZSqubbd/fHxP&#10;6VzEuwsd19Q5iow832eXO0dobZrqTHVUBCT01dlMvW0EuTycBJWXS05V1ZJJFkUr7DNrs3Mm7RC9&#10;e+ZFYVXW7gkeoCg0Hpw9QKdY+8ve1Pv97l7cnNl5zfLbQ3C64vq7u5R5FbKskUSSCKJuK1CAqVZE&#10;KEHoru1ulfk529iY971++qzFQZWL7vF/3o3VuKiqq+mmBeGoosbi6Ouix2OmAvHqWAMhV0Qowb29&#10;5/pjoD5S9fzbt63pMNgc5MtRDQbiwuMTCVNDnYIo5HxW7sNSxQpUkF4xKXjabwuskEpRlLtQbrvX&#10;Lt6La/Z3hFKqx1AqfNGPDzpmlcEV4Fm0+5Xu17E82xcv85z3N3talS9vNIZleBiQJbSZiSvBtOlg&#10;msFJUDBgrRg+2+8PjbviLa/YFTls1hoWglrcFl8g+Yp6zDTSSIuS2tlqmWV6e4VzGEdYvKpSaMOr&#10;Bacdw4HKbWzuY23m6V6LL4LI1mKyVK/1hrKGd6edVawEkZdCUcel1IYXBHuUoJo7iGKeFqxOoIPy&#10;Oeujm0btYb7tW3b1tc4l266hSWNh5o6hl+w0OQcg1ByOrYMFm8buTC4rcGHqVq8VmaClyWPqU+kt&#10;LWQpPCzL9UkCPZlPqRgQeQfbP7d6MenX2LPQ+Nx2Y7m6yxeWoKLKYyv3ngqWux2RpYK2graWatiS&#10;Wmq6Spjlp6mCVDZkdWVhwR7Ld4keLatwkicrIsTEEGhBpxBGQegB7q3t5t3ttzvfbfdywX0W2zsk&#10;kbMjowQkMjqQysDkEEEeXQYd1ZCvxXUvYmSxdbV43I0O0c1U0VfQVM1HW0dRFRyNFUUtVTvHPTzx&#10;sLq6MGB+h92DfOvrnr3aHUe3cltPYmzdr5GfsbEUM1ft3bGEwtbNRS7Z3fUSUctVjaGmnkpZJ6aN&#10;2jLFC8aki6iwI5Ovr663OeO5vJZIxAxozswrrQVoSc5Ofn1iJ91fnLm/mH3C3iy3/mrcr6zXZpXW&#10;O4uZpkDi5tFDhZHZQwVmUMBUBmFaE9EX+F+/t9bp7Rz2P3PvTdm46CHYOUrIaHPbjzGXo4qyPcW1&#10;oI6qOmyFZUQpUpDUSIHChgrsAbMbgL8Dto7U3h2HvGi3btjb26KKl2YaqmpNxYXG5ulp6r+OYqH7&#10;mCnydNUxQz+KRl1qA2liL2J9nXOVzc2tjavbXDxuZaEqxUkaTioIx1K33rOYN/5d5P5cuuX98vLG&#10;5fctLPbzSQsy+BKdLNGykrUA0JpUA8R0NnzV3RubauxNqVm19xZ3bdXU7uFNUVWBy+Qw9RPT/wAG&#10;yUv280+PqKeWWDyxq2hiV1KDa49mf3X8duosZ21uztDsTG7Y2b1DtbF7bosTgqejpNv4DNbinovJ&#10;WT1FBjIKb7unp2mjCwwqWrKliralidHD1tvm5ybZbbfYySS7nIzFmJLMq1xQmtCc5Pwj7QRB2we8&#10;XuFfe3+wcjcn3t9uXuHfz3Dyzs73E8Nur0RVklZtDMAxLuQIYgGFC6spc9s989pZHq/bHXOw8huL&#10;dnae5cluCryeZnqqrO5zEYGGr8dJDT1uRmqDSzzrFITLKwWkp1DLpaRHQcNl5D4x93YvJ4XZ+J6/&#10;3RQY+CGKvxP9z48PVUVMwMNPPBQZPDYrI08MRXTHUQIBE9grq1vZRdpzBtEkct1LPG7HDa9QJ8xU&#10;MQfmDx9Oow5ltPe/2wvrHcuYtw3exupnJjl+rMyuwyytJFNLGxPFo3JLCtVIr0Dm7qH5FdPZLHZf&#10;dWT3xtytrp5ZKLKf3qkytNV1CkS1EM1djstk6CeaQHVJBMxMi3LKVv7qt+WPSWM6V7Ep6Pbf3A2l&#10;ujGnNYOCpleolxksdTJTZLD/AHMhM1TFRyhJIne7+GdFZnZWdpF5a3eTdrFmnp9TG2lqeeKhqeVe&#10;B+YPDh1nh7A+5177mcnTXG86P6wWM3gzsoCiUFQ0c2kYUuNSsoxrRmUKrBRZV8Yu4Mh29sOeqz/h&#10;O6NuZAYjMzU8awx5GN6eOox+W+3jVYqeSrjLpIiWTywsyhVZVBXfYi6nToyHtZdc1m38f2FsSv3Y&#10;lLJtah3ltis3LHXULZOifb9Nm6GbMpWY1KerfIUrY5JBJAIpTKl0CNexS3yzvY3iWxP1JicJQ0Oo&#10;qdNDUUNaUNRTjXoOc5W+73nKHNVpsDSDfpdtuUtijiJxcNC6wlJCyCNhIV0uWUIaNqFKhJ7+pc5X&#10;bF3pQ7YapTctZtPcdLt56OsXHViZyow9ZDiWpcg89KlDUrXvGUmMsYiazFltcbAHUWY6pz+0jlen&#10;KPA0e0KrKVoZdvbZk2nRTZaBKenrZpMXLisPK1T4ookaVofWqKAxCi0K7nFuUNz4e6M5ugo+J9Z0&#10;5IzVsccV65I+4W3c+7TzALD3GuLuTmFIEp9Rci6cRMWZAJRLMAtSxCB8Ek0BJrR12liezMJugYzt&#10;eqzVXumnxtIVbO7iTc9ZFi5nnnpIkyUeTy0a0/kkkdYhL6WdjpBY3Ir8hOxfiPk+vOwcJszH7Fj7&#10;JlIpqGbH9XVuJy4y8GcpGybR7gk2jRRQztFFPrl+5USAkam1cjDZLHmaO+sprt5voBk1mDLp0mnb&#10;rPyxTHWU/tDyd94Ox5w5Q3PmS73VuS17nWTc0lh8FoH8OtuLtyVqUovhnTg0FMHP6K2F8osdvvYu&#10;Y3bXb0k6+j/yishrux6PKYo4qbDVS45ZMGm6KuWWASyQ6IvtyYyAdI08T/5cX/Fj7V/7W21P/cPO&#10;e6c9/wBttv8ApX/wr0l++Z/yVOQv+ee6/wCPwdQvn5/xeetP+1Zub/3Kw3sWt/YnpPqDs3e3eXcE&#10;9BX5vdtfhKTYmHloRm6ynoMHtHbmJr63G4fRIgyL5Gll8lXNojp4VjVHV5SHLbKXdt02+02jawyw&#10;xKxkaukEs7EAt6UIoBxNaigxH3Ke4e5vuJyRyz7Xe3UUsW17fDM99MH8FGknu7iVEkmqD4YjZNMS&#10;VaRy5ZWWMFQv2RlO4O1Ou9n9N9VQ11Fh9r0OYqt6ZaKtOHpJ63Mbpz+ToqSvyuuNzQJQVMWimi1v&#10;PK0jMjLECgxbB7P6j+Ru3ctDh0pNyUFGY6bPbb3Lh4/uqEV0c605rMfWJUU8kNXHFII5oXkjJVlD&#10;BlYAqvdv3PYp4jKTG5yrI2DTjQihxjBoeo55s5H9wvZveNvk3FpLK7kq0FzbTHS+grq0SIVYFCV1&#10;I4VqFTp0kEhTvbrrtLoLPYyXKvVbfrasSVGE3Bt7KyfbVho3hM4pa6keCdJaaSRC8UqxuAytp0sp&#10;NNXyZ6roOoO285tbCmUbfqqaiz+34p3eWamxmUWS9C8shaSZaCup54EdmZ3jjUsSxPuVOX9xfdNs&#10;huJf7cEq3zI8/wAwQftPXSH2S58u/cT2+2vfdy0/veN3guCoADSRU7wBQDxEZHYAABmIUBQOrZfj&#10;x2VXdqdXYbcmX8ZzlNUVmEzkkKJHFUZHGslqxYkCpE1bRTwzOqhVWR2CgKB7Ff4m/GCDuWpq9370&#10;+8p9gYWsFFHSUsj0lTujKxrHNPQx1aFZqXF0ccifcSxWkdnEcbowd0LeZeYW2pVtbShvXFanIQet&#10;PMnyBx5kHAIB9/8A3xl9t4bfl3lrw35tuY9ZdgHW1iJIVyhw0rkHw1aqgDW6spVWDP5PfIybqanp&#10;dq7R+0n3xl6Q1b1VTGlTT7cxkjSRQ1r0rhoanJVUkbeCKS8aKnkkVlKq5tt398fE/pXMS7Cx3X1D&#10;mKjDzfZ5c7R2htmupMdVQEJPTV2Uy9bQS5PJwElZdLTlXVkkkWRSvsM2uzcybtEL175kVhVdbuCR&#10;6gKDQenD1Ap1j7y97U+/3uXtyc2XnN8ttDcLri+ru7lHkVsqyRRJIIom4rUICpVkQoQeiu7W6V+T&#10;nb2Jj3vX76rMVBlYvu8X/ejdW4qKqr6aYF4aiixuLo66LHY6YC8epYAyFXRCjBvb3n+mOgPlL1/N&#10;u3rekw2Bzky1ENBuLC4xMJU0OdgijkfFbuw1LFClSQXjEpeNpvC6yQSlGUu1Buu9cu3otr9neEUq&#10;rHUCp80Y8POmaVwRXgWbT7le7XsTzbFy/wA5z3N3talS9vNIZleBiQJbSZiSvBtOlgmsFJUDBgrR&#10;g+2+8PjbviLa/YFTls1hoWglrcFl8g+Yp6zDTSSIuS2tlqmWV6e4VzGEdYvKpSaMOrBacdw4HKbW&#10;zuY23m6V6LL4LI1mKyVK/wBYayhnennVWsBJGXQlHHpdSGFwR7lKCaO4hinhasTqCD8jnro5tG7W&#10;G+7Vt29bXOJduuoUljYeaOoZfsNDkHINQcjq2DBZvG7kwuK3Bh6lavFZmgpclj6lPpLS1kKTwsy/&#10;VJAj2ZT6kYEHkH2z+3ejHp19no+Im8vj1trF7kpO46PatTnq7P4ltsPn9i1O7KpIRTtE4o62Db2Z&#10;XHL96ymxkiu1mtxf2D+ZrXe7iS3bamkEIRtemQIOPmNS1x8j1i194Xlz3f3q+2W49uLi/TaYrSUX&#10;IgvltVJ1VGtGuITJ2VyFbGPOnRMvlLtPvXcOS2/VdUVW5afCUWDya7iXB70p9s07zGcSJ93RzZ3E&#10;tXt9orchJLL6fzb3at2pm+t9vbMyGU7YhxFRsmGox6ZGLObfl3PjjUTVkMWOMuHhxuWkncVrIUYQ&#10;N42s1xa4jjbor+e7SPbSwuyDTS2g0pnuqtMfPPWBfIe2c57vzLaWPIElwnMzJIYzBcC2k0hCZKTG&#10;SIKNANRrGoYoa06rQ61w+/8AO7tocb1jNlIN4TQVz0EmGzkW3a8QQ0ksleIsrNkMYkCmjVwymZda&#10;3Wxvb3UV8tt39Abr/wBH/wDoMpNr0v2H96/70f3b2PU7N8n3X92/4J979xt/BfxLT9tV+O3l8N2v&#10;p1jVJvLNrvVt9b++GkOrRo1yB+GrVSjNTiteFfy66Ffd95d92tg/rd/rpXF9J4v0v0v1N6t5TT9T&#10;42jTcT+HXVFqrp19vxacWl/F7aveG2f78f6ZarclT97/AHZ/u3/eDeNPu3R9t/eD+MfaeDOZn+H6&#10;vuKXyX8flsttWj0mu6q+M3UXS3XKdm96UmNy2ZhxtPlswm4KaTI4LbSVwg+2wtPgBFPDl8sssyRO&#10;0kM7PUHRCoXlw3uW/wC57tfnb9nZliLFV0mjPTixbGlfPBGMn5QFz772+4XuXzk3JHtbcTW+2tM0&#10;UJt2Ec9yU1apmnqpiiIBdQrxgR90pJwpZOzPkP2l25v5+u+marIYzEy5CfF4psHUR0GZ3C9GZvuM&#10;tPmzJDLisY0cTyoqSwKtONUxJ4XDF8xfiotXHQL1rl4KRZFp1yH+j7Zgx0UK+lZhDFmmyIp1UcKt&#10;MXA/se7HlfmPSX+vUtxp4slf+O0r+f59Oyfdz9+jbvdNzrbtcEajH9feeIT6VMIj1fMyaf6XWaX4&#10;o/Jc0r1rdhYuaqaMztQ/353aa+SVvU0RllxC0BnZjyTUaCf7XtcdyfHLqHuLrSp3x1visDhs7LgZ&#10;NybYz+2aKPE4/OxpStWpQ5fHUsEEMor0XxtI8K1dNNbUfS8TI9q33c9rv1tL+R3h16XVzUrmlVJP&#10;lx46SPyPQX9uPeX3D9uedYeV+c7+7udrW7FtcwXLmWSAlgheGRmYjwydQVXMUiVp8SuEb1P372n1&#10;T2FT7O7Ayeby2Gjzabf3FhNxVcmTrsLI1SlI9Zi6+pmnljNCzeQIkrUtRFfSPUki1efHb/mevU3/&#10;AIfe3v8A3Pi9yHvn/JH3L/mi3+DrOf3i/wCnWc//APSquP8Aq2erHu+f+ZMdnf8Ahl53/wBwZfdl&#10;f8w3/mS22P8AxKGF/wDeT3r7APJH/JWuP+edv+Px9YU/c/8A+nl75/0opv8AtKsuq9vgj/zN3cf/&#10;AIjjL/8AvTbQ9l0/l2f8zN3x/wCGIf8A3oMP7Peef+Sfaf8ANb/n1upj++J/ypHK/wD0tf8AtXm6&#10;Hv55/wDMu9nf+HoP/dHlfbV/MN/5nTtj/wARfhf/AHrN6+3OSP8Akk3H/PQ3/HI+l/3P/wDp2m+f&#10;9L2b/tFsunP4I/8AMotx/wDiR8v/AO8ztD2Q72MusrOjq+/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/wD/1KI/f0ydceOt/j3737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173ZZ/Li/4vnav/ap2p/7mZz2Aee/7Hbf9M/8AgXrC&#10;n75n/JL5C/56Lr/jkHVe3z8/4s3Wn/az3N/7i4b2cjuf5P7B6MzuK2/u3EbwyNbl8T/GaaXbtBha&#10;ulSl+8qaLxzvk9wYiVZ/LSsbKjLpI9V7gBbauXr3eIZJ7aWJUVtJ1Fga0B8lbGescPbX2N5s90tq&#10;v935f3Hboba3uPBYXEkyMW0K9VEdvKCtGGSwNa4pnop3Unxy3v3NhsnnNr5TatBSYrKfwmojz1dl&#10;6Woeo+0p6zXCmPweUiaDxVKi7OrageLckHP+HDelv+eY7Q/88u0//s19mn9SN2/5SLf/AHp/+tfU&#10;j/8AAf8AuX/0fNi/5zXX/bF0K/8AsiPbv/PR9cf+ffc3/wBiHshHx0ocfvn5RbMeSJjQVu8s7uqC&#10;GqVFkBw1Fmt2UCzohnj8qT46O6gsuoWvbn2M99d7Pl67APeIlQ0/pFUP+E9ZYe8d1ecrexfMipIP&#10;q4ttgtWK1p+s8NrIVJ0mhWRqGgNM0rjo7XfdZXbN+OG7USVRW0m08NtqeWmLMhGWq8RtitaFnEL+&#10;Noa97MQraTe1+PdgXz/3HX4jpnF4eikeKHdO8sbj8oyuyibHUFDksv8AasqldQkyNFTPzdbRWtcg&#10;gFclQJLuskripjiJH2kha/sJ/b1iP90nZrTcfci+3G5QNJYbbJJFUDEkjxw6s+kbyLjPdxwQSOfB&#10;7AUOV7ayOWrI1ll23tPIV2NDIreKvrq3H4o1ILBtJSgrKhOLG8n1sCDTGCQQQSCDcEcEEfQg/gj3&#10;KvXSYgEEEY6trIBBBAIIsQeQQfqCPyD72G9gF+z+gdrRbiP3Mu9OsMfQZqWdvOaqfK7eShr6uRpE&#10;Ys9TLI0puGILfU2uYQvabfvVyYMCK4JX5UaoH5cOuP3NoXkb3a36TZxoj2zfJJIQvbpWK4LxoKHg&#10;oAXFKgcBw6oj3wE657v3LJgR9vFtHsavrcRHCvhFNDjM89bQ00YRlCrTxosYsVBC/QXsKmvhB/2U&#10;TtX/ALVO6v8A3nsh7krm7/kh3P8Apk/48Os//vP/APTnd+/56LX/ALSI+rPPmL/zIbc3/az21/7v&#10;aH2aH+Y7/wAWPqr/ALW26/8A3DwfsO8if225f6VP8LdQb9zP/kqc+/8APPa/8fn6Lj8A/wDi89l/&#10;9qzbP/uVmfZHfjJ/zP3qv/w66T/rVP7F/MH/ACRdx/5pHrKD3v8A+nTc+f8APA/+Fejj/In/AJkh&#10;2V/4bNV/1th92D/zE/8AmWWx/wDw+x/7z+Y9gjkb/koXf/NH/n5esRPud/8AK780f9Kr/tYh6Iv8&#10;DP8AmYm8f/DLP/u8xXtNfy4v+LH2r/2ttqf+4ec9qOe/7bbf9K/+Fejv75n/ACVOQv8Annuv+Pwd&#10;KH5+f8XnrT/tWbm/9ysN7CP5+9iZPMdlY/ruCrmiwO0MPQ1tXQJK6w1W4M3F981ZUxLpSVqbEy0y&#10;Q6wxi1ylSPIw9mfJdjHFYPfFR40rEA+irig+1q19cenUg/dL5Osdu5Ku+cZbdW3bcbh0SQgalt4T&#10;o0KTkapRIz0pqogIOgHoUfhBsLHYrr6u35NSxSZvdOVraOmrXiUzU2DxEv2S0tPI2p41qMpFO82k&#10;qJNEYYHxg+yCexp1ln0d73737r3Xvdg38uz/AJmbvj/wxD/70GH9gnnn/kn2n/Nb/n1usRPvif8A&#10;Kkcr/wDS1/7V5uiL/PP/AJl3s7/w9B/7o8r7EX+Yb2Jk6OPZnWWOq5qWhydLVbp3FFDK8f8AEYY6&#10;o4/B0k4TT5KSKop6qVo2LI8qxtYGNT7Q8j2Mbm63B1BdSEX5YqxHzoQK+lfXoHfc/wCTrG5fmTne&#10;8t1kuoJFtbckA+GSviTuta0cq0ShhQhS61o5HSC+COwsdVvu3sSvpYqmsx1TT7bwMksSyfYSyUwr&#10;sxUwF9Wiqlp6imjV1CskbSLciQj2Tb4rYCl3L8guscZWpHJTxZuqzJjlGqNpdtYbJ7jpgy2YN/lO&#10;KSwIsT9ePYp5jma32TcJEPdoC/72wU/yPWSHvzu0+y+0XPF7bMVla1WGo4gXM0Vu3/GZT/k6Nl8l&#10;s3U7f6M7FyNI8kc8mHpsSHjOl1j3BlsdgJyrXBX9jJtcg3A+nPu4X5C9SUfc+0sXtTJb2bZeOps7&#10;DmZ5Upaap/ik1JRVlNT0kgqchj18MJrWlK3cF1U2uoIi/ZNzbarmS5jtPFkKaRkilSCTgH0p+3rn&#10;T7Qe4Nx7bcwX2/2XLA3O8e1MKgsy+EHdGZxpjkydAWtBRSwrRiOqqOie0arqTdGS3Nj9nru6vqML&#10;LiYYmqain/h0VTV0tRUVKGnoa5vLKKRYw1lIRmF7MR7Jz/sgGx/+f3/+sXEf/ZF7FP8AXW7/AOjR&#10;/wAab/oHrI3/AILbmj/wmH/Vab/tn6Nd/s8W8v8Anzv/AK18r/8AWH2dyvwm306breustujGZ+OH&#10;ryo2nU5SqqKKOfIinwD4xMhLTrVzeOrfxrJdXLCQag17H2EUmmO6pfR27ITOHAFcVatK04eX2dYx&#10;Wm57u3uPbc42GxT2jtvC3axKrlY9U4lMYbQKoKlcqAVwRTHRPaLMZx+2KTfuM25kcG82+4NzwY6l&#10;gq5IaAz5xci9DFO1LDrpV1tHYoFMZsRbj3QlsOk3xkt0YzFdctn/AO9mVkNFjo9t1lVQ5ObUPPMv&#10;3VJPTNBSRRweWaSR0hijjMkjKqlhM141nHbySX2j6ZcnUAR+w1qfIDiSaDrrBzXccr2WxXt/zkLT&#10;+r8A1yG5RXjH4R2uranJbSiqpdmYIgLMAbs961WzcftvI5Pfown92MbGKyvk3BS01bj4tJ8MTfbV&#10;MNQJqmV5vHEiI0sjuEQMzAGwSl+De/N2L/e3u/uJabIrRQivlmer3VX09HTIVhgyG5s5k8fBEaWM&#10;gEhaiMG4Dkeoglub7O2/xbaNrqlccEBJ9EUHj+R6xFn+9FypsB/q/wC2HtyXszK3hgBLVGdjUtHb&#10;QRSMdR4AmNjiqg46IzUfMnZW2G/ux071Q1Rj2q5vso4lpttUVRVTuGlmodvYfHV00gqXFwCYJCLE&#10;qD6Qout/jz8btndibNyGL7+otxbvxW48fWYjCUWf2hOuQyVNVI1LjpaPH/e1ayyygKUEqu1+APbF&#10;/vm/XVjdJJspjtWjIZir4BGTU0H8uifnP3f95+Y+T+ZLO+9pZbPl6eykSaZ4LtTHGynVIHk0JQDN&#10;dJUedemLf/e3yA3XsPdlBkukKvA7WyWArqXK5irwe6YGocfUUzrU18dXXfZ0rRxREsGMbIv5v7XP&#10;8w6OM9NbWlKIZU7OxEaSFQZFjk2rvJpEV7alSRolLAcEqL/Qe0nI5P71uBXH07f8fToL/c/dx7kb&#10;6gY6DscpIrgkXVnQkeoqaHyqfXpGfBF3HbW5Iw7CN+uso7RhiEZ49y7TWN2W+ksiysATyAxt9T7Y&#10;fgB2Xt6p2PlOsaqtpqPc+JzlfmsdRTSrFLmMPk4aZ5JqJZHBqajH1kEgnRBdInja3LEPc62E63ce&#10;4KhNuyBSf4WFePoCKU+dejX723JW7wc0WHO8Fs8mx3FqkMjgEiGaMsAHoO1ZEZShPFg48hV6+cXX&#10;udp95Y3sSmpKir27k8NRYmvrIomkjxWVx0tQqRVbIpFPBXUk0ZhdzZ5FkX8AFa9hfBHqneWVyOdw&#10;mU3DsvI5OpnrKimx8lLk8EKupkaaeaLG18QrIBLM7N446tIVvZEVQAEljzjuVrHHDNGksaigJqGo&#10;OGRj8ytfU9BnlD71XPvLdhZ7XuljZ7nZwIqK0gaOfQooqmSM6GooA1NEXNKszGp6SOxfml2ZtPGU&#10;GGzGNwW7qDHU8NJBUVyVOPzJpqdFihhkyFFKaWYxwqF1yUryta7sxuSUbsf4EdlbSxlbmdoZvGb/&#10;AKWhSWeXGU1HUYbcctPGpdnosZLPX0ddKkakmJKrzubLEkjHT7E1hznYXMiRXULQMfMkMtfmcEfb&#10;SnqR1kJyZ97DkrmC9ttu5h2yfaJ5SFEjOs1uGOKPIFjdATTvaLQBUuyAV6NHsD5tdfboyNHid04f&#10;I7Hqa144Y8hUVcGWwEc8hCKlXkIoaKro43kYASvTeFBcyOii/tb/AMuXAU1Rubs/cksamtw2F27h&#10;KdmHrjh3DXZWsqwoKmxZ9tRAm4I+ljc2Sc9TMtvt8APY7sx/2oAH/Hz0GPvk7tPDsnI+yo5+mubm&#10;4manAm3SJErn0uWpj5+XSO+fObqINu9c7fjdvs8vl89mJ1U+iSXBUeNpKUsQ3ICbhkIFiD9eLC6W&#10;/mFbjr67tPbG2XkcYrA7Np8hTU+tihyOcyeRFfVaL6FMlLjKaP6av2zyQQAo5IgRNuuLgD9R5SCf&#10;koFB+0k/n0e/dB2a0teRN83tUH193uTRs1BXw4Io/DWvHDSyNxp3cMElS/BTAUNH1ruPcSRqclm9&#10;2T0NRPoUMKDDY6hNFTarayEqcjUP9bfuDi4JJWui8/X7Z7j6yy+OkeOeLeu3qSURyNEZ6DKZKDF5&#10;OkaRQSqVmOrJYm4Is/II49iLeIUuNq3CJxjwWP5gEg/kQD1O3untNrvftxzvt14gMTbZcOKiul4o&#10;2ljeh80kRWHDI4jj0ZLubCUW4ep+xMXXxpJDJtDO1UZeNZRDW43Hz5HHVSo1gXpK+ljkXkG68EfX&#10;3bh848FSZb497iyM6IZ9sZnbGZoXKgsk9Vm6TbsuhipK6qTOyXsRcf7b3GfKEzRb3BGpxIjqfsCl&#10;v8Kjrnz913dbjb/d7Z7OJiIr62uYXHkVWF7gV+x4F9equvhtmqnGd64GggZhDuPEbjxNYoYhXhp8&#10;PVZ+PUoIDaarCx2uDb2T/wDl2f8AMzd8f+GIf/egw/sUc8/8k+0/5rf8+t1kR98T/lSOV/8Apa/9&#10;q83Rqfnn/wAy72d/4eg/90eV9vH8xXdFbLu7YOylqXXHUG3KjdElGpdY5K3LZOtxMFTMNISV4IML&#10;IkfqYxiR+F1nU1yNboLW9u9P6jSBK/JQGp+1hX7B6dF33OditY+XubOZjADeS3q2ofFQkUSSsozU&#10;BmmUtgBtK5OnDX8CtuUcW1t77uNOhr63cEG3I6tgpkjo8ZjqPJzU8R1F40mmy6NJwA5ROTpGkIvg&#10;xW1FL8g8HBDIUjyW39z0VWoZgJaePGPkVjYKwDAVdBE1mBF1BtcAgz5wRW2SZiMq6EfbWn+AnqQ/&#10;vS20M/tFuksqVeG7tnThhjKIyfl2SMMUOfSoIpfMyjgqei8xNMgeTH53blZSsQpMc75FKBnUspKk&#10;0tdItxY2a17Egj9/MjRA/TUgVQ7L2EjOFGtkQ7IKKzWuVQyMQPoCx/r7JeQyabqPL9L/AKydRJ9z&#10;BmK+5CFjpB2808qn62p/Ogr9g9OgP/l/MxXtlCzFFbYrKlzpVnG8Q7BfoGYIoJ/Nh/T2bfp7c2w+&#10;/OjcRiataLLUc218ftfem3DUPHUUFfRUMNHV08ywTR11JHNLTeekmVlcxlHVgwNgzulvebNvEsq1&#10;VhIXjamCCag+h40YetR1j77jbJzX7T+6W47hbtLb3K30l1Z3GkFZI3dnRlLKUcgNolQggNqVgVOS&#10;u9rbd3r0l3LlcpStWYurh3JX7j2jnxArwV1DV1k1XSzwtNC9HVSRRVHhqoSrKHDoylTyXrdP8u3Y&#10;tc08uz99bk28zlnipczRUG46OJjysMbQNgqtYb8AvJK4HJLfk8t+ebxKC6s43+akqf56h/g6l/Yv&#10;vh802oij5i5VsrxRQFoXe3c/MhvHQn5BVB8qdDttv55bzo1hi3Vszb+dVNKSVOJrK3AVUiiwMrrO&#10;uZpWmI5IRIkJ4AX2S3ur4n9k9LY5txVz47c20UlhhqM/gzUA4ySokWCmXM46qijqKFKmdgiSoZ4N&#10;bKrSK7qpFe08yWG7SeAgaO5phWpmnHSRg09MHjigr1kt7Z+/3JfuXeDZrVZrHmEqWWCfT+qFGpvB&#10;kUlXKqKlWCSUDMEKqzA3PUPyc6/7crxgaNK/bu6GilmgwmZEBGRSCNpqg4mvppJIKxqeFS7RuIZt&#10;KsyoyIzAsHsQ9Tj0Y33737r3Xvds38ub/jzuyf8Aw5cP/wC6ub3GvPX+5Vh/zTb/AAjrn/8AfI/5&#10;WPkv/nim/wCro6rC+fH/AB9fX/8A4b2W/wDdlF7Id8m/+Z+9qf8Ah11f/WqD2MuX/wDki7d/zSHW&#10;Vnsh/wBOm5D/AOeBP8LdHV+O3/MkOtf/AA2aX/rbN7tP+DeBpcT8fNv5KBEWfdGb3Pmq1x+p56XM&#10;1W3I9Z0gjTS4GMAXI/P5IEdc3zNLvc8ZOI0RR+ahv8LHrBD70e6z7h7vbvZysTFY2ttCg8grQrcG&#10;mfNp29P5dVr/ADKzVTlO9M7QTOxh25h9uYijU/pSGpxNNn5NI1EHVU5tyTYH8fi/upbvncdfuvub&#10;svMZGR5Jm3lncfTq7s5gx2GrpsRi6UMxPFLjqGJOLLdbgAce5K2aBLbatvijGPCU/mw1E/mSeugX&#10;tRs1psPtvyTt1mgEY22CRqADVJMgmlbH8Ujs3mc5J49WgdKYCh2z1L15iaCNUiXaeGrpyqKnmr8t&#10;RRZXJVJCgc1FfWSPzc2PJJ59mc/l7Z+vou2dybejkc4zO7Kq6uqpxIyx/f4bKYw0FW0dikjw09fU&#10;xj6ECYm/1BD/ADvCj7bbzkfqJMAD8mBqP2gH8uoQ+97tNrc8gbLu7oPrrXc0RWpnRNFL4iV4gM0c&#10;bH/SDHmC6/OrCUVX1ht/OvGgyOG3fS0tNP41aT7LLY3IitpQ/DIk09FTyH6gmEC35Cu/mN4Kkpty&#10;dYbljRFrcxhtyYapcKA7wbfrcTWUmtgoLaX3HKBcmw/p+UvIszNBuFuT2K6MPtYMD/x0dB77mu63&#10;E2y887K7E21tc20yjyDXCSo9Pyt16S3wFzVTUYDsbb7sxpMVl9v5anUsSqTZ2kylJVaQSQupcBET&#10;YC/utr2Pes0erA/fvfuvde93757/ALJJzP8A4rpkf/faTe4Xh/5WaL/nuH/V3rkxtX/iQW2/+LlH&#10;/wB3IdUhYX/sqHE/+J7oP/fhxe6bvjt/zPXqb/w+9vf+58XuU98/5I+5f80W/wAHXR/3i/6dZz//&#10;ANKq4/6tnq2Pvn/mTHZ3/hl53/3Bl92V/wAw3/mS22P/ABKGF/8AeT3r7APJH/JWuP8Annb/AI/H&#10;1hT9z/8A6eXvn/Sim/7SrLqvb4I/8zd3H/4jjL/+9NtD2qfhv2BtXfvSWJ2NLNRSZvalBX7e3Dt6&#10;d0M1RiqipqjSV60rsZKjHV+Pq1jkcDSJ1kQ2Gm6fmmyubPdpbwA+DIQyt6EAVFfIgio+VD0RfeP5&#10;R37lT3O3DmhI5Rtl/Klxb3Cg0WVVXXGWAoskciFlHEoUbOaJz5Y7H3LsnuHKbyjhrI8Puatos7gs&#10;7CjiKDJQU9MKqiapRRHBkKKupjIiE6jCyPzzZGbv/l79Y5ioqaraW59y7Pad3eOhmWl3HiaTUSVj&#10;poao0OVMSXtaWtkaw/V7VWvO24RKq3NvHKB55Vj9tKj9ijoScvfe85426KGDmDY7LcVQAFxqt5X+&#10;bFdcVT/RhUfLpW7W+dPYuKgp6bc+3dvbqWFER6yJqnAZSq0gBnqJaYVuMErW+sdJGv8AtPsnvb3w&#10;r7L6vwldunH12M3vtzFwy1WVnxEVTRZjGUUILTZCrw9T5Q9DBH6pHp552iUM7qsas/sUbZzZt+4z&#10;JbujQzsaDVQqT6Bh5+lQK8BnHWRXt595fknnnc7XYru1n2veZ2CxLKVeGV2wsaTLSjscKJEQMaKr&#10;F2C9Gq6s+XfXvY+Yo9t11Fkdn5/JSx0+NhyklPV4rIVkpCxUNLlafxlKyZ/TGs8EKyMVVGZ2Cewv&#10;+Mn/ADP3qv8A8Ouk/wCtU/sx5g/5Iu4/80j0Ofe//p03Pn/PA/8AhXoR/kT/AMyQ7K/8Nmq/62w+&#10;z4/zGf8Ajzutv/DlzH/urh9g3kX/AHKv/wDmmv8AhPWKf3N/+Vj50/54of8Aq6eiVfAf/j6+wP8A&#10;w3sT/wC7KX3Uz7krroB1Z7797917r3tc9Zb1quuuwNo73pPIz7czlFkJ4Ym0PVY8SeHK0Ia4sK/G&#10;SzQH/CQ+0e4Wi31ldWjcJEIHyPkfyND+XQW535Zg5y5R5h5YuKBb21eNSchZKVien/C5Ajj5r0jO&#10;xNoU2/djbp2fVeMJn8NWUMMsq6kpq4x+XG1pX8mhyMUUw/xQe7pPldsml7V6Czdbh7ZCqwdJSdgb&#10;bnpkMn3cOPpJKiq8CgCWUV23auo8aLy8hTgkAe4p5bu223eokl7VcmNq+VTQV+xgK/KvXNT2D5nn&#10;5C92dsttx/RgupHsLlWNNBkcKuryGi4SPUTgLqyAa9VG/GXeFT1p3dh6TK3oabM1VVsbcENQwj+1&#10;lrqqOCm8zFvFGaPPUsGtzwsYfkA39gP8I8Rjut+kuwO5NwIsFPkpcjWioI/cfbeyaSqBWnd1/wA5&#10;VZiWsiCJfyPEg5YAA45tlkv93strgNWUAU/pSEcfsXSflU9Sr953cbznP3O5R9uNoYvNCsaafIXN&#10;66/EB5LCIWqaaVZjgVJGn5h5Wv3/ANwbG6nwbvNPj4qCkMAP7abg3fVUxDToh/zdNio6WQu9vGkj&#10;nhbkgP8AC3y9gfJjObzzuioy0GD3jvd5GJIGWzGUx+JqJIwyt+mPcsukXGkfQ8AeznmullsENrDi&#10;Iukf+1UEj/jg6lb7y2jlH2T2vlvaqpt73VnZAD/fUMUkqg8OJtkrxqftr0Nfy68exvjzh9pYXVBj&#10;JsztPZyItgf4ZicdXZOBJCCv6n29FqNjqP1HJPsX/wCY1uOvioustpwyPHjK6o3Dn6+MOwSprMcm&#10;Mx+MLICFP2sWRqvqD/nRa1jcr5FgQvuFyR+oAqj5A1J/bQfs6jv7m2zWklzzvzBIgN7ElvAhoKqk&#10;hkkkzx7jHFwp8Oa1FAr+A2AoZazsTc8savkaODBYOikKLqp6SvfIV2RAcgt/lMuPpvoR/m+b3Fqw&#10;8Rla/BZXGZvF1D0mSxFfR5PH1UTMklPW0FRHVUsyMhVlaKaJSLEHj3IMsaTRyRSLWNlII9QRQ9Zw&#10;7hYWu62F7tl9CJLK4heKRTkMjqVYEHFCpI6sWymMos1jMhh8lAlTj8rQ1WOrqeRVZJ6StgenqInV&#10;gylZIpCOQRz7v7+QOMpN3/HrskVkKLGdgZLc8Ub2l8FXgsf/AHmowrmMXeOpx6gMFUn/AA9wvskj&#10;Wu92Gk58YJ+THQf5Hrkt7R31xy97v8lm3kJf97R2xIxqSeT6Z6ivArITSp/Pqj/o3I1O1u9evzSS&#10;s0g3xj9uySLePzU2arv7u1ZZA5sr09exKkkf6/uvr+XZ/wAzN3x/4Yh/96DD+xtzz/yT7T/mt/z6&#10;3WXX3xP+VI5X/wClr/2rzdHn+ef/ADLvZ3/h6D/3R5X37+Yn/wAzN2P/AOGIP/egzHv3I3/JPu/+&#10;a3/Pq9e+53/ypHNH/S1/7V4evfAz/mXe8f8Aw9D/AO6PFew/+Cn/AGUBiv8Aw2tzf+4Se1vOH/JE&#10;k/5qJ/h6F33qP+nSX/8Az223/Hz0ufmh/wAyOyX/AIcO3f8A3Lf2M38x3/i+dVf9qndf/uZg/ZVy&#10;J/Y7l/pk/wADdRt9zP8A5JfPv/PRa/8AHJ+gl+Af/Fm7L/7We2f/AHFzPtV/y4v+LH2r/wBrban/&#10;ALh5z2m57/ttt/0r/wCFeiH75n/JU5C/557r/j8HSZ+fn/F560/7Vm5v/crDewj+fvYmTzHZWP67&#10;gq5osDtDD0NbV0CSusNVuDNxffNWVMS6UlamxMtMkOsMYtcpUjyMPZnyXYxxWD3xUeNKxAPoq4oP&#10;tatfXHp1IP3S+TrHbuSrvnGW3Vt23G4dEkIGpbeE6NCk5GqUSM9KaqICDoB6FH4QbCx2K6+rt+TU&#10;sUmb3Tla2jpq14lM1Ng8RL9ktLTyNqeNajKRTvNpKiTRGGB8YPsgnsadZZ9He9+9+69173YN/Ls/&#10;5mbvj/wxD/70GH9gnnn/AJJ9p/zW/wCfW6xE++J/ypHK/wD0tf8AtXm6Iv8APP8A5l3s7/w9B/7o&#10;8r7lfzFM/Vzdg7E2uZpfsMbs6TPpT/SD7vN5vJY6Wbh7vL4dvovK+kfQ+prV5GhUWV5cUGtpdNfk&#10;qg/8/dMfc62m3i5R5q30Rr9XPuQgLfi0QQxyAcMCtwTg5PEYHUf4F4Slh2NvTcghi+9yG7Ewjz/W&#10;b7XD4fH18UPK2SLy5124b1H6j0j2FXwcmli+Q220jcqtRhd0wzAAfuRLhKqoCG4JAE0CNxY+n2Y8&#10;3gHY7gkZDp/x4D/L0PfvRRo/s/vTOtWS5tSvyPjKtf2MR+fQl/MiKOTojcDuoZoMvtuWE3PokOYp&#10;oCwsQCTFMy83HPsw38yP/mjP/lRP/lF9knIf/LV/5tf9ZOof+5f/AODJ/wCpf/2vdAR/L+/5q1/5&#10;If8A8ufs5Xx7xdJtD49dbLSwqYhsLHbnmjjIUzVOfoTuesu5QWeSoyLC5Bt9OQPYV3uRrre7/Uc+&#10;MU/JToH8h1jf7vX1xzF7v86GeQ6/3tJbAnyWB/pkxXgFjHpX5V6Kb3pkqrdXevYJqZWEh3tX7cid&#10;xcRU+ErBtyksgc3SOCgU2BF/rwT7oIzmZyG481ltwZadqrKZvJVuWyNQ7OzTVuQqZKqpkvIzvZpp&#10;Ta5JA/PuaIYkgiigiFI0UAD5AUHXWfa9ts9m2zb9o2+IJY2sKRRqKYSNQqjAAwAPIdXeYbEUOAxG&#10;LweLhWnxuHx9HjKCBQqiKkoaeOmp0siol1iiF7AC/uzP+XJn6+SDtDbEkjvjaaXbWdo4jI3jpq2s&#10;XLUGQdIiCuqthoqbUwsf2Be9xaP+eoUDbdcAfqEOp+YGkj9lT+3rCT75W02qS8jb4iAXrrcwOaZZ&#10;E8KSME8aIzyUGfjPDzrw+fWEokm643HHGiZCoj3BhquQRrrqKSkbGVtCryizaaSWsqLA3H7xta3I&#10;G/PbBUmH73WupkRJNzbL2/na3QoXVVxVWX29rayrd2psDFcm5P8AX2ccmTNLs2hjiOVlH2UVv8LH&#10;qUfun7rcbj7VG1mYlLHc7iBK+SFYrig+Wqduhl+Euaqcr0saOoZmj27u7OYWk1MW000lNi87pW5N&#10;lWozclgLAe7UduZiTb3Q2Bz8Kh5sH1Hi8xEjLrV5MZs2CtRWTUmoM0ABGoX/AKj3HU8Qn3maAnD3&#10;RX9r06wP3nbk3f3W3XaZGpHdcwywk8KCS8ZCa0NMN6H7Oq1c/io873VmsHKxSLM9pZLFSOraWWPI&#10;7smpHYNpfSVWYm9jb+h9682SyVdmMjX5bKVUtdkspWVOQyFZO2qarrayZ6ipqJWsAZJppGY/4n3N&#10;0caRRpFGoEagAD0AwB11/srK126ztNvsYFisoI1jjRcKiIAqqPkAAB1e1j8fRYmgosXjaaKjx+Op&#10;KehoaSBdMNNSUsSQU8ES82jiiQKP8B7vH+E9VUVPx12aKiZ5hS126KWDyHUY6dNyZN44VY86IzId&#10;IN9I4HAAEQ82Kq77daRSoQ/noHXLr7zUEMHvFzIYYwuuK2ZqebG2iBP2mgr6nJySeqbvl/TQU/fW&#10;7DBEkRqKLblTNoGkSTvt/HI8rAca3EY1EfU8nkk+6mvknuPI7m717RrMlPLM+O3jm9uUiyOWSnx2&#10;2a+fBUMEK8LFF4aAOVUC7uzG7MSZK2GCO32fbljFA0SsfmXGo/4es/8A2W2az2T2s5Ft7KJVWbbo&#10;LhyBQtJcos7sx4k6npU+QAFAABZ18fcBQbd6Y64pMfDHEtftTD5+qZECtPX7hooczWTTNy0knmrS&#10;oJJsiqosoAB2/wCW9WVL0fb+PaV2o6ap2NWQQEnxx1NdFu2CrlVfoHmix0IY/kRj+nsJc+Koba3p&#10;3ESD8hop/hPWMX3zraFbn27u1jAuHS+Rm8yqG0ZAfkpkcj/THon3z/pKdKvquuWJRVVFPvOkmmAG&#10;uSnopdrzU0TH6lYZK+Ygfguf6+y9/Ov/ALKAyv8A4bW2f/cJ/Z3yf/yRI/8Amo/+HqX/ALq//TpL&#10;D/ntuf8Aj46HX4X/APMjsb/4cO4v/ctPdo3x22/Dt74/daUGOlhoXrdjY3PGrESSJDXbno/7wT1c&#10;0cnjWZoqnJksGIBC2vb3Hm+Tmfe9wdwSBMVp8kOmn7B1gt7w7vJvHu5ztd3iNKsW6SQaKkEpbP8A&#10;TqgIqVqsVAQK5rSvVb/fOclzveXYVdXxy1iUe8shhRSmVo2lotuVf8ChpYnQSNCstPjgFKgkar2v&#10;7JxN8BdmVEss8/eck888jzTTTYjFSSzSyMXkllkfcbPJJI7EsxJJJufYpHOl0oCrs9AP6R/6B6yO&#10;j+9lzJDGkUXtaFiUAACWUAACgAAt6AAYAGAOjYRfN3dsEUcMPTMcMMMaRRRRZTJxxRRRqEjjjjTA&#10;BUjRQAAAAAPZlfj10rt/oCPdFPR9m0+56Lcz4qZqSrix2NjoKrGCuQ1MBiytZrerirAr8LxEv1t7&#10;IN83abejbs23mN465FTUGmPhHCn8z1Cvu/7mbv7tPsU1xyQ9jc2QlXWhkkMiy6DpasSUCFCV4/E3&#10;r0Xvvbt7Od4Ptueq67n25WbeXJwrVUstfkHrabImicQTCTGUmhaWWkLJy3MrfS/uuD5v4/FUnfeW&#10;r8VLSTR5/b+38xVtRvHJD98KaXEzEtCzR+WSPFI7kWJZiTySSO+UXkbZo0kBBR2UV9K6v8vWZv3Y&#10;Ly/uPaiwtL+ORXtLu4hQOCDo1CUcQDQGUgegFBgAA/vw6rslVdJ4yiycdVE+EzmcxVKtWkiS/Zmo&#10;jycQAlVX8Ub5JkS9wFWw4AAKJ7E/WQvRpvYzfHb/AJnr1N/4fe3v/c+L2Vb5/wAkfcv+aLf4Oo39&#10;4v8Ap1nP/wD0qrj/AKtnoJe+f+ZMdnf+GXnf/cGX3ZX/ADDf+ZLbY/8AEoYX/wB5PevsA8kf8la4&#10;/wCedv8Aj8fWFP3P/wDp5e+f9KKb/tKsuq9vgj/zN3cf/iOMv/7020PZdP5dn/Mzd8f+GIf/AHoM&#10;P7Peef8Akn2n/Nb/AJ9bqY/vif8AKkcr/wDS1/7V5uh7+ef/ADLvZ3/h6D/3R5X28fzFd0Vsu7tg&#10;7KWpdcdQbcqN0SUal1jkrctk63EwVMw0hJXggwsiR+pjGJH4XWdTXI1ugtb270/qNIEr8lAan7WF&#10;fsHp0Xfc52K1j5e5s5mMAN5Lerah8VCRRJKyjNQGaZS2AG0rk6cNfwK25RxbW3vu406GvrdwQbcj&#10;q2CmSOjxmOo8nNTxHUXjSabLo0nADlE5OkaQi+DFbUUvyDwcEMhSPJbf3PRVahmAlp48Y+RWNgrA&#10;MBV0ETWYEXUG1wCDPnBFbZJmIyroR9taf4CepD+9LbQz+0W6SypV4bu2dOGGMojJ+XZIwxQ59Kgi&#10;l8zKOCp6LzE0yB5MfnduVlKxCkxzvkUoGdSykqTS10i3FjZrXsSCP38yNED9NSBVDsvYSM4Ua2RD&#10;sgorNa5VDIxA+gLH+vsl5DJpuo8v0v8ArJ1En3MGYr7kIWOkHbzTyqfran86Cv2D06A/+X8zFe2U&#10;LMUVtisqXOlWcbxDsF+gZgign82H9PdYHuQus5OrGvfvfuvde93b/A//AJkFRf8Ah17k/wCttL7i&#10;XnL/AJLTf80l/wAvXMb71f8A09m5/wCeC2/wN1T381P+Z31f/hs7f/61VHum3en/AB+O7P8Aw5c7&#10;/wC7Sq9yla/7i23/ADTX/AOuj/LX/KubB/zxQf8AVperY9o/8eptj/w3sL/7rab3Zl/Li/4sfav/&#10;AGttqf8AuHnPYA57/ttt/wBK/wDhXrCX75n/ACVOQv8Annuv+PwdV4/Pz/i89af9qzc3/uVhvZZ/&#10;nLn6vLfILP4ueaV6ba2G21iKGF+IoI6zC0e4ZvCodgfLUZtizEKxPH0UH2f8oQrFskEigapHdj+T&#10;Ff8AAvU2fdc2m32/2i2m+ijUTX1zczORxYpM9utceSwgAZHnxJ6MN8NcJS4vozB5GGGJKjcmX3Dl&#10;ayVOZJpKXL1WCh8pKqR44MOoVQSAOfqxHsTP5dc0q9j78pw5EMuyYppEsLNLBncckTk2vdFqHH1t&#10;6v8AW9oOeQPoLNqZE3+FT/m6BP3xY0PJvKkxX9RdzIB+TQSEj8yq/s6Dz56RRnYGypyoMse8JIke&#10;5usc2Fr3lW17WdoEP9fT7Zf5hv8AzOnbH/iL8L/71m9fbvJH/JJuP+ehv+OR9GX3P/8Ap2m+f9L2&#10;b/tFsunf4I/8yi3H/wCJHy//ALzO0Pdjfx22/Dt74/daUGOlhoXrdjY3PGrESSJDXbno/wC8E9XN&#10;HJ41maKpyZLBiAQtr29gXfJzPve4O4JAmK0+SHTT9g6w194d3k3j3c52u7xGlWLdJINFSCUtn+nV&#10;ARUrVYqAgVzWleiC985yXO95dhV1fHLWJR7yyGFFKZWjaWi25V/wKGlidBI0Ky0+OAUqCRqva/sn&#10;E3wF2ZUSyzz95yTzzyPNNNNiMVJLNLIxeSWWR9xs8kkjsSzEkkm59ikc6XSgKuz0A/pH/oHrI6P7&#10;2XMkMaRRe1oWJQAAJZQAAKAAC3oABgAYA6NhF83d2wRRww9MxwwwxpFFFFlMnHFFFGoSOOONMAFS&#10;NFAAAAAA9mV+PXSu3+gI90U9H2bT7notzPipmpKuLHY2OgqsYK5DUwGLK1mt6uKsCvwvES/W3sg3&#10;zdpt6NuzbeY3jrkVNQaY+EcKfzPUK+7/ALmbv7tPsU1xyQ9jc2QlXWhkkMiy6DpasSUCFCV4/E3r&#10;0Xvvbt7Od4Ptueq67n25WbeXJwrVUstfkHrabImicQTCTGUmhaWWkLJy3MrfS/uuD5v4/FUnfeWr&#10;8VLSTR5/b+38xVtRvHJD98KaXEzEtCzR+WSPFI7kWJZiTySSO+UXkbZo0kBBR2UV9K6v8vWZv3YL&#10;y/uPaiwtL+ORXtLu4hQOCDo1CUcQDQGUgegFBgAA/vw6rslVdJ4yiycdVE+EzmcxVKtWkiS/Zmoj&#10;ycQAlVX8Ub5JkS9wFWw4AAKJ7E/WQvRpvbrgf+L5hv8AtbY7/wBzIfbc39jL/pT/AIOkG6/8kvcv&#10;+eeT/jh6bM1/xZst/wBqyv8A/cWX3dv83/8AsnbdX/a22r/70OP9xJyj/wAly2/0r/8AHT1zG+7B&#10;/wBPi2H/AJ57r/tHk6p7+HX/ADPnbP8A2rNy/wDuirvdGfuX+upHVy/s9nV3xx+RHdW0aNty77zu&#10;2+t8kaXI42j3Zmc7mP4lGgvRZTF7UkrBCtMYmLQzTSUvlQq8euNlf2Dtx33Y9pun+ns0kv1qCUVV&#10;p6gvTj6gA086HHWK/PXvL7Pe2fMNwNl5Vtb3nSHVHI9rDBD4ZPxxS3QSuqoo6IsultSvpcFeiXdk&#10;d/dD9Q7oql29svC7g7Ax/wBzQV9VtnE4bFfw934q8bktzpSGVqgSKFlihSp8bhlk0OpX2IGR+G3Q&#10;uzpftd+fIiixtdCh+4o5q3ae3a1pAFN4sfkclk6xQNV9GmRrH6+0Sc07zdDVZ7GWQ8DR2H7QAP8A&#10;B0EbP7x/uvzGnj8qez0s1qx7XCXdwlPnJHHEn51UfLpDUHyy7s3XGKnZXQ9XkKOZx4KuKk3PnqNU&#10;JYWkrqDH46kJNra9SLcfT3YL05t3aW3ertrbd2dnE3btGjoK2nxmbklo6yPK0s+RrpahnkpIo6Od&#10;FqJpIjpULZbHm/sE7pPcz7jcT3UPhXJIJXIoaCnHPCh6xF9xt45g3jnrfd45j2s7fzDJKjSwgOhi&#10;ZY0C0Dkup0hWFTXNR5dEZ7Xz26M92RuTPbswzbX3RV1tJPkcOkVVSPjKmGgoooAkdVJJVwsYIo5B&#10;qYm7XH490afHb/mevU3/AIfe3v8A3Pi9y/vn/JH3L/mi3+DrqR7xf9Os5/8A+lVcf9Wz1ct3z/zJ&#10;js7/AMMvO/8AuDL7sr/mG/8AMltsf+JQwv8A7ye9fYB5I/5K1x/zzt/x+PrCn7n/AP08vfP+lFN/&#10;2lWXVe3wR/5m7uP/AMRxl/8A3ptoey6fy7P+Zm74/wDDEP8A70GH9nvPP/JPtP8Amt/z63Ux/fE/&#10;5Ujlf/pa/wDavN0Pfzz/AOZd7O/8PQf+6PK+2r+Yb/zOnbH/AIi/C/8AvWb19uckf8km4/56G/45&#10;H0v+5/8A9O03z/pezf8AaLZdOfwR/wCZRbj/APEj5f8A95naHsh3sZdZWdHV9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//9WiP39MnXHjrf49+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde92Wfy4v+L52r/2qdqf+5mc9gHnv&#10;+x23/TP/AIF6wp++Z/yS+Qv+ei6/45B1Xt8/P+LN1p/2s9zf+4uG9pn+Yn/zM3Y//hiD/wB6DMe1&#10;HI3/ACT7v/mt/wA+r0d/c7/5Ujmj/pa/9q8PSh+Bn/Mu94/+Hof/AHR4r3Xz7G3WXfR6PYt9Db0p&#10;uve4ev8Ad1dIYcfjM/BDk5/J4xT4rLQz4bJ1LNdQUp6DISOykgMqkHg+yzebRr7a722QVdkwPUr3&#10;AfmQOo+91uWp+b/brm7l61TVeT2jGJaV1SxFZolA9WkjUA8QTUZHQXd17RqN9dVb52tRxiavyODm&#10;lx0OjyGfJYyWHLY6nVbEh566hjRSASpYEcj3bl8yetsr2f0y77XpnyuY2tl6LdtDRUN56jK4+Kjr&#10;aHI01CkeoVMv2WR+5RFu8v24VLswVoz5Vv4tv3UfUNpikUoSeANQQT6ZFPlXPXPf7t/OlhyN7kKu&#10;+TC326/t3tHd+1YpC6PGzk00jXH4ZJwviamoASKuPib2DjOue2kXcdQmMxW5MVWbYrKus/ZgxtdJ&#10;V0dbQT1jvpNPH95QfbuzWSPz6nsqllpMwO3M5ujNUO3Nv4utyubyVUlHR42jgeWplndwliij9tI/&#10;rI7WSNQWYgAn3LU08NvE880gWFRUknH+r09eum+7bztex7Zdbzu1/Fb7ZDGXeR2AUKBXj5k8FAqW&#10;JAUEkDq4HN57DbcxFbn85kqTGYfH0z1dXX1UyR08cKLruHJ/ceT6Iq3aRiFUEkD3fnla6h6C+PYa&#10;vrIVfYHXdFiYJhLIFyO4aTEQ42hip3cpLryudZAltOnycBQOIXjR963vsU0nnJ+xS1TX7F/wdcmr&#10;C1uvdn3eItbdiu77w8rLQVjt3lMjlgKikUFS3GuniSc0jYyjrO7u9SKKllZd8b8rMnNCYkLUGCqc&#10;pLkK2SdVDx6MZhVYvfVq8f1YnmqH4TVMFP8AIvZqTSCNqqg3VTQagbSTnbGVnEdwCqlo4GIvYEiw&#10;5IBknm1S2xXZA4FD/wAbHWfX3m4ZZfZzmRo0qI5bVm+S/UxLX9rDh9vAE9Wa/MCnmn6E3Y0SF1pq&#10;3bVRNYi6Q/3ixkJexILASTKDa5AN/oCQcP8AmH7czWT2XsPPY/H1NZjNvZrMx5mopoZZhj0ytFQ/&#10;Z1NUI0YQUjPj3RpXIRXZFvdh7C/I88Ud3eQu4EjoukHzoTUD554fb6dY6fc+3nbbHmXmvaru7SO9&#10;vLaEwqxA8QxO+tVqRqekgIUVJUMeCnoqfwQz+Ix27t64WurqekyOdxGJfEwVEscRrnxlXWfdU9MZ&#10;GXzVSpXI4jW7Miu1rKfZZPhP1TuHcXamD7Bq8ZPS7M2c9XVyZmth8FBkM3U0dRjMTi8bPUKErK2O&#10;urUmfxavEIwGKvJFqP8Am3coINumslkBu5aDSOIUEFiacBQUzxr6A9Tf95rn3aNn5D3TlC3vkk5l&#10;3EIghRtUkcKuskssirlEKIUGqmrUSAyo9DE/L/szBYHrXM7FpsjDU7t3WlLTJiaOXzVtDh6ergyG&#10;UyWQhgYvSUj0dI8K+TT5DISAypJpNL/MT/5llsf/AMPsf+8/mPYd5G/5KF3/AM0f+fl6gn7nf/K7&#10;80f9Kr/tYh6Lb8DP+Zibx/8ADLP/ALvMV7TX8uL/AIsfav8A2ttqf+4ec9qOe/7bbf8ASv8A4V6O&#10;/vmf8lTkL/nnuv8Aj8HSh+fn/F560/7Vm5v/AHKw3spHzO/7KU7I/wDJP/8AeC2t7E3Kv/JAsP8A&#10;b/8AVx+sgvu2f9OV5L/6i/8AtPuujQ/En/snzr//AMmv/wB7bcnsr/sQ9Tl0Y73737r3Xvdg38uz&#10;/mZu+P8AwxD/AO9Bh/YJ55/5J9p/zW/59brET74n/Kkcr/8AS1/7V5uiL/PP/mXezv8Aw9B/7o8r&#10;7av5hv8AzOnbH/iL8L/71m9fbnJH/JJuP+ehv+OR9L/uf/8ATtN8/wCl7N/2i2XTn8Ef+ZRbj/8A&#10;Ej5f/wB5naHsuPx83lR7A7o683VkphTY2gzyUmSqm/RSY7N0tTgq+rl5B8NLSZN5Htc6FNgTwT3e&#10;7V73ar62jFZGSoHqVIYD8yKdTL7u8t3PNvtrzhsNlFrvZbQvGvm8kLLPGg+bPGFXyqRUjj0Pvem0&#10;qvfHUe+9s4+I1GQrcI1Tj6Yfqqa/D1NPmqKlj4I8tTVY9ES9hqYXIHPu0/5x9c5zfnU1DkttY+XK&#10;5DZmdTO1VHSRmerlwM2OrKTJy0kMeqSd6WR4JnVQT4Y3b+z7jrlC+hs9yeO4cKkqaQTw1VBFfSuR&#10;9pHWCP3Xectr5U9wLqy3q7W3tNytTArudKCcSI8QcnChgHQE41so8+q2Phtv3DbK7PrMfuCuixlD&#10;u3CvhaaqqnENLHmoq+kqsdFVSuVSBahEmiVmIHldF/te6VaOjq8hVU9DQUtTXVtXNHT0lHRwS1NV&#10;VVErBIoKenhV5pppXICqoLMTYD3LDOqKzuwCAVJOAB8z10vuLm3s4Jrq7nSK1jUs7uwVVUCpZmYg&#10;KAMkkgAcerd6qrpaGmnra6pp6OjpYpJ6qrqpo6empoIlLyzTzzMkUMUaAlmYgAC59nV3X8I90bN6&#10;0quxM/vjb+L/AIXttM7m8FkKCuhqaCsenidcDDW0stdBWZCStmWljOmNHnZRcA3ATtubbe6v1sYb&#10;N21SaVYEUIr8VDQgUz546xo2D7zuxcyc6wcnbTyveT+PemCGeN0KyIGI8cowRkjCAysKsQgJ4ihK&#10;Jtn5hbb3Z2FT7Cwmzs5kv4luB8Lh8zQ1tHLT1tIk8qHNTUlTHRT0lClHEalxqkdIVY2JFiI/8uXF&#10;Yio3J2bmahIGzeMw+26HFs6q08ePy1XmJcw8BPqQGbF0iuR+GA+h5Q89SSrb7fEpPgs7E/aAun/C&#10;3QM++Tf7hDsvJG2wsw2ye5uXlpXSZIkhEIb1xLKQD6E+XSA+fOTykG3+usTA8y4fI5XcFZkgjMIZ&#10;K7GUuKjxSTAeliIslVMoP5Un8e0//MD3BvU9jYTbdbUV9Lsddt0eQwlFFLKmKymReqqkylfUxo3h&#10;qcjSSqkID3aCIKVCiUl3uSoLT6GW4RVN34hDHzAoKAegPH5n7MG/3Rto5ZHJu571bQxSc0G9eOZy&#10;AZYowqmKNSRVY3BL1XDtqBJ8MBXz4NYLaA2DmNwUkFDU7xbP1dDmKySKN8ljqBaembHUUDuvlp6C&#10;qjZ5SUss0hYMWMYCBL8PeuM9vbuba2bo6Sddv7IycG4c7lzGwpKaSjV5cXjxMQI3rclkFjRYgdfi&#10;Ej2sh9mfNF/DabVcQsw8eZSqr5mvE/YBXPrQefUgfeK5z2rln2233bLi4U7vukDW8ENRrYPQSyU4&#10;hI49RLUpq0LWrDoUPlXv/C7Q6l3Jh6qqhbO7wx02CwuLDqaqoSrZI8lXGIEyJR4+hZ2aQjR5NCXu&#10;49nn/mG/8yW2x/4lDC/+8nvX2D+SP+Stcf8APO3/AB+PrFr7n/8A08vfP+lFN/2lWXRMvgj/AMzd&#10;3H/4jjL/APvTbQ917defGfvXe+MoN37Q2zLBiZYXyGJz8uexWK87U7uEbHL/ABBcoZzNCyqyxBVd&#10;bFlPsb32/wCz2kj2t1cAyA0ZdJPH1xT+fWXvOHvb7Wcr3t3y7zFvavuCsI5YBBLLpDAV8T9MxaaE&#10;EgtUqagHo9e+/kP0xs7IV21t1bhjnycUq0OUwcWFyeS8Kzqhda8/YtjhB4pVZlaQlkNwrD3Ow3yn&#10;+RuxKmTEzb6zU8uMnlo63FbvoKPNVcNRSv4JqStmzdFPmYZoJIyrr5kcMCDzf3SXl3YrxRKLNAGF&#10;QUJUUPmNJ0/y6S7l7EezfNUCbhHytbKk6B0ltJHhQqw1K6CF1hIYGoOgqRSnl1Cy3xs6D3pTx5SL&#10;ZmIhjyMEdXSZPatdV4illgqV80VTSQ4erhxMsUySBlPhZCpFuLe7YfjB27ufujrY7p3XgqbEZKkz&#10;VXhRV0CTQY3OxUdLRT/xSipqmWaenAkq2hlAd4jNExRhzHHG3MO2W+1X/wBPbTFoygah4rUkUJHH&#10;hUedDn1OAnvl7e7H7a86DYtg3V7iyktkm0SENJAXZ18J2UBWwgdTRW0MuoHDvWR8jerdudSdgDbe&#10;2MzUZTH1WIpcuaWteKbIYWSqqKuH+G1dTTxwwzkpTCWMlElEUihweJHLD8e937e2t8uO+Nj0k0FJ&#10;jt55zMnFJHNHHSvuDbuWrqyfGwwqUh1BMjkPGqi6eHQByfYh3u1nuOWdmvGBMkSLX10soFf5LX7a&#10;9Th7vcu7xvv3fParmi4jeS8221h8UkEsLe4iRFkY5PGO31E/Fr1E46MZ3ptXO7k+LvSu8amKeqr9&#10;pYfEjJM8UklSmDz2Mo6WHITSsHl0l6Ch8jMbP5dZPA9pb+YN1hm5M3tztbG0M9XhBhItsbimpo3l&#10;XE1VFX1lXjK2tCgmGmyUeTaASf5tZIFVtLSJrUck7hCIZ9tkcCbXrWv4gQAQPmKVpxofkaHv3ROe&#10;NsTa955CvbpI9z+qNzbhiB4qvGiSonq0ZiDlfiKuSKqjaVH8F+xsQmHz/WeQrIKXMHMS7jwMU7rG&#10;2TpquhpabI0dGSQJajHvjlmMf+cZJmZbqjaSr/F7rbNdidxbMFFQVMuF21nsXuXceSEcy0NFQYSr&#10;jyS01RVRrpinyk1KtPCgIkZpLiyqzKI+Yb+Kx2u71uBLIhRR5ksKVA9BWp6nj3z502zk7255kNzd&#10;ou53tpLbW8dRreSZDGWVTxWJWMjmmkBaGpYKTK/I7sHEbD6o3aaytp4svuHCZLb2AoC8TVlZXZil&#10;kx7VEFM7XkgxsNQ08rEFFVLG5ZVaxb58b3osF09Bs77hP4rvnO46KOjD2lOIwFTDmq6tKAi8MOQp&#10;6OLm4LTAj9NwBeTLR5t0N1p/ThQ5/pMNIH7Cx/LrDn7p3LF1uvuLLzH4J+g2u1kJemPFnUwolfUx&#10;tM2PJDXjkhPwk2fWZntabdfgf+GbNwtfK9WUBiGUzdPLiKOjDEG0s1DPVycchYiD9bEs/wDLs/5m&#10;bvj/AMMQ/wDvQYf2IOef+Sfaf81v+fW6mz74n/Kkcr/9LX/tXm6MN88/+Zd7O/8AD0H/ALo8r7av&#10;5hv/ADOnbH/iL8L/AO9ZvX25yR/ySbj/AJ6G/wCOR9L/ALn/AP07TfP+l7N/2i2XTn8Ef+ZRbj/8&#10;SPl//eZ2h7Qnwg/7KJ2r/wBqndX/ALz2Q9rebv8Akh3P+mT/AI8OhV95/wD6c7v3/PRa/wDaRH0t&#10;PmL/AMyG3N/2s9tf+72h9mR/mN081XUdJUtOhkqKmbsCngjBVTJNM+w44kBYqoLOwFyQPZByKwVd&#10;3Zj2gRn/AKudQx9zWaO3h9zp5m0xItgzH0AF8ScZwB0X/wCAs8VLB3DUzuI4KeLY880hBISKJN6y&#10;SOQoLEKik8An2VlegPkr1TgK/s6mxOd2ZFhIo56qpwu4qaPcEePd0WeqlocDkKisXHU971KzBQkQ&#10;ZnTxgn2IzvWwblMm3tKkpc4DKdNfSrACp8qeeAa9Ts3u37Kc+7tacjz7ha7k90xVVmt2NuZADpUP&#10;PGqeI3CMpWrEKrayB0ZJu8fj32Zm6LrqoymG3ZJmJHhpqfL4GokwclcqMYaaOszVBBSGvntaBotR&#10;aQhUbWQPbjtf5rfIHbstOtTuei3VSRPEPsdx4THT+ZFKho3r8bBjMu5lUWLGoZr8jn23ccp7JOG0&#10;25jY+asR/I1X+XSPffuze0e8JMYdjlsLhge+3nkWhPmI5GkiFPQRgeXDqDuT4hdG52OdqfbtZtqp&#10;lWQ/eYDMV8AiZgSJEoshNkMWgjJuFEAXi309207mytPvL4+57O7rxBwcG4ep8nms1h650kfD/fbW&#10;myE8EksiJpmoHe6OyJIjoCVRwQI1t42td7hhtpdbJchVYfio9P5/s+0dc/tksJuW/dzadq2Dcfqp&#10;bPf44YZkBAm0XQjVgATUSAUIBZWBIBZTU1gbdxs+0+8sJhds5UZmbBdm47E4jLUSOiZX7PckNDDM&#10;kcbvqirVSzKrOjqxAZkNzrye5v67AdXue/e/de697tk/lzOh2j2VGGUuu48I7IGGtUfGVIRmW9wr&#10;mNgD9CVP9Pca89A/U2B8vDb/AAjrAH75KsOYeSnKnSbKYV8qiVaj8qiv2j16rE+fKsN09euVYI2A&#10;zCq9jpZkyNOXUN9Cyh1JH4uP6+yW/LfbuVwHfvYEmQo6mGmzWVizOKq5YJI6avo6/H0NQZKOZrx1&#10;C00sphkKk6ZEINiLexZyzPHPstkEYFkXSRXIIJGfSvEfLrJb7vu82G7e03KKWdwjTW0BhlQMC0bp&#10;I60ccV1AB1qMqwIqM9G6+L2exmc6R2MlBVU81RiMZJiclSxzJJUUNXRV1ZAEqolPkgaojjEqBgNU&#10;bgi4592EfAXfFFnOoqrZhnUZXZGdyCmkaYNJ/B8/PJl6OsjiLa0hfIz1cZAGkNHe929gjnS0eHc1&#10;utP6cyDP9JRpI/ZpP59Yh/ey5Xudr9w4OZBEfoN0tY++lB40CiJ0JpQkRrEwqa0anBeiLfN3Z1Xh&#10;u0qbdogY4zeOFoWFUsRWP+K4SGPF1VK8gXS8qUENLICTqKva1l916/KjrDN9cdwbulq6GdMBuzN5&#10;Tc+28n43NFWUuZqnyNTRQzkafucPVVbU8kbHyAKrm6ujMN+XNwhv9rtgrjxokCMPMFRQGnowFQeH&#10;l5HrL72H542znP265fS3ukO7bfaxW1zFUa0aFRGrlf4ZlQSKw7SSyijKyg9fxr7GxG/+qtrx0tZA&#10;+b2xh8dtzcGO1qKylqcTTLQU9ZNDe/2+VpqVZ45FHjJZkFmRlUzH8vjrbNDcm5e0MhQVNLg4cDLt&#10;rB1NTHNBHlK/IV9FV19TQEqq1UGOpsZ4pHuY9dQALsraCDna/i8C329HBmL62A8gAQAfQkmo+z9s&#10;Jfe8502z9y7JyNaXaSbo12LmdVIYxRxxuiK/8LSNJqUfFpjqaKw1F4+dPYOI/u/t7rihraepzMub&#10;j3DmaeB4pnxtDQ0VZS0VPW2Zmpp6+oyHkRbB9EFzZWGpKfzBt70Wd7H2vs2hqEqDsjBVUuT8b6hS&#10;5fcs1LUy0Trcqs0eLxtHK1he0wB5Fgp5JtHhsLi6daeM4p81Sor+0sPy6PvuicsXW1cmb5zHdQlB&#10;ul0ojqKaorYMocedDLJKo/0hI45U3wY2fWYbYG492VkD043jmqeLHeRApqcXt6Kpp46xDYMYpMjk&#10;KqNbm14iRwbkgXsadZa9Hg9+9+69173fvnv+yScz/wCK6ZH/AN9pN7heH/lZov8AnuH/AFd65MbV&#10;/wCJBbb/AOLlH/3ch1SFhf8AsqHE/wDie6D/AN+HF7pu+O3/ADPXqb/w+9vf+58XuU98/wCSPuX/&#10;ADRb/B10f94v+nWc/wD/AEqrj/q2erY++f8AmTHZ3/hl53/3Bl92V/zDf+ZLbY/8Shhf/eT3r7AP&#10;JH/JWuP+edv+Px9YU/c//wCnl75/0opv+0qy6r2+CP8AzN3cf/iOMv8A+9NtD2Qjbfxo+RlJhm7D&#10;2/tvK4SHHYv+P4zI43cFFSZ+spftxVrJgqTE5GTNyVElMQ8YCIZQQE1Nx7Gdxv8AsTS/Qzzq5ZtJ&#10;BUlQa07iRppXj6efWWG9e9ns3cbkOT933q3upJp/Aljkt3eBG1aCJ3ljEIUNhiSwWlWoM9Hb3B8h&#10;uhKrLLsTObgxmYlr8l/BMjQV+DrKrB0lT9x9q0eZqsnQJiEgjqQVcl3EZBL6Rz7y7c+YvyE20Y4v&#10;78PnKaH0mk3LisXlS+kniWvekizDH8H/ACkH/bD3qflbZLip+j0MfNCR/Kun+XVN5+7n7Q71rk/q&#10;uLWZvx20ssVPsjDmH/qn1iz/AMUeitw65f7nLh6iXkVO3snksaFBAsYqJKqXFKPyP8n93EdL75yX&#10;a3VO2t5bn29Bg6zcVBW/xDFMryY+ohgrazHmrp4awyTrjMrBT+aOObURFIBqkW0jxdutnHtu5XFr&#10;bzl1jYUPmMA0NPMVoSPMeXAc5/crlay5C593rlvY93a6trOVPDlwJFLIkmhilF8SJm0MyUGpa0Rq&#10;otUnbmzMf1p2ZuHae3M7NmaTA1tJ9jkwypXQSzUlLXClnmpRHC2Rxk0/ieSEKDJGTpRrotL/AECM&#10;dT/JXYKY+VDi07AMOOkMisr0hqKuKgtJcBzLGUC2/USLfX3K29a22C9Lj9TwM/bQV66U+7RvJvZT&#10;mxrxD9cdorIKcH0oXx5UNa+gHVuPd5r5/j3vd66Nv4i+xhLXxhGDJVCCllrbx2ugjkDk3/SAb/T2&#10;fz+YTt3K5TrbaOboKOpq6Tb+6Z/4qaaCSf7KlyOKqAlfUmPUYKSKajEbOw0B5VBIuLgvkieOO/uo&#10;XYBnjFKniQRgfPNfy6xL+6FvNhY86cw7Zd3CR3F5YL4Wpguto5Vqi1+JyHLBRkhWIBoaEg+Cuexm&#10;N7B3TiK6qp6Wqzm24P4YKiZIfu6mgycBeipxIR5qqSKrLqinUVjYgGxtT57lDrop1at797917r3v&#10;3v3Xuve7w/hXv6LfvR2OweQdKrI7HnqNn5CGotL5sQkYqMEzxOGU0gxNQKRVNwftW4tx7iLmyyNn&#10;u8kyCiTAOKfxcG/PUNX59cvfvL8pvyp7o3m6WimOz3RVu42XGmUnTPQjOvxVMpPEeKOqcPl3smTZ&#10;PclfmaFWpqDeUMG6qGaC8XhyjOYMyqSoQ33X8UpzVMRYj7lfzz7Dn5hZDD9O/HjbnUm1fLR0+4q2&#10;mwVJC8weoO38HKmazM7zG0kjz5J6VJbABlqWBIB0su5XSXdN8n3O5yyAsfTU3av7BWn2dDP7utpu&#10;PuN7wbz7g79pkms4mndgKL9RODDCoHABYxKy1rQxqRkVC++KlDle1+98/wBobl8dVPgaSozVVMsR&#10;WAZzMxviMTCkQ/bRIcelS8dySrQKQCRcEr+Ge+KLZHe23myU60uP3VQ5DZ9RUyTCGKKbKmnqcYJi&#10;zIjJPmcdTRWY2BcN9QPYs5qtHu9nn8NavGQ4H2VB/YpJ6yX+8jyvc8z+1W7iyiMl3YSx3aqBUkRa&#10;llpQEgrDJI2OIUjgejefLTZ1XvHpbOrj4Gqa7bVZQ7rgp0iMsskWME9PkTEFVnV4cTX1ElwLkIV+&#10;hPs7Hz86wze7NnbX3zgaGfIPsafLw52mpI3mqEwWZjoZWyhhUMz02KqsWBKV5SOoLsNCMyBPkvcI&#10;ba6uLOZwvjBdJPDUtcfaQcfZTic4y/dL542zYOY995W3a6SFd0SIwM5AUzwlx4VTgNKsp01wWjCj&#10;uYBigfCDsbEbY3XuTZmbrIKFd5wYuXC1FU6xQPmsTJWRrjRKxCrUZOmyRMYbh3gCKdbqrVd9adeZ&#10;/tDeeD2ft6iqamoyldTRVlTDDJJBica0yCuy1fKiOtPR0NOWdmb6kBVBZlUyFf30O32s11O4CqDQ&#10;ep8gPUk9Zz87c37TyNy3unMe73KJDBExRSQGlkodESAkFndqAAcBVjRQSLHuw994PrjaWY3Xnaun&#10;p4MdRzyUlPLKiTZPICJjR4yijZ0aeqrJwECr9ASxIUEi6z5X7wxuwOgd40/lSCo3DiRsfB0Zlfy1&#10;T5uL+H1UMRZ/JIKTBipmYkm6xWN72MT8t2sl7vVq1KqjeIx9NOR+1qD8+uZvsFy7e82+7XLk3hl4&#10;bO4+tnegoohPiKTig1z+Ggp5tUUpioX4ybVyG+O79qT+J54MFlDvLM1YjXx0yYeT76mlkAURoanM&#10;/bxKABZpLi1rgi38u+pgTtXeVK8gWeo2BUSwxkG8iU24cEJirW03Tzrxe5BJAIBsMOeFJ221YDAn&#10;H81brKf74UMrch8tzqlYk3ZQx9C1vPp+edJzw8jxFTnfPGnmfrTadSqFoIN8QRSyAi0b1GCzRhDC&#10;+qz+BubWBFibkXUX8xPbmaO69i7rTH1MmAO2p8HJkooZZKamydPlqqs+2q5lQxUz1EFephDsDLpf&#10;TfQfbHI08X015bFx43iaqeZBUCo9aEZ9MevRN9zvedtGwc07A12g3b61ZxGSAzRtEqakBNWCshD0&#10;HbVa/EOmH4GZ/EDbO89stXU8ebG4IczHj5JY0qKjHT4ympPuKaJmElQkE9EwlKgiPUl/1D3l+AvV&#10;O4abdOT7TzmMnxmB/gVVgdrTZGH7aTN5PIz01TV1mJSoVZaikocbQSo0qDQ7SlVZvHKF1znuUDW8&#10;e3QyBptYZ6Z0gVABpwJJGPl8x1T72XPu0T7FZcibXfJPuv1Sz3QjbUIY41ZUSUrhXeSRGCMagKCy&#10;jXGTi+bvZmCqNt47rbDZGHI5r+M02b3JFQS/cJh8dQQ1FPS0uTeBjFBVVlfXROsTksixAso1xlsv&#10;8x3/AIvnVX/ap3X/AO5mD965E/sdy/0yf4G6b+5n/wAkvn3/AJ6LX/jk/WP4B/8AFm7L/wC1ntn/&#10;ANxcz7Vf8uL/AIsfav8A2ttqf+4ec9pue/7bbf8ASv8A4V6Ifvmf8lTkL/nnuv8Aj8HSZ+fn/F56&#10;0/7Vm5v/AHKw3spHzO/7KU7I/wDJP/8AeC2t7E3Kv/JAsP8Ab/8AVx+sgvu2f9OV5L/6i/8AtPuu&#10;jQ/En/snzr//AMmv/wB7bcnsr/sQ9Tl0Y73737r3Xvdg38uz/mZu+P8AwxD/AO9Bh/YJ55/5J9p/&#10;zW/59brET74n/Kkcr/8AS1/7V5uiL/PP/mXezv8Aw9B/7o8r7av5hv8AzOnbH/iL8L/71m9fbnJH&#10;/JJuP+ehv+OR9L/uf/8ATtN8/wCl7N/2i2XTn8Ef+ZRbj/8AEj5f/wB5naHtCfCD/sonav8A2qd1&#10;f+89kPa3m7/kh3P+mT/jw6FX3n/+nO79/wA9Fr/2kR9LT5i/8yG3N/2s9tf+72h9mL/mR/8ANGf/&#10;ACon/wAovsi5D/5av/Nr/rJ1Dn3L/wDwZP8A1L/+17oBP5f3/NWv/JD/APlz9ml+Je8sdv3oLaFL&#10;5Unqtt4xtk5ujabySU5w6fZUccln8scdXhDTyIPTZX0rwvsO8y2r2W9XTUosjeIp9dWT+xqjqCvv&#10;AcuXnKfuzzFPoKQXs/1sL6aBvGOtyMUJSfxFPGpFTx6Ld8n9p1+ye7t01PjaGm3BkF3hh6sQ+OOc&#10;ZV/u6t47r43kpswJ43+tyuo/q90u9qdbZ/qje+b2dn6SohfH1lR/DK2WNlgzOHM0gx2XopdKxz09&#10;ZTqCdPMcmqNgrqyiVtuv4dytIbqBgQwFR5q3mp+YP+fgeulXIfOm08/csbZzHtNwjLNGvioD3QzU&#10;HiROK1Vkaoz8S0dSVYE249a9gYTs3Z2H3ZhKqCZK6kg/iNJFIGmxOWEMZr8XVx6meGeknYgauHTS&#10;6lkZWNmv8v7rbNbZ2nu7fOcoKnHjedTiKPAw1kc1PPNiMKlfLLk0gkVL0eRq8mFicglhTFlsjAvH&#10;/Ot/FcXNrZwuG8IMWpnuamPtAGft9eGEX3t+dNs3vf8Al7lba7tJjtqTPOUIZVmmMYERYV740iq4&#10;HAyAHuBC13fOPsHEbh3PtbZmGraeuO0afKVWblpXinhhyuXahjixzTIzWqqCmx2qVBYKZwrepSFJ&#10;n80N70W9e988MbUJV0O08djtnRVMT+SKSoxbVVZlUQ3KgUuZydTAbWBaIkfW5FXKlo9ps0PiLR5W&#10;L0+RoB+1QD+fWSX3a+WLrln2q2n62Ex3W4TSXhUihCyhUiJ/00McbiuaMB5U6Np8R9n1m0OlsIch&#10;A9LW7nr6/dktPIgSSODJLTUuMdxYEmpxOPp5hfkLIAfpYWwf9yy/+UJ/+Z/7jf8A52D/AKjP+snW&#10;An/g7v8Axqv+1/qsj/uYj/ytH/y8e9fL3NnXXbq9D3eZ8IP+ydtq/wDa23V/70OQ9xBzd/yXLn/S&#10;p/x0dct/vP8A/T4t+/557X/tHj6po+Yv/M+dzf8Aas21/wC6Kh91B93/APM6e3v/ABKG/wD/AN6z&#10;Le5O2j/kk7Z/zzx/8cXrof7X/wDTtPbz/pRWH/aLF1ah07/zKLqz/wARxsf/AN5nF+z4/wAtz/ms&#10;3/lO/wD5evYO58/5ZX/N3/rH1in99D/wW3/Uw/7UeiVfzAf+aS/+T5/8pnsBPnX/ANlAZX/w2ts/&#10;+4T+znk//kiR/wDNR/8AD1LH3V/+nSWH/Pbc/wDHx0Nvwv8A+ZHY3/w4dxf+5ae7IfjBuXGdkfHX&#10;adAJxK+M29N1/nKfhpKObD0n8JjhkW5B8+GannTnmOZb2NwAHzDbyWG+XL0+J/EU+uo6v5NUfl1h&#10;j747Lfcme8XMF14WlZ7wX8DeTiZ/FJH+lmEiH+kh4ihNf/yM29kev++tz1phMa5HPRb5w8/Ijqos&#10;rVfxR5Y2sCPDllnhbjh4ja4sTSNvrY+4+ud05baG6sfNj8vial4XWRGWKrp9bCmyNDIQFqaCuiAk&#10;ikW6sp/qCBLdneQX1vHdWzhomH7D5g+hHmOunXKvNGzc5bFt/MOw3azbfcICCCKo1O6Nx+GRD2up&#10;yD8qHq4bZm8cBv7beM3TtquirsXlKdJUaN1aWln0qaigrI1JanrqOQ6JY2sVYf0sSP3RPxO3h3fg&#10;sxuOLKRbSxFHNDS4euy2Kqqmn3DVFZmrBRNHPTyLS0BWNXmVZUZ5Cq3ZHAJd45ktdomigMfiykVY&#10;KQCo8q4OT6Y9fMdRN7qe/wBy77Ybrt2zSWLbhuMilpkilVWt1xo1gqwLSVYhCVIVQxwykgh3T8nN&#10;qdO5rFYCXGyboytXFLU5ajxeSp6efBUwMIpDVrJBOjVNcGdkhZo3CIGPpdSQM7K2RJ1vvfcGyJs1&#10;jM/Vbdq1oazJYgVIoWrBBFLVUqfdRQzCegmkMMwtZZo2UEgX9nFhdi/tILsRMiuKgNStPI49eI+V&#10;OpR5K5nTnPljaeZ4tsntILyMukcunXo1EKx0kjS4AdDWpRlJArToZevt4pv/AGdg94w4jI4Omz1K&#10;1bSY/KGnNatIZpI6apf7aWWLw1sUYmiN7tE6kgE2CG9rOhT0s/YzfHb/AJnr1N/4fe3v/c+L2Vb5&#10;/wAkfcv+aLf4Oo394v8Ap1nP/wD0qrj/AKtnoJe+f+ZMdnf+GXnf/cGX3ZX/ADDf+ZLbY/8AEoYX&#10;/wB5PevsA8kf8la4/wCedv8Aj8fWFP3P/wDp5e+f9KKb/tKsuq9vgj/zN3cf/iOMv/7020PZdP5d&#10;n/Mzd8f+GIf/AHoMP7Peef8Akn2n/Nb/AJ9bqY/vif8AKkcr/wDS1/7V5uh7+ef/ADLvZ3/h6D/3&#10;R5X21fzDf+Z07Y/8Rfhf/es3r7c5I/5JNx/z0N/xyPpf9z//AKdpvn/S9m/7RbLpz+CP/Motx/8A&#10;iR8v/wC8ztD2hPhB/wBlE7V/7VO6v/eeyHtbzd/yQ7n/AEyf8eHQq+8//wBOd37/AJ6LX/tIj6Wn&#10;zF/5kNub/tZ7a/8Ad7Q+zF/zI/8AmjP/AJUT/wCUX2Rch/8ALV/5tf8AWTqHPuX/APgyf+pf/wBr&#10;3QCfy/v+atf+SH/8ufur73IXWcvVjnv3v3Xuve7tfgc6N0HShWVjHu3ciSBWBKOXo5ArgG6sUdWs&#10;ebEH8+4l5yB/fTf80l/y9cyPvWKy+7M5KkA7fbEfMUcVHrkEfaD1T781VZe7qksrKH2vt9kJBAdQ&#10;tUhZSeGUOhFx+QR+PdRnbG3crtXsnfGEzFHU0dXS7pz2gVMEkH3VK+VqzS19OH4lpK2G0kTqWR0I&#10;IJ9yZts8dzYWk0TAqY14GtDQVB+Y4HroRyBvNhv3JfK+57dcJJbyWEFdLBtLCJNSNTg6GqspoQRQ&#10;gdWkdY57Gbl6+2dl8VVU9XS1O28JqNPMk/21SmMpRU0U5Q/t1VJLdJEYKysCCB7sV/lxf8WPtX/t&#10;bbU/9w857A3Pf9ttv+lf/CvWHX3zP+SpyF/zz3X/AB+DohXz8/4vPWn/AGrNzf8AuVhvZSPmd/2U&#10;p2R/5J//ALwW1vYm5V/5IFh/t/8Aq4/WQX3bP+nK8l/9Rf8A2n3XRofiT/2T51//AOTX/wC9tuT2&#10;M38uz/mZu+P/AAxD/wC9Bh/ZVzz/AMk+0/5rf8+t1G33xP8AlSOV/wDpa/8AavN0Evzz/wCZd7O/&#10;8PQf+6PK+2r+Yb/zOnbH/iL8L/71m9fbnJH/ACSbj/nob/jkfS/7n/8A07TfP+l7N/2i2XTn8Ef+&#10;ZRbj/wDEj5f/AN5naHs+3xg3LjOyPjrtOgE4lfGbem6/zlPw0lHNh6T+ExwyLcg+fDNTzpzzHMt7&#10;G4AM5ht5LDfLl6fE/iKfXUdX8mqPy6xQ98dlvuTPeLmC68LSs94L+BvJxM/ikj/SzCRD/SQ8RQkk&#10;vyM29kev++tz1phMa5HPRb5w8/IjqosrVfxR5Y2sCPDllnhbjh4ja4sTSNvrY+4+ud05baG6sfNj&#10;8vial4XWRGWKrp9bCmyNDIQFqaCuiAkikW6sp/qCBLdneQX1vHdWzhomH7D5g+hHmOunXKvNGzc5&#10;bFt/MOw3azbfcICCCKo1O6Nx+GRD2upyD8qHq4bZm8cBv7beM3TtquirsXlKdJUaN1aWln0qaigr&#10;I1JanrqOQ6JY2sVYf0sSP3RPxO3h3fgsxuOLKRbSxFHNDS4euy2Kqqmn3DVFZmrBRNHPTyLS0BWN&#10;XmVZUZ5Cq3ZHAJd45ktdomigMfiykVYKQCo8q4OT6Y9fMdRN7qe/3Lvthuu3bNJYtuG4yKWmSKVV&#10;a3XGjWCrAtJViEJUhVDHDKSCHdPyc2p07msVgJcbJujK1cUtTlqPF5Knp58FTAwikNWskE6NU1wZ&#10;2SFmjcIgY+l1JAzsrZEnW+99wbImzWMz9Vt2rWhrMliBUihasEEUtVSp91FDMJ6CaQwzC1lmjZQS&#10;Bf2cWF2L+0guxEyK4qA1K08jj14j5U6lHkrmdOc+WNp5ni2ye0gvIy6Ry6dejUQrHSSNLgB0NalG&#10;UkCtOhl6+3im/wDZ2D3jDiMjg6bPUrVtJj8oac1q0hmkjpql/tpZYvDWxRiaI3u0TqSATYIb2s6F&#10;PSz9uuB/4vmG/wC1tjv/AHMh9tzf2Mv+lP8Ag6Qbr/yS9y/555P+OHpszX/Fmy3/AGrK/wD9xZfd&#10;2/zf/wCydt1f9rbav/vQ4/3EnKP/ACXLb/Sv/wAdPXMb7sH/AE+LYf8Annuv+0eTqnv4df8AM+ds&#10;/wDas3L/AO6Ku900da43GZjsbYGIzfj/AINld7bVxuX81vF/DK7O0FLX+W5A8f2sr6v8PcqX8kkV&#10;jeyw/wBqsLlftCkj+fXSLnW9vtu5N5t3DbK/vKDbLqSKnHxUgkaOnz1AU+fVtHYWQyOJ2DvjK4jy&#10;fxbG7P3LkMX4r+X+I0eFrami8dufJ9zGtrfn3d38r8zu7a/Q+7a/YbVVBXU6Yylq63EloK3D7flr&#10;YKfJ1dA0BSSmMVMRG0kfqghdpAV0a1iTluK1uN5tkvKMhqQDwZqVAPrnNDxNB5065h+wW28vb57r&#10;cv2vNYjltXMrIkvck1wEZokk1VDVbuCth3CodWrSaePjLidrbj7q2vRb1FNW0U75GppqPJhZqPK5&#10;2Kkmmx1LWrMGjqPLUAyKkl1mlRUIbVpah+goMpn8pTY7G0lbl8xlatKekpKWKWsr6+tqpLJHFGge&#10;aeeaVv8AEkn3MbvHDG0kjBYlFSTgAD/J11Wu7uw2mxnvL24it9ut4yzuxCJGijJJNAqqB9g6unra&#10;7G4THVFfkKmkxeKxlK89TVVMkVLRUVHTR3aSSRykUMEMa/4AAe9h7o/Zdb151NsTZuTZGyeFwUMe&#10;UETrLHDk6uabIZGljlQlZUpKyreIMOGCX/PuD93u0vtyvLqMfpu+PsGAfzAr1x990OZbbnD3A5q5&#10;kslIsbm6JiqKExIFjjYg5BdEViPKtOqIe493Um++z96bsx6uuOy+alkxxkRo5JcdSxQ0NBUvGwDR&#10;vVUlKkhU8qXt+PdG/wAdv+Z69Tf+H3t7/wBz4vcvb5/yR9y/5ot/g66je8X/AE6zn/8A6VVx/wBW&#10;z1cn3z/zJjs7/wAMvO/+4Mvuyv8AmG/8yW2x/wCJQwv/ALye9fYB5I/5K1x/zzt/x+PrCn7n/wD0&#10;8vfP+lFN/wBpVl1Xt8Ef+Zu7j/8AEcZf/wB6baHsun8uz/mZu+P/AAxD/wC9Bh/Z7zz/AMk+0/5r&#10;f8+t1Mf3xP8AlSOV/wDpa/8AavN0Pfzz/wCZd7O/8PQf+6PK+2r+Yb/zOnbH/iL8L/71m9fbnJH/&#10;ACSbj/nob/jkfS/7n/8A07TfP+l7N/2i2XTn8Ef+ZRbj/wDEj5f/AN5naHsh3sZdZWdHV9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9/wD/1qI/f0ydceOt/j37&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69172bv4m9/bO6IyW9az&#10;d+N3LkYtyUWEpqFdt0eLrJIpMbPkpZzVjJ5nDqiOtYujQZCSDcDi4Y5l2W63lLRbWSNTGWJ1EjjT&#10;hRW9Osevf/2l5j91bLlm35evbKF7KWZn+oeVARIsYXR4UM1SNBrUL5Ur5FZ+T3SG6+6sftCl2tkN&#10;vUEm36zMVFY24KvJUqSpkIcfHCKY47E5VnZWpW1awgAIsTzZo+Vnd21O894bc3BtLH7hx1FiNtDD&#10;VMW4qTG0lU9V/FK+t8kCYzLZeJoPFVKLs6tqB9NrEu8ubRc7PazwXLoztJqGkkilAPMLnHRh7Ce2&#10;O/8Atby7vO0cwXdnNc3F74ym3eR1C+EiUYyRRENVTgKRSma46dfjP09ubpnaufwe6K7BV9Xldw/x&#10;ankwNTkKqnSn/htFR6JnyGMxcqz+WmY2VGXSRzfgFb9iLqdejI+/e/de697sI+P3zfn2Dgcbsjsz&#10;FZLcGCxMKUWG3HiZIp87j6COyU2Pr6Kunp4MnSUUZCRSLNFLFCgTRLYWBG98oi9mku9vkVJmNWVv&#10;hJ8yCK0J8xQgnNR1iH7ufdgi5s3W95n5Jv4bTdbhi81vKCsEkhy0kborNG7nLKUZXcltSVNSK95f&#10;DqHe2ayG8OvMnj8HmcpK9XlsDk0khwtdXSeqorqKro4J5sfVVcgLyRtFJHLM5fVHc3MzV/Ov4/Y+&#10;OryGOot0VuRkRyYqPbNLSVVZIfWFlq6qupYwjSAamZyR9bE8eyBeTt6cqjvGE+bkgfkAeoRt/ur+&#10;7l49vaXl1YxWYIy9yzqg4VCKjGoHAAD0qOi8U3wv7yr5KWhr6zbdHQIygS1e4qmqpqRB6S0VLTUV&#10;RIWVCdIVQD9Lgc+69/kJ8mt1d71dPQPSLtzZWLqmqsXt2Cc1MtRVaGiTJZqs0RCsrViZhGiosUCu&#10;wUMxZ2G2ycv22zqzhvEu2FC3Cg9FHkPXzP8ALrL32h9kdh9qrea7W4N5zNPGFluGXSFWtTHClToS&#10;oGoklnIBNAAoPV0V8d9tdLUs9alS2e3fkqZafJZ+aAU8UFPqWV8fiKTXKaSkMqqXdmaWYoCxUAIo&#10;DbT3RmNlblwe7dv1Apczt/JUuUx8zKXj89LIH8VRGGXzUtQl45YyQJImZTwfZzc28V3bzW0y1idS&#10;D+fp8xxB8j1K2/7Ht3M2ybpy/u8PibbeQtFIOB0sKVU5oymjI3FWAIyOhq3PtzFbv29mdsZyA1OJ&#10;zuPqcbXRKQsnhqYynlgkKt4qmBrSROASkiqw5Hu3Hanz/wCpslhqeTd2K3Lt3OCJEyFDSY6PM415&#10;tA8smPrYaqOaSlZr2E0UTr9PVbUYzueStyjlYW0kbw1wSdJ/MU4/YT1z43/7pPuBZblMnL1/ZXm1&#10;6iY3eQwyBa4EiFSA1PNGZTxxwFXW5vg92fj8tPHtbJbez2GMjvQ1tTXyYnIJDrPjSupJad4UqVW1&#10;zDLIh+vp/SAQ7S+cWM3LuPY+K2hhs1iuvdvb42duXdFZLFRRbh3DjNsZ7H5dsPjcYlZ9lRUWuhDq&#10;JKlXqHSNWMKeRXN9u5Qkt4LyS6lRr54XRBnSpdSuomlSc+mM8TSkocifdevtl2bmi/5i3K2n5vvN&#10;rvLa1QFzb28lzBJD40kpTW70fSSsZEas5UStoKjF1t8N8jt7Abyye6stiMlvrO7O3Xt/bdLHLVyY&#10;PBZHceFr8UMrkMi9J95WVemsKMUp2WBHkZRM+hlRXys+T+we89n7c2/tLEbwx1biNy/xmpl3FQYW&#10;kpXpf4XX0XjgfGbgy8rT+WqU2ZFXSD6r2BV8ucvXuz3U89zLEyNHpGksTWoPmq4x0JfYT2N5s9re&#10;Yt53fmDcdumtriy8FRbyTOwbxUerCS3iAWinIYmtMUz0rvjP8ct79M7qz+c3RlNq19Jldvfwmnjw&#10;Ndl6qoSo/iVFWa5kyGDxcSweKmYXV2bURxbkNHxN+SGx+iMbvWj3fit15GXclbhKmhbbdDiKyOKP&#10;GwZKKcVZyedw7I7tWLo0CQEA3I4u7zLsN5vL2jWskaiMMDqLDjThRW9OjD3/APZnmj3VveWbjl6/&#10;sIUsoplf6h5kJMjRldHhQTVA0GtSvlSvk6/J7oDePdWQ2hVbWyW2aCPb9HmKesXcFZlaV5XyE2Pk&#10;hNMMdhsqrqq0ratZQgkWB5sBvyB7Dwva3bu7d/bdpcpRYfPfwH7OmzUFJT5OP+F7ZwuFqPuYaGty&#10;NKmuqxzsmmZ7xlSbElQb7JYy7btltZTsplTVUrUjLswpUA8D6cepS9o+T9z5C9veX+U94ngk3G08&#10;fW0LO0Z8W5mmXSXSNjRZFBqg7gQKihIydG7Ey/WfVu19kZ6pxtXlcJ/G/uqjETVU+Pk/iW4svl4P&#10;t5ayjoKl9FNXor6oks4YC4sxBv2a9SP0LPv3v3XuvezSfFPu7anRm8Nx7g3bj9w5Giy+2jhqaLbt&#10;JjauqSq/ilBW+SdMnlsREsHipWF1dm1Eem1yA7zHtFzvFrBBbOiusmo6iQKUI8g2c9QV79+2O/8A&#10;uly7s20cv3dnDc2974zG4eRFK+E6UUxxSktVhgqBSua46Ld8mOntzdzbVwGD2vXYKgq8VuH+LVEm&#10;eqchS070/wDDa2j0Qvj8ZlJWn8tSpsyKukHm/Bg/KjuXbHePYWH3ZtOgz2Px2P2bj9uzQ7ipcfSV&#10;rVtJm9w5KSWKPG5TLQNStBlowrGRXLqwKgAE35c2q42ixltrl0aRpS3aSRQqo8wue0+XSr2H9t98&#10;9r+UNx2Df7q0mvJtykuFa3aR0CPDbxgEyRRNq1RMSApFCvcSSBM+NXU24+m9i5bbG563CV1fXbsr&#10;s9DNgamuqqNaOqw+Bx8cckmQxuLmFSJsXISBGV0lSGJJALT7P+pr6ML7sL6F+ctZsfB47Z3Z2JyW&#10;5cRi4o6PF7lxUsEmeo8fEqx01DkKKtkpoMtFSoAqTeeKZY1AYSnn2CN55QS8mkutvkWOVslD8JPm&#10;QRXTX0oRX06xB91/ut23NG6XnMfI+4Q2W4TsXltpQwgeQmrPG6BmiLHJTw2QsSQUGOiJ91/DSk3j&#10;mchuzrrJ4/b+VyUj1eS2/k45kwlXXSs0lRWUNZSR1E+MkqXJZ4vDJE0jEgxjj2Yl/mn8Z8VLUZrF&#10;4LMS5m0zibHbKxtHlKqSYHyj7+eqowDOT6y8ouDzf2RjlPf5AsMkyeF85CQPyof8HUOr92j3tv44&#10;dsvt1tl22oFJL2R4lC8P01V/h8gFx5U6AZPiJ8h8lFBiMjmsTFibxIYq/d+QqsbTxwkeM/YwU1Xc&#10;QgegLGbW4t7Ip8iflLuXvN4cLS0TbZ2LQVK1VPg1qfuKzJ1sQkWLIZuqRIo5WiSQ+KnRfFETcl2A&#10;cDDY+XbfZwZWfxLxhQtSgA9FH+E8T8hjrKj2d9idl9rVl3Oe5F9zVKhVp9OlIkNCY4VJJFSO6QnU&#10;4xRVqpOf0N8bdvdMpNl6msXcW862namqMy1P4KTHUkhRpaHD0ztJJEsjIPJO7eSUC1kW6kMulO4d&#10;wdJb3pd34OGOvhenkxubwtRK8NNmcRUPHJNSvMiu1NURTQpLBMFbxyoLq6F0Yw3ba4d2tGtZjpNa&#10;qw4qw8/mPIjzHoaHobe5nt1tHudyxPy7ukhilDiSCZQGaGVQQGANNSkEq6VGpSaFWCsoidv9U4Pu&#10;DZ1TtXMyvRTLPHkMPl4IlmqMTlIEkjiqVidkWogkileOaIsvkjc2ZWCutmjfN346btw9LHvHb2bZ&#10;rrLNhM7tTG7gpqaqRbGSCQVNXSTICSEk0xyFeSiE29gD+qO+20rG1nT/AEyuVJH7AfyyPmesJB92&#10;L3j5f3Gd+XN3tQMhZoLqS3ZlPkw0o4PDUtWUHgzceq7x8PO+9r5Wok2pncOq2aKHMYbc2QwdRUUz&#10;tcJMn29LUxMQBrj1Ogb6MwF/ZbuyfmfQZDJ7RwnVe15dmdfbc3ft/c+XihpsfisnuQYLLUeSGOGL&#10;xUwxtDjJXpAzxtLI1SyprMaqyMe2HKjpHdTbjcCW9kiZFySF1KRWpyTn0FM0rx6mfkv7tl3aWPMO&#10;58+b6u5c3Xm3XFtEWaSWK28eJ4/E8WUeI8gDkBgqiMFtIckMDAdffEmtocdunMdlbki3bvnP7Vzu&#10;3MXJNUV2Sx23zmcXVY815yWTiOQrcjEtUQjiJFp1L6A7MGWR8n/lT1f3h1vT7T29hd9UGZoNzYvc&#10;NFPm8bgaXHE0lJk8dURzS4/c2SqQzUmVkKAQsC4FyPqNcvcubhtF+1zPLC0TRlTpLE5II4oBxA8+&#10;mvY72G559r+c5uYN33LapttlsZbd1hknaTveKRSBJbRr8cS17waVpXh1h+Ofxq7H6c7An3Pncvsu&#10;uxNbt3I4Kshw+QzdRXgVVVjq+B4Yq7buPpyq1WMjDEyqQpNr/Qht8dflruDpKjbauXxR3VsaSpmq&#10;4KBKr7XLYOpqW11MmIqJVlppKSolJkkppFVWlYusiFn1r985ag3d/qYpPDvKUrSoYDhqHGo4Ajyx&#10;Q4oNPeP7v20e51yN+2+/+g5pVAjSFdUU6rhRKoowdRRVlUkhQFZGAXSIHfXxfwfcFWu5cXkhtrec&#10;dPFSzVr033OMzNPTrop48pBGY6iOqgjsiVCFmEahGRwE0nHqvl58UNyOuV3DtCoqsnPHH53zvXuF&#10;ymRTSiqIpqsTV6SeMDSNMrLYccewsvLHMkAMcF0BGP4ZWA/Zj/B1jhB93n392VWsNo5hSOxUnSIN&#10;wmijOeISkZFeOVB9ein03xZ+TW30bG4LdMFNjoZH8K4bfWXx1A92YmSKlMVE0fkJubxqeeefYado&#10;fPvHrhZtvdL7Yq8XI9M1HDuPP01DRx4mMqYw+E2/QzVcDyxobwyVEiRxsBqgcce1+3clv4on3W4D&#10;CtdKkmv+mY0/MAZ9R0NuRvumXZ3KPePcrfI50Dh2t4GdzKa1pNcOqMATh1jUswOJVOehC64+ENcc&#10;tFne3Nx0uSjSoWrmwGDqKyqkycgYSFMxnK2GlmSKRxaVII2eRSdMyHn3WzQZzMYvNUm4sfk62lzt&#10;DkYstS5aOok+/iycNQKqOuFSxaRqkVA1lmJLN9b39j14YpImgeMGErpK+VKUpT0p1mld7Xt19ts+&#10;z3dlFJtUsJiaIqPDMZXSU08NOnFBSg4dWCV2GxWSxFTga7H0lThaygkxdTi5IE+ylx0sBpnozTqB&#10;GtOYDoCgAAfS3u1Drb+YHtKuxEWP7X29k8ZmYqcQ1OW29SQ5PCZbSmmSWXHTVMFbjJai/MSipiJu&#10;daAhRHN/yVcpKX22dWirgMaMPzoQaeuD8j1gfzp90bmC13GS75B3iCfbWeqxXDmKaLNQBIFZJAv8&#10;ZMbcBpYgsa1uwPg1uejykld1lnsdkMTJP5afGZ6qlx2Yxl31JFFXxU81HkIoLcSsaeQcDSxBYqTc&#10;Xz56dwOKlXZO3NxZ3JMJHpqE46j25ilnKEB62reaeeMFlW/ippSR/S3tiDkzdJpB9XPGkfmaljT5&#10;Dh+0jol2f7pvuNut/GeZt5s7WyFAz+I9xLprwRAFU4rTVIoB9ek/gfhH2tm8nE278/gcNj1KLUVo&#10;r6rP5NoQwJSkpVihgchS1vJURAH+vur7tPtPdnb+7Krd27qqOWsljSloaGlRosdiMdEztBjsdAzy&#10;NHBG0jMzMzSSSMzMxJ9yFt23W212y2tqvbxJPFj6n/VjrObkTkTl/wBu+X4OXuXoCtupLO7Gsk0h&#10;oGkkYAVY0AAACqoCqAB1Y71t1ttjqvbFNtba1NJHSRyNU1lZUsstflK+VVWavr5lVFeZ1QKqqFSN&#10;FCqAB7F34p93bU6M3huPcG7cfuHI0WX20cNTRbdpMbV1SVX8UoK3yTpk8tiIlg8VKwurs2oj02uQ&#10;Wcx7Rc7xawQWzorrJqOokClCPINnPUee/ftjv/uly7s20cv3dnDc2974zG4eRFK+E6UUxxSktVhg&#10;qBSua46Cz5MdPbm7m2rgMHteuwVBV4rcP8WqJM9U5Clp3p/4bW0eiF8fjMpK0/lqVNmRV0g834MH&#10;5Udy7Y7x7Cw+7Np0Gex+Ox+zcft2aHcVLj6StatpM3uHJSSxR43KZaBqVoMtGFYyK5dWBUAAm/Lm&#10;1XG0WMttcujSNKW7SSKFVHmFz2ny6Vew/tvvntfyhuOwb/dWk15NuUlwrW7SOgR4beMAmSKJtWqJ&#10;iQFIoV7iSQJnxq6m3H03sXLbY3PW4Sur67dldnoZsDU11VRrR1WHwOPjjkkyGNxcwqRNi5CQIyuk&#10;qQxJICb+OnZmB6i7Wwm+dyUmXrsTjaLNU09Pg4KOpyLyZLFVVDAYoa+vxlMyJLOC95lIW9gTx7Ub&#10;7t8257bNZwMolYqasSBgg+QJ/l0de8fJO6+4fIW58rbLcW8W4TSwsrTs6xgRyq7VMccjVIU0ohzx&#10;oM9KDvvrzNdpdZ5fZm36rF0eUyFZiKiGfMz1dPQKmPyVNWTCWWioshUKzRQkLaJgWtcgc+xX+W3y&#10;H2X31/o//ufi90Y3+6n96/4j/eSixNH5v47/AHb+0+y/hebzHk8f8Hl8mvx21Lp1XOks5Z2O72b6&#10;36qSNvE0U0En4dVa1Vf4hTj0Afu++z/MvtR/W7+sV9YzfX/S+H9M8r08D6nXr8WGGlfGXTp1Vo1a&#10;UFQz+L3RG7uk/wC/H96sjtvIf3m/uz9h/d+sydV4v4N/eD7r7v8AiOHxXj8n8Vj8ejyX0tfTYXFv&#10;pf56ybfwuO2x2zg8jnYsdBBQ027MG8E+Vmo4oxDF/GsZXz00VfURKBrqY50eRRdo3kuzlu68mCeV&#10;7jbZlQsalGrSv9EitB8iMeoHCPvcr7qCbvud5vnIG6Q2rzMztazhliDk1PgyRqxRSeEbIVU8HVKB&#10;Qu7c+E8ecy9duPrHM0GFkr5pq2o2zmFnhxkVXI5lkOIyFFDUSUUEjE6IJIWRGPEipZVF9fln8SKG&#10;cZej2aRlIH+6hno+t8JBk/uPrrhrHenCVBJPqMq/8G9lf9WuZnXwnuv0zihlalPszj8uo7P3f/vB&#10;3UX7vueYx9Aw0lX3GZotPoUAaq/LQfs6CtvjD8oqyE4ur3Ypxsy/bSw1e/8AMTY77f6aZqREnLwA&#10;D9Iib/W9lY+Q3zLzfbeIq9lbRxE21Nl1rxjJzVk6T7hz8EMqzRUtUaZjSYqgaVFaWCJ53lKANN4y&#10;8bCPY+VYdslW7uZRJdjhT4V+Yrkn0JpT0rQ9Tv7Qfdu2z2+3G35m5h3Fb/mWIHwgilbeBmBBZdXf&#10;LIASFdggWpIj1hXBk+ifiZh+r8rS7v3RlYtzbuo0c46KkheHBYSaaNopammFQoqslXLG7COaRYVj&#10;DEiLWFdSR+xb1k70cP3737r3XvZlPjT8hKvoTdGRqarHTZrae5YaSm3HjKWSOOvjagedqDKYxpmS&#10;netohVyr4pGSOaOQqWQhXUg3/ZF3m3jVZAlzGSVJ4Z4g+dDQZGRTgeHULe9ftDb+7Gx2cEF4ttzB&#10;ZM7W8jAmM6wokil0gsEfQh1KCyMoIVhqVi+fIXoum7t25QU9NXxYjc+35aqowGRqUeShda1IVrcb&#10;kVhV51pKw0sTeSNXeF4wwVgWRrDcv87uiqnCZGOBt4yVVVjamKKj/u9Es3mqKd41iaR8ktIGRn9R&#10;8ung2J4uCIuTt4WVCfC0hhnV6H7K/wAusP8Ab/ure6cG6WbyjbhAk6kv9QStFYGoAjL5AwNNfUDo&#10;iWL+Fvc9PmKCSZdqJTU2Qp5ZKr+OyND4oJ1kaVUTHtVFXVPSPHq5FwObVVdS9r7p6c3jR7w2rNGZ&#10;443o8ljKoynHZrFzsjVGOr44njcxs8ayRuDqimRXH0sZG3PbbfdbVrW5GOII4qfIj/L6jHWefuBy&#10;DsXuPy5ccu79GfCYh45Vp4kMq10yRkgitCVYHDIzKeNRZb2f1ltvtjalXtTcsUghkkSqx+RphGK/&#10;EZKEMsFfQvKjosgR2R1I0yROyH63FomD+e3SudxEJ3dgtyYTIjQ1Vi5cVSbgx4nCm70NdDPG1REl&#10;yA0tPTyc/ptz7jybkzdoZT9NNG6eRqVNPmKY/InrBjdPuoe5m1bhIOXt1srqzzplEr28mmvB0KnS&#10;Txoski/0vLquDMfCbt7C5SUbWzW38xQHWKbJR5OqwVcYSwslZRywuIJWsCVjnnT/AGq/HtDdm/zA&#10;9v0+JnxfUe3cjUZWSHwQZ7clLTUOLxY0somosPBUVU+QliUDQsxp41blldRoZZt/JU7SiTc51Edc&#10;qhJJ+1iAB+VT9nHoUckfdG3ebcIr73C3iFLANqaC2Znll86PMyqsYJrqKeIxGAVJ1BZ9dfBrOT5O&#10;HJdpZ6ggxscvmnwm36morMjkjqDGKrys0FNDQxysTraITyMOAyE6lq3yuVyOcydfmcvWT5HKZSrq&#10;K/IV1U5kqKusqpWmqKiZz+p5ZHJP4/p7kSOOOGNIokCxqAABwAHAdZ1WFhZ7XZWm27fbJDYwRrHG&#10;iiioigBVA9ABTqyLG42gw+PosTi6SCgxuNpYKKhoqZBHBS0tNGsUEESD9KRxqAPz7ge79K+pvv3v&#10;3Xuve7Osn80+ra3o3IdZxYDf656r6oq9ix1cmL26MQuXn2hJt9Kh513U1YMcKxtRcU5l8XPj1en3&#10;H0fKm4rvCbgZofBFyJKVbVp16qU0UrT50r59YP2X3aee7b3RtOdn3baTtUe/pfFBLceL4S3YnKhf&#10;pQniaBQDxAurGumeq6cf8ReyaTuSh7Dkzex2wtN2bTbzkpUyWeOUOLh3UmcaBIG20tIa80i6QhnE&#10;fk416fV7IJ1TuvHbG7J2RvHLQ1tRjNtblxWZroMdHBNXy0tDVJNLHSRVNRSU8k7IvpDyxqT9WHsa&#10;bjbPeWF3axECSSMqK8KkedATT8j1lnz7sN5zTyXzPy5t8kSX17ZSwo0hYIGdSoLlVdgtTkhWPoD0&#10;d7szbNfvPr/eO1MXLSQZHcO3sliaKavkmiooqispnhieqkp4KqdIFZvUUjdgPoD7N58qPlR173j1&#10;7h9p7Tw+8sfkcfvLH7imm3Fj8JSUTUVJhNw42SKKTG7hy07VTT5aMqpjVCisSwIAIY5c5cvtovpb&#10;m5liaNoivaWJqWU+arjtPn1jz7D+w/N/tfzfuO/7/uO2zWc22yW6rbyTO4d5reQEiS3iXTpiYEhi&#10;ale0gkgrPxq+NW+um99Zbc+58ttOuoK7addgYYcDXZiqrFrKrMYHIRySR5DA4uEUwhxcgJEhbUVA&#10;UgkiH8fvmvlOsMDQbJ31havdO1sVGtNhsjjJ4o9w4ehVvTjzDWyR0eVoqZDpp0aWneFQE1sgVUvv&#10;fKce4TPd2cojuGywI7WPrjIJ88GvGleKj3c+7NY88brd8z8rbnHYb7cEtNHIpNvM9MyVQF4nY5kI&#10;WQOe7SGLFpXeXxCx3Y2ard4bMy9LtvcmTkaoy1BkIZHwWVrGUaq4S0kclXjKydxqnZY51lY6tCuW&#10;LGWqPln8SK6pfLVu0DU5SV/u5Kmr63w1RknqQfIHkrHMhep8gvr8p9XOr8+yBeWuZkXwkuqR8KCV&#10;gKfZ6fl1CsX3f/vB2sK7fbcxaLFRoCpuMyxheFAgpRaeWnhinRe4PjD8oqKnXGUm6hBjY0+2jp6X&#10;f+Wgx605HjKJSqIwtPo40+MccW9gR3j86aveGCyWzurcHW7ZxGVpJcdkNx5h6dM9Jj54zDU0mKx9&#10;BNUUmH88JKGczzy+NzoWJwHBxtHJ62s0d1uMwklU1CrXTUcCSaFvsoBXjUY6lT2u+6zb8u7rZcx8&#10;9bpFe7hBIJI7eEMYBIpqryySBXm0mjaNCLqA1GRaqRp6b+GNLtTNY/dfZGZo9w5TG1UdfQ4DFLO+&#10;EjroJBLT1WSrq6GCqyvhlAcQiGGPyKNZlQlSQfA5vJbZzmH3Fh5zS5bA5OhzGNqQA3hrsdVRVdLI&#10;UPpdVmhUlTww4PB9jOaGO4hlglWsTqVI+RFD1llu212W97XuOzbjF4m33cDwyLw1JIpRhXyqpNDx&#10;ByOjuZvD4/cOGyuBysP3OMzWOrcVkILlfNRZCnkpamMMPUjNDKQGHIPI59277P8A5gHVeRwlJJvP&#10;F7j25uFIo0yNLj8cmWxMtSFtLNjKuOsWq+2dhcJPGjx6tN5LazGV1yVuKTMLWSOSCuCTpNPmKUr9&#10;hz8uHXPPmP7pHPlnudwnLd/Z3mzliY2kkMUoXyWVCmnUOFUZlamqiV0irPdfwd7KoMxVR7SyWAz+&#10;CeWR6Cprq98Xk4qcteOHI00lK1N9wgNi8Mjo9tVkvoBA/lR2ttfuLtBd17QXJjEQbcxeFD5Wkjop&#10;5qmhqcjPLLFBHU1LCmZaxQpco5IN1HFxpy5ttxte3m2uivimQtg1FCB8hnHWWnsPyFvvtzyMdg5h&#10;aD94NeyzUicuoV1jUAsVXuqhrSo4UY+R3/jX1nuTqnrhts7pbHHKTZ/JZfRjKqSsgip6ynx8MUUk&#10;z09ODUK1K2oKGUAizHmxbvZ91M/RgPfvfuvde9n6/l7Z3N0nae5tv0cMk+CzO0Za/NWZxFSVOGr6&#10;VMTXMAfGz6spNAFI1Hzkg2UggvneGFtut52NJklovzDA1H8gfy6xN+97te2XHImybvcSBd0ttwEc&#10;PCrrNGxlQeYFIkkJ4fpgEVIoSL51YXD1XW23c7VSxw5nE7oiosRdUMlVT5aiqXydGpt5FXTjopyQ&#10;dI8IBF2BCK+cW/f739212FppjJjNhY2k23Cq28TZOQHJ5qYclvKlVVrSvewvSiw/JV8o2X0u0JKw&#10;/UmYv+XBf5Cv59CX7r3Kn9XfbG13OaOl9u0z3LevhD9OFfsKoZRx/tTU+QV3w32T/dXp+jzFREEy&#10;O9shU7gmY38i45D/AA/EQtwF8bU1K1Qlrm1Sbn8AniO8brJGzI6Mro6MVdHUgqysCCrKRcEcg+xQ&#10;QCKHh1kYyq6sjqCpFCDkEHyPRrWVXVkdVdHUq6MAysrCzKym4ZWBsQfr7s76Z+fVJj8PQbe7gxOV&#10;rKygp4qSLeWDWGunyEcKCNJs9jKmoppRWaE/cqKeSUzObmFTdjH268ls8rz7XKoVjXQ2Kf6UgHHo&#10;DSnr1g97k/dNuLvcbvd/bvcLeO3lcubOclFjJNSIJVVhoqe2ORV0AUEjYArp7a+EVVXZatzvVWTx&#10;lLS1s8tVLtPMtLRw0LyuXeLCZCngqIzSa2/bgnSMQoLCVhYAWsl88OicJQ1M+3cNufKV8vKUNHga&#10;LDxzyj9LVlZU1caxxjUfUqTOP9Tz7LY+Td4ldRPLGqepYt+wAf5uo/svuqe6m53UMW8blYwWi8Xe&#10;d5io89CKhqeGCyD+l0F+P+FfdOYraeHPZbbuNoo+GravNVmWkhiP6lpaSnpXMkh0j0s8Sn/Ve61e&#10;8O99396bihy+4RDjsTjFmh2/tuhkeShxNPO6tK7zOqPXZGpCJ5qhlXXoAVUQBQPdo2a12eAxQVaV&#10;viY8WI/wAeQ/mes1Pa/2q5e9rNnk2/aC024TlTcXDgB5WUYAAqEjWp0RgmlSSzMSxsI6c6W2t0xg&#10;ZcXgjLX5PItDNnM/WIiVmUnhUrEixIzpRUFOXbxQKzadRLM7EsUv1T2Xnuo984bfO3xFNV4x5Yqq&#10;gqGdaTK4yrjMFfjaop6lSoha6PZjFKqSAEoB7U7lYQ7nZy2c9QrcCOIIyCPs/mKjz6PefeSdq9wu&#10;Vty5W3cstvOAVkUAvFKh1RyLXzVhkY1IWQkBj0o+zOvcL2js3LbNzpkipsikclNXQKjVOMyNLIJq&#10;LIUwfgvBMtnW4EsTPGSAx92t4358dH5HFRzZih3di6yWIisxEuFpskqSAeuOKqp6001VA54RmEZI&#10;/UifT3G8nJm7pIRE8TLXDaiP5EVH8/tPWA979073Qs7949uutvntlbslEzRkjyJVk1Kw8wNQHkzc&#10;eqzMh8JO46DJSRYqs2vkqSOUGlykWXqMezRk+iSSmnoxUU0yL+tVMgB4Vm+vsv8AnPnRQZ3uDYed&#10;fCZ/G9V7Jrdw182Mo0x9VujcORye1c5t/H5CtpZcjSYynSgfLeimWrZUV5HZ5H8aIdQ8nvDtd5CJ&#10;kbcZgoqahFAdWIBoSa6eNPQUAqTLm1/dautq9uuatqXc7Sfnzc4reMSOZFtreOK6guJI0YRvIxkE&#10;WZDECSEUKi62YccN8Mq3C9Vb1wyZjB5DsreFJgqGHI1TV1NtzBUGO3Lhs7XUNJURUFVkZ3rVxnrq&#10;DTKWZI0CRr5GcGvll39s7vfJbKrNoY3cuOi23RZumrl3JR4ujklkyU+NlgNIMZmcwroi0ba9ZjIJ&#10;FgebGvLWy3WzJdrdSRsZCpGkk8K8aqvr1JHsB7S8x+1VlzNb8w3tlM97LCyfTvK4AjWQNr8WGGhO&#10;sUoG8608xZ+MPSG6+lcfu+l3TkNvV8m4KzD1FG236vJVSRJj4chHMKk5HE4pkZmql06A4IBuRxd7&#10;+JvyQ2P0Rjd60e78VuvIy7krcJU0LbbocRWRxR42DJRTirOTzuHZHdqxdGgSAgG5HF2uZdhvN5e0&#10;a1kjURhgdRYcacKK3p0V+/8A7M80e6t7yzccvX9hCllFMr/UPMhJkaMro8KCaoGg1qV8qV8mj5Pd&#10;Abx7qyG0Kra2S2zQR7fo8xT1i7grMrSvK+Qmx8kJphjsNlVdVWlbVrKEEiwPNgN+QPYeF7W7d3bv&#10;7btLlKLD57+A/Z02agpKfJx/wvbOFwtR9zDQ1uRpU11WOdk0zPeMqTYkqDfZLGXbdstrKdlMqaql&#10;akZdmFKgHgfTj1KXtHyfufIXt7y/ynvE8Em42nj62hZ2jPi3M0y6S6RsaLIoNUHcCBUUJGTo3YmX&#10;6z6t2vsjPVONq8rhP4391UYiaqnx8n8S3Fl8vB9vLWUdBUvopq9FfVElnDAXFmIN+zXqR+hZ9+9+&#10;69172aT4p93bU6M3huPcG7cfuHI0WX20cNTRbdpMbV1SVX8UoK3yTpk8tiIlg8VKwurs2oj02uQH&#10;eY9oud4tYILZ0V1k1HUSBShHkGznqCvfv2x3/wB0uXdm2jl+7s4bm3vfGY3DyIpXwnSimOKUlqsM&#10;FQKVzXHRbvkx09ububauAwe167BUFXitw/xaokz1TkKWnen/AIbW0eiF8fjMpK0/lqVNmRV0g834&#10;MH5Udy7Y7x7Cw+7Np0Gex+Ox+zcft2aHcVLj6StatpM3uHJSSxR43KZaBqVoMtGFYyK5dWBUAAm/&#10;Lm1XG0WMttcujSNKW7SSKFVHmFz2ny6Vew/tvvntfyhuOwb/AHVpNeTblJcK1u0joEeG3jAJkiib&#10;VqiYkBSKFe4kkCZ8auptx9N7Fy22Nz1uErq+u3ZXZ6GbA1NdVUa0dVh8Dj445JMhjcXMKkTYuQkC&#10;MrpKkMSSAm/jp2Zgeou1sJvnclJl67E42izVNPT4OCjqci8mSxVVQwGKGvr8ZTMiSzgveZSFvYE8&#10;e1G+7fNue2zWcDKJWKmrEgYIPkCf5dHXvHyTuvuHyFufK2y3FvFuE0sLK07OsYEcqu1THHI1SFNK&#10;Ic8aDPSg7768zXaXWeX2Zt+qxdHlMhWYiohnzM9XT0Cpj8lTVkwlloqLIVCs0UJC2iYFrXIHPsV/&#10;lt8h9l99f6P/AO5+L3Rjf7qf3r/iP95KLE0fm/jv92/tPsv4Xm8x5PH/AAeXya/HbUunVc6SzlnY&#10;7vZvrfqpI28TRTQSfh1VrVV/iFOPQB+777P8y+1H9bv6xX1jN9f9L4f0zyvTwPqdevxYYaV8ZdOn&#10;VWjVpQVDP4vdEbu6T/vx/erI7byH95v7s/Yf3frMnVeL+Df3g+6+7/iOHxXj8n8Vj8ejyX0tfTYX&#10;CrofvvdPRG5KjK4aGPL4TLRw0+4dtVdRLT0uTigdmp6mCeNZfsspR+RxDP45AqyOrIytb2Zbzs1v&#10;vMCxynTMuVcCpFeIp5g+YqPLPQ891fafYvdXZYbDcpDb7pbktb3KKGaIsKMrKSNcT0GtNSklVIZS&#10;OhK7q6T233Tt+DGZaWTF5jGSSz4LcNLBHPU46WZQs9PNC7R/eY2r0IZYdcZLIrKylb+7KaP529B5&#10;mhpajOY3dFDWoNT4+v27R5M0k1l8hp6qmraiGSJmHpcaHYAFkU8ewE3J29ROywyRlPUMRX7QQP8A&#10;V59YWXP3VvdnbrqeHa72xltjwkjuHi1jy1KyKwPqO4A8GIz1XzV/C3u7E1lTBhshtytpGNkrqLPV&#10;WOFTFdtAnpqikgmSRQfUvrUEmzMOfYJdzfPo5fE1u3uoMRk8RJXRS0tRu/PLTQZClglj0SHCYuln&#10;rEgqm1HRUzS6orXWIMQyG21cmeFKk+6SqwBqEWtD/piQMfIDPr6yb7bfdN/d+4W27+4e4wXCRMGW&#10;0gLNGzA1HjSsqFlFBWNFo3Ayaaqww9SfCMYrJ0md7TyuOyiUcsdTBtbCtUTUNRNG+uMZjJVENK81&#10;OpUaqeKLTJexkKgq1aLu8jtJIzO7szu7sWd3YkszMSSzMTck8k+x8AAKDh1mwqqiqiKAoFABgADy&#10;HVhSqqKqIqoiKFRFAVVVRZVVRYKqgWAH092jf7O51T/of/0f/wB3+wv4z/o1/ud9z/Ctt/wz+J/3&#10;X/gnn8397PuvsPuvVq8Pk8fOi/p9x5/VLcv3p9b48HhfUa6VatNer+ClafOlfPrBb/gYuff9cX+t&#10;3732j92/vr6zT4tx4vhfU+Npp9Lp16cU16dWNVM9Vv8A+ye9mf6Vf78/xzYv8J/0g/3s+3/ief8A&#10;4j/Dv7x/xjw+H+7H233v23p0+bx+TjXb1e6t/cidZ1dWRe7IPjp8wetOouqcJsbcmD31XZbG1uaq&#10;Z6jB4zAVOOePJZWqroBFNX7mxlSzpFOA94VAa9iRz7Ae+8r7hue5TXkE0IiYKKMWBwAPJCP59YZe&#10;8f3dedvcPn3c+adl3TaotvmihVVnknWQGOJUaojtpFoSppRzjjQ46ID338Vewu0uzMvvPb+Z2ZR4&#10;vIUeIp4YMzkc5T16vj8bTUcxliotu5CnVWlhJW0rEra4B49kR7G3FRbv7C33uzGxVUGO3RvLc+4q&#10;CGuSKKthos1m67JUsVZHTz1MEdVHBUqJFSSRA4IDMOSMrGB7Wxs7aQgyRxIppwqqgGlaYxjA6yq5&#10;N2e55e5Q5V2C9eNryx222t5GQkoXhhSNihZVYqWUlSyqSKVUHHR0tg4Gs2tsXZe2MhJTTV+3Np7c&#10;wNdNRvLJRy1mIw9Hj6mSlknhp5npnmp2KF40YqQSqngGX+JPyH2X0L/pA/vhi90ZL+9f91P4d/du&#10;ixNZ4f4F/eT7v73+KZvD+PyfxiLx6PJfS2rTYag/zNsd3vP0X0ska+HrrrJHxaaUorfwmvDqE/vB&#10;ez/Mvuv/AFR/q7fWMP0H1XifUvKlfH+m0aPChmrTwW1atNKrStTQvXyh6I3d3Z/cf+6uR23j/wC7&#10;P95vv/7wVmTpfL/Gf7v/AGv2n8Ow+V8nj/hUnk1+O2pbarmwY/JPtPb/AHF2hW722zR5mhxVTiMP&#10;j0p87T0VLkBNj6dopmeLH5DKUwiZj6SJSSPqB7MNh26fa9uS0uGQyBmNVJIyfmAf5dDf2W5E3f25&#10;5GtuWd7ubaW/S4mkLQM7R0kaoAMkcTVHn2U9CehE+PvW2d6o64pNobiq8TW5OnyuVrnnws9ZUUJi&#10;rp1liVZa6gx1QZFUeoGIAH6E++PQ/wAgN2dEZ+or8REmY29lhEm4Nr1dQ9PS5EQ6hT1dLUrHO2Oy&#10;dMHISYRupRiro4tp3vOy228wqkp0zr8LgVI+RHmD6fsI6t7re0mwe6u0w2m4ubbd7ept7lFDNHqp&#10;qRlJXxImoCULKQQCrKa15d19HbY7pwkFFlZHxWdxhkfB7jpYVnqaAzaTPS1NO0kK12OqCgLxF0YM&#10;AyMpvexWP5ufHTdFDR1O7NuZqOviVlNBmNqYzO/aOwUy/aViVFTE8EjDhrRO1rsi/T2Bjylvtu7L&#10;bTpoPmrla/aKD/L9vWHL/di949juriHYN5tmtGP9pDdSQaxmmtCqkMPMdwFcMeiFSfDzvvblZVU+&#10;2M/iJKKVlYVuK3NkcL90ilhH91SvBTyJOinlbyKt/S7fX2FvbXz6oZsJU7e6awORxtTNB9lHunOw&#10;UdIuMpwgj1YTCU01YrTLF6YpJ3jWEi/ibixjtnJbiVZ91mVlBroUk1P9JjT8wK19eh17f/dMuo9z&#10;h3j3I3WGaBX1m1gZ38Vq1/WmYJiuWVAxfh4gzUSOsPhFWxZenzvbOboMhTxT/dvtzCz1dUcjOWMm&#10;nMZephpWETScyRwq5lBt5V5vWPNNNUzS1FRLLUVFRLJNPPNI8s000rmSWWWWQs8ksjsSzEkkm59y&#10;AAFAVRRR1m/FFHDHHDDGqQooVVUABQBQAAYAAwAMAdWKQwxU8UUEEUcEEEaQwwwoscUMUahI4oo0&#10;CpHHGigKoAAAsPeP3vq/WT2v+qd147Y3ZOyN45aGtqMZtrcuKzNdBjo4Jq+WloapJpY6SKpqKSnk&#10;nZF9IeWNSfqw9otxtnvLC7tYiBJJGVFeFSPOgJp+R6CXPuw3nNPJfM/Lm3yRJfXtlLCjSFggZ1Kg&#10;uVV2C1OSFY+gPSH7M2zX7z6/3jtTFy0kGR3Dt7JYmimr5JoqKKorKZ4YnqpKeCqnSBWb1FI3YD6A&#10;+zefKj5Ude949e4fae08PvLH5HH7yx+4pptxY/CUlE1FSYTcONkiikxu4ctO1U0+WjKqY1QorEsC&#10;ACGOXOXL7aL6W5uZYmjaIr2liallPmq47T59Y8+w/sPzf7X837jv+/7jts1nNtsluq28kzuHea3k&#10;BIkt4l06YmBIYmpXtIJIKz8avjVvrpvfWW3PufLbTrqCu2nXYGGHA12YqqxayqzGByEckkeQwOLh&#10;FMIcXICRIW1FQFIJICj4p93bU6M3huPcG7cfuHI0WX20cNTRbdpMbV1SVX8UoK3yTpk8tiIlg8VK&#10;wurs2oj02uQZcx7Rc7xawQWzorrJqOokClCPINnPQ+9+/bHf/dLl3Zto5fu7OG5t73xmNw8iKV8J&#10;0opjilJarDBUClc1x0JvyY6e3N3NtXAYPa9dgqCrxW4f4tUSZ6pyFLTvT/w2to9EL4/GZSVp/LUq&#10;bMirpB5vwYPyo7l2x3j2Fh92bToM9j8dj9m4/bs0O4qXH0la1bSZvcOSklijxuUy0DUrQZaMKxkV&#10;y6sCoABN+XNquNosZba5dGkaUt2kkUKqPMLntPl0q9h/bffPa/lDcdg3+6tJrybcpLhWt2kdAjw2&#10;8YBMkUTatUTEgKRQr3EkgTPjV1NuPpvYuW2xuetwldX127K7PQzYGprqqjWjqsPgcfHHJJkMbi5h&#10;UibFyEgRldJUhiSQE38dOzMD1F2thN87kpMvXYnG0Wapp6fBwUdTkXkyWKqqGAxQ19fjKZkSWcF7&#10;zKQt7Anj2o33b5tz22azgZRKxU1YkDBB8gT/AC6OvePkndfcPkLc+VtluLeLcJpYWVp2dYwI5Vdq&#10;mOORqkKaUQ540GelB3315mu0us8vszb9Vi6PKZCsxFRDPmZ6unoFTH5KmrJhLLRUWQqFZooSFtEw&#10;LWuQOfYr/Lb5D7L76/0f/wBz8XujG/3U/vX/ABH+8lFiaPzfx3+7f2n2X8LzeY8nj/g8vk1+O2pd&#10;Oq50lnLOx3ezfW/VSRt4mimgk/DqrWqr/EKcegD9332f5l9qP63f1ivrGb6/6Xw/pnlengfU69fi&#10;ww0r4y6dOqtGrSgqGfxe6I3d0n/fj+9WR23kP7zf3Z+w/u/WZOq8X8G/vB9193/EcPivH5P4rH49&#10;Hkvpa+mwuTb2Kusj+jY+/e/de697OR8WflInRoym2Nz4yuy+yM1XfxXVivA+WwmXanhpJqump6qe&#10;mp62kraemiWaIyxshjDoSdSOFuYuXTu/h3FvIFu0FM8GWtaEipBBJoaHjQ+oxx99/YpvdE2O+bHf&#10;RW/M9tF4X6uoRTRai6ozKrMjozMUYKwOoqwA0spTvkn8bn7kON3FtzI0eK3jiKP+G6cn5kxmYxaz&#10;zVUVLUT00NRPR1VHPUStFII3VhIUcAaXQ0ncXzN6Y3f1fvnamCk3TU5fcm3MnhaBJMEtNAlTX00k&#10;EUtTPPXRrHTRswLlQ72+in2Hdr5U3W13CzuZhGIo5Ax7qmgPljj1BPtz92z3J5d555W3/dUsE2+y&#10;vYppCJ9TFY2DEKqoasRwrQerDot3VHxJ7b2r2Ps3c2aj23T4vb+fx2XrnjzRqJ3p6KoSaSKnhho3&#10;MlQ6r6QxVb/Vh7LT8TfkhsfojG71o934rdeRl3JW4SpoW23Q4isjijxsGSinFWcnncOyO7Vi6NAk&#10;BANyOLn/ADLsN5vL2jWskaiMMDqLDjThRW9Opr9//Znmj3VveWbjl6/sIUsoplf6h5kJMjRldHhQ&#10;TVA0GtSvlSvkYX5PdAbx7qyG0Kra2S2zQR7fo8xT1i7grMrSvK+Qmx8kJphjsNlVdVWlbVrKEEiw&#10;PNgN+QPYeF7W7d3bv7btLlKLD57+A/Z02agpKfJx/wAL2zhcLUfcw0NbkaVNdVjnZNMz3jKk2JKg&#10;32Sxl23bLaynZTKmqpWpGXZhSoB4H049Sl7R8n7nyF7e8v8AKe8TwSbjaePraFnaM+LczTLpLpGx&#10;osig1QdwIFRQkZOjdiZfrPq3a+yM9U42ryuE/jf3VRiJqqfHyfxLcWXy8H28tZR0FS+imr0V9USW&#10;cMBcWYiB8U+7tqdGbw3HuDduP3DkaLL7aOGpotu0mNq6pKr+KUFb5J0yeWxESweKlYXV2bUR6bXI&#10;Rcx7Rc7xawQWzorrJqOokClCPINnPQR9+/bHf/dLl3Zto5fu7OG5t73xmNw8iKV8J0opjilJarDB&#10;UClc1x0h/kx09ububauAwe167BUFXitw/wAWqJM9U5Clp3p/4bW0eiF8fjMpK0/lqVNmRV0g834M&#10;H5Udy7Y7x7Cw+7Np0Gex+Ox+zcft2aHcVLj6StatpM3uHJSSxR43KZaBqVoMtGFYyK5dWBUAAm/L&#10;m1XG0WMttcujSNKW7SSKFVHmFz2ny6Vew/tvvntfyhuOwb/dWk15NuUlwrW7SOgR4beMAmSKJtWq&#10;JiQFIoV7iSQJnxq6m3H03sXLbY3PW4Sur67dldnoZsDU11VRrR1WHwOPjjkkyGNxcwqRNi5CQIyu&#10;kqQxJIDF0P8AIDdnRGfqK/ERJmNvZYRJuDa9XUPT0uREOoU9XS1KxztjsnTByEmEbqUYq6OLaXt5&#10;2W23mFUlOmdfhcCpHyI8wfT9hHRr7re0mwe6u0w2m4ubbd7ept7lFDNHqpqRlJXxImoCULKQQCrK&#10;a1eu6+jtsd04SCiysj4rO4wyPg9x0sKz1NAZtJnpamnaSFa7HVBQF4i6MGAZGU3vYrH83Pjpuiho&#10;6ndm3M1HXxKymgzG1MZnftHYKZftKxKipieCRhw1ona12Rfp7Ax5S323dltp00HzVytftFB/l+3r&#10;Dl/uxe8ex3VxDsG82zWjH+0hupINYzTWhVSGHmO4CuGPRCpPh533tysqqfbGfxElFKysK3FbmyOF&#10;+6RSwj+6pXgp5EnRTyt5FW/pdvr7C3tr59UM2EqdvdNYHI42pmg+yj3TnYKOkXGU4QR6sJhKaasV&#10;pli9MUk7xrCRfxNxYx2zktxKs+6zKyg10KSan+kxp+YFa+vQ69v/ALpl1HucO8e5G6wzQK+s2sDO&#10;/itWv60zBMVyyoGL8PEGaiR1h8Iq2LL0+d7ZzdBkKeKf7t9uYWerqjkZyxk05jL1MNKwiaTmSOFX&#10;MoNvKvN6x5ppqmaWoqJZaioqJZJp55pHlmmmlcySyyyyFnklkdiWYkkk3PuQAAoCqKKOs34oo4Y4&#10;4YY1SFFCqqgAKAKAADAAGABgDqxSGGKniiggijgggjSGGGFFjihijUJHFFGgVI440UBVAAAFh7x+&#10;99X6ye5uMqY6LJY+slDtFSVtJUyLGAZGjgnjlcIGZVLlV4uQL/n3SRSyOo4kEdJr2F7myu7dCA8k&#10;TqK8KspArxxnOD1DyFO9Xj66ljKrJU0dTTxs5IQPNC8alyqswUM3NgTb8e7E/kX8wetO3eqc3sbb&#10;eD31Q5bJVuFqYKjOYzAU2OSPG5WlrpxLNQbmydSrvFAQloWBa1yBz7A2xcr7htm5Q3k80JiUMKKW&#10;JyCPNAP59Yd+zn3dedvbzn3bOad63TapdvhimVlgknaQmSJkWgkto1oCwrVxjhU46Ib0J8Vewure&#10;zMRvPcGZ2ZWYvH0eXp5oMNkc5UV7PkMbU0cJiirdu4+nZVlmBa8qkLewJ491wxySRSJLE7xyxusk&#10;ckbFJI5EIZHR1IZXVhcEcg+x2QCCCMdZluiSIyOoZGBBBFQQeII8wfMdH8dElR45EWSORWSSN1Do&#10;6OCrI6sCrKymxB4I92r9T/PzbLbfo8P25iMxDm6KjjpZtxYWlgyePzghj8Zqq+geopqqgr6lQDIs&#10;azwyOWYeJSEEc7lyXceO8u2SoYSa6WJBX5A0IIHlWhHz49YF8/8A3S97G73O4+3u4WzbXLIWFvMz&#10;RyQVNdMcgVlkjU/CWKOq6QdZBY1odnfCHcIzlXlurspiZcPWVclTDgcvUz4+uwxlfyCmoq1YKimr&#10;aKnYkI0jQzImlT5CC5w7u+aHSW1aGrrOnuuaWfedXBPHTZep2rh9t4+hknDo09dUUhGXyDKW1mBF&#10;RJQbGVbn3u25U3e5dV3S+ItAcqHZyfkAe0fb5eh6c5e+7V7nb9dW9t7i85SJy3G6loluprmRwtDp&#10;RX/SjrSmslivERt1l2t8R+4dy1lNSdrb+qYdpUs0L1GLp9y5XcFdWxwlGWGjgqgcXQqwXSJnZ2iI&#10;uIm9snSXzl2ls3r+hwHZFDv7cG6oMruKvrMxi6LB18FcmbzlfnBJLUZLcmLqfOk2RkTR4giIqhTY&#10;AB7duULm6vXmsHhS2KqApLCmlQvAKR5evRp7nfdc5g5k5uut25Mutps9ha3t40hleeNkMECQUCx2&#10;0q6SI1NdVSSSwrkvHcHw13RuzfFZnOv63ZOD21NjMDRUuKyVZmKKajbD4aiwxSODH7fyVP4XhoEb&#10;V5C7uzFhc3JEuut2YDY/bO1t5PBlZ9s7b3jSZpaaGGlfMyYeiyHnhiWCWujozXmlVQVNQE13Gu3P&#10;sYX1tNd7bc2oZRcSRFa506iKelaV+X5dZUc47Bu3NHIG+8trLAu93u3PCWJYQiZ49JOoIX8PVWhE&#10;eqn4a46Ojv3bGb3j1juTaazY2HcO4NqVWIaollqUxMeVrKHwyyGaKjkqhQipYkMIC+j+xfj2bD5U&#10;fKjr3vHr3D7T2nh95Y/I4/eWP3FNNuLH4SkomoqTCbhxskUUmN3Dlp2qmny0ZVTGqFFYlgQAQ3y5&#10;y5fbRfS3NzLE0bRFe0sTUsp81XHafPqAvYf2H5v9r+b9x3/f9x22azm22S3VbeSZ3DvNbyAkSW8S&#10;6dMTAkMTUr2kEkFk+NXxq3103vrLbn3Pltp11BXbTrsDDDga7MVVYtZVZjA5COSSPIYHFwimEOLk&#10;BIkLaioCkEkBR8U+7tqdGbw3HuDduP3DkaLL7aOGpotu0mNq6pKr+KUFb5J0yeWxESweKlYXV2bU&#10;R6bXIMuY9oud4tYILZ0V1k1HUSBShHkGznofe/ftjv8A7pcu7NtHL93Zw3Nve+MxuHkRSvhOlFMc&#10;UpLVYYKgUrmuOhN+THT25u5tq4DB7XrsFQVeK3D/ABaokz1TkKWnen/htbR6IXx+MykrT+WpU2ZF&#10;XSDzfgwflR3LtjvHsLD7s2nQZ7H47H7Nx+3ZodxUuPpK1q2kze4clJLFHjcploGpWgy0YVjIrl1Y&#10;FQACb8ubVcbRYy21y6NI0pbtJIoVUeYXPafLpV7D+2++e1/KG47Bv91aTXk25SXCtbtI6BHht4wC&#10;ZIom1aomJAUihXuJJAmfGrqbcfTexcttjc9bhK6vrt2V2ehmwNTXVVGtHVYfA4+OOSTIY3FzCpE2&#10;LkJAjK6SpDEkgFp9n/U19GF9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9//16I/f0ydceOt/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9mA+NGH6zz3aNLje2psFBs2bCZs1Mm4s7/dzHCtWlH2X+5UZDFvBU+Qnx6ZlYt9OfZLv&#10;8u4Q7c0m2BzdB1ppXUaVzihx646iT3s3HnbauRZ732+jum5kW6h0i3g+ok0au/8AS8OUMtPiqhFO&#10;PQHfIbLdh4XrepyHV8WZm3ZFmMOKePA4b+P15pDUn7z/AHGGhySzU/jA8mqJlC/Xj3ZHXdofFr42&#10;bRzlZ1VUbJyWeyVMFo8RtPcH968hmK6BJhj4cxmkyOZqqPGU00jO5mnUKpYorOwBASbdzFv11Cu5&#10;LMsKnLOugKDx0rRQSfkPtx1hfa8je+3vTzDtdtz7DucO1Qv3y3Vv9LHCjEeIYYTHCryMAANCGpA1&#10;EKCRX9R9cfJL5Bbpw1J2XBu/H4XH1Barym58H/dmhxVHM0RrpcViHoMTT1eRqIowq+GFizBQ7BAS&#10;KbMvla/O5bKZzK1DVWTzORrcrkapwA9TX5Gplq6yoYAABpqiZmNuLn3KkUaQxxwxrSNFAA9ABQD9&#10;nXR/brC02rb7Ha7CIR2NtCkUajgscahEUfYoA6tjxeMosLjMdh8bAtNjsTQUeMoKZSStPRUFPHS0&#10;sCliSVigiVRfnj23+79LOp/v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v8A/9CiP39MnXHjrf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//9GiP39MnXHjrf49+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//9KiP39MnXHjrf49+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9/&#10;/9lQSwECLQAUAAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9vXkQKgMAAM8GAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAJAF&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhALPb7PrdAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAgQYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQCPiMcH7+gcAO/o&#10;HAAUAAAAAAAAAAAAAAAAAIsHAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwBAACs&#10;8BwAAAA=&#10;" stroked="f" strokeweight="2pt">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="51BFDE05" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:131.25pt;margin-top:663.75pt;width:202.5pt;height:111.75pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQei3TaQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc6/W6dtJYWUeuo1SV&#10;oiSqU+WMWYhXZRkKY++6vz4Du3407SVVLzDMfHzMk8urtjZsq3yowBY8Hww5U1ZCWdnngn9/vPnw&#10;ibOAwpbCgFUF36nAr2bv3102bqpGsAZTKs+IxIZp4wq+RnTTLAtyrWoRBuCUJaMGXwuko3/OSi8a&#10;Yq9NNhoOz7IGfOk8SBUCaa87I58lfq2VxHutg0JmCk6+YVp9WldxzWaXYvrshVtXsndD/IMXtags&#10;PXqguhYo2MZXf1DVlfQQQONAQp2B1pVUKQaKJh++ima5Fk6lWCg5wR3SFP4frbzbLt2DZ9h+hpYK&#10;GBPSuDANpIzxtNrXcSdPGdkphbtD2lSLTJJyNDnPzydkkmTLx/nFaDSJPNnxuvMBvyioWRQK7qku&#10;KV1iexuwg+4h8TULN5UxqTbGsqbgZx+J/zcLkRsbNSpVuac5up4k3BkVMcZ+U5pVZYogKlJ/qYXx&#10;bCuoM4SUymIKPvESOqI0OfGWiz3+6NVbLndx7F8Gi4fLdWXBp+hfuV3+2LusOzzl/CTuKGK7ainw&#10;k8quoNxRwT10sxCcvKmoKLci4IPw1PxUSBpovKdFG6DkQy9xtgb/62/6iKeeJCtnDQ1TwcPPjfCK&#10;M/PVUrde5ONxnL50GE/OR3Twp5bVqcVu6gVQVXL6OpxMYsSj2YvaQ/1Ecz+Pr5JJWElvFxz34gK7&#10;Ead/Q6r5PIFo3pzAW7t0MlLHIsWWe2yfhHd9XyK19B3sx05MX7Vnh403Lcw3CLpKvRvz3GW1zz/N&#10;aur+/l+Jn8HpOaGOv9/sBQAA//8DAFBLAwQUAAYACAAAACEAMoRkCeIAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnRglViFNVkSokBIeWXrhtYjeJ6p8Qu23g6dme6G12&#10;ZzT7bbGarGFnPYbeOwmLeQJMu8ar3rUS9p+bxyWwENEpNN5pCT86wKq8vyswV/7itvq8iy2jEhdy&#10;lNDFOOSch6bTFsPcD9qRd/CjxUjj2HI14oXKreEiSTJusXd0ocNBV51ujruTlfBWbT5wWwu7/DXV&#10;6/thPXzvv1IpH2bT+gVY1FP8D8MVn9ChJKban5wKzEgQmUgpSsaTeCZFkSy7ippWabpIgJcFv/2i&#10;/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQei3TaQIAAEUFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyhGQJ4gAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7930DEF8" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00093565">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62E6B71E" w14:textId="0C734782" w:rsidR="00582716" w:rsidRPr="00980AFD" w:rsidRDefault="00980AFD" w:rsidP="00582716">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00980AFD">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00980AFD">
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0368A801" wp14:editId="0F82D720">
+            <wp:extent cx="7772400" cy="4011295"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="1260364530" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1260364530" name="Picture 1260364530"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772400" cy="4011295"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00582716">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="059560B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AF67A54"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="083C16EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6734C50C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1382,51 +1050,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28BE486E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA18CFB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1495,51 +1163,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C41723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C20A85BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1581,523 +1249,519 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1993674079">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="862741083">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="1466194711">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="860511541">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00582716"/>
     <w:rsid w:val="00190A8B"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00582716"/>
     <w:rsid w:val="00876D71"/>
+    <w:rsid w:val="00980AFD"/>
     <w:rsid w:val="00A64452"/>
+    <w:rsid w:val="00E31473"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="53E5E3C4"/>
+  <w15:docId w15:val="{7F584043-7BDD-49EE-8DC9-B026126A0FD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...249 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -2141,58 +1805,58 @@
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00582716"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2438,68 +2102,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1</Words>
-  <Characters>6</Characters>
+  <Words>0</Words>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>