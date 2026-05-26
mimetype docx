--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -1,1602 +1,1424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00582716">
-      <w:r w:rsidRPr="00582716">
+    <w:p w14:paraId="2D782718" w14:textId="0C19CD9A" w:rsidR="0003015E" w:rsidRDefault="0084401E">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EA70EA5" wp14:editId="09E9994D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5644BD25" wp14:editId="6012D77A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>295275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2828925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7105650" cy="504825"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7105650" cy="504825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A33FB61" w14:textId="13454626" w:rsidR="00582716" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">As the cost of electricity increases, more homeowners consider purchasing solar panels or enrolling in a solar lease program. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5644BD25" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:23.25pt;margin-top:222.75pt;width:559.5pt;height:39.75pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0ptqSdAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukCdCIDUpBVJUQ&#10;oIaKs+O1iVWvx7Un2U1/fcfezaOUC1Uvu7bnm9c3j4vLtrZso0I04Eo+PBlwppyEyrjnkn9/vPlw&#10;zllE4SphwamSb1Xkl7P37y4aP1UjWIGtVGBkxMVp40u+QvTToohypWoRT8ArR0INoRZI1/BcVEE0&#10;ZL22xWgwOC0aCJUPIFWM9HrdCfks29daSbzXOipktuQUG+ZvyN9l+hazCzF9DsKvjOzDEP8QRS2M&#10;I6d7U9cCBVsH85ep2sgAETSeSKgL0NpIlXOgbIaDF9ksVsKrnAuRE/2epvj/zMq7zcI/BIbtZ2ip&#10;gImQxsdppMeUT6tDnf4UKSM5Ubjd06ZaZJIez4aDyemERJJkk8H4fDRJZoqDtg8RvyioWTqUPFBZ&#10;Mlticxuxg+4gyVkEa6obY22+pFZQVzawjaAiWswxkvE/UNaxpuSnHymMpOQgqXeWrUsvKjdD7+6Q&#10;YT7h1qqEse6b0sxUOdFXfAspldv7z+iE0uTqLYo9/hDVW5S7PEgjewaHe+XaOAg5+zw9B8qqHzvK&#10;dIen2hzlnY7YLtu+8kuottQQAbpZiV7eGKrarYj4IAINBxWaBh7v6aMtEOvQnzhbQfj12nvCU8+S&#10;lLOGhq3k8edaBMWZ/eqomz8Nx+M0nfkynpyN6BKOJctjiVvXV0CtMKTV4mU+Jjza3VEHqJ9oL8yT&#10;VxIJJ8l3yXF3vMJuBdBekWo+zyCaRy/w1i28TKYTvaknH9snEXzfuEgtfwe7sRTTF/3bYZOmg/ka&#10;QZvc3IngjtWeeJrlPB793knL4vieUYftOPsNAAD//wMAUEsDBBQABgAIAAAAIQDR4Chm4QAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT4RAEITvJv6HSZt4Me6wD1iDDBtjfCTeXFyNt1mmBSLT&#10;Q5hZwH9vc9JTV6cr1V9lu8m2YsDeN44ULBcRCKTSmYYqBW/F4/UNCB80Gd06QgU/6GGXn59lOjVu&#10;pFcc9qESHEI+1QrqELpUSl/WaLVfuA6Jb1+utzrw2lfS9HrkcNvKVRQl0uqG+EOtO7yvsfzen6yC&#10;z6vq48VPT4dxHa+7h+eh2L6bQqnLi+nuFkTAKfyZYcZndMiZ6ehOZLxoFWySmJ08NzGL2bBMZnVU&#10;EK/iCGSeyf8d8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9KbaknQCAABlBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0eAoZuEAAAALAQAA&#10;DwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A33FB61" w14:textId="13454626" w:rsidR="00582716" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">As the cost of electricity increases, more homeowners consider purchasing solar panels or enrolling in a solar lease program. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00937DF3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18422857" wp14:editId="27C6AFB6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>295275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7915275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7105650" cy="552450"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7105650" cy="552450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2AC13D08" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Remember the long-term savings and keep me in mind for all future real estate services you may need to sell, lease, refinance or evaluate your home.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45850921" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18422857" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:23.25pt;margin-top:623.25pt;width:559.5pt;height:43.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByEcZLdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kSbsFdYqsRYcB&#10;RVssHXpWZKkRJouaxMTOfn0p2Xms66XDLjYlfnx9Inl+0daWbVSIBlzJhycDzpSTUBn3VPIfD9cf&#10;PnEWUbhKWHCq5FsV+cXs/bvzxk/VCFZgKxUYOXFx2viSrxD9tCiiXKlaxBPwypFSQ6gF0jE8FVUQ&#10;DXmvbTEaDE6LBkLlA0gVI91edUo+y/61VhLvtI4KmS055Yb5G/J3mb7F7FxMn4LwKyP7NMQ/ZFEL&#10;4yjo3tWVQMHWwfzlqjYyQASNJxLqArQ2UuUaqJrh4EU1i5XwKtdC5ES/pyn+P7fydrPw94Fh+wVa&#10;esBESOPjNNJlqqfVoU5/ypSRnijc7mlTLTJJl2fDweR0QipJuslkNCaZ3BQHax8iflVQsySUPNCz&#10;ZLbE5iZiB91BUrAI1lTXxtp8SK2gLm1gG0GPaDHnSM7/QFnHmpKffqTQychBMu88W5duVG6GPtyh&#10;wizh1qqEse670sxUudBXYgspldvHz+iE0hTqLYY9/pDVW4y7OsgiRwaHe+PaOAi5+jw9B8qqnzvK&#10;dIentzmqO4nYLlsq/KgBllBtqS8CdCMTvbw29Hg3IuK9CDQj9N4093hHH22ByIde4mwF4fdr9wlP&#10;rUtazhqauZLHX2sRFGf2m6Om/jwcj9OQ5sN4cjaiQzjWLI81bl1fAnXEkDaMl1lMeLQ7UQeoH2k9&#10;zFNUUgknKXbJcSdeYrcJaL1INZ9nEI2lF3jjFl4m14nl1JoP7aMIvu9fpM6/hd10iumLNu6wydLB&#10;fI2gTe7xxHPHas8/jXSekn79pJ1xfM6ow5KcPQMAAP//AwBQSwMEFAAGAAgAAAAhAI+ymrDhAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHgxdmkRNMjSGOOfxJul1XjbsiMQ&#10;2VnCbgG/vVMvenvz5uXNb/L1bDsx4uBbRwqWiwgEUuVMS7WCbfl4eQPCB01Gd45QwTd6WBenJ7nO&#10;jJvoFcdNqAWXkM+0giaEPpPSVw1a7ReuR+LdpxusDjwOtTSDnrjcdnIVRam0uiW+0Oge7xusvjYH&#10;q+Djon5/8fPTboqTuH94HsvrN1MqdX42392CCDiHvzAc8RkdCmbauwMZLzoFV2nCSfZXv+qYWKYJ&#10;e3tWcRwnIItc/v+i+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByEcZLdgIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPspqw4QAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2AC13D08" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Remember the long-term savings and keep me in mind for all future real estate services you may need to sell, lease, refinance or evaluate your home.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45850921" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00937DF3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39798BAF" wp14:editId="0D74EF13">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>295275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3305175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3390900" cy="4067175"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3390900" cy="4067175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A7BAB36" w14:textId="77777777" w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="180"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                                <w:color w:val="00FFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00582716">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                                <w:color w:val="00B050"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>PROS</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67B1D92A" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Solar panels add value to your home. Most buyers seek out energy-efficient homes even when the price is 3%-5% higher than a similar less energy-efficient home, according to EnergyStar.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2CE4FFDE" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Solar lease programs offer a no-money-down option, a locked-in reduced electrical rate and a full warranty for the duration of the lease.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6838B8CB" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Solar panel systems save an average 20% on monthly utility costs with a lease. The savings are even higher for panels that are purchased outright. California is also a “net metering” state which means you receive credit on your electric bill for any excess energy the solar panels you own produce.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59E9EC14" w14:textId="27BF0F11" w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="90"/>
+                              <w:ind w:left="360"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="39798BAF" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:23.25pt;margin-top:260.25pt;width:267pt;height:320.25pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHONc+egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJAUrEBqUgqkqo&#10;oELF2fHaxKrX49qT7Ka/vmPv5lHKhaqX3bHnm9fnmbm47BrL1ipEA67io6OSM+Uk1MY9V/z7482H&#10;j5xFFK4WFpyq+EZFfjl7/+6i9VM1hiXYWgVGTlyctr7iS0Q/LYool6oR8Qi8cqTUEBqBdAzPRR1E&#10;S94bW4zL8rRoIdQ+gFQx0u11r+Sz7F9rJfFO66iQ2YpTbpi/IX8X6VvMLsT0OQi/NHJIQ/xDFo0w&#10;joLuXF0LFGwVzF+uGiMDRNB4JKEpQGsjVa6BqhmVL6p5WAqvci1ETvQ7muL/cyu/rh/8fWDYfYKO&#10;HjAR0vo4jXSZ6ul0aNKfMmWkJwo3O9pUh0zS5fHxeXlekkqSblKeno3OTpKfYm/uQ8TPChqWhIoH&#10;epdMl1jfRuyhW0iKFsGa+sZYmw+pF9SVDWwt6BUt5iTJ+R8o61hb8dPjkzI7dpDMe8/WJTcqd8MQ&#10;bl9ilnBjVcJY901pZupc6SuxhZTK7eJndEJpCvUWwwG/z+otxn0dZJEjg8OdcWMchFx9Hp89ZfWP&#10;LWW6x9PbHNSdROwWHRVe8fG2AxZQb6gxAvQzE728MfR4tyLivQg0JPTgNPh4Rx9tgciHQeJsCeHX&#10;a/cJT71LWs5aGrqKx58rERRn9oujrj4fTSZpSvNhcnI2pkM41CwONW7VXAF1xIhWjJdZTHi0W1EH&#10;aJ5oP8xTVFIJJyl2xXErXmG/Cmi/SDWfZxDNpRd46x68TK4Ty6k1H7snEfzQv0it/xW24ymmL9q4&#10;xyZLB/MVgja5xxPPPasD/zTTeUqG/ZOWxuE5o/ZbcvYbAAD//wMAUEsDBBQABgAIAAAAIQDNkGkM&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4MXahFdogS2OMH4k3i9V4&#10;27IjENlZwm4B/73Tk97eyTx555l8O9tOjDj41pGCeBGBQKqcaalW8FY+Xm9A+KDJ6M4RKvhBD9vi&#10;/CzXmXETveK4C7XgEvKZVtCE0GdS+qpBq/3C9Ui8+3KD1YHHoZZm0BOX204uoyiVVrfEFxrd432D&#10;1ffuaBV8XtUfL35+2k+rZNU/PI/l+t2USl1ezHe3IALO4Q+Gkz6rQ8FOB3ck40Wn4CZNmFSQLCMO&#10;DCSbUzgwGadxBLLI5f8fil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhzjXPnoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzZBpDOEA&#10;AAALAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A7BAB36" w14:textId="77777777" w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="180"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                          <w:color w:val="00FFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00582716">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                          <w:color w:val="00B050"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>PROS</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67B1D92A" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Solar panels add value to your home. Most buyers seek out energy-efficient homes even when the price is 3%-5% higher than a similar less energy-efficient home, according to EnergyStar.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2CE4FFDE" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Solar lease programs offer a no-money-down option, a locked-in reduced electrical rate and a full warranty for the duration of the lease.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6838B8CB" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Solar panel systems save an average 20% on monthly utility costs with a lease. The savings are even higher for panels that are purchased outright. California is also a “net metering” state which means you receive credit on your electric bill for any excess energy the solar panels you own produce.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59E9EC14" w14:textId="27BF0F11" w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="90"/>
+                        <w:ind w:left="360"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00937DF3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="054C5620" wp14:editId="0C755CC7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3952875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3305175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3390900" cy="4581525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3390900" cy="4581525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1B7F086E" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                            <w:pPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                                <w:color w:val="00FFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00582716">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                                <w:color w:val="FF1900"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>CONS</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="545B1879" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Solar panel systems can cost $15,000-$25,000 installed.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C6BF1C" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>You may need to complete costly roof upgrades before solar panels are installed.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="749E7740" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Solar lease contracts may cause a delay in negotiating or closing a home sale when the buyer needs to assume your solar lease. However, most solar leases allow you to buy your solar panel system and include it as part of the price they pay for the entire property.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="186A211F" w14:textId="69154AB6" w:rsidR="00582716" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Solar panel systems are long-term investments which can be mortgage financed. On average, it takes a homeowner 10 years of reduce energy costs to recover the price of owning a solar panel system. Solar leases eliminate the investment aspect, but still require a similar, lengthy commitment and are a lien on title.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="054C5620" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:311.25pt;margin-top:260.25pt;width:267pt;height:360.75pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm3VFJegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y8ujaIU2QpMgwo&#10;2mLt0LMiS4kwWdQkJXb260vJzmNdLx12sSnxIyl+fEyvm0qTnXBegSlov5dTIgyHUpl1QX88LT9d&#10;UuIDMyXTYERB98LT69nHD9PaTsQANqBL4Qg6MX5S24JuQrCTLPN8Iyrme2CFQaUEV7GAR7fOSsdq&#10;9F7pbJDnF1kNrrQOuPAeb29aJZ0l/1IKHu6l9CIQXVB8W0hfl76r+M1mUzZZO2Y3infPYP/wioop&#10;g0GPrm5YYGTr1F+uKsUdeJChx6HKQErFRcoBs+nnr7J53DArUi5IjrdHmvz/c8vvdo/2wZHQfIEG&#10;CxgJqa2feLyM+TTSVfGPLyWoRwr3R9pEEwjHy+HwKr/KUcVRNxpf9seDcfSTncyt8+GrgIpEoaAO&#10;65LoYrtbH1roARKjedCqXCqt0yH2glhoR3YMq6hDeiQ6/wOlDakLejEc58mxgWjeetYmuhGpG7pw&#10;pxSTFPZaRIw234UkqkyZvhGbcS7MMX5CR5TEUO8x7PCnV73HuM0DLVJkMOFoXCkDLmWfxudEWfnz&#10;QJls8Vibs7yjGJpVg4ljMQ8dsIJyj43hoJ0Zb/lSYfFumQ8PzOGQYMFx8MM9fqQGJB86iZINuN9v&#10;3Uc89i5qKalx6Arqf22ZE5Tobwa7+qo/GsUpTYfR+PMAD+5cszrXmG21AOyIPq4Yy5MY8UEfROmg&#10;esb9MI9RUcUMx9gFDQdxEdpVgPuFi/k8gXAuLQu35tHy6DqyHFvzqXlmznb9G7D17+Awnmzyqo1b&#10;bLQ0MN8GkCr1eOS5ZbXjH2c6TUm3f+LSOD8n1GlLzl4AAAD//wMAUEsDBBQABgAIAAAAIQDES7ZJ&#10;4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsELXrkoBCnAohHlJ3NC2I&#10;nRubJCIeR7GbhL9nuoLdGc3VnTP5enYdG+0QWo8KlgsBzGLlTYu1gl35fH0HLESNRncerYIfG2Bd&#10;nJ/lOjN+wjc7bmPNqARDphU0MfYZ56FqrNNh4XuLtPvyg9ORxqHmZtATlbuOSyFS7nSLdKHRvX1s&#10;bPW9PToFn1f1xybML/tplaz6p9exvH03pVKXF/PDPbBo5/gXhpM+qUNBTgd/RBNYpyCVMqGogkQK&#10;glNimaREByJ5IwXwIuf/vyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKbdUUl6AgAA&#10;bQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMRLtkni&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1B7F086E" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                      <w:pPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                          <w:color w:val="00FFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00582716">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+                          <w:color w:val="FF1900"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>CONS</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="545B1879" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Solar panel systems can cost $15,000-$25,000 installed.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C6BF1C" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>You may need to complete costly roof upgrades before solar panels are installed.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="749E7740" w14:textId="77777777" w:rsidR="00937DF3" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Solar lease contracts may cause a delay in negotiating or closing a home sale when the buyer needs to assume your solar lease. However, most solar leases allow you to buy your solar panel system and include it as part of the price they pay for the entire property.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="186A211F" w14:textId="69154AB6" w:rsidR="00582716" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00937DF3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Solar panel systems are long-term investments which can be mortgage financed. On average, it takes a homeowner 10 years of reduce energy costs to recover the price of owning a solar panel system. Solar leases eliminate the investment aspect, but still require a similar, lengthy commitment and are a lien on title.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00582716" w:rsidRPr="00582716">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EA70EA5" wp14:editId="09E9994D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3474085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8879205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2073275" cy="849630"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2073275" cy="849630"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                          <w:p w14:paraId="5BCDD568" w14:textId="77777777" w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
                             <w:r>
-                              <w:t xml:space="preserve">Extra </w:t>
+                              <w:t>Extra Information</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:br/>
                               <w:t>(delete if not needed)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:273.55pt;margin-top:699.15pt;width:163.25pt;height:66.9pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeWrVcgwIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kSR9BnSJr0WFA&#10;0RZrh54VWWqMSaImMbGzXz9KttOg26XDLrZEfqTIj4+Ly9YatlUh1uBKPj4acaachKp2LyX//nTz&#10;6YyziMJVwoBTJd+pyC8XHz9cNH6uJrAGU6nAyImL88aXfI3o50UR5VpZEY/AK0dKDcEKpGt4Kaog&#10;GvJuTTEZjU6KBkLlA0gVI0mvOyVfZP9aK4n3WkeFzJScYsP8Dfm7St9icSHmL0H4dS37MMQ/RGFF&#10;7ejRvatrgYJtQv2HK1vLABE0HkmwBWhdS5VzoGzGozfZPK6FVzkXIif6PU3x/7mVd9uHwOqq5FQo&#10;JyyV6Em1yD5Dy84SO42PcwI9eoJhS2Kq8iCPJExJtzrY9Kd0GOmJ592e2+RMknAyOj2enM44k6Q7&#10;m56fHGfyi1drHyJ+UWBZOpQ8UO0ypWJ7G5EiIegASY85uKmNyfUzjjUlPzmejbLBXkMWxiWsyp3Q&#10;u0kZdZHnE+6MShjjvilNTOQEkiD3oLoygW0FdY+QUjnMuWe/hE4oTUG8x7DHv0b1HuMuj+FlcLg3&#10;trWDkLN/E3b1YwhZd3gi8iDvdMR21eYWmA2FXUG1o3oH6OYlenlTU1FuRcQHEWhAqMQ09HhPH22A&#10;yIf+xNkawq+/yROe+pa0nDU0cCWPPzciKM7MV0cdfT6eTtOE5st0djqhSzjUrA41bmOvgKoypvXi&#10;ZT4mPJrhqAPYZ9oNy/QqqYST9HbJcTheYbcGaLdItVxmEM2kF3jrHr1MrlORUss9tc8i+L4vkTr6&#10;DobRFPM37dlhk6WD5QZB17l3E88dqz3/NM+5pfvdkxbG4T2jXjfk4jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDJ/Xt25AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqPMgbQhx&#10;qipShYRg0dINu0nsJhF+hNhtA1/PsILlzD26c6Zcz0azs5r84KyAeBEBU7Z1crCdgMPb9i4H5gNa&#10;idpZJeBLeVhX11clFtJd7E6d96FjVGJ9gQL6EMaCc9/2yqBfuFFZyo5uMhhonDouJ7xQudE8iaIl&#10;NzhYutDjqOpetR/7kxHwXG9fcdckJv/W9dPLcTN+Ht4zIW5v5s0jsKDm8AfDrz6pQ0VOjTtZ6ZkW&#10;kN2vYkIpSB/yFBgh+SpdAmtolaVJDLwq+f8vqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAnlq1XIMCAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAyf17duQAAAANAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1EA70EA5" id="Text Box 8" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:273.55pt;margin-top:699.15pt;width:163.25pt;height:66.9pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEz4LqbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51326BOkaXoMKBo&#10;i7VDz4osNcZkUZOY2NmvHyXbSdDt0mEXmxI/vj6SurpuKsN2yocSbM6HZwPOlJVQlPY159+fbz9d&#10;cBZQ2EIYsCrnexX49eLjh6vazdUINmAK5Rk5sWFeu5xvEN08y4LcqEqEM3DKklKDrwTS0b9mhRc1&#10;ea9MNhoMZlkNvnAepAqBbm9aJV8k/1oriQ9aB4XM5Jxyw/T16buO32xxJeavXrhNKbs0xD9kUYnS&#10;UtCDqxuBgm19+YerqpQeAmg8k1BloHUpVaqBqhkO3lTztBFOpVqInOAONIX/51be757co2fYfIaG&#10;GhgJqV2YB7qM9TTaV/FPmTLSE4X7A22qQSbpcjQ4H4/Op5xJ0l1MLmfjxGt2tHY+4BcFFYtCzj21&#10;JbEldncBKSJBe0gMZuG2NCa1xlhW53w2ng6SwUFDFsZGrEpN7twcM08S7o2KGGO/Kc3KIhUQL9J4&#10;qZXxbCdoMISUymKqPfkldERpSuI9hh3+mNV7jNs6+shg8WBclRZ8qv5N2sWPPmXd4onIk7qjiM26&#10;ocJzPukbu4ZiT/320K5CcPK2pKbciYCPwtPsU4tpn/GBPtoAkQ+dxNkG/K+/3Uc8jSRpOatpl3Ie&#10;fm6FV5yZr5aG9XI4mcTlS4fJ9HxEB3+qWZ9q7LZaAXVlSC+Hk0mMeDS9qD1UL7T2yxiVVMJKip1z&#10;7MUVthtOz4ZUy2UC0bo5gXf2ycnoOjYpjtxz8yK86+YSaaLvod86MX8zni02WlpYbhF0mWY38tyy&#10;2vFPq5pGuntW4ltwek6o4+O3+A0AAP//AwBQSwMEFAAGAAgAAAAhAMn9e3bkAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo8yBtCHGqKlKFhGDR0g27SewmEX6E2G0DX8+w&#10;guXMPbpzplzPRrOzmvzgrIB4EQFTtnVysJ2Aw9v2LgfmA1qJ2lkl4Et5WFfXVyUW0l3sTp33oWNU&#10;Yn2BAvoQxoJz3/bKoF+4UVnKjm4yGGicOi4nvFC50TyJoiU3OFi60OOo6l61H/uTEfBcb19x1yQm&#10;/9b108txM34e3jMhbm/mzSOwoObwB8OvPqlDRU6NO1npmRaQ3a9iQilIH/IUGCH5Kl0Ca2iVpUkM&#10;vCr5/y+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEz4LqbQIAAEQFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJ/Xt25AAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                    <w:p w14:paraId="5BCDD568" w14:textId="77777777" w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
                       <w:r>
-                        <w:t xml:space="preserve">Extra </w:t>
+                        <w:t>Extra Information</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:br/>
                         <w:t>(delete if not needed)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00582716">
+      <w:r w:rsidR="00582716" w:rsidRPr="00582716">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07409966" wp14:editId="544989E3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07409966" wp14:editId="544989E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1666240</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8580755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1796415" cy="1094740"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1796415" cy="1094740"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
+                          <w:p w14:paraId="273422DE" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00093565">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                          <w:p w14:paraId="162A77F8" w14:textId="6A8204FC" w:rsidR="00582716" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00582716">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                              <w:t>CalBRE</w:t>
+                            <w:r w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>RE Lic#</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
                               <w:br/>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                              <w:rPr>
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:131.2pt;margin-top:675.65pt;width:141.45pt;height:86.2pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1Um8QgwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kabsEcYqsRYcB&#10;RVusHXpWZKkxJomaxMTOfv0o2U6DbpcOu9iU+Ejx45GLi9YatlMh1uBKPj4ZcaachKp2zyX//nj9&#10;4RNnEYWrhAGnSr5XkV8s379bNH6uJrABU6nAyImL88aXfIPo50UR5UZZEU/AK0dKDcEKpGN4Lqog&#10;GvJuTTEZjc6KBkLlA0gVI91edUq+zP61VhLvtI4KmSk5xYb5G/J3nb7FciHmz0H4TS37MMQ/RGFF&#10;7ejRg6srgYJtQ/2HK1vLABE0nkiwBWhdS5VzoGzGo1fZPGyEVzkXKk70hzLF/+dW3u7uA6urks84&#10;c8JSix5Vi+wztGyWqtP4OCfQgycYtnRNXR7uI12mpFsdbPpTOoz0VOf9obbJmUxG57Oz6fiUM0m6&#10;8Wg2PZ/m6hcv5j5E/KLAsiSUPFDzck3F7iYihULQAZJec3BdG5MbaBxrSn728XSUDQ4asjAuYVWm&#10;Qu8mpdSFniXcG5Uwxn1TmkqRM0gXmYTq0gS2E0QfIaVymJPPfgmdUJqCeIthj3+J6i3GXR7Dy+Dw&#10;YGxrByFn/yrs6scQsu7wVMijvJOI7brNHJgOnV1DtaeGB+gGJnp5XVNTbkTEexFoQqjHNPV4Rx9t&#10;gIoPvcTZBsKvv90nPBGXtJw1NHEljz+3IijOzFdHlJ6Np0QJhvkwPT2f0CEca9bHGre1l0BdGdN+&#10;8TKLCY9mEHUA+0TLYZVeJZVwkt4uOQ7iJXZ7gJaLVKtVBtFQeoE37sHL5Do1KVHusX0Swfe8RKL0&#10;LQyzKeav6Nlhk6WD1RZB15m7qc5dVfv600BnSvfLJ22M43NGvazI5W8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDLEBj95AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFOnLlWI&#10;U1WRKiQEh5ZeuDnxNomI7RC7beDrWU7ltrszmn2TryfbszOOofNOwXyWAENXe9O5RsHhffuwAhai&#10;dkb33qGCbwywLm5vcp0Zf3E7PO9jwyjEhUwraGMcMs5D3aLVYeYHdKQd/Wh1pHVsuBn1hcJtz0WS&#10;LLnVnaMPrR6wbLH+3J+sgpdy+6Z3lbCrn758fj1uhq/Dh1Tq/m7aPAGLOMWrGf7wCR0KYqr8yZnA&#10;egViKRZkJSGV8xQYWeRC0lDRSYr0EXiR8/8til8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEANVJvEIMCAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAyxAY/eQAAAANAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="07409966" id="Text Box 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:131.2pt;margin-top:675.65pt;width:141.45pt;height:86.2pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGFAoNbgIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpg0A5EqBhVp0lV&#10;W62d+mwcG6I5Ps8+SNhfv7OTAOr20mkvydn33a/v7jy/birD9sqHEmzOhxcDzpSVUJR2k/Pvz7cf&#10;PnEWUNhCGLAq5wcV+PXi/bt57WZqBFswhfKMnNgwq13Ot4hulmVBblUlwgU4ZUmpwVcC6eg3WeFF&#10;Td4rk40Gg8usBl84D1KFQLc3rZIvkn+tlcQHrYNCZnJOuWH6+vRdx2+2mIvZxgu3LWWXhviHLCpR&#10;Wgp6dHUjULCdL/9wVZXSQwCNFxKqDLQupUo1UDXDwatqnrbCqVQLkRPckabw/9zK+/2Te/QMm8/Q&#10;UAMjIbULs0CXsZ5G+yr+KVNGeqLwcKRNNchkNLqaXo6HE84k6YaD6fhqnIjNTubOB/yioGJRyLmn&#10;viS6xP4uIIUkaA+J0Szclsak3hjL6pxffpwMksFRQxbGRqxKXe7cnFJPEh6MihhjvynNyiJVEC/S&#10;fKmV8WwvaDKElMpiKj75JXREaUriLYYd/pTVW4zbOvrIYPFoXJUWfKr+VdrFjz5l3eKJyLO6o4jN&#10;uqHCcz7pO7uG4kAN99DuQnDytqSm3ImAj8LT8FOPaaHxgT7aAJEPncTZFvyvv91HPM0kaTmraZly&#10;Hn7uhFecma+WpnU6HNNIMEyH8eRqRAd/rlmfa+yuWgF1ZUhPh5NJjHg0vag9VC+098sYlVTCSoqd&#10;c+zFFbYrTu+GVMtlAtG+OYF39snJ6Do2KY7cc/MivOvmEmmk76FfOzF7NZ4tNlpaWO4QdJlmN/Lc&#10;strxT7uaRrp7V+JjcH5OqNPrt/gNAAD//wMAUEsDBBQABgAIAAAAIQDLEBj95AAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFOnLlWIU1WRKiQEh5ZeuDnxNomI7RC7beDr&#10;WU7ltrszmn2TryfbszOOofNOwXyWAENXe9O5RsHhffuwAhaidkb33qGCbwywLm5vcp0Zf3E7PO9j&#10;wyjEhUwraGMcMs5D3aLVYeYHdKQd/Wh1pHVsuBn1hcJtz0WSLLnVnaMPrR6wbLH+3J+sgpdy+6Z3&#10;lbCrn758fj1uhq/Dh1Tq/m7aPAGLOMWrGf7wCR0KYqr8yZnAegViKRZkJSGV8xQYWeRC0lDRSYr0&#10;EXiR8/8til8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxhQKDW4CAABFBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyxAY/eQAAAANAQAADwAA&#10;AAAAAAAAAAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
+                    <w:p w14:paraId="273422DE" w14:textId="77777777" w:rsidR="00582716" w:rsidRPr="00093565" w:rsidRDefault="00582716" w:rsidP="00582716">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00093565">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00582716" w:rsidRDefault="00582716" w:rsidP="00582716">
+                    <w:p w14:paraId="162A77F8" w14:textId="6A8204FC" w:rsidR="00582716" w:rsidRPr="00937DF3" w:rsidRDefault="00937DF3" w:rsidP="00582716">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                        <w:t>CalBRE</w:t>
+                      <w:r w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>RE Lic#</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
                         <w:br/>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00582716" w:rsidRPr="00937DF3">
+                        <w:rPr>
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00582716">
+      <w:r w:rsidR="00582716" w:rsidRPr="00582716">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3240BCFA" wp14:editId="789E9C5B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3240BCFA" wp14:editId="789E9C5B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5885815</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9176385</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1398270" cy="513080"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1398270" cy="513080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00582716">
+      <w:r w:rsidR="00582716" w:rsidRPr="00582716">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D72507" wp14:editId="66B46983">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D72507" wp14:editId="7BD00C1D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>581660</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8545830</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="812165" cy="1179830"/>
             <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="812165" cy="1179830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...991 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00582716">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="148EE7E5" wp14:editId="4962EF4B">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="148EE7E5" wp14:editId="76132362">
+            <wp:extent cx="7767086" cy="2645664"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="2540"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="SolarPanels-Word.jpg"/>
+                    <pic:cNvPr id="1" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7772400" cy="2645664"/>
+                      <a:ext cx="7767086" cy="2645664"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00582716">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="083C16EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6734C50C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1665,51 +1487,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28BE486E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA18CFB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1778,508 +1600,807 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FD6686A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D01C5CCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AB143CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7336686C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="831918208">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1610164795">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1780907772">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1208489400">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00582716"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="0037503E"/>
     <w:rsid w:val="00582716"/>
+    <w:rsid w:val="0084401E"/>
+    <w:rsid w:val="00937DF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3D98B929"/>
+  <w15:docId w15:val="{5B3DCD99-63C8-42B0-80DB-C544ADDB48D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...386 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2332,58 +2453,58 @@
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00582716"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2629,51 +2750,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>9</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>