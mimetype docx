--- v0 (2025-10-23)
+++ v1 (2026-07-26)
@@ -1,2363 +1,2563 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00E0303D">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="737C8B1D" w14:textId="25200394" w:rsidR="009A6624" w:rsidRDefault="00CD05ED">
       <w:r w:rsidRPr="00E0303D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E59D4BB" wp14:editId="3742F77B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6711302D" wp14:editId="34B68E64">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>615950</wp:posOffset>
-[...56 lines deleted...]
-              <wp:posOffset>5920105</wp:posOffset>
+              <wp:posOffset>5691505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9231630</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1398270" cy="513080"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1398270" cy="513080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E0303D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E59D4BB" wp14:editId="45024024">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>619125</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8494069</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="885825" cy="1286836"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="885825" cy="1286836"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00E0303D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35748AEF" wp14:editId="5302B31D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251768320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35748AEF" wp14:editId="3C22BEEF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1700530</wp:posOffset>
+                  <wp:posOffset>1704975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8636000</wp:posOffset>
+                  <wp:posOffset>8429624</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1796415" cy="1094740"/>
+                <wp:extent cx="1796415" cy="1419225"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1796415" cy="1094740"/>
+                          <a:ext cx="1796415" cy="1419225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E0303D" w:rsidRPr="00093565" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="3737D9DA" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRPr="00093565" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00093565">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="74AD5B88" w14:textId="3B18DAEA" w:rsidR="00E0303D" w:rsidRPr="00CD05ED" w:rsidRDefault="00CD05ED" w:rsidP="00E0303D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00CD05ED">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CD05ED">
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
+                            </w:r>
                             <w:r>
-                              <w:t>CalBRE</w:t>
-[...11 lines deleted...]
-                              <w:t>#</w:t>
+                              <w:t>e</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="35748AEF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:133.9pt;margin-top:680pt;width:141.45pt;height:86.2pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBztbznggIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5tAgBKxQSmIqhIC&#10;VKg4O16brOr1uLaTbPrrefbuhoj2QtXL7njmzXg+3vj8om0MWysfarIlHx+MOFNWUlXb55L/eLz+&#10;9JmzEIWthCGrSr5VgV/MPn4437ipOqQlmUp5hiA2TDeu5MsY3bQoglyqRoQDcsrCqMk3IuLon4vK&#10;iw2iN6Y4HI1Oig35ynmSKgRorzojn+X4WisZ77QOKjJTcuQW89fn7yJ9i9m5mD574Za17NMQ/5BF&#10;I2qLS3ehrkQUbOXrP0I1tfQUSMcDSU1BWtdS5RpQzXj0ppqHpXAq14LmBLdrU/h/YeXt+t6zusLs&#10;xpxZ0WBGj6qN7Au1DCr0Z+PCFLAHB2BsoQd20AcoU9mt9k36oyAGOzq93XU3RZPJ6fTsZDI+5kzC&#10;Nh6dTU4nuf/Fq7vzIX5V1LAklNxjfLmrYn0TIlIBdICk2yxd18bkERrLNiU/OToeZYedBR7GJqzK&#10;ZOjDpJK61LMUt0YljLHflUYzcgVJkWmoLo1nawECCSmVjbn4HBfohNJI4j2OPf41q/c4d3UMN5ON&#10;O+emtuRz9W/Srn4OKesOj0bu1Z3E2C7azIKjYbILqrYYuKduZYKT1zWGciNCvBceO4IZY+/jHT7a&#10;EJpPvcTZkvzvv+kTHtSFlbMNdq7k4ddKeMWZ+WZB6rPxBJRgMR8mx6eHOPh9y2LfYlfNJWEq4C2y&#10;y2LCRzOI2lPzhOdhnm6FSViJu0seB/Eydi8Bnhep5vMMwlo6EW/sg5MpdBpSotxj+yS863kZQelb&#10;GrZTTN/Qs8MmT0vzVSRdZ+6mPndd7fuPlc6U7p+f9GbsnzPq9ZGcvQAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJk61gbjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTUrSKsSp&#10;qkgVEiqHll64ObGbRNjrELtt4OvZnuC4M6PZN8VqcpadzRh6jxIeZwKYwcbrHlsJh/fNwxJYiAq1&#10;sh6NhG8TYFXe3hQq1/6CO3Pex5ZRCYZcSehiHHLOQ9MZp8LMDwbJO/rRqUjn2HI9qguVO8sTITLu&#10;VI/0oVODqTrTfO5PTsJrtXlTuzpxyx9bvWyP6+Hr8JFKeX83rZ+BRTPFvzBc8QkdSmKq/Ql1YFZC&#10;ki0IPZIxzwStokiaigWwmqR0njwBLwv+f0X5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHO1vOeCAgAAbAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJk61gbjAAAADQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:134.25pt;margin-top:663.75pt;width:141.45pt;height:111.75pt;z-index:251768320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg1UzWagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSboGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfv0o2Xmg26XDLhIlfqT4+Kjrm7Y2bKd8qMAWPL8YcKashLKy64J/f777&#10;8ImzgMKWwoBVBd+rwG9m799dN26qhrABUyrPyIkN08YVfIPoplkW5EbVIlyAU5aUGnwtkI5+nZVe&#10;NOS9NtlwMJhkDfjSeZAqBLq97ZR8lvxrrSQ+aB0UMlNwig3T6tO6ims2uxbTtRduU8k+DPEPUdSi&#10;svTo0dWtQMG2vvrDVV1JDwE0XkioM9C6kirlQNnkg1fZPG2EUykXKk5wxzKF/+dW3u+e3KNn2H6G&#10;lhoYC9K4MA10GfNpta/jTpEy0lMJ98eyqRaZjEaXV5NRPuZMki4f5VfD4Tj6yU7mzgf8oqBmUSi4&#10;p76kcondMmAHPUDiaxbuKmNSb4xlTcEnH8eDZHDUkHNjI1alLvduTqEnCfdGRYyx35RmVZkyiBeJ&#10;X2phPNsJYoaQUllMySe/hI4oTUG8xbDHn6J6i3GXx+FlsHg0risLPmX/KuzyxyFk3eGp5md5RxHb&#10;Vdu3dAXlnjrtoRuC4ORdRd1YioCPwhPrqbk0yfhAizZAVYde4mwD/tff7iOeyEhazhqaooKHn1vh&#10;FWfmqyWaXuWjURy7dBiNL4d08Oea1bnGbusFUDty+jOcTGLEozmI2kP9QgM/j6+SSlhJbxccD+IC&#10;u9mmD0Oq+TyBaNCcwKV9cjK6jt2JXHtuX4R3PSGRuHwPh3kT01e87LDR0sJ8i6CrRNpY4K6qfeFp&#10;SBPt+w8l/gLn54Q6fXuz3wAAAP//AwBQSwMEFAAGAAgAAAAhAJMTMF3iAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYukJH1TWdpkoTEoLDxi7c3MZrqzVJabKt8Osxp3F7&#10;9nt6/pyvJtOLM42+c1bBfBaBIFs73dlGwf5j85CC8AGtxt5ZUvBNHlbF7U2OmXYXu6XzLjSCS6zP&#10;UEEbwpBJ6euWDPqZG8iyd3CjwcDj2Eg94oXLTS/jKFpIg53lCy0OVLZUH3cno+C13LzjtopN+tOX&#10;L2+H9fC1/0yUur+b1ksQgaZwDcMfPqNDwUyVO1ntRa8gXqQJR9l4jJ9ZcSRJ5k8gKl6xikAWufz/&#10;RfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoNVM1moCAAA+BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkxMwXeIAAAANAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E0303D" w:rsidRPr="00093565" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="3737D9DA" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRPr="00093565" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00093565">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="74AD5B88" w14:textId="3B18DAEA" w:rsidR="00E0303D" w:rsidRPr="00CD05ED" w:rsidRDefault="00CD05ED" w:rsidP="00E0303D">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00CD05ED">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E0303D" w:rsidRPr="00CD05ED">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CD05ED">
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
                       <w:r>
-                        <w:t>CalBRE</w:t>
-[...11 lines deleted...]
-                        <w:t>#</w:t>
+                        <w:t>e</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>555.555.5555</w:t>
-[...115 lines deleted...]
-                        <w:t>(delete if not needed)</w:t>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6E4E3D" wp14:editId="3BBC7112">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6E4E3D" wp14:editId="2D2EC112">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>403225</wp:posOffset>
+                  <wp:posOffset>374650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8206369</wp:posOffset>
+                  <wp:posOffset>8062595</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7038340" cy="448310"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7038340" cy="448310"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="26DD6C7F" w14:textId="77777777" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Are you ready to find a new home and put this checklist to use? Call me for an appointment today!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D"/>
+                          <w:p w14:paraId="59AAC5F2" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:31.75pt;margin-top:646.15pt;width:554.2pt;height:35.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxYXBcgQIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51n1wV1iqxFhwFF&#10;W6wdelZkqTEmiZrExM5+/SjZToNulw672BL5kSI/Ps4vWmvYToVYgyv5+GTEmXISqto9l/z74/WH&#10;M84iClcJA06VfK8iv1i+f3fe+IWawAZMpQIjJy4uGl/yDaJfFEWUG2VFPAGvHCk1BCuQruG5qIJo&#10;yLs1xWQ0Oi0aCJUPIFWMJL3qlHyZ/WutJN5pHRUyU3KKDfM35O86fYvluVg8B+E3tezDEP8QhRW1&#10;o0cPrq4ECrYN9R+ubC0DRNB4IsEWoHUtVc6BshmPXmXzsBFe5VyInOgPNMX/51be7u4Dq6uSzzlz&#10;wlKJHlWL7DO0bJ7YaXxcEOjBEwxbElOVB3kkYUq61cGmP6XDSE887w/cJmeShB9H07PpjFSSdLPZ&#10;2XScyS9erH2I+EWBZelQ8kC1y5SK3U1EioSgAyQ95uC6NibXzzjWlPx0Oh9lg4OGLIxLWJU7oXeT&#10;MuoizyfcG5Uwxn1TmpjICSRB7kF1aQLbCeoeIaVymHPPfgmdUJqCeIthj3+J6i3GXR7Dy+DwYGxr&#10;ByFn/yrs6scQsu7wRORR3umI7brNLTAZCruGak/1DtDNS/Tyuqai3IiI9yLQgFAdaejxjj7aAJEP&#10;/YmzDYRff5MnPPUtaTlraOBKHn9uRVCcma+OOvrTeJbaA/NlNv84oUs41qyPNW5rL4GqMqb14mU+&#10;Jjya4agD2CfaDav0KqmEk/R2yXE4XmK3Bmi3SLVaZRDNpBd44x68TK5TkVLLPbZPIvi+L5E6+haG&#10;0RSLV+3ZYZOlg9UWQde5dxPPHas9/zTPuaX73ZMWxvE9o1425PI3AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAhrSC3+MAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLMLS4oFWZqG&#10;pDExemjtxdsAWyDuB7LbFv31Tk96m48n7zxTrGej2VlNfnBWQryIgCnbuHawnYTD+/ZhBcwHtC1q&#10;Z5WEb+VhXd7eFJi37mJ36rwPHaMQ63OU0Icw5pz7plcG/cKNytLu6CaDgdqp4+2EFwo3mosoSrnB&#10;wdKFHkdV9ar53J+MhJdq+4a7WpjVj66eX4+b8evwsZTy/m7ePAELag5/MFz1SR1KcqrdybaeaQlp&#10;siSS5iITCbArET/GGbCaqiQVGfCy4P+/KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;MWFwXIECAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAhrSC3+MAAAANAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6D6E4E3D" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:29.5pt;margin-top:634.85pt;width:554.2pt;height:35.3pt;z-index:251736576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiVlw+agIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xX2yyoU2QtOgwI&#10;2mLp0LMiS4kxWdQkJnb260vJzgPdLh12sSnx4+sjqeubpjJsp3woweZ80OtzpqyEorTrnP94vv80&#10;4SygsIUwYFXO9yrwm9nHD9e1m6ohbMAUyjNyYsO0djnfILpplgW5UZUIPXDKklKDrwTS0a+zwoua&#10;vFcmG/b7l1kNvnAepAqBbu9aJZ8l/1oriY9aB4XM5Jxyw/T16buK32x2LaZrL9ymlF0a4h+yqERp&#10;KejR1Z1Awba+/MNVVUoPATT2JFQZaF1KlWqgagb9N9UsN8KpVAuRE9yRpvD/3MqH3dI9eYbNF2io&#10;gZGQ2oVpoMtYT6N9Ff+UKSM9Ubg/0qYaZJIur/qjyWhMKkm68XgyGiRes5O18wG/KqhYFHLuqS2J&#10;LbFbBKSIBD1AYjAL96UxqTXGsjrnl6OLfjI4asjC2IhVqcmdm1PmScK9URFj7HelWVmkAuJFGi91&#10;azzbCRoMIaWymGpPfgkdUZqSeI9hhz9l9R7jto5DZLB4NK5KCz5V/ybt4uchZd3iicizuqOIzaqh&#10;ws8au4JiT/320K5CcPK+pKYsRMAn4Wn2qY+0z/hIH22AyIdO4mwD/vff7iOeRpK0nNW0SzkPv7bC&#10;K87MN0vD+nkwjuOB6TC+uBrSwZ9rVucau61ugboyoJfDySRGPJqDqD1UL7T28xiVVMJKip1zPIi3&#10;2G44PRtSzecJROvmBC7s0snoOjYpjtxz8yK86+YSaaIf4LB1YvpmPFtstLQw3yLoMs1u5LllteOf&#10;VjWNdPesxLfg/JxQp8dv9goAAP//AwBQSwMEFAAGAAgAAAAhAEocvovlAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqtOAQIEOIgFAlVqsoByqU3J16SCHudxgbSfn3Nqb3t&#10;7oxm32TrwWh2xd61lgSMRxEwpMqqlmoBx4/tywKY85KU1JZQwDc6WOePD5lMlb3RHq8HX7MQQi6V&#10;Ahrvu5RzVzVopBvZDiloJ9sb6cPa11z18hbCjeZxFCXcyJbCh0Z2WDRYnQ8XI+Ct2O7kvozN4kcX&#10;r++nTfd1/JwJ8fw0bFbAPA7+zwx3/IAOeWAq7YWUY1rAbBmq+HCPk+Uc2N0xTuZTYGWYJtNoAjzP&#10;+P8W+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYlZcPmoCAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAShy+i+UAAAANAQAADwAAAAAA&#10;AAAAAAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="26DD6C7F" w14:textId="77777777" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Are you ready to find a new home and put this checklist to use? Call me for an appointment today!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D"/>
+                    <w:p w14:paraId="59AAC5F2" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7394481E" wp14:editId="1A9F950C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7394481E" wp14:editId="145A9F96">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>405130</wp:posOffset>
+                  <wp:posOffset>323850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3876040</wp:posOffset>
+                  <wp:posOffset>3609975</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3458845" cy="4356100"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="3458845" cy="4391025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3458845" cy="4356100"/>
+                          <a:ext cx="3458845" cy="4391025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx id="2">
+                      <wps:txbx id="3">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="3CBDC94F" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="40AD48"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Two months before moving:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="2291EAF6" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Sort your belongings and throw out items you don’t want</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sort your belongings and get rid of items you no longer use</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="52EFA3ED" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Budget for moving expenses</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Contact moving companies for estimates</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="4E709CA7" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t xml:space="preserve">Contact moving companies for estimates </w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Budget for moving expenses</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="18F4A51B" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="40AD48"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Six weeks before moving:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="4EAEE056" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="14"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Gather medical and dental records for your family members</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Start your search for new healthcare providers and pharmacies</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="25E11DAF" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="14"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Start your search for healthcare providers in your new location</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact your insurance companies </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="483C7F44" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="14"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Contact your insurance companies to discuss policy updates</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Cancel any memberships in local groups and organizations</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="53EB327D" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="14"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Cancel any memberships to local groups and organizations</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Finalize travel arrangements for long-distance moves</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="00FCB6A3" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="14"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Finalize travel arrangements if moving long-distance</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Hold a garage sale to sell items you don’t need</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="79F73ACB" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="14"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Order moving supplies, such as boxes, tape and bubble wrap</w:t>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>When you have kids, contact the new school(s) to obtain enrollment information and transfer records</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
-[...27 lines deleted...]
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="719EB622" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="40AD48"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>One month before moving:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="420F5092" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E90ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Contact utility companies to discontinue service on your move-out date and set up utility accounts in your new home for:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="49517929" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                            <w:pPr>
+                              <w:pStyle w:val="Checkbox1stcopy"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Electric</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Water</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="55A202B8" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                            <w:pPr>
+                              <w:pStyle w:val="Checkbox1stcopy"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Gas</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Sewer</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="434F2B1B" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                            <w:pPr>
+                              <w:pStyle w:val="Checkbox1stcopy"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Trash</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Telephone</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F35719D" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                            <w:pPr>
+                              <w:pStyle w:val="Checkbox1stcopy"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Cable and internet</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5CBF8714" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00D137ED" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
+                            <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Contact utility companies to discontinue service on your move-out date and set up utility accounts in your new home for:</w:t>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Book a moving company and confirm your moving details </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="3AADFF61" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1stcopy"/>
-[...150 lines deleted...]
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Book a moving company and confirm your moving details with them</w:t>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Buy moving supplies, such as boxes, tape and bubble wrap </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="402B0268" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                               <w:t>Begin packing items you use less frequently and note valuable items for possible insurance coverage from your moving company</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="4D082546" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                               <w:t>Label boxes as you pack to make unpacking in your new home easier</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="4C8AD1EF" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t xml:space="preserve">Complete a change-of-address at the local post office </w:t>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Complete a change-of-address at the local post office</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="777B3539" w14:textId="64CAF0E1" w:rsidR="00E0303D" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...9 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                            </w:pPr>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:t>Notify your services and billing companies of your move, including credit card companies and banks</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6BEBF2FF" w14:textId="2371C4DC" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
+                            <w:pPr>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:color w:val="40AD48"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="40AD48"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                               <w:t>Two weeks before moving:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="4CB5B6A1" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Schedule time off work for your move-in day</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="722C201E" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Pack, pack, pack!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="21D912BD" w14:textId="5E22C738" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>Arrange for your new home to be cleaned, if needed</w:t>
+                              <w:t>Arrange for your new home to be cleaned</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="1FB0AF9C" w14:textId="7741922C" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>Plan meals to empty your fridge by your move-out day and limit the amount of food you pack</w:t>
+                              <w:t xml:space="preserve">Plan meals to empty your fridge by your move-out day </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="584DAA12" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00555220">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="40AD48"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Week of your move:</w:t>
+                              <w:t>Week of</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="40AD48"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> your move:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="3682496F" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="7"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Finish your packing, but keep the essentials in suitcases for easy access</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="3F47F972" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="7"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Empty and defrost your refrigerator at least 24 hours before your move-out</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="47396740" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="40AD48"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Move-out day:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="1EAE1DB9" w14:textId="77777777" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="8"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Supervise any hired labor as they load your belongings</w:t>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Supervise the loading of your belongings</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="18B702CC" w14:textId="77777777" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="Checkbox1st"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="8"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Pack the important items last so they are ready to unload sooner</w:t>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Pack the important items last so they are ready to unload first</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRPr="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="421E80FB" w14:textId="450A8146" w:rsidR="00E0303D" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="8"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E0303D">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Check each room to ensure you don’t leave anything behind</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:305.2pt;width:272.35pt;height:343pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0k7C0gwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X500SZcFdYqsRYcB&#10;RVusHXpWZKkxJomaxMTOfv0o2U6DbpcOu9gS+UiRjx/nF601bKdCrMGVfHwy4kw5CVXtnkv+/fH6&#10;w5yziMJVwoBTJd+ryC+W79+dN36hTmEDplKBkRMXF40v+QbRL4oiyo2yIp6AV46UGoIVSNfwXFRB&#10;NOTdmuJ0NDorGgiVDyBVjCS96pR8mf1rrSTeaR0VMlNyig3zN+TvOn2L5blYPAfhN7XswxD/EIUV&#10;taNHD66uBAq2DfUfrmwtA0TQeCLBFqB1LVXOgbIZj15l87ARXuVciJzoDzTF/+dW3u7uA6urkk84&#10;c8JSiR5Vi+wztGyS2Gl8XBDowRMMWxJTlQd5JGFKutXBpj+lw0hPPO8P3CZnkoST6Ww+n844k6Sb&#10;TmZn41Fmv3gx9yHiFwWWpUPJAxUvcyp2NxEpFIIOkPSag+vamFxA41hT8rPJbJQNDhqyMC5hVW6F&#10;3k1KqQs9n3BvVMIY901poiJnkAS5CdWlCWwnqH2ElMphTj77JXRCaQriLYY9/iWqtxh3eQwvg8OD&#10;sa0dhJz9q7CrH0PIusMTkUd5pyO26zb3wKGya6j2VPAA3cBEL69rKsqNiHgvAk0I1ZimHu/oow0Q&#10;+dCfONtA+PU3ecJT45KWs4YmruTx51YExZn56qilP42n0zSi+TKdfTylSzjWrI81bmsvgaoypv3i&#10;ZT4mPJrhqAPYJ1oOq/QqqYST9HbJcTheYrcHaLlItVplEA2lF3jjHrxMrlORUss9tk8i+L4vkVr6&#10;FobZFItX7dlhk6WD1RZB17l3E88dqz3/NNC5pfvlkzbG8T2jXlbk8jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBCc1SU4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb3W1sQ5pm&#10;U0qgCKKH1l68bbLTJLgfMbtto7/e8aSnYZiHd5632EzWsAuOofdOwnwmgKFrvO5dK+H4tnvIgIWo&#10;nFbGO5TwhQE25e1NoXLtr26Pl0NsGYW4kCsJXYxDznloOrQqzPyAjm4nP1oVaR1brkd1pXBreCJE&#10;yq3qHX3o1IBVh83H4WwlPFe7V7WvE5t9m+rp5bQdPo/vSynv76btGljEKf7B8KtP6lCSU+3PTgdm&#10;JKSPZB5pzsUCGAGpyJbAaiKTVboAXhb8f4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHSTsLSDAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEJzVJTiAAAACwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7394481E" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:25.5pt;margin-top:284.25pt;width:272.35pt;height:345.75pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAArezLbwIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSZcGcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;acpZQGELYcCqnO9V4FeLjx/mtZupEWzAFMozcmLDrHY53yC6WZYFuVGVCGfglCWlBl8JpKNfZ4UX&#10;NXmvTDYaDC6yGnzhPEgVAt3etEq+SP61VhIftA4Kmck5xYZp9WldxTVbzMVs7YXblLILQ/xDFJUo&#10;LT16cHUjULCtL/9wVZXSQwCNZxKqDLQupUociM1w8IbN00Y4lbhQcoI7pCn8P7fyfvfkHj3D5gs0&#10;VMCYkNqFWaDLyKfRvoo7RcpITyncH9KmGmSSLs/Hk+l0POFMkm58fjkcjCbRT3Y0dz7gVwUVi0LO&#10;PdUlpUvs7gK20B4SX7NwWxqTamMsq3N+cT4ZJIODhpwbG7EqVblzcww9Sbg3KmKM/a40K4vEIF6k&#10;/lLXxrOdoM4QUiqLiXzyS+iI0hTEeww7/DGq9xi3PPqXweLBuCot+MT+TdjFzz5k3eIp5ye8o4jN&#10;qiHiOR/1lV1BsaeCe2hnITh5W1JR7kTAR+Gp+anGNND4QIs2QMmHTuJsA/733+4jnnqStJzVNEw5&#10;D7+2wivOzDdL3Xo5HI/j9KXDePJ5RAd/qlmdauy2ugaqypC+DieTGPFoelF7qF5o7pfxVVIJK+nt&#10;nGMvXmM74vRvSLVcJhDNmxN4Z5+cjK5jkWLLPTcvwruuL5Fa+h76sROzN+3ZYqOlheUWQZepd2Oe&#10;26x2+adZTd3f/SvxMzg9J9Tx91u8AgAA//8DAFBLAwQUAAYACAAAACEAJh6gd+IAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZpZTSNZ2mShMSgsPGLtzSxmurNUlpsq3w&#10;9JgTnCzLn35/f7Ge7cAuOIXeOwXLhQCGrvGmd62Cw/v2IQMWonZGD96hgi8MsC5vbwqdG391O7zs&#10;Y8soxIVcK+hiHHPOQ9Oh1WHhR3R0O/rJ6kjr1HIz6SuF24EnQqTc6t7Rh06PWHXYnPZnq+Cl2r7p&#10;XZ3Y7Huonl+Pm/Hz8CGVur+bNytgEef4B8OvPqlDSU61PzsT2KBALqlKpJlmEhgB8kk+AquJTFIh&#10;gJcF/9+h/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAArezLbwIAAEUFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmHqB34gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-next-textbox:#Text Box 4">
                   <w:txbxContent>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="3CBDC94F" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="40AD48"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Two months before moving:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="2291EAF6" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Sort your belongings and throw out items you don’t want</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Sort your belongings and get rid of items you no longer use</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="52EFA3ED" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Budget for moving expenses</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Contact moving companies for estimates</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="4E709CA7" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t xml:space="preserve">Contact moving companies for estimates </w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Budget for moving expenses</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="18F4A51B" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="40AD48"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Six weeks before moving:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="4EAEE056" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="14"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Gather medical and dental records for your family members</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Start your search for new healthcare providers and pharmacies</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="25E11DAF" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="14"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Start your search for healthcare providers in your new location</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact your insurance companies </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="483C7F44" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="14"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Contact your insurance companies to discuss policy updates</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Cancel any memberships in local groups and organizations</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="53EB327D" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="14"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Cancel any memberships to local groups and organizations</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Finalize travel arrangements for long-distance moves</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="00FCB6A3" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="14"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Finalize travel arrangements if moving long-distance</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Hold a garage sale to sell items you don’t need</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="79F73ACB" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="14"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="100" w:afterAutospacing="1" w:line="12" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Order moving supplies, such as boxes, tape and bubble wrap</w:t>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>When you have kids, contact the new school(s) to obtain enrollment information and transfer records</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
-[...27 lines deleted...]
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="719EB622" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="40AD48"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>One month before moving:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="420F5092" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00E90ABF" w:rsidRDefault="00E90ABF" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E90ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Contact utility companies to discontinue service on your move-out date and set up utility accounts in your new home for:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="49517929" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                      <w:pPr>
+                        <w:pStyle w:val="Checkbox1stcopy"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Electric</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Water</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="55A202B8" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                      <w:pPr>
+                        <w:pStyle w:val="Checkbox1stcopy"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Gas</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Sewer</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="434F2B1B" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                      <w:pPr>
+                        <w:pStyle w:val="Checkbox1stcopy"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Trash</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Telephone</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F35719D" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
+                      <w:pPr>
+                        <w:pStyle w:val="Checkbox1stcopy"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Cable and internet</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5CBF8714" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00D137ED" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
+                      <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Contact utility companies to discontinue service on your move-out date and set up utility accounts in your new home for:</w:t>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Book a moving company and confirm your moving details </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="3AADFF61" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1stcopy"/>
-[...150 lines deleted...]
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Book a moving company and confirm your moving details with them</w:t>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Buy moving supplies, such as boxes, tape and bubble wrap </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="402B0268" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                         <w:t>Begin packing items you use less frequently and note valuable items for possible insurance coverage from your moving company</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="4D082546" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                         <w:t>Label boxes as you pack to make unpacking in your new home easier</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="4C8AD1EF" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t xml:space="preserve">Complete a change-of-address at the local post office </w:t>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Complete a change-of-address at the local post office</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="777B3539" w14:textId="64CAF0E1" w:rsidR="00E0303D" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00CD05ED">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...9 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                      </w:pPr>
-[...2 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:t>Notify your services and billing companies of your move, including credit card companies and banks</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6BEBF2FF" w14:textId="2371C4DC" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
+                      <w:pPr>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:color w:val="40AD48"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="40AD48"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                         <w:t>Two weeks before moving:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="4CB5B6A1" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Schedule time off work for your move-in day</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="722C201E" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Pack, pack, pack!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="21D912BD" w14:textId="5E22C738" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>Arrange for your new home to be cleaned, if needed</w:t>
+                        <w:t>Arrange for your new home to be cleaned</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="1FB0AF9C" w14:textId="7741922C" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>Plan meals to empty your fridge by your move-out day and limit the amount of food you pack</w:t>
+                        <w:t xml:space="preserve">Plan meals to empty your fridge by your move-out day </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="584DAA12" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00555220">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="40AD48"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Week of your move:</w:t>
+                        <w:t>Week of</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="40AD48"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> your move:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="3682496F" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="7"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Finish your packing, but keep the essentials in suitcases for easy access</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="3F47F972" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="7"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Empty and defrost your refrigerator at least 24 hours before your move-out</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="47396740" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00555220">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:before="90" w:line="16" w:lineRule="atLeast"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="40AD48"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Move-out day:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="1EAE1DB9" w14:textId="77777777" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="8"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Supervise any hired labor as they load your belongings</w:t>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Supervise the loading of your belongings</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="18B702CC" w14:textId="77777777" w:rsidR="00555220" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="Checkbox1st"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="8"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Pack the important items last so they are ready to unload sooner</w:t>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Pack the important items last so they are ready to unload first</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRPr="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="421E80FB" w14:textId="450A8146" w:rsidR="00E0303D" w:rsidRPr="00555220" w:rsidRDefault="00555220" w:rsidP="00555220">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="8"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E0303D">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Check each room to ensure you don’t leave anything behind</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7725A148" wp14:editId="79A942A3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7725A148" wp14:editId="6D1DA296">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3985260</wp:posOffset>
+                  <wp:posOffset>3895725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3887734</wp:posOffset>
+                  <wp:posOffset>3619500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3458845" cy="4321810"/>
-                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                <wp:extent cx="3458845" cy="4410075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3458845" cy="4321810"/>
+                          <a:ext cx="3458845" cy="4410075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:linkedTxbx id="3" seq="1"/>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:313.8pt;margin-top:306.1pt;width:272.35pt;height:340.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOyG9TiQIAAHgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l03ChqYRG5SCqCoh&#10;QCUVZ8drEwvbY2wnu+nTd+zdDRHthaoXezzzzXj+zy9ao8lO+KDAVnR8MqJEWA61sk8V/bm6/jSj&#10;JERma6bBioruRaAXi48fzhs3FxPYgK6FJ2jEhnnjKrqJ0c2LIvCNMCycgBMWhRK8YRGf/qmoPWvQ&#10;utHFZDQ6KxrwtfPARQjIveqEdJHtSyl4vJMyiEh0RdG3mE+fz3U6i8U5mz955jaK926wf/DCMGXx&#10;04OpKxYZ2Xr1hymjuIcAMp5wMAVIqbjIMWA049GbaB42zIkcCyYnuEOawv8zy293956ouqIlJZYZ&#10;LNFKtJF8hZaUKTuNC3MEPTiExRbZWOWBH5CZgm6lN+nGcAjKMc/7Q26TMY7M03I6m5VTSjjKytPJ&#10;eDbO2S9e1Z0P8ZsAQxJRUY/Fyzllu5sQ0RWEDpD0m4VrpXUuoLakqejZ6XSUFQ4S1NA2YUVuhd5M&#10;CqlzPVNxr0XCaPtDSExFjiAxchOKS+3JjmH7MM6FjTn4bBfRCSXRifco9vhXr96j3MUx/Aw2HpSN&#10;suBz9G/crp8Hl2WHx0QexZ1IreyzqFftus2dMMaRFS9HdV5Dvcfye+jGJzh+rbBENyzEe+ZxXrDi&#10;uAPiHR5SA5YCeoqSDfhff+MnPLYxSilpcP4qGl62zAtK9HeLDf5lXJZpYPOjnH6e4MMfS9bHErs1&#10;l4A1Sq47nsmEj3ogpQfziKtimX5FEbMc/65oHMjL2G0FXDVcLJcZhCPqWLyxD44n06lkqQFX7SPz&#10;ru/SiA1+C8OksvmbZu2wSdPCchtBqtzJKetdVvtq4HjnBu9XUdofx++Mel2Yi98AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAsEerI4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;LG0QXSlNp6nShITgsLELt7TJ2orEKU22FZ4e7wS33/Kn35/L1ewsO5kpDB4lpIsEmMHW6wE7Cfv3&#10;zV0OLESFWlmPRsK3CbCqrq9KVWh/xq057WLHqARDoST0MY4F56HtjVNh4UeDtDv4yalI49RxPakz&#10;lTvLRZJk3KkB6UKvRlP3pv3cHZ2El3rzpraNcPmPrZ9fD+vxa//xIOXtzbx+AhbNHP9guOiTOlTk&#10;1Pgj6sCshEwsM0IppEIAuxDpUtwDayiJR5EDr0r+/4vqFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAA7Ib1OJAgAAeAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACwR6sjiAAAADQEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7725A148" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:306.75pt;margin-top:285pt;width:272.35pt;height:347.25pt;z-index:251706880;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVG3LIdwIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGyEMfp+0/wHxvt4lvbRd1EuVtco0&#10;KWqrJVOfCQcNKocpkNxlf30Nd/mhbi+d9gIGfza2P5vrm7bWZCucV2BKOjjLKRGGQ6XMc0l/LWdf&#10;rijxgZmKaTCipDvh6c3k86frxo7FENagK+EIOjF+3NiSrkOw4yzzfC1q5s/ACoNKCa5mAY/uOasc&#10;a9B7rbNhnl9kDbjKOuDCe7y965R0kvxLKXh4kNKLQHRJMbaQVpfWVVyzyTUbPztm14r3YbB/iKJm&#10;yuCjB1d3LDCyceoPV7XiDjzIcMahzkBKxUXKAbMZ5O+yWayZFSkXLI63hzL5/+eW328X9tGR0H6D&#10;FgmMBWmsH3u8jPm00tVxx0gJ6rGEu0PZRBsIx8vzYnR1VYwo4agrikGeX46in+xobp0P3wXUJAol&#10;dchLKhfbzn3ooHtIfM3ATGmduNGGNCW9OB/lyeCgQefaRKxILPdujqEnKey0iBhtfgpJVJUyiBep&#10;v8StdmTLsDMY58KElHzyi+iIkhjERwx7/DGqjxh3eexfBhMOxrUy4FL278KuXvYhyw6PNT/JO4pa&#10;mRdRLdtVi+mXdIjTKF5PeF5BtUP6HXST4S2fKaRoznx4ZA5HARnH8Q4PuEgNSAX0EiVrcL//dh/x&#10;2KGopaTB0Sqpf90wJyjRPwz27tdBUcRZTIdidDnEgzvVrE41ZlPfAnI0wNAtT2LEB70XpYP6CX+B&#10;aXwVVcxwfLukYS/ehm7g8RfhYjpNIJw+y8LcLCyPriNlsQGX7RNztu/SgA1+D/shZON3zdpho6WB&#10;6SaAVKmTY9W7qvZs4OSmWeh/mfg1nJ4T6vgXTt4AAAD//wMAUEsDBBQABgAIAAAAIQAtO7h14wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4swsoSChL05A0JkYPrb30NrBT&#10;IO4HstsW/fVuT3qbyTx553nL1awVO9PkBmsExIsIGJnWysF0AvYfm4ccmPNoJCprSMA3OVhVtzcl&#10;FtJezJbOO9+xEGJcgQJ678eCc9f2pNEt7Egm3I520ujDOnVcTngJ4VrxJIoyrnEw4UOPI9U9tZ+7&#10;kxbwWm/ecdskOv9R9cvbcT1+7Q+pEPd383oJzNPs/2C46gd1qIJTY09GOqYEZPFjGlAB6XMUSl2J&#10;OM0TYE2YkuwpBV6V/H+L6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVG3LIdwIAAFMF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtO7h14wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent/>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00555220">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="268B503C" wp14:editId="4991DDBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251563520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="268B503C" wp14:editId="0CC799E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>403225</wp:posOffset>
+                  <wp:posOffset>304800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3440430</wp:posOffset>
+                  <wp:posOffset>3409950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7038340" cy="448310"/>
+                <wp:extent cx="7038340" cy="257175"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7038340" cy="448310"/>
+                          <a:ext cx="7038340" cy="257175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                          <w:p w14:paraId="603EF60C" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00E90ABF">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00555220">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Organization and planning can lighten the load during your relocation to a new home. Use this moving checklist to simplify your move.</w:t>
+                              <w:t xml:space="preserve">Use this moving checklist to lighten the load during your move to a new home. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D"/>
+                          <w:p w14:paraId="13B513C8" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRPr="00E90ABF" w:rsidRDefault="00E0303D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:31.75pt;margin-top:270.9pt;width:554.2pt;height:35.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFSzjwfgIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51XHwvqFFmLDgOK&#10;tlg79KzIUmNMEjWJiZ39+lKynQbdLh12sSnyI0V+JHV+0VrDtirEGlzJx0cjzpSTUNXuueQ/Hq8/&#10;nXEWUbhKGHCq5DsV+cXi44fzxs/VBNZgKhUYBXFx3viSrxH9vCiiXCsr4hF45cioIViBdAzPRRVE&#10;Q9GtKSaj0UnRQKh8AKliJO1VZ+SLHF9rJfFO66iQmZJTbpi/IX9X6VsszsX8OQi/rmWfhviHLKyo&#10;HV26D3UlULBNqP8IZWsZIILGIwm2AK1rqXINVM149Kaah7XwKtdC5ES/pyn+v7DydnsfWF2VfMKZ&#10;E5Za9KhaZF+gZZPETuPjnEAPnmDYkpq6POgjKVPRrQ42/akcRnbiebfnNgWTpDwdTc+mMzJJss1m&#10;Z9NxJr949fYh4lcFliWh5IF6lykV25uIlAlBB0i6zMF1bUzun3GsKfnJ9HiUHfYW8jAuYVWehD5M&#10;qqjLPEu4MyphjPuuNDGRC0iKPIPq0gS2FTQ9QkrlMNee4xI6oTQl8R7HHv+a1XucuzqGm8Hh3tnW&#10;DkKu/k3a1c8hZd3hiciDupOI7artO72CakeNDtAtSvTyuqZu3IiI9yLQZlADadvxjj7aALEOvcTZ&#10;GsLvv+kTngaWrJw1tGklj782IijOzDdHo/x5PEtzgfkwOz6d0CEcWlaHFrexl0DtGNO74mUWEx7N&#10;IOoA9okehWW6lUzCSbq75DiIl9jtPz0qUi2XGUTL6AXeuAcvU+jUnTRrj+2TCL4fSKRRvoVhJ8X8&#10;zVx22OTpYLlB0HUe2kRwx2pPPC1ynuX+0UkvxeE5o16fxsULAAAA//8DAFBLAwQUAAYACAAAACEA&#10;SQye6eIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Kjj0JQS4lRVpAoJ&#10;waKlG3aTeJpE+BFitw18Pe4KlqN7dOfcYjUZzU40+t5ZCWKWACPbONXbVsL+fXO3BOYDWoXaWZLw&#10;TR5W5fVVgblyZ7ul0y60LJZYn6OELoQh59w3HRn0MzeQjdnBjQZDPMeWqxHPsdxonibJghvsbfzQ&#10;4UBVR83n7mgkvFSbN9zWqVn+6Or59bAevvYfmZS3N9P6CVigKfzBcNGP6lBGp9odrfJMS1jcZ5GU&#10;kM1FnHABxIN4BFbHSKRz4GXB/28ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFSzjw&#10;fgIAAGIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBJ&#10;DJ7p4gAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="268B503C" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:24pt;margin-top:268.5pt;width:554.2pt;height:20.25pt;z-index:251563520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqdAXIbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51n0wV1iixFhwFF&#10;W6wdelZkqTEmi5rExM5+fSnZToJulw67SJT4keLjoy6vmsqwnfKhBJvz4dmAM2UlFKV9yfmPp5tP&#10;F5wFFLYQBqzK+V4FfrX4+OGydnM1gg2YQnlGTmyY1y7nG0Q3z7IgN6oS4QycsqTU4CuBdPQvWeFF&#10;Td4rk40Gg/OsBl84D1KFQLfXrZIvkn+tlcR7rYNCZnJOsWFafVrXcc0Wl2L+4oXblLILQ/xDFJUo&#10;LT16cHUtULCtL/9wVZXSQwCNZxKqDLQupUo5UDbDwZtsHjfCqZQLFSe4Q5nC/3Mr73aP7sEzbL5A&#10;Qw2MBaldmAe6jPk02ldxp0gZ6amE+0PZVINM0uVsML4YT0glSTeazoazaXSTHa2dD/hVQcWikHNP&#10;bUnVErvbgC20h8THLNyUxqTWGMvqnJ+Pp4NkcNCQc2MjVqUmd26OkScJ90ZFjLHflWZlkRKIF4le&#10;amU82wkihpBSWUy5J7+EjihNQbzHsMMfo3qPcZtH/zJYPBhXpQWfsn8TdvGzD1m3eKr5Sd5RxGbd&#10;UOI5H/eNXUOxp357aEchOHlTUlNuRcAH4Yn71EeaZ7ynRRug4kMncbYB//tv9xFPlCQtZzXNUs7D&#10;r63wijPzzRJZPw8nkR6YDpPpbEQHf6pZn2rstloBdWVIP4eTSYx4NL2oPVTPNPbL+CqphJX0ds6x&#10;F1fYTjh9G1ItlwlE4+YE3tpHJ6Pr2KRIuafmWXjX8RKJ0XfQT52Yv6Fni42WFpZbBF0m7sY6t1Xt&#10;6k+jmtjffSvxLzg9J9Tx81u8AgAA//8DAFBLAwQUAAYACAAAACEAwMHDyeMAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6sa5VaTpNlSYkBIeNXbi5TdZWNE5psq3w6/FO&#10;cLP9np6/l68n24uzGX3nSMF8FoEwVDvdUaPg8L59SEH4gKSxd2QUfBsP6+L2JsdMuwvtzHkfGsEh&#10;5DNU0IYwZFL6ujUW/cwNhlg7utFi4HVspB7xwuG2l4soWkmLHfGHFgdTtqb+3J+sgpdy+4a7amHT&#10;n758fj1uhq/DR6zU/d20eQIRzBT+zHDFZ3QomKlyJ9Je9AqWKVcJCuLHhIerYR6vliAqPiVJDLLI&#10;5f8OxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6nQFyGwCAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwMHDyeMAAAALAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D" w:rsidP="00E0303D">
+                    <w:p w14:paraId="603EF60C" w14:textId="77777777" w:rsidR="00E90ABF" w:rsidRPr="00555220" w:rsidRDefault="00E90ABF" w:rsidP="00E90ABF">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00555220">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Organization and planning can lighten the load during your relocation to a new home. Use this moving checklist to simplify your move.</w:t>
+                        <w:t xml:space="preserve">Use this moving checklist to lighten the load during your move to a new home. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E0303D" w:rsidRDefault="00E0303D"/>
+                    <w:p w14:paraId="13B513C8" w14:textId="77777777" w:rsidR="00E0303D" w:rsidRPr="00E90ABF" w:rsidRDefault="00E0303D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E90ABF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...85 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FF8F267" wp14:editId="667A8FAB">
+            <wp:extent cx="7831207" cy="3486150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="131382967" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="131382967" name="Picture 131382967"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7837446" cy="3488927"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00E0303D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F95B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEFE7B74"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2426,51 +2626,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056D467C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8205E0"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2539,51 +2739,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="087947FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B101CCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D0413A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB86A92C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2652,51 +3001,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224748E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E0AEBD0"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2765,51 +3114,313 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23A66334"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA04575E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BB16280"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C138047A"/>
+    <w:lvl w:ilvl="0" w:tplc="9D0698D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3274584E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCB8B668"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2878,51 +3489,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5F6943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18F850FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45033697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE781B14"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2991,51 +3715,462 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46347A8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BEF69D88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7C2C30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D20A7162"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="652D2A84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B269906"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69A1169A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76C0186E"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3104,51 +4239,349 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E8B222B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E72E60BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A72803"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B66BB7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759B0EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB269352"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3217,539 +4650,550 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1517840122">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2040086630">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1831673962">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="207306747">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1524632821">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1254584202">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="674262344">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2029863458">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1818107540">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10" w16cid:durableId="668484580">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1269315823">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="371615012">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="350033930">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1056781593">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1651593462">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="269168005">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="17" w16cid:durableId="2022704065">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E0303D"/>
+    <w:rsid w:val="00082BFB"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="0053700F"/>
+    <w:rsid w:val="00555220"/>
+    <w:rsid w:val="00CD05ED"/>
     <w:rsid w:val="00E0303D"/>
+    <w:rsid w:val="00E90ABF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7A852265"/>
+  <w15:docId w15:val="{77D90932-A820-4523-B40C-1CD4054B60AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...399 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E0303D"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3815,58 +5259,58 @@
       <w:ind w:left="1170" w:hanging="270"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E0303D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4112,68 +5556,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>9</Characters>
+  <Characters>8</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9</CharactersWithSpaces>
+  <CharactersWithSpaces>8</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>