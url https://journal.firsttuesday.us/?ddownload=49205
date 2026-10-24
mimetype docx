--- v0 (2025-12-10)
+++ v1 (2026-10-24)
@@ -1,372 +1,1109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="001206D1">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001206D1">
+    <w:p w14:paraId="77535AFE" w14:textId="69B12431" w:rsidR="007654A3" w:rsidRDefault="007D73B3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A645D4A" wp14:editId="075BC69D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D6B849" wp14:editId="1CE6C1B8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3458210</wp:posOffset>
+                  <wp:posOffset>333375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8944610</wp:posOffset>
+                  <wp:posOffset>3705225</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1764665" cy="733425"/>
+                <wp:extent cx="7059930" cy="4438650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1764665" cy="733425"/>
+                          <a:ext cx="7059930" cy="4438650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001206D1" w:rsidRDefault="001206D1" w:rsidP="001206D1">
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">Extra </w:t>
+                          <w:p w14:paraId="5A7960C9" w14:textId="0ABA0F14" w:rsidR="001206D1" w:rsidRPr="001206D1" w:rsidRDefault="001206D1" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001206D1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic" w:hAnsi="Franklin Gothic" w:cs="Franklin Gothic"/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Need to sell </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r>
-                              <w:t>Information</w:t>
+                            <w:r w:rsidRPr="001206D1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic" w:hAnsi="Franklin Gothic" w:cs="Franklin Gothic"/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t>a property</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
-                            <w:r>
-[...1 lines deleted...]
-                              <w:t>(delete if not needed)</w:t>
+                            <w:r w:rsidRPr="001206D1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Franklin Gothic" w:hAnsi="Franklin Gothic" w:cs="Franklin Gothic"/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="60"/>
+                                <w:szCs w:val="60"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in probate? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="22968728" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Are you inheriting </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a property</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in probate or </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>need</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to sell it? Are you unsure of the process and how to handle it? I can help.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="03CBC075" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>A probate sale process includes:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A47F0CC" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Court appointment of the executor or administrator of the estate</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>– The executor or administrator is the person who has authority to sell the property, either named in the will or appointed by the court.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24ED9C53" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Property appraisal</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>– An appraisal is prepared by a count appointed probate referee. It’s then used by the executor or administrator to set a price for the property with the assistance of a seller agent.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A92EA4D" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Marketing of the property</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>– The property is aggressively marketed by the seller agent to obtain the highest and best price and terms. Offers need to be at least 90% of the asking price for an acceptance.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="01337720" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Notification to all heirs</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>– All heirs are notified of the accepted offer through a Notice of Proposed Action. When an heir objects to the offer, further court confirmation is required to proceed with the sale.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E6DB05D" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Court confirmation and over-bidding</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">– When court confirmation is required, a potential buyer may over-bid the accepted offer. Over-bids need to qualify by meeting a minimum amount set using an over-bid formula. Upon final court confirmation of the sale, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>escrow</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> is open and the transaction proceeds to closing.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="658B9B3F" w14:textId="2271092C" w:rsidR="001206D1" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>For professional probate sale assistance, please call me.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="53D6B849" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:272.3pt;margin-top:704.3pt;width:138.95pt;height:57.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdKOTugQIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwGWR4sIK8qKqhLa&#10;XXW32rNx7CWq7XFtQ0J/fcdOAoj2slUvydjzzXge38z8ttaKHITzJZicDnp9SoThUJTmNaffn9cf&#10;PlLiAzMFU2BETo/C09vF+3fzys7EEHagCuEIOjF+Vtmc7kKwsyzzfCc08z2wwqBSgtMs4NG9ZoVj&#10;FXrXKhv2+5OsAldYB1x4j7d3jZIukn8pBQ8PUnoRiMopxhbS16XvNn6zxZzNXh2zu5K3YbB/iEKz&#10;0uCjJ1d3LDCyd+UfrnTJHXiQocdBZyBlyUXKAbMZ9K+yedoxK1IuWBxvT2Xy/88tvz88OlIWOZ1S&#10;YpjGFj2LOpDPUJNprE5l/QxBTxZhocZr7HJ37/EyJl1Lp+Mf0yGoxzofT7WNzng0mk5Gk8mYEo66&#10;6c3NaDiObrKztXU+fBGgSRRy6rB3qaTssPGhgXaQ+JiBdalU6p8ypMrp5GbcTwYnDTpXJmJFYkLr&#10;JmbURJ6kcFQiYpT5JiRWIiUQLxIHxUo5cmDIHsa5MCHlnvwiOqIkBvEWwxZ/juotxk0e3ctgwslY&#10;lwZcyv4q7OJHF7Js8Fjzi7yjGOptnSgw7Bq7heKI/XbQzIu3fF1iUzbMh0fmcECwxTj04QE/UgEW&#10;H1qJkh24X3+7j3jkLWopqXDgcup/7pkTlKivBhn9aTAaxQlNh9F4OsSDu9RsLzVmr1eAXRngerE8&#10;iREfVCdKB/oFd8MyvooqZji+ndPQiavQrAHcLVwslwmEM2lZ2Jgny6Pr2KRIuef6hTnb8jIgo++h&#10;G002u6Jng42WBpb7ALJM3I11bqra1h/nObG/3T1xYVyeE+q8IRe/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEApjvkzeMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnVlJFIU5V&#10;RaqQEBxaeuHmxG4S1V6H2G0DX89ygtvuzmj2TbmZnWVXM4XBo4TVMgFmsPV6wE7C8X33mAMLUaFW&#10;1qOR8GUCbKr7u1IV2t9wb66H2DEKwVAoCX2MY8F5aHvjVFj60SBpJz85FWmdOq4ndaNwZ7lIkjV3&#10;akD60KvR1L1pz4eLk/BS797UvhEu/7b18+tpO34ePzIpHxbz9glYNHP8M8MvPqFDRUyNv6AOzErI&#10;0nRNVhLSJKeJLLkQGbCGTplIV8Crkv9vUf0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;3Sjk7oECAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEApjvkzeMAAAANAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:26.25pt;margin-top:291.75pt;width:555.9pt;height:349.5pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaDGrXaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X500j7ZBnCJrkWFA&#10;0RZrh54VWUqMyaImMbGzX19Kdh7rdumwi02JH18fSU2vm8qwrfKhBJvz/lmPM2UlFKVd5fz78+LT&#10;JWcBhS2EAatyvlOBX88+fpjWbqLOYQ2mUJ6RExsmtcv5GtFNsizItapEOAOnLCk1+EogHf0qK7yo&#10;yXtlsvNeb5zV4AvnQaoQ6Pa2VfJZ8q+1kvigdVDITM4pN0xfn77L+M1mUzFZeeHWpezSEP+QRSVK&#10;S0EPrm4FCrbx5R+uqlJ6CKDxTEKVgdalVKkGqqbfe1PN01o4lWohcoI70BT+n1t5v31yj55h8xka&#10;amAkpHZhEugy1tNoX8U/ZcpITxTuDrSpBpmky4ve6OpqQCpJuuFwcDkeJWKzo7nzAb8oqFgUcu6p&#10;L4kusb0LSCEJuofEaBYWpTGpN8ayOufjAbn8TUMWxsYblbrcuTmmniTcGRUxxn5TmpVFqiBepPlS&#10;N8azraDJEFIqi6n45JfQEaUpifcYdvhjVu8xbuvYRwaLB+OqtOBT9W/SLn7sU9Ytnog8qTuK2Cyb&#10;rqVLKHbUaQ/tEgQnFyV1404EfBSepp46SJuMD/TRBoh16CTO1uB//e0+4mkYSctZTVuU8/BzI7zi&#10;zHy1NKZX/eEwrl06DEcX53Twp5rlqcZuqhugdvTpzXAyiRGPZi9qD9ULLfw8RiWVsJJi5xz34g22&#10;u00PhlTzeQLRojmBd/bJyeg6difO2nPzIrzrBhJplu9hv29i8mYuW2y0tDDfIOgyDW0kuGW1I56W&#10;NM1y96DEV+D0nFDHZ2/2CgAA//8DAFBLAwQUAAYACAAAACEAYM9+WOEAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YZmCN7tpakqI2ZQSKILoobUXb5PsNgnNzsbsto3+eqcnPc0b&#10;3uPNN/l6sr24mNF3jhQs5hEIQ7XTHTUKDh/bxxSED0gae0dGwbfxsC7u73LMtLvSzlz2oRFcQj5D&#10;BW0IQyalr1tj0c/dYIi9oxstBl7HRuoRr1xuexlH0Upa7IgvtDiYsjX1aX+2Cl7L7TvuqtimP335&#10;8nbcDF+Hz0Sph9m0eQYRzBT+wnDDZ3QomKlyZ9Je9AqSOOEkz3TJ4hZYrJ6WICpWccqmLHL5/4ni&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJoMatdpAgAAPgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGDPfljhAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="001206D1" w:rsidRDefault="001206D1" w:rsidP="001206D1">
-[...1 lines deleted...]
-                        <w:t xml:space="preserve">Extra </w:t>
+                    <w:p w14:paraId="5A7960C9" w14:textId="0ABA0F14" w:rsidR="001206D1" w:rsidRPr="001206D1" w:rsidRDefault="001206D1" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001206D1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic" w:hAnsi="Franklin Gothic" w:cs="Franklin Gothic"/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Need to sell </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r>
-                        <w:t>Information</w:t>
+                      <w:r w:rsidRPr="001206D1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic" w:hAnsi="Franklin Gothic" w:cs="Franklin Gothic"/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t>a property</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r>
-[...1 lines deleted...]
-                        <w:t>(delete if not needed)</w:t>
+                      <w:r w:rsidRPr="001206D1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Franklin Gothic" w:hAnsi="Franklin Gothic" w:cs="Franklin Gothic"/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="60"/>
+                          <w:szCs w:val="60"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in probate? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="22968728" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Are you inheriting </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>a property</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in probate or </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>need</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to sell it? Are you unsure of the process and how to handle it? I can help.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="03CBC075" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>A probate sale process includes:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A47F0CC" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Court appointment of the executor or administrator of the estate</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>– The executor or administrator is the person who has authority to sell the property, either named in the will or appointed by the court.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24ED9C53" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Property appraisal</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>– An appraisal is prepared by a count appointed probate referee. It’s then used by the executor or administrator to set a price for the property with the assistance of a seller agent.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A92EA4D" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Marketing of the property</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>– The property is aggressively marketed by the seller agent to obtain the highest and best price and terms. Offers need to be at least 90% of the asking price for an acceptance.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="01337720" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Notification to all heirs</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>– All heirs are notified of the accepted offer through a Notice of Proposed Action. When an heir objects to the offer, further court confirmation is required to proceed with the sale.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E6DB05D" w14:textId="77777777" w:rsidR="007D73B3" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Court confirmation and over-bidding</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">– When court confirmation is required, a potential buyer may over-bid the accepted offer. Over-bids need to qualify by meeting a minimum amount set using an over-bid formula. Upon final court confirmation of the sale, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>escrow</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> is open and the transaction proceeds to closing.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="658B9B3F" w14:textId="2271092C" w:rsidR="001206D1" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="007D73B3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>For professional probate sale assistance, please call me.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001206D1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4205601C" wp14:editId="5288F505">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>542925</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8288020</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="962025" cy="1397000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="962025" cy="1397000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="001206D1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45F71985" wp14:editId="339ADB49">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45F71985" wp14:editId="4BC65719">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1512570</wp:posOffset>
+                  <wp:posOffset>1628775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8540750</wp:posOffset>
+                  <wp:posOffset>8277225</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1796415" cy="1094740"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="3095625" cy="1447165"/>
+                <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1796415" cy="1094740"/>
+                          <a:ext cx="3095625" cy="1447165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001206D1" w:rsidRPr="00093565" w:rsidRDefault="001206D1" w:rsidP="001206D1">
+                          <w:p w14:paraId="46E4178B" w14:textId="5A651932" w:rsidR="001206D1" w:rsidRPr="00093565" w:rsidRDefault="001206D1" w:rsidP="001206D1">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00093565">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...12 lines deleted...]
-                              <w:t>/Team Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001206D1" w:rsidRDefault="001206D1" w:rsidP="001206D1">
+                          <w:p w14:paraId="376811A7" w14:textId="1B1E53E6" w:rsidR="001206D1" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="001206D1">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D73B3">
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
+                            </w:r>
                             <w:r>
-                              <w:t>CalBRE</w:t>
-[...11 lines deleted...]
-                              <w:t>#</w:t>
+                              <w:t>e</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic#</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:119.1pt;margin-top:672.5pt;width:141.45pt;height:86.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChnhaHggIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X510SbsGcYqsRYcB&#10;RVusHXpWZKkxJomaxMTOfv0o2U6DbJcOu9iU+Ejx45Hzy9YatlUh1uBKPj4ZcaachKp2LyX//nTz&#10;4RNnEYWrhAGnSr5TkV8u3r+bN36mTmENplKBkRMXZ40v+RrRz4oiyrWyIp6AV46UGoIVSMfwUlRB&#10;NOTdmuJ0NDorGgiVDyBVjHR73Sn5IvvXWkm81zoqZKbkFBvmb8jfVfoWi7mYvQTh17XswxD/EIUV&#10;taNH966uBQq2CfUfrmwtA0TQeCLBFqB1LVXOgbIZj46yeVwLr3IuVJzo92WK/8+tvNs+BFZXJZ9y&#10;5oSlFj2pFtlnaNk0VafxcUagR08wbOmaujzcR7pMSbc62PSndBjpqc67fW2TM5mMzi/OJmN6RJJu&#10;PLqYnE9y9YtXcx8iflFgWRJKHqh5uaZiexuRQiHoAEmvObipjckNNI41JT/7OB1lg72GLIxLWJWp&#10;0LtJKXWhZwl3RiWMcd+UplLkDNJFJqG6MoFtBdFHSKkc5uSzX0InlKYg3mLY41+jeotxl8fwMjjc&#10;G9vaQcjZH4Vd/RhC1h2eCnmQdxKxXbWZA/vOrqDaUcMDdAMTvbypqSm3IuKDCDQh1GOaerynjzZA&#10;xYde4mwN4dff7hOeiEtazhqauJLHnxsRFGfmqyNKX4wnRAmG+TCZnp/SIRxqVocat7FXQF0Z037x&#10;MosJj2YQdQD7TMthmV4llXCS3i45DuIVdnuAlotUy2UG0VB6gbfu0cvkOjUpUe6pfRbB97xEovQd&#10;DLMpZkf07LDJ0sFyg6DrzN1U566qff1poDOl++WTNsbhOaNeV+TiNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANQifGnjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE7eBKMSp&#10;qkgVEoJDSy/cnHibRPgnxG4beHqWExx35tPsTLmerWFnnMLgnYR0kQBD13o9uE7C4W17lwMLUTmt&#10;jHco4QsDrKvrq1IV2l/cDs/72DEKcaFQEvoYx4Lz0PZoVVj4ER15Rz9ZFemcOq4ndaFwa7hIkntu&#10;1eDoQ69GrHtsP/YnK+G53r6qXSNs/m3qp5fjZvw8vGdS3t7Mm0dgEef4B8NvfaoOFXVq/MnpwIwE&#10;scwFoWQsVxmtIiQTaQqsISlLH1bAq5L/X1H9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKGeFoeCAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANQifGnjAAAADQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="45F71985" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:128.25pt;margin-top:651.75pt;width:243.75pt;height:113.95pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA46PlsbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7Ud22ksryM3UapK&#10;URLVqXLGLNirsgyFsXfdX5+BXT/k9pKqFxiYb4Z5fMP0pqkM2yofSrA571/0OFNWQlHaVc5/vNx/&#10;+sxZQGELYcCqnO9U4Dezjx+mtZuoAazBFMozcmLDpHY5XyO6SZYFuVaVCBfglCWlBl8JpKNfZYUX&#10;NXmvTDbo9cZZDb5wHqQKgW7vWiWfJf9aK4lPWgeFzOScYsO0+rQu45rNpmKy8sKtS9mFIf4hikqU&#10;lh49uLoTKNjGl3+4qkrpIYDGCwlVBlqXUqUcKJt+7yybxVo4lXKh4gR3KFP4f27l43bhnj3D5gs0&#10;1MBYkNqFSaDLmE+jfRV3ipSRnkq4O5RNNcgkXV72rkfjwYgzSbr+cHjVH4+in+xo7nzArwoqFoWc&#10;e+pLKpfYPgRsoXtIfM3CfWlM6o2xrM75+HLUSwYHDTk3NmJV6nLn5hh6knBnVMQY+11pVhYpg3iR&#10;+KVujWdbQcwQUiqLKfnkl9ARpSmI9xh2+GNU7zFu89i/DBYPxlVpwafsz8Iufu5D1i2ean6SdxSx&#10;WTaU+Elnl1DsqOEe2lkITt6X1JQHEfBZeCI/9ZgGGp9o0Qao+NBJnK3B//7bfcQTJ0nLWU3DlPPw&#10;ayO84sx8s8TWa2JFnL50GI6uBnTwp5rlqcZuqlugrvTp63AyiRGPZi9qD9Urzf08vkoqYSW9nXPc&#10;i7fYjjj9G1LN5wlE8+YEPtiFk9F1bFKk3EvzKrzreIlE6UfYj52YnNGzxUZLC/MNgi4Td2Od26p2&#10;9adZTezv/pX4GZyeE+r4+83eAAAA//8DAFBLAwQUAAYACAAAACEABFaQ6eQAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGneZQqjVNVkSokBIeWXrhtYjeJ6keI3Tbw61lO&#10;5ba7M5r9plhPRrOLGn3vrID5LAKmbONkb1sBh4/t0xKYD2glameVgG/lYV3e3xWYS3e1O3XZh5ZR&#10;iPU5CuhCGHLOfdMpg37mBmVJO7rRYKB1bLkc8UrhRvM4ihbcYG/pQ4eDqjrVnPZnI+C12r7jro7N&#10;8kdXL2/HzfB1+MyEeHyYNitgQU3hZoY/fEKHkphqd7bSMy0gzhYZWUlIooQmsjynKdWr6ZQl8xR4&#10;WfD/LcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADjo+WxsAgAARQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAARWkOnkAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="001206D1" w:rsidRPr="00093565" w:rsidRDefault="001206D1" w:rsidP="001206D1">
+                    <w:p w14:paraId="46E4178B" w14:textId="5A651932" w:rsidR="001206D1" w:rsidRPr="00093565" w:rsidRDefault="001206D1" w:rsidP="001206D1">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00093565">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...12 lines deleted...]
-                        <w:t>/Team Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001206D1" w:rsidRDefault="001206D1" w:rsidP="001206D1">
+                    <w:p w14:paraId="376811A7" w14:textId="1B1E53E6" w:rsidR="001206D1" w:rsidRPr="007D73B3" w:rsidRDefault="007D73B3" w:rsidP="001206D1">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001206D1" w:rsidRPr="007D73B3">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D73B3">
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
                       <w:r>
-                        <w:t>CalBRE</w:t>
-[...11 lines deleted...]
-                        <w:t>#</w:t>
+                        <w:t>e</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic#</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001206D1">
+      <w:r w:rsidR="001206D1" w:rsidRPr="001206D1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64C8F026" wp14:editId="0BB1D93E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64C8F026" wp14:editId="055AA7A3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5664835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9114155</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1540510" cy="565150"/>
             <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -377,962 +1114,84 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1540510" cy="565150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="001206D1">
-[...56 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001206D1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...820 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CA7EF68" wp14:editId="71982672">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-20320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-473</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7818120" cy="3721608"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7818120" cy="3721608"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1340,132 +1199,133 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.6pt;margin-top:-.05pt;width:615.6pt;height:293.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB6SmY+KAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21nbpNadaosaadKUVu1nfpMMI6RMDAgX6v233cBO6naapOm5YFc4HI/Dofji8tdK9CGGcuVLHF2&#10;kmLEJFUVl6sSf3+6Howxso7IigglWYn3zOLLyedPF1tdsKFqlKiYQRBE2mKrS9w4p4sksbRhLbEn&#10;SjMJm7UyLXEwNaukMmQL0VuRDNP0LNkqU2mjKLMWVudxE09C/Lpm1N3VtWUOiRJDbS6MJoxLPyaT&#10;C1KsDNENp10Z5B+qaAmXkPQQak4cQWvD34VqOTXKqtqdUNUmqq45ZaEH6CZL33Tz2BDNQi8AjtUH&#10;mOz/C0tvN/cG8QruDiNJWriiBwCNyJVgKPPwbLUtwOtR35tuZsH0ve5q0/p/6ALtAqT7A6Rs5xCF&#10;xdE4G2dDQJ7C3pfRMDtLxz5qcjyujXXfmGqRN0psIH2AkmwW1kXX3sVnWwqur7kQqNIAL0Q2yj1z&#10;1wSwfBu9UwcXXPbfSRUvYq7oumXSRWYZJogDWtuGawtpCtYuGQBlbqqYBHqECn0632247ZfheJqm&#10;58Ovg9lpOhvk6ehqMD3PR4NRejXK03yczbLZL19ilhdryxaKEjHXvKdelr+r9kPGdI8gkiaQD21I&#10;oHgEDAoKGPclAtweN1+rNdTfMPiB7QxztPFmDZB26+B82OgOesC9l5B+lMrPYya/kniORFYEy+0F&#10;i94PrAZyAQ+G4VrCs2YzYWK1hFJAO4JpG1KxuHyawq8jyeFEaEdICHistovdBfCS8T52rDJ2F46y&#10;oAqHwtI/FdaB2Z8ImZV0h8Mtl8p8FEBAV13m6N+DFKHxKC1VtYenB+wNLLaaXnN4AAti3T0xIEJA&#10;bRBWdwdDLdS2xKqzMGqU+fnRuvcHAsEuRlsQtRLbH2tiGEbiRoJqnGd57lUwTPLTkX+Y5vXO8vWO&#10;XLczBaQCZYDqgun9nejN2qj2GfR36rPCFpEUcpeYOtNPZi6KLSg4ZdNpcAPl08Qt5KOm/Xv1D/xp&#10;90yM7lTAAXNvVS+ApHgjBtE3cnG6dqrmQSmOuHZ4g2oG4nQK72X59Tx4Hb9Dk98AAAD//wMAUEsD&#10;BBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrC&#10;MBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14Z&#10;pwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q3&#10;1MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVf&#10;j3UvAAAA//8DAFBLAwQUAAYACAAAACEAmNTcEN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3FqnqRpFIU5FkVJxpZS7Gy9x1HgdYqcNfD3bE5xWoxnNvim3s+vFBcfQeVKw&#10;WiYgkBpvOmoVHN/rRQ4iRE1G955QwTcG2Fb3d6UujL/SG14OsRVcQqHQCmyMQyFlaCw6HZZ+QGLv&#10;049OR5ZjK82or1zuepkmSSad7og/WD3gi8XmfJicgtdpynbjz35Ha2fN+fhR7zdftVKPD/PzE4iI&#10;c/wLww2f0aFippOfyATRK1isU07yXYG42Wma87aTgk2eJSCrUv5fUP0CAAD//wMAUEsDBAoAAAAA&#10;AAAAIQB8wMXGzuoQAM7qEAAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hEuVFeGlmAABNTQAq&#10;AAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgAAwAAAAEAAgAAATEA&#10;AgAAACIAAAByATIAAgAAABQAAACUh2kABAAAAAEAAACoAAAA1AAW42AAACcQABbjYAAAJxBBZG9i&#10;ZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykAMjAxNToxMjoyNCAxMDozOTozMQAAA6ABAAMA&#10;AAAB//8AAKACAAQAAAABAAAE+6ADAAQAAAABAAACWwAAAAAAAAAGAQMAAwAAAAEABgAAARoABQAA&#10;AAEAAAEiARsABQAAAAEAAAEqASgAAwAAAAEAAgAAAgEABAAAAAEAAAEyAgIABAAAAAEAABGrAAAA&#10;AAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgI&#10;CAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwM/8AAEQgATACgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAA&#10;AAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUD&#10;DDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1Rk&#10;RcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX&#10;5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MV&#10;Y3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpam&#10;tsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8AxUlKFAuYDBcAfAlXmspMpaHjX4JoRpSmu2uD&#10;uYR8gFwBeZPMfKSgQpF0s2+Hf4qPLj46810J1bExrHGn4JbyBA8SU0JQnCEQKpBmV/UOvifyI/rt&#10;tGohzR8ijdJ6H1LrFljMFjXCnb6tljgxrd27Z+8530HfQYp4f1d6vl3vorx3B1byx5doA5p2O1/r&#10;JuSOIipECl0TPoCbcjMqZqT9ERx5lVCcdu17He9hjb3dJ4/sruMj6r9P6fRPU8wG880MMujvLQuK&#10;6lVQcux+M3bjPJNY7tHGz+yqM5xEqh2GvXRsRiassswV2VG0nQkOI7jQOValwcx51DQPcT3J+i0D&#10;+yjgObgEHc71SC6sjSGg7XtP8pyi/HNO0GCWgmz+U5w/1ahGJMTp4pkQCPJ08DIZcxtYOm4PdPBI&#10;B/6DPatLGrN2SyrboWOfPcf2v6oWDiP2eyO/3Ae5b/1eubkdWFcbnmgFx7Av14/q+mq2TGbOn++y&#10;wkKDc6jQKumvtAjY0tE/Sgg7YXO1EgNLu+pHmus6vUX9Ke97msH0WjuYnftXKgaBXvh2P0SPSWha&#10;/OSqUfBNsbbb635u339kPIcHdOuYAe5H4KTLCxjmj84R96HtkEHg6GVLk5KxKt7uHkxxz0RfbV//&#10;0MhdR9V+qU/Z24JqpbZUCHsNbJvYTO91jhufayfez+2uYhMWg8iVdnDjFXXi14y4Tb6Pb0boGUJt&#10;wcfcdfoek7/wH0VTu+pXQbda230H/grS4D+ze25ch0/H6jcy5+JkChmMGm1z7/QaN59Ov32ObX7n&#10;rWZT9b6aWW4+/Kc6S91T68kADRrHta6z3O/nN7FAYyiREZBfYnh/BlBEhxGBrvVtq76gV6/Z+oOH&#10;g26oH/p1WN/89qhd9R+tM1qfj5Hk15rP3XsY3/pox+sv1owh+uYbgPG2m2v/AKQ9iPi/Xxr7WV5V&#10;Dag5wa60WS1oP57mbG2bWpw98dpf4qz9UfD7XDv+rXX6Pp4Frh+9UBaP/AHWI2B9V+pZX6S9v2Kg&#10;fSsv9kR/JfC69n1iwXOhs2N7W1glp8/3kqvrN0a/c03OZtbvcbWOa3bOz/DNb+cozzMiKFArxhAN&#10;mym+rOHg4XS7a8C4ZDHWuNtw7vDWM2td+6xqwvrL1zqdHUrOm4jnlgYx3p0N2u97Q79PkLpsbMxb&#10;RsxrWOa4E7a4g6bifZ7UHJ6Z03KufZcCLnRvc15aTADWS3Vn0P5KhlcvmNnqyA0dA89gdAvux25F&#10;4bUXs3kE7zwuLvxptNfG5wg/NesiqurH9GuSytm0SZMAeIAXmdlZOXXtAcd4gEwDqojEBlEid0Vt&#10;bA1hunYHNax8ANG2Wf2/3lC/FdWR6kEOMtsbq13wKt53qXvZY1rdzHuFVb9QGkFu57fzn/n7VWY6&#10;7FaWsi2k/Tpfwf6v7qkx5TjO1g/MFk8YmOx6IW0Abj3PK0/qyQOr2F9gqe6l220wILS10BpVD1GW&#10;a4oL/wB6pxDXsP8Ab+m1aHQKrm9Q3mh1dhbDXPaHiXEN9jfousapc0sU8R4TrWx3WYYzGQcW17h0&#10;uvW0Ox2srtfY+qW2GCG7rCHSCfpfRWBC3+rjKvDqg24tLwBvLSwkDaONra/3tqxmY9j3BrQC49pA&#10;4+JUvITgMRBIFSO5ros52EvcBAJHCP6yGFGxzmENYw2POsDQAfvOe5WzTVW+1l7jVZVEVvgF0j1N&#10;D9H6KHXbh23toDnF7gTA7QJ90/uqU83hvhE9fAWwjDPcx+0v/9HLhKETamhaLUTtH/Y31vz+xD/w&#10;cn+CH9Tei9M6ldnnOpfY3FoFtYpc5lm7c6fT9MjfY9rdrGORXafVnrJ8bMIf+CWuRvqXTl04PVOo&#10;U478l7a2fZ6Ggg2uZvs9ke5zfe3+b/6371kfEJmGUkR45eiMYk8PFKdR3drkb+5SqXBcz6h/gpQ1&#10;l12NgfV3N6zgZ19oaac172VMqayy2+3aPpOqbX9D1Fo2V5uTdd0zp/1hr6j1TFB34Wbi1ODnM0sq&#10;bkWMf7mfn7LLtn+FT9K+sV2fZj5GWymcZj7xk0WWOrxnBj2309Rxsn9Yxnej6lbb/wBNjWWfo6FS&#10;+r2L0Y/WdvV8DqByCDde7EdW5lhFwsrdZQbhT69DHWP+h7/9IoBn4TU4Sh1443LHw/1ZY/8Au4L5&#10;RJBuvRE0JRjk4sn7s5Sj8sk3RLPrHbgV9Rx8To7Re97DW9jsa0vrc6pzXCvbRv8AYs/q3VqunZdm&#10;L1for8bJdWN1mNlzNZOj6vWrvZ9Jjv8ACLR6p+z6Pq8yvrnTrcsDNyL349DyHVC1919WQX1+11fo&#10;2f8ATWJ/jFc49Yoh00fYKTjNggtrPqe15cXb3bw525SjIJDijPj2sg8a3HihPJwyxgRPHw16Pl/d&#10;4Zf9y9z9W8LHox7r6A/ba1j2erBeG2VU5GxxYGs9vqbVm9cn9q36nhmmv7jVu9DYG9KqIM7qKHEe&#10;H6vjs2/9DcqvUcQvuuyWYDsl9bAdzn7a3bWz9Ee5zmt9imvS97aJj6iNqLZwW/qFLQOahp8l5zmV&#10;OFjmGWu1HgQtfK6z1uxuyzKr6dRENpoHv29h7dz/APprJfTS125j7LXPHvstOp+X5qjJXgNzNx2t&#10;aLQdzSzZA122Atc+VnvbotnrG5lVdMQK2B7ncTO1ixbHgBIJLVdQw2EkTxK2Pq9jkZNhrBJFZ0Jh&#10;vI51WZwSToD3Oi2fq+5r77CB6g2gezgGf3ghIekpgfUG7kjL+1s+ztoNpd7dGvEwfa6t52uVPOxM&#10;msk5nTsdrgdX1g168/Sqfs/OWnaGU5ddrqRIcNrWmPHu76LkraM3qFkw70yZDGh1mvElxDWpkdBS&#10;+epsbeLhuo6bYwttxrmbtCWPbYI/db6rdzVQyhglwPTb7fXkss9Wn03FrCN7GXS6u3+Suk6oM/Aq&#10;G/Gcxj9BbeQK/aNX7WrkOp5NmQ4Orc57qyCLT7eO1TP8GxSRu7pjlVVdv//Sh+zrnCa2l48WQ8f+&#10;BlTq6J1G1vqCrZUObrSK2CP5d2xEbTQ7VgY4+NbhP/gblpYHRM17TY6hz6XwTZlWEN2wf0bfUP8A&#10;NO3Ix5rMOx8wuPL4j4fVzs3GxunfV/KsutrzK3ZWEb66pc3ax9j3173BrLPUb+6t/Iu6L9ZKbKKM&#10;urLouA21V2+nezYfUrfVXYPUqsqd/wAEqX1nBxulC3pz6jljNwzWypwe1trC/wBHkMr9zh9FEs/a&#10;N+XV1LO+qps6pjACq+rKq2gtmIbv/Nc72eqy/wBNVs0feNzJsGM+KOnqj6f0f+jOLZxAQxx4dKM6&#10;uURvwfo5OD/HhNz8noWNlZHUDldTuuy6MYYl1l1bGeg17fUx7c2+rb9sa9jf55/06/8Ai9iV9HXc&#10;hmI92PU1vSMW8Y7sa4Xuvsfj/ZKK8WhjRbRS/Yyx9T/+E/4tFfn/AFupxst9PQrWdQzbxbZaQy2o&#10;VtayiqgVfSf6eNSxm5/+EfdYnr6n1axvTrOp9Cz/ALTh2WfaBi0fobKnstqbX6LXt+g77LZ7v9E9&#10;Re3kBsT46Nj3IUf8fFwfo/6pm4jWoiaHD6ZxP6H6MP3f0Gm3qLMfpvS8DEy3YGS23Fxco21mp9TP&#10;Ttsyd7M5jaHtfaz2+70/31V6u/HzujZd2dS7OuwrcjFpzsJga0GtrH1ZORDnspxHWZG26qp/oer/&#10;ADK2MvrFZx/Sb0nrBBtZvrzMX1ahUXt+0tZW4vbubRv9Dc36ay+tZXSruk30VHqWC2qmz0serE+z&#10;Y7yRvbXmMZurdV6v9TZvssUYxESHo14jMzEhKuLiyH1S4Mnzejh4V0Zag6jX/C/5j3XRjPSqREbK&#10;KGz4/oaHbv8AprI6y3qV+ZdTU+37M1rSK2Ehg9gc/wCj/KWz0oAdKojn7PRu+PpVf99VZ+aPtt+C&#10;6SXVuexw4AbW0va7+tv9iuyFxAaF+uX1eG9EA8codwggK2QSJA7KtkiCExc63UqbrqGgtcLbmsDK&#10;wJ0AbDW/1vpblh3dLzw4ttuow29yTvf97trFt9ca91WI4OI/R7BGhI2t5KwLcFlGAzMNbv0hLWFx&#10;Bkglmv8Amog0FEatnE6P9Wq2ttzM92TaHe6poLiQPg1zf+muh6bd0Qb2dMrsxw2DY+xoaHTowMbL&#10;lw7crINrWBwaCQDA8VufUjOvy8jqTLA3bjljWRzy/n7kgSTsEbdXZzeoOxba8mh1d1lT9GvEtOhb&#10;7w3aht+sP1izNzKsqvHaORUxrIH8lz971m/XN1lfTHvq3NuLm7S2d3PuVX/Fbi5Vn1ltty67HMbi&#10;2bHWglu4urH5/wDJRAJ60FEjtaupZGZk3lmblWZWwyz1Hlzfixp9rVlisOt2juYW59ZMRrOuZbWe&#10;2veCGjgSshoLctoY0vIeA1g5P8lqUd6PdEttH//Ttf8AMD6wl53Nxds+0hzg6P5Wi0sH6n9YZaHZ&#10;7zdW1mytrbN8AfRa1tzmsa1dykq3tD/PT+zF/wCq2bil+4P+d/3zw31l6ezA6biMDHVCzqWHuc8s&#10;gw5/7h9q6Jz6nPcW2MMk8Pb4/wBZC+tf/N77Ez/nFH2H1BG7ft9SHen/ADH6X6HqfyFyZ/8AGf8A&#10;+D+X2r+CkgCNAeLxOh/5keFMjExjx8UdZfKOIfo/vTeyAngg/AhPsf2C4k/+M9/J+X2tQd/4z3+7&#10;7YnersPt/wDQVlYv3p/4kf8A1a92GXdg75Ss/wCsfrj6u9V3b4+x38zH825cj/66H831v7P2pM7/&#10;AManaf6XtjWPtMR80jxVt+P9iYjFxD1S3H6Ef/Vj3PTmXDpuOGUOeH49PuDmAEitg/OcHIeXhdRs&#10;eH0U7XbXMduczUO/quK1en+l9gx/Rn0fTb6U87I/Rz/YVhMljJGuWYH9UY//AFXxI4vUfQL/AML/&#10;AL54k/VXrBgBrIAgt3CD8UGz6mdWsLi5rJ/Nhw5813iSrxw4+mfL9kL/APSS7il+5H8f++eGy/qp&#10;168VFnph9QgBz5b2/NTZ31R61k9JowWMpbZUS4vLoBlzncj3fnLuklMMWmmaf2Y//VSDKV6wH/O/&#10;758xr/xc/WBtjXufQSCCYcRwey1fq99Uer9Kdlm2jHaLy0sOO7Ugbtb/AFdnu935i7lJEY+2Wf2Y&#10;/wD1WjiP7o/53/fPFdZ+rHXczG24IrqyAQWvtILR+97W70b6tfV/rnSr6787be8VPrt9JwG5zi1z&#10;XDf6fta1q69JH29f52V+WL/1WoyP7o/53/fPE9V+qnV87qF2VW1jGWmQ17hI+O2VnU/UDrbM2u+w&#10;1GpljXua1xDiAZcAdF6Okh7Zv+dn9mL/ANVq4j+6P+d/3z//2f/tGshQaG90b3Nob3AgMy4wADhC&#10;SU0EJQAAAAAAEAAAAAAAAAAAAAAAAAAAAAA4QklNBDoAAAAAAQcAAAAQAAAAAQAAAAAAC3ByaW50&#10;T3V0cHV0AAAABQAAAABQc3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3By&#10;aW50U2l4dGVlbkJpdGJvb2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAABIASABQACAATABhAHMAZQBy&#10;AEoAZQB0ACAAUAAyADAAMwA1AAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBm&#10;ACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblBy&#10;b29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0&#10;aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jv&#10;b2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAA&#10;AABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AA&#10;AAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYj&#10;Umx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYjUHhsQGLAAAAA&#10;AAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0&#10;VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNA&#10;WQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAA&#10;AAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3Jv&#10;cFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQABOEJJTQQmAAAAAAAO&#10;AAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAA&#10;CQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAG&#10;AAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAA&#10;AAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////////////////&#10;/////////////wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////&#10;////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAA&#10;OEJJTQQaAAAAAANJAAAABgAAAAAAAAAAAAACWwAABPsAAAAKAFUAbgB0AGkAdABsAGUAZAAtADEA&#10;AAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAABPsAAAJbAAAAAAAAAAAAAAAAAAAAAAEA&#10;AAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpjAAAAAQAA&#10;AAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcA&#10;AAJbAAAAAFJnaHRsb25nAAAE+wAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAFc2xpY2UA&#10;AAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2luZW51bQAA&#10;AAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xpY2VUeXBl&#10;AAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAA&#10;AAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAACWwAAAABSZ2h0bG9uZwAABPsAAAADdXJsVEVY&#10;VAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRUYWdURVhU&#10;AAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAAAAAACWhv&#10;cnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFsaWduZW51&#10;bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0AAAARRVNs&#10;aWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0T3V0c2V0&#10;bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25nAAAAAAA4&#10;QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAEOEJJTQQMAAAAABHHAAAAAQAA&#10;AKAAAABMAAAB4AAAjoAAABGrABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRvYmUAZIAAAAAB/9sA&#10;hAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAz/wAARCABMAKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEA&#10;AAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIF&#10;BwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKD&#10;JkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eH&#10;l6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFy&#10;gpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVW&#10;ZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDFSUoUC5gMFwB8CVeaykyloeNfgmhG&#10;lKa7a4O5hHyAXAF5k8x8pKBCkXSzb4d/io8uPjrzXQnVsTGscafglvIEDxJTQlCcIRAqkGZX9Q6+&#10;J/Ij+u20aiHNHyKN0nofUusWWMwWNcKdvq2WODGt3btn7znfQd9Binh/V3q+Xe+ivHcHVvLHl2gD&#10;mnY7X+sm5I4iKkQKXRM+gJtyMypmpP0RHHmVUJx27Xsd72GNvd0nj+yu4yPqv0/p9E9TzAbzzQwy&#10;6O8tC4rqVVBy7H4zduM8k1ju0cbP7KoznESqHYa9dGxGJqyyzBXZUbSdCQ4juNA5VqXBzHnUNA9x&#10;Pcn6LQP7KOA5uAQdzvVILqyNIaDte0/ynKL8c07QYJaCbP5TnD/VqEYkxOnimRAI8nTwMhlzG1g6&#10;bg908EgH/oM9q0sas3ZLKtuhY589x/a/qhYOI/Z7I7/cB7lv/V65uR1YVxueaAXHsC/Xj+r6arZM&#10;Zs6f77LCQoNzqNAq6a+0CNjS0T9KCDthc7USA0u76kea6zq9Rf0p73uawfRaO5id+1cqBoFe+HY/&#10;RI9JaFr85KpR8E2xttvrfm7ff2Q8hwd065gB7kfgpMsLGOaPzhH3oe2QQeDoZUuTkrEq3u4eTHHP&#10;RF9tX//QyF1H1X6pT9nbgmqltlQIew1sm9hM73WOG59rJ97P7a5iExaDyJV2cOMVdeLXjLhNvo9v&#10;RugZQm3Bx9x1+h6Tv/AfRVO76ldBt1rbfQf+CtLgP7N7blyHT8fqNzLn4mQKGYwabXPv9Bo3n06/&#10;fY5tfuetZlP1vppZbj78pzpL3VPryQANGse1rrPc7+c3sUBjKJERkF9ieH8GUESHEYGu9W2rvqBX&#10;r9n6g4eDbqgf+nVY3/z2qF31H60zWp+PkeTXms/dexjf+mjH6y/WjCH65huA8baba/8ApD2I+L9f&#10;GvtZXlUNqDnBrrRZLWg/nuZsbZtanD3x2l/irP1R8PtcO/6tdfo+ngWuH71QFo/8AdYjYH1X6llf&#10;pL2/YqB9Ky/2RH8l8Lr2fWLBc6GzY3tbWCWnz/eSq+s3Rr9zTc5m1u9xtY5rds7P8M1v5yjPMyIo&#10;UCvGEA2bKb6s4eDhdLtrwLhkMda423Du8NYza137rGrC+svXOp0dSs6biOeWBjHenQ3a73tDv0+Q&#10;umxszFtGzGtY5rgTtriDpuJ9ntQcnpnTcq59lwIudG9zXlpMANZLdWfQ/kqGVy+Y2erIDR0Dz2B0&#10;C+7HbkXhtRezeQTvPC4u/Gm018bnCD816yKq6sf0a5LK2bRJkwB4gBeZ2Vk5de0Bx3iATAOqiMQG&#10;USJ3RW1sDWG6dgc1rHwA0bZZ/b/eUL8V1ZHqQQ4y2xurXfAq3nepe9ljWt3Me4VVv1AaQW7nt/Of&#10;+ftVZjrsVpayLaT9Ol/B/q/uqTHlOM7WD8wWTxiY7HohbQBuPc8rT+rJA6vYX2Cp7qXbbTAgtLXQ&#10;GlUPUZZrigv/AHqnENew/wBv6bVodAqub1DeaHV2FsNc9oeJcQ32N+i6xqlzSxTxHhOtbHdZhjMZ&#10;BxbXuHS69bQ7Hayu19j6pbYYIbusIdIJ+l9FYELf6uMq8OqDbi0vAG8tLCQNo42tr/e2rGZj2PcG&#10;tALj2kDj4lS8hOAxEEgVI7muiznYS9wEAkcI/rIYUbHOYQ1jDY86wNAB+857lbNNVb7WXuNVlURW&#10;+AXSPU0P0foodduHbe2gOcXuBMDtAn3T+6pTzeG+ET18BbCMM9zH7S//0cuEoRNqaFotRO0f9jfW&#10;/P7EP/Byf4If1N6L0zqV2ec6l9jcWgW1ilzmWbtzp9P0yN9j2t2sY5Fdp9Wesnxswh/4Ja5G+pdO&#10;XTg9U6hTjvyXtrZ9noaCDa5m+z2R7nN97f5v/rfvWR8QmYZSRHjl6IxiTw8Up1Hd2uRv7lKpcFzP&#10;qH+ClDWXXY2B9Xc3rOBnX2hppzXvZUyprLLb7do+k6ptf0PUWjZXm5N13TOn/WGvqPVMUHfhZuLU&#10;4OczSypuRYx/uZ+fssu2f4VP0r6xXZ9mPkZbKZxmPvGTRZY6vGcGPbfT1HGyf1jGd6PqVtv/AE2N&#10;ZZ+joVL6vYvRj9Z29XwOoHIIN17sR1bmWEXCyt1lBuFPr0MdY/6Hv/0igGfhNThKHXjjcsfD/Vlj&#10;/wC7gvlEkG69ETQlGOTiyfuzlKPyyTdEs+sduBX1HHxOjtF73sNb2OxrS+tzqnNcK9tG/wBiz+rd&#10;Wq6dl2YvV+ivxsl1Y3WY2XM1k6Pq9au9n0mO/wAItHqn7Po+rzK+udOtywM3Ivfj0PIdULX3X1ZB&#10;fX7XV+jZ/wBNYn+MVzj1iiHTR9gpOM2CC2s+p7XlxdvdvDnblKMgkOKM+PayDxrceKE8nDLGBE8f&#10;DXo+X93hl/3L3P1bwsejHuvoD9trWPZ6sF4bZVTkbHFgaz2+ptWb1yf2rfqeGaa/uNW70Ngb0qog&#10;zuoocR4fq+Ozb/0Nyq9RxC+67JZgOyX1sB3OftrdtbP0R7nOa32Ka9L3tomPqI2otnBb+oUtA5qG&#10;nyXnOZU4WOYZa7UeBC18rrPW7G7LMqvp1EQ2mge/b2Ht3P8A+msl9NLXbmPstc8e+y06n5fmqMle&#10;A3M3Ha1otB3NLNkDXbYC1z5We9ui2esbmVV0xArYHudxM7WLFseAEgktV1DDYSRPErY+r2ORk2Gs&#10;EkVnQmG8jnVZnBJOgPc6LZ+r7mvvsIHqDaB7OAZ/eCEh6SmB9QbuSMv7Wz7O2g2l3t0a8TB9rq3n&#10;a5U87EyayTmdOx2uB1fWDXrz9Kp+z85adoZTl12upEhw2taY8e7vouStozeoWTDvTJkMaHWa8SXE&#10;NamR0FL56mxt4uG6jptjC23GuZu0JY9tgj91vqt3NVDKGCXA9Nvt9eSyz1afTcWsI3sZdLq7f5K6&#10;Tqgz8Cob8ZzGP0Ft5Ar9o1ftauQ6nk2ZDg6tznurIItPt47VM/wbFJG7umOVVV2//9KH7OucJraX&#10;jxZDx/4GVOronUbW+oKtlQ5utIrYI/l3bERtNDtWBjj41uE/+BuWlgdEzXtNjqHPpfBNmVYQ3bB/&#10;Rt9Q/wA07cjHmsw7HzC48viPh9XOzcbG6d9X8qy62vMrdlYRvrqlzdrH2PfXvcGss9Rv7q38i7ov&#10;1kpsooy6sui4DbVXb6d7Nh9St9Vdg9Sqyp3/AASpfWcHG6ULenPqOWM3DNbKnB7W2sL/AEeQyv3O&#10;H0USz9o35dXUs76qmzqmMAKr6sqraC2Yhu/81zvZ6rL/AE1WzR943MmwYz4o6eqPp/R/6M4tnEBD&#10;HHh0ozq5RG/B+jk4P8eE3PyehY2VkdQOV1O67LoxhiXWXVsZ6DXt9THtzb6tv2xr2N/nn/Tr/wCL&#10;2JX0ddyGYj3Y9TW9Ixbxjuxrhe6+x+P9korxaGNFtFL9jLH1P/4T/i0V+f8AW6nGy309CtZ1DNvF&#10;tlpDLahW1rKKqBV9J/p41LGbn/4R91ievqfVrG9Os6n0LP8AtOHZZ9oGLR+hsqey2ptfote36Dvs&#10;tnu/0T1F7eQGxPjo2PchR/x8XB+j/qmbiNaiJocPpnE/ofow/d/Qabeosx+m9LwMTLdgZLbcXFyj&#10;bWan1M9O2zJ3szmNoe19rPb7vT/fVXq78fO6Nl3Z1Ls67CtyMWnOwmBrQa2sfVk5EOeynEdZkbbq&#10;qn+h6v8AMrYy+sVnH9JvSesEG1m+vMxfVqFRe37S1lbi9u5tG/0NzfprL61ldKu6TfRUepYLaqbP&#10;Sx6sT7NjvJG9teYxm6t1Xq/1Nm+yxRjERIejXiMzMSEq4uLIfVLgyfN6OHhXRlqDqNf8L/mPddGM&#10;9KpERsoobPj+hodu/wCmsjrLepX5l1NT7fszWtIrYSGD2Bz/AKP8pbPSgB0qiOfs9G74+lV/31Vn&#10;5o+234LpJdW57HDgBtbS9rv62/2K7IXEBoX65fV4b0QDxyh3CCArZBIkDsq2SIITFzrdSpuuoaC1&#10;wtuawMrAnQBsNb/W+luWHd0vPDi226jDb3JO9/3u2sW31xr3VYjg4j9HsEaEja3krAtwWUYDMw1u&#10;/SEtYXEGSCWa/wCaiDQURq2cTo/1ara23Mz3ZNod7qmguJA+DXN/6a6Hpt3RBvZ0yuzHDYNj7Gho&#10;dOjAxsuXDtysg2tYHBoJAMDxW59SM6/LyOpMsDduOWNZHPL+fuSBJOwRt1dnN6g7FtryaHV3WVP0&#10;a8S06FvvDdqG36w/WLM3Mqyq8do5FTGsgfyXP3vWb9c3WV9Me+rc24ubtLZ3c+5Vf8VuLlWfWW23&#10;LrscxuLZsdaCW7i6sfn/AMlEAnrQUSO1q6lkZmTeWZuVZlbDLPUeXN+LGn2tWWKw63aO5hbn1kxG&#10;s65ltZ7a94IaOBKyGgty2hjS8h4DWDk/yWpR3o90S20f/9O1/wAwPrCXnc3F2z7SHODo/laLSwfq&#10;f1hlodnvN1bWbK2ts3wB9FrW3OaxrV3KSre0P89P7MX/AKrZuKX7g/53/fPDfWXp7MDpuIwMdULO&#10;pYe5zyyDDn/uH2ronPqc9xbYwyTw9vj/AFkL61/83vsTP+cUfYfUEbt+31Id6f8AMfpfoep/IXJn&#10;/wAZ/wD4P5fav4KSAI0B4vE6H/mR4UyMTGPHxR1l8o4h+j+9N7ICeCD8CE+x/YLiT/4z38n5fa1B&#10;3/jPf7vtid6uw+3/ANBWVi/en/iR/wDVr3YZd2DvlKz/AKx+uPq71Xdvj7HfzMfzblyP/rofzfW/&#10;s/akzv8Axqdp/pe2NY+0xHzSPFW34/2JiMXEPVLcfoR/9WPc9OZcOm44ZQ54fj0+4OYASK2D85wc&#10;h5eF1Gx4fRTtdtcx25zNQ7+q4rV6f6X2DH9GfR9NvpTzsj9HP9hWEyWMka5Zgf1Rj/8AVfEji9R9&#10;Av8Awv8AvniT9VesGAGsgCC3cIPxQbPqZ1awuLmsn82HDnzXeJKvHDj6Z8v2Qv8A9JLuKX7kfx/7&#10;54bL+qnXrxUWemH1CAHPlvb81NnfVHrWT0mjBYyltlRLi8ugGXOdyPd+cu6SUwxaaZp/Zj/9VIMp&#10;XrAf87/vnzGv/Fz9YG2Ne59BIIJhxHB7LV+r31R6v0p2WbaMdovLSw47tSBu1v8AV2e73fmLuUkR&#10;j7ZZ/Zj/APVaOI/uj/nf988V1n6sddzMbbgiurIBBa+0gtH73tbvRvq19X+udKvrvztt7xU+u30n&#10;AbnOLXNcN/p+1rWrr0kfb1/nZX5Yv/VajI/uj/nf988T1X6qdXzuoXZVbWMZaZDXuEj47ZWdT9QO&#10;tsza77DUamWNe5rXEOIBlwB0Xo6SHtm/52f2Yv8A1WriP7o/53/fP//ZADhCSU0EIQAAAAAAXQAA&#10;AAEBAAAADwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABcAQQBkAG8AYgBlACAAUABo&#10;AG8AdABvAHMAaABvAHAAIABDAEMAIAAyADAAMQA1AAAAAQA4QklNBAYAAAAAAAcACAAAAAEBAP/h&#10;DS5odHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBpZD0i&#10;VzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6bnM6&#10;bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3IDc5LjE1Nzc0NywgMjAxNS8w&#10;My8zMC0yMzo0MDo0MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3Lncz&#10;Lm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJv&#10;dXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpkYz0i&#10;aHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMu&#10;YWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94&#10;YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5h&#10;ZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9w&#10;IENDIDIwMTUgKFdpbmRvd3MpIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNS0xMi0yNFQxMDozOTozMS0w&#10;ODowMCIgeG1wOk1ldGFkYXRhRGF0ZT0iMjAxNS0xMi0yNFQxMDozOTozMS0wODowMCIgeG1wOk1v&#10;ZGlmeURhdGU9IjIwMTUtMTItMjRUMTA6Mzk6MzEtMDg6MDAiIGRjOmZvcm1hdD0iaW1hZ2UvanBl&#10;ZyIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDo0NGJmNmU2NS1lZDU4LTBjNGUtODc0Yy1iZTkx&#10;ZTE3MDQ4NWMiIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6NDRiZjZlNjUtZWQ1OC0wYzRlLTg3&#10;NGMtYmU5MWUxNzA0ODVjIiB4bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9InhtcC5kaWQ6NDRiZjZl&#10;NjUtZWQ1OC0wYzRlLTg3NGMtYmU5MWUxNzA0ODVjIiBwaG90b3Nob3A6Q29sb3JNb2RlPSI0IiBw&#10;aG90b3Nob3A6SUNDUHJvZmlsZT0iVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2MiI+IDx4bXBNTTpI&#10;aXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImNyZWF0ZWQiIHN0RXZ0Omlu&#10;c3RhbmNlSUQ9InhtcC5paWQ6NDRiZjZlNjUtZWQ1OC0wYzRlLTg3NGMtYmU5MWUxNzA0ODVjIiBz&#10;dEV2dDp3aGVuPSIyMDE1LTEyLTI0VDEwOjM5OjMxLTA4OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50&#10;PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiLz4gPC9yZGY6U2VxPiA8L3htcE1N&#10;Okhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tl&#10;dCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUAAQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH0AAH&#10;ABoABQApADVhY3NwQVBQTAAAAABBREJFAAAAAAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFEQkUA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA/AAA&#10;AHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRBMkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIxAACj&#10;uAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAACOLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFkZXNj&#10;AAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHRl&#10;eHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUgU3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVaAAC8&#10;ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAAC&#10;AAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj&#10;/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNC&#10;RFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5i&#10;z2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/L&#10;gMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb&#10;1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXt&#10;ttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQ&#10;vtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema&#10;6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8A&#10;AAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7b&#10;H9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87&#10;fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2Vfb&#10;WN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0&#10;zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9O&#10;kD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGq&#10;h6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQ&#10;x5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463k&#10;suW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAA&#10;AgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQg&#10;LCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2&#10;O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolX&#10;iliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOj&#10;dKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2P&#10;w5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquO&#10;rJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbL&#10;ysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm6&#10;6qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB&#10;2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4s&#10;HxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE4&#10;8TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOI&#10;VHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5u&#10;qm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgF&#10;iOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+i&#10;T6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4E&#10;vxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3Rre&#10;Rt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAA&#10;gADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx943/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50i3nk&#10;D35XibLK235PiBSxPn5chrSXL36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwjiSH0c&#10;lDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3XizxftH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwXnsnH&#10;snwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrGG3td&#10;pMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qzrour&#10;fHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOqTXpk&#10;sjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nwu2GP&#10;53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKPE3n+&#10;vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWEfUh0&#10;0IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeuiQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpzfYP0&#10;g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMXidVX&#10;/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSDm4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW94Ib&#10;jhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1k/85&#10;U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4iYDz&#10;mDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0nlgR&#10;VIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQroBs&#10;i0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSFToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0iu7d&#10;PJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3fElrnoqCfLFSdYmIfTI2joknfgERMovWf97bRpEt&#10;hsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJqjImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AAkSTE&#10;nY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoimiHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LDLo0y&#10;mHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxPW4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4oias&#10;JIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZvkswy2YYckcENTocliP/Vp42xsMfAm4virACq9oo+&#10;p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onCsKaT&#10;vohbq6R9CocwpwhlnoY2oudNDIVfn68xnYULnT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS54f0&#10;tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToLroUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYejvVN7&#10;nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSOh6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5FZJF&#10;e3hiaZBle/lKco7afJMvY441fX4KfpAff8DLOprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FDgdhh&#10;fI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nfjq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRgg46e&#10;h15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI6045Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43SjVJH&#10;sYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWEnvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG7ovF&#10;kcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFmebJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0l/cr&#10;roqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMrOooS&#10;m8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2YmonPkH&#10;SokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8jubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoHFoiZ&#10;hMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJunZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/f6a7&#10;s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6iKPr&#10;jMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydXipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMblfWm&#10;/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2imCp7p&#10;nDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5VpRWS&#10;LpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Dslz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6RbJqd&#10;qcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9slx9&#10;LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8wmJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198pZbw&#10;tj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwDZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQXeeZk&#10;R6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXTf8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNjqJ+b&#10;gCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68hiBO&#10;n5umhY441ZkshUsfLpirhkYAAJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN6Jro&#10;izg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9kSg3&#10;v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3TZcK&#10;luUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paAnX0d&#10;85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousdzJVP&#10;lCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3FyYp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJlA0A&#10;PI8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyLeWdaOKhkedRG76Suemox66HmewcX8KJye74AAJEo&#10;gACeprm2gaSOQrTCgL19YrAFgA1r86uMf55ZuKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBugACd&#10;97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACdaLfz&#10;khCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdGmmmM&#10;YrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L2bHR&#10;n5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFEp6V6&#10;mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzwnCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6V6wD&#10;q6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquhs7Zo&#10;rKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlho7Vp&#10;eOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsAAI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRtfuJQ&#10;Da+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+gACQzcOSiKiBR74IhydxXriehdxg27N1hPNPoa6f&#10;hFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQgcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2yiiU9&#10;AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHomE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8w6iS&#10;j2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKAQru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQlbIo&#10;wqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//LsqpNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwouKPg&#10;mm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NTm4UQ&#10;bKNEixsAAIv/gACO1L/wucl/rrottJtv7bSbsC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQsKK4&#10;i0gAAIvrgACEtNCfePN118pZeINmrsRveFtXEb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZe0UA&#10;AIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3WfkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cAAIoW&#10;gACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFGP7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIovgACE&#10;Rs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYoiUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACEOcyY&#10;loV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvUniF1&#10;UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469dlUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91SsTv&#10;ojlmN77MnztWobjpnP1GXLNum7k1Dq6am60hzasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRUqXZm&#10;Sr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqClwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpmZL2T&#10;rPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0ELR6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2edGq&#10;fXxYehyRcHzDeop3u307exZc9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSpFXr+&#10;gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZdX5fgNvuangmkHTXaHisjlG/13k3jFGnknnMip+O&#10;vHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2NUnlv&#10;kKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iRmEZy&#10;vnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVLs1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJxmHin&#10;nBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gWo05W&#10;kXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTKw+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV53hk&#10;phw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngAri04&#10;pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMueJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5JoKZ&#10;e9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGDgCwS&#10;eIMggKbehIFKjavJToDhi96zUYCHii+cZ4BRiMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIRPIGy&#10;hHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1h8Hb&#10;YH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDaDX6F&#10;rq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalpMn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833zuerD&#10;yH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC630f&#10;vw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQyees&#10;MHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyXrJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwapA4qp&#10;d36TfomOeAl9MYiXeLJmBYfFeXpNnocoekkyOIclezEM1okkfHnQPIvxgMe8fIqZgD6n2oljf86S&#10;aIhVf358H4duf1dk+4auf1FMlIYef1wxNYYaf5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeRL4cw&#10;hw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYujs95&#10;sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4TshrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4hISY&#10;lB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPvm29g&#10;04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eMdYQgpxp2p4NmovdgF4LS&#10;n0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4JmpqRH&#10;x4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVHSoGT&#10;qtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdgucDZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxyeaYr&#10;A4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFTfn6HAY+IflNyCY3tfk9cHIyIfm1EzotvfpkqJ4tD&#10;fvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pNg7kF&#10;vooKgya+b5NBkqer5JEokJmYuY83jqGEyI1wjONv64v0i2ZaMIqoihxDGYmeiREoqolliOcFX4jX&#10;g6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQg2q8&#10;PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7W5E5&#10;sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDPuwGo&#10;No69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhXpNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqnp45t&#10;wAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2IdU6P&#10;PJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiOfJms&#10;fWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEiuZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ibhPl6&#10;tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5t5Uw&#10;izNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5RlknNl&#10;MZIbkIJQtpAzju46yo6njdwhF45tji8A5os9gJyt85vMowicrJjun9GKqZY4nL534JO8meVkY5F9&#10;l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/nmZP&#10;bo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrrtmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO5o6n&#10;o0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5Mq104&#10;/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1V5i+&#10;eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5etfS0a&#10;0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisabZcZ&#10;gsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5YaiDgA&#10;AIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0AAImv&#10;gACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkHgACf&#10;naWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphOnFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACfFqVD&#10;sjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5u96O&#10;faFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTvqUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SGfbC4&#10;dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/Fe7R2&#10;NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57JfGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1sKqT&#10;gmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcSP58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mkiWBk&#10;WaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54GhsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhjsqTp&#10;jt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIAAIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RBla1R&#10;zqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIazgACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdRbqAB&#10;mo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACSU6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9toY0+&#10;zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+npvU&#10;ps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F54br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oUdkYk&#10;UqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboIetRqrrU8eqxa9LCrerZKT6xueu44X6jVe0MkNKbH&#10;e4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WBgJQK&#10;36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgLF6UH&#10;hVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZwK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5h6IA&#10;AITxgACG37timlN4ULZnl9ZpNbGIlZxZdazfk71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78AAITC&#10;gACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISagACG&#10;TbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqden+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACGDboR&#10;sz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssxcv1t&#10;mcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeohtq8TC&#10;ehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYbR7Axel8EC64vfEYAAIMigAB7cskSgdltl8OegNhf&#10;R749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55fF70R&#10;hmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQFEqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwEjOhQ&#10;ArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakkg7kAAIMegAB7OcYll+RtVMCalZBe97sfk45QA7XV&#10;kfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUMmGZA&#10;W7All10veawAl3kcS6mjkyEGO6bOhDcAAIMdgAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRAZ691&#10;nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7XpM4v&#10;uaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFxY3p/&#10;d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjOa3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkzfeRW&#10;W3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQCiGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJVPnj2&#10;g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfyiSE3&#10;/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKrmeecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3FXe7&#10;jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82QnbhksUQ&#10;tHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP/nW/&#10;itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOBhXLJq6xppHP9prZQr3UJons09HWFnrUPanUfimza&#10;y24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzWFX8O&#10;cbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1RfH/A&#10;sn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/B3wC&#10;hkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZOC312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8kBmo&#10;oXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2iCExrXzehx4MeH2NhPzP83lynOm773mqmgunLXnt&#10;l0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkVoHGQ&#10;cnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsVkoILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+PbHi5&#10;pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIKqnrLhzbM5HdzvfG443equKCkEHfcszWOi3gnret4&#10;gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnothvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3yHgk&#10;sS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjGfogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VHdQtg&#10;XITcdjVItISed1UtxYT0eFII3IZPeWDFRoaAeriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6dfW4Oc&#10;fAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJrgfNG&#10;x4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF1YFK&#10;hxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2bdYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBojLwq&#10;eICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp13+w&#10;khMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74l0IF&#10;9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8Cqp9vc363pk5Z2H6VoqlDDH53oHAo335em4IFtn6j&#10;g9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVuxn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34mg7q3&#10;XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22WI/h&#10;eVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlWqolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6Lguqk&#10;DI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hKgOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi1IvL&#10;iz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworLlDiP&#10;nIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmOmIis&#10;mo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4jLITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgPow16&#10;vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQwlZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756AoZW&#10;p5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8BuIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXvr+5l&#10;uYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIISgRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxitZJo&#10;c7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0WnypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7ecVN&#10;0I+selA4GY6VesweBo81ewsAAIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FNAY6Y&#10;f983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2WhZU2&#10;wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302KouM&#10;iq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGDCpEOl95xJI8alYZed41ak2hKyovfka41mIrFkMcc&#10;I4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb0Yos&#10;ks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZvx44EpKddLYxEoYpJporPn2Q0tImYndkbi4mHkp8A&#10;AIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2hrL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcAAIKE&#10;gACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRYlZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYgfmmZ&#10;sqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/JibeOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZC6KG&#10;f8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBEO5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFliEqJ&#10;DZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5RkhGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2IQ518&#10;j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUubJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5l3p3&#10;l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEnkA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893FZlE&#10;nQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUUYZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjSpPll&#10;tpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCEjawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZlQZWq&#10;qa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcAAICLgACMnK80bgB+V6t7bxdvXagDcC9feaTAcUtO&#10;jKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xOK6CD&#10;d/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACLuq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59Wfag7&#10;eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7AJu0&#10;gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrBiOwm&#10;lJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaWlM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQmW5g/&#10;j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKtsJqJkmkZcSJ79mBhLoZvellw545kulYYmNpdelNwN&#10;SpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXINSpc5&#10;iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBbo532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5agiPcA&#10;AIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63pcIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20AAIAA&#10;gAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJEdqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAAgAB+&#10;+bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfCfGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+qra/&#10;hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQycqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/jDhw&#10;pLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZwT7Ct&#10;kkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7ASmbZh&#10;xqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8ukqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBhkKs9&#10;ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0HeZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrBpl1S&#10;ZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvFhSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J07fs&#10;b5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsAAIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baGdUA6&#10;lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAAgAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6iLED&#10;exIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABylcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+tgJYp&#10;nKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDSigtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEpnqtH&#10;hkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhlSrsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKohjIUW&#10;J6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7piluBXrrV/lQpJY7DPk406P6yQksIptqk4kwcWYKgt&#10;jyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadNjzoC&#10;jaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RDoyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1ICup/z&#10;gdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZm3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmgdsAS&#10;Anp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ63c0etY1aHghez4QznjC&#10;eq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmAHHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdBfyLU&#10;GWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIOiDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDSemqU&#10;mW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5RmJXJejZFNznOki6gypXRHihgODnTUhqjRJmmKpJ28&#10;62s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFolD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S73Wpn&#10;q4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNMGXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnLtgGm&#10;DGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2lYWra&#10;umOPnGxNtGB5bW3ars9ip29oqe9KznCuplAwGnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrmbuuP&#10;AntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON7HnE&#10;eCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAKa32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hDf+h2&#10;8nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwzftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1oneu&#10;hr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfEW3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJjeFe&#10;SHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJboMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNdS3Z0&#10;kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36vZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWxmXZF&#10;anZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHHsdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxEznXJ&#10;ncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOaUnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7pRAq&#10;KnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcpBIKB&#10;dVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8ecgE&#10;yIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7YfoZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwEYoCR&#10;fpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9IgdS2&#10;bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yAjC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1VXti&#10;nQyj83temqORqHtemB5+dXtulZtqeXuVkzxVinvPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqep0mj&#10;DXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsSl78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCiWHoM&#10;rcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmnt5iP&#10;VnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oao3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL/Yl+&#10;bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4UhsYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogMdTJ4&#10;uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3nYXa&#10;fSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SGhFNj&#10;eYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJvgACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zib4LW&#10;imROa4J1iUo44YIyiG4fMoJmiHsAAIEugACnq4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHxkTBN&#10;qoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQcozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZNAIDN&#10;lfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiWI4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5nNk3&#10;N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJgszOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2zX9Y&#10;oXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0QcrIZ&#10;h46icvYAAIMWeryd7JOUclqPFpHIc01/FJAndDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY/Y0A&#10;d4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8fGwA&#10;AIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQgrhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkAAIAA&#10;gACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAAgACa&#10;Uo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZpI3v&#10;n4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1oqMyJ&#10;9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaLm0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJhIt7&#10;rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYvhoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xMao1z&#10;35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPocbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFzPJjD&#10;czpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQOJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdtek1i&#10;YJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMveyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlhkJQT&#10;gSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMHh95P&#10;1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAAgACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpPM5Az&#10;jWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91k/E8&#10;pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8Jo1P&#10;mdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zGoPUo&#10;H4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ciXpvj&#10;cFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdnraHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pHdR4I&#10;gJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2AJlnef4h65jMehUInZln&#10;eqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeLf5MA&#10;AIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EAAIAA&#10;gACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9GE5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAAgACA&#10;baKQmIdy95+Zls5kuJyolQJVnZnak01FppdRkfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACAFKIU&#10;oNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8qVxy&#10;fZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p9bA4&#10;aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8ocB1c&#10;V6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2DLF8duhpYK3YdxtcAqpH&#10;d2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQCXp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jzfd1N&#10;NKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdMt6Rt&#10;g/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5ilg9&#10;HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAAgAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN481J+a&#10;j+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7slrUr&#10;65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr65u+&#10;m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRdzrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+bKIO&#10;IbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwOta7o&#10;cOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzIdiYA&#10;AJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nde+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gAAJto&#10;f6EAAIAAgABperoxg39dNbYjgtpQVrIVgktCtK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJpsgAAA&#10;AIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAAAIAA&#10;gABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAAgABp&#10;DbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfHlLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo+reP&#10;oOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24jsaSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxtZkS5&#10;524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRPcH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4WGvn&#10;cmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWncfFyi&#10;4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJvfQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlChG2oL&#10;hWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iNjn6L&#10;D2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJymlT&#10;lQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUKaHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hUnWtz&#10;qWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdtyymmE&#10;obhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozCamC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2jaqXNc&#10;XWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SOZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftcWnks&#10;b+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandxdd9E&#10;dnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFyeraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xDc3bW&#10;fDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOWMXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVugZ8o&#10;kXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn3nRE&#10;hnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7jFYF&#10;Z3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6amuZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMFJ3dK&#10;g3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZqd28in2FVo3BunDc/pnFdmfMmSXDqluIE9Hehg1m1&#10;VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2wcHz/&#10;ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rRbqCf&#10;M3sncBON33t6cWh7dXvVcqln83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd4HlN&#10;eRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08cHude0winHwCe1QBfX4rfFesuHcQgmecc3eYgiWL&#10;N3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ5Xa0&#10;iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hishSXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWRkpZ2&#10;pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eYi7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1wXU1&#10;mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3RyoDli&#10;DnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36wgIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhhc3R2&#10;pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmif4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQLbMpL&#10;8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRLF4Ja&#10;dDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWRZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDXeeQ1&#10;BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/dgCKAF3+ngANvE395f95c239kf8JJgH9mf600eH9+&#10;f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5ChQ0a&#10;OX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Zx3z7&#10;imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5sJnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvHjtkA&#10;AIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0AAIAA&#10;gACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAAgACU&#10;0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCUEI0t&#10;bHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtCkYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtfdUeF&#10;HIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cTeLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuEC4iy&#10;fiR08ofBfjVk6obifjtTqYYufkdBLoWpflUsy4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dThldz&#10;/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJzQ4Vg&#10;jXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4SH4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJlTli&#10;Z4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIejBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRthzIL0&#10;motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cAAIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4JioiFQ&#10;WIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAAgACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJMSZIP&#10;a006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7cQY5&#10;vo+BcicleI92csgLLpEYckUAAIAAgACGIJVIc9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5Lo36&#10;d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyUfOUk&#10;nIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgockOIr+&#10;gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9oP44PivRZGIyJietJBosuiP03nIoliFsj64nAiGsK&#10;2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYKxogd&#10;h0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9YBIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQhz4A&#10;AIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpnny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygAAIAA&#10;gAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpCWJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAAf9B5&#10;/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5a5+i&#10;clhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgwRJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Qeh1s&#10;Mpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9riJpy&#10;gbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plziThd&#10;k5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRdFZZY&#10;j4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQEx40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWulstO&#10;c5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxOHJLM&#10;nEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YAAIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7Z1c4&#10;TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAAgABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4N6Fg&#10;blMnP6AxbxsScaItbooAAJctc2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5c7on&#10;G55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajqeAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm3Zzc&#10;eWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xgOKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtwfvIS&#10;kpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOlhndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUSkpsD&#10;hLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmoiaEA&#10;AJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8zk59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMAAJAn&#10;gAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+KgAgA&#10;AIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/DZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgAAIAA&#10;gABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAAgABg&#10;6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABgqrRk&#10;ddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsdF6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1fNJU&#10;6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FUx66B&#10;g5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2Nin1I&#10;mKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJKhogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5ImKlI&#10;kHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcAAIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iRl4E7&#10;h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwAgAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCIIm0k&#10;Z+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0KBHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrSb8ty&#10;RmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRodWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw+GrS&#10;eFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kBf2la&#10;UmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1ViwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5ZNWmQ&#10;hadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3jB1C&#10;GmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBBcWi7&#10;kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3ySnF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJlycn&#10;7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15ErKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8nbmXI&#10;mV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAndab/wE&#10;MnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD4Xly&#10;dcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxoenAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnrekau&#10;kmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiutEGWf&#10;iEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQYkn2b&#10;gGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0Wiq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWaiWTs&#10;mnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+o+mI&#10;hGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwhlhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH6GUi&#10;qU11sWbcpUVixWiioaRO+mpKnrY562tKnPohT2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhcZHR0&#10;p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlzi3b2&#10;bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EAAIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4dWZf&#10;7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAAexihxG/1e/eSjXEXfE+CWHIffIxxGXMefLleuHQl&#10;fOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKUg5BK&#10;VXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyvj1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJjXJM&#10;iTY023LyiGMb73HLiEsAAIAAgACebWuAmROPPGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3j4g0&#10;WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvjoFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz0XDU&#10;lR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//m3ga&#10;xG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4WtYI9&#10;bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+zcbsA&#10;AIAAemeWOXrXcL6IAXsgcgF45XticydoeHuwdDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUAAIAA&#10;ffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlWEHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAAgACT&#10;03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jHgftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS1HWk&#10;jEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SClYmD&#10;23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbijeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyDN3Qw&#10;nMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOPpYpz&#10;fXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUzmYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv04cd&#10;Y2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kOBoj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUtappf&#10;c4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJb/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdted4Lz&#10;cvpN34K7dAs72IKxdPons4L3dYcNnoPndO8AAIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEyeahN&#10;AIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAAgACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5MZ397&#10;gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43hpc5&#10;/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3zkhF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85Zn0W&#10;jCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV353z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0krEl&#10;gnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAlJnsM&#10;lyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5WahcG&#10;To6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2ZaX9VGYyka0NFNovcbOUztYt9bkUfjownbuAGaov2&#10;bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJUTorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mfdCsA&#10;AIAAgAB7yYvtdelvRIrudqph3on5d1RThYkTd/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8AAIAA&#10;gAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpDUYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAAgAB6&#10;Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5g4f0&#10;joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIxYIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcqlt1s&#10;uYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01sUoW+&#10;ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7YdgYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3X0JZ&#10;O5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9YtJai&#10;aEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQAL5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTLbsxK&#10;P5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJjZGP&#10;dhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQAAIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJfEM6&#10;Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAAgABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5hI2G&#10;glYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABtrJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2iHYo&#10;z4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGLkwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMocIqe&#10;jwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5hX499mfhUuY3UmF9HEIwglrE4coqxldEoOYnFlScU&#10;/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL+6G7&#10;ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576af0A&#10;AIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYAAIp7&#10;d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkUe+UA&#10;AIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/eewwtJepeicgTZctejEMjpgBeioAAIfRf5wAAIAA&#10;gABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBowVZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAAgABi&#10;Jp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh1Zxe&#10;jytWzJpKjptK05gcjb492JX9jNsvrpREjHYfi5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvLls1W&#10;v5muliRKxZdslO89vZUok6wvq5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmROGq9S&#10;XI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgDRam2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3iYxtC&#10;I6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB0KmJ&#10;arQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgAAIZnet0AAIAAgABXrqynbzpM36omb/1BV6eocLk0&#10;56VVcW0m36O8cewWCqROcasEhKFccvwAAIVBfooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0iqOm&#10;dzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3fT8m&#10;kqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAAgABWuqighC1MKaYShBZAuaN1g8c0QaECg2wmdJ80&#10;g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABWhafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4hicoV&#10;/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkWJpz2&#10;jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyuaSVB&#10;Km5ia88n627abd0GuXSjbsWzKl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5ANWv8&#10;cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqPTWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7dlYm&#10;UWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Qll2bd&#10;e+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSEgREF&#10;nXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0Nimplzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0FbnbT&#10;g6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncWg5Gq&#10;UFCEozaaHlQboEOJCldanTd3DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3upwU+Y&#10;rXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQBF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jbWUmY&#10;Y2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3FfaKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eXNGel&#10;ZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZbw6F&#10;N2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCDlmSU&#10;eMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8gSZw&#10;/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv6WMJ&#10;iINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGbkCRd&#10;EWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79cWmK4&#10;lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKeHVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHEnFhI&#10;9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCyWPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRHwXZn&#10;aBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQHbboy&#10;OHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3QxmXKl&#10;dHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJebcX&#10;ym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4XUm4G&#10;fvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm92lThoxV1mrthcxDf2xOhSsviGznhL8W6WxyhMAA&#10;AIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccAAIAA&#10;gACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpUXmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAAgACS&#10;ZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACOfHjn&#10;WLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXhYbqA&#10;EHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmVbNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+vXQJ&#10;bHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0qC3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3GodMBv&#10;KXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZuC3Cp&#10;fVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMPoXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/hQxd&#10;x3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOhgvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNdAm6r&#10;i5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AAAIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2JkqlM&#10;I26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAAgACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5Lp22d&#10;l9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4ZBs3&#10;A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2cH/K&#10;a7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1zOXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2WcRMh&#10;5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoNcvdklnpodAVWLnq7dPdGW3sgddM1F3uHdoghdHvU&#10;dtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxjjHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnAfCAI&#10;qnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbhgq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUIg3of&#10;gVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBTpXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjYhVUA&#10;AIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TVkARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasAAIAA&#10;gAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAAgAB1&#10;Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90WIgb&#10;X+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLktjobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWRZ+dn&#10;rIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99moYMI&#10;cRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoYnIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEdeJFZ&#10;DoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNYUn9V&#10;gCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gCjX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34Nhz1K&#10;K33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJqny1&#10;jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYAAIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vWlCI6&#10;l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAAgABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1eZEl&#10;YbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRoHZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47MZx8k&#10;Po8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj4ozC&#10;bW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxbXoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qYcp0P&#10;N4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0PDIlT&#10;d5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtOAIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cSfbUA&#10;AIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcghC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cAAIAA&#10;gAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRAP4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAAgAAA&#10;AIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRPkQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAAAIAA&#10;gABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7XbgriZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAAgABc&#10;BpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABbX5qF&#10;ZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYaJpaHarUHF5WcauQAAICXdxQAAIAAgABatphAa1pQ&#10;OJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFPkpUE&#10;c1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9ekND&#10;sZIuepU3UZDpesMpmJAEet8ZcZAteswHO434e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtDTJDq&#10;gSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAAAIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/mh8Q2&#10;kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAAgAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42b42Q&#10;jdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAAAIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXkW2kg&#10;hqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAAgABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcgW6Nt&#10;YisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABPPaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EHZ1YO&#10;0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QLaKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEOxqA/&#10;bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FEK6BrcE45M57FcREtK51McaQfjJylcfYOwJ3ZcY4A&#10;NZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7TdvA45J0od1Us65ued5EfWJrXd5wO2Jupd14AcZPa&#10;elQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJfs4A&#10;AIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsAAIAA&#10;gAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgshpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAAgAAA&#10;AIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD53ln&#10;bMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhjgGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmccWel&#10;3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj+U9T&#10;ct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtNmV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxAfR2S&#10;4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mRi03d&#10;hrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvTkA2A&#10;nk/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltAiY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/4E4/&#10;lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7AfVVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0JnxVu&#10;m1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhEkv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZuOmi3&#10;XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsAAIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+ZeZb&#10;hGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxaPGTi&#10;bwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OYUlb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJFdadG&#10;dWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQFeuyIdVdde195SVpqe71pHl0+fApYAl/qfFZFjmIo&#10;fKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWHPFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAkgrkx&#10;GmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MGjV93Q1ZPjCtnP1laivJWQlwridREK15uiOYwqV8U&#10;iFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14jnwY&#10;uV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OTnERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsYWV5m&#10;kHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxlG26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPGZ8cA&#10;AIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tvZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIAAIAA&#10;dpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENSKWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAAerOM&#10;t17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeLRVwM&#10;eLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmgggh8&#10;0lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWULgTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi09751p9&#10;ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjtkydt&#10;EVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2FujUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59sglpn&#10;mVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gRJGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOzWnhb&#10;pXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrEZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5apXHN&#10;ZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoAAIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7uaylJ&#10;mHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJIvW2u&#10;cyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2taeVQ2&#10;pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2Bmpf&#10;f5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZxXmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiThYIi&#10;pGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6UiLmXY&#10;i+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi22GllkpUhGNklGFFKWTlktY0eGW+khshyWRikVEK&#10;a25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCMEhIDp&#10;ZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34pabIA&#10;AIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkAAIAA&#10;f+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAAgAB0&#10;E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHWd4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABzDmsY&#10;fJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkzhPlm&#10;oWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51g5camG2Ig94Emng4goMAAIAAgABxkmenjUZmAGlD&#10;jLFZeGqWi81L5Guwis49KGyTigYs3GzfiboaK2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGgalI5Y&#10;92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedVSIL0&#10;WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAHX9BH&#10;EIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxGLn2Q&#10;aG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oAAIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3bpg2&#10;v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAAgABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2I3kL&#10;dY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABnc3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/e2Ql&#10;fXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLIgbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk93Uv&#10;gWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJh5sR&#10;S3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEokOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYREXM/&#10;ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxKd4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5qXykA&#10;AIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqojeXlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0AAIAA&#10;bikAAIAAgABen4ZBYGNULYYxYphI14YXZK88L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAAc2QA&#10;AIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsAAIAA&#10;gABcxoDobz1SToEScHFG9IEccYU6i4EVcm8swIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAAgABb&#10;9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38UeOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABbPHzw&#10;fj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5hctQ&#10;dHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXtahRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQBXrX&#10;jStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXxU1U/&#10;iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSlXY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+xZKn&#10;XF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkAAIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/sYm0x&#10;2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAAduQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIExL4zp&#10;aeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwAAIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqPb54i&#10;44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAAgABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8iaYho&#10;ddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaTe6YR&#10;qIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZjgcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYRL4UY&#10;gcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMdhyQC&#10;14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUAAJGU&#10;X+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3czeJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7cZH4A&#10;AIAAdVEAAIAAgABGm50NW509NJwtXawywptvX44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEAAIAA&#10;eakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAAfYAA&#10;AIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAAAIAA&#10;gABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAAgABE&#10;O5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIed5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABDyZJB&#10;fZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgIUo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEEhMY6&#10;JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZg1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWPyFcI&#10;Uh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIuW29+&#10;hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCYap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl871Gc&#10;ZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9odDl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3Ub4hr&#10;H1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1radgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/VpvU6P&#10;eKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoBsX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vcgEtX&#10;70/GgD5F91LegEMykVOggFgbq1cpgKgBun0UgOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RXO02T&#10;hxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7jdZE&#10;3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYPnbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNEpU1Z&#10;kuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcXYY8v&#10;T2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ouuWRd&#10;abcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCdbtoV&#10;sWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQBblZitFdSb/JSKVpZcXhAalyvcuctE10KdBgVOGG4&#10;dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNhYFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/neawA&#10;AIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gAAIAA&#10;gACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAAgACI&#10;oT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CVi9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH/z4R&#10;mh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHsTgx6&#10;w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGvaYO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5SF+L&#10;WndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtbYt9q&#10;LV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSSbZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0JolVp0&#10;bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcpdLlY&#10;1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkxeDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X31dW&#10;fLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkAAIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4g7BH&#10;wFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxHJ1Wq&#10;ibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQLkBc2&#10;MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlzThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPszj3Er&#10;YBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1lZWgf&#10;RG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2KmYclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4eumlN&#10;a/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXecQEH&#10;DnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G53RV&#10;d4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5PEV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRyfOoA&#10;AIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsygXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkAAIAA&#10;gABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAAgABy&#10;s05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlhjdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw0XFz&#10;TeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zrVdxj&#10;u25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdiUmp4&#10;YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcVx3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbEaBJU&#10;4micafdH3mo2a705RmuEbU0o8GwRboIVXW1ubqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RTu2Vk&#10;cO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oBE34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KWd/9F&#10;9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4we/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxFNmHy&#10;fws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/jhYk2&#10;iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2IF8/&#10;i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1MWtsh&#10;lH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMhHHpn&#10;YhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINXXXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4Zx4M&#10;fHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29RZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8MMHZY&#10;bCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQcW4A&#10;AIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqcdXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8AAIAA&#10;fdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo70mlffGIuM2nofIseemkdfKwL12/CfT0AAIAAgAAA&#10;AIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dMgrMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAAAIAA&#10;gABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAAgABY&#10;84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpXeH9O&#10;U3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHtaWrNM&#10;VHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVLMXiS&#10;Y/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8Ec33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVSas4/&#10;VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntpb+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+hHNk&#10;cqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8AAIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2eRox&#10;9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7ExqG+J&#10;f40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAAAIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3OhfMk&#10;EW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAAgABM742gStdDYI1qTjY41Y2DUWksvY3/VEQeVY9f&#10;VlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABLk4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuYW2wM&#10;OY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL5Iie&#10;YL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dAF4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3ZcIA&#10;AICqat4AAIAAeusAAIAAgABIm37xZjw/J3+PZ840wn/+aTcpHoBPalcblYDBavgLO4Fgav0AAIAA&#10;cHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAAdlUA&#10;AIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrLdacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cAAIAA&#10;gAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAAgAAA&#10;AIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAAAIAA&#10;gABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsSeZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAAgAA/&#10;N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+QZIW&#10;VXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459W/00&#10;UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpozdItp&#10;ZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiHaoEo&#10;kIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n+IZ3&#10;cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRld64c&#10;LoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAAgAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb44LM&#10;fgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAAAIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAABAMJ&#10;AAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguF&#10;DMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gt&#10;CC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wS&#10;TSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJr&#10;UmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4ez&#10;iK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqj&#10;V6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Z&#10;vke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjY&#10;ANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV&#10;8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQL&#10;FgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyau&#10;J6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVD&#10;iUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1&#10;YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8&#10;en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJ&#10;l7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSy&#10;T7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7S&#10;z9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs&#10;9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtl&#10;DHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn&#10;2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3&#10;Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphf&#10;m2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uC&#10;fHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCX&#10;eJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQg&#10;tTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LU&#10;z9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW&#10;8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQL&#10;nwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6&#10;JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pA&#10;fUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsY&#10;XAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1&#10;+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48t&#10;kBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp&#10;6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaP&#10;x6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufo&#10;NumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+zbTa&#10;f5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOafm6G&#10;ZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmOXpmT&#10;fayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iDrPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hFfN+T&#10;Gn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ+H6y&#10;fK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2kfCSb&#10;WWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzseka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag6GTY&#10;fGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePGQMP6efK95Kv3ejq17JQCeriuJHwge1umQGRIfBCd&#10;5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMPeZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yhlkwJ&#10;fK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyPg3h+&#10;6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hjhLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOCFjTY&#10;gpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQzggeD&#10;b+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuFBOdc&#10;hIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKXlXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YAg/Gz&#10;S9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9+M76&#10;goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOeVV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4FgiTA&#10;4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbKWbb6&#10;gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Oxjhh8&#10;Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSEPJ02&#10;i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemBojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwVileK&#10;cIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFUhBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKRpIVS&#10;iDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CEr9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6h42V&#10;T27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwibfm4a&#10;heGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13hXqb&#10;0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCGip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmgglg2&#10;hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3EoKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfUg9mc&#10;bUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabvlax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9OUKW&#10;icJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8iRGB&#10;Ny7vhqaBestCmRGOIbhElkWMLqT5k52KWpEukTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCECi6l&#10;hhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFePjHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5lhZ+E&#10;Xsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsgjYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSFocfs&#10;ltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZAmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7lmSz&#10;v7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YKipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9GbNl&#10;k062xKAhkMCwfIySjmmqRHj+jEakEWWJikSdulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLNkvy/&#10;HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIah/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6jZp/&#10;nXx6logUmh962HVylt57VmK0k6V8DFAqkFt86T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnOnHOB&#10;tYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WIz4aM&#10;mEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWVl36N&#10;wnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwTh4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqUJnI8&#10;k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWFPbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GIkyuW&#10;r19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjtoCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb617X&#10;j7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5tj3Cb&#10;DEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqepEyZ&#10;jCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJlKB8&#10;sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qANjkh&#10;j0uAkyngimuBOa53rGuKn54Cp/eI941So52He3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjkjpuD&#10;ECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6Fbin6&#10;iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmSLGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoEiNGE&#10;4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkjmWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F1Kue&#10;qe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasGqZez&#10;aJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ewlJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7ZJpX&#10;pMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEubtUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MBssx5&#10;o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiAsILW&#10;rLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJPq9iG&#10;TXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKMlXHs&#10;pfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFbpUyQ&#10;T2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChIimGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqVvGFE&#10;n6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeFbp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9nyWW&#10;7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa+lFx&#10;mZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFbmUiY&#10;70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cyu/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7Tz7r&#10;nQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69nBN/&#10;gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3frtCuFO2lNriKEQVq8qAODhExiobyC+j6amy2CiTGl&#10;lECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+LGWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4k4SE&#10;UyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZrHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKGMybH&#10;i8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KTkln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+i1KF&#10;FZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nYpS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWFxpNN&#10;vQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOYUku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMAvKKx&#10;tYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvHnhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5cHv1&#10;xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/xGJ/&#10;dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qFoG4I&#10;vJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeCEi6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23ou5CJ&#10;z2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+PLmBf&#10;s5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1ssmR&#10;lVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXBjIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV2lNL&#10;qwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKFaojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNrqnCV&#10;wkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ixxdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCYo0bD&#10;osWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2tfXx7&#10;gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9otejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaBQmTh&#10;fS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPkfF+F&#10;hkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eKGku4&#10;fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksCfCyK&#10;bzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KNbTOv&#10;fR+HF+jadQW8e9KddZW2Drv/djevuqUkdvuplI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNNfMKI&#10;aOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJjOcn&#10;dFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOwFXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZhBF4&#10;G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6Cqcxc&#10;gheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmAOV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrBgNmL&#10;brWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2PgDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU9LQB&#10;f3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7KafqCa&#10;0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6jWJvj&#10;fdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKMOzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rkfUOm&#10;IYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQfvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2tTYSR&#10;fOemm285fS2f11oafYeYw0UhfgiRKzCTfq+IzthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4PgfIis&#10;WG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLvjOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5Q23R&#10;ht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzoheN/&#10;Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0WiQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmEkVdt&#10;hCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iSN6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaqg3yH&#10;w0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJhgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6LxEIf&#10;glCIeS7xgdOExsxbh76oablMhnqkNqW0hVegCZGshGKb7X15g5WX32lHgumTzlVdglSPnEGygdiL&#10;Fy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJg9qi33yygxedymikgnOYoFTZgd2TPUFXgXKNfi6A&#10;gRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5WgM6I&#10;GsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI5MO7&#10;lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8lMF/&#10;NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KIf6+i&#10;kW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyDilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58kGyP&#10;upxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDCh4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iYMZs8&#10;jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2Kdj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pCjPic&#10;6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHakYIba&#10;iqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKMNSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYtijmm&#10;B3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixFgs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWsF3MB&#10;iEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWIJ7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAsk6N4&#10;Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9sl2j&#10;j/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReGvKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzzjxmC&#10;n0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGqmSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGHLUr9&#10;i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGVdI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqFiwOJ&#10;ODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineMkTmw&#10;h++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmCh4SK&#10;+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyTkTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuMxCpj&#10;hKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpehHCH&#10;eKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+SKYy&#10;p8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/pr+F&#10;PZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXBlEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+NW5Vm&#10;ofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSmoT+S&#10;+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJiaYIRP&#10;nN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOLJzYIitmH9SichwGErKLPo+WllpOKoBehpIPUnFad&#10;tHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXvimeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj9XNd&#10;mEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguLbii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4l/Kk&#10;PmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2jF6w&#10;oBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5Wnxd8&#10;ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpihsImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCBPk7z&#10;mXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aLe4nJqvSJ23suplqIYmxZoceHG11inT+GA06SmKGF&#10;AUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI4UAT&#10;kyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOXkHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/qkn2J&#10;2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaMajKw&#10;jRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKvjLuK&#10;Mic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1GpxnvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmLbCdP&#10;h52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQBjUl+&#10;MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1ZtpWx730jGn518hTurmYt9TC9SkyN+VyRujGR/noyE&#10;um6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOAXUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxBuWyJ&#10;vn7VtAGINXE/roqG2mOOqQKFulXXo26E0EhfnbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQvn6C&#10;syqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOHmDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40sn+U&#10;8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztqlkeInC+2kC2GPCWfieSD9otFt3CejH3zsfebG3Bp&#10;rG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/q/Gc&#10;9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/ZjzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh2mKF&#10;pduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuKLyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tps6x1&#10;807crQd3GkKCpgt4fzbDnrR6DivKluV79SJFjrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6207Y&#10;q9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7DqrZ/&#10;kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEPw0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKDtEKF&#10;oreDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOOr3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJoc2G&#10;ZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJgzdK&#10;meaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdlmUOJ&#10;ly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGevs8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqLeS1Y&#10;kZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0SeHlstrLKZtE7JphWVckLPn12RPTeamGONEy14kT2J&#10;CCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17KDSv&#10;frt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQGfft+&#10;/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA5OEo&#10;cfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyLanSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+UcOif&#10;esqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OLdyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOqVclZ&#10;cT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneUfFzXeAaQGEdGebyLVjIZe62F490rb221GchKcJiv&#10;pbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5TbIR&#10;cT6ytpxccnmsGYakc+GljnEDdXCe8luadxiYAEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFhcN27&#10;Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0TprJ&#10;f0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD569TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4feJ8&#10;wYSefh58+29pfm19T1pRftF9skVmf11+NzEAgCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmEKINl&#10;fQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WAtNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIufAGJ&#10;1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eueaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2QLWxb&#10;e8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmmEryseR2iMKjSeW2eQpSDediaWoACemSWfWt3exCS&#10;nFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuzeHqrfafXeMemjJOOeTShlH8necucpmrBeoSXpVaY&#10;e1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0qqcIeEeurpK8eK+om35heUuijmoZehOcbVYYevGW&#10;BEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZfd+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZPEH/&#10;e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9zdpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGHg0N6&#10;vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ93C4n&#10;gjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWCnnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3egY6A&#10;g8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mfgX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaCHsMO&#10;gqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1gduh&#10;9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSIf8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2rm69Z&#10;gJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqVZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6mgCWw&#10;DZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4mJuK&#10;fzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4jUxy&#10;0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0DhlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6Q4U3&#10;iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQsiYWB&#10;S3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaitag5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH6XEa&#10;hz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3AshmSM&#10;aF4+hVuKT0yghFKIHTthg16FyCsggnODNrRaiw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaSAV2U&#10;hK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinanVaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0JhCmT&#10;Rku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CXZ0td&#10;gtKSCzqiggiMXirngVKGYrKIia65IaH6iDizn5DChsKts38phWynj22OhE6halwWg2GbMEsJgoGU&#10;xDprgcSOCyragROHH6tamcBvu5wjlytxCoxOlMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4Zjia&#10;iWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhIiIR9&#10;QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/+SkI&#10;hX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iGT2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJhN+B&#10;k6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC3Kcq&#10;lHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/k+Gj&#10;U5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZYiSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3SrpZaq&#10;kSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8kNeu&#10;1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0XrhoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vwo4D5&#10;nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBwm314&#10;jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/InCO&#10;l0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/VlkmE&#10;1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycPhqGBVJsins+PtIzhm56N+X4smICMSG8UlXOKo1/f&#10;kmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGCiZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9XkbKN&#10;3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6Sg0/p&#10;ji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGnRItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+OjcKS&#10;okFBisWORzOih9SJxCdihOGFQJk4nMSu2or/mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGVxkEQ&#10;inGQgjOLh46LISduhKCF35DurI5vBYO3qH5wQnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3Kk/l4&#10;GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97cjCI&#10;jmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt99mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCLjYh/&#10;MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbEnWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+BcSVR&#10;iDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWEh5+C&#10;PY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQl82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGDOo4t&#10;pySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQOkndky2NPDzXjwSKMzCPiueHHCXShriEEY3Xpr2j&#10;GYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmdkqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKqEoBq&#10;onKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkSTNzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhhsYNv&#10;2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zinmAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2eGur&#10;q753CF7Nps13x1HQobN4uET1nGt52Tislut7Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wtoqpp8&#10;zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6CjV4t&#10;pIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3Mo5qH&#10;BlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL81DL&#10;ncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCXnSqO&#10;A0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLesGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCRqkQR&#10;l5CORjh6kkKK5i3PjO+HhySth7SEWYKusBylgnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QMlv2Q&#10;yjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1yTPK&#10;nBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQBmth6&#10;yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8Uj7moGp87DQombV9oypV&#10;krl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmBD1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqYkc+A&#10;fiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKCSCLW&#10;ijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMjiayC&#10;oHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkogow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqDXXiO&#10;ug2bYW0itF2YamFzroGVUFWxqIOSNkocom6PND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7ubSh&#10;Jm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBtKsam&#10;c1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUXcWt4&#10;ibDGcuN5BZvkdE95koaUdb56NHEidz1661vMeNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+CUa9E&#10;cVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GAPUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2Sb+yK&#10;Y5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVaePiDODFEe1GBetOia0eYfcASbQiVxawKbr2TG5eM&#10;cHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqGWDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZUb4iY&#10;I4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCcejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWfnYC+&#10;cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+GItCIaO+37L0Garayd6jrbGisuZRxbiem3n/pcBSh&#10;DWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5imzWre&#10;cbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehlsJLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrqfPF0&#10;31bWfat20ELpfo95AC+af7d7mMpgeC92i7h9eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6QlYO&#10;fIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6e41/&#10;kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD00Em&#10;e/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Qto4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cpe02F&#10;kC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0EdZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqIVS4h&#10;fHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNicx3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30fAuF&#10;jcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SGpsKu&#10;cSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2jrmRddkydIVGid86WUz89eYWPJC2xe26HkL1ggntr&#10;Uqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPIgXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1G6vJ&#10;gId2AJpjgF922ohLgEZ3tnWygDt4omLugER5p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqMfwZ+&#10;xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWHhZfm&#10;faSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZarfIuO&#10;YITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mWJ4PS&#10;e9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyHYyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7exuZ&#10;93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoigZnBT&#10;euGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeGAbWheey3V6TmefyyKpN6efqsfYGkehSmjG/Cemug&#10;lF35evuaiEyWe6qURjuTfIuNsSuPfZOG169miztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdyI1yg&#10;hil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz6p9qiH906Y9dh4R13H6Uhp921G1Phch34VvjhQB5&#10;CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z95Uot&#10;g0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqFYI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmxgliC&#10;DTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaFvDjm&#10;gUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTikgLaG&#10;bymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnugZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiIoiml&#10;gDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmdHGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlymef9uF&#10;ZajEgwayF5lkgjytfYlFgWCoVXizgJii3GgegA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aGKaHl&#10;lBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1kppz&#10;AZM+kLV0CIRlju51C3TgjTp2GWTqi413P1TaieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7jZJJ&#10;j2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FIjhmD&#10;coJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+LI4GL&#10;i1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGEpDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Daio6Q&#10;vXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiXcnDe&#10;iFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuHiSfCghCD+JypjK+lHI51ixChtn+diWid9HBSh9GZ&#10;+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfIgbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2WfTGCB&#10;hfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0gkrJx&#10;lk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2r03v&#10;ju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18jdl8&#10;XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2AkT8N&#10;imGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7NiZGD&#10;njGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3axklmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSGojGV&#10;hoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGGhf6G&#10;gCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeqjrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCIIiYk&#10;g2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWby1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0gyWE&#10;9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7k4gS&#10;pVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYegpAp4&#10;8ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSASnrN&#10;n2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8nmOG&#10;r22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeNVG0V&#10;mkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+FbS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ysmZSR&#10;iV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6XIF90&#10;lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18rlSSY&#10;YlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTOhKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju301I&#10;nwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003nbt1&#10;gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wlrb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH158kES&#10;l9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0DplsZ+&#10;kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAApzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+CHzW3&#10;kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWKvmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWzkF6E&#10;RSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PGoXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yGpSu9&#10;ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvXipyG&#10;BSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCHKSOa&#10;hfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9ucEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/CjHJ7&#10;h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9DXEo&#10;t6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEHtkN8&#10;z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSDFGYm&#10;sEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYTr0+I&#10;NltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouNyFs+&#10;qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtCqLyQ&#10;wFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylrjOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyVMVBc&#10;oseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISGFyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTqcl5t&#10;nIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJfFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1MH+k&#10;cm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5wcPJ8&#10;82pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yDdmlO&#10;ceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCRe7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhMcOOI&#10;KFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6NalQz&#10;crKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOfcgyO&#10;ZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmSE0CX&#10;dKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/dECO&#10;jC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3FC3T&#10;fpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2Ofa98&#10;WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+SLwo&#10;bxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7bZ+O&#10;e6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWYU6jU&#10;bfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fobRae&#10;3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06TdciM7z0meBWI8Sypep2Ej7f3atermKc0bGeniJXB&#10;beGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQXzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUpbVyq&#10;fIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyVd0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFqiYIc&#10;fdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoETfDJz&#10;p2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrmf9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6fm6V&#10;e0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2FegOB&#10;Alwnet2AvEsVe9KAdzpefPiAMCquflR/264EdhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG1Vte&#10;eeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqweQWK&#10;UkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO2Emd&#10;eZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSjmYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3eRmO&#10;rjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtNdFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2RgjkL&#10;ekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdygsx2&#10;9ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfGglxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5+Shr&#10;geh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5b2afgL96L1ZagK17A0ZogKp75jbbgM185ChrgRZ+&#10;AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/oKF/&#10;fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCWfbKR&#10;s5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNmaUpGe&#10;fMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEGfCSf&#10;u4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRqfPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7OnNIGO&#10;e42i0XIae3meHmKNe6GZX1MXfASUjkQefIePnjWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3di2hp&#10;0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNyhcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJwrm5/&#10;iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2mh2t4&#10;X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+cV4S&#10;hS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18hAyD&#10;sU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRrhsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymIvE5a&#10;gnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03jgdCL&#10;GEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYyhHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaOvD+4&#10;gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+DgFmN&#10;tTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1zwC+c&#10;iLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+Vh6F5&#10;mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8MiRI&#10;hNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5hA5/&#10;MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXnifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WAfoit&#10;kA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBooglj0eT&#10;LXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfahrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOafnue&#10;jQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntGjJWe&#10;sm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrxhDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThmv2kk&#10;moJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9zqywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9mTJv&#10;QVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwkim15cyI4h198En82nTJzY3PxmoN0U2g6l8d1Tlv4&#10;lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtwk7B7&#10;tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLVhaR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A9k6z&#10;j9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWAO319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05NjvCF&#10;HkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0SmK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJSEIt&#10;i4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2WlXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHuiu2K&#10;mDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqNZTbD&#10;h+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNmPV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+kp9z&#10;jCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8toSRublP/nWpwREipmYNyQj10lXl0bjLdkU92vSkH&#10;jQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilCi/Z7&#10;myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNWmqJ6T0gtltx7BT06kv571jLujwR8vClwiv19wSFn&#10;hwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1hlV/&#10;/3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkevlMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyBBHKS&#10;ojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qHOjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZoZmS&#10;xWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzypj6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY1Wf9&#10;nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8ruhl&#10;qVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJry1XW&#10;qWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82ijB7&#10;9WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GSnjx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9ZGkk&#10;rvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF50DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjqraJ9&#10;OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmDY18A&#10;qHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17xp56I&#10;flUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCNyVUP&#10;onWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+FNyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUXodiQ&#10;iEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlmjIzC&#10;bplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4ufbIBw&#10;zHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4NneP&#10;bTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZSa6l/&#10;eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+FzmK8&#10;bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2HobGSJ&#10;50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiuX0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO5098&#10;bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGkjJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08HboKP&#10;LT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKSYj2R&#10;cf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4exZ1&#10;OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLechhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4iSwE&#10;fH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvge6Z9&#10;NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/FK+b&#10;ZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+EblyPcceDmEugdFWCujsXdyaBzyulekCAya5vZX6R&#10;f57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vVcMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia+Z4B&#10;ZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6NNEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1PZcCg&#10;540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pCcj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao/oyN&#10;Z0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQlDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4eO9m&#10;A3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiwfg11NSl9f6R5KadqdRFphJkfdf5rnoncduhtnnnh&#10;d99vlGleeOxxlVizehZzskhWe2B17ThafOR4ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jbdh12&#10;U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59Cmd0&#10;dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaUdJaD&#10;C1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKFbceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iIpVXS&#10;dU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VFdIWL&#10;gUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SPo0WS&#10;dgKMBjbdeGSINSlKewGENqClazyonJJCbLmk7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+dYqO&#10;yzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9xsTS5&#10;gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSAf954&#10;QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7Licd&#10;f+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scsfx9+&#10;ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9KegCBplBdeuaBTEHme+WA8TPufReAkic5fnWAKZa/&#10;dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/dUGT&#10;2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9YeSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGcD4g1&#10;dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+NpkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofBdJKg&#10;3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCpeVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFir3aI&#10;hmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4hKZs&#10;XmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutzIWc8&#10;go10gVlNgjt18UtLgf13eT26gc95GjC2gcR65SUBgdp83Iztge94cICigZ55LnPBgVB52GZqgQh6&#10;eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OAXlgc&#10;f5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1dsfpGF&#10;Lknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ7kmD&#10;femIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZfUyL&#10;qjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1sfLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO7jw3&#10;fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpiY2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7iDdx&#10;lC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvHjAFrrV9Firht31JliWtwJ0V/iCRylDkXht91Ji1K&#10;hbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRyCV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1QhJt6&#10;miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9ECNV&#10;gtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOHgiB/&#10;mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiAx39M&#10;h0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eHwUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7YhoyU&#10;J3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOLggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGbFHNl&#10;hSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/lzJi&#10;CGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVoxWJO&#10;k5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd03yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHCketw&#10;8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR22FXS&#10;jlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7jQd8&#10;/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aCEEmZ&#10;ig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSAd3SbkIaJympDjtSJC193jP2IDFRZixSG50k9iTaF&#10;wz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+Jkj4t&#10;hreHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4LhiWK&#10;fzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft4i/1&#10;j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAcjlt0&#10;nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVismaxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3sSdh&#10;ic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeViMV8&#10;QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+RSCp&#10;hRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKAFEM2j8R//DlojNN//DA8ieuACCfehxaAGyDthHCA&#10;MGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mBFWon&#10;mSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2HXjkVi12F6zA3iISEjigehd2DKyFSg3yB1GnvmKKS&#10;smCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8peGll9&#10;qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkvpyJm&#10;4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRsvE/F&#10;ocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09poBVz&#10;qUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASURixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ400YT&#10;mrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0mY1+&#10;ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSCTzz7&#10;lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzuk8yF&#10;LzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGINDR5&#10;jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EAcA1r&#10;209Gcw1veT3cdltzaC1xegp347VyX2plVKV+YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1xW06M&#10;cXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lxAZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3ScAp4&#10;bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8xTx5&#10;cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryCwX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZcgiA&#10;nSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6TYL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmDhyzM&#10;dh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQQ2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5daKD&#10;W6z7UyGg552cVwudso2aWsaaT30NXoiW22w8YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuEnqxz&#10;UkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuYmFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrcagxa&#10;rJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBkk5rd&#10;aTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplBZqZv&#10;64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REjec654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4oYiN&#10;Zu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/ZRmB&#10;D3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CIu3ac&#10;ZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2CzipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQZUqO&#10;E2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTyprd+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKUUGVr&#10;Z6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WEBKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1ZuyW&#10;HFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6lcZhajpEics1eH4LbdBhhinPEdXdk32Qodu5oPVRk&#10;eIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4dsNw&#10;x0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1vUQP&#10;d1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOCdih7&#10;nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/aTUB&#10;eAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaGm26mbFqFtF/jbryEylERcVmD5kKudC2DBDTRd0iC&#10;FShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3qazaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeEbShF&#10;ehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaRwV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJebGD&#10;cZZZYoqhbokZZOmea3suZyya92zJaYmXTF45bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+EWJKu&#10;eWFaiIZNedxeEHkien9hd2sqeztkzFyyfAtoL04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GXdpRj&#10;RIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02Jez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr44QV&#10;dRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLecu11&#10;lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9U3Tw&#10;cmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQNcPyE&#10;eWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82LIWX7&#10;cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeDjSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVtcHKP&#10;L1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZYe7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uUZ1eB&#10;cZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mDu4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUvgV5o&#10;IEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4JtY0dm&#10;f9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbpflF0&#10;sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJeqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5Cjof&#10;fb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7WWumeXV72F9Veg98RVLIesd8ukYTe659OzntfK19&#10;yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsAeBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA+S5Q&#10;fRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaIlF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5IfHWC&#10;syR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2UdteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2EfCSS&#10;faGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWRfFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSkfUyD&#10;KXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3KhuBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4T3qb&#10;h1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnEhQtp&#10;t29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9xNG5b&#10;gqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2OgPp5&#10;ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVygHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+AHmH7&#10;f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGNfluG&#10;AFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsytafzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqLolXp&#10;fWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeDiyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQfLSO&#10;jUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMVfwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRkNka5&#10;jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0iq5s&#10;fTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1xHzt8&#10;h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/BvgmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6hkp3&#10;ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97GTFc&#10;hBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9r1lohul9708theF+HkTshOF+VTrmg/F+ojFcgx9+&#10;/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjshdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaBgyiy&#10;gb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijDgSqC&#10;qyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5Ng0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD9iG4&#10;gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9jv0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4Hh/x4&#10;YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6HWSU&#10;lydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFwSjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQElRpt&#10;t1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYyitV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0M1qw&#10;kaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9kEt7&#10;OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWBAFDp&#10;jWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOAbiZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCbjI6F&#10;wUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZog32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OKhEdm&#10;id2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJIm2lj&#10;Jjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyliV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmatoBjmF&#10;liBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96FlproKJltVJenf1n5kohmxRqOEG4l9ZsvjlelGRv&#10;bTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoKnpZr1VHznARti0mvmTFvW0FwlhNxUjkxksJzcTE8&#10;j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6jhJ4&#10;+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFLmPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8Fyo6&#10;idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypciPh/&#10;YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0jelDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuBXyRK&#10;haWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36HU0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRjhSyC&#10;NB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlxuywH&#10;ePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1doTGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3d/J5&#10;Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7dqby&#10;Uj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ30lkUZxt5DUk6a856XTnlcN572Svedjd9iKVCT3d9&#10;QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG8ZWL&#10;UcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJT/uO&#10;14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfeaK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6XJIUh&#10;U02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJzzj5beaG6yu9dACD6aErSHCigZM3TXue94SgUkub&#10;XHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOddJ3UZ&#10;a3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8aLxo&#10;AmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kiljekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu52Ob&#10;aY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KWZ5h3&#10;B1Nfa214aESXb3554TZYc+V7hilveIl9W5poVxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt831Kq&#10;afh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+EaovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZaLaC&#10;GEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66GnUNu&#10;bGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCUInyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mba72I&#10;cDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymLTzV6&#10;cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupdPW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2eo1x&#10;8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wObkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91Jyb4&#10;fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+RuQlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcTe5h7&#10;U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvcbKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9Lo+t&#10;Xul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6PXMaB&#10;5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6KaYF7&#10;Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiFKT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDUXPqR&#10;EnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7Jb32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mYN3OQ&#10;X1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJwDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHndSld&#10;T2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/XfYVyESSBf9R3R4i5b09eBX01cNlhL3DlcmxkSmP1&#10;dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MHcb5t&#10;l1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTmfbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55zvlUs&#10;cd91WkgldFF3DjuadvF43S+kedV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRwcDx6&#10;mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/rkcc&#10;cbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaHaXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0aycLeD&#10;tDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dRZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eHZjqG&#10;c0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpOcrCI&#10;OC85dm+FoCWLejODGH7SenxVn3QEewFZfWibe7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRteyxX&#10;gHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixifxF1&#10;HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sId9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV36SLn&#10;f7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMhftN8&#10;13pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+V3lx&#10;bVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHixa7eE&#10;dG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFPdVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSLtW3N&#10;bFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6FsjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1ga2aR&#10;O2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYsdnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZZ19s&#10;gntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6vgAZj&#10;b1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxpnVMn&#10;fhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1fBtx&#10;nkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt29kcw&#10;ezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9edt8&#10;sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA9Twc&#10;egOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKISmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvPeTaE&#10;AzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQKc4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG7TJD&#10;eiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7JhpZt&#10;myYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXphypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw/SZN&#10;hIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaBgz93&#10;lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4goVwd0E+gk9yozeygil08C7MghJ3WSanghx57B/f&#10;gj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAqgWx9&#10;4WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/DWR2&#10;fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7fCiE&#10;31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcGfb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqLBVsP&#10;e8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6FFi6xfaaD6ickfniCtyDof1eBlF7jk4hU2VaekhVY&#10;k04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irLihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Zet013&#10;jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zrjD1n&#10;g0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1had3bB4mhKV68lyxi/toklSbiyBquExDih5s60PI&#10;iPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNLh0Fz&#10;8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4lTqm&#10;hOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpug8N9&#10;dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A5TJQ&#10;gjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiHSFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKggVqD&#10;TSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02LmlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVosSdF&#10;jW1tfCDvisxyihvSiH53mlQEmjxaakzemFNdp0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeFi7Vw&#10;lSFhiT909xxthyB5UlN9l79glExMlfxjWkTZk/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9zhSHC&#10;h9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBrUTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQhqZ5&#10;VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7Rh3F&#10;hAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4Wg1B+&#10;klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/eVFK&#10;jod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVERjX+D&#10;m0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5RhbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptPqpPk&#10;WilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JNVdpd&#10;MIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflmKIJt&#10;Vndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDWU1hw&#10;unJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4m3Ea&#10;VeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8U9eA&#10;QmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyroc82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG0WEP&#10;WDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2CiVvqL&#10;K1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5YoPHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6QA1H0&#10;XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1DdbbZm&#10;RUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojHXElc/3tbX81gj21bY2tkHl7iZztntVBMa05rbkIm&#10;b6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGPbfBz&#10;kjRGcw127ChleFd6ppIIUNJsEIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13qzQQ&#10;ceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPmcOh8&#10;+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/tyie&#10;diGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSirdZ2B&#10;hI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCCu4yi&#10;RHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+ZF1Q&#10;Y4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1UslcehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZMn8X&#10;YuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55rWz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2nX1Nk&#10;2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRsz3AT&#10;X8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7nXSt1&#10;42JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ82GGa&#10;X0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2DyXaSD&#10;FFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaRd9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWIp1Pr&#10;YUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOVYFeL&#10;skc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h/kVl&#10;dj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTkdAJr&#10;RzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v4zim&#10;dWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1rqGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhzc+R2&#10;zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaVY8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6WC2I&#10;duR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/dgh+&#10;hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyAtCSh&#10;eeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGGcE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6eXOB&#10;rXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1VZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiCinds&#10;cwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBiHT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXYbxhY&#10;vWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9WeH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3FggmqU&#10;bZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWlnapJq&#10;dV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQhd652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vxc14g&#10;apBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1waH95&#10;N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/NVJl&#10;aeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71HwaJOE&#10;M0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI20cu&#10;ayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Skfi1i&#10;JTowfy1m1TBVgEprvic4gZpxDh+AgwR2smtodx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7NnCTnu&#10;fQRrDzBKfnJvRydogBJz1h/sgb94ompAc6dfoGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jmaexJv&#10;LzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Adcj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdzMTAN&#10;e2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lvxlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2eht5&#10;GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8BifU&#10;e6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifnet5/&#10;TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXErebv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A+yFs&#10;fRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGLfLqB&#10;gGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2x2FD&#10;f2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhmtjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBDfB1e&#10;kFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSYf4xuySxagFxydiTigU92YR6+gkl6W19UeQ5lXlci&#10;ehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJykSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZOd5hu&#10;Bk3jeMFv80VGedxx6jylewZ0ADQXfE52NixCfaN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0IU1H&#10;ds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3dSh6&#10;skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/xkQZ&#10;dXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyAQCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPPdHiD&#10;0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAyfkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5dKzhx&#10;iKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF22Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQhlhm&#10;SDAShddqnii/hWZvICI1hRtz4hzthPF4p1aYhNVdSU87hNhgdUechLhjsz+ohHZnEzevhChqnC/q&#10;g+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1jr052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/gixx&#10;7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1Xyjo&#10;gPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjzf9J6&#10;iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ87iNE&#10;f6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNvfv9/&#10;lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6Azh8I&#10;f5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZh7R2&#10;503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJsi61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4p00U&#10;jfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4ixFh&#10;0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5nzkVT&#10;iBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TGhfFv&#10;lT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB03D3k&#10;hAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2Vgq96&#10;nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+5jcx&#10;gWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAAAAAD&#10;BCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAR&#10;EhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElK&#10;S0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKD&#10;hIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8&#10;vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T1&#10;9vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoa&#10;GxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxN&#10;T1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8&#10;vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp&#10;6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkK&#10;CwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4v&#10;MDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomL&#10;jpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX&#10;2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6&#10;+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2Vz6lW&#10;pcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Gamo/h&#10;mpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+jRUr9&#10;oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ezw7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G2pOd&#10;i96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L&#10;3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOesRoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6yroHF&#10;raqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqP&#10;n4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZIn8y3&#10;UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfXjKGH&#10;14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+pUde&#10;86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrdsua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqjhtSK&#10;o4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1Iqj&#10;htSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLFoayE&#10;yJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR&#10;iaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHESaex&#10;ul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTLjamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoio&#10;hs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc9rI7&#10;au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGye8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyHqobM&#10;h6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyH&#10;qobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+Ew5Ku&#10;hMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yH&#10;yYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqmeuma1&#10;mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6GxYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aG&#10;rofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8McqWtje&#10;IWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjDhrCI&#10;w4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD&#10;/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9BlpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1hbyI&#10;tIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4Sz&#10;iL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/ozh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWuli8J1&#10;qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1&#10;frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqjuJm2Y&#10;4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KDqnfC&#10;g6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq+r4c&#10;KNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1zneYc815mnLNe5txzH2b&#10;cMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1v&#10;y4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZBn/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttuh2/Z&#10;cYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+&#10;j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCw&#10;xZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFOZO+k&#10;T3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DXp4Gh&#10;1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV&#10;/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iYici1&#10;k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGF&#10;oNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmarxqVw&#10;s8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auSl9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y&#10;m4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/GoS3Pm&#10;q0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e2JaO&#10;ntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y/6Q4&#10;Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWwVZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmup4XP&#10;paGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmR&#10;lJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhlq8q9&#10;ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiOn5nbjJue2YybntmMm57ZjJue2YybntmMm57ZjJue&#10;2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDpskZ/&#10;4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKAwKmthcegqITNl6WF0o6hideHoJLZh6Gc2IehnNiH&#10;oZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3Kv+h&#10;RED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPYylSZysZipLy9brCytni5qrGAwaSthcebqYTMk6aE&#10;0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW&#10;gqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apEYPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7bbOr&#10;tXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04Ck&#10;ktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD5458dA&#10;geDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuuhMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/po/Q&#10;f6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+iQ0H/&#10;p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gdr8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyFyIeq&#10;h8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mO&#10;zX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaatXq8&#10;mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/&#10;q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMxfLrT&#10;P5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCNsYbBibCHw4aviMSCrorFgK6MxYCujMWArozFgK6M&#10;xYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//sTdK&#10;+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFnq5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWxicGD&#10;sYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGw&#10;jMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyxi7qB&#10;tIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8&#10;frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6swKv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbUSpCP&#10;zV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuIs3m7&#10;iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hotyegb&#10;Qbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0w4So&#10;c8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlz&#10;woap/7QkJezKFiPN5RMsufYbRqf6JluY7jVsjOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894l3HO&#10;ephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuE&#10;nGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp54GOA&#10;dN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XVgY9l&#10;1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8jRZD/&#10;M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2AX+B/&#10;gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B&#10;/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+&#10;h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPE&#10;k4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/&#10;mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyB&#10;m8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfegUmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLElYm2&#10;wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiw&#10;e6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRXhdyi&#10;YJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanKqn2p&#10;yqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/nE5K&#10;/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9wqMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaDmcy0&#10;gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/&#10;qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbvp0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1wZyH&#10;ur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM&#10;n4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+rV47X&#10;ql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozGtZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSnzZqE&#10;p82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ/6NK&#10;V/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2rcKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+ijp7S&#10;momi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6V&#10;h6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8t7il&#10;gb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCRi6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYum&#10;zpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4ncuFeS&#10;1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQps+M&#10;kKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZHVfur&#10;R2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzFu3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbSi5yi&#10;04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP&#10;/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhIeua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamxfL6f&#10;rIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wa&#10;pc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE2dRl&#10;iMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIupisyEp5LPgKac0ICjpc+AoabOgKGmzoChps6AoabO&#10;gKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6xQV/2&#10;uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Kop7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiWznuo&#10;os17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabN/6M2&#10;Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePWTW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqUsoXA&#10;jK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5&#10;q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BXlarH&#10;ZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrGeq2a&#10;xnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1XqzDpZ&#10;2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuwlMN6&#10;sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0Iv+j&#10;Pjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3hLeF&#10;uYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/&#10;erOTv3qzk796s5O//6YyIv+mOjT/sjM998AuQuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDIaaGM&#10;w3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQuXe3&#10;kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxasO0z&#10;bqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/Dfal8wYCresCCrHm/hK13voavdb6JsHO9jLFzvY2x&#10;c72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+zKivy&#10;xSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeAo3PG&#10;gqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOL&#10;p27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI5203GR&#10;c9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2Em2nMh5xozIicaMyInGjMiJxozIicaMyInGjMiJxo&#10;zIicaMyInGjMiJxozIicaMyInGjMiJxozIic/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FCaILq&#10;T3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWPYtWF&#10;j2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+39xIk&#10;p/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbuljdGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDhe39f&#10;4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3f&#10;g4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxsX+1w&#10;bV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljqf3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z&#10;WOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fc&#10;lnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWH&#10;lLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS&#10;1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTD&#10;hJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7&#10;nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71&#10;nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5&#10;q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/504&#10;Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XDhZe4&#10;woKausF/nrvAfaK9v3unvr95rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62&#10;ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phzm9CV&#10;faTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDAsHqw&#10;wLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3olNp&#10;7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJscSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6rcSt&#10;e67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543Gv+b&#10;RC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLfo2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7voaW&#10;v7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D&#10;pH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BMTf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOhcZ/O&#10;nXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTHsICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+uw59/&#10;rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m8apR&#10;c+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZhrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqcgazG&#10;m4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+cRC7/&#10;nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQwayM&#10;lsaniZ3Io4emypuDqMuYg6vHloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloSt&#10;xZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbRsXWe&#10;xqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuky5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKHrMWS&#10;h6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BMb+y0&#10;UHnmuFaD4btei9q7apLNtHOewat5qrekf7SunYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrIjoqs&#10;xo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/nkc+&#10;/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFehtbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqYj8aU&#10;lpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqO&#10;rMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCduLJ1&#10;qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZqMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG&#10;hpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/BTXDl&#10;yVZ13M5keszGaY2+vm6csrZ0qKewebKeq366laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpirxoKY&#10;q8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9/6hC&#10;SP+vQVP/tkJd975GZezHTWvj0lht1tNhesfKZ4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOCqJDG&#10;faeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9&#10;nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJwppu8&#10;dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6at&#10;xXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU31Fs&#10;xtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eDuYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKwrcJy&#10;sK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6Q/26&#10;OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+fzGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7ebSQ&#10;vHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+&#10;/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrCeaqF&#10;v36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3&#10;oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5n9tO&#10;h5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRvupq0&#10;b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7YKy3M&#10;5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qYgstznX7IeKF6xnykd8SApnXDg6hzwoapccGJq2/A&#10;jaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt/6Uv&#10;Gv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0y3uc&#10;csp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVo&#10;xZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBYgH3c&#10;ZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zpz4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6aZM2O&#10;mmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh/y1O&#10;lPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1whGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHWhY1g&#10;1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkWDdTS&#10;CwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8YeN5&#10;fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB&#10;W9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGbyZGhi&#10;8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63txWOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumEc1bp&#10;hHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1Bef9K&#10;SXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS9H5k&#10;UfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+VQyX/&#10;klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5&#10;oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc&#10;0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2V&#10;aHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3&#10;/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3J&#10;d6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQ&#10;oc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnl&#10;knKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3/5dT&#10;Rf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqNhJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7Id6Wv&#10;yHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/&#10;dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeOo82D&#10;k6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4&#10;tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbnmmeC&#10;4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6bsMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5triy&#10;eba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tNQ/+f&#10;UFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3wniu&#10;ucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5&#10;/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNVaPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yMjKnJ&#10;h5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7&#10;tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF5946Jm&#10;h92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqjfbS6&#10;o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+jS07/&#10;pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2svqx8&#10;sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7/5kz&#10;FP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOrVG7trFp55qxgguCqaYvapnOUz598ncaXg6i+kIqw&#10;uIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICyvZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7ua&#10;gbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFef9+w&#10;aIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbumh52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8lYOz&#10;vJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/q0lW&#10;/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiIrMKT&#10;ha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5ozFP+Z&#10;Qib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjruVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKvpZeJ&#10;tp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9&#10;jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6REP/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+aYDG&#10;tW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2yvYiN&#10;sr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS+rdI&#10;WvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uqeKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKClq/C&#10;g5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+aQSb/&#10;n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aCtIyi&#10;ibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ay&#10;vn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22wWqM&#10;qrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaWvneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqdsr56&#10;nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZETebS&#10;T03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9caqz&#10;vHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/pDww&#10;/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7hLFz&#10;uou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2v&#10;tbltr7W5/54yFP+dPiX/pzku/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKIlNBo&#10;k4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28mLJru6Gzarutsme6trRnura0Z7q2tGe6trRnura0&#10;Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58yFP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8boQlK5&#10;5UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXefeMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+lrWi/&#10;rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo+7wt&#10;K+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFux4ej&#10;a8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahl&#10;w6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dqjXbT&#10;cZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6hYsie&#10;oWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS8UZp&#10;iOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17PmZhe&#10;z5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YVFrv0&#10;ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGIYNqE&#10;iV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSN&#10;/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTnb3di&#10;5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjg&#10;j4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG95QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRacPha&#10;X2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT6Yt0&#10;U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/Jy2I&#10;/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2RbW/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7Y1L0&#10;fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmvcsG&#10;AK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS/21S&#10;UP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK&#10;/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SF&#10;hIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU&#10;/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HR&#10;bLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+M&#10;Ph3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOg&#10;m9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbg&#10;gIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNi&#10;YPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi&#10;0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+NPh3/&#10;jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSgndNy&#10;pZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/E&#10;pMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+YVEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIffhYeO&#10;24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+vpc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71xwqe9&#10;ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppbXveY&#10;YWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprUe5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gpw3HB&#10;qbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/kkot&#10;/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVtfOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851o6bN&#10;cqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1&#10;vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N24qG&#10;lNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZxvq2+dL2utnW9rrB2va6sd72urHe9rqx3va6sd72u&#10;rHe9rqx3va6sd72urHe9rqx3va6sd72u/5AtDv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqhWWXz&#10;oF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKhz3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7sKp4&#10;u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs/5xI&#10;N/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9eaav&#10;uXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gi&#10;e7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9kMuR&#10;hJrEioyivoSTqLiAmq20fKKwsHqrs615tbSoerm0pHu5tKB9ubOdfbqznX26s519urOdfbqznX26&#10;s519urOdfbqznX26s519urOdfbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17yrFlo&#10;6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQqbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/ubSZ&#10;gLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59ENf+k&#10;RUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyyoIKk&#10;tZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmz&#10;/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mcfJmx&#10;loOiqpGKqaOMka6eiZmymYehtZaFq7eThba3kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5tJCF&#10;ubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd4b1g&#10;ZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWLiLm0&#10;i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+pQTz/&#10;r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yBuKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGctYiP&#10;preFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1/5Qs&#10;Dv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpigo3yh&#10;mJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWC&#10;kLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pcXsbC&#10;Y3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yEn4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0fJW5&#10;tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9uD88&#10;8cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLltip20cpWUr3iei6t+pYSohap9poyveKSVsnSjn7Rx&#10;o6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz/5YsDv+X&#10;PB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnachLN8&#10;on2wg6h3roqscq2Tr26snbFrrKiyaa22smyou7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux&#10;b6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPRXmum&#10;y2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29rmit&#10;va5orb2uaK29rmitva5orb2uaK29rmitva5orb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp3N0+&#10;KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdgw6ao&#10;X8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp/5ksDv+gNRr/&#10;qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQq+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5lGvO&#10;gJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9cyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjD&#10;olzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G41h4&#10;feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvNt5pb&#10;zbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0OKrw&#10;PEmd70RXke5LY4btUm196Ft1deNifHDga4Fr3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WRWtOc&#10;klnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0whcM&#10;1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZNYn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHffYJf&#10;3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZ&#10;o4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9qaO1l&#10;bmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljjiHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T4Zx/&#10;U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EVA9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/QEh9&#10;/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBpWu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuMcVHq&#10;kXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkFqP8U&#10;Epv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS9nlh&#10;UfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM&#10;85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9jTlT/&#10;aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpYR/2K&#10;WEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh/0o3&#10;W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/gElC&#10;/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pPMf+O&#10;Vj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mix&#10;kN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXi&#10;b52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6&#10;cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/&#10;j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1n&#10;t5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4Io&#10;Cf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4ficJ2K&#10;4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp0JTL&#10;adCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1cO2B&#10;f3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6XxGvN&#10;l8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/llZH&#10;/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuMheJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9hovZjY&#10;Z8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4UoCf+F&#10;ORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP3HGf&#10;k9puppbYbK6Y12q2mtZowZvTacubymvLm8Jtypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24b8qd&#10;uG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6NdHbp&#10;h35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHIn7Jx&#10;yJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D/51U&#10;Tv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DDbseg&#10;u2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+HORf/&#10;kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZmMl0&#10;oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXF&#10;o6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDhlnR5&#10;2pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4xKWh&#10;eMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VOSPun&#10;VFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCopHfC&#10;qKF5wqedesOnm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/lUAh&#10;/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tfYOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+ClaCq&#10;fp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKoln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9&#10;wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51xZ11&#10;gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiSgMKo&#10;koDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4knCf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKxT0np&#10;tVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGUqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/q46D&#10;wKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g/6E+&#10;KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCWjJWl&#10;kYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiI&#10;hsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI297RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhvf6yi&#10;dYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuDjK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGpg4rB&#10;qYOKwamDisGpg4rBqYOKwamDisGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzix1VA&#10;08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuRwKt9&#10;j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6Jf+t&#10;Oyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2jfZuW&#10;p3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8Ko&#10;/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJCLuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuycIaS&#10;rXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKipbaC1qW2gwahwm8KncpnCp3KZwqdymcKncpnCp3KZ&#10;wqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48w85W&#10;TrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyugZp1rIiecKuRomupm6RoqaamZqmzpmaqw6VppMSl&#10;a6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64MiDw&#10;xTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFrmMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQnWW0&#10;mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai/5Am&#10;Cf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319xnGF&#10;dcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23yp1d&#10;t8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBOTJ7d&#10;VlmS2l1liNZjb37Uanh20nB/btB3hWjPf4ljzoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CUV8XP&#10;lVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN5CcT&#10;wes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBfbnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZmIpW&#10;2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ckCf+p&#10;Jgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1YeZ0&#10;eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E&#10;Ud2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1U1pz&#10;9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOwfE7j&#10;sHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccgmv0y&#10;Lo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q7Y9u&#10;TuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzDCAC/&#10;0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpxXFP5&#10;dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ85plSPOeZkjznmZI855mSPOeZkjznmZI855mSPOe&#10;ZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc/1pJ&#10;WP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8lllE&#10;/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZvb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84JW7/&#10;Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35IQv+C&#10;SUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW9woC&#10;i/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/aThB&#10;/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/&#10;hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyT&#10;cu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/&#10;fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe&#10;1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BK&#10;J/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq99&#10;6WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HU&#10;Y9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2Sc+5r&#10;mXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHnYMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2Dz2Td&#10;g89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/gmxa&#10;+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576WekfuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i2YXT&#10;ZNyFzGXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hHJv+N&#10;TjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nzdoVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE5GO3&#10;heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJ&#10;/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5FaRf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutwk3vp&#10;bZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnWjL5p&#10;1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY/Ihr&#10;YfeCdGnyfH9w7neIdutzkXzob5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3AadSO&#10;umrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+WSi7/&#10;l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7jdZl&#10;x47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR/3sj&#10;Bv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33cdZOD&#10;13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv0ZOr&#10;b9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8ZhjW+uT&#10;a2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43Eb6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+WpnHP&#10;laVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/n0k0&#10;/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNvtpix&#10;b8KYrXDNmKhyzZikc82YoHTOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X/30jBv9/&#10;MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiFun+P&#10;i7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZd82Y&#10;mXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNylZlrQ&#10;nW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuVpHmkmaF3rZued7mcnHfInJl4ypyXecublXrMmpR6&#10;zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu+6lJ&#10;NfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mTen2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyWe7ad&#10;lHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+EMRD/&#10;kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyGjKCI&#10;jZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6LgMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDL&#10;m4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjBqGhm&#10;t6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWEy5uF&#10;hMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NELOm6&#10;SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2ff4q7&#10;n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//mTUV&#10;/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1WRsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6XhpCI&#10;lY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqdeozLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uM&#10;y5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNjqK5p&#10;b5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeXnZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1kcua&#10;dZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODNRR/R&#10;y0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SAiKd6h4GkgY17oomSdaCRlnCem5ltnaabap2znGme&#10;w5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR/6ky&#10;Ff2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLEWVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0qoeQ&#10;b6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DNmGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdo&#10;n82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFkaIu9&#10;anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCUYajQ&#10;lGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm920cs&#10;sdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9vo5X&#10;vtSOWbbTj1q005BatNOQWrTTkFq005BatNOQWrTTkFq005BatNOQ/4ghBv+cJwj/qicK/LghCenK&#10;GwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+XsqN&#10;glrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJ&#10;/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTdZWRs&#10;22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDgf1HQ&#10;4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1j+pJ&#10;QYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvnemxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK58N2&#10;Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvyEQSv&#10;8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQafNcVmPzY1pd82leWfNwYVXzd2NS839mT/KHZ03w&#10;j2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu/6cP&#10;ANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX/mhW&#10;VP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZYUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0tWRD&#10;9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYArNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9KOWf/&#10;Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5XQP2m&#10;WED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK/ygT&#10;gf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/fkdB&#10;/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wDAKnL&#10;AgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1RP9l&#10;NkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42/5U+&#10;Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8RAnz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/RiFI&#10;/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2crOf9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+IMDH/&#10;ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pd&#10;Pf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv&#10;8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9pMgr/&#10;bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZc&#10;rWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9aItf&#10;+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd6HHY&#10;Xuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4BaPP98&#10;YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z7lnd&#10;c+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/czsU&#10;/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/JfrHHx&#10;XbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V10WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph&#10;5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi+WqN&#10;Z/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5bx3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rEY+N6&#10;xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24iBP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+IXEP/&#10;g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/hetJh&#10;43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT/4Y+&#10;HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjmYbJ6&#10;5GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3&#10;Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eDaOdy&#10;jG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DRYtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2DsGnd&#10;g7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36k11G&#10;845kT+6Ia1jognVg43x/aN53iW7ZcpF0026ZedBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo24Wz&#10;aduFrmvbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486Gf+W&#10;QyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWCvmqt&#10;hbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qH&#10;/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqBgW/F&#10;fIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+KrGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZiZ1x&#10;2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY85KBc&#10;RdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2cc9aM&#10;mnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+dPxz/&#10;oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJfat9kYKmeZmGonehip91&#10;q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL/3Mg&#10;BP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+vin92&#10;qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjBkJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx71oyM&#10;e9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5XPsun&#10;X03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOPiH7U&#10;jod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8qT0c&#10;8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1sZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mDoo6G&#10;gq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3UfBP+C&#10;Jgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1mJN+&#10;fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19hdWN&#10;fYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72xW0qz&#10;q2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouGgZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovUj3iJ&#10;1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT6Lw6&#10;E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZymbWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41yk6aP&#10;b5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+JIgf/&#10;mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYnv79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4eICi&#10;f356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5nm9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaMbJTW&#10;jGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCvizKgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWju11S&#10;mbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWNhWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc2Ipl&#10;nNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUnBcvT&#10;NxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSBt25sebR0cnOye3htsIN9aK+LgWOulYRfraCGXa2t&#10;h1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/pSYF&#10;/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBLMaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8enNn&#10;u4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+BVrbegliw3YJYr92CWK/dgliv3YJYr92CWK/dgliv&#10;3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhIg89e&#10;UnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnGlHZWxZ94U8aseVLGu3pRx895UcTjelO84nxTvOJ8&#10;U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7kNBOk&#10;4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12taZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNStb07V&#10;vHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkAy8YI&#10;AMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPmTjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW44Bf&#10;U+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK&#10;3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9aRmHv&#10;YEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hgQfPo&#10;YEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB+UAm&#10;ePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+plQ9&#10;/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYHAJv9&#10;EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VDQ/98&#10;RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lL&#10;vrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/WjFI&#10;/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+qPzP/&#10;qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcXWP8+&#10;G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw/48w&#10;Lv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/EgJq&#10;/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9lHzD/&#10;aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak/2Al&#10;BP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/V6VY&#10;/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW8l/k&#10;VvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4R/9h&#10;g03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g61Tv&#10;YOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//dVAo&#10;/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12UVf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxTyWH6&#10;UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2IlBP9d&#10;Lwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc/lip&#10;Xv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbTWvBm&#10;01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9oe07/&#10;ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lruZ9Fb&#10;72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom/39S&#10;MP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jxVd1o&#10;7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9hLQb/&#10;cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+jZPBd&#10;q2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxvvmDs&#10;b75g7G++YOxv/2UjBP9kKwb/czAM/342E/+FPxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70cXtV&#10;8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi6XK2&#10;Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41OK/+M&#10;VTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDhapNk3WabaNpko2vWYqxu02C1cNBfv3HOX81yy1/i&#10;c8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/eiwK&#10;/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68IlhQuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxon27J&#10;Zqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho&#10;5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ1X15&#10;Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrlntHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmha+R5&#10;oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/SbTyrs&#10;mVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZovXSObbhxlnK1bp11sWymeK5rr3usart8qmnKfahq&#10;4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43uabuN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ/48y&#10;Dv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOsc5p3&#10;qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx4nyU&#10;ceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xwWbiH&#10;d2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6acrOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9j3Th&#10;fY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/gqk0l&#10;1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52zoKN&#10;d96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+injgfop44H6KeOB+/2ogA/94HwT/iSYH/5YwC/+f&#10;Nw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4kn6Z&#10;fI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV734CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B/&#10;/2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iUcGCh&#10;j3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7gf4B+&#10;4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYix65Q&#10;Mb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4hd2D&#10;eYTegXqD34B6guB/eoLgf3qC4H96guB/eoLgf3qC4H96guB//20fA/9+GwP/jyQF/50sB/6mMAnw&#10;rjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2RfHuL&#10;m393iqWCdImyg3KJwoNyitqDc4negXSH34B1huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB//28e&#10;A/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XANhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2RnnFl&#10;ipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL4H9w&#10;i+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpMLa61&#10;VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGAZpbf&#10;f2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPkvh4C&#10;18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmihlHlk&#10;oJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gYAv+L&#10;FwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2tdeLFy&#10;ZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqpuXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5HldoeR5&#10;XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEUANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzITzOR&#10;xFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39pYbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7XkdFSw&#10;53VWrOd1VqzndVas53VWrOd1VqzndVas53VWrOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goAv9kZ&#10;AbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhVwZxr&#10;UsGobFDBt21PwsptT8LkbE+97G5QuexvULnsb1C57G9QuexvULnsb1C57G9Quexv/4kQAf+dDgDa&#10;rwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkSlt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFvUmDQ&#10;dlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJmS8jy&#10;ZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnMCACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip34lAz&#10;b+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+GU0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff8FlG&#10;3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0gBZLt&#10;Lg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZORe2h&#10;UEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2vAMA&#10;q8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034bz1K&#10;+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FIO/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzjSTn8&#10;40k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00mVv9T&#10;KlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z/8o/&#10;M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/LQxm&#10;/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+KLzH/&#10;lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAAg+AA&#10;AH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02/2Qe&#10;NP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyYl&#10;/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xICXP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9CDjj/&#10;Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZHf+X&#10;GR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//Xm41&#10;/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02uS/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I8lD8&#10;SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7Dv9n&#10;RBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP/0vF&#10;UP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS&#10;/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pUJ/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9SnUr/&#10;UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6VeBS&#10;+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2/2Fx&#10;PP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXwT/dV&#10;6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9xPhX/&#10;c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDAVvpP&#10;y1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha/1km&#10;A/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5WZ1S&#10;+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLmWulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ+F3H&#10;Wfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29nPPxq&#10;ckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/VfzFn2&#10;YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/gUMa&#10;/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiDTepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZwF/a&#10;Wc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wkA/9j&#10;JgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX2WOZ&#10;WtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8WeuYvFn&#10;rmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34uCv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+Zz7g&#10;eHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Njw2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lvaqtj&#10;72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8GmmZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U/ZFF&#10;G/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqzY7tr&#10;sWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2jua59o7mufaO5rn2jua59o7mufaO5r/18jA/9rIAP/&#10;eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGLYLVu&#10;kmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1tmGvt&#10;bZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnIiWdE&#10;wYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt63CS&#10;buxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+Eeeg&#10;RBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69ylW+8&#10;c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/gB8D&#10;/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5RKsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98iGWb&#10;eZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0iXToc4h16XKHdepxh3XqcId16nCHdepwh3XqcId1&#10;6nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBCsJBo&#10;S6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOCeOpx&#10;gnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cdA/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyuNwzP&#10;qkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3RamIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yzdX18&#10;w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC/5Uj&#10;A/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJh4hp&#10;hIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/6nF4&#10;f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1jSJqZ&#10;aVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOlyc4Tq&#10;cXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnCtD4X&#10;uLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqMu3Vp&#10;jc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54aAfCr&#10;GwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFmcpeK&#10;am6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBnjupw&#10;/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEbAcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qrZEyD&#10;qGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxuYJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXsb2GV&#10;7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgRp79E&#10;Hp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCrdltrqn1gZqiGZGKnj2depppqW6WmbFiltW1Xpsdt&#10;V6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24CQDH&#10;xAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKEX1yx&#10;jmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo/4IO&#10;AP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJTEUA&#10;AwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bfv3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVgTb3g&#10;X0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk229WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACyywgA&#10;q9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LKjVJP&#10;yphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EEANSi&#10;AgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3Xdtr&#10;O1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D2PtP&#10;Q9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0DAKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPoRBtr&#10;6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrNREDq&#10;5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoAifEa&#10;AYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bzVydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB9Y43&#10;PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfsPDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGzAACk&#10;vwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAKZfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9hJUX/&#10;ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9YyMf/W&#10;MjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P/0MT&#10;Sv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/ryYq&#10;/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74nprYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8WAlv/&#10;HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IWKv96&#10;Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+1wAA&#10;cOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/Tgkp&#10;/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30OG/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+bEBj/&#10;mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82/0eZ&#10;Of9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0Rv9C&#10;70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9aXiT/&#10;V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0PsQ/9D&#10;9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF/1k0&#10;CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/R7tC&#10;/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL/0fl&#10;S/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CRPP9O&#10;mj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J3k3/&#10;St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/YmEr&#10;/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL8Ent&#10;TPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2UtB/9s&#10;OA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ8VC5&#10;Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJU/9Q&#10;/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJGv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBbjkPu&#10;WZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/U79X&#10;/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo9m9h&#10;L/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Zok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PLVvZV&#10;xlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97Mgr/&#10;fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI74Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqtVMlZ&#10;tlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qwXftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ/1Yk&#10;A/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWFSRvuglEi531aKuF4ZDLcc2461G53QdBqgEfMZolM&#10;yGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh+Vyl&#10;YflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRXJtl+&#10;YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetfp2H3&#10;X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9jTQJ&#10;85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hvQr50eEi5cYBOtW6IUrJrj1avaZdarGefXKllqF+m&#10;ZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10fAv9q&#10;GgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxOrnKE&#10;U6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJloy2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQa/Vh&#10;kGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4UfAv+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSNWC69&#10;h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBbm2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3xZYxu&#10;82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKKbvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE554x&#10;Bd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuCbkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKOcahl&#10;i3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9xFQH/&#10;fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AUw5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7U5Z9&#10;gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNkf3Xz&#10;ZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmXHgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuulFs2&#10;p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp68mZ6&#10;efJlennzZHp582R6efNkennzZHp582R6efNk/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sfAc6q&#10;LwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWWjG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fmd36s&#10;aHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV882R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/hxQA&#10;/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVGHa2hUCmlnFgznphfPJeUZkSQkW1Li450UYaMe1aB&#10;iYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tpbYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHzZHCB&#10;82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYymZ1e&#10;O5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKMkmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZph/Nl&#10;aobzZGqG82RqhvNkaobzZGqG82RqhvNk/24SAf9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0KQS2&#10;sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlIgJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCmZWOQ&#10;tGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A3p8J&#10;ANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6vSiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFwnXxV&#10;a5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5jeY1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T9WJe&#10;k/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcAvbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBYNICu&#10;Xzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpdopZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/dfV5z3&#10;X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGkwTAI&#10;mr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJqRGixcUlksHlNX66BUVutilRYrZVXVKyhWVKsr1tQ&#10;rMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsFALy0&#10;BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmBw00jesFULHO/WzNtvmI5Z7xpPmK7cENeundHWrmA&#10;S1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu37VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZKs/5W&#10;+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0IAJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzKWi1m&#10;yWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/TkXC&#10;/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQCgNoy&#10;CHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE1L9B&#10;Q9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7DAgCU&#10;zQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UVYeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8MEjj&#10;hjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4xqEA&#10;ALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ71ke&#10;TO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx8y82&#10;8fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAAksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gvBlr5&#10;OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQkMf+x&#10;JTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw8ggA&#10;aP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/bxUw&#10;/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7ocJv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQAAJO/&#10;AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YIM/9M&#10;CDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd/7ER&#10;Hf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AAAF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/JwM1&#10;/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wGIv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+DCBP/&#10;jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO/1BS&#10;Ff9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/O98z&#10;/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//NfU//zX1P/819T//NfU//zX1P/81/0MsA/9EMAT/&#10;SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0CsMf8/&#10;szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf838EH/&#10;N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/SIgs&#10;/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB/zfy&#10;Qf847EP/OepE/znqRP856kT/OepE/znqRP85/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tNFf9Y&#10;Vxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5+UPi&#10;OfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/VCkE&#10;/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1drJv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJqjj4&#10;SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/QNhK&#10;/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v+FOH&#10;M/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexLvj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LUTP9D&#10;zU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9qThn+&#10;Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ56FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/YQdlP&#10;6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD/2gm&#10;A/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DYVKZC&#10;1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV/0q2&#10;Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5NdZg&#10;gjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknEVrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9Nrln/&#10;TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHpekwY&#10;4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCNQ8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ1U+x&#10;WupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3UgAv98&#10;JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfLcmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhLsl+f&#10;Ta9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1KbYP9S&#10;/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7YkyBuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lvdD21&#10;bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5UoWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/VJRk&#10;/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEERy4dN&#10;G8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiUZdtY&#10;kmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2IHQHv&#10;jiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4usX1mNqx5bjyndnVCo3N9R59whEucboxOmGyUUpVr&#10;nVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJa/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W/14X&#10;Af9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOYLwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyhenJC&#10;nXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv/VeC&#10;b/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNHGLSO&#10;USOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxcfXLn&#10;W31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDjmhIA&#10;1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopfM5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+&#10;d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QSAf9z&#10;EAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxAjYVz&#10;RYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6tlxxesdccXriXHF781pxe/tZcnr8WHJ6/FhyevxY&#10;cnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaeaTB+g&#10;l1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9NeoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4DfXGuA&#10;8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/FhtfvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkAx6gS&#10;AL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRth5lX&#10;aoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97DADy&#10;iQkA2ZUGAM+eCADJpggAwasQALirIgKvqjIIpqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZtQXiU&#10;dEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1XYYn9&#10;V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqiBgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqRp08j&#10;iaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiBTGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU7FdZ&#10;k/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MMAKu1&#10;HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJPWJ6e&#10;Uladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQlgIA&#10;xqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGatbjxi&#10;q3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/T06k&#10;/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCrtQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZdbxQ&#10;IW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhIsfZJ&#10;SLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYAAM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJEACK&#10;ySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0nXsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCbPkfA&#10;qD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAAra4A&#10;AKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdRznEq&#10;Tc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L/zk+&#10;y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMAgs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5ID1ne&#10;UBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD3ownQd6YKT/epio+37UqPeDIKj3f4yo83fErO9z7&#10;LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGnAACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp6BsB&#10;Y+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepbFUbqYhdE62oZQetyGz/rex0864YeOuyRIDjsniE3&#10;7awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gjNOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEAAIDL&#10;AAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MROvhq&#10;Ezf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr++sb&#10;qKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/QQY7&#10;/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IMKv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/KEiL/&#10;0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACBxwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYAQ/8e&#10;AT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb/4UI&#10;Gv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjjAABN&#10;8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUBLP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9JAxn/&#10;TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF/zkv&#10;Av88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/N6Uj&#10;/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2/yj6&#10;Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0JzGv8/&#10;fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco+zj+&#10;J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/TUEI&#10;/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87xCn/&#10;O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwtAv9E&#10;KQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n/0Cj&#10;KP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDnP/8w&#10;5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9NdCD/&#10;Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8MORC&#10;/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH/15D&#10;DP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDnR8Uw&#10;5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9PIAL/&#10;Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6YL+JN&#10;oDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQS/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87wUz/&#10;O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDkW3El&#10;4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+qN85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O/z28&#10;Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4B/Jv&#10;QgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/NWYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+vVLD&#10;P7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/ZBgB&#10;/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9TF9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71akTq6&#10;WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/RKJY&#10;/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMmwWhs&#10;LL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/EedW/9H&#10;m1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6CMwTT&#10;f0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60SZtd&#10;wkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA/3cV&#10;APt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6fZoxB&#10;nGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk/0mL&#10;ZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdiK6d0&#10;ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiPZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9LhWj/&#10;S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9oDwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLCjDgJ&#10;uohEErOETxusf1gjp3xgK6F4aDGddW82mXN2O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNpt06B&#10;achPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9Lf2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4ANAOqI&#10;DQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqohFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JCiHKL&#10;RoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5b/9L&#10;/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeBYy+S&#10;fmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/THRz&#10;/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIGrZM/&#10;D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBvdsFQ&#10;bnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQBwDK&#10;lwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAflI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICERXR/&#10;jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9pfPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M/2YK&#10;AP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyEjmQy&#10;f4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA/0tk&#10;gP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEAz48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5C5ie&#10;QxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpxjnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpOXIjO&#10;Tl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5oAMA&#10;saYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9SIX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOThkNg&#10;kZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dKV47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EBAOCA&#10;AADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCbrCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4rbqFl&#10;MGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZp0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dRlv9H&#10;UZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sBALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWxPAx+&#10;r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPIQ0yj&#10;5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RLoP9E430AAM+LAADClgAAt58AAK2mAACjrQAAmbUA&#10;AJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVPr4s4&#10;TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeRAAC7&#10;nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75fIFe9&#10;ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRDu7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83QLf/&#10;N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJywAACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANmyzwH&#10;YctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J4So+&#10;x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8uxJMAALafAACppgAAna4AAJK3AACGvwAAe8cDAHDP&#10;BwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ2FINTdhaEErXYhNH12kWRddyGELXfBpA2IccPdiT&#10;HjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACfrAAA&#10;k7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMbAFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLlXAxA&#10;5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gXMui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8GDHl&#10;/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABvzgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8CRfA4&#10;A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPzbQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo9s4R&#10;J/fmESf18REn9fERJ/XxESf18REn9fERo6gAAJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7wBwBK&#10;+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8DMv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92ByP/&#10;gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAAb80A&#10;AGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj/0gC&#10;IP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/vAUR&#10;/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAAPvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8iACL/&#10;JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5IDB/+d&#10;Awb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/NmgN&#10;/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u6xr/&#10;LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4wA/8/&#10;NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa/zG6&#10;G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71Mf8e&#10;/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83lhn/&#10;Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/IO80&#10;/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P/0Jq&#10;Ev9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/vOfAf&#10;7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9PLwP/&#10;UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6xIfA+&#10;uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o/z8j&#10;Af9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7sRZIg&#10;60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B/yzO&#10;Qf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRdE+1R&#10;aBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wqyUb3&#10;LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/Yi0D&#10;/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lKrSzH&#10;SrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oaAf9S&#10;FQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAblZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMnxVKL&#10;KsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dOyjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zarT/82&#10;q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1kWhfI&#10;YGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQxtFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1LtOaVT&#10;+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A5nQm&#10;Ad10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdgcSe0XnkrsVyALq5biDGsWY8zqliXNadXnzelV6g5&#10;o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9cDgD/&#10;ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwHxHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8L6Zf&#10;hDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88j1z/&#10;PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWxcFkc&#10;rW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGPOJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf80CJ&#10;X/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEVAMiB&#10;JwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+iWKo&#10;QIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/bgoA&#10;6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BADK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5FteTOO&#10;a4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/P3xo&#10;/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDOhQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIanHpa&#10;IJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJtjz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2a/tC&#10;dmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10KAP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqLIAGy&#10;ii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+hQnRu&#10;rkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA1H8D&#10;AMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9eHk1&#10;eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PORWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz/0Bs&#10;c/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQAuZEMALGSGwCpkisDopA4CJuNQw+UikwXjohUHYmF&#10;WyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdDZnj/&#10;QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGAClligC&#10;nZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+qENh&#10;fbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gBAL6P&#10;AgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyLlUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMyaoh7&#10;NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9bg/8/&#10;/2oAAN54AADNgwAAwowAALmTAACwmAAAp50CAKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqXVh51&#10;ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+P1WJ&#10;/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADIhwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSABjKQu&#10;A4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaaaCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQlLA9&#10;T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2cAACj&#10;oQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEMcqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1LFah&#10;fi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/8523oA&#10;AMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIexCACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNir1YY&#10;Xq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqSL0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om/zND&#10;pf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrshAG67&#10;LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlRt2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawqQLa+&#10;Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACKsgAA&#10;f7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XDeBpC&#10;w4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEAALCb&#10;AACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABezAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwGSdBT&#10;CEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjRmhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xozzv8a&#10;M87/GjPO/xozzv8as5kAAKahAACaqQAAjrEAAIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErdGABI&#10;3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0GOeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKzDi7j&#10;xw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAAXs8A&#10;AFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrrNgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr7nAF&#10;Ke97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGvAACE&#10;uAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUAPPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9ASn6&#10;RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QEFv/k&#10;BBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3SAABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr/xoA&#10;KP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/lgIN&#10;/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8ICh7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUAAC/w&#10;AAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YBCv9P&#10;AQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/MiwC&#10;/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8mqw7/&#10;JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/Evgm&#10;/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM/yuO&#10;Df8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0Kv8S&#10;9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEpAf82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83VAb/&#10;NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7PE/gu&#10;4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB/z4m&#10;Av9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4M6kU&#10;9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy/xrj&#10;Mv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juDEfQ6&#10;ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c2Tf/&#10;Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6SFMI&#10;9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6WFuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds92BrW&#10;Peka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1AdAf9T&#10;JAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b00Gm&#10;HNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9Qf8l&#10;/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oyAu9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBLfBjO&#10;SYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEjwUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/KLJG&#10;/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF2FlQ&#10;CtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75NjiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymxSdYp&#10;rkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9jFgDy&#10;ZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAVvlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CXKK1P&#10;nymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6fT/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u/0wQ&#10;AP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNqLAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2vWXUh&#10;rFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1KtL51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU/zCU&#10;VP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtECbdo&#10;Tw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyefWocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0kFbd&#10;NI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADYcQoA&#10;z3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2deGaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJckzCP&#10;W5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MKAP9d&#10;BgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oilmZx&#10;JZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNerzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+YP80&#10;fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nADANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1Rg2h&#10;c1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wrh2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLOOXhj&#10;6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUAvn0N&#10;ALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7aJQ0&#10;eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZlAADd&#10;bgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioCo4A3BZ19QguXe0sRknhUF412WxuJdGIghXJpJIFx&#10;cCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82bWv/&#10;Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqTf0kQ&#10;jX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv4jpn&#10;b/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cHAKiJ&#10;FQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4zaHWZ&#10;NmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADPdwAA&#10;xH8AALuFAACziQAAqosDAKOMEwCcjSMBlowwA5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOAaiVv&#10;f3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/NV54&#10;/zVeeP819WQAANxwAADKegAAwIMAALaJAACujQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMMf41M&#10;EnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdXf/A3&#10;WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgAANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaWDgCR&#10;lxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZbI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiSMVWH&#10;nzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAAtosA&#10;AKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5flGoi&#10;XJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM/zFM&#10;jP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJEC2ih&#10;TA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQm4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOstRpf5&#10;LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGEAAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3qxAA&#10;c6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlYE1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWlmSZD&#10;pKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oAAJig&#10;AACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFhtDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMTSrJr&#10;FkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDywzCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6rP8j&#10;wIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEAAG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+QgRO&#10;vkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwTPL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2GTW6&#10;/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACfnwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQAUMgM&#10;AE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0yy6IO&#10;McuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0AABw&#10;uwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoAPNYmADvXMQA52DsAONlFATbZTQE12VYCM9peAjHa&#10;aAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4JpJ0A&#10;AJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3NAABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu5jMA&#10;LeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq8QMb&#10;6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAAcr0AAGXFAABZywAATNAAAEHVAAA43AAAL+ECAC3x&#10;DQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEBE/mS&#10;ARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD76QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL0wAA&#10;QNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/QwAO&#10;/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6ABBP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QAAHW9&#10;AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkADv8e&#10;AA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA/6wA&#10;AP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/youAf8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8dewT/&#10;HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31B/kd&#10;/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C/ylJ&#10;A/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/IcEI&#10;/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8wJAH/&#10;MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yadCP4m&#10;own9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O6Cb/&#10;Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+LXsH&#10;/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yusC/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs/A3i&#10;LP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+Av87&#10;SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN5THD&#10;DeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/PxYA&#10;/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3mQ3f&#10;N58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/GMQ3&#10;/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK3EB1&#10;DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7PP8a&#10;ujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelPOAHi&#10;TUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIASxkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2GrpA&#10;whq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A/1MR&#10;AP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3R5AZ&#10;tUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG/yGi&#10;Rv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJlEbVQ&#10;bRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+mSqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0lmUv/&#10;JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9PCAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDEXzYC&#10;vl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhOsyaX&#10;TsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8DANpi&#10;BgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwmsXlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIgmFSK&#10;IpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiHVP8o&#10;/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQAL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1fYRaa&#10;XmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cniVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/KoBY&#10;/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwBqmw5&#10;BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5fcx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9Wrct&#10;fFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMduAgDA&#10;cAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsMlmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/JIBg&#10;iCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r/1MA&#10;AOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJamAY&#10;hWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j/yxu&#10;Y/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAAyHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgyApZ2&#10;PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEvaWbB&#10;MGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACzegAA&#10;q3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29tgSZt&#10;bIspamyWK2hroS5ma68vZGq/MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsAAN1m&#10;AADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoWdndh&#10;GXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2JwoC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxgb/8s&#10;YG//LGBv/yxgb/8s614AANhpAADHcgAAvHkAALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiDNgSD&#10;gkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremweaHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7L1l1&#10;0S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/ytadP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAAnIYA&#10;AJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNdfYQm&#10;WnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxxAAC/&#10;egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4laFWSI&#10;YRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQgqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8pT4D/&#10;KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFylTgE&#10;bZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5tG1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiLyihI&#10;iucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcAAH6a&#10;AAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0dSpWJ&#10;H0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACwiwAA&#10;pJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQXAGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1KjWg1P&#10;omEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/IDyb&#10;/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACHnwAAe6QAAG+oAABjrAQAX60RAFytHwBarisAV642&#10;AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4quEX&#10;N6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQAAK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGevAABa&#10;tAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeBDDa3&#10;jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEws/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAAjqIA&#10;AIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4xFUC&#10;NsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8WqCCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB/wso&#10;wf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAAX7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8cADHP&#10;JwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dICINPr&#10;AiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSiAACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+ywAA&#10;NdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAuACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrkeAAY&#10;5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oBE+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkAAGHA&#10;AABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUAE/A9&#10;ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI9e0A&#10;i6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IAADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7EgAQ&#10;/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+rAAD/&#10;uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABjwwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAAFOkA&#10;ABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA/1QA&#10;AP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8cMQH/&#10;Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKvAv8S&#10;tgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D/yQn&#10;Af8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/F5YC&#10;/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y/wTt&#10;GP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9mAv8d&#10;cQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED7B3u&#10;A+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/LzQB&#10;/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COAA/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4jrgTt&#10;I7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4bAP8x&#10;FwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE6CqS&#10;BecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzLKv8M&#10;yyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugzYwPl&#10;Mm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHqCsYx&#10;9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA9UEu&#10;AO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzFNawM&#10;wzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89CwD/&#10;Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2DDL88&#10;ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKzO8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8Wpzz/&#10;Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpMDwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTAR10H&#10;vEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGSEq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB7Rig&#10;QfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8VAMxR&#10;JwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Yn0Wn&#10;GZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDyUAAA&#10;4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9MehSd&#10;TIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbsekEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/HYpL&#10;/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAIolZZ&#10;C59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGET/Mg&#10;g0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVgGgCu&#10;YSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQRkldrE49WchaNVXkYi1SBGohTiRyGU5IehFKcH4JS&#10;pyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAAzGEA&#10;AMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6OXWERi1toE4labxaGWXYY&#10;hFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY/yF1&#10;WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAAsWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRPCoxi&#10;Vw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0lb1v8&#10;I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFaAADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCebCEA&#10;mWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5eoCNs&#10;Xq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8ial//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsAALdu&#10;AACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4XcmV1&#10;GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRizyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJlY/8i&#10;61UAANhgAADIaAAAvG4AALNxAACrcwAAonEAAJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1vUAt5&#10;bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5JGBm&#10;/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADEawAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkAi3gn&#10;AIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5wYxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNda6cl&#10;W2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5AACj&#10;ewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsEd3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRvGGFz&#10;eBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i318A&#10;AMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/SghrflEL&#10;aH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1/yJR&#10;dP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAArn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYeAHWH&#10;KwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9cgmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIgS32x&#10;IUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACViAAA&#10;h4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGIcRVP&#10;iHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0AALp4&#10;AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABukwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkGVpRQ&#10;CFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/i/8b&#10;P4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2dHQBb&#10;nikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqrFTma&#10;vRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAAdZ0A&#10;AGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEynOAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9pnIK&#10;OqZ9Czimig02pZkONKWpDzOluw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiMAACd&#10;kgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAAS68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JDAT2y&#10;SwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcvsZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8LKq3/&#10;Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2jAABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4uxMA&#10;N7weADW8KQA0vTIAM707ADK9RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/tAMj&#10;v8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8FpJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UAAE+5&#10;AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAmyScAJckwACTKOQAjykIAIstLACHLVQAgzF8AH8xs&#10;AB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACCpgAA&#10;da0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgAACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZKwAT&#10;2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4ADt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37AAzd&#10;+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQwQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEAEd4G&#10;ABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnqOwAH60UABetRAATrXgAD624AAeuAAADqlAAA6qcA&#10;AOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3RAAAj&#10;1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZCAAD2&#10;TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAAUsgA&#10;AETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA/hQA&#10;AP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/swAA&#10;/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqHAf8K&#10;jgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A8gr/&#10;APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/EFwB&#10;/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgOyQD1&#10;DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8gAP8f&#10;KQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB9RKm&#10;AfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLgFf8C&#10;/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZhAHx&#10;GYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/A9Qc&#10;/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B8yNa&#10;Ae8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIglAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLVIdMC&#10;0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8zGwD/&#10;MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyicA84o&#10;owPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J/zAP&#10;AP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJMHwD&#10;xy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w/wuu&#10;MP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJAcg5&#10;VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcELrDXU&#10;C6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDlPw4A&#10;2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7lQyn&#10;O50NpTumDaM6sA6iO7wPoDvND5475hCbPPURmjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoBAP9A&#10;AADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wIpUJz&#10;CqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhArBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSOQv8T&#10;jkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4AAM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatNRgKn&#10;TE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XEFopF&#10;3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWFR/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMAu1EM&#10;ALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJSpAU&#10;h0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZMAADW&#10;UwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJmDIpR&#10;bQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Ydk//&#10;F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALteAAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKSWkUD&#10;j1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FSzRxw&#10;UugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4CAKFf&#10;EACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cWclaR&#10;GG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADIXgAA&#10;vGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3ddZA11&#10;XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqccZlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/GWVa&#10;/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACnaQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0Cf2VG&#10;BHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1gXuMd&#10;YF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIAAM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJqCwCM&#10;ahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOLGGBi&#10;lxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAAsmwA&#10;AKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxmamUO&#10;ZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm/xpX&#10;Zv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAAj3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/A21y&#10;RwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJabXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wcUWvx&#10;G1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNmAAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6dw8A&#10;dngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndTCF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFykBhP&#10;cp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgAAJ17&#10;AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABpfy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4LVXxl&#10;DVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdHdf8X&#10;yWUAALpvAACudwAApH0AAJh/AACLfwAAfn8AAHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyGPwJZ&#10;hUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/tFkF+&#10;+xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACqfQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMAYIwQ&#10;AF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06NUgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+ipgR&#10;PIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyIAAB/&#10;iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIAUJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5ZdBUGW&#10;ZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8PtXgA&#10;AKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGXAABVmwAATZ4GAEmfEABHnxsARqAmAESgMABDoToA&#10;QaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d9wkt&#10;nP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAAjZMAAH+VAABymAAAZpwAAFugAABPpAAARacAAD6p&#10;DAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4DKKye&#10;BCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABrogAA&#10;X6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUWACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4VQAk&#10;uF8AI7hrACK4eAEguIgBH7iZAR25qwEcucABHLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48AAJSV&#10;AACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4AG8Mm&#10;ABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTGbwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQxPoA&#10;EMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakAAGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPFAAAb&#10;yQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoADNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSEAAXU&#10;mAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAAP8AA&#10;ADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA4DwA&#10;AOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWuAADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWsAABo&#10;swAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAAF9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYNAADn&#10;EQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsAAPTI&#10;AAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB5gAA&#10;AOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/YwAA&#10;/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNEAP8A&#10;UQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA9wC7&#10;APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/FR0A&#10;/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsCmQD5&#10;Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/AOYG&#10;/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA+wt8&#10;APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8JpwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADfC/sA&#10;3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8TRAD+&#10;ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0AOAP&#10;vgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A/yIU&#10;AP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoXYADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDbFpUA&#10;2RabANYWogDUFqkA0haxANAXuwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb/wLA&#10;G/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5tANIf&#10;dQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHGH6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgDtiL/&#10;A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8qBQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZJj0A&#10;0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7YoswO0&#10;KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQGAO8y&#10;CgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YDsC+N&#10;A64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wicMf8I&#10;/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03ZAKr&#10;NmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcHnzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9CpM3&#10;/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywAsT86&#10;AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguROrIL&#10;kDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJAAC/&#10;RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+CY5A&#10;hgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+CQekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O+jsA&#10;AOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJFQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQSF4F&#10;jkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWUDoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG/xB4&#10;Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAAwVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAtAJVQ&#10;OQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiCS24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagSdEm2&#10;EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACsVwAA&#10;pVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNIAoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dOew11&#10;ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEUa070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYAANNQ&#10;AADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQFeVRb&#10;BndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNlUv8S&#10;ZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4AAKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRcLwCA&#10;WzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWvFWFV&#10;wRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAAlV0A&#10;AI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnReSANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWnwP&#10;YlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZAAC6&#10;YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFUBWdg&#10;WgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZXZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8TV13/&#10;Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBoAACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBxZzIA&#10;bmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRnClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJiuxVR&#10;YtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcAAH1p&#10;AAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJja0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYNU2iB&#10;D1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACwagAA&#10;pW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8UAGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lwVAVX&#10;cFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgRSWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/EUhq&#10;/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACHcQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygAXncz&#10;AFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFBc8sR&#10;QnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMAALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4AABj&#10;egIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0ABUH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5CkF8&#10;hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAAlnoA&#10;AIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOFFABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJGh1MC&#10;RIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA/ww2&#10;gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAAa4IAAF6HAABVigAATowGAEqOEABIjxoAR48lAEWQ&#10;LwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMHL47h&#10;By+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABPkgAA&#10;RpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2aewIs&#10;mooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoAAHaM&#10;AABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAyow4AMaMXADCkIQAupCoALaQyACylOgArpUMAKqVL&#10;ACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCmqAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIeof8C&#10;ooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50AAE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOvFwAh&#10;ryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYAGrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LOABOx&#10;6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACElwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAAMbIA&#10;ACe1AAAguAAAGLoHABS8DgATvBUAErweABG9JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAMv3QA&#10;C7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCqAABT&#10;rwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAAEcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMosAAPK&#10;NgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAAy58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEAipoA&#10;AHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA0woA&#10;ANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADetgAA&#10;3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAAVrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88AAA3S&#10;AAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsAAOxa&#10;AADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADuxgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAvyQAA&#10;JM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUAAADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADwEwAA&#10;8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAfAP8O&#10;HQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA+wCS&#10;APkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDqAP8A&#10;6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8AawD9&#10;AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDWAOUA&#10;6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A/wQ5&#10;AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDkAKgA&#10;4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8VEAD/&#10;Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWHAOAG&#10;jQDfBpIA3QaYANsGngDZBqUA1watANQGtQDSBsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8Axwz/&#10;AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADhDWUA&#10;3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2VAM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ5gDA&#10;EfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYmAOYU&#10;MwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJFHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8Avhan&#10;ALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/JQIA&#10;/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1FAMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkffgC3&#10;H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcBrCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/AqEj&#10;/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QAtCdd&#10;ALInZACwJ2wAridyAa0neQGrJ38BqieGAagnjgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKcKewD&#10;mir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygAAPUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4tHgC4&#10;LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YBoy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6aA5gu&#10;pASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAAzj0A&#10;AMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKVNXUD&#10;lDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3/weC&#10;N/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAAsTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1OAZQ8&#10;VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWHOogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJezzz&#10;CXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1BAADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCdQh4A&#10;mEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0FfA4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/mQl4&#10;P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8KckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4AALBO&#10;AACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkEekVw&#10;BXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5EwAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wprRv8K&#10;5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oAAJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5LSwF7&#10;S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4IbUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUntDWVK&#10;/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQAhVAg&#10;AIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FOXARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtkTJ0M&#10;Yk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJYAACY&#10;VgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1FnBmVR&#10;bwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5bUc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L1koA&#10;AMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRWAwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFqV0kC&#10;aFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWBCltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV+Q1W&#10;Vf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAAp14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsXAHFb&#10;IwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNfWlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgNU1im&#10;DlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACLXwAA&#10;gVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVdeaQZV&#10;XnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQAALlc&#10;AACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABuYgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMBWmRK&#10;AlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExihgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxIYf8M&#10;SGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YAAI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBoGgBd&#10;aSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGehC0Nn&#10;sQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtDZf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAAcWkA&#10;AGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNwNQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRGb2sF&#10;RG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1pAACg&#10;bgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAAVnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhBAEh4&#10;SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4IN3L/&#10;CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5xAABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBIfhgA&#10;Rn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+qgYw&#10;fr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8GsGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kAAFd9&#10;AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEBMYls&#10;AS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACOegAA&#10;gHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwAADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6TOgAt&#10;k0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIBJJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//AiCP&#10;/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABihQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkAKJ0R&#10;ACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCeSwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAXn7IA&#10;Fp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMAAI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaYAAA8&#10;nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgAF6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtYABGr&#10;ZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAMqfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAAbJEA&#10;AGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOuAAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAKticA&#10;CbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC19wAA&#10;tfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAAQasAADevAAAssgAAI7UAABq4AAATuwAADr0AAAnA&#10;BQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAAwzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUAAMWo&#10;AADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHmeAABrowAAXakAAFCuAABEswAAN7YAACy5AAAivAAA&#10;Gb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwNAADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADURAAA&#10;1FIAANVhAADVcwAA1ocAANabAADWrQAA178AANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MAAEW4&#10;AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4AAN4T&#10;AADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADoZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA6sMA&#10;cKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgAABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADjAAAA&#10;5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUAAPAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6AAD6&#10;jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA/wBi&#10;AP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADuAMMA&#10;7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8AIgD/&#10;AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACaAOsA&#10;nwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A/xAT&#10;AP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDoAH8A&#10;5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCpANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A/wDO&#10;AP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBTAOcA&#10;XQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDWAIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgAyADE&#10;AMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/Ch4A&#10;9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRoANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYFlADE&#10;BZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcEAP8U&#10;AAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEAwA13&#10;AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCoE/8A&#10;pxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8USwC8&#10;FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4ArxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9AKQY&#10;zwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGbG/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgAyhcR&#10;AMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKseXwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCgII8A&#10;nyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOspAADd&#10;LgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgArCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdnAJsn&#10;bQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQKKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8Chir/&#10;AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCbLkQA&#10;mC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4IvwgOB&#10;MNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4AALM8AACsOAAApzMEAKIy&#10;EQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACLNVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIICfjSL&#10;A300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADDQgAA&#10;uEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46YAF9&#10;OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4FcTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/BWw8&#10;/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACdQwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcAf0BA&#10;AH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdnQMwH&#10;ZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItDCACG&#10;QxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwBckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OBBWZD&#10;jQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAAp08A&#10;AJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhIJgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFoSF0C&#10;ZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUilCFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI/wZa&#10;SP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02AGpM&#10;PwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJVUzi&#10;CVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQAACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1TwwA&#10;cE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQhgZU&#10;UJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYAAI9V&#10;AACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYBV1Rd&#10;AlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExUrwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZNU/8G&#10;xU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QAAHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZNwBZ&#10;WT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwDTlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jdCEdY&#10;8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACjXAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMAYFsO&#10;AF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVFXY0G&#10;RF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINeAAB4&#10;XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4AUmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNWAUdj&#10;XgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8GuVkA&#10;AKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJaTYA&#10;SGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlvAjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo7gU3&#10;Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAAhmQAAHplAABvZQAAZGYAAFloAABSagAATWwEAElu&#10;DgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYDM3CV&#10;AzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABraQAA&#10;YGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5VQAz&#10;eV4AMXloATB5dAEueYMCLXmSAit4owIqeLUCKnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoAAJpt&#10;AACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABIeAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgAMIEw&#10;AC+COAAugkAALYJIACyCUAArgloAKoJkACiCcAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEif/cB&#10;In7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEAAGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOGAAAt&#10;iQoAKooRACmLGQAniyIAJosqACWMMQAkjDkAI4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2KABuN&#10;nAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAAUIAA&#10;AEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2WEgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAWmE0A&#10;FZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8AAB4&#10;fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAALZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZAA+j&#10;IQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJpGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYAA6Hz&#10;AAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiMAABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAXqAAA&#10;EasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8pAACwMgAAsDwAALBHAACwUwAAsGEAALBxAACwgwAA&#10;r5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQAh4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IAADCm&#10;AAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAAugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEAAL08&#10;AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABimgAA&#10;VZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkAAA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADGDgAA&#10;xxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkAAM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/IAADP&#10;2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAAAM4A&#10;AADQAAAA0QAAANICAADTCAAA1QwAANYQAADZFQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA5G8A&#10;AOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUAAF+sAABRsgAARLkAADW8AAAowAAAHMQAABLIAAAM&#10;ywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAAAOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwYAADu&#10;IgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA/wAY&#10;AP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0AJMA&#10;8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA/wDk&#10;AP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gByAPAA&#10;eQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA2AD5&#10;ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8DDgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0AEoA&#10;8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCAAOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMAqwDR&#10;ALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAPAP8A&#10;FQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYAzACM&#10;AMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8AywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6AP8A&#10;/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAlAOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgAagDG&#10;AHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQAuwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHvAK8B&#10;+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcAyARD&#10;AMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcFdgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCrB6sA&#10;qQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsPAwDW&#10;CQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+AKcP&#10;hQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A/xUA&#10;AO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoSGwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCiFmAA&#10;oRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc/QCK&#10;HP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAAxyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0vAKEe&#10;OgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCSH20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIAhyGu&#10;AIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACrKQAA&#10;pyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZHAI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUndwCD&#10;J38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwAANA0&#10;AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCUKxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEAgS5Y&#10;AIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJtMf8C&#10;bTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0AAKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQzKwCB&#10;MzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EAdDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWlAmk1&#10;swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAAjTgA&#10;AIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFpOXQB&#10;aDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvgBF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBCAACw&#10;RQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1NAGk9&#10;UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJePpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8DWT//&#10;A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABsQSoA&#10;akEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJeAV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZDrQRV&#10;Q78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMAAHZD&#10;AABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwBVkZ2&#10;AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACjTQAA&#10;lUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQAGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJSgBW&#10;SVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowDTUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/A0tK&#10;/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEAWk0q&#10;AFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARGT7oE&#10;Rk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdOAABi&#10;TwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgAUFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNvAkZT&#10;ewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAAiVQA&#10;AH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABIV0sA&#10;R1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W/wM9&#10;Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAAZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlshAEhc&#10;KgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUDNl3L&#10;AzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBaAACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABRXQAA&#10;TF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZjdAE1&#10;Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0AAHBd&#10;AABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEANWpJ&#10;ADRqUgAzalsAMWplADBqcAEuan4BLWqOASxqnwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIrZ/8C&#10;qWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMAAE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNwHgAy&#10;cSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcAKnJhAClybQAncnsAJnKLACRynAEjcq4BI3LDASNx&#10;4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAAO3IA&#10;ADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAffHYA&#10;HXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNqAABZ&#10;bAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMAIoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5ABmF&#10;QgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwARhqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8AkW4A&#10;AIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQATkBMA&#10;EpAaABKQIgARkCoAEJEyABCROwAPkUQADpFPAA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAePyQAH&#10;j+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAAY3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4AACGR&#10;AAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAHnCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIAAJxy&#10;AACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABGhwAA&#10;PIwAADKRAAAplQAAIZkAABmdAAASoAAADqMAAAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACoKwAA&#10;qTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4AAKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAAAG+B&#10;AABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAhogAAGaYAABKpAAANrAAAB68AAACyAAAAswcAALMM&#10;AACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAAt74A&#10;ALfSAAC35gAAt+oAdogAAGeLAABakAAATpYAAEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2AAAE&#10;uQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8AAMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlRAADJ&#10;YgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAAydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAAJLUA&#10;ABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADKAAAAygAAAMwAAADNAwAAzggAANANAADREAAA0xYA&#10;ANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmmAABM&#10;rQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAAAMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsAAADd&#10;AAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQAAPSj&#10;AAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7AGsA&#10;+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA2wDj&#10;AO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0AP4A&#10;QQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA4ACi&#10;AN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/AAoA&#10;/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoAgADY&#10;AIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8AyQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/AMIA&#10;/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA0gBj&#10;AM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUAjADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3ANoA&#10;tgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcALwDR&#10;ADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoAvQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCVALIA&#10;ngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA6AAA&#10;AOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwASAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACtAHYA&#10;rAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF/wCZ&#10;Bf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsAwgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZSAKgH&#10;WQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wAkgzl&#10;AJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCsDSQA&#10;qA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8RlACN&#10;EZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIAALEf&#10;AACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cAiRdt&#10;AIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4atQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4Hf8A&#10;5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8AAJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcfSQCF&#10;H1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPfAHAk&#10;8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMAiCQf&#10;AIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgmWAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABuKJQA&#10;bCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0AACQ&#10;MAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxhAGst&#10;aABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8BzTQA&#10;ALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABrMUMA&#10;ajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk17QFZ&#10;NfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAAlj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUTAG01&#10;HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBgNlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwBVjmZ&#10;AVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+PQAA&#10;eDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7XwBW&#10;PGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8AAK5D&#10;AACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABoPQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkAVz5A&#10;AFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJQvkC&#10;SUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUAAH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxBFABZ&#10;Qh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WUAUVF&#10;owJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJFRf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAAakIA&#10;AGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEA&#10;RklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJKAACR&#10;SgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAAVUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4AEZM&#10;PwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYCO03/&#10;ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRMAABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJTxUA&#10;R08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FLAD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdSngE2&#10;Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4AAFRP&#10;AABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oANldj&#10;ADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACEUgAA&#10;d1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcAAEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZcNgA1&#10;XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoALF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+AStb&#10;/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABeVgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0ANGET&#10;ADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxjSgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAkZKkA&#10;I2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEheAABB&#10;YAAAOmMAADRmAAAvaAoALGkQACppFwApah8AKGomACdqLgAmazUAJWs9ACRrRgAja08AImxZACBs&#10;ZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAbau4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAAaV0A&#10;AF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9tAAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAddDAA&#10;HHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx/wAT&#10;cf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAASGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsHABd9&#10;DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgARfkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0ACn6w&#10;AAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdlAABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAxdwAA&#10;KnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkUAAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJVAAE&#10;iWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oAAIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wAAFBw&#10;AABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAVjAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0AAJQk&#10;AACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACVegAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAAkvcA&#10;eHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMAACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASdAwAA&#10;ngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0AAKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZAACi&#10;rQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAAFJ4A&#10;AA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACsDQAArREAAK0WAACuHAAAryQAALAtAACxOQAAsUYA&#10;ALJVAACyZgAAsnkAALKOAACxowAAsrcAALHKAACx4AAAsekAbH4AAF+CAABShwAARo0AADuTAAAw&#10;mQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAAALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQAAC8&#10;FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAAw2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoAZYkA&#10;AFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSxAAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAAxQAA&#10;AMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8YAADSIQAA1S0AANY8AADYTQAA2V8AANpzAADaigAA&#10;254AANuuAADbugAA3MMAXpYAAFGcAABEowAAOKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUAAADJ&#10;AAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAAAOwt&#10;AADtPgAA7VEAAO5lAADvegAA748AAPCfAADwqwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/ACkA&#10;/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBtAPQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsAlQDq&#10;AJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wANAP8A&#10;CgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA5QB6&#10;AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgApQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDLAP8A&#10;ywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAMAPwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQAVQDg&#10;AF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1AMEA&#10;wwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA5AAl&#10;AN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkAZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8AI0A&#10;ugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8AAAD9&#10;AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYAxQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBqALQA&#10;bwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACpAKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4AoAD/&#10;AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMABgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCxAEwA&#10;rgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgAtACW&#10;AMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgARALEA&#10;HACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCeAFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4AkwCG&#10;AJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADKFQAA&#10;vBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAKXwCO&#10;CmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcAgwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//AHsQ&#10;/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkAjBBB&#10;AIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIARbgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1E74A&#10;dBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8AAMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEUCwCN&#10;FBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6AHEZ&#10;hABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAAnSoA&#10;AJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwdJAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBvH1gA&#10;bh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k/wBf&#10;JP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQyAG0k&#10;OgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUAWirK&#10;AFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAAByKAoA&#10;bygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipDAGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgtegBX&#10;LYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cAUi//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYAAIE1&#10;AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABiLiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00AVzBT&#10;AFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4zoQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBMM/8A&#10;uzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQAAGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgzLgBW&#10;MzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAATTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjDAUc4&#10;4QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACRPAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAAXDYL&#10;AFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBGO4AA&#10;RTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+AABs&#10;PQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgATjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1LAEU9&#10;UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8BrkAA&#10;AJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBGQCwA&#10;REAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJjAD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE2wE5&#10;RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAAeEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUICAElD&#10;DABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oANkiJ&#10;ADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABhRQAA&#10;WUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kYAD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZLTAA1&#10;S1UANExfADNMagAyTHcAMUyGADBMlwAvTagALk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcAAI5I&#10;AAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABHSgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQANU8r&#10;ADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1RZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gApUe4A&#10;KVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsAAGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlSAgA1&#10;UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeBACRX&#10;kgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAkVf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAATVAA&#10;AEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpbFQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAiXUwA&#10;IV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5RAABw&#10;UQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAANVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2QgAB5k&#10;JwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAXZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcAE2P3&#10;ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdWAABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAjZwAA&#10;HWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0wABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1uhwAN&#10;bpoADG2tAAttwgALbOAADGvzAA1r/QANav8AglkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8AADlj&#10;AAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAPdw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwACXdH&#10;AAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABiXgAA&#10;WV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIAAB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOBFgAC&#10;gR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkAAIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/nAAB+&#10;8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/awAANnAAAC10AAAleAAAHnwAABeAAAARgwAADYYA&#10;AAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACNJgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAAjoUA&#10;AI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgAAGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/AAAe&#10;hAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcAAJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJswAACc&#10;OwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAAm7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAARncA&#10;ADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZAAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAApQ4A&#10;AKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxNAACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr2QAA&#10;qugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAAH5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4AAACw&#10;AAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAAtxUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQAAL55&#10;AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCFAABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJrgAA&#10;ALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAAAADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADLHAAA&#10;ziYAANA1AADRRQAA0lcAANJrAADTggAA05cAANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIAACWo&#10;AAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAAyAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAAANQA&#10;AADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADnOAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA7LIA&#10;/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAyAP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEAbwDw&#10;AHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3ANgA&#10;/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA8ABN&#10;AO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4AegDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADPAKoA&#10;zQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgAEQDx&#10;ABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/AMcA&#10;hQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A/wAA&#10;AP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUALQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDAAGUA&#10;vgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACOALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA9QCn&#10;AP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7ALoA&#10;RAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCsAG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsAoACl&#10;AJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9AA0A&#10;twAVALMAIACwACsArQA1AKsAPgCoAEYApgBNAKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsAdQCa&#10;AHsAmACDAJYAjACVAJYAkwChAJEArQCPALsAjQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIAAOIH&#10;AADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQAlQBZ&#10;AJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoAiACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCAAPUA&#10;fwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIAMQCQ&#10;ADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8AhANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWaAHkG&#10;pwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBzCv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAAlA0E&#10;AJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIELQgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3DG4A&#10;dQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALkeAACo&#10;HgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFKAHMR&#10;UABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBoE4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYAYBf/&#10;AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBxFigA&#10;bxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwboQBb&#10;HLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8AvycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMAAHMg&#10;AABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IAWSBr&#10;AFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACTLAAA&#10;hi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEOAGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkkQwBX&#10;JEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8ATieNAE0onABMKKwASym+AEsp2gBKKfEASin/AEsp&#10;/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABvLgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsAWCgk&#10;AFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4pVABNKlwATCplAEorcABJK3wASCyLAEctmgBGLaoA&#10;RS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAtAABd&#10;LAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8ATS02AEwtPABKLUMASS1KAEguUQBHLlkARi9jAEUw&#10;bQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAAeTYA&#10;AG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEwDgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBEMUAA&#10;QzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWHADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2/wA7&#10;Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAAXTYAAFczAABTNAAATzQDAEs0DABJNBIARjUaAEU1&#10;IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUANjq4&#10;ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABONwAA&#10;SjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8ZwA0&#10;PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0AAGQ9&#10;AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgAND9A&#10;ADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1CkQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAtQf8A&#10;mT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8AAEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVDGQAz&#10;QyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkezACZH&#10;yQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABzQgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAAO0UA&#10;ADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJLAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAkS20A&#10;I0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpFAABS&#10;RQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcAK04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3ACJQ&#10;PwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAbUZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8AikYA&#10;AHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5LAAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAgVRYA&#10;H1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdOABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJXwgAS&#10;V+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAAXEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QAAClW&#10;AAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAVXicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IAD19x&#10;AA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABIUAAA&#10;QFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIBABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1nMgAM&#10;ZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AABGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EAAGlS&#10;AABdUgAAVFIAAExTAABDVQAAO1gAADNbAAArXgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwACHD/&#10;4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0ABHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBlAABw&#10;dgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAAbfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAANl8A&#10;AC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAAei8A&#10;AHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9bAABW&#10;WwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAAGXQAABN3AAAOewAACX4AAASBAgAAgggAAIMNAACD&#10;EAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAAh0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboAAIXT&#10;AACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxpAAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAIhwAA&#10;AooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEUAACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACWXwAA&#10;lXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4AYWUAAFZmAABKagAAP24AADV0AAAreQAAIX8AABmE&#10;AAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAAmwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgAAKMg&#10;AAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACmlAAApakAAKS9AACk0QAApOQAW2wAAE9wAABDdQAA&#10;OHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwAAACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACsAAAA&#10;rQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisAALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALixAAC3&#10;wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAblwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAAALYA&#10;AAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADABQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAAzFAA&#10;AMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMAAEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOxAAAA&#10;tgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUIAADZ&#10;DgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA/wAO&#10;AP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDnAH8A&#10;5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A/wDK&#10;AP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBeAN8A&#10;ZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQAwgDu&#10;AMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDgADgA&#10;2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsAlgC5&#10;AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gACAOEA&#10;DADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4AsgB0&#10;ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYAsQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wChAP8A&#10;/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAYALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsAVACp&#10;AFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoAngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADPAJMA&#10;6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADTAAAAxgAAALsAAgCzAAwArQASAKoAHACnACYApAAw&#10;AKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCNAI8A&#10;iwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwAAACm&#10;AAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoAkQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABjAIcA&#10;aQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A3goA&#10;AMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEAEQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCCAEgA&#10;gABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeAByAHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B1gBt&#10;Au0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAAmhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEcAH4C&#10;JQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MAaAiQ&#10;AGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACBFAAA&#10;fREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAwwAG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcNXABl&#10;DWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsAAKUd&#10;AACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABxEQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkAYxE/&#10;AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkTcgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBRF+0A&#10;URf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMAAHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMWFQBh&#10;Fh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuIAE0b&#10;lwBLHKYAShy4AEodzwBJHesASR37AEkd/wBKHf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAAZiMA&#10;AGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBMHlgA&#10;Sx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMpAACD&#10;KgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAAVyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIzAEoi&#10;OQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBCJXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgAPSj5&#10;AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgtAABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBMJRMA&#10;SiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdDAEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADorkAA5&#10;K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4AAFMr&#10;AABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBBKiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAAOS1Z&#10;ADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3MgAA&#10;azIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4AAEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgvLwA3&#10;LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2AC8z&#10;/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABXNAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0AOTMS&#10;ADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAqOJwA&#10;KTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2AABC&#10;NQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0ALzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpTACk7&#10;XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAjPOAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAAYjkA&#10;AFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAoPi8A&#10;Jz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A/gAg&#10;P/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAARzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIMACdC&#10;EQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAfREQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcAGUap&#10;ABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2QQAA&#10;MUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkbAB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdLVQAW&#10;S2IAFUtxABRLggATS5QAEkunABJLvAARS9kAEkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IAAE5C&#10;AABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAjSwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUAFFAs&#10;ABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5SfgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAOT/8A&#10;eUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYAADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRWCQAR&#10;Vw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkADFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVifAARY&#10;swAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZSAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAAJVIA&#10;ACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlgFQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAAYFUA&#10;AGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7iAABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVMAAA9&#10;TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgfAABp&#10;JgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAAaYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcAZk8A&#10;AFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwABcAkA&#10;AHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMxAABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABzowAA&#10;crkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAARVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwAAA9v&#10;AAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEAAIBP&#10;AACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAsZQAA&#10;I2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIAAACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACLFQAA&#10;jBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gAAI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0AAE5f&#10;AABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAOgQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAAAJQA&#10;AACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACfIwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAAn6IA&#10;AJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMAACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACYAAAA&#10;nAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAAAKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIxAACy&#10;QgAAslQAALJpAACygAAAspgAALGsAACyvwAAsc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAADpUA&#10;AAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACxAAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAAvAYA&#10;AL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZdAADHcgAAx4oAAMifAADIrwAAyLwARnoAADmBAAAu&#10;iQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAAALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQAAADF&#10;AAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsAAOGR&#10;AADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADwAFcA&#10;7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEAwADP&#10;ANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAkAO8A&#10;LgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDWAGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYAyACO&#10;AMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+AAAA&#10;9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8AaQC9&#10;AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoAsQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/AKoA&#10;/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDNABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcAtQBO&#10;ALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkAcwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACeALsA&#10;nADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAAAO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEAHgCu&#10;ACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMAnwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7AJUA&#10;hACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAAugAA&#10;ALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoAMwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCOAFwA&#10;jABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A/wB9&#10;AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUAlQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7AIYA&#10;QgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoAcgC6&#10;AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcGAACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCEABYA&#10;gQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBHAHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4AdABs&#10;AH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4AAIYN&#10;AACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBzACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0AaQBS&#10;AGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBbBv8A&#10;tRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4AAHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYGMQBk&#10;BjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwAWwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuzAFIM&#10;xwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJGAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcAZgwO&#10;AGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoNPwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQD3YA&#10;ThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0dAABm&#10;HAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgAVxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJHAE4S&#10;TgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8Anx0A&#10;AIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkcAABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBMFioA&#10;SxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxhaAEIZZABBGXAAPxp9AD4bjQA9G50APByuADscwwA7&#10;HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAAbCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwCAE0b&#10;DABLGhEASBsYAEcbIABFGyYARBstAEMcMwBCHDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20AOR97&#10;ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABYJwAA&#10;UyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8VAEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkhRAA4&#10;IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoAMCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYAAH8o&#10;AABxKgAAZSoAAFwqAABVKgAATykAAEsoAABIJQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8ANyQm&#10;ADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAnXQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAqKtoA&#10;KyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0AAFktAABRLQAATCwAAEcrAABDKAAAPygAADwoAgA5&#10;KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11ACgt&#10;hQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAnLf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAASC4A&#10;AEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAtEwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAoL0UA&#10;JzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKnACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUvAABn&#10;MAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAANjAAADMwAAAwMQYALTENACsxEQApMhcAKDIeACcy&#10;JAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAgNWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIAHDbt&#10;AB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAArNQIA&#10;KDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6fwAX&#10;O5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8AfTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYAADo2&#10;AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAePRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0AFj9H&#10;ABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFAtgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABcOAAA&#10;UjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwAACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVEGwAU&#10;RCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsADkVpAA5FeQANRYwADUWfAAxFsgALRckADEXlAA1E&#10;9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABAPAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAAGkYA&#10;ABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1LLQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAHS4cA&#10;BUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFAAAAq&#10;QgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsAC1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7AANS&#10;RgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAAUb8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAASEEA&#10;AEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtNAAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAAWRcA&#10;AFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpaAABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX7AAA&#10;V/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAAL0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoAAAld&#10;AwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAAYicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYAAGKL&#10;AABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJAABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAcVwAA&#10;FloAABFdAAANYAAACGMAAANmAQAAZwYAAGgLAABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABtNAAA&#10;bUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAAAGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4AADVR&#10;AAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAHawAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4AAHYR&#10;AAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAAd+8A&#10;VFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIAABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8AAAA&#10;fgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUAAIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlzAACI&#10;iwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAAAn0A&#10;AACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACPAAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAAmycA&#10;AJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiwAACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFxAAAX&#10;dwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIAAACk&#10;BQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAArUsAAK1fAACtdwAArJAAAKunAACrugAAq8sARWYA&#10;ADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACTAAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAAqwAA&#10;AK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkHAAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADBawAA&#10;wYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0AAACy&#10;AAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAAwgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0AANYU&#10;AADXIwAA2DUAANlJAADaXgAA23UAANuMAADcnwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA&#10;/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoAfwDX&#10;AIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAAAP8A&#10;AAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4AzABj&#10;AMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0AP8A&#10;tAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAAAOUACwDdABEA1wAaANIAJADPAC4AywA3AMcAQADD&#10;AEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgAtQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCgAKgA&#10;rQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCiAP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4AvgAV&#10;ALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsATgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACgAHMA&#10;ngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQAAADQ&#10;AAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIAowArAKIAMwCfADsAnABCAJsASACZAE0AlwBSAJYA&#10;VwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCMAIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcAhAD/&#10;AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYAAACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQADUA&#10;jQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABbAIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoAmgB4&#10;AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwALAIgA&#10;EACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEAcwBp&#10;AHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoAyQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACcAgAA&#10;kAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0ARgBs&#10;AEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYAYwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0AF0A&#10;/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMAaAAq&#10;AGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8AUgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABWAJsA&#10;VQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJAwBm&#10;BAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEAWgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJcAFID&#10;ZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABKBtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAAcxQA&#10;AGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQCD4A&#10;TwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN+wBC&#10;Df8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAAWRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0bAE0N&#10;IgBMDSgASw0uAEoNNABJDToARw5BAEYORwBFDk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgAOxGp&#10;ADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABOFgAA&#10;TBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEqAEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsTXgA5&#10;FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMAMxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAAAFog&#10;AABTIAAATh4AAEodAABIGgAARhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMAORY6&#10;ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAagwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAuG/8A&#10;ih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEAAEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZFgA3&#10;Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYALxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+kACgg&#10;twAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABnJAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAAPR8A&#10;ADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8eJgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAoImIA&#10;JiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTpACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAoAABJ&#10;JwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYAMCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMxACYk&#10;OAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAfJ48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8AfiUA&#10;AG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwoAAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAnJxQA&#10;JScaACQnIQAjKCcAIiguACEpNgAgKT4AHypIAB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgssgAY&#10;LMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAAUywAAEosAABDLAAAPisAADkrAAA0KgAAMCoAACsq&#10;AAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAeLSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wAFy9p&#10;ABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABBLgAA&#10;Oy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAFAB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABczMQAW&#10;MzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkAEDWcABA1sAAONcYADzTkABA09QAQNP8AciwAAGMu&#10;AABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAvMAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4AFTcT&#10;ABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAKOcEA&#10;CjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMAAEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2AAAd&#10;OAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwADj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9gAAc/&#10;bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAFPvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAANDUA&#10;AC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJBBAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAGRC8A&#10;BUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQAABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3AABM&#10;OAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAAID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oNAARL&#10;EQABSxYAAEscAABLIwAASysAAEs0AABLPgAATEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UAAErO&#10;AABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAASSQAA&#10;DksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMYAABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABTYQAA&#10;U3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQAWT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIAACNE&#10;AAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAAVwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEAAFwq&#10;AABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABblwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABCQgAA&#10;PEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMAAA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABiDAAA&#10;Yw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXAAABk&#10;3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAmTQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAAAGYA&#10;AABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABwEgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAAc18A&#10;AHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoAAEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJfAAAN&#10;ZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAAAHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIWAACE&#10;HgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAAgpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAAK1cA&#10;ACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAAiQAA&#10;AIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYsAACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACSvQAA&#10;ktUARFUAADlZAAAvXQAAJGMAABppAAASbwAADHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEAAACT&#10;AAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAAoAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMAAKlW&#10;AACobQAApocAAKeeAACmswAApccAPl4AADJjAAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAAkQAA&#10;AJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3CQAA&#10;uxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoAALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAAAA2I&#10;AAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAAsAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAAAL8A&#10;AADCAAAAxQAAAMgAAADKAAAAzggAANIQAADVGwAA1SwAANRAAADUVwAA024AANSGAADUmwAA06sA&#10;/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQAWQDh&#10;AF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADsAL8A&#10;/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A3wA4&#10;ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2AJUA&#10;tAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0ABwDS&#10;AA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIAuQBIALcATgC1AFMAswBYALEAXQCwAGIArgBnAKwA&#10;bACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACfALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A/AAA&#10;AO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIAGgCwACMArwAsAK0ANACpADwApgBCAKQASACiAE0A&#10;oABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA6ACL&#10;AP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAAtwAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAmAJoA&#10;LgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCNAFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAAggCM&#10;AIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACUAAMA&#10;kAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsAWgB5&#10;AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAAAK8A&#10;AACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsAcgBA&#10;AHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkAagBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBhAOQA&#10;YQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAAAH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwAHQBr&#10;ACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUAYwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6AFkA&#10;iABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBWAP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAAaQEA&#10;AGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBWAFEA&#10;VQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCkAEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsLAAB8&#10;DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkAWgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAxAFEA&#10;NgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJAGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgAQwDm&#10;AEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGARAABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABPARUA&#10;TgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4GfgA9&#10;Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwAjhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMAAE0R&#10;AABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBECCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcAPApP&#10;ADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMNsQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABpFwAA&#10;XhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxACAEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsNKgA5&#10;DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHmACsR&#10;9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABLGwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoAOhAQ&#10;ADgQFQA3EBsANREhADQRJwAzES0AMhEzADAROgAvEkIALhJLAC0TVAArE18AKhRsACkUewAoFIwA&#10;JxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4cAAA6&#10;GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcALxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZIACcX&#10;UgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAfGcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAAUyAA&#10;AEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZAAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAmGSYA&#10;JRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1oAB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod8wAb&#10;Hf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAAOyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0IACYd&#10;DgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAeHzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocAFyKZ&#10;ABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQiAABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAwIgAA&#10;LCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEVAB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABckSwAW&#10;JVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAAECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYAAEIn&#10;AAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAiJQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8AFicl&#10;ABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAqcQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAOKfsA&#10;bCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgAAC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgrBwAW&#10;Kw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIADy48AA4uRgANLlIADS5fAAwvbgALL38ACi+SAAkv&#10;pQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABOKgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAAJCoA&#10;ACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8yEwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJM04A&#10;CDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPNAAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADotAAA0&#10;LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAAFTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgdAAc4&#10;JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IAXy0A&#10;AFIuAABILwAAPzAAADgvAAAyLwAALS8AACkvAAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAMOwgA&#10;CD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+nAAA&#10;PrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAAPDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYAABY4&#10;AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAARBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIAAEZO&#10;AABGXQAARm4AAEWCAABFmAAARK0AAETEAABD4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAuNAAA&#10;KDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQAAAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABNGQAA&#10;TiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkAAE19AABMlAAATKoAAEvBAABL4QAASvIAUDgAAEY4&#10;AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAYQAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQAAFEI&#10;AABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABXLAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAAVaUA&#10;AFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsAAC08AAAmPwAAH0IAABlFAAATSAAADksAAAtPAAAF&#10;UQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwAAF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+AABh&#10;TAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAAXe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAAGkoA&#10;ABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABhAAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAAbBIA&#10;AG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5oAABtfwAAbZgAAGywAABrygAAaugAREQAAD5DAAA1&#10;RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAAAmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAAAABy&#10;AAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAAAHuo&#10;AAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxVAAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAAdgAA&#10;AHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUAAACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACSMwAA&#10;kkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0APU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24AAAB0&#10;AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAAjgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAAAJ4G&#10;AAChDAAApBEAAKYbAACmKQAApjoAAKVNAAClYgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAhYgAA&#10;F2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8AAACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACkAAAA&#10;pgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwAALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeLAAC3&#10;oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAAiAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAAAK4A&#10;AACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA0iUA&#10;ANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAAAP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcAJQDz&#10;AC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACCAMYA&#10;jADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA9gAA&#10;AO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEAOwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8AGIA&#10;ugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A/wCb&#10;AP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwAxQASAMMAGwDAACQAvgAsALkANQC2ADwAswBDALAA&#10;SACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCkAG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQAlgDN&#10;AJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYAAADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCoAB4A&#10;qAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBMAJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4AdgCM&#10;AIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAAAKIA&#10;AACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACPADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8AhABU&#10;AIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0AP8A&#10;ywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAIAIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsANgB6&#10;ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoAcABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCuAGYA&#10;xwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACVAAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAAcQAW&#10;AHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkAPwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBgAG0A&#10;XgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMAAABu&#10;AAAAagABAGcACABlAA4AZAASAGMAGABjAB8AYgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBEAFkA&#10;SQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQAJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8AnAAA&#10;AIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0ABABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBVACoA&#10;UwAwAFIANABRADkAUAA/AE8ARABOAEsATQBSAEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUAsABE&#10;AMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAAZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAMAE8A&#10;EABOABUATQAbAEwAIABLACYASgArAEkAMABIADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8AQABr&#10;AD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABRDgAA&#10;TQwAAEsLAABKCAIASQQJAEgADQBGABEARQAWAEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0APAA8&#10;AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUANACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0AAHEP&#10;AABkEAAAWREAAFERAABLEQAARxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0AOgMi&#10;ADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMFUAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwArB7oA&#10;KwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQAAEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoNBgA6&#10;CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxlACgM&#10;cwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAjDfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAAPRYA&#10;ADkVAAA3EwAANREAADMQAwAzDggAMg0NADANEQAvDRYALQ0bACwNIQArDScAKg0tACkONAAoDjsA&#10;Jw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQWAABX&#10;GAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAAMBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAYACYQ&#10;HgAlECQAJBAqACMRMQAiETkAIRFCACASSwAeElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsAFxPU&#10;ABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIcAAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAoFAEA&#10;JhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYXcAAV&#10;GIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oAbBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0AAC8c&#10;AAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho9&#10;ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAcpQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABOHwAA&#10;RR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0AACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYcFQAV&#10;HBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AADyBdAA4gbAANIHwADSCPAAwgogALILUACyDKAAsg&#10;5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAAGSAA&#10;ABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8iJgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJJHgA&#10;CCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8AAFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgiAAAk&#10;IQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgADyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0AAgo&#10;PgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwABKK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAAPSUA&#10;ADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABskAAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAILBQA&#10;BywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1SAAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs4AAA&#10;LPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAAKCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsAAA8s&#10;AwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAAMiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20AADOB&#10;AAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEopAAA/KgAANyoAADAqAAArKQAAJygAACMoAAAeKQAA&#10;GioAABYsAAASLgAADzAAAA0xAgAKNAcABTULAAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5MwAA&#10;OT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgAADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwAAC4s&#10;AAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQMwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8AAD4S&#10;AAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABAVAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAAPfAA&#10;TS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+AAAA&#10;QQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkAAEghAABIKgAASDUAAEhBAABITwAASGAAAEdzAABH&#10;igAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAAEDwA&#10;AAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABLCAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAAUjAA&#10;AFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1AAAh&#10;OAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAAAE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcLAABZ&#10;DgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAAXFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oAPzkA&#10;ADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBHAAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAAXAAA&#10;AF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgSAABrGQAAayMAAGouAABqPAAAak0AAGlfAABodQAA&#10;Z48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoAAABd&#10;AAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAAbQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsAAHsn&#10;AAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQVAAA&#10;ClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACCAAAA&#10;hAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsAAI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcAACxL&#10;AAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAAcgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAAAIoA&#10;AACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACdBwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAAoHAA&#10;AJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACNAAAA&#10;kQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAAAKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgOAAC6&#10;GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAAAIkA&#10;AACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACrAAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAAvAAA&#10;AMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEvAADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8AAAD7&#10;AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZANAA&#10;XgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8ApQD/&#10;AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcAAwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDGAD0A&#10;wgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBiALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUApgCj&#10;ALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAPALsA&#10;FgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCoAEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcAnABv&#10;AJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADGAAAA&#10;uAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAiAJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAASwCP&#10;AFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/AHgA&#10;/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACTAAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoAhQAw&#10;AIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBvAJ8A&#10;bgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoADAB4&#10;ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUAcAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABbAGcA&#10;YwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAAfwAA&#10;AHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcAGABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBgAD4A&#10;XwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwByAFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA/wBS&#10;AP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAAYAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAfAFkA&#10;JQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQAEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsASACd&#10;AEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4AAABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBSAAgA&#10;UAANAE8AEABPABUATgAaAE4AIABNACUATAAqAEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQAUwBD&#10;AF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcAAFUG&#10;AABQBgAATAQAAEoBAABJAAQARwAKAEYADgBFABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8APwA0&#10;AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcAcQA2AIEANQCTADQApgA0ALsANADdADQA9QA1AP8A&#10;fgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoAAEIIAABABQEAPwEHAD4ACwA9AA4APAASADsAFwA7&#10;ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwAMwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCPACwA&#10;ogAsALYALADQACwA7gAsAPwAdwoAAGcMAABaDgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAAOAkD&#10;ADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEAIgAwACcALwAsAC4AMgAtADgALABAACsASQAqAFIA&#10;KQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDKACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQRAAA+&#10;EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoALwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQpACcE&#10;LwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAgB3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMAbQ4A&#10;AF4RAABSEgAASBMAAEATAAA6EwAANRIAADERAAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAnCREA&#10;JQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgMngAX&#10;DLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAARRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEAACYQ&#10;AQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAAFg9c&#10;ABUPagATEHsAEhCNABEQoAARELMAEA/JABAP5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0FwAA&#10;LxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQKAAV&#10;ETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kADhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQAAFQW&#10;AABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAkFgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsAFRIO&#10;ABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJFq0A&#10;CBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoAADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwXAAAZ&#10;FgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYADhccAA4YIwANGCoADBkzAAwZPAALGkcAChpTAAka&#10;YQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAEGewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAAJxwA&#10;ACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZBAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJHScA&#10;CB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+AAAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEscAABB&#10;HgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAAGxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8LAAog&#10;DgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAAIkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcAACK8&#10;AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4gAAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAATHgAA&#10;ER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYUAAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAoVwAA&#10;KGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEAAB4g&#10;AAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAKJgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4AACwm&#10;AAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAsjQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4JAAA&#10;MCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMAABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAvCwAA&#10;MA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYAADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4AAAw&#10;1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAjJQAAHyQAABslAAAWJgAAEigAABAqAAANLAAACi4A&#10;AAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAAOlwA&#10;ADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkAADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgpAAAT&#10;KwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIAADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMbAABD&#10;IwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAAQJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAAKisA&#10;ACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAARggA&#10;AEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00AABMQgAATFEAAEtkAABLewAASpQAAEmtAABIygAA&#10;R+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAAFTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYAAABI&#10;AAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAAVQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sAAFZe&#10;AABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEyAAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAHRAAA&#10;AEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABmEwAA&#10;ZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUAAGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoAABg9&#10;AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAAAGkA&#10;AABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAAb8kA&#10;NToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIAAABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABuAAAA&#10;cQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAAAIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlFAACH&#10;WwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAcSQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAAAG8A&#10;AAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACHAAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAAngkA&#10;AKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqBAACamQAAma8AKUkAAB9OAAAVVAAADlsAAAViAAAA&#10;aQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAAAI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAAAACj&#10;AAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAAuh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QAIlQA&#10;ABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJAAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAAqAAA&#10;AKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0AAADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADROgAA&#10;0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAuAOIA&#10;NgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0AtgCa&#10;ALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZAAkA&#10;0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0AYgCr&#10;AGkAqQBxAKcAegClAIUAogCTAKAAogCdALYAmwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAAAN8A&#10;AADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCxABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMAoABI&#10;AJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCGAP8A&#10;fwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAAAKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgAJACU&#10;ACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsAhgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACCAHoA&#10;kgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBsAP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAAhQAE&#10;AIQADACCABEAggAXAIIAHgCAACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwByAFUA&#10;cABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCvAGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAAAACQ&#10;AAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4AbwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0AGcA&#10;OQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBeAGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoAVwD/&#10;AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwAAABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBfABkA&#10;XwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4AewBN&#10;AIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAAAFUA&#10;AQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBPACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMASABK&#10;AEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAArgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABnAAAA&#10;XQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAKAEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMAKQBC&#10;AC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcAOgBiADkAbwA4AIAANwCTADYApwA2AMAANgDoADYA&#10;/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABHAwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4APAAR&#10;ADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYAMwA1ADoANABBADMASQAyAFMAMQBeADAAawAvAHsA&#10;LgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEAAGQFAABXBwAATQgAAEYIAABACAAAOwcAADgFAAA3&#10;AwAANgAEADUACAA0AAwANAAPADQAEgAzABYAMgAbADEAIAAwACQALwApAC4ALwAtADYALAA9ACsA&#10;RQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAlALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAASAwA&#10;AEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4DBgAtAAoALAANACwAEAArABMAKgAXACkAHAAoACAA&#10;JwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBXACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A6QAf&#10;APoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQLACUD&#10;DgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAfAC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAAGQGC&#10;ABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUOAABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAmDgAA&#10;Iw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgURABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcGPAAW&#10;BkYAFgZSABUHXwAUB24AEweAABIHlAASBqcAEgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEAADUR&#10;AAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAcDQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcAFQkc&#10;ABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAMXwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gANCuoA&#10;XA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIAACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUOCQAU&#10;DQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgADw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/AAkP&#10;kwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABAEwAANxQAADAUAAApFAAAJRQAACETAAAdEgAAGhIA&#10;ABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4ODgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAKEUEA&#10;CRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0WAAAn&#10;FgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUAEhEHABARCQAPEQoADRELAAwSDgALEhEAChIVAAkT&#10;GwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAACFWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kAUhQA&#10;AEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwWAAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAOEwkA&#10;DBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcnAAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZjAAA&#10;GKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAAMBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUCABMV&#10;BQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgAAB1E&#10;AAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAhGgAA&#10;HRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcEAAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAgFAAA&#10;IRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoAAD0c&#10;AAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAWGQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUAAyEI&#10;AAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAnJwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAAJp0A&#10;ACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8AACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4dAAAN&#10;HwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsAACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46AAAu&#10;SAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAAKe8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAAGh4A&#10;ABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIoAAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAANRIA&#10;ADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRmAAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIkAAAq&#10;JAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAADScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQBAAA2&#10;BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EAADqr&#10;AAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8kAAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAAMwAA&#10;ADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIHAABECgAARg0AAEkRAABJFwAASCEAAEgsAABHOgAA&#10;R0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegANCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0AAA0w&#10;AAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAAQwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoAAFMO&#10;AABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABRagAAUIMAAE+eAABNuQAATOAAMC0AACssAAAmKwAA&#10;HywAABguAAASMgAADTUAAAg5AAACPQAAAEAAAABDAAAARgAAAEkAAABMAAAATgAAAFEAAABTAAAA&#10;VQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUAAGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyWAABb&#10;sAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAOOwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAAAFUA&#10;AABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABmAAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAAcjQA&#10;AHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMAACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABRAAAA&#10;VQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAAAG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4AAACC&#10;BAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAAg2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAAD0gA&#10;AAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAAhQAA&#10;AIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAMAACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACXjwAA&#10;lacAI0MAABlIAAARTgAACVUAAABcAAAAYwAAAGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoAAACO&#10;AAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAAowAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcAALko&#10;AAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNUAAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAAiQAA&#10;AI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcAAACqAAAArgAAALEAAAC0AAAAuAAAALwAAADBAAAA&#10;xwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgAAM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAAAAED&#10;BAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpL&#10;TU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOU&#10;lZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd&#10;3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////&#10;/////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYo&#10;KSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9w&#10;cXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5&#10;uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////&#10;//////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4v&#10;MDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdo&#10;aWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6Ch&#10;oqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna&#10;29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAA&#10;AAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoa&#10;GxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFS&#10;U1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqL&#10;jI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TF&#10;xsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8A&#10;AQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEi&#10;IiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5g&#10;YmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfI&#10;ycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w&#10;8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQ&#10;ERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5&#10;Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gj&#10;paeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f&#10;3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/9rL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg056M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamIy7Km&#10;h9Gvo4fVraCI2aueidypnIrep5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ&#10;5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLLvC6r&#10;xblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI2aqeidynnIrepZuL4KKajeKemY/jnpmP456Zj+Oe&#10;mY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP49jL&#10;CRrhzww55c8OYNnKDJHLviyrxblMtb60Z725rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYndo5yK&#10;35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7i&#10;m5mO4puZjuKbmY7im5mO4tjLCRrc0As549ANYNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCmh9Gs&#10;o4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4Zia&#10;jeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCmswrlN&#10;tryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSfh9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCVm4zg&#10;lZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbMCRnZ&#10;0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzGsqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H3Jed&#10;iN2TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL&#10;3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLMC5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCnpIXU&#10;o6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2Q&#10;nYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhRuLey&#10;asCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonbjp6J&#10;246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J29PNChjV0ws2&#10;1NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqGy6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+ghtiL&#10;oInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2Yug&#10;idmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQm6WD&#10;0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjX&#10;iaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI19DPChbR1As3ztMKZcbKC525vDiytLZYuq2xbsGq&#10;rn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI1Iej&#10;iNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6ytMK&#10;aMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52rg8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CFpojR&#10;haaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGF&#10;pojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuEyo2q&#10;hcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJ&#10;zYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjRCRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6dsX3B&#10;m7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyHyISricmCq4rJgquKyYKrismCq4rJgquKyYKrismC&#10;q4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKycTSCCDA1glIuNQKeKnP&#10;F5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovFga6L&#10;xYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovF&#10;ga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNYqJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIaxiMGE&#10;sYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCw&#10;jMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx&#10;+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNau&#10;iJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjKtZWJ&#10;zrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3a&#10;q4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKkb7q+&#10;on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorVro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic26eI&#10;nNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw+L8e&#10;U+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLieh8m1nIfNspmH0bCWiNSulInXrZKL2quQjdypjZLf&#10;qI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyj&#10;i5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGsxqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH06+Z&#10;iNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c&#10;3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXCDhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+pH2/&#10;uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyTm92c&#10;k5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAcU+q7&#10;InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/jnZqY&#10;4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd&#10;mZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlXs8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1qufiNqn&#10;nYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pec&#10;m96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/uqiD&#10;xbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zycid6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96SnZfe&#10;kp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9H3zK&#10;rDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfSqqKH1qWghtihn4banZ6H25mdh92UnYnekJyN3o6d&#10;k92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T&#10;3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kpabm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdeeoIXY&#10;mqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yL&#10;no/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+xrCp&#10;h82qpobRpKSF05+jhNWbooTWl6GF2JOghdmPoIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N&#10;2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzLsDWr&#10;x69PssOwYLi8smy/sq1+x62phsynp4XPoaWE0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Iehi9iH&#10;oYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2NvH&#10;CRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPSkaSE&#10;046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rV&#10;haOK1YWjitWFo4rVhaOK1drICRLryw0t68oRUOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6arhcqg&#10;qoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWl&#10;idKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKowrw8&#10;sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOqhMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+Ep4nP&#10;hKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJCRDY&#10;zwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTBobB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qFy4mq&#10;hsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJ&#10;zIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQCn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOWroTF&#10;ka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJyYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqC&#10;q4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdXuJu1&#10;aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSKrobFiK6HxYauiMaErYjGg62KxoGti8eBrYvHga2L&#10;x4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL0wot&#10;x9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWwicOD&#10;sIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4Gv&#10;jMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3hreF&#10;uYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+&#10;frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXVVo+D&#10;z2eXgstznX7IeKF7xnykecR/pnfDgqh1woSpdMKFqnPBh6tywYircsCKrHHAi6xxwIusccCLrHHA&#10;i6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n/7Qq&#10;RvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bP&#10;s4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/K&#10;toiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KP&#10;x5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGy&#10;f6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4&#10;FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbCm365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7MtImQ&#10;zrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPS&#10;rICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7YoRvewNGrdqECQx51gscSccbbCnHy6v56FvryciMK6&#10;mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki06eC&#10;otOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+Rx51g&#10;scSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWUic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntmlhKHV&#10;pISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6Eg7/&#10;uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M1q6M&#10;jtisipPbq4mZ3KaHndqihqDWoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai&#10;1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvayMWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4nofJ&#10;tZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJodSc&#10;iaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55dscSe&#10;brbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9OumIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDXmYuh&#10;1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+uxom&#10;/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiYjuKl&#10;l5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaO&#10;odWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rcqzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fLs6GH&#10;0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW&#10;k5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscShaLbB&#10;pXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg15GV&#10;oNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm/roj&#10;Rva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqpgsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6WnIrf&#10;kZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9eP&#10;mZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeTx6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG0qei&#10;htaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f&#10;14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XCrWa5&#10;v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ihndeI&#10;oZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/LwgRfa3&#10;KmrbrzSUyKRVscarWLTDs1+3u7Juv7KtfsesqYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbXiaGJ&#10;2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfW&#10;hKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2ng9CX&#10;poPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGj&#10;k9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26rrFy&#10;wqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ymhdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KApY/S&#10;gKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9IWra&#10;tCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTHm6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiHzoOo&#10;ic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeN&#10;z9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMePrITI&#10;jKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuA&#10;qozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2v5ux&#10;f8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaHrYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvHgKyL&#10;x4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+91guI&#10;pcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGFwY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4OvisSC&#10;r4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxNLI&#10;CAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aRvmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofAiLKI&#10;wIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzC&#10;gLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcKQa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jDeKiF&#10;wHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmMtni5&#10;jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chqi+Y5&#10;d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRsxYql&#10;bMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTOBwq3&#10;2Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWAj2XU&#10;gpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKM&#10;k2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9&#10;vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe&#10;/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5&#10;gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+O&#10;wLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64x&#10;Ov+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnH&#10;uICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyM&#10;j8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21&#10;w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64wOv+p&#10;PVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjKtoCb&#10;y7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjL&#10;r3yoy/+yFwn/siEe/68vOv+qPFnspEl62JtamcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQjcW5&#10;jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTPrn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9&#10;qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2wpt/&#10;ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82mf6fN&#10;pn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+rOlns&#10;pUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjBu5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa1LCC&#10;oNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4Gn&#10;zf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZa7LEnHK2wp17ub+fg768nojCupqIxreWicq1korN&#10;s46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2f&#10;g6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95ur+g&#10;gr68n4jCuZyIx7aYiMu0lInPsZCL06+MjtatiZPZrIeb26aGntmihaHVnoWk0ZyFps6chabOnIWm&#10;zpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnrpkV7&#10;1Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6HyLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKIntme&#10;iKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzv+0&#10;FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjTrpaJ&#10;2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabO&#10;lommzpaJps6WiabOlommzv+0FAj/tR4d/7IqOv+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6kfL+7&#10;pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5PmnpSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4ylz5OM&#10;pc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N81Z9T&#10;nceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oih9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuTk6DX&#10;kZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1Ewj/&#10;th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I256d&#10;iN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk&#10;0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+vNVrqqEF81aJOnMehWrHFpmC0wqppub+tc767rn3E&#10;tKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqXpNGK&#10;l6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJnMik&#10;VbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCjpIXUnKKE1pWhhdiPn4faip+L24efktqIoZzXiJ+h&#10;1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/txsd&#10;/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05KjhNWM&#10;oobXiKGK14WhjteDopbWhKSf1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSi&#10;o9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7GqKuF&#10;yqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOjjNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGApqHR&#10;gKah0YCmodGApqHRgKah0YCmodGApqHRgKah0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4MqnC&#10;vUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU0H2n&#10;ms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc/7ki&#10;Of+1LVrsszB63cAfkMnDIai1uki0q7VivKayc8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuIqYbM&#10;hamIzYKois2AqI3OfqiRzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18&#10;qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR039MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+Ew5au&#10;hMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqAq4zKfquPynyrksp8q5LKfKuSynyrksp8q5LKfKuS&#10;ynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqehuFa4&#10;nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+GxImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32tkMd9&#10;rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIWNu7I&#10;FVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryUtH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjChLCJ&#10;woOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/D&#10;fq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4greH&#10;uIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0&#10;jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTWywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Qhs9g&#10;l4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fDgah2woOpdcKEqnTBhqtzwYercsCJrHG/i61xv4ut&#10;cb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3D0ib&#10;+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6PdNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82DmmrM&#10;hZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qM&#10;ncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm3HiF&#10;Zdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e&#10;1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/NdZWjw&#10;Ympk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458VuOO&#10;fFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6nVJl&#10;6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8&#10;e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+q&#10;HAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSW&#10;v76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbD&#10;kY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdf&#10;ftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TC&#10;vHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/&#10;qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76C&#10;mcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64&#10;wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6ZdeftuU&#10;bZTPknemxZKBtMSTiLbDko24wY+PusCLkby/iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TEu3qp&#10;xLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/qyYX&#10;/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyDl8O7&#10;gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6&#10;rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6wJOM&#10;vL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9oci4fKbJtXqqybB7q8ese63FrHutxax7rcWse63F&#10;rHutxax7rcWse63FrHutxax7rcWse63FrHutxf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmYY5bM&#10;lm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/CuoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHupyqx8&#10;qsiofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW/6oy&#10;L/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2gpjL&#10;tX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMal&#10;fqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJv7yV&#10;isK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzGoYCs&#10;xqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfKmWis&#10;xZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46Ny7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCBqcqe&#10;gavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sxL/+n&#10;P0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXVroSe&#10;16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vH&#10;moOrx/+tFwX/riIW/6swL/+nPkv4oUto559RgdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqdiMa3&#10;mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTRm4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wrx5eF&#10;q8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+sxp9p&#10;tMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqUiKvH&#10;lIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+oPUv4&#10;okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb3ZaP&#10;oNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqr&#10;yP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmkTZbLolirxqRhs8SnarfAqXS8vKl+wrioh8izpofP&#10;rKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmN&#10;jqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hcssSs&#10;ZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJipGp&#10;yYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3pEdp&#10;6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oehmtiH&#10;oKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wpyv+w&#10;FQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTNnKaD&#10;0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjL&#10;hJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68sLv+rOUv4qUBn6687e962M4/SujShzMI5qru6VbWw&#10;tGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbShKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCoy4Cg&#10;qMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl7bU0&#10;eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKuhMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+p5PP&#10;fKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+yEgT/&#10;sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayEx4yr&#10;hcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeauk&#10;ynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+vM0z9uStd68ofadLfEX+5zCecp71MsaC3YrmdtHG9&#10;m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJx4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mtnsd5&#10;rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0SYsHf&#10;E4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3Ffa6Q&#10;xXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/uBYT&#10;/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iyh8CG&#10;sonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXux&#10;lcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6misF4&#10;qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0uJO3&#10;dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5foLHWN&#10;3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqgd8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSKp23D&#10;jadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggOy9MK&#10;FbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp036R&#10;Z9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi&#10;0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedpdmfl&#10;bnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2FWt2N&#10;hVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15/1FV&#10;cftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1TpinRT&#10;6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8LFo//&#10;GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tgUPZ+&#10;YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;TPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbD&#10;hZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+&#10;l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/&#10;l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7&#10;pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4&#10;woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GN&#10;h6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/l1ZT&#10;+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2QtMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7pLzA&#10;eqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvP+h&#10;GAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5wYSX&#10;usCCmrzAf529v32gvr97pL6+eqi/vnitv714sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720ebO9&#10;tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2Rf6jH&#10;kYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qyva96&#10;sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV95dc&#10;aeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8eavC&#10;uXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+jGAL/&#10;pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iTvr2E&#10;l8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Kse7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyx&#10;v6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzFlIC0&#10;w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2gxrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9sb+k&#10;fbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xVaeuc&#10;WHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rIqnys&#10;xqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/piYP&#10;/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mIkse3&#10;gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/CnYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52A&#10;sb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0w5t+&#10;uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+ZgrG/&#10;mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyiUHrg&#10;o1KM1aFbncueZqzGnXG0w556uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOqyJmD&#10;rcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP/6U0&#10;Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyhYarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKsi5Tb&#10;oIef2JqGpNGXhqfMlYaqyJSHrMWTh67DkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCS&#10;h7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdwtsCn&#10;ery8poPDtqKHy6+diNall5Xml4+e2pONo9KRi6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDBj4mw&#10;wY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fjrUeI&#10;2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqHy6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouOq8eL&#10;ja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cyJf+j&#10;QT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHLt1Oryr5frb23briysHzCqaqGy5ylhNKNoIfYhqCX&#10;2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/C&#10;iJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tBY/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1b7uq&#10;sH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXPgpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSuw4WU&#10;rsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd948o1&#10;h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmAm6vG&#10;gZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+lPj7/&#10;qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+rp7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmMzHyp&#10;k8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6t&#10;xP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZsn+/&#10;lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2fx3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHmlrcR5&#10;pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9ooiKrM&#10;QZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fEdK2u&#10;w3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6vyVB&#10;5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+xjsF8&#10;sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwf+u&#10;EgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2vhbyA&#10;soK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5&#10;c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3IGCh6itzld85go3XTI2I&#10;0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Qr26+lK9svpmva76gr2u+&#10;oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAwsvwZ&#10;SqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59pyYqg&#10;aMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2CgH/&#10;uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztlhOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2iWjY&#10;eotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZ&#10;k1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx7l9t&#10;a+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbflYFW&#10;35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8rOoP/&#10;OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74BrU++E&#10;a1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC00AQB&#10;o+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+cVdQ&#10;/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4&#10;kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/U/9d&#10;QlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB/5FQ&#10;Qf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2Py&#10;inJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8tw&#10;tqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7&#10;HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKm&#10;zXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9&#10;lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx&#10;6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvL&#10;b7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7HP+U&#10;SzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonchYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kqy3al&#10;rMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50va++dL2vvnS9r750va++dL2vvnS9r750va++dL2v&#10;vnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5FgVfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKCkaHP&#10;f5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2yxnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6s7h2&#10;urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0549z&#10;geCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8d7e2&#10;t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+XSjD/&#10;k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3ukt8J5&#10;qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3&#10;t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJh5Ku&#10;xoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6tres&#10;era3rHq2t6x6tresera3rHq2t/+XEQH/myYK/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zogt6T&#10;co/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjBf566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6q3q1&#10;uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/mFFE&#10;/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGApMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95rr65&#10;eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uP+Y&#10;EQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20w4uS&#10;uMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7s72lfLS7on21uaB9trigfba4oH22uKB9trigfba4&#10;oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+dZI7X&#10;mm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzBu3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1uZx/&#10;tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC/6BN&#10;UvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ekfa7D&#10;oH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+aEQH/&#10;niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiKuryO&#10;j8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6Xg7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4lIO2&#10;uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfcq1yT&#10;1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGFtbmR&#10;hbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZGT/+q&#10;R132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDOtXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzGjoqv&#10;wo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/oCYK&#10;/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWogcOU&#10;n43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqL&#10;tLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ83dZi&#10;f8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4CfqMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuHjrS7&#10;h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1PFX6&#10;vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6lobx5spW0g72GrYjGe6qUynirqMl7oqvHfpytxICZ&#10;r8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK/6E0&#10;HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuFsYnC&#10;fK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/&#10;lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQkKHL&#10;X52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9e5yy&#10;vXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ3i9K&#10;yuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6zsr5x&#10;rLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6QxHP+t&#10;Lif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWxdruL&#10;tHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4&#10;bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgdJMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQZJaE&#10;y3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5aua76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7sGW5&#10;u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpVofM0&#10;ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPLfJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVkxail&#10;Y8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJDg/O&#10;4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CElWTP&#10;ipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20&#10;mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps4Wx+&#10;ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbVrI5W&#10;1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4DzckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5FVnz5&#10;UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+UuGe&#10;flHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug/xIc&#10;lP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1PxgGhR&#10;8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbtG5&#10;AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQU/9q&#10;UVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF+phc&#10;RfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/SjRY&#10;/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+MST3/&#10;kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsLcf8k&#10;EWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8/3c4&#10;O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+DEwH/&#10;hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFs&#10;oovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h3&#10;6nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+B&#10;ZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6&#10;kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/hSIG&#10;/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9uoo7d&#10;bKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrPlshq&#10;z5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV753qM&#10;guN3kofgdJeM3nKcj9xwoZLbbqaU2WyqltlqsJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrCbMya&#10;wmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+MYlH+&#10;impe9odxavCEenTqgIN95X2KhOJ6kIredpaP3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/ndRp&#10;yZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG/4o1&#10;FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+HeHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nVcKWb&#10;1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7Hobtvx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4&#10;cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SGiN5/&#10;jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQbbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSksnLE&#10;pLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+JEQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+k2Fe&#10;9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqXnNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5xwam4&#10;csGptHPBqa90wqitdMKnrXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400FP+L&#10;Rib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOnzHKr&#10;qstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8Cq&#10;qHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQQf+aVU//mlpd95hgae+VaHXoknCA4Y97ityLhJPW&#10;hoya0oCToc57mqbMd6KqynSrrshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+raN5&#10;vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb+Jxc&#10;aPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOmerqy&#10;o3u7saB7vLCffL2un3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+SQyX/&#10;mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV945hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXawtbp3&#10;t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJTEUABQmgfLmznn26spx+u7Gbfrywm368sJt+vLCb&#10;frywm368sJt+vLCbfrywm368sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRVZPOk&#10;WnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zEfaC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0mX+6&#10;s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/nUMw&#10;/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hjgeGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8s7ye&#10;frW6moC3t5iBuLWWgbm0lYK6s5SCurKTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sf+O&#10;EAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaUwJx+&#10;orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQhLqy&#10;kIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3UmPo&#10;u1lr371kctG2bILErHOTtqN6oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5tIyH&#10;urOMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt/6o9&#10;OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+EkbO8&#10;ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6somKurKJirqyiYq6somKurKJirqyiYq6sv+QDwH/&#10;kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0n5eq&#10;fauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriDkLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqyhY26&#10;soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW2VdY&#10;x9Bea7jIZH6qwWuOnLpynI60eqiAroWydquUuG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+RurKA&#10;kLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0L/m+&#10;NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuhyWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2b6e3&#10;tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/lh8F&#10;/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBAOsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3Jdp9z&#10;xIOnbMCRrGe+oa9lvravZrS7sWuru7FupbuxcaC8sHOdva90mr2udJq9rnSava50mr2udJq9rnSa&#10;va50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5UlhpOJP&#10;cJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbDm6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6ttosCq&#10;baLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9XfJR3I&#10;6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGGedVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMizoV3H&#10;w6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F/6Ym&#10;Df+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLyPliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o03+S&#10;ZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXKnFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5e&#10;uMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5SbXro&#10;XHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGTV8jR&#10;k1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh/y47&#10;lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZudsd2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTcpYZS&#10;3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAIAMbO&#10;CAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lwV+qA&#10;clXph3RT5492UeaWd1DmnnhO5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6&#10;TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9XVde&#10;+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63bEfu&#10;t2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADFvAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYtdv9B&#10;Nm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE+5ha&#10;Q/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnrBQKP&#10;/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9yQ0T/&#10;d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+j&#10;S7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG/1gt&#10;RP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/mDkz&#10;/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAAiOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8vEUz/&#10;NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30nLf+E&#10;KCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/cVAm&#10;/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXft&#10;Xrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92&#10;FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOh&#10;cfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON5&#10;1WDjedVg43nVYON51WDjef92FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9xfFz7&#10;boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp47GGweetgtXvrX7x86l7EfepdzX3nXdl94V/efdpg&#10;4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n/3tW&#10;NP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7oYL1/&#10;6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTfgcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94FAL/&#10;dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM/3puVv52d1/5dIFm9XCKbfFtkXLua5h27Gmeeetn&#10;pHzpZal+6GOvgOditoLmYb2D5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyExWXc&#10;hMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4d39o&#10;83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm2YjB&#10;Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZSM/+I&#10;WkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfrcJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL4WLO&#10;i9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/eR0D&#10;/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hnV/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+RsoYfi&#10;aqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQv2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzTj7Rs&#10;04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr8H9+&#10;c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSvbtGT&#10;rm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+VUz7/&#10;lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vNmL1s&#10;zZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD/34v&#10;Df+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDabqaV&#10;2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0zZii&#10;dM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBucuuK&#10;eXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsubnXbL&#10;mp12y5qddsuanXbLmp12y5qddsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/oE5E&#10;/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOKjM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2xaOg&#10;d8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqcmHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4EvDf+P&#10;Nxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfvo19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qetXan&#10;pLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmd&#10;lHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZteib3LL&#10;mXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7JnpB+&#10;yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc79q9N&#10;RO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6PhpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeOgcOl&#10;jYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+WNBX/&#10;oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZp4yH&#10;qauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKIhMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMifiITI&#10;n/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+zq25+&#10;qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3AqoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SHyJ+E&#10;h8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNIMeHL&#10;UTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WKn4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8OlfY3F&#10;o36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/pzIX&#10;/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Cin6ds&#10;orSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsifeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7Jnv+G&#10;EAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4kLpu&#10;hIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqixaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11k8qd&#10;dZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5UkCf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnfSTC8&#10;2lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJnmud&#10;yp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM8cQg&#10;DODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnXXWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZyLGW&#10;V8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+KDgH/&#10;ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdttodWza&#10;cn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049XwNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGTYKrR&#10;k2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X60hK&#10;jOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJgFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/14pY&#10;uNaLWbbWi1m21otZttaLWbbWi1m21otZttaLWbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sOBLb1&#10;HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57T+Os&#10;fE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/oA0A&#10;27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0b2VW&#10;8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFySOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXndE7V&#10;53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pCbf9Q&#10;SWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF7udn&#10;RuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/JBWH&#10;/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11HU/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6UVkH9&#10;nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIArsUC&#10;AKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G/21A&#10;RP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+nSjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/wks3&#10;/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9IJkz/&#10;TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687MP+y&#10;OzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe/yEK&#10;Vv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9THjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/fiYs&#10;/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEAAHj/&#10;AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg//zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MSLP9Y&#10;Eyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof/5Ea&#10;H/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9bmFb/&#10;Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4FfwY+BX&#10;8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6/2dw&#10;Qv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3WbzU+Zm&#10;7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nvZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9gPxD/&#10;aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1ZflX&#10;vGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p01vu&#10;af9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9X5tg&#10;+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d7WzN&#10;Xe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3BpRf9t&#10;c03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv3Vzp&#10;btNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/dEMb&#10;/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/JavXHx&#10;Wcly71jac+ha43PeXeZy017oc8tf6HTGYOh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodP9t&#10;FgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo9WSd&#10;bPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6ZOV4&#10;umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98aU//&#10;dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat17V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmThfbxl&#10;4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ/4dF&#10;JP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7nXth/&#10;2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnff6xp33+sad9/rGnff6xp33+sad9/rGnff/9xFQH/&#10;bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyVdO1o&#10;n3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2Cpmzd&#10;gqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7i2dV&#10;9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu2oej&#10;btqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VAH/+Z&#10;SCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCMtmvV&#10;ja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/cB0D&#10;/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1SO/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4kYDA&#10;c5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSPnHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZiZZ1&#10;2YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K351n&#10;VNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2Sd9aM&#10;kXjYipF42IqReNiKkXjYipF42IqReNiKkXjYiv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+jQSL7&#10;pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fPlpR5&#10;0JSRetGSj3rTkI561I+NetWNjHrXi4x614uMeteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD/30h&#10;Bf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4OhhY2L&#10;moGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7SkYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h91ouI&#10;fdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1fUb6l&#10;Z2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaGg7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSOhIDW&#10;jISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjvtT0c&#10;5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJzpZ9&#10;iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aMgIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4UcBP+X&#10;Jgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvIvVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJgZaO&#10;kHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aM&#10;e4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2YVuf&#10;sGholatvdIumd36BooCGeZ+LjXGcmZJsm6mVaZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovWi3aL&#10;1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH1NI3&#10;FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOvdXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFnndOQ&#10;apjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+iIQP/&#10;riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOHhWOx&#10;lYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14tomdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmIapbZ&#10;iP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrbDwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJyWJd&#10;fsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd24Vj&#10;nduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1E63h&#10;QCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/Vbff&#10;gFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADOwQgA&#10;xtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1PclW9Q&#10;3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLjev+D&#10;DgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltOZOpj&#10;VV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBPwOpw&#10;T8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2Pid/&#10;9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVVTfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7sYEfj&#10;8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUAoOcL&#10;AZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A/5RQ&#10;Pv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuhAADF&#10;sAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysPev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9dOEn/&#10;ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJN/74&#10;STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc/z4d&#10;Vv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/wDsu&#10;/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8QAW7/&#10;FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3clLf+A&#10;Jiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACaxQAA&#10;i9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/TxIu&#10;/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZH/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+wHR3/&#10;sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYFNP8t&#10;BjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U/48O&#10;FP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9cWCL/&#10;W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0ndUP9I&#10;6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD/1Iy&#10;Bv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/TbRP&#10;/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR+lPi&#10;UfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aMRf9U&#10;lUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV31L5&#10;VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/ZF0t&#10;/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM7Vj2&#10;TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1UwBv9c&#10;NAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX/1G6&#10;Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V9VzVVvZdzlj3XctY913LWPddy1j3XctY913LWPdd&#10;y1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29EGv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9cjk//&#10;WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1YsNb&#10;9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt/3Fd&#10;Nv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPeWPBk&#10;0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17yZrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9pLQj/&#10;dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7ZfhV&#10;ymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9qs2Hv&#10;av9jGAL/YCID/2InBf9uKgf/eTIO/388F/+CRiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4Zoxb&#10;9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk7W2r&#10;ZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZVM/+C&#10;Xj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhzs2To&#10;c61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/gi8M&#10;/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lpl2nTZqFuz2OsccthuXTI&#10;Ycp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1n2roc55r6XOea+lznmvpc55r6XOea+lznmvpc/9m&#10;FwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5dz3SI&#10;ZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o43unauN7omvkep5s5XibbeV3mW3ndphu53WYbud1&#10;mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyYVTPl&#10;lV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/ifJdw&#10;43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI/5c1&#10;Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqObFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6hb7aB&#10;nm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9pFgH/&#10;Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6Z6yB&#10;hG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5iXbk&#10;eYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQplQ1&#10;xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6UfZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ64H6F&#10;euJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6IwCPWo&#10;MwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqFgX+8&#10;hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B85HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/bRkC&#10;/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaTem6P&#10;j4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2DeoPegXqC4H97geF9fIDje3x/43p8f+N6fH/jenx/&#10;43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8xtK5Y&#10;QKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qPloB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52heF9&#10;d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4IQLd&#10;wyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVXkaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWzhGeW&#10;zYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB/4gS&#10;Af+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7DQByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5pXtv&#10;cqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfhfmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M5Xht&#10;jOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBSOJe8&#10;WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5ZpTl&#10;d2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE0xcA&#10;utIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5nVnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2yHVT&#10;s+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJANmp&#10;BgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZeXsSB&#10;Y1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZo+tw&#10;WaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UGALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/aVDV1&#10;11w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLwaVKv&#10;72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkCmecq&#10;CZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG4+lX&#10;Rt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2AgCu&#10;wQMApc4GAJzkDACV7x0Dje8sC4XvORV870Eec+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98Rknv&#10;iUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xURc/8&#10;VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha+lQt&#10;VPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m/0Y+&#10;5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAArrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8qCWz/&#10;Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3L//Q&#10;OC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH2AAA&#10;ffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/ciMx&#10;/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8sJP//LST//y0k//8tJP//LST//y0k//8tJP//LbGu&#10;AACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QOOf9L&#10;EDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b//Af&#10;G//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/HwM/&#10;/yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJJf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+SDxT/&#10;oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAAVP8A&#10;AEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW/1IG&#10;FP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9QIAL/&#10;SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0KqOP9B&#10;sTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/7kb/&#10;P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/SoMv&#10;/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C/0D2&#10;Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VGEP9W&#10;UBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C/0Hr&#10;Q/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/TSkD&#10;/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9GrkH/&#10;RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/SNtN&#10;/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0/1GF&#10;Of9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vfTv9M&#10;10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9mRxj/&#10;ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0juTfxI&#10;+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD/1Yp&#10;BP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/T7BN&#10;/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY/lW8&#10;WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3Pv5f&#10;g0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTvUdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvtat1v7&#10;WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/ekod&#10;/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6TTutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW9FvK&#10;WPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2IgA/9s&#10;IAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ1lys&#10;W9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+jY/df&#10;o2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0dEXa&#10;b39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9kvl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0Y5xm&#10;9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW8o5K&#10;HuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNsjVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqoZO9q&#10;ombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnzZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95GwL/&#10;gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ubZqtp&#10;pmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qTbPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJmkGzy&#10;Zv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7gXFP&#10;tXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv8WeL&#10;b/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/ENif&#10;RxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6ieYlknXaTaZhznm2UcapxkHG6co5x0XOMcupxinPr&#10;b4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/jhoB&#10;/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpdaOLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5mm6L&#10;d6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbwaf9e&#10;GAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLiqiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlNoI1x&#10;VpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9efBp&#10;fXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sRAf+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsasQRi8&#10;pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4BkhoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHqcXZ/&#10;6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA8aQT&#10;AOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6ShXUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10ip5x&#10;cIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9hFwH/&#10;cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoAxbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9qUYab&#10;cll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNlkeFyaI7rcGqK7G5siO1sbYbva26E8GluhPBpboTw&#10;aW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOrtkch&#10;obFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6BZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR7W1m&#10;ju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEIAMe7&#10;CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziIsV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5doW6Om&#10;a1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/fgkA&#10;8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1a05r&#10;s3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfzZFyX&#10;82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4Wi8hJ&#10;I4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBRqvZg&#10;U6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrHBgCi&#10;0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgxas1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMmlU0rJ&#10;uVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAAyqIA&#10;ALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY2XE6&#10;U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7/1JH&#10;u/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAAnMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhBFmbn&#10;Sh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9CP9f/&#10;REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaTAADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA8hIA&#10;efIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNXIU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2qTM4&#10;9740NvjhNTb1+TU18/80N+z/Njnl/zg55f84OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIAAJu9&#10;AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2MdPv9s&#10;Hzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov+f8q&#10;L/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4AAG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/PApD&#10;/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9HyL/&#10;/x8i//8fIv//HyL//x8i//8fIv//H6yrAACdtgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4AUf8V&#10;AUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d/5IP&#10;G/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLaAABk&#10;5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9KBRz/&#10;UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJDf/T&#10;CZG8AACByQAActcAAGTkAABU6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg/ycC&#10;HP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/qwUB&#10;/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9qGP88&#10;dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t/zD/&#10;Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/RDsG&#10;/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqPJP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv801i7/&#10;M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/Mf9G&#10;IwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr/zmq&#10;Lf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTqQf80&#10;6kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0UvA/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9IbiD/&#10;RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/Nfs+&#10;/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjhRf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF/1M5&#10;CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/P9s4&#10;/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9JIQL/&#10;RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ieNv9H&#10;pjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9ByU3/&#10;QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/WW0p&#10;/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM/0XM&#10;T/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cxBv9q&#10;PAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE5k/d&#10;ReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/UCEC&#10;/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RYmELh&#10;VqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/Tapa&#10;/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o52tq&#10;MOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1OrXP9S&#10;p13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+Mgf5&#10;gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvFVrVb&#10;31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB/2UV&#10;Af9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOESxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4ZpFQ&#10;tWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl/lWU&#10;Zf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9eLsJ6&#10;aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPtakGj8&#10;WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLnky8E&#10;3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRoyGGS&#10;aeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28QAf97&#10;EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTEkE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVUmXOO&#10;WJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiDb/xY&#10;g2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6LYDen&#10;hmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5XH5y&#10;+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsAy6Ev&#10;BsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5eNll&#10;eHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+EDADv&#10;kAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgdq5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISFWH+B&#10;kF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBze/dedHr5XHR5+lt1eftadXn7WnV5+1p1eftadXn7&#10;Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGlCgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOWlmE8&#10;j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99+ltw&#10;fPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60nA7Kr&#10;Nw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xjY4vu&#10;YWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDPmgUA&#10;yaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pMI5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uWiFhm&#10;lZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7Wf9m&#10;DQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0fahj&#10;PHalakNwo3JKaqF7T2WghlRgnpFYW52fW1idsF1WncddVp3rXFea+ltalfpaXJH7WV6O/FhfjfxX&#10;X438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwAAM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68LwaW&#10;ujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBFY6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfqV1Cl&#10;/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVYlf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEAsq4A&#10;AKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdUtI9L&#10;ULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92AADd&#10;iQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8VcKmHE&#10;ZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9MSqv/&#10;TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWnAACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF51S4F&#10;ctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN/T4+&#10;y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9EQrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4AAIvI&#10;AwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4IsrQuCa&#10;LT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8oAAA&#10;ragAAKGxAACVuwAAicUAAH7PAgB02gYAbusRAGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rtWhZG&#10;7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/LDPk&#10;/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJwwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycCUvcx&#10;BE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q/Pod&#10;Kvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPfAABb&#10;9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98DSb/&#10;iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe//8THv//Ex7//xMe//8THv//E6apAACYswAAir8A&#10;AHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo/0gE&#10;Jf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP//woT&#10;//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAAUeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8dASr/&#10;IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gFCP+5&#10;BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1/wAA&#10;L/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/UwIA&#10;/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0A/84&#10;NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c/yfI&#10;HP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8L/8f&#10;/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8tmBn/&#10;LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//Ifwx&#10;/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL/zli&#10;D/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/L/4j&#10;/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9DLQP/&#10;RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8JP80&#10;xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q5jz/&#10;Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/PZUi&#10;/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE//y7b&#10;Qf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09WEv9M&#10;Yhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct7UD/&#10;L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/ViYD&#10;/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BFuDDv&#10;RcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/N/9B&#10;IwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr60+Q&#10;LulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0T/87&#10;tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRjUxfu&#10;YF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ021VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//QMBP&#10;/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B/2wk&#10;Av9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/CU7RB&#10;v1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9IHQH/&#10;UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/N8Be&#10;iTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUitWOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9FmVz/&#10;RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQdlMa&#10;yXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CVRaxen0epXalKply2S6Rcx0yiXOJNn133TJxe/0yY&#10;X/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0XAO+B&#10;HgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVNnGGx&#10;T5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/XBAA&#10;/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRve0Cg&#10;bIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/SYVn&#10;/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oYtINV&#10;Iq1+Xiune2czondvOp10eECZcoBFlW+JSZFtk02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GCbP9P&#10;gWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiPCwDQ&#10;kxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQznHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+nVH9v&#10;tlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA/3AH&#10;APB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+MfHpF&#10;h3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx/0x2&#10;cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQAz5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFOH52O&#10;VyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9RcHf/&#10;T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9bDgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+nhAA&#10;tp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41lN4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/rlVo&#10;f8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9MbHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noAANaG&#10;AADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgehnz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNBdYx8&#10;RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xnfv9M&#10;Z37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sDALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyfUSKF&#10;nFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/TmCF&#10;/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcAo60a&#10;AJysLASVqzoMjahFFoamTx9/pFcoeaJfL3OgZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5Vl7tP&#10;VJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWSAAC7&#10;nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1O12k&#10;f0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9HVJL/&#10;R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGuAACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdxtVIe&#10;a7NaJWWyYitgsWowW7BzNVevfTlTrok9T62WQEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug/0RN&#10;nP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAAw5MAALedAACspAAAoqsAAJizAACOuwEAhcEMAIHC&#10;HQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZvGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6RLrX&#10;OUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACjqQAA&#10;mLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vIeiZH&#10;yIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/N9GG&#10;AADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJU9hQ&#10;DU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzYoyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2yv8t&#10;Nsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUAAJytAACPtgAAg74AAHfHAABszwIAYtYHAFrkDgBY&#10;5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwNP+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunGGTLo&#10;6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAAd8YA&#10;AGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbxMAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw9XQL&#10;LvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62hAACg&#10;qQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAASe4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86AjD/&#10;QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8JGf//&#10;CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbGAABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2/xMA&#10;Mv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/pwQP&#10;/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8FDv//BZWvAACGugAAd8UAAGjQAABa2wAATOEAAEDn&#10;AAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gBDP9S&#10;AQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4xAAA&#10;adAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8AACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/HwAL&#10;/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7AQD/&#10;uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ/x6O&#10;C/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/Hv8Q&#10;/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8rSQX/&#10;KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLlE/8i&#10;8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C/zUr&#10;Av83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/J7EU&#10;/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs/xn0&#10;LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCCEP8v&#10;jRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a+S3/&#10;HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/P0oG&#10;/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz5hv3&#10;NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0IgAf9G&#10;IAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud+Dqt&#10;HvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybNPv8m&#10;zT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVFfRnz&#10;Q4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/KsdC&#10;/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF/FVI&#10;CfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJIlSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnPRu4q&#10;y0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9WFAD/&#10;XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUygK8tL&#10;qS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8yqU7/&#10;Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftmJwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/MV3cj&#10;yFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS/zag&#10;U/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3BNlq&#10;RQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7pVTw&#10;PKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/aw8A&#10;+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6dbmTqk&#10;WaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/Ov9M&#10;EgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamkoqmdy&#10;LadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVduEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2IX/88&#10;iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MHAPpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8Owi5&#10;eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLlRYZi&#10;+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA1HwH&#10;ANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+KaJhC&#10;hmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9SDgD/&#10;XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIAvIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndpLZJ0&#10;cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/d2r/&#10;Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWpiEEO&#10;ooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw9Edx&#10;cf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcDAL+L&#10;BAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BCcnac&#10;RW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/ZQAA&#10;4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQdAKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGFaTB8&#10;gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhIZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/P2h2&#10;/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADDiAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoKkpRF&#10;EoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2FgTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zfgf9E&#10;YH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6XAACm&#10;mwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUfepRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qVQVyJ&#10;o0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAAz34A&#10;AMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOjJQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihqmGou&#10;ZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJQlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH/z1X&#10;h/89V4f/PflnAADddgAAyYMAAL2NAACzlQAAqZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8Cnin&#10;RxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJXnYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88TJj/&#10;PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+ttAADTfAAAw4kAALeTAACsmgAAop8AAJmlAACOqwAA&#10;hbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1VGWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqnnjVI&#10;p682R6fGNkam6TZFpP43RaP/N0ag/zdInP83SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8AALCY&#10;AAClngAAm6QAAJCrAACFsQAAergEAHa5FAByuSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIcUrVr&#10;IE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJBpv8y&#10;Qab/MtV8AADCigAAtZYAAKidAACdowAAkqoAAIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7DOQRa&#10;w0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4dQsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/KDe7&#10;/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAAZsUD&#10;AFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3z6sY&#10;NtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJapAACK&#10;sAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwARtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9fBjjf&#10;aQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8WKNr/&#10;FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXIAABZzgAATtMAAETbBAA/6Q0APekXADvqIwA56i4A&#10;Nus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr/wgg&#10;6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAAja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0AADjk&#10;AAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osDF/+e&#10;AxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABkywAA&#10;VtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8QACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/RAES&#10;/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UCCP/VAgf/9AIH//8CB///Agf//wIH//8CB///ApGt&#10;AACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYAE/8b&#10;ABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA/+oB&#10;AP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/AAAV&#10;/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9cAAD/&#10;bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC/yA+&#10;Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/E84H&#10;/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8lLgH/&#10;KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xehBv8X&#10;qQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L/xr/&#10;C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/HncF&#10;/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f/wr9&#10;H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0Av8v&#10;PwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM/yXO&#10;Df8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/NCIB&#10;/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8snQ3/&#10;LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/FuAu&#10;/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI/TZz&#10;C/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAzsBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfeM/8Z&#10;3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9IMgL/&#10;Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvCFt87&#10;0hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/EO/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA/0UR&#10;AP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfYQZgY&#10;1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC/yKz&#10;Qv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5jDtRM&#10;bhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHCRqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8nsEb/&#10;J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDqXCoB&#10;4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFKvyqv&#10;StEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MIAP9a&#10;CwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4clrlKP&#10;KKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuUUv8r&#10;lFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UKAORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRgXxew&#10;XmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0vnFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/MY9W&#10;/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUAxW4p&#10;Ab5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaOWcA2&#10;jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJlAADY&#10;awEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQKq25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KDLpBg&#10;jDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiBX/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8wfl//&#10;MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVhebbl8d&#10;lmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj/zR5&#10;Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcCAL95BAC5eg4AsnwgAKx8&#10;MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7dGbM&#10;PHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADHdgAA&#10;wHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1HD5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xvgzJ4&#10;bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/Mv9T&#10;AAD0XwAA3moAAM1zAADDegAAu34AALWBAACugwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgbhntf&#10;IIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxxozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVpb/80&#10;aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4AAMl2AAC/fQAAt4IAALCFAACohwYAookXAJyKKQGW&#10;iTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbEPGF2&#10;5Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAAsocA&#10;AKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9nf4Yz&#10;Y36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/N117/zVeef80X3f/M193/zNfd/8zX3f/M/5cAADh&#10;agAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1ZG3GM&#10;YCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8zWX3/&#10;Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuDAACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCEmi4C&#10;fpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFtJl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M3jVP&#10;i/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8xUoT/MeplAADScwAAwn8AALaIAACskAAAopQAAJiY&#10;AACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQptnksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4pUZeK&#10;LE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADKeQAA&#10;vIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYDAHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12lWBRZ&#10;pGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/K0SX&#10;/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACfmQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0AZbEs&#10;AWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuubxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9q/Uj&#10;PKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICqAAB1&#10;rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0DULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmEFTy5&#10;kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAAppgA&#10;AJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNAx1ME&#10;PsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA/xcr&#10;wP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAAeLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIOADnS&#10;GwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8GJtT/&#10;CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABUxgAA&#10;SMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMqACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDnfgIe&#10;6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwAAHq1&#10;AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQAGfQ+&#10;ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN8/8B&#10;DfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0AAEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/DgAX&#10;/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MACf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/KAAD/&#10;8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAAIuYA&#10;ABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA/1cA&#10;AP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLTAABD&#10;2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8VAAD/&#10;GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88AAP/P&#10;AP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/CZkC&#10;/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K/wL/&#10;Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBeAv8O&#10;awL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC/w74&#10;Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/IysB&#10;/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8TtQP/&#10;E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/Bv8m&#10;JgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D/xqV&#10;A/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjvHf8J&#10;7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8mXQP/&#10;JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXyBugl&#10;/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A/zgn&#10;Af83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUsegXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjpLLMI&#10;5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8yGQD/&#10;NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSHCOI0&#10;kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8VwDT/&#10;Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPkP1kE&#10;3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6+xe5&#10;Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wVAPVM&#10;HwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJRHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYXukCw&#10;GLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/QgkA&#10;/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAxAM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJfhW1&#10;SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYfp0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/HppH&#10;/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoGulVV&#10;CrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVMkh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWWTP8k&#10;lUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJbCQDL&#10;XBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1ChJpVQ&#10;rSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWKUv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA8FUA&#10;AN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVkNAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuYWXge&#10;lViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW/ySB&#10;Vv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZKCp9l&#10;VA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWIW5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvose1r/&#10;Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9JAAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1aw0A&#10;rm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZiGI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3teoy15&#10;XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8AAM1n&#10;AADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8ggWd3&#10;I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydvYv8n&#10;b2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MAALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5zTA6J&#10;cVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/LGln&#10;/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADnWwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMAnXoU&#10;AJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xzYht4cmofdXFyInJveyZvboUpbG2QLGlsnC5mbKow&#10;ZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFxAAC3&#10;dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDECiX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3ZwIWx1&#10;eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8oYG7/&#10;KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKCAACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6gU4P&#10;dYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmLKl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2/ypZ&#10;df8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAAxXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokMAIaK&#10;GwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZohGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQsUn62&#10;LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6/ydUev8nVHr/J+heAADQawAAwHYAALR+AACrhQAA&#10;oYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uKcR5X&#10;iXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/JuFj&#10;AADJcAAAu3sAALCEAACmigAAm44AAJGRAACEkwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UIYpZO&#10;DF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQkSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVGi/8k&#10;Ror/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEAAKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGufDgBo&#10;nxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloOUZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqwID+a&#10;yCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAAjpgA&#10;AIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5Ep3MR&#10;QaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4AAC1&#10;hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAAYqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/AUaz&#10;SQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8VL6z/&#10;Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaaAACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABDvAUA&#10;QL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrBwggq&#10;wOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8OJ7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0AAGaz&#10;AABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAtyh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEAJs5v&#10;ASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACcmgAA&#10;kKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrbJgAa&#10;3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUAFOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/AhHb&#10;/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABouAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAAHNsA&#10;ABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF8roA&#10;BPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDMAAA0&#10;0QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoAC/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxCAAD8&#10;UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAAarsA&#10;AFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA/xIA&#10;AP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD//wAA&#10;//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAAMd0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8AAAD/&#10;AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MAAP+M&#10;AAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/AFEB&#10;/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCcAP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A1wD/&#10;AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwlAP8Z&#10;JwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA/wGs&#10;AP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8Bf8B&#10;/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8KhAH/&#10;Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/AfQN&#10;/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB/xNS&#10;Af8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1Ed0B&#10;8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8mFgD/&#10;Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xihAfEZ&#10;qAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F2xz/&#10;Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLtIn4C&#10;6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl/wjK&#10;Jf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9BAO4t&#10;TgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPYK5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8GyC3n&#10;B8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/PBAA&#10;/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQznAnC&#10;M6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8PsTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/D/81&#10;DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4Hvzx2&#10;CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOjO/8T&#10;ojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EAAPVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZHPAHB&#10;R0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQFp5B&#10;6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA000E&#10;ANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWdR5UX&#10;m0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+AgD/&#10;QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREAuVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1BnD51P&#10;bxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2NS7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8ahUz/&#10;GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVWAADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGnWj0C&#10;ollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ3SF+&#10;UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8afVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8AALZe&#10;AACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokdgFaU&#10;H35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADsTgAA&#10;2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMXAJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdfZROE&#10;XmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/HXBa&#10;/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQCkGhA&#10;BIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhhehx2YIQec1+OIXBemiNuXqglbF24JWpeziZpXu4k&#10;aV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKdsAACf&#10;agEAmWsRAJRtIgCQbjEBi209BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSMIWpj&#10;mCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAAymIA&#10;AL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJzbGUV&#10;cGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm/x5g&#10;Zv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAAp3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4A3x2&#10;QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxplb3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOglWWz9&#10;I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutTAADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACNdwAA&#10;h3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pzkSFX&#10;cqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0AALJ1&#10;AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4RYH1m&#10;FF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1Pdf8d&#10;T3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIAAI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqIOQJn&#10;h0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UXUYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6Hkh+&#10;/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADCbgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAAcIwA&#10;AGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmOUAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhFipka&#10;Q4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWGAACa&#10;igAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQAXJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdcCUmW&#10;ZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8XOo7/&#10;F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuUAABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABNoTQA&#10;S6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc/xIz&#10;mv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAAo4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IAAE+m&#10;AABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEHLqyj&#10;CC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACFnAAA&#10;eKAAAGulAABfqAAAU6wAAEivAAA9sgAANrULADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64VQAs&#10;uGABKrhtASm5ewInuY0CJbmfAyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/B62K&#10;AACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABVsQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQAIsMf&#10;ACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvHcwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEWw/8C&#10;FsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54AAH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTAAAAq&#10;xAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaNAAvY&#10;pAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAAV7oA&#10;AEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHWAAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB4joA&#10;AONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfIAADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGfAACC&#10;pwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAAJc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkGAADp&#10;DQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MAAPf/&#10;AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM4wAA&#10;BOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/aQAA&#10;/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kAAP/5AHiwAABougAAWcMAAEvLAAA70QAALdgAACHd&#10;AAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAAAP8Y&#10;AAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/EyUA&#10;/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8AnQD/&#10;AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6&#10;AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5AP8A&#10;+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8HOQD/&#10;A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5APcA&#10;xAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA/xwX&#10;AP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6BpkA&#10;+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL/wHk&#10;C/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5rAPYO&#10;dQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B1hL/&#10;AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/HDUA&#10;+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeBAOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYYuwDU&#10;GcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygGAP8r&#10;CwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDiIFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowBzSKT&#10;AcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1Jf8F&#10;tSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8QAPErGADnKSUA3ygzANgoQgDRKk8AzStaAMkrZQHH&#10;K24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4EuSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/CKku&#10;/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsAzzEs&#10;AMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmpNLkJ&#10;pzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+AADc&#10;QAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQBtD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyDCaQ7&#10;iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6WO/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8NkTz/&#10;Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZBBQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOkRF4F&#10;oURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC/xGI&#10;Qv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkdAKtL&#10;LQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqUSXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwVhUa7&#10;FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADBVAAA&#10;uVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJDApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dNfhGF&#10;TYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/Ev8+&#10;AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACnUwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMGilVb&#10;CYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdwUf8V&#10;cFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QAAMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZbIgCS&#10;XDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSyG2xU&#10;xhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRrVf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAAq2IA&#10;AKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNwW30V&#10;blqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9GAADa&#10;UgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAAj2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNTCHVj&#10;WwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRljXp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8XYF3/&#10;FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZlAACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCBaSgA&#10;fmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpivxxZ&#10;Yt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8VW2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0AAJNr&#10;AACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJxbkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYUXWmB&#10;FltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADKXQAA&#10;u2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAFAHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZyVAhj&#10;cVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/FlBq&#10;/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACidQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0AbHkr&#10;AGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlIc9UZ&#10;SXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4AAB3&#10;eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5EUp8&#10;hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVDeP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAArnQA&#10;AKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGECABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQh1IF&#10;ToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+/xE9&#10;fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAAhYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8bAFCP&#10;JwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVCj2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswONo3v&#10;DjWL/w41if8PNYj/DzaH/w82h/8PNof/D75tAACweQAApYIAAJmHAACMiAAAf4gAAHKKAABmjQAA&#10;WpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZfQYz&#10;mYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogAAJON&#10;AACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABAoAAAOqINADijFwA3oyIANqQtADWkNwA0pEEAM6VL&#10;ADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyelrQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wcknv8H&#10;JJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgAAGObAABXnwAATKIAAEKmAAA4qQAAL6wDACquDgAp&#10;rhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYAIrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7HnARuv&#10;/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACbjwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAARK0A&#10;ADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwARv3gA&#10;EL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmhAABr&#10;pwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAAHb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8onAAfK&#10;MgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAAzKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8AAcr/&#10;AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI0QAA&#10;AdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe2QAA&#10;3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAAcKwAAGGzAABTugAARb8AADjCAAAsxgAAIckAABjN&#10;AAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsAAO5d&#10;AADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABGxAAA&#10;N8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADxEAAA&#10;8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1AHSu&#10;AABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAAAPQA&#10;AAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA/6YA&#10;AP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wshAP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8AZQD/&#10;AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDnAP8A&#10;9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA/wAt&#10;AP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+AK4A&#10;/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8VHQD/&#10;ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACKAPoA&#10;kQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A6gD/&#10;AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/AGIA&#10;/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZAOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA6QDh&#10;APcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8fAP8M&#10;KwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADqAngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA3QSr&#10;ANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/HgsA&#10;/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkNgwDW&#10;DYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/AbwT&#10;/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A0xRa&#10;ANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0HPYB&#10;sh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgcEgDe&#10;GR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgAvCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSgAbEk&#10;qgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA9i0A&#10;AOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAoNgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGsLXoC&#10;qi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu/wWV&#10;Lv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAAyjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVKAKk1&#10;VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASbNY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewIjjb+&#10;CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8vAADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2Ng4A&#10;sDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07nQmL&#10;O6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMAAMpH&#10;AAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCeQzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sGi0Jz&#10;B4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4Qf8K&#10;eEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0AAKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9KSAKM&#10;SlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4ALfUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3D3FH&#10;/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADgRAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEAl0sR&#10;AJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9xS58R&#10;b0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpVAACw&#10;WAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJpCXNS&#10;cQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8MZU//&#10;DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdXAACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6WUgD&#10;d1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U/xFf&#10;VP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAAv1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoKAIFb&#10;FgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVsXF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgSXFin&#10;FFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACkYgAA&#10;l2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIuAHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNgagtg&#10;X3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/Dd5M&#10;AADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0ACZ2ZJ&#10;A2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFPYf8Q&#10;UGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMAAKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9pDgBs&#10;ahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YFWmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGehEktn&#10;shJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAAimsA&#10;AH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBxMABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQcGsJ&#10;Tm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctYAAC6&#10;YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAAZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/AVN4&#10;SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtDdY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8NPnH/&#10;DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBUfQ4A&#10;Un4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+rAs3&#10;fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kAAHB6&#10;AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABFiCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGEDOohs&#10;BDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACqdgAA&#10;oH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cAAEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiSNwA3&#10;kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMDK5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/BSeM&#10;/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAAMpoH&#10;AC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACidSwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEfnrkB&#10;Hp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuRAABQ&#10;lQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlYABeq&#10;ZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QATp/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAAjZEA&#10;AH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSnAAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAOtSEA&#10;DbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz/wAJ&#10;sv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAAV6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgAABG7&#10;AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAAwjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0AAMS1&#10;AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOUAACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1twAA&#10;KboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwFAADMDAAAzREAAM4YAADOIQAA0CoAANE1AADTQwAA&#10;1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukAANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkAAF6w&#10;AABQtgAAQroAADS9AAAowQAAHcQAABTHAAANywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsAAN0Q&#10;AADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADoZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA6/8A&#10;AOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMAACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADhAAAA&#10;5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEAAPEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuEAAD7&#10;nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABhtQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAACN0A&#10;AADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA/yEA&#10;AP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8AIAD/&#10;ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8A&#10;pgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A+QD/&#10;AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/AIIA&#10;/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA/wDz&#10;AP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBMAP8A&#10;WQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA6wDP&#10;AOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/ABUA&#10;/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABnAPEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcAmQDl&#10;AKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/AP8V&#10;EAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA4AB6&#10;AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAArADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDEAf8A&#10;wwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIARgDe&#10;AVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIAygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbBAL0I&#10;1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA+hAO&#10;AO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6EJUA&#10;uBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8fAAD/&#10;HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhpALMZ&#10;cQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCnHK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8Bmh//&#10;AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAqAADUKQAAzSQAAMocCADEGRIAvRwiALceMQCzID4A&#10;ryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgmyQKV&#10;J+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEAANI0AADINAAAwDAAALsp&#10;AgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCfLVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYCky6Q&#10;ApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADrMQAA&#10;2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8XAKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1YgGP&#10;NWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/BHo2&#10;/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8Akjw7&#10;AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2PNUI&#10;dDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9BAACb&#10;PQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGEB3RB&#10;jwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whqQv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAAxEkA&#10;ALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3SF8D&#10;dUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUamC2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG/wZk&#10;Rf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAAmk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwxAHpN&#10;PAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVrTHMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oMXkvq&#10;C15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACHTAAA&#10;gU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JLAW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQhgpf&#10;T5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQAAKxZ&#10;AACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcDZFZe&#10;BGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVTsA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whUUv8H&#10;VFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgAAIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGlaMwBn&#10;Wz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwGWFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljkDE5Y&#10;+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADAVAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAAcFoA&#10;AGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlPXY0K&#10;TV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9hAACR&#10;YAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRXA1Jk&#10;XwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8HRV//&#10;B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZjAABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBWajMA&#10;VGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlvBUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n9wk+&#10;Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAAp2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoAAFhs&#10;AQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBKcUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYGPG+V&#10;Bzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACCawAA&#10;d2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYTAEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94VQE9&#10;eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/Bbdj&#10;AACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABccwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMAO4At&#10;ADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMpff8D&#10;KXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYAAIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOBAAA7&#10;hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgALYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuLASOL&#10;ngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIhhf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAAZnwA&#10;AFt/AABQggAARoYAADyKAAA0jQAALJEAACaTDAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAelkwA&#10;HZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7AACZ&#10;gwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAAP5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKESABSh&#10;GwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAOo2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4ADZ//&#10;AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOIAABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAkogAA&#10;HKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0kAASuLgACrjkAAa5FAACuUgAArmEAAK5zAACuhwAA&#10;rp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8AAKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoAAESf&#10;AAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJtwAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8AALs6&#10;AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACDmAAA&#10;c5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQAABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADFCgAA&#10;xQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkAAM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72AADN&#10;/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABMsgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAAAskA&#10;AADMAAAA0AAAANEAAADSAQAA0wgAANUNAADXEQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA5HIA&#10;AOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPDAAAX&#10;xwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAAAOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwVAADu&#10;HgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAAT7oA&#10;AEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADdAAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA8QAA&#10;APMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/wwAA&#10;/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wByAP8A&#10;egD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA+wD/&#10;APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/AEIA&#10;/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcAtAD1&#10;AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQAP8A&#10;EAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA8ACS&#10;AO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDhAP8A&#10;4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwAawDq&#10;AHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6AM0A&#10;/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A7AA8&#10;AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQAegDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDGAK8A&#10;xAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8IAQD/&#10;BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCCAL8A&#10;iQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8ArQT/&#10;AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7BWEA&#10;uQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiVAK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO/wCg&#10;Dv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQokALwM&#10;MgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCpEXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YAnhOz&#10;AJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADKJAAA&#10;wh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJocewCY&#10;HIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/Afoe&#10;AADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACuGwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEAlSRZ&#10;AJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYonkwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9Kf8B&#10;fCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUAAME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJkoIQCV&#10;Ki4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMAhi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+nAnov&#10;twJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJzL/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAAojgA&#10;AJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5NXYC&#10;eDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/AuowAADT&#10;OgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAAjDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxNAHg8&#10;VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNsO5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8DYzv/&#10;A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5HAACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9PiIA&#10;ej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFgAmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFBrgZg&#10;QcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8DXUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcAAIhE&#10;AACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0DYkZ2&#10;BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADERwAA&#10;tU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYCAHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZLTAFk&#10;S1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/BFJJ&#10;/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACSTwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgAaE4k&#10;AGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltPYAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdOTrsH&#10;TU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQAABy&#10;TQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYAXVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNvA1BT&#10;ewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZIUv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAAqlcA&#10;AJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABVWUwB&#10;U1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV/wRE&#10;VP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAAe1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sbAFVc&#10;JgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFKXmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYGPl3Q&#10;Bj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABhWwAA&#10;W10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBjcwM+&#10;Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAAAItf&#10;AAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABLZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIAQGpK&#10;AD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRpnwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMyZP8D&#10;MmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMAAGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5vGAA9&#10;byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcANHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHIAipw&#10;6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAAS24A&#10;AENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAoenYA&#10;JnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHtsAABv&#10;bAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAALn8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4ACKD&#10;QgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAahKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8BGX7/&#10;AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAbjQ4A&#10;Go0VABmNHgAYjicAF44wABaOOQAVjkMAFI9PABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P4AAO&#10;jfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAAfncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYAAC+K&#10;AAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAMmh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EABZpy&#10;AASahgACmpsAAJqxAAGZzwACmfAAApj/AASX/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABdgQAA&#10;UIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0AABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACmKAAA&#10;pjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EAAKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/AJGH&#10;AACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAAALEG&#10;AACxDAAAshEAALIXAACzHwAAsygAALQyAAC1PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAAtdwA&#10;ALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEAAFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABawAAAP&#10;tAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwAAMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZRAADH&#10;YwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAAx/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAAOK4A&#10;ACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADHAAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA0hMA&#10;ANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6BAADenAAA37UAAN/ZAADf8wAA3/8AAN//AHefAABo&#10;pgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAADMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoAAADc&#10;AAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQAAPS/&#10;AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA3AAA&#10;AOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/MwAA&#10;/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAnAP8A&#10;NgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA/wCr&#10;AP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/ABEA&#10;/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwAhQD6&#10;AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/AOUA&#10;/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA+ABj&#10;APUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDeAOsA&#10;3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsAJQD4&#10;ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACbANIA&#10;pADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA/wAA&#10;AP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIAQwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADKAHoA&#10;yACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCzALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA/wC1&#10;AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBRAMMA&#10;WQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAAqADr&#10;AKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8NAAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDIABwA&#10;wgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABiAK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQAlgCj&#10;AKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQAANwV&#10;AADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCuBToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoAnwtx&#10;AJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCLEP8A&#10;ihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0RRwCa&#10;EVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwAjxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfnAIIY&#10;+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADkIwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgAoBQT&#10;AJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIscWQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCAH5cA&#10;fiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYxAACp&#10;LgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgAiSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZjAHwn&#10;awB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFxKcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8Bayj/&#10;AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJItAACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8LEIA&#10;ei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw9QFk&#10;MP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAAuj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4JAH8v&#10;EwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwBYzWa&#10;AmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACVPgAA&#10;izwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7YQFj&#10;O2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gDWDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJWO/8C&#10;Vjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6DgBt&#10;PBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8AYUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCVAlRA&#10;pANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJRPv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAAgUQA&#10;AHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFYRWQB&#10;VkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXMA0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/AAC5&#10;SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAAaUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7AFlJ&#10;QwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJNSYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8CRkj/&#10;AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFMAACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBcShAA&#10;WksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5PAE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VNnwND&#10;TbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0AAGxM&#10;AABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0BR1Jm&#10;AUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACuUwAA&#10;mlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEAAFRSAABRUwwATlQUAExVHwBLVikASVYyAEhWOgBH&#10;V0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sCPFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/AjdU&#10;/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkAR1oR&#10;AEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5dTwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIzXasC&#10;MV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBYAABU&#10;WQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAAO2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNdADNj&#10;aAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEqYvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAAi1wA&#10;AHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENiAAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAxaTUA&#10;L2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuCACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm/wEj&#10;Zv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAAYWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4EACxw&#10;DgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAkckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MAGnO5&#10;ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZmAACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABIaQAA&#10;P2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsXABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8WgAV&#10;fGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UAEXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkAAG1p&#10;AABiaQAAV2oAAExtAABDcAAAOXQAADF4AAApewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8AEIco&#10;AA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmHhAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJgv8A&#10;CYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIAAEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSMAAAP&#10;jwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMAAJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKmAACR&#10;vwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAAK4kA&#10;ACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAAoFAA&#10;AKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/AABO&#10;gwAAQYgAADaMAAAskQAAI5YAABqaAAASngAADaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsTAACs&#10;GQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAAr3sAAK6UAACuqwAArskAAK7vAACt/wAArf8AAK3/&#10;AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6bAAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAAtgAA&#10;ALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADBoAAA&#10;wboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAAWZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMAAAu4&#10;AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAAxwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysAANU6&#10;AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1sAAA&#10;KLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsAAADPAAAA0gAAANMAAADWAAAA2AAAANsAAADdAAAA&#10;3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEAAO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0AGem&#10;AABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAHygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAAAOQA&#10;AADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA/4oA&#10;AP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wASAP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8AVgD/&#10;AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDIAPkA&#10;4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA/wAg&#10;AP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDzAJkA&#10;8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8ADQD/&#10;AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0AOsA&#10;egDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A0gD/&#10;AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDoAE8A&#10;5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCAANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUAwgDD&#10;ANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gARAOcA&#10;GwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgAuwCQ&#10;ALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/AAAA&#10;/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAsAMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQAZwCy&#10;AG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/AJ4A&#10;/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADVAAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsArgBF&#10;AKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEAdQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACVAMEA&#10;kwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcACgCx&#10;ABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOAAJAE&#10;igCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACECv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA0hwA&#10;AMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0HIgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACMDV4A&#10;iw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS/wB3&#10;Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAAoBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIyAIkT&#10;PACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsAchnU&#10;AG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcgAADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACNHAAA&#10;jBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAgfwBu&#10;IYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEAAKMw&#10;AACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIAbSdZ&#10;AGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIppABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBcKf8A&#10;XCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0rLwBr&#10;LDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUAYS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDIAVYw&#10;6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAAci4A&#10;AG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEzRABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBXNYIA&#10;VTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8AACF&#10;OwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQAFc5&#10;VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFMOq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8BSjj/&#10;Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZPC4A&#10;Vz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/4wFE&#10;PvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwAAFw+&#10;BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABPQkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sBRUOJ&#10;AUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5RAAA&#10;b0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQVAE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhHUABG&#10;R1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/AbtF&#10;AACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABbQwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUAR0ou&#10;AEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5MagA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1S/cB&#10;NUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoAAH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExLAABJ&#10;TAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsAPlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGCADNR&#10;kwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEwTv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAAZE0A&#10;AFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1VlAA&#10;M1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9RAACY&#10;UQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAAR1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1siADJb&#10;KwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAApXW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMAIlv/&#10;ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFUAABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2XQAA&#10;MGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5kigAc&#10;ZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8AHF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgAAFBZ&#10;AABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAhahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IAGmxM&#10;ABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFsygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACFXQAA&#10;dVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQAADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0GAAT&#10;dCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8ADXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9AAtx&#10;/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABaYQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAAHXYA&#10;ABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAAf44A&#10;AH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9tAAA1&#10;cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIABokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3AACL&#10;QwAAi1AAAItfAACLcQAAi4YAAIucAACKswAAidMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAAaGwA&#10;AFptAABObwAAQnMAADh3AAAuewAAJYAAAB2EAAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAAlRAA&#10;AJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlWAACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW/wAA&#10;lf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAAO38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkAAAGc&#10;AAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAApRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIAAKiJ&#10;AACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAdlwAA&#10;FJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8AAACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4JAAA&#10;ujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEAALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsAAEOQ&#10;AAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAAtAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAAAMMB&#10;AADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADPRAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA0fgA&#10;ANH/AGePAABXlAAASZoAADuhAAAupwAAIa0AABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADLAAAA&#10;zQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIAANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlfAADq&#10;eAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQpAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAAAMoA&#10;AADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA9Q0A&#10;APkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8AEQD/&#10;ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCMAP4A&#10;kwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A0wD/&#10;AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5AG0A&#10;9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCbAOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA/wDi&#10;AP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7APcA&#10;RgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA1ACz&#10;ANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9AAsA&#10;9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBSANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoAgADI&#10;AIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAAugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/AP8A&#10;AAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADYACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsAvwBh&#10;ALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIAkgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACmAP8A&#10;pgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAAAOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsAMwC5&#10;AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcAqABtAKcAcwClAHoApACCAKIAjACgAJYAnwChAJ0A&#10;rgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAAwAAE&#10;ALgADgCzABYArwAhAKsALACoADYApgA/AKMARwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCXAHUA&#10;lQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkGAADp&#10;DAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAAogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQAJAA&#10;VgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCFAIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkAewP/&#10;AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQUAACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQASkA&#10;jQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggdeAIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcKowB1&#10;CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYAAJAT&#10;AACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgAcxBx&#10;AHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADGJAAA&#10;sCQAAKAjAACUIQAAix8AAIYbAACDFwAAghIIAH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEWSABv&#10;F08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMAZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/AFwb&#10;/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACMKAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgAbxwj&#10;AG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZIqwA&#10;VyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYoAABy&#10;JgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdmAFgo&#10;cABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBOKfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAAnDIA&#10;AIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBYLEQA&#10;Vy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6IAEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu/wBH&#10;Lf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAAcjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8YAFgw&#10;IgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABOM1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYAQzS5&#10;AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABhMwAA&#10;XTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYwAE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4aQBE&#10;OHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMAPDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsAAH87&#10;AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABROAsATzkTAE05HABLOiUASjotAEg7NQBHOzwARjxE&#10;AEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4O/8A&#10;ODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0AAF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+GQBG&#10;PyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEAPUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0ADJC&#10;zgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACaQAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAATj8A&#10;AEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1Rm4A&#10;M0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRDAABo&#10;QwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEAPkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7ADRK&#10;QwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAqS50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8AKUf/&#10;AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRGAABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAzThgA&#10;Mk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQyAAg&#10;UOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAAekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwAADtO&#10;AAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAoVSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUAH1Z0&#10;AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABdTQAA&#10;VE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gAACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1cNwAc&#10;XUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUAE12qABFdwgARXecAElv+ABNa/wATWv8AFFn/AJRR&#10;AACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABBUwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwAGGQR&#10;ABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFlUAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAKZOAA&#10;C2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UAAF9VAABWVQAATlUAAERXAAA8WQAANFwAACxfAAAm&#10;YgAAH2UAABloAAATawUAEG0NAA5uEgANbhoADG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5lAARu&#10;dgACbooAAG2fAABttgAAbNYAAGzzAAFr/wACav8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAASFoA&#10;AD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNxAAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAAeC0A&#10;AHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5fAABu&#10;XwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAAJ2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAIAACB&#10;DQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAAhEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUAAIHr&#10;AACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJkAABHZwAAPGsAADFvAAAocwAAIHcAABh8AAARfwAA&#10;DIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4RAACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACSXwAA&#10;knMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8AAI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYAACp7&#10;AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAAmAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYAAKAe&#10;AACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACimgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABfcgAA&#10;UXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQAAAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACpAAAA&#10;qgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkAALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTGAACz&#10;7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAvjgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAAALAA&#10;AAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAAylAA&#10;AMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGrAAAJ&#10;sAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQFAADZ&#10;DAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAAOqIA&#10;ACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJAAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA4AAA&#10;AOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9rwAA&#10;/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBfAP8A&#10;ZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA8AD+&#10;AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/ADEA&#10;/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABuAPMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgAnwDm&#10;AKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAAAP8A&#10;AQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA3AB6&#10;ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsAvADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2AP8A&#10;swD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQAOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEAVQDO&#10;AFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEAvwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDmALIA&#10;+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8AygAq&#10;AMcANADEAD4AwABHALwATgC6AFUAtwBbALUAYQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCoAJUA&#10;pwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAAAADQ&#10;AAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcArQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABmAJ8A&#10;bACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCTALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8AjwD/&#10;APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4ADACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCYAEkA&#10;lgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA5ACA&#10;APkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAAxwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAXAJUA&#10;IQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACGAFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQAewCQ&#10;AHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACeDgAA&#10;lwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAuAIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcAXQB2&#10;AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/AN8U&#10;AADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACEDAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgAcwlA&#10;AHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkMcgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABeDvMA&#10;XQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4AAJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcNDwBz&#10;DhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOIAFsT&#10;lwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBUFf8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAAeSEA&#10;AHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBaGVoA&#10;WRliAFcabABWGncAVBqFAFIblABRG6QATxu3AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMmAACq&#10;JwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAAZh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4zAFgf&#10;OgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBOIXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8ARSP/&#10;AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIsAAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABbIQ4A&#10;WCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZFAE4mTABMJlQASydcAEknZgBIJ3EARid/AEUojwBD&#10;KKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4AAGEt&#10;AABdKwAAWigAAFcnAABUJwwAUigTAFApHABOKSUATSosAEsqNABKKzsASStCAEgsSQBGLFEARSxa&#10;AEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADotyAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACbMQAA&#10;iDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwAAFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYwMQBF&#10;MDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/ADUx&#10;/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABpNQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYARzIP&#10;AEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAyN5oA&#10;MTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3AABQ&#10;NgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwAPDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpTADQ7&#10;XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwApO+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAAfDoA&#10;AG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0PjAA&#10;Mz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+/wAm&#10;Pf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAAVj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEIADRB&#10;DwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAArREQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUAIEWo&#10;AB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABGQAAA&#10;PkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkgaAClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJKVQAg&#10;SmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMAAGND&#10;AABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAwSQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUAH08s&#10;AB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQfAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wATTf8A&#10;FE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcAAEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBTAwAc&#10;VQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkAE1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVegAAtX&#10;tgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAAM04A&#10;ACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBeEwAQXhoADl4iAA5eKgANXjMADF49AAteSAAKXlQA&#10;CF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3uAANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdOAABO&#10;TgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAAG10AABVgAAAQYwMADGYLAAhnEAAGZxUABWccAARn&#10;JAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAAZ4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8AAGP/&#10;AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlVAAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAMawEA&#10;Bm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEwAABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABwpwAA&#10;b8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAAWlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQAABpo&#10;AAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAAAH1O&#10;AAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABAXwAA&#10;NWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsAAAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACIEwAA&#10;iRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kAAIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/AGhj&#10;AABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAaeAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAAAJIA&#10;AACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACbIQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAAm6sA&#10;AJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwAAD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASRAAAA&#10;lQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAAAKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8wAACv&#10;QQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAArPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAAHYwA&#10;ABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACuAAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAAugQA&#10;ALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMReAADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8AABH&#10;ggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAAAK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIAAADF&#10;AAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQAAOGh&#10;AADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWhAAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAAyAAA&#10;AM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0AAADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0GQAA&#10;9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAaAP8A&#10;JgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A9wCX&#10;APUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/AAAA&#10;/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAAbwDu&#10;AHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/AMEA&#10;/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA6ABO&#10;AOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIAewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDBAMwA&#10;wADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUAFgDg&#10;ACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYAxABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACCALYA&#10;iwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCqAP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA9wAA&#10;AOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8ALwC8ADgAuABBALUASACyAE8AsABVAK4AWwCsAGEA&#10;qgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA/wCU&#10;AP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAAuwAFALUADgCwABUArAAfAKoAKQCoADIApQA6AKIA&#10;QgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCVAGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAAigDF&#10;AIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgAAADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCfABEA&#10;mwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJAIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMAdwCB&#10;AIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIAAKwB&#10;AACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCIACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8AfABV&#10;AHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBrAP8A&#10;awD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcAAIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgAMAB2&#10;ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0AbABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCyAGEA&#10;yQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEAeAML&#10;AHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkDQABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBfBnQA&#10;XQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoYAAB/&#10;FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1IAFwN&#10;TwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8ATRD/&#10;ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGkaAABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBbESkA&#10;WhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNbAFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYVxQBF&#10;FegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAAiyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoAAFsX&#10;AgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABPGDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0ARRt6&#10;AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABsJgAA&#10;YyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwSAE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYgRQBF&#10;IE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/AKom&#10;AACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABUJgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8ARSQm&#10;AEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAxJ+EA&#10;MSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwAAG8sAABkLQAAWywAAFUrAABQKgAATCgAAEomAABH&#10;JwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMytyADEr&#10;ggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAtKv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAAWC8A&#10;AFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0sEQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0L0UA&#10;My9OADEwWAAwMGMALjBwACwwgAAqMJIAKTClACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwuAACH&#10;MAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAARDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIeADMz&#10;JQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAqNWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkAITT2&#10;ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3NAAA&#10;NDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgxACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6fAAg&#10;Oo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcAAEg3&#10;AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAqPBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0AIj5G&#10;ACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6OAAA&#10;ajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToAADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFCGwAg&#10;QyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkAF0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPyABFC&#10;/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQPQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAAJUQA&#10;ACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJLgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAOSocA&#10;DUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9AAAA5&#10;QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcAE1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7AA1R&#10;RgALUVEAClFfAAlRbwAHUIEABVCWAANQqwACUMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAAXUQA&#10;AFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdKAAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAKWBUA&#10;CFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFhaAABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW+QAA&#10;Vf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAAQEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUAABFY&#10;AAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAAYCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYAAGCL&#10;AABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9LAABhTAAAVUwAAExLAABESwAAO0wAADJOAAArUQAA&#10;I1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYHAABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABqNAAA&#10;akAAAGpNAABqXQAAam8AAGqFAABqnQAAabYAAGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAAAEpP&#10;AAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0AAHIQ&#10;AAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAAc/8A&#10;AHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sAACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2AAAA&#10;egAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQAAIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1AACF&#10;jwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABWWgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAADnUA&#10;AAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACLAAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAAlyYA&#10;AJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTBAACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZpAAAq&#10;bgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAAAJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8AAACh&#10;AwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAAqksAAKphAACpegAAqJkAAKi1AACn3QAAp/gAAKb/&#10;AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6KAAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAAqgAA&#10;AKsAAACtAAAArwAAALEAAACzAAAAtQAAALgFAAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/bgAA&#10;vosAAL6oAAC+yQAAve8AALz+AE50AABAeQAAMn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcAAACs&#10;AAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAAwQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsAANUS&#10;AADWIQAA1zQAANhJAADZYAAA2nwAANqaAADbtQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAASoAAA&#10;CqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgAAADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADaAAAA&#10;3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUAAPI6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXdAP8A&#10;BgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA/wBq&#10;AP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDlAP8A&#10;0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAAAP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8APgD8&#10;AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCrANUA&#10;uwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA+QAP&#10;APUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8AUADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDKAHwA&#10;yACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8AAAD/&#10;AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBWALsA&#10;XAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCtAJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8AogD/&#10;AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1ADMA&#10;sAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBgAKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYAogCU&#10;ALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8AigD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQACAKsA&#10;DACnABIApAAbAKEAJACgACwAngA1AJsAPACYAEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYAiwBt&#10;AIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADYAAAA&#10;wgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAVAJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQASQCC&#10;AE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/AHAA&#10;/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACXAAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEAfQAp&#10;AHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIAVABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBnAJ0A&#10;ZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4AAAB7&#10;AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBdAGIA&#10;ZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAAlw4A&#10;AIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsAEABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBfAD8A&#10;XQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D/wBO&#10;BP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAAbBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZAFwE&#10;IQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABTCE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQASAqm&#10;AEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAUAACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABcEwAA&#10;WhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0rAFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgPXgBH&#10;D2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwAAHId&#10;AABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABSEQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQARxM7&#10;AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2Fv8A&#10;NxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEAAFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcXFQBF&#10;FxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhuiADAb&#10;twAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACIIgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAASCAA&#10;AEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAzIGAA&#10;MSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHyACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUnAABb&#10;JwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAAPSEJADshEAA5IhYAOCIeADYjJQA1IysANCQyADMk&#10;OQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAoJYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8AJST/&#10;AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkpAABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0JxQA&#10;MicbADEoIgAwKCkALygwAC0pNwAsKT8AKylHACkpUQAoKlwAJippACQqeAAjKooAISqdAB8qsgAe&#10;KswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAAbCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsAADgq&#10;AAA1KgAAMisDADArDAAuLBEALSwYACwsHwAqLSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloAIS9n&#10;AB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABRLwAA&#10;SS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8AACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMyMQAh&#10;MzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYAFjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/AIcu&#10;AAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0AITYS&#10;ACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAOOMcA&#10;DjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQAAFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01AAAo&#10;NwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwAFz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5fAA8+&#10;bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAMPP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAAQTcA&#10;ADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAPRC8A&#10;DkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQAARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4AABn&#10;OQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAALTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kKAA1K&#10;DwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAESkkAAkpWAABKZQAASncAAEqLAABKoQAASbkAAEnd&#10;AABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAdRQAA&#10;F0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEXAABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABSYAAA&#10;UXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8AAE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAAADJB&#10;AAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAALUwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEAAFop&#10;AABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZmQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABYRQAA&#10;TUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0AABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABfCQAA&#10;YA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgAAGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLMAABh&#10;8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAACGAA&#10;AAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABtEQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAAcF8A&#10;AHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBYAAAY&#10;XAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0WAAB/&#10;HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAAfqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAAQlQA&#10;ADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANyAAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAAhgAA&#10;AIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIsAACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO4QAA&#10;jPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAAGWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsAAACO&#10;AAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAAnQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMAAKVX&#10;AACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5hAABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAAiQAA&#10;AI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1CAAA&#10;uA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cAAB9/&#10;AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAAqwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAAAL8A&#10;AADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADUGQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA0tMA&#10;ANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AAAACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADGAAAA&#10;ygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0zAADu&#10;SwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA/wA0&#10;AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDuAKIA&#10;6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABwAOIA&#10;dgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8AqQD/&#10;AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDTAFEA&#10;0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA/QCv&#10;AP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAiAMkA&#10;KwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCyAFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoAowCW&#10;AKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADGAAAA&#10;vQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoAYACY&#10;AGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0AigDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/APMA&#10;AADjAAAAzAAAALwAAACwAAAApwAAAKEACACeAA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0AjgBD&#10;AIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3APcA&#10;eAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAAAKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcAGQCF&#10;ACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/AG0A&#10;jQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAAhgAA&#10;AIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMAKwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBoAFQA&#10;ZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIAAACq&#10;AQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQAbQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAyAGIA&#10;OABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYAUQD1&#10;AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4MAABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBfABMA&#10;XQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwAfQBK&#10;AI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8ARwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8AAF4O&#10;AABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABSACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgASQJP&#10;AEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACOEgAA&#10;fBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4AAFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJKwBH&#10;CTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18APQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzpADUN&#10;/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABeGAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcASA0O&#10;AEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4PPAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAyEIoA&#10;MRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwbAABH&#10;GgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcAPBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRIADMU&#10;UQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAnFccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAAbR4A&#10;AGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAzGCgA&#10;MhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpmACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa/gAi&#10;Gv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAASiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwEADQc&#10;DQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAqHjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QAHx+X&#10;AB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkgAAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8IwAA&#10;OCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEVACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIkSgAh&#10;JFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEAFSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYAAFYn&#10;AABMJwAARCcAAD4nAAA5JgAANSYAADElAAAuJAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAAIicn&#10;ACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgpbgAWKYAAFCmUABIpqAARKcAAESjkABEo+wATKP8A&#10;FCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikAADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQqBAAi&#10;KwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMAGC08ABctRQAWLlAAFC5dABIubAARLn4AEC6SAA4u&#10;pwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABqKgAAWysAAFAsAABGLAAAPywAADksAAA0KwAALysA&#10;ACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkxEwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwARM04A&#10;EDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZAAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0vAABD&#10;LwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAAHzIAABszAAAXNQUAFDYMABI3EQARNxYAETcdABA4&#10;JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAHOHYABTiKAAM4nwABN7UAATfTAAI38QADNv8ABTb/&#10;AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQxAAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAATOgIA&#10;EDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9nAAA&#10;PbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAAUDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQAACI2&#10;AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAGRBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEAAERO&#10;AABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7NwAA&#10;NTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AAABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABLGQAA&#10;SyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gAAEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/AGI6&#10;AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAlPAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAAAk8F&#10;AABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABULAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAAU6gA&#10;AFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8AAD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJAAAP&#10;TAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsAAFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49AABe&#10;TAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAAWv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAAKUUA&#10;ACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABbAAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAAaBEA&#10;AGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpqAABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFIAABI&#10;SAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAADlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwAAABu&#10;AAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAAeyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYAAHez&#10;AAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBPAAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAAbwAA&#10;AHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEAAACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACOMwAA&#10;jUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcAAIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUAAA1q&#10;AAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAAigAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAAAJoF&#10;AACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACgZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5XAAA&#10;LWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcAAACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAAChAAAA&#10;pAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsAALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSXAAC0&#10;tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAPfwAABocAAACOAAAAlAAAAJoAAACgAAAApQAAAKoA&#10;AACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA0iMA&#10;ANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvvADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAAChAAAA&#10;pwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAAAMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoAAADe&#10;AAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA/wAB&#10;AP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6AGsA&#10;+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA/wCw&#10;AP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBFAO8A&#10;TQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDaAHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkAwgDt&#10;AMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDoABkA&#10;5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBSAMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkAgQC3&#10;AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAAAOcA&#10;AADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYAqgBc&#10;AKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoAoACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCIAP8A&#10;hgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAAAK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8AOACc&#10;AD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+AIEA&#10;5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADXAAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0AkgAS&#10;AJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4AHMA&#10;dgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4AAACT&#10;AAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBIAG8A&#10;TQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8AYAD/&#10;AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcAAAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBpACwA&#10;ZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBVAF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUAuQBU&#10;AN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJAGEA&#10;DgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBYADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEATwBs&#10;AE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABqCAAA&#10;YwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAVAFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwAPgBL&#10;AEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/AKAI&#10;AACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABSCQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4ASQAj&#10;AEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3AL4A&#10;NgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAAAGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcKAwBH&#10;BwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysAPQQxADwENwA7BD4AOgVFADkFTgA3BVcANgViADQG&#10;cAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAAThQA&#10;AEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4JEAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1CzsA&#10;MwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgySACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsSAAB3&#10;FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4YADQO&#10;HwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAqEFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0AHhDg&#10;AB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFcaAABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0FAAA&#10;MxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAVbQAf&#10;FX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8AGhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0AADwd&#10;AAA3HAAANBsAADEaAAAvGQAALhYAACwXCAArFg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQAIhk9&#10;ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUaowAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABrHQAA&#10;XB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4AAC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIcFgAh&#10;HB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4AFx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7YAA8e&#10;9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABEIgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAAJB8A&#10;ACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABkiJwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQI3gA&#10;DiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQkAAAv&#10;IwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcAGSYNABcmEQAWJhcAFSceABQnJQATJywAEic1ABEo&#10;PwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAHJ7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAAUyYA&#10;AEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUlAAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAARLBQA&#10;ECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1SAAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs6wAB&#10;K/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAANSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoAABcs&#10;AAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAKMSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwAADJ/&#10;AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgpAABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAApKgAA&#10;JSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQHAAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4MwAA&#10;OD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kAADbFAAA26gAANv0AADX/AGMsAABULgAASC8AAD4v&#10;AAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAYMQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4AAD0S&#10;AAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAAPP0A&#10;ADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAAACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07AAAK&#10;PQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoAAEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZzAABF&#10;igAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABLNQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAAGjgA&#10;ABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABIBwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAATy8A&#10;AE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4AAAx&#10;NwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAAB0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQLAABV&#10;DgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAAWVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0AAFT/&#10;AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxBAAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAAVwAA&#10;AFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQSAABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABldwAA&#10;ZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAAOj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIAAANW&#10;AAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAAaQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsAAHYm&#10;AAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABwzQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAgTAAA&#10;F1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAA&#10;gAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwAAIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//AEZL&#10;AAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAAAIcA&#10;AACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZBwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAAnHYA&#10;AJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloAABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACGAAAA&#10;iwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAAAKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUNAAC4&#10;FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAArs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAAAIAA&#10;AACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACoAAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAAuwAA&#10;AL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAuAADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9pAAAj&#10;cAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAAAKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIAAADF&#10;AAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQAAOdy&#10;AADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/AD4A&#10;/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMAuQDf&#10;ANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8AogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gALAP8A&#10;EQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA0AB7&#10;AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6AAAA&#10;9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAeAOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIAUwC/&#10;AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgArgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/AI8A&#10;/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADPAAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoAtAAy&#10;ALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEAXACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCSAK0A&#10;kADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYABQCi&#10;AA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkAkwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABjAIYA&#10;awCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAAtgAA&#10;AKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgAFQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7AEMA&#10;eQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA/wBk&#10;AP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAAggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAfAHIA&#10;JQBwACwAbgAyAGwANwBqADwAaQBCAGgASABmAE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIAWwCl&#10;AFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABpAAEA&#10;ZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAsAF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYAVwBU&#10;AGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoATQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAAAHUA&#10;AABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABXABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEATwA3&#10;AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYAcwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBDAP8A&#10;QwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMAAFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsAFwBK&#10;ABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4AQgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCRADkA&#10;pgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACABwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAARwMA&#10;AEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8AIwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3AFIA&#10;NgBdADQAagAzAHoAMgCMADEAoQAwALgALwDeAC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwOAABS&#10;DgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgAPAENADsAEAA6ABUAOQAaADgAIAA2ACUANQArADQA&#10;MAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwArAHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8AJwD/&#10;AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQAAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0BRIA&#10;MgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIHmwAg&#10;BrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAAXhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEAADIQ&#10;AAAwDwEAMA0GADALCwAvChAALQoUACwLGQAqCx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0AIQ1Y&#10;ACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABFFgAA&#10;PRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhADACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMPKQAh&#10;EDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYAFRCJABQQngASELMAERDOABEQ7gASEP4AEhD/AHcT&#10;AABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAwFwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsAIhIP&#10;ACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkUQAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAOFLEA&#10;DRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoAAEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYYAAAk&#10;GAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlUABAZ&#10;YgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJGPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAANR0A&#10;AC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwaAAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgASHSkA&#10;ER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsaAABb&#10;HQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAAJB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJABIh&#10;DgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAKIkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgAACHA&#10;AAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAhAAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAcHwAA&#10;GSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYVAAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEnVgAA&#10;J2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkAACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMAACgj&#10;AAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQJgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8AASwn&#10;AAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAsjAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQJQAA&#10;RCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQAABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcvCwAE&#10;MA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYAADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8AAAw&#10;5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAvKQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAAESwA&#10;AA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAAOVsA&#10;ADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQpAAAe&#10;KgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAbAABA&#10;JAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAAP5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAAOS8A&#10;ADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEzAAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAAQwcA&#10;AEULAABGDgAASBEAAEoWAABKHgAASigAAEo0AABJQgAASVEAAElkAABIewAASJcAAEe0AABG4AAA&#10;RfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAAIzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EAAABD&#10;AAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAAUQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsAAFNe&#10;AABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAARPQAA&#10;DEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABiEwAA&#10;YhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kAAF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkAACo6&#10;AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAAAGUA&#10;AABnAQAAagUAAG0KAABwDgAAcxUAAHIgAAByLQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAAafEA&#10;AGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoAAAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABoAAAA&#10;awAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAAAH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRGAACC&#10;XQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAzRQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAAAGgA&#10;AABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACDAAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAAmQkA&#10;AJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaLAACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZAAAN&#10;YAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAAAIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0AAACg&#10;AAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAAtx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EAAKnu&#10;ADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACBAAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAAqAAA&#10;AKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQOwAA&#10;zVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAAEXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMAAACp&#10;AAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAAxQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAAAOQA&#10;AADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8AAgA&#10;/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIAbwDw&#10;AHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/AP8A&#10;AAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA4gBP&#10;AN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCnAP8A&#10;mgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAAAOcAAADnAAAA5AABAOAACwDbABEA2gAaANsAIwDR&#10;ACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMAuABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCRAKYA&#10;oQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAAvwAA&#10;ALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsANACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZAF4A&#10;lwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAAAADQ&#10;AAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6AIoA&#10;PwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8AbgD/&#10;AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0AAACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/ABgA&#10;gAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBDAHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcAhABl&#10;AJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAAAHMA&#10;AABvAAEAbQAJAGwADgBrABMAawAZAGoAIABoACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgAXQBP&#10;AFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACYAAAA&#10;hgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAFAFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYALABU&#10;ADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsASwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8AEUA&#10;/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABiAAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0ATgAR&#10;AE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcANwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+AH4A&#10;PQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwAAABJ&#10;AAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcAQgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/ADkA&#10;RwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAxALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAAZgUA&#10;AFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwAAwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2ACMA&#10;NQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBXAC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA+wAp&#10;AP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAAQgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAKADIA&#10;DgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgArADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8AIwCC&#10;ACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJAABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAzDQAA&#10;MAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgESACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMBPQAi&#10;AUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8AAEoQ&#10;AABAEAAAORAAADMQAAAvDwAALA4AACkOAAAnDQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkAIQYf&#10;ACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkIXAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AASBfoA&#10;EgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIAADASAAArEQAAKBEAACUQAAAjEAAAIg4EACENBwAh&#10;DAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+AA8N&#10;kgAODacADQy+AA0M4AANDPUADQz/AG0QAABcEQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAAJRMA&#10;ACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoOEAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAREEQA&#10;EBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAWAAA3&#10;FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAAGhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIYABET&#10;HgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJFGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQAAhL/&#10;AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgYAAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAUFQUA&#10;EhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcpAAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEYiwAA&#10;F6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAARRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgAABsY&#10;AAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAMGw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgAAhxE&#10;AAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAvHQAA&#10;KRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkCABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUgFgAD&#10;IBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/AFob&#10;AABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAeHQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQADCEG&#10;AAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAmKAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAAJZwA&#10;ACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEAADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYeAAAT&#10;HgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsAACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6AAAs&#10;RwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAAKfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAAIyIA&#10;AB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsmAAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAAMxMA&#10;ADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNlAAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwlAAA/&#10;JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAAFCQAABEmAAAOKAAACyoAAAcsAAADLwAAADECAAAz&#10;BAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAAOyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIAADiw&#10;AAA32wAANvwAADX/AEcpAAA7KgAAMioAACspAAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAKLwAA&#10;BjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8HAABBCgAAQw4AAEURAABFGAAARSEAAEUsAABEOQAA&#10;REgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oAAD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoAABcs&#10;AAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAAPwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsAAE4O&#10;AABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABOagAATYYAAEykAABKygAASfgAAEj/AD4yAAA1MQAA&#10;Li8AACkuAAAgLgAAGTEAABIzAAAONwAACToAAAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABPAAAA&#10;UQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUAAF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFidAABX&#10;wAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAbNgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAAAFAA&#10;AABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABiAAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAAbTQA&#10;AG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJAAAA&#10;TQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAAAGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkAAAB9&#10;BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAAIkEA&#10;ABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABmAAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAAgAAA&#10;AIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsMAACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQoAAA&#10;jsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAAAGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQAAACJ&#10;AAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAAoAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcAALUo&#10;AACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpPAAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAAggAA&#10;AIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYAAACpAAAArQAAALAAAACzAAAAtwAAALsAAADAAAAA&#10;xQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsAAMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsAAAF0&#10;AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAAqwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAAAMgA&#10;AADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADrAAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA5JsA&#10;AOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8ARQD8&#10;AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2AMEA&#10;/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADyAAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA9wAb&#10;APUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgAUADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADCAIgA&#10;vgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoAAADb&#10;AAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcAxQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBVALAA&#10;WwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCeALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8AdAD/&#10;AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAAAQCvAAsArAARAK0AGACtACAAqAAoAKQALwCgADYA&#10;nQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBhAI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA8AB8&#10;AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAAuQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAANAJAA&#10;EgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCCAEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwAdAB5&#10;AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJAAAA&#10;ggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAaAHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkARABo&#10;AEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/ALAA&#10;AACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABmAAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEAXwAn&#10;AF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBMAOkA&#10;SwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAAAG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQABwBT&#10;AA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsATAAxAEsANwBKAD0ASQBEAEcATABGAFYARABhAEMA&#10;cABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAAUQAA&#10;AE0AAABKAAAASAAAAEcABABHAAoARgAOAEYAEQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+ADcA&#10;PQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCPADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgAAAB0&#10;AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAAPQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAXADkA&#10;HAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAwAEsALwBWAC4AYwAtAHMALACIACwAoAArALsAKwDq&#10;ACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFECAABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAyAAUA&#10;MgAJADIADQAxABAAMQATADAAGAAvAB0ALQAiACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYAXgAl&#10;AG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8AJAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggAADUH&#10;AAAwBgAALQUAACwDAAArAAMAKgAHACkACwApAA4AKQARACgAFQAnABkAJgAeACUAJAAkACoAIwAx&#10;ACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwAkwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABfCAAA&#10;UQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkAACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEAEgAg&#10;ABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8AGQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADDABQA&#10;7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEAHgoF&#10;AB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkEHgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAASA2MA&#10;EQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgPAAAk&#10;DgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkAFwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgkoABIJ&#10;MAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAALCJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAARhAA&#10;ADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoPAAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQASDBAA&#10;EQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1FAAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM0gAC&#10;DPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAAKBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAFABIQ&#10;BwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0AAxBv&#10;AAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQAABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAcEwAA&#10;GRIAABYSAAAUEQMAEhEGABERCAAQEAoADhALAA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYTKQAF&#10;EzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsAABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUAADMW&#10;AAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQATEgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0ABxUP&#10;AAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAXSAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAAFPcA&#10;ABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcAAB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8TBwAN&#10;FAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYAABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtnAAAb&#10;fQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABDGAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAAFRYB&#10;ABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYaCAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAAISoA&#10;ACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+xAAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACscAAAk&#10;HAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEADRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACMLAAAl&#10;DgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAAJk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsAACH/&#10;AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkbAAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAEIQAA&#10;ASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4TAAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAtcgAA&#10;LI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAALiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4AAA4f&#10;AAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAALgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8AADYp&#10;AAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAxzwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAfIQAA&#10;GyAAABYgAAARIQAADiMAAAolAAAGKAAAAioAAAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7BgAA&#10;PgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAAAD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/ADoo&#10;AAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAOKAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAAADsA&#10;AAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABNDgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAASHwA&#10;AEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykAACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3AAAA&#10;OgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAAAE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZAABa&#10;JQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAAUOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAAEDIA&#10;AAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABMAAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAAYAAA&#10;AGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEzAAAs&#10;MQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAAAEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIAAABl&#10;AAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAAfQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EAAHh/&#10;AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJAAAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAAZQAA&#10;AGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACcDgAA&#10;mxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UAAIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsAAABh&#10;AAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAAiAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAAAKEA&#10;AAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACyNQAAr00AAKppAACoiAAApqgAAKLRACNIAAAYTgAA&#10;DlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMAAACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACmAAAA&#10;qQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAAAMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpcAADF&#10;fAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAAdwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAAAK0A&#10;AACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADKAAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA8wAA&#10;APQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8R&#10;EhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZ&#10;W1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gi&#10;o6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr&#10;7O3u8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8A&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAB&#10;AgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6&#10;Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJz&#10;dHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqus&#10;ra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl&#10;5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEA&#10;AAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYn&#10;KCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9g&#10;YWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZ&#10;mpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS&#10;09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYG&#10;BwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkp&#10;KissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5&#10;fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS&#10;0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb2&#10;9/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYX&#10;FxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RF&#10;RkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1&#10;tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm&#10;5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xLMv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKxdLq7&#10;rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4Zma&#10;juGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb781j&#10;cePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd&#10;kJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+qOhf/&#10;tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2udwsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF2Img&#10;hdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF&#10;2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLaltHK+&#10;nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSE&#10;pIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+Bectba&#10;ZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaGqnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/&#10;zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/ukIg&#10;+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXusfcl7&#10;rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXus&#10;fcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+xirlx&#10;toS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC&#10;d7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gwDf+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/fY4Kv&#10;02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1&#10;e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd7dJJ&#10;K+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nxu3uz&#10;cbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7P/&#10;qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FXwO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclzoHjG&#10;daNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8&#10;qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX4Wd+&#10;jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxs&#10;zH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepGKsH2&#10;S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB53nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKNa9aC&#10;jWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/sSME&#10;+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27lfXlr&#10;5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnj&#10;hHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpcd/dw&#10;YHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr&#10;Zu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/RDON&#10;/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlWaP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uGW2P7&#10;hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoAxO0S&#10;ArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf/4FK&#10;Xv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte&#10;/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6I&#10;jL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjhsHOL&#10;1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+otOn&#10;fqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJK/+7&#10;Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3CnH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHVoYKh&#10;1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/oCIF&#10;/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFjZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SWhM+w&#10;lI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qI&#10;oNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q0bZz&#10;o8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y&#10;lY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/BUDz+&#10;xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf2I+U&#10;n9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF/58t&#10;DP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86cpIXU&#10;lKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iK&#10;nJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVtprq7&#10;cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc&#10;14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1zlZP&#10;7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1XujldV7&#10;o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldX/oiEF/6AtDP+o&#10;NhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrKfqh/&#10;znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/S&#10;daWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJHKPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XBbauZ&#10;um+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGp&#10;i8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM4ulX&#10;ZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8ZurofG&#10;bq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+vNRD/&#10;vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJpdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7uW61&#10;gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SF&#10;vmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmHyW+g&#10;gMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNo&#10;u4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdTX7Hs&#10;XXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51xyXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWmZsSF&#10;pmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/qCAE/64qCPy/MwvpzzwQ&#10;1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJqfYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQhJZl&#10;z4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XP&#10;h5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6c+J5&#10;fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG&#10;ZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+XVaF&#10;+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPp&#10;jHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zESsf8+&#10;IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh9oxi&#10;YfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGLz&#10;xA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97TWL/&#10;f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+L&#10;UV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn/2M5&#10;Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY&#10;/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hHJv+u&#10;UTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGy&#10;vrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+V&#10;NhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXme&#10;tcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61l&#10;V/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+XNhL/&#10;oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d74Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqcu753&#10;or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3Kv&#10;wbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzNkoao&#10;x4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSr&#10;dq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dhWfW1&#10;amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazGpHms&#10;xqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/pj0Z&#10;/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKGpNGk&#10;fKTRn32pyp59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59&#10;qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320vpeB&#10;wLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK&#10;mIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPBZm/m&#10;v22D2bZzl82td6jEpXu3vqGDwLabicaulY/MqJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4aoy5OG&#10;qMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY/7NF&#10;JP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyydavDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OUjqLU&#10;j4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMv/&#10;mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/v6qi&#10;hMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+o&#10;zIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDkzWiG&#10;08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+Oz4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaUp8yG&#10;lKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dEI//B&#10;TDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHSgZym&#10;zoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/nB4E&#10;/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZWejaX3Db1WSGycxqmbrDb6itu3S0orR5vZivfcOQ&#10;rIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yi&#10;qMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OFws9p&#10;l7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqpis12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3q6jK&#10;d6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXKSy/u&#10;1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6ukLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZyW6s&#10;n8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E/50p&#10;Cf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5tne6&#10;dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNm&#10;sJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhni5rP&#10;a5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aR&#10;umO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT6UxA&#10;yvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+WfstznHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/j65h&#10;v4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6YnB/+3&#10;LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyWbM5/&#10;mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+f&#10;YMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPmbnh7&#10;4nN9dd94gXHde4Rt23+HatqDiWfZhopk14uMYdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDV&#10;kY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7o/9N&#10;SZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3pfnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg45J8&#10;YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknz/qxsC98AdAdncEgHH&#10;6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOGZmPy&#10;imdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CT&#10;al/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p/3ZQ&#10;Zv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc&#10;/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgAxtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9JMHL/&#10;UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BIWP+Q&#10;SFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf/yoN&#10;kP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/gjhT&#10;/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/&#10;ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICV&#10;k9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BE&#10;If+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6o&#10;zG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/&#10;kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8&#10;m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+m&#10;Ti3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1&#10;qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E&#10;/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nU&#10;eKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWB&#10;d+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+pTS3/&#10;qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0ssFs&#10;ubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E/5Eo&#10;Cf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6pal70pXRu6p99feGWg4vZjoqW04eQoM6BlafKfJqt&#10;x3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWz&#10;b7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6gd6a&#10;gI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4q3O2&#10;uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/tFQ9&#10;/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1sb+l&#10;d7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5MoCf+W&#10;MQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHwtG505K11htmke5bPm4Clx5KFscGKi7u9h5TAu4Wd&#10;xLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8&#10;n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNipeZnN&#10;n36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJn3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+&#10;sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8/b1b&#10;Tva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmWibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSVgbG+&#10;lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+ZMA7/&#10;pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl34btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCUxqCN&#10;m8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWx&#10;v5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53Cq3mq&#10;t6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuozIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJsMCM&#10;ibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZYTvDI&#10;X2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDBh42w&#10;wYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/qTgT&#10;/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRqjMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6blMiK&#10;mZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKS&#10;r8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oop7B5&#10;sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B&#10;fZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZWmLY&#10;1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+wwXif&#10;sMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS/7k/&#10;GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJa5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2rpbF&#10;c66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMD/&#10;mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E025eNQSdnjV1/J3150utdkhqzPaZadx22jkcBxrIa7&#10;dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFstLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSy&#10;vWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A5F1y&#10;st5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3prlj&#10;t6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+FeXV&#10;Rh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeuYr2O&#10;sF+9l7FevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/nBoD&#10;/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFOSLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfRd5Vx&#10;znuZbMx/nGjKg55kyYigYceOol7GlaRcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzG&#10;m6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vtile1k&#10;bYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc0ZuV&#10;XNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8LwQiG2&#10;+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJwdOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCRgV7f&#10;loJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC/7Yd&#10;AenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo8YJp&#10;ZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc&#10;65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8GtPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9lS3H/&#10;bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+JteW/ib&#10;Xlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N/z8m&#10;gv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/lU1X&#10;/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAHALH2&#10;DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306V/+A&#10;O1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+&#10;Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/YipS&#10;/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+LMEv/&#10;izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51i&#10;Qv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacya&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BST0ZJ&#10;TEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN5&#10;6HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+Z&#10;bU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU&#10;/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHb&#10;bbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZ&#10;gOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//&#10;k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU/5hC&#10;HP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJi3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPabrOW&#10;2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypz/&#10;jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCVit17&#10;mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bFZ8OmwGnHocBpx6HAacehwGnHocBpx6HAacehwGnH&#10;ocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8oHJi&#10;8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWkpM1yqqjLb7CryW24rsJpvLC8a8Cqt23EpbdtxKW3&#10;bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BAG/+n&#10;SCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHfj4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1wW23&#10;t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/jhsD&#10;/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65bRP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6EkqfJ&#10;fZivxHietcJ1p7nBdLG7uHCzu7FvtriscbuxqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lz&#10;v6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn7ap1&#10;eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2jdr6t&#10;o3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+tRyX/&#10;s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCazZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mxv6N2&#10;sr2geLi1nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va//jxsD/40m&#10;B/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4i5G2&#10;soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CY&#10;fbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vufdas&#10;c4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuyk4C7&#10;spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/uk0z&#10;+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCCr8KP&#10;g7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44lB/+W&#10;LAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbnw2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2npOQ&#10;u5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0&#10;ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2bo67&#10;rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5tIWM&#10;ubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx9MlS&#10;QuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/krO8&#10;gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+bLAr/&#10;pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5pysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJuYag&#10;kL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4&#10;tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuqu2+Y&#10;n7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6agv3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSeuLV0&#10;nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pPPd3e&#10;VVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5bqe5&#10;tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/sDIM&#10;/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9VgeKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6i7Rt&#10;uZO2aricuGe3p7hnt7e2aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiy&#10;u7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qPis5v&#10;mX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1iv76t&#10;Yr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8HsT0+z&#10;6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSwp1rE&#10;sKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G5tAz&#10;CNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLqZ3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj0YyV&#10;X8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5r/&#10;mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qps/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1dXLl&#10;enlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmo&#10;iVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbBHQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT/VVN&#10;iv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjmpnhY&#10;5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMpC7H9&#10;Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBhXvaV&#10;Ylz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/rRAA&#10;1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/e0th&#10;/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55TVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/&#10;o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1AwZ/9a&#10;NGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR/59D&#10;Uf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/LhN7&#10;/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gtVP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+IM03/&#10;jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMAqdQC&#10;AJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ/28l&#10;SP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD&#10;/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyC&#10;jmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt&#10;/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4Pj&#10;Zc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97&#10;Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6u&#10;eupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3&#10;fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5Nh&#10;Of+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F&#10;3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99Mgz/&#10;iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+tf+ds&#10;soLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LY&#10;is9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnxgpFy&#10;7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl1I7G&#10;ZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59bO/+c&#10;Zkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcmewmfN&#10;mL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/kDQQ&#10;/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNwrp/R&#10;bbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrds&#10;zpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB4IeQ&#10;jNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1ov6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmwb8yZ&#10;sG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4QlB/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6oYEv4&#10;pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDGoqly&#10;ypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP/587&#10;Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6drCx&#10;t3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ7/&#10;iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGEmcWK&#10;jKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSidb2vn3fDpp15x6CdecegnXnHoJ15x6CdecegnXnH&#10;oJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvus2Rd&#10;5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8xqKY&#10;fMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6FP+t&#10;Qh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHIoHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1nYGu&#10;tpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/iRkD&#10;/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQOvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGWgqKq&#10;kYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2D&#10;xKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d1rlm&#10;cMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aIh8Om&#10;iIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0QRz8&#10;u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GNr6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+mt4WP&#10;sbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD/4gk&#10;Bv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CYn4Ko&#10;kZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9&#10;kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Nibrq7&#10;aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKneJbC&#10;p3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9PxjzxkYj&#10;6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRylZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGjqrVv&#10;pLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wiBv+d&#10;Jwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yifbGD&#10;qHaviqxxrZOvba2dsWqtqbJprbexaqm/rGumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOm&#10;a6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfNY3ia&#10;yGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKqZ7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDFpGWw&#10;xaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ0OVI&#10;LsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37KcpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6ddxLSn&#10;XsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+pIwT/&#10;uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KCk2XP&#10;iJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczM&#10;mVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF6Gpu&#10;fedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTVwY5U&#10;1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdFLqP1&#10;Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9VuKv&#10;flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS2AsA&#10;xOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2HzjWVf&#10;8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTu&#10;tG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJaf9z&#10;TGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU+7Fb&#10;VPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/RSl1&#10;/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35CWv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+nSVH/&#10;rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hADnP8j&#10;CJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ/4k3&#10;T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjq/&#10;vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8Sbf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9lJk3/&#10;bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5otQ/+a&#10;LUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT/0IX&#10;Tv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/jCI7&#10;/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+I&#10;SB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bI&#10;be9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D&#10;/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6&#10;bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36G&#10;TP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/&#10;i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9j&#10;zW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD/3cn&#10;Bv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3b61p&#10;9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/ed9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbV&#10;XeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aAUv+B&#10;i1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfsab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7zGDj&#10;e8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/lk4n&#10;/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9HuabvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFlz4jZ&#10;YteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3kmBv98&#10;Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA5XCr&#10;heJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2C&#10;vWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveNgWby&#10;iIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnbhrZp&#10;24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom/6FU&#10;M/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8aMub&#10;t2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+DKgn/&#10;jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynShnMdx&#10;qp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGpcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDW&#10;jKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDckX5/&#10;0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ01I6i&#10;dNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5PMvat&#10;WUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8OloHXJ&#10;np53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/li4L&#10;/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpoZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+naSm&#10;e6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d7&#10;0ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWAvZZ8&#10;i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSRf9CU&#10;kX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28VEDk&#10;uF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ibooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHFpIyC&#10;y5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J/6Y1&#10;Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8atanK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWRiZ2o&#10;jYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpf/&#10;ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1iaSd&#10;fJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82YgYvN&#10;mIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvVxFhP&#10;yLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qIn4mXkKSDlJiof5OiqnySrat6krusepHDpnuQyZ58&#10;j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60zC/63&#10;OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+rsmt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5aneJmg&#10;qXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/hBgC&#10;/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKudo+J&#10;qnyWgqeDnHuki6F2opSlcaGdp26gqalsobapbaHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzNmHCc&#10;zZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRLt8lb&#10;XKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWtiZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxppM2X&#10;aaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/HNgrj&#10;1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWboGK0&#10;pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC/5Ea&#10;A/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0xneK&#10;bsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPFmlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy60pFc&#10;utKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBWU5Td&#10;XWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaLVsjW&#10;i1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB7jcT&#10;tu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRsaXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjfp4JV&#10;3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QTAf64&#10;EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735kZe+G&#10;aGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLqx3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVz&#10;UenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6XUVy&#10;+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbKYlD2&#10;ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUVkP87&#10;Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T/6lO&#10;Uf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJBQCt&#10;2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/OVT/&#10;hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5&#10;QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV/10n&#10;Uv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/rjJD&#10;/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8wEGD/&#10;OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wkPf+S&#10;JTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG/w4C&#10;ev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/aBk4&#10;/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/&#10;jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26m&#10;Tv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/&#10;eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb&#10;6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+&#10;Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ&#10;+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//&#10;cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3CkUf9t&#10;rFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi4Frw&#10;YuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/f3U9&#10;/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb6W3Z&#10;XO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6Ef+H&#10;Qxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt8GTM&#10;cOth03LlX99z3lzldNZc6HHPXu1szV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/cxwD&#10;/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45WK/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0pGf2&#10;cKtr822yb/FqunPvaMN262XMeOZi1XreX998013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDsbsZg&#10;7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD/4d3&#10;TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtruHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/Y+h0&#10;vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+SPxf/&#10;lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXKjdJi&#10;1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD/3Em&#10;Bv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3bcp2F&#10;1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q5Hmu&#10;auR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75htVOiQ&#10;d2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHCbLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/p23i&#10;fKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/oUQe&#10;/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WDfMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7FvxJis&#10;bc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3QlBf+D&#10;JQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+LtXqX&#10;kLF3n5StdKiXqnOymadyv5qkcsuaoXPQk5501oybddyEmnXegZp13oGadd6BmnXegZp13oGadd6B&#10;mnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5syDP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGdbWbI&#10;lXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZoXeum552upydd8qcmXfPlpd41I6VeNuGlHjdg5R4&#10;3YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib9bBJ&#10;J+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLONgYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2Ue8ae&#10;knvNmJF805CPfNmIj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchY983IX/eRoD/3oiBf+KIgX/&#10;likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiNkZqF&#10;lZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKKgNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDb&#10;homA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+rOBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4om5x&#10;r5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE2oeE&#10;hNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxGIuPB&#10;TjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryfforK&#10;nH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/nScF&#10;/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLddU7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeVjpWC&#10;kpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN&#10;2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lun6pv&#10;eJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OWqZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0k9iJ&#10;dJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4QcA/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPOSCzG&#10;x1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/Fm2ye&#10;0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD/7Mp&#10;BPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fAX12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49uqY+T&#10;aaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2Yn/&#10;fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG0945FMbYRCi50U47rMxWTKDHXVqVwmNni79pcYK7&#10;b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNesrGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqGYKra&#10;hmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy2Uw4&#10;pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/14tZ&#10;uNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csRANPf&#10;FgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6AWcyZ&#10;g1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/hxMB&#10;/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/gb2Jo&#10;33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9PndE/T&#10;53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADNxQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cvh+5O&#10;On7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO6+Zo&#10;TejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34HASk&#10;+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmbUlP5&#10;pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAAzrQE&#10;AL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla/3Y8&#10;WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ&#10;/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9JIl//&#10;USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784RP/F&#10;OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7/ycK&#10;cf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/jihA&#10;/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYAAJfV&#10;AACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2EaPv9n&#10;Gjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6Qf&#10;Mv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/QQ89&#10;/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+OFin/&#10;jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3Ne&#10;I/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM&#10;91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9hMwj/&#10;aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9g&#10;yEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4&#10;TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/aZ8/&#10;/2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13TTfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX+VDp&#10;V/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3paJP93&#10;aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW8Frq&#10;V+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/cTIK&#10;/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9lxFb+&#10;YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb&#10;+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL/2+e&#10;UP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvRXfhb&#10;0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+EYC//&#10;gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vqbdNc&#10;72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ/4M1&#10;Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/oY8By&#10;5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GP/&#10;ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQYuhx&#10;mGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFntmTx&#10;Z7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3kWI8&#10;8oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqifM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm5nay&#10;Z+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44xC/+U&#10;ORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1jegnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+EvWm5&#10;hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/bRwD&#10;/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59JI/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7iXbB&#10;d5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKKqGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/rcJ9v&#10;63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo935tj&#10;TdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34GbcuR6&#10;mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+fNg79&#10;pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJlvYt6braFgnawgIl9q32Rgqd5mYajd6KKn3WrjZx0&#10;t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSSduh0knbodJJ26HSSduh0knbodJJ26HT/bxsC/3Uf&#10;BP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiwTCvfq1c70qRfS8icaFm/lW9kt493brCKf3aqhYZ9&#10;pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrVjY9624WOeuF+jXrmdo165naNeuZ2jXrmdo165naN&#10;euZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zaheSsKg&#10;Zli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eUgJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/h37l&#10;d4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0rzoR&#10;67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhybaSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaCrpGD&#10;gryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3ocA/+K&#10;HQP/lyME/6IpBfysMQnxszkP6LpAF928SCXPtlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358kpCG&#10;goyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9huR5&#10;fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6UoBPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7SsYVWq&#10;pmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rjeneK&#10;43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ4MY8&#10;ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSic3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9vk7SQ&#10;bZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+SGgL/&#10;oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/fnmg&#10;h4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipqmd2Ca5bje2uW43trluN7a5bje2uW43trluN7a5bj&#10;e2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZt2Jc&#10;kLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWXiGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe43pl&#10;nuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYwC8DS&#10;Px20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+HWq+/&#10;h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/sBMA&#10;78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9QO5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9gnZh&#10;u4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6WLLndViy53RYsud0WLLndFiy53RYsud0WLLndFiy&#10;53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1Pes9k&#10;WHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTIondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9Sv+xv&#10;Ur/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTmPRmZ&#10;5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJcYNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrCbUzb&#10;3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYAvM0I&#10;ALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW6I5W&#10;U+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81z5&#10;mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQGlfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRjOGD0&#10;azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RNSPf0&#10;TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0/z8b&#10;bP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/vT1F&#10;/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUHAI7/&#10;GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4IqRv+K&#10;K0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7sQAA&#10;rLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/XBpE&#10;/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5IzX/&#10;uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zMLTP86&#10;DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr/5wZ&#10;Kv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/EAJa&#10;/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9kDyb/&#10;ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID/1ct&#10;Bf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/Wbo2&#10;/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR/z3z&#10;Uf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GILP9f&#10;lC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA81L9&#10;QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/bE4X&#10;/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X5UP9&#10;VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ksBf9f&#10;Lgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB/167&#10;Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0XnVv9F&#10;51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9pizj/&#10;ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/S+FZ&#10;/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX/3lS&#10;H/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bvWupY&#10;6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9oKQb/&#10;cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKvVvNg&#10;uFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvTXPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/&#10;Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1cYhL&#10;8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzIaeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh/lXB&#10;Yf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lLHv+J&#10;Vij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedxx1/u&#10;a8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/fScG&#10;/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZqP+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxlqHDJ&#10;Y7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n&#10;+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY0XeC&#10;YMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+mavdf&#10;pmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sgA/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/CbTSfo&#10;l1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5tuXCWcrZunnWybKd4r2qxe61pvXyqac19qGrjeqVs&#10;6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME/5Aq&#10;Bv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnepcKN6&#10;pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHwaJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx82T/&#10;ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3YbOC&#10;f2iufYduqXqOc6R3lnigdJ97nXOofppxtICYccKBlnLYgZV05XiTdOpxknXva5F18maRdfJmkXXy&#10;ZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDYplIw&#10;zJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6LdJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo5443qN&#10;eOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFoi3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5kmBP6i&#10;LgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8jnyi&#10;gIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ88GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/ZxwC&#10;/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GPd2eb&#10;i35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDvaoCA&#10;72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4tvqpX&#10;PbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97heZ3&#10;e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvStJwPo&#10;tS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVUnp1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ubf3eK&#10;poJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC/30U&#10;Av+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSKm3dr&#10;hJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO7Wxw&#10;ju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dSOKWy&#10;WkWcrWFRk6loWoulb2KEonVpfp98b3idhHRzm415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4aZbq&#10;cWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZzBUA&#10;zMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWShoHxg&#10;oK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQAf+Y&#10;EAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSux0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFjcbB4&#10;aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pdpO9q&#10;XaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJAMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LHVDyI&#10;w1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLvalev&#10;8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4AtN0j&#10;A6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQxKxq&#10;T8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSqBADI&#10;tgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2U1nT&#10;f1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5&#10;WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv5lcy&#10;aeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSUTk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh/E9I&#10;4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIqB4by&#10;Mw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lBR/O2&#10;Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCnxAIA&#10;nNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+eyxK&#10;/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0P//jND//7zU//+81P//vNT//7zU//+81P//vNT//&#10;7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00YT/9V&#10;Gkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4/9wo&#10;OP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//KQdY&#10;/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+XGzD/&#10;oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAAdv8F&#10;AGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v/2QQ&#10;Lf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxSc&#10;vgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xABTf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89CC3/&#10;Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UNFf+V&#10;DRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/Vnsf&#10;/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N/DD/&#10;TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106Cv9f&#10;Qw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx/1Dh&#10;Mv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/UyQD&#10;/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9VrDD/&#10;VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/NPBQ&#10;/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj/16A&#10;KP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3yUf89&#10;71L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9qPg7/&#10;a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bTQfxV&#10;5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzlVf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID/1Up&#10;BP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79XKlB&#10;+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z/z/d&#10;Wf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210MP1q&#10;gDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L1Vv/&#10;SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/e0ES&#10;/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X0l7a&#10;VuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18iA/9q&#10;IQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ2l+i&#10;XNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5Yv9L&#10;uWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38rBv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4cEHf&#10;cnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5kw1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+VbBl&#10;/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO+Y5D&#10;FvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hvh1nEa5BewGmYYr1moGW6Zahot2OyarVivmuzYs5s&#10;sGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90GgL/&#10;fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6TZLNr&#10;m2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5Vnmz+&#10;VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+SLQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLDg29M&#10;vH53VLd5f1uydYdgrnKPZapwl2imbZ9so2ypbqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw/FiX&#10;cP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587EOKg&#10;RRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFureoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1zk2/Q&#10;c5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/iRwC&#10;/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hYNb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5kGqX&#10;dpltk3WicZBzrHONc7p0i3PLdYx253CMd/Boi3f1Yop3+VyKd/painf6Wop3+lqKd/painf6Wop3&#10;+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPtpC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdKqotv&#10;U6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2Fe/lc&#10;hXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9KsPhXH&#10;pkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzFdn1+&#10;4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB/5wb&#10;AfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+eXD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmEhZFu&#10;gIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPyZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC+F7/&#10;ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lpUJSV&#10;cFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Nyhq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/dfdIf3&#10;X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5skYg&#10;r6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN0nVs&#10;kO1tbY7xZ26M9mBujPdfboz3X26M919ujPdfboz3X26M91//bBMB/30PAf+NEAD/mxAA9KgPAOW1&#10;DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmYqV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpqbZaU&#10;bmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//bxEB&#10;/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOpalJ8&#10;pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalwXZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3XmKZ&#10;915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZnr5K&#10;J5S6UzSLtlo+g7RhR3yxaE91r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxYqOlo&#10;Wqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+BgC8&#10;zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OPYVez&#10;mmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltWrftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA8pEC&#10;ANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURoxGxJ&#10;Y8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6/lVQ&#10;uv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMAt7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlCGX3W&#10;SyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lUzoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutTSc74&#10;UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb2QoA&#10;lOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFaLGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rgm0VI&#10;4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YAALiw&#10;AACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ47TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7WgqUu1x&#10;LU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA7P84&#10;QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175QxNY&#10;+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4lRPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3iKzr8&#10;9Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIBb/8c&#10;Amf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3/5Qd&#10;Nv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXEAACH&#10;0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoFTv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9bEDb/&#10;YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cWJ//H&#10;Fif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6/zkH&#10;Nv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/rA8b&#10;/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAAiMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8QAUH/&#10;FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QIFf9t&#10;CBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/UDQG&#10;/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9GxiP/&#10;RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/1G&#10;/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh/0qk&#10;Iv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5SP8m&#10;+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9UZhj/&#10;UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4LP9K&#10;/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F/1s0&#10;CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/Tccu&#10;/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN/yv/&#10;SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1WaLP9T&#10;oi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v6VH/&#10;L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/Ymgg&#10;/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VStOPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR/T7o&#10;U/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2otBv9t&#10;Ngr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE61PE&#10;RulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/TiQC&#10;/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RIFP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeldlEHm&#10;WpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/PMVc&#10;/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj7nFn&#10;LOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/CXv9K&#10;wF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+Lwb/&#10;gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyzWb5c&#10;v1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C/2Ea&#10;Av9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzAaIxR&#10;vWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn/0am&#10;Z/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRcLcx+&#10;ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFmsZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftXoWr/&#10;UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0ki8G&#10;6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5osGOb&#10;Z71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kUAf92&#10;FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BTo3SI&#10;WJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Qcv9N&#10;kHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44bAfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mMXjax&#10;h2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVfkXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8WIp2&#10;/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC3aUr&#10;BM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CDc02bgHpTln2CV5J6ilyOeJJginacY4d1pmaEdLJo&#10;gnTCaIB022iDePJghHr7WYR5/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+EQD/&#10;ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/V4x/&#10;h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9Rfn3/&#10;UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyhEwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOjlGA9&#10;nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC/lZ5&#10;gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8kAsKr&#10;NQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6toboO6&#10;aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2kwwA&#10;3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdMJKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuPgVp2&#10;jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/Um2K&#10;/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDLtQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4jKBi&#10;QIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdnkf9S&#10;Z5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4Lweo&#10;tT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5LdKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0Y1qZ&#10;x2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQAyaoG&#10;AMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFkpoNW&#10;X6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh/1D/&#10;dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQAq8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhcNnK2&#10;Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZTrqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9NVKz/&#10;TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6dAADDqAIAubACALC6AgCoxAUAocwPAJvMIwKSyjMK&#10;icg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7xlJK&#10;u+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9JTrn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQAAKe/&#10;AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlxz08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBAT8mL&#10;Q0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0LejQAA&#10;y5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0MAIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3bXSZY&#10;22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/OUPY&#10;/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACntQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwFa+k2&#10;CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vpdCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC497Nsu&#10;PervLj3o/C495/8tPef/LT3n/y095/8tPef/LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITSAQB6&#10;3wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eBHT33&#10;jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI29/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAAqa4A&#10;AJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A/1YP&#10;Pf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/7xgs&#10;/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAAddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8rBET/&#10;MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQIv+z&#10;ECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU/wYA&#10;Tv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/ZQgc&#10;/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MKFP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcAAHXT&#10;AABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgDHP89&#10;Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ/5wG&#10;Cf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/kRb/&#10;PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/G/89&#10;/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL/0hZ&#10;D/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/P+8d&#10;/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9JLAP/&#10;TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1H/9C&#10;vR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e+UP/&#10;HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/SZIe&#10;/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG/yPz&#10;R/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dPEP9V&#10;XBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs9Ejy&#10;LPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/WiUD&#10;/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZNsi/0&#10;TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/KeFQ&#10;/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp81aN&#10;LfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZNzDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDTVP8t&#10;01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1qTxX4&#10;Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1DsQ8xS&#10;+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHGWf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C/28l&#10;A/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVlbivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TLVaxG&#10;yVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd/zX/&#10;UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9Osph&#10;hj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85sGH/&#10;OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHgfFAa&#10;1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd61Co&#10;YPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30cAf+D&#10;IwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xPpmKl&#10;UaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/VxcB&#10;/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4wBdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9xeEKr&#10;boBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/QJZt&#10;/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcXwIdT&#10;IrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xujE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqNbPJT&#10;j27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQFwDl&#10;lhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+bVYtu&#10;pViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB/2sO&#10;AP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZNgm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGXfHdG&#10;k3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4/0SC&#10;eP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNNH6qP&#10;Viqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6FeoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pYe3r6&#10;UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDTogwA&#10;yaMfAb+gMge2nEATrZdLHqWTVCiej10xmItkOZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8nVh1&#10;e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJAP9/&#10;CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwaxoD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBEg4h4&#10;SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuAyFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dyhP9H&#10;coT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgGAMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5ydUSWU&#10;mVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQcIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2UmuK&#10;/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYAua0X&#10;ALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1VjjaNY&#10;YI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6KAADQ&#10;lgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxxRG2a&#10;eUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdYld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9GYJb/&#10;RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmqAgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6DrVMn&#10;fKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJTFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg/0pZ&#10;oP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0NAJu9&#10;IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBqsGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9MT6qu&#10;TU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9owAA&#10;sqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5dDlW&#10;uHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/PUu0&#10;/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACWwAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoXZslT&#10;HWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrEkjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlFwv83&#10;RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoAALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZDgB1&#10;2SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAfUdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSvMD/V&#10;wjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAAlrsA&#10;AIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF5Hcd&#10;QuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXuJDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni/yS/&#10;ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIAaeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FGCkfx&#10;TgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY285QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4ZMfH/&#10;GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT/B4B&#10;TvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/pBAo&#10;/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMAAGTe&#10;AABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sHJv9j&#10;ByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wubsQAA&#10;jbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8FAED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/NQIl&#10;/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6Bg7/&#10;ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4AK/8U&#10;ACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME/3gD&#10;A/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+QQb/&#10;PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLTE/8y&#10;4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C/zss&#10;Av9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/Nq4U&#10;/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02/xL9&#10;Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19Ef88&#10;iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X+jr/&#10;F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/S0UI&#10;/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/891hz+&#10;PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0UkAv9K&#10;IwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd/kOr&#10;Hv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvoRP8b&#10;6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5Nexr7&#10;S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/JN9J&#10;/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH/11F&#10;C/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1NkybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHgSNkx&#10;3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9XGAH/&#10;XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+dMtlO&#10;pTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8nwlP/&#10;J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLbXHUo&#10;1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX/y+3&#10;WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4B+lx&#10;Qw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJCslTU&#10;QrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/bRQA&#10;/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJclT6v&#10;W51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/MaNh&#10;/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHufyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgrtmpw&#10;MbJneTavZYA6q2OIPahhkECmYJhDo16hRaBeq0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmbZf82&#10;m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGENwfI&#10;f0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HBTJFh&#10;2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A/38P&#10;APCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKVaZFF&#10;kmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu/zf/&#10;WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4Az48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhnMJ11&#10;bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuFaqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87hnH/&#10;OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4jT8O&#10;sIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3ttyVB6&#10;buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkGANKP&#10;CADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCehVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohFf3WR&#10;SXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/XwwA&#10;/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6DaDSJ&#10;gW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/O3V9&#10;/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZhgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkLopVF&#10;FJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuCe0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBnfN1Q&#10;an7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOYBAC9&#10;ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1UkiZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWLR2qD&#10;lUpngqFNZIKuT2KCv09hgtpPZITySWaF/0Nohv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA9nYA&#10;ANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKikJAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5kmk1&#10;dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXomsTV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM/zxj&#10;jP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAAwJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+D4uj&#10;SBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNLV5Lv&#10;R1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACpqQAA&#10;oa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZWI3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mcj0JV&#10;m5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMAAMiQ&#10;AAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2IqYqpp&#10;L16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUulukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdPpP83&#10;T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUAAKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7Pw1v&#10;ukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gwUbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHtOUew&#10;/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPbggAAx5AAALucAACuowAApKoAAJmxAACPuQAAhMAD&#10;AHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13DVhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1Fv5ov&#10;Q7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGgAACm&#10;qAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9jGEvO&#10;axtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8lO8r/&#10;JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT3zoE&#10;UN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe+Ro0&#10;3f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYDAFjh&#10;CABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4PMO+d&#10;EC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACGvQAA&#10;ecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7VwUu&#10;+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8CiD8&#10;/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykBMP8w&#10;AS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU/9YG&#10;E//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoAAHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/BAAz&#10;/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIBG/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9sAgz/&#10;ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAAT+IA&#10;AELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN/zcB&#10;Cv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/pgL/&#10;Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yifC/8o&#10;pgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K/yj/&#10;Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/L3EK&#10;/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s+g3/&#10;LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4wA/89&#10;OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q/zDH&#10;EP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/NSgB&#10;/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BPCP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82nRH/&#10;NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/Ee83&#10;/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN/0Bx&#10;D/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjqO/8X&#10;6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9RMAP/&#10;UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7Hes/&#10;xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B/0ga&#10;Af9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9STQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3nRpcf&#10;5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI/xvJ&#10;SP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lViE+ZS&#10;bRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjRSakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwowEv/&#10;Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+ZS0C&#10;9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79MtjC9&#10;TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8kslL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MRAP9b&#10;DwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYru1WO&#10;LrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWoV/8l&#10;qFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNlXxu+&#10;Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+Mp9a&#10;/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA3Xcl&#10;AdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjuaWbE9&#10;mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9mCQD/&#10;bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0ELunRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SAM5xi&#10;iDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGMXug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8sjmX/&#10;LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqocV4h&#10;o25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm/zWH&#10;Z/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4UaAL6E&#10;LQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuVbnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdBgGa0&#10;Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADfeAAA&#10;1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFGEaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hvfjaF&#10;boY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1EeGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/MHxw&#10;/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDEigYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1cek3xf&#10;JI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1c/81&#10;dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCPJgGo&#10;jTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGstgXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOtRGtz&#10;vUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAAx4gB&#10;AMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWLShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0fIA4&#10;cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8/zL/&#10;YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEArJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZIX+J&#10;YCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82ZYH/&#10;M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZmy4E&#10;kpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqFt0JZ&#10;hcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMAALCZ&#10;AAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkzYI+C&#10;N1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHtbQAA&#10;2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YEAJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6fWR9p&#10;nWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/MFKW&#10;/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIBfa0x&#10;BHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFukbSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZIocg3&#10;SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//LUuf/y3deQAAyYYAALySAACxmgAApqAAAJymAACR&#10;rAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEMLZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59KEut&#10;iCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAAwY0A&#10;ALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9VvVkT&#10;UbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqiJj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22/yM9&#10;tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAAlqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsodAFvK&#10;LAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckcOMjo&#10;HDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0wAAA&#10;aMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZgg41&#10;2pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEAAJqp&#10;AACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cCN+dQ&#10;AzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom5v8K&#10;Jub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIAAGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnzGwA2&#10;8yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rABRr6&#10;3gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWepgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAAQt8A&#10;ADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU/2oC&#10;Ev94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbCAABn&#10;zAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIAJv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8vABL/&#10;NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oBAP/K&#10;AQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU/xAA&#10;Ef8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/jgEA&#10;/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNXBP8h&#10;ZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG/x3v&#10;Bv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/MysC&#10;/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8htQj/&#10;IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/Bvsi&#10;/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I/yeW&#10;Cf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1KP8I&#10;9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zciAf86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80Wgb/&#10;MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3oC/Qu&#10;9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B/0Im&#10;Af9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2M7IP&#10;9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1/w3/&#10;OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuID/E7&#10;kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S0jv/&#10;EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1R1cJ&#10;8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+7xvL&#10;P/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1YbAP9X&#10;JAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUeykOt&#10;H8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/RBQA&#10;/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71szAudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdMgBzF&#10;S4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/G61N&#10;/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgHzVtU&#10;DcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RPkSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yymTe8q&#10;pE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVnEQDo&#10;aBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQYtVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKdLKNS&#10;pi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A/1UG&#10;AP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMlsMQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGlXHgk&#10;olqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb/yGR&#10;W/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJDa5p&#10;VBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuVXYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2iFz0&#10;MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDNdQkA&#10;xHYXALx2KgG0dDoFrnFGDKduURKia1oYnmliHZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhfmjOG&#10;XqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10AAOdn&#10;AADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGveDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4ljWh1&#10;KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8Z/8m&#10;fGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgBAMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13TBGX&#10;dFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ftNnRp&#10;/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMAtIEQ&#10;AKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRza543&#10;cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtwAADN&#10;eAAAxH4AALyCAQC2hAEAroUOAKeGIACghTADmoI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVuJ3l0&#10;dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8obHP/&#10;KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiGAACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6Jgk8U&#10;hIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneEMGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2+TJl&#10;dv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA42wAANB2AADFfwAAvIUAALSKAACsjAAAo44KAJ2O&#10;GgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1X3qk&#10;N116szhcesc5XHrlN157+DJfe/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADAgwAA&#10;t4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qGbydm&#10;hHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/KVuC&#10;/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACglQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgOdJNQ&#10;FG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qKiC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBTiP8s&#10;VIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgAAMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIefEACD&#10;nyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKgMEyS&#10;rzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAAp5cA&#10;AJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1Un3Ag&#10;UZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea/yTU&#10;dwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAAf6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61GCVus&#10;Tw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBFqI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8iQKX/&#10;IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+VAACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABjuA4A&#10;YbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1rBw6&#10;tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacAAIWt&#10;AAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQxDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gLPcNy&#10;DTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4kAAA&#10;q5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AAAFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/RPQE9&#10;0UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogILtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/DCnN&#10;/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJrgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMAOdkJ&#10;ADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi5bQE&#10;IeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPGAABW&#10;ywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJYARvy&#10;ZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAAja0A&#10;AH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ/ikA&#10;F/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/9gEG&#10;//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAAVtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8AABn/&#10;CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30AAP+Q&#10;AAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu5QAA&#10;I+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/MwAA&#10;/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygpAf8p&#10;KQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD/xKt&#10;A/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C&#10;/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygvAf8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8XhAT/&#10;F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/AvsX&#10;/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC/yRO&#10;A/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/HdQE&#10;/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80HgH/&#10;MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySjBv8k&#10;qgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G6SX/&#10;Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9LIAH&#10;+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs/wne&#10;LP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1BAv86&#10;TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnrMpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM3zLc&#10;DNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/RRMA&#10;/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4ng/W&#10;OKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcSxDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/Dr86&#10;/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM0kF5&#10;Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0QP8T&#10;s0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQOwHa&#10;T0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMVvUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPEHbBD&#10;2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA/1gN&#10;APdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRutSZUd&#10;q0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M/xb/&#10;RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1RpFKxT&#10;cRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOcTaskmk24JZlMyCaWTOImlU71IpRP/x+UUP8clFH/&#10;GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtYAADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7YjsD&#10;tGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5RwymN&#10;Ud0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8ai1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYBAM5o&#10;BQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyjYVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcjjleP&#10;JYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/TgEA&#10;/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwSALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRiZRiR&#10;YGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAqf1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/H31e&#10;/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADSagAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDICoW4/&#10;BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51Xswv&#10;dF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10AAC3&#10;dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSGJ3dj&#10;kCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA6F8A&#10;ANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheAbWQa&#10;fWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq/yBs&#10;av8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAAvXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4BI15&#10;QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBybngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8QwYmvh&#10;L2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACpgAAA&#10;oIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/JmdxiSlk&#10;cZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkAAMpy&#10;AAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACOhiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4Ybntl&#10;G2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBcd/8g&#10;XHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6JOwV5&#10;h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIgX397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnzaLVN8&#10;8ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAAjY8A&#10;AIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqMUxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRUhY8m&#10;UYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyAAACy&#10;iAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkAdZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJeFVqR&#10;ZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZIjbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8eSov/&#10;HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeWAACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFlnjsE&#10;YZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW7yBC&#10;lf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAAvIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMAAGqn&#10;AABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZTplEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kYP6OX&#10;Gj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACflwAA&#10;lZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EUAFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0WxXQlD&#10;sWULQLBvDT6weg87sIcROa+WEzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/FDSr&#10;/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScARb0z&#10;AEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwtuv4N&#10;LLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcAAJudAACPowAAg6oAAHawAABqtQAAXroAAFK+AABH&#10;wgEAPccGADjJEAA3yRsANsonADXKMwA0yz0AM8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQBCfM&#10;oQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcjx/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAAeLIA&#10;AGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi3FAA&#10;Id1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/EARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa/wKg&#10;nAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAARsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegVABvp&#10;HgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wADO38&#10;AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl3QAA&#10;HeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+dwAA&#10;/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0AAETS&#10;AAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycAAP8w&#10;AAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/tAAA&#10;cL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/CQAA&#10;/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQAAP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+qAAD/&#10;uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C/wl5&#10;Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/CPsA&#10;/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8YNQH/&#10;FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27Af8N&#10;xQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA/ygg&#10;AP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/Ep0C&#10;/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU/wLw&#10;FP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xttAv8a&#10;dwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC6Rv/&#10;Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/LjYB&#10;/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKFA/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wiuQPq&#10;IsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQSAP82&#10;EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE5SqX&#10;BOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbHLP8G&#10;xyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0ZwPg&#10;M3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+C70z&#10;/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA7kEv&#10;AOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68OLYP&#10;ujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9FBAD/&#10;SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+GDrY/&#10;jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWpPuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8OokH/&#10;DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpPCwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3SWEJ&#10;tEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF/xWY&#10;Rv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZAMNU&#10;KwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+kTHQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYblUiy&#10;HJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADeWAAA&#10;01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQfheU&#10;T4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/FIZR&#10;/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDBXgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQKmVlc&#10;DpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+VP8a&#10;flX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxjIACm&#10;YzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gTiVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1anInlW&#10;tSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAAwWgA&#10;ALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+XHsa&#10;e1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd/xf9&#10;TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZUDINl&#10;WxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9wXpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8da2H/&#10;G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9lAADDawAAuW8AALFxAACqcQAAom8IAJtvFwCWcCcA&#10;kG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZiriVl&#10;Yr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMAAK51&#10;AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSBcEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMaa2l8&#10;HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xnsVwAA&#10;2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cBAJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRyVQ5x&#10;cVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8hXmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/HF1t&#10;/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4AgX0t&#10;AXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRVcbkl&#10;VHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKCAACY&#10;gwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAFbn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2GVl5&#10;gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQd/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAAyG4A&#10;ALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglhhVUM&#10;XoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+/xlM&#10;fv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAAookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAhAGmQ&#10;LgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQdQ4jK&#10;HUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACGkwAA&#10;eZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeTeRNE&#10;k4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38AAKyJ&#10;AAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABcoAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsESqBT&#10;BUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmdoBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3mf8R&#10;N5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgAAIScAAB3oAAAa6QAAF+nAABSqgAATasOAEurGgBK&#10;qycASKszAEarPQFEq0YBQqtOAkCrVgM+q18FO6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrHDDCp&#10;5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAAY6wA&#10;AFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMut3wE&#10;LLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJeaAACL&#10;oAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAAOL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9ACjF&#10;RwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEfxqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8EHMH/&#10;BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe0AoA&#10;G9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ3gAQ&#10;1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUAADfI&#10;AAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510ACOdt&#10;AAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABpuQAA&#10;W8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsAABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALyIgAA&#10;8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIAAPKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7AAD0&#10;+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAAA/0B&#10;AAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA/6wA&#10;AP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLmAAAM&#10;6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83AAD/&#10;RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA/xAt&#10;AP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/ALIA&#10;/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD/&#10;HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOPAP8C&#10;lgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A9gT/&#10;APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/DGIB&#10;/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK5wDz&#10;CvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAhAP8e&#10;KwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB9hCv&#10;AfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/KRYA&#10;/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEYiQHv&#10;GJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/AtAb&#10;/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB7yJe&#10;AesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4hmgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLMI/AD&#10;yCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81GgD9&#10;MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqjBMcq&#10;rATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA/zYF&#10;AP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATBMoAE&#10;vzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz/wen&#10;M/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxNAcA8&#10;WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmvOZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4OoTnx&#10;DZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZQAsA&#10;zUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+nA+d&#10;PqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MAAOlJ&#10;AADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8KnEZ2&#10;DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2IRv8N&#10;iEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UAAMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQSgOe&#10;T1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoARjEmJEopJkhSISJwVhkioFoVItReDSMcYgUjkGIFK&#10;9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEAsVQO&#10;AKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBSXwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWATZkX&#10;fk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZXAADI&#10;XAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1VqDoFU&#10;cRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8QclT/&#10;EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNjAACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOKXUoF&#10;hlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW8Bpr&#10;V/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IGAJhj&#10;FACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZalqc&#10;G2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8ZwAA&#10;s2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBhaQ9t&#10;YHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgdX17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//EmJf&#10;/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACebgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akIDdmlK&#10;BnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxbY/wY&#10;XGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdvDQCC&#10;bxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeWGlhn&#10;pBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAAqXYA&#10;AKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5fb2oQ&#10;XG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js/xPc&#10;XAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAAgngAAHp5BwB1eRQAcnojAG56LwFreToCaHlDA2R4&#10;SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkXTHL/&#10;FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBufxEA&#10;a4AeAGiALABlgDcBYoBAA19/SARcflAGWX5XCFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6nxdG&#10;eq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQAAJKG&#10;AACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBeiDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMKS4Rs&#10;DEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDGawAA&#10;t3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44AAGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQQQJO&#10;kEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8NPo2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/DzmJ&#10;/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACcigAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEAT5kP&#10;AE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKaVANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgszmKsL&#10;Mpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+XAABy&#10;mwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8AP6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVhAjOl&#10;bAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYqovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAApYsA&#10;AJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKpAABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAvsDUA&#10;LrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt/wQf&#10;rP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAAeqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cAACq6&#10;AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAevkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEAFsC2&#10;ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABWtAAA&#10;SrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sLABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3NUgAN&#10;zmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugACM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4AAH+l&#10;AABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAoxgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIABdob&#10;AATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADecwAA3ogAAN+dAADfswAA384AAODuAADf+gAA3/8A&#10;AN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0AAErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7ZAAAJ&#10;3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIAAOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6MAADu&#10;oQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCEpwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAAJNIA&#10;ABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA9zMA&#10;APlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrBAABM&#10;ygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgAAAD6&#10;BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oAAP+6&#10;AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/AIcA&#10;/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A/wD8&#10;AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBLAP8A&#10;WAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA+gDQ&#10;APgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/FBsA&#10;/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A/wCG&#10;AP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDqAP8A&#10;6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8MTgD/&#10;CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbIAOYG&#10;3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA/x4Y&#10;AP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQPagDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDmDqAA&#10;5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS/wH/&#10;Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3AN4W&#10;fwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDOGLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8BvRz/&#10;Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDhH0gA&#10;2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGIAcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7ArwjygK5&#10;I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8DriT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TIIAPcv&#10;DgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDDKmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpACtCqY&#10;A7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/MgAA&#10;/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAzbQKu&#10;M3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUGojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/BpY0&#10;/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYAsjxD&#10;AK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqTOcoL&#10;kTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVHAADB&#10;QQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+ICo8+&#10;kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA60MA&#10;ANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWPRmUG&#10;jUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG/wp6&#10;Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAAvVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42AJRO&#10;QQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmASncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwSdEnS&#10;E3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACpVgAA&#10;olIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQBINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVNhQ5z&#10;TZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0QbE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAAAMlX&#10;AAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsGd1Ri&#10;CHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1mU/8M&#10;ZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIAAKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFbOAF9&#10;W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20La1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXIFl9V&#10;5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wznTAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAAkF4A&#10;AIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9iWogR&#10;X1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5hAACz&#10;ZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgAemMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2BaB2Vg&#10;YQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRXXbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8NV17/&#10;DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1uAACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBuZzkB&#10;a2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRvDFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi4RVR&#10;YvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sAAHhr&#10;BQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANga08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIPUGiP&#10;EU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACpcgAA&#10;oHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEcAGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdwWwZU&#10;cGMIUm9rClBvdAxNboAOS26NEElumxFHbasSRm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/DUds&#10;/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACGewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAAWnk6&#10;AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBAdPMP&#10;QHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24AAKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/AABd&#10;fwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36ICz19&#10;lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAAkoQA&#10;AIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJCiVoD&#10;QIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD/wm5&#10;cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAAaI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMqAECT&#10;NAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8GK4//&#10;BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyIAACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJmwAA&#10;P5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/AieekAIm&#10;nqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YAAHKa&#10;AABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQApqQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgAIqtT&#10;ACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmrygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKliQAA&#10;mY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkAAESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3FwAX&#10;tyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIAEblxABC5gwAPuZcADrmsAA25xAANuOcADrb7AA61&#10;/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAAJboA&#10;AB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjFKAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwABxosA&#10;AMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0AABG&#10;uAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAACM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMxAADU&#10;PAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAAfqQA&#10;AG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLHAAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA3QoA&#10;AN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJAADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp4gAA&#10;6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAAR8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsAAADf&#10;AAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoAAPlt&#10;AAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD63wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf1AAA&#10;FNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9EwAA&#10;/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAeAP8M&#10;HgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCe&#10;AP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6AP8A&#10;+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/&#10;AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4APMA&#10;/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA/wBD&#10;AP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADwALgA&#10;7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8UEAD/&#10;DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACRAOsA&#10;lwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A1QL/&#10;ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDqBG8A&#10;5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWgANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK/wDH&#10;C/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEwAO8O&#10;PgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4Axg+5&#10;AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/JAMA&#10;/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAYiQC+&#10;GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/Aagd&#10;/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0AuSFl&#10;ALcibQC1InQAsyJ8ALEigwGwIooBriKSAawjmwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKeJf8C&#10;nSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0AAO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEnJwC7&#10;KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28Bpit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuqA5or&#10;tgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAAzDwA&#10;AMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKXMn8D&#10;lTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPcBok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0/wT8&#10;MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpWAZQ6&#10;XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWHOZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4HfDv/&#10;Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJHAADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCdQCYA&#10;mEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+qQl4&#10;PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAAAK5P&#10;AACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJRkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEFeUR5&#10;BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfsPwAA&#10;2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoCAJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxKUgJ5&#10;SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJbEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/CWZK&#10;/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsAgk8p&#10;AH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9NYwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1iTK8O&#10;YU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFdAACY&#10;WgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFwB2NR&#10;eQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9aUfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAAyVMA&#10;ALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBWCgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJoVlAC&#10;ZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWODFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV/wlW&#10;Vf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAAo2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsfAG5c&#10;KwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARdWmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoOUVm8&#10;DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACMZwAA&#10;fWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVecwhT&#10;Xn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4AALFl&#10;AACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABpZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoCWGRR&#10;AlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlHYv8J&#10;R2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEAAJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxqIQBa&#10;ai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0ETWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3DEBp&#10;zwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjFXQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAAcHIA&#10;AGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBxPABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVDcHcG&#10;QXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZzAACd&#10;eQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEAUHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlIAUR5&#10;TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8GNXT/&#10;BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKBAAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBDgR4A&#10;QoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJcATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2ByAUt&#10;gekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kAAFWK&#10;AABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4BK4x7&#10;ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACNiQAA&#10;gowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUAADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiYPwAn&#10;mEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/AhuT&#10;/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABhmAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoAH6MR&#10;AB6jGgAdpCQAHKQtABukNgAapD8AGaRKABikVQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQpOIA&#10;EaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECmAAA1&#10;pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgADrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFnAAix&#10;eAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAGrv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAAZ6IA&#10;AFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAAvisA&#10;AL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9/wCS&#10;lAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAANbYAACq4AAAguwAAF74AABDBAAALxAAABMcAAADJ&#10;BwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAAzkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MAAM/O&#10;AADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyoAABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAVxgAA&#10;DskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgMAADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADiUQAA&#10;42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoAAOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74AADXC&#10;AAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4AAOsS&#10;AADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBwrAAA&#10;YbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUAAArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADtAAAA&#10;8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+WAAD/&#10;qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA/wBt&#10;AP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9AO0A&#10;/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8AKgD/&#10;ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCoAPkA&#10;rwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA/w8S&#10;AP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1AIsA&#10;9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA/wDh&#10;AP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBeAPIA&#10;aADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA1ADs&#10;ANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/ASYA&#10;/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4AByAN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8AoQDN&#10;AKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcAAP8U&#10;AAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoAyAWB&#10;AMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsHvAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCwDv8A&#10;rw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYFAPYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcNVQDE&#10;Dl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoAthCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLlAKcU&#10;9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA0BEZ&#10;AMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAYZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACkGp4A&#10;oxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYtAADa&#10;LwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEAryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNvAJ4j&#10;dwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGSJb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8CiSf/&#10;AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCdK0wA&#10;mitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyBAY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu6gOB&#10;LvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8LAKMv&#10;FwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACLM14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48DfzOa&#10;A30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+RQAA&#10;tUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45aAJ8&#10;OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEFcTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/A206&#10;/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACfRAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8Afj9I&#10;AHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdnP/UG&#10;ZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpBDQCE&#10;QhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMBcENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOPBmRD&#10;nQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVfRP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAAp1UA&#10;AJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZILgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJmR2QC&#10;ZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI/wTb&#10;RAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAAhk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+AGhM&#10;RgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRcS34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8IVE3/&#10;BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVXAACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABxTxAA&#10;blAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQlgdS&#10;UKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAAAJRg&#10;AACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABiVC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0CVVRl&#10;A1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXMTgAA&#10;u1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sAAG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZPgBX&#10;WUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcES1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9BkZY&#10;/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAAChZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkAXF0T&#10;AFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9eUgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZDXqAH&#10;QV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIptAAB/&#10;bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUAUGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRfAkVk&#10;aAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAAsGMA&#10;AKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABHaj0A&#10;RWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp/wQ1&#10;aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAKAEVw&#10;EgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoDL3Ks&#10;Ay5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v/wOzZgAAp28AAJ12AACTegAAiHwAAH59AAByfQAA&#10;ZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXohADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7XwAv&#10;e2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YAAJl8&#10;AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABHhAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0AK4U1&#10;ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOGgwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEegv8B&#10;HoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogAAHGKAABliwAAWIwAAEyNAABAjgAANo4AACyPAAAl&#10;kAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAAHZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKkABSR&#10;uQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGjfQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAAUJUA&#10;AEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWdEwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAPnlgA&#10;Dp5nAA2edwAMnooAC52eAAqdsgAJncwACZzsAAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiOAAB7&#10;kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAAJqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6obAAaq&#10;JAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAAqoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8AAKf/&#10;AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFaiAABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAOsgAA&#10;CbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3oAAA&#10;t7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAAgpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEAACaz&#10;AAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAAwgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoAAMlH&#10;AADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABaqwAA&#10;TbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MAAAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADRDgAA&#10;0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loAAN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0AADf&#10;9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAkwQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAAANwA&#10;AADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA84sA&#10;APOiAADztgAA88kAAPPhAADz4QBtqgAAXrEAAFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbVAAAA&#10;2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwcAAD/&#10;KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA/wAh&#10;AP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/AKEA&#10;/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA/wD/&#10;CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+AP8A&#10;hQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A7AD/&#10;AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/AFUA&#10;/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUAxQDj&#10;ANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wASAP8A&#10;HQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA3QCZ&#10;ANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/EQgA&#10;/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUAcwDS&#10;AHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQAxACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/ALgA&#10;/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA0gBN&#10;AM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCxAMIA&#10;rwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUGCADd&#10;AxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgAuQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmKAKwJ&#10;kgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA9xkA&#10;AOoeAADfHgAA1RoAANATAgDODAsAxwsWAMANJQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCoEWgA&#10;phFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X/wCO&#10;F/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAAxycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4AKQY&#10;QwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACVG3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcAih7K&#10;AIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACwJQAA&#10;rB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNPAJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYkgwCE&#10;JY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMAAMo5&#10;AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCWKCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gAgixf&#10;AIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJvL/8B&#10;bi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEAAKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQxMwCB&#10;Mj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8Amk0&#10;1QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAAkDkA&#10;AIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFoOIAC&#10;ZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJAACu&#10;SwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1TAGg9&#10;WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNdPqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8CWT//&#10;Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdPAACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABrQTIA&#10;aUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRDyQRU&#10;Q+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAAv0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oAAHVF&#10;AgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBfRUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncCVEaD&#10;A1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACkVwAA&#10;mlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJUgBV&#10;SlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58ES0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/A0pL&#10;/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACDWQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgAWE0x&#10;AFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1OaAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwREUOQE&#10;RE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUAAKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdTAABe&#10;UQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8ATlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9AkRT&#10;iwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAAkmUA&#10;AIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFWGABPViIATVcsAExXNABKVzwASVhEAEhYSwBHWFMA&#10;RVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiqAztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX/wO8&#10;VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAAa2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1woAEZd&#10;MQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90DNF71&#10;AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABRZAAA&#10;SGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNkhQEx&#10;ZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMAAH1z&#10;AABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkAMmxS&#10;ADFsXAAvbGYALmxzACxsggEqbJMBKWylAShsuQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKuZAAA&#10;o2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcAAFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9zIwAu&#10;cysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMAJXVvACR1fwAidZAAIXWiACB1twAfddIAH3TxAB9z&#10;/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACKfAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAAOH0A&#10;AC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZf4wA&#10;F3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2GAABg&#10;hwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUAGokOABmJFQAYiR0AF4omABaKLgAVijcAFIpBABOK&#10;TAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAMisgADInqAA2H/AAOh/8ADob/AA6G/wCfewAAlIEA&#10;AIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGSAAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgANlxUA&#10;DJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpdeAAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU9AAA&#10;k/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAAapIAAF2VAABQmAAARJoAADibAAAsnAAAIp0AABme&#10;AAASoAAADaICAAejCwABoxAAAKMXAACjHwAAoycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cAAKOL&#10;AACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABGoQAA&#10;OaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4AAACvBwAArw0AAK8RAACwGAAAsCAAALEoAACxMgAA&#10;sj4AALJMAACyWwAAsmwAALKBAACxlwAAsawAALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UAAHGa&#10;AABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAYsAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcAALwN&#10;AAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADDTwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAAwu8A&#10;AML6AADB/gCBlwAAc50AAGWjAABXqAAASa0AADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADBAAAA&#10;xQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8AAM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlmAADZ&#10;fAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAAFcAA&#10;AA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADWAAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA5hkA&#10;AOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+cAADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2AAA+&#10;vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAAANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkAAADs&#10;AAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EAAP/A&#10;AAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/AHcA&#10;/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA/wD3&#10;AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/AP8A&#10;TAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A8gC5&#10;APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/AAwA&#10;/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBcAPgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwAjQDq&#10;AJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/ANQA&#10;/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA5ABu&#10;AOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQAmwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDFAP8A&#10;wwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYAOgDi&#10;AEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQAygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCnALsA&#10;sgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA9AAD&#10;AOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYAUgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2AIEA&#10;tACIALIAkACwAJkArgCiAKwArQCqALoAqADLAKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA/wD/&#10;EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEAyQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBbAK8A&#10;YgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCiAJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQAlgj/&#10;AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZAADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCyBi4A&#10;rgg6AKoJRACnCU0ApApVAKIKXACgCmIAngtpAJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJINpgCR&#10;DbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIAALkc&#10;AAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AAjBN4&#10;AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDvIQAA&#10;3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcIAJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkbUACH&#10;G1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYAfB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/AHEi&#10;/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsAiSEn&#10;AIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBuJqcA&#10;bSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85AACX&#10;MwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcAdyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtqAGss&#10;cgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFhL+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAAxTwA&#10;ALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBrMUoA&#10;aTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1/wFZ&#10;NP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAAnkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQaAGw0&#10;JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABfNlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4BVTiv&#10;AlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACHRgAA&#10;fUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7aABV&#10;PHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuECTT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgAAKxN&#10;AAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABmPQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAAVT9G&#10;AFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxBigFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJIQv8B&#10;SEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQAAItTAACAUAAAdUoAAGpGAABhQggAXEERAFlCGwBX&#10;QiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUapAkRG&#10;vQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHBRwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAAcU8A&#10;AGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBFSWwA&#10;REl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNYAACZ&#10;WwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEAUUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/AEVM&#10;RgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8BOU3/&#10;ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINhAAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBHUBwA&#10;RVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJUADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRTtwEz&#10;VNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4AAFxc&#10;AABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUANFhx&#10;ADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACRaQAA&#10;h2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10CADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNdPgAy&#10;XUYAMV5OADBeVwAvXmIALV5uACxffQAqX44AKV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/AShc&#10;/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABubgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEAMGMZ&#10;AC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChlVAAnZV8AJmZrACRmegAjZosAImadACBmsQAfZskA&#10;H2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9xAABE&#10;bwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQAJG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5nABxu&#10;dgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAYbP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAAfHsA&#10;AHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAYdzcA&#10;F3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiXAA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0/wCf&#10;cQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAAUIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJABGD&#10;EAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAMg1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsABIHb&#10;AASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaDAAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAxjAAA&#10;JowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8YAAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACPZQAA&#10;j3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsAAIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8AAFmR&#10;AABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAPmgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIAAJ0r&#10;AACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACclwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCOiAAA&#10;howAAHiQAABqlAAAXJcAAE+aAABCnQAANp4AACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACpBAAA&#10;qQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYAAKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8AACq&#10;3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABfnAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAADa4A&#10;AAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAAvVgA&#10;AL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADitAAAq&#10;rwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAAAMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQAADK&#10;FgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA0osAANKkAADTuwAA09gAANPtAADT9gBznQAAZKMA&#10;AFapAABHrwAAObMAACq2AAAduQAAErwAAAq/AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA0gAA&#10;ANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQdAADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADrrAAA&#10;68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAAK7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMAAADZ&#10;AAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysAAP0+&#10;AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/ADQA&#10;/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8ApwD+&#10;AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wANAP8A&#10;DQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA+ACI&#10;APcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0AwQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDgAP8A&#10;2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQAYADy&#10;AGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDkANQA&#10;9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA8wAw&#10;APAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0AbwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDLAJ4A&#10;yQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8AAAD/&#10;AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1AMEA&#10;ewC/AIIAvgCIALwAkAC6AJgAuACiALUArACzALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8ArAD/&#10;AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8ADADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8AFUA&#10;uQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCCAKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A3gCe&#10;APIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAaALsA&#10;JwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACmAGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0AmQCX&#10;AJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADNFQAA&#10;xBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUDaQCT&#10;A28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoAhge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/AIAM&#10;/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACsEAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEAkAxJ&#10;AI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4EewA&#10;dhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYAAMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYPEACQ&#10;EBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaKAHIX&#10;lgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBqG/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAApzEA&#10;AJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBwHWAA&#10;bh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi/wDX&#10;LAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAAiCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5AG0j&#10;QQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAAWin3&#10;AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwByJg8A&#10;bicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpKAGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgsiwBW&#10;LZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQAAI9B&#10;AACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBhLigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QAVjBc&#10;AFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0zuwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDGOgAA&#10;tkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0AAG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYzNQBV&#10;MzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwATDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjxAUY4&#10;/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACcTQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYAWjYQ&#10;AFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBEO5MA&#10;QzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQAAB7&#10;TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1UAEQ+&#10;XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAArEwA&#10;AKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABEQDMA&#10;Q0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNxADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF/wE3&#10;RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJAEZE&#10;EQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0ANEme&#10;ADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABzWgAA&#10;ZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUkeADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRMVgAz&#10;TGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscALE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgAAJld&#10;AACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABOVQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsAM1Ay&#10;ADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtSeAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAnUv8A&#10;J1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cAAHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVWCAAx&#10;VRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4AKVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmYACBZ&#10;qwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCoWgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAAXWgA&#10;AFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZdGwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAfX1cA&#10;Hl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDiABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBuAACG&#10;cAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAANmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2YlABpm&#10;LQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgASaH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8AEWX/&#10;ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAecQAA&#10;FnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhxoQAG&#10;cbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4AAEB9&#10;AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAKfBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgAAXxV&#10;AAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB56wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5gwAA&#10;bIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cAABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACIGwAA&#10;iCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0AAIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/AACE&#10;/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJjwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAABpUA&#10;AACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACWLgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAAlaQA&#10;AJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACabAAAb&#10;nAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcAAKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8AACm&#10;SwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAAo+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAATp0A&#10;AEGgAAAzogAAJqMAABulAAARpwAACqkAAAGrAAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAAsg8A&#10;ALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdiAAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1/gB7&#10;kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAAGq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwAAAC9&#10;AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAAxhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMAAMyc&#10;AADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKmAABEqwAANrAAACeyAAAatQAAELgAAAe7AAAAvgAA&#10;AMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4AAADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADiJAAA&#10;4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwAAObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkAABq8&#10;AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAAAOgA&#10;AADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/AA8A&#10;/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8AfAD/&#10;AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/AOwA&#10;/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A/wBZ&#10;AP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADoAM0A&#10;5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8AGQD/&#10;ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQAN4A&#10;lwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA/wAA&#10;AP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoAOADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDSAHEA&#10;0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACjAMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA/wC2&#10;AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBGAMoA&#10;TwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMAqwDF&#10;AKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDMABMA&#10;xwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBXALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUAhACj&#10;AIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUAAOMH&#10;AADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCvAC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0AnQBj&#10;AJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCGAP8A&#10;hgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4AALYIAACxAAgAqwARAKYAGwChACYAngAxAJoAOgCY&#10;AEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkAigBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCxAH0A&#10;xAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAAnwUM&#10;AJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6CHwA&#10;eAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwmAACx&#10;JgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcAhAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5RAHUP&#10;WABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8AYhT/&#10;AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgoAACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBzFDAA&#10;cRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZvABc&#10;GtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAAvTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUAAHkd&#10;AwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4AWR95&#10;AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACgPAAA&#10;ljsAAI04AACDMgAAei0AAHImAABqIAwAZiATAGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgjSgBX&#10;I1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMATiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/AEso&#10;/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIAVycr&#10;AFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0pXQBMKmcASypzAEkrgABIK5AARyyhAEYtswBFLcsA&#10;RS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0AABe&#10;LgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYATC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9wAEMw&#10;fgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAAjEkA&#10;AINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8wEwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABDMkcA&#10;QjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDacADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2/wC3&#10;QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAAakMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUhAEM1&#10;KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QANDvm&#10;ADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxOAACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABSPwAA&#10;SDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9dwAz&#10;PocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8AMD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYAAHxV&#10;AABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AAM0BI&#10;ADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtDqgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCuSgAA&#10;oVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIAAFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADNDIAAy&#10;RCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkAKkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jgACRI&#10;9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACLXgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAAQE0A&#10;ADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpKMwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAhTIAA&#10;IE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRjAABp&#10;YQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwAJ08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFAACBR&#10;SQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAWU7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAAmGAA&#10;AI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAdVxwA&#10;HFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlbABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ8wAQ&#10;Wf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAAeG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UAAClj&#10;AAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgASYC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYAC2KJ&#10;AAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABccwAA&#10;T3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sEAA5qDAANahIADGoZAAtqIQAKaikACWoyAAhqPAAH&#10;a0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0AAGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMAAIR3&#10;AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAxeAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8AAHYV&#10;AAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAAcvcA&#10;AHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEAAFuCAABOggAAQYIAADWDAAApggAAH4EAABaBAAAQ&#10;ggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4AAIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4AACB&#10;jQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCNfAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAAOYwA&#10;ACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQAwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAAkDIA&#10;AJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6zAACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKLAABk&#10;jQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0JAACd&#10;DQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAAoFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekAAJz5&#10;AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2cAAAwngAAI58AABegAAAOogAAB6QAAACmAAAAqAAA&#10;AKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0QAACuFgAArx4AALEpAACxOAAAsUgAALFaAACxbwAA&#10;sYgAALGgAACwugAAr90AAK/yAACv/QB4kQAAapYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kAAA6r&#10;AAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAAuAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQAAMMe&#10;AADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADGrQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABBqAAA&#10;MqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0AAADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADLAAAA&#10;zAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0AAN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHPAADh&#10;5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAANvAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAAANYA&#10;AADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA91wA&#10;APh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wALAP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8ARQD/&#10;AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCxAPYA&#10;vgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA/wAQ&#10;AP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADvAIoA&#10;7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA/wD/&#10;AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBlAOQA&#10;bADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8AxQD/&#10;AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDhAD4A&#10;3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBxAMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsAqAC5&#10;ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AADAOAA&#10;DQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYAsQB9&#10;AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/AAAA&#10;9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAbALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkAWACn&#10;AF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8AI4A&#10;/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADMAQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoApAA0&#10;AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCHAKEA&#10;hQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8DAACp&#10;AAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4AjgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBqAIEA&#10;cQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAAzRcA&#10;AL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEAEgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9AEsA&#10;ewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI/QBm&#10;Cf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAAoSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYeAHkH&#10;KAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBsClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUAYA2k&#10;AF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJHwAA&#10;ghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4RYgBc&#10;EWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4AAKky&#10;AACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABrEwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsAWxZC&#10;AFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAYfwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBKHP8A&#10;Shz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsaGABZ&#10;GyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsATh1SAE0dWgBLHmMASh5uAEkffABHH4sARiCcAEUh&#10;rgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAAbzAA&#10;AGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4hLABMITMASyI6AEkiQABIIkcARyJOAEYjVwBEI2AA&#10;QyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5AAACU&#10;QgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAAUSULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2AEMm&#10;PQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8ANyz/&#10;ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1EAABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBFKhYA&#10;QyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxIADosUQA5LVsAOC5mADYucwA1L4MANC+VADMwpwAy&#10;ML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAApEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAAAFs7&#10;AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkAMjJk&#10;ADEycQAwM4EALzSTAC40pgAsNbsALDXbACw19QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACNTgAA&#10;g04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcAAD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0NAAx&#10;NDwAMDVEAC81TAAuNlYALTZiACw3bwArN38AKjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/ACk4&#10;/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABsTwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8AMjgV&#10;ADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAiPbcA&#10;IT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNMAABK&#10;SAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBdACFB&#10;agAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAcQv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAAfVwA&#10;AHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNHAAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAhRDQA&#10;IEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeKABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG/wCi&#10;UgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAAWVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoOAB5K&#10;EwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAWTEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEADk7M&#10;AA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAItiAACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/WwAA&#10;NVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFIdABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5TYgAN&#10;VHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwAAGts&#10;AABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAdXQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycAC1sw&#10;AApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFblAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCXZAAA&#10;jmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4AAEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxlCgAH&#10;ZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAAAGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7AABi&#10;3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAAI3IA&#10;ABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABwFwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAAb2QA&#10;AG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+AABL&#10;fgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAABn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwhAAB8&#10;KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAAepoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAAgX8A&#10;AHiCAABrgwAAXYUAAE+GAABChwAANYgAACmHAAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAAiQYA&#10;AIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACGxgAA&#10;heoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAAU40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMAAASU&#10;AAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAAmA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0AAJle&#10;AACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAsmgAA&#10;H5sAABScAAAMngAAA58AAAChAAAAowAAAKUAAAClAAAApQAAAKUAAACmAgAApwgAAKcNAACoEQAA&#10;qRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AAAKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QAAFmY&#10;AABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAABqQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAAALQA&#10;AAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAAwMEA&#10;AL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kAACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8AAAA&#10;vwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAAAMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5AADa&#10;TQAA22QAANt+AADcmQAA3LAAANzJAADc4wBdnwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAAALsA&#10;AAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADRAAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA5AAA&#10;AOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8ABwD/&#10;AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+APsA&#10;hAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8AyQD/&#10;AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0AF8A&#10;8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA9ADZ&#10;AP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAqAPIA&#10;NQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDcAGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUAzACf&#10;AMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5AAAA&#10;8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBDAM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEAcQC/&#10;AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAAsQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/AKAA&#10;/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADPABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0AtgBU&#10;ALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkAfwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCaAO4A&#10;mQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMAIgCw&#10;ACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACKAJEA&#10;lQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAAvQAA&#10;ALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoANwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCLAGMA&#10;igBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA/wDn&#10;BwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUAmwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBAAIQA&#10;RgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoAawDq&#10;AGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgWAACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACFABgA&#10;gQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcAgwBl&#10;AJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwAAJMX&#10;AACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBvACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIAYwRZ&#10;AGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcIrQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDGHwAA&#10;tiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGALNABe&#10;CzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQAVA1vAFINewBQDooATw6aAE4OrABMD8IATBDjAEsQ&#10;+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZLwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcAXw4Q&#10;AFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIRQgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABIE4cA&#10;RhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIExAAB4&#10;KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsATxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdMAEUX&#10;VABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAAqDYA&#10;AJw5AACROwAAhzoAAH43AABzMgAAai0AAGEnAABZIQAAURsJAEwZEABKGhcASBofAEYaJgBFGy0A&#10;QxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5kADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh9AA1&#10;Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAAhT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIFAEYf&#10;DgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4AMiSP&#10;ADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABuPQAA&#10;YzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQYADkkHwA4JCYANiQsADUlMwA0JToAMyZCADImSgAx&#10;J1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQAKSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IAAJRG&#10;AACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABOMwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMAMCgp&#10;AC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACosagAoLXkAJy2LACYungAlLrMAJC/NACQv7gAlL/8A&#10;JS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwAAHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgvBgAy&#10;LQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUAKS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJACEy&#10;nQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCmQwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAAXEYA&#10;AFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACkyFwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAhNU0A&#10;IDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjIABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5RAACE&#10;UwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAAPUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgiACA4&#10;KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAYO3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0AFTz/&#10;ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5YAABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAnQAUA&#10;ID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBBlwAP&#10;QawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcAAExV&#10;AABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAVRBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUAD0ZQ&#10;AA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9YgAA&#10;c2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUAAChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5MHgAN&#10;TSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkABE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/AAJM&#10;/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABcZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAAElcB&#10;AA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJVNAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAAVaAA&#10;AFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgAAIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1oAAAy&#10;ZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0AAF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9FAABf&#10;UwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAAXO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAAanUA&#10;AF10AABPcwAAQnIAADZwAAArbwAAIG4AABdtAAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAAahoA&#10;AGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGltAABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk/wCL&#10;cQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAAO3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cAAAB3&#10;AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIAAHOq&#10;AAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAagwAA&#10;EYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMIAACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACEPwAA&#10;g08AAINgAACCdQAAgowAAIGkAACAvQAAf+MAAH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoAAEKL&#10;AAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAAkQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwAAJIQ&#10;AACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACTawAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+hwAA&#10;cIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcAABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACgAAAA&#10;oAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQAAKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWSAACk&#10;rAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABHmQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAAAKcA&#10;AACpAAAArAAAAK4AAACuAAAArgAAAK8AAACwAAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAAuS4A&#10;ALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALreAAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2oAAAR&#10;qgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAAALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQAAADG&#10;AAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA010AANR2AADUkgAA1asAANXEAADU4gBbnQAATKIA&#10;AD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAAzgAA&#10;ANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIAAADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADwggAA&#10;8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBRAP8A&#10;WQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA6wDh&#10;AOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/ACAA&#10;/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEAjgDf&#10;AJYA3QCgANsArADYALsA1ADRANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAAAP8A&#10;AAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA0QBs&#10;AM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMApQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCwAP8A&#10;qQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AADAOUADQDfABUA2gAgANQAKgDQADUAywA+AMgARwDF&#10;AE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIAtgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7AKgA&#10;1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEAwgAa&#10;AL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwAVACqAFoAqQBfAKcAZQClAGsApABxAKIAeACgAIEA&#10;ngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0AAADP&#10;AAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgApQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZAJYA&#10;XgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCIAJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8AfwD/&#10;AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4AAACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQADoA&#10;jQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBkAIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUAtABz&#10;AMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAAygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAMAI8A&#10;EwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0AbwB2&#10;AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACnEgAA&#10;nRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAeAHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoATABp&#10;AFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkAXACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/AFcA&#10;/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACFDwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcAZQAu&#10;AGQANABiADsAYABAAF8ARgBdAEwAXABTAFoAWgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBPAbgA&#10;TgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4NAgBn&#10;BgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUAVgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhnAEsI&#10;cwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAAiioA&#10;AIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJDUIA&#10;SA1JAEYNUQBFDloARA5kAEIOcABADn8APw+QAD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR/wC0&#10;KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAAaSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAdAEYQ&#10;JABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMANBXN&#10;ADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABUHgAA&#10;TBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUtADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMYagAy&#10;GXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwAAHY5&#10;AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcAMhs+&#10;ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkfmwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCpNgAA&#10;nTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUAAFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIeGQAw&#10;HiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4AKSFYACciZQAmInQAJSOFACMjmQAiJK0AISTFACEl&#10;6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACFRQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAAQSwA&#10;ADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgjKgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAhJ3IA&#10;HyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBHAABm&#10;RAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkAKCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACAp&#10;PwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAXLakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAAlUcA&#10;AItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9AAABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAgLBgA&#10;Hy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9RABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy4gAS&#10;MvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAAdlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8AADE6&#10;AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAXMykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsAEDZ9&#10;AA82kQAONqYADTe8AA033QANNvYADjb/AA82/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABgUwAA&#10;VU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoIABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5NwAP&#10;OkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIABzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQAAIVY&#10;AAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAADj8V&#10;AA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdBVgAGQWUABEF2AANBigABQZ8AAEG0AABB0AABQe4A&#10;AUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAAAGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVPAAAc&#10;TAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAABUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhzAABI&#10;hgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAATGAA&#10;AEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtSBwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAAUDgA&#10;AFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+uAABOyQAATusAAE37AABN/wCPYQAAhmYAAH1pAAB0&#10;bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAAJGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoPAABa&#10;EwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAAWVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukAAFX7&#10;AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpxAABMcAAAP24AADNtAAAoawAAHWoAABRoAAANZwAA&#10;B2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQcAABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABjegAA&#10;YpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAAf3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYAACt2&#10;AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAAcQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcAAHAz&#10;AABvQAAAb1AAAG9gAABudAAAbosAAG2iAABsvAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABlfgAA&#10;V38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+CgAA&#10;fg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1AAB3&#10;/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAyiQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAAAI0A&#10;AACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACNEQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAAjHsA&#10;AIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgAAF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6UAAAG&#10;lQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAAAJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8XAACg&#10;JAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAAnsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAANpkA&#10;ACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAAClAAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAArAAA&#10;AK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz8ABk&#10;kwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAABKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgAAAC4&#10;AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAAwwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYAAM5v&#10;AADNiwAAzKgAAMzCAADM4gBYmwAASaAAADqlAAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAAugAA&#10;AL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADhBQAA&#10;5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cAAOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wANAP8A&#10;FQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA8QCH&#10;AO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYAYgDk&#10;AGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/AMEA&#10;/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA3QBA&#10;ANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgAbQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5AKwA&#10;tgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8ACwDW&#10;ABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsAByAK4A&#10;egCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCfAO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA9gAA&#10;AOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcAIACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCjAFUA&#10;ogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCFAJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA/wCJ&#10;AP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAAvwAAALUAAQCuAAsAqQASAKUAGwChACMAngAsAJsA&#10;NACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCNAF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUAfwCk&#10;AH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACgAAYA&#10;mgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkAZQB4&#10;AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcAALYI&#10;AACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACDABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEAcgBH&#10;AHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUAewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBcAP8A&#10;WwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0AAI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8AIQBs&#10;ACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwAYABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCRAFQA&#10;ogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAAdwYA&#10;AHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0ALwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABSAFwA&#10;UABlAE4AcABMAH0ASwCNAEkAngBIALAARwDHAEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4iAACT&#10;IgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoAXQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1AE4A&#10;OwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABDAnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gAPAf/&#10;ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsjAABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBMBRcA&#10;SgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhDAEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcLmQA1&#10;C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAAAFwa&#10;AABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAANA5a&#10;ADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACHNQAA&#10;fTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYAAEARCQA7EA8AORAUADcQGwA2ECEANBAnADMRLQAy&#10;ETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EAKROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/ACYV&#10;/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABnMQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0AMhMR&#10;ADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkWQAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAgGacA&#10;Hxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoAAI09AACDPgAAeT0AAG87AABlNwAAWzIAAFItAABJ&#10;KAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoAJxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtSACAc&#10;XgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZH/YAGh//ABse/wChOAAAlT0AAItBAACBQgAAd0IA&#10;AG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUkAAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAgHisA&#10;Hx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj/wCe&#10;PAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAAVzwAAE04AABENAAAPDAAADMrAAAqJgMAIyILACAh&#10;EAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAYJEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IAECe4&#10;AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdIAAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABDOgAA&#10;OjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcYABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEqVwAQ&#10;KmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08AAGlO&#10;AABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAlNAAAHTAFABYtDAAULBAAEy0VABItHAARLSMAEC0q&#10;AA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkwiAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCXSAAA&#10;jU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwAAElKAABARgAANUIAACs+AAAiOgAAGjcBABI0CQAP&#10;Mw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsACDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADavAAA2&#10;yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAAMUgA&#10;ACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAAPF4A&#10;ADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNdAABa&#10;XAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMjAABD&#10;KwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAAQ5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAAhl4A&#10;AH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQACTQsA&#10;AEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJwAAA&#10;SOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAAaWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0AABhb&#10;AAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAAVRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMAAFRk&#10;AABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABKbAAA&#10;PWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIAAABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABfHgAA&#10;XigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgAAFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIAAHV1&#10;AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAdcAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIAAGwH&#10;AABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABqOgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAAZdgA&#10;AGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwAAEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6AAAA&#10;egAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsAAHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdSAAB3&#10;ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAAIYUA&#10;ABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACIAAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAAiBMA&#10;AIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaNAACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyIAABN&#10;igAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAAAJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYAAACW&#10;AAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAAmi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoAAJfi&#10;AACW+ABtigAAX40AAFCQAABBkwAAM5YAACSXAAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAApAAA&#10;AKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgAAACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACuRwAA&#10;rl0AAK52AACukwAArq4AAK3NAACs7wBhkQAAU5UAAESYAAA1nAAAJp8AABehAAANowAAAKUAAACn&#10;AAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAAtAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAAAL8B&#10;AADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADGhQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAppgAA&#10;GagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoAAAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADIAAAA&#10;ygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwAAOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWsAADl&#10;xAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA9QBd&#10;APQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkAiQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZAP8A&#10;2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQALgDw&#10;ADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCVAMoA&#10;oQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA8wAB&#10;AO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8ARADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/AG0A&#10;vQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA/wD/&#10;AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAAyQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBLALEA&#10;UQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACkAHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcAlgD/&#10;AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACsACUA&#10;qQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4AigCL&#10;AJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAAAK4A&#10;AACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCRADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkAhABf&#10;AIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUArwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDdAAAA&#10;yQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAMAI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0APQB7&#10;AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcAbwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDhAGIA&#10;+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAAClAgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQAeAAb&#10;AHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkARwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABdAIEA&#10;WwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkFAACC&#10;AAAAewACAHUACwBwABAAbAAWAGgAHQBmACMAYwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBMAFgA&#10;UwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAAqhYA&#10;AJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsABgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBUADAA&#10;UwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBfAEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A4gA/&#10;APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAAhBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAOAFMA&#10;EwBQABkATgAfAEwAJQBKACsASAAwAEcANgBGADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIAOgCB&#10;ADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABsGwAA&#10;ZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAaAEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkCRQA4&#10;A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoAAJAs&#10;AACGLQAAeysAAHInAABoIgAAXx0AAFcXAABPEgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEANggm&#10;ADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwKXgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAjDfAA&#10;JA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEAAG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQBgA1&#10;DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4AKg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97ACAQ&#10;jgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wChLwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAAWSoA&#10;AFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQEgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAhEUMA&#10;IBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6AAB+&#10;OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAAPSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMaAB8T&#10;IQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAXF2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8AEhn/&#10;ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAqHgEA&#10;IhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAchwAP&#10;HZwADh2xAA0dywANHewADh3/AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoAAEo2&#10;AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAXHBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwAEB9G&#10;ABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAkixwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5SAAA&#10;cEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQAAC8wAAAnLAAAHicDABYjCgASIQ4AESETABAiGQAQ&#10;IiAADyInAA4jLwANJDkADCREAAslUAAKJV4ACSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3AAYm&#10;/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABbSAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAAGy0A&#10;ABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAopLQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAAK5QA&#10;ACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdHAAA+&#10;RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwACS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/AAAw&#10;TAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAAMOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAAa1YA&#10;AGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAANhkA&#10;ADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdnAAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1/wCN&#10;UAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAATFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMAAAtB&#10;BAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwAAD2j&#10;AAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlfAABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAvVQAA&#10;JVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgNAABHEAAARxQAAEYaAABGIgAARiwAAEY3AABGQwAA&#10;RlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wAAEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gAAFtm&#10;AABOYwAAQWEAADReAAApXAAAH1oAABVXAAAOVgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEAAE8W&#10;AABPHgAATycAAE8yAABPPwAAT00AAE5dAABObwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCFZQAA&#10;fGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcAAC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABeAAAA&#10;XQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIAAFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZAABW&#10;sgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABocwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAAEWsA&#10;AAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABmCAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAAZEMA&#10;AGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/xAABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5AAA2&#10;eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMMAABy&#10;EAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAAcXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAAcn4A&#10;AGR+AABVfwAAR4AAADmBAAArggAAHoEAABKBAAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAAggAA&#10;AIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIXAACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/oQAA&#10;fr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAAPIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0AAACP&#10;AAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAAkQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcAAJQ4&#10;AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAUlQAA&#10;CpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAAAACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACkAAAA&#10;pQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYAAKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIAAEGW&#10;AAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAApgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAAALAA&#10;AACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAAwJsA&#10;AMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUAAAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7AAAA&#10;vQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAAAMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsTAADd&#10;JQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA/wAk&#10;AP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADiAI0A&#10;4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8AAAD/&#10;AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBjANAA&#10;aQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDAAKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8AogD/&#10;AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcACgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDEAEYA&#10;wQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBuALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYAyACk&#10;AO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAVAL0A&#10;HgC5ACcAtQAwALIAOACvAEAArABGAKoATACoAFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYAmwCA&#10;AJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADMAAAA&#10;wQAAALgAAACyAAoArAARAKgAGAClACEAogApAJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIAVQCQ&#10;AFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEAggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/AHUA&#10;/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAAChAAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIAiAA4&#10;AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBtAL8A&#10;awDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAAALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcAEACD&#10;ABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0AcgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABqAGYA&#10;dABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBbAP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAAlgAA&#10;AI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4AHgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBhAEcA&#10;XwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACKAFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A/wC7&#10;CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAAdQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAlAFsA&#10;KwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQAFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgARAC/&#10;AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkVAACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBfAAsA&#10;WwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAwAEsANgBJADwASABCAEYASABFAFAAQwBZAEEAYwA/&#10;AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkAAHUV&#10;AABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABKABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYAPgA9&#10;ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCnHgAA&#10;miIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMAAFcOAABQCgAASQMIAEUADQBBABEAPgAWADwAGwA6&#10;ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCwACYA&#10;yQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACBKgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAAQwwC&#10;AD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8CJwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAlBWUA&#10;IwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGorAABh&#10;JgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoALggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkwACMJ&#10;NwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAYDJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAAkDEA&#10;AIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwjAABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAiDBMA&#10;IQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQxgAQ&#10;EOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8AADEa&#10;AAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAXECEAFhApABUQMQAUEToAExFFABISUQAREl8AEBJv&#10;AA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABbNwAA&#10;UjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgDABkUCgAVEg4AFBISABMTGAASEx8AERQmABEULgAQ&#10;FDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMACBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0AAIBA&#10;AAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0AEBcR&#10;AA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAobTAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAACHN0A&#10;AhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUAAGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4uAAAl&#10;KgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoACh4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFnAAAh&#10;eQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAATkIA&#10;AEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIoBAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAABJTEA&#10;ACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACaiAAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtNAABz&#10;TwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAAMT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsOAAEq&#10;EQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAALFMAACxiAAAsdQAALIoAACugAAArtwAAK9YAACry&#10;AAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9TAABWUQAATE4AAENLAAA3RwAALUMAACM/AAAaPAAA&#10;EjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEbAAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAycgAA&#10;MocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAAgFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMAAD5P&#10;AAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgABPAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkAADk0&#10;AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABtXwAA&#10;ZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8AABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABDDQAA&#10;QhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoAAEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3yAAA8&#10;/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABLYQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAABFEA&#10;AABPAAAATgMAAE0IAABMDAAASw4AAEsSAABKGQAASiIAAEosAABKOQAASkcAAEpWAABJaAAASX4A&#10;AEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpiAAAf&#10;YAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAAAFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQnAABU&#10;NAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAAUMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAAWHAA&#10;AEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZmAAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAAYQgA&#10;AGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9NAABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ/wB7&#10;cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAAJnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEAAABx&#10;AAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAAbREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20AAGqG&#10;AABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAHfQAA&#10;AH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8HQAA&#10;fCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYAACuH&#10;AAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAAAIwA&#10;AACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACORgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBohgAA&#10;WogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IAAACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACbAAAA&#10;mwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAAAKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNoAACi&#10;hgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAwlgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAAAKQA&#10;AACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACtAAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAAuQ0A&#10;ALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALuxAAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAikAAAA&#10;pwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAAALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIAAADE&#10;AAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA/wAA&#10;AP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwAKwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDnAF8A&#10;5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A/wCx&#10;AP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5ANoA&#10;QQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMAtgC0&#10;ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZAA4A&#10;0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBIALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwAbwCq&#10;AHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAAAOgA&#10;AADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCyACIArgArAKoANACoADsApQBBAKMARwChAEwAnwBR&#10;AJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCEAP8A&#10;fwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAAALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcALQCU&#10;ADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUAiABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCaAHgA&#10;qwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIAlAAL&#10;AJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8AOQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBzAGIA&#10;cABrAG4AdQBsAIMAagCSAGgAowBmALgAZADeAGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8AAACl&#10;AAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIAeAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9AGoA&#10;QgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8AVAD/&#10;AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgAAACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBlACAA&#10;YwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBHAFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwAlQBK&#10;AKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAApgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAAAGgA&#10;BQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBTACwAUQAxAFAANgBOADwATQBCAEsASABJAFAASABY&#10;AEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJEQAA&#10;fw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQANAFEAEQBOABYASwAbAEkAIQBIACYARgArAEUAMQBD&#10;ADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkANwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/ADEA&#10;/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABoDgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIAQQAW&#10;AD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYAPgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQArAJgA&#10;KgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAAAIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFINAABL&#10;BwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwAMwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBLACgA&#10;VQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAgAOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAAciUA&#10;AGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgFBwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAnACgA&#10;JgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBtABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC/wCa&#10;JwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAAVB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUNACYD&#10;EAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAbBDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AAEgel&#10;ABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIExAAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABAGwAA&#10;OBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcVABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABILTQAR&#10;C1oAEAtpAA4MewAODJAADQylAAwNuwALDdkACw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUAAGMz&#10;AABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAnEwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwAEQ0j&#10;ABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQeQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCSMwAA&#10;iDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAAAEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcTBgAR&#10;EAsADg4OAA4PEwANEBkADRAgAAwQKAALETIAChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSgAAAT&#10;tgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABzPwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAANCoA&#10;ACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoTEgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgABF1MA&#10;ABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABftAAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9CAABW&#10;PwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAAGyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkdAAEa&#10;JAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAAHYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAAgkMA&#10;AHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgALIgkA&#10;BSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAhsgAA&#10;Ic0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAAZk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsAACU3&#10;AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAAJRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00AACdc&#10;AAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABTTwAA&#10;SkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAtHgAA&#10;LScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAAACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIAAHVV&#10;AABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAwSQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUAADcJ&#10;AAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAAMcoA&#10;ADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0AAFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJAAAO&#10;RwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxTAAA8&#10;ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCBWgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAAPFsA&#10;AC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABMAAAASgAAAEkEAABICAAARwwAAEYPAABGFAAARRwA&#10;AEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOPAABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9oAABo&#10;agAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAAElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMAAABS&#10;BAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAATzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IAAEnq&#10;AABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEdsAAA5agAALGkAACBnAAAUZQAADWQAAANiAAAAYgAA&#10;AGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJAABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZWAAA&#10;WW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAAc3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EAABZv&#10;AAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAAawAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4AAGgV&#10;AABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQegAA&#10;QnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3AAAA&#10;dwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLTAABx&#10;9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAahAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAAAIkA&#10;AACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACIAAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAAiFUA&#10;AIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YAAEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQAAAA&#10;kQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAAAJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsAAACd&#10;BwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAAnJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAAHpUA&#10;ABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACkAAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAAqQAA&#10;AKoAAACsAAAArQAAAK8AAACxAAAAswkAALMVAAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0zABN&#10;kgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAAAKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcAAAC2&#10;AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAAwQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8AAM9I&#10;AADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0f&#10;ICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZn&#10;aWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+w&#10;sbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5&#10;+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAAAAAA&#10;AAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJE&#10;RUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouM&#10;jo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV&#10;1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////&#10;/////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8g&#10;ISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdp&#10;amtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cx&#10;s7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6&#10;+/z+//////////////////////////////////////////////////////8AAQIDBAUGBwgJCgsM&#10;DQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RF&#10;RkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+&#10;f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3&#10;uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w&#10;8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAA&#10;AAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8w&#10;MTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdo&#10;aWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6Ch&#10;oqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc&#10;3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwM&#10;DQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIy&#10;MzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKV&#10;l5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna&#10;29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8&#10;/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0e&#10;Hh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNV&#10;V1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHC&#10;w8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs&#10;7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////4oHwSUNDX1BST0ZJTEUACQn/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////T/////////////////////////////////////////69H/////////////////&#10;////////////////////////9+n+////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////4c3X////////////////////&#10;///////////////////dr5a39P/////////////////////////////////////FjGin5///////&#10;///////////////////////////////MnImk5//////////////////////////////////////6&#10;zrvG9f//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////3MW99f////////////////////////////////////+/k3qFxf//////////&#10;/////////////////////////9uQWz1lqPb//////////////////////////////////rx1NABU&#10;m+v/////////////////////////////////05R+SSxOmuz/////////////////////////////&#10;///Y1MqzfmVtpfn////////////////////////////////////0xa6vyf//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////8NbG7P//////////////&#10;/////////////////////+a7kXRjq/f////////////////////////////////2xJpzRSY0fcz/&#10;//////////////////////////////+1gFUwCgAZYLL//////////////////////////////890&#10;NQsAAAAKUqf//////////////////////////////5Y0AAAAAAAAT6f/////////////////////&#10;////////9mkdAAAJDAYJUrH/////////////////////////////yzsOEzVMW01MXsP/////////&#10;////////////////////qWA2YIaftqypuNn/////////////////////////////4JeNvuX/////&#10;/////////////////////////////////+35////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////r2cq8x///////////////////////////////////z5qBbVpGiOr/////&#10;///////////////////////////EfD4mEAAAVLD//////////////////////////////+CDPAAA&#10;AAAALoft/////////////////////////////6xTEAAAAAAAF23W////////////////////////&#10;////+4AxAAAAAAAACWHM////////////////////////////0loCAAAAAAAAAF3M////////////&#10;////////////////qDUAAAAAAAAAAFzT////////////////////////////fQ0AAAAAAAAAAFTW&#10;///////////////////////////ufUUAAAAAAAAAAETU///////////////////////////8qmQv&#10;AgAABCI3SVjO////////////////////////////6aRrQSg/Y3+Vp7ra////////////////////&#10;///////////VsqyyzOT6////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////lu5d3Ysj/////////&#10;////////////////////////255nNgoAAoz////////////////////////////////Ifz8FAAAA&#10;AF7P/////////////////////////////9mBOQAAAAAAADyq////////////////////////////&#10;/55MAAAAAAAAACOQ////////////////////////////3G8aAAAAAAAAABB9+f//////////////&#10;////////////r0gAAAAAAAAAAABv7v//////////////////////////hBMAAAAAAAAAAABk5v//&#10;///////////////////////sUQAAAAAAAAAAAABX3v////////////////////////+4FQAAAAAA&#10;AAAAAABI1v////////////////////////90FAAAAAAAAAAAAAA4z///////////////////////&#10;//miWhMAAAAAAAAAAAAjxf/////////////////////////fm1wsAAAAAAAAAAANuv//////////&#10;////////////////77F9VTkiEQcBAhEisv//////////////////////////////37+lmZiaoKy9&#10;2v//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////476dgHz7////////////////////////////////8reEVzAOAB2s&#10;///////////////////////////////SikwVAAAAAABy8////////////////////////////9Z/&#10;NgAAAAAAAABLyf//////////////////////////+pE+AAAAAAAAAAAvq///////////////////&#10;////////wFoAAAAAAAAAAAAalf//////////////////////////jSQAAAAAAAAAAAAIhP//////&#10;///////////////////nXgAAAAAAAAAAAAAAd/////////////////////////+0JQAAAAAAAAAA&#10;AAAAav////////////////////////99AAAAAAAAAAAAAAAAW/T///////////////////////0r&#10;AAAAAAAAAAAAAAAATOv//////////////////////6UAAAAAAAAAAAAAAAAAPOH/////////////&#10;/////////zAMAAAAAAAAAAAAAAAALdn/////////////////////mYphJwAAAAAAAAAAAAAAJ9f/&#10;/////////////////////+2+iVUnAAAAAAAAAAAAJdz//////////////////////////sqddl1K&#10;PDItLDA5R97///////////////////////////////3m3dbS0NPZ5P//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////v1LvW////&#10;/////////////////////////////+e4j2pLLxVv///////////////////////////////koWc0&#10;BwAAAAA8yf///////////////////////////9aCOwAAAAAAAAASl///////////////////////&#10;////7YUxAAAAAAAAAAAAb///////////////////////////pkIAAAAAAAAAAAAAUOH/////////&#10;///////////////saQAAAAAAAAAAAAAAN8n///////////////////////+zLwAAAAAAAAAAAAAA&#10;Irb///////////////////////95AAAAAAAAAAAAAAAAEKf///////////////////////I0AAAA&#10;AAAAAAAAAAAAAJn//////////////////////6kAAAAAAAAAAAAAAAAAAIz/////////////////&#10;/////0YAAAAAAAAAAAAAAAAAAH//////////////////////3wAAAAAAAAAAAAAAAAAAAHT/////&#10;////////////////lwAAAAAAAAAAAAAAAAAAAGr/////////////////////zgAAAAAAAAAAAAAA&#10;AAAAAGP//////////////////////ykiAQAAAAAAAAAAAAAAAGH//////////////////////7mj&#10;gFc3FwAAAAAAAAAAAGj///////////////////////////rTrpSGfHVxcHJ3gZT/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////27qd&#10;gmlp0///////////////////////////////yJNlPRkAAAAdnv//////////////////////////&#10;/9uOTBMAAAAAAAAAbv//////////////////////////23wsAAAAAAAAAAAARdf/////////////&#10;////////////iyoAAAAAAAAAAAAAIrT////////////////////////CRAAAAAAAAAAAAAAAA5f/&#10;//////////////////////99AQAAAAAAAAAAAAAAAH///////////////////////+c2AAAAAAAA&#10;AAAAAAAAAGr//////////////////////50AAAAAAAAAAAAAAAAAAFj/////////////////////&#10;/0YAAAAAAAAAAAAAAAAAAEf4////////////////////6QAAAAAAAAAAAAAAAAAAADXp////////&#10;////////////lgAAAAAAAAAAAAAAAAAAACXb////////////////////vAAAAAAAAAAAAAAAAAAA&#10;ABjO////////////////////6wAAAAAAAAAAAAAAAAAAAA/C/////////////////////wAAAAAA&#10;AAAAAAAAAAAAAAq5/////////////////////ycAAAAAAAAAAAAAAAAAAAq1////////////////&#10;/////3AAAAAAAAAAAAAAAAAAAA25/////////////////////+CcjHBVQjMmGxQPDQ4SGia/////&#10;////////////////////////+eTY0s7My8zP1uD8////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////69O84///////////////////////////////&#10;/9KphWVILBIBhf////////////////////////////GrcTwPAAAAAAAAT+D/////////////////&#10;////////1X81AAAAAAAAAAAAH7L////////////////////////jdR0AAAAAAAAAAAAAAIn/////&#10;//////////////////+QIwAAAAAAAAAAAAAAAGf//////////////////////9VDAAAAAAAAAAAA&#10;AAAAAEj2/////////////////////4oAAAAAAAAAAAAAAAAAAC7d/////////////////////zgA&#10;AAAAAAAAAAAAAAAAABfI////////////////////vgAAAAAAAAAAAAAAAAAAAAS2////////////&#10;////////nAAAAAAAAAAAAAAAAAAAAACl////////////////////ugAAAAAAAAAAAAAAAAAAAACT&#10;////////////////////3AAAAAAAAAAAAAAAAAAAAACC/////////////////////wAAAAAAAAAA&#10;AAAAAAAAAAB0/////////////////////xMAAAAAAAAAAAAAAAAAAABo////////////////////&#10;/0IAAAAAAAAAAAAAAAAAAABg/////////////////////3oAAAAAAAAAAAAAAAAAAABd////////&#10;/////////////9EAAAAAAAAAAAAAAAAAAABh//////////////////////8kAAAAAAAAAAAAAAAA&#10;AABm///////////////////////JrJmJfXZxbGlnZmdrcHqM////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////4sWqkXlhd///////////////////////&#10;///////dpndQLAwAAAAAMcT/////////////////////////4JJOEwAAAAAAAAAAAI//////////&#10;///////////////ScB0AAAAAAAAAAAAAAGD//////////////////////+5vDwAAAAAAAAAAAAAA&#10;ADfi/////////////////////5YcAAAAAAAAAAAAAAAAABTA/////////////////////0AAAAAA&#10;AAAAAAAAAAAAAACj////////////////////rgAAAAAAAAAAAAAAAAAAAACJ////////////////&#10;////ngAAAAAAAAAAAAAAAAAAAABy////////////////////vAAAAAAAAAAAAAAAAAAAAABf////&#10;////////////////2gAAAAAAAAAAAAAAAAAAAABN////////////////////+gAAAAAAAAAAAAAA&#10;AAAAAAA7/////////////////////w4AAAAAAAAAAAAAAAAAAAAq+f///////////////////zMA&#10;AAAAAAAAAAAAAAAAAAAb6f///////////////////14AAAAAAAAAAAAAAAAAAAAP2///////////&#10;/////////48AAAAAAAAAAAAAAAAAAAAG0P///////////////////9AAAAAAAAAAAAAAAAAAAAAA&#10;yv////////////////////8rAAAAAAAAAAAAAAAAAAAAyP////////////////////+AAAAAAAAA&#10;AAAAAAAAAAAAy//////////////////////3FgEFBQMBAAAAAAABBg0Yy///////////////////&#10;/////Ovh2M/Mzc/Q0tTX3OLq////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////Haxv//////////////////////////////8cajhGhNMhgAFav/////////////&#10;/////////////7l8RhgAAAAAAAAAAHH////////////////////////XfC8AAAAAAAAAAAAAADvj&#10;/////////////////////99kCQAAAAAAAAAAAAAAAAy1/////////////////////3QDAAAAAAAA&#10;AAAAAAAAAACN////////////////////xRUAAAAAAAAAAAAAAAAAAABq////////////////////&#10;mQAAAAAAAAAAAAAAAAAAAABL////////////////////tgAAAAAAAAAAAAAAAAAAAAAw/f//////&#10;////////////1wAAAAAAAAAAAAAAAAAAAAAZ5///////////////////9gAAAAAAAAAAAAAAAAAA&#10;AAAF0////////////////////w4AAAAAAAAAAAAAAAAAAAAAwf///////////////////y8AAAAA&#10;AAAAAAAAAAAAAAAAr////////////////////1IAAAAAAAAAAAAAAAAAAAAAnv//////////////&#10;/////3kAAAAAAAAAAAAAAAAAAAAAjv///////////////////6UAAAAAAAAAAAAAAAAAAAAAgP//&#10;/////////////////9gAAAAAAAAAAAAAAAAAAAAAdP////////////////////82AAAAAAAAAAAA&#10;AAAAAAAAbf////////////////////98AAAAAAAAAAAAAAAAAAAAaf/////////////////////X&#10;DQAAAAAAAAAAAAAAAAAAaP//////////////////////cAAAAAAAAAAAAAAAAAAAYf//////////&#10;/////////////1A8Rk5UWV1hZGhscHZ+if//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////79W7o4tzWpX///////////////////////////i/jmRBIQUAAAAAAFL8////&#10;///////////////////3nVYYAAAAAAAAAAAAABfB/////////////////////+VsFgAAAAAAAAAA&#10;AAAAAACN/////////////////////2MAAAAAAAAAAAAAAAAAAABe////////////////////nQAA&#10;AAAAAAAAAAAAAAAAAAA1/P//////////////////oQAAAAAAAAAAAAAAAAAAAAAR2f//////////&#10;////////ygAAAAAAAAAAAAAAAAAAAAAAu///////////////////7gAAAAAAAAAAAAAAAAAAAAAA&#10;of///////////////////wwAAAAAAAAAAAAAAAAAAAAAiv///////////////////y0AAAAAAAAA&#10;AAAAAAAAAAAAdv///////////////////00AAAAAAAAAAAAAAAAAAAAAZP//////////////////&#10;/28AAAAAAAAAAAAAAAAAAAAAUv///////////////////5QAAAAAAAAAAAAAAAAAAAAAQP//////&#10;/////////////7wAAAAAAAAAAAAAAAAAAAAAMP///////////////////+oOAAAAAAAAAAAAAAAA&#10;AAAAIv////////////////////9EAAAAAAAAAAAAAAAAAAAAFf////////////////////+BAAAA&#10;AAAAAAAAAAAAAAAAC/X////////////////////ICwAAAAAAAAAAAAAAAAAAAuz/////////////&#10;////////XgAAAAAAAAAAAAAAAAAAAOX/////////////////////yRwAAAAAAAAAAAAAAAAAANr/&#10;/////////////////////50BAAAAAAAAAAAAAAcOF8X////////////////////////VubzBx87V&#10;2+Hm7fT7////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////438//////////&#10;////////////////////7MaliG1UOyEHADLe////////////////////////15JZKQAAAAAAAAAA&#10;AACg//////////////////////+JNgAAAAAAAAAAAAAAAABn/////////////////////2YAAAAA&#10;AAAAAAAAAAAAAAAy9v//////////////////lQAAAAAAAAAAAAAAAAAAAAADyP//////////////&#10;////pwAAAAAAAAAAAAAAAAAAAAAAoP//////////////////1wAAAAAAAAAAAAAAAAAAAAAAfP//&#10;/////////////////wAAAAAAAAAAAAAAAAAAAAAAXv///////////////////yUAAAAAAAAAAAAA&#10;AAAAAAAAQ////////////////////0gAAAAAAAAAAAAAAAAAAAAALP///////////////////2oA&#10;AAAAAAAAAAAAAAAAAAAAGP///////////////////4sAAAAAAAAAAAAAAAAAAAAABfP/////////&#10;/////////68AAAAAAAAAAAAAAAAAAAAAAOH//////////////////9UAAAAAAAAAAAAAAAAAAAAA&#10;AM////////////////////8kAAAAAAAAAAAAAAAAAAAAAL7///////////////////9UAAAAAAAA&#10;AAAAAAAAAAAAAK7///////////////////+LAAAAAAAAAAAAAAAAAAAAAJ//////////////////&#10;///LDgAAAAAAAAAAAAAAAAAAAJL/////////////////////VwAAAAAAAAAAAAAAAAAAAIb/////&#10;////////////////qgoAAAAAAAAAAAAAAAAAAHn//////////////////////20AAAAAAAAAAAAA&#10;AAAAAGb///////////////////////dVAAAAAAAAAAAAAAAAAEX/////////////////////////&#10;aiMrNT9KVWBqdX6HkZz/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+jPtp2DaU65&#10;/////////////////////////+yyg1w6HQIAAAAAAAB7///////////////////////FbSkAAAAA&#10;AAAAAAAAAABA/////////////////////4MbAAAAAAAAAAAAAAAAAAAHy///////////////////&#10;kgAAAAAAAAAAAAAAAAAAAAAAmP//////////////////pAAAAAAAAAAAAAAAAAAAAAAAav//////&#10;////////////3QAAAAAAAAAAAAAAAAAAAAAAQf///////////////////w4AAAAAAAAAAAAAAAAA&#10;AAAAHf///////////////////zkAAAAAAAAAAAAAAAAAAAAAAOj//////////////////2AAAAAA&#10;AAAAAAAAAAAAAAAAAM7//////////////////4UAAAAAAAAAAAAAAAAAAAAAALf/////////////&#10;/////6gAAAAAAAAAAAAAAAAAAAAAAKP//////////////////8sAAAAAAAAAAAAAAAAAAAAAAJD/&#10;/////////////////+8WAAAAAAAAAAAAAAAAAAAAAH3///////////////////8+AAAAAAAAAAAA&#10;AAAAAAAAAGz///////////////////9pAAAAAAAAAAAAAAAAAAAAAFr///////////////////+Z&#10;AAAAAAAAAAAAAAAAAAAAAEn////////////////////SFgAAAAAAAAAAAAAAAAAAADn/////////&#10;////////////WAAAAAAAAAAAAAAAAAAAACn/////////////////////ogAAAAAAAAAAAAAAAAAA&#10;ABn/////////////////////9VYAAAAAAAAAAAAAAAAAAAT//////////////////////7svAAAA&#10;AAAAAAAAAAAAAAD4//////////////////////+rKQAAAAAAAAAAAAAAAADP////////////////&#10;////////yUcAAAAABxMgLj5SaITt////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////9NXJ////////////////////////////+tKwkndd&#10;QigMAABK////////////////////////xX1FFwAAAAAAAAAAAAAR2P///////////////////8RQ&#10;AAAAAAAAAAAAAAAAAAAAn///////////////////ogwAAAAAAAAAAAAAAAAAAAAAaP//////////&#10;////////lAAAAAAAAAAAAAAAAAAAAAAANv//////////////////2gAAAAAAAAAAAAAAAAAAAAAA&#10;B+z//////////////////xUAAAAAAAAAAAAAAAAAAAAAAMT//////////////////0gAAAAAAAAA&#10;AAAAAAAAAAAAAKL//////////////////3UAAAAAAAAAAAAAAAAAAAAAAIP/////////////////&#10;/50AAAAAAAAAAAAAAAAAAAAAAGn//////////////////8MAAAAAAAAAAAAAAAAAAAAAAFL/////&#10;/////////////+cPAAAAAAAAAAAAAAAAAAAAAD7///////////////////8zAAAAAAAAAAAAAAAA&#10;AAAAACv///////////////////9YAAAAAAAAAAAAAAAAAAAAABj///////////////////+BAAAA&#10;AAAAAAAAAAAAAAAAAAX///////////////////+sAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;///////eIgAAAAAAAAAAAAAAAAAAAADy////////////////////XAAAAAAAAAAAAAAAAAAAAADf&#10;////////////////////nwAAAAAAAAAAAAAAAAAAAADM////////////////////6EoAAAAAAAAA&#10;AAAAAAAAAAC3/////////////////////6AWAAAAAAAAAAAAAAAAAACc////////////////////&#10;//96AgAAAAAAAAAAAAAAAAB3////////////////////////egsAAAAAAAAAAAAAAAVM////////&#10;/////////////////6JXaHSAjZyrvNDn////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////+3j///////////////////////////S&#10;o3pYOikjHBYOBgAAn/////////////////////+sUg4AAAAAAAAAAAAAAAAAaf//////////////&#10;////5EMAAAAAAAAAAAAAAAAAAAAANP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAAOP/&#10;////////////////zQAAAAAAAAAAAAAAAAAAAAAAALL//////////////////xMAAAAAAAAAAAAA&#10;AAAAAAAAAIX//////////////////08AAAAAAAAAAAAAAAAAAAAAAF3//////////////////4MA&#10;AAAAAAAAAAAAAAAAAAAAADr//////////////////7IAAAAAAAAAAAAAAAAAAAAAABz/////////&#10;/////////9sDAAAAAAAAAAAAAAAAAAAAAAL///////////////////8qAAAAAAAAAAAAAAAAAAAA&#10;AAD7//////////////////9PAAAAAAAAAAAAAAAAAAAAAADn//////////////////90AAAAAAAA&#10;AAAAAAAAAAAAAADU//////////////////+bAAAAAAAAAAAAAAAAAAAAAADA////////////////&#10;///EBwAAAAAAAAAAAAAAAAAAAACt///////////////////wMwAAAAAAAAAAAAAAAAAAAACa////&#10;////////////////ZwAAAAAAAAAAAAAAAAAAAACG////////////////////owAAAAAAAAAAAAAA&#10;AAAAAABy////////////////////40QAAAAAAAAAAAAAAAAAAABc/////////////////////5EG&#10;AAAAAAAAAAAAAAAAAABB/////////////////////+tfAAAAAAAAAAAAAAAAAAAd////////////&#10;///////////KSwAAAAAAAAAAAAAAAAAA////////////////////////y1cAAAwYJDE/TmB0i6fH&#10;///////////////////////////X5/L/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////r1M3Hwr66t7Owramopf///////////////////91+Uz8wIxkRCQIAAAAAAAAAANv/////&#10;////////////dgAAAAAAAAAAAAAAAAAAAAAAAKf/////////////////ugAAAAAAAAAAAAAAAAAA&#10;AAAAAHX//////////////////wcAAAAAAAAAAAAAAAAAAAAAAEb//////////////////04AAAAA&#10;AAAAAAAAAAAAAAAAABr//////////////////4wAAAAAAAAAAAAAAAAAAAAAAAD9////////////&#10;/////8EAAAAAAAAAAAAAAAAAAAAAAADb//////////////////EZAAAAAAAAAAAAAAAAAAAAAAC+&#10;//////////////////9EAAAAAAAAAAAAAAAAAAAAAACk//////////////////9rAAAAAAAAAAAA&#10;AAAAAAAAAACN//////////////////+RAAAAAAAAAAAAAAAAAAAAAAB5//////////////////+3&#10;AAAAAAAAAAAAAAAAAAAAAABm///////////////////eIQAAAAAAAAAAAAAAAAAAAABT////////&#10;////////////SgAAAAAAAAAAAAAAAAAAAAA/////////////////////dwAAAAAAAAAAAAAAAAAA&#10;AAAr////////////////////rAoAAAAAAAAAAAAAAAAAAAAW////////////////////50UAAAAA&#10;AAAAAAAAAAAAAAAA/////////////////////4oAAAAAAAAAAAAAAAAAAAAA////////////////&#10;/////9ZNAAAAAAAAAAAAAAAAAAAA/f////////////////////+nLgAAAAAAAAAAAAAAAAAA1f//&#10;////////////////////mCoAAAAAAAAAAAYYLUVg4P///////////////////////6hjdIGPnKu7&#10;zeL6////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////ny7epnZWOiYSAfHh0cGxo&#10;ZZD/////////////////vGpILRkKAAAAAAAAAAAAAAAAADH//////////////////wAAAAAAAAAA&#10;AAAAAAAAAAAAAAP//////////////////0IAAAAAAAAAAAAAAAAAAAAAAADc////////////////&#10;/44AAAAAAAAAAAAAAAAAAAAAAACy/////////////////84AAAAAAAAAAAAAAAAAAAAAAACN////&#10;//////////////8pAAAAAAAAAAAAAAAAAAAAAABr//////////////////9aAAAAAAAAAAAAAAAA&#10;AAAAAABO//////////////////+GAAAAAAAAAAAAAAAAAAAAAAA0//////////////////+uAAAA&#10;AAAAAAAAAAAAAAAAAAAe///////////////////UFwAAAAAAAAAAAAAAAAAAAAAK////////////&#10;///////6PQAAAAAAAAAAAAAAAAAAAAAA////////////////////ZQAAAAAAAAAAAAAAAAAAAAAA&#10;////////////////////jgAAAAAAAAAAAAAAAAAAAAAA////////////////////vBkAAAAAAAAA&#10;AAAAAAAAAAAA7///////////////////8U4AAAAAAAAAAAAAAAAAAAAA2P//////////////////&#10;/4sAAAAAAAAAAAAAAAAAAAAAv////////////////////8xDAAAAAAAAAAAAAAAAAAAAof//////&#10;//////////////+RGQAAAAAAAAAAAAAAAAAAev/////////////////////ydAoAAAAAAAAAAAAA&#10;AAARX///////////////////////6HQTHyw4RVNicoWbtNL1///////////////////////////X&#10;6PT/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////////v3&#10;8/Hu7Ovr7PH//////////////////9mymYd5bWRdVlFLRkE8ODItKCPE/////////////////0sl&#10;CwAAAAAAAAAAAAAAAAAAAACS/////////////////4gAAAAAAAAAAAAAAAAAAAAAAABm////////&#10;/////////9cAAAAAAAAAAAAAAAAAAAAAAAA9//////////////////8zAAAAAAAAAAAAAAAAAAAA&#10;AAAY//////////////////9sAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+dAAAAAAAA&#10;AAAAAAAAAAAAAAAA///////////////////JDAAAAAAAAAAAAAAAAAAAAAAA9v//////////////&#10;///xNQAAAAAAAAAAAAAAAAAAAAAA3///////////////////WwAAAAAAAAAAAAAAAAAAAAAAy///&#10;////////////////ggAAAAAAAAAAAAAAAAAAAAAAt///////////////////qQYAAAAAAAAAAAAA&#10;AAAAAAAAo///////////////////0y8AAAAAAAAAAAAAAAAAAAAAjf///////////////////14A&#10;AAAAAAAAAAAAAAAAAAAAd////////////////////5MHAAAAAAAAAAAAAAAAAAAAXv//////////&#10;/////////81DAAAAAAAAAAAAAAAAAAAAQP////////////////////+HEAAAAAAAAAAAAAAAAAAA&#10;HP/////////////////////YXgAAAAAAAAAAAAAAAAAAAP//////////////////////v04AAAAA&#10;AA4cLD5SaoalyP///////////////////////8J8jJqntsXW6P3/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+7h18/Jw766trGtqaempqeu////////////&#10;/////76GbVtMQDcvKCIcFhALBAAAAAAU/////////////////9cFAAAAAAAAAAAAAAAAAAAAAAAA&#10;//////////////////80AAAAAAAAAAAAAAAAAAAAAAAA9v////////////////92AAAAAAAAAAAA&#10;AAAAAAAAAAAA0v////////////////+wAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////h&#10;JAAAAAAAAAAAAAAAAAAAAAAAlv//////////////////UQAAAAAAAAAAAAAAAAAAAAAAfP//////&#10;////////////eQAAAAAAAAAAAAAAAAAAAAAAZv//////////////////oAAAAAAAAAAAAAAAAAAA&#10;AAAAUf//////////////////xyMAAAAAAAAAAAAAAAAAAAAAPP//////////////////7ksAAAAA&#10;AAAAAAAAAAAAAAAAJ////////////////////3QAAAAAAAAAAAAAAAAAAAAAEP//////////////&#10;/////6MWAAAAAAAAAAAAAAAAAAAAAP///////////////////9hMAAAAAAAAAAAAAAAAAAAAAP//&#10;//////////////////+IDwAAAAAAAAAAAAAAAAAAAP/////////////////////LUwAAAAAAAAAA&#10;AAAAAAAAAP//////////////////////pTgAAAAAAAAAAAkdNE5rjP//////////////////////&#10;/5k5Q1Ffbn2OoLXL5f/////////////////////////////r+f//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////rzLmsoZmRi4aBfHh0cGtoZmZo8f////////////////9hRTIjGA4GAAAAAAAA&#10;AAAAAAAAnv////////////////9+AAAAAAAAAAAAAAAAAAAAAAAAdf/////////////////DAAAA&#10;AAAAAAAAAAAAAAAAAAAAUv/////////////////7NwAAAAAAAAAAAAAAAAAAAAAAMv//////////&#10;////////agAAAAAAAAAAAAAAAAAAAAAAFv//////////////////lgAAAAAAAAAAAAAAAAAAAAAA&#10;AP//////////////////vxsAAAAAAAAAAAAAAAAAAAAAAP//////////////////5kIAAAAAAAAA&#10;AAAAAAAAAAAAAP///////////////////2kAAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/5ACAAAAAAAAAAAAAAAAAAAAAP///////////////////7ksAAAAAAAAAAAAAAAAAAAAAPT/////&#10;/////////////+hcAAAAAAAAAAAAAAAAAAAAANn///////////////////+RGAAAAAAAAAAAAAAA&#10;AAAAALz////////////////////KUwAAAAAAAAAAAAAAAAAAAJ3/////////////////////mC4A&#10;AAAAAAAAAAAAEClGZsT/////////////////////7n8dDBooN0ZXaX6Vr8zu////////////////&#10;/////////+egqrnI2On8////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////fXw6+bi39vY1NLR0NLX4P/////////////////Onop8cWlh&#10;W1ZRTEhDPjo2Mi8uMf/////////////////SJREDAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;////QgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////fQAAAAAAAAAAAAAAAAAAAAAAAP//&#10;////////////////sAsAAAAAAAAAAAAAAAAAAAAAAPb/////////////////3TkAAAAAAAAAAAAA&#10;AAAAAAAAANz//////////////////2IAAAAAAAAAAAAAAAAAAAAAAMX//////////////////4kA&#10;AAAAAAAAAAAAAAAAAAAAAK///////////////////68iAAAAAAAAAAAAAAAAAAAAAJn/////////&#10;/////////9ZIAAAAAAAAAAAAAAAAAAAAAIL///////////////////9yAAAAAAAAAAAAAAAAAAAA&#10;AGn///////////////////+hKAAAAAAAAAAAAAAAAAAAAE7////////////////////TXAAAAAAA&#10;AAAAAAAAAAAAADP/////////////////////li4AAAAAAAAAAAAAABUyUnf/////////////////&#10;////4HITAAABDx8vQlhwi6jI7P///////////////////////8pvbn6OnrDD2O//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;+eDSyMC6tbCsqKWin52bm5ygp///////////////////gmRWS0M8NjArJyIdGBMOCQQAANT/////&#10;////////////kgAAAAAAAAAAAAAAAAAAAAAAAK3/////////////////zB4AAAAAAAAAAAAAAAAA&#10;AAAAAIv/////////////////+1IAAAAAAAAAAAAAAAAAAAAAAG3//////////////////4AAAAAA&#10;AAAAAAAAAAAAAAAAAFH//////////////////6kbAAAAAAAAAAAAAAAAAAAAADr/////////////&#10;/////9BCAAAAAAAAAAAAAAAAAAAAACP///////////////////VoAAAAAAAAAAAAAAAAAAAAAAz/&#10;//////////////////+PFAAAAAAAAAAAAAAAAAAAAAD///////////////////+4PgAAAAAAAAAA&#10;AAAAAAAAAAD////////////////////lbQMAAAAAAAAAAAAAAAAAAAD/////////////////////&#10;nzcAAAAAAAAAAAAAABAvUHT/////////////////////3XIUAAAAAAYXKkFadZS22v//////////&#10;/////////////7xYRFRkdYaar8jj///////////////////////////////SzeHx////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////8+/r7/f//////////////////////7rmonZaPioaCf3t4dnRyc3V4&#10;f5D/////////////////6086MCghGxUQCwcCAAAAAAAAACP//////////////////2kAAAAAAAAA&#10;AAAAAAAAAAAAAAD//////////////////5sKAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;/8g5AAAAAAAAAAAAAAAAAAAAAAD///////////////////BjAAAAAAAAAAAAAAAAAAAAAAD/////&#10;//////////////+KDgAAAAAAAAAAAAAAAAAAAAD///////////////////+wNAAAAAAAAAAAAAAA&#10;AAAAAAD////////////////////VWwAAAAAAAAAAAAAAAAAAAAD/////////////////////hRoA&#10;AAAAAAAAAAAAAAAAAAPs////////////////////sUkAAAAAAAAAAAAAABg5XYH/////////////&#10;////////5XseAAAAAAAMIThSb4+z2f///////////////////////7tYKTlJWmyAl7DN7f//////&#10;//////////////////////+znrTF1+v/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////67+fh3NnW1NLQ&#10;0NDR09ng6/f//////////////////7iKfndxbGhkYV5bWVhXV1leZXH//////////////////78x&#10;HxYQCgUAAAAAAAAAAAAAAAD//////////////////+1WAAAAAAAAAAAAAAAAAAAAAADo////////&#10;//////////+CBAAAAAAAAAAAAAAAAAAAAADM//////////////////+rLwAAAAAAAAAAAAAAAAAA&#10;AACz///////////////////SVwAAAAAAAAAAAAAAAAAAAACb///////////////////3fBAAAAAA&#10;AAAAAAAAAAAAAACF////////////////////ojcAAAAAAAAAAAAAAAAABSuU////////////////&#10;////y2ECAAAAAAAAAAAADCxQdp7R////////////////////9Y0wAAAAAAANIztXdpm+5f//////&#10;/////////////////8NjGCo7TF90jafG5/////////////////////////////+of5aou9Dn////&#10;/////////////////////////////////f//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////dzsW/vLm2tLOxsrK1ucDJ1eP/////////////&#10;//////+XbGReWVVRT0xKSEdGSEtQWWah//////////////////+nJg4HAgAAAAAAAAAAAAAAAABW&#10;///////////////////OUAAAAAAAAAAAAAAAAAAAAAA6///////////////////0eQsAAAAAAAAA&#10;AAAAAAAAAAAh////////////////////nzIAAAAAAAAAAAAAAAAAAAAO////////////////////&#10;xFgAAAAAAAAAAAAAAAAIMVqE////////////////////6X8fAAAAAAAAAAAGJ0txmsLp////////&#10;/////////////6dJAAAAAAIXL0poiq7V/P///////////////////////9N1HiY4Sl51j6vL7///&#10;//////////////////////////+ucoWYrMLb9v//////////////////////////////////3+//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////v7KqpqOhoJ+foaOmrLTAzd3s////////////////////ilpTT0tIRkRDQkFC&#10;Q0dOWWl9////////////////////ni4GAAAAAAAAAAAAAAAAAAAA////////////////////w1YA&#10;AAAAAAAAAAAAAAAAABVB////////////////////53saAAAAAAAAAAAAAAk0YIu0////////////&#10;/////////58/AAAAAAAAAAQlSnGZwuv//////////////////////8ZmDwAAABMqRGKDp831////&#10;/////////////////////+uONSs+UWiBnbze//////////////////////////////++dn+UqcHc&#10;+f//////////////////////////////////0tjz////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////28vDv7+/x8/j9////////////////////////////+LCfmpeW&#10;lpaYm5+krLbC0eHu/////////////////////o5QSkdFRERERUZHS1FaaIOp////////////////&#10;/////6ZBAQAAAAAAAAAABzZjj7rh/////////////////////8ZlCgAAAAAABCdMc5zE7P//////&#10;/////////////////+WILwAAEypEYoKmzPT///////////////////////////+rUDZKYXuWtNb6&#10;///////////////////////////////Sh3yYscvp////////////////////////////////////&#10;1M7t////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///t5ePj5Obo7fH5//////////////////////////////2xlJKSlZmdo6myvNDt////////////&#10;//////////////+dU0dJTVFWYHOKr9b8//////////////////////////+yVgAaNVBti67S9///&#10;///////////////////////////Nbz5fe5m31/n////////////////////////////////un4Om&#10;wuH/////////////////////////////////////487r////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////wAAAP/uAA5B&#10;ZG9iZQBkQAAAAAL/2wCEAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQECAgICAgICAgICAgMDAwMDAwMDAwMBAQEBAQEBAQEBAQICAQICAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDA//AABQIAlsE+wQBEQACEQEDEQEEEQD/3QAE&#10;AKD/xAGiAAAABgIDAQAAAAAAAAAAAAAHCAYFBAkDCgIBAAsBAAAGAwEBAQAAAAAAAAAAAAYFBAMH&#10;AggBCQAKCxAAAgEDBAEDAwIDAwMCBgl1AQIDBBEFEgYhBxMiAAgxFEEyIxUJUUIWYSQzF1JxgRhi&#10;kSVDobHwJjRyChnB0TUn4VM2gvGSokRUc0VGN0djKFVWVxqywtLi8mSDdJOEZaOzw9PjKThm83Uq&#10;OTpISUpYWVpnaGlqdnd4eXqFhoeIiYqUlZaXmJmapKWmp6ipqrS1tre4ubrExcbHyMnK1NXW19jZ&#10;2uTl5ufo6er09fb3+Pn6EQACAQMCBAQDBQQEBAYGBW0BAgMRBCESBTEGACITQVEHMmEUcQhCgSOR&#10;FVKhYhYzCbEkwdFDcvAX4YI0JZJTGGNE8aKyJjUZVDZFZCcKc4OTRnTC0uLyVWV1VjeEhaOzw9Pj&#10;8ykalKS0xNTk9JWltcXV5fUoR1dmOHaGlqa2xtbm9md3h5ent8fX5/dIWGh4iJiouMjY6Pg5SVlp&#10;eYmZqbnJ2en5KjpKWmp6ipqqusra6vr/2gAOBAEAAhEDEQQAAD8AsrJ0kG9/9pB5P+t740gg8Os2&#10;KAcOtyoKTyLe+Y5t+P8AffT34462pr1xPHHvkfr791s8eve+veiQOPWuve+cZI4+n0Nh9Db+t7n3&#10;6gPWsjPXRFxb32fUbEkW+lv8ef8AH6e6OfDBI6qzEKCOvKAv0H+xPvnYqPSSf9c+2knNaEDpsS5A&#10;PXiob63498kbUPoODb249MEDj07ig6xsoW1r83993F7e9BQVLGtevfn1w98h9QP99/vufbeACTwH&#10;VgK9esTwPqfp7kgE2UAfUA/69xf/AG/th5UShPnw6dpUUPDrksTyA/Tjhv8AXH9Prbke+n9BIP4N&#10;vbisHAI4dMdYTHY2vx+f+Nce+vduvddMoW1r839+9+691w99htLA6SSP9t/sfz7rIhkRkU8et9Zo&#10;WVWueT/Q8j3yszm9hb/ff4+6DRF2gkt8+vcaDrz3kJYBQpPAF7X/ANjfn3mjexta/P0H++/HtmSM&#10;tVunqYp1yRwCFv8A4Hg/ge8j1BSyxkEkA/m1zwRwRzx7aitvEJLkheGOmeJ6zTThbBQpawPqBsAb&#10;/wBLfke+Uc4cEOBqIutrjj+v196kgMZqgZk69WhHXBXEoIYpG4I4sQp/HFyfp7ygrbj8fX23UV4E&#10;Dp7rooy3vY2/K/Q/61+ffQcFrD24Y2Uam+Hr3WMOrHSt9X+8f717ziQAWPH59p2SuRx6oUzUcesq&#10;vbg/T/D6+/NpcHi/B/2P19+UvGRTh02RQkknrlw4Nxxfj+o4H+8+8UKug9ViDchf7Vr/AI/oOPb0&#10;8qS9w+Pr3acjh1xjikS5a2m5t9b2sP8Aifefg/8AGvbINAQOtqxAIpjrp0HDc3v/AMb/AKf4e+XB&#10;+n09tdVGVz1lAsLe+vSDzf8A2FvbiefV1FM9Ypv0j/D/AI0Pfft3p3qL797917r3vkv+v/vufbbq&#10;xIoOqsoYUPXIMRwLe+tRJ/4j8e/KtD14IB15mLC305vx/wAbv78Tf+g/1vbnVuuPvw+o9+69173z&#10;DL9B/vP/ACP3rrRPWA/U/wCuf9799lh9Obnj/b+/eXW64r1177B5A/wP/Ee/DrQPXvfCVA6n6/T/&#10;AIr/AMV92BKkEdbOcddqurj/AA/pf2m8jQq8bEqCRa3P9f8AYexBt14Q6qGIBNPz6RzQjj5dR5Yj&#10;9Tx+CLcWv/vPsEN3RJECqLYkMT/S+oDj3NXJs0kjIXbI6Ib1Qoanl1AljW54+pP+8ey5bxqHhicF&#10;iL+S1vpy1veTXIESTXMLkeYB/ID/AD9AfdXYRv8AZ1iWnDEC1wf6r/hcc+wkoIjUVRLXb62uf9t/&#10;sPeUVxzAu27cqJQYp/qz0BVtzNMxORXptyeO8kemNbH824uP9tzz7ENMZpgVlHNgf1D8/wCwHuOD&#10;zpLJfaZJMfYf8/R2tgoiLBc9I+bEadV78/4D8f0uv15t7YawzIxVdQtcfXi4Jvx9ebe5d5Y5jtjG&#10;ju3ADy+XRJe28rAovHphqMEshcvGLDVY8X/w/H149zMfA76XktYgfT6fX629z3ylzdavMsaPkU4j&#10;oMXe2y6S7/D0B+/4ZaGFvDGxsG+nK/Vh9APyB7XFBTR+i1j9fp7kXd908SzqjUqtcdEkESrJStei&#10;j7ny1R5JI3DITYcg2PH0HIsR7VcUQCfT6af+I9xTHuDPcvA7Vby6ECRIFUgZNOgkyYeRGl1tYKS3&#10;PFyfxbkcn+vt/wAXpD6f6/8AFPx7gz3StJEPjrjP+XoXbC4LAN6/5OlnsKtWR1pmN9QYEfX6Ac8k&#10;8+/ZI6ZVYADUCePwf9v7T8gTJdWTwyMS4FPz6XX48OQmnUrdVGYKxKgDSDZrL9Ln6j6XsP8AX98q&#10;SdbWcX+vsg5t26S3nkkjJAJH8sD/AA9WsnVlFRk8On/bcqyxBDz9GHH5P1H9LWv+PakoYopzZV5v&#10;/X/D/evcK8x3lzarXxKY/wA/QitIkcgsOhdwVHFKRqTUL/kf8F9rCDEoYS2m5H9WJH/I/cXR803M&#10;O4RDxtKk8KAN/Ly6OmskMRovStzW2aatxU4MXrEVhaw4Bv8AlTzf23SoKdXX6fqPJ4HscXd025RR&#10;TGp7fL/Uei5YxESoHQX7Zoxi8lJAVsC/0tcXBIANgOLe2qgyKiuEQbUbkWX9Vv8Abn2R75tEjbTJ&#10;MUNB68erwzDxtI4U6HHEyLHNAyWUvYGw4H+t+R/j7E77NKuBTpv6FINwCCV5/HuArbc5Ns3B1L0z&#10;w8uhL4XixHHd0KeSoFyOO1qL3jNv8OCR+D7y0ND4S7Motx+T9LAfi3Psx37dI7uKIQnPTUEbKekh&#10;t6gnpahxKFC6rAAcWsAPbJmYYVm1FAbn882/x9nPKl68trLCX/BTpNcppap49Stw0csFVHPGdIZw&#10;x/1+P9b2qtvRRT00ekG51E/TixH04/qfcUc/lob+Uk9tB0cbeupadC5sOWSagjVje5P4P+qYfg++&#10;O5aQCmfSCb8cqfyCn6hYezf213UpuMQdqLp/y16a3WDw4yQPKv8ALpK9m4czQkqgDAsSfpf9s2/B&#10;/Hsp+5pDHUOPoeDYfT6n/Y++hfKt1q2xHDGtSPyx1Et6D4xAGAegLwWHU1Kq639bggj/AHgXHtP0&#10;TzOSQp9LA/4EG555+l/ZDzLucSyOGYnBHT1rGWAYcOhsxOAhCoQn9pP6fkfT9Nh7WmJeXzrww9aW&#10;+mnlh+OePeP3NdykkUvoQf8AB0K9sVwwBpQnHQt4TGJTxj0cMVP0t6lP+t9Lj2PtAjNh0v8AVka4&#10;/Bt/h+Pr+Le8crqVTu76mOkMD+w16GKqfA+fSlmjAisQBe30+v8Aj/t/YUZITU1a8hBXSbg3uPqb&#10;e512K8jl21IwxqQegzeROktfLpCZPHRyP+nn/bg8/wCI9udDXvUaE9TFluSPpe9uP6C/tm80WxLn&#10;j/m6fty0i6ScjpkfDXUgC4sbAgfn8H0/S/tuyNPJLOt1sGazXtzyLW4v/r+xNtV/ELB1JyVNOkU0&#10;beIM9JyamejqlZQAEkCsPra5AFrEcnn2qMJjymjgfi3P+8fT8e4k5tulM8tDwUf5f8/RtZxtoH2d&#10;CztqUy0qAWJZiouD9EJAP9b+5O56J5IPoP02PP0F7+3+StxCSpnINf5U6ruUJ8MHpm3DCkTvIw/L&#10;r9LfUkH8DkX49p/bWNQVS6tP61/P/Bvck8z3DS7cXB/B/m6LbOMCZQRx6DR8s8NesKsAhZh9Dey2&#10;/NwD7X2570uHfxgW8En0+v0AFv6fX3EGxOzbupLGocf4ejy5AEMg/wBXHpeY9I6wINIfVpuT9QSN&#10;Vhb+tvZe8bVVD5iRTqIDtbn+jWH+9e5k3m4ii2iKME4H+EV/y9B2FC0x+3pcQYCDSsqxC5UcXuP9&#10;6+t/Zj6OFqjF6XW/7dubfhAePp/X3j/PfIl+QHOosD0KBDqgYEY6aK6gNNKJUUDSxBFuPUR/rHi3&#10;svO8MWsWQd9NrSE3BH0YsbfT6D3OHK+6yfSp+odVafsHQdu4FD/DjPShoVM1MyG1yth/hptzz/re&#10;wp3HQwzxoLC5BBB/rc/Tj3kDyVuMwMjNJkUI6BG7QLJUUx0yPJJQVIZLAO7XuDcWH4AI9hpUU8VE&#10;5sLcn8j6/wC2HHvJPk+6e8liR24/5+gNuFt4KswGOsORlmr4WYsCNIU8H6DgH6n+vt1xNW7/AKWN&#10;r/1/wP8AxHua7uxhtLUyFhXSMfbQdBuCQtKKHNegU3Rj4y+kouoAjV+bhjfm1gfa+pmaVObGwH1/&#10;23/Ee8WuaL5YN1ZUalGPUlWSUt1rxP8Am6j43GD+HOVFvT9R9b3A/pzx7wSxq0qrb/fX95Ne1l1G&#10;9vAxOaL/ACFOgjvYPisBwPQKbseSkmqH1EABiOPyOfrx7c/BAkB1BTx9DbV9R/sPcocxzn6UNGxG&#10;adF+126NIFIz0CtNlq+szXjjdwNSgEfp45+nqJ+ntpp1Vqk6B9CeP979xH+93trqQu3n0NlskMaC&#10;nl0NGUpp2wjyTtrvGo5/IsOOefr7Vig6LG97/wBfrx7FVnv7SqmiTFeiG628hyaUHRba2hAq5nCg&#10;rqI5B/x/P0t7z045P1+o/P8Aj7HNtfB7EyMakinRb4BWRR8+kTuFBZkCqf1gf8kj2s8fqIUXIH15&#10;/tfThf8AavcC87b1DDcXKg5X/V/Ly6F9nbExpQV6C1ttvWSibxIw1lrWNtQP0+nCkf7z7EXCIoQN&#10;IOLMDb/XH0vfm/vDrn7cJLyeiSHQKf8AHQf8vQ02uAw0Zh3dDJsnEQUURvEolIY/Qcc/2bfke8mT&#10;fWVAH4ufr+CbW5/oPYk9ulLalPxU/wAoH+Xq25qozToJe26fwSmbSqm6sCNX4Av9T9fbGHGrj8cH&#10;/b+8pOWtpdRG7DtNCfs+XQG3B1CsB0SjfeQWtSaMMSpLL9Be44J/p7cYX5H++/P19y1axqDjHQZm&#10;jZmqeisbnx7EOQAylSOfrcof8OeB7eFmVUGr8A/S3+259nX07GMSj4f83TcdSTXj0B1ThpZqltAP&#10;61v+P9Tf8fn3g82prj6f4f8AI/ZJcwqrF1GPPpUgGcdKKnw7U0IaVQfqf6/69+PeRbt/yP2VT3Qi&#10;BUI4P5U6oxGAwxXqFVtHDcflmIF7n8E/1A+vuSiAn6c245P+w/PuL+at1lgjLRyAE1qR9n+odLra&#10;zEo7lFOlFsvDrla864lYBkC/jh2tz9bn3KhUpIp+l2tx/j9fYDseaSszLJJgU/1cegZzPy/4kTuq&#10;Yz/q4dCzvDq6afCeWCEANGfqQPpGzD6R/wBV9rWmUTU7C3Nrf7Yf7Hn2PNu3ZbhkdWx1jzvFtJZX&#10;BBNKf5+q7tx0VVt/O2mshBDG1z/bIsPobce0Pmsa4clR9Tf6/kfj/b+5M2u78VDEDUsOr7PvIWeh&#10;c6h0bvq3e8T0ENPI9ysCJYL+eQPqxvyfbZiqmXHVkZ1FRrAPP41G4tx/X3DHvTyMm8bXPMIAZKHP&#10;2ivp8usm+Rd+qLYF8Y6OT1N2McNnqIwzsiST06ldJ0cl9R4dfVz7MBt+tSqiVgS11DXN/qQDx6QP&#10;95PvlTz7s0u03MiOulgx4fn1kltk31Uat5kDq3/qXcke44KCQEStJCpGtT+tZBGvAY8W9ojsKjaW&#10;kmAH6kJY35vr5t/j7BfJe6+DvcPfkNj7a9Ob3bhrUkjND0fvHYuNcNynLoA9rWBIAbTxfgH8+yrl&#10;GirGDf6s8X44LDn3099sb7xNut4g51YP/GanrHfmODTcykceiad145akTHSBdGRtPHpMjDjVfm0f&#10;t/ia6En6WFh/gfeSWxT+IsbajTFOo/uwFYALnP8Ag6ra3ZRfb1krLcOzuBa1rK5/AH1I9y44weSP&#10;6/S39Pco2NyaLny6Ct1MQ+n8QPQaZCreO9m54BuP9f8AoR7zhbWsP6+z9ip0nOmlellpcKWDDj0j&#10;Kyocs+s8f63+v7daCYwsDyOf+It/X2RbrArKx04I6EsMrUFTx4dAT2Ng/wCMU8saoG4J5/xmUm/p&#10;PAHtXUshqSgB+lv95t7h2/hWCeUn4ano8gYkLU5PRR9z4qn21DJKYwj3k5+v0uATYL+R7ffAqRH6&#10;g8/776e2IX1BWX4ejGNStSR0XyTPy12TZfJ6BKigAHm5H1uT7T9W5Vifpyf959ntiryEhekV9cBF&#10;0jj0YLaWOirkQtGrsFW/F/rYHjk/pP8At/bO4eVr/X8f77/b+xFCqRirMadEqjXJQcD0OFNVUeEg&#10;RUugjFuApJuFvfgXv7zQ0V7Ej6f4j2nm3GEViXieHQgtbYoqkjpI5zfssSOkcjm+oAID6eOOS9ve&#10;WenTSVC/j/inuljaySXS3FME0/PozppVsdMu3t310kquzzsC9xf+l/zzf2nqmlVSTbm5/P8Axr3L&#10;W030cFtHEeK9E11GzGqjHRmNpbzMqRU8pIIBNiGBIsvP6rDn2mchC8iMo/wvz/QexBbXa11ajop0&#10;XSQktQ+nRr+vtwUVFLHIRZtTMTY8G6C3DDi3+8+8WGp2jdr/AEuPyP6n/D2j3SYutAx+XT0CCPSB&#10;1L7lz0OQxUbQszWSYgAfX9sf4n8+1nHGCwa3J+v+8+w4NWl2JzXo6Hwr9nRIMhkalcbUAtIo0yWD&#10;fn/W9485B5KXi/5/6Fb2JdkudGpWPcp6JrxAKmvT98fdwtSboQl+VLeog/TVGfybewTr8YrSklbt&#10;f63H+w/3j2s3ZgUqnDz6JYkZpaADJ6ui2dv+RMfGv3BKNDGxGn+iAWFm4uB/r+1ntxRS0th/qAB/&#10;vuPcYTqZb9S3wo1fz6MLsiG1duBUdFM75Zt1ZuBSdavUzsVFwCdcNr31H6ewo7BE2QnaKM3XVKCC&#10;TwtwCRz9fcobZGfpI2QdzCvUJ71ceLdUDGlerO/h1QYzaO06eaVEWQUlIzlAC9gSwJuAOCPaHhX+&#10;DUjO11Ok3sf8CePpzYe9mwnvJgnkCOmoJvAjr8j0aLJW3xmI4YgJoxLGVDC3puiC9tQ+h9oTzyZv&#10;JoDcjyWsTYG1yP8AVe5i5Z2qO0jWR1pQV6C13Kbq4Za8ejJ0mPpNj7VeVU8bR03J4P6goP0CWNzx&#10;7MJtLGRUVOhKWY2/IP0t/gPaTm7dEMJt42NKU6GuxWAih8Vh1Vn8ld+1mcr5aWlqn8ZeVLWPPP5I&#10;Y+5uaq+GC8CzDj+lrf19xbEZA9FPA/6q9GN4ylQG49IXqfbUiGComXW8nikJa3J1swI9I/HsIssj&#10;VExH+1/1te4H19yPy87xUcnitf2f8X0Bt1SNmpTHVjPX86YygR24tAt7C/0Lnj6W4Pt1xKmBLW+h&#10;v/th/wAT7FCb1MZQBJjq+3bcvhM5XHSc3zkjkKm8cjW0/S1ubm34Pt4WjjrJQ2kGxH5t/r/g+5P2&#10;2+AsfFLHVT/D0XTR6rgKqilR/h6bY9wy4PEsZZGF0BXQDq9Q4tewvf8Aw9s+e0UY020+ki3+AsP9&#10;4v7J7iyk3GdmqST0dSOtvaKpHcR07bBFTuSeSq9ZQyhvXbm5fTbgj8c++e3SJgrD6G9/6829ku6c&#10;vlFaq8BTpFazeJIOo/adG9Emg3XSo4H0BKm4Jt9L/T2uJar7ZDZiAeP9sB/rew3aQ/Ty+GoyMdHF&#10;Cwr5dFoocEK+ujVkU6mLE/4lv+N+w/zOXk1MVkN+P9bn/Y3v7E95aSTWwZuNKf4OtwS9+leHRmto&#10;bIpVpYi8UbEgm6fgqPobqeLn/Y29puRpa6EqTq1ax9f6/wBPr/T2Dp9uetAPPpbcV0Y406XNHDT4&#10;OsjYIqnWtwBwNH0t9P8Ae/bHRYx6asD/AE+tvUD/AI/0+nsQct2fgXsWvhnoPTPpJqc9CVWZ2HIY&#10;5Yv1F7auDYWFvT6iPaqylZpx/jaxIHP+2P8Aj7kXmUxSbSYx/D0nLh8V6RmDxAbMR1KKL/cC4/A5&#10;H9Be/spe4ahFyZJH1ZgP+Smt+feNV0zrfFNWMn/D0klioxYeZ6PjteBv4RCg/soo/r/upf6f63t1&#10;xckd0a31A/4j+vtaqqgWQjHSqItpAr3f5OmfNwyjWB/tXH+39i3gqiMIoJPAJH+uD+b+xRtksDGM&#10;gdvTju2gjyp0AG6qKZpJX4uDf82sVI/1/wA+19T1qxkG5F/+JHs83u1SXb1ZFzWvQflf9QgjFeg0&#10;yeCaoisEDNYEkj/EH+nuBlK6ORwLm9x9P+N+4xS6Ka42b4urR2hrrpnp025jKilp31BQAh/230uf&#10;p7f8FGsqIALk6fr/AIn3BvuJNptrshiDpb/B1J/KJCywK3Go6BzsSoamrHZ2sFdiQBxxYn/H2Nmy&#10;tvPU5GBzGSEZSeRYetfp6ffL33y5iks45YmlyQ9P9VessOULEXAV0UE4662jkYcigiDo3KErY67k&#10;EW+pH09nn2rRrSUka2tZG/IP5/1vr75Xc7bvJe309Hzqr+dT1kNtVusVvECM9GP2zjUhpUkC3UqU&#10;5t9OGvwo559q6VlcEIPpa/I/V/Qf4Wv7j1pSpDMxpXo5C6gQBmnS0paVjeyqE0m3HN7j/YW59p+t&#10;olqFYqODYNyOGB/F1+n+v7Fmxb09oyDxKIK/z6Kr6yE4A09J3cGDFcDaMFhfVcf8a9h5mdvpJHL+&#10;2BquCRa5/wAb2I9yDbc4SiVaTHh8/wDP0T/upFJqnTbittLSrzEAAwIIHPI+t7ewkq9jQvUGQIty&#10;ebjSBx/ipv7k7a/cW6ijC+IwX5/8X0UXW0Bmp4Y6n1uKLqVtwbggDi1iT9R9SR741O11o6dpQgBA&#10;uCG4Nh/TTz7nL235+e53GBHnJBND+37egpuu3CMNVBUdE27ywt6GpVUW7CEDi/0cj2Ce5aiWJ2Xm&#10;/AOn6Dk/1JN/fSbkvfbddthJY1rj9g6jS+sy0zBRjor+xtmQSTvJJAp/clYtxquP6cHjn2k2nJhf&#10;UeSv59jqDmsPKsaSef8AL9vRe1mVqzKKU6FE7VMNQhjj0rcNYW+l1PPp/p7DjLnVV3B/I4P/AAVf&#10;+Ke5I2K8+qYEMSOi2WNYzwz0YXa8X22M0EAHxqoIHIvcj/e/YhbakWGFB/vP+uP9h7kWIr4DavSn&#10;VYo6vqHRVu46WSuqJQObtYi3HDfjj2JuOkWTkcj/AB+v09xPzRtVncytShxw+fQs29tAWvRJt2rX&#10;4gyeHgAE6Rf/AFX9Ljj2qoJAicgfp4P5ve/uEd15Qea6qoIVTwBxT9h6FUVwqJjjToP03fPChuJN&#10;ek3JBIvYn+v05/r7acnLdGIPNz/T+n4/PsV7dtx2qxKj4yKD+fQfvSs0lGHGvSj2jJUZfKxSymTR&#10;dW5NvyeB9eOOfYd1zEzHj6g3/wB9z73tonkuY5Gbg3QY3NFiRgo6PBgIIf4QoBs2hrs5JAsPp+Pr&#10;b284y5Vb/Sw/3r3O2x3kcOnW+T68B0B51Dk1Ga9AnvpRA7BCrXt6hf8AJP05/BHtyqQvjP8AgD+R&#10;/h7lTatzi0Bc+WfI/Z0WSRkHHSe2tWTNUIt1u0gW1msQl+fqeefbFFIROVHADcf7H2Uc0XymNlU4&#10;FT0Z2FoJKEju6EfPx6saDIoN7/j8kH6c8e3DIzulI/P0uP8AYW/2HuPNnv0a8FGNR/hPQnkhZIAC&#10;BToN9l4iObckbMg4kJH05u68G4PsAc48r1jsrH9S/n/E+502kmW2Hn0Cdwp4gWmc9WsbBhpIMLTR&#10;sgI8P0+o/T/sP6+09XiaWMq1+FPN/r9D7U3du4K04dF2gqCRw6EXCijhnMiFAzNcrY34DGw+nI/P&#10;tXbOoSo1EcgA/X+vtuGN1qTw6bRR4tOgg7kzZWnRYyAvrU3U82ueLN/Q+x0wUwgeMD6g/wCw+o4/&#10;23sP73bNNFU8el6voYHqtXuHCNm8VUMRqUuPyAeVcn6hvoT7HXFyGopwPr9Lf62n/Y/j3EW9W5hZ&#10;SBToQWrLIgYemeqHe5sUNubo84ZY21SsAou1vKV+hHJsnP8AsffP7A3/AOqn/om+r2G/Fb+fSyg9&#10;OmP/AEgz6P8AgSf+Pf8AB+kfX7i9vr/T/Ye//9CyogsbAHi1/wDAA/X3xpYgChNK9Zr/AISOty5B&#10;wQLG12NiOBxcn6cD32n14+lv95v70ooKHj1sfPj1xc/Qf7H/AHv3kPHPvfW+sfvwJ+o+hUj/AG9r&#10;e9MoIIPHrRFeve+1F7D/AH3096JCCp4dWAJwOve/WKE/74e9E61FOtMtQF8uve+9THgn/ePdViAN&#10;eqCNBwHXvfVvpb6/4i3t77OrUoOGOve+agsS34UrqP8Ah+SB/gB70zqBpPE+vXuvE2F/r/rf8bt7&#10;lo0C+rUxaxtcf1/p7LnW6diqxqIx6dWX4h1yiMIDEag/Fvpzw30599q4uLM3+xAt/j+b29+aFvDz&#10;8XTp4nrgJB5OLgEnVf63N/6Xvz79K2vST+Lg/wCxH497t1ISQevVSoOTx69MQSB/rH/D8/8AFfeP&#10;28McR0zwNOsHvOpFgOb/AIt/vv6e6nUWFCNPn06owfn10yqV44bjk2te4v8A4++ytz9Lm31/Hupd&#10;VyTjrxB68ita1ufr/sP6+5SMEjCH9V2Nh/j7L3GqXWOHVdJx1KQ6U0n68/T6c+8ZDHkAn/ff7b2o&#10;SVQNLMAOnesJjdmBUX5PA+pv/r2HHvHob82X/BmAP+v9fp7dNxEKAEn7OmDWpx1i+3kBOoBSTexP&#10;NrAX4v8Ake/aSCPdjKlDnrYUn5ddLE972tYj6+86sbaRwCCDf/Y+0bEaiTw6dpTHUrmwt9bD6+5E&#10;ahVH9f8Affn3qR2YBT8PXusOmME8H6kn6fX/AGPvJ7b691178rENYfnk/wCtf3pvhPVZKlajiOuS&#10;fqH+x/3o+5F/99b2n/LpgMaZGes3vCzG9geP+R+3kFBTz6ejrp6wsbm4/p75hxbm/H1/417r4Zr5&#10;dUKnIPXPWP8AH/eP+K++BbUb/gfT/b/4X93AIHVkXSCB1jkOoWAP+8f4f4+/MWJ40kf4g/8ARJU+&#10;7ilcjHSgKnoeo3vmmq3Om3Ngt7f7ySf959+NK44dValccOve+fvXVeve/Xtb/E29+691730xsOPq&#10;fofwD+L+/ClRXrYpUV9eve8as2r1c2+lgP8AW97dQVop6eKqMg9e98iT9ACL/Xjn3UYp00MGteum&#10;FwR75KAAACT/AIta/Jufp/j7sxqa9ebj15RYAe+QNv8AW/P+t711XrplLWt+L+/Em/Fvr/vHv359&#10;WJFKCteuGhvbZkG0xseTZSeOTwL+zGwFXoeBNOmZSNB6xzKdI+nBH+8Nf/ifYKbpiifVrNrByOPz&#10;6Lf717mrlaWRWjWP4cf5eg7dqCHZummoGjk/2vpb/abXv9PZZt7U/k8iryQpv9efWv0495Q8hzmI&#10;o0n8Q/yf5ugHuyatYHn/AJ+u6WYBgT+kEg/T/UkD8+w/wmHmapDEMBz9PyCR/h9fcnb7vkQg0h6m&#10;v+rz6JrOzLyV0mvWetqInQckfS44vwb/ANT9fYqDGyJAqup/SLX+gUf63559xpDeqbgvr7wa/ZX/&#10;AIro/wDpiF0+fSPq6r1ta+g/X+trn8arc+287aM7h2ViL3txY3JItx9OfYpteZ5Yf04pKN8vl6/6&#10;uPSL92q7MSPXplrMhBDGxYi9gAr2ANwF5sf8ffCpxQoxoVbEC5/29v6f4e8hPavcri9u1aViykg/&#10;Py6IN8t44YKKfLouHYeXp21oSoJMi+n9PBZiSSQedXuVQK0YueLkkf1/4j3lRe3C/RRgGnbnqOFi&#10;LTVpjoo+50hrJZUjuSSpF+PoPzpJ/wCJ9qOOZTb63Fvx/Qe42lDC+8UfDX/N/mPR9GmlKHhTpDV+&#10;MtA4A9RjsOeebDn8e3KjqCJBza5t9Ofpe/8Areyfnrb0vtsYA1wD/Poy2pvCnp5dM23BLj8ijOB+&#10;2ztx/Qg2tfT/AE9z69g6qxIJ0+4k5QZttujGRRdXQmvNMq6vLoTc1T/xKBJFGpjGDybfgH8X/p7a&#10;VqBGCL/S4HHsZ7tYm/k8YCoZc9FSHwqGueomGhlp5FjZSBcBQfxa55vb+nt3wuVKzrHqub2Fhx/v&#10;fuDeeNgjSBjpoKf5T0IdsuatQnPQ3YSOcIjhOfwfxbgexsx1S01L/qtYNjblQgupH+OkEf7H3ihv&#10;Nstte4xpI/w9DWOTXG32dCljCZoTG4uGD/Tjn/Hke0Rnqho2YINBIYkAfX/XJ/r7mnkS2TcoY45C&#10;GYKoHyx5dBvcZWjNSOgp3JAuLyInCkK0j3P1+hvfkj+vtCUEk7ZJWIGnyKfz/ZNz+Pr7HHNe2w2e&#10;zOODH/Z6L7KV2uK/LpU7bya1ppgpJCkMR+eCOLBiLg+zG4iZWo41N+eGsB9LD/H+tveBHMmuHdZn&#10;QgUbH29SJaisWOjT4GlFTi4hpOoxm1+Bwf8AY+3UOASPzwP8CLXFrf0HHttGMkQKnBGP8tfzr05S&#10;rdMEtL9tXX0kEA3+nNieR/X6+0FuifxEEH63b6E8AX/3r2LuT3Op4yRSnSG+XtH2dPORxsVVHC7q&#10;b6l/P9VU8/7f29bLrvKEBPI1X4/2of7C3sL+5ECh3ccCP8nS3amogFOlDtGm+3EUYAHP+9k/4X/P&#10;tcZyAT0zWF9QIHH9Utz+QPYF5QvjZ7hEQaAED9pB6ML+IPH+X+Tpw3fQLU0bFlLXST6f8Fcc3Hss&#10;O4sGj1bF7oWYEDQrCxJtcngH3nVyvzNIu1xgN+D/AFefUYX1jW6OMdFwhj+1rGVFYEO/6rf1/H9P&#10;cvE7Vjki9EZJZVYnixve1rA/gewFzTzPOsrF3FKnoystuUrUdCfgqmQtGukg+nn8f2R/W9/b5Sbc&#10;8VUnBUgjj+zw1/wp49xNvG/eLE/d20P28Pt6P7SzCMTToZsSzNEp+rMLMfwPqPxzwPYtUtIsVFHc&#10;i7ALb8gc3vx+fx7ihrppLphQ0BJ/Py/y9H6qFioB1IrSCxcAk6UVR/rA6uP6cj2hNy4pCGZBckcf&#10;61z/AIe5F5a3lozGpONWeii7hDVNOmZ6ZpDdgLfWwJve9xx/T2yYHGMpd3UgrYDj8Em/1Hs73veF&#10;loiv2Vx0mtogoPbjrCacL6QLsTZh/tJ/1/8AD3jrI9NYFANi/P8AhZh7WbduhFoys4oFx/l6YljB&#10;lJpw6bKvApOdYU8kk8/kgfXg8+xBwkCSIltQOkLwB9b3/wBt7jfma/MlwzBu0mvRxaRgxr094Wia&#10;jg0qpAA0/X8cj25Z/G66ST6lgote17gcf7Ae2uUdzMV+jBu2tD+fT17BWLh5dNO5oy0JJA1aSfr/&#10;AFPHsMaUtS1YuCNL3Jt/Q8/737nm4nFzZFa1Bj6DSKYrio6CWooUacsR69Yb/Wseb8fQj2tMkoyG&#10;Odf1aoWBI+gNgRf/AGPuMrelpfBjgo1ejdiHjb7OlniJGh0W/SSnH0/si39OfYeYPbCDIa2T6XNx&#10;9PqLfUA+1/MfMT/R6Vb/AFft6Zs7ZBISo6FjHTNJFGbH6Dm3Fr/6/NvY6Q0AiotKDjSF/wBjYn+n&#10;0t7hZNwL3VGb9TXX5dHRg/TrTrqtpjIDKAdF7EE2PqPH4/4n2X3fdIz1MhVSf0fji/P+39zryjuC&#10;eGpdqVp/g6Dl9DUtQdcqGn8d7ADSWAFze30H+8ewKyVDUan1Ibc2PP01Hj6e8i+V97tkCASZx/gH&#10;z6CF7aOxNB1Ay9IjgMOWtzz/AIk/7A+wn3FSTiRlUEANckf0t7yW5B3mETws0o1kf5egLvtq5Rxp&#10;640iQx092/C/T888f7G3uXt6me4Dqf1Ac/4i3/E+5g5i5qjWyULKNX+r59BTbbNxIKjz6CXdNMJZ&#10;bxqWHqBI/rrP1J9jZi8XG9KZDbUB6f634HPp94b8zcwyS7tXVXP+U/PqT7CH9FT6f5umakhkgpGi&#10;CG5BF+LauLn6g/7x7YayMRzMQR6Dz/t/xxz7yd9suYhFYwd+TT/Vx6CG725eUkDoFt2YqWplmR4y&#10;Q+vTa4te/J4H9fcGWoLqUX6kEf7x/r+52n3T62AEnyHRZZQFHr6dBtj9tLQVn3DLpBt9SefUP9pA&#10;t7w0cRRy7A8Akkf8R7izdbtRdy6W+JuhlAP016Eas8NXQGFTfVGqC/4t/Ui9vr7dmriDpv8An+gv&#10;b/b+zzaHVmj1NivSK7AKmvQX1e1kEcspQ3EZHDfTkHnj6X9vlCfIFN+Tbn/XPuTjcrBtUrBhQKSf&#10;yB6D8ceq8Bp2V/yU6Lzu+maGuEKqba2B/oRx9P6n2Jm36PyLExW/JHH+B/1veB/ufza6brPF4nYG&#10;H88+vUk7VYq0IanAV6X+1dqR1WJWZo29UR/I5/PHpIP19q7WKYlAAw5vf6D/ABH+I9xc1w24xaj8&#10;R6M4x4DaQKDrJT4X7Orl9Nhew5JBJF/yB+R7h1MquoINwfz/AL37l/2ysZDeDUlAMf5ekG6z1Q58&#10;uiw9+1JpaJ1UgyFdQsbj8ADmxuR7gMyqOL3/ANbj3lxa3Fvb28Z191B0CJlMrEN8PVfgpcjX1rlo&#10;h42lfm7D+1/gCPoPfKGW7cn8f0/xHs527c0ZgpfpHNbFKlOP+Tpi3Rtp4qZnaPhkYizG4IRuT6R/&#10;X25FyVtcAWNv9sT7HNrdRGNVLZHSJEVWJUZ8+gLgxqx1jO6N6SV/xuSLWv8AWw95IiByT/qb+yW7&#10;aKGJ2ZsV68VLNQcT1iysE7OII0Nz6VHFvUbj/bAe5sbg25/31/8AX9xze7whndQ/dn9nTosmejMM&#10;16aqzadcacTyRuw5exJsAAb/ANn6/wBP8PbjAC7KAPrY/wC2bn/Y+4t57voobOSQyDCk/t0gfzHR&#10;5t0FGC07a9L/AKews0mbhieFyvmRLD/FtZHP+0m3+v7UiY+yLJpOoc3I45/2F+Le8Q7rm82+6Mni&#10;grrIx+WePDo3vtpWS0kqvaQR1abjOsEym1pI5IfrSMpLKHBKqLjlfTqvx/W3uXSyiFgrH9XHH9T9&#10;P6fn3kf7e70dwihVWr3f5B/n6xK9zNuFjKzhTQAj9nVM/wAnOqKjD7mmZIHKmVwBrUj9Ug5UeoAe&#10;P/Ye81ZEk6Eck2N+P8Px7yJ2djBKkhOCf8o/zHrH2Hc5EvEKntBz+Z6B7blDNh4YnZzGVjI03Oni&#10;/HIBF78+0Dk6YxklRaxJuf8AC39PYy3Kwi3ParlGzqQ/zHWQvI29+Gbcs/8AD/q49DrsrPulTTSI&#10;41JLER/hpJ1fm3P49rbZWTP+YLWKWtwPywU/n6398tfvHcoNt17czrFRGf8APCfZ1mRyXui3FtGS&#10;2aDq5X4ibz+9koIZZAHWIqOLfqlZF/tE8E8+1jumm+6oXNi10F/+Sg1v9j+PeC+wObXfF8qsepH3&#10;AGSzZvIL1dZQ1WvbkRFyfAeePyzG/wBfpz7KPnaZabJuv0KsQRbkXY/1A/r76Z+zV+Z9ut+OeH+8&#10;0/ydY+c2xEySAcT/AJOiidsRyTissvBWRbX59Mig2tcfUe5dGNSX/oq+8p9muAiqCfTqLtw4fl1W&#10;v2NG0FbMhBChpyfrezNZbD6XHuen/Ff+I/3v3Ju0zGQqF6jzcptDk/PoH54kkjUkclR9fx9T75Ly&#10;f9fj6exqjAR1INR1fbrvVIuek1kqYeF9IN1+n9CTf/efeRpNBFj9NIHH+wv+PZPeTM4dSRnP+XoZ&#10;2shLEE8ekhDihWRzNKCNIduDb9N2I+h54/2/tZ4Bi5F/rwOf6WX3He9xqF8RvSop9p6FG39zUPDo&#10;ifyKpzQs8UQuC82vn6rdiun/AB55+ntX1EgCW54BHuPre6K3RAPE9Gk58OIuT+EH9vRT9s7fqKqr&#10;WoMQOtw19TfS4AH6Tzx7TFR+6x+vJNv+N+5I2cp4THVnoHXN00sj09ejO7d1YekXX6bMQv8AT1KR&#10;zfTb6++CQEHlSf8AWH/GvbW97zBYxsqygIONfX/iqdCHZ7B5GD6epZrqnM1DQQs7BSVAW1iR6tQO&#10;on8/09y0TSP9YfUj8/8AFPYQtN3juJVIbt/1fPoYC1SKPSB29Me5MFPAsLOHdtFiDf8AIFrcc+2y&#10;skYE25+v4HsT/v8ASyjCrIK1qAek62OosVY6T5dLDrraVTXqLwsFuASDYjkgEce2l7uLMCP9h/h7&#10;ONt5nac6WZQPVeP8+mpLQpwXoZWwj4SVQL3RAbsSSPUfp6R+B7gSUw0sSPqP9j7H21bqAAddR0UX&#10;NsACR5dK7FbsnirYIUkAu9+fp/twf6+2lLRSmwt/ZA/2PsRG5S4I7q149IhgY6G2qdsviUMpHKH8&#10;2vdOf6/W3t1jmYFSb2t/xPPt2SKLwWNCKdWVm1eXQS5HbtNNSTQrw0gcEFv7X4NwD6feHJ1l6cpf&#10;kXH+H0PtLYNIk06EjXXrd4DwGT1L6k2S1FuJZljGks1rM1xqKL9NAH19oF1E8l+bAAf43t/seL+1&#10;W4T6Yx4nEcei6GJdWoDu/wBX+TqwGOqkxlJDEg0t41Xn6XAA/wB5Puek6QQlSf7Nvp/xX2F4GSa5&#10;Yj16Lt+kaO10g8ek6cJU5vN09QYmcLL5lsSOf8eDzx7R9bBFUTPK4uLn6/kc3I+ovf3Jm0Sao1j+&#10;Q6hy6HiXEjjgT0dfZ+Tr8JhKShpz43ESi4/qdAt/ZP1P9Pr7BXfMjXMENrEhQAP0gc/7fn2ONqsY&#10;lfxDx49IL6QrEEHHqwv4+UA+3TIV3+cKSOWZrXWRtJvx+CD/ALD31sXbbs8c7o2suWN/wLcW9J+v&#10;sV3d2bayYg8BXpDtluZboa+p/wAhu0KPGYqekiqEjUIyBQAeQhFzdx+B7HAL9nCqWtx+R/hb3Elz&#10;PdbhfuKVUnqRSYbS1UV4DqraSY7vzLTj9250gr/XVf6DVwL+0XnK+NAWLc83+n4/2P8Ah7EtptQi&#10;jDyrn/N0D59yJdgGrno3HWWzJ7Qj7dwAkXJJt9T/ALT7SNDItZORyQWJH0/P+39iG0QBQidFrjx5&#10;A1M9D9m4zgMazrZXEIXgkm4W/wCQvHPtSV0cdFTi5t6P+I9iHbtikuJlk0cP9Xp0qmu1tIGVWz0F&#10;+1Yq3c2VJ0a08tjYMDdTf+jCwv79iMhH43ctwtjew+gH+B9i27dbSARrggfz6J7BhcTsTx/4r/P0&#10;/wDYe3ZYo46VY/VIQp9RsQWsR+m/PsM955ryVnjja41kDj+pX6c+xLy6/i6C3xY6WbrIwX5Up0Y3&#10;pHaUNFhY5Zls5plZiGNv0uR9UU839q3Z8jikVn41C/0/2Nx7X8zGGCB3Zs06TbUhchiMU6DXu6GE&#10;1LRxMGNwgF/7IuvH9ePbpk8iNRUH6k/UcfTn8/T3DEDB7wlBUH+X29CSV0jjx8XQV7M2w7S+Z47A&#10;AMeTz6haw08/7f2hslNf1H/Gxt/rexjLcLHaAHy6S2rF3b8v8vRi8NRiONY1FrH8n6e/Yarj1aWN&#10;wWF7/T6n83/r7IEvUaQJq7Tx/wBX29GcxCxUbjTpn3XjZ7h4UBt6m5P1uPpYe1HU/bqpYaLkn6f6&#10;3+t9fZvazRQsHB6Ds51E6ekzhjXGYxNGQi/69vqPzz9PaCz1YBHKFbizD6c8g/Tn2Z3V2JbdxWoI&#10;PSMyFGFT0Ouz8a0kkLuouLG9+P1f8U9lr3LG8lWJFH554/Ook+4F3xGgvdRHbw/YejCNUlQ1yfl0&#10;bDbkohoxEx/Txxb6adIte35/1veKmrHgRQTawA5H54/x+ntJebiq2dVJqB/q8+nIbXSaAdSqqmSo&#10;JNiT9AQeLf64B559iDgcwFEV3HB/pzyf8T7ty9uokkSjZrT+fVLuEorjz6DLcOD1vIfGbf1v/Ufj&#10;ix49iGle0kYZW/qAQBe/+xPuZEpdbaVY1alegqzFZtJ4V6QEmHjTh0JW49LHg88fT/Hn2n56ipao&#10;Uamte30H+P8Aj7hPc0khu5QVotejuNQUBPT5SUdClPMpAX0i4T6X/wAf8Tb2P3XVI1YsQYXNkBH0&#10;/XyPx9PcXc5Wy3FpM3n4R/wdDHlxtFzA1cah/h6rs+Vu6P7r09XUxyaQizpfSCbqFH01AWu3+29n&#10;X67w0IZtaD0+OxuLi3HI98g/vSbbPaMzx6qFTjyx/k6zX9vQrQr/ABUHRYvjZ3Odw7j+xqJ4brUU&#10;8YJUhrNIR9dZGq49mGpYhHGij6Afj+n+2Hvlfvkri7uCRRif9Vfn1PVogESKPTq5PbCpU42ldWDK&#10;ysx0km7GVzcf4WI9uGm9ixstxq/rax/2H19hRplBAHHpcilRQ9LWKnIHPH14vz9f9Yj3iMRsWBY/&#10;n9Jsef62/p7eivChPGnWjGGr1wmohIQRp/xuTyf9gPbbUUvkBuD/AL4/63tZFfgGte7pt4hSlOu0&#10;pNFuP6Xsfabmw8Ze+k/7Ef63+v7EFrvUilQGGnpBJaKamnWKqoonjcOrBitr3AH+t/W//Ee0xuGg&#10;CUjpb+ybf43B/wBh7nH245kaC9hkEgArn5HyP2U6C+72QYHtx0W3tDaZyELx+MtazKAT9Aq3/s/U&#10;n2V/cOE8s8h5U/T6gXIY39598ve5Use2QKs1RQcAT5dR5NtSvM3b0AOE2eaOqusLKfIxa5/p/sPx&#10;7C/NUz0alQDYq1uCfp/sPz7kTlbnw3dyxmnFdQ/1ceiq/wBrKKxC9CdTbUEmmUp9CL3Y/kXN/T/X&#10;2FdWXapJIPJPIH9LD/eveV/J3NMciofFwRj9v29Aa9s2UEUp0oDi1paNo0HI9XJ/pc/0H1Ptb4gs&#10;IksD/Z/2HHuSd25ziggYLN3Af6vPp6wsnlIXTgdFq3diBU18xdDYlh/ycbW4PsQMPVMhVb2ufpY/&#10;4X9g2y3sbrcyF5AfPH5H/L0IDZJHQ0z0V/tPadOaGRlXnxNpuT9QxP8Aqfx7XcbFow31AUfjnn/i&#10;Pet53u2sSkS08Q+fShInYcMdE0ptsyVFfLG0ZMazBV5N7AgH+zY3I9tlay6Tf6XP4/w/PsohvJr4&#10;101XpHdKE00+fQvbaxAx0sIVSCABa4N7H8AG359o+rWMsLsL3v8An6fn8fX2bW8YhbxKGo6IryET&#10;glRjoxeFnrPtyiIfUoA+v0/3v3zjrEjUBSeP8P8Ajftb/WGSB0VGAyOPRA21KSWCHqLWbOmybM8s&#10;J4Bb6n8c/wCoPuUtSZkKg/2b/T/il/r7k/lvehcRRS6xXFeiK8s1Rz2npHVOAGGq1kEbLpe3B5uD&#10;x9Qv0PvBEih9Z/US1/6Wvx7Y5w3lY4u2UefRrtUBIUBT041TT11PHCiFrC5tb/Ej+v095ck6vTMv&#10;9P8AinsC8r7qsm4oqPVj/n6P9xQpbKKdd7cw02PykVRKmkMbg3P+qDfkAcW9hTPRo1S7N/qv99+P&#10;eWWwsXs1Y8Oouv5KTEKK16O1gs1KmIijTn9tAAP9Y/i4t9fbNklgiIU6fp9QOb6h9b29r5bhDMF1&#10;cCR0lIdUBpmnS623U1lSDJoNla/P5FjyDf8Ap7dsDVRwkKrfn6WH1Nv8R7W2+hqg8D0WGY6yfLpN&#10;b+w0mQgLSobEFhyRbknmykcexSwzNJNG1iRe/wDjYEfX2VXqR96qe2gP7elqykqB0S/senix9BVK&#10;SBoNjze90e1r2v7MZgU0wAn/AFKf7ygH/E+4a5uUo1F4eX7ehHtrEqBUcP8AJ1rt/KSdm3LKq8gP&#10;IvH+1VErj8/6kW9vdv8Aof8A3x9xz42aV/0TT+dK9G/RatT6Pp/y6/6f83rW9//Rs60oquQLem35&#10;+n+x98U/FlleFHatGr5f5Os01L1FeHW52YkiSZlWxMTJ9Sfr+BckX/3n3BXjj8CwtzwT9Px7Nyfn&#10;0/QHgOm29/8AYce+RI+h/rb/AG/utR69e68ATe34+vvkq3IW9uD/ALx7blcxrq61w65xJ5Gt/QXt&#10;/h+effNRzwf+J/HttpOzvHTsa6hjj1y8al7A8c/n8/7375MDbmxt/sP8ffopASAo49bYaQa8euDR&#10;lbkmw+trj6f7b/D3wVCx44A+vH1v/wAi93lmWMgefTVCeHXaR67/AItb/if8D/T3mEf0+p/2H+Ht&#10;P9WcgdWKGlCeuZit/wAjHvMiaA6gfrC82vbmxHP+B9tPMH0k8Qa9e0Yy2evaAAef1AqRcE2II/Hv&#10;iFN7AcD86R7U+IGQVOOtBCKEN1EaNlII/rxz75eNr3Fx/sP96/1/bfjIo08QOr/4eufiYkH+oBPI&#10;Bvb/AIr78YnIsST/ALAf8U9+WeNchet9dmIn63/24/4j32sNh9P99/tx7be6BOBjqhUaiadd+Dge&#10;q5/P++t7zKoWwI5/H1/5F7aaYt8OOrddtEgX6ci3Nz9bj/H3ksB9P8b/AOx/417bqTUHh17rq5vf&#10;8gW/2HP+w/Pv30FvwP8AffX6+9deJJ49de++SLfUf0/1v9bn3rSta062CRkde/2/+wNv95Hv30+o&#10;/wBuAT/vI9+oD5da69/sSf8AXJP+9++vfqDr3Xd/9b/bAf7175Lptz9f9j/xHv32de669yVIVSTe&#10;1/oB7qfLr3WJxY/6/P8AvJ98ifoeeeLf0/x96691w9+/xBuw4J/2PPHv3Xuuwbcj3zuf98B79TrW&#10;kenXetv6/wC8D/invr3qg6t5U64+/e99a6979b37r1KddhiPoffK5H+H+w/4r79+fW6n164aF/p/&#10;vJ/4r75hrAA/X/Wtb+n9PfutHr2hf6f7yf8Aivvq+o2F/wDX54/2HHvX29az59e0L/T/AHk/8V98&#10;7fT/AA97631iP1P+ufffv3XuuvfrAfgf7b3qg63U+vXvfr+/VHXuuRUjkj/evfve+vdcffvfutde&#10;9+96oK18+vdd3/1v9sP97+vuBXRF42I+hGkn/XBH/E+1tnIFcL6Z6amHb1jkS63PII4X/G9vr/r+&#10;wN3kPET+bmzf14Jv/wAR7m/kz9YxemP8vQbv66JKdM9Wt+D+L2X8r9L3/wBcewDyVBNkah7KzA8f&#10;QAcv/rce8idq3CDb4TrcBgB9uOgnJCbhgB8XUDWsQNub82/p/h7dsXteWGxaNgLfT6254Nxb2g3P&#10;muCbUPEz0rttvaLIXpvqHllFwG0/0At9L/T6H3Iyrx0KgO30A/ANrGx9q9gQ7g48NTQ0/wAvVbg+&#10;FWo4dMlSjaSwuCb3HBtY/wCP09tdPmozZUAIBAHHIt/T+vuSbHllyavUMf8AVnov+uQBitOg33FL&#10;KiyG5vyQP6+rg2HttyNeJGJP5JH0H9b/APE+8mfbDZ1sdDfioP8AAOgPv1zrRqHotW7IqmveQryF&#10;d73JB1Em9rf1BHH9ffVOwdQR/ja3uad43DwYUBOSvQWtIvGevn0DE+OZa1kNyBbk/k/T/bn3Oh16&#10;ri/5/HH0/wBv7Bb7pEdLSOKjoQpZ1XPXDI4qyAqv1S4IJ5+h/P8Ah7nxSlGDcgj/AA/Nrf7H2YzR&#10;jcbMg/B/k63HCIW1E9B/UUvgqCV4Y3UH683Nxzxxf3lq670Lb6BbfS/P0tc8+4qksFtLuYVyT/s9&#10;Gnil0oT0Km28e1dFHcahbTbgemxtyLH/AHn21PM0inSLmx45/wBf/YexRY3KLGTI2fPh59I5BkV6&#10;cJsL4atG/SNf0JP9Lf4n3lwZqDVqzXHJ+gH0t9Tf3EnuLe2ywSxrn7ejva0qwx29DVh8dF9pFYrf&#10;Tzz/AIAcm/8Ah7Mnt8K8Cr9LItwb8Fk5+v5PvCTmm4JufErxY1/I4/lXoeWw/S7uPSwxtCIyotZQ&#10;G+pJ+vH5/r7Z9w45W5HP6rW/p/r+xv7ecytZuFJ/hB/y9Fe6W2sV8ukJvnASVcV0ViytJ9Lfo/r7&#10;QcFOIaoE6h6yLAf4D8m/uV+ad4S+2yRUcEUBH8+iuyg8OUk9MGwsTPFVKkgayl7X/wASv0/2PsX8&#10;LK7QKF+gH5H4494Tc3aVvJWPxax+zT/nr0O7I/p56Oztul0UcIU20x2IPOk2i5N73N9XtQFZGOoD&#10;1Wt/hY8c8/09kdleosWjUP8AUen3Ug1HDrFmMRqqBMBcccg/4Akf0+vtN5/HtURjTe4U+qwsv44v&#10;9Rb2Ith3Jbe5JXh0muI/EX59dtGPBZuNCDTf/VgcH/H/AHr3I2nRNTEX4uSRwOORx7Rc83iXaBlH&#10;lQ/sPT23oUArx6nYANE6KeSBcHgf2hb6D2JNeAKUfgMrG/8At1sP8SR7inZpD9c4PFWH+To3nGtD&#10;9nSqzcCtSLp9IdGFib2JDD83/Psu26JGSrYgG+tR9LjSCfqpuPeYfKM6HbEDuB2nz6Ad+AJWx0Xq&#10;ow9q0lhciVtQvb0km/04t7fNsSM0a6rWsv4twDxx9Lc+wBzncoHkoe5a0+Z9ejHaySvyp0vsPi1U&#10;oVBFyv5JsDb8X/Fva5jodcitp4JNyP8AFj+fr9PcOXu4mlC2ehBFEK1HQr46lEcaKB9B/U83uT9e&#10;bk+5VbUfbqEUXA4P9CR9Pr/S5+ntLZKJJGkZvip+XT0jlVp1zkpxIQw4tcX55PF/9t7anVa2M+UE&#10;fgAD8ezKK6NpJ2Hu6SMC4z10aUEHgEfT+lj/ALAD6e8SU6UqsEHBBvxz/h/tvb73zXBVm4Vx9v8A&#10;xfVFjVainWFMcC7Nfn+t+LAH8f4Ae2OXGNUT+Sx/UCP9uf8AH2vG8eBDp8wKdJmttTHqatGoWxYG&#10;/wDiP+NfX2t8HRNDpuD9fwLi35N/6+wdu24idmz5dGtnAy6fSnWYUiBbAf7C5+vtS5SFWgPF7gX+&#10;v+sD/sT79y5PpuEFaVI6UXYAQjjjpEblhbxNYG4U2t/hyB/t/YLZSJUrHtwC9rf1BY35/FyPeRO3&#10;3Orbo2J7gv8ALoH3AAnHQWrBJJVuCDe/qH5J5H+w9v0UwWkUH8R2I/2Fj9Pr7BO4Sg3LsrYqf9jp&#10;UrNoFMjHSyx+LZjFZTb035PB0/n6fT3gxTB6ksotY8fUfQj+p9hXfJaxUY1PRnaKqnHQo46iMdOB&#10;9GAXTc82J5t/X6+xYRGaiNxawv8AT6cCx/3n3GHjLHe6tXA9HRTVF8+p7090Mek2Y/k8AqbjkG/5&#10;9gduynQ1JDLe9gP8bMR/h9B7lrly8cwaVamB0Hb1KNjh13FSNywFyLi1+WP0J/2xv7DHNYtEg8ui&#10;y2N/99e/uVuWd6kW7EZkqeHQdu46Akcem+tpVcWHDXNxck3+h+t7Cx9grmaGnlkIIbgsWH05H0v/&#10;ALD3khy1zDNaC3kQjV8+gZuEImBDDPTTJj5BG4BP+IuP+KC3uHSwR0wBFrCzDnkWHBt/X2PL3mqe&#10;9RUbgB0QJZCJtQ+HpJSYJqiVg3qu78Xa4sSbcD8W9rmgzIipOCPpe9vrf/jY9xVfRm5vajieH256&#10;EVtIFipXz6xvt3xD1Dj/AFN2/wBv/Ue05UVZnkc/S9ze31JP+29z1yPJLbQW61xUdB+9GoknoLd0&#10;YeGOUsFF9Dahcm7f05J/H+t7iQKWlJPAu34+nFveSG2Xeux49wH8uigBUetMnoE9yDwKAii503A/&#10;HqH+xuPanpqNZI/SQCbg2/pwfcXcx7itneiWQmgP+foS2i+KigDpmx9TLIChUk6jz9bcLwbj2z1l&#10;M1PKNQNjb63/AN9xb2bcv8wRXBj0yAkHPSa+gcBqA06U4pfuaaQOLBkYci3+P45/Ht2xlX9B+PT/&#10;ALwf+Ne5WvtxVdkmb1Q/4OiSAATpUfi6Lvu7aXlySSEHh21DUeTq+hAJtcH2P+z4lkp0drW0sVv/&#10;AKrg8Wtzz+ffNT3U3Rn324RTRtQ/Zmn8upe2eBTaqaccdC5tLC/bYRFZLhY2BFyfxfn8+5GViAmI&#10;XgBuPr+nSfZnymz3FrwqxGPzOP8AL03fppY+nQd7lrIMfNPbSo8rkEsSNOkmM8g8f737Z5WawAN7&#10;W/A/xP4HPvJHkeBdtKSEY7q1/Knr8/ToK39ZMVqOiO9szfx+rWnB1rpN9PFjfjkW/H+PuK0l+L82&#10;/p7G0/MUgm0xqNI9ei0W9fLoPsd1zBFRpUuhLNyRre/Ivz6vfKMlD6uR/W35v/h7FW1bqk5DRih9&#10;P+L6YeJaH1p0Hm89tgQvHoNlRgo1H0+huSdVz/sfc7zekf4A+5K226klTPwkdEtzGIyWXieiy1e3&#10;ESrcHi0ikEsf8D/W/wBfeSKcswW4tx+Lf1/PsO81799DbOnCg/b0/Z2mtlduPT5h+vJMrWxyaGYi&#10;5vci1h9eDbi/9PbzGFVRx+oAj68/7z/j7he33eW7u3m11WtPLh0bNFoAFadKjcu1IsZQxwMgBKEM&#10;Te5AX/Y8e1PhKRqmQEABVt9TY21c8/i/uJ/dfmltvtXiZqswI/YKj9nRrtNsGl1eZ6X3QnW6ZLMp&#10;KsZt56cowZidTN6iOeSU59iM1DanPpIATi5Buf8AYDi3vBy85jD7iH8T8fD0p0LprU/S6SK16t72&#10;x1+8WBEJiOn7YOx/1Vg2o3uLAf4W9oGraSKoW406SCbfX/X5uPeYvsxzBGfpkLippx/If4AB1i57&#10;tbC9xHcFVPw1/b1Vp8yOsAr1OSSnUBA78IAVIkPJNrm/kP8At/b7SsJUU3BJW/0/1+f6fj3mXaXu&#10;uKMqe05p+fWGVztb2txJrU0DdU6blyIpKuoolUAwzNHYfUKPrz/gv+x9p7M04s35Nm/H+t7lLYZP&#10;qLcIeGmn7ehxyzu628sUWrhSnSt2EtRI0chV9JkQjgDg6ueLXv7Zdv1f2WRUG9nfSb/garj/AG55&#10;94i/ed5Sa6265uVHctT/AMZp1mP7ab4Jo4VLCtAOrQPipuQ4vcVFA7aUBhU3twxnDNzYm9j/AF9j&#10;ZWTCfGktyCEJNvp9Bbj6W+v+w98gLqzltOYDGtRQt/KtOsmJZPGsWI4ac9bD+2MpT1O0optRJ+2j&#10;Nl5FioLG/wDj7KJvWTxZST+uom9vzqP/ABFvfR/2QiZdstv4R/0D1AvOJPjMAc1/yjove81jyVRW&#10;RqxYfvfWy2OoHnSPyffeFczQn/kD/Y8i/vJuwm0TRKpxX/J1FG4Mp1KvHOfTqubvDHHHVEso5J81&#10;z/qtMi3sPpxe/tzlKRMb/wBTYc/S3uZeW1Y94ytMnqK98lChiB59ADh4Jsuqxx3Y6eCoAFrkc8Xt&#10;z7j/AHC6haw/H+8D2O2WkIJ49E+0Xx8YKTmv8unfI7Rqo6N3YXIBI0m54F+Qfx7kiMykWP8ATiw/&#10;1/YO3K4WKRq4456lrbUMyq1PIf4OgiqKv+GmaBl5fyA3HJViyn6A2uB7WeGtEBf6i1/9gBf2Btyu&#10;1uVaNCNIBHQztIzGAxx0Rnvamly1USqkhpJASALfqYWtawsAPbzU1oI0g/Qn/evYKXb/AA5tZbI6&#10;Z3G5YxmMDyp+Q6D/AGJtOQRoZY2IF+DwNINx9LH8f19xIfWbkfW9v98PYqtNwW2gYfLoOW1vJPMq&#10;itK9PO6onooxDCpFiDcf7VZdPN+ef9f2/Q0OtA1rc/X/AGAP+t+fcKc1816r4RBqk8Rx8z5YH8+p&#10;i2bbxHCjU/1U6V/V22pZy1XOjeNQ3LGwF0U34Iv+r/H3Cki0Fl+vHt3bt0aK3WetMVr8uls0FXKj&#10;pR5/ErksilLYECUIqgXIBIFrjk+2iphYEmxt9fp/xJv7bn5iW9uY4g9W1DpxLUxoG00BHRi9h7JX&#10;DYn7nx6fRqZmJICgE2sSRYC/tnmNjY8fXi3+v7krltWa2WQg6qmv7adF8w/UoBmnSX3Sqz1s6rps&#10;NABHHFi34/wPvg4DRMRb/if99z7kCx3FrYhCOzoouoKVNO3oM6OJocxTixI1ctqPBvb+tvz7YPED&#10;Pz/r/wCxvx7F1hurM2pXwCOiW6h8I6lH5f5ejFz1s1Hg0tf/ADVwbAk+j8WHtweEBAPpYc/1/wAP&#10;Yon3OsXb8PTUEWvvbh0F2M3HLPWtE/Kq5vqA/N/yQG9seRjbxt9eL/70fx7d2a4Ejaa5rn7etXIV&#10;dLeoz9vQ/wDWWTgXKqH0L6vza49acXt7TdMhBYt/X8j/AF/a3fQjoSnpnpAhFTQ56Mpm6yKR4DEV&#10;0lOSrG17kD/Y/wC8e2HJ1nhYre3qIPH4v7Du0WrmXV+KvQS5muwysitgdD91ltQZOOKqCagYkZT9&#10;Rci9/wDX9sc1cRA5FiQjBSR/Xn/Ynj3I9qRYxeM5r/qrXqOFQyyEkdD/AI/bi/eU8TKdCugtdhaz&#10;pf6WP19hLko2rq3U/wDqwf8Abaf+Kexbse7G6cIMgf5+i/cYaDPR49nVUeDwSJEVuKewI5POpvqb&#10;ngn2MO0aaKKJBYD0i/H+0/6/s73m6VLV1PEjPTu0QUmVgM9EM+TOfrag1Gh9V5AB6iCAz6WHpAB4&#10;/wBiPczctXHTKNJAIS9rf6/sNbK9sZmdgOODU9GG7ySaGUny6Rnx625Ll5g8ysb1RXk/jSDYH2CG&#10;Vr3rZGjUkgNYWA/NvY6uniMC6KVp0CIw2tj516tI2vt+lwlCskgIcIuhTaw0lj9eTa3+ufbzt6l8&#10;NpXB4BJv/rn/AB/w922WJZbpQ7dGauIk1+fQedh5M18pooeA8ioCtje4AIHH19tW6cz+74FJACi9&#10;he17j8+5os4IbK18QgaT0GdzuXllCr69Cp1DsiKhxv3swXW8mr1XBUBVvf8A1z7kYQSPSt9bMvHH&#10;4IP49xvuu7JcXjIjCgP8h0IdktCh8Vvt/wAB/wAnSP7LyFKuYhi9Bs7EKL8lWOk3F/yPaTymL+4y&#10;Kk8/uf8ARQt9Le5A5aYpGsr/AA6Qeqbi/iTGMGgNehh2Tn/tNu6rKFFGSeALWjb/AAJ/PsTsPjWp&#10;6BCBeyX/AKC9v8Lewtzrvwkm+mV61oD0a7TZFYQxGKdFM7L3zBV7lNIXQgSqP9YE2/p+b+01Xwyt&#10;Lza12ufZRs1nnU2K9MXklXoRjoUNqTU4owVKeqNSLEXI/pz+facyClho54v+P66fZnuMdUZVNR1e&#10;0YKzV+XQkY9iNMo5BPNgPxf/AA4PPtphb7S5vY/q/rz9f8fYOETRTMxb8Rp0/eXRYAE8B09tSnKW&#10;XT9Tp/rf/eB/T3jrNyKi2aRRa/BBubD/AFx7dl3PwhRmoeiOOca2xnp1x2wGYh0ia7ckgt+eeLtx&#10;x7R+SzQqUbSQQ1/p/iLexBtVyt3EEJ8ukl3JRsYHQn7f2waEqCDcAcEm45/1/YfZJFcFyOQAST+L&#10;nn2BebbQpWQDupX+fRltb6gFH+rHQkUnkgkWIXAJYAccAA/4c/T2jKuVdJA4tf8Ar+P+Re4ovLrV&#10;bugOK9CSOKjA9KenQtpuPqR/h+B/re+OLzJjmVLn0uPx+Li/+2Hss2Lc/p71UY51/wCXpq/gqjEC&#10;nXq7GJPDIxA/SbDn62I9jtgKhqqEXtpIv/iD+f8AePeRWw7qs0RVjxHQGu4PDk1EdApuOEUkpUW/&#10;V/X/AHv/AB59vk9L+4hUfQ/X/D/Y3/PsH81wqssrqKL/ALJ6WWswI0npKpVkBhe4YkH6/T+n049j&#10;f15VCmCf19J+n9P0+4F5q3MRxTRnPaR0P+WLcSzwZ8x/h6r0+Wu23z9BXRLchklOkG/BALH63H6Q&#10;fZxdiZpY50F/S7IGsL2uwt/X6i/vnn94nl/9+bXNcoMqjU/Zn+fWYHIdwbYqjcMdVkdS0kvXm9Yn&#10;mdhHPWwEknVws2qwuDa9/ZkaWaOWMOh4H0v/AKkmw/2F7++MvPWzS7buN1G4IFR+3rIqwcSQxsPT&#10;rYE6Z3TT57bmMmjcOWjkup4KhXHJFgD9fcgu7WF+b/0H/FPcalFUHHRyIxxPDofQS5sT/j9B/vXH&#10;vq0gNwxuD9CzW/5J+ntoSR8GU/6vz62Y1pheufhb/fW/4r771SH9TAf6yg/72PfjJGCCgJ+3rSov&#10;8PXNYmA+tuf8P+KH3gkUchl/BN7W5+n4/r7URylSrIcV4dNyQjSacesTx+VfWPV9b/Sx+gPFr/X2&#10;gd0kiA82Fv6D6W9yjyVfmO6VkHEVp/xfQe3OLsPSOz+IWoj1EgkAqTxa/wDS30HH+HsvteiNVSKQ&#10;CCb+oBuDfkE3PvKvat7b93xd5FB5Ej/B0B3h/WPQRT7aEFUzIl7kkH8LzyOeCfaUzW3BWRs2iwVW&#10;s3FrEHiwA9iLZ+dWsJv7ahqD+YI6rcbcZ1YU8q9PkGMZI9NrG1yBbkW5P+w9gJnMC1HUkWP6jY2/&#10;qL/63HvL/wBuPcI3EaFn/B/l6AO7bSA1GGK9M+Uo/HG5+q6W+n4Gk3/1ufagwFCHCBuR/wATb/D2&#10;O+Z+d51jYxMKmnHre22IVgAOgB3Bi2lnlkANuQLfjn6fT+vtYGkNPJHb6Eg3sP8AiBf2d+3/ADcZ&#10;gXK91f8AIP8AN0tvrYRt29Fy7JxeqCWMgsRD6PqLHVz/AEv/ALH2sqW32oP1Nhz/ALe3H09me538&#10;u47uqlzp14/OnVFjEds7EZPD/L0UmsoYsXJLIUXlmZjc88Em39D7YckxUOf6E/71/wAa9y5slmsd&#10;nD6kf4P+L6Dd6x1hQcZ/1f4esu15Vra+MFrgsbeonjVb6Xv7D+sqHLkAm4P0sPp7O5LcGMjpEgoa&#10;cB0a/b+Nijp1kkUW0ixLH/iPcdJHN+Da44t+T9P9v7iPmvdhtUiEtX/VjozSwR0qVyehVw2Gjrgw&#10;jUN6Gtb/AIKeR/X29UjlVB/w/pwP8PYs5J5xSWHRqBSg/bnoJ7ptoSXhg16CbsTa709Q2lGF3J+p&#10;uDcX+v8Ah/vHuWG1tZPySAAB/X2U8985MhK1oAOjTY9tAQMRmnUXau0xLGsk6sVNjxe/Jvb8cH33&#10;VwyLA2q4v/Uf0HtH7a78bzc4nUZof8PWuYoTb22B8usubpYaStigi/suBzweeLewzydSIZHt9R+b&#10;fk/X6+889o3KOOwQUFaf5T/sdQ3NG7XJxjod9nY77qhhD3twDcngWNvz7DzJVss0/p/BN+OP1f63&#10;HtM16ZJi1eLH/D0rliBhII4DowW3MZSUdMfJx6F5DMSfR+OSDc+3rBtJ5rvxytj/ALEexVbXQ8IG&#10;uOg08VHNBivSf3oaf7OTwsCdDBb21Xu1wB9LAex1266kRW5ubHj8E8+yq8vVAdzwIp+zpQq6fPqu&#10;buISmGuUhufqPpz+4B9P9o9mJwUt4E/P6RxbkBOPcWc0ypJEJAaGv+XoSbUKqP4ute/5LY8HPSP+&#10;W1vYk8FZ5FH1P4B9v3/I/wDY+4r7K1/4fq/OlK9CfwF/4zX8+ivaZNP0/wCUDR+Pp5L/AO9+/wD/&#10;0rM4pHkViwvyU/J4Fj74pTokUgKCnWajnTjrc/g9aeq5sf8Ab8++LR6TqB+pH+wtf2/Fc1qrfFTp&#10;+I6iR8uo8lIBcgtyx/p+bn6D34pyDbn6X/oD9R/Q393E4CFvMNTpwrxz1jEBDaebNGzE254uOPeR&#10;QVvzwQQbj/evzx7blnEmnFCDXq0cak1rw65xp4tX1IddJBFrj/X+vvmoAHAH+v7TtIzGpPT4ULWg&#10;65AKBwLfj6/8av78Rfg/T3ZZinAdVZA1M9cGQNa/4I/2Nvx75rYC34H04/4n3RmY9xNa9aEYrWvW&#10;TiwAAFv6fn3zU82/qSfdem3DVJPDrC4JN7cDj6/4+8n1P+vb37h1Trh7yaPp/vP+P+8+9KzVJr17&#10;rvj83/29v+IPvn7317rr373o8D17r3vr3Ucevde9+97r17roi4t7797r17rjoH+P+8f8U9+uARf/&#10;AJH72BX7OvdcWUAXF/r77vc3H55/2/v3XuuKi5A99Xv/AI/j3rr3XbCxsP6e/H62/P19762RTrj7&#10;5L+of7H/AHr37rXXvecfUW4P9fr/AF/H0/PujcevdcHHF/yP+K++9YFr888D/ifdevdcWUAXF/r7&#10;5A3vyAAR+Pr7317rh76ZueD+PfqA+fXuPXNVBFzf6+/BySBx72aeXXuvMoAuL/X3zuL2/PvXW6Hj&#10;1w9+Jt9fp/X3sAsaDrwBYgDr3viJFPH/ABX/AIp7sY2HVihHXveXUGPH1t/j/h7oQw8sdV00GevH&#10;gE/098tSj6FQLc3uPfuvAV66U6hf6c++9Y/P++HvYFet6T5dYT9T/rn/AHv37WP68f1Pv1PLz69o&#10;f0x1179rX/VA/wCtc+9Ub069pbr3vvUP6/737qVZTw68QQKkY6yg67i1v9j/AIj/AA9+LAfn/jXv&#10;QZtRBHb1oCor15kQLwSW5uOOB/yL32CD9CD/AK3u/XiKdYvffv3Wuve8cgujg8g/7xx7sh0ujV8x&#10;1phqAHXY5DD/AGlrf4H+o9hNufDPXMwCjlmsSD+SP+Ke5Q5b3dbJQ+rtx/l6Jrq3MjkUx03zRXuD&#10;cnm30NyR/S34t7asNsmMNrliBPp5MbAD/kL6cn2fbvzxMRoinNKYAOemoNtQEMVHUH7SxuV1XPJU&#10;Aqtx9GNjYg8f6/t5zeOosXSORGmpQebC9h9Be1/ZTse53+5XyqZW0sfM9P3EUcC1IxTrqaBFXSB9&#10;R/QDkg/4eyh7vyUk9aYoCeSVCqST+s/T3mt7eWEMFnDLccBkn8j1GW7zu0zIh49MVRT2jY2ubH+n&#10;/G/fWHxFW8HncMONXquCtxfkH9X+w9yK/NO3xXKQxkChp5eXSCK1m0amY0p0Eu6IdbSabg3IA/H6&#10;uf6fj2y5OV4agIWPBP8AX63t/wAR7yZ5BmjvLJLhANVB/wAdr/k6A2+u4kROANR0D9Zi9YlDIP1O&#10;SbD+nP1/p7f8SxeNSeRyOb+3uar8xMy6sig6c2mNSitTPQS5jFqlUzKlrWvwBfj6f7ce1ZSRK2rg&#10;XBNuP8Of949xRuV/PBIhDmmP8PQst4w4Ip01y04kjIKgkIQB9eAL2+nvFUoUb0jiwuOf6m/+9e5J&#10;5c3QS2rrK3l/kHRZcxkMwJ6DPJUI+7S6gLra5sP8eP8AX9xTTTVA0qpP0PF7jn/ifYN5k3q2gmYu&#10;/rTp+3haQL0K2z4BDClxewW9wOLg88e5kOOdF/cA+h/ULf1+vsDS81V1JEWGfXHHpc9kaGvSrqMY&#10;KiZGRb2a97Annn/Ye1ZgMXHrUqqkEXBAvcW/2PPuHOeOYXkaUtIf2/b0ebfaFaUHQg4ChlCIpFwD&#10;YC34sp+nHsXcRGYtK/QXUf0+gt/vPvGre78Ty5Of9gj/AC9Cm3QgUPDoS6TFlYmZktdSPpwDcfn/&#10;AGHv2VjMhsPpzfgm1z/Qc+1eyX305D6qVPVbqPVU06aK3FCcuCmvRcG4FrEWtx7TIxV5g4F7c/oI&#10;v/t/Y5ueY/EsTEz4Ipx6QJbHVhek9jMKaXIII47aiQeALclva/wdMFVUIsfz6Sf6fge8c+a70S3L&#10;vq7ehRYxVQCnRmNu0xjpYtS+qRbkD8cj+n19rBqOyBgL2vzpI+hI/PPsD2e4d7DVxPRjJAAK06eM&#10;lRakAKXS3+xIvfk8ng+2WqWMHSwBBDkXH+pH0/2/sV2dw40yKcjpEyAVxw6TstJIw0WJUcLwo0j+&#10;g+n1988aiK1lAFtI4/2rn/iPdd5naVXBauP8nVrYCvDr2NgZHQkkfQD/AG/59qHIn/JQPqAjXvf8&#10;an49gjbSEu3fzJH58OlswITUBgjpZ1EXmpoltqJFj/gLsLj/AB59gLmKV565vR6dY5NyPz9b+8kN&#10;m3uKysBGz5CdAm+gZ5TToP5sE8s5mCcEsGOkXuDb2sNuY9gg4FuPwP8AVD/D3HfNe9LcOSr4/wBg&#10;9G22W5VACvSnxWMEC+pbk2FrCw5B+vsTaWiQKNSgkA8W/wAT9P8AH3Et3dsXLa+2uOhNFEFA9eld&#10;BEVASMXIH1+ltVyLD/C/+39ttdixO1rLwxIH5/H19rLTchGlSetS2+qmOuRQajcW4X0j6D63P+u3&#10;595KbDeNQGC824A55/3v2xPu1Xrq/n1QW9PLqUIl0Hi/P0sP8P6D3wnwgc8Kv0ZjwSfST+B9Tx7v&#10;BvAFav142wJrTrE0fIstrH8WBP8At/eWlwigglb2seUIv/t/bNxu5IIV6/n1ZbZVNT1yWMtfgi3+&#10;I/4p7UEFHHEB6Vt9LWt/vrH2TS3kspqTjpQECjA656UAtY3+hva3+PuHk1HicC3AUf7C+r2dbHcM&#10;k8ZY4J/wdJrpSUqB0nsvRrKjALq9LHm3HBN/YL5OimetuoZk1EcDj6kgsfwefc6bdvcaWaRls6T0&#10;FZYGM1ekamIjE+vQAb3/AErz/S/+t7UFLiGkp9JS9lA/PJPH9f6+wXuO9J4vxUFT0YQ2xKD16VND&#10;SCO2lAx4PpAsnBuG/N/x7esRgBHNqYKABzcEEci3sK7tvAkiopz0aQW2g6m4dKWIj0kCwC/T/WPP&#10;tfmL9lk0gXX8fiwA9gnxCZlYsStf8HS8rRdPUlbEsSPz/r/W/sKs9gpJ6m+jUt7/AEP0LcD/AHn3&#10;IO0bukcRAanRZcWxdqgdvXO+gEj/AH1+P969o/cG3m/hzhYLnxnkA8EX5/1/Yy2DfEF4reIahuiq&#10;9saw/DnqBPYuvH1sf9uT/gPZZtwYerpqiUhHK3JN0Zfx9Ln3kfsG/QzRQd+aU6Ad/YyKzgDqZGsE&#10;kegqNQA1fS9v9iPz7TEFFUT3CxMCCRf1H8c35tyPY6l3iGMAfUgEj16JY7KSTVXy6gy00EJJCg3J&#10;Nzb6k2+v+N/bktDUxxGMqwBtyR6QOOP9v7c2/cLeW5SSqsAenzbPElQM16Yso0bREKAGsbW+v+3/&#10;ABz7gMpQtfkkf4/19zLy/uMaeCoNBUdEVxET0EGeojUPK4BK8k8fS4+vvgkhjuTb83/17e8guW71&#10;Z4KA1x0QzxMHGeB6A7ceMDTBbcax+Bz+T7U23p2mqArcqQxtzwRb+vuKfdW7FpC7Rnu1Af4ehZsy&#10;sdII/wBWOs2IwEXpYpfUL/pH+HtW5jHRPFqUIWCg8D6Cx/4r7hjlLme7jv0Vpzo1+p6Oby1jdWIG&#10;On+sx0dPTS6UAspIJAAv/sP9b2jKamMU4BFjfUfra2q17e8pn30TbFJ+qSTGfP1HQXFnpmrp/F0D&#10;uVplqKogxgkS835tyD+fZh9oyCOijvwBq/3pf+K+8Cee9V1zHKqmrEj+VR/k6k7bBotY/XpcRQJS&#10;YMsF03imPH/NuJWB/wALnj3mr5PNKdP/ABJ4tb3K/JdnHYbfDJOK9o/l0V3shdyo49Ez3tWz12Un&#10;hgY8AKFBuLEC5t+ef979tMoK/wCJ4/r/ALD3MG1bnFLC/hGmk06JpIDnxBToDs1tyZJ0lqVOphxd&#10;R9Dzfn6m3v0dG8tiv1I/ofZLuPMMVncsjv8Aipx6p9CzUK8OlPjsOKjHKixqdMZN9IPIH9feR6aS&#10;MWYX/P54/wB8PYx5W5kt5pF0yYOOPzHSK5smjBanQK9g7dmp4dTR2DRyG+m1iEPp/wBj7jEkD/b+&#10;5/2ncIwinV2kdB64hL4pnoqdbiyZ2JjGoyW+n+w/1/p74U82iZSfpqA/P0t7jX3Fu3lhm8NiHIx+&#10;3pfYR6dIYdGE6w20khSWaBSAvF0Ug+i9+falWVXWPSfVY2A+h5HHuMOXrlraOY3Bqq+Z6NpYdbqQ&#10;vb1A7Q2q9TVKIIRcKymyC2gkfgfTkD2Jm1IQdFwCDYMbfjlj/vJ94u++G/M8kuiU0BYDPqo6FWy2&#10;i0Wq5/2ejLfGDYXiqqN5qdf89AzEoDcWJ5/w49iTJEHhIt9bWtx+m4U2/wAPeFMm5Ti78QyHSHJP&#10;Qza0UwBSOPVs+M21Sfw2OIRxRn7dQCUFyebIOLWb8+w9zlJ45HkKj9IvxYfW1/8AY+8nvaTmuSOe&#10;2QzEEMBx+Veog562OOa2uCYge306IT8puqo83hckiUasz0shXTGhtIXAAFufxx7Z6Suiicx6hdbq&#10;Pr/Uj/be+k/IW5/vSGyZnrqUH149YAe4NpHtsl2QtO4/4OtcPszpPMY/d1XGtDJp+/ksfH6R62BH&#10;/BfTz7hZGo8uq1jcN/Xi/wDyP3kfsseiNABQCnUO7fu+jcU/UIAPr0Lu0OrZ8fgkqpqYK6wo7HxL&#10;6dCsf9f88+0lPqhnjnB0lWBIFx+n6f48+wj7rcuR77sVwoj1FkI4V8uPWXftdvZVYWMmMefSu2Jm&#10;5Nt7npnSQxD7iG6g6Rwy3HH+t7GDHZJarFN676lAIPIHpANvz74w85ckXNjzWUaGn6jeXzPWbO27&#10;kk1gV1V1LX+XDq8/rXtujqtjwxNU/uGkjF/uEvYINXoPqJUf7f2WjfiE5KZwOLkf7Yj6f7f3mv7Q&#10;WHgbNCrLRv8AYp/k6iPm19V0fTP+Tpvx+6osrkKgiUurSSLYuGBHNj7h7eYlAFP+pB/1x/yL3N9h&#10;EUmQycM/4D1Ft9Cy+Ix4Z6K98ifAaZ3X/UzngDgmRL/737dskCWFjY3b/evc6cqx6oFrjUOoe5gk&#10;EauW4VPRfOrjTmX1ANoW4J083e3/ABPtp0SCxJPHP59jq4X9LHkOgfYXqpcqQPMdD5kIqKajkR1i&#10;AKN+oKOQv14HtQY5gwUE88f7wPcI85X8lsZdFa5wPt6yK5TdJkCnI/2Oik7u27HLkZBGAsZ/taRp&#10;IEhI5H4Nh7UyzrDGCp/HP1Bvx7i/bdyuLq7IYsFPkftPQ/nRI4waYp0CO6utqetIleOJhqL6SoNy&#10;Tc2v+ePfUUzSv+r6/T6+xlPSOJXYYpXogkiad6KO3oOajAU+GR4Y6dEKLYWUKeR9ePp7VONpncrw&#10;D/t/9b2Ad+3xIoZfCkKgDo+2faAJNbL9nQL5+ieoycUOnWGdCAeeCeR/r29r40DRUwuLci3H14H/&#10;ABPvGaTffrd5UF6mp/y9StDapFbJ2itOjTYjb9PhtmvVLAqP4UOoKq3LCMc8f4+0sygz2ZR+qw/x&#10;5/P+w9y1cJJFs/iIx/s+ilFDXJrlR0Ce2srFWbsWB2BH3sQ50sT+64PBBH9n3yrqEeFpBp5Vjb6H&#10;gX9xltW6SvvEaM5w6j+fRtPCBDqAxTo+0sVJR7TaoHiBkpZTosoPETccXN7j2gKmI6zf6cH6f1+o&#10;95mcp2zy7dCVFWYH/CegHeS6Hkoe+v8ALolea3BHJlKtEc3DILauBaNR9b/4e8DiykA8H8f7A/8A&#10;FPYhvImijZdFJB0kMwaMxOe49QsLPFVZWnU/Vj9eDb1Kf6f19p95Ssx/wH+9N7MtoWQDPRVf1oKc&#10;T0aGXHRVGFAIuPFZeB9PH/vXHue0xKk/nTfn/Xt7Eck9I0UniadJ7PK+FXh0DkOASKqeQx8eQkG1&#10;rc2P0tc8+4c6h0P5Jv8A7ax9m2zzMl1rpg5p+zp7cVURMQoqOlvt+oOPycThirMwJsQLcj6W5N7e&#10;2c02lWIA+hJ/259n27Ouitew9EDER6j5U6G2m3G1RWUsDSFg7qP1fW76fyP6ewh3JO4qSoNrykfU&#10;/wBfetpIDii4PUbb9KWdwPnTq13ofFUx25BUyRiyU6XJVfUQn9SPqfcmhx0lVSsSuoaP98fYtuAJ&#10;YCg4noP2QMepnNT1j3nvakwWYWGOQhvIQAukHhxxwPx7YarDpTyltAv/AIj/AABv/Xj3ra5zYSUd&#10;qdVvIxMeGOhU2z2E2UoIo1ma7RgsNZv6WYAEcDke1Vgz40BHHH0/px7U71uct7G4jemOjPbrdIV1&#10;MOi9dyFshUaW9QeVODzf1H/ifab3e8sqsFvZfTwT/S/9fZJs09zFIA7Hj1vc4kc9oqSOhh+O0FJj&#10;4x5IkDF1k/FxqGk2/rwPYYQwsrXYck/Q/X6+x7c7hIbZNBJanQbSwTxCSPPo6dfl43p0SFyAFYAh&#10;ufp9P6AX9qKKWSOA6ePSbWJ/HP8AxPsx5VvZzdxvKGA+fy61ewIICAKdB2sEVZlomlJcLMjMGAtc&#10;mw+v9be0lNSvWVep/ULrf8/4/wC29yDzJzdFZWQiElH0nz6IbXbPHlV+PQ8NuiDD4cQo4jsrEBSF&#10;5At+Ofx7EShpVpqQ+kDgcW/wt/vPuNuW9y/eu5g66kH/AA9C6a1+jtidNDpPRSsrnJs7umnQSM48&#10;pJuxPGsn8n+ntLaDPk+FFhJ9LX/tgc+5o3XeF2jaXlU6aR/Z5dBy2t2ur4DiK9GCqclFhNmuS5Vj&#10;RspPC2/ZYk3/AMCPYuU1OkNCisAPTb6f4e8f7HmR973+dWZiinjXGOHUhSWaWu3xgDuAPVcWXz1V&#10;lt6VEyzO8azfTUT/ALs4/Nhb2jslCihm0j88/Q/Q+5gk3a3tEVFOa0/nToDzQs0hYZBHRstq5ltF&#10;NEJWuqISL2544P8Ar+woy1YsUzrf6D8/8a9mUNyk0Dljk8OmVGljqPRr9t0DVVDE4Fwyo1xY2uD/&#10;AMU9oPLZVwG0FxZT9Cf6+y76bxZKfb03cHtPQs7dwMalGePULr9VF/oR+f8AX9hHnc9UxyABm/Uf&#10;rc/7z9fYV5gtZrdddMHosRDrJHQ44bDUviW8KX0/lR9P98PcvE1s1VGC5YCxNzf8H8e3OVb2QyKr&#10;HIqOk97jT9vXGto4qeSyIF+nIFv8f6e8OYqWSNrn6qPyR9T7vzc4a3kpx0/5eluzSDVT59d0dOGk&#10;QkX5JBNiRdT9PaANWZLgngX/AK/1PuBJZgZJYga0JHQyDVCkenSmWAJp4H0BN7c/7Ae2yCpEVavq&#10;4L2/25HsJT3RtL7xCxBqOlZVZYCKVPUp4vJCyAfVD/t9JP8AvQ9mW2XVRyU6cj/fC3uZOVd7BEX6&#10;hI6B+52ZqaDove+4ZYZmOk8yc/i3P49iHIt+LAcAA2/2PsWczSCa2Zx8uia2QrIQRmvQYGWwJvyC&#10;R+P8P6/6/sUdmwOPHb6WUH/WJt7xZ5wZj42fI9SxylGfFtyB5jooPfOWp4oKoOQT4Jb30m91/wAf&#10;p7MxtZ5IZA2ogqYyLf7Sw943c32ke4bfJbyqCCrL+3z6yc5fcxeG1aUp1Uj2VkftcnFWUbGMxv5t&#10;SkLbSyN9VsObezR7cyKz0kSMQXQP+fqCAQD/AIKSSPfKb325HktdxvplgooYHh55/wAlOp95dvA6&#10;RBmqOrE/h526tXR0eOqKpmkjQgo0pPEskQNwf6H2pkLeUH/VIeDfg6lF/wDWb8f4e8LNwgMTOhwV&#10;b9uD0PY2BQHj1bTi6hKmKOVfVrUm/wDQ3X/b2v7k+ynrZ6eSbm9rf4e+iwH1Pv3XuuveFnJuOBf/&#10;AGJt/wAj97VtJXu4Ef5+tHIPWbQtjx+OPaM3RTNLSvYg2A/4N9P6D+nsactXotrhG1cMfb0T38eq&#10;I48um+ppvKjRkcltR+l1sBaw+n09l1qo5v4iV0ki4Q2BP0J/2HPvI2w3NBYhRJ+GvQHlhb6ioGOk&#10;1U4lWJIXleL2Bvz7XtDhhJRO7xhvRzqW5vpNx/sOPYPveZGW8CxzHj6/Po6gsy0RLDy6xJiSsbFk&#10;/B50i/54/wBsPZed94yGnqn0oBaT6W+l0Vv9e/PvK/2m3ueeGH9Y0K+v9KnQQ320RdVFH+odIXP0&#10;ugOoX8WAIH1K/wC8fX2gsfOsDgKbAH/W/wB695FTzteIlWqadBu1OgstMg9BRksSSkrvGOTz/h9f&#10;6n+ntRPk/KUBYccD3MPtty7IIWm08T/k6Zv51L6a56Kl2VTWqGUCw06bAC3DMPpbj2osfXApoJv6&#10;V5vb6H/jXsePt6xbgjOwBDH7ePSBnOkZ7fToqe7cJJLAzRixHlJso54J594co6mFm45J/r/T3NvL&#10;O3vdW8eOxVr0HL2UCUn7f8Nf8vQc7PgqqfMLEqu4D2Nh9PVx/rX9hzIR53/I/wB69nO5wLbW0jBA&#10;TTpi3k8RhUdHLxQkNBAjEoxAHH1H09wHq0jnQE8XAPP1sR/t7e8Ovcqa5mLqrGlehhZqjAA+nRo+&#10;tsKrUplkQMRGRyB9GUAH2pUcGkEqgW0E35/px/j7IPb7c5re4MTSEZ9ft6LN0s/EJouc9JbsXDQv&#10;kgjRAAub2RTe5T+vvBiahpKsAi41kgC5+p/3rn2LOcHF3CHV8kZJ+XTW1o0ACkVoek/JjocXjElj&#10;XTeNT9APoLg/7H2vcpSFqIOEtx/TnkHn6e0/txuK7feCs1TWlf59McxxePb4GSa9FxzWRlnzZcmy&#10;eQBbH83H4/P09gLuOJo5X4t9ABz/AFHvNKx5orbIvi+QHH5A/wCXqJprBllLEcejU9bTiehiT6vw&#10;eeTwpI/x59sFFQRztdglza9/wRfk/wCxHsU7TuwuCvfWpHSG40ojKTnh0vs1mp8fH6BMoC8aTYEX&#10;UfX+nPtRJRR09igW/wDgOP8AkfuRrd28Jc4PQfdQsh1Hj0H8mdnyIdXLkcrpdj/T/H8exB2yWZoy&#10;DwGN/r/X2QbnJKrjPb04xUCoHn0VfukwQUdUSvqLIT9Pyj8fj2YfBSlYVW/0Ckf6+gD/AHj3HPMF&#10;zpidG4Ekj9vQm2xB2qOPVB/yLxf3eVlkjX0gKLgD6SSM9/ao8nH/ACBf8/6r6+4o+rz8f+j/AOTo&#10;VeAfU/B0UP8Ahb/pu3+c+3+h+lvJ7//Ts2W6oCRYgC1/fE090jU6zWVdbEA9boRBVFv+Ab/73/xH&#10;vwYce7FhSnRkiFVAPWJgx44tf/H3z90rmnW+sZFjb373vr3XXv3v3Xuve/e/de6978CL2P8AxH/E&#10;+9rmvTcmrt0n16978fr70eJ6uvwivGnXvfYNveutn4WHmeve5MbWFz/vrf7b3YAk0HSXSSSB5dY5&#10;Px/sf+I95NY/x/1/x78QQadaoa06x++wb+9deIp17337917r3vjYj6W5Nze/vVPn17r3vu1vp/r+&#10;9Ede6978Rcg/0v8A7z72a+XXuve+/fiK9e6976v6rf4X/wB59+Ap17r3vv3vr3WEqRybe+7m1vx/&#10;xv8A4r7917rj78Ra3+Iv7917r3vtmubjj3rr3XvfgxF/8f8AfH36nWwaEHr3vvUNNuffutHieve+&#10;0Yggf7Y/8R70R17riwuLD+vvPcXvYk8EAW/wv9T79qNNHW9RpTy64FCOeP8Aff7D32QH/wACPqPo&#10;R/gfr78rFDXy62rFeHXD3g0H/D/ef+Ke3w6np7UOve+vwAbi3IP9Pzf36iHNc9br6Edesv1/P+sP&#10;97v77DHkai1xa5/HvZFAT16i0z173zAsB/ha3+v7o4wD14DA64OLjj+v/FffIsTfV7b9Ot06xe+P&#10;vfW+ve+7NwQDzf36o4FgD16nXeljyFYj+oHHvlZ2IFrj63/wB5v79+fWj2jPXXv2tlJ9+0jFeq0D&#10;de98vKfqABze9/8AjXupRSa9V8IVr5ddg8Ef1t/vHvwke9zyL/76/wBPfgqD7erCIUp176EGxtcf&#10;737jvBFI2p1DH8XANr/X8j2oS5ljFE4dVa3rTh1w0KSSwv8AS3F/9f8AI98lVI1NlVQo/Bt9P6D6&#10;W968RpHGr4ievGMIta8OvFUAJF7gccf0/wBifYOdg17eCZEksTdLcWvb6n82PuaPb3bwbpWZe3j/&#10;ADHQa3WWimnA9M1bK1rn+qjj/YD/AIn2VlaVqnLDWLjyr+f9f3l5FcfSbToQ5016j9ofEucjpkrJ&#10;P2Ht/Q/X/Yexyo8fBDiAdAvo59XP6bav6e4w/eNzPu4IOC3Hy/Po5NsqW59dPQXZnnyFv6sSOb8s&#10;P+JPsuu4iBkZACeJHsDb6a2sBYn30f8AZpDLs0DPx8Nf+OjqGOZgouowP4j/AIeg0r7Wmtf6n6/6&#10;x/p7UeBiMsKgf0JH9fr+ePZb7hX37vvHVm+E+X2Af5OjPY4zJAADjh0FtdCJ6toz9D/xJt7VkMTR&#10;3Fvqfr/sPcXtusd0tS2QPl0KVt/DBVemqvxoj9KqCpU308/T+twPyPeKU3Zb/RTyPzb/AA9jrYLh&#10;FtiVfu09FlwNLVI8ug8ytA8bq4Q6VYsb3ub3H+x+ntT4ekjljZiuo6vyfcNc97jLDfOgbtJPR1tU&#10;StEPl0stsRa4EstrFTY/X/bXIv7z1kK6tCi1/wAC/F7e48TcniTxQw8wP2HozaNSwC+vQvYegWcL&#10;dSG/Fx+R9Qbc39r/AG3jUEXI/s3PJ54BsP6m3uF+bN9eSVkJ7jjy9T0cWVsaaul9jsZ4rNpsoPNw&#10;1yeL/i3tRyAwsAg9IIJN/p/r+4/Yhzqc56NwDXh0vKVYzD4yDc3t9LX/AB+QfcoRmVQ7q17D+n6f&#10;9v7TfXJC5jSQVPW3i1U64tjgWJZSefTYH82te/H195VhjI/I/HJ/5H7v9U7xDPHPTYhCnPTc1GkN&#10;SGtzGwLWv9LA8X5/PtS4qlVHVlJBF+Qf9b3F/MFwwPd5mn7ej6zVadC5gfGyBRe5+n0t+oD6g/8A&#10;Ee1LURyLEbOSSv4t+Sf6/wCA9g60uA0gqaUyPzz0vkoR28OlPPT+kXANgb/U3v8AS1/r7RdVBM7s&#10;FDOvNj/sefY5tLtUjUhxXonljbWaDpheiWxRlJBLE2/xP+JuPc/H0zpa445+t78kf4e0u4X6yISW&#10;7j05DC4YA9Y4ceFkXStkWxN+PoRwPqPb5UwLJEFP1Aa3+vY/73f2G4J5I5NY+En+XRg6F0p5dPgS&#10;NhoJIsBYG/1t/UXH1PtFtt4NOXZR9Sfq1/z/ALTb2KBzC0cAQN/g6KWsKyEilOulo0Y3IuBx9f8A&#10;itvauxuJWBR6SOAPrx+PYV3DdmmJofPoyhgEK/PqUtME/FufryOP+K+1EqBOB/vvz7IHkeQjX0/1&#10;nsBwPp76MSE6iLn/ABNgP99b3rW/w40deGAR173zFuB9OPdTjq2k0B6979ZSCSfx/sfftPcPTr2g&#10;1FevXIP0P1/wt/vd/fSsbkC/AHP1BBvb/evd3RAvHj07oUAZ661Fma4t9Lf4/X6e+WpVsSfr/vfu&#10;gUkY4dNFGJNOHXf0/wB79wKuETITbUOBa/8AUe19jcNE+DTPTbx6lI8+sM8QkTnng3A+tvyLf4j2&#10;nTiEaXWQLA8A6W0/10gNfn2JhvEiQ6A2ei9rSrgnps+zBfjhfot73H/G/b7S0KIo/HpH+H4sOLce&#10;yG73J3PHJ6XRxqgFep8FMFViRazf4j/bD/H25LGqcAEn+vH5/wBf2UtK8hq7CnT4A8uHUsAcAf4D&#10;n+vvKALH6829p2erGvHrXmR1lVSt7/m3uPJTIx1H/e/6/wCw/wAfb0c7oNKGg60evP8ApP8AsP8A&#10;ex7aMjjIaiKzKGFiLEkf7EAA39ne2bnJbyjOem5Y9aEefUKePWtwORf+v9PYR7g2bDV+S0d734Ny&#10;fp/T6j3Kuzc1S24RjJ/g6Dt3t6ykkjJ6gxGRXBK25H49pCj67ROfEl/wNLX5H54txf2KJee5HNPF&#10;/wAH+fovj2cIaleuVXLqsNQufqtjf+v9PqLe2fObOakjZhFwgW+nUPqSOBa3sbcuc3iZ11v3fl6f&#10;b0XXlkFU9uOklUli7BR+T+P8Sf8AH2CGQoJEqWULYAkHk/1/HHvIPZeYU8CFi/Aj06B89jVyeor4&#10;1GhZ2FmCOeR/tH+88+2qopygsPrYj/ePx7yP5K3hmsy7tjoPX0GhwKVz0AW44AK7SRxrDXH9D9P6&#10;c3PtTbYp2jcSkaQA3q5t+OPpf3GPudvC3tz9OHr3AU8/PP2dCXaINEYkp3V/zdOuNpVWJGH6rf4/&#10;Sym3+39qWunlJZR+QOfx9Df2BdhtEYo5Pd0YT1IIYY6iZXhWW49Zt+fpZuP639o7zlawKb3JA/H1&#10;1f19zv8AWBNjlVXAHhkf8Zp0RiGs4oPPpFHAmqm8hW5L6h+r82P1AP4HsZ8LkViolu1iFuAbXU2H&#10;qH9T7xh3K1+s34zHNX/1evQygJWFPkOp+doDT4V4bcvFIABc2MaamvcfSx4/x9qOgH3cuockkm1/&#10;wP6/7E+xRvG6/u7bxGh4L0zBAJnMhGadFZg2o9Xmaiaa7AyKRqDAcL+rhf8AYe81dQsJFQDm9/qf&#10;944/x9m3KHMSpaS3LvQ0p5cP29N3tpqcAcOkLvnAO9ZHSxREqWDWsx9QsB+Ppx7U+PwxanDMh4UE&#10;8n/inuMOaOdx+9CiTD4z6evRlb2JES46ETaGwZP4UsksDG0K8jX+Vv8A2gOfbRlKdYQ304BPB/pf&#10;+o+vuTvbjebi7urYrx1j/COiTdIlSMkcf9joDO5tuQ0FNUyaNCutTIpa9wDHcA8/X0+0TUtYtp/x&#10;v9P6e82dihuZbaLtzQ/4T0AbiVFapPn0RB1pTkTr5BHIuvqAIBH6r+2xdZkHJH+tyPYc5nsZWDB4&#10;8U6etZUJ49GF2VksXR0yg+JCVsoZh/qQL21H8+1BRSsGVTf6AD/XuPr7i6/gntICY6ihrjjTPRza&#10;yAkKWHHp2rhQ5WqUyaJPVwCw0g3AB4Y/jj2M216lVVBe3AX8c2uT+f6e8I/dqK6k+oLgk6mz+Xn0&#10;Pto0V1VzTo3/AERR4yknh8YiVtcRY3c2upiWx06bhvr7E2GoVogODq55NgPr9T/jf3ibNZTNdGQE&#10;jJ4A9CoOumuro/gydJFRqNUZU2YF2AsCqgDhjzx7TmegWaGTSULaRYKLG/1+t/xb3JvJE8+3XcDu&#10;pCq1f5dBLmK3iubeZRlitOgP7E/huVpqmENHKZYgmjUNIIcMeQ1wOP6ewEr6qejrHFioMjjmw+pP&#10;1/2/vpv7IcyxyiwiklGoAenpTrnj72bLLB9VJHF2ip8/s/w/y6rl7G6WwuSyVRWNRxWednDOHLEs&#10;FsdYJ/2/4t7eaSRqtAfr6V/3km9/9e3vObb7iI2kLK1WI6wys5JI90CkZDn/AA9F47NweM2zt2SO&#10;nVIikJKgMSTpilAvqIsR/wAT76raSyG45/33P0+ns3mSHcNveBj3kH7M9ZV+3+4NFFA/oB/k6rbq&#10;Nw2zkrpICwe1rDg6h9bN+PfPDZN6YSQE2BFuLWsRb8294H+7vt5Cdzkv44u4v8/X7OsyeWt8L2oj&#10;1jNKdHe6n7HrFo1oHnZY9HACJoN1Gq7agef9b2H27VE9Q8g5vz/tiP8AXHs45GsmtdvSBlI00/y9&#10;FW/3KyTAlqtnh+XRruvdyPUVBJlQkubDj8ByePbThGWMWB5uLf7cn/evcsWMKMylvhHHoCbgwMbi&#10;vl0jO+fu6ulUxpqDRzE8H6akP4vzY+82XySQOoa36j9SATce5i5apGit5UP+HqDeZg51hfXpi6O2&#10;DVZOEzaGGtNIUauDcsDbT9OPfOjmjqYdS2BIv9f8PY4nYmFkPErXqOLaZor9anNf8vS/3zga7CMR&#10;Ij6QAp1Kf9fj/X9z6Oyn/C/+x+n+v/X3AvN8Znkcf6st1khybeExIAfIf8d6LznP1EtwfVe9xc67&#10;3/1rn26eRpbD8LxY/Xj+n+HsK7RsqrMzovHJ6kOe6LxhQRWnQZ7gyMVPAWd+RqA0/wCpH4NyOb+1&#10;HhqQ1E8akf1P1PP+8eyb3E3Ntn2+SOI91Kfs/wCL6ONis0mZWYZ6BWl8WZysq6gwOsm54AAHPBP0&#10;v7FWjx6QBGVSLD8n6/X3jbJvdzuSSiZq16kWC2jtwCOPQY71o6DHZaNlOmzoWJI/pGvHqJ/UD7ea&#10;yoAgVL2IA+tvx/rH2FNo2dzubzaagk8K/wCbo1nnC24Felrmt6QttMUazA6Yo7CyfS6j/Vf4e0Lq&#10;JlLf7X/xPuer9EXalgJ4oR/KvQbjm/VB8gegA2VJbcaVbOtxWrLqvxYNe30+o9ya2UrAwHquh4/I&#10;/wBb3HvLmxi43dZAhUagftr69Lru/Hhaanh0aTdnZCw7eNFHUrcoy2tH/qOf7V7+0NUgl2vySSf+&#10;I95q8pWkFtZLHShRKD7OP+EnoDzyhp3boqMeRWrrJZw2syOSbW+t/wDgw9t9ToWNtRt9PqfZhfsj&#10;NEp4jHSeRwratXS32dHWV+dpUp4ixMhVr2FuVN78iwtb+vtHzTL5jpN+P8D+fZ3s1pGxU17uie5m&#10;MrnPR4cbiKtMUivFyVUHg8HTbk2sfeZaj6C5/wB4/r7MNxtWhNAOA6pC5RqjpPSbdlaR2MR5b/G3&#10;+8A+3GJBIvH5uOeP96v71tj+EV6UXExkix6/5+gtz1YcXXpGzDUCn6Rf6i/9rT+fbfVERK3+t7M9&#10;2udYhRCM8eg5dylIiT6HoU9ixy5Kto6lgCqOptY34ckfi3+8+wnylB9xWFyL3cn6n8t/gD7NNnio&#10;uo8Oo43BhLM9QaV6tl693iMLtOOFXsTTLxZOLpxe7Dnn2q8ZRCOmVQp4W3+B/p9f9b2PbKNfDIpX&#10;Hl0mkCpCUXzHRd97bq+/3C88sy+mo12IAvyRYWNr/wCxt7SO4ITG7cf2yP8AH9Psvu7fXMFUZ4/s&#10;61EQFqfIdGT6dyKVcFw10Cafx/alP0sfoCfbbj6gwpzcWuPx+R78lmwpWmnqkl2E+GtOlxuzbq5W&#10;qAChrkX5YW/PPF+f9j7i18yVdwxN+P6fj/WP9fb0FqI5lOOkbTtLx+HpTbUw9Tt6BWUtoLMwUi4v&#10;wLG4F/px7SdTTwo4/NzcC9h9eb/6/se2Fgs8SKRxHSCS7MLHSc9DzhamqqqR9YPKpYqp4upta9uR&#10;x/sfeRoYzHoUAH/XuDcezYWCWMbP0ke7edgpII6yRmopalpn1kDTYsoFv9b8c+8dHjrzB7cXB+p/&#10;H19xPzVPc3lx4ca1Bx0Kdqijjj1Hpp3Pu0x0jRtJYhTcaVN7kiw9V/x7fsk6U1Iy6gCRcc/i3uQf&#10;b/l2a3C3EiUA+3j+zor32/UqUU+VOkT13jajMZwVTRloxKTchh9GBHGk/wCx9p/AxJU1nkN7B7/W&#10;3IY/049nfPkzGxltx8JUj9lOmOXwBcLJXzH+XoTe5MjNi9uvSobf5I6Bbc3CIObm4sT7EOolsiIG&#10;H5/P9R+P9h7hjYLMbdJLekfqH/B5cehpuM4mAiBqMdEv29jpZqifIyL6mLOTYjkvdieLAf4e09k6&#10;Y/bM34Fz+f8AUn/D2pTmZrnc4oNde75evRHPZrFHrCnJ6G3ZuaDZSGnLX08WsOPUB/X2Xbcc/jrH&#10;F7A8H/b8f7D3kTsNuZrBW8z/AJOg5cGjkV7R1ZZsKiabDU8lg1kj+l/6Ej6D6+0bWFXQC/FmJsf6&#10;/wBL/wCv7ONtgAu3qMdE9xP3gdCxi4mha2ltWrg2/FiPr9fp7DzN45H9VudX9eeP94905o2iNrcG&#10;meqA6zx6EXF1ZRdNith9SP8Ajf8AX3JwcYjQJYgAt/trX4/2HuMtqAtbxlp5npFdrUmh6x5J/IQ5&#10;+t/9b8X9xdw2WNxzYqOP9Y3925lFbYr+IZ61t9VkU9ScV69Nv95/2H+v/X2FRlIlax4t/wASfcB3&#10;ClLqWvEsf8PQyDVjSvGnSwCEhP8ABVB/417YaupMdWrX41i30/qPYR5giKyiemaU/Z0b2UmpaefU&#10;qKMFCP6j88/19j117mRoRS/IVh9Vtyb/ANf6D2p5d3x7YotcV+XVdxsxKpJHQTdgYnzwmQKCb2H6&#10;vqB+eLcAex9gq0lKAE+q39P6X/r7meTdlurEKZAdIHQWNqyyEU6LfW0skNPOGWwVf8ePWf6j2YTY&#10;dGrxwn82Q/U/2uR9Pr7x45vlLNPTzJ/z/wCUdShytCRJDT1HVZnye3LJRvMC+gH7tP0j6tIAD/Xj&#10;/evY/YmBYlv/AKw+v5ufePG9+ItxqI7eHWRmyLqQL9nVX+5txR5VHiV7u0rpayi+r034Y8X9izti&#10;vMEiKT+nUBa304/r7xR96+X7bcbG5dBVsE/kGOKfZ1J+xTtHIqeXQufGnclftzclAoukLyTR8rcl&#10;BJChIJAHLn+v09i3FMrIrKFutlvf9LH/AIm3vlbzhtn0l7Kunia/lnqWrOUPHXy62L+tMz/FMLRy&#10;M19MEK/i5YRo3FifxJ7ygn+t7/n+v59gAgVPp0up0Lfv17+/de6979791vr3tryMCzxsDYgix/31&#10;va+ynMLofn0nmRWXPn1y06luB6hf+v8AT/D/AA9hXVYGM12sJa7jm7f488j3JVrv0q2ipq6D8tkP&#10;GqB1FanVr3HN+bi1/wDefatFMtPjmRQeYyP9tz/hxYeyJL03N6hY/i/y9GKRBYWWnl1GkhsGFvwe&#10;ebH8eys9g0Ly1UzBeC1/qfpc/wBAfx7y99r95SzhRfEpw/kc9A7eLRpMKPPpCZWhErX0kkso4Bt9&#10;AObc29gw1I0GprcXP0v/AI/1AHvKXYt4S9eFNdcg+XQNntGiDMBnoP8AOUOiCYKPUI2P555/H+x9&#10;90zM0g+vpI/pb3mZyXfQW22RuzUJUDy+316DEzOXII8+iX9gY9zPJ6eSjE8Hg6j/ALa/tV0rtGnJ&#10;t6Db/ef8PZbd7oJN1VUao1/5entDCIfZ0EWRwSVGPlZ1Fwn9SORHYfj68e2zMZB40YX/AB+P9b8+&#10;8leSp4zt0bls6OgXuSlpiAPXpJ7P2bTPl/KU9Qf8a+OT9ePrx7SME/lZmY/Uf7bj8/j2h5p3BVjd&#10;ATTq23xliPTof3xApjBGq30nm1yDf6W/PtinkZ61VBt6wOT/AI/6x94pc6umieQHOn+YNehpbUDR&#10;ihpjo0WxqRoMUzWsfF+b/wCpFvx/T2MGDxbVOOW7E3iX/Y3B+nHuDTzB+67p/CegJ+XHz/w9HgsV&#10;uFFR9nQc7zD1OYFwfRLYEg/1UH6fjj3lx2CaHI6rMQHB5vb02vzb8+1d7z4ZrOhZdQBFRSuf9Wek&#10;/wC6BG50jptymPabGqhHDKQCb/UA25Ck39iRlMcUxqHSf0gnkn+p9lXJnN7yb0iGQU/L16RbpYHw&#10;aaei7Z/bX2ryztEQRKrfQ8i5IIH0P09l03VSWLDSb/Tj/g1z/vfvNTZN28S3tz4grpHUc3tiFDGn&#10;Qt9WVQjVFa4AduRb66WHPP8AgPaXxlK4kHH5IH+2Yc/7D3MvKlyrmOpzUdR9uiFHZQO3PS83fk4B&#10;Ty3e1oiLcX40j+vtRVFP41Qn8jgAk8/n3P1oQbWgPFegrMjA0p59BXickJ5GVGuQpH4sBYnnk8+1&#10;9s+AOIj+dTH/AHn2Vbio1qR/CR/Lq6/CBXPRUPkRlnpI6m/6Q8I+g/KN/Uj2N+PRo1Ucchfp/wAF&#10;4/H159w/zBqMPhgdpY/4ehbs506CDw/zdUvdqVy11XPqa5VCBxwLTE8m9x7UVz/1ht/vPuOPoJK8&#10;B/a1/KnQv8bHH8P+Xor+qPV+f+Ltp/P18Xv/1LMbm/HH+8++JyqF4nrN+ODw64qet0N21f1/N/fd&#10;72tx/r+3NC5JI6V1wOsBL3Nr2v8A0/417y3H5I/249sGtTjr3XEhjyQf9t78WAt+f9b34V8+vdeC&#10;k/4f69x746r/AJ/31vdyKjAz1vA6yaF/p/vJ/wCK+/K1vr9T9T7qceXWuI66KrY8fg/k++fF7/n3&#10;5SRXrRAPEdYvffvfXuve/e/de69775YAE8c3H9bn/b+3EYLnz6op0ljpOeuiAfr75htNgD/Sw/w/&#10;3v6e9Egkn59VOpicddaFPH0/xufedSf68f04/wBv7q1KD16bbC/0usRFjb35mOqwP+t9OePx711X&#10;rr37U30+pP8AT8f14t9ffuvde981vbn63/pb37r3XvfL37r3Xvfvfuvde99cXv8Am1vfvn5de697&#10;7Av/AMb4/wB7964Z691wcXHH9f8Aivvkv9D9Pz/yP3759e6xe+N7/wC9e99e69797917r3v3v3Xu&#10;ve/e/de6977AubXt7917r3vOnp4+v+8WufdT6+fXuum+h/xBt/j/AK3vKCP6j/eP98fdcnj1oHj1&#10;hsR9QR75fX6D/bD3RpOIOD17SB1mSBm5AJH9Qpt/tx75ab6SLA/n6f70QfbAmdWNalerfn1nanjs&#10;FBVXH1u3Jv8AThj9bH+nvHKt7ECxAtwLf70Le1UU3EOcH16uhzQnrC8JuAgJtcE2Y8/7Y+8IViPr&#10;cf63/E+1HioO3zp06W0ivWHS1r6TpBtqsdN+eL/T8e8vjH9SP8OLf7cj6e2WkFCxHTYlJ4jPWJlB&#10;IsLm4vbk2/1veRIQWGoi35Gr6/7H2mkuaqdC0bq4kBrjqUlHezEgj/U83/1uLW9ySYkUDkD8Ack/&#10;1tckke0x1yEOTn16vUeo6kKBGNAX6j9HJJH0PBN/eEoA4kUHSR+b/jj6fQe1UcuNLGrdNuwNRXHU&#10;SWAliyowBIvw3AsLm5v74suq97AX/wBv/vXt1WrWg6aVgtfn1HdNFub3v+b2tb/Ae+cUMZ4YXP8A&#10;rkcf7Aj2xNLKrDSe37OnlcNQDB6kwRROhLi7cW9RB+p/AI/HvP4Y9OkLb+nJ+v8AX6+2RM4bWTXq&#10;9aZ6ymCPSVC24NuW4P4P1/r7j/bkhbEKdPqurG5uf6fSwHt1brLFlx5deWQNXNOsRpOFswB5v+f6&#10;W/PHuFWhooJW+pVDza30NuAf+J9mNmyzTw0FBXpieQaWA4dRpIioYXtbi5HB/wCRj2Wzeld5J5Eb&#10;9Ws6gbDkKbf63vJjkO08NY3XgRx/Z0C90mOginn0na1dXGkgccWP9frf6/QewkhKw1Yna1le/JAv&#10;/rf19ziZHntRCtQaU/LoNhwr1PDpjmhOh7tewOm3/GvqT7UFbuxEpTEltYFv9fkC3J08e1XLHKEk&#10;9+jsOwkca9eu9xVIioONPy6DzO0pPkc31eo/kfkXNvp7BPKVpmrC7WGp2J5v9XPB/N/fRX202lLP&#10;aAmCoQDH+lHUOb9Lruoy2Vqf8PQaVVKziW+oBi5F1IuLcEf1HPsTNmWmUAAfpe3+Fjx7hH3nmMNz&#10;O9fxj/B0JOV1Bjpwz0HVRSaa8ra5FufVc83+g49iBV0ehTZbHix55sebf7D3j7t+90moWqKn0xg9&#10;DqSH04dODYo1C3AKAfXUH9XP1F/8facemZpOARpAv/jyeOR7kPaeZ47ZfDJ7Wx5Y6Jbm0LsSB5dM&#10;mV2uZYr2twBqs9vrcD8j8+1xt+mYR6T9SPp+Qf8AW9xp7gb0k0vixcSM8Dnoz2yIomkjr22MJ45x&#10;GwuquP8AV20i9voeR7k1dDJ51bkjVzcW4/FuORqt7jtN0hktGQDuBPn0a+CQ9QKZ6F/G0n2ukn9J&#10;t6bG/NwP6H6n2KuBpVWlRnA/T/W3q0j/AFubfj3A/MV/I97RGpQ/L16EdtEwjB6EOlpkkiW49JN/&#10;yLfTjgj26SUQ1j9J4BXm/JOkG35Av/reyhtx/QY/i6UI2qgIo3UmjgfyqrMSvJta3PAvcAH8/wBf&#10;fb04jX08FRbg3DH83BJA9kgvmcmvD7B0pKEqSeFOlnFTKyW4vb0n8/8AEn20TTmNyBe1uRYfW5H+&#10;v9B7EtnIrwpUig6QSGjUJoOmCtxeqVmAJY/UgP8AXn8Xt9P8Paww0t0FxckW/H+HuOeZRqkLqaCv&#10;RvZk049LXB0xhAPJa3B5/wBUDx+Px7VrKGXSbWt/X6359x8H0sDQgDy+zoxODTpZ21AA/wBP9b/H&#10;/e/cI0SszMQP9a5H+2A9rxfuqqFOOq0B8usBpw5JJ/P9bf72R7ypTqn1A/2H/GvbM12zYyerEDrk&#10;KcWBLA88/gke5HAFrC3+sP8Ae/r7TM7Ek6j1oY4dZQqqLKoAIseLnkc8nn3xEaE/Qf6/v3iPSmrH&#10;XuvAAfT3nQj+lvx9f98PdPOp49b/AA5OeuL/AE/2P/EH3z9+qOtdYvr9Pfj791o9etf6c+/KBx/v&#10;vx78cjrZZqceu7H+h/23vvQpJFrj88n6H6/n3VmIAz06sjaePXNbkEH9Nj/rf48+8ot9Bbjj2yTm&#10;pOeqcST59ZALDj6e48oAYH/XJ/x4HH5+vt+NiFND0/Gxp14i/wBef+Nce/Lz9T+q3AVbf4A8cf4+&#10;9s1AMZ606ilQM9cCpButhxY35/3u/vn4l/AT/XAAP+3AuPevGb59MkeZ64lCbH08fT8fX/WHvmFt&#10;b/Af77n6n22zFq18+tY9Oslvpf6j/fH3ysP6D3QY4dbqeu/fv8PfqAmvWuve/e/de697xyC/5H0/&#10;PtyM0Py6910QD9fbbJSpI92VTa5uTyb/AOI5PsyS6dI6KxFOmmjDHhnrF4QSL2+v4uP8P8PfRo47&#10;GyqP9j9P+J92jvWDKWY9b0AjTQdY56fyIyi3FgpA5ADA/wBD+B7Q25qFZqaVUA16TyLm5BuLD6X/&#10;AMPcgcvboYZlck+H6dFF5ah1NOHSbaiAlZLgfViTe39LE3+vsumV27IJZpWSwXUSQGK/8lEe5/2L&#10;mpC0UQbuJHmPXoJXW3sutqeXz651NIRSS/ghGtwfqVNxb2F9dAVrPFwOTxx/vR595a8rcxRQbKW4&#10;mnQGvLelzQ8a9ARn8HJPVtIoYKAlvS5v6gfrax5/x9iLgcciUymyi6ngn6mw+l/r7iTmvfnvL+Ql&#10;8FsnHD7fLoT2EOmJKnrumo2giUEMbC2kK1zx9f6/j3MqMQWDG3IH+PFuP+J9+2nmURhaPQfl0/JD&#10;U8MdMmSoZSwYhiNVgNLXvZuf6+0hVYUioVgP9hY3ve+r6X9jZeZGltmjqNJFa1/KnGnTEdkNdT69&#10;S8bEsS/uaySPoY7Lfni+m/1/x9qalheOFUAN9NibX4v9PofZHazRtN4lQQGqM9GLAKgUdJ3ccqup&#10;i+oCNb+gDhlb6fkgexB23CVAdvqA35sbal/1v6ewtzbuAmeNE4gV/bwH5Z/y9KrSPSteg9pcWpMk&#10;jILEaBfUDoPJNxYkalHPtXU8AqqpOLD+h/oL8X9h2feRte1yorZ/z56VfTrLICRnpLnarZPLROy6&#10;hcixD8BTpFwB+QPYgLSrHRfQWEX0uRe3+8+4ObenvN3er8XwTTjXo38ERRD7OhzG21xuEX0gFaYX&#10;A1g8LwfqD7CDclQVkKre5/1vob/4f1954ew2xtfXNmWFQNJPHia+nUcczXAhVQfioa9Vn/JnOxY6&#10;jqlLBWSOpW7MLhQqAL6ja9mP+PtOCl8ia2/1J/w5t/hbn30o2PY1tLGNyoBoPX8+PUP3N4JpioPd&#10;XqobM79IzcsUTPbzFFsy6RdgovY8Ae8C0yhvoLcfn6f7H2EuY7W3lkEfaXrSlcHpRbzyJ3EmnQg4&#10;3d9fDSRyq9jYt+oE2+hPqBsB7mRRaWFvxb6c/kewVd8m/WRyaEpUfPpdHu/hMKjqQvb9Vjmu12YX&#10;51JYfQni4FvasxuVNEF1AnTz9FHN/wDWF+D7x8579jbjctbwp3MTju9P5V6Fe2c0RxkDUK/l0M3W&#10;Py0iwtcsU8sifuRLYkaLCS5sRIqEWPNvb0+9xEAgVuLi4C/7z7he0+7Tufj63gUCpwdR/wAA6EEn&#10;NsIQdw/aOjd1Py9pqnGx+GoGrxpbSiMeR9baze9vfot4RzkLN+eLhTa1vywI59r909gdz223keO3&#10;FQK0Bz/MdJV5kjnBUkV/LpJYz5MR11d46uSyM1luraze/IXWCRf2lc34K19cZU3JN7kfW/4vcH2Z&#10;ckbTu3Ll9E2hgAM4rkflT7MdRF7i7BDvW33XhqusinH1zw+3oSMv2FjcthzVRScxre9wFZmWPTwz&#10;kgKxN/8AY+3Lb8YAEbf0A5P9L2t/t/edHK/MJlsUWhJUL/g/4vrA/mLkaex3WSSNBQOfUeeeqqfk&#10;t2lLAlTTK8jaVqFGkR2sG0D6f1DEe3vIU/BtbgWtxf6WPuRdl3PxJihwMf7PQ55bhNlCitwx1Xji&#10;d1CrzEjXa3k4VrAgF7D/ABJ5+p9oWoieKW63F73tz/W34459pOdOUl3OFpNIIpXz/wAnU2bLzB9N&#10;EeIIIp+fRv8AZm5TQwq4YgjQQRYgA2ve/Htjy8DyQsxA4W5IN+Ta9/6e4pOxfuyqig+XRod5+qkP&#10;8R6Nb092Ak+Xp6cyWZp+dRjF1s9zb2i6OfxVJjH9bW4J5Nr88/n36GZopAtDprnrdwglickeXR0d&#10;4YFMvt1K7QHIpmf+2SFZA1rKbfQH3xz1HJMmsX4N/p/UH/D3LXLNx4qIoYClf8PUN80Hw/Eqc16i&#10;9Fbix2PrpKCT0vCiqFBUDUGCj6tquAbH3xwMjxgRsSfqPx/QWvx7kBy7wswPAU6h+5uFE4cDuB6F&#10;rtPDRZOllqESwKarXfn0nSRY/T2ronC/7G1+f8P9sPcSb/Z1uASMH/BXHU3clbkDGlOH+x0QfdmK&#10;mWSRQGGnWP0t9BIfxzz7dKRlZgT/AIC1/wDH/Ye6WSQ2kZJA0efUuQuZdFDUEdFd33BWrFIkYOga&#10;7khgdQLXtYf0t7EXbqaJFkte17f61+P9ce4D9zXTdGdVILEnz+fy+XUkbAPBjSooOi6jcs+AqZnI&#10;ZWCrqMlkvdl1frsLkf7x7W01SW+nFv8AW4/2H09gDYOWljhMkgBUjoSXV6RhTgfZ0XfsLsqatyp8&#10;QC+JlB9akGxAv9WBv7hSyl1swZjewF/qf8TwQPZrb7IlrMz1C1PHy/wEdMS3pkQK70+2nUOHfklV&#10;TJFKzaCgQ+MqzEfWwVf9f6+4qRC5uPryefze/wDrj2vvLZpwiqDRf81Oi76kA1GT8upNDvOCgLPG&#10;y6x6iVZW5P1Ni3HvHURaweOT9Tc/W49nPLu1+G6HR6D8uklzeCh9ekzubs2SeyK8gCm97JpuRYm5&#10;HAN/adrqcRAuRf6/k/QfX/D6e5x2yfwo1Jzih6I5JdOo1yT1g2juCoy1fBBAC/mfxgg/QnSQbKfo&#10;xa3+uPYS7n3AtMxgT9TaQbaTyb/g3sePfrucPKrEUb59Frz1GD2enV23xV+OUmTxkO4MnCoVTqXy&#10;FpVYNHG+tbAcEj63sPbXifLWKZSGHpHJFuCf9a3sYcsy1c6vMinSUszEhT0vu55sbs+ePGxlQyyP&#10;ZYyqghdKqpsQbH8e31aKQsByf9gf6/63sZ31r4kJkJqx6fjBFK8T0Xys3rR01HNKxUXUlbyr+q30&#10;sX5PtR01Iywnj6Am/P8Avr2PsOQxiJQPxdK/DpGUfJp0VjeG7YslmkKEKpaPgFfUbAcEE/19sdZA&#10;7lgAbcfj/Af4X90uVBeMhugvuUVYj0ZbrXdGMx9JA0rqJNb3XUnK6AVtqb6aif8AY+0nLj38/Kn6&#10;3Fwfrf8AHHsRWNwYI1ABNegJOh8Vq5I6ONiN/wBA2G9NQShgW2kxG11+l1b2qaKjKU5LDgL+Rb8H&#10;/D2f2u6FVHD8jnpFJCD3hc1456Lnu3fEdTnY6anks8lQo4dHYtrsBpuxB0km1vYb7jCvUGNQP1/g&#10;35sB/vfswW6VGMjdzUpXpM9WYgmtOrBui5JaPb8dbKWOuJHBI/HkLG17Dm3tn/hrCAEA88j68X9m&#10;dpN9UVVRT/L0iljrXy6FuLfFNPk/Fe7K3JDryV/Ppa349sFRRPDqY3uOfz9P9j7NoNukmmSinj6H&#10;pomOOMk0pT16FfDZ2DJvBABe7abav9bV9Gvcn/Y+0XXzMrn6kgkDj6fT3J207S8EQdh5dBy4nEjM&#10;FNOjO7VxEf2sK2HqVTyW+oZtIPN+Bb33SVZkcKx/2+kXH+8ey7frkJH4VR5/5Or2EeuWvp1w3Rjj&#10;BSyMlhb8AEngfj8nn2sKd0jiUgC55JHN+Pp7BllYJd3fiMuoAin+odChZDHGy6vy6LXkaSatyMkb&#10;B9IOkAq1hdiL/T2g9zZghlS9ubf2eeePxf3PW2RRW1iAQAKf5OgZukhkcjJ6Nt1Js2GlojPoQuEL&#10;AjyX9SC/5sTb/D29bRdfCJf6gG97/wCq/wBhzf3EPOd0niOoINWP+ToTcvrRV1cKfz6B75C07PVf&#10;ax3/AFOhAGociIEH6nj2ppany1YReLMAPpz9L/7f3FvMG5w7XthIpUj/AFfs6FdrbNcTADj6dAlR&#10;YU0OELMCCyer0t9LXBubfge3rLwLHjiSAPTySf6rxf8A2PuFuTd5G5cxUDYr8vXpbu8RgtwrDPST&#10;2UZhumFQWOqRr+ngr5BY2seP8fZNt6Vgir3P+sRyObOR/vQ99CeWGVNrjI46R/Pj1Gd45Lt6dXP9&#10;V49nwVOpvp0J+G5tCrcH68Fj7RU+RDR3v/ZB+q8fQ+zKJxHOWHmeiC5Yk5z0K1Ljyreq/wCrgWIJ&#10;/wBYcfT2zGpFSxX6/j63/wB5Htbukv1FsFrwHW45TGAaHPl07mnMSKR6f8SCB/vj7caQJCL8fn8/&#10;k8H8+4mulS2vC5FDXpuZ9RICkHqBOHk+hJF/wt+Lf4e03uWpWxta2mw5H9beyXfLtZY2IOaf5erW&#10;lVYUGenvCwsBdgR/S4I/A/r7CKeqCM1rG178jj1H6+4X3Ci3it5EmvQqRtUak+nSuRDb6j/intH5&#10;rIBWJH4s3Gknm1/949kXMMSmDUopVel9hMQ6gDHU2GP0/X+n4/1/8fYh9e5YvIi3/wBX/qebGw/A&#10;v9fceWTPFKRXGehOW1pRuFOmDcdIs1IyEDTpuCb2B/xP4v7Nrg5DIYDz9f8Aogexbbb60EXg6/Kn&#10;lw6KZLSrlj0Vzc8SR09SoA1KoH5v/nGvx/rezZ7AJEVOD/zbB/1hwPYP5gvvE1vTGnP2/wCodDvl&#10;uDTJCNJ4jqnv5WUiTPVEFQT5Cov+dQL25twfrxx7H6iU+E2H1P0+tv8AX/x9wrvm42rjSzUdQfSn&#10;U+7PGwCMAcU6qsOIrUzRfSWj8xswDkAa+OLafapxTOkoItxYXJt9T6v8Pp7xj9wr1DaTxKRQ6vT0&#10;IH+E9SLtwoVIx0cPqfbh+5x86oLRtHzpYlS8qvKWbnjgE3+nsX8XVLLHGLXOlP7X5tzcA8ke+avu&#10;XY6L64cCgBIr5Uqaf6vPqTdqeqULdXb9H1enD0sTMWbxR2W/IYJEpH9bqFAN/ajUjSLEX/437gOU&#10;aXcfPo+rjo0CnUqn63A/3r/D32NRP5t/rC3+9e6koKVI6uQumo49crH+h/23vGXuwF+CeRx9LH8+&#10;94AqBXqnXMRsTYqy/wCuCP8AiP8AH3iYakII5PHPH5/4p7srgUYdaIBGesugqSAD/tj+R/sfbZJS&#10;LrBIX+o/33H59rVu3VQA2Om/BBNevaFKkkXa/wDj/h+PfGopyYWW1/SbfUWBBF+PqfblrcBJkcnO&#10;rrxQaSB11JCXBAP9k/j2DW6NufcFnAvyTyD9ACxH0/r7mvlfmcW7INXd+Xr0TXdoTVlGf9jpOVVE&#10;1mII/OoWv6f+IuPYD5/b7x6wq8Bjeyn6H6/i/vJ/knm1BJCxejfl0E9ws6qacekBm8frD6f1FWU2&#10;1Hgnkfke0vS4lo2J0/nkMSPp9P8Abe8ruW+fAYEi8QkVxkU6BVxtlJMDPHz6Kt2DtxnkkZOPQTY6&#10;+fUSBc8/T3LZFX0k6vx/j/Sxtb3JO1XpuHW5zQGoPpnpNcIESi+nQD5SlMFO0FuSCrmxsToFvxxa&#10;/tH557I/+BYf7YD3kJy1zGIIooEb8I9KfPoI3tqGZnpnrLsrCMtUJCttZBvpb8M1vxb8+0hSVLAl&#10;eeb/ANOL/wCv7c5p3Zfp2kY1H5de26CrUB6Gs4NZZUJALCx+rg/UccH3xSiqHrEexNnB+hve/HAF&#10;ufeLfM3MNvcCaKornzH+foYQ2jgqadDrgqZKfFFSv1jta5uLDn8/j2ZvZWPkkoo0Kn9CafSfpp/1&#10;uefeL/Nm9pb3MpDgAk+Y6FVjESo6DTOY4VGSZtJIWRjxq9PItcgj+n59raHBlam5T8g/TTzwfyLe&#10;4/k5i7G0yfzHRj9NU93DrI1KxgVDYhUAAK/kgA/jk+1DlKBTQCIgcD+oJ5B/p+R7Wcn780W7rKK9&#10;Fu6WgMOBjoKd64O9OSttLsuq+r8Am/P0HstW7sWUZza4P+3/AFfkfji3vOjk7nFJ4rZS1XAHp8+o&#10;w3WyIV6DpObOo5KFmFmUamIYggfpb+vHN/aPoKVUJJUcf8b95Mcm8w67i3UVyw9PQ9Rxum3FxqOK&#10;dN+/qmoiisHYlhKDYXsoItcW/wAffeStaMCwPP8AvfvLXZ7pZLWOrDh8vQdAqe30FlcVHSO2bKwe&#10;WRgxAAtcH6kG54/B9rrZYC+Mfm7f7Hn8f7b27eIrLX8VD0UOo18OiyfJq8tLVMgNtcLGwJsoRrk/&#10;0A9jZSFSqi4vZfz/AIc/7H3EG/0XTHT5/Z0J9qQ6cCmBT9g/2eqWOwIZlq6kDWt0a91Jt+8QP1Dj&#10;28auPoP83b8f1/1v6ewtVP4h0JdL04/h6L59rJq+rf8AF01fRvr4ravp/wAa9//VsuVib34I+o/1&#10;/p74pMoNOs5FY9boHvmDcX91OB0717373Tj17r3v3v3Xuve/e9g0Nevde98h/X3ompr1cfD10eQR&#10;/h75avqQf9YW4H+8+9ouqvVCeseg/wCH+8/8U98lYN/xPvRwSPLr3lXrpl02/wAfr/vHvl7917rj&#10;76uDf/D6+/de6977AtcD+0b/ANf8ePfut/Lr3vKjWuG44t/t/wDjfvXp0lcaWp1xKg8m/vmOSPe+&#10;q9cGULa1+b++a/r/ANif+J9+691w95ffuvde98C4H+w97Ck8OPWwK4HHr3vg0qFTY/0/H+I93WNy&#10;QKZ6uI2rRuve8KyNf/ev9v7ceMaePThjAFa9e9ywCPqb/wCwt7T9J+ve+tQ5H5H+H/E+/UbjTHVg&#10;pNKDrg6jlub8f8QPfIEf74f8b9+ofMdeKMPLrF79x/U/7b/jfv2fz61pb067ABPP0/P++/1/fjb8&#10;G/vwDUqw68VYUx142vwbj8H30Tbk/T3YCvVlQsKjrr34H/H/AHj/AI378RSnW9IFOve/eU/7e3P5&#10;97MYNDq4dOaVB4ddgixuLn8G/wBPfISMATYEAAD/ABF/fglfPrQRcmnXEqG+t+PeVZ9Qtp08fW3H&#10;+2/r7p4Skknj1Xwxxr10WdB6XYD6W99rKQOeSL/1/wBh794Sk/Lrxj9OuGtybliT/X8+5kfqUE/m&#10;1/ZbJ2uR15Y6Gp49OaD9tD+WuT/sOPfnS1iPrex4tx7tC+mo/DTqzjH59cJl1gcWJIHHAtYj6f1v&#10;77CcfX/eP+N+9NKSTTh0wePXUcKoBcXP5P8Asbj/AGI98wLDi3+xH/G/bVa9eqRw6zcWAA+n++Hv&#10;GEa+otcfgW+n+8+3RKAhQAdPFWIHWGSLyuGa4Av+k2vz/t/z7yD62vccD6e2/OvTZVvTrKFUDSAd&#10;P0te5/x5/wAffBhr9KqwI/tEenn/AB49uo5jNSe3p1Yxg1r1gkhViLA6jewv7ywoUFm5P9f+Ke25&#10;ZfEeo+Hq+kA18+uKoE4tY/Q/6/595z7p14ioI65e+F2P0A/3n3sinTJjYeXXvbNl2/yac3sVjbUA&#10;PxewP+xPs22lSZ0x5/5D0zMpVDUYp1Eqfp/r2P8Atjb2UXflR/uQlCMb+XkW/ov+9+8vfb63rZQ1&#10;81r/ADB/ydAXdnOogdME66rjT/Z+t/8AX/2PsLa2WYRkqH1X44/1vc07dHAZ49ZAWvn0GphJp6aH&#10;isjGw4/xPvhj8bU1oZnB+pJuf9c/8R7Gke9wbfJEkBGPQenSFbaWXUz8OkNuHSiSXUXKm5P+Nv8A&#10;ifabymMeKqsBezEnkGx1G/vLn20383m3HOSox+Q6AO/2bJK4A4dA5W5CKn1rIQApZQef0nj+n1v7&#10;EfZSvCVv/qH4/wBiPcS+9UXia2qal1P8j0IOVAKxo/p0Hy11NVZFtLc6wtvr9COfwfY3mlSphA0X&#10;5/4i/vCObcZbOViZaAk/5epK8IMgI8x0JuPohMiWQEBQCb/Wyi35/PuLFhNTErCT6vrYHn/Y/n20&#10;/NhiopmFaeYr0ytp31pXp+fBiWK3hBX882/3v/D280FC0EgXTbUwvwOBf2m3jffq7WRvEqaGnT9v&#10;baHHbjphocF9vVpZLWZdQ/wBv/vPtYrioZrSeO5A/wBh+PcXfv8Alt2dGloD0eLaAgGmel6+ILxq&#10;8cY4C35/xA/21/aloYlgUDRb6BQRwTb8j2Dd1uvGkJD8Rx/M9LYkxpJx0/42klVNLrazcAn6j0+5&#10;LKpNxySQBx9P8B/sfZU9wwShwvXilHGOnqmoPWGW5NvoTxbjn6e+poi0aqosRck25J/x9lSXaJLJ&#10;3VWvShhVSPOnSrhomIHpsQPpfj6f7f20CgeVz6Ob/Ww+nsw/ewjUUkoOmPpy+StesxoAf1oL/wCu&#10;f+Ke1Fj6SSIgBTyLAf7a1/8AYD2HNzv1mBqc9GdvDoHU6mpfGQQLf7H/AB4vx/T2plFgATc8Dj+v&#10;/GvYUOSSelFKlunUi3B98vetPz60QV49de+vdetde9+9+qOFevZ8uve+7fi/P+t7tp6sFY+XXvfd&#10;j+OP6+/aR69a0t6deuB9fzwP9f8A5F75BgbqDc/n/Y/8a90Yac9bKMADTHXMJpJJX62vz/h9bfnj&#10;365HB5961IQDq6qUJ4ddaD+oLYN9Ofrb30GNr3/NrW9+1L5Hr1M069ob/W/33+HvkJLc2ube2Sxb&#10;j1cDHHrkUGk3vex+n/IveRWAF2uur+o/43/j73oLcOvAE8OuH4t/if8Aebf8U94pGDG4/wBb/Ye3&#10;VVlFCMdPKKDrr3wH1H+v7seB6scg9e9yVdQBc+2ipPDpkofLr3vvyL/X+n+9+/BGPVdDenXvfvIv&#10;9f8AeD70EY+XW9Dde99eRf6j3vQ3p1rQ/p1734N9W1Ajk2/pwfdNDV4de0v6de98DKpA+nI/p/r/&#10;AE9uKjEdb8Nj14e8VgSbG3+uPdgJBXFetFG9Oud1P1Gn/W/5F77ktpsDyQPoPza/uq6wwqMV61pI&#10;oSOu1UG5ufrYf63/ABu/tOVdGZyVI+ttIsOTc3v/ALD2I7e+EKDSc9MvHqqOo7U6K92Xk8jn8f4/&#10;7H2mstt2I0kxChtaX4W1tXH5H09iLZd/lW8tz4mAw6QXVnWNqL5dYayH9tltxz+f8CPZdcxtspkH&#10;cx2AJsePoPz7yk2DnXTtscHjeXz6AF7tx+oro8+kDU4sSyOSvGrjkXH0/wAb+51FDNFpjVCbDgD6&#10;W+n1/r7R3+828od2lyT0qt7ZwVXT5dYEwTatRj9NrfXgn63/AN59qZqKbwFmT1Fb/g3/AMPZHab6&#10;omRVfB6MGtzo1EdN2Qwan+z9Gv8A7CzcX/PtJVL+Oa2kGwP9nkG9rc/4+5H2+bx1QhzXHSIjQSGx&#10;6dJmsxwgViosVBv/ALb/AG/595aRfPKLg2+gF2X8/wBFIv8AX2eXF8bC1Co/dSuf9Xy62vecCo6Q&#10;9RjfuZmLC68D8fi/+8c+1lBOlLFoX02uCtr2YkW5/wBb2Fm8S8bWTWnS8URaAdJ+qovASpXQLfQf&#10;Q/U/7z7W+2iJZAx+pJB4+o03H+t9fcf87XEltbNGpoKA/tNP8nRhZgMQSM9O+1cZFNVamj1fucMf&#10;wBYafp9CR7XddOIKRgDYeNieB+Fv7i7liNrvdbdXFQX/AMo/z9GF6VSDpab2Q0eDqyg0lIbLz9AI&#10;2P8A0T7APM1KVFYF1D625/pf6++wX3beXXW3inMOCI/8J6gnnC8JchTn/Y6oY+WmVrKiarjgd3sa&#10;nyqpJ0m0a/1FwQfciy+AKvPHP+wHvOXcE+mtVjpSvUWRvW5DOc0P+Hqp/IGojzUjygr+6Sb3BuGB&#10;+h/w9wNHJtxz/T3DV9bXcm4VKswL46EUbJ4NOLdDTR5OlgxirKQbRBSSDf1AH+l+D769a8/055/p&#10;ce5K2fb1kjAdPw/5uiG+kKtWtBU/yJH+TpOzJQ5NmVZk5DH0tYjj/gv+Pt6oo/OoDc3Uf7z7NLja&#10;rdAA4Onz9Oi1LyUOdLUHQEb3qn2/UmaGRlWORraWYq4VQ34sD9feOqxY5IB+p/3w9vWu07SR/ZCp&#10;86Cg+3q738/aPFND087Q7ZKpFTSVNjYBida3F2sPqb6b/wC8+2WSlkjICj8/Q2P+8f19ublyjY3M&#10;LN4SkU8qV6fi3GZCD4vQ+YbdFPUxrVR1d7Hkq7Fhfngc/wBfeeCnlb8G/wDQcDj+gv7h3dPbuw8S&#10;SRIFEpOa6a/tpXpZLubzQlZGqG/ydT6vu6bDa6U1SiJWEbF3Ys6kA8jUGBUH+n49vNBPLTSqCDa4&#10;+n+B/wBc/wBfa7b+VzZwERxYAGcU/LqMOYNpju5HlWOpz0B/YWVo97UNRP5tT+GQg6iNV7sPrf6n&#10;6+1mZVnhDfkr/wAR/r/X29bq1leICeJ6Ba7a1qTVCR5f5OiclZcVnGjDWAkAvckD1fi31H+9+0vU&#10;oASf8f6e5eg8K6sgr57T0YQNIpA0kAsP5dGr2nknmx59fqsLC55OkW9s1dDrp3FuD/tvcNc22bRS&#10;TYoVGPsPQmsMygeZ6Gbq3NHH7qo2lmIUOxIJa1mIB4HPHsMngMeSsRa8gH+2cn/iPcS96TmQVJ1e&#10;vz6FrR6baRvMLX9nVxlFl6XJbBYxOGIxy2PN7+Am9ufqHP8Atva3agFVSAhLkqPwP8R/r/j3KXK9&#10;6qsups06hfne3ZRKR/F/kr0RDH78O1uwqiGSdEhFQUuyks12jIvY/UX49sMOKkhkayWGo/049y7b&#10;XCtABXB6x/v3KT11efR74ewsfncJGPMJJDAoHLfgEX5/x9z2gZTwL/7b2E+YrYaGkUdwWv7OP+Tq&#10;Q+Rt00yJGz+Z/kOi872npYHkewYtqJvwAWkIP9fpf27YumeSZUtfUQPp/re4W5r3392210BJTSgP&#10;+r9vWWPLFt9UISBWoHRc8xS0uUMsaqCxZ+L/AEv/AFuOAT7GrFYjx0sTMLNoN7gD6f4+8Z5+b3ut&#10;xmBasWviM8epZh2/w4A2mg6KX3DtOGgp6mbUgZlvYG1v272BHJ9yWXSwHHOv/H9PH/E+5G2qVmtw&#10;rinmOkFxGvcpqV6rr3RDTrVykks5YKbOSCQQbi1/6e4ssixoSfre44/r7NFUyPpAqeiaRqAgDFes&#10;OKoppRdVYLci+tvwq/W9v6+4Bn5+p+p+g9nUdipiLGgxxPDoqeep0kk+nUyTHVRkEb6rk/QNY34/&#10;p77aYWHJIH1uOfb+2SxxSkHGcdJ2MrdRMhtaZ0EgV76SbFrgkg/4839o/cWRSONlVrFbi/59Q5/2&#10;1vcgWsgEYFfiz0hmnKkKTno03xe6lqc5naGpqKVpI0eKQi620iVfp/sT7AyfHSZTI6wGdC4J5+lv&#10;9f8A1/byK0roZPXopNwWkoOtgzF77xHVuw2pzLBBMlIqaRYFRpEYN+F+o9iTj8atFTBSluFHNh9B&#10;7kDZLfwzGy/Lo4tYg4DE5HVSnbHbNTvfd9SUmWS9VLYqG+izFVOvUeWA/HuSjIHPH0/p9Pr7GMwc&#10;29T8PTnwyx/6fpL5alrHxqsGflb/AKzzdQfoT7e4rNGQLAX9hl2Ibh0qc0boAcgGpq0Suza1ANy1&#10;/wCn+2499JQq99S3/wBgPaaVlJALUY9FN7BrV2C+XXOTsOqxzRxxzSLY2GkuRzzbj/H211NBGr/o&#10;sQbg2H9bezi2JMIoe4dRvuCPDOzUx0Y7Ym/clk8SqCeRrRKCS7i1weB/h7xzqsdI5X6lGI4+pAIA&#10;/wAPeoZnW4cMKKKfzAPTM5JiUqvEj/B087WkqK3e9K1Q+pBWRqWdyQdTBrAf1sD7BjIRSvXkkXXX&#10;f/evZtPeVRFibu6btrYyd2nq4/Z2Ux9BsmmSKWJZBSIlgxvcqxFuOSfbx4gIlW17Bb/T8j3IHJlq&#10;jRq8i9xqekW5RhVoBRh0hcPXNUZh3Z2I8rafURxyTcX+t/aPzbRxgr9GIAAt7mrZdvgkKsqVz0Cd&#10;xuGQFRgdHQ6ixktbLBM4LBZWN7/gKLE3P9PYfy0Zm1G176vx7HN1BFFa9i/hPQaE7O5/hr0cSCvj&#10;x0SLqtYWvc/W/wBOP9f22pStFP8AT/W4H4/1vcObzDJJcTfwk9CXbZEUip6hZjIpW0ZswP5+p9V7&#10;A3v/AK3tTwsBCAx+l/x9ePZly9YIpUMO6vRneTMqmnQRrRGXJEogILqPr/VufYWbi/eqwqcjWLDj&#10;+v59jjdp1gtNKGnb0FnOuQavXo5Ww1FHhz5BpITk/wCGkc/0v7Xe2YTDQC/H7an6f1B9wbucM97f&#10;lakjV0M9qZI4lr6V/Z0VLuGtWu3D4kIY/cyra5P6Wjt+AOfaixcaSVZZyT67/T/H3Ffujt1yu2sq&#10;Ka0P+XoW7NfRCXxGFCSOgp3TUTUWKRNOkGO1lv8AUqf9h7et3VSRY1gtuQv+wsp9xD7T7ZLFvQkm&#10;Ugf5yOrcw3aSoQpxXph6lx0uR3LA7Rni/B/P7i/X/b+6+ewsuI6yQ6/prH5/sszf7zb30N2ucW23&#10;oNVBpH+XqOblK1Nerv8ArPFiLE0qafon0/6cR/7x7D6LM+WNvWTYDgA3/Hts7hqkDK2K9EUy62UI&#10;OhM+yVCGK8fX/EfX/eb+5FDX3lPqI5P1+v49m31ZkhK149KI4TQBlz1iqoQ0dgLD/kf9fcqsyrQ8&#10;iQgX/wBh7ivmaaSKSV1OQenVtg5wKnqNBRAj1D/ef8T/AIH2lc7lQ9OSH1WHNwfrf/efYDvd0BhI&#10;d+AHSqKzKsKDp3oqcRsABxz/AL1/sPYcRTNUtMB9SOP9uT+T7Ac0pnuAwPA9GZUIoPy6eiqrb+lw&#10;D/re2LLUcxYkg/Qf8R7d3CHx7Y0GKU61FKqyArjrNG62sPxb+v8AxT8e1lsC8NUoPGm/45/Urc/7&#10;EW9gVLIRynt9f8B6PVuCaZ6bcwNdMw/2kc/65v8A0/2n2dbaf7wg4+g1cf4rf8+ya9rGxpx6M7dd&#10;bCucdFO36RBFVC9ixI/1gJPqP8ePZxdhQq0MPHI8X4B+vPsE75fhbaYF+Kmn5cf59STyzZ1miJHb&#10;UdUxfKOaoeuk0cpesBGo2sZR/j7MxhaBZoFNueeSB/Z/PvCzn/m26sNzkUTUWpFM+vWRux2CvDXR&#10;5dF+2BsOn3BTNK0UbyqUBsY1dSbk2YoWB98chrpJGUcafobWv9Tfj2BXvv35BV3rX/V/l6PY4/Be&#10;lOjA7S29HtyqAZTdbkF38gCnSAPoPyvtWbWrHlKC7cFRyPrqW9veKvu5tAgEzFMEH+Rp/l6GGzzV&#10;oSeP+x1YR0vlUb7eON76XUabnkSRhm/2xHsTIidIv+Rz/r+8R71FWWSg4HoYKagfZ0dShHkiQt+F&#10;H+N7/wCv/r+84Yj/AFvZeVB49W6cbCwFvp742sOfr70OFOt0+eeuR5N/99+P+Ke+Fxp5P+8f4+7G&#10;hwOtCmrSeuvfANcm3+8ge3wMDpQFWnDrG3p+hPJJ+vvi7qyte3C/0P8AUD/ifddGk6g3WtC5x1yG&#10;onngDnj8/wCH19seQo45UuUvcG4t/hz7OdtvZIJAS+K/5eksqBq46w1EIkUaRz/a/wAR+f8ADkew&#10;m3DhEtIwi+t7cD/H/ivubOVeYHWSOs1KdEN5bKQTp6SGVobK3pHN+b/4/wDFfYP5WkSiilfTpKi/&#10;0A/tf4e8sOQN4ku7m1h111OP5Z/ydA7crcJVgPLoAN64xZPIdIJ0/Tj6XPsKp8kDUuobjWQP9dGt&#10;/vJHvOXl6xdNpR2TJQH9or0BbmTU5XzB6Lhl8QjyMSlh5Df6fQW/4p7Tu4ZyIGb+pP8AvKj/AIp7&#10;EmxTT/VrV6IDTopugNBxx6Uu1MZTpMi6Pwlvp9Ln+ntIYqXyVGkm9z/T/W/4j2Y877i0W2kBqGnV&#10;drjHiAAcehX/AIQC6sicBl5H45t/vXscsFt81Qjk0NwU4Avf6f4W594E8083C2u5Inn4k+vr1JUN&#10;kWiDAZp0taalkalKoBYI/wDvXP09j1s6g8KhWjK2WMWIH+pJ/wB4v7hnmneFuVZ0lJHHoxtICGC8&#10;COknV0LiobUli7hb35P1HP8Aj7Xc1GofWLfQfgXsBf2BrbdSx0scH7ejjwKDUeskuM0xmxNxYH6H&#10;6f4e2XLs3hCr/U3/ANt7GvLlwsNyZC2COi7cIdUYAGOkPncW1THo0X9Q/P4/33+39g3uvHPNE5SI&#10;sQurgDi5BP8AvXvILlDmhLe5hRpuJH+XoB7rZ1V2K9J6mwJgDELYLb8fjn2EMqtTEqV03uP8Rz9P&#10;9f3mx7Y7p9a8EiyVFQ37DTqL95h8Oop0H298eknDC50kH6f6oXPtrqjqKsfxz/tz7zL2vdikUYV+&#10;IHUdXoQ6tPQf4em8DSIo03Gkn88D6+1dtuq8QTm1mP8Atj7GMF540AZjU9ByRRrGOgH7nwZyEFWG&#10;UuHiX+n4X/H2MOKrNYAvc8Wv/wAF+vuN+aAVk1L8FKfaR/xXQm23KoRwA/ydVO9vbNFM9RMsWm6M&#10;TbTYETX4+vF/aq8vH/Tq/wCf6/717AOo+v4uhFQ0/wBp/l6KD/Chf8/8XLV9Pzotp/1vf//WsrTm&#10;3H9L/wCP1/2/vis5FD1nCASw63QPebgW4/3j8+29a+nTxwBU9etf6e/X90OSSOvBgcV69797r1br&#10;3vxNvewKmnWiaCp6978PfiKGnXgaivXvfveut9e99qdJ4t/j72poanrxyKdeIvwffLUSD7sV15HD&#10;rwx1x0r/AE/3k++1Fuf+R+6lSKda1AddOOL/ANP+Jt75/n3sjFeqjj1i9+uBfj6f8j96GerGnCme&#10;ve+PmN/T9Pqb/W/+HtUsANetBBQahnr3vMkoP9bgAn6c344/2/tqWPQDw60YxxHHroi4t75rJyb8&#10;C17n6X54H190wcjqhUjj1jKG/H0/xt74O+qwt/jwPr7ciIUmvVkCjPXRUjk298CLcH/jQ9qVdTUj&#10;p38+uPvmgF/6/wC3/qP9b2zM2MdUkYqnDr3uTqBN/wCgP+829pFFCOk3mOve44YBiSD9T+P9f2rp&#10;29KlyMddMLgj3kDofowv9fetPrTr1OsRUj8X/wBa/vkGDD/Uj/Hj/ivuukKaDJ69pp59eAP+t/r8&#10;D/W99Egfn6f6/wDxT36p81PW9PzHXXH01Lf+nP8AxT32LNcXHAvzfn/AcfX36qgVJA61gcD11x+W&#10;A/1/+Re5Fh9LfX/D/W9p9QGSekx1Bgw4dctN+FZGP9FNz/r/AEHvh4mvwCQLfQfX/b+9rOuB5dO+&#10;IPTPXLxSc2Um3PH5/wBb/W9+KNf6Wtb6/Q+7+PH1sMPXr3ik/Klf9cf8Uv7kRQgEFz9Dc/Uj8/ji&#10;/wBfaKW5elEpTq6kV49Z0pxb1hifqLC/I+n1/HuaqIObDn+oHtKZHIA1Gg+fVuOOuYjVSSByfrcf&#10;776++YI/At7qa+fXiKdcv8PwPp78T/sPz7903IaYpnr3vri/+xHvfl1VaNx49e98vdenAqjgOve/&#10;WH9Pfut9e99ce9561UVoePXvfID3qvVgK9e95V/2H++HvVMg+XXj1gb6n/XP+9++XvfWuuvfvp78&#10;TTr3XvaT3BIyQT6SbyK68fizWH5HsTbEgeZNVMU/mOkV0e0jqHUf0/1/+jv969lozuElra6aUqdJ&#10;ckFrji1vpz9PeSnL++xWNlHEG79IGKf5+gZd2xkcsR59M0ocnSv+35te5H1APtNzYBGtHovyPopP&#10;+v8Aj2NLPmZ0BYOPzPSKSxrSg6a6lJArj/bEXtxf82H0v77nposVRyNosV/BGm5Iv9fr9PYj2TcZ&#10;t13GJS1RXyPqD0luIxaxn7OkVmqXzRuCDyP95BDfW30NvYaPOK6qJKgDUSf8bt/xr3nx7bWv0e3Q&#10;jUNTIP8AAOow3hxM7j5nosm/g9HG7R3ABe/JB1Xb+g+nsQdvwrE8dh9ePp/Qj/ePYO93WE8ExBFR&#10;j89JP+Tox5eBSaEkdA3trIzSZVVIYgzC5+v6nUD83/PsZscNRQH/AFKk/wBOVt/xHvn3zJI0bS/6&#10;Y/8AHupPtxUAHo322oRLFExt+hTYc/VAP6c+1nSUiFbgXIGoqByeP9gPcS7huUscrqG4Y6N44UK1&#10;IPQmQ0EcsQ4sf8R+Bbn888+8clIFe6Kf8RbkG/0P+Pswg3ZpIAGOKdaMIDA0x00SYsLULZeC36gO&#10;bf48e3+gu3p4H1+vFuPzwfYN3KYCViSacejG3SoA8ulRS0KmBYwLkG97cEc2H0+o9uyoL/QH/aTw&#10;v55v9bH2Ty3GtTmh6fKUoAOpkVCVcEqT/rD/AB951iZzcEW/rp4/1v639k810AtCx6cEVScdKWno&#10;U/Itwb2AH5HH0HJ9zY6eMqAyAkfkg8/429k8t3IrHRmvoenfCAFadPKU6BVuCLDgC39Lc+88dNGr&#10;cKq8/hf95+p59ppLuRlqWz9tf8g6dijXJ8usniT+n+9H/ex7nqip+kG9/wAD8f74e0byM5+XV6ls&#10;U64WI/BHvixsdI4It/h9f+R+3Y0BXUeJ6dRKCp49Y3b8XN/6/wCw/wBv78jcsD9R/vP+A/x9tzAo&#10;AQRTqrpXJ65xKW4bVyeCf9gPz7yXF+LD/X9pWctinVUCgnHUkRi11/P++/qf6e+7XNwR/X/be6V/&#10;b1Yr3VHDrxFuD7830/H/ABP+v7vGzA449bNdQPXFlBFzfi/0/wBh7xBr8XsP8fajV69OLg564+Mf&#10;4/7x/wAU981AH9P9h/rj21KagdVf8PXMcf1P+v7ye2Ovde99G3+8+9g0I6qwFOHXr2+nvhdgRbTY&#10;EH83/r7dCJTurXraoNIqeuLNclebni/+uPfIsWPP+J/3r3ZaDA4dWCgcOuBQjnj/AH3+w99f8j93&#10;rjrfXD373rr3Xvfvfuvde9+9+691737/AIj3ulBWvW6YrXr3v3v1OB6112ASCRzb8fn/AGHv3vXX&#10;uuv99z79Yf0Hv3W+ve/W9+691733pLcKLn/fX/3j3V2RBWRgF611kQMWAW5/PBNvp+f6Ee+OldVy&#10;oJH9SeD/AE+n497pUVU46qUBNeuTMw/UpNv8b8f7H3GrI/JA6hbnS1gB/wARf2qtJTDPGwrQHpmW&#10;KqmnXTDyKR9Q3Bv/AE+n+PPsKq/AGediYybm36W/rf8Aofrb3JtjzCYIUAehp69B6awDyEn16bWo&#10;RqPpJsRpIF/6fX3mpNqKtmMY5v8A2T/h/h7YuebZZAy6sV9elMO3UXyr1I+x4Av+AeL2/wB44v7j&#10;V9BYGJVt9PwbfkezHbN2IKOW7q9MTQUJGk9NVXQqwa6fji45BHFxYclQfYfZfFLCwNuTcmwN/wDe&#10;QPc0csb346Hv4U8+iS7gpimeg53BSNGCFDMDqvxYkf4D/W9ycPidaLIbqFJPC8ki319rd+38LK8S&#10;PkgA/Z8vn1u1tzg+XSYpMa7qJ2QgFjYWOqwH+Isefpz7yZCApKUH9bm1/wDig+vs85fuUktdTt3E&#10;Hr0yEELXPSC3BG61RVVOn0k8G5FgLD+p59r7akZRFJBuXY8j8aFFv949xb7i38ZcpG4oB0abepNP&#10;n0sNk4uTV5GRl1G4DAj/AA/N+Db2/wC5anwUFQ/0Igf/AAPKkew17bRG63u1XBHiJ/x7p/du22yf&#10;Lpx7OhMeCqwARanmFz+S8WlSPzwfr7K/VZYmvk5/tL+f8f8AX993fu77KkezQyUwVQ/s1HrGzmuc&#10;tc6R1Sp3Zs7+MV1exhJ9dTe6XJGhR+AQfaqoa/yRgFh+lrc/1va/PvIbfYDqEekltVOgQAQdWoVH&#10;VZnYPXUtDkC8OpDqJIMZ4OkHk6ebnn27Uy+Vx9LG3/E+w++0wgCUsCfUdPG+ZBpDZ6B/dc8uMx8t&#10;pWuqqADZTxxYAcEe3J6ZLj6c+zna0WAMozjy/LpFNL4o1E56DHDbkr/LM4dyquBZrjg3vptqJ9y6&#10;NFRrAj6cW/17/wCv73uRZoWCg1APSSM0YkZ6SG/quprotbK5BLtfm36R9fyLW9ujFXFjY2vf/Y+w&#10;9aSXMUhJU6T9vV3jVyGrnoIKE1tK5kVnXQbkoGNwxuByABYD22VNKv6uCOPp9fYmivpChHTegjoX&#10;dr7wr4IhE0suksbqSFJsLD+1e/vLRwoOOL8/gf1PHsi3RtAaSnf06vwjpP74zVWokqFDE3EnLcmy&#10;q3H15HuY9Gh0sAAb3uBb6H2VR7ifDaN0BGOqywJIpHn0hcXv2vjV6eQvZrry/C3BA+pv9PfJ5jAp&#10;UC4HAt/T+vsolgjlmEgHn0Hbra1ZiRxr084eijz2R8sjgyM0Z5N7k2ufzxz7ZGqDMxFvzzxx/sfc&#10;k7GdVs0ePl0SXVrpBSlD0Z3AYmKghRb8WIP0/oObfkC3viYw6sp/K/42/wB9x7B/OdishZ9OCtP2&#10;U/z9atLiRAj6alSQfy4dT4sgcXlqWeJj6ZlIN7cK3INj/j7QeTo9FSjAchzzY/XV9bgf4+4Suds0&#10;zAgGlT0JIt1jZKMc0+X889WcdSb/ADlNnfbSy2ZaZEszpyPt/pbWT+Paqx8gSABhwoPHFjf6fX2e&#10;7WHgIoKEU/madAPmwpcxEpnop+/6OSp3t5KeYq8tR9AP6W+pW55PuFPW06yFSEX88m3P9P8AW9yj&#10;tNyzqAeFOsdN8tSkshA6OF1ttnPVOLpNC1DhgOQrm4H4FgfcSSsgJW2jkgXBB+vH0/1z7VbvpNq5&#10;/EAT+3pzlO9a3v4hXFV6U+9evczLjpKmSGpUKjvdoZAbagf9T9efa22tSJUzxuLWPq+n+IH4/Nx7&#10;wq91N1EZeLxKMSRSvHJ6z69uglxZ28lcqor/AIf8vRUa6CowtVOk2rXEzKxYWuAC3GoXIAP59jDU&#10;yCnpwLW9GkBfr+pzc/T8MPcL8obUb2/QjILZrwrj7cY6lq6nEcGlTjolfyH3qUppaZHDFY9JCldR&#10;LXYccXFj7TlRUBB9Vvz+f6+8kNt2tEQakLY4ev8Aq49Au7vGVjQ1J9Oq7pGq8vXcI5UyNyLm3oa3&#10;Avb2wTVBZyL/APQ3/G/Z3FaQlwCc/kKdFE0kjcFOehixGGOPxhmlQ6gg5Km17Dm7Acke5dPCWHN/&#10;p+L/ANfaLdbgwxeFG1B160tlkoT5evTJ/EaRq4kmOPxSAEal5sfxcj3zqIxFGzcD6/69/ZZtLS3F&#10;2tamgGelN4kaIPs6ezkoK6WChhjV9ToQ4Kk3bi1gTb2FOfLTOVVrAubgc/19ybA2qigGvQHv5Bq4&#10;8TQdWi/GKhodu4iCvnhVZTSuWZ1VGuTGRybf6m/vFh8akShyBxz9Pzcfn2d2zAyRrIKSHy9Pt6pa&#10;wa3Bp3dYvkB2pLWefE0U7DVGilQ8Za37n0COwte3Pt7qpgAEFrWtf/ifr7kfZYq+GoOcdCJFEMRY&#10;ceHRUtrYSqqK4Vk0jtqZHsym5JJaxJ/HttiS8h/x/wCK/wDE+xddaY7ah6ToWZ89C9nq1aPFyRtG&#10;GYRaFJIFjp/3j2qKaEKnFj9f97/HsGXDkvgdK5S7E0GOifbjzMr17oFey2BIta5A/wAeR7kk+Mfi&#10;3H+2/wAPp7SMhkZTjj0mc1javGnSVeilr549Bu2ofQsef9cA+03kqkaiwNrH+v8Aj7OLcgBF8qdA&#10;bdYEaUcc9HH6c2/NJSRRshN4Uvw31t/wXn2zmqEiFNVw3HBuef8AY/T2U3dyY7jtPn0XiAOQqjHQ&#10;4w7UnxWQXJJCVs4lUlWW2ggnnT+o/wC9e07X46O/lt9Tc8f0H/GvYj2SJtydVIFAf8vT7RC0jb1o&#10;f8/RidldiV9ayYmzlEQKVB/tawFFgT+D7hrEpidrjgWHubtjtFtY4xivQL3G51MwJoehrxkskFfR&#10;qisDI4JB4JZhc/T+zz7DrOQmWcoOfp/Uj6n+nuVNiIjVWZgO0D8616Bl+TLJgY6sL6jyEePxKTSM&#10;F9RaxK6uFF+GIF7+4UOOtEQw5IBuQf8AH/AH2dbjfakoDgj/ACdFYtyrFtNOl9ld5B6hY0kJ1Pdb&#10;MtrC3Bs5/wB69s9Tjyrllt9T/X/insMz7d4qNNSppXpfaSUk0kGvT9R5tZaRdR5sD9V+tz/jz7Ys&#10;jVvTrpBA4sbE/m9rf19ldmZYplIGKHozupAq0JzTpW7SxKZGo85Fw0g0m1+QRa9r/X2j0pXq6lWI&#10;/tDkgm/P+APtZus7SxFSfLoPhtUhPQ8VeQhxWLliV1B8TEcqBdVN78i309idT0xpceptz4R9B/h/&#10;iP8AH2TWO2I8hnbjx6ElvOwt1A406J9mKxMxu12c3Vao3Y6bctc8i/Fhx75YRZnnLW/J/r9Rx7i7&#10;3Oa2MDRVBOePp0Y7dJLqJFePTd2PLjaegEd4wdBF1ZdV7H8cf19xN91Dx0LDkEofybcD8+4u9v7W&#10;NNxPhqAv7fPo1vpHaMFh1P6CoqeqzdPIvNnjvwpJB/pa9/ddHZVS33UpvyQbWPH6ze/+uD7ytnuv&#10;A25COOnoOSkMStOPV0GxoFhxFMqi37aXv9eAQfp/X2hdvM1RcE86rfU/1P09h+zv3klWpxXoskty&#10;Hr0sKxgqf61v8BxYH/efannU0hL/ANT+Lj/H/D2L/qNESvwFOnFUk0XpuVhKNP4/pwWH+Nv6H2ms&#10;tlykTNcX5P15+n+v9fcfcyXayRzOePSy3hbXnqdT0q8G5/H+8f8AGvYdVm4JJUZC30ZuLn/fX9wV&#10;uG4OHZc8f8vRwLdQQa9OywBTcfT/AAsP+I95Nu1KzT+okEkc8G9z9LX+ntJYzF5q9JrpQmB6ddTL&#10;pW4+g/r9fz/h7X9XioqiMNYcqb8f71a9/Y0aMNaafMrXol8UrLnqCsxVrH/D88f8R/X3N23iPBVL&#10;YWH+AYf1/wAPYGuIgpY0ND0d2s2rGeo2RqAIGN+NH9QT/vPH59nB2PTeiG4+hX8fgIL+4+3268FW&#10;Nf8AVXoZ7ahYgjPRQ+y6ziVV+p/PH08r/wCJPs32wkP7SgfVU/5NFvcM8z71HFHMfEHwnqYuWbJm&#10;MLUwCOqovkDiRkGmJQlk89jp/tM+r6/W1v8AefZrdtqNCgrYekkN9GBFiP8AD3gz7pzmaRp1arAN&#10;w9esg9gTQiqeFOg46YoxTVslNIgEbyQkhuASSV/pwPfW5KWMEuAoUXsB+QoLH+n9fYJ5J3mRlMLn&#10;ORx+zo0vYgo1r8XRgN07bMMgnpgbySKQyqbgFB+2FCgFR9f9c++G1Z1Dqoty/C34Bva9/r/ZP+39&#10;gz3ehMsMjNwCP/Ph/h6MtnYhlVuh06RWamqYFZWt50JJvwGZpB9R+E4/w9izDILKSV5A4BJt/twP&#10;eEO6IqTy/wCmPQ8jNVA+XVgGHu9On9RFzz/RfwT7yvJxYIW/x+lv98fZaqaiGJx0pWOoqT06BmHA&#10;45/P/Ij74swt9VuTYck3/wB9b24qBTXpwKBmnWNWJNjb6e45kIuCLWt9Rz7cCDB8+nFXgaCnXIXu&#10;f6G1veMPY3/21vdivVmFRQdchYHnke/F+ePraxH+H1/3v3UoGxXqujyPXj9TwRyeD/S/vqRhIFBH&#10;+B4Fuf8AY+/KpQk1x0yYOJr13fhbXuL/AOxufp7S+VoxKj8D6E8g/wDG/Yx2LcDFIlTkdFVzESKH&#10;pqyFOGjJIb1XP+tzf/XP19ls7HP2iMqCxKkenj835+nvN32NYXt1CzHOoHPz6Am/L4cT6fToB97U&#10;+hmUi11/HA+p+vH159l3pRLNVk6SbsfwefV/xPvo2+4QWGyxrrAIQenp1GsaNLcMCDxz0AOUollL&#10;afrqa/H4+pP595NwxiOm9X9Dxb+gX+v+v7S8sbtHNPUHGevX0HYq0pSvXPb1HMlcF5sNNrE/1N/q&#10;Px7ROGljWuS5HDgn6f4cfX6+6+4NxJJtUmn+E9NbSgSUUOK9DVTUUrx8KeNP4I+h5/B9nP2HBT1N&#10;HEgKF2sl/wAglb3+hB+vvl97k39xb7rJIJCEqcdS7YxCSED5dLPF0RMBVlNyHvxbgj/ih9jJjcat&#10;OFcKfpb6H6ji9v0gH/C3uOJd8M8BRnFaevS2O10sGp0m8hjT95+hz6208ekWK3v/ALf31X1IjkVL&#10;AWJU8fXiw/xv7bstLjXq6WEUWhHHrM2OLxANccLxbkn/AGx94GohUrq0mxvwR/h9fz7N4N7Nq2kv&#10;w+fSGWAyVx0zVGEEhL2/2NuP8fx/j7acntxKiB7BeU+tmtcfXkAm3sSbVzfLBcRlSaBh5/b0TXm2&#10;q6NUdM0+KWJZGOm4RhpA5ueOQQBYey37wwLUVU2lLqS1rBrcOOfoPr76GewHOUdwqRvKA/bxI81P&#10;z6iDmzbvD1FBj/Z6L7vyN4J7sraVMpJA4sLf1t/T2HVUjKANJ9537XuomMY8QVFOBx1D99blAwK9&#10;BzimiaRmJHI4+nHFub/4+1BgImtyP7R/r/xT/D3Ku23sbW4o4HQWkDGQAKa9Av2zWQxeZSwv4+bE&#10;W/STb6i/sWcKpV+fobf14Om/sLczzx+FTWNQNf5n/OOhRtsJVVP+rh1WR3FPHURzqoYkxuBYLb/O&#10;/mxP49rXVx/04/3nV7jb6+D+Mf2lOhH4OPP4f8vRJ/4TU3v4zb+Jeb6N+jTp/p9b+//Xsw9P9R/t&#10;/fFIjjQY6zm7cGvW6B76VvUPzz9B/T/G3491YUGBnpibUy0r59c0+v8AsP8AiR75a+GuPo3AP9Pd&#10;c1p00hKkZ6zNECmofqsSfrfj/D/Ee+gdX0H0/wBj78RTy6WK1a1PUexH1BHvu1/e0+LqxAI6698e&#10;QbX4Fh+OdX/FL+7MBk9VFQQBw6975e2+r9e9+9+6917373sMRwPXuve8iD6/7D/ifemZjTPXqDzH&#10;XB78AX/x4/1vfIm30BJ/1j79UkU69QdYvfdgfx9ffgadeIz173jZCTcW5/339PapJTTjQ9eHzPXv&#10;faKQbn+lv9t7pK4YU8+tnypw697yf8R/tv8AbfT2x1WgPXd/9b/bA/7375rcEfjn+n+t79Wvn1SQ&#10;ACvn1xYXB4/5HY295f1fTn+t7C3+t/UX9616OJx00C1ccesaoxI9DEfmwP8AxHvIIzbjj/YD20bj&#10;iDkdWpIc16kikJAOoD/Yj/ifftBB/wB9/wAV968cHgtD1UxtUdchSfkuLA8i45H+w99+Mf0/3v3T&#10;6qWvn+zp0KRwPXP7VP6D/kr/AKS9+0f4D/be/fUyHJrX7OtFXJ+Lro0yj6W/29/+jvfJVAAFvob/&#10;AOwt/T3UyO+S35cOq6W9euzCqcaQzf10gi3+sbj3luCDdbqeLWH9f1XFj7rratVYinz49VOoVr1x&#10;aMMCNA5FuEAP+3AB98lCcHSBY8X96eZz8Tda1ZyeuKRLGLaV5N/UoJ/p/aufx752/wAPdfEY/i61&#10;U9d6F/1I/wBgLf7175hQRccH+tzb6/0+numog/Lrw40HXL+v4v760FRYG/8AT+1b/b+7VDcerFfX&#10;rjpa1g1jfgm3/E3HvJwf+R+2uHVRUdcvfZY/T+n0/wB9b3sDpwSEClOuioPJH+9++S3N/wA/T3sH&#10;16ejZiDqPWN1AtYf6/1/w99t9B7101LWuRjrha/099KTcD/Ef7379XptcMD8+ve8xIHJNvwL/n3r&#10;PkOlX2de9+DBhcc/4j+vv1KcetkngRnr3v3v3SZwdZYA9e9+B/p790+rY456975qeR/vf+w97/Lq&#10;1a9cGUWJtz/sfz7y396611jsf6H3xY8XBH+t78aHrY+zrmq3vcH8W+o9sGSpjU3BHFm55ABJvzb8&#10;+znbrr6fz7jT+XSeWEyaq9Rp4iTf8X/xtyLcn2g8nh1WNyY1uT6SRzyOebE+x1te6s8g7jgdFM9v&#10;QHh02PGFPq4v+TcfX/Y+0UuM0zEvoFibc2vb6fX6exzFuYaPtrXpAIqdN88RYFdQFr8cfkj/AGJt&#10;b2gt7QEUz2NrA3tYXINlPH9V/wBv7lj22vidwSp8x/g6IN6ipE40nI4/n0mslTWVjY30tzY8m31/&#10;I/4p7BXHRlZ2JN7G3+tyf9699EOW97ii221GNWgeY9B1E91bM8zjyr0WDsagaojkQAg3fnSx/tML&#10;8D2J2FkVWjueP8LH8j/D6ewL7hXwvbWbSMip/PSejraYxG6qRkdAlgcPJS5DWwP+cU30mzWYMLEj&#10;6XX2MGIdXaOxJJAtcC2lUN7/AOt7wY5tjZZJqggaj/x6o6kWxFSB0a/aj6YYwR9EQDg/6gexJx6a&#10;lBUH6AE/4W455sOfcFbs+mSQnz/z9CSCMkAE46FejBdRbjj9NgD+ObDm3uZJTc+oXJB/Sbfn6+m1&#10;/ZfDfMEorUHThgJ4dTZKT1XKF/8AWB4P+w98qaAqbfUEnjS9/wDbk/j2X7hdhgM8DX8+noIip7un&#10;agpiAp5HH6Te4HP+xuD7fUh54sfpbm/4+n59h6a8p8R6WCMH8PT3HS86gLgcWsTc/wCv/re50cAH&#10;L8n/AF7f7wLD2USz+Ix04WnT6oAKnj1PjiVLC1yOQ3P++v7kWHtMx0IzLx6tQcOpA9Tc83/4p75i&#10;3+++vtCXY19OmnABwMdZNC/0/wB5P/FffYf+v1/PNv8AerW59rBSuOthO6g4dYCjf2uR/sBz/sD7&#10;jav6/wBebnn6/wDFPakGgFOHTwwAvWDxark/7EE2t+OeOPeRSv1I+n05I9pZQaHSDnqrVOAKjqWq&#10;cKdQuBxx/wAb598jyfrbj+o5H+x9siMsuoIePVNJ0grhuso4+n/Ff979+8hU2HP+292ENQKjq+hq&#10;8euLAG5tzb/iP6Dj34uSeeOPzb2+kYQHGeraaedT1isSLWNv9Y/n3170yjyGevdde+Stb/ff7H22&#10;ygqQRnrRFeve8oa49sFf6PVSGHnXr3viZR/T/ff7b24sWcnrdK8eve+Gvk/0/A/p/vHu5UV6t11p&#10;F7259+1G4/33HHvxAHDrf5dd++ZYD6WP+x9+611i03JHIHNuP8ffgw/r9f8AePehXr3XRUj6XP8A&#10;sPfL6/T3vr3XViPqCPfOw0OxIBVTYE2JNjaw/Jv7bdnDoixnJFTT9vXusiIrAsWUW/s35bj6jm/1&#10;94tdieb8sBa30ubf7x7cdKkgHFeqnJ4Y67VF4uPz/U/S/wDr/wBPfaubi3Fv9jz/ALb3th2hSag9&#10;W64N6SCOP95/3u/vle5/x/r7tpUIKcade64kMebE35+n9feMtb8c3/3j+v8AsfdP8HXuuQS4uTbm&#10;3I+vvwcn6KT/AK3P/Ee9FlHFgOvdZFhJ/ss3+sD/AMR7nQAxqWIN2sQPyL/Ufj+vsvupBOQgGB/k&#10;631Pp4DGpv8AVubEcr/gb2+nv0lnAAGlibAfQn6ngfn3WCRoWqalR1rruaAMpGpQ31vx/wAVIv7h&#10;GKRv9T6RYkNbV/iLfUce1wuYxQkEE+mSPt69g4pjqOKZ14GllHIZjZT/AIAgi/vB9sCeY+Re7G9h&#10;/sbEe32uNK18Wq+mK9N+ENWry66sfpo0n+oBKj/WJ5Pvm0NlvwRf9Knn6f4AH3RJ1du2o+fl1egG&#10;KdclVvry/P6QDf6f4e2Wpx8MxLAX/wBiRx/Xj/H2b224yxFVqaV9Okzxq9SRnrFJAkisCt+Cfz/x&#10;BH9fYcZ7HM7hFFrMR9DyLj/A/j3KnLW+JbRl2OSPXohvbZmfhx6SmRxIqGuAvpJ03v8ATgH/AFz7&#10;n47HeKm4F/Sb/Xj6fS/1a/490vt+a5utQY5bPDI9erwW+lK08+m5sKsUIAUWH0IDWH+B/F/bTV44&#10;yzgkEc+om444/wBa3PsdbfzKttZsusaqfLovlgZpR0HVXtb7qqUmMlbr9RLbj6ci39fa2wdH4gAP&#10;r/ZNz+Rzb+vHuJ+ad8+pkYk8f5dHVjbhAMYHQl4Db4gQXAGn6HkX/pa9gePbVvdtOPqEBAYxsD9O&#10;f9v/AF9jT2dq2+WMlKrrU/sqR/OnSPfQPpWoOkH2zGq4usjYqbRMOOLnXELC1iTpLf74eykziQVj&#10;uxP+P+3H+HHvv17A3artFpEq8UT/ACj/AC9Yy81KROG49VQdjrDLVVUShRI5YqA1mLupBsoYFr/0&#10;9qDH5ABtF+R+NQv+P8b8e8k9w29Lmj41Vr1H8lyq6qig6J9v7YTVkT1PjJbxk30y3P7RGm4/JI49&#10;iDQVsaKrPbi3BYD8f649x1vkstqAsRzXNAP83RPcbgqvg9EE7B61y2RqZKekjkZS7LZYpmNtfNgq&#10;Ekf4+8k+YRnCqQBe31U29s7NeSE0ZuP2evW4L8SYrUdNOC6MylBSvU1cRUMAXLx1Autr3IZQqgG3&#10;PHP+v7caaqLAEf0uCLH8+xTcxKwWlP8AP0ZpJpAVegw3ptVaSoEEgXTrkRhZgfSALAfW9veY1Thx&#10;y3N/p/sPd4tsR42YgZX/AAdVViXIrx6ZqLY2OnxUk7BS4Vj+lgSQW08A/Ue3MSF4AzfXj6/m3sla&#10;PwZlHStQNSgcOglONFLmRTJYpq/s3ICkm4P5HvHTSWf/AAB+v+39pd0i1oa+Y/ydOyKopp6lbuxP&#10;lpL/ANV0kWbgAaTcj+lvbt5eLE/X8cewk0DqzDy6bJ6A6TDMsrsCQ3kYAgN9Ba304/Pvg0YlH+uP&#10;6/8AFPdQfCw4qK9VZA+GHTji8rU4ObyHgKws4HNlPpJ1Age29qIRcgW5/qTb/bk+xdsd+oJUfF0H&#10;tygNAxHDoatu9hHIyJGZGDfi+j1EfQgC1+feLRY/4i35/r7Xb/Ak9v4goe3+eOgZcloy6oSFPQjV&#10;VUKiOCoBvpseOeSV1fT+lvbDkaHyvqt/Uj6/W9/979xPc2PeaEUz0UtuJhIWpPRneqt8x4/GmmLW&#10;OiNRdltfxlW/Ueb+8kFOwgZSCTYn88n/AFv6j2hVBESQK/7HWpphcR/L0PULP7ojbcEFdqChZeW9&#10;B08g834ufx7C3d81Rjyzxlifrf6/UfTkfXj2MdokUhBTqKeYLQ65D5dXJfEKTC7woaKKXQQoA0yE&#10;A/pQlvS4P1PtF4bPVNVUqrM1g4H1BsQCfpbkcezXdwWspAvEg/7HQL2z9C8Vh8Wr9vpTo7vafWmI&#10;o9sVEiRQsfs2P9uxPpuLhuCPZq+v5NQTV+BFa/FgShb/AGFj7wO924WW7LMMgtx+09Z9+0V2Jtvj&#10;AXOhc/kOqI+5oI6TcOQpolUAVEwIUX9K3F+b2AH19iNl6goFv/R+Dbix44/1j7KPbeKN5X00rVRX&#10;5Erq/wAv2fl1K26uyoxr1VR3/jKuark4f1ECwiP44F7KPon/ABX2ip6kzPoF+Tzbn/evpz7nfdZR&#10;tVmsusV044dBOCI3MlfU/s6QHWPX/wDEa1C8Ye4BAKyG5IOrgE3Nr+36lxBMaytbmx9V/pb/AI37&#10;hmLnoybl4NWKaiKihP7OhG21BIQ9P8PQ9dn7CjwW2HmiMSn7YkKmq+sEaV0k/qufpbn3NjhEZ4tp&#10;sbi/0tz+fY8kvo7mNDJ8bfl0UeAYnOOq7q5Mi2SmWH6NMeU1Ef7cA+01m60IrLxYX/p/hzf2JNkR&#10;I11IRqI9a9EW63BjOgnHRg+m9iZPN5Sllqo2dfNAwusy3USANYKF1WH+29h2U+7qb24LHn8f4nj/&#10;AF/Y3sdI1swqKfzOP5cegi9HlrrBFa/n1ZLXVg2TtUDmKQRhT+CVJYBdMnANl/1/ag+3EUAsLXH1&#10;5tf2uSVonXOa1J6E+22ZZBKRnoltXuWTcu45A0jOPL40LaSUUG9yw5I/1/aeqLg8H8n/AB/PuS+W&#10;boSUJYZp0ruo9IYUoK16MFtbxKscZVVYiMW+hNha/wBRxce+6U3e5+g459jHcFZrfHSCPEkdPXP2&#10;dd77iY0cmhT+k/QE/j2qIZgVsCLfX6j/AJH7CMsTFj69Lq6FI01HRSNwYidJZJVSS5t6tDm5/wBi&#10;pF7D3iqprLYH/evz7SkOg8wR8ukUooCpyW6dtoYaSWYM9+GU2ZDwPTquOPaLycjBWIvfk/7C9zxb&#10;26lyVGog46C+425IJHHo/PTGPp/uYIB4+CqkX+iE2W/Nxf8A3n2naKoaSYqb2BHBt9L2/p7IL24/&#10;xigzU/s6YsbMgGoqadGp3lt+lpMCZ1X1CAkAqVuPGeVJ+tj745utaJQouL3Fhb6af96t7k7kxCIk&#10;evGv5d3RXu7tVl1cP83UbpXZcFTUSVbka2W44Y6SZbqCfoDwPbUlYBTsPpdRa5HJP9L8+5bsrvxG&#10;QUooxTqO9yAJJPEfPoyVNthzmYGCGRYHWxUOQoAN2JXggf4+2kUy1EjSEA/T8n62/wAD7GdnugAo&#10;qZ+eB0UxxBzqK93QyJuR8FRx0ocx/UnhBbmwJLDi9veOpjEKkabWBH+8X/Ptal81zKIiuRSn+rz6&#10;9cQjSuOHTpt7MyZeqQtKWs62Pp5DNzbSOb+01UyqokJF/qf9b2K4XU22kinac9I4Yh4pNKU6HnFU&#10;8ssdPGha7FQbAkkE8i1j7C/MVHnqgi/i2oixB+v9Ppb2QvEIgXA6rdPVtNOjTbIxf8MxJlkHrvI9&#10;21fUAW/VYX9v+LxyjQ7KObEcnnj8Wt7Cl1fGWXw14Vz0mtrViwpnPQfbz3YSs0Qk4s6m2ji+oX4H&#10;A9qSomXxpAAOFC/jn6A/4/j2Z+OLe0dz/Af8HR3HDRljH4ugbx9LKZqnJNqK3aa5B/s6mB/K259q&#10;PCUCiPWAOdRBuePyR/Tj3iZ7m8zK17JEr5BpxHkc/wAuhvtG11h1lKmnz6ATsfdM9ZkpKNHdkjcK&#10;oVV+oJDG6jUVP1/w9h92PIoo3AtwrDgjgf4/09mXtaPqLlXOag/4ek27wmNDnozXxghnbLQmQOQD&#10;ERdCLAW4vYc291x9jsBJOSP7P9Tz+57yR31TDt6sDTs/zdBaNDJItR1dNs//AIt0H9fGn+9H2H21&#10;axVkcG1gw4JF/qb2vz7A2xXRe6dS1Vr09cwaKFRQ06VFfFqQ2P8AS/8Ah6gf979rTKVkUsdgef8A&#10;Cx/H9Rz7H91cp9OqA56RQrRiPPpspYDG97k3P4BsAP6+0LWUpn1gC4sx+pItb3Hm89yupPHpfHg1&#10;I6eUYLp/17f7e/sP63HNGzXBtc/1tyT/AIe4h3K0/VYg+Z/w9LzKunHHqcjhh/S39fefBn7WpFzx&#10;cfnj6/Tn2n22EiahPn0W3EjN5+XXpRqQj/ffQ+xppJ0eGO5HK/1H9f8AXHscOyx2wbzAx0THMlRx&#10;6ZpUYNfV/vAP49rTbkKTVAAUccfU/wC8c+wJuM1CR5Ho0tSwIoDTpOZyY09NI5Pp0j62AYlgOL/k&#10;ezTbSpxGsNrfVeL8202b/bAe4S5xuvCidq5/2epM5aTxpFJGOH8uihb8qRUPMgIv/hb/AFbn6Dn2&#10;azr5byR3HAFv9h9f9694r83bs+mQCQ0z6dZGcu2ICRGnmOiP9s4VZ4Kpyl7h2Asx/HJFvqPZoMY6&#10;oqW/ov5/x94680g3NuxYE4P5dSpYr4TUXHRd9oIKHMgJxaSPkA2Nmvbn3kz4M0H7YOr6Ajn6g3/1&#10;7+4n2O4/d98ySNgE1/b0dTqGhFRUdHChpUy1DTyCK5KKwFmJDKoW9h/X2mtuJPDVC4IAbgWJP1uB&#10;Yj/E+0/uPuMVzYsC4LFfUef2fYOlG2QkSJ0LHXWGFPUq6KRZ/TYNzp0qtr31WB9jLTS/tKbfgXP+&#10;PP8AvPvC7d01XMgB/Eeh3DEaA/Lo4eIVo6UXBVwFHIN9JAvwfx7yFyTzz/Sxtb/bfX2gCAACvS4K&#10;KDHTiTfk+5ATUt159bjg6uARb+p9pWnCsVI4DqnXNaclQ6m9yFsLmwNzqP8AgLe/NCCD/XiwLc/8&#10;V9sfXfqKKdvW9VBSvUsUqhbE6m/1XP8AsPobce+hB6vpxx+T/Tn/AB97+uZkGkd9T1oufXry0q39&#10;ViP9cj/iffKRIxa454AC/W3+P9F/x90huJzq00oB+KgH5fP5deDHj1zkgjJH1JJC+i7EC31Kj6KL&#10;fX3hdQgJUA/VSFOr6j9X54Ht+K7MhCNgnNT/AIPz63qPCvWJ6QrYoSRwb6Tf6XNxzax9tlWt0fj+&#10;wf8Aif8AefZtYy+FMp9ekkyDSTTqNPFeJrm9j/r2/wBsB7LN2bR+TUfxYni/+w95vexO6i2ktqnu&#10;oPTiOgDvsBcMOgJ3zSl3ewP6fqAbfqP+w9gfQUCwyGRgLAAgEm/1ufr/AFPvM/cuZGvYIrZGIGK8&#10;OgXBaLE7O1OPQGz0FmkdlNyWIuGF7X4F/aU3fUrokRfxe1iP6C/sdclWzpCk0hIqfPHmeircmDGn&#10;kK/5OnHblOstcqgCy2/BP5P/ABT2F+KaWStGj63Asf6kj/C/sx573SGPbWUkHB8x6dJdtiZpVK1O&#10;eh4osaqxXIH4+t/zz/vPs9XU9NM0cOsXBdfxx/mx/ate3+9e+XPu3uMTXMnhkAivn9vUv7NEQo+z&#10;pTUVCoHABB1A8H/iPZmYoVFOAUBsoF0cC1v66r/7D3j0u6MsrUlA/In/AAcPz6EKxV8qdYavGo0l&#10;xHq5P0Vz/S309pOvojJUMQDYO5A+v5/qLj6exjt28KtvRzVqceqSQ5HTbPjeQF9PAuLHj/Ag3Pt9&#10;oqQCJfpwCSCeR/rg/T2WT7qWmLZAr1oxqMdYZMWgSx0k25HPP5/r751EICldNgwN/rb6C31+nsQW&#10;VyXEcmuoB6KrhMOK46QNdR2qnjP6SPqb2FifyT/jx7BreOC+7R3CXIWRifVwAwKk2+n/ABPvKL2g&#10;5vfa7yAmQirJ6Z/b1HHMu3GVXPma06A7szD6o5Stj+29ioJudS8C35uPZfMriDHIVIN/z9b31H/A&#10;W499LOSueY7u38TxAWxTI9B6ceoW3HaWUvUdFfBnopGWzra97qQB9Rb1i3/I/cvD04iABH1Y/wBf&#10;9f3M+283Oyikik/7z/h6Ckm0AS6sdF+7ZaadZX9ZugJ9Nv7Nr8D2JONXTaxA+n5/2n/H2Xcy8ylo&#10;WZnzT5evR9tljVl7f9VOiEbrwlTlZyln0lmU6o2sV1k/gfm3tQ6j/wBY/wDfH6fT3Ef9Z8/H/o/y&#10;9OhR9ClOH4f8vSZ/0XG3+b/3T5fpP/X6fX639//Qsr/P+NvfFYGgOMdZxYpk9boHv2s2/V/sAB78&#10;VNaHh1YgAfLrmqG/PFufePU1ybk3/H+sLe/aR+fTRVSagdZ9Rtb8Wt/vFvfYJ4/H+8+90HVuNB5d&#10;Y2XVbm1veaNtVuP8Df63/wBb22FoSa9Ohq4p1iPBI/offIjm4P1tf8/T+n9PdGOSOt0zWvXXvv3T&#10;q3Xvfvfuvde9+9+69Wmeve+QP9OPdghPn17XXy6975qb/n6f74+7FNNKnHWiKd3WA/U/65/3v3zB&#10;v7b68DXrr373sGnXiK9e9+59+wTk563Sg67sfrY299E29+p1omnXXvKg1ckg/wBBquf9iPx7ZkfT&#10;gKR+XVCC6gkU6zxxg2JPHBtb63/2PvMSi8hl/wARf/bg/wCt7ZGt3AKmnVVQqQ1K06zEpH9B9fp+&#10;ALn6f7D3z8qAC7D6fgj/AFv+I9t6HQkFSc9X1H+HrvUv9ffJXDGwv9L3/H1tYH8+/DIr5fz/AGdb&#10;z5jrzG3Nrg/Q/wC+v75+/db66D/1Fv8AH/fD3737r3Xi4/HP+8f8R78Bfn3UkDJ6159Y9TXvf8W+&#10;n+N/fvdhQ569QHj1z1/4f7z/AMa99g2/r/tz7qVByR1oop8uvW18/T8f1/4p/X3zEgI54b/Xv/sP&#10;x7aYEGgz0wVNdI66KH8c/wC8f8T7zp9Pfs4r0oVNIzx64kW4Pvn711sgHiOuvfvfumxEBxNeve/e&#10;/deMQNaHr3vtSQf8OP8AePe+nFFBTroi4t77+vuvViA4oeulXSb3v/sPfJbXJP45978j1QxqB1jf&#10;9R/2H+9D3im1kccqWH55/Nvb8RjBqTwFP29OJTzPDrgSfwL/AOxt7yxKVQKf63/3j20xqetMdRr1&#10;4C1/8ST/ALf3k91611379a3vfWgAOA6977v791avXZ5/3j/eBb365/qfdaZ69Xrqw/p79f3vrxNe&#10;ve+DgFTcfX/ivuykhhQ560akcevWBuCLix4/1hf/AHv2ma1VkTlb3Y/n6fUf8R7E+3yMGABxTpJc&#10;BfTprnS6nj6Ekf7C/Htgkx6HUyqLm3BF7f7z7EkV4cK5OPn/ALHSExf0emogkklRz/W/9T/tP+Ps&#10;GewqYxQyf7VbgcAFWA/qfcze2t+Reqamgp5/KnQc3qMmNxTh/n6i1NOswAPHpYEWv9B/rj2BFBTM&#10;87nSf1H6GwPN/wCh95nbdzSba1iiE3AD/AOo5azZpWavQObv28kyM3jH9rmxN7lje9+L+13j42jZ&#10;OPzz9Rb1A/kD+ntrdN5S/t3Hi1qD/gP+fpTbwGOQEdAjLhUpqv0oFCkW4PsWMCzM0YB+gYf7AG1v&#10;9iPeM3OhT9Vj50P+T/LXoZWGrtzj/Y6FHbIYKgItZQD/ALBP9b829jHilBS3C6gPq30sov7xt31i&#10;rSMDUV6F1sMDoYMdH641v+sFb2+lub/Xn28ywBrf7H9LA/8AIvYSW5ZKitadLSg8ulclKr24Av8A&#10;4E/8SPfOnpTf6EDmxP49oLq91A5/Lq8cZJzw6c6ekVR+Pxzb+g/1/wA+3RVRB/Uj8/T2UM7s1Wao&#10;9OlPDAHUzSD+hAo/NiOT/X8fj37Uf6+90HW6/Lrl42/PH+wP/Gvfgx44/P8AX/H/AFvdClQw18fl&#10;/s9apU9dhbEcf8hX/wAP6e+TPf6cH/X/AONe6LEFFK1PWyB5ip65++F2ve59vaQOA60Mdetf6++f&#10;H1te/wBfx/vr+95oM46tTriVU24t/W3599e9dW67IBKkcWH+3/4p79qv+P8Aff7b3sChxw9OqV67&#10;99X9+PGvW9XXvfgSfr73WnXhnr3vIpv/ALb3T8f5daPWJltzf6n/AHv32fbb/EevdcPfgSPofdev&#10;de99e/de69797917r3v3v3Xuve+7MfoLj/ffj3vtwCwB+fXuuQRiNQBI/OkXP/ED33YjlgQP97/w&#10;96qCSAwJ+XXuuipHJBAP01cG/wDrc++UdywUfk/T/D+v+uPemcIpY9e660a2UXtz9bX/AOJHuUYE&#10;vwSSb/61/wDWv7R/VuakJQfb/sdb/wAHUsUYsLNzYc6R/Tn839xWjZWI0n2rR1ddWoft611gaNlb&#10;TZj/AIheOf63PHvkIX+o/Hts3ESsFLZ691yWnZlLMv0/43xyP8PfMQy3BuObkAt/UH8f4e9NcxL+&#10;Inr3XIU7WH4/wsf+Ke+SwMGu1v68cj6/737ae7UrSMGv7OvdZI6bm7/p/wBY/X3n9N/1Cx+o0/8A&#10;E39p6yEUYVPWu7+HqUFQcp9fz/tj/iffPUumwbkAAfS/H+xv7qFYeXV9LUrTrmStz6rc/Tj/AIr7&#10;xF1uOSSOQb2sf9j73pchwMVFOvaW64kx/nn/AG3/ABRvfjJGOLfT/H34RyE11Z68FY5p15SrXGmw&#10;FrC4sP8Abj3x8gFyo/2HFvr7sEI+J6nq2g0yeuLMFJ0qAR9CbEf7aw/H+PvG0xvwBa30sPr/ALb3&#10;7w1PEmvW/D+fXJGv6mAJ+nA0/wCP+PuPLZ78Wv8ApNrtf/FuPT/sPr7UQsYj2kn1qfLrxiFMDrzo&#10;jADTYg3BB/NiOf6jn2wVlDHOw1JdlPqYC4Jv+ORx7PLa/lhjosvYRwrkfy6SyW6txXj1gNOjsCUD&#10;H8n6XNv6cke+SUsaxaApU3JueB+P8fdl3CXxg/iVx1QwAJQDrDLTxSKU8YT/AG5/3jj22vQLrJYp&#10;/T9Q/wAD/wAR7PP3y3glVY16Rm0/Uzw6a1w6eQMyCw/orf4f1t/T24fcQUkalpERVF/1W/J/tfjn&#10;2RO1xfTGPwyxJ/ydLgYYRUnHTytPHCgKABQDyP8AX9gh2JvGmiWanWa5uwHK8sTz+Dx7zB+71yFf&#10;bjuVpJ4OAU4qfxHyznqP+Z97t4YZF1+vRcO5KnVSVMUJ9Z85J+ltCarfQ3vb2ARyEc5aQHk/4g/7&#10;D6e+6/tBynLte322pfhUDh6Hjx+fWNHMG6xzzEg+XVWu68RXVOaLFdSiQFuD9PoR/h74RVfikL6/&#10;wRbj6fX6+59vzb28Qqcj/i+gBczlgacOoWU26tdRijSmBa3qbxsQdQ+lwbger68ke4uU3zDjgQZ3&#10;FtINmUc/T8+4a5huoGaQ+X+r8v5dFHgSzE04dO+wvi6dwzrUy46NxIXZdKTgEfWx9B/J9xMHvqLI&#10;1OkTuwZxclk/r/QX+o9kG2bhBGTU56XwWbJQg06UHa/xbbCYCdoMdGumnJ06JSALA3Fwn0P+P+w9&#10;mGwNRHUwxMG/VGD9b/W/5v7Opd9UvHGDj7f8lOjWJyoow8uqE/kZtyu21mauMU7IsdXVKCiEC4VG&#10;/wBq+hb2/Miah/hf/Yf8b9jTap3ntnIySuPl0ojWravI9F4w2Ur3oZogXUBTYMLAi7fT/gp/3v3K&#10;P+aAB4B/3se0aQ+JIA47ujMIFAI6TFLRtPmFkZfVr54P15P+H099Uq6m/wBj/wAV9t7vbKkZFOA4&#10;/l1Rsop6571/yemCsoW31P4N7H6Wv9D7nubH/AC3+29heKMuoKUGaVpXh010F1FDDOG1RhiZGtf/&#10;AHn8H3xSfSQCf6/n8e93O2s8ZcAVp1cV9Mdd5XbTz0jTRxAala3pJ02BP9R/vQ9ubKssYIH4uf8A&#10;bc+w5ZTvZ3elmI7h5Y6Q30YkjIpmnQXYmtnxWXgikZ1Ak0khTYgt+Tf8ge2mQBHP9Ljj/b+5GIW5&#10;tFWtarXqPtyi0uU8+jT7fqzX42IB7nSxvwfwptb6/j3jZFlHA5t/X/Hn3GW7oYZ3HwgZ/aeg1PAK&#10;mo6VGKyk+MYaZHQA3azELwDcW0ng/T3lipQAePrf/evYdeReIPVY42OAKjqDmt4+snytfUrfqH1F&#10;/wDDnkew73niUmjYaQSGT8f1BH9fZ9tM1DTV0Ft8s9SSPp6tI+D3cVTi66GL7ptFiukutjfx/wC0&#10;H8D2EGPxX2tXcLY6v9a9/wAf7z7EN/P/AIu/nReo0jt3W/jAXga9XW7p39DndnTlpizGle51Bhq0&#10;KxsABwSfZmdhuY1ub20IP+TV+nvCH3dInuCEPcWY/wDHh1m37QK0NhGGOAg/z9Uq9tQxz7oyczet&#10;fJOLW+okY3N7/gL7W+XqvMbA83YAXF+QPqLcfT2HuQ0NnH4jgqBmtMcfI+fUt7jceL2AZPRDu1tv&#10;QZnJFIoQCWVgLar6goseV+hHtvxtG7y+VvoAb3F/wbfn+vs95w5nW5j+iikLVOM0/wA/l1varAgh&#10;nHWXY2zk27SmvqKdY0jAAbSUNybHTe9wAb/7D2tRUhYhCP1FRzYWH4+t/rx7AGy7Ayym+kHahJya&#10;V6M7q4BTw04joIu4OwxlpP4HSzF72jDLGpChJHPKgi5/2PvBVNDTwSs5sdDPcWIF+LfUA8+zFd2v&#10;Zb6GGJiVVtIFf58Okbwjw2LcaHPTFsnqKjy0cdRLTRNJLIrLrjblmHpW+v6k/n2DGdyPkmaNXI5P&#10;N7/8U9zjy+ZFtFlkPHqN92cSy9p8+jy9VdP0eIiiqTRxoI42AZY2trZ72B1/2bf7H3xw0Osqx9V9&#10;X/EDj2N7S5RqAGnSK0szLJUrjoJfkxlGxNJUU0TlAHC6RxbxRuwPI/tXt9eLe1JWR+gKvAFv8b8H&#10;/W90vtxS2IJqc+X59D2xtRHGFAz0T3qyP+IZN5ZT5WMz2JH0Po+pvz7Sdanj9RHHPsa8lbskzkBi&#10;RUfl01uNuoVh506NnhKORchEgPF0FtP0Gr/X549sP3hjdrH/AGF/8f8AW9y5uN7FHbMxk8uiK0gM&#10;jah69DZUbJXL0yhkVroL3jLXuBzbUvtzpciSQPVz+Sf8R7C0N7FNKNLgg449LJLcpQMaHoId69UJ&#10;SQF0gRdVvpqewCsbC7C/I+vt7U+cDm97f776+7ykupNKHoiZpGlZqdteH2Y6AtoRhHcFfG3I/IIs&#10;BY/m/wBPbVkqUFLfn1f7G/H9fx7TKrAgEYPTEkIf4+HQxdQ7xeDLoWdgjNFzqHHjY/7TyT9PaWo6&#10;TxzOf8QP95/1/ZTeWzC41epr1UqkCkgcM9HP3bvIZDB00KOx8sDKTrHpuvLfpsf94+vuLlqXynV/&#10;TULf14/1+PcgctXkcNtHFq7q1/40eo83iVjM7A4rw/LpZdO7l+xhWJmC61A/Fz+6R/S/qPtBV8zx&#10;MI1JADD8+5XsZ43iBX4ugNdFnlp5dH72VjqeupPvpEBLx3DEH6EX+ot/X29YhGkS5/J/4j6+1U25&#10;CFqB6UFelNtbM2QMdBV2llafGVLRI9joHA9POogc8+4mYfSwQXBNx/trD/iPYr2S6S5KzA5A6T3s&#10;fh6wRmn+TpddSo1bBHVHkBYnBPN/W1rnj9IHtLVdFI8Ej8m4Yi3FuP8AC9/Y7hkLrHGFx0WDsQse&#10;jH4LcFJT5SmpH/UsiAjV/tV/oQT+fYfJh5Gq9TAkagDe/wBP6WNve92hEFqhp3UPSKhuJhoGOjM5&#10;DeVLQ4NFWQLrjayiwNwLfWxv9Pa4paYRqb/RB/0KL29xpt1u1zePX4NWf9Xz6NyiQIGAoeiwZLLS&#10;ZOvCK5ZZ2+l7/Vvp9Ob+05V1R+/SMEn9y1hz+R71zvdNt22T+GaHwyP5DpZtKfU3cY4io6FOkxYi&#10;21PMyoC1KwFyV/3Wb2Pqva/sUMVJ48ejG99N/rY8i/8AvPvn1zZulxe7rPViaE/zqOptsNvjgsVJ&#10;GSOie5zFJU7jlUhWJlKkhbj9duACL/Xj2BfY2RBgmS551C9x+Cfxb3kL7ORsZYtRyQf5kHqPOYQo&#10;1AYz0fn477b+1rYJBGAt4xcIRf03v9Tb3X12XLZJZAbcEE3H5f6/7x7yY5rpHtbEilE/bw6DVkmq&#10;SnVqm1F00kQtawVbfX9N/wA/7H2CmByJE76XI9X9f8T/AMV9wrsm4BL+VSaVYf4ejC9g7eHl0sp1&#10;UryL3/4qPainysxl0FmIJ+lxb/b+xtcX0gZqcK9EgTJAWhHn1hSJPrpHP/Ffc1K0BDc3NiDz/X2F&#10;92vMMWPT8a6/OnWPQOLcWN/afq3WRj/Q34v/AK5/3v2BpiLgMVHd1WUFKqPLqSnC/wCv/wAaP/Ee&#10;06ZTDUqF41W5v9PURf6eyuNzHKSOI6SMamh9OpJ5BH9fa+ocm6wR3ZvTccc3sfqePZ9c3i/Spn8H&#10;SRYx4mB1DkiF+Bf/AHj/AIn/AB9i1sbIq1QGZv6Wvb8sB9PYBurnxZWAbhX/AAdHEKaRkdJPc9Mz&#10;0bKo/wBSxPP5NrcfX2cPZVStS8Ea25Om9r2vq/H+w9wL7j3otbOZ2bAAP8z1KXJVq09wFI8/8g6J&#10;9vbGTo8rDi/I9Jvy7/42Hs6OxdvyRxRyqlgyRm9ibAp/S/NveCHMnOcMt9NbmQ/FTiP83WWeybXo&#10;tVanRZN+YaWpo5iULBYnUlV1E+k+rgi309i6pkpwBqJNgB+Lc/7H2GbzcYbqFlAxx49CKGJkZiei&#10;54fbXjyRlCCxkWwKFT9frfUf969vsCmoiVXGq5P5/Fh7hfebyO2uZpFNB0eRrrVVpUdGq23i3alp&#10;4kA/QDwD/hfi/tyocaqSawv0Oq7Nb/Cw9PJ59xdzXv7yxhC5+H16ObC2oynoetkYgxtESosNRvp/&#10;xTn629qeJQIgo+psb/7E+4NupfFuGkOBw6FaYC46MBTxmOMAerUgH0sBwB9efeYR8i/0/r/xr2XP&#10;coNRAqR/s/5unNfy6mimY+O5sJG03t9Ppza4v7mB0T9J4/p/xN/9h7LmDtx49Uo3p1NVQv6eBb6e&#10;+Dy3Js1gbW4H+F+f9f37QKZGet6PM9dF7G1v95/4176Eh4vf/Xv/AMR70EB4GnVigxTrryf4f7z/&#10;AMa94y9hb6835PP5/wB49300FBw62Er59Zb86gLG1vfBpF/oRf8AH1H+3uL+6hM1r1UrQ0r1y18c&#10;i/8Avv8AW9xp09PHIcEf4ji/I9mFtMSyg4KnpuRarx6iTRk3t9D9R/je459gF2DS+RSQpYaOf6nk&#10;/wC8e8nvavevpDCxejBv8nQO3mIkmi+XQcbkxQqHb9tSNJvweDc/0t7LxVF4CVFxyR/t/wAW5+nv&#10;NPlrc4r9oS714E/t6A1whj1DzNegczmG+3RyI/8AVkcEaTpvf88gn2Hm4aWWWOR/wS3P9OB7nzb9&#10;+tLaziiQEsB5Ef5adEElrJMWqOmLatC4rQbDlv6fT1H/AGPtq2XiVqMogcckq39PoQPrc/717ij3&#10;M5lkTb5GSU0APn0c7NYAOAV/PoeoImCAEX/SPyORYfT2f/ZGLjoqKF1X8K3Bvf8Ab/2H9PfNXnve&#10;JLq5ulaQmjEdSfY24QKQOlNj4LAXA+v9PwbfU/i/sVIy/jtcAMFIBNj+fqPcVNcqrA0Nfl0drGNI&#10;oOnM0iE3sv8AsRf3iNOHa9vVc/m/+vb2vi3MolKmlOmGj788OoU2PDt6QAf9b8fn63/p7mRoEVgV&#10;tfi9/bP7yLyZft6q8S6R1gkxl47aQHv+qxN+eB+Le+FQob/EAAf69v8AevYm27dDTSGNOi2e3rXp&#10;JZLBozFjGFb1c2J/p+Lj2k8vSpLFIvjHKOG/NwTZRx/qfcs8o73JbTW8ninDqR0G9yslljKkZFT0&#10;EG79u/dROjID4xKRdT6r/wBeeLD2AO6sT4meUIADcn/AXsD/AI3I95z+2HOMr+BCbkkAqP2/5uok&#10;3rbwhag6KjuTbop5JbRAMST9D9Lt/U/4e0RRHTIVt/aNuf8AfH3lts+9K0CM09H/AMnr0B5bPU5O&#10;notvYm3ZpVkZYQylFFuR9R/xX2qqOocPp/OoW5/p/sP6e2eZt/jS0p49WGTT5nh58PXz9OjPbrJw&#10;ykjH+x0BOP64+6qdbwDh3GoIQVJDXt6iL39qvzC30/5Rf6j66/8AW9wp+/G1f2//ABJr+VOhH9Ef&#10;+M9Kz/RwL28Un1+2+v8AZ067/T6/4f7z7//RsmH5P9ffFjrOGvW6RYD6f8T/AMT76vb8f71/xX3v&#10;j59eyfPr3vsWP45H14HvVRStetV4Z6977sfwP96901r69ex5ddkEfX3kU8f4/wC8/T8e9UNK9bFR&#10;1ikIJ4/qf9h77Deon8fj6X/23uunsAPx9bWoJJ64sbkkf77j3lBv7qFpx6dDA8OuPvom3vWkk8Ot&#10;6h1731qFr/14928NgRUdbINOve+Jva6jn6fj6fn/AHr3bAYBieqivDrlpNr8fS/virMn05/1+fb5&#10;VCtK9WwcHrgwuCPeYSC35/2I9t+CCcHrWgeRx1iKkfi/+tf3yDm4B/PH097eIUrTh1orjHDrj7zF&#10;iFItx/iB+D/xr2kCqZFYnh1sjUlK9ZtRERXgg2uT9RyDx7wEk/jn/iPx7WqFQVPDrYAAp1hHPHvt&#10;Q97rwT/rc+6zNGygue3rxIFK9ZUD3IUgkW/J/wB495PBKbtYG/J5HJP5t/rn3Rbu2UBQTQD069qH&#10;XZikPJt/t/fOOJgbNwv+HJv7YmukIrF8XVHGoY49c0iJPrJA/wACT7kobC3NgOP9v7QMNRLeZ61l&#10;sk56z2A+hv8A7f8A4n3lVr8f7b37rYIrTz6xshJJ498r+/dbrTrrQf8AD/ef+Ke+72/2PHvRFR14&#10;kCleuHvw97GB1vrKgtz/AFt797917rn76sP6e9EV4ceqsK0px697yCS31/3r/jfuhQnrYYhiDw6x&#10;shJJ495Vk4/w/HHurDTx6sCD1jPHHvLcWv71TrdPLr3vsc+/dep17373rrXXvfvfuvde99/U8e/d&#10;bPGvXvfME2tYG3+t79177R1jYC5LG1/pb/D6/j3xLm4P+w9769/g65aF/p/vPvmbn8f0I49+x58O&#10;tEfPHWMrybAkf63+3/3n32Da5P8AvAA9+Cg/CetCgNAeuJ4+tx79qHv1DWlOvcK46978WUfUj6c+&#10;96W9Ot0r1731c8EC6n8+6nHEdVFRjr35Av8AX32SCG/w45/17e9E0Kg1z1YmhAI49cgL3II4Nvr/&#10;ALD211lKLXX/AB+gH++/Ps0s7tgaefTUiBvt6xSRAi5Itf8AH9Obn6c+22OG9+b8G3HNx9fZp9UR&#10;o/i/1cOmQlOHUMxoSVUqw/BBuR/XVx/tvYL9iQh1Kkc67c24AOk3/wBc+5f9v7lo3jcnJP8Ak6D+&#10;7JVXHz/y9QpIuHt9VP8AxPNuP8PYYYfDIzlwrHm9xawNx7nSbmN4Ro1DoLx2YZmqPPpE5yjM62te&#10;11P+3J/I+vPtXjF3ANnIH+H5Pty25pk8PSWGerNYKpqB0E2UwYE7MFYgW/3ofT/H2s8DQ6GBIIA0&#10;gcC97c+4/wCbt38XVQjh/l6NbCDSKHp42/jQjIG1AG5H/JJ9ipjk06OObD62+lvcBbtMrtJqPaT0&#10;KIF00A6FXHUrBl4+imxv/h9b/wBfaiiX6lgOPSLgfS/19gm5kqQAcnJ+3oxSmkdLSmjCpe17/S/+&#10;8+8+oCygDn+g/pz7SVrXq1OpAW7eokAfSxP9D9bc/n37829+p59b8uuVgvC8j/Y/8T79fm3vfW6d&#10;d3J+pPv3vVOtdde/e/de69797917r3v3v3Xuve/e/de49e9+9+69173737r3Xvfvfuvde9++nv3W&#10;69e98tXN/eiAet1FKde98gwP1/33+8+6mNT17jw66Khvrfj3yvccf1t/vufeyoIp15RU8esRUjn8&#10;e/D/AH3++BPtsrTh14ihpXrj76LBfqffgpbrYUnh10SB9fcyBlVAw51c8/61z7L7jU0tGHDH7Mde&#10;0Hh04wMqxAi9zY8Ej/X/AB7y+RSfUot/rA/8T7Z8M5IJHW/DbrLqVv1cn/Hm3+8e8cYXWRaxb9Ng&#10;P6m/+twR7dkZjHGF4itf5deKEZPWJEXySE2sxGn6/gG/0+nuQSoU8fS34HPI9srU06qATgdSP0/4&#10;W4/4j/X94Gc/j/efboRaZ49OrGKZ49Y2c8BTxcE/X/evfYkb3Qxqc+fWzGp668jf4f7z/wAV9+Mj&#10;W4A97Eag1r1oRgU646j/AFP+3PviXZvrx/rWH+9e76VHDq2kDHXrn+p/2598Sbe/dWJp12oJvY2/&#10;2JHvhr5/2/8Avvr791rPXeg/1H+8/wDFPfWv/Dn8f09+69Tr2g/4f7z/AMU98C1zawv/AIW9+1Cl&#10;a9boR1nWM3IA/wB7t/vuffX1+n190aRQDQ5631lSndv6WH15sf6fkf199XH5/wCI9tGY+XXqdZkp&#10;hf1mw/wPP+8e8ZI5JJHFv95v9PexO3AjrQoPXrIKZP6njkWAHP8AsPcZ5UjBOoAD8t9LD/ivtSgJ&#10;Ctp49ebTSh66EVyf8Pxfj6e2SvzlHSxsXlTjkk3/AOKezmw2q6u5B4ULMfl0inuo4suwCjrFKqAE&#10;EqB+Te5+n4/2HsJ8/wBpYzHGRVmj1oStixPNrfgf4+5U5f8Aa7ed08Mm1k0k/L16CG5c0WlpqPiq&#10;adRZJVVbhrkHi3+x9gZuTvAMHjpplt6VHJJBDEtcf6/vIvk37vN1NIjXMEgNflT9vUY737kxpqWK&#10;VR+3pnnqZ5lKxgKQp/B4/H09gfluwY8jM0lTV39ZN7/S5v8An30F9oPbix5We0kaE1ULWtPLqGt+&#10;5xu9yMipQrnh0C+7tn5bNmTRHK4YuLqv+qv/AFv9bj2ynsChg4WoiPP+Nv68e849m5ns7O3SNGVW&#10;A+f7MdA2kkzan9Ogdm+O+Trj5ZKOQN9T40COf9cuSCOf9e/uHW9k0qxkrOt9LfpJA+h/qL/T3Tee&#10;bVnj7ZFP/FdaNtXjXp2wPxtqFq4zUUzqikA60DPfWD6ivH0/P4HsvW9+yZJPII5rDUPyTfn/ABH9&#10;PcV7ruhcOwYaz0ohtwtCvHo7vXPVNDg4IdVOAyJpW1k+q25BBve3t16l3ZU1depaQteRCLnixP1F&#10;vz7D1rfEPUHJ6X+DUcOmTvTZdDUbcq08JBNO1j6WF9JsLW/N/wDYe7I9lZNmpIiTz4ov95/pz7E9&#10;iGmdaZJp0kMY7qHPWq/8z+taVsnkSkbcVFcRpC8FZQCbabfj2J8MpkCmwN7/AE9zNsTfTWnd/DTp&#10;6I6Vz1VfX4uLBQ1QYFQC6jVyRbnj/Dn24lf2wPz+fau2o01fLowkkAQUPdToOKCoH8R1gf2r3+nH&#10;+3495qSO2pvwP+JuPaXfZQ0TKpzT/J0xG9SQePSX7ByAmiMKteQkj6kW4H+8+5Etith9bG/+8eyS&#10;zjAQMw+zr2tAwJOR0lMNGI4lkl9ITSRf6Hix/H9R7gPcEH+nP+8W9mrUeMinl1R5i7DT0ItCYqul&#10;KA39IAAHBH0v/jf29UsmqMrf6hSP9tz7AG6wCGeqjFQetNV4hUZz0XzdmLNJkvKikKJiSSfwz/0H&#10;uNUqb/QcfX6f4c+xltcoeCP+Eof8HQK3ePSXNMkdDL11VrJTRoWGkej/ABvpN+fz7bkmCsQTbn6/&#10;7H2AeZqJMK8M/wAq/wCboMBGIGOhYlw0s6ERq2px+pRfk/7D+nt5hnj031c2P1HsAStLqDKB4JP5&#10;9XiQeIVYUFOgj3NtvJipWNIZnOq11vybG3HAIv7S2eaGYMoYE2IPAv8AT/jfsQ2MyoRnPSG/sWlj&#10;kULmnRx/jXHuDCV1NNLBLDEV9DutgbhBzpJ/I9h9Fig04axsGve3Fje1/wDb+zDcb8rbSAn8PUfL&#10;tim+XUp8urWqjt2al20adpU1CL1iz3YaFDEern6exW2+BSQkqfwv+HNh7xT5z24X9+A3qT+VT1lJ&#10;yG4s7QID3ECn7B0RTfW9ZazI1b6lJaR72ubhmZwPr/RvanpomyFQOOS3J+nA+vsAb7uScu7dJEst&#10;CAafmDTqVtvgN3KrMMdJjae123RX/cyxNIusvc24AP0GoH6fj2uVoo6SnDAC5BsGUH+yQbgAcgC4&#10;/wAf9jeNdm3O43vc2L10E1x9v+DyPy6FcsS2sX5dNHeEkG1cGKaklVXJPBNmWy/0W31PHtris7rq&#10;NgDc3t9Lfm3BPuZ9wdbSxkSMVPy4Vr5fLh+deg8ihpWkPCvVdG38bVZ/cH3lTIQDJLIvHF7sLG9/&#10;x7TG6cosUTxIQP2yPqfx+P8AD23ynsjXkxnlQg6qjov3i+FvA6huI6Pl1liGmnpKSGIuqzwgm3F9&#10;Q5BAt7B7U9bVn68kDgX+pA+nuTr6+TabfSrAKF8/l0A4oDdzANxJ6sCxWAjocMOLN4WsvH1Kt/he&#10;/PsUMZjTBTozD6AtcgDggcfT/D2GNo5wFzfFY5K16G9rtSwwrIRnqtz5Rbdlq5aklWIEkN7NzYK4&#10;Ykc/Uj/Y++cvrYr+NQI/2xH/ABPuQtwLXMEdwAcp5dGMTCKQE8OigbHY7eqvVZdLtqLcjnT/AE+p&#10;uPabzENlOkf2Tf2f8mK9tKXYkKSD/L/P0V7m2sL69GV2fuaGuysEfBfVGpZb/Vmtex9oyKl885Fv&#10;qeDx/X/Y+zrnDm57WMxRNU8Bx63tlqCakY6PPgqdv4XDUGwCxqzEn6jTcWv9ePbs+PEDcX4P+v7T&#10;ci7lc7gYpGX/AFV69uyqlegg31ualeaWjVVLXVbA/QlG+h+tufc+mn0cXF/8f99/T3Kszqi1J6DC&#10;xAKChr0WDc+BmrX8kcLkG54JIsPrz9eT77qmMiX/AN9/X36BkkamrpPcKQVJ4U6w7TpY8VkIwwKu&#10;WAsfwRe9+B7Tjt4ySbD6/wC9/wCwPvW46Qqk/wCrHRXcmoZFOKdG3xFK2UpKNSNQsrcG4twLfnjn&#10;20V9UBGTc3Fx9Pzp4/2HPtHtt1KkxC8K9A7c4F0mnDofthbXIngVVNjJEL6gDzML/i/19hpVSGes&#10;Atf1C35B9yXb7y1vbqSwHQUXbdcpNOPVhuHX+C7YYg6WVGfk/RWCW5Fv6fT2u8YiwUpci1vVyB/q&#10;efaJ96lu5GTV3fLo2jsHhjY07eiW9i5Spzm5vtI2LFiq+kk/RmNvzc29ofKVnmrgoIsCQRb+pHPu&#10;XOVLopCpcY0/5+gvfishHz6On1fgBitoxTvqBajhcyHjgo7n6WIsD/tx7d9CGiC/k/Xi9tV7e5V2&#10;aR5XLE9mKD049FVymmL7em/H1077nkn1DSh4Os6QFIF/9f2yjH2Z3KkA2twPwD/tvarfZy8QiqK0&#10;I61t9v4Y1efQmZfeDSRxUImjJK2/Ub3/AABz7Z8jWCkie5A4vyPwBz/vXsh2OzETVp3E9NblKwGl&#10;SKdLDYe33y9dTOyFgnLEH+ljcEg3t7TeGpzk6/y2JAfVcfS2rn+v09gD3Wk/xGQL8x+wdHvKhZry&#10;EHyI6XvbWYj2htl4iyxkU8gF/wCojS30tzz7FKrT7Kg0fQhCOQPwPfPvckZtxlLA1r1kAY6WCEcd&#10;Nf29FB2Pkf7zZ9KgkOplLNYn+pJ4Nx7Kt2FVu4mt9CzW/wBjzb6/4e8qfaMRiaP/AJp/5uoZ5gkp&#10;I6ny6ti6QxKUq09v1LEVYt/q1ex5tb8cH2R7slnNLNxzcX/25P8AvR9z9ztMU2ViP4D/AIeina3U&#10;yr9vR89uoEgS35I/3319lz29V6si8JNtUgUD/WZv9t7xm2fcCN3dGPF/8/Qgu4gY3J9Olg4urD/D&#10;2NMOFEyLJY3Iv/vj/j7niDbxc2yOBUUB/b0EZX0s2ems1Co2m5H0+l/z+fbVkaV6UsNJsL/71f8A&#10;HuP+abeS1VqKcH/J0otGVhg56kxMrC4IIP0/2HPtMibVJoP1PJ/4p7j6yvDIWqaEGnW7tKVPp1JK&#10;AC/N+P8AW98jjjUVEZVSbniwv+f9692kQh6jzz0VagKg8a9d61ABJ/H+829rqmwjpR6iWDAH6gfj&#10;8e630rJauMVoerQgGRfXqEZ/WOf95P8AxHtR7TEkFYqC5PqW5FhcsCvuPZJyCxJzXo8EZIAp1Dyg&#10;WWBg5FioJ/wsQR/vI9nh6upi9TTORxrQm/8AwW3594+e8U7Dar1gcaSP8o/wHqY/byJGu0Vj6/4B&#10;0U3ftRGKgRgj9R4PBI1v9ePx7sq2f9vFj4QVH+bi4vz+j3y13u9un3q4Gk5fH+9A/wCAHrMjbo0F&#10;nD/pR0DuexKy4qoksblSosR9WWy34ub+1BUrGzkgiwI444v/ALH2MrAzPtyEjuIH+DrzFVenz6Kx&#10;UuKLMFCNIMliLcAg2/oPz9PbxQKthz+T/T/D/evcM833UkMsoYYGR9uejmxjDkdGj6/x8VdT07XJ&#10;MilWt9QlkN14/Vc+1BCfoDe31+nN/wDkR9wnvF8WDAt38Py6P7ePSQQOjHYPEJTkaQQBqsT/AK6/&#10;4c/8a9zkB+oaygiwt/vvr7A08tCIx8RHRypwPXpfQxW5/wBSPp/rAD+n195NbfS1h/T+n+xv+fab&#10;R8h1anUi/wBP8Pp/h/re+7n/AJH79op59XqPIdesD9Tb/b/8R76JJFve9Py61Xr1gOAbj+vP/E+/&#10;E3sPx/xPvXh1qT16vXvfQ49+K+vXgeve+/r7uoFBjrx6974OLqy/hhYn8gj6Ef7H3o1DIw4g1/yH&#10;+XVSAePXIci351f8Rb2Hm4cQKwPcGwXj6f4kj6e5D5Z302Mkahu2vRPe2viBsY6aa2jEqMxHqAt9&#10;Rb/Y+y97h22yTkiNrBjyAOeBb/X95c8ic4UjjrIK6f8AKegVf2Pc2M9BTuSguHGmwGq97Afo/Bsb&#10;n2i8ltxpKZx42+jfgf0/2PuTf68BXT9VT5ft6Rjb+wmmek5g8Z4qryBLD02t/rt+PaS21i5KLLxs&#10;VbT5ALED6XH+9ey7m/exuOzSAOCdJ6csrdopBjoUYYx6Rbkkf7A3A/Hs9O11BooFPBCx2sP7Vh7w&#10;F5tuCb26YfBrr1IVih0rUdKyhhUKPpc/n/bf4e1mEUW1Ak/8U/3v2B/qGqdD0HRnpPTksAvY3N/p&#10;Y/8AGh7kIsQ+iv8A6xIsP9YfX22biUkjUB8+vFa+XXf2y6r2b+h/5H75nT+AR/wbgf7A+/CWUdx7&#10;l9R1VogQB59dPTqRaxB+vJ94mNyy6bWNrf14vcH+i39mdrdFGQg9vSKaEcfLpnrqISI4I5ANvp/s&#10;Rcj3HmpBKOebi34+v/Gz7G207y0boFbFR0T3duJFOKEDoPs1hVeOTWDfQ5HIP4/rb+nsN914AT07&#10;BVYmzD6C9+bD6f4+8m/bznB7SZGeQDI/ydR5vO2CUEgGvRYd27c8tTZUJA1auR+SwH459g9FtadZ&#10;3JSRRqPOlbfj3k/Ze6HhQIqzKSPt6Bo2UtIQUNOge3LslamBlaNz6VH+JIv/AIH+vt+g28yEPpPH&#10;IJFwb/mw55v7Tbp7mG6QoZFNRkdHVrtAiAovSIxmwFhdpBFIFDsRwL2P0Nrc8H/Ye3D+GTf7T+jT&#10;+g/pv/r+w5/WyGnlXTXifir/AJvPow+jX+Hyp04/3V9X+ab/AIG3/H6PFb+n6r/j3//Ssm98V614&#10;dZwdbpOk/wBD/tj79703Dr3XXvIGFrker+t+f8OPbJRjwOOtHj1kDhVXjm/P5/P9Pfi9wPz/AF/3&#10;349+SOjAkdez105L2sbWvfhRe9v9b+nvgG+htb/kXtTj06seI9OsRVf6f7yf+K++rsWNyFHFuL3/&#10;ANf+nupYDSAvn1YHFeuaxAhmP0sSBf8AoP8AivuQrDTyR/hbk/63+sfaaUlnUJgDrWs1HkOuSRhQ&#10;zEE6raQPxa9/p9b399en68X5Ngfpwf8AH6D24lVoCK9Ocfs6it+pvxyeP9j7xC/5P+sfwP6e1goR&#10;WnV/Lrr3nQG3PN/98faRx3VpnrQ65B2AsDx/rD8f7D33Yf09t6mrx69SvXH3xYC1gOf99x7cQtUa&#10;uHWsA0r161/p77F7Akcg/Wx4/p/h7USutNKsOrFgMEVr1iCm9iD/AI3BH498wSSCT/sf9f8A3r2h&#10;wp+fWtSnBOOs6pqstjYj/H8C45/2HvIVLflT+frb/YWHvwmCYpnpstRqKcU64/btf8gX+lj/ALwf&#10;eeMKP8PaaWVpDngOt1P4uHWdUCKLHn+l7/1/qfefUeP8Pp/vvp7Y6tTrv3wN/wAe7CnVGLA44de9&#10;8veur0A69743YfTn/D/jfvZpT59UKmteve+eonm5P+uLf8j916tx49e98tfHP1v72OPXjw66CgfQ&#10;e+Sng2P0/wCK+/EGvHrwwKdeLgcFf9jz/wAV98h/j799vWwfXrGXP44H+w9+59769wwePr11rb+v&#10;+8D/AIp77t7916g69rb+v+8D/inv3096OePWxjh1x95A3J59P1/HtsgACnHrYr173kWX/aTb+vNv&#10;9f3ShPn1vr3vKGBAII5/xHvXWuve+/fuvde99fn6G5/PvfW/z69756ja3vXXq/t66IB+vvgfx/ib&#10;D/A+90JwOqmvkc9d+/JOrEKQL3IJv/qeD/tgPfpYXA1ButmPzJ6xhubAX5PN/wCpv/vXvlIw0sAR&#10;z9OfeoUKspPXlVQwoOu5Bcf7G3+3HuLqYH6/717MqJ506foOodj9bG3vibk8k3/1/wDiPewF8qdb&#10;x1177u30u1h+ASP96910IPLrVBUnz69/j77u39T71oj9B16g67ueefr7zRFmJBAYWN724t9LD839&#10;syqqfDjpqSnEHPWSMtf8m4/Iv/vd/eFwipJZQGIuLCx/xIt7spIeJtZrXzNf8PVCtAtePXK4Ksum&#10;xI4OkC3+2HsF92Y+StmYC5NzddJJtrJFwP8Ae/z7l7li/jtY9VQAB69EF9CzuwPCvUB0IZgASTe9&#10;gTf0kk/7f200GFFPGCygEAEjx/T6DkkXHsSy734zmjEn7ekaWwQHHTFXU+u5H04GgC51WuW/qPr/&#10;AK3t9io+AulDfnSeCf8AW/Pu6bjUV8RgfUZ60YlpgdJCuoiSQy8G31QC5/w/Pt9oYfGwuAP0m1rW&#10;BFh9fwfZNu114ymrk+VSePT0KBSopg9dY6jCMLDgX+n+tbk349rSjtpUjgjj/bDn3GG5yEMwPDo4&#10;ipQevS+x9PqUAg3ufpwbAD/WJ9vvpVbfm1ha5B/wNvp7CsjM7Vp0upSgHDp/AAGkcD/ffn6+8YJP&#10;FuRf6fQf7H3UAj7OnCABXru/+t/th/vf1981Njzx/r+79VrUHPXXvvUL34/pa/P+v791sinXd/8A&#10;W/2wH+9e/A8cG1vr/j7917BPHPXXvncf63vXVTjr3v2r/A+9069j1HXvfRYccgc83t78BWoHWwK1&#10;6979rX+o/wBuP+K+96W9D1vS3p173yBuPp7r1Wo9eve+ibW/N/fuvDr3vwN/e6de/Pr3vrWpNgRw&#10;OeffqGgNMHq+k0wOvXH9ffepfpcf7ce/UPp1XS38J66uPpcX99qb8Dg/1/H/ABT3RnVQSSMdWCt6&#10;HrmqliByL/2iOP8Abnj8+5SxRqPUQ5P4I4+n+29l7XczE0TSvWqMM06l/bRoLmQyfjTYDk/m6/09&#10;5BCigC9vyLD0gA308cXPtv6mTUCBU+hx/Pz60TxPn177ZSD+L3/J4/3v6e8YhQEhjrvY88WH9B/r&#10;e3jcysKadI6ejpThQ9YWpkW39q/9CeLf639feUBQAoFgPpa//FfbRJY1J6vQV67C24APH4599m/4&#10;/r71jrfr13pP+t/hxz/sDz77QjVqJF1/xH5/5F7o9cAdNOWIA6yqouvH45+v+Hvk7g/0t/r8fX8+&#10;6xg+fWox5nj1yl/2nm/1tz/X3jLj8W/2Htzp3rEEuL3t/hb30XA9+69U+nXfj/x/3j/jfvxkHFh+&#10;Offut9e8f+P+8f8AG/fRk/Fv9j7917r2j/H/AHj/AI374aj/AF9769TrmFt9B/vZ98CwA/1v9f3r&#10;889e8+sqRszAEEDm5tYCw/JPA598dYte/tM05odI4HqwHUpKZb2bkf4m3+9H3wL6bfn/AGPtpm1M&#10;SMDreOpaxELp+hFvVYci30+h94zMB+P635v/AF/3r6+9AVOOPVangB1lERNvr/tgP959w561If1y&#10;IAPyXVQfqf8AW9rIbSSYhVQ1+w9VLhfi69oUfX/e/wDinHtK5TeGPoldnni9IH+7UA+h/F/8PYo2&#10;rlLcr4rotznHAnorud0t7cFpJAF+0dRpqiNLC4P5vqW309ghuzuSjow4hnS4B0hZB9R/wUEfX3OX&#10;J3slu25spktZNJI8vX5H/L0B9554tLRW0uPPNR03z1qfRRe35Uj/AIj2XXdHc9XVJMi1RiSwsRMd&#10;X05P0v8An3llyV93WGMwSXdqNVfxJXGPTHUPb57lOwkSKQ/tB/ydNjfeVLWjjcoQAW5Hq5P1sPwR&#10;7LHuvtZYXlkqK/8AqTrqGuWtc/qN78e8qOX/AGu2TZoV1W8WoH+Afb1FW4cybjfSGrtpPoa/5Olf&#10;iNoV1eqmVGQfUtpbnm1jawH19lk3b8iMZQFwtejuPwlUPr+b2P8AX2P4odusu2C3QKOFAB/qz0S+&#10;HNMSZGJB9ehJxuwaOAA1ARm5uChb8m3Jbnj2BWQ+SktTM0dNUuQXI9NS3AufpYcj2+u4uhPhSaQP&#10;n0thtNNKr0qIdt4mEC1JASPyYx/vIuQfbpie3q+uYF6qU8gcyv8AXUP6W+ntdDvF0gBSdhX59Lxb&#10;p+ECnWd8HjnXT9rB/heMH/eyfa3HYM0sfrqjfSePK3H1+l+P9v7VNvchH6kjMfmerfTVGB1EGBpI&#10;2ulOi/ThUFv9hz7Ref3TJUAhJnYki2mTX+bn6XJ9oJtzaStX6fSyWlRx6dqelWEWAsP9vb+nJuR7&#10;HfoqqqJ6mN3Di5gNzcEjUf8AC3u9jc65Bp4dKTAoQnFKdBZ29DGduVZYKSYJNN7XBtxx9Tb3aVsu&#10;rKUlKOSDHHq/PAX+tuOfcw8qxidhU5xT9vQfu1CtRTRutbr5ZbbSryeSIjX/ADtWTdSbFpbi3P8A&#10;aP09jxhmMkat+LAi/wDsb/7D3LE5WC3UDAA6TrKMMT+X2f5+qK+7qVMZU1EMelf8oYDSfrqEfP1I&#10;9Vv949vrX1BfxcD/AHj2ntptNXJr06JKsDqr0XqjVo0epN2K3uR+B/tVuBb25RrpQfTmxP8At/8A&#10;b8eyrcpzNcwwgGpOfn0pSPGquT0E2drnrMosR1G85FrD6agB9LHke2+WS0h54B4H+x9rVgKwE0pQ&#10;dJmFGNehMxuH14hZNAuY1tdL/wBm/wCfx7wzScXHH/Ivr7dsEaZivoc/Z1YKMUHT3tnGs80kPNlt&#10;+D9b8/TgX9zsdJdgCfyLX9kfMdn4WoEVp0pwUp0HfaWFNKA6i2rUW4N7gmx/JHPuXVi4bixtx/vv&#10;z7Y2OVltakmtadBTd46BmIwem7rOVkmSNi3+e5v+TZ+LH8j2lKiQozX/AKcf0vfn/Y+wvzSrPMM4&#10;z0F1AqBTo9Gz6Kmq44xIE5CH6BjfQTcKeT7b6vJtTQMwYgrexv8A4f4/T2Awmkmp7B5dORqssvhg&#10;dDPtnqeg3NmKeJoVbWUv+wzcsRxa4F7X4+nsJMhvCV68whmtqtw4Yf7Hg296iuwsqgNjo7ewUW5Y&#10;Lnq0jY/xcwOI2lFXrRQrMtNqBelRWYlbjR42Ukm39LcexGwchqYlYn/UkX/xX6H+v19m14DNBpQ0&#10;JUflXqOru3EF1Up+Kn8+iWdzxx7cqKmljIEKCQaUOkC8xS9wbjUgva9re1/Sjxxj/EDj8m1h/vfu&#10;FeYoo4pWkalRX8uOOpf5RlLokf2f4B0TJKpszlmhTWVMx1tfUCoJA5H0+n+Hta7dZY5Ncg/D24/P&#10;Fvx7xu56hl3GVxFQio/Z1PuxoscSs/Ridr1tJtHGaqqysYZGuCFf1A6fryLH2qMjWiRNK8L6bfj6&#10;qS34/r7e5L2dbF/FkQCSmf8AVw6MNzmLDt8+iXd47gq90ZCWOB38IaIRvdW1AKWawAsTqAB/p7Sl&#10;VWCBCdQsPrz9P9iOfcqjbzfaRSopToOmXwVZjwr0EuzcPUJVwQJTnySyqCxQqyghhI1vwtgOfp7C&#10;TcOVMsjqGuxJuQwPJ/1vY622CLb7YHSF0jH+o9AfdLhrqbRXspj/AFDq0LofradqSkr5YWP+Zlcv&#10;FICb+pWufoD+PwfczaeOeonSRlLLckkq1hZhYE/S/uN+eN1RkdFlAx6jo42Db3ZgzCpr6dDhvrLf&#10;wKDwRJyq2spAGoD/AFibj2OM1AEolUKLleSAfStuSLcEg+4h2HehBvDUcU4eX+rPUlGwP0y+XRLO&#10;zsJWbgoKyqenLiVQxLBzYLrJN1sABq59oWRdMn+2H595bbHeRXFhRyuk+tMjH+rHQSuU0OwGG6rv&#10;3bQVFBUVCwI2vTqIVSCGDaWNrXBW9rf4+2nLoTFcfTSb8X5+tv8AA+zuDdrS1BUNn0/2ek3gO4BK&#10;k/l0uuk8Xk67OQM8coAmQvcOT+oaOLXBP+8+0fR2Se5F+T/vfsi3K3be5gY2r/PP5dLYpPp0II6s&#10;uzGVi27tIvLpV1prgMyox0x3JAf6+36eIyIZAOOeLH+nuXOS9l/dtmC691DQ/n0HdyufFYivRAMn&#10;veKt3LMrTMFMiBLOrXHpBI/1Qtfn2kqipeCYCzEcfg2uR/W3sQ3aNICNdD0TQy6D3Ht9OjZbS2vj&#10;8/hPuNUZk8bEFwOfqR9GA5vx/h7eoJlmiB4voFrn8/0t/Xn2ktpjbIPGb9vTsyCZDTh0Ae59uVGJ&#10;z0hGpUSeS1kIAAYgcnj2y1kTliV+nN+Paqe4W5iNDVvKn+x0R3EZTVXjTowuxMzTU1DSpNoLBVU6&#10;3UEH0/W5v7S+TibQQbn6n8jnTweParb7cQgP5kdA7cCWcqDxOOjc9dZSlknWUeMJ6CDdSVCyAEi/&#10;+I9pelxrvVqx5u4P0PH+x9+vb80MSHPRptu1h9LumPz6MHunf1FSYKeFJUJWBQLyRqb8WAAAJPtV&#10;1o+3pAn045t7VcvhjOzyEnOOrbtbrBbUC0J6LBtWdNwbxSo/WBUcG4ZVPJ5t6TwfyPaMo8caipaR&#10;11WcG5UkAXH5HuctrvoYI46kUIHn1F0sbvO7UxXo6W4N6w7f29BQxtoPgEOlJEXUEj03CkE2F/ah&#10;em9SxLpsCBYDgWH+HuU9n3WGKDUCKMvr5jh/h6LLzBoOkRgNwH7OXJSAq7qxJbSptdtPBAFiP8Of&#10;bhPQIlMzELfSeef6f69vZbdb3Hd3SoTVvt6djbw4CaZ6QdDvx8ru6GhWWQxioRNIZWtdiDyFvZv9&#10;f2XzeFXpfwq3JJHB/wBf8f4exztNqZIjIgqQOgjeXdZTR+re+i9th8ZT1s0Vw0KsWZT/AGkF/VwL&#10;m/HtX9e0LMiSOtwQn1U8g6ief9h7ib3MhU288Z9CfsNP9noacqSFZkPmSP8AL0Uv5rbkioqT7GKU&#10;IWeVGKyqPp+ofXj9I/1re1jurWkMihfoptwQLkf1FveGO77Mi3LSIlfsr+XU7RXwazCE92gf4Oi4&#10;/GfKLPXQ+eQMzSKW1soJUtpbjgcm/wBPZS96Qu/lBH0kP0F7C39fc5e09u6XMYIPw0/mOoh5lZCz&#10;Gnn1dx1NVx2gIt6o9fBHJZ9RPH9T7J12LRn7OpYi/F7WN76mH+9D3PfPlsTsclFNQmOPy6Ktpasy&#10;ADz6OvtqcSQxi4+v0uOeD9PZP8dP9pniCePOD9bWu7X/ANv7w4t7jwN7Oafqf5T0OZkVrcY789Lg&#10;8gj+vs1+36qKopICxFynPAPN7fX3llynuEclnEHoQV/4rqPdxiId6HpM1iukhIJH0/ra1v8AifeT&#10;M4n7iCR0UH620hifp/gfaXnDbI7m2keJRla4zmnSSzkMcgUnHXKkqtLKGJtwLE/7xzz+fYMyUM0O&#10;RCMpsXIudQ4u34P+t7xraA2u4GOh0/nx6PZ2V4mx5dKEsCmr6jSDb/X5H0PsVMbho/DDMVW4VTf1&#10;AjgHnn2KntQ9ujtxp0QNTUwHTTNUMHK82H44/wB749u880UERiOn8/Vv8B/U/j2Fd2lKxNGfLpXa&#10;QkupPXBFZm1C4Bt9fx9fblthaaSsVmKjm/BFuPp9OPccTTgSNnHQmjhGj+l6+nUPLmVaeTTq/QPo&#10;PryLn6ezobArIaUQMpXgofqL/p5+v+PuEPcy2kv9unWhNaVx8z/n6kvkm4FveRM3Cpr9lB0UbeFN&#10;LLkNTl2Go/2T/q34/wBf2bXAbv8A2oUSWx0wr6XP1A+tmuLe+enMPKzwbjNKy9ockYPlx6y22bcV&#10;ntEUsCaUHDqDJQrPj5otPDKTc8gMq3Uk/wCB/HsZsbVPVwCS7X49X1vq+v4I97s3ijh8HGBwr0Zk&#10;kuAfXon2+sE9Hl1kKkB5GPCtpY6gfre3+29qqhlIYKbg8/4f09wX7iBVkuGWhjxw/PoUbUoNKjoz&#10;HT8Jaho7g6tLMzMDxxGOQbgD2sYFLAW4v+fwLWve/wCPeNF7ca5GYmuOH+r8+hVDEAK06NVSU6rG&#10;PTY3N7/0/wBjwOfbgLBQPxxf/XB+v+xPsoXW8hc8elFPXpwIUKAtv9vf/iT77uP6j/b+3Tjj1vrj&#10;7x6/p9Of95/1vdMjJbHVqDr1r/T3xMtj/T/Ye7Ag+fVSD86dZFT6E35/Fv8AYe+1kuRze/v1Rxrj&#10;r2eu2j+lhb/Xv7yjm4+htf2jlnaoCnz63igr1mSHSNTc34t9Prz+P9b303AFiPze3N/6f63uq3DK&#10;3car1sU65GAMCw+tjbk/jj3gMp5Fj+Obe1aujDVqHWiPTrF4SP7LH/bn/evcKoiEiEsARbkEcm34&#10;4559qbeXQ6lXxX16066lPrTrp49SspGkkHkj/io+vsLtyUSctpUAMW+jWAsDY2I9zdyPvDp2hjWn&#10;+U9BbcYQCTTpC7hx/kUWHAYm9vqLC/04PtI02OjqxIgQNwb8XFv8APUB/r+x7u2+NbKrB6ZB8ukk&#10;FvrGnplxuOAkFhc+n8cj6/0Nrn2nW2q0VesixkKGBBCcH88Wv71/XKGaxkiMq8PU/wCXHW/omEgo&#10;vn0plopAR9f1A/T/ABFv8fY/7bg8cCow5Gmx5/A/p/gPeOnM14JZpXHw16FNrGUQGvSmpILKovz/&#10;AF44+n+w+vtW6QB/jb2CWkZzSvYelZPz6dkQIPoNX5P1v/t7j3zBIA/qfr/sR/tvbbkMRStBjr1c&#10;dcwDYkn88Dj+vvxPB/r+L/Qf7D6e9qzKRRjT7etE/Priyq4AYXANx+P96t74ergf0AANuABzzxb8&#10;/n2ujnANQ2D5dVK14jqHLAGJupP9DzZef6D0m/8Aj7yxEg+rn+lhcNb6km3Hs0tJ6SIwNAD69Ibq&#10;IaGCr0wZGi1wSobElbD6XNjcgW/1vcWvghnXkAG3Itfnnn/D3Je071JaKrLIR0Hp7MOeHQQ5Hba1&#10;U7Xi+h+pVgDyb2IPPtPHD0wOoKlyTcWI5/xF/Yutuc7hQF8Vqfb0hfaRqqE/l0mq/Y4kufGuknga&#10;Twf9e4P59+OLQ8CNf6Cwb/YfTj2YrzdK7AtcH9o6r9AVB7P5dM7bJSNGAplBC2vof8CxIubfT3i/&#10;haf8c1+v9G/23+t7Of61vT+1P9n6j16T/RfLz6TH9zxf/Nj/AIG2/Q310Xt9ff8A/9OyUupP1+nv&#10;iqlQuR1m+Ot1BidRsLi55uB+ffQOocG3u+PMdWxUHiOsB+p/1z765v8AX+nvflgY6sSDUgdde+fv&#10;XVOve/e/de697979j06913c/Tm39L+/XP9fdQFNSBnrx679f+1W/Ata3+x/PvlcBTz9QR/vH192A&#10;NeGOnUrUYx1gkUg/1JN/9vY/8T74qyi3PAIH9L29utgEedOnT1xIItf+l/cgOOAPz/j9P+R+0hql&#10;Sx49Nk0pjHXJULXtfi34v9ffP2wWBqQc9WJouriOsixG4ve3+K/4e+SAFufx/vv6+6SuStOqKwY/&#10;D1lWNQb8H/YW98yxJIaxHFrcf6/+v7bBCrRCdXrWvVivDrvxqTcgH/iPfl0i4uLn+psB/vh70dWG&#10;J6Tn4iPn1yAA+gAt/h78XjU2ZgD9bgXFv8Tf/D24I5GFVFR1dUJyOumdVNj/AK/4/wCK+8wkiIGl&#10;1Y/gC/8AxIHujRSIKlcdOMC1ARQdYl0k21C/4/N/eYH6f63trrwPAddHjj33711br3v3v3Xuve/e&#10;/de69797917r3vkFube9eXWuPXTHSL/Xn3kAtfn6/wC8e/H8Pz631iZtVuLW98re/U9evdcffve+&#10;vde9+9+69173737r3XvfIkfj/bf74e2wCeIp1vUfTr3vsG/A9P8AvP8AxT37TTNevV6975g6WFvp&#10;YWH+te/+390zQsR1v51697yLJqJBFrf43v8A7x7116nXveS/F/futde99Ag/T37r35de99Pypt9f&#10;wf6H+v1HvysKjr3Drso1jx/vv9hf3EjOhwbg6STfmxJFv8LWPtTK6snaanp1u4AdYkSzm5tYj/eR&#10;b3kLKxJ0gk/1uR/sACLe21YhQxHDrQHHPWR1BAAa/P8Avvz/AI++rH6/T/D+n+8+3fGXGOI9er1H&#10;DrC0dktf6W/H+t/j75GxNh/gL/7b22srKxLZHXusPj/x/wB4/wCN++9BH593aYNTy60SPLrmIyPq&#10;Cf8AkH3y0E/T/bngf7f3Xxqfhr1ommeuJj5PNufpb6f7z7zIBawIDfm1zx/ifaaVnJzkdMmtSaVH&#10;WdQulRxqFufoeD/t/fbKCCvB1Cxs1z/hz+PdVlIKljkdUySCWpTrmI7/ANn/AHk/8Tb2m6vEJLJq&#10;CqxvYn8gA/T/AFx7EVnuzwxipxQefTbw6ySeHWCSC9yDY8/i/wDr/n+ntnrMcIwdKhdJIIItqtYg&#10;/X6f737ENjuRkb48HpPNAKYGOmiqpyORyfqVt9bXub3PtrWG1wBa/J4JP+wN+B7EkV2QBXpA0VKV&#10;4dMdRThj6lvf/W/3s+59PGQefVwovzcAfQH+vtJfXSsGJNKDA+fmetolGGnrFTUgUkAXJYkcfT8n&#10;+t/aroE4W4sRa4/xt7AO5Ta3Kj/Vno0gUY1DPSwo4PGo/DfUG3NuP+J9urG/A+n4PskWpFSeliLU&#10;Vr1LcAcAf43v7xgH+t/99/r+7dO0FKHh1w998/1/3v8A4r731rSvp1734ce9U+fXiKileve/c3+v&#10;H9PfutaB+fXvfiST9eP6f74+/deCjzz1734XH5/3v/ip9+62VU+XXvfmuwAJ+h+v5+v555+vuytp&#10;r14DQCRw68eQR/X3wA4Jv9Px/X3cuRTq2rFadeHAA/p7yamta59tdU0L6de996/pc2t791UqOC9e&#10;98k1sbjkf7x/re25JUjHc3XiAOHWWOF5QSumwNuSB75GFtRZh+qwJUn0j+trc/7f35b2PSoQ96+o&#10;4jq8Z/D1yNLIp1HSQRp4N7fnUbfgW98hAdQ+hVQbG/LXN/pY/S/ust7qUkJRiPXh5V/y9OUxXry0&#10;1j6mvYghtPLcXt9T9Pp7kBbAem3+3/4p7Ly1a1fj14MPPqVpFgChNv8Aff098gCebW59tkrTj1os&#10;tM9d6G/p/vI95CHIsCDx9LkW/wBh70CmPXqlUJ49ctLhf8LH8fj88294wLf6/u/VxTND1j989Rt/&#10;xPv3W6fPr1h/T31qb+vv3W6desPyOf68f8U98ef629760RXr3vu5/rxb/b/4+9deC0Neve+ibfU2&#10;9769nrux/of9t761Afke/eRPW+vBWJAsef8AjXvrUOPpyTb6/wCJ/wBT/wAa/wAfdSwC6jw68Oso&#10;gdgSASB9Tb6fj/e/fTsQOP8Ab/74e6rIjGlade4dZTTlRyCTf+n+9C/PvF5L/n3qV9GFyetrxzjr&#10;NFTsbPpspt9bBh/rr76aUW44t/j9f949pw7VqevVFaA9SlhHNub8jj/G/wBPz7ivOFP1A/w/4n6e&#10;3PCZl7R1tqaONDXrNoX88H/Fb/7H231OVpoLmSVV4P8AbF+OeQSPaq3264uCBHExr8ukzzxoCS4o&#10;PU066uACSbW/3n2hsxv/ABtCrgzxcDT6pVF7g/Xn8exvs3IW6blpVLZ6euk9El9v1pbIxadQftHU&#10;d6lI+dQ4/F7H/b39gHuvuiniEkUEkZKkAEOD9ARxz/h7yM5L9hb2+eF57chSP4W/2Oo33v3At7cM&#10;EmGP6X+x00VWQNiIwxY25Wx45/wtfj2WvdXb0swkMlUqj82ksvp1Dn1Afn3l9yd7CWdksTTrkH/N&#10;6gdRDvPuHPcFkikah+f+x1CpqLJ17KqQzWP1/bLfTj/D639lq3d29jqVJJKmvhGhWbmoXkm5P5/w&#10;95EbNyZsuzxhVhUsAOI/2eo7vN0vb56tI1CfXpe4fYNZUkPUI0anSTqFjYj/AFJIK+yl7z+TGNpD&#10;URU9VG7DUeJx9Qur6i/1v7E31FvaqFhVRTpMtszZap+3oT8bs3G0QRmjDyrYtcXU8f6/19kw7A+R&#10;GRyLypTzuquxtplLclb82A/p7L5b+RhjpTFbouOlWkEMShY40UD8BQP969lhyXYGRrpmeeoYBj9G&#10;mJtc3JPPtE1xX4nz0o8IAY6y+3jb+6kaVFaUO3H6XBvz+bn35Zx616eQVoOvezA4DcKqoYaOCDwS&#10;T9fbyztwDV6XwomQeHXvYh024JpyBELt+LaiR/xXn26jSyHHDpxhGlDq/Lr3sSNv4DKZuWK0Up1E&#10;HlHN+L8AD8/6/tdFZzzEAIadMveRR1x/PrFNPHCheR0UD/VMF9nf6i2pU4eKJ5YWWywsQyMPpxa5&#10;/wBf2KNu2idSD4Z/Z0W3G5x0orfz6Lz23uWgqKGehhqYWbQ68TKf7JJNgL8Gw+vs+G0KwKkKXsQk&#10;a2v/ALVa3+x9ypy3GbV0LcRT/D0SXN4rGpGeqUPkhtuSt/iFTGuoss82pY9Q/XqAvqF7Wt7Mpt6Q&#10;NBGbj9N/+Nf7H2Pbm4MlqAT+If5ekK3C6jqOD1rwfI/GTw5OZChUpPH/AGfr/vVrf7H2pQdbg/n+&#10;n19+tmKKVPr0YQHVSnDoq9T5aaimWxW4J/A+v9Rz7cGYJHf6XX+v+v7ZWBpL5pm+EDH7B0bAigIy&#10;Ogqho5arMhwpYBywFv8AUgcX/wAdPtmdrsW+tuf9fn2KxCv0RLLkjplqZJHRicdRGLDqjpY+JD9P&#10;6qfx/h74S+oAD8j/AF/x/wAR7T7ZGFef1oOqjqVt5Y6eqlZgAfT9bDgkH/ifc2gBVgLf05/r9fZP&#10;zHocU4ig6vHlyOg67Slhqg6xnkW/obm/+w9uNQbrf/AD/bfU+wztTlVkWvaG6Id4VmQ4wD/hx0gN&#10;jftViX9IExuTa30P+29pqrQNfi3H+vzf2X8xIroXX04/aegaymN3BPmadHP2XXspiKvcAoL3ANtB&#10;Fub/AOt7RWfYpSyWuOT/AIf2T7jDcHEKEh+6vRvtFtrmytfn1YT8eoo8ln6MSDV+5ELfqHFhf8fT&#10;2AGpny5v9Nd7/X8+w7FuWq4CuRT9nQ5lsaWrEL1dI9IlLsuMRDiOlDWta9kYW+vF7+zCbXcGKNfp&#10;wDe/+0gWt/sfY0hmEkFPPFP5dRNvlvpm1AUoa/z6pH+TsT09ZXvqJBe36dNgJH5ub/gexLhW6rx+&#10;B/X/AF/cNc9hozMY/Mtj8j1IPJBQtGT8v8nRK+vKuifPTCeaOyyAEMwBFmNxa9zb2o6VzAqgHki9&#10;/p/xv3E227V+8ZiZ0wPzr1OUE5SNdPDp17o3kuOjWCgmOkpEo0MP0lTf6D6H/X9zDUNJa51fW3J/&#10;1v8AePZnNYxWKPQ6elfiNMM8egJxBkzx16DLIRdQfVYkG/Fh+CfaY3DUCnhe7WuFF/p+T/xT2p2n&#10;eYHdFDgMD69Eu4o4jJA6Mv1H0nXZTK01XUUrrG7iwaF24kUjjTxZSP8AY/72EQ111cFF2LyAWALX&#10;uefyPZrvvMEVvbHS/FSePQatLN5p0JWor1a9tDZcG3MAg8XjKUkd/wBvRbxRFeeT9fr7MDs7DCKn&#10;jkZDfUCpsR/t1ub/AO3944808yO5l0y9pBrmvUqbJtyJpqlCOi/7zoIs3nBGFZ7OqKqm4DE2uRb1&#10;f63Htf5CNY6ZgvJAZSP6alHqPPpUe475f3lp92j1NQFga19Dw4efQxmth9OMdY93dcLDtaZ0pizf&#10;aTA/s6bkpe/6mHsLplY1JUD6sB+bD6+80Nn3uO12VZvEGFP+TqOrm2Ml0yheJr1Vlurr2XI5+akj&#10;gJfzNpXQw1mRwxA0ljwB9Pz79kKFvBZuCVJBAJ/2BFxb2CZOehPfNGj17uAb/Y6WptWmPxCDWlej&#10;PdV9LSYKliyEsM8ZBgmJ8YEZVBqK+qx03/PtDfbrDMb82P8AS1+T/r+8guQ2XcfDbSTWla9Bvc6w&#10;ggDpLd45aqgo2oYGKBUlg0gg/qXQGtYHgH6f7z7dGqoljZRa5BH9fqP6W/r7nxglpAoGAMU/nXoI&#10;uC8jCvl0Q2h2rl6rNecJMVDKNWkk8gC4JP4B9pStg87llsTcXsOOBa/sujnjuXOk8OkFwkqEYx0d&#10;7ZO4pNrYhYatzGdAQ+V/rYBb6SONVv6n6+51FSugUH6cfj+n+xPsi32Y28JIP+TozsE1KVbNekVu&#10;bd1Lm8iwg8bOZmHDq17/AJ/SPr7yVkKIpJHABP8AsefYc2jfo2maN5RjFK9U3GyKqzhePTxgUyc0&#10;8CQLKFaRLjQQPqAOfz9faLrNEshUc8H/AHr6cf1PuRbfcI3jCoRSmM9AaSxLTZXGodHA2gtdiMZH&#10;NUFkPje5YaQLu76vz9B7zUtAiSKSPpYk2/qP9f2gvQdDODk9Ce2jWOIL0nt0b9lrUmpkqLE3W3kD&#10;foNuAFH19t+dUCMKv9B/vZ4t7UbXf/Tumo9E+9JrQgZHS/6P1SVjVkzc+e/0H4Qfm/5v7Z6G0ETs&#10;4twDck/4n3Im3bg88kemSqVGOo+u4VjViFo2eho3Y8uay1PSRM8l5NJVTwo9CWt/tVv8PeKGqE1U&#10;AG/tE/W9rf7b6+xk/MYtbYx+JQj59ESWbTz1Kdp6VmVxkmE2mbI6sYQpZuL3B/FjYrf/AGPtRZOU&#10;R0BY8HQWtf62HP4/PsjseYWkvywlxqHn0rvdvMMDdtDTovPWSVNb2FHdSw++jUnk/SQLf8ceyt5s&#10;NV5gRr6x5Lcf6595P8tbtELByXzQefy6ii9gcTkU8+thfraeLDbHjmksmikuWJ0/ojjJP0/Or/eP&#10;Zj9jYcQ0ER0gHxR3JBX8E/15+vuF/c/dFVpQGrXV5+tOpK5PtXeSPGKA9UYfO3tdRuSajjq1KxVN&#10;adPnAv8AqUD9Htz3FizNDLxc6Db0k/j/AF/eOErrLMNS/i6k+bXFGT8uge+O/aEVJlKRTUFbFLny&#10;gA/5T+DoP19lV33iHiEh0W/dN/Sf6f0v7nX2ygRboEDy/wAo6jDe3ZiQx8+r/wD4+bzgzC0ZSoDl&#10;oUBAdW+vqubAfS3smvYtEPsqmy/2D+D/AKpvpY+5r58QfucoP4Qf5H/N0g2VmM6Z4NTqyjaNTrEI&#10;1Xvob6/TVq4/5N9165iVqPOSG/8Au4/m1tMp/wBc+8DLtjHvLtq/H/l6ks6PBzx09Ct7HzZ+cL00&#10;Y8n9lRbV/sb/AO8e5+5R3RxbopbgP8PQF3KPvai9QKqAOBxf6c2/x+nsdsPLDW0wVyCWViSTf/eP&#10;z7k8zLcWrLI1RQ9Bwho5h0la5ZaeTWAbAqPp9L/m/wCPYdbkx8FPVeZdIswtb8+s83v/AI+8c+Zf&#10;CtdxqBSpI/ZQ/wCXoQW9ZIzmop0oce7yw2ZtRta/9bAC/wDvHvC+5qego9LSr+i1i1rWA/w92fcl&#10;WzXU2Pt+XSD6ZvEYaKZ6yGlZ5CfxfkkfT/eb+w9zO+o1SRldFsGtZgL8fS9z/T3H+67l4niHV0Z2&#10;8DIVx1NSBVFrD/Yf8bHtq2t2eiZFYy6nmx9Q/tG1/r+L39gC6uTViBno+hjJAHE9dS00cylWHBFv&#10;p7P31vuxchFAyOB+kD1WvdQL2F/6e4+5muIpLaRHPEf5T0L9nWSN1ZcdAhvLa8at9wsdwDquI/6s&#10;3Fyfp7NHtKullrKeK8jBigvckenj+nPHvE3n+yt4YLidBkBz+3PWQnKl9I/gJqxUdBt9miRvEVtq&#10;FrHkfQg3+n9fZ6Nn0wkxq3B5VLX+v0/PvEq95jFtcyUegFRx6meG38RUZRU9AvvfZ5rqmJ0iLWkJ&#10;v472+gvYNc+1lDSaWFwRdiPz9LDn/b+4m5x3tbiNisla/P7ehRtsBjAqOhN64wT0EEcZUiymPVot&#10;Yeg/S5J+vtS09wLfQ/73/h7gi7cKzEcf9kn/AC9CNRQU6MBDHdBxYXJP+P8AhYWP59zeLX/4r7Kx&#10;NJStetlTp1eXUz7dP6D/AG3/ABv3wNiPp7948h4nqganl177dP6D/bf8b94+LKLfQEfX8/197Msj&#10;HUzd/r/sdWr8uufiT+n+9f8AFPfjY/Uf7z/tvdQ7jV3cevV65aEsBp+l+f8AX/1re+hYe/a3/ix1&#10;6vXtCH6rf/Y/8j98gxH++/Hupz14mo65WH9OP6e/X/239P8Aff4+9dV9Ove8ZIFza/8Asbe7aiBp&#10;HVg3Ade94pGBH+2v/hx/xHtyJyrLU+fW/Lri6h/oPoPp9faGz9I8gYC9iCBwT9VHP19yLy1uf00g&#10;Jagx59FV7BrBxw6Za6jMysun6XP0HAt/sL+2XEY4xuLgjVfmxHA/2P8Aj7Em+b6J4gytmnCv+x01&#10;bW9Pw06b6THeN9QBP0/shf6/4m/tWfwdHsxA4I/URa3+wA+nsCNvcq1XxCB9o/z9GQt181x08imW&#10;/Cc/7A+32liSnAUD6W5+n+8fm3sO3l205JLVr0+FAFB1OiQKLlbf4cf7f24B1P0P0/qD7Ljjr2Bx&#10;6y+/al/qPevy63pJ4Dr3v2of1H++/wBj7q0irxOeriPFTx65BSbWH1P+Hvovbi1x+efp7srA0IND&#10;1pUPnw67KkXBUm/5/wB9f6++1cWI/r+k8/1v/sePaq3lIfL16Zlj1Yp1CqYA6/o/H+34F/x/T3hk&#10;c2tqA/1xfn6f1HsQxX7KAA1R0i+nFTjz6YHxiFidFv6+kHn/AHj3wUn6MR/r6T/vV/d13Exv2MR+&#10;detNblhw64Nh43S7Jf8A5BHHNv68+8c8scK6mNhpv+Rf/b3tf2dbfeT3EqqprnpLNGsfx8OmXIYm&#10;OKNgEsdP1sOBcX/1+D7Zv4tT/wCqH6v9X+f6fT2OfAu6fCf7Gv8APou8S39R8XSJ/h9Nf8X+8t9P&#10;7ej/AF/rb3//1LHvfFjrODrdQ9+UsPxyePx7969bx1xKg/8AGvfPkEE88883/PuoYEGnWq069oAA&#10;HFz9Cfrcmw/H9feS9/eq14daB64aPqCR/sOf+Kf098A3P5/33+x92oa8cdeAPXIqFQ83N/8AiffL&#10;UPeyME9WoR1jH1H+v75ixHtPqYNUDqvUmwZbXt/Ui9xe9rW98WAYck8f04HHt8SSAgaRQ9OxtT4j&#10;1iKJ9SW4/P1P/FeffFVLHgG3/Gvr/r+3WdUFXpXp7rgVMhNgPobG31te3+x95BrQghQfxzzfnk8j&#10;6+2JGjkFNXXqDh13FHIhN14Nv94v7kg3tx+P8Pz/AF/x9oNNGND59NSeQ8us5U2vx/rf6/vJoP1H&#10;+P0Nvx9Pei68D1tECmpPXH3wXWzn62X6i/8AUG3H+w9uyeGsAAHef8nHpzHn1jBYub8AW4/17/7A&#10;+8hQW/x/2H19phINWR29N41ZA6yH6H3gMTg2/wBtz/vfs0juoAhxQ/Z1cGnDqKyMW5N7njm/F/x7&#10;yqmjn62J4J/P5tf8D2jluWkBUcOtE16yLCoNz9RYj/X/ANt7mowIH9bD6/nj2lp1rHXZU8k2/wCR&#10;++RNvxf37r3E064e+AkBIFvr71Q0r1rV1z0H/D/ef+Ke+YN/fs+fWwa9cSLG3vv37rfXXvsG3P5/&#10;4j3qnWuuLC4sP6+8moAD/H8f7H36nnXPXusek3t/vPNv9v79rHveevfl13oP+H+8/wDFPeMsT+f9&#10;h7917rJoUf0P+3/4ke+Qcgf196p17rxUWPA/23vsP/W/v1D69e8+seg/4f7z/wAU95Pe6j16310V&#10;I5NvfvejwNOvDj10PqP9f31e35P++/2PvS1IOqnXmYDGeuTAGxW5/rweD78XOlgoJJHBHB/H597A&#10;UnIx15CCc1p1x0n+h/2x98o5WBaOT+hI5HpsB6f8dX19+kVNKsnA9XZVIBUmvXLQVuWtyPT+fx/v&#10;HI95BJb6D/evbeg9Vr1w9+13HN+PegmcDrxPXIE88n6G31+vvEGJJLfnjn/bf717eaEKvZx6eAGO&#10;uAN/Ufqfrx/Tj3y+v0/H+t/vHutaABurCmeu73/r/tiP97996jwDe59tHiaDrVBUmmeve+Snn6fk&#10;WP8Aj70a0J6q1aH7OvBRccD6/wBPeUn+vtkMW8umcjz656QP1H/Wt/yL30W9Nhfm3+9j24uaV6cU&#10;cK9Y3AAOkA3sb25HP498gwW5W35+lvdz6dbZanB6wgWIv/Uf7374GTSRb6t+QeBb+oH19t+Gvn1Q&#10;R149Sy/pAHJ5uf8AYD8+8bEi5+pJubfk3+v+39qE0nSpGOnKAD8uo5Vzzq/3k+2fJyf6oXJQWPB5&#10;1Nf/AGPs527trnGr/N0kl+HHWOSIP9Rc6bEgX/r/AIe2uKISi4HP5I4/p/h7OnvvDIAqPtNek3ha&#10;xnh02vQA3uCRwB9f969zYKezAf4/71+T/j7R3t8SpavV47cKakY6yQUSoV4W4v8AUf4fXm/PtQQK&#10;I0BPJuD+CfoP9j+PYYnleRiR0rVQOnRVCi3++t/T3yuxAP0+v5/5F7aGOnwKdY3IJ4/p77u1ltyT&#10;f6+9nrfXH3yBNvV9feqj169+fXvfZIAufwfexltPn1okA065aSAG/BNv8f8Abe+AkU8c/S/uxUgC&#10;vWzinXH3yDg3/wABf/kXvQyaDr1c08+ve8Zc34+ntwIBx6voJ6979rNvpf8A3v3vwwc1x1rwgeJ6&#10;97zw6WDaw17ixBtYf8j9orp5FKrE4p+3rRi9G6mwQxspMikm4tYkcW/1x7zqkYPIYj/U35H+x9pG&#10;uZ9AGNdeP+x1QKx8+sop4/zYD/W/4377McRv6W/5K91We6NO9f2de0PXj1y+3p/9SSf63IH+2v75&#10;RsqCyhlFx/ifdJFlkNZCD1sxseuQjjX9C2v9b8+84kjK/S97A/2b/wCv/Uce29L16qFby67sB9AP&#10;feqO5AU3BUi7DgD6+9HWK9bq4BHl13pW178jkDm1/wDevfPWP8AOfyP96+vutD1WjHyPXvfHyr+b&#10;/X/XH+v72UNK9b8NvTr3vvyL9f8Aebf8T71pI4DrWg+nXdza1zb+n499F0I+lyfpY2P/ABv3YBqg&#10;mvV1Vgfl1xsP6D/bD3xuP98fbn5Hp6nWMoeT/j9B/wAi9+uPfhny69w642NwPpf+vvjrFwB/W3Ng&#10;BwSSTewAA97Ar/q+YH+XrWSQFFSf+K/y9ZETmxtz+fqBb6/j+hv/AKwPuq35OfziPhx8YN2ZTYGe&#10;zu6ew984Oor8fndv9a4uiyq4DL4+pkparE5rK5LK4jG0tfBLEyPGkkrow9Qvx7yB5F+7Z7k887Zb&#10;7zbW1vZbXMiPHJcuVLo4DBlRY5CQVIINVrUV6Au9e4fLuyTy2lxK0t0pIKx5IINCDkCoyDXpaYzY&#10;uWyMEdSwpqWKUI8f3ZmSRo3AZWWOAtcFDxqKn3VJ3B/wo9rqiOej6K6ATGnUxp812bnRkpdFtOps&#10;Jt9qWOM355rJf8Pc/cufcusoz4nNnN8kjEfBbRqi/m8gLH/ahPtPQDv/AHmU6l2zZ/zlc/4Fr/h6&#10;WFD1zQxC9dWTVDW/TAiwIOR+XE7H/eL+63uxP53H8wnfksy0XamI2DQSIyLRbD2btzFsqlgylclk&#10;6HMZZJQPTqE3IH0BveZ9k+7D7N7QqGTlt7uYcTcTyvX/AGoIQfMaT9uOgZe+6PNt0SI71YVP8CDH&#10;2V1N/PpQ0+0dv05BGNikIt6qhnmNxfkq7tEf+SR7BTbX80H574fdeN3FF8mezsnWU1XFI1Dms3Hk&#10;8JVopbXS12Hq6OfHS08gY6v2TpXkDgexXd+xvtJdWktm3IW3JAwGUjCuBjg40tUUwaj54qOiqHnz&#10;m+KZJRvsjEHg1Sp+0cKfKlOnA4LDFCgxONAYAHTR06H6g/qjjVgf9Y+93r4RfIyH5Q/GLqztyWtp&#10;ajcOX29T43e0NKIoxSb3wqJj9xxNSwXWmFXWRGrjjHCwTra30HK33f5G/wBb33D5h5biiZdvSbXb&#10;k1JNvIdUXcRkqDoJFcjiT1lHy3uq79se37ig/UdKP8nBo37TkfLoH87iTjMlNTIo8BvNSgGR2FM0&#10;j6FZpCzM8ZUgm5vYezUPUKoJYhRbi5A/5F7jlYGduJ6O2xhj00Mtub3JsDxzb6i/+t7YMhuOiobm&#10;SZRYE8OD/hexNvr7O7DYZ711EcRNf83SSe8igBLkD59cGkES6jpsAPoOfwP9vz7CTcPbePoQ4Se5&#10;W36XiH1Yi3B9zDy37Q7nurp4duSp/McOglufN9pZxklgSPQ9Ns+Q0A2BPP8AqSSPx9frb2Xbdvd8&#10;rCTx1TLz9S6EkEnj63HvJ3kz7u4k8J7qBfLyb/L1FG9+4x71jlHDqAlTU1UojRXYE/2Q3FzwePx7&#10;LVuXugMZDPXngsSGkS3AJHBNvoPeTvLXsrs+0oviWq6gOPUWbhzhuN4zhJTT/V59KKk2rkchbh1V&#10;rHlGFh+fVb/D2V7fHyHxWN8pauXWObCWM8AE/QG49zFt2z7ZtMcYhiyB5dBiaW7uyWnkJB/1cOl5&#10;iuvII0VqsqSebWP5A+qkWPsmW/vlbITNFR1UoDA2OuH+1qIAC8k+zKS/ZSY0yOPVBa5qT0uqLBY6&#10;gAEECBhf1FVJsbE2445HspW6++c3mVcNXVAUh/qYglifz+bD2ikvJHFNXTqxKp4Z6eAAPoAP9Yf7&#10;Dn/YewEyW96iomkkqK6RwxNyWUqP6jk2+n+8e0bziuT06A3l12AB9Bb/AFvYf5recQDeNixJPLFT&#10;/Zb+nPtNJeCuMdOrCa5697DmbdFbUTKsZcD6Ajgk3IHIN/r7RNcSOWx06kQBznr3sZevMdl8tURP&#10;okYsYh+bcvz9PZhaRSSkHSadbqi4wD172e/ZXXmZrlitDIQ4j50Pa2o3/SPrb2KrPZ5ZmBMZ6TS3&#10;yQg92euiwAuTYfU34t7NxsXo+pnaGWop9QbUeVkFjcEXuOfY023lJpiCyUHRDeb6qVAfPScy258d&#10;ikZpZFJUE21AchS1iLg+z5dbdMUNN9uZKaPVcFeG+lh/h/T2Pdt5ShQrqQV+fQUvOZJO4as9Eu7n&#10;+RZwNBV/ZTMhiBt4zFc/uWuC5uDb+ns0tJ1xSwUyiGCMaQP9X+AbcW/HsSry8kanSor0TLzBI8qq&#10;WOcdVsZz5X1dblp0rKqoKa2Fi8Fhdrf1+nPvumxNRjKlSgKqjLcC/wCGB/PtlbT6cjTxrno3j3AO&#10;O41+3j1izW98HvXETK8kReWBgobxlx5EsAAnp5bmw/J/r7HLa+RIiRGJB0WN/wCpv7O7dtaBJFqo&#10;8j5/n06k1TU5U9U3/J3raOWvqqiKFWAdmuFtewQ3Fhza/H+v7X0EupgSfyPofZiqBl7BQfPj+3j0&#10;fWUpOK46rp3Vt80tLOniYNouCVNxzb6/19zKiY6AB9LDi4sPZnt8AkZjJwXj0cCVQgJNOkTtbbkU&#10;taGkT1BgSdPPJ5HI5v8An+vtuuzH8gD+h/r/AL39Pau7uFii0VomemGmJrTh0KtSsNFS+N7aFFvo&#10;DcKP8f6X9yFRrc3/ANv/AMSPZVDfoHIi4kUrXrQnpQDh0izk4lqGSCRV1lvUFH0/A/33095oJSr8&#10;/wBR9LW/5H7S7jEZkOo46ejk1CoPd0mty4k1sJdtLnSWLAcm3JPH59uDyB0/3359g8E2jOmaEnpB&#10;fhnjceR49ILEUb0Fcq2Oky3+jG1ybH/D2wVjiMH6E8/W39fZTu114iMC1FA6Cklu0rqDgDo13XsE&#10;1U0UYRhd41uARey/1sfrb2h84fNCyfg35H9bH6/19xLvF4TqA9ehZslkI2DdWcfH7GPiMhBWMpF9&#10;D3NyAqkAnn6fX2FkWBJrPKVN9V/68fXjj2GYq+MrUyehZNMiQ0JxQ9WX5DtGli22KZpgVSJUcKwB&#10;ICtqBAYFgf6fn2MG3oBAqKR+kL/ttA/4n3IFgzCFS3Cg/wAnUQ78FMzAnPH9p6qQ+RuX/irVhiZf&#10;3CWDEatNnYEH9X5Nv8fYm05XQliB6Rx/sf6ewZzRaxXCylwKkkj7OjvlKSSKWmRnH8uqzqeuyWL3&#10;C7QuQPM4bSpXkOx5IsW49uUbfS/qWzfXn/W9x5aQx28n6ZAJ6m6xkkeNS1dPTjvOorMtAstQ7OQI&#10;yeDfgG2o/U2/p+PcynKAlpDZQD+QLH8W/p7DXOc80VufBw+qlftAP+Q9CWxZDUsBjpf9G4mlyOZp&#10;6SoiJ02LMw1hmeVQAVJ9ShLj/Aewz3hlBI7wo1xwBzfkM3HP+HuOtluJ4W8aU1p0l3NkMZC06vO6&#10;a60xtPjKaRIQW8ZbUoKaWH6bWA5UfT37Y2F+9qlmdSdPja3I5te4b8f8T7C/OXOLwkwLJ2hSOPT+&#10;y7OraWpjHQ1bs279viZYqcBG+2ccIefT9Bxz+fZncbjlp4lRQOLGwFrCw+nuCN65mZ4nJfyPUj2V&#10;iEC46LZgevZa3P8Amki1BnQ+pSArahdlBHpJ95a6FWRlAF2GluB6lN7hj/aC/UX9hXl7fpW3NCrH&#10;SeH7V/2ejO6gKQcTTob99dfwUu0ZWMaqViW40m5DRyqVHHNyRcf4ew2kgC1h9IN3DKbXsOR/sPr7&#10;y3/f0o5djpKwUrTj58eH+XoGpbB7z4fL/L1WTjuv6effEmqFR/lBcSBOQoIFg31+p+n59ycjFpgJ&#10;t9UPDf045t/Tj2COW55bzdVGruEgNQfKvRpdqIoGoOC9GF3VHTbewNoERNNKxkugIIVLXBI9JJ9h&#10;fXRt5JCP6n6H/H/D3n/7aabe2tmZs9vH/S0P8+oq3pmYvx6q57Rz6V2YkimbUrVLILrq+p/1z9Pb&#10;S2suF5sfqSfcg8x7/wDTqwEtAD+3Bx0H7S0ZzUkk54/af8lOnDZm36Cvp1qY4EDEklioJPNuRY39&#10;zoqe3Om/0/of9v7B1lzVHblmM4X5E/5Tx/L7Olk9gWpgGvTbvPF1Mrmkpy4JHpsSADwb2+nHuaqs&#10;pHFhb8H2zu/Msd7bkJOGJ+Y6ctrMxuDSgHSFwWz6mPJRTVDjS8uo6lJPH1uCPz7ZctO2nQt+VI/H&#10;Lf1/3v2BLe9e2lMg8zx6fu4hIhXz6PV1jsair44JZljtG8bFnUfpGnkEi9/+I9p6nommcuw5/p/r&#10;f8VP+39jXauajGwq50j14DoMTbayH5V6EXsCSlw2MNNTopKt49UVh6WiNjZSL2v7eVp/GnIItb6/&#10;8i9ji33yO+RYw4NfP8yf8HTMitGtKcOibZCerfIAKxX9xma6k6lLE8f4e2Sto1qGFwCLj62/r/xP&#10;t9ZNDjjToqnpLUUNKdD9sjdTbfxitE48h1vwACzEKBf/AFvaYzCfawaY/wAqwsLfUC349jzabxIY&#10;Q+qjBSf8v+UdA3dLb9Qrp4now/VGSl3JmfvK3UypJE+piTyz/pUn6A2/r7a8HRSSzeTSebm9/wDE&#10;/wDE+yDc9+mmuDEshp9v2dKdv2tQA7LWlOhb7j3RjcZhGpFKAhFGkMByUX6C4/rz7dd0TNT0Mijj&#10;9lrc/wCH+8fT2fbA7tpkOW1dJd4RRqAHl0EvxzoYM7uyGp9JY1qNqt+C4tc/4n2AOFpjkM6pK6gZ&#10;R9f8SP8AD6+572zfXtbNl1kDT/MjHUTXVgXuG0jz6uW3nuAbU61qGjlCPHQ3tq49SpHwSQLFgbj2&#10;bvA0a0+PiOkcQrf/AF7WH4/w9xVzlvR3K5I191f8HUm8rWRiRHpSlP8AL1q4fKLfsm6+wMhH5WkT&#10;72oUgsT+qbm1yRbT9P8AY+8OTa4ZSLix44PFvp/Qj3G9xKsb6hSoP8+hpcQiRH+zpz6cpalJ6KWO&#10;RkuyENc2INmX83+pv7LN2K0XikuvPqP1tz9L2/wHvIf2tIkniJFaqK/tHUWb/beGCw4162Cvh8a5&#10;1pBJKfTFCQbEnkf1P0J9kZ7DKtR1Ci3Kn+l/1Nb3NfP0Y/c8oB7vD/wU/wA/Qe2yUJcpTGerndlI&#10;6rTar/ojv9T/AKv/AG/191y7xpQuVmccfvNa30PJvf8A1/eA27IF3eVhw1n/AA9SOkwaHPp0NQ+g&#10;/wBYf717W2zam0apcX08c/kf8a9ynynNpUVbFOgtfmrnJ64v9P8AY/8AEH2Pm26qfRYM39ocm/F/&#10;x/T3KtlO8kbKpJGnokmRNXHPTJXwows1mJIJDC9+Li/19tW7Km12Y25UD6X4Njb6cavcEc7ao7vU&#10;/Gp4/b0a7eOzT69SMctowFsDzyOPwP6ey/7ny7iJ0RzwWFgbfn/X9hJr9pYPDJx0r8Mq9SK9O3sE&#10;8vmKgLKlz9COTq5It/X2CdwncO1WNPt6WxJrC9e9yNlY6tyFckqauW+oB+oNubD6H2RjXOxI6MV/&#10;S0k8eve7KunUqqKOnimLGxUc8AcWtY2/p7AnMtk5jZhX/UehXtM66wD0j90iNqVgxDD+n1H6j9Rb&#10;3Yn1nQCsqaZvqFERABuOfrb/AFz7w492dylsLS5TURqB/n1P3I9sJXjfyLD9nQAzrrrDHa9n0k2+&#10;hAH0J9n821SLTUiJpsQqAEtxfT+Af9f3z33repGuZjrNCx8+si7W0VI8DiOps2GjmVbxqzcEllvz&#10;x9OCTce1MEub/gE/W31/qPYF3LcHlqpJp0d2sQUDpRYfGpTqNKBTf6abX4X/AA/w9zYwbfU3H+P+&#10;t/j7B9y/cfPpeeFfLpYQrx9OLH8cfX/invJqb8k/7e/tGPn1WpOK46z+/c/1P+39+x1XHXvfre99&#10;WII6976vb/kQ9+6r58D1737UD/vh71XrdD6de98WcD/G/wDtve+vHHXvccyuGPPHFhYfW30v/ifd&#10;gtet08iOve+LMfrc3t9AeP8AY8+7BVXHXjQeWeve8yKpHqFmIHJNw3H9D9PbLMEOetqjHPl1yVSe&#10;Qf8AD231tMJRaw4H+H9B+frb2ZWl40OmjH/UetmHUDWnXB0B4/NyDx/sLf439wYKNY3sFWw5U8k8&#10;/q/V9Pa243AslPE/YetLBpPy64CCxBAt/Wy2v/tvbysagAWB/wBcA829kUkisdRPT5T1OOs4VibC&#10;4/24v/vHvlpH+t/S1vbBuNLGgqOq+GPXrKIiR6vr/iT77APvwnqeGOrBFHl14w/0IH+3Pv35t7s8&#10;gVdS8ereXXFYjqsbG3/EH6++/aNmLmrde6k6VFrAf7b6H33/AI/19+qw8z1rB8uvWH9B/tvfBh+d&#10;VrfSx+ntRHOAAGqD8uqE1qTxHWGSK/I/23P54+n0t7xlWPIN/wDXFz/tz7V/VUpQ0HVGWhGOsQpg&#10;3JCg/wCsf+Ne+VnHNyP6jVx70LtWIAJr17SR101MAPxb/Y/8Tf2xZrytTuIyb2uTfkDV9B/gPci8&#10;mtC95F45Gmv+ToO72WWNtINadI3cglipnMQbUNRJBNwCwsP9gPx7Dfx13+qb/Pf1P6f6/wCv7yM+&#10;n2qldS/7j6uA4V4f7HUZfXXteDf29Pyp0Bn8Sr9X6Zf+Lr4/qf8Ajlf/AFX9Pf8A/9Wx8C/+H+v7&#10;4qeIvr1m/Udbqnif+n+8H/invkFBH5J/w9t+OdWPh62vdXHWURC1iPV/Xm1v9hx9ffEiUfRQQP66&#10;R/vOsW/23t8SQHJYhz8unRGpGePWPwufwDb6XNvob8/0ufftTggOgUm+mxBBt9bkE2t72ChqVbA4&#10;4p1vwtPA9cPC6fVQL/0cNe3+x4+vvrn3WoJqD29NHievFCPra/8AT8/7a3v30uf94921Y49erinl&#10;11Y/0P8Atj7zJcgWv/jcf7b3R3VaHFetY9evBWZiCLDj63F/68/T3y0m/wDt/wAf4e2zcBRhcnrV&#10;fn10IDc8i2o2BI+lzxf88e8qekED8/4X5P8AxT2nbuNSc9PIxY0PDrOFUAKBYDn/ABJ/1/eT+lxf&#10;+vutCASpz071375EG/8Ar8gC30+o/wB49+pQVPHrTKG4jrEzHkcWv/vR9yBa1r/19pzx69TrgOOf&#10;fhpH5HP+I977m8uvZPl176kn+vvi5ABIIv8A0uP6/wBPflSpyMdUNBnr3voHUpJJB5Fr2v8A7D/Y&#10;+7MtD28OrYPw8Ove+BDkjg/S30920x+v8+qUbVSop173mQlf1X4tza/+HHuhA1ADh1cCpoOumFwR&#10;77aVWHpbkfW4sT/sD/r/AF928MqM+fXiChq3XAJzY8i3+PviFN7k3t9PbVTSnVadZPeSPg8n+v8A&#10;sPz78CT1seXWNx+bf6/+8W95/fuvdY/fvfuvde9+9+6313f/AAH+8/8AFffvfuvdde/e/de69797&#10;917r3vsH+nv1OtYPXvfXv3Xuve8wH159IHtt3IooGevddrHqYsfpwR/sP9t/T3kH+F/9t/xW/tlq&#10;k5PW6Ecc9ZwAPoP97/4r77YAgXAP0/33HvdKUPWxTPr13f68Dn/eP9b3jWJdZPNwCABbi4H4+vtw&#10;yMFr1sE0z1jMatYH/e/99/X3yYafqbX+l+L/AO39+1PQH/J1qleHWIwgE82H45/5H76W3Hqv/X6f&#10;0596LHHaeq0PCnXYi0knWv0/qD/xPvDwwuDdixFvpYBiBb+vA9uGQhmH4AP8nTxYj7OuAQX+gvf/&#10;AGH14/w95luCPr/jx7oTUAg462raq064yKVP0AH4sP8AW98yLkH8j3XqxNM06x++x791qhpnrw45&#10;9+/pz9PexjgOtgAdcixb6/j31bn3WprTy69QceuPviQQOLm5/wBf8e99e66sCb/ke/aB/U/7f/jX&#10;v3Xuu/fd/wAWP9Lke7LgjrfXvbVWU/lsL2a30Nh+f8be1tvceESeI6SOhJIoadZgE4Hptf8AqP8A&#10;ifeSkpREAGvf+n1H+397nuTIxatAetohHAdY3C34sR/t+fbgqhbkAX/HH+wPtGzk8W6voNc8Ouhb&#10;/eD/AL1x753J/wAPbdanq4QenXX9f9f/AIge/E/jm3Nveq9X64BP68/0+v8Axr34G3I9+OR17rvQ&#10;v9P95P8AxX34tf6+/A068SOvaF/p/vJ/4r78SSfza3HH+Hu2rSM4HVVIAK1x12V1H6X/AMBf3xBB&#10;IYf61voPr79qNDjHWwQoweu7cafpxb3zMTkAkWN7gf1Fv+K+6C5jVqAjrQcA165/aSgD0hri99Wn&#10;6/ix985IXUjTypRS3+0MRzY/m3usN2H1I/x6sfMHgB6kefVhLXy67kpSnPOkfU34H+JJ+nvnHEbB&#10;jcj6gkAf6/8AvPuk9ypJjQ5rQ9WDhjTrLDAApLg/Qlf+N249yPr9P94HtJw4nq4AHn1I/AFgLf09&#10;+Iv79QDrVF9euvfX09+oK162AOPXvffvfVuve/c/i/vRp59awfPr3vsark88/wCH/GvfsdeqvCo6&#10;978CT9OffsdaOkcT1730D9Ofzb8e9EAZHWiABUde99lSoHP1/wCJ/wBv72GB48eq9tR17367f4/7&#10;b34kDjTpwAHh176mw5P9Pz78fxc/X8fn6X9svMENOvfYOsyRM1yBwPrcE8/Tn+nPvzMFIJaygEsS&#10;eBpBNyTwBx7146tQKuSfz6r5HHXPwvq5HH1vYgeysfNn5F03xT+L/bneDGkfL7R226bVpK8O1JXb&#10;xzVRDhtqUdSkJWZ6V85WwyThSrCnika4Ck+x77Vcnv7ie4HL/KiMwt5pv1iuSkKL4kreeQi0Hzdf&#10;MipHzJvKcu7HuO7v8cUfZ6F2IVV/NmB/Lp8wWK/iWUpqWUP4mbyTFb2SCEiWR2IHp1FRGP6+S3v5&#10;x24s/lN1Z/N7ozlZNX5rcOWr83l66oGuesyeTq5q2uqpGIDNLUVU7u5+pLEm/vtLaW8FlaW1nbQq&#10;lvEiqoAFAqgAAfIAAD5dYazzzTzzzyOTI7EtXzJNT/PowCIqgWUL6VFh9BpFgB+OPbMONbC5JBAu&#10;LfWxaw/oPb+D0z5dc/ftVx9Dcfi3++49+6r172pdqUsU+R+8lD+KhaGV7lAjsSoVADf9TsOfyPd0&#10;UM1G+HpRCgJqRih/zde97Jv8i/5ILsTdPZPQu6cgKfGb2oqPeW1VqmlESbqxMcsWax1O8a/bJ/FM&#10;F45gnpLGj4J+hxB+9p7b3PMm27DzZtlsz3VmzQzaQD+jIVaMnzGmRaV9Hp1M3tjzCNtkvNsupaW8&#10;hDpU4DCpI/PGOkLvihd6COviUk0IZZyv6hSTC0khsL2hZQ3+sT72Gd19v0FEsqw1MernSAW9XH4t&#10;f8j3jLyd7LbvuckDSWr+GfOgx+3ocbzztZ2iyBZQSOgWqMgpY2Pq44HP+x0/4+yo7x7nnqJZAtWF&#10;Tk+ln4/cJIvf8e8yeR/u/wBvbpH48LaqeYX+H9vUJ7/7jPMxWCTHp5ceu4KSvrCpSMspP4Y25+hs&#10;Ppe/09ln3P2/T03kepr0BuDZpG+lzzyfxf3kvsvt9smzpGXhSoHoPTqMbrer6/Zv1CAT0qsfsisq&#10;yryoyK1+Lm30ve5449lH7K+SVFQQzrTVaysBIb6nAUqbAlgbAexaBb2g0RIBTpKtvJIdUh/b0JWJ&#10;2lQ49FLKrvxe4A+h/wBb2QvevyUy+Qmmjhqm0lrBVeSx4sfUD+PaSa5eSvcadKUijRuHSrjjSJQq&#10;KFAFrD2XjcHY+VyjO81YyB7/AEd2NiCL8k829p9RrqLZ6cBJahWi/Z1z9hHlt1KmsvOxIt9Xufz/&#10;AI+0klwF4GvVxGa5PXvYc5DebElY2N+eb3bk/W1/aQ3JOoA9OiOgBPHr3tMHI5PIysESR9RsALm4&#10;J49I/r7ZBaQ9rVPVjpA+XXva2wHXu4M/JGI6WZw1zZV5FvSCbj6G/tXDYzSkdpLdMtOqDOT172an&#10;rv4qZ3LTQSTY6UhmF9SobAKCfqPwfYn2/la5nIOhv2dFs+5xRglmH7euLMqAlmCgC5JNrD+vuyvq&#10;T4pwYmKmkqqSzKsRI8cRuQ1+Dbm3uTdj5Gm1IXjI4cegxfcwxIrBWFeklmd5YjEo+qoR5Fv6Qbnj&#10;/Acn2eTavU2PxsSAUyqUVOCkf4LXFgL3F/cq7ZygsC96Y6B17zAz4D9APubt3yApSPwQV4JFroRe&#10;97fX2M+K27SUYRVjVQBYDSLc2B/3r2KYdshtsCPPQflv3nLUY1HQEbg3lW1yuWlJ4a5MrE8gjkau&#10;bD2N+0adFMNlC2P4HH0+tvakxoKDTQVHSUsxViWNeiHd75CR6OtGu7aDYXNyddyB/rexso1VoR/r&#10;D68X/wBb+vu0gooFOmoxSZSScZ/PqrLec9SldVSREltRIsxXjn6c8+8NXjIplLW5IP8AZ/wt9bW9&#10;lk0SmlRQno3juCrKC3E9cdr9i5LFEU8lQwiJjVkMpsoHBsL3H19wIYTRvxcAf8Rz/vZ9vQWTNT/V&#10;8uj20mDdpanp0pNx1ce7KIs4EjuCdR5FiALi4P8AqfawxtdqKAn+l/8ADj3d+x6dHkFyEwWx0Srs&#10;zr8xJUtHHe8bGwFxyx+lh9Lf09v7zqyjkf7x9Obe1ENyketWeh48P2Z6MBdNLivRecbt+WimdvE4&#10;03PKn8C/PH+8e89NpJBtccE+yfeLqR4yq+hp88VH+DpZDKSrJqGOkfvf7mJHSJCbpISCdJuQv0+n&#10;tzlaNVsLWsAPp/T2GbaVxOBqx04uonj0E2Mo66aXyAMSGJIJIAGrkX4+ntvPHI/rfj2MI7gSoIiM&#10;06VQ1DcOhCSUPEsEiWcqwsTe/wDW3+PvmJrLz9P6/wCsOOfYc3mJUVnqKjq11pdQAeP8umtcN566&#10;NYk5eQf7AA/U8f4+0tksgiNYnk3+v+vz7i3dNwWrRE/L9h6L47Bq6nB08ej69K9WZCrpIqtqZwiC&#10;GQnkEjQQSARf9XB/p7ZrJUD1cqSSCLfT/X5v7BV1CZpCyHHp0vjuTa/Dn+fRtKaer20gijiIZRoF&#10;tQJBA/API/x95lpadDdQDx+Rb23BAiOpYiv+DpBdXsrg1qAfl1DrdyZurheP90I34u4/w/r/AI+5&#10;kVRFEy2bnhbWsOBa1/8AD2JYmoEQHtNP2dBq4jMlNQJzXoMM/tisy8LyzBmDKf1XKjUwJUk/W1/a&#10;joq3Vb+lh/rX/wBe/sGczSeHFKc1C4/n0I+W4wLhQR59AdJ1bT/xIPLGA7SO1lWIix/rq9V7+17Q&#10;xiWAMfqVvz9OTbnj839wDcb9JHfuAewN/LqerC0VoE0j8Neo27Or4xQBYo21FAeF02sCRf088+2z&#10;LVH2KOb6TY/4W+n4/Hs0kuYt3h0HjjHnWlP8vV5lNsCT04dG9f5DHblimkidk1R/2GI/XyCQthYc&#10;n/D2C1VJJk8iEDFy7n6c8C5sLewXzM0ew7bOzDuA/bnots9V/c6Qajh1fP09iycbDHpAIjYkn6Dh&#10;fZmNg4RaSlid1Y3SJidNiNS2+tvr7wx5r5la8vrnTLgEjqY9n2swwKCOhO3Nhi0aoYyzFLDSLrc8&#10;G4A+nsWTpVQCQCBawUC/+F/cY3+6sFID5I6FdtaZBoOo21NkBagVMkSqAwJJAFlBuf8AW9ttfZIC&#10;x/1X+8W9n/I1tNd36EAlBnH5dMbqEjj0Nx6TnfGWxmGwK00rLGxNrH6C0ZMbOfwrE25+vtDRU7TV&#10;Aa30IsNJJYf0AH5v/sPeRu77qtlZLExxpzmgH+ToLwwq8niKPLohezdtvlMi1fFGbFmcFULaiNP5&#10;sdK8/X6e3uoxbTRFWU38ZIBsSB/rj8eyDl3f4rS7WVH4sM+vVtwhJQr6jPWTs/bVZU0UkRidSkMy&#10;uug2JCfT6WPsNsrhpIXdhG2ltViENuD9b2+g95q+3/PcL2cGuYeItKgmlflX16jHc7J3kZdJp1Up&#10;25s+rhzqrDHKQZ9foVmsTbXcAcWPtGVVM0UltJB/xW3+8H2Or3fY90FA4Kk+vSaGzEYqV6ErrjFv&#10;jsYomN20uCT9LFr3sfp9Pb3iqJphz+kk/wDE+485o5iG3AJHMVNBShp/gyejK1sTOxJU0HSxx+2n&#10;zdaz+IsbkW/SCq3BuSOBcfX3KrceYiQDx+Ppf6/j21yzzH+8VInbVjzqf8PTd5aaO0L0w71wf8Gk&#10;XxJpKNZ10/QgcAf1v7ZXwj1R1tew5+lv9hyPareeYorbRDCKuQa+fA0H8v8AP0zFt7ONWk0p0KHW&#10;GakpqJzK5VLooLEqLFb/AFJF7ED3xbHCkH0Nxck8C/8AQD8XHt7at0+qXTqFacPTzz9taDpJdWBF&#10;AB1C3hl6itrPVqMeojlW0sP0jk2BJH0/r7bKvhTb68cf8T7kPZ7/AOk7pmotPs6C1/bM7aEXPSGp&#10;MP8AxatQQpdvUpK8i/1/1rj2yvGwVnsbLc3IuP8AY/j2ru+dbSoiF13elf8ALg/y/PqlttErgvTH&#10;Qw4PrusqfDE8FkvbVf6g24P5uT7RtfGaqcIORfUeP9b/AHj2Itv5sLwA6joA/wBX+Dok3DaGaUgp&#10;3VHl9nRoNp7WbaeOeURkM0YsOQCQHK/QC1/aoxNAsEA4Fip/Avxf/ivtJHv8dzegoanpVHtpht9R&#10;Geiz9z5DJ1s8pb9PlKldZsFATSP1cce0jvGIPCUH1KWtf+oP49z1yjKLiBXBFOo934mKUjGR0KXx&#10;Mq3oshFMwuVqwCTchVSxH+tZuL+0HsrBMMkshU2DX5H9Ppf2LN43SOztyNdK8c9BezsDcTLji3+X&#10;o5fyk7XTHbBr6OGQBxRDRY/VQ6/kH6KfqfwPZm6WnC0caW+kaj/ePcPXe7ySXMjBu1mNfsHDqSrG&#10;xaGBFVfLrWh3jmqyv3lW10oI1VruA1zwJnvcE34UA+2DK0+mORhe4U2/pa3tGZ3mlVVZdP51/wA3&#10;Rl4J8NtRFAOjO9K7oV66hgZ1JEqrb8cHSDYHhf6eyh9oymJZhewBe3+w/wBjz7yv9prVo9MxNSEH&#10;+TqKuZ1oGB9etlf4aQCop6JwB/macs34sQByfoPZF9+1g8FRcggAj8f4k/n/AB9zHzvIP3TMa58P&#10;/N1Hto5F4oB6uO2pSFIqckG4AFiCLAXsSPdfO9cjGtfKLjmV/pb8Ej+v9feCW/aV3WdRg6j/AIep&#10;EgYmAV9B0JvubtDJjWOf7JA/1yRx7FnLU1CoB6LboDPn10QD9fZptnyLJGL2ta/PBuVv/vZ9zly8&#10;vijPxZp0G7tgpGemWvBNuD+P6+0H2rlRjonK8EICP6ajcnm/4PuHvdS28GbUPSv8+jvZSWTj9n7O&#10;pONU+EMf6D+t+QPr7KuMw9fPIGv9eAf8eb/7z7g6yn7iGfj8+judCqg4rTpy9pyvpmqqsRxgktIB&#10;YC/1IBuB/T2XbgO+Snw9WtlJp172cDpTYReCOeSJj6HPKrwwYH6W1e2Nvg1ZNc9KZzQUJz01ZbIx&#10;0FP5GdQSyixIvY/kC9/r7OdgsH9lLEsSkC4J9P5A/HAv7R8wWKG0ZmFBT/UelW1SkXMaAkqTn/V5&#10;dBXlc8tSjrrUAEjk8fW/Hs7nTFHUSVELaWCoYhwLgAD8/wBPfNr7w19b20dwkcncA/8AxmtP8nWW&#10;/tpas627NwNOkHS6ZqwMtiGcNwb8sefZ88WmiABrsQF+v1+n/FffNzdrn/GXKk6NZ/w9ZJW8BVFJ&#10;wadL+CnDIOLkAf14/wCI9vAvxYn/AIoPYfuLoAGgz0riULWnHpxhp9Nvp9Pr/vuLj3JRuB9fqP8A&#10;fH2USEl6k9XYHSAB59TQLDgce8oIP+P+t711TSfTr3viXte31/H59662FY8FBH29e98fJ/gR791c&#10;RHzPXvfBnv8AUW+n44/4172B1YKVKilR17317905QenXvfvbbSKjaTx60VB6yCMn/jXPvxH+Hun1&#10;IBAHDrdAeuXhNr3/ANhY39+HH49ueOvmR1oKB114m/F/9sR/xX3639PdJJYyKh6t9nXhRfs6yJG/&#10;0KKo+t9YJ/21x76IJBH14P8AsD7olwpNCMdbweumhIJII/rb/H6/i/598QoXkg3/AMB79JMCdKCn&#10;Xusipxzyf9iLe+9ag/Sx/H0v7TEN8+vdZP8AYX/33+HvkGH+I/1x/wAT9PeuBp59e69/sLf77/H3&#10;1q+v4ABsf6n8W/r7sB6jr3XveEyG4JB+nNh9Db/W93CFlp17r3vxlYfX9P8AW1z9PpYe/CKg+fXq&#10;Hr3v3kWxtfm1/eypOT1418z173wZuP8Aebfn/be7hcAAZ63T049e98llJHH4v+B72YBjj1YRUHHr&#10;ot/tJ/2Av/vZ99mYjgi3+8n/AG3v305FCD17QeukYm4Nvx/xPuPIElJuDpPH0vY/Uk/4H2Z2F7Ja&#10;MBqoQekV3aiZSCPLqHWUqzoRYW0FSG/N/wDiOfcH7OL/AFJ+v+o/F/r9Prf3IH9a56U8X/QNP8+g&#10;3+5Ya/D+OvSH/urT3voH/A/7n6/2vHpv9f8AYe//1rIl0/n/AA98SSa9ZxRqpYV49bsP4t/if95t&#10;/wAU95FAHI/I/wB79+6eCha06699kgA/6309+62SB9vXveEtqtx9Pp/sf+Re/DWOD46bdzinXrA/&#10;UX/23/FD76/23vZZjwOOmc9dFQfqLm/14+n9Ppf32Bf+nHvepgKV62FJqPPrshf6D/e/eReP9b8/&#10;n3WpPE9W8JuuJQH6cf7D3zuPfqdV0NXh1iPBI/offJG5sP8Ain49+6ejUgVPXXvN79051734X/r/&#10;AMR79SvHr3XVh/Qf7b34lueT/rc/8V960r6de69Yf0H+2Hv2sWAbgn6E/S/HB/PJ+nB96NFzQU8z&#10;UD/D1okAVPDrGVAsLkk/QBb/APE8e+7gkXsePp9WJ/I0i7cH/C3vQyGoDpPA0Ofs9R8+qgFgWK9v&#10;XLxNY3uD+FIIJ/2/H0981F7n6WNrEWP4/F+Pe9JAINOrqQBgdYvef2m6r173xJvx9f6/4e/Vpw49&#10;a1UNRx6974BQP8fe2kZhTrxcsKMMde95f98Pda9b6978P9b/AI172ONetfZ10wuCB/vuffPyKPyP&#10;6+7Ur1XK409YtDf0/wB5H/FffRe5sD9OfdQCMnqw+fXMJb68/wCw99o3P1/wt9ffvPr32dcWU3Nh&#10;x/sP6f095ffq9e64Wt9feMv/AE/r/vvrb3unz613enXMIfzx/vP/ABPvxf8Aw/3n/jXv3DrZ4Z67&#10;KWBN/p/h/wAb99hv6D340AqT1qhHAddKjPci3H+PvsXHB5/2/utR69b7v4evFGBt/vv9j7yM2gC/&#10;0YED/X+gBH4v7aA1uacOrKK0r1m06Eufxfj/AG5/x9+Ejf6q3+39uGNfTPVyvWEufxx/vP8AxHvH&#10;cg8E3/17/wC8f6/u2lfTq9B6ddAsTwT/AL7/AF+PfZYt+bW/pwf9ifz72FHmK9ep+zrJzp5+tj76&#10;Jv8Akn/XN/fqAcOvUA4DrEST9ffd/p/h/sPfqD0z1qnXXvmJLD9K/wC2/wB9z7qVrUVx17SCDU9e&#10;99q5/JPP+PvWgBfs6sAABTrhKSdN/wDH/iPeYMOP+N+6aSc061X5dYvfEv6vr+Rx7sI2IJ63Q8ad&#10;e9+Mqggf69+fp/vHvYiYgHrelqA069795U/2P+8f7f37wX9OvUPp173yEgI4+v8AT3rw28+tGo8u&#10;ve+V+Lnj6f7z7rTJHXga9e99BgfftJ8+HWiaeXXveKRhexAvb+l+Ofb0a1U58+rAagT1732jC9gP&#10;xyf9t/h7rIhUAnrTLo8+ve83trr3Xvfvfuvde99E291AoR14mnXvfiQBe4t/r8/7bn24VYcBXrwq&#10;eA697xh9TWW3+xF/6/4j3tlEaa3HVtFck065ohdrDj/H/fW9zw9tV1U3N14/SLEW/wAfr7KCpIoH&#10;P+HrXg/0unSwIIIU3BAsoFj/AF/x9wpA4PpH5JNhYfX2ZxSxlSGNDTr3hgcW6hNTsGBB1XPPFrf7&#10;yfcxZCFA4P8AiRf2WMgLuRwr1vwlPU78KP6LY/7c++bOrAqQbHg/1t/gfx70FZWDA5HD7eqCJh14&#10;gMrKRfULf6xuDf8Ax+nvgXJsB9BYAfQWH+HvwXzPxefzPn1dYyKknPXiBawFhawH+wt/h78HI/40&#10;fdtPV9Pz6x+P/H/eP+N++Nz/AF/3v/ivvefXq/b/AA9cioP0sP8AYe+Ze5HFhf8A3349+611x8f+&#10;P+8f8b99l/8AD/ef+Ne/V9evde8f+P8AvH/G/fWs/g/7D3rHn1rB4CnXvH/j/vH/ABv32JP6/wC3&#10;v79jy69QemevaP8AH/eP+N++9Vzxx/j/AF/5F78TTrxAPEdcdDf0/wB5H/FfferTa1v99/h7oWX4&#10;SaHrRAOPLrksTkXt/vPvgzsTybn/AH1v6+7KUA49eCgfPrmIjbkc/wCv/wAb98fIw+tx/vv9Ye6y&#10;BSjFWqetgV+FeuaRgOlx+f6/8b98iwNuefwfz/tvxf2XUc11DrRqPw9TrBbgC39f8ef+K+/Bwp5I&#10;JBB5uR/sR+R78VOknTUenr02xodTVCDj548/t65LwQ1rgEH6XHBv9Pz71QP+FC/ypky25uuviXtj&#10;MM+L25Swdldm0lNUN+7nckssGy8LXxgAJJjMO89cVP5r4zyVB99FPube3osdq3n3Cvrel1dObe1J&#10;X4Yk/tXQ1r+pJRa/wppyM9QT7v784lsOXopAUC+LKAcVJoin7FBb7WGO3IpbJxYhpZcjMoM1QzRR&#10;Nxbwq920j8K7rb/EC/vWUZbKLG/pBXg8sLWU2ubX+vvOLgOoL/Ppee+VRxpQKBIgDSfUAF0Dem6i&#10;9gfehxLdeahAUHr3vCbeN3v6lB9Nj6lCkk3/ABpsPwb39261172L+x8c1Lh46kwgtW1ELGZ1UmEP&#10;JPHGrxOCSwNNrAF+LH2/GtMk9L4Fooqcnr3sbOp995PrHsfZnY2ErK9a7au68bnpjFL4xJTUVfTi&#10;soUASOSOCux/lhIKnWk5uLce2L+yt9ys7myu4le3lQqysKjPA/aCAR0qSSSBxJC5Eo4UNKdRa2lS&#10;upKmjk/zdTTzU8nF/TNGyE/Ufpvf/Ye9jPP/ACRw+Tw1Bn8dk1qsdmMfRZWhqBNxNS1lMlTE9rko&#10;zRyAlfx+fajZ+Udo2uCIx20YFMUUdB28vb66kkWWV6A049Bpi+v0hYipKsqEga0DMwDHS19d/UOf&#10;8PZRt7fJ0IZFpZyTZ1DeU/lit7W/p7FUc6QjTEij7Oi0WmogyN29LyjwWOowPHBGSB+UFvpb6c+y&#10;hbx75zOWkkVaqoAZbDTK4HJIve4/p7Ze5dyQTUdPCOGMigr07hFUWUKtvpZQLewF3BvKrr0keoqJ&#10;X4kLBpGIOo3/AC349p3lGnuOenMmgA65ewLzG6kimYawTqIK6jYH+lvz9faCW4pWh6eVB+Y697Sd&#10;ZuSqqFIhJX+gUtY/Xkgj2meeRhQHq4UcDnr3tmjoMtmWCRiZvJxwJG+gJ/oPyPdFSWRqBetl0UVb&#10;PXvYrbN6LzmeliJppSJCg5jkLKCR/sOb+zO22e6nJ0x56SS3iJ+Lh172eTrX4d1FT9tNWUygMyat&#10;cTXBDgc8j6+xttXJ1xKUPhfy/wBnolut5iQMC/8APqNPWU1MC000aAcm7C/5/wCKez/9f/FfBYeO&#10;JpaOFithZqZP7LA3JHPuUtn5DUhC0ILfMf7PQTveYTVtElPz6QmZ7CxWPVhFIrtwAQ4+pBI40n+n&#10;s3G2escNiEjEVFTKFvysCA+oW44/FvclbfynaWrd8Y/Z/s9BO73ueWlJDT7egW3F2dW1WtIJZI1t&#10;YaJSo/H1IT2LFDiaSlRAsMYCAAegAgf0AA9imG1t7dQscYH5V6JJLi5lJOo/b0DOVz9dVvIZamZt&#10;RJN5WJF/9v7foo4x9AoA/otj/vftzxBGvr01oLfEa9ImqqJ5WuSdIHBJ/p9Px7nxgFlPAFx+fxxz&#10;a3tG85DGp6dSMgdq5PTHVtJ4j+TY/nn6G3sSNrOoeIavp6fz/S9/bImDsor516dEB00Yceijd1wy&#10;NT1JK3ARjf6W1XX/AHi9/Yx0b2ijB/1P1/23v0r69TBuLf5+m0j1OWrSnVaW7KYmtqQVuAxH+vZT&#10;zbn26qQy8/0+n+P09lc0haURnGkj8/Pp3STIKeRHQQVcRhnZhxaQX/HHB/B9wpqfWeBf6/g/8V9n&#10;VteRIhDjNRTPzJ/y06MY5tHAZ6V+JzyU0OiRrgIF0+QD9V7/ANk/T3IpomiIsLcc/i3H09oLiZGk&#10;DDh0ujuta1ByOkXuipp8kZBYMrKU+t7G/wDrc+5rVDra5Jtb8n2WzS61Olu7z6MIbo0FGo3SAp9p&#10;UlSGYRRjUrWuq3uLre3HLH284+Yvb/ELx/t/8Pz7LbudnVCx4f5AR/l6O7WarR549F77XwEWOklu&#10;iD0uq2Uc8Lf88W/p7mVkzBrDgL+Ln8Dj2o2iyErMWHlWtPXo9Uqi6icnoPdnYKnqomLIpY35Kj8n&#10;/X9+gkJX1Dgi9zz+L/7H2IriOO3WMqKNUf4erCQcUOesO4cUKarhSCMoRdbgAH6kA/X/AB9tuRrk&#10;gjezfQf1/p/sP8fcf8x7iscU+o0CjjXpVawGWSpGOhS6p61rN1ZehRouHkb6qx1BSpawH1IH+29g&#10;7nNwXqjGHtZmA9Z59X+t9fcD7huLSXAcNjUf59H4s1EZxinV8nTXR1HjdqQmWjQu9GiA/bgc+ISa&#10;rl7t/T8Hn3Mx+VaaNQCeAR9T/wAU9r7R1ahPGnQT3KExlguM9J7ePW1NT1LyGGO0Z+hiCm1j/Vz/&#10;AE9qSKofx62Nxb688f7f3aZAMqM9FtvFqNDU19TXoCarEUq1320cYsp+lv6n8j31CzzSgLcjhr88&#10;3ufdbe7IfQfI0+zy6cvbZVQlMEdTcziaLEYlpp1iH7ZkFwt/Vp4sT9ef9h7WmPjaPSWH9kDnkfj8&#10;f7H2T8zIZrWRAK/PzxnrezSaLiIg8HP+AdFOye4oHyypCUF5XFxpuPWwt/rWHsUMHInhCvc+hvoz&#10;LYAggG39Le8TOaUmtbuQrwDeg9APMH06yH2GQPaR6hUkV6XOOpafNxQRSIr6wq6uHuQeT+PqP8fa&#10;F3rXICY0b1FmuCSTb6/U8n2c8oTytVpT2jpvemoGA406MX1t11SRSpPHTLqHqv4hc3BB/tD8e09s&#10;vEGur4pimoB7WIvfUp/Nx9Pcbe8/MawWrQpJRjTz+Z6Xcn7aZZYyVya9WJ9Y496dqeJYvSqkMPpr&#10;URoNJ+oHA9mxw9KtLSRIFsdKj6W/Qq8/8ne8G7q7knnuHaWuf8/+bqdLe2RUApgdDBlaOGSRQUBt&#10;ZfoPxYk/7H27KCzMx5W1rf43HP8Ar+w7dyu00cdakmnRlDGoUmlOlFiqWCmx09WyAWicgWDWspF/&#10;6k/4e4WWQvFGkYtdrn/H6i3uefblLayg8aYioUj/AAdBLeWeV5NGanqtv5IVuUz2ckoKUzCHzwhg&#10;JCQQvGnRZQotHf8AP19tVDRlSsjLzcD6fS/N7/7D2o5u3wXFw8EMvYR69UsLX9MlhjpUdQ7MNJhh&#10;LVqha0gZwhuikJZiGAB5Fvr9T7UhWMR/QX03uQSb/wDFLeyLarm4MqVNBUdXuYVYZHl1h7AxlHJH&#10;MoRSWFRa4HN724t/j7Ya3Gxz8LGGJ1cG4ADCxN+fc0bLzXcWEMYWcioU8fQ9BmXa1kctpx0QvcvU&#10;yZzJNVGGEKJmJEsfOknlgRe449obI7fRpbGPkG5sl+ACPrqH9fcj7Z7hSQxmV5zSh/F5/s6Ry7Sh&#10;airQfZ1Gg6xmikSkijcXIJTwqyafoSCpS7Et7yUeJFPGdAA1AnlbcAm9ueDcewzu/O37wnVHlJav&#10;rXj+XSyHb1gXK56FfA9VvjaOSpaGFZBqIvHZ9IFyNHI5I/r7achpD2df7QAHP5On3KXJplktTJE4&#10;+HoM7kAJSB0Vjt6JY8pLDJCos97Cy/UDgixvb3x1rHGR6bW49P8Avvx7W3VpLc3Gs6qj59XgKLEP&#10;WnSe27lo6GFYVMQV1CWKqbXt/j9ePr7T1ZJ5HK8H6nj6fp/p7E2yxtZ9z1A/w56K7wamqnHp+ysE&#10;VZTCSECSTUL2twWBAa4v9L+48WLNRy4sOOdJP4/1x7Qc2c6Db4Xht5f1AP4qf5OmLTaxPKGYY+zo&#10;SOnthS5CvieeL0anZiYQRwpNuWHvBW41EjZECg24JB5P4uBf3FUPN95NKJmmYmvAGv8Am6PTtSIh&#10;CJT8ujy4PZNJTGNfCGY/QSRRso4H0SwIP+x9oZsPIk5kZBp1E3CmxBPJ/H09yLs3PHirHDq/VFBk&#10;5pXj0QXW0Ucu8dM9PW7NurR4p3VNIC3toA/3WG4N+L+3JHWBSotwCPp7lnl+RpfAnlc1NTx6Idxi&#10;VYiipnog3Y2Mesq5oUh1Hz/jn6gfUf09hnuyqUuy/X0j8/6/+v7yW5V3dLazQa6aT69Q/vtqZLgH&#10;T0OHx62ZPSxvKYnT98mwQA3co19Wr+o/p7kbNgUuHI9RI5t/W3P+w9hPnDnCXXKFk7R5V/2Olew7&#10;RV9TLUfZw6cPkdhZspjp6Nnk0mmMdibj1T6TcXFhb2MULnSFP0AUD682vz7DVhva3KamfvNPPoVT&#10;2r26go1R/q+fVOW/uvGxuQkqEiv5ZJX1aRxd7D+1xa3+x9wMouqnkNvqrD/Wtx/sfYh23cEku0hB&#10;zUefr/m6bkiZbZnbzWvTn1hQTYzL0chcgfcRggrp+jDi+o+yVdwI0cczf7Ww955e2lvElmGRgewZ&#10;p9nUH80XBXWCc162k/gjLFWY2kP6r01NxcGxtzz9fr7r23xM7U9UNX1JI/w+o/pz9PYw50YPttxH&#10;XPh0/b1H9pKBeDPV0eDiCRQEC1404/rwR7IBvSGU5Nze4DSH6H+05/Nz9L+8HeZFYbvNj8R/w9SX&#10;ayL9Mh9RT9g6V3tz2opR47/8GJ/1uLc+xfytCZCMZp0T3c2kmnr172afaE5CoL8EC3P+0j8W9zls&#10;IMJjqc0PQYvJu856bayMkcH6f4f63+P+PtHdwUD1VI7C5uifj+v9Ofcae6kXjxeMB+Gn8+j/AJfn&#10;BFTw8uslAR4dP5Bsf9gLeyqUNKYJJNVwdTWuD+LL9fr+PeNkPbJw/wBVehRdMHVacadTvay2htuX&#10;MZmmVlurzL/ZJ/tAH/X492uULvjget27AR1DddMwVSx4Cgk/6wF/doPXWz4sVhobQ2AjsfRYNqsf&#10;6XsPa6wtwq5H+x0xcXILAVz0A++tzhqxaOFyNNrHXfgD6BdP5t7FnC0MUtZHHovY2ta/9m/sK8+X&#10;gtNpnbh+m3+ToQ8t25nvVP4adBrlK6oSDUrMCQDfV/U88W/w9nx6pwUNNSQShbs6RG5UCxKfXg/X&#10;3xw9/OYpbi+vommOGkHH+l1nT7fbYtvZW/bkgHp82nDJPJG73NyG5txY/X6259maolCoLiwsBf8A&#10;rY+8KNyuWLgBq56mlU7R0LUEShC3+ANrf4f8a9uYCj8eyoyFsnqwRQa06y2t9PfX0W17Xtz/AK3u&#10;jULVPW6Hyz1yFyNIH5v/AMR78Htcj8fX/H34lcZ69QnBXr2hv6f7yP8AivvxcfX8/wBPfhQmmrrY&#10;QjgvXtDf0/3kf8V9+1D8c+/VX163Q9e0N/T/AHkf8V9+uPofz7baQBagVPVa1Hz67WNiQPpf88H/&#10;AIn30SAfrcf0+lvbWtnU0Wh+3/iutrqNcU6y+MIQT6hzxa39P9f32HUj6/737ZKOcnJ63pb06z3T&#10;8WH+xB/4p78HB/wH9ffvDbh+LqrVUgaeuyRYkcj/AH3+v771D+v+9+6EHh17PmOu/wAX/wAT/vFv&#10;+K+8Woi5DcAkXJP9L/7fn3YLTyr1ulePXXvgJOOOdVwfqLc2v/sPdvDyM9a+XXvfEuy2/P1/w93K&#10;V889Wp6de98Q/qLWvf6f7Txz+Ofe9NcV63pr9nXvfYLH8/77/b+96QPt60RTz69779X+q/3v/ivv&#10;1B5jr1Ove+Or8H/kdvdqdbA4de94y1/dwlRx6sBUDr3vj7cCqBSnTlF9Ove+ySf+I9+0jiB1XTmo&#10;PXvfXI+ht/vv9h73w6t1732b/n3UEHgevVr10EK3vfn/AAt77WxuL/n23IGqD1SQZU0r137yf7H8&#10;W/3n2q8U0r/wqv8AOlOkWj+h+LqP4x/j/nb/AO8W9//XseBF/rcjjn/if6398Ses3vOtc9bswUc3&#10;A+pt9Pp7yq3HPv3TyOWFOsbAi5txfj34/W3vR49WKsT1x99hP9h/vv8AX97z1ox/Pr3vrStrg35/&#10;x/p/j71nqwjHr173zUC30H++PvfVgoH29e98rD+g9+63Xr3v3v3XuuLDg2HP+tz9feb0/wBB+LWF&#10;z/hYDm/vRIAJPAde6xBSSFANyQAP6k8D/efYXdu909Y9FbSqN7dp7vxe0NvwkxxVeRlIkraqxZKK&#10;gpY1eorKyQKbIik25JA59iXljlHmHnHc02rlzbWubyo1AV0oCSNTsAQgqOLdIdw3Ox2u3a5v7pIo&#10;h5safs8z+XU/HYuuytQtNRRM7supmtH4oxyB5mcqYybGwuCbHj3Up2Z/PR+Nmz6jI0OzNk9gdgy0&#10;SyaMhFFBgMXKwRSP361amdI2dgATCSLj/X95GbP90nnO9QS7pvVtaLWpUK0rKPSvYKjhnqP773T2&#10;K2YpbQyTn+IUUfkCa0Pl2/7C3puu6xgv3ddTREgFhDFJKy8X0gmSBb3451f65+vshO/v+FB3a+VW&#10;oh616I2rtuMM4jyGfz2R3BUpGRZGemjpcbS6gef+IPuUNl+6Dy5CVl3jmO6n9VVUjX8qaj/P8ugr&#10;ee7941VstpjT5sxP+Tp7pdgYuI6qmWpq/wDm2WFOn1+v7JaTkf7X7Iz2P/NV+cvZImam7rrNm0cq&#10;fuUOzoYMGkcTsWZEqKeP7xpAABy17fS/uYNm9gPazaBG0XL0E0qn4p1MhP8Ak+3Ar0Fb33A5ovid&#10;N/4KeiD/AAHBx8+lDT7bwlNbxYylH+E0S1DcXH65zM/+8+y90HzS+YVDlIKvF/JXt+lrywnqJV33&#10;nJUqJmYv+7BNVGnMSaeFKabt9B7GFz7ZcgXUKwTcm7Y0IFKfTx/yqn+Wv59Eyc18yJIGTeboNX+M&#10;0/wn/B1PbGY110Pj6FksBpakgK2H0FjHbj2ZzY/82P8AmB7EmgM3ba72p43jJpd54LF5cVAQm6zV&#10;Ihhrh5FsGKy3445v7Au7fdz9qtzBUcuRW5PnCWT/AAMor+R6PbT3F5rtaa75JR6OK/zCg/y6a5tr&#10;YCe4fE063/tRqILf4j7eSM39nR2d/wAKAO/cPDFFv3oDYW6wg0S1uDzue2zVyk2tJ4nizdMD9eFS&#10;3+t7i3dvuecrXDySbVzHd2wPBSqyKP20Y/730JLb3dv0UC72eJz/AEXZT+XaR+3pjqOvcPISaeWs&#10;pibceSOaMf6yumv/AHn2abZn/CgjqKvkhg7B6C7G2jr0tNV4XOYfckEa+m5Ec9JgZ2LG402PH5v7&#10;jzc/uccxx1baea7aUDyeJoyfz1zU9cD5UHR7Z+7e1SnTd7XPH86q3+Clf5f5OmebrV+fBlFP14lp&#10;SjXvxpdJpVVf9dCbf0+vs6XX/wDOE+CG+kjFV2rLsaqkRCaPfGBzWJ0O1yU+7pKbIUYZfof3Ctxw&#10;fcabx92j3X2uvgbDFeJ6wSgt+YcJ9vCmehPa8/cq3VNW6CM+joy/5CD+3plqtg52Bv2VgrVtwIJY&#10;k/JHq+5ekbXYfhrf7z7N1s/5b/F3fnjG0fkF0/mpJQvjpqff+2oqxi4uoFDVZCnrAxH4KXH59xpu&#10;Xtvz7tOr94cnbjGBxPgSMuP6SqV/n0IYN72a7ANtulu/2Ov+CtemKbbeegvrxVYbXuY4jMoA+pLQ&#10;+RQP8b+x2x+YxOWjE2JymPycMnKy46tpq2JwSPUslNJKjLyOb29hSe1ubXsurWSOT0ZWU/sIB6Ml&#10;eNwCjhh8jX/B02S0lTAQJ4Joef8AdsTp/rfqA9zgYz/aF72NuTcfXi17D2jpLUgIfz/2enaV64si&#10;AA6ltbk6l+v+9++0Ive/4/x/3njj24dRwV/wdU0sOIp1isfr9R/UEEf7cE++QYC5HNz+Pr9b/wCu&#10;PdACxPVaGvDr1vpfgH8++ZfULX0sf9fj/Af6/vwoGyOt6T6ddFV/4N/iR/xW/vibD6/T+vv1D69e&#10;ycVPXvfvx/X6f4/7x70MH59aznrkqaiBzY8XHuSi3Fxxx/S3+929ss7EkAY6sMdZgpjuPoL8W4v9&#10;P6e8vpHAIP8Avf8AvPPurHy8+tk049eIsbEc/wC+/wCK++iFYEcc/wC9/QH/AFx70DpFfPrwPAjh&#10;10RcEH3GIIP6ibf4/X/iPahXJUEDq2sn8PWFkC24Bv8A4D3x1G/4HFuRf/fH3fPVz1xsB9APfudX&#10;1H1F7cD8e/de/Prx+h/1j7y/nni17f43/wCKe7Cnn17rFob+n+8j/ivvv3rr3XH3737r3Xvfr/7x&#10;7917r1gfqL++yxP+H+t7umngerLp8+PWIqbmw4v/AIe+gSfyb/6/N/buKcMdO0Ix1xII4Pvq1yeL&#10;kfXi/wDvPvY4CnDr2evWP9D/ALAE/wC9A++xydI5J4t/xFvemIQF2NFHn16pHXlVmIAVrn/aSP8A&#10;H6kAe8ioVJuLcc3/AMQD/sPr7ZaVJAND1r1RpBSg67KsDYg3/wB9/sPfZaw5/wBgL3v7oFAqeqU6&#10;5ovNiOT9Pof999ffESKeNQ1C1/xa5t+fpz79pcgEKdJ69pJFQOuJRrnj8n8j/ivvKAkun1D6Wv8A&#10;m4J4v9fbLPJAC2nz62NS409c4otbWNwL/wBD/wARf3lWGMN9W/xsSP8Aeb+07XszjJX9n+x1dhUU&#10;6l/aRf6s/wC2P/FfeVoRcaGAFuQxY/7Yi5Hui3Jp3jPyA/y46ZAatDw6xtTm4CEAC/qIBH+uVPJv&#10;7xFZCbKYzbj/AHYOf9jb3cXEX4vEJ+QUdO+HSlW64/auf92oP+nQ/wCIv7wXkL6SpA/rzb/kr6fT&#10;2qLxCIyKwLenW9Cj59cRAxkKsCvI+ljb+v0v7z+FGK2I4vc2t7RC7cVNOP8ALreFz1L+2i9IJ5UD&#10;+zyf9fjm9/eQIiW9KgngEAc/7Ee2XkklwZGI9CT1sMD9vXMKi/pVRb8hQL8/Xge+dx7pUdbx69d+&#10;+xYke9EjiBnqrNQE9dgn6C/+w9+0ckA8Wva9iBc/Rb3P+w961evTYkB/1Hrq1vr797cqfXp7r3vq&#10;/vVevde9+uPfqjr1eve+/fqg9e6974kj6X5976959e99j/b+9HrxHy6978APwB/tvdGYCnqT14/P&#10;rmqX5P0/rx9f98PfLSLXJH/Iv9h7TPOwJAXHVKnNFx1mWBSAS1v6j/Y/63vkAFP1Fx+P9f8A1/bJ&#10;lkfGQPt6qWJ8usywoDwAwuL6h9P9v/X30SPxb6D+nvxqcsanq1R59citibLxc/Qe+BcLYcEngjnj&#10;3YFiNNKDr3Hh14R3uSP9YH/W/wCK+8Tv/wATxz7djFBxz09Hw67EQ+pABH04B/5F74Frjjg/n8fj&#10;nnj25xxTpz8uuSqbm4uP6/X8/X2mt2bu2/sfbG4t47py1Ph9t7VwuS3BnspVSqlPjsTiaOeur6uY&#10;syjTBTU7Na/Nrfn2u23ar7edwstp221M24XMqxxoAKu7miqK0GT649emp54bWGW5mYLDGpZj6BRU&#10;nHoP9jqXSwSVFRT08SlpJpkjjVSBdmYC1yQqnm/JFhz9Pfzdfkt3JlfkN8gO3e58tJP5ew995/cN&#10;FBPUNUHHYOauli29h45GIYU+JwkUFMgsAFiFuOPfbLknlq35P5T2Dlq2oUs7ZIiQKamVRrf7XarE&#10;8STk16wl3/cpN63ncN1etJ5SVHGig6VFfkoAPzFfPod6KlSipKekjHop4Y4gbBdWhQuoheLm1/YG&#10;t9bMPSOSD/U/0/qL/wBPYp6JvkepXvvS7KzH1EWBP1AB9KXvwPdgoIrXr2B173IoqU1dbBTE6Gk0&#10;BUCuxkZnRWACAhiEJPPHA/w9609ygnpxFDOtTjr3seTFSIIFSESxY9bwqwnSSsaKiqYDKgkdaeKM&#10;1Lgm4JYmykKbe1VAaL59GarQjGB1731GkMTmOON3nqZoqh6hmVJVjqI6gvBcuAIqdSzLYX12v9Le&#10;/VrWuD1XzNevex+2Z2XlU2hS7fOQaSPCS1dBS/5Wsj/ZLO5iBj/VGkTl1H40kAcD2YQS1QLWlB0U&#10;3iGOSqDBPXrf7z9f8fbRlt2FixmqWb6/qk9IuT9QLn6+7mVEOW6R6Xb4jjr3sMspvIrq8TliLWCm&#10;4+v+1AH2kkuStQp62IV8xXr3tKT5yvyAMceptQPCMzcfngcD2nMsjg0U9O6VXII697447Y+fz1UB&#10;HS1L6yCv7LsOfp9Dc+9xW009B4bU6o0qJioz172aLr74wZ7OGFp6CoZXt+qllA4YX5LAWN/YjsOX&#10;bian6TdF8+4JFXuH7euiwHJIA/qTYf7c+z69b/DWCIQTVtGPSRdWpbn9IvyzEWv7kHaORHlZWeE1&#10;+wHoPXm/xLXS46Y8huLFY1Gaeqhuv9kP+eT9QGH49no2P8eMBg4otOOhDKqm7U8YsQBYn683HuVN&#10;o5DhjA8RADjyHQRvuY3qQrn9p6CrPds08OqKhEYI1LrMhbVx9QukEfn2YTFbKxmPSMR08K6R+I0H&#10;I/xPP49j2z2GztAoMQJHyA6C1xus8zHJp9p6BrM9g5WvaRfO6hvppkkt/a/At+T7VsNDBCCERR/j&#10;Yf7bj8+zlI4YhSgB+zpEfEly9QekLVZmeaQtI8jG39p2b6cfkn3ICgWPA/41728oGFpjqwgxULUn&#10;pqlqZpRb1gHgEMTf/XA5/HvN5UUfqW/++/PtG85AJY06ULHUBKU6i/bySMbKxJP0K/4fXm3vh99G&#10;AfWtv68/X+n9faJ7sfCTkdKEtTX4OvfwqVwAUcC4tYL9fx+f6H3w/iiq3LLwR+T/AIfn2V3F8unD&#10;Z6Wx2de7Tjrx260iN+2xurfVV4uCPqW9iNtHJrJJF6h9f6n+ntPFeVamqg9ennsyVrp6LJ3btVxj&#10;q0+Mj0D8KDfWP8Rfn2PGPmMkaHi1hYf4C1/9b2bRyeJQKei1rcRlqdVW73xrU9fUqEP+db8AX4b/&#10;AGP49qCJuF+n0/2PtGx1zu1PP/BjpmMd7GnQEZaELJKSObm3AN7KOPp/h7nxoG5P5/3j3XXRiBnr&#10;x4/LpD11U8Vwuof6xtb6cj6D32V0mw/33+396ZgQaHPVkbRw416hxF6hLtqtzwSSOLf48++BjDEE&#10;2NyOP9jb8+20WrDGPPowiZqrRc9ZBUPS69Oo6QT+frb+p/x9vmJhXj6fn8f0PH+29l24qFGOFG/w&#10;Ho+s2ocnOOix9zZSSRnUoQf3rnk8lFA5A59RH+sfc2rhBa/B5N/97+ns/wBicKjl8LpAH5dHomaR&#10;QCeA/wAHQe7FyrR+RLNYabcNwLjm1uL/AJ9wXm8SN9LWIF/9Y2913KeSYrQkIAc/4OqiXI0ua/n0&#10;IS4U5rIw6w3qNwbAixNweT7DHdGXaFJQDawN7Mw/p/t/cL843bJBPEWyfnxoehvsya41rx6tK+J3&#10;VFNJU0lQYFuruFJghPHhjJsSSRz7Auqrnqq0sSWGvi5J+rcfX3DTXAaYCuSehS8NIzqTy6ujxO3I&#10;MRt5IljQWp0sNCLYiMAnjgH2vsO5BS5Nrfm/59iWwmFKngOgVukIOsDj0Vrsakjf7ggLq1WvZL30&#10;n8/X8+1x90ggCXFzax/x/wAf6j2vlnBIC8B+XRPBAYyK56KhFtirlyslQIpGVWdr3Q3A5/1f09qn&#10;CUiOoc6fqBew/C8j/W9lkL/qtJxUsT+3pm+ahanCv+XounfG6qrFU/8AD4WdWKfrDOHv5rFbDkgA&#10;f7D2qlGk6Rz9LAfS1/8Abf8AE+0283yRWrFgBxP8umtstma4GkYrX8+ir7cxmQy9T9w5lZmk1AhG&#10;Yi5DfqJ4uT7WOO1wUzyvdRpcgk/gjj+p94n86bxbT3wgjZdWK09aD5etesgOXIXjs43krQA9HF61&#10;2NkJRSyzRSsos3KAAern9TC/H+HsJtwztWV5UEsS1gASfr6R/sD7UW+4Q7XtXicH9a8eqXSSXVyE&#10;KmlT/g6P31rtNtAUxMbKAPQpP+w/pcH2M/XuGSnhjkZQG9LElRcWHq5/w94Ye63OMm5XskfiHTqp&#10;xPqepa5U2n6a2VynfT0HR1dn7O+1iE2gqfHqDaEFrqAbEHg2HsbI10IBe4t/QkkXA4+pHuE47gvG&#10;0h49D3wwSPIjp0yOOvVeNR6i44AAtyL/AOA49ywVCkA2sRf63FyLcj+o9lkczPeRtxGr/Vx6fY0X&#10;Pp0+VlAtPg5VUlSYnFgLf1vwLc/63vlOqPb9LfSxI+n+3+nPuRLbfZbK1ARyB8if8nRBLbeLI1R0&#10;Vau64p89nHqKiCCUNKW8s6BnAB/wubc/6/vDHEgvp06R+bcn6cW+oPtDHuMt7dq7sdVaHNelDQLB&#10;GyjpaZHBQbdwUi08GnTFfTpSzlvTcov5P9T7iTylWCBbavpyCQL/AOv7kva4IxF47HC/LojlcuSl&#10;TQfz6KVuqeoqav7YI51u6jm4AYj6X4tz7lLGhja4LuymwAP9fpfkD2in3RzcpEjnQDnJ4fZ0+kIC&#10;1I6l0ezIocQ1VLSs7uhuTGpsSCbEi97+4pogwdpALlhYXI4uCeVvxb8e124b81pDHFDLw4nPTaWo&#10;d6gYp1B2ZshMplHkkpfJGHBjQx2QC6jgJ6lBJ+lgPbRVwRoGAQKddxpP4/29z7TbPulxeTozT1Sh&#10;9cnPWruFY0xxPQo7r23SY3FzxrB4XEbkBQAouvH6uSefaIyVNqlZgOB+LWH1v+f6e8qOTd6+ntVi&#10;ZslRTPyHUeblbmSViBjqrntvaT5DL1c8cMkgWomuVRT6fK5UC9jYJbj+ntleMt6fr/j9bHn/AB9y&#10;NFuiBA2M9JYoyoocjoDhtapSbRGjppcLYoLBr8f4BrD6/j3DWiDy/j9LAsRf/b3+tvZbunMptIzR&#10;selfl06LMSVOmh6GvZ+yKjKtHThXZgI9TKikA6lFyt/UVv8ATn25RaUXxrwBb88/Tnkf19wnvm8m&#10;+uHcvVvz6OLS2WMDFD0dnYPXzYCCN2p3hOi+opGhclQARY3W/vtKTzsx0gg2sSP6Dn6n2Er3cxaq&#10;VD0PHj0bQ2xcEkY6HbC4p5XjcxlgjcsQpNgPxqN7e2jMUsMMDEaNel7+nm4HFzb2KOR55ri/RjWh&#10;ZfPyJ/y9FO8wqkRHyP8Ag6TXZE/iopILkcMvF/xGb3/Hpv7DKtfQZWNrANb/AAsPeYWx3Ei2luAD&#10;gceo7u4g+oceicz4aDI5MBtLM9QbsUVmsDYfW5Nh7B/PyNU1ehbtwL2v/U/7f3IlnzE1tbKrOQwr&#10;5n/J0Bdx2rxZhRf5dHR6t2jDi8M85jVbksrFIwWsi/0549iLs7HuqxXQgsQeR+NFhfnj1ewFzHzE&#10;ktW8QYNTx4ef29Huz7SYxle3oB+5SlTPJCLEFZENrEE6mK3FvqG/r9PYoJRuFHpPH9LG3+8+y/Ye&#10;Y4/EVHkAJOK1z0q3HbyEYqDTquTtHbbCKpqEiYhDMAFQWBIDKOPpaxI/x9xcjEBTSXAHoa3H1sOf&#10;cv8ALrC4u4bgSfjHA+p6C125jgeJuFOivYTKzQbhgpQHBEiALdgdRWym34Yta5NiD9fZIe6XCwTW&#10;I/zjcXtx/wAi99GfbiUJtygD8PWPnNT1ZxSueto/+XnDK2IoXdGBNNCeSPoZIiL3/qoPuu/d6B4q&#10;i4uCGN7X4DNc/wCHJ9iTmSbxbO4BGadR9bMRdIfn1driCDFDb8KAf9e5/wCK+yR7ypSK6RtP0ka/&#10;0+n1sefeH/M8GndJjT8R/wCPD/OOpDtLk/T08qCnSo9xcASkq2W4/pbi1x+PYu5UA8RAB5dFF3Ma&#10;kk4697MbtMyt4dIP+3tfm39fcsQyGMgioPQbupdRah6jVA4J/wCJH9LfT6/X2+b6xj1uNksp1aAQ&#10;dINgFH/E+wXzvCLmxcE5p/lx0dcvzFahjivUajZQdNwCS1x/j9efx7J9W4+anyDwkMbyMBYWH1/T&#10;/T3jLNAYpytKEH/L1IDFTGrUHDpy9mz6I2UtfW0c7xC5mX9Sgngg8EG/tYLVmowGOkUk/hxvQZp0&#10;md15iLD4esqXdVZaeVhfUOAh5uASOf8AY+7Jl28tBiEVIxcKtrJpBFh+T7WJF4aqa0HRNDO8k3E8&#10;eiGzb5/i+4ZVMgYq5JBdmFr2H1Fube4G1cfJLlY0AYl5AvA5H6rn6/n3j970cxRWG03i+KB2MBn7&#10;Opv9v9ta6vLesXYSfLyp0Jz/AOWRqqi4KjheQPoeOOB7sS2BjvBjqYMuljHCQAB/qf8AAm3viZ7r&#10;799fvF5pfUgd819Tjj1nhyrYGGygGngoHQq7Yxy09OjabE25sAR/sR6ufYvxDSpFvp/hx9T/ALD3&#10;j5PIXYkZqeh0qHA6Wiqo4sALW4H+H9B7kB+OTYf1v9PbDsUowFfl1sqRgddrEpvzz/sfpx/re/Fg&#10;WBvwDa/JDCx5J+l7+/LrK5HHP2H06sikDPHrqwH0A94ufblBTI6v13779+oPTrfXvfrfn37SPTr3&#10;XvfRaxsW54/N/wDW59+0r/COtaR/D1yCt9R/vfv2rm5N/wDAm/vYAHAdbpTy68Qw+t/8Ob++xY35&#10;HAv79QDr3XH3waTggH+0P68Cwvb3XQpOrz69SpFR1zUNx9bX/rxa/PHvgpY3sR/yED/vF/emjHxU&#10;HWiBXrLf6D3xLH9JIPN7AcXt9f6e6+EONeteGPXr3v1z/re76RThnrekDy6979c/kn/b+/BR5jr1&#10;B6de99DUB+fdez1APWgBwOOve+vIQP6c/m9v9v8AS3vQjqa6u09aKAn4uve/CRz+D9CeL/Qfn/W9&#10;6ohFQ2OvBF8z12QR9fftZaxAJ/2DX+n+t71RAcyD9vXtAr8WOvWP9D/tvfgb34P+2P8AxT3fxI1H&#10;9oKdWAAwOu9Lf099OdJAJtxf/b/T3dXVhUHHWwR10QR9ffBWLHjkf7H/AIn3V5VQHI69xwB17ST+&#10;D7lAKOSR9Pp9faCSdjgE068AfTrKiC12Njfj6n+n9D/X30zIByL/AFtbj3RHcGuo/t69Q9crK36j&#10;b/YH/iPeE6QFYNY6hqUnUSBzf+nP9Pr7VxzliVdcmtP2da4n59cCg5tc/W3/ABHvnqX+o+ur/kD6&#10;f73+PbutqUp/odPzrX/V5dM0P8+sPjf+n9u/1H0/2/v/0LGxcHn/AH3198SaZHWcHht1u0e8g9+P&#10;T8YAHXTC4PH/ACOxt7yGwIuSTcX/AKe/dX6w2P8AQ/7b3y1qP6/7x/xX37rxx59esT9AT7xMwJBB&#10;/wBf/be/HpmSTOlesuhf6f7yf+K+/XsQSfyPfuqiRuHXRUWNhzb/AB989Z+oPH9OL+/dP1wOsXvk&#10;GJI/ofeurU7Qevf7C/8Avv8AD3yPAZiSBYk/4WH1H+t73SuDwPWuvH/D0/4j6j/EXvz71xP5+m4M&#10;9SzfHvA0tZLBg6+g3vWNACn2xy9PU4uBZJQwPqjo5QF+vpPvOz7m0Nu1nz1crEBf+JCC3npCsafm&#10;eoU93JJlTaIkb9FhKWHkSCtP2U/n0KnXcaLRZKQD9x6tFdv7RVYyyg/4AufeuTBJLPjqugqpl1Vr&#10;xU7MQDYiQo5DW1WUXtawPHvOKRmeUrqqGbNfmeoVkCamOkUBPQie/bt2k+1I6SipxBVx5akWtgmo&#10;jJIWikbSnl12KMLcg+6XcRicxJn7Om42EgJ00HXvcXY+yMzuvL0dDQYycKXjE+pbKWAu2onjkX9+&#10;t4JGpUcOroCaAcOve1duTrTP7UyUs1RQLFZmKkoWVY1v/qgUBsf6e7SKyMQfU9PmOgJ697TH3LO1&#10;p/TIDpQALYDg86QAOf8AY+2+PHppfP7eve8hLGxVjxzxzqI/F+fz78RTrdB6de99zPLUMryaQQBY&#10;FVPA+n4P0974ZBoetFQcHr3vCaSBjqlgSRiOSFChVJ/X6dIYkj3o92WFR/q9KdeKhsHI697hfwym&#10;byMkSxB2BuhZCLG4PpIJt781WBDAEHjUA1+3GetaaAacU66KqbXANvpcA2/1v6exB2v2X2d106yb&#10;C7I3ztmoUhVlw+68tjo49TqT+3BVqLE/4eyW+5b2DdVMe47LbTxnyeNWH+DH5U6X2257nZkG2v5U&#10;YejH/iuuLRo4s6q4/IYAg3/qLWPs2+2P5lfz12MtPBjfkjuLNwJoZaLdGOwG64nS2kI75vF1VSQA&#10;PqX/AB9fccbl7Be0m6uzScmWqTHi0ReI/tjZehFb8/c2W1KbuzgeTqjf4V6ZqjbWAqiTNiaIsxuW&#10;jhWByb3uXg8bE/4k39mj2L/O/wDmVt14I94YrqrsKnSQ+Z6jBSbeyEykcKJcHVU0CspH18LfX3Hu&#10;7/dL9ur4MNuuL20HEBZddD89evH59CC091OYIgv1dtBMPMg0P+E9Nk+x9vy30QVFOTxeGpmYD/kC&#10;Zpk+v+F/Z19jfz+dpSLDB2X8fNzY2Q6BUV2ydz4vLQ2FhNKtDmI8Y/1JOnz3tx/j7irevuablGzN&#10;sHOMTD+GeI/kC8ZNPt0fl0Jbb3csTpF7tUin1Rlb9oND0n6vruNv+AmQZFBICT02s2twDLFKukj+&#10;vj/2Hs0W1P53Hwlz7omWq+zNnO4AaTcGz4ZadHZtIBfBZfMOot+dLDj/AGHuPdy+6l7qWSM9uthc&#10;qDjRMQf2PGlP966Pbf3O5XnYIZJYz6uhoPlVT0yy9eZhNXinoJgOQNc0bEc83dAl+P6+zi9f/PT4&#10;hdmLEdr9/wDXTzTW8dFmsxFtusYlQ2j7fPGgl1jUOBf3F+9ezXudshb6vlC7MQ/FGBMvn/vvPl6f&#10;4ehHa8zcu3hH028wlvRmUf4adNs+085S3Y455RzzCElI/N9MMs7Hgf0A/wAfZncTurbOfjWfBbhw&#10;ucp2ClajC5WgycBLKGH7tDUVC6rEX+gH0PuP7nad0sSPr7OWFvR43Q/scA9HqyRSjVFKjL/RYMPy&#10;IJ6ZpaWogJWakqIiPqJaeSMj/YOqke1GJSvABP4sxFwf6WP59lpVgSOr0r5dYAqn+yb/ANDe/wDr&#10;2v74GXUbgkf8a9vrGEFDk+vTmgDJGOsDFy59PIH9D9OOffTMSeTa9uL2+vA/2/velfTqtFrjrh62&#10;5AY/8Fvbj/W/1vfEH+jXP+v72R5dW4+XXE3/ADfj+vv3vfXuuvfY9+69w6979qA+pt/sbe9hWbh1&#10;ajHr3vKrAi5Yf7ce9UPp1oinl1wZRYkDn/Y/198/evkOPWusdiPqCPfG45Fx7tpYcR1uh406698v&#10;p7qTwp1rrux+tjb3hL8/Xi/4t7UqDQY6eHAdcWS/49VrC9/9h/vPtwiI0C4/H+x/2PsnnkZZXEbk&#10;Hz62Qep8UJEa30m/5t/QD/D3kJA5A5BBH0H5/r7TmSVgVeQlT5HrVD59ZRHY3IX/AHw/1vfBm1B9&#10;QN2Avz/QACxA/wAPe0kaMxFOC8P9nqvheY67MMZ/sC/+x94hT8Xufwf1X/2/tQ1+9MU/Z1ssF6x/&#10;aLcH1XH+B/33499iGPnjkix5/wB5HtoXU9QPENASf29WFCAeuZgQ8EH/AB5I95gqLwFH0B4/Btb/&#10;AIj20zu57mJPXuuQRF+ij6W9+1WN/wAn3U/y691wCk/4f69x75M1/wAn36nXqevXaqdViCfr/X3w&#10;1Ac/j/D36tetnrmYj+AR/sCffZJItqNv6A2Hv1AOAp17rsKB+Pzf34HSbjn/AAuB/vfv1K4HHrRG&#10;oaevWF9VuffZe9ja1uQLg/7Hj34dp+fVQgXzz14qD9R76vxe5/2/v3lw6tjHXWgH6Dn/AGJ9+1Wt&#10;Ym/9b/4+/YPl14gcOuQFrA/j+vvvW54LEgG/P9f9f629+Ap5daCgeXWNwSeB+Pxf+p/1/fIyAc/7&#10;C3Hv1T1uueuIUn8W/wBe/viWvc3N/wDX49++3r1PXrmIz9Tc/wCsD/vfvjf83P8At/fqjr2OuenT&#10;+CP9v/xPvmZAPz/vXH+PvaoTw6sqsx6xMhX+v+2/3n3xuDzq/wBsR7fA0gah08qUAB49RuSb2P8A&#10;sAffASAEjn8c3v8A8R71Kopqpjqsig5pnrNCrO1j9Pze9/xb3mDD/XP+BH/FPZc7saqOB6Yp8unJ&#10;YAq6T9bj/EW5P+3599PLfjkH88/8a/p71oLZPTiJXUeuYRQLW/4j/ePfBpTe5Nv9j/T/AG3v3hnr&#10;3hdcgAPp74tKALnUQLEhSCbf4A+9iM+vW/DPlTrv3G+5H41XP9bAi/0/qAbe3QlAKkdOhVpw6yLG&#10;TY8i/wDh/j/X3gE72LNJ9SeDYkW/w/HvYUsQqjPVGdIxU9czEF+vN/8AH/kXtor83TUmsSzj03JB&#10;sLW+ov8AW/s3stjv7ynhxYrx6RT7jBCtWag6xPMsfHHAtz/tuL+6c/5zne1TtH4O9g4LBVctNW9k&#10;53afX009NIvlTE5PIy5rNxfhvHXYfb89K/8AtNQf6j3l192z20uD7gbbvu4248CxSSZSa/2gQKlM&#10;cQ0gcH1X5dRT7jc0oeX7yztJyJJtKGnmNVWH2ECn59PGyZIa3ccUSi4pqKsyDBhf9xZqWjjP+uDO&#10;SP8AWv8Aj3pODSx8ao+pl9ICogRYyzEabhfUXNz9ffRshTwr/q/1VPz6xuBwBXA4dDd7xaDfUUe5&#10;FgWtbj+n591NMjw6fOvXiOve/eMgpYtqJuBewsGIYfgEk+9UGadVoeve1Zs2gSpyMb6SHiHrdpGi&#10;KPMskQCWjkkidIZtQIseD78gDnUDkdKIY6tX0697FdkqWjppNUVKrPoqVqzO0cdJE4ji1RU4aST7&#10;iRA4uAXuCLD2pA8656XksCKHr3vhODqp38vniX7aonqLRhZWq6SRHjjEdNEEWGoNtIdyi+ksbaz7&#10;TTjx60w0/n17356+WigIg1BtLhkRhpiXylwpP9tj5CSxubH6+91IBI6S3QrEMcOve2VRlcs1okdw&#10;x59RAuebfTm3tukkhFTXorLACvXvYjbX6d3HuGVdNNIQ3A03IPpDfUgXPPtfBtk87AL0xJcrGPn1&#10;72dLrT4d5Ku+3kq6QWIjuGDC1xdrlbX9jHbuU7m4KHTgnolu92jjLVPUeoq6elQvPKiAAnlhfjk2&#10;F/Z/+u/iTh8X4ZKihgchCbMrk3W1vz9R7kzZuQnJVmQUH29Be+5jVQ2ls9IXNdh4jFofGxmk4Fl0&#10;2U3APJax9m92v1HhMPDEkdBCujnhSORY8Xb+vuTNt5WtLUL4oUHoJ3u+ySVYMegV3D2zU1LOlM0k&#10;drAEFQOC39D7FaiwNHSgBIY+OQACAPp7F1tZQWyjSgH2ceiGWeaZjRzToJcjuuqrmJknkYMLAc2B&#10;55NjxwfbyIo41IUAADnn+ntYZEWhA6aET4LNXpLyVEsz8sTzcHm/uPJIFBP9Ljgj2mluKqRXHSqO&#10;EGgAx1JhikksvJaw5I/23uM9Wijk6T/sP8f6+0r3qVJJx0pWAk4GOp6Y2R2B/JPPBtb+n+39t8uR&#10;Rbeo345uLH2Xzbkqk06WJZsfTT08U+DckcAhvrcEn/eePbVUZc2PP9bfT2TXG5Vb4ul8ViKg06fq&#10;bboBvpA+n9f969tsmUJBAY3+v1H444/2/srk3BR+I9LY7Oh4Dp6hwS8XRf8AYj/H/W/PtslyxDH1&#10;t9R9SPZVc7iGJyejGKyBIHTxDg0C20JbSfx+L+xX2FkGeSL1E8j6n/Ye6Wd1qlFWPT81npSop0Wn&#10;vTBxDG1X7a+pWv8AWxsCy/8AJ3s0OJnvEov9ALc/6x9imC4YqpVqUPQXuodLcPPqnbsbEgZCrso5&#10;ka4IP9H/ANb2rqeT9PN+B+f8bfT2YRuO4tx6LnUKTTz6K5nqEo0wsPq/4/2nj8fi49vUT8D/AHn6&#10;c8m34901gMSB0mIzToJMpBaQg2/I4uP6f8T74SSG9r/7Hj/H3UirB/Pp6GEP3H9nWSipjo4H1v8A&#10;gn6294BIVI5PBH+39mEKqEDDj0YxhQSacOpUlArobj6qwNr35H+39v8AjpwoU/77n6+yrcUEma5z&#10;/PHSuCYq/wAj0XHtDbcleH8ajUGk5Nz6Bovzb6kD3NqJ9RNjxz7XbW4ihAfiehDCax18yOg023gh&#10;Qlg6gMzKPz9A3H1t+PbHVynQ3P4PH+wP09ubhKnguQPI9NxkawPOvQ/bTx0RraRtCk+W3P5UIW5+&#10;n5HsF93tIwlsTz9P9iR7x750uNUzIPn/AJOpJ2ADwVbq6X4nUdHDSwO8aAmVR9bek04J+v8AWw9h&#10;zjMZPNUlj9NQ/qL8k/09xZFbyNNrrwPQjubhFjb1p0fndW7MZjsSyeVQ4hbhQDpIVRY8/QexWocZ&#10;JHGptxp+v+8/09jTbrRiKt8JHQA3O7QOTXz6IVvLf9DPXPTq+otMdTHSBY3FgC3B9tmSrGpJQrMe&#10;H/rx7Z3ImFZDWnDqlqPFAdeHS82BgYM3RPOsSEsknP55H+F/9f2Jm1soklNYHkBeeProF/ZakpJN&#10;Dgnpu/tnWhMeDmvRHvkv1lK2WLxxKESzXAf/AHY7ufoLHn2sIKhWlBv/AEP1/oT7KuYrSe7sWWMn&#10;gf8AB1rbLmKG4XUPTove38cuA8QlitYob6Tp+oB5IFz6b29v9fl1joTGrEEoRyRb6H3ilunLV+N2&#10;klljogb5+XUz7dvFobMJG1SR0fDqPKYfIUlJEukHSVfUgHrD/Uf7T7R+CoHyORLtdwCDb8/qH0/r&#10;b/evYC9yt+/dW2GCpGD+0Co/mOhPy9ZfXXCsBUVP+DqwPqvb9NU+F4kifUshP1N9LBU4BsDYn2Zn&#10;BUSUtNGmkglNQ+gbkkem3BPH594H7vusl7fmTVVdWf2V/wAvU5WNt4MEYCgHo28OLipaNIxGgLRg&#10;sRwbcf7b2skZBEjG+vR+Tx/tvdFdhFpB7elHF6Hh0Hs9Kz5ANZbeQ2uLHgJb6f0ufeGN+Tcm7OL8&#10;/gfT/Ye3bOHVNj4QK9VuCqrQdYdxyeChER/talAA5/Tf6f1598mZj6L8/UG4tb/jR9ml1cLEq04U&#10;6RxrVq1x0jsHiPNqkZV/QWU2I5v+ffJJAAwB+jAD6e3Nvk8J1JPdqqeqzitR8uom6sZ95FLFpARo&#10;vHptYflv6Hm494iA8gYgah/vV/1e5Jh3NhZEK50aeHRP9ONXDFeir5HaJbMqCgLLLZj6rH1j6cf0&#10;95lm03sSADYi/sgtJWmvGepOelzoERQOhDzuJSkwUdPEoQmPm17ltI/wuD7zM7ODpF7g25At/j/j&#10;7Qb7uIV/DBNa9O20HaSePT51ttHwwGpaNQzo7LwQQA63BBH6iQPbBXH0s/JA0fmxHqKsb/n6exVy&#10;g4aSMeZJ/wAAI/n0U7qhAxw6RfbyNBSzlf7MIP0uTd2Bv/sF9ouvmEckha5sL8/7cW/2HvJPl+CW&#10;VIAjHVUDoHXRVQWYY6r13k8CVFWXXjyuOB9QQpuT+fr7YmqBZrRC7qRcEXvpJH+tyPch/R3Q8PVJ&#10;2r/g6KhJETQDz6CDXQSSsFiCySSAXKXu5NgPrwTf3k8drgcfn6/4cc+445r3tYgU1Gtafy6O7ODx&#10;AMdG26Q2O9VIlXJAgjCq9je+oT8NcAArx9PeKJGMlhxewuTcfT+nsAi5qrysSVpXoyWAahjo1+Qo&#10;YYilOqqHXShP+vzxf+tvalgpwkIZfqRyfrzb/ePYG3O/aS5kBbAGOjqK3AjoB0rMLjUSAAIpYn62&#10;uPp/sT7RO4Y5Ar8G2lzcHjlb/T3MXtxfRvPboBmgr+3oLb9bMVanp/k6BrtbENFTyyW+vnYCxI4T&#10;j2E+RjkYSWP1Dc/7AcfT3l/ZbnawWMaedB1Hstqxdh0VfbmGmmz6ySEGISliLEf2l0/4f19o+jwE&#10;1TV+VuRqH1v/AL1b2R7jvqsxRCaU+3pKbNPxL0byTcNFgcDoLjWIi1gtrHR/ifxb2N+3sSkbItlF&#10;gvH+wHF/8fcfcwbjJBamUuRWvyx0b7dAjuoVcV6Jzl87HuXNvCgL+t7Ai41En6gE8X9r049RCbBR&#10;Yfj8/wBAR/j7AG181ut/GDM2G/4qnRjfbaGhY6fXpo3n1wlVhaiRqeIB4Hl4Ug6whBvcfQaj7Qe5&#10;I2gp5ja1lfj62v8AXn8295f+1/MMd61rGz9x0n8qjqK+YrExJJpHDqu/Idc/Yb6RxCip95EQQHuV&#10;L/1sOPdevdVVcSrc+p3tz/T+v+v76kch3aJtiBeGgf5+sYOZiTLJ6V62bvgfiEo8BjyEF/tKYcX/&#10;AKDm1vZKMvQmrWUD83Uc/wBT/h7EG43QuI5VHUfAqkwPn1bHj5hCqKf7N/8AY/j6+y/7o68qK2ok&#10;eKO4OpjxwSW45/1veO/Nm3t9czgZLH/CP8w6GFlODBQnyHSoirImUXbmw54t9P8AX/qPcHB9aVET&#10;hpIwtr8MB/UexHylt7q6sRinRZuE4UUB65vVRJ9Tf2N23ttQ49EMgS6g3/29+L/T3J72/hQ6vIdB&#10;52Z2ovTLWV+q6rz/AI2+nH+HPubnkpHppIzb9Frf7EA/n2AuYLiN45ExUj/L0ItmidKGuK9R6Xy6&#10;1Y3+pJ4/qCPZTs/j4jliVCm87WNvqA9h/r+8fd3WNLmRgM/7J6kOIFokHy6VS/pX/go/3r2d/wCP&#10;lFDElE7Iv6gf96/3v21bTjQFPHpJdwMVanQFd3Tyrt2tWFmB8Gn0g/R1Ib/ePZ6q4Qy0SKCP0j08&#10;f04H9fr7R73uEdlYtIPjAP8AIdM7VZPLcIoHnnqtrbS18e5Jnk1ePmzH68OdIIt7f+tdomqyUdSy&#10;qQJARc8fpP8Ahb8++Yv3kvcZUW5tUdqEH/J/l6zL9reW9JgkdBQf5h0d/ZtK1akOvkkEXNwOEX/Y&#10;fn2d/C0aUtKihFUxoqi39FFl+v1PvlfzDuUl5dyOZKliSessbG2FvCiAdDrRwLCioF+n+H+HHPt7&#10;VyAW1NY82vx9f6f09hylaV8ujUAdTyB9PxYf7yB78ZNYsOP99/X3ugrXrxHXQUD6D3mW2n6/7C/H&#10;+2/r71wJXy60OsHv1x/Ufn8j+vvZ+XW+uwpP4/2P498S45Avf+vvQPXuuypH+P8ArXPvj5AeBf3b&#10;8ut/b1k0L/T/AHk/8V98Tz+ffutefXIC3A9+AP4J45PP4/w9tSSBNP29eJPl13Yn6A++zcc3sp45&#10;t+ef+I9+SVJCVHEdaBPXmTjmxF/8ffC4/r/vPP8Are3B1vroC3A98grm/P8Asfp7YedAadeIHXNV&#10;P1sOP639+0Nx/vfvfjxgVr1ug9eutJJP+x/rb/Ye+9DfXi3+uPdROp4dVPHj14qR+Cf9YH3wPBA/&#10;Jva3+Hu3iihNcDrYz14KT/h/r3HvmZdNlPJt+Pp9PaOmurKaDqp6ze+Bsbsf6fT6D6e/JIaChOD1&#10;oZ+3r1h/T30jfUgm9rfW/H9P9h78TilTSvWzjj173yDMPox/2P8Avvr7b0rWtOqk9ctX+C/7b34y&#10;Wvyfpyb/AOHuyxE9wUU6doaY4de1L+V5/wALgf7wLe+30tzYFdK2Nwfwb8D6W97BZeJ49U64++Is&#10;NIHFxx/hxf3UipqT1vru/FrD/Xtz75f7E+90AB63U9de+j/vP4H9feh1o9e98CuoXtZvz+efz7sr&#10;aW1EYHXh143/AB9f8feLwt9L/wBm31/s3vb/AG/tT46eh4db0jrj6/8Aaf8Aeff/0bG2c/j/AIj3&#10;xJ6zoLqPOvW7R78rc+r/AG/vx9eqB19eu/xb/Ef7xf8A4r77Zzxb/b+/dbMgzTj1176DE/m3+wv7&#10;9+fTRZm8qjrvj8X/ANvf/iB76UNcc2/33+v7914ISacB117yAc8t/T8fT/H/AB9+6dWPSa1697zp&#10;bni9vz/X/Yfj37pzrE45v/X/AIi3vkbj6C/+8e/de64e+/r/AE/p/X/b+/de66IuCPpcEX/p7pt/&#10;nLfGrcXeXS2x917UiSTKdW7gyNdkLhdS4DM0lNT103Mb6lp5aKIkXUWJ595ZfdL5mtdq5w3XY7y5&#10;8MbjCgj9GlStF4imoHB+VOo19y9qlv8AaYLm3iLTQOx/JhQ/4Ol/sPIxU9ZV0MjBDXGOaAG9jJEr&#10;iSO/01Or3H0uRb3rq7U6AoaGtgy2XqmyFdT6DJReNRQa1Nyt9MZYM5t+CR76TRrFENQOv0JFPlwz&#10;T9pp1j+bVlFG6Fr2NW3eo8LW5uPIU2GME0zmCaGoEc8NHTJ6W8COFDK7ICDa6g259q4o42GoRkN9&#10;tf8AIOmhCY6lsr172MUOAwOBqZqWjSkiWIBlqIIIFLPpOoBo4RruRb6gi3I97eoDAHpRHEtAzL10&#10;DcX9hZvzFU+44aiinRY/NHKsc4RAWaRbD1MtzzY3uPaFkLBqjp1lVq6Rw679kU3b17kNv1Usnhkk&#10;iUuwkNiulGP10g3v/X2kZaGlKdJXiK9e9oMaz5WsiyKdEaA2CqP1Frgck+9GnTbLpAz173F1CWQa&#10;yeAFGgekhQfq3+PvfEdax5GvXvfMzEWBcIF4CBSSUH0+n+JPPutSOAr1XNeGOve+SOdQHjLOAb/2&#10;UA/raxv/ALf3s9b6975rEiKJYw76i+pioKgg24B/qTb/AA97BIAIOet1yvy697wq0kcjShQFvd7x&#10;k8fT8t/h7oAFNeqEZPXveZFM8XnWO6ggh0IRf9YA/mx9uLQipNOrde94pXQkmPUoVbfuelT/ALGx&#10;sPdME9ex5mg6976V6dQFqI1jAUsZox5GJN9IC2HDEH3bhwNeqFSTjI697wwQ0tnkERlUXvqUawxB&#10;ABHAI5/p71QitGI/b/n69Sv+o/5COve37E57M7elWowmfz2AqoQpjqMRkqzGMnk/AlopYvWRzb/e&#10;faW4sbK6RkurOKRSM6lB/wANT/PpRDcXFvmG5df9sa/trUdcWUNwwVv8GUMB/sPZmNgfOL5bda+F&#10;Nn9/diLDB4wlHlM1PnqArG2pY2pss1VGYz9Cv0I9gPePaX243xWG48oWTM3ErGEJ+1lo38+j2z5u&#10;5jsyPB3ebSPJjqH889QZ8TjakET0VLKrfUNTxX/5LVA/+8+zi7M/nX/NDbAhhz9d1hviONNMpzuy&#10;ZKKpkA/TrqcBkcNrextfSf8AePcX7p91P2tv9TW6X1sx4eHNUD8nRif29CS190+Z4RSaO3l+ZSh/&#10;aCP8HTDUbI29OQ32ssBBBH29TNGoIFgRGzPHf/YezPbK/n874DBN+/HvbtbTiyNVbR3PlaCaT1gM&#10;RBm6XJLpteyrLa/BPuO9w+5ntR1ts/ONwoPBZokfy4dipTPmDXNePR9be8ExYLfbQmkcdDsv7AQR&#10;+3Hr02VHXeMl5ira2Jr3BcQS/T6X0RQsQP8AX+ns5eyf55nxFzogj3jh+zNhVkxCXqNuwbjolIAu&#10;33ODqpJjGDe9oSVA59xfu/3Sfci0Zv3feWN4g4Ufw3P+1fH/ABvoTWnuvyvMVWdpYj51Wv8Ax0mv&#10;8umSs69rlU/aVlPUW+iyxvSva/ABVqhX/wBckc/j2a/aH8zn4M72aGHG/ILamMq5RGVpN0Uee2tK&#10;DIbKGkzmJoqa1/qRIQPz9fcb7t7A+7uzqz3PJdw8Y84mjkHnnscny9OhFb888qXGnw96hFTTuOn8&#10;s+f59MMuyc/CT/kfmAvzDPTv9P8AafMJD/yT7NxtHtTrPf8ABFUbI7B2Xu2KZPJGdvblw+Wdk+hY&#10;Q0VXNNZTwbqADx7jfceXd/2diN22W6tqf78ikX+bKF/nToQw39jcgNBdxsp4UZTX9hPTHV4jJURH&#10;3NDVQAkANJTzLG1/9TIUsf8AG9h7XbqwIBBuWYWAvcixspNgxsR/reyyNxkEig+ef8w/b0uTSRxN&#10;fs4/Z1BZLWUazIf7GlTfm3p0uzn/AJJ98V9PDCxv9GHIP+PPBHt0nUe3hTq/2jrH9PrcH+h4I/1w&#10;fofcunRX1amb02/of1cj/YD2W3k7RrRFAB/b+3pktQ1p1ngjVixbkD8fT6D/AI17kGFTwP6j1WH4&#10;/wAPaGO5kj7gxNQeJ6uWGkk46zGKM/RSP9j/AMa99NALkgkckni45/w492jvJcK1KAdNV4ADro0i&#10;W1KXubGxYleTc2X3yWNAP0j/AGw+vupmmNSXPSinqOuXjj+ltXHJ+n/Ee8i/Sw/HtqpYknj14dcg&#10;ABYcAfQf099+9Vqadb697yaVtzf8j/be66jnpos1TnHXvePyWuLf04/r/vHFvdglQDXrYWua9e94&#10;w3quT9R9P6f4X/PveBinVxUde989XvVetV+XXvffvwNerde9+97691734f69/ezTyFOvde/1/wDf&#10;f7yfffvXXuve+BBN+eP9b3tWCmunPVgQM0z1xIJ/PH9Le+Q96rXPVfXrl76LAG1/ewCRUdboSKgd&#10;dE2Yqf8Ab/7G3vosP6/Q+96GNMda0sSMdd3X/Vf71/xX3xaQfQX/ANt7usbEV6cCN1xZwDxz/j9P&#10;+K++PlJ4a1v8Fsb+3DCB8PHqxQeXHrhrP5A/33+399mUfgc/48396EJqK8OqhPXh135P8P8Aef8A&#10;jXvj5Te5sP8AWH/G/ezEvVtC+Q695P6j/ff7z76sX5a/Bv8AX8/09tSP4Q8OMCtM/Lq6jQKV6kxQ&#10;Bhre/BGgg21ix5tz6f8AD3k/1rD/AFh/vre04cgEE1HXuPWdoo2OrSAePoOOBYcf7D31pH+3+v8A&#10;j/sffi7mlTw63XrkqIo4X6/Unm/vlqA+pt/tj7pj8+qUX065gE/T3gacBiLX/wB4vx/rce7BaivV&#10;gMdcwn9Tb/D/AHx98TPcECwP5uNX+929+K0pnrxHXYj/AMNX+3Fv9tf3DlqUXhpPoLngf7bk+3Ei&#10;eQgBCR8um3kjj+I9ZGUJaw/xJ44HN/x7TWV3PQ42Ml5lUBXJvb8Ak+q59ijaeVtw3GRVW2dhUfh/&#10;2eii63e3gDM0op9vUaerij9Wtbn8c8WH9f68f09g7uTt+go4pEjqIiRrA0lmbgfUkBbe5u5V9ldw&#10;3KSFpLRhGaZIp/lPQE3bni1tllEc66h5HpkqMo5OmMFmOrTpJN7Ac8Djn2VXeveTtM+mrSNbtwC4&#10;45+pv9feXHI/sBZ2sMUlzbNUAeny9a/4Oof333CnldlgkqT8z/m6kUeLyOWUHxyqHF+B/wBFav8A&#10;H3S1/NV7Lp929CYDC/cLUO/Z+3qxkOtgyU+F3OhBYsQFDTci3P095F2PJ+28sWwmtUpLJRPL7fKn&#10;2fz6AB3a73KVxctUeXQm7H2rPha2or5Qf3aVqUarAkPLFNf9TH0mP6W/PvX4emBVlhhjvocx6isc&#10;erj9syabrqF7Xv8AT2qBYEHV1fRgkrw6E73xiiRHZZfKnntL4SGZnDAxgxKomIBNz9L+m9re3QhO&#10;a5PVAM1K9vXveSpRSsjRFCGiZndaYsbgkKuhWSa4HBuvH1928jQUPVjnI697UOyY2pFzVS80bGnp&#10;qCoZojDVrGzl7RvMrNGJfHITpFzdBe1iPfogtSONenrcHvqfT/L172sKj7ian1GSAJEJRCssMquR&#10;LFXBaupndvE6xQhBGvjIN7XAXlxzkDpTnhXHXveEinaTz0jRu0klRSTNDTrTxqlJOtPSkHkVh8S3&#10;Mi+LW5ANzc+9AjNT1oafPr3sReudp/3y3lh9rQUyVNTlac0sDKsUY8hpTPUmNCHAlApdFwRfWT9R&#10;7WWdu13c21qgy70/kT/k6S7hKIrO6kbgiV/mOuiQoJYgAckk2A/1yeB7tP6z+FKaYJK2jlPKtcLD&#10;9Dp+lyx59yjtvJErMNcZH5fL7eo9ut6ihP8Aag/y/wA/SZy+78Hhg33ldAjgXA1FgfVaxKg2Ps+O&#10;yPjRgtvpCTRDVGQQzxwcECxuAh5PuStq5Hgj0lojX7Ogrfcxkg6XBP29AtuDvegp9cWOlpRIOASX&#10;e9mPP6Ba4/Hsw2L2Ti8XFHHFSogQAAiOMfT88D8ex9ZbBa2yL29w6Cs+6XEvF+PQMZjs7KZZ3AqG&#10;0G/0Zhe/4uQL+1LFQQRX0qo/1lA/5F9PZ5HHHEKKKDpAZWfiM9IuqzFXOAzzMxNuCxIP+8c+5ICr&#10;x+L/AFt+fdS8dePXvDLUJHUQyNJ6iTc/4n3jaUD6f7b2y14irUmjdKY7Z2/D12qEmx4/x+v/ABPu&#10;BUVDKt/xY/776fj2jl3FQDRuPS6KzNRVeHTvRUsbsoLAm4/H1Nv+Dce01VZIqWs3+wItb+o/Pspm&#10;3Iio1dLVs6j4elxQYYOqMENuLf4C3+v7Yp8kbkhgP9v/AMST7LJL6lRXpbHaUxo6VlLhIwq3S3P5&#10;/wCR/wBP6+2mbIn8t/vv+R+y2bcCNPdjpdHZkFRTFen2HFILELYi9h9f8P8AevbXJkTc/uf6w9lU&#10;96zE/wAPr0YJbcAF6dY8abAaPr/iOPxb3EbIX/te0T3QK5bpYlqFFCvU1Mdbgx2A5HN/p9OOPcV6&#10;ssbk8nj+v+HtBNc4w3SyGFF04z1LSjAvZDwOAT/xX2MvXlSGmiXV+ptXA/pY/wDEe7WdyfFFeqzp&#10;UMOPRce78drxdU2k/pf/AKEb6+zYYea8Kc2uoP8AvP0/3n2M7S6BUV/b0GbmIEkFeqdeysYfv6sh&#10;edbf7Hhz/Ww+nta0snA5sbfX+vs8jkLUocdEk8GSQOilbloGDSegn1sLfS3pt9fb3DNYfW5/33+v&#10;7fVqmlOi54yCSR0DeRxw8sh0W5+n+25Bv9L++TG/IN/8Le6SzpGQrYPWw2mmr4uuqSlCLpItcE6h&#10;+TxYW/qffBSCef8AiBf/AA/w+nt5JiBTUKU/2er+Lj4us01M2nhfVY83B1f0+nuXDOQyqDb/AJH7&#10;ZkozKaYPn0ohcE1HSQzmCiqKadpo/UUdr8H6DkWv9Ofb4jBo9RP11X4/I9sTXBtx25Nfsx/Po5iu&#10;iAFpXHRcMtRyQZQQ08dh5FtzyVZvpxxxf2xVlQgBBP8AvHtDc3+uCQa8lSP5dKLeT9QsfPowOyNr&#10;11QYHEMhOk2YJdSWHH0cAWJ9h9mII6lm/INvxf3DPNB8W4rSuKV6kLabpEtwA1KdWY9H5KswdGkc&#10;itG142FiTbTEyG9gf6D3Cx1DBGykLY3/AKfnkew/YWqM6g8Or7lftoYB8kdCJv7duVqaSQo5KMki&#10;gBiDYEEEcfU2vb2vqaCIwG/9P6D2OLeKJUCqO7oATyyyOxcVz0QTdOby6ZnmSaxlUkBmI+t+Tbke&#10;wo3kgjkJQWAI5/2HsI7vHrUnybP7D0KtokrEFJ6sz+N2QavxaCUkkoqkG4vZF5BIAPPuZtXJmOIp&#10;qsdQ+v549hwHvU04dHN0qtD86Y6y91bMiyV5PAZNZvwB6QhK2/qb/X8e1c2eaCQAsAPpcn8j82t7&#10;FdjBHcW7axw/y9BC5R0eqDorFR09Dk4H8cMjNGP82NCm5J/qx+h9zv4+KpFUupJso/Nz/wAR7It6&#10;5WtLlJXjiGuh4D5dGe27pPC8cbSUXqPgNkZPZVYsgWdIo2B9RDL+rVZgrcW/3n2LWw1hlc6yiuSb&#10;EW9XFwP8L298+PfnlS+VnMMbmOvCmB8+PWRXIO82lIw8g10PR4Ol+2cfRVMNHWTCOUjkaNAIAYhg&#10;+o2uR/Tn2PcIA0kG301W+i+n6j/Aj3gJuFpPYzypPEwoTmnWQFvdxTQpoavVhmJzWPztIktLUIzN&#10;EraGPq5A/N/p7m+eMAC7XAtz9P8AXHthbh+BOPPq5jr59cWw8TOZRGSbcG9rfn6cnj34ykAc/wCv&#10;/r8ezqwuIkRixwekkqMWC+XSI3Bh6iqqI0VTZWCgab829RHqtyvH+w9+M3JAbkG1rf4A3v8A7H2k&#10;muw0xqO316eEYVQSOnyh2+KTHr6CHZNDGw/Jvqtf+n498lZiQQbD8ra9zb63uPr9PZnZTKWAPxev&#10;SZhg149I7PY9lhlcqb6bFR9BwTcG9vr7lXIUsP8AU3/2wuR/t/YoW6KwiIGh6R6atg+fQMHDieve&#10;oMZsHuP9gfr/AIH3DllIYc8FQT/hf8e1FnItvFI5fupTqjBi1NPXsjiZa6opoTGTEXAIFm0/gj6i&#10;/vLHOWUn6Amyi/8AZKqx/H9T7DF3W4vGj1VVT/lI6XoAkdCehQx9EmLxaSCPQzAegkCwKB/rbnlv&#10;9498Z1Doy2uLG/8AsfY+5akW3ZCxpkfyPRLfDXUDz6Lr2bTPXpKirrLxqv1sBZmb/oq3+w9oDKxm&#10;Q/4/n03/AEmw4v8An3krytu8cAjd27a1/b0CdxiY6goz0Qvfezaqd59CPxdToIIGji59X59stPQs&#10;W1MWA+p4B4v9QL/X2N955utUtXUMoNMGueH2enz6Kbezldx29BvtbrLJ1uZRWhfx+eMnyW0geRPz&#10;qPNj75VUhhbRY/Q/jj/Y/X6j3CVxcjd7l6NVa/8AFD9n/FdCuFfp4hjup1YptPAxbTwMLmILMUCD&#10;S3Hj1MXIIHq5ufx7x0k2p0f+jgW/2H9be1l9aR2tpIvloz1eCQu+em6krKnKZJDcyDzFSCCLgXI+&#10;pvYe1lSujIRfggX/ANe3uEt7uSk6gGh6E1utUz0Y7aWEaSDXKpZV1E8WubCw+pt7ZMxSpMLW4HPA&#10;HHANz/qv949jfkbeJbZlbxO40/wnor3W2V1Ip/qp0HPaO3xUJJH4zo9ZtYHSHiUni4v/AF9oCqwy&#10;PKxVSQxPGkW4/pzxe/vIu15sle1GpwCAPP8A2OgY1golOKdFXGBOPrmEcfIa4ewF+b2082t/r+5V&#10;Pgool1LGQ1x/Z/w/1/avbt7knkHivWMnpBd2aDAHQddj5WsSL7WKVx6bWEl+WYg8WH09qPHwiBtR&#10;FyPoCPrYf7H2Q84bsZ42ggftAp0s2y0EZDMPPpj602tMaj7yqT0tqdndh6CtipN7k39vpn/btYC4&#10;4AFv+R+wDttrM10shXFRnowvDFoIB6FzeNZSQY+WnHj5glUDVqJ1c/0FiNX+x9ofeChqJzax8RNx&#10;9DcMOR/X0+8lvay+ltdwtlL/AKZOnPlRgf8ACeo55itlkglIGadErz+FgqtxQyRxXkM8HII+jOAS&#10;BYEAX91i951Ph85vb9yT/bW99XeReYon2mIiYBvDHWIvNNiwmkAXGrq+34QY4x4OiRlKWpoAB9b6&#10;ePpf829k9oszFJUNG5uvksRbVb6/6319jSHfY3dk11NPXqN721aJq6M9WXtREQAqLMPp/iSR9fYk&#10;4mkxNaq+Qxhjp5IW4uP8bgewfvl9bSThmbur/l63byTpGxAyOkTmKjLUjnwxtpBa5BP4IA4Htzrs&#10;DQRRkwFG/V9FT+n+A+tvZns+7W8RUq2f9Xy6Lbm4kdqsvULH5uumk0zh0seb3I+tuTYew3ygNKzh&#10;OFBte3+F/p/rj2L7ncVe2cq2PTp62KO66jjpdUZMwS45Nubk/UkewA3bvAUckkbTAf7Hk6iTa1h9&#10;Lf19wrzHuxjkca8VP+Hof7XbIVBXpV01MqILi/H9fr9PYNwZmLJ5WH1aj5rWP51t/vXuKL+8EjsS&#10;ehlbW5AA6m+7DOnolp8fSSDQp0ryLC1/+KH2xBcoAacek16mivnToB+11eognpwNStEFI/wK/wC2&#10;/PszkWXVtKO44t/rHTb/AA/w9hnmxpp9tcoTqrkDj+3p7YWRLhCw4noqSbVSCtaZKdgSwBsoPPHI&#10;sR7Mp1Tl6AhIlljLg883/Uo/w/Hvj994rbr5L2cyK/h5PH0Yn/L1nT7Z3EDW8ag5OP5Dox2xqSSG&#10;OLXGygFv1Cxt40/1/wCns1NLMHiiKtdStvp7wRvoys51Hu6yDgoUwcdC5GCFFx/T/ev+Ne531HtL&#10;59PDHXP34C3vxPWya9e998n6f7f6+6lkGGOevf4euKoAeef8Pp/xX3y0ta9v979tGdA2nrxHn1l0&#10;cXH9OB/sPpfj31pb/Un/AH3+w92Eit8JH7adV660N/T/AHkf8V98tD3sRb/Ygn/be2jcp5dWp13o&#10;P5I/33+29+Mbf776/wC297Fyn59ep13oP9eP99+PeULZefqLf4H2gkcu5B+E9a4Y65qNIt9efeOW&#10;+n02vx9Rf8H8X92gbQ5rgU/zdePXTC4sP6+8cTG/qVbfji1v8fz7ckc0Gl/P9vVdVMdeCgWv9f8A&#10;Y+85cL9DyfoLcf7E829shGYserAauuXvEZeQL/7D/G39fbqwqcdX0j066ub/AEsP6399mUG4JAAH&#10;pt9b/Xk/nn37wirGnDrQX59d++NwRwbk35/331v7oAQSCOqE5p173j1AHnk/1t7uENcDHWwpJyOv&#10;e/FwT/r/AOB9+KNx68V+XXvfJQByPz/r/wDE+9Z8+qivmeve+nPFvob/AO+/2/u6qCRXrajVX5de&#10;94ufyb+38Dh09173yVgt7/n2y6mtR1RgTSg697yax/vj7pRvTqlG/h6976MgH/GvfqN6dbo3p173&#10;3qH4596NRxHVTUcR1732TYX/AN4/1/fs+XXs8eve+tY/3j/ef6e9Vb+HrfXvf//SsX+t/fEnh1nC&#10;qksKjHW7SQR9ffYA/r/vfv1et+EeuvfPR9Ln88f6/v3VhFwJ6975BQPrY3+lx/T37p0ADgOve+fv&#10;3W+ve+vz+n/Y8fT37r3Xvfeo/TkD+vH/ABHJ9+6916wI5AJuLcf69/eXVcCx54v+P+Ke/dbFPPrB&#10;Yj6g+/KQOCfz/r/71791408uuvbZm8VjdwYnI4TK08dXjcpST0NbTSxiRZaaoieOVdL+g3VvyCPa&#10;uw3C82m/s9z26XRewSB0apFCMjIyOFMdMTwx3EUsEq6onUgj7ft6zwvJDLFIhdHjljkR1croaMlg&#10;/pIJYEC1uRf3rf8AzC+MeU6G3zXZLD4+eq6/3DP9xhcjKyyLRSSXaejqPGtkaGRWALAXBBueffVz&#10;2R927H3K5fhjuHROYYBpmQVqSCw1oOJDAKacFz59Y/c28uSbNeF0H+Iue0+ny+XpXz8uht25nI8x&#10;SIZCFrYbCoiDH6hbCUXNmRx+BezfX2UfE5msoaxZ4/UqAqCL2sDzqCE8XH59ztDIVaoJpToGtGjp&#10;xrnpSexFnzGOy6iebHok4ZfuBBpUMjBDqUEaS4Yn6m/tRrDeXSXQ4BAOPLriq6b8k/69+P8Abk+0&#10;luDH4aoqI5Nc9PTqkrg6dTCVUXSgul0QspsBwPaac4wadORVUEEZPXL2Cm6MeuUxVZQwInneKRIZ&#10;5ooy1iTpANiwJ/r7R08UEjj040asONT172Sfc+AqMM1TS19HeaaRis0IZCOTYF4wXCkD6fT2yaVo&#10;TQ9IZEydWB172h4o5CmhSkUY0qzPpDALbk83vx/t/e8DAPScKuqnAde9uyUFCYBKMtDG5YQ6CrtL&#10;IzerUjhDoAt+SPfqV/FTrw7W44697x1TRQQNTwmJ6gnSam5BUfkhSAPofdW9OqsQKde9tcmmmiVI&#10;5pZZW1XAUEEkEkkfgE/7z78CMLXJ6twA9eve8geqqUKBVjjIAZf7cllW5BJABv8A7D3YAA+o68Kc&#10;PPr3viBF6YpjPJHrV5EiIRRYNwNJ0kc/T3Xixp8NOtde9zWONmdQKiWCIIq6imoISfqU9LMQB+Pe&#10;jpAI61g4697UdDs3JZWGSow1ViayJUuomqqeGqIB4vHV+IlixOkC5P49uiKoBVsfbTr2oDFade9t&#10;9TtTcVAP3MVJJckgBY2UtpYAsY3YE+9UPWxSvXvbZVQGjV6Wqmgpy0SNMkkLs+srqWPU6cEgX4Pu&#10;pPEeY62T5Ux173EghomQIzSwBV1hkUMpB/rpBvf3pSCaefWgBmhr1732vhk8/i0mKM6PNKNMkrfU&#10;aABqU2B/23vYGc9a+3r3uTBkp4WaNYoEKgF2CK0gjAUlSZLKQym5N729+LUqAOt8R8uve4HnefXO&#10;06PExb0ppSQPe9rEg6R/Uc+/KaVzjqpJ00B6976FNCA7SwrKrpqUeqR3kBFubMb2J+vv2oDI49bA&#10;4GmeurD+g4+nH098qSsyuOkFTjchksdVavTLjcpU494SLLEgeneKVJPSCSGBta3tqW3t7laXFujr&#10;6MoYfzB6cSWaIhopWUj0JH+A9d+zD7D+Wfyn60np22N8gu1MVFT+kUj7vyeWxi6fUUOOzE1VRsqk&#10;83Rrjj2Ct59s+Qt9VxufKO3yluJ8FEf/AHtFDftPRxac0cx2DVtd3uB8i5K/sYn+XUSXH0E9/PQ0&#10;c2r6+Wmhkv8A6+tDf2czaf8AOc+dG044KWr3ZsTsMRFQy7t6+xqNIoFv3shtut25Vpf63uf9fn3F&#10;u5fdd9qL9me3sbqzcj/QZ20/7zMsg/1YHQptPdLmq3GmWSCX/TJ/lBB6TtVsrb1SxYUJgY35p554&#10;UF+eI0lCA3P+pt7NFsz+f93BjXgi3/8AHbYm4I0EQqavZm6c7t+aQC3lkWly43HFqY8qnksPpe30&#10;jTevuYbBcrIdq5vvI3NaCRI5Fr5V0iI0rxIqej219370YvtmiIH8DEV+zUGP7SR+XTW3XuNW/wBt&#10;VV0ZJ58rQTIBb8Dwo5t/S4J/r+fZ2Ng/z6vi3nYo13/sLtvrup03mkjwmP3fjoSD6mapxdfR1ksS&#10;fUsKcNY/S49xHvX3NvcKzq+z7xY3ca1oGJiY8KcVYZzxJ6Etr7rcvTBPqY54m86rqA/3k5/YOm2q&#10;2DVpzSVtPUDn0TQGnK2AsAySS69X+JW3s1Gzv5tPwC3qqLR/ILDYGeXS3g3ft7d213QvYCOWXKYN&#10;cerEm9xORb8n6+443L7t/u/thdm5TecAf6DJDKPtFHDU/wBqD8hw6Ellz5yheGkW7oJK8GDL/IjH&#10;TNLtHcEJA+wSRQVu9PVwuLX5vHKySi4/AuB/j7ORsTvbpfsuBJev+1dg7yWT9P8Ad3d+Cy0nKh7N&#10;BSV8s6sF5KlQQPx7jre+Sebdiod45eu7QACviwyKP96KgfnWnnXoU2u4WV6K2l5HL/pWB/wHphnx&#10;WVo1kepx1XFErOTK0DmJVuSSZArIAo/x49ioXGnUD6AAS4vazfpN/wAg+wiRoLBqCnH0H2nh/Ppa&#10;qMQSFwOo0aMyltJK8ckcfQn8/wCHvwc6gouSfoBc3/1j9CPe6DtyKHgfX5g+dfUdVr5UNevFF1Be&#10;dRuQo5JsCTpUAkgAX/1vfISFhYj+pBP9f+R+9NGFPHPVSgOeutHIsDb83/1+eDb3xLfk/wC+/wBt&#10;78tfLq3XbLe1h/W/0HvlqXTfj6D8e901VA49aoa/Lrhob+n+8j/ivvysCfrx/vHvRFCAePW6Dr2h&#10;v6f7yP8AivvJqH9ffiKdbr10AT9PfBmPI/3m/P19+z+XWuvaW/of99/j9PfQe3+J/ofeuvE5670N&#10;/T/eR/xX34Sgn/ff8U92KsOvZ8uvaW/p/vI99NJY8C4vz/vj7eWAEAk56cEfAk9Yi9iRa/8Asf8A&#10;jXvh5G/HH+29ueAo8+nBGvXAsT9Lj/Y++tRJt9T/AI3/AOJ9+IjRS2qi9bCjy65BJHYAAlj9OR/r&#10;/Un35Rcj6WJ5+n9f8fdXZQpoc9eYEKaddrE+qxU/Uj8W/P8AsPfmsp/UB+fqP+IPuonAAFetKcdZ&#10;vtZDzosPxZk+lh/j76uB+Qf9f3sXK5z5f6vLq61B68tHJazAg/4MP97v746lHN+Baxt9f98ffvHO&#10;kUPHrx1de+1a5Wx4/Tytz+eeT/X3w8ov9OP9b228rEY49eA6kJRqvqPqPHDcgcf0tb3k+4H+A/2B&#10;/wCKe2GDEknJPXiD69SFjsAPooFgATYf4AHgD3y845IsbC/5/wCKe66TivWqHrloH+P+8f8AFPeJ&#10;qhz+nSP9hz7uEHmetgU678a/1t/vv8B7wvKTbk3PFhcC/wDvXutACTinWiVXj1yC3NlFz/gP99x7&#10;jy1CRKWkZVsPVytwL6Rb8g+3Y43lKiNaknHTT3CR1qRjrkRpI1WHI+pHtH5jeWPxsbHzxgj6arH8&#10;E8lrW+nsYbNyVu27SootmIPyI/wf5eiK+32G3RmaUA/n1gmq4YraXTVz6SdIP0/wsfZe939301MJ&#10;UhqFPFha45B5PBH495G8l+wV7e+E9zbuBX0H+E9RnvnuFDbBlSVeHz6iNVTTg+BQSQQDe4/pwOPZ&#10;Yt4d6LKrhq+NVvJ6dTD0k6bAar8/T3lxyd7FWG2+HJPb5ABrjy+QFOof3fn65uiwiPng1PXGl23l&#10;chNZlk0sy3APpsbXsGa309k8378iqGg8oauUsPITZ5CfSSDexNzcj3Ou1cq7btSIsUahhTyHl9g6&#10;Bst/d3rs00h7vmehFxWwqWMRyVQbUNNx6Px9b3HINvZJt/fJieollSkqEF3axJkuRpIvfWPz7EQd&#10;IqooGnpO0UZ+JyadL6jxtJRIEhiAAAXkLzbgGwFr2914fJvset3ntjDUNVUmSJdx09TpWTkPFRVq&#10;6lVi2p183AJA9X1+vsv3CUmJB5V/2OlNqFDYAB6n2H0t/T/eOR/tj7JPoaSORdRPDkq6sANBFioU&#10;E2Yfg/T8eyM1DH06X19T17254vL1OEnqKimWET1NDPQpK8SyGk+5aSnmkheQOIJ/29KyWBQ/Qg29&#10;vRtpyT17V5ECnXvbZUNUNTpLNFq8yu6zrHHrYSeFJkkmFy0iTBiB9ACP68+1Vz1UEgEU697eNrNJ&#10;/B64OkH28FfRPJc2RjMk7L5XVF1hkjQaXZwv9lOSRuMajWlKdOw1ofXr3tf+NwgSSpidqeOlqokS&#10;jdhUVMlMI4YpRJI4jihGtSxBRmAtYc+7tp1A6sdKQvA1z173hCU8rVKFtTJUCSQQOsrGogmDCNhD&#10;41kPmcqVC8sCbW4HjQmtMdeoCcDr3synw5psfJ8m+qKZ08dKNzyULNJ9zoaT+EV/BLO8iyGu1+li&#10;yoCBYKAAJ+T1jk5n2NJPhNygPnxqOibmJtOyboV+IRH/AAE/5umTc0ssG3c7PAbTU+Gyc8R5/wA7&#10;FQzvGRYggh1BFuQR72hsIuJp3SGFIwVIACog4A/oATzb+p95dW8UEZAouPl/sdY83D3ElW7v2/7P&#10;RBN2ybhq4JJ5piQysf1yAg69dhd+AD7E56aFqYvGoHC8WA54Nxx/j7ECFNA0tQ/LHRK+rUQwNei2&#10;xZWsiyKRzyOx8jhrvJYi5FiCTc3HtLVChGIBtwfx/j7YkuaA1bPSyODUKAZ6FGhlM0SE/g3BJ5/T&#10;/j7gM9r88C/++/r7QyXoStXrX7elkdkSKFePTysXpDNe1v8AEj/iR78kMsxsobm9rf8AI/ZZPuem&#10;vcB0awbcxA7a9YJq6kpR+9PGg4PrcA83txa9uPbvR7cq6k8o/LC11I/23+P+HsO3u/LETkEdHlrs&#10;7MAuk6vy6Rea7LweKR2eqp1ZP9VIRzzbkf63ubkNnzU9KZGUghWP0F+Bc+o8+ypd+WZsMKfn0YNt&#10;HhAaxQf6vTpi2z3NjsplEp6eaKQlkUBXkZbs+kH6aSb+wKzyNSzyKSQObf425P0/wPvT3jOCVNfz&#10;6aFkQccfTo6m06j7+kp5V9RKXYfgWFj+r68j2ip63SSBY/6/+t/U+0sty5Gqvb9vShLeppToRaej&#10;BAsLjjjj+vB/w9tEtde5J5NvSL/X/evaGS6JxxHSuK3Iycjp2joQLEAj63tYf71/r+2yorAoLFtP&#10;HJ5/4jn2gkuSwYVx0rjj08Bnp0go724v9Pr/AK3+t+fbBUbhp4Ll5UAF/wAkey97mh+Lp/QPXp5i&#10;xRYfpN/9cf72fbPLvegRtP3CX/A1n8f717aNwpxXPWwuRQdS0wV7m1iw49S/X6D8+x16t3NBWVUA&#10;ikU8gG2o2ta/9f8Ajfty3mIkDA56rIDQ4z0BXc22DLhK10S9kvf0ceqxP1/I9ncwdRrgQ/UFVI/1&#10;j+efYysrg6B0RXUPccdU2do4PxZKtW3/AClVIH6b8D0r/gBc29rqlmvbk/QWHNvYktbkrRTkdEk8&#10;dCRXooO58LcyjTzqfj0j6rxyf8Pb9BJcD+p+lvr/ALf2YC5UHHHoueE14VHQI5fEmJpCQTz+dJtb&#10;+n+x9y7n/er/AOw9p5nMja9OadJpLVmOsDPp0nIofWAfofxYf1/17fX32Gtb6f7b20hlFQQafb0w&#10;bWUDIp+Y6zzxW5/HH5/pbi3vNGOdX/EfXn8+1EcrKCpyD6+X2dVR2hYrTB4n0/1f5OmDJxtNC0YJ&#10;5Djg/gj6fX6e3VJrREW/x/24/pf2X7hMAAS1AaU/Ktf8nS5XYsM0P+HoH6rbkcuYEjAC8iKpIH1D&#10;WP44sfYeZrJPHPpBsCbEAkf1+vPsOPcFgwPRkkwUAjqxXp7rakq8MlS8ZYrGLkGIC+lTxqANzf23&#10;I7VKX/PH+8/6/sHbpbGSUnJHR9YbjoHkV6GP7en203jVfGORc2JOkkAAR8j9XvwvAwN7WP5IF7f4&#10;X59pLWzSIAk0PSu5uxcEAcD9vXqx1y9Oyqqn0WstvqwF+G5BP59vUOVVUKhhexBHPP8AxT2qa58E&#10;kavLj/s9I2t2JqB0D+T6ykrauOYwyW8mokCMjn6f649h9uyq8iuSL8f0/wAP+I9kN9MkiKFYHo3s&#10;B4bAeZ6Ot0PtyXFQwxWkA+hsbfkf0/w49sO3J3abTza4+nH4/wCKew8R3nHn0fvUgU9Ohd7Koolx&#10;+shdWljcr9CXF/Vp+pv/AF9rDIxHx6+b2/qOP9j+PYq2mQGMpXz/AMg6IZwdZNMdFxwFSgrnjOk+&#10;vTYgkEAm34txf2yRV0lK1gSwBHBJNub3+vs70hgRTj0kKL8RwelxkdtUmXhayopaL1FUVSWsQLnT&#10;yb+xO2vvAUrK3kCEX/r/AEt/W3HuOOdfb7b+Y7R45IayV+Q/nSvR7tG+T7bKjIxoPmf8/Rat4bHz&#10;m3axq/FGf0hSSsn6rsot+24Nhe/sye29701coimmUsVAuSQSAoNja4v/AK/vnl7rew9zZGe4toOw&#10;+gH8R8z1kPyrz6s/hxyyAMPt9Ohg6f8AkDlsBWQYzNvZU1A+SSoLECNQAzamB5X+vsQxKJVRonVv&#10;SDcWYf69+efeFu9ctXm0zzJLDIqgmlcY6mqy3KC6jDCQV6sz2T2JhNz0FPJDW0zSOqBhrLXZh/Ug&#10;i9/z78ZnX9Vhb8ktz/jp+h9heS48FNI9Pn0YpF4rduT0JMWMiqpUkCxsLggjQwP54I49+jlBJYXJ&#10;uW551GwFv6Ace0sVwXk0ue3p+SGi9ONVjljgGkatIHpsLX5/rYH6+58MoYX+nIuLfU/1XgWH+Hs7&#10;spyjqCcjNekEkXaeg/zuHFRTyaVJDC2oAX+jGx4va/uQ0p4A+huOLc3P+v8An2IjeLIA2qhHpXpF&#10;4VCD0GMe3TCzLoLXY2DaP8f6/Q+4UpGpizAFRyCfx+Pzzb/Y+2rndvDi0ilenltiSGbh0/YnZhnn&#10;E7ghYiGIuhHPN+b398o5AFBJ9C3UHnn6c2HP0Hum3Tm4kDH4z/n/ANnr1ypUUpTrjuvHGhgCKpCq&#10;ApHAAJQkcDgmy+8sk6qpOr6j+h/ofcl7PblyAV6D11KVBoOirbzZkvxe4/JHAsL/AFNh9PaNqCZZ&#10;BYXJc2PBW1+OP9f3K9rOLO2ifxCAB8+iOSEytxOegKlxAyFU6eJWWaQ6TZDc3H1ve3+xt7zrBoTU&#10;dOrSbaVCgAf2hxwR7BPMXNUniNCnnw49GNltygFj6dDn1v1XTHRXyxKh4YkRwklQ6k3IGo2I9s1Z&#10;S+Q8G5ub/TgEc/U/n25y3vJjLPIKAj55I6vc2wbC8eltvTbqqiU0DG6fS1hZCpN/oBYX+nuLHSGM&#10;g3sL/wCHB/wt/h7P905h8W3ZcZHz6Zt7Qo4JHSK21tCWOsiaQXYO7DSFA/wNx9Sb+32iuFNyf9Y8&#10;X4+vPuG91uRPdnNRUU6EUKaIyejOYbGiix4AXnQSwt9SVHPA9R/2/uNWzEh/ze3+HAABH+t7G/K6&#10;IGiqaNUf4eiu+fBqT0D2/UkMUzFWIKycnm9orfn/AFvbCJB5bMCOTbi6j+vHPuYI1It0o3+ry6Do&#10;bxJHxnoslSqPVTalHIIj9N/VcXsQLqRYe3hUDIpb08EkgWvYXH0sef8AfX+nu8O8fSho693yPSaa&#10;3LGumvQa5fYMucrvOY5Gj9J0+krwSWJU+8QKAkpc8jhjc3+p+pPBP++H09u2zPuLnxaUJ49NSN4K&#10;kg5p1xy9Iu1aNhBe5hOpbaebED9IANiPeZLv9b/iwI/r9bX49iCK1SAKFoOi5pXb8OD0C2VzktbL&#10;IsjOfqPUzkC/4sbi3tM7sQmglFvpE/PFxZeP9b6+5F5JuBb38Tau0MD59B/eU1wtRcU6RtNAJ83T&#10;MU+k6DVp/wBTIB/T6ce6uO/aZ2jnYBrB5Cf8OD7z95M5jMW2xIWAbQBx6xs5g27xZnNM16vf+HrR&#10;Q42ihGkOsMQcAWNySQDxzwePdckmZNNlZIdVrOxH6gTa9jx/S3sf2HMhaQkmh8uPz6jPd9uMRPZ6&#10;+nVlSQho4yBcaB/T6kcmx/J98ch2VW4AqVchB6jzJ9AQBxqsfr7Lt93WXxVkBOnj59F1laxyDQVF&#10;SOsT42mluZEDX+t1UnnngkH8+xD2p2/BmINM0oDaCTqv9fp/aJ49oNs5kkEw7j9mei7ctopkLQ/K&#10;nTLVbcpb64QE+l7AA/43IA989w7upHgmZZF1fUaefwf6/T3K9nv6yWfc1TQ+vRLFavHOq6aCvUyi&#10;xwhso5C2ueP97+vshPZu7matkVHaxIsLFbhWb8g3uPcQ8xbiJpGbVip/w9ShscFI6sP9VOn0CwA/&#10;oAP9t7R+0c/KK+CW5sJUY3LfQE8nm/59gmZ3cFj0LlTwgrHh137sx6k3f9xj6KFWF/SD+sEfS4uf&#10;r79Cz1FRkdJrpA1cDSekLu3CQ10UlQwU6YzqBC24U/W45sP9f2ZKavqY6RXjvqP0JJIu1gBa/wCb&#10;/wCw923Wj2ZqoqQP8PSSxgH1ShDwNfy6BSlxlL/ESr2KAfpCj/GxFx7FXpnJ5qbLwjTIY/IAxu5U&#10;2Q8EauffNf7ydpt/g3LOBqKtwHnX7Osu/a9pxQAGvln5DoUqGnpIEQwnnT+kjm/0NvSOPdlOBd2o&#10;Yi4NwiAajcmy8t9frf3y23sD6+UJSgPWV1mD4EWPw5+3p9/sf8hf8R7UsZFvrf8Awtx7JiaV+XSy&#10;nr1x987j3XxD6dewOve+hf8A1v8AW/417aNSatx63+XXvfLW/wCCf9b/AHx9tmJSakDrRQHz65Bi&#10;D+SP6X9+8pP+JHB/31/dPA446roA/F1lU6hf6c++Pmcc3Q/8gf8AGh7uIFHl1fSo/EeuHkb88/7E&#10;/wDG/fXmk/2k3/oAD/sD+PfjAp8uvFR69cwxK3uQOeL+/GZ7cEX44Ivf/e/ehAo60Fp8+vAg/T3x&#10;MrHiw/qTb/eP9b3owg/Z1rQD5nru9vp78H4FzzqBt/hx/sLe/eFjC9aKU8s9e99M/NgNSj+v5v8A&#10;W4P9Pe1RvM068qHzNOve+Jb+iKP9YL7sFINa56vppmpPXvfHm3+Pu+afPr3l173yBIH+PtspVgT1&#10;6g4kde98Tb8/7z7dGOHW+ve+BZOPp9R+D/xT3o1NQOPWjWmOve+Rk+gDED/C4t7bKkZp03pb065q&#10;VF7/AOFuL+8bSH6En/X/ADYf7z7cjTAPn1ZRTy64n6m30v76Eh5N+P8AePp/T3ehHEdWr5dde+/I&#10;ePpz9PdTgVoevfn173zVrm3tgyr3ackeVOvZ65aW/p/vXv1/qL/7z7eXIoBnrRrU566II+vH+J+n&#10;+3+nuVBTTzsBGrEH8gXH+8XtyfaqLbZ5wpCHPzHSSe7ijFWYVHTdVZShpUZppk9NibN9P9cjj2+R&#10;YCqZNTavoL3ANif6j+l/Z/acoX90U020meFBx6JLjf7aMEGRQR9v+boO8v23tXDFlqsjSxlNQa8g&#10;LDS2k8MNNwRzf3h/g7/S4/zvj/SP121f7e3s/wD9bvc6f7hS/BXh0g/rZa/78X04H/N0mf8AZgNj&#10;f87in/1X1j+n+2/r+Pf/07Fx/sP8ffEnj1nQF00+XW7ZJ+P9j/xHvmWW1rD6fX6f4e/dW6x2v9Pf&#10;Bn/xv/S59+6qTxxjrIEuObg++g4/rY+/deUk1J4dd6B+Sf8Aev8AivvKJOOLH37q2OuBU3PB+v8A&#10;T3y1/wCHP+8f737917z64+/aj/h71Xq2kde98rXH1PPPB/3j/W976qeu78WsP9e3PvwFvyT/AK/v&#10;3Xuuvffv3Xuvew87Q61212vszNbM3NRwVNHlaOop4J5II55cfVzRskFbTa1JSaGRweLX/PsV8k83&#10;7ryLzFYcw7PKVnidSy6iokQNVkYg8CCRWn7ekG47dBudrNaXKhldaCorp9CPsOeplFXVGPqYaqmJ&#10;R4XBIQlRKliGik5sUcm/+v71m+9endydB7+zO0M1HKaNX8uIyslJNHS5SilTywNFIyvHq0soIDcG&#10;4sPfXL26572n3C5cs972qQa2TvjrVkYEghiKZx6cKHrG7e9iudlv2tJK+GCaH1HEEdDlisnT5aji&#10;q4CLOoLx3u0T/Ro3/wBqBH+29gZR/fNkIIKZ0naoJ4L2jUEFzqZgbaQP9j7HqMVYg+fROdJpX+XT&#10;l7eZKxaqeShq2hQhzE8mvUkdnsdC2W4uLD3bVrcKMtWn+fpoqQ1V4de9oXLQJBVukUqzJESEdQQr&#10;i/0bk3P+sR7SuaSMlKAHp0YFfPr3tC7u2djtxYqaa8cNajKqoEDSSBVZr6mYEc+/MmtSfPpLJGSS&#10;PLr3smW6Nt1uElZGiI16mF1PCljwfqL29p6aaA8ekckZX7Ove0pEI9MeuJdQ54UEk/S/A/FvfjWv&#10;Tfy6975CKPUWNgNQ8jsSdIuNVh+T782c+fWiKkfLr3vpZoSTJTxlokLL5ZLB3blQqi1iL8+61qKk&#10;cOtnNOve+QllKEvE0RsGVr8gH8gWv+Pdh1cEAaSOve8aH9pkjWUu7C1k4B/3u1v8feuGR1VgA1PL&#10;r3vM0L2jLOsfjF9DqAz3sSp/23Hv1T6CvXq/Lr3vLHU6dTCERta0fjZkcEfRwwIvzyOOD71pOdQB&#10;PWvy697kUdZXR+qlrp0mH6kapkNha/o1FyL/AO+PuwU6dIPXtIHDr3vG9blHdJtRnZZNTpViOoLt&#10;zH6mlQsyhfpzx/vHvwFK+vXuHXvfCSvq5VeA/boXLatNNEPzYabLwAPemDcMdbrTNMde94SClvIo&#10;0gMwCKQHspte+q7XP4t73Vhxp1Xj173gEgdVjMbqHUtodbeMHhrSfVtQ/r+Db3WoNa1r16nl173k&#10;ipqZQswEHmLBUi0sItP5Zjrvf/D34ZGerKKeXXvc+Sh8NOlX/E6IiUEy0sEhMkKC5EbK3KFyAB73&#10;QU+devde9wSJKhCzFIkFxGGZdaNbgGygOb8n8/63vwJGPLrVcip697kPBCtHFLPLSxCzWiicpVSl&#10;fT6orm/l13v/AIe/Hr1RUgcOve8MUVM4aOBBAwKgxvHYLcXLNIhBKgDm9/fjQjrWkjj173xjjrvJ&#10;LIpkMaoft5PGfFCqjS0iW03DW+pvx73TtI8+vUr173nUeFQlRPJDMS8k81QZFh0BGdNJjikb1Wtb&#10;i9/fgAFGanz62V9eve4toK2U+OKGUiNpVtSu1ktYuxkiIlLfRTYce/A0JH+r+X+XqpQOKEA9e99U&#10;ifwuWKSjmqcdVC8graOqq8bkUKj1FHp3pgq35OldQ/H9PbMttbzKVlgjZT6qp/yZ/OvV0aWJtUcr&#10;LJ5EGn2f8Uajrqw/2J/P0P8Atxb2NO1/kv8AIvr6FU2f8hO7sIymMUi4nsjdMWPg0OqqjY6etmgd&#10;EVrEBdPHI9hLc/bvkTdtR3LlHbpmatS1tCSfzKdGtvzBzBZlTDvVyKcO80H5cP5dRZqChqCTPR0s&#10;xN7mWnhkJva99aNf6ezYbA/mwfPLYctPfuyffFNA8GvH7821hs6J4UIc+auFLQ5Zlkb0lhLqJ5v9&#10;T7jnd/u1+0G8Bj/VdLZyDmB2iFT56V7fsGmnkBToSWPuRzhZsPE3ITR+kiAn/ekCv+YP21Fem2Xb&#10;ODlDBsfCmo3Ph1U/N7ggQNGBY/T2draP8/zumkhgj3j0V1jubx+iqqdvbn3FtWd2UnXI8dfFuSlp&#10;2P8AqQAP6e4j3P7lfK0zO20c33sBJqFkSJ1H7BGxH2mvz6E9t7xbgoAudngc/wBCR1/wq/8AMU+f&#10;THPsTGuxMFTWQ3+gd45kH+A1IJLf659mf2d/P86fyLQQ796H7C2oZnCyVGB3Lt/d1PGoUEyMk1Nt&#10;2dELfS4+n+PHuP8AdvuXc0QKzbRzfZXB8g8UkVftIaQfy6EFr7w7PIyrebZPEfMqRIP5aT+wHprl&#10;2DKD+xkY2HPEsDxn/CzI0gb/AG3s5mxf5vHwR3xFTCftubY1XUJGfs9+7X3BgzGzgHTJXR0VZil0&#10;k21efS34NiD7irePuy+8WzM4j5aW9jBPdbyI2K+QYo59cJWnEDoU2nuHyjdr/wAldImPlIrJ/Mrp&#10;/n9nTRVbMzdOw8UcNXGfq0Eyqw44HjnELMb/ANPZs9n/ACp+NG/hENm9/dP7hlmVClLjexNqS1/7&#10;ptEpxzZZK4NIQeDHe4t9b+4z3X28592Yt+9OStzhUcWa2mC/70EKn7a9CG33vZ7wgWm6W0hPpKn+&#10;f+XTRJhMtCCZcZXqASNX20jiw/P7PlW3+JI/1vY6UVbSZCBamgq6etpnGqOoo546mCROLMksLOhB&#10;v/X2EZIpIXMVxGUlHkwIP7DnoyBBAYHt9em145IzpkjeNv8AUurKf9swB9yfr/j71UdbGcjh10Sb&#10;H0gAWBNvp/rn8E++hYmwsT/Qcn3olQKmgHW6EcQeuJFhc8D+p+n+399j/ip/2x59+YUKg9eUVI68&#10;QSDYE8H8e+wQeb8c83/31/bpkVAAelJx1GWF3JsCCCfqP96+nvGxP9QB/vJ+v5+lvdfHTPW6evWU&#10;UjfkkH/W9+aQXBUDg3/P+PtHTVGVLGh6oisDk46nKv1BW1xa9rEcg8f48e8d/T+pf+C2N/r9PeuJ&#10;p05jrOSD/ZS/9dPP+v8A6/vif8QP95/4r7uAB5deAHp17k24+nHA/wB9z76vf68+/YHl17rr364/&#10;HA/oPp70aVrXr3Xf+wH+vz/xW3vw5vyOPeiwHW+uvfX+Pu1evdetf6e8Zf8A2A/r+f8Abe9cfPqv&#10;+DrsAm3Btf6+4k9dBACXlUAfUk6bf7C3tXBt9zcMFjTJ+R6SzXccIJY/z685jj5Ym3N7EXH+3HtC&#10;5zfuOxayEzQ3UGxMtr2/2349j7YPbjdd4kj027kVHAV8x0GNx5ltbTVqYV+3pvnzEUBKqfUfTwQT&#10;Yi4v9fYCbq7upoEljhmW41rfz8cHULcX+vvJTk37vl3O8b3VowQkf6H8/t6jPe/cOGNWEUvrivTR&#10;JkKuoYxwRyOxIUsSTwwABAFiOD7KDv7vVY/K0teoTm6/cMAPQ31F+feXPJvs1s21RwmW2TWAOK09&#10;fmeoh3jnK7vGdYmPHyJ/z9KTD7QyORKzTq4RtJ9QuBcte1xx+n/H2Q7sn5MUtH5lgrRK9iV01LAf&#10;0/23ua7LZ9r2yLRDElR6DoFzSz3DapCfzr/n6FfGbVoqFF8iI7j+iLxx+SQbn2T3cnyLyeUkkjgq&#10;nVdTLxUPwCbjm9/a83HaQuBTq0USLWvSmjgiiULFGiAfTSqg/wC3t7LjuzfuSrZJZJauRi4fnzO4&#10;IJDAm5AB59pyzNk8B0qFCKUp1l/2JP8Atv8AiAPYJZfdjAsXnZj/AItx/vPNvaeSeNB5k9bCenHr&#10;3sHd7Zz+K0tFCxAWOpeUEjUOYzHcA39QDe0NxKZFAIFPl09CtCevew1hF40ZgoGp181tJIIFg2gq&#10;COfz7QtTHSkKPU9e95JuEkR5Qo8ZVXZnZNSsGViHLlSTxYWHP09+GcdbIxTr3vC4dkZ1fSdakooM&#10;1zK8UBVjHHaARhAwJ+pUCxP1qNXy6rw+zr3tR7WgWfCzmSGriiTMU6TSioEUDrJTSRJBTRtA5ujm&#10;R9WoMBbUDo5eXgD0/EtQTnr3tb1D1GpXZ6otFWJKaTW5geIwjxvURytIxhpwnpsbkuSTcgi9MinD&#10;z6fWgIqT173gjlqaaTSi+uCapkLUxVnArNM5DeNFEZWo4ubEk8H8e7BRWnW8rX9vXvY4fGSs+w74&#10;6zyKkCWHeePeSaRrFkaK+hHDM3DVjAXPP1N/Z1y1KIt+2eUcVuEP7G6Ld3RZtp3BSDVom/46eoeR&#10;h+5oKynIuJ6WeFh/qllidGH9DdWPvY+2nuZ6msUGUm72sGv+D9D9T7ydh3RNdA2a+vUNvt7UYgU+&#10;zoA947VhjxsumFL6XvdU459X0A+ns2FDUNNQqVUsSik8m30H+v7Eg3BPBALY+3PRC1k3ikEEnqur&#10;O48UmfkB1BUlcC9h/aYj8Ae4Jx1VVSemM8tbi5uL+ya73yGOvd/Po1tdpY6e3p8G5sZjKUmeqiBj&#10;uT6gv0H5uT7UeN2VVVBBaJ+bkkpdfp+T+fYTvuaI0JCkVPQms9jLYK/6v2dBfurvrB4aJwK2n9IA&#10;VRVhPyB9LH8+xJxHX6KEMiD6H/dQb8D88ewZf8znuIkz9v8As9CS22LtFV6KRvn5Slnmioqg8Eeq&#10;KoLj6v8Akkc/63FvYg0e16KjQApGWXkWA1H6fTg29hC95ikkY0c5+3/P0I7baVjWhQU/n0VrP9z7&#10;jz8jiOqqirAFVLtbVfTf6jmzn2mN6Q01PQSkaSVif8AXuhvfj/D2t2bcHlehcnOf9jpLuNisYwKj&#10;od/jpU5vI7lpGqGqCHmgOos5tplU3sSV/PPsgu+a6FKycCwCtYWP4ZRc/wCwHsdRXRZBnoJSQgsw&#10;OM+XV/fWeMlTD0OrUxkRtVxfi/44+vsFsjmoIdRaVbDn6kfg/wCPtma6zg9XSNUFAOh0ocTIyrdT&#10;+AfT+L/63tA5TfWOogS1REDa9jIQ3+9n2XPdhcknpwDHSjgw9rX+n+IX/Y/j8H2E2f7joacOqTxk&#10;jyfWci2kcfS359pHvQagHHWwVU1rnpzjx0UY+gJ4/A+n9P0+y+bo7ulYsIqkjgkAVBt9P8APZfLO&#10;zHB6sGJyB29TljRfoo/2w9oTHdo11dVr/lLkXB/zzHgsOLG9z7b1sfxZ69prmpr1z92FfHbcctdP&#10;TFpGN5D+piT9FP4I49v28hWUEsa9P6e0VHSB7Eoo6rbeQBRSRTuR6V+txYcg8e7VNr1BeigJP0jj&#10;/J5A+h/P9fYzspqKGUmh6JbqOrGnVMPbuJU5itAUj96drAADU19X4+gt7ESknHBv+P8AevYmgm+E&#10;scGnRNNDWvRO9y4kfuEr9S4/SLji39Px7UlLLwCf9hz7NYmySG6LJF0GnQB7jxZBlGkj1H6qPwB+&#10;ALe3ZZAQP6+3zIAKnpunQYS0jRy2sfzbjj6/7H3lUXI+ntvxwTRemZM1Hl021jaLg34sePoeAfyP&#10;fMnTb/kQ97NwgB9R0wYtVAfh8/n1ChgNQx4/1ha/6rk6vx7zpUhUJJU/Uc3+nsjv5sj0qTn59WaG&#10;rqEr+XUKbbs09fA0MTE+RDZVHJuLm9rews3BKrVIItfVe9/8f9cD6eyZJQXIPn0qmBSIkjy6sx6W&#10;xj02AVZYipKAlSovwqgfj6XHuZi5F8IvyePr/gPp7TXcYoWIFOmbSR/EC6um3fVBLJXOE1BS3pAF&#10;hwwv7bcvXCPkEXsbXJ45/wAPZBJKE1Ejt6FtpEXz5dLPr7a33SxeVNRYx3bSCfUpLfqU2Jv7YqPI&#10;vNKUDf4/U/7b688+yG4lZ2YMap6Ho/jiXwqFehezO0qbH0JmMaqI9IWyxi/HN7J9T7dMpipKyDVc&#10;/QHj83H5uDwPZW7qqnSoBPW7eNY2pxPSa2hvOlxGT+3MhXSWFi4AHIA+lvr7xYLCSQSFj9A39Pxa&#10;39PaQAmhp0tkkFKV6m9k9hUc9IIvPcspBHlXj13sRc/S3HtS1dOzKUP4uPz9PZrZyGNuOekEtHFa&#10;dAniMpAsn3Oo2ZtV9Q+hN73I/p7StbjZVDvaw/1rcexVbS+IqOeHRdIADp8+hWwO76KSRKYaXc2+&#10;rAn6/nm3tKzV70D2DaTz6gTf+v8AW3+8ezUspCnryIp456Fyi29BuGEl41KMABdEZRz/AEKtfj2s&#10;Nvb3lhdb1Fv9d9P4t/j7DG9cvWW7QlLlVK+hAI+3h0tt7qW1cNE5UfLoGd/dGA66nHx6JgQVkijR&#10;SbuTzpQH6H/D2ZLafY6ukMU0yuvoU3lN15tcen3h17oewFvei7ubO28moAny+3qVuWOfZbdoobgk&#10;Go4k/wCfoJ8BvPefWeRjhn+8NNDPGF9TBDGjXNwAPUB+fp7HKhyVHk4VdJ4nZv7Ou5Fv8LAn3zy5&#10;99r9z2GWZfpJAoJ/BQdZFcv802t6idwr8j/xfViXTfyExO4o6WnrKyCCocEOk9VcmzaVBUD0s3uc&#10;V0ajbSADbT+T/wAi9wTNZz2c1Gz3ehx0PlnilRdHEjo5VHkaPLUgenaN7xalaJ1dSb/n0j/be+4Z&#10;VLhlJDD6KT6Twb8cH8+34rlkKqeFeqTRUWgGOoFXjtaMULCw+i6T/vY+l/ckMAOWP9eT/je3s7iv&#10;NEZqBw6LdBLUoKdIypwxlmRbG5kFyoH9fz6eTx7iyyM73vpN/oLX+v5JBv7Dl3fM0rBWNOjiO3Gg&#10;Y6ELFYZYKYMyDlAp4W5BH1+n19yVe8a2t9SSObfkWte/sVcuyVcMT5f5R0R340lqdBfv+kTxSAD6&#10;OpHAuD45P9ha3uHUMQGUm9gv1vb1E3+nPA9zNs1wsdHB6C9wjP0T7cuFmqHf06gPqCp082t/vB9x&#10;qeNNdgFPH15/r9eQvsx3feTHbVMh/b1W2tGaSp6adubL8tbDGsX+7QxsoNr/APIJt7z1CjRpHB0M&#10;CAefqOf8PcRT7sbq/wBOuqhuPQkjtvDh1EdG9we2FxWGX9sBvAfqqfXSDzYD8j2wvq1824PFr/gC&#10;1/Y6tr6O2tlI40Nei9otb8PPpAVmHkyWQsVuv09IB+hC83uLke+JdSQv549lk+6PIG7+0/b06ttT&#10;NM9Keg2mtNokMIuP9Uij/W/A95vKsSG/Lf4/VRb/AHkH2QTXDPKrjyPRgsXZSnSzpsV5IjGFPIP4&#10;A/1rXH09tZmWVmF7/wBef9h7GGyboYZoacD/AIQeiO9iLB8Zof8AB0H29doiXHzMVIZUl4AW+kxk&#10;kj0k8D3wjptUuo/QXt9P+Kf4e5fm3yKHblIPeADn149EENqzz56J+m06ipzr06q3iWVgTpGo3K2t&#10;fj8f095q+qWCMIAOFFrGxtbm/sIbZeS7jfnQ5pqA6MruFYYiadCzW7ShxGK8jwoHMXLaED8LYf2b&#10;c+09S5ESS2uP1C1rj+n9Sfp7yA2/aZILXxQO6g/n0CJbhXkZR8JNOiT9iTwzVEkDSqDZxpNi3pZi&#10;ov8ATn/W9qumkVkXk3tf1fS/9BwOWvx7TyPKspRqaf8AV8+t6AVNPLoDq/GRLFJMhYmxLC6kDg2t&#10;ZQf959te4acz0L2HDBlItcgFL/W1uD7GnKc0cd3+o3p5/Z0Rbmh0sCMdB1NWT0ORglAkCK63JIt9&#10;QeAFU8+6++7trtNjKyUjn1EkKLCwP9VJHvLrly81RRgMDRfXz/b1Cm8RoZ3BUYPVuPw67HimylHQ&#10;aiZJFjAuxNtIA/Tqvb3Rd2PnWwG8JaZn0ASsP1lLgSMPxwfr7Hu37g0dwmp8dR9v1gHhlZV7qdXU&#10;UzBoIiPoY4yP9iin/ez7nzpS7mxKyJIpk8IOq+prsqt9fzyPY6kKX1qG/FTqMoWa1ujG4wD1n9oe&#10;mln207gzsF5H1sP68fn2EzB9NMx1EZ6EskCXUKkDNOve8GQ308sbp5mewP0lJ+g4vwPYkh3dorfS&#10;GH+r8+iNtspKDTr1gPoLey+7jlqMpVlkVz+eSx+rFv8AH2Eb64MzkA1qf8vQw22PwIwKYp1728bf&#10;xlTCEcxHVZbkg34sfxb3WGNitSOjJpAfM9e9nB6jzM9FU0scuoKrqCCXt+L/AJFvb8aqJKeXTDyB&#10;lIBqeoVfAJ6WdPy6Ef7wRx/j7sZ2hUU2bip420nUASNOr6MoFwT/ALH2X8xyi3sJmrwSv7On9oj8&#10;S9BPCnRZt6U9ThaiSeBnB+nBAOkH+otY/wBf8PZ8+o9jY+np4qwRRsxkDAFAp5Uf0H0598evvKcy&#10;Ty7jdWqTsEHof4ia/wCx1nF7X7chton091K/nQdTtiZqrybFqjV6AwAYsTwqn8n6c+zPUkCwxrGO&#10;AqgAC3+88e8CLuUzTSyk8W6yCjUIgC8OhkUXFiCAPp+P6/19z1NvaLz49OjIHXPSLWt/sbC//I/f&#10;Iv8A09+69SvHrjoH+P8AvH/FPfevn/D/AHn/AHv37r2eugn9f94/5F771i3H1/x+nvdPn17Pp13o&#10;H+P+8f8AFPeK9yf6/wDFffs9b65AW4Hv3vXXqj1679+9+691731cf1Hv3Xuve+j9ByCb/wC8c+9i&#10;mc562vXvff0H+t71WvWjk9e9+uP6j37jw691730WUfke/DPXuvWv9PfWsA/4G1vfqrStetV67sb2&#10;/PvrXzbj2nacA0HXs9cgh/PH+8/8T74NILWFr/74e9K6hTUnrx65GI6rf4X/AN99PeIN+D/X3rxW&#10;0kClR17rvx6bXvf6/i3/ABPvpmF/9a/uiyse00z1vj14qD/h/rWHvjqv/vf+PtbGygVqcdap1j0m&#10;5AB9+/23ujXS5Cjr3XIJ9Cf9t/vj79ew/wBb2wjSvUBiB8uvceudh9bf7x/X32jBmsr3Yn6C/wBf&#10;Zla2FxOQqwEgnj6/P8+k81ykVdRwOsFRNFTo8szlECs5JICi1zbn/Wt7U2Ow7zMHkCkfkkelRwbm&#10;/wBb3/w9yXy1yDfbnKFWJhUjiK/5OgbvPNVtaKTUcPXouHavyB2r1/jaievydLAYoZpAr1KxMWTg&#10;Erckqf8AiParR6DHLpVVkkBsVX0gH63t9bH3lNyX7AXN4kEtxCoT5r8/mOoV5i9yooTKEkFfIVOf&#10;59UafJv+a5idtTZHGYHIiolSQRWgr1AUkMCVGg6Li1vcGrzdSwZYItA9IUIxFwwJ5vc395M7F7G8&#10;u7dFG16YlOmpOkVGQPUdQru3uPu07EW0DivnU+v+bqnHe/8AMj7U3nkZUxD5QRkyMBHX1zaryNIL&#10;iNQltP8ASw9p373Kf8cZP87q/S31t+r9X1t+fpb8exl/rbcgUp9bD8GnivGv2cflx+fRB/XLmX+C&#10;TjX4j/n6T/8As4PfGn6Zn/i1/d/8Ccl+jzW/2/v/1LE1axBv74kdZ1k163bmXVbm1vfJ3vx9bj/b&#10;f7D3vrXXlXSb3v8A7D3jv9B/T37r3XL317917r3vkpP0Bt/r/T37r3XveZP6mx/pY/8AGvfutgV6&#10;wv8AqP8AsP8Aeh7zg39+68RTrj79f+vH9P8AH3osB59a67Ck/g+/XHuusevWvOnXYRv6f71/xX34&#10;sB9Tb3sNU0Get9dEEGx99gqQD+Dzcn8g3uP8QfbUjPqC9azUCnXagaWB5Fx/vJJ/Pss3ye+O+3vk&#10;DsWpxdRBBBujGiWp27l2sssNSkZJp5nAJaCoDWsb2IuOfcz+zHuxuHtdzElxJKzbDOAs8eaUJw4H&#10;kykeXHoP8ycvQ75Z6GQfUrlD6fI/b094LNy4arDqS1JJZaiHjlbg+RfwJF/H+HvWk3htbKbHzWQ2&#10;3nKGbGZrD1c9LPG3kSVXiOlZFLBCySKeDaxH099aNs3Ww3rb7TcttlEljMgYMKZ1AE8K0IrkdY33&#10;VrNYXM1tPGVdXI/1fLoboJoqiKOaF1eKRVdGU3BVhcf6x9hy8cqM0gMjqSC7kk6bOCef6lTce1TV&#10;jYFAdHy6T5FCvWX3yrqzGyUlGI4XWu1P9y5dihFxpZRfi/8AT3WUxuvZXV8+vMTSpNeve8FDRSV0&#10;sypJDEsVPJM3mbSrhPqq/wBWP4Hu6ElQR8HWvQEde9h5urryHO0VVlJQixIVQkykDV+dI/CXb/be&#10;6uq0LAdJ5UBanl172T/cmEnxdU0VMqmnR3KyxksCosVsbc3Uj/Y+2Rg16RyLTIGOve0wEqXVQ2n7&#10;ZA7OWAWSS9zzxz72B1SlOve8aMJYbaViiWQtZbX4/wAP8fej6dVAOrhjr3vzM051K7FQNKgmxsP8&#10;P6c+9U0ivl1ZiQKg46978A4RnBaNEdUuptdyCeFPJC29+rXqgJJpTh173xKXsZ2Znf8AS4c8D+hH&#10;09+PkD+XVya4697yFVRP1rISx/S19C2H1+n5v7uDQDq3kKjr3vj5FSOSONNGoqpmW4kWwIsGH1Hu&#10;vWxjr3vLNFNO6s04aPxx6RGQjqq/qLiwtc396Byw6owJrTr3uI6OwfxtISP0kcsFXgC/0+nvR63T&#10;AFeve8yK6BLubMrXJfUAtiPSrfp5P+v722Mdap173yWqgpw3+TmZ9KohYsbafUWuTa1/9496Joq4&#10;yet4AGeve+iwmHkkjVJCR4lXhB/iR/X3oVPl1uleve8DwFWYzTASIpdWUX0lfX6r/tk8W5sPe8Ed&#10;wz1UinXvcyOGrnp4J3mom8wkkjgST1hPUoaZQq+Nja/H9ffgCck9Uoa5GPLr3vHLDF+y8ksbSBLC&#10;FWDG5+oU2vY2+v1HvxFPPq3XvfCOHIztFHQinpHMhBmmkXTBTqCXNnLeR2FwLj6n3rj5068QSOve&#10;+0fJCR/JVPJGsZRn1hdStdURIUGgtIef9j73mvz68ARw49e9ypPuJEH3UcX2kZdQxjQVaiJQwj1l&#10;w0i8/Ui596Orzz17Pnx697xsyytYmRKbhRfyHUEFhGViDFY1PP19++3q40gfPr3vKKekl0RRV+KU&#10;3dAtbJUJpDRhi7tNDo4C/wBluT71moocdVIX8+ve3mk2vk56enlo5IKkVaSyJFRVWNkqANTOFaKS&#10;o80N9PAsC1/8PdwG/DkefXhnr3uNVYTMUQZ6jH1bmSaOOSOqQIiRggeGY2Qqlzyynhhx71Rzqp5e&#10;XXqA4PXvcOONX0RGlhgSmSZhT41QUV7g+SqnmZCyAfkt9fewDkNx69RSaAde94/uFjkR6qIVNtdg&#10;JAJFhVeB/k2ow3YgBrH6n3XrzBRwFeve4zVtQp8bwU9FDrZ6SgH3TSxQS6fEOGWKYP8Aq9TOTb8X&#10;92BNMnqq0YmuOve8a00NXI4liW4Z5JpaSliSXWqBoUm1y0ZUh0vca9I9+IDLRuHpxH7OH58et/Ca&#10;oSG9QSP8HXvYr7C7o7i60qFk617Q7L2Y0Qljjbbm8szj9bshIR6XH5CGjFMswDf2mPH19hrd+UOV&#10;eYEdN65bsrgH/fkMch/aVBH5Hoyst43bbiGstznib+jI1P2efWGSnhlDiWKKRZAA6vGjKwH4YEeo&#10;f4H2bXaX80n597UeM03yIyufiQKFot4bW2juppCGXxwS1OVxE+Sf0jlhMtrX4PuNtw+7j7N7kO7k&#10;5IGpxgmmh/4ykmn9oOOhHB7h84QkV3cyf6eONv56Q38yfUnpml2xgptJbG0yOosrQCSm0i1rAU8s&#10;VvTx7NTsD+ep8rMFUxwdhbL6n7Co1LGeaHEZrZ+SlVFssSVuKrMtio6qRvoDSLHb6kH3HG8fc79v&#10;blW/c28bjZMc0MizL9tHUHhj4vLoSWXu7vUFEvdugmi86Fkr+WV/On+Dptk2PhXfWgqYDa145Ekb&#10;6n6NUx1Fhz9LezybQ/n29UVdBFP2B0V2Ht9oyI68bV3PtTdgia4/cSjzD7OqkjmcjRqdyb/X3D+7&#10;fco5mhDSbHzhYTJmiyxyRN8q+GJQPzAHz6FFr7x7Q7Kt1slxGw4smll/mU/lXppk2LJHf7fIxsD+&#10;lZ4nVr/01rJJf/bezE7M/nW/BPdbJDk91b92JIxKk7w2BlGpY3A1BHrtqzbppFGnksWCj6Eg8e44&#10;3b7qHvDtiNJDtdrd0/3xOtT9glEVf9XHoSW3unyfcGj3kkB/4bGwH+9JrHTbLs3MI90+1mH+0z6T&#10;9PyJET2d7Yny4+L3Z8EdRsb5A9R5/wAjKqUcO/Nu0WUJaxAOHydfRZUNzyDBqH9PcS7x7Ze4XL5Y&#10;bryTucSDiwt5HT/e0Vk8uGqvnShHQss+Yti3AA2e72718g6g/sYg9NU2HylOSJaCq4/McRlU8kXD&#10;x6k/H0vf2P1JVU1dClRRVNPW08ih0no546mFlIuG8sRaO1v8fYKlR4H8KdCknoQQf2Ur+0U6OAwZ&#10;dSg0/L/Oem9lZW0MkiPp1FJI3RwvHqsQVtz/AF95ri6i45F+Ofza/wDrXH19tk4NR1YZIHXVj/Q/&#10;7b3kJU/X/e/dKnyPW9IHDrog/wCt/rg/8VHvG8hvxwD9f9b/AG3vY1HicdVpQV69a/099alAABH+&#10;Av79Sp6uDjrux/of9sffB51Tliv/ACUPbixO/wAIqetF1UEluuwpJ54H5JH09tlRloIbjyDg/QMv&#10;/FfZtZ7LdXTDRGSp+R6RT30EArI4H59RpquCnBZ5QLcfT+ov/X/D2lcrvCjoonZpgtgwudP10k/X&#10;UOPchbH7b7huMiAWwyRg1B4/Z0Ftw5os4B/bjHSXrd009OdMUmq6lrjTf03/AN5NvZX99dyrR+VY&#10;6nSAC1w62sQbDhz+B7yw5E9g45BbTXFup9cn06iTfufWHiJDKSPy6jU1RX5hgsIns300qbHm/Nvr&#10;7Jnv/wCQVNSpO0uRN1EgsXU/Tn6aveVHLftftGzQprtErUeXUU7lzFuN+xJmOnoQcJ19U1LGetBV&#10;WKvZmIP+8AckH2SjenyfQvULTVbMbyAcKTcnSP7X1v7lC1sbKyVVihXTToPt4kn9o9ehOx20sVQh&#10;T9ujutjqa5JIPFzf8eya9gd55jImYitnCksLC1iNNjax/wAfb7SGvaoC/LrWhRwHSljijhUJEioo&#10;/Ci3/I/r7KduPelXXOxmqZTdbXZiF+p4+v19tGWnE46qyamqRjrJ7Q0O5dMgXym54+oY/W3+vz7a&#10;E6FsdXCAUx173xyNdV10dovIdQsABa5NvrYG/vTvI4ovVyQOJ697gYzr7PbgqNMcMxEhCgnVbn/k&#10;Ejm/vUdpLJQlT0w9yqEjV172391dX5Lr7B7XrK2nMZzNbkY42ZyGc0kFCxjUFVv/AMCAeP629+3C&#10;wks4IpHWhdiB+QB6csrkTvKAcKB/Ov8Am66uPpfn2XhBwAY1KnyMlidIV/BpDF0ZFdXb82te/sm+&#10;fn0ZqKV679yEYpM2h0VmDpEXMcio0sZhd5EJMTqwY+kA3/oPejUDHHrZoQRXPXvcURqkRDU0ckXk&#10;hlYweUBVkDllYq2uFNb3Fxa/I59+BJyePVBwI697V+yhJ/CtHgo5XfMU7QfdyVEoXRrfyhVrE4p5&#10;T5dAUNJKqH9IJD6fD07C1VJGM9e9rGN4p4qeSOJo4540iV6qeqkk0ha0CaRfO5BkVC7KzFYzYKBp&#10;FrcQaeXSpVGD59e98IzEsZLetWMiBaZ2uzoWZDCKpwWJjhZrsSAbH3ZTTJ6rXSD9vXvYo9LNPD29&#10;1w7rIKl96YWN4W0u1Ppqo0EKmPXqEcbopYWB0/Qe1+2MU3CwlXymX/DXpi9GqzuB5MhH7QR1xa2k&#10;3NgBcn+gHPvZF6r2pXVlVC7Ixswubm34/I49zAb6aJgS1COgJ9MrjsXoBe2d3Y7B4eqaeSJSsLkA&#10;BS7a1LjgkXNvr7sG21suRqSJHjJBFr6jb+vP09v3HNBjg0+L+zj1SPZQZNYTqjrt3vyjo85UmCca&#10;tQK39JtdhaysQRx7EvH7Op4SrvGtxa9wv9b/ANP6+wRuHM0jFqy9H9rsyLpqnRSt0/ITM5PzQ0lY&#10;4DK9gI1F9QsPp/T2rIcfRUgB0Rk/69v8PoOOPYan3i5nwHovr59H8G3IBTT0BdfuLc24pP3KiocM&#10;wNmGmMf4ekcC/wBP8ffCoyVNSg8qove4sQPrx9fr7L3lkcE6izdGiWyBQAvDp5wXWuez0qloWkLj&#10;/VPzax/Cf4+0Jm990VEj3lBIt9CB/Xn6j+nuwhkamrhXpSsNc06Nr1x8V8jlGp3qKJb3Yli0hGnU&#10;n+rS17t7L1vvtOnajnAm40SWNxxpU/gt/T2J9qh8EqQKdFe5wgRn7OrGel/i/wDwKtpZjTxjQ0d1&#10;v+osR9PSDxb3W12f3BR01ZUjz3a7/Sw/sW+mq349idbogUB6AU40O5p59Wl7Y2nT4igpYmRVeJF4&#10;F7iyr/X+vsom6e7pGaQRVLLccG/+0n83/PtJLdsTQHpnUTw49LNIY04VbD+n+8+wAzva1fVXtVOT&#10;/QNx/h7SNLIwpq60ani2OsoFuB7Dar3dkKtn1TuASb3a/wBT/jf2ySTx61pXr3tJVldPM3qlZrj6&#10;3/x/4n3VyVx06PPr3tS7ZZhLe97FTz9fqP8Aifd4q4Ynj1YeXXvdoXxemdqukBPHlP8A0KPamH+0&#10;HS0AtE9PIV6Se9R/v3cmf6U7f9DL7uA21IVoqax4aKP8/wCv9f8AA+xXt5Ogqft6KJUL1I6qB7Vp&#10;hJl6263P3VV/sL2/2HsR6OQ+k3vwOf8AWt7EEEwZQh+IdEsyEOT0Ufc1B6pToJ5Y8Dj9A+v+t7U1&#10;NKSBf/b39mUTsvwnoulj1mh6ATcVCp1gr+T/AF4+n9PbxFJwOef9f/D2+JCxoekpiPA8Ognr6BUL&#10;ejkBjex+n+t7cIm+l/8Affj25Wo6aYaeHDpB5CAHUApFiRa3+t/xPvnKbrx9effuqEdYsemiUDSR&#10;/r/ng+2KuqmgjYX+mv8A3m/sg3WYgk+lP8v+bpdaR1II49DhsDbcOZrKcPEHKlGN7i9yt/p/S/sK&#10;MhXvLVqC/Gr+o+l/YctJzJPppivSncokS2LEUwerJNpbRgxmGusQUiO9he3KjgH+vtQ4x2aMBeR6&#10;eL/4H/ins8uoibepHQXtJgLpRq6Cre1LDDVuWFiCSP8AAKy8f1/PvBmKZ3S9r6la35t+f9j7CN0p&#10;8vLof7fICpFenTr/ADsEcwiD2Cun1t6vSw4/pb234THEzqWsLX/r/X+vsnuIiw1aejN7kxin4Olp&#10;v7dMcOLkWJzqYix4/CHn6m9/YpLBTrCiuQLKL3Yf09lE0ZDGoqOvJMTWnDolz5XK1OVmkpfObyGx&#10;RCL+r88H3LokorFU0Xta4YXuB9fr9fbCRsratRofLp1nZgK9Jzd9dufzKJIZ9GkXcxNY+vkHj6j3&#10;wejWRzZeP9e9xc/0/r7MLdG8RDTh/l6beQKhHn1gTdUtHimEkxWSONVNxb1Bb/Q/4+2XPUyRUz+k&#10;3C8c/wCHsYWkJWFWp0VGYNLpr0oeqNwVWaz6BpzoWQsQCBcK63FxxY349l23BO/3TKLi39foLW/P&#10;vzuyk4NP8PRlGBpqBnq2br/HU64qAnSTpBvquTqX+gsSefbBDWyxPdXKkf0IHt1SKY68a1z0t6zE&#10;U9QmgxI4tfUQT/rD6nj2u8JuuemeLVL9CtrG30P+HJ96mt7e4WjoCprWvTY1RkOpyOgH331Pj8zB&#10;VFKKIuUkINnDepSPqL8+zB7T7Dmi8Nqi1mItdTfUw+l+T7hLnz2k2nmKGY/RJqKmh8xjoW7Fzdeb&#10;YyVkIjB6Jzmdk7i2Dkfu8Q0iRQuspjV3v+2ddrFSfr7MlgN502SiRXciRtX1A502W9wQPr750+53&#10;sDdbXLcSQW/ZX7PM+g6yG5X5/gvEiR58/Ony6MN1H8lquglp8ZnpmSS0kbq4dNJ1ggsxYA8H2sLB&#10;wJImF+CvN+PpquD/AE/3v3iLvXLt5tLukkBGkV4U/wAPUx2G6W91GNMlVPViOz9+4vdFOjwTJeUs&#10;ouEF7WNrqx+t/fIyME9VhYc/1+vP+8+wnNdSxhlbh0aRQIWJA6Eamx8EreQKCdWpfzp/xv8An3g8&#10;hZr88cf8T7LdRZ9TMOl1NKEU6Uv26xwKFX8c/wC2/pe/ubGxMf8Aje/159i/Y7kRMO7tp/lHQd3C&#10;Ml2BGOgk3rjDUCZFS+oC3Df6g/7fn3Cq2axNrmwuByT7lDbb1S6CNu3oPSwaAT0AmSwHDeSGx02P&#10;B5t9P96946WQqxIta19QsV/wt/Xn3TmO7JsyNWf9X+DpRt8eqQ1Hn1N2Tg4/4kHERClh/X6rx/j7&#10;yvLqKjkazp/re6s3qt9eV/3n3GtpJqn1k1I/z9CGWMBKU6H6tpljo0iC2Gnxlf63Q/m9/wAe4FTa&#10;NC1rPa5S92AK3LAfQqv5PsRSbk8ihFPb0XpCgaunz6TeNwECzySGPlje/PFj9f8AYe0c9bIagqGJ&#10;9VgPp/vPsUWFmstvrYZpXpDNKfF0+XXsrJHHLpQ2/saT9b88/W3t4EheIGTljx9fpYf8T7Dm41hm&#10;0pw6M4atH09YaJZotZXlTa5/2HI5944IgpZrfUHn/Y2H+8e1+z3LmRKtgEf4ei28jwcdNO86aJqI&#10;qq+popVv/UtGQB/X24xKQeSLH6f4/wDFLex3f3rSWY0+Y6KIY1WU16LrisNCuWklkT6MzA8g6lNx&#10;/tr+2rMQGRPSDwpvY+1vJt0sV8viGncOt7mpkQhfTqdvqMyYp/EuphCxsL/7Ef0HtK0mPlSRXDG4&#10;NgC9ib/Q/T3lxtm8WUlo0LEEH9vUbT28iyHHn1WB2jj8nT5CRolJIaS9gfwSR/vftc46JmEWq7cf&#10;n/VD2DeY9ztrJpTERwrno1s7aSQKKY6YdpbXyO4HRKiNwjWAXSwDfXUCfx7n5QRx0UwktqCt9Txz&#10;/h7KOV97ub3cYXhbsqMfZ0n3m3hhgk1ihp04by6/ocNTuZYI1mEalNWpjyt7/XhufZH+8q2CHCZH&#10;9PKS/S39oW/2HvPDkWCZrBDJxAB/YP8AZ6xp3u7U3jIpyT/g6H74X4esffdM4dzEjAng2UXXSPxf&#10;j3rHfI7KVJ3jWTUxeyyNYAXP+fI/pz9PY7OuN108eiK8ZJI2D+fWwtSp46eFP9TFGD+ORGntP7I3&#10;bmkp44h5rWUDgcj/ADf0Lf4+xZtt5cCIVrSg/wAHUf7pa2scgkNKDPUj2r66LM5lgQshuSbMQP8A&#10;D8A/0/r7VPbz3J1gfy6LTvFpbJp8QY697cMR1zlK8gSR8tqYjWw/oP8AUj2pi2qeRBRO49E1xzPb&#10;I5ZXFfn14kD6+xi258faivkVpIAbkCxJ59JP10/T3b+r8hYFk6aHOUYBrN/g6h1FdT0ylpJAthe/&#10;9Of8fY+Yv4wn7dHFKl9CmwZvyP8Agv19rY9m0A9hp8+mP68wl9Pi8Ps6SNVv3CUkhR5/pwWCggEE&#10;35DgC1v6e1Vi+hpsRIriHSImD/qYWsb/AOp+vtLLtgSrAZ6MoOaY59OhxU+nUOTsLCyxkR1AuRxY&#10;rz/T8+x92Pt+oxcsIANkYr9Sb3PH1Fz7j/nNjBtkwY5AJ6HvK1011cqpPz6CLe2fo8ijgFSHRlFr&#10;avUpAJsfwT7sf6raYY2NX/oAefpcAD/bW98WPvEzK29zqmKlR+Y66E+2o/xSH5in8h1P66pYljYr&#10;9SJDqH9GOq3+8+xzhNlFzzbk3/x94ZykmVhXt6mpMCnQye82r+nI/Jv9PdKdXr1737VzYc/439+p&#10;16uK9e9+1c29+p14nr3vouB73SuOrAVp17315Bf/AI372VIFadeZSBWnXvfHX/h/vPvXTdOGeve+&#10;RduNPBP+P+w90ZkSrOcdPIoateuwL3/1r++A1E2I/wB5968aEqWRu4dX8Mca0HXehv6f7yP+K++Y&#10;4/N/99/re2GutQpoA6bIHkvXLx/4/wC8f8b9+Ykj/Ac/7D8+9fUHh1rSTmnXgn+P+8f8b94mYgj+&#10;hF7e6q7itGp1oinXOw/oP9sPfAtfm3++/wBt70GehIOOtdesB9APfixa39R/vh7oSQDp/PrdCfLr&#10;lZfqQdX+w/2H+Pvo6j70jAGpHW9J9OuvfHkH/iffq5qB1Ugg0I6976JA+vHvwBYmg69173xMgAv9&#10;QPryOPdxGTx63Trkq6r82t74eS/P4/A/Nvx7uA4GkN16h65eP/H/AHj/AI375eQH6D/efevCYmvV&#10;Tio64sNJt9feOTyMAsd+bg/7xb2Jtj2Wa+uEjWOoJHRXfX8NrEzM+emjKZakxdNNPUSFViRmYgAh&#10;NNv1XZfrf24YuldZQ0qm1kPFze97f61yfeUvIXtOb5Ip5bftGk5JpkdQ7zJzokTPHDKdWR/PquL5&#10;QfL7Cde4rI09JWaataes8QUh9T6Qy6rSWV3BsB/U+xJo6esrAkNPCVQfq40gj8G5/J95QbTy5yty&#10;dAtzfeFr01pWv8vXHUR7hf7pvUhjidwCKcPt61ru/Pkb3H3pnavC7alyb0stRPCfHHMhKTxhVs0a&#10;N6F1f19vUW1kUeWulseWI8n0X8D/ABPtFvvvxtmyxG32shAooKqP8/WrD25nvZBLdK7MfWvSU6y/&#10;ls9odq1S5XdEVU61k8cjrItSOGI+rNEGNl498p4MDRqDZZGAFyzi9hwv5vwfcE7794vdrmRtF4fP&#10;zrT7PID5dSBt3tXZDJtQX8if9nq1bqH+UFtfGwwSZbF07uNBfyS1A9PiAVVVjZbP/h7gfxPCf8co&#10;r38f1b9X9fr/AE9gP/X33+v+5x/ta+Xp0Iv9bG1/5RE+H0HRwv8AhsLrjTb+BY7/AIsn2f6n/V5t&#10;Wr9P6vf/1bEPfEnrOrrdw9+9+691733a/vRIHHr3XvfrH3XxErSv+Hr3z65aG/p/vI/4r7692BB6&#10;91x981Yj6f7D+l/x/sPfn+HHHr3XrAnkD/Xtf3lDcE3IP5/p/hYD2n1kdVqfXrl4hweLc/i39PfM&#10;G4H54HP5+n+391rXPXvz66IsSP6G3v3v2Ovdde+mF/8AH+gP0P8At/d0cLUVpXrwNGHXBwWt+fr/&#10;AMR/X3xLGwXSAF/AtYH82A45Pt1VyG1E9PBcg1670jTb6cC9v8PftfJAsGta9wLfn8FT/vI93oT5&#10;+VOrUahz14Itxcta/Nvr/sPpz7ru+c3xRl7gwJ39selp135t6jH3NIsbF85joXkkeGPSJGlq4I29&#10;IKkuqgDn65W/du9615Nv/wCp/Mch/cV3MTFIaUhkKgUYVIEbED5KRXz6j3njlYbtEdwsEAvUTIIF&#10;GAp/Pjx6V+1c8Ma32VVr+0qJLo1yxppGuAgAawRrXNuPdCz0M2Ppcxiq+KWly0NQaeppamnaJopI&#10;C8cy2lVSrLJa97En30qSaG4gjmtpVe3cAqVYMGU5BBHEfPqBJg8b+GyFSCRTgcfL/UOhZV1YAggg&#10;gEEfRgRcFT9GFv6ew5qYWWR1a1lb1MoBuDZRcDluQfbUimEglAK+lP8AJ1shQB1y9qujwuHkwP8A&#10;EnzAjyqSPahZVA0qSAFINjIRz+fr7tpUgSA9x6ZDOCQF7fXr3tP1cMc1E8ZLfazERzQMQSHYC7FA&#10;NJ+v1tb3qgPE9VqKtU5r172GVZ1dT5eYlGVIWZi6s1iATfSNKlSTe5P5v7cS2Ddxag6ZK1rQY697&#10;RWZ6CEzTvQ5FF1AmKOUHTYn6kKrL+fbTxUOkHHVGjrTHXvYe13Re5aDmkSnrEVXcsJSLt9baXW3A&#10;+nHuhiY0A6qYTTB697Dev2fuHGzAVOOljZbFtKl0sbgeoKoN7f4291aMjBPVPDHAnr3tOOlTrYTL&#10;IgiayqVYG5BNwLfke2QudRYivl1TTTgeve8WiWZbRkKur1M4sVS/JGrTb6e7vUUxgdb0niB173yI&#10;BlaNQ7Kq28i2AI/P6Sfyfzz70DipOOtMGx173zeaQqIoEWOJAFtIAGJ/21jx7tx4daoT173jkRC7&#10;SyepgiAxwRgkqRp/sjUeQffvXr1aGlc9e95jPKacRwP44WAaRW1BtH+KAX1f7Ae68WHp1sV8l697&#10;4JAxK2ClRGCwOpyWANybqQePdqVyR1teve+cZdCWkkX1qQqjnxp+q7LawL/j6ce6moJPmetMBU4H&#10;XvfpWgCgRStIdSn9xSOSOb34Ye/BgQBXPWgaY8+ve+HjqBwojZpQC1iNIRCLOU+jt6vofd9OK063&#10;5GvHr3vms7zMyy06sKeNrSIixliwtqk1D9KHm4At+PdOPDh1Wta0OOve+EELNGJBURROSxXSyyS6&#10;fwrEkFFP49+Ip14Z8uve+5ZZRG6vDBKoCqZg1tNyLLpVSWJ9+TINerZ6975xSeFUd5VKhlCpZHUP&#10;dnuySkAAMCb+7fPrYZRniT173xLpJK+kieZSHSaNowUt9Qwa6MgDC31H1t+fdSxOKU6qSSeHXvfL&#10;yMjtLVyyzBpXJjjaFObcKEUBNAf6/S/4FveiFAGa9aoAwqcde95KR6Z2tVU80selRI0c604EIu2h&#10;iQoOv+0wsQPze3vbUBqB1YkAVA697wFaZmZo/HD+4JVie4MS2bSUZ7pJGUI4Ukk/Ue66Q2dI60P4&#10;iKV697dKLMZ7E0711DlMlj6VLRwolQFaqceSQ60WT7gRxXDASKUP0/A92owwpp1WtT8+ve5Fbujc&#10;GUWB62vkyMsaCBEkNOU8NQut/wDIlhjpWmYEXkdS6j8+9mpIqa9bHqOPXvbpLmdv1eIpaJMEuByN&#10;LVLLNuA1FTURy0Shy0dXRCjmmV0qEXxvHpUo1nX6k7JU9jdoPn9nljOeqkOpNBg/Mde9waCl2zWI&#10;q1OXrYcpJKX+0hxUVREtOUK0kzSfxCKWKWea66TTlUDXFje21Wqij1NTinl9ur/J+XVdZrhat173&#10;GpcbPOKhZp4EZYZJvtaiqCOyakQ0wYh5RPIunTypYchvqfdSmo+nT2KBj173gmgMAVJKR2swWOSS&#10;aARavUxUzKsk0mhhwCbm3HurMBQE9aNDw49e9wo4ik0JSa00cSeuPwNH5JNTSaFmZVbSVFyVYgBu&#10;Rf24pDLVfLrYoMnr3vIjWK+OMVEaOghUeISOWHDFKZbl3J1fQnSRf3RhnPVCfn173wdamdoftoIK&#10;ZKYrUTzVVHDI7y0bPKgu7T6Slk9TMqS2JK34921YOetkA+Weve44LVKwpMkFTIymRoY5BCFRwWip&#10;4JolhAiCAGVbBQQbAqSfdFqCGr3deGDjHXrX+vPvGzxy6gywCV6V3Smlx9JVmpacrBE0SaxLTJEi&#10;FkZVcuw5sLn3caScqNXWj3Go697Ue3t0722cy1W1N77v2XVmQywVG2tw7gwNVAHupqVkxmShVwqE&#10;aUALW4IAv7Kr/ZNl3VGi3Pabe4jPESRo/wC3WpB6UQ3l5aMPpbyWJh/AzL/x0jri6JILOiOP6OoY&#10;f7Yg/wBfZxOvP5lHzc6xOjbHyL3fnMdG0cFPid9R4zsVGKLGkEEy7vo6zKwR+oK7iRDzckW9xZv3&#10;3ffZ/mMsbzku1hkzVrfVbNU+f6BRa/aCOhXY+4HN+3jRDvUkieQlVZP5uCx+2tem+fD4yoDCShpb&#10;tfUywpHI1/8Am7GEkB/xBv7Obsf+el8rNttC3YGyenuxKFDGaj7Ojzey8zLEWN5Ynx2Xr6JXKi1v&#10;sNJawt6heJN7+5n7e3qv+5N73KxY+RaOdR9mpFf5ULnh8+hRZe8G/RMpv7C3nFPIyRk/sLL/AMY/&#10;Py6Z5do4qS4VZ4P9SY5dY/20yyG/+xI9nO2r/P8AOoq0Iu+/j72fgGSFXqajaOe27u+GOVjbximy&#10;Uez5z+liq31Mqk/Tn3E+4/co5rt9R2fnWwnT0mhlib9qtMB+w9Cu2959ndQLrZ7lD/RZHH89J/1c&#10;OmubZTDmmrIz/tMsLL/yesjm9/8AD2ZjaP8AOZ+FO7qcy1e5N87FAYxn+/Owsnj4hJEFaRI6zBTb&#10;hpHIL2IEh/1/YGvfume7VhV2sbO5QcDBcKSf9rIsRP2BR+fEnMHunypcignliPpIrCn+2AI/aQPL&#10;pvn2llI1vCsEx/IWUXP1/T5fCFP+xb2OFJ84fj5u+mjl2b3F13mRVJrp4afduEgrnBbSF/h9bXwV&#10;6yA8FTGGB/Hs22H7vPM63Cpuu1PG446gf+fQQf29Fu5e4W3qhNrOrqfQhv8ABWn506SeWx2eoo3U&#10;4qtb6nXTRmpUW49T0plVT/r29wct3dTVURqKetSenkDFJoZY5Y2sLEq8cjAqL/X6c+8l+UPYSCFE&#10;e4iWg9VA8x6jqLt25+lmYrFUH8+gxr6DPZGURJFOha11ZZIyAAV1FW0ta5t9PYB7077o6aCQNWEk&#10;G4GtbcqQv1YgHV/xX6e572X252za6FY1BAzQL0C7jer69J1SY+056etu9T5GsmSatcBCwLeT1Mq+&#10;QB9NydJ03917dtfI8OahaSdyQoClXDC/qHGgj8+x5b2sFsqJEnaOiOZdTEs3RiMHtigwsMaxxK0q&#10;D9elb3tb62B+nshm8O2MhmHm8lXLyZGCiQn6lbcBzYW9qKVrQZ6ZoAKKOlNa309gTkN01Ek0jtO9&#10;i5Jv9SL3te/F/dS6rRWA63XIFM9e9pfMZxpo3C6na34JYi4/qP6+0s0/pXq1Kcevew/+1yuUmaOK&#10;Jm12CBQwN/8AYA8+0oSSQ6c56oWA4nr3sUtj9L7izlTEwpnCsV9TeQMdQ+hut/r7M7Xa5ZHwpNek&#10;014iVAIx172fDrv4o19WkDVlMlm8RIN782P1EbfgcX9jXb+VJrjw+3B+zokut3jQHOemuuzGPx6M&#10;9TOq6AbqCb8fXgfX/efZ4+v/AIwYrELA81NAQoVmusZN73H1jvwPch7PyOqaTIBT8ugte8wgEqCa&#10;/n0FW4+3sPjNSUollk/SCpa2r/WFiPde3827bmO2thui6GihEbSz7/qJfFpX008G1IwCqhRJbzcD&#10;2DvdzbYttj2OFDRnEh/Zo9Pkf59H3JF495+8ZXJopSlfnr6mdV7urd3Ln6mq1COkmoIadSWNhJ97&#10;JI3JtdhpB/1vdM08qvFMv7RMLQqdLqxIkpRqYWVQyXA5bTz+OLmFgKcTXofh6q3Qu+8CkBaZ7vIo&#10;SOTUqRrI1tAkQAK7qyF7Bmuh5JUgcb/LqoOQeve/erQjeamLKXUiNV/S8YCMJGkRiUmBGnSq/kAe&#10;9dW+zr3tebC0HbGbJiiJWuopYp9RhqIkaeGP9lYzardp6mFXWxdINTiyI/t5a9vp05BlMDFeve34&#10;Qv8AarS0xVfIqGnpSmmNVUV8IkqrPGYoaaFDf9ZJKkgsfb2oCg08elYOABx697yCNVE5E9M0tTKW&#10;8UclTHJHHTeCMyzeeOBGaYyOIYkdwNDavoqjRIr8NeqHIp51697EjpeolHanWDosieTf+1GeSTVq&#10;K1OfohNGXCOWBDi4/wBq9rLF9F3auOAkU/kCK/y61cJ4tq6qM06w1F/BMRfiGU8f8s297e3SeHgK&#10;RMY7EEcsFLcKp+tg1/8AYexnum9IS+lsEn19eiqw2p9JqvVUXy+z9dTY+qWGUjVCVAV3W+oMFBNw&#10;L8+zr0qw0kEYsosL+oAmx/xsePYNnu2mLMHP8+j1LNFoABX7OqDM7S5nP5qXSssg8h18SODpuCTc&#10;kE39tWQ3BTUiuzSoukE2BQ/T/AkD2wKtXSOPStIBSlM9CVszpHN5yWDVTSSa3jvqSUW1EC9whJHs&#10;Ls52VRUoYCYX/H+bv/0Nf28tuWANa9KUhwfXo7fW/wASayo8clTSxICoa7iQEXH01NFxc+wH3P25&#10;cyLFNI1j+CD/AF/Iewt7WxW4PaFGrp8RY6Pj178YMdi46eSamptQUgkNb8J9QY7k+wDznYNbWu1p&#10;JQDa5+l/r/tX09mKwqrUZu/5cP2evT6wkeeOjY7d63xOHiCpTRKwv+hQ3BIvwUVQePYH793NVRYu&#10;pfWSfG5Bubi6Nf8ANv8AefZra4B9eibdlojfZ0LWCxEFM2pES1xpBQX+nA+n491Z9l7rrJcnVh5Z&#10;CddvU7CwAuQAGItY+32YUIU56je6+NyfXpaDgD/WH+9ewHrMnLMxLOx5/Ba/0/r/AK3tjhk9JgPT&#10;rv21mbULkm/+xPv3iRkcet6fOmeve+Bl4JuePevETrwGRXr3uC9QNQ5+pt/vP59sSP3UPDpwEEEj&#10;h172u9ryapALfU3/ANgGH+9e3IyaZOOtip4de92c/F+ULW0oB/3bx9R/ZX2shP6gqejCI/pSj+j0&#10;md3pr2/kh/Wnbj/kJf8AYe7gttOGoKW//HCPn6+xJaPoeM1otc9FT4Jp6dVN9oUlsvWE8XqKj/G4&#10;b9I/2Nj7EWhkuq8/j6f7E+zxTpcsPI1/LopnHe1R0VbclJzJ/iWFuefT+b/Qe1PSvcD/AIr7NIJd&#10;WmuCei11oxNOi/7koyplJ4sf+IH+uR9Pb7Bbj/ffjj2rDKrVY46TMCQadAtmlYXtf9LfQ+3FG5H+&#10;JAB92NwkdVJrXP2fL8+kkoIU44dIGogZ2Y24LNY8cC9r+8rmykX/AN5/4p7QJeOramrpBP7OkwqS&#10;PTrhT0n7g5ufwbfT+vtLZnmNwOTYgf69rey7c5RMC4FAejzbxlSeHRj+oEENbFqsQDFe/PF1P0JJ&#10;49hLUQv90pItcqPqPxqv/wAR7Dtm2m64YqOnt4o1s4HoerJcVWQjDsAwNkuAAbAWFrccX9rfDARx&#10;AmwN1/3o/W3sXTNWzZq9tOgDGpF5Hjz6LZ2M7VFVIsd7lmFwNJ9TL/rHm3ubkamnEV2+oBJ5H5P/&#10;ABv2DbxgpK04+fUh7bG7BQBin+TpN7PwuUNeWjUhGcKv1HGlhyb/AFX2lU3FSUcpBNjcgW+n+8ey&#10;pJ0aqg1z/q49HUtsdALcOhwq+rcvnKRC4JGlWbVz/sebi5B95K3dDTw/sNdrG1lQX4/1wfe2hWRS&#10;Qo6TJqjc0OOsO2unqfF1oOQjuocH9MZt6vqxNw3tqw24Mh96I2V9Ou3LcEWN/SGIF/aKSBUBbz6M&#10;YxrU18+ltv7rnbE2AmdBGrrTMwskSkP6RwbcEHnjn2P+G1VUPkYC+lSLAcXAP+39qrSBdSmvRTeO&#10;Ykap8+qe+7siu2a+ppIn9C1M0SlCVLqoFtQX62+vPvHnMf542Tgkqf6f0/xHsdWNsJlWIceg4bzQ&#10;+unTF092CuNrYamRnA12Ykvz6xf/AB5t7ArcW15dTOqD6/U6SLf42vce3brZ2A1LQjo5st1ilBUP&#10;/h6tj6n7xxdXTxQvOLiMDmYDkXsQrNdeP8PYU1+MmpWbUPp+V4Frkfj2HJLd7djk06OVkWShB6OT&#10;gty0WUiieN0YMv0v5ObA/VdQH1+l/bckjREHn/YEf4H+vu0co4Uz15gCKV6Us9Is6FrIVdSQPSRY&#10;j6/m3tSY3MyU5UhmFiDe5NiD/Q/X24WXOpRTpKVZTnoPdxbOo8nEyvHqujCxVCp4PGk8D2MO297y&#10;QMmqVuARcBR9bfjV/X2Gt75XsN7tmiljUgn0H+A9LrHcJrOXxI3b8iR0T3sPpeeOSWuxlklJUDgA&#10;A6pDe6fQ8j2Z7Z/YUUiQwzSa0JILMEYgWB/LE2HvBv3c9g1uxdXFnANQC4pQUr8h8+pt5R59MbxQ&#10;SuwHzJ+XSJ2L2PuTrLIQw5B6j7aF3JIZpeHXQqhDJwNQv/gfYzU9VT5CJJoJEbWv6fTc/Q3AH0PP&#10;vnZzr7dbjsF3MGtnCqSMA04mnWSOw8xwXqrRwSAOrOeqO9cLuiip43rdMtqdHSTxK+to7sCxcke+&#10;MpMd9X44sefz/hce4bms5YJX7TWv2f4ehmHEyVWh6NTRZGlr4IjCwYOoINwwNx9dSki3HvlFUcWF&#10;v8QCPp7U292YiKVp0kntvEBNM9Qcpi1n1elT9LGwJLWPHIJ+h95JLS8cAgXP0+g/3j2Lts3sQHLG&#10;n59EdxZNkeR6DfL7WaeM2QAhTcqBfk8XtybA+4+lUBAtdrH8XHN9P0+in27u2+C5RUBNaH16csbJ&#10;on1+XXe2dqmjfU6AHXckqL3/AKX/ADb30CStx9VOr68m1+P95/3j2UWcgRg1e3z+zoxno1B0p8jT&#10;G/jte9wp+tmA4te9jb3Dms5YE888/UkkE/0vxf2pjuS01F+EnH2V6TNDpFfLryUXgpC9zrsGNgb6&#10;VB1cj8cfT2zPjbyFiovweQP9v9Pck2e6IlkFDUIHRLJblpq16C2tpp5sgV0sVYsQdQsLH8c8H3IE&#10;FrrpBsBzYcH/AAP0vx+PYXvrgS3NS3mKfZ0cwRhI/n0u8ZD9tSJb62bX/W5ta9zz7nwQpovqW4U3&#10;BIBuP8Dz71bXP00oJ4Fv8vSW5iLBiR02Zelathf62XUOfwSOLXtb3HkJRyQoN7gcj8/n/kH2P4JR&#10;LbABu6n7P+L6DrIVlIHHoFZaNoa4qPqHkBtxqF0+v9fp/X3xe7A6vyOb83sPbm2uVuU0E6q+XW7o&#10;dpHnTqJuOJBjnVwATFIBdTb63sGIA/HuPEqgm6rb+lhb6fS1vc4bfcTx26HU2qnr/s9BaWBZXNCK&#10;16JFvTG0mTyTCyvqkcXAXTpv9Sp5I4/p7UdBT6Qp+twpH045PA/oB7BnMe7yXVx4YZqaqHJzg1/n&#10;To6tLcRR66Co6Ve0dswYvHSTaIlKxiTiNVIGlypBC/nn2nd3zGKmkCmzElT/AEsEtf8A2JHuWfau&#10;y1zx66adIx89VeH2dR7znd6Y5qDGei99rVgnyE8QZgglSO41AafCLm3+JF/p7I925h6rL4ysiTnV&#10;qH55uDx9PfR/kzbxNZxIoA7esO993b6a7DMxrqPQxfFDfGH2/uqFZZFEmqONtKst7sFUmy88j3SR&#10;2n0VV5Dck87U6lTISbqTYeVj+V/1/cg2/LbzOopx6Bm784xQRufEz9p6vuwmYo8tQwVNPJqEkUZ5&#10;JNz4kJ+v0+vvNtfo2OjCGSKPgKf02P0J/MfHPsd7RycVUEkV6h3euetbvRzknz+fTmamMX5+n55/&#10;4oPYoQdb0NMFvAl1H4KgX+v00/X2Im2CO2ALov7B0CZOZpp2NXYKT6n/AD9YzUqeQTb/AAuP+K+1&#10;TiNq00E0aiFPqB/Z+l/p6lH19ux2cSYVFp9g6Sy7lMwLamI+3qPPUeljdrfjk/71/X2abYm16ecR&#10;+mIAEclE/CaeTp/r7YuY44zQUz0VPukiahqY1+Z6BHsLcEtDFIFeRQIyfS7C9pP9pY2/3v2ZOhwl&#10;BS0oDrALRICdMQ/H9bfj2UMaaq9MRXczy4ZjX5/7PRIdybpylZX6aZpgGlkt65AW9RI51fT2He66&#10;zGUQnVTHdf8AFDbgfQi59kV86iN2HGnUnctwSzGB80r69L3ZmPz2QEDyNKdekgPKxH15/U9hx/X2&#10;i8BX01VXqqgW1340/gjm/wDr+4M9w7hhtlyQT/Zn16ya5ItNM8Tsel5m8RVU4UvqY2FwG4HH45tb&#10;/ePZ8eukRcdCV/OgsDbn6/W31+nvid7/AFw0m9XTrWmf2gDPXRT26iVbCP1Ix+wdC51xHopbOTqs&#10;f63toT+lyOb+xZVrgWAFv8QL/wC9e8VCPixjqYE+EHoW/eQP9R/vj7ppb06t1734OL/8T79Qg/Pr&#10;3Hr3vINR+ij/AGBX/jXtvxYP9+fyP+bq4UPw65aG/p/vI/4r74lJCfxY/Ufkf7H3UXcSE0AP5dPK&#10;mmmOuWj/AB/3j/jfviyFSOT9OOb/AJ97N8p/D16RiF4V694/8f8AeP8AjfvGWN7j/be6fVLnt6TU&#10;HXvH/U/77/efeWNv8L2/qfr/ALx7SySGQg0oR05EMk165gAfT/b/AJ95C5/FwfxyNP8AsR7bycnj&#10;0/QenXfvgdXFjz+bG3v1M9VYYGkZ69771G/+A/N/r78R6dWp8uve8L8MTf68j3ZQx4dJSDU9e98L&#10;j6f1/wB9/vXvfcorXHXqHr3vMigKP688/n6/196rXp6MEceve+fvXTnXvcZ3/wAeL/Xn24ooeHVJ&#10;F86Y65aG/p/vI/4r7jsxb63t/S/t5emesiqLC4F/9h74fX8fT3vr2PI9crAfQW98HfTZjbSCbkkf&#10;i4P+PB97CFiF8z14nrsAn6e2uTLQpME1CxYiwB/NrA2HsW7Ly7PfyBQhI6Jtx3OO1XBBPTZk6+Og&#10;p5JpCFsBpNiSNN2P0+nsR9uUIrUVwAxLDggWIYGx5H4t7yE5R5TttsMU94AAKGuPn/h/4vqKN+3m&#10;e6LwwmlQeq5/kp3Nk6WhqsXiI5nqXjCDw+VgdUp1E+Mm5tb/AF/9h7Eeh23TUp8tU6WFn0qyfT6g&#10;N+OL/n3Ku5e59hy/Z+FYgLKFpWgPyx/qx0ErTlW83GZJJqaa/wCHqqdfjj2N3huVq3KGVKCorVke&#10;OY1BDI0hZhY6+RGur6WNvcuv3Lj8fE0VMv0v9AAeOPwBcce8cua/dK+3J2/WNM+o/wAH+HqTdo5M&#10;jtwrFVr9g6se6F+BG1Nmx09VkMfBLU66dmeSJWZyly99cOvSePr9fYdZLdFRVuxViFPAszAWt9CP&#10;6j3Et7zFNcsSZHJPqT0O7TaY4QFAX9nViW2+sdvbeghipaGniMQA9EcZFltpAGgAWt+Pablq5pid&#10;bm1/9USf8PZHJeu4ILE/n0aRwIoK0HQhQ0UMQtHGqj+zpQKbX45tb6e8Wpv9Uf8Ako+031B/h6c8&#10;Jfl1m0f8G/1P/Gvp7//WsQ98Ses6ut3D34EEXHv3Xuve+72ubfj3VlZsfh691kDAL9eef6+8OtgT&#10;yRf+lvxf+vtUsSUXHDp1aDrC8rcrxb/Y/wBP9f3yQlhc8njn8/T6e6SKFOOqMKHrym4uf6++d7e2&#10;CwyPPqvl1zHJA/x95COB/jf/AHj2m/EeqdZ/wB/T/jX/ABT32GPH9PfqDr1Pn10FAJPPPvssT79Q&#10;V699vXK/+A/3n/ivvy3Nx/W3++597BAIFOrLQGtOuDgEXtawP0/43f343uR+b+1QwOlFaivWH3y0&#10;A/jn/fW9sNIQT0yXNT1730CVuvH1DcqDyAw+tibWY/8AIwPbq6XGRUdOggio49e/1+R9bc245H0s&#10;ePZPe/8A4WdUd9SzZmrSs2lvExSBdwYKGmEdXNJZIny2PdVjrWVoxZgUkYMfV9Pc9e2v3huefbi3&#10;XbRLHf7BWgimqWjWtSsUlQY88BQrjSAB0EN+5N2zfHMzViuKfGoHH5ihrnGKcelHidzV2KURAJU0&#10;2oftTGRmjH0/ZcMxSw/BBHFuPr7qh7K/le/IzEzTrsjJ7R3zjojKaUrkRt7KsFPoFRS5TxU/mdbc&#10;LMwFvr7y25e+9r7b7hHGN9t73bpSKnVEZU+0FDUjjkL5cOozvvbPeomJtJEmTyqQh/Yf8OP5dLin&#10;3nh5lHleelbgMJYSy3P1IaIv6f8AXsf8PZVtyfB/5e7aZ3remt0VsUJUmbBti88uuxYSIMPXVsxU&#10;WP1HH59yTt3v17S7myCz56tEd+Ak1RH/AKqKp/l0QXHJXM9vUvtUhQealWB+whj/AIOnSHcGHnbT&#10;HkaMmwsDMI3JPFvHIEI59gdncF2ZtJJsfurZe48NMHjLfxfBZGikjVbLZmlhUFSVNiP9v7kWw5i2&#10;fdYw+3blbTqaUMcqvXzrQeozTNOg/dbbe2n+5NnLGf6Qx+3/AAdO6OsihlIYH8ggj/YEcEf4j2ih&#10;nauNtImkh4sAP0hweRptqWw/rz7N/HIAr0h0uOHXL3nbc1dIFBqFkKi1mUL/ALE2tf37W7moA62F&#10;Jrq697cKPc6IUavpRVKp/Sk7x3Yfg2Yi3+HtwVFO2p6vpYZHXvahGa2dWi1bR5Cld7WdCs8f9dIR&#10;gCf6e/F41NJVIbqoVs4HXvaRy+K2LUO2qliqIjbUZaUQyh7Hg6VHNifdD4YHVfDPp172jpuq9hZ0&#10;SfZxzUDIjSO0U0YIvcg2f68j/D3pUjcEVPVCnGnHr3tN5H4/UfgMmPzEqhwNJn8JFiL/AER72/2P&#10;vzW5pTy6ro9ePXvaEyHSe8aRi9F9tkTbXZnjBP1HKXFgPp7aa2krQdUMTde9s69Z7loVjky22q8G&#10;R2FRU4+dXYRkAIqw6mW+n/Dn3ZbeUAVjJHqOmzGwrTr3uJkNn4WNWEFbmcbVFCFjy2KdYQAt1V56&#10;YvZv9YHj+nvxjVaAnQT5tkfyp1TVIv8Aodfs697YV2RuCpg8+FlTIxupUNSOgkRjwbwTlJtP+Nvr&#10;b3UwyOPEGR6jh1UyKMM9G697hV+CzeDZKfLYqqswjYBoTHJLaNSSD42vYG1vbIBBo3HqykEAg1Hr&#10;172xvToWaXwTRrHY+OQAHUeFVfSL3Pu1BUHrdMg9e98NWkB2R1LA+QLYaFuLoSb2v/X+vv1KkZNK&#10;9erUnr3uVLHA8UcWLpq4r43mq/vShKuXYeWMkqRFb6AC9+efdmKEgQ/F516p8JIHXvcEigZF8rtT&#10;SpHZpXgfS73OldcYK2FuOB7qwIFD59WHXvfrwCNGadWYEeqOGXxgcC7k6VJA/wBj71HgUPxdWFUy&#10;wx173k/yMsrqomEDamZwYxIRqsbk/Ug/7f3pytQa5618RqPPr3vvxP42lsITJHfwJIrmFVYftn08&#10;KwN/qSffhnrYU1qePXvfSNQh5GnmqaRy5s0Uck63MYCWQN+2g/xv79qWpHmOtGldTde99PJCWtHU&#10;yVgis7GQMjszNZbLwAv9PfgPLreCABw6975LHFCdUhe51L4lWNgpRjGSysQn6kP4v7sB6dW01AHX&#10;vfWjXZ4zMq69IkRkhZ3VrWQJdDf6HWbWP096446rTFOve8jO8EYmmGqV5WkM9dNFLT1DAnSCsaiP&#10;9sC1mta359+J0qCOtKe04HXvcZKuoP8AlJWjQtLJJAlPUVQQPrSI1NRCspRBpJspI/qo+vu3Fakd&#10;eHBj173MVoDTCk0ROlVUvVVMsaMJyUBRpUkaNJ5oY4lIVWe4vwf66rgHrQ0n/Tde986iSpZIkWar&#10;EE0UraamjikiWMuAqU0p/RG+lblzZeALnj3QA1wevHAxx6974CmWIQtHLRRKf2jUQ0kkscK6GF5o&#10;45NDsy6rLq+v1v7vpoTq+LqwAFR+Ide98BKwjaKGenbUhSZqeMwztG2pxF9wpJDygOSEFlH0I9++&#10;HI60aEZOOve8lRUGULFQYqix8cSOpix89XIlTPaaWWrrPvPu6iSbTbU3kIAHCqq+9E1z15aAUXI+&#10;fXveJaSnkgVTLHM4j1VEC/cO8DGYB3cSBtSKoW1jzz719vDqwpnV173yvTz+JnhqFBNOI6hqf9uc&#10;XCNoK+IRoj3AYixFrkAk+9agTVfh62GWuOPXvfO9X4mRaZRHyFKASS1EjoEjDzDzkqi3AXVZbm4v&#10;7uOOrz69pHE/D173DaJofAlRHGspjeSURRBTAz2p6ZpTGk33c41tdGR0XULLcD3peFfPrRQE1697&#10;8yUMKP5K9y7Mok8SVEcitKkLeOBK1VWWTTdhp/bAtyfegMv1UgDz697wGRSzzOKcywyxtFTw2poE&#10;kiaFYmeMTMrRqiKSq6gW5Jbj37rQFeve5RJDh3sGl8DyQola6OURisDQuTDpkcAsdZ5F+fxY4wfi&#10;6tj069781TTj7iRaabK+JZgZKKlr4Uh8JFPFCZJ4Io6gNKwuNagLYqDY2r1ogZx14gEWPIPuJLRK&#10;JGeeKp80Ubh4pJW0o7BUXyBNBZNQW6mwJJsGPu1WYULGnVaD0x+fXVh9f8Lfm1v9b6e5tFXZ3CyC&#10;qw+4M5hRKggSqxGTr8dMFV4dRiioKmmDMoiABYta9yD70fWpr9p/4rpsp/EOuIjSwBBexuNZLkH+&#10;t2J59rGj7c7ZhZRH2bu6elVYj48xlp8suhWfyaxl6auUySKoVSCEJYC4FytxM6/i68AF4DrlYD6C&#10;3+sB7dars3sHIQ1D5DKYuoihV5J67JQUtFF44yheHz0U1HCKgK9wAbkKxNtJHtwXUg8gf2/5+m2t&#10;w/meu/aUfeubkYLNRUlQHFxLSyTwrfQZPUZUmGllUm5bgc8j3drpyM0p021rp4E9e94Id0UlVKFq&#10;4chAuuNWKQJUpGZdRXX4pQ6kiMmxF7c+2hIHajMadNGCTIUV697GHaJ6xralaXL72xOKkVzG38Va&#10;bHRiTyeMKampp1onUFT6hLp/oTz7NLYWMhWM3SA+jGhH8s9IZxeRiq2zHr3ux7pT45bK3WkVdgM9&#10;t/csIdSZcHl8XldDaRdZBQzztEbH+1b3IWxcs2+4APBdRSiv4HRv20z+VOgtuO6yWlfHidT81YD9&#10;pFP59J3OblosDTyVFZHUrHGLmX7eUQfUgDzFdGon6D3YRs3ojb23oog1KFKKqkmOMHUt1IPpP0+n&#10;uU9t5QgtwHkArThj/N0C7vf3nroYfz6AHcfc80wkhxUfpXyCOVRICbr6DfWBdT/vPsX4aPC4WIhE&#10;jXQB+lfpp4/AHsVRW1naRqBEMdFDS3Vy1Q+Ogqqchufck+pvMBMTb1kE67XtdrfUe2XKb3o6LUkc&#10;ka2BsBdW4FuePr7bk3OBKhFA6ei2+SQgsTXpQYjraurSktUrM50lryLe5N2HOrn3Rh/Ne3YNwZPp&#10;uMPqWio97TGRQW8SzVG14jxf1agn4t7gH3avfrZ9lavwCUD89Ff8GOpN5NtjBDfgj4iv8q0/w9GV&#10;2Bttdt0VZCqaPuZoXPKm/jSSxOlV/LH3T2yqslSutdaxQAlnJjZTFqK/1vyPoeD9b+4f6GgACtTo&#10;QPfQldEoyTHpeJQLFmL6GlYp+kKbfnkfTj37rSgmgHp173kSSMhgdZ1fhQwVADfVe9hGhPP5sffh&#10;liDw62HXP29e9id18lLFgMpK81ZLespRLF40FF4oq+iqmapZSJrkQRhEU8tZuCosoQKRjpVAoVCo&#10;41r172+09RPFEftkp3lXxlaiqSBg7ioqYSY9d6nTGxdvSmg2/rYe7KCSVHT9COHxde98qOGKCJvO&#10;as1MjJDQUsEUNQtbUtWU8arOiI8qU6UlM7hdCEt+pVUXOsGoHWgFINP9R697E/pKm8/cHUVMInk8&#10;/Y2y6cJCnIV9yY796ZQRZAF4H1tyT9PdZZRbwTS1PajEfaAT0rs4w93awfxuF/b1Er2KUVY4/s0l&#10;S3+xWFiPe4jtCqo9txqrOFKgDn+mkDkgf19kG37tLfsCWGft/wA/Q3u9qFqoqlDTqrburZ+S33AY&#10;o4nZJCyllIa4jY2OliSdS+1Jne16WCIpHOtwFAsW/qeOLexfBYsY9TE5NeiVrUZemei9bF+JN64T&#10;1VJIQWk/Uicg83OjSDyT/j7ADcvalRUmVYpjyG4IK/4fXn2ZJAqClOtC3K+XR49jdB4jCxQaqWNT&#10;GUJOpSSF5sbL7BjJbrra1jrk4JP0N/8AY29uBVXgOnRHpoadGKxO08bjlQRRx3C2Cjn/AGPPpPtJ&#10;VFXJMzFnJv8A7b/iPbiyBRwFer0A8ulVFSKgAVFFuBYfgfji4/PuA7HUbk3t7uJO1Kca9bUVWvn1&#10;NjA+lh/X+v8AvfsMOxH04mpF/wDdb8/8gt7NIDio8+g/vYCpjzHT3jQL/wCx/wCIP/FPdVPZMp/i&#10;9WP9rf8A6EHtw8eo0uv7Rh09ewiklJP+H++t+fbMjjgOmgueve+Ab6c/7f2x1fIFOve8Mk1gf8fr&#10;/wAa96LBctw61Qde9tzS3dbci4+vtFJLqYFTjpSFCigHXvYlbRPklW310n/oe3tVExKKa9UUUcim&#10;Ove7RvjJRyCppX/Hk/w/1I9mdsO4HowjppIpxHSZ3e+jAV545hI5B/qv9Pdue2GtRQX/ABDEP9vf&#10;/insQRaigp69FMoAcgcM9Va9kqsmVrLgcVE4Fv8AabWP+v6vYh0TW+v4AP8AvN/ZxbyAqFBqfOvR&#10;ZMB0WHcsAbWQP7UgH4+gA9qikcG31ufa1Cc9x6K5eNOgC3NSaRKWBtfn/X4tbj6e1JTNwL2+o/3r&#10;2rqQBnpKwoD0A+Zg9Tcfg/7bV/rX49uIPIP44Pu3iGlCB00QCCCOkPJAhYgg8MeBax5v/T352H1F&#10;/wDY2t/vHuhNRQjHVWRdBFOuUMKhwVH+3/41Y+2qtiMqmwvx/wAR7QXRUKVPHrdtJ4Roxx0KGyax&#10;qOqGkEsTFwt7i5Xm5/w9hhltFNLqYqCCvFr/AFP1/p7ItaRTppHz/Z0tuis1uwBNSD1YJsH7zM45&#10;kVHsEAJ1D8KP63HAPvimYihpWIPIsfof9b2aTXii1459PLy6DdtYs14v29SJ9iVNdlkSRNSO1z6k&#10;B9JJ/Kn2g83ug/uKj/hxezcWP/Bh7A1/dVYDVnqTNrtwsdSMin+boweyur4KZYZHpQSxiY6jH+U/&#10;4IPYQ1ucqpqn0u5Go/S9v9Y3J/r7atKFqjoyuwAgxinRm6DbFFS0aL4FUmMXHo+guRb0exb2Ur1w&#10;jEw+o/tXN7W4+p/r7ElvakpqHDoJXN0qOwU8Oiwd1VceBpKiSlBV1YCy6Q5DBr6SAvNxx7MfiNpU&#10;rhZgig3HNl+mm4P0+pHsu3BlhIAGTx6taXrMCT5dVKdj/IrK0DVNDJO6pqnTSfOWFpHSxIm03Fvw&#10;PYkUFAlLCwA9IUDi1geB7btpwXAp1S5DvluB6rk7S35LufJpI0hLyTPJZtVrsxXi7GwsB9fz7iVT&#10;L5SpFx9LW/wH19yPsRVpIPsPQQvlYJIR5Ejpw2rS1K45JUDNcFyQ1ipHNx/h7barGxVSkBL3v/qf&#10;9f8AI/w9j9bKGSFXKCpHHooiuJIqVanS5292Jltt1SMJXRVe3IJI+o4sQeb+wyz+z1lViihSSP8A&#10;Uf6o/wC08ew1f7PUkhMdCex3kgASEafz/wA/VgXT/wAmVjeniq6tRpDAh2kjPESWIQEgj/H2CmX2&#10;3UUsj6Y+BfgEewXd7ZJC1TjoWQXcUyqynj1ZJsftXE56kpytTG19CD0TC4PAvdjz7SbRSQsdVwVP&#10;I/pyPaEKwqG4DpWVDAVHQwR1dNWBCliGtYrcA3/wt+feeCueJr6uf8L/AE/2BHvwqWDJwGOk5i0t&#10;VeotZiIqtDG0akMQ1vT/AKwJLA+xDwO75qR4gZLANa7WH1H9R+efaW8soryB451q5p5D7fMdbido&#10;3B1EMM9F67D6ho8xDUyJTIJNAIkJjHID/wBIwb3PsyWzOx2QxgzqVARdN+De35/rx7x29yPZjbeY&#10;LeSaG3/VataUr68KU6kDl3nK42101OfCBGTXh+3onWSxO7Ossn9zQyy/aCQswV0K3iNwSF0kix/1&#10;/Zj8RuOhzEIBkQSlBdLElSRxc2/Pvm97oexm4bQ9zIto2jNK0HmB/l6yU5V57trxY0aT09ejidLf&#10;KdJno8VmqhUeMIj+Qui8CzcDUWA9u0kBQ3QcfTV+P+K+8TN42O826SksRWnUt2l/DdRhl8+rHNr7&#10;zxO4aOKeGeFhIhPpcsbhgvC6bgc/X3iLaBbWSSQQNN2/1ha1/YdN06cVOkefS3wdXEY6WhpIpbFe&#10;QfowI5/24P0+nvhrBP1Y/wDBl0/7a97+/JeMx41HVjDpXCgdeaiVR+eBxyP+IA9+1KBe7c8cWt/x&#10;P9PZvHeaY6Y6R+DVqnj0zyY8STqW/r/Uf7zxz9PfFW+vF/ra31J/1zx7pBcap1ZWOD/Lq8sPbSmO&#10;stXSKkDAjhoyBzfkqfr9Pz74yzfXnkgXAA4/wuR7FUV2HQLxPReLcajjPSLbFBJWlKgi5seBx/sB&#10;7xqwFj9P6j8G/wCT+ePdJHIYsT5dW01NBx6lCHUBGgHJH+H0/P498/IQ6pZQCObKPyfwSCeb+09t&#10;c+JMRqJUHHVriLTFX5HrNVUAjo5TpBP1NyD9F/x/w942Fy39AeP6/wCPuULIlraFq5YZ/LoLyKBK&#10;xp0AGXXw5CdQBwxIP55sT/Qe4FRVCP0gD6fkG/0/1x7kLlPZRdSmQ17T8vP8uiXc7gqpA6Bbs3cz&#10;0dF4Ecf5snnV+Lj6gqPcKGou3NrX/ob3/wBv9Pc8fuBjbRiMGtPl/m6CiXgSXPr0QWu319ply9Rz&#10;Hrf1jXZeTc8seQfayoKpDGuo8hBaw44/r9f6+4t3fl2eC5kYCo11zToQRXokiIXoXcRv6nyFAkaS&#10;X1U+kWD8gLxfk349p3csYqIWbk6nN/p+V1cXB+l/cp+3eu3vEVqCgH8h/sdAPm1A9vKfMjovnaNS&#10;piqamNjrllBNySBY+L02AI9P+8+wOzeOgmgnSQD1E3BAt9Db8fn30r9vLuF4oVI/Cf8ADTrAf3DW&#10;4tptQbGo/wCXopnXG987Qb/oxA8pjNVDdkdwpJcta2u/pv7Id2Ttujjr5XCKLhjf+p8h/wAPx7yJ&#10;2i3hkXUqDy6xy32/lYSqzkgcOPWzz8dt01eT2vjTUO5cwwi7Fj9acXtduLW9hA9LT01xbT/iPpYH&#10;62/x9jaBI4IwdOKf5Oo9kd5GBXj0aOORmUEk/RT9T+R/r+2mrqaKNSWYXF/qo4sP9b2F93vUUNnP&#10;Rnt1lNNJ8upC6iBa3P8AW9/r7D+v3hj6CpI8iHSw/tfS1j+FHsHybpQ0DdDi22GWeMCmfy6mCnYq&#10;Qf7Q55/x/HsUNqdy4zGxAGoQaQtgdRsCB/h+PbZ3JJAQGqeqS8nzO+krXPy6Qm5djRZu92X1Agi4&#10;uLtc31Ai/wDsPaoyXyKo2jaKOqhtYqSNSn+n5B96WdWBz59GVlyc0Rr4efy/zdIGm6PoI5lmkiVi&#10;rllJMRPNib/t/UewfzvaoycrFKhdMhH9R/T+t/Zdcxq4IFepC2fbWtQlVGOhJxWyaHGQoscUbMg4&#10;4S9+eTZR7Wmwt0xvUxSNMC2qxF7fUj+19OD7iXnzbDPt92VHAU/IqT1L3K914U8fpXpNbt29qiJj&#10;iX6Akm3Fjc/6n3Zz1Ll1rcbFYggaBxz9ADyf9j74kfeK21rXeLuvABuuhvtldCa0iA4gV/kOouy4&#10;fAkiEcrcEfj6f4W+lvY+q9whAFmF/wA/W/8AvXvEM4BPkOpuVOyo6EdhYke8n++tb2z40f8AvwfZ&#10;59VFfPj13pb+n+8j37n624/33+PtPLL4nYnHrYUnh1zVeOQL3/wPuUGNrC3tDg9KgABQdc/fH37h&#10;TrfXvfRHvR49aIDCh697xiN/6f7x73XpOEY9e98lVl/H9L39+6cQaSQ3XvfP3vp3r3vom3vYFevd&#10;e98C4sf9Y2/235/2PvdMivWjgV67HJA/x9xDITe9uPp9fp/jz9fbqoBXpPxPWTQP8f8AeP8Ainvo&#10;P6gx/pb/AIp7sQAtPLrwGR17x3+l7/77+g9yRJx+P9sfbRQk1HDpQKkDrrxm/P8Asfrf/eveKZy2&#10;nm31+nH9P6+7otK16bkr29cwoX6X594bm1r+70HVSxIpTrv3178BTqvXvfF3Cjn6/j+n+x97AqQO&#10;vHgTTr3tDblzX2kbKCAQX/B/x/ofr7GXLez/AFkqMRUV6Kr+9ECGnGnXGU+NeeCQCP8AWPP+9e0F&#10;g6qsyeRBs2g3YAn8Ajk3J+vufNuG3bFZ+JJKtQPTzPUd3f1F/KyBsV6QO56apyUBhhb03sQDb6gg&#10;i5/Bv7NLt3Jri6OMkXdVBsRdeVt+Of8AW59gXmLn0uWigloKU8/8/RptvLKgiR4+gNi6Jx2WyIyG&#10;UgSc+V/Q0gsn0NmGk3/w/pb3zr91VNTqjViFNwAFt+eBe9/qPcTblvVxcsZDKf2n/P0M7baoYVFI&#10;wD5dDjtvr3B4CJY6algVgqBR+fQun+yAOF9piWqlkJ1mx5uCT/xX2G5bp5a91R0Yqvh4CjoQYqZY&#10;lAFxwLAG/HHHNz7js5uL/m//ABHtipYkk9OKC9RTrNoX/E/77/C3vkzFvqbf63uhrwqemyCGOeu7&#10;D+g/23vrUf6/i3u2o/y69U+vXHQv9Pzf3//XsJ98TBWmePWdPW7ybfi/+xt79cj/AH30/wAffutg&#10;9dWB+v8AvV/fYLH/ABtz9f6f8T70zacnr3XXjVr2/oSOP+IB98wotza/tpptNKDrRYilOu1hve9/&#10;xbgj/ifeQAWUn8/7xYf439tmXu7RQdbBqT134lVT+ef9b6n/AG/vsFRcA/Xj/fce9NrehZcDrxrn&#10;HXVgANPB/P8Avvr7791BI4dV69797117r3v1+eefoP8AW4+vu1Krgdb8uve/e69a6975g2+ouP8A&#10;X92qcZx1byHXEoDf8H+vvmGF/wAW/H+2/wCK+6nVXh1QnrgUP45/3j/iffEshbgi49uKHIqR04tT&#10;kjHXWlh+D/vf+9e+jz9P+R+3VUjPTiggHPHrj76H+Pu/Vh8+ve+/fuvde9wazGYzIqYshj6GvhYB&#10;WiraSCpjtcagUmjlVg30Nx7egu7qzOu1uZInGQUYqR/vJH86nqjJG6kOK/s/yg9clkniN4aiaI/1&#10;jcqR/wAFKsjDjj6/T2Fuf+OvRG6dT5/pvrfJNLrDSzbQwaODI12YzQUUNQxbjkt7FG3+5/P219u3&#10;c8blCR5LcSEfsdmH7AB0Xy7JstwD9RtVu32opP8AgHTkmVzEXqjyVcgI/V5nkW4/rHK7qT/U+wA3&#10;X/Lr+Ju6hKy9aRbanmLsZds5XJUAjZ2uGjp55qqnBU/Qabf4e5J2f7yXu5tWkScyLdQimJ4kY49W&#10;UI38+iO55E5Yuan92hH9UJA/ZUgdOsO8MzFbVLDOB9VlhALj+hZGUr7LTub+UD1HkZJpNsdlby29&#10;qJaKCuxuLzlPENJ1AnzY2Vhfm5YkfT3Je2/fG5qt1Vdz5Ssrn1MckkJPzyJB/h6D1x7W7VJU2+4T&#10;x/8AGgP5ivTnFvyoVR58bFYWuIp3Ruf8ZEkt/vPsDM9/J63nS+V9p9wbayYsBHDmtv5XEl7D8vRV&#10;2VSx/AAAvfj8+x9tv3x+XZdI3blC+iNcmKWOT+TpGMfM16JLj2ovM/SbrGT6MtD/AJf8PTjBvqhP&#10;E9HWR39WpWgmUCw4vqgb6/7T/sfZdd3fyx/lLtxnNBt3Fbuhj58u3s1QSySgNp0rT5B6CpJsb203&#10;t7kraPvPe0G7Knjb+9m5OBNFIB/vSK6j9vQfuvbnmW3BaO3WVP6Bz+w06e4d0YWU2+68f1/z0boO&#10;D/WxFz7ADPfEz5G7Y1/xfprf1PHDqLzQ7VyVbAQuq5M9BDPEbhb3Btb3I+2+6ntruukWPPu1ux4D&#10;x0Umv9FmBr8iAeiOflfmG1/t9onA9dJP+CvThDlcbUf5mupXP9PMgb/WsxU39hVXbL3Vh5Wp83t7&#10;PY6RLaqetpa+hlUsLqvjqo4iGI/HHsa2t9t98oa03CCaE8DG6vX/AHknoontZ4D+tDIv+mRh/hA/&#10;b1NSRXF0IYXtdWRh/t1Y/wBfbItDkQwWmNfG2phoBkdRoBv9OAbD2YGFq0VcfLj+zH8s/Lpsx048&#10;PzH+Hrn/AL1/X2s8TszsrLQPNi8HmMrDTqskz09DNUJFG5sjSuFOjUTYXHtxLaViAsbtT+iR/hHS&#10;WSSCAhZHABHE4/LqLUVtLSmNaieGBpn8cQmmih8jiNpSE8rprsiMeLmwP9PajHVfZNRTtLNsGurE&#10;WPySD+HtNIickvJEkZkQG35Ht0W87A6YWJHoK9eLRMAwYaesbZLHxlBJXUUZkNkDVUC62/1KXcF2&#10;/wAB7RVXsaWmNqzZFRQsjkMYaCWl0lP9TpCG5Bv/ALD2xpNfhJHWvDRsGlftHUwOD+khvzwynj/b&#10;+0XW7QxpErJU5igdpfITKrzABRyFMwbRa31ubW91oag0oOtNbLgUyOuwbi9rf7b/AIgke03ktj/x&#10;JNMW5YUjYoTFU4qhl5jIIJkISS5Iv9f+KDx7u0MAfsB/w9Mm1CnHXfuFW9az1ESxyUO0Mi8kccf3&#10;ixfaVUkMbAsSsEqoJ3HGrki/vzACgCoeq/TyBSFlavXvaJzHV8UCZKX+6mVnKBfsIcTlFkjjZltJ&#10;Y1UFQ7f7Yc+2/BjOr9HFMUp1Twp1AQP9tfPr3sOsxsuOip6eahx+7UmkYLWUNZjFkNOjlV1w1MJ0&#10;z6ADxoT/AGPtgqRUAMaeR8uvBXqajI4de98pev4gkclJlsc/kWofw5NZ8VXB6VLinVJU8WuQcgq1&#10;j734a8Fkz6HB/Z1XUwPchA697SNRgqqn8Ka6GraYrL44K2mNQtiHMWmOUyNpU2PFyR/X22a51HPT&#10;uK4OOve4kmPr4tTS08yug1FmikXwAngS3UKygfQ3PF/daKcrx63x697wM08YIc08y6v91xOpJK6i&#10;XkjUO6c/4j37U3Anr1M9e94vKqeR0SKKO8ZZ4TIApB5XUw1k25/oPdgKjPDrRrXr3vorGULmKXU6&#10;6kDBUWQsfSxLoJOAD+Pzx792j4evVahC8D1731cPIV0aVQIi0+kvECR6mks/qW314F/8PddR1cOv&#10;EtQKOHXveX9vW6mNXhIdizyeWaIxqp0xMppzJqv+k3IH093+wdaFeFOve+vPRwhWMc9RIJHddERQ&#10;AvYJGNCSSa+fqSb/AOHvXEgdebAUDPXvfkqpoJJI58XJGfQ1sjCr08aKpYyPMDGT5GZVQagbAi1x&#10;72aLQVz1rVSgI6977aaEBPNURUzLEiFoAqQyqYlZfLURK5AQv6SRxbkH6+9mjUYDu4dWrQahxr17&#10;3zgleUaBHC63BnqkQ1ciLTxyakBhkSoEV0H1Yxk/gHj3oFjg/D1riSeve8cbx8eaedAah2alijjq&#10;Ff8Ac0BdWqQlQDYXJt+D+fda54Y68eve+UUAmiZ5UMcf7A0ywPLFLdifGtQyvTpGiMCytYH6X97P&#10;cKDrQrwp29e9xJKerqqlftWhqaoJPM1PHVQh6aBIjUPGq1UQlE1tHjVSCwB4Fre94ap8x1qmeve3&#10;Kg/h0NXKMvj5MpRx0dXDHTx12ToxS1Zimipa9XpY4JCIHZHMcyujhbMBfjSkV7xUnpwjUQW4Dr3u&#10;AII0RKJJZEcophUq4dvJI7tJNPPUPGjnyqFZkYWt+LAUIzVBnqjAA44de95mjroWeBnnx0gk5jki&#10;8cjqpAj1KzsQg1htI0ljpJP497Ip8Iz1up8uve/NPW3KvPD4vINNTJTwNKAizp40khWOctOJV8gC&#10;umpFsFsS20JNS2COvVJpq+Ede99M0lWEqHWnx6zCL7aBUCpNTsrrFVPqlnnE0yMJHS2pAwGm493p&#10;Whr1fJpnHXvfasoiMiI3omSP7hopxdpBKqppdXVhIIXPFiAByBa+qHVq61pHl1736aVnCA1CqjcN&#10;j4xUSRzpGVkQShyZuXFyA6g2sOLW9UHHl16maE9e99GqpqeLQMfHNKTI4kR6lJVlKxiJfHFUPTF4&#10;ljkOnTHZpW1E6UA9heA61QDgOve8MvkDx+KCWeaSQRR08EcQrGaZ1iQnmJyQX9K2vY3sSLH3xD0P&#10;Vaeor173I1OmlzAjk28KPUxo0NlZwB+0RM5VRp034ICktYjWkfn1YKKVpnr3vBJHGfTLDLoMjO6M&#10;S6qZApjIIUoySryCWHD3/PvYFOt06977aon1GSd/KqEx6wsY9QX9dRLFKzS1DEXNwSzMb82PvwNR&#10;Wmeqmvkeve5KDWbt44ShIu6+CVxGwClR+7IjPrKgm5t/rX96K1rQ9aKgUpw697wtSKyLPULJLKQ0&#10;r+BRIY/KsPiSQqXWNBGGICkqtjwL+9HAVQOqsoNK9e99UkM+OmTI4+qOLkhYeOoppftqkTS3cNHJ&#10;BGJAVT6Elefpzz7uGZSCjFWHn1rw1YGqgj5io/Zjroi4IsDcEWPIN/wR/T2LW3+8O8cF+1ge7+y8&#10;AgjYxRHfWaOJQRg+mHGVuSyNOUAA1Fo1RAfqL+zi35i5gtABbb1doB6TSU/3kkoPyX7a9F8+y7Vc&#10;VMu2wE/6Qfy8wfnU/wCTpkqttbfrdRq8Jh6hn5Z5cZQyyaiLFtcsDtq/oeCPYs7e+cnydwsrw1m/&#10;8VvWnjPiEG5cHjJg+l7ktksFDha51dW/zjSMzfUE3Ps5tuf+aYKCTcjMo8pFUn/el0t/Potk5U2Z&#10;qmO3KH+izAf4SP2AdR02jtyIqYcVTw6bWEOuFeP+bcTogt/gB7EMfzA9/JxuPrnCV/DSSSYTP5TE&#10;pMAGAMUGRocwxRmXShaUX+t/yTIe4V9LQ3Fmhx5M3+Btf8iPs6ZXlW2Q/pyGnoc9OcOKo4OI49Iv&#10;wAfp/QAm5Nv8Tf2VL5Pdy1ffNZtTJ0m0czgqba9HlIK2KsraOuaWqydVRyK9LLTgmaBYsfwDpkLM&#10;LqFAb2EuYN3O8tA4QqFqCCa8fnQY6MLKwNisijJPU5ECcA8f61vqb+yfvHPAHEkc0JKxoVmjsxEV&#10;x+km35/NvYd0aeA6WVkoR1z9x/J6Y1a9uSDYJ+L2sSB/yTcf7D375dUq4/Dnr3vMreq6yHQD6ij3&#10;Nh+ll/UL/ngX9+rTPn1fUwHHr3sUNj0qz4aRZZatY5a01E7KyqW+3npiFUqzNCrS2UsVuwJ5Ht1Q&#10;ZENTmo/l0thUFCx697ViOJWdv8nMQqaeNFWe5KDyMSoY3eLxwMCRdEuObke3dVCWp59Oh2oaDA69&#10;74vLZSSywmSY8Ra0MsVVVzRfa05EbXS9SEP6dS8Dkj3Wp8j6/wCCv+TrS1INevexE6a/Y7Z6pWKl&#10;THyQdmbBQxJM8iRLTZ/F6l1fczSm4U31Ne7c/QAJL3/cG+/5ov8A8dPS7bMX+3/KeP8A48Ootcuu&#10;iq0/1dNMn/JcbJ/xPvaq3Rnp4KiVY2KjgC0r3ALEj8D6AeyLlGFWgWTzoP8AB1K2+9sh+Vf8PRdq&#10;DAU0yh5YtV7Ehl4uQP8AX5v/ALz7CrIZmrnvqlb8ca2Yn6n6n3KCAIFB+GnQQJ7j9vSvx+FooP8A&#10;NxBOTwoABNvr/r8e05JUOxIZiePyePr79Rm869UCFsjpQJDGlgoNh/re4pYn62/PHvwU6hjq2gUy&#10;vWU2vx9PeJ1P+v7uIwePToCkDHXXuO6/0/B92KheHV+IJ+XWeOVrm/8AT+p/qP8AX9hZ2U2nD1Bv&#10;b9p7/wDJLezC2FKV6DG8qAOGSD0oMZyW/wAD/wAQf+K+6nOyakHMVek/Vl/P5ufbjOAT59RlcCkh&#10;X0/znp59har/AOt7TVJ48Omg2rHXvfTuP6j/AG/vX59eJ8uve2+V7k83/p/t/aOZ9WD07GpGT173&#10;HUFmHH14t9fz7Z8vn05xYnyp172K2yk8c6OwAAsOfpbWP9449rIVolT1WuT6jr3u0v415BPPTRqV&#10;H7h+h4+g/wCK+zaBtOgg56WI7CJqZYCvSZ3bE0uErVAuBAWP+wZf9592wbYk1UUJ/Pij/P8Ar+zq&#10;B8afPopcksSeqy+x6f8A3KVVgf8AOP8A7039PYh0bEgX+lhf6/S/9Pa6J9BV6ef+DpLMoP29Fpz8&#10;OryACxu/+20/4X9qijJBFvp+P95Hs4jkV1qDn06Kpga16Afc9KQsh/x/of6D2qaRuLXH++HtYnwZ&#10;6QPwPReM/CRMTpPCnn6fU/7x7dQRcG/9D72Om+g+ljIkY/UauR/sf6394ZGtf/WF/wDYE+/ep62B&#10;mnTlQwiSRVsQbgD6e0zlcj4FcagtwQLm1vz7Jr1wpYtxr0rht1Y1I6MN1vsw5WamPiZr6XtoLceX&#10;QRwD+Rf2Xndu5SZ2CP8AVjxqv+bewhPckSEE5r0ararowOrW+qOuqeixqsYCvAPMdv7K/Q/j2wLm&#10;5pKNubcD8/8AFPbcl8wjoWqOtQWYEoamOhAfaVHHko28fIJ0+kD6fi/+sfaOqauWaSRSwPLG1zzc&#10;+ydnMjFj+XQmt4wgAp5dCVR46CmiisunSkdrgfhR/sB7h0tI0tUvo/JPNz/T2Y2CkEEjj0nvnJQq&#10;D1IydekFH6ZFuARwRf6H/H6+zE7IovE8Ytay2+h/2k+xzDF/i4YHqNbu4Y3DVOK06IT37mFlxtb+&#10;5fS6gDVzwr/m3s1+Ah/yYcDi/wDXm9j/AL17B29l/qFYcNNP2dGO2y0atcV6oF7szIXL1YLWAlQf&#10;qFh6nH4+l/b9UutPCSSBqT/ev6+yqCV1qW6OhGj6dPoP5ADoBcBg5dx5qnhgQylp409KkkGRyb3H&#10;9NPsNMpnaeGoYNKvB/B/qPYy2beRF4QZqHpBe7W8mtglQerAdndD5euwlK0NJMxaH6hS30J495sf&#10;m4J2GmRHHNxqB/H5F7+5X2vd4bhADKK09egbuG2zQA0Wn+TpB796VzOFRpZaSeMarX0m/HP0HJB9&#10;qFhDUoLhT/rfT+vs+D6lp69EyNJExDcOgCibK4KqZoZJ0K34N1tyy2J/rx7SWX25DVK58VzZrG1y&#10;P9a3suu9tgmVscejqz3SSIqA1OjL9Zd9ZTA1FNDPWTaNdMp11kqgeMBT+r6X9hBnNnaCxSJj9TcI&#10;1/8AfX9g+/2Xw66E6GFhuyyCjyD9vVlnVvyJpMtHCk9WhJ0D1SBy3+Go2J/1z7CvI4iendwY3sD/&#10;AGlN/wA+wpPbyxFiBQjo8SRHUFWr0dHbe8aDKwQOjwMXUfV1B+g5t/rH6+2LVLC4NzcH839pklK9&#10;r9OACmoDpamKnq0NiCp/Asf95H9L+1Thdw1FHIBrsoK/k2+vu5KOCainmD59eKjj59BlvPYFBnKd&#10;0elR2MclmCDVyOOfY/bV3+8Tx/5Qt1CjmUrb/ivsCcz8lbTv9pJHPbISa+XRltm7Xe3Tq8UjD7D0&#10;RDsDpfJ4SpfJYVaqmlV3ktTxMAxB4uV/I9mW2zv+CrjSKrmQ6yQXZuR6h+T7wJ92/u6gi5nsrM8P&#10;wx08j5jqeOUfcNx4cU01Pz+fT11f3tubYVfDj8xJVeGnYpeeaXmOUg3HlBUWv/sPYmK0FVGJIZFk&#10;vYXDAm1uPpce+fPOfIG4bJcSLLC6kUwQfQeXWROzcw2t7Ep8cE09erVer+6sJu2hhMdZA8gC6yHR&#10;jdAUsvPJ49xNDJwfoPpx/j7im5tpYHYaTjjjoWJIkiqVbHRh6esgqVDRtwQpUtxqBAN1/r76tfng&#10;2H/FPbHjyfDwHVtAXI6z+Nbk/S/9Lf8AFPfAtz7XWbqSSTTpNMpI4Y6i1MZZbC9v9a/4F/p7xSl7&#10;3+th+PYitZUBBJ6QyJRSAOk7Vw3BGkm4J+nH++PvjHq+p+v+xt/xr29e3MYTSpx1SCOtK8OsNFSE&#10;yF3H14HH0t/yP6e5UengsOf8f9f2k2xy1yhBqB/lPVrxdKkAYp/k6z5mJVoXW1iVZvoONKXP+vc+&#10;+Uihh/hzz7kq03ExIqFug3JBrZjToE6/CiaaaXQSGBW9vyw+v+wt7Zp6cEj6WF/re35+nuXuVt7M&#10;aoC1TXoN7lbLU6xjouPZG1/KJLrIxVL2I4sC3Avzex9x2iA02PNwR9fqOf8Abce8keWNyM0Mom44&#10;6AN7EUk7T1V529t6opq29OJEJdiVX8Xdj+Dxf25wTGKPSOOBf68Hm54+t7+yzdreC5uyajVU9Lbd&#10;mEQFese02rqHH6pBMbRoAWBsDpb6ce4OSlaaBlFyQDb62Ps22CKCxmiY0Gei3dUeaF1A4inUDPJV&#10;5fyRSa7IikkKfUtvoePoQf8AY+wD3flTRJKzkICHFif9495pe2m7BniVGBAIPEeWOsP/AHK2F2WW&#10;kRrq9OsvWfU8WQ3FTVCUZdtdiEiNiWIYE/Xm459kP7R3tQwSStJPGhUD6sBazvf/AG9/eV+1bxBD&#10;bozSCo+fWK27cszzTFRG1PkOr+eg9n1OLw1HE1O8SIEtqRl/5R1v9fZLt09vUcEkyw1CGysLiYgX&#10;1D8D2sueaU0sBKP29IrLkd3cF4DWvmOjX01EkaC45sPx/hz7ATPd0VDl44JmHqP0mf6EHkC3sFbj&#10;vZmJo+ft6kDauTFioTDinU0RILWH0/1vx/sPYW5DfWUycpMckzFmH+7JD9f9b2HnvDWtehta7FbR&#10;ooanWT2/4mbc9aumFak6tI485txe1tQHAHui3rLWhr0/JtdsrAginXRIH1IH+v7EHH7R3dVL5Gjq&#10;iNIP6Jvoeb312/PtVBPO7UXPVHt7ONa61NOsLVNOhs00QP8ATWt/979qKl2rnonQSLKGB5vqDfUf&#10;X/D2cRiQoGK56aWS1BqGB681RDY/uLbkXDKf9j9fYybOxuYopYSwnIF1sFa12bjn8j2HuZYzJYSq&#10;w4An+Q/zdCbY54vHXSw4/wCTpOZmoojG3klSxWx9aXN+AbE8WuPdoXQVdVCGNJi367nUD6RpB/21&#10;/fGr70u2JFfXEiju0jP+l6z19pZx9NEmrNKfyHSLw0kAqiiSISC5ADA3BB54Ps6UDBkjJI/SPfO+&#10;6qhdFFADTrI+E0U9LXSSwIvx+Lf6/twVgwt+f9f/AB9lLLSnz6fCKaN1376DBbg8cn/W92IJpQeX&#10;VgAOHXdifoD74tKALj6/7D/jfvaoScjrTNpFeuQQ/nj/AHn/AIn3jM/A/r/S/wDxr3fw/n1XxB6d&#10;d+P/AB/3j/jfv3n+lwSPyP8AiPx794fXvEHp17x/4/7x/wAb9+8qNwDc/X3op1cOGx17x/4/7x/x&#10;v3iZje3H493CjTTpomj9cwLC3v3kcW+n+839+0L5DrbOcU68QD9ffnkLgA/j3sKAajrTPqAFOugt&#10;iTf/AGHvH7t031y99g+9dbBp1730Tf3QnHDNetk16976JA/I/wBa/u44DqvXvfQa9/8AD34mnVgt&#10;eHXvfEv/AE9761173xMlgbsB/gfdSKmoWp69jrsAm3Bt/W3uK8y2K3Fz/j/T2+iPUHTjqr0CnNeu&#10;fj/x/wB4/wCN+0dl8YtdISQGJJ/BPsZ7Puh25AD6efRVd2f1BBPDrhJDrsL2/wBh/S3/ABT3IxGH&#10;gofwqsw4/H0IJ/23tvdeYru5Uqkh0+p69a7XDC1QM9cBSpwTyR/h/j7WYl9IAYEAAD6/X8n2B7i6&#10;kd2rx6NhHoWirgdZRCim4Fv6++JcC1yOf999faLuapp1bSxHDHWX37WpHBB/2PvVDwp1sBwDTh17&#10;3y1agP6i/v2ogkDrYYpUjz697xvKwf8A2iwAB/qPqf6W93RQwNRnp6MAgsDnr3vrzD+o/wB4/wCK&#10;+7+EOnKH1697/9Cwn6/7H3xMLBeJ6zp63eQpP0HvsKW+n++/HujSKMVz17rkEP54/wB5/wCJ98uE&#10;vzYXAP8AsR/h/gfbQLODQ560anh1zFlHP+3t75BlHN+P9j/yP22Y3qAR1qjEgHrsEH6e+2dQoIII&#10;4A5/r/h9fe0Q6gKdXCmuR1iZjci/F/8AifeEMFN/qPr/AMT7VspZaVp07nSQOuh9Rf6X9yA4PPtE&#10;VIY+nTBBGCOuZAb9I+n1/H+t/T3x1kuwAuL8f7D3sgAVrnrWeuWi62sAbcnj8fX32RyWtb8fXngf&#10;j/H3tXNNFOrjhTrERY2vf/ePfetQOVb/ABuw/wCN+7+Fq+XW9B9OuveIyG/pvb+l/p/T26sYpQrn&#10;qwQUyc9dX/1/9sf97+nvu+rgE8c/n34pQgU63pX065X/ANb/AGw/4p77C83/ADxc3/p9PdsLg9b+&#10;3rGz3tY/1vwB/wAR7zgi31+nHvXE9WHWIn8/77/ePfr+9nHHr3Xvxf8AF7f05/2Pvv3Wo9evde99&#10;K8eoA2+vukqvoagz1YoafD12jLrAJt9fwT9Af+J955JVQAD1lgOL/i/A/p9fZdDbPLIzFdI4V6r4&#10;ZIqepcsixoBfUDzp0m30/wBb3wSzDURezLcBgPzzfn+ntXcPJGY4lYU05J6to4AHHWKJA12IFwLq&#10;LcX/ANgfeBvIWZQNIJNvUL2Bv9f9Ye1EbJHErlwSB1cKgoa56wukruV0WBP1uv0+v+q95lQDSWs1&#10;rMNQDcj6H6H6H2kluPErpT1H+fq+rFATTrmlMw5L+r/XPA/pwbe8/DXNgb/W4Fj/AK4PB9oiWFAS&#10;f29UYmvca/bnrPZ/8f8AYNb/AHo++wD9FuP+Ckr/AL0R7qSADq4HjXNft68GK5Bp1xsb2tz+fpc/&#10;65/PtpzO3MDnaY0+ewmJzNO/LU+Tx1JXxMbGxKVMUq6v8fr7MNv3vddqk8Ta90uLeT1ikeM/8ZI6&#10;ZlignGmaJX/0wB/mR1nSSpjF0kkjH09DlR/X6KRz7A/PfE3457ilkmyfUOz1klQq0uPoHxMpvyby&#10;YqqorEn+i2/2w9yRtfvr7tbRGsNpz5fmKtaPJ4tD6ESq6kfz+dK1JLnlTly7qZtmg1eoXSf2rQ/5&#10;OnGLP5eE3Sum+lgCImXkg8iSKQfj8C/sK8n8Y+tOlKLPb364wmSo6T+GRw57bLZSvy9BU0iT+Q11&#10;GmUkq6mCpo/1MquVZENhcj3lJ7A/el5t3Dm/buWefb6KeyuyyJN4aRMkhXsD+GETSzDSDprqYE4z&#10;1FXuV7Y2F5sE1xsUZivISHoSSNIPdTJNTx6DXt/B5rsva9Fh4Mmcdlcdm6LM0OUgjjiqI2pkmgko&#10;1dfCgjq4aplZiotb/Y+ya9q9Wb4z0+C3n0tuqhgx2f0wVtIYDMYpJJgAkiRq/gEIYg6iL/7x76O3&#10;tpcTvbXFi4McpoaHgfOvpT59Y5bTu9rard7bukLC5hUMKH4h68f9Xn0HfVneuFwqbo6z7txJwO5u&#10;vPM8ldkVjlx+exVNTGVcxjJJVhM61IQmNAnkINgDY+1TtzrbJde11JH2xlsXuTE5KjaI0tVhoFWm&#10;r5ljZZ0rAqymKMMQeTx+PayDbp7d6XkyPbAfCUyD66gQT6U+fy6S3O7fvi1Z9phaK6BNDrrWhIII&#10;PDPrThjpP5ju6l7y2plaj4/S53EbkwtfHUwZOjyaxU9XR0c0q1NI+N1VVG7TiL9LRagfqR+So92f&#10;FLuHf+5cpl+i+u485silRKdpaCtw9KZK+OKGWqjpoclkqaoqWMVQn+aUgkkfW/uFfcL3a9ueQ+Yo&#10;+X+Y+Y4rK/khSRI2SRqK5ko7FFcKCVPxMMCvmOpK5L5b5m5g2Q3sVsJSkjKSGUGqitACwJ/IHPDo&#10;3HVe767IbG2/U7yrDHuSemDZNZoiHineRwEmaCFaeNo1sGPCggn6c+yJ7u6B722m043P1Fv3DRwn&#10;9yon2dm/tVBYjWK2GikpGQkcEPb3bavcLkTe0R9q5z2yeRuCrcRh/wDeCwf/AIz0Y3HL+9WZIuNr&#10;nWnElGp+2lP59ClFX0MwvDWUso/5t1ETf9CubewXq6DKUMrxVVJU0ssRIaOdJYJEZTa1nVTcX+ns&#10;VQSpOuq3kV09VII/aCeito5EJVlKv6HB/Yc9SQynm/B+hNwD/SxNgb+4RnyUI1I86tqN7OGIZRqF&#10;wV8hsB/xHvfeWYkGnrmnTYUkliP9Xz9Pzp11rF7Wf62/zb2/p9dNre+/47kwml3MoQj/ADkQfkWH&#10;H1PBPPtzxHAyaj9v+z1RlApWhr6Z/wAFafn1z94pcxBVKsdfi6SoK6hcwRrwwswvpFiw+v8AX3rx&#10;ajAx/q/Pr1BwHXvbDU4HYGQ1NW7YpxM/+7KcGFxza4eKVCLW/oPdAUbOjqhhBzXr3tqm662BMpSC&#10;fN41WYG0WQq01NcHUwkkkVwp+inj3spCaGpH2dU8GnA9e9tVb0/jKw3x+8po0L6xHkYKaUNb8a2T&#10;Vb/WF/dPBBqUk/bXrXhU8+ve2Cr6Y3NLdaKr2pWoh9L2q6V2sLazHTFo9RH+HPv3hSGqh1J+w/5u&#10;qmN/wio697ZKjrTeVKsj1u16DJgXJ+xytVG5K2VARKrgrbkC4t70IpEw6K1fmR/g6rpdcU697Ts2&#10;1JYRJ95gtwYFKeNZ2L0rZOmlYroI+6gUTRqb83Vrg/X8+9UZQxdKL8j+zrQBBOOve4VJtynrCRT5&#10;zBOytKgpqusbEyLqRTeWTLUsMYY34s31+h96Ri40q61+0D/DTrRbr3vJ/c7LrVqtO+FbxpJZYszj&#10;aqo82kTPZqWuZZESJSAVUXJHu5QrTK1+RB/wHqiMlSAc9e98MhtjeIYVuRwWWCxRROk0dBVSRosc&#10;apHLrRDGAEAudQFvr+fdRG3czqaUOaE/4OrF04ahX7R/qH59e9pqSCuQRVFRG0ACmRZ5YHYKBJoV&#10;nVRLcakNhyLAn6e9L2ohZskdeGRQAH8x173kkZwoFVU05meRSJI9MZADTVJ8U0kX7aPLMdQQqpt9&#10;fdg5ypIJ+0daAPmCPtBHXvcT7mJJoo454S9nkkkaeSCNWW7MpPlKEuzhFQE6rE3I5Os8Kg9ezWnl&#10;1734VDowY1mllJX0VEkUgsGZhTOjyRq3jFh9Ba5v9ffqhRnqwNBXy697ySRy2jSeVVRtEzRR19JK&#10;jCf7eWBVahtolCoCwdgQVBFj9d8NVcH06qKnNKfLr3uPE0kDPaREtE6FGdauEtLZWDamqIgWZr2Z&#10;Tp+osB7rmi56sa0p5de9+8kcskzxRPGHsHDpHWUzRKjRJHDUmIRxEuLhDoH0IHF/fu7y6rQ+S469&#10;74tUVgQQfcN4FKDxBPI0IIJWKnVJbaFdTezqFve/0B8Q1aA0PViCCM0697yzCQyqslmpW0wJLDFA&#10;kja7+SYzRq0flt6A0gNvzc3HvxIqa9aYa8E8Ove+RiSVpamF5YYZJZIYUZqaouiASQ8x08UBASUa&#10;maOwNwPVc+/U1EnVipp9nl1sZGTTr3vgsk3JmmppHUrIqokcEahmA1Sa44wzEHgLqOo/kce7BiPs&#10;PXh8z173x0xqiKaqkZtKjWG0NJUNGiyBESaoKJHKSLOVQnjWD6RoUFaDreDWvXvfqmIkmmhgnick&#10;+QuI3QE6Imdo1ljYkvJcBnBJ+lxyNipyR1onIHXvbomNno6FsiM5h4aWeuqKQYilfJw51I43dXrK&#10;6nSimoxT1pjYRimqam6EXGm9/AGtSwJ+Vf8AN1oVXLcOve21JVOuoinSYs7+uQza5ZHUambXTRSs&#10;631AME9XAsffjTPd1bUPXr3vuOk8CtUiJY4UYyGWLSV1Isqkhddm1NHYadS8WAv78D/LrR9R173k&#10;M1qeniVYYUiWSUg08QqJqmeoeUuJo1RtTzTabuSVH1IVb+9FtB06c9bIoB1736WRLSeVZTLqY+by&#10;pExXQgLEg/vPIgARg5DjhQTfV4AkVHDqrAlV+fXveF6aOQImrSfJKsaaQVVjHGlrgGRdQYFiQqgC&#10;5YW97BNT69WCigrx697cpsRWU6xzvSTx06N5kkTGVIXTOJBAdbwFUDoyWIL+S99XvZ4jSOtsoU8M&#10;de9tZp1nLowp4UjcpVBlEzyrpMmhKfyjUGeRbsS+lTcAkHTo1Pl03nh59e951p4/AghpdQ0qkzp9&#10;g6tUNJK2lkijpWj8cLKoA1sTqK20gipxx63/ALXr3vhZYFqXNMhsw8ayS+CSDxjyMqNapWdpEvwG&#10;A4vce71OKcKdeoRmnXveeppp0Z0rRCkYkVJUqJ2kSRrzRxwwweoVMMbMS8pVuFNm/PutM449VIr5&#10;de9wzTxyKtOiRyrGCirLSosBlaTwqiapZLooNyS3LD+nvdD59e0jzHXvbbNtzByyeMReJ3WSZvFK&#10;Yw0yQPLNLFZPt08cRsqNcsxAUE+9GNWqaU6r4SsT5de9ous2SixSNQ16ianiDyLWeOJg6ohMbJHU&#10;XjMl7oCt2BFr/T2wYuPdnpr6auqnXvag2g8T4uaOiiPhhqoHqTPUwNM+hYnRNCxIkxariAUBSyjg&#10;8nnaYBFc9OxGilQOve1VUzhkaKWZ9EyUlS6Ggkekdg3ht97CrSBlp53KqzxL/ZIvo1O0JA1HPTx+&#10;GnCvXvfbMI/Ifup5qp0eM08TRR06WNJVUNM4eOLRJDNK7MHYMr6ORYk1IAwD/q4dVoBwbPXvap2N&#10;VVOA3rsnOVkdRS01HvrC5hKhI6WqkraHC5fGGrfGn78xVcRlglSJi6RSMpKk2v7T3CNPbXcSGjNG&#10;wFQeJBA6UWshguraZ1OhJUY0oSQrAnBNOHz64SLrjdOPUjLzyOQRz/h7vTb54/GXdFW8a9iR4Sby&#10;FGg3Fi8ljXiZGZTHLOKeejNm+jCSxt9beyzlu1n26NYrimr7RTA8v8nUg7pzDtF65aC7ap8mWnn6&#10;8B0gYtsV1OoVVjcAAErIovbi6qxUAH2IWL7T613KNeA7A2flxIVMYoNyYmeRtSggLCtV5ibc203H&#10;59yEk0Lop8QDoqWS3kI0TKfz65igrIH0vTyDi/oAkFuR9YywB/w+vtUJJHMNcMizJxZ4nEqsG5DI&#10;YywdT/UXHt9WUCgYdPKAvAin2jrxRhyylR/tQt/tr2v7zKn1Jtx+AQWB/oQCSD/h9feyyjic9bJB&#10;weHWFpADYA3/AAbHT/t/p7862At+TYKOWva/6Rdve6jh/n60tPLrkrFuLMT/ALSrEW/xIBAPuLIt&#10;gbE6gbH/AG39ffiVNOtg+h6yp9f9h7B/tFrYWruf90S/7xG3tXDXsr0HN7B7cYz0pcX/AGj/AF/4&#10;37qP7FP+5mrA5Hk4/wCSj/X/AA96Y9zZ6jK7/t36ePYbhyB/T/C9/ejSnHpHny697xSSE8g/X/X9&#10;pJJQahTjpRHGeLceve4uoFvzf/Y/778e09SengQeHXvcqjUSSIP9qH+9j25FGZGoBwz1QtoHDy69&#10;7FfCFYFXj1Ei3+sT/X2tpileqoQdVTnr3uxP4xyeSvpeTYyn+v4A49qrYngelcNSspXyXpk3EQMP&#10;XA/RoGH+ubrb3cLtMgUENz/uqID/AHn2dwmhH2dFj1LHqtLslCMtWE8L9xOL/Xj6oLDn6A+xHomF&#10;hzxYf1+l/ZiPIDpmUYrTotWejF5Of7Tfj86faqozwvP9bf6//I/a62w4B+LornAFcdAVuiMaJBc8&#10;ngc/gAfke1HTMLCx/I/r/T2cITkHj0XsBQ1HRfs/T62aw/HJtza5/rb6+3ZWuot/Tk3+tuLf7D3b&#10;plhk06DuppgGY/jV+AfxY/6/vHL+hv8AW497HWlqWHWfHRlKiJj+nWovxxyT/QHm3sNt2O6IxHHp&#10;ax+o4BvwP9b2GtzJpJnFejm1ppz0fLoCminNMHClwqC5BuNTKwUfjk+yp5+Z3q7MSfXc/j6k+wRd&#10;uFOo8ejeNWIAUY6tn2hTRw4xdABsqqwt9PStwP62956eXTRkf0HPP5I49l8kpZTTA6ehX9VBXrLP&#10;S3yKNa4bUR/QW+v1t/X20Ur+SqIsbkkfnnk8+2YXqwDtjo5dNKHPl09ZCLxUSyCw0qdVrXsAth9Q&#10;bD2IuGxJdxIU4Ave/wBL2+n+v7E1qtWUVx0Hb6YqhAOegL3TuRKeIx67HUbDm/0PH+HsadtIIJE4&#10;H6frf8+m3+P49jiEobXRXu6ji8Ba4IB8+iS9szPkqOrKksGfUR9BZVc35/pf2Y/b04eFbH8qf9gV&#10;/wBb+h9g/eY+5CTjh+zoxtRoChTx6oz+QOGqKaurZjGTdla9wTqDOT+eLfX/AB94t2VopKORy30U&#10;2/w+vHsmKtItAvDoVWBDUamenf4obWbcW5qTXGWC1VIWLD631c88+yabu3JXS1zx0hckSaSQfz/S&#10;w5+h/wBb2yiSI4IrjoTIqtHgCnWyP1R1vt/H7do3rookvTp4xIIkvYHUCWsByPz7X/X8GWqFEtQH&#10;As59Vx9SLaif9p9jrl+5k1LUGh6C++RRmMg0r0Uz5XZLZOJpZ6amal8wngRVTSW5Ul/St2PI/Hsc&#10;oJmh0qx+trW+l7f63uX7WcyQI9cjH+r9vUXXUY1vTh1UfmsRT5KSeemjBUsTaw+mom4+nBJ+nt1i&#10;mDCxP1Fuf8T7Whq6QTmvRewPxeY6DetxEtNNqS4Km/Fhbj6jm349xazHxVCE2U3B+v8Ajx79Iiy6&#10;lcZ8ulNvdlaBjTp+21vLK7eqkKTSBFK2Gph6gb/1I/4j2G+d2lHOGIVbn/W/x/xsPYc3DZkcFlUZ&#10;6FlhvLR6Qcr0e/qX5HSwGmp6qocaFNz4w4taPi7EG/H+t7BPObWmpnYqtrD+o/x/x/r7Al/tbwsW&#10;AqB0MrS9SZKg16su6+7execp4yalWLlh/nFv9V/HH9faFlp5KYngixPIP9D/AEJ9kZ7Sa46XUDA+&#10;vQ/02Qp65BoZWBAt+eGH+qHHtxosjNA4Ibnj63/r/re9q3mD1QofLh0x5jAUmQiaOSMHXyFFrHj6&#10;3Jtf2Ke3d4yQNGGdvzcE/wCxAP8Ajce0l/YW+4QSJKoqRwI4+VOrQTPBIHjJBHRV+xel6OuE00Ee&#10;lgBoZbXVhG9ja97X9mW2h2IyaEMhZTpBUqp/HOljYX94s+6HsZt2+RPJFCuvTX0z9vH5dSXyxz5d&#10;bdII5HrGD+ec9Ftx2V3f1bkVlhml+3RwSFOoBbjkoDzcG/sesbmKLLRK6MdWkarjSATwbj6nn3zX&#10;9yvZm/2Ge4ZLc6SSBSrVI4+WPz6yX5X53hvkhVpMkD16sN6W+TNJmo6eiylUYptCI3kiiAF/Qlrv&#10;fm3+w9y3haI8cq1z9eLX+vvGXdNouLKUh4mDCoyCOHHj1KdtdxXCVDDo9uD3DQ5mlSeCZXDojghl&#10;bUHHB0qWIuR/re4rWDfn/W/23HslRzGaHj/g6VMFI0kY6UYjEq/0ABN7fX6/j32GA/r+OGN/969r&#10;o71lpXy6TSQilAOoj0Wo/i3+w/1/fHUBax/P0/H5/wAPdpLoyihx8+qpDnHXUVIsergXGrj/AIn6&#10;+8t1uWP4A4/BFhc2H9B7NNqqhVgfP/L0nulJWg6ZMypaMpb8MpH4F1t76LgOFuQCef6c/S3HF/Yr&#10;im1MAePRU8PYx8+kdNR6ImbSPxaw+v1+t/6e484JW4u1ja17fS/4axHuWOVih8LU9MD9tegju50s&#10;V+XRdexgbVCBGe5e3p5C29I+g41e2dhIZFVWAUcEX5F/rb3krs+5W9rZmoJlIx6dR9PE8shrXj1X&#10;TvfbMuVyYVkbRrN7j+yHJP8AvHt4p4zoA+vAv/vjb2R329K1zqJyCejCG1AjT16m0GxvFQKgjADK&#10;ByPrYf0JuPr7yy06lDqUgENbSRe4B/x/r7ct99o4YOS3l16S1BRvXpsqdkOBIqw2vwWtbgfQXJ/H&#10;sn3e1SMVj6qZOBdipH4ut/z+bj3k57V8zzSXUYBaumh/l1DPPOwRTW7OaVJ/z9GR+PnXMUudpfKF&#10;C+RL3/Jtb/Xv7oi727EyrZGppqdpWHqBIH/Nw/6m/vL+z3adrdVyT5dY4bhtFpbzsjKPy6uO29iq&#10;fFY2mggS1oU1E2J1BdJsQT+AL+ynU0e4s9U6VWT9xlW3qJ9ZvY2/Pt/6q4bJrX59FbpaQZGmvT77&#10;F/A9I5vIwfdTxtpK6tTFxe554/w968diaOe/pFPu1vEaCg6wvUQxlQzgFjYD/H/iPa0wfUyUmQjh&#10;qggCvp/UWN7iw59vINQFTnorud6IjZ0YkDrxmGlmXkgXFxx/t/8AW9nv646dwksEDGCNjcE3Jvwo&#10;tfi3A9mdrt5cjOD0Atz5xltTVcH/AFeX+x0DG+t/1WH1x00bEhWs2mw4exvf68ex8q+vcDi8exFN&#10;HdY7DSfwF/xH4PsYbdswBDEZp0GTzhcXcmkua18sdANjuw9yZbLLEXKQNL/aA5XV/UDgewHyeMx3&#10;8SeKOJQfIACAtubcfn6ezWS1WJNIUVHQostwleNZC5z0YPG1lb9gks0nrZGYgfXTYkEn6cexU2js&#10;ulrBG5iS17/qYHj/AFhb2Et/hLWUvbxUj8+hZs+7mKeMhsg9F67N7EnwIk9bsVKggEWBa5H1sD6R&#10;f6+zj9Y7cgxg9IVPpxctcDk82t9CPfIr70+2O09xRcFD/m66AezO8i4S3HrX/jo6a+nezjuLI2d7&#10;2dkuTz6kBX/bn2YWHToFj9APz9OePp75hbrE8M84cfir1l/atriVq5I6OnTyiWOOQf24wfpa5/PH&#10;uUjhb8n/AHkfQ+yUoTx6WBlAyc9SSoP1tz+f9h/sffB31Hgm1v8Aefd1XSKdUZ89px10FC8A3/P+&#10;+4Hvh/sf95926qSTxPXK/wDrf7YD/evfVxa/49+6r117xmQ82F/6D37rfXvfISc/0/x+v/Ee9UHp&#10;14Ejh173yJA+p/2JP/E+909Ot5Y/Pr3v1wTe4PH4IP8AvXvZBHEdbKN5jr3viTzc8DT/ALz/ALD3&#10;U/Lr2mmWGOve+Or8fX/Y/X3olgBQV60aVwOve+i5J/It+L+9KwznrxUjiOvHi315+nBP+9e+ix/J&#10;92qK18+tZ6979yffqjrdCeve+JYL9ePfuPAdbUHNB12AT9PcWScIbBuP63/w93SNmIqKDrRIXiM9&#10;ZAlv8f8AXHtpqcgFBGr/AHk/7b8+zq024ytgcek7zADrzMqg82+tv9f6f737ZHzHqK3PH055F/8A&#10;kXsSwcuSOqNTH+r5jpG10ASNWOor1QXjV9PrwOP6e+jlho1NwSfr+bj6/Qf4e335clBwM/6vn176&#10;oUrWoHXEV0Z4vb/Gx5P+HvjDmPI+m5ANvZfebE8a6m4+nT0dyGyD3dZ45wxte4tf6f7649qSnrAV&#10;X1/n+v8Arf4H2E7qxozYpTowik1DuPUlRq5HP++/x9zDIri4a5/FyeP98PaAQFceXT4r+XXXvoSB&#10;RcsL/wCBJ96aF/wrjr1fTr3vmJlv+sLx+Tb+n5PtObeTjpqemyB6Dr3vsyhwfowHH1+vP4v9f9h7&#10;0EdD3Cg6stFyOve+vT/T8X+v+8fX3eo6c1/Pr3v/0bCCy24/H9Pr/vfviMAT8R6zq63g0QEf05/F&#10;v+Ke+UcnBt9QPof6X90ZDWp6qRw68ygC4v8AX3geQs1/x/QfQ8W/x+ntQkegUYZ6fAGmnUdzzb8D&#10;/invuNruob6c2HvUgohPn1phg+vXkPNv6/8AEX99OVDWCn6/k3H+249+jNRWnXkyKnrpxY/6/P8A&#10;vJ98Sxbj/evbtaZ6sOPXH3zUMDySP9iP9Sx/4j22dJYY60QCakdcgxX6fn30srnxm/6mII/HH+8+&#10;9NGpqvl1rQDXrsOwJP8AW4sb25/2PuWSWX9Sk3tdL2t/rE3J9spRWPTa8SOuB5598VW9+SSPwRYG&#10;/wCOb393aRhQ0Gnq5YClR1zVQ1734t77K8gEWt/T3eI8WBrXrYatOuifqLDji9uePfQsvF/dyNR4&#10;dW/Lrj7z6G0q68hlBZfz9SLj/Afn2hS5XW8cvxA0HXiOHXYp9SaluTc3v/vH0HvkgX6sRcD+vpPH&#10;us0z10RxtT1/zdaBAOeuSQhRqe+r8D+yQf63HNvfbXINlsBcf4n/ABH+v7rDKoejSav9XDpxtAAN&#10;TXr0keoen6g/T8W/4r7wHUfor/7cezBSlATx62mkNkdRijD6W/2xP/FPfhGeGPF2IIY8ng8i1vz7&#10;bmulUtEQDgEEeWfPpQzihUDPXOKAFRI17l3U/gW5A+ovf3kSBwQxKgA3AN/8P6/j2nlvIQoWMd3T&#10;LyJpx1yELEksb8kAE/2fxfj6+5JiUABQR/WxPP8Aif8AH2iEjEsWyT1RX/i6kAACwHvyIbkMOObH&#10;8/7c+9s6ChQd/n1ssuKcevWN72W39fz9PeQqBb+gA/pf21Umpr1rURgdd++VwBa3H+8/8U918616&#10;pUlgeve8QfQePVc/8k8/n274ZaleHTxFcddaRfVzf/jVveQSv+ni3J+n+FvejCqdwJr1XSAa9dnk&#10;afx/xq3vrXq4P+vx/wAjPuugrQnq3WJlAFxf6++DxiWN4ZFDpMNEkRVXWRW9OnSwYEsDbkEf19ur&#10;NJbOssJYSIQylcNUZAU+Rrw+fVZFR42R0BXSaj1x12qqRdrkEEED6n6iw/xP4/x9kX3B1tk+t9/V&#10;bddZMpgq3x5zJbOqqf7mkRayplRKfFsS5pnLxXQjkKQObe+zX3XPcXfud/am95h5nmRf3ZK8M0zM&#10;oSWKJFJmNODAag5qKlSaDNcLPeflja9s5ot7CziJkvEHhhTQrI5oFqKdtfI16KL8l6vrLcdZidkd&#10;iYKpm3FnKdcLsfeWGl+yyeEyeQp4oGpMg8dVAchEyvGUhKSK4IXTfn2UT51d1ZnZfUe6Ny7v693F&#10;tJ9kNS1dJlaynjXH5ykqnWlNFj5g5SSpaokQAE+m4+vuZNn90uRuebe5l5P3+2vWhCs4jkVqKf4l&#10;B1L+fn59Afb+RuYeSrl5N/ikSO5LBdQpV1P2ac1PBvy4nqZ8MviJT/Gzc2arsXviTcGG31j6ytrt&#10;v10FZFkcPnY54ZhVQyVSRvHA0TSq6qsamRgQlh7PD8DdyjeXxb6z3i0M0f8AeeglzqiYaJJFrpQK&#10;aVlRtKlaQRi4+oA98oPvfveSe+W+q8pZVs7RVofgjMCSBfzZ2b/bHrMP2jNs/JFi1snxTTFq+beK&#10;Yz+QoadHAztNT0+ZyKwIIkMsUkmni8zwxTugA9IQo9+Be/59nEUuOUJUD9OlmGkHkqLGwHvF+sYJ&#10;EmfUHgftHUoRp4Z1ClfsA/mBX+fTa0bOFICkAeksusgf09Wqw9ozdHW/X++YXp95bH2luqORHRxn&#10;9u4fLMVcjWoevo53ANvwQfZ5tPOXM+wuBsfMV7ZoPKGaSNcHFVVgp/MdJrrbdvvai7sopa/xIrf4&#10;RXpwgqaylULBV1MRuDpjmkRbD+qhgCL/AI+nsve4fgj8S9xM0lb0rtykmkveTB1uf26FJFrpDg8v&#10;QUq8fjRp/wAPcj7f94z3l2uiw883EkQxSWOCao8xWSJj8q1rTgeg/NyJylPh9kiAr+DVH/xwr05x&#10;7gzKW/y6Rrf2ZEhYf7E+PUb/AOv7BTcf8qz4uZlJP4bHv/a9SeIv4XupchTwAg2H2+4MflaiVSTc&#10;jzKeP9tIG1/e+91bIw/Ww7XewDj4kJiY/wC3idFH+8H5UzUpn9sOWJe6JJ438tL8PsLKx/n1Ki3d&#10;l4yRItLKvHLwuGH1/wCOcsY5/wCReyybt/k400jyvsjuRVQreCk3XtcFla9gJa/E5ReCP+mdT/gf&#10;cq7T99m1ZVG+chMHrlre6H8kliFf+cn7eg3d+0QYk2e80+ToCf2qw/bT8unaHei2HnoX/oTA7uT/&#10;AIhDCbA/8GsP6+y+7h/lDfIKgEjYPP8AWW4kXWUSDcWXxdQ4DkINGU27T0kbyDj1VFgeb29j+w++&#10;J7VXjL9ZZbtZ8Kl4Y3X508OZmNP9LU+Q6ILj2p5hjbTBcW8n2MwP80A/awHqRx6nx7vxjmzx1kJF&#10;tXkgBXm36XieRX4P0BuDweePZd93/wAu75W7NWSSs6mzuWhiBJqtqV2K3RCygai6RYSur6xl0/T9&#10;sE88C3uRdm+8J7O76yR2vO9vFM1O24WS3OfTxUVTwzRsYrxHRDecg812VS+1O6j+AhyfsCFiP516&#10;coM/iajhK6BDx6agmma5v+kThNdrc2vb/Y+y4Z7qfs7aTmLcWxt14QQMwK5/a2XxiBimv/O12PhU&#10;+k3NmNvcobZzFsG7KG2rfrG5Q+cdxC//AB1z+yh9Og7PtW5Whpd2M0Z9Gjdf2lgM/kOnKKogm/zM&#10;0Mv/ACylSQf8msfYetQ18BW4WNkvcw6kLf65DkE/4i3s6JqMf6v2gdISrZ7adZvfX3GTgJImnUC3&#10;/Nz/AKG1W91DH1r1TS/oOve8gzuSXSHKyKBazxIdVvqGsAfV+fdhK6kEUr/q+fXtI8xnr3uFNPQZ&#10;B1GSwmNq/WFUPTxqHBuxV7WLf059+LajqYAn1IB/w9U8NfTr3tpyOz+uMrc1u1GilfUwmpJQCxGk&#10;BCkMsLaODe34tf3rRAPjjH5Y/wAHTZhQmvA9e98KTZ20qUTxYfN7jwZq4Hp5guRqhDUxyX8kNVDH&#10;JOtRDoJUKwtb6j24pRFYRMwr5Vx+w16q0CNSq1PzA/w0r+w9e95P7rbpjpo6DDb6wlbQwQCnix+4&#10;sBhclSQ0oDpHTx/xTH1JB0MQPyB78GcaR4i4HmAf8nTUlmjLgUNfI9e9sVRsHsGVpqqtxXXufgmp&#10;JaGGBKOLErFqMiwTwR7emwkqtSK2lLuylVVXDKoHuxMrV1xofyp/gp1TwGHbrbHzr/h697DrK7R3&#10;RHErT7ApYnoYKSE1OJly0juFaoVjHSz1tVSq8sLKjiJEjXxrpANyydkqwPhqGH2/5Sf5dXWORa1k&#10;Yr86f5uve0O2OelnWnzGDr8fSVOumaP7dzLB5hGUf9+lnlnSBINTR61DL9WX6+2xQmkvw/L/AFHr&#10;VGYFV41697jy0+IfIVkUddKKOKef7bIZHHxR1VRDFOIkaelpquaWKTTbTGnkvY2P5DlEZmANFHmf&#10;9ipPrgHhw60C4j1Fav6D/J1727QbaxNbVJjsTvXadUZa96O1RNmMLRpGZ3WGtM+48PiKRKedowSX&#10;kEkYYNIsanUNBFJBWdGHoKj/AGwLAEKfKqg9aEhYd0TL9vl172wT4iaIq/21HWU87PpmpZVraOeW&#10;nZ4hB95RTTLG0bJIxViWUOCDYg+9UatcaPtr/MY6cQhzpXj173HfywtLHLSyw1LOirDeredKUxAx&#10;BRNViBELknWyBiGvf9IHqgDPVcDiTTr3uOkjxETNDJTtIwZS0DEyeEMqu4tI0nPANjcD8j3QjOfP&#10;h14+o6978oWRVWSWCVVQejS8KqpRQSoljghdrj1G2kNfj3YLjPHqy5HXvfIRag80MUMZVVRPMDBG&#10;BGQzt+oyyPpK2swFz9PoRvSfLj1oAlajj173080kEUjxXWUpIUipS0rVJOmaNGE05YElSeGBOn3q&#10;lDQ9eANT69e9yRTzUc1XBUSRNJCRFNHT1yiLUWYgx1DRBaiNQ+q9jHzdR7sxVePHr3AjVx697jiB&#10;vHGitGih2AVpA3jARJPUsZeLylv1HUGYk3AsAajj17r3vMREqiJhJ4zoLqzxqkl4yw9A8spHp4uA&#10;Tf6fj37iWHW9ajBHXveKRYmK1CCBBDoCgtAZCqIqlvtj46mQnTyyqQLkW/ptevDSeHXvfJf37F2T&#10;TIjqdUUkcQVl0hXLq99RIvcC31PAPvQGomvXtPz697lwulNHIBQjIhAEhUTLTLSzR6gz0woKdTZS&#10;4ITgXJBv73pp5nrwwfl173k8sUcMVZJUUNZUTSsVoao1b1YMYYl2lPgnVYyyqofVqKnSLXI8Tgev&#10;Vuve5NNn9zU+MqMem5ctHh5a2lrf7uRZbLHES10SFoJXoYpJYZZUdHN20gtYkH3opQVDGvWmGrz6&#10;97cY9x4+ePCUWY2rgfBSSyNmMltennwW4twJUeNqiszFbIMjiqvKxmJ2SaSlUAzu8qt6T78Khfn1&#10;XSy10jHXFV035Jv+Dbj/AFrAe4dRU4eCWilw1Dmadkh0Vy5CTHVFHJJpLVDq0ESxGkkkAUI8DklL&#10;6ieBUhzxp1oV4Hj5dcvcA1Ebs04jWOpM7lXXRGtkjRin2zUsMjKrTBTICialIC8hvfmagoPi6tSu&#10;KnV173AWKQOxdodD65KiZI2MxZ1a48pZ7izHg3034t7c04qTnremnHj173NiMkkoqCqBFkQwJrmd&#10;NGp5Tr1ssbSnxn6FABa59+4efXlAPHr3vGYfHr84UMkcpZUkEcqeSIxD9sMoYrxYXF/qSRwd1x1b&#10;5U697i180kVDUmYFlMFSaWGmdPL5pIZJmdplp3L+OJE5Z3JIC3AuTSumrEYp1V8qR59e9pvZaSrj&#10;pQslKlPDWz/5NIFnkllEcLRXmvA0cYJbU/qLc2039topapHl01b/AAnr3tQzxs0BuzCaALL5gxFO&#10;ita66XCsWkD2KoLaVP15JuWNadONUmg4jr3vDDOJZ8nCkExcUxaqqPVHFUzU1QDKyySqGJgp54kc&#10;j0sUuOSxFTx61QE0697eqNy+QoRLJJJFFUCdhHJIEj1SysEg9Ey+S9raVBY3tzx7uTVSNZP7P83V&#10;8eRPXvaGyG38T9w7SKZZKmWNm/dmeYSSwUssrilox5S5YyKq+rSb6rgX9tLDGVJatOmGijJJ0569&#10;7nLiqQyqsNIaNo6VJZvE0sM6tIEjhQs1nWVgCx+lgLfX3cIlO3A62F0cDT+X+Drq3+v/ALcj/eva&#10;6wm8d57TcLtzem68NLGqvHHjM5lI4EMcbMD4YapYCNVhbTb26tVJ0sQenkllj+GQ9cTHG31RP+SV&#10;P+9g+xfxnyq+RmFVFp+zs5WpE2hY8zRYjLRFk5Y68lRVNQBpNj9OTwfdlmmVsSGvTwv75aBZe0dY&#10;Xo6V/wBcEZv9eLf7wLAexDxPz579xYL5WHZu4YIbBlrMT9hUya2/D42tpBdfwRHbn8+1K390v+iV&#10;+3pSu63YFG0k/Yf8/UVsRQtf9tlv/qJHW3+sAbexhw38yJvEse6eqpGe4ElRt7cKH6WDaaPI0Zdj&#10;c/Uyge9xX7rRnianSpd50H9S3ofkQesD4WAC8cswa/1YLILWP9lEQ/7z7kbm+dnVW6MZLTSbf3xh&#10;5pYXQ/cY6groQzIR/nqHIySAkni8X09msO82YIEqOD+VOkO43sd0F0RsOpdHSNTDmRWv/tJUn/YE&#10;8eyX7p7G2ln8hLU0GVRFnYFVqoJ6eQX9RDLKkYFr/wBfbp3G0ctploa+fQFubO4aZ2SMlep/thjr&#10;6KcXgq6ecG9vHVQMf9ewJJHtoTKwFJAc+XSZYCh70YH58Ove83JAaxt/jb/iCffmpXHDq544697x&#10;Ackjg/T6X/4m3vWB02v4vt697caEWcH/AFrW/rqFv969uRGj4PWpB29e9iBjJiZYUv8AUr+fzq9r&#10;sdNKKMCD173ZT8XY7VdISP8Adp5/wIH/ABX2sgWhFOjFBSNiOJHTDuX/AIs1cf8AUwMw/wBcW+vu&#10;33axtSQg/wDHGI/7yfZvEOHr0VuKEnqt7sMeTJ1hP/KzOD/Syjj/ABv6vYiUb2sOLWH+98+zFaac&#10;8KdNSfCPt6LhnYbmTgfqb8f7T/rce1TRtyP99/rezS1UFdVPs6LJwOgJ3RGLS3H0PFv9h+falp2s&#10;B/vvwPZihyD0Wtmo6AbOQ8twPofr/r/09ucb/Q/g/wC8fj27Sv29NkV49B7Uw3ZhYW1Ef7zf/YH3&#10;3I9wR+PewKHj14Lpz11TRATRL+NQbj+qi35H059h/utCYWIAPD/X/gpPHsNbmpPjAfxH/D0Z2zdo&#10;6On0DUFK6mjJIDPCPT/T0c/kX9lJ3I6wVTs/FgW/5Ot/vXsA3pBIpwqf5U/z9H0Axjq3/ZINTjYw&#10;tvUqE/X68cf63tqoclHOogBN2YD/AGw4/PsuJOk9OxikwPSirsXJCRUkcLqsR/Q2v+B7Xe3dtzVd&#10;THIFuruPzzpIJH1U/j2yhJPzr0dcYmJ9Ogq3zvmjwlBMJZwskULnSi+rV6VYctb0lvY9U23loaXW&#10;yqABbk8/S/10j2MtqQspLcRToHbrLQkY6IPmuz3zmZemp6gvplI9SkcXtb0yW/PvBTVAgqVVTYf8&#10;i/4gexvEn6eBnoETZuK06k5fGPXYx2cazJCzf7Eg/Tj8+xv2rXlkQaj/AGfz/RB/sPx7INyti4Ip&#10;3A1/ael8QEZBbz6qv+Se0ooxUOY1UmIuxbkArKUtwL2N+f8AH209g1k5pfFFqPkDA/69zwOfaWGx&#10;AjLEfqV/Kn+qvRnbXQVqk0Wvl0vfhPtrFUWQFXUiIeOqpgp4sNGoXNx+P6+wv2nsdcrWipq41fVI&#10;SdTkG4IH4Fvp78liGYkr0ZybosKEBsdHj+QvyUpetttyU2PrFSWFIkQo8Ti7Ru3oJK2N/wDD2Yuh&#10;2/Q4ukCxxqptbhifx/TgexNttsIVDMlOg1uG4PckaW6of3z8hN5dobzmiasnkg82pV0KFQIrqLMp&#10;a9wf9ufaXrpgsx08aDx/vP8AxHsc2kyDQvlTokmt6nhxFejNbNw89RiI3qELO0QuZLFj6UNzwOLn&#10;3np6oG3J/H5/x9mtTXopkjCMVpjpuz22Sryei31+lhz/ALFfbvFOCOSf94/r7dDGoPSQxHUQOHQX&#10;1+GKEqFBH5/qP9awH195mjjmX1KCL/X8/wC+59vqA4qw6djkZRg8Ok8k2QxMzSU8pSx/q/8A0cP6&#10;e0xl9uQVUb2SO5A/P55/wP8AX2VX+1xyqzKuD0d2W5yQstX7ejE9Yd75fA1VKk9XJpDHUCsKCxZD&#10;9TcEm39PYL7g2YVJZYwCNVioI/3mxH+8ewFuexsoJQUH+r5dDay3WOUAA/b1aD1R8i6DLxRRz1ba&#10;ikKm7xEXIN7qhF/9YW9hdXYiekY3UldRHB/4qPYUmgeI0rno7SaNxVejlYHdtDl4YWjmjbyAEEqf&#10;yP8AF/cCGWWJiCbaG4AJ/wCK+6CTOerFAen2rp4KpGGgEMAL6fr+LEG/HtdYXcU9K63lKhWUgarf&#10;7yTwL+9ui3EehhVadUCurEoadAlvXrnHZaNzJSoXZTdjYDjgX9F/oPY+bV33LE0f+UMqnSzKJFtw&#10;b25/BPuIudfbfa9/t3D2ymQkgZp8QNTj7OhTsnMd3t0qlZGIHRPtw7FzWzq2WtwztGkcpmdYjrZl&#10;jclb60Nvr9Bb2ZPbe8KXKRRxzuquQACzqC1yBdeTwL++d/u37BXFnJLcWlu5jBY4BIyK+Y+XWQ3K&#10;PuDHMkazSnXj/J8+h06e+TWQwVTDi89PLojMMIYpHGQqyKLly1iRqP4t7VssAK+SI6xq4IYEEfmx&#10;AHIPvB3mTlG82uV1kgYEH7PL0p1O2271BeopB8urO9idoYfdNFHLDUxs7qv1mQ8M+lbqDcsB/j7g&#10;EsCQVtb+vsDSRPE1JOHR8tGFfLoWo54ZUDo+sH/U3Fv8PoeffEsDa6kf43HtvIIK/wA+tlQOspsQ&#10;Ra1/9e/+9++aSBTzz+Of+Jtb2d2UpRc8aeXSKaMse3plr6bWbW9JP1/NiBf8f198iQ30IJvfg3/2&#10;H+t7M4bsrIpIYD59JXh7TjpnqKEeFlC8m1uf6f6w/wAfefSJB6/85wGI/PHp4/wHsebNvvgAaGxX&#10;/V59Ba+sNbE0qegl3NtP75mZ4hcqRYEWsT9TcMbj3HNIPJc6VtY3P1P5sP8AE+5Ptecpvp1VZzp6&#10;DbbUAwOnz6L1lerITVGRqckqSeIy4IJ59SqLn3OjjCC9rgAX91/rEZXJaTq7WJUfCOmqo2AqKqLC&#10;Qq6rAoY/wP8AVA3sP9t7Yc1m6bHRO0jqNBbgm3BS/Jva4J9ivYfH3OWMQvgnok3GWO1Ri+KDy6Y6&#10;rZ3iVkeEMtwouBcD8chB9B7I33bm4s5S1FLCwcXawvcWtYG4P15595ue0fK14k8cjjtI/wAo+XWP&#10;fPfM9ukDKDgH/P8APoTOrKJMFlYZygUKSQLX5UgD6BTYj3Wdn+j/AO8OUeolgDqzH6F1v6i3+pb6&#10;n3nFtGwuLdDIvCgPWH3NXOqJPKI3/wBX7ej5UG78f9pFrkVGEacMpsb3+g1fQe1ftboDDYiWGWaj&#10;hBDRsSxe3AP1JUW5Pswn2uNFYBeo1uOcp56BC1P9Xz6h1+94Qr/aNqkUMFstwSOLga/6c+xqrMJt&#10;7C4koiRKUUpwb/QE/wCHPsHXkEkcpphenLS+vbuYFnOj59Imgy2cyeVUksUvxwQAoIubaj9AfZJ9&#10;67opqHPsYHUItQPSCFsAQOP6+1FsrggE93Q6S31WRLVrTob6KJlpYw5u5S5J+l2ve/H49mS6z7Og&#10;ipYledT9RbUt+FWwvcci3sbbPpqBIMf7HUT8w7bIXd4x5n/D0Hu6tlxZkNyhJWxU8C+q7XsCePY6&#10;VG8afL0mgTcOtitwbXA5BB/x9yDbrGyroFBToExQXNtMe0nNegvp9hx4qpEiwx/ttcMpJ55vqupu&#10;f9b2H64Zamv81wQZVYXY/p1L/gfbFxbkmSnQ6sdy0QKhOelRWZAUuOdQFV0iZbAG2nSf8fr7Mdsq&#10;hhp4UHpOkfQfW54/p/j7Cu5QkxlHytf8Jp0dbffuZ0OrtJ/ydEC78rqmYTePVZrPqP6CUQ2+hBAP&#10;+v8AX2MmMzQx8qojFdX4/wANNr/X68e+an3mNhWaC5k8P8JP7T1nn7G7k5Fqpf1/46Om34w0838V&#10;eRzqUVIUhi1uARzz+R7GbD14qoFkve4H+93/AKn3yA5stPAv7mFhgEj59dAtpkMtnbtXBUdWsY8f&#10;5LAf6Rr/ALzf2oNY/wAfYMI6NSKEivU//jX+8ce/ax/j791Xr3vgWJFv969+691730P6e/dbGSB5&#10;de99kAc8+616c0D59e9+Gk/S/v1T17QPn1730fr/AFt/Xn/e/dgT1Q4OOve+LSBOT/vAA/3q3v2T&#10;xPV11NWnXIKTyLe4z1sa8Egf0J+h/wB59vrbSH4etMynB656B/j/ALx/xT35atSARY/4j6fX/X9+&#10;NtIMHj1UFKjJ69oX+p/33+w98hKGNxx/W3+x+ntnwtAbVxr06SrUoOuwFI45A/qPfHWR9Tx7oAWN&#10;B1YfZ13Yf0H+2HvpqxY1u7KBY2tfUbfg8/n26kDyGi8etGgPy660C9/944t/vXtmrMvEgPqCgX5N&#10;/wDewfZrZ7VNM4CjPTDzqtevMVQE/T/ff8b9pWq3FHqsr3PP1Nhx/Qkn2N9v5VlkUNIn+r9nRVLe&#10;xg8eo0tUqA2P4/2P+Pthq86gDEuQLfgg/jnke5B2fkmV5IwI81H+rh0U3O4KFND0n63LJGhIb+t+&#10;L2+v05/r7SE+5oxILOQdZX/eRyef8fcwbZ7eSPApaLyHkT0QSbmA5Go9Iiv3CFcjWw5YcD/Yf19u&#10;9Pmo5lX1E2BsT9ebXHBt7Q7jyR4DuPD7q/If5K9PxX5ZRVsdYqbcLHTZgQbW4P8AX/g1veR65o21&#10;g2v/AI/7H+vsG3/LOpSPDFB0Yw3JGQ2Olbj8srsAWve34Iv/ALyT9fbhS7gZXVWLWuLWYN+P8LW9&#10;x/uPKgIZvBBPRjFuPCp6VEVWpU+of8V/3v2p4NwR6bsxGkWHqA/25JPIHsLvypOW0ogz0sG5xj8R&#10;6z/dx2+vP+3/AN4HvBLummib1OACPzIpN7kccj2+nJF7IO2Ik/L/AIrqr7rEtO49dfeR/wBf+TT7&#10;iHeVGlyZE/UVHrQ/T/g1/fn5B3ACvhuR/pT1Rd3hJyx65rVwubKSf68e5dPu6jlt+6CSQP1qbf4A&#10;C3sou+Ur2GpKdo9VI/aelkW4xOQK9ZhKjGw1XP0v/t/6e3r+PQW/zg/zWv8A2F7f6r6+yD9xT/wj&#10;46dK/qR8uFeufv8A/9KwEEjke+JPWdXW8R79qP1BH/GveiAePW6+vXvfK4fhgFA5LD9RI+n144Hv&#10;WVIC8OvAsMDrG6KeT9Tx+P6fn8++x409SszH/EDj/efdhqY6Tw63RmoD1iICC/B/1jf/AHv/AF/e&#10;MnVYn6+3KU6cpTrgzggjn317uMde6x++akD6/n/eLf19+Jr17r3vpiL3H+x/417qevde9yYpEVLf&#10;Q3PHtNIjF8dNODXrKpFgCR/j9P6+/PMOLX/P4/1v8ffkhOdRHXlVs9ciyL+m/P1+n/Ee8N2Z7kgW&#10;vcC9jx+ePr/xPtzsiBrx6cUUHXFlLWI/p+fclIyxufoQfwb3/p9Pr7YluljWqZPW/LruOK5ubG1v&#10;6/S/vLJqBABKhVAvbi9vp7T2zRsHaVNTFsDz/wBXr1oDrnJqFgLaeSL/AI+l/cf1My/kki3+xP1/&#10;1/ZiSqoT+EDrx4dRiLm3Fyw/1vr7nrqUaTcW/qBdv8T9eT7I3ZWZirAjqtAenACwH+t/xr/iPfRs&#10;TewJ/Oocf7D3tHkVaBiq/Lq/XRVTzzq/P9PeQE2+nHHHH+8e2xXVUgk9ar/RPXEoLcfX+vPvn+B+&#10;OPzb3smnEHqpBJrTrtRYWP8AX3iWW3DHn+gH15/H49vSR1zH8PTvh4qo6xlSOTb3y8jHgcfXg/74&#10;j3tYhQFuPVhFgE9cffA3+ptqFiv+v/j/ALD24I16uFxjh1733+4eCVt/sfetCenWtKjh1732osAP&#10;dvs6t17346vwR/sffuvde99oT+SL/wC+/wBh7bkyKAefWia8Ove+TEWsOWIta17k/S1ufz7oI2ND&#10;5dbUGoPXEIWcc2BIvb9WnjUB/iR7Ah6uok7dzAc06Y5aHbFJHI365615Jqian0nkskMykgf199O/&#10;bl5tr+4vzrd24eOeW3uwTTiHndGp69jH5dYr83W6X/v3ydDO4JjnjbT/AKRCf8PVffeG3cPuP5N9&#10;AwViZCuyOO7bm3IaakMn2uMw+B2dh2xtZXLo0mnkzaaWRuSdJ4sbEM/nM46p3P8AEJtkY6ilyGX3&#10;Z2BtHGUdNDHrmJjyPnmZAHX9PiXUeRyP9hCP3JbOU86833RBNvHtHhsB8OprmE0qaYVY3K+fDHUk&#10;+9Kj9ybVDHQzfXaqH+EROCR889WS7cUPnoXuB4aOuqzdgqiNhSwAsefTeTn/AA/23uwX499dQdU9&#10;J9X9ewRiAbV2XgcVNGtjoqqfHU4qIzbi6VOsE+4M99Odxzv7r86cw24X93vcmKEqMGO3RbeN+P40&#10;iV+PnwHDob+32zHYOTtg21j+sItcn+nkBdh5cGYg/Z59J2naapSasmdnfIV9dkoyxP7dJkajz0tO&#10;BbhaehWGNR/RfYy+4aYljXz6GXUuwAAF/wDH31e1v99b/jXvYYBSDk+vn9n2de66/N/8D/xH/FPf&#10;Ikk3/ra/+t9OPelUt5jr3Xibf7E29+4H0v8A7G3/ABHu/dGCKjPXuurBiCQeL/0/Nv6H/D317bNe&#10;vdcveVCLAfkf8V969a9b6xspuTxb/ig95bj8/Q+/dW7Tx6x++L2ddBuU/wBQeAf9exF/9b6e9hvD&#10;IdPiHVMtWvw9clBJ4+o5v/Tkcj/H2gdwdV9W7tEke6uudi58SroeTL7TwOSmKlrlQ9VQtKhJN7q4&#10;59iTbudecdokSTaeatytWUggw3M0Yx/RVwtPWoNfMHpBNtW3XKlbrb7eRT/EgY/tOQfsIp5EdTo6&#10;2uh9MdXUBefpM0Z5vxZACR/rkj/D2W7dX8vn4kbslknqeqKHDVEuovLtjL7gwC62a+uOlx+WioYi&#10;v4URaBf6e5W2f7y/vLtCRxjnB7iNeAuIYZj+bsgc186t0HbnkLlW6JMm0op9VZx/KtB04R7kzEAV&#10;fuQ6DgeSKKRgP8H0I5Jv+SfYB7l/lJ/HTLeVsFuTsrbcj+TxxjK4LMUcTMCEfxV+AFbIFP4NTe39&#10;q/PuQtu++Z7kWpU7jse03XqRHNCx+fbOyAnjiMAH5dEVx7UcvzEtDd3MTDgAUZf+NJXHlkn5+fU+&#10;Hd9cCBLT00tuAR5UdgBbUzCRlVj9SAtvxx7LrvH+TRU2LbD7koq6RSWjpN17XnxVvTYK1dhshlS7&#10;En6+Ecc2/HuR9k++7tTkLzJyNcRL5tb3Cy/sSRIcfLWft6D9z7PzAMbHeFY+kisP5qT/AIPy6c4d&#10;3q7BZaKRRx6oZldib8jRIi/T/g3Pss+4f5TPygxWo43H7G3Emo+M4fd0NFO4BIUBNy0eDQMwXm7/&#10;AE9yft33u/Zm90fU7hf2lTxmtJCor84fGH+rHQdufa3miEVWGCQeqyAV/wB7CdOq7nxZIV2qIWN/&#10;TLTuG4/wXVf/AGF/YE7g/l7fLTBeWSp6T3hWRQMUZ8A2J3NzyQFXb2QybtcC/wBPp7H23+/vsxue&#10;lbb3C29CePjM0Br6UnWM1rj7cdElzyNzXbACTZJStOKaZPz7GYn8h/LqcmZxj2Aq40v+ZQ8Kj/gz&#10;Sqir/sSOePZb919SdgbGmam3bs/dO2KhXkQx7iwWUw7a4iBIv+5Ckp1uhYX59yVtu97Jvcavsu8W&#10;t0hFaxSxyYpX8DHy6D1xtl/aEi5tJUp/EjD/AAgdTYqiCdS8E0c6A6S8MiSKGsDp1ISuqxBte9j7&#10;RAx9amh112LFVaJ1HquRYnVpvcf19mp1qASRQ8M/4PXpJ4bEAqK/Zn+fD+fWW4+p4H9Tx/vdj7yi&#10;XK078VFdGQQbSRubc2B0tJ/xHvYdxw8uqsjJSo67BBAI5B5B/wAD7lLnMushR54ZtRAJnpyzXte+&#10;gxOysbaSRfgn3bWx+Lj14IrZYGvXvbbUjG5FFFftvAVoVeJDS08MpfSqaw8UilnVYwQf6k8e/a1P&#10;GJemtFeI697TVbtDYtepWbbz0YI9TUVU8bD1ksq3B9EgPPN/6f196Yx04U/wdeMYpSnXvaVTqnat&#10;QZWlydZSu0jiIUtLGscULu2lCkslTLKyx21MJFJP4/Jb8OA/CeqGEHr3t4w+0dwbaE0ezt/yUoqU&#10;EUlFmKGjymNmjQMUinpMvBk6AwqWPoMLIf6fSz8bTQ/2bpT5gH+RBH8umJbSOShatftI/mCD10QD&#10;9fbDubYvZmcqpq6oO1chJKDDEcThts4SJKZYfBFHT0eGxGLpYXfSpLWLkjlzdi1HDs5c0qfQAfsA&#10;AH7B1uOHwhpT4ftJ/mc9d+w6rOv97YuoMdTtisl8a/pWITREm7sWaGSVSoDf2WBvwL+6kEigXpyh&#10;GKde9p+vpMg00cf8EmoRoiE1O0b1Q+4WNFmeBJUJTzziRwpJaNNK6mt7q2AC2BXpsh8V697i0v20&#10;tRNDWM9LS6oYqmpSNqioC+oPEpNPO0cd1XXpuQo4GpR7bY1fUOHW/wAWo4HXvawptj1+Txs2a2/l&#10;sVm6WnomrsiKPKY+PIYWm+5FJJNl8JVVkWfo6M1EiIlS9KlPLJMiRsWdQykRsU1jh/q8uP7OmxNF&#10;qK689cdQvpsf94t/vd/fWb6+3vtuCkyGewOfxtDWQPNQ11Rh6qghr3MUdRCIqqqjiRkmhdXPqv4G&#10;LW1HT7baOZKGSNgtfMEf4QOrgitK565e0O8rhkVoYSVTUZIDMHQyEpcOrKjuLaUBt9Sfz70Sa6h8&#10;PVtWeB697lOyRpGXqgzSQhC01HLpBQeSRGneRmktbSLWchbnSORru4g46pUAklgP29e99RGad2eG&#10;mNSqxs5+zlcQhf0x+KoKVtPEDNpAYAgG+nkEe96vXj07xGOve44enAPk0K0gUCnldHMkcoDXR44I&#10;VkWQNcKpVgDYN9B73WvVKVz173mZIo1RnitNd01NFEqxawDp8cjRJwxY31FrXPPv3XuHHr3vIs4V&#10;kcRxo8B8okkijkIaONwSED2gaO91kFirc3DD3YgYBPWwQcEHr3vlKsgEcs8kgRoIUjZ4RCngVBGh&#10;SZwF9bAXdvUxNzck+6GpBFc9VzVq8T1730v7pWI6iijl6eQOVP8AYuhp0nOsAgkMVv8AQe9DtAr8&#10;XW+AAp173hmh1HTMXP8AlEEsqyOAHEMqyfbyloxJ9s7DSycqQT9PTosa0Vz59a8q+XXvch1CFdSM&#10;skxZ40jmJSRVP6o4LySGNWLEgLpH0+gJ96OmlSM9bx51r173xcSySL6pbaJY1Zm8aj9soxZEiCOQ&#10;GW5Vvx78DXy62KNxB6976Ab1xxxqYZFkAkZvG07uGTi6yNp0H8Xb+lz70RQ9vA8erDH2de98qmcR&#10;w1bw4+SV/BJH9yJ2iVnlSpeRfJaZLBeNCaT+WIHHunHI6qSpBJBr172i9mVsNBjKmd6CWunnfJQK&#10;DVS08KztQSNFHAkcMyrPCf33kkvcIbhUDEtBviwcdJbckRORx1Hr3tXkS0y0EL1NFWVE0ck1ZLDM&#10;XSGpkIjWkpyDKla8LFy0qymEWGkn25Wq6mHpTpVXCk/FTr3vhMyxRxlwrrSwpAA8iOYfup3eZYUm&#10;jljTyxMJJdLKzF1HNh7sDQAkHj16uK9e956KM/e04UNC0VRFF6SHYGE6441lRAI2AIY821WP4970&#10;jLDrwBFeve2uGKdSnjilnqZ4qeWWYzzVFSNdIfJOxMYkSKGNmKkAr/Qn3UKhVvt/y9VYAHA7j173&#10;zjeMx+GnlqHeSeWVjIxFPDHHGymW7BAXYsPUxPHp08n26DpYaj5dVr/Fx697zMY4llkM70sUcUr+&#10;FYBMahfG/hilYNEkOt7Ekc8W91qw4kdXBGc9e98HmkCkyBryJ5JPHGqsDJYqJEZiI2dnHAJI97Y6&#10;gB59eJGARx697bJYnqJmD+aNFVSVEayC4AurPwSPz+CPej3cOPVSi+h69778SoBGiRGQnmW3hntb&#10;nTrMgvce7ugOnT5HqoQDh173lii9CgrOSdYsZVuSSLclFve39R78wqRTrZBPXveb7NCCXgRC19Yk&#10;GtCPpwx9R/21veio8+myKde98JcNRzRrF9tYF3kASRFW3AuSzM/F+efddIHDq+hG49e9qDbdHPBU&#10;VLRVMj0ShFkjeTyRq4AWMRghfG2ofUX1D6+19kzgldR0+nl0WblFEsIkr3Vp/s/Z172sALX/AMT7&#10;NOiECleve51Ly3++/wBV7vGaEdUcVPXva5w41VMF/wCo/wChx7XeXTQNaenXvdnPxiOmopAf+Otw&#10;R9P0j/ifa6E4WnRhHiNj8qdMW5BfD1h/pGf97Hu27bL/AORQD+ka/wCtZiLD/X49m8WSPs6LnqDk&#10;eXVc3YSN/E6v6f52T/or/D2IlE/I55sP979mA4BemeAPRes9CbSXH6i4/P8Aqbc+1XRtf6/X/kY9&#10;rreYjShPb0Xz9AXuWnBWW4/P9fp9PajpmA/2PH+8ezUGgB6KnBJqOgIzlOdZ440m3P8Ajx/sPbmj&#10;G9j9P+NX49u6lVcnqlKdB/UU5u3pP1PH/I/6/j3kPqH0Nv6j37WpFa9e6iBBGb/pYEcngD6/09p/&#10;N0JnpWIUnhj/ALD+n59k94hkL4xnpTbSKp0kdDd1Vu+HE5SljeYLZoQfp+LXIuw4PsnvY+Nkpp5d&#10;KkFgSODf1Px+Le493GJl18KA/wCHoS2rVXHV13Se4KfLYilczB9aItgfp6NYv6rCw/3n2itkYCqr&#10;cgmpW0F2JubHi1vqLfUeylELEqRg9KAWV6jgehP7E3TQ4TCVEzSxkrBpUMeQW/5CHFhz7PFtHbSU&#10;tJC7qdQVfUT9CfVxYfT8eza02xnIanbx/wBWOqXF6iClTq6pX7/7vmmyFXQ0dQx1SzA6GdgqqfHp&#10;VC+n6/7AD247lmSnhKKeRq/APA4/4n2J4kSBFQHh0QzFp2LEdvSK6UoqrOZAV1S0hWZPIPqLjWDy&#10;CCOfYVJUXm1c/qP4H9P9f2aw3jLHQMNPRNJbky46O/VYqP7FY1FgYwLE3P8AvA+vsYtl1y3RC3+H&#10;+3AYf7H2kklWWQaePTkkJQKQM06rz+Um053x1VLDAz2TWLH6hZChFtI+p9rzMYlMgsfBIAJ/25/H&#10;B9rodNO7j0TvJJExFPPolfUXZ77GqKumnnWlckACQCyshKm/rBH6Le5uGoIsciWUXUEeofT8/wBB&#10;7qXGrhg9Oo0soq/w9B/3XvbJb/rJI0mEsTX5iuCxY/g3fix/2/vPlchZGAYXA/2H4+nsxjkpGgr0&#10;4sNSSfPpGdTdZSPlBUy07/6oMzEE3JHI0WJ5/r7DSqrC0hIP15/3k/4+ziC4wM9PPBqQKOPVkW39&#10;rxU1HHGUIsASATwdCD+n+HvnBV/Sx/3j2dW90fgZho6KJYWFUkGD025vbEbLJpjY8N+f8P8AWPt5&#10;hrb8MfpxwB7NVKlQUNV6L5LWg/TIp0D+X2lctaL6X/P5APH6fbxDV8jn8H8cf193RipqOHSCRGDU&#10;p5dBZmNrsocrGQ2ri5IHN+T6f+R+3RZVYWv9f99z7VCZnNG4daVzqow8ug5rMTLBL5UDIy/kH/kQ&#10;5I9xqnHQ1S2KgmxAI+tz/sLD2zcWiXC6uLU6VxXMkJBQ9PeB3zmNsTAwzMq+RC2q4Fk/qwOof7Ae&#10;w9zuzkkRmWI3N7X/ANf/AAU+wfuezJIrHTVh0Kdu3qtEkbh0eLqD5QPTTU9LX1kSafED5C0lrDkA&#10;tICAf9b2DGY2rNTOxSNyo/BH+F/6fi3sCXW3SQNTR29C+C8jkFS1W6st2J3HiNwUcGmrgeXSQQEk&#10;AP7ii/Nyfr7SJhlgfSylTccEH/D2XFStMY6MY08StGHQzitgyEQZGW2kmy8Af48+r/ePahxmQlgZ&#10;fUVsB9AP95597AUgqTUdMPG6k1GOkDuTAUtfC6yRrICW+rEfX62IU+xb29uqWnaK8psCD9BwfoCP&#10;UPpf2Ht45dtN0gmR4FJZSPyI+zpXZ301q6NGxFDXoo/YXV37klZRxtE6M7oVa66tLMDwhbVcezH7&#10;S32ZEjhqJRKnH6lBYFSDcDV+B7w590vu+W24pLcWVr3Gp4/0fs/w9S1yt7hyWkipPPQ8Mj5/b0h9&#10;q9wbo6qrVjrKiX7FWju8isxusiyGxRgR/tvYvQT0FdGGWRQxUE8FfrzzcA394L80exm72lzKq2b6&#10;A1caR/gPU87d7h2bwoXuhX/V8+jzbE+be1Kmjpo63I00EzIUbW1SpJAHLWuRyPcSqWljFxLqC2Nv&#10;T+L/AE/r7Bzezm7K1TYstfOv+x0bDn6xYVMiU/1fPoasb8stm1ZVVy8JVgRyZXH+wViOP959p9ay&#10;MzFEcFSxJ/ws3F72vb3ab2j3iJam2fh6j/V88eXz60OebB2w60/1fPpZQ/Ibac0YkGSp7FS1zG3P&#10;1va7E/X2qKWBZEVi3DKQukjm/wBeDbj2Hrn263aBj/izH7a/5ujBObLGVVpMp+3rkvyD2dKdLZWl&#10;/wCSSDza39r3mehddLhzzwP8PaJuWdxtuw27AfKhPTw3mymFFlB/1fb08U3ae2sst4q+mkBBsPX6&#10;vpYAc8ke8H0Nipve1l/NuPyR9ffja7jACpUinqDX+VeqiaB2oXFenJK/D1oLCeOzqSArgWJF+QxB&#10;Fv8AW98Z5pFiYBSBY2H/ACI2/PtqOa5ikVnQ1+zpR4UTIaf5OpUeOoJxZXDhuPS1/qL86QRz7ADs&#10;eTISQzrCpblm4B/SVt/rXHvIX2l3e3S/tTOaKaChHnWvUWc72rGOZkNDTy6Tud2zR2aUDgKDfWtw&#10;f8R9QfZUK+hmmmkNUpA1m5Nh+P8AHjj31h9o5Ntuo7QQ6SfDHWA/uI99EJVLN8X+foGshXDGVAEG&#10;oOzgA8MOCePS2oH2isplMXhywJXVYEG2o8Ejm3HHvKNHgitRpbhw6xdv9tvL+9LOCB8uhc2tS5TL&#10;0kcl3Md+b3B9Q/Itb8ewa3p2XS0NNK8TxjQkp4FjcC/FmHsPXlyCTXoRbXycxRXcN5cadDNtraTF&#10;rzlravoSQP0t9fSf949k93l3rXTmWngfUupgoAe/IB5s1vYZuNDuT0NLLYYbfS1M9CpR4eko9JSM&#10;FwBdmPN734IH49lwyW4Mrma4z6XLO5N/Ub3PFr/m3tqPTqwpr0eraxKjBmHTt7F3ZsW5wI/HFLot&#10;wbD8gMLc82Hs4tZ2BBXiOiG92uGXU54j59Y5GRVPkYKOPqQD9eLc/wBfZi8Fk9wUqx+ZJCAq/Vbj&#10;gD6m/wBePY12+5kcDuYfZw6BV5tForE/5R001MVLOCCI5B/wYagL/wC9D/e/Yq4nc9dGI2kRtV+b&#10;obDn8c349nLynQ2vhTovXa4tS5H7ekZlsJSzo6jkFTxqX8g+xj2vv+SEqj8HnmzW/wAfSWAsB7DG&#10;4zqsUvdinQm2zZVeRSo/1UPy6Lb2N1bTZenPoLcl7q41AEWH1Q83+vPsb8DmDmaqPQR/trA+kH8X&#10;/r75y/eW3WGC0vNT/hb/AI91mr7J7VLG9vVMagfyA6TPUOwf7u5RLoxCyh7sxJsoIIB0j+v9fZot&#10;sRmKlRSLXCD/AFtIsb++OfN9yLjcbp9X42/ma9dAtljMdnbgjOkdHdo49NOg/tFgD/th/T2syy/7&#10;f2ACadGxQ1OepWk3t/vPNv8Ab+/ah79Ude0n1670H/D/AHn/AIp7716luPp+Dx9f6f1+nun29X+3&#10;rkqkG5t9PeIuWAuR/j7959boOBGOuVhe/wCfftVgeR73WvXqAfDXrv3j1H+vv1PTrdB173zEoBtf&#10;n3bw2YVpjr1D59e9ttbUMiMQeQL/AOsP+K+19rEC6r5E06ZmJA697CXP7rfHu13so1X4I+lz9Qfr&#10;7mvlHkk7yBGIquaDyPH7egpuO7NbPQmgB6aq6sFPcsQLH8n8WP8AQ/4e2nFdhwzSGLygkA/VSSAT&#10;/UkAnn2O9z9lr+GDxY7VtI8qgeXp6dILfmWFjpMmf9Xz6YG3RSqbGdVW9iDbj+t/V7EzHZpKpQwc&#10;Em/AAvwOfz7ijeORr2wLhrUgDzqDT9nQkt9xSZR39OdLnaOotadTY/7e9r/m/Ht3NauhvUP8P9f/&#10;AG/sEzbNLHINUJ4dGSzjJ1Y6ekqI3F1dGH+0/X/efYNb536mBBJkA4Y3ueQthYKD9b+5P5F9vbjf&#10;541WAnuGf5+lOHr5/LPRBum8x2ak66ddPOFB5H0Nuefp/r/19ge/cSVDFDMCeVIHk+gPFuf6H3kx&#10;tHsDdKY3+nNSB5JT/D0D5ebYXYqZxX/V8+misyBSMn6AfU3P+H0ufcZ+wxK5KTXDf7Qf6f1Le5S2&#10;r2QliUFrTP2j/AB0XS8xxGpEv+r9vSHyWasSA1h+b/1/FgCfz7ySbukqE0q9yR+FH5/5C9jrZ/aM&#10;Rzr/AIseI/1cOiu53wMpIkHSByW4RGjlpFACsfrz/vftpbJ1Bk16r3+lweP9tf3N+2+1bDbwRatw&#10;H+rh0GZd8Hijv6DWt3bCJ2AnW9zf8fn+gY+37G7iaEgO1rnkgD/eLsOPcec0+2M4aSlqaVP+rh0b&#10;2W+rQDxBXpzoM6kqCRZVLGxuDxY/4k839rumz0E6KrTD6f0HPuBN+5BurXWfpWBr/q8uhVa7nDIF&#10;Iep6WmKzrFgNa/g/X/EcXv8AX3GrM3FTgmORQfxYXv8AT/H8ew3tft5cblcKHiJFadwH8q9Wudyj&#10;hRn19K+bc6UsIYyqCAxP+w0/48fX20jdEzggOpuP9Tz9P66vY0Hs3QgG1/YR/IAH/Y6KhzCGqA/b&#10;/q+fTEd8IST9zFySfr/j/r+03k8/WG5D6TbiwP0uf6Xt7FG2+0cIXutW/wBX2jpFPvjDg465xb1j&#10;dgv3Md7j88f63559hzmN4ZCmLWkYEE/2mseP8bexBF7NW9x8Nsf2Af4Aei+TmORPx9LHGZ2KoCsZ&#10;la9uR/r/AOvz7bcN2DkfuUV5GsH/ACzWI0m35PsJc3eycFrayS/THI9fOv8ApelW3c0O8gXX5/6v&#10;PpX09fCw4kH4/P14/H59jF/fip0/r/5dWv8AUfr5f9f6e8df9bGPV/uK3+5lP+M/Z0M/35j4/wDQ&#10;q/z6cfvYf+Oifp/r+P8Ainv/0z+NJ9QBzf68/T/jfviWq1OeHWdqr6jreFdiLWP+v9P8PeNXK/1I&#10;P4/p/j7sVB6tpBx1xDn88/7x/wAR7yFgQeebH+vvyqAfn17SB10WJ/1v6e8Y45/p+P6+7lRxA631&#10;x95QwNh+f6e69e6xFTc2HF/8Pff/ABHv3W+uNjcj8j6+/fn/ABH/ABPPvfWuvWP1sffvr/X/AGx9&#10;1JA4sB17rtUZjwD/AL7/AIp77KFTzc/m9z/yLj22kqvnga9b65yRFPpytr349++vH5uP+N+3GJVS&#10;3p17rgi6mVfpc29uaKgUaQNX4NuSQbn2TSzuZHDGo9P8HVMjqcI9IX6AX0huOdPB/wB695AQASeD&#10;zf8A23+8e0/WwCfs65lPpp54+v8Ajz/vXvgXBOkjUObg/wBbAr/vft1FZD4ivkefVgnHPXAgEWPI&#10;PvFo+hIN/rbng/W3+wPtQlw4DR14+fVgo/i64+BeH4AW1lsOb8D/AG3vIG4Nyfr+SfdAi54dXCAe&#10;XXL33c/gn/effiAQBTrRAPAde98bEnm/+3Pu4CgDGer0FBjPXveSI8kXNv8AXP8AsfbMwHEDPTUu&#10;Ph6978y8391jkYADT15GLUFOvWv9ffQNh9bf65t/vf8AX2o/Pp0mn2f5+sLD1WH5IA+g5Nv9795+&#10;P7XBsPrcf73b36uaAH9nXiwFe4cfUdeKsPqrC4BB0mxBFwQbWNx76LD8EEgji/8Aqvp/sD78M8M/&#10;ZnrwoeHXRFv1WXm3qIXn/Ykf094zIebAk3twLi4P0vyL+9hCTx6uIzWpNB/q8+urH+ht/W3H+wP0&#10;PvpZGJ+h+l/z/vVufdiunjw68ypp7XFflnr3vLx+Pr/sfbRIApXHTXHh1768D32ByP0qQw9UmrRc&#10;njVYg2HtM04V9OWQ0FB8/Tq6DK6q6ARWnp1nERZbWZCATqX9Ztc+n/G30/x90xZzvas6v+cPbmP7&#10;D3FRZTF5PJ7JTrHatLmFEtIaPHwVeUlrKSSV4qSuqI5msGQXUofp77Re2+wW3uJ91DaeQNqVbeTc&#10;NlWGJ6cJ0MgkkYeaySoST5qQesNOYryTl33Zm5hu21paXrvIPMxthVX0oD/PpNZLr6qy1Fs3P4U0&#10;dDXbf3fuDM7jqajGx1GTzOGqZcvBJi4KuxqURDPTtHYm0cAAHI9nRjr9r/JrP7EzNNTx5PaGFmlz&#10;9EuulyFNJVULrHJUvJB9xSSH7qLQhDkgc/2vePsXJ9z91H2h5x3Pfry3l5z3RzbxtEw0a2UxxhCd&#10;JYqGediFFKU8syXLvae6nNW0WG2oybVbgySFh3UwW+ytAq141PSHyO4tzV2/67ZOKilxgp6DG0+S&#10;qpkdKyPE1Mq11dVpFZft1q1EdPCxJAL6uStvZyOV/qf7QHP59QH9bAH3zdkkLFqvX8qV/wCL6yIH&#10;AUAA9Bw/LoZSqaVCaSqxoi2AAXQipoFuD47ab8Xtew+nvKrXF/bFfXrfWLQ39P8AeR/xX32CD9Pe&#10;+vdcfffv3W+ve+v6H+nvxPr1rr3vv3qo691734cG/v3mevde98gxv78R1YZweurD+g/2w987j6/n&#10;8jn+nvX+DqwrkeXXrAfQD3jBu1/8R72aKtTw6oAaio65KpY2H5/P9Pxf3ICqBfVyfxzx7TmYgmiY&#10;6coPTrN9sD+pif6f8T/T32ABbnm1xwfejMx/D17Soz12KZAb3P8Avv8AY++dxe35ve3P1t9b/wCt&#10;7bZ9S00+fWxSmDjrmIrG4Yj/AFv+R++V7A/i9rkXF/bdGqDnr1M+dP8AV5ddDVzpJH0vY2v+Rf6X&#10;t/vHvGU1Xa1uPrzyOQP8fp72HIcIMj/B1QuNWlR1ltwAf6D3Dq6SkyEL09fS09ZTuNDwVcEdRC6/&#10;0eKZXRgR/Uc+1UFzcWsgltrh45R5qxU/kQQerOiSAK6hl9Dn/D1yUlbFSRb6WJ4/437CzO9C9G7k&#10;LNuDp3rDLPLcyT12xNsz1LG1rmoONFQW5+uu49i+w9y/cba9I23nzd4VHALdz6f95MhX+XRVc7Hs&#10;10GM+1W7sfMxqT+0ivUuOurUIC1lUoH4FRKF+n9NdvYE7q+BPxM3FTzGXpnAYudkYLPt6uz2BdGu&#10;WGiLF5ekpfSf0/tMo+lre5A2b7yfvTtEkZHO8txEPwzRQyg4oNRePWfUkODXJJyCRXHIPK10p1bS&#10;kTHzQsP5aqD7AKD5dOceYySgL92CeLNINdufoymnJJtx9Tz+fdWfyk+DvU/W1HWZfaE256SGGL7h&#10;KKsyVLkaZQSF8fkq8S9WBb6HUx/x95e+133jeaOZmt7bmHb7GSXzaNXjrgejkcfSn2dRrzJyFt+3&#10;RSS2UjgjNDUjj889KrGV01ULTaSwuLoulWsoNyC7m9yf6f63uj7fPZm39oZSrx8+36mpNNLLH5aa&#10;qiMriOQoPRJAoDNa/wCoe8tNv3Zb+GKZY6VXI+fUN3Vwts7RuhOk+XTv7Y8P3BsrMSiKXH7ixjNx&#10;eahjqoLHi+ugqp5g3+OgD2bK+o1CV6SndbQDvBA+yv8ALr3sVcbQY7P2fDVQkD8IrrU05sVUEFau&#10;OJxf/H2qWxu5cpAzfYOqHdNsNCL1R9uP5de9vMuwNzRqXGJyLxDnyRUFXItv8ZYkaO3/ACF7s227&#10;hFl7GZR6lGA/bTpyO92+b+yv4XPoHX/BWvXvbJPiMhSP4ngqoZRzpk8kQBB+hRlDC3tMwZDpYFX9&#10;Dg9K6AjBFOurj+o4+vvAJMtTXKVFYgb8CaVkLXvwCbcf7ce9apBnPXimMtQ/6vPrv3k/i+U0P5kF&#10;RGAA5mpUlARv7EnH6eb2J/H0938RiKqlfyqOtafLH8uurg/Qj/b+4U38DnR4Ztr4Ron0kolJFGuv&#10;kySDREtmlJuTYnn3pX464xX7KdVK0BoO7rv2mq/ZOwMgCZ9uSRve6PBkJLRE6izRxSREKfW1rW5J&#10;/qffiIiKkEH5f5uHVDEtQSAG+zr3tsn6y25PClNR7jz2Ooo6lqiGhmkkq6aCfxfbedE86RidaZig&#10;ks0hQ2DBePftIYd0n5dUEChtX4j1720HplF8ho92UlSWYlPuo6mOXQvEasZZjGHAAsebfX34Qj4Q&#10;3Hq4jFSCeve2Cq6e3Kis1M+OrbEIwp6uPzONVg9gFcFgBb1Af15v780TDAXHWjGagDr3thq+vd40&#10;RkjfCVzK4aC8dJLUWUg6o45KYtGXYD+jC1+R9DQRmhquetaGWtT5de9p+XEZmgX/ACjH1FOqG7NU&#10;/cQsFia3jLtPTxRni5Cj9PBYH6VoQq4/1V6pRlGV697iyJUJGrurAq5v42qeI1bWxdpXeLRIzC51&#10;G5tf8e/cceR69xpjr3uOGcCCMRRSnQoWMaHK3PpZY9DAFfr9NNv9f36mDq49eNade9yA7+gzmRgg&#10;YpDPLMf3GuLJGimNNINywBNuD7qaqgNM9a4Cp6974tKs2kU8jRSKdYhnh5kdtWmNZRcsoRvqpTSB&#10;y1zc+rqAPn1piTSh6978mlVXho4Y0Qx+OJ5izRi151hrJpIzIR/bFrn6+91WgBOOvAj7Ove/RB43&#10;aemnnhlkYrCaaNzOAFCM2lXSQOwb/E2a111e9kDy68fUcOve8pqIwpWqjrKiZgWFTSxQohjNvHGY&#10;Z54FhJBvqRpL3N11XvWrAgacHrYJHlXr3v0bFAGIbT4y6iS4mUa41KLzENfif1AEWv8Ai/vzVWqj&#10;NetEmvp173EltJSztNTGcmCWSMfdyxiF2ppYoWnkj8MVRpdidDGVXJ5PHugFB16gANeve03sqKqO&#10;Gy9JSTwRySU2UFTkTO0NJRU74sfdLPKdSo1XAXjYskgawAU8+2gTUiuembaixuAcFjnr3tWAw3p1&#10;gkpoDIsPhFKsrvqGNCyzXlUO0aqGBaRA2sseFHt5SFHdw6fIAKkenXvcNbyI00kN0MEMrySoi+tA&#10;KklGdVHkchARbWbAfUn3sngfLrVKtnh173nxruXgmqElSWSKkqGhl/XG1RCjNqj/ALMoRgxuL6T7&#10;0XBBbT+f5H/L1utAST1720QOzU9I9OY5JGpKGJWjjkcFVhRTodbAlvqbXHvaKDwfHVDVitM4697k&#10;KhVHMgLMSVMrqW0hSL6dWq3rU/T62960n4j3deHz49e98PMhWU6CPWyjyfuvoPpZtPGlxfj8e95A&#10;Ffi61QA4Geve/GrdJFeMmAAr/nJGIJVBoKqoDMTY/i3vxBpWlevaiCTXPXvcd6ys1PJLKkjy6mEZ&#10;dFb9TAc/qHA/I9+ViHBODTrxY+Z697dqbK08OmOq29HVxGMapYKuSGrMhWy+F2WoRR5CLllI/r7t&#10;RqVrUdXDUzoqOve3Cmq9qTgCqpdz0JPDRpSUmTVTezNHLHLSCQgjgFVufetYFMZ63rhxqDA/ZX+X&#10;Xvbl/D9qTSMlBuh4yEDmLK42bHlG1IiRtJGtZBHI+r1Bmstr+/az5r1srCxxL+0U697kTbYrVaXw&#10;z4uuCtMG/heVxtYLiy6CqVDSGOMvywFmt70G1ELwqeqmIEYPDr3txp6RaKJIF8TNYGaSNdKMyoAA&#10;Pr+luP8AXHs7tofCQE/EegvfT+NLRT2D9n+qvXveW4BNz/rf63tT0iFc1697l0ZNxyfrz9f6g+7K&#10;2k1p1o0IqOve17g2BqYB/tQB/wAP3Bz7WxtqUd1T0yvFR8+ve7PPjQq+aj5HL/4/0HtbaE6mPz6M&#10;IW0624gDh0ybi/4s9aPyYjb/AG/u2TbJtRw/U+iMD6/Swt/sPZzGakEdFsjFsk9V5dgR/wC5KquL&#10;HyOb/wCuH/p7ESjNtJ/wX/e/ZgM06ZPA9F8zSFtYtf1NyQP6e1VRSeoD8e3o6al9ajpBNnVjoFdy&#10;wHRLb63H45/4j2p6e1r/AOI/rzx7NGnxpVs9F7L3ALg9ANmoishJHFm/A/qf949uakWA/rx7ZJY1&#10;rXpogg0I6Qs6amNvTZriwHP04ufeZGFwL/7Dn+vtRAwFAwr/AJOqMKeXTHkIX0F1ViPUSLDngfX3&#10;JlMIgIkK6SD9SP6fT8e/XbRhTpIr0laRw4Cg8emLBQ5iTMLJTpKqLIhWyt/qvT/sT7L7vrBwZN2M&#10;Wni68AMTckjkH8H2CNztzISAvoehRt10FID8Oreegd6VeCx0KVgdSiLYO+kXKKg+vN7H3D2TtZaC&#10;ZZGUf1GqP8n+n15PsutrNvEFeHRvJcxunbSvTr3d2j/EMZPTxyfqUD0TXIs3IsP9f2PkVbHSU6r6&#10;RYc82+g/1vZ+HWBAoI4U/wAnRHcQPI4cE09Oqw6/a1duXNyTShmV55dN1LsdTowAN/r9fYZ7mzCO&#10;zi6m5IA1fj/jdvaV5cnNer+GVFNPl0dvp7YMmMpYW8bKVgQBvFa12BK8cfT2i6WZJbkEfU/S/wDr&#10;e3Y5SEoB0mKCvw93Q9ZGklp1CuDe3p1C3ptxb/D2u9vV5pKlLH6lfyRbj/efbPiEkhh5H/AenDCC&#10;p6Lx21tmLcGFqlZVDeCVblQ3KuGLAX5ta/syeFqIqymDNp4ReSb/ANkH3e1upI0Wtc9FU23jLMfP&#10;qgX5B7Zy+1Ny1C45XMclZKl0RwAA5YMNF/SdXH59w8tWx02oIw4v+Rb6f4ezCOVjJk1Xp+O3QRZU&#10;V6VfT2ya/cUFDUVyTF3Ul9cTlP1W+r2vYew7yOWMpIv+f6n/AH1vZvDIGND8PVVhpTo+Ox+tocXG&#10;snjQto4PisR6uPz7YfKGJN/95P0/3x9mET+G49KdaeI1FBjoYUo/AoQfW1yQv5+n4/wHvnG+m1rj&#10;+v1/B9mUMoHD4Okk0QlB1ju6gV1GsqNcAGx5ta5t9PqPbhHODe/H9OT7NIrhkUBH/L06K5LVow2K&#10;9ISuw6uxBUG/5Kgj/kftygqSpve45/J9r4bxXor9p6QSxKwOO/pBZjbAdWPjFyRYaObc/wDE+3qn&#10;rb2uef8AEn/ePZgpqKg46RSWrVJBPDoGs7tQxmSykWUn9H5/BPP+8+3uGrHp4AJHPP8Aj7Uwvprn&#10;HSdYmAIOadAznMC6liuokFubfT/X/wAB7dVEdQoUqv8Aseb+2p0VdL1rU5+zptZDCxcDI6DieTIY&#10;idZqeR1Ik9RBKkKPxx+Ofafym3IapXKqLn+qf7SfZLebYlwpNAD0e2O7U00P8+h062+QOW21UQQT&#10;1NQsafVvuZG+sqEAjV/T88+wfz+zNLMUW9rG4j/w/wCK+wTuGymNiVJ6G1jvCsAK0I+fVn/Unyco&#10;MvHFHV1QLcqxkmAvybepmJ+nsN6jET0hI0ngm5Km4sT/AMR7DJtWSVnJopPDoRxXSSr3AaejkYve&#10;eNzdJHJBNC4kRWIWaN/1D+qk2+vuTRSshAIZWFv6j6Ef8T7uVMZrXB6TzxeGdQNUPUTKUsNXHILK&#10;Qwb02B+qkX5v+PYmbYyUqVCqGYf09R+pYC4/2HtqW1iu00ugP2+fSGV2iGsE0+XRP+6tqQHGVMqo&#10;i2CvqWMXUqjlip/DCMX9mQxVdI1OGDN+OQzcrYf4+wTuPIG03jOZrSM1+QFP5dUHMV9brSOc6PtO&#10;Pt6pH7B37uTbO5JKShqqmNVa4H3MqHl3F7Brc29yZK2ZjYuzAn+rX/Nh7DE/tnspPbapT/SgjpXF&#10;zhuBCqbg/kTXp9wHd+7aOmE8mQq/TchfvZwxsPwCfoPfUYkuHubjkfX+t7f1t7Lpva3YmBHgIp9d&#10;A6WpzfeKTWR6/b0oz8st2Qr4Bk65NA0LGaqZhe3Av4+dV/6/7b27wZSoisoci3+Lcf74+yG59mtm&#10;udQ8JD/tB0tTn6/iAAJp8z1GPyn3itplydWL/wBKib8Af83Pbkm46lLBn1W+gII/3n+vsDbx937a&#10;5w3hQLX1AH+x/h6N7T3QuUADntr5HoTNjfM3eFLMBJXVbqHBXXUzgXFr/V/rx75LuMEnWgJ/rc2P&#10;5H449xrf/dxR6lIarX+Fv8gI6Flv7rsNNW/410brAfPHL00cYnnZ3tyPuSWPA49RJufeUZ+FgQ8a&#10;2Nr2PJ/1vYPv/u2TKTpiYA1zprTz+X2fn0e2/uwmC0oH516F7BfzBpIzGsjuLFNQNSQB9fryB/X2&#10;nc9JQV1NIfEAxVgbgHi3H+PtvZfYfdtrvkaJHKAgjtI/n1Tcfci2vIJPEdSCPUf4OhSx3z2x2VUU&#10;8s8PkdVQj7lWcFrckajz7Jf2dOuISoliGmzOBb02P4P595ye2HLt3skcIuAVAHDPy6xw5vlh3Zn0&#10;EaSfkejS9RbjpuzcjTTRurxvGshYlW5ZgRwTpGofT2QjOZ3J5rKPDCZNIZkYK0jAnUTf0+8hI74k&#10;IhyOoxk2SGEtMUH7OrJsHiKDDYqBCugCMMfQi3IFjf8AxufaC3ZtfK19I6v5NLo+osjkC9uefr7e&#10;ltXmyAR0TXO9WtgwiU9/D5dKjG1tO4IiKHm3BF7AH62/wHsv0vX6LV2qCCxJ5MY5/wAR+efZU9uI&#10;ydR63Bu5uRReHT5rX/E+x22B03jq6SGR4g4IBsyK1voRb6/k+3oYFYdvn0R7tvzWYbPD59J/M56P&#10;GwSvYFlHF2t+L/7e49nv2Z0ng4KNGMEF/STeKMW/bF/x7O9t2lpXAoaV6jLd+fpIjTPD16KnvbuH&#10;LQ1hpqOOUi8g9DtcASNpJstudPtSV/VWHjuIooxbgBEUD+l+B7kvbthCxr5fl0BLnnieWQ1LU+3r&#10;rA9lZedEeoEgOkBg7t9QoJJ4+vPtpk6to1T0qv5sAo/4p71fbZ4SP/D69GG2c3O8yVrT7enGs7Jq&#10;ELFh9LH0yHj6jm4tb20v18tI+qMW5P05PI/437i/mMNBBOfLSf8AY6nPlHeRePGCM16S1f2kjDQw&#10;BvYFmkBNvzxb8j2NfWe32gqY2flVZQSV4sVsf6++Tv3p95J+oiBoNB8/z66N+zFojJHJQVAx+wdL&#10;3r3Jw5Wo8kQQAljxY+nSpv8A61z7NXRaYYo1CgWAu1jyTzb/AJB+nvlnurtLc3RJzqPWY9qNMaCl&#10;KdGNjACrwPr/ANE/8V9z/Opv9OPoL/4/0+vsi8KgBOOl2Dw6kNa5t9P8P9b3z8o/Iv8A7H/ePe/D&#10;HketU64+/eUW4Bv/AI8D/be/eF8+t0Hp173iMrf4gX/335978NRiuevU6977Ew/oCR9Tz70Yx69a&#10;x173y8oP1A45H15P0t70FCnjnrdKde94C2lgR6vpf6n8D2qUqVbpyvbTr3uLUhZFsTe973v/AEPB&#10;/wBj7vA2lxjz6SyqGFa8Ovewj3ht41cLtHYtpa4Ck/1/3m3vIj2n5phsNwtkuT2Fxmvp0BuY9ueV&#10;Hda8P8h6S+5KaSSCVowwYKxAUXudB+nP5PsvUmPrMdXuCzABzb9Sj6ggf0sPfU7kjbdj5s2KE6Ea&#10;RowThSc4/aeoPvpLzbLlix7NQ/Zx6KNu/ctThpZNZkFpLMS9v7N+f9gPYwbazEkUaKxuTa/q+oIA&#10;N/8Abe4h9xPZnwpJnhtSUoTUJ6+tCP8AB0Ntm5i1Iils/b0m8B28kciJJMl9Z4eoRTYEfhrexA/i&#10;0QiBa6i3qBaw+gt/vfvFLffbK4jmYeFWnopr0Not5BjYE5+3of8AbvY9LWqoSVbn6/vxuDwPwCT7&#10;Kf3NVtULKIXN7SWs3Nrgf1/HvJL7vvt6x3K1SaE6dQqCv5dR1zlu3+LsVfND5/LpdNueJtOkq19J&#10;4bjkD88eyjJNWRVTnyPbUf7T/wDFffVzYPZa2uNst7gWqGqj/Qx8+oPm5gaOdhU4+fUeqygqIiBx&#10;e17Een8+1ri6+Q2Dsx/12J/p9L+1dz7Sx24KrAur/SdK4d/Lfi/n0HeYqGGrk2Fz9f8AX/JP9B7F&#10;TCB6koBc3IF7E+023+1itcoBBTuGdPz6VvvAMZOrNPXov2990PjoJGLHhWJ9duOeb8+xChwkjQBw&#10;CfTf9J9zXt3tXTb6eDXA/D0GLreyspIboreS7O05Ix67fvAH922oEn/D6W9pfI0c9PM2jVa9xwbD&#10;63/1rewbvftGk8jAwjj/AA9Wg5iMdO6v59DJtLe8dVAlmXlVAHkFwBb/AGF/bbHkqqA2UkWP1Bb/&#10;AG3uBedfZeMI9IRTVjt6Gez8zkEVb+fQwYrPxqwkZx9AbFuB/jf6fj2o6SSetUF7m9hfk/j2BuVf&#10;aFYrxddrRNR4rX/CMdGm58w+JGTqp+fTBvfsCOihdFlVT47i0wH5Gr/b+3qHHPYXDAEfXSf9ve30&#10;9yDuXtpFHpCW61H9AdENvu9anX/PoGG7TjBY+dDYtx9yhJ5I/SOb++FVjCyWt+PyPbdt7eeGNX0/&#10;+T+XTkm8gYLY+3rnQdpq83M6j1gANUKP8eB/sfYfZrbzymRmUafqPTx9PYz2T25DsrGOgpw09Fdz&#10;ugI+LoYdu9sxsYoUmVyDpNph+T/W3tFU+KSmn1calY/2SOOeP9Y+wdz9yAzQSR+HRNNfh+delG17&#10;gA6mmSehwxe+ZJkBDEk2NvIP6Ajgf0v7Uv3PH0P/AAH0W/w1fo/4n3jH/rbrrpQV+s9P6Nf8Gehz&#10;+9MfF/oX+XpV/wB6X/1Tf5nX+r/H6fT+vv8A/9Q+5IJPPviaMdZ3jgOt4R1PLD/ff7H/AGHv3vfW&#10;+sfv3v3Xuve/e9g0691732Lki3ujsEUsevdclXUbe5GghfVwtv1ckm/J4/w9pUuCSSoq/mPL9vXu&#10;sjQqCQ/psL3AFyLA2P8AvXvmjwDSpcki/Oh7n/D/AGHukv1TBjoCg8Mg/wCDr3Xa+K1ueP6gD/e/&#10;cq6KrMtjwSPx+P6fj2hOuR0jdjWo60D1n0hE1BQQRcfT8/T6f4e4RY2sD6frb/E/Xn2cotCW/Fw/&#10;Lq3TfI5+n4PP+3vx74k2HH1/Ht0AEgHh14ZIHWIG3I9y4pLIgv8AQXJ5uLjkf7f2UTxkzSsBTNP2&#10;Hq5iOfTp0j5jivc2Gr/XLgn+n+1e5CsSL/4+0rLQ0PTQNMdc/wDW/wB9/vA99abEG5JH1JH1+v8A&#10;j/j7tqounqwc0Ip1w0D/AB/3j/invlc8/wCvf/efdOq9crcW/HH+8e+TW/sj8f4+7BiPPqwYmnXH&#10;QP8AH/eP+Ke+FyD9B/vPtSukioPTygHrF76LX4/4r7tj16tj16975LzyDb8e9MA2OvGnp17376/n&#10;n3QKPLqq0Hl1734NYMpPJVgCf6lSB9CPz7sdIXuFV6sfUDriY1ci4Ju6cf6zKR/jwR71Lf5gPyd+&#10;QPWnzM7PxXXHcfYWzsVQy4taXGYHdGVo8dTl6KESmKhWpNJGzlubIL299P8A2S9vORuYfa3lyfmH&#10;lLb7x2VqmWFHLZqKkjUaV9esdOeOYt72rmi/j23dpoolp2qxArTOB59Cvi6OmlxdD5oIJP8AJo76&#10;4Yn/AB9bshPPsEdt/wAzz5ubcMQHdeUzcURBEO48Pt/NK4AtZ5KrGNOR/wAhD2Mdw+7x7RX4OrlC&#10;GH/mk0kdPmNL9EcHuLzZDQHdmen8QUj/AAdZXweJkOp6Cn1kEFo0MRIP4JRgT7MhtX+dd8pcMoj3&#10;Btnq7dqBUUvVYbKYiZlXh/VisrTRAyfmyEA/T2Bdy+6P7aXo12l3uVs3lolEn/V1WP7CPt6EEPu5&#10;zDGiieGGWnqGB/kwH8uoUm1cRJyI5Yz/AFjlPH+sHDj/AG9/Y74D+e1ueLxruX494SrQAlm2/viv&#10;x/q4F0jyOCyLAcH/AHYRz7A199y7Z5A/7t56uYgf9+WySftKSqa/l0bQ+8crU+q2dWb+i7D+RVv2&#10;1/LqC+z6X/ddXU2H0WQRMQP6BlROB/rexxwH89DqKqCjcfSm/sO/pLNjc9g8ypBUnUqzQYiS3B4I&#10;H0/2wPvvuWcy6a7bzpZyj0eGRD+ZDOoH5k/Lo1h93NpNPG2uda+hVv8AN1DOzWQgx16vx9Gp2Uf7&#10;dZH/AN69jhgP5yHxEzdPNLXVe+tsVMceqOmyu2vL5W8YYeOfFV9fEBq49Vvpzb2D7r7n3ufaSxpD&#10;c7bOhNCVlYUHqQY8/kSfz6OoPdHlmRSzCdCDWjKBWnzBI/On29YptqV2lvHNSsCLC5lQk/S1inBv&#10;+b/4+6MumuxOoe1vlV353x3r2Jl8LDuTsbK5bYcGZx0tNE+JrDkaKnWSODIV4pKPHYp6alhZCdcc&#10;YchWJVeq/tBZ7JyLy3tGy3c6oLOBIkRNTABY9GokqvcxrIQBgtk9Yf8APh3rmPdLy+26My+LIzMz&#10;dhI11A0nyAAAzwz59Z90HduL2/DFs/E0GbyUaxQtBV5JMWNKxqJJ42kp5oJ5ZJAxKu8Q5/V9fd1/&#10;xN7++Puxdw4faOJ7o2F/d6fDVWKxGPXJRY2iimq8klZAsz5I08i1Jmey3IBU6bfT3F/3uuRNr9xv&#10;au5j5amM2+bVN9XCkYOqRQpSaEhiDqaM6l4ksgAGehb7NbvvPL/OTPulkYtuvF8GVmYD+kjj0VWw&#10;f9N0B9fHviHclNuT/RllI3zuYxGI3bUvkcbX11JjIcdUR0WSoo8ZUzpPjcdkFiWVQFZY3Zxcgg26&#10;pIrxo8ZV4pEVkkjJaNlZQQyN/aXn6++JhQrqUqQwJBBwQQaEH5g46zdDagpPGg86+WeHQjSX1tqL&#10;M17sX06tR5P6SwsD9PobfUA3A5gg8X910v6db64e+YNv99/xse9Hrx646Rcn63/r771H/b/8i/r7&#10;11uuKdeKA/1H+tb/AIp75eQfT8/j/H3ojh1rrrQP8f8AeP8AinvrX/S3vYHXuu/GOeTx/rf1A/p/&#10;j75qb/7x/vXv3n17rGVPPHAv/T8e+YBvx/sf+I9+PVh1x95AOf6/X3QtTjx6cAwD1mWMNbk2tcn/&#10;AB44996bH6+2XctjrVOs6xhf8T/jb337p1vrn779+68RUU6979qN78XH9f8AW/P+w96AoKdaVdIp&#10;1732ZLi11/2//G/e+t9dBQv0vz78GItb/if+K+9UFa9a0itfPrv3jYkcf4e7AdXAr173ja/9T+f9&#10;h78etEU65oOb/wBP+Jv7wTWEZBP4/wBv72oNagZp14VrQcesw4IP9D7Ib8uNqVGc2rkIqeJnc0wW&#10;4iZ+AU/p/wAG9z17R7ottuNqHala/wCDoJ8yWhntZEplh/l6V2ElVWseCdR/24HvVc7e+O24K7eF&#10;efsagRvWSgkUs4AHnf6n+nvqJyFeW95Y236g7gDnrErmqzmt55mA8yelT7WHXPxYlZonrKVh6SWv&#10;CwtoYEfV9Qv/AK3vILYuX4rshsEHh6dRFue4ywYJ64O6oLsbD2evY/Q2JxKQk0wupU+mJtQsAfzf&#10;i59zDs/J9uiq76SPs6AV9vkh1BHp+fTNWZqngBAIP05JA/2HsfaPZVJSqggpo1CW4VfwbfUtqb/e&#10;fYwj2W3gAVYl0/ZX/Ceg7PfSTmspDfbQ/mMYPz6Tk24C2oagLD63B/5F9fa5pdm4Wup/BlsTjsnD&#10;psYslQ0tcgU/WNUqopVEZ/I/3n2r/cW03iaNw2y2mjAwJIkcf8bU06rBuu4Wb6rG8liavFXZT/xk&#10;jpEZfctcj2pa2pgOo6jDUTJf+lwH0+0zk+jOnq4n7rYWCg9evXjopsO+vkEj+EzUSL/sFHsnveQu&#10;SZ1OvYIVk/iQvGQPQaGVQP8Aa+fHoR2fOvOMBHg75Mzf0wkh/a6tj9vTZDuvc1yIsnK3H6Z4qeoW&#10;3HP78THVcfW/sKc/8TeoskWkx7Z7Asb3Slya1sFiOBoy1NXTFQfx5Af8fYF3H2r5RYl7e4uI/lqV&#10;h/Na/wA+hfY+43MkahZrW2k9SUZT+xWCj7Qtfn0pqbfmeGlZ6OinsR6o45IW+o/UTVONP9bAn2E+&#10;X+GmFJJx29KpBxZa3BU9RcAcDywZala3/Tvj2D7z2yt01G23shfR0Ff2hh/x39vHoSwe4Uj/ANtt&#10;C/7Rz/gZT/N/2cOlPS7ymmAEmNW/5aGolIP/AAVJaRDcA/1PtHn4S7wyDGPAbg2zkZD+mOoORxrO&#10;Sf27s1LVQqSeDZyB7Ct9yPe2oLx39vIo/pFT+wr/AIK9CG05usbkqJbWaM/YHH7Qcdca/sTCYmJp&#10;8rFW0UEdzJP4BVRKqj1MRTPJMLH/AGj2z5L4HfJKiEktN1rXZenUgRz4XKYLJpMD9WjhgygrRb6W&#10;aFTf6D2FJ7SWB9EoUKPxagR9mP8AVjoSQXNtcD9OT9oI/meg4m+V3x4pap6PIdq7ZxNRGQsiZlsh&#10;hlQt9NcuVoaOJL/7URxz9B7DfMfF3vDAuRmOp+xqKNGOqobZG43gS3PNStB9vf62YMUA+p9p2UFu&#10;2dadKTHU9tCOlrhO7em9ylRt7tfrbOM1iExO99tV8vLBQGipsnLKjajaxX6+xC6C+Im7+9N1V+yc&#10;buCh2ruOiwtduH7LcWNykIkxuPqsVRVUoanjM0ciT5iFSCliDa4NwF0UDSAKJl1dFm7Xy7TatczR&#10;Oy1p2gcaE+ZHp0HnyZ+UOwfix1hD2xvyDIZbbdRuHF7Zp49tzYuatqcnmIa2ejSBspX4zHGIxY+R&#10;nZqhdIF+Rcjnu/4sbz2BuLLbUm3lst8pi5ooKqjfcBw9Sk9TTw1kcc1NlY6MRkxyKLSP478lrC4r&#10;KCkhjK6qECo+wHr1tdre28VyqOsbcKip+Zx5dCvsfsXb3YWz8Dvnbb1NZt3cmPGUw9bDAaxKyhdp&#10;BDUQHHmrSSOoSIvHyHdSPSGOn2n96fGHvfaO223FuLak77bqaGDILm4K/D5vD1FBOsZhnWsxmRyN&#10;MtJNTyK1wxUqw/r7dls7hUMr25WEEZNaEn0xT+fTMW87VdTG1ivYzMHKkVINQNVKU404Zz02bX7l&#10;6z3lncltfbu78ZXblxFbUY/KbdlSsxudxtVSyVEM8NdicrT0WQgZZaOVQWjAZkYC+k+y4ZDDU04k&#10;TI4LA1BcKzuaOn1axwGsvljYoF4JUEfj2iZDjtoOjPTgADHQn+0lU7O2rUBlkwrQhnLyLBVNZmNy&#10;LxyqImjYnUwIsW54N77CJxZgB8+tFQcEde9pmq602rNYwS11CWSzuI6aouXAF24LkRp6FAIsoA9s&#10;nSSVrw9OqlQRTr3tsqeqaKoP7O4YI00sI456cpqXUWClgyGMAEA8m4H9b39pLcOqiJfI9e9sU3Tu&#10;YLBqKsxFVdrp45wh0qB+DEdKhfU12awH5P13pIHwjqrRHy697aJ+ud3UTNCmGqJNUZMk1HLTiFde&#10;rj/OQSyyJE3qsrKDwTb3ShBz1Xw3pgY697bW2duqCG391sj+2RqkaNn8kshYhvCFmR44SSEJYORy&#10;1zcDROQOthH8x1723Nhs7ACktBXwIv6ElxtZLHEqsGL+SAE+OyX8Y9I1Ei5BI9w1Yqeq6HFcVPXv&#10;cGujnBr6SPyPND5TPNFTzRzhnR5Y3iiqKcSwwqhBBchyFJIH4bAOQePVSNXaeve0LtSmp6rAVMQj&#10;nqkWWq8lIiNPNWgQK7xiQTOBLMY40tocWZQACOWlAAyektsP02Pox697WtIfJ9iAz0NJK1NWTuI3&#10;DFaimnEMaJUzLMIgGJDFVCKLAn3clWAFelNddMde94YNUlVJUGcMskcM8Jc6BHFHCYmj1KZLxxRU&#10;wbUWPDAfi/u0fcM+R68hqSOve8tL6lhEo1UpUTmBFOho0ipjpkQOgjiJjK3W12v9SffnZfLh15uv&#10;e/U+bopMVQSU+0KvHyLTRxw1IzTAGGHWnmjp5sUU1AQ3JJIJ+nHuitRWYDqwlwKQHh1720zVqyx+&#10;OnxtbAABIsb1sM5+pKiV/sodMt7+m319ua+mQ4Nagg18+ve5Lub8WA8SqCqC4A/Lt9WZv6n3ssde&#10;V6sxAc14de9xFjWV11K2nWruxYaTo+msJ6hY8n27k8B14UrXy6975ol31IxOp5nAVE1EKbBySQyo&#10;bWA/wv8An3Wla6hnr1OPXveUKCFsAwTxqQyuza2Fx6Yzfj+h597pgCvn1fyC/Pr3vItPGuoeDS3k&#10;cFittWhvVoUgsNP1J/HvXZU+vVCAGOeve8iRwKJ5tZjnkaIKERdRjj1OVuiKVueSxP19+/Fpp14U&#10;LgU7uve37E0KzzmrrIkqRBpjpnmU3WRODIqxlIyQCRfTfn2ss4BLSQjHRVudyI1MIbuPXvamc8E3&#10;/wBa3+v+P8PZqcmnRCo0gCnXvcRpDfjn/Xv7qcdb697nUji/1/w/3n3vqq4FOve1rhZCKmJgeNYU&#10;/X6Aq34/Pt6MlaHqvhkHV173Zr8ZqgmopBf/AHZYc/7SP9v7MrYnWADg9KosiQeZXpozqhsXVg/8&#10;cz7t12sT9lD/AF8MX+9E/wC9+zuE0x0XuuOq9uwxbKVf/LRx/wBDf8V9iFSk8c/gezIeXTNcV6AH&#10;Kx8ObXF25/2B9qWjNmS/0N/bqnPSW4ApXoHtyRrpk/1x/wAR/wAV9qynf6Af1H1/HH1HtStCcnot&#10;lGmhHQF5umYyHjgqT+P6/wBf959uSsRb/H/X/wBh7fDAgZ6a45PSCnpfWTbnUeOLcEW/r74tNpuf&#10;yPembSpNc9aFK08z13DQfcypGyg3NuAD9f6/7b2iNzbl+wRl8gGnV9WH5/1+PZXcTUI7ulC2oHdT&#10;PRo+nupYs0yVDUqsH08+NTwCOb2+vsOKDcseTqQpkDXa5sQQLc8fj27HAktM1PRXPctbvStM9Gwy&#10;/X8m3sZI8UBj0ovrC6foPrYH8W9ijjtCQawBeyMD/QG/P+x90uYEhXC56Xbddm4KGuNRHRRt2LUV&#10;WRkpnZtJk0lSdQNmHJH49wcnlCiMoa1tX5I5Jt7C13OdZAbOehYsfAkYp0stmbLgklhlkhB9SMfQ&#10;Obqf9j7CXN1FTLIWGogNxa9uRz7ZWcuoYHzp0kIyejhbRx1HRUywkxx3QcMFDCxH+8E+82HEgA1m&#10;/wCT9fa9GYYr0kdQGwM9N+6jTkuUZDYabJY2A+h59r7GC86kf1Fv9gCf9697XuYkfP8AzdPKAUb1&#10;6ADd7qlDMji4aN2H058pC/T/AGPsYqHOpjqK7vpsg/JH0A59rraJRQHIA6L7nU1FAz1XB2F003YG&#10;49aUzs/3LEeOKR1sXNrlDa4/P59p2u3Mte7BZQb/AEA4+ot+PZgqrXA6pECDRhjoWdpdHSbLoaYP&#10;BqCJzqhdLXJaw1G309szzMxuTf8A17+3w+mh8h0+VHp0JFJjooECaACBYcAf8V599o1z9ef6f8U9&#10;ropQwArnpthnh1jqKXTdlXgcW4/r/vfPuXHJcnUfahT4bKUFBXpLJGCBTpP1MHBuP6/70f6/X3mB&#10;JtY2F/8Ab8/6/sxS5DtQGhPSZlNSCMdNDUYa4K3/AKcD+n+t/wAT7yrI6N+r8Xtz/wAb9rVnWgVs&#10;HpNJbxuDih6aqrGoyMCn5HNhx/vQ9uUFTyLm3I/JF/Zhb3LKKqar0Xy2jqCVyvQe53byyLIRH+LW&#10;sP8AY/717f6eptb1X+n+9/8AE+zaC5jkwDnz6LXQcOgL3JtkgEiKw9d/T/tz7UFLV2IBNv8AY+1w&#10;KuMio6RzQihI6AvcG3GtJ+3dQTc2/wB4H+w9qCOfyJYnUD/vH+P+t7QVKPR+PSDS0T6gaDoFsrhH&#10;pyTGjJawuDyPz/t7j3HqcfFUKVIQi31tx/t/dbqGOQBvDGeje2uTpV1c5/4rqVgd+ZbbE4eKSYKr&#10;AqfIQhsOeTcfX/efaGy+0VlDsiA3JIsv+P59hHctrVv7NaMehJY7uMKzcPn0djqn5WmhkpaWtqSo&#10;RY1YCriHIFjfjn2FuU21PSSMRGfSCeF/xv8A7D2EZrSRKivDoSw3cUoGn4urGuv+8MJueiXVXQku&#10;EYf5TFIQW0ixCi4I1f7f3hxbyUtQpdWWw/P4s17n/Ye2Y0ZOPHp6RdSgDz6f99Q0e4MVMkEscnkj&#10;IsBqJDwMlgo5JN/oOfYxYzdEcMKL5AOLEX/w+v8AsPa7TG6gMOiKa0kZiAMdVZdjfGefOZuWsjpy&#10;xZwik0cv0DE/g/m/t0TdVPcXk/I/tg/7x7Ye3hYEDj0ytnIGQgZB6Dus+MWdSAwxU0ihAwFqObm/&#10;04/Ht4g3RSyABZk54HrAPJt+n6+y2S0JahXpcbR61ODx6CrL/GbclM8rfbzFrs1vs5r/AKbi1j9T&#10;/t/bnFmaVwbzIT9Rz/r391NqF00Xh0X3lvOQNHz/AMnQaZbpjdVGxiWhq+Lg6aKa4ta17/S1/fJ8&#10;lA3Cyr+Pz/Qe2zaGhrEKdF/08wWgY166xPWe4qKxmpapjf8ASKWUNc/nj6Wt74CriIt5U/x5/HtI&#10;dvUsQYmp8qU/wV/n14JcL3MCT0optsZqFRamnUqLkvAVcWv/AKr1Dj/Ye8qzRkizqR/W5/J9+/dk&#10;Z+KE0/pZ/Z/l6baaVONQfSp6aZqPL02svHU3X/Ei31/oPfqll8UhDcaDze/493j2a3LKxiOqvrwH&#10;TRuZyaBzT7es23sjlFzFJGFnGueNCAGVvSwH6vqSbc+yW98ZKKKjlQEandhe/P0PteYo4XKovDpb&#10;BVk7ietmb4A4CsfG0NXVRyFRTQsNZJNwAeT/AIeywdf7ejyVbJVSrdfIzc3F7K35HJHPs1sY3kmA&#10;p2kj+XRFvl4kFrIOBoerLOyNythKJIYg5cxAAK1raigNwPyPx7VW/aSixdJIQFukcgAvccKD9Df2&#10;PgscFozyLk9Y/bhNPebiUU1TVX9p659ZZCryUQlkdivoPJJNmjJ5v/ifZDNw58yZ9ooSdIlYWH0t&#10;Yccf0v7ju9nZ5nA4V6lXYts8G0DOOAr+3ofY1siAgX0j8f4ezgdU10aUNO0h9XjJJ/23s/2iEylC&#10;w6jrnbteZENDX/J0G+7KJ6oyIFuD9APwdP19m1w+6EWBURwPoP1g/RP9T9fp7lXZ7KNQCUz5dY+b&#10;is7M2o1oT0AmT2WklQZZIb34/QDYBrjk/k+1BBlxO3Ml78fUke5BhSFYxRRWnQfeGZmqB1DqMLFS&#10;w6IowtgebAc2t/xHtwkrE8bWIIAPP+2/PsO7qBoc0xTo72qKRZIwSdVekHkaBmMgYE+mwH+JBP1H&#10;PtjeqWRyGsQSQPcMc1xF7eQDzHWQvJNY5IGJ4dBbncbLCQ6hlI5JH9Obj8j8+1ztnL0uLJMrBbaW&#10;P45A/wB6PvlD94fkzcd7nlaGGpI0/wA6f5OulXtFzFaWVvCZpVUcMn+iOhp6fzEFG6JNIbkupNxw&#10;PGv+A/p7VU/ZmKpPTJVRLa/1mUXP594KXfs5vzyytFZSZNf7NusnYef9oCKDdJX7ejhUOWp6mJGQ&#10;3FwbXHH+39uGI7FxmTbRFUQkEgEiRCTc/UW5PsK7r7Y75tqaprN+H8NOjqy5w2y7ZQl0v7enQVkP&#10;9o8fixHP+39iBBkoZY1ZJIyG/JJPuO7rZ7u3kdHgcMPl0KoL+CVQUkDA+Y6zLIjAEHg/778X98my&#10;EQH6wAObkn/be0osLkmghev+lI/w9PG6iHn1lvH/AFP+3X3BmysarqV7+qw54PsytNlunbvi6Zkv&#10;IlqdWOsbyRp+Tx9b29sMm5I45CvkC/19X5HsQLylctGJNBz8ukw3GItTVjrGKiI/2v8Aev8AiCfb&#10;jBuCnK6vMhHPJe3+98eyO72K6il0GE1+Q6WreRsKjj1mBDDUv0/1/bTlN7UFDfVUIDYW/cFvpz6v&#10;p7MNt5R3G9bthNPSmek024xQ6i7U67ugHJN/9h/yP2hKntfGK1hUx3vpI86/1/1vqfYxtvbLc3Cs&#10;9o5rwx0XnfLbIL9cda/1/wB4P/FPeam7DxNdGQ9RCf8AXmWx+ot/vPtVHyVum0TrKlnJVfQdUfcL&#10;WeNlJqadYZtMqMrrcc8/14I/2AsfaTzlfhK6ZTFNDrbn9QIBIsOVP095zfd45i3fbpLSK7VxGo00&#10;PyINeoq5ss4JEkdCuoAmnnw6Kf3fsqSooJquhhJkXW50qOSIWPB/119zMNSRyBWjIYW4KkkfT30+&#10;Tk+DmzaBJQeKV/wDz6iZdxNlOV18OqZOxezchsTOPFUmRER11l+ETXI17/0tp49zcuZ4KZ7EkFRw&#10;Lgix9wtvPsbI9yddpQH0HQij5kBiJL0P29C91J8jqLJSxUpq49RlVQyzxljdV4sBq59lW3nWy1VX&#10;JG9zd3UKSTxqBP8AvJ9yJ7ce2KbFuNq5jANRxGcN0Fd73hrqJlZ/I0/Z1ZBtvPnKYqGsjlJBhV15&#10;BvbVzc/X9PsPJtvSvEZkjJuSeFv/ALf/AG3vppyTtMEuyWySRAsFA4fb1El/cmOZmY46dKTdtOap&#10;qV51Vl0g6m/JvwPr9Le4VHSSQzaWVhp/qCAfYifk5bp8x1X7B0mi3Eng3TpkaqOphYo36gBcH/Xs&#10;R+eb+x32ZTxGSIsR9UNj/sPYh2j26tYnEssK0BrSmcdKn3Rwh7s9E/7cWqFNOFdhZXW/049Q/wAP&#10;Y/UdNT/aqNKm6gfT+v8ArexU2z2UKeAluoHRLPeu71J6r+ztRXrk5DrddNSQbE/hrC/+v7T2WwMd&#10;QSYwpufoBz7Cu47BZOZP0RWp8umI71yxUHz6ELaW9ZMYNFROfTf6vbgEc8/4D2jzs2SRy2gWJvyp&#10;9xjvnJtveaoxbAmvp0JrK/MSqS+ehNfumnpIlRKmxC2t9zGn1vfh+faww+0pUUej8rb0/wCDew5Y&#10;e2KwMzLAqjjkAf4AOlk28hu0yY6Aff8A3ek5c/cWCIy2+8jP9pbfge1Su2XA5U/Qf1t/tv8AD2X3&#10;3JSvLmEYPp0yu66BUN0X6o7tVpCoqVQamF1ZS1gfprH1ufz+ffFtss/1jBsPqQf6/wC9e6R8kJVV&#10;8EU+zqqbk0j/AB46yRd4RQabVS6mYXJYFvwOCeRyPx7DzeNAuOgNwoZv1WH0vcf8R7EabDt21W3i&#10;TFAwB6cFxJLJpB6N10RuWo3XNTzrM0sb6pFOonlHH+vf6+wOiVq2qMcdm1EKBb6m9/eIvvVz7sux&#10;Wl4TOmE4VA4/M+nQ75c2q5vGWnCv+TqyvbWCq5Fi0If7P9Tb0i4/pf2sP7mVlr+I/wDALz/Rvrrt&#10;p/1re+fP+vntX1H9qn/JW0/GvDwOpb/qtcU4H/cf0+fQw/3arbfoP/Fu1Xt+ddr/APEe/wD/1T4L&#10;9b/n+nviaes8D1vE/wCxA/2//ED3kDG9jx/rn37Pkevfn1wcXAA/r/xXn3y9+r5Hj17rERY2980A&#10;JN/9S1j/AL7+vti4eRFXw/iLD9nn178us1OqFmLAmykC39W/5F7w+RRxz/S3tSBgUIp1fQadY7EF&#10;hY/Qj6e/eTUQL8XsP9if+K+/BFDMwI1dbKADPHrq76QpHpUkjg8XJb/ez7yfTkfX3UgMNJ4dU66B&#10;sQw+o+n/ABPvJrZrC9jbkj6nj6H8AC3tM0SxgsDgcPz49a6kI2s8hiWsrkAWsvCW/PHuQqIouw1H&#10;68mx+n09oTdz+UpH2daqPOvUg0sH1sbnn/fc+/IgD35H0Kj8AG5/1/x7ca5kaIggfM+Z69XrGKVV&#10;bUmkH6j6+5Kqn1+mon1E8E3u1vz9faUuzgV4Dq2s0p5dZNITg/qbm4+n5J/p/T3mJFvqOL+654U6&#10;rQ16694mktax5/33+Puwj1Gp8urKlSAR173i8rk2v/vv9t7d8MDPl04IotWmnd1734lrfX/ef+Ne&#10;9qApqvHp0RKuV49e996/9f3tQQetV+fXFhcWH9ffK5JH9Pz/AK9vd+vdYTxx79qP+24+vvRNOrBS&#10;Rx65BSeRb37Xa1/r79X060wK5670H/D/AHn/AIp778g03H1H+t/X3skaTXr1RQ6uFD114zdeRw8b&#10;H6/RXVj+PrYe9Kr+ZLMKr5q9zve4XKUkRva/7dIgP0JFr++uvsBEI/aflJW4+BX9uf8AL1ip7h1P&#10;Ne4D00j+XQw40WoKMf8ATNCf+So1Yf7wfZLsTispnspRYfB46uzGXylTFQ4zFYylnrsjkK2dxHBS&#10;UVHTJJUVNTPIQqIilmJsB7mB5FhRpJDpjUVJPADjU+g6AN7e2m3W095f3KQWcSlnkchURRxZmOAA&#10;MknAGT1Kd0jRpHZURFLMzMFVVUFmZmYhVVVBJJNgB7UO4Ovd/bTmeDdWx94banjJDw5/bObxEikE&#10;g3TIUNO3pI544P190S5tpGIjuI2YHIV1Yj7QpJH59F+28wbBvKCTad+srlCAaxTxycf9Kx64RVEM&#10;6JJDIkyOAyPEyyIwYXBDoWQqR+b29pLUV4IKnk2ZShH4AYMBoJt9Gt7f1A8Dj7R/g4/y6PD8IABP&#10;zHA/YeBPyBPWW45/w/pz/vAuffPWxP0YMAp5VhdWFxYgW59+rqHCn29Vy9dKnB/b9h4dd+8ive5J&#10;+lv6f7H3sdeFdOkqQeve8wYf69/fj14KR173yRlU3DSKbGzIwVgfxY/6/v1K1BGOr1pn0697GbZn&#10;yM7668CJsPuftDasca6Vgw++NxUdMoso0fbRZBaZo7i+kpz/AIewvvPJPJvMWd85U2+6J4+LAkh4&#10;U+Jhq4YFTjgMdG1nzBvW3pSy3OeJPRXYL+a100PmPPNePUeWmhn/AM9FDKPwHjDEcW+pPPsxW3/5&#10;l3zg26Y2p++89lFiVRp3DgdmbgeSxFhNUZrbeRrJEsPzLqv+R7j2++7v7M7hq8XkW2Rj5xSTwkfY&#10;IpUA/Yej6D3B5xhUaN5JUeTIjj9hH+XqDJhMbIrKaSJdX10GWNSf6ssUqav9v7HTbX85j5hYWSH+&#10;Nf6L94xKU838Y2dPjKmXTcOUn2xmcJDC8itYnwtYfj2Cdz+6J7RXuo2UO4Wcnqlx4o/ZOkh/410e&#10;WnutzVHRrgW01PWPTj5FWwf5dRX21jGA0JLFY/SOZwP9f16yD/sfZp9nfz1a+KJIt/fHqjq30BZK&#10;nZ2/J8dGWBHqXH5zb+VBH1svnB/Gr8+4z3j7ktkxLcv8/SxfK4tlkx6VikhrX5qceR6EVv7yk/7m&#10;bD9uiVv8BUfsPUOXasJuYKyeMn6iXVMp4tz+5GxB/PPsf9vfzvvjjXaBn+s+5NusxIk+zx+z9wwI&#10;D+PIm7MNUyqtvr4B9f0n2Atw+5h7g25LbbzLtNwB/EbiI/s8KRV/3o1/Lo6g94dgYDxtuvI186BZ&#10;B/x8H+WeoL7UrLWWthb6WJWWPTb/AFI/eYX/AODex52r/Nq+EO5ZYoansLcG0JpGVBHu3Y+46KNC&#10;w+slXi6PLY9VH5PlsPYI3P7q3vLtisU2KC6X1guI2/YH8Nj/ALz0d23ufydc0ruLxA/xxuP20Vqd&#10;QX2zlFJCiCU/jTMoZv8AG0mj2a3aHyw+Mm+o4pNr9+dTZNpFRo6V99bfxuQYyH0IMbla6hyBkJ/s&#10;iMn/AG49xhu/tT7mbI7DcuQ91RQcsLeSRB89cYdaU4mtB50oehRa8y8v3qr9LvNs9eHeAf2Gh/Lq&#10;DJiMlEWD0c/p5ZkjaVALXJ1xB0IA+tibf6/sccZmsNmo1qMPlsZloHUyRz4zI0eQgdL/AKkmo55o&#10;mF/8fYGvbPcNvcpeWE0LDjrRl/wgdHKSJIqsjqynzDA/toTT86fLgeohp2W/mVo7fTyRyJf63tqj&#10;5tbn26lyBfn+lrgkH+hAJsf9f2XV15UE/l1c/aD9nXMR8DTz6QR6bC1hzqNh77BFyx9ViAStjyeB&#10;wPV/sbWH591OOPWv9XEH/B10QQbH/ewf9695NQIuOf8ADi/+8ke/Z9Ovfl11761C9vz/ALD/AIr7&#10;9Q+nW6Glade993H9R/tx791rr3vv37r3XveNnN7Di3v3XuuYQnnj/ff7D3xLXWxIve/P+t/xX37r&#10;35de0H/D/ff7D31xe5/2NvfmYgGnWya9ZAoX6X599OoYG3I/of8AjV/bCyEEV4dWVdXHh1kCtwQR&#10;fgj6/wDFP6e0DunbFLuCjkpaiIHUpUXZtHJBHpA/r7E+zbtLtkwmiOP59Nz2qTpobqZBO8J1fn/D&#10;/eufZJ97fFnEZCpmq4qGAO7SMTpkvqdrqR+PeUnI/vlc7UttFLMCoI8h/lI6jDmLkeDcFlYr3UPr&#10;/m6dP47Oi8Xve30X/ivsDMl0FVYK/gogbEj0a0v+P6EHj3mRyL95S07BPcAUH9Ef4Cf8HWP/ADL7&#10;V3BDGNTp/On+DptqcvVSfX6cfj/evaPl23XY12WSnZAp/wAfxx+QP6e8tOVffTbNwWOlyGT9uaD1&#10;p1BO++3V5bFyqP8Az9fs6ZaidnW5FiT+R/rf0t7kUwVTaRACDY3J/wCJA49zntHPG2bmi/qjXX5f&#10;5+o1veX721c6kYr6U6T1aZLMRbm4/J+lz/T25tWJEhsbC3pta3+8m/sVndoFj1RPUkfL/P0hhsJS&#10;+loyB0x/aPUSAuv9q9xf2l63KnU3q/Nvxf8APsN3u8Ma0boS2m3qFFVPSlocSLC68/4A/wCwH+PJ&#10;9skuVY/Rv969kMm5lqkHHRzHZDGOnuLFqoBsPr/Q/wBf9b/D21z15b6tzx/T2VT37E8cdGcVoBin&#10;TpTUSC/pIJvzyB/tyfYhdeZBEyEDO4H7kN+R/q/YW3K7LJIAeAJ6EVhaqzotO2nQZdoYySpwVXHF&#10;GWcQ1PFiP1x6Ra1/z7P/ALa3JQ02NgvIAUSxt+bXv9SOCfcV7lqec+nUkbfbUTAz1Sl2l03ntwbm&#10;q3SlZxLOJBrGsBGUfUD6N/rX94sx2HTUoPjkVfrwtrgWv/Xj+vstS08QnGf5dGy2ddJPT7sf4wVd&#10;RpNXSenSuoXYIbNYjQAfSbfTm/tCYvtV6fPUtbCBNJGZoVWUhfIkqi0DyLeRYZJ1jLAX+l7EgAro&#10;LdopE/V0j5f5ekm97Wt3tN5bfxKP2qdQ/wAHQzdh/D/b+9OrM/sbMQSRUOSFHWlqSeWCWkqaMuBk&#10;qWkMkMNVX0dHUTiIsQRrZb6Wb2/ZLZnQPclJvDcB2v15nd15mmmpM0u89tYnI56kqaATQtR5B66m&#10;lylNTUkruYbMkMsbM0R0rdhvZ7cs8U009t4nAah6U+30FBQVwPn1Bg3rcLC6sYEunWEscauJ1HHD&#10;0r59V90m9Pm38T93dJdRb1XuSTqLY9RR4bH7n6p3NWQbT3Ps7K1dZ/dWp8EMENFNUVdPShK5Khpa&#10;rGzxA1VOFrFkBae4sZSbj2fX9YblxUuO2xjcVj8XFicHkTDinosVJS1eMpYJKKNaiLGBMdTGnZmC&#10;SJAEvpDKa8wIVsrGG2hUWuo1I40A0qG9Dg0Hy+zoYcsWdl+9Lm7FRclCy1NanIbNfKnVx/xrwO04&#10;8uvam1MnDuLN76y1fnctltxYl8duV8vMa2kzE9TDP4Fx+Zpq3KV8eRoo0BhmmJKgv6ayZfjd1/mc&#10;tJjKLI53DAyhUdZ6XIRqDbSvjqYFkcKH+pkv9fYOlQQRNIvD09ehzFMZJjGerGpq6Wmo/u2ginZY&#10;lfSAYbNa72bTN9Tb8fj2I0X8s3dG4aX7rbHZ+350ZT4qfcGHyONKgepVefHy5pCATyViX/W9gbdu&#10;cbTbpKXNvKygeRB/kWHQgi2ZrhKrJ+3H+AHoD8t8icBt+vNFltv5slSdUmNNDWqOSAQlTUYzSBbn&#10;6n2H+b/ljfI/HamxkmwtwqCQqYzdMtC7AAW43FisLChb+yC9z9fp7RR+4PLcgAJniemaxM37PD11&#10;+wVNccevHly/Orw1RiBXB/yEA9SqL5M9WVLIlTWZ3Gs/5rMBXTheSDqOJXJAW/2PHsum8/iT8hNj&#10;yMme6x3C8cZcGfDRwbjp7IfU6zYCbJJoI/Jtf/b+xDYb9s1/Qw7hHQ0wx8Nv95k0npDJtV7FiW3P&#10;Qq4ffmzc9DFPityYmpEwBjierjpKs6v0hqKsNPWRsbfRkB9gdkdk7mxErR5PA5fGya2GiuoqyhkV&#10;ufSwnihZXA5IPs1HhyFmikVlr5EH/Y/YSOkT280ZoyEdKeKogmUvFKjqDYsrArf+moek+46UW4ab&#10;UKaSSQLGkpCnzxxayUR5LgtFIrC2k2PI/qPbrJJFRME/LqmmQY046y3/ANt/Xi3vpKfdZb0weXVy&#10;AYrazyTq0rrAH+B/1/bisaUYGvV1DqaBTnrv25UmH3jUuBHhGm1EBvH5bANwTdl4ABvc3sOfflFX&#10;yMGvXgrVJYefXvaJ7bXNbQ2nWVOWpf4c9WktNQU5qKaaomnlQrrAj0lFVL+rTf6C/ukkarU9Mz6o&#10;kJJGk9e9lJ2Xj8TU7eqKytrZ44/ufsaSmiysDZCOOWErWSR4p8GUaWHzx6ZpK+IBmssUtiUSqNSv&#10;+XSCAdjPUf5eve5CyVVRBStUR1EJeGKdYmaWZzA0TGBC0gM8rT09SoVrliFBPOke9KMEHz6epw+f&#10;XveKaJZnjZXiiipqWZiQpZY4paKZFjE0wDAyqQ0hQghmINwLe9hQRReFevUPr17280tOaqsx1Kmu&#10;dZJRRL4k1O7S1sIQ04t5X1BeNAJdRb8+7FRTB62o1MFPn172POX6L3jMtFSy7poqulx0UUEUM2Ip&#10;Y5xHTUgpUQZERR1ciR6F06i3AHJ4t5UZV1Dgc/PpS0D4AmOkeXXvaKqunt6UYd4qejyKm1hLVEFV&#10;v+rm2r/Ygj2+M0A9OmjA/k1ft697R1Xs7PYzwjJYHLJrfU5pKIViPZW5UiRQo9X5sf8AD3RmONXW&#10;3jdFUPGeve2OYUkYTVFmoHeWYCCXFyx3X1AM7LNIFW/1FrD6+6nBAPTZytNBp9nXveBoadA4k1IG&#10;VP8ANqJCTrYkD0MXUC3HAB92XI60Ao/Ceve80ZDqscFnJZ3JcmGNLixIEgUBRGo5vf8Aw96oqZA6&#10;2fmOve+FgAUTUbrdvHIQp5vb1AWu/wBP8Pd+vUqK1697nUFHJWz/AG8axtp0tLIXUGJLguGFxqOn&#10;6EHk/wC392jhaaRUAwTT/i+k1zMttC8zmigf6h9vXva0FOIVWNOI0BAX6gXP159iEWzRR6QRToGt&#10;cNLLJIeLHr3vG/A/w+n+8/4f4+2h69Xzip697iOvJIH/ABv/AHv3VlJpTj1br3vPEdJH9P8AH/Xv&#10;+PdutE0697WuCYGZP8XX/oZR7cjYCoPn1cEAUPn173Zr8YwGrKb68ug/5JWMG/8AtuPZnbD9aM9P&#10;Rn+XTTnVLYmtt+ISx/1h/wAT7t92wB9nCf8AmzF/vN/Z0pIGPXovlBq329V7dgXfJ1RP6RKx/wAf&#10;o9uPoeD7X9L/AGf9Ye18VTTV0wPLoCcyBpYD6amt/sVHtT0htpPtSPPpJKKmvQQZ2PUXPH+H1/ov&#10;tSU7kAX/AMP99+PajpC4BweggysQJcWP0b/ez9PbrG9xz/Tj6cH8e7L293r0lpQ06QFXT+t+B9f9&#10;a3098ZzaN/8AFSB/sfeiWJJPTiirCnWfGU4NVBcfSRD+eADc/wBOfZeez/vFhcwliNTLxzY2Lf0P&#10;HsrulJevlXo2hXUlCfLqzL4ztjWgiWYRB1iVbM1iS0occf6x/wBv7B/ZFbWLkY0mBA8tySLfjSLf&#10;7H2rtZymPLoO7pBpUmnRrux8dRzYKo8Wm/iNgrXF9N+bG5P9ePZrMZMXoluf7KX/ANsfdL+QtESD&#10;jrW1DTKhNOqzd34sRZ9zYW87XPNiAwA/3v2nsq/7pUkWJYf7DV9Pp7A1zKwkp6nodqR4TfZ0Lu0a&#10;UfZBgCQQgFrkgqn5/p74w4uOpj1lSwIP0PvUbaCNPE9FcjaSSep1fuSXGzeO5Wx0jgf2R/Uke+vs&#10;FgNlB4/x9nStpjABz0mHc1R1E/jzVwLSN6TyPSPz/rE+3/EUzllcltJe1jx/vh7pFL+oYuJ6VFwF&#10;+fQab4yUIhlVX9XiIH+wcE/n285uGVqQhGsQDx/sB/h/j7OYE82HRez63I8+gw2DkaOLPRPMt7yW&#10;ubD8/wDBhx7DqmqJqSoZXY8sR9OP68fn2tVqGlcHrQBOk0x0aLK42jzGMRoVU2jv6D9fqOQDxz7W&#10;NJU+YB/qDcfj62/w92NK44dPUIHQD5vDLj3KqoXmx/V9b/6w/J9uAPAt/r+/KdJ1D4uqnpJOikEf&#10;m59yEb/H6ezC3kZ17iOmmUA1HTNWwAEkD6E/UH6W951cj/Yn/ifag/MV6bZVYgt5dMrxgi/9P9f3&#10;mDci/wDT2/FMwIVzVP8AB0xJCOPl1Dkh4P8Ar/4/74e8yMRYfi/+9e1iSitUYV6TkdMtbSqVc2Ni&#10;pBFj/r/63NvbxTzlbf7AC3+259mUMqvh+I6Q3FsshB6CzPYiOQsUU3OqxN7f4f149vlPUA2uT/vH&#10;/FfZjHcyKQFbHRVNbMh7RjoGM7t3V5LKOSSTdrf717UVLVfQA8c/0/4r7eMhdnZviLV6KpodDlWW&#10;jU4dAXuDbttZ0f0+mr+h/wAOLe3yOYNYi/Fv6f8AFf8AH28GLqwHA9NWsah3rw6ArcGC03sh/wAP&#10;1f7zx7cUKSgA3+nP+P8AvXtHcpqAIHcMdLF/TY04HoIso1djZWlgbRo1W0qTex4+oHPtpyWFhnRu&#10;L3B/J/4p7J7ixinBY/FToxtrxo6DoVur++s7tirSI1coWKWH0l14ZGUX9Sj6KD7DDLba8ZZo0Nrk&#10;6rk/Rb3HH9fZDLtqpU6SR0IrbcWIGerQesfkZS5ymigrKpi7rGXLvcEs+lhZQQ19X+HtEVVPVwal&#10;XXYf0H/FR7LprZ46sB2jy8+jqGdJADXPRutvZ3AZlY5NUbElkYn0DUACfqQbc+07UVVfG1wW4t/Z&#10;/wCNe0R1HB6XQLExGpuhaxuJ2xWRaT4yzEi13A/1rkAe+EWerIDy8nH9CAPr/rce0947CNCBgdGL&#10;xoQKGvWeo602/XEkU9O4NrErqPIA5byAm3uYu86qDktJx/tQ/wCKD+vsvW5cmg6aNpHIKdMtT8fN&#10;t5AMfsYSzWJ/bbm4tYWkPHHvInYskZAeZgT/AFcf76/vf1D9MPtkTGlK9NM3xTwcyl0x0Ki1tQjk&#10;/wAOPqfx7dqbsTV/u5yPrfWvPH+v9fbi3T06ZfZ4jwXPSIynxLxTXApIrG45il/r+ePb3TdixgqG&#10;lY/T+2OP+Sb+7i9I8j0kk2QGuBn7eg1zvw2paqKXwUkI/UOEkBa4sP1Wv9D9Pb03YFPLAyiQepLC&#10;+n8j8kn6+1UFyjAmvf0Uz7IVY0UVr8+gnp/hbUUGbirUo4tKTI/CuWFjzwfT9f8AH2VLtmr/AI5c&#10;K1wZD6QR/ifxf6j25HCkshKjPRZdxtaJ2jHV0/xh26dj4emopVEckVPCGsABZRY25I+v05v7Rm1p&#10;osFRs8npYNfnkcq1iOPx+fYpsLMInimgbqPN31ziVSOPQ6bwpX3DWQwoupNQHP49Sk/p1cG3svfc&#10;3ZlPHHUQJOA7CZRbSDyADY344973G9PhtGTgY/YegzYbFquvFdcE/PobNjbbjxONiTTpIWM29RPM&#10;Yt9QDx7JPS7ohqcw0xbVqcm7MCfqB9QbfX2E0KtKWPr1JaWnhWyheNOhD9mk2j2CtJRxpG7qdGkW&#10;dTc2H9Te3HsUWNysOlhw6jnfdkF7K7Faj8+mqroI5mLsL3PFrkg29jFi+0JIxreR/wAH9S25H5/P&#10;59jCy3wJSh7fn1Ht5yVFMwAUfZU/5umGqwFPN6SPr+Of63/H+t7UlP3QlMwvORwBy6/19ncfM4Rd&#10;KkgfI0H7OkX+t4r/AOgZ/Ppkqdl084PC35A5f6G/9F+vPtUUvdlPOgVqgkng+ofkj2nuOYEmUhmN&#10;Py/z9LLb2+8Nlbwqft/zdJCv60DlzHGUtzcF7ng/1Ujj2qMZ2VRVUir5gSxI50/Ui36iw9gndbtJ&#10;g+cHqQNm5be0VSEz+f8Am6DDc/V1S8LEK1gAQfXwAw+tlJ9rxs791SB6dlvwfx+Da/BPPuJ925Ds&#10;N5kY3IUqflXqULLfb7aY18KQrT5dBPi8PV4TJ+JgBqZrMwaw4C25X/afZed77nr6adwJpByfowN/&#10;9uPYdf2g2VQwWyjr8l/4rpcvP261H+MNT7B0cLZVKk9FG1x6gv8AWxsL8/4+3vrndWSaZH+5kvqQ&#10;8kH9D3+luQR7APNPsXtW4QOFs01aTwBB6E2y+6N7ZSozz5qK8AeuW76psZD5ImUAI7W+v0A454+v&#10;+Ps4WG3vViFA+p3ALMwuL3tb6KRe3vE/mn7r6yzXDw2wCk+dT/hp1PGye9amKJZZq486E/8AFdA2&#10;vbTULLFI6nxgi7CMW9TekHX77ym+6uJTYSC9iCGB45+vsHQfddlD1+nX/eSP8NOhK3vRAQAZVp+X&#10;+fpS4ntqDIE+OUAgsl9CjkWP1LAWNv8AX94aPe1RUxkl3/p+ocn/AG1va4fdtkgcarYUHy/2enI/&#10;dyGUNVh8iNP+fqPl+04acnVJHzwxYJqPI+oBP+8X9x2yVXVTFlLgk/nkG5/1uPZtN7IfSWgHgVIH&#10;ow/wDo2sfcmKdu6UEfOn+fphi7lxkUyLPPEis2n9H5/N+Ra1veGvzFdRxOFZuPpwPyLD6ge4wv8A&#10;2caW7UC1NK+pH+EdDW252heM/rin5f5+hSwXY2IyMCulQmnizqL3N7W+v0/4p7Ltvzd2aBdUaUcA&#10;GwFuABwoUg+5j5D9krVQmuBRk8QT6+fRBvPOgFQktV/L/P0t6TP0NY9lqU/1iCP9geLDn2Acu6c9&#10;5STJLe5tYaeL/n0n3N0fs9YJEtIV/wB5PQU/rdIX1eKKfl0+JVQMAFkQ/jhh+P8AY++039m6Maml&#10;msv1vb+t+PT7Rz+ythcOP8WjrXjpPShec5lFBKP5dZB42PBU3P4YH/ej7bx2/lYaxDJNME1g8gWI&#10;1AkE2tb+vsecn+z1rt0qNHD3Ag4qBxrw6K9x5ullDAvWuDw9OoOVwtNlqOWlmAvIGVh9RpZGTSRc&#10;XuD7Ot0/2PBm4IkkluzHSQSG/wBT/S/9fecXtztZs1t7aVT4Ypjy/PoEXt+JdUit3dUjfOf46ymn&#10;rcxiqVdSIWbTrjJ8ayXJFnB/w9mjyVBBV415l5BjuOf8b/QX95BXHIllf231IiUsRjtH+foobdZE&#10;wx6pM653Dn9rb9goJp5lC1jBk8SkAEm3LablQtj7KLuzASvl2Kq2jzycC9rahf8AHuP5+UjaXB0x&#10;0IYcBT+XTTbn4iEFvt62AuoOxof7k0xqKoeT+HwEkiO+rRJYEaxx/wAR7VmG2mKmiVDGSQnIu1+b&#10;/wCHudeSbmSygjjdyV00Hy6DG5uC1FNegs3V3McNn5JRUgRedbECEn0hTyWcD+1/X2mM1saWlYsk&#10;TEfXlrj6f4XPuXbO9iiAYipp0WwofPoZdld6Y/NwhWqI2N1uCqC5BH9ovbkn25bZxVRHMiqGFmW9&#10;r6fx/UXv7el36hVUwAfLp4jSOmPs/euMkx892QmRWIIA02Xkgm9vY1xxSQ0yarn0D/YWH+w9v/W+&#10;KniUOrpC8jayOiOVOXp8jlJ/EFH77aSuk6tTH6kMfpb27YmmWqbS1jz9ASDz9P8AY+yC5nLTzFjj&#10;HSm3j1VNOJ6CzsncEmBhaSNtN/rZbm4uW+tv7Q9qs4WNRypFh/W/+29+geI5MYLevRvHC9NRYcPn&#10;/m6LZH2xUyzSI04NmP0WP6fQA3Yc+3aix6IALH+z+f8AD3u5mBVgx7emZYpO2i16D/d+/ZJwx8nJ&#10;WTmyaRyn1Oq49vKUKkWtf/Y/8U9hG/ubWI1GWp8v8/ScwuzVI4dAPld+rRF3adARqY/oPN7ccj8n&#10;3zloo4Ymc2WwJ4JIP4tyPr7Bl5vyoW8NhpHp0ZW8Hr0gYOzq/LZalpoWLoZQgIjS2q4uPSSbkEey&#10;udpXcyBGI5J4tza/H59wB7ie4E1pFdKjk+WAPMdDTZ7BZGSo7etgL4HUslbjMe9StneDUSQRwSo5&#10;49hLsqhAyEbyj9MoPJtf0n/D+vvkF94vn3dL2O+jWY1IoMCnn1kJyXtMMIR/9XDq+jaGEpI6eN/r&#10;wALXP6Yx/W3Bt7Mjop/H+kf8Wq/1/H3P+v8AW/vnN+/Nx8Wvit/uZq4Dj4dOpi+nhp/za/y9Cd9n&#10;Fb8/8B9P4+mq3v8A/9Y954Ym/wDT8f8AEe+JyitBTPWeAyAPPreIYfUD6825t77Dah9OAf8AHn/D&#10;3YxlcnrZFKevXYuL2/ob/wCt+ffLXf8AH+9/X/be6sNOSOtdcAingD/bE8e86KSDckfQ/T6nnn/C&#10;1/aKa5jqAACcjzxw+R63q0itOpUVO6gtYgG1gbeq1/pbnj3k0C+oqLn829trMCPDD9vTuoUGeu/G&#10;QSdNj/r/APFT77CKTcgf8kj/AHv6+6POUwjZ6o7Cgoc9diJTfWv1/wAT/wAQffTRg2t6f8eT/vfv&#10;Ud5IDSQ1/Z/k6br69cWpUYen0Ef4nn/kon6e/KoQH+0bn36dnnIpheraSeHDrnGqwqbWZvpyQfz/&#10;AI+8isLcg/X8g/8AFfbRgavXvDPr1zDrbmwP+x/5F756tX+wAH9PdGSRAB5de0aePXK4P0N/fTOf&#10;p9RYA3HItwLW/wAR9fbscRpU46uq4J6xvpIvxcfTn/iP9j77DE3ufdsHy6uDjrH79/t/9597p1vV&#10;Xr3vIALD/W91J8vLp1VGDTPXvfZ+h/1vfurde98V97NR02o4gjr3vu5F7f7f37UDjz60wOcY68Y/&#10;qSP95/4378Gv9Tz70fXy6shAGT10AB9Pfrj34A+Q6sSvr1374kAg8Xvx+f8Ab/7D3XXpYhj1U6MU&#10;41H+HPWVY2IDG2m1/r70kf5hdQ0/zN7vYniPchjPH0EcCqP94t77Cexq6favlKhybZT/ACH+WvWJ&#10;3Pj6+ad0YtXv/wBjoWKD/gFSf9Q1P/1oj9uf8tiBZvnv8R42AIPeuwmII1AiLMQy8g8Eej3Mdghn&#10;3TZIiK6twtBT1rcxCn51p8xg4J6xW+9FIR93T3sYnJ5avh+2Bh/sdI3tRgnWHYzk6QmxN2uSfoAu&#10;AyDEn/AW9/SBqaGjrYXp6ykpqqB9QkhqIIponBuCrpIrKwtxz7zTutt2/cFRb6yimC8NahqftB6+&#10;XyCaW3YSW8jRyVqCpII+wjI/LrXOoczmcWyPjsrk8dIojOugr6qjcMqgD1U0sZJX8f09g5uz40fH&#10;TfccsW8+h+nt0CYHyPnOttn5GZiV0F/uKnDyTrJp41Bgw/r7DW4e3nJO5xPHc8s2iljUtEv08n/O&#10;WAxy/wDG+hztPux7p8vyI2we4u+WdBjwb65jX7NCyBfL06EjB98dz7dZTiuz96wxr9KefPV2Qpgb&#10;AEilyMtVT3soH6fx7Jdvr+Tj/Ls37LNUVvx5xG3qqdTrm2XuDdu1IkLambx0OLzcWLVwx4tTgW9h&#10;k+zfKQr9O99AhHwi4aWnz1XPjt+1z9nU8cv/AH5vvP8AL6pGnuZJdxAYW6traf0wXeEv5cQSePr0&#10;MmM+cfyDx2larObdzI/Vev21joeLj0t/C4Mcb/7Eeysbp/4Tw/BnN+STA7g732bKwURpjN77dytH&#10;GePUYdwbOyVU9hwR5wDb+vsqm9lbAf7h8w3i/wDNZIZB+XhJbn/D1Lu0f3m33g7AKm5bNy5fJ5l7&#10;aeNj+cNyq1/2lPl0IuM/mHdnQWXK7N2Rkgv6mo0zWLkYfX9UuWr01C9uE/2Hstm7v+E1HXc6SvsP&#10;5Qb1xUulzBT7t2Bg89HrA/bSarw+c24wQt9WWEm349kG4ezG/QxSSbVzBaXE/wCGOWKS3X85Ue6I&#10;/wCcJ6lPZf71TmWJ4l5g9obGeLGpre9lhb5kRyQTAn0BlUf0uhOwX8xjFyypHuXrWspIrL5KrCbh&#10;jrnB/tFKKuxVAp/wH3B/1/ZMN+f8JzvlthJZ22H2Z0zvihDHwLW5Lcm1MnKlrjXTVWAyNDFJfj/g&#10;SV/Nx7Dj+2XPkH9ps8EjAf6BcIyn5Dx1tmB+ZAHU87D/AHnfshuKR/v7ljf9vmPGkME6DPHUlzqO&#10;P+Fr0MOM+eHQtfp+6qt2YQt9RktuGXSbgepsNWZdQLc8X9lb3J/I+/mR7a8skHSeK3JAht5dsdld&#10;eV5dRe5ipchuPFZByVFwPEPVwPZZNyXzfagC75ZvFkORoEc4p6foSPQnyJIA9D1LW0/f9+63uxCS&#10;e4ElqxGBPY3yUPChK27J86iSlPXoQ8Z8svj5lSRT9lYqFhbUMhjs9jFQE2u82SxVJDYD6m9h/rey&#10;3bv/AJc3zu2LFPPuP4rdzQUtOmueqxm0K3cdNEFvqZ6nbS5el0AD6iQj2HNxiuNmi+o3mzuLO2rT&#10;XcQywJX08SVVQn7G6lTYvvPfd85laGDaPePl955DRUe7igcn5JMyP/LoUcF2f1xud4otv772jmJ5&#10;v81TUG4MXPVycX9NItT9ybD/AGn2UrcO0N27Sq5qDdW2Nwbbr4WaOajz2GyOIqopFPKSU9fT08qM&#10;D+CL+00Fzb3CpJb3COjcCrAg/YQc/l1M+3bxtm5wi42zdLe4tiKhopEkUj1BUkEfMGnS5BB+hB/P&#10;Bv7TvkIGlgRwbnSf9jf+lvbpWuSw/wBX+bz9OjICowc9d++TShbFpApNv7WkH/U25F/e9BXJB/n+&#10;2n+XqhpwLiv2iv8AnHXWofk2/wBfi/8ArXtf3yE4PFwbsTxbSWAsRp/S3H+HvYKkEqAacaAYr9nW&#10;mAoDVg32kf5eu+Pp/vHvnddOlkC2FirAg6b3Fr8jj6Efj/D34VU6h/PP+HrYrQMSR9lRX7QOP58e&#10;urD+g/2w9z6DL12MlWfF1tXj6iMqUnoaialqEZW1KyTwPHKjKwuCCCPbE0FvdBkuIUkQ8VYBl/3k&#10;gj+XT0c8kTK8LlXHAjBH2enXdv8Aefr7Gvavyl+SOyZUm2r3z25hhEwZKWn39uWegUqbhRi6zJzY&#10;7Tx9DFp/qPYR3L229vd51ndOR9qmZuJNrDqz56ggNfnWvRvbc0cwWZ/xfe7lM/78Yj9hJH5cOsD0&#10;tLJfyU1PJc3OuGNrm97nUpub+zYbZ/m0/ODbaQwS9lYXdNOmm6bp2LtStkkCpYI9Xj8biq9mP11e&#10;cEt/aHuK9z+6x7LbmzsnKr20h84bqdBX5Izug/3mny6E1v7o84Q0X62OVf8AhiIf+OhW/aem+XBY&#10;uUk/aJGTx+yzxKP8QkbLGG/2Hsddvfzufk1RSRDcOwOnNxQxookEGH3dgqyYi+pvuIN319JCzfki&#10;nZf6D2DL37l/tjMrtZ79vNtIeA1wSqP96hBP+9A/b0e23vFzDGQJ7C0kpxorqfyPiEfy6hSbZoG/&#10;Q9Ql/pZ1a3+xaNvY97V/nqTl4RvX47RLEWi89RtXsF5WVD/nXjo8ttiEFh9QpqORxe/PsD7l9yKD&#10;Q52f3CetO0TWgNfQFknWnzPh/wC1HR7be9QOLzYCB/QkB/48o/ZU/b1Hbasf9ircf0DRBv8AW1ES&#10;Jf8A2Fv9b2a/a385z4h5qmhbP03aWzK17GenyezqfL0UJ+hVa/beaytRMB9b/apf/D3E+7fc692r&#10;OV/3fNtN5B5FJ3Rz9qSxooP/ADcPQit/dnlWenjfVQt56o9Q+ztJP506gvtmsVjpenkTjSQ0iMT/&#10;AIo2sD/X1f7Aex4wH8zz4O7gC+LvjD4tpGCqu4ds76wKxkre09TlNq01HDyPqZNN/wAn2Br/AO7T&#10;72bfqMnJDyRD8UU1vJX/AGqzlvsoDXo6tvcHk24oF3tQx4Bkdf21Vf5dQ2wOTQc0yN/TTMH1f69t&#10;On2O20vlT8a9+SQw7Q746lztTPp8VHSb+2yK2QuNQUUU2QgrNdvqPGCPyB7A25+1nuRswZty5D3W&#10;OMcW+mlZaeupFYUPrWnR3a8wbHesFtd3t3b0DrX9hNfy4jz6wvj62IeumlX/AAC3H+wtcm3sdYJY&#10;6ynSspZI6qkkCmOqpmWemcPfQUqIi8TBvxZjf2A5GEDyQynRKpoythgfMEGhB+3o6UgrVSCp/PqM&#10;yOpsyOpvaxVh/vY95uf8eP1XFrf0vf6X/wB59p2kBGofB6+XXgjE6QDX7M/s49clVbc6bj63YD8n&#10;/H3ysVDMbqCT6iCBccsATwSAOR7bUE1YCq9WWiBg2CPXHXLi3BAA4vqX/eybe+BC6bmx4vqtxYjj&#10;n6H3ssyf0R8/9nq4INACD1yKlRdrj8i/5H9R9Ljj3Flo4pFNrN+bMAbW+nB59qY7t0C/4erNUijD&#10;HXEgH6+07XbZo61WEsIbV/QRg3v+OLgf7H2e2fMV3ZlTFKQekE9hbz/GmOuiisLEf7zb6f4+wt3B&#10;1Jiq5WtTlWbnjRf6tz9Pcn8ve7W87Y6kXTAD5noJ7nydZ3wI8MH7cdYZKZWHH+21f63+9+y/7o6R&#10;emSaaljkAGk/rW31NzyCfpx7ye5F+8leQz28Nxc4r56z6erHqIeYvae0kWWSNTWnTbPQm1wL/X88&#10;c/8AIvZWd3YqowckkUoYafIpBtxpNvqP6j30A9uvdReY7eNhLxA9f8vWO/MnI/7pmODQE9caKkDS&#10;Aab2YD6/8Ut7B2syADtc83JH+tc29zZJuAfuHp0ElsgjaSuOljS0RUC3HA/2PtklyqRgkuv0/qP+&#10;Re0Ut63rQenS1bUD7OnGOjLG1rC3HJPN/bBW7ppacEvOgsPpb/iQefZfLeg+eOnkiCkEdTYsefof&#10;zfi/J989u9kUsVaiQzRllZf7BuGDHT+fZNdzBlb0I6PdrjXxQQvUXJYGOup3idRZlKm7fg/j9VvZ&#10;lMV2RVy0cYSY2IP0En9bX5b2GZoUDGvHqSrBAkdT0CWU6uw5qzK0CMSQS3jQEm39QOPfdTuisrG/&#10;zjcm5JLD8W+hNx7S1FKAUHRnqr1Mo9nY/HxjxQRKADpJUar6ifrbi59rbZaSy1lNVSgukEySsp5L&#10;GJ0k0i/9UQ+0t04VCvmw61j4SaAg1/1fmekB2MIpMRk8dHpH3VJPSK/9hRVQSUhDEgMwBmvbVYW9&#10;mezfW+0sTmMfuPGRz0mVqcnX5LIijr6qOGpyYo0hgNUkUovDFHWSyLTsfAZZPNp8liTrery5s9is&#10;DZSusUy0fJALAUABHEUJJFfIenUT8rRJecx7vBfQo306gxBlGAznUSKZNQKVrgnqpjpH5Hdp9mRd&#10;gda7tjx2Y2htTCbYxm0K3J4rHyVsW3a2s3FT1SaTqpknkrNtwQCp0GpVKV4hIwW4DLsTZuO3Jmtj&#10;5VZRS5KL+M9bSnySR09VhN1UkdVjfvDEysZcXncRFJSeQSQa1ZbK0l1Z2i6mv9rl+pkOiBWBzWrN&#10;QrqrxpwB8hwp0Z7rZ2+1bhLPBDTXRxStF06Q9BWneDSnDzFD0YbrDd2S6qm7oq4qKfIYqbB4Xvek&#10;b7eGsmpNwbOzNDjt/YrBRVAUU0Oa2kyy1fgtVrHVsUDAWau7Ch4N3yxynTLFUGOVDpOiVJPGVP1s&#10;wMZB/wBb2gum1W7imOjaCguia4DU/wAHVw9URLiyVKuhplYFG1KQR/ZYqhdOLgkAkG/0t7sy66zE&#10;NPiYQzkEBb8X5t9LC17+4L5qtGkuCuSCP5dSJt7jwwCeiGdi4CSqzcjgMFY8G5F/U9x7W1TvFELq&#10;hLg3AvqCj8cLeyj/AFvr7CUe0v8AxnT9p6NBJpHbSv2Cv7aV6S9LsfzGOR05X9J1FSOeeQyn2CG9&#10;c/V1MhCljcEfkkcmwvyRYNx7Gm02ogRAKVx8+kcrlq4Jr0Ouytu0lLGgZUsqrcqFLlkDfVyC4Iv/&#10;AF/PtM4qhq8jGBJd4yCumQCVSB+NMmoG3+PsxuZkjJYmhB+z/B1uKDUKstfy6UeUr6TGuPG7rKCL&#10;NqZWAP1s6nWB/he3suXfOxcFSZXFyvt/FtUVGJlL1JoKQSk/duFN1hDs4sRq5YBjz7GPKdwbu0un&#10;MlWR6D81rToj3lBHNGoWlUrT7Gp0JfW2alydDXyNM0ixVixDWxci8ETJYtc+ktf2VqowkFHUKKSg&#10;potUiljDDGtkU25supx67WBB9i3s1gN8On+fROHOpaCg8+hTDsVBvz+fp/Qf8T7S+4qqnwkWQyVT&#10;4qeliE0zKsS3eJQXCRhApW3H1vce9r4ZWtM0z01O5LZ4dZRyAf8AD3Up8jd+VO6s1Ulpr08MhSGn&#10;JPjjj0IERI2JClibk/S/19oJ3LAkDHRPduWWleu/YLbDgppaGL7hVSIVUjrIzRRgM0UwjM0hVIgh&#10;mK+lmCtYEhgtglWmnI6YhVaMWNTjr3tXLVQSLSTGAVkcZihEVO0cLOtPDLFBBGxuwRYotCaCEAa6&#10;ryB7saBdS9KDQgU49e9wVm1StTlR5qSKSllhMaVCRSU0VRdSXJUlXChm0sLjTcge/cBgYPVdVcV6&#10;97fsDHV1m48JAsaVlbVbhxKR04LeaZ/uoYqjXqAkV561THwebemwA96JWNJHY0UCpPy6dhQvNFGi&#10;1dmoPtPXvdjGU2tvWgRmrNrZyFVVSznG1aw2LBQzyQgAhmP1/PvdvcxzKGglDfZ0czWd1AxWWBga&#10;niOutS/1H+3HtHVNdLS2jannh0ka2qA4Ib8jRKlwl/oC1/b4qDXz6StqXiD+zr1wfp/vv9j9PcE5&#10;p1LG7m/Kl4425v8Ak6UBX/Ae6sVJ1MKn/V6dU1049d+4bZZH9ElFRVAUn0tTpc3Oo8C7fUXtf3os&#10;hqSM9e1g9e9wpFwNVIZKjb9CZXAjLpSRD0knUBZC17H6/X3tSAPl1qo/g/w9e9wW6229uRgKfatd&#10;Uk2ZVxUEzMSp4FoVYFfVyLfW3vYDNwGetiAvjwyeutSj6sP9uPcxPjPAsRqarbu58fT6fIZMiTQw&#10;IrXOoNMutgg/ABt/T2qjs7iTyyeqSQJFQyLpH2nroMpNgwJH9Df2FO5NvYnbVRJisOshpoWOqeUk&#10;y1EtgS7HSrBC4so/IHP19n1taraAj/RSM/L5dArebgTzsiH9FeA8vt65e0i68EfT/kXtTkgivRMa&#10;Ch697bZFsfza4/3r2hkXQSDx6ejYHB8uve4zaQbD/fH/AGPtvp7r3vHqHBB5H0/5F70cYJp1U0PX&#10;vatwLDzRG/IZf9vqFvbiDOet0GCeI697tD+LyM1VRtybyf0/2lfZrbg+ItD0oj4OfIL00Z5iuJrO&#10;bXiIP0+h/wBf3bxtlT9nAD9dEYH+t+P+J9nUdKd3r0gYlqknPVfO/wDT/EqvT/x0Yf7H1+xCpfqo&#10;vewsf9gPZggoo9ek/AHoCMvzq/pdrf64U3/3ke1NSaTa/wCP9f8A3349qBwHr0jc11Cuegkz4I1a&#10;f999P6+1DAfTz/UAf7b28CPLpK2GFPToJsnyzc/gg/T6ajx7ckIAH9bcHn+l+fx7sDStOk7q2piB&#10;jpH1EKksf6k/QkfX3inmshv+Ab8f77+nupJ69HUk+vUzGUZkmQIpJuBwTf8AP4/2HtFZegp8mJEd&#10;SdX1+g/Fvz/h7YddYr0ZRFlXPGnRhNjbhyG0zHIpCJYepgz3CkEcKb3AHsN59rxYmcTxp6fqPobH&#10;8C49tww62oT59FW4yeJGQeNOjT4bs2TdFIaR5VLHSt11KPxzZr8j8/j2tcJVB4fHe3AB4/oD/vXt&#10;y5twI3U56LbGUJKqk56B/feKZKpqgL9WLfUfll55/qR7YdwSNHMrAG12N7ccsP8Abc+wZd2rK5A4&#10;HobQTmRNNcU6ELr1I5caiNZiLX5sQDHwTYji/tR4WpVqUFvqV/Nx/vF/aAV1VrgeXTEox0it7Y1j&#10;kCFViPJcWLc3H+B/HubGRNJawPJH0/23s4XSSo8qfz6SqKMM46TE/lx9E7ElQo4U2/Fz9SL+1RBE&#10;KeJWIsAAbkfRrf7H8+37WGMM0g+MuR+Qr1uWSupV6BbMZKXM1r06ksDqUKv59Z5vb+nuPLWrUAxm&#10;35sbfX/H/Y+z6Igj5cOk6IUbVxHWGHbU2MdKwawwswuxuv5IP+39pasxgkkLqvJa4sL/AOv9feyg&#10;waZ6VrSlOhj27u9qejSnla4VCLEgcX4uQB/X3No6Ywrp/wBc2+nPu4XgxHXiK5Ix0wbgzH8QN+Fs&#10;w4t/iP63J+ntxuBYciw/ofduqFT5DpIqhe5vzf8A335H9ffNHC/7Hj/eve1ah1Kc9VoGHUSpiL34&#10;/wAb/wC3H+8+5INxx9R+fapLl695r00yeY4dME8IUm3+93/H/E++V2Bv+bW/3349rFcOtAcdV8qe&#10;XUfwkobC3P8AUf4e5ETk2JH+uLf7z72FCNrAo3TLQqwNMHpqrIhYgHgi314vzb8e58T34A+lh/vP&#10;swjuAQA57vXpK8ZXjx6R2SpA634P1/2H/I/bnFJyP8P8P8f9t7XRTEfC/Sd0HmMdB7ksWjq4KgXP&#10;1ubDj/X9vFPOR9Db63Nhzz/rezKK4U4YdF81shGVx/q8+gg3DgA+rSt/zxf/AFJHt/pqv6XP5H4H&#10;/EezGFgcgdF5tkQ/Dn8+gH3HtsnVYEAjn/C3A/1vahpp76f9YE/6/u0o0jxOmGTJ6L1unBhfKNNg&#10;GYHni9/bssgZTf6W/p7SNbqx1KePVAamlOgaqMSYaklVPqf1W/Jvwf8AYW9tVXBHKCD/AI3sD+R/&#10;T6H3rwUAIYd1OlMcrR6jXy6FPZubyWGkQxSPpugt5HHHkB+gIVfp+PaTq8HFKxOkkH+v+v8A4Ece&#10;y+WyhbUSCD6jpdDuEi0r0bzaXdOVx0USvUDglrOskhubBuVPHtjqNrQyX4IJH9F9oZtpDLT8PRpF&#10;urLxOOhlw/yZyNC6LJOp5JJZJytuOLGS3+8e0/U7IVrlVYj631KCP8bfWw9lc2yvQkcOjWHftApj&#10;T0NeC+W8KhEnmhBGkECKa3Jvx6vqQfabrdiMQ1g35+n+t7Kp9plpTQCPnj/BTowi36PBIHQ3bY+V&#10;eKnlhElVGAwU2aORQOfpy4vf2hMjsOqMl1Un+luP6/6/ssk2x0bhToyi3e30/Ec/IdGd2x8jtuT0&#10;13rKbn0kESH6gfgye207SrolPpfj/Ff6f0sL+2HsZBU9K13KBjhxT59K2HuPblfNxPTtqsBZyg/5&#10;JZr8H2y1WIyMBOlXFtX0vzb/AFvaY2s/kFx08LqF+DKel7id47brgnrpm1af1Mh+v9Lnj2xVL5Sm&#10;Vr6/yRfVwfqODwPbfgzxuGA68xQ1KgcOlvRR7byJ1IsJY/qAWLSTfkhrA/63tI1+SlIvOPp9fSLX&#10;tz/sfZ3YOyyFaZp0Et7hjMArTj0I2Gw0CNppSAGUCyEc2IsLKbewi3bu2SmppoYDpJ/Tb62H1/w4&#10;v7EizsY6LwHUZXn06SMTT9p6Gnbe2Y0KVM4uwKn1M31W/PDD8+yU71o8vn6iViJCrvIbc/Rn45Nx&#10;9PZJdo8hYV8/8vSKLcbaBjhSa9CmgVVCrYAAAAH+g9onF7FroqhXZXA5vdl45vyLX9oRbOrVIx0t&#10;k3lHQBSB1y9jvtnbMiJEHP0/3nn/AG3szthpUKOJ6DN/uSdxp1ikkUL9QTccH/e+R7GOi2y0igWN&#10;rAXuh/s8cWv7M44Sw0qDTz6C826gVIpQHpsmqgtiQP8AjX+w/wBf3kqet6qqBaPyX03BUqvFyQeQ&#10;fz7XJtsrU0kkdPQcz26UDEUHUY5enh4dlHN/qf8Aih/p7Y5uvc3SH0GX0n8SFv8Aejce0lxbTQsV&#10;oehTt3MFjMVof29Zf4vROBeUgH6cg34P+Pt9wm3s9BNGWMhGu/N/x/xT2TzCRWGqtOhnZ3ltIvbp&#10;z02ZDJ47QbyXNrc2tb6G4PH09mp2jS1CUSJVXD+mwP5v+o/69vai1mKmjnpvcLdLiLsGeilb+yFM&#10;mQaSj0sqsb2tcet7n6Hj2it4bYNbUs6XIJJ4IP5/xPsyklEopXP7P8HQYeydWNQaDoUNhbwhgoYo&#10;5NCaQOW+tyLf7f28bHwJo5ERh9GT8D6E88g/4e0RSMnuH8z0z4LCoXj01djbpSXHSumkWWYcE8jT&#10;z9bj6ezT4XExtEh0rYrySoPFhxyL29o59ts5QfFiBJ+QPSqCaaA11H+XVaXYXYM1DWTpESLT6SBz&#10;cer8kEj3yzOFjZbfjSBcc83+n1/Pthdj26hpFVvn0625XQ+Fu759Ydgdk1juWeSQpre4Zi4vZefV&#10;e3HvrC7e1DSouhtbgf7Dn+vtFcbLYrlYgH+wdK4N0uUUM0h1dddh9tpj1LmYBrk8Frg/6yaT+Px7&#10;EGj29FBGXYEWS44v/t7+ye65fs7hCjJk+nRxaczXVuR+p+3oqOe72yFVWrBS1DNaYjhpUtzwPUza&#10;r+2yvxMNQ5jdb3tcgfm3+BHsI3Pt7YvMWEdccCMdC6z9wLiIaDN/Kv8Ag6FzavdG4cdj4ahquW4U&#10;liS7KTrv+hSqj6fX2h891zSVcZkMZIte+pRz/sef959n+zcr2tkuhR3D0GOr3HP7vVdda/KnQr7S&#10;+U+UfIilkqF/oQVmGon/AIM5A4P9PYUVHV1EXceNwQT9GU/k/wBR7Ep2kFVApTpOnOzk5OOjQY75&#10;A1Rp45Lx2ZFa5LfUi/8AvN/acr+oYKgERoSSDxqX6G/+Fr+9x7WsbLVQAT0uh5y1EVNOlbQfIyGD&#10;x/cMBdl5H+t/gv09ghvDperhvJDC1lI59Bt/qgSBf6f7x7H+x2NulNQHD/L0ubmYOtQ9DTocNm95&#10;YLOKYzVQK+kjSQddy5UANqAvyLH289VYrK4PIxxsrKqyAclgCbi/9L8e5N2yW1tjGQSD02nMQrlu&#10;kx3rJhNxbXrUlaORZKWYXOliAYyP1C+m5PuxbC5OaTFpG4vqWxH1P0H9ebe5R2vmuK3gETsCo+f+&#10;z0nm3kyEiuOtbPsfYuPxe/aitp10lZFdACbJZpA355+v59sdfhUq5fO6MGJJ+n0F+f8Ab29vy75Y&#10;XHdUFj8/9R6YTcqZr3dC9tvsl8PjVx8Un6EijVb3BsOPryAL+1FgqCGN1QlhZSLEDn/ePb1nvUMU&#10;gCsAOnI75D2n4egU7c3nkZYpaqIAgPqJUsbXCm5vc2uPbtmNvwVcYIW5t9V+v0/1/Yzg3xGiy9R6&#10;jpSsqMaqRXpD9bd5V+HqGhqJiFBGkuZJLXYcaL/0/wBt7g4bakccurQbcfXj/b2IHHtZa7hbNJWS&#10;Y1+dB08GDjjnpZdlfIt56F0St+sTAqiSoCLG4sG0gkf4e3rNYYQUrFQQFib+vJsCPyfpb2MLW9ga&#10;I0cadPkf2dJ3txXX0j+pO20zGajgkkBMtRCLt9Rd3H5H9T7DfG51KDIGCQi1xbjm/Hsku7+NZQNQ&#10;7qV6WwdiDo3+/uupd27WNfTjU7wMxANgToJAuPz9fY3Y+qirqdGBv6bkn634/wCI9vwToyalbpap&#10;pSh6qt3tt2t2nm6uBw6xicqFBJFrAjkkm9x7eqeBWIGm/I55/wAf8fZFvG8i3jdVPlnp+niUNfs6&#10;ATeW73oIJQ7fpDDm3BJUWv8A4n27LCsak2/H5/3j8/19xPuW9S3DSolNBJ4ceOOlsVo1KkdFezm8&#10;67I1fhh0NqlK2B5AZrKSP9h7Qe7s4mPpXAI/RJcW/I4A9ls0bi3VnbuIr1YUVqVx0df4odNVW+c9&#10;S1dRG7fv0pSxsmmQHU1rgHURb/Yeyobky7ZaodVuf1A8Djn/AIp7xy9zLIPFceLx4+nAY4U6GGwy&#10;ESRL1svdBbHi2BjsdCoCWjiUkkksDYuBe/Fx/r+4236CRalHVW4f6hR9NJt75Ne+UEMYu6kA48/t&#10;6yM5URmjUcAf83Vp3X2VNVSxqCLFVIXgm5iBPNr/AO8+xn+zm0W0t/xa/wCn582r+v8AX3ghWLVW&#10;n/Er/Jx6k7Rjh/oX+XoYNfH6f90X+v8Ajf3/AP/XPfGpY3J/s3tb3xImk8NCfPrPAGhB63kYY9bn&#10;6/U/T/fcX9yAotYADjn2gLmusMQft62zVNephjUXAVf6H/fWPvwUKbkf1PuxkeQBQ2etddIiJcuA&#10;B9QQP9ueffIEjkfT/XPuhWhFRx60RUU65gk3+un+z/xPvIHW1yQf9pFyfdDGTwFOthW9MdYm03P1&#10;vf8Awt9ffIOOOLX/ABbn3VoiAD14q1eurr9CTq/2H+w/x9+JP0sR/r8X97hA1Gor1ZADWvXEi/5I&#10;/wBY299e1Q49O9YT9T/rn373YmgJPDrXXXvsAMbfX/ff4H2xJIpFRmnVCwxQ9ZUBF7/4f8T78Rbj&#10;/ffj25G2tRjy6spr1wcWP+vz/vJ996j/AIf7z/xX3rwzmhx1v5dcffg3191CHyPXuHXveQScf8j9&#10;60NXpzxCBSnXvfhJcG/H1H59+0kdbDk+XXvfgSth9R/yL34kUJPWtdKY67HBB/offMn/AFvaR5AD&#10;QcevFywIp1KVNS3I4sD/ALf30f8AD3oyMtG49UHXaovPH0Yj+n+9e+BIWwPJP++/Hvat4rEtw6cj&#10;FSa9d8xqBH9b8mwNxb+n4598fVyfwL8c/wC2+vtzQKgD/Vjp8xjSD9n+HrouSDqHOk3P0+i/0/Hv&#10;SD+eMom+YPecmotfeFTFc/nTZP8AeLe+yHsunhe1/KCjytE/mAf8vWIfPGk8zbnU519ClRC1HSj+&#10;lPCP9tEq/wDEe1t/LDjM38wT4kqAGUd0bUl/6kzyS/8ARHuX9nP+77lun/R0sv8AtKh6xP8AvWv4&#10;f3bfetxx/q7d/wA46f5ekD3G/j6j7Qcf2evt4/m3129kB9f9j7+j2OOP8T/vfvNsdfMIBTFetce9&#10;wD/gP969+9769173737r3Xvfvfuvde9+9+69173737r3Xvfj9PeiKgjrTLWmcjrsW/IJ/pzax/xF&#10;iGH+B98PGuq5AI44IH4/x+o/2FvetIrUcevFQcU7f9X+r1+fXYbSwYF7j/a7f7YgAr/sCB7Yc3tL&#10;a25YfttxbbwGegIZWhzOIoMpC6vw6vFXQTx6WHFgB7J7rlzYr5pHvtls5mfjrgiev26lNfz6NNv3&#10;nd9pZX2jdbm0kHnBK8RxwyjD+VOlNjN7bywmkYXdm5cOqEFVxedylEFIIK28FUg4t/T2AG5/hJ8P&#10;d6mVtz/GDoXLzTMWlqp+qtlRVrE35NdS4aCr1AH667/439kNz7c8kzAj+rltGp8olMI/ZEUH8q9S&#10;Rs/v/wC+ewEfun3d5kiUeX7xumWla00vKy0+QAr0IGO+R3euHA+z7U3nIBYAZLMS5iwBuNK5YVka&#10;2/FlHHstu8P5Ov8ALn3lFKtR8btu4ColDWrNoZ3dm15oSVKq0FPiM7T46PQTcDwFCfqD7De5ez3K&#10;d4gG3zX23vWuqGcyE/Kl2LpAP9Kqn0I6lTYfvw/ef2CWJ4/dG4uoU/BdQWtwp+1nh8X7aSCvnWgo&#10;JmB+cnf2DeM1mdw+44IwB9vnMDj/ANyxPMlTikxdYxN7f5weyWb6/wCE6HxBz7zS7L7H7s2LJIP2&#10;6b+Lba3Pj4m+otDk9uw1rqoH0ap/2PsPzeyulX+h5qmAHAyQRyN8w2h4A1flo/Pqetg/vP8A3qsV&#10;WPfOUdgv282VLmByPTtnkUE/6SnyHQuYr+Y7vOID+M9cbVrgCS7YjK5jFcW5AjrY8qdV/wA3I9lZ&#10;3T/wmihPlk2R8s2Uguaei3R1KGIubxRy12H32tv6XFKB/Qeyyf2e5hiBFru1lMvq4kh/aAJ+PyY0&#10;+fUt7P8A3rMdVj5h9l2DeZg3IMT6kRvZrT5DWa+vQkYr+ZDtKbT/ABnrXPUI4DnGZ2iyjCxs5CVW&#10;Pw6m1rgByfx7LVvD/hOX8ssPHUzbP7Z6R3iIVLQ0tRWbs2zkaxwGKwpFVbfyNDTzORYeSpCf7V/Q&#10;Mbl7bc+bfpeHY4r1WP8AxGuI8U9fqvpP+M6uB+VZU2D+9C9lNyljh3vk/mDbiaan8O2uI1r6+HcL&#10;Nj/mjU+Q6FbAfPToXMNFHX1e5tuO5UO2VwE08ERa9y0uIlyTlUtyQh+vF/ZM97fyaP5i+yXqNfx7&#10;rt0U8DNar2TufZ+4/Oirq8kNNT52PIMG/AaFGP8AQHj2SPy3zPDqFxyxuCSA0KrA8xB+2ASA/aDT&#10;5kdTnsP34vuwb+iyL7nwWjn8N1BcQHPkdcWgfbrp9vQtYn5O9CZrSKPtLasbOQFjyVXNhpSW/TeL&#10;MQUDqG/FwD/gPZSd+fED5WdXRy1PYXx27n2jSwX8tZl+utzQ49dLWY/xFaF6Cwt9RIQf6+yCe7tb&#10;S9TbruYRbgRXwpKxSkeZEUgWQ086Cg6m7ln3j9peb5Ej5W9yNkv5j+CG9t5H/NEcsPspX5dC3iNz&#10;7d3BH5sFncNmo+SXxOUociq6barvR1EynSD+PZf5aarpZXiq6aqo5YwVkjqYXgdTqK2ZZAGVgQRY&#10;i9x7eVw4BB4kgfl1I8ciTDVA6v66TXPy9enz+o/31je3+x49x4mK8FiT9LEEfQf0NiPdzUDp0E4B&#10;Geu/fPUwJN/99/t/dK9bJpjr3uVFIfqTcj6ctbn+oDAN/sfdiCPhOevfKlR173yOj6/kMGDWX025&#10;IX02AP5/P+N+fewT+IA/y/wEdaIFCNIA/wBX7eve1Vgt+b22w4m2zvLde3ZVIMcuB3HmcPIgX9Aj&#10;fHV1My+Nr6SbkX9ll/s20bkpj3ParW5j9JYo5B+x1bpZb317bHVbXksR/wCFsyftoa1/P8uuBRG/&#10;Uqv+PUqnj+n09jZt/wCZfyx25oGH+SHc0UcRGmCs3/uDMUyFbWC0maq8jSkAfgoR7BN/7Qe1e5a/&#10;rPbvZi7cWS0ijY/7aNVPRvDzdzRb/wBnzBd0HkZGYfsbV/PqO1DRyCz0tMw/5YoP8P6ex/2l/NS+&#10;bm1JEabtWh3dAjKTS7v2XtKvR1C6dDVWNxOJyGk/X/PaifqfYE3X7rfsjusbr/VE2zkfFBPNGQa1&#10;rp1sh/ND8qYofWfudzjZ0ruazL6SRofyGhUNP2/b1HbDY1jf7ZUPP+bZ4/r/AEKMCP8AYf6309mh&#10;21/PA74o0ji3T1H1XuFhw9ViZd1bbqpCFAGlny+fo42uLn/JrWNh/hGO4/ck5ClDvtfNO629TgOs&#10;M6j5AaIW/bL0Irf3l3dB/jm1wS/6XUv8qn/D1FbAUvPikliYknUSshF/wNQ+g/xv7G/A/wA9PCN4&#10;03R8ccrTagoaXb3ZNJkHLWu+mkyezcYLqfohqD/wb8+wLf8A3Froav3T7kRtTgstkw/ayXLU+0K3&#10;2dHdv712zEC62CQepWVW/YCi1/b1Efbg/s1Vv6F4/wDijD2Pm0P50vxZzrxRbj2z2zswyHSaqs27&#10;h85j1cMAyrLgNwVtZIEW7MRT+kKeD9PYF3X7l3uhYIZNu3baLxf+as0J/wCqsAWv+2/Po+tfd/la&#10;c0uEuYT80B/46xp1Gfb1UOUmhkHH+qQn/WvcD/efZoMB/Ma+E+5o0el7+2lj5H0hafcuP3NticFr&#10;6EY5/BY+nUsfyZNP+PuMNy+7l727ZraXkK7kgB+OFoJlP2BJS/8AxkdCS35+5QuFDrv0Kf6cOn/G&#10;nCr/AD6hviK9SQYCLf2tauh/xugJH+29jVi+4OmOw6MNsjs7rjeHnUiOPbu8dvZednUXaP7ahrZ6&#10;jWqm5AU8ewmOTue+W7yMbzyhutrQ5aW3mjAr6l0AH7fLo2/eOzbnEy2l9bSVH4JEf/jpr/xmnz6x&#10;yUM4RvJTTRcfqMTspP8AQehOf9j+PdfnyHr6fGVc7ErEC05F7oWAYkAXQCxH0N/9h76OfdyvZ5LO&#10;FWc0A/i1cAONAQP29Y4e5FpDqcrprVvKhP5Hrni8azSFiDbV+V0m3P1B5H091753saipHkXyKSrc&#10;3dT9Rf8AIvx7zqtrxjChc5I6x5nQJK4p59K+KkCAcX4/2n+n/FPYM7g7fjjD+OUDg/pkX/Un+g+n&#10;vbXDHz6Zr1LWJFtYXt/UD2A+f7drJmbxzOAbAkS/4W4At7TvLwqetgj8+snt2673nW5HLQhp5W1S&#10;RfRmH1k/23tPM4ZTQY6PtpzIPy66IuLe7Jdo1by42FyxOpLnkm12P9fxx7Jrs1anUl261iCjpM5K&#10;JGl+lvTfj/W/xv7X1HUWkW5vcj/YXI/r7RghBngOlQU0APHpgqoro1h9FJH0v9PY67IqdWheCGJL&#10;A8XBHI4/HsunOp6k46dCg8ei/wDYtA3hm5a6oxQ25R3ZfV9QLiwt7M7JkPv1rqddxU+VqsJU4GRs&#10;ZBVVdRWw0OcwGPqKabI0TIkFDWCeOcqYg8U0A13V9ag93hGn5QsWTVWKcV7QcsreYGr+dPlWnUVb&#10;SFtefd1drdUimt30tSlNMtCvHI7QfXqqDrynj29v51q+pKDYWL3fh+yY03j9thKClrspsPtnc1DX&#10;LQ5KKWavyWKy1Nl6XRDWPTyUs1OEjUxnV7aJvsoac5XJyQRUeF3Bic1PNMo0JFgKbKZKa7SCPTLa&#10;SMxte6sy8kED2VbPDPBDdLLE3pXI+XD7ehFzPR5rWGKZSSHBA45oM/7zX8+ha3A9dmctDs/bYapy&#10;O8OrN+bVhpqeojZZarf+b2Jt3FTOsP3AlpVNPUNKCFXRC41Xtqq1krTkOwM3W08ZjgrM5kaynRSx&#10;CQ1FbJLEqtqIKiOUAfT6fT3e5YCJ18+rQDVPwoxyfz6ukxlG9BtvGUNTKaiahw9FSTzfpM8lPSQw&#10;PMVBKjyyIx4sPx9B7PjsChrqmhhsJADpP5/It/X6e4k3+5ijnJrkefQ/2+Niq0Hl0V/fNXj4K461&#10;UsNRB9P11H/D2Kke2ZmN5Xt+T6WPF+eb2+nsHS7sBqCkHo4Fu+Og3O4qcHTHZSCQtm/N/wDXB+vt&#10;F7nxMNOwBsfrcr9eNI59mm23TSqxBzj/AC9UkhK8R0t9t5OdlAVzZrc6jf13vf8A1vcrbMUSoQAL&#10;Lp03H+tzf+vvW4yMG0s3Hp+3VQtT1B3G8rz/AOcY2/xH+t+fYBfIhFmzWFAZYl/hEo1KhSS5rZQg&#10;WUav1EEWsPY65C1JYXxLf6OP5KP8/Qb5kUC6tBwPhn/j3QwdLFv4RlQzElsqCTx+KWnt+PZRMpBB&#10;TIZZiT6Hd3jVhTxtG6sFllXV4mb+yLHUb/09yEVVlU1yeg9wK/PodomY3H19kI773/qSroKaZ1jU&#10;zwAM7DU5bxlR9OCRa3+PtPMSo0jHSS5YDtBz1PAsAPdW+86tqmtlc3Iu7aXs4RWbXw5uSPXbn6Ae&#10;0rmqkV6J5c1B6798dlGRcPK7xlwKmOGKJCI9YOgSObElFJbQLglibcAk+21/syPPr0BopxXr3tTh&#10;4mrGjdojIZRNHA8zpCogl0yzyOkbN4o5nROCXYuAPdkOlQH8+nx8XXvfVCsNCSs7h3FXVz+QvUJ5&#10;RCZYSyLDeSd5JnJGr0KAdRube9IQfPz68pVa6uNeve191HK1b2/sSpK+RTvXbSIrqG8ls7C8YcAL&#10;ex1f7E3+o9p9wb/ErwUoPDb/AI6elm2d+5WJXh4y/wCHro2sb/T3sOYeOoaRjPfUwuL3LDgkg6tV&#10;z/X2U8ukGPDV/wCK6lPcw6u+ok58+HH06YsmyKt01BuOQ319QF/yPb9XYnFVsQWrxmPquAP8poqa&#10;oNgSQLTRSJ9f9p9i1VJHDoMkqHJcDT9g6TqT1KswWpqFW5OlZCB+B9B7RtX1psCsN6jZu3JG5uww&#10;9BEefyfDToPdolRw9RwNOnDa2/nEP2dOBrqtBcTPyf8AD/H/AA9wo+qOt4iGTY+2Sy/QviaRxf6X&#10;IaIgn274KUyvTTQW61pCvXE5Gt/E7D/Gw9vFNsrZ9Gb0m19uwMoIVocLjomX/WaKnRj/ALf3somO&#10;2nTZVFwsYA+zrpayrkb1zsT9L/Ti/wDQf6/tzamp6ZSsEEMSj+zFGsSj/ELHpS/+w92VFGkBfPrV&#10;PXP5dclkJNiX+n+rJ/3u/sG+0tJw9UWUEiGQhjcN/mz9dJVSf9cezuACgAHRHu/w/l0+44nSbkkH&#10;6X/s2/3u/up3sD05irt+JP8AemI/4j2/IauW8z1Gd3/bMOnT2GTv+PyPx+PbLSKpx0hJr173ClY/&#10;Xj8f19ppnVuAz07CKmvXvbbI5BP5/wCR+2CwUHp5mK8B173xW+oX5F/bRJJBPW2NRw697VmGcLMn&#10;POsf1/1Q9qFND9vWx8PXvdpfxYqV89GD/Zcn/X9I9m9t8Q6Ux4SQDjp6Z88urE1g/rH/AMT7t622&#10;yvRU7D8JH+PwAf8Aey3s4jqQKevReRSo+XVfm/E05OrBH+7ZPr9Po/8AxT2v6M3Yf61/9v7MkrpW&#10;vHpOeB6AnNcA2/1Tj/eP+N+1PR8W/wBb/iD7f9ekTijE9BFnW1av8L/9E+1DTngD/ffQ+3V8z0nc&#10;UboK8hGAz/U8N/0Nb3NVrG1/r9P8D7t1TpMzRgaiALAn/fH3Frb+B7WB0/X/AH3+t703A9eQDUD0&#10;7YF0Stg1KLNJGp/1rkE+2GhjllqvHpJubXN7W/qPaYatWeHTkhZTqBx0Le5qvHY/b/3AmRWWJz9Q&#10;CNKng8/U29yt1YnxUXk0gWUW4/qPqf8AW9u6wpwKHpESJ0YUyK9Jro3fceVzhpI6oyWksAHuLkrx&#10;bn+lvYTwZQUEjqWtYt/Ufj/eLe3S6PE5JyOiYxGK4D1wOjtV22v49BFePUWjFjYE3uCb/wC29tGV&#10;3FHOpOoEgcf8lD/Y+wreFVkJPA16F23d6qa+X+TpU7X2RNj9CiMxgslwB/VbW/I/PuRhc4ZLIGY6&#10;iF4JsPz/ALx7Io11yMD69L5o2AyOue6tpRofuHEdw17Mo1Hi/wBQf9t7ErABp5gTz+puf8AP+K+z&#10;EGikA58ukTAEdFq7GaPH4+oRLD0FvwPwePavz8opaQEen0re39eP+JPt22k0KEb4qk9NwxiRjU06&#10;AXrqjfN5nUV1gTP9fVwFYj6+0Bjq/wC4mZQxJBI+p9mVtcUkycdWdDHx6MburbaUmPjbxKt4weAB&#10;f0/7wfakVybA/Xn+v/E+zUSKy6getx0NegXelMcjLYkWH50/70Rf3kHvysSK1x058uossZF/qQCO&#10;Lcc2H1N72v77976910qaefoT/tv99x76FjyP99z79UjqpAoeuNRFdSbW/wBsf8f+I9yVf/Yf61/d&#10;ga56ZAxTpjkguR/vPHP0P+x989fP9f8Ab/8AE+7h2U1B6q0ZJwOuBgAQ3v8AX6W/w/xv7kxEg8f6&#10;1vx+Ofa2KcadLfF0z0xVkPBFvpzf/b+5SMRc8Aj/AIr7e8UAd+OqONQOM9Juopi/JX+v9D+P9jxb&#10;3OjkuRz+Of8Ab+1KSMoBHDpKV4gjpK5GiGhjptzb6D+l+P6+3OKXj/fXv7MlnSgqaN0jkjY9vQb5&#10;bHiUsNIB4J+n0sePbnBOeP8AC39ePaxJWJWjkA8OkssVKBh0GGcwsLoQYxqsf7I/rxx9Pp7UtHUf&#10;pufqPa1ZXYUZq9F0qAEkdFx3jgFAmKxr+p/7K/W/HH+t7fUm9Nr/AIv+falZKrgdJkU5J6L7XYVx&#10;U6QgHrI+gv8Aq+p4/p7wSTAk/wBP9j/T3VmOSenQlRxz0ocXgmIUFeD9eB9C3+H9fcN51Bve/wDh&#10;/wAi9slqinVhEwOmnS3ocRJGUCLpsOR9b/n+v194xMv0Nr/63491z6468UceeepsmIma5swPPIb/&#10;AI3ce+ZliP1C/wCvb/iPp7sCAOAr1r9QcCeopx2QjbVHJLpJAsHYcAhfqDz7wSeFh9F5/wAB70e8&#10;UNP2dOq8oFOnugGWpzdZZAQFIJdjb6k29XH19t8tNTPz40/FyFsf9690WztZsFAX6dW5nBprx0vM&#10;dujcNCFVKqpjt+AzWP0+gLfn3BlxlLIP82nP5Kgn/efx71JtVuQP0wPy6ULfzKfiz/q9Ol3jezdy&#10;Urqfu6gkMOdTcAfQ/qN7Ae2mo27Sy3/bj5vyFt9f9h7RS7FasKkrXpSu8SIBVzjjk/5SehPwvfm4&#10;se6K9TUNpK/Rj+B+Rf2mMlsmlmV7woeD9RcfQ/j/AF/ZbJy7CWqtDXgOlUe/Hu/UNPt6HzZfymyt&#10;PJEk00rWZVs8gVb6h9SfZed/7PShpZJI0VOCbBbfgj8e7wbIImoi56D2978fBPf/AD6tN+PvbZ3f&#10;JEssvq0x+nWHB12J+nHspuUwvnqXWQC1yPUL3/r7N02uIAakqeoQ3jmGb6hwj4+3qxPGSr9pEwHD&#10;Lf8AP5/H5+lvbDWbYpYIi7Roxs3FrEfjj2zc7fEEIWMAgdFFvu1xLIoL4Pz6dFqQWAB9RP0/3v8A&#10;x49h1XJSUkpXSi+ojkcjj/evYSuYirkLw6FlvNJIi1c16lhjwbn8H6n2oMFW0wMYDp+fxx9b/wBP&#10;e4FOup6T3iTOpoT1glUkE8fj8/4/6w9jJgq2ieRVZ4x9CSf6lfYgtwrFB59BXcILpVJUE1Hl0xVk&#10;UoHF/obcW/33HsbcM2NMILmBiQByB9AB/wASfYxtIomVQRTHQB3A7iJCEDj/AFHoPcoKxWb1t9SP&#10;rxa54/qPb4+PxU7ghIrMBwFA+v8Avful3aRFSNAJ9elu2bhuEWgM7Cnr0kqyqr6dWMbS8DgKzWvb&#10;88n3KhwONTUyxQ2W/OgX/p/T/H2D76yC1JH2dSty9u9y5XVISPt6DfN5/K30GWcAmxu5A/2Nrfn2&#10;HG+t5xbTpnaMhVRdWpWCchitvp7BV5K1tITXt6n/AJbgF2mqVa0FelFsnZJ3OzT1ulh6jpca7+lS&#10;P1fi7eynZX5R4mkqGiqJULBmW7SLYaWtc+n2WpvLITrbPQludgt3BIQVPy6HKm6xw9NGFRVQj6aR&#10;b8f4e1Jtb5PbenqltUx3un6ahB9WtwNJI+vtSm+KRwFeiaXllGICin5dNeb6mx+TpngDg6g1tQ/L&#10;Lb8kezcbU7+w1XTxhalBdD9Zr/Q2/KL7UR7qjfEc9MPyuK+R+wdE8398SpcjPNUQtDYvqA+3Z731&#10;flWtyP8AY+xEi7RxNe6qahAGIH+dW3+9e1yblHooOPRZJyzKCWC9v2dBF/steWwSS/bU8gdgxGim&#10;cFbgn+v+HsUtvbwxDIpEsX6R/bT83/oPfvHhm4ygH08+kUmwTqAQvRS+1ekN71Dy+OKpKiR7fsTf&#10;6rgfq/p7WybnoJUKpNF6lsPWv54/p78FjUghq9FlxtNyDhei2p0fuqhrTUVVLVSBJNRtTykcfg3N&#10;/wAe2+Oqiln161sTe5YN9LC3t6RItJVcL0i+kuBWiMPt6ESXCZLHYh6d6KcSIpAOkA2IaxNvyT7f&#10;Z3p5oCgKcqCOP8Pp7ajjRdFOBPTLw3AyePQQ4uLLUGaWd450GotcsQbKNPI+g9oyfFl5mZAGBP8A&#10;Tj/b+1tFNKdMkzL59Ghxe/IoMfElQXR1VQdT/wCpUDj/AG3vCtA0LLrQEA35X6/4f7b3vTqH59e+&#10;qeM6deenWTctPkacmmmcP+q/k/qpH1/BuffdZhaPIRMjRx8gkqV+nFv6fn29Fdy25Cg46fjv5jQe&#10;IemjF71zu264Tx1M5QEC2piCC4fXqvclPacx3X9NHXLKkEQAa/6B9f8AX4t7VNvssYxMa/b0qjvJ&#10;Q39qehM3b8iJZNuzUj1Uvk+2s1pLc6bfTm5/HsV1oYMfTLfQoVb2tb8W/Hu0fMV4Malp9nSw38lK&#10;av59V9VldkN65+oaISyB5ANRsx/USOfx9fcE1NNIrBbXCt9P8f8AH2YQ8x3a41jHy6bbcJ1AIavS&#10;g/0dZSkqKd6lZAszIRcWNlIA4vbnj2nJM39nVWQkWJBsTfi3+2+vswh5ouFcapz+3ra7vIPiY1+3&#10;obafoim3NglM1Mmp4gxLxI1yNSixb/Ae3eDdevSrN9bf27n/AGI+vsSW3OV1EKrcmn29LIt3dT/a&#10;noGc18S/thPV0qiKwL2WlYAaST9Qfpx7XOMyAlUMthf+n+I9nUPuFMnabkkfMn9hFadGkO8MCKua&#10;dEh7O6tyuNqJKfXK6kPYBSoB5FgGYn3MytUJKWRAFv4yfyedJHsQWXuNKo0rNQN6Y/1celh3kHGr&#10;+fSP6s2vlcPuWmndajxLUxFvwCFmQ24J/r7L3k8TM2TaaMW9YPF/oD/gfz7NY+dVuGDF6vX1p0sg&#10;3lNIBPV0mz90UUezIKSpIJ8BUo9mOtVtpJP5B9iVgsm1HEkcjEWWxGo/4ezqPnFY0rrpjhWv+Dpb&#10;FuqE5fokHb2xP7x1tVV0tNcvNrBSn1ixBH1W30/3v2J2LysEiBmcC5W1z/gb29ke48yR3+r9bST5&#10;V49HVvulv21bI6q97k6tz6yzrTU07K0eqywS2BMpH4P9E9vFTkoBGxWRTZPpf8+yeK4iDqZJFK/L&#10;o7h3SMqyqK1/l0AO1+q80MzH93Rzg+eM3khcKBdiQSxtz/vJ9gTvmZ65HiQkgq7Wu34Yj6/63tLv&#10;XM1pY2xLzBVoellvbtOcHJPV5Xw+29TbXjpHamjBQ0Vz41DE6XN/959hditsyS1BZkvck3Iv9PeH&#10;nur7jWhiuo4ZKuBQZ9R1JPL20uvgu46ttw2YlnFEFVo4lVW/AH1txa3J9iliNtpCokaNQSVa+gD6&#10;jn/e/fLf3Zlv96nmSJXZanz40JH+z1kBy/Lb20Sg+Q/ydHT6y3fj6SmjE9SgfSg/VyCYVUj/AFx7&#10;VHhg+l0/T9t/sP12948/1B3Olfo24eJ/OnQl/fMPr8uhq/v/AIi9vuY/1eH9f9nRqv8A69/f/9A+&#10;CMqi4N/p9Px/h/jf3xAuPEZvDK0HWeIGo0HW81Cukah9f94+n/G/eRXLfTSP9fjj/YD6+2dKoKMD&#10;XrbqFwesramIN+L+8hP9ngj6XP8Aj/j7brQ/PqvEV67+v19+JAH4/wBYf6x93B1MPXra/EOuj9D/&#10;AKx/3r3wB/oAAf8AYH2/071g99re5/3j/X91calp1psinn12PqP9cf737yEkjk/T882H+v8A7b2w&#10;oCmo6bBKnh1mIBH+9e+Baw/J5uLC/wDxTj2oBB8+I6cqD1H0aSTz/rn/AHv6e+wxBJ4P9P8Abe6G&#10;MEaa468VBrXrv37yMfwP9h70Io1r59VCr5V69/sCP9t/xBPvsOb2PI/qP+N+9nSvVwFGfPrphcEe&#10;+eofTkf6/vyyKRg9e6x6GH1Fh/U8D3yuPr/vXtwkKK9e64gXNvfQ5+n+8/6/tOZlFTQ9bIpTrl42&#10;/wAP95/4p78eP+J91NwCeHXhnHWVEYD6fn/in9effJWUMRyeP8P949tSOXAHV/DYgMSOsqra97H/&#10;AHn3zLj8X/2PtGQdR6ofTrn+Lfj+n498C1/r+PdlNDnh1rr3vjq5AIvz/vft1KVJX4eno1pU+XXR&#10;F/yR/re+78m/+1D/AFuCL/7D26Dnz6Vg9v5dYXBOoA86TyT/ALT/AF96NnzWnNV8su8piQf9/wA5&#10;aH635SokjB/26++zPtJHT225T/544/8Ajo6w751YHmfdz/w09CxTcU1OP+bEX/WtfYx/yqofuP5h&#10;/wATEtcDtfGykW/44Y7Jz/j/AJZ/7f3K+zivMHK4H/R2sf8AtLh6xK+9xP4X3aveNyO39zSD9roP&#10;8ufl0GfeEni6c7RcfUbC3WBfgXfCVsY1H/U3bn39Ggf8V/3v3m2OHXzGDA610z9f9t/vXNv8L+/e&#10;99e669+9+69173737r3Xvfvfuvde9+9+69172B3ZvyZ+PPS+4MRtTt7unrPrLcOex75bD4vfe8ML&#10;teoyOMjqHpHr6X+M1dJHNTLVI0ZYN+pSPwfYV3bnbljYr5tt3TdVivRGrldLtRWJCklVYCpVqAkG&#10;gJpSlR/yr7S+5vPm2X298lci7ruu120ojlktLaW4EchUMEIiVjqIKkAAk6h69CdtHpjtPfuGm3Ds&#10;7ZGZ3FhoKueglrsaKWVVrKeGKeWAQNUpVySLHOp9MZ+v+t7edsd8dHb00HZ/cnVe6jJYRrtvsHaW&#10;bZyeQqDGZeq1Nz9B79BzzybclEg5q25pW4L9TCH/AN4Lhh+YHSHdPbf3F2AP+/uRN6s9PHx7G5hp&#10;+ckaj+fWDJdPdsYfV/FOtN90KJctLNtTNmEAG1/LHRSIRf8AIJ9inBPBUokkEsUqOoZHjkjkVgR9&#10;VaNmVh/rE3/Hs/t7+zvE8Wzuo5Yv4kYMP2qSOgY8MkbaJVKSfwmoPSCrqCvx0hhrKOrpJlaxiqqW&#10;oppRa4OqOoijeOx/1QB95Q4F+Dfn6W5A5JFjewH1vz7eLDu9Py/4v+XW9J/CCf5f4cfz6bWcqAxJ&#10;NzwFs9zewACFhe498wb8j6WBv/t+P9cW96AJ+zrxBABPn/q+z9hPUeWTlluOQpJ5tzyR+n6/199+&#10;9daB6j2H+vb36w/oP6f7D+nvVB6Dr1T69d3J+pJ9+97oM469Unieujz9ef8AX59+sP6e/deqfXr3&#10;0+n+P+8/X/b++LIjghkVgRYhlBBH9CPyPbU8ENzC8FxCrwsKFWFQR8wa9eBoQRxHWeGqqqZg9NUz&#10;00gIKyQSvE6sOVYFGBupHHsOtydPdTbyDLu/q/rvdSyBxIu5NlbczayayNQcZPG1Vw1ufZHPyhyp&#10;dmt1yxt8h8i1vCxH2Ex1/OtfmOhXtXPfOuxlP3Jzfulmy8PAu7iGlOFPDkWnS5xfbHZ+EVRiOxN8&#10;Y0RhQq0W68/ToAgOkCOHJRxKFubALbn6ey77p/l0fBfeXl/jvxP6KZ5tfknxGwMHtqqbyCzn7zbd&#10;JianyG9w+rUDzf2TTe2nJc4YNsgVD5JLPGB9gjkUD7B+XUo7P96D7w+xFRt3vLzBpXgJbuW4GMCo&#10;uDKD+YI+XS+xfyw+QWF8bUnaW46vxFT48w1FmVfSukiQ5KlqpHBB/rcnk8+yo9hfyL/5eW+Y5f4V&#10;1nuXrarkYuKzYW/NxQkXFtH2W6Kjc+MEV+bCAWPsK3XstsjTvPt++bhbqeERMMsQ/wCckJnP/ZRU&#10;+Z6mblf+8J+83y7IDe802W7RAU03lnCf+NWq2r/mWJ9a9DBgP5hXd+KVUy9Bs7cwChTLX4qrx9R/&#10;rg4evoaYtb8mL/Yeydbq/wCE2nQtYZjsr5E9r7b1geJdxbe2nu5IjqY+r7BNoSyrpIFi/wCOCObl&#10;s3svclgYOaV0AcGtmJJ/0y3KgD/an516nHZ/7033CgEY5g9rdnuiPiMFxc25P2eILoD9h/zCni/5&#10;leWTSM11RQ1HPrkxW7amiP8AiUhrcHkl544LWH4+vstu6v8AhNPv+AStsz5V7Ryn6vFDubrPM4AP&#10;qbhZp8VuncmgG/LLHf8Aw9ks3tBzTGD9Ne2EjGg73lQUrxFIHIPmasw9AOPUobT/AHqfLMmj9/ez&#10;19B6/T30U9PsEtvb1z81xn5dCPi/5kfXU5jGZ6/3ljbr+42Pq8JlVj9B1FTPPiHcBhYcAn62/Hsp&#10;XYv/AAn9+d2z0km2lJ1J2lEiORHtPe1TiK90iJCr9tvnGbapRK62OmOZwL8n2FLrkXniymkil5Zm&#10;kgU/2sUlu6Eeqp4q3BB8v0K+o6mflb+8h+7tv1E3mbeNklrStzZ+InAZDWL3WKkjuVWwSQBQkaNv&#10;fOD46ZyEPU7wrNuSkqPt8/gcxG6gqhvJVY2kyePT1MQdUw5B/FiSf7p/lXfzCtna/wCKfFXtGtWJ&#10;iGba1Fjd6I4sf3I/7o5PNPKgAvdVPsvm2Df7f+05e3A/Zazso+ZcRlAPtbqbtn+9792vewgs/d/Z&#10;46/8pEhtf2i5WEj9nQp4v5EdF5kKaHtrYN3tpSt3NisXKQf+bOUqaOYG/wCNNz7LXuv41fJPY/k/&#10;vl0B3XtZIl1TS7i6u3vh4kAJ1FpK/CwR2WxuQSvHBPsluJo7ZVechEJoCxC58x3FTj7Psr1Kmz+6&#10;vtnzCFXYvcPYr3Vw8C/tZailQR4crcRmnGnEdCLi92bXzYBwu4sFlwwDKcXl8dkNakBgyijqZmIK&#10;m/0+nsHaqlq6F2hr6Woo5k4aGqhmglBH1BikRXUj83A97DK2VYH0pmo9RSuOhzFMkyh7WRZEPAqa&#10;g/YeB/Inp+DAi4vb/Hi3+BDWIPuIJrMQ9wSP0kH+vFxb8/7x+fdxUGlP8H+fqxfTUahSp9Rw9agf&#10;8V13fm3/ABI/4rf3mEyi30vyAD/r3P8AvXvxqDmoPXgQTjrv3njnbgaeL3H9L+/UqdXn1ckjz697&#10;zJUeNw6M0bp+iSNjGwH/AAdSGB591ZVYaWUFfQjrYZloVYg/L/Y697UMG+N400fipd3bmpoRYCKD&#10;cGXjQBeAviSsSMgDixFvbSW1tG3iRwqsnqFAPV3meVQkjFh8yT10FAuQACfrYAX/ANf3Ife27ZfU&#10;+5cnNf8A5Wak1bHi12aqE5v7Mo7+7joFmOkdFsm3WkrVeEfl137jS7kzE5/eq1lv9dUekn/D9t4x&#10;/vHtUm8XYFGIb7RX/N0jbZLFhRdSH1Bz9n2de9xDXTSnU6ITcXCSSx/7flvbv73dtOuFTT0x/LpM&#10;dgQV0XTfYwB/bnr3sQ9i75o9sV8NRXUVXPEjxs32fhmYaGuQFmemDG39W93O6RsNJjIHy/1DpZZb&#10;a1q+oyKV+Qp173YRsb5RdOPQQ0+Rztfg6kIdceUwmS0qVP1M2OgyEAUg/l/aaS7jlUMoIz5/YPn8&#10;uhla3cKxDW1Pt6aaqjmkYsmk3sLXN+CT+Vtb2NeE716eyUkZg7I2kgbSy/e5emxbFdQH6co1EwIP&#10;4tf8/T2lll4qoz59LhcWzAUnXV9vTNPQ1KqT4ZGPJ9C6/wCtuBcn/WAPs0/X2+NkVzU6Y/eW1K+W&#10;UqYo6LcGKqpJQ3H7aU9VIz2vzb8e0bmlBTpQHjpmRf2j/J0BfYGPyj005/htfYq1r0kyB7ML6ZJI&#10;0iAUH+0yj2M9Dmx2funeG0+v83T9avs1evNrb+7Zx+Npnq945XCffblrdl/ezmiXIYfAbcyQo2qI&#10;qmUJVZSSGJUmilKjjlk+HGjXKNLbfHoIxQEA6ASwJyO4qAOFRXMEc2Sma53ae2jLyLKyoPMUXJHl&#10;TVnjwqeODWpu/GUHTOCXtjf+x9wfIzJ7o3Tu/d/S3SNWJXx3XuJ3Dl8Ljky+FxjbeydTT5Pc+cjb&#10;MVU01JOaKkeokkqEVI6diy9wN3f2J29k/j51xiNzHrHDVX98ezd+5SSSmpKWlocJi8lB19tWqhpc&#10;dTVEeUptnwRyopq6mpqq+YsscKyFDHmCSI/UR2dpo0g1NPOtclQV4fP7aZ69yzI0Udm253g+pkK0&#10;WoPClSualTUZpxrWnRkurNx9QdcbJ2P8iuy6/AUu6t8Q7L2pt+loklnqoRmOwMthqTck9DPUVNbT&#10;w0WX7Ll+6ncJS42gWFL+TQWCrA06Jupl0oAZQf21KodTo11BP6bkgewBe6hbVPxEiv7epNgTTcgD&#10;yNP2U/z9WOVkp/hshAIYQ3YG3pduWQlSRqXjjng+7PetIII8VTuUVrKCw/rdbgcj6f717x65nlkN&#10;1prjqR9rQeEKg9EO7HqJ2ykwubAgAAn/AFZ+n9L+xGnlVQAAAP6D6D6C39T7CmkeVa9HukUxx6D6&#10;hjkZwWv6nHBvcDkf0PsHd4nyNxb+0pt/W5H/AEV7FeyGhI+z/L0knFRQ+XQ2bWQRxrx/ZF+P9pa1&#10;ufcbBACJiPyWt+LC9/x7Mr/S0oFOr2iBqA8KdcM2buOCSbf72f8AH/H2BXeUlIuRoXmh1zrikMdQ&#10;anQkMArKvzoaYMTI0rFCHIOgpYfqb2PeRyBZ3aAcZv8An1egvzUSL21FP9C/5+6FvqVKo0c/jdFp&#10;zWzxzx+IM8khgpGgcS6gY/FZ72+txcWHNb3bm+oaClqqSCWOM6m1qjoukAI9pFuSHKt/sfY6Y6FJ&#10;rny6C7sVyOjDU0ZjjF/qQP63+n591e9o7iepqKj1STK7SAtoeRFYzrKjFliIA+nN/wDb+0hJcmp4&#10;9F87fiPUj2UTOzCeWSQkgFXJszgGwkW1gQPqw+vtPJQVp0WyHJ697edlITjdCoNT1Uh8qAvIvlES&#10;awhKaihFyCCh4ueObIaIoIx05ASUoQKde9qyAtVNDRwRqKf76lppIlpqV6uuDtK0gkmiQLqkmYlg&#10;tw5VAAbLbdSa+g6dBof6PXvfIr6MjUVV4mYSywUygmRAteBK7i2iKy+kc3Njx7rxOB1Woz172IXR&#10;8SS9t9W07+pG7B2pGTqYOzS7hp1DM+hToVCfx7Sbqf8AdVuLgZELn/jLf5+jPY117xtaDzuIx+11&#10;64ubKf8AWP8AvRP/ABHvY7kp44qhtGmwvwAB/X6D8ew3ym7NHk5p/k6l7fkAkNB2n/P0kqt2ZOfw&#10;Bfn/ABA44/w99zCyj/Ye5EhHDHQQZQxK06Z7n+p9wwQPqR/xv2qVFBNKdWWgUZr1IuT9SffEsL2H&#10;9T9Lf096kBBB6YlBqKDj117xsQov+f6f8T7YOeIPTND59ZYwQbn/AI39QfcGoayn/Ye3ACSv29a6&#10;lw/73f8A4gewT7Rb/cPUX/44yf8AQjfX2bwggceHRDvIqoPl0+0A+v8AvvqCfdTPYUg/i1Wef1gf&#10;jk3P+Pt6dhUkefDqNLxaysF4dOfsLy9/9f2Xs5Y8OkqxEnOB173hkPH45916UgACg697gOoZjfkc&#10;/wC9+9EAgg8et9e95Yk+hNrfj/b+96V8uqGopXr3tR4o2kU2Fywvf/Bh72uWA+fVx5de92V/Fudz&#10;W0Y/HkIP+PpHsztXqyD8Jr0/GAS4/o9N2WGrHVf+ETE3/oPr7uV2o3+Q0x/5tRH/AG17/wC3v7Po&#10;uA+3ovdTWleiAdiKBlKq1+ZX/wB6f/efYj0X6gePx/rWLc/737MvL8umHOlST0AGYXVr4Nwzf630&#10;v7U1LwR/r/X8e1MUetSfTpExyT69BBnVKlwf94/2Ht9gIA+v5/4j24qMoyOmHy1fLoM65QXNvrpb&#10;6/T68/737n/X37qnSenjJ45B1f7D6/1F+PfFlDAqfofr791sfZ16DVTv5bi6kEWJ+ovz9B+fbxgM&#10;fAZ9RUEluGI5Fvxb6e2Wxk8OmZy1KVx0Fnce88rS4N6elL3CODoYk2YFRb/b8+5e+6eJMa1rAmOw&#10;BsPob3PJ/Hssa6ZyRSgAr1q3TuOR0nfhtk8tXbpWSrWQKa9uX1DhUPH+sSPZQMusnmkCtwb/AEuf&#10;7Te7JMxBJ4dNzxLrU9Xt7W8ZoKR2U61jH4H9B/jf2lmpJJHKkn/XF+bn+n9efZTf6mrjj0cbYyig&#10;FKdL6OupoV1FE1AfUmw1EAEn0/g+xE25t+XQJArG6g3II/P1FgfZPaq7yMrdHV3pKAg5p0C+/d90&#10;VMTA7Q31hf8AOL9dJv8AWx9i/g6B6ZlYgiyn8N/xIH9PZ0lsSK0z0H5pSrU6J32HuilyUE0CzL6n&#10;AHqS9jfjhjf2270yjpSsth+m19RvcMP+Ke2ZrTwiHDsflTp+1KORQ56UHRW3IJKoTWHrkJHp/PhL&#10;EiwPH9PYdbXrtdUbsOTci/8AVv8AePd4WoRp49K5o/EWg+KnRi+xsQseLVtDWWM29I5sL34H59io&#10;puNQ/qfZ5EvZxGekiKVqp49FLluJpQeCHNwfxwPeTVccWv8Ai/txNSDPDqx4ceoMkWoG97i1iPp/&#10;t/fZcD/jXPtzrXUcxj6XPHH++499KQeB/vv9sfeyQOtAYIPXnF1I/wB99PeVeOfwTf8Ax96DdU0A&#10;YHxdNUyclRb8H+n4/wAPeQHV9LX/AOKX93BA621QuePUVvSdNif9a5HP+v7lw8c/n/kX/E+3EOKe&#10;fSZxU1HTNVotyOf0n/ev+KH3NVgfoLf7b3c1PE9NDOemV4iNX9LH6X/p9OePeeL9XtTby6DpPTUi&#10;8COk7koLxsQPwePybj6e58b8XHH+Hsw4HjXpOR0gaylDObAiwH1H+w/A9z4ZLW+lri3/ABv2/E7L&#10;3A5HTbqrAA8ekRlseGv6b8WPH/Gvb5Szcj/Ye10F22vS4z0XzQA1p0Cu6sGkiSNpP1b6r9Rf6m4P&#10;t/jm9HJvwP8AX/2Ps0SQgHIp0k8IjGOi/wBfgAav9PGs29JuObD8e8Es3J/334/2HtPJcBeJqenF&#10;ThWnSnxWDQAAp9F/K/Xknjj629wXnuT+P6e0xvTWgB6dEIPDpX02CQAem3/IP+w/p9PeIzm1uP8A&#10;Y+6/VuCKnHV/pwRk9O0W342HK/48qP8Ao33x+5t+R/xU/wCHt5bsMaNwPVfp6YHDrN/ddSLiMn82&#10;C/S3+GkC/vg1U3P0H+8f8T7ubiPhq634Hy6lxbVWyloyLjj0fT6Hm4498fuv6kW/wJv/AMU9+WdV&#10;NUbPVGhxQqadSl2ypNtB+h/sj/jfviapT+eP9cf8V9q/qwKazXqvggHC9df3XNyAp/r9P+J0++vu&#10;7f8AEc8/737r48Tkmhp+X+fphrMOxY+fUhdqtYEI1/yQCDe3/BfeKSrQgg/8b+n+v7cjmRGDrTpl&#10;7Qw/DkHpxodrzpNGwM1ldTp0Ej68f0H5+vsDuyXjagluV+h+tv6n2r7WNVYdBPfYnVCSKjq2L4fU&#10;9TTZCkicSNojhVmNxcgC/wDr2A9kczNfBDXvqZR6j9Sv+qI/1X9R7cDoAAWHURXlhLNOToNOrpMP&#10;HIcdDwf82n+9MPadzuYpoqCRw0d1iZrhlvxYni/1PtBfSoEJ1ZA6ONn2N5GUsvD/ADfZ04U6SGSx&#10;B06jz/rA2/pa5Hspm6N0yrVvoN/WQPr/AE/1/YGuJAHZ/MnqQLPZkFBjh0/ILKBz9Pz7gYjdlZ9V&#10;ZuGP+9/j3SKpNQelb7TEKgkddkX4PtfY/fGQgZSHc2I41EH6W+vPtYrski0rXpPLsdtKuSKEdYmg&#10;jYEEXv8A15+vsats9g184RWMgtYcyn6WX/D2K9uvJHoDxGOgxuHLVquRQ46ZKzFU73vp/P4H++v7&#10;Fei3lV2Q3Ym/+qJt/rc+z3UWUknoj/q3AWrpoPmOklWYOnfUoANx/ZA4H+8fj2qabfE36Gbk8Eau&#10;fqD/AF/p7JruNXPd0f7Zsyw0KjA6QmW2XBMGYRs1rW9IP+3sfYTdq0GQ3NjKhaQSFnUAeMFjy1x9&#10;Pcd75YlgQgz/ALPU18sTCHQrNQf7A6V+yPtMQTTSukfBUFiigGwHJJHHHupns/qnfUdZUzU8WQCh&#10;pmskU4UgnVyRY+48uracP/ZnqSI5EcAagehXSRJBqRg4/qvP+9ewHpsX2DhqtT4smtmUnmoA9Lc8&#10;E+0JSdDwNOnCqnzFOufszuwN572oIo/MchbS40s0thyp5LXI49vRPMDwPVfDT+IdcWUOLMAR/T6/&#10;1/rcexzg7l3FjirSSVPpI4MjqP8AYagPa4XEqrwPVfCRsV6iTY+jn/zkEbX/ADpH/G/YkYD5KZiB&#10;VDTzjgDmZweB/XSR7civXqaCnTTWcTEDHScyGxdtZL/gTi6N7nktToxb/XPHPsZds/JesqHjEtVI&#10;osB+5U/9HAf09vjc3U5J/b0mk2qJ64HSFy/R+zMhE4TF0MZYknTSrzcfUkG/HsfMH36JtN5+bn/l&#10;JW1rj/G59rE3dgMmvSE7DC5Pbj7OgY3F8XtvVKuI6OlsRxakP9CP7JPsWMd3PFMBqm44584/4j2q&#10;i3YUqwqPTpJNy3Dw0/y6ALPfETGF2eGkgVh+nRRMSv0PBbTe9/Yg4ftTGylfLNEbgD1SA82/2HtW&#10;m5Jhhgfb0R3PKsT1oKdARvD4nZRUk+yjYaQQgSka36vzZzzb2pJ9+4eZL+eBTb6hx/T/AG319r4d&#10;xRs1x0HbnlSZDVKt8qdB/ifjvu7GzCPxVZUf0jkI/Uv4Itz/AE9t9NvjF/cBPuoSLg3Ew02uL8W9&#10;utdQvpzw+z/P0jXYJxWsRH2g9K7MdEbgkxzOaWYzCN1N6OQyaijBDrUab/S39PYjYzc2LlVWWaHg&#10;A8MvPH+HtDMyFqhhTrZ2WeP8H+H/ADdFI3n05vaOeopxT5HxsSL+KS314H0HuJn89DNCVgmS+n+y&#10;R+T/AK/tTCi0B1DpLcWUyEHQaU6UHUPVNZiq6KbJUk5UTFmWSLklVAuSRe/tOYiqkctrYEWPqv8A&#10;4n/evagKuoGvSKRJNJqpFPXoct94iihSAU9MNaPwAh1g2UiwCnm/tuySrJOSpBOsg2P14HHB9qaK&#10;lD69FMmstQZ+zpd7NmanxCmVCgSEWDrb8tf6jjj3JocTNLIhF/qDwp+n+w9tSzsimh6UQK68QemP&#10;dW/MZQUVRFIFDNGyi5T6kEflh+fYt0EIpKfnk2Xk/j6f4+y83U7Nqrw6W+Ky0Kg16rj3pNTblzXj&#10;SBXUykk3ubazc3AI+nuDU5K8hivxfSeb/U2/r9Pa6C6mUFvEJNKj8uvCaRiSTnpTYbrOijo0yEUC&#10;JIqCX9B5sNRuQgsQffA4+OUF/TcqSDb+ov8A04Ht+DfblGy5KenTizycQeHWWTL1GPlWhBcIG0Hk&#10;gcHSfyOePaCzU09HMBESCGIsL/Qc/wBPp7Ok5lm0hdXb9vS2O+lQDzH8+jRdcbSw24MYJKxadneI&#10;sTNGrG97cEv9f9h7xU2466EIP3FsQOL2+n+JFh703MMuO7+fShd1mDACvXec+O2y8w9RLNS0EpMb&#10;CxpkJF7kca/6/T2t8Zl6qsQBmbnSCDcn/G3Pu/8AWeZV4+Xr0bWe8zBgrNivr0UXsToXae3Kh5aW&#10;CkXQ7k6YAgB/XYtqb6KbfT6/7f3IqcU9WWcgn6jlW+n1sLDn6+4u583/AHKa08KCQ1Knhn1+3/B+&#10;fUtcqbzG0qiZ/P5fLqd1Vm8Bt6uhp5pYIk8sYF2UL6dIJva344990GNWKVU8BFj+Vcf72o94yScv&#10;75v183jFijHzB4/s6m613uCKDVGy1/Lo4O5e4tqbc26tXDX0gdYgQRLGLcMbt6uBx+Pa1NGVp7rH&#10;/ZAAseCLfTj6W9im09g33FlaaEH5mOv+X/J04OcGgUhW/n/s9EgqP5htPi80+PpMpeJXYKEyCjny&#10;FBZQeAB/jwB7Sv209/7X/A3+h/1P0+n0t7F3/A2WdP8AcSL+x/gPGv8Aqx0h/rzL/Efi9f8AZ6FX&#10;/Z8KjTf+In/iy/xD/i4N9PNo1f5v9fv/0T2uUC3Fh9Pz/wAb98O08R5SACTX7es8FJB4563nuEH0&#10;Nv8Aev8AXJPv0bDTcf7e9+Pd5ldWALfl1Zqtx68rXvwRzwSCOPfmlP0U3P8AXi3+9cc+6LFWpbra&#10;oc1wOuXviZWa1wLj+h93EYXPVtPA06975LI3FwTbjgfi3/Ee7de/w9cCotxx/iSfeXXf6cW/1uf8&#10;Pfut9Y7c2+v+t75KxPP0HP8ArE/7axI9tuBivVX4V8+uaAgnggW/p7yXv+QP9fge2vmOmwOB8+sl&#10;wPqbe+rAH+tueD9fdhU48urdx64nSeTY2/x/4i/viXU/T/e/+N393VGBGcdbUMK56xsQbWFv9gB7&#10;5JwL/wCx96lRmwvVx5V66BUEFr2/oOSf9Yfnn3yZri1uf6/1/wAPbCRmJtTNg9bPWVmWZQqoxtbk&#10;rY2H9bc298Qx44I/4j+t/brTxgleP59a64CnP1Fx/Qj8/wDJXvKpvf8AH++J9pHYE0A7T1vJ49ZB&#10;EVF+SQQPpyeQD/h9PfmNxYf7f/W9tL8VPLq6UDVPXM8W4/AJuAef9j74fn28woMdOngadcfeX2m6&#10;T9e99E+90Pp1sKTmvXvfC/0P5/4oePbwFMDh0pUAVHl1737V9b/SzEn/AAAJP+392BOKcera6Yp1&#10;1pBN7c/7H+n/ABT3or/LmYzfKHvGS/8AzUDPk/TgrWzAX/1j77Te16eH7e8poPh+hi/minrDrnBt&#10;XMu7Hy8U9CpB/mIf+WUf/Qg9mR/lJQmX+Yv8U1/C9iVEx/oPBtbcE97/AO0mO/uUNhAPMPLWoY/e&#10;dn/2kxdYgffIcx/dj94SOJ2un7Z4h/OtOgi+QbmPo7tdgbH+4m5ADx9Wxs6gc/libD/E+/opD6f0&#10;FzYf4XNv9495rjh18zS8Pl1rxHn+o4H1+vAA99+99b669+9+69173737r3Xvfvfuvde9+9+69173&#10;pg/8KQa7zfLLpyhBv9l0RROVuCL1W993MTp+vIiF7/W3vFH3NJ/r1uzBjqEMAwTiiBqD0ya+ueu6&#10;n92BblPZTnSan9pzJJ/xm0s/5imDxFQRTHV1PwJjEfRTP9PNvTcMjA/2mMGKgDc/1EIUf63vXiim&#10;mp3DwSSQOpDK8LNG4b66gyEMDcfX2BgzEMGY0PHPH7eulbIki0kUEfPo61vz/wASfY47C+T/AMju&#10;rdI64707a2SiiMCDbe/9z4qlKxG8aNSUuSjpXRTzpKEf4e0D2Nm86XTW0f1antkCgSL9jjuH5EdA&#10;fmX2v9t+cEI5p5D2jcanjcWkEx4EVBdGINCRUGuTnpuyWHxOZg+2y+Lx+Vp/+VfJUdPXQ8qyn9qp&#10;jlTlWIPHIPs1e1/5u38xraJiXHfKLelfFEthHubFbT3ZqAIN3l3Ft3JzM9hYEsTb2I4OY+Y7b+z5&#10;i3Ej+ldTv/x+Rv8AiscMdQxuv3MfuvbzUXPtBt0TE1P05nts8Kj6eaIA/Z5549BXlvjv0bnC7ZDq&#10;vZbM5uz0mFpsY5YgKWD4xaNlbi9wQb8/Xn2Y3av8/r+YdgPH/Fty9Yb2UAFxuTrfE0bSAMP1vtao&#10;2zpkKixIC/jgn2bQ+4PO9vQLzNK0Y4K0Vu1PtYwFz+bdRnvP93N92jcg7We0brYE/wC+L+aSn2Lc&#10;GcD+fz6DrI/Cv455AMI9iy4wsSdeM3HuSL62+kVTlaqnW1uNKAezgdef8KVe1KDxx9pfHDY+6F1A&#10;SVOx92ZraE5UA3P2+ao92wsxP5DKo/p7M4PdbnqF0/V2+e3Bz4sEiyH5Bopo1H2+C3ULcy/3WfI9&#10;3V+UPc3c7PGBdwRXK1+Zj+lYD9v29BjnP5eXT1dFIcJnd7YGpIPj11+Ny1Ghve7U0+Op6iTjgf5Q&#10;lvZtdrf8KTvjfXeIbx6C7o267BfMcBkdk7phh/46aHrMpth5wh+h0qWH49iuD3nuSD9XyxGtBxS6&#10;LV9e1rdCPkASfKp4mGN2/utPcyAyfuT3J2K5A4eMl1bk489EdwBn0LUHkTjoGMt/LbzCtI2C7Tx0&#10;63bxxZbbNTRtYD0q0tLk60XLf2gtrc29mN2v/P8Af5fG4TEuUzna2ynkYBhuTrmeoSG7Bf3ZNrZP&#10;c6aVHJK6rg/4H2bw+82xPoE2y7gr+ZAgKD8zOrn/AJxj7Oox3b+7g+8htglNrabLfgcPp76hb5AX&#10;MNvQn1LU9QOg8yf8vLuik1Njs5sLLIL6I48rmKOoe3+qFZgY4VZj9BqsLfU+zcde/wA0X4Cdm+Nd&#10;t/KHrSjnkAIpt35SbYlQuptIR13lQ4FPJf8ACs3HP059mKe8HJLMqXF1dW8hNO+1uHH+9wpJGo+b&#10;OOoc5m+6D943lMudz9pN1kiXOq2Ed4tPttGnJ+0AD1p0Gmc+F3yHwqvJ/cMZeFAdTYbP4PIO3J9U&#10;dOtbBWuvH08Wr/W9nvxuRocvQUeVxdbSZLGZKmgrsfkKCoiq6GtoauJJ6Wro6uB5IKqlqIHV45EY&#10;q6sCDY+5Ktbm3vba2vLSVZLSZFdHUhldGAZWUjBDAggjyPWOFzbXNnc3NneQPFdxSMjo6MjxuhKu&#10;jq/crowKsDQggggEdFiyOMyGFyFbiMtRz47J42qnoq+hq4Xpqmjq6eRo56aphlZninhkUqytYgjk&#10;D24AD/X9qeHTagE+vTY8n6gOLA8n+1cfj/W98veunKDj1F9+uAbEgH+lxf3okDiet0OPn17+n+P0&#10;/wAf9b37UP6j/bj37j17yB8uve/XU/kf7f34449e68Dc+k3IP9k8gg/4cjn3wbxn9RX+ti3Bv9Li&#10;9iOOPehRQWBoOvcM9cyXZtTa2YHUCdRIP09P5X6fj37xxE30IT/WwPP9f9f34AAgj4qdePce7J+e&#10;em2aVtTRqGQK12X6eo/XUp/tcfnn33447EFQQTcqeVJ/rp+l/wDH35VVPgUD7Mf4OtMA6lHAKehy&#10;P2HrHHPNEQ0crxsDcMjFWB/4MLH2Gm/OlOne0oDS9l9Vdd9gU5UL4t5bM29uVAoOoaRl8fV6CDyC&#10;LEewrdci8mXs0tzccr2Ju5DVpBCiSsfUyoFkP+9dC/lzn/nrk9tXKfOe67Yf+XW6ngGcZETqDgDy&#10;6Evb/dvbu1Ikp9vdlb3xVNHcx0lHuPKpRJdVU6aM1D0qkqoH6PoB7KFuv+VL/Lx3f5Tk/in1pRPM&#10;ZGd9rR53ZR1SG7FRs7M4IKb/AEAsB/reyuf2x5Ll1N+7JVYj8Fxcj/jPjaD/ALZSPl1Nm0ffI+85&#10;sqhbP3h3WQilPqDBdUp6/VQzE/PIJ8z0KuJ+aPyUxZVYey62rQW4y2E2vkwAvPqlyGFlqfV9PS+r&#10;2WzdP8hj+XfuES/wrYnYeyWkIKttns/c1SIfrcRxbtl3WtrkEXLAf63Hskn9neXHVfD3HcIlH8LQ&#10;E/L4oHH244efn1KW0/3i33m9r0vd77tW4kf8pFjCtccSLX6dj+TAdCXh/wCYj37jyhr4Nk56MAhv&#10;v9vS00j2HLFsTmMVob+n7YH+v9CUnsP/AITc9MZJ3k6q+RPZWz/2z46Xe+2dub8hMpvp/wApw77B&#10;mjjBsCCHNub82AWl9mN3jeRrfmW3lhr2o9s0bU/pSrPIpP2Qr9g6mnlj+9N52tkWPnL2w2y9evx2&#10;c89n5D8EwvM1qfjAyAOGRswP8zeXwpHuTqRZZx/nKzB7r+2ibhR+3jcnhpZIzqufVUn6/wCFyUTd&#10;P/Cbj5D0Ql/uZ8hundxEEmA7kw29Nna11cCWPGY7fPjYp+Q5F/wPr7Lp/aTmmIkwS2Uq04+NIrH5&#10;BTb6a/MyAdTTtH96Z7XzhBv3trv1qx4+BJa3IH+9vak/y/Ph0KGJ/mUdO1WlMttLsLGOSbyU+Pwm&#10;QpkHH6mfOUFT+f7MTHj6f0Ldun+QJ/MI28JWxOG6k3yEL6f7sdl01I0oGoqVj3li9pWZwOLsB/W3&#10;smuPbjnWHSY9kaWvHTLb4/3qVa/YM9SltP8AeOfdp3EKbvct528YqbiyZyD54tWuDQeeD6Cp6ErF&#10;/PL43ZJo0qN3ZXBNJpI/i+1c86nV/YMuIo8pHCVP1L2HsonYv8sb5+dUGT+9nxc7VrI4gS1dsjCw&#10;9k0FtBcMZ+vKzdSIukW9TCzcG1wPYUm2zeLR5EvtmvoQhoWe1uI46/KYxmJvtVyP2HqbeV/vXfd0&#10;5xjgl2X3h2ZDKaKl1N9DISKVrHerbupzwK54gkdDjgO+Ol9zRQy4btTYNW1QNUVI+6MPR5G3HEmM&#10;rqunyMRuf7cSn/D2U7cfWXZuzC398uu99bR0MVdd0bSz+AdWH1VlyuPpCpH549oWkSKTwnlUS/wk&#10;iv7OPUybVzbytvy69j5l2+9T1guIZh+2N26EuhyeNykZmxuQocjEPrLQ1dPVxj/XenkkX/efaLFR&#10;Ytb8EBhx9eBYg/Q+3DUDPDoQ4C6jw6nXH9ffYn+rBrW+ouOOeB/hz70OAp5nqoYcK9ev+Pz7yefm&#10;5PIuDdr24sfr/QH3YrTuIPVj8x11cH8/7Y/8U98lmQi1wQbWJe97AWAJJ4t+Pp73WvA9aNPxUz13&#10;77PglNniiYAg3ZUYXFwCNQNiB70etjtGMD9nXEqCQSOQCAbm4B+vP+w9u+GytfgaulrsHkMhh62i&#10;mjqqKrw9fVY2opKmF1khnpZqGaCSnmikAZWQgq3I559vRzzRU8OVlofIkf4Om2jjfVWNcihwMg8Q&#10;fX5+vWN6eCVJIpYkkjlBWSOQa0dCugoyNdShTgr9CCf6n2Zbb/zQ+Um1wP4X3p2E6I1M6xZvLR7s&#10;jX7PSIY1g3bSZyPwqi6WiUaJIyUYFSQVzbxuDLIr3Tt4hq1c1/b/AJOi79xbMbiO7G2QrdICAyqE&#10;YAmpFVoaE+v2cOgQz3xj+Pm5b/xXqDYgJgyFMzYvBUuBd4srY1xkfAjGvJNNIBIJGJkjlVZEZXUM&#10;MeG+W/buHyCV8lTtzNToQ5bLYJI1mN9TB1wlVhkjJP8AqbAfhfaCZ/GTQ3n0dpJSTxCc9DTPRQzx&#10;NC2sK66WcOWksCWALya2blj/ALf2ePrX+a7WbeoYaHePTtLknQKslftjd0uNRlC8suLy2FyRLf8A&#10;VYB7j3eORY9xm8WG/KNTgVB/mG/2ehLY8yi2Hhy2uofI0/nw6AzdnRVHn6j7rH5+qoJGBLx11FFk&#10;InNywCGmkxkkAF/7XkJ9mJw/82HoXICNc1sztTBOwGspjNsZakVinNqmDc1PVFFb8/bA/ixtyF5P&#10;bvdEasV1A4rw71P7Smkn7OjmPm7bmYaoplp6qCP26hX8hX7ekC/x43JTktR5jB1RuSBP/EaO2n6F&#10;QKWsDE2+hZR/j+fakh+fXxe3dLHBF2DNgqmZ9Ii3Nt7cGGjR2Iss2Qkxc+JX+hYVAX/G3tXbcp7z&#10;aHU9uCg/hZSf2Er/AIOn25g2q4B03NG8tSkD889P+O6w3bjU0S0dLUlQoD0dbAqtYNqI+5dGP149&#10;K+x72X3B1luKKFdv9g7Jzb1HjEMGJ3Rg66oZ5dOhBTwVr1AkkLABGUPc2tf21e7ddq2treQD5qf8&#10;1P2Y6MLO9tyoK3MZLcKEZr6Ctf8AL0mM5tXNwzt5cTkYUjJDSPSTvCmgkH/KEjMEii3DKSp+oNvY&#10;D/Jrc1LRLSViVUaypjzTCEW8xX7mqfUWV7iEuLc+kN/j7GvJcLQ210HBIaQ/8cHQd5ll13ltQVpE&#10;a/Lu8+he6moZKagq1kicD7/yrIUdV/zECMmogKSSPp7po7V3SJJsi8kjSvPMiPJqAVNUh8UZCRnU&#10;whYKeQ3IJPsWy91EBoB0FJmqaVx0M/skW7sk1TPKC66kRAyM09mbUhHhcxwKiSRxC19Y5I1XFvbX&#10;DFK9Fkppqr69e9ghWtCJpgWKxWcDXZV0kajqIjK3seSPp7SvUGhOOkjsKE8Mde9qrZxm+wpKaJ0a&#10;WokkDF5Yo4Q48XiMkski6VRm+hXSL8/0LykaDip6vCe00PXvar9FIYYVVWkLGUvEZoo1vHUkhohH&#10;DIobXq5s2grpsSPe14GqnPSjtNBpz173hjjSOCaTySIIqiqiiDtaX92thiMjuFjMkqx3N+eGv/ra&#10;QnuIHA06qBgk+vXvYrdBwtJ3J1hHr0SJv/aJLyEEWGdpJjYPcDgkH/E/19pN2Ndp3P0+nk/46ejT&#10;YzTeNsK/EJ4yPydeuD/pP+s3/Qre9jOoY/dNz9Sf6fnUf6f0HsMcqYiBHp/k6l7f2BkYAef+XpI1&#10;P6D/AKw/6GHvjNygsQPpybf8Tx7kJZzCVqKinQNZ9L8M9NaLcngn/b/Xj22O97EfU3/31ve1mkUm&#10;p6rGhWteHU1Ygb3N/p/vuD7xk3H5BN/oT7sZnOSa9P8AHBGOsohRbNcE/wBL3+vH0942a31uT/S5&#10;J/17e31pINWnpp4xWv4adcXHPA4t+Bx9feCflST/ALb/AH3P096SutKnHSfGOskZIAt9ef8AH8+w&#10;R7U5w89ri8Ev+w/ba39fZypoMHoP71iPHT/QfQ/7D/oU+6kewmtmKr/B1H+8f8VPtqQkBgTnqOpz&#10;+ow6cvYaki5BH0F/+I+vtP0n44Ix173GeUfjgD834Hv2KfPrYoMde94hb6jn/Y39+63173nj5AsQ&#10;CP8Aip9+6q1MV697fsaCHU2P5/3gi3uy4ZftHVh5de92RfFiQGvpB/SX/okc+19qD+mfPPTqGhY/&#10;0eoGT5x9WP6wsP8AbkX/AN493N7Vb/IKcf0iiH+3v/xT2IrddS1J6Ruc5Pl0QfsNAcrV24/dkt+f&#10;w3A/2PsR6NrWB59Iv9P639rgSRXpJJwAPQC5iE6Xt+ol78X/AAf9twPanpWBX+n/ABP1v7NLTTin&#10;HpE2G+XQM7ghbU55/P4P+B9vcDcD/Yc/X8c/X2tc9rdNPg44dBbXK3kHB/tfg/4e56sRx9R+P99+&#10;fZaOqdNksdxf8/7yLf8AGveQNc2+n0976uhoGp1CmS0bEctY24/wP4/PtR4qyBWvYg/6qx9tOxFV&#10;pQEdIbh+40GOgM3/AE71iSxMpdb/AE0m39SLqARyP9h7Zt71bvQyC5ICC3IPJNj9Lk8eymeNRVhi&#10;uer2jCjEY49Cx8W9uwUWajeOJUP3WoW8h4Mf6uSfqx9k93VmFoZZbAjT9CCLW1G55+tz7tEAVycf&#10;4ety1ap6uj2LgDXUcGnm6Rgi7fWzahwfx+fYfw7zjSoUs6n1gEn/AFIPP0NjYe0d4g1KadtOHSqz&#10;wyj149CfPsl2p5AoX9IGoITbkDk2PPsyuw9zUtdSxAkaioBsVAtz/U3/AB7TWsKBydOejWZ2oFFS&#10;KdEY7y2Bk6SV54LhfKSSFlIHoYkfQgfT2OFC0UsYKhQWU/n/AA/PPs5hGg0IqOia57gWJ4dV67rX&#10;K0FdpkDWWUarhwDz/iB7C3f1OywSkGw0ar82uWv/AI/Ue37m11IHHAjpNaXB1qpPb0cL45ZVakwx&#10;uVDh7aPSCQsAUm3BIU8X59gttauZMloJItKqm9vpqPHPsPEaJCBg16E6sHRfI06Ob2DikqNvGQKp&#10;tBcct9Slz9Db6H2YOmcPAp/qv+839nsH9kvr0lagY9ECzEJp8lURgcCS30P4/wBf/D3lB/2/PP8A&#10;vv8AD26aU6rjh1AIvwffIWuP6e9lqDAqevYx1haEE3HH+x/P+xB95FAsCP6e9VJ49e6xOgsQBY/7&#10;H+nvKGAHI+n/ABPvVSD1Uj5dNssR1i/+x+v9Pfa/qFvpz7uG41OerMAQB5dRJI9IJsSf62P04H09&#10;yo20mzf8U549vpxx0ietaDh0x1iXPHH15/w/A/2PuSGA5BB/1j/j7c6bAyB01spAPB+h/wB69ykY&#10;Ei31t7914rVWqPPplrYwwuPx/wAUvyf8fc1DcXP9ePaiOdkAqajpHQ1pTpJVdJrawAXi/wBD/rfn&#10;/X9yEcjj/ePa2KYMfQHqhWnl0l8jjrLfTc2PNm/r+PbvSy2IH+t+faoUr8+mWxwGOgp3Jjrxy8AG&#10;7X4P9Pb7FL6f6cXP09qxK2nTq7ekTKAcjoEK3GKKu7KOCSOG+txz+PeCaYKP6f7H/ff191y3A0Hr&#10;69OxQ660/wCK6d6DH3CgrYcfgj+1x/T3G135ve/+P/FPbJdUJUDPn08EKYA6U0NFbSLg/wCsPxx/&#10;xHvE8gsbcf7H/kftkuhPc4r9vXtLD8J6fKWh1WBHN/6EH/Y/7D201NWU+ht/hf6f7H3ppAANPTwS&#10;nbxPQj4LbX3gHpX6C9w3Auf+Ke4yVpY2uf8Ab/8AEn3TxKVND1vRTpQVWz0h1lVQoQv6Q5F7G9jf&#10;8H3n+445P+9f8a9uCU/PrdPl0ynABW9Kj6fSzn/if8PfEz/4i3+uPd/qXGAT1UxqclepMOAVjyqj&#10;8WOr6fn/ABHHvC9Xp/r/ALf6/wCt70LqQVq+fy68IlPAdPMG21a1kUfS/pfm/uHPW2UsCbgXABB/&#10;3j/Ae7reGulwa+o4fmfXrRtzQ04HpQ47aQkkRdCksRYWa/1Fv6cj2XjtjcyUdBOfoPUByv8AQ/S5&#10;59rDfFQCDnog3HavqEOP8PVnHxW2M8dXBLpFvSxOl7FbAA3HFr+6089ujIV+YkSBiR5CvAsf1t9R&#10;Y2PtM+4uxABPy6BtxtNvEzMYh+09WnUVNHTU0cYtYIoP+v8A655/Pt1FHlMnRBHDWZNJJBsQbc/p&#10;FwfdpDNOg40oPLpNHdW1mSmAPlTrrUsbn9IAY/W3+IHJ5PtI1fW9VUsWkQN6rg3K/wC9i59l7WUj&#10;Ekqa/Yeli77BH8Lf4Osv3Sf1F/8Agw/4r7c8R1c+sApYX59Vub/kgX9qrfbGJA4dJp9+iyQSftoO&#10;sctdFELm3/JQ4/17G49iRSdTRsFuhJ9P9o/W1z/sB7XHanOa56QHmSMDSB/g6aJtwwR3F1uPr6hc&#10;/i/19iFgutlpSp0ngrxf+gH+F7ezqy28xUr/AJeiu55gSXtr/g6T2Q3VCinRa5uCQQRxf/E82HsS&#10;qXZF4/0j/blef9j9fZk0ZiWta06Tw7kruvf/AIOkBX71SJ2JewH4JQcc/wCIIHuZT7AklqQFFlNz&#10;YavyP9UQfZHe3DHU1MDoW2V2jACor+XSayPZlJSU7O7WAUHUGQm97C12/r7FfFdcwGBVqY1K2AJa&#10;7Naw/tD/AB9kLATtUjPp0JbS8MVCh/Z0Vzd/fbUtTL9hPZlH5Cu19b8BYyV02H9P6+4mW6T25lEk&#10;ElBCxKte+pr34+hVbe1X9XLa5UlgufmehLb8xSQqqsxr+XTNiPltuPGyoktS8kastxpOkgfW7fU+&#10;wozHxX2vWMXGMpATex0Hm/8AgDz/ALb2WT8lwknSy/tP+fowj5oQ11HP5dDDhvmXBOqisgRm9INo&#10;40Y8G9mLC5/1/aSl+KuEpxphooF+v6VcfX/Aey5uSyrVXh+fSxOYoWNRw+0dL2i+V+AqNPkQpdb/&#10;AK6e3+v/AJz6+0Hnfi1BKHMNNGL3HpupsD6edPP/ABPtDLynPGCQfL0PS2HfIZKAkj7Ol/h/kRtP&#10;IFVeW2q/18cdrFRe7S2/PsM5/i7VQsxWAcHjiQ/n+uj2TScv3cZI0Y/OvS1d1tmICsB9pH+fpd0/&#10;a21KmxWviUEXsWRv6f2ll0n6/j3EToLJY5rxwsLH8B/wf8Y/6+y+XZZ1qaH9h6VpucQOXUj7R09Q&#10;75wFQAYa+Fv8LXPPPAEn9PajxXXGZobelwBfglj9SD+dB/3n2jbb50yVb9h6VpfxE8BTrPJujEOv&#10;FXGxJsLSR/0I/wBX7W8OIzFIg5cAfSxYf71cf7z7b+nlSpCt+w9KxcxNwp1AOUxVSeXVr8WOgj+l&#10;jzb3k+/zVFzrlGkji5/1vyvPulZUrxHXiYn9OuDUOIqv91Qvqv8ASJGA5vbgH6+4VZvbM00bASTc&#10;L9NVzfn8EfT24t04pk9NyWkT4AH7euk2lg5JA7UsJP8AURAWuf8AaT7Rjdn5yGpuJKi17caTb6f7&#10;Up5/1vbpvyow2Okx25TUkDp1O1cM8JiNLCyWN08PH+2vf8+xZwPcuThhTzTyrxY6gB+B9bswHv0e&#10;5EnDV6ZbakfgoI6DnOdObbyju/2NIC2oEGIhv1XH0N/atbvLxreWpLAWBBKW4H+J/Hsxi3Ugcf8A&#10;B0XXGxRSE/pj+fSL/wBl/wAKHDQUtNCRflI5FIv+bg+5GP8AkljopPCZxr4FlaHjn6W1/kH2rG7g&#10;EGuPy6JbjliGQUoQfzp0yZT4w4rIeomNmJ1WAmtqtYesk25H54HtaYvumgyFQkhkup5AOgf70wv7&#10;WjeQVGOimTlIBqin5dJjJ/HYUNDLTUoA/bZRcu/IHGnxgm5ufY3YXtPFeJGMwVrc3CX+g/Bb35dw&#10;jaqnI6TNyq3E8fz6KNvj4vZuvmbxxsRc/wBt7AXNhbR9fas/0rYd49P3SAng+uP6gf8AB+PdY7pD&#10;JwoOk8vLbgHQpBp8+ga/2TvPR1K1BpixVww0+UG2q5vpjBN/cSHe2Nq6gFKiNtRB+q/W5taz8+16&#10;zrjuGR69FM2zyxVDIf2HpYTdD5vF4qSnajm/bhdSPV9QtgAWivf2vqLdFG0EYM0d9IBPA4AsP7Xt&#10;OwXUQhFOkX0Mik9p/Yeiybj6SzzZGSRKKdQr6lDF1F73YXMY9X+x99ztQ5Ftd0JPN7gA/wCw1e01&#10;SCQG699JKpJAP7OnDGDcuzofD4ZURBoIsWHBuAGKAX/3n+vvGcbRcW0kf1Bvb/Yg8e9tKRSpPTXh&#10;SL+E/s6nx723JIWurrcBRwRwb3v6B9falw9NToBa1/Tbmw/297e/GR8UPbTp2ONtS/b0AHaueyso&#10;mEge7LIWLA6dXCXuQQbrx/xv2IFBBBIdJsSf6cjm3smu4hcmki/t6Gm1GWIgqTih6rq7J3Xubb2u&#10;voZZozBqfTGWVWAZrAAD1MCP9f28R7fi1iYKP8fqBb/YcezzY9vs4WSqACtcZPUhWe4XRRFrQn0z&#10;0Tnf/wAs941NJNhHrqkyKAi3jcWChlPFhfST+fp751rQ0sJQDkGwHH+t9Sfcmxbxte2xAu/lXiB/&#10;l6EtvbT3SjSCzfnT+XQR9b4/du+tyU08RnnM9SNPjMvqjYsxC6VI4vze5/2PtE/cLf6L/wAC7/Qf&#10;TTf2h/1z9jrSv4/D4r9vr0r/AKtbhx0j+Lz4enVmH+hPe322r7etv/o+8v1mvf8Aivj0/wCZ/Xo/&#10;H9Pf/9I8zMX+pB4A+n9PfD9SY2qpz1nqoANet6NlC2/IN+D78tuOeOBYD6+7Fq1JHd1b1NOuHuQA&#10;oIU2+hP0/wBiP9v7TFianpip9eve8LWube31JIyengSQKnr3vr3br3XvfIOR/T34de646Re/N+P9&#10;499BmAtfi5P0/r70QDWvn1vrl7zRuTyT9Pxb6+9AACgHWvsGescn4/2P/Ee+RYk3v/tve8eXXuug&#10;o035vY/7x77UDkkccc2/HujtpFRx9PM9e66VSxsPeTi3B/1uPaQ3NAwA7vTrf5dSRCCASOFsPr/h&#10;b337YeVnNTw691kVVUWA5/rfmx/Hv3tsmpr17rv8Af0/41/xT3xZtIt/X/eP98Pb0I1Gh6djUHro&#10;mwv77Ur9L3v/ALD/AGHHt4IM9ONSox1iY6jf6e+R9tk169Trj75aiPdaDrxA697x6iwtwD/U/S3/&#10;ABX35hoYEenVKANWmOuaqCLm/wBffatq/wBtz/g39PbirXz6cOOuHvs/pb+gVj/sADf/AHj3qlGo&#10;BXranrkvJt/r/wC9H3ol/KCTz/I/u6a9zJ2HuXn/AF8lOf8AeL299rfbhfD5F5USnCxi/wCODrDX&#10;mo6uYN2r5TMP2GnQpQ8RRj/Uog/2yL7Nj/KDiMn8x74tIBqtvLOyW/5Z7F3VJ/0R7kzl7PMXLmK0&#10;3G1P7J4z1iD99FtH3Yvd6gr/ALr4x/2dQDoGvkY2nortU/T/AH5WaH1t9aYr/wAT7+iEPp7zTHXz&#10;PqKADrXo/wBje/N/9fn/AHi/v3vfW+ve/e/de69797917r3v3v3Xuve+/futMaCvXvekp/wosrPL&#10;83NkUoa/2XQm01I/1P3G6t7TE/65Dj3ih7mj/kbbw39GH/qyn+frvb/dkxFfYDepSMPzFcmv/Ni0&#10;Sn8uru/gtEF+P+IYC3l3HuaRj/UpkFjX/eI/9490Fc3/AN6v+fr/AMV9gT4euip4U6OL75c2/wBb&#10;6+69VrQU6974/X/b2/3v/inv3WgNVT8uve/f8buP6+/deGcefXvfVrEc/wCP/GvdunDwz173yt+f&#10;da9UIBqQcde99f71791UCvXvfE/Ukc8g3A5ulmUXJPF1F/x73WnkOrr2fCBxByK+fz66b6H/AFv6&#10;2/3ke/p7/GKA03xt+P1Of90dJ9Vw8hQbRbGwSerSACx03J/JPvL3kb/lSeT/AJ7VaH9tvH18oXu3&#10;IZ/db3OlxnmLcj6f8TJutcL5EVBfvLtslgSewN0KdIAFxlalfp+D7HO1vYp6AAAHAdAtcn6kn2W/&#10;5H/LboD4mbUh3h312NhtjY2uNZFg6GoFRX7h3LV0EYlqaHbe3sfFUZbM1cKugcQxGOIyIZGRW1ew&#10;pzFzlsfK6qu53BN24JSFFLyv8wBhF/pymOOoI1E46lH2v9mfcj3l3h9l9u+Wpr+4iKeM4okFurk6&#10;XnmcrHGCFYqGYM2khQxHQudVdG9kdzV0lLsXAyVtLSTQRZTM1kiUWExnnZtH3OQl9LOYonbxxLLM&#10;SukRnkrrn/Ib/hSPk4c3X4n4wdG4iow1PKsVLvDuWqyTVNevjUSypsra+Qx7UQWYNo82TclFBZFL&#10;FFhjcfd7mC9d/wB1WkFpaljTUvjy6QaKdSyJCrEZZdMyqaqC9NZ6be2/915YfQ2l37s+4Fwu5SLq&#10;a22xECJnh9VcxyeLilSlugqaAkAE2P7F/lybPo6OCo7F3jm81kTFE1TjtsPS4jER1BYF41rchjav&#10;J1cEY4V9NKz/AFKL9Pdeu5P59v8AMTzs0smL3v13s+N76YNudYbcmjiBYtaOXc67jq+Bx6pDx7DF&#10;1z7zrcq8b8yzLG3kkdulPsdYBIP976yS2z+7s+7BtyKtxy1uV5IPxTbhcqTjNRbtAmeJ7fsp0YLF&#10;fCr434tAG6/GTl41T5bPbiqnkte3khjykFIRz9BGPaXov5538yeklEkvdWByCBg329b1X1p4TY30&#10;k0m16SWx/wCD39orbnDm+zOq35nvA39NllH7JlkX+XRpN9wD7q8wYf6306MfNdy3Ko+YBuiv/Gad&#10;PE/xC+ONQpV+rsQnFgYMjuCnK/00GDMRmO1uLWH+w9jZs/8A4UQfOjASRjce3+jN8QDT5xlNk5/D&#10;Vkqj/OGOfbe78VSQySj8mndQfov49nMPuTzlbtG77wJ3BrSWGEqailKRJEaY4KympOegHvX92p93&#10;q/RhtO4cwbc+SPCu4pAD5f7kW0xp5U1cPnnoPsz8Bvj1lFf7TGbpwDOWOvEbnrJShN7aEzceYRQt&#10;+Bb3YZ0P/wAKSuucvVxYz5G9F53YisgRt0dZ5ePd+OSVniCNVbZzUWDytFTMGZmaOrrJBYAI17gV&#10;bb7xbnFJH++NlhltCe57cmJx8xFMzK5rjT46CmQTw6xu9wv7rvmO0tZ7z2u9xra/mUgi13CM27aa&#10;ZpdQCVGevwhreNW83Wlei9b7/lrQNTS1HXXYlS9Uki+LF71pYhC0VjqX+N4WnGiT6aQaEg/lh7vH&#10;+OXzm+Kvywhf/QT3JtjeeUggapq9rsK/b+8qKCLSKioqNpblpcPnjRU0rBHqYoJaYNx5CfcobHz5&#10;y7v8sNraXZS/krphkVkdiFLlUJGiVggLlY2YhQSaBSesB/c/7vnu97OEy+4XJF5YbYWCrdDRPasW&#10;+EfUW7ywoW4hHcPSnYCdPRDuz/jX3J1HSz5Hd2z6pMLDL4zuHGT0+VwahmeOJp6ygedqPzSqAoqE&#10;gYk2AJsCbFG1A8WINrf7AEH/AFiDcfgj2Mgfl/q/1Y6hj0H4vP8A1fMUP59ASb8AqUay6lJBIJAP&#10;4sbEEEXANj75+/de669+9+69173737r3XvfvfuvdePAJ/p797917rCzarcWt74Mur88EAEADnk3B&#10;Yeqx/p70VUmpGfXz63XFOHzGD9n2ddXv9S3C2UqxUqeefzzz74mFGQxuqujcMrrrBFrWs+oD/H+v&#10;uskccyssyB0PEEAj8xSh6sHZKeGxWnnU1H2HiPy6yQVM1G5lp5pYHDa0eKR0kjf6hkkDa1Yfggj2&#10;Fe6ehukN8CVd69O9V7wE9vL/AHp682juAva/6jlsPV6vr7I5uVeWbjT4/Ltg2nhW3iNPsquD5141&#10;z0Mto9yPcLl+n7g573qxINQbe+uYSD8jHItPyFD51NT0s8V3D2xgT/uD7N3/AInkf8W7eO46RWt+&#10;HSHJIkg/FmBFvx7J32N/KR/l39nSS1Gc+Muy8FWSeS1X15Wbj6zaN5RZpEpdh5rb+OLD6gNAyj+n&#10;sKz+0/JkjtLBaXEMrNUlbiZh9gSZ5I1HoFQU4Cg6nHlj76v3neVUihs/di+ubZBTTeJBe1A9ZLqK&#10;WWv9LxA3z6HHA/Ob5M4KKCnHYC5mngRUWHO7e27kZZFUBQZ8i2Mjy1Q5/LPOzH8n2U7dH/Ce74G5&#10;zW2EyXe2yGOoxJt/sLD5KnjZlsdUe8dnbonlUnkhpb/0IHssn9nNgZp5LXc72OR8gExsgP2eGr0+&#10;QkHUxbT/AHl33idvCrfWfLt8K5MtnLGx+Q+muYFX7AlPUE56FDF/zKu9ceiLldvdbZdQf3JJcRn6&#10;GpcHmyvSblWlBt9P2T7Lhun/AITZdQVLSDZHyc7LwJbV4l3Vsjae7wgI1HUmHrtjJf6+oKDx+Dz7&#10;KZ/ZsuyGHmPgM6rcHPkRpmSg9a6mPz6lXZ/70/nWJV/fntJtlyB5W95Pa+eal4rs0p61/ZjoRsR/&#10;NMy0LKNwdO42qhOkGfD7yqMa49QDutLX4DJK2lb2XzDUbeoX4Jz2D/wnI+T2FllbrLuvpjf1EtmR&#10;NzRbv69y8g9XpFLSYjfWMD8D9VYo5+vsJv7Wc4xgu8VnImogeDMxankSJoYAK+YDtTyr1OnLn96F&#10;7P7gkCcz8kb/ALddH4/B+lu4l+xvHt5T/wA4R646HfBfzLuisikC5jA9g4CoZb1LPicRk8fT/wBd&#10;FTQZx62dB/X7VP8AW9lS3T/I4/mPbdLnH9Q7a3pHFrJl2l2p12UcRg+qKLc+4Nr18mr8KIAx/p7K&#10;rjkPnK38Zm5fkaNDxWWBifsVZGf/AIxX5dS/s394F913dSqz88XVjIeC3G33ur8zBDPGB6kyU+3j&#10;0K+J+dXxiy6pp7EfHSva0OW2tu+k03sLyVS4KagRFJF28pUfn2XrdH8tL+YBs9HbMfEzuSdIlZmf&#10;bO2Zd7iycM19lSbgBUN+QTcci/srueXOYrYK0mwXgTSST4MrKABU6mVCq089RHUpbT96r7uO9tos&#10;/efYEag/t7lLU54YuvBNflSvp5dCbhfkn0FuCdKbF9xdczVMjKsdNUbrxONqpGkIWOOGmyVTSzVD&#10;sxtZATfi3soW8dk7469yEmK7A2duvYuTiZVkx289vZba9ehYEqjUeapaOYOQtxxYj6eyKCaG6BNp&#10;KJaEg6CrUI+IHSzGo9KfbTqado37YeYLSHcNh3y0vrGQVSSCWOVGHqrxu4P5V6GWmq6ashjqKSeG&#10;rp5UWSKoppY5oZEa+l0kjdlZGA4YEg/19pP7lSA6n0EDQ1wdXH1AUstv9ifd61OPh6NgKgkDqSPf&#10;jUG3J/F/of8AX9769+XXveFqgfjn/XH+9e/de697XHUs4btrrAKWLt2LshBYc3O5sWBp/oVP5+t/&#10;bNyz/TzdxI0HjkcD5dO2gQ3lqv8Aw1OFR+IfP/J1ErwDRVgb9P2s5PJB4iY31Agj6e7iflzX1GM+&#10;zWRR5p8bjtLPVSCUCWuzaeIUwJV4qhYG9ZCqjRKqg6iFKuXuyznYcfFI/ai/5+hTzDrjuVB4+Ev8&#10;z/sdJfZkkMlDUfbvZErqhWXltR8dKdRZiTccj/Y+6d975hqmprA9QwiaUTKFVUuCihlqUcM2nQGJ&#10;FlsCv9q/s4Jpk5J6C7kipr0s/Zc9w1oma0JMjKqAR/tR6iZ2Ux3LASHUfSdIufr/AF9+rQVr0hlL&#10;E1Ix172HxSpZJ6yCOknSmrqKHx1EReF5KpMh6JH8VjJGtLYKOXN7A6T7Z09xIFR0nJP8NR172odq&#10;CBaACNBqgqX+3ij8pjeeKKBmnqaiQQ2aWcAkEqF/APu4NBQDp2KlAAOve1FJejjFNTKVSoMtTMhq&#10;GUu8zyVKxtJPLNUxLUebUQQTpF9Itb3oA1J1dP8AwsKde9zahZi1SoRWCVVbBqcoqAw1hpmkXzVR&#10;kULURqqKgct9Qt+DtcHHDr3AnzHXvYn9BLNJ3Z1mscccqtvjaJkaWoFLGBHlKQOykgtJO72VUt6m&#10;I5ABIS7xpO2bgoP+gyfyjbo12Uhd421gM+Mn/H164vwjf8FP+88e9i2ob/LJDe51H8G3AYfS/wCf&#10;YT5SJMEan7f5dS9zBTWwpn/Z6SlWoEZtf8f7y3/GvfUtyP8Abe5AZh21Hl0C5DQ0pnpti+rf65/3&#10;se4dvwQPdgdQqerKajh1IuR9CR7xstjwPdvIU6t9vXMP9Bb+gvf/AI17xgXY/S4W4/xF/of9j7cT&#10;UASPg6alag4ddubAD+ov/vJ/4p7jz/Rv9b295ofn0l65xf2f9j/xPsDe1Gth6j6cwubf8gMPZshB&#10;Wp8ug/vR7Psr0oKD9Df7D/el91F9huP4xWf8HHvV3TxjjyHUd3OHY9OHsL3kIJuePaMsQaU6Zrx6&#10;97iOxYm30Nrf7x72Bqp0napqa9e9yYEJHJ/pfj/ePdyCKA9Pp8I697mRpyPwL/X/AGPvXWyK0697&#10;UFECClufp/vNvewKlut+nXvdinxaB/iNJ+B5Tf8Aw9I49mVvgp9nTgIHHqFkf+ANT/yyb/iPdzW1&#10;HH2EHP8AuqEf737EkRpGAB0XynuPRFOwIr5WqNv92sf9f9fsRaOTkf7Dn/Y3sfamPuFOmHFQPt6A&#10;/KwX18fk/wDQv+P9be1VSPcLz7WW7aXFcL0nkUVr0Du4aYkyEc2P5sb3APt+gYjj/Ee1EsnkG8+m&#10;SBXoKslCEOojmx/PN7/19uKHgc8gf8i906abiek5IoJY/wCvx+OB/re+WoLyTY/jj37Pl15a+XDq&#10;OYhJ6bWB+pHH1+nvLFkfCbBv9790ZhTPxdNyR8SR03Ve0VyQJMRYEDmyH/Y2/wAb+2vcFT9zRvY3&#10;9I+v09l9whINBjpqAAN8q9CP1JhTg81Dpj0rrBH0H0II4AH1I9lI3xRCV5AWHKn6W4s5/wBvf20j&#10;KV0gdw6fk050+XVrHWVcYqSjuB6lU8kj9SsD9P6W9lxy9PLT1OlHIu7iwP8AtVv96PtPcLVSK9Wt&#10;2VXT1PRk8fKjw6uL2T68g3A+oP8AyP2N/XOQmo0h8jtyQOSf+IPtqzUtIR5DpfcyAICD0BvamIiy&#10;cMqCNGJkubhf9SR+fZtttZoyIgZ7+nn/AHj2deFQBl4dFDSq6kHqsztXYKrNO6U1mEnHCj8H3A3t&#10;kad6KVXIuy8cf46fa8gNAE8qVPRdGP1gQcV6eeidtV9JkonVCqKzA2I51rqvxzcey9YZ2OYLxn0m&#10;oj/pa5kK/wC9eww6r47Y8+hdASyJX06PpuZANuNHILsKfSR9frGB/j7MXjmY0sWo86fZjCcdbKjU&#10;eiCbopkXKVJUG/lP9P6e3DWwFuP9t7dIr1rQOkv41/P1/wBh/wAU99hmvc8/77/X96pTz60QowT1&#10;7xJ/T/ev+Ke88cgP5/33+3976qRTqLNGeePpz/xv/Y+8/v3VeoUiBgb3BHP+8e8iH8e9Fa56969N&#10;k/Fx/vv1e5SknmwH+Nr/AO9+3I20cT00YqefTHUKDc/UkcD8X595RqP+w5+g/r7eEq1GetGOgqR0&#10;1Mpuy2seRb6/j3IT6f77/H24GU+fTZGPt6ZalDyp4ubf7x7kCUj/AG/0t71qU+fTRiBNQemeWH63&#10;HP8AX+n0/wBf3LjcEcfX/ff8R7uGP4TjpPIpBPmB0yVtONP04F7j+tvxc39ulK/I55sL+1kcpUrU&#10;9JXGD0Gm4qINHIQluWuL/X29ox03v+P6f8b9r1mBUn5dJ/C1GrdAnX0NqkXFzqPJ945Dfk/1/p7T&#10;iV1LlGpXj/q8un0xgdONFRCw/BsOL/m/uOXsf8PbRJOa9OU6foaM8ekfT/fD/Ye8Mjji3+9f4e6G&#10;p48a9X0/Pp6pKRgytYfqP+H+x/w+vtqnj8hP5v8A8T7uJBwPVAArEjoR8RUfaKCn6gOSSeLEn/e/&#10;cYQePkFf9uPxf3rxVqV6uBqIBx0/NkXqFCs2on6AcfW3+399ltP1/wB6/wCN+2JJWrp8unPBPUmO&#10;nicfS7E/8SL/AItf3heYf1/3j22JH9erCJh5dOVNQISBouPre/8Aj/rD3EklHNz9fpx/vHupketa&#10;9XWMj8PSkpcetl/bH++HHtrqpiFaxsAD+P8AD25HOWGmuenNA8z0rsLjFM8DlT6ZFNv9j7KJ3OZZ&#10;6ZowT9W+n9AD7WqrOAa46Jb+4jhQs5p1ap8cKOCjpoyEGoRRx/0uGAbVcfRgR7Krt3a8MlcZ5Y9R&#10;M17tb8g/7f2cWdkrEE8R1D/MG7FGkCN0cGWo0w2Xg2PN/wDAfj2OdFiaKGBAVjHHHpH4B/w9n6Qx&#10;qB29RlcblctITr8+k7NUTF7A8aiL3PIvx7i1lPTJwqLcH8KLfT/W9tTJH6Z6ftrmZzVnJ6zxtKUB&#10;JP8AvX/I/eXGRRa1OleTe9h7rFp1AUz0slncIat1Fq2kCNcn8fn/AA/PsSKCFDaw/A/At9Ppb+g9&#10;msaihxnoimumB+PHSHrpJATybAt+T/qrf0H9faopI0BAAF7D+yP8Pp7MIotVGHDpG078Q2OkpXyP&#10;pPqP1Jv/ALx7V9HACEuALn/Uj+o9tXQAUgdGFncEUGroLM9M0Zk9R+n/ABB/3q/tX4ylRZNTIvHH&#10;6R+eP+J9hi6Ao5PDoZ7bctQDVnovG+K6cwyJHK4LAWsx/DKfwf8AD2qKrIQUsWkEKLKL6Rf6/X2D&#10;prkxSswPUmbbG0iI2mvRe8dtfIZitkaRZH8jOR6r8DkfX62J9tMOcWRjZwebWt+L+xZYXqlAGbo1&#10;ltGUlWXHU3K9fT0qg+JwSus+peP9tz7chko2/VpP+Gn2bCSNqgN0je0bGkmnn0jpNt1MQOnyAc/2&#10;+f8AkfPvMtTTN9Qv+N0H/FPbodKZ6aa2kAJNf29Q2xdfF+h5ha4/zp/1/qLfn3jcUkn1KkH/AAH/&#10;ABQ+3GMTf2iAHqgWWM0BP7epMDZmntokK2/IZiTf+tn9xHoMfJ9UX/Xstvr/AMFv7ZeOCi6VBH2d&#10;Oi4nWgDnp7pdw7jpibVDXX9Ni5P4+g8ntulwWNlNii/7Zf6/8F9pJLK2lB1ID0+NwuVFNfSqpOwt&#10;z0wUiochbarh+CBx/b/I9xTs/GzciNbf8FU/70L+0z7PZt/oWelKbxdL8Tmny6cv9NO5aRv3KgrY&#10;fVBIt/yBfUeLD6e2+q6+oZR/mbi31GkD/Dgi/stm5bspGY+Fx6Ww8xSrq1PT7en7FfInLwn9yrHH&#10;9plkLg8f29V/949pGv6tpJdVoWF/pyDf6/0X2VTcpRNXwhQ/Po0h5kpSr9CthPkxJGY/PMkl76tY&#10;Nxx+AzD2iMj05FKGARvofrxf6/7T7J5+UpFqI1r+zozi5ljJBMnQtYf5NULhDJMQNQudakW/oBf2&#10;gMj0dyzLCTyTwRc2H49P1Psmn5WvE1AxdGUfMFu1C0vQoYz5FYGqCoatATYEMWvYm3L8qLj8/j2H&#10;ed6pyFJCwghmP14+pFlJAFgPZU2w3MJqYmp8ujOHeLd/MU6E7Cdm7fyrIBXU6avwZC1x/UFb+y97&#10;j2PugCVYoajTqb8N9bD+h9pDYXEYOpD0s+uibA6EmmyuOnGqKqga/A0sT/vfsFhsfeMOR1vT1Ony&#10;qbgMAQGF+dXHHtJLBPTAP+Xp0zQMoB49OAliIBEiEH6eof71e/sV8PFuLFxR+SKYaOPpf+v51e29&#10;L0AcMSPTrw8DzIPXFvCwIOjn+ov9Pak/v9maP0fuKQPp6vqP8AfdkmkU4bHVxDE3AdRZMZRykF4Y&#10;m4/45rz/AI3tf2zVXZ244nLI0wFwRzKP948lv9492N46nSa1/l1VrWEg9ueuH8HoP+VdB/gFUKf9&#10;cW95qPvLO0MkZkaX0sL8NYc8/Vh7eTcXAy3SSTb0KtRBnqJUbaw9SjJLRQEN9f2k/wCJB9iDTfJ+&#10;oool81WyMPSQ6sf08cer/D2pTcDprqz0XSbLG1D4I6SNX1VtWrdnehUEkngpp5JNgPGSBz7FPavy&#10;sp6hQHro/Sv9oNe9+fza3vQvyGrq6Ttscdf7LoNtxfG7aWa1H7cK7NqIDqOOR9PHz7FOg+TuOnKI&#10;1bBckcHT+fr/AGvbov0PFuks3LcMhUmI9BlV/EXAaJGplK3H+qNuLgW/a4tf2Muze8aDKSRxpVRE&#10;sYx6R9CzabA3t7dTcI6aa4/aeqx8tKpH6Xb0XLtT4bQSUk9VBCzkLKSQ5/DKb28f9PZl9v7tWrMb&#10;q5OoD6cj6/Xjj21JcBiCCfzFOlse2/TowKcf8nVVXc/xthpaOspZoGW6VDclmJ0cAf5scEn2NeHy&#10;8dRCqM3JFh9b+1i3bxK0qNgA/wCz0riVo5Y2A7K9UQ99fHuswmflq6el/YFT6tPpsDIb/qtx9fbv&#10;UYVqyIzRqW/Jvbj8/wDE+8T/AHg90dx2ZpYBMQAnzoe6nWQvJO3Wl0qEiv8AxXVnX8uTpHbGaqKE&#10;1cUfmFUYyksiEgqgZggaM20m/wDsPaS/grX/AM3/AMpfj/H6tF/9694d/wCvTuer/ck/7m14H+H7&#10;epj/AKuW1P7Af2Vfyr1sWf7LntPwW8EP/Hm+D9UP6f4lq/45f7x7/9M7/viD1nt1vUe+Qcj+n+29&#10;6oDxr17r3vvWSRf8f0960jgOHWxQDh1jZCSTx7ye9A061x64lSv1/Pvom30/r7tXr3Hh13oP+H+8&#10;/wDFPfgb+/VNet8DTriRY298ve6V6111797q1aGgz1sAefDrsWvz9PeQSAD/ABv/AE9tp4tauB14&#10;DNF4dc38Z/SSD/rW/wB699+QD6A/7Ef8V97kjEmk1yOvEU6x+8iSavqoFvyP8P8AivtHNFoVjrrn&#10;h+fXqk4pjrOjM9l5t9Lkm3A/p/sPfYcaTf8AqfbYUg54U6cKmo6yhCCDx9f99+PfNeb/AE90YGtK&#10;dVby65Mpa1vxf3wdb+r+n1/1/b0JNQpHTiE1ApjrCeOPfAf717Uevp0oHA9e98w7fn3Xw16qVPl1&#10;0Rfg++mZj/re/aF62F9eHXY4498lACEjn+0dVuL8f8R7SsW11YdJ3ye7r3vECbn/AHr2pAB6eoT1&#10;6wP1/wCJ/wCI98tZVWJ/ofp73pC58/8APjqlaMAfUf4eutCjkWv/AMhf8T70QvkTL9x8gO5ZfqG7&#10;B3Nzb8jJTj32w5DUDkvlpThhZxf8cXrDbmXSeYN0Yn/Rm/wnoTY+EUf7Sv8A0Ivs6n8nCHz/AMyf&#10;4w8E+LcO757D+kHW+8pif9gE9yXyoAeZuXFb/lOg/lIpH8x1hz99qTR91v3aocm0gH7by3HQJ/JR&#10;tHQ3arf9mhkh/wAlBF/3m/v6GA/4rb/Wvx/vHvMwCgA6+akcB1r4N+o/4kkW/oTcf7x79731vrr3&#10;737r3Xvfvfuvde9+9+69173ysfeqjqj5Ap69e4ABv9Ta3N/9t70bP+FCtV9x8+KeC4IoulevICB9&#10;R5Mhuessefz57+8SvceQtzzzCp4K0A/7NYG/5+6+gX+7WQR/dwD0y++3p/LRCv8AhU9XjfB+Px/H&#10;jbLn6TZrdEn+2z1XCP8AYXi90Ynk8A/T+nsF8eHWfvxefRuvfY916rUA5697Ml098PPk78g9r5je&#10;nSnSu9+y9s4DKjC5fJ7Tx8WRWiyn2kdcaSSlSoWtkkFLKrnRGwAYc3NvdreK4vJbiCxsri4lhRXk&#10;EMMsvhq+sI0hjRggbw306iK6D1GPPHvT7Ue2u62Gy8/c/bbtG5XUJkiS6lEWtFOksGbtpXGSOktu&#10;De+ztp1FBSbn3Tt/btTlFnbHRZvL0GKatWmaFag03308CzGJp0BCkn1Dj2y76+LHyW60Dt2B0H3B&#10;s5Im0yTbh683Ti6dSV1g/c1WMjpypTkEMQR7QfvXbVunsXv4VvV4xs6rIv8Apo2IdfzUdGPLnur7&#10;Y82qr8r+4Wy7hq4fT3kEpz6hHJFaedOB9OnbG5rEZmEVGIymOylOQCJ8dXUtbCQ19JElNLItmKm3&#10;9bewMmpamlkaOqpp6aRG0ulRDJC6G17Msiqy8H8j2YFTSoyvr5ftNOh7rWXuicMvyPTne3J4HvAW&#10;AF/qL2/oPrb6tZTz/jf3oAkgUyerqjVBKkD54/w46461IJBuBe+n1fT/AILf+nvq4PpHJ/IHJIJ/&#10;H9ffipBNfLrzBW1EHHqM/tpXrkDcX/r/ALD/AHv32o5C2te6m455BH0/rz78Bwx/qp1qhCAVr3D/&#10;AAjr3v6hvx/gNL0R0tSkaTTdT9dQW/p49n4Zbf64t7y85H/5Unk//pVWn/ViPr5Ofch/G9x/cGQE&#10;EPvt+Qfk11KQf59a1XeUwm7k7UlHN9/7u5v9QM7XWN2I5t/X2WD+YR88+u/gh022+txhM1v7cwyO&#10;L6r2HaoWTde4KOKleplrpoEP2G3sIlbFLW1BZTZ0hQmSVASfnnnVeWLSCOwhWberivhKwPhqoZNc&#10;0tGRiiagFVTqkkKoCg1yJLH3avu7czfeI53Gx7Y7W3K9nok3G8op+ngYkqsatUPcTaCIkoRQM0g8&#10;MMCInxn+O+V773ZNTTTz4zZWAkppd15eBkSpMdQtQaTGYsSxTxSZGuaBrFkKwxqzMDYRvoG/I75L&#10;9u/Krs/cHbHce6K7cGfzVVNJQY/yzjAbWxskokp9v7Xxc9TNHhcNQIgRI0LO5GuRnkZ3OME89xdX&#10;VzdXUrSXkrs0kjEszlmLGtfhCkhUVKIqLoVUQKvX0W+2ntfyZ7R8qbZyZyNssdpttsqhmx407gHV&#10;NPIADLMzfEzceI0gIi3zbN2bt7Ye3sXtfa+LpsThcTTQwU1NTomp2jj8b1NXN40lqq2oJ1Syvd3b&#10;knn2AP04AAA4HA44A4/px7Y49SADp48OlXb3yHA/x97JLcevE8Ove+x9B/re/daPXvfV/wDA/wC2&#10;9+p5169QfLr3vo2tYD63t/r/AF/3v3qg9OvU1cfLr1h/T6/X2+7Z3RujZObx259m7gzO1dzYioSr&#10;xGf29la7C5jGVcfCVFFlMbNBW0kqg21RsGA/23uw0EgsoIrXgDkZGDg59ekO6bXtm92F3te87fBd&#10;7dOhWSKZBJG4Pk6Nhh8jx4VHHqPU0tNW081LVwRVFPUI0c8E8aSxTRsLMksciskiMvBBBBHvZ2/l&#10;1fz69w02ZwHUHzeyFFX7emjjxmE79ioJYsniZoooYMdD2RicZSzU2Uoalk8b5WniSphZg9Skys80&#10;cmco+5W5bK1nte8yvdbKTpEhq1zFjFKFnuVBouknxdOVZmKQ9crPvL/3d+3XVjuXO3sDaNHuobXL&#10;s7MrQSAsWY2LysDCy1xbOxhZeyIxlUR63vkb8D9v7kpMnvDpynTb+69X3c+zxPTxbbzMssjmpONa&#10;s0x4SuYPeJNX2ZsFWOInV72xsRl8Xn8Xjs3hK+kyuHy9BR5XFZTHzx1VBkcbkKeOroa6iq4WeCqp&#10;KylmSSORGZHRwwJB95I211b3lvb3drKHtpUV0YcGRhVWHyYZHqM9cc72xvNturqxv7Z4b2CV45I3&#10;Uq8ciMUdHUgFWVlKspyCCDkHqnjK4rI4PJZDD5ejqMflMTXVONyVDVwyQ1FHX0U0lPV0s0ciqRJT&#10;zxMrWuCRwSPbl7f6SdN/vo8c+/daJoK9ZYYxJIifl2VB/wAGZlVf9hdveuLtP/hR78dhlcnh+zui&#10;e39oTY/KZDHtW7SyW0t/0cooqmWmSptlK7Y9XEkxjJKCOTQpUAtzbH3bfey+lktDuHKyLYstXeK5&#10;1SCvDTC9uiN+dyvXUHef7r/3HSzhuuUfcXZ77Witpuo7izYEipUGNb1SOHcafD8IrXq0nP8A8sfK&#10;RU7vtjtmjyFVcaKXP7ZqcZTEaWJb76hzWYkVwwUAfbEEEm4tYmf2p/Pq/lx7gMYynYu+9ktIU9O6&#10;Ord4TCFja6yybSot1QLovyFNv6E+xZb+7vL0q1exvo+6lGSEkCvE6JmqPkKn7eok3f8Au7/vNbcG&#10;Fpy3tt+BX+w3C3WpH8IuGtyR6VC/MDoE8t/Lx+QuPLiiTZGcCFgv8K3NJC8wA9JZczisSis4/BZQ&#10;P6+zJ7W/mufy7N4eL+FfLLq2i8xCx/3qq8vsb1E2Ct/fXE7f8bf8GtYcnj2dwe5fJlwzpHur61FS&#10;DBcL+xmiCt/tWPUX7t9zz7zOyBje+z26uoxW3EV2CfQNaSzgn7Djz6DTK/DP5L4ct9x1bk6pFBIk&#10;xWW25mA4F/0x4zM1U4Jt9GQH/bj2bzYndXTvaUIqOs+1uuOw4Suvy7I3ttrdaKtgbu2CyVeE+v5t&#10;b2b2XOXKe4XUVhZcy2Mm4OMQiaPxvzhLCUH5FAeoZ5j9v+e+TzTm3kvddr/567We3H7ZUQEfMGnQ&#10;Qbj6c7d2tC9TuTrPfeDo0/VWZLa2apKEcMea6WjWjtYHnXbj6+xKDqSB+W+gHJIP5AW5t/vXsRBw&#10;QSMgeY4Yxx4ceglobjpNPln5jhXiOgwIsSpKhh9VLoHH+uhYNb/G1v8AH37WB9Qwt9biwH+ufoAP&#10;eywAr5deKsKEqQDwqKV+wnHXR9N7supRqKa01hR/aIDcL/j9PfMG9uDyCRcW+lv6/wCv79qFaVz1&#10;4KcGnaR1CqZQ4UAhlJ1A6hqFgRYrfUL3/p75e/dW6igkXIJBP1IP1/1/6++rD+g/23vRAJqRnr1S&#10;OHXrn+p992H9B7314549dfm/5/r+f9v76sP6D/be9UB4jr3p148ix5HPB+nP14+nN/cHI4vGZena&#10;jy2OoMpSODrpcjR09bTsCLENDUxyxtcG3I+ntLdWFjfKiXtlFMimoDorgH1AYGh+Y6V2d9fWEwuL&#10;C8lguBwaN2Rv96Ug/wA+nHGZvLYGQTYXKZHET2KrPi62qx86KTdlSWklhdQxsSLi9vZeN6fDP4l9&#10;ixVEW+PjN0PuR6qMxzVeR6o2O2U0EkkRZiHDQ5SAg8ho5UYf19hrcOROU9yjljm2G3j8Q1Z4V+nk&#10;NPWWAxy/scV6lDYffX3n5YeJ9j91+Y7fQahV3C68Ov8ASiMvhsPkyEdCptz5K9+bOnp5sB29v+FK&#10;di8NHkdy12fxaP8AS7YjcX8XxjRkfVTEV/w9kk3l/I4/lv7tqKiug6XzezKubU7HZfZ/Y+OokZrM&#10;TT4bIbnyuCpwrDhEpVQDi3sjk9qeVmVooRcRxkUFJNZGKAh5hJLXzNXNTxrw6nzZf7wD7z+1RJDN&#10;zxb3yBaUutvsWP8AzkihilJ8tRfV/SBz0N+K/mIfJ3HKVqNz7cz7sVt/G9nYRACOCFOAhwFkc/W4&#10;Jt9Le9dD+cx/Lw6G+BM/QNT0jlexqyLtodqHcNFvjP4XO02OGyJeu/4SME+O23gquATLuycT/cyV&#10;TP449LLZ9cR888q2PKtzt8FlczyCZGY+IYyRpIAp4ccfEca1z5+vTD7kf3mPcD7wsPuOnPVntqNs&#10;7bf4T2sMsLP9X9YJPFElxMp0/TJo8MR01Pq1VGmzT4TfJjfXyNx/YM+98ZtbHz7Pm2tTUb7Zx2Vx&#10;6VLZmPcElW9YmTzubDsq4yEp4/EAWa4PFqhelj5e6eokIJVu0uv1YcXIO7sOCCf8R7AF2Stpdkcf&#10;Cf8A443WfNgAb+09DIv8yKf4ejs5UkYzI2Nj9jWW/wBf7aX/AHr3bP8AzFKpaDeGApKRUWRtlYue&#10;RiZbiMZjeAUSIrmF40aPg6FYEn1WsPYb5RlMm3XBY58dv8Cf5j0L+baLeRD1iU/8aPQedTPJLtyt&#10;klbWxzUqhvyVFBjP97JPunTdlcP8ukEllMrOSQSFEkUtoy1rBSUNr/X2KsEgdBCQ1FBx6FL2BWaq&#10;I3ZpHlBUSeMCNGYlWnkcaj+2UBUnnSwN7A/Q+6PhWpxH+fpG9QDXr3tCyljNWQLI8lPLoJiBcBp6&#10;eaoSCXxE8sqysAeSNR/qfaYsymi8OkxPxHyp172rtoN4cXeyQxCWSaRh5CxjQxHxkH0CO4Ja1yWA&#10;/K+1K1CHGelEBog9eve1bXxIpmkRCyQpJURPVF9VXUriEKRxfbyRpGoqpBYN+3ZLNcmxqHJrjp0U&#10;Jzw697ixLU1KSvJDMGkzMkoZqGRYZi9WJ1aJliiV0QVIYsAQo4JA9+StaedeqKSa19evexi6PZqb&#10;tvr2ouzR027cA6lTYyN9/C/DggqihWFvp/sPbO5ANt18vrE4/wCMMP8AL0bbVVdzsCOImQ/sYdcX&#10;F1I/w97AlDl2q6gsbX/pa31Dfj/XPsNctxCNQB/qx1KG8XniO3pX/L0x18IEZA+gC/Un/VL9falk&#10;ayA/1tfgfn2N0RZKA1r0FZH11px6TttJNr/U+2/Xyf8AVWF+OOfp/t/anwEpXVjp8OFUhfh6kq7W&#10;v+Db6kn63/1vfjqP+sfp7TSgxk0P2dNiUg9ZFsTq5v8Akfj6W9+tb/ffj2ohJKVPr02WJrXri/1H&#10;+t/xJ9wak3B/339B7dAyPt6p1niU2B/1/wDef+R+wH7akIxFTb/jlL/0IfZxAAygdB/esqo86dP9&#10;D+lv9f8A4ge6jt/XbL1f+MgP+w91uxSUsOFOo7uVJZ6dT/YbtHe7Ec/71/j7Stnhx6ZH8uve8aoA&#10;TcD8WNh7oAKgitet0Hp173mAK/4X/wB9z7cHTb8R173KiJ/PFiD/AL7/AG3vXTnXvb7RNdwP8Rx/&#10;tv8AevdlpU18+vde92NfF/SKykP5Mmo8fjxx/wDFfZpbZKjr2oaD1DyAvRVI/wCbTf8AEe7hdpy/&#10;5BD9LaFt/X8W9iCP4R0gkrq6JXv2nLZKpIF7Snn/AFw3sSaJgxU/77k29qIuJ6bPA9AbmIiARb8s&#10;Ln/WHH9faupDwPyOfalK6hTj01IRToHc9ECZP9f8/wCv/h/r+1BTEcD/AB/3sce1TI2nVTpMPPoI&#10;ssmliP7BBN/qb34Fvc/9J/23/EH34ZA69gjpJuvqYAG1z77ZtX1/H+t73wVutxx1PXUaENwDz/X/&#10;AGP+t/X3gaLWwtxf68DgW9tL8Rpx63KKBh07w1v2yWewASwvc/j/AIp7i5elMVDK9yw0kk/j9P8A&#10;xA9prlsEnh0ggPfTzr0pthZZa7clJTqwu7PGALjljYcf1N/9h7J5vnKGKtlj/CHnj/amv/vY9lUL&#10;kSORwx/l6MHiATV5nq2LrfERPiqSUA6rRkcWt+2B/TgXB9l2zOUJqieODe9vp6v6/wCPt6YgjpEn&#10;xig6H2hpVSIg3B0j6H/Cw/HsQ9pZshYrsAAvBIP1BF/frcgN07cEsop0jtz4dKmJmsSx5PP+0n/C&#10;97ezS7MzKTIqiRWKqQQBfmwP59mQkAUAdIdDenRKO2NqkSyOY2CEg/gf1+vHuBvatqJFWKO5JFuL&#10;n6sfx7d8btI+XXlio4NM16c+o8NQUkH3EkQBDfqYgXPisSRa/wBfp7bdo4SQuJ5FbUTGeQP7JZie&#10;R9fV7InJZ5DTh0IoCPDA8+n7sndcFPAaWCRBcMNKknkXX+v5HsbKaPxxqtuAtv8AY3PtbbsWQV62&#10;xyB516Jvmqr7irmcn9T6r88gjj/efcj2p6ueJ6YPfY96PTT8esqfT/Y/8QPfcf6v99/Ue99Xbges&#10;MwBvfj6f719Pcxf02/1vfj5dMjgOmiYBQTc3t/U8/wDIx7kqLD3o+nXumaZ9RP8AUG1v8B7yKbEf&#10;48f8T/xHv3XumyRSQT/hb/ff7f3IB/H4PH+8+9jj14nB6bpUvci+oX/P1/2J9yAQP8fbi5qek+k1&#10;PTTMmq9/6k/7A/7375fT6fT+vvWRw6rTPUMwi3/I/wDjfuRE3P8AtvbiORXVw6qUqCPXpkr4eOPq&#10;Ab/77j8e3aBwLEfW39B/X8+1Mbq1acekrxKQR0HOdp7o5A/Jv/hx7eon9H+Fh/S//IvatPh6SaSO&#10;geyFKPubW/tH/e7/AIv7xSNyb/n8e9FuNOnFHaD1PoaIaRf/AH3J/P8Ahf3HeQgf4fjj3UEnierV&#10;FeHT/HRj62P5B5/1v6+8Ba/vXW+nKOnCW5IIP9fqPeBvr9Prb3QnJHn1fTQCo6UFMAEAB/B/17k3&#10;943HH490OAfXqyjNadOEKNrFvzzx9fqPcOU2HH+8j/X9tuwqOnlJr0p6SMlrkcc/4f0H59wZHsPe&#10;ga/Z08FJIHl0qaSC9h/j/wASP8PcRmvc/wC+v7o/pXPV/D04HSkp4LBQeDx+f99/X23VQJVj+Rcg&#10;f7Di/uqkKQTwr/h6oeBHSsw6qssYJ5BW3+Nm/wCK+yx9oU2uIm17+S/04PsRWTBj1H3MM4WNhXIP&#10;VmHQUxESAn6eK5/5BP8AvPHsvNEn28pI40vc3sP6/Qfn2IoaKh+fUJ7vP4sr1PRvAokhTn/Vf8R/&#10;xT2ohkyBbUOL/Uf7D2oWagA6DTQ6ySB1halUj/H/AH39Rb3Fqciukkuo+v8AvXtNLIPM56MLWAg1&#10;0nrtYLWUX4/334B94aPPU1O41SLa9rG4t7YW6QMDqA6WyWzyIaqaddS0ZkQix/33+wHsScVuCnlQ&#10;BHQmw+lzzp/ofZxBco4qGx0Qz2UgahQ9JOvxRBN1PJJ+vHLfUH2vMLWrPKAxFiRY2/1v8eB7MbeZ&#10;hXR0guLZ0TK9ITO0ngiJVWJF7/0sLm/sUaKNBGjMQAD9frz/ALD25PmFnPHqtkzNIFIz0Au4ZmMk&#10;oF2JH0U3P0PP+t7dvv0guFKni4/xHsIX0oVCRx6kfY7KSVkJU0HQQ5TEvXPeSNgnINx/UG31/F7D&#10;2xZbISSRE3FuP+NewTckeKQPMV/w9TLtFsIwmodvUnbGCpqWVbxa2XVyLC3+H+PtPUORMbMHcAah&#10;9bn8nj2aWNw0cSmmej1kDA1HSj3BgIqpAI47aUZTpN9RI4B9PtTRZZD9HU/0Fj9b/wC29m67gMev&#10;SdrYEEU6C2r2e4IAiP8Asbf8U9zY8lxwbm//ABTgc/T2pXcFIwemjaL6dMUu0mDH9lmA4NgCP96H&#10;vKK8j6Ef6/8AxH19vrf6hRiK9JzZjyXPURtqqrG8TcqV+gIv/tv8PeVa9rW1f76/+292F56EdUNm&#10;cjR1GO1k1cxkD/WFxx/rH32le97BgPpe4v8A72ffvq/4sdMyWgUdyEfl10+2o0Q+lrX54/40PbtT&#10;ZMoObH8WH/I/ahLvVwI6RvaJxRq9I3KbUDtdQx+gtf8AwP8Ah7dFyisBcDkfS3+wtfn28JxXuPTb&#10;WbZ7/wAv9npJS7SZGuFb8mwP+A/oP8feVK6JuCo/FvdvFjJ49NtaOBXqDLgauO7LqXTqsLg3/wCK&#10;e83kp5B6lH+8e7akOCcdM6JVyB1GFLkoTZHcW5/IF/xxce40tPRyC1hx/rAn/eP6+6NHG1a5HTiS&#10;zoaU6c6PJ5qkJKyP9OBdiPre1rj2yVeAoKoEOh5/wX/intK9hbNUBaV6VxbhcxNUtXpd4fsfcWKd&#10;DGzDTz/atxb+jcj2kqvrjD1JJNOvP19P+8/T6+0cmw2bk9lD69GCb7cqM9CrivkXuWjsPuJBpJ+r&#10;cccEfX2larpvCyklacXN/wCyP9449lk3KtvIWpwHS6LmSZQAxFOhDx3yszEen7h4zYi5cPcgHksQ&#10;1uB/QfT2mMh0hQOrBICLk/QL/wAR9PZVNyelCygk/LpbFzKA3xr0IWI+VazMnlmgtYahG0gtzfny&#10;fX/Yew4yHx/hd9SxseT9VX/eL+yeflSQZGfl0aR8xoMEAfPoV8X8lcFUR2mmgUkXurtqv/r2YWuf&#10;6e0zXfH1dNxTsWtwQE+v4Nv6+yuXlmcDERp0vg39Ccv0qKDvzblW4Q1NOCTYF3fVckAfRVHHsMs9&#10;8fpgsjJTzahqIOlTzx9OfZTNscqE/ptToyj3aNwO8aT0IGN7O29X6AtbTXa17SWtq+n1v7AbdnQ2&#10;4PWKSnmYi9rJbmx/ofaN7KWMUKGnRlFcxuBRx0sKXcGJqwDDXQNcfQP9D+RyoHsMqfqve+KMv+S1&#10;S2uB/S35/PsvaJwxAHSminz6clqaZ+VnhJP+1rf/AG17+2Q0G8MfkI0eCoUB1/sE/wBR+D9PenWQ&#10;CpXHWqVFK9vWa4sD9QfpYE/717OT0tFuES0j1KyBS1ObMv4DXPN/x7aBySK1HTsYjyrE06Su7Hpf&#10;4VVrOynXBIoVuORa4BI492f7Dq5kpYRIbEhCL3B4vfj2ohYk9M3UMbr2GvVR/fuHoqmsqWhHoZ5G&#10;0gg+k6lP+tdl9j9g8u0Piu30+p/2P+v7MEYsjRseI6KFT9TS+F6qi7o6hoc9FWMKXUWYWuA/qKHR&#10;awBAuPr7Hra2egkQRTFdMv8AX6W02v8A4G/vGn3o9vzvVrPPCrF1UnHGmqvUncl8wyWMqo5AFafy&#10;6L70NvbLdEb6pFl/yWg+5YuzqwVS0jIui1+CABe3tTfaY+/1W33X3H4/Rotf/b+8Cf8AW33DXo0v&#10;X6/w/wA9Gr/B1P8A/WuLT/bD/cWv516vQ/2bnD/ZeX72n/5lR/E7+Zv+Bv8AH/tNf6Ppbi3v/9Q7&#10;nqA5P++/23viCXTFB1nsGUccnrepsf6H/be+1a/+v72RQV63Q+Yx1175fT3rrXXvfd7fTj/ef979&#10;6I68Pt66IB+vviPe/Lrw6798gbG/+3/1vfqHjTrfXEqDf+v+9f0495PJfgC1/wDX/wCN+9jz62ra&#10;a1FeuJSwP5PFvfhe/wDvvz/sPe2ddPl05RXGBnrsRMbfX6X+n/FT75gXPPH+ube0zzhcKM9VCkEj&#10;5dcxATzcfXkGwP8AvfvvTz9fz70Zu2o49e8I+ueuxCLm/wBOLfX/AIr7yelfxzb63Nv979pSxYkn&#10;pyihaYr1mA0iw/w/H9PfHUObjg/1NvdghOT1unz6799+Rl/SP+J/4j3vw65PWtAPHr3vrUTz/Xk/&#10;7Hn3cKBTHVuGOuOlf6f7yffYawPH+xv7t1sMRwPXRQfjj/ef+J98gSRe/wDxv/W96Pl1cMT59Yvf&#10;Rva5II4Nub/Xjgc8e99VLNU565KLkA/77j3x1Hkf1+v4/wCRe2yor8PVRT06yaF/p/vJ/wCK++Q4&#10;BP5/3349uCnW6sD1isT9AT74O3ob/WNyf6D9X1Fhce/DqxVCNRPdjrtVJZAQbF0B4P0LAH/ePeh1&#10;3hMKnuvtqa3MnYG5CzX4b/crUhjxx+PfbXkqi8qcvqFwLSP/AI4OsLd/cNvW5lsnxm/w9CYn6V/4&#10;Kv8AvQ9n6/ksRrJ/Mt+NoIuErOxJCOT+jqjfDfjn6+5D5VB/rRy2p4/XQ5/246wy+/Q/hfdY91GH&#10;HwrMft3C1H8+HQEfKBynQHahB5O1qhB/iZKimj0j68tqsP8AE+/oMD6e8zRwHXzag1APWvybXNhY&#10;X4HP0/H1/wAPfve+t9de+x711pq0x17373vrwrQV49e9+/4p791ok6hTh169vr75C/N/6e6GnbT1&#10;68QKHrESNdyeOOb8Dkcn8W96I38/qp+4/mH7oiB5oususaY83sHwb1um34/4Fsf68+8RfcFj/Xvm&#10;6oP+5EAH2fRWhP8AM9fQt/dzRiH7sWxSFe6TdL9q/LxzH/z71e98MKf7f457A+oaf+8NS/15eXdG&#10;Z1N/Sz6P9b+nulYc/Q/717CIJ8h1nUB69Gn9+9+68AK9y9e97rP/AAnKoFi+GXY9eFs9b8gdyxFw&#10;CCwpNk7BUKWH10rUNYfi59y97Jxt+9+dJPwG3sAMDir3pIrSvBhQVxUkAFiTwn/vPrt5PfDlK01n&#10;RFy1EwFeBku7sH9ukE+tPl1Uv/MjqVO5OsaQMNcWEztSwLC4WoyFBTgaTyBJ4D/r6T/T3sDNFG66&#10;XRXUjSVdQ6kG9wVa6835/r7yAnt4LqIwXMKSQnirAMD9oNQfz65srI6EMjkH5Y/wdVtU1fXUbiSj&#10;raqkkAsHpaiWncD+gaF0PsOdydM9QbyV03d1V1xulZBaRdxbI2zmg4+tm/iWMqbi/shn5O5RuTqu&#10;OV9ud6UqbaEsB8m0VH5HoVbXz7zzsen9y857tZ04eDd3EVP94kXpb4vtztPClf4R2TvrHaPotJuz&#10;OQoPoCDGlcEIsPoRb2Xzc38u34K7u8rZz4m9ESSTB9c2O68wGBnOs3YiowFJjZ0JPN1YEH6eyiX2&#10;y5ImUodk0ofJJriMZ+Ucq0HyHUlbT9577w2y6RYe8nMFBTEt3JOMeonMgI+RFKY4Y6EPF/Kz5C4l&#10;laDtHcNUE0lUySY7L6tJuFdslQ1crBj9edVv9h7LTvX+SV/Lk3hDOkHRU2zqiZXAr9lb33rjZYCb&#10;BWhoq7OZPFIUPKj7Yr9bg+wvf+yvL1zKJLDeN0s4xwSN4JE/M3NvPIQPTxFJqc8KSty99/j70Oxv&#10;EZfcBL+FSOy6tLVlNK4LQxQymvn3k+lPMUsL8/u98IoXJPtPdWkIWXJYEUcxsXOlZsRX4lCWvZiV&#10;4sLW5uUPd/8AwnB+KOVlmn2h253XtIljJDT1k21dzUsYA4jWOTb2JqpFLf1nB/2Hspn9lptGm35p&#10;YPXBa2Vj+emaNcDOACeAoT1N2y/3oHu/arTe+SeX7xhxKC5gJ+weNLx4VINK1xToSsX/ADKd2IsZ&#10;zXWO3qn0qZP4bm8jQNcj1BEnhy6hgfxqYf4n6+7/APamEptobR27tlKkz0u2Nv4nBxVVQEgeemw2&#10;Op6GOeZQQkZeKnu1rAf63uYNrtIOXeX7CxmuF+lsbNIzI1EBWGMKZG1NRAQpY1aiitTQV65wbtuL&#10;7zvW5brJFplu7qSYqtTQyyFyorUmmqgqKn06r33PlqrfG8s9nIcYVq92bhyGUjxMUpqyJ83kpZ46&#10;ETaP32aWqEdwgBY2Cj6e/nrfzSfl1nvl38tew9wHMyVvW/X+cy/X/U+NiqvNiqXa2Ar3oJs5Rxpa&#10;Mz7wyVE+SlkN3YTRpcpFGBiPve8S8w7xf71PK7GV6oGJ/TiUnwo1GNIVDVgAA0jSOalyT9J33TfZ&#10;jbvZT2a5U2lbNU5pv7WK83GTSBI11MokMTmpP+LKwgTCjSlQoLMW2Fugercb1H1jtralNRQwZVaC&#10;mr9z1awok2R3LWU6SZOomkF5JRAzCCIseIIkFhz7rkN/8T/X6kn/AGP19lfCnWS4418+hp99Wte/&#10;+vf/AAt71mtF601KZ4Dr3vmqtIyxxozu7BFVQWYuTpChVBJYkWt9b+7KQdVDw4/LramgLVx11cXt&#10;cX/pcX+tv979m72D8APm12fjKbM7J+LndWXw1bFHU0GYk2Hm8XjMhTSgtDUUOQy8GPo62nkUXV43&#10;II/r7U2ljfX6GWw268uI/WCCWZf96iR1H5kft6hvmH7w/sTyneTWXMPu7sFvfoSGhN5C8iMMEMkT&#10;M6mooQwwePA9B7n+2er9rVElHuPsbY+CrYmZXo8punCUlYpV9DBqKeujqgytwRp4P1+nuF2B8EPm&#10;b1ZQT5Tfvxi7v2/iqWOSeqzEvXu4a/EU0MGpppJ8tisfXY6miVQSWlkVdIuD+fdLmy3CxUNuG23V&#10;svkZ4ZIBT5GRUr9vT3Lfv77Jc2zpa8ue7HL93fPTTCt9biUk4osbsjn7ACfLrPgO0etN0zLTbb7B&#10;2Vnqp9JFJidz4Wvq/UBYfaU1bJUAn/Fb+ynyq8bujqySR6wUdSrI6mxDKwBDAjkH8+2ghqPOvUvA&#10;GgZTVT6dLu4/qPrb6/n+n+v79fgX+pH+xPv1MmnDrVCT8+u/fRN+NJ/xuLg/4EfQj/A/g+7AKeIH&#10;+f5H1HyOOvFRwbh/LroqD9R+CPqfofqPez1/In/mVZPb25sb8L+8d01+Q25ueWmougNw5ytaeLa+&#10;biSdD1lLUVWqWHDbiCqcQpk0U1copoxpqY1ikr255tl2PcbfaL2dzs904RdTgrby1koVBBpHOxCy&#10;BQoEuiWlJJ5OuVX94J91u03jaLv3y5A2mGLeLNHk3iKJNJuYSa/XUU0ae3BP1DFQZLceJIS8JaWu&#10;D50/Gyn3dtus7d2hQUlNuja1DPV7tpqSm8dVufBwRwCXIsYYvFNlNvQRtMTJ6paRXGsmOOM7d6G6&#10;Kbk+kckAE8fUgekN/W3F/p7yYFaDVx64unifT/V9v+E9UwMCt9S6bcEc2B+h5IBIv9L2v/Qe+nNl&#10;b/BWI/1wCf8AiPbcraY5GBoQpP7Aeq8cHh1noOcjRKOddTTLYclv8ojuB+b2Pv5WG5GL7jz8pNzJ&#10;mMlJ/wBTKuRv9iRbn3g9BQQWwA4Rr/x0f5evrysuyzs1GP0Y/wBugV/w9bXHtjFrf4/1ub/7f+n+&#10;Ht054mvSksGHcKmlM5/w9e98hfTcagbG9iRc/wCsLXuP949+PAigoetilKE4/Z1xKqTcjnjn/WvY&#10;f63P095IKmopJVnpZ5aadbaZqeRoZhp/TaWMrINP45496YKy6SBp9KdNyKkiFHRSvoQD13pH+v8A&#10;65J/AH9frYexm2t8lfkZsfxDZvfvdO0RCbxJtrtLfGCRDYA6Y8ZnaVBdQPx9Pe4P8XWlv+mK17e3&#10;Primfnx6BG7e2Ptrv4f9++3ux3pbj49hazV+3xIm6TuV2dtHOhxm9rbdzAkFpFyuFxuQWQccSCrp&#10;pg44+hv7Mhtb+aX/ADC9nGL+DfLXt2p8Ogr/AHpzVLvkMI2uFkG96HcIm/xDatX5v7OYOYuYbcu0&#10;fMF9VhTNxMwxwoGchf8Aa06jTdfun/du3rWb72d2SMmtfp4fpK14/wC4rQ/7Hl0GeW+NPx9zVzXd&#10;NdchmJLSUG1cTiJmZvq5nxNNQzF/9q1X9nN6q/4UG/PjYsiRb3m6s7koQLStu/YtPt7KFLhmenru&#10;vMjs+ijnIFl8tJMo/IP09m+3e4HOG2zCQb29xbqhAimiiZCTSjF0SKcsPLVNppWoOKQjzd/dyfdx&#10;5h8T9xw7tsc5PG1u5Jo60PFL5bpitaVpID6EZ6BTdv8AL9+Ne5qMw47bGX2VWOdRyW08/lEmBCsA&#10;BQbim3BiFj1MCQKcObcMOb3L/EH/AIUE9B93bhx+xfkHtIfHHcOQhMdFvKq3GNydW1uS80EMVFX5&#10;iXE4nKbPesE5eOSthmoI1ifzVkZKBpH2L3cguJ4rbfbNbdWNPGTU0YPlrTSXjB+HUGkANGbSuorh&#10;B70f3cPuHyNtlzzD7abx/WjbYyC9qsP09+iUYlo4zJJHdBNORG6zHUgjhkOuhHe5P5be89pYuqz3&#10;VO4JewYKXS8u16+ip8XuUUyXaomoKqOpbG5mZFS4iCU0rhtMaSPYHYDoq6lrqaCtpKuCro6uniqq&#10;Sqp5opqappp08sVRTTws0U9PNEwZHVmBQg359zFBPFcRRzxSK0TKCCpBVlIqGBFQQwIINadc4riC&#10;a3nlhmgeOdGKsjAgqwJUgg9wNR8LZHma1ArUq6Woop6ilq6aekqqOd6Wrp6qGWnnpqqNvFJTzxTK&#10;kkUiyIfS6q4N1IBB9zfb3THDB49Rvfvfuvde/wAfx77A/J96J6sFI4nrFI6gfgn8WP098vfurdRS&#10;Sfr/ALD30Rfj+vHv3DPXhginHrq5HI+o5H+uPeqD/wAKb3tN8LULWvD8iCFNhe79Hj6fnm/vHz3e&#10;IO77SvpbE/mZCD/IDrr5/dVg+D75sR/omzf4NzP+Hq5T+VSpGG7sc2s2W2MF/qFWk3VpBP54PvWb&#10;6McHu7p1fwe0+vv9jbdmJP8AvY9w1ek/SXY/4VJ/xxuuwO20O42APDxk/wCPDq1vL8YnJn8jH1pB&#10;/oRTS+7Q/wCZbGZd+YCoFfSwGn2JhKWVJYqx5ac5DPbukpKmUwUzxNTzS0Toul/KGVrKV+oe5TRV&#10;216Lxnav7F6FfNpP11rXj9OP26m6D7qYAbcrQOB/G59P+KihxYJH9QD7ptz9TUeaeOo/zTjSjqwk&#10;ifRFFrJ1KJIyJJCCrhT9DaxHsVYrXz6CDGnQpewsysxZHDyK7akI1oUYMxp1cBvKLlmX62/Frfn2&#10;nky1ekcgNahu09e9pKvXRLVXYE/VWXUt7klgCeW0SE3tcX49tHyPl0w3p5de9rLaKwPjrThEikka&#10;FmNkH1WRiyAKR6XJLAiwP5uPahTVCAaHp+H4ade9q6URMJZlpI5naaII1PJEIvFJ5gvLer/KAV0q&#10;QGWPTex1H3VQeIwP8PSigpU9e9tLT1YbIU2iuj/3J0loYpFipfBXUj6pHV453nhBdV1+ZTdgH1m+&#10;nxJrjj02MEih49e9jF0jTmftnr6kRVYHdm3YSWdQisMggLF1KhgIiQL/AJsPae/BTb71mP8AoTf4&#10;P81ejPbFYbjYUOTMg/40OumNlJP9PewVSYwUU5UAC1h9CDxwPr9PYZ5ZnEyKa1qP8lepK3qLwpSt&#10;fM/4emSuk1RkD+g+nP5BF+PajlIHB/AHP4+nuQoT+nXoNHift6TwALEH/H/e/beWs30vew/xFuB/&#10;Q+76SRg0p1emoHPDrL9Bb8f8U95Lkj/ev8OfenjVxkZ6bHlXrkraf+JHvgwa3Bs39f8AjR497RdA&#10;09b69fU/PAsP+ivzx7gzqeb3Hu/Ar9vXupUZFrAj68c/4D2A/ba/7iKnjnxSf1/1Dezq2oAvp0Ht&#10;46fKD9Df7D/el91Kb9/4vFWB9PIP9691u+I+z/P1H1x8RHn04e0C4H1/P5/1vaPpjr3vBpBIIt/s&#10;Pz7917r3vsgfn37rRAPHr3vsH+h/x4P9Pfut9e9uFHLaZR9L8/7G/H+v78OPXuve7EvjDXAVtECw&#10;JLC/IHOlQf8AY8D2a2p7h0zqOQTjqNVrqpp155jYWH593D7SmvQw/U3jiP8At/z/ALx7PYWHw+fS&#10;V2BanRTN802mumJ5JaTULW5Aa1/6G3sVcc99H+sP95PtUhIIHVT59F+zsX+ctb6sbfT+z/xr2taR&#10;/Stv8b/7D2riBLcadMSDt6BHPRlTJwTz/Q/4X9v0DWsQLW/1z7NogKHz6TjhToJ8wupieV9J4I/x&#10;P9efx7dFIZL8arf7H8/j/W9p5wFJA8+tCoJ/h6SDR2c3P5+lv+KW99r+b+0hJpTy6fj8+skaLybf&#10;S3/E+8Ek2hr3Fhf+nI96U04dakHaT59T4KFasMCOSCBf6c8C3Nvx7Ztw5eMY+VNQ5Uj9QA5BH+29&#10;prtToJ86dF0NBKSehK6u2PMm5aSqKEhZUIIjYhRqB+v0B9ks3veaonfn1Hng8DUeTb6XAHsmrpOo&#10;9GhBkjwerXuv1SmxlJCdPpRQfoLHT9LEnn2X6opZZ68I1yNdjdTawY/0A9+NwreWeqJbn0z0MKSK&#10;sbG4IAuQCCeBx/jx7f8AIVYwFGktwg5+hI9Nv8bm1/b0UoWrNw6q1sxIBOOoEUa17MGXUotf+lr2&#10;HIt9fYp9T76FbUIjzAghuS/FxpA/Vbn3ZboMwUefVvAUA6QOgl7Y2alXiZ6iCMXVQfQrMRYG/wBG&#10;Ps1Ax9NlDHIdJ4X6i/1AP1/x9mWNAFfLpMY6OPTolRz1ftjz05WVEWSWxF+dLFQwVlYc2+n0HtXU&#10;WLio4VCKOFHOk3+g4+v+HtBNTuGM9LYAxPy6CLN7tnzNa4eSQkMf1EfUs1zwAADx7l3AJA4/w9qr&#10;cro4U6UMlGJPDpPTKz+snVq4IFjb+l7ci/vv/ifaioAqTjrda9Q2U3Ngbf7H37kf1H+w9+BByD1o&#10;gE549dAkcDj3zj/V/sP+JHvfXm4HrHKTpJ/P/Gj7mJ+n34+XTPkOmmcXFhybfjn8H3JUgj+lvej6&#10;9e6ZZls54Ivb+v198vfuvdQiPwQf9Y8e8qtf6+/eXXuo0qKCLcX+p+v9f6n3mQn8nj3YMRWnVWBY&#10;VHHptnQAH83PH+wH+295dZ/AP+9/8R7cqPXpmh9OoXjvf02/2FveaM2uCeeOf99/r+/YPDrXTJXx&#10;W1Ec8GwHN+ARx7doT+nn+l/fkJDDpORlgekJlkAR7r+Te/8AsP6+3eM+j+nF/awSkACmOkzKNVOg&#10;oroFaoH0HrNv9v8AS3/FPeGRx9P9gDf+v+t7ozkmtenFQUGenShor24J4H0H+J/F/eAsv9R/vXuh&#10;ZvI9OaQcU6fko20/S3+vcf8AE++jb8Ef7f8AHvazN616oyDgMHrkaRrfj/YDn/eOfeM2J/3r3Yy4&#10;J8+rleAOepcUBXm5IBvb+v5t7jTPb6fUX9teKzdWVKnHDpQ0VMxIYH6gcccc/n8j23yPf88f6/8A&#10;vHts5NTx6foPTpWUdOARYcfk/wBPx/r+4b/Tn+v/ABHvxfRgdOIma+XSmpogCLW/x/P5/wBc8+47&#10;EWt9T+P8P6+6Bxk6enT09RRmwIIvYW/33PuBVOAp/wBb6k/4W92BrT0qP8I6ZcZ+XSjw0DSToDe4&#10;Yfi39r/efZbeyqiJY/WwB9X549n9iWVWJw1cfYT/AJuoo5pLaZNJ/EerK+hKOUQobP8A7pN9JI0h&#10;bX/PpBPsrGRz1FSs/wC7Hclv7aA8WF/r7EP1ESpQkVHz6h+aynlmY1ND8ujkQQftKpBut78H8n/Y&#10;f09pKp3nSo1lkX8/20A/29uPbBvE4VH7ellvtMmO0n8upHgNrfj/AFh/xJ9pvL77SODUjrfn6MW/&#10;HHIFvaSe51Djjo4tdpbxK0oesqQhQPpf88f8b/p7CPI9lVaVDBJntq4CyP8A8U9kc1zSQ56Etvsw&#10;ZMgE9ZNK/wBPa92j2nVqyJK7MpJBvK1+P08MLfT2Z2N8QVFT0kvdkiI06AD+fWCalimUhlF7WB+l&#10;hf8Awtf2ZrbHYSkRyGRiLITd1FjYHnj6exlbXIKqa0x0Eb3ZwagAE/LpJZXb61SlAoAN+CCeDf6e&#10;q5B/3v2LkXaUKU6qJB+n+zLY3/xJHtRc3YWJgcdMbfy9WeNqcD8+gtyPWhqJmcIoB/IVrfS1rhh+&#10;PcjHb/FfUECS9x/qyeP9f9PsD7hcF3WnAdS1s+2Rwpq0jHSXzPWiUtGTpQNzc6WuBYkE+vjm3tR5&#10;fcYho2kLAWUFeV4+lzyOR7KJI0bvLFW+zoZ2cagYXpCbf2c8mQEek6jrtw3P1+gvb6D8ey853tyH&#10;ETyq04XSzfSS36fr9R+PaWS5EYNDjo8S1DAGnRgsd1nRzU6mojiv/UxtzcfQ+ocC/tPQ/ImgjIEl&#10;WoF7EtMLfX+gFz7TfvFqVD/4OnjZJ8qdSJ+o8PKf83B+f91sLf8AWQe1XjfkJhqhlT7yDkH61AXn&#10;jgAm/wBPdl3SgoX/AMHVW29SKjj0nK3pGikBMLRoeLaYyfpf8eSx9izhe0MZkgojqYmJ/wCbgP8A&#10;S1rH6n2tjvwRU16RvYslTSo6DXN9M1VIGaGIMt7W8Un9GN9VyeLe1nFu2jcf56MDj+3Y/X/E29qF&#10;vosnW1f9Xn0mNu1Ca9B7U9bZCM2FIx0k/SKUk2/AFyb/AOHt0p8/TSkFJEbgf7sF/wDeDc+3Fv1Y&#10;6c1+3qjQHSfPpP1+yK+CNi1KQAeQY3BFh/rX9vMOUQ8qRb/g9/8AY+3kvcVDU6Tm3XhpFfsp0kqr&#10;aj6jqhbgDgow/wB7/wBf3NTJE/Q2tb8/74e313DhWTPVWs0OaY6ZJtrCx/aH5/sn/it+fcqPIm4u&#10;3+8gf8R7UJfrxY1P29NGzjrUJ/h6ZqnaYKsfGB9f7B/r7mpkuLm/+vc/778e3l3EGiq4A/LphrIH&#10;hSvSfm2kSSRHfn8IfpY/6/vKMje3q+nN7/8AIh7Urfoa5x001i2T/m6hPtMjgRE/g2Rj/wAa95Bk&#10;7cax/wAlA/7a/t761CAQw/b0w1iD8Sk/t/ydR32kTx47fg+gg/7x7yrlG49QbkcagP8Aere7Ld5x&#10;02bIMKCMj9vUaTaaKrDwAG/10n6/Q2/PuVFkwT6gPxxe4P8Arf6/tR9WnAuAftHSd7MDIbpnqtqv&#10;b0qQb/hTx+P9uPcj7+JuCNN/6D/e7X93+oFK1x019K1arT9g6bht2riYnW7AWsCpNv62vf8APvGZ&#10;qdjZtDf4MBb/AHr3oyoxyg68YJR+MjrP9nkoVJjMif0KvIh/24IIv/T3l+3opOSkXP4CBv8AeR7q&#10;yW7Cjmny8uvFp14aqdRf4hn6Y+moqvqbjyuf9e454t7iy4TG1BAMcVyfzGG+p5+tx7TPawSVCqGH&#10;2dKIbu5U/EwHTvBvzcWOjZlqapTGAQBIAeA3+0EkA+1DiOs8JlOJKKnk1XILU8ZBH0/1/Ye3LZ4C&#10;SVUCvln/AD9HFtvU0FNTHSP9VegG7X+aG7+s4GlTJVaLFqNxWyxLpUFgG9BQEKAbDj2oaz49bbqa&#10;ck4uj1H6H7VAeQf8eefYMuNkU3ACUApUj5evQotuYy6LWpH5dFhwf86DMYzKLQV9fOfG5STXlVHN&#10;155jU3AP09g5nPitgJqlpFxsNwQeaaMW5+o9Av8A4+3hy34kdWeh+yvRtFvUbICTn7ejwbE/nC7f&#10;yGOiNbWozkfqbIwm503/ANQdIH+w9u+D+PlDhwrQ0saNGF0hacD6f0II/wB49oZthWAMOJ6Yk3zv&#10;CjhXqRn/AOaXtvcLCmjykKrIXTR/EYjy55uOb/T6W49rT+6z4hABGV0Cw9BFrf63H19hqW1a3kIr&#10;jj0b2F8JjxrXpkx3fOG7Fk1x1kUvlIAInicWb1W5N/7fvNT1LQMq3PF/8P8AH8+9K41U1DpVPCJF&#10;Z1H6lf8AVjrrM4WHKQyPGqkNZwQdQuLgG6kgj/ePa+wOdMLKpY8Hi7AWFr/72Pfry2t72Jo5FGkr&#10;Q+fVu+Aq6E49Oibdr9RmrVqujpgJ4zI6sqSlhaUsOdRtx9Pa4/vK3/HVv+pn9n/il/YJ/wBb7atW&#10;vwo6+N4vweenT+2nRp+/rulNb/2en/VjoJf4ZuvweHzZDT/AP4DpvP8A5r+IffeL6Xt5vVb6/wCw&#10;49//1Tta9V7f4e+IMcVMses+Y4qZbresZgRYc398LHjn/eP94+vt8gEUp0+QDinWP3zDgcf8T7bY&#10;BT8jw6aKEtjh173y1D+tv9h/xv221RTrTIVpQ165hCfrcf7D33cEX/H/ABr2lklc9q8PXpvrkEt9&#10;ef8AYe+QtzY/7b3TxZKBa5HXuP29dhVuTYc/4e+xYG4/33+8+/eJIOJ62QRxHXdh/Qf7Ye+i/wDi&#10;Sbn8/T24AWodVfXp5BUV4ADrsf0PB/A/w/r/AIe+es8f7A/7x/re2G49NMTqOeve+/IfyL/7H6e9&#10;A0r1oMw8+ve+vKL3IvYHi/8AQH8292AY1FMHpwajTt6978JFb/G4va//ABPt4VAFengpPHHXveZW&#10;1e9dbZdNM9e99n/A29+6r173737rXXvfXI/PH4/w97/Lrwx11pFyTze34+lvffP5N/eut9esP6D/&#10;AG3v1ub/AOFvfutdd++Ori9/9gf+R+90HTrVNKddAAfT3hnb9mU3t+1L/wBCML/1493joXAGetFD&#10;U+nXNf1L/gwP/JJv/vNvehf2zI03bPaEl/1763O2q9/rlqnj/Ye+3HKS6OWNhWnC1j/46OsKd8zv&#10;G4n1mb/jx6ERP0gf0uv/ACSSt/8AY292OfySIfL/ADLvjwPyidnyarfpEXU2+Gvb829j7lEE808t&#10;MT/xNi/491hZ9/NtP3Vfc41pX6Aft3K0HQAfKl9Hx97PP9cDCv8AyVlcev8AxPv6BI+nvMwcB184&#10;H2cOqAT9fre3F7Wvp4+n+w9+976911797917r3vu3vRNB1QtRqU68eAT/T33p/x901/Lq1esTNdL&#10;2+h/3oe+V7f7G/8AvAJ/4j3UEipA61xx1FkkIU8Wbg2ve4+tvpfn3oSfz3qv7n+Y/wBqpyBRbR6r&#10;pb3vb/fhYOU24Fh+7e3+1/4c4gc83K3POnNMqr/xJQcfNIIIT/NCfzp5V6+ir+70gEX3WeSXpXXd&#10;7kf2X04r+VOtgD4jw+L469ZD6GTGZOcj+nn3FmJtN786Q9r/AJ907cD6fn2G1rmo6za0igrnox/v&#10;wNub/X6D3XgeqE1Nade97iX8g35F9AdbfEPcuxN/dy9Z7F3pP3VuzP8A9294bzwO2MtUYuv27s6i&#10;oq+lps3XUJrKad8ZKoaIv6kKnke5M9rebeXeXbvfbXe9wFtPcNEUZ1kEZVVYEmYIYkIYntd1Y8QK&#10;dcTf7xj2v9yOaPejZuZeXORd23HYV5ft4PGtbWa4USpPdyMjeCjlSBIvH16rE+ePUvZe/wDduzMx&#10;szZ2Y3Ni8btuagq5sPTmump61srPVCJqODXVkGGx1hNI1cke9hfA9o9b7pQPtnf+ydxhhqQ4HdWD&#10;y4dSbBkNBWzlwT/qQfc7xc3cqXBpb8z7dIcfDcwtx4fC5p+fDz65pbhyjzVtJdd25a3G0ZeIntp4&#10;Sv2+Ki06rdynV/ZOEaRctsDemPMXDmp2xmo1U/4u1EF4v+Cfa3WVWAK+oMoYFSCtj/iSPyPZ5DPF&#10;OqvDIrIeBBBB+wioP5E9EBQglaGv5U/w1/l0jJqSopiRUU09Ow4InhaFwb2IKSaZAbj+n495lF7H&#10;29TrSqD59Q5JCl7Dn8H1L9RcGzKD75gW976cAp1FZtXJ+v5Pvv3rrfXH2Qf+Z13LkOhvgv8AIzsT&#10;C182N3DBsb+7G3a6mcR1NLnN9ZbHbLoKqmYm61FC2eNQrL6lEJI5FxHPupdtb8mbpbqRrumjgAIq&#10;GV2BlByKgwLKCARWoFRx6yJ+6ZyRb+4X3ifa7ly9t1l28X5uZlYVQx2cb3ZDioqGMKrTgdWk4PRm&#10;/h7tOPd3yG69paiFZ6TD1NfueqDIZI0G36KeuojKlwLNlkpwL3FyLg/T3849izMzE3LMWJPJJb1M&#10;SeCSWJPP9bDgAe8X/MgMaDhU1oPQY4f5Sevpv4USg0jhTFB6fl/sdbBaoFuQBdjdiBbUbAAn+raQ&#10;OffG9vr/AMj9+68K14dcvfVyfoLH8En6f4/197AJqBx6sPiqDw6973M/5Ov8pnZPWmwNp/Jz5F7M&#10;x+f7l3QuP3d1rt7N+Stx3XG1q7HU1TgcnXYZmTF1O98iJDVa6iOZ8bE0SoIqgSkTF7c8g2e9Wa79&#10;zDamSwdibe3kX9N1GpfGmjYfqB+MKt2NEfEIcSpp4h/fb++RzFzDzPvPtP7W8wzWnJ9kXt764hOi&#10;W8uFYpLGkq9628ekRkxlPHPiBtcRUtUl8y/lznqDcdf1T1dm5cbTYxXot6bkx0sS5GpyOsrUYTE1&#10;0auKGLHhNE80YEhqA8fCo2vYzSFYwAtwAANINl4BA9IsLAHj+n49z+kaxgBAAoAAFBgAUAHoB5Up&#10;1zFZ9Qpn51P7D5Zpivn1VhNK9TI8tQzTvIxdnlYySO7HUzyySazIzNzz+effnjD3BtZhpcWPqU3u&#10;DyB+eL3t79JGsgKsAVIoQQCCPMH5Hz6oGYUUEaK5/wBj0P5H5g9coZ5IHDws0LXF2hKxvZTddLKt&#10;1ZSfr7pi/mLfydOkvlvt3ce+eqcJt/qj5JSyfxak3fQpU0G2971cEP8AlGK3rh6SRqAVGW0LfLQU&#10;xro51R5fOgZDD3N3tZYz2v1XKttFb3ysWMIqkMgIOoIo7YpPMU0RN3LJpL+MmdX3Zfvuc+ezu57X&#10;y7znf3O8e16jwzAxV7i0WlEltZpKSMsVABavLoZe2LwmCkH0+OXzd3hsDKUO3O0cpk927AaAUUVT&#10;JFHWbg262qJIKqKucrWZaggjXS9NK7uI+Yj6NDaLG8Npbi2DuvcWyd34mrwO6dqZjI4DPYWvj8NZ&#10;jcriaqSiyFHUx39EtPUxlf6MPUOCCYCjoya1OD9oI9QQQpDKcMpUEGtQKU67/bNu+2b/ALTtu/7L&#10;eRXG0XkKTQyIwKyRSKGjdfVWUjIrQgjyr1d7R1lLX0lNW0U8VVSVdPDU01TBIssM9PURrLDNFKhK&#10;SRSxuGVgSGBuPadBt/sfegKHT0YtlgPl1J9u+39wZnam4MFurbuQqcTuDbOXx24MHlKN1Srx2Yw9&#10;ZDkMZXUhJB+6o62nSWPSLhkB+l/bgUkOQaGnEEqR81YZBpUVGRWo6SX23WO7WF/tW524m226geGW&#10;M00yRyjTIjAg1DIWqBQnhWlQcFTTw1dPPS1MaTU9TDJT1EMiq8c0MyGOWKRGBDJJGxBB+oPv6Sfw&#10;L+SZ+WnxN6Y7yqkpo8/uvbb0O84KVY4aen3ztfIVu2d3impkZhTUlVnMTLU00d7rS1ER95Wch7/P&#10;v/Llhc3zltySscxoorIn4u0BaummQhQoGrCrlR8v33i/a0+zvvJz1yHDqO12t0JLVmJfVaXCLPbj&#10;WcuyRSLG7HJkRq561uvk31lT9Rd0by2bj4zBg1qqfMbbiYzyBcBmoBXUVOk85kkn/hzs9KWZiWaB&#10;iT/U3kp/bk/wjc/8mP8A8U9im+bw7S7elaROf2CvUJDz6BLF/wDF0xh/1NdBx/X96H38qzOkPmcw&#10;2r/l6Vp+n+qqZuPr+NPvCWIfpR/6Vf8AB19eEH+49p/pB/x1etrn20Af4/Q8+706UaaefXvfK5/B&#10;/wB9/t/dvt68aHgc9e9+AN+D/r8fj3qlOtUA8+ve/EW02/Bv/X6i3197HXqEUJ49e99E296Jp1s0&#10;pQjr3vr6+/Vr1UCvXvfd7XBFwfx/r/4EEH36pHDj1YMykFTkddMCVIBsSCASLgEj6kXF/e2N/IB/&#10;mB57cFVL8He181mM9U0uJrM/0Fm8nVGtOOwm3ses+4+sWqqmZ640dBQU5yWIiUSrT08NXCDFDHSx&#10;LK/tVzA1lfLyxMB+75i7RU/0OY6pZFFagJKqyNT/AH4CR3SMeuQv94t93HbbO1T365Q2+C3DzxQ7&#10;tEgYeJJM5SG9CAFWeSRlinNVdpDE58R3kbqpz+Yv8e6GTGwd+bZhp6Oux81BiuwKdI2RsnS1tXR4&#10;vB7gV4ULR1dFVVCUlQ1v3Y5oXPMR17VI4A/2A+t/955v7yIGcnj1yFpxBFOqcxb8EEfggAAj+oAA&#10;AH+t752966sBTrA7kj+gHNvr9Px779+631HJub+/e/de6699e9HgevfZ10TYE/0BP+2HvU0/4U5s&#10;Tk/hat+FofkE4H9S03SwI/w+nvH33eFN52v/AJ5v+f267B/3Vi1sPfFvMS7QP+M7kf8AL1c1/KsH&#10;+4Lun/DMbJj/AOSKLcpv/sdXvWj6MOju7pwkcDtPr4Hn+u7MQt/p/j7hq8H+KXVPOJ/5qR11526n&#10;19ix8pU/48OrVsvb+E5MH6HH1o/29NIPdk38yCoSo7XxjrP+2nXW1qZopE/ZZ33RvWM65VVpI2fW&#10;oDWawvYDk+yTlhGTbmDDPiuf2rGehbzawbcVfyEK/wCFh0iOr4Wi29PqFr5SqIHP0NNQL+QP9R7p&#10;+y84kWTylBoKRMVMpiHkZ5G0I7taNtIFgFvpB9iBmK07cdA1uDHoSPYb1PlrJBHHKkZmno4oal1U&#10;fbpPLDG0vlkmVViPluzDxr+G559su1cDh0mJqKde9pesbymVjZPVqBkYchhdozZpLFGNvrbj6/n3&#10;VMkg8OmHxUde9rTasKz4tfEVmlWaMRxOnjVG0IT+45YsS2r1WHA4v+FCUpkdPwrRK1697V7IiOyC&#10;QkSkSyyRzqsUsolC3EetFsAq/qH1TiwOkWoDxx0+QSKDr3uA01O1TLFop45IKXH3aR5nmqKhnnMZ&#10;gi8zwIYGhOqQAKALm5JvQEa9NOqlgGC18uvexg6Klkp+3OvTZJim7NuyCIoeTPlKaI6U8mi483J4&#10;/r/h7TbtnbtwHpC//HT0abSf92m3D/h6f8eHXCT9Df63vYarJF+7fSbeo/m/9on2A+T2IC5x/sdS&#10;fzCh8d29Cf8AD0yVCej6/UL+P8b/ANffOR9QuPqQOL/0H9fcnoxoYwaUPQS8z00JGAWJ55/p/Wx/&#10;r/j7wKLm/wDUe3kWQk6m63XAHXmK24te/wDS3uSq2+v19vjGK9a64e+DkX4/p7917r3uDOQf99/h&#10;/wAa9+IyufPqtfLz6lxrYA3+hP4/339fYCdskNiKn8ftSf8AQh/Ps4g4KPToO7yaL0+0H6G/2H+9&#10;L7qR34f9zFX/AMtB73dValB5dR9PIrSt8j04ew81k/7H/H2kp8+k/ifLr3vsfT3rh1cGor173ikc&#10;Dj/b/wDFLe/db697xq1z/Q/X34de697mUznyqf6WB/2Nufejg06qMsR172eb43ZRKfIUeqQgeZge&#10;RxcAezK1NGHSeXBJ64SjVG6/TUpF/wCl+Pdyex83BLRU48oP7MP9scC9r2t/X2cxsAoevdWnSMuG&#10;bove+8FK1RNKiAhmZr6T/qXH+xv7HbFyq6oQ3BUEW5BF7j2ujbVQ9OVqCR0V7ctK8JmUx25cA3/2&#10;gfi39fa7oWBCi9z/AE/2/tYCaqR023wnoDc/EVEjOOL/AOt/T/A+1LTxsQD+OPayKYx4IrnpLSle&#10;gazM8DSFA1msebfm/PF/c4Ar+f6cf8T71NLrdTppQf4etE4I6TelWBP9Sef9ibce+7mx/p/yP2yT&#10;Xp6MELkY8uuPj9SqLeq9za1rf6319w6g+lj9T9B+Px7rWhHp1ZgKZ6UeIhHliVhwWAJ/12/p7Crc&#10;9TKsUqXNv9fiwvf8e6SsGoKdp6QyKFc48ujfdaY2lV4pAg8gIN7fkEEfnj6ewHzUUdTI6nlmH9Pr&#10;9P8AH2SXCkSOAO3pbbHtp0brAzPSwRuOEU8gcD6f6x9tuI2B95MKnxIQXV+dX0Y6uRqtyD7SrGxr&#10;0p1U6mZzsSDFxtDJJa66LLYN9VW36eTc+ww7dwD01O0MdgQzLwbAC30t/j7fdKLQ9PAAjI6WmwM2&#10;mWpWmBYh1Ftf1FnFjwPp7QvWkdXjJkcO/wCpgbfjUR/W44t7pENLgk9NMNNRTpT5+KGpoZoZQGVr&#10;+k35vcfS49nR23u+WJoUkf8A1IuwH4T8n8k29rmmpUg9MiGpLEefRRd69dUtctQ8MUZDamsA2rmQ&#10;NbhvwPY44/NR1kGpXNyATyCLkDj6fj2XXEr6xQ0PRhbwgAg8eii53ZMuKrnKxAI8j86W4ZWP5LHj&#10;25pZvUD/AMbtb2YWkmoA1x1SZWAI6SdXF9vdH4a4uOeB7zr/AIj6X9qbhxhQaA9JwKCvTV77fkX+&#10;h/5F7URABBQ1HXgauOouvU5Freo/n/Y/098Fvcf7z7c6tihqOvPbTyL349y0+v19+8umRwPTe9uT&#10;pHPH+tx/X3nU2PvXl1rpqmQEkH/b2/px/wAR7zf71/X37r3TXKLN/vv9f/ifeVLAE/7z795DrfkO&#10;oM17jjj+v+3/AMP8feVD6h/sPex59e6hTC4H+Fz/ALYe8/8Are6F1U0Jz1U8D1HC3BN/pf8A3ge+&#10;aEE/X+nt5PUZr0nHr0y16G5tzYf8R/xv26QMDYf63+8H3YDNemW4k+nSCzMbFH/Fyf8Aif8AW9vK&#10;t+2f9b2+PLpKx/UXoKquNhVLdeNbAc/4/wCt7bJnOs2Jtfj/AA4H/E+3ggpno4ihj0LqWp6VmNhU&#10;Ri4F24/1rm9/8fp7whyD6rkH83t7pImO3j1qaBdOqMUbp8WJbAFS1vyP+RH3zD8/Xj/ff4+05WiH&#10;FHr0nMdI9Tf2leujBY2K8/gWH0/1+fx780oA/wBf34A0IJzTpvQ1W+XUmGm1ECwsCP7N7/n/AAt7&#10;hSve5v8An3WlOnFFBX16UlJTBApt+Bfi3+t/X8+4TEMLD/X/ANsD70agVI6c0EZPDpSUqKAP9cf7&#10;zb3glb/H/fAe6E1NadPKNOOn6mi5BsOf+JsPpb3EZrcnm/uvHr3T9BBdgLWv/hf8f0/PtnyU/jik&#10;b+in825t/rfj3sHgvlUdNyYB+zpebWxvnrY49IuGQ/S99TDmwIta/wDX2RTuvdE1Mkqxs91aQcML&#10;Hg/7T7OklbDKMU6Ae9W0UinUuK9WvdM7eiocZHKVBLU6m4TTzcW/tH2QnKbjy1RUPpaUAkgWW35J&#10;/of6+9SzyVIHQOFhaaySP9X7eh7AAFh7bI5spUEamlJJ+l/rfn6W9sK8xPyHTxhtohgDrv29R4Wv&#10;rQI2EhJBPJf+lvwPa1VaUABqnpJLPBGuoYPXvcym6sq66VZPGPUT9fJb/Yn8e7ptk0r4QU+fSV+Y&#10;YLcf2meuJdQL3/3g+xLwXTlTCyMyxjkGw8rH9P8Arj8+za12V86hivl/n6KbrmuAAur9w6jPWQJ9&#10;W/r+Pz/yP2NWJ6+npolGm11UD/OC1gOf9v7EsO3lEAVTToOvzHHM5q1emefL06nUX/w/H+w/r7dZ&#10;9m1qjSG4v+DIf+I9tXNmxDaVP7ejXb95h1KQP59QmzVGDY/73/xFvah21tiqp51LaieQDdrHg3Nv&#10;ZGbKrEuvQ7st4jYKE/PPSP3PnKRYH0kX0i17Efi4t/W3tV7wilo8TITcaYifr/UgfX/YeyHcIvDD&#10;UND0ONpuPFYGtV6QuzKiGtysbrZijP8ARbX4vb6+60+z8tU/xGpUSOB5JgAWJsS9vwB7CNzI2oLX&#10;HQyUaUA6MrCqrGqqLAfgf6w9lpzOarYA7rM4sHNw5/B44/2HtDPVQuk468CSaVx1l9oKDf8Amaer&#10;XRVTAajYaj/tv949pDIQ2knp+vAde9m86v7AzMiQ6p5iLL+pgTfSPyCfZhZzsp0uajpsmuDw6xSw&#10;xyqVdFa/+qW//FPY41vaeSoYgfO/FhYEXPP9SLezNpSoJXiPPqoRP4em/wDg1ASS1PExJvcx/T/e&#10;efa12j2/U1GkvI4sFuGKG/8AvIt7ahupHk0vx608auMgH8qdMeU2fi62Mj7aPUb8hD/vIDc+x92/&#10;2M1awUyuwvb6r/Uc/pFvr7UmdQdLPQ9JpLZeK9BfneuKeKJnSKLi1iEJP0J/1fA/x9jJjc0tSqEO&#10;xv8A1P8Ar+7LOcUOekv05JJrgdAdmtr/AGbEiNQPx6Tz/X8+1PDMWF7/AFtzf6e3fGkHn1owDoP6&#10;yjRXKsoIAIK88/6/vm9Wy/2jYf776e9/UOKHqgttQJ6xw4uCYf5pbni1j/h+b++kribes/7cH2/H&#10;eHJY06o1uwqKY64y7fRST4x/tmsOP9f3mWt5uWJP+uPby3uaaumGhC+XUA4Nbm0Sn/YH6/n+0PfL&#10;79V+rEf7Ee1S3zevVBEoOOsTbd1n/Mj/AJJPP+295VyY4tIP8BrF/wDbW+vt1dx0ggsKH5f5eqm1&#10;QgkR9RpNqGwDU6i5IvYm9zb+o/HvPHlCW5Y/4XI4/r+PbibkvDVjpg2SNxT/AA9Ns+0QP91D/H0E&#10;/wDRXuYmQDW9Vjb66h/vvp7Vi+qK6umHs9WEYV+fTPNtkpdTEpB/2lh/0UQfp7mR5BSfq31/D2H+&#10;9e1H1zLQhxT7OmWsZBgkfl0wVW1h9fEtjf8Asmwv/rEe3Klrx5E5P6gOWva5+o4/w92O4Ehanqos&#10;mqD5DpJZfbLJTz6YluIpObH/AFP15PseNjTK5h5/s3PIufX9fZdc3YkYktUf5em5bYrqGnB6qD+b&#10;uGqYMNkGijkLEymyk/qWnNyBz9Sf9h7MHFPSJTAyFeL/AKrfkf6/sMyzSfUEgYqKn5elPmelEMkM&#10;CqhNSB1rp5zb+78jumqgx8FWZGqL2EcrjSwUAEqtjz/j7TFdlMbGzEtGf6/o/wCJYfX2Zx3Tov8A&#10;asoPoaftx1SW/GvQhoOjVdYdFdsZdKfxU2QiEgIBRJtB9J+oKTabf7D3EpctjalvGvjPCjjSSf8A&#10;bD8eyncbrTqZiST/AKsn1/y9PW87O9NVSTjoSdx/H/tDayR19T9wCoafhHDkKLklgEa5vz9PcDNY&#10;2CpikZEU8E/p/rf/AB/HsFT3sDuqM3E9C3a/FR0f8IP+boffj7v3de2chBHk55BGjRAh0LaANCnl&#10;j+CvsFM3jHpHchQAp/HF7j/Y+y2ZWDmVT2ngPl69DS3kSRKEZPV03VW/qPc+NpIpp1eRorFmI5s5&#10;H0A+o9sUFXJCwAY3v/UfgH3aG4U4Jz068J8sjoUc3tilr4HPiVg6ccE8MQeLHkAf7f27fxaT/Vf7&#10;rt+r/G9vp7X+KPTy6Z0f0fPoL/8ARzRfT7ZP+BNv0H62vq/znv8A/9Y6N9J5AAsLA298R1YsPs6z&#10;4SU0NOt63QP8f94/4p75pJq/1vdunFepz1wZbc/i/vlqHupIrQjq+oevXgpIuCPfdwfenC0oeHXg&#10;QeuQDgjkEc3uT76Buf8Aff09onIjYALVevVWtKZ6kqLqQfyf99/vXvsEg/j/AH39efbbujkUhoev&#10;ErwpnroRgDkk/wCx/wAf9v75B/8AW/2A/wCN+9FNXHqhAPxdctC/0/3k/wDFffdzb8c+9adGVOeq&#10;6KCoPXZUEW/5H75awPp9P99/j734ZYVPHqwicjy6xMLGwv76aSwFh9f62/4rx70kZJNfLryJ3Ubr&#10;wUn/AA/17j3x+vJtz9f9j7WAAAdKqAdcTxx78ODce/UB61173z8jD83H+sB/vXunhjr3XvftbH6e&#10;/CMDh17A697yh+bH+l/95P8AvHuuhhXqgGD173ykkAAtz9f6H3pF1VB68E9eve8Pkb8cH+vu/hjq&#10;9MU6977V3/Jv794YPVSqnj173mDRnhmCj8Xtb2zIHQAgdeHwgefXNACbH/C3NveOq0pS1L3UgU8x&#10;B4txExH+8+2I53eeFQKAOtf2jp3jGw86dZhHZk+n61P1P0VgW/3j3oTdkP5Oy+w5D/uzeW4ze3BP&#10;8Uqb/wC399yuXEKct7MrfF9On8xUfyPWEW8EPut/p/36/wDx49L4fT/ffX8/7z7s4/kcQ6v5l3RD&#10;2uIcT2xN/tupt6ILj+l39j3k9dfN3LC+f1ifyDH/ACdYS/f7k0/dS9xqHjLtw/7qVof8nRdPlq+j&#10;479mN/XGYtD9f92biw8f4/qWt/re9/YfT/Dm3+tc295jDgB185Pr9p6oL/r/AIEj/bG3vv3vr3Xv&#10;fuf6f7f37pt2JUFfXr3vmBx9Bf22x4jrY+Rx1hZrk2Jt/sf6e+/dOt9R5JLDSD/rjn/W98Hvbj63&#10;/wB6BY/7wPfsjI695N+39hB6ikk/TknTa5P1DKw5/obe9C7+cHt6q7B/mkd4YOnk0xxUfW6VFQoV&#10;hS0WP6u2lNUSEHjWgI4P1bj3jv7Z+3G7e9nvXF7e7TVbzcuYbuFnGfCiinkEsx9RFDC8lPMqB59f&#10;Q79zbfLbkj7mPJfMV6hMNtHuEoXgXMm43KooyPjJUA1wT1sQ/GKm+06C6sisRq2tTVBB+t6uoqas&#10;/wC3M3spUXSWwhR/bmhrHkN/8sbITiqblgsgdPHBG5UA6RDpH9T774bb/dufdcstgTZ7rljcbq/8&#10;MBr176dbktTLARPHbDNaAQUpQEGg6B1x94j3Mlv1vI91hjiBFIVhj8KlPOoLsa1BYtU8adDv7Que&#10;+PSaDNtvMyeQlyKPLLG63IuixVVPGlzxa7p/sfeMnud/dQbS9tdXvtF7i3EV4NRW13NEkjaowv1U&#10;EaMmaCrW8hpnUCMyRy596W71iDmzl9GhwPFtmZCMipaNiQfsVgPl6e9gnnuvN4bcJbI4WqMFyPu6&#10;Vfu6ayjUS8sQPhsB9HCnj8jn3zj90PukfeB9oJHbmj2+u5NrA/3Lsq3lqR85YdZTgTSYI1MkeZyK&#10;5a93OQ+aaJtnMESXhH9lMRDIfLAJo3llWPzoage9pKKoqqd7wS1EEisblJHgdCCLknVGV5H1/wAP&#10;eNssciF45o6EcQaetDUf5eHHOD1ILBZUBKqynPkePn/m9fKvXvYk7a7x7p2XIj7Q7b7L2wY3Dp/A&#10;N9bmxCKwUrdYqDKRQkW/wsfaIWNormdbWPxgeIAB/wB6A/Z0Gt05I5L3wN++uUtrugRQmW0t5fyo&#10;6H9teoVZjqCvQpW0NHWLa2irp4Z0I/AIlRxa59mi2N/M++ffXjQnb3yk7SqYoAmik3PmI94UmmMW&#10;RDT7ohzEbKBwbjn6WI9rluL2JdNpul/bg5JhvLmFifQmJ1qP2j5dRPzB91T7uvM6uN09otmAavdD&#10;Cts5rg91qIWB9DrJHEEHpBZXp3qjNI65TrXYte8uvXLNtfDecs40s33IoxUq1vowa624+g9mr23/&#10;AD7/AOYtghGmQ3x11uxI/wBR3B1ftxJJhcG0j7dXbkhawtfUOP8AH2I7PnjnSyhjt4eZrowr5SCC&#10;Zj9sksLSn7S5Pz6h3df7u/7sW4a2t+V9wsXNf7DcLlqf6Xx2l/YRQfPoJsz8NPjnmjJJL17Fj5pb&#10;6pMPm89jgpIA/bhhyS0iBbcWjA93Vfyj/wCa/wDIb5y98bt6i7e2n1ZjcRt3qzM75ps3snDbkxGW&#10;myGN3LtHCw0tVFk905vG/Zyw5+VmEcKPrRbPa6mRuQ+euZN25istp3S8Sa1lSUmsaqwKKWVgyafQ&#10;hgysDWq06wU++b9zz2y9g/bnaOd+Sd23iS9ud5itDFdTQSxCN4LmUldFtFIGDQqBWRhQtUZFCWfL&#10;L4pdVdRdbHe2zRuSkyI3DicQaWuzX8Sx70tbBWySXhnoxULLH9oulhMb86r+1z/wog3g2A+DGF23&#10;FJpk3z3ZsnGTpcXloMNiNz7imstwxVa3GU1/wPbnvXuegcrbKFNZpZ7ivyt41i0/7Y3gb7Y+g9/d&#10;nbH+8vf/AHXdnX9PbuXrlwfIPNNbwr+1Gl/YOmr+W/t41nYe+tzEXiwu06bGJcC/nzuUimRvpceO&#10;DCyD6/7s96P1/wCg/wB6/wCK+4NII67109T1cX76tzyPe/L59brjr3s43wB6Cj+TPzB6J6fq4jJh&#10;dwb1p8lukKoYttPasD7n3HAQeENTiMVNEjfQPKPbttbSX1zYbdCXM11dwwDT+Hx3EZkoBX9JGaUt&#10;wAQ4weoY+8N7gf61vsp7i87xuEvrTb3WAngbif8ARtwf+b8i/lnpAdpbxj6+673nvSV40/u5t3K5&#10;Kn83+akr4qOUY2nb+v3OQaOID8s4Hv6T8EKQRrFFGkUUaokUUaLGqIihFVVT0BVUAC34HvNm2gjt&#10;oY4IkCxooUAcAFFAAPIAAADy4VIoevlxmkeWV5XfU7GpJ4knJJ9T8/PiePWsPWVU9bVT1lTK01TV&#10;TTVNRK17y1E80ksspvc6pGe595vb/TfUb3737r3XvfVgfqL+99e4de+oI/B4I/BFwbH+vI96dP8A&#10;wo3+NkW1O3+rPk3t/GNBjO0MJU7E33PTwBab++Wzkjn29kayRY+K3NbXqmgUFiXTFFuDcHGL3S2u&#10;DbOaxcQAKl/CZSoHGSLQkzClAO17ckcSzsxJrjtx/dke58m9ci83+1m5XZN1s9wl3aqxz9LdahKi&#10;j+GK4XXXjW5I4Urdx/Lv7Jrt1dY53ZOWqpaqs6/y1GmOaeTXMm3M7TTz4+nGol3go66hqVT8JGyL&#10;wAB71qCfwB+fcdFRqBJ8uuoJwerCPfrEngci/wDT8gqf9uCR/rH3qnr14nh173t3f8Jr+78jmNg9&#10;/fHnJPG9FsnP4HtDa7NY1Cw7zp59v7qpLlv+AlLXbaoJowB6ZKyUm5YWmH2dv5ot03jajIfpZoRM&#10;q+QeNljlYeZLrJCCeAEagZr1xo/vReQbSy3z229y7RAtzfW823zgDH+KkTW7fJys8oJPFVUDh1VD&#10;/Mz2bSfb9cdgwRMlcZ8ls/KTD9NRTNGczhY34sGppIq4j8kS/wBF97PM5tFKf+bUh/20b/8AFfc3&#10;7w/hbVucv8NvIf2KeuUEfxqPMnqqnCjXlsXD+ZclQhf9f7qIEE/gHUPfyq8uwOXyTkfqrakkWH18&#10;z/4/n3hcn9lD/pR/gp/k6+vK3FLa3r5Iv8xXra09tn9q4+hP/E+7Z6sc1697tF/lFfFnqD5g/LWX&#10;qHu3E5fL7KHVW9d0fbYTO5DbtcmYxFXgIMZUpkMXNDUssH38gMbHxtr9QP09ijk/ZbXf9+s9uu5X&#10;WF1lroIDYjJGSD554H4fKvWKf3yPdrnD2V9nP668jXUEO+jdrW3DSwpOuiUTMw8NxSp8NRWvmeiz&#10;/LPtPdPTXT2T33s449c3R5nb+PiOUpXrqQxZHJR00qPSrLBq1xyH1arr+AfexxuT/hOn8GswHOE3&#10;b8gtoyEsY0xu9NmZKmiBBAULnuu8pWSKCfoZ+f6+5Xm9nNrCj6be7syV/wBFELrSgHBYozWowSzY&#10;r9vXMnav7zT39s9Cbhy/yxex+Ze1ukf8mjvEX1/B8+q06D+Zr3HShUy2z+tslGAA/wBlQ7nxdQ/I&#10;4E/95KuKM2vyIhz+PZeNzf8ACZzq6p8g2Z8p9+4RWUeP+9HXW3N1PGwv+cXuDZ4I0m3Gnkeymf2Y&#10;n1NJacxrUDCPAxBPzcXFVz6RsAPI8OpK2v8AvTuaYWDb37QbfcH/AIRfT2/8pYLoHoRcN/NKqNaR&#10;7h6dhliJ/cqMLvKSKZBe946Ou268cpAH5qEv/X3Wx8sv5CXyk+Omy9ydl7E3Xs/vrZG0sVkc7uGn&#10;29S5LbO/MdhcXCaqtyce0cnLk6XKQ09JE0sqUWRqaoKjaYXH1A+6+3/NmyWcm4blZWjwIe97eZ5A&#10;iVprdZIoCFGC5RWCAl3OhWcZT+0H94X7Qe5u97byxve13/Lu/wB3JFFC05jltJJpG0rF9RHRoyzY&#10;R5IYkJ+J1HRpeqvnl0l2jnsXtYtuLZm4MzLT0eOg3RR0aY6uyc1/FjaTKYvIZCFaioYFYfuEp1mk&#10;IjW7sqNRef8AAXH+qA9J/wAAfyR+R9R+bH2DypBYHiD/AKqeR+39nWebUyAQSDmnR2VYMLqbg/8A&#10;Ei4uPqDY++P5966tSqDrv2ab4Sdut0P8uPjp2wZzT0e0O3NmT5yQMqatr5bKxYDdkBdiABUbZy1X&#10;Hz6fVzxf29b7lJs08O8Qxa5LRxNpGC4iPieGDwHiaNBPkGPnSkVe9vJq+4XtD7kclvp13+zXKR6g&#10;SBMkfiwMfksyRsRxIGOkB2psmDsfrne2xJ2WIbs2zmMJFUMuoUlXV0Uy0FZpHLfZ1wjlA/JX39M1&#10;QCqn6iwIP1vx9febAYMAykFTwp18r4GATx61TJi0Urq40urMjrZgFkViGFjcjSRbn3z976t1DLE3&#10;5P8ArX9+9+691x9+9+6917373rrw4jrsWuL/AEvz/rfn3qV/8KcX/wBzvwxQfjEd/Of9Zq3ptQR/&#10;sfePnvBneNrp/wAov/P7ddif7q9T+6ve1/L6jah/xi/P+Xq5v+VWttt9ysLm+e2ghJ/LJQZ4n/Xs&#10;HHvWj6Vcp3J1E6C7J2ZsZh9OSNz4th/sePcPzqGhlDcNJ/wHrrhYki8tSP8Afqf8eHVrdaoakqlb&#10;6NTzKf8AYxsLf7H2fH595Gpn7KpFmLx+TrjASfljaPde7yJFjVkkZkEnPqH4HB59l20qq2jBeHiH&#10;/ji9CXmVi19U/wC+VH7CR/h6ZNsU8dLjniiN1NXNLx/SRInA4FuAw91T5iXQJwVawLkCPhVu7q+g&#10;EXSJCQRfTYEmwA4Mn+E9BZiACPXpSe0TV1BpA1VRyvHPSrTSpMixLJT1MM8U0MvkGp0eJkDBipBt&#10;7TDH2dJj5jz697TtYAJJBdJFLuFYglivptcnSwsrj6i/9ffkBaqk46aPn172sNorH/DI5AtRIqTy&#10;aEjlhjjkKJGoeV3SRrDyOBbg3JP0HtQtCF/hHT8JwD5de9qu7eWdEsn+TSSKgP8AlJg+2ElmI9IS&#10;Sd2VQOLiwC/i47g2nyPSkccde9x6mKaSuqkWJYoosVQzISH1a4sjLHYsA6RySLVSD9Yv/U/QVA8x&#10;00QGbAz172KvTh8fa/XskjxRou5cLciRSWEOXVv23UjyK7hSp/IPHtNuf/JN3D/mi/8Ax09Gm0iu&#10;6beP+HJ/JgeuL/pP+w/3se9gqeoJq2+n1bjjjlj7A/KKnSlBgj/n3qVd/Pew+f8Al6aqlT4/9e30&#10;/wASP+Ke3VXBjB4/3j+g9yhbDszxr0D2pXpke+sgEj6n8/1PvoSL+P8AiPb/AFTrj4n/AKf73/xT&#10;3xab/Ecf61/fiQOt9diJieeB/sf+Ke8Dz2/5EL/7378DXAHXusyxACxJ+v8Avvx7b5ZywI/2N+P6&#10;f6/t1Y2JXHn1o8OPUjxqv1Jt/sf+N+wQ7YOrEVJ/5tSW/wCSD7OLdTio6DO8uhBFc9O9CBoNvpwO&#10;f99/h7qZ34t8tVcf7sH+8e9SprDDzr1G8xAnc+XU72HegauePr+OPr7Q0Pp15WUnUePXvfIrYXH+&#10;9W/w/r79Q9X8RR173BlBuWtxz/r/AF/43711YEHI6976Qc3/ANhf8fj8/wBffgK9eJp173PpoyX4&#10;5N/x/Xj3vRqpT4h1VaFmNcde9mi6dkraSrgMasP3uLC/1tzx9Pa6DFCPi6QXMlK04de92oda5PKy&#10;QUYKOSUiFrH6WP8AtX9R7NYw5AAGOiV7jS3Hz6T+bpaeaCVptI9JHIH+pIv9Pz7Obtaetkp4laNu&#10;I4yLrbgfX8/S/sxgQAhST059UaYOOij76osfHLKTKg9bHkrxZFP+t9fY47eoJqhkZ1bm1/8AD6+1&#10;IajhF4Dqgu2LUrwHRMuz89QYqjqmSSJmVmCgsB9FBvwefqPYrJhVjpg1iDa/IH+H+x9qgxNK0p0w&#10;bolxnHRFazsiSqy7Qq66S+ni5/tH6er2n54/GzD8g2/4pb2448/Lpcralr506FbFVxqqeJm5Dpe4&#10;vf68n+oA9xTex490pTpUh7R6dO68sukn8/k/mw/PuNKoZbH+n/Ee6MKkU6sa0NOn/HSshT+oYf7w&#10;f6/1PsPdz0S/ayva9hf8f0vz7oygqD0gmcO49cdGc6tzhlyEVNe12X63AsNN/r+beys5WsenyOlu&#10;F1fUj/a2/wAfZTOQZAAeHRjbp2ig4dH3wtIlRi1YWJMF+OLm3+9j2Km3M7Tw49h6NfiBF7f6m39f&#10;d1EZGtjw6fcUI6A/eG2KutycRV5NHnfgXAtrGm3Fjb2XLtTOJWVcqgrpaQhePzYf48Xt7S3UtQAO&#10;nlFaAcejG9dYT+FYyEEkuYwpJ/wNz7bdjQROVJ/Kt9APrcc+6RaGAJOR1plHn097lnkhp3ZASbnj&#10;n6eo3t7HOLFsCjRX/BFrfkf4f6/u0rtxUdOQqh4HoGpMtGxdakANdjp5F7H+v+w9iNgqmelVFcng&#10;KDq/2A/2PtGy+Ia1z0pWi4B6B/dmPo8g0zxqeXeyixAvfn+gPsVcZP5oVY/U/wCH+PsytQy0A4/7&#10;IPSadgWIBz0VzdeNWkqJSb2BW3Nybj29KBb/AF/b05Ejs1e0npMOHSHAIAB/oP8AevfFrWt/sfb0&#10;U9Fp178uuIjDPf8Awt/vN+ffo+LXH+H4/r7Uo4NSDjqhrSnUeqXx3UXtfg88W/B/2HuYq255/wAP&#10;+N+7hlIweq0xjps1MfTx9Lc3/p75f4e9ah69V6jSoH+l7jji/wDr/Ue8ykkf8i9tmdKVBz1vpulp&#10;+R/iR9b/AND/AEH495VW4H++/PuhufWMH8+tHhXz6iyQhbg/0P0NxwP8R7zKtyP8Bb8e9fVHySnX&#10;q4oemySMC/8Ahb/ff7z7lAXNgP8AH2wSz+eeqnqNIFTj83/x/wAf+Ke8oQFvpbkfS3+2/wBj7fjl&#10;dO1sj/B026jiOmarj1X55tyL/wCHubCCrC39B/T2sWUPpWuek7CvSJy0YKt9Ta/49uasNB/r9Pax&#10;RwPVEj7lYCuegurYSKlbf8dCeeOP9j7hSKxIKj88+9ySpGxDHPRtqAx0ocffSlvrxb/X1e+BS3B/&#10;Njfj2XvcMZNQPDh1utfs6UsSDTc/U/W3+tx+PeJlKD08/wCv7fguTIwWQAHrRCny65tDq5A+nH5/&#10;5H7xNcoeByQV+n4tf/efbhki1sC2R00VBmjHyPUumg/SbHg/4/1PHuMQxJB+o5/H5v8A7f2zLLGo&#10;qjAk9eaEDKvQkiuPTp/pYdTLa/8AvPuMQB+efyfpq/3ni3tPJdEj4ajp1yCc/D0paSnsLaTzz+bf&#10;g/U+4z/1/wAbe20nDGhWg6poIGelBT05/A5HPPH++t7iufr/ALEf7z7fU1yOteY6eKdDdBx6bX9s&#10;GYuaab+mg/0/p7vGKyU6YuO1GYHNOhL2ULZWEjkl4h/hyR/X/W9ka7SwseQqJY3vYu/9Pqef8fr7&#10;ElpAJQD59RVv24tCrZ8+rWOsawDExW/SYlI/xBI4/wAPp7L1NsmkRmJRSeLXW3+v/r39rpdvTDDj&#10;59ARt3d5DXHQtef/AA/3j/jfvjFtemiIKxi4P5tp/p+OfacWkagkk8eqG+dtWeuzIdN/9b/A+1Zi&#10;sTBCw9A+n4+n4/r7VwRxhqL0X3V0zLxNesRkJ/43c+xZwWOp2EXo45v9P9v7PbVVJXVw6BO4XD6n&#10;J4jpqqp3VSB9Tb8kexWxuOplAAT+n9L/AE/2HsSQJGoII6CN3eS1qOPSUq6qQkhTzfk3Njzz/W/P&#10;tVpQwhF9P4B+vtUV0Cq+fSS1u5GloekzWVUhB/2k/S5/xt77ahiKm41f7AD/AG/sump3V4dDGwkd&#10;ilPXpL1GTkX8/wCwJN/p/vY95aKiiWQEJYgmxNv6WP8AvHsjnZdfb1Iu0u2K8OkZuHJytA1zcFR9&#10;CT/xPtP9gUIfFyj63jP9P6j2ENzq2o9THy7+H/V5dYessm38WCNwvrJPP+pI/wCI91T9s0P2+RqO&#10;Dcyykf63kv7A9yp8Uny6kFalR0c6BtUMTf1RT/vH+9+ypbiJMcth/W3H4BN/ZfcEDQPPry/F1l9h&#10;DHGXrBfj1N/vZPtilfLPTvXvZwer0jiiiJ+gVT+P9SP9b2vsxqNfIf7HTPXva13PWQmyLYG5J5/x&#10;/wBf2tkI0n0PWx173O2pICIlBH4va35P+HtqFgCX/F1tTVh10fof9Y+zWbMpZPGjre4vz9eNQ49t&#10;0qxPW6gdJvLTKImB0i9gb/0sx/oPZi9tySh1DXPIuf8AYW9uiRgKKMjqojqK9ATu5ITGWDC+ngXH&#10;9f8Ae/Yq01QojUEgcAfj/bnn35nevHpPJEUqfLoD62h8srnSbEm1vzz/AID6+8NbUKiM2pRYf1H9&#10;PexO5p6daRa/Z1KxePLOq6T9bH+p5H9R7SgzypMU1rwwH45Bt/j/AI+1ANaMT1fw/t6W7bYeSnMo&#10;ic+m35tci44t9L+5FVuGKmj13T6X+vH0P+P592MgNAfM0614AYEefUOg2m9VJp8bAFrD/XvY/wBn&#10;2jMjv6OFHZXTgcWbn/b3PtWezDHqgs8gNw6XGN66R2Akiksb8kf0H49P09wMT2ElW5V3jsLcluTz&#10;/r29sPOqM2n4uvS2qj4SaDpzyfXEUcCMkbkkHiw444J9Nxz7XEG6YGRWWVL/AJ5v/rfm/u8UrNWo&#10;6TNDWlOkDVbJdXZPE5t9Da/9PqdJ/p7d6Xcsch0q6XH15v8A0/x9qPFPAnHTLQAg46T+Q2U8SiQx&#10;NY3t/sDc/i1vb6mWFgdY5t/rf72Pb31bjNOqGEAZ6R8219RYBDwfoeB/vXt7x+SUup1r+P8Ae/8A&#10;X9+e4Zl1efWvDRSCTjpHZvbTLBOPE5vHIPSPyRx+Lexp2xueDHxRu0iLaMi+oA3vqP19pxLIRTyJ&#10;6L9xkRU7Tnog/d3QVT2E0lI1LMyyysP80Cukx+MW9Nzz7n5/t77eEpBKrG9v1g/g82v/AIe3gmNT&#10;8egpLOSSBx6QHUf8tva8GRXI5bHyu7ssjiSEKPSfwTHzdvYZrvzLZmUiN2IZwPoSLG5/B44Hti7m&#10;SGNm/F8+tQI8rgEZPR8KP44df7FoU8dBToIIbm8cchJACrbUARyfqPY07FWvmKyTOeQlrj8klvye&#10;OPYD3TdwgcasGtehdY7f2oSDqx0Qz5S0+16aiqaKjpUL6JoxpYBR+0oWyC4UX/H49jcoJXS5J/H0&#10;H+HBHsCm6mknFBhj0PraBY4gPl/k6qyrsdRUIqKqNACrlweFsoQWHAAPqB9pLPYtJ0lNuTf8D+nu&#10;Sdu29rqyiote3piO9EMoSuB0sOne65cHmoqJ59MKVGglWINjICB6iRbn2CmToWpJmIBt/h/r2/3r&#10;2RXtq1u5ouAf8vQqgnWWOoOCB1cT11vXH7pxkNponkkXizln9KLqv+LhvbR5D/Vv6fn6/wC39pfG&#10;k9PKnXqfLz6Ez+Epf9P+7df0H1t9f0/0/wBh7//XOSST9ST/AK5v74k9Z69b2Hvv1Ecci9rAf8U9&#10;7A+fW/z6977OoCwPH+w/2P8Aj7aLiqincevdd2P1sbe+IYgjn/X/ANb3Zs469Wnn117z34uOPp+P&#10;aRgpkda8OHT8fDPWZf0j/Y/7374+7haLTp3rl78GKm4/H+HuhQ+fW+ve84cMB+Db/D+nPtllIr6V&#10;6bYV8uve8JZl4Xnnm4/B+pv+Tb2oUAio49OVIp11YE3/ACPfrm1v98PetLZNeq0Fa9d+8iyDgEHg&#10;W+h/A/1gPduA6cB+fXBlFiQOf9j/AF95CV+t/wDbe9160R1jsf6H/bH34Efg/wC9e/deBA69Y/0P&#10;+2Pvl70M8Ot9de/e/Hget9e9+sR9Tf23GQRUCnXuuyLfkH/WPv3twnjnr3XX+xA/1/p7yCJiPrb/&#10;AAI/42PaGS90tREBHrXz6qTTJGP9Xy6zrASLkgf05tx/Xke+BRw31Nv9Yc8/193FyjrXq6gsAadd&#10;CI3H1+v9CP8AefeHJOVx1cT9Fo6jkj8CJiT9fbVpQ3tvSlDIv8yOtsGSN38tJ/wdSQvKD86lX/YE&#10;gH/ePehNvZ/Lvre8l7l93bgf/krJ1BNv8Ln33O2MMNj2hT/yjR/yUD/J1g/up1bhe0/38/8Ax49L&#10;gfQf776/X3a3/Inh8v8AMl6gP18O1u15D/hfrncUN/8Abzex7yINXO3KykcblyP9rbzN/gU/n1g5&#10;/eCtp+6vz4h4NdbcP+6hbn/J0Wz5fNo+OXZZJsDRYFTzb9W68Cv1/qb+999eQLcg8j/WP0/3j3mC&#10;vDJ6+dQcAT1Qn+Ta4GprX/1z/re+Xu3Xqj1HXvfYHP5+n1/HujHGD1RVOnJ64Fjfix4v/X/evfL2&#10;3x62MdRpWKBSv5+v+3Pv3v3W+ozm9j+T9ffR/H/Bhb/b/wDEj3sECteHWxWop6j/AA9cRbm/IAJI&#10;BsTb6AW5vf3ou/POJsh/Mf8Al9uNvXHSbkwG2YJPr+7HtjbkVQqsCbGGKi0kfi9vct/3XfJ/79+8&#10;Z7m83z25MGzJuoRsYnutzeJfmB4KTj14+Rp13Q5RvRtv3KfZDZY+2S9RXI8zHG88zEj+HxGiYHgx&#10;b5dbIfRlOKXpjqqJeL9fbSmPN/VU4OiqX/5PlP8Arey8qDwB/QD6D8fT39APDqJ6dCp7yEGw/wBg&#10;D/S3+I/p7oVDEV8jX/J/l696GnDr3vkqqzXPqNiObfQixGm2kcH+nuhVaUNf2n+fr+fTbOV7U+Gt&#10;fmPz4gfKtPl172mM9sTam5VYZbC0k0raj91BElNWhiANX3MPikYgD6MT7hT3M+7v7L+7lpJb8+e3&#10;m33lyxqLhY/BugaUBF1D4c5p/CzlDQVU06FnLfuJzlyhNFLsXMFxCi/g1loqeY8JqpQ+fbX59e9g&#10;1nfjrjZleTb2ZrKOUD0QZJYqmBm+tvNCiTRrY/UrIffPv3I/uqeR9wtru79rufNw2/cQlUgvglzb&#10;s9fh8WKOKeNKY1FJ2H9Lyn7l371W9QPHFzPsVvcW9cvATFJT/SMzIT8gUHXvYK5rp/f+FDySYWTI&#10;QRlmNRipIq1TGg5cxIVqkHF+Yh/xPvn5z/8AcJ+87yF9XO/IB3XbYtREu2yreBlHn4KhboYzQwDA&#10;Jr+Hqf8AYPfj2x5h8JP3+LO5ag0XKmLJPAOQY8edZKHjUDr3sOJYpYJHimieCRDoeKVGSSNh9Q6s&#10;BY+8QL6wv9tvJ7DcrOS3vonKPHIrK6OOKsrAMD8iAepbhuLe5hjnt7iN4HAKsGBDA8CKHz8vXy69&#10;72Gv+E3MIf5gdwym14Pjtm0P0uPP2L1yQf6j/Mn2Nva9Q3Ou3gnvS3uG/kq/y1Gv5dc4f70Fqex/&#10;JMXmeaYv2Cxva/sJp/LoiX8wypSLoajQyIpm7A29FZmALA4vcD2Fzy14/wDePZ1P+FLuVli6v+MG&#10;DV2ENdvvf2SkUX0l8ZgcDTxlvxcLlGC/nk29nXvO+rmHlxfOOynI/wCbkkQNP+ca19Kj1HUGf3Vt&#10;pGeY/eO/K1eOy2+MHzGuW6J/I6F/MdBP/LQgVcT27UcEyZLZcItyVEFPuV7G3IBaX/Y+9Q0C3+x9&#10;xLWvXZcmvVovv1xe3PvdBTr1PPr3u9T/AITzbfgzHz5rsnLHrfavRnYOZpmKqfFPWZbaO3tS6hqu&#10;afMyLdfoG9jb24iD867C+Ko07D5n6aVKH5UcmvrjrAD+8l3B7P7uqWivRLvfrJCPI6EuZ8+tDEpH&#10;zA6Jn89chJQfHHc0UUhiOTze2KGTSbGWNcvBXNEf66vsRYf1A97y3vK7rgN1QX797917r3v3v3Xu&#10;ve/e/de697pl/nz7Nh3R/Lm7HzDwGWo6/wB9dYbvoyQpMUlTu6i2bUSgkFh/ke7ZgNPNmP4v7iT3&#10;ftll2Hbrmg1Q3qkHzo0UqEV40JK48yB6DrOP+7w3xtn+8xy3aBiE3Hbdwtm9GAga7A/3q1BH2Ho9&#10;v8vHPS4zv04ryaYtybNz9BJHr/XJQNSZimst7OVix0hvzovbi/OhZpJvcHgkf0PHHI/HPvHo0OSe&#10;voWKk0Py6vT99KT/AF/3r3rjx60MkDr3u/8A/wCE5W55MT82997eaS1Puz4/7xg8ZY6XrcLvHrzL&#10;UzAD0l46Nai1+QGb3IHthK0POlnoYESQSxGvkpXxWAH+mjjz5jUPwmnOz+802lb32E2PcVA12XMl&#10;s1fMLLbXURB+0lDT5DoiP8xDGLXfHx6xgD/Bd7bayQP+M0WSwwsbXJtlTe39Pe7Dkn8dBWyAgGKk&#10;qJBe3IWGQn6/63vIvfv+SJvB9LWX/jjf5uuEVqniXNulcmRR+006o720RLuPAoeA2bxkd/p/nKyI&#10;ab/TUWUW9/KryB111a3+qq5yf9jIxB/1jz7wzUELGv8AR6+u+MUhiXz0r/IU/wA/7OtrL3Dva/45&#10;4/N+fz/T3bq9TQgcOve71f8AhPENfz/ri39joTscqbWsTnNjAkn/AA4/2/8Aj7HXtrX+uG20HlJX&#10;7PCkP+TrAH+8j/8AEcQPL+sFj/KO6PRHv5hrBfjTnb/ndG0bfX6rllcWt9bFfe83b3lL1wGAp1r4&#10;k3Nz79791vrr3weNJAQ4BBUqQQCCGFj9QbHSSLjkAn3VkVwQygg8agGvyNeI+XzPWwxUgjiP9WPT&#10;7RnrnHI8TK8ZKSKQySLw6FWVwVcWZWDICCOQRcWPv5xX80XrLbnT/wA/fk/sTaGNo8Rt2j7Bi3Dj&#10;cVj4IKegxke/dt4Hf02NoKamSOCjx2Pq9zSRU8CIqQwqqKAFt7w03u0tNs3ndNrsBpsoJ3VF8ljD&#10;MsaDyCogAUVrQ+fHr6cvuqc27vzv93f2n5k3u4efdJds8KWRzqd2tZpbXU54lmEGok5ZiT1s+/G7&#10;d+V350d1luvN1L1uXye1KJMrWu4Z63JY6WoxlZXS24M1bNRmVyOCzH2QiwIuTzzxx/sOPZZ1kAeP&#10;Q4e+BZ0VjGSJLEpbg6wjiOzfgmRwP8CR72BWgpU/56V6cQKwKSAeExofsNQ2PShz10Tzb/kf+2sf&#10;f1XdvSTTbfwc1RfzzYfGSzX+vmkooHkv/jrJ95k7FX9ybNU1P0kP/Vtevkc3dEj3Xc0i/sluJAv2&#10;BzT+XWpJvFYk3duqOnIanj3JnEhKkMviTJ1Sx6SOCNAFv8Pbx7Nei/pN+/e/de69797917rxIHBN&#10;j/Q8e+iCQQOLi1/6f4+9EkA049bABIB4ddMQASfpY/7H/Af4+9ST/hThJp3T8N47X/37ner/AE+g&#10;OT6kX/YEePn3j17un/d5YD0tQf8Aqo/+brsh/dXoV2D3oZvO62z+Ud71dH/KpKybM7clH1fcu2g1&#10;v9pxuUIFvwRq961/Rah+8enUP0ftDYa82/tbnxgA9w9ck/S3BJ4Rsf5H/L11u2xNe5WEZHGZR/xo&#10;dWoZN/Hjq5x9UpKhh/riJiP959n3/mNL9j3Fi6VBGfJ1Pt90W6h2kO890oqKvkR5A+pSdIvpF/x7&#10;KeX2D2JI4eK3/HR0Jua41jvo/nAn8y5P8+kvsOpaqw8kjG9q6oS/PGiGkABv/h7qU3D5FarBV4SP&#10;R43DCZSDoZbWDWBjJIYkgi5sR7OpPhNB0DZKA06W3tDVpQlhdykwjKtZAVKlCC7LZ7qgP1Pp9pPt&#10;6YIGade9ssvp8ymNuJ3W+hlDB6dC9voLnQDxb+vv3A1HHpl6j7Ove1vtQT1WISaUaKWM10EjlrmJ&#10;PtlNox+6ykKWa5KgAXvx7Uo2pCAMdPxVK1Bx172sUkqHkLQLT/t1DtM3jZpljX0/tSelSupgbFAA&#10;zXP9Pe1Y4UDh0oBPlwHHr3trkHjZRFrcSJRyVBbx6XigrMk7iEuPWblSdXGu1vr78R59apQ1HHr3&#10;sUeo1I7O2FeETaN0YRR6EKJI2TowDZCLmOLSFW9uRYe0+4DVt93/AM0n/wCOnpdtjadzsCfKZf8A&#10;jw66bkH/AFvd+ktaj1j2YW1tf6C3J/Fzb2E+VE/TAA4f5upL3641zMoHmf8AD1CmQFbWPA/x/H09&#10;vhqLqoH0sLW/PH+H19yREulAPPoNgH06aBHqck8ckc8W/P5/1/fSysQPqP8AYcf7c+3/AAnJoOvG&#10;g4mnXFrAnkW/1/8AD3kGpvqb3/H++/1vaqO0dvLpJNeQxcWHWMuovyDb/ffX6e8Tsq8s2n8fTj/k&#10;ftfFt7mhK9Fsu928QPeK/aOutTH9K3/2BP8AvXtnq8tjqONmlnRQPyT/AIcDg/m3tcu3Hiw6J7jm&#10;OOhVGFOpcdNM7WKMOL3KMo/H5PstnbG+MUcfUQxVETNok4F+eCLX+gIv7daFYlAHHoMXm7ibtBqO&#10;nmniMKaT9Tb/AHi/+HHusneFYlXkqiRPoZObfT/Y/wBPaOb1HGnRMzliSepHtFizc+o/4abD2keM&#10;MaDh03Snr173l0lhwDzxYD8+/CFSuB3dbpXPn173mhxFbUm0cLkG1rKSeTYfT20YGHE9PLIQKHr3&#10;tT4zYWZr3UJRyksQLFUH1P1/1/dlgNc9b8TVgHr3sddk/HzcWYniH8PqNLG59Men6rbktexJ/p7f&#10;SEr1pwSB1waREBLuq2BJuwFgBcnn/D3Yh1J8Va+melkqKKRdMgJvGg5sL82+nsxt7bVnopuZUUHu&#10;FekHuXsbbe26eSaqyNMrIL6WYtcE2BGgni/uxbYnRkVDBCWpmBjSKx0R/i9x/Q+zZIStKZ+zoNzS&#10;Vc0Pn0STtP5aYLHNLDTV1KRqkUWaf8K/9D+PZkcJ15S0iIph/Qq/VVvwb3Nhb2qERNDwB6aNwVWh&#10;PVdPZXyxkq5JxT1MOkvJazVAPKDm2r6+xJx234qbRpTSF/og5/3jn225jiDKrAv9vTDXFKlWyR0T&#10;Lend2Rz3mRplZWJI0ySj66R9ZCP6fj2610GmGwH0X6Acj/Ye3LRf0yfn1a1lqRnoNdt5ySsy8cjy&#10;Nfyj8n/Djknn2FuROmRh9Rc3/wAOT9T+Pa1+AHQmgoyj7Oj7bNvNQQFr8QqB9eAx5v8A69/bVr+v&#10;59tnyr0sQGhHl0uFp7MCoP8Aj9Tb+nvE30t9AT/h/vftqpBPVzw6daaKwHPNwfr/ALUL/wC3t7Tu&#10;ch81HILEm1vp9eP97Ptq4dURhXFOkjRDxFY8AQehZ69qzT5mluwsXF7Hn6gH/Y2PsnHYKw0NRK1w&#10;p1cXIvYsSbf159kUjVIp0bwqSooO3qzXrh5a7H0wYHSI7cggldPB5+o49hrQbplUPGGsukAEH/X/&#10;AMf+Re9JwNTjrbgVyehBqcDTyvG5jQkWIPH+BueP98fYY7wyXlmDs/Pkv9bc25v7Tza+nYuNT0o6&#10;GAQxogW2m1rD/YH2otn5V4xHou3pP0/2H9D+fe0LBBXB6rJgnqHlKQVEMqmxuL8G35P9ePZw9h1M&#10;eSWNZR9Rzx9LKPauBq4Oemi2lTToo/a1HV4pJZqVjYKWGkm1zKBbUPpb/evYvVOCjZEMIvZR9ALj&#10;829vy2wZdUYo3VUkJBPRZ8bviaKokStlI9TAqzG39Li5tz/T28Y2kenjCm/0/p7tHFLGgkJpTq2T&#10;kZHSO3Rm4MhPJpKWYg+lv6AAfT28+occ8f4H20QeNDTp0IpUCh1dIpipXVcXNvz/AK3vg1/ob/7a&#10;39feut+ASKg565RGwv8A4/n/AFh77Tnn/Y/7z7cV3UEDh0nZWVqN1jqQHXUbA/4/T6H3OHK8cn/D&#10;n8+6s7EipwOq08vLpmPB5/2Fv9b8fk++ek2Fr/48c3/17e3CzPT16uqEg6RjqMZFUkBfzfkX/A/q&#10;f8PeRFI5/Fvofrf3sCh6acmnUaZgeB/vhz9P6e5Cf77/AG596cUZfTqmKDpsnFlH5JBv/Uf1v7zo&#10;Ofe+q+nTTIbgn/EX/wAPchf6/wCw92IzQcOvCrfD03VEi/X/AB/3nk/7D3kBtzfnj/Y/7D34V4dO&#10;lGKAFcnpqkcMS1x9OOeOB/S/uZCxJB/wH4/x9upUA9J2hoa8R0mcgbq9wOSf96Hucim17Fibcgf7&#10;cW9myzUgZgQGAwP9X+Dp2JVQEKRT08+gxySWn1EW9fH4+vPvk4A/w+lv9j7QOxc1Y562KmlenCgI&#10;strcW/x/tn3Fb6n3Q+XTgFOlVTrqXkH82+v4t/xHvGWUcfX3U8CK8evfZ06JEF/1j+Pz/rfQe47M&#10;LNyL2P8At7e9EigFeHW6ailfL/L1KiQg/pNv9Y/1A+v+t7b6iUxoWJ/r9be2TTJ4dO6ASOlXhqM1&#10;UyxIOSF/H+P+8e2F8mpfR9P9h/xU/n3dUZlqT00ykMM9CxBtCZaRJmBJIJNj+Pwfc1XLrcfQ/wCx&#10;P09tgLqqTnp9oiaaummSn+3dlI9Q/r/sf9t7wSekH6/7H/X9uRzlG0kYPDpOyUJoepUEQYqQOfpa&#10;/wDrH6e07lnAppDfkhh+PoOP969rI2q6kHPSO7OmJj8uhJ2VRv8AxGmfS3+fjDHmwAPBJtZfZRd+&#10;MpqZOP8Adrc2/wBpPsabcxCKTw6hDmZgdWfPqzrrWPRi4FN7rAl/8DqHB/p9fYOVCmRj9TYn6C9h&#10;xb6f1t7Na4z1HjHS1QehhH0H+sP969wDERcfkX4sPr/re0txpUAt58OnElK8Tg9d+5tIACNRAP5v&#10;Yfn+nH49swGsmBjpqeUtw697ELC1MUelS+k/gsoA+vI5/Ps5hkVdBYdo6C97GX1Cmem6phJUm1/p&#10;9L/7x+PYkY7LUysoMov9LG1+AfwfYht5wQBUdBe6sZ9JOg0Hy6TtRRSsrWRzf+isfzf8D2sUyMMk&#10;a6GDXH14/wB4/qPa95E0DpJZWj+KSQa9JOvpJF1DSwuTe4I+l/wRe/t0p5UaK55PN/p/Ueyq4kJV&#10;mHwkdDvbY1DCvHoNcvFOs5Chh/X0kj6f4Dj30tTEklgfo30C3/3w9h6ViWJ6kXaogQCPPpM5Cjnl&#10;gYEMQU44P1/H+tz7Su98rAMfKCwPoI5sObgADn6+wtfN8S1x1L2xREGP0p1N6+wNUmRWSzaTrN7E&#10;c6T+be62e16WKtqZ3iOo6pb2A/L/AO3+nsJXAqag56HEeVPRx6JSlNErfqCAMP6Efgj8H2UXP4Go&#10;KSBIywIex/pc/n+nstlQULA58+t8RUYI6l+wlXbeQWvssLkajzpJH+PIHtMKdOihGonHXvZquvMD&#10;XNTp+244UXsR/YFx9Pxb2ph1AAKM9M0Pp10SF5JsPaizG0stLPfwTFL/AF9Njzxybfj2o73FePTm&#10;gkKR11qW19Qt/W49qXbW3K+nkhVoWQAxqbgG9zZuRxwPdNPm3DrYizWueui6ab6gR/gQb/7b2crY&#10;ePYUyeRbHSDyAOWa/wBOLfT35atxNF6c0qOHQbbtrNGoRn+0vHJ/sMfx7HvGUSQxBrDVxwDzb/W9&#10;+MpQ0X+z/wBXn1U1zUY6APNVr1EnjOrggAWIv9Ppzz/tveCsyTwShFJBBA5HNj/r+3u1wD1sIGyR&#10;1nocTHNDrc2JPHHP0/P5+vvDkq2RsfJJyDoJv/Xi39fyD7sHAUhetKoqRTrPi8ci5ZIyPSJE0k/Q&#10;jWl7cWJ5Hss+V3VVUmadCWCh2UDUSvBAHN7X9sLK+oKD59OYpppjox1JiKd6NE8acxi30+tjb8f1&#10;9vGX3BU1VGnj1cqo4J5uL/19vu1aAn59MFQG6hY7DU9LIzFF1a29JI/r/T6+2Glx1fX07t6ufSDz&#10;/S/+297DyMKDPWtWaVz06z1VPTyKrMFP1/WBYX+tiOAPYe56sym3ixjWUlWa9y1gFPBuObe25leP&#10;JrnrRIya9OsIjqUDk6wy3HqJU3tY/X6H247W3llq9vG2u4AvpL/UlgL6v629q4JXkVUP5Y6TTyoA&#10;C3Uepx9PoYmJOTcn+n+3+nsW8PlqyOZTIxXV9dV/8LcA359r44Wrxx0VyX0CeY/b0mcni6aaIoka&#10;DSDYEjVzf/e/YswZfVThta3AH+9c8Nzxb2pWFRXWDTpA+5xNUBhToKptvnzlRHwXt9P6m39Pcb++&#10;DUklkk9QJvybXBsP0k391aOlQQdPSKXcAwIB6lnYkdXHeRFAP4JAvcc/W1/btT7wylcvjhMguTbS&#10;Tzf/AA+v590MiR6f4QOiyeWSc0FemqXr/b+NYzVMVMXF2Jk0NyTc/U8m/tbYHBZPKyq9Vqs4Buxu&#10;b3H4PtFebpHGnaQT01BZtI1APPpAbs3fgdtUjLBJDGU4spHPBP0FjY/7b2Yza+zoqOOJypvqBPp/&#10;wP4t/j7BO4bm8obvND/qx0JrPbvCeMuMnqv7tjuqSslqqamkNjG6qUcrpGpbc3sfp7HvBRRUkACh&#10;QdK2uACdIuf9tb2BLjxJ7ggsStT/ALHQvtI0oQQOqz+3MpVZueVnlkZnkkfTqZiTcKbcm9l/4r7U&#10;sVQGe39f9bk3/HP09iDatnM00bNgKa19a+VOlE0rRoSOHRKew558biqg2Zf22sSrDj1f1Fif+K+5&#10;slOJ4zcX1Bj+PwL/AEPPuddj2/wLNAVzTz6Ck9w5nweiO/3snx2deaKRripViNbL+QSeCPYcZ/BG&#10;UMdBuQD9P8b/ANPZTv2xiVC8K+X+XoQbTuQA0OerPfjP8iPs5qLH1lYoiJtdvuDpJCm2oekg6eLH&#10;2G38Cnv+lv8AgVp+n403/wB79x3+65K8D/a0/l0LfrY/UfBXq0b/AEyY3w+T76mv/dT+K3tPa/8A&#10;EPtdX0/Tp4/1/f8A/9A4uvi9v9h74k9Z7UxXrew9+Dm4t+fqP+N+9E0BPp16lKddgEkAfk295b8e&#10;0TyanDAUoCOndFRx6lCKwAJ/H9P68/1/x9+AXm//ABPvRkYhQDQj+fXhHT59dGP+gB/2AHvLwAL/&#10;AE/417ZXVWp4+vThFQOuPvE7fQA/8Rf/AHx9qFfBHp1YGpOOve+JY8DkHn8/X25UECh68Ove+Qe3&#10;45H+P/GvetIPHrfXvfIOPzx/tz/xHvfDAGOvde98vfq+vXuve/XtyffjkdeGD1733f3oenVi3y69&#10;78Db3ulQRXrQNPLr3vmGNvr7oBThwHVhnPXApck3+p/p/wAb98mbjj/b/wC++nvZYefXh5ddaObX&#10;/p+P63/x/wAPfa6vqSP9YG//ABHtvxI0GePVitPPrsROxOkXH9f6+8yhSR6gT9bfn6f6/wCPaZ7g&#10;9wCfz/2OnFQY7usiw2ILG/8AVbfm39b/AIPvLcD824+ntJRSDjNer6F8xUdZ/eLyre/tzwxQAHrQ&#10;ZAcHHXvcDMvbDZR/oBj6w3/oPBJc/wCwHPtRYKP3hZKcjxU/48OtTEGGQ1xpP+Drkgu6D/a0/wCh&#10;h70Id0Mzbv3Yx51blzTg/wBQ9fMw/wB4PvuhtHZtW3L5CFP5gH/L1gxuJDXt44/36/8Ax49LYcAD&#10;+nu3f+QxEX/mPdbyH6QbE7Wm5B4/35eRjJv+OJfY95CUtzzymgPGeb/tDuusGf7xBvD+63zfRuN9&#10;tw/ZeRH/ACdFk+Y7afjf2Txe8G21/wCSt47eF/8AYX976AFgAP8AC3vL1TUdfOy39nQeg6obP1P+&#10;uf8Ae/eQD+v5590YmuOqgCgqM9YmYg2HHvv3Tq3UfyH8C3+x9+9+691FZmb6k2F7D+lzf3737r3X&#10;H30f+Kn/AGwJ/wCI9++3h/qHVk4/kf8AAevD6j/gyL/yW6p/vGr3o7/NeONfl58l6ttH3GU7r3rP&#10;M1iXKY+aHDUiHjlVSgIX8C/+HPST+695Bh2T2j525+msyu5cxcy3zK5FC1rbTyLHRvMGZ7hjwBqB&#10;5V67H2+7PJ7UexPLcTf4pYcpWEhUY/VukErk/wC0EZ+z7etlTqBRH1N1hGPpH17syO9rX8e3Mal7&#10;c2vb2WNRYX/rb303J6KOhE98veuqsaKade987DjgcG4AJHP+P9fdCcEnpJ3nPl173kDL+WW4+q3O&#10;of7Age29dTQAn/V5+nXmRmAahFPUH/Z6975Ag/kH/WN7e7eXTbChp173zRdTAfi4/wBiPz9LH3R/&#10;hYeo6ozhBqB7uve2vLbS21nA4y2DxdeZFKmSoooXnFwASlTpFSjWAsQ9x7jLnP2i9sfcSKSLnjkT&#10;ad0DAjVcWsMkgqKEpMU8ZGpSjLICKCnAUO9m535r5ddH2LmG8tdJ4RyuqH5FAdBB8wQa+fXvZsf5&#10;ePdW1Pgb3Vu/tTHbIrt40O9djybGyWCTcC4x8XSvuDD5/wDiWMqKnG5MzzLLidBhlKqwkvrWwBwr&#10;5t/u3/ag72/M/tnut3sV+YygtnJurIBgNWhZHE8ZJVTXxnVe4LHRgFIff7f+cvfvkDZOSN63W2ia&#10;w3FbtJzD3uywzQaJNDINOmauoKTVchia9Ad8gOlKTvjY0WzKrcFXtr7fOUedgyNJRw14NTRUmQpI&#10;4amklmp/NTsmQYkLIhuBY+xl/nMfKPrz5v8AU3Qlf1FjNzx7l2BureM26dp5rGRR5WjoM/iMGlLW&#10;0k9FVVdDk6eSqxzRgRuJgyktGg0lsB/f/wC4t94Gx3O03fYOWE3zbra1dGaxcPJ3SKw0276J2NFJ&#10;ISN/ILqJp0c/cGtF9lOZ/cmz5+3C3tbTc7ayFvMGJikaB7kuCSq6MSqQX0gnFQO7oNPir8edx/Hx&#10;d/Y7M5rE7ho9yVW3arF12MiqqSQDHLmoKtKyiqg607aKqJ10TSg6iOLc63tdjsjjJmp8lQVmPnUl&#10;WiraeamcEGxGmZEJI/wuPeA3MvJvNvJt/JtnNvLN/tl+pIMd1by274pnTKiGlflj8+uue27rtW8w&#10;C52fcoLq3IBrDIknHhXQxA/M9G89wuP9j/vP/GvYbFStadGGaZ697vu/4TpZKCk+dW8KOQr5cr8e&#10;N709PcqLyUu8evK51S/LMYKdzYfhSfY69taf1y2kswGJqfOsMg/lpr9meuef95hayz/d82qdB2Q8&#10;x2jN9ht7xfyyw/b0ST+YFA83x2ybr9KXdW1p5OL+lqyWnW5uLAvMOfe757yr64J9UNe/e/de6979&#10;7917r3v3v3Xuve6uf5z5iX+Wl8nzLoK/wjrwor/Qzjt3YPgAP9ljJ9P8T7jX3VAblK4BHd9RBp+3&#10;xV/5919Zb/cW1f8ABU+02n4PGvq/Z+7L2v8AKvRv/gmWPyb2HpNv8i3f5B/WL+5edU/7ASoh/wCQ&#10;v8Ofnrg8G2oWIBuTckKoJvYfqIv/ALH3jSTqXhQnPX0hmoBJH5f4P5U62AfflHF7/UfT34dbNMUH&#10;Xvd1/wDIBqZIP5ie1olJVavq3tKnkUcakGGpqr1f6r9ykQ/7D2Mfb5ivO/LIH4pJwf8AsluP8o6w&#10;W/vFokk+7JvTsvem7bewPz8Ur/gY9E4+ekayfGPfLtz4Mls2SPj6Od24aItf/FJiPe9VmyBiMqx/&#10;GMryP8CtNI3+8295L8wGmxb1/wA8k38o26+frbQG3Hb0IyZ0z9jDqhPaIvunboJ9P94sJcf1/wBy&#10;MPv5V1Ux+5qb83nc/wDJzH/or3hvwz19dvwpGPVF/wAFf+fqfl1tZ+49v7X+8f7H+vvXz60CAGzk&#10;9e92qfyePlJ038Rvl1L2l3lnMhtrY9Z1VvPZ4zGPweU3E1Pmszk9rVtAlRj8LT1eRFPLDh5ryJE4&#10;UgA2uPZ9yxzDFyxvdpu1xt9xcxISpSHwtfeki6qSywrpWtW7q0ppDHAxN++d7S86+9HsweT+QbCK&#10;539d1t7gRySxw6o445w+l5CqagXXDMta8cdFm+WfU+6O6unspsXZ0uIizs2XweUhGarJ6Gkkhx1U&#10;880Xngo60pPKqWj1KELfqZRz72+9ufzd/wCXFunR/DvlTsOjMgJUbkxu89oAWtcO26tsYZIzz/aI&#10;/wBsD7yBg90OS5/DVdykEreRgnx8iwjKH/asw+fXFzcfuXfeg2tWa49oNwcD/fEtpcn9ltcS/wDF&#10;48+qX8v8Gfk9h2YP1rNko1bR58NuHauSQmzNq8MWbFaqWX+1EpuRx7Hnbnzk+Ge7vGu3Plb8dMrL&#10;KbR01P3P17965sCQtDJuBK3UAeR4xb2bRc88oSgn+sdpHT/friD9njBK/lXqPdz9gPfLZ6ncvZ7m&#10;eKMCpY7Zdso/2yRMv86eprjoO8n8ZvkDiWK1nTfY5Cfrei2lmMrEgsG1GXFU1dGwsR9CbfmxuPak&#10;3/8ALD42dYbNye/d795dV4XbGKx9Tkpa5997aqZK2Omgao+1w1FR5Gorc3k6pFtT0tJHNUVEhCRo&#10;zsqlzcOcuWdus2vZt6tmj0MyhJY2aTSKlY1DVkbhha0qCcVILOW/Z33Q5s3215c2PkLd5d2mkVAn&#10;0k4CFmC6pmKaYY1rqeSQqiKCWIHTZtfoHubdudpNu4rrTeyV9VUw00klftnMY+gxvnqIoBU5iura&#10;OCnxdFEHLPJMVACGwPv51vzN+QMXyn+Undff9LjKzDY3sjeM+UweKr5ElrqDbOOoqPAbXpa94Wkp&#10;1r4cBiKcTLG7RpKWVCUCn3ipud9Jud/f7hLGEaad3CjOkM7MFJxqKghdVBWlaCtB9Lnst7dn2l9q&#10;eSPbqS5juLra7JY5ZUDKrTOzyzeGrAMIzK7smoBipUkDPWyT1HsVesuuNm7AFcMnJtXb+PxNTkQg&#10;hXIV0MZkyNckF2aBKzISyyBWJKhgLm1/ZY/aDqTDnoR/ZifiP01P8hPk50V0vTpK8fYXZu08Hlmh&#10;p3qXptr/AMTird3ZFoUK64sVtikq6lwSPREeQNR9uxWNzujxbXZSaLy5kWJGoSEaTsDsBnShIZqZ&#10;oDQE46jz3c53g9tva/n3nucD/dXtdxOgLBfElEZWCINQ0aSdokB0nLUoa06RHZG9sb1zsTd++cqU&#10;NHtXbeXz0kBnWnlrDjqR5YKGCRkkCz19UY4Izpb92VRY39/TqRVSNERQqIiqqjgKqqAqgDgAAe81&#10;4o0iijiiUCJVAAHAACgH5Dr5VXZmJLklick8Sfn8+tTypnlqqmoqZm1y1M8s8zfXXNNI0kj34vqZ&#10;j75e3Oq9Yffvfuvde9+9+69170jUX54JH0Fv+K++Vrj62vf/AGHupNM9OBarStCem+ScljpPpBFu&#10;frYe9Rf/AIU4sTvP4dqTYf3V7ya31tqynVnP+ube8e/dwf7vbH5Wg/6uSddkv7rNdfLfvOa5+u27&#10;/qzef5+rs/5UwA2H2sAOf707fuf6/wC4ut/w963HRBH+nXpgfW/avXy3/wATuvEi9v8AD3Dt2aWd&#10;yP8AhZ6627U4O7bawXJuE/mw6tPynONrwf8AlTqf+tL+z9/zKYlftzGVBeWMy9W7Zoy8HjFQoTdu&#10;8Zlkgd4pQkkUirY2I9XPsm5bNbD/AJuN/wAdX/P0JOcG/wB2UQp/oCH/AHkt/h6SPXg04OUD+1ka&#10;pv8AbRUq/wCx91FZ2RlaUMRKD9ZCwVgwVkdiii5JuCQBx+Tz7PJQw06T+Xr0CZOIPr0vPaCqBqdH&#10;U/t6wzAsCWDB1IsGBUkDjgj8f4+0xxxGemDx697apQS8/ilDqWudRaxYoQAmogghBY+7hamnVW8+&#10;ve19soRvjYgyAJHPNUJz5NL+IRRtClmSOVgpcs3KIpsebF5MJT16egoFFRUDr3t6WT72WrYSLDEz&#10;ZCDyI/8AlpkMylRD51k1NIoGoyaDcXNgvGxUA0PTwNWYep697nMI3rqWEfvw01HFSJL4lSSpEdbX&#10;kyPGWmES20gKCRb6E/U7RgTStetau/h5de9rHryaePem3K/xroxucpKuKRSsUrGgH3jSNTR3mipa&#10;YUq3kcaSSP8AYs3Kl4rhBwKEU+0EdKIGKXEMo+JXB/YQeve7WtqdyUWZrlUzx2d2HEoDL9QAxJ5I&#10;vzce0WxbcbdApFCfl0IL3eVkdn8SuT5/PriVBBFhz/h7NPisnTVNLHM08YXSP1OOeP8AX/x9yJZ7&#10;aZQCP8H+z0SXO/wxLiTP29Ms8UqyEItx/sBzc/4H3gyG7cRjlYPUwgqD9ZUH0/pz/j7OI9uReIqf&#10;s6D1zzI7YjeoPz/2Osa0MzgXJA/4KD/xI/HsO8z3JhaBWC1MJ03GlZUN/wDXIt7WJbwJxoOiSfeZ&#10;5TTxP59TYseq21kN9L+kD6fT+0fz7BDcvyEgi8i086XB40zf6/H5/p7080KfDQ9Fkl7LJXu6mLTw&#10;rayD/bey+7j76yNWzpHUSAGx4mexsSbWF/aRrkkEA9NB5Dg9ZrAfQD2CWd39lswXDSytqLXGqQ8M&#10;fpfj2jkmzTVXqypwqeu/aWp8NkstLdKeocycn0SMbk/4D6e2Kt6V6dpitevexEwXT+4ckU0UVQA2&#10;rkQyfg/S5BHPv2hj5daJr172P+0PivuHLSRF6KpCu35p3YWCg8/7f24sJYAHqw0+Z6iz1tLTLrnn&#10;iiT/AFTyRoOP+DMPZxti/Ct3SneqonuViLXpT9Qbm+o/n26tqAMqfz6TzTxRCpcdIDN9q7QweoVG&#10;TpWdNQKrUQWuv1BPkNrf63s0u1viHiMe8ZkoIjZgSWpE/r/iD7WxWasAzmmeFK9IJNyjThx+3oG9&#10;w/KPauORxRvDM2ltP+UxNbgkGyi/1H1v7NDs3ofb2JRB9lTKVXTb7aPmz/8ABR9be1Is1VzivSN9&#10;4f8ACvH5/wCx0Uvs/wCYOTjhZMbNJCnIHilCoAYyTqZbsV1fX2YXD7MxtCE8VLCljcBIUHFrW4Ht&#10;YsEcYDcB0gmuDIfn1Xl2B8kN0ZdqlWyUtmUJb7yW3BJBAv8Am/tfUuKgiUWQWsOAgUf6/FufbgkU&#10;DCfz6RsQc0z0UHdPY+XyNUzSVkpLM17TyX5ve5YkfX24pFFD9VA/31/8fdGLORRqDpt49fnnpC1F&#10;fXV6mzvOTqNi2prkW/2Jv75tW08YsHUW+t2t/rfj35bYHUWbP2dNfSsfP+XUSPbWarjeOmqCGsQR&#10;Cxt/r8i97e2fIZOAxvZgOP8AVD2sjUINKfD0ttbV1OVx0ImzOu8uldFLPS1KAyKx1RkKLW/tFvz7&#10;C7I1CvK9j/bH/G/bqoWNPLoQxLoUU9Oj77QxUtHj4ldGFkjX1Dkcj6k+24OOf99/xHtp8NSvStTw&#10;+fSz8JH/ABof8UPvDI3Nr/n/AB/33Hthj3dPClaEdOVLBqA4+lvx/T/euf8Abe2yuBlpZVF72/H+&#10;sf8AY+2ZlWlSOt6VJrTHS02yy0uVpGPHrXn6W9Q9kY7l8lHJM5JtYEXJFjrI/wCJ9ks+nXReHStX&#10;VUCqMdWk9OypVYalkHPoCk3vf0Mb/j2V7H59y8iWY2Y2IYn8kfTSD78gqOmJTw6Gpolsp/w/p/rf&#10;7z7TeaqaysqlUK2hmPBJ9NvpxYfX206sSfXrwk4GtOsyLYXH9LW/2PsZdk4lzFHrVgQoP554B/wt&#10;7poYcT1euok6umTKVIhjcXtxa97Xtf6ezXbIpJaQoVL2VrG114YX/qfaiJhH+Hq4UUqRk9Fo7Kng&#10;q6eSF7G6ufwSSz3tY/0+vsxWPqTMiq3JCgHn/Bfrx9efZqjBgp6Tmgr0R3cWMFNNNJGbANJyFA5D&#10;OQf1cHn29CwAIFvrxc/X/X/2Ht8pWqcetpWuOg7lZma7EsT+T7zAiwubXv7LGbBWlOlygihPHrnp&#10;1DSP8B/tgD7xsbn/AHj231frOgIHP9ffk4J/x/3jn3YHB6YlUmh4nrjLbQbi/wDyI+5aiw4P+8f4&#10;+9AVNOm1RgQemWT9S/778N7kIxsRa/P1+n9Px7fAx08GIwaV/Z1Acck/4gf7wPeQKCPr7t0wQGxo&#10;p1DYnlib8fT/AGPvIvp/1veiK0z1UxLTqJObi/8AW/8AxA9yUsDz/h78B02YTih6Yp3KcD+1/sPx&#10;/wAa95w1/oLD34DraRacdM07kkg/jn6/0uPfY5Yf6/uw8h0+cDpsdiCRfj/jXPufCLEf7D/e/blK&#10;V6TUoT0zV1irEH8n/eif6/4e3SH6f7D/AHo29uZpQnqlB6dB3k1DTC/4JP8AvA/4r74y/U/4Ef77&#10;/effuvDiOudB9SAPpb/e/wDjfuE31P8Arn/e/dHpip8unB0tKQEhAB/Xn/Yf09xHa17f19tu4wvn&#10;1ZVzTp6jjN7n6e8Ok83/AKf7f23qUk0apHVwma16mBSSLDi4/p/re2+sQulh/j/vXurEEUHTgwa9&#10;K/b0i09VHI4sBp+pHNib8/4D2k/4fIJjJdgCf6E/8T78JWVdIGenCEbPQ6DclO1CISUGkAXDLckg&#10;f7TcW9qCJSqBT9bf72B7bDU869OcekBPJ55mf6am4/PF/ceYHS39Re3u9dJB49NPGKMQOp1EVEoB&#10;/qLf7z/xT2js55BA3JAu4/P5Gq/tfa97qRw6Jr4foyfLoatlCEywW4bWhJ4+uoX9lX3nGZaiQfW0&#10;rfj/AGn/AHj2ONvB0BvLh/g6gfmZ6FzTz/z9WK9fkJQqByDGn04/I9hjNDFGGZmRT+Rfg/7z7NXX&#10;tDV6jtmZnAHQrxuSAD+b/wC+/wB49puqqoI3PrUAk86hb6/6/wDj7RTsCiqTkH/D0rjikcDHWfS3&#10;9P8AeR7TWV3PS46MnyrcEi+pbfT+twfaJpxDUhu7oxh26STGmvzp1kWImxP0v/gfz/r+0VT9pqKz&#10;xJICAbC0l/6c2vx9fbce7tGQtRXo4i5aWWMM8HH5dZTCpFjb/bDj2pJuzKqAo6NcMfqHbi4P1tfm&#10;3tYN4cMpDY+3pt+UYKN+mf2dY/tktb/C30HsVNndhy5HxJIzH/NrfU1hcD8EjkezSHeC4ozfz6KJ&#10;OUljLMsdD9n+z0yZTGQmMuqA3B+gH15PseabOEUnk8v1Qn9R4+vHtY16hiIB6Zh2SVJVCr5+nQWV&#10;uKE1XYpxcXGm/wBf9t7StXvIQ1BBkRePqHOr/fH/AFvZFPfIurOeh1tW2TKANP8ALpxXacM8I/aU&#10;XUclQAeT9Tf2HW9t4PLRPplaxGr9RP6SP8Pz7DF9OGqdXUobVC0egU8ulDt3bUOPkDGNfSW5VRY3&#10;A5vzY+ygbgzIqJpzK4PLXLHVe/45/wBb2ROy+lehUtKUp0IaqFFh7SVL/Da2TxyeH1fmyk8m1ufa&#10;NwC5xjr1M165e89VtbExsJisRI51aFFwf9Y+/NDjUI+t6vQY697GPr1MUrxwqIVuxvYrc6Usbix+&#10;t/am2EIGtmGoeXWwadQqzyeNin1UEi3+8f737MxS7VxFbAjGKJi0am+lD9VH+H49+jA1EDh1rxCG&#10;p5dB3XZ6upJXB1FQzADWfp9P06efr7lw7Do9YaKJAFItaNQP9v7ZlpkA1PSiuB03PvRwv7hKW/Ov&#10;Qf8AYjSb+1ljcL9gFWOOwAVeFK/T8259sFW4E9vVxHU8ekvkc7FWFjJL9PoNQPNv9cc29rekEmkA&#10;3H+3/wAfbgChKMOqstO3yHQbZFkaUlSPqLNb/W9wa2mDyhytySPxzwP6+2lElaKcdM6iCRWg6eaC&#10;stAFuRpNrgjnj+luPcSthZ6R4xwNBFjex/P4H19qo4200pnrXiotSZF/b1MoahRXROzWIkB1X/ow&#10;4/B/Hsu24tsvJkjOIyQZL3ANubG9+Pp7cWzkrUDJ6Sy7jBHWriv29D/isnHJSx+u5Ebc6r39TC1u&#10;LW9qLH4ASQxrKosNPBF/oBf8j2YJYsQAykt9nRPPvcEdTrx9vTfWZMpITGeb3JDgfnj8H2ImIwtM&#10;kBQqv+sbf04+g9mkO2NTEfRLc8y0IGsU+3pA5jJ1jTgh3Cn03BLEc/0sPyPaZz2ysdkGk8sUVjcC&#10;6A25vf6ge3W2hnFGUU/n+zovfmile/8An/sdKLD7iqY4o0ZZW0KATyL2J/Gk2v8A7H2kotqYzDMW&#10;jWK9+DZV+nP4+lr+7w7UsZqeH2dFk/MplBCOf29KtclPWRiwcC1yD9Ofp9QL/T3jqayCE3j08D8c&#10;8/7D2p8OFQRTouO5TykAP1Jip5Hvr5FvyL8H6D6++UGXrai0UQkJYAXXVYBha/A4t7ZnaJF+fT6S&#10;zFsGg64PjaZCJHCDkE6iF+h5uCfa329s/I5iZHkSQreNiCrnVckW/HskuLpUrqeg9OjGBJGr59I7&#10;cm8MRgKWbXUQB1D8GRONAB/obfq9mc2h1xHTIvmjDN/Rl5HP4JX6D2Gb3c8kK1E+3o6tbRmIr6en&#10;RNOyu8QjzrRVSaVLL6JgeFv/AET+g9jbjcBBQ6QkYXSPwo/H+NvYclvHmBAfNejiG0SFtXE9E23T&#10;2JWZeKUtWSMH1MVaUlhwRYXH4/HsSKNIIIEuQOARx9eP+I9lLmRpdJ+Ho5htnfSR5dFI3DWVlXXy&#10;KgmfVcE6jJf+nFhb3nfKrChUMABe1vrY3HHvXgReIXHoBTo/trRgBUZPSaGyarMv5Jacvck3eP6A&#10;gk3JPBA9u+HrmqJYyCWAsLc/k+xJs7hXCn16tdW+mGQHiR0WT5EbGp8XtqrkMUaFKadidKg3jBP0&#10;v+S3sSYY9UIb6G5/H4/437mTa5wbdAeo/uwY5SvVJmfyAg3BVxGS2iawF7A2t/tvr7gVdHHMGBAv&#10;aw4/x/1x+PZrJCkiEEYp16G4ZGXSc9CBs7elTh6yKenqZI/E6kjyMV9K/kDSfUB/Xj2mP4Kl/wBH&#10;/KRq/T/tNr/X2RfuiGv9kP7TV/Lj0c/vJqcfwU6Np/swWV8Gj7w/8eb/AA7/AD0v/Ox+4va/+wt/&#10;vPv/0TfqwNufx74k0NT1nt1vaOPpYf1+g/1vfIH8+6SKdOOvZJHXo+HF/wAf4fTke84PtBQjpQDw&#10;HU0m/P8AgP8AevfTnTz/AK/vaqGNOvEVIHn117x+UkhS1lH0Oq1+Pd9BA4En59bKsOurD+g/23vz&#10;SqLWZSTwCSDb/e/offlQ1IA68Ebj14qLHgf7b37XfkkMfxYfT/evr7voK8OrAU6xFSv1/Pvne/P9&#10;efe8jjw631x99+98evde993b+p/2/v3XqE9e99XP+v8A4H/jfHHv3Xuve+ev/D3qlOvde99q/PI9&#10;+IwaHqy8c8OvH6H3kuP9vzb/AI17ZqRxPVyBmgx1iCuTa7fX63NuPfMf4kfT6ah/vV/bErmoA4U6&#10;8OpKpY888fnnn32CB9LD/bD2ye7JGerfb1kHHA4H+HH+9e+weeL3Bt9f9h73x49e4de99lj+Sf8A&#10;Yn/jfv1PkOvaj6nr3vr82t71Q9ep8uve2nPyFMDmjcgLicifrxxSTH2u2wA7lYDSP7ZP+PDpuZqR&#10;SelOucf+cj/4Ov8A0MPehVnZDLuPckh5LZ7Km/8A1VyfT/YH33J2wU26wB4iFR/LrBu9JN1cg/78&#10;b/jx6Wvu4z+QTEZP5iuznI1CDrftGX+vB294iP8AWIlt/jf2PPb/ABz7ymSf9Gn/AO0G66wU/vFn&#10;0/dg5iU07tz28fl44P8Ak6K38z30fG7sMAkFxtpR/jbdmDkN/wDCye98JQeP9f8A4n3l1UBaedOv&#10;niBGkdUPu3PB55va/wCffP3Tr3WFmI54P+ve/v3v3XuojOWN/wBP+A4H+2Hv3v3XuuHv3v3Xuve+&#10;LC4/oByTciwANzx9fdWpTI/1eX5A5Py6vGKsOuEj+OOR/wApG7g2uAURnBb+guv1/snn8e9E75Nb&#10;lTd/yK7w3JA4mpMv2tv+ppXVwyvSybnyfgkupKsHjs3HHPvv/wCwnJO3e33s17ccqbbbeFHbbVAz&#10;jzM8y+PcOfPU80kjGvAmnl11c5bknPLPKkU5OuHarKGleCw20USj7AEGPLrZp66xk+F6/wBjYepu&#10;anF7P21jqkkEE1FHhqKnm4Niv7sZ4/HsDiQOPp/xs2H+3PuXCf29HVafZ0svYV7+7TxOyFNIqfxL&#10;NzI5hoo5VEVMwYIjVz8PErseFUX4v7w0+8998vkH7uEK7TPBJu3Pk8DPDYwugEfaPDkvJCT4Mbse&#10;xFjeSRVLKFUh+pe9tPZ3ffcZ5LpZfo9iidQ8rgkuCRUQj8bgcfIDzrjr3sts3ZvZ27sitBh6rLST&#10;1btHTYrbmPlkqZC58aJHHSU8ldMSfpydX198YOf/AO8F+85zfd3U0fPx2PaT3CHb4Y7ZIxkgC4cP&#10;dNjjWdmPlQ0HWYG1exntRyzbrLuG2xXHhpVpbuQhSRmpBcRqD6UqRgajx4lgPrfj+gv9OT/thz7F&#10;TG/G/wCbWdp/4rjekPkdkKNlMiVlN1/2A1OyAAkpKMY0LCxFih9X4v8AiGj95X7wV+Vux75c0SyV&#10;J1fvO8K59FEo9OkFxvn3ZNvdrG53vk2KUGhU3NhUEeRq9a54E1HTHPurbFNIYanceBp5VJVop8xj&#10;opFYWurJJUKwIv8A09o7cFH8lOsJFXeW3e0NoafVo3jtPO45LDg3GdxaBwD/AIH2M+Xfvufed5cn&#10;SKx969wnkTOi4aC9/IrdpM/+14+nr0oteRPYTnRC2z22yXQbANpcL9tQYJqV/l8unOlr6GtQS0Vb&#10;SVkR+klLURVEf9R64ndeR/j7lYD5EbjoZI0z1BR5anCjySUumjqwNR9dkj8IOk83Qi4+o95c+2X9&#10;6f7i7VcR2nutyjY7zt5C/rWhNjcjuoWYHxLZ6j8GmDI+Ja1AG5o+6ry5fRtJyzus1lNmiygTRH5F&#10;hR1FeBq1B5GnUnUv5IFzYXI5JF7Dnk/4fX2O22O69j7ikhpWrJsRXzNoWnywjhjZ720x1iO1I34t&#10;cqTf6e+hftH9+37vfuzcWu2QcyybLzBMO223ILBqetNCXAeS2ZiaaFMys5IVVLdvWN/OXsB7icpJ&#10;LcnbFvduQE+JbVkAUAVJUgP55wQKHPXL2LSPHKqPE6SK4DI0bq6upFwyshKspHIINj7zHSWOZQ0b&#10;hoyK1HAg8CPUHyPA9Qq0UkTskqEMuCCOH7euioYWYBh9bEAj/efcsDghhwTqseRfSVvb+ukkf6x9&#10;00oCpCio4Y/wdJ3ehGgkU/Lr2lePSOPpwOPoeP8AYj3EyOCxOcpzT5jG0WTgYafFWwxzKqng6NaM&#10;yngfQj2Fua+TeUudtsk2Tm/lmx3PaWrWK5ginjqaZCyKQrY+JRqHkR0YbRzFvXL1yt3se73Fndg1&#10;DROyH89JFQfOteu/YRZ748bCy6yHFwVm36ptWmSiqXmpbnldVJVGUKqkfRGS4/PvCr3F/u5/u785&#10;W97NsG0XfL27yBislncO0IcjDNbXHioyg/6HE1uM4ZSBSceW/vP+5GxvCm63MG52IIqs0YWSnmFl&#10;j0mp9XD+tD172aP+WP5viD82Osu1d25ugl64mp9ybL3dk6eOcVeLxG7cPVUNNkqqi+3kZ6HH5tKK&#10;ao8Tu6xIzKCV5wP5l/u2fezkDfdv5j5J3zaN/wBttrlSUBktLowupinbwJA8LMsMjlFS5qzgYzTp&#10;L95n3c5Z99fYfmvk6z2m6s+ah4NzbK4SSOSa3lR2jR0IIaWLxI0YxrTV8WOgT+RHXNT2r09vfZWO&#10;jiky+SxsNThBKY1X+NYqsgyeOjMshCQiqmpvDrYhUEhJIF/e9BtPfmyt+41Mxsjdm3d34p9OnI7a&#10;zOOzlGCyh1V6jGVFTHGxU3sxBH9Pcfb3sW+ct3T2XMGy3dleL+CaKSN/SoV1BI+YFPy64iXdhf2E&#10;xt9wsZre4BPZKjRvjz0sAxX+kBT59a8m8etN/df1ktDvLaWd27NC5Qvk8dUU1LLZ9GulrJEFLVwl&#10;vo8TunI55HtVh1JAvz/T6/1P1FxYgfX6eynUKgZz8jT9vl+fSXyqOFadIf8AJFwSv6gP7PNufxe/&#10;4+o/I98ve+vdde/e/de64swFxfm3+P8AT3TL/Pn3nBtb+XN2Th5KjxVHYG+urtn0KalUzSwbuot5&#10;1EYuQW00W0Jm9PICG/HuJfd66SLYNvgMn6kt6oA86JHMxNOOkEAV4aivmR1nJ/d4bE28feY5cvFW&#10;qbbt1/ct8g1u1qD9uq5UD7T0er+Xdgnyvf5yojLR7Z2ZuDISzFSVjkrmocLAoe1leRMlJ/iwX8hf&#10;ehZz9OfyeTf6m/8AsAL2949Dr6FzXgc9Xse+rEfX3oceq0I49e93g/8ACfLFyZD+YVQVSqWXBdOd&#10;mZSVgNWhahcDhlct9VTyZUL/AK5t7Gvt1EZOdtgalFjMzfbW3mXHr8VfsqesDv7x27Fv92q9hJp9&#10;Rvdig/2plkp/xivRLvn5V/b/ABp3bFzatzWz6e9uCV3FRVdvr+Ps/e8nuI6cDmm/1OIyRH+uKKc/&#10;8R7yT5ixsG+MeAs5/wDq23XAfaBXdtsFMm4iH7XX/J1Q7sxS28dpKSdLbkwysBf1FsnRhbgfX8+/&#10;lYTHVPOfwZXPP/B3H/Ee8N+vrqAJSOvkKf6vy62s/eIn8D375dVNPIZ6974/77/eQf8Aex7qRUFW&#10;FVJBp5VGQftB4enl1ojBBGD17365ve5v/W/P+3+vuzsZNQkJYHjXNftr1pgGILKCfn/s9dEA/UA/&#10;jkfg2uP9jb33qf6Xb+n6jb63/r/U3/1/ehgUBx1bJq1cnr1h/Qf7b3ysVJIGl/8AVCwJv/iOfewS&#10;KUOQa/n/AKif2nq+tmpqYkD/AGP8w/YOvEA/UA/Ucj+v1/2/vgeTc8mwFz9bC5Av/QE+9VJ4npv0&#10;+Vf58f2+fXrD62F/p7fNt7Y3NvPO4za+ztu53dm5s3UrRYXb22sRkM9nMtWuGZKPGYjF01XkMjVF&#10;VLeKGOR9PNre9gVZV8yaAZyfQAAkk+gBPoK9Id03PbNk2+63Xetzt7Pa4Iy8k00iRxRovFpHchUF&#10;aCrEAkjqPWVdNQUlVXVtTBR0dFTT1dXV1UqQU1LTU8TTT1NRPKyRwwQRIWd2IVVBJIHvch/k0fyk&#10;92/GXN1Hya+SmIpsZ3I+PmxfV2w4MrS5B+u8Pm8XVUO4s3umShSox828s3jq9qKGGCeWKgonnEuu&#10;eo0Uk4e3XI15a3EHMO8QvG4jrBE1Fb9QEGSVRVkYRmiISrqXfxUVlVU4qffe++JsXulYH2n9rboz&#10;8keMr3140ZX6uSGRWihgWQK30sbr4ruyL48qxGOkcJa4pX+c3zH2/wBg4mfpvqyvjzG2XyUEu991&#10;wpMlJmGxNfTVlHhNuPUIBV46HIUyzy1wQwVLQxrAzwGRpNjccAD+g9zaOArx65kk1JJ49VYn6nkn&#10;k8n6n/E/4n337317rr3737r3XYF/8P8AX+nvtR/X3o9WQGueodVJc6B/sbcDg++fuvT3DqF71DP+&#10;FOTEb6+H6/XTs/upz9LkNmesxz+fpH7x893CBvth/wA8Y/6uS9dkP7rUU5V94SDn66wB/wCcN4f8&#10;BHV3v8qgf78LtY/03XgkJ/qy4usJ/wBcWYe9cDoL1d6dMX+o7Q2I34+o3LjWB/1wRe/uG70kWd21&#10;P9Db/AeutW29u8beAOFyn7A4J/kD1adkhfHVw/rR1QH+v4JPZ9P5kr+XtfGeNrSQdZ4CVCHVT/x8&#10;+5WIPqUkWRufoPZTy2rLttTSviE/kaU/wdCLm4k3yt5rCv8Ax98fsp0mNix+PCkWsTW1DcixI8cK&#10;k/QfVl91H5huZSPKgZ0awMbNdowqtqW+l1LEkg8kA/X2duxIr5joGOdQU9LT2jq4s0gLzMzsVBkl&#10;ZiAWe13PqIW7G9vxf2npr+Lpg9e9pyU6nf6GVCkplEkjoyhCrEarFnuP1WJtx72CBwPTbZOOHXvY&#10;i7NYnEIFDGQyzoiqdWlyVgUhmvraKOW5J/SbW5v7dQ4IJAHSmChVcde9v8cX233zx6Gnkrq5qZR4&#10;SuqeUsz+tjMNcj82HC2NuVPva0BY6qjp6hBb1r173JaTx1UD+VXlmxrPGocmxFVVrGnpN419JKg3&#10;b/AC3vcaqKsMGvWlpqNRnr3txxIaKscyO1oI8nKRC1oxPBRzkE2I1SAILk8aFt/h7swwacerLxJB&#10;oaH/AAf7HXvah607AycNfE5nlKA6ip0j68/7ce1FjUsB59Bue5dFyxrT1697PrTd4VdBh40+5dWC&#10;KeXQGxtb3ItlcLDCppj7OgxNcOzEsaj9vXRVT9VU/wCuB7BrcXdmVrZJLVcmkg/VkP6uPp7o965J&#10;Ax02qs3lTrv2GVbvnMVxP+UTHUfoNNjz/h7TGd5AwLGvWxGtcnr3uDT02Yy83Blctb6gm9zx/X3Q&#10;8Knh1bsUZA697E3bvTmfzbxlaZ21kXKpK3BF/wAD3Vo21edOrpIGyKde9mQ2d8ScxlHjM9JwxiPr&#10;Wckhj+V0W/3n3v6Rm4Dp8MlASwr1Bq8lRUKl6qpihCgk63UWtyb88ezr9dfC+lpxTyVNBETqUm4n&#10;AOkrquv54H+x9vx2xpp8+k89zHEpbVw6Cjc3duz9vxy661JJYwSQkkVuNQ/tn/D2cXa3xkwGMRCM&#10;dTppv6gG1ckG3+bU2IH9fZullEvGhJ6J5d0KnHRat0fL6ggaSPGTKlwNIiaKRhcHm7kgC/8Asb29&#10;jrgOqsJi2XTSQ6wR+DccW+trjj/ePakWaKp7V6QPus7HSrEHose+/lBn8nDKaauqQShAAMJ+ht+L&#10;3+nsXaLb+Ppo0EcCKFVQLc/Tj8/T234KDyr0laWecB3kqOiebg7d3Hk6ufz5CrIeRyQPEByfyAOf&#10;bl9lCvCLpP15I/31/dggPFRTpM4lwcnPSRG7shUSBpZncfS3N/6fW/vNTxaGsL2Jte/4J/437dQG&#10;ury6uisclKAZp007kybVNHpH6hZwLG+nSb8i5F/6e3xKmKBQSRxa97f0PuzBX+I9KEhLeRqegSqM&#10;DlsxUPHDTuwZuGCFv8fqRcce8cm5KOFTeVOP9rH+3/3j22UjUjPTos3Y0oestN0XuPKyI60bkswu&#10;WikI08fiNf8AefaOzG/6SlViJrWVv7SWNh/t/ey4GQo6M7baGbTrGa9GG68+KOTrZIjV0YF2jN2i&#10;qALmQ3NjwP8AH2F2Q7SUysqTn9VuGU/636r/AO8e22kY8cdHUWzR0PaK9HI2z8UcVR0sT1WNgLCO&#10;xLJPZmuTcD8EfX3Ix+6pMiNQckkkcN9eP8Px7dgkJNPLqktksIppHWLcPTuK29fxUUKaF1X0yG1j&#10;bgSen8e3fylxqYXJF7k3/wBb2ajAFB0iI01Hl0jBRxwftKFULYcAgW4I+lvp768lgf6+0Mh72x09&#10;EMivUlaZGAtb/Yg/7D3heW9vr9P+K+0kraTUdKqcT070NEDYBQb2/H+PtorK9YYnLEAKtz9P8QPr&#10;/j7TTSnTQ+fVTw6XeD299zX0uhNXqB+n5Df1HslPc9RFXySxBgSePx+Hubf7ceyiT+0p59ORg0p1&#10;ZF0/QPj8JArKVHA+h4IRh/sOT7LriMDTws0kgU3sQLj/AB/w4tf2stYwdRPCvTFw1MAmvQySytwB&#10;+OB/sOPcTLJQQVSABA2q3On6D/ex79NpjNTw6pD3mnE9ZIiwtqJ+o/Jta/8AT2PWw6JaqOJkW48Z&#10;ubfW4S30+vtMdLVJPSwLpHDPSB3dWtSRyXI5uRY3sDc/4c+zQbbxqxxayDYEcXsb6R7Y10cR8a9O&#10;M3apHkOilb4zjySaFN7gi4P19Z+v+v7ErGBAbAAfj6gk/Tn2bQk6lA9OkTay/wAOOi8bqLtTyMbj&#10;Vrb82+l/95t7UyrwLDjn2pnlCgUYhj6dKIgSajoI2N3NjwAB+fr752vwR7Q4K8O7pYAa/LrLrseP&#10;9v8AT3jKWH+x/wB490IoadWr69Z1lU8fn/WNvfkFz/sP+J97XgSRjrzddVJAuL2/1v8AYe5guAP6&#10;+9KRqB8uvUxTpplHHH14sf8AkH3lX6cX/wCN+1AI9emXwfy6a5mKjj8cn/Xsf+I9yLi9vp/vXvZI&#10;FKnqvHptZrAkk/4fU8jkX5+nvyBiTe9r/wBb2F/fvs691AlltySbH6Dkj6X+n49yR+Bzf3oVzXrV&#10;aY6aqhwRc24uLfn6Xv7zx8Dn/H3RpFB01z1416aXFxf/AG/++/2PuSkZJvb22bigIUdNMTwr01yj&#10;83sPof8AYXH+x5PuVGpB/PNv8f8Abe1ELmSlaU6rUYPTLW6QpAP1J/BH04/2PHtxhBAF/wCn+9n2&#10;p6a6D/JSAzcAfUj8D/effUv1I/rb/iPeidKlifLragk4650I+h/Jbm1/6n82HuIy8kn8f4j2XSzk&#10;9uenQOlrRWAUA3sDzz/xPPuK63P0H+8f0PtgOTxY6unEIoa8elDE6kcgW/1vfC1x7qGZa0Jr1sGh&#10;p1JFgR+ACP8Ae/cWRD/xS/092aVtPCh6309UbFWU34sP6m39f9v7hlADyL8fmx9tl2Awxr9vTiKa&#10;1pjpTwzki1z/AK3Nvr/T3gl4+g/17WFuPfkdhxOPXj1ckcM9O0B8nH0sCRYWN/8Ait/cN/ob359v&#10;rKHIU8fX1/zdbqF8znp1p47eofUEcm9/9h7SufIWldj9AHP4+vI4/wBh7X2jlXAB8+incFBRxTiK&#10;9CxsLySV8KC5F4eCT+SoJA+lz/X2THsHPJQzTHUAFkcn6Xta3+B9j2znAiWvDqD+YLFpi9B59Wdb&#10;AoCuPQkWvEhN+f8AU+y057f5TWIy44P008/T+p93mvyMDh0GoNkXUCwHQoxwKtrhf+R/j2F1Xvir&#10;mlusj/qP4juATf62/wAPZTLetq7iadHUOzRAVFK9Z7AfQAf7D2i8/mMhkEZUdzck8/X6EfQcey25&#10;u8UBz0d2u3ww0LAdd+0ph8PlZa0SkPdr8gfm4t+PaRdbEEAk/Po2FxCi6QRXr3scsdgquoiRZAw5&#10;W/B59I/wtz7MFjk7SeFOmRLG5IFKdcWbSP8AH2LO1cO2PdXP11Rkf4BR/wAV9uLO0PdxHWjbiQmv&#10;TfVya00cG/Fvxex/r+fYxfxloqXxXIIQi4PAP+35Hu7bo4U1NOnLfaI5GDaRx6ShxyvUeS5vwfzb&#10;6344t7SEnkr6shSWYk2t/vNh7I7jcyXYA9Cyy2gKBRR08DTBEdQWwAAuLjkgDg+2zd2Hnp8TLJJq&#10;uIiQSSALkfT+ntDJelx0fQWSxU65Y2sjnmMSkfU/QWsbf8U9kc3Pk5Ip6iPURpaUfX+jWtx/T20j&#10;68A+XT7YNPPpR+w+pM9NT1it5GA1Amzj8N+AePacSHUM4r1XVmlMde9izDl2yNIoDk8XuSNVgPxp&#10;/wBf2tMhKDNOt6lHHr3tXbLbJQV8RQSEayLi5FiBb/efbajPTtOuEgBRgfoVN/z7Oft2tr/tYgwe&#10;4SNbkf7SB7fSpwOPTbFVzUdITL0NKzF2CXuWPpHH+sLcfT2Nu16SerCiVdVwpN/6W/x90ZCzCgNe&#10;nGmiVQxcU6AreVfT49HKuLlnA/rf/e/a/bDLGLlRf6c/8i9vJayyipU9Fsu8wxrXxOgtj3I0zWVy&#10;3Fwf9jb6gj+vvpKFA31AH+uB7VptUrU1L2nosm5hiUCj5PWaTJTOBZSf9ZSR/sDz7bq+CKBS1wbc&#10;jkH/AGPs0t9lBK4x0H7rmmRSwU06UGHaqq2CC682IKagTa/5Bt7Ymr6QIVcgE8csP8eD/r+zWPZ4&#10;l/COg/PzFM1aH+fSwiwlaZY2S4BYA/qII4vZfx7DrPVNIZmYaSLkXBFuR+f8PaxNui7SFFPs6KZO&#10;YbhvxGn29CrgqCriiVZHuNJFtJ/L8gf7A+08uWii9KlQB9LEH/iPagWoQ9tB0XS7tPIck0+3p/OH&#10;WT1E8k88NyePbrT7mEMZAK34N+PdqaDlj0nE0k9SWP7eoE23IpHDWHFxbT/j/vftrr90s4OluCDw&#10;G4/A/wAPbLTICTSp+fTqQu+c16nUmDiitccX+oB9oqsylTVOVUsbk/1NybWt9f6e0U101MmgPp0r&#10;jsXbLDHSgipo4kAAFvwdINv9f8j264jbFflXS6yEH1fm2km3srmvRkKM9GsNmEp29N2TzlFio3kn&#10;ljVVH9pgvPNuf9h7MRs7qbVoeWIE6gbtr+gUW+lhw3siutwZCaEno2jthStM9Fo7B71oMVHJHT1M&#10;fkCm1pOb8gWF+Te3Hsxu3tn02NCL4kGkra1xwPxz+L+w7e3jurMQa5p0c2NuGOeGOiS7/wC4shlh&#10;UlKp0RvLchidQYL/AEPFrexKgoo4QCLD88kf7yfyfYeLmapcnj0IoIADQDPRXMrumrrppFMrOxPP&#10;qYk678m5+pv79UVcUI/UoN/oStr25v7bcxwny1dHVvtrTkE8OsGKwuUy7lSrhGBsdJb/AAsDYn/e&#10;fba24C37aMD+OCLcf0/p7LJrkBvipXoW2e1xomePS3o+pkRhPVIA7LrJKW9Iv+o25PPuXRmorZAb&#10;sQf+JBsL2/r7dhjeZl010npTIiw14A9J/dUuF2fRVLuIU8MbOznQAfGVBP0vc/737FPb2MMRViDf&#10;j8/6x9jXaduZnBC5p0Gd0v0WNgGz1Ud8rO5KKrx9XQQOhBSrh9DC2p7EcagTxb2J9PGPFb/X+v49&#10;yPaFYEijrwHQEupRJISTVuqRtyZFqjNVdVdhrqCR+OABa/8AtveGaOxNgLj/AFv9j7EEUoaik4PS&#10;fVpIoBXp6w2V4F2IPA+ljyADz9efcK3/AEN/h7eqPTp3UfQcOhF/iT2/zr2+w/1X+69d9P6v035t&#10;7//SNuLH6E8f4++JnWfmhfTre499qxH0uf8AYgf7z7YmJ00+fXtC9ckA1XsPp/xI95vMLW+n9QTf&#10;/efaTQSccOtkGtQcdZvfBpLqbH8gfX8G/wDxT24iEHu6utCwz173i/1yT/r+1ekdP06976sPqPfg&#10;oGQOvUHXvfNWte9/fiK+XXqA9dEA/X32ZG/rx+L+6aF/PrWkdeCgfQe+1l/xP1/2B9+KD069pHXR&#10;UH/Xtx7ziXj/AJF/xr23obrVKdcRGT/xoE/8U99GYWP9f9h/X3vQ3WiPPrsxEf1/2II99mW63Ugf&#10;69vdSpBoePXgMdeCC3Iuf9j76Ew/x/2Hu3ht5nrVCvn10YyP+Ngj/ivvMj6vzyRx/r/4/wCt7R3K&#10;SKKqe3z6sG0KfTrJFp+jL6gbAgcfT8/6/vIOL35bkXJ4/wCRe0qtjPHp5QrLWnWfSP6D/be+783u&#10;p/4KxPP+x96LVoOqAgkChz17x6voALf4D/jXvkHsb88/X6W92wOrlG660AcEcj6/X/ivvpmv/r/7&#10;0L/T37r2mnHr2hf6f7yf+K++flB5+hNx79QjJPVTWmeuIT+vPtPbsk8e19xyc3TBZd7/AOK0FQwP&#10;0+gt7MtnXXu+2IOJuI/+PDpqf+wmJ4aG/wAB6yxovkTj+2v5P+qHvQzyZvmM2SfrmckeT/WqkPvu&#10;TZqEtLZRwEa/4OsG7s6rmdqcWJ/Mmp6V/u6n/hPzD5P5hOJl+op+pOy5R/hqp8RBf/kmYj/Y+xr7&#10;fITz3yqw8pZz/wBmV0P8vWAv944+n7tO4rU9282A/wCNuf8AJ0VH5sPp+Oe9V/E1XtiEgfUhty4s&#10;kD/Gy+965f0j/WH+8+8uOvnyPHqiN2FlA4ZlFz+LkX99+/de6imQ8rxYH/ef6+/e/de6x+/e/de6&#10;9797917r3sN+4d9UvWPVHY/YlZKsMOytk7m3IrMQuuoxWHq6ukgTVwZaiqjSNB+WYD2JuS+XpubO&#10;cOV+WYE1SX9/BBT5SSKjE/IKST8h0dct7ZJvW/bRtMQq9zcRx/724X+QNT6AE9Lvq7Z9Tv8A7L2B&#10;syniEi7g3Zh6WvDhtCYWnqVr89I4UFmSPDUc/H5PvQpnnkq556uZ2lnqp5qmaRjdpJp5Wlldj+We&#10;RySfyff0XW0awQRQooCINIA9Bgfy66upGkSRxotFVQKfYAP2Yx1suKLAD/eLWsPwP9gOPaP3vuSP&#10;ae2cpmnsz00KpTRk6RLVTt44FJsbKrnUf8AfcRe/nuvZeyXtPzl7k3kAlfb7UCGMmni3MzrBbxk8&#10;dJmkUyEZWNXYVIA6GXInKtxzrzVtHLkDFVnk73pUJGoLOxHyUGnzoPPrv2Gfwv8AiX2V88/kLius&#10;drStTQVVQ+4exd5VcTzUmztnw1UEeYzEqR+mWrK1K09FTtxPVyqhKrdh8rXMvMHNfurz5uO+7xdP&#10;c827xeSSyO+orqYszOxFdEMS4AVaLGqxRqCV6zg94fdXkj7svtRJv+4WVLeCFYLG1QgPd3JWscdS&#10;GpU6nnelREsjdzAKwfdodj7f6p2Zl96bjmIpMZCRTUcTRCsyuQlVxRYyijkZfJU1cq2Fv0KrO3pV&#10;iN8/4q/Az4x/D3A0VB011xi6Dcf8PSjzHYmZSHNdgbh1uk08mT3HUReeGKaZAxpaRaakQgBYhb3O&#10;PLPtvy9sMNjcXVul7vsSgm4k1MPEAzJBG7OkFc6fD79Ha0j5J+en3g+8Z7te+F5PNzxzRK+ztIJI&#10;7CE+FYw0yoS3Q6XKE4ebxJONXr1R/wBs/JrtbtbIZBMjnq3BbbqZbU+08JUvRY6CmQ3igrJ6QU9V&#10;l2BuxaoeRdTEqFFgDkaF/p9PpfkD/YG49jygJBIGOHy6gyppSv8Ag6LhLK2o8AepmPLm7MfUxuxG&#10;o25P1P59tmWwODz+OqsRncPi8zia1DHW4zK4+kyGPq42sGjqqOrhlp6hGA5DqwPss3PZNm3q2Fnv&#10;G0211aA1CSxJIoPGoVgQDXNRmuePSuw3C/2m6ivtrvZba9jbUskTGORT6q6FWB+YIPTxgN2bn2pV&#10;RV22NwZnb9ZCxeKpw+SrMfNG7fqZJKWaNlLfmx591wd0/wAoT+X/AN3ff1OY6Fw+y87WNPJ/ePq6&#10;vyGwa6GpqLO9WuNwtSm16mVZLMv3GPlCuCQCCbgPcvabla7DGwFzZT5zHKzKSVpTROJkC04rEqVy&#10;CR5ZTci/fa+8jyJ4aWvuJPuG3oFBhv0ju1bT8IZ5F8elO00mBpQAigIM1s35td97UmphW7ipN44+&#10;MxiSg3HiqapmaOOTU4bLUQx+TEsoJ9Uss3Jv7oj+S3/Cc3t3bE2Z3F8YOy8F2NgIPPVUGx9+S/3Y&#10;3z9vFEHGPo83TUs22M1XPIdKyzHFRtccGxIi7dPbLnDZ4Gnjkh3ERAsWhVopSAKkrbszU0itFS4n&#10;kYgBELEddC/a7+815G3tbPbfdblW52m+OlZLm2Cz2moGhkaIslxEhqCVVJyKNR28jz9d/wAwDq7c&#10;stJjt747K7CyswhikqHMec24KiSQRalyVCorIISXUlpKcxxg+pxYk0bZeTu/40byr+uey9tbi2pm&#10;MBUNBlNl7woqigmpbsrCWhaohW9PUL6opoC0EysGVmHPue/YT77PvD7FT7Xs1vujbpyHauEfbLwM&#10;3hR6tTrBIVE1m4BYqtTEhaskL56zE3v299p/fHY15t5YvLSWW7TXHf2MiyI5FRSQIaOeBIajqOOe&#10;jzYvK47NUNNlMTkaHKY2tjWSkyGOqoKyhqUPAkpqqnkkhnic/pZWIPs0ext/YLflCavFSvHPAUSs&#10;oakotVTyMlxwpKyxMeA68H3319i/vCcgfeD5Zl5j5Hu3WWF1S5tJ9C3Nq5CnTIiO4KNU+HKrFHoR&#10;hlkRME/cP215i9t90/d+9xK8T6jFNHUxSAGmCQCGGCVOR9nTj7ENBYW/p7nAmueozbOeve86C1if&#10;qb/7b8e2z5jppjxA697zA2II+ovY2F+RYi9r2tfj/H22VB8z1UMQCPIjroqD+Prwf8R/Q/19rPY3&#10;YO+et81BuLYG79xbNzlOGSLKbcy9biazxuLSQyTUc0TTU8i8NG+pHH6gfZBzDyty5zVYybZzLslr&#10;f7e/GOeNJFqOBowNCKYYUI9cDot3badr3u0az3jbobm1P4JEDrjIoGBAIOQRQjyPTfk8Ri83Q1OM&#10;zGPo8rjayJoKrH5Cmhq6Koha2qOamnR4ZENhwwNj7sP6u/mx/KvYlTj4925bbvauDpzGlTRbow1H&#10;jsxNTAaWSHP7cixk61bfUTVUNYdXLA8g4w83fc29oeYFnk2a2utnvm1UaCV3jB8qwzF10j+FHjFM&#10;LTFIp3n2O5J3RHexjuLG5Ne6N2dK8crLrwPMKVxgEceiq74+EPx63gk8sG0ZdpZCYNprto19ZjxH&#10;LI4IdcVLJV4S2o2P+TqApPI+os76y/nD/Hrdf21J2Dt3enWGRk8KzVU9FFuvbkbtYTH+I4XTmPHE&#10;5+pxqkrza/HvE7m37k3ufsqyz8t7lY7vbKTRVJt5z5jslrFkYP69K+fUO7v7D82WIdtsuLe/QVpp&#10;bwpD8ysnYBT0lOfTzI7vv+W52FjWqanr3eO3dz0q/cNBj87HVYDLhVI8ESvEtfjame3DM0tOjX4A&#10;Huyzr/tnrTtTGw5frrfW195UE0C1HkwOboMhNCjafTWUUMn3tDMhcB45o43QmzAHj3izzFyfzXyh&#10;ePY80cvXdhcq2mk0ToCf6LEaHFODIWBoSCR1Ee57LuuzSmDddtuLacNppIhUE8e0kDV8ipKnyJ6J&#10;Hv3pvs7rKuqKTfGy87hVgdIhWyUE0+IqJSvJos3SmfGV0b2LDxuSoFibj3qRf8KK/lNFvbuHrv4u&#10;bWzRq8F1PjpN69gUtLJFJRnsHcsH22ExtUUdmOQ27tQmUA20DLOpBZTbDz3M3eDeea/BtmDw7fG0&#10;AYf79kZHnAoaEDRDGfMPHIMZ1dqf7tD2ll5c5D5k92N3sRHf73OLe0ZxR/o4Kl3T+hNPWvqIUYVD&#10;Am3H+Xl1ZW7N6xy+98vRNS5LsPIUlRQfcQ+OoO2cRBUQ46cagHSKvr6qolQfpenET3NxbWxLc8Ef&#10;7x/j7ABqOunhJJx1YR79c+9V60WJ6972Q/8AhNbsaXJfJPvzsYwlqbaPS9DtLzNeyVm+d6YfK02g&#10;/TUabY1UCP6H3JftRam45rWZ1rHDZzODX4XLxRr9tUaX+XXMj+9E39LX2o9veWdVJr3fmuB80tbW&#10;RGr8tV3H+Y+Y6rp/mV54UHS+2sCkhWfcG/sdKUBFno8RiMzUVKyD9Wk1VRTkH8Mv+PvcN3UwTbO4&#10;nJtpwGZI5/P8NqbH/bj3PXM5I5c3+n/KFP8A9Wn64q7D/wAlracf8SYv+PjqmjYTI2/Nlw2uZd07&#10;cQX+mts1RKb/AOure/lZvbU5vyz3/wBidTH/AHk+8Ox19cZwKeVetq33xKgC9+f9f/H37z60wACk&#10;de98Tf8A33+H1/23vxHmOHXgpbP+rHHr3vj9Dzwf8ePda1x14sTg8evX/H5+tvff0N/6f7x/S/vY&#10;zw6rQ8c9e98r3PJ5/wBh9B9f9t73Shzx63kL173x96611724YnKZLBZPHZvC5Guw+ZxFfSZXFZbF&#10;1U9DksZk8fUQ1dDkcfW0skNVSV1FVU6SQyxurxugKkH3V1SRCksaslPMY6buLa3vbW4sbuGOS0nj&#10;aORHAKOjijI4aoZGGGVgVK4YEdYp4op4JoZ40mgmikimhljWaOWKRCkkckTqyypIhIKkEMDa3vfd&#10;/ky/O3dfzT+N+ag7TyMOV7n6X3DS7U3rmI6WloG3Xt/LUUtbsveFVS0hFJDk8lDQ1lJVvGkUVRUU&#10;L1Cogl0DJH205ok3mxuttvbhnvrUr3PTU8b10szUGplIZWJBNBGXdpHcn56/vwfd92f2M9y7CflK&#10;2aHkbfLd7i2i1Fxbyxsq3NsGarFY2eKRNTHsmKj+zzr3/O349YjpTsTDZbZmNkx+yN/UuQq8djkk&#10;lkpMNuDHVMX8axFMZwXp8fLHXw1FKutlAaVFCxxre4f/AG/+x4P+xH4PuTxkDrCkihIPEdEVtxfm&#10;1r8ixI/1v6+/e99ar10vqAIBAP8Agf6298gL+9E9XVQa16jTTWBVPqLauP8AbD6++dvdenKDqCSS&#10;bnkn373piQrEcadbFK54dcW5Vh/gf9696gP/AApxlv2P8Ro78rsXt6S3FrS57YkZ/wB5g94++7iU&#10;3uwPl9IAPykk/wA/XZX+61Q/1Q933PE7jYf9WbgH/D1eD/Ko/wCZf9sf4bzww/2H8EZ/+hnPvW+6&#10;Wq4sd3J1dkJmKxUO/wDatZIwIFkpc3Rzk3J4AEfuIJk8S3lT1Xrq/YzrHf20zDuEgP59WpzxiaGW&#10;I/SSKSP/AJLRkP8AvDezWfNne1Bvfsp6mmmSUQ9e4ehVo/G0rGm3FnjOiq4OslqhRbn62/PtHt1s&#10;bW3WNvM9Gu83QvLt5QcU0j9pP+XqHjKFcfSrAoFwzM1jcXa30/2AHutjJqiTlBJJJ5DGEVRCl40Q&#10;EgiKWRFl9YPBH1tYEe1cgK1r0HXwx6cfaVqr8EGwUFiXIubeMi1+CwJPtPUgVHTR8+ve2OokOs67&#10;cOrRvYDSWU3BIAIDHn/A8j3ocCadNMaV9OvexF2TOqY2lEuoo1bZwovK6xMjeJAilVReRf6m17H6&#10;hREAy9wr0ptyAq1697UUrKtQsTknxR1NSTHGNBWJERdQjeQovlJtcryB+frYAJUHz6U41HGOve+b&#10;VEQqKOSWLSsdDVTweFqfTGkEtUwmqGdY29MURA1Fj9Ofp7sHFT6dN1BYn5de9u2Cp56jIU9P5UeK&#10;paog+kTeR6yAxSFxGT+XCXP4Y29+DBiEA7iQP2kD/L1oOlGJrQK3/HT172L21epZ6GzmPn9Wqx51&#10;Lf8Atc/U/nn2MbHZJEYNTh1HU25LIBny697U2c29kI4jDErsAqiwt+Cfp/tvZq0TQropnpCs61Ln&#10;hXr3tOY7rrMZKRQIHOpgBf8AoT/vPtgxM5z0+blAKDh172Oe0egMpkWiWWAHVquDe1gwH4H9Pbkd&#10;pITjplrpDXPXRIAuTb2cvrn4vLqhkqKSI3sLEP8Ahhz/ALD2ZQbeTlh0hmv1Wo6ZMluDHYuMvPMv&#10;H1Atfm/9SP6ez07G6GxWMWK9FDYG36CLcKBySP8AH2ZRWMbZK9FMu5kfCTXoC9390U1Ck8dEXWTT&#10;YFAlwDc8ktYjj2aTbGwsPQhAtHCrL4wDY/Vfp+bX9qfo1XSQuOkn70mJ+I9Ez7I7oz00czRVlQlh&#10;KQVKj6jgn6g+xwxeCpIYkKQx8XsRx9Tc/wC8+0skKB8Dr0l2z0qxp0QLePaWerK2p8+SqwCdNiUJ&#10;PLkc2Fvr7flo4UvpQL/rH/W/r7sY/Tj0y3inuPDoMJt01UzfuVDv9LEj6/65FvfA0wDaiAfpzf8A&#10;w/2Pu4YhdDcetBj5V1dSUzskkLL+o2axZf8AG/6ifrf309RFAt3a1uOLH6e7BK+WOjaO3c/poMf5&#10;+miDF5HLVTiCI3LfSxIN72/HA9sdXuKjiBOsC35Nh/X+nuhjAyT0Yx2E3GvQpYPqnO1xX9puSB6L&#10;k/Uf1W1v8faXrd90lPe0qi17C9r2FwPei6jHS2LaixyM9DDhPjtlckF+4ikNwNWpPxqtf+n09h1m&#10;e0lGpYpTxxcP/j7ZaUAGnRxBtAVfhHRhtn/GHHweGSqo0kcflo/xb+moC9/9j7DTIdm1UhIScj6j&#10;9Y/x/wAPaWW4X06Mo9sXBKZ6MNguiMLQopFDCCLcujAWABIBDHm9vaGyO9K6rJDTSuObgMCvP9OP&#10;aYzO1QhoOjOKzp+EdCziuvMTjQuingUgKOFcc8ni5Fzf230ldWVUwuWKsb34vcf6w9tEyOdOs16c&#10;eJUUkcenusx+Po6UgaV02BCqb8c/kn/iPY5bPWURoXBF9JJv/X6/717N7QMSo8+g/uDAmg6Kv2o8&#10;DedUsQYj/rW1H6/429iopsBb6WA/17ezuhGPPogfieipVKgStYcX5/P4HvITdT/re0UqlWqenoqV&#10;XPXOAXsLfUj6fnkj3FlYhSR/Q+0MvxHpXj8ulJj47sgC/wBB9Cfzz7DHd1c9PRzMjMDo/H9OT/xH&#10;tKTnI62PIUxXoxfWmKjqshTllU2LXLfTi3B/oOP8PZId+5d5a+QMT+fqbg8j/evZVMf1R04TTo/G&#10;2qFaTHRRoqr6EPH9SDe319oUVE7wgxCxYGxBH45B4/r7NbFCFZuiq8k0kmvSgC+sX5IJ/wB69pKo&#10;xmQrKxWILes/Un6H8cC3tNeITWh6ctDqNR1J1qq2P4B/oP8Abc+zfdZY6WCniVxpBCqOf6hb/j+n&#10;stLmNSfMdGoWi1Jz0CvYtaml1ViAE4N+f0n/AHn2aOijWno9VrDSP+StIuf9b2jgdpJtQPmemakm&#10;h6Jtm5mqsl4Q11ufr9blyPr7mYSYy1DC/wCfpf8AqfYhhnXTQjuHXnApSnSS3rQfb4+5A02Y/TkD&#10;T9L29r4LpQf61/8Abn3R3aT4j05ClAD0ASspL2+oa3+wH/E++gQbf7G5v7rUgY6Udcj/AMU/3u3v&#10;ieeP8Pe2ONVc9a/EB5dc14I/xBv/ALc/8U98owTx7Z8TQpU8et9dzG/qIJvwbfT6f6/vOBa9zwT/&#10;AMT7a8WvDy49e6gy2/H0uP8AevcmNQbD/ev9b3oTNmnDqrICanptqEGk2Bve35+lh/xX3IAH9fz/&#10;AF91Z2dqk9VIUAkcemmbSoN/pwB/sR/r+8wj/wBT/vf59qYJdOrXnpqvHphqpBcWve/H+2/2/wCf&#10;eVI+Rf8APt9plKkDrVK9M0kxB9X5/pcD/ej/AE9yQthz7Qt3PWvl14MG4dYZJPT6QfrzcEcf8j95&#10;o7XIP492HDponzPTfPwnH+J/2NwfcxFFx/rC3+xPu0bmNiyHPXjQ9JzIPeNgf6sePr/xP19zEFl/&#10;2x/2H++Ps3DqwGemDqPw8a9BzWlmntY2Dm3B/rb/AHr3jduT/wAa/oPbFyFZVWvdx/IcelcMRNCe&#10;nPGIbXP0P9f+DEe4DFjex/p7SkDpQEUE0HSzpPSLj8XH++/2/uOzMBYkc2P4/wCJ96KA8OPTjQoR&#10;WmenmJrD/C9v8f8Afc++KkH+vPB5Fv8AYe2TGcnpPIjgLXy6nq2r8cC3+H+v7xS8D6j82+nuoFeP&#10;VVBNcdO9I+ogD8WH+8n/AIp7b3f/AG/+w9+0ajTpUiECrdKaAXA/1wP9uT7wObjn6n6f7bj3p10C&#10;nW2Q4IGOnqmYKf8AkEfg25/5H7ivwCL/AO8j+vtkg46r9vSigsQOBz/h/hf2jtzKxopQD/Zf8/6/&#10;/FfZrZn+zz5dFl+QFdj6f5OhZ63dBk4yQODGPx+GA/2/shHZuLqKqonVTYl3/wBc88D2MYA5jY1w&#10;KdRFu1zEjMCM16tJ2VUxnGxiy8Rx/QD/AA+vPsvFXsqonkYupYf4c2/17jj3dkc9x4HoMvuEKsKD&#10;pd+VP6/71/xX22SbC8QL6eQL2P455Fx7S3ENFLefSy03FXYD59d+Qf4/7x/xX3gpNtUvmEcqJa5F&#10;ib/S359k8QBuEU8D0dXMpMAdevax/Q/77/Y+xawOysWI4m+3h1H83J/4ng+xTaWSSgY6AG47rNFM&#10;e806iy1Fvpb/AGx/PF/9h7EODatPGg8aJwbWF7AAWH9fb9xYtGMfD1uy34ahrY16a5qyxtyPr+P9&#10;v/sPeU437fgKBx+Pp/T2QXMTK2OHQ+268SVVPHqOZw9/qef6f7x9fbNkIpkVrEgC/wDxv/X9kF5r&#10;BJJ6Gdi0Z0mnaT1mhdDa635/439R/h7z7dW9WA/Nz9b/APE+yOV24g9DG2VSuB1Hy5tAxXiyrb/k&#10;of7zz7UXYVOz4OZIl/3UOLn6kr+Pr7ct2ZlXVxPS1giKMZ6Tm15P8vlDMSfLJxf8aR/sefdd+c2l&#10;lK+vqNMEhDyS2uB+X4/FufZhDGwFR0TzSKjVPQnX/P49ttH07na6oXRAwF1+t/oWH5t7Za3ap0jp&#10;r6iGlS1Pn1waRF5ZgB/U/T2YTZfR2VPjSojCjgEm541Af0/oPa6GxkcAMekMm6WqVGupHTVWZzH0&#10;SM8sw4NrC3/FQbezdbN6Dgp44pZYYhY6ySDe/p+nPHHtWm3T6sCvSabmO0RCegT3X3VjMXJJTU5l&#10;aYrZQEABB1cXLG309jVS7BxmOVE8cN10j83uP9jb2dW20OydwpjoM3fM61YocdBNUdmZbKMzRRzK&#10;rXP4NgfpwL/UD2p6VaHFL6VUAADgAjj/AIn2aJs6KAzkA/t6ILjmSVsK5p0lK2my+4pNMjvYtqUE&#10;G/NueB/h7ZMzuqmjDKshLDhrFbElTyOefZhDZRAU0Dohl3mdzTxD0sdtda1IVWmVCNP9rVf9Q/qP&#10;z7Dyr3t4jdX4+vL2P+x/p7VGBFFdI6TncZGwXPQr0nXtOVVZIIwB+bMf8fpbn6+0xkN9NMjRhmJN&#10;uQwP+9296qoFCuOmZLjUuWNelPjdkU1G4eOOMj6mwIsf8R+faTl3DUNdldh9f7Q/23N/d/EWmB0l&#10;ZnfzPSsTFUyaf21NiPx/Qf63thq62epYkuxJN7Ej6/QX+n19svKAAB1sQysNQTHrXpySGOIBQgAF&#10;r8DkfX22Hz3PoJ/2N/bJlFctnpwWz049ZwYxwAB/hb/kfuTDHLLYC4JsLc3/AN69p3lqCa9L7W1x&#10;wPHrEzRi90/3g/7e1vbtS4KeplRP9Vxbm9ybccfX2VTXQBITj0IIbYYx1AqMnBTRksFFgxsRb6XN&#10;uSDf2MW1urZK5oXdDYgNZhe55+v9PZXcTMFLk9GEaR10gdArvXuLHbfp5h5ArISDdrXsOLAEn6n/&#10;AA9mZ2z1nRUESO0CagtibHj6H8H+vsjlvHJpWnRiLUkAgdES7E+SktXM0VNO4DMV9DhjYFrXDC39&#10;PYr4zDQ09lSJAoNuLj8fT2U3UtBg56Nba20rVh0Uvd3YeRyYeV6mZi97g6OQL2FwBa9/bnJHFTAu&#10;QABf6E/j/XPsvkkDJRiSejO0sjJKAoyadJehrMhmFEKK7F9Ki5JJLA/n+nHtNZbcdPTAqGNwLcW/&#10;A/rf2VTSiPs6GdhtLYLAdC5snqitykiVM8aMHZSwYPc8jgcew3q9wT102iFmsTzyBx/hYnj2VzyO&#10;wJB6FdtYpCoLAdGrwvXuOwVIs08USlI14C3PJuef6+1rtzEVNWUZlGkstySfyDc/1/HulrYSTSKz&#10;gEeXTs88cCEnj0CHbXZOC2tR1IE6RvGrINVl9FwG02Juf6n2NuHwy0yJqCnhP9c8W+n49j7adppp&#10;7egfuW4E6gjdxr1Th3v33PlHrIKGpqArtPCAgXSyMA1wSTx6frb2INEiRAWA/H+P9PY+sYII3Cha&#10;CmegNcTNKzVJp1VV2PXZPcU801RNJJd3ID/43A+gsBb2oIZhwPZhPAi5jP8APPRY66Tjoq24MLNF&#10;LK3+1FiSDe9v8R/h7lsoYX/w/r/h7bhujHhjjqokAxTpI01RLSyqrE8FuAP6Lx7b/GP+T/8Affj2&#10;ceM3/GK9KNY/l0v/AOKnRe5/4s3k/wCQvPpv9Ppb8e//0zYXIPH+298SpH0qaDu6z9ZtNMdb3kah&#10;jY/7f/Yf8a981cW59ptTManqjvqFKdSPGv44/wBgP+Ne+y4Av/tvdRgU60FqAa9daDf/AA/r/wAa&#10;v74M1wPxf26oBNQ2en4koSa9dMum3N7++tZAA4H4/wB9f26agevSjrj77DEccEe/CpFTjr3XvfPU&#10;LX/3j36vXuve+g97k/Xm3+t+PbLBq+gr00+qtPw9e98ozexP4P8AvX/FfbuaUJqenOA697yFx+Of&#10;fgOtceve+BP1J926t1732Bcf15+n/E+6lqV69173nC2/P1/w9pDdKCRSo6uY9PnXrmEawP0/33+t&#10;75qQOfof99/t/aKWaR34UXquiv2dZFVQLEXvb8/kc/0989RH5vfn6e6CmcdPLSmB1yJv/sOP9h75&#10;6/8AD/ef+Ne/dW6698gQfp791rr3vv37r3XvfvfutEA8eve0rvd/Hs7dshJsm19wMebD/i01n+H4&#10;9m2wIH3vZhwP1kP/AFdTpPdDTaXVDxjYfyPWRBaSL/FlP/E/8R70NqiTzZDJsb6mylef9vUyEfj8&#10;g++49ri1tR/wtf8AB1gxc1FxNmtWJ/aelZ7vK/4T2Q6/n6zf8celew3+n9avbUP+wvq/3n2Ovboa&#10;ud+XR6PN/O0nH+Xrn5/eSOU+7iwHnv1j/ITn/J0UX5xSGP477nINr5ja63v/ANXyjP8Asfp73mB9&#10;P99x/h/sPeWZ4nr5+/So8uqJHPOm99Pp1WtqsAL25te3vv3rr3XD3737r3Xvfvfuvde9+9+69148&#10;An+nuq/+cF2HJs74e5HA0s/jq+yd77X2lpjZhLLjaY1u6MiyabXj0bfjWQN6Ssunm/vLv7lHLScw&#10;e9ttfyxaodpsJ7mp4CQlYI/zrKWAGar1O33eNlXc/cK2uZF1Q2UEkxx+IaUUfmXOfl8+jw/y/duf&#10;xzvWuzjx+SDZ2ycrk4ZNOpYcln62hw9CHJZSrSY+SuI/5Z/j3qVgWUC97AD/AGIHI5J+h99nl4Cv&#10;XQT0z1dsBYWuT/r8n639lv8AkVlHixGDxKkha2qqKqQckN9mkUaKwH1F6rV9eCvvlN/eu85zbT7Z&#10;+2/JEbBbfdt3luJjkkpYxKqIQCKqXu9ZqcNGuDXGUv3WdohueZt+3iQVa2tVjXHnM/cfkaJTh5/L&#10;PfvZr/4TddU0eE6D7x7jlpv9y2++yqDZcFU4UlMNsXCQ5IQQvdnVZcnu6VnHAbxoP7ItyF9lbNJL&#10;zf8AcnX9RI4ok+QdnkkAHlqIixmmkEHJHWFH96RzfNuHuJ7d8ixyn6TbdqkunXOZbubQGYVoSsds&#10;AppUan9eqsf5iu5qpcj1xtCOULSJQ5ncdZArNeeaaeDF0Lyg3W8ENPOEP1Blf+vvZJH09z43E9ct&#10;qUx1WJK49RPF72F/8LAX/r7bsvlsfgsZkc1lqqCgxWJoKzJ5PIVUgipaDH0ED1VZW1UremGmpaeJ&#10;pJHPCopPtHe3lvt9rdX15KEs4InkkY8FSNSzMfkFBJpn5caLLGxutyu7ewsbd5byZ1SNEGpnkdgi&#10;IqjJLMwA+2gqxCnnicVkc/lcfhsRSyVuUytbTY+go4QWmqaqqkEMEMSgG7ySsFF7KCeSPdJua/4U&#10;E/AHE7nqdv09T2/nMdS1D077vw+wIDt2XQxQ1FPHk89jdwSUzH9JNCrN+Ft7iKX3o2xLn9Pl2+bb&#10;hxkrCGJ/oxmShXgQWkQkVwKZzzsf7tn7x17tEW5uux29w8Yb6eW8YTCvkxjgkhB/5ukV4kdHuov5&#10;d3bVRio6uq3RsmhyjpqbFGoy1RHE1rhJMjDjfEzE8XRHH+Ps9vxz/mIfDz5WVkWG6W7p25nd1zQi&#10;ZdlZiLJbT3gf2/I8VPgty0OMqsnLAoJkNF9yiAXLfWwp2b3L5T3mWG1W9a3vZHVVjnAQszGiorhm&#10;haRqgLGshdiQAMiuPnuf92L3x9n7V9x565DuYNlU/wC5ULR3NtQkAM0tu0gjBJoPGEdTUCpFOgG7&#10;G+LXdPWNJV5bO7VevwNCjSVWd2/VQZmgp4kKhp6mOlc19DTrqF5KiGFPxe/Hs60TawTb+nI5W9uQ&#10;Dxcr+ePY9Rw3D0Hp8/SuPn9vp1BISgrX/N60+2hBOKZwTnotkkqyaSpUrp1KQwNwxI5tcAgqeLn2&#10;Vj5YfDfoz5j9e1PX/dG10ycQZ5cBufFiGg3ftPIyRTQR1+380KapmpyDUHyQSJJTT8eWM6QQD+a+&#10;SNn5qhD3CmHckqUnjCiQUr2sT8cfmY2NPNGjbS6y97O++PuF7F8yR8y8h7t4bEgTW0mprW5So7JY&#10;gRU1HbImmRD8LKGfUNnS/f3YPSOZNftauNXip0VcptjINUVGFr6dJRPPIlJHIPssj40OmphCyD6N&#10;qQuraG/zJ+Inbn8uT5AJs/cNQmUwtatVn+uN60yMuH3rtB6yWiBq6ZSv2uZp9Air6RiWhmsyM0bx&#10;O8We2nuLz793r3K2nmrZZVt+YdvIrGxDQXdtJqjYSAMjSW0oLBdWgxutWMc8alPoD9sfcv2/+9z7&#10;TXF/BE0coAivIGI8axvNCODGxA1RVOq3lUaWQlGVWV0W+TqHtzafc2zqLeG0qnyU0shoctQzakrM&#10;LnIYaeWsxNZGQV8sIqFKuDpkUhh9TYVtm7jpN27fxecoiBHW06NNGPrTVg9FXStc3Jp51K3IFwOB&#10;7+nv2l9x9n92vbvlX3E2Nh+79ztEk0DPhSiqTwEkAkwTrJESeJXUO1lJwN565XvuTOZ955d3Bf1r&#10;adlDfxpWsbimKOlDQVoa56FT2q5p4aaGSaaRYYYELTSzMsUUaqCdTysdCqQPqf8AY+xxcXkFrDPd&#10;XEiJaxKzO7MFVVUEszE4AUAkliKUrwz0E4reS5lihgUvM5oqgVJPoAKkny4cevew3yPcvWuMmaCf&#10;dNJLMjFWjooK2vKkC5Beipp4+P8AX944cy/fG+7RypPJbbp7ubY9wjUItvGvQCOILWcM6D0y3HHH&#10;qUtq9jPdTeI45rblC4SFxVTK0UFR9k0iH+XXvbfB371bIQv94Jo+ba5MRlVQf8GYUZsPYRg+/v8A&#10;dQupkiHuqsbHzew3NR/vRsqD8yOjef7tvvDEuo8rBvktxbk/s8Xr3tZ4bsvYeekjixm6MTUTSgeO&#10;naoFNUPdS4AgrBTyG6i/AJ9y3yd94T2S9wbq22/k73P2W93KYgJALmOO4evAJbylJmY/wiOvlxx0&#10;Bt99qfcTlxJZt55QvoYEyz+GXQCtKl0LLSvA1ofLr3tfarqrAEqwAVgFKkWuG5vdSDwbEH3LwJqw&#10;I8/9VcChr9v29ACNArMC2QfT+R9D8uve3LFZTKYWthyWIyFdjMhTNqp62gqZaOrga1tUVRTmOeNv&#10;6FWFvx7RX232e4wPbXttFJC2GV0DAj0IaoPnxBHy6anht7hJILmFZImFCrAFSPQqQQR6gjrDPBHU&#10;xtDKqSRONMkbqHSSM/rjdT6WRxwwN1I4IPsJd8dObI7ByFdnM/R1a5/J1MtdkM5R1sseSyFfUO81&#10;TXZB6gVMNfWTzSM7yzI8jMxJJJPvF33K+5b93r3Pla83PkiLbd3K0+o2wixc5rqaKIfSyvUmrzW8&#10;jnzYjHU18k+/fuTyLb223bVu6zbTEoRILhfEjRAAAiUKuqrTCh6AUHAZyIiRIkcaqkcaKiIgCoiI&#10;AqqqjhVUCwH4Hsu26PifXwo82ztxLXk6f9xubRaacrc3ENZSxtC7W/HjiHvBH3O/uu9wsYHvfab3&#10;B+qKmv025L4LUrxS8tho1j0e3jQ0+PNBkryr97za7giHnXl9rUU/tbUl0/ON6Oua/C0hzw8+uXsA&#10;dy9Vdg7QWaXObXyEFJCX1VtOqV9CiqbiSaqoHqYadGUE+sqfxbn3gf7hfdc9/Pa+2udw5v8AbW+j&#10;2eGpe6gC3dsqg01vNatKkSHjWUxkDiB1kXyz7q+33N7Q2+xcz28t24NImLRzVoSB4coQsSRQlNQF&#10;a1PXve7H/IG6Cj6o+ElF2TkMeaTc3yA3dmd6TzTIqVT7QwM9RtbZcBKKdVJKtBXV8N2N1r9QJUrb&#10;XtDsq2tjuW+ygie6cRJU48KAvQgcQTNJOGbg6pHTCgtxH/vGPcR+b/fQ8pQXofa+WrKO2CrUoLm4&#10;AuLlwSBVu6KB8Ya3OT5UY/zIezW3H2zi9gUsyyYzrjER+dIrX/vJuqGkyOQE8hKhxBh6ShWNU1mN&#10;zLq06vdz2+W8ezN3Pe3j2xnZPp+UxdWy/wC8j3JXMQ1bBvqngbKcf9U26wc5bXVzDsSUrW9g/wCr&#10;q9EY63Pk7B2Pfj/f6bV/x/5fVKffyu3Pqv8Ai3+9m/vDtjQ6evreYmukDra198b3H091J6qfMEde&#10;93P/AMirpXqfvn5jbr2R3J15tPsvaMfQO+s1Ht/eGGpM1jYctSbr69o6XJ08NUjGnyFNS5CdI5kK&#10;yRrK2kjUT7EnKOx7bzHzBt21btHI9k3iEhJZYSf0nI74HjkwQMa6fLrCf7+3P3OPt17Ibbv/ACPz&#10;Hc7XvQ5gtozNAxR2ja3u3MbEcUZokLKag0yOiifNnsXefVnSU27dh5uXAbhh3Xtyjir46airQKao&#10;kqnqIJKXI01XSTRTrCFYMl7fQj3s57s/kkfy1t1PJP8A7L6226mV2dpdpdi9m4GJWb/jljqfd74m&#10;FQfoFpwP9hcGcG9qOVCwaD6qMDyEzOP2zeI3/GuuU20ff2+9HtCqh9xVuowKUuLHb5PzLC1VifKu&#10;qtCeqpMd/MI+TdDb7rdGAzIA+mU2hgUubg6v9xNJiiDYW/1j/rWAXPf8J3/gFmA/8Mr++Np3/QuD&#10;7DwlYqNcte+6Nlbilcajzd7/AOI9lr+zew95i3ncFY8KtAwH2/oBiP8AbD0r1IW2f3lX3iLML9XZ&#10;8u3h9ZbOZSc/8IuoR/xnpcUP8zTvikRUrtt9X5S1y0k2D3LTVDeq49dLu2OnUgcAiIcD8n3W583P&#10;+E9y9SdVbm7U+LXZe7OwanY+Lye5dy9cdjUmEm3Dk9sYqimrMnVbPzu3cXh6CszuPp4GdaCeiiNb&#10;FqWOfzrHDODOZvbS/wBjsZdx2+7W6tolZ5VEeh0VRXWv6jB6AHUo0kUqA1aDKP2G/vHIudub9r5P&#10;92OU7bbVv5Y4Le8si5iS4kcIguoZnZlhkJ0+MsjCJtOtNLF1ND0J/MWxfYO7cZsrsradHtCs3BWU&#10;OKwOfwtdLU4ibM1rtFT0WUpq/RVY+OqlAWOaOSoCE/uBIw0g1iiLfX3F9OupZFOrPffXv3XqGlaY&#10;697vi/4Tw9g5PbHztyWy4qySPCdm9N70xOSx92aCqyW2KvDbuw1Y0dwoqaGlxlfGj2JEdTKvGr2O&#10;fbi6jtub9vVjR545ov8Aa+E0zD8zCp9e0AcT1gD/AHkPLlpu/wB3233uW2DXe1b3ayo3mqTCS3kU&#10;njocyRagDllQ+XRC/wCY9gYct8aslk5Y1Y7W3dtTMxuUDeI1ledsOWNwRE0e4SCPy2m/097yQ+g/&#10;1vz9f9j9feU3XA0CgA618xqJsdIUfhb2UD8AE/QD3yA+nvVerBQSD1HmmKalV7giwsD/AE5+h/r7&#10;5gW916dAp546gE3Nz9T9T79791vrr34i4I/qLe/daIqCPXr1r8f14/2/vT3/AOFN5t2t8T1/1PXX&#10;aDAf4tufaSnn/kD3j97vf8lfbPT6X/n9uuzf91xjkz3bf13OyH/VGYdXf/ypTq687Yb6f7/fDrb6&#10;/Tb8TXv/AMh/7x71gqTIyYqupMpGSkmNqI62I88PSnzKbjkC6f4+4jDU48Ouprnww5B4V6tZ9r2P&#10;e2Q3bt7KisaF6OY0kk9UlLHLXRT0NRkFhaGoYJUCGQVbs8QkVTpub/UVWjCtOvWsjSQs7NU5/Lr3&#10;sDMwQsmtfIwEsXnASRUD+XVqczuCCVS4NrEf7w3KKgH060zHFePXvaSkk1rI2lEVQyt9FQlWVLql&#10;pPGdTXXkjj+ntjy493p69NHr3tjmQBH0H06QpBOq4C2uAbG9/fgTShFOmpPh697ErYpb+GKizeNn&#10;nlAR2KrZailBLA6kIOvVp/JUf0FlEXwgdK7f4Ove1CFV0lZGZRJAsMrelmI8sUSs7AuT5W5tpUlg&#10;OPz72Rqr6Dp48DTj173xeEvJRLKWERoqqikWVm41zwO6ASqx8qjUAAFA+vJIArT0NB1Tr3tU7IRZ&#10;92bQQxCZ59wYqI6y7RuUyFIGZ01jVrNxbgWPtRbKDcQjVUa1/wCPDpi4qlvM48kb/jrde925Y/rZ&#10;ioH28guBxojPOm3149zibQsTQY6gk3jHNeuBkQXuwFvr/sPb7D0xFVSI00Fh9eRFc/7Cx90NhXiK&#10;nq6XUhNVFT1iaqhX6uv5/P8AT/b+xBxPVmExSqzQpqWx5SIfQ3+nNvdhYW61JNOnla5c0C06iGvD&#10;8RDVz+o3X6/T+vtfYiHD4uZYwsIChuNCXN+fqAPpb3XwY1pkAeWelS21w4wvUap+5mQhSy+mw08H&#10;/b39mX2BlcRUNDGnjvYcaQf1WH9R9Le3llgRaFhq6R3VlcourTUdF67KxmaFLUSwiWygEHX9btJ7&#10;NHi6CKWJXRV55stgB9Px7qWQABDwPHojkDq1Cc9EC3Pn66nrJ4ZZJdRcel2IFrNf68X9qejhWJ7A&#10;c3A/At/sfz73qJ4nHWo0dm4Y6CbcuQlq6Zr+omJ/oSbXH0txcn2tIquGCFSzqtvrz/xr2w66G1MK&#10;inRtBaPIRVa9FWzWEyOUynhp4i2qYCxuDf8AwFj/AL37T2R3bRUjH9wA/Tki30v/AE/w9tGRf4uj&#10;mDbZGGkrQelK9CdtjofOZSNJJadwt7DnVzrA+txb/be0bX9k0UIJEyBhzwGJ/wB4Nj/tvelnhBIf&#10;J8ujCPZjXCGnQ5YH4u1kzo0sEi+o+rWoH/JBuBb/AGPsL872oGWRYnDX1c2b+vH0I9p5LipIBoOj&#10;m32sqACtOjPbI+NlDjzDJPA7kBNZ/YbkD8nQLf7z7CfJdh1M5NpgODwpkA/p/X2neYLw6OI9tUU7&#10;cdGOw3VGJpANNOeCpt4YB+Rc/T8e0dU7rraokB2P15u5/wBjyR7TGcseGOjBLKNPP+XS/otnY2kA&#10;AhQtwBqRRc3v9RZR/tvcHy5GrbjyNf8AIBPuo8V6kDHT4SFMnp0MOOol58C2vcccAcf4/wBfc+nw&#10;FfUEEq1+L/7x7utvM4wnTUl1Enn01Vm5sbTekyU/FyAH0m4B+p0nj2qKDZ07svkQ39JPN7+r6WNv&#10;byWMxAOk06Qy7igyr59Okfkuw6GEOFqYVtcWuXPK3sHCjk/63sRcRtBYypeO3/JPH1/x9rotuNQ+&#10;mh/w9Fc24k1oegd3J2cLSKk4IudJDsx+i/X0f7z7ErGY9KSMKq2sRzYD8f8AGvZpHZgcDQ9FMtz4&#10;hJY46L1uXck2UaS73DIR+okck882/r7UKm2njgW9uMjJxHSbtIqGz0G8w1XN/qQP9sP+Jt7zEhhx&#10;7TXAJSo8urxjNa9cKcsstvpyP8b/AF9wJrjUt+CT/vRPsskFVDdLB8I+zpV4xrMv55Df0+rf8b9h&#10;nvSAGim/p4gPp/tXtKw7STgEdOJ0Y3qypP8AE4UAtrccX/oRxfj6+yA74lRcrInHqcjk2sNVv9iT&#10;b/D2VSLWQCvVzQCpPVgOEv8AYQki10X/AIn/AAH9ffdBHTLTJq0myi30I/Sfxb2fWMZWOvkR0H79&#10;xroPM/5epUpfVxa1z/vv6+1rtvHUlZMCyKR9baf6Ee014uokV6V2JNag4p0xZmtmpKcsDbjg3Nr2&#10;P+ufZmNtYhIPEIkIAC24A+oB/wAOR7J9AqVOR0bhqqMdFl3puBnSfyygHm/LfkEf0/w9iXXS/aUW&#10;l7KdK/Ww+lr/ANf6e9hVUFVUAfZnpsAlscegNxURyeU8iXlGoklRc3Oojj+vvltCVKipOkgkkf2h&#10;yP6/T27FhqdbkqFyOm/tiCahxIYowUBjcjR9FseDcEcexTnTQBx9V9qSAOA6chOpR5dFVxlYk8si&#10;lwDr5Xk/m3149w0N7i39f97v7oT5np8ihGeHT7Mmm2k/gAcfT6+84QW5H+9f8U9pJH1Gi8OtEkdY&#10;lOk8kE/7Af4e8ipbgf8AEe2snianrxNOo8s3Gm/5+pP++/r75WN/p+f98fe6dbWhqT1GuP6j3LiH&#10;HA/wt/xPv3y60GBrTqBUzKoJ1Wvbj/jfuRGlje1/8fp/yP24B0n6TdXOFFgwPP8Arf1HuYiX/F/9&#10;6HPuwGOtE08uk7UVA1Hn8n8n+n+t7lLFc/Qn37qhY+XTRPUAf2h9bX/331PHvMYh+P8Aevfh1UHq&#10;EKxb8sBf/aj9ffDTpP8AxP8Axr3YCtKcOnlQNTzPXpKhSQA2r+vJ95oydQ/33593CL6dXMK9MNcQ&#10;VYg/k+3FL6fr/h7eRcdbWJVJI49IisUGW/0N7/717xyoAL/4E/7Ye7nIp6dOKNNepuPcABfySPz/&#10;AFb23sOT/r+2scSaDrY6VVO17Lb6kG/+uP8AjXuM6n8j/fcn/ifdBIjGitnp2Nvwjp5jJVT6f+I/&#10;33194S1rgD6e7fLpwrUGvU6Ngw1fQjm31+l/zx9be8Ml2H+N/wDb+/dq1PAdUChK06d6RiGUD8/8&#10;QfcUxE2Nj9P6f4f8T7SPeRIacV9f9jqxYcT0qKblf9if94IPuM6m5uD/AE/2NvevqIZQCGp1tXAr&#10;iop09Qk3U24HP1/x9wpODb/X9+IBAYHHVvCDAHh0o6T1BR9OV/4r7S+fsaWTVz6Wt/sBb6/7D2vs&#10;FLYHr/l6D+7/AKaPngOhV6/BTIrbk+SM/wBLXYf6/som74BJVSHQCDIx5F/x/X3JFnb6kQHOOHWP&#10;3MF1RnGrz6sw2RIRQpY3vFHzyObj2GNZRhQzKh/2Itf6e1M9vpWqr0Do7svIR0JMTgixI/33/Ffa&#10;WqxcNGVHqDA8ci3/ACL2TTKaEU8uju0bTIjdSPof62P+39oCtpp4Z9cakgG/0A+v5/2HsPy2siyG&#10;RB0L4ZxJGEbh1JQqygtwef6/1P8AT2qcHnXgRVc8qSLEH+v+H09nFpcyQgVOeiLcNqS5dnC5PWCS&#10;MN9B9f8AW/417FPCbiiqHETsh1aRa+k/p+n0P09ntnc+M2mQ8T0Er3aprXvVSKf5+myqpeL8mw+n&#10;9b8fXn2IC4+KqQMoBBA54P8Aj/h/X2tudpWVAyL5db27epreXQzUp5dJWolkp3YEcX4P5H+H+wt7&#10;TuVw6qHGn+tiADc2/wBfj2DNy2xlDDTj/B1K2x7wZvDqf9X7Os1FXksNTAcj8n+p9seJx7R1osh4&#10;P1sP6ewTc25Qso8upU2+51oKHqVk6uNqdiX+irxf68j/AIn2Mx27Hk6DTMDpKrxZT9LH+0P6+1O3&#10;27TSaQO7qm6botrFq1d3QLybofF5EmJmJZ2AsSABdhe4B59pH/RniIpTK0KHnUbpERa/0/2/se2e&#10;zKUBcY+zqMNw5mbWQGoT+fSxh3/WzxgIE1NwOG4uL3HHt5o9uYOjcftxAqR/YjtcH/gvsyXabYV1&#10;R1HRI/MN1QDXjqLWZrO1iXQmzD6i4+v0IF7j29vW4mhZWRYRp5sFA/wtcL/Ue10NjBEPhAHqRX/N&#10;0VvvFzITV+mpcXlcgsnneX1gL/W35vy3NyfbunYVPSwaI2UFR/qDc3/2Pu5jjVqCNf2dJ/rp3wzY&#10;6TFR1B97WJUTCVr8MWZWFr3+moc+0Zkexy7khgLMbkq3HJ/xsPr7oWVS2MenW1kZzUv0vMX1hRUc&#10;SqYb6VsCdN/x9fVz7YKzfZqIyPKpNvxq/wCIt72Z0oKLQ9b8OpPd0oqTZNFTSKwisR+CBzb/ABuf&#10;aGyGeqKhjaRrX/AIP0/qfx7b8Q/hAr9vTHgOWqcdLOmx9NAvEfH45tY/X8D629pmqrqjSSSx/pc2&#10;/wB4t7o05FQ3+Hp36Q1y1R9nTjGiAcL/AF/P+t/h9PbWKuQk6mt9Lj/b/T20ZtQIrjp36QH8PWSw&#10;/oP9sPcmOpvwCTxz6bD8e6mfSCten1tDjSvWNltz/U/S3t1oA1RMsYF7kf7yQPac3FQM8OjCKyYk&#10;kjPWGZwkZZjYBSQf9Yk+xgwmw5slGjCI2aw40/0vf9XPthplAJ059el0W2OxAEZPQTbh7HocEZRN&#10;NGGXUQCWP0NvqFIHsTcV1CoUPIHBHNrxf0HH19l1xe0xWo6PrfZpRHXwz0B+4fkdRQOYomST/WM3&#10;1vYCyxg8f1v/ALD2902wIaOqXSpaxBOrxnjUGNrW9ofqFND+LqtxaSR0UpQdNUvckuSxzSAoqNG5&#10;U/uA2kVubMpK2J/J59jdtvERUsMQEQHAFyB+L/8AFfaWaQOGoOmYkPiUA6Jr2jvKoyD1dqi93awV&#10;mH1VfrwLnjj2KVMiLD/ZXj+lvwPz7C942lxUVNehVBAZEACV4dEwytXW1GQIXyPZx/aLXLMbWWw/&#10;r7ZK3LQ0V2LqLG9rjn/Yfm/tHPMoHHy6ENjtbuwDJ29CVtzYeR3I0avTzaHsvp/x+psSPoT7DbPb&#10;w1a44n+pZRYWP4H4B9k81zkhW6GVjtMaaGKU6Nl1/wBKx0awy1MD2VImJkVQPQGvb1n639opEyGY&#10;m9IdlZjdiePrz/re0J1yNjPR8scMAqTTodZ6nAbOx/kdoI2iiDFCQG/bXkFj9Tx7Ffa2xXJSSZXN&#10;1vxosSCP9Vc+zK126aU9646L7rco4lwcdEv7u+TmJwsFXT0FXCZI21M15VtpFtA0Nbkn6+xxxWGh&#10;oo1Ok6ltYHT+RY/QfTn2KLWwWExqy6YzWp9PToJ325SOxVGqOqfe1+8MnumsqUSrvE8boPG8pvql&#10;L86/yP8AYe3wHQAAv1A5/p/vHsRW+mIAIRgjzzjonbVIak1J6KzkI6jJuZZpJCTrYFje+oE8g25N&#10;/c+Ge359mXiqSX15J6L7i3YCtK9Btm9uEgnxkg83sP8AbfU/09vEE4/J/rx/xPtTFOGIcip9eit1&#10;4nj0Bm6tqMfM6wn+trfi39b+3aOcEWPNv9h79TFRw6SlaZ6AbJbdmhdiIiDdubDjkj8G54PvH5F/&#10;5P8AZl4nbWn+gV/nTp6nz8upH8NfR+f+LTp/T+fP/r/qt7//1DTpLdtP1/x5/wB798SZVAFQc9Z8&#10;MeFT1vhIvNwOPz9P6f8AG/ece0orXqtR5dZvfvr9foPp731cPRaU6978Re3+F7H8D/Yfm/vYJX4R&#10;x6sjldTV69pVv1G1vp9f+I9x2IX6sW/wuw/2P09uqXPlj7en1ZmoQMddFV5H+8gW95FdSAbn62A5&#10;1C54JJ/UOfx9Pdyc9PdYypF7fT/Ye8nv1R17riAT9Pfve8Hrxzx6699g/wCNuD/vXHvx69173y1W&#10;Fhyf6/77n3rPXuve+VwV5I4A4v8AX6fX22fE1gAdnr1rNfl1734ObX/N7cf0/wB597ah1L8utg5H&#10;XY4IP9D7lo4b/XH+v+fz7LHgWME6sjpTSv29ZVck/kAD8XP1t/T3zNrXI/31/bRbClRU061pFeHX&#10;M8kn+p9+BB+nvVOt0p11779+611732Db8+/DrY6975FuOCb3/wAfp73jrx+XXvfWo/1+n+vz/h71&#10;+XXuve0Z2NP49g72c2GnaW42J54AxFYTyP8AAez/AJWUPzDsakY+sh/6uL0lviBZXhP++n/46esk&#10;X+dj/wAGHvQ5jZ2qa52GktkKw8f4zGxuD77gw9sFuAKjw1/wdYKyMRJLUVo7f4T0rPd83/CeKEv8&#10;781Na/g6J309/wDU68ztFNQ/1w/49j324CnnbYj5AzH/ALN5uue/95W+n7ucCfjfmCyp8wIrlv8A&#10;BQ56J786j/zjtuIX/VndrD/X/wBzFObf7x73iByP99z/AI/7H3lZ1wEPE9UVHkk/1J99+/da669+&#10;9+69173737r3Xvfvfuvdetxf8e9b3+eF2rHkd79RdMUb3TbGEym/M0Fl1Ka7cdQMPh6aaH6LLSUG&#10;FnlViTdavi3N+on939yabXYudeep1/3Lnjs4ajgtuPElYHz1vKimlKGLNT1mZ92DYmhs+ZOY5EoZ&#10;XSBDjISrtQ+hJWvkaA5p1b7/AC49jw4zYG9uwZUYVu8NzRYWkLon7eF2pS2RYZQSxV8xl6xHXgao&#10;R9be6Hhcmw/33H499FsAdZUyMVGPPqxv2Wz5F46V8bgMqkbPFR1NXSzaR6R91HHJFrP0Gtqewv8A&#10;U++S/wDeycoXm4e3ntjzvbgm123crm1lwCB9bCkkbE1x3WZQGlNTipFOsq/uqbxHDv3MuzChmuLZ&#10;JEHmTCxBA/KTUfTTU8Ove9pP/hOP2fh898Vu0erlqIRnuvO2Js5U0XkU1TYXfOCxhxla0AJcQtX7&#10;fq4tfILJbj88k/Za6SKfmmwkf9YmGYVxqGlo3KjiVXRGWP4TIAeI6wV/vP8AlS+sfdrkrm4xOdu3&#10;HZFt1eh0+LaTys6hvUR3EVR55IrmlTf8xfAVUe5uv91rHK1DU4LJYCWcRnwx1GOyAyMcZkv/AJya&#10;LMmwt6hGbX0tp2IgQQCpuCLgj6Ee56NfPj1zJIINDx6rUqRwo4uCDwQeODcEEg+w87c69pO2ur+w&#10;+r6/IVeJoOxNkbr2RWZWg/4HYyn3Vg67CS5CkUvGrT0SVpkUFgCygci49kPM+xrzJsO57K05jM8d&#10;AwrhlIdKgEal1qodKrrTUhYBiehRyRzNLyXzjyrzhb20c9xtW5W14kb10SNbTpMEYipVW0ULAMRW&#10;oBIHSy6y3tJ1xv7a2+IaGHJPtrK0+SNBObJVxxuBNTq9mEMskLN45LExSaXANtJ0Ffl//Ka+XPxI&#10;ymUrMhsbIdqdY0cf3cHafW2LyebwcFHr8af3jxkKT5Ta1VEGAlFTF9uGt455FuxxP3nYt65emlh3&#10;naXhVMeMKvbvn4kmHauo/Ck3hy0VqxKBqP0Yey/3w/Zn3ptNvgs+YYdp5skARtvvZEhnMgzpiZiI&#10;5xT4fBZiPNFPV9PVXyF6p7dpaSXbO5qGHMzx2fbGWngx+4KeSxMkUWPkl010aWP71MZo2+mq4IFb&#10;uIzOZ2zl6LN4LKZLA57D1sNfjcriqupxuVxmQo5VeCro6uleKrpKylmUMrIQ6NY8eycqrgB01Rtj&#10;hUHFSP2ZPyzw6ygubO03K0nsr61jn2+ZCkiSKHjkRqgq6t2uhBIIODUjobnSGaOSJ1jkjljaOWOR&#10;FZHjkDKUkjcEMjhiCCCDf/H3v0/yZ/lruf5TfDzCZDs7ciZ/tHrrcub2BuXLZHJwVe4tyUWLShyG&#10;C3Jl4riqepqcVloqWSocE1VRSySklmYDIf2o5oN9YXewblfB9ytJBo1sS8kUgLChbL6HEiilSsQj&#10;1AE06+db78Xs5tHtD71XsXKe0G05M3W0ivYI1jKQQSSF45oIzVlAEkXiiMMREkyIvaF6o/8AnB01&#10;S7C7Kptw7TwL0G2t34pMpU0+Mxzw4bFZmGeSlroozTxCko1rVRKjR6BqkayqOBbUWQ3Vvxe4ZT+P&#10;rYEcj3L2taVqKf6uHr1hwQVNCKGn+Wn+r9vRHQ1uQf6EEH6m4ZdNvqQR+Ob+6f8A+d38ftv9y/A/&#10;s/dcmJopt59KR47sjaWZNDFJkqCix2Soqfd2Op6xUFTDj8ntupneePV43lp4XIvGD7iT3b2a2uNm&#10;t9+jULe2U0algD3RTusTRmnEB3jlNQSBGQhGtw2a33B/cXcuSvvCcr7Gl/ImycweJZXEeohCzRs9&#10;tJp4F0uFVVamoLLIAQCane+BnY+U2t3ZQ7JarqRgd/0FfSVdC7gUa5bGUFTkcZkGhf1GtC0Bpo2U&#10;A+OZgbhRbSe6Y7ToNhYHddPlneoAegq8LjxJIr1dXKGpqiCJ/FKlNGRod3NrD8E2Byr+5R97Llf2&#10;H9r/AHa23nS4lm8GW3u9ssldhJczypJFcQo1GSNQY7d5JCCqLrIV+0HsF77+zm4+43M/J91sdusR&#10;kWWG6nIBWJEAkSRgCGencipQ14YAqLyvebbO3vkD8sd+QbJ6v2fvDf2cyUqih2js7HVtfS4ylnnW&#10;EVmTeJEpKHHwlh5a2tkSCMC7OB7xj98fvR+7Xvxv16N8366t+Xp3f6baLWRvARcBY/CjVXuZQgJe&#10;SYO5qzArERGotsOXfZ/7vnK3795i3Db7KGFF8W9vGjWSVwvCPVVqmh0wxd7HCq/Asuf3Fgtr4uqz&#10;W48vjsHiaGMy1eRytZBQUUCKCSXqKp4ogSFNhcsx4AJsPd2nS/8Awm9753fg8bm+5u7dl9S1lfSx&#10;z1G1MFt6q7HzWKZmv9rkauPM7ZwK1iqAW+1qquIA2D3vaLdp9subtzhS7uIYbRGOFnf9WnqUiRgq&#10;04AyB+FVUdYdc8/3oPtvsu4XtjyPyFuG9xR1C3Esy2UMhrxQMk8xX08SGE0HDhUiu+/5iPUe2K+b&#10;HbWxW4t+vT61bIUKQYTCzSAiwgqcmkuQkAuRq+2VeOLi3swtV/wmTwv2rCg+X+RSs0kq1Z0pTPCZ&#10;OLDTD2irJGf63Y/4ezxvZ3fkWqb/AGrsfIxuo+zUCxP+8D8/KNYP71a58X/GPZJPpjxC7qdQ+yu3&#10;AH8yOg0h/md4UzhKnqDKRU4trmi3pSTzW/qtO22aeNiP8ZF9lb7a/wCE4vyl2hjMhluqu2Ose2Xp&#10;FL0+BqEyvX+48gNelVolygyu3I5whuRPkoo+DYni5FuPtxzttOie1sYbpAeNvNSQeeorMkOQcDw2&#10;dv6I6lzkz+829n98uIbHnDlTd9mWTDS0jvIExWpMRjm4ilRbuPMgLUgW9lfzDuityVSUu4xufYcr&#10;+n7jN4xMjiA2hmB+8wUmRrVDuNIL06ICQSQLkVU9ldE/Nn4jVYPanWHavXuOp5PAK/PYbI5TY9c0&#10;RVTHS7hhjyO1qkFbf8B6rkHj3JHIf3nff/2dvdug2fnrdobOMjTY3zTTW0irxVYLsaQhA0s9uyGg&#10;7HUivWS+2333aff23k/q9u+ybnelQWNvJHFeoGyC8Q8KdTUknxU417a1qcDaPY+wd/UzVWyt47b3&#10;TFGkck4wmXoshPSrKNSfeUtPM9TRuR/ZlRGH5HtQ7B+TeGy88GN3nRpgal00DMQyO+ImmAAQywke&#10;ahMl/qWeP8kgEe+pPsh/eRckc7Xtpy97sbbHy3u8oAF4khk29pK0CPrDTWpfIBdp4101aZK9QL7i&#10;/dR3nZLefdeR9xO5Wq1P07ALcKM4VjVZR6Dtc+QPSyVlYAqbg8/Qj/bg8j2amlnp62CGekniqqeZ&#10;FkhqIJFmiljZQyOk0ZZGV1+hB599K7O9s9wtbe9sLuOezlRXSSNg6OrCqsjqSrKRkFSQRQ8D1idN&#10;Z3FnNNa3du0dyjUKspVgRgghqEEUyDkefXL3MjUNxb/eP8L/AJ9utQmvTdWWg1Hr3uSUVls0aMli&#10;LMqkAHggAi3IP+8+2iqMKEAg9OQF1YPG5Ug1qCRn1x59e9mq6b+ZvyS6Op8Ri9idl5Zdr4aJaai2&#10;dn/HuLa8GPiY6MZR4vKJU/wqjC30rQyUhTUdLKb+4U5w+777S85C4bcuS7SG8kr+tbL9NKGP49UJ&#10;RXb/AJqK4PmD0EeZPbvk3mqW5u942ZG3CY1aaMtHMzHGt3H9ow49+qtACCMdAv2D8eemO0ZKqp3r&#10;13tvK5KsB82cipP4Xn3fxiNJJMzijR5GdolVdPkkdfSLggW92Q4L+cLNnNrZvb3ZvTyQ12UwuTxf&#10;8c2RuBjT+aux89NFJ/d7OQM6QrLJdj/Ei1rAKbEnEXnf7hs97ZX9vyXz5pWaGRFS8hrp1oygtLC2&#10;QCQaLACaZNMdRNB93xdu3ja9y2jmUvDb3UUhSeKjsiOHI1xMqZC6f7MZIxTV0SnIfy1tu4vd2C3P&#10;sDsPK42lw+ew+WfA7lxdLlYZosfX01XJDBl8dPjKmJvFTsia6eQlpNTMbe9OPdHRfZ+13nNTtety&#10;dHGQf4hgkbLUrIpK+QJSp93AhPJEkKEfn3zQ9xfuZ/eG9uZrtbzkGfdduQ6hdbYGvI2TNT4aKLlA&#10;KVPi26EChJAPXe7lv3r9t+aI4PpOY4be8c08O5PgOD/DqkIjY+mlyTTHn1Z97CSWGankkhnikhli&#10;YpJFKjRyxsDYq8bgMrAj6Ee8YbuyvLG4ltL20lhu4yQyOrK6kcQysAwIOCCKjz6lKMpPGssL60Iw&#10;RkH7CMH8j173fd/wnNBPzt3kRf0fHDfjf04bfvVa2P8AgVuP9Y+xj7bKw5y2sEEGkn/VmTrnt/eY&#10;Oo+7xtBAGeZ7Mf8AZtfVB/L16Ib/ADGyB8cKgH6tvfa6r/ibZE2/w4HveA+v+9/4f7f6e8peuCtK&#10;9a/rMLcHm/8AiPfL/YW966sPs6juxuOTcf6/vHNDDURyQzxRzwzRtFLFMiyRyxOLPHIjhleNx9QQ&#10;QfbckUcyNHLGrRsCCCAQQcEEHBBHEefTiSSRMrxOVcEEEEggg1BBHAg5B8j1zp6iamniqaeaWCpp&#10;ZEqKaoikdHjmidZI2RkIdHSRAwYWsQD9ffzOPnD1fhelvmD8lOrdt0aY7bWze5N947bOOiQJBj9s&#10;z52rr9u46GO10ix2EqoIk+gKAG35OFl5ZHbbu+2wyM/01xLCHb43WGRog7eVWCajTJJqc9fU17Gc&#10;23vPXs17X827nKJNyv8AZLWWZxU65vBRZmqc5kV2IOasfn1ta9Sbtl371f15vap8f3e69l7bz1aI&#10;WvAtdkcTS1VcsI4CxrVzOALCwFvx7Kt7TdSmSeAOOhE922/yNckMf/M0+P0DvoTLUHbuNc3YfXpj&#10;sGuQAAHUWloVAH9bexZyLIkXOHL8shoiyyCvzeCWNRjPxOPlXjTrED7+VuZ/ure5TKlfCk25z8gN&#10;0slPzoQxrT06KL876Zqr4o9txrH5ClJtOpC2B4o9+bWq3PP4VIL/AOw/r7+gQASOfrx/t/8Ab+8s&#10;+GOvnQCk161sZaoodK3e/wCSfwQOTcXvz7yAe69OgUHDqATc3/3j3737rfXXv3v3Xuve/E29+60f&#10;IeZ66Y2VmvYBSb3twAeR+eLe9PP/AIU3Xbtv4oAfVetuyS3+s26NufW/1vx7x+93v+Sxtg9bb/n9&#10;uuzv910P+QR7sY/5all/1amPV3/8qOx657ZI+n9/caL/AOtt6nIA/wAArD3q9y07VZNGgJkqVeBQ&#10;P9VKjKtrkBuSOL+4kRC5CU49dSLk6YpifIE9Wte1jiMHUbb2u9JPFVxSyzpKZTKEgYa8msUqwIUm&#10;EsUin1Byrr6SBYFryW5tm8Nh3f5+mtqkE9qJFA05H+D/AD9e9hDmgXaUMVDo6mHQhi80eghIi4bm&#10;TQ2nVqtYWP49suKKdXSl8asde9pBrBXIFvUpkB/WPUikcfpsGA/oB/gPaQAGrE9w4dMeXXvbNKik&#10;eltWsPYNccqWBDFrC4t+ffiT00+Vx172I2zdSYTyCNpDHkEVGsSijXBPI7i4DqYonA5/2oA29qVJ&#10;0Htp0rt/gp172rJ1hklpo5JAsXgpnSOOQMZ5GaQECNpUUJ904LSfQaTxcW91CkUBwD09QlhTh173&#10;6UgNG0jK7oZAAAQsTh6aolkUaruiuWX9LfqOm9lYummARTHWzg5697V3XoVOwNmmSWmiVNwYOVix&#10;0iy5bHxySeoKxuVZV/qTduLe37YgXNuQoprWv+9Dpm5XXBcKOBRv+OkddH6G31t7vem3btzHgk1N&#10;IpHPMi3/AKcXFj7m2TebVDTWNPyx/k6hm32B2oWB/l02fbzNwxkF/qdd+fr9bn8+0nk+6dvY5Doq&#10;qdipH6ZkX8kfhf8AD2TXHMyRghBT869Hlry+qmrL/Iddrj1Ju7E/0vZvYMbi+SFDG0iQVEVrNYio&#10;Uf61vSLHn2SXHMkhYgcPt6OY9ogWmpR+wdS0po0XTa/N7kLf/evYVV3yJd3DJVgEE2tUFuP9gOfZ&#10;XLvM0hrqP7elgsIFFABT9nWYIotZV4/wH/FPY69Kd/NV5inhqKzUkhAH+UkafUnqNxyP8PfrfdZP&#10;F7mPD1PTNxt8ckelFz02ZbFU2UpZaeeJX1rYcL/jxz7uK2RvyhrcRBMaiMs0aHmVeRYEm683J9ja&#10;wu0eIlhUdAq72TVPUJjqt/tnqOt/jVS1LT1GliunRBcWJYEgKfSf8be1JU7+oacsRUJ+TYSJbj8C&#10;/Pt9p1GQfy6U2+x0p+n/AC6Dyk6QyNeFWWnlUWUG8KqeR+SHDg/63PtG5nthFhkSGYAi9iJAf94A&#10;9sS3evsJx0fWmzAMtV/l0JG1fjXQU1TFUT0iSMWD3aJzyQBf6nnj6+wTzPYVXUysRO30/wBWw/Fv&#10;qvN+faJrgUFM9CKHbAFBYd3Rodv9YYrGQKgpkUKbi0cIP1vzYj2i59zVs9/3Cb/T1v8A8i9svcOw&#10;ABIHy6XpYxrSnS9p9uY+ntpgFueQqC3+sf8AinvBHLkKw8CRweeNZ+vtstISKAnpwxJH6dS5Ex9K&#10;t2QAL+DptwL/AOx9vdBtrJVjC8Uxvxyj/kj+hv8An27HbzTEEqadNSzRofjA6Ya/deKx6szTQAgG&#10;/wC+v4BP9m/9PYiYXripmZTLE1vrYxyG/P0+v59nFvs0stAIjU/Z0Wz7rFHwIr0Em5u6MTjEfTUw&#10;khW4+4YWIQn6hePYs4rreniVGkiW/HDIw/HP19iK05doAZBj8ug/c76RqAap/PosW6vkTqaaOkmu&#10;ef8ANTrJfm4JZx6eP8farG16KkW3iTi3GlfZqNotYhQxmv5dE0m7yMcV6Dkdr5nLyBlnexuTaZyd&#10;Jt9foAefeE0cMX6VUfi2kf1/qPqPaaS1gRmVP2dbWd37hXp4izWQqhqkmduAbFmN+L25+l/cuBVB&#10;AspH44/1/bYgFQDgdVZmbj02V00rIzeu5+vJ4P8AW9/qfbooBta1v8AB+OPd3t1C9pqeqVHSTnms&#10;fX/T/X+v+8e8/wDgP8PaSQBhQ+XW0IDccdQvJ6gD9Lj8C3P+8+/MwX6m3+3/AOI9lkvwt0oQNXHD&#10;qZDF5GUgfU8HgE/7E/6/uLMQTwfz7LSAeI6WplR0oKOIoVPIIsLfXm/+H+PsMt8TKmNqWDWPjUD6&#10;ix1D6f7H2mn0hafLp1fIdGJ6jpWky9KWDcSAH+1wWW1vr9fda/YtY4zLshvpv/aI58h/xHsrCa5l&#10;9OqXDhENerD8Smigp1IHEa8kcn/fW9tuGr6upCJqYD0r9WNrD/e7D2JraOkRA9OgndTVlz69S5UU&#10;er/X/A+v0/4n2PuyVdJkublhYXNueDax9ld928ejzbe4FicAdIvdJ1UbW50jn/AEWH1/x9nO2rRR&#10;tDG7af0L9Rf+wPZY0RDClS/p0ZmoA6IV2XmJYZ6iGO9hJpuGKm4JBHJF7+27f1V9tSsIzcBQDYkD&#10;k8f7x720TJ3sPy6cT4gf9XDp16dpDWVLNMpGqxBYBrBor8H2n+rsrJLkCj3sJYwLsSNJ/H+H+t7q&#10;DkGlOrzLVfy6VXfmBhO25WuNQpZtNlUnWR6Lf0NwR7M7MVkiQixJB/H+B/wv7VGmmvTMAKUBJ6rV&#10;x6z02SnQhv8AO35YfpuLW54/1vbcECm4+ov+PaKSVgdIWo6VMa1Cnu6X3kMignjgW5BJ/wBsf8fe&#10;dRyL8+04FK563jz6hTNZhY8WH9frc+8yxn6kaRb6/W/+2J92p5DqlW/EOm6ao024BN+f6/n3z0L/&#10;AF/3j3r5dWFCCB1hFQWH6bDnm4Fv95+vvPEn0I4H+H/Gvdh6Uz1QqwOBTplq6mwYfXkc/n3PiQH/&#10;AFh/X8+7n5cemmxjz6S1XUtc/W9j+f8AX/I9zI1Fz9Lf7wP+I9+oemzUUr59MFTUgD1MQSP6kn/D&#10;6e5aKP68f1/p/wAT72ucU69xNKdJyqrfwLi1xcH/AHv/ABt7yFVI4P8Avf8AxA93VCeA63pY+XTa&#10;KhgbXJP/AAYn/evz7wOl+QSRcW+v+x+vPu9VTBIDD7OlMQ0oSR1IjqSRyTfm/J/3u/PvlGhDAn6f&#10;77/Y+2HuVA7KFurE1HXOUl42sDe/+v8Aj3MW4HH+9+7reQ4qjV+09aLhQD0maqnZnJIKm/04+n+v&#10;9Px78wJBJP4PHtuS8yNC0X7eq+ITgDj1kpIghFzzcW4ub345A9xSFH1Av/Qge0TyyMT3tpPlU9WU&#10;nzPn0rKVLKGsTz9SP8OLX594nAPGkH/Djj/jQ9txsUYHUR09Whxx6dU1FSNP5/4p7jNDcn6G3N7f&#10;Xi/04+ntd9YulR+I8erajTiepEUcgbkEC4vyPp9T+feAqqC3BNz/AK/+HP8AT2xcXLSlghogY8MV&#10;GKf5evdxqR0oKSIllIv/AL7/AAPuJI6iwB/oeL/09o/Iny6rpcipGOlXTQkAXv8AX/e7f4/09xWN&#10;7kc/04/NvbJJJqCergUFOn+FEA+vH+AuP9449w5EZgSE5/HH193R5WKp4jAVHmeHn1cFgRU9v29P&#10;EM0EQW7r/sQeLD/WPtIbgVhAwI+usEH+pUm3+It7F21KpcAcK/5egxzFMFieh4joWOvnjetVwy2/&#10;bN7j+oNrn/D2XDPYszSElTfWxJKn/b8/X3Lu3QKQKAfD8usbd+LySPSvHqwvZ+WSGlhVmFvGPob3&#10;tY/gfW/tEZbGU1NSu8mm6oTyACL2A+vJv/h7teBLdDqYV9Og/Z2czzr2tSvQjUeU+4lVUDWJ/F7f&#10;n/aRb2AGbykNNUuqupUEjgkEeq31A4JPsG3N5EsjE+pwOpE27ZyyBmXNOldEhKeoG9h/r/n21Jk6&#10;OoFnZb8m5Jv/ALci/tuK4gkqcAehz0ZtYyQ/Cp65FWHA1W/xNv8Aintpq66lp2JjdBb/ABsD/vH1&#10;96fwakhh07FDIRRlPWZQ2ni9/Tfn/A+8WO3KKepDiRTYg21t+R/S3Nr+1drKiOp1A06SX9iZo2Vl&#10;xTrzRahzzf8ABA/P15PscMNv+MQIpYE6Rf1v/qVHPp9jKLcIvDXvWtOgC/L8v1DOIvP5f5+mKsxM&#10;U5N7X+v6R/U/61vb2u6oa1rNpAfges/6x+o49h3criOQue0E9DnY9ukhEfaajpnlw4juyD9PI/SL&#10;fn8H2rcHHT1EqOClyb/S/H+vY39gK8hjdyFIrX9vUpbc0kScDgdI/Pzz01Ows44UHk8cj+n+29it&#10;PMtFRFgQAFX/AAA+g/A+ntdtFqomwc9B3mOWR0NPT1+Z6B+igbJ5No3DfVvqL/1N+bWJ/wBv7DLK&#10;brWIuodfofow/wCiuPY+SQFcYA6i2cPragz0NOK2tEFRigNiP7Kc25sef6+0NU7sYt6WuLm3rI+v&#10;+A4918TJIbA6pHbtICXY1HSxhwsKL6kX6fiNf+Kfj21z5yoqASHIHPGpj/j+L/197M1QAeHW/oXO&#10;QwA+Y6nQ0MEINgAL/XSBzYf0/wAB7YKjJVJBszAmwPqY8c+00txpbj04tma8D1NSGLQLBeD+AP8A&#10;iluPbYKieRvWW5PHLf70faUzd1Rn7elC2pX+zSp6yhQLcDj6cD3KTyGw5vb+p/3nn200xqTQAdL4&#10;rFmoSp64OeRY8i/txihd7fqH5IF/dPG9WqPn0uj21zSsZ/Z1HMyW4Yf7Hgf7zbn3knoUZbs1h/U3&#10;9tG4UcCOlybQ7UIiP7OsMdSSdK+r/WYEn/Yfn/be0/MlLC5DSxj/ABJAP+8+2zdxiupwOlEexys1&#10;BGepys7gEJb/AGHuG+UxVOp8lVTrbk6pl/H+x9o5N0hQHvFeje35ckqCUPXisp40G1/zpAA/ryb+&#10;+qTfu3cfMGkraXhl+ksa2FwTckXt7LZN5hHBxXo8t+WmNCYjT1p1gqKCWoiKXYAqRfUOLg8nm5sT&#10;7HPbne+26OBFWto/Qv0E8Z/H19Km3srn34EFQ1D+fQpsuWI1AZlx8wOgP3N05NnZ5JGqnKvfgKrD&#10;lrkcuP6+32o+TWGgOiOtpgDa9qgf630VP8fZQ+7O+Qcfb0II9mt442U0/YOkbB8X8Oz+SslSaQEk&#10;ao0Cj82Oly97+1xsftqi3PVxlZoXDsgFpr8s3Fha309uxXvi0Ieh+3oLbptEY1mg/YOmHfPS0eDw&#10;070EZKLFJzHGCulIb+o6i7KP8fZq8dkac06PrRQRqHqv6bfi309rRdqiksRwP7eg7Fs+qUaU/YOq&#10;5t3bYy02TqaVIp2UTOtxCxHq06RYcH8/4e8OT3hT0sTKsi/T6+Rvrb+g/wAfYcu7vU1R0Ndr2UgA&#10;uvUvaXR1XkKhJqmnlPq1EtTpq+otdmbm39PYR5Tc1TkJSkbBgbWILkEf0A/B9k085ZaDj0NLbbo4&#10;gK0B6OVtfrbGYCnSWaFE8Shmdo4YwpsCCeb8W+vuVgNt1mUnR5VbSzKSGVjcMSR9Dx9Pz7agtnnY&#10;BVND05NcRwIwBGOmnsDs3A7Oop1FVTQtDDKqBZYFJYIDxqHBIH4/4p7MVtnZtNRwqXiRjYcafUD/&#10;AIlv6H2K9t2JXo0mCOgvf7tTUBJX8z1UZ8hPlZVTy1lJja2Tx6zZUnDKUMRAIsumzPz7E2Cijp0X&#10;SFFh9AAPYrSzggRSKV+zoLNfNcOykk/t6rK3J2Hmd01rtVVE7o5JZnlMha/0B0khr/7f3NT/AAAu&#10;bX/H4P8AX2gvnK6UA7TX+VOtEUBLDJ6T8FM8rF2Lkm3LG/5P9T78xH0JF/8Affn2XK7q2pHo3qet&#10;JU00gnp2joAVsV5P0Ngf999PfViouDf8/U/8V9mcN2XOiVhX5Cn+QdWKhsMc9N9ZiVlGlgSPxdQS&#10;L+5MFQ3H0v8An2bwyKqgauPRbcWukVXh0Gu4tsq0chVAb/0VLk6fzf27w1P+Nr/4kX49rVkOPMdF&#10;rRKadATnNnglm8ZB5uuhbN6rc/g2v/j7zeUf4fT+v+8ezrxY6fAP7KnD59e8MevSL/u8fp4/92/b&#10;/oW2m2rT/wAFvzb6X9//1TPq2m9rf8T/ALD6e+JbUkBC9Z7mvp1vjKLCx/r7kJJfmw9pSpRqE561&#10;SnXP8X/xH/E/8U98w/NvdeA6uFGKnrr3w8h1C9rC/wBL/wDFfdjQLXz6sVUBs9e98ZNOn9QHI5PP&#10;+wsLH3aMmvy6tFI9QunHXvePURb6GwsDz9Dybc/m/t7pUDUdePPHvkXay/T8/wC++vvfr1vroKF+&#10;l+ffYkIItb/G/wBPeuvdcSgPPP8Avv8AYe8vlBF7f73/AL17917r2gf4/wC8f8U980YEXJ+v0t/x&#10;N/fs9aJp1xZbWtc/7z75cf7D34mgJ695Y64W/H5951Ti/wDvv8Px7L5bsatIHXlqWoRjrMIhpDXP&#10;4uPeUfT/AHv2lZ9Zr0q65iy/QLz/AIe+9ZtYW4sDf68e9EEEenWiaZ6699q3PP8AvHvx68CTx697&#10;5F/6e/Y631732H/r7117r3vlqX+o9+691734kD8j/b+/daqPXr3sPe1phF1h2FNcXj2ZuVv9tiKv&#10;/ePYm5N/5WzlxKVU3kX/AB8dItzOnbr9h5Quf2KessIvLGP9rHvRSWxlqLfmpqD/ALeRj/xPvt3H&#10;XwISP4F/46OsGpRV5PmxP7elX7v4/wCE6dP5vm3vWc8Gm6C3YDYcfvbn2PEpN/px7H/tkw/rvtCj&#10;+GY/9UZOuc/95pNp+7/ssY4HmK3H+8wXNP8AZ6Jr88X0fHnMDn9zcu1kFvqSMkH4/r+j/be93AfT&#10;3lT+fXBI8T1Riffvfuvde9+96JAyTjrwBJoBnr314/339f8Aevfrj+o/2/vYIPn177euibC/+2/1&#10;7Xt774/qP9uPdqcevYxnHXCYlYnYK7FY5XsgLfoS63AB4J96Yn8yjsCPsP5p915GmnSox+38xjdk&#10;Y94pfNAItnYehwdWIXF10yZSlqJDbi7/AO37n/dU5cfln2K5Fs5YytzcQPduCKGt1I8q186hCi59&#10;OukvsptP7n9tuXo3BEkyvLkUNJHZlP8AvBUUORTPWw18V9o1GyPj/wBYYOthamyEm3hncnA6eOSD&#10;Ibnq6jcVTTzIVDCWlfKeI35BSx59kBzuVjwWFymZlAkTHUc9X4rlDKYU1rHrsbGQi1wDa/uWPcDn&#10;C09v+SOb+d76HxLTaNsubxk1BDJ9PC8ojDEEKZCgQEg0LA0PDqZ9j2iXmDfdo2OBtMt1PHGGpWmt&#10;wlSMVpWp4YHRgvZc8325tPfm3MhgMrBV4CoqEV6aokQVtKtZTyLPTO8kaJIia4yh9H9o8++U/Pf3&#10;3/u+/ea9q+b/AGq58jv+Utz3C2UwXM8YvbaC6idZrdxLbBpaGRFBJtkHhk0YGtMpdi9k+f8A2w5q&#10;2vmnYXt9zggc6ljYxSNGwKOoR9NdStqpqp2jOM+9iP8Ay/vm9vT4I99Y/svAxS7g2bmUjwPZ2zIq&#10;iOmTde1TULMxpJZopUps5iZx91Qy2BEwKOfE7j3xjstwuuXN4j3LbLnXPbuR2khJ0LgOrZHZIApB&#10;KnQyxyadSV6lD7xXsRsf3h/ba55U3Nvpt6grPYXLDU1rc0wWWoBjkB8KZagFWLDvAJCnuPqjA9w7&#10;Gyuzs5qiaptV4fKLDHPUYHMU8biiyNLEwUSaCzJIl7vFKy3HpK7+Hxt+VPR/ys2JjN+dKb6wm58b&#10;V0dPPkMLHXUy7q2xUSKBPjNz4BaiSvw9dTzhkvIohl064neMozZP8sc47NzTaxvZzrHf6ayW7sPG&#10;joaElMFo600Sjtavk4ZB85/up7Nc/wDsxzHecsc98vT2k0cjJFNoc21yq1/Ut5yqpIrCh0giRKkS&#10;Ij9nVEHbvSG++m81V43dWJqhj4qvwY7clHR1R29mYmjDxT0Ne8ZiEkhv5IXKTREWKafV7Mbcf1/3&#10;1r/70fYsr1F4UnABJ6Bz86f7R5t+bfW9vr9PfAxh7hiWvYHVpbgG4/UDcX/r9Px7bkhjnjkhmQNC&#10;4IKnIoRQihwQRWoNag04Y6sZJCV7zjh50/M1OPLOOssVRU08sU9NUTU88MonilhYI8cq20SJZdKy&#10;IRcMBqB5vwPdQvzH/kwfEz5Uvk9y4PEv0X2nW1FfXy7268xlImPzmRr9M0k+7NqaqbG5cNUqzvJT&#10;vRVbs7F5muPcS777SbTcStdct3H7vm0UMQq9u2a0EZYNFjtAhYRheEJI6zZ9kPv2+83tGLbbN2vf&#10;6x8pxokYtr2RzLFEnlb3I1SICKgpMs8Q4hFIB6Ov1J87uzdhLFid6wR9i7fiWCKF8hXx0m5KOCG4&#10;ZIMqIpWrZdHIWrSWQ6QfIiHjWs+QH8qr5/8AwU3VLv3ql94b82zgv9y2P7Y6Im3BSZnFpTaqmaqz&#10;e3MVUSbmwUlKqEySaaijC8rO3JEJ8w8pbvsrTx8wbJW1Rq+OqNNb0ADLJ4mkeHpOKSrG4cGi00O/&#10;U721+9593P3+2iPl/ml7Lbt2uV8GXbt2WLwpq9oSKZ6wT6vwohVzXMYNOrKutvkv0v3HQQ0VLn8Z&#10;Q5XJA01XsvdTUdJkS8muI0vgqpGoMylQBdRTyTFlIuqm4EnoX+ej88Oj6kYvfe4MV3fiKQimqcP2&#10;tjNO4KSRHHkSPdGCbE501o5T/KzVoCT6G49q9s5y5r2uSFrDmOeSFf8AQ52NxEw/pGQvMF9BFKp8&#10;gadJvcX7gH3eOfovq9i2ebYb5jqE22OoiNa/8R5Q8GgnNIliY/xDqFvv4hdEb8glabZ8O2clMC38&#10;U2jKMFOjsrXZ6Km1YeUBjcg07fTj2e3tz+f31h8hfi/3h05vXobd2wd7dj9Wbt2fg8hhNx4zeG0v&#10;4xnMNLQ002QmrKTbOXxlN9xMSQtPVkBRzz7Eu7+5e5b7sF7tF7s8Gubw6SpKwFA6sT4To5qoXh4x&#10;4+dD1j/yN/d0cye2nu77e88bJ7iWe5bBtm6wXUqTW8ltc+HDKrMsYV543bTTLtGrUYLUgAgV1/8A&#10;A9esu2dmdgYHsKTLYvbWUNfUYrL4Q02QkiFNWUiww5GjrHpZXAq9RLQRA82HPvWy6s6y3v3R2LtH&#10;q3rnCVe4d675zdDgNvYiiB8lTX10qgPMSwjho6SHVLPNIRHDFGzuwUH3HLNoSqxu8lQFVFLyOSRR&#10;I1GWdjQBRlvhoSQOuoHNXMmwcl8ubvzRzRepbbFYQNNNM/BEShIGDVn+FQFYsTQAk06sCzGXxuAx&#10;tbmczXUuNxOMpZ67I5CslWCmo6OmjMs1RNI3pVI0Uk/4D39Db+X/APBHrT4LdN4vZG1qKjyPYOeo&#10;cZXdr9hiOZclvLcdPFM5jjeZ3ak27hpquSKgpE0xpGPIwM0krtk9yDyTDytZePcjVvk6AytgiMNQ&#10;+BEansUqNbfFKwUsSiwpF82P3kPvD82feD55uuYd1uHi5Zt2ePbrOtFtrckdxAC65ZQFMrtUAkIn&#10;ao617/k38jdwd77vqlSaWh2Hga6ph2rg0d4o5ogfHHnchGSHnytdEC1v008Z0AC5Mh9VGlQLkgC1&#10;yf6f7YC/+29yGABwGOsc/IDyHRYRZQAFACgAXLGwUWAuWJsAOP6DgcW993H1uLf1v79UHIPXjjj1&#10;gN2I/q1iLfkfgj+t7e/cG3P+IINvob3BH9Le/Y8+HW6NUUrXqLMwbgcfQGwUgi4FiGDA6vp/Xn+t&#10;vbRmsDhdx4bJbez+Kx2cwGXoajG5TCZajp8jiMjjauGSCrx9dj6qKalq6KqhlKSRyIyupsRbj2g3&#10;Ha9v3ayuNv3OzjnsZQA8bqGRqEEVU4JVgGU8QwDAgqpC3bt03DaL6y3Tar2W23C2kWSKWJmSSN1r&#10;RkdSGVgT8SkN6Hj1Pw2487tLJUec25lslg8vjqkVePrsZWVVFVUcyqyFqeoppI6iPWpKtZr6bgfU&#10;313vnf8AyCuq+10zXY3xJq6HqLf4ppa6TrGphf8A0XboqaamllaHCSi9fsfJ5CUKFt58ZrCr4qdS&#10;0ohHmn2qmtY7vcOU6sigt9Ix7sJQrBIxJ1kCiRSmhLafGjjUL10z+71/eJ818nyWHK/vTbPvWwag&#10;g3BKC9gViADLQKLmKIEkkKs4X8Uz0DWZ/Hz+Yxk6CTF7T7ypXyNCWFKOwqFEOSozNIPtm3FiqcLH&#10;W08KEq9RAI5ggDPHI92Or/trcXZXxn3/AJTqXuTa+4dpzYfIfY5/be5sbW47MbYqZCi/fU1JUIjv&#10;QyIA9olaCoitLCzBlL5Kfc8++Duvsfu9jyJzxO8vtXcXRVw4fxdrkkdg00KUaQxFmMlxa6KqS8ka&#10;rMzRy9Fvcn2y5P8Ae7le2589v95tLrdJIdcFxA6PDdotaRyMlQJBXQhNHQjQwAJUW/YjL4vP42iz&#10;GEyNDlsVkaaOrocjjqmGsoqymlXVHPTVNO8kMsTj6FWI9nroq+jrKKLI0lRBVUU8K1NPVU8ivDPT&#10;SKrpLHICyshUg3+nvvzt252O72Fnuu23sVxttxEskUsbB45I3UMjowJDKynUpBoRkY653XlheWd9&#10;Nt15bPDfROUeNxRldSVKketR/k6cfZY8N8r9q1Ne9FnsJkcRCtVJAmSpJVylF4VlMYqqiNYqWrgj&#10;IFyESa39T7508rf3l3tNf8wXexc48ubhs9ul48KXaEXluyLIUWZxGsc6BgAxVIZytSAWAqcrd4+6&#10;bzTbbdDf8v77bXbmFXaGRTBIGKhiiktJGSCStWaOpHDPXvZgdvdi7G3OUXBbqwmQlYEiniroYqsA&#10;cXahqWhrV5NuY/eZXJPvd7Te5BROSPcXZ9xmYV8KK5i+o/O2Z1uFFM1eJQRwr1A2/e3PPXLGs77y&#10;pe20YNNbRlo/ykQNGa+muvn172u0B1cf8a/5H7k9iAMnoKRxjRqJ7q9e9yEFyCGNlAC6W/QV44sT&#10;9QSDe/tOUQChzXj/AEvmeFenq6tSudVeNfP7eve0jufrnZO9FP8AeXbWLyswjMUdXLAIq+IMf91V&#10;1O0NUnPIXXouPp7jD3A9mva33QhjXn7kew3OaNCiSyx0njU8VjuIyk8a4BpHItOIoadDTlj3A5x5&#10;QYLy5zDcWsJIJjDBoSRwJjkrHXy4Dr3sfv5duW2L8FfkZme7IsZuXdeHz/XG4ev6nbcNfRpV41Mx&#10;ntrZ0ZOhrKumjWrNK22vEKeRk1ifUZU0WfB3ff7ubkzbd/HMXtrzddbeVZitpdqtxAodWUokqCO4&#10;VQWLBpPqHOdTHj1v7wnOfNn3gfa2z5A3RbO2vbfcIrwXAD97QxTx+E0algpYTatS4wFAJbBevk30&#10;nVd/dYzbAo9xQbYqTm8XnIcjU4ybKwPJjPuAtJLBBV0bxRzipN5QzGOwOhvp72i+sPn58W+0KWka&#10;h7OxG0MrUIDLt/sMrs2tpZD/ALoOQyUg27WTH+z9tXT6r8f4QhzZ93X3g5Skl+o5RmvbNTiazH1S&#10;sP4tEdZlHrqiB9aDPXMre/Z/3A2KaVZeXpri2X/RLYeOpHqFSsgX1aSNKYqM1FKPZHwW+QvXs8rQ&#10;bRffeJRA6ZfYTy57WCrHRJhpKei3BFJGV9WmllT+jm9/ZwsfkaDK0cNfja6jyNFULqhrKGphqqSZ&#10;fpqhnp5JYpFv+QxHuGJ7a5tJXt7u3eK4XirqVYfapyPz6jaaGW3laGeNklXirChH2g8Oii5bD5fB&#10;V0uNzmKyWGycIHnoMpRz0FZFfhTJS1MccyBrcXH+8+5tx/Uf7f2xUcfLpvyB8um0g6SQDqB+n+wv&#10;9Pr7+dD/ADbIxF/Md+WKD/n4tI5/qS+09vMWI4/Wf9vb3iJzcirzLv1OJvJf5uTX8yT19Lv3PyT9&#10;2X2dqcDbGx/1ETAfsAFOtnX4k2/2Wzpa1rDYWGUAfQKsVlUf4KBYe66fYc6yS6MV7sm/lAZdMH/M&#10;n+KFdI+lJN853EkE6dX94NgbvwK2a4BIfJKNP9osPZ/yqyJzLsbNIFP1UQFfnIgH8yB+Z6xq++Ja&#10;C8+7L7vQkEgWEUn5RXdvKT+QSv5Hot3y+pmqvjR3MoQSLT7KyGQddJYkYqWmyfAH9BSEn/Ae/opA&#10;fQn625/1/eXvy6+asClCeNOtXj/efffv3Vuve/e/de69797917r3v30Or+nP+29+ycdbQDWpJxUd&#10;R6pw0RjF72YMbj6EG9v9YH3p3f8ACmlh/pi+LKg8r1fv3/bPu3Br/tyE948+7b/7vNtXzFoCfzkf&#10;/N12c/uuQTyR7rEigO52n8oJP8/V4v8AKeOrrHtckfp7DoIxb8hdrYxxf/G8h/2HvWq2RS/xHeu0&#10;aDTqNXuPEU1rFtX3FfBGwtcX4bj3Gm3r4l7bKeBcddPd0kK7fuEvmsLkfkpP+Tq1v2YjvjDRbeqa&#10;Kkiopopo8dj5par72ZYKkzVuSWnpTj3ZKaKWm8JkMsZ8jCSzC2m5nzPEINyEajGkdFvKUhk2ctXP&#10;iEfzH+br3sj2ZZFl8JQuGeUo0pb1CN9Kl2WKID6/VDf6X/HsNyEACvR+4+fHr3tJsgdJkjMKkx3U&#10;vIygOul1BJ1EEmMDm/15v7T46ZIqKDr3tklLmFY3W/ikkbQdQW7kmyuOTcn/AB97oD9vTLV05416&#10;97EnaCom338tKzIVY+VZKppHYyuqhEQtGY18Dk3GolAAeT7UL8B6WW+Ur172r56loVyqmlW6VGNi&#10;jiJkWdFo6dWjjjdXgXyiOfxs0iFIhI7qqnkVVmpTwzp8z/m6ebgSPLr3uPJC0bIShdJmmI9JYkya&#10;kZQHkjbxA0+vUwvobnk393QBSWBJ+3rYNB69e9v23K37POYittGrUeQVvGEYhVUx1kP9oqBE1MvI&#10;udTX+nu1TVSDwNeqfFUHhQ9e9jVlO7MtVFrVJ5v6jLLcc341AAX/AMfa2S/kYjuPRGsSAiiADr3s&#10;OMn2Rk6okvWO17D/AD/9CT/qbfn2nad2rVunCQKUUde9o2r3gxLGSe/B/wA5Jbm/Njz7YaR+Orql&#10;Ove2KbfEcXHmS/Nv3b/j/gvvXi4rU9bofTr3sR+ruzJ6XOUrRTXHkHCysPqw5vY2+ntyK4Ktjq8a&#10;F/Lr3u9Dp3sysrMBSgyuToQfqP00r/j/AI+xrt10dGmvTxsFdtRXpL53AUmTGuZFJ45IF7gGwuAD&#10;+fYtVG6ayouQ7H683P5/r7NzMx0gcOlEdlGtKrjpki2/SU9rIBb6aQoHA/oVLf7z7giorasketix&#10;4uW/w/pb3qjNkdKxHGopQdTxHT0oBJAA/wCCD/b8e3qh25X1pAEbkn62VmNhYfTj+vtwW8jEADpq&#10;S5hh7Tx6Z67cONotWueIaVuRcAf7Aav6exGwvXNVKV1xyWvyGi/1/wA+zS22i6m06YjT16K594hj&#10;DDFegq3J25iMcrlauAaVPpE4D/7BLX5P+P59i3hutootDSRKLAfrTT+P8Db2IrXluRiviMAPs6Ir&#10;jfAa6ei5bp+QUY8yUzqzamAvUMv+te17/wCvcexIx+0aOlH6EBFubH+t/wDbXHs+t9migpqBr+X+&#10;bogut4ZjQGvReNwdwZjK+lJpWQ/2S5/1LLcFWXmx9qmChpoLAKl/xw1vr9Pr+fZtHFBDwUV6KJbq&#10;Zsqpp69BRls3k8iG8jzAkE6/JyOPrY3BsPbl5FjQW9P+sTb/AHm/twyrwCivSQJLI+onpHrTTTzW&#10;leSS97ltN73/ABZQD7Ya6cMSeB9f6/19oZrhQelscDBhXh0Km2cYEjU6SOBYgC/0HtNSSaieQBf2&#10;TSPqkZgOjIJowOhYpqcoin/aQfx/Ti3HvJE3PH+++p497DFuPWmHDrBVqCrC3+P+9e3aJuAfzx/v&#10;XtwntI+XTRWvDj0jayEM5/V9f+J/1v8AD3J1D63H9fr7LTmvWgDqA869QTC2q/Nrj8f63+PvBI9/&#10;r9OfZZNwf5dGEa0BJ8+nujhN4/rwRa9vz/vf09xXYcm9vqR/jYfn2Wmvl0pUACnShp4PzyedX+H1&#10;vz9P6+wb7JqvFjJwLW8Wo/W9w304P49sTJqUny6uDQg+XRpulaPyZCFmF/Wj8AEg3Un68291pb4y&#10;KNl3VrXDN+T+X/2P09ooFHjL0lvZKxuAOj20qFIYx+NC2/3kn+n9ffDBZengsOLkr+bnm/0/wPsT&#10;RSIkZ+zoHzKxmT0r1ldCwtf/AH3+vc/09mB2Nk0qKuEXFi4sb8/8T7ItxbUfKnQp2wEKR6jpH7kp&#10;SaGUqTzpH9eBckjj6j2d3A1iRY+JgQToB+v9EAtwfaFZWDM3DFMdGbg5YceiBbwxMtZmHV0uHnZi&#10;CpFiJCo4JJ5HtAbuzEdSJImK8nm5JsVYj6X+nv1C61c460moirdDDsDbcmO8cyKVuqCwAICmOw4C&#10;g+8/W0caViyLbSzxHjjm5P5v7qqkA6qdO6gaKemzuueV8JLCwU3WRTcN9Ap+nq/r7M7Ebon5Gk/7&#10;7/efbtax0PHrzGjYHVblaBDkJmsAfJ/T6/nke+RX8+y5loxBOenVbtqRjqdDU61BJ5t9B9Pz+NR9&#10;5EQEX/H5/qfdc+nVviz1iqZlVb83P+tzz/xX3kBHFzx+CD7cCEE16sEY8QOmSWXnn6f42H9f8Pfe&#10;kt+n8Hi/+w9+Zo0oHPH06cUBfLPXYlCobHkr9CQR/X3LjiawHH+8+6pcQhvOn+r/AFcOvEioqM9M&#10;FbMRe/5t9L8/19uMSFeGt/X/AJH/AIe2nuVGFHSZ4qtivSaqHZib/wCP9fx9D7laSRcD6f8AFfdo&#10;rgE93Dqqxip1Vx0nqxjYf7E/7x7lxxmwv7d+qjFSo4deOlSNI6S9U7Dkf7b/AGHHvKEA4N/9vb2x&#10;JcO7kodI+XWixPAdRoySvJP454/P4+nvhJZV4tx/sfaVizMa0LHzoK/tp14BmNAKnqbTIzGw1H6/&#10;jj/eB7hPUqn9P98fdlNCFbpfFasw/UUjpV02JmnjGgHk3JI/qBx9Pp75xVIYXv8A4/X8e3AyE0p0&#10;oNuhBU9Qshg5oiSeB/UC3Nvz/tvedpgRxwPdWjFRUnpKLIL5mvTXT0Ll/Vbhhf6f1/xv7hNJdvpf&#10;6c8n3ooCelIgoPyp0qoaXTGo5H1+g99BnNjpIH9T9D7qUIHTLwae4Gq9SP2EBV5VU/k2AA/JFyR+&#10;ffMxSP8ARSbi1xe3+9e26GtKY6T6gPiNB1jbJ0EB9U6EE2vcH+l/z+PeFqGpf6I3+H1/P+w59uBB&#10;0ojeBQf1Kg8es8O7cLTcy1UaabD1EG/+v6ha3vkmDqpLauD/AMFP+2vz+fdiDTTTrb3sKgqFGnrD&#10;VdqYGjUg1EJsLglgL/i/6/8AD24Jt2YC7XAt/T/D6/T36O1lkNEXPRVNuUEQJY4+3pGVfeeJDaYJ&#10;gxDekRygAte30Jbkn3hlxcUCsWcfTn/Yeze22aR9LMDX5dEd1zJAmoIRj16l0HYtflpI/tUk0yui&#10;jlm4f8ix9g72BX02NgkclRpZiCTx/m+Cfp7EFtam0pUft6I7ncV3JCicT0ez49YjJZ+SMyxvpMSM&#10;TYm5WUJf/Xt/vPsq9bvbHmWVWmjJVmHMtjx/hY8exNBzFBBGEqKjoIXvLMs7VoaH5dWPY/ZuQgjj&#10;8ZcDSq208fQc/wBbn2A3YPYUQ8sMLL6ksNEhK/Ufji1vZNf8xrOxUEU8ulVny0tuAzKaj/V6dCvg&#10;sI1HCvlJL3BJa34v9OL+y55DLS1bvJrPquTyeLtq+t/z7DUt2WDsD5/5ejyG3SPtVcnpWBQvA9s6&#10;5NoiQZDb/Bj7YW9Zc16WfRBwDTrv3FqMqXexa/1+pP8AxB93/eRPn1b6EDy697z0LmaUNf8AtAWB&#10;Nvp+eSb+1NvfsWFDnpPPZoAcde9jHgaB5IlOpvx9P6WU/kez9L46RqArT/V59EEltGshGnqJLJoJ&#10;/wBc/wDE+1hDTNAwY8gf6/8AW/ssvLtxXu49HtjbIAmO6ueobuHB9K/6w5H0+lvYo7QqXMq88C5A&#10;5/4r7I2mLE1Y16FlvbALT5dIfdVMrUzkjTqUH6D6gggc8fj2LGcqGGOIB50p/X/W/qPYg2iX9QHz&#10;6CHMEFVP2f5T0FW2acHJlyBcl+LAf74ey5ZVppKmW3ILnj1f7b6/T2MVlGinn1HcloxetMHow1Kq&#10;LCvpHBH0Av8AT/evbYlJI5uw/P8AQge2ZHNFBOOlcG3sTRQa9SHmUcf1uCOAf979vNNSKgGtwv14&#10;/wBtY+2muVQfFno0h2aVhwx1AlqD9FB/H4vfn3hrfsIgSZY0A/LMAD9ePz7RTX8SGpYft6MV5bmP&#10;kf2f7HWSGSduPCyDn1G9vxxwRz7TU+axFMNT1lOLG9jIPaR92gT7ft6X23LUpNGGOpgSZuBfn+oP&#10;/R3tPVfY+3aEMXq6a68H90D6ey2bfIBUav59H9tyuw9f9X5dcvs3bksQT9fp/wATf2h8p3/t3Hqw&#10;Sopyw/H3FjaxP/EeymXmJACFp0dw8uqOI/wf5uuxjoz+rUw+tm02v/tj7B7cnypoIQwpnjuALWqm&#10;JB4+gA/Pspl5hJJFR/P/AD9GceyRJUU6kR0kEdiI1BF+bfT/AFvYI5n5Q1c7SeF2N/p++3HN/wCn&#10;sufe3Ynux0pj2uCM105/1fLqTpUcAD/bD2GGV+QmZqy+iRgCD/ykN+b/APFfZfJukjGgY9LltUUC&#10;kY69YD6Ae0PUdw56ocn7krze/nc/7Em/It7SteSP+I9X0lSaVHy679v+N7lydOo8ta17Ac1BHFrc&#10;e6/Ut5npSrig7ievf7Ej/bf8SD7kzd3zCQFqrn/CpP8AX26tyKU600hIJHDr3s7vxm7viqMnTQvV&#10;KSZKcWNRcgl7A/Q+7x3Wh9anHSJoPqCynj025XHx5OinpJOVljkT+z9XjZRywIA5929YfsJqnGwe&#10;KbWWQKAkgY2t9SbDnn3d7wsSwbPSy02lUbVpz0UXOdR0hy01RLCNImZ/Wo5HpI/Sqf7H6++aVVfl&#10;5FCiRgxsQuo8Hi9r249pTLJMe0CnR6saxCukU6kPj8RtqndpJI00pf1lIx9L2B0E+xY2vsuWWSKS&#10;YMeQRddP9PrcG9vZnZbc81Kg8ei683GONaA4HRU+3u98bgqCogpain1GNwCtWA2oarafT9Qw/IPs&#10;wWBwUVHHHdVUgL+Bc2v/AIf4+xhZbYkKq5HQP3DdDKWRD1Ux3N3XltxzVscNQ7gNNo0yiUDUukfR&#10;UsCP9vb2v6dVjFgQP8T+f9h7Og0UdFGB8ug1J40p1Fj1X5uNa7IVM0s7M5lJDB+SOT/iBf8Ar+Pc&#10;h5Prcg/63+t/if8AD352DKApqK9P20dO5h3dJiixbRyEaSAAPqAP+NX599K3pJP5t/rf77n2Q3hB&#10;lCjgK9LQuuRBTh0qaek0qv15JPAH++uPePVf6n/efaV20kKAKdGixqFGlaAjPz6UFNRExn03v9Lg&#10;Ejgcf7D32JCB9f8Ab3970gkZ8uk0tmDlCa/l1hnx50kgH6/kD/X/ANv75hv7S/4+18F0UpHJw9ek&#10;UicUbpO12KEqMNJ5AH0H+8ce5KT2I+g/173+ns3hnH5dF01maEpw6DzL7ZDq9kPAIJsp5v8A8Ft9&#10;fcnz/wCP4/r/AI+zL6s04D4adItA/nToOv7sc/oP/A230H00fT6e/wD/1jQAIv8Agb/1+oPviCXc&#10;4rjrP1ixGk9b5Whv6f7yP+K++esD+n+3904HrbVZQKU67CH88f7z/wAT77DqR9R7ucdNaDWnXRQi&#10;/wCR/X3imcjTpI/N/wA/09uRgGtenki4164+8YsbEsSf9f8Aw549udPhdJx8PXvfK5B5P/Bf99/r&#10;+/V49W6977LXtc/63vQI9Ovde98gb2Fr/wCxt9B73TrXA1697yKTyGFz/gR/xT3o4z144x173nCg&#10;AFef68/776ey+W5fUy0oPXpsmrAdZQgte97/AOuLf8j95RoH+P8AsfbOuYr6dKo8CnXRjHJA5/2H&#10;vIZP6fT/AGHuqxmlTx62XANKdeCf1Nv8P98ffYlB+ot/sR/xr3Uq3p1tW1Vx17x/4/7x/wAb9+Ml&#10;ufxb6XHPvek0+fVuveP/AB/3j/jfvmrBgD/UXt/vHutCOtdcWGk2+vvl7917rj7xmRQxU8WF/r7s&#10;qFutgE+XXvfETD+n+8j254Ldboeve8YnJ/H+3Pt3wAOt+Go697DTumo8fUHZcoIBXY+6PyPqMPV2&#10;9ibkiI/1z5YSlQb6H/q4vRXvA07XuR8vAf8A46epVMl5ojf6sPx/h/r+9GmnOoORxeWVv9e7kn/b&#10;k++2cJIhiB/hHWDzN3HHSm97Cv8AwnFgEnzE7RqSOIOgs6Gv/WTemy1Nj9PohH+x9jr20/5XfYqH&#10;OiX/AKtP1zb/ALzw6fYrleI8H5khr9n0d4afy6JZ8930dA1NjbXvDbKf8n1jW/5N97qo+n+3/wB7&#10;/wCJ95VnieuDx6o7P1P+Bt/tuL/7G3vv37r3XXuuz5tfzN/jR8GoaXE9j5jKbn7HydEK/D9Z7Gio&#10;8luZ6aQtHTVuYlqqyix+38dNMLa6iXzSIC0UUoB9xvzX7l7Py3cy7XBC15u6pVkjYBIzntllo+hs&#10;VKKkkiqyO6KjhusnfYP7pvun94OSS85XtIrTlaKTRJf3JdIQ4ALJEqK8kzqCKhF0DhJJHx6NJ0d8&#10;T+w+66dM5Aafa20BUtAc9mYJnlrDEEMhw+NiVpK7xmRRrcxQlgya9SOF1gvkB/P++aHZWYyEPUEu&#10;1uhdoyMY6Ckw2ExO8N1iDW3qyG5N04+vpWq5RbU1JR0gFrWP19wlfe4HOW6MXn30wxMB2WyCFR6A&#10;SENcYz/ouk+QIyes3tx/dzexPKdpaTc4x3vMW8KKu8s0lrBqIofDgt3QgAUH6skpNKk0IAs42T8I&#10;uhNpQ0z5DblXvTKQoxfI7pydVPGZpVHnMWIoHosPFC730q0MjotgXYi5I/ivnT82O2t9YKg3h8oe&#10;7MvS1uUhnrqCn35m8PinpYZBUVatjMPU0NCsBiiI8axooBIFh7MPbLk5PdH3W9uuU91R76fcd7sr&#10;cG4d5yqyXMayGspcqAhZiVIoAfTqfLv2M9h/b7lbfd72X2l2C3ubGxmlEn0cLuWjjdlOuQO7NUcW&#10;YliR69GKwnXewttRrFt/Zm1sMqoEvjsDjKWVlUWXyTxUyzysB+WZj7FSrqqrI1dVX1s8tTV1c81V&#10;U1E8kks1RUTuZJ5pZZGd5JJHNyWJN7m/Pv69rS2jsoILaFVWGNAoCgKoAAAAUYAAGAOueVREqxoA&#10;FHAABQPsAoB9g+3pXRoI1VFVURBpVEFlCi2kW/FgPYRd11UlJ17lfGdP3U9DR2/qstQrSj/kNE0/&#10;6594Z/3gnMN3y/8AdX9x2s5Cs141pakjj4c91CJB/to1cH+iT1M3sDYR7j7o8veKK+EJpPzjjLL/&#10;ADNesntT/wAvv+XZvz+YLlu08Jsjfe2th1PWuAwuYao3TQ5Ksx2Wrc3X1VJQ45pMass1D6KGaQze&#10;GcjRYJzcfNLsu1bnzFvA2PavBN81rLcfqsyqUheCNgGVJDrJnTSCADmrCnWS/wB437y/L33bdu5T&#10;3PmDYrvcIN0vHh0W7xo6COPWZAJGQOQdIpqAzk9BH3J3JtrpHbuN3RuqjytZjchnKfB6cPHSTVcM&#10;tRRZCu+4MNZV0UckUcePYEBwbsPYw93fyRfn10xSV2XpOu8L23gaE1LyZDqbcCbjr2ggUuJl2zkK&#10;TDbpqDIgJ0wUcxFv9a67d+VeZNiKNumxXIgP+iRL48YpxLNAZDEv9KYRKfWvQG5C+/l93TnyeGzk&#10;5rk2bcpCBo3KP6dakgU+oVpLatT5zLXJHn0ldifKjo7sAiHF72ocTX/t3xu6R/d2q1y2CRwy5Bkx&#10;9ZJqNiIJ5SD7ILs/evyQ+I3YSbh2pkuzuiuwscrUkshpcvtHL+B3SWTH5HH5GCFK6hqJadHkgqYJ&#10;YJFjsUJsQHoZYfGS5t5NN1AwZJIpNEiMARUSKQyNpZlqGB0sygUZi2Ru97B7a+7/AC022b3Y7XzB&#10;yzOQQP0bmE0qFcOpYIysTR1ZXTipBFehoyWLwG7MVLQ5OixW4cLkYyk9LVwUuTx9VCQ8ZujiSGRD&#10;qNjzb6ix93w/Er/hRD2RtEU22vl5sxezcOoiih7D69oMNg97wMZl1SZnbSyY3a+cQxObNTfw50Zd&#10;TeS5AkrYPc3mTargQ3kyX9hpAIY+HOlKlSJljYSDTVdEisTQfrJUkc8Peb+7L5R3wPuvszvy7PuF&#10;STZ3jSS2bY4RTfq3EJLVPf8AUIQaALpFSQ9r/Anrvc0Elb1zVS7DzJcuaGR6nJbaqUIJkiEFQ1RW&#10;4ppJ2Da4nkVRcCIjldl/4z/Nn41fLfb0ed6Q7Mwu46hOMjtSsmTD72w7pFHLImR2tXvFkkiRZABP&#10;GslM5BCSNY2mvlz3A5a5mk+mtLowbjX+wn0xymoqNA1MsgpxMTSKv4iKivLD3Z9g/dP2U3P93c/8&#10;rS20BFUuYwZbORa07LlR4YauPCkZJhjVGKitana3x07W6fkL7o29NU4hozJDuPBCbKYN1DlLT1aw&#10;wvj5Lj9FSkDkG6qRz7NepDKCLi4/P19jQGv7eogHAdF/JJNyLH+n+9fT/D3xkj8lhfgX4/B+n1H5&#10;+n+w+tvdWXVSpx/q/n6dbzRgDx/Yc1ofPy/2D12jNHLFIh0NFIsiyLcTRunKNC4YeNw1jf6i3uof&#10;5+/ygfj/APMXD7j3htbE4vqj5C1gato+ycNSTx43cdbFCUFFvvA0LJS5KCvRVSSuii+/hIWQGUAw&#10;vEHNntXtt3byXfLUUVneg6vB+G2c+gWhELFqUaNQnEvGxOpc1vu6ffV9yPZm92vl/fbibe/bJDpa&#10;xkYGSBK6tVpKw1IUHwxMxh0igWP4gdzoD5tb361r8ft/sOtrd5bBSGKgjjMdI24MBCCgiqKLI1Bi&#10;lycFOtwYKiS3j9MZS3vRe7p6Z7C+PnZm7eoe1MBU7b3pszLVONy1BOkhikUSuaXI4+qMaRZHF5Gm&#10;0zU9RH6J4nDrwfcBkSl5kmQrPG5SRSaskgajIwqSGU4IJqCKcAOu/HJHO3LXuJyps3O3Ke4Jc7Bf&#10;QiWJ1ocEnUjAElZYyCssbaXjcFWUEEdXYbezuI3NhMZnsBX0+Sw+Woqeux1bSyeWGelqI1eNlb6q&#10;VvZlPqRgVIBBA2Iv+E4Px0xG5d+d0/JTcWJgrarrylw2wevaupDv/D9w7np66u3VkKFfTEtZR7fg&#10;p6byHUVir5AANXuQfbDZbfdeYJNxuYy8NhEHVa4M0pdYyV4OFjSU0YFQzRtQsq05t/3nXudf7Ny1&#10;yP7W7bfsi7u0t3eKhoXgt3jFvGx46Gn1yEYq0CGpGCQT+Yp2ZXba68271/iaoU8+/wCtrpM2o0l5&#10;NvYJqEyUrH9SR1OWrqctb9aQsh9LMDt8r+lf+Cj/AHr/AFz/AL2feTp4nriqRQkAUA6pU5/IsfyA&#10;SQD/AEBPJt7gZTK4/C4+vy2Vq6fHYvF0dVkMlkKuVKekoKCip5KqsraqeUrFDS0lNE0kjsdKqpJ/&#10;oUl7eW9ha3V5dyBLWGJpHY5CooJZiACaAZwD5ngCeldlZXN/dWtlZwtLeTSrHHGoJd3YhVRVAJLM&#10;SAoFSTgAmgM3F4uvz2Vx+DxVLPW5TKVdLQ4+kp4/JNVVlbMKalpoVP6pppnAF/Tz9fr70+fml/wo&#10;L7bz29chtf4YQUGw9g4ppKFewd37Ywue3rurIQ1U0cmWxeIzC5bAYPBy06KKeOelqKyRDrlMLN4U&#10;xr373J5i3G7kO2XX0G2BcIuhpXB4PI5R9Jpx8A9pDASPx67Wexf92/yJtmw2u7++GvdeY56ObW3n&#10;mhtoFK4jeSIxyTyhifElV448Ksaso1vdJ05/L96zwGEgqu2aX+/W7p/HPU08eSydHt7E6ohpoqQY&#10;+qoKzJTU8pe9RK6h7i0a2Jcn+x/58X8xjaOYp67cXYezuxMZHKjzYPeHWuzaCiq49ZZozX7Lxe0c&#10;vCQP0sKgabA/1BK4ebuc9tZab7crqyRIkcgNRxJmjaQDPEFFPnivUz79/d+/de3q1ltNu5Wvdtug&#10;P7W13C6ZwfXRcyXEJ+VY8+fr0Lec+EHxszVHJSp1/HhZWVlirsFm9wUNXBq+jIsmUqaKR1HA8kLg&#10;fW17e9mz+XZ/Nt6Y+dcj7CqMTUdW9443Dw5Ot2RmcnQVeJ3RHEiplKzYOX80NXlFoJB5ZqKop4a2&#10;CmbyWmjSSUSxyX7lRbxNb7PvsSW+7vRY2QnwpmC1ZUBLeG+GYR6mGkHS7EHrlj95j7m3O/sDGvMt&#10;vfDeeQZZzGLqONlltySfCW8ShVdS0UTqxiaQaOxmjRqtvlD8KN1dJ0lZvLa1bUbx69WqC1E5p2/j&#10;u2KeR2jo/wCOw06GGoogoSI1sQSLyn1xwhow1tvuWesM+iG2I+oPuiz+dv8Ay/Nt/JHoncnyC2Rt&#10;+3f3S+3P4qlXQGT7ne3WuEetyO5Nr1dFToy12RxFLVVFfjn0mcNG9OCVnHjhP3T5Wtmtp+arRQl3&#10;FpE5PwNDUguw0tR4yULOaforIWDaE09CPuF/eM3X205+2v2v32+1+3m/3YRY30/4rfyKEhnjY6Qq&#10;TNpgmViFAZJSw0Pqsm+APyQy+z96YvpvctZJV7L3lWy0+3pKkAybd3PPHGtHDDUPIujF5x6cweEa&#10;gKgxuoQtIH1D+ou1ZcX1vv7a9dUytXYbAZLKbelma5jiqI1p56AOxFvtquZJVUAkKXtwo95rfdO+&#10;83cbB93/AN7fbveNykO+7Hsd/fbQX7qRSRlDbq5NP0LuWOWNWqSs0maR0PTz3f8AaiLc/crkHmqw&#10;t0Wxvb+OG8AABLRsXRyKUGqNGRj+IqCck9XkKbjkWP0PIP8AvX9PZ5f5SX8t3r/+YT/sxNN2Fu3e&#10;WzIutNv7FTaud2o+KkWn3ZvCp3aYajMYzK4+pXM42kpttM7U8U9FKxfiZCb++b3K3K8/N1/cWltu&#10;X00kMJl1NGZAXMiABgJIyAUZ6UaurOQpBD33xPvO7992yP2zuOXtmsr5t1u7nx4ZjIrG3tVg1CKS&#10;Nh4UhM6aXdJUGaxtSnRRfln8l6j424zYmVptuUO6f7y53I0Vfiquunxs74rHUEU1U9BWRQ1UcNSs&#10;9XCLyQyoVJBHNwYXuP8A4TnfLTZz1db092N1Z3Bj4JGlpaKsq8r1zvCqCRM6EUOahyO1hIHQLds2&#10;CS3AUXIOr3215u290e1t4ZwCKeBMuseX+jLDpzWgV3qBwBIHUack/wB5b7L7+sUXO/Lu77JcMve4&#10;jjvbeoH8UZE5JyCRaUNcenQX7H/mT9A7hMFHuWl3XsGrYIjvksUmYwsbMoKJFX4CSsrigW92ejiR&#10;bWJuQPdUPZeK+W/xF3cvXPcOE3n15uKKmWupcDvakp8lS5PFCeopY8hgshUHIUeWwstRSSpHU0NR&#10;JASjANqBHuXOTPvhfeS9vo7eytfcLcpYIwg+m3OI3OlR2qn+PRG6jUBaJ4cka0FU7SD1k/tXK/3f&#10;vfHZm5o5VTb9yspHobiwfw3SSisVmWPR4cgDqWjmjDqCNSCoqefau8dqb5xMee2buTB7pw0khgGT&#10;wGUo8tRLULFFNJSyT0U0yQ1cMc6GSF9MseoalF/Z6djZHK5naO2czmxAMrlcFj8hWimjeGGOWtgS&#10;oEcUUjyvEqI4BGo+r39CHthvG9cxe3nInMXMUUMe+3+z2lzcJCrJEs88Ec0gRGd2UKzlQCzHjnNO&#10;sAedNu27aebOYNq2dnO1215LHHrbUxVGCglgAD8J/D+fSk9rJQV/4n/b+x2TXoggSpqR9nXvedFL&#10;G5HH+uB+PbLkUp0rdyiUHHr3uXZQBcn6/UG3Njz9D9PadlDaaqDQ4/2OmUA1KzKSRkZpQ+R+fXvY&#10;s9Y969x9OTO/WXY+5tnRTzfcVGOxNfI2Fq6kgKKmswNaazBVswUD1TU0hNgLj2COavbfkXnZAvNf&#10;K9peuooHdKSqK1osq6ZUHyWQCtTTPRLvXJnLHMyIN/2O3uXAoHKBZBU1IWVSJFBJJoHp50B6QW+O&#10;r+veyqFcbv3Z23t10cVxTrmcbT1U9HqcO7UNaUFdQyOb3aGVCfdiXUv82XuDbc8VH29tfb3ZWIMc&#10;UTZLExx7N3NCyMfPUyGkp6zb2RHjNxEtFR8/7st9MZec/uZclbnHJccmbxc7Xe1JEchNzAR5KNTL&#10;MlP4jLJ/peoY5j+7fy1eq03LG5T2F3WumQmeEj+EVKyp/pmklPyPRIey/wCWn0vuilnm6+yGb63z&#10;GueakVZ5d07fSaVbASY7MztlIlB/S0Ncmgf2WFh71+f5h+yN2fIH5U90/IbrjbFVLtHsbMYPOUOF&#10;rKyiG6aBqTZ23cPk4KyijmenqicxjaiSH7aaYtDIpIViyLzr90vuFe/W03278wbHZ7dvllJI8miz&#10;uAs4UszU8G6W31sAaBIXlZjQKpPXUH7sfuTylyP7Tcie2XM27eDv+2WzRPKUYWz6riZ4ysrAaR4b&#10;qD4ojoysKntLHH6T2HX9YdWbI6/yddR5Ot2ng4cRNX0CypSVIp5ZmjeFKhUnVRDIq2YXuvusPJ4j&#10;LYWpeizGMyGJrI2KvS5OiqcfULY25gq4opQCfoSApH0PvCTfuWeYuVrttv5m2K82+/BI8K5glglx&#10;/wALlRWHrkA04A1HWZVjfbfucH1W3bhBPang8ciOtfSqM1c4qKj59Cp7H74fdn4/pT5U/HbtjMze&#10;DA7C7l653JuGdbNJHtqh3PQS7idEuDc4MVH1tf6X59lVtdtttxBuKQGSW1njlCjzaFxIFrwoxAAP&#10;r9nQD95OUrrnf2l9yeT7NFa/3LZLyCIHgZpLeQQVp5CXTXpC9nbS/v71zvzY2tYjvHZu5tsxzOxV&#10;IJs5ha3GwzMVu4EMlSHuASNPv6c0UscyJJE6yRuiujqwdXR1DIyuLh1ZTcEGx95oxSRyxpJE4aJg&#10;CCMgg5BB+Y6+V9gVd0ZSrAkEHBBHkR5EeY61J6iGamnmp6hGjnhcxzLoZFSYEiWIawrB4pAVZSAV&#10;IsfeT251rrD797917r3v3v3XusFRME4jNjbnj/b/AJ9+P0P+t703A/Z17ptkJIdvzZj/ALx705f+&#10;FNL/APGbPi+v5HVO93t/QNvLHn/eo/eO/u2SeYrQ/wDLin/V2frtJ/deAjkX3Xzx3a1/7R36vb/l&#10;Pgf6K+1CBY/6SaUH/G20cGf+iveuR1XJFD2j19NUcQxb027JKR+EjylM5J+nHp9xttziK8tGPDxE&#10;/wCPDrppuSF9uvY14tC6/wC9KR/l6tVN7G319mX+VeQocju77nGTEQQ4LB0dQRGWjEkdTnKiJ4nB&#10;kUN+4NYsDYC5IFgbc0Trc7mXQ1Uov8lHSblW2+l2bQVoxkJ/aR1xjBVbH63J/p9T/T3X7mmbyoBL&#10;ICrt6tCFFbWOQxFiwYqRxY8+wxKaaejeT4j1z9o6dpNDBWB4dHAEYdR+tC12DqQzBb2P1H4N/bFN&#10;Rp036jr3trnBtI35Ba4BP1WMHgj8H/e/ewaE9N9tDUde9iHtDyS4qnaSSnjjnIpkQ6pCPt3ngkfx&#10;gWV2lq2/2Av7URmq9KbfVpxivXvaip38tfkKmGeQwJlpo4aiUR62SD7NQ2kv50kk8DaECDSoBcsb&#10;FtaixIJwD04pJ8QPmh/y9e98p4hGaI3CpNUVDaixeSomlio4liRLIWZVmLlyPSqlbn3aoHW+0DHX&#10;vc/GTeNzVBaiJRQVFYpaJ7RIuLSRNcRUtG7xG/qtdZAfz71TBJPWlBDEEeR697CSq3kxusZIBAHN&#10;if8Ab+2TNQGjY6KCCfPHXvafn3PXS3CyH6/0Fv8AevbZmFfXrwQZr1723NXV9UeGk5/rq5/wHHui&#10;tK9MHq3Xvcqnw+VrCAsUz3t9P9qOn6cni/txYZmJx1rUPM9e9mA6m68zVRl6S9PLYyD/AFYAAYC5&#10;uvtdb2dwx7Uz1dJUU1J697vV6S2XkIcNSI6EG0Sm5YGwjH40ji/sb7dtkxAYoQOnzexKTqfHTPls&#10;hDQxapXVSF1csBx9Pzb+ns2GG2BPUFS8f9P7RJ+v+I9iy22WaSh8Pj0iuN4ijA0P0EOc7IxuODf5&#10;RHcFrkaCRa31v+fYuYXraJfGXi/PNwPrx9OPYhtuWtWkyVp6Dolm35s0kx0Au6O80hEq08/0FhZF&#10;5/V/X/AexXxezaGmALQpfn8D+o/pz7EcGx2tuutogft6IbjepXJoa9Fu3J3FmMg7rFWSqjW4VVvw&#10;pH1A+nPtXQ0NJTWCxqLW/r7XqkcYqiU6KXu7iTzx0EWQzuaypYvUyMDfki3H5+g9zBNGgsigf7z7&#10;t4oHDqipI2Wcj7Ok7Jj6iZtUhkcn9X15J/P098Wqmt9fz/h7ZlnH8XTgiFcJTqTDhWY8IPpflW/B&#10;H+v74rUEn9XP+8+0xuq0AHV/DNMDHWabDDSboL2N+D/T/Y39y2nHjuT/AE/2/tt5Xauk9VCN02Q4&#10;vTPbRc8/7Ef737TdZNz9f959oXcCornpYorQdCngcfaNTp+gH1Bt9B/xH+9e2Yvcm5/PAv8A778+&#10;2K1Fa9O9LlafSgsvAH+P+v7kQMdVr8cf7Ec/717up8vXqrCorXpsrYQUJt9P8Pb1Cbg/4WH+8e3W&#10;rpw1Om+kZVLpa/15I4+v195iCPx9f99/tvZdwrXh1tAuonqIzrYLzweTbj6g/wBfx74kG309llx/&#10;onp0tUghQOnGldbqB9QLf7f/AIj3FdST+P8Aff7D2X9KFFB0/RThQ1+QBwB9f8D/ALD2EHZlCXxV&#10;Sw/45X+nPLfj3SQVikA8yOvMeIp0Zvo/JKMrTxXvqKG/9ALcW+v491Ydi070+XmexsNf1/5aEe0C&#10;oYnJJz0luF7OPR+adtcETf1Rf9449pLCSvLULd29LIAL/wBLn/eQPZhHIdIBPEdETxVkWgrnrN7M&#10;FtOuloZacqWuOf8AYf7b/H2WXZ1EgdH1iukAdNlbCk8JjcXBv/vIt/r/AJ9nQ2vnzLjow8hB8Q+t&#10;h+PaUM+mnS5jinRXd4bZhGVeeOK58g5Fz+fp/j7SO5qiUySSRtcEH6f8GJv7uwJVfWnVcAKK56Xm&#10;1aeNI1jcaT6V/wCSQvB9qnrGvdqpEZv92Rf0/wAR79XgCOnaZU9IDujFxyYid1A9KSG/P5BtyCOR&#10;7N5RNrp4/wDW+vvbPpSnn04/GvVX246dYsjUrblZPqL2PH+3/PuXbj/jZ9pQC7ccnrcYZiFPw9M0&#10;T6SFvYfjj/A/7H32iMQ1gDbn6/192aWOAqkjZY9K8CgHXpZC4035/wBj/wASfcuOnuoN7W/wBv8A&#10;4c+0cl6VftSvVdXy6ZJ5GJ5sef6f1H/Ee5KxBbfn+v8Aj/xHtNJIZCSw6r1G+4NrXH0+lv8AePeX&#10;3Trwx1DqGLJc/wCq/wCKe5IPBH9fz/xHvwFeqs1AK149MtQpJuP6gW/2B9yVkXSAf9b6j3dO0nq1&#10;GIqFx0z1FO7kC1/x9Prx/sf6+8gnCD6/7z7sAM1PWktnZgSvTLLi55WsqH6/Ug/m3viakfS/9fyP&#10;dXlVeJ6VraLpGPPqRT4CYkaksLc8H8ce4ksztwAxP+HPth7lVGB0pS3jGQKE9KjHYSCKxk8aKTf1&#10;MFvyb3DWsb+296erkICo5DG30/x/1vaP6nUxo1D0ujSMGpYDpcwV2Bx0Kmd4TptezK1iByLlhY+3&#10;ygw1WQCyNzYc3t9f6e1lu0jGgPl0muJIUY93QRb77M25j2YRzRgAsLAR8EK9hbX/AIe1Cm35nteN&#10;vx+SB/xHHteCdNOJ6KG3G3jZl8Th8ugCqe8sHTO1qqxB/wBRGfpzwdf9PchNsuSNSEA/0J591yPL&#10;ps7tDSqsSOk5kPkdio0ZUqS1tQvYLpF/pZZOfbjHtmMAXQ/j6k293iV6kMMHpDJu7kMAwA6DjLfJ&#10;yCPV9vPIPSRcJq/Jv+pyPbpDt6FR/mxYD/Vf439vLDWop0VPuSLWrdBRmPk3WSMywzvdmIJIKsLi&#10;wOlW0g2PuWuIp0H+bW4/Jb/evbwtmpXTx6SybtGtP1OkZUd87irCwhlmZWsePJ/sPobf198/s6ZB&#10;YheP6e347QvQuuf9XpUfz6LbjeJKnQ1B00N2VunJSKqy1S6206rSMOTyLG4sfbTXtHGh0cW/x9nl&#10;tbIpFB3dBu93OYg/qZ6HHrmhyuTqonyDSOpcMQb/AIZTcj+l/Ya5iWW0h1kL6voQP+R+xJaxRqtS&#10;uR0HZp5XbUTnqxLrPE0KJSI0AZwsRN1LfQhbW/Bu3spXc1fLHRVJEpuA1rMP+OXHsr3mQohK9Cbl&#10;6rsA/Dq3j4y4WmiWH9hVBpx9EZT6ZxzzxY291d7l3fW0mQnQTSf5x+dVvr/re48nu5Fds46kzwkC&#10;KdAIp1YUkSKqjT9Bbn2FuX3NUVc2p5jyB9W1fTk/XgDn20s2rz7vLpJNArK2kZ6yAAfT21Nnn0Ea&#10;z9OOV+n9P9t7UidtIBOadF62g1Cq5679xUyzuSdR/P5HtK04OCOl626hade981rGZ7lr3/x9uKQw&#10;qOtSRDT8Oeve1hgZdUyAn6sPyP8AU/7f2qhfTShzXosnQlSCOvezD7cltAlvoQB9bWta9/YjicFF&#10;LHNOiOSCr1A6b6kEk2/2of737U806MNItyfx/hY+y26lzpDdG9jDSmOoyIefz9Pp/sfa+2dpMob+&#10;yeP9t/vFuPaFePQlQUUetOkhunmlYW5Dav8Ab2UD/efa83Tn6PHULeaRbBRySotp/wASfzf2YWV4&#10;lq9XOOkl3tP1i1VM9IHa2GrZqwOqEKdXJB/1/wAX9lazvaW3qOWbVUxXUta2j8f4auPZpLzDGgw/&#10;RdHymmoFo8/n0NlNjXWMB5HBFuD/AMR7C/Ld/YKi1aJgSAf9TyR9ONVvZRPzQB2q5r0cW3LVuhqU&#10;HUwUMVgG9X9SQbn/AGN/YT5/5RQwK4ppiGU8WUH+v+Psqm5ilc/2nRxFs9on4Osq0kC29A4FvYE5&#10;75QZeqd1jqp7EDgKAv5/x/x9lEu8zM2oP0tWxgBJVM9Z1RVFgoA/p/yP2GeS763BVA2rZl1XtqsA&#10;Ln88/T2mfc53zrx0+LWMUGgV/n1y9h3ke1M9Vaw1fLZif0Gw5/rz7Rvdysa16e0AUC9e9oyt3hkK&#10;gky1kjX+o8l/x7TNLITWvXqac9e9piqzym/lmY/4mQj/AIn3StTVjnrVatXr3tkm3HSxX/cueP8A&#10;dt/9tz70SKaq9XLaeve2Op3hAl7OW+osoBP+9/Tj3rxBTjTrQavw4PXvbLNvVyLRhrc8EAH/AI0D&#10;7bacAE6sdUatTXj1720zbvyD3CMyj8aeT/sCb+05u0/iJ/LramgpTr3uEuZy88iASyXJsBweCD/S&#10;/u4nJ8uvaST172eb4tTZts7QcSkGWkBPFreTn/H/AHj3pnkJJHSi3QlyOve9irqXbtdkcZQmVGYG&#10;IFvrc2Cr9LC17+zS2t5JVjquejZplhjBLcOgG7U3fjNuJNJNPEknCgEqSCsRc/U/4ezn7W2PDToj&#10;yQLe31JPHA/1ufYp2/aS1C60HQevd2IqFbPVV3dHyJKmano6pRqDWVHYk21fkMQPYx0NFT06r40U&#10;WAH5vcD8X9jBbNLRVBFDSvQUubmaWtW6re3bvTNbnqGeWodoiXsliwIZjxzyfrz7eo5gvC8kf4/T&#10;n228pqArUTpqO3DAM3DoL8jh3ljeSRPU/wDgRza//E+3WOUkA3/H9f8AjXvaOBXSa9PeEqV0inQU&#10;5nDIsjER86vrY/1N/wDbe5Gst9D9fxx72X0Alj1WnSVOOCuf2yR/rcf8Ut7zavSFBtb/AHn2TO2u&#10;SR2PSizXU3i+QqOpUdMiaFtc3P8AW34P0/HPvj9LX9sEjPRgO0Dp5iiAXSvFgoIA+ptzxf8AqPfi&#10;3+B/2/8Axr3qp8j1otXy65vThxYqSf8AWP0/p+fz761afpx/sbe96iePTUkSSChGesRxokuCn44u&#10;rf8AGvfNZAT6v9a9x7fhuJI2FT2dIZIHjIxUdMuRwZKOQg5HAs30vzb/AFx7y6z/AI/T/k3/AG30&#10;9mv1a/xfh6SeBF/D51/PpD/3cF/+A5/4FX/tfq0f717/AP/XMve/N/6c++IJpWlOugVet9D365tc&#10;ki39T+Oefr79Q4qOtEgGh49e99K1/wBLAj/Bhb/H6H36h4063173yZtQt+R7uh01r1vIPXVh/Qf7&#10;Ye+F7WB+p/43/T26p1VI6cBBxXPWMqbmw4v/AIe+/wDfD3vrfXD3ys3+P+396x1qo6975BrcHn+v&#10;5/r/AF9+60OPy6975CSw445/2P8Avfv1CfLrZqTXr3vkkxB4J/xH+9/n8+2pYkkQhgOqsMggdclY&#10;jgfn3JVtQ1fQ/gf0v9R/h7R009ta06c4AENmnWYf4/X33c/1Pv3Vak8eve/XP9T/ALf3rrdSPPr3&#10;v1yfyTbj6/7C3v1B6dbq3qeve+Qdl+hP+HP096IB8uthyOuJUE3PvvyNe5Y/7c8f63PvRRT8utaj&#10;6nrxUH8W/wBa3vix1G5+v5P1P+392U6QenBLSg8uu9I/oP8AbD3jZiBwSfbqyVGTTp1ZFbB49esP&#10;6D/bD3w8n04N/wA3BHu9R69Pal9evWH9B/th7CbvmbxdK9pvexXYm6G/PA/hFVc/7AH2K+Qs878q&#10;en10P/Hx0S78abTuRBx4D/8AHT1npheaMD+v+8AEn/eB70haZtSvbi0sgAAtYBuQP9j77UAUVKeg&#10;6wcatcdKH+v+vx/th/xPvYr/AOE3cPk+V3c0wW4h6JqkJsPrLvfaikm/5bQf9e3sce2FBz1s6kZE&#10;Nwf2KP8AI1PzPz65pf3oc3/MF+TIlPc3McdB/pbK6r8sE/5uiR/zAGI6FRALmXfG3UA/raly8n54&#10;4Ed/9h73PgQFBJ4sOT/j9P8AYn3lYTxPz64VGnkcdUi/W5/1yST/AEBJJJ/wHusz+ad88ovgl8el&#10;3ZtyPHZLtvsDJS7T6uw+USSSijrhS/cZndNdTxvG1VQ7YoZo38ZIWWqnp429LsRGHuZzZPsNjb7X&#10;tk4XebzUBx1RQqCskqhSDrLMscRJoGJkFRGVbLD7oX3eP+CG9yBte6ySRck7XELm/kjoHZGOmK3R&#10;zUBrhg3dQlI45WT9TTQ2vxE6Cpe6t8VtTuWKpOyNow01dlfBIsSZTKTSB8XhDKFZ2gqFp5ZKgIQf&#10;BGVupkVh8/Pdu7dz783Lmt47yzuT3JubcWRq8rm83mKyavyGSyFdM09TUVNTUSSSuTIfSL2UGwAA&#10;HvGhAIkWOIUTJPqWJqST5k+Z8zx6+kDads2zYdpsNk2WxjtdrtowkUUaKkcaIKKoCgAYOAAAB1e5&#10;T09PSQQ0tLBDTU1PFHBT09PEkMEEESCOKGGGNVjiijjUKqqAABYce05YDn6W5t/vh7tknJz0v1ED&#10;SBjrMAALAWA+gHA9mI+O2ISpz+czMiXGIxYghJvYVWTd4FPAJusCuePefv8Adue3rc5/eQ2zfZlr&#10;YcuWM1+3DMhH00AFfPXOXHyjOQeoL+8Vv/7k9uLuyH9tuU8duuchamWQ49Ui0n7RXr3s3yrb6+/o&#10;+J65ys2o8Ovewm7uoZK3r3J+IEmlqKKtYCx0xwTqHb/CyyEn88e8Kv7wPly75j+617hrZRM89k1p&#10;dkDPZBcxeKfkFiZmY/wg+Vepo+7/ALjHtvuhsDysAkwliFf4niIFPtJA/wAPXvdo3/CcHtHGYD5G&#10;dy9U188cNV2R1nS5rDCTyI9VkdhZkST0sDK63k/heeqZuPVphJHF/fzo+2MkVvz7tly9Kz2dzbKP&#10;Us0NwaD1AtD+VeOOkv8Aee8p3m7e1HJXNttGTHte8eHJjAS8hKox8wPGjiT5mRR0SP594OpyfRsW&#10;TpYXm/u3vLB5Os0LqdaCqpsnhXCH6o0tZlIEuP8AVWPHvcwAHHA/H4A/3j8e8rKAeXXDCpNTXj1S&#10;ISSxYnUTe7D83+v+wPtK7t2NsrfmMlw299obX3hiZVdXxu6cBitwUDa0KMWo8tSVdOSVJH6fZPum&#10;w7JvCN+9dntrkhSAZI1YjH4XKlkPoykFeIz0cbLzDv8Ay3drf8vb5eWF6KfqW00kD4NR3xsrYIrx&#10;456Ve2t97z2dULU7V3XuDbs6ujrJiMvX0K643EiGWGnnjiqIw6glHDI1rEEe9Hn+el8VNvfHj5RY&#10;LcnWXV+K676h7M2RjqvD/wB2MYuM2tUb0xdXXU27KOlo4HajxtakMlHM9PGkSaJldV5Y+8WOb9jt&#10;uWOZdw2eyjkSxCxyQqzySnw3jVW0vIzuw8aOYULNT1oQOu/v3APd/cPc/wBoL3buaebZN05y2vcX&#10;jlM8mu4FtIE+mLsxLyRl/EjSRySXUoTqx1eL8Q+1cl2p1JTZHcmfXP7sw2WyWJzc7x0sNaIknaox&#10;E1XT0cMEQafGypaQL+4yNclg1qX8Fn83tjK0Gd25mMpgMzjZkqcdlsJXVeNydDPGbLLS1tDPTVNO&#10;4IsSjqbcewzpilXSyB4jxFAQfyOPnXrOK8srDdLWew3Oyjn2+VSskciK6OCD2srVUg4qGBxxHRo5&#10;I0kRo3jjkRlZWjdVZHVgQyMrAqQw4N+PexH/AC7v553ee1N8dcdJ/Jqog7Q64z2a2/smj7BqYpIe&#10;xNorkJ48Tj8llclT/tbxoYJ6qI1IqYjXmNWk+4dlWNhxy57ib7yssUV1dm52BGq6S90kMVasYZdO&#10;olVqVikLpQKiNGpNOav3lPuBe3+/bBzJz17WQ/ufmy2hmuTZIdVjdGNDI0SoQDauVDaDG3g1orRG&#10;oKEe79+FfX3YVFndz7MoI9n75Wkq66njxSpT7fztdDSho6fJ4hAtPSTVjxhTPS+H1kySLIzMTuWw&#10;sStySQbW1EluRc8n8f7Y/wCA+nvK7zOD+f8Aqx608qj59cNwRpShGmgp5n8zmv2+tcAU6o+eN4C6&#10;Sp4zG7pIrMWkSRHaOSNgfUBG0dueSQfeYgEWIBH9DyPfurdNMr+RmJ+gJC/Xlb2H+8e9Uj/hSh0T&#10;jYU6C+R+LpY4MpPLleo90TRpGn3dNTRVW6NovIqqDNNTtNlIi5NxGyLyo4xs93rWGx5p2q6RaPfW&#10;chOnFWtGiUsfVitzEoNRRUp5Z7C/3XHuFctD7ke2t3OzWsJh3GBf4S9ILjSa1HwQYUAVYk8B1cV/&#10;LZ3nWZPZO/dk1k7zU+2M3jstjhLJI/hpdxU1THV0sF2YRwx1WH8oQaRrndrXYn3Z9/I56qoOtf5e&#10;PVOUhh05PtTJbs7IzcraC009dnavb2MsVUERDBbcpWCkmzMxH1sBp7N7bJDsG6bnPRheXr+H8ooF&#10;WAKfOvjJMxrx11HqcTfv/c3XPM33lubrB2/xXZre2sYqVppWJbh8cAfFncGgAoq+nRXP5hO7Hzve&#10;/wDAUZhBsva+Iw9g0mh6nIpJn6mQox0+RosrEjED1BACTb3b17l/rCzoiZNhf+nujH+f937mOofh&#10;VBsfbWSlxmb7039i9i10lNLNBVNsvH4+v3FuqOKaBlkWOulx1FRTJ+mWnqpEb0sfcM+8l9o27Zto&#10;P9lcztK/nVbcKQtOFRJJE6k8GUMBUA9dAv7uP2/s+bvfOfmPc7QTWHL23vdIpyv1U0kcEBINR2IZ&#10;5AaVDxoamhAsK/ly7Hhz/bG4N5VdPHNBsjbhFGZfUIc1uKoWhpp40KsnkjxVJWgNwwZ1sfepL8a+&#10;t8bW0VXvfL0i1dQlbNjsPFUJHJTRpHHCauskgkR1eo8kllI/QVNuWPvon/dt/d85b3Hl+/8AfLmn&#10;akud5F7Na7crgNFFHEqCa5RD2+M0rPFG9QYhG7qA76h0a+9R7m7vZbha8gbTfNDbNCs10yVEjMzH&#10;w49QIKqEHcODFs9Xb+zc5Hb2DzdJLRZXEY6vppE0NFVUUEygf1QOl0YEXBBHPvqxzPyhyvzhtM+y&#10;81ct2O57ZJGUaK6hjmjIIpSjowX5Mo1KaMuQOsMNn5m5g2G9jv8AaN6uba6RqhkkYZ+dCQfQ1B+w&#10;9e9kizoz3xc7w2F2X1zkZsfkNsbgwu/dnzO7M9Fktu5WnqhjppY2SaopNUASQMV8sEpjYsCxPzyf&#10;fV+7vtv3ffcnb4+UZZRynvMLXVmGaslpJFIRLDrJJZYW8NoXbIWVAzM6FuukftdzVZ+/3tdzDy7z&#10;laLJK8ElleKoULMk8ZXxApFAWVjju0OupaA0DZmcPjdwYnJ4PL0kNdi8xQVeMyNJPGkkVTRV0ElN&#10;UwSI6srLJDKw5B+vv6O3RXaeM7v6b6v7gwsZp8V2bsPa++KKlcsZKOPcmHo8o1FIX9XkoZKkwt9A&#10;WQmwvb2k5V3WbfOXto3W5Ci7mhHihQQglXtkCVJOgSK2ipLaaaiTU9fON7h8o3PIHPHNvI95KHuN&#10;p3K4tS9ANYhkMavj+NVDafI1NMnrVu7i2MetOzd8bCE8lRBtbcuTxdHPMsInqKBJzLj6qoMJKeWo&#10;x8kLFB6Y3LAAD2KcsayxyRtGJEk9LobWdWsrKb8G68ezu4jjlhlilRWjZSCCNQIIoQVIIaoPAgg8&#10;D0DotWrBpn1p/MZ/Z0G8M8tLU01VTSGGopZUnp5kd4nhnjZJI5Y5IiJI5ElQMGWzBgCObe/mwfzA&#10;ulD8cPmb8h+p6SIUmJwvYGVyO3IomVUXZ+70p927XprQhIwsGBzNPGyAAB4yCLi/vDA+Ptd5uu3Q&#10;yyI0M89s1GYF1ikaLu9VkVAxBqDXzFOvqL+71zxF7n+yntrzi/ddXG2xCauf8at9UFywrU08eOQo&#10;a10kGprXraj6d3kvYXVfX+9fIks249p4TI1zxhwgyslDCmYjUSAPaHKRzJc3vpvc3v72dv8AhNv1&#10;5UYH4tdzdj1dK0Ddh9yJisfM6hfu8RsXa2LhilQ2u8ceX3DWx3uRqQ/m95j9mYQRzNeBqkvDCc4r&#10;EsklAOK9twrEGldQPr1yp/vP+Yo773X5E5Zjkqdv2QzOM0WS7uH/ACFY7ePAyBSvl1U7/NOz4qN6&#10;9U7XDsP4RtjOZ/x6V0/7+DKQY5ZVcG/J20y2sD6T+CL7FzKLXtYkrYjg3JAHI5+p9zbIKowAqePp&#10;kcOHXM5QcU4V6qjqHUWQ3IfSraQrMOCqgB7L6b/X8D6e9G//AIUJbvbd/wA/cZtOmk8w2F0x13tU&#10;wI1hHXZrJbr3lJ5ELePySU26aYgjmwAPNveM/O0cu9+4FxtdrV7gyW1ug8qssbIFrjDTNUerH59d&#10;8f7unaRsn3cbneZEATcN6vbrVjKQrb2tajyH0r1ByDqFKmnWwz/Lk2+cJ8YsFWtEYn3TujdW4HJd&#10;XEumtj2+k66SdIljwKkg86r39sWLoUoKGioYwfHR0VHRxk2J00lPHAt7fU2T39S+12EO07bYbZbg&#10;/T20EcSf6WNQi/nRRX16xovrl9wv7q9bLzSM7fazFj/x7+Q6Pd7cwCbf77/jXtaSBXpyMaKhsde9&#10;g78gN3ZXZHWeUzWErHx2XNbiqLH1kcMc7xyz18MkwEcxMTBqWFwdSkHV/r+8X/ve+53MftL7Gc0c&#10;3cn7iLXmgT2kNtKY0kCPLdRCQ6JUkjasAlprRgD5efUr+yXLG3c4+4VhtW82Ym2wQzSOhJAZVjNA&#10;SrKRRitCM1Ipw697KNt35jdgY3x/3gw+B3FSgFXljhmwtYwSyuxngNVQ6vV9PtRyRzzzza5O/vLf&#10;dnaHih5z5P2jebYadTRGWxuG/iJKmeCoAJ0rbxivGg6yf3v7rnJd5qbZdyvbF/IMwmQ1rSgZUkye&#10;FZ2qOFa9cPIlyNV7BSbXPD30m445t7M1tb5W9U5pYYspWZXatY2lWp8xjZpaYPYsxFbjTWQrHruN&#10;TiP8XAJA95vckff8+7zzaLeHdN9vdi3B9I8O/t2C1PpPbfUQ6KmivI0TH8Srw6gzf/u5+4u1LJLt&#10;tpDuVqKHVDKobSeBKSaGJ8qJqH9InJ5A355/P1BH0NvobH2YfBbhwG5aIZLAZfG5qhbgVeNqoauF&#10;WvZkZ4WcRup4ZTYqfqB7y35e5p5a5w2u33zlTfrTctnlqEntpUniYgVKh42ZdQrla6gcEA46hndd&#10;j3jYrt7HedsntbxTQpKhRv2MBj58D137fSycaQCAPqouAOTbgccn2cLoYkUyDnHmP8vRdEteLkkm&#10;v5+v29e9wcjhsRmqY0mZxmPytK3JpslRU1dB+efDVRyR3AJtx7Ld52PZuYbGTbd92e1vtvbjFcRR&#10;zRk0plJFZTjGVOOjawv9x2q4Fztl/PbXI/HE7I/r8SkHj8+vewAy/wASulc5XGrmw+fwkMpY1FLt&#10;TcMWOjkV+HWnXM4XcNJQhhfhKcoP9T7ww9wPuBexHOEs97sdle8v7lI2rVZSAwq+SD9NOJI1jBp+&#10;nAYFp8OjzmnaPvEe5W0W6wG6tLsqO1riHUa+rGGSBm/3vPmT1ilRnR1XSGKkKWDMA341Krxll5+m&#10;oe9pz4zfzHOgMX1p13152Dl99bUzmzNn7b2fUbh3bj03RBnpMBi6bERZavzm0cfA09fkI6US1Mz4&#10;nHxGZyQiKOIC3f7mvujydYwWew3drvthbxqiurrbTsiLQF4pm06qYNLiUsRqOT1y69zPZDnXceau&#10;ZeaNjsrGW1vb2e5ENufCWMTO0hjWK4eiRoXKxqssraQoZiQOqQPkP/Lw7irt+7w3v1oNq7nw+587&#10;mtxxYClro9u5bG1GWqpa+egSkzbnFVNPFJM4hZa4NwBoHuy7YPavW3aGNkynXe+ts71oqeRIaqfb&#10;2WpMi9FNKrvFDkaankapxtRLHGzCOdI30gm1gT7gjmDlPmflG6jseaNhurG6YEqJonQOBSpRiNLg&#10;VFWQsPn1jzvfL2+ct3AtN82q4tZyKqJUZNQ/iSoAYfNSRkZyK12b/wCqOyerKunouw9k7i2hJVPL&#10;DSTZfHzR0NdJSrCahaHJxq+NrniSZHcQyvpVwTwQfYgj2QdEw4dBpNUFGaMAXsDqBB4P0swuD/xH&#10;v3v3W+oRJJueT/xXn30fof8AWP8AvXv3HHWmwrH5ddG1jf6fn/W96cH/AApm9Xe3xmUGxXqLdjEW&#10;+ofedgT+LEx/7x7x192/+VjsvT6JP+rs3Xan+69FOQPdJiMHeYP5W56va/lOXPUvajfW/Z8S3/4L&#10;s3bZt/Xgt/vPvWcoayXG5Kir4TaahqYq2NrXtJSuJwRyLG6fXj3F6kodXp109lCtG4JwR1at7EKu&#10;zdZuTb8eUqCHqvJNBI3ijZjHFVusUnkMhlBEczargngWtb3qSZpyHPHh1a0UJaBV9f8AB172X7cB&#10;CM7EKFheQF9IvECPIQfqCrAXHBsR+D7TyqCvHqrmpFRQ9e9puot4lJZiPG6mw1aQp0qyk+ngDj+g&#10;9sDHVOve2OcN6gpe3qC3A5AQG50m2jT9R/X34A1JIx0xIaIevexJ2SDHgoJVcpUGsl8A1BQsFtcr&#10;Of1A+RQD+CW5+ntRHhcjpXbsNA697esfIY/uNTzyQrm6uZpZaclZKh62pll0sS5ASKnjIuvIB4Is&#10;F8pUhunE4v6V69741Ls7YOokhYRJVVUUcjQsqhJDG6uJnjMbuZadgblrrxY3A90byA49ebNKde9z&#10;iscktfA8jRyVdJVJrMpAvNRNFBCCw0nXUJyLeq34HHu5U0ZW8x/q/wAPVnrpYjjTr3tDYnqHceRK&#10;2o5mvYCyc/0/KkfU/wBPdotslbT2Er0RtMg8xTr3sadtfGDcORKF6GYaublE/p/wVfz/AIeze25d&#10;u5fgix8wD0ne9jQ5Yde9mQ2l8NMlOYWnoZhcpe4jUfq/1ufYjs+S7uUqVQ/YaHovn3iNK94HXFnV&#10;QSzKoH1uQPxf/evZotofDKjiKPVUjXBF7CI2sfyGjsfYzsPbqWShaI6vsHRZNzAoGnUP59NlVmcf&#10;Si8lRH+LgE6uf6WHs0eyvjThsHLG32i6lsbFIB/avfiMfj2MbH28igKs4z8wOiyTmHJCvn8+krkt&#10;94+ljbwnyMDbjX/r/UAWPs6+zdk0WOp4lWNR4xpBAS5/TYngDgD2IoeWrO27dBFPs/ydIzvMr4zn&#10;7eiudidj10zypCx06QOXl06bPcBSeOfYx0VBTwKAFAsB+F/23A9qfp4LcClPz6Ze5llIFSB9vRYs&#10;xnsnXsSZSAGawDSAG/8AW7fQe3+J40AtYf6y2/4j3oyog7T3dUozYOekFWQ1NQxErM1x9Q5AH1/B&#10;N/ckVFuFJH155/417TyXBYEk49PLp5Leo1eXTWMUFIPqJ+nJH/FOfp7wvOx+pP8AvN/ZdJOAGA6U&#10;JAKADqfDjFvwOT/iLn/XP9R7wmp0/U/77+v59pWldhpAp0pS3rxHU9MYnBsLfn9P1/23594vNIx/&#10;I/wvYf737TSTRphm7ulAhC48vXqbHjlQfpF/6XHvKshHOr/efaL6tgxOnHWjEK9dS48MD6R9OT6f&#10;9iefzb3keoOg3Nvp9P8AjXt36/h2/wAuqrEAR6dQ4sMvk1BQOTz6Tx/vY+vtkqpiW5P++/2/tI0h&#10;cknp0QiuOl5iqBY4/pf6ADi34N/8PcIPc/4+9pIVweqNGR5Y6enp7Aemwv8A4fT/AGH49zIXtbnn&#10;/Y+3lkFQTgdNEGnDHTLW059XHB/xFrC34/2Pt7gfgf7D/ev+I9qGlTTxr0159IbIQWJIFgNX0Nvy&#10;eLe3JeQL/X/H/D2jcDuFcdWRclicdJqX0uSRYAj/AHiw/H9ffbC4t9OPZZODob+EdKIh3inDqVBM&#10;OLWH0/r/AE/1vcZ1A/ANhccey3pd08wSeQAXIBIB5P8AXkcf19hl2AytiqhfyYvpbk2b6X+l/fiR&#10;pZfOo6ofiGOjFdLROmapGF+allPP0Tx/SwP0/NvdWfaSJ/EpvqLubg2It5G/1x9T7STfF0nuA1Pl&#10;1YzjuaOA/jxrb/efYabf0fexoLXLoDxze54+nttJQta+XSBUOqo6nezT7VwhqVjkCkrYEMAtgf8A&#10;AfUXt7pMwfI49GVuD5dMOSrY6VCWcXuAASf6f7b2Mn3bYqlRBcWW35BHH04t7S+IF7Se7paKHoPf&#10;s0yk7yMFb9z82P5Nv1c8e8cdd99CQ5u35uCePra54t7WwRa11DpLI5DCg6zPQrRSDSLH1H0m1yL3&#10;vYD+nsROvKMRVysBwWQjgD1Ag/Qfm3tqWHSaH06fRy1K9BN2xkC2EnQ8kQSE3ueF1amub/1Hs2+P&#10;NqeP/gpv/t+PaJ8gDpWq66ADHVZO5VD5GpJ+nk+v+uB7dFBdeP8Ain59svIISNRo3l0/pWPt6SbJ&#10;axBPH+P9f9t7lIoVeQOfqbD/AIj2XPM0pJJNAetE14dcPeZSQbf7768+2wRpBHWqE8Om6pisDpH5&#10;/wAP9f8Aw/HvN9b/AOt9fx/t/duPXhxoemYhtQtf8XH+x/p/re+BkC/Uj/be/GgwD08sDMQKdtOp&#10;MdNJN6VQt+QLAj8c8kD30aq3AsQP999L+2jIq5LY6UQWpXuLEvw+X7OpEWCmkaxiNrXJuv8AxJ9x&#10;3rwotq/3v+v4t7bN5QlQPz6XLbOxWo6eINnGWzFWPN+dPB/w+vH+t77jnlmNlBa/+w/3s+00l6Tg&#10;HPSkWdMn/D1lnwNBikMtTLCgH4lMYv8A7C3P+8+1Dj8PV1LLrRhe/I03+tuefpz7S+O8jDTUj/V6&#10;9MSvCqFlcdBNvHsbbO26adjWUcbxrwGfSf0M/FlB5t7EGg2omkGS4v8A1Cn+o9mMdvJJTSlR+X+X&#10;ohuN4jRiMY+R6IL2H8t6XGyyrQ1CMw4BVZHS9gblrgt/xHtUU+3KWPTdQbf0RB/xHtyPbaMzyIB+&#10;z/J0WS75ii9FK3R8wtwVhmipqqy6n/sygjn+yS4sOPbpHi6aL/dagWuBweeObEWBt7NLe1CYHH1+&#10;Xp0TXG63E3aWx8qg9AVm+79zZxy7VMjB3P8Aali5YEfXyhj+r6fT3z8ESi1gAL/VQTb/AG3tZ4SK&#10;RX19Okf1UlCNYA/OvST/AL27gqi1pJ21fX/KJ7AEWvzLb6e+JMSg2CfjnSB/xH1928GhqFr+XSd7&#10;oEgNIR+3qdTjP1hF2mZWvf8AdY35/P7nPuO88a8Ag3/w/PPtRHbM51EU+XSCW9YVRPg+fH9vSmod&#10;v5WqZVkD88EH1cD/AF2PtkrszFTKSzKtrk8H8fXkXHs1t9vViPXopnvfDBGqv7ejA7B6GzG5Xj00&#10;s7o5jIKlwCHb8AAr+Px7RNdvakhZh5E+p/J/H9fZzFtTECiEgdFT7m4NFFB8vPo6uyPhdX1sNPJL&#10;RVB1Kl7Nb8t9Qy+r2wN2DTEn91LWI/Wfr/t+fdn24ggOw/Zn9vTLXjyZ1Gv59DhTfCeakUMuPqLg&#10;g3JHP04+n5t7hT7yppVN5F/5LP8ATgfW1/amK0RGBGadJ3YsanpcYL4z5PFSosdFLEuoc3NwCQCS&#10;QAtv9fj2HG494wiKVUcEgPcHWf6Wt7Xogz5dVCMRUg9HC6t6NnpZqR6mNv8AdAa4h+gLX1DnUOB7&#10;J72tub7yCoRXBJLgra3AQj63vxb2Rb0F0FcUp0KdhidCDnP+A9WcdTbSiwVPBbgqiC1l+lwf7I/r&#10;z/r+62N3FpK2dx9DI/8AtrccH3Fd1TUaHz6k0VMajzp0ZH2EeQldHIuD/Swtb/evfkIcA8COtMAF&#10;OOve29ZS9he5Nvp/yP3t2IBLMQB/PplVqQSOve3GIFBe9/639sxuZG06aDp6ny697lxy2IH+8WPt&#10;4ExuQD02VrxPXvawwVUY5lNz/ZIvfj0n/eva1DwYDpBcR1qAOvexyw+XWOJBqH0Fvr/Qcf7f2bJc&#10;doBGadFRgJann1hePUSeQP6C9v8AX4B59qOHJmVlIa66rE8/W4HtFK4Z6EZ6N7aNAAvp1i0WU2ub&#10;2/p7GTZ0x08fXSx/2yn/AFvflp+XRolNOeH+z0itxx6owpFvpf8AH5FvYCfJHcWRocdMKaR0AVfo&#10;Tflh+dYNv949k93K9SSMcP8AD0JbdQI1OkdPm3KeOKhUoqhmH1AAPIAvcfn/AHn3UVuff2T+8qVk&#10;q2jvJMLEvyNf0BD/AI9kks7V+I9PAHz6UnsNa7esr/rq5G+tyWJA5/F29p2mZsEkAdW9T59e9pSs&#10;3hHzqnB/re/+P1tcf7H22WB8+vUr5de9pmq3lTBm0yEm300A/wCx961oOJ69SmQKde9sNRvZf7F2&#10;/wBdQB/vdx7q0oAPXqVxXr3tkn3hVOToUfnj1c3/ANj7Z+oA68FI869e9tsubyc/ABAP5CyD6D/X&#10;HuhnYYGeqsade94RFmKv9CSve30Vj/vZ90MkrEjSetpmpIGeve3Gm2juGtZdNLOS1rX9I/r+mzau&#10;fd1SVsZz1pwcV697WON6b3Zkihjx9S+oj6KQOSPywI/Pt5YXeilT1UDTk8OvXt9fYqYP4sb1yhW2&#10;KrLPbkCMj9WkfRb/AE/x9vrt0jcENetE91fLroso+pA/1yPY/bW+B+8smE14ypUPotqC/wCB4uw/&#10;HtWuz3DAHwX/AGHq4eMjNB1gkq6aIFpJ4kA+pZ1AH+ub2Hs0Gzf5cWXnMRq6WVVuA3+YLA2P0tGT&#10;+fb67JM4xGadW8aEZ1g/LpNZDfW08YH+8zlFEUFyBKGP1txa6/X3YB0p8HaLZlTS1MlJKZIxCWLi&#10;n9JjJIPKarEj2sh5dmwWU/tH+fpptyhjAKuP59AvvX5LbB29RzikyaVNRpkVdPPIjuCoFxfV/j/r&#10;e7OtmbKo8BSQxLHzGpXlVN/obXKgfX2L9u2NYvDLjH5dE19upkqobB9P9jqqHvT5DV+7auqSimZU&#10;ZwAFaRSLDSTeN7amB5v9f9v7FKBFjUAAW/1hxx/h7EOqO2VFioXFa48vt6IyXmOpiVPRG8xNV5SR&#10;nncupvxd+bm/9om/uU0xF7H6W/1/ZdNOHwWwelMMIkYE8B/k6bqPDWa7Jx9FB0n88f7c+5FNJ6rn&#10;82/3s+ya5uO4RqeHSoqKUXj13kMXaF7g2F+Lg/j+gt9fb5BIth9L2/I/1v8AiPbQmlAopI/OnSeR&#10;WB6CXNYtTKxCi3JN9P5/1xc/8T7nJa91/wBiPoP6e3DPI4ozHT9vTdekJUY7RqOn8/UWFv8Abc/T&#10;3zY3/FiP+J91AOkk+fS21TSreh6bDS2ZbooPP9D77ve3+t/tvbfl0qIb8upkVPYj0/Uj/U/Q8fj/&#10;AF/eJ35AX6+/EgVr1ZRg1HTpDRrxY3Bsef6/n6j8e/Wc2uODfm4/4r7SyXkSqxV8j5H/ADdaOny6&#10;nxUN+RYg/wCsP94+vPviQVPBLWP5P+++nukd6GIV8P6f6sdWIwKjiOpM2LV0vp/s/wBB+fr+Pffm&#10;P9T9NP5/17e1Xi/Zwr034Sf77H8uPTF/AUv9T/n9f0H10/T9P+8fT3//0DHhyef9b/WP+v8A4++I&#10;0keivr1nwdS4J63zlNxc/wBffZJI/p/vv9t72oGD15WNQOOeuXvgHUEr9W59R4Nz9P0hRxf+nt4A&#10;aa06WBSQD5de99iYD6Lq/rY/8a90ZNVKdeIJ4de98g4cg/Qj/ff8T72igVHW1Hd173lDDj+vvZWh&#10;+XVyOuBQG5ueffPXb3Wg+fWtJPDrgy6bc3v74hgTx/j/ALyD72BU069kEDrkEBAPP0/3349+PAJ/&#10;w9209bHXLSLWt/seL+8qAaQ3+3/2HtFNMKtEOPVeL6fPrtYr8g/S31/5F7yg25HtNTAFercCR12e&#10;OPfepv6+/U69+XXvfrk/X8e/dbHXvfQYg/7fj/ivv3TjINGode9+MhH5/wAeffuqKhYE9e98TJcA&#10;n/H/AIj/AA9+6v4Z697xtMq/6/8Ar8f717uqE06sISfPHXvfETj68W+luT/vvr780bA062ISpweu&#10;aoWFxf62+l/fRkP9Sf8AXv7oTXrfh/0j1y0D/H/eP+KewW+RVSYeie2JP6bC3Mv5/tYyoUfn/H2O&#10;fbRRJz7ykrcPr4v+PDon3/t2TdKf74b/AAdZ6VB54/r9W/3lWH9PelHSgiL6C4d7mx+pYt/xPvtG&#10;DxH2f4B1hASTTh0+e9kf/hNhS6/kb3/V2t4OmsXT3A/NVvHDTH/YWpvY69rh/wAj7b68RZXTf8ag&#10;T/n7rmJ/elOY/an29g/i5gqf+yKf/P0Rj+YRJ4+isd/tfYWAX/bYjcjj/eU97j5uEP14B+l/945B&#10;+nvKg0AqeHXDoVqKceqUPoxsAbXuD9Ctub/4Ffr70O/57fduV7Q+eu9NjNkamba3SmA2vsXA481M&#10;rUUORrcHj907mr0pbiCGsqcpm/BIwGpkpY+eFtiJztefvHnLmO7Yk6JvAUeaLb9hUHjQyiSQDy8Q&#10;gYJr9D/93xyHZ8o/d05f3sWyDdd+nnvJWousoszw26swAJAihSRVNVUudIGpq34fDbZlNtD4/wCx&#10;zHoaq3JT1G6chPHHGgqpMxPI9FI5C+RwuIWnVdTEqqgf1vTGRa3J5IHPsMUHWcRz0ab30w/H9bf8&#10;b91JCla8Kj9nTbHSCaE0HXvZ0egcQaDZdTk2UM+dyjOBax8NBAyRG/1ISSqY8/m3vt9/dOcn/Tcr&#10;+7XPksY1Xd9a2MbUFVFtG88oB40ZrmMEcCYwesL/AL1+8Ftz5V2Fakw28s7ZwrOyouPWkcgr6Hr3&#10;sdufx76+9YgHh173DyOOp8pQVuOqkV4a6mnppgy67rPEYr6TcHTe4/xHsj5j2Hb+Z9g33l3dIvE2&#10;zcLOW2mWgIaOZGjcUYEZViM46U7XuV1tm42O5Wsmm5glV0NSKFWBrUZ8s9e9lW6E7j398M/klsft&#10;7a8OrcnWe5Fq/wCF1UstNQblwNXFLQ5XD1s0BEy47P4Wqkgcr9BKWHKA+/k293fbLmj2O9y985H3&#10;kG33Xa7zVDOR2yQkl4LtRqCtFPEasuoGhkjYoVfrpJzPsPKf3kPZ3c+Wb2bVs+92Xhs6jU9tPGVd&#10;WAI0mW3nCupK0OlSKVI6TG89qYffG2M5tHP0xqcRuDG1GOrUGnWiyAGKeDUGUVVLMFmiJB0yRqbG&#10;3v6H/wAU/lF1l8u+ndr9wdYZejrcfmMfSDP4RKyGpy2zdytSwy5Pa2fhi0vTZLGzSFbsiLNHplju&#10;jg+5k5Q5ss+bNtFxEvhblEALiA1DROa04gExvQtE9KOteDq6r82/vH7Rc2+ynPG7ck822Lx3EMje&#10;BMVIjuoNREdxCTXUkgoaV1RtVHFaE69/dfTe5uld41m3M7T1D4+aoqpduZwwGKjz2JjkURVdOQWW&#10;OoiDhZ4rkxuf9SVLGSIuCP6i3+39ivqK+geH+3/1/YL95/Hnpr5KbIquu+7thYPsDalRJ9zDRZmm&#10;/wAoxWSWGanizGEyVMafJYbLwx1DhJ6aWNwrFf0kqQ1zJyvs/M1l9HucBDAN4cqHTLEzCmpHp5EK&#10;2lg0bFE8RHCgdD7289zeevavmKPmjkHmKfbt3UBSY6aJErqKSxkFZUYgEo4IBAZAr93Qi9bdtb56&#10;izaZ/Zeblx87GKOupJo1qMXlaaJ43WlyVEYngmVfGAkhAkiuSjAm410e5v8AhNftzIV9Zkeg/kTk&#10;NvUkup6PbPZu1Vz0NONbaIBuzblfjqkwKv01Y2Vh9Sbm3uHr72g32Msdr3W1njJwJg8LL9rRrcBy&#10;eNQiemkddOuR/wC9Jv4beK19w/atJpqgNPYXDRVFAMW9wsgJ8zS5zwCrTNi+0P5keFlWCn331xlK&#10;GfWsc2Q2rXw5CjJ0gs6Y7Krj6lFH4CzzEj3g+Kf/AAnj3Z1v3TsTsnvXu3Zmf2xsDd2D3dBs7YmC&#10;zdXJuyowGRp8lRYjLZbPfwdcViZqqlRqjxU1TJIhKDRcSKmsPaHfru5hh3uazj2zVSXwnkldlr3K&#10;oaGJQHFVDkkoT3RNShd92/7y/YuZeRuY+WPbvkDcbbeNwtJbf6m7lij8ASp4ZljS3eZnkUM2gM8V&#10;CFZqqKPL7M/mH7Kl2vlsd1xtvdFVuHJY2vo6WvzkWPw9LhJaqB6enyTR09fkqmrmgkLPHFaEsVU6&#10;rE+9qBFCiw/4jk/k8Dgn/Dj3khTJPr1yHHADyH+r/MPy6qDqJQdTXuZBdgxZ5QQT/nJpGaSQksfq&#10;Tz/rn3z9+6t02e9Xb/hSz2pTUexPjl0xC6muzW5N0dlZBQ7XpqLb+Pg23iXeMC2msqM9WBWP5gIH&#10;5944+8kyzc08uQ4raWE7n5/VSwgfs+jb/evl11s/ur+Unk3z3Q55mT/F4oLaxQ/0pXM837FjiB9d&#10;a+nVvH8s7b8kW3O0dzycQZDMYDB05sOZcXRZGtrP8dSplobf65+vu5f+V+sC/wAvv4lCnAEY6X2r&#10;qAAFpzFO1TewFz9wzXP5Nz7k32tAHJG1aRjxbo/9nc/WDf3szIfvIe8JlYl/31Nn5AKq/sAA6JF8&#10;yPP/ALMp2kZ2LE5TF+P/AAiG3cOEXkn9IFv9Yez5e5B6x36LC54t/X/iLe9UD/hTPl6/7r4lYEFx&#10;jPt+28sygnxyVurYtGNSX0l4ae5U8EBiL8+8Y/dq5nk56WzdybaHaIZEXyDyzXiuw+bCCKv+kX06&#10;7Ef3VlhAtl7zborj6wybfGRT8CJePT1oxc6s5oOBFerlf5Z+OpI+uuw8qhH31bvCjoKiwTUKbG4i&#10;CopOSuo6ZcpMebjn6Dm9R/SFFBRdZbUjgIImpJKuQj6tNWVM00ur+pDNYfm1vf0Y/c92a12L7tXt&#10;DaWigLLtCXDUAFZLl5J5OAFSHdgScmnSn38vJ7z3Z5xaeQsyXAQE/wAKqoH+oY+XVl3sXlXkf0/N&#10;h/tufeSZPUO9e9kd+WtVG+b2fRqNUkOKydQ1h6lWqq6dI2+nN/sXA98X/wC9V3KGXmX2d2ZWH1EN&#10;lfTP66J5raNAfkzQMPyPXQD7nNnJHsXOd8+IpLuGNT81jeo/6qr+wde976/8trDV23/gZ8S8XkBK&#10;tVF0VsGpZJra0jyWHiylOrf7UKatQH8WA4HvDz20XTyXtALVNZj+2eQ/yrTrif8AelvYb77w3vDd&#10;W0gaE7/drUCgLRyaGIHoWB8zmvWtN8w6unrPkt25LTuGVNyRUrW+hkocXQUU7f8ABxUQPqP0J/p7&#10;O8bBb/4qTf8AwINh/j7HJzjqB00rQt8J49Fhmb0sB+rRJY8+lgpswP8AqlIuP8fegt/PdFN/w5P2&#10;4IABINpdS/d6Ra9QeuNvFb/kkUpiHP8AT3ibz4gTnfmWigDxojQYGbWAk/aSST6kk9fRJ/d+CRfu&#10;u8iCQ4F1uQH2fvG6x+RrT5U+3rZH+Dnk/wBlY6n8hLH7DcRFyTZDvHcRRASSdMa+lR+FAHvbK/lG&#10;7Bi66/l2/F7FLTpBPnthzb8q2WIRSTy7/wA9lt4QzSgf5xvsczCiueSka/09zT7VbbFY8qC4VaT3&#10;dzLNJ83DmBT9vgwxD8uuPv3z+YZeY/vL+6l28hMNvfraRgknStnBFbsBnAMqSPQebnqnL547rqN0&#10;fJnf6ySSPS7XTDbWx8cjlhDTY3D0dVVCHnSkM2YyFU9gP1MT+fdkT2Ebf4i31ty3A/xPJ+g5P0HP&#10;uRz1jGowKVr/AKs/lxPy6JQ8jFmdCRwxBJ/Suk6ivIAIW9vfzsfmvvqp+Q38zTuvcTt5aSTvau2z&#10;RNraSNtt9WVUO0KBkLi3iqsTtJZCANOpjb0+4g+7pyvc+4H3jfbvamJb6rmb6xw2WFvbzybhLHXh&#10;220RiFRQKoxjr6PvbParf2t+6LyvZRrokTliOU6cAXG4oJ3OB/v+5NfM5zXPW110Ltin2Z0r1Ztm&#10;mhigGK2HtmGpSFVSN8lLiqapy1SAoA11mUmmmY83eQn2a8f0Fvf01n59YJxRmoY9C17zxrf6/wCw&#10;/oefbTHiPLpVK+kUoOveyi/MzIeHYm2sWGYNkN0LUMASAYcdjK662+nMtYpP+sPfN7+8x3r6b2b5&#10;Q2JXKve8wI5p+JLe0uiVPqC8kZI+XrQjKD7qVgJucd/3Eiot9tK/nJLGR/KNh9hPXve0X/LL+AXx&#10;v3z/AC4/jxRd89D9Y9h53d+Dz/YU+a3Js7Ez7mho98bnzOdwKUm644I9y0iw7ZraKNPDVx6VQWsL&#10;e+Vft9yny9zByqu47ptMbzXFxcLqykgWCV7XSZYyshUmJ5EBYhQ4HEV6wG+9Z94n3Q5c+8v7h/63&#10;vuBuu2bZYzQ2ixQ3En05e2t4FnLW7s0DEzh6lozwxxNaC/md8mu4NgfKPfGM617I3BtzFbbodq4s&#10;YvHZI1uDaubbmLzFdPV7eyUdbhTWmsyLRO/g1OIvVf2EXfn/AAnL+MG/clXZnozsnfvRVRUrqi21&#10;WU6dn7Jo5tZkvSUuZyeH3hTwyBiulszULHa6qBdTrcPaGGN3l2neH+JmCTRq2CSwjV4jCQoYjSzJ&#10;K4HxMa16Fvt7/eXe6OxWlrZ+4HK1hv6qSGuEJsblvRpCkcts1OACWyMaUoPiL/15/Na7DxMFDR9k&#10;dc7e3eiHwS5bb1dW7Vys6LpVaqSjmp87jK2pL31CFKSMkWAU+6eO9P5F3z8+PdQc71L/AA3vTCR+&#10;aX+J9RZ+twG76CCmKPFJXbQ3DPhclPLUIzaYsXPlnutja6liCy2/3Q9utw/ePK17uFtMRqFxttzM&#10;jMwJCKRC0U+oUDCkfhVampuszeRvv2fdu9zoBtnOn+6W+IA8Pc4RJbMSO4rcRLJEqjza4S3NM0ND&#10;Q93WX8w7429hwImS3TN1zlyYY5MbvqnXH0Zkkk8TzwbkpJqzbv2ccnF6ioppgP1Rr9BXxP3T8keh&#10;90V+xu2Nv7hoNxYhYkyWz+0tuZbbu58cJFWaOWSGqpcTmohUxG6POksbKbqv9Mj/AG5+/wA+/fIk&#10;s1pzDuFvzFtUTtG0e4JpniZKah9VEI5vEqQGF14zAH+zTHU1XHs77R+4+12vMHJl9Au3zqWS5264&#10;intpaY7dPjRtnj4ZTI49HVxOXxudoKTLYevoctiq+nSqoMpjKuGvx9dTyfoqKOtpXlpaiCS11ZHY&#10;Eex/67+X+yt01cWN3bj5dk1cqjx181UMjgpZSyqsT1scEVTQs2u95ohEoBvJ7zx9ov7wr2y57uYd&#10;p5621+WN0ZKrLLKLixd6gaPqlSIwM1dYNxGkIUMGnB0a4V5y+7hzVsFs17y9dDdLYVqgTw5wKVqI&#10;yxWQVx2PqJwErjpy9m/jdXRHR1dHRJEZSCGjkUOjAhmBDIQQfoQbjg+8/IpBKutXVkNKEcDUVx8q&#10;EdY8SIY5HjYEMpoQQQQR5GtMg8cDr3uUig2/w/1v+JB91cBgAetRZIepBB8v8vr/AKvProgG1/wb&#10;j/X+n/E+x5+NG+Nz9e969WZzamQraGrm3ztPFV9JR1k9HBm8RlNxUVDksJkkhdEqqDJUlW0bJIGV&#10;W0uAGUH3G3uvy3s/Mft7zdY7vbRvEthcSozKGMUscLPHKlQdLRsoIK0JFQa16CvuHs227/yXzNZ7&#10;pAjQpZTyKzAN4bpGzpIuqulkYVDLQ0qpJBp0Eneuy9ub66i7FwG5aKjqqCp2fuGZJqynhqf4bXUm&#10;Kq6mgzFMJkkEVbi6qNZYpANSlf6Ej3t5RklebXBsbf6yn6XNjz74shtVT5dcuNOnBFDXPywMfl1q&#10;WuyM1141DWU/453d18f+JGi/+x98/dutdcffj9D/AKx9+HEdab4Wrwp14f4/T3pr/wDCmN7/ACA+&#10;Nsd/UnTe4XH/AE83vWfX/kj3jn7tN/yJbNPSxT/q7OP8nXa3+6+T/mHHuY5/FvcQ/ZbKf8vV8P8A&#10;KhTT1B2a/wDx07QDWH0/48za5Nv8Ln3rLSyCKOplbkR0ldIf8ClJM1v9uvuLnNFJPDrpzIKDSOHV&#10;p/t521kErevoKq0oWLJ12tk/QqKS4LNJYD9yFRcX5b8fX21EQVqPXpy2xbmnqevew2zwVjUI5tqO&#10;ktrMbEKjxliCyhmuTzYj6W/PvUpIAHTb8a9e9peV4iljPcv5FKgH0eQyG5CFVkF1Fr3P+x9p+HVO&#10;ve2Kcm4VSxuZQbjSGXxgWAN7K3+x597r0zKBp697FLaDePCUFvBAGqFVZJVEUagPHFJK2mOpcgzV&#10;B+ou54UX9qYm7dNMnpXAwCZA697cqcysuYNxRQSZTKR06SRlfHr0rDWeKIU807PHNJKOfWSLHS3u&#10;oxq9a/5erKalj5V6974V9TJKmI0TlaUZWnjjRjLGJFamyE0TlQTHDK/mViitIQrfX1ECzHSAQOtk&#10;0FevexM6xojkeyNrY6Mjy5LNYqgkBiWQxQV9a9G4ZWut5YnktcHgg+123W5vb2ytvOSVB+1h1S7f&#10;wrS6l/hiY/sUnrpiFUsfooJP+sBf3d7t3447ex+gGhgOj6A0sVvpe3Cg2BHvKC09v4o6+IoGfQU/&#10;wdQxPzCRUA8Pt/z9JKp3bSQ20Le4/tH/AB/wI9jTheqsJQBBHRU6gc8QKOT+bEN7FVpynYW9CUB+&#10;wD/N0VT75I2Fbu/P/P0lK3e8l2EBCfXgFrXuef13vf2IFJtTG04XRTwLp5H7YP8AvDA29n1vtNlA&#10;o0wL+YH+bosfcJpODmv59JSs3TXT6h53+h4DNptyPpr9q2ix9HCvEcdgPoF03+lvpx9fZpFCgSiK&#10;B9gHSd5J5B8Zp0ishlKuduZWLH8ln5451XcfUD25JHGJPQir/rD/AGH1PPutw6rHTSCenYlao1Ma&#10;9Ms085jYs5+v0BNv9c3LG/8Asfa4xUipGBax/wCNfj2FL64CVPR/bxEmvQQ7lpnmkYXJP5uR9AGH&#10;+txf2po57Af0/wBj7DUs/iE1Jp0ZCHh0H0+PCnn8k6fpa9vzx/h/h7kCb8/8V9pnloKgnpVHEIx8&#10;+mySiXVyP94A/wB9z7zCoP8Ah/vP09pmnJ+H4elSxVNKY6hnGAckk254t/xN/fZdm+h/p/r+2HdV&#10;0s9enljC/b10lKVJ4HF/6D8e8ZYKeSb2/PI/33HtFJMZNQGF6tT5dTYqZQpuTcn8gH/iPfITfX6f&#10;T/H2n0erE9eOesxpmFv8Tb6g/wBf9b8++jMTz/xX/ivtt3WOmrgetUH59cvtT/U/7x74NITySbD/&#10;AF/+K+9q4YYHXiOskVMAbW/r/qf6e22d7m9/eierHtAp0paKDSv+H+P+sP8Abjn3EEnuqsSAerFC&#10;a04Hp0MAYAH/AA/3x4+vubA/+3PtxSTXpK4KmnTJXw2Vv8P62/Nuf949v9IeAT/h/vXu4Hz6akwQ&#10;AOkBlItIb/b/AEAP1/3j27Ix5/330Hvb4SvXgKAdIupT1sfwGv8A7ax5/wBt7kMDYEf6kE/7H/iP&#10;ZdMw0SKeHT8A7j1gi5duSOV4H05v7hzk2P44tx/rE+y37OHSzpS41PoSbi6/7yf+Kewr33c46f8A&#10;5ZC3+ve/P+x90agVnPlTqp49GZ6g9GYpbAcys3P9SFT/AHgH3VZ3JL9vkpueWvz/AE/cN7eym5lL&#10;uKcOquC4HVhGM/4A0/8AwQf7xx7CXZbz1uXplAOkzRG4J/46W/N+Le0TTHIHGvXorerDHU8+7POt&#10;tuwnEwSSkEiIN9B9QSObg/j28JWIHTpXQxA6L/2HuCWkqvt4FdrSKCdR+lv8Lc+8O7KNEd1SxCsA&#10;Fta3Fr+9FastOPT4WkdB05bPq5JoFMiMof1XY3N/6A8ce2fHUrRrfiwA4t+Ctv8AifZ9ZooiYHh0&#10;VS/Hx6ecjUh244b1/T/XN/zf2MWwVH3KcC4eMfT+th/xHtu4GmpI8ulFv516APtRicPUn8imn/3t&#10;f979mhoh+zEB/qfZBIcsTw6NoBVdXn1XRuCUCvquL/uf6/8AZA/3n27opAAH1/3j/fW9lkp8Q8TQ&#10;dbY6jU9JdrPf8A2+nuQf02/1r+21ywXy6sigmh6wHgkf4++Blt9fz/r/AO8fX3vSF7Rw6WLboCGW&#10;So68YzOdIAuTb/b/APFfcaar0KRc8X/r/wAR7ZknWI0bj0rji1H4R0447bMtXIpvwGH0Cn8/4jn2&#10;0S5FmJCLq/xubX5uPxfj2XT3lRQY+zpclmR3nh0JOO2hBBGr1BCi17FUv+LG+nj3Ko6aqrZFUBhf&#10;8Am31H4N/wCvtjxWdRnpT4SxipGOm3P5PA7ep5pJXjkaJb2CAfW5v/rC3tb0ez6mcRs/0NieNRsf&#10;9tf35UaXVQ9J3u4k1VHDor+7vkxtfb3kjNTTxunkVVEzI4Kj6EaTz7XmJ2bHCVaQKfp+qMD/AG31&#10;9qIbRpCAT0SXm9xxqdPl0R3tf5mQSU9RFjawFh5PUtW1l/oD6b+17SYiGFQAqoQfrpH0P4+g9ncd&#10;lFGa6gfy6CF5u7vXSe38/wDP1XXvz5A7h3JJIP4jPIHtx900jfoZfoNIt6vbsEji0/Rj/rWB+v4t&#10;7XpGT8IA6IzNJLUg9vReqzIZDLSM088rMT9Gck/j9XIX300ygcKP9sfb4h4Fznpp1IGpmNOokeIe&#10;d/XZv6/T/bk3+vuFLUhQbkj/AFifbgjZyAvDpLNORhPh6X2G2lNUGMeAtfSQDp0/gA20/wBD7apq&#10;8C5/1/6/gf7x7Xx2hFQc9JGlKgZNehqwHW7zLH5IUS9roFWwBe1jcH6j/ePbHNkvUbE/7c/8V9rR&#10;b6FyxC/L/iumW8U0KoSOh9231ZAI42MEfH9nRHY8X5BQ3PtvnygRGLOvA/2r/iv49uRpHjRWnz/4&#10;rpiVZSaFCvQnYHqlJq1EWlcqrAc0sZ/Vb8ggEc+wc3fucwpJplt+u3rYG+kH9P8Ar+zy2WNFB86d&#10;F8tnM2oV6tB+PvTNMhojNSRm/wBuLNGqGwBl5QX0k3/2I9l2zO83E8oaodeTbk2+g+n+t7M1ubZQ&#10;ASGPSdNqnkNAerOtq9YY+nx9N46CnDBBe6fi7f0t9OfaRqd/U8AJNWvHJ9Zv/vXHtHNfxBtTLjo2&#10;teXpX7q56ECDrVqiwNFGEPAJW4vfi1jf2l67uGjplIFUCADc+RrfTn6AH6f4+0D71bR/EQD6dHEX&#10;LEmA3Dp+oulYpGDSU8Q/JIReLEG5DXuBbn2E+4u+cZFrDVa/Vgf3pP6E+0M3MES8Bw6N7flU1DMM&#10;D7P83QkYjq2joRGf2V06f0xRg+m/0sv49l63N3dj8rLJBFNrdvoBIx/VwD9L25/r7Dm4b5HOGVej&#10;612MWoDaehGxuFgxyhEbUQB/ZUfTi/A+n+w9g/XzHJl5U5DEkk/W5H49hFy00hp0skTRTp79o+r2&#10;/NM/0Jv/AEUm30/xHtUNTDtAx0wWpVaDr3vqm2rLcC1j/ivI4N/6+9tE7gV49NFtOeve3kbVm0/R&#10;SbfW3P0/17e6+A44Y60Hrnr3vim06nVqOoAf1sb/AO8D3bwnwD1YsT172+0GAmiYMwIAAH+BAHH4&#10;vz7UgEUUcemZmUilM9e9rXH4+bhQtxwLi/H09mCxtQHpMsag164lwP8AH/Wt/wAV9rihx0iiM/gE&#10;X4/oQf8AH208ZLMfl0shABag6jtIoHH9R9T/AK/+A9jLs8MrBfybj8/kEe2ydKE9KwRpJPD/AGek&#10;tnraL24sD/W9v8ePYefIjaMlbtitqgupliVr6NQA1gC30IPskvGwaev+CvQltDrVV8usm1sjHUxP&#10;AP1IWPBv/Tj/AA968Xa9XkMbnK2ni1Aioql4P4WTSP8AD2GJWIJNelFOlf7BhpczVn0rM39SGa5u&#10;f6Aj2lLuxOet0z173Lg2zn60gLDPzf8A1X4/5C/x92USEVr1ulMVx172qsb1NuXIsgSlmJY29EbM&#10;bcfjUeOfr7sttIck9aPXvYm4T4zbtybIBRVBLEfWnv8AX/C7Hn/W9qFsZGrQ9V1Dh59e9jbtz4Tb&#10;ryDRmSinUMFN2pZLc/4AR/8AE+1kO0yt6daaTSaEdcHdIxd2Cj/H/fX9mF2t/L+ylUU+5hKHTqI+&#10;0F/68EEm3s0i5dnciiVPy/1HpO9zCoq7UHTfPmcVTLqnr6aNf6tIP6E/i/4B9mR2p/LzoVMf3cKM&#10;b3bVSAn9Ibm5Atz/AE+ns9teTbyUCsRFfs6RvulvGDmoHmOkjk+zdpYsMZsjG5UXtGbg/nhiP6ez&#10;HbY+Bu1aLwmbHU0jLa5alRbcf7Tp9iC25AuWK1p0Xy79AK6eg4yvyP2ZQeQRap2T6nXYA3tyAL/T&#10;2O+3/iHs3Ghb4qhFrfSkh5sR9QLk/T2KbL25JUNK1APkP83RdLzJk+GvdTy6CvOfLrF0xYUNLCTY&#10;gXqLkcE3to0i3sZcR0FtTHKvjxlIlgR6KSO36r/kH8+xDbch2MZBfSxPqB0Wvv8AcEMfDNPUnoHc&#10;18v8zUs6UhWIL9AlSb/p/ACi5v8AT2K+D6329RaAlBS+m1j9tGv4/wAF59qJOV9uhwLUD9vTP73n&#10;cjS+Pz/z9Fw318mt8VUc3ir8giuGsqVMqAcnj0uD7Eql25i6UAR00A+hsqBfx+CoHsjudvtLcnTE&#10;P5dXW8uHFTIeiwZXuTe+XmJky+QZDcFTUPa4J/qx5H9fbstNSxC8cKrx9R9eP979kzrFrKqgz0oQ&#10;yylRr6TFRnM7kQzVVfUuGuSkjk8W5ufryP8AY+86MCPpwPoOf95/1vaKeZY6quCOJ8h6ft6WLbiI&#10;hqd/TaaKWYhmt6vqbElv6FtTH6X95RKBb/W/qf6fj2WNOxJCkEnpVHFryR1zGFH1N/8AYaf+N++h&#10;Lr5/H9P9h7L7qUxpp8ziv29LBEFGkcepdLix9SLBbmwC/wBm1r8fn3JhkNxzxx/X/X9pEUUBOT0u&#10;jiUIpIz025ehXxsoH1DAfT+i/U29vtNJcAf04/23192YcT0huo1Riw4k9A9mqLRKwIHHB+n4P+t7&#10;do2NuP8AffT/AIr70DXovcUyOg6r6UAn8XI/oP8Aeh7yarNz9Bb/AHoe3+EfRjCKIAOmI041E/X+&#10;nAP+9f1989d/pb6H/ev9h7aHAdP93nw67EZ1W4+v0598Ftc3YA/WxBJ/2FvaK8kZAOwlfXrxxgdO&#10;9HDqIuPyPoBzwPqP8ffbte1r/m/stMgKFGAp/Pq8ZVKkivTxHSgOGu31HHAH+2t7xrwTc3ueP6e9&#10;SnVSmOtO4YjT05GM6b6Utb6W/wCN++9Df7zf299QKf7WnVK9RPD/ALSv+cv9B9bf717/AP/RF+Hc&#10;lIw/zic2+klh/vHvkJd8objbGjwt+Yp1m9DvtnLpAuF/b1vhpNE9vWov/iD/AL0fblFmqaThXjBt&#10;6uQP9YXPBuPZLNsN1ExZrZgKenS9L+FyO4EfaOpJmHABvzxzcfT/AF/cyOqjcXEi2P0Gof63sult&#10;XjAGgj8ujBbpTjUP29e1m4HBFxzz+f8AY+84kU2sVN/6H6e0xjkHGM9PeKlK16ye+wy/QEf7A+6n&#10;UDQqer6l8m697zJJptfkf6/+Pv3HPWj3A0PXvefyqT/r/wCP/GvfulEbBUofLrgUub3/AN4/4374&#10;tKPoBf8A2P8Axr36nTLDVWnmeuY4AH9PfURu5HH4uL3/AN6/w9pbhzGooM9abgOuSi5/1uf6/n3n&#10;ZhwBwBfg/Q3/AK/61vaKhPdxJ6djTiT1mIFiB+f8APwf8f8AH32XHFrDj6A8X/w/oPfqH06fqKU8&#10;uuASxvf/AHj/AI374a7D/H/XPvdPPrwNMDh1zsp+v1/1gf8AiffvI39R/wAne9UPp16vp16wH0/3&#10;oD/iT74mS39D/iLkD/XP9k/6/u+hqVp1uo6979rJ+lv9h71pbr1R6de99l7f0H+uf+Re9lD5daqO&#10;ve40zKPUWtbng88n2ojrTTTJ62G0huuIQark8cn6f6/+PtrmykMZCs0QudPJ/p+f6n2bWuy3d38C&#10;P+XRLcbvBbkh5QPz6xvMsX9oKv8Ajxc/6wPvNFXLIoKshH9VP+P+Ptq72m4tiwkgYH7OnLXdIbru&#10;V6/OvXcc8Un6WH+3H++/HsC/lFXxw/Hzt5/IqkbHzy2J+p+wlP8Atjr9i/2otpW9wuUVCmn1iH9j&#10;EdIuZ5EGwbsdYP6D/wCDqbTAeeOxuOTf/kAn3pjwtqjDf1LE/wCuXI99khgD55/b1hXq73FOLHp4&#10;97NX/CaWk1dx/Jist/metdoU5PP/ACk7nqJPr9Oft7+x97TESe4SqR/yybtv2XFgv/P3XLD+9Qn/&#10;AOYee10P8e9TN9mm2df516Id/MOkt0dhRyC3YuDa/wBOEwO6ZLf65C+9v76LbjgW/IH9Pxzb3lJ8&#10;VfmeuJooW+XVLPJK3uDdT/tiDb/Yj3823+Yzk6nL/PH5b1lUztN/p77GolMjMzCnxe4azGUa3bkK&#10;lHRxgD+g94Nm8kv5bq/k/tZ55pW/00sruf5t19R33Y7eKz+7t7Kwwjs/q1t7fnJbpIf5setl3q+m&#10;ioutuv6SBFjip9lbXiRFFlVVwdD9B/jf2TD/AFvp78STxOOpxLsTXy6XXv1ieB9TwBa9z+BYcm/v&#10;xoTnh1RtOckD1HEfZ8+ve7I9nY8YnaO2MUqhGo8JQicEEN9xVR/e1Gof6oS1JH+w9/Ud9yTkmLkX&#10;7sntbZ/S+He39iNwmqKM0l8TcAt51WJ44xX8KL1zH98d6l333O5rlaQNBBP9PHQ1VVgURsF+XiLI&#10;ftPXvakS1v8AfX95WNxp1EbE/Ceve+f++/p/vP491IqCOq9e9hT2Z1nR75oRPT+Omz1HGftK1kIS&#10;eMAkUVWyMG8RLHQ31Vv9cj3ht97b7o/LX3k+WvHtXi2/3Ksk/wAUvdJIdKsxtbnSBrhYklXIZ4HO&#10;taqXR5n9pfdvcfbrcZFnDT8tSn9WDiVLUHjR+QcUGoVAYfYOvew9+PHyi+SPwZ7IXdHVm683tOpN&#10;dQybi2rVSVUuyt70WOqZJVx+4MO8kdFlaGaOR0SePTUQiQtDMjlmPzw+4Ptn7l+ynNNzs3Ne1X+z&#10;b9EziOUK6xzIJABJC5Uw3cFSGQEzRE/2qljTrMDnTkD2d+8tyZ9JzBt9tudm8TeFMmj6yyklFC8c&#10;grLDKOOngxUeIsqgqUTvnrvZvZGFnwG9Nv43PY+VZPGtbTo9RRSyx+JqvHVek1OOrhH6RNCyPY2v&#10;bj3tPfE7/hQT8de1noNt/I3b9X8ft1NAqz7nSes3V1rkKzUoCrV0FCdxbdWovqVKmmnp49JD1JHJ&#10;ONm94z4kMXMW1EREqDNbkFVrWrPA7GVVWg1BHmkYlSkeGCcn/eL+7X9zeUku909rN2TmTa9WLdkW&#10;2vgmST3MtvMVAzoeFmJBSFiSnVYfav8AL13DjjV5TqnccOepo5Hmh23uAJQ5aOJkZmgpcsmqgr5b&#10;DSpmSm4IGq4Pu8DrPvTpruTGx5fqftLYPY+Pli83n2XuvC7iMUYbSxqYMXWVNRTMrGxSRFcHggH3&#10;LO1c3cs700abZvdvLM3BNYWX84m0yr/tkApwPWAnNPt9zxyJcvZ85co7ltlwDSlzbTQgn+i0iKrg&#10;+RUknjSlKkS3n1R2VsaaSHd2x9z4GOFiprqzEVn8KkJAK+DKxRyUNRr/AAUdgf68GwrK4b+n+HPJ&#10;P5FrfUexECK08+gkcEqeI/n9n+zToN9JAOr0m9tJ/Xf8hgL2t/r++fvfXuvHSACT+eR/gPfQHvfW&#10;gKdQJpnclFvpAt/X6/0t/h7D/svs/r7qLZ2Z372dvDb+xdn7fgeqym4dy5OjxePgSNJJPDHLWMoq&#10;KyoETJDBGHnmkIWJHYgEk3zfds2Cwlv90uRHAKgD8btSoWNR3MxpgDyBLUUE9CTlXlLmXnffbDlv&#10;lLZLi/3y5kVY4YYzI7VNKkCuhBwaRtKoO5iFBPSo2LsLdfY+4KTbGz8HXZvK1ksUYp6SCSRKaB5E&#10;R66umVTDQ0MJbmWUqgI5sLX+eT/Me+aFf85Pkxn+10x9VgdlYjH02yeuMDVVbTS0Oz8JV11RT5Cu&#10;0qsUGTz9XXT1tQqC0LVHiDOEU+8S923i85g3C83u+CRTzPiPUCIokGlIyxZqaVXWzagDK8jBYw3h&#10;p9Kf3Z/Y+09g/ajbOTDdpc75NK91ezqKCS5lVUdFA4pCiJAjHLpHrIBag2LOjOpcV0t1xg9j42U1&#10;c1EJa7M5Px+J8pna3Q2RrSgRGMTFFiiDDV4Io73a5O2t/Ii72xfbHwP2jsoTx/3l6MzmY68zdG0+&#10;upXHVVfU7k21XNFpDx0suMyzQIQLFqOQC+k+5p9m91eTaN32adsWlyXj4YhuKy5zx8cXBrwoVzWo&#10;HHX+8K9vLrlH7w268xeGw2vmO2gu4jTtEiIlrcInrpeJZXAyDNWmeqnv5iGxZNv9y0O8I/IaHfm3&#10;qWoJfhEy231gwtZSUo/tL9oKSVvpZ5yfpz7ugBuAf6gH/fcD3MoyAesE+q+7gkkHg3II5B/It/r+&#10;9fn/AIUNfHHcfbfxh2H2zs/DV2cy3RO8chXbipMbj5a+rp9g7ux0NLncu0dPFNMKbD5fDY6Sdiui&#10;OneSRiqox9wb7ybWANl5ijjUGNjbSuB3UmZGh1MaDSHV4kFaiS5oB3kjpF/dqe5u18n+6vMvJu9X&#10;8Vva8wWMYgMjhFe8tJGaKJakASSxTzhfN2VUFTQdWXfy2+yaTD7y3j1tka2KCPdlBTZvBxVEgRZ8&#10;1gnENXS0gbh6usxdcZSBzoo/9a+rL0B3NgMThI9mbrrUxL0U9S+MyVYxFE1LLI8v2tRMNYpnjmZt&#10;BaysG5IPHvpJ9xL733Imwci7f7N+5u9ptd9t7yfQ3dw4W1kt5HM3gyTMdMDxPIwjMhEbRaV1B0Hi&#10;56feM9jOY953+Xnjk6wN4k8Sie3jzMJIwqF0T4pFZaaqVIZWqOFbmAb34tb/AHr8H/Y+zS1O/Nl0&#10;VA2TqN1beSjC+TzjKUsy2UavSkDytOT+FQMzfS3vpTuvvH7TbTssvMO4+5OxR7LGuszfXWxQrj4G&#10;WQ62/hVAzMaBQSQDibY+3XPN/uSbTByluBvWfTpMEqgEmmWZQFA8yeArXrv2UDr7Z2f+YXyv636z&#10;21BXTDsbsDbm0MeIYJ55MPtf+IpFl83URrfw0uNwy1ORqW58ao5P6T7+c770HvHde/vvLvnMu2Sy&#10;fuXUu37YjAnTbI2mF1X4lNxKzXLq1CrSsp+HronZpt33dfYje953WVEuts22e8uGJAV7ooxWNWJ7&#10;i0miCMfiOlRUkDpL703ZjNj7V3Fu3MOsWM25hshma13kSJfDQUs1R4g7kDy1LxCKNRdnkcAAk+/p&#10;Q7a27itp4DB7YwNHBjsFtzD47BYbH06LFBQ4rEUkNBjqOCNQFjhpqSBUVRwAPcgbJtkGy7Rtu0Wt&#10;fpbW3jiWuWIRQupj5sQASeJJJPXzPbtud7vm67lvO43DSbhd3Ek8rHJaSV2d2r6szEnrVY3hufI7&#10;03NuTd+XkSXJbmzmUzldKoCh6rL1UuQmsv1WMSVB0gWUL9APb5JcowFwbcEC5B/BA/qPZkxABLcO&#10;kNK4BoT5+nz/AC4/LpIoNUqgEAtIqqTwAzMApP8AQXPv5w/8zbtP/Tl8/fkpu/H6qqkbs+v2RhfA&#10;z1C1VD15BRde456U2JkWvTbglQLcEycXv7wqvLg3e4bxuEstUnvJ5QxNaRySyPGK/wBCPSn2ADy6&#10;+nT7r/KQ5D+777V7FMnhSjZ4rqUHGl7sG8mr/pXnYH7OtqLoTa42Z0r1Ztrw/bzYzYu21rYf9Rkq&#10;nGU9Zkx9BychUSn/AGPv6EPQeyU636Q6d68jj8K7E6r6+2eYtAj0NtvaeJw7qVXgNqorkfgk+8su&#10;ULc2nLHL0DIAwsoa4pVjGjOacQWcsTXzr184XuNvg5q9weeeZRLr/eG8XlzXy/XuZZAB/RAIp8j1&#10;rOd27j/vN252huJXMiZ7f+8MjCRM0sS0lRnq9qRIS3HiWAgAj6hR7EXcWYpdu7ezmfr3WOhwWIyW&#10;YrZXNkio8ZRzVtTKzf2VjghZifxb2abreDb9s3LcDSkFvJJnh2IW/wAnQe2rbpt13Hb9qt1JuLiZ&#10;IlA4lnYKtPnUinz6QW18K+5Nz7b2/Fr8mb3BhcTHoUs+vIZKlpU0qOWbVL9PfzUvj5VVm+e/c3vL&#10;IBpqqsXdu66+Zi0n+X5+sKSTyyNyZ3ly8rc8ltXsU/3b/Lp3D7wCX5jLR7RsVzKHp8LsI7PJ4Aut&#10;w4PrU04Hr6TfvCG32D2itdht20gzWsCL6RwjXpHyQRIB6ADrb1p4Y6eGKCFFiihjSKOJOEijRFVI&#10;kA4CRqAAP6D3ZOBe3+JHvvgcV65+rRak9ZvcxEsPx+Lf73/sPacsTU9MMdbE+p697rz+Z+c+63Hs&#10;3bkfqOPw9dlXjUliZstWx0cKsn6dSDFkj8kMffHL+8/5rS55m9r+SIyK2lhdXsmfi+qlSCEMPLQb&#10;OYrX+Mnh1nP91HZjBy/zPvcsVDPdRwg/KFdZ/KsnXvf0RehNlr130l051+kIgXY/VPXu0fEIxGIj&#10;tvaWHwxjKLwrK1Ebj8G/vGblO2Sx5Z2C2VQGWzhrilWMal2I8izMWPmWJJyT18/fuJvJ5l9weeuY&#10;XbUdw3e8uieNTPczSE1866q161Ge8tyNuvuDtHcpqfuBnewN3ZCBlYPGlHUZ7ISUaREfWJKdlRP9&#10;pQexaaQIbEcAjn8ci4HFzqJ/Hs+ZwDn1/wBVfSv+rj0EQNI+FtI+X7APUnOPQV6CdUd3CAXLrIy2&#10;NyTEA7ggXIshvc8Gx9+1Bjxfj/A/8SByLe7oarqxTqkgINCKf6v2/tHXKNhbmwJCv9VI0uLqRY35&#10;H+Fv6X9hv2J071V25ihg+1utOv8AsvD3NsXv7Z+A3fj4yylWeGl3BQZFIpDc+pbOD9GB59lV/sOy&#10;7rp/eO028xAoC6KzDyBBIqCPIqQR5Hj0KOWueOcOS7lb3lDmjctrvK/HaXM0DHIOTG61BpRgcEcf&#10;IhabQ7K7C69qjLsXfm7tnTQrHJI23M7kcNDMHBfRU02Pq4KOrjd1XWjxlOOF03VqPvmj/wAJ/fjz&#10;3LSV27vjDV0vx07FipZZF21DT1eW6m3LPFFK0MFRh2nfJ7JqaiTQhqca8tHFGpJx8jkv7jLmD2qt&#10;JVkuuX5jHPx8GRmaNqDgjmrxljkljItaaRHk9Z6+yH94h7icnT22z+7EB5j5dL/7kkpHuEAY5PiK&#10;qx3KL8RjlCyMxP8AjAACmwvoD+aFv7aM1Ft7u6iXsXbyTqjbwoYabG70ooZpI9UtVT06QYfPwUUY&#10;YIhjpql9RZ55CFX3rM9dbh7X+MfauU+OvyG2/ndl5DHZRcZPj94LU0VdtGtnjZsfPRVFQZaas2pm&#10;CYzBUxSPRzJIlTTyPC+p8o/uY/eo3nkfmTbvaP3J3F5OTryfwYJ7mVg+2zlaRw6pD2W07aY/DYqk&#10;LlZUKrJIX6M+4XKnJ/uzydbe6ntlf297rjMgktAjLdRrQOGSPuS4hGsuHUTa18GVBICq3t7U3btr&#10;fO38buraGbx24tu5inFTjcviqmOro6qIko+mSMnRNBKjRyxuFkilRkdVdSBYIn6R9LEXUg3BX+oI&#10;4t77W/n1h6q6RTpRe0f2JuvMbF2Ju7eW3crXYPcW2dv5HL7dzWNqpaHI4fcFFBJPhspjayB0npK+&#10;hyUcUsMiEOkqqVIIHuIPf7dzsnsl7ubkr6ZY+XNx0GtKSNaSJHn11sOGcYz0KeSNmsuY+ceWtj3K&#10;zS4226vIo5o3RXR4iw8VHRgVdGjJDKwKkEhgQT1FrqKkyVFV47IUtPW0FfS1FFW0VXDFU0tXSVUT&#10;wVNLU086SQz09RDIyOjqyspIIINvZI8P/NU/mJYAIMd8tu27odSnLZTG7pa/Fldt3YnPGVLAXD6i&#10;Tfn382VvzJzFa0KcwXrjTTvmlcnPEkvx+YAp8+sw7/7p/wB27cXZrr2a2QMePhRPAB/pRbyRAfs8&#10;vt6AXI/FD425V3kq+ketUZ7lhjtq4zDpqZiWYJiYaKzP+efrz9Sb7Dn8ir57fK75a9o927K+RHa0&#10;vZWH2V11t7cO2zW7R2Lt+uoslWbjOMq5pK3aG2NvTVizUjBSsxkUFdQsSfcie2fMW+7jzO+3X+6z&#10;TWP0M8mlyrd6y2yq2or4mFdhTWEz8FanrnR9/n7vPs97Q8j8lcxe3PJ67Zul3u728pW4u5VaPwJZ&#10;ABHcTzIncgNUCk8CSOq3f5h/xu6U6k6l2xvDrrYtDtXcFf2Ti9v1lXjshm3p58TWbY3ZkaimONrc&#10;nVY2J2q8TTMJI4kkHjI1WYj3stn6H3PT/C32dcsuqdgbEEfUEH/bc+9M3/hS83/OR/x2jsp09H5N&#10;xqvx5N+Zu/8At9A944+7Z/5FsH/Svi/6vXPXbT+7BWntb7jmmP3+o/ZaQ9X0fyoh/wAYT7FY/U9s&#10;1Sn/AJB2Rsv/AIr71oZ6KTILLQxLqlrop6WNVvq8lRC8S6R9SdT8D3GWln7VFSeul8h0xlq0oOrR&#10;/b9i9tZHa20Y8fWwNFeSurIjM7iVTNOkUZeFYw6xziMgMWIYBuBpJ9++me2Gh1IPGn29btHElsGD&#10;A5P+T/P172FWRlYrLGSpdZWjUkCNZFp2FPdDqbUNNjzYgG2lfoE8maYp15jU09Ove09IVNv0kvES&#10;A36dWsMDew9d2YX54P1tx7o2KDqh4de9sdUL6zZQ6BtQ+hXQ5F1I1Xv+OPdKdNsBkkZ697EfZqO2&#10;KhlGrWvnWPUxHiAA48S6TIZdZUNYngfgG6pKmKhPDpXAAY614de9qVm8FZXGN1mkiqItEnjkAqaj&#10;+HUkvlvVOJljMkIQEKy2ta4596U1x+Hz6uhqT173CrY/FT0qSN64s3QuoEUkrWdKmJrnRdeLBiun&#10;SLAg+/Nq/wBr1sig/Pr3saujFE/ePXYhhi8cu9trwrHEr28K5KmlF9TMCV1kE8lj/tvZzy8pbfth&#10;iI7TewfylQ9JNzNNv3E/8u8v/VtuolfxQ1hH1FJUf9aX97M8NPCim5X/ABHI5t7z07FAp1jgKngO&#10;iyz1U7sbK1mJte30JLD3muijgfT/AB/3r2200IHc2OrCEsMr29RNMrnm4P8AiL+8LTgH9S2/p7RS&#10;38aE6WoOlK2xahp1ISncrbSTcAfT/A++Ir9HAP8AX82v7RybqQRpPSpbQOM9dnGa+SpBH1JHvNDk&#10;AX5b8Hi/srudzLVFadKorUg0C46wT4xlQgKSPzx/vv6e1ziaosq+ocm31P8Ah7DF5emV/iqvRzBb&#10;k0x0F+4ceI2b0nn/AF/9q9qSKo4+o4/x+vPsre4cvQdGYgJoPLoPJ6FSSdBFyfwD9PcwTFv9b/Xv&#10;70ZTxZsdOpEEOePTW9Ei+oAhv62Fvp7kxNci5H9be0UtywYrGe3q7HqHJTWX8n/bf0Pufc24t9Bf&#10;/HgfT2mLE1FcdUrXprePnhTcf63/ACP3wZwovwf8Aef969p3YA062q1NOpMMJYc35P8Ah/T/AHn3&#10;hM4Jt9P9c/4+2XLZcnNOnljKgitepq0pJ4Ujj+g98w6n8j/X+vtnUzKAfLprSfz65mlYAn1cf4D3&#10;wlkAXgi/+297LsB2nu69p65w0929QI/xIB/HtukkPFv999ePatJRIBnPVgtD0908Gk3INrGx/rzx&#10;7jgEtx+SPe3yAPXqxNB1KkIUC3Fufx+Bz/vPtxgU8D+n5/3v/ePbgFBTpO61BPTFXOCpJPt9pb3H&#10;H5A/3r24PLpP+XQf5Yi5Nx+fb1ESCOP6G/8At/8AivvU4GhTXPWjnpFy21P/AE5/3r3mYn/b+y+Y&#10;0Q46UwAMDTy6jwqA5I/JH+9+4kw5sfzf/ebey1jQVHSkenSlx/Fh/W3/AEMT7DreUGvHzWtxHc/X&#10;8Nf2yW1DPn14iuOjAdWVIizlGL2IlUgkj66l+n+xHurLufES1GWmCRsdV+dJN/3P8Pz7JrqmpgD1&#10;tloFBPVieFkEuOpmBv8Atjnj+n9R7burNnFa+Gpni0gPGwJQ/hzf2mAqBUY6ejCqAfPqXVzCGFzz&#10;fSbWt9f6f659ngh3HBt/FLEssalU0csF/F/9f2oAVaBjU9MuwZqtk9ApVbafO5R5poyY9YblSxtc&#10;D68D6H2EtfvkZCvC+VXBf6Fw1v8AH29HGXkFOqPLoXoRKHb0FDSeNFHpHHpAt/xT2Le3BFX06klb&#10;uEUc3t6Afx7EUULeGB8uiySUlhXhXoOtzSS0MxIDaBr5H9LsBxb2OWzcOkbrIFB4VuB/jb/ex7Q3&#10;C6ajz6MoDXTTor/aO5XahlgLMQyMo/wIL8W/1j7HelZUjUMQukEcn6n2HLmSimnE/tHRzHG2hQMn&#10;okuTimq6uVlDMWbX+k/nj/b8+87VkaC+peP8fZUzItCWqf59LYrbFWWp6xU+Eq5uWhcgWsNJ/wBY&#10;fUEe8Zr0P9oE/wBBf2ma5TVpDdLUtDTAI6cl2rUkeRoiq/S7KB/xA/r7yr5ZhaNSbjg8gH/Y29pp&#10;Lp2yuQelaWigkuR1xeHHY1wauohh0G5DuqkAfX6kWPvkmBratuVcC9r6W0jkf2vaGZ7mgKoTX59K&#10;VeGIE1rTrufsraWDiZjXUq6F1F9aG5FiSCDY+1vh9iNJoaVbDm5P54Hu8EM7L3KdRzTpFc7rFFUa&#10;8fb0VXtj5fYDb33K02RibQSbx1RS3jUkjRH9Tb2JuL2jTUgVjEtwfyt7Xsf+I9mUG3yEjUmOgxe7&#10;9UkRnP29Vo9s/NWvzSVNPjq1tLQaAY6+Qtf1ciw9rKGihiUBY0FgB9LfT/ePZzHZRqATx6DU253E&#10;xqT59V+7m7Z3Nnqh5HyFdJqlc2FVK9tZJ+hFvedvElrhVFvwePr/AIfT2pSIICEWnRdNPK4OvPSL&#10;FVmMlLqkmq5dXPKsbX9x5KkLxqFr/wCqH9P+Ke1KoFwB+fTGhmatOlBRbZr6nTqppBc+ktGwBP8A&#10;QXHB5/r7hTZCJL3kUfT+0Pd6MDgZ6dSFiQKVHQh4TrXMVsi+OknbU1igRyPxxbT+faWye5qWkUlp&#10;1Fr/AJt9D/r+1drDGzamYA9MSW9yxK+GQvRq+tvi9ntxmKT+F1AVxF6fs/JfycfVhe3HsOMr2VQU&#10;oYtVRC1+PKqHgE3vqX+nszUW6D4qHpldrnkzpNfs6Px138E8tUrF5cVKbmMWNAo41JzyAPYc13dO&#10;IichqqC/Nrz3PA45DEe9PcwJ26xTpbBscxpVf5dHC258AarwIWxjKDH9TRoDfUbkfuBb3H9PaZre&#10;8sPEjN91AP8Ap+f+K+0E25xqcOKDo+tuWi9CVx9nQqYT4E1Syxq9M6J/tVLD/T+t/pf2Hec+RWLi&#10;V9NVDwvH+UH8X9oju3oejNOVlUYi6HvaXwUoMfJDLOiXR9WlqaAckDnlvZWewfkrSxxzFKxTdJNI&#10;WoY8luPp/j79+/nX4DT8+rty3AGq8WR8ujo7G6CwW14oNUcLNGqAgU8APpZmALAk2/1vZN93fJmp&#10;Mkv28zsdTcrK5/C+0E2/XLM3dXqybLaIaiMD7B0ONHgcbRRokVNGNAsPSB9Dcf7b2DOR+Qe4K4kR&#10;1MoBH/HaQW+vANrA+0Em5zvkt0visrePguenNKeCMWSJF/1h/wAT9faJre0dxVQa9bVG4P8Au6TS&#10;L/4/09oTeyGpLdKfCjSgA6ygACwFh7DnNb1y04k8lbIWOr9U7kjn/Bh7aM8jaqdWCk10jrv3B2tl&#10;6mryC+aqLEyA8ysRyR+Cf8fbWtiwVj1R1J/Lr3s5W3WphQR+R1Y+IHk3/wCR+1UOjzOeiedS1T17&#10;24SZGhSTTZB/r8f7a/swR0wo49IWQ+mOve+ceXo4iNPjIvf6j/Ye3u04Jx0ldC2Ove3mlzVGxAYx&#10;2/pqH+H492Ph+nTawkn4uuLLqN72/wBh7UUddjpIuEiB5+hHP/Ivd1ZaUr0sjWig16xWP9D/ALY+&#10;+cEtM7WVE+vtxCiuH6q0Qc1bj117e6XxKwsoANjYfQ8/n2YRyqo6SstDSlOuD/T/AGP/ABB9rGiW&#10;Nwo0qDe3H1+oHukgRwzFvLq0VQTUdR5CQpt/vuD7FDatIPuE9PFj+DxY2/4n2i0hvi8+linAI49I&#10;vcdT44H5tZbXv/sLnn/H2vN+bQm3Dtyooo4dfmiVCQDqHKn6f0HtHcbc04rGtejOzuzE2TjoONo7&#10;socblpI6uqjiVy6As6LY2vc345v7qq3d8GMlubP1NZ9s2ieqke/2xZdLyavwreyocu3khNYXUfId&#10;GZvYKlhKOHr0N/8Aenb/AIjMcvQrGBclqmIcf62u/tUba/l2wIV+6puAVJvSCx/r6dan/ePZla8n&#10;XkpzbsQfkc9J33O1XjKK/b0wV3ZuyqAfvZyibg2VJo2JtY/QMT+fZhdtfAbbVH42lx8LsAL3oYwC&#10;FIPIYk3PsRWvIF1IwrbHR9nRdLv9vG1PFx0gsn8hNj4/UBUrMVsBpl0j/eARx7H3b/w+2djgmrE0&#10;XpKfqpIrkqAPy7C3sSWvts5p4gYnoul5jVgfDpX5dBtmPlfg6cMtHTRFgOLSuf6/0W1+R7GLD/Hv&#10;aGP0aMTRqVA/RSxAcf0PIH+29iO29vbWFf1I/wA+kEvME4XBP7egnzPy3ycutaFkgBJChZGDj6fQ&#10;lRz/AK/sQaHq3blEF0Y2mGkD/dMXFv8Ap37PLflDbYQv6Sn7R0XvvV1J+LoK8r8ld313kC1s4DFu&#10;FqZVve/1C/X2rKbaWIpxZKWmWx/EUd/9t7OIdl26I1Futfs6QvuFxJxYqOg3yXb27a+5fI11jbj7&#10;mc/QH/G359vUONoILaYoVt/RFv8A7ce1q2tlGDWFemPFnbi5I6RFZujctfq8lVXNqvYmeVv+TWNv&#10;p7mg0kfCrHYfn/eP8fboMAFAAB02RJUkDpPOM1UMdctS4Y/2rn6c29+NVCv00j/WPvTXMIWmsY69&#10;4DsOGOu0w2RkN2M5ubWCn6H/AIp7xNXpcgFP9e5v9P6+0c24BRRTjp2O0JoApp1Nh2xUMQzCa5sS&#10;Cv1t9QbE/Ue3SgrAzCzD8fn/AA9hy9vzRiWz0ZxWmkA06SO5dsssTsY2vY8aP6E/7x7VCS3W5PHH&#10;+xv7Cd7c6zTVjpasOVC8egfkxHjl4Q3550j8n3jMlzqe1vqo/Isf+Kj2R3FxpLJCaep/Lo1jhEY0&#10;oKt0502O+gKG9+eBzyf9j9B74/cgcH6fj2UyyM4Kg58+liW5NDqA6f4cRwDpNrfkc8/098FnLMP6&#10;X/r9P9f2kd0hUgt3dKBGFU9TRigeGVrf8F/4r9fcpZPoP6m3B/3n2WB3dtRPn0/DGzMD5A9R5qNI&#10;QbKRdSPxwDx9B7nQMQV/x/4i/vRJ1EDpceB6TOUgDRMB/tX4/wBh7e4mP9R9f8f9iPbkbEGh6Suq&#10;uKOMdBDn6P6kfUW/3w/1/bxC5I5PNv8AH2+QagUx0VSW76sJVOgnycX6hpPBt/r/AO3/AMfedSbm&#10;/wCbe7kaQo6VxqURVr0wBf1Lf+nP+8++fuhwD051GMZLAWuAwH+vbj+vvn6QD9L8j/evZNdtI76T&#10;8NOPWgCzYHT7Rx6bcH8fgD8D/W98Gb03Jv8AX/iPaUqPwjrWhi5FOniGF3awHNv9f6n/AA94DPGD&#10;YkD/AGP+Huh0igLf7HTptpKAjI6fBiKt4y6wyMNINtP1vb3y88f+qH0/r/vH+v7cr/g6b8F/4Tx6&#10;hfwyr/5V5P8AOafofrb/AFvrb3//0k7LU1cIIjdj/hqHsA3/ALP7fKXcQLT51/yA9GNn7g3MYGuQ&#10;gD063RsXvm5CE2v9Seef9gD74U2YycTBi97D6Ek8agT/AL17A25+yFowfTCBWvD/AGehPYe5UikB&#10;nPHpWrvWNdF3F7gWFyfp9DpB/p7UUW8qmnsXN7fW3+3+tre4p3n2Kl7xFCafZjh6jHQ52/3MXtVz&#10;jpQ0O64KnT61H0+qkfm3+p9uNN2CdYUsyg2v6b3P+P8AT3H197KX8SuQimnzIp/n6FNt7iW7kAyD&#10;p/XNQMFJ0kG9zY/1Fv6/j2r6PeMEqDUzfUcEKv455ufcfbp7abnaMQYqCnof8PQntOcrGcA6jXqV&#10;Hk4XuNQHPHB/w49vcW56SSw1ODYfTTb/AG97/wDE+wfccn7jCaGOgr0IIN/tWpSTHz6nLMhF9Qv9&#10;bf6/0/w5Ht3iy1PKF0vyb/Uk/wC9D2T3OyXkGGib/D/g6NItyhlBowI65h1a9j9LX+n5/wBj7mLV&#10;ow4IP+xt/wAQD7LHtpozRkPSmO5iY0rjrkORcfTj/efp7yxzohJ5P9bEWt/vPth4hICrLjp/UrEU&#10;Ip1yUkEW/qP6f1/x9yRUxsBe9z+QSAPzze1/9h7Qtbyx6tEi6PTz/bw6d1MoHp1lL2+o/wB4X35p&#10;1A/UD/t/+Ke6qsjEKVI6t4vy69qsNX+x+g/P+H094hUXJ/p/rjj/AB/Pt94MYIr00ZiMHrwkFxx+&#10;R/ZX3y8v9CT/ALE/09tCoFDx6ULUqCfPrk1rm3099GQ3BP0H154PFhf/AFveyfnjq3Xelv6f7yPe&#10;N6kJ+bcfS/8AvP8Ar+9ojOaKK9aJA4nroqR9R7wGtX6s5tb+vt/6eVcAfzHVPFjGa164gg/T3Bqs&#10;hGEY+RbC3JYAgXsP6H6e1dpYyvKppnpi4uURCa+XXRYWIvzY/g+wZ3FuZKeqAE4VQ7q3KHSA3B5I&#10;PP8AsfeVXtfyYm6Qr4kAYlRSvrTPWPPuDzDJYs5hY0JNKfaek1mXlVLRBvpc2t9Rf+v59x4+zcdj&#10;qdjNUrZVP5j/ABf/AGq/sR84+0Esrr9NbqGYfxN/m6KeT+fSUAnY6a+fp02YF8hI7+ZdSs66TwLL&#10;/hyLfX2VL5Sd4Yyt6Z7IxMNSGav2xk6ZVBjOsy0pUiy3blR7Ue2/s1Pt3M20bnNCAsEqtXUTShqc&#10;H/V6dCff+eY59uurSNqvIhX9vQi0kEiSIzCwANuR9CjC3BJ/PvV+pwDAtvqeR/rX/wCNe86/Oh44&#10;/wAHUFPTWaeX+o/z6dfe0V/wmegDb7+VNSR6k2n1rCp/OibMbmkI/wBtCv8AtvY69pdQ9yYR+H9x&#10;Xtft+q23/Z65O/3qLleUvaOA/i3G6b9kKAj/AI1/PogX8xRyOmdtRrz5OwsedNuD49vblF/wPTrP&#10;+397b5/4kf7a4/2H095UUYKacaHri+KFwPn1TJI1jf6G4/3ggH/D386H+ars2o2P/MK+VGJngeD+&#10;I9mVu7ae+sq9LvbG47d1NIruACrQ5oAW4uOL+8Kd3so9u3fe7KFNMEV9cKg/hjE7+GPyj09fTl90&#10;Te05g+7L7N3yMC0ezx2zfJrNntWB+YMNOtkDojPpufprrHNoQfvNlbfSS3/Hejx0FDUA/jUJqZgf&#10;6H3X3x+PaAZFfLrI00pjoWPc3HSQw19FNUKXp46qB5kAuWiWVS6gf1Kj3YBjhfi8vt/n1aLEiMeA&#10;Nf2de92dKYpEpZ6YqaKrpYKmhkU3jkpJYxLEyv8AoIVGAPNwRY+/rW+7/wA38u86ey/tnv8Ay1Oj&#10;bXJstogVTq8J4oEieB6V0vE6NGyk8RiooeuTnuHtO5bJzrzRY7jCy3IvpmqQRrV3JR1r8SupDBhU&#10;E1869e98gBzb8Gx5/PuYAwNOOR6H/V+XHoEkNxI/Py/bw69779261173niQghx/vf4P4t7YkCtUN&#10;0nlbgK5697Z9wbXwe6KX7POY2nyFOSxAlDCWIumhngnjZJYZLW5U/gXB9x77je13IPuvsLcue4HK&#10;1rum050rKvdGSKaopFKyRPgdyMpoOPR9y1zhzFylfDcdg3ea1uwBlaENQ1AdWBVlGcMpAqaDJ697&#10;Lluj43iV3m2plo4kJJWgyxldY9ViUiq40ZiGKj9SD8c8X98u/d7+6x23cLmbdPZjm2OyRqE2W5eI&#10;8YPE+Fdwh5VFcKrxMc1aVuByo5N+9Y8ESWvO2ymYAf21tRWJrxMJKpw4lWFafDmnXVv9f6g/Uj6f&#10;6x9hzR7e7o6fzMG49rVm5dr5iil10u4tk5muo62BkKyrLHXYWanrILlQRcL9Pzb3z590vuSfeB9t&#10;4J35k9tX3PZ2ehnsANwhIWhVpI4tc0Siva88EYwaHtNJ22z3S9pPciwfadwvLSaKZQGt76IAMDUa&#10;WWUPG9BUGjtxFaVFeEkUUyPFLGksUiNHJHIqvHIjAhkdGBVlYHkEc+zydbfzmP5jHVaU9JF31kd4&#10;0VMVX+Hdk7c21vKWYKOY58nlMYu5yoB+v3qm/wCfcAx7vzjy5IbRd13G1mjNPDkLSafKnh3KygDF&#10;ANNBTtA6jDmP7kv3Xecddyvtza2kpGJLCeW2QedQkMog/IRkeo6ATdHxd6F3jLLUZrrPbsdTMCGq&#10;sLHV7eqCxJIkZ8HV49JXub+tG5+vs521v+FIHy4xdNFDunqro/dMiqgargoN24GokKsdbOlPuepp&#10;RJILXCxaQfp/T2aL7mc8xmke6ROQP9Ft1P8A1aMNfsFPTB6hDdv7sX2QvHZtq5t5htGJrpMtrKo+&#10;ShrYNT01En5noHMj/L6+P9cWMEW9MWC1xHQ7mV4wpFiqnI47IzaTa/LE8/X3H3n/AMKOvl7m6Kop&#10;dn9Z9KbLnkR0iyJxm6NxVkBdQBJFDk9yQUUkkbXKhomW/wBQRwbP7j89zLRt3gjND/ZQotP+cnjU&#10;+VePzp05sv8Adkex9jcRSbrzHzDfoGB0GWGNGpxDGK3DAHHwuh9D17G/y+vj5j5kkqKTd+YRWjJp&#10;8luVkgIQkkO2Io8RUsH+h9f/ABPurTvv5g/Lz5uZqipu3+xty7+p6bIGuxG0qCmpMDtHCVbxvTCr&#10;pdtYOioMLTVS08hjaqlRpmQkM1ibqOUeQfcb3j5pttr5W2W+3vmCRQARqdIkdhqJcBIbWJmALkCN&#10;KhSw7QOsqOTPa/2J+7bs95d8t7JZbPqSk1w7NJcTKuQrSzNJPKARiJGIDAEKKV6NFsDq7YPWGOlx&#10;WxNqYrbVHUFDVfZRvJVVvjDCJq/JVclTkq8xKxC+aV9NzYC5958B8bYqfZuZizMlPPuzI0rnHyQz&#10;y/ZYqYNHUojftoJ5ZpwwkbTazG3+PXnkH+7f2jbfZ7nfbOdry2vPdzdrU/T3KSS/SbfIgSSGNTRG&#10;kLSrpuZjE/6ZKRj4nlgTmL71dxdc9bBPsccsXJdrMBOjqPFuVJKs2K+GFUho1BPcuePS+VVQaUUK&#10;oubKABckkmw/JJuf8fZmf5Tnzyb4FfIXL47sEVUfTfZz0G0+0qWCJqms25X4aqrY8BvGnpwDO7be&#10;nyFQlTGoJloJ5dKvIsQ98ekm5h9tOdb6y3a1dL6xnmtL63IrIfDcrKihyAHSZQ8RJAejJUB2IFv3&#10;t/YGH7y3tTYblypJE3OG3o13tjF9KzJMqeLbsRWvjxhdDYVJQrMwUOpLj8nuiKTvfrufCU7U9Lu3&#10;CvLk9nZCpneCnhybGFZ6CsdIp2WgysCeJ2ClopPHILhCjb9e3s/hN0YPDbi25lKLNYHPYuhzGFy2&#10;OnjqqDJ4vI00dVQ11HUxFopqeqppVdGU2Km/vJ+w3C03O0tr6ymD200aupHmrCo4+fkRxBBBAIp1&#10;87O6bZf7PuN/tW6WclvuNtM8UscgKvHJGxV0cECjKwIIoM9a7W4cJlNsZjK7fztFPjsvhq6px2So&#10;Z0tNS1dJN4ZopFS6gq/0I4III49zMjjqDL0Fdi8pRUuQx2So6nH5ChrYIqmkraGshenqqOrp5leK&#10;opaiCRkeNwVZWIIsT7du7aC9tbizuolktpUZHRsqyupVlI9GUkH5HpPbXVxZ3FvdWk7RXMUiujqS&#10;rI6kMrqwoVZWAKsDVSKih6bMXlchhcjQ5jFVc9Bk8XVU9fQVtO7R1FPV0kwnpponBGl4pgGB/r71&#10;l/mJ/wAJ3dtb33HVb0+H29cJ1elarVFb1b2BUZyu2pFlJKiSWWp23uuipc7m8LQPC4RaOekq1iK/&#10;typGVSOA989pNygnln2G6FzYkE+FO+mUZyqyaSrrw0iUqQKFpGYHV1d9kv7y292XbINj979iu91k&#10;RqDcLEQJcMlMeNA5hidw3xSRsmpT/ZhwWe1vp/8AmU4+kxdJhe68BlJspTt4Ru7adLRTU9bAkSCO&#10;bKYOapomp6ryX1tSnQ4sViSxDVp0/wDwnr/mBTZcY+VOlaWiMniOfl7HqGxqopI+4+2ptuzZp4mB&#10;uE+1VwLfn2Fl9veeDIYjy+/h1PcZrUA14kkTs5Hy0r1lC395F93GOxNyk2+NchaiIWRD1pwLNMI+&#10;P/DKfPz6MrN/MC+M0dAatd2ZuWbx6loYtpbgNXqI4W81FFR6rni81v6297Df8sj+Uvsj4GUtfv3d&#10;2ZxnZfyA3DjxjKzdtDQz0+39l4eXSa7BbLiyDCuc5F1Aq8lMkFTUwosSxQx+RZZS5J9uDsl1++N6&#10;aOXc0P6KqSUhDAh2qQA8jamoStEFNOS7NzZ+9Z98jfPvCyQ8tbFYTbT7cW8pkW3ZwZrqQH9OW60V&#10;QBBhIEZ0VqyM8j6Clb/yx+adf3nSxbK2PSZXbHXiSrNlo8hJTjLbqnhnElIuQhpTNFR4ykKLKtOJ&#10;ZS041MxsgS4oe5Y6wmAp1X9NYfT8hAf9ZF0qP9goA9lT+bnyLofip8We5u85pIP4nsvac67WpagX&#10;jrt7Z2pp9v7Oo3iJVp4JdxZOnaZVuft0kaxCn2DOfd8k2PlfdLm0uPD3F18KFgASsklVDgHtJiAa&#10;WhwdFDWoBmT2B9spfd/3f5F5AKP9BfXoNyQShW0hUz3RD/hYwI6xnzdkpWoqPXxg6vTt3vLYGzam&#10;lNRh3ygzO5YXaWINt7AxjK5NWlhtJBHXJElMji37lQgBufegD8G9kSd7fOX45bU3CrZeLeXeW0Ml&#10;uoSvaXIY6mz8W59zaygJBqcdjqnUwBFzc2BHvFW32795vZ7LExjW6ljt6j8CyusRYf6UPq9ftOev&#10;os99eY/9b32M9yd+2ykMm3bDdC2AyEl8HwYPtUSmMEedeFK9bHPae6/9HnWG/d5RhUfamz89m6NN&#10;N0NVjMVU1FBCVW/oeqiRSLAEH39K1VC/QWH9Px/tvebIVVAVRQAU/IcOvl3Fa561M5pnnkllkYs8&#10;krNduSQzM5J/xLuT/sfZKf5jfalP078GvlFviWUwz0/UO6duYx0sXXOb7pf7j4J1BIuI8vuKF2/o&#10;qk/j2Avc7cJNv5M3VYChuLkxQBW80nmSKan9IQtIy1xqUHy6nf7sXKUnPH3gfafl9f7L98wXEn/N&#10;KzJvJB/to7dlHzIHmOjP/DDZyb2+THUuMlAFNjs9LuyoZxqF9nUU+46eMhSSFnq8YicgC7WPvRK+&#10;G2HVV3tn3jBZZMNiYGLEFQy1VbJ9L3W0kd/8R7zm/uvOXIl2z3c5vkjHiyz2Vmj/ANGOOaaZfUam&#10;kgZsZK44ddrPvY7s/jcn7IvwFJ5mp9qRL/1k/n6jrZyH5/xP/Gv95A9nyiUm1vx/iB/T31gcjh1h&#10;tIEApXPXfuVayG/0A5/4pxzY/n2wwrgdMImoEA58uve6+907fftL5tdbddrGaj+8XZHTuwDENZEi&#10;bkzuBpKpCFUuI/8Ac09yBwL3sBf38+/94Ju377+8nzNtqSEfQbdYWlfQPbi4FPU6rqhpXuqeugPt&#10;tejlD7ue980vh4LHdL8nzrAkhT9vgAfYfSvSf3Vm49uba3Hn5DaPBYDL5qUlSVEeMx9TWsSbEGwg&#10;+n9Pf0l0ULawtYBQB9AAAALf4Ae7hVUUAp182a6vPrTlqJXmmkmkJMkrmR2JuWdvqxP9Tb3VN/Oq&#10;7DyXW38urvbK4HLZDCbjzFV1ntvCZPFVk+PyFJVZPs/aElU1JW0skNRTzHEUlVZo2DqTf6e4391n&#10;jPKFzZyxK8VzNEjKQCCobxSCDxDGIAihqCfIGmXf3GeXbfmT7zHIVtfWsc+3W8V9PIkiqyMEsrhF&#10;DK1VP6kiEVFKV6PL/LkwMea+Veyah0SVNu4TeecljljEiMr7ayWCVgrAj9ufNRsP6NYj6e9SrqD+&#10;b7/Mg6Uo8bJj+8dy732rG0ccNB27gaDf+NyC0b6DStufPY3+9YCohSQwZeJuf6qAIlsL3n/l7ZbH&#10;eLddzh5ac6IZZIpHtWCMEMUUk0bxBYypSkTfp0KgLSnXXznL7nf3YOeLq8t7vkOysd6+Mtt0zWci&#10;GTJcwQMICT8Q8SBgTmhr1dhv74W/GbsaWsq831RgMdlK2SWpmy+1Puto10lbOSZa2cbdqcdSV1Uz&#10;+pmqYpQ7G7Akn3sLfy+f58WwfkluzaHSvyK2njuoO2NzyDE4LeeHyQHVG7txyzFKDDhMzVTZnZWW&#10;y4ZYKOCoqK+mqqz9paqOWSKFhvy97qF5ILLmOLQ7uEWeMebkBDNENWgCo8SVSY1qXdYolZhzp+8X&#10;/d+757a7VvfPPtlu828cn2YMktrOgF/bwKO+VWRUiu446F3KpDKiEDw3Ks5q3+T/APLOzmxMJnN9&#10;dJZmr3TtrFUb5bL7Mzz0/wDezG4/FUs9XlKzB5SmhpaPcEcVJC7R0bQxVf0SP7mUhW2GIyWjUn6k&#10;c3N+eb8j/H3NQ1FeFG/y9c4iaEEVBH5Ef7I/b656qOc3Y3C2v+m502/ClgFfgcEn1f15964P/Ch3&#10;4ebe3z0XifmDgKQ0vYHS9Ttzam9podOjcXVu5NxDFYxapRG8k2Q2lvTcUD0hBRVpcjV69emIJCfu&#10;vy+hjtuYYkUMT4U6FcODQo+oHBBUxkaSX8RO5fDVX6Z/3cPvXuexc+Xns1uVwX5e3iOa5tR5w3lv&#10;F4soTyVJ7aF9QpUSxRFMu4a3z+Vf35ksTvHLfH7Lyy1eF3TS5HdOzm8jGLD7hxdJ91m8ZHDIgtSZ&#10;fDUzVBs6hJ6J2CsZ3daZvj1vb+/fVO2MlNM0+RxtM238szg+Rq/D+OnM7tb1tWUhimJ/Jc++6f3V&#10;fch/dH2O5H5iurszbvBbfR3bNXV9TZ0hdnxQtMix3BIx+tTyIGQ/u5yueUufN529EVbKZvqIQOAj&#10;lLHT8tLh0oaHSq+VCb4h/vr+235SZNcV0hvK7aXyKYfFxjklmrc3RCQD+n+SwyE/4A/m3sPffT3i&#10;PZ/u2e5kpek00NtbqP4jPeW0Tgf82mcmvkD0aexVgb73O5edR+lb+NM3+1hZR/xp4+HnT0NPe6b2&#10;sSLfX8/X/Ye/njbJoOHXRA5JI6972T/+E0Mtvkb8j4STeTpTAyleeRDviiXVf6ekVAH/ACF7kj2m&#10;A/rhLX4v3bP+zxrSv86dc0P70Ef8wm9uWp/zsJ/7Q7jqsv8AmqWPx92cf6dxYEXt+f7mb/H/AESf&#10;9t73KPeSR4GvDriN1QHe3J+g596Y/wDwpfb/AJyW+Pi/Rh0VVN/yC3YW5Vv/ALEJ/vHvG73a/wCV&#10;tgH/AEjof+r1z126/uwx/wAwo9wT+H+sNP2WkHV9n8qIf8YP7GN7/wDGYa9P9bTsLYTaf9u5/wBv&#10;716+qccmY7S68xUovFkd47fo5VJsGiqMlTxuv5/UrW9grYLb6ze9qtCcS3EafaGYAj8+uj+6v4O2&#10;30o4pExH5DHVoMjrGjSN+lFLH6/Qf61z7Ml8vdt02zd5wYmjtFTPtPF1CxJIWIb+IZN5Cq+IxJJJ&#10;HCpuzr9AF5LexH7h7Wu0cwizjpoFtG35lmFei7lK5N3s7zN/v5x9gqMfy6wUdUKuATKLKWYD/EKe&#10;Dz/X3XvmaekMkmmLxu8nIZ5CRpkkAWSQ3d9KooU3U2A5H09gCU1wOPR89PLj1K9pifSYUtdQKbQE&#10;LMxWQ3e5Z47qDGbiz2/HP09pwa8fiHTWade9s1QqhpFA0hS41R21EMNXN7Ag3/qfe+mWYCtT172K&#10;O0hp2+hhqGgkaDI6ZFEEtR5EUxACCSRVMZqo7FibpwACTb2oVho6WRAGOlaHr3t3pUozWq1LKZBJ&#10;R00shPhZ45BRLTQ3EZjCjxxHgKbNcW9+iUipr04goQOve8lT45KHISvIvliqqCpEkzBSR/E6VxHH&#10;eKZi4hmccBTdv9j7swpQk9Wfr3sWOhA7dw9Wy3JvvfAODEyqGEddRPouxUEN9Cw5sf8AH2bbE7Lv&#10;eyvX/iZD/wBXF6RbiK7ffg+cLj/jJHUWuF6KsX8mlqB/1iYf8T72VBWlRb/Afkc8fX8ge8zX3byV&#10;s9QSlmo014dF9OOBP0/PA/417wtkfwGI/wAL/wDFB7K5txOc9K47YA0pjqSmMGoWQHjk2Fv9hz7h&#10;tX6rgH/ebfn2XyXwqSzdK0tO0V6mR0AVb6R/tufp9feI1R+t/wDefp7SSbgCKhqHpRHaCnWX7T/D&#10;6/4H3xjrTrHP1JH1/P8Asf8AX9llxuDMCpag9ejKCzqwNMU66koR4iCo+vHBP1/p7E3BVBaNWJ4/&#10;1/zx/T/X9lZuqdoOelyxKPhHQSboowjsLC/1IFjxZv8AX/PtZQvHa/qubc3Nuf8ADg+6tO9RpWnW&#10;iHBPp0GFRT3J44ufx/T+vN7+56uABz/vPtppHkOknrQYtnT01vTryLc3v+k/8R7kRz83ufzzz/h7&#10;bB8OgY4IwevaCRUZHUOakOk2Fx/rWH+vzbn24LUcfW/+H9PemeoIXqyQ57h0ySUVudI/xHH+sPz7&#10;xvJwTyL/AOPtoLSpJ6fEap5Z6yQwc/QfU/gf0/1/cNnN725/1/e6A462qtwrTp2SAkfT8/kD/ivv&#10;mkpHN/6j6/Tnn22Y+Gk9UaLJFc9dSU7DkDj8/T/er/099NNfg3/17/8AI/bRibVWvVBETWh65RQC&#10;3I4v/S34/wB594JJL2t/vf4/r7oSYvh+LqhBBp59OqRDTb8A/wBP8B/xHvlCef8Aff19rIW8QFjm&#10;nWzwPUWrXSpt/T+gH4JP+8e3qnA03H1/rz7UHpg+nSPrGIuCePwP8BY/j27U/wBB/rj/AI37dHTJ&#10;SlT0jMmuom/9GN/9b/kR9vEX4/1h/vXtqbgPTqnn0i6hipf02AJB+n0+v4/w95jz9OP99/xr2lmU&#10;+EaDH+welkK6AT5HqPHLyLD68/1/x/w9wpzY/X8/4+ypsL04elTiyG0k88D/AHkn+n+v7SW4IVmo&#10;pl4N0K/7wTb2lNcjz68tT9vQubKqWpsxSML8SKT/AEA1A/7f2RbsTbAqskzFBazEnjizk/1/Psum&#10;Tu+Hj08BWterDtoZRajEU3quAqj6H6259sGDp4sWyJpsy2IsRYcH+hP5Pu0cXbw4dMs1K06UdWDU&#10;IQvKm1/oLeoG34P09t28sjVzwlIXb9X9bfgj8+2HXVJpUU61mhNOsmOgSFSwABv9dPP1+n+8ew9w&#10;uMrpapZ21fqve/PBB/r7N7SAijHoquJz8NenKRlCH6HVx/xPPsf8BuCTFqiyErpsfr+Qlif949ns&#10;baRSvSFXYtRmqK/s6ReXwkWSBNkvYrbj6k/Tk/g+zLbE3ctQkfP0VBe/+qAI/wAbE39kO4uUJp6V&#10;6Ee3qJCq16Kp2lsAlHCrbh9QAuL6nNvra9rfn2Ma5pmVNLE6h+CPYHvLo+I2knocWlktAcV6Lquw&#10;kjkZplWygEX/AK3/ANp59uNGtXkHCrexP9f6c/6/snknZyQK/b0YLBElQSK9QcuuH27TtLMF40hi&#10;Q36r2sB/rexAxW0qmUqZFBB/Je34H4F/bQt5pZI9BNK56TzX0ESEBhUdFt3x33gMJDPEso1ooCKk&#10;Sub62UnUxFjxyPYqYja9PCi+VQW4+guPrc29mdvt0mhQzY9eg7e7+q1VTX8uq3O4PlNXyVVUuLmf&#10;SfKAft0A5XjSCdQN/a1p8XRwgHSo/qTa3+88D2vTaVJyc9EMm9zZIBp+XRHNz/IDfOUaSKKarsbr&#10;dEdRyP8AaQVt/re3RZaSnUAFQBf6Ff8Ajfs0t9vWMjSueie4vZpySSR0XzOHfG655ZJTVOZSeSJS&#10;LNwQbAjlffCXMUsIJLobf0YX/wBf2Yrbt+XSaKCWVqCvWDF9KbwzMkYNJLIXJFjFOLD+t0RmsL+2&#10;Kr3bRQi3kA4NjqH/ABNh794JGSVA/n0YptkjUx0PG0fh9u7KsGNCQCYzZvuAfV/UGMEe0hXdh0UG&#10;oeYfn8x/9He7ardcEkn5dLU2NnAA/b0bXZPwBzlWIWmo11PpNw84t6fzdf6H2h8l2tRQ6h5RxzwV&#10;P4/xI9sGeNa6DQdLYuX2bSejb7L/AJekjCEz0IPq+rmdvo4/HjPsNM13XDEG8czWt+An+9A39tPe&#10;AYAz0cW/L8anIGOjk7C+AGJozDJUUFNq1Em7uPoSP0suofT+nPsvu8e7aspL4ppQCWtwv9f9fi3t&#10;C25MGOniOl52WDSMCvR/OsvirtTb0dOGoaU+NIgQrOACouPrGLkHn8+yvbq7qyv7mmaYEhhe39Qf&#10;6Nf3RtxmkxU9Vj2mCpoBXo12F6125ilHioorjT/YQjix/wBe4t7L7lu38zLUG9W63J/Uy3Fxb8t7&#10;TSXUhLAsa9PfSRx8FGOltFiqGFQsdNCoAt/m1v8AW/8Avfv1L2Bkq9fVXFrji5X/AKO9pGkZ8npW&#10;lFUDy6kClhX9McY/1o19pvOZ6tZXLVTepb/rP+N/9a3uoJ9eq5+fWcKo+iqP9YD2Ae6Mo7CTyTMb&#10;h+dbc/m1v9f3rVSlT1WQPpxw65ewKzGYp4mkLtqYk2+p+g5+o/x96LDiB9vSF1JoKZ697Q0274Ka&#10;Syj/AGBPF/ad51JpXpvSRnr3uDkN9nw2QFSF40kf0Nv8P9v7ZMqKajI6sDklst172HdbvGsqZGCF&#10;m5I5CrySPpzz7p9SanRgdWz5Y697V2xcnkpslCdMtmkW/BI9RFubWIt7p47E1Pr0y4NTTj172e3A&#10;11UMfHdiLRWINxaw+nIv7WxyUOR0hlUZxjr3uNPXTGViWv8AT+1a/wCPz/T2qSQluk5C6dPAde99&#10;ffvYesjgfQn6/wCvyP8Abe1JlGR0kaA1xkde9y6WulD3Ltb6/W/9PdxJqFSemNHcQq5697V9BlJL&#10;hS7fni/5/wBt7qZwPgVtPqenkjY/hx172v8AE1ayEeq17fk/XT/xX29HJUZP+x1p1occR1xZbg2A&#10;v/sP6+xEoXQIpJF7Dg3/AMP8Pz7XBxQAnpl0DkH5dR3BIt+Qf+K+1bQG7IR/Xjn/ABHt3HGuOq6A&#10;pycdRZf0H/ffg+xw2XCJJIyfqSR/vNiP+Sre/UNAenB8OOgu3pUGGmkaxHpH+xuyi/Hs1OFx1PNA&#10;gdQ1zbkCxGkf1H4PsZcv2kc0qh1Gn06QXk7RjBIFOiAdg7nyGOqZ5qSRlZSSABZgTI4JHpIHA9qd&#10;Nv4oWbwRgjnlUP8AvQPuV7PZ7BYgwj/wdB6S+mJoHboDqvsjdk7lBWSaTwLFwD/sLXBt7krRUEX6&#10;I04+llAtY/14PtetrbRUYIoHSZppn+Inpnk3BuOtJ8tVLc/Uhjbkc2+lveUtTpayqAB9TYn/AHr2&#10;6XgFKEdaAkI+LqMY8xUelpnOo3Opnv8A0v8AU+8bVMS3IC2+n++491+ujQYNOr+C5Py6lRYOrmIL&#10;GRj+SWv+R+S1vz7itkVU2Bt/vVv9t7TS7kn2gdO/TlqAnp4p9pTyWYqT/rkXA/1yf6+47ZEEn1G3&#10;+x/x9o23Rq4GOrraFfLp0j2kFAuov/rX/wB6v7xtkbH634+tz+PbZ3J6U6cFrVaFc9SYdprcEqv4&#10;/sn6/ke8JyRIHP8AvPPth72R6CpB6fSzNANNB1PG10BuYwSPodJ/p/UWHuPLkbA8n/e/96HtM946&#10;jLmvTosxWg6cafbKH/dag/j0/X/kfuE2TP5cf4epf96vf2kN7WtCa9KUtBpqR0/QbZTTcIv9ORb+&#10;n9bc++o6xpH0gm/1uDfj+txxYD2w9y8o7eA6cEITOnh1kkwkVOCzqgsCfwdVgTb6/wCHtW4oyWUm&#10;5sR+R9Lf6/ssuQ9NRHV1ZajoIN3GltJGChazemx45P8AUW9rSOY6UU3A4J/23H+PsO3Enhqa8elc&#10;MQqX1Z6AuoxqyT6ksv6jpH0PP/G/fN5OByef99/r+yJpiGZa8OjK3QVZ+pdPjANLaQeeR/S3HHPP&#10;0v7wnyMeOB/Un/fH2ia7jVmzVh9vSgkDh08x0ZsALc/QWsP+IHuStgtv68G1+eLf7z7K55TK2puq&#10;E9ZTTgEjSAef6/j/AHj3Ijax+pP0AF/9j7cRjpIA6WwHt0EZ49MdfADe39D/AE/r/j7coWuV/BH/&#10;ABN/dPxDPSjy6RuRiKq4A/B/3r/X9vcJAHP9f+I9voDUn59J2Hl516CbPKLP/r/Sx4/Vx9OAPbtA&#10;Qf8AW5/PtQzgAUOeiq4fS4GqlCK/tz/LoIMpGfXfi5B/3g+5YPP9T7s4JpnpX0mWT8qB/j9B/S3H&#10;vKSQt/za/wDxX3Q/Ca9bx58OsY+o/wBce+H9nVa17/n8f19lVwaPp8qdPR0OBx6faJbr9LnUv+9D&#10;3wk+gv8ASx4/xI4/3n2jkfRGxXj09GKuB69KTHRaquJb8MwB4/xHtO1czIw0gi1tVzyTc3ta/wCf&#10;YVnvnjkOp6An/Dkf4OhJb2BeOlOPRltr7apazHguELm63KseBGD9bW9xvvT/AEP6b25/Vf8AR/rW&#10;5/p7WfvBqf7T5cK8emv3W3/Gupn9xae/6E/4F3/5B0Wv9ff/00754JDYMP6fp9ykdVBq6jA+ImC3&#10;W3StHVwDUIXQDk6Xtc/1JIP095FjjYXA/wBjwP8AH+nuphjcEOgI+fXluJUwr9YmmqFYWYjn+rX/&#10;ANY8/wBfcealV7gEcgixA/I/2A9oJtqspSA0ZH2f6qdKY9xnjABkNOnaky9XTNbX9QLAF+Tf6cN9&#10;b+2w47Q173NxwvB4H+PssuOW9vuFZWiWvzA/zdLot6lQjv8A8P8An6UMW6pwtmLAi19RY88/4/j3&#10;n0Sop0lh9OP9f/bc+wlf+3O23RZhApP+r1qOj+05unhoBP8A4f8AP050u7pEYFpBpH1/X/xLe8Cy&#10;1sbcSycH6A/7G3sH3vtDYSqS1uBWuNIP8/8AY6Ettz7dLp7yQPPP+fpVU+9oigPkv6f9r5IH+uPb&#10;7T5ytpUUln4/rc/Tnnn3GO+exttMXMVuCfkQP8nQv2z3HZWAMufz/wA/TtQ7zieUDWLG1/1/k2H5&#10;/wAfcob4qoSFOv8APPq/oPp6uPcX7j7Dya2IhyPIUJ/1fn0N7X3Mi0L4ktQPkf8AP0s6XccEij1f&#10;VVJ5P0/2/wCPb7Q79t/nSw/xcNY8fT68D3H+7+y9/CGEcBA9MA/s9fz6FFh7iWcpAZ/8PTrFmIWI&#10;AI5tb63uT/xHt/h31TPp1On4Ngx4/r9fYAvfavdLbWfp2UfMAdC2250sJAq+KAT616cErYpLeo/4&#10;8/71wf6e3+m3RRzgEPwfyQTb/Y/6/sIXnJe4WxI0Vb8ujq35hspaETA54Z6lpOjDj8cD/kftzXM0&#10;zHiRf9jx/vFvr7D82xXaN+pbmv29G8d/bvQ9ZBLyLBbX+vJ/P+BA9y0yMTD0sGHH4P8Aj/j7RSbX&#10;MjUdGVvy6WreREV6zeW/0/2P1/4174S5SGNWLSIth/aBAHNuTf3uPbHLqACT6Y6215Eqlq9e1n/D&#10;/ef+K+0hmN40FChZ6iLUQQvJtcE3HA9i/ZOT7+/mVEtzxHmOg/ue+RQJqJ/w9cHOr6mwH9P98fYR&#10;5buXG49pg1UgKki3q+lr/wBDz7m3a/ZK+vbdJfpz+QB6ji859ghnZNfD5H/P1ijSVj6AhU25N/8A&#10;b8H2Cu7PkvjKJJgK2IaV9NtVz9SLqAOeP8PchbD7DsGV5EODmqgeXr0Sbh7hx+GwVhWnof8AP1Pj&#10;onPra3+tf+o5+o/x9k/3x8qKNJZWWrR2UyMCBJp4INrXv9W95Mck8hW2xKgFAAAPL0+zqFuaN8O6&#10;liWx+fqfUnrP/DoGFnBbm/Nj/T/Aeys7v+W1VMJo6arDXuoAVxbUbX+o559yXNtttMIw6V0inl/m&#10;6CNnPLb/AAuQD1IjpoIv0RIv0+g/p7K7vrvLNbox2Vx5md4aqhqYnUa+V8LDi40/T/G3ttbG1t1Y&#10;RpRvy9fs6NoL2aS4RWkJBr/g6z+y0UqsKeMNxx/sQSSbe/H4y3n0cUY0p173tTf8Jm6UnM/LKsA9&#10;MWN6opS3H1mqd6zKP6/phPsf+0ig+4YfzGyXX/Grmwr/AIB1yO/vVZiNr9m4PJrncGP+1S2X/L1X&#10;d/MbqPH1ZsuEnibe6yG17ho8JlFFh9LETm/1+g97Y7i6EWvce8o2NATXHXHPSCKU6prZizG/9W4H&#10;+x5/P096lH/Cib4eVtHuHZXzL2rS1VVjc1DjOtO0o44xJHjcnjaeX+5W4JWjUzmLKU0b4+Z2BSJ6&#10;anH1m4xl909iuNu5iffNAO336qKj8NyiaCjVoNLxojoRltM1aEJq7Lf3aPvVb3W0757Hbu6peWzS&#10;323kkjxY5GT6qAVqCYXYT0HcUlkJBC16uM/l99uUWY2TXdRV8jRZ3Z02Ry2HjkDkV23chXvNVrA5&#10;ZlaXE5aqZZB6QVnSw4Y+9W7/AILyf+I/3j3GlABQddZRT8XDqxn34gHk/wC2vb/D6jn345FASOtF&#10;qA6T172Kuz+5N67LoxjMfPS5DFpZlx+WpzWU8K39Qga/mgDDiyED+nuW/av3191fZS+mvfbXnC52&#10;4TMDLCNMtvKRgGS3mEkLMB2htGsCgDCgoGOaeS+VOdbWK35o2SG60CiORpkQf0JEKuo+Qag8h172&#10;MGH+SVDIVG4drimH0eowtVKEsSOftqtZwLD8ar/0Nr+84eUv71H3q2cxRc1cn7Du8YwzKs9nMakH&#10;LxvLETStP8WT7OoP3T7rXIV6Gfa94v7JzwXUk6DH9NI3Jr/TApX5de9inje4OscppEe4psdIbEw5&#10;jHVUB5I489OlRCRz9bgAfW3vMTkb+9I9k99giTnHYd12S+bzVBe2/wAVMSQfrEgZp9PxqOPGH9/+&#10;6tztZan2DdLPcIvIEm3fh/wyqVrimsV8sde9iRjayiy8Ykw+Qx+VjI5bHVdPVG4+to0mEwsD9CgP&#10;vK3kj71X3ffcae1teU/dbaJr6Y0SGSU20zN/CsN0sMhb5aa+leob332g9x9gSS43PlG7FsvF4wJk&#10;/wB6hMij7CQfl173NIdGKOhRl4ZWGlr/APBebD3P8ciyKrIwIPmOBHy6jaSNomZHUhweB4j7fn8u&#10;ve+Si7BAObFr2F7D6n/XHvZNOqsSq4GOve81gfTz/T6ni5vx/r/n20V8/PPp0xqpnSK9e9xK3b+E&#10;yqkZLEY6tDf8rNHTysARbh3jaQf4c8ewvvvJ/KfM6LHzLyxt24oBSl1bQ3AI9CsyOD9hHRhY8x77&#10;tDBtq3e5tmr/AKHK6f8AHWFfz697RU/THXNbIzPtmkjJOo/by1NODf6+mKZVt/ha3uCN9+5z92Lf&#10;5XuNx9ntrWV2qfA8e1WvyS1mhQD5KoHyz1IFn77+6u3RJFDzjcsoFAJAkn83Vj/Pr3uRR9M9bUUi&#10;yR7Yo5HRgw+5eepW63teOaV0/P8AT3vYfuffdm5buo7zbfZ3aWnUgr9Qst2oI4EJdSTJX56a9J9w&#10;99fdbc4mguOcLgRHiECR8fmiqfs9PLr3sRcfjaHGQLTY2ipKCmRSqw0dNBTxgE3/AExxgFv8fr7n&#10;va9h2TYbKPbdj2q3stvT4YoI0hjUegSMKoH2AdRpuG7blutw15ud9LcXJNS0jsx/aTXr3t2CXXSL&#10;i40gC30IsLXBF/8AX9r6ALpJJFPP/P0U6yWBOTXr3ssPd3SUu62O6tq0sZzoscljQURcrGAyLLGH&#10;Koa2IcEMbTCwJBFzzS++59zGT3ZDe5ntdYxD3EjQC8tapGNxiRQqyRlqJ9ZGNKd7Ik8VFZg6KJMu&#10;fu/+/Nvygv8AVDnK6P8AVxswykFjbsT3KQKkxNxAVao3w4NBxZAxUm/pNxZiAbgghgDZlIP0Nx7N&#10;T/Lq/m9dyfBuppOq994+q7N6GOZggyO1srVVS7s6+pzMFyk/X1XUVAgW4czSYqoT7WeWO6SU7vLI&#10;3FDb9z5o9s933bbJLAxXUMzpc2U4aMLNG5Vxk6oJQwaNnCSBqAOj6E0jb7yf3N+RPvD2jc5cv3g2&#10;z3CezLQ3USoba9JFYVvV+J0BXQlxH+sg7SHRUjBWPkT8UNh9/Uq5Grmqdub3oKWaDF7mxyQsKi4B&#10;p6LcNG8d8tjoZLlAJIpoi11k0jSdxf4x/PD4t/L2hSbo/tTCZ/NpRvXZDY+TEuA35iIImCTPX7Wy&#10;opsg0EDkB56cT01yLSEEEzpsfuHy1v8ALDaQXbQblJhYZ18N2PEqpqY5HAzphkkYLkjBA4ne633d&#10;fd32Ynrz3yfPBtJfQl5ERPZyEjUCk8YKjUMqkoilPHQKGlKnb/xf7l6bNbV7i2tLXbcpp4oV3XgX&#10;GUwhSVmCz1DU2qrx6EjQBVRUx8gI5FiTh+xx1CQFOiytqvdvz/j79791vrhYfWwv/W5/4rb3788f&#10;09+68B59dMwUf4/7xb20bh3Bhtq4XKbj3Flcbg8Dg8fWZbM5jMVsOOxmMxmPp5Kuurq6uqWSClpa&#10;WmiZ3dyFVQSSACfaDcdxstps5tw3G6SCyjpqdyAoqQoFSRUsSFVRVnYhVBYgdGW2bde7xuFltW2W&#10;klxudzKkUUUYLSSyOdKxxooLO7EgKqgkkgdTMBt/N7rzGPwG3cVXZvN5Wqiosfi8bA9TWVU8urQk&#10;MSjkDTySQALknj3o1fzlf5mlD8y994zqLpfNVc3x166qxkEyJgq8XL2PvtYpqSp3JJSVHjqzt7BU&#10;0zU2LSVI3Jkmndf3Y0hxb5z5obmvehPErLtlupWBGYgktTxZZIgaB2IpGSS8cQ0kI8sqDvr9yf7r&#10;Mnsfy5ec3c7WUX+ufukWh1DpJ9DaVBECsuoGR3CvcMhKqRFFX9P9TYR+GPxgX4+bPqq7ckVJUdk7&#10;sMU24aiAx1MWFoIzNLRbfoK4KWkRXlMlWyERyz6QNaQROUV/Ie2K28P5jfWeUeIy03X2z+y981LW&#10;TTEBtSu2jRuQbELFkd4QldI/UFv/AI65HtHu+b9iieImATM7Ef8AC4pZFGfWRUr8q8DQg+/vAOYB&#10;sf3ZebINemTcLywtVOeP1Udy3D1itpNVcHh05fPPP/3f+LnZTI4SozEWAwVMCG0yNX7kxJqom0sr&#10;aJcbDODz/T/WO/R7yw6+ebrWq90Vf8KFd8f3X+Aj7dSUCbsjubr3apivzLT4qDcG+WsB+EqdpRA3&#10;uDcce4i937krtOz2aH9R7zWcD4EicE1PCjyR/Pj69Z+f3b+w/vX7wzbmYdSbbsl1NXGHkkgtVUfP&#10;TOzfZXqyX+V/t8ZHvncGddHMW3uuswyTKgMa1uTzGBoIYJGNyGekapZbW/Seebe9RL4+d47O6zwG&#10;R29uKiyqy1+clyhylFDDVQCB6alpkjlhaaKoTwJTEgqHB1fQe8rvuYfe09qvY3kXeOReebLcobu6&#10;3iW8F3BCk8JDw20QjcCRZlMZgb4Y5QxY5WnXVL3v9oOaOf8Ae7LfuX7u0aGG0WHwpWaNsPIzMrEF&#10;CSXpQlPhBrnq/P2djbPdvVu6JIoMRvLDmpnKJDSV7zYmsmkK6nSODJxUjSMPxo13AP8AQ++nnJP3&#10;nPYf3HntrTlP3P2ubcZiQkEsjWszsOKxxXaQSSEV/Ch4GlaGmJm+e0PuNy+kk+5cp3Rt0+KSLTNG&#10;vHi0RcDh5kD9o697FhXWRNSFHUrdWQ6la/0s3Fwfc51IUE8egBHG0bFXWh4cM+nXvYXfywdlUncv&#10;827riasi+6xm0N7b+7CqLLcQnrzbObqdt1BViT449yUlAw/pYfi/v5t/fu8HO33qefHWcGP+tDpq&#10;HBk21wAKGuJks9C/6cdZVfeJ3eb2/wDuS7zHCdN9ebPbWePW+mhjnpSmPBlmP2A1r0V/5m70Oxfj&#10;L3Bl18XmyG059p0iyuy6qje1VT7RZo9BVlmpoMy8qsTpBTkEcHfnHuRj18/6+nWrATfk+9dv/hSF&#10;2PS4D4ldVdaJUBMt2N3fQZVYOS0mA2JtPPz5SUAC1oMxuPGH68XvbjiEPeO9YDl7afB/SleWcyeS&#10;NCqRKpH9Nbl29aRGnqOlX92RyzcX/u5zpzWUBsNs2URNwxLeXEfhH1/sra6GPUV+ds38prZzV/ZP&#10;aO/m0mHbWy8ZtWMMVv8AdbvzQyheMEag0NNs9gxBtaYD3Rx8fcNDRdKbCoZqeKSKtwjZCWKaOOSO&#10;ZMxVVOQ/cRl0yI0VSOGv/j77sfdS2CHa/u2+1G2ywgwTbQJypyGW8eS7bVWtdRnYmvEHNesjvd3c&#10;JLj3Q5subeVleG6ESMpKsvgIkWCKEEFCa8ak0x1ez7Kz8uOsNubTi2/2BtijGArsnl2xeSpMdamo&#10;Wq1x81Zj6+lhgCLR1iNQyK7RkCWykgtq1YD/AN4Z7H8kcq7fy37pcqbPDY3l9uf0V3DAqRwTM9vJ&#10;NDN4KKFR/wBBxMyUEwYM411ZsgPu5c+b7vku6cpbzdtcW9vbGWGSTukCh9LoztVmQahhqnTqAPn1&#10;we2nk2F7cWBJb0AA/wBkkt9R73xv5ePbe4u9PhJ8au0t3175Xdm5escRDubLS28+Wz+3pqva+Yy1&#10;SVJQ1WTyGFknlK2UySHSALD3i17e3r3/ACbsU8juzLG0dXOpiIZHhBZjliQgJY5Y5JJJ64c/eU5O&#10;2zkH3490eVNltVg2e23WRoIl+GKGcLcRxL6JGkoRR+FVA8utT35k7JxvX/yc7i2xhaSGhxUG6Fy9&#10;DQ0ypHS0UG6MVjd0ijpYYwsdPS0pzJjjiUBY0UKoAA9+/mI7Oi378F/lttmWMStU/H3tLJ0cbaNB&#10;yu3NqZHcmHezqy64cpiYnFx+Pd+frY3PKG/DSCqQeIa+kTLKT+SoxHzA+XVPu27y+w+/ftBuKy6R&#10;/WGxiIzQrcTrbvWlDTRKQ1CKg9Yfh5mptv8Aye6OyMJdTJ2Nt7CsVJGpdzVDbblUBSpJ+1y0oNzb&#10;SxBHvRz+C9c0229/40E+OmzmHyGjmyyZGgqoGYXNheLGoLD/AFPvOb+7K3GR+R/dHaGkJSLeILgD&#10;0NxbCIn0FfpQMfw9dqvvSWQi3zlS9I75LSVCfXw3U/4XPW2X7to6U+AGE/mCRbv2BuLsbP8AWuL2&#10;THg90jL4HC0GcmrshWPlMXQ42ppK+soozRMnmmJV1fyQgD3IX3/bS437205X5Uh3IWoud5Wdm0mT&#10;WlvBKmhl1x48S4R66jQonrjD3dvvC3n3dL3auZdv5ag3S4vlmtzHLK0QUDwnLK6qxD9oGkqe3uoa&#10;gdFG+XPyeqfjFtraWfo9o0e8ajcm45sTJi6zOVGBMVBS4uoraiup6ynw+bBdKkQREPEqqshY8AXW&#10;ue/4TI05jlbbHzFnSUX8NPnujY5ELAX0zVtB2tAyAk/Vadrf0PvkVee0O6xRFtv3u3uJ/wCF43gX&#10;82Vrg/8AGMfOvRxt/wDem/qom8eymmL8Tw7rU/lG+3qP2y9E4w382vbssyJuPpbL42Ega5sJvegz&#10;kgN/Vogr9vbdjYAW+sov7O7/ACrP5UPaP8vnuvtTfu8O0thdh7a3z1xR7Nxabbxu4MPnKbJU25cf&#10;mTUV9Bk4aigSkalomX9urkk1kekAE+zj2+5H5k5e35903kWQiNpNFSGaSU1eWBx8dvB5RGvGh6hH&#10;7233vOTvvF+33KnLmxcq7pt262G6fUyGcwPCy+DNDSOSOTWT3qTqhUDgTXHQG/M/5q9WfI7qfA7I&#10;2Zg99YnNYzfuL3XUvufH7epaI0dDgNzYmpiglxO58zO8oq86mnVEgshvY293sn6G/uZzwPXPg5we&#10;qwD9D/rH3pg/8KXW/wCcnegF/K9CP/tn7D3bY/7x7xr92XrzhCB/0bYP+r11129/uxFZfaLnwkYP&#10;Mbf9odt1fp/KlTT0Pv8ANh6u5Mr/ALH/AH4HXf1/2/ug/oSMyd4dTKASBv8A2zcD62XJwN/va+w1&#10;yjUcz7AwGReRf8fHXRbe6/ufc6f74f8A46erMsgbUNYfyKaYj/XEbEf717NF8/I45OyaYDxsF2dh&#10;1kVmdT/xcMssYVUsWGp+Rf6E2Bubi/3hI/rgwXgLSMfsJP8Al6K+RwV5eb5zyf8AHh/n6bNt8YxR&#10;cm00nJ5POk/8T7rGzJAqqhZlWGSVpP29BRhoVpbyRmSUhxqFjqsw/HuJn4E+fQmfy6fvacn0gL+l&#10;/JHyG1BuFEqEjUdSlF/oo/oT7ZFaEACp6brnr3tjmKDXyQ37jajbTxawH0/3v3uhoa8emWyCKY69&#10;7EnaJeLC0tRFLpnjStjTUiSKGqJgEYRhSTIJOQ/1T6qeT7fVCYww49K4R+nXz697f6V9E0EUEbL4&#10;8VHLLZlalinGXrkLswZJC6xStquLBuB70qsrA+R6eBoU+Y6977rVpUx+QdiKiTw00isA5jp5BkMW&#10;hZnQFkk8YJJAAHpuefdpKGlTnrbsKZ49e9iz0fIq9x9VgaGC7x29LGCpDtE1RAlr3u0YaBbH/afZ&#10;ns9Ruu16vhFzEf2SL0mu+60u1pxif/jp6j1YvTVNvr9vMAP9eNv+Ke9ioVllsSfwBx9P8D/iPeTL&#10;X64AOeomFtpp6joLmoWDE6RbUf8AeT/rD6e4c1UbXUn2XzXrGtD0tigBIqOpcNGOLgj6/Q8W/wBt&#10;7bmyChhdmvf+ntA929SK46WJaEAY6nfZi1tIte/198xkP6Bj9bf0/PthrnBq2OnfAoOGesJovVYD&#10;+n5/w94UyH7q+q51HixsOBwefr7Lp7slqA46VQwHFOpBobxWIH9b8X/A9jHtiqDxR8mxNv8Aej/v&#10;Pusc9DTqxQUPQN7woP3H4/Nvx/R/8Px7X0Mwt9bf8jP+P59qzORpOmo6a0H4vLoJJ6Mgn6gXbj82&#10;/wBb/H24LISPr/tuPd/FWlNJBPrx6qAB5Y6aZacKSQL/AOuf8P8AC3uVE9zxe3/G/wDbe2dQbSPQ&#10;U63WgC+XTfNGQCAB/trHj/W9uKsBb68/T/jf+x92GRTrTdpI8umOSIksSP6/kW/rz76d78fj82+v&#10;1/1/aS4nCqQh7+tDrNBTj/ebn6f0H+HuMx403PHN/wDePaUXMg8h1epPTtDT3H0/H++/I/r7xamH&#10;9LD/AG/+PtQl0jaRqNT16tOub09+P6f4/wCH+x+v+v77WS97c/6/t/XTz68CRXqO8IW178/77/H3&#10;0G1e2ZcEdNPp1YrXqTGnBv8A1/H+w954iA3N/wAf72Pau37Eannn9nTRY1I6h1kZIYD6WNv6/p59&#10;vdO3AH9f+Nn2qBqAeqMMjpG5CIi/+H/FPbzTjgf64/3m3u4+IDppzjpFZPi9/wABgf8AbsPb3F+l&#10;T/Ue6T/COmekHWG7yEE21H/eveYWH+x9pJtTxEDpZE5Ip5DqJEbkD+n/ABQ+4NWha5H0uf8AX+n/&#10;ABr2WcB0piajA0B6VWLkC6B/gv8AvBH4/wBh7TddGWgdPqDf6/W/P+w9sP8AET8ur3BRH1edOhNw&#10;NQI66ldfqp/3hSDzyDb2XnemIXVLIU4+gJ03sSTf6f4+/JbFu8DpE9wq+fHo5XX2cMlNBCW5uBb1&#10;WvY/4n2WLK1Apa8oCR62AH/BXPHH0+nv0ihVKU6bWdSCTw6MDSjXCp/1SAj+n4P/ABPvuoMdRGrO&#10;Bybnj/it/p7RJHViR1SScUqp6yR6la3+xt+Dz/xPtVbYpqSVlT0m97EqL/j/AA9nFu6KoD8eiaap&#10;c1PTRlJpoYy4P0/Fzax/NgQfbzuDBrGiyRWFxyBYX5v7XlQQCvpjqimhFT03YfJmo1h9JYMQP1H6&#10;f65PHHtS7Chq1eNFBI1xKTewsL/4/Xn2T38LSoVAz0I7CYIQR0ld9S0y0zNMAAwdyAABzqFrkMfx&#10;7NVt6kd1hMgNgLXH1tf/ABv7C0mzTSOzIMHo+/faxqEBGof6vXol+9c7T0xqPtLqw/SqXBbj6A/T&#10;2N+3RQUiq0jAG7C7KDbg/wBFHtv9zPFlwAPPpp93kmB0kU/P/P0RDtrJbpzayU2OSquXX0LKASdQ&#10;4vf6C1/a+XdeJpFUGaMWA/BX/D+nPtTDDBHkUJ6KXju7hj346Jjkfj72RuipmZqOt0ysxGiVWuL3&#10;vcuQDz9PceTsbGxBgJkHH4Lf8U9qx4SgCmOrptE7lS1a/l1gh+De5siVkq6OrLE86vAQfpxyCefb&#10;DWdrUcV9NQhPP5b/AJF7d+pjUYUdL12QVDGMauhB29/L1eUpJVUMgAKs9/FwLn8AW/3j2kq7uBVu&#10;FqEH5H+8j3r61VFfDqfl0qGx1A7f8HRhds/ALC06RCSgJGnkiNCP7P8Azbbk29oXJdvTMr6Jl+lh&#10;yfzf/ePaSS8Oot5U8uH+r8+jCHaUSjaOjJbW+GO2McYmNGgIY2LJEt+QSNRjI/H+HHsOcr2hXzDi&#10;c2Ib9Ib8n+t/8Pab6qWQtQinRjFYx/w56Mftv46bVxWnVQwm2gjmKx0g828Q/r7QFdvbJTlv3mN7&#10;24P/AEd7rrK/EePS1baNfw56GTF9Z7folVYaCElbWINrWFrfQe0vVbhrpydc7f14Fv8Aeyf6+2Wk&#10;UAGp6cCIBTSOlzSbboacLopo1F+LEj6njj2narJsQdcjMx/JH+2/A9p5Cz5B7P59O+GzUoBTpTUe&#10;PWO2mNR/r2JPJPJIufYc7jyMSQSM5JsGP9fz+f6+2dK+cgH29aaEgVZwD0rqKBl03t+LfQcAfi1u&#10;L+yidh77osd5z5eVEqgBW/FrXsf8fbZIUE16SSgoPLp/QWUAf0H+9D2THcvcR+9eOnYEJIQCbgn6&#10;ckE3v7RyXaIaH4ui9iTXPXL2qNpdoVlSqWNyR+AW/F+efdRdIePVo3/C3Xva3m3dXV5SMAnVYCzH&#10;8/4X9uePXAiavSvxFwKde95H2vmMzTl4qaVy6mxGkg6rj8t+PbT+OxytB15wGHy697Q1b0zuXITS&#10;aKKY3J+vj/P9Of8AD3VYZSCK9JXjUGtTnr3uNB8Y9217g/w+qANuSgC/1+rKB+f6+3RYyMQemGUB&#10;qddagPqQP9iPa/xfw23RXBQ1DVgH/U6Rzb+guPapdonkFY42P5jptii11ft6hy5CihBMlVBHYXOu&#10;QKR/iQebexL2/wDAvKyyRyVFNUWFms2i/Lc829qoOX7yT4YG/aOmXuYEGZK/Z0y1W8duUYYz5akX&#10;R9R5GNrf6yW9iyvw6TatManwOrxAnlY+Sv8AUhb39vzbDPbx1dM9MfVwHgTU9YcdvXb+VlaKhrUn&#10;ZQLBVazE/UhiACo/r7D7MbfGE1UoVlCEx+q1+Aefp+fZQVMbFTx6ZkIYVHDpWA3AI+hF/wDb+w8q&#10;oj5m4BH4+vv3mCD0nIr137jmM8cWFv8Abf0/3n3bW3EcBx60RinXvciFil72vzyef9b6e3xkVr02&#10;Y1Pr1724wTMrLyeP6f7D/H3amKdOr6de9rvD17KV51LqUE2PFwBzz9b+7IcHpmcAYHn172JWLyOs&#10;Jc8W54P9bfW/tdESymvr0lIp1jdQOeeT/wAV9iBj6vhCCeGH+uOR/j7fDBRQ9eFOB49RGS4YDm39&#10;f9b2P2wKoGRFPIAuOOeSD9b2+o93DqSM9XMTED16DPfVKWona31IX8fQEHn/ABPs2+IqRFBH9efV&#10;/t1HsabBPolVh0XXUYlBHVfO+sUaiqkW19UhX6j6BmP9ObX9vTZGwsD/ALwf+K+5Jjvm04PRO1od&#10;RwOgxTa8ZcMY78/6pPrf/gpPuG2R+vJ+v9PdXuJWPxY6cFpRakdPEO3IlHKDi30KX4v/AIfX3Geu&#10;NuSf8OD/ALD2207g0LHpz6RTTpxgwEV7rGP6c2H5vb6fm/uM9XIfof8Aff7f2wZmIoGPTngIuRXp&#10;3iw0SEftj/XP/Fbe2+Sol5+tv6j+numpmPxcevHw4yuOnmnxsKkDRfjn6f0/HFh9PeB6woLseP8A&#10;W5/3se9MxTDdOqyPUqOnGLDxzMFRLf7Ff+Ke26fOQRXDSD/kk/0/1/aOW9jXg3T4hevwjp9pNm1M&#10;1tMYt/ri972/p7apd00qceVfx/W//JPtBJuceSScdKUspG4DHSkp+vKub6Ri3NvUt+Pr+Px7aqre&#10;tKgI8yLx/tSn/eb39lk27x5o3SuLa5Kg06UVF1hVEi8fP/Bo/wDo3n2w1G/IUPEii/Fytr/7Eg3+&#10;nsrl3xRUGQkdGMezuw4H+XStpOrnZbSRXFr/AKo734/ont729vKKqnF5AeQpsCVsWAP0t+Pblnvq&#10;MVUEVB86+vW5NoKqeNfy6Su8+tHp6CR4oCGQMBZkubxk3/SOb/T2Y3B1VPNChVl+tvof9SP+K+xf&#10;b3ttcqEpnoMXVpJC7M2KdV3dj4TM0VbVWjeyarBnU/Rj/S39Pau0q6+hgbW+g/w59oL3bHdWdV7e&#10;k0UzqQGOa9AnBkpIJ2jqVZWQgXJv9eDe5J+vuM9x9eCPp/t/YJvLGWBmK8T69CG1uEeijzHS7x1X&#10;BUKoQDm39fqb/wC29+SXm3sMXEbxyEv59LCBjpRLTB4tQ+g/Vz9L/S3+8+88bgHn/W/3j2yCW7Tw&#10;6oV6iTRFQSAB+P8Ab/63uQpsb/jg/wDE/wC9e1S1KU8+lcL1FKZ6T9XAf6/1/wBvf/W9uNOw4PP4&#10;I/p9fdCCCK9KekflIyFbgc6r/wC2Fvb9AeBf8W/4j2oiJOPUdJpsI3QPbijALqPrcH/Ykm/+Pt6h&#10;t/vH0/33+Hu5qVB+fRG+cenQP5RLFr/UEG3/ACV9eL+5Q4P+29vE6gK9L43Mi1PGlOktIfUwsLX/&#10;AMfxz/X/AB95WNkJP+p/3se6thT055dRQPWAP9V/vR98QCIwD+QW/wBvf/insouSrOGXyoP50/y9&#10;ORGjdP1ACLA/6q/+2AHvFIfT/t/96J/4j2X3LFYWp0ZW6DxV6WeGiBq4CLm5F+R/X3AFMszG/Avy&#10;bDj/AHj8+4O5s3k2Vyqhs59fX/Y6k7ZrIyw1pxH+To6fXOIebGs7D02WRSCLnXGpt9DxZv6e+f8A&#10;CF/qP9V9B9Pp/T+vss/rQ+muv/iPq8+Oqnr0t/dp/h/F0++H16dCW/jP2f8A078Hkv8AX9Wr/Yf4&#10;e//UJ1SdpKWBdx+ObsB/sOf6+5CjvVBqT0FH29STg9bzVV13RSD0gfn6uf8AebJ7WFF2fTOAGmUX&#10;AH+7P6/7H2pF3CRXV0mO3LkU6Stb1cCS0cN+Sb+Q2PF+PRfn2qKLfdFNb95D/wAgsfz+Cfr7eEiM&#10;MOOkcm3lOAr9nSXrOuqxEJWla4BJJfj8/T0k/j2pYN00UoH7q8/7Qf8AivvdPTpK1rIOC9Jeo2Xk&#10;ISSKb+uoamv/ALD0D26QZikk58kd/p/vuffqHpkxuK1XHTNVbfrqe58MiLY3K3Lavx+Ppx7nrNSy&#10;Ecp/UaQeP8b2t78NPnWvVdTrwHTK8GQhJXQSFJszBwT+fwtrj3laOORbKQb/AOt7Ty21vIDrj1fb&#10;/k6UR3UiU64w1tVBKC/H0v8ArJHP+I4+vtnqaAMxPH1/3n2jfZ7GQVaIn5dK13KVRTpVUGfqVTSp&#10;/HA5+g+l7/m3uE9GyiytY/0HP/Efn2WXHK233AIa3FP9Xy6Ww7/cxEUah9en6k3DUKQWvcH8f6/+&#10;uPpb23NTVGu4LcfT6fn/AGPsN3nt1t0wf9IBT6H/AGOjmHm+7j0gTt/q/PpTU+7GQDVJpt9Lg8/1&#10;sAx9y466qolP7jgqLgFrrYW/s3tYewPu/s9YXJJFqCKcQBX9tK/b0JLH3AvIdKicEfnX/i+naj3U&#10;0sihXuCx/B5+v+P9B7aqnf1RRk6p1sCRyp/23Bt7j2/9iLZixS1NT8/9joZWnubNHp1Tfy/2el9Q&#10;V8tQF4Yi1xw31Nj/ALb211HeMGNjYz1Senk6i5sBx+Dfn2BNy9ghrOiNqefav5dCyw9zgy5kB+0f&#10;7PSnp4Z30llsPwbnj6jm49hLur5U42jWULXRXAccCQm97/TXf29s/sNFG664HIr8gP8AB0su/cZn&#10;TtlHD/V59OaUZtZ7WNief9j/AEH59la3n8uo2WTxVqhQsi8CVRckn6ByfoPcx8ve0237ayv9LmvE&#10;n/Y6Au6863V0pQNj/V8+pK00S/QH/b+yp7s+UddWNIsFYz+o+lBKo/J+urn6+5XtNisbVFRYl6AN&#10;zuVxLKzgjPWVUVL2vz/j7L5m+4tyZlmWKWQ6r8gsGHJb/VHmw9mKWdtESY4gD0le5dxQkU65+0Q1&#10;NvDccilY6iTU1+NR/WbjnWtufbuk8OmtWrPXvaywHR26szJE01NOA5W/1JsTY3DNb/efb0cDy6V0&#10;9MyShAR14kD6m3+v7EzcPx3q9s7D3LuCrhkBx+JqagmQoLHSU+gUn8/19u3djJFbySMBQU/wj5dO&#10;bbcF7qJPKv8AkPXASITpDKT/AEB/p9fZLYOKeMWN9K8f64B/3m/sjOD0MnPe32/5OufvbD/4TLwD&#10;+H/LyqIJY1nTUKt+BH9t2E5Vv9quB7kP2hjb+vMj/hGzzA/7a5t6ftCk/Z1x4/vVpP1PZKIH8G6V&#10;/wBMrWQJ+zqtj+ZLLbYfXUH5l3VlZF/p+ziwGv8A9TRb3tUj6e8n+uQ44dU/n/iB/vAt7QnZnWuz&#10;e3tj7m647CwOO3Pszd+IrMJncJk6dJ6eqo62JondCyl4KunLCSCZCskEyK6MrAH2S7/sG3cy7Zcb&#10;TukZa1kHEGjKykFHRuKujCoI48GDKSOhHypzXv8AyTzBtHNPK+5SWe+2M6yxSoaEFSDQ0pqRhVHj&#10;aqOjMrDSWDK7Ym+tydb7pxO8Np5CTG5rEVAmhlA1wVEJstRQVsBIWpoK2HUksZNmU3+oFtIr58fy&#10;UvkD8aNx57d3Re39y94dCxU75aHL4qno63fO0qdvLPU47dO2cexyddT4iJbjIUUD07QnXKkDHT7x&#10;Y5o5R3nlJ5n3FNe0K2LpVPh6WICmfBMMlTpIYiNmIEbOzaU72/d3+/R7be622bVsfPe5WnL/ALiM&#10;ViMUpaO1uWoAr20z1VDISCYJZPFDsAplWjm8voj5Zdc9w0eOoKzI0W1d+Soaeq2vkZxClXUx+PXJ&#10;gK+dIocnTzFxpiDCoQ+kobazSQ6tHI0ToySxuUlRlZWjkQkNFJqA0SKRyp5HsOFXUsrLQgAnhwJx&#10;+3/VnHWdA7gpGUK1BHoeB+w8R6ihGCOjWBwbfVb/AEDcEnm4AvyRb3xIv/aI/wAAL/8AEj3TrfXL&#10;33z/AMj/AONX9748Ovde98QNXNv95+v+xtf3sFsCop1vgQB173NpK/IUEoloq2rpZEsUeCpmhZSO&#10;BzGy/j3slkIZCK9W1svEjr3sUMF3n2NglSKPNHJU6pGhp8xDHkE0qeUDThpNJAtwQfcscie+vvH7&#10;bzQy8l+4u6WKxkERrOzQChBANvJrgcY4PGcYqASCF985L5R5mieLf+WbK5J/G0a+IKg5EihZAc/x&#10;n1qKde9ijiflBUa0XP7VoJVB9U2Jqamkfluf2ZjUwW0/0tb3mJyn/ec/eC2XRBzJYbJvNtTuaS3e&#10;3nY18mt5Y4lqMf2LCuSDkGGt3+637Z7kHaxkv7Bjn9OQSqD8lmVmpXJAcenz697FrDd89YZaONaj&#10;KZDBzv8A7ryVBNLCH/KmqpRKWC/j0/Q+8svb7+9K9u94VLf3G5C3HabmlDJaOt7BWpqSpFvMuKGi&#10;xyE1OcCsP8xfdI32DXJytzNBdDyjnQwsR8mUutfXArjr3s4XT/SHZ/yC2znd29H7XqO08PteqpaP&#10;cI2dU0eTy+Jqa2KWakjqdv8A3EeeK1UUEhjdKZ0bxsA11YDLHk775n3bOd5Fttk9zbVbzQGaO4iu&#10;LZ0FaVYTxJQBu0mpFSACa9Yme53L+4+zm6bftXuKI9tlvEZoHd1aGUJp1hZlJQMupSUcq9GB00z0&#10;H+8e1Ou+vazDUO+t34PaEu4ZZafCTbirYsRQZGrhCF6KmydaYcc1aFkB8JlEhU3tYglH7i2nufZ2&#10;Rnw+69uZzbWVppJIqjHZ7F1mJrYpIjaRGpq6GCYFSeePeQ+2b9s292kV/tG5wXVk6hhJE6yKQeGV&#10;J6DUFxa3sUc9pdRywOKqymoI9QRgj51p0tqSupMhSwV1BUQV1FVRLPS1dJNDU0tVC4uktPUQu8Us&#10;TjkMDYj8+2G9zYXJsDaxBsfobEA2NvZmrq4ND05TANR1JB/wI/1/9j+RcX49yI1vb/Y/7f8A3x90&#10;citOmZMdd+8wBJsf6i3ulcdNGnEde95bG1ha4/r/AI/X8e6468tWOOvewj7B6V2n2AfvJlkxGbWN&#10;lXK45Yo2nY2KivhdWSqCMLhrq/8AiPeKH3gPug+1Pv8AU3Te7aXbObo1YJf2YjWVyaBRdRsui7RP&#10;wqxWUABUnRajqbvbX315x9udNhbOL3Y9YJt5ix00xSFlzH6ae5agEjr3sp2S6W7b6+yyZrak2UqZ&#10;KGoD0G4NpZCqo8tA0d3jnhSiqqfJ0lSOQfCSbD62498g/dL+769+eRbm9OwbEnMvLSMSktoFadl/&#10;CXspJBcLIfMR+Mq8A5FOs2OXfvB+1fOtiljvlwlndyijwXiViNcFfE0eGwrw10xXh1wkjSVGjkUO&#10;jqVZG5VgRYqwIIKsDY+zvdLfzmv5hXQFJTbbfs1ew8Vj39GE7q28d4V0aKghMB3FPUY3eTU6iMFY&#10;2yGlCPSAL3xG+p555Cvb3abi43Lb7qNqS21yrMY2XAQRXSs0PGpEKxhuMmo0PQI52+5Z92j3Rkk3&#10;uHlOKyuZFp4+1yC1Rq5qYo9dsSSSS/hMzY1E0FC4dg/EjoDsqVqrPdfYuhyRjMf8W2y9Rtqucs4c&#10;y1K4iSmoshUarny1MM0lja4Hs9m2v+FKnyDo4Yk3f8d+oM9KqKJajA5neu1ldxYa1hrsjuvQT9Su&#10;oC/59nkXuxzhGq+IdukSnFoZNR+ZK3Cp8+2P+XWPu6/3XPthNITsvuTvtvESaCZLWfHl/Zx2/l65&#10;8zXoueW/lk9KVjM+N3f2RiiWLLG2Q29XwRgtfQiybegnKKvC6pGb+pJ+rnuD/hS13ZV0ksW0vjP1&#10;fiK/xv46rObs3buOm8hFkeTH42n2xNIi/lfuR/r+3Zvdjmuagt4LBFpk+FMxB9RW4AH5qw+XSbbf&#10;7rr28gmH749z94ntq/DFDb27fm7+Opr6FTTj1Cx/8sLp6GcS5TfPY+RiW2mCnqduY8MFudMkhwFW&#10;zK17EADj3Vj8m/5ivzU+eU8G0d+bqdtrJVCrperetMXNt3Z/nRVCz5Shp6isyOb8BJMb5OrqUiJ9&#10;Pjv7SbHy17le7/MUO08vbVuG977pJSCFdUcaigMmlAsMQWuZ5AGAw0hHWV3tt93z2E+7XZXG/bRt&#10;sUF+extxv5fGuTqAqkbsirHqp8FvEqvQBlNT0b3qb48dT9KU0sWwtqUVDX1CstVuCuJyW4asOF8i&#10;Pk6geeCByvMMJih4Fl/oEI6OXrnrDdW9t4ESbnXGS0WLx0U0VXSYz+K1EGL80sv6arJ6a1tNiUiI&#10;4J4PvoTD90K19gvu9+6Pu57oOk3uTHtM0NtbLKk1rY/WtHZJI3bSa7rOQHUmGKp0a30yIUL72f64&#10;3uTytyXycxTlZrkPNMQRJMYdUpQHUSsP6YLErrc8QgGnobvd6v8Awml6oiq96fJjuurh/wAo25tn&#10;ZvWeIlYKY/8Af1ZHI7mzqg+qQPHDtTHgngaZSLG/vn57U2E83Ndze4FnZ2LhlrwlmkTwW+YEUdyC&#10;a48Sn2Ys/wB6Nze9ty37Y8jwsCLq8uL+QEAH/Fo0ghU0PwsbmU8M+GPTNXH80zeceM6u2FsaJiaz&#10;dW75846rIyEY/amLngkBKm48mQ3FTleDqaP6i3vbs95K9ca+qLvYUdt9H9S987Xk2X3L1zs3szaz&#10;VJrIcLvPB0WcpaKuNPNSrk8W1ZDJNiMtDT1MiJVUrRVCJIwVwCbh/feWto5kh+l3iz8WBSCpDvG4&#10;IydLxlHQEgatL94w4IVR0L+Suf8AnT243Yb9yNzLebZvGgoZIJWTWhbUUkXKSpqo2iRHWqggAgMF&#10;5172/wBidPZxtwdbbortrZaeA0tdPSCGpp8jTKUaGlyWMrYp8bXwRMCyiWJzGx1L6jcU59rf8J4/&#10;gxvmSorNh5Htvpyte7U9JtreEO6Nuxym5DTYzfeL3FlpI1PASPIxAL9CPcfXftBtrKP3du1xG2B+&#10;rplAFCKrRY5NWa1Mhr5+vWbHKX95H787EYo+YbXZt7hGGaa2a3mNAAKG1lig+0tbsa5r5A8ez/5p&#10;fduHEcO7tqbI3jCt9dTDBX7by0h0oAGnoaiqxBVipPFCpBPH9BUv3x/wnG+TW0Kx63oHszYXc+DW&#10;ESR4zcX3PWO8fKXstPDR1U+d2pkEjA/z8uVpCTe8a2FwJe+2fNtpJL4EMN3bVqrROisQPNkm8NVP&#10;mEWSVfPVqAHWYPIH95d7T75DFbc/8sbjse4k0Ywgbhakfxh0WK49aoLduHEno63X/wDM76C3HT0y&#10;71oN09dZBx/lTVGObc+Cp76BqjyW3lnyc6azYs2Pjt+Rz7rb7H+Hf8xT4j0ldm98dN9vbR21iIpp&#10;8ln8ZTQ752LQUlHrZ6rI5ratXunalBR6FZvLNJFdAfVxwMeU/fH349mpopdk513jbbYkIsU5eazd&#10;xXQgiufFtGY+ka+IFrpoM9ZGbJ7mfde975o7HaOZti3DdJPgiY/R3jFsUSKVYLls0BCh6GgJFadH&#10;I6/756c7TYxdf9jbW3NVrGsz4uiycMWajhY/52XBVppcxDGPyXgUfj68e7C/+E5O05NxfNXtDfFW&#10;jTDafQu53M7KgWPMbo3tsilifRZSjS46lr/pb9J/1vYX9vZrjd+eZdwu5C14YZ7l2JqWZ2WNs6RR&#10;mMxaoAr3VoMHH3+8o3JNp9h+UuXrcBGu9/txoGaQ29rdOaEmuGEXxZyfl0Tn+aLuEYv434/GLIqt&#10;uXsnbOKliYet6ekoM3nC1vqqLV4ynDf4OOObjdob6e8kR1wzfh1rxKLkf4c/7z708P8AhTHu9q/u&#10;j4w9fiUmPbXWO993y04JAV987nocLBOy3s5ZOvpVW3K25+vGO3u3MP6yWsRBolirk+QDSS1pSprR&#10;KnHD8h12e/uu9mFvyB7p8xaaG63W3t9XlS1gMpH5fVhvPiMdXx/yncIafqjsvchVQMx2HBhw5Ya2&#10;/gG28XVrHptwqHcLkc86j/T2WjYWO/hOytn4vQU/h22MFQsCQRrpsZTQyaSPqqyKR+Pp7+kn232r&#10;9we3nI+w6dK2Oz2VuB8obaKOnlkFSOA4cOinmu8N/wA08y37cZ7+eT8nlZq08q5p1a37KH84MzTJ&#10;gdk7cEymrqMxX5p4WKiRabH0T0cUz3vojeWtYL9NWlrHg++en95pzFbxch+2fKxnAu7jdprrQPi0&#10;2tuYWY/IteBQad1WplSOsjvus7ZM+68zbv4f6a26Qg+Rd3WVlqKg6RHVqE6QVJwwPXF/0/QG3q5N&#10;gCvqBJ/wYD3u1/yt9p1eyv5evxKwldA9NUz9QYLcrQyJ45Ej3rPW7zg1x3bQ7U+fUkE3BPPPvBT2&#10;7tvpeTtojDEqxmkB49ss8si0IwRpcaSOK0PXHH72O8Q779473fvrdlMS7xJANPD/ABVEtSB9hhIP&#10;zHWqj85s3FuD5Y91V8TI60+5aLCMUNwJts7dwu3KhH+o80c+KZZLcawbexM+dOeg2v8AC35a56pk&#10;WKHHfG3uyUuwJAlbrfcsVMAo5bVPIAbf1HtXzxII+UuYFoS0lrJGPtlHhZ+VXH5Vwegv7A7dNunv&#10;j7PWcArI3NG2UHyW8hZj54CqSekl8UKKWv8Akt0RDCupou1dl10n+00+NzlFkqh/oT6IaNm/2HvR&#10;I+CMDLjOyJjfSaza0A44DxQZx3T8chJlP+sfeZ/92PbMnLfuteFKRyXdggPr4cd0TT7PEFfn13E+&#10;9PKhv+TIl+IQ3LfkXiA/46ett33tdfygML48X3nuFgbVmT2Dh4ZPr68dS7qraqFTb0jRlInIub8e&#10;5E++1ehtw9vdsDUKR3cxHrrNvGv/AFbb9nXIv71F3ruuTLINQxx3LkeodoVH81Y/l1TJ/NrzIEnR&#10;+30a5K7+y9Qh/sgnaFHSOObi5jnH0/J93Se8GesSeqavfvfuvde9+PI4+vvR4H7OvAEkAceuiQAS&#10;foASf9a3vS1/4Usk/wCzW9ERFiVX490j6fwrTdkb9VtP+B8PvG73aH/Isgk8zt8Q/ZNc/wCfruF/&#10;digf6zXPDDieZ5f+0KyP+Enq/r+VMmj4/wC+/wDHuvPD/knYPWyn/eR7oY6BbR3d1Swv6N87ePH9&#10;Eroif9jZfYT5Xfw+Ytjf0uYz/wAaHXRXdwp2ncgwP+48n80I6strl1UVWg+r080Y/wBd42QX/wAL&#10;n2Zb51us/ZQY1Cg/3UwSmN5RHw9VkyAjNKujx61P6SrMzX5UXEnufP8AUc1SSMag28YH5CvSLlBP&#10;D2PQB/orfyPUTDII6JQPzLI3+3Pus/ONaZFUW0yVEaknTGAGlKeQIryKxQ3sxa2k2uBf3G7gmnR1&#10;JQMenX2xyq7FElUCTkrY6jZYje8igiRi8jcf8UPtO2GAPVDkde9s1QNDBSGTUJA2pbNzYqQD9be/&#10;dNuKAmvXvYlbSP8AuAo4VLXladpXRFDKqujOUVSS2hbabAng+1CKdJNelMAqg697djTmnqUNRTvD&#10;NVY8CCOqRoPJTU9bUGprqWDyRyNSyTaIUZ0TWUka4KqW0CQxI4g/6qdOitaUp1736vSn/h1VU1Cg&#10;VAi8VGpCxRwRNVU7VErNLJGGdYITp41MRYA8e/SKKg/hp/PrTii1Pr172L/SOmHt7rdtDO0O7cJE&#10;NSIsS+KvjUSnS5AkRHY2/wAR7MNsIF/Yt5eMn/Hh1WZV+muacDE//HSescwvFIo+rRuo/pco3197&#10;AS16kkE/7YfT/D6/j3Ov1BOPLqPhCFoB5dIw0uq5IBvz+Pzz/S/uNPWB+NX9OLc+001yKevTigod&#10;Q+LrPFThbWBsOPzf6fX6e201CBuW/r9Be1j+efaNpHYkkinToRvTqT4SfopP+x/437wS5OKMENIB&#10;/rA/8SAPbTSKoqTnp1FoQ1M9ZEpWf+z/ALC5v/xPtpOfpVnUGZeCb30g/wC8sD7LZp6kgHpdCoBr&#10;+P8AydSvtSVsBb/XNv8AbfXi3setl5GOohRUcG9j+PzYjkE/j2qtZK0JOOvTqNJZR0Eu9cey3YoQ&#10;GAa9+fo/149inFJwL/4fT/iPZoDUAjpEtQe74T0C9VTL6rDnnm/H+34P09ukUnA/33PHv3VeDaad&#10;nSdqIOTx/Tm/+xv/AE9z4pT+T/vHH19+qPXqjha1XppqKY/0t7npLfhrj6W9tST+GF8M1PXvLpsN&#10;MbH0j6H8n3zd7ra97f717QMxZiTxPVes0UPI4I/1+Px/h7xe9de6nhR+Bz/sT74lgOPqfej6de65&#10;qpJAINiQPof6+8Zta/H4v/W/tTbyMGEZ+Hr3HrHLGOTb/H/ff4j31quoA+l7/wC9/wDFfal8N0y3&#10;xdcUjLfji3H4/wBb3mjPItf2pt2HDptlOoN5HqHVDTq4/wBh+eF59vlGb2/1j/xPtWPPrTZr8ukX&#10;k/7X+++vPtQU36f+Qh7c/GPs6Zb4T0H+U/S3/BT/AL2fb5Fwqn+n/EE+2JWDOpHkD/Ppk8T0gqmN&#10;hqNv7Tf9DD/Ye+bHn/g1/wDe/wA+2JMxP0otwaMfs6wQodX9Pp/vNx+Pceax4/1z7KjUKKcelSkr&#10;kdKGg/zi/wCuP97PtI5StipluzWFwfx+f68/Q+/Rgl89eclgT506F/a+KmrpUCKWuQPSTcfTn6W9&#10;gLvbO0n2sxDpcI4HHIJY/WxNvp7MDpWI0PRNIH8QkjHRsuu9u1kDwGRHKKy2Lki3DXtwR7I5uTck&#10;EmXKJIn+da/9f13tz+ePZHdyrqADZ6UKCadGdp4fFEF+p0KByf8AU2/Nva0x8kdXSI4YN6Lm1v6e&#10;21IZQCe7qsq4p59RpFIcG35/4n2+YOd6WrUBiRfi4H9R/re18XwA9FsitXh1GrIvJCwNrEW/3v2J&#10;1TLJXQqttRIX6f0/H0J+ntfC50BPQn+fTQBY0HHpIQxx0UrMW0jWxvf+pP8AgD7Fjr3DJTr5ZowD&#10;+2ykk/gc/wBn6e3VQN8fw1/Z0ZwKTQD06AXt7cUphamo21uxkWw/Bu319V/pb2L1TnabHJZGUFBb&#10;6X+gv+Ofx7SzNElQvA9G9vaM+ntx0XKh2fkM7KslQshEgH0JH5/4KR9P8fYdbg7PqKPV4ZSALjgM&#10;LXFuBew5PsO39yFoq8ehHa2KRr0NO0eiMRORNW0Xkvdi81msSCAdBQ3/AKe0DH2XmK1rLKxF7XJc&#10;f48XN/z7JTNKSTp6NY7RcN5dC2vUm1qCNQKOn9K/iFP9b8j6G3ubFuvLS21zOL8G7t/X3UXDn7en&#10;xAq1IHWOo2RgIlOijha30AQRm9uOVBvz7kNmKyT9UrG5+vkPPP1/r70ZGbj59eCnFBjqNDt/GQLp&#10;jpgpA4Xnj88ekD3jbIOf1SG/9L6v95Puv2nq2hj5dS4sbEDYRFR+Ap+vH5v+fbXPXn1DV+Lnj/jf&#10;u3YMg9KEiBIoMdOlPQAWIU/n8j/iL/n2yy1yAG5uf9bg8/7f3R5geBwOlIhJNOA6eqfH3I4FuObn&#10;+nP4/PtnnyDc6Ra39F/x/wBh7YeUcT04YUUdxY9PUGPS17Dg/wCqA/H+NvbVNUzuLhTcm30t+P8A&#10;G3tO0rHAB6uqqMjH29OUdNEgH4sbk6hb/e/cCWGsm5SNiD9D6f8Aiv8AX3VhMwFBnq5aPLE56lJJ&#10;TRj1SIB/iw5/3k/n2ic/tvL1kEixQu2oP/T6twPe1SZ6ApnpqWWOnxdONNXUQbieMcWN3UWP+39l&#10;F3/0tu7MSTLDSVDCTygWKn9YsByAPx7pLbu/ln8/83RXO6GneOnZZon/AEurfm4+lv63PsFaD4c7&#10;yytZ5JcfVBWcXu0YH6gPw39PaUWNy7BdFSfSv+bpE+gVYsKevl1jlq6aEEyzxoB9SzAWt/X+ns0G&#10;yPhXl4FiNRTTqCSSNaluVFri9vZxbbBeSEUh/mB/h6SvdW68ZRjpLZDfu1Mbq+6y9MhX9ShixHNv&#10;7IK/7z7MRt34c+KSGSop5Rp0jlk5tyL3uOR7N4OVb6Zgogb8uk0m6WsYxJnpCZjvjYWMjdhk45Si&#10;lrAOovyLkr6v949ma218ZcbSU8cbUa2AS5vG3AYk8aRf/b+xRZ8iTPlkcY8/X5/7HRbJzHEjELJ9&#10;n+qvQCbm+Ye3KBpEoamFgrsF/Ymc+kC92Z1Lc+xFo/j1gYbaqUH+t441t/ttd/8AePYgt+RoxQSJ&#10;3fb/ALHRXNzQQSAxP2f8X0EeV+bElz9o8RtfkpLDf6W+kh1f8R7VlF0tt6msDRR8W/srzYf8EHPs&#10;3g5MtVFSx48D/wAV0WycxyNWlf8AV+fQeZP5jbjqWIp6hEDAn0STavr+Lv8AS3tWUnXWDpbEUkY0&#10;830r+PZ1FyxYR6Q0QI+f/FdF8u+XTYUinQZ5X5LbyyOpUqnF7gHyzXBJPPDH6e32LbeIp09MMQt/&#10;SNebezKLZLGEVWi09P8AUOkT7leSVGKdIep7b3hk5SHrJjqY6j55rHV9bWBP49hN2hQ0UeMqAkai&#10;0bc2t9FP4twPYP5sgt1gcA1p0dbRJI9C/RtvjVnM3W5WmaqctqjUnUWOq9VwSTyTb8+6jeyQi5Oo&#10;VePXJ9P8D/xPuBrnMjD59CziPl1ahDzGpvckAn/Xtz7CNqTzEtpIF7WI5/x+gP4960JpoemyVD6G&#10;40r+3rJ7xSY4gWCmxA+q/wCP/Bfac0Xz6tp/Z173yjxrsvpW/wBf6D/eCL+1BYCgpnppmjVgpBr+&#10;XXveaLEzllHjcHkjTYf73b36vVu3iOHXvawxuEq7LpiP4LG4vfTf6Af19vRZZ2oaUA/Z0lkcuxJ4&#10;Dh11cf1H+39rjH46qhAvG5tbkj/Ae1MavHX0PTIBz10WHIuOR/vufa4x0E7Mg0HTqH1Bv9R/h+be&#10;3VLsKngelkaAKD+I9RnKhWuw4AP5/r/rezEbAp5FdCVIHq/H9TcfW39PbsYAOBjqx4E16Djes0Yx&#10;5GocNf8Aw9IN+f68ezW0GoQLpFvQo5/qAL/7wfYx2OBncCmT0VTuqA6j59EY3M8b1NRc/qZmF/wN&#10;bWv9fz7lkMbkg3t/T/kXuRre1k0Ci9E73VCQpoOkoogU3LKeR+m1/wDeh74aGIvY/wC2P9fatbCV&#10;iCU49MNdHA1Co6ytLTpyCtrcAn/D8295VgZiPSfp/T2oj2ss1SuemjdgnJz1EmyUMSkqQrXtYG4P&#10;0/xB9zI6IsPULD+n++HtYu0IDw6Ye8AOkV6ZKjcBS9msbXNzxa444P14952xw0k/7H/H6/1t7ULt&#10;KUHTTXr40nh03x7nk8ijWAL/AJtx/tj7DHeNb/C4ZXB0mztci49PJ/PsD8xTLZoyjjWg6Em0Qm5d&#10;A3n0Y7q+gTPyxM9mDBGvewsQf6BuePZaMxvuZZWRZLkcEAEW4/qD9fcVXO8OWqp6kG22yJRkdG7x&#10;mzqKGEXBHP0v/jf/AFPtKT7xq3BYE2H+qJt/sRf2XybpJI1NXRilnCprQ06UMeCoYuBEpt9Cxuef&#10;rfgj2zy7mrJibyXv+FXj/W+vtK9zK1aP+3pQlugB0mnU6OgpY7aYUt+eTe/H+HPHuMchXzm4DnVY&#10;eo8c/wCueOR7ZBc+eengsfn1JEUY/sm39Lg2/wBuV9iXsyWsSVCdUdmuSouDcqLHn6e9xs+ug+Lp&#10;uQxgMpYBadJXdEVNJRyI/wBSCwAKjgRm4Pqvf2a/AZyaBIQXN9K/Vf8AaePz+PYjsr65iKhxgdB2&#10;6gickA1HRKN87GpMnJVMEZtQZj6h9Ln8AG5PsasJlfu0UMblrD6f1H+vf3KHL0wu0ZJPLoE7tbi3&#10;bHDog/aWyIsTK8sCsn7bEWJuLOQf7IH+8n2qZIQ63/JH9P8AefZtuXLsc0epE7qdEVtuRjcqTQA9&#10;AtjMxNQzGN2JVGRRe2rixsfUAfbXLE8bXsPz9L/4fXgf19xhvGwSxlx4Rp0K7LcVkorPjoXcLuCn&#10;mSNSy6iBcScEG5AHBP199ITbkc/4/T8ewdLZzQHSydvRyrowoDUdKKSSGUHTKhuTwCfz/S4HuXGT&#10;zfkm3I/4n6f19+VlpUcB0sTw6Uj4fPpP1tOdDW/oxHJ/3319vFN/Z/2H/E+2WNSSOrnPSDywKqwI&#10;N/VwPxwPre3t/g+n+8/7x7VQjFfl0ml06HLcOPQPZ/8AU/B/P+w5/Pt7hH/E/wC9W97Hn0RHNT5H&#10;oHMtwGB/r/xB9yv6+3we2lM9GEChYlp0kX+v+w/4k++yeLAkfS/0v9fbbnShNc0/n5fz6cPr1wVV&#10;1gkH6/j/AH1veUlTHZSx5JOoW/p9OTx7JZEdHrIO9s9XQfqDp9pLEjSDbi9/9b/XPuLKTYABTe/6&#10;v6AX49l9/T6aQliKenz7R/M9Gtp3yoR6/wCWn+Xpd4JAKmNh/YUMf6kBhwPxfn3iikCaTfSCfwL2&#10;4J/23494xc9XUUN8+t/hJP8Axo/z6mjlu3aWFCq+Q/wdWGdTYOorsQkUURYugYm5C8IiG9gT+o/7&#10;b27+ZLf2f8x/T/H9X1+vsGfv+Cldf+h/yr9vHoR/RSfwHj0pv9H9f5f8wP8Aj5dX6m/V9n9f83+m&#10;3v8A/9UjOR6fy1MGaOOXj/aJP94sPcgPs1xHUEN+zoIw75ayGquPzPW9Zj+ytu11ljrKf1H6NVQn&#10;8X49X9PaMq9j7hoWIQVHpuf0Sj6X/wAfr7SPY3CHK9vRgl7byZBU9Kqmz+Lq1vFURH/XlQg/61v9&#10;f21NHuOgJutRweTaYcDn/b+/Ks0eaHrZkhYkitflw6cNVLMPrE3+tY2vxfj6+8se681SkalnGn+v&#10;mN7f69re3BeSqQCxoPLqhVDkL1ifGUkqm6RN+f0Dn/eBf28U3ZddTkeRnB449QH0/N/z7Ui9GK9M&#10;G1Rq1Ap02zbYx831jt9R/m1I5/qD7VlB24VtrltwAR5CLf7C/wBbe1SzqQK8eksm3qwJHHphq9hY&#10;+QtZVub2/bSwJHH0/HtZ0XbtMQoaUX/xYc/7z7cqMGvSN9uoMHPSUrOrYJCWRowWP0EQvxb/AB9v&#10;sfaNDL9Zk5v/AGx/vd/b0ZXi3TJsmAp0zSdXyIto3AtYH9sW4+v0Pt4pt+UFRx5oiSef3ACOP6H8&#10;D2tCq40oOks9qwHHh011HX9bAL6eP8Iz+D9TYn31kd9Y2ggeWSaNbIzf5xebC4P1491ddCjV0xHb&#10;MzitaDrJQbBrKmQKxZVBUXEV/qfzc/i3sv28vkNhMYtQoqoC6RsAPOgN7C3F/wA+y6aSOhIpjo4h&#10;siRx6E3Dde01IqNO6kizH0DV9P8Abeyfb4+VFOpmWklT9RtapFr/AOFj9fZe88dT2jo0htmWnQgU&#10;2PpqVVSONLKAB6Vvf+v09lX3N8iszkndaeaa7gjieS36uAQp/p7LJUikY4Gf59GcIePOrqaAALAW&#10;H+HsJq3eW78+x0PVN5CxGnyte5sCCt249tJbID2LT/L1eWc5Jan59d+3HDdb733PKiLDVv5NPJjm&#10;Y3cmwGoE+1a2spGFPSZrpRxkqOvezF7O+HO68yYpa2nq0DqSRLTS6QSeNOpfqR7XQ7RcTBQsbfs6&#10;L592giLFmUfn1AqspjqJC9VWU8IH18k0aH/bMw9mdwfwmp8ZCktfCpAAb1QaeNFhy4AHJ9mo5dkj&#10;jLvXHqOi1N9hlfShBJPl0nRvnbzSmGGujnkuRpjKFb3P0cMf6cH8+xg218edtY0IrUkBKhf90xn9&#10;IsDfT7IL1I7dskY6FdhE86htJIPXVTu2FAfFGbfS5IP9fpbjjj2JMewsJiY7QU0ClRx+1H+Ppaw4&#10;92t9wihoCoPSuXaXlqakDpui3FVVZsgKhjazG45v9P8AG/sEPkhFR0fSPYWgRq/8ElRbKF/U0Ytw&#10;PyW9uX+5/U27w6KDH8iD1bbdqa3uxIQdIH86dPWKed6xDIW0eNjb+yG0vf3RBDxFHz/YT8/T0AW/&#10;3j2F2OehGVJNSc9Kn3tsf8JmYh/db5cTf1z3UEX+v48dv4nn6+ksf9v7lf2cUScy7zOB8NhGv2Vk&#10;NP2hP5dcb/71Yj96eyS1ybfdTT/b2FT+3qsj+ZVLp2v1ZED/AJzP7le3+q8WOxaMbf4GW3+x97Sv&#10;vIzrkj1Ud797917r3vGYoiLNGhB/BUEc3v8AUH6391ZFdWV1BUg1ByCDgjPqMH5Y69WnXOOSSJ0k&#10;jkkSSNg8bK7AowNwyG/pK/i309kw7r/l5/C/5BTVlZ2d8deuctmq5dM258NhU2jul21M/mm3FtV8&#10;LlaqZZGLXmllB+hHsA7v7Y8o7qr+Htws5StA9sfB0kmpYRgGEt83jbVwbAHU68h/eY99vbdYYOU/&#10;czc4rBMiCaT6m3oPwiG48RUH+kVfkwPRhtk/LLvbrk0yUG/snmcdFYfwfdH+/lptIsghE2S8mQpa&#10;fSo9MFQlvxb3UB29/wAJuejNxT1+Q6Y7w371xLO1RNS4XduExm/sNTM12gpYaqlrtq5eOnRvSGkl&#10;qn02uCeSAbv2YvIl1bbv6S0FAs8ek/a0sTFdXrSDR6KvWa3Jn96Jz5ty21tzz7cbbuUYAVpbaeW0&#10;kNBl9DC5Qk8SBpFeFBjo2m1f5mVcrQ0+9esKaZBoFRk9sZ56X6C7yRYnK0tc76vpoNUhB/tfn3VT&#10;3t/IF+cHVaS5Dr6HZvfOGVmKtsfLDB7hSO1x59ubuOLZnLrYJTVNWfpzybALceR+c9qnljueXJZo&#10;gARLbEXETVFdKoCtzVfMvboK4VnrXrL32+/vE/YDnDTDzDcXuwX5Pw3kReGtQBSa28QUoa96x0zj&#10;HRs9k/Nr4/byih+43c+zq+RrPjN3UUmOaM30C+TgauwrKxItapvz9ODarPsj4t/JPp1pP9KnQ/be&#10;woYpGRqzc2wdzYzGFk1EmLKzY84yYFVJBSZgR7C85+nlENzG0MxNNEitG1fQrIFYH7R1lnyr7qe2&#10;fPAB5Q5/2fcpCK6La8glcZplFcuM+RAI4dGWwG7dr7pg+425uPBZ+EXJkwuXx2VVVDFQWbH1VUqj&#10;/XN/62PHsCBe9rNf6WIP154N/oePdqAlEUVY+mTjJ4eg/Z0P6eg6UNwfofxf/YH6H/Y++JIJ4+lr&#10;8fT3oV8uHXhXz6798Te9v9t/xr3vrRJrQde9+sPyAf8AXF72/wB7t72POvVQaGlOve7Lf5THyeyH&#10;xj+bHUebqs1UY7YO/s5D1x2LRNWVFJiKnB7tb+F0WTykayLE67czU1LWqzKxVIGCkaifa/at5/q5&#10;ulhv+ljHbMDIFFWMJxOFUfE3hlnVfxSKprXPWM/3vPau391/YrnPbYrJZd/2+A31kaAuJ7b9VkjY&#10;iq+PEskDaaEiT5dAb8i+qKLuTqDd2yJqOmqq+oov4lt9qiKOTwbgxTffYwxySKxp/uZovt3deRDM&#10;w+ht7+gvuHZezd6UP2e79pbY3dRujL9tuTBYrO0zq3HphydNUxBXH9LAj3nBsu/bzs2i85f3q6tJ&#10;WAIe3meInzFGjZa/Ig08x182lpvG67XKWsNwnhaoyjsh9eKkfn6nPWuBhczunZVS52juzeGxqyCQ&#10;o/8AdTc+cwIWeIldM1Pi6ulgcROD6WBA5B/Pusz5x/FT4W9Y/HLunu7O9Obd2zV9f7B3BuGgqtmV&#10;1ds77ncEVFJT7exqUmPmjwbSZbP1FNTi9HIS8oIU83kqT73vvT7ZbY27LzlLf28RRVgvf11kLMFV&#10;S7Az0qc6H1aQTVaVGQ3sZzB7g8++6HInt/bbs9xDuW4wQyawJGEBcNcSaiuoNFAsrg6wMdwYAUO9&#10;8V/kR8pNx9sbH2F/pMn3ngctl6dc5S7x29Q5upotu0Xkq8xVx5mh/g+YFV9mrLG8tTIolKBlbgHT&#10;qwfyc2NXsqZbHZjAsf8AdhanydMCbf24RSyW/wCQSP6e5V5V/vV7ZxHDzz7RyKw+KSxvA1fWkM8a&#10;io/56iD/ABefXYfe/ub2zF25e53ZV8kurcV+QMkT5/5x49er0h9Bf62/339fYzYnsHYWcCHFbwwd&#10;S7W/ZlrI6Kp1G1h4qz7cE3P0UsT+L+8uuSPv2/dt52jhQ8+rtF8xH6W5Rm1I+RlIe3/ZN+fUIcyf&#10;dm91dg1tb7Qm4RAcbVg5I+UZ0yV+QUknAr137W0MclQA1MjVKkahJT3qEZQASweHWhAB/r9PeTmw&#10;88cmc02wveWubdt3C0IB121zDOtDwNY3YD8+oc3TlfmTl3xF3vYru0YcfFieMCnzZQPMefXRYLa5&#10;+t7fUngXPA98wunhgQ35BBBB/wBY/Q+xEXQ17hp/l0QmtTUZ69ccf4/4H/fC/vJZbW4/BNzex+gP&#10;N7fX22NNT6en+x05ECCCMfMf5/8AVXrsG4vz/sQQf9sbEe2zI7a2/mlEeYwuKyikaT9/j6Wr9PBA&#10;vUROfr7DXMHJvKHNiGLmrlXbdzhpQLd20NyAB8pkcdCDa+ZOYtkZW2nfLy1INR4U0iD9isB172j6&#10;npLqysLNNsvDxkm5NIlRR/m/6aWaJB/sLD3Cu5fdL+7fu0jy3fs5sgYsT+lCbbia/wDEdoj+z7OH&#10;Q/svfH3Zsl0Rc73rL6SMktftLqft7qn1Nc9e98KTovqmnfWuzcZIQbhao1tXHfjnx1FTLHz+f969&#10;o7L7oP3aNumWa29m9pZwajxRNOtf9LPLInl/D0suffT3YuovDfnW7VfRPDjP21RF/wANevexKw+3&#10;cFgofBhcNjMRDYXjxtDT0Sta1rinjj1fT8/X3NvL3KHKXKFodv5T5Y2/bLE/6HaW8Nun2lYkQE/M&#10;ivUe7tzBvvME3j73vV1dy1rWaV5OHCmsmn5UHXvYO/JHH57LdbS4zb+IyeXqazMY37mDGUlRVzJR&#10;0ry1bSPBTxu7RpUwoOB9SD+PeKH37ti5v5m+7/u3LvJPLd7uu53e5WiSQ2sTzSrBG7XDv4cYZ2VX&#10;giVgAaFlYjtqJr+7hebJtXuHHuW/7rBa28NpKUad1RS8gCAB3IAJVnIyK1I8+ve0T8Nf5i3yh/l+&#10;1GcxHVq7dba258xBm92bC7B2j91jczk6ehGMp6ubJQNh914+SCliCItNXRRXBLob398Bp7XnjkHc&#10;ZFu7a/2jcGCCSG4t2jMqRlyEeK4i+E1ZaoY5ckJIua5Re833dPaH7ycO3XvNE00m52sDR295ZXQV&#10;4kZtZCikts5qagSxMM8eFAN7n+OvVXfdLRQdi4CoyFXiqeop8Jmcfla/GZTDLWSRS1TUhgmFDJ5W&#10;po7ieGoU2/TwD7u+6s/4UxY6T7al7q+L+QpuIkq851fvqnrhqt+/PT7Y3bjMXo0MLqj5iQMDYtcE&#10;+xfY+728R6Ruey28pqNRSR4QK1qQp+oDDh260YeWquMFubP7reYC5m5G92kNQdEV/aFSCOH+MWzl&#10;SD/Eban9GuOq+d4/yp8LM0k2wu18pjwJJHhxu7Nv0mVidXkLLFJl8RWYiaFYk9IYUjG/Nj9Pds3S&#10;v85L+Xv3PR0MkPfeH61zFWGM+2+4qabYFbj2VggjqM3kA+ypdbN6TT5So4Fzb2Mtq91OWr4Fb4XF&#10;jcLUlZULggCupZIvESg9GKP5mPiRiBzx9yL7x3I80o/qHJu9ivCfbXW7V6fwwrougfM6rcDBz0TD&#10;sb+Xp8k9kVUz47a1Dv3FqUZMts3KRVzvrViYWwuR/hubEkZsCUpWS/0c/mxvaHYGxOwcauZ2FvTa&#10;e98Q9gmU2huLEblxzEgEAVuGq62mJsb/AKvY6sd72bcyw23dra4I4iOVHIzQ1CsSKHBrwOD1jNvf&#10;LXMfLN2bDmTl++2+/rTw7mCWCSvpolRGr8qdFF3RsHfWyqj7XeOzN0bVnuVEW4Nv5XDM2n9RUZGk&#10;p9Sr+SLgD2qv2iP7P1vyPqSCSeeTwb/7z7MqoWoCNX+b/N0TjUAaDFf8PHH+odJHk8LZrs3pTSx1&#10;kjXdUudV/rcXHsiH8zzeCbC/l+fLXPLKsJquld2bWik8mjTU76SPYsAU3FpGl3Cmnm7E2/PsC+4s&#10;6W/J+8OdVG8NMf8ADJo0NfkNWR1kN91LYzzD94v2b28gELvUNwRxxZs10SBwqBACD5Cp8ujSfCvA&#10;PuP5TdOUKxLIKbccu4KhggYwR7WxGTz6m39mQ1GMQEn/AFY90of8Jm+s6im238pO4KqICmy+Z6/6&#10;2xMxQ8zbcoc/uXPospFhrXc2NBUEj0i/49xv7PRl933yYqR4NtEvDiZpJDSv9DwOH9MdZzf3ofM8&#10;Ut57S8oxUE6RXt7IK4pK0MMOPtjnz5tUevR//wCbVuKOLCdNbTSaNparKbt3FVQtJ6oo8fT4PGUc&#10;rxHkRztlKhUb8mNwPe1GTc/4e8gx1yTYkn5dUogWX6eqx/p/sPeqb/PB/l5fM75JfJDE949MdZ/6&#10;Tev8N1RtTY9PS7a3Hhk3XiKvDZrdeZyLVG2cvXYmvqop6zchaNsf94xUXdVIIGPXuLy9zDccxXm5&#10;2+03Etgyx6ZItMnwRio8MEyqQ4P+h6aEFXLllHXT7h/3jvZL219r7jkPnTmwbVzNLvFzct48Mgtp&#10;UligjU/UKkkakLCAfFaLhQaq16u0/l8fJXoLrjpij6+3nv3GbP3i+6twZmupc9TV2Px9UmRkpKej&#10;rI869K+FJWhpIoyJKiKQaSNBADGgfP5z5nfG+uWg7X2Z2ls9IJGplxnb2wtxYylqft1UaabJZ3GU&#10;VZUQ+OxVqeq0aLEG1vcw8l/fY+8R7eXdrb3PNTbnaxjS1puqGaoUD4pSYrxWFR8NyDWgZWpp6zxg&#10;5O9gvdW0e55S3TaLpmBYybZeQMyg5JKQtIgzWpZMGoPp1bDtvee0N40f8Q2jurbm6aHSG+825m8Z&#10;m6WxJAJnxlTUxi5Uj6/Uexs+FHxI7s/mVfJjbaZbFZKl6zx+Qosn2d2CcFlItmbX2bg51qana2Jr&#10;Qfs33BuJi1NQ0izPUtPUvVTfsRTOsXc+8/8APf3i/cK65k5muYjuMqLHpj1rb2VsmopFApMrBV1M&#10;6a5HeeZ/1JAJGlULe8Xuj7e/dQ9p78bdPE3MskbpY2fiL9VcXUo0rNKh7lhhw88hWnhp4Q1OyIQZ&#10;+THyI2f8dutM1u7N11PUZ96R6baG14Z4DlNw5upHhokSmdi8eIpJpBLW1JUpDTo1tcrRxSfQ0xeN&#10;ocNjcfiMXR02OxmLoqXHY6gooI6ajoqGihSmpKSlpolSKnp6eniVERVCqoAAAFvc12lrb2Nrb2dp&#10;CsdrEgREX4VRRRVA8gFAAHy6+dK8urm+u7m9vZ2lvJXZ3djVndjVnY1NWYksxrkknrU9zWWyOey+&#10;UzmXrKjIZbM5CrymTr6t/LVVuQyE8lVWVdRJZfJNUVErOzWFyb2H091f/wA6TsKn68/lv/IqdpUS&#10;u3jjNqddYuIyBJKuTee9MDjMvTRISDMw2wK6ZkF9UcLfi5AF9z7z6XlO5jB/UnmiRfLg4kb9qIwH&#10;zI8usrPuO8uPzH95r21Xwi1tZTXF3IRXsFvbSvGxoDjx/CXNMkDiR0c7+XTtaTc/yy67lMMk1Jta&#10;m3Puyu0KxEcdBt3I0FFNIyqyosecylGPVYMW4596kHwowU2N6xyuZniaP+8m56qekZkZfNQ46lo8&#10;dHKGbmQfepOt/pdbfW/vpl/d08qXOxex+4cwXVab1vNxNDUUpBbpFaCnrWeG4Y/M9dRfvJ7ol5zt&#10;ZbajVNlZIjD0Zy0hr86Fa/KnWz8OQCPoRxzf/efz7PxsD+b7m/5flTm+qsL0bge1KXc9XR76yWYy&#10;G/a/aORo6iroYcNDhIIqTbG5IGpYafDLU+R0Dlqh1tYAnHv+8D9x7vYPdrljZLCKGTwtghdtWolX&#10;lurzFAygVjRTn1BIPULR/cx2z7xG2W/N+6c83O1SwarWNEtUnRljYSmWpniNS0rIRmoQAEdEv+Tv&#10;w0wHya3Ft/cOa3vndsy7cwU2Do6PG42grqRhUZB6+atkFVJDMah9aodLhdKD8+zA4j/hTnjn8a53&#10;4b1dPx+7Niu9o6wX/wBop6vqGja1v6y+8HIveO+RWEvLkcj+ouDGD/tfDk/wj8+gve/3WUoLGw97&#10;kMY4K+0UJ+1xuZ/46Oih1v8AKSoXZ/4f3rV0yA/trWdcwVbc/hpId70gNrf6gfX3fp8H/lfiPmv8&#10;eNp/IXA7SymxsbuvK7vxUe2ctlKTM1lFLtPc+V21UyNkaOioIZ4qifGGSO0SsEkANyCTJ/KPMUnM&#10;+2HcpLQQOsjIyB9YrpRlIbQle1hXtFGrk4657e/fs9dexXuPuntzfb1FuFzbQW0vjxo8QYXEKzAe&#10;GzOQUDBW7iCfhNONavyO6Mn+PPZlb1xUblTdb0mLxmVTLJi2wvmiysbSqjUBrcmqNAU0/wDAhiwI&#10;IAF/ZvB9R/rj2KjwPUMLhl+3oAZidICn+uq1v8fr/sPeld/wpYb/AJy36QUH6fHHGSAf01dmdjgN&#10;/sdP+8e8cfdkAc02/wDzwR/9XrjruL/di0HstzsSP+dnk/7QLDq//wDlTEn487zY8lu5twMT/U/3&#10;H67Uk/4+n3Qt0U2junq4kkH++uC/J+prEA/3v2CuX2A3va8cJl/keuiu5HVt98unjEw/aD1ZjOLw&#10;yD6+hv8AevZi/mvPfsiRP22J2thQXSRlkjj8k6yRsoADtJqIt6vSTcEcezbnibxd/wBZTHhJX7dI&#10;r/Ppnl1Am1FRw8RiPsJ6j0A00yC1uW/3v/D3XLmwYpzKmpZC0gDtKB4HeouWcs1g4U3U+oofUCCt&#10;1BchpU149L5aFsdTfaWmCoqGPzjRCWlaUizPpjJSMoEjA8ZFyAAzWsLe07DKGueqZHXvbTMWW6EI&#10;xHmsfrf0cElfSSD/AI+94/PplhxJFfl172KO0pI4sJTPIqs8SS1McAYF3jQPHIzfm2tuRawH1/Ht&#10;1T20PSuGugde9utU9UKml1+VJZcbPEtPES0EfglpLSyWknWN2actYxMFaT02YsPej8aDyp08TUrn&#10;r3udLCk1NWRSNMVgSn/zbapaqT+JY+aUtN6JBG66lD2JCfpuDc3bvovn16hINeA697EPp+YN2XsC&#10;YtFGP7yYSoklaR1DNHkoJ5F1uNViqixJ9QN/ofayzoLyy/5rL/h6bn7YLgD/AH0/+Cn+A9cXGpSB&#10;9SCL/wCvxx/jb3drU73xdNe9SgYfUal5P0PGr3LrTMBQt0A+PnnqAtFYjhQB+f8AYe0lkO08ZACR&#10;UJxYf5xP6/6/tM90Ez5dPAIBmleswpE/PJ/1vYeZbuuhpxIUnQcG2mVR9Ofw3tO92QKA16c1E/Lr&#10;MIUH4H+wAH/FfYV5rvsWYJPbk2ImJvz/AFv7SSXdcHh1vVT7euYVV+gA/wAfz7Q9P3VUVdeirNIw&#10;Mq/7tJ4J5H19pDNk8KdPROxII65e7I+h90y5fHwO5uSQP1FiCIwfz/r+11nKSQKYp0rpqQgnPSI3&#10;rSJLj5JbAMkYFwBe92/4g+zdwy3RTfnSp/24HPs3+oKgCnSRoZD2kjR/Pou9TTjWwPHJvx/vvr7d&#10;IZb3F/7PH1+v493Nw2KL034LMCDw6YZ6Plv8Tf6D6fT/AHj24QyAn/iP6cjn+vtp3YH4sdJ2jKmo&#10;rTpslgFjcC/+sP8Ajf59uQey3BF+Lf0vf3RaE0rjq0SGQkDh0xywkP8ATm/+H+88W9+EjX9QH+uC&#10;fd2UKpIz068Gha166WI/4g3/AAB/sPpb3xka54PP9P8AD230m6kRRfS/9f6f7H/bce8YY/1/Pv3X&#10;upJhAP4H0/A4NvfbOSPp/tvdo2COr04de6xmAf4n/bf8T7xq/wCL/wC9/wBfp/vPte9WzTHVHFTq&#10;A66WK17D+oP09zYD9Ln/AHv+vv0ThGBIqK9NniPl02VyE3I+n9AB/qR+LX/Ht+pGtY/kcW/2/szR&#10;tQrTHTbH4q+fSFycZJkJFgLf0/3r2/Ux9P5HP0/2H/FfbuCemzTT8+g+yiAHhv7JH4+v+9359vcT&#10;2C3+n+x/qfaU8T0ywwCB0jamKxYfUfgcfXi/vKxuVIP9f6/QW/3j3STEMlfTp+AEBq8OoaIQw4Av&#10;/rf776n3Gna4Nv6Hn/YeyvNMdKOnyhUalBUXsPx+dXsIt8VDQ0rutwVQni/5v/xPvyGrVH59erTi&#10;cdGn6npY56qBG0hiw/AuSCLn/Xt7IT2hu+ejiqU1upA4szc+pv6Efg+09xOyB6Ng9JCoaRvTo9OD&#10;xsFNSwsqpyitYKPrY3v9fZE8nvOokyzES/2zY83/AF3+uq9z7I2lDElhnq1AGpTpQ+zAbE3dJUQR&#10;o5LXj49RsT/Tm/t6OQg/LrbIGXhnrG6arEfUEcf19j3hBJVOkgDA8fg8X5/2/s4gagqcjpE8dGI6&#10;a6ttCte1v9cf4/8AEexhwzKpRJrHlR+fwv5v+ePakTCPuA6bWAE0RaH16QeYR2RmiPOlj/gLknmx&#10;+tvY346rhpqHXGQLRj/Yekf7x7s11SNiRg9GNtb6CB5nouedxk1dlUSW7fusSLXXlzyb/kgewe3j&#10;vqOhmmDy6QCRcOf6f64tz7ILu+K6gOB6FllDRAWHQ1bQ2RGtJTysqC4DAeMD+1/xT2XfcHZ0EspR&#10;JQ5Laf8AO8G/9Tc+yCW51sC3RqCMAY6FyhxEdILC30sbAW/1van2luaOpCn0ve9vXq50gkX/AMD7&#10;ZE7E4bpUlSNHDqPkqAOtxfgAXA/xvx/t/YjS5rxJqAtYX4Bbj3rUASx4np+lMas9J0YkSGzXt/iB&#10;z/vV/p7wQ5uoqXGmNz6h9NX9f6D6e9GQkjSKU62tOFOskmHpolYs8YKqTYhfx/iT7WdHQ11UiMEc&#10;ah/qX/4kfTn37vfgOvBgK1Hn0kq3IY2jZtc0IK/gSxqPz/Vv8Pbkm1clMw/blNz9RFJe/t4Qu6gK&#10;DWvSgXMSjTQAdMk29cJSAh6qnBUFrmohH9bf2j9fblD17kqj6wy24sdDj6/4W9uLtdw9O1umn3CN&#10;clhj59J+r7f25RixyFKLXuFkhJFhb9Rf6n2903U9XIQXjYA/W6N/X/W9r49huZPhTHzHSKbeoEBG&#10;tf29JDIfIjbVGGAyERK3+k0IJ4/wf639qij6dU8unHPGm/5+vIPHszh5SuHIqG/Z0WTcyQKSS61+&#10;3oM8x8scHRhgk0AAta1ZE9+L2A1A/X839qyi6go0A1RI3+vGv+9W9n1vyRK4GoGv2dE83Naf6j0E&#10;Oa+ZlOgP28yWF7aZVJPP+BI/r7UMXVGLsA8Ef/Utf959N7+zuDkdEAZqV+zoqn5qYA+n29BrW/M7&#10;IFnMMslrtchz/sLW59yV6kwRPro6dj/tUKH8/wCK+zJOTrUAF6fkB0WSc0M9SD/Ppln+aO7CjCCo&#10;qAOQpWom+ljb6P7eKTrXAUfK0VMLc3EMf+v9NP49rouVNvi7goJPyHRdNzFO5oK/t6RmS+We/cpq&#10;jTIViq1x/n6gkhl0/h7H6+32HbmLpR+3BEtrfSNV/H+029nUGzWMYH6cdfmB0hbdL16nFOkFXdv7&#10;2yxbXX1rB/1D7idOSb8jVz7z/aUMP9hAeCCEA/3ke1ZtbOIgL/KnVGlupu4FgOoCbh3LkOZKutOq&#10;4INRMf8AG3Lfm/vmKmnjPpVTxx9P+KX93E8SUCx9Mm3mf4q9YZMTl60lpZZTe1yzSG9xb/Vc8D3h&#10;fIR82CL9fofr/tve2u0Ug4r1dbRs1J6caba1W+nyMxt9OC1uR9dRJuPcOTJL+f8AeDyf6f7D2ybx&#10;c8K9OCzJwTjp/ptoSuADq+v+otwPx7gy5Qfgf7dufp7TtfE9urPTq2Ix3dKih2WQQNNwT+UH9b/1&#10;/p7a58sQp/rz9Cb+0cl8fN6U456UpZCvGo6WeO2WmpSUX8E/tX/r+fqPYL9l5BpMbObnlWH/AFj5&#10;H+39gnmW5EkIUHif5eXR5t8KxEADHRyOgdvxUNfC1lBWFRcC1mMwYD/A291Zb6pJKvLSab8zP+D9&#10;L+4WuCRK2cV6Ehj7ARjqxOG3jS3+pF/9e3P+x9+wOy56tV1AAM1zeMk2t+Ln8e/ULgGvSORB4qvW&#10;pHXbyJGLswH+HtRV+wUp4gSVJtf9H4Nrf63ungkk9PxnXVuBHWJKhHNh/vuL++sTsuOVgrBLC5JM&#10;Yuf9Y2Nj7fWN2YAZPSaRdTkkdcpJggv/AL3Yf8T/AIe15Q9f0hdNUa/X6kA/72OPatbYasmrfy60&#10;w0rQtjqBLk0jRmtYgX/H/FT7FTEdZ0bQhvGgPBPpF7aRb6D6e1sduo4nPSV/KnSMyO9UpJQhQW1E&#10;E6gP7RF/p9ffU+w6eGUIU/JuLf4/0tY+1Kwk4r1Va1pXrNDutZk1qqn/AB1DjgH/AA/r7dqTZ1LF&#10;oPAsf9QP6+22gyRXp5ZSMcR1Cn3U2lrKSbf1/wBf82/x9ivtXb0cLAoAAL/2eTe//E+34ogPPpuS&#10;VjjgOgh3vuuT7dwQQLDgsOCSoP8AvHscqSh0RIv5sL8H629yZyzAjFaAVr/kHQf3CUqaV8uic7jz&#10;xaolt9LkCzDj1tx/W/uYKL/Y/wC39ylDboqCiCvQeM7E91a9I6TcCj6NYH6HUP8AeP6+8i4/6cfn&#10;6af8f6+1IjApw6bMhrXSeoUu41sP3P8Ak8f7H3KWgP1+n+w93UAcB1ok1pppXz6aKrcakEB7m/8A&#10;qv8AeuP6e50dH/sP8LH3ftFeFeveEx/F0n6nPahfk8/6u/8AW/vO9MAn/GvemZQDQivXli7xU16b&#10;Y8u7Sj6gavrcC3/E+wN7IxU1RTTCNHPEvCoT9RYf7f3E3N9u8wZlrQV6HexSJGyk0oKdHi6B3HRw&#10;mBJiASlOFGoC51HWOb86fZNcptiu+7kYq41G/MbC9gPz7iN9tcEmhOOpCjvY9PEdHypMvSyxBleM&#10;m9tIYGw555Itz7YKnFvTD9xueL8Hj/efaRrQx9zDPSiOcPUgY6cUmWWxUDn+hH4/wHuPAkHlVWdR&#10;+L8Dm3+PtrSpxTp+pZSaZ6yMSFNhf/Hj6/6/sW9s4CiqY1ZijGytdlB4JH9eOfZtZWsMgDORX06Q&#10;3EzxioB6Q24c3U0AIjRuWI/Nv0sf7PN+PYvYfAUULLo0H/gqgcA8/T2IILCAmg016JLm7lbiDToG&#10;NwbpyMsTkhrBW/tN6gFPH05NvYl0eK4Qx3PH10/717MBsZmAKjHSA32g549Ahk94xxtMsxdG5Ftd&#10;uOfre/59ibtymeBVBvfUDfn+g/r7GfLu2SWxBzx6Dm9Xyzg8OFOirdq5ejySzLGRfxELcq1jqb/A&#10;c+xFik9I/wAAP62P9fcmoAY0WTI6BDUDkE1NeikV1HZ3ZfqDckf4Af4j+nvK0aSAXA5+vB/w9lN/&#10;tMVyrDGfKnSqG7eE4J6iQ1s1I+pWcEW5BsSf+It7ivSW5HP9LA+463jldhqMfD7M9CWy3nABb+fS&#10;txu7GUqrsxBtyzfTn/W/NveEIVP9eef8AfcZX20S27swBA9KdCm0vkcjuFfTpdQZeKriA1pcgkG4&#10;P/IrX9u9L9B/hb/Y/X2UmKhoTno0E0ZA7hXpLZpgwbSQb6/pY/0t/j7UFKL2vyP+Nf8AFfboNBpA&#10;4dI7ySg0LwPQM7g4d/6i/wDvdvb5F/vvr72q17q56K6E6dPEdA3liTqv/h/0V7l2H0H/ABPt/iCT&#10;8XRhGQw45/l0kZP1f7D/AIk++j9P9t7rUAAtWnTnXFfqP9f33f08f19k9yrLMxYjT5fZ07Ep1tqH&#10;kKfz6UNFb8Wsti39ALW59x5vqSL3/wCItz/reyrcDS2NeGpa/ZqB/wAA6NrCn1EYAwel/tpRJVxj&#10;ixS3P5OteLe2arqRCqjULgk21c3t9bfX3hN7qbi0d7OR8qH18z/MjrI7kmyEkFTwoKfs6uK+Nm2o&#10;6vFQswW5EgIZQf7KEA/6xHvD/Flt/nB/wHv+r+1r/wCKe4V/f70ppP8AZ6ePnWvQ9/dTcKfipw6N&#10;R/o+i138S/8AFw+5/wA1/a8GjV9fp7//1lVLS4yfgrHz9QSf94595hNttjKtPBGo9YmR3+4REnWx&#10;UenWyhS5Lc1AQyTSoB/tKm//ACb7aKnaWIqgSaeMsQedRHB/2HtBNyxZzDgvS6LmS+joBLj51/z9&#10;Kmg7R3ZjWUfdVBAIBABJ4I+oLWtx/h7SOS6uxFTrIp4wSDf1knlbfQD2VzcnWr0IC8fLo5tuc7iI&#10;KryNp9Rw6EnD/IHcFNoWaepNrXvGNP6r3/Xc8f4+w9yfSeOlVikCXNyOZOL/AOw9ks/JThiyLj7f&#10;9jo6g54bUtZa/l/s9CxiPkazGMVUrMOPpF/iL2/eP1/2PsNsr0Oh1eGNb24Hq+vP1On2TT8qXUVT&#10;4YpXo5h5wt3YFm4/6vXoUsV3xhqrSsrSWN7kooF/x/uy/PsM8n0nkYQ3iRxYsPSX+oHIHo/r7LZd&#10;jvIq1iJHlTo7g5hs5ceKB/q+3oQaDsrb1YqEVGhmtwy/S5IBIDHj2H2S6z3BRa/F5Ftcf2z9B/re&#10;0b2VyooUIpxr0YJuNtLSkq/6vz6VdLuLFVYUxVMT3AJ0r9L/ANbn8+0RW4LddCWH77hWPAV78X5B&#10;44t7aCSg5OOnvEielM9O0dRTSXaNkbi/pXn6+8VDldy0kyCT7jTcX1R82H15J449qoZnRu6lOm3S&#10;NxSnXNlikU3ANwRYqP8Aih9pbsbd+4FxrLD5tbQN9AOPSQPoR/T21d3TFWz1SKBdYAHXKKKOMDQo&#10;W4F7BR+P8APZDc3R793JXyrGlW6u4CnRIfrYDhYzcW9kRldmOcHo1jjRQajrL7fsJ8cd955leann&#10;ZZDe5WYDkc29C2P+w92jtZ5T28eqPcRRDuNB1wd1Tl3VR/j/AMj9i5gfibWxvE2RiIII1K7zKT9b&#10;/VeefZ3a7FPIQWHRbLucYrSQH7OsRqoP+Oyf7yf969j3tr484DFCMz00bFQt/W9/yTYlb/X/AHj2&#10;ILbYI1FZFOP9Xp0VzbnIxPhkU+fWF6+JeFu5sbBR+q39Ofp+fZv+q+tdrUtREq0cAs0I5Oo3+n1Y&#10;H+nsQbftVoZAHA4+fQZ3PcbqKFmWtc9BT2FuvJ4vFzSUAeN1RnFludVmX/VD+nH+Ps6+J25t/HUs&#10;bRUsUbBR+kKPpwP7N/Y1h22wt0BEIp1HlxuW5TysDN2dEG3Fvve2ZyM8bVVRp16fUAARYDgeoA+0&#10;H2JlqGgopAgC2Vbc2WxI/JPsJ8xXMMQYRoAtP8vQ15TgklkRpWJz/k6F3qDB5fI1YmrZHkb0tyzD&#10;lo78j6ck/QD2XPH7qp6iZ0SVbqxH61/r/sfcIblIzSyMTxJ/w9ZF7TBEkcSkZ0jo3E232SAAJb6A&#10;gfRjpHPI+vPvnlckrKSpNmUn+tv8Rb2Ro82qhPd0dMqn8I6zUOP8bKCoDXB4HH/Ffr7KJ8ocmR03&#10;vVdTfuUSxkX4sZoh/t+PawM9cnPVCi6WIGR0r6GEIQbAEfWw/wACP9t7pPi5ijt+oohIP0/QOBfn&#10;222D0XtWvxHpz97df/CZqEjr35X1B/tbz6wgB/r4sHuxjf8A6mg/65PuZPZdFO68zuOC2tmB/tmu&#10;Sf8Ajop1xo/vVXrzL7LxVyLHcj/vU1mD/wAdFPz49VefzLZAMN1JD/XKbxk/x4p8Av8A0V72G/kL&#10;3ft344dM9h937vxmazG2etsDJuLNY7bkNHUZuqoYqqmpZEoIcjXY2iaYNUhv3J41src/T3L/ADTv&#10;68s7Je7y9sZlhMQ0A6SxlmSEZoaAF6nBwD1zV9s+QN090ue+Wfb/AGW8t7fdd0uRDHJOX8JW0s/f&#10;4aO4qAANKtmuPSuPqTret7b39guv8blaLEV2dNb4chXxzS0kX2VBV5B0aOD915JIqUhbfn3Thi/+&#10;FGXwcrVj+/2V8hcSzLqYy7K2bWIv04vRdiTOf+Sfcaxe9FnqH1HLlyF/4XJG/wDx7wx/xqvWbl1/&#10;dj+/8X+4/MPLEhHrcXifI8bHH5mvRzKv+W72glxRb72FL9LNVNuCnv8AX6pFh6m30/qfYiYz+f8A&#10;/wAvLIAGp3F2rhifxk+ssi2nkfU43IZAH6/i549q1959irQ7BulP9LaD/tcP8gT8ug3d/wB3D95W&#10;2JCbfss//NO/AH7ZIYx+XSfqv5dneMFxBm+u67jjxZnOU5+v1H3O20U2ta1x9fYjYf8Anhfy3stp&#10;Dd41+JLEj/cx1z2BSAWF+fHt+cfn+vtSPeDlo5NlfAenhx1/aJv8nQcvP7v/AO9DZDt5Gtph/wAL&#10;v7Ik/kZlP7QOkrV/y+vkRHcx020au30MG4ol1f6y1EMBB/2J/r7Nr0D86/in8o8/kNqdD9x7c7A3&#10;LisI+4cjhKGmzWPyNJhoqykoZshJS5nF452p4qmuhjbRqKPKt/r7N9k9yuWOYNyh2mymmj3CQNoS&#10;WKRNelSzBGI0MyqCxUNUqrEYXqGfcj7vPvF7RbZb7z7ickT7dtE1wII5mlgkQzFHkVawySHuSN6Y&#10;Axx8ugi7N+Lnc3Ue3n3VvbbVLRYCOtpqF6+izmIylpqrWIb0tDVTViCRlsC0YAP1Ps27KGFj/W/0&#10;H+t+QbcH2PyAwoeHULUB4qD9v+HovP4I5seCL2uL3sbc/Ue489FS1UEtNVQRVVPOjRzQVEUc0Msb&#10;qVaOSJ0ZJI2UkFWBBBsePaK+2zb9ztZrHc7KK5spBRo5UWSNh6MjgqwzwII6cjmkhkjmhcpMhBVl&#10;7WUg1BBWhBrnjxz05YvMZXB1sWRwuSyGJr4CDDWY6tqaSqiZSpDJUQyrKDdR+fwPdc3fv8pv4H/I&#10;KnyMu5ui9vbR3FXxto3l1kX2FnKSpbW5rGp8J4dvZGckkk1tDUqf6XNxHu7e1HK13DONuilsrplw&#10;0bM6CnwjwXLR6FP4UWM6cB16yh9uvvlfeF9t5LJNv5/utw2qJgPpr/8AxuNlpQp4kn68Y08PDmQe&#10;RqOjV7A+bvf2zKqkGQ3V/fbEQyRCfE7rpqaslmh1ASn+OJFDmoptHCOZ5AG+qn3pbfzFvgXu74C9&#10;1QbAyubpt1bJ3hQV25utd0wAxVWT27BkXoXos7SeNYqLcWIlCpVJE0kLCRJEID6RAe8bNuHL253O&#10;0bmg+oQKystNEsbFgsqAMWVSVZSrAFWVgNSaHbuZ92j7wexfeH5CfmPb7NrTe7GVLe+tzQrHOUD6&#10;oXDHXA4P6bEBgQ6OAyGtz/RvdG3u89j0u8cDDPQyLNJjc3h6m71GHzNNHBLU0rTgLHVU0kVSkkEy&#10;gCWNuQrq6LX5+f8AYj2VefWQ/wCLoZPfI8+7Ur146RVj173lpZ5KeppqiJzHLBPFNHIjFXR43Dqy&#10;MCCri3B/B91JADavgoa/ZT/V/g4dVMYuFNuyBkkGkg8CGxQ/I1ofl1xa2k3+gsf9sQb/AOuLe/qP&#10;dN56o3T1B1ZueqYyVW4uuNkZ2odgAXny+2cZkJWIBIBaSoPHvLzkyV5+T+VJ5D+o+22zH7WhQn+Z&#10;6+TXnzboto565z2iJNMFru13CqjyWK4kRQPsCgDrWA7hxsOG7a7PxMSiKnxvYW8qKNeLRw024sjE&#10;o4AFlRf6D3rqf8KNPlAcB171j8VtuZmSDK75r27F7DoqVoxfaGFlko9qUNayymQx5LcSS1Jist/s&#10;EYmxA9wx7vbwm4bxtexLGTFYr9Q7fh8aUGKIDNdSQtKWxTTOlCTWnTn+7G9pvrd/5w93txsq21ih&#10;sbJyf9GfS1zImMBYjHHrrWkroKEE9WVfy2ernp6Hd/bmRgjU5BjszbjuP3xDSPBX56rjRl/bjqJ/&#10;tolN7gwyKf6+9QYXsLkk/kk83tzzc3/259xYSGqwODnrsoKFRRaCnCtafKvnT18+rVgQQCCCCAQR&#10;9CLfUf4e+a3AJVmX+uliv4/oDb34M64DnSfL/PTj+fVgQKmvd137uF/k4/IP43fHn5B7m7M+Um/6&#10;rbWDwewq7H7ApKnCbj3NjZ905utp6KurqmgweNygVcZt9KhFEqC7VN05UkCDlDd7fl/mSw3e4kuo&#10;rS3SR/8AFzQvIQI0V+9OwiR2wR3qg/FQ4g/fU5N93/cf2ptuS/aba/qp7q+Rr0CaCFhaxAyBFaZk&#10;J1ziJiEIJWMhjQ0JaPlfsnszsfqSu2R1YtJHnM7lcV9/X1GYmwM+OxONqkyrT43J07w1FPkZMjR0&#10;8alJEbxs/wBRf3sPZ35N/wAj3uyWSXO706UpcjXs7SZKPB7y6xyDVE6FmqZ6ygw+2leovf1TFhqN&#10;j9SDmHy199bm7lRLeHbvcLfILaMALHPbS3kYAFAoVo7oKKYogH20yOVafd3++pystE5G3KSNfJZ7&#10;O5FBigBnkJFMDSB1Xtges/5nOw1ii25vTMZekhC+Ol3LunYW+KfxwxlFhdt41kuYRGj40pPGQfqR&#10;b2Ce+PjD/K+3/RVFd0t83esNkZdlmlpqHcPb2ws/hC3hvFAKbMZbD7gpS0gsZHqpiBxpJt7yI5O/&#10;vNprKTRzRb225wBCarbXdhKdIqe+WIQEngF0R1Jx59K7K1+8bslzDDzX7E79Lbs1C0G33WsAHJ1R&#10;JNEflURj+keh22X3385tq1UFB2z8aKXelEZI4ZM1sSqfDZKGMuqvVTY2Co3dja3wq1ysT0y/0Pui&#10;bG9w9aZLI1WMpt10EdVTVk9CRXn7SGWWmllhlanq0NVRzwM8Z0SLJpcEWv7yW5V/vIvu8b/4Me+S&#10;bvssrFQfqLUTRgsK4eykuSVB4kqpFRqUZpnLun3UfcmC2W62uewvYdNaCUxSGoBA8KVVINDkazQg&#10;1pitk6MWAJ4uiMRYggte/B+n+t9R+fYlU09PWxLNQ1FNXxvZhJRVVNVRshBK2anlkKm3+qsf8B7y&#10;z5S93fbXnyOCbk/nzaNxWRRRYLmJ5KkVGqMP4kZp+B0Dj06hrfPbrnbleR13/lm9gRSRr8J2jJBp&#10;h1VlIrwIJB8jQ165+5YBFgRY/wBP98T7kJWLaiacf9X8/ToIsNLEEEEeR49e9yFBvb/ev6X91J6c&#10;iUUqePXvcgIoa+kBvpcfX/b/AF9pytQRqOmtfLjWteHH5/5elahe3tGPXP8Ahr+zh8uve27K7cwO&#10;4af7PO4jHZelNj4cjR09YgI5DL543KMD+QR7D3MXK/LnNu2y7NzTsdpuW0s1TDdQxzxlvJtEqsuo&#10;eRpUdHG179vexzePs+73FtL6xOyfyUgflSnXvYPZv4ydR5ryNHgJsNPKH/yjD5Cog0uxvrEFS1VR&#10;jSebBFHvFrmv7in3Z+ZjNPHyI213bAgyWNxNBSvAiFmkthp/CPA0j0PUz7H94T3U2oRRy74l1EtO&#10;2aGN6j0LqEf/AGxYn59e9gdn/hlkRJLLtHedHJGRpWmztM9HKEZTdHyVAZllFuAPAoI4HvEHnf8A&#10;uw5Fuppvbn3HQ2f4LbcoGDLX1vLVXDiucWSU4Ejj1M2xfevswunmrlV1kIozW7qwJI4iKQ6qfZIR&#10;8+uiLi3P1B4JB4N/qPaJw3X3yh6GzUe7uucvvHbGaowRHuLqrdeSx2VEZFiFkwlVRZkxMF9SFLNe&#10;zAjj3idzz9xL7xPKFub08lQ7vYwuG17bKl06vWviR27eFdlhQEvHBVPNh5SIPdT2V9yrRtl5leyu&#10;bGVND2+42qGNlI4MJRJCB5AFj5mtDTqDkMVjctRVGNytBR5PHVcMlNV4/IUtPWUNVTyi0kFTR1Ec&#10;lPPC44KupB/Ps43Xn86n+ZT1BLFj8v24N9UdMAJMJ2/sPAZ6SUCMRgVmZhocBvSVSE+hyV2NyTyT&#10;7gO83T3H5PuTt27zbjZ3lKmO7jbxPMCq3UbSKR6qVqR3A9RxzB9yX7rnPEM17t3J0NjOw/t9tvJI&#10;tPzEYeW28+Ai9KDHRVd4/BX4t70M0tV1ZjMDWyliK3Z9blNrNEzyrNI0dBiKynwzGR1F9dM4tx7G&#10;X5gfzvt7/MT4hbh+OW6+nMJsbd27cxs+o3JvXae6Kqt21mcRtnNw7jmoabamTx0+Sw09VmMXQyA/&#10;xStURwyKSLrYt33nTe+Ztutds3cRAQ3ayh4gyawIpEEcsbGUPmTxNaNCNaJ2aQVYHezP3FOW/ZX3&#10;htPc3ZOcbq+2mztrhbe2uLdTNHPcReCJfqImRJFEUk8ZH06MGYEkmnSO6R+CfXvQXcDdnbQ3HnMl&#10;Sf3by+Godv7kpqGtqcVkMpUUBfKUWcxy4pPFFj6aam8MtG7EVFzKSObFP5Fvzf8Ahx0v8Z16I7E7&#10;n2x1n2vm+zN6b2ydBv5a7am36iPKxYDDYhoN75mmpdnPUnF4GntA9akur0hSVY+xV7dc2cv8u2N1&#10;Z7w8kdzc3QYOI2kTSYolUO8asUUMHYySBIl1Gr1NOsbfv8+xHvPz77nn3B5W5Hut05OtdptbRDaF&#10;biZAjzSv/isZNwQssrHWkTimktQHoqv8wz4299du9iYzf+x9oPu3am39i4zCLSYqvomzUdXT5HMZ&#10;euni29PVQ5GtE02SjRUplmmJiFwQPezVtrdu2d44+LL7T3FgN0YmZFeHKbcy9Bm8bMsipIhirsdP&#10;UUsmpGB9LH6+52sN123cwW2/cYLhQoJMTq4FeBqpIofL7PPrlhuuy7vsNybLetqurS9pUpPFJC4H&#10;zSVVavrio8wOqd9xbY3JtGq+w3XtzcO3Ky4T7fO4XJ4ScyLfyJ4MnSU8vFuLgGw+ntRgXv8A77/i&#10;vte2RTy6LkGSSOkjXunijiF2K83b6i7FrAi3pIP0PuHXYvH5Ojnx+So6XIY+piMFTQ1tNT1VHUQt&#10;+qKemnikhmjb8qykH8+0V5t1juNq9jf2cU9kwzHIivGacKowKmlMVGPLpbbXl1Z3UN7aXDxXkZBV&#10;0JV1I4FWWjA/MEHrnhNxZ7bOSizO28xk9v5iBkaDK4SvqsXkoChuvhr6GWCqiA/ADgD8W98MXh8V&#10;hKKnxuGx1FisbSIY6XH46lp6KipoyxfRBTU8ccUS6iTYD6kn6n3Tb9q2zabSOw2uwht7JCSI4kWN&#10;AWNWIVAqgsSSxpUkkmpPVr2/vdyuri9v7qSa8lbU8kjM7u3AF3cszEDFWJNPPrvP7k3DurK1We3R&#10;ncxuPOVpRqzM57JVmXytWYoxDAanIZCaoq6jwQgKmt2soA9uLEhWI5IBIH9SBf8AHtfwHSQmmSP9&#10;X7D/AID9nTLyfq3NgNRAJva2ojVGCfz9VH+t70+/+FFvy4l3r2F138Ntj5UV2I2G1P2D2hRY5aeq&#10;+67CzdFU43ZO3JZYZHqWrcBtyuqaqSmXSsn8ahuGkisuPnuNuc+/8x2PLu2JJcPCwRIogWaS6lou&#10;lEFfElRXWNVwQ8kiUNWA7O/3bvs/Hy/y1zP70b9aGK93HVZ2Tylo6WULLJdTCoC6JriNAJKkhLZt&#10;OkSEtf1/Ku6Jfaew9y907gxclLnd/wA38C2nNVRTQ1cGxsZLDPV1EMcyRlKfcefhVybESx4+B1JW&#10;zMV7q/a39yevto7WcKk+HwNFDXBNRH8TmBrMmyknSVfJ1ErcADn39EHs9ySfbj2x5C5IYIJ9u2uC&#10;ObSaq1wUDXTr8nuDI/8AtvWtdc776vM/N/MG/BiUuLt2jrxEYOmNSM8IUj/1Hq2b3VH8nskcp3jv&#10;mQtdKOqxuOiHNlWiw1BDIgBJ4FT5CLf198M/vqb3LvP3lvcwmTVFbPa2yf0VgtLdWA4/6L4h+1jw&#10;8s8/ZiyWx9seV0VaNIkkp+ZeaUj/AIyVH5Dr3sA/eKvUode978X8g0lv5a3VIP0TfPdAX/AP2juW&#10;Qj/ko+8j/ar/AJVy6/562/6tQ9fPx/eFKP8Agn+Zm8/3bt3/AGhw9a5n8zNivydylv8AnjtofX/a&#10;qOpv/wBCe7m9I+vuS69YS6BWvVeRY2JufofelJ/wpWfV8wOlUH1T41YX/k7s/s7/AIp7xy92s802&#10;3/PBH/1euOu4P92N/wBOV52HpzTKP+6ft/8An62Df5U6gfHfd9r/APM5dyD/AJJ2dsBR/vA90PdH&#10;oX7l6z+gMe8cPMT/AIQT+Y/9CewNslBu+3NX/Rl/w066L3tPpZgeBU9WYuLowte4I/2/swnzKczb&#10;9aRGjDHa9DGGAIZdFRXq3KEMw1J9CwHH0Psy5uZX3dipxoT/AAdN7GANuRRwqesVOCIgDbgsBa/0&#10;vx9fdeeaaOaeaEkKxclvISwLalEXLE3EkLtciwJ/1vYQlNSB0qf4j1n9o2pUoisHf13/ALAJ1APC&#10;foBpHjUC/wCfx7ZJoQ3mOqHgeve2eoOq+vlrsx/Zt+q54sDb3ZjXNPLpiRtK6hx697Fba6k4SGFk&#10;kc1UkkHhNOk8TR+akmYSLptIgF3bXHoQJza9/bseFznpXCahfn172/ywQv4HERkq/v5LTsTGIKOZ&#10;JmljDHS+uaWhT+mlVUkn3YqSQRx6UMCKaOPXvfPyrO1WkTroFDG7yteBfQsL2BcM7IWJFiq3txxY&#10;nwIJ7fip15TkqeBGeve1FsqrGP3Lg65G0NTVMNTEWjUkco8JYBCC/jhJC8Fbk8+1NsT49q48pV/w&#10;9NzCsFwfw+G/+Cv+Tr3syFb2vkqm5WZxccG6t+fyDZz/AL37kBrhzknHQBqR172jqzfeVqCb1DkH&#10;/AD8n/H2mab5163rFO7j172kqvcNbOTqnJuD/vvr7YkkIXj06I2pVj172yyVc8nLSE8/425NvoSR&#10;9PaAzOSRXHToC0FOve3XBO5r4eefIt/x/bQfi3+q90B1t3Z6cSobB697uO+MzsMZTXJNzc/9Sk/3&#10;jn2I7Mksfs6MOkzulQcXUX/Kj/eAbW9nqglPjQD/AFC/1v8AT2dL3ChHDqr0FMYPRfaqEGRuOCf+&#10;I/1vbjFKbcEg3/4p70apgcOtKARWnTTNT/X/AHw/P+8+3GCVv6/T+h/3r3eg60w1CjGo6Zqint/v&#10;v9f/AA/Pt4hkJAub297AArQdVWNV+HpP1UOlrgfW39bX4/I5v75FvV9Tz/jx9fp795U6swDYPDrG&#10;sJt9P8eb/wDRw98WkuLD+v1/w5/p7aKlT8ui54WUkj4es8aaVuQPr/vPvtb3A/x/339PdemQTwPX&#10;NwLXsLkf0/xt/r+83vQNevdYPcc/Uf8ABv8Aivs1/APs68OB+zrFqIJAt9T7mwXLWufoPbIwR9vT&#10;RGB8z1DqQCo4H5/3r2oKXjT+f9f/AB9mNvUhs/6s9MuM06QuWA9YtbkfT/Ej/Ye1FTc2t/UX/wBf&#10;2p8vl00fPoNMp9f9b/iqj28oOE/339facgAkKajrRHYP9Xn0kqj1aif6n6f77/D3zF78f0I5/F/d&#10;LgqItJ4nh0oQUXqF+Qf6f8a/4p7wzCykD/ef9b2VioFPOnV+nmgN3Q/8F/3v2EG/ELUU39fECf8A&#10;kr/jfvcAyw9cdMzEqop0anqN1TI05N/qSf8AePdYPd7tE9QAxBIP0PH6z7Q3qaFavSdGILdH1xRB&#10;ooCL2Ma/X/Y+yK1EbGvMh/1f9fxr+v8Ar+yDj9vToznpx9j/ANcOxkijUmym3/Ff979qFyadOjh1&#10;0eAT/h7sL65wkdZFFrjDkqPqf9pH+HtfFLpWhPd1YxqwBPHoNN65k4uEyatJ4JFuBcEn8j/jXsRK&#10;7b8lHMpjiZRe9wDb8/RvoR7trYnB68kQU8MdInG7lp6+BjIzGy2Nha5sDzcm/Pt/SOcY51s9zEPy&#10;PqQRb6e7r4lDU46WRAaxjpLyz0jZSJyotrvyOLaj9fZVuxNs57KVciUoazs19JY8X/wubew9fxzG&#10;Rj+HoRwMAor0YLA11EMfBpkjW0SnhT9Ln6ckD2jsF0fuPJyoZYJbagfq4X6j63Un2WraTse0VJ8u&#10;lNVXPiqOsmR3Zg8XGZKuugjAAJDSKpFzbkE3Bv7Mzs/obJ0scOqAgC/11Ek/6+j2YQ7PeOa6Kfb1&#10;b6+2jNC9TTy6BzdHyA2XikkVclAdJs1poiLg6bfUNfj2MVP0bPOiLIgtYAcyC/8AtgPZvHy7dSUH&#10;+AE9I5t6t0NSegIyny92fQmT/Lk9IJsZI7Cwv9A4PtbYXomCnZXlhUkEHhpf8PpcezW25PnlpqBp&#10;+z+VK9Fs3MlsKhWz0C28PnZgaeORaOsT9DAWWnNzbixLXPPsX8Z1lQ0qIpgWwHNyf6f7UpP49iG1&#10;5KFP7AdEtxzQqglX/wBX7eidbx+a9ZWTzmmq5DdvSV+3AVbsQLajzz7U0OyaCH6QoPzfWf8AinsQ&#10;W/KVshHiFa/6vl0VzczTsaBxX8/8/QL5L5Wbjr7+OrqSGJAvBGORe30f25RbeoIgB41/1g5/H+wt&#10;7O4OXLWOv6QPz6LpN5vJSdMv+r9vSHrO8t4ZEtavlAYk6fEB9fwfV9fecY+jj/TD9P8Aaifp/sfa&#10;6PabSPLQinSZry8kHdL00NvzdFefXXyq35BVbc/m1j7yCKBP7Cj/AH3+PtaI4E+Ff8H+bpvWxNKm&#10;vr1FatzNYbyVJY8H9Itb+tiD/X30ZY1sQoF/9t787xKDUZHTZjcjSzkN1IgxlbUXLsTe9ragBb62&#10;A4+vvA9Vzwf9tbj2z40XlXqgtj5y6vs6fKfb8xsGBYH63J/p/sPceSsIH6v96/x90M8YB6ulrCDX&#10;Sa9P1JtksRqQfX6XNvqOTce2+auPPqP++H+HtNJeAU6fW1gqD4YLevSvx21gLWiUWAI+v1v+QRz7&#10;a5q4hSdRt+ef+R+05v6Hy6VJb1NAgp0tqHainSfF9f8AEf8ARov7a5q//aib/k/7H+h9p3vGOSel&#10;K2p1DyHy6W+O2vEum6Ko/qwuPp+LKPbeauRiVvxx/vr3P9faYzSmpDZ6ceJIlq1dXl0rosFRxoLp&#10;cEWDLYAkfX6g/Q+48lRIL2PP+P8Arf4H36tyQCT00EVgD0602Lo+P2vp/rfi/wDh/h7iPNLcern/&#10;AGP9Le6mOQ/jPVzoUVYY6eYaCkVP8yosQb25+v5/23vAWlbkn6H8H/kft1YGrTUST6/8V02ZolGO&#10;p6LTIAPGgH5IB+n+x94JInsSTx/r/wC392+gLcYh/P8Az9e+qRenKmq4UYIhseALAc2/re/++PsI&#10;OyJFix04cgAayCf8Y788+wnzLbLFETSlAOjbb5vF4DHRo+kUearVltyqE8f4qR9OOfdeOcnpXzDh&#10;gG/cY3/x/wAL/j3DlwqlmNPPoTH+zHR64RpjUH625/1/appM3SY6BXBHCg3AF/8AG/P49uQvEisC&#10;MjovJq5H4j1GkhaRrH6C/P0/Nx+PaYzm/YXLIjMQAy+rSAbMPzfi9vdGmiNfLpQq0Hz6yR0yoR/h&#10;+eL/AEt/T33gd2xNyWHAvfWv9b+3oXAFKDpuX167khDC4JuPx/t/8P8AH2vqXeMQZLMLXuDcMeP9&#10;Yj2oDUNSemNIPE9QJMeHBvf/AB/H+9j2KuA34ugIXIvax0i36R9Of8Pd0nXUTU1B60YgRRePSKzO&#10;0Yasl0SxPJYmy8tqNxYf74+3iq3EKmVSjA8nkj/ih9qBP8+tLARk8eoNNt0U6MCAQGPqUng2Atf6&#10;cD26UVU84QFrgn/W93MxoKNQ9XCKOA6bK2gWAMebWN9RH0AJv+kD2Mmzo9bJqF76/wA8cG3+w9ux&#10;OGNCc16YnXtwM9F77NlEUEnjYg2U/wCHBBPAt/T2NsNMukXFrgfQ/wCA+nuS+WnyFrTP+ToO30RO&#10;adEa3BmX88nrP5NrcX1t/Rj/AE9zVpAP7IP+uR7kuC7TRVm6JGiQsekNPlwSf3GH14A44/1/eUU/&#10;09I/2/8Axv24btc0Vqevl1YQDyiY9NcuZVeTKwA/JHH0+vH+t7zrSMf7BIPPpW/+3P8Ah7obwjh1&#10;sQMOKkfb01y7ipo7iSpW3+A/2H5Nvp7kLQTMbaGJ/wBdbf71f22163E06cWFzggdM1RvLFw3LVaK&#10;g/Lg8n/bgX9yVw1U9gEbn8aTb6/6r6c+0sl+qtVplFeveANXxjV6dMc/aG3qRmLVYJH1Isq8C1wS&#10;xsD7hVuxZsipEkROr8XYjn/WH+H59kd7cW06sjEMT6dGlsZIyoXh084P5SYXa0yePIiJI7ciVCfT&#10;9OdQAI9glvvreLFUs1R9vYoL83/1J/1S2+nsC7obWJmKp5dCOxFzLpq3R+ugfkhB2PU01JTZETsy&#10;KzKGVj5CRfgOTpH/ABPuvHsbcMGIqZIS/j0kjiwA545JsOPcdX1yCxK8OhvZwMFGvj1Z3hYmNJDI&#10;5La4lZrj+0wubcW+vsCH7HpYqoaqkWDjjVGf97v7KPqqSZPRmAoFCOnvxra1vY97I7GgnplEVRe6&#10;oAA6fgi3/Q3tXHeEd0bHpPLGjitO3pkyWHhrBdkDi/NxyLgi/wBD9PY9bb3Y9TURqJTc3FuGHFiO&#10;R9efZpbbnJqDF8k9I5bKMoSF8ugz3JtKnFG7LF+nUB+n+0pJuNH4JPs1u0ytZDGXGq1wP68Ae5i5&#10;akS4jj1ivUdb0DBrKE16rt7dZ8PNM0TFCVDEfWxZje1gPp+PYp01MqAaVA/5F7kiC3iiTsXz6Ac9&#10;y5NGPf0TnMZqoqpWEstx6gBY/wCqNvqW9uSX/H0t/wAa9rmC6aEmoHSYCrGp6RtRIp1G97k/7Hg+&#10;5Sf655/33H+39uoyhVDAdXOFr0n6oqRdf7Nz/r/ge5SDVYWvcf8AEe080EcoYMvVBI0Z1auk400q&#10;PdWItc8fT6kc+/GmB5t9Tb6+wbuuwRXSNojoaf6vLo3tNyaNhqfqVT7lnpD6pTpHBvc2/r9GFvp7&#10;yRwFP+R+413PlooSWiFM9Ce13TXp1HpyO645o7ayxYfUqeOPqPWPbtTtoUXH5t/sfYXm2t4TQcPL&#10;7OjRZlmyGJ6SuVrkqdRX9RFjxxwTc/X2+QMGAI+h4t7QBGRij8R1VsUz0GeSjuWH4uLf19y7g/7D&#10;6/77/Ye7cFr59KbePJcMadJKeIqb/nn8XH1/4378Tx/tv9791OV/LpX1HjBLKPz/AMaPvsD0/wCu&#10;T7Kbo1cA8KdKI2LNnpRUN1V+AS31+v0AH+It9feCosFv/T8/7D2V39DbsD5kf4af5ejPbwBcxDyr&#10;0utrDVkIRcgFb8W+odT+QfaE3FUNGlwQAFU30i4uf6gX+nvBH3bXTcy+oB/kQP8AJ1lL7fxq0CA8&#10;Mf4B1ej8U6dZMLTMy3L+Q3P+Kre31/p7Dz+Mvb9f50fn+t/6+8bPEk41/HX/ACU+zqZfpoa/D+L/&#10;ACdHw+yiv/mk+n9D9dH+9+//10FQ7seRl9YPPNgP6f8AB/eS0W8Pqww6x5l2daE0x1uD5Xrmkija&#10;0bBrH6k/1t+Ev7VVPua4/wA4L/U3H4vzySB7Ood4ZQKtjoqm2gLkL0Hdb19E7m0Z4vxdgf8AYWj5&#10;9zf71r9C6f7Ec/7cG3tcm6Q0Wtf5f5+i99pY4C5HTSetdRuEkAP9ka9P+tfx3sfc6PPxS/VwP9bT&#10;z/yd7Ww7hE5FAp+3pM+3Sx8FH8+mip2JNBq0Kyn6DSXINvre8Y+g9zBkqdhykTXt9NNz/r3BHtZ4&#10;1u/4ukxgdM0oemxtvZCA3jM62+hAN/8AevfimPqP1xx/T6XU2v8A61gfbMkFq/FVPWlnuosiQ59O&#10;HXOM5uib0zVPpIt6T9Rzf3Dn25iawEFIje/9hR9eOfaSXZ7CQA+HQn06Ww7xew48VtPTnT743NjG&#10;B+4kKqFtqUk2BP0H5+vPtiq+ssLXX1U6G9/7Kf0+v09ls/LNpJ3Rju/1fLozg5svIcSN2/6vn0oq&#10;bvjcWMUCRlKqRyda/wBOSwa9/wDePaWq+icROf26ZRcjkBeCf9dLXHsql5Qp3Ktfs/4ro4tudSx0&#10;vJj7P9npT03yqngUCqcaV+oEslrC1wR5Afx+PadqvjFicoSk0BZL8hljIIY8/VDb6eyG65Tm1Gqn&#10;Pr/koOjuHnSFFOph+f8AxfTlJ8zcLj4i9S0ZNuATKSNI5veQf19qDBfFHaeMKzNQRals+pkiuDbn&#10;jxn639+teT65mJpXh5f4OqXHPS6GEZWvy/4voN9w/PdPI8GHip9RvHG+mQt9bE2MoQmwP5Htd13W&#10;G2sDRHxUcIKIeQiL9B/gq2PsQrsG32UYkFa9EkfMF3uMlBIaV/LpNbZ+Ru8975eOL7iUQySABELx&#10;rc/0RWcWt9fZSt6PSQV8kFLElibX41cNYWsbfUeyqe4iiYordDKztZZIlZhk9WH7N+9nxUFRWFjI&#10;VjB1A8WUtx/sJB/tvaPXFVM6GZQwFr/635HFj7L5r4xo2nh/s9GsFj5N0q3r4IpRG0gDFioHA/2B&#10;5B+nt121mWw2Q0zSBf3EPqsD6Sbjkj2zZbg7T9J9z2+MQEdN24cPHl8c8YUv5EKgAn62JP0BsPV7&#10;Gybsmnho1HmQek/Vz+Pz+r2LVvj4BJYdARtuRZjUdANF1CZsi8rUzDU2u5Zhxq/P7R59lN7p7khi&#10;op0hqk1cHhmJHqsR+r629g3ebhpRUHFOhdscK25UjjX/ACdGC2ds2k2/TjSpEll+hJF9AVr3Rbm3&#10;HsrGxO1Jq7KOjTAqZVsdR+upv6tf+nsA3ECs7Yz1L21TEoor/qp0u5IxIug/Tj8n2amPMmsolbWL&#10;mO4J4vdQ39T+D7J5oTE1KdvQlU1UU6azAqyWH+B+v+x/p7Kx8oK+/Ue64y19cNOoA/q1TGBfkcav&#10;r7a4jrT4U9OMKi1x/Qf8SPdSMPpiTnnSv9Ppb3U4HSAtSpoes/vcB/4TPx26g+UMtuX7H2FCx/B8&#10;G1so4t/rGoP+3HuZPZP/AHP5vP8Awmy/4/ej/J1xc/vUXJ5y9oUB7f3ZfN/vU8NP8Br+XVV38y+W&#10;0XUUP+ql3jIP+QU26pv/AE/V7u8+deyajsP4afKTZ9NCZqzM9F9mLj4o/wDOy19FtTI5LHxKNLAv&#10;JXUaAf6/uR/ce2NzyVzBQahHCJTXyEDrMSOPAIT8+sCPu9b6vLfvp7R7xKyi3i5hsQ5PAJJcJG5P&#10;yCuSfTokPxjzaYDv3qiukZUSTd+Oxbs1tITNrLhluSQBZ8lyfwP6/T380gizOB9A7W5B4vx+klRx&#10;/Ti/vFGmntrUACn2UFP5U6+pdqaiRTieHyND/g62LVNxe97k2P4t+AOB+PfAG44+v9D/AMa97Chc&#10;jrX29cvfiOP8fewASfU9WGn51697sS/lW/JvH/FX5qdU793HXxY3Y24q2brvfdbPrWCh25vEw0By&#10;lQyOlqbCZRaWtlLXCxU7G3tftG4DY972XfWWotLgO2Cf02VopiABlhDJJoGCz0AxqIxu+9p7U3Xv&#10;D7Fc58s7VatLzBbxreWiggFp7VtYjBNe6VPEiUfiaQLUVr0DXyC6+m7R6f3zsqkRZMnlMLLNhEbQ&#10;NecxUsWXxMflcFYVqKygWJ2/1Eh9/RMx+RocrSUuQxtXT1+PrqeOroq6jniqaOspZkSSCppqiB5I&#10;p6eeJ1ZHUlXU3BPvMy1vLW+hjubO4SW2dQyujK6OpyGVlJDAjIIJBrx6+Z25trizmltruB4rlGKs&#10;jqyurKaMGVgCpBBBDAGoIpg01s8li8jhq6qxmXoqrGZOhnelrMdX081LXUtRHbyRVFLMiTQOjGxD&#10;gc/S9vc32p6Y6gkEcEEH+h98SwH1/wAPyt/z+CdRsBzYe/E0+z/B9vVlXVjUAa+Zp/qp59cSwF73&#10;vpZgArEkLbVYgabi/wBL+9Nn/hSJ2htnc3fXRXWeHr6KuznW+w9zZPdMVLLFNLiane+XxcmMxdcY&#10;yTDWDH7eFR4mAZYaiNzcSL7xc9zN2tdz5wurezIZbOCOGRgD/a1eVlB4MFSSOpUkBy6V1IwHb/8A&#10;uwuUt42j22585r3C0ki27dtyhW21CglS0jdJJU9UMkrR6q0LxOB8NTeF/Lt2bl9udPZfP5OCang3&#10;vuWXK4ZJgytJicbRU2KjqkjZVaOGqrIZyt/1gahwQTrcH6n2ATx66bnj8uj/APvsCwubc/0/w/r7&#10;sOt9o4de9844XleONBqaVhGgH1LP6Rb/ABueP8fegFNQ/wAFM/YMn+Q618JJ9Af8GP5kddN9OfzY&#10;f7c2/wCJ9/UX6Uxb7c6S6mwtZaKTA9W7FxdV5WCiNsXtTF0kxkZgAoUwG5I95bcnFbTkjlc3DhEi&#10;2u21k4ChYE1EnyAoan5dfJ17g3S7n7h87X0RJS53m8kXAJIkuZHGK0OGGK0+fWsL3BVtm+6ezZaW&#10;N6mXKdl7vanSNPIZ3q9zV/hREUsXMhcAAXvf3897+Z98gIfkr84O9ex8XXDIbVptyrsfZdQjN4ZN&#10;r7FpIduUFTAjO3jjyktFJW8AXapJ/PGKm47o2/X+4b68br9XcO6hxpcRUVYBIvBZBCsYdR8LAjr6&#10;RPuue283tV7Ee33Kd9a+FvX0n1N2uKi5u2NxIrEcTH4ixjzAQA8Oth3obrz/AEVdSbG2G6otZg8H&#10;T/xbx2Ktm8hJNk80wlVUEqDKVkqobfoVfZBQL+0lDSvWQHQve8iqf6j6+9cB1senXvfn4txf68fj&#10;8c/6496698PXveP8/wC+v7316ua9e996v9t73Xreojh1732G5JH+wv8A8T791qp8uve3DH5nLYuY&#10;T47JV1BKpGl6SrqIrW4uBHNGo4P0sfe0do2Doe4f6v8AUfLq4YgZII/b/LHXvYy7c+R/aW3fHH/G&#10;osvTI0YMGbplr1McYtYSO6yx3H10sP8AX9zJyJ94f3r9tpoZeUPcjdYIlFPBkne5ttNAADb3PjQG&#10;gFAfDBUfDSp6CHMHIfJHNURh3/lSynLDL+GqSAnzWRAr/tbBz59dEXBH9Rb/AG/vcQ+KnwR+MvzE&#10;+KXSHfOLqN69f7h7B2Nj67cUW187TZHB027MW8+391wwYzcWPydXHTLuPE1XjiFWgVCAAvvP72u+&#10;/P7wX/L+37nvcG07hKxdZFeBoXBSRlH9jKFWqqGBKEnVU+nXBj3s9wOZvaD3l5+9vzZW0+1bffsI&#10;DIjiQW0yJPbrUSAPpgkjGtwWbiTXqnDvT5wfIfoDvHffX5wfXu99sYjI0tdgUzVBmMDnnw2ax9Jl&#10;aGlOaxOQONqGooKsQmVsczMy3N21ewm+RX8q3c/TWyN49m7W7W23ufZuxdu5bdm4oNyY2p2vmqPD&#10;YWiqMhlHpfsnzmOyJpKOBmAaSnZypsoJA95J7J9+/km0s5bz3G5cutrtYhV54GN5GowNbIFSelTw&#10;SOVgDXPS72694Nv5+5k5f5RG1Swb/uV3FawUdXiMkrBIw7MUZQXIHwvSuScnoZOiv5kO0u1N0bY2&#10;Funq/eOzd5bozFJg8Y2Iq8Xu/a7VVZaOKSqyobBZegh819RfHlI19Rci9qkMZmcNl41qMRlsblIG&#10;JGuhraaoIt+rVHHIZUtf8qPeSXJP3gfZf3Fgjm5Q9ydpuXetImnSGfHGtvOY5wBXiY6HNCaHrK/f&#10;faXn/lZ3G78sXIjX8cY8VPTDx6l/KtfUdWVI6uCVvYEjlWW5H5XUBqU34IuD+D7eRwSWBUC19XH1&#10;sPoeT7loTI4XSeIqP+L4dAgq0a6ZEKv6EEH9nl+fXL3OQALxc8Hn/D6/m3toGoqOHSbSWJBFOve+&#10;ajWAf99/vuffq06WRx6aU4de94KzDY3LwNTZWhosjSuNLQV1FTVcRXnjRURSjTz9L+yjd9q2zebS&#10;Sw3bbLe7sn+KKdFkjb/TI6spwTxU9L7TcL/bpVm2++mimH4kdo2H2MhDDy4Ede9gnuT4v9Q7mkkn&#10;bAy4GqkEl5tuVcmNS7fRhRP9zjgwP9IR7xe57+5V93jnq4a+m5HTa9xYEGTbZGsx3cT4CA2hYeTG&#10;31VrU0NOpa2L379ythjSIb4LyFQKC5jWQ0HkZAUkP+mLE/Lr3sCdy/CSMxySbN3nL5gR4qPclDGy&#10;OQLFTlceYij/AEs32xNveKnOv92RtT29xN7d+5c8dyprHDuNukit8nubYRlR6EWknzUnPUwbB96K&#10;V3ji5k5aHh0zJbSMG/KOQ/b/AKN6de9hFH1F8lemMgdxbLqN3YWuh/Rn+rtz5Kjy6KF8nobb1bR5&#10;1QXS5AjCrf8AxHvDvnX7j/3ieS4JNx/qYu628Z+LbpUumPEmkHZdkaakMlu3kCO7qVYfdX2c5+t1&#10;2zeZrV4z/oO4QgK3llpawvx4BjUE+VeoGSxlBl6SSgydDRZGim0+ajyFLFWUkwU3Alp51eKQA82I&#10;t7Ov1F/Oq/mO9CQUO38p2TT9lY3Hf5rD95bRTdWSaIqgWOt3BHNgt/1elRwZ8qxS/B94+vufuDyX&#10;c/u/cH3G0lqWMF6jhuAUUW6XxYlUL8EZRCanTU16i3nD7kv3ZvcSSTcrPlobdeuoBk2qdYIvMk+A&#10;PGsw2fiEFfU9FN7H+CPxh7MqJK7JdZ47bWUeMRjJbDqanZ7eqWSR5ZcRiTFtypqWZyxmmo5ZWJsW&#10;sB7tD6Q/4UtB66kx3yO+OMdPj5BElduvpbcTVU9M5b96ZNi7xmQvGRYgfx/WPoAx+oitvdrd4/DN&#10;9tVtPEW7jGzwsFJyyq3j6nA4J+kGOfEA6xX56/uwlNvcze2fuWxulX9ODcYV0uPRry0Ap/2Sv9g6&#10;Jpv7+Udtiop6ufrLtfM46rSEmhxW+8LjszRVMsYvBTVOZwCYKooI2f8AVULQ1UgH9hj9bEcd/wAK&#10;Av5cdbQirq95doYao8bOcXkOptzVFcrKCTE0mEXMYwPYcH7nQSR6vY1i91uXZEDSWd5GT5MsNf8A&#10;jMzD+fWNV1/d3/eTguGhh2raLiIHEke4RaDTz/UEbj7GRSfIdFIrP5WvyfpqhoYv9HWRhUjRW0m7&#10;amKmkuL6lTJYPH1qhb8hoVb+gPuvv5j/APCjHDyYer2j8LNjZMZjIU1VT1nbPa+KpaWHDLLTtEs2&#10;0Nj4/LVlRW5JGYPHVZSWCGnkSz0NQpawN5h90L29W5tthsmt7d1oZnP62BkIqFlSg4OHkIqToR1B&#10;6yM9lv7ti4huod798OYIns0YFNv26RmEvAn6m8ZF8Nagq0cEbO4ppuI86jVdC/yp6PG1lFuLv/dN&#10;FnnpZvLFsXZr1Yw0wimSSEZzcdbT0VbXU8oUiWmpqWn/AB/lLpdPdFvxh6m3DvbdlR3l2DPX10hz&#10;GQy2Oqcw0lVkN07lrzLLWbkyNXU66mrUVVSagVB1PNWEuXJVi+cP3DPu03+57vYe9nOdnJBtVjIT&#10;tcDqR9VNpYfWnWBS3g1g2xCMJZgsmoC2BmzM98vcPbNi2SP255YEaN4EccohpGlvbrQLbqiUAdlU&#10;KyHSEiUAhjKGS5GlpoaOnhpKaGGmpaWKOnpaanijgp6emhRYoIIIIkSKGGGJQqqoCqBYcD3Y6dWn&#10;gEn08A2P1H9LliTxYAm599h30gZ4V6w0CswNF7aZz5fnSuadZmYLa/8AaNh/ibE25sB9PYWdmfyO&#10;v5jG5937r3hiutNnZaj3FnspmcfT0/amxqWt+xyFZJUUUdTDl8vjVp6lKaRFkQv6XBFyACfm595t&#10;l5n5093Pcjmna9nebadw3u9mgk8SBNVu08ngMVeZXBaLQaacedOp75L+/V92bZeWeX9jveb7uCa1&#10;s4omJsL11LogVyphhkqpYEqaCq0NBw6JhL/MG+KFLka/FZDseuoKvHV9Vjqjy7E39VU5qqOpkpZh&#10;DV4zbNfSzReaI2cPoI5v7AXPfyWv5mG34mnm+MmTyUSKWP8AAexOos7MQP8AU0eN39UVzH+gEZJ/&#10;HuIL/lbmbbSgueXr06q/2UL3HCnH6cS044rSuaVoaSRtf32vuvbvIIrb3Vgjf/h1puEAFf6Utoi/&#10;z6WOD+aXxa3BKsNB3TtGmkYKR/HXyW109RIGqXc2PxESkEc3YW/P1Hvbg/kydRdm9F/A3r7rbt/Z&#10;Od6933iN6dq1eR2vuSmSkytLSZbf+eyONqnhSWVTBW0NTHLGwJDI4P59zr7YQ3FtsE8V1azQytcs&#10;wWWOSJqeHECdMiq2CCOFOuQX33ucOVuffvA8wczcmb/a7nsEljt6LPA4eMtHaIjqDjKOpVgRginV&#10;If8AMM3dtfe3yOyOa2duTBbswp2ntqmGY21laHOYpqiGmby065PFz1VBJNDrGtVkLISA1jx7tVP0&#10;PuR+sRjwPRGx/j9Pek3/AMKU3v8AMvpxfwvxk26SPz6u1O2bf717xy918c1QCv8AxAj/AOr1x13E&#10;/uxtLeyPOleA5qnH/dP27rYV/lWpo+N+4P8AHtvdH/Ju29mRn/eUP+w90N9QV8eO7S2JXubJSbgp&#10;ZSSL2UJIt/qPpf2Btmam62R/p/5D10T3Ci2dz/pOrKyL8H2MHyhzC7g3HFWxrRgJgKdYq0xmOpkg&#10;WarWaGOpHDQwTRDWl9QE1xckKVnMkgfcNXqi/wAh03spBsm/07f5OuKqFFh/U/737JDmFjaZSr6A&#10;RpcLTorB/IZg2rXCJChUepubGwvb2F5cmvl0qcANjrl7Ss2sagpj0+MNG8rOoDKyfUeoBTf/AB49&#10;sjPTZGOve2J2LN9WjJUyrcaSA51FfU1gAWtyOOfe11Zdvs6aK/Z172Jm25JP4HTtNBWmP7eeMTUU&#10;7UkscZqGYU8btA9M09REg0pLBMbKzLpsCXUNPz6VRAaRqFa9e9qmVk8UtPClaoWUtTCuhMVV4IWM&#10;FPJMBS007NK9dqGhVR1BcE3W22BYgniOlFKg04Dr3vzvEBkpGneGEQzaI40k1TCWlRERQJX1SSMi&#10;jUAxAYXNvo6w4V4U68B5Hh172p9m0cWQ3LiqPxCM1lUf3DIQzKsKeCJI/MIyzSHhQC1h9fblqAZ7&#10;XSpzKv8Ah6ZuTS2ujT/Qm/wde9iRnMBUYlrOun/A2t9SPpe4/wBbn2PmVo2IIz1H8bCh697REsli&#10;fwR/W3/I/wA+y96gkt0/GFZs9e9x76jYfQX/AOIHtCXLGrcen2Unr3v1rcnke9V60FK9x4de9qTb&#10;wByFP9R61+vH593iBZ9J+Hp5BU9e93D/ABs9ONp7/wCrT/oRPZ/Zmj9LkNUI6T+4uaGUD8WJ/wBs&#10;fZ4qdroL88C1v9f2cBqUJ68AR0A1Ug1yG3Opv+JPtwib+v8Are3hmh8utE06aphx/sP96N/brD+r&#10;3pPh/PrZ6Y6nkH/C3/En28RNb6H/AFv9j731rpgqVuxuODf/AHkA+8n1P+v7317rBwAAL/4/8a9+&#10;k5/w5/Pva+fWjhWNevDhbf63+8A++Y4/2HtjopJqSevHkD/C3/Q1/fIE31fn34AMaN8Hr1rrg54t&#10;/X/iLe+P1P8AsQfZoCAopwp1sGlSfTqGQR9R7nQWvf8AwHH+t7T4rXpN+L8+olXylrHm/P4+nt8p&#10;jyp/IuP+J9mduKKa+fWmGT0h8mvD6r8W/wB7/wB5t7UdKeL/AOIP+8e1A8/s6a8+g7yqn/bgn/Yc&#10;e3qMjSP8Bf8A33+PtOSC5B6qoxoPSPmBuRY34H+8/X/W95FFzc/7D/e+faW5ao0j4R0oUADHUYix&#10;t74zBSPzcEf7wPaQ/CNPTqIz1p1LpLrIpH9b/wC8gf0+vsOd2Ufno5rc3W35v9b/ANP6D3pH0t3c&#10;eqTR/hIz0YLrXKGDKUi6rKH/AOJF/wA+6t/kJQNFNOdPA/P/AE8P+Av7Q3pNNZ4dJjH4Sl/LHVie&#10;2qgVOKppL3ui/wC8jj8+yIVFlqG/qGb/AHkkeydkOog+vWi5GK9P/sbutpEFTFqP5X+n9fZhawLI&#10;eHSWS58vMddH6H/WP+9e7N+qJ4dEI1X1R6R9Pqyr/j9OPdriER5UdK4JvEA1HoD+0aeSSkcqpuFD&#10;Am9uAf8AiPZkv4Olagaxa4B/2JAPHB/PtHEe7uGfLpZWooeI4dFQbc7YmR4/Isfqk/V9OCwIHqB/&#10;HvAMGisY2X/C1h/rWNx+PZquAOrZUVI64tu+SRTUJKpVVDn+v1P4Bt+P6+1Didh4usdXmgBJIHKJ&#10;bgi5/P49n1ntcVyU8Q8RX/Vjpqe/mhU04dBJvrvrObZp5lpZVsiHTYun1Q2uVbkg/wCw9jNgth4i&#10;nC+OljFgbHQt/p/rexZacsWRGonH+r/Vw6IrrmC5UEFiPs4/4eq6+1/lrvx3ZIqtkTVYlZZbD6Gy&#10;jXyD7X0O3sfAqgRRAj+qL/T+vs9h5dsYhUE6v9X2dE8m8TyfFO1eie5fvnfGYmlEldMSxPPlmAAu&#10;T9fV/X3INFSRCyqnF/7Kr/vR9qRaWyNiFa9JGvrpzU0p0xf3u3RkLNLVTWb63aZ73/oJJJAL/wCH&#10;vj+zGOFW/wDsLfX/AA9qB4Ywsagfz6baWaSmOsinK1RvLNO1ubWNv6G97++P3CjgWX/BbW96LCuW&#10;HXvCkbJHU2PD1TkMys5NuW1X/rb9P09xZKleQT/Q8W/4r7aMiU49OJE+kdvSmx+AbULxn6G5F/6j&#10;/aePbdLUDk/T624H9f8AX908c0qJjT06fSNsdLzG7e1BQV9I03F2vb/D02JF/be9USDf8H+g9ppb&#10;wVBOfs6fWGtQTnpc4/bMaFGC8/W5JsP9f0/X3Depa9hcn+th/wAV9pzcv0pFvGBWvSogwEXpOkmx&#10;/qb8/wDIIH19wpqiRSfoRx9LX+g/1vbfjyNwHTyQQlaV7ulPQYimTgggm/55H5F/9cH3FM7sf99/&#10;xX3oCV/TrRSNDTj0/LjKZbEgm45sf+Re8Du55PP9LD/kXHvXhSHBIp/q+XXi0dMcenelpacKLAi3&#10;9f6fn6X94CXI5H9f999PdhaDFBjqhdRXPTvBHGn0V9JtZhawsfqbkcD3DeNmbgf65/H+8e3Powen&#10;BcAClenynrURfUw9P0t9ef8AD6e8BpGb6ge7rZDigz1Q3VMLWnTimahT/dg4P9R/xX6++AoiDcj6&#10;/wC8f7wPapbAkqSPPpmS6YjHl1KOfi0kiReAbDj8D/gx98vsQ31/4p/xHtWm3IDWnSc3bHyPWD+8&#10;xQErIB/Xn/be/fw/6cf77/be3ksYMihr039S58+uB3S5FvIP99/sR74Ght9Abf77/Ye1H06gdUMr&#10;E56zR7jubNILkfj6f4fU39xZaJtLWAvpb/X/AN4B9+ZQqYPDqynuHTrRbgjeaJGkXmSMfX/H/X9l&#10;o7mMsGPqAtwLOLjn9MR/1vrb3FHOktCwr0KtoBoDTHVhfxyanqIVa5ZhH5OLWsZAo/N/r7rCzuQm&#10;jyct2veZ7Ejnj+vP09wdM+qVm+fQtdhQGmKdHW9xp8tLLFYMR6bcAfj/AGPvRlJ6TEKOHXvaOrp5&#10;Wck8i55/P6vz/j7pWpPr14Dr3t3wtbIsmm9jzfj/AFv8frb27xXSOPTcw7APPr3sR6FnkCML/U/p&#10;t9L/AOv72rNSleknXvYg4WV43Clz+qxBtYek/X/Y+37csHBPA9PRoQK+R6jTgBSbG9v97NvYt4jT&#10;IEufwP8AiPZmPLp0CnSdrCyhrD+p+n04/wCJt7FHF0yqkZ/rzz/iR/r29vAEdV6DzLVL3ZSDz9fz&#10;xb8C/sYdotadVH9AP9v7usgQgeZ6oYtYYgdF67KhElHNL9FUC4P6vTyfwR+PZmcJiZK5EIVrWBsB&#10;+AAP6Hm49jXZbxYNLlgD/sdFV3alsDqpzuXsjHbOqKz7mZEEYZySpP0a/BDAHhh/Tn/D2uKbZUsn&#10;1R/9vb8/1K+xp+/o1jUK+B/q9eio28mBTojO5fmDt7HPUR/xKNTHrU/vMbkccXlHt+ptiMeTG5t/&#10;ipB5/wBa/tDNzIq6u/H+r59XWzdsac9APuP50YmAEw1cDFQ1nMjfUAc/5z/ifb/T7DWwvCfqf7Ib&#10;/eSo9l8nNK/hk7vy/wA/Ty7fIcAdAFuD5/KjyCGpgJFh+uXkXb+kvt9h2LEoGqMDn6gKP9h6QT/x&#10;Hsql5ncg0kGj/V8+lcW20HwHoEM/898rUeQ09YlytuGlBt+blpgLX/2Pt6p9mU6gExkjj62Yf7EE&#10;D6+yqfml6FRIP9X59KBtZ1AhegRzvzX3RVswjrAOWBIlf6n+n7ze3IbWpUUWjX6f0C/70p9lL8yt&#10;KzAvn8/8jDpdHtqih0mvQY1Hyr3bX1sY/iEgDS3IWWTm9uT+4R7LF8gaSmx+3ayQKo0rIRf8WRjz&#10;Yf4eyq83B5hVuNej7bLXQzKPiXrZk/k0bvzG/MlQPWSmYPA5bghQFlhW4/V+Tb3qv/Kbt6TDbgr6&#10;eCZVKsQeWHHkIPAbjn2H7icUIHDo6llMYpXrbyp08UEUf+oQL+fx/r8+686zvDIy1txVADyH6a+e&#10;T/tXso8fv0+fSRrkkjrN7ND1J3dUKka1VQpFoNJYtfSb3HLD8+1UU5U6h1aK77qMcddEA/X3ZZ05&#10;2RTZienHmRyyC1gCbkqv1LX+vsxguPEb59GGsTKKHpqytKJ6aUWJ/bksBf66D/gfdpnXdSktHE97&#10;3/pb8gAfn/H3OPJ0pKRiuRnqNOY0qZK9Va/IugaCtkJVrJdG+vJVXvpv+OfY8UsOoCwv9P6EfT3M&#10;cTq6Bh1G0n6ZKjgeq5MzkkppGVm0jkWP+uf8f8PbgtK39P8Ab/8AIvb1RTj03qFOkbPn4lFvItrs&#10;Pr/vP19yEpG/p/vv9t7aMjA9g61+fTJPuKE3u/I/1vz9Ler3IWnIHP8AX3tXY8OPVGycdMdRm4mB&#10;9f8AyEfpwf8AAk3/AKe5iQj3QhSDrOetZAr0wVWYVgSpJsD9P6g/4m/vkyIP8LfX6eyO7ggdZNXD&#10;y6W2szhgAM9NsddUyyDQL6rWHP5/ra/594g6BgoP1bT+Pr/X6+4z3uBI3cRnFf8AL0KrCSRyB0ra&#10;OknkiWV0NygP9q3qAuORb260r6lIH4LfX/jX+PsA3sZSfUSKHH7Oj1gAAw4dM+VjCDlT9V+n9f8A&#10;Y+3AfUf1vz/T8e2B/Z9LYGLLUnpGVAS7cH/ePzc/70PeQ+2jQ6Qfs6UdRALEcG1xbj8X498x9Cf6&#10;f8Vv7KpSokdBxHV4TUkefT5SqdIH+w/w5sfcedwP6/2h+PyP9f2V7gCbVvQEf4R0aWWJEr6jpfbV&#10;UitgP1AFjb/F1/4r7DTdJKwEH6gC1vpbV/vfvBn3ekWS4m0+efyp/wBDDrKz29+FP9X4er1/iZG3&#10;8Gpv8Nan/X0J/vHp9hL5R/Uf53/ifeMP/QXU16PLzpT/AC/4Oj86Df8AH0t/ybb3/9AvdNF4mH1u&#10;CPp/rf6/I9y/rkjowbqLJE7ASePW7ZPKlQGQqLG/JJJ/2F/6e3NqpwpAZvp/r/73x7Vw3rgaTjpI&#10;0CniM9Nv2ETPqYKf9ckAC9/xa/ttkqqnVcFiAf8AVEWt+SAQPag7kwCgHps2iGppnpwioKdl5RDx&#10;9L/W5PtzpstMgGo/T6WA/wBj7UxboR59J5NvVxwz001mBglbhF+p9Nz+P8fcttxzJwWAX/Ac/wC3&#10;t7M4t3KrTX0hbal1cRTps/ujTS8FAL35Um/05HNx7cqLdDsf1fgD6D63/wBb2ti3thSrV6Qz7MCC&#10;aZ6aMnsen08J6fqCSQfp/gR9efalh3QEUEtc/wC2/wB6Hs1j30sB6dFUmyMTgY6RNTsMSuyhLA2t&#10;f8fT/VE/T290O7k1AFhf/EkcfX8kD2tj3ta1NB0il2NwGPn0kcx1c0qOwT6Ai4tyR+bexAxu5qZ9&#10;N2A+l/oR9P8AG/49mCbtAw1Ej+Y6K59qmAPb/g6L9ufrCtRZBEptZze5Dfni62sfa4x+eoiovoJO&#10;nnSv+P8Ah7ud0tiMMp/OvSZdtuARkgf4ei5br6xz5E3iFRo9d7PIwsbW5JNvp7mVuephGxVkA02H&#10;Ci9rD6ix4PtHPuNRWOgH5dLoNskBDFDSvST251ZlnrE+4WUhXQm7MSCRz6SxBPP59l57M3tT0WPn&#10;1TKpCvxa/wDX8g/U+wzul+xiZicdC7ZbErOCBnqxr4/dQSpXUs7wstmjYMRwVHBP9OTx/h7rJy/a&#10;FJVbp8BnUgzab2IsNbcc3v8Aj3HclyzzN6dS9aQIERQtRT+fn1ZxR4lKOhSlQAlVFyCf1BVW4/H0&#10;UD2ZrbmXoKrEiQlTaFT/AK/oB+vt5pQEGoVx0raIrUaegrz+LyCZeMof2TMWFjcnU1z9SfwfZZOz&#10;t1Ni8kWpiq8zFrj6aW9P+291sWrMc56Jt27YQehWxNNoo4/JdiQL3+v6QOfpz7AnOdp5IxFFnNtJ&#10;/Dj8f4H6+xKzUj016BZlBlYgf8X06CKNfotv9if+K+yy9gbxyFdC+uRvV/ieRqsP8fofZFf5Xjno&#10;0299cikngesnts6myLNkx5H/AN2oTc3te/5PPsOMgLHOepO2hu1anHXvdle3aikmxkI8qkiCILyv&#10;5QXH+2HtFcwg1xx6FkMuM9N8ytrDKOLkX4+luPr7L18pqcL1FuiaNgVBoLmw+hq0Btb/AGr2TSxC&#10;PAOOlh0mN26kwt9Rb+l+f9f/AHs+6m41Bhi/BCKCefqB9PbBNGr506LtWliQc9Z/e4j/AMJpIdPR&#10;XyVqP+Ovbe2Ir/18O0L3/wBtIB/sPcxeyZ/3Zc4AfCYbKn+9Xp/yj9vXFH+9McNz97VJx07Rc/zu&#10;QP56f5dVQ/zLWJq+okI/TBvR7/0vNtxBx9OVA97KVdTU9bRVdHVxJPS1dNNS1MEo1RTU9RG0U0Ui&#10;kG8ckbkMP6H3PF5awX1pdWVymq2mjZHHCquCrCvzBPXLaCaW3nhngfTMjgq38LAih/I5/LqsChyd&#10;Rh8jjstSTeCrx1bR5Ckn0+TxVFFNHUwzBP7XiliDW/w9/N8/mKfGOp+JHy57b6jhpKyHasOabdHX&#10;tVVlZWr9ibmUZTCSedEjSaTHmd6KYhV/yimcWHvC3cNsn2PcL7Z7yQvcWshjLEadaihjkpwGuNo3&#10;IBIUtpORTr6gPu2+60XvN7M8l88yyxfvaW3MN4qdoW7tz4c4CnIDMBIo8kkT1Fdk/p3sai7U612p&#10;vum8MMmbxkD5OliY+OgzUH+SZahTyWkEcGRikWMty6aW/I9khFuWP1+n5/3r6fj2lFT5dTpg8OPQ&#10;ne+hcm17/wBfeyKUoOt0IFade98fyCG455HH9OL/AFP/ABX3YMQCNR/1f6sHy8uvCpINeH+YjPqK&#10;Eihxk9dEA/X/ABH+3+vuxv4ofzVPmP8AD3Dx7T6235Qbi2FASaPr/sbHSbr23jWeXzzDCO1ZQZfA&#10;wzSyOWSkq4YnPqZL8+zTZ943bl+4e42bdprXWKMiUeEita+C4aIOTxkVVl09uvTg40+8H3S/ZH3t&#10;vV3bmvlp7fmIjuvbSQW9w4pQCYqjxzEUAVpEcrwFAT0C3aPx76m7fWKTeu06WqyUJHjz2OklxOfC&#10;LEYlilylE0VRXQKLaY6gyxqfUADz7s2wP/Clj5BU0Cpuf479QZadVs82GzG88CjuDwwhrK3cBUSL&#10;/j6Sfz7Gae6/OsaqtdtcerQS6z8zouUSv2KB+desVdw/ut/bGZi20+5O+Qgn4ZUtJgB6aljgP5kH&#10;7D0V6t/ludLTktRbm7Fx+pmbxnK4GtVQSSEVptupJYA/lj/r+0J2n/wo0+WO7sPWYnrvrLqbqyor&#10;IGgTcSU+e3nn8drsTNj1y9fS7fE40jSZ6GYKebe0O4+5POW5wNbvfwW0bAgtbRNHJRhTDSSzkE8N&#10;SBGSuoMD0f8AKH92X7NbLe215zNzNvO8RI4JgLw20ElCCBII4zKVqBUCVa8K06UOz/5fHRm2MhSZ&#10;PJzbr3jLRzJOtDuDJUUeIlkicPGamixGMx01SiMo/beYxv8A2lI90Ibz3jujsHdWf3xvTNZDce7N&#10;05Wsze4M7lJ2qsjlMpkJ5Kmrq6qd7szyzSk2FlUWAAAA9gVQVSNCxJUUqxLsfMlnarOSclmJLHJN&#10;T10P2jZtr5e2nbdj2Tb4rXabOBIYYo1CpHGgoqgD0GKmpIAqcDo8FHQ0eOpqaioaWno6SjpoaSlp&#10;aSFKempqanjWKCngp4gsUMMMahUVQAqgAcD2mP6f1/437t8+jEEeYz1K99/k3/Cn/b8W97r140PX&#10;vZzP5fHQ8vyS+Y3QnU01JUVOFy+9qDN7t8FkeDZm0kfc+6J/IQREHxOMeJW/46yoo9TAe7xbbcbx&#10;cW+y2khS6u5FiVgAdGsgNJTgfDTVJQ4IQg4qRDP3h/cIe1fsxz9zwrot9bWDrb6qkG5mpBbgqCCw&#10;8Z1JHmAfIHoOu2N+0vWfW+8t+VAjk/u1g6yvpIZSRHV5LT9viqNypDaK3JyxRGxvZ/qPr73o/wCZ&#10;b8gaH4yfCPu/fEeRgxmfyWyq/YGwY3DrJUbu3rRzbfxIoVj0v5sZT1M1cPoFjpWJsB7yN9xt2t9g&#10;5PfaYAVlu1FnEtCaoVIlJPFdNuklGNO8KMMyk/P591P22uvdP379v9je3Mu2w3qX121CQLe1ZZn1&#10;V/DK6pFnJMlMYpRF8P8Ar2v7b+Qu3auqhefG7ayp3/uaYSLENGIqYKqjRtS3nirc/U08bLGVZkJP&#10;0V7/ADjiT9CxYgn9RJa1hYsf0lv6kfW1/eN2QqqfLr6apC2pgVAWppT04D86AV62Irf6/wDtz/j+&#10;Pp+ffh71X14dU6978r2/NgCL3twWva/9NVjb+vvYUngpOaYz/q/4r1HW6UI/b+zrosB9Tb6C54Fz&#10;wACeCSffb6iASCRzY24/H5tb3soy8UYfaD1appjgfPy6799WItcGxAIJBsQfoQfoQfftLcSpA68E&#10;c/hJH+Hr3vxB/of9sfdCQDSvVDSpAOevX/1/9sffgCQCASv9QLgi9uLfXn34kAEk9eAJKj169cf1&#10;/wB9/vh748WuOb83HN7/ANPx738uvGgJIz1732P9iP8AeD/sD+PfhxHXhRsHAPXve5f/AMJxvkRT&#10;7u6C7O+OeTltmeo91je231IkHm2f2LJK9TBCGLL/ALi9042peS2mwr0uPz7mb2b3WZLvfeX5aeCV&#10;W5jJPcW/spwf6KqLcp6s8leA64of3nPtq20e4PKXuja1NpvFo1rOOGm4szWNyPLxbeRVpwH07EUB&#10;HVM/80DreKiy+wO2aVH1ZimqNmZ9GUGAVeOL5HAzxMwLLNUwVVXG1rArTofqWJuH/mBME+Dfy5kP&#10;Gn47duci4POyMyv1Fjzf/Y+5C9wwv9TN608CI/sNZo/28f8AL1hb920FvvAezIJA/wCRJYfyuI+i&#10;RfEiO/yV6bRizD++tC9vIxW4iqW1LZrCxFxa3v5qlPX1tDL5aOrqaWRSdLwTSRyLe/CujBlHP494&#10;suKP9lCP2Dh/m6+ojxDVQSANI8gBwA4AU8v8vHrZzT6f65JNuOfp/wAR7FvbXf8A2ntZY0oNz1VT&#10;BGVtSZRf4hAQp/Rad5CsZB+i2HuQ+T/dr3N5AuILnk7n/dtu8JgwSK5k8EkGtHtmZoJF/ovGy08u&#10;iHduXOW9+ili3rYbO5VwQTJDGzCv8L6da/arA9cv999bf717tJ/lwdjbM+TXyHoOo/kRuPCdcbKr&#10;tn7qzH99qLcGH2dJFm8TT08uMovvd1CtwdquSVx4DGJJQp0MD7zC5E/vEffSw3CwsObb/YrvbJCw&#10;e4u7dYCtEd1q9tLbRLVlCVZDUsBg8cJPvTe2O3cge2t3zl7XcnXd3zQl9bxi1hW5ulMMhYSOIU1y&#10;dtCahwF+IrpNOgJ+RW9e0OvusMtufqDasO997UeQwsNBtmow2azyV9JU5GGDKGLH7dqaTLvPBQyP&#10;KHVmWLx62RlDA3hbt/lZYTM05q+hfkVsneJkBaDE7mqMfGzpp1DxZ/alXnKed7EGxoolN/1D6+8s&#10;+Uv7xb2/vZ1tua029WrQvY39tN/1QllRh+UrnrnTZe+N9tzGLnXkPctv041eFJx+aTLDoFa/jY/0&#10;fMk52l/MB7GxH+T99fEruDY76bx5fZeJyG58a4JCrLU47ceO2dlKSNmDf5o1ZFrcm9is7u/l4/Lj&#10;ZyzS/wCi6q3RRxC4rNl5jB7k83Nl8WOo63+PMT9bfZA/4C/vJnYPvQ+yvMPheHzmlszeVxFLCAcc&#10;ZGUwn8pT+zob7V7we3e7Kqw8xLHOT8MsbxUHDLMCla04NTodNv8Az7+KWakip8h2pS7GrXYRSUnZ&#10;mEz/AF7HBKzKqLNlt04vG4AmRmspjq3Vj9Cbeyn7l2rufZWSlw28NuZ3auZpjpqMZuPE1+Er4mB0&#10;HVSZGCnmALA29PPua9o3zZ9+tI77Zd2t7yzbg8MiSof9tGWWvyrXqQ7C7sdztxd2F9DPaHg8bq6n&#10;7GUkfz6Nlhc9hNyY6my+3szis9iqyKOekyeFyFJlMfVQyrqjmp6yilnp5opFN1ZWII+nthVbguEJ&#10;sf1BCbHji9jY2PszZkX4nA/Po0A0ijcP8nTt7yKv5tYf0UaBzbmy2HtqkTVCkH7D6fZ1YAEVqSPt&#10;J/ZXgfs697iZDE4nLw/a5XF47J0rW1U1fQ01ZA39dUNRFIjc/wBR7L902baN7tJLHetrt7yybjHP&#10;GkqH7VkDKeHp0ts7++26QTbfeywSjgY3aMj7NBFPn6nJz172B25viz03uaWWq/u9PgaqZmdptt1b&#10;Y1FkY6tUdBKtTiowD/qae3+HvFznr7lP3d+d7ma9k5J/de4SEkybbK1qAT5rbgNaKfst8+fUt7F7&#10;6e42yxwxtvIu4EpRblPF4eRcMkhH+mc9e9hfP8HNiPJen3du2KEsCI5kwc8qAD9KTJjYk/1iVFv6&#10;e4Ou/wC7Q9pXmkNlz1zFHbt5MbJ2A+TCzj8/Veh2n3n+a1Tu5d255MZBnQCnDBkbh6Vz11pF72uT&#10;/Xn/AG1/oPYh7M+JXU+066DJVNJld1VdO6yxJuaqpKrHJKttMpxdHR0dJM6nkCYTLfm17WlP27+4&#10;t7De3+52m8TbTd75uEB1IdyeKeJXxRvp4oIIZKUBUTRyhDVlNTXoK8ye/wD7gb/bz2kM9vZW8gox&#10;t0ZZCDWtJXd3XiaaPDIxThXrv2Z1Y0RVRFCKilEVfSEQi2hQttMYHAUcD8e8xkjSNQiLRAKAeQp6&#10;en5eVBwA6hJmZzqdiW9Tk+uT5nPE5697WXXmGG4uwNibeKeQZ7ee1sJp0hif4tnKHHWAN+SKm39e&#10;fZHzXffuzlnmDctVPprG4lr6eHC71/LT0U77efu7ZN53GoH09pNLU5pojZq/y6Tm8MwNvbT3Pn2O&#10;lMHt7N5dyfoFxuMqqwk/4Dw397mCoCAdNrE2FrW5IsRwDYe+GSqoUCp/Mn+fXJ2jClFA+Xl9nWng&#10;0lh+8Q02kGUt+tpSoLsSthrZiSSOb+8mgH9Sj/D/AI1b6e90HkOrKCahh/q+Xp+XUR/rcMbH8Bjx&#10;/sb3PvsIqm6i3+te30A+n0vx70ABwHV/Mmp/yeXlw8v8Pqa8Pzfn6sbXNrsdROn9Nx9B/QcCw499&#10;lgAT/QXt73SvXtSgip68Q2liP9SSDx+Af6+9JX/hShb/AGdHqNSWBHxg2uTwOdXa3cAH+twvvG/3&#10;WI/rXF/zwxf9Xbg/5eu4f92OK+xvORP/AE1lx/3b9t62HP5Wa6fjdmuLFu191Mf8ScFtIX/3j3ry&#10;0GQfFZCkyETaWo5fOGIJsY0Y3sD7j60kMNzDMnFWr10SvU1WswHmP5efVkntS1+W/vNilr5YxJVQ&#10;rUQPLGr/AHElLKwjkDldQMVLIAUDgxhnc3Bv7f3Kf6i58T0AHWtlAXbzX4tRP8/83XvYN5hAj3Jk&#10;LqsILeN5Y3RZXWW5aYCCRA3AOrUtrW5PspmJIOKjpQ2SSOve0lOCUsHY+KIsCU9DC0UYKEeptaN+&#10;TcMPbAAK4HTbVqAOHXvafm/XIxsg0uR+2xFgRxpB4sR/rD3atRQ9MtpqfXr3sWdoJDJjcdJUpIUp&#10;4pZpZIGgjjh/yqreNEZZEZWEVNY/pZgCNVzy4ANKkDpZCSEB697fKWOoqvJNI5SOtpmqXf7p45Uj&#10;qZoKycyyuqRRhKBf0JK5BZUKAnnTP3BQM9PgnJ8j173kJYR5WUyxKtK0tPGskpM0k008dJE+h49D&#10;RwxSyszcHUFKrb1I5qJoAeAP+A069X59e9r/AKrljh7H2HHLpIm3PgqFqeSZImcVtfT4+87cIbmf&#10;UBpOthpHFva/bu69sVr/AKNH+zWAf5E9JrskWl2a48Jv+On/AC9e9nO7t2rT00kjU6fQEghQLnUz&#10;H6Ekc88E+5I3OIq49Oo8grQA+nXh9Bf6/n2SqvhaOZ1a97gC4/w/4r7DUxIBpw6XR8K+fXvcZQQL&#10;j8/i3tF8j0+1caeve+dx+f8AY+9fZ1ontoTnr3tTbes1fB/TWlj/ALH29B/adOxkgg+XXvdwPxx1&#10;DHUo/Gq5PH1EQt/vPs+tAC3zp0si+Cp49MO4OKGYj6lf+K+zv0hui/8ABB/tza/+8+zUjj050A9U&#10;CXcn8uf9jx/h7doB/X+v+8ce38hAeqEVPTLO1hYHm3+H5B9ukQ/29/8AeOPflBC9er+2nTHMSSw/&#10;1/8AiQPbih4H+H/Ffdut9Nc44/wP1/3r/ifchXvb8H37rX29Q2T6aR/r8/8AFT756ixvb6fi1vz7&#10;o5INAekdyxqF1Y6xaAvIIP4+t/8AiPfrk3BU/T+h9tjpGesgC6fxex/P+2495CQEuRxxf/iv9fdo&#10;1JmQDLf6vLh1vqO978/S5t9PeBDzcGw/1r/n6ezFzQUrnqjVA69oLcMBb6j6Dn8fTn8+50Lc/wCt&#10;b22gGqjcOmj5nz6hVKWQ3I9Ia1/8Af8Ab+3+lNyOfrza3+v7NEAAXTw6bJOK9IXKerVfm/tRU30X&#10;8f1/23/FfbpqNVPTqgGeg7yVtRJ/AYD/AJKI/wB6Ht2VrAfm/wDxv2jQ1bUDmvXh8XSVqVHOkfn+&#10;v+JP+9e5aH0j63/1vaKQfqPmtenxj7Omx7X/AMfz/vFvceZ7XAPN/wCnts+QHDoyiUALpGCOp9JE&#10;rBSfrcfnnk/71f2l84w+zl4/s8f7Y+2n4gV6ZuKg44dCtsmJxlKXk2Dg8Hm2ofn3Wh8jjGVqdIX9&#10;C3sPz5faO8DeEc1yOi+YjwmX8VR1ZHsMOMBTajf0j6/0AGn/AHj3W9Uo71zhQT6mAFh/qmA/3v2W&#10;ai5ZWGK/5ekcoySOlr7GjYdHPHLG2k/UfX6ggf6/s4tnChR0XSIWyOPXvdh/VDTh4F9X6ARwPwF/&#10;w5+vty4qykV6V2wINPLoNOwAhxlSWsDpKrf88NwP9t7sF2njfuKWIsDyo5PF7KpX/D9PsvS2qAy5&#10;P+Xz6MRLSteA6qc7i3dHiMlKkTLbUCoBJ/U7hz/quX95MxjxTSlgLXJJtzzfg/4fT2vC0SjfF0ta&#10;VZEWmW6hbF3M+WpWV29OhBzYcFb/AIH+PvniKkxuq3tyf9a/Hs/2u50Mgrkf4OkFzFrQ1GemfsXC&#10;ff0lQ9lOpOSQCCum30/HP9PYrYqusqgknjg/7A/0t7H9neBkNBjoL3VkJDUYPVc3ZmyRLNIQlgJR&#10;xyPqQP8Aifb41eAouwt/W3+3Hsx+sYYXh0ylsEFKefQN02yCJSPHckn/AGPAH19t82R/x/2w9pnu&#10;DqJJ6eW0iqQRn8+lzjNkoQo8ZU8W5Y/9Ff19t8mQNr3/AN4HtvxmOQ3SlLVFHaOPSxptkhdNoTfj&#10;8ta9jzybce4zZL/EA/7b/eL+6tJU5bPTng9P8OzJ+LRsBYfi/wDvPvH94rfkXNje1tP+HuijWKg4&#10;6acstVA7enaPastPw0bEi5+hH+v/AIe8clQpHDEn8gKLfX+tr+3RaAgGhr/q/pf5OmxhSSKDpyps&#10;cYCCUIvz/rW/3oe8J1MbH6H/AA/x96+jUGvn034yJkHu6eo2Ea/S39fp/T/Hn32Ija9iP9h7sLQH&#10;IPVGuQWJp101WqgAuAAQeGAP9ByLH3xamNv9tY+3VhGK9V+qUEkDrLDlYoranFueSxJP+xH5/HvE&#10;KNj/AF5/w9vJbrX5dNG7YE0NOpf94qdFN2Vj+Lk3/wB6HvkuPZvoD/tv+Kn2+beNeJ6obg+fWI7w&#10;po25lRLA30kXP0NjcEe+YxUjfQG/+sP+N+7BIxQeXVTNgnqI/YOPjN2qOCQALgDiw/oB9f8AYe5C&#10;YVzY2a/+t72EUA1XHVTNT8OOmer7Ux0Ac/cppH1AaP8Ar/sT9PcqPb0jf2Wv9fp+Lf6/uw0rTGOq&#10;+Kx6SVZ3VjKe/wDlSr/iRqA5IIsov76nwZiF2B+n5H549urIRSnDryPIzUwR/PqVi+3KfJOFimRh&#10;6bN+m4J/1JFx/wAT7gtjkX9V1/1h/vfJ9u+Mfw6fz6UaJWp2HpYQbyeoC6SCGAPFvVf/AGHvEaZV&#10;HFj/AI2/HP8AT/D20051UHXhBI2dFPt6ckz8hFybc/kWt9P6C3vH9rq4A/w+n+9fj3Rrhh54634L&#10;DGkV/l1KGfK/7sUf67Af8U945aAlGGk3ta/+v9fzb8e2JbglaV6djhYt3UH2dZ6XdCRVMJaeO4lT&#10;jyD+vssfd2IP8NqWsf8Adn+38Z9xTzjRnanQx2ZDpA9OrRviNulK5oYRIjBoo1ZeLlTPxzb82/1/&#10;dRe76fxZSUEciaS/J4F7e4WkoHcA+fQhm+HjXqyZDqVW/qL+06GsCP8AW906TAAcOuXtsqnBPB+n&#10;F7f4+91p1vr3uRjwRKCCf+K/T3ZWpmvW+IoevexPxtSYoVI+q3sbf74e7koKEdM+CuvV5enXvb9Q&#10;5kxzaT9Lg8qOOP8Ab+7CbIIHT9MAU7euLKGHP1/2P+v7FbCZvVo5/C/gf0H+A9mEU6BRqJBr0w2C&#10;a8OmyppA97/ngC55vf8Ap/X2MeEzAZIwf+C/6wv9P9v7WLJqGot29aoadILL4kEyMOOOBcn6D6/X&#10;2OOy6tHqo7/RiD/sAefbWvVIGXy4dKF+FSGx0Xfs/GvHiaggHlXuf6+k/wCHuwTreiiqYIvSDxb8&#10;/UgEfn8+1KXLpETQ0r0xJH4nb59aqn8yreWW2wMqKaZ4x4SSQ2iymZhayi30X6/X2YelwsKxoSg9&#10;Sgn0hub/AO1X9lcu/wAwJRBUD16Ux7anFuPWtDurtncNXkaq9bMQZXuPMwAvfn6+3BcZAOLWH+CK&#10;Pz7RvvNy1KDP8ulIsIRkMdX8ukBPvbM1N9dXL/rmeS54/wCDWt7lJSQrYadQ/wAbi/8Atj+PaFr6&#10;6qWMlPsp04LaMEaVFemCpz+RkJLzsTxcmaQ/9Fce8op4wb6Bf/AW/wB6t7bN3M2GfHTwjCZ00HTc&#10;cnUvwZXb82ZmP+x5/wBf3zEaD6L/AL37bJLZJPVwfTrj93KT+si/1+lv9594J9KoxAAOm44vzf34&#10;AkgCtevV9elHt/XNW04JveenUGw/tvZh9PqR7rq+Zu548HszIzagto5zf1C/7MhX9JB+h9mkjMFb&#10;V5HoxsYSVeU4qOt4n+Qb16suAps06XSGhnlvdgGUzxafoVJBt70kvktvaXObsybLLcGZlBAe+nzS&#10;lgPVb8D2R3MtE49JbtwzMK9bU4v+f6n/AG1+P949lOjmZp1IJvqF7k/7H8+0SHvBr0kUGmeu/Yr7&#10;fzNRRRwNG7+lFH1Nha/+P449r1PbUdNn1697sK+Lu+6183QwSyNpLpe5/AliFrc/VvbtvJSRqdGF&#10;tIQpU9dNypH9Qf8Aevexb1BkTUY2mJI5RLiw/VZfc68mydsWMnoJb6C1R8uq8fk5hl81XIBxZ3UX&#10;/Oljf+v59nGw0QlgV7i5vf8A23uZLaYKmkrUdRZdgiQ9UfdoZWbHZKSIEgLZfp+k6iWubc2B/Pt9&#10;8SKR9P8AbH2p8ZAPh6TajSlOgkXK1NSt1dvybi35vb8D3kGgA/T/AA496e5NNK4P5dV9eokprJGF&#10;rsD9bnT/AEt+m31PvA8kYtyb/wCIAH+8e0ckuaHp1EZ8AdOVJS1T/rso/oCT/gODe3vB5wPx9P8A&#10;Af8AFfaaS4CVFePStbUkA/Pp1/hEsx+jDjg/QX5twB/X3EnqgFP+xvx7JL3cOxkA/wBjowt7UAgh&#10;c9K3AbZLzx6wTdkvckf144I/r7bIqjXKObWJK8f7Y/48ewBulwX1E5z0JrOHSobTnoWXwkdLRqtg&#10;CE9XJ+gX0j6n/Ye1XQ/Qn6j8/wCvf/eOfYPvXrJEnnk/tr0ZP8IFOgZ3EnjZwPwQL/X/AFvbqCeP&#10;63/p7YQ9rAHp62FPEx6f5ekBPHctb/W+v+JH5/wPvmxsCfz/AMT+P959sUo49a9LRw6jKtyF/oQC&#10;f6WP/FR75B7oCTz9Dx+f6cf6/spnj8OaXtpU16cjorcM9PtGFsBcG/8Aj/gLf717iTm978j1f71x&#10;7KtxFbYmuQy/zI6NbMDxU9KjoQNrKBXxKv5B4v8A0dLfX2F+8JtNO/4JADcfnUDb/Dj3hB7sw1uH&#10;PqG/w/5gOsrPbymhD8j+3y/l1er8TCf4LTg/ksSOProQH/e/YL+f/H/dv+H/ABT+nvGbwl9fxdTV&#10;qP8Axmv59H05v/sf940/8V9//9ECToAuLXP+v7l5xivUWycPs63XIjpP9fz/AMR+B/j7wEc8n/ib&#10;/wBPz7qMio6a6me+mRWW/wDW/wCOfz/Q+9AksV63TrIjlTYfkj/Ye29rofr9Pqfz7tn168BWoHHq&#10;etnHPB+t/wCt+eePx74SXYXv/vre91byOetBQeI65xkKSNN7X/2PP+t7wo/iIN7G9/qfwb3491Es&#10;3GpA60yK2COpTxJMCNAJ+hHBtx/vJ9yjVOw4c/48n2+l7KoI1dVMCemOoBoIwxJjB/p+m3P1/Hvu&#10;KpmRw2trXvck25/wPFvalL6SgYv02beMg9lesc1HA6lfEt7WPpBv+D+Paops7NAotIRx9ATb6c8D&#10;jn2rTdWFAX/n0kksIm/B0jazbFPVyH9lCpNrmJCPqPrcDj3Kj3pVwSAeR7X/AAzLextz/X2/+82f&#10;g/D5n/KT0wdtiqDp6aanrPFVaN5IIGLfhUVeSLG9hz7eH3pUzU3Dm51ckn/Yc/W593/eDEUL4+3r&#10;30CVBC9JuHqrE0ldq+1pQpex/bS40mwJNuSbeywdq5fNZCnqIoTMQ2v6Bjxa3H5tz7RX10ZoTGDx&#10;6M7aAREEIK9Gj2JhsdiaeFYIokZYil0jX+v9bXv7IXHsfcUu4PunSpCiVmuY5fpdbc+w4cOfn0L7&#10;OYIAePQlF1sTf6f7D/e/ZydqQVlHio4ZjKLQop1Fhz4tNjc/1/Ht1lagJOKdGD3UbVznpNZLwSSo&#10;dCsyuASfqDcA/j+vsAu1aCepqyyIzXEwJGo2sw/2Pt2z7J6nh0Qbu4aCq+vSgpreJQBYWB4/xH/G&#10;vZbMvQVCFwYnFhb8/wBPYjLApUHoDmquSfM9Z/YH71jkjpnJRuORwRazj/iPZJf/ANmfWg6NtvxN&#10;T8/29e9g7gt7S4HIMY/IPWCbMQAVYi3sLyT+GxJyepIsJRGiknNOvezC4LvnMkQQxyTqGMaALJf6&#10;WH4/qPbLSl6lcjo5XcUQUbr1r/X2JXam7avcHQm6JKsSeRpKEDyH8ffJ9L+0d1GRB4jDFadLrXcU&#10;ndYq8a/yFeurC4NrW/p7r1S3jUHjhT9D+VB/4n2Vt3Go9KdLNIJND1373Hf+E1MRHx0+Qs/4k7ox&#10;sf8AsYtl4prf7Dy/7z7mj2VC/Wc1OvDwrMfsN0D/AD64k/3pbge5ftnD5jY5D/vV0/8AgoP29VKf&#10;zL6jTl+p0Cs5GN3e2lfr/wAC8Ct/+sf+8+9kthqBHIv+R9R7nsgHB4dcuQSCCOI/w9VYPKWK3DDS&#10;wIF7MLW4+htyP8fdVX80z+XJgvnj1RSHbkuF2z3l1/8Ac5LYe7azHRyNmqN6arFXsPO5CIx1UOFy&#10;lQyywynyrR1S61TS8oaKfcfkd9+hXd9mgjO+QxsGU4FzGO4RkgUMqsKwk41MUcor+ImX/wB0X7z9&#10;/wDd55wuE3eO4uvbzctEd3bo5/SkJCpeRJWnixAUcKEMqEdxaKMdHO+H/wAmz0pnpdsbsqKyo643&#10;BUU4nj1iaLamUkYRrn6aCR9RppIUMdXGtmaNEZQ7R6DoS9ldYdidPbxzGwe0Nmbh2JvDBVMlNksB&#10;ubGVOKr4ijtHHURQVKoaiiqfGWinj1wyoQyMwN/eOFQSV7hIGYMpWhVlIBVwSCrDzXTUcG0kUP0O&#10;8t8z8t85bNY8w8pb3bbhsdwgZJ4HWSM1FdOoHDLwZSKg1DBStDe1iMxjM9j6XLYbIUWVxddAlRR1&#10;+OqYayjqoZLlZaeqp5JIZo2H5B+vH1uAgjY/4j8Dkf717cFKAE56PRU+eOnL32i3FgeF/wAP6/7H&#10;3o9bHXvfAG3vfVOve+vz7917r3vlf+th72D1cVNcde99kEAG97/j3qvVMg8eve+r/wBeAfp731au&#10;Ove5FNTVFbUU9HQ089ZWVUsdPTUtNE09TUzyuqRQU8CeuaeRjZEX1OxAF2IB8zKoLO4VB5ngOqPJ&#10;HFHJNNIFjVSSTQAU4liSAoAqSSaADrg76Bcj08lmuLAAX+l7kn/bD6n3u5fySf5cGS+LXXuS757p&#10;2xHi+9OzKRaTCYTK0qrmuudgSMs38OmCuwpM9uucJUVqELNBBHBE2lzOgmn2w5QlE39at0jdCI2S&#10;2jZdI0vl7h1I1FmGqKLhSIysdazJ4fCH7+f3nrX3W5htvbfkXdvG5B2qQmeaNiYr68BKh0IADw26&#10;alRqlZJXd1FER2ph+enyWod4VsXUGxMtFkds4mpiyO7Mri51lpcrnKdnNLhqeoido6mixTkNPoLR&#10;yVTL9DGNRB/+FIvyDgy+8uj/AI04PLJNHtKgy3Zu+6KjrFlVMzn0jwu0aLKUyljDV0GJo62qQNpb&#10;xV6MBpbkPe6W9x7pzNHt0JLQ7dEVJBwJptLsv9LTGsVf4SzjirdZFf3X3ttNtvL/AD77pbhZMrbh&#10;NHY2rtxMUHfcOhP4JJmSM0/FbuOh7/lvdaVG3+vNx9i5GnaOfe+SgocK8gs7bf269ZTfcQtf/gNX&#10;ZWon+nDGnF/p71fWFj7jYmtOuq7OWNKcOrJvfitgDf62/wB5Hv3Veve7h/5JPxT2z8n/AJgRnsnZ&#10;eN3v1P1jsrcO6N3YbP41MltzJ5LI07bd2vicnFOftnd8hlXrYo2BLGhJtxf2IuUNog3/AJo2rZ7l&#10;Wa1cSSygMynwolFcqQQplMKNQjElK1Iphj9+n3e3X2m9k5ZOV96k2/nHdL6C2tp4ZNE8aq4nuHQj&#10;uH6URiJGQJuI1dFV+ZXaeW6j6Mz+4duZR8PufJZDD4Db1fD42qKeurKxauqlgSdJYi6YmgqOSpt9&#10;fe3bX/ys/wCXpktX3HxL6hj13v8AY4OfGHnn0nG1tIV/wta3ue29q+RnNW2mb8ru8A/YLgDrjPb/&#10;AHu/vLWpBh9494J/pukn/VxGr+fVNFL83vk7SW0dn104FuK3DbcrBxe1/Nh2uTfm/wBfaEyn8m/+&#10;WzldRm+MO26UsG5xm6uw8bYsb3UUe7oglj9ALAfS1uPaK79ouUJ102ou7XHGOd2P2nx/Gz0ILX77&#10;33pLUD/mLFzIRT+0tdvfh/prQk/PNfz6U1F/MD+TlJYS7uwtegKkrV7Q24uoD6qWo8fSMA35sb/4&#10;+wqzn8iD+XFmA32vV+7dvMzag2D7K3gCvBACjLZHLJYf4g+yY+yW01JXmzdwP+oE/wAzZV/nXoab&#10;b/eHfeasNPjcw7bdU/37Ywiv2+B4P+Tpe0P8zHvqmRUqsB1tkios0lThM5DI5v8AVhRbkpoh/sFH&#10;uuT+YP8AyOvjH0T8Uu4e8Oj8h2wd8daYKi3TSYTPbkxeewVbiKLO4tNyLNTx7ao8mr0m3Z6qdJFq&#10;RoaIE3APsLc2+2y8sbPNvFtvU9wsToGSSOOpV5FjrqjVcqXBwowG+XWTn3b/AL/Puf7j+7/JXIPP&#10;+27InL+6TvA0lvBNHKsphlaChe5mQ6plRKaCTrwQejF/HD57737c7d2x13vHamzMRjtyRZeCDJ4H&#10;+M0tTFlaPFVeRx8JTJZfIQyJWvSNCBa+t1596mn+++hH+8Hke4xPE8fzz/PrrtQjDGreZ9erUh9B&#10;9PoPp9P9h/h79791rrv3cb/Iu74oulfnxsvD5nJR43bvdG2dwdR1slROsNIcvl2oc3tCOQSERtPV&#10;7jwFPQxXsdVYeeSCI+T93XZOZ9mv5Q3gNKIZCCcJMQgLUPwJIY5ZK4CRknh1hl9/f2/uOfPu8cx3&#10;e32viblsd1FuSBV1P4UeqG6CnjRbaaaVvUIfQUKX82+t6jsv477zosfCs+X2stPvrFIQCzy7aEtR&#10;kYYR9TPUYOarSMC5Z2AHJHvcb/mISCL4H/LpvoD8eO00H1H+d2jko1+vP1f3kL7hqX5M3dR5iH/q&#10;9F1xU+7LGZfvEezMfEnmSxH/AFXTyPVI/wAQlDfJrpoWCgbsicKoAUePH17hVA4Cgrb/AA9/NXPv&#10;Fhq1zxx/gHX09tk9bNY+g/2/+359+966r1379+Lf6/Nzfkg8G9gBb6fQ3ubmxHhg1H+r59WDuqlQ&#10;2P2041pXGcVrXgKUIB646f8AEjknji9yCL/1It7kQ1dVTm8FRNCf6xSyxn6W/wB1uo/3j35tLCmk&#10;f4f+PV/wdacRuKPEpHzz/I1HXen+pJ/1/wDjVvaqx3YvYWIKnEb73liSnKNjNzZqhZCbAlDBWrYk&#10;ce2GtbR667WM/wC1H+UE/wA+i2fZtkuwRd7Nay1/jiRv5FesE9JTVUTQ1MEVRE4s0dRGlRGwP+qj&#10;mEiN/sQfa8g+SvyAhSGGbuXsrJUsHEVFmd55/M0SDgWWkyldV06qQLEBQCP8PYp5e5v5t5TlSblT&#10;mncdrmH4rS5ltz9lYmXH2josXknksrIDyftWk5I+kgoft/Tz+fTbjtt7fxDO2LweHxzSOZHagxdD&#10;RO8h+rs1JBCWY3+puf8AH2Ke2/mT2FixFHnsZhdzICfJNMj46rfhQNT0aeJrEE30XJPPvJfkb78H&#10;3h+SbiIy83rvW3qmnwNxjE6nh3GeMw3msUwfqdP8SN0Dt89kPbHfYWVuXlsrgmviWrGE/mndER9s&#10;dfnQDp40j8Ej/WPuwz4P71x/zQ782p8fsdDLsDcW7cduiuos7WJ/H8TB/dnbGV3NLHPTU0lBUham&#10;HFNGH1egtezfQ5ccif3k99uu62Gy8ze1URuZ9Q8W0viq1SNpD+jNAxBIQ0Hj8aD5jE37wftbsXsn&#10;7ccw+5VrvV1eW1lLbKYHjTWTc3MVsP1FKAKplDsfBOFPQR989sR9G9Ubr7Tn29Wbqg2omJmnwOPr&#10;6TG11fDk87jMLJ9pV14+zWalXJebTIVEgjKggke7C/kZ8FO4fjTtHK9j7uyGy8z1zg2xozG7cNuB&#10;KODEHMZWkwmLGSx+4YMPkFNZlMjTwr4EqFDyjUVHIy22H74Xs5uMKtzBu8mxyFwo+tTTESeFJ4jJ&#10;EP8AbsnWJ/tr7j7H7qb/AGXKnK1vctzNceJ4Vu6qHlEUbSuYyrsrURHajFHKoxC0p0Afx7+e/SPy&#10;Iz2P2Zgqbe+0N+5FK56XaO8dsVEUtTFjMfNk66opdw7fmz+02gipaaQgS10MzFSPHqspJZSV1HXR&#10;iWhq6WtiKBhLSTxVMdiOW1wPJdfc68uc+cl84x+Nynzbtm5R+ZtbqG4oPn4TtT514HBHUybnyzzF&#10;sZZN55fvrQjH6sLqK/aQMfl9lejs6l/qP96/3v3PT+v++/HsVMc06JfLrv3z966917337917r3tb&#10;9Z9j7I6e7H2B2t2TVVlFsbrree2d5blqsfj58tWQY3b+Yo8jI0GNpj9xWyF4FARAWJPAPuIvfze0&#10;5c9lvdDeZASkOyXfatNbaoWQIlSo1sWCpUgEkAkA1CDdeVd+552zcuTOWY0bfd0tpbaEO+hA8sbq&#10;C7UOlRxY0wB0Hnbe3c3vDq/sLaG25aKnz+7Nl7o21h6nJTzU2Ppchm8HX46lqK2opqerqoaaGacF&#10;mjhlcfhT+LusJ/PN/lm5VVWTv7I4Y6FNsx1L3FGAW/sGWi2LXxMyn6kNp/x98ILD3a5aujS6tr21&#10;X1kjRq/YIJZz8xUV4efWL999wr70FjiD2/iuUGB4e4bdwHnWS6jNPQkCozSnVAea/lp/KWgaR6LC&#10;7P3H6m0tht5Y+nVwP0sh3DHgyVcfQsFP9QPYj43+cN/LZyoU0vyq2XCXIGnKbe7CwpTUSAXOY2fQ&#10;BRx+bW9mY9zeSy2n97OD87e6/wCtOOg7dfcu+89ZLqn9prxh6RT2Mx/6pXTV/LpCVnwC+XNCGMnT&#10;tbUKPo9DvHrmtDf4iODeD1BB/wCWY9mQ6S+Z/wAWvkduKt2l0d3p132bubGYWfcWRwG182lXmKPB&#10;09ZQ4+bKz46VIatKGGsydPE8mjSskyKTc29ne181bHvNytrt1+skpjLAaXUkClcOqmgr6dRjzz7I&#10;+7XtntltvPPvIO5bXtcs4hWWeLTGZSrsqBwxUsVjkIAJqEY4p0EPYXx27t6owy7i7G65zu0sHLkY&#10;MRBlMhJjZqSfJVMdXNDTJJQVtXaSWKglZVa3pW9/x7M031P++/HsSDh1Ez5JHQO6fTpPFwR/t/8A&#10;kfvSV/4UmMH+bHVK3+nxe2h/sNfafcTAf7Y+8a/dXPNg/wCeOL/j8v8An67l/wB2OP8AmBnOX/i2&#10;3P8A3bts62Gv5W3/AGTXlG/1fae7CR/TTidsR/7yEv712qiAzo8KEBnWRQf6/tv/AE/JA9xyASaK&#10;euilxTwZKnFOrIPagoYBQbVp0MErJNU1TmpjThjHUWkomms4RpUkEirou/iazLbncwIYVNT1ux0t&#10;axhRQV697CvNvGsrXC21sQHCnSG55JZWFtPNj7SysFABPHp6Q0NAOve0vVEFV5FljeRHSYadA8Ya&#10;ylm8iMBe1yRYXPHttfhbpkmleve0/MT5GCmTXd1D/pJuxKlVBcHT+fftPSZxk9e9ihtVZmxEEWuG&#10;NWqZWkMgEckwjkWKKnhJmpYi9U0mhRLwdRP4Pu6NXtIyOlkVWRQOve1NK6vHXRvHErJT0tMKZpoz&#10;EzQ06msYWZ0fyTQuhPIY6mH0FrsXB+LA8ulBGKde98qhoWgqHUxm2IJVIYLq1TPWuomeTyss0s3l&#10;JB49HHFh79Si44nrRFD172uOs5/t+wtmTKGMy5/C1DP42hZHjq0Q3NK8yxoJ5kiUGQGQNptpLAq7&#10;ElLqyJ/36v8Ahr/k6auFDW90p4GNv8FP8vXvdjm9qKbN0zuYS94yblWc/pNuD6ub/nn3Jly5cOzG&#10;uf8AL0BQmQaUHXvZGt5YGfH1UjNCyqLsD4yp4/HP+J9kF4KDHV1wade9h8SVYj/ePwOf+I9lnSjr&#10;3vv88+9+XTVKuR172pdusf4hTjj9aW/2/wDxr3eI0evT6DI697uC+ODXx9Lz+Tf/AKlD2ILLJr8u&#10;lkfw9MW4f+LfMf8AD/iG/wCKezxUgPjUgf2E/wB6Hs28+rnh0BFVy3/IZ/3jj27Qkcf4fX/bj28f&#10;hA6r0wTqSWI/pb/ePbijWIHvStqxTrZHn00yqLk83t/vZ9uafT3frQ4nprn4Fv8AE/72PfI+/db6&#10;ie80X+349tv8XRfdGrDrEygC4v8AX3IVb8/j/e/bdfLz6TdYXbTbi9z/AMSB/wAT7xSD68/S3Htf&#10;BGFAYjJ691iMmokWta/+9+8AFj9f6+7SHu6o5qR9nUxLAMSL8Ef70fc+nNiv5+n1/wBe3uo4jqnr&#10;03VYBVz9LBiP+SD7UFMbMD7NIz2p+fVCK9IHJD6/4kj/AHr/AIr7UVOw45/p/wAV92lcAce7psHp&#10;BZCC5Ym/9o2/H1J4P9fbxFyPxwCR7TJ8RFOtDDE9IyrBDtyRza34+ij+n59yv7A/HHtJIKSN08jU&#10;YGnmB+3ptIu9v999PcGcnkf6/P8AW3/Fbe2fXo4pppTh0/UCAAf4WH+vYj6+0ZuKQpRTkk8KD/vN&#10;j7bYdyn59Jbv4VPr0MvX8KzZamW39rkfXi4/wv7rP76kNTNPHe9+AP62kPvU0RZSAK9EE7sr0B6s&#10;V2pEIsPTKBYeNbf7b2T/ABW3BV1pZo1I135Xi1yfqfZSYDrIPr1RXrTPSl9j/trB01GYriMX5ta3&#10;IH/E+1CtoPDHVgo9OuLNpNrX/wBj7Nn1tWQQ1MAFlJFuP8NI/wB5t708xPaD0siiIq1Og13xSy1O&#10;MqNBPpDOLW5Kqwt/h9fdhO1MnH9hEy2AsBYcfRVUDj2sthSML+fVpoSaUx1Tt3PtSqrc61lc2MgI&#10;/BInc+8OcrxLq0kfqPH1/P8AX3fUC9D09aoS4U9OfXu2jjaZNSNd0S9x9LKoHtmx8x1Xv9GP9fau&#10;GQJIvl0/coA1OljuOiMtNKCoPoC24P8AX639iFja5dABb6Aj68+xXZXRTu6IbqIiQsB29FF31tUz&#10;ysfCLFix9A/Av/X/AA9z58pHGv67/wBbn/ff09q5tyAFDg/b1SK2kkyUx0hcN1xUVsgK04Oq5/zY&#10;PH+2/p7YKjcKAmzAcEfqP/E+y2XdlBpqY/Z0Zx7WwGRn7Ohmw/UkmlNdKPqDq8S34/33+39ss25Q&#10;Ljy/T/Hn2jO6oKnNftPShdpFQdGehEoOolaxalQLxe8S2+v5NvbVLufU1vKth/Xn6X90Td8kBiB9&#10;vTp2sgVp0sKbqCmSNbQU63H6TGv+35595qXPmRh6+P8Agx/w9iGw3BGCkt59FdzZECoXNembNdZR&#10;RI+mniJ/2mNdX5+vtV0OTEmkXHNrfn6n2IkuFcjQeiK4tWqWUGo6BPcmz5KBXZY9IAYkhAALAHj2&#10;saSETAMq/Uf69yfa1V1Ux0TyJIrdFx3Lm1xTSI8rIV1f2tP04/Ht2jx5P4/3j2pRAoIagHz6ZOqh&#10;1MB9vQYVm/okvecgD/m4b/nj/D3LTFauNII/1vdCqg4of8HWwQtCWr/g6SdZ2msHCPIxF7MHNj9O&#10;R/rH3Niwob6hQf8AEf8AE+9V9B1svX4UHSPyfcdREjaJphybWc8W44/2Ptyhwkdh6U/1yvHtp3VM&#10;M2evEgA68HoNsv3ZW6mH3NQAdXAkYfj63/1vbimGiXkxqT/rC3tvx14aTT18um/EUjHDpAVnceUn&#10;voqakqTZQZnIPFipH5BI5/r7yjHRKeEUD8i1/wCv+HuwuFGCpKHzHWtfpnpgl7Gys4YGSWx+ouT/&#10;AL3b8e5UVFDpJ0Le39OfdHuSKlV7QOtNJQgU6T1fvHJymxnqVBtyZnta/wDifyPacy6IgIAAsDxb&#10;/D/b+3tVVRwcGnSqNSwRh69GI6kr6qsaJ3mkfUsViXY/2iCfzf6e0RKuuQqOOT7uzhVDHoyTAGc9&#10;HNx8n2lIk0hJCIhuf8STz/tvbvRYOaqAKr/h9L349k1zuMcNe7HShInk4HHQWb17sxe1HZKyuhjs&#10;NQBqoVsNRABB5H09qWn2XKxuYr3tzp/w/oPYcuOZYakB/wCfS2Pb3fPl0WrP/NHblEsipXU8jJr/&#10;AOUuJiSCeARGR9R/X27R7FbRdowOB9YX5+vssm5njII8X+fSlNtbUOggr/nZj1q0Snqo1Yyj6VUB&#10;/Itbjj6+y3d87RWlwVZL4l9PkP6LD/NvyL8/2fYG33eGuWIU1/PoV7RaKiEN8XV7f8rvv7/SRW0R&#10;WqkkEkcYb93Wqnzgm1rDgji3FvdEXZMXgzVWoAAEso4/rqHsBy4JPz6W3CKBw62Q4f8AMxfn9tDc&#10;/U3UG59hp5iAbnnj3vyB6QEU6y+4cj3N/wDH8/4n37rXXvb9jNNxwCebn/be/de697V8MyhAAbH+&#10;n49+69173Ppkd3Vx/he1/wCnHvwBJovHq2ryp172ImEMi6Bc/wBm31/2n2rI7aefVHyhxnrBMOAf&#10;99/vufYv4adgIxqIIb/H+vtbbV0DVw6aQVStemGvjDBuL8fT/kE+x82PUuauFdR+un8/2mBPt6Vg&#10;pVgoFOnoTgmnQFdj0sb4iq1qCPHL+BxaNjb6fXj3Z71KS9JBf/m2P9si+2ZX0xMa/P8A1fs6UFQG&#10;BC+XWnj/ADaUEa5VV41IUuLCw+5kW44/o3szkI9Cj8KNP+8+wyTUk9GPWq9mnH8Rqbsf84foR/vZ&#10;95/euvdNmtbfn/X4/wBv9ffJRfn+lx/tx7bc+XWxg6usErrYm/1t/vv9499/69v9sfdenRqOGUU6&#10;wawPof8Ae/fEj3vXQdUKEcOHWZJA3H5/3v8A4n3Dq+In4/3W/wDvAv7dgbXIh9DXqh6Wm1GH8Wol&#10;P0+8peOOf3gfz7qG/mH1UkewMqUa37coA5/5VSf6/Xj2cXSlYIjSlePz6ENggNqSevoJfyF6ZF6k&#10;jlKLqOHY30gWPnAt9Lkc+9I3teZ5d015YknzMPqbCzyn6f8AIPsK3GWpXHRJdKPEIHDrYdX6fUnk&#10;/X/XPsMqcWlX/H20vxAdM+QHXfsQMcD9un+sP9tf2tQ9nTB8+vezgfHKvak3FSsHIuwvyfp54/b1&#10;qAWz69PQkhuOOve9k/ofLifF0fqvdEP1J+oT/Ye5w5OkC6M9oFeiDeRX+f8Ah6KB8jsMamkmnCA6&#10;kkv6eDaNvof8f9492AbdqgaVef6/k/6n3MEMq6A3l1Gm4W7h9XVBHc+EP8YqQE+kjcaR/S3+8W9v&#10;s1SAPr+Afz/vfu5lDUzQdF4jIpXh0F+KwDlUun9kcBR9D9Rz7hNVE8A2/wBifbLThK+fStLbUKkY&#10;6VEe3goBaMfi3pX8fX3iM1/7XP1+v+H+v7QTXQaujPS2OALSi9OdPhAv1jH4/A/rx7wtN9bkjn/e&#10;PZNc3ZAB14HSlIsg06UNNiFYC0Y+vPA4F/r7bqmckWH0N/6/4f7D2RXVwzK7V6M7eE11Uz0vMJhV&#10;VlIQXGi3pH+P+2v7x0bAym5+lv8Aeh7DdyWdFNeJPRxCtFP29PWdphFSkWI9KX4A5t/vXtdUH+b+&#10;v1P+9ew1dk/UAkcAP8/T0nkOi27kjHmZLmxfk/8ABR/T/H26+6Rjj0ot+DHpBTqL2+n+t/sD78Sf&#10;pf8AH/G/eiO8H59K6VoOoyqPVx/aPvKltJ/qWP8AtuPZTdsWnNfhFB/h62TRlPy6n0zeuwFrWP8A&#10;r2v/AIe41SPS1v8AE/737Kr8f4s59CD+wg/5OjWyzNEvqel9teS1dEfodHHP9GT/AFv6+wj3qCIC&#10;R/gT9fwdP/G/eF/urEfGlUrmjU+yp6yo9vJv01H+r4er0viVOjYel5vZX1ci9/HFx/t/YHeX/H/d&#10;2n/Y/X/be8Z/pm9Px16mjxVp/tP8vR/NXP8AsP8Ak3Ta/v8A/9IAw1vVzcWHuZApPn1GzcKevW66&#10;4uVH+v8A8R76Z1PN7H/H2wRpY9I2UqaHqYiswFh9B/vvp7xlxbi9/wDYf8V976r1y8bf4f7z/wAU&#10;9x2W/I/2PvXXupKuAAOffEIT/vPHv1evdd+QDkXvcfW39fcSaO3+PvaYfPn17qdDICOfqb/7yLD6&#10;+8S3HH4/3r3SbSrCnVqfPrLcD6m3vLyLFeP975/249vKUZVqDqp1VqgVHHrhZGJt9f8AY/8AIvfJ&#10;JHIuT9P9b/e7e6yLp88dWWpXPHrG6Lcf635/1z/T3AnkIa5NgL/7H3qIivWtGrj05wxqUH0v/iTf&#10;6f4e5dLVcBb8EWH0t9Pe5HAfHHrWkLinUOqolLawLMDexvwb8/198KvGU9ap1qGve+onn/Dj35mc&#10;inW+A66pMnLQtZb8fSwB/N/yf8PbSuzsaG8hgjVgR+P975HttdSmg8+nknZBp8up0m6Kq2kHSGve&#10;6j8W/wBTf+vvhV4aniRkjFl02sD/AE4459veC5z59bN5IpAJHUyjyk0pDuDcG99NgQRe45/PsOs1&#10;s+krgfKiE2IBbn+0SOfxyfdre3cNqYefTM1z4i0dsdKyky54S9jxe4HP0F+Cf6ewV3H1zTMZdEan&#10;6/Qkfj+vJPs4pTJ6LXMQBBbPT9BViRbkN/hwP+K+y5b36sWrgljVVUkWW4Jt/ZtexP59o7uEOp+z&#10;q9owRhQHSepgN+R7LLUdG/5a7S6EGom7G1xf6gH8Ej2FJrBdbMadC2C7kKAKMdd+xL251dgcYInq&#10;HiLIPq0mv6c/S4sPb0dtDFxYdXaS4ZuFeve+HeWZw2P6qyWEx7qZZ6rHpZdPIFQ7E/qJAuOf8PaX&#10;dGiFmyIclx/IdHuwJN9cWcY0n/B172RYBQq2+mlf95F7/wC8+wq1OJ6GpwK9e97mv/CbGIL8Xe9p&#10;gP8AO97rGT/Vouv9pO1v8NdQfc2eyykS80MfNbX9v+ME/wCHrh1/eivX3V9uY/Icvsf+zuYf5Oqg&#10;P5mbEbk6pj/phNzyH/p5ksdp/wBiADf3sbe5265jdVfe/e/de697J18pvgb8YfmTjKek7262odwZ&#10;nHUUtBg96YurqcBvXBU0jPMKfH7gx3jqJaNKiRpPtqoVFKzkloiSfYH5k9v9i5lla7uUeHc9IUTx&#10;HTJQfCCpDROAMAujMoA0FadTh7Q/eJ92PY67lm9vuaHg2+WTxJrWVEmtZn0hdUkTgjUwADSRlJGU&#10;BddFWhgenfkz2t0iDRbSzMdRtyWqerqdrZmEV+GeeQp5ZYFLJV0M06oA708sJYqGbWbj3rT/ACD/&#10;AOE4neG38nk8p8ce1tk9hbb8jyY7bW/5azaO8oKZ3kKUP8SpqTJ7ZyMkKaLzSSY9ZCCRGvFoY3D2&#10;u5vsC5t4oL5KAaonETsa1JZJ2VADWopNIwJIJr3t1M9uf7zn273SxtLT3N5Pv9r3XAea0CXVqSBl&#10;vD1x3EQJ+FRHLQYLscmzrYf8xDqDPJTQ7xxe4tjVzoBUTGjXP4PyA8slbjX/AIlHqck6WogbH9R+&#10;vuoftz+XL82+kK2opd9/G/s5KeAyA5nbO36veu35Vi5eSPObSXM43xBedTyKLfX3H9zHc2fjJuNj&#10;PaMhIPjxPCKjBKmQKHX0dCyNxViM9Zn8mfeR9h+fre3n5a9z9pkkkpSKWdbacV8mhuPClB8sr9nR&#10;xNs9sdZ7ygp6jbG/NqZlamOORIaPOY5qxPIupY56Bp1raae31jkjV1PBA9lEy22NzYCeSmzm3c7h&#10;qmFistPlcRkcdPGy2JDQ1lNDIPr/AE9tJPDKoaKVXX+ia/4K9TNbXtneLrs7yGaP+KORHX/elYr/&#10;AD6EAMGAK8g/kEEf7cG3tkKEDlTe1/wD9Li6mzDj+o9u0PDH7Rn7DwP5dKWUgmtK/aD/AICevFgL&#10;XvyQBZS3JNhfSDYf4nj3xVTdvobgDhlJufwFvqP+wHvRVgKkUH5daCMR5fmQP8JHXrgf8U/P+2+p&#10;9qHAbQ3ZumqioNs7Y3DuKvlKJHR4PC5LK1UjyMEREhoaaeRnZiAABck+2ppoYEV55kRT/EQPzPy+&#10;fDpFfbrte1xPPue529vAoqzSSIiqAKksxIAA9Sesck8UUcksjqkUSF5JHIREUC5LO5VQAP8Abe7M&#10;Pjv/ACavnf8AIdKXIU3WH+ifa1Q1xunuKsl2bD41dFdqXANSVu7KpSjllZKERvY+sfX2c7Nse979&#10;Lo2fappogKmUgxwZNABNJpjdq8ViMkgBBKUIri57l/fY+737ZPJaXXN43jeFUkW+2BbomgrQzhlt&#10;UPAEPOGFfhNDQAeyflH0h1bTsdxb4xtbkDqVMHtuWPP5nWIjKFmpsfJJHQaltpapeFCSOfezt8CP&#10;5LfQfxGmwnYfYDUfdXe+Mf7ql3LlqNo9mbSrRIslNUbM2zPqQZCjVQEyFYJZw4LQpBe3uY+VvauG&#10;3m+t5ouku5VYMkCM3goaEapCaGdm7hRkSLQShjkprPKX7xP36/cL3iTceV+VlfYfb6RdDQxvW6uV&#10;0kf4zOtKIxJ1QRaUYEqzuDirf5BfPneXYcFbtfrKCt2JtOoilpa3IyyxtuvMRyJ45YZqujlkpcNS&#10;yxuQ0VJI0w4LTaWMYudqp46WmlqZSVipo2nkKhnKxwqZHKovqkKqpNhyf6e5b3O9g27br7cbxiLW&#10;3heSQgFqIilmIVas1AD2rVm4CpNDgtCrvMqwodZNFAyanC+makf7HRAqHGVGdylDh6JImq8nV09F&#10;SiZ0hg+4qp0giDzSMFgXXILub6Bc/j383T5tZjtvvz5S96dyZXr3sOlo949ibhqdvpldnZ6kkpNp&#10;Y6skxW06BhNjoViNFtuipo2Av6lufeE0u9225XFzuE97EJ7iV5WBde1pGLlRnghbSPOgHX1E+yG1&#10;8re3XtP7fch2W+2DzbftkMUpjmjZWuGXXcv2saB7h5HqaDuqMdbR/W22cfsbYWz9mY6WCWDbO3cT&#10;iNdO6yCompKOKOpq/Szc1lSHlJ+l3Psn0+3NwUZK1WDzFMymzCfG1sJU2v6vJCtuPbiSwtXRMhHy&#10;I6mCO+sZCBHeRNX0YH+Yr0uNQ5vxbk3I4/1+ePbY1NUIbPBKmrizIVIv9bggEW/J+nu1cFgCR9h/&#10;1fOvCmelSUJrUaT51H5cMivCpwK5IGeuiwA1fj+t1sR/UEta1ve61/wnW6WGyPiRvTt2tpEhy3cv&#10;Z1YlDUkfvT7Q2JQw4PGqzE3VF3JPlyLcMGBN+LTZ7O7XC375314l8fWLdGPxBUAeXT6K7PFXNWaJ&#10;aiiqTwu/vL+dv377wcu8m281bXZNpBdcDTcXj+K4P2QxW+P6YoCM9UsfzOt9yZLfGxuvaaYmj29t&#10;99x10QCgHJ5+qmggSTkv5KfHYpXF7aVm4B1G2wh7nTrm31Vx797917r3v1rn36vWtJJ66Jtb/E29&#10;o3sbZGB7L2JvDrvdNKtdtvfO2M9tPO0bOU+5xWfxdTiq6EOP82701UwVh6lJuPZFzHtP7+2TdNmE&#10;5ie5t3RZBxjcj9OQfON9LgeenoRcscw7hylzDsfNG0SBd1228huoqio8S3kWVdQ4FdSgN8jgdK7r&#10;jeVV13v/AGfvmi9VTtXcWJzKoFV/NHRVkU89LZyqkVcMbR8kct9R9ffy+uztl5DrbsfsDrjLKy5X&#10;YW9N07NyV1YL99tjO1uFqiC4Dcz0bWvz7w5j1COLWmhyo7fSnEfkcdfVzy7vVtzLy9y/zFY5sr+y&#10;guUOPgniSVPM8VcEUrwPW1ri6+myuMx2Uo2D0mSoaSvpXBBDU1ZTx1EDAqSpDRSA8Ej2hbe3KHo5&#10;p1O9qPZu6ctsbd21t64GoNHndobjwm6MNVi3+T5PAZOmy1DNa3JiqqRGA/qP6291dC8bxVprBWvp&#10;UHP5Gh/2aEIN12203vat02S/i12N5byQyKa90cqMkgqOHYzGvkR1FrqanraSpoquNZqasp56Woid&#10;SySQ1ETxTRuBzpeJ2B/wPv6G/wA2+w8R2V/K9797M2++vCb/APinmt34p9SP/uO3VsqHKUysyMVL&#10;pT5FVax4a4+vvJTfd5i3v21k3ZXBM9tCzUpQOZI/EXBIBRwyMK4YEeXXzf8AsLyze8qfe29vuVNy&#10;Qi923m1baSv8VvctE3pxK1HkRnrXY+P+y63r/wCbe0dj5CCSKfa3Zebwp1oYxLBRUWZWiqkBteCs&#10;pESSMj6o4P0Pv50zizWBuBz/AMlDV/0V7xrGFA8xj9h6+lKvZpp5n/D1sYD8/wCB4/2w98fe+qdd&#10;+/e9de49e9+9+68RTr3vse/HqwBByOve+vfuqnieve/e99e697uC/kSLq/mXdKH8Jtztxj/6Kzdi&#10;j/eW9jDkH/ldeXP+ak3/AGi3HWGv3+v/ABFvn/8A56Nt/wC7ladFA+ezafiX28f+mPaY/wDX92r7&#10;2kf54TFP5Y3yMsSGaTqBLi30bu3rb+v/AAQ+5d91hXlkU/5So/8An7/N1yj+4Ynifen9s68Qm4n/&#10;ALpV3/m6p3/lzAn5W7J1WNsNvRh/sNqZhf8Ab3PvQWwW+N37YmWXAbiy2KZLaPs62eNVt9P22d4z&#10;b/W9492t1cWF3b7hY3EkO4QsGiljYpJGw4MjrR0I9VZT8+voq1jw5YmzE4oVOVP2qaqfzHWyPYH6&#10;i/sc8B8uO4sOyLXZej3DAukOmWx9K0zgfUNU08UMzN+AzFiB7yI5Z+9394zlQIu3+6N/cRg/DeiK&#10;+qK1oz3ccsx8xVZFOcUGDHe6e1PtvvBdr3lG1WQmoMIa3IxSv6DIpPz0j+fXQUD6D2Pu2/nJiyqR&#10;7s2dXwvYBqrB1CTRg6rahT1ZDWVP9rvcccW95Mcjf3k3uBtzG39wOSdu3S0wFktHksZlzUlw31UM&#10;opUAIlvnJY56jHevuz8pXY1cvbzd2E1fhZUmj/L+zkFTksXfNTTNOvHV+NNv8b+x52v8n+n9ztHF&#10;HuJ8TUSWtDnaVqFgx/DTq0tObf11D3lFyr/eJ+w+7iKPmC23vZ5SQGee2E8IJxhrSSeVhXj+gCB3&#10;N25EVbp92jn21Mjbbe7fegfColaJ2/KcCOvy8X7B11cj6i//AAUX9hF8pe9NpHYldsbbGWpc5ltz&#10;mCCtmxlQlRS4rGU1XS1cz1MyExtVVr04jjQXPiJY24vGX3vfvde1vMftTu/t/wC2m9ru29b0sKyz&#10;xpIkNrAJEmYuZUTxJZVTwhEoPhh2kkZHREkE/s77Nc1bRzbb8w8z2ItLWw8Tw4y6s0srIyA0Qt+m&#10;hbXqJAZlUJqGojl7rI5PJAF7GwJIH+0qSAdI+g/w98gjStFHb5fZ5f8AF+fHrL0kECgof8vnTr3v&#10;v3oinWuve9hD/hN0QPm92gPyfjHu0D/Ydk9SE/737kP2vP8AyLLb5wTf5D1zt/vM+72G5WIGP612&#10;x/7MdxHVbX80z/sm3Ef+JX2r/vOC3WPe7Sx4J/oCf9t7yYOAT1wqLcW617jw1/8Aav8AifekN/wp&#10;BmLfOXryM/7o+Mexl/5L7I7dkNv+Q2PvGD3JkL847gp/BHEv/VMN/wA/dd2f7tBNPsLzI5/FzTdf&#10;ystuH+TrYf8A5XsZT4yOSR6+x93kWv8A2IcPEb8D+0h/2HvXczFUaSlqqtb64IZZFPH1CNb6/wCv&#10;7AJfw6sOuhcv9m49R1Yv7eNsVpyezPupTATLX1MQEkxjflpY2CoIZVLkFTfUCRxpbm1RIZRq/Lq9&#10;kgW3AXgCevew7ybkVlgrIBUtICHmlRg8xmVEkqNLhyrEAOzFwLHV9fbb/wCDqshYNQde9pupuVXV&#10;KPLEsuoaifU8gQ20+slDJc/63tgmp4Y6Zao+09e9slQrBpGNydRXh2Oogab6B5Gs1uL/AI9+r59N&#10;sKZ8uvexU23VzxYigPiRzMainEpEv3TyzOJ2iNTURSLAJGmf0J6msxs+m4fQgoCOl0ZYRqBwPXva&#10;gp2+1d3qtZFMHeKEvGUY3WO08kUM3jQU5uRGqN6SjAEEnzjFD1cGgNePl1730KbITxVXkZDTotLX&#10;O5ZokWwSio4NZSQz14p6mrYIfpG9RZ7L696lwADTrxJYAHr3sQurYGyPZewhUlxFV7txctw+ryLD&#10;W0zOw/MafdKyi5XUVNhbkq7MVurZR/vxf8Nem7j+wlHnTr3u6ig23ha2mMTaD6CRdr3Jju3BI/Hu&#10;QxFqDMOJPQTEB0MRx6hyTup4U2vb6Xvzb+o/r7J331smko2mNFGh9FwBY/VueNRP09orlO3PVXUg&#10;AnqWpuAf6/X/AF/ZIavFVEEkhKNYMbX+n+uL+ybSR5dN4Hn137a2UobMLXJvf6f737rnrdR17294&#10;E2r4fp+tf9792T4urKaN173b78a5QcfTW/BK/j/jkp/H+A9iG1YHoyFNA+3pkz3/AAAl/wBb/iHH&#10;s99KbwoL86VP+9f7z7NgKnrXQCVg0yOx+mtv9fk+3GI2/wBv/vv979qfIDqhwC3l00SDg/43/wB5&#10;AH/Ee3KIcj22oox62TXppnNjf/ffj25RE2/w4/1/99f255061w6Z5+T/ALcf7wB7zX9+8wOvA16j&#10;hB+eT/sfeSMm/P8AvH++H9fdHUA1HSK4jHxA9R5OOPzf/iP+N+5qkBfqPzxfn8+2yKgjpH1FZSSe&#10;DY/8U/r7juxN/wDYD/Ye1sMwIUSsPEP7Pl1v59cREQbiw+o+p/w/1/fUY+vuzEFqjqkhBao6kfg/&#10;64/3o+5EXDf77+o9+X4h9o6b8j1EquYyP6X/AN6v7eqZvpb/AH31t7MmJVNQ49UXJI9OkXXKLkn8&#10;2t/vuLe1HS34t/W/+wt9PaJe6pPVmOOkLlOdQH4Vv94I/wCKe3pCQqqfpY2/3n2qgFSPn1WMEtXy&#10;6QFYPWx/Bv8A70Pc/wDsj/gi/wDE+y+XMjt5V6cXLp01jiUH/H/iPcGb6n/kL230brwXp7o2Fh9f&#10;1Bv9hf8A3v2gd1EjH1PIsUAt+b3v/tvdf9FRfM9Jrk0HQ6dZoWzFMeLa/wDo0e60e5jesmvfgX4t&#10;/wAdCP8Aefah1bQc46Ct1ITKQD1Yjt4AYumt/qFv/tv+N+wDwjhJyefqtv8AfX9lZK6mB+Gp6unB&#10;a8adPftfR1j+QAH+tuR+LfW3tK0oUkKMdKUjr3Ede9jXsTKyR1VPqPCr/h/Vf6+0zE1qOjKEEUPT&#10;DmKVZ6OeO17o4t+OAf6fT3YhsPJefHIur6gG1x/qFFvr/X29A7l8evV5QQa+XVbvcu30gynmZLgF&#10;h/avxO31BsPb9kXYsR/h/wBFH/ivs2RR8R9On7eOlX8z0hsIsaxrb6Eggfm2kDn+nPvBSHS4/wBb&#10;/ifboOQfTq1xhaefUvJwiRHAHBHJN7f4e1VSTsBb8WNuf+K+zm1lLL2NSg/PouKqRWnQN7gxkXkb&#10;UDa4+n4uLf4fQ+8Nc1Qy2TVzY8WP5PP+uPaO5mYk6FoP8J9ejK1jjpk9TNsU2Np9Pm8Z0lgSzEW9&#10;I45I/r7SdUlYoLNrFgb8f4/63slkmlLfCejIaaUXoa8VLiZCqp4ibixD3BJH0BDX9p6eZxfUeb/k&#10;8/UfX3tC7KS/XqZoOl1S00IUFENrDSF5tx/Uke4wEjkWe1zbg8D/ABP+39vxoQa9X1CMd3U13ji4&#10;5HFyLD63I+l/8PcynLIVP+I/4j/D2b2hcUr5dFFzl2ccKdJ/IxQzQM44/DX4Onk/155HtdYZpg6m&#10;x5K/74+xPYzs4ODXokuESTDdF+3/AE9ItLMfoBDO17jmy3/LfX2OWEBaKMkG9hf2KbUkgVPQTvF0&#10;uRXHVWHcEgjrZVjPDSlgDYmzfT+v09q6JVX/AF/99/vPtY7gYzXor4nostfLK7G5W1gQP9YW/p9O&#10;fcyOwsf8fz/X6e2Q7se/p1QMKekZX+Q6hb6/4H+gA/HuZGRq+t7+3xkFRx6cNQM8B0iMnHIdVxzz&#10;9L/4n+g9ucRHA5+n5/2HsvckuampHSNwSSeg3ycbK3NuG/x/of8AD3IdvyvBt/xHHuvTPHHTLCuo&#10;/wCxA5/wP/G/cYk3ufr/AL7/AFvdWbBUGnTooAAOHTxFDpAP1+v0P+w/NvfgxHp/r78GBFa9W69L&#10;AWYED8WtY3+o/PJ9pHNtySPp9OP8ALn/AHj2ohP6YH29GVspMZHyPRsemacBYLg30x3/ANhI3+39&#10;o+GxmAP5e/8AsDf3SWRtLCuB0sj8qeXRt8rqhw0rKOTTj8f4H6/63sa9pUkciISAxVwbHkWA/p+T&#10;z7jnmC7dCxXzGf20FOhDYqDQsDXqkD5jbtymOr61Yp5AoSQWXSp9TBR6vrYexepcZBoBKJ/yDcc/&#10;ji1vz7iC/wB1uNZSM0z/AJehhb2kSop09VIZffOYmqqi9Q+kyOvq0ubghT6jbj/iPctqSFUICD/b&#10;n/insqN5dFtXjGvSsxQ0AEdPs6aKTcdfLW0zPOxJqI14VDyzcX5H9PZPfkoqx7frwPp++P8ArCx/&#10;3r2vWVpIwzHyz9vS21jCgkdbeX8iOpqamWi80jMI4SSCAAT9zFLcW+vpP+HPvXb7SF87Wf0803+9&#10;+0zggD7ekN2DTrc2pjenh/wiRf8AYqoU/wC8j2DtRqBIH5/4i3v3RX1n94I0ZyPe64p1qi8fPr3t&#10;/o4H4sP6/wC82/w/r795cet9e9qClimJW68G/wDX/invVK9bp8+ve1/h6EtoLD+h+pH9j6/7z7UK&#10;CAoAzTph5CCFTh59cWNh/j+PYlY3HqNLWt6R+T/h/wAV9vm3kamphT/V8umhWTBOB1ClkIuOOSf9&#10;4P59r7F0ljGB/qvp/sR/h7djkaLUh4AdOr2inTRWTHQ/NxY/T/W/P09j7sWn01NOPyHP9fywP5H9&#10;B7cEpkAY8Kf7HTseNR6AfsmpU4mqGoC8co5/H7bf7b3Z51HZaalBNvWp5/4IPaa4J8AimdNP5n/P&#10;0sQ/qL9n+frTx/m0ylocwR9FhJ/9WZDx/tvZnIR+2Dflhf8A1/YYkkfxAF+DoyXIIA61WMx/wOqf&#10;+Wp/4n3k+gt/vvr7sDUmgx01IpH59QU9Q4/A5/2AHvl/xU+/dPowNBXPUOS4N7HgD8e/e/dXqPXq&#10;LY/0P+2Pv3v3WiaAnqTCp54/33HuDWECJv8Agkn0/wAVt/xPtTCKOD0m82PQgbNiLZihJH/KXS/i&#10;9rzfke6ff5i7D/R/lf8Agkn/ALjE+1N0QGIPp0IduNbU06+hJ/Igg8XTcBsQf4Qb/wCP7/vSM7RY&#10;ndGQ/OqaQ/7eaQj/AGNvZFPxp0UXWHPWwV/xv/eOPYd05/dX/X9sphh0lrXr3sQccx+2Tn+yP97H&#10;tZ0y3xde9mh6McpmqUrwfItr/wDLaM+37cgOCfXrY4j1r173sR/Hivb+HUN2FiiXFxf9Ke5h5Wk0&#10;+HTor3JNSVp0A/d1ClThZGsSwRx+fzEx/wBv7st23U3o09QNwGvf8Hj/AG/uWILmgBz0A7uMliCM&#10;dUQ9zYPVmqiy/wC7GPOrjjkfT29zVJva9v8ADj/D2oadKBiePSNLZABToOcZgv219P8AYXnk/jn8&#10;c/T3HE555v8A0At/j7RyTkggns6UBFoBTp5/hOgABP8AXsCfpa3vvzD63/H+HHHsrnuNYIJwOnhG&#10;ppQZ6yR4slv83/vDf4fX3jeUf15/2Hspkl8RtRHSlEA7qdPtLiSv1X63+gb88f09tk0wJP8Ah/xJ&#10;9lNyxZlBOBX/ACdLoQQGr0vcTi0SJWItwt/rfgH6e5WO9UgN/qGPP+vb/ex7LLk/ovUZ8Qf8d/2O&#10;l0fwHpn3TGI4nUf0X/bWNv8AY+1/QN6Qp+nqP+8+yG6howmHHh06/CvRWty/5yT/AJaD/ifbr7aU&#10;8RTq9uSHoPPpAVDAtfnjV/vfv39P6f74+6uo1A+fRiGNc9YBz/tr/wC8X9yI24I5P1P4/wAPZZeW&#10;q0MoIFB/l6q2SG65I5D2AJ5H+3PvHMoYH/ar3/2w9llxEJIXU9GVuwRkb06V2FqWp6iF7gEMrA/U&#10;CzXN7+0JufFiopXBBB0nSbnkA3/AP49478/cnS7jIzwxhgTnjglvs6mPlPmZbKMK0nAfL0+3q0X4&#10;wdzUeFkpqGoqFja5jOuQFW1RqV9HH9P9h7L3/BZtemzf8XzwfT/df2/lv9Ppf/Y+4k/1sJ+Pg/ir&#10;+L/N0Of9cWPh4p4aeA/z9WX/AOmDAaNf3UVv4J9/+nn/AD/2/wDX9Wr8f0/23v8A/9MAfJE62Bt/&#10;rEG/+P59y0kp1UD4/LoFPtrgV8+t18xyqw1K3F+dJAH4/p/h7hSBr8Gw/wBh/t/buuMmj1/LpG1k&#10;QTVSf29T45LD6WNvyD9P6/7z75JrJHqDc/Tj+o+pA93HhMKLw9T019HVT2EH8+umkuSbXv8AQ8/6&#10;30+v195WLW5X/Wsb3PugVamjin29Mm1cdcVlF/Va35vcf7cm1vfcZNuQb/09+K0zXppoWFevPLHz&#10;yPrxc/4/4G598Jo9Q4IFweCQPr7rQ+XVNDjOk065wVC3FmFr/UH+n+v7jLDY2PH9b/T/AG/vaipO&#10;anrfHgvUt6m4+ov+P99YX95/Clgbj/kr/D3shuGk9eKt5Keo4qGv9T9fza3P+9e8RhAuOLf4E/8A&#10;EX96NaUYdVJYces/nB+gvxfj/kfuJNAGBBHPP1v+fdApJ7DnrdaefU+nqSlvrx9OPp/r3H+PuOlO&#10;VIt+Pryf9b6/T3Z4ZGIweteIDg8OpMlUHuCpJPNgB/vFgOPcxpxEnJ/rzcf09vRW0rcQadNs6r9n&#10;TeIPLJ9Cb2sovf62/HtM1+5Upiya7f8AIaj/AHs+zCKz0jUwz0y01K06UNHgddmKXv8A6pXNvr/X&#10;6e0jV7zhjJ1zLYaj+pbj/YltP19qPCUUJSh6Tlnl4Ag9P8OAAtwOPoBrHFrAWBH09oTM9m4ykRtd&#10;Qq2BP64z9Dybhxa3vTTRxr3ED9nTkdlPIe5qjp5p8OsZJst7/wBoN/tuefYEbq7wxNKZAKhTZuTr&#10;j+lj/wA3PZdPukEdeH7el0WyyOQaZ/Pp1ipUjW3P+wJ/4kn2XDdHyFoLsI5L/X/jmR+r+uo+ya53&#10;5QBQVx8ujy22PA1L3fmOpIAHA9gbmu/dRYwuQdR59PHq+lr+ySbeK/6h0dw7UEwR/h679hXk+9cr&#10;JrEdU6izcgrax9l77lI2ATT7OjOOyRAO3r3sNsnv+v3M0lDPVvKh0SlGYEEq6i/5Jt7SPePM2lq0&#10;B6M7FFSSoFDTr3uWAQqH6jSv0N/oLD2y7Agqq5PRozArpHH16973R/8AhNtEF+JHc035l+QWRUc/&#10;iPr/AGNcf8ng+509lhSLmE+dbev5Cbrhn/ehtX3i5EWlKcuAj7De3X+HSP2fb1T1/M0cHeHVqfXT&#10;trPPx9AHylIBf/g2jj/WPvYm9zh1zP6rE9+9+6912ATwASf8Offvfuvdde+Olbk25JubcXNgLm31&#10;Nh7qUUmpUV9fPreo6Ste09e+moDgN+of6ri3q/rwPftC2tbgixFzz+Of6m39feyoNK9eqaUrinXa&#10;M0ZDISrKAA4NnAH0Gv8AV6fxzwPp7YM1tHau5IBS7i21gc9TBWUU+axFBlIArCzKIa6nnjAYHnjn&#10;2HNz5N5Q3mf6rd+Vdturr+Oa2hkf/enQsP29GW171vOyMH2Xd7qzccDBLJFTz/0Nl8wD0tcH2b2J&#10;tlVTbu/d34RF/SmL3Jl6FQNQYjTT1kYsWANvpcewaynxH+LGbZny3xw6OyDsbs9T1ZsqR2NtN2Y4&#10;XUTp49lbe2vIpPby1bp/pNSD8gjKB+XQ/svfH3n27Fj7scxxClO3cbulPSni8OlrB8mvkFT28fcO&#10;/wB7cj7jcVdV/Tkf8CpJvbbQ/DD4i42oSqoPjH0NS1EZuk0XVWyhIp/wY4Yke/D225IoVPL8bL6M&#10;0jD9jOR/LpTce/nvfdRmG493OZHiPkdxuqf9Xess3yg+Qk6FJO3t72P5jzEsDj/WkhEcg/2B9jft&#10;rY2y9mUootobR2ztajAULS7dwWMwtOoUELphx1LTRjSCQLDgezbauUOVNjnN1s/LVha3RFDJFBEk&#10;hH9J1UO35k9R9vHMnMPMU31G/wC/Xl9P/FcTSTN+2RmPQfbm7P7G3cAN2b73fuNVvpizW4crkYlu&#10;pU6YaqqkjUaSRwPobe1PoX+l+QeSfqOR+fweR/Q+xAUU1JGeicMwAUHH+odB20hJH0AGoCyqLBwV&#10;f6AfqB99gAfT/X97AAwBjqvXFmLEsxJJ5JP5Nvqf8bD34gG1xexBF/6g3B/2B9+IBFD14YINMjrg&#10;8ixglrcg+kgG9xb6H6i3+w98BTwWt4Y/pa2kfQcAHjkWHtuaGG4QRzxK6DyYBh/OvVx8IX8IFKeQ&#10;H2cOu0z2ZgLfbZXI06kBdMNZURDSBptZJBxb8e26s2/gcgrJX4XE1qNfUlXj6SpRr/XUs0Tq1/8A&#10;H2Grrkbkq+k8W95Q2uaX+J7WBz+1oyel9rum52JBsdxnhI4eHI6f8dI6UOP7N7GxXj/hm/N4Y/xf&#10;5r7LceXpfH/wTw1aaf8AYe0DmOiuk9whlz3UHWOaV/1jK7E2xXhv8G+6xkuof6/tJ/rce34r4fJO&#10;1Rk+cdrDGf2oinoUWXuV7jbaKbdz/vcC+kd9dIP2LKB0r6X5Gd9UQAp+4+y41X6IN5Z5lJ+l2Rq1&#10;1c8/kH2tts7U2xsvC0G29obfw219u4tZkxmB2/jaTD4bHpUTyVMyUWMoIqeipVlqJWdgiKCzE/k+&#10;xHtm0bZs1pHY7VZRwWiVoqCgqxqSfMkniSST5noO7xve8cw7jdbvv263F7us5BkmnkaaVyAFBaSQ&#10;szEKAASa0AHADoOd0bs3JvbMVO4d2ZvJ7hzdYIVqsplqqWsrqgU8SwQiWomJkYRwqFAP0Ht/9mPR&#10;X0nvfvfut0r10SB9ffID3rqwFOsDyC9ubf7D68/4++iob6i9v+NH/bgj3ogHjw62DQ1HUc+oMp5D&#10;CzD+vN/x9Df3Uf3D/JO+CneHZW9+1d3bT39Rbv7B3Ll927lqtu7/AMpiqGpzubqnrMnW02OqIayj&#10;pPu6uZ3ZEGjUxIAHuKr32k2K7uri5G5X0SyySPpRoNKmRy5Card2VanAJagwCOHWZvJX37ff/kTl&#10;bl/lHZdy2uTZNts4raBZrRHcRQgIis4eNnKrRQTnSoIJIap8Nm/zD++dlbb25tWjo9h5XG7awmNw&#10;lHNlsHkzWz0WKpo6CjFXUUWcolepSmiRWcRfuaNX9on2BeQ/4Ts/AqrDfZ5v5A4pjcj7XsLbNQi3&#10;vYAZDYFW3p/xY+y6f2a2woRab/erJ6yCBx+xIYj/AD/Poe2/95b94SEDxdo5ZlH9K0uAf2JfJ/L9&#10;nQjUv80buBCBWbB63qLAahAm5aUtb6nW+cqUBP8AS1/Yd5j/AITb/EqqD/wbuLvzFMTeP7yv2Jl4&#10;1I+moJszGs9j/tQ9kcnstvev9DnG2EX9Owdm/Mrfxj/jI6E+3/3oXu7CablyJy9MKEHw1u4q1weN&#10;xMBgnyPSwx381PPhUGV6dxFWwKmQ4/d2Sxa8Ne6/d4GvCg2tYuf8ePdk+E+CsWB+BO4/gqvbO6M5&#10;g8n1/u7rnEdj7hwePrc9hcFuKsrarH07YihrMfS5Gn2/DV+Cnj80JanjRC6kAgY2XId9t/JN/wAo&#10;tvEUsskrOsiQPEi65FlKiMzTEVkDs7eIRqckKPLGPcfvBtuX3its+8IeSbaC7hv7e7lsYZ3EcssC&#10;RqzCVo2ZTLo1vSM9zMQuo9FT3F8qMZl/lNt75Gw7AGLTFy4ufI7Vp9zrXNkajH4Sqwa1ZzH8GpoY&#10;p2o5ItSinIvEATdifdGuT/4TKZm7nDfLvHNyAi5TpmsQ2HFy1L2Q3Fhxxf8Arf6kEf60nMBIrfWd&#10;KeTScfPjHXjnz+3rPa1/vS9tYKL72auA+f7PcozxJI+OzUcD8j6gHHR6Kb+axsJv+BfVO7oCbm0G&#10;aw9XpA4HLwUasWAv9Ra/tDV3/CZvuKLV/DvlB1vVkA6fvdibnx4Y/gE0+Uyui/8AyFb2xJ7S80Bt&#10;MVzt7D1Msy/y+nb/AA9HcH96PyMdP1ntRu0frouYJP5aUH/Gunmn/mpdRuV+6657FgBtdoG2zU/6&#10;/pkzVK/H+IH+v7R9b/wmp+USE/wvvjoarA+grz2BjCf9jFs7JDj2yPabm9a+JLtp9KTT/wA/8WH+&#10;EdH9t/ef+z7gm49vuZVb+iLIj/jd3HX9vT5F/NI6AI/yna3bUDfnRt/a1QtyfwYt5M9v9h7Rlf8A&#10;8Jvvm5T6jRdlfGvIgfRRvHselkP1/E3U4jHH+1H2im9s+cIqgWET+hSVSP8AjRU0/IdHNv8A3mfs&#10;LOwE3LHNMX+mtrMj9q35/wAHT1SfzNvjfU8zU/YtChNtVZteguDwf002eqWI5/p7RVb/AMJ4P5gd&#10;Jq+3qehclYcCj7HzMZb/AFv4hsugH+3I+vvTe2/N4/5ZQb7JYgf2s4HR/D/eQfdyl/tP6wxj+lZR&#10;YPz0XDY+wdPUf8yP4uSEB9x7og/La9n5eQAD/GnjnBvf8En/AA9o6v8A5A/8xujv4Nidc5X684/t&#10;PbEYJH00jKT41rN+L/7H2if2/wCeEYheW3ZfL9a2/wC2gf4B0cWn94V92O41eNzHuUR/p2FyP+ra&#10;SV6fKT+Yd8TariTsetoTx/wM2TvdTz/1D7eqR7Q+S/kbfzMccrsnx/ockEN747tbqGbWDxZI5d9U&#10;85tb/U/n2kvOTeb7GMPcct3I/wBIEuP5QSSN/L/D0d2338vus3TBP9ch4mP+/Nu3MAfmLSn8z0qK&#10;D5x/FXJMFpu5MBFf6fxDFboxY/FwWymDokX6/k+z3fykf5c/zV+OHz06t7K7p6E3NsjYmGwXZVFk&#10;901GW2jl8ZQ1eW6+3Fi8dHO23tx5eYLXZGqjijbQV1OLkD2b8hbdvEXOmxSXGw7hFDG0xZ5LW4ij&#10;UG2mUVkkjValmCgaqkmgBPUEffC+8f7H+5H3d+dOWuSvcWxv9/nmsTHbqtxHI4jv7aRyqyxLXQql&#10;zkUUEnAPQG/M75A9J76+LnZ2H2d2psbcWYycW1IqDCYrcWMqc3WmHe+2quoFNhzOuRlEFJTySOVj&#10;OiNGY2AJF7X85DY+9+y/5dnfWzeu9n7n31u3K1PVbYzamz8DldzbjyKY/t/YeSrWoMLg6OsylZ9n&#10;j6Oaok8cTeOCJ3ayqxEse6MUknK9I0ZmF1GTQVoO7JpwGePz65/fcm37YeWfvKcgb3zFvNrYbNBH&#10;fB57maOCFC+33cahpZWRFLOyotSNTMoWpIrWR8AM9gtt/J7ZuU3DmsTgcZFhd3xy5HNZOhxtDHLN&#10;tjIxxxyVtXNBSpJLLKqqpYEswH1PvRKyPxN+VGIZxlfjN8hcb4yQ/wB90t2VShSL3uZdrjSB/jb3&#10;jqLWd/hjYn7D/m678Qe7HtTd0Nr7n8vSV/h3Gzb/AATHrYog7G69qlD02+9m1CNYq8G6MJMrX+lm&#10;jrmBv7Rlf0p3JirnK9S9mYwA2JyGxN00YBtex+4xUVjbn2jknt4m0STIr+hIB/YT0e2/OPJ14AbL&#10;m3bJv+ad1A//AB1z0+0mewdeAaHM4qtB+hpMjR1IPNuDDM9+faQrtr7jxhP3+AzWP/BFZiq+lN7X&#10;sfPTx82/HvQnt3wJkP2MP8/RxFf2M9PAvYn/ANK6n/AenS44NxY/Q/1v9Lf1v7Y5FaMlZVaMixKu&#10;CnIPF1Nvz7fDMW1xmppSo/1enSxasMVp137x6g1vUGsLDkGy3vYf0F/dQpFaL/L/AFfn6+fW++pN&#10;DU9euOOfr9P8f9b3yAJ+gP8Atj7sBivn1XS3oeuri9ri4+ovz79Y/kH3rz0tx60QR5Hr1x/Ue9gX&#10;/hN7Jb5zdjx/l/jDvZm5+oTsvqLSf9YKw/2/uQfa8gc22y1r+hLT9gr1zz/vLwT7A8uUFFHNVr/2&#10;h7j1W3/NMsfjZijcWHaW12B/Af8AgG7tB/2LabD8/wCx97uR+h/P195NYOPLrhHSuOtewcMFZgxu&#10;Lnjm5v8Ai39fejz/AMKPJCfnfstSb6fjN1+oXi4Ldgdsvzbn6tf/AGPvFX3BctznvtW+FoR/2bQm&#10;n7ST13j/ALtZafd+3hvNuZ7s/wDZpYdbFf8ALEUD4u0jWIMu/wDezsefURV0sQYfiwWIDjjj+t/e&#10;u5ua4wmUN/pSyg/7axP+A9geUBkIPDroHIO09WG+3TYMkq9cwRs8mn+LZDTGVlVHSNoXQCT0wB0k&#10;MhuxOkkcANq90tf7MY8+nbav04B/iPXvaLzCyzVccUbqsjaH0ySWDajH6pGJSECHyhXUkAFbkHki&#10;7Cp4dp6afLV697TVQkqxAlmNll16Al0jbjU5DDQBYHkD6fT8e22WlcdvTLVyTx697aJdbG+tH5Ib&#10;S6soZPT6CECmyKOQDz+fbRKjAI6aLHUQx7evexW2sr/wLHRRojVUyyTpNVPFTvGjyVUbssjSWjgI&#10;pITqn0qfrbm/tRHpHHiel0WUFeve3e+l6qJaaeFUFRLUSDzeM+KrmQJK0Iek0tHNJZyyg/hn1WXb&#10;A6tLZr1bNfl173NWo+3WokVTVGNaSjhJF42+5rYUkk1Ij649BL6iDYC9+OPHtWvVy2kYFR172sOo&#10;I647/wCvZovHU1UmfxNPHAHMTS/ZVTVFZXqD4o5KdFd3jXnXpJHF/azb6G8sh5+Kv+Hpmc/4u+rj&#10;Tr3u2eHKZCj1FZHUXP5B4PFrstzwf6e5FOpFxjohGEBPw064lVPBF/cKLaNX2DkvBKvkDnSS4ZiB&#10;a9rIpsPaWQK2Dw6Sv3cfh64SyxwRl3ZUQfUswUD/AGLGw94t/wDxkTE4d637WMEUzSNdHB+l7C6/&#10;q9sfTAprp0gbjQcOm+izOPyDtHS1EcrKQGCSRvYn8HS5sfdbO9MGcPkpqXTpVX4AvwObj6fi3ssn&#10;QITjpyPI6dfafwrf5fDb6iRQDf8AF/bC11Y6dWmrPXvdvPxo1fYQcG2r6W/PiW3s/sakivDox8qe&#10;XTPm/wDgDN/wX/iG9n3oriNCb8ov+39nXA9a6AWvsZH/AKaz+f8AY/737dI1BIJHN+Pr/vvr7fHD&#10;qp4EdMkh44P0v/t/x7dIf+I/4p70Mk9e/wA/TPUn6WP5/wCIH/Ej25IPr/sPemrmnXvQeXTTJe4v&#10;9ef+I95Bx78ik5rQ9eqF8uopZrnn8n8D3IjW3N78f1/x9+fh0kuaBQR8Vf8AVjqO7Bv6395Tx9eP&#10;9fj22TQE9IeuH+I94WYXtY/6/wCPay2jWhfT3Hq4FR169/6f7C3/ABHv2o8Ecccf4+7HjnpPShPX&#10;fP0H++/31/ciI+rn+g5/23t6FA2ScjqpwT6dQarUAQL83uLf7T/xv2+UoHH++/r/AMV9riupQK46&#10;ouKnz6R+RuBx9Rb/AIj2paU8AfS1v969pNBXgPPr1a1Feg+yTsWbm4Ia/A+l29vEdm0/4f74j2rQ&#10;BUDDiB04uBwz0iKz+1/rn/evbgR6Pp+LX/pYm3sqapZvSvT0Pxr0zA/uG5/33I9wJ+P9sf8Ab2H+&#10;9+6Hz6Mh0+0VrLf63UfX8X9oDdak0M1ubrzbn6fnj8X91ArKh1ZB6SXY7Djy6HbrJwuXpr/6r/oo&#10;f8U91sdxxEVk1/ySP9vIePa+RaRfMjoIzj9Vj1Yft5gcZT2/1C/71/j/AK3svGMOioJcXAI/w+l7&#10;/wBPp7DtwWUtTAr0ttwrKK8enz2p4q2MzrckcmwuLf4f4+0DMa8ejNVAAx172M2z28ksOn+n4+v9&#10;n+l/fhVunlKr+XUGqtoe/wDqX+v+tce7Aes5WWkjU6vqo5vyPECfr/U+zG2iJK/6vLqskoJA8+iK&#10;d406PIxUKW0t+nkg+bm4FgCPYoZAqeQObC/P+P8Asf6+14qp01x0otJO4q3w9F6wyOGsQfrYcH6W&#10;/wB59t8T2ce79KJgGQmmenqdCYyCCPzyPamo2BA5F/p9fr+Pp7WWbMJMZU1/LHRZ5dBlueJlQlRb&#10;ledN+Cwv9fx7ELF4iOtVdQBuQL6iP7INuD/j7WiBHk00wR8+m0uzC2inz6J32V2RW7T+4kiZ1EZF&#10;hZB9XK8BhY3t7bN14aDH00r3sBGzfX6n8W1fkn2XXkaRA9vd0aWMzXBA6WXx87Syu98pFTlnlVJl&#10;TT4mU3N9D3typ0/7H2WfKZaOOpZQRpufTdb/AF/5K9k31CgkFh0fi1AA7s9Wp4Hb00lDE7o2squp&#10;gshHK/1tb8+81HkkccEXNwRqW9uPx7VR3NAAR29J5YDSrZFeomS29Kjng/Qfhxxcj2/49vuZkQfk&#10;nj68gXHsztJyzBWPHotuYtKsfQdIbcMRx2PnY30qhb88ixta/wDj7HLAYMSKjm/KRnkMB9P6/wBL&#10;+xxtlsrRnT8R8+gdeXSxVNOq5O3+0Hx8s1OXkOpqiPjxgWvoP+w/HsTqKmECKoFuB/j/ALyfYkji&#10;CKB59BqaUyMTXHRAt4bhbMVEsrMzC/pvp444Fx/T27oeOeef9j/vHt+RUIrivSPI+3oLp1LMf9tz&#10;/S//ACL3KRr8fQcc/j2mDAZ6uCQanBH8+mKqhFh9PeaJjqt9bH8W/wCI9qEbIPSoZUdvSRydONLE&#10;j8n+v9Lf19u8DXW/0/3jj2heJo3kJPaTj/Y6RSCjEdBZmYdLm3HJ/r/Q/wBT7kNILWH+3/4n3Qmm&#10;T01pA8uk9T05LfQ8sP6/k/n3hZv8eLC5BF7/AOAP19pydbGg6sB6dKGGlNubEc/Uf4X+v+uffHyc&#10;cA3HIP8Aj72BQVAx1bTSles321j9Df6fQ/1/xP09pDNMef6f8aB/4n2uRToUHh0a23wtjyPRruno&#10;OIrD+xH+L/2j7SUPNRHf/V8/63tPMKxy1/1celcIwa9GozaacLIG/wCVcX/FrL+fY87PNkA/3r/g&#10;o9xnzENSgLg+f5HoTWOFWvHHVBnzYIGSr7/0l4/1nJH+2I9jLTA+Jf8AH8/64HuFb0n6h6dDSL4F&#10;Hn1UBkm/yucXsPK/B4+pv+eeT7ySg6G/wHPtMK1z1dsU66xpBradbi/mhYG/AIlQc/7Bj7JZ8mpw&#10;MFkF4BtMQLi5JiYXH+w9mkQIiHp0ohkoCKdbmX8iDEusFJUgHQyaQdJ9S+aJSAbEGwuL+9fDsmla&#10;XL1shNx5ZT/vP9QLc296ZWJ4GnRbdSg1UcOtxmmN4Iv+CL/vKgk/7En2CNS6JKykgfjkgc/05Pul&#10;PLpB1n9yaYxED6fQf2v+N/09+48Ot0oKcSf5de9q/FxxO6rpFuSef9b/AB9vCJTk9abhUceve17R&#10;UdNZSf6ng/8AG/e0ADGg7ekjySVopx+XXR+ht9be1IDHAi6F/p9Dza3F/b8TKmt6VIPVUNAxPWLl&#10;iATz/wAj/HHtSYnIWABBI4uDb68c/wBfp7UC4iJFQwNPy6sGjrgZ6jTRHn/XP4/r7FDbsn3EkfHJ&#10;Y2/2BFvpa/tp2Dvnp9ACfl0m8qPDTyv/AEUn/eL/AJ9ma2ZQhZadrD9QJ/19Sgc/jj2+oXhTFOlB&#10;UKQFGOir9nZcijqkJOkKbngCxsCb8HkE/wCt7sS6sslPCCAbMhH0P9m359tuv6INO7q0ZPiZ4U61&#10;IP5q7vU0+Uu2pWgGocXuZmvyBf6k+zLQfoH+HA/1vYZcAtjo1Q061a81ERkqpQeBIeLX5H+8++Ts&#10;Ba6kkn6/j6/8R78FJr3daJNTnqPBTFluv1P+v/vh9PfYkv72EHn1oCma566moiASRbj/AB/2H595&#10;b/4/7z7bofTrWeoHgA+v+9H/AIr74XPP+v8AX/Y+6uQBg56vU0p1KigHH+t/j/r+2+tNkk/A0P8A&#10;X/gv+P8Aj7VWx1EVz1Tzp0I2yY1GZx44I+6pf+tn+8e6eP5jTaev8rb/AFL/AO2NMQf949qLrLn1&#10;p0IbEf4q1Bjr6D/8i5QvTMFhYfwm5/p/nz9fekl2gf8AfzZA/wBJnA/6nS/8QPZDNXX8uia5+L5V&#10;6v2H/En/AHs+w7pyfKv++/B91Udw6T8Ou/Yh47inTgn0j+v9R7VcB0y3xde9mc6RYDM0xtb1j8n8&#10;Sp/t/btvmSnlXq6Aas8Ove9gT491AWgoefwv5/wX3LHLsvhiPz6Qbgp0EDFOgq7PpvuMTKDYARyG&#10;5+gPjsCfx9ePdmm1p/8AI4iTccfkfpt/xX3JkN4jJ8OeghdoGNKZ6pW7kwzNmZ+ByNR9JtrZiG/w&#10;vx7fJ6m7/wCsf8Pxaw97NyoOB/PotC04jPSAxWCtCoYAft3sQbm4NuP6ke8X3J/1v9t7Ty3JcHjQ&#10;dPxRaicY6dFwSXA0jn+qt/xPvwqmv/yIf7zb2WvL4gIrj06ViIDII6zHBKguQGJ5FtXH+2/I9+aZ&#10;2PJ03/23+39ppX0qSD1ZUFR556zw0Ch1FlJBHFj9P8Rx7jM3qsSOf8f6f8j9ljMWJ6VBfQdKaClC&#10;Rm39Bbg/0/437dcaT5ALfQML/i172/2/tPJ8LCvE1/OlOn4wdBOocekDvCIiOQ2JPp+gP0/xHtd0&#10;jEAWNjY/09l5UE0bPTxFaA8OipbnFpJLcHUv+359vSMNKi1yLXP+29ls8Zim44PW4gda0NOg+dCx&#10;Nzcf639fr9Le+X9P6e2WJ1ivRmgq1D1jKFfzx+Bx9Dx/S/0PvIrW+gvf+n9Paa5CsjA8COnCi1Ap&#10;15AdQKjm4vYX/wB9x75ueP8AX/3q3sp6UgACg4dKGmHoQ/n6f7Dj3FlgWddLAW+nPJ5/pe5t/re0&#10;c9pFIKlAa9b+okgwhND6dKrDbirsLVRVFLO8ckTKVMdgRpFhzb8D6/1/PtN/3bp9Wrxj/gf9z+k/&#10;TxePV+n6W/2Htv8Ad1l/vtOHr5/t6T/XS+rfF0N3+n3cGjR93U2/g/8ADv1Rf8rHn/1P+q/P19//&#10;1CLRbkqogNfH+sCOPpzz7GyTuWFG6XtawuKFOt8KTDUb/wC61H+w/wCNe3CLdsgA1AD6C9hc8/4E&#10;n6e1AvJF49MPt0RAonUOXbcEgP7f0ubAgfj82v7d6fdcZsGa3/IJ9upfMpBrnpO+1RtwI+zppn2q&#10;hvpRv9p9V+R/j/W/t7p9yUrW9Yubf0H0H+1e1Q3DVXUQekb7OSSQnDpmn21NHcRqwv8AW5B+l7f7&#10;a59usWdpWtZwP+Qfxb3sX0ZFSekMmzsD8HTZNgK4X9LH6/kf7Yi4+nueMnSyr+tDqWxBFj/T6/i/&#10;t4XUdQQ+ekUuy+eg16gfwqvhvdTp/wBfk/4f7f35Wp25VhY/UfW3+Ht8XOsgV7ukb7ZIpoV66Kzq&#10;PXHLZfr/AIE/7f6295CqWuGW34Hu/jEHKivSZ7KVSaDrEpbVc3te4va/14v/AI29ts8oiuS3+IsP&#10;9j7uw8QADj0hniZFqy56eaSIzWCi5PH1/wBYe07VZ+lp2YPMq6b6tVh9P6E+11vAqhdWCekLVpQD&#10;pSQ4OpkVSENj9Df/AJF7Z6nf+GpUYS1UK6V55Fzb8+1ZNshFW6pHbTue0efWZNpVUrhirKL3vrsO&#10;b3/P9D7Cvcfc+CpUcLXxcMR9efob+2nv7WMcelo2ydgAVz0qaHbS04XyFeAL86jf/X9lg3h8hcZC&#10;0hiq4gSpI4/Ia39fZXNvcaghSK9L4tlcihB6UsVNFEoVV+n5/wCRWHstm6PkkzCRYatfowsoN/1i&#10;1jq9k1xvpoQHz0awbKq0qnWfSAb259l43F3xlKzXpqzYh1H1+jN/TX+LeyO43eSQU8To2i2yJPwZ&#10;679grm+ysjWu7SVRu17+okWtb8N7LXvJX/F0tS1ROEfXvYeVW66iYm8rPf6XU2+v0+vtM0xY/Fnp&#10;9UWtCKU697ZpMtXVHEcbnk8FDzz9fr/T3QsxzTpxtIIpkU6974R43OVxASCZg3A0r/X/AFj79omY&#10;gKOqmVVrU9e9q3B7UzGMaTJ10EscARItcikKXllsqg/19PtQLaSMKzjHTtnKskxRTmlevexIBIQc&#10;AiwH5/p70DVqdGYpQhTVuve91f8A4TfQ6Phr2pNb/O/IjcK3/r4+v+uif9sZLe5x9lj2cyj+lB/g&#10;m64Wf3oDk+9nJMZ4jliM/kb29I6px/mZOTvvrRL8DaOTcD/Fsywuf9gvvYUJIBIF7fj/AHv6/wCH&#10;ucSaAkdc2AKkAdVm/wBf8ATz+bAm35sWtb3Tr/MM/nEdRfBbddJ1XQ7OyfbXb7U2OyuZ2tR5L+7W&#10;G2zhcrTfdY6bLbhmx2VMuVyFO8csVHBTOwgkV5Hj1IHiPm/3Ol2XdZdk2XbkmvIaeO8rUSMsiuqK&#10;qkGRirhmOpFQEaTIS4jzd+7V9yLnH7wOzz833e+x7PyP4kkcNwYjPLcyxNpcRxa49MSHUGlZidSl&#10;VjIqynx+OPwlyvdG113zujcMm1tp5F54dvpRUK12Xyz0dTNR1tXLFPPTwY/Hw1EDxoxaR5JEYaVU&#10;K7V7Yz/hTLtAhf418U9ww3Nicd2hjp7XtayVWz6cH6H+0PYQHvFzMpq2yWLj0DyA/tq1P2dZJ3f9&#10;1XuCsfo/eiEj+ntr/wCFbunRian+WXtuRh9r21nIDblKjbFDWWFzf9Ocpf6jm3sSsR/wpS+PFRpG&#10;a+P3buPcn1LjcvtHLab3tp8tZi2e6/4D26fevf1UsOSrVh5H94Ov7aWL0/n0G7z+6z9wENNu90tp&#10;mPlrtp4v26ZJadM9T/LFQC9H3E7f0FTshV5/FzFul+P9YH2JGO/4Ua/CmoCDI7A+QOMkYAuo2ns+&#10;tRD+QHj35E7gH86fb1r72boxJvuS40jr/oV6ZT+x7OEfz/PoJ3n92H77Qljacz8tSqP4p7qKv7bR&#10;h/M9JSv/AJZ28Yi38P7P2vPa5T77D5Whuo+mrwPX2P8AW1/a5oP+FCP8v6rUGofurGXv/wADOt4J&#10;FFj9C2O3HXD6c8X9n0fvRs9KT8vbiJfRPpnH7TcIf+M9B65/u2PvG25ISbl2Uf0b2QV+wNbL/Og+&#10;fSUqf5a3ccd/tt4dd1JtcB6zcFOSPz9cBIOD/j7VdH/Pw/lyVQHl7B39QMfqtZ1duxgObAaqKkrC&#10;bjngf7f2+nvJsLNpfZNyQ+dVt8fsuT0TXH93Z95mEnwdi2uX5DcLdT/xog/y6YZ/5c/fsQvHW7Bq&#10;eeFjz9fGx+v/AB3wsa3P459q+i/njfy16wJq70ydCXF/8u6t7RjC8fkxbRmBH+I9qP8AXe5a/FZ3&#10;o/2kR/wTdFE/93/96SH4eRLeT/S39j/LVcLX+XTPUfy+PkXEpMWP2nVEfRIN0QIzc2sWqqWnQH/Y&#10;+1hQ/wA5j+WvXKrJ8nMJT6iFH32x+0KBQW+gZ6vZUKr/ALz7ei93OUXNJDdx/bA7f9W9fRHP9xr7&#10;0kBavtbK4H8F5tzf9rg6YKn4F/JyNyF2Vi6lNJs1PvDaw5t9AtVlqYkke1fRfzYv5dmQ0in+V3Wa&#10;E/2at9w0BFzYf8DcDT8/4G3t8+7XISnSd4lr/wA8l4P+1f8Ay9E9x9zT7ztqKzez25U/ovbSf9W5&#10;26Zan4OfJymDN/o3lmCgn9jcmzJDYC5uq7luP9cX/wBb8e1bQfzLfgPkmC0vy06Q1ED01G9cfQtz&#10;9NS15pSn+x9vx+6PI8hGneG0nzMFyv8Ax6ED+fRLP91P7x1vq8X2b3yg81gLj/jNR+wnpin+HPyX&#10;gU6ups444uYq/ATCxHBQw5eRW+v5I9rzGfOL4c5coMd8o+g6lnIConamzVkYkX4SbLRNb2+Pcrkg&#10;mn79QfMpKB+0p0R3H3ePfazqbj2h5jFPTb7lv+OpT+fSbqvib8koCTP1BvJ/qQKWhWuuPwA1K8l2&#10;t+AD/r+xGxnyG6GzWkYjuvqbKGTSIxj+xNo1jOXNlAWDMP8AqbgWJJ93HuPyEcvzht0Y9ZJ44v8A&#10;q4ydBy79qvdCw1m+9ud9iVeOqwu1pTJrqhAH21OM9MM3xr+QEBYSdMdnWW92XZWekXgXJBhopQwA&#10;/wBTcn2vaHeW0smqtjd07dyAa1mosxjalTf6aWgq5Va9j/T6e7x+4nIMjaY+edndvleW/wD1s/wA&#10;9Bq65d3+zr9VsV7DTj4kEi0/av8Ah09Jqt6c7axuv+IdZb/ohHfWarZ+4IFFvrdpcemi3+Pt9Sqg&#10;kAaOaKQH6GKSOS/9D6XNh7EVluu27koksNxt54yK1jkRxT11KSKdE7qYjpl7W9Dg/sPSTqtr7joW&#10;K12CzNGw4KVGJr4mU/0Ikhj5H9fp7yeQ88qP6XBt9P8AVcD2vDKTQZPyz1WvDgCeGemx6Soia00E&#10;8Z/1LRFWP+Hr0rc/69/8PfMEkfj/AHk/72B78CCWHp9lfz6uQBSp6jPZSeCNP1DMAy/8GABt75j3&#10;s9eFPI9YGJbTa5BuR6HsQRcWcjSR/j+ffL3rq3UY3ubi35/2/vr37rRr5dcSQPr779+6313769+6&#10;916zggFfra3P4PHN/wA399jn3o9eUV6wTSqoZL+rji/+++nvIPoPdenxwHTd79791vr3v3v3Xuve&#10;/e/daOB1734e/deBr1EqJDbSOOf6/wCJ/wAP8Pfvfut9Qr2+nv3v3Xuve/e/de69797917rsE/S5&#10;t/S/++/r74lb/k/W/Fh+PoeOR/r+60Na1/1f6vMU62DTHl12WuR+AOQBxz/U2+vP+3HvwW30Y/6x&#10;Nx/xB9+0qckZ69WnDH+r9v7COurgm5Go/gtyB/hpPHvj4xe9z9LfU2/x9N9PP+t73THH/V+devVH&#10;DQP5/wCev5E0+XXR0fqcaj9LszN/rcG4PvJ4gQb2IP1BVSLfTgEED/Ye23jRwVdQR88/yNR/LpxB&#10;TK0H5A/4Qf5dYhW1KG0M0kIFrfbs0P0N/wCybHn+tx7aKvbO3sgHFfhMTWiQWdavG0VSj/8AB1ng&#10;kDi/ssk2LZJmLTbPaOx82hjJ/mvRjb7puloVa13O5iYcNErp/wAdI6faTe278eAKHdG4aIL9PtMv&#10;W0pH4Fnp5YnFh/Qj2jK/pPp3KgjKdUdZ5O9y38Q2FtStuSCCT9zipTchj7bk5c2CWgk2S0YU4GGM&#10;j9mmn8ujyDnvni1zbc47pEf6F1Ov8w9f59PEfbPacDK1N2V2DTFSCpp977pp2Uj6WMGXiAtb+ntE&#10;5H4mfFjKknKfGnoDJE8lsh0313WMeAPU1Rt2QtwLf6w9pxydylT/AJVjb/8Asnh/6A6OYPeT3esg&#10;EtPdTmSID+Dc75T6+U/+TpS0nyD79pAPtu8u5IV+gjTtHfXhAF+BC2eaNR/WwF7/ANefaHyvwE+D&#10;2aR0yPxA+NEokuWeHpHrmjmuRa4nodvU04P+Ia/tBe+3vJ9+f1tmVF9InkhH/VFk/wBjy6O7H7xf&#10;v1t0iyW3vHzMSPKTcryVfzWSZlP7OlXjflt8m8S6SUnefYzmOwVcjn5c1Gbf6uPNpkVk/wCQrn26&#10;dN/CT4ofHvfFb2R0l0TsDrDeuS29XbVrs5s/FyYmWp2/k6/E5Wuxb0kNQaBaepyODpZSREHDQqAw&#10;W4Ntk5D5Y5dvTuG1WUqXekqC9xcy0B4gLNNIor8gOm+effz3g9y9gtuV+e+fL3c9hiuEuFin0NSZ&#10;EkRX16BJhZZBQsR3ZqQD1D7N+UvfPcu16bZ3ZG/pd1bdo8tSZmGhm29tLFuuQoYKmlppnrsHgMXX&#10;T+KGrcWkkbUxubn2aa3sYV6h8L0AZeFDrlOkXuTx9Byfx+PejX/wozYv89trf82/jX10Lf8ABt7d&#10;pP8A723vE/n5ged+aFHlNCP22dsf8vXef+7bTT93m+JPHmS8/lb2Q/ydbGn8sqPT8VsHJe4qN5b4&#10;mH+t/HJYlt/riK/+x96/tbj2ysUmPQXeqV4wAL39DMRYf4A+wosevtHn1n3MdMTt6dWCe1ZQ4Y7f&#10;2PRY2RHV6ityc5GhhcaV9SyADk2W4DKbC4vcldyQtbtoYZ4/t6taMz2ofyJP+GnXvYN5mT/KCq6G&#10;jDMfRIVmYB0I0U9y7EMpu1jb2lcGtdWOqsc09Ove01MQoYolxNcujWl8RAKoyF1H248lhYC2og8e&#10;6VOltR+zpsnB697ZZSCNTXK2ZfV+m4HCnUUVWX6cNxa1veqALqI6aJGRTr3sW9tSGmwdA6ypBBTA&#10;VNU0rtCroEJZnluZGjhZVBJOk3JvwAXQBj1PSyL+zHXvbuqSRpBTzUpBmhgr2aWJS6pClKxEkYu6&#10;lhURMCyWZZ9Km6m16Ffi4evToqfLHXvcqUuhkiInlllZ1MUbAvVMsTgp6QzPJUVTjVYNI+ixI+p1&#10;SuGwerUAqK5697EbqGGduz9ioqAp/emglhU/cS1k0sqNFWzPN9uxEKAqqozIUHOm3tZYLpvrNvSV&#10;f8NemZ8QyFhinXjwCf6e7havb8hoxM0R1abD0WAGm/1+hPuQnYkV8ug2zhloDjrEsoZ9Nxe54/PF&#10;/wDinsYvj5i6ebNwxzL9ZrN9B9I/9Yj2glVi9R6dbK0j4+fSA7OyMuN2plKmLWHSm1qy/gq62+hB&#10;5v7OZ3TtGjOyqh44rn7KWxGm/phL/wBP6+1y5hzx6L1iLSED4eiX/HnsbIZbfNdj6yodk/iAjVXL&#10;2IMkq2tc/wCp962He1D9luqvjsQFncXNr8WHNv8Ag/sju+PThUKzAHHVinsFMJ/wOh/5aJ/vftGp&#10;owHXgM6uve7ifjIgOOpyfrrPH+HiX2IrAVZF9T/k6MQePTFuDjHzEf0H+9N7PlTJZIxb+yo+ns5V&#10;SxOMdV4dF/rJbu9z9HNxf/iOB7dES1v96/p7ePatetdM7yA6rD/H6/7H+nuahtc/4H/iPdEFAKev&#10;Wz59Nk/4/wBh/wAT7zLMRz+Px/vv9f29ofyGOmTIBpB6jGLXzb/ev+J9yBMD9fb6W0rUx29MvcAH&#10;h1Ckh9X0P++/1/cyOVD/AIf7D/jftuW1lFCor0mdi51V7em6QGP8fm31/wAL+8zup5H5/wAPp/j7&#10;bFtIaZH2efTfWJWtYW/P1v8A1PvDYk/4f1I/437VKdChfxdeJIU6T3dcuR9Be5JPIHvv8Af6kcf7&#10;Ej203Efb0zU+fHrKn1/2H/Ej3wjls3Jtz+P9f2YRRkgBBnz60RivXU8N49dr6r/7xx/r/j2oKNzw&#10;R7fFR2niOmq06RmTiAZwfyP96t/sPz7UtK9wD+OAf9f2i79RDnz6vpGCBnpA5SJVDBRc8/X/AFyP&#10;9j9Pb9T/AEU/1/4rb2sc6YiR6f5OnDx6DuvIDyKeDci3+wHtzv6B/sf949lNak9OwA+ID5dMX+7f&#10;99/qvcGcf15v/wAT7ofPoxX8VOFenqkcAqD/ALTz/r3/AOK+0TuZQaKY/wDNu1v9bn3Vf7VPtH+H&#10;pPd5iHQ1ddy6cvSkH6yfT/HUPp7rg7oCR1c2ofUBh/riQg/7Dn2auupBnoF3pKy46sX2o5fEU7H/&#10;AI5x/wC9H2XmlgjYSMv19RvYf4n2S3EYNRTp21ZiBQ5HSl9stVUiCpA1fn+n9ePZWbd6khcdGyOx&#10;So697MH1jMZ5kub+q1v9gvtRBEmKjpkzHzNOm7IkLBISbHQSP9sQf9492LbDQJSR24Js3+sQgFv9&#10;jf2ZpFpoyjHWgxdqk9EU7ck8tW6E/RSb/UnVOQf8Pz7XdbKbckcj/ieP9h7bPxEdHdmo1AdBBjqd&#10;BbSvCnSb/k/W/wDrm/uBHJpcEkf7C/8AxT3sGoPSuU/ptQdOktKHB9P9L8/7f+vtQ0VQNai/9b8f&#10;4H2YbbwfoqIoOkBufHa4ZABYgKQeLHSwNv8AbD2MO2qiyXJsAy/8nKB/vFvZhqpMPs/z9IZEPjRg&#10;cD1Xf3xhGqYZQE5dhcgj8Sv7QHce5Ux2JmYyfpik/wBpto/PsPb3P4akg8Vr0JdnhoCaeXRifgb1&#10;YKuu+8kp2ZVlpSCWX8RyNzx+dXutHM9qJ/FXiEy28tuTccsB/X/H2C2uKsVY16E9BShGer1MZs+i&#10;paOKEQhdKLxdTc6f949ijtfdkVfEjeUarMfSOPqB/iPaqCYxiqn9P/L026gLwqOkTuXaqjWyRWHA&#10;FtP0u1uf9j7HXaVUKipjYG/7tj/sRb/ifYk2+YNIlT0T3gCpIKYp0WLszGvTYybUmj9lOB/XWeL8&#10;/wBPZstulRTp/hGnuWNmZTb446uoz3QZf06o875gk/jVQV1C1RVker/m7/tre1gjD/b/AE9n3RAf&#10;IdFaq4ZCrC3Nzzf6/wDIvchSPybX/wCNe9gYIp1Uipr0nqpCv0X6W5v+LH/X951ax/23H+9+0+k0&#10;NcHrZ7qV6apE1CxFiL/7H+nuXF9f+Nf776e7K+QvVg5BA1dvSWykX7b8X5P0P+B9ukBOk/0t73cA&#10;FI6nI6pKVahU4r0FOaiHm5P5/wB5Iv8A8T7zNYKefqCPp7LWYlgW4Dy6aHEdNlFEL3C35+vH+q/2&#10;HuKzEH/ff4+1cUNQzDzFOlCpXgOlLBAGUDTb/ef97Hvgr+k8/wC8f74+7PAQVAYH5dVZaMor1ykp&#10;rMLX/wAP9uP6C349pTMsSP8Abn282K/Z0aW/A/MdGj6hi0mGwubon/JKmS/HBN/aXh/4ExD8av8A&#10;iPaKT+zkPrTpVGKBj0ZrcSlcFUkjkwLY/wBLA3/29/Y/bOW0Y/1/+IHuM+YxioNKg9CWxNAhp/qP&#10;Wvv82JWOYq0/1QlBP/IR/H09jFAT4lt/QXH+w9wnc5nkqeHQ5t9DUBGadVCZBiaiVj9WdmP+wuLe&#10;8knMMh+npP8Avftj8S9WmAFOueGf/cjSm1x5oxa/19Wv+n+0f7z7IF8qqxoMTXc/QE/7eOb/AKM9&#10;ncLR+FGvmP8AL1aNRQt5063mf5EeFQ7Yx0gWx+3kYNfk2qwoJ/pdW90L72ycc1bWIGBImdfpc/W/&#10;Pt9dDYHHoPXbEPj162u4V0RIvPCKDf8AqFA/4j2X3J+Q1L24F7/7H+n+w9opwAwoOtDIr1k9yce0&#10;lwG/Nv8Aer+2hSoJ6sDQ1697XuMfSVsbH2pDB1+XWqVB697XVLMQiktY8/j3oCnb0hcaDTr3t+hn&#10;EgA1XNhb/be/HHW9JKFhwHHrqw+thf2/Y1NUg+v4+nH9Pd4u9gOqhP8AD1gla4tb82/33+29jDtK&#10;IrUQjn/OKf6/2h7MBGhxTpUDQU6Sefk/yOfj/dbfn/aT7OHsqHUISF5BX8D/AFQ96ZQraScZ/wAH&#10;VA7iQKzceiSdr1QigrAzWvFIQLn+yha35+trez29akrHH/TUn/E+2nJ8AEjj0pjV2Pbx61af5nFM&#10;tXjcpKq3bwhrX4N6hh9bX5t7MtTG8Y5v7DJFHPRwOtWXcEZXL1i25Sodbf4c++nJ1fXgH/ifewKV&#10;PW6V640cZK2AF+Ob/wCHvoG54+lv959+69TqRNTu6kBQW4tyf+Re8hmQD6/7x78Ax+EZ69w6gnGV&#10;MhFqeSx4B/q3+w+nvGaqNRyy/wCN7j8+6fTs7MdDV60HVe4nh04UuAyEhULTSkH62AvYi1re2jIV&#10;9OInvID6JPoPp6R7MLWyuCw0xED59MmaJSSW49CzsPZmZnzVBooKk3q6O3pW3Mg/4n3Tp/MYr4W2&#10;LlYxICbOOOTYROv/AET7XX9sUjU0yRXoU2LKLM56+gR/JJwlbh+m0SsgaFv4SAAfpcz3tf8ArYe9&#10;KTs0htx17j8yk/T/AFTvf/of2EZviA9D0RXB/UI8ur1vYfUwvKv+uP8AifdFNGB6ZPXvYi4/imiH&#10;9QB7VEVFemSO5uvezLdKX/jFL+QXAt/T91Pblv8A2hpx62uSw+XXvd93QUmjH0XP1Edv8LpGf97P&#10;uSNjl06M56YvAWVmpxHSC31EJMVUg8jwvf8Ap9fdl+0ZmNFHdvoot/sP9j+fY/SckAgADoLXaAEH&#10;z6qR7exi/wAXqW0/2L8/8Hbj8/j2pJnN/rb8/wCt+f6+1InQilc9Fhhq1fLoNKCi/aSychRz9D/r&#10;f0+nvAHb+vtPLKT2qelFAMU6d0x5sCyj/D6W/wB4t7zxu35/2H/Ef4+09adaz5ceo1TThVNgODY/&#10;X+v+8H3lL8fX/Wv7bnIA0/LpQkTAg9QYKcFwbck2/wB5t7jliX/17n/W9oelYHbTp8EKqgBH9P8A&#10;ej7fMZcSLz/X8f4e25gDFwzXraAaG+3oM95gCOSw/A/6FPteUp4Un6W+vsvbBPTgNR8+imblUs8u&#10;kXIfn/W5/wBj7d4jdCQeb/71/wAj9oL5qzIacFHWlajr0htC88fX/jf0/wBv7yK3Fj/sOPaByTnh&#10;0Zg4B6xtCqqeLhrEH+g4PuTGDYn/ABP+x4HsvunyEr3U6cjJ1Z49dwRANqt6fp/Tn+n098pPoD/S&#10;/tJ0rJA49OtOAz6QLfSwH+2P+9+2+WsihI8jgH8j83P+9WPvQVnrpFR0w8q0YHh0rqLa+Rr49cEJ&#10;fi40kXItf8/4e+P8Up/9V+LfT/efdfpX6TVi/j869Zv7n5j/AJVZf16PoPra9vf/1QXrekJwraYi&#10;LW+kBJ/3v3K8nK95EcK4b/S9JIuY7QkEhf29bjGM+VO1qpo9VbAA17/5clr2HJ9At7SlZ0zkIblK&#10;dhYfUQN/tvZbJs96tQyMfy6XRb5bSH4xT7R0IWO+QW0awAjKUepiBbzpextz+o359pqo6vy9PqIh&#10;n/P0iYDgf05/p7RS2F0mn9I0r8+lQvrWQ18Ra/l0s6LtbbFZbTkaNrgWAmUkkm35P9fbNPszM0/+&#10;6Zxa9iY3/wBj+PbJhuFr+mw6UCWFuDg/YelHT7wwVUbCqpCG+lpFve/+sfbc+HzVP9YZhbj6P/xQ&#10;fX2yfFB+A9WJSladOUeTxU36KmMg/wCsf+I94PJl6YgMkgseb3v9fzc+7LISakEU9eHW/DRgTUVp&#10;1IaOhm+kkZ/5IBsfyAbG/uVFmq+InWH4/rf/AIi/t9bhxwcH7D0w9rEwyBXqJJiaSW+mx/1gh/4n&#10;24puaUD1Eg/kFiRwP6ED/jXtRHeOpyekj7dC/Dj02y7bpyb2Auf6KACT9OPp7TO6d9x46hmmdlGm&#10;HVcPbkNf68c+1ke5hAS3xdB672tfTz6c8XtyCKUSEgjgi12+hH4IHsgHZfyOfHVc0MVVYIZR/wAC&#10;OeGsPr/r+6vvTUI1Up0iXaoywqv8ullHBHEoVVFh/gPZWNxfJTKTGVUrn5DKAKlvyQPwPZbNu8hJ&#10;7v59GMW2ohGP5dZvYKZvvLL1jSXrZtJYnif/AGm3N7fn2WSbhI5w38+lq2aKOHXvYU5XsTIVrMTU&#10;Stf+kpb6/wCw9pZLiRzUnHSlYFFaCn29e9o6fM5SsPoFQ5P0/WRyfz6QPp7Ta3YntPTgRBxbr3vn&#10;DhM9kTZIKg344ilb68/UKQPdlQvilPt6qZUXgRT59e9q/E9RbnyhQijqiHP18MpH9PwV9qY9tnlI&#10;0KT9lemGu404uP5de9jFt34v7iyBRpKOezEXBpZSeVvx9b29m9vy7czYaFv2H/N0hl3SKOuf9X7e&#10;vezB7X+HNXLpaopZOQt70j8cAkcj2JLPkmeSmuPt+w/5uiyXfEUGjefXBpEX9Tqv+uQPZiNtfEPG&#10;0qxNPSREgrw9L/Q/j6c+xbZe39QKxfyP+bonuOYdNQpJr/q9eoz11On+7FP+sy/8V9on5RdQYjYH&#10;UseQpaaKKeTcWLptSweM6XFXI1j/AMgfT2g535Zj2XYoZ1AEjTqD600t0Z8qblJebo6E48I/yx16&#10;nrYqp3SO/oFyTa1jxwQxvz7r2Vboo4tZSP8AYgEX/wBv7iBqg9SPSnUz3u1/8Jx4PH8IuwZeP3/k&#10;XvE3F+RHsbrdR9f6A8+509lv7HmM+fixD9iuf+fv8PXCD+85ct77crqTleWbf+d5e06pl/mWyH/S&#10;V1/DyQmxpH/wGvPZNeP8To5/2HvYAP0P0/2P0v8Ai/8Ah7nA/wAuucY4j7eq2bkci9wCRb+oFx/v&#10;Pv59v87Sc1X8yv5DlufCOs6dbm5CRdUbIsp+trE/T+vvDvmkKeZ+YsY+tlp8qNQU9KAY6+kD7iUA&#10;i+6v7YoPMXrZ867jdn/L1sZfEaIRfHDqYaQC22zIbAfWXJ5CX62HAMh91SD6+yStesuFrwHDox3v&#10;xA/21vx/j71QDNM9WXGsUx1731cf0971efn1SuRQY6975KAOTY/4fXn3WhGPLryknIr173y/xFh/&#10;vB979Pl1bzzx69b3jP1v+ffjx602ePXvfgLc8c/0+vPvwxnrwJrmvXvfd/8AD36vp1vV8uve/Aj/&#10;AB/25H+9Ee9DjU8evVHp173yDabEXH+szf8AEtb3tqEZyOt/s6975rUSobxyyof6q7KeP+CkfT3r&#10;ypTHVDRslc9e9y4sxlYCDBk6+Fh9GirKhD/hysgIt7qUQ8UH7Omngt5P7SBG+0A/4eve3+j7D39j&#10;rfw/e+7qEr9DR7kzVLp/wX7eujIA9p3s7SQkvaxk/NVP+EdIpdl2WcET7TbPXjqijYfzHXTKrCzK&#10;rD+jAEf7z7VtF8gu+scQ2P7t7coCtrfZ9kbwpgLf08OXS3vwsbEcLGH/AHhc/bjokuOQORLvV9Vy&#10;XtEtf4rO2P8AhjNfsPTdPhcPVAipxOMqAfqJ6ClmB/1xJE3tW0fy/wDlhjtP8P8Ak13/AEem2n7X&#10;uHsOG1vpYLuMrx/gB7VofDXRH2J6LSn5Ag0/Lopm9ofaW4xce1/L7jz1bdZmv5GHH5Hppn2Rs2pt&#10;59p7Zltq4lwGIl/Va/8AnKN7Xt/sfatovn1838db7P5cfI2HTa3/ABmLf0wNuBdZs+6Hj+ot/h7s&#10;k00RrHcSq3qHII+ylKfkR0TXH3f/AGIug31Hs1ywxPmdssq/9Wcfz+3z6ZanqTqus1fedadf1mok&#10;k1Wzdu1BJJ1EnzY5+Sef9f2saH+Zt/MBx9vt/l33m2n/AJXN8ZLI3/1xkGqQfp+bn2t/fO+AUTmD&#10;c1HkBeXAH7A/+DokuPuv/d1ua6/Zblxf9JZQp/xxVP8AOny6ZKjoDoyqFpunOrnFwbf3C2sOf8XX&#10;FLIR/he3tW0X82z+Y1QafD8rux5ApFvvY9tZG9gf1/fYCoLjn8k+3Y9+3+Kgj5j3L1q11cMa/wC2&#10;lPRPN9z/AO7Pcq3iez+1D/SeNH/xyVR/IdMVT8XPjtVEtL0v1yrMLE0+1sXS/wC8U0EXPtZY/wDn&#10;Q/zKsdp0fJbL1Wm1hkNkdZ1oYDj1efZjH6f1uf8AH2o/rRzLSn9Yb3/nM/8Anr/P7a9Es/3JfuvX&#10;Hx+1duo/o3F4v/Hblf8AV8ummb4hfGmoFpem9nAfnwUtVSg/8g01VEt/Yi4j+fD/ADH8Zp+47T2n&#10;mwLXGW6w2LZrWFmOMwuNaxtzYg8+3I+cOcIf7Dmm7VvVvCl/lLG4/l0G7r7gX3Xrktp5Iuoq/wC+&#10;7+9BH2VnYU/I/b0w1Hwf+LNSSZOo8UgNzanzu7qSx55BpNwQlfr9BwPYoYr/AIUP/PagEYrsd0bm&#10;yh9ZrtgZamMwve0n8K3dQAD/AIKF92/rxz8CSOcrkg+sFh/ksx0Frz+7i+7lc+J9PFvtvXhovg2n&#10;7PFhkr/tq9JrI/y/Pi1XhhHsGuxxY38mP3dusSL/AKxrcvWqw/1wfYiUP/Ckr5gw6RkOnfjrXWtd&#10;oMN2NQsbD8W7FqVFz/gfZtZ+5fO1pp8TcoLkjzmgWvD/AIS0P24oPlTHQVuP7sb2Sl/sOc+aY/8A&#10;m9Yt/I2FD/qPSIqv5Z3xwqCWhn7EoblvTS7pomVbk2ANZgatuL/1+ntY0H/Clr5Cxj/cn8c+nKw2&#10;AP2We3tj1NvzaauyJU3/AMT7X/67POVf7PbCvzt56/t+rp/xkn5+hLc/3Xvtk1Tae5fMCH+mto4/&#10;4zDGf59Jur/lb9GSXNDvHs+jc/Qy5LbFYg5J/Q21oSeD+W9rCj/4U09kxlf4h8TtkVNravsu0s/R&#10;arfUDz7QyGi/+Or2sT3b5gC/qbfYlvkko/l4x6KJf7rblNq/Te7+4J6arGB/2kXCk9MEv8qvq8/5&#10;nszfq/08sGEkA44OiKlp0b/bD2rqH/hThXD1ZH4a0b88mj71nQ/09KzdTNb/AGJPuy+7m/Cldss6&#10;fISA/tLt0UXH91lZd30vvZKK/wAe1BgPyXcUHTFWfyodpyavse5Ny0vPp+52tja0Wvc6liy1CGuP&#10;639q6h/4U27Qc/7kfiBuWl/BND3Pi64fT66Knreg5vf8+13+vFfKlDyzC7+v1LIP2fTP/h6JZv7r&#10;PdF/3H96rdv9NtTr/Mbg3Scm/lJ0rsTD3zUIvFlfrSCRibkkmT+/C2uPwF9rGh/4UwdJuAMj8Y+0&#10;qTm7Gi3ltPIWH+0+emxgJP8AsPd195Lkt+rywgT5XRP8jbD/AA9E8/8Adc87qSLT3X2lx6taTx1+&#10;RCvIOmGp/lKZhBai7txk1uQ9TserpGPB9JSDc1Wi8/kc+1TR/wDClb4tSaBX9B9/0wuNRpT11Xgc&#10;88T7zoXa344HtYPeCAL/AMkBq/8ANYf9a+iuT+6+9001GH3E5ef/AEy3i/4IHp0zyfynN9i/h7c2&#10;g/10+Xb2cRm/pqda6QqT/Xm3te4v/hRz8HauwyOwfkdhr/qlqNm7ErI1NgbD7Ds2aQ8n8L+Pfl94&#10;rP8A4kcv3Gn/AIXLE38nMP8Am+fQeuv7sv33iJFlzRyxOB6XN4h/Y1iB/wAa6TtX/Kj7lQkUHYfV&#10;84/DVcm56Qn+t0j2zXkf8lH2K2H/AOFAH8ufJhTW7w7O2+W+oy/VmelK8j9TYKTNJ9OeCfp7ef3o&#10;2RDQ8ubsfsW0/wC2zoLXn93N95K2qIbLZLj/AJp3yqT+U0cXTFWfysPkJTxFqfdPUtc4N9Eef3XD&#10;KwAN7GfY9PTDkflh/vfsTcb/ADv/AOWVkUVn+RkmNZiR48j1T3JGy2/LNTbAqogD/XV7NLL3a5Zu&#10;jS4tb21/5qRK3/ViSboIXf3DfvT2rlE9tVnHrHuG2kf8bu0P7R/LpCZD+W98qKIkUm29r5lR9Hx2&#10;88JErf1scvJiz9eP9f2tsf8AzhP5bGS0in+VezYiwBAr9t9i4z6/6r+I7NpQh/rqtb2v/wBdHkep&#10;H73kqP8Al2uv+tHRJN9yr7z9uG8T2nuyR5JcWMh/ZFdP0la34AfLajDN/omlqgCb/aby6+nJ/wCC&#10;oN1q5v8A63tZUf8ANM/l4VgDRfLvpqINwPvdwy443v8AkZCjpSv+xt7VR+4nJ0ya03gAf0opkP7G&#10;jU/y6JX+6Z94+AnX7P7yf9LEH/44zDpKVnwn+VkUlm6U3TYLfVDV7dq1J44Bo83Uc2/2H+PtWUX8&#10;xz4D14vT/MX44KDe33fb2yMeTY2sBkMxSkG/9be7/wBfuUSwUbyhJ/oSf9AdF0/3ZfvDW39r7K8y&#10;6fVbC4cf9U0bplqfh58naRNc3Sm+2PN0psS1cwtyLmhepj5H+1cfm3tXUXzi+F2R0/YfLf4z1Zb9&#10;KQd7dXO54v8AoG6dX0/w9rE5x5Uk/wCdjs1/00qof2MQeiSX2H98oGKy+zPNakf9Iq+p+3wKdJ6f&#10;4xfI6nLeXoftyy/VodgbmqV/pw1Njpg3+w9rCi+T3xsyoX+F/IPpDI6rFfsO19h1l78C32+fkvcn&#10;3dOb+UnNE5o25j8rmE/4H6Jbv2n91LMH6v205ghofx7ddp/x6EdM9V0N3ljua7pjtml/B+4643lT&#10;2FrliZ8LGtgB+Df2rKPt3qnIm2P7M2BXHiwo95bcqSb8C3hyT3v7XDf9iZVYb1aaT/w6M/4G6IJu&#10;Sucrc0n5T3JPttpv8Giv8umV+sOyor+brzfcBBsRNs7ckfNr8lsYAv8ArmwHtWUe4MFkV1Y/MYuv&#10;U2s1FkKOpUg3sQYZnBBt7su97M7rFHu1s0p4ASoSf+NdFVzs+72dPq9quYv9PGy/yYDplq9p7roN&#10;Rr9sbhoQn1asw9fTKP6jVNAgBH5v7c1lR7BTe97fT8fUcE8gEXH4v7MFlRz2Gv2UI/aP2fb0X6TS&#10;vlU/yNP9Q4jzAII6YmRo5DC48cvOqNvSyi+nUw+uktxf+vvOo492PTiDA6Za99UgS5KDVGwU8+oa&#10;SQLj+vvRc/4UWVOv5/YiJf8AlF+PPW9M1/8AVHc3YVUSP9pIqhb6e8SeeFZefOcKnBuYCPs+htB/&#10;hB674f3csTR/d2aQ00yb/esP+cdsv+FT64p1st/y04hH8RtiyAHVVZ3fc73/ANUN45mntf6mywD3&#10;RttKPz7pw8RVXWSokDqQSCv207EW/rx7K9rTXfWynhq/ydZ13WLeQgjh0fX2IfYtI1PTUqBZEg01&#10;XjCm0Uc/hOu0aAyIXUAB7/1FuR7c3hQt0EHHQv8An63txLWSZ8z172VnKafM/rtZlVjdxGRHJKjc&#10;EsJOTzq/qOPqCTMMqKdXYivDPXvacmaMgM1gqgBWAGkpZZLBVJIvYcWFuORwfbMnxAVz003HPHr3&#10;tpl0MXOpEZma7hn0FWiDgjSTwB9fqb/19tOTTTTpp8Z8uvexX2018NRrNVJFH5YEeNYI6lnRoI2h&#10;Ro/LSpEmqUgtr0qTwCfamPC56XQ4Qde9ukalqiIKkpMRrZNYtD5IJYqTTPqd4gsNPDEnquGd2VQp&#10;1BvewAWz04CS1AOve5NPWUctRMNUiGiSKaRxr9M88z/bUxkWR5ItRqjLdVJDPGCbMQu2oDxFevah&#10;qoR172KXRIhi7q2BJMZtI3ZQ0cUJnRkWkqqxpGqptcklUxESBAWNiusH63Kuyobyzby8Vf8ADXpi&#10;7BNvcH1Q/tpX/J1xa+lrcnSbD+ptx7v13JHh6bBq0Zgv4weD9CVHH9PY/bSNJ+XQQGs1XyPSSxk1&#10;bLWTCVWVF1Aai1yASARx+ePaW6Ty/wBtuBZ0GmNZzY39Nip5ve3usfxZ6WatEXd69YN+Y7+J7dr6&#10;VudVOw08nUWdbWH5tp59nN7J3zRVO0ZqVpEZzRSA3lBI/bA4B03PHs2khCwErSg/b0kjL+ITTHRQ&#10;eoeqarBb3ny2iRYpa9JvXGyciSRiRZStrN/X3rxfIlYpdyVsyG4eckEW/K/4H+o9he9UU1Dj05Jx&#10;avR8xwAP8PZcMILV8X9PKth/gGA/3tvZb5jpqOobPXfu474w/wDFtg/4N/1yX2ILAHsHnXo3pRem&#10;Dcd/4bNb8AH/AHh/Z8qeRFjjuRcKv9P9459imC1eWmkdMMwoFrnovFUjM8hAuCz/AOw/1/c0Tx/X&#10;UP8Ab/8AG/a5NtlINV8+k3j0Jp8Q6bHjcE/0P+v/AK39P8PclZlb8j3Yba6n4T1bxtSk5p1Bkjk1&#10;8g2B+nP4N/8AiffQkW5ufp/tvZhBtpenbjpIzkDUOH8+vNrAFvyLAXI5tY8W/J9xJq1Y+NSj/Y/n&#10;/b+xRb7GPCBI49IJpih1HPUiCieb+w2on/U3HP8ATi/19yKfKoxtcc/0/wCR+2LnZiKsFH+r8uqp&#10;cZoesNZh2F7rYc/X/bf0+vt7jqVdfopsDzc3v/W3049h242yRXOkkD7MdOmXPHHSekpPG/04uOLc&#10;j/X98fuCXA4t+QD/AMR7ZXbTxYHpvxk1UrnrO0ACf69/p/xJ498pagKlzweBb2mFpRj21z04SAOv&#10;U9Nrf6cAH8m5sR9Pr7iU0jSOQeRf8E/19msNu+lQq06qznFOA6lV0Sxwj6AKGN/p+Cf9j7VlJcKt&#10;rcX/ANf26bFmzTPVDIp8j0G2VkXW3P8AX8j82/x/w9qSib8Ej6j/AFvp7ZlsCgrTHHrerUMdIPKs&#10;GVyPwp5/2Itb2qKXkoP99/vufZbLiGUev+TpyuoVPmOg0yXBc/1P/Ee5rG3H+v7L6djHpZbKdPHH&#10;TPGupvryP+R/8R7iysD+P9bj8e2fTpYMADp4pYze/FrAD/eLfj/H2j9xgGin/wCWX/E+9E0KfaP8&#10;PTNxmID59C9sAsuUpLW/zgv/ALBh/sfdaXe7FKxwAb/9hD7XE1j49A6+WkpI4dWP7QN8LSn/AGhf&#10;969ltoqiZKd35tbj63Fv6+yudWNaA9VgK6Rmg6VHtB1+TkkyQQn+2w+p/Fvack6KDj0v1qU0g9vX&#10;vZuOn6V5ZIWI5Kg/2v6J/vPtXaR6gCRnpgsBx6acxIEo5ifwjn/k0nj3ZLsyELRRm3I0WNv9oUG/&#10;59m/ggJQcKdaicmQAfDXogHadUXrWA+mqUfUX4lf+n49qWuIFx/S/wDvfsmcBXahxXoS2pOKenSI&#10;xCs8cZI+qj/XP+2+vtq1rcfQW/2H/E+9g0Br59KZiFWnmen/AO3I/H+8k/717dqGYCYXYcD6fnkf&#10;4+11sdMAPq3RdIOz59JbcFHrif0m5UfQfX2LWDq9CMLj1ILG/FwPzz7XgiiSg5B6R01MjZweiUdq&#10;bd+8YAp/a/IJ+kjm9tJ9lZ+S+5jT4qpjDkWp6i1nAvyP8T7B2+OS5Pma/wCA9DDa08OPjnqw/wCE&#10;WyYsThTVFAuqKm/sHVdorqTdRyLc+6f63PVNRmnKyOf3ubPcfrH04v7CUjFmLDhU9GpNTXqx72Y3&#10;r/O1SLAjMxP6SS5Pp8n44H1/1vaqKbSujqwyOm3IU0c0RDi4P+AP0v8A1/1/Z4euaySaaBibfovy&#10;f9SCf9jYexDtch1qD5NTosvl7WbHRS+56GJcVVlfzTx/gfTy2/H59na2296eHkW0WIP54U/4+5a2&#10;aRvCYKc1B6jLdl0yNioYnqiDvmjAzVYAD6qh/qOBeR/p/r+1kp5t+Prf/jfsSCaqgjj59B54gM9F&#10;NraYKW+v+t9f+R+5Ya45/wB49qFKsurUB00ylRU9JmppixvY2t/r/j/W495lYtxx7blIoM9a4dM0&#10;9OVBsDwD9R/X/kfudEfoR+Prf20MMp9R02T0lMmnoe4P1P0sfx/r+3OE/QH6mw/p/sfb0oYwhgR2&#10;g1r/AJPn1v8AAPt6CfMRgyng/qP4H0t/vXvNIQfp+CR/vv8Abeyzqqjubpso0AP5uOf8eCTa3HuI&#10;wt9ef95/P+Ps1jmjlGhAQelkbeQ6UdNcj6H+n+8D/invgeFJ4970rq1fi6tpzU9S/CLk3vf/AAH5&#10;PtJ5hv6/64t+DYe23NCfs6VxiiBgRXo0HUdM2qm0g31Rs1/ppKmMWt+bn2mIHBqU551f77/ePaKQ&#10;0RyTj/YPSuKpBx0ZnckGnBz3H0p1B4sObH+n+B9mB2cbRD/ff2R/xI9xnzAxHb+EK38wQP8ACOhJ&#10;YcFX59a9XzWh05ioBH4l/HHGr/WsfYzU9ii8fVR/vXuErzE7nyx/gA/wjoawVHDjT/Z6qArwonk+&#10;tw7f7ySffKZbRPb/AFDf77/efbCmrA9OPXBbj1mwlhkqUn6CWM/7Z1J/3ge6+vlxH/uBrj+dMnP+&#10;vE5H+259mSS/pKAMgn/V/PpRGAYyTwp1vU/yFqgvtPGxm500ciX/AK2rIx/rn6e9ebdlQf4xWD+k&#10;0t+bA2Nv6/X2qiYrUDohulq2nyr1tUj6D/WH+9ew9rbeS7AHi/8AX6+25sEdJwKdd++EFSi2H54H&#10;AH4/2P8AT2xUcOrU697VVBW2Ycj/AG/t6I+XXq4p172p48kQgsf955/3v28Bx6YCAua/z697eaDI&#10;ufrcfS/9Pp/r392x6dPHQARUde9rfEVzNID9QAt7f7D/AHnn3YYavWwq04DrhJytv6n/AIg+x02h&#10;UFpqf68uo/5OA/r7eExoB+LqwhUgdJLNxj7aZvwI2uP9dCBYfQ/7H2dTYEgKwKbEWJ/2onWv+8e/&#10;NqIZmPcemmhAJI4johHdkcqQ1JTn9tyOTbhTcfT629nY2HVQwJFqdRcg8kf2b3vzx+PbwhaVO3r0&#10;blTWuOtar577Zye4aPIU8VPLJ5ISqAJIx4mJ50ofY4x7ipo4lBZFIFjd/rb/AFrn2mGySFyC1Qel&#10;JvwFpTPWvHk/jru2vzFU8eLrLS1RNxSGWwP0vYix5+t/cKo3ZTLf9xLc359P+3vf2vi5fUD4TXpO&#10;18/kelpgfiPvWtsBiqsXK2c49tPP5NnLD/be2eXelNHciVDY/wDHS3+9kH2uGxpQVT+XTBvZcjVn&#10;7ehlwfwX3VXFGkx84JUXBx8v/E3/AK+2Wo3/AE6XtUoBcHiQA/7cFvaiPYRjXHQ/ZjrTXkpFS2eh&#10;x27/AC8MxU+MTUcv1J5x0h/p/X88+05V9kwJe04J/FpuSb/4gD2tTZEU5pT/AFfLph7txxJz0Yna&#10;P8td5TH58ZIxIHqGNPPH1+oP19ozKdooIpR5relv1TAH6/jTf2ri2uNDkdaExNM9G+63/luUNFXU&#10;M8mK1lZabg41AQEfWx9Yb6+6hPn52J/EdqZGJJQS7FT+7qPMTN9LDizf7f2Gt9gEQYKMf7HQv2+8&#10;ItyjHrZy+FfUVN1T15DjqeCKHVF47x05h4WYsQSbHn8C30/p+dS/f03mztYx/wBX/r/Rjf8A2Fx7&#10;jWcUc9VkbUx9Ojq+0XTn90e2l+JemgD59e9iDjGvTqP6Af73/wAU9qq0A6bYHUevezN9LMFy9P8A&#10;4N+P+WqH/D25ASJCfKo6sgJqPLr3u93oeT/IaMXHBX8/6kJ9PY92d6BaHz61cIAmBjpHbxS+Lqfr&#10;zE/0/wBc+7MtnSK1DHf62X6f7f2MoZGXIOPn0GrtDqofTqq/uCmJy1RYD/NgW559be1HUSepj/if&#10;979r9a4ocnotRQDWh6DjG0Y0KSnJQcAf4G/vAslzx/sB+T/rW449tmUrWvTpQMCKdOMtMAv0K+50&#10;Z45Nj9f949seM549XSELx6YqpASQA31A+g/r75u4PA4tb/fcX/PtupOWbPTwFBTrjS0hFiQfqfp/&#10;W9/yPx7xBiWF/wDX+t/+IHupZR59er1Pkh/btY8f4cfQ+3/GH9xB+foPbErEow8q9WUERsfU9BTv&#10;SPRHIfyVH+9H6+17T8KF/Iv/AK34PtGT3CvTvFABx6Kln49UkrX/ALf+9H/W9u0XKsOOdP8At7G/&#10;stvah0H29aABZQOkRIgDNf8AH9P9if6e8wH0PH4+n49l+TqHn0ZqhCCtOHWAgHg3t/vP/Ee5Cn0/&#10;7Ej/AHgeyqVSJTX0/wA/TsOT1IgVQGsOL/kf4f6598Jn0oP9puf9gByPdRWtPL/ih/l6fb4T06Y2&#10;nE1TEvPJDc/0Ui4tb+h9gBv7eK4Ml2mCC9yS4U31XHN/p7NbOBWB1cB0H72SVWoAadWYdA9QQboo&#10;Y5Hp1k18C8BksUiQNwFAPJ45/wCKewl/010tv+Bq38ej/Pr/AJzV9P8Abe1v08Xz6TeLN6eXRnf9&#10;lapdV/tIP+BHm/4Bt+nxWt9Pf//WHcR0cnDInP8Asf8Ab+823itmppFR8+seVmuI8CQ9WgtNuOkN&#10;46iqFvoFZ/8AWH+9+/HHUEn1jT6fkf7D2lfbbOXDxiny6cXc79Dhsdc03nu+hIMdZWBlI+rEfT/X&#10;H149xJduY6b6wxf61v8AYf7G/tFNy5t8tCE/w9Lo+YL+IAau0fZ090PdW+sc3/A2rLcADWLCxBFw&#10;qhrc/ix9tM+yMVKOaaM3v9F/6O9lVxyhZNkH/D0Zx81XK0yafs/zdLnGfJ7fNEy+Svf02+rSC3qJ&#10;5JH+PtgquscTNf8AyRebfn/o0H2S3HJMVCVA/af8/RtBzkRQs+fy6E3C/MncsDItRXuLE34b8W/G&#10;m1v8faQyPT+NkvppgODb8g/7EgH2TTckyhRpjJ/I9G8HOaMf7Qfy6G3AfNOU6RVVcDaggLPbV9bF&#10;iSATb/H2iMh0tDZvHAwuTbSD9Px7KJ+UblOEbD8j0cQc1wMRqdQPtHQ2YD5g4eYRievpEJAvdlt+&#10;eTcgDj2ich01UKW8dO/0PPq5/wBh+CfZPccv3kVdKkn7OjSLf7R/NT+Y6F7C/Jva9doLZOkOoKWA&#10;dSAfqedX0B/2HstvcXVuRosBWutPNcQFhZX5Kk2HAv8AX+nsivLOe1BMikY/Lp430F1haD8+jGbF&#10;7Bw26rJRVkErMCFEbpyQNQGnUXvb3QL3hTZqj3FXU5jn9NTUx/ok+iyEW/T+SfZBJKWJUk162F8w&#10;OhQ9gLTbY3RlmAhpqp2cgWWGQtckfjSLH/be2jqYgIenlAIJ8+vexN258ed75+RLYnIuHI9XglFw&#10;R+D/AEv7ukMhNGB/Z1atM9e9mG278Kd2VUUc1XiquNSVPqjlHFjc8qOOPZpabTcTuoVGI+w9Iprl&#10;FGpmGOsTTwqbNLGD/Qut/wDe/Yxbc+FzQyx/eY+QEMP1K1yLHnix59jOw5MuJQCYWFfk3RDcbxFG&#10;WAYH8+sbVlMty08QAv8AWRPx/wAhX9mL218TMJRFHnoEYi3DI5+gHP19jKw5B4Vi8/Q9Ek+/IQQH&#10;H7R03zZ3Hw/7tDf8FZf+Kn2OGE6E2zjFjvjogUP+o/xH+w9jWy5GijVaxAU48R0TTb07V0semafd&#10;kKkiO3+HKtf/AAvfn2JNDsPB4/T46OFLAWtFz+m31/HH9PYkg5csYRQqP8n7ei6XcJpRhzX/AFfL&#10;psl3LUzH0iyC4DKF1WvwePb8mMx1MoCRgW/oCPZilraQ4CKD9v8As9JC07nUGPUNshUuSdbm/PIH&#10;/Egn3zZ6WMGyJx/tXH+292a4t0rRqt+z/B1r6eQnJNeuCrPIeXY/14tf/bceyNfPWqR+mqOJLere&#10;OJsAQTb7atJt+bcn3EnuxdibZLVF/wB/qf8AjL1/ydDjkaBo90lc+UR/n0qduxvHLPquQYVsSPz5&#10;G4v9f0ge6kPSsa2H9lf6n+yB7x6LHyPUsE9Kv3u7/wDCdKLR8E91v/x1+Q+/H/P0/uh10in/AFrJ&#10;b/Ye539lQDZ8xv5/Uxj/AKpA/wCWv5jrgt/eakn7wWwjyHK9r/O7vv8ADTHVLf8AMrcf6V9jR/6n&#10;r2B1/wAA+48+rf7fxj/be77W+h/33H59zb1zt9K9Vx/8b/43/vHv57n86J/J/Mr+SxJvpyWwEvf/&#10;AFPVeyAfpYfX3h5zTT+s/MRHD62b/j56+k77jy6fut+1NRQm3uj+2+uq/wA+tj74qKq/HbqMKLA7&#10;RpGNv9U89Q7H/Ys1/dWf+x/33+29kPWVVCPPowXvl+Pe/Lr1ailc9e9+Av8Aj3oU68KefXvfjb6i&#10;9/8ADn/ivvf2dW1ClAMde9+txex9+H29axx8+ve/D3vrwJPXvfVz7r1ok+fXvfIBdP4vY/n/AG3H&#10;v3Wuve+H++/33HvXXgCeB697973175de9+9+69x6977HvXWxTz6976/P+HvfW8UPr173737qvXvf&#10;vfuvde9+9+69173737rVeve/e/dWBIqB173737rekUrXr3v3v3Veve/e/de69797917r3v3v3VgA&#10;V/pde9+9+6r173736vXuve/e91PXuve++T71Xr2T17365ta5t/S5t/tvp71Tz61Tr3vocG44P0uP&#10;rb+l/rb3up62e4aTkde99iw4sAP6AAD/AGwAF/euHAdeAWvwj9g69764Bvf8Afn+t/8Aez71pU8U&#10;B/IdeKLWoUD7AB/g6979f+nH9bcf717tjHaKfYOtklhpbIHrnr1r8Hke+za97An+pAJ/2BNyPfgT&#10;6nrxpxAGr18/28eurD/H/bn/AIr78Cbk3YE/UhiCfxyb3+nvxNeOevEk01GvXrC1vx/jz79cg3BP&#10;+3J/4n36rEUJJX08v2dbY1Gmvb6eXXgoH0Fv9bgf7Yce/H1Dnn/X5/3v36igUUUHy6rU4+XXrf6/&#10;1v8AU/8AFfeNoYXHriif/B40Yf7ZgR72GYYBx08s0iiqyEN61z+3j10VVuCL8355sfwR/Qj/AA98&#10;4AKZxJTAU7j6PABCw/1jHpPvbBXBVwCp8jkfs6admkBWQ6gfXP8Ah670jjj6fTk3H+sfr7vg/kL/&#10;ACY7p2182evuhKbfu5q/qXtnHdgx7l2Pk8lNlMDFldt9a7o3ditw4jHVrzph81DW7VggkmpfE1RS&#10;syTBwF0DT26vbrbuZLC1sn0WlwzLJGMK1In0NpwKoQtDQnQCgwQOsCf7wH2z5L3j2M5i9wbnYoF5&#10;s2h7IQXSJpm8Oa9gtnikZKGWILO7JHJrEb1aMKzsTXx/Mi6z2VuP45bu7AyWDom3psM7ak21uZIk&#10;jy1DS5bee3cRlMWasKZJ8ZXUde96d9USzhJdOpL+95sG0eq+r03vYi/F/pa4v7yiUkgE8euCwCq1&#10;CwKg8eAPzz5efWtUXZnZzwzMTYgWW7cAcuCo/BvyOfeiP/woccP/ADDalCb+Ho3rCMc/S9VuuTm3&#10;9dd/eKHPg/5HPNZHHx4P+0K1679/3d66fu17Ximreb8/bR41r/xmn5dbOv8ALeTT8QetWFv3Mhv1&#10;7j6E/wB/typcfj+xb/Ye6W+vQP764IMfSaio/A+n2VSR+PZLtbFb6Bq0Ir/gPWblyuqGQD06PR7F&#10;ztCJJsVkDE9GEo8rt5JdVLqrZBkaHc5WOHII5aGiRaEl4NF3klR7lVt7vvLa752B7Qqj9g61ZVjt&#10;kSuM/wA89e9kyzWliy6dAVwGDg6mQzlz+5rA02Fv08aTyPZQzUA+fTrUqOve0rOVOi6R3VizRjRc&#10;awzAemR/0REji4tc39tMAStOmmNTg5697bZLqfFz+2dSNY/pC6QuoC9wDxzfj3Un0PTLGuD172Ke&#10;0xD/AACimPgSZjM8TWBmijglmMbtop5isgMbWLenWBYEtcXU0HDHS6L4F697ex4acvI4jkkqFQBq&#10;m0elXnenp6ZpGh/yiXxNE8jgKqKhsCBqFz3UYjI6d1EU697wtd4q8/5NCRVY5aKOjdgaiKpOL8xh&#10;HiWKdYabHuGYyizgEfR2NWUVz1U5Ix172u+vaxcZv3bOQUNTRUuUFWqrOsqh4/MEcSBVaRkkne5O&#10;rj8kAErbIMLq1zgSDql2f8WuD/QP+D/Z697tgou0VzOIhhqa1f0hCutfoIxYkHjkj2OO40J49A0y&#10;MK0GOsYiRWLgWYi1+Pp/T6exO2FubHUKjwSp5DY38icm3FuTz7fgAaQBuHTpdnUA8Oo1bTCpj8ZF&#10;webG5H1/4j2pd7b1qJsXUAztpMLW9asOVN7cHj2aSudB8+rqK8eoWPxkFGweOJVawFxc2/qeSefd&#10;VHb+T+7ycl2uxdrni/ANvxxx7DN81QT5dVkPxV6evYM4Vb18J+p8i/T/AIMD/vaj2ijhdz6DqqZY&#10;V697uL+Mx04yDUeQ/wD1yHsT7TblpFA/1cOl7SEKxPSf3KbYyexsbD/ooH/ePZ0p6zxRrY/2ByLW&#10;/HuVdo2wPQMOiySTV9vQIx0weVgVNmb/AGr8/wCN+L+4CZezWLf6/I/2/wBPYzh2HxApVKj8+mtR&#10;GK9SXxPp1Afi44Jtxx9SRb280+TVgTe/+x/1v8Le1DcstSug/sPVi5AoDjpP1VA6n9JsD+FP+P8A&#10;T3mnyiRxk6gDY8Fhf6/0I93g2ExuP0zj5HphpNJ4Vp1hgxjzyKADwf6Nz/X2jazMs8mkNe5INtP0&#10;v/rX9nke2UXI6QTGtWHHpd0OF8cSMwAAA+oPPp9zsZWOzC7Hmwtx/qh/gPbcm2Eg1XpjBUV416b8&#10;rTRoCQg+hva5sNJ/xPsQ6KUlBc/2T/vf+t7L25cM5FVr+3/J1R5NIYDhToL68gSuRa1/xbkaQfeZ&#10;qhY2vxcfi/sm3DYzboy0x0Xpc/qgH9vXOKnaWK63Jv8AQC5t/rcH3FqK5WsAQeR/a/1x/wAT7JLf&#10;Znd8qf2Ho0W5BUevU6GjaK7MD+k3BFvyPr+eLe3jEw6zq/BAI+v9T7EcPL50KVgcn1FKfs49eM7k&#10;8cdJXceQWFSlwLXFvTc3Qfj6359qyNljABt+fz7s2ymFSTGR9tf8vVllDV7eg0qDJUuxUMQfrYXt&#10;/S9uBf27UUoZlA/qBYH68ewvucYiWUA8B0pQEKemDJ0zJG5IY+kg8W/437WlICdJH9B/vv8AePYM&#10;uKeE5+X+EdPA0XoLMi4BkDD6FvrwOBf3NdTbn/H/AA5/23st/wBDpXpbbvVQB5cemmGRC4HFvza/&#10;/En3GkQ2HF/+Ke2OlgycdPNPIoIt9L/8SP8AYe0hnwftZuODGBz9Pre3+vb3XQzsAnxDpq4H6eR0&#10;LOxnAylLpFvWP8fqw/x/r7rk7qoGqq9hybH/AHjyi30/Hs5+nqqLTJA/b0C9ybSxNM9WO7MkD4Wl&#10;AINkANiDzb6cfkewopNsQDGStYA+In8/Ujj6/Xn2+u21SrmtB0SC8IOmvSpL+oAX+tj/AL78ewWy&#10;u3tGWOhSR5Cfox/A/P8AQ+yG7txET616NLecyAL1k9nI6bxkkXhLoRZLDg/0T+o9u2zBcDp+Y/CA&#10;c16S26JvFjqh9QFlN+QOLEEc/wCA92EbXpnSjQkEcKfoR/usW/A/PtXNL2kA+XT1qA0gA4dV79jV&#10;scuUZEI/NvUDYmZtXNze4/r7z5BrE8/1v/r39kpqWI+fQotFNQa/l1EwqAxpptZQP9b9Ab/Y8+2f&#10;VYk/X/Y/6x+vtx6Cg8+rXD6moR3dKqKHUPpf6fQf6/8AT3npanTN9fx/W/8AT2rgb9CleDdJJDgd&#10;N2VoPJGfSbkCxIP9Pzc2PHsTsLWXT9VuAPqPrp+n+2PtYW/xeWgqQOk9KGgHRYN94QvOv7d7tx6W&#10;+mt7/wCsPZLvk9WA0lSpYWME4NyP9UP6/T2Ed7w3DzPQwssRgU49WIfFyiNLtgegj00nOkj6U7fn&#10;3WfjoKV8jrcrcyi9zxbX/r2tYewlmuknowUV1Vz0bL2Y7aKUi+Ioy8X+hDc6rqfz9fagYpTjTq4F&#10;BQjqHU6ipHJ+thb/AG3s6HXEqmWmtb9VjY3FgFH+8D2INucawB5mvSK+UeG1B0V7uCnZsbWagdPj&#10;RRcEDRrY/wCHF/z7PDtpr0sZH9lUIP8ArgD/AHn3LGyOFRVrxHUa7oAZmSuCD+3qivvqntmar/lu&#10;/p+n+7H/ANifr7XEbGw+v+P+3/1vYkVO8HUOg+0JqQTUdFBycYV2AF7k3tf8Dj3KDED6+70z0mIP&#10;mp6TjQg3LD/Ym3+8W/PvMr/W3B4/2PI9+rwr17QDnz6a6qnFv0/W/wBP9h/j+Pc6CQ8A/Tj/AGH/&#10;ABT24prSpyOk8i0r5npHZWiIjY24JPHHH+B9usTXIP5AuOf6fn/efdpmPg0PAn/P1VRVMjoIM1TM&#10;s3ANtRtYX/B+tufee4/JH9fr7QnzIHXqUqRx6aqenswIU/0+h55/pz7jSMSfqLcf05/2P+x93ifQ&#10;4auOrxsQwr0oaSnLD8jn+nN7f737wljbn/YD/Ycfi/taLm3P4z0/qqaU6clpuRZG5/4qOf8AYe0b&#10;nJAt/wAXBH+twPbMktQWU46MIUDDAz0bPpyhBMAsGOmK1r/quWtb8kA8/wCHtL0Th6tbW9JJve/P&#10;Fj/T2iuJV8LHn0uVGVRUHoyO76XRgpuOfBb8/wCoJ5uf6X/23sxmziPCt/62/wCTR/xPuM+YGZnY&#10;BsU6PrAYBPGvWuv82lJzFUSDa8ljYgEanHFuLW9jJTuojX/AAf7wPr7h27jbxXqDx6GUTdoNc06p&#10;5r4HaeWyt+trcE/2iAffKolQRPdhcqbcj/X9p443LUA6sWJpVup2CxtRLkaQLE7Eyryyso5NuLWv&#10;e/uvr5bzq23q+xBOmS1iObQNb/eSfa/wmQAEH/i/+K6VQurRtQ8Ot53+Q1jJ6bbGO1qy/wCSTfVT&#10;a/3kbWBP1JHP54966O76pVzdZexvPIPrxyefp/re1EbAEEnHRRdL3E162ph9B/rD/evaKrKlXv8A&#10;Q3FuD9Lf8j91lNWFOkQPr137aBPpe17Eni/4/wBvx7YAOSDWnT4TUlVI697U1BKxAOr+vPB/4j3Z&#10;WK5HTRFDTr3tT0j6mXVz9fz/ALD2sDAgY8+mp20rqBp172t8bFG3JIAFr2N/qvtSoCjSVNPPj0jL&#10;kFcH59e9rnFpEhupBNh+eR9PwDb23KNNGGF6UxyM32dYnJvb8fj/AG3saNnTKs1ODb9Y+p/2se9A&#10;gcR0vU0So8uk1mVZqWdQCbxnkAkfQ/09nI2RWpGIiGA0q/8AaH+qH9fbyMr9tOkbTa3KhTnomXbO&#10;HkqYKjgkEAE6SPSSoax/1j7Mdi9ytSQqRJpsoI/T9T9fqPr7Eu120Umntr+Z6TSvp4ceqvOyumaX&#10;dlS6VFKJQzsp/alYFL88qeAQP949uM2/p1UgVKqSCOCT/wAV9iiKziUVEf8Ah6Ss+fix0D+N+H22&#10;zKsr4aK5cEgqBcnn/VfU+2Ko33UG/wC+x+o1CSw/2APt4RBfw4PVNXzx0K2E+Ku2aXTbFC5IugC6&#10;eBf6349sVRvSdzbzAHn6tc/n+nA9uGJcVUnHkVH+Hr1D0J+K+PW36Qp/uHWyi19K/wCB/Jt7Zqnd&#10;c5v+/wD04UAH/blfbehf9RPVqU6ErF9NYOn0KuLRNLFrtGrD/WCrzc39pms3PUG9pWIP51j+v+8e&#10;9lfIsCOqkV4joT8R1liYtJ+0jXj6eFh9Pxb6gj2jMnuOqMcvrPKtf1D/AB/w9uaCQB6deWmoZ6Fj&#10;AbGxkUsRECWQqRaM3BCj+hH9Pz7q7+aGVnn2/V65CQTI36r8iJgp4/qF9gnmOo1Y8/8AIehDZNWM&#10;AdHU2TRR0OFp4o10LZjYXt+o/wBSfeuPvE3y1Sfzr/r+DY/9DE+4nuSTKa8OjOgHDpYe0vT/AOdH&#10;++/B9tD4h1o9e9r/ABgHg/2C/n2o9OmSat172ZjpbnL0w/2rn/W8qe9oSCKevTkIqSD173ez0QLU&#10;NJe/IQ25+rJGePybn2NNpahQdOTCiUr0ld2f8Wyo/wCWLf737sr2c7ChjtcHQP8AYf4c+xxG3YK8&#10;Og9eDV3kU6rK7Xp1fKz/AJPjF7X/ANUb/m3tTTyXJF/63P8Ar/X/AHn29rbGeHRfQenQfUFMBGot&#10;f0i55P4v/vHvjE4/BBI/x/r/AL170zM3xHrfWWqptSECwH54tccfQ+5yycC//Ff99b3oEjh17pOS&#10;0tm/H1PHI4v76L3P+B49tSMeIOevfn1LhgBFh9eeeD/X/H3kj+tv9t7aqSRU9VPWOpTQtrH83P8A&#10;Xjj/AAHtRYsfuKx5tf8A4j+n193koE4VHToNYyAPPoGt7sTHNYfT82P9CD/h7X1OfSD/AFH/ABT2&#10;iJq5HV1YFfQ9FWzgJklufSX4/wAfr/seT7cqc8kW+tufxwDb/efaO/X9ISA9yn/CD/lA61wZT0ha&#10;hgpb+pvf8/n/AIp7kLcA3+t7f7z7QP8AEPSnRojFo+NaAdRFcWYn/YD/AGI/1r+5CEFeByCT/vA9&#10;lVwhSTUWxT/L1aNqNxoOs8Mq3t9Ln/ffk+41UxWOS/Hoe1/+C/19tLkj0/2elgpg+XSp29GHr4AP&#10;yQAPre7oLAfm4HuvT5JV+QhhnFGJdSx+nQpLAhiBpFhe/wDxPs0t5QqtTrdxYI6CUgHq+74iY/Hp&#10;tqCUaDMfIQL8m8cem3q+n+9+65f4xu6/0q7fxD/jk36NH/R3tT47fPov+jH8/wCXR5dCf6kfT/k+&#10;30/17fj3/9cVY60/1J+n9r/iLe8vRduAKN1BT2Gf7Sn5f7PV2tVtqI6rRLfm/oP9T+NVvp7lpXOL&#10;ck/8hfj/AB493W/NcNnqhsRTD5+z/Z6TlXtOF24iBP1/Sf6fn1H8+5S5EgWuRb86h/xT28t6xp39&#10;UNj6n+XTFPsyM3PhW/8AwRr/AO9/X3nXJji5P+J1D+n+t7eF8VrST/L0y1g5zqx9nTLUbIuSViFy&#10;f9Qfr/yX+PclMih5N/6fq/40Pdxfu2C4p9nTZs5FwB0wT7JKklYyCL/6rnk8Wv8A4e+ZrIzb6EH/&#10;AFvyfbovImprUlvsx1QRTLXtoPPrANrzx/p8iW/sgH/eDewv768sD/VVN7/096MlvUhhx+Vf8o6q&#10;GmiNQzUP59dnGZKnt4pJ10/0diD/AL19PfTQ0kosVBJ49ViBf+g4PtJNBavxiDKflTp9L28jYVcl&#10;P2f5+syZLclGQsVXUAAgWuz2AP1sLcC39fYab82dRZ3FVFMYUJaMoePoLk30jk/7A+wdzBsNvcRH&#10;wVFSOFP9noSbPvbJIA7HTX16OB8c+683tPcNE9fVSGBZtTK6/qsojFi5IBUm/PusPfnwhxW6M9UV&#10;01BCyyVLyEr5xcPJqubAC7D8fj3GEnKV0Z3ULgn0/wBnofQ75beGCWz1bxh/kVserxkFTU1MqTfb&#10;RvKCYADIFu4H7nHPtY7M+DO0cX4GmxdKSjhmv5SxsLgc3+h9mtpyXI5VXQfPy/y9JrjmSBASpp+f&#10;SE3N8tdnYgTLSQSzSaS0bgQsPqPqfIbm3s0u2PjjtDCJEkeNpl8Y/Gtf6/4Afn2I7bk2GGhcKV/1&#10;fPojn5pbOlqD7f8AY6LRuv5r5qdZExSz066rKVSmVQORcroY/wCxufasy/XuBx1MVjo6caUsvpvb&#10;j68sf6exntewbfDpIiWvzx0TPvV1cE6JDp6TezfkBvLdWWhM9fVsskmgorLbnUT+mFfrb2XvM4+h&#10;paiQJDFYX9KheNLWsAQP97HsYQw2MKGqDHDpM7XEmNXR2tt5TKV9FDLPNKzSohsWN7+PUT9OCT7T&#10;zVEC8WAUD8BR/vOr2+t5DGf06Bfs6aFtIfPPSn+3qJAP1f0vqP8Ah9RwT7g1GRhjBCH+v5Fv9h71&#10;Luy6ewGvTyWT1OodTIMZOzDUbg2/s/Tkf4+07VZgA/U3/wCDAf8AEeymfeTwDkdLI7FQB2dKKmxT&#10;KoBAP0v6SOT/AKx9ss2Z+t5CP9iP9f2XybzSh1V6UiwIAonTrHjLc6B/T6fj2zT5km9nPP51D+t/&#10;6ey2XdieDdKVsQeI6nRUKD+wOLfg/wCPslPzbr/uOqsZGXLX3djyLm/6aSrP/E/7x7j3n27efbbR&#10;GPCY/wDHf9noVcr24hup3A4pT+fTvRQCNnYcakAK2t9D9fdX5PC/0Cj/AFvp/wAb9xGcHocMKU6c&#10;fe8T/wAJ3YjH8Ccw1uJu++wHBv8AXx7e2LF9P8CpH+w9z97KpTaeYHpj6+n7IIT/AID1wQ/vMHr9&#10;4fa0BqRyzZg/aLm9/wA/VKn8ykk9w7MH+o63ov8AY+TdG6G/2GnT/sfd7x+nuaOuep6rsX68i/Dc&#10;f7A+/nm/zk5fN/Mn+TzfQpuDZsJF72MHWmzIrX4v+j3hzzLjmTmAA/8AE6f+UrDr6U/uToU+697T&#10;V87S4P7b25PWyD8WV0fHjqID87Lxb/S3+cV5Lf7DXb/G3usZk0i978/0t/xPsiGespdPQ+++P459&#10;7r5dboACaZ6978rWuPybfU2H+xP49+p1UZIHXvfQ+vvw49bHHr3vmTb02/wv/r/8j9+69xPXvfGx&#10;B/r/ALx72B14VBwOve/G1vr+f99+feqUHXj173x9+611732D711sGnXvfXv3Whnr3vno4vf+v4/p&#10;/sffuvHHXvfD3vr3Xvfvfuvde9+9+69173737r3Xvfvfuvde99c/19+62CKcOve+/futde9+9+69&#10;173737r3XvfvfutggcRXr3v3v3Wjk4HXvfXv3WwQDUde99+/da69797917r3v3v3Xuve+/eutg06&#10;9769+6117373vr3XvfveyKde6978feuvA0Neve/e9gV6117373rrfXvfvfuvde99+7L59a697970&#10;RTz6317363+2/r9Peut0r1734j/EH/WIP+9E+7EV60cEjr3u23+RnGT/ADOfjuw58VF3DL/rX6M7&#10;MA/3lrf7H2Mfb5BJzjsQJxrl/lbyn/COsRPv4kr91X3KIP8Aom2f93WxPRMf5hDBfh/3AT9PFscf&#10;8ldlbNA/3v39A4D0W/2m3+txb/ePeUq8Afz6+dsrUaB6U/ydat172P8AVVP1/wBpH596Hn/ChV9X&#10;8xLLgi3j6X6tS9739O4JL/i3+ct/sPeKPPh/5HPNX/NeH/tCtevoD/u9lp92jYGP4t03A/8AVan+&#10;TrZ//lyJp+HnVR+mup7Ba39NPZW74/r+b+O/ulvZtSlJunD1UjBI4pZyXNrAGiqVBN+ALn2HbaQR&#10;zJIfL/N1m2/9m/2Ho8Htf7+nfIYatyy+WWhBxMcE0Sx6KfJxLlF0Tu6MoNTSxOI1Ggs/9shCp9ev&#10;4k5fyan+br0GnwVFM0697KznUf7mpUMFX7gojFdVkIlZdBVjbm9weefaEgMaE9Nvxp172natpGFM&#10;jSD9PjuzKdRBFlJZo1SxYA6ri3HPtpsVoemvM1697Yp3MhcgG7FrrcccyDR6dKgDR+CBz78R6dNE&#10;ZPXvYrbaaNcFj4QraTBPM8rlxEU8lQIKTyRSKAXYSkrG5lPF+dJDiDt+fS+L+zHXvakMog8s0eky&#10;ESJFLPENRQlpwywxpPoM01SzmxFiwF7Lzs1FMZ6cHXvfE00uR80wSaWvWeJ3kksJnqTmATLJVTGN&#10;KdEpZ5Q8l7gkAlVIHvVGJqVx141JFB17264mR4cnHMhGqMzkSR6ZUvBF61SZTolEeoXK8X/PtVaM&#10;fHiHA16T3mo210un/Q2697FDG75yMSoiTuAGH0/xGkD/AGHsbozVAY56BjF0IqMde9me6o3XXV00&#10;XllJHkAsSfwv19mlpFqfp+Ihm0kY697M3uaqlbBsxJJ8H9f6j6fT2ayW5ZSAOts1KHriq6b83v7r&#10;p7Dhnnys9wbax/rD0ni/+PsPXNsQzBkqK9J2lGo+Y65e2XamHkmrYC0YsGU3Nzf1f7x7tDaSH4Ur&#10;1oTVbjTr3u3T490hp8ZCP6m//WIcfX2M9i2uVpUAj/1Y6fecaKV6TO6HC46QH8r9f9v+PZrZVZkU&#10;fW6D/YcD3Nux7JKSn6Y8ui9p1qQDnoI1dQxOo3uPoP8AD2w1MbpqYG3++/1/8fcsbZy+xRP08db1&#10;g0pnp5pZkkChjcDixH14v+PfGmrXvpubf8G/x/1vZ02xIqUKCv2daJanxdcqqhRl16QLWuPrx/r6&#10;vbnKk1QoA1H+v9CCf6/j6+2IuXTK9RHj7OmyWrxr00QyU9K5Lj6k/QfT6f6/9PcWLDSmTVpvfnm/&#10;/FfZ/DyiCgJjH7Ok7BjUU6nS5uFY9KsQADx/sAP6f4e1RSY4Q8lf6W4+nP8Ar+0F5ywEGIxQfLpG&#10;0qqadJasyfmB5IuPpcn8f1A9qemdY0AvyA39P63H59hW+torEVIp1qokDHyI6RlXEzyEgcah/wBC&#10;gf7z7bq2V73Qn/b/AJ9k30S37adFa9IJIdB1eXT3i40GkMB/gfrwPbVC8zyAMSQf8fpcj2ZQcsIC&#10;KRDq8bEAZ8+nurSIQNYKCAeRa/6T7EXGTLHTgn6qoH1/xP8ArW9iq05bSONWaIaadL1HdqpjoGM9&#10;TPPVEL6w7Xva2kBQDwPre3uT908kmlSSCbD1D835+nsD8zLb2iyJoyD0ojFXFBQdQ0x8dPCGkUXs&#10;NXp54/17+1fiY2LJq/DA/wC2H09wRvFwrlwvEinSwAgV8ukLuKSNFfRwNJ4/4n/YexApXVApI+gB&#10;/p/U+wo0Lyq8Q8yM/Z1enr0CmU1M0ljcFmF/6/QW59y5J4yObcf7V/rfn22u03hDaY6jp+B1QsK8&#10;emaKKTWAB9f8D/xr3Deoi5uw4uPqD/h9fexs96SFERr9mOlglUVz08wRyrYcH6f73/Tm3tMZl45a&#10;d1Avq/Nxx9fZxtvLl34hd06YuJgV+LHQi7UqZafI0jC4IcG1/qNY/wAPzb2Rft/GFqp5EUfoJ/20&#10;g9qrvb3typOKV6C1/pZj1Yz1rX/cYOAEnUCur/C6n+oH9PYCpLUiFqdNVzdbf4j8f7C3souLwRKV&#10;Hp0RNCKhtPDoSwBq/Vc3v9P9ifc3C7FqMlVCaeNrNdv7XNz/AEtYewnd3Wskg5r0phZUz1inq4YF&#10;1OeB7N513tGOjMCmIgkC9ze3Cj6ce3LaWZiA7fy6VBy5JPHoEexdzLHQVSpIVBDD6/jS3+Hs19HB&#10;HTUQCrp9K25/2kW9mEiMadGlkgrq8+iA5qvlyGZN3LLqk+vNxqYj/Y+0tXNdz+blh/tiT7LWqGIp&#10;no9RyoGnj0JGEiVYYxb6qv8A0KOfbDNJYkA2+vuua1Jz1osTx49LWlgBAYf7a3/G/cWKcrKRq5t/&#10;X/W9q0HYKdNuOBr1IqKRXUgqG4t9Ppx7EDDVjeMWJv8Aqtf/AGkD+n+HtSr/AKUwJoKdNqO/8ugO&#10;3jh0eeP0A8/Wx49b3/PPshfywzz0lJUkOR6ZU/B+rjn6ewlvEtXK8ehfZ08KoPR7eh8alHtWN0sA&#10;4hNgp/sxMlrlje97+6uqfds61r/uP/nDyCLfqt9LewuzCpznpwSkE+nQ6+x02ZviRZoVMr82+rAD&#10;02P10+7+IcY6VCSoHXFlDCx/2/uxbpjM/f8A2ra2PrI5/oUDfj8gD2dbbKvioOk158DdAP3FjR/B&#10;KyXSB+xGANNwD5Qb3B/3i3uxPajg0iX/AOOcRHP9B9P9j7lTamYp2tSg6jbdx+qGAzXqhX5A04XM&#10;VJI9XmnN/wDllI3+ve9/9h7EOJRoHs/jkkOS/DogeoNa8eiR5eXTLIv9CR/W9h9f6++bXt9fz7Vf&#10;UEeXVRQ4I6a4o/KLkcf0tf8A2P49+ViDf/W9qElVhhs9NFCtaDHXc1KGUWX6XtweTf8A437lwy2/&#10;xvY/X2oUZDFgB8z0zJC1NVekrk6K6MNI+p5sf6f09vFO503+hI/r+PbEkuqoDVUHppl0gLXoIc7Q&#10;2ntpB5J+h/x/1/z7zk/kn/jfto1H4sdU/wAPTLTUX1GmxH04/r/sPr7jM1ybe2mY4pjp5UoM8T0q&#10;6GgBAGgX/Jt9Lf737xhrgc/n6/7D/X91r1fApQdOTUGlgfGPx9Af6j6+0TuA3DWP0Lf7H22JmVmE&#10;jdp6NLMcBXo23S1AAYjpFxoe9iPqGQAH8W9pnGH9/W3Gohb/ANOb3/3j2nmkVwVRuAJ6M2/CDw6H&#10;zfNMzYaZFWzeIsBz6gI2X+nH6/Y67dzENJELvYhr/Uc2HsH7nbNdN+mvl0YQyCMU/n1SB8kuk81u&#10;7LVD01MWGtk1gSXOoE/2Q1j6vpb2tH3nAqn9xjx/qlt9PpYkXHsOf1c1yDXFWp6XLfOo0iU9Eoof&#10;hNuSuqtT0ilTIPU0VTqtqF7MANJF/rY+2Kt31EqsA4Fg550m/FrcE2+vu6cuooLCJK48/lX/AC9b&#10;N9ISKvXowWw/gLkZK+geoowVM8FzepNvWCfqguTb2Qb5RbxSqwtZEJBwsnIsCf2W/wBf2Q7rYNbv&#10;XR0IbGYGIV4kV624f5WfSadZ7coojCsZipSwjDSm95kBUh41HGn6390G7qneXLVLhj6p5P8Ae/Yd&#10;cUwOmLpw2Bx6u59pliSOT9Pz/tvda4JPSMg/b173gVSZF9V+Tb/ef8fegRpJAp0qQ/pEhaUAr8+v&#10;e1dQxaVBI/r70OmSeve3unkKOB+D7UBSUoDTPSecaoyteve1RTVhSwVyv0t9ObDn2t8ReLdJ1Vnr&#10;Qde9q/F1kuoes82vyP8AD2mZ3dqU7et6ZEx172Mu1auRJIGueDf6gfpYH+nuwGr7elsTakKls06a&#10;q1FeKQafqpuP9gR7NrseudjFqbixuLj+16h/T6W9qIqLkf6vLqyIiioOpvXot3ZWPQwTHQCNP9Db&#10;8f7f2O0tZIkCnWbWX8/4D6exftK6I1ocjorn+M9E3GIp5a2QSRL9XA4vcamPH9fr7Tk2SnJIBkP+&#10;2/r/AK3sWopKijU6TVUcQSPl0qaTCUqrqMUAsQbtGFtx/S5P09wWqqh/zJf/AF/pz/S1vbuhRUs1&#10;R1XUOIXHpw6eI6CjSwK04B/IFtX+v/Tj3jMlR/qnP+wHugC5qa9VLuTw6leKgQBdMP8AsGH+t+R/&#10;h7izzSKCWLD/AF/aV2CqSMjqw1E93TtRU0EhXSI7G9tJLE/i1uODb2zNOXNtRIv/AMT9PadZw1dS&#10;06fpQdKmChEQv6bEA/S1uP6X9wp6R6hZAnJKni3t2W7SOOpHl05DbOzcMdONNXRUT3k9K3+o/NuO&#10;ePdcnzOwFRBtqqkKWHqU8k/7oY3/AOTvYF36+hmL6P8AVjoUWVlIsVSKdGf2LXw1+FiaNtWgkX/q&#10;NTf7b3re70TRmatf9S5X/X0uyn/W+nuMpjVvn06w09p6WntK0/8AnB/vv6+2QO4dVPXva/xdjAvP&#10;6gP9hz9Prz7V0J4dMn4+vezM9MXXL05t/at/1lTn36MVYE8QenYcseve72eij/kNJf8AAiI/5Bjj&#10;H+wuR7F+2drA+o6cnXtpXpL7q/4t0/8Ayxb/AHv3ZHtF7UkRv9UW/wDvPsY2smuHQx7gf8HRBcgu&#10;pCjI6rd7Pg1ZWbj6qFva/wBXbm3/ABHtRTN6jzxc8/7H+n+B9rEcMMcei0Zz0g6OGyKCBawX8/QC&#10;17e+MTer0n6D3fr3XKpRQlgoH0/3n/kXtyT+t+L/AE/2Hv1QOPXuk3URlmGlfoef9ub/AI599k8/&#10;X6W4/rb/AHq/tOxoSBkdeBAqNOT1njjAAsv+8/Q/nj+o954jqb+n/G/dQMjrVMdQK39B/wB9+B7U&#10;eL/Xa/0F/wDbge3JgQFIHmD08w0xgjoFd5/pmFr6lI/1rg8/4+19TG6qB/j7LHYpKxI49Naqd1Oi&#10;u5+MIX4+jW/2xv8A7zf26wCxAv8AUj/YfX3q4XXA2MY6cqDknB6DGulCSMAfwf8AD8n+o9zdHN7/&#10;AO8f8b9ljrqAby6MIvhXScEdNXn5v/j9fp9f8b++SghgB9D/AL48e0twimJ2IyB1cjz6zLOAQb/W&#10;3BP+v+Tzb3iqkDI6kfVW/wB69lYBZQQadLYzVVNOlhgKoxVNPLf9LobfT+1/Xk349lm7L2jR5YuZ&#10;1jPC8vwfoTxz/j7NrKIuRioPTk1zoh0EYBr+3q1v449p5LFUMNLA8rKmtQAF+gKIF/S1wB+fz7L1&#10;/ozwX/HGn/zlv1/2731f69uPZz9Mnp5fz6L/AKpfXzr0dj/S3mr38dT/AJry/j/U6f8Ajn/T3//Q&#10;X0ch4AA/H4F/eS6uh4SE/YeoiMC+bdX+z0yLcH/eTxx9fckOxH0/2wHtwV4Enqpt1Uju6ZpUj1H1&#10;LcXHJt/r/wC8+/GVwfp/vHvzSaKLU0OOrGJTny68tEkq6vr9SbH08cXv/vfvmk7Hiw/H4H+PtsSq&#10;CaM2odaNuhXBPWOTGow9Khv66Tf/AFr8D3nWbgXFjxwB/h/tufaiO7kUgLMCPTpkxSA0rQ+vTTPi&#10;Y2J45Nza4+v+2HN/eVJr/X6/77/H2qF9IBSvVDA/HB6aZMRGGJ0/X88f9G+8gmseL/7z/vHPuy37&#10;iueq+C38I6hvhonv6D+LfT/Y398/uitrG3+J/wBj7cW/Yg6q/wC14/z6bNuxJqop1EO3Yyb6Tcn8&#10;H+p+n6fp74SVJdTcgr+f8ePdXvEchXLV+fH+XVFt41evhZHn1PosGad9UYIYfQkg2PPP09txjhZi&#10;3iB/JsAf9491MsJIyAfn0/3+TEfl0qkavjhWPzPb6Aeq1rC/F7c29yVkRBZUUEDgkDj/AFx739XG&#10;naHB+zpkwayS8hIPl02zUFVUsfI7tqP0BsPyR+SffYqyARccX+n0+ntiS9Fe2ME/M068bVBih64r&#10;tvVYtHfkfkH/AGHI59oLd9YVp5GuOFFv9c39qIb+iDOR5en5+fS+3tUNBpp0Ybprbqx5CnOk/wCf&#10;W3P9Fe9uPp7JrurJP9y4v9Ge/wDyXYfn2/8AvNqcRXo0SxUEHqznaWJjSgpuDcBfzf8A3X/rfn2g&#10;ZciRe5H9Rb/X9p/3lKa8OlAtV9Ol9HRRjTZeALH6fW3tqqMiTf1Af1PN/p/r+2JL+RgVLdKUtRxA&#10;6mxUYBB/Bta1/wDX/p7Y6qs5uG/H1P8Aj/sfZdLckitc9Ko7dR8Q6coodJAsfzb6/S3+t9fabqcq&#10;kf6pFHJte54v/vXtBLdk4B6fESAY6lCL/D/b3H+9e05U7kpoydU6cX45/r/X2je7qQSwA6vpHp1I&#10;8P8Arj/Yj/iAfZQPl5uGmyXX+HpInRiNz00hCkkgCjqwDz/iPYY5pnEtraqDUCQn+R6O9iA+omFP&#10;w9ZEjCf6/uv88re34H1/1r+wA3GnQnfyJ4dZPe8//wAJ7YPD/L9R+f8AKO6+yJ7/ANf8m2zD/wBc&#10;feQXsr/yQd/P/SVf/tFtD/l64Cf3lDl/vHRA8V5dsVH2eJdNn50YfnXqkr+ZI+ruraiXv4+tMVq/&#10;133Juki39bge7yG4Un+gv/tuf+I9zEeBpxp1z/6r1Fr8/QAk/wCsAffzvf5wEvm/mP8Aymf623nh&#10;Iv8AH9jY+1obH83Gj3htzA+vmLmNv+kjdD/ebiRf8nX0u/cxj0fdg9oR5nb5D+25nP8Al62SvjGn&#10;j+PnUCn/AJ4TBH/kqmDD/eD7rVP09lJ6ybY0A6HX32Bx79THz6sOHXvfWkn8D/bj3XPWqVNB1731&#10;b3unVade9+0m17ce9de6978L/j3unXuve+v+Ke/dWqNNPOvXvfveutAE9e99X97p1bQeve+/fuqd&#10;e9+/3r37qxI0gefXvfvfuq9e9+9669Tr3v3v3Xqde99H8f6/vfVgQAwPXvffv3Veve/e/de69797&#10;917r3v3v3Xuve/e/deHEde9+9+62xBYkcOve/e/deAJNB173737rXXvfvfuvde9+9+696de9+9+6&#10;9173737rXXvfve8Up59e6979711vr3v3v3Xuve/e/de697973x4Dr3Xvff8AsB78MnrZr6de9+t/&#10;vv8AYMf96X3s09OtUPHr3vr3Wlevde9+4/x97FOtgV4ceve/e/edfLrXXvffvxzw69173b//ACJo&#10;PN/My6Ne1xTbf7cnP+AbqDfFMSP8bVHsYcgMV5y5dA4mWYf9ms5/ydYgffzan3W+f0HxPcbaB/3M&#10;rQ/5OiVfzEH0fDzt5uP1dfjn+h7R2Tf/AHj3v+R/pUm/9Tfk8m/vKjiOvngGNJPy61dT/T6W4/p9&#10;Bb/iPehV/wAKCJRN/Ma3VHyTT9T9VQnjgFsVXT2F/wAaZgf9e/vE3ns1565s9PHg/wC0K16+gn+7&#10;7BH3ZeWK/wDRx3D/ALSW62iP5dihfh11Bb+3/f8AkH+s/aG9iP8AY290Z5jJPh6CqyCcPTwvp+tg&#10;ZAYh9Pxd/YVYlVLeQ6zSl/syfIdHX9vuD3DUZHrqf7madVnKVAiOgwt9tkMjEZInL64pZEl0sCQj&#10;pe4NvVoPqAbz6vCP0lfyPXvYb5iCEz1nl8irIza2vAR42Dxia76hGSQusMuq17WPPurE4BGD023x&#10;GvDr3tK1IkICIX5iIA9DM6WlQOSpN7m3IJF/bbH8NMdMnVnGOve2ZwEDqEbUmt2FrusaiUMSDYDT&#10;ruebCx5964kjz6qxFAOvexT20ryYVQNTmSiraeSaZtEaRzPNLGsbyuqQsZXZDJoAVCDdv0K5GcZ6&#10;VxZXh172p2vFUUtPE008KyNVsklNFJUSRR1bU1LZI2rDKqyrZwTFqCDUoGoe7E5Hz6dqNS9e95IZ&#10;JafH5hp4fLHkWSLzfxCBHp5IsnBXmeLzRMVCeFY7qYwDK7hyiD36vHqyjBPz697yYiWBa6EU7AxN&#10;TVFoxUzvHGJ4q2oMcbzySzTGJo4wXdtT6STe/D9r/bxH59J700tLkeZQj9vXvavpKZSwK3uGHp+h&#10;Fjfn/ED2N4gXKk8R0BiWelfLr3s03TlHKKqJdJ5kvz9bFD/xHsS7XCWYYz0qiIGT172cjOUbPhtL&#10;A2MI/wAfYsSyl8M6Y+3r0hUqV86dcQfURf8Apb/bc+yabvwCS1r3Vv1H8Dmx/wCKey6bblc9y5J6&#10;J5XKtjrl7m7T2zEJYWCm+teLD+t/6f4+zzbtkSQBNJz15Xx3ceve7FOn4/saWJfoLC/0/KAf737l&#10;rk/lMSSgsp0k4/l0xdXZAI8+kxuRDLTMq82XkXIF+f8Aer+zOxyxtCpuL6QTx/QAcH/Ye8hNr5Sj&#10;jUMsZ4D7OipZmY16BqSCVJSCpALkAX/3v/W9prI1I9aj6X/p7F1ts6RALQ9HNvVgpp0oMfTWKG3B&#10;te5/JH1/1vbNReupC/7X/wAU97n2kAjSCRXo0S38RKnj06VhMcDm/wCPrzwOfr7GPDYtZYhqHJIP&#10;0H0+ns+2jl7xTVkNOqNbKO4dAzncuYJWVG4vzcm34+n+vf2+/wAJReQDx/gPYkk2pIUA0nA6TTIV&#10;WvSeGclbgW/27f7b6+2etUU9x/xT+h9hu/sY1ifGadEEw7q+XSix16sBmvf6Dn8/j6+2c1hA4+vP&#10;44+v+v7h3ftq+okYKOJp/KnTSSkMQDjp9/hy2Goc2H9f6e+ln8oIb68fj/jZ922bl1o3UhD0/qMm&#10;Dx64PSmBgyA3te3P/E+/RqA4Nv8AeP8AH2OI9rEQ7l4Dp+KLxDkUAz1xneQxMD9LH8j+h9qWkdig&#10;Uf0/4k+0G63i21q4UjV/sdKiRQDpGV6ojFvoQxI/17XI+g4v7UmPhGoMfr/yP/invGbnXc5JZpFH&#10;mT/k6fhXI6SORqG0Oq8m44v/AL0D7WtFIkS3v+fyP8PcT/TzXcyhmqPTpURxr0G2UieW6kHm/BP9&#10;WJtz7zT5tYgALFuef9a/459yPy9yQ97JGTGdB6TyygLk56T8O1ZKxixRtIkFzqsOSPxb3GXLSTn6&#10;/X/X/wCK+5dsPbKLwtbRNQAeQP8Ah6Rm5occepMm00prsy2tf8j8D/W/x9zY5Xccn+vu1zyHZwCt&#10;DUfZ/g6eW5BXuPd0x1dGkL2QE82+n/Ih7gV7kRkE/j2XDl+2hbMX59UkuKjp9wMbfcIQv0cc/wDI&#10;XstvYVBFVs4J50Efj/Vgnnn+vsDcx7LERIUGKHomuJjVieHR3OsK+SGjhjIIUgA/X66WA/1/YGQ4&#10;SJavTa4Mg/oONf8Are4b3TbDq0hcdFMlzjt6HP7gmLi3C/W5vcD/AHv2O+2aChigS6+or9OP6/7x&#10;7JF2PW1XBp0jS5kLnoONyZKssywswVT9LH8Bi3N+PY47ToIpZkMYsLXAuDa1r/7x7MLfbI0NCM9G&#10;kM5FDjosXaO4JqSgndiqkRk86rfpPHP1Jt7GeoxbLSjSCbr/AIf09vS20anSp6Ptvm1Vr0Sih3tF&#10;Pl28kiAl3AABublvpf8Ax/3r2hqnHPqKlGuL/gHm55/Pssn23xKsgIPr/sdCOOPWmqvQ54zdlMkc&#10;YM0fCoL3vzpHBube2Cux0yBmEbfnm3svaxZKEuT1sowz0IOH3RSzlUE8TFrcA/1P+vz9facCskpD&#10;KQeb8fj8e7MukKB003cBTpdLIk8Vww4VSCp/Fxf/AHj2uMIGMP0JNh/trD22xohHTXHhx6Cfd2kT&#10;qQw0l7gfkcm/H491+/L2AvSTHkcy3/5BY3H+w9g7d6iZuhPZf2Ipx6O70xIH2nT2/Cx/i39nn+nu&#10;qWNLVTgXvc2/17i3HsNsaMT0oPHoXvYmbeSVZ4TZiCU/H9T/AEHt8cB09GCM+XXvdn/x8lk8dKGB&#10;H7g4P/LID8+zPbQfGjPVLrMTevQS9tqDt2sN/wDdKfn/AJu2/wBv7s+2iw+2hJ/45Rf71z7lnaNX&#10;hotOBJP2GlOo93cHVT59UH/IaE/xWsKi+qacqAPwsjar/W1/YnU9io/I59iISKoAPHoMsCGoeq/8&#10;6ripawtplZmubekH/effbGxtY/7b/be9mRKcevJx4ddUX+Y1E/T63PNv6+8ixMRcL9few4pitOrM&#10;rfFpOnpursrFDIItaj03Vr2Fvzz/AFvf3yVSjAW/33/I/bxlZ1CnK9UJJ49Q5SlRCXVw3P4P9Rfj&#10;g+3SFvT/AKw97GBjpMy1JDdBzmqRfLf+rf7fj6f7Ee82v/b+9M4QAseqrGAPn0y01KpY8E/T/W/P&#10;59x3f/jf+uPdPGSoFePVwjHpVUNELA82BP5/1v8Abe4/kst/6H/ePbLTMH0D4adKI4lZhXp5WhQk&#10;X5tb/ex/UH2iM9Kef6XP+2PPtK8hOsHjTo7trdQCRxp0brpmgjtFa5vHGB/W+thf6D2koaswE8/Q&#10;8cX/AORe06vpNfI9PaTqyOHRkcptv+JU6ix06bDn63sGvcfT25LuGaJdKtb/ABsf6W+l/r7aZVLV&#10;B6uFWvn0gJOlsXXy+SeiYkm51AMCb/WwUHn3Fm3JUG/7g54+nP8Aj+fbZCeZJ63ShFOHSjxnSOEp&#10;yNNFFzyQYz9D+P8AX9sdZn6ho3Ala9ifwPdSIwCFSnTiFq1HQpbf6sxdJNTlaSAWli0+g3/2wP8A&#10;T2S/5BZaaegqgWDf53j8n9o/X8X9g7fFALU49CSxJ8PhmnVpnxuwdNisZEsESofABweB/lHIAt7q&#10;Uzia8hMbcGRz/sb+47Y0Zq8a9WkBrTz6Nx7ZZENrW+v+t7ackCijrXk1OPXveCKM+YGx/Ufxx9T7&#10;0tQmnzPToIWIqPMDr3tZUoPj+h5vYe1aIMMemfPr3ubHTyE30tf+lv8AjftwUHXmIpnr3t5o6SVp&#10;AQCL2H+2Fz78WWnVNaDz697EXDUlmUNc/pJJAHPHH+w9qEiAozcemNTO5Py64ObDj+v/ABX2NG3a&#10;ZUMOnn1C/wBP6+31bj2jqqy0Y46a6xjocLzwb/jgD/ivszGyW8ZiHB/UDxzckW/3j3vwllK8QevG&#10;ViSK4PQFb/UvTTm39hT/AMklSbf7b2aPEYGTKwoqgken6AEcgW/r7EFjcKgArgdNmFmNTx6rp7C7&#10;EoNkVVTNWyRxBNTlnJAC3ueARfhh7U8HV1ZLz4W/5JH/ABX2fDcowBV6HrYtSDgHPRccz819mYvy&#10;QtlqT0NIv+eY8xnS30X8H290/U07W1Qkf8gr/X/XPur7rEASXyetmz1H+l0FuW/mBbQpbhMtRgC4&#10;/wA45IsAfoqX+n+HtwfqgxxF/H9Dc+gf0/xPtK27RUoHz1v6JlBYqwPz6SuP/mE4DJZGKlgyNNJq&#10;mVPS8yklmRBwyA2uw/w9gZvbbwxRkAXTZj+LfVuLn/Ye7fVeIvacdNGIA0PVm3RfYw3xR0tWpiKy&#10;Xa6Mf0kJbgk8+r2Dpf8AcI/Aa30H4PPvQuKYA7urBcig6Nj4gI+L20m39Pp/rf19rLbscM0o1jUC&#10;FA+n9o25v7JN2uikZFTQ8ehRtdqrlSeg73a08FO0kQN/VYXYD/eLf19k8+ceHpBsiskVbEKpvYXJ&#10;8H/E+4+urx5pDU5p0LRbKkB6ML8fq+pq9vTJUDlGb8k2Pk+lzf8AF/eqL2AgTO1gH08n+9sT/wAT&#10;7KJK6yTx6DVwAGp0YT2iacXkH++55t70OI6SPxHXvYg4sf5PH/wUf7cH2ui4H7Om2+I9e9mf6WQH&#10;LUwtf1c/9TEPuq/H8wen7ehYnr3u9LpMaaCkH+Cf9Cp7FG31Dxny6emFQT5dJvcovQzf8sWPuxja&#10;LH7GM/gaQb/61z+f8fYstMTgN5g9Ek65NfTqu3tGIHJPb/UN/X66z/T2qJuT/sb/AOwPtZUhiBwr&#10;0UAdzAcR0H1Kto1X/aV+v+sSffoSAfpx/X8n88/7b2qJGjrXqPPrDVC44/33AHtwQ8W/2P8AvA9s&#10;kscHh1WmCemZ4gt/qLn6c/1/1yPeVSGP0/oPfhgEHrYyDXrA10+hP9bf4j3KjAHH/Ee9KaMPTrVT&#10;w6Zq3WwY/QAH8m/4/wAP8Pb7jTZ1t+eOf9tz7ffMTH06UBtUVPToIt4gFJP9YHj/AFj7X9If03+o&#10;Bv7RmONxrKVbpGfP06KxuVtDS/01j63/AMR7e4uNLfi4F7e2O54pYqd1Ono31KQfLoH8lJea/wCP&#10;V+bX5/4j3PK2sQL3Fz9Pz7Kz8Gnzp0vgeqgHyx0xPN6/rbk/1/pcf6/viV9QI+v/ABv2mf4WJ4U6&#10;U9TInLkE/gqo/wBh/wAT7x1jaI3b6EBr/T+n49lSZpQdKosoCOl1t1fPU0624DKxH5trA/2Psmfe&#10;G+v4BTVFpFGlL35uLEj6+xLtsRMRk860HSW9U59OroPih1dT5Gip62oikK6ZGa5AXUY0ZrEi4UE8&#10;f19ke/06tqt5x/wO8f0P/HO/+3v7Meiz8x1YV/o5wn/HM/8AAXx/Vfr/AMkf8a9//9ERKGnM8iqC&#10;Dc/gX/3n3kRZusjAqtD6dRPOxjRiRRur8t1ZJcVSzzswsqMw5UeoH+p/oOfatjwUrR6ggtYc+r2J&#10;4duMqiRnp9g6I2v6nLY/LotVf3Ri6OqMEk6a7sDqkQ25H4jGv8fnj3hkwc97+Pgf0Dn6D+nvcm1k&#10;4R6fb1Zb2oHf2/l05UHcuIlKr93AOQTeR7WLf6m4/r7gPiJUudDf8ksPaU7ZMDQEN/LpQt5UgBsd&#10;LKk7JxdVYJVR2a3+bkC/nj9Z5+v49xjRSIRe/wDgSpvz+P6e22sZhho1H8unjeCvd0oIdzUc63jl&#10;4P1/Q1z+eSCfqffEU8q3Bv8AT/Un/eOPbTWj4KxEfZU9WFyj/Z1m/jVK/p1If63ZARccEra44Pvo&#10;xuLfWwv+D/xHtowsoI8+rCaICgao+eOs0VbRsfUwAP0tpN/683/F/eFw/wCFJ5+hBt/t+PadxKnB&#10;/wBnTqtGyijD9vTjAaWTkMoH+qBUm1/yL294G1cgi3+Avx/vJ9t65fU9OKE+VOnaIU9/SUb8AkqC&#10;Txxxbn3huwv6j/h+PfvGdQdRx9g6uUjNKDqakSOQPQAP66eQf9f/AFvfB5W+l73H1/4r7o9wNNTQ&#10;D8uqeElfh6n09DGzrbSTc2tzcWP4HH09xHlcXtc/XgA/7f6e05uVZqFxT7er6I8Yz0+Q42Ngv7dz&#10;cfQc/X/X9h7vSq0UUxv+FNif9e59urceRPSu2QvIopjofepcWpr6YCOx84/B/owuObn6eyQ7ry8a&#10;VcupxbW39oXsbt/vY92NwBX16PvCQCmnqw/b+PdKKAaSBZdQtzYx8X/I9hrXbno6dSWkT/Ytzx/r&#10;G3490a7P8fW9CenSqjo/pf6cfj6f7H+vtA5XsXH0xf8AdiFr/Vz/AEv/AGvaV7scfPrYxgcOpiUq&#10;r9Tf6W/w/wB69hll+4KSLVplXj+jkD9VvqB7SvdgGhbJ4D163xGOPWcRoLG3I/xP+9E29hVmO51u&#10;dE9uTYCU/wBTzwPaJroVqevZ652t9PYT5buKYs2moe3P+7XA/wBhx7RtdEcSPzp1bubgevewU7F3&#10;xPufF01LJIXWLIRT2Ls9iIZVDC4twXP+39kW93HiQQqCPi6O9jqLib109e9hqxOkX44H+9ew0AC3&#10;d0KFoxo3Dr3vew/4T9xeP+Xngm+nl7Z7Of8A19NbjIgb/wCtH/tj7yA9lsbDv+P+Wof+0S0H+Tr5&#10;9/7x9ifvJXYJ4bLZD7P7UgfLj1R//Mek1d6YJSf831tggPp6Qc9ul2Bt+fUDz7u2b9Lf4qR/txb3&#10;MXWBXVfeolwNVlJAP0+hsCLn+t/fzqv5tkon/mM/K1/pbsSnjN/wYtr7fiII4Atp94Ybyf8Ad9zJ&#10;U/8ALTvP+0qXr6ZvufR6Puz+z4PA7VX9s0p/wmv5+nWyv8bE0dBdQL/37/bLf8l42B7/APIWq/8A&#10;sfddHNj/AFtx/r+y8/LrJIH1PQ2+/MOf9gP96H/E+6568cmvXvfa3F/9h739vW1qDUde98efz799&#10;vWs+fXvfIm1wDx/t/r9efdetde98eR73Xr3XvfXv3WxSuRjr3v3PvXXifTh17373vrXXvfvfuvde&#10;9+9+69173737r3XvfveuvV6979c+99WA7SdXXvfvfuq9e9+9+69Q8ade9+9+69173737r3Xvfvfu&#10;vde9+9+69173737rXmOve/e/dW8zTh173737qtKde9+/3309+63Qngeve/e/de4VHXvfveuvde99&#10;m3vY456saDh1734W96PHrwoePHr3vx92FKZ60cHr3v17e9da69769+69173736pHXuve+7+/DHDr&#10;1Seve/X/AN9/sCP96Y+/V69Xr3v3u4p5da697971Qdbqeve+veiaY8utde9+96qR1vr3u5H+Qspb&#10;+ZR1K1uItndtSEW5FuutwxA/1A0y2/2PsYcgZ505dNMiSb/tEuB1hx9/uQR/df54pw+r26n5X0B/&#10;lSp6JD/MacJ8O+2Af92T9foFH1c/6S9nvpA+pI0X4/A979Y4Xjng2t+fra3+v7ypGevnoVRqCn4a&#10;/wAq9avrHgn/AAv/ALEi/wDvfvQc/n9yFv5kXYC/Xw9adSoDx9DtgSA/4gmQn3iXzwG/rzzaGH/E&#10;mD9n0Fl/lr/qHX0G/wB38hX7sXKJP4r/AHE/n9XIP8nW0Z/LvFvh109/gm/R/sB2fvUD3RNvpmXb&#10;WRZTzemDC9tSmrhDrwRfUpIt/wAT7Cs+ImHWZkpbw39KdHU9qfYuPnTrzCyTRxyUWWFSkVREqTPC&#10;yZjI0k9NPF+oSRJJ5QPHpZGHLWsaQ08JT8unoCRbpXI697Q+Vj8VRedZoryJIpI/bnDBzIpKuStw&#10;kiqWVWOkkXAFtsSKHptyCQOve03PEwSMCQWYEaAWEqKra1CcIWVle4AYm4J+ntskEaq1PTLeeOve&#10;2clRrQPJ5PKVtqFzEyfp0+mUuW49V1/H59+AqtVw3r1TSxav4evexN24Hlwemn0CWGnkWKWpVHda&#10;iorMnT6oW8ZRZCIwRZVsTclvqrq1IrTPS2I1SlP9jr3t9Rz9yCkwIp6gQzLAyFIZWen0yPUaYtc8&#10;zzorJDo8bW1XtcbNNQqcf7A/y16utakHgOve3MRRfw+skSSNVx4pZxCZ5VStkSdB4mqo0WDy0wCy&#10;/vFVYIFBdjb35qEU8unDQDBx173ww8Uv3KqsynTR5EN9u8kaXp4pp4gVIDFUikK3KANoa4AvdRaa&#10;hJGSoGfI16S3Rra3J8xGx/MA0/n172osbVuGsL8uvH9QT/sTz/r+xjBPmlM9AqQAEEcevezd9M5Z&#10;I6qDygGzgEtYW9NgPoLcexzsEiGQBgKf7HVBMFxXr3s88stLX4uNFsSYfxY824v/AI39zJa2UNzb&#10;VUKD0kec1OeotnR/qbH82FuAf8P8fZfN0bZZqhpFF7u39kf0/wBSPV7K7rZWDVVPP59M6kfiufXq&#10;SPoP9Ye822MGY5ULJyrLa6t9Q3It/gPYl2HazqCsAT9n2dNMdRz148An/D2b3ZVMYIE08f5scX/1&#10;Iv8A7Yj3kFypsulEZV/l9nRdKrM2ek9lmUhgfpze9v8AH2N+OMssdrtbSB9P+J9zZtG2Mw0nhT59&#10;bhttRNFJ6DfI+ON9R0kFjYcce23J0kmuQoTbjixN/wDW+vs1l2hkNQKGnp0I7WI1Rfl1NoaqGyk2&#10;4+nIH4B/w/PvjhqSQ1Ss441fXnnkf7x7RxWbawGU/s6M6aVoBQdYsvUKKeULZbr/AFH9Dxzf8+x9&#10;xDRwU6llF+LX44/Nv6+5B2SxSFKugqemX04FRToAMxDLU1DBQ9tXBsT+B+Pcupr4kjdgFBCm3P5/&#10;4n27u9ugt2OkV6KryVVWgFOo9HhppZADqP0uAD9f9hb2hMhWCoJPA4P5t/xT3FG6T01IBnhToger&#10;g5z0IeMojSgBgfqPqCPwP6/63tPlxq0nkk8cm/J/HsGSWDySFqUqfTpGUKvWuelH4yQG+gsPrx9B&#10;b+v+HudBC972PNubG3sV7bYrEgZlFR0YQRsSDXpvnqIl9JsSP8f96F/bkkBFj/rf1+vtDvV4luGV&#10;QK9GSAqCCM9M1RVx2ZTYXuLXH1P05+vPt6oSFbSR9LXNzY3PuIt4u2nDANxJ6qyEVavHpJZKPWjs&#10;Dz6jcfjj6/W1v949q+nBCAr/ALH6/m9uPqPcL79tkk0ztpPE+Rz0qiFApPSDqJVEhUm5HP1H+8c/&#10;j3LFSQpF/wAfg/8AFLe0G07EwuYiw8/Q9PuaKT02VNIJHDCxYi4tY/U3tYfWw9pqtqW8vDEDm9yb&#10;WI/3j3lfyRy9E0VuTCCKenz6KJmqSS3S4w+NT7e5iBa0bcr9SLaiL2+h/wBt7nUeRjiVNTX4H0IP&#10;0/r/AE9yZdWkdrblAgXHSE5Y9YMpgpakOI1Kg6rftkgX/wAR7UMOWjIuLWP+I/3r2Ar+2E7sRQGv&#10;TqgEChp0HeQ2vMJNJuSCL2U/j6n6/X3ErawzIbED+puLf6x/FvYYvtuMSksOI9OtvVBk8enHD4da&#10;adNSW9a8EEG+of1P5J9gLvCeZmeyWuLHm/Or6/7Ee4m5jgZHceVOiq6BYGhz0a3YUEMdJHwuoEFR&#10;q54VtRtfnj/D2G8Ebly5UixBvpNuDxY2/r7jC7tCzaiMV6Jyr0I6FFpQAbE8/wBLc/4jn24nNTUQ&#10;AUsNNwLNpNxzbj+nsouYkiGAK9NBDWoPUcY2KpuXCsD/ALH/AGP19ixsbfktPJHq59B/U31JI4Fh&#10;9T7JLh8nTg9KUyQoPQR9g9cUOcoqhCUbWpFvFwvBA4Vl9mhxW7lycCj/ABH54/Tf+gNvaB5MZGeh&#10;FtqsABknogG7enotv1rzwMurXI1lhPIMhA5Zjaw9qSkhjqDcqpv+Tz9bf717XxToUC0B6GMNCi04&#10;9A1uOpyGHjZo2f03LW9JFuL2t+k6fr7cazAxS050KrXU39Jte3+HtNc2zOC4GPs6UMDStMHpIbZ7&#10;XqKXLRwVUrKFkC+qWP6ahxyo49hHltvSx1BKqQv59Df1H55/Hsjlt/Xj0wY61NcdHY2n2DR12PRv&#10;MDKQt0LxmwLf1Avb/e/b7h6PxQvdb6VW3B/oB7RTL4bAD4j0l00bSMk9J7deZFTUL424DG2llNgC&#10;Wtb/AGPuvr5bweSkqQB6tMxBtf1FuTb+vsGbwpEzefQns0IiHR/+i5A+0Kbkfpj/AKc+j+v+v7q7&#10;x235aiueysfX9Arfkj/Yew7QFsjFeliR1Oo8Oht9mD2ptAuYCYweeboSRp025U8WN/alIixAAx0o&#10;A8h10WC/U2/x/H+392AdO4kY8Uy8KQQxPPJ0fSxJ59iLa7JvFjNCBXpPdjSjDoE+2q6+HqY1IIaJ&#10;OAVJ0iS5PHNh9fdgG16vRBEFNj4o/wA/WwH+9e5l2bbdcall8vn1Hu5DU7VGAeqUe88U9RX1UpB0&#10;l6o30n06nJW5H01W4/r7Fqhn1xr/AFP5/r7Wz2hjYinb0Hnj1NjqvHdtEsVTLeyEFwNXp4/2JF+f&#10;bvDTtOwNuP6WP44/H+v7J2/Sx8T/AMvz9B8+rBNB08T0Gua3BFh6OYkrqCHkMtrWJ4B4tx9fakho&#10;lEYuAOPodQ/J/r7qK0DamP8Aq9OGOnTEoFW4faaD/J0VbO9hVlVlAkTSiMem4dbAmxN1C2Htmq4x&#10;Gxtx9ef9jx/h+fZlCrFfhPSSWMrXyPQ+bMy7ZSgiBfWRCh+q8sV/2n6/T8398aeVbEGw4/rb2+yM&#10;mWU0I6SyKQa6enTMUbMwurH+1+n/AGk8n/b+87P/AE4vx7Lp2NQC1c9aQVyR000lIQxFrg24tyvI&#10;5v8A8V9xZGH5P+8+28nHT6IzHAx0paWnIIH1HJ4At/vA9xieCfxb26Fx8+jBUUAY6ekhF+P99yP6&#10;k+0PuA6VJ/wPH5HA9l8z+JUKDUdGVp3UHRuulYBqhN/qsNz/AIa2/rwPYeSyMZCAdNz/AL76+2KV&#10;Apx6fcEMcdHLpaJFpkcqp0qGII+oP5P49zqegnqRdQ34+ob/AG/9PeqBRUmo634MhpVsdJnMbqxO&#10;DdvuqhIQAS3kYAD/AGH6rAf7Ae3JNsVshuI3a9raV4/3kX9sPdQoSCw/b0+tvWnn0hp+89qUuoGt&#10;pzoJHEjDkH8+r6+8r7JrnjZjE6go31UDj/XI49pn3GAV7h+3p6O17xRTX8+m6H5MbShrYIfv6e5m&#10;QD94j9JH15HslXyO27LjqCpMigcSkGxBv4if68+wfvN+jsQuT0IrWB1j+E8PTq3b4nb1pN34GGrp&#10;ZNSmmVh+n81PIPpB1C/IPPuonOuq1cwNriRrc/7f2C3FGJPSeZQnR2PaeMqswHH+39t0+XTNfPr3&#10;ubCI15uL8WBH+PPJ/AB9+A4Y69X59e9qiheO6ggEW/qbf7x7Vg0XHVGqVOlqHr3tToI1UMAp+v8A&#10;sP8Ab/j3tY2kSvDpGxY8T173kSvWIgen/XFhbj+ot7aWNgTq416vHGWzWlOve3mhzWlwAG/H0v8A&#10;8U9qvFIAr0oMJUAo2euiAfr7FbbmalZ4eGsb/wBo/UHj/H6+1UJVtJp0yyEAk8eok8KlX/oVN78/&#10;1Ps0Gya2V2gte5uLfUH1KPqb/gn2YjiKjHSalT0Ee9KOM0s5ax/ZPFz/AE/wI/HPuxnp+n+5p4fP&#10;GP1J+pfqNI/2/tK8vhsdBx0cW8Qwa5613v5juel2/h8rNRVUkJEFw0MoBAMtvrdjxp9myoMJTNEj&#10;CGNjpGq6fS/PNvp7KLjcJV+KUin2Do9jtYlUDQOtU/fHde6HzFfEMtXafuatVBq5SAPKeB4he/Pt&#10;zGHp0J/ajH+IX6f4+0TbrIwWjHp7wISPgAPQcnsrc1ZfXkqw2NrtUtpIP+D+r8/n22ZWhhjpXsqf&#10;pfki3Ki4HP8AS/u9vcs8iUJqWz9nTNxDG0J0qMf6q9DJ07uTM1m6aHyVtVzPB/u0sn+fpzfji55/&#10;2Hsi3b6qksvA5PPJ4OoEf4f19jixcsCCeA6DM6YcgZpj9vW498Fnkn2pizK5PHLNx9Ke45/4MB/s&#10;fZWma8ji/wDbb/bajz7WIT4g9a9UjUahUdWiIh8KknnxAkWtzpuf9jf2sdt386AE29Fv6fq45/PP&#10;sObyWKtnOehftNDQHjjpCbrMa0jhgvOq9yB+Pyfx7Kt837/3ErBzyFt/1J5/x+nsBMpDlq+XQrm/&#10;3FQ+ZHQ39AlThqrSVP7jfS3+q/w96nHYn/F/rfyPKQLfgByB/r8D2mk+M9Ay4J1mvr0YX2h6f/OD&#10;/XH/ABPvQ4jpggHj172IOKN6dORcKL/Tjkf7z7WRtpBr0yfi697NH0n/AMXiA/1P1H0/zif7D3uO&#10;hapHTtuKNjr3u83pU2oqMW/CH/YaV9iWyaumnl0qkH6Z9ek7uQXoJbC5MbA259J+vuxPZx/yFfzc&#10;XH+v/sP8PYnjehR6cPPoluRnjTqvbtCMfxUgHggi31uNbfn6j2qJJAB/t7XNvp/xv2Ylw1cZ/wA/&#10;RQw/UY1z0HlLCxAPJ/HAvwOPfopFb62/29v6/wBPe0c0IrjqjADIHXCeAg/Q/wCP+8W+vuR5dNv9&#10;sPx7ejGoZ49XiiZ8DHUGSAEH+oP9Ofrz9Dz7zpOR/tx+B/xHu5TiOnngxRRQ9Ns0PPN/pxx/r/m9&#10;vc2KRjY34/pYe6gLwAyOmCi1Cae78+musiAjbi5IPF7ngf0HtQ41/Wpv9Dce9ykrEQPPj04FCqVH&#10;Ecft8+gg3dDeOQkfgcfS3B/21va+pHBAJ/3309tqKBR5dI2FCR0U/dkLapfr+r+h/Fz7UUB/bAJH&#10;4te34v8An3WSOjhlXB49Mo9H0nz6BDJkiRh9CL2H55Jvx+fc9WJQ3/oObcfX/ifZRcxCKRPJDX8/&#10;29LYm8NgadvTEWBdVsSb2J5+oHN/9h7x67MCeRyD/rDm/tBKheNghzXo0FXAKZX5Z6dqeMsBpvc2&#10;JA5N/wDefcPIyKYH9Q5uDz/tJv8An2WIjLJpKGg6Vw1VQpGB0Jmzqa9fTX44F/8AqYv9fp7rA+Vl&#10;U8dJVsrMpEJ+nBvrP+HsUWJCRafLj03fkFCK9bDXxMgWPakTBbEqyn62ICRD6Hgce6s/4jLe/lk/&#10;4u+n9bfTTb/b29q9a/w9EFB/Po4nv//SFbbaq8yagD6h/vNh/wAT7nzb5D40ZHmadRZuaEQlx/qH&#10;p1eB3VJJR4OteFypSKa1uPqp/wBe3swGJx9O8Ckopugvdbjiw9yftzp4NHXPr1Gd5LKshVcCp6ol&#10;7Y39mMduCqSOpmCLUTrxNIf82eDpGm19X+w9upwtI5v4lBP+02/2w9rH8PtolRXpOLmYU7+ggHeO&#10;4KMnRVSkJzzNLe17nnV+PbdU7dpirWiUfX6r/wAb597jhjdiTjp1byYfix0JG0/kPnJaiNGqXPC/&#10;Wol/JI5/1wPaWqsDCpOlUW35AA/3u/1t7VfQQkVYVPXlupgaszE+pP8Ak6NPtfuzKTxDVKzeqwvL&#10;J/qR7ZZsPEOSEN+Lm1/949tGxiNaCnSuO8mBIDGnQvY3tfIPa5qAW0iyu5UX/pdSTf3AlxkI/CAC&#10;9/8AH/Yce00m0oe7w/5celC39xnu/bnpdY7sfLyadAqmuBa+pr8/W2n22T0VOl/Ug+p/H/FfaN9q&#10;jGPCqT0thvZaZXP2/wCx0IeG3fm6rSFiqrkDVfWF5tf+xYc+2KcU6EqHjsfrwCSD/jf2kbZYya+G&#10;a/6vLpcl1LT4eHz6FvF1mYljDslRaxP0bjj63/w98oqBJ1BRdQP09P8AX/Y/4e0cuyltWgiv2dOr&#10;flfiND9vWHIb3bCm1S7qQ2k6yRbTxcXB45/2PuLWY0whja1hz6SLfT/E/S/shvdtkhDB18ul1vdi&#10;UDtoft49KfbG/oMpJEqSRsGfTqEg1cBiOALjkW9pieTxkqf6/W9v9hb/AGPsLshXUTxr0ZrCWj1g&#10;59KdD/il+5jjf+oUg8G9z/sPYCdtZtcbi6iXURaHV+q2nm1r+9C4ouTVh0ts6iTI6N70Vt4VdZCz&#10;R8CXWG0celHNvqPqB7qB7O7glpcnVRRSWEcsq38pGrSSAT9OePdHusV11J6N3fNBxPR56aBKeJUR&#10;dNlUEf0soFuP6eyzZ3uisk1hahzYPwJSLWP0+pv9fr7SyXlF4063pPn1I9hPle066dn/AMpYg8C8&#10;rt/tvaVryorr4dXCN172ga/fVbOTqnc3PFncAc3sRc39o5LwD4Tx9f8AJ6dXSJ+FOPXvaYqdz1Ul&#10;/wB2T6/h3/r9eQfad7tm8+nDB6tTr3tiny9Q5a8rfT8sWtz/ALD2ledya16dEVABp697wxVMk6gM&#10;7OwnQkXNrEEXtz+T7QXkhcKCc9HOzx6ZZjT8P+Xr3tQEEoCeAPz9b24/3n2XEEGgHR3p01z173vi&#10;fyCofF/Lq2Yx4NR2R2dP9OT/ALnUh1Xub/5m3+w95Bey/wDyQd+x/wAtV/5W1qOvnx/vGH1feY3p&#10;a/DtViP2xsf8vVGX8xqQHvzGp+U67wK2/wAGyufbV/h+q1vd0h+nuYesE+JH2jogy/qX/BgbfS+k&#10;3tf8Xt7+cx/NZl8v8xL5ZOfV/wAZTrY/r/xxxWKh/wCufvC/eCBv3MoK5G6Xv/aXN19Nv3Rxp+7T&#10;7Nr67NG3+9M5/lXrZh+OyePofp9f+/c7RP0t+rCUbfT/AAv7r6Hp5+v49l1Osiv9MuOhl9+Jvza3&#10;uw4dWPAUHXvfv95P9PfuvHPwt3enXvfmFh9fz7qevGtMjr3vjb8+9daA8+ve+iffut0qC3Xvfdh/&#10;X/ePdqdaIxg1PXvfX0PvXDrwBpUjr3v35/1/furYYEgUp1732o1G1x/vf/FPeuqih4HPXvfmGkkf&#10;W3v3Wjjr3vr3vr3XvfveuvDPXvffv3W6Zp1734j37rxFOve+ve+tVPrjr3v3v3Xuve/e/de6977t&#10;711umK9e99e99a69797917r3vr/ivv3W/hx69e99+/da69797917r3v3v3Xuve+72/p/vv8AYe9d&#10;WBA4nr3vr3vrQAzU9e9+v+ffutChIzjr3v17+9dWalcHr3v3vYFeq9e9+I97pTPXgaEHr3vr3rrw&#10;UmpHXvfIi3vxFOtkU697697pivWuve/e/A0691733/sPfgaeXXuve/f7H36lc9ex69e9+/B/2HvX&#10;ket+R697uf8A5BsJl/mQ9csB/mev+2JL/X9Wyq6n/wALcy+xj7ekf115fqPxzf8AaNP1hV/eBvp+&#10;7JzTGfx39gP+zpDT+XRFP5kjlPiD2OF5aTKdfoo/qw3/ALakt9D9RH733OdJ/B9VvzaxNv8Abe8p&#10;/Lr59Sck0/1enWsXpuQgP1st/r9bC/196CH8+6XyfzKe1E/MGxOoYVF/7B2FipwPpxZpz7xS58FO&#10;eOajXjPD/wBoVr19Cn3A1Zfuv8kmla3m5H/s/nH+TraM/l4cfDvp8f7Rvz/eezd6N/xPujDf6kbZ&#10;r/7Proyf8f8AK4OP9ufYOuMxt1mNKf0ZCf8AVmnR0/ao2FUiLrTFmWalKrV1cX2ryN9yViyeTqTU&#10;rF4bvTkR+MiOZJCxX0FA7pWEfpAV49OwH/Fo6/6s9e9ozORAVDoCgjMmqwQwtIwMzshaNYiY18hA&#10;BLHSRzcG9nB0hR0y9Kmhr172nagSmKN9akvFe0amMAamV1exIllUryxt9QRf2wF0gjqlK4697Tkw&#10;dSWUm6kGynQ11NwdVubn/Wt72K049N58j172LO10emoaNTIIpKioiElVKk0kMaxzJUu8coMUD6Yy&#10;pdJCzRSMV08ElxSc0x0piLLQDh17291JWpgptMv+Tx6YoamKoSN1kdZJ5JVogsx0zvFzLbxEyi2o&#10;sNO2Ap8Wenjk0U48+ve5KkTws0H7cD69FQrKg0N44qXVL4gqiN6pn0gsxZOSbH34dxp8urg1weFO&#10;ve8m2btUXllVCcPkp7lU9cj0mThBfxWEesKObf0FrWsqtP7eFBxLAft6S3OLW6/5pnr3tTYGl8rg&#10;sPytuPrpGoH/AAvb2O7OAHSunuPQInOnA697MtsKhmgnjaIMo1qbrcfUH/ivuQdm2xw6sq1FPTor&#10;kkYEnr3s5+2UrZ6aCMl21Kg5J/r/ALb3PnLXL93PFF2Eio8ukZdjJxoOsUhtYn/H/iPYmw7KkyEI&#10;Z1uf9qQm1hf6ke5EPJM0kdTB5fw/7PRhEuquOPTbLkIYHs7gH8Dj/e/r7hnZU1DLrEFwDfUEP5/H&#10;4t9PaGLl+WwnOqJqj+j/ALPTwhJ4L1kXIQyiyyXN+B6f+NX9i7tTHOojjZLc8+n6H0i1v9b3PXJW&#10;3idI1093p+zpK8Gog06TmYqlCOdX0H9bc2P+39jbR0SU1P5GUfp5uLf15+vud7HYmt0DGKikDy6W&#10;QwBKfPoLa2peqqQitYA3+txz+Px7bqmppSWVvFcG3Nh/j/S/tTJawsdGnuHRxBGoSo49OdNSVegM&#10;oa3+C35tb639ycetMSrL4x9baf8Ae/6290Gyxkh0T+XTrDtPUbIx1PKtcg2vx/gfp7eKjLNCoVWs&#10;OABqI/1/x/X2aWtqYT3/AAjoufND0y0mFSZizpc3J+gtwf8AX/3v3np3qMimldX6bmzE8G/4FvZX&#10;u5WSJkB6I5leavoT+zrFWLR40l3sgW972W9v8fxb32cHUre6sePrpP8AxJ9xy+0Pc3DSEdpPp0l8&#10;Bxk9N0Weo5CumVb3BtqX6f7Af1PuImGmMwJUnkDhSPra5+vHtXJsIXPh5p6dNiLUxqvTpLmqcQk6&#10;hwrH9Q/o39R7U0eNSKEErzx9R/hb6349pbm3FtbsQMjozgiCqCekTPlnkqGCvYG/Oq/5P+t+Pcdo&#10;lH/FAPcabvFLckhTmvHpSy0HXRllka54H1H5/p/gLce+VOrCUDTwxH+w5A9g2faJSTWP+XTLqxWg&#10;6wVjjwtfk6G/oL2DH2vaWDXAGH1088H8f7b2SXGwaySYq/l1eLUQQfLoHMrWtFWEBjYuFAJ+hNue&#10;b+0tl68UbFb2JX6aiPr/ALD2o2rlvVcREwUz6dUnkZVI6ETbOJOTRXYFrNb9Gr6AfXkW9oKqzjOz&#10;AEk3/wBUTz/rW5t7yN2Db49vtE7aHTXh6dFbh3zXHQxY/b8dPGodbek/2APrc/1P9feWhnqaqRbF&#10;+SLgE/k/j2h3a61M66sZ6SuzKaAdcMhTUdPE2oC4DXPHFv8Ajfte0NFUhFb1EG/1ubf7z7CgILnU&#10;Kmp6skgrnj0FmVyNCsrofGSGYXFlNwSPrY+1JFjnkjZSv4B/SfwL2+v5Ptq7gjkh1OelCAuKuekD&#10;X5uGnkQq4Q6ltZxcAt9foPx7DPd2GVXKmMEsL/p/xXj6+4h5lt4CzDzz/k6T3CqoZiMdDZ13uJqm&#10;FGWQkLdf13/snn6cXt7S1FtgTRsypc2BA0sf8bW49xrPYBlYqlR0Db/cY45CA1BU+fQlz7lWJ1V5&#10;rWsAC4/H+w9stZtGSSoAaNgNRPCH6f7f+nsEbpayISQuK9Wt7yKUYPShpdzUwgLiRbqBwXHJY/nj&#10;j2Je29gkrG4Q/S/KDj6f63sNTREkqFz0sWeOop0FW7ey46Pyo0sYFwCPKovyf9p4t7GDC4dseLEE&#10;f7AgD0kf19lt3FJHGWpwWvQq2uRG00Of9jote8N1w5hiEaN7kjhgb/uX+oH9P8Pp7VtLkDTyIC3F&#10;wLarfS3+9j2UG5dJGCtwp/gr/l6GVoBpz0EOZ2zDlaKpZodZaMj9Ia17n63v9W9ifi62Krp1DFSS&#10;PwfYh2658ZRFIanpaGU9pHZ5dEV7L2nX7eyU1TSLNGvkWQFQU0+kG1wWv/vHuFmsVC6F1QWJP9n+&#10;g+t7+63sC/Gq0+XSWdRGT/D0q+rd/wBdHIlJV1TjSg/XMT+SbEMBf2maehKRSBVtfj6H+vsgnSsq&#10;HT8PSNFPjI5GAa9GFr9zxyywaZtTNYk67m9gP6f0916/KijR46hSBx5ibj+jW4H5+vsD7xG3iMfX&#10;oUWg/SpXq0749VJqNn05t6QlMQb3/XHr/oPp9Pde+IoQlV+3Dqsw/scmzD/X/p7D6Rk4C56WJ2in&#10;RhPZh9oUDs0bGJgtm5CGx5B/4n2JLCy1UDRkt9nVgwUgnj1CrJVRD6v6cf6/59nK6/o2jENoz/ZH&#10;A+h8f/GvY+2fZJpZY/0+37OkV2/iBs+XRa+08tClHVK0v6INLfTkes3PP+Hs420KSeWOL0tYoPqD&#10;xwvuZtu2z6e370/D0CL5GLNivVQffm6MZRCsZp1UqrsfWouVVyRfm17exzx+NkSJGZfwOdJ4/wCK&#10;+yTdAqNpUZ6JJI2FTTqqfeHZmPmyMsEU8ZeR/wBJlViur/kEfn2+U7QQmzOosD9ePzb/AB9lEWzX&#10;Ny4YJQfOvVYsKNSd/QLbrjzmfj8dDDVPEw0XjDNcWNybAcX/AMfcmXJw/pWRfwOG/wCNf4+xHByw&#10;6LWSOqj5H/V/LpSy1QVoF+3pFY7q3NMwqaikqLklgZIjc6fT9Cf6D2xV9WhDeof7f68+1abIwYLH&#10;FX8iB+09F8ylnc+R6MN19tisoo4onhI9AX9BGn/YfT/evbZDVAfRr/7E8c3+vti421wCHhp0nA1d&#10;unoUMlgWKAtEdQsP0fjS3P1P1t7nLWKfzf8A2J9hy824gsQnVfDYcB0mxg5FPEZHPJ0j6X/pcH3w&#10;aYH8/wC88eygoyMVI6VRLTFcnpwhxbxWLIb/APBQP+J+vvpW1A83H+9H8f7z7R3M5VSqGh6eY0IH&#10;Uk0rAhdBBNvrb+v+HtHbgIKEfmzf7HgW/wB49kcs0iUKtxOejCzBUk9G06XpmUxDSeEiP0/2snj6&#10;/wBfYcxASVIB/L2t9bWv/j7fEh8MMDno1VQdNRno4VWzQYqV1BB+3/VxwBGzf0+pt7MHsnA01XAr&#10;PGpbULEqPpYH8+yjcbySIEI1MdPrEcHTUdUj/MzvjObNlrvs53g/bmIAmlj+hkW9xe9xH7HGk2fS&#10;FVJjUCwP6FP45/pyfYBu9+YMwDVb7f8AV/k6N4LNQoY8eqTNyfMne7V1Qn8WqlDGS2mvn9IF7ADT&#10;ccD/AGHuRUbYo4oJSEHCG10X+nsv/fUz+SgD0wf2Zr/Lp4WcRepJr8sdNO1vlJvPK7mxkT5euZZa&#10;2FSPvqhtWtx+P8Le6xPmPjYYsbV6EVSpmXhLE/sMfrf3553lKuSciv7ejONdEWmtadb1P8pDc1Zu&#10;PrHF1FbPLPLJjkfVJKXIP3ABuG5JPug7cQcV9T/QSPb6/m/th8gV9eie7FKDq6ocgH+vtJ6nDgf1&#10;Pv3SPr3tzhZzaxuLW/4j3oGpp1umK9e9qrHhxpuTwLXsfatRUgdMzNpTh172rT6KYG/1BN7f8b9r&#10;EjolQ2OkXiZGa9e9tcTeV7Br3b/H/ivtK+G/PoxjoUFFyB172s8Vi/M6k35Cm1j9P6nn34Kz5A6u&#10;XVcde9jTtfDqskJKk+pfqCRct/r8e10I0qopQ9MO1QTTqBVThEc6uAp4+n4P+J9m62BhlMlOCv0J&#10;+qn/AFS/4+1x+HGekgYVoei99lZ77SjqSH02hksNfJup/Nv8fdkfVNAlPTwXsACvOm1+P9c+yuQ0&#10;VjTz6NrZ+B0461ff5lm6qqtx2Vpo5W9dORxIWt+7IfpYezTUQCR+n6EKP6fQW/3n2GblvECAnJFe&#10;hGjrpGetWLdMc75mrd7gmomfn/a3LW/H0v7lP/tvabTRePDr1SzYNR03UgYNYre5F/8AeL/QG/tO&#10;Zs/5KR/Xy/8AQg9r7Jh4oJPoP2mn8utyCscuKdv+XoyXSSH+81BYfSanP/WVF/6K9kJ7lYB5mI/o&#10;f9b1Mv8AT/H2O7Q6eBzT/N0G5c19etzj4IRk7TxgI+gT/rXEP9h9fZUZJQsrc/2z/seT7XIxJyM9&#10;NW6nUS3EdWprATGLAfoH4A/H+39rvac6+WMennSeefo1/wDD6+w1u70DE9Czak7q19Og33rSSGjk&#10;IFh6r8eyvfOFkOxKthYWA4+t/wDJ2H/E+wbxHQpuO23UemOhh+PSMmFqg551txb/AGv6396mPYQ/&#10;3P1v+Ep/2N3J/wCJ9on+I9Au5NZCfn0Y32iKf/OD/X96HEdM9e9r3EkeH/YD/ex7V+SH16Tue4fs&#10;697NT0cNWWpwfw3H/U1PbqLSQE+ZHSiAdxPXvd5nTVlo6Ti3oX/el9iG07TjpURUHpgz3NHP/hE3&#10;/Ej/AIn3YNtGQijjta3C/wC8A3/2N/Yiiq0RFeia6ArU+vRCuyqdJcmrW+ota1/ozc349qN5Ls1z&#10;cXNvrxzz7NwAYkYDup/gx0XSxgjWBTpARU3jQWHAufof6k+80LD/AIof9a/490X4h0mBBYVGOoVT&#10;G1j/AIf8VH/FPefXf6/7f+ntelNPDowRaL8NOmxozyefr/S31P8AX3mWQH6f73/xr355EjFXOOtn&#10;Hl1FenZrC3P+tf8AP+Fx7lxS2sL8f7H/AG/ttJoXJCNnqlFYMKcf2j8+muso30kqDxe4t/Uf1v7U&#10;+KYM/wBeByPzwfoP8Pep2XQgr3E/4OmHQRig6CHeNMyxS6hb0jm3+uf6/X2IlGRZeL8fW/uo4dF7&#10;/F0UndgJklAF/Xp/3i3t+ilVbC4sPrf/AFvanwTLGAQfyPSRyA4zQ+XQH5ejleVikZNwfVb6G/Fg&#10;PclqpEBIcA/UD8f737Y+gLhYtBIBPEf5elIlFAPxdMVPjql51Hib9ZBY35te5t/j7bZckoJAdfpa&#10;w49sybG57tJp09HKeFSPz6ELGYKR9N4SPpe634sL8G3tqrK8PEwB5/rcm1gefpzz7QTbVKrAn19O&#10;jGCdiV7sdCntfDLHXQHRp02/s/X1pcfX+nus35WStJR1gFyfFYc/W7Fr/wCFre1KW/hpniB07eMS&#10;K+VOHV9/xZhEW04rW/3Zxa1vRFxf/D3V19vN/Q/8XbV9Px9Pda/Lz6J6/Lz6Nd7/AP/Tqvpfl/8A&#10;ICiYNTb1poyPpfa203/3h8KwPv6kI/uG/ddiIKe3swI/6SO5f9tfXN+T3g9wJVKSb0pU/wDCIP8A&#10;rX1uwZ74g9Abmp5KXNbLqauCUMroN07rpywb6+umzUTi/wDgfalg+d3ygplCQ9hUqqOAP7m7Jbj/&#10;AF228T7NI/uTfduiXSnIctP+e/cD/huuil/cXm+Q6n3NSf8AmlF/0B0XPOfykfgTuOpesy/TWQqa&#10;iR3kd07O7TptTSfrOmm3nEtjb6Wt7lD59fKgfTsWk/8AQK2N/wDY77cH3K/u4gU/qLLT/nv3D/tq&#10;6aPP/NZ47kP+ccX/AEB0lX/ku/y55L6+jMmb/W3bXcC3/wCSd9D3xf57/KaQWfsWlI/8MvY4/wB6&#10;2772PuWfdyU1HI0tf+e/cP8Atq62PcDmsf8ALSH/ADii/wCgOpVD/Jp/l3Y1xJSdG5GNxb1N2t25&#10;L9Ppfy74f6X9wZPnN8m5eX7Bpjf+mz9mD/esAPb3/Aafd3HDkiX/ALL9w/7aurf64XNlKfvFaf8A&#10;NKL/AKA6XNB/Kv8Ag5jQBR9PVcYHI1di9mS/gD/du7n/AKe4rfNn5Jv+rf0B/wDJT2eP96wXvw+5&#10;p93cf86PJ/2XX/8A209bHuHzaOG5L/zii/6A6VFN/Li+HlJbwdVTLptYHfG/3At9P17nb3Gf5n/I&#10;x/1b8hP+ttbaQ/3rB+9n7m33eGAB5Ilp/wA99/8A9tPTg9yOcF4bkn/OGH/rX0/03wI+KtJbwdZs&#10;mn6X3dvR7f8AJe4W9xZPmH8hJP175iP/AJLO1B/h+MKPdD9zL7uxz/UeX/sv3D/tq6cX3N5zX4d0&#10;T/nDD/1r6f6X4X/G+jt9v1747f13Jup/+h803uE3yy75c6m3pET/AOG5tj8f4DD296/4DH7uv/TD&#10;y/8AZfuH/bV04PdPnccN2X/nDD/1r6f4vit0VCmiLZWhbEWGd3F9D/5FvbjT/Mf5DUqhYd8U6gf6&#10;rau0pPp/wfCN7ofuWfdxaurkSQ/9R+4f9tXTT+5vOb11bqv/ADhh/wCtfSVzXwj+Ne4GLZTYVTMS&#10;Sx8W7t5UoJNvxS56ED6e+5/mR8hqi4l3vTNq+ttqbRW/5/s4Me0033Ifu13ApLyFKR/0sNxH+C66&#10;cj90ud4tOjdwKcP0YT/hj64Yn4PfGnCENjdhVcBDBgW3hvOexH5Hnz8ntqk+V3espJfeFOSfr/v2&#10;trj/AHrD+yx/uFfdbf4vbyb/ALmW5/8AbX0uT3j9w0FF3taf80Lf/rV0IdN8cuoKNFSn2xMiooVQ&#10;c9uB7AfT9eTb2k8/3t2huenelzW4o6qCRdDouIw1Ndb3tqpsfC31/wAfbR+4J91duPt1N/3Mtz/7&#10;bOrr7ze4iGq72n/ZPb/9auhA27sPa21OcFjmoyL2LVldVWuCP+Uqom/r7L5mNo4HPTSVGVo3qZZW&#10;Z5GFXVw6mYlmNoJ4xyT7p/wAH3VP/Cczf9zLc/8Ats6v/r1e49dX79Wv/PPb/wDWrpYe0tL0919P&#10;cyYWZiQRf+LZdeD9f01w90b+78+6k3xe3E3/AHM90/7bOrf69vuT/wBH5P8Asnt/+tXXvcRukOtn&#10;/Vg5z/5Gs3/xGQ90/wCTfH3T/wDwm83/AHM90/7bOrj3x9yx/wAt5P8Asntv+tXXveI9FdYn67fm&#10;P/kazf8A9cOfdf8Ak3r900/+C2m/7me6f9tnVv8AXz9zf+mgT/sntv8ArV173xPQ/V5/5h+f/wA/&#10;edH+9ZH37/k3r90z/wAJrN/3M90/7bOtH3y9zTx39P8Asntv+tXXveNugurG+u3p/wDYZzOj6/4/&#10;xK/uv/JvP7ph/wDBbT/9zPdf+2zq3+vp7nf9NAn/AGT23/Wrr3tHb86b6821s3P5jD4WalyFFSxz&#10;U075fL1AjlNTBECYqmulif0yEWZSOf6+4A+9F9yb7t3tz7B+5nPPKHIktrzNt1islvKdw3GUI5ni&#10;QkxzXTxv2swo6MM14gdSB7Xe8PuBvnPnLmy7pvaybbczlZFEECll0M1NSxhhkA4I697Ks1yAoFhx&#10;/vX9PfBomnmes7TQde976n8hqHw/y4+tDb/P717Rluf6/wB8a+Igf7SDFx7yF9m1C8v7wQMNuLt/&#10;2b2wP8x188n94e/ifec5mpwTb7FT/wBk6kflx6on/mKNq+QUP/NvYW24zf6qTWZmQqD/AKkhwf8A&#10;X93In6ce5cwOPWDw4jPREAbfT/ff8b9/OH/mjzCf+YT8tpBcgdw7hjH+HhSlitb8W0e8LN3r+++Y&#10;q/F+9L2v/ZXN19Ov3UVCfdw9lTSinl+2b/elLD+R62cuioVp+lupoVsFTrrZoFvpzt+gbj/b+yGM&#10;QRwPz7Q8esgyD69Cr74gHj+l/wCvv2etCtfs6975cKeRz/sP6/197J69jJBo3XvfC5P1J9168STx&#10;PXvfr8e9469XFOve+vfutVPDy6977uf6n37rwxw6977AJF7X/wAfeurg4yeve+iCPr731U08ieve&#10;+vpY/T/W9649eVTUU6979e/159762/xHr3v3v3Veve/e9de6979f3vrdODHh173737rYBYmnDr3v&#10;3v3VTg06978ffurKQDnh173737qvXvfvfutnFBxr173737rXXvfvfuvde9+9+HXuve+7j/fW9+Oe&#10;HV1Wo69769+6p173737r3XvfvfuHWuve+7j+nvx+XV6j06976966r9nDr3v3vdCevde9+9+69173&#10;7n+ht/X8e9jPn14Zr173yH597NOtqSK5697439168AWxXr3v3v2evEUNPPr3v3vYoOPWuve/e/Gh&#10;4DrVK9e9+596ofy62Qtcde99j3sde697uw/4T+ReT+YttV7kmm6q7XqV+nH+4qipri/0saiw/wAC&#10;fYy9vUP9ddgP4Kyn9tvKP8vWEH94bJo+7buwHFt229fz1s3/AD7X7QOiEfzLZCvxJ3qgJDT7g2LE&#10;pBIsRuzFzXuORp8Vx/iPe+YP+JP+9n3lLwWp64AVBYn5n/D1rMC2oW4FxY/Tjix4+ht70Af58Mof&#10;+Zh3SpuTT7U6dhH0Nv8AjF215hz/ANPr/wCufeKvPopzrzJ6+LF/2i24/wAnX0O/cJBH3Wvb0j8U&#10;+5H/ALqV0P8AJ1tG/wAvMAfD3p635h3w3+wbsveZB/1yD7q86u2RtnsLclTt7dtA+TxMuIqqs0yV&#10;tbQt9xTVVC0MnnoKimqLJqPGqxvyPeU33DvZ32898PercuTfcvZGv+Xk2C6uREs89uRNHcWkaP4l&#10;vJFIaLK40ltJrUgkCkue+vNm+8m8mW+6cv3ggvnv4oyxRJAUZJWIpIrLkqprSopg9HR9mwoujes8&#10;dhRt6lwEqYkCwpXzGalOkzVdQU80uQefxtNXSsV1WJfkcC3Ylf7ur7oqgBfbOen/AEtN1/7besRx&#10;94H3XChRzImkf8u1r/1p697gT/HrqapJM+2ppNWvVfOZ4ai7OzM1skLsWkJv9R73/wAm6/ujf+Ez&#10;m/7mm6/9tvVT7/e6pz/WNP8Asmtf+tPXvcM/GvpwhR/dacBRYAbg3ELABlA4yn0UObf0vx7r/wAm&#10;6fui/wDhM5v+5puv/bb17/X+91f+mjT/ALJrX/rT173hb4ydLubttWouRa43FuRf8DbTlha/vQ/u&#10;6PuiDh7ZTf8Ac03X/tt61/r/AHup/wBNEn/ZNa/9aeve3iHoHqyCNIotvVCRxioCIudz4VRVOkkw&#10;AGSFgXjUr/qCPTb3Yf3df3Rhw9s5v+5nuv8A229X/wCCB91gKDmNKf8APNa/9aeve8rdD9Xvr8mA&#10;qJNcrTt5c5nZbzOXZpf3Mk37jGQkn63Pv3/Jur7ov/hMpv8AuZ7r/wBtvXh94L3XHDmNP+ya1/60&#10;9e99N0N1c00lQ+3ZXnl0h5XzWcd9KRrDGiM2RJijjiUKqrZVUAAC3v3/ACbq+6NWv+tnN/3NN1/7&#10;berD7wfuwOHMif8AZNa/9aeve5VN0n1vSStNTYKaGR4pYWKZjMgNFNFJDLGV+/06WjlYWtxf25H/&#10;AHd/3SI3SRPbSYMpqP8AdnuvEf8AUb1R/vAe60iPG3MaaWFD/i1rwP8AzZ697lwdQdf0zaoMLIhv&#10;fjKZY8/6xrSPZlH9wb7rETBk9updX/Sy3M/4bvpAfe33Jb4t+U/9Q9v/ANauve1Zj9sYXF6fsqRo&#10;tJBGqoqZeR9OZZnv7Obb7kv3bbSngchSD7b/AHA/4bo9Mt7y+4j/ABb4v/OC3/61de9rahzmSxoU&#10;Uc6xhLaQYIJLW+g/djfj2K7L7rfshtwAtOUXUCn/ABLvDw+24P8As9UHvD7gg1/fa1/5oQf9a+uL&#10;IrizC4/1yP8AD8EW9qqn7Q3rSrohysSr/Q43GMP+TqQ+z1fu/wDtQi6ByydPzuLk/wDWbp5Pen3G&#10;T4d9X/nBb/8AWrptmw2PqG1SxOzf1E86/wC30yAH36btDelR/ncnA1/6YvFr/wBC0Y9o5fu4ez01&#10;fE5VY1/5ebof4Junf9fD3KAp+/kp/wA89t/1q66jwuPiN0jlH/VRUH/e5ffOm7U3xSMGp8tChBv/&#10;AMWvFML/AOIajIPsx272F9rdpZXseXGRh/y8XLf8emPTf+vX7j/9H1f+cFv/ANauuM+DxtQCs0Lu&#10;D9f8oqBf/C6yg259uzd4dlsnjOfi0WtYYfDDj/XFBf2Jz7b8nMgjO1nSBT+1l/6D6sPe73JH/LeT&#10;/snt/wDrV03rs7byyeVaEiT/AFX3VWf94MxHtol7U3zO2uTMqWPJIx+NW/8AsFpAPaL/AFp+RNRf&#10;9ztq/wCa0/8A1s6dX3z9zU+HmBaf889t/wBaunNMNjo1CpT2UCwHkkP+9ufciDt7sCm/zOcVf9fG&#10;4tvr9f10be319sOSlFF2pqf81pv+tnW299Pc5uPMC/8AZPbf9ausM23sRP8A52kDf9PZh/UfiQf1&#10;95ZO5Ow5Td85G1vp/uKxIH+2FCB72fbDko8dpb/nNN/1s6aPvd7lHB35f+ye3/61dY49tYaIER0r&#10;KDf/AJSKg/X6/WU+3Cj737PoP+AufgTi3qwmDkuP6HyY5vaKT2h5AlJaTZnJ/wCa8/8A1s6b/wBe&#10;n3GHDfE/7J7f/rV011+wdrZMFayglkBvfRX5CG9/zeGpTn24N8jO3GFjuSm/2G39vD/esX7qvs77&#10;ep8Oxt/znn/62daPvR7jNx31f+cFv/1q6aYupdiQm8eKqQR/1eMwf97rj7w/7MJ2wDf+8dPe9/8A&#10;iw4D6/8Ans93b2h5AYUOyt/znn/629V/15fcP/o9p/zgt/8ArV1LbrPZrDScbORyLfxPJjg/X6Vg&#10;+vvzfITtlxZtywkf0/geBH+9Y32jl9kfbWdSkuwMQf8Al4uP+tvTg96vccAAb6lP+ee3/wCtXWNe&#10;rdkK2oYiQn/asjkm/wB7qz7jf6ee0Sb/AN4Yv/PNhLf7b+HW9lx+757Tsanlpv8Aspuv+t3Wz71+&#10;5B476n/ZPb/9aupX+jraFrfwx7f9R+Q/3v7q/vIvfvaaEFdwwAj6f7g8F/8AW33R/u8e0j/Fyw3/&#10;AGU3X/W7rX+vV7jkU/fq/wDOC3/61dYZOstmygq+MlYEEEfxHJDgix+lWD9Pc9Pkj3DGulN0Qqtr&#10;W/gG3iOf9fFn2yfu4+zx48qt/wBlN1/1u68Per3HWtN9X/nBb/8AWrpkn6R60qX8k2Akdwb3/i+Z&#10;HPH4WvA/HtprO9uz69tdVuGORrWuMPhU4/5Ax6j27F93f2jhYPFyuwYf8vN1/wBbum295vcV/i31&#10;f+cFv/1q6UWO672jik8dBizAgNwPva6Qj/WaSpdvbeO4ewAbjNQ3/wC1TiP+JofZqfZL22KeH+4n&#10;00/5SLn/AK29UHvF7hDhvi/84IP+tfTydt4gixp3t9P+BNTf/b+W/ubT949l0pDQ56BSLWvhsI4F&#10;vpw+PYe0EnsB7VSkmTl2Qn/nquv+t3VT7v8AuAxqd7X/AJwQf9a+m6q2NtqsVlqKKV1a9wK+vS97&#10;X5SpU/j28p8ke4I1CpuanVR9ANvbd/4nFX9sf8Dt7SVr/VuT/squ/wDrd1Ue7nPoz++V/wCcEH/W&#10;vpNT9L9d1DmSXDVLM31IzWaUf7Za8AH3IT5N9zx/o3VTD/yXNt/8Tifen+7t7SOuluW5CP8Anqu/&#10;+t/Tq+8fuEtKb2n/ADgt/wDrV03T9BdW1JBmwNU5Fuf4/nx9PpwMkB7bK35B9r5FtVXuOGVv6jB4&#10;GP8A6141B7Jrn7q3sddtquOUpWP/AD23v+S46pL7v8/zAq+9LQ+kEA/wR9P+I6p2NglCYzEz06g3&#10;s2Vy0w/p/u+tk/Hv0HyC7Wpl0Q7igVbWscFgW4At/axp/HtKPuk+woBA5Nkp/wA9t9/20dE0vuBz&#10;ZO2qXc6n/mnH/g0dOU+wNq1DBpcfISpuCK6uS3+wWpAPvg/f/akjam3DTlv6jA4Af9C4we0M/wBz&#10;j7vNx/bcjyH/AKjr8f4Lnq0fuHzbEKJuYA/5pxf9Adc02HtiNdK0M2k8EGvr2B/pfVUn6e3Wl+TP&#10;c1EAtNumnQAWAO3duP8A9D4pvaE/cm+7cTU8hyV/579w/wC2rp8e5fOY4bqP+cUP/QHSdyfTHXeY&#10;JOQwk0xb6lctl4bnnm0NdGL8+5Z+U/d7fXdlN/sNtbYH+9Yj3R/uR/drkBV+QZCD/wAv+4f9tXSy&#10;D3a59tqGHegP+bMJ/wAMfTGvx26kUgjblVcfS+4Nwt/veUPuO3yd7pYhjuuC4+h/u7tsW/22JHtA&#10;fuIfdfLFj7ezVP8A0kdy/wC2vozT3x9zIwQm/pT/AJ57b/rV05J0X1iieNdvy6CLEHMZo3Frc3yH&#10;PA9uNL8s++aOwp95woB9B/dra7j/AGz4dvb8X3GPuywkGLkCYEf9JHcv+2vq3+vp7nf9NAtP+ee2&#10;/wCtXSRzfxS6J3GHGY2ZJVh/1X3DuWL8W4MOWjIsP6e57/MX5CSLofe1My/0O1dpf/WT2+33Ivu1&#10;uKNyFKR/0sNx/wC2rrT++fubIAH5gQj/AJ57b/rV0kaT4MfGWhn+4pNgVkMpN9S7z3tb/kk7hK/7&#10;x7i/7Nz33YgbypQD9bbX2oP9t/uF49sN9xj7sjfF7fy/9zDcf+2rqg98Pcsf8t9f+ye3/wCtXSjH&#10;xF6EDK42fWak/Tfde7SB/sDm7H2Gu6+3N+721f3kzEWQ1hg1sViqT9RubfZ0UFuR7Lp/uB/dXuTW&#10;b26mJ/6WW5j/AAXg6VJ7+e6aCi8xIB/zzW3/AFp6G/bGz9v7PoVx236J6KjQIFiaqq6qwjXQnrq5&#10;5pDZf8faDpshU0ja4DGrf1aGKT/H/diN7YT+76+6ghqvtvNX/pZbp/22dXH3gPdYf87Gn/ZNa/8A&#10;WnpTHnj+vtT0nYO6aEAUtdBEF+g/h2OYD/YPSt/T2ZwfcS+6/bU8H28kB/6WG5H/AA3Z60ff/wB1&#10;Tx5jT/smtf8ArT1EmooJwVkEhBN/TLKh/wBujg+1dj+/O0sXp+x3BTw6fp/uDwUn+H0kxzg8ezi3&#10;+5h93K1oIOQ3FP8Al+vz/huT02ffr3RateYkz/y7W3/WnpGZnrHZu4EkjyuNqKhZF0vpymUgJXnj&#10;VT1kTfn2t6H5f9/40AUe86SKwAF9qbSk4H05kwj+zI/dG9gmXSeS30/89t9/20dJX97PclzVt+Un&#10;/nnt/wDrV0BG6Pg78at5eT+8Ox8lXeUEPp3tvikuGBBH+SbhgtcH2+j5yfJkJoG/6QL/AE/udsvj&#10;/WP937j2Xv8Acy+7pI+t+RJC3zvr/wDwfU06Yb3k9w2+LfF/5wQf9augZf8AlO/BOWq+9l6gyctR&#10;q1a5Ozu03Fx9PQ28ilv8LW9wpPmr8kJTd9+wf8g7U2gv+H0XBAe11v8AdE9gLX+w5Jcf9Rt8f8Nx&#10;1X/Xh9wa1/fa1/5oQf8AWvpbUP8ALe+HOOjEVL1RKqL9PJvff8x+t+Wm3O7Eg/1PvCPmd8iwb/38&#10;h/8AQW2l/wDWP2t/4FT2L4/1Oev/AD2Xtf2/UdePvF7gnjvSf84Lf/rV06H+Xx8SSug9WnSLiw3f&#10;vYfW5PI3Ff8APvz/ADN+RT/r31Af9fa20v8A6ye6P91H2Kkw/J8hH/Pbff8AbR1r/Xg9wa1/fa/8&#10;4Lf/AK1ddwfy+fiZStqg6xkjP+07x3vb8/g7iI/PvpfmX8iV/TvmnHFv+PV2ieP9jgz7TP8AdF9g&#10;pPj5Kc/9Rt9/20dU/wBd3n6tf3ytf+aEH/WvrPL8A/ipP/net6hv/Jz3wLf7bcQ98v8AZzvkX/z3&#10;VP8A+gptD/6xe0cn3Nvu8S/HyPJ/2XX4/wAFz1v/AF3uf/8Ao9L/AM4IP+tfUb/hvf4m/wDPtKj/&#10;ANDTfP8A9kfvl/s6PyNH/MdU3/oJ7Q/+sftC/wByX7tslS3Ictf+e/cB/guuvD3e5/BqN6X/AJwQ&#10;f9a+uj/L2+Jp+vWtV/6G2+x/vW5PfIfNT5HKCBvumAP4/uls/wD4nBe0zfca+7M5q3IEtf8ApYbj&#10;/wBtfWz7we4BNTvS1/5oQf8AWvrEf5ePxJYhj1nVkj6H+/O/f9f/AJ6W3uHUfMT5B1QtPvanf/W2&#10;ttNf+hcIPbLfcS+7A/xe303/AHMdy/7a+nU95vcSP4d8X/nBb/8AWrpX4T4V/HHb1v4TsSpprBQN&#10;W7d4T8Kbj/P52S/J9tq/K7vVH8i7wgD3vf8Au1tj6/6xw9vdh9xT7sQGke30tP8ApY7l/wBtfTw9&#10;7fckEEb6n/ZPb/8AWrpXTfGXpiogaml2pO0LIUKDcG41upBFtS5UMDY/19q3H/Ob5NYpQtDv+khU&#10;WsDs7Zcn0+l/Lt97/wCx9ppvuE/danr4vt5Mf+pluf8Aku+nB75e5q0pzAn/AGT23/WrosvY/wDK&#10;k+C/bLO2/OoMhmDIpVjH2V2fjLhiWIti94UYFyT/ALf2pE/mJ/LhBZey6IAWt/vxNgcW/pfbPsnf&#10;+7r+6NIav7ZzE1/6Oe6/9tvT/wDr9+6f/TRJ/wBk1t/1p6LjU/8ACfL+U/VyNLUfG/MPI99Tf6ce&#10;+F+oseF7JAF/fpP5ify4lUo/ZlGVYWI/uLsEXB/1tsj3pf7ur7oqmo9spq/9LTdf+23rf+v37p/9&#10;NEn/AGTW3/WnqTjP+E/v8qbD1cFdj/jlmIKmnkjlhkPd3e0oV42DIdEvY7obEfQix9hJvb5Q92di&#10;RvFu3dlPkkkJZwm3NtUFyylDzQYmmIup/Ht//k3p90z/AMJtN/3M90/7bOrf6/8A7qgU/rGlP+ea&#10;1/609WO9J/GLpb48YmDB9SbUqNtY2niEMUE24tyZ1hGH16TPn8tk53Orm5Yk+y8VNPDWSNJUJ5Hc&#10;lmN2W5P14QqPfj/d5/dLP/gtZv8AuZ7p/wBtnTD++3ufIavzCh/6h7b/AK1dD77hHDY4nUYDf/lr&#10;L/0f79/ybz+6X/4TWb/uZ7p/22dU/wBfL3N/6aBP+ye2/wCtXXveVMZRJ+mG3/TyQ/72/v3/ACbz&#10;+6XWv+trN/3M90/7bOt/6+fub/00Cf8AZPbf9auve5aRpH+gW/2J/wCK+7j+72+6cDUe201f+lnu&#10;n/bZ1Rve/wBy3+Lf1/7J7f8A61de9yWnlZdBa62taw+n+2v7v/yb7+6iBT/W4mp/0s90/wC2zpr/&#10;AF6vcetf36tf+ee3/wCtXXveKM+I6k4INwTzz/rG491P93v9048fbab/ALme6f8AbZ0+vvl7mp8O&#10;/p/2T23/AFq697eYM/laa3hqFTSAB+xAxsDf6tGfdl/u+vuoKKL7bzAf9LPdP+2zqv8Ar4e5da/v&#10;9K/889t/1q66Ivwf97I/3r2/UvYu7qIqafJRoVIIvQY97Ef8HpW/I92H93791IZ/1uJv+5luf/bZ&#10;14+9/uWeO/r/ANk9v/1q6wSUsEqlXQkH62Zx/X8hgfz7WGO+QXa+JINDuSGEr9L4PAy25v8A7txr&#10;/n3f/gAfuq0p/rczf9zLc/8Ats6p/r1+5H/R+X/snt/+tXSSzHXu0s8jR5XGvUowIYCvyENwwIIv&#10;BVRn6H2JGM+bfyTw6quP35SwqpBAO0Nmyi4/5bYF7+2G/u+fuoMCG9uJ6f8ASz3T/ts6eT3z9zo/&#10;h5gT/sntj/1i6Kt2P/Lo+InbIlXfnWVZmRMpV9G+9/424JJIH8L3NR25P49qZP5hfyzjGleyqMAC&#10;1v7jbCP+97a+vtIf7uv7oxp/zDOf/uabr/229KR7/e6gFBzFH/2TWv8A1p6LHV/yJf5YFdK09T8e&#10;8m8jkszL3H3VGCT9Tpj7ARR/tvfM/wAw/wCWpFj2VR/+gNsL/wCxr37/AJN1fdG/8JnN/wBzTdf+&#10;23rY+8B7qg1HMaf9k1r/ANaeoq/yGP5XCG6/HnLA/wDiaO8D/vB7EI9xZ/5gXytqEKTdj0jqb8f3&#10;I2IPqLGxXbYI49uJ/d3/AHSI2DL7ZzV/6We6/wDbZ1ZvvB+6711cxx8Kf7i2v/WnpT4L+ST/AC2d&#10;t1Udbh+hsnS1ERVkdu3e46gAqyspKVG/JUJBUfUew9zfyw723EWOX3jT1Or66dtbXg/Or/lHw8Vu&#10;fa9PuBfdVjpp9uZsf9JLc/8Ats6Sn319zjSvMCf9k1t/1p6O1sD4t9I9YUcVBsraM+JpYRaOOTcW&#10;5ciQNIUfuZLLVchsFH1PtHHvPs0sWO4IySb/APFnwv1P+H8Pt7c/4Af7rNaj27mr/wBLLc/+2vrw&#10;99vc4cN/Sv8AzzW3/WroXBs3byqFFC1gAo/yusPAFvr57k+59H8hu2qBg1LuWGNh9CcHgXt/sHxr&#10;D2kn/u+vuoXFfF9t5j/1M90H+C86VRfeD914KeFzIg/6hrX/AK09N1b1ztDIIY6rFtIh+oFdXp9f&#10;8UqVPtL777T3x2Vj3xe8cvHlKGQANCmNxmPJsuniTHUlLKPT/j7R/wDJur7ov/hM5v8Auabr/wBt&#10;vSp/vH+8Ei6W5nSn/PLaf9aOnXb208DtaF4MJRtSRSEllapqqi9zf61M0pHP9PZQ8l8Z+mctUPVV&#10;+1Z5p5Dd3G4dxxXP9dMWVRR/tvdD/dzfdDJqfbGb/uabr/229Im9/vdRjVuYkr/zzWv/AFp6UfuA&#10;vxU6MU3XaFQD/wCHLuf/AOvHvX/JuX7oVa/62U//AHNN1/7beq/6/nun/wBNEn/ZNbf9aeve3CH4&#10;z9MwLpi2rOo/p/eDcTf9DZUn3f8A5N0/dFx/zDObH/SU3X/tt6qffn3RNCeYUr/zzW3/AFp697Vu&#10;B6g2BtmZZ8NhZaWVTdWbK5aosbg/SorZV+o92/5N1/dGBB/1s5q/9LTdf+23ra+/fumvDmJP+ya2&#10;/wCtPXvY9YXfe59vIkeJyCUyRiyhqKhqLAWH1qKeUn6e1C/3ev3TU+H22mH/AFM90/7bOnP9f/3V&#10;/wCmjT/smtf+tPUeopIKqNo5k1o4IYanW4P15VgR7ESj+R/cFAgjpd0QxoPopwO33H0t/bxjfj2p&#10;X7gP3VVFB7czU/6WW5/9tnTL+/HuhJ8XMCf9k1t/1p6QOS6n2JlpPLX4Z5pB/aGSycX5v9IqxB9T&#10;7kf7M13Pcn+9cFz9f9+9ty3+2/hNvb4+4T91oDSPbuan/Sx3P/tr6bPvn7msNJ5gWn/PPbf9auoH&#10;+hTre1v4FLbn/l75j8/4/f395B8nu6h9N10//oO7a/8ArT70PuEfdZBqPbub/uZbn/219Nf693uT&#10;g/v5f+ye3/61dYm6O6zf9W35T/5GM0P96yA99/7NB3X9P72Qf+g7tr/60+3P+AN+66OHt5L/ANzH&#10;c/8Atr6f/wBfX3OpT+sCU/557b/rV1hbofq5vrt6X/YZrNj/AOSPvsfKHuwfTdlP/wCg7tv/AHr+&#10;E29tP9wf7rMgo/t5MR/0stz/AO2zqv8Ar6e5v/TQJ/2T23/Wrr3+gfq3/nnJP/Pzm/8A64++Y+Uv&#10;dw+m7af/ANBzbR/3vE+6J9wP7q6HUnt1MD/0stz/AO2zr3+vn7m/9NAn/ZPbf9auuD9B9WPfVt2a&#10;x+oGazg/3rI+5cPyz74p/wDNbxpl/wDJY2s30/4Nhj7ufuD/AHWSdR9u5q1/6OW5/wDbZ1U++PuY&#10;3Hf0/wCye2/61dMlf8YelcmGWt2nPKG+ttw7ki/61ZZPbmnzK+Q8fCb4phb/ALNTaJ/3vB+7j7hX&#10;3Wxw9vJv+5juf/bX00fev3IJqd+X/nBb/wDWrpFVXwf+NNaWNTsKrkLHUf8Af4bzS5/5Az6+8n+z&#10;ofIv/nuab/0E9of/AFj9vL9xL7sCig9vpaf9LHcv+2vpo+8vuIxBO+LX/mhB/wBa+mxvgN8V2N26&#10;5qST/Xee+D/8sXvpvmf8i2Fjvqmt9ONp7QHH9OMF7fX7jX3Zk4cgS/nuG4n/AA3fXh7y+4gNf36K&#10;/wDNCD/rX1xT4CfFWNtSdb1Cte9xvLe/1/2O4be45+YvyEPJ3vT/APoLbT/+snuzfce+7O66T7fy&#10;U/579xH+C66uPej3HU1G/L/zgt/+tXTrF8HvjPBxF19OoH4/vbvE/wCw5zx498G+YPyBYEHe1PY8&#10;f8evtQHn/EYW/tO33E/uwv8AF7fSn/qY7l/219PL73+5SGq78g/6h7b/AK1dOEHwy+OlLIssGxZ4&#10;3QgqRurdxAIIPKtnCpFx9CPYa7q7j7C3qrLuTNxV6uLMFxWIpAR/1SUMH9fbJ+4X91w8fbyb/uY7&#10;n/219Xf3z9zZPj5gT/sntv8ArV0O+1tkba2XSCh25j2oKYCwjNZW1X1Cg+urqJ3udI/PsM/I3+H6&#10;/J+kfr/1X0+vtv8A4Ab7rH/hOpeP/Ry3P/tr6Y/16/cj/o/L/wBk9v8A9aulZ7//1NTX/Z59kf8A&#10;PF7q/wCp+I/+qvfev/k7d7Uf+Es5h/5yWf8A1t6ws/4GLmb/AKaOx/3mX/oHrf49+/2efZH/ADxe&#10;6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4&#10;j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv&#10;+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf&#10;+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+&#10;cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW&#10;3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wAD&#10;FzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NH&#10;Y/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9&#10;A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9&#10;nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8A&#10;PF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8A&#10;qfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4j/6q&#10;9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv+Tt3&#10;tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf+Es5&#10;h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+cln/&#10;ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/&#10;AAMXM3/TR2P+8y/9A9e9tOc+We1OxMTW7Mx+1tw0FZnIhDBV1k2NamhNNIlezSiCoeUqY6UjgHk+&#10;4g9/P7yP2694vZ/nv2z2j293u03Ld7RYY5pntTEhEsclXCSFiKIRgE1I6GHIHsDv3K3OOw8wXW+W&#10;ktvazF2RBJqYaGWgqoHE+fXvYeOwCjjngfj+nvkUGIx1mBSoz173v1/yMovH/Le6Zb/jvm+yp+BY&#10;evf+fX/YkaLH/H3kV7OgryzfjyN/J/1bhHXzr/3gj6vvP85r/Da2I/7NYyP5N1Q9/MNe/wAhZV/1&#10;Gy9uLf8AoA1cwB/xs9/9b3bu30P+t7lcmmesKs+XHoibTBSbWuPofxf/AG3v5uX8y6bz/P35cyf1&#10;7034n/UrLyxW/wBhot7ws3Yht635xwbcbs/bW5lNR8jXHX1A/dgXR93b2VH/AIbVgf2wIetoXpxB&#10;H1H1egBATr3ZqgH62G3seBf2R8H2hHU8A+vQke+7t+L2/wBb/jXvx49a8zTr3vpiSefeuvHr3vj7&#10;31ryr5de9+9+6917363v3VgxXh173737qvXvfYYj6H37rXXvfiSfr791vr3vr3rr1eve+7ce/dbp&#10;ivXvfh7914U8+ve+vfutde9+9763U0p5de9+9+61173737r3Xvfvfuvde9+9+69Qngeve/e/deGK&#10;jr3v3v3Wuve/e/db69797917r3v3v3Xuve/e/de69797917r3v3v2T17r3vv3rrY+fXvfXvfp1tg&#10;ABTr3v3vfDgeq1AXhnr3vsW/PvQ62BXr3vx/oCbf6/Hv3Dr3Akde99e/VPWuve/e9kenWuve+x/t&#10;re9f4et9e99e/UPp17r3vv3YAde697973TFOtde9+91p6db697vB/wCE9sXk/mIY1vqIuk+1ZAOL&#10;/wCe2zCD/sPOwP8AiR7H3trGsnNVjq+ERygH/m3/AMX1gt/eKMy/dsvDTjvlgK/85sfbQfy6r7/m&#10;cPo+J+5V/wCOm7Nkp/sVzcUo/wBgGjF/8Pe95+P9f/ifeTVBQjy64E1Jz59a0v0YD+mlf9ioAJ/2&#10;JHv59v8APUk1/wAzj5AAm4jw/Tagi3APTWxJSCf+DSH3ilz4a85cwkZ/Vj/lbwj/ACdfRD9w1QPu&#10;s+29QaGXcj+3c7vraR/l7qF+H/ToH0+13l/yd2Ju9j/vLH3VVtLtDGdS5g7qy2OrsrSSUk+JFLjn&#10;p0qBLVtFMkpNTJHH41WkIPN7ke55+6J94HYPu2+6V77g8x7FebhYS7PPZiK2MayB5praUOTKyrpA&#10;gYHNakUHHqbPd/ke99wOV4NksL2KCZLyOXVIGK6USRadoJqdY+WD0c32J/8As8+yP+eL3V/1PxH/&#10;ANVe+l//ACdu9qP/AAlnMP8Azks/+tvWM/8AwMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j&#10;/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9&#10;+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d&#10;7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4S&#10;zmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8A&#10;nJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1&#10;t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/A&#10;xczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/0&#10;0dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8A&#10;vMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8A&#10;QPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+&#10;/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGef&#10;ZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88X&#10;ur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+&#10;I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCq&#10;vfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O&#10;3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+&#10;Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/&#10;AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/&#10;9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/&#10;wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf&#10;9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/&#10;ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/&#10;AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXv&#10;fv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBn&#10;n2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/P&#10;F7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/q&#10;fiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8A&#10;qr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+&#10;Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H&#10;/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h&#10;/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyW&#10;f/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bev&#10;f8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM&#10;3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY&#10;/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL&#10;/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1&#10;737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8A&#10;Z59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/&#10;zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/&#10;6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/&#10;AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37&#10;/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3t&#10;R/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLO&#10;Yf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCc&#10;ln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3&#10;r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DF&#10;zN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR&#10;2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8&#10;y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA&#10;9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/&#10;AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59k&#10;f88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6&#10;v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j&#10;/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9&#10;+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d&#10;7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4S&#10;zmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8A&#10;nJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1&#10;t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/A&#10;xczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/0&#10;0dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8A&#10;vMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8A&#10;QPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+&#10;/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGef&#10;ZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88X&#10;ur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+&#10;I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCq&#10;vfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O&#10;3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+&#10;Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/&#10;AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/&#10;9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/&#10;wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf&#10;9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/&#10;ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/&#10;AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXv&#10;fv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBn&#10;n2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/P&#10;F7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/q&#10;fiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8A&#10;qr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+&#10;Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H&#10;/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h&#10;/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyW&#10;f/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bev&#10;f8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM&#10;3/TR2P8AvMv/AED173//1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69172tOvlvu3FH/Uitb/1n1S/723t63/tl/P/AAdP239sn5/4OvezTSfQf6wP&#10;+8ezA+fRslCaE9e9/QB/khw+L+W30RxbyVPYctv66+xNz+r/AJCtf3kb7Pn/AJC90Kf8Tpf+ORdf&#10;Od9/x/E+9Fz9n4YbFf2WUGeqE/5hkoHyLr0P9naG2R9T/ap5T9PdsbcKfzwfxf8A2Nufp7lU8OsN&#10;FpqFeFf9R/Lj0RUkFr/Ucfj/AHk/nSPz/Qf19/N9/mcYLNbe+f8A8sqLP0E2NrKjuTdudhgm/XLi&#10;NwVX8cw1dHaweCuxlfBKjfTRIDe9wMKL+KWDct1hnBEyXlwGrjImcH/OCKgjIJBBP0+fdavrLcvu&#10;6ezU1hcLJHHsFpCSKGkkMYilU0qKpIjIaEio49bQ/SeRost0/wBYV2OqI6ujl2FtNIp4iSjmDB0M&#10;Eq+pVIeKaNkYWurKR+PZFQCPqPaYdT2OhP8AfK5t9OP6/wC+Hvfn144NR173x+p96I62KNxNOve+&#10;NvfiKdVr6cOve+7cX96pjrdMV69769+61173737r3Xvfvfuvde9+9+69173737r3Xvfd/eut1xTr&#10;3vj731vSAAS3Hr3vv37qvXvfvfuvde9+9+691737n+nv3Ws+mOve/e/dbGSB173737rZFDTr3v3v&#10;3Wuve/fX3umK9bIApUde99fkf7H3rrVaY9eve+/x7916maDr3vsc/n82+nvYFerYUHUueve/Ee69&#10;aIp1731731rr3v3vYNOvde9+9669173737r3XvfvfiKde69797917Pkeve/e/de+3r3v3vYFevde&#10;99+9g161173170ePW+ve+/e9Xy6117363vwFM9b6979bj37j1umK1697972BTqvXvd5//CeFNf8A&#10;MOZtPEXQPasoP+pJzXX0Q/5K8zex97aV/rTYZxpf/q1J1gp/eMMR926ZDw/rBYf8cueq8/5nxP8A&#10;sqWbUG2veWzFv/S2Qlf6fm+i3+x97117c2vbm39f8PeTB4HrgaOI61rSQW1AW5va/wDxNvfz4v55&#10;Lav5nfyPB500fTqD/WHSPXZt/sL+8UeeKf1u5gp/v9f+rUfX0S/cSGn7q/tiK/i3H/u6XnW0l/L5&#10;/wCyQenh/Sm3iP8A2IW7PdJHZotgYrfT+J04t/04qvYMuR+mD8+ssrr+zH29HM9gL7QdF/Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvf8A/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9rrrhdW66K39mCsP/qtIv/E+3rf+0H2dKLUAyip8uvezRun4&#10;J/A5+vFvp9fZiM8ejQAeXXvf0Fv5LlL9p/Lc+OY/5WKDe9SSf+bvYm6Sv+J/I/2HvIv2ebVyvdED&#10;H10v8ljB/mD184X375Nf3o/cpa5RrRf2WNt/n/n1QH/MGm1fJHOpwWTbe1EANjpAxayMoJuB/nlP&#10;H1v/AK/u0wgEWIuD9QeR7lY5BB4dYgcOHRJByfVpAP11atIFuf0DV/tvZUO9vg38TvktmYNx93dE&#10;7E37uOnp4qWPctdQTYzcb00COkFLVZ/BVWLzFdSwK1o45ppEjA9IHIIL3rkDlffbmW93Dbq3b01M&#10;kssLEgU1MYXQO2kBauGOkKAQFHUy+3f3gfeb2rsJdp5D9xNx27aGcsLdWSWBXY1Z0hnSWNGYgayi&#10;gv51zUdeuvlH3b1Di/4BsjfNRSYFDK9NhclQUOboaJpXEsv2MOUp6tKL7ifUzeMpdmJIuxJLvL/J&#10;u/luTE6/jDtpOP8AdO6+xYRf/gqbwNv9v7D0ns/yoy0jmvUb1E5P/Hw4/lX58ayWn33/AL0qfD7s&#10;XFfnabef8NoehPj/AJhPyaW190YJ/wCol2lgAP8AXvFRar+2+T+S9/LXkFj8aMWP+We/Oz0/3hd7&#10;IP8AeR7LpPZTl9q6N93VPskgP/H7Zj0rT79P3pl4+6Mh+2x20/4LQH9lOpqfzE/kmnDZja0wH5fa&#10;mPDPc35MfhAte3AHtpqP5JH8tmovo+Pn2l/+VbsXssHn/lvuyo02/wAL+2v9ZHZP+mn3n/erP/LZ&#10;9Lovv6feijHd7hxP/prGy/59twP29TYv5j3yKT/OSbNl54L7ZQf9ashEP979sM38i3+XBMSR07nY&#10;QR9Ieyd9KB9ORrzTm/8AsT7b/wBY3aCP+Vw3uv8Aptv/AO9eejWP+8G+8ymDzRYt/prKD/n1Af50&#10;+XTxH/Mt76Th8P11KLf86TMg3v8AXnPj8e2ao/kMfy6JgfH11vel/wCWHZe5mUcfg1FRMxH+v72P&#10;Y/aRT/kX7yftNh/ksB/k6XR/3if3lk47xtTfbYx0P7GH8gP8vUyP+Zt3kg0ttXrWdjxqkxG41JJv&#10;a/i3bEgA+nCjj+vtkn/kA/y857+PbfZ9KP6U/ZFeef8AD7rHzEf7f3c+ye1gdvNG5lv6X0hH/GbR&#10;ejCL+8d+8cnxzbE/22R/59nXrOP5nndq/r2Z1e39SuO3SoH+Fjutrn2xVX/Cer4B1H+Z/wBM1GT/&#10;AMcewaNgB/S0+2p7/wC39s/6ytsGqvNV3T5xQH/Ai5/1U6Xw/wB5R94SPD2HLzj52kw/wXI/w06y&#10;D+aL3CvEmw+tZD/WGm3RH/t/LuOQH/be2Wb/AITr/BWS/j3B3pB9bFN7YF/9biTZ7e9H2XT8PNM1&#10;PnBHX+RHS5f7zD35U9+xcuN/1DXA/wC1vHWaP+aR2z/b6767P9T5NyoxH+AGUmVTb/X/AOI9tc3/&#10;AAnL+Ej38W9+/Ib/ANN17RfT/ra9km/+x91/1mqf87E7fbAv+SZf8v5dK4/7zX3wWmvlfltv+bN0&#10;P8F3nqWv80zsrgP1hsckDllyOeVT/rD7gn20z/8ACcD4cyXMHZvfVMPppOb2ZOf+DXbZw/3v3Yez&#10;SjP9YmP2wD/JLX+fS1f7zv3jAq/JfLh+QS7B/ncH9lepafzT9+D/ADnVW0HFuRHnM1GSf6hnglAH&#10;+Fj7Z5v+E2nxQe4h7n72iH9nXUbHka/+JG1VB5/w+nur+zbkgpzEB9sB/wCt/SuP+9A91wO/kDYC&#10;ftuh/wBZjT9vWdf5qO8hcv1FtlrAnjdOUS/H4H8JYg/7H3Af/hNZ8Ymv4u9e7o/r/nINjyDn6fow&#10;UV/949tn2auBkczp/wBkp/7aR/l6VL/eg+59Br9uNjP+3uh/1lP+TrgP5rm51JD9PYAnj9G7Mlx9&#10;frrw/wCf8PbdN/wml+O7XMHyF7ihBvZXxGzpiP6C4oYxx/vj7af2Zva1TmuIfbZk/wDa2P8AD0qj&#10;/vQ/cUf2ntlshH/Na6H+U06kR/zXs6P870ziGH5Ee9K5GJP9NW3GCgf0uf8AX9tc3/CZ/pBgfB8l&#10;e1I2J4Mm0tpzAD+pVamnvb21/rMblUH+tkNP+eJv+23pWv8Aekc6g/qe0m1Ef0bucf4UY/4fs6lr&#10;/Ngrhw/SVIx/1S79njX/AGzbTlIt/Wx/1vbfJ/wmZ6lP+a+UvYif8tOv9syf63CZmL/e/d/9ZncD&#10;/wA7ZCPssm/y3rf5OlSf3pXNY+P2g20/9R0w/wC1c9SF/mwyrbydHwvf/jn2JItrf11bGH1/w9t8&#10;v/CZbrc3+3+V+9oyf+O3V+Cm5v8AX07vh4H9Pe/9ZjcAP+VshPy+jI/n9UafsPTyf3p3MIY+J7NW&#10;bD0G4yD9lbM0/n6dZ1/myUw4k6NlDf0TseK5tySok2UDptz9Pp7a5f8AhMjtI/5j5d7jTn6y9OYy&#10;Tj+hCdjRD/eB7ofZ3cx8O/Wx+2GQf4JSf59K1/vTtyB7/ZSAn5bowH87Cteu1/m14m9n6MyAt/aX&#10;sOBgT/S39zE59w5P+Ex2D/3T8wsmv/LXpCnb/oTtdP8AefbLe0O9KTo3W1av9B1p9ncx/b0oX+9P&#10;uPxeyCA/9LYn/Dtx6yj+bVgSfV0hmFt9NO/KJr3/AK32ov09t83/AAmOp9P+T/MWUm5P7vRqCwue&#10;CV7XPAH+B9tf60XMP/Rxs6f83K/8dI6UJ/elrxk9lh+W6kn8gdtA/nw6kJ/Nn2ueZOmdwL/UJvLG&#10;yH/YatuxAi/9SOPbVL/wmOygv4PmHjz/AE8vSNQP9vo7S+vvQ9ouYvLcbOnzMn+ROlaf3plg39r7&#10;Myj7NyU/9qA/1efU1P5smxz/AJzqLdK/n0bkxL2/w5xsZv8A7x/j7gP/AMJj9zgnx/MDAsPx5els&#10;ghH+v4+zGH+29+/1o+YRwvLL/nJL/lh6Ur/embGR3+zF0D8txj/7ZD1JT+bF13xq6n3mv+tmsI/+&#10;3ui+26T/AITJ79GoQ/LfaEnPBm6jzMPAP4EW/ZzY/wCNz7cHtFvpHduFpX0rJ/h8MH/B9nSmP+9K&#10;5Yr+p7P7gD/z3wkfkfpwaenA+vWYfzYes7c9Wb7B4/Rktvtz+dOudRb/AF7ce26X/hMt2qOIPlb1&#10;639DJ1vuSJv9uNxTqP8AbH22/tJzGP7O7sT9ryj/AARE/wA/9lUP70fkwkF/abch8heRN/hiH+br&#10;On81/qn6SdZdhi/N1qttuB/gf9yMRv8A7Aj/AB9t0v8Awmb7qH+Z+T/WE3H+7dk7qp/9v48hPb/e&#10;fab/AFpebPKXbvznm/yWvT6f3onIbU8T2u3cH5XNsf8AnwdZ/wDh1/p8G0nW/ZaD+qja0n+8f3gj&#10;tb/Y+4Un/CaDv0X8PyP6df6/53bu94z/AIfojlB/3j3U+03OHlJthH/Necf4LXpSP70D22IOv213&#10;1fsktG/wuv8AOnUuP+a10kReXYPaCCw/RR7WkP8AsAdzx3/2JHtrl/4TR/JUXNP8hOj5v9pqKDfl&#10;Mp+v5hwNSwHuv+tPzlwrtYH/AD0XNf8AtFI6Vxf3n/tSSPF9u+YAPUGzP/awB/I/b6Tov5q3QDf5&#10;3aHbMX/BcLtSQf7f++aH/ePbZL/wmq+Vw/zXefx7f+hkqex4if8AAhdjTAD/ABFz7cHtLzdXN3t3&#10;/OWX/tl6Vr/ee+zdKychczA/KOxP/a+P8PUlP5qfxzckNtrtxABe525tY3+nFk3uT+fbfJ/wmv8A&#10;mAv+Z7n+OEv/AC0zPZkQH+sR1tKW/wBiB7q3tTzYoObFj8ppKn7KwgftA6uv9537JkkNyNzSPT9G&#10;w/72HWdP5p/xuY6WwnbMf41PtXAkDj6kxbulJt/rH22VP/Cbj5qxgmn7S+NdQQeLbq7IiY/4gSdW&#10;hNP+ub+0EvttznE3btkcg/ozRkf8baM1/Knz9Fcf95p7FPTXynzWh9fp7Aj9n7wPU2L+aJ8ZH/zi&#10;dj0/04m2lTa+SALeDNSrpLG31v8AX8e2Kb/hOR87YuIt5fHGo/xXfe+Ev/haXrRbe0B5B55AqeWZ&#10;T8hPZ/5Z1H8+jSL+8p+75Jh9m5kjPqbS3I/4zfHPTxF/My+LEltWb3jF/i2zMq4/pyIfI3+8e2qf&#10;/hOt8/YwTFl/j3UW/EHY25lY/wCAFT17Elz/AIke0/8AUnn0EL/Uq6Pz8fb6f9ptf+M/5+jCL+8c&#10;+7lIwDfv+MH1skx9um4c/sr05QfzJPibKdMm+c3StYsVqNi7vB0j8/sYqfT/ALz7TdV/wny/mJUp&#10;Phw3TmRte323Z8Mer+hH3mIofr/jb24OR+ezx5Pnr/zXsf8AJddGsX94X92eSnib9usZ+dhLj/eQ&#10;9enWL+Yr8PpFJftpqY3/AEVGxuxlb6fjw7RmUgf6/tOVX8g3+ZJAP2utuv6ux+lL21s0MeD+aysp&#10;ARf/AFvd15D56rnladfn41if+1roxX+8A+685oec7tR6nbr/APyQsf5fn1LH8wz4eH6dxwf+gR2T&#10;/wDYd7Yqj+RJ/MxgB0dI7dqLX5g7f6qUkAX4FRu2Nf8AeR/sPfjyLzkpIk5euMeklq37QkrH9hJ9&#10;OlSff2+60wA/r/cCvmdu3LH2/wCK9ZU/mC/D+S5XuOlsOSW2b2JHYf1OvaK2Htjn/kffzNqe/wDz&#10;jnHU/keDtnpdr/8ABdXYUAP+xB9svydzWgJPL9xT5Lq/46T0uj+/R91qUDT7nBT/AEtv3Mf4LNv8&#10;I6lR/Pr4iykBe5sUL/Qybb3vEP8AkqXbKKPbJP8AyWf5nFObN8WsxJ/T7fsvpWcn6/6jssAg/wCv&#10;f/D3VeU+ZmApsV1/zjb/ADdLovvsfdel7v8AXWt1/wBNZ7iv/HrMdTk+dPxMk/T3VtsX/wBXQbki&#10;P+2kwiWHtrl/k3/zM4i2r4n7ta3/ABy3x1BIPpfgJ2I597/qjzL57JdA/wDNNv8AN0uT75X3YWwv&#10;u5ZfnDeD/DbDqWvzd+KTWI7t2jz/AF/iy/4c6saLf7H23y/ygP5lkNy/xJ36bX/zW5Or572/oI98&#10;yE/7D34cp8x+ey3X/ONv83TyffC+7G//AIN/bR/po7sf4Lf/AA9Z1+anxWa2nu/ZfP0vUVo/3uiF&#10;vd7v8jb+WJ8gvjj2xvP5LfInbtR1fkI9mZvq/ZfXGRq8Tk9wZiLcOR2zmsxvHKz4PL5XHYfGUIwS&#10;UVHTs33VVJLNIyQxRRNUyJ7dcp7vZ7wd13C3eC3iVgAwozu66aAHIRBqINKMWABwQMB/v4fem9uf&#10;cjk7aPa/233Rd1ja9jvLq8RZEhQQrMkUEfiorSO3ieI8mAiqi0d3cxVvfzFfl91V2L1ziupOr8/S&#10;b4my2ax24twZ7GmoXF4WkxBqjS46KWeCBa/JV9ZKC4j1LTRRWclpVC7PhNgT/QE/7x7nFsKxAzTr&#10;lSTQE9UxAgFdRsCwB/2/+sffz3P54TFv5nnyY/ov+iJQf6W6N624H9PeJnOJrzXzAw4G5P8AJVWn&#10;5U6+i37jK0+617XilK/vA/t3S9PW0x/L/QJ8Q+mwBbVjt0Sf64k35up1b/XcNf8Ar/X3Sf2cf9wM&#10;I/6udPz/AFIgqgfYSua+H+fWVlz/AGY+3o4/sBfaDov69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697/&#10;AP/X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;XvYhdY/8fTCf9TRVZ/26ov8A0V7UWwrJ+XSm1FZT9nXvZmHfUSP8R9P9b8+zClOjIdufw9e9/Q2/&#10;k9wfbfy4/jGp48m1twzc/wDN7fW6ZP8Aor3kZ7PA/wBUnNMtfXB/40AP5Dr5tPvvu033ovdYgYFx&#10;bD/sxtqda+fz6Ov5M7w0kkQ4raUTXvYM+28bKQP6ct/tvdl9x7lTrFCh9OiYSMIxzc34Gnn3yH09&#10;6PW14dNhBJJAYi/9D9bfT33ce9VHr1brqx+ljf364/qP9v7317jw69pP9D/tj79/xPv3W6H066PH&#10;14/1+PfvfqgcetU67sfrY299fW/NrfX/AFv+I9+rTPVgDjHWNmtwCNX9Pz/tvfPj3WteHVgD5DrB&#10;IWAtzze9/frj+v8Ah7917rFpP9D/ALY+/e99e669+v70CDwPXqH067sT9AT79cf1HvfWqj166tbk&#10;8D32B+fx7qWHCuerqpNDTHUaoksFCXuDyfwR9f8AY298+Bzf3rp3A8+oBNzc/U/8R779+6313Y/0&#10;P+29+9+691176JH9R/vHvdOtGop14kKCW4t+D9f9t79x9b/7H8c+66hWlRXrYU8aHqDPMjfRRq/s&#10;yEcr9AbNe1iOPffv1QOJ691F9+9769QngOu7E/QE+/e/de69Y/0Pv3v3XuujxweD/Q8e/XH9ffq1&#10;4de670t/Q/7Y+/f8T791uh9OuvqSB9R9R+Rb63H+Hv3v3WqH066Zgo5B1c/1/p/T3y4H1Nv9f3Un&#10;q4AHE9RHbX+De9yP94+nvlx/X/efeq06vRT59cLn6XP+t769I/I/2497r59eCjy6698fdumqk9ZV&#10;Gk3JH0/4kf7x769+611l1Mfp/sAB/vXv3v3XuuJsxuwBI0/8mnUPp/j77Uc8H349bQVOD1iklWmj&#10;1kWDEKCBfmxI/wBhYH3zA91r06F9ePTLPO8krMbfp0g2t6eD/t/ffvXVuo5JP5/3gH/ewffrX/3x&#10;H+9e/de671f4Af61x/vR99aR/vif+Jvf3qgqT59e66uT/rfkXNj/AK/PvwUDn8/1/wB9x79pFagZ&#10;69QVr169wV/sn6gFgD/jwfr76CqPoP8AiPr/AK1r+9068cmpyadd62/Jvbjnnj+n+t770j/jQJA/&#10;230PvVKCnl17A4DrsOwGkGy8+kcLz9eB/W/voohNyoPN/wClj/ha1ve/KnXh21p/lH+CnXA6T9VU&#10;2+l7m3+8+/BQLWvxf8k3v/Um596Apw4de65FiQAfoABwACQPpqIALW/xv77P0NvrY+/N8J+zr1K4&#10;6wO+m5/C+r6XPAv/ALH388z+djMZv5nXyj9TER5DquHn/m30Z1h9P8LEf7H3iXzf/wArRv5/5en/&#10;AMn+Xr6NvuRJo+637VfOK9P7dyvD1tT/AAJTx/Ebpdfr/uFzrD/WfeO43H+v+r3S/wBni2Bg/I/i&#10;cFj/AK8FXcewncn9Mfb/AJ+sobr+zH29G+9gL7QdIOve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve//Q&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvYj&#10;9WqG3MxN/Tjalhza371Mtz/Xhvam1/tD9nSyy/tWP9H/ACjr3sypABP0H0/3oezCvRhXXnr3uwnp&#10;r+ar86eg+u9udUdXd0tgNh7Rpqij29hajZmxs2cdSVNZPXy06V2b25kK94hVVUjKGkYKGsLD23FL&#10;uNqWFnv25QQk1CQ3lzFGCfiIjjlWMEnzC1+fWN/PH3SPYD3G5l3Pm/nHkJLvmG8ZTNL9TdxGQooR&#10;SywzxpUIqioUcOgi3Z0L07vvM1G4d49eba3DmquOniqcnkaFZKyaOlgSnp1knRo3ZY4UCgXtYD+g&#10;9ivH/O//AJlEXI77oZP8Jesur3vz/T+6I9rk3jmACi807tQet5cH/DIa/nXoGH7hf3WWb/p2zAH0&#10;v9x/kPqqdJF/iT8b5NWrqLag1XvohrIvrx6THWIU/wBhb24R/wA87+ZOhu3deClNrXk6s61+n9PR&#10;thB7UR8wc0xnt5r3LT853b/j1empPuBfdZb4eQJwPluO4D/Bc9Q3+Hfxokvq6k28P+C1ObQf7ELl&#10;AL+3CL+e9/MgjH/M2NozW+jTdWbCLn/AsmGS4v7WJzlzlCo8Lmq8LV/EIW/wwk9JG/u+fuuHI5Hu&#10;l+Y3G/r/ADnPUR/hb8YZPr1Nhx/wTKbkQ/n6lMyCRz9Pp7cI/wCfV/MeQAv2TsWT/GTqjZP9bcaM&#10;antavPnPCoP+RTOP+bNmf5tbE/tP8umj/d6/deY/8qhfgH/pI3v+WY9Q3+EHxce5PVVApP5TPbsQ&#10;j8enRnhpP+t7kx/z9P5jUdy++euJf6a+q9sKDz/aEMcXPv39f+ecf8iqf/nBZf8AbL0yf7vD7rzk&#10;heV9xU/LcLr/ACueozfBj4vG9utEjF72Tc+7xf8A1755vbmv/CgD+Ycg53D1O9r/AK+sMeGP+B8e&#10;Qj491/r/AM9qBTmqav8AzQsv+2XpKf7un7sxJP7l3bh/yny/5uocvwM+L83LdezIf+bW6d1KOP8A&#10;A5hvciP/AIUE/wAwtTqbJ9OSfmz9ZIB/sPHnEIPHuw9weeQBXmibV/zRtKf9o3TB/u5vu0FQRt28&#10;L8vrm/yoT1Dk+AHxgkXT/cjJRjniLdu5lAve9r5M/W/59y0/4UJfzBkPMnSMl/xJ1tV2P+v490p7&#10;8fcLnr/ppHP2w2v+S3HTDf3cP3bXNRbb2v2Xv+eE9RT/AC9/i+Rb+5+aUf7Tu/cQ/wDj/wBz1/4U&#10;PfP9LA0XQsptyJOuM2L/APUre8Z93X3F52GDvtf+bNv/ANaR0wf7tz7uRrpfmAf9Rqf9s3UV/wCX&#10;b8X2vba+4UJ/Kbvzl7G/HqqG49y0/wCFEnz4RbvgfjzIQ1hq673SOTzf0diJ7VL7k84BM7uC3zih&#10;/wCtfWj/AHa33c3Wv1fMYPoL2H/LaE/z6xH+XT8Y7ALt/c62PBG7stdfryCzNzc359yI/wDhRZ88&#10;0JLbV+N8h4vr6+3rcjn8r2ehB/1re2z7k85Eiu7j/nFD/lj6Tt/dqfd3Axf8yA/89luf8Nmafl1g&#10;k/lyfGaQAHE7wW1/0bvyAvf+t0PuUn/CjL52ixbZHxokP41bC7DHH/IHbaD6e9r7k85Bv+Sqp/5s&#10;wf8AWvpOf7tL7vxNf31zOPsu7T/LYHqO/wDLd+NTcLRb1j4Ium65Cf8AW/conv7mJ/wo5+dIF26/&#10;+MTWH52F2Rc2/qR3CPbg9y+ceA3Nf+cUX+ROmz/dmfd/eh/rDzUGP/L3Zf5dtPUGT+Wh8a3vb+/8&#10;d/po3RSkqbWurSYV2vfnkn3JX/hR784kGo9bfFwkkXJ2J2iD/wAm90rb3b/XJ5wAqdwj/wCccf8A&#10;lXqv/Jsj2COqvNnNw9KXe3/5drP8uozfyyfjewI+67IH+P8AenHkj/WJ2+Sv+w95x/wpA+btjq6y&#10;+Ll7/X+43alyP/R2+3P9c/m0KP14G4cYwK/7yQf8nTf/ACbG9hxUrzdzcftutvP+HauorfywPjk3&#10;0yvaEbccx7owtx/gGfazsR/r3J98h/wpC+bJa/8Aot+Lh44/343a31A/p/pxA9qx7r8zVH6FmR80&#10;f/JIOmW/uw/Yo0pzdzaD/wA9W3/4P3VTrD/w138db3Ge7XFuR/v5tuNY/X6vs1j9fcn/AKCQPmuh&#10;USdWfFwAgMSux+1uQfp9O8vbo92uYhxs7I/7ST/rd17/AJNh+xVDp5u5tr/z1beP8G1dcG/ldfHp&#10;tX+/l7bUH/U7j2rz/r6tkH3lH/CkX5kW9fVnxm1f1TY/adv+Tu8/em93OZypC2VhT/STD/BN/g6r&#10;/wAmw/Y0Mp/rdzZSn/KXYf8Aer6jn+Vl8eCQRujt4f1/38e0j+PrZtiEX954/wDhSN8vD/nerPje&#10;T/tGx+zfrx+T3n7qPd3mkAj6Kw/3iY/4Zieq/wDJsX2VrpTm7mqn/PVYf96rrgf5WHx6P/MV9vjn&#10;/noNmfTn+vX559zov+FInyuHM3Vnx55t/m9jdkH6fW2rvI291/13OayAPodux/Qm/wCt3VX/ALsT&#10;2Wqac280V/56rD/vVdcD/Ks+PJv/AL+7uLn/AKv2xzb/AFr9dn24Rf8ACkX5NXUz9W9D2/teLY/Y&#10;Q/HNr95g/X203u5zbQhLLbdXzSb/ACTdMN/dj+z2TFzbzLqHrdWVPzptf+o9dH+VX8ejx/e/uO35&#10;/wB/BskX/p9OvLcH28Qf8KRe+uPuOq+oCfy0Oxd6H/XAMneRNvbJ92+d6Ystqr/pJ/8Ard0kf+7I&#10;9rhhebd/p87qz/71XXQ/lWfHwKVG8u5QC17DcOyfpwCOeu/6e3SD/hSJ3FqJqOq+tBf8w7G3YD/y&#10;d3mB7o3u5z2aBbLaPzS4/wAk3SV/7sj27x4fNu96v6V1a/5Nr6xt/Kp+PnHj3f3CLfTVuLZnH+sB&#10;16R7e4P+FInYV1+76r2WRYa/ttkZksTb6gTd6fXV/X2zJ7t+4a1Edjsv5pc/9bukE/8AdjclCvg8&#10;17oW/pXUFPzptf8Ag8+o8n8qvosraPePbP0sNe4dnEG30J/4x2fb3B/wpGzNgKjqzEFr8+LY9RpH&#10;4t+53mD70Pd33ApSSw2Y/Ylz/wBbuiyX+7G2Otbbm26A/pXUdf5bVw6aaj+VR1G91h3l2MF/BfcG&#10;11b8/Xx9dBTx/h7fKf8A4UjwXP3HVdR9Lf5Psdbjnm4m70sPar/Xa55Hx7ftRH+km/639F0n92Ui&#10;j9HnA/ndN/3qumWf+VH14bCDeO89IP8Au/cuJY/S346+bn28Q/8ACkXbYA+66rztvyYNj4/jjjk9&#10;53Fz7fh92ubdQ8ez2wL5gRz1H2fq06Rt/dkX5BMfN0JHlW6ev/dq6hP/ACpNnqbw7y3IQPosu4sY&#10;VPFvVp67ubc2/wAfb1T/APCkfrZV/wAr6q3zq/6Z9j4Agi34Evehf6j/AFva9Pd/cxUS2luTXyjk&#10;p/OXpHL/AHZG+1Hg83WgH9K6lr/LauoT/wAqfDA/sb0yiL+dWfob3ubW/wCMcN9B7fab/hSP0iRa&#10;p6q7UL/U/b7I2coA4/szd7K/5/p7cPu1vWqi2lmf9q4/wzDpFJ/di82A0i5x2w/9Rcx/wbVXqDL/&#10;ACqKYIEh3jUML8+XcS6vof7UfXisef68e3KL/hST8eAw+46p7oAB9Ri2PsYk/wBdN+9T7p/rvbyG&#10;0taWlf8AmnL/AIfF0/zp0mb+7F56IrFzbtJPzurin5/7qum6X+VNUEMsW8ol49Gvccmofn1W68LX&#10;9vlN/wAKR/iuRqq+re/lH0Ph2L18D/sFk7x1Ef42t7cX3d3Umhsrcn5I/wD1u6Lp/wC7K9zQdMHN&#10;mxav6V1d/wCTa+mub+VVue+mk3lghYAWqdw1wdueWtH13yCPz/Ue32P/AIUh/Db/AHZ1j8klb+g2&#10;N1kf967vPt+P3cvif1bCOnyRq/zmp0Wv/dle8ymkfNXLJ/6ir0/4Nr6Tlb/Kg7GqLNDvbZQGq9pN&#10;x5wR/kXATrknV7cIv+FIHwnJtN1v8l0PFtOxesrG/PB/01N7VL7tmtH281Hog/lWfpM/92X76kMY&#10;eZ+Vcet1fV/Z+7K9M7/yl+1z/mt69dn+nk3JuT6/m+nrgG3txi/4Uc/BZxeTYvyWgt9fJsTrdv8A&#10;k2HuGZjb/W9r094NkVQJ9tvfE89KR0/nP0lb+7Q9/lFRzHyof+oq+H+HbR1Bm/lL913/AGd59WhR&#10;/wAddx7tJP8AyR1weLe3FP8AhRd8DCbPtj5FRn+jbA2S3/J0XaEiH/YEn26feLl2mNp3Gv8Apbc/&#10;4Lnpo/3af3gfLfOVj/1F3n+Xbx02t/KX+QNvTvXpwm//AD0e9zx/rL1uT7lp/wAKJvgO/BwnyCi/&#10;xl6+2oAP8W0diuQP+I91/wBeLl7/AKNO40/0kH/bR1Q/3a33ghUDd+WCf+ey5H+GxHWJv5THyIFi&#10;m8emmF/+ej3uCf68HrlSP9jb3Oi/4UN/y/3/AM5D3nABYHyddYdjc8+lYd6TMw/1gffj7xbD+HZN&#10;zb7Ftj/2tdJ3/u3fvDRj/cvl1j/RvJv8toOokn8p75JLfRubpt/6W3NvD/idhqfc5P8AhQl/L0f6&#10;1/c0X/LTrL/ePRuBzq92X3g2A0rtd+p+a2/+S5Oekv8Aybl+8TkBdiJ+V8R/x6Af5+m+T+VR8nU4&#10;XK9STf8ALPdO4gP9e820ohb/AHn3Nj/4UE/y7GH7me7dg/qX6ur5F+v4+2yNQfp7UD3Z5dP/ABDv&#10;B9qxD/rN0y393V949QNNhs7H5X8dP+NKP5/4OoMn8rH5SIbCo6ukP9E3ZlFv/QKZtuxgk/6/uUn/&#10;AAoB/lyOQDvDtKIn8ydSbnZR/rmFZfdl91+XCaNbXf5LEf8ABMT/AC6Yb+7v+8mpodl2s/ZuFv8A&#10;zz1hb+Vt8qFFxH1y5/om7p+P9fVh1+vuav8AP3/lum2vsTsWI/kP0/vxyB/W0GLlNvb3+ulyz5eP&#10;/vK/9B9MH+70+8t5bDtn/cwtx/MkD+fUd/5XnyqFx9hsJhb6rvGIcg/7XQqOfeeP+fn/AC0XXU/b&#10;G+IfzaXpbtMkgHniLbEh4t70fdHlwqaRXTfYi5+ysn+o9eX+71+834i6eWdtZajhuNpn9sg/nQdR&#10;x/K++Vf5xGySL8lN5UZBH+F6b6+9QL+Zf3l1z8k/m/3x3Z1NmKrPdeb7yOyKrbeVrsPlMBV1cGF6&#10;y2VteuM2HzdJQ5WhMeVwdQqiaJC6BXW6OpMEb/fRbnu9/uNujLbzys6hqBqFjxAJAzXz67Gfdm5D&#10;5k9svYr285F5vtEg5jsLe4WZFkSVVMl5czLR4yytVJFOD59Xr/FfrzcnU/QPW3Xe74aSn3JtfE11&#10;JlYqGrSuo1mqc7lq+LwVUYVZlNPVoSbDm4/HusTtA3wMH+GUhH+x+3qj/sePYeuR+mPt6mu5H6YP&#10;z6MF7AP2g6Q9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//9H5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9rnr/L43C5qarydT9rA2PmgSTxTzXkee&#10;mkC6aeKVxdYjyRb2/buqOxc0FP8AN0ptnRHcu1AVp/Mde9jP/pD2ix/4vI/2NHkR/vdHb2rM8X8f&#10;+HpYJ4B/ov8AI/5uve+f+kDaFjbMx3t+aXID/e6Ue2hKh4v1oXER4yf4f83XvfEb92mf+XzFx/WC&#10;sH5/xpgPdhLGMB+vePFX+0x173kG/NqE/wDF6g4/rFVf/U492M0emmvq31MQ/HXr3vy752p6v9zV&#10;MeRa6VI4t/jD7940f8fThuYWGZB173zO+trNx/GaXj+vmH+9xD3bx4yP7Try3EAJJkHXvfY3ttZg&#10;f9zVH/sWkH+2unuvjR/x9b8e3rUSL1735t67YZuM1RWv9TIw/HH1Qe9+LH/GOqrPEakyD7Ove8n9&#10;8tsW4zlBb+hm/wAP6EX908RfNx1QSQ/xj9vXvfX98dsnn+NY/wDoP8oUH/er+7+JH/GOteJFU94p&#10;9vXvfhu7bjW/3N40fnmriH+wN2B96LRBqiQdb8SEZEg/b173lO7dtm3+53Gcm5/yyEfTj/Vf0978&#10;VP4h+3q4niFO5f29e99/3r22LkZ3FXP/AE30/wD18+vuuuM8XH7eqeMjNlxp+3r3vKm6dukAnPYc&#10;f4HJ0Y/H9PN79rUn4x+0da1x1r4q/t697yf3o27wf4/hjf8A6utEP9vef28Xi0ijrX7R04XhoKSr&#10;X7R173y/vLt5gQc5hv6/8XSiN/8AbTe6GRKZcft6oZY/4x+3r3vx3Dgjz/GsSf8AD+J0dz/1mv7r&#10;4icAR1bxkpQOP2jr3vy7gwmoWzGLH9P9yFL9f+pvu2paDvHH1634iUFZBWvr173mbP4dtI/i+MOr&#10;03OQpRb6c2Mv4t7cJjC/GNX29W8WP+Mft6974rmsQTY5THfn/lOpj/119t618nFeqs61Glx+3r3v&#10;mMziR6RkaA3va1ZT/wBOf92e9gj+Ift62sgH4x173kOYxQIEeRojcC/+WQfUD+mu/vepTwYft6tr&#10;RmFHHXvfv4tjj9K6iJPP/AuD8/4a/eu0Gpp1oOgcgMKVPXveUZHHMLpXUhI+tqmIj/W4fk+/FlGQ&#10;eqs6mvdmvXvff31ISbVVOQfx50/w/wBrHvSutak9bEgHFuve+Qrac+kVUJAseJ0+lrWFmvx72XB8&#10;69aaQN+Kp6977Wphc2+4iNvr+6hP0/4N9PetajzHVqRkgkKW+YH+Xr3vl5YmICzI9j6iJA3F/wA2&#10;P097YaPOh+3q2pwaaj17320qWNipA+tiv9fz78H89eR1oV1V1mv29e99IysLIbL/ALSSov8A46bc&#10;2t7uoJNS2OrEAmpHd173lAI9PP8AWwBH/EAe/FVGAqg/IDqjE1ovDr3vjzyfVyef1f1971EDGD1q&#10;igf0j173xaRb2vY2/LWP+8n3UktnX39WyUoGp10QD9QD/ri/vssCvNzz9Ddvx9fp70VByRQ9VocV&#10;Ykdd+/A2Fhfj8AG39foPfqsfsPWjk5Gf59e/331/4j6e+gRwWA54BIAP+Nri4+vu1acT1s1pxwOv&#10;e+wyhbE2BP05t9P6fT3ssTg5HVTTr3v3GkaLhVNxoJVQfrwFsBcn3sUAGBX7B15RQvQUJGfn9vXv&#10;fuP1H/Y/m/8Ar/196buI1GvWwWXCsQPlj/B16wH04996zx6Wtb8hrf7yLe9UC5GCcYx/g6szEgam&#10;JPXv99/t/frq59aLx9NSqbW/pcce9gECgHVaZ1efXVhybDn68fX8c/149+JUAWLAc20sRb/WH4/2&#10;HvYZ6FamnWyQQfXruwH0FveA6SQCB/X/AG3+w+vvROKdeQkAt17327/QXJ0iw9RNgeeD+PdSikk6&#10;BX7OqmjNU0r10VU8kC/9bc/7f6394nI0Xv8A7yfrx/xT35aCuOJqf8/XuHBevBVX6AD/AFv96/wH&#10;PsKuzWJwUI/H8Vpzfn809b/xT2xdfAPSvSa5/sx9vXfsCfaDpB173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3XveRfp/uz6/2fp/yP3sdbH59e950/T/yl/wDIH6ffv29b/b173nX6D/i5f8g/&#10;T6/j3v8Ab1sf7br3uQv6R/xev+Qf0/7D379vXv8Aeuve8y/Qf8fB9P7P0/2H+Hvf+9db8vxde95h&#10;9F/4+b6fj6f8g/4e9n/bdW9fj697zj/ybfp+P999Pfh/tuvD/b9e9yPwf+P1/H+t9B9fe/8Ae+t/&#10;73173mX/AMnv6/2f999fdj/t+t/85Ove8yfUf8zB/wCQPr9R9Pfj5f2nXjx/0Tr3vOP1D/mZH1/H&#10;6v8AYf4+7+X+i9W/5y9e95x9R/zM/wD2H1/2HvR8v7Tr3/OXr3vKP1D/AJmp/sP1fT8e/f8AOXrw&#10;/wCbvXveSP6j/mbH5/zf1/2Hvf8Azl69/wA5eve84/8AKv8A+w9+/wCcvWx/zd697Te5v+AEf/H9&#10;/wDAqP8A4+b/AIAf5uf/ADf/AE1f6n/adXukvwj+04/i4dUl+H/ROP4uH/F9e9oT2x0n69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de697/9lQSwECLQAUAAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6SmY+KAMAAM8GAAAO&#10;AAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEB&#10;AAAZAAAAAAAAAAAAAAAAAI4FAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJjU3BDdAAAACQEAAA8AAAAAAAAAAAAAAAAAfwYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoA&#10;AAAAAAAAIQB8wMXGzuoQAM7qEAAUAAAAAAAAAAAAAAAAAIkHAABkcnMvbWVkaWEvaW1hZ2UxLmpw&#10;Z1BLBQYAAAAABgAGAHwBAACJ8hAAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="2650F41F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.6pt;margin-top:-.05pt;width:615.6pt;height:293.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAJ9aqeugIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0&#10;/2D5fSTpuHQRKapATEgIKmDi2XUcYsmxvWO3affrd2wnKQK0SdP64B773L9855xf7DpFtgKcNLqi&#10;xVFOidDc1FK/VPTH0/WXOSXOM10zZbSo6F44erH4/Om8t6WYmdaoWgDBINqVva1o670ts8zxVnTM&#10;HRkrNCobAx3zeIWXrAbWY/ROZbM8P816A7UFw4Vz+HqVlHQR4zeN4P6+aZzwRFUUa/PxhHiuw5kt&#10;zln5Asy2kg9lsH+oomNSY9Ip1BXzjGxAvgvVSQ7GmcYfcdNlpmkkF7EH7KbI33Tz2DIrYi8IjrMT&#10;TO7/heV320e7AoSht650KIYudg104R/rI7sI1n4CS+w84fh4Ni/mxQwx5aj7ejYrTvN5gDM7uFtw&#10;/rswHQlCRQG/RgSJbW+dT6ajSci2VtJeS6VIbRE4jAzGP0vfRhiQXNE3GA1A4Gf8O10SxFeGbzqh&#10;feIMCMU8Eta10jpMU4puLWos8KYuEiMc8AesNrLDeRCet6HCBqsb3rHNSYHyWHuwUjqc2oReUpfh&#10;JTsAHCW/VyJZP4iGyBohncUOI/fFpQKyZchaxjkWnpp3LatFej7J8TfgPXlE9JXGgIdqh9hDgDBX&#10;72OnKlN30VXE0ZkKy/9UWHKePGJmo/3k3Elt4KMACrsaMif7EaQETUBpber9CgIRIiGc5dcSuXTL&#10;nF8xwElFluD28fd4NMr0FTWDRElr4NdH78EemYNaSnqc/Iq6nxsGghJ1o3G0vhXHx2FVxMvxyVng&#10;OLzWrF9r9Ka7NPiZCtxzlkcx2Hs1ig2Y7hmX1DJkRRXTHHNXlHsYL5c+bSRcc1wsl9EM14Nl/lY/&#10;Wj5SP8zK0+6ZgR0GyuMs3plxS7DyzVwl28TF5cabRsahO+A64I2rJRJnWINhd72+R6vDsl78BgAA&#10;//8DAFBLAwQKAAAAAAAAACEAfMDFxs7qEADO6hAAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/&#10;4RLlRXhpZgAATU0AKgAAAAgABwESAAMAAAABAAEAAAEaAAUAAAABAAAAYgEbAAUAAAABAAAAagEo&#10;AAMAAAABAAIAAAExAAIAAAAiAAAAcgEyAAIAAAAUAAAAlIdpAAQAAAABAAAAqAAAANQAFuNgAAAn&#10;EAAW42AAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpADIwMTU6MTI6MjQgMTA6&#10;Mzk6MzEAAAOgAQADAAAAAf//AACgAgAEAAAAAQAABPugAwAEAAAAAQAAAlsAAAAAAAAABgEDAAMA&#10;AAABAAYAAAEaAAUAAAABAAABIgEbAAUAAAABAAABKgEoAAMAAAABAAIAAAIBAAQAAAABAAABMgIC&#10;AAQAAAABAAARqwAAAAAAAABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBk&#10;gAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAEwAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAAB&#10;BQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAA&#10;AQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh&#10;8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW&#10;5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPB&#10;UtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk&#10;9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AMVJShQLmAwXAHwJV5rK&#10;TKWh41+CaEaUprtrg7mEfIBcAXmTzHykoEKRdLNvh3+Kjy4+OvNdCdWxMaxxp+CW8gQPElNCUJwh&#10;ECqQZlf1Dr4n8iP67bRqIc0fIo3Seh9S6xZYzBY1wp2+rZY4Ma3du2fvOd9B30GKeH9Xer5d76K8&#10;dwdW8seXaAOadjtf6ybkjiIqRApdEz6Am3IzKmak/REceZVQnHbtex3vYY293SeP7K7jI+q/T+n0&#10;T1PMBvPNDDLo7y0LiupVUHLsfjN24zyTWO7Rxs/sqjOcRKodhr10bEYmrLLMFdlRtJ0JDiO40DlW&#10;pcHMedQ0D3E9yfotA/so4Dm4BB3O9UgurI0hoO17T/KcovxzTtBgloJs/lOcP9WoRiTE6eKZEAjy&#10;dPAyGXMbWDpuD3TwSAf+gz2rSxqzdksq26Fjnz3H9r+qFg4j9nsjv9wHuW/9Xrm5HVhXG55oBcew&#10;L9eP6vpqtkxmzp/vssJCg3Oo0Crpr7QI2NLRP0oIO2FztRIDS7vqR5rrOr1F/Snve5rB9Fo7mJ37&#10;VyoGgV74dj9Ej0loWvzkqlHwTbG22+t+bt9/ZDyHB3TrmAHuR+CkywsY5o/OEfeh7ZBB4OhlS5OS&#10;sSre7h5Mcc9EX21f/9DIXUfVfqlP2duCaqW2VAh7DWyb2EzvdY4bn2sn3s/trmITFoPIlXZw4xV1&#10;4teMuE2+j29G6BlCbcHH3HX6HpO/8B9FU7vqV0G3Wtt9B/4K0uA/s3tuXIdPx+o3MufiZAoZjBpt&#10;c+/0GjefTr99jm1+561mU/W+mlluPvynOkvdU+vJAA0ax7Wus9zv5zexQGMokRGQX2J4fwZQRIcR&#10;ga71bau+oFev2fqDh4NuqB/6dVjf/PaoXfUfrTNan4+R5Neaz917GN/6aMfrL9aMIfrmG4Dxtptr&#10;/wCkPYj4v18a+1leVQ2oOcGutFktaD+e5mxtm1qcPfHaX+Ks/VHw+1w7/q11+j6eBa4fvVAWj/wB&#10;1iNgfVfqWV+kvb9ioH0rL/ZEfyXwuvZ9YsFzobNje1tYJafP95Kr6zdGv3NNzmbW73G1jmt2zs/w&#10;zW/nKM8zIihQK8YQDZspvqzh4OF0u2vAuGQx1rjbcO7w1jNrXfusasL6y9c6nR1KzpuI55YGMd6d&#10;Ddrve0O/T5C6bGzMW0bMa1jmuBO2uIOm4n2e1ByemdNyrn2XAi50b3NeWkwA1kt1Z9D+SoZXL5jZ&#10;6sgNHQPPYHQL7sduReG1F7N5BO88Li78abTXxucIPzXrIqrqx/RrksrZtEmTAHiAF5nZWTl17QHH&#10;eIBMA6qIxAZRIndFbWwNYbp2BzWsfADRtln9v95QvxXVkepBDjLbG6td8Cred6l72WNa3cx7hVW/&#10;UBpBbue385/5+1VmOuxWlrItpP06X8H+r+6pMeU4ztYPzBZPGJjseiFtAG49zytP6skDq9hfYKnu&#10;pdttMCC0tdAaVQ9RlmuKC/8AeqcQ17D/AG/ptWh0Cq5vUN5odXYWw1z2h4lxDfY36LrGqXNLFPEe&#10;E61sd1mGMxkHFte4dLr1tDsdrK7X2Pqlthghu6wh0gn6X0VgQt/q4yrw6oNuLS8Aby0sJA2jja2v&#10;97asZmPY9wa0AuPaQOPiVLyE4DEQSBUjua6LOdhL3AQCRwj+shhRsc5hDWMNjzrA0AH7znuVs01V&#10;vtZe41WVRFb4BdI9TQ/R+ih124dt7aA5xe4EwO0CfdP7qlPN4b4RPXwFsIwz3MftL//Ry4ShE2po&#10;Wi1E7R/2N9b8/sQ/8HJ/gh/U3ovTOpXZ5zqX2NxaBbWKXOZZu3On0/TI32Pa3axjkV2n1Z6yfGzC&#10;H/glrkb6l05dOD1TqFOO/Je2tn2ehoINrmb7PZHuc33t/m/+t+9ZHxCZhlJEeOXojGJPDxSnUd3a&#10;5G/uUqlwXM+of4KUNZddjYH1dzes4GdfaGmnNe9lTKmsstvt2j6Tqm1/Q9RaNlebk3XdM6f9Ya+o&#10;9UxQd+Fm4tTg5zNLKm5FjH+5n5+yy7Z/hU/SvrFdn2Y+RlspnGY+8ZNFljq8ZwY9t9PUcbJ/WMZ3&#10;o+pW2/8ATY1ln6OhUvq9i9GP1nb1fA6gcgg3XuxHVuZYRcLK3WUG4U+vQx1j/oe//SKAZ+E1OEod&#10;eONyx8P9WWP/ALuC+USQbr0RNCUY5OLJ+7OUo/LJN0Sz6x24FfUcfE6O0Xvew1vY7GtL63Oqc1wr&#10;20b/AGLP6t1arp2XZi9X6K/GyXVjdZjZczWTo+r1q72fSY7/AAi0eqfs+j6vMr65063LAzci9+PQ&#10;8h1QtfdfVkF9ftdX6Nn/AE1if4xXOPWKIdNH2Ck4zYILaz6nteXF2928OduUoyCQ4oz49rIPGtx4&#10;oTycMsYETx8Nej5f3eGX/cvc/VvCx6Me6+gP22tY9nqwXhtlVORscWBrPb6m1ZvXJ/at+p4Zpr+4&#10;1bvQ2BvSqiDO6ihxHh+r47Nv/Q3Kr1HEL7rslmA7JfWwHc5+2t21s/RHuc5rfYpr0ve2iY+ojai2&#10;cFv6hS0DmoafJec5lThY5hlrtR4ELXyus9bsbssyq+nURDaaB79vYe3c/wD6ayX00tduY+y1zx77&#10;LTqfl+aoyV4DczcdrWi0Hc0s2QNdtgLXPlZ726LZ6xuZVXTECtge53EztYsWx4ASCS1XUMNhJE8S&#10;tj6vY5GTYawSRWdCYbyOdVmcEk6A9zotn6vua++wgeoNoHs4Bn94ISHpKYH1Bu5Iy/tbPs7aDaXe&#10;3RrxMH2uredrlTzsTJrJOZ07Ha4HV9YNevP0qn7Pzlp2hlOXXa6kSHDa1pjx7u+i5K2jN6hZMO9M&#10;mQxodZrxJcQ1qZHQUvnqbG3i4bqOm2MLbca5m7Qlj22CP3W+q3c1UMoYJcD02+315LLPVp9Nxawj&#10;exl0urt/krpOqDPwKhvxnMY/QW3kCv2jV+1q5DqeTZkODq3Oe6sgi0+3jtUz/BsUkbu6Y5VVXb//&#10;0ofs65wmtpePFkPH/gZU6uidRtb6gq2VDm60itgj+XdsRG00O1YGOPjW4T/4G5aWB0TNe02Ooc+l&#10;8E2ZVhDdsH9G31D/ADTtyMeazDsfMLjy+I+H1c7Nxsbp31fyrLra8yt2VhG+uqXN2sfY99e9wayz&#10;1G/urfyLui/WSmyijLqy6LgNtVdvp3s2H1K31V2D1KrKnf8ABKl9ZwcbpQt6c+o5YzcM1sqcHtba&#10;wv8AR5DK/c4fRRLP2jfl1dSzvqqbOqYwAqvqyqtoLZiG7/zXO9nqsv8ATVbNH3jcybBjPijp6o+n&#10;9H/ozi2cQEMceHSjOrlEb8H6OTg/x4Tc/J6FjZWR1A5XU7rsujGGJdZdWxnoNe31Me3Nvq2/bGvY&#10;3+ef9Ov/AIvYlfR13IZiPdj1Nb0jFvGO7GuF7r7H4/2SivFoY0W0Uv2MsfU//hP+LRX5/wBbqcbL&#10;fT0K1nUM28W2WkMtqFbWsoqoFX0n+njUsZuf/hH3WJ6+p9Wsb06zqfQs/wC04dln2gYtH6Gyp7La&#10;m1+i17foO+y2e7/RPUXt5AbE+OjY9yFH/HxcH6P+qZuI1qImhw+mcT+h+jD939Bpt6izH6b0vAxM&#10;t2BkttxcXKNtZqfUz07bMnezOY2h7X2s9vu9P99Vervx87o2XdnUuzrsK3Ixac7CYGtBrax9WTkQ&#10;57KcR1mRtuqqf6Hq/wAytjL6xWcf0m9J6wQbWb68zF9WoVF7ftLWVuL27m0b/Q3N+msvrWV0q7pN&#10;9FR6lgtqps9LHqxPs2O8kb215jGbq3Ver/U2b7LFGMREh6NeIzMxISri4sh9UuDJ83o4eFdGWoOo&#10;1/wv+Y910Yz0qkRGyihs+P6Gh27/AKayOst6lfmXU1Pt+zNa0ithIYPYHP8Ao/yls9KAHSqI5+z0&#10;bvj6VX/fVWfmj7bfgukl1bnscOAG1tL2u/rb/YrshcQGhfrl9XhvRAPHKHcIICtkEiQOyrZIghMX&#10;Ot1Km66hoLXC25rAysCdAGw1v9b6W5Yd3S88OLbbqMNvck73/e7axbfXGvdViODiP0ewRoSNreSs&#10;C3BZRgMzDW79IS1hcQZIJZr/AJqINBRGrZxOj/VqtrbczPdk2h3uqaC4kD4Nc3/proem3dEG9nTK&#10;7McNg2PsaGh06MDGy5cO3KyDa1gcGgkAwPFbn1Izr8vI6kywN245Y1kc8v5+5IEk7BG3V2c3qDsW&#10;2vJodXdZU/RrxLToW+8N2obfrD9YszcyrKrx2jkVMayB/Jc/e9Zv1zdZX0x76tzbi5u0tndz7lV/&#10;xW4uVZ9ZbbcuuxzG4tmx1oJbuLqx+f8AyUQCetBRI7WrqWRmZN5Zm5VmVsMs9R5c34safa1ZYrDr&#10;do7mFufWTEazrmW1ntr3gho4ErIaC3LaGNLyHgNYOT/JalHej3RLbR//07X/ADA+sJedzcXbPtIc&#10;4Oj+VotLB+p/WGWh2e83VtZsra2zfAH0Wtbc5rGtXcpKt7Q/z0/sxf8Aqtm4pfuD/nf988N9Zens&#10;wOm4jAx1Qs6lh7nPLIMOf+4fauic+pz3FtjDJPD2+P8AWQvrX/ze+xM/5xR9h9QRu37fUh3p/wAx&#10;+l+h6n8hcmf/ABn/APg/l9q/gpIAjQHi8Tof+ZHhTIxMY8fFHWXyjiH6P703sgJ4IPwIT7H9guJP&#10;/jPfyfl9rUHf+M9/u+2J3q7D7f8A0FZWL96f+JH/ANWvdhl3YO+UrP8ArH64+rvVd2+Psd/Mx/Nu&#10;XI/+uh/N9b+z9qTO/wDGp2n+l7Y1j7TEfNI8Vbfj/YmIxcQ9Utx+hH/1Y9z05lw6bjhlDnh+PT7g&#10;5gBIrYPznByHl4XUbHh9FO121zHbnM1Dv6ritXp/pfYMf0Z9H02+lPOyP0c/2FYTJYyRrlmB/VGP&#10;/wBV8SOL1H0C/wDC/wC+eJP1V6wYAayAILdwg/FBs+pnVrC4uayfzYcOfNd4kq8cOPpny/ZC/wD0&#10;ku4pfuR/H/vnhsv6qdevFRZ6YfUIAc+W9vzU2d9UetZPSaMFjKW2VEuLy6AZc53I935y7pJTDFpp&#10;mn9mP/1UgylesB/zv++fMa/8XP1gbY17n0EggmHEcHstX6vfVHq/SnZZtox2i8tLDju1IG7W/wBX&#10;Z7vd+Yu5SRGPtln9mP8A9Vo4j+6P+d/3zxXWfqx13MxtuCK6sgEFr7SC0fve1u9G+rX1f650q+u/&#10;O23vFT67fScBuc4tc1w3+n7WtauvSR9vX+dlfli/9VqMj+6P+d/3zxPVfqp1fO6hdlVtYxlpkNe4&#10;SPjtlZ1P1A62zNrvsNRqZY17mtcQ4gGXAHRejpIe2b/nZ/Zi/wDVauI/uj/nf98//9n/7RrIUGhv&#10;dG9zaG9wIDMuMAA4QklNBCUAAAAAABAAAAAAAAAAAAAAAAAAAAAAOEJJTQQ6AAAAAAEHAAAAEAAA&#10;AAEAAAAAAAtwcmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUA&#10;AAAAQ2xybQAAAA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAASAEgA&#10;UAAgAEwAYQBzAGUAcgBKAGUAdAAgAFAAMgAwADMANQAAAAAAD3ByaW50UHJvb2ZTZXR1cE9iamMA&#10;AAAMAFAAcgBvAG8AZgAgAFMAZQB0AHUAcAAAAAAACnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVt&#10;AAAADGJ1aWx0aW5Qcm9vZgAAAAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJw&#10;cmludE91dHB1dE9wdGlvbnMAAAAXAAAAAENwdG5ib29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJv&#10;b2wAAAAAAENybkNib29sAAAAAABDbnRDYm9vbAAAAAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAA&#10;AABFbWxEYm9vbAAAAAAASW50cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAA&#10;AFJkICBkb3ViQG/gAAAAAAAAAAAAR3JuIGRvdWJAb+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAA&#10;AAAAAEJyZFRVbnRGI1JsdAAAAAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRV&#10;bnRGI1B4bEBiwAAAAAAAAAAACnZlY3RvckRhdGFib29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAA&#10;AFBnUEMAAAAATGVmdFVudEYjUmx0AAAAAAAAAAAAAAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAA&#10;U2NsIFVudEYjUHJjQFkAAAAAAAAAAAAQY3JvcFdoZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0&#10;Qm90dG9tbG9uZwAAAAAAAAAMY3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxv&#10;bmcAAAAAAAAAC2Nyb3BSZWN0VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQAJYAAAABAAEAlgAAAAEA&#10;AThCSU0EJgAAAAAADgAAAAAAAAAAAAA/gAAAOEJJTQQNAAAAAAAEAAAAWjhCSU0EGQAAAAAABAAA&#10;AB44QklNA/MAAAAAAAkAAAAAAAAAAAEAOEJJTScQAAAAAAAKAAEAAAAAAAAAAThCSU0D9QAAAAAA&#10;SAAvZmYAAQBsZmYABgAAAAAAAQAvZmYAAQChmZoABgAAAAAAAQAyAAAAAQBaAAAABgAAAAAAAQA1&#10;AAAAAQAtAAAABgAAAAAAAThCSU0D+AAAAAAAcAAA/////////////////////////////wPoAAAA&#10;AP////////////////////////////8D6AAAAAD/////////////////////////////A+gAAAAA&#10;/////////////////////////////wPoAAA4QklNBAgAAAAAABAAAAABAAACQAAAAkAAAAAAOEJJ&#10;TQQeAAAAAAAEAAAAADhCSU0EGgAAAAADSQAAAAYAAAAAAAAAAAAAAlsAAAT7AAAACgBVAG4AdABp&#10;AHQAbABlAGQALQAxAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAT7AAACWwAAAAAA&#10;AAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAAAAABAAAAABAAAAAAAAbnVsbAAAAAIAAAAGYm91&#10;bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAA&#10;AAAAAEJ0b21sb25nAAACWwAAAABSZ2h0bG9uZwAABPsAAAAGc2xpY2VzVmxMcwAAAAFPYmpjAAAA&#10;AQAAAAAABXNsaWNlAAAAEgAAAAdzbGljZUlEbG9uZwAAAAAAAAAHZ3JvdXBJRGxvbmcAAAAAAAAA&#10;Bm9yaWdpbmVudW0AAAAMRVNsaWNlT3JpZ2luAAAADWF1dG9HZW5lcmF0ZWQAAAAAVHlwZWVudW0A&#10;AAAKRVNsaWNlVHlwZQAAAABJbWcgAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAA&#10;VG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAAAlsAAAAAUmdodGxvbmcA&#10;AAT7AAAAA3VybFRFWFQAAAABAAAAAAAAbnVsbFRFWFQAAAABAAAAAAAATXNnZVRFWFQAAAABAAAA&#10;AAAGYWx0VGFnVEVYVAAAAAEAAAAAAA5jZWxsVGV4dElzSFRNTGJvb2wBAAAACGNlbGxUZXh0VEVY&#10;VAAAAAEAAAAAAAlob3J6QWxpZ25lbnVtAAAAD0VTbGljZUhvcnpBbGlnbgAAAAdkZWZhdWx0AAAA&#10;CXZlcnRBbGlnbmVudW0AAAAPRVNsaWNlVmVydEFsaWduAAAAB2RlZmF1bHQAAAALYmdDb2xvclR5&#10;cGVlbnVtAAAAEUVTbGljZUJHQ29sb3JUeXBlAAAAAE5vbmUAAAAJdG9wT3V0c2V0bG9uZwAAAAAA&#10;AAAKbGVmdE91dHNldGxvbmcAAAAAAAAADGJvdHRvbU91dHNldGxvbmcAAAAAAAAAC3JpZ2h0T3V0&#10;c2V0bG9uZwAAAAAAOEJJTQQoAAAAAAAMAAAAAj/wAAAAAAAAOEJJTQQUAAAAAAAEAAAABDhCSU0E&#10;DAAAAAARxwAAAAEAAACgAAAATAAAAeAAAI6AAAARqwAYAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFk&#10;b2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwM&#10;DBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgATACgAwEiAAIRAQMRAf/dAAQACv/E&#10;AT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcI&#10;CQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMH&#10;JZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaG&#10;lqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEU&#10;obFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSF&#10;tJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8AxUlKFAuYDBcA&#10;fAlXmspMpaHjX4JoRpSmu2uDuYR8gFwBeZPMfKSgQpF0s2+Hf4qPLj46810J1bExrHGn4JbyBA8S&#10;U0JQnCEQKpBmV/UOvifyI/rttGohzR8ijdJ6H1LrFljMFjXCnb6tljgxrd27Z+8530HfQYp4f1d6&#10;vl3vorx3B1byx5doA5p2O1/rJuSOIipECl0TPoCbcjMqZqT9ERx5lVCcdu17He9hjb3dJ4/sruMj&#10;6r9P6fRPU8wG880MMujvLQuK6lVQcux+M3bjPJNY7tHGz+yqM5xEqh2GvXRsRiassswV2VG0nQkO&#10;I7jQOValwcx51DQPcT3J+i0D+yjgObgEHc71SC6sjSGg7XtP8pyi/HNO0GCWgmz+U5w/1ahGJMTp&#10;4pkQCPJ08DIZcxtYOm4PdPBIB/6DPatLGrN2SyrboWOfPcf2v6oWDiP2eyO/3Ae5b/1eubkdWFcb&#10;nmgFx7Av14/q+mq2TGbOn++ywkKDc6jQKumvtAjY0tE/Sgg7YXO1EgNLu+pHmus6vUX9Ke97msH0&#10;WjuYnftXKgaBXvh2P0SPSWha/OSqUfBNsbbb635u339kPIcHdOuYAe5H4KTLCxjmj84R96HtkEHg&#10;6GVLk5KxKt7uHkxxz0RfbV//0MhdR9V+qU/Z24JqpbZUCHsNbJvYTO91jhufayfez+2uYhMWg8iV&#10;dnDjFXXi14y4Tb6Pb0boGUJtwcfcdfoek7/wH0VTu+pXQbda230H/grS4D+ze25ch0/H6jcy5+Jk&#10;ChmMGm1z7/QaN59Ov32ObX7nrWZT9b6aWW4+/Kc6S91T68kADRrHta6z3O/nN7FAYyiREZBfYnh/&#10;BlBEhxGBrvVtq76gV6/Z+oOHg26oH/p1WN/89qhd9R+tM1qfj5Hk15rP3XsY3/pox+sv1owh+uYb&#10;gPG2m2v/AKQ9iPi/Xxr7WV5VDag5wa60WS1oP57mbG2bWpw98dpf4qz9UfD7XDv+rXX6Pp4Frh+9&#10;UBaP/AHWI2B9V+pZX6S9v2KgfSsv9kR/JfC69n1iwXOhs2N7W1glp8/3kqvrN0a/c03OZtbvcbWO&#10;a3bOz/DNb+cozzMiKFArxhANmym+rOHg4XS7a8C4ZDHWuNtw7vDWM2td+6xqwvrL1zqdHUrOm4jn&#10;lgYx3p0N2u97Q79PkLpsbMxbRsxrWOa4E7a4g6bifZ7UHJ6Z03KufZcCLnRvc15aTADWS3Vn0P5K&#10;hlcvmNnqyA0dA89gdAvux25F4bUXs3kE7zwuLvxptNfG5wg/NesiqurH9GuSytm0SZMAeIAXmdlZ&#10;OXXtAcd4gEwDqojEBlEid0VtbA1hunYHNax8ANG2Wf2/3lC/FdWR6kEOMtsbq13wKt53qXvZY1rd&#10;zHuFVb9QGkFu57fzn/n7VWY67FaWsi2k/Tpfwf6v7qkx5TjO1g/MFk8YmOx6IW0Abj3PK0/qyQOr&#10;2F9gqe6l220wILS10BpVD1GWa4oL/wB6pxDXsP8Ab+m1aHQKrm9Q3mh1dhbDXPaHiXEN9jfousap&#10;c0sU8R4TrWx3WYYzGQcW17h0uvW0Ox2srtfY+qW2GCG7rCHSCfpfRWBC3+rjKvDqg24tLwBvLSwk&#10;DaONra/3tqxmY9j3BrQC49pA4+JUvITgMRBIFSO5ros52EvcBAJHCP6yGFGxzmENYw2POsDQAfvO&#10;e5WzTVW+1l7jVZVEVvgF0j1ND9H6KHXbh23toDnF7gTA7QJ90/uqU83hvhE9fAWwjDPcx+0v/9HL&#10;hKETamhaLUTtH/Y31vz+xD/wcn+CH9Tei9M6ldnnOpfY3FoFtYpc5lm7c6fT9MjfY9rdrGORXafV&#10;nrJ8bMIf+CWuRvqXTl04PVOoU478l7a2fZ6Ggg2uZvs9ke5zfe3+b/6371kfEJmGUkR45eiMYk8P&#10;FKdR3drkb+5SqXBcz6h/gpQ1l12NgfV3N6zgZ19oaac172VMqayy2+3aPpOqbX9D1Fo2V5uTdd0z&#10;p/1hr6j1TFB34Wbi1ODnM0sqbkWMf7mfn7LLtn+FT9K+sV2fZj5GWymcZj7xk0WWOrxnBj2309Rx&#10;sn9Yxnej6lbb/wBNjWWfo6FS+r2L0Y/WdvV8DqByCDde7EdW5lhFwsrdZQbhT69DHWP+h7/9IoBn&#10;4TU4Sh1443LHw/1ZY/8Au4L5RJBuvRE0JRjk4sn7s5Sj8sk3RLPrHbgV9Rx8To7Re97DW9jsa0vr&#10;c6pzXCvbRv8AYs/q3VqunZdmL1for8bJdWN1mNlzNZOj6vWrvZ9Jjv8ACLR6p+z6Pq8yvrnTrcsD&#10;NyL349DyHVC1919WQX1+11fo2f8ATWJ/jFc49Yoh00fYKTjNggtrPqe15cXb3bw525SjIJDijPj2&#10;sg8a3HihPJwyxgRPHw16Pl/d4Zf9y9z9W8LHox7r6A/ba1j2erBeG2VU5GxxYGs9vqbVm9cn9q36&#10;nhmmv7jVu9DYG9KqIM7qKHEeH6vjs2/9DcqvUcQvuuyWYDsl9bAdzn7a3bWz9Ee5zmt9imvS97aJ&#10;j6iNqLZwW/qFLQOahp8l5zmVOFjmGWu1HgQtfK6z1uxuyzKr6dRENpoHv29h7dz/APprJfTS125j&#10;7LXPHvstOp+X5qjJXgNzNx2taLQdzSzZA122Atc+VnvbotnrG5lVdMQK2B7ncTO1ixbHgBIJLVdQ&#10;w2EkTxK2Pq9jkZNhrBJFZ0JhvI51WZwSToD3Oi2fq+5r77CB6g2gezgGf3ghIekpgfUG7kjL+1s+&#10;ztoNpd7dGvEwfa6t52uVPOxMmsk5nTsdrgdX1g168/Sqfs/OWnaGU5ddrqRIcNrWmPHu76LkraM3&#10;qFkw70yZDGh1mvElxDWpkdBS+epsbeLhuo6bYwttxrmbtCWPbYI/db6rdzVQyhglwPTb7fXkss9W&#10;n03FrCN7GXS6u3+Suk6oM/AqG/Gcxj9BbeQK/aNX7WrkOp5NmQ4Orc57qyCLT7eO1TP8GxSRu7pj&#10;lVVdv//Sh+zrnCa2l48WQ8f+BlTq6J1G1vqCrZUObrSK2CP5d2xEbTQ7VgY4+NbhP/gblpYHRM17&#10;TY6hz6XwTZlWEN2wf0bfUP8ANO3Ix5rMOx8wuPL4j4fVzs3GxunfV/KsutrzK3ZWEb66pc3ax9j3&#10;173BrLPUb+6t/Iu6L9ZKbKKMurLouA21V2+nezYfUrfVXYPUqsqd/wAEqX1nBxulC3pz6jljNwzW&#10;ypwe1trC/wBHkMr9zh9FEs/aN+XV1LO+qps6pjACq+rKq2gtmIbv/Nc72eqy/wBNVs0feNzJsGM+&#10;KOnqj6f0f+jOLZxAQxx4dKM6uURvwfo5OD/HhNz8noWNlZHUDldTuuy6MYYl1l1bGeg17fUx7c2+&#10;rb9sa9jf55/06/8Ai9iV9HXchmI92PU1vSMW8Y7sa4Xuvsfj/ZKK8WhjRbRS/Yyx9T/+E/4tFfn/&#10;AFupxst9PQrWdQzbxbZaQy2oVtayiqgVfSf6eNSxm5/+EfdYnr6n1axvTrOp9Cz/ALTh2WfaBi0f&#10;obKnstqbX6LXt+g77LZ7v9E9Re3kBsT46Nj3IUf8fFwfo/6pm4jWoiaHD6ZxP6H6MP3f0Gm3qLMf&#10;pvS8DEy3YGS23Fxco21mp9TPTtsyd7M5jaHtfaz2+70/31V6u/HzujZd2dS7OuwrcjFpzsJga0Gt&#10;rH1ZORDnspxHWZG26qp/oer/ADK2MvrFZx/Sb0nrBBtZvrzMX1ahUXt+0tZW4vbubRv9Dc36ay+t&#10;ZXSruk30VHqWC2qmz0serE+zY7yRvbXmMZurdV6v9TZvssUYxESHo14jMzEhKuLiyH1S4Mnzejh4&#10;V0Zag6jX/C/5j3XRjPSqREbKKGz4/oaHbv8AprI6y3qV+ZdTU+37M1rSK2Ehg9gc/wCj/KWz0oAd&#10;Kojn7PRu+PpVf99VZ+aPtt+C6SXVuexw4AbW0va7+tv9iuyFxAaF+uX1eG9EA8codwggK2QSJA7K&#10;tkiCExc63UqbrqGgtcLbmsDKwJ0AbDW/1vpblh3dLzw4ttuow29yTvf97trFt9ca91WI4OI/R7BG&#10;hI2t5KwLcFlGAzMNbv0hLWFxBkglmv8Amog0FEatnE6P9Wq2ttzM92TaHe6poLiQPg1zf+muh6bd&#10;0Qb2dMrsxw2DY+xoaHTowMbLlw7crINrWBwaCQDA8VufUjOvy8jqTLA3bjljWRzy/n7kgSTsEbdX&#10;ZzeoOxba8mh1d1lT9GvEtOhb7w3aht+sP1izNzKsqvHaORUxrIH8lz971m/XN1lfTHvq3NuLm7S2&#10;d3PuVX/Fbi5Vn1ltty67HMbi2bHWglu4urH5/wDJRAJ60FEjtaupZGZk3lmblWZWwyz1Hlzfixp9&#10;rVlisOt2juYW59ZMRrOuZbWe2veCGjgSshoLctoY0vIeA1g5P8lqUd6PdEttH//Ttf8AMD6wl53N&#10;xds+0hzg6P5Wi0sH6n9YZaHZ7zdW1mytrbN8AfRa1tzmsa1dykq3tD/PT+zF/wCq2bil+4P+d/3z&#10;w31l6ezA6biMDHVCzqWHuc8sgw5/7h9q6Jz6nPcW2MMk8Pb4/wBZC+tf/N77Ez/nFH2H1BG7ft9S&#10;Hen/ADH6X6HqfyFyZ/8AGf8A+D+X2r+CkgCNAeLxOh/5keFMjExjx8UdZfKOIfo/vTeyAngg/AhP&#10;sf2C4k/+M9/J+X2tQd/4z3+77YnersPt/wDQVlYv3p/4kf8A1a92GXdg75Ss/wCsfrj6u9V3b4+x&#10;38zH825cj/66H831v7P2pM7/AManaf6XtjWPtMR80jxVt+P9iYjFxD1S3H6Ef/Vj3PTmXDpuOGUO&#10;eH49PuDmAEitg/OcHIeXhdRseH0U7XbXMduczUO/quK1en+l9gx/Rn0fTb6U87I/Rz/YVhMljJGu&#10;WYH9UY//AFXxI4vUfQL/AML/AL54k/VXrBgBrIAgt3CD8UGz6mdWsLi5rJ/Nhw5813iSrxw4+mfL&#10;9kL/APSS7il+5H8f++eGy/qp168VFnph9QgBz5b2/NTZ31R61k9JowWMpbZUS4vLoBlzncj3fnLu&#10;klMMWmmaf2Y//VSDKV6wH/O/758xr/xc/WBtjXufQSCCYcRwey1fq99Uer9Kdlm2jHaLy0sOO7Ug&#10;btb/AFdnu935i7lJEY+2Wf2Y/wD1WjiP7o/53/fPFdZ+rHXczG24IrqyAQWvtILR+97W70b6tfV/&#10;rnSr6787be8VPrt9JwG5zi1zXDf6fta1q69JH29f52V+WL/1WoyP7o/53/fPE9V+qnV87qF2VW1j&#10;GWmQ17hI+O2VnU/UDrbM2u+w1GpljXua1xDiAZcAdF6Okh7Zv+dn9mL/ANVq4j+6P+d/3z//2QA4&#10;QklNBCEAAAAAAF0AAAABAQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEA&#10;ZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJTQQGAAAA&#10;AAAHAAgAAAABAQD/4Q0uaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVn&#10;aW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5z&#10;Ong9ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4x&#10;NTc3NDcsIDIwMTUvMDMvMzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0i&#10;aHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3Jp&#10;cHRpb24gcmRmOmFib3V0PSIiIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4w&#10;LyIgeG1sbnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9kYy9lbGVtZW50cy8xLjEvIiB4bWxuczp4bXBN&#10;TT0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RFdnQ9Imh0dHA6Ly9u&#10;cy5hZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZUV2ZW50IyIgeG1sbnM6cGhvdG9zaG9w&#10;PSJodHRwOi8vbnMuYWRvYmUuY29tL3Bob3Rvc2hvcC8xLjAvIiB4bXA6Q3JlYXRvclRvb2w9IkFk&#10;b2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgeG1wOkNyZWF0ZURhdGU9IjIwMTUtMTIt&#10;MjRUMTA6Mzk6MzEtMDg6MDAiIHhtcDpNZXRhZGF0YURhdGU9IjIwMTUtMTItMjRUMTA6Mzk6MzEt&#10;MDg6MDAiIHhtcDpNb2RpZnlEYXRlPSIyMDE1LTEyLTI0VDEwOjM5OjMxLTA4OjAwIiBkYzpmb3Jt&#10;YXQ9ImltYWdlL2pwZWciIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6NDRiZjZlNjUtZWQ1OC0w&#10;YzRlLTg3NGMtYmU5MWUxNzA0ODVjIiB4bXBNTTpEb2N1bWVudElEPSJ4bXAuZGlkOjQ0YmY2ZTY1&#10;LWVkNTgtMGM0ZS04NzRjLWJlOTFlMTcwNDg1YyIgeG1wTU06T3JpZ2luYWxEb2N1bWVudElEPSJ4&#10;bXAuZGlkOjQ0YmY2ZTY1LWVkNTgtMGM0ZS04NzRjLWJlOTFlMTcwNDg1YyIgcGhvdG9zaG9wOkNv&#10;bG9yTW9kZT0iNCIgcGhvdG9zaG9wOklDQ1Byb2ZpbGU9IlUuUy4gV2ViIENvYXRlZCAoU1dPUCkg&#10;djIiPiA8eG1wTU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVh&#10;dGVkIiBzdEV2dDppbnN0YW5jZUlEPSJ4bXAuaWlkOjQ0YmY2ZTY1LWVkNTgtMGM0ZS04NzRjLWJl&#10;OTFlMTcwNDg1YyIgc3RFdnQ6d2hlbj0iMjAxNS0xMi0yNFQxMDozOTozMS0wODowMCIgc3RFdnQ6&#10;c29mdHdhcmVBZ2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIi8+IDwvcmRm&#10;OlNlcT4gPC94bXBNTTpIaXN0b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6&#10;eG1wbWV0YT4gICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+L/4klDQ19QUk9GSUxFAAEJAAiAcEFEQkUCEAAAcHJ0&#10;ckNNWUtMYWIgB9AABwAaAAUAKQA1YWNzcEFQUEwAAAAAQURCRQAAAAAAAAAAAAAAAAAAAAEAAPbW&#10;AAEAAAAA0y1BREJFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAKZGVzYwAAAPwAAAB0Y3BydAAAAXAAAAArd3RwdAAAAZwAAAAUQTJCMAAAAbAAAKIGQTJCMgAA&#10;AbAAAKIGQTJCMQAAo7gAAKIGQjJBMAABRcAAAji0QjJBMQADfnQAAji0QjJBMgAFtygAAji0Z2Ft&#10;dAAH79wAAJCRZGVzYwAAAAAAAAAaVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2MgAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAB0ZXh0AAAAAENvcHlyaWdodCAyMDAwIEFkb2JlIFN5c3RlbXMsIEluYy4AAFhZ&#10;WiAAAAAAAAC1WgAAvGcAAJIwbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAA&#10;AAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvS&#10;HO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8&#10;pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltR&#10;XGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15&#10;w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUz&#10;liaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uw&#10;WbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZ&#10;y0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457k&#10;e+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr&#10;/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gY&#10;zBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSB&#10;NX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpR&#10;wFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3r&#10;buhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJ&#10;uIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPY&#10;pMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13A&#10;Y8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca915&#10;3obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7&#10;ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkp&#10;GjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1&#10;NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCI&#10;UYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKtt&#10;q26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kM&#10;igKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWl&#10;WaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPO&#10;xPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfj&#10;zeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R&#10;/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MY&#10;gRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJn&#10;M1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN&#10;0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgw&#10;aR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKC&#10;qIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvU&#10;nL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3&#10;zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn&#10;10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av6&#10;9vw6/Xv+u////wCAAIAA5bR/zX9UzD9/pX7Dsox/lH5pmH9/nn5MfeN/wX5jYkF//n6SRGGAf38F&#10;H2SB/oAc/Lh+dIt55A9+V4myytt+T4gUsT5+XIa0ly9+goWbfJN+voS6YOl/D4P0QwB/loN4HaKA&#10;5IPf+qN9JZcI4kh9HJQxyVh9JZF6r859S48eldZ9ho0Ne05914s8X7R+N4mJQct+wIgtHAR/z4gR&#10;+L98F6Kw4IJ8F57Jx7J8K5sUrkV8W5ejlHN8q5Smeg59DJHmXpV9d49PQLZ9/40tGox+xIvJ9wl7&#10;R6513tp7RKl6xht7XaTErNJ7lqBmkxB76pxaeNp8W5i7XYh8z5VNP7l9UpKLGTx9xo7w9YV6qrpd&#10;3Vl6n7RIxKd6s66Lq3x68Kk9keJ7TKROd7J7wJ+6XIt8PZuPPtN8vJh2GBd825BJ9Dh6L8Zy3A16&#10;G787w2J6J7hzqk16ZLI2kN96yaxxdtJ7RKcQW657wKIwPgx8O58PFxx8B4+g8x150dLI2vF5tMph&#10;wkl5uMKNqT958Lthj+d6WbTOdgZ63a7GWwZ7XqmHPWN70KTTFkl7Uo8R8ip5jN+E2f15ZtXTwVV5&#10;YMzuqFZ5lMTijxN5/r2SdUt6hrcHWml7DLHcPNp7eqklFZ56yI6d7e2JE34r1n6IAH2xvs2HBX1X&#10;prWGMH0zjhqFhH1IdNCE/H2MWmuEm33oPY6En36LGIuGeoAB68mHrokI1QCGo4d9vY2FuYYhpX6E&#10;+IUDjNCEZIQqc32D9IOIWQ+DqIMHPDmDuILgFvmFd4QD6fuGcJP401OFd5F1vBCEnI8ZpBSD9Y0T&#10;i4mDdYtWclWDF4nVV/+C2Ih8OyyC64eUFYiEe4eo6FKFc5740bKEg5uBun+Dspg7oqGDDpU6ijiC&#10;oJKhcSmCUJBDVveCG44cOjSCLoyWFDiDiYrJ5siEqqoY0DKDu6WtuQaC8aGCoT+CVZ2kiO6B45oS&#10;cAuBo5bnVgKBdZP/OVOBhpIMExWCmozn5WOEDLViztaDHbADt7WCUqrqoAWBuaYuh9WBTqHGbv2B&#10;CZ28VR+A45ozOImA85g4Eh+BvIxB5C+Di8DazayCnLqCtpKBzrR6nvSBNq7fhuiA06mwbjGAk6Tt&#10;VFyAZaDYN92AdJ5YEVSBA4u34ymDJMyVzK+CNsU7tZiBZb5DngOAyrfLhgmAabHdbXeAM6yNU8aA&#10;CKhWN02ACqNcEK6AbItH4k6C0Ni7y9qB5tBOtMSBE8hhnTWAdMEUhU6AErp6bNV/37TNUzx/urBI&#10;NtF/vKUQECp/9Iru3TySYXyYx2uQenxDsVaOsnwQmseNGnwRg5eLt3xJa56KgnyxUnWJiH0yNo6J&#10;J34BETKL1n/e20aRLYbLxgWPQoWEsCqNg4RvmbKL/IOQgoOKrYLyaoyJjYKIUV6Io4JANXqISYJg&#10;EASKmIOG2bOQAJEkxJ2OIo7trv2MY4zfmICK8YsmgVWJs4myaWqIpoh8UEqHy4d2NHaHeYcFDvqJ&#10;Voa72EePCJuSwy6NMph7rYGLhpWXlx6KE5L9gBeI6JC+aFOH5o68T1uHE4z/M52GwowdDhSIKImE&#10;1umOSqYVwdGMeKImrCSK1J5zldKJaJsKfuaIMpfqZ0uHPpUtTn2Gb5LMMtmGHJHBDU6HJYj/1aeN&#10;sbDHwJuL4qwAqvaKPqd3lLSI1qNBfeKHpJ9cZliGp5vaTbWF3Zj5MiyFipfyDKiGS4iP1JCNM7ul&#10;v5KLZ7YFqfKJwrCmk76IW6ukfQqHMKcIZZ6GNqLnTQyFX5+vMZ2FC50/DB6Fl4gx06OMy8bHvrOL&#10;A8BJqRaJXroUkueH9LRJfEKGzK8EZPaF3Kp3TIeFBadlMSSEoqE6C66FBIfm0uCMctJXvfuKsMrx&#10;qF2JDcPhkjGHo71Te52Gerd8ZGmFi7LHTA2Eva5nMLeEXKDwC1WEjoepzPub8ntbuJOZR3sho/aW&#10;uHsJjt6UYHsmeRWSRXt4YmmQZXv5SnKO2nyTL2OONX1+Cn6QH3/Ayzqa4oT9t2aYI4PnowGVmYL8&#10;jfqTTYJLeCuRQ4HYYXyPdYGaSX6N94GBLnmNV4HjCc+Om4MIydOZ346tthyXJYzCoeWUmIr4jOGS&#10;W4mJdyGQXohUYIOOnodeSJiNKoagLaeMjIadCTWNR4XoyKiY55iOtOOWPZXOoKeTvZM0i7uRcpDt&#10;dgOPho7/X3+N0o1SR7GMZov7LN6LzIvNCK+MH4Xfx3yYLKKGs8aVhJ76n3uTC5usioSQ0piqdOyO&#10;2ZX0Xo+NMZOgRu6LxZHELDuLJ5G+CDyLIYWRxl+Xm6ylsrKU9ahZnmySfqRKiYSQSqCNdAGOU50j&#10;XbiMnZonRkGLNJf3K66KlJc7B9uKTIVQxWaXJrbsscmUgLHenYmSCK0OiKqP1aiac0CN5aSPXROM&#10;MKETRbGKtJ7TKzqKEpvIB4uJm4UaxJKWw8F4sQeUHrulnMmRp7YWh+6PcrDuco+NhaxVXH2L2qiZ&#10;RT6KXKZBKtmJqJz5B0qJC4Tuw+KWbsx5sGeTysXYnCiRVr+Fh06PI7mzcf6NNrSqXAOLjbETRNWK&#10;GqxCKnyJaZy6BxaImYTLvT+l0Hp6qhyiaHpNltGfHHpFgxScCHpybp2ZOHrUWSyWsntkQlOUonwK&#10;J/OT83z9BKqTf3+mu7Ok4oOUqSqhWoKclhWeCoHQgmCa/YE+bduYOoDrWGOVwoDOQYKTvIDbJzST&#10;C4F1BGiSA4Kauoij64zCqBegaIsBlSSdFYlugWuaF4gpbPGXXYcnV4qU74ZmQLyS7oXoJo6SOIZb&#10;BC+QtILUuXyjG5X1pv2fo5N6k/+cWZE5gF+ZTo8za/WWnY2RVq2UNIwxQAKSNIs5JfmRd4vZA/2P&#10;koKyuJaiVZ9opgqe6Zwzkv6bqpk/f1aYppaLawSV2JQuVdmTfJI/P1KRfpDsJW6Qv5FWA9OOmYKW&#10;t6OhyKkCpTWeVaUVki6bEaFrfoKYEZ4ZajmVVpsiVSKS65isPsOQ7Jc/JQGQJ5YLA6+NyIJ9tsuh&#10;V7K9pG2d4a4ekWyananGfcqXoKXRaZaU66JSVJaSgJ+DPk+QbJ5UJKyPoJjMA5GNGoJptg+g/ry2&#10;o8adgrdhkMqaPbJcfSyXP63MaQGUjqngVBeSLacNPe+QEqTDJGWPMJibA3mMjYJZtXGgr8csozyd&#10;LcEXkEGZ6rtffKWW8LY/aIiUQLISU7OR4K9HPZuP0qmoJB+O9JhsA2WMHYJMrh6v/nnknCmr3nm2&#10;ihCn3nmyd4qkF3nmZEegmHpQT/mdc3rmOh+a9nuNICmamHxxAACV03/KrM6vKIKDm2iq5IGZiX6m&#10;2oDgdvujE4BjY6ifm4AmT1Ocf4AjOXSaBYBMH6GZloEXAACUjoAAq9+uPYsumoqp/omNiL2l7Yga&#10;djGiMIb7YuSevIYgTp+bpoWOONWZLIVLHy6Yq4ZGAACTcIAAqxKtapPnmaqpN5Gah8ylMI+EdVCh&#10;aI29YhKd/IxRTeia6Is4OEGYaoqiHsqX14uzAACSeIAAqkGsypy0mNqomJnChvOklJcXdHWgz5TA&#10;YU2dS5KwTUKaPZEoN7+XuJBrHnWXFJBhAAuRkoAHqZCsLKXMmC+n/KIxhkij+Z7ic8qgNZvvYKqc&#10;splcTK+Zj5drN02XCpblHiiWX5RYABuQxIASqOKrua8Dl6Knfaq4hcKjcqbDc0CfrKNDYCmcNqBP&#10;TEGZHJ47NvaWgJ19HfOVyJRAACiQGYAbqEKrYbh0lxmnG7N7hUOjDa7ncsifSKrkX7ub1qepS+GY&#10;xaXjNrCWI6LrHcyVT5QmADOPj4Aip7mrFcJelqamxLyrhNaitrdxcmKe9rL6X2Obhq+6S5yYda0f&#10;NnuV3aTWHaeVCZQNADyPIIAon7C6hHl0jtW1q3k6fdGw/HkybGSsi3lnWjioZHnURu+krnpqMeuh&#10;5nsHF/Cicnu+AACRKIAAnqa5toGkjkK0woC9fWKwBYANa/OrjH+eWbinZH9yRmyjrn+DMWyg3n/B&#10;F7ChO4C6AACQboAAnfe4y4nVjZqz3ohJfM+vGobua1Wqo4XtWR6meoU0ReGixoTMMPqf7ITEF4Gg&#10;HIYEAACPy4AAnWi385IQjPizD4/nfBquUo37aqqpzoxjWH2lq4stRVmh9opXMJWfE4osF1yfHIqw&#10;AACPPoAAnNW3RpppjGKyYZeme3utppU0agapJJMYV+2k8JFdROGhP5A1MD6eUpAqFz6eNo64AACO&#10;xIAAnDu2v6Lui9mx0Z+SevqtD5yPaYuoj5n4V3mkWpfWRH2gkpZwL/idnpakFyedZ4+oAACOXoAA&#10;m8i2Nqugi3CxRKelepisgqQTaS+oBKEFVyWj1J6XRDmgCJ1JL8Sc8JwnFxWcqI+bAACOCoAAm0q1&#10;17SMiyKw1K/belesA6uraOmneagxVt+jS6WwQ/yflaSeL5ychqAxFxWcF4+bAACNxYAAmtm1hr3r&#10;isuwdLiDeg6robO2aKynG6/jVrKi762gQ9+fOKqnL5GcL6ApFx+bto+iAACNjoAAkfPFY3kYgh+/&#10;0njLcha6fHi5YaO1aXjqUHGwp3lTPgusc3nkKaaplnpqD2arWXsLAACNQ4AAkTfEi4Dmgba+83/4&#10;ccK5kH9KYUq0bX7iUA2vnn7EPa2rX37lKV2oZn8yD4Wpw4BEAACM/oAAkM3DkoiogUe+CIcncV64&#10;noXcYNuzdYTzT6Gun4RZPVKqWoQZKSOnSoROD6+oT4TuAACMwYAAkIHCqZBrgOi9I45fcOm3vIyV&#10;YGuyhosmTzqtsoolPQCpaomTKPamSInjD9qnBIkCAACMjIAAkCzB6JhPgJS8W5W1cJK28JN0YAux&#10;u5GVTuis1pAmPMOoko9pKNelY5AbEASl4YrUAACMXoAAj8fBUKBigEK7tZ03cE22QJpzX8+xCZgs&#10;Tq6sJpZxPJWn0JWyKMKklpW8ECuk44ruAACMOIAAj2bA1aiUf/y7KqTQcBa1qqGHX6Kwb57fTomr&#10;k50HPH2nOpysKLij4JpuEE6kBosGAACMGYAAjybAUbD1f8y6oayTb/a1H6jLX42v46XYTnerCaQa&#10;PG+mvKL/KLOjU5uFEGyjRIsbAACL/4AAjtS/8LnJf666LbSbb+20m7AtX4evUaz6TnuqcKtcPICm&#10;IKf1KNyiyJugELCiuItIAACL64AAhLTQn3jzddfKWXiDZq7Eb3hbVxG+1nh9RrO5k3jaNQe1CHlY&#10;IPayd3muB+uy2XtFAACJ+YAAhGLPn4BudZvJfn9nZnDDjH6tVs691n5ERnG4dH4pNNmzzH5QIPaw&#10;/n6fCGew6n/nAACKFoAAhErOhYfFdW/IfIZBZkPChYT6Vpm8vYQhRj+3S4OeNL6ykYOBIQuvlYP4&#10;COavKIP+AACKL4AAhEbNfI8WdV/HbI0ZZiDBcotnVna7m4oaRiS2KIlINLWxZoj+ISyuSYnkCV2t&#10;m4ZVAACKRYAAhDnMmJaFdVjGeJQHZh3AcJHwVmq6l5BJRiG1FY8kNMSwVY7fIVqtII97CcysQoag&#10;AACKWIAAhB3L1J4hdVDFpJsaZii/jpiQVoO5r5aZRji0L5VLNOOvXZVKIZKsGJRACjSrG4bmAACK&#10;aIAAg/7LLKXPdUrE76I5Zje+zJ87VqG46Zz9Rlyzbpu5NQ6umputIc2rMpbbCpGqH4clAACKdYAA&#10;g9zKmq2mdUXEVKl2Zkq+KKYBVsK4PaOORoSywqKhNT2t+KDpIgqqgpcECuepT4dfAACKgIAAg77K&#10;ErXFdUXDxbDqZmS9k6zyVvK3o6pmRsKyJajfNYitVqQyImWp25dBC0eosIegAACKiIAA8oZ7RnmK&#10;2vd7nHmlwv179nnRqn18WHockXB8w3qKd7t9O3sWXPZ9w3uqP9Z+eHxcGxZ/0X0P8Fx5kITv2Tp6&#10;B4PowXF6gIMEqRV6/oJOkB17hYHIdnl8F4FkW7p8soEKPpd9Z4DUGXV+X4Db7mp4JpB012h4rI5R&#10;v9d5N4xRp5J5zIqfjrx6aYkldTd7EYfVWpF7uoaVPXZ8a4WJF/Z874UY7Jh2+JwG1Z93hZjTviB4&#10;GpXRpgF4vJMNjVJ5b5Cmc/V6J45rWXV624xNPGx7hYqCFpp7iIjf6vB2Baej1AB2k6NsvIp3LZ9v&#10;pIV315u5i+94kZhGcr55WpUsWGd6F5I5O3V6t4/VFWR6V4wU6YJ1S7NS0pl11a4iuyl2bKkoozV3&#10;GaR+ir132qAicZh4p5wTV2x5a5hmOpZ6ApWuFFZ5Z43A6FB0ub8d0W11Pbj0uf51zrL/ohN2eq1k&#10;ibl3Q6gscLN4FqNOVpF42J7rOdZ5ZpwqE3J4po0m51d0TMsL0Hl0ysPquQZ1Ur0AoRl1+bZ2iMx2&#10;xLBob+h3nqrhVed4ZKYcOTN446HRErl4CIyo5pF0A9cpz7h0ec8MuDp09scxoEV1lL/Ih/92XLj3&#10;by93OLLoVUZ4AK4tOKZ4d6ZNEiV3i4xE4eOELnflzDODo3g7tfKDLniYnv6C0XkMh1qCi3mdbvCC&#10;XXpLVWCCT3sCOSaCmXvTE9+EnXyO4B+CoIK9yveCKYH3tN2BxYFNnd+BeYDMhiOBQ4B0bbOBKYBA&#10;VB6BMIAeN+6Bg4AsEniDIICm3oSBSo2ryU6A4Yves1GAh4ovnGeAUYjDhNSAMoeMbIaALoaBUwyA&#10;QIWONueAjYTiETyBsoRz3OeAKpiXx6R/xZXVsap/dpM6mup/RpDUg3x/PI7Ca1h/SIzeUgh/ZIsk&#10;Nfp/rInhECuAdYfB22B/PaOSxiR+2J/qsDJ+kJxrmYF+aZkkgi9+YZYXajp+fpNoURV+o5DzNSF+&#10;4o9KD0B/ZYpQ2g1+ha6txNp+IKokru191aW9mEt9saGPgRV9sJ2paTJ9y5obUDh9+ZcLNF5+MpVf&#10;Dnt+gInK2PN987nqw8h9jrSBrdp9Pq8xlzx9GKoggCN9HqVvaGF9P6EnT3x9Z52MM7h9mZtmDdh9&#10;w4lc2BB9hcVZwut9H78OrPJ8yLjXllB8mbLjf0R8oK1tZ518y6iVTtp896TZMyx9G6BYDVN9KIkC&#10;12R9NdEXwjx80MnnrDB8bsLGlYJ8NLv3foR8OLXNZvd8ZbCXTlR8l6yWMrp8t6JMDOh8rYi60cGN&#10;UXaSvbWL63cGqQOKqXd+k36JjngJfTGIl3iyZgWHxXl6TZ6HKHpJMjiHJXsxDNaJJHx50DyL8YDH&#10;vHyKmYA+p9qJY3/OkmiIVX9+fB+Hbn9XZPuGrn9RTJSGHn9cMTWGGn+YC+yHi4BazuKKqYsbuyGJ&#10;X4mcpqyIK4g3kS+HMIcNevKGWIYTY+KFqYVGS4+FJoSWMESFIYRECx6GJIPCzX6Jj5V1ubGISZMX&#10;pSaHJZDaj82GLo7PebGFbI0LYseEzIt2SpyEUYoVL26ERolZCmuE7Ia3zCaIsJ/auFeHbJyro86G&#10;TpmejoGFXZbCeISEmJQeYcKECJHRScCDk4/QLq+Dfo7xCdKD4YakyvaIAKpoty+GvaZqoqqFnqKI&#10;jWiEsJ7ad4KD75tvYNODWJheSPuC6pXjLgeC0JUNCVGDAIZMyfmHcrUZtjeGMbBOobGFD6uXjHWE&#10;IKcadqeDZqL3YBeC0p9HSFWCWJx1LXuCOJpJCOaCRoYEySyHA7//tW2FxbpnoN+En7Tei6GDqa+S&#10;dd6C76rCX2eCZqakR8eB7aP5LQSBup5wCI+BroXJyJGGrss9tM2FdMTYoC+ESb56iuqDS7hodTWC&#10;jrMAXtWCBq61R0qBk6rWLJeBXp4mCEqBNYWbwgeWvXWEr1mUinYLnA2Sg3aXh/CQrnc2cviPB3fz&#10;XQaNlHjLRbmMcnmmKwOMTnqMBqmM/3ycwLyVfX8srlOTUH7LmxSRU35+hwGPiH5TcgmN7X5PXByM&#10;iH5tRM6Lb36ZKieLQ376BiyLbIAXv46UV4jYrRiSNIedmfuQNoZ1heSOeIWJcP+M6oTGWyiLkoQv&#10;Q/GKgYO6KWOKTYO5Bb6KCoMmvm+TQZKnq+SRKJCZmLmPN46hhMiNcIzjb+uL9ItmWjCKqIocQxmJ&#10;nokRKKqJZYjnBV+I14OhvUeSZ5yFqs+QTpmyl5mOYZcDg5WMqpSFbtmLKJJBWUCJ65BSQlOI5I7H&#10;KAiIoI7KBQ2H0INqvDyRv6aGqcWPqaL4lpCNvJ+HgpeMB5xKbfCKh5lRWG2JQJa7QaeIPJTfJ3yH&#10;8JQ7BMiG84M8u1uRObCnqOmPJaxflbSNNagsgcCLfqQ0bSyKBKCYV8aIvZ2DQRmHqZuVJwuHVZi+&#10;BI+GPIMVuqSQz7sBqDaOvbYAlPmMyrEPgQSLDqxebHmJlKgwVyiIV6TXQJ2HQKLcJqqG1pokBGCF&#10;poL2uhqQfMW6p6eObcADlFuMeLpSgGCKtrTya+KJN7BOVqeH+60SQC2G7KjEJkiGgZniBDuFL4Ld&#10;ssOgenTDoUidiHVOjzyax3XifGiYPXaMaLGV6XdTU+iT2ngyPaGSRXkMI2eSSXnUAUqQWXy6sbCf&#10;YH3moH2ca32YjnyZrH1je6qXJH1RZ+yU2H1mUySS0n2dPNuRQH3hIrmRM35UASyOzH/dsLueRocO&#10;n3mbXIX0jY+Ym4T5eraWIIQzZwWT3YOcUlCR4YMxPB2QU4LuIh6QNYM7ARGNb4C5r7ydU5Axnmia&#10;bY5gjG6XtIy2ebeVMIszZhOS+on6UX6RBYjzO26PeIg5IZWPSoizAPqMQICprtWccJmKnXaZk5cE&#10;i3KW4pSneLOUZZJzZTGSG5CCULaQM47uOsqOp43cIReObY4vAOaLPYCcrfObzKMInKyY7p/RiqmW&#10;OJy+d+CTvJnlZGORfZdXT/+PipU9OjiN/pQSIKmNt5LgANaKY4CRrTKbTaygm+yYb6jBieiVt6T+&#10;dyWTOqF+Y7qQ/55mT26PCpvxOcKNapsCIFWNFpXcAMiJroCHrJCa67Zqm1CYDbHjiUiVUa11doWS&#10;zqlWYyCQk6XLTuaOp6NKOVmNAKFbIAyMkJWrAL2JG4CArBSanMCdmtOXvrtviL6VALZWdfeSeLGi&#10;Yp+QOa3NTnqOTKtdOPyMrqZlH76MPpV2ALSIpYB6pAmqkXQ5k5+m7HS8grGjfHVPcQWgRXX8XnOd&#10;SnbFSryaqHeiNVeYvnhrG0CZa3jsAACNnn8RozCplnzjkwul53ybgiSicHxzcHafNHxwXdqcOXyX&#10;SiKZm3zeNL+XrX0tGtCYNX2YAACMbIAAonOoioWIkj+k5ISFgWyhZoOkb7KeMYL+XR+bPIKISXmY&#10;o4JENCyWsoIrGm2XGYLGAACLYIAAobCnlY4vkWOj9oyDgH2ggIr+btudRImyXFWaWYirSMuXxYfh&#10;M6GV0Yd4GhOWGog4AACKd4AAoOOm1JbmkJejNZSaf6mfwpJ/bgKciJCfW5yZiY72SCyW/Y2/MyaV&#10;Ao0vGciVLYztAACJr4AAoDqmIp/ej+2iiZzzfvyfFpo1bVab2pe2WviY2pWGR6CWOZPlMruUO5OJ&#10;GYSUVpDqAACJB4AAn52loajyj2eiBaVnfneeiqIGbMibRp7zWm6YTpxbRyqVspqTMmKTnZoQGVCT&#10;opEdAACIfIAAnxalQ7I0juahpK4QffSeI6oVbEia2qZ6WfWX4KOURr6VTKIOMhGTLp90GSaTEJEB&#10;AACIC4AAnqqk+bvejn2hVLchfYSd0LKLa9eag656WZCXhquDRmyU76lCMc6S2KGsGPeStZDhAACH&#10;sIAAlfG1CHPEhn2wuHQ3dpCsonTCZe+oxXVsVGelK3YxQaKiCHcDLPCf+HesEm6iHHesAACJfoAA&#10;lVW0InwBhh+vxXu0djSrnnuQZY6nsnuWU/ukEXvIQTig6XwaLI+eyXxpElSgnXyvAACIxIAAlNWz&#10;GYQshYyuw4M0dbCqk4JlZPymqYHYU2+jB4F/QL2f4IFbLC+dtIFnEj+fP4IJAACIIYAAlE6yH4xT&#10;hOytz4rCdPuppIlgZFmlsYg/UtaiGIdoQD2e8obYK9KcuobBEiueBobKAACHk4AAk7uxU5SShFSt&#10;BJJwdFmo3JCIY7Kk6Y7fUkqhQI2EP8ieH4yhK4Gb24yoEhuc7oriAACHGYAAkyqwt5z5g8usZppL&#10;c9SoOJfVYy+kQZWtUc6glJPlP2adWZLDK0CbC5MTEhCb8ow2AACGs4AAkr6wJaWFg2Cr1aJLc2in&#10;pZ9KYsajrZynUW6gAZqOPxucv5l6KxCaRpiUEgmbDIwyAACGXoAAklOvxa5FgxurbKp4cyanLKbj&#10;YnijH6PJUR2fbaGNPs6cPaC6KtqZypz5EgeaXYwxAACGGYAAkfuverdsgsqrF7MRctWm0K7xYiqi&#10;v6t8UNyfCalzPp6b1KbNKryZZJzlEgaZ5owwAACF4oAAiHa/5XNReeG69XOtatm2Q3QrWyexynTM&#10;SoqtnnWHOJOqFHZGJFKoK3a3CliqB3cXAACGDIAAiB6/BXsuebm6CHrUaq61PHqsWvSwq3q2Sk+s&#10;bnruOF+o1XtDJDSmx3uBCp+oLnxiAACFtoAAh9698oLpeWK4/YH0al60JoEuWpavj4C1SfarTIB0&#10;OBqnrIBsJBOlgYCUCt+mg4EmAACFa4AAh5e854qYeQG39YkbaeezIofUWiyugYbXSZSqQYYtN8+m&#10;nYXVI/KkW4YYCxelB4VRAACFKYAAhz68CpJgeKW3FpBiaYSyQY6mWcCtno0zST+pTowcN4+lrIuW&#10;I9ejVow+C0qjuYeiAACE8YAAht+7YppTeFC2Z5fWaTWxiJWcWXWs35O9SPmojJJVN12k05HGI8Oi&#10;a5HoC3SilIe/AACEwoAAhoe63qJfeAm12p9kaPWw75yuWTmsPpprSMKn7JjbNzmkLJiqI7qhmJaj&#10;C5yhlIfZAACEmoAAhk26YqqVd9W1WqceaMawa6P2WQ+rs6FlSJqnXp/lNxSjpp8KI6qg/JgdC8Cg&#10;tIfyAACEe4AAhg26EbM+d8C0+K85aLev86uDWPWrI6ioSIimvac5NxOi/aQPI8KgYJgtC/GgHYgT&#10;AACEYYAAe27LMXL9bZnFtnM3X1jAf3OaUHO7gnQnQJ6233TLL0WzIXVkGwax+HVrA2+wTXeJAACD&#10;JIAAe2jKQHqIbavEwnoRX16/a3nZUHC6SXnaQJm1h3oNL1KxqHpWG0ewMXpfBAuuL3xGAACDIoAA&#10;e3LJEoHZbZfDnoDYX0e+PYAPUE65C3+gQH20On9tL1CwR393G32ukn+rBJesSYB1AACDIYAAe3DH&#10;6IkUbX3Cc4eeXxe9EYZnUCW31IWFQF6zAYUCL0qvAoTfG62tHYWEBRKqm4NuAACDH4AAe1vG7JBl&#10;bWXBcI6AXv68BIzoUAK2woulQE+x34rPL1Ct3IqsG9+r0IswBYGpJIO5AACDHoAAeznGJZfkbVTA&#10;mpWQXve7H5OOUAO11ZH2QE+w7pDsL2Gs0pEBHBWqppALBeSn4YP7AACDHYAAexfFhJ91bUe/6pyz&#10;Xve6YJpHUAq1DJhmQFuwJZddL3msAJd5HEupo5MhBjumzoQ3AACDHYAAevbFBqcwbT+/W6P9Xvy5&#10;waEsUBa0YZ8UQGevdZ5ZL42rVpzTHHio4JNABoel64RqAACDHIAAetzEna8+bT6+4auTXwm5OKhb&#10;UCqzzKYzQIWu16TOL7mqsKBFHLOoMZNnBsilRoSWAACDHIAA5h92cHMY0Bt3S3PxuYB4H3TMoip4&#10;6nWviiR5snahcWN6f3ejV4Z7T3ifOy98MXmWFp19IXno5A90h35ozmt1iX4bt/p2fH3loMt3ZX3K&#10;iN14S33NcC55M33kVlt6FX35Ogd6734SFSB7VH3B4jFy8InSzJp0Aohktl91CocSn0Z2CoX9h353&#10;CIURbvN4BoRCVT549oN5OPl5xILEE8R51YIL4Glxk5U4ys1yrpK/tJxzwJBsnbF00Y5MhhF15ox2&#10;bbJ29orCVCp38okhN/54soe3EpR4i4Xs3slwdaCdyTJxkp0vswJyq5nnnCtzxZbVhK505ZP4bHx2&#10;B5FpUyN3C476NxV3u4z+EY93cYk/3WxvmKwNx9lwtKe6sapxy6N/mtty6J96g3d0D5u0a1h1NZgz&#10;Ui52QZUPNkJ24ZLFELR2hItL3E5u67eMxsFwBLJbsItxFa0xmb5yMKg8gnJzXaOaanJ0ip9MUVp1&#10;lJt1NY92JZklD/51v4rQ229ubcMexeVvgb0Vr6NwiLcEmMtxm7EjgYVyyausaaRz/aa2UK91CaJ7&#10;NPR1hZ61D2p1H4ps2stuG87GxURvKcfkrutwIcDzl/9xJ7o2gLtyT7P8aOtzg659UAp0jqpJNGN0&#10;/aMoDvR0n4oc1hV/DnG2weV/EHLKrPR/HXPPlx9/NXTRgHV/VnXdaO5/iHb2UDF/z3gINJqAWXkH&#10;D1iB8nk81Ix9UXx/wLJ9c3x6q859l3x8lf59wHyPf1N983y5Z9N+N3z3Tx5+jX00M5B/En1yDkGA&#10;SH2D0wB70odQvwd8AoZCqkF8M4VElIF8cYRvff58u4O9ZqJ9FYMmTgt9doKYMpN97YIlDUx+0oGD&#10;0W56hpIYvWV6vJAZqKF6944wkw17QIxpfKp7oYrdZXh8DIlyTQl8doghMa183oceDHh9jYT8z/N5&#10;cpzpu+95qpoLpy157ZdBkaR6P5SYe2Z6pZIcZFt7Io/nTBl7k43hMNx76ox/C8J8d4fzzrN4m6fS&#10;urN41KQfpfJ5FaBxkHJ5apzmekp51pmRY1Z6U5aESz56zJPmMCF7FZKCCyl7jYeLza538bLTubB4&#10;Kq5OpOp4Zam/j2x4uaVUeVp5LKE0YoV5rp1xSoR6IZpLL4N6XJhyCqp6y4c2zOR3c73xuON3qrig&#10;pBB33LM1jot4J63reIF4m6kJYcR5J6S3SeV5nKFrLvx5wZ1OCkJ6LYbwzFV3Hsk+uEp3UcMjo193&#10;d7zgjct3tbbCd8h4JLEvYSB4sKx7SVR5J6jyLn15QZ9vCfB5r4a4xn6IGHCKs/yHM3G+oJKGcnLa&#10;jBuF0XPudreFR3ULYFyE3HY1SLSEnndVLcWE9HhSCNyGT3lgxUaGgHq4suqFu3rqn3OFDHsbiweE&#10;dXtXdaqD+XunX1uDnHwJR7qDaHxpLNiDsnzACC+Eqn11xBKFDoT5saiEXIQxnl+Ds4NyidmDLILS&#10;dIeCuoJUXlGCa4HzRseCRIGfK/uChYFuB5iDOYELwq2Dx48qsDGDFo2NnMmCfIv3iHGCAIp8c0KB&#10;qIk2XTWBa4gSRdWBSocTKyyBeIZ+BxSB+IQowVSCvZlhrtiCDZb9m3WBepSdhymBBZJRchuAsJAt&#10;XDWAhI5URQCAaIy8KniAhIwJBqOA5oR9wDCB7aO+rbiBQKCWmleAq51khhSAOJpFcRx/55daW1F/&#10;tpTCRER/oZK0Kdd/sJITBkR//oQ9v0SBSa43rMuAn6pOmWSABaZLhSB/jqJbcD1/RJ64WpJ/GJuC&#10;Q6Z+9pkiKVF++JdCBfZ/P4QIvpCAzrjarBCAJrQymJl/hK9ghE5/Aqqfb3N+t6ZOWdh+laKpQwx+&#10;d6BwKN9+XpuCBbZ+o4PcvhSAeMPBq4J/075jl+x/JLjBg5N+k7M1bsZ+QK5JWUV+IKpzQpN+B6cw&#10;KHl95pteBYN+JoO6t1yRV2+xpjWPnnDtlCGOHHISgPSMyXMubMuLmHRUV5OKlXWGQO+J4HakJoGK&#10;O3eBAyqKJHm9tliP4XlTpUOOR3mekx6M1Hnpf/mLh3o/a9aKX3qpVqqJZnskQAqItXuYJbKI+nv0&#10;AtuIhH1ptUmOi4LqpAyNAoJdkgOLkoHTfteKU4FpasyJN4EZVbuISoDjPzaHnoC6JPqHzoC4ApWH&#10;FoCitCyNTYyVotSLy4s+kLaKaonofbmJKoi0ab2IH4esVM6HPobHPmuGmIYNJFCGtoXmAlmF2YGW&#10;swWMS5ZJocKKy5Q4j5yJb5ItfIuIOpA3aLCHMY5rU9+GYYzlPaWFvYuvI7OFxIu5AiWEyoFzsgaL&#10;haAfoL6KCZ1ZjpiIrJqPe5KHeZfaZ8qGcZVbUxKFmJMxPP6E95GuIyyE7JEhAfmD5YFWsTWK6aoO&#10;n+uJcaaWjcCID6MNeryG2Z+dZwWF1Zx7UmqE/ZnUPHWESpg+IsCEMJWdAdWDJ4E9sJKKcrQnn0CI&#10;/rACjQmHlqu+egKGVqeXZlGFUKPhUcaEg6D0O/CDzp9fImGDlJc/AbiCjYEpsCCKGr6LnryIqrnC&#10;jG6HO7TGeV2F76/uZbmE4qvAUUSEE6jmO3+DZKUxIf+DIpb8AaCCEoEZqJua6W8ImI6Yc3BBh6WW&#10;PHFpdbCUPHKMYrWSaHO3TpKQ1XTnONSPwnX0HqOQhnaEAACKcntFp8qZnXgnl9KXPXiAhteVDnjd&#10;dOSTDXlHYeuRO3nFTdCPrHpQOBmOlXrMHgaPNXsLAACI2X6Tpu+YV4E7ltGWCYDKhemT24Blc+2R&#10;5YAcYQWQHX/xTQGOmH/fN2ONgX/WHXeN/n/zAACHcoAApfWXNopAlcKU6okfhMaSx4gNcvaQzYcP&#10;YBuPE4ZBTDmNloWVNsCMfoUbHPyM3YVmAACGO4AApQuWLpNxlM6T7JGjg8uR0I/icfaP3I4zX0aO&#10;FoyzS36MpYt9NiqLjIquHI+L0IrjAACFMIAApDSVb5zGlA2TL5pRgwqRDpfecSSPGpWGXneNWpNo&#10;SsqL35GuNZiKxZDHHCOK8o+RAACET4AAo4GU2qYuk1KSnqMZgkqQep/6cGiOgZz8XcmMw5pTSjaL&#10;Rpg/NSWKFpeUG9GKLJLPAACDlYAAovGUaa+7kr2SMawLgauQB6hGb8eOBKSnXS2MRKGKSaaKz59k&#10;NLSJmJ3ZG4uJh5KfAACC/YAAooqUFrmakkiR4LVbgSOPrrDzbziNoay/XKqL2KlSSTeKYKdINFKJ&#10;MKLXGzeJGJJnAACChIAAmlKk226Eizyhum+ve1me3XDSanucOHH0WJWZxnMbRW6Xr3Q/MHKWZXUo&#10;Ff+YTXUoAACGIH5pmbKju3cuirSgpHeFesOdwXfpaeSbEXheV/yYm3jnRN2Wgnl6L+qVKnntFaaW&#10;1HncAACFAIAAmQuihn/BieqffX9eegqcln8NaR+Z7X7gV0aXen7QRDuVZn7ZL2KUB37oFVSVeH8I&#10;AACEBIAAmEqhZYhKiQ2eY4dEeRibhoZTaE6Y2YWEVoCWc4TjQ5OUZIRqLt6S/4QrFQeUPoSAAACD&#10;KIAAl36gfJDdiEOdfI9CeEeaoY29Z3SX94xYVdGVgYsaQvyTe4o1LmySDInRFMqTG4lAAACCbIAA&#10;ltefsJmrh5ecuZd6d5eZ35VXZsmXL5NTVS+Ut5GNQnuSm5BALgyRJ5AOFJKSFI1GAACBzoAAlkaf&#10;HKKPhxicKJ/PdxWZRJ0NZjmWipp0VJ2UFZhBQf+R/JbJLbSQbZaFFGGROI3IAACBS4AAlc6esauX&#10;hp2bvahOdpKY0qT5ZbaWDqHXVB6TlZ9RQYeRgp4QLViP6ZvgFDmQhI2sAACA4IAAlXWeYrTwhjub&#10;a7EpdiKYeK1GZUGVqqmuU7STKqcOQS+REqU6LQ6PfZ52FAKQDI2HAACAi4AAjJyvNG4Aflere28X&#10;b12oA3AvX3mkwHFLToyhu3JoPEGfN3N3J82d93QkDS+guHPFAACCf4AAjCyuOXZBfgaqenaObwCm&#10;7XbyXxqjlXdsTiugg3f7O+id9HiMJ4ScmXjkDTqe4njRAACBxYAAi7qtDX5dfXOpWH3/bnylwn27&#10;XouiaX2iTaefVn2oO3mcx33GJzObV33eDT+dNn47AACBIYAAizCr6oZnfM+oOoV3bcOkq4SiXeuh&#10;TYP5TRGeQ4OBOwCbtIM2JuCaNYMtDT+btYMRAACAk4AAipuq+Y6DfDSnTY0NbR6jwYu0XUGgYoqB&#10;TImdTImJOo2awYjsJpSZMYj/DT+aXIc9AACAGoAAihCqQZbEe66mlpTNbJijBZLsXLqfoZE5TAmc&#10;hY/ROjKZ3Y70JluYP49bDUKZJ4j3AACAAIAAiaipnp8ge0Cl+JyrbCaiZJpGXEie/ZgYS6Gb3pZc&#10;OeOZLpWGJjaXXpTcDUqYEYj8AACAAIAAiUupNKenewWliqS9a+eh5KHOW/ieYp8jS0qbOZ05OYqY&#10;mZysJfOWy5lyDUqXOYj8AACAAIAAiQOo6LCCerylM60qa5WhgqnAW6Od9qa9Sv+axaT6OU6YH6LE&#10;JciWUZmMDUOWoIj3AACAAIAAf3K5/21sceG1wG5pY7GxvW9xVKut6XCARJmqYHGNMwGnk3J4Hrum&#10;0XLBBb2nP3NtAACAAIAAfzO5H3VQcce0yXWMY5GwnnXpVIqsqXZiRHapCXbwMuumJnd1HsSlMHeS&#10;BiClIXjFAACAAIAAfvm38Xz+cW+zn3ydY0WvZ3xeVDOraHxURCqnwnxrMrak1XyWHrmjtXyhBnKj&#10;Nn2jAACAAIAAfqq2v4SScQWycYOwYsauPYLxU8qqOIJmQ8mmloIUMnKjpIHwHqSiYoIWBrahf4Hk&#10;AACAAIAAfky1v4w4cKSxcorhYlutPomwU1WpN4itQ3SlhofwMjGik4eeHpChNIgrBvGf+oSxAACA&#10;AIAAffC0/pQGcE+wrZJAYgiscZCXUwKoYo8mQyWkqo4SMf6hnY21HoGgI43gByGeo4TSAACAAIAA&#10;fZ+0aZvmcAuwEpm2YcaryZeZUr6nr5XEQuKj9pSCMdKg3pR6Hn6fLpKnB06deITxAACAAIAAfWqz&#10;6aPlb9ivjqFQYZCrPZ7NUoanG5ypQqyjXJtwMZygSpriHmaefJSNB3mcdoUOAACAAIAAfTazm6xH&#10;b9CvK6lWYYSqwaZdUmSmgqPrQpCiraLDMZSfj5/zHnadyZSZB6CbxYUoAACAAIAAcq/FSGzeZaXA&#10;rG20WB28OW6fSdO37G+VOnW0AXCBKVOxNHEtFJax6XC4AACrKXR7AACAAIAAcqLEd3RwZcO/sXSL&#10;WDq7BHTVSfG2hnVAOpaydnW/KY2vf3YhFRWvxHW7AA+p6XjnAACAAIAAcqPDOnu4Zaq+cntFWCa5&#10;tXr9Sda1JHr3OoixA3sSKZ6t8ns4FW6t3nsEAKOn030uAACAAIAAcpXB7YLaZYC9JoH4V+e4aoFC&#10;Saiz0oDMOmavrYCWKZysioCQFa+sMIDMASGl+IDEAACAAIAAcnbA0ooLZV+8B4jIV8C3RYe2SXWy&#10;qIbaOlGuc4ZRKZ6rR4ZJFe2qr4aQAZGkVYEPAACAAIAAclG/+ZFoZUq7H4/LV7K2To5USWexqI0i&#10;OkGtbIxeKaiqIYyFFiepWIuDAfGi6oFQAACAAIAAcjC/UJjTZT+6YpbgV661f5UKSWOwz5ONOj+s&#10;kJLCKbapOJMHFmCoLY8hAkehtIGKAACAAIAAchO+06BgZT25zJ4aV7G01ZvuSWSwFpo6Ojqr0pm2&#10;KbeofZh5FoWnTY86Ao2gs4G6AACAAIAAcf6+dqg2ZUO5UKWiV7u0Q6MoSWuvd6FrOkWrKaBRKdCn&#10;ypxFFqimj49SArqf84HYAACAAIAA2bVxgWyqxQ5y1243r790G2+3mZt1SXEtgqx2a3Kjaut3inQb&#10;UgV4oHWCNnp5oHbAEgJ6eXat17dvV3few3Bw3HhHrklyQXi3mEtzj3k0gXR00nm+acd2DnpRUOt3&#10;NHrWNWh4IXs+EM54wnqt1eJthIMdwaRvG4JnrLVwmYHClsxyAIFJgBxzXoDqaJN0soCcT9l15YBK&#10;NGx2vH/vD8B3QX8i1Blr6o5Kv9VtjoyQqu5vGYrwlTpwl4l1frByDogxZ1dzdocETsx0tIXiM4B1&#10;coTbDtZ184Mw0npqlJlvvjtsQJbMqVRt1pQ/k65vXpHVfVJw4o+UZiVyXo2RTc5zpIuoMqV0R4oY&#10;Dg501Iao0SZpiqSdvOtrOKEjqAJsz52qkmFuXJpRfBxv6JcqZQpxaJQ/TONytpGmMeBzP4/ODWVz&#10;44kO0BVoua/Uu91qZ6uKputr+acrkUlthaLnexhvGJ7mZCZwn5szTBlx6JfvMTpyWpYUDNlzG4iw&#10;z0doH7sVuxBpy7YBpgxrU7DDkF5s1quYei9uaqbGY1dv+KJtS3BxQ57IMKpxl5uQDGdyeYhizrln&#10;vMZguoBpYcB9pWFq2rpjj5xsTbRgeW1t2q7PYqdvaKnvSs5wrqZQMBpw65/uDAxx94glylp55GuL&#10;t316ZG1Lo8F65m7rjwJ7aHB0eVV77nH6YrV8fHN/StJ9FXTuL+F90HYeCzl/ZHY3yOl36HY8tld4&#10;kXbkoqR5LXeDjex5xHgieEJ6XXjKYa96/3l6Sdl7onoaLvV8SXqQCmt9sXqox2V2KoDktK525oCH&#10;oRx3lYAsjHN4Q3/odvJ49X+5YIV5rX+YSM96Wn9zLgd65X9ACbZ8M37WxdN0pYt6swt1a4ozn3h2&#10;J4jyiwN25IfEdaJ3roa/X194eIXQR9V5LYTvLTB5nIQ0CRl66IJ3xFtzXZYTsZd0KpP2ngR08JHZ&#10;iZd1t4/NdGV2iY3hXkh3ZowtRu14IIqdLGx4comKCJN5zIWTwyRyW6DCsGJzLJ3XnM5z8preiGh0&#10;vpf0c0p1l5UzXUt2dJKuRht3NJCLK713a496CCJ43YWAwitxj6t+r2ZyYafMm81zI6P5h2hz7qAz&#10;cl10z5ysXH11sZl2RWp2aZbRKyx2h5VXB8R4F4VAwW5w+LZNrqRxx7HZmvpyga0xho5zRKiTcYd0&#10;JqRNW711EaCMRM51yZ3AKq51x5ojB3h3doUNwPBwlME2rhdxXrwDmlJyCbaJhdZyvrEecNVzmawr&#10;Wx50hKgIRDt1O6UQKip1I5yCBzt29oTku26ClGqcqjGCOGx4l+uB+W4qhHmB0W+/b/yBuXFNWnCB&#10;uHLZQ4CB3XRHKQSCgXVTBTyDu3aNukyAvXSzqRCAjXWNlrOAZXZWg0+AS3cXbuWAQnfdWXCAUHim&#10;QpOAeHlaKC6A/HnIBMiCDHrSuRx/Dn7Np8J++X63lZh+336cgiR+2H6Gbc9+3H6DWHl++H6NQbp/&#10;J36SJ25/jn58BGKAkX6St7x9lIjVplx9hofulA59fIb+gMl9gYYVbJB9n4VMV2F9zISYQMx9/4P2&#10;Jqh+RIOEBAl/SIHUtm18WZLhpQt8UJE4kr98UI9/f4R8XY3Ia3d8gIwtVmh8vorHP/589ImQJf99&#10;GIkGA75+L4KItVV7Yp0Mo/N7Xpqjkah7XpgefnV7bpWbanl7lZM8VYp7z5EeP0Z8CY91JWh8D48A&#10;A359QYJctHV6nqdJow16naQmkLx6maDVfYp6p52IaaB61Jp1VM57Epe/Pqx7PpXGJOx7KpQgA0l8&#10;fYI5s8x6C7Ggolh6DK3Gj/h5/6mvfMJ6BKWZaNx6MaHdVBp6eZ66Phl6o5zkJH96aphSAx573YIc&#10;s1x5p7wgodJ5p7eYj1Z5jbK+fBR5g63paDl5qKmXU4x57qZBPZd6GqN8JAt5zZhfAvx7XoIErNiL&#10;vWnanPmKgGu7i/2Jfm1wecCIqW8IZmmH8XCYUeyHYnIkO+iHIHOFIbGH9XROAACHgXckq/OKAnNl&#10;nAeI+HRViu6IDHUyeLmHP3YIZXGGjXbiUQeGBne8OxGFwHh4IPaGanjHAACFlXsVqvCIanzbmtWH&#10;e3z5idmGmH0Ld52F2n0hZHGFNH1GUCmEuH11OlGEcn2ZIFWE9H2QAACD5n6KqdGG9oZamaSGD4W3&#10;iJCFPoUAdouEhoRTY3mD7YPDT1yDeYNJOaaDOILjH8aDmIK4AACCb4AAqKWFw4/bmJiE4I6Kh4OE&#10;F40idWKDZ4u2Ym+C1opkTmuCdYlKOOGCMohuHzKCZoh7AACBLoAAp6uE15l+l5aD+pd+hoGDMJVc&#10;dG+CgJMzYYyB8ZEwTaqBho94OEWBRY5SHrWBWI3dAACAIIAApuKEHKMylsiDRaCIha2Cdp2sc5mB&#10;wprKYMSBN5gmTQCAzZXyN8eAdpS6HlGAbJJXAACAAIAApkqDj60IliOCvqm6hPiB56YmcuGBJqKM&#10;YBKAl59WTFOAOZzZNzd/35u1Hfh/p5REAACAAIAApeODLbcalaSCYLMzhF6BfK7rcjyAqaqgX3yA&#10;EKbvS9d/r6R6Ns1/WKF5HZ5/DZQHAACAAIAAnqaVHmlOj9STJmsjf+6ReWzUbsyQA25qXI2OsG/2&#10;SQ+NnXF0M9aNEHKyGYeOonL2AACDFnq8neyTlHJajxaRyHNNfxSQJ3QzbfqOrHUUW8SNWHX5SFWM&#10;RXbZMyiLrXeKGP2NAHeDAACBoX4fnRiSE3tOjhCQYnt9fiGOxnunbQCNWHvYWuCMDXwYR46LAXxf&#10;Mn6KY3yRGH6LfHxsAACAWoAAnBmQt4QrjP2PC4OzfPaNfoM1bAmMEIK4WfqK1oJYRs6J04IJMeWJ&#10;MIHNGBGKEoHZAACAAIAAmyaPhI0sjACN4owQe/iMXorpawiK9om/WS2JtYiyRhyIvofcMVmIF4dQ&#10;F7CIxodYAACAAIAAmlKOoJZRiz+NBpSYezeLfpLEajWKFJDwWF6I1Y9GRW2H1I3xMMuHKY1NF0mH&#10;rIwFAACAAIAAmaSN75+CioeMWp0wenmKzZq1aXqJXpg9V62IIZYKRNWHHJRbMF6GV5P0Fv+Gso+N&#10;AACAAIAAmRyNaKjMifWL2KXpedyKRKLNaNyIyZ+3VxKHiJ0PRECGi5tJL+aFvZopFr6F4Y9hAACA&#10;AIAAmL2NCLJWiYSLe67xeVaJ3Ks5aE6IUqeQVpGHBqSUQ9WGBKL2L4aFOJ8dFmuFSI8oAACAAIAA&#10;kNie4WjMgtecTGqNc9+aAmw0Y8SX723FUoeWC29JP+yUhnCxK0qT6HGzEGyW3nEvAACAAH3QkECd&#10;jXFjgkibEHJRczyYw3M6YyaWo3QiUfCUtnUMP2WTKnXpKtOSdXZ6EDiU9XXyAACAAIAAj5icIXnZ&#10;gXWZunoScn2XbXpNYmCVU3qVUT2TanrpPsuR4XtAKlmRHHtxEAaTL3slAACAAIAAjs+azII9gJKY&#10;boHbcYSWLYF5YZCUE4EmUHuSN4DqPiqQs4DCKd6P4oCpD9KRkoCqAACAAIAAjgCZtIqof8aXWYm5&#10;cLSVHYjHYLSTB4feT9aRHIcMPZuPoIZ6KXeOwYY+D62QFoV7AACAAIAAjVWYxpNHfxeWeJHLcAGU&#10;PJBAYAqSH466TzOQM41gPSWOn4xqKSKNtoxdD4uOwImRAACAAIAAjMaYGJv3fpqVz5n4b4KTiZfU&#10;X3qRYJW5Tp6PdZPxPKWN4pLNKM+M2JLFD2mNnYprAACAAIAAjFWXmaS/fiKVUqJDbwCTA5+TXvaQ&#10;zZzxTh2O3JrUPCaNT5ncKGuMOJgaD0uMrIpXAACAAIAAjAGXPa3EfcOU9KrcbpGSmqeoXoKQVqSR&#10;TbSOW6JRO8+MxqD1KB+Lr5shDxyL+Yo3AACAAIAAg4mpE2g3djyl9mngaBWjHmt4WOKgeGz+SIue&#10;Dm5yNrKcNW+3Il6b43BaCFidr3AgAACAAIAAgxKn8nBndd6k1nFHZ62h53IsWIGfJ3MWSDCcq3P+&#10;Nmeaw3TLIiuaR3UeCICbdHUxAACAAIAAgpamlnhodT+jiHiiZyKgk3jlV++d0nk9R7CbVHmgNgCZ&#10;Z3n+IeuYzHoVCJ2ZZ3qnAACAAIAAggClQoBQdJCiOoAAZl+fTn+2V06cjH+CRxyaGH9pNYuYKX9f&#10;IaGXdX9YCK6Xi3+TAACAAIAAgWSkJYhHc/ChJId4ZbWePIatVp+beYXxRpaY+oVcNRuXD4UCIVqW&#10;QoUUCLyV34PRAACAAIAAgNijS5Bfc2igTo8ZZS6dYY3LVhWamIyPRhOYEouINMiWB4rxISuVJIti&#10;CMyUYIXzAACAAIAAgG2ikJiHcvefmZbOZLicqJUCVZ2Z2pNNRaaXUZHyNHeVPJFbIRWUHpDoCOKT&#10;DoYCAACAAIAAgBSiFKDTcsOfG565ZH6cF5xtVVGZLJo4RVCWlZimNBeUjphhIMaTb5V/COiSAIYG&#10;AACAAIAAf9GhvKlccn2et6bsZC6bpqQyVPqYraGlRQKWDaAtM9mT/J58IJmS2JYKCOORO4YCAACA&#10;AIAAdrSzwWd/afWwOGkIXICs5WqMThipvGwCPoem4m1cLT2k625rGLmll25sAYmiqnACAACAAIAA&#10;dlqy0G9SacqvKHAdXFerpnD5TfmoVHHdPnClXnK8LTqjSXNqGOOjp3NGAf6gN3VhAACAAIAAdgyx&#10;fHboaWCt2HcbXAKqR3dgTaCm63fDPiij7HgtLRChx3iEGO6h6XhUAl6d+XpYAACAAIAAdaywHX5d&#10;aOmsfX4WW3eo833dTTSllH3DPceimX3GLNCgan3RGOegWn28Aqyb+n6vAACAAIAAdUSu9IXhaH+r&#10;WIUuWwWnz4SHTLekbYPzPXKhZIOPLJCfMoNrGNme94O/Au2aO4H7AACAAIAAdOSuE42KaCiqdYxy&#10;Wq+m44tYTF+jeYpYPR6gaImaLF+eGIloGNKdtomDAyOYtoIfAACAAIAAdJStZZU9Z+apwZPKWm6m&#10;I5JDTBiirZDePNSfmo/uLDCdO5AHGNqclY5ZA1aXaoJCAACAAIAAdF2s150CZ7GpLZs7WjKlhplW&#10;S9iiBpejPJSe7Ja1K+uck5Z2GLubxpC5A4mWU4JkAACAAIAAdC6sfqUXZ7SovqMZWi6k/KDQS7ih&#10;XZ7JPHueKZ3zK+ubvpuTGNGa8pDIA6yVjIJ8AACAAIAAajK/A2a0Xc67QGgOUOO3lmlwQyO0BWrG&#10;NCqw6Gv0Ix+vPmyiDiGxSGvjAACfBHOwAACAAIAAae2+PW4yXc+6OW7YUPW2Qm+cQ0Wyd3BuNFuv&#10;LnExI3OtSnGcDrWu6HDmAACdwHgpAACAAIAAac2853VkXZ242nWAUNW0z3W4Qyaw7XYZNFGtkHZ8&#10;I5GriHauDxysyHYmAACciXwiAACAAIAAaai7cnxrXWG3ZnweUIezXXvpQvKvd3veNC2sFHvwI5Op&#10;8nv4D2eq4nvYAACbaH+hAACAAIAAaXq6MYN/XTW2I4LaUFayFYJLQrSuK4HXNBSqt4GaI5SohYGe&#10;D6mpMIGuAACabIAAAACAAIAAaU65PIq7XR61HInJUESxAIjcQp6tDYgQM/ypkYeSI52nOofAD+an&#10;q4a4AACZkIAAAACAAIAAaSm4f5H+XRS0R5DIUD+wGI+CQpSsG45sM/Gom43hI6emMo5FECKmWYrp&#10;AACY34AAAACAAIAAaQ2385lZXReznpfmUESvWZZVQpKrTZUIM+Snx5S2I5ylXpPMED+lWYr8AACY&#10;SIAAAACAAIAAaPq3j6DrXSOzE59JUFGutZ18Qpaqm5wlM+mnC5tuI7GklJgiEFakg4sMAACXsoAA&#10;AACAAIAAzVBsbWZEueduMGh1pdNv2GqQkOBxY2yUew5y326NZFV0T3B9TGx1pHJQMa12qXPWDcd4&#10;MXO2y1xp7nFUuFhr53JnpG1ttnN3j59vZ3SGeeNxBnWXYz5ylnalS2Fz+nebMLF03HhVDOZ2dHfl&#10;yYhnyXxgtpFp3HxcouFry3xfjiZtmXx9eJFvVnyqYhJw/3zeSllyb30EL8ZzK30EDCF07nyDx7tl&#10;4odQtMJoCoZQoRtqC4VgjJpr8oSHdyptzYPTYNtvjIMvSVRxBYKNLulxmYHrC3Zzm4C4xhhkRpI0&#10;sylmfJBUn4NojY5+iw9qg4y7dddsbosXX7JuQ4miSGBvwohBLh5wK4cfCuRyeIRSxMVjAJ0hsd1l&#10;P5pwnjhnVZe1icppU5UKdKZrR5KFXqVtIZAzR4Jupo4pLWlu5ozFCmhxhIcJw7Zh/agTsNRkQKSX&#10;nSpmVaD6iLtoVJ1rc6lqUpoTXchsM5b/RsdtsZRULNJty5LzCgJwuYbEwu1hPLMJsA1jf67EnFNl&#10;japMh9tnhaXbcspphKG4XP9rbZ4FRiRs6pr9LE9s2ZhcCa9wFIaMwmpgu73+r4Vi+rjnm7Jk+LOT&#10;hyVm4q5Ochdo2qlzXF1qwqU+RYtsN6I+K8ZsAJyoCW1wEoZfvq90jmVgrQR1gme+mmx2cWnvhr53&#10;Wmv9cg94Qm37XFp5LG/uRVN6D3G7KwN633MZB4B9FnN9vUZyPW/wq+lzZnE7mVp0dXJwhbZ1dnOY&#10;cQ52c3S9W2p3cXXfRHZ4XXbkKjh5BXeQBvV7W3gUu8BwLnprqj5xcnq2l9Nymnr5hD9ztntCb8F0&#10;z3uVWkR15HvsQ3N21nwyKVh3Tnw/Bnp51nxsuiluXYTKqJpvsoQzljFw7IOWgtdyG4L+bnhzT4KA&#10;WSd0eIIOQoV1boGfKJF1t4EuBg94hYAxuK5s0Y8ppyduMo3DlL9vfIxQgWxwuIrfbUZx94mEWBpz&#10;NIhSQah0LYc7J950RIZ5BbR3ZINst3hrlpmapfRs/5dtk49uTZUjgENvkZLabDBw2ZCvVylyFo63&#10;QOJzE40SJz5y+4xWBWd23oOntoJqm6QUpPxsCKEkkpJtVJ4Ff0lumprma0dv65f5VmBxLpVWQD5y&#10;H5M4Jrxx3pIjBSd3SoN8tctp366XpD5rTKrnkcVskab4fnZtz6MGandvIp9hVaNwbpw3P6ZxXZnz&#10;Jklw6pbiBPR3oYNZtVZpYrkko7hqybS3kSNr/q/4fcZtL6s+ac9ueqbyVQ9vxaNnPxhwrqENJcdw&#10;FZmLBMp354M9sHB8/2SsoE19HWcdjxF9VGlXfJZ9nGtnaP598W1lVER+Vm9TPhF+1XEPJAB/q3Im&#10;AfeBZ3QBr1N60W6gnzN7J3ATjd97enFoe3V71XKpZ/N8OnPjU1N8r3UUPTh9LHYdI0N9yXafAbZ/&#10;rnhxrh141XiRneB5TXkZjL55tnmRekt6JnoAZuR6nHp2UmZ7H3rtPHB7nXtMIpx8AntUAX1+K3xX&#10;rLh3EIJnnHN3mIIlizd4FoHPePp4loFyZa55J4EmUVp5vIDlO496OoCjIeZ6ZIBWAUt90X+6q2Z1&#10;l4xAmyB2KotAieV2tIold7F3P4kAZJx314frUGZ4fYb7Osd4+oYrIUl46IXMASB+GIDDqk90aZYy&#10;mgl1A5R4iNF1kZKWdqR2I5CpY6F2wY7WT5J3Y403Ohl334v5IL93mIu2AP1+VYCrqXBzeKAvmSV0&#10;F52+h+p0o5sWdcF1NZhlYsx12pXiTtt2gJOxOYp265IoIFF2c5DMAN9+h4CXqMpywao5mHNzYqcW&#10;hytz6KOsdP90cqA5Yg51GJ0TTit1x5p4OP12LJkQH+91epT0AMd+sICGqFxyRLRYl/By4rCKho9z&#10;W6xidFpz16g4YXN0dqSBTaV1IqGwOHx1g5+GH3d0qJVGALR+0YB5on+FxWQZk6CFFmaJg5eEnGjC&#10;cj+ER2rRX7iEC2zKS/GD8m6sNoGEIHBIHGWFYXDmAACATHa6oZiDuG2DkqeDRW8JgoCC6HBtcTWC&#10;n3G+XsOCa3MESxeCWnQ7NcCCfXU4G8iDb3VmAACAAHq5oIuB2XbVkWaBiHeLgV2BO3grcBKBA3jA&#10;XcCA3nlVSjiA13nkNQWA83pPGzeBmnosAACAAH46n2aAGYAlkDN/3YAigBd/p4ADbxN/eX/eXNt/&#10;ZH/CSYB/Zn+tNHh/fn+UGsp/4X9XAACAAIAAnjt+sIl9jyR+fYjPfwd+UIf/beR+K4cdW9Z+HoZK&#10;SJF+MoWZM7J+QoUNGjl+WYUMAACAAIAAnUR9kJLujiR9ZZGVfgp9OpAPbPJ9GY53WvV9Doz4R9d9&#10;GYuxMxx9JIrdGcd8+4pmAACAAIAAnH18qpxnjVl8hpppfT18V5gubCZ8NJXkWjR8LpPJRzR8OJIK&#10;MqV8K5EmGXF7x47ZAACAAIAAm+V7+6XzjLZ73KNVfI57p6Bra3d7eZ1yWYl7cZrJRo97g5jDMh97&#10;bZf5GSB6xJD9AACAAIAAm317f6+fjDl7Yqxue/x7IajZat565KU8WP560qIdRhl64KAaMa96xp2f&#10;GLh58pC3AACAAIAAlNGPDGOShvKNnWXxd/CMeWggZ5+LiWonVhuKu2wVQz2KKm3hLnaKKW9HE8iM&#10;m28UAACAAHpAlBCNLWx6hiuL923+dw6K5W9oZsuJ9HDAVVmJJXILQpGIk3M/Ld+IfXQeE2KKfXOs&#10;AACAAH22kzGLX3VHhRyKTXYOdhiJSHbEZdSIZHdwVH2Hn3gaQdeHE3i5LUmG7nkfEwOIf3iaAACA&#10;AIAAkiyJuH37hAuIsn4kdPKHwX41ZOqG4n47U6mGLn5HQS6FqX5VLMuFdn5UErmGoH4GAACAAIAA&#10;kTCITIbMgw+HU4ZXc/yGa4XDY/WFkoUdUvWE2YSBQJyEXIQMLFuEIIO/EneE6IOGAACAAIAAkFeH&#10;O4++glSGSo6yc0OFYI13YyKEhYwnUiSDzIrwP/KDRIoAK9KC/YmeEh+DZ4g6AACAAIAAj6iGYpi1&#10;gZqFeJcXcoWEiZU5YmeDqZNGUW2C8pGKP1WCZZBCK2+B+5AdEeWCHowZAACAAIAAjyCFvKG+gQmE&#10;2Z+WcemD4Z0bYcyC9JqLUNWCN5haPrmBspb0KvCBOpZGEbKBEYv3AACAAIAAjr6FRar3gJeEZahX&#10;cWODYqVFYT+CYqIhUFiBl5+YPlaBCp5lKpuAjps1EXGARYvLAACAAIAAh3yYnWMVemmWmGVZbESU&#10;42d4XOGTZGlyTEmSD2tNOjaRIGz1JdmROG4BCzyTlW10AACAAH1GhtWW/WuKec+VH20Ca5mTaW5n&#10;XEWR22+/S7yQe3EGOb6PgXInJXiPdnLICy6RGHJFAACAAIAAhiCVSHPbeO6TiHSlatKR2XVkW3uQ&#10;UXYeSwyO9XbUOS6N+nd0JQ6N1He7CxyOyHd9AACAAIAAhUiTsHwWd/6R/HxMacyQXXxzWqaO2nyX&#10;SkuNjHzAOJGMlHzlJJyMWHzmCwGMvH0MAACAAIAAhG+SXYRZdyqQsYQHaPiPGIOhWcaNmoMxSaiM&#10;QYLJOAWLUYKHJDiK/oJnCu2K8YHuAACAAIAAg7qRR4zIdnKPqIvvaD+OD4r0WRiMiYnrSQaLLoj9&#10;N5yKJYhbI+uJwIhrCtmJZ4YUAACAAIAAgyaQdJVEdfGO3ZPwZ7yNO5JiWIaLqJDFSGuKTY9oNxSJ&#10;Qo6YI56Iso7GCsaIHYdJAACAAIAAgrGP1p3OdXaOQpwFZzqMl5nvWASK9pfMR+qJk5YaNo+IjJVr&#10;IzSH6ZQVCraHEIc+AACAAIAAglqPZKaEdRaNzqRbZsuMF6HHV5GKZ58vR4SI951SNjyH5ZxwIu6H&#10;OZeeCpWGRocoAACAAIAAepCipWJwbhOgJmSVYKud7magUiCb52iKQliaHmpOMOKY/mvDHIGZwWw/&#10;A9+YoWy+AACAAH/QefyhQWp7baCezGviYDScf21BUbmaXW6VQgGYgG/SMKOXSnDUHGaXz3EHBCCW&#10;EHHSAACAAIAAeWufonJYbO6dQnMhX52a9HPmUSGY0XSsQYKW8nVoMESVsXX+HDaWBXX7BFKTxXdN&#10;AACAAIAAeMSeEHodbDKbu3phXs2ZeHqcUHyXWHrcQOyVgXsdL9OUPHtPG/eUZ3sxBHSRwHxMAACA&#10;AIAAeBucv4Hva4iacoG5Xh6YNYF2T8iWE4EtQGiUNID4L2SS74DcG7WS9YDYBI6P/YCdAACAAIAA&#10;d4abuonfavqZc4k4XZOXMIh1TzqVCYetP+KTIocHLxmRuYaxG4+RnYcWBKiOdoMmAACAAIAAdxGa&#10;3ZHXaoCYnpDEXRWWWI+GTrqUK45IP22SQI1OLsSQyoz0G4aQZYykBMeNKYM7AACAAIAAdrOaRZnr&#10;akuYBpiDXN2VrpbLTnOTYZUMPx6RZZPWLmOP+5PSGzCPjJE9BNWMHINFAACAAIAAdmuZ1qIragKX&#10;jaB7XIuVJ55cThySzJxEPtKQxJsZLiePS5nwGweOzZJGBNiLUoNGAACAAIAAbgatOWGTYgOqXWOS&#10;VTqnt2WDR2mlO2dXOE2jHWj3JzaiF2obEiqkf2mnAACY025iAACAAIAAbYOsEGk/YbqpG2qPVP2m&#10;RmvhR0CjoG0qODehYG5TJz+gMW8bEnGiLW6KAACXLXNpAACAAIAAbReqgXCzYTmnk3FzVJiktHI3&#10;Rt6iA3MBN+2fuXO6JxuecnQuEpKgE3OYAACVoHgwAACAAIAAbKGo6ngIYK+mA3hTU/2jLHicRmqg&#10;enjvN4meM3lBJt2c3HlsEpeeMnj1AACUMHxjAACAAIAAbCinkH9sYDikr39QU4Gh2X8rReOfJn8E&#10;NzGc0H70Jp2bcH7yEpKchn7jAACS6IAAAACAAIAAa72mh4byX9mjpYZ3UyWgx4XkRYWeC4VQNtib&#10;q4TlJm+aKITVEpKbA4S4AACRxoAAAACAAIAAa2Slt459X5Gi0o2vUt+f54yyRTqdHou7NoaavIsb&#10;JjuZJYtKEqWZqImhAACQ24AAAACAAIAAaySlD5YQX1SiJpT1UpyfM5OfRPOcX5JZNkCZ9JGzJemY&#10;YZG8EoKYrYyDAACQJ4AAAACAAIAAavCkoZ3jX1ahpJyoUpmemJr3RNiboplWNjOZF5jPJfyXapbn&#10;EqqXqYyeAAuPioAIAACAAIAAYbO4fGCJVfS1fGJSSaGykGQYPGGvw2XDLbutjGclHJKtRGe4CFyu&#10;pGdrAACTWHLYAACAAIAAYTC3kWfbVce0T2kCSZKxFWo4PG+uC2tmLeWrn2xkHPCrCmy6CPGsCWxp&#10;AACSF3duAACAAIAAYOq2C27sVXeyv2+SSV2vcnBFPEOsUXEHLdapznGnHRSpBXHJCVyppXGdAACQ&#10;4XuAAACAAIAAYKq0ZHXYVSWxGnYZSP2t0HZhPASqq3a6LaqoIHcLHRenMncGCainenc4AACPv38W&#10;AACAAIAAYGiy9XzSVOmvrHy/SL6sXXytO7mpNHycLY6mlXyiHRmljnyZCeqliH0ZAACOwYAAAACA&#10;AIAAYC6x2oPxVMeugYOXSKOrJIMqO5un8YLBLW+lSIKDHSWkEIKgCiejzII5AACN44AAAACAAIAA&#10;X/2w/IsUVLWtjYp9SJiqH4m8O4um4YkILV2kMYi2HSui3okgCmWiSoaIAACNM4AAAACAAIAAX9mw&#10;V5JGVLKsy5F+SJipSJB2O4Wl+Y+JLUujQY9lHRih7I68CnyhH4cXAACMnIAAAACAAIAAX8Gv3Zmg&#10;VLusLJi9SKOokZeBO4elNJaELVKibZYtHTOhAZNOCpKgIocmAACMAIAAAACAAIAAwRNnFV/trtNp&#10;OWK0m+1rPmVgiCJtJGfuc2lu+GppXbdwuWzRRsdyRW8QLM9zJnDdCgR2KnEUvyBkJWrRrUtmimyF&#10;mo5ov24shuhq0m/LckZsz3FgXKhusXLrRclwSXRTK+hw8XVdCW10aHVrvUlhlXWnq4ZkIHZOmQdm&#10;fXbzhXNos3elcPhq0nhcW4Fs0HkRRMpucHmvKw9u2XoKCOly3Hotu3dfS4Bdqbhh9YAPl0NkbH/I&#10;g+5mwX+Nb5dpAX9pWlJrGH9NQ89svn8pKkJs5H7tCHZxs36GucxdVYsEqCBgF4nclbJipoi1gmll&#10;DIeXblJnYoaOWTVpkIWnQudrOYTNKYlrGYQaCBRyWYI/uHFbwJWzptRekpO7lHBhLZG1gTFjoo+2&#10;bS1mA43UWDxoN4wdQhpp44qgKOVpfomxB8Fy5YU+t1xaeaBjpcxdVp2ek2pf9Zq6gDFicJfebD1k&#10;3pUxV2pnGpLAQXFou5CvKGBoF4/KB3xzWYUQto5Zf6sOpQVcYqd8kpxe/qO+f19hdqAIa25j55yZ&#10;Vq1mLJmPQNZnyZcnJ+xm4pUiB0RzuITqtgpY1LWspH5btbE/kgNeRKylfrpgsaghas9jHaQDVh9l&#10;YKB+QE1m8J4fJ25lyJlfBxh0A4TMszdu7F9HoplwT2IxkQ5xp2Tpfmhy9md3arR0P2ntVel1gWxN&#10;P7x2pG53JgJ3Wm/8BDJ7CXESscJsLGmroXttz2uMkABvUG1QfWtwvW7/acNyIHCfVQ5zeHIyPvh0&#10;oHOaJVd1D3R4A+F5cnXJsDFptXP0n81rfnTfjnttIHW4e/ZurXaMaHpwMHdgU+1xoXguPf5yyXjc&#10;JIdy5nkmA5l563pGrpJngn4fniZpZn4tjNprIX4uepVsx34pZzhuaX4wUtlv7n47PRxxF348I9Jw&#10;4X4QA1t6U34rrRBln4hHnLNnmIeLi2xpaYa6eS5rIIXhZhNs0YUVUddubIRnPEtvkoPHIzBvBoNT&#10;AyZ6rYGCq9ZkGJJ9m4BmH5D8ikFn+o9ZeA5pv42vZQVreowaUPZtFoqvO5RuOomIIqBtXYkfAvp6&#10;+YIDqtxi3Jy1molk7JpyiUtmy5f+dx9olZWFZCVqXJM1UDZr/pEmOv9tEo+PIi9r6o7cAtV7N4Hq&#10;qiNh7Kbtmcxj/qPpiIRl2aCodlZnn51iY2BpapphT4BrFJfROm5sIZYWIclqqpOQArd7aoHWqa1h&#10;RbEfmUZjVK1bh+hlIqlNdbFm3KVFYsVooqGkTvpqSp62OetrSpz6IU9pipaFAp97k4HFpaR3FV7D&#10;lnp3r2G6hjR4XGR0dKd5FGb7YfB502lnTgZ6m2u3OIt7Zm2/Hst8O27TAACAAHJgpHh0eWiNlVp1&#10;VGqOhQF2JWxpc4t29m4nYO53y2/VTSJ4o3FsN8N5ZnLHHih52HNRAACAAHcFozZyF3JQlAJzH3Nu&#10;g+R0DnR0cmh0+HVmX+x14HZTTEZ2x3c2NxF3hXftHZ13kngHAACAAHsYocRv9Xv3ko1xF3xPglhy&#10;H3yMcRlzHny5Xrh0JXzpSzx1Hn0YNjV11X02HPN1d30DAACAAH6ioGxuJoWckThvWoU7gQhwdYS3&#10;b9Rxg4QfXbRylIOQSlVzn4MXNXx0TYKtHGpzhYJvAACAAIAAn1Bsr49WkCBt744+f/hvE4z3bs1w&#10;LIudXL1xRYpVSY1yTIk2NNty8ohjG+9xy4hLAACAAIAAnm1rgJkTjzxsyJdHfxRt7pU/bfBvC5Mn&#10;W+5wLpE0SNxxN4+INFlxxY5xG5BwXY1YAACAAIAAncRqlqLTjopr46BXflhtBZ2RbTVuHZq8WzZv&#10;QpgrSDBwUpYZM9Fw1JUfGzpvNZF6AACAAIAAnVRp8ayXjghrPalyfcFsVKXybJdtX6JrWqVufZ9N&#10;R7Vvip0DM1Zv/5t4GsRuR5IZAACAAIAAmFB/l15aikl/cGFGexh/eGP4apZ/nmZ2WNh/12jVRcaA&#10;LmsNMOWAvmzeFrWCPW00AACAAHZcl1N9G2eYiUZ9OWmkegF9ZGuHaZF9nG1NV+19427+RPt+QXCP&#10;MDl+vXHJFjZ/s3G7AACAAHpnljl613C+iAF7IHIBeOV7YnMnaHh7sHQ3Vvp8CHU6RC98cHYpL5d8&#10;23bYFcV9SHaFAACAAH3zlQV4xHnnhrx5Knpyd5d5hXrbZ3l54Xs5VhB6TnuOQ3F6wHvcLwl7G3wK&#10;FWZ7HXumAACAAIAAk9N3B4MOha53f4LzdoR36oKwZk14UoJSVR94x4H7QpZ5SIG0Lld5koF2FOl5&#10;TYFTAACAAIAAktR1pIxLhKl2JouHdYR2l4qRZVh3BomDVDp3foiDQeB39oeuLcZ4MIctFIF3xoam&#10;AACAAIAAkgd0gpWJg9t1DJQjdLd1fZJ8ZJF17pDBU312bI8pQUF24o3hLVp2/I1TFDl2fosWAACA&#10;AIAAkWpzoJ7Mgzd0MJzKdAt0npp4Y+d1CJgTUtd1hpXzQKF2AJRmLNp2B5P+E/V1d41+AACAAIAA&#10;kP1y/agcgrpzj6WKc31z9KKTY1V0UZ+PUlN0xpz9QDN1OZtqLGx1M5mME4t0tI03AACAAIAAiyyI&#10;fl3wfhGHrWDHb9OHHWNqYEeGuGXbT3SGcWgnPSuGZmo7KLyG7Wu5DgaI/mtHAACAAHnTilGGNGat&#10;fTqFpGi1buyFLWqaX3OEzmxiTrqEim4PPI+EfG+PKECE33CPDdeGSW/1AACAAH1YiV6EB29TfB2D&#10;pHCjbe2DQnHbXneC83L6Td+Cu3QLO9iCsXT6J7OC93WHDZ6D53TvAACAAIAAiE+CFHfoevqBxXiX&#10;bLiBeHkqXYSBMnmoTQCBDXoeOyOBB3qBJyyBMnqrDWaB0XpdAACAAIAAh0qAVoCLef2AG4Cja8J/&#10;34CWXIt/poBuTGd/e4BJOqh/fYAtJtx/joAQDVJ//n/oAACAAIAAhmh/B4lPeTZ+2IjTawJ+m4gj&#10;W8J+XodWS41+N4aXOf1+LIYJJlF+JIXZDQ1+eoSjAACAAIAAhbF985IReHl9zJEGakd9jY+3Ww19&#10;To5QStx9KY0POWZ9FowsJfV844w6DOp9MoiWAACAAIAAhSJ9HZrVd+d8+5lEabB8t5dfWnl8b5Vi&#10;Skl8RpOyONN8NJKxJYJ75pJKDMt8J4imAACAAIAAhLh8f6Oxd3R8YKGsaS98E584WfZ7vJyxSdZ7&#10;h5qsOHZ7a5ngJSZ7DJcjDIp7X4h6AACAAIAAfkOR+V1mcdqQkWAaZGmPcWKmVbqOg2UHRb6Nw2c5&#10;NB+NcmkbH9KOVmoXBk6OmWoUAACAAHzLfXuP6GWocSqOsGegY7KNmWl/VRmMpGtDRTaL3GzlM7WL&#10;fW5FH46MJ27gBmqL9m7wAACAAH/efK6N123RcDqMxW8jYuSLvHBiVE6K0HGORIuKDXKjMy6JqXOG&#10;HzaKI3PMBneJn3QrAACAAIAAe8mL7XXpb0SK7naqYd6J+XdUU4WJE3fxQ9eIXXh7MqOH9njnHt2I&#10;RnjtBnyHknm/AACAAIAAeumKSn4FbniJWH5EYRmIa35kUrCHjn5qQ1GGy35tMjaGZ353Hp2GjH5j&#10;BoyFxn6vAACAAIAAeiKI+oZEbbmIFoX7YF6HKoWHUguGQoT4QrqFfIRxMfKE94QgHm6E+YQ7BpGE&#10;PILbAACAAIAAeYOH9I6MbTqHGo3OX+OGJ4zKUXeFMIunQhmEaYqyMWCD3ooyHimDo4qJBouC84Rs&#10;AACAAIAAeQSHKpbdbLmGVJWxX12FWZQnUPWEVZJ8QZqDg5ExMNSC+JDIHbiCm4/WBomB5YRrAACA&#10;AIAAeKKGkp9NbFKFvp3LXuqEuJvGUIKDpZmiQTaCwpglMIaCJpe2HYGBr5PzBn2BFIRjAACAAIAA&#10;ca+b2FyyZfGZ919CWTuYYGG0S06W/GP7PAqV2mYHKuKVfWeeFi6XhWfHAACTDWm/AACAAH9KcPea&#10;DmSMZWeYR2ZvWLSWomhASuGVI2n4O7aT6muDKq+TbmyrFjCVF2yUAC+Qvm62AACAAIAAcE+YE2xC&#10;ZKKWam2OWA6Uy27MSj+TTW/7OzSSEXEJKlaRgnHKFhWS3HGFAHOOcHQzAACAAIAAb5OWMXPjY9GU&#10;lnStVyuTB3VlSY2Rj3YSOpmQW3aoKeWPwXcJFd6Q2XatAKKMa3lEAACAAIAAbteUm3uQYxeTDHvi&#10;VnGRgnwdSNCQCXxDOhKOz3xnKXWOMXx8FZyPDnw6AMOKqn2mAACAAIAAbjKTW4NaYnyR1oM+VdyQ&#10;SIL7SDuOyoKhOYSNhoJWKTCMvoI3FXaNZIJoAOCJJ4CXAACAAIAAbayST4snYfWQ1YqhVVSPRYnk&#10;R7ONv4kVOQaMdoh2KM+LnYhRFXWL44gEAQOH34CvAACAAIAAbUKRi5MKYbGQF5I1VRKOeZEBR2mM&#10;04+xOLyLdI7TKHCKno8EFRmKx4ygARqG0YC+AACAAIAAbO+Q+JsOYV+PfZn4VLmN1JhfRxCMIJax&#10;OHKKsZXRKDmJxZUnFPyJyY4wASeGA4DIAACAAIAAZWKmV1uwWhKkH14VTfCiI2BlQKugW2KNMfKf&#10;BWRoIOefE2WKC/uhu2UaAACNlG3SAACAAIAAZLOkzGMnWaaijmTxTZOgbWawQGyee2hWMdKc/2m/&#10;IPOc1WqKDE+e+mn9AACL+3LMAACAAIAAZCui6Gp1WQyguGu4TRmelGzxP/icmm4eMX+bEW8aINCa&#10;wW+VDH2cbG8GAACKe3eiAACAAIAAY52hB3GrWGue4nJ6TGicyXM8P3Wa0XP1MRGZSHSNIJCY3nTD&#10;DI6aGXRVAACJFHvlAACAAIAAYw6fbnjwV+GdU3lYS96bO3mtPuOZP3nsMLSXqXonIE2XLXoxDI6Y&#10;AXoqAACH0X+cAACAAIAAYpCeLIBWV3GcFoBhS3WZ+IBIPnyX84AaMFWWTn/6ICWVon/4DJWWHoAR&#10;AACGtIAAAACAAIAAYiadLYe/VxmbGId5SySY8Ib4PiiW3IZmL/qVMoYOH+aUbYZEDKyUdIUNAACF&#10;zoAAAACAAIAAYdWcXo8rVsyaSo6bStOYHI2+PdiV/YzbL66URIx2H4uTfoyvDImTJYh6AACFIYAA&#10;AACAAIAAYZWby5bNVr+ZrpYkSsWXbJTvPb2VKJOsL6uTSpNnH7GSW5HvDL+R7IifAACEnIAAAACA&#10;AIAAWSOxrVpkThqvUlyNQmStGV6qNZyrGGCeJyyp42IjFZOrYWJoA0WptmNaAACI53H9AACAAIAA&#10;WHCwZ2F9Tbqt4mMbQiOramS5NX+pLmY6JzqnvWdgFeqoz2dwA9Kmv2hRAACHoHayAACAAIAAWAiu&#10;kmhoTUqsC2mQQdCpiWq0NTinOGvOJxilrGyaFgqmc2x8BDmj8214AACGZ3rdAACAAIAAV66sp286&#10;TN+qJm/9QVenqHC5NOelVXFtJt+jvHHsFgqkTnGrBIShXHL8AACFQX6KAACAAIAAV1Kq/XYcTIqo&#10;gnaKQQSl/3bqNIqjpnczJrqh9XdtFgmiXXcpBMKfBnjhAACEPoAAAACAAIAAVv+prX0jTFCnKn1K&#10;QNWknX1ONF6iN30/JpKgdH0zFhugl30WBP+c734WAACDXoAAAACAAIAAVrqooIQtTCmmEoQWQLmj&#10;dYPHNEGhAoNsJnSfNINHFh2fLYOHBT6bIYJ6AACCrYAAAACAAIAAVoWn0otDTBOlMor9QKqig4pn&#10;NDKf/onPJl2eIYnKFf+eEYk2BU2Zq4OWAACCFoAAAACAAIAAVmKnNJJ+TAykepIiQKehupFVNC6f&#10;I5CkJmedL5CZFiac9o3kBWqYcIOpAACBgIAAAACAAIAAtSZhU1myo/5j0V0DkjZmL2A3f4ZocWNM&#10;a95qn2ZGVyhsrmklQSpuYmvPJ+tu2m3dBrl0o27FsypdzmRhonFgmmaskNRjNmjmfktlrmsQarpo&#10;DW0oVh5qQG8uQDVr/HEGJxhsEnJeBmN1NXNBsU5asW8BoKpds3BKj01gg3GMfNZjJnLOaW5lrHQN&#10;VPtn/nVDPz5pu3ZWJlFpZXcKBhd1tXgir3RX5XmBnt1bFnncjYxeCXo5e1lg0nqXaBRjf3sBU9Rl&#10;6ntrPk5nqHvEJZdm3XvrBdV2JHyarb5VeIPynUZYzoN1jARb44L2ed5exYJ5ZuJhjIIIUshkEYGv&#10;PXZlyoFYJPJkhIERBZ12g4BtrFJTdo5mm/dW6Y0YisxaFIvAeLhdDYpqZc5f5IkoUedicIgKPL5k&#10;JYcZJGJidYadBW5204Omqy1Rz5jVmupVWJa2idBYkZSDd8pbmJJZZO9egJBUUSRhFI6FPCliuI0M&#10;I/BgyIyiBUZ3FoORqlBQhKM2mh5UG6BDiQpXWp03dwxaZJo7ZDddVJeAUHhf8ZUeO5xhipNWI45f&#10;bJHsBSZ3TIN7qcFPmK11mZJTNKmgiHhWbKW5dnlZcKH4Y7BcXp6ZUARe+pvFOyhgf5oFIyJeRZYe&#10;BQ13d4NqqBdo21lJmGNqqVyvh89sa1/mdiVuH2LwY2VvymXcT39xX2inOiJyr2sqIOhy8WzMAUx9&#10;z27zpoFliGN3lzRnpWXkhr1pmmgxdS1rdmpjYoBtQmx9TrNu8W5/OXRwPnBFIFtwAnFMAS5+AXPH&#10;pN5iiG2OlX9k2W8OhTdm+3B4c7ho/3HUYThq73MmTZZsuHRpOIFt/XV8H51tLnX5ARR+LXhlozRf&#10;13eIk9ViUHgwg5ZklHjHcl9muHlRX/5ozXncTIxqqnpjN6tr5nrPHvpqnXrhAP1+VHxmoahdf4F9&#10;kmBgGYFdgi1ifIEmcP5kuIDiXuhm4YCkS5do1IB3NuhqA4BLHmtodIAdAOp+dX/UoGNbkIt7kSte&#10;QoqWgQlguImSb+ljCYiDXeZlQIeCSslnNYajNkNoWIX4He5mq4XaANl+kYCTn19Z+ZV0kDJcvJPM&#10;gBpfPpH7bwZhm5AkXRFj4o5vShNl3IzzNb9m5YvhHY9lM4uMAMx+qICKnp1Yu59hj3NbiJz3f1le&#10;DZpbbkpgbJe/XFpiuJVhSWhkuZNpNTdlspI3HTpkBJA2AMF+uoCCnh1X2Kk2jupapaYMfsNdI6Kn&#10;bbJfe59OW9BhxJxYSPVjwpoHNMNkopjlHMtjDZN4ALh+yYB8mzZwslj3jNVxzFxgfWdy8V+QbLx0&#10;G2KMWuF1RGVkR8F2Z2gTMvJ3aGpgGV53zWtaAACAAHIdmeFth2KNi6Nu7mUPfDFwQWdpa6NxjGmh&#10;WeVy0Wu+RuZ0B226Mjh09W9gGNJ0yW/cAACAAHbImIVqoWwgij9sQG3HexFtvW9VaoVvJnDGWO5w&#10;g3IoRhhxyXN0MZlypXR8GGNyJnSTAACAAHrilwRoBXWZiMFpy3Z+eYNrZ3dGaTps7Hf5V75ubHij&#10;RRZvwnlBMMdwiXm3F8pv7HmMAACAAH5xlaBlxn8Oh2dnpn88eDNpXn9GZ/hq+X85VsZsiH8sRDlt&#10;7X8oMBpunn8eF1JuBn7wAACAAIAAlHtj6oiShkxl34gKdyZnpodWZvdpU4aMVdZq7YXMQ39sToUr&#10;L4hs54S/FulscoTAAACAAIAAk49iYpIShWVkZpDYdkZmNo9mZiFn7Y3iVQ1pkox9QtZq9ItWLxVr&#10;aoqsFp1rI4nHAACAAIAAkt5hLpuJhLJjO5mhdY5lDpd1ZW5mw5U6VF5obZM9Qi9p0pGyLpNqLpEl&#10;FlZqFY3lAACAAIAAkmZgTaTzhC5iXaJndPtkKZ+EZNll1pycU9hnepoXQcFo2ZhTLiJpGJdgFeVp&#10;TI7OAACAAIAAjnx451ixgSd5UlwJcrd54V8oYv56hGITUgF7MWTUP51772deKzx8xWlbEN5+UGlg&#10;AACAAHYJjVJ14WG6gBB2mWRAcZx3UmabYf14D2jTUR94z2rrPt15lWzTKp96R25AEIh7hW32AACA&#10;AHofjB1zG2q1fr10CWx5cHt0424dYOV1u2+iUDJ2j3ESPhp3XXJdKgt37XNFED15EHLLAACAAH21&#10;itVwk3OyfWtxqHTAbylyoXWtX+hzjXaHT090endLPWd1T3f7KY51vXhpEAN27HfwAACAAIAAiZNu&#10;a3yufFBvmX0WbgtwqX1XXrhxpX16Tl1ynn2aPIpzfX26KN1zxn3DD6F1JX2eAACAAIAAiIlspIW2&#10;e0dt44V6bQ5u/4UMXcdwCYSCTX9xB4P/O+Nx24OZKFtx/4NlD1pzoYL6AACAAIAAh7JrLI66enVs&#10;eY3ebEFtnIzDXQJuq4uRTMZvsIp7O0hwfommJ/pwcIlpDy5yWYdwAACAAIAAhwxqApe5ec1rWJZE&#10;a5VsfJSBXF1tiZKpTCNujpEPOqpvW4/2J4BvJ4/sDwBxUIolAACAAIAAhpdpJKCzeU9qf560awpr&#10;npxRW9BsoZneS6dtnZfSOkVuX5auJxVuCZVlDqdwkYnoAACAAIAAgdeBi1hddViBWFuXZ8aBWl6h&#10;WOyBfWF3SMGBuGQbNwOCJ2ZxItGDHWf4COeEpGffAACAAHlzgMt+tmDidGh+ymNfZtR+7WW1WBd/&#10;HmfnSAt/YGnyNnB/ymu5ImeAhGzJCN+B6WyaAACAAH0Gf7p8DWldczl8VmspZc18l2zYVxl83G5m&#10;RzJ9LW/YNb59lnETIeZ+GHG2CMV/hnGbAACAAIAAfph5pnHKcg56DXL3ZJZ6aHQFVi56u3T3Rlt7&#10;IHXTNRd7h3aIIXR71HbQCLJ9cHcLAACAAIAAfYB3iXpLcPl4C3rcY4x4eXtJVSx42nuZRbR5P3vh&#10;NIt5qXwbIRl5wHwgCKp7oXyWAACAAIAAfI9114LecCx2a4LfYs124YKtVF93RoJcROV3rIIQM/J4&#10;AoHfIJ9344HVCIN6H4FcAACAAIAAe8t0cYtqb2Z1EIreYgx1iYoQU6V18YkoRDR2WIhdM1x2oIfZ&#10;IEp2O4gPCHJ42IVVAACAAIAAezFzUpPwbs5z+5LgYXN0c5F/UxN01ZAEQ6N1OY7MMst1eo4rH9x0&#10;4I4NCGN3zoWrAACAAIAAer5yeJx8bldzJ5r9YPNzm5kQUpNz8pcOQzV0SZWBMnR0epUSH4FztpLW&#10;CCx3CoWGAACAAIAAdU6Kt1faaYCJ+1rwXLKJfF3eTqSJJ2CbPzSI/mMbLfOJSmUpGX+K+WXzAfWK&#10;FGcYAACAAHxfdFiIG1/naLOHmWJTW+iHLmSeTfiG2WbFPqmGq2i5LY6G4mpLGU+IMGq7AiyHbGv6&#10;AACAAH+Dc2qFkWfnZ6yFPmmzWwuE6WtmTSOEoWz5PfiEeG5kLQeEoW99GQCFmW+gAk6FE3E2AACA&#10;AIAAcnCDP2/fZqGDCHEZWfaCx3I4TEqCjHM+PTSCcHQjLG2CjnTKGJyDNnSyAl2DCnbNAACAAIAA&#10;cX2BQnfgZbmBHXiRWQ6A6nkiS12At3mYPJmAk3n8K+iAqXpCGEiA/3oTAm6BRHvAAACAAIAAcKZ/&#10;kH/yZO9/f4AjWFJ/VYAnSrV/IYAMPAd++H/wK7N+6X/lGDN+83/oAo1/vX/4AACAAIAAb/Z+OYgL&#10;ZGF+OofGV89+DYc9Sit9yoaUO3J9m4YLKyl9fYXUF/d9KoYdApZ+doHAAACAAIAAb2l9JpAkY9d9&#10;L49yV0V9AI5nSap8tY08OvV8fIxgKqR8UYw8F5B7tItbAp99aoHGAACAAIAAbv18U5hLY2p8YJdC&#10;VtN8LJW/STt71pQiOpd7jZMSKlt7SZL/F1F6dY+PApB8oIG8AACAAIAAaQOUf1cKXdCTSFn3Ua6S&#10;VVzFRFGRlV9iNXmRJWGwJHKRomNVD0+UjGMnAACICWmaAACAAH7UaB2SI16oXR+RFGD9UQmQIWM4&#10;Q8yPUWVONReOzGcfJD6PHGhbD2mRbWf6AACGIm5kAACAAIAAZ1GPtmY3XECOzGf9UFCN52mtQxyN&#10;G2s9NI2MkWyVI+KMwm1uD16OgmzpAACEXnOnAACAAIAAZn6NcW28W16Mnm7/T2KLyXAqQmWLBXE8&#10;M+yKgHIgI2+KmHKdDzeLz3IOAACCvHiaAACAAIAAZa+LfXVMWpaKvHYVTpuJ8XbCQZ6JLndQM2aI&#10;n3fIIwOIonf9DwyJU3eUAACBTnzlAACAAIAAZPeJ4nzwWe6JMH1LTgCIZ317QQmHn32NMt6HBH2Z&#10;ItmGzH2jDwuHEn21AACAG4AAAACAAIAAZFqIiISLWVKH5oR3TWiHIIQvQHaGVIPQMlqFsIOKIoCF&#10;WIOJDzOFIYNHAACAAIAAAACAAIAAY96HgIxFWQ2G74vlTS+GH4skQD+FLIo7Mi+EZ4mwIjaEBooB&#10;DuWDoIfyAACAAIAAAACAAIAAY3yGsZQZWK2GIZN8TMuFTZJTP+GET5EGMeODc5BuIgKC7ZAqDtuC&#10;XYoLAACAAIAAAACAAIAAXOCe8VXfUkKdWVifRsCcCFtFOfma+124K4mafV++GkmbzWC4BoScSmEE&#10;AACDo21JAACAAIAAXAac3V0dUaybWV9VRjeZ9GF5OZWYwGNyK1GYFGUMGlCZEWW0Bt+Y3WXjAACC&#10;EHIxAACAAIAAW1+ahWRDUPWZG2X8RZ+XvWeiOQWWhGkmKuqVxWpWGiaWh2q1BxeVnGrkAACAl3cU&#10;AACAAIAAWraYQGtaUDiW52yeRNGVl23OOGqUYW7jKmqTn2+xGd2UM2/OBy6SsXAjAACAAHtlAACA&#10;AIAAWgyWTHKBT5KVBHNbRDCTt3QcN8aSfHS3KgKRq3UtGZSSHHUhBzGQKnXeAACAAH8uAACAAIAA&#10;WXOUt3nITwaTfXpDQ7GSLnqVN1GQ6XrDKZiQBHrfGXGQLXrMBzuN+HvRAACAAIAAAACAAIAAWPCT&#10;a4ETTpaSPoE7Q0yQ6oEjNu2Pl4DsKS6OpYDOGSCOqYDrB1CMHIDgAACAAIAAAACAAIAAWIiSXIhg&#10;Ti+ROog7QueP5ofENpCOhoc2KNyNfocGGLeNc4dHByuKo4TZAACAAIAAAACAAIAAWDeRjo/lTgmQ&#10;co+jQsOPFY7ONm+NkI3bKOKMV43CGPmMCIyhB3KJVIUJAACAAIAAAACAAIAAUKaqYVRNRmKomFbS&#10;O02nDVk9Luyl5FtpIIal2Vz3Dpeoo10IAACgCGB8AACAAHEuAACAAIAAT8aolFsqRcSmzF03Or+l&#10;Hl8yLoWjwWD3IFujbWIrDselsmIHAACdbGUVAACAAHX4AACAAIAATz2mU2HvRS2klmOOOkGi62UY&#10;LhGhfmZ5IBOhB2dWDtGi4WcKAACa3mnuAACAAHo8AACAAIAATsekC2inRKOiWWneOaSgtmsBLaGf&#10;SWwAH8Cev2yRDsagP2woAACYd28rAACAAH3/AACAAIAATkuiC29xRCuga3BOOTOexXERLSudTHGk&#10;H4ycpXH2DsCd2XGOADWWAHUJAACAAIAAAACAAIAATdeganZgQ8qe03bwOOSdKHdVLOubnneRH1ia&#10;13ecDtibqXdeAHGT2npUAACAAIAAAACAAIAATXOfE31VQ3+dg32iOKubz32wLLeaN32eHyaZXX2M&#10;DtGZ5X21ALCSCX7OAACAAIAAAACAAIAATSSeA4RZQ0qcc4RxOIGatoQyLJmZCIPfHwqYEoPkDqqY&#10;d4N7ALWQmYB7AACAAIAAAACAAIAATPGdKYuPQyiblIuGOGSZ0IsILIaYEIqOHxOW84qvDtmXHohE&#10;AN2PZ4CWAACAAIAAAACAAIAAqc5a6lOpma1dx1d8iPNghls1d1BjLF7MZKhlumJDUOFoFWWVO8Jp&#10;3WijIyVpcGrpA+d5Z2zLp8JWo14gmBRZ4GD+h4dc7mPGdg1f2GZ4Y4Bin2kQT9ZlImuNOtNm523Q&#10;ImVl2G9sA8h5nHFnpdxSzGiNlkdWVWpzhftZp2xMdJVcxm4cYjJfu2/fTrZiXnGQOeVkGHMVIbFi&#10;sXQZA615ynZio/lPU3LdlHpTIHPahDxWoXTUcx9Z8XXIYOFdFHa7TZlf0HeoOQFhfHh4IQpgBHj5&#10;A5V58nr1ojJMQH0dkuBQSH1Egr5T/H1oca9XbX2GX8Ras32qTJ5diH3YODpfIX4BIHpdyX4dA4F6&#10;FH7foLBJpIdZkYtN3YawgZFRuYX/cJ1VToVOXsNYqYSpS9hbiYQeN5hdDYOzIAFb9IOgA3B6MIIr&#10;n3ZHcZGKkHhL05ANgJ5Pz46Hb8RTf40KXfdW8YuqSydZ2Ip2NxpbQImPH6RadYmWA2J6SIJJnoRF&#10;rJukj6NKLplMf+BOP5bwbxpR/5SrXVdVf5KfSo5YbJDfNptZuY+wH1VZQI7VA1Z6XIJCneJEX6WG&#10;jw9I8KJJf1VNCZ8VbptQzpwWXOtUU5lySjVXP5dINkBYaZYgHv5YRJL/A016a4I8nYdiJlOAjqRk&#10;ZVdYfvZmlVsGbjpot16IXGFqxWHmSVFsqWUXNLNuBmftG9dtgmmbAACAAG3wm8ReEF10jV5gsWBk&#10;fdpjJ2M1bUJlfmXmW4Rnt2h3SJJptmrkNBdrA20BG2dqTW4gAACAAHLTmgtaWmdZi55dQ2lmfE9f&#10;9Wtca8xifm08Wjxk4m8JR3dm+3C8MytoLXIuGrpnkXLPAACAAHeDmFJW/XEmie5aInJfeq5dA3OH&#10;anhftnSdWQhiRXWnRnVkcXakMmFlhXd2GitlO3e2AACAAHuWlrhUBXrsiHVXXXtfeUlaanu9aR5d&#10;PnwKWAJf6nxWRY5iKHykMa1jG3zlGbBjRHzuAACAAH8SlWRRgoS1hzxVAYRkeCtYMYP6aBVbJYOC&#10;Vwxd44MSRNVgJIK5MRpg9IKBGUhhpYKhAACAAIAAlFFPaI5zhj9TBo1fd0NWT4wrZz9ZWoryVkJc&#10;K4nURCtebojmMKlfFIhSGPxgTYhJAACAAIAAk4FNuJgahXtRbZZEdohUxZRJZpFX25JSVZ1at5CT&#10;Q4xc+o8tMCxdeI58GLlfOYztAACAAIAAkvRMd6GXhO1QN58EdfdTk5xEZgdWq5mZVSVZiJdJQyxb&#10;xpWNL8lcE5T7GFleZpB2AACAAIAAkVhprFNig55rTFcvdPNs8FrMZRtukF43VBBwI2F4QaxxmGSA&#10;LXVypWcJE9FzxmfHAACAAHHkj8plw1y+glNnwF+3c7ZpoWKJZANrb2U3UxltJ2fAQNhurmoaLMdv&#10;kmwCE2Fw52xSAACAAHaVjktiKmYggN1kcmhJco9mjGpXYuhogWxDUilqVm4XQBZr62/FLDlspXEV&#10;ExJuXXEPAACAAHqzjLde6G9uf1NhaHDXcP5jq3IlYaFlxnNYUP5nw3R4PxtpY3WAK3Fp63ZFEpJs&#10;R3YMAACAAH5Hi0VcDHi4ffJetXlpb61hIHn8YGBjWXp1UBBlbHrmPkdnF3tRKtBnaHudEjRqentv&#10;AACAAIAAihFZoIIIfNJcaoIHbqJe8oHfX2VhRoGgTydjZ4FkPZ1lC4E7Kk1lJIEsEeZo94E7AACA&#10;AIAAiRlXmYtPe+dafYqebcVdGIm8XpZff4jITmRhroftPPpjS4dCKeljJ4b/EbNnsIZDAACAAIAA&#10;iFxV9pSCezFY7ZMnbRFblZGOXexeAo/qTb9gNo57PFthzo1xKW9hbo1JEYJmqopiAACAAIAAh9lU&#10;up2ZeqpXvZufbIJaZ5lWXV5c0pcITUVfA5UWO/pgj5PTKQlf75NoESRl74uXAACAAIAAhTBxklNA&#10;eGpyllbzaqVzs1p4W6V02F3JS15192DnOZd3DmO7JZl3+WXXC7p6xGYCAACAAHXCg8dt0lwOdzdv&#10;MF8DaYFwhGHOWqVxzWRzSoJzBmbtOOF0ImkkJQt0yGq2C41392qqAACAAHnhgnBqXWTdddJsAWcX&#10;aFhtg2kyWY1u7mspSZhwQGz/OCNxXm6eJIJxvG+yC2V1gm+KAACAAH2AgQ5nM22wdHBpDG83ZwBq&#10;tnChWJVsQHHySL1trnMiN31uzHQrJBdu4XTLC05zXnSzAACAAIAAf7pkcnaAc0hmc3djZdxoPngi&#10;V2Bp3XjBR89rWnlUNqRseHnTI21sOXoVCwpxm3plAACAAIAAfqBiHX9ZcjdkOX+aZNxmG3+tVnBn&#10;0H+jRvRpVH+YNgZqX3+YIvdpyn+jCt9wGH/HAACAAIAAfbxgKIgmcV5iWofKZA9kTIc0Va5mDYaG&#10;Rj1nmIXrNXBok4WCIqRnpIWKCstuz4RDAACAAIAAfQpekZDlcLNg1I/2Y2Ri0I67VQxklI1rRZ9m&#10;HoxQNNRnCoulIi5l2IvpCrNt6oc8AACAAIAAfItdV5mScDJfqJggYtthpZZKVIRjZJRhRSlk5ZLW&#10;NHhlvpIbIclkYpFRCmtuZIcLAACAAIAAeP157lL+bQR6YlaPYA17AFn2Udd7sF0pQkd8aGAfMP99&#10;QWKuHOJ+bGQjBISA6WTtAACAAHkgd7N2YFtIa/V3KF4vXw538mDvUP94uGOFQZR5fWXmMHR6R2fq&#10;HIh7BWjxBJt+KWmyAACAAHzAdn1zDWOXarB0F2XUXfx1CWfzT/x16mnrQLl2v2u4L8V3fW01HBB3&#10;y23WBJx7xW65AACAAH/vdURwBWvfaXNxOm19XLpyT27+TxBzRXBgP+J0LnGaLyF033KWG6Z0unLi&#10;BJ95sXQoAACAAIAAdBNtV3Q3aEtusHU6W6Jv3nYdTgVw53bePzxx1neMLplye3gSG1hx7ngiBK14&#10;GXmzAACAAIAAcw5rGHyeZ29sj30TWtptz31aTTJu4n1+Pmpvzn2cLgBwUn29GuFviH3CBJh4PH6C&#10;AACAAIAAcjppM4T5ZqFqvoTkWhZsCoSRTHhtJYQiPbpuEIPELW5udYOXGphtiIPeBJp4OIKDAACA&#10;AIAAcZJnp41GZgBpQ4yxWXhqlovNS+RrsIrOPShsk4oGLNxs34m6Gitr9onMBJl4OoMcAACAAIAA&#10;cRVmcZWNZYRoGpSOWPdpcJMiS2Vqg5GePL1rWJCALIprhZBfGdBqtI6IBGx4h4L9AACAAIAAbMWC&#10;2VJ7YYKCzVXnVUiC9FksR8uDOVw9ONaDoV8BJ9mEeGEsEvSGu2GVAACDOmWuAACAAHwDa5Z/hFpO&#10;YJB/wV0hVGaAB1/QRxCAVWJTOEOAuWSQJ3SBa2ZEEteC+2ZfAACBCWpiAACAAH82aoR8U2IjX298&#10;y2ReU3Z9MmZ8Ri59kGhuN4t9+GonJup+imtnEpR/iWs/AACAAG96AACAAIAAaW15Zmn4Xk56BGuh&#10;UlF6hW0tRUt6926YNr97aG/OJkx723ChEjl8j3BIAACAAHT+AACAAIAAaGN21XHTXVR3kHL1UV14&#10;JXP1RFF4onTRNiN5C3WNJch5YHYDEfV5+HWeAACAAHniAACAAIAAZ3N0oHnFXHB1eHpiUIh2HnrV&#10;Q5p2nXslNX92/3tkJX13H3uSEdd3uXtgAACAAH4JAACAAIAAZq5yyIGzW8tzvYHbT/Z0a4HFQwt0&#10;44GMNOl1OYFjJPd1L4FkEal12oGJAACAAIAAAACAAIAAZhJxSYmaWzRyTYlVT2JzAYi9QoJzdIgF&#10;NGdzu4eLJHJziYebEUt0aobBAACAAIAAAACAAIAAZZhwFpGGWr5xKJDqTutx4I/bQhNyS46zNAty&#10;fo4CJC9yIY42ERFzP4rwAACAAIAAAACAAIAAYKaMb1GYVgeL7VTcSneLqVf9PZyLlVrkLxqL111l&#10;HgiNKV76CYCOal8pAACAAGlpAACAAH5wX4+JUlj+VSuJEVu7SaqI3l5VPPWIxGC8LqGI7mLGHcmJ&#10;+WP4CaSKqGP9AACAAG4pAACAAIAAXp+GQWBjVC2GMWKYSNeGF2SvPC+GBGaWLgWGJGgpHWKG9Wj9&#10;CaOHUWjrAACAAHNkAACAAIAAXbCDaGfJUzKDd2l6R9WDcWsNO2eDamx6LVWDiW2cHOOEJG4YCYaE&#10;Z24MAACAAHhbAACAAIAAXMaA6G89Uk6BEnBxRvSBHHGFOouBFXJvLMCBJ3MtHGeBjnNjCWGB43OK&#10;AACAAHysAACAAIAAW/R+x3bEUYh/CneFRj1/H3gcOd1/F3iOLCN/FHjiHCV/KHjxCVp/tHmZAACA&#10;AIAAAACAAIAAWzx88H49UNd9T36SRZl9b360OUd9ZH63K5t9T366G9F9JH7ECY190n8zAACAAIAA&#10;AACAAIAAWqx7eYXLUHR7+YXORUZ8G4V4OQZ78YT9K297toTDG417WoUbCVJ8XIPfAACAAIAAAACA&#10;AIAAWjt6So1sUAV6140rRNl6/4xtOKd6zYuSKyd6dYtIG2J52YsyCUx7KoZJAACAAIAAAACAAIAA&#10;VKWW3FA9SoyV8VNVP4mVT1ZKMyaVAlj6JM+Vd1sWEu+YUluoAYKUpV2NAACAAG0UAACAAIAAU56T&#10;/Vc/SbyTRFngPsWSp1xdMoiSRF6bJGeSiGBPEtiU52CZAdSRCmJpAACAAHH4AACAAIAAUsuRDF4/&#10;SNyQeWBnPgqP7GJtMdiPh2Q5I+SPr2WHEpuRpGWOAgaNy2dnAACAAHbkAACAAIAAUgCOQmVASAaN&#10;yGbxPSiNS2iBMS+M6WnhI1SNAWrQEkqOk2qdAh+K8GykAACAAHs8AACAAIAAUTmLyGxVR0SLaW2W&#10;PGuK9261MHSKj2+eIuOKinA9Ef6Lvm/mAi2IeHJaAACAAH8GAACAAIAAUIKJq3OARpmJZ3RcO9KI&#10;/XUNL+qIjHWPImmIaHXXEeKJH3WIAkWGVXhKAACAAIAAAACAAIAAT+KH4nqpRgyHuHstO1iHVHt1&#10;L4CG1XuXIgSGk3umEaiG5XuLAnCEgn1XAACAAIAAAACAAIAAT2CGY4HERYiGUoHwOtiF9oHXLwyF&#10;cIGnIZuFEYGmES+FGIHDAmGDEYF1AACAAIAAAACAAIAATviFNIkzRVqFRolAOrmE84i9LxCEOIgU&#10;Ie2Dg4gaEeSDHYckAteBtIHsAACAAIAAAACAAIAASFiicU5fPt+hPFFCNGmgZ1P2KFmgKFZOGcOh&#10;c1e/CKOjG1hlAACRlF/kAACAAHB6AACAAIAAR0ef5lT+Pfie7Fd3M3ieGlnFJ4+dr1u8GUWeoVzY&#10;CKefc11ZAACO3GR+AACAAHVRAACAAIAARpudDVudPTScLV2sMsKbb1+OJtua+WEkGMObvWHqCJeb&#10;zmJQAACMQ2lRAACAAHmpAACAAIAARgeaPGI6PISZb2PcMfaYvGVWJkCYR2aLGEeY7WcGCICYTGdf&#10;AACJ3m58AACAAH2AAACAAIAARWSXuGjoO92XDGopMV6WWGtAJaiV0mwKF/uWTGxLCHWVD2yvAACH&#10;xnQvAACAAIAAAACAAIAARMWVk2++O0qVCnCnMOSUW3FfJUyTvnHTF7iUAHHQCJKSKXJkAACGEHln&#10;AACAAIAAAACAAIAARDuTwnacOs+TWnc5MIKSrneWJPiSAXe8F2iSHneZCIKP0nibAACEsn3KAACA&#10;AIAAAACAAIAAQ8mSQX2QOm2R9n3tMDKRT334JMOQiH3aF0KQc33ICFKN8H54AACDRYAAAACAAIAA&#10;AACAAIAAQ4CRBITGOiWQzoT0L/GQMoSzJJmPWYRlF0qPBYSHCIWMWYNYAACCcYAAAACAAIAAAACA&#10;AIAAnvtT1U3Vj8hXCFIdgARaIlZQb1xdLFpjXaVgGV5RSr9itWIRNnFkY2WBHl9jlmf0AXt9gGsZ&#10;nNFOhVgIjhRSLltvfoRVsl6+bghZEWHyXG9cQ2UGSatfB2f2NYBgmGqfHa1gMmx2AYt9ZG/PmtpJ&#10;rGI+jDtNwGS5fO9RnGcibIpVQWl7WyBYqGu+SI1bim3oNJpc82/aHQ5dSnEkAZp9S3TimOhFPGxk&#10;imtJs235ezJN1G+Iax9RuXENWdpVVnKFR35YTnPwM8hZhXU0HH9a2nYGAaZ9NnmLlwpBNnZ4iMtG&#10;Cnc4eb5KeXf1ab1Oj3iqWNhSXHleRpxVaHoQMxdWZnqzHApY03sqAbF9JH2IlWc9qYB+h2tC1IBs&#10;eJtHi4BcaMNL3IBLV+9PxoA+RfdS3oBDMpFToIBYG6tXKYCoAbp9FIDllAo6lopxhkpAD4mId7FF&#10;BoinaAFJiYfUVztNk4cVRVxQrYZ7Mi5RNYYhG2dVyoaSAcJ9CIEwkvU4BpQ/hWU9wJJ2dvlC7ZDE&#10;Z25HmI81VrlLu43WRNxO1Iy2McNPGIwbGzFUr4vLAch8/YE0kjM2D520hL478psHdnFBQpiGZwRG&#10;CZZLVmxKP5RjRKVNWZLjMYlNXpJQGvdTz4/wAc189YE4k4Navk3uhUNdYVIgdltf/VY5Zn1iilov&#10;VYFk+V37Qz1nF2GPL09oQGSxFqppdWZUAACAAG3SkXlVmVeZg9VYu1r+dS1btl5KZX9ejWF2VKNh&#10;MWR4QoBjamdKLrlkXWm3Fk5mYGraAACAAHKwj5pQ5GFJggJUbWPXc5lXuWZQZAJaz2ivU1ZdpWry&#10;QWNf8W0QLdFgnW7aFbFj4G+KAACAAHdijcpMk2rrgEdQc2yncfVUAW5WYrRXUm/yUilaWXF4QGpc&#10;r3LnLRNdCnQYFThhuHRzAACAAHt2jBxIrnSGfsVM23V7cJJQrXZjYWBULHc8UTRXXHgNP5RZu3jU&#10;LHFZunl7FNVf53msAACAAH7zirFFSH4bfYRJuH5Nb3pNxH5yYGZRdn6MUE5Uv36pPvRXHX7UK/VW&#10;wH8JFIdeZH9YAACAAIAAiYhCW4eefH5HBocNbpdLRIZtX55PHoXNT5RSfoVDPlhU1ITfK5tUTITE&#10;FFVdooT6AACAAIAAiKE/8JD/e7JEyo+tbeJJMI5KXwFNJozzTwNQlYvQPctS3Ir5Ky1SR4rGFCpd&#10;64mbAACAAIAAh/8+EZoeexxDDJgWbVZHipX1XoZLkpPyTqBPCpJFPYJRRZEdKuFQrZETE99eaY1A&#10;AACAAIAAiB1h7E4MesNkB1IdbLFmJlYXXZtoOVnsTVZqLl2RO6Rr2mDvJ/JsmGOpDpNw62RoAACA&#10;AHG0hidc+VcbeUhfi1p3a2Nh/l22XHtkUWDTTFlmcmPDOsxoKWZ1J0Joh2iUDkNuEWj/AACAAHZo&#10;hG5YYmBGd7RbW2Lfai1eHGVjW1xgo2fFS2li6GoDOgtkoWwNJrlkkm2ZDhNrh23FAACAAHqLgrtU&#10;MGlpdhdXeWtCaJVadG0LWhRdMG66Sj9foHBKORRhVXG0JflgyHK9DbhpeHLPAACAAH4jgTJQa3KI&#10;dKpT9HOqZ0FXKXS5WNRaD3WySVxcn3adOExeS3dxJWddg3gJDX5pMXg6AACAAIAAf+tNIXunc4BQ&#10;4XwXZjZUR3xvV99XVny1SHtZ9nz5N7JbkH1DJPZazH2JDVJpfH4JAACAAIAAfuFKTYS0co5OPIR4&#10;ZVtRyoQZVxhU+IOwR8BXpYNZNxlZJoMpJKZYkYNEDTxpoYMTAACAAIAAfhNH9Y2lcdJMCozDZKpP&#10;touyVndS+IqcRydVqom4NoRXCokrJDdWwoliDSVpyIc2AACAAIAAfYJGIJZncUhKU5TyZB9OEZM2&#10;VfNRW5F6RrpUC5AXNjFVT49RI99VUI9kDOFqPIi1AACAAIAAfJVpc04TcAZrDVH8Yrpst1XSVGFu&#10;WFmDRMZv3Vz7M49xK2ATH9RxrGI5BzN3tmMQAACAAHWGerNkslaRbpxmt1ncYYNoqV0LU1hqfWAV&#10;Q+JsIWLqMtJtZWVoH0RtT2cKBx906me/AACAAHmteR1gRV8rbRdipmHJYElk2mROUjdm2mavQvFo&#10;mWjkMhBpymrOHrppTWv3Bw10FWylAACAAH1Sd5JcLmfTa5pe2mm+XuRhRGuXUTtjcm1YQhdlS27r&#10;MW1mZXBFHlhl3nEBBw50E3HOAACAAIAAdiNYh3B4al5bb3G9XbVeCXLtUAJgVHQBQS1iQXUAMJpj&#10;O3XWHbhi+3Y9Bud0VXeEAACAAIAAdPNVU3khaUJYaXnHXLBbK3pOTxFdlnq8QFRfiXsiMAdgWHuD&#10;HU9giXu7BtZ0cnzqAACAAIAAc/1SkYG5aGBVz4HGW+FYsYGmTlBbMoFzP6BdJoFPL3VdxIFLHQxe&#10;foGIBth0b4FpAACAAIAAcz1QQ4o5Z69To4m5WzZWnoj4TbNZKognPwdbFoeGLt5bfIdBHJ1c5IfF&#10;BtN0eISdAACAAIAAcrNOcJKaZy1R7ZGiWrBU9ZBLTS9Xgo7iPphZYY3SLopZlI15HEBbno0ZBp10&#10;04R5AACAAIAAcNFxc03iZQZyk1GkWHhzzVVVStF1BljeO812LVwgKud3Q17ZFp14MGAWAKd+5mJa&#10;AACAAHjabw9s61XcY7tualkTV19v3FwuSelxNl8hOw1yamHQKlJzWmQDFkN0CWTXAM5+pGchAACA&#10;AHyEbZZop133YlJqeGCRVjZsI2MRSNhtnWVpOiZu3WeIKZpvn2k3FcdwfWmtAOB+hmwqAACAAH+8&#10;bDVktGYXYPhmxGgSVOJonGn3R95qNmu9OUZrhG1NKPBsEW6CFV1tbm6pAPN+ZXGWAACAAIAAauNh&#10;I25GX7hjZm+kU7tlZHDtRspnF3IWOKNobnMiKG1ow3PnFRtqyXPaARN+LnceAACAAIAAacVeA3aA&#10;XshgdndQUudilnf/RfRkXHiQN81lo3kRJ9llqnl4FK5omnlnARJ+MHv0AACAAIAAaNxbS36rXe1d&#10;4370UhtgH38MRTZh8n8LNxtjK38TJ0di3n8vFHFmu39mASR+E3/6AACAAIAAaCVZA4bAXURbu4aP&#10;UXleC4YXRKBf44WJNolhCIUpJrRgYYUmFAZlVIVEATB9/oDOAACAAIAAZ55XLY7GXMVaAI4zUPdc&#10;Xo02RCJeMowiNiBfP4tqJmdeYYuJE7BkOInzAQ9+NYC4AACAAIAAZON6DE1aWdx6uFD4Tgd7iFSC&#10;QQN8ZFfdMnR9TFrbIZR+gF0NDMyAoF14AACAAGWdAACAAHu0Y0V1wlTfWKh2wVgCTP13ulsFQCp4&#10;pF3YMch5gmBTIRx6Z2IRDLR8rGI9AACAAGpIAACAAH70YfFxp1yDV11y7l8XS+50EmGQPy91D2PX&#10;MPp15mXQIIF2eGceDHx5QWcaAACAAG9WAACAAIAAYLBt1WQyVhtvUWY0SrBwl2gdPjdxrGnfMB5y&#10;fmtZH9Vys2w/DDB2WGwgAACAAHTRAACAAIAAX4RqXGvoVQNsBG1fSaRtaW68PSxui2/zL3hvT3D5&#10;H0tvHXGIC/5z0HFuAACAAHmyAACAAIAAXnZnRnOyVAZpGXSkSL5qnHV0PGprx3YiLs9sdHawHwNr&#10;23b9C/RxmXcfAACAAH3TAACAAIAAXZhkk3t4U0tmlXvzSBtoM3w6O9JpX3xiLjNp6HyLHnppHXys&#10;C9dvwn09AACAAIAAAACAAIAAXOdiSoMyUqRkbYNBR31mIYMHO0NnTIKzLatns4KKHexm6oK3C4pu&#10;XIJ7AACAAIAAAACAAIAAXGJgbYrsUiZiqoqlRv9kbon1OsxllYktLUtl2IjMHahlJokqC1ltPoaq&#10;AACAAIAAAACAAIAAWPODXExgTquDlk/dQ4SEBFM+NwqEmlZhKLyFgFkCF1aHiVpcBHGH1VuiAACA&#10;AGk1AACAAH4aV3h/TlN8TYR/1VaKQnmAYFlxNiyA8VwbKBOBsV5JFvGDM19DBI2ECGBuAACAAG3x&#10;AACAAIAAVkh7WlqzTFR8H11AQXt8yV+qNT59X2HXJ1N+AmORFmt++2QvBIqAtmVWAACAAHMkAACA&#10;AIAAVSt3omH1SzF4kmP9QFZ5VWXkNFh592eaJoh6f2jmFdN6+GkvBHN93GpvAACAAHggAACAAIAA&#10;VBp0OWlHSil1UmrOP1V2L2w2M2J20G1sJeJ3N25YFUd3hG5eBFp7aW/jAACAAHxyAACAAIAAUyZx&#10;LHCrSUNyb3G7PoRzZHKmMqF0BnNnJTd0PXPrFQV0h3PTBGJ5Q3XfAACAAIAAAACAAIAAUlFud3gK&#10;SHNv53ipPcRw9nkaMfVxlnlrJKFxm3mfFKJyJnmABJB4SntzAACAAIAAAACAAIAAUaZsJ390R+9t&#10;zH+4PVhu93+xMahviX+NJGVvUn+JFEJwOn+wBFx4ooAnAACAAIAAAACAAIAAUSVqP4byR29sAYbp&#10;PNxtQYZ4MTltzoXzJBFtZIXbFBBupIW4BFF4tYLrAACAAIAAAACAAIAATO+NoErXQ2CNak42ONWN&#10;g1FpLL2N/1REHlWPX1ZXDICR3Vb2AACJilw0AACAAGytAACAAIAAS5OJy1GUQjiJ5lSLN7WKF1dQ&#10;K8WKf1m+HZmLmFtsDDmNFVvWAACGTmDfAACAAHGOAACAAIAASoWF+lhnQRyGS1rpNryGlF08KteG&#10;8187HNyH1GCEC+SInmC/AACDVGW6AACAAHaIAACAAIAASY2CVF9HQBeCyGFPNauDI2MrKgGDgWS/&#10;HCCEMWWrC4iEt2XCAACAqmreAACAAHrrAACAAIAASJt+8WY8Pyd/j2fONMJ//mk3KR6AT2pXG5WA&#10;wWr4CzuBYGr9AACAAHB5AACAAH6+AACAAIAAR7p74m1MPk18sG5wM/59Nm9oKHF9fXAiGvt9pnBs&#10;CxN+hnCHAACAAHZVAACAAIAAAACAAIAARvh5MXRdPZV6LXUdM1x6y3WnJ+Z7BXYDGnJ653YTCtR8&#10;NnZsAACAAHtHAACAAIAAAACAAIAARk920HtsPOt4A3vQMr14vHv4J1147XwAGfp4hHv7Cm16b3yt&#10;AACAAH94AACAAIAAAACAAIAARdN024K8PId2RILgMm93IIKfJzp3OYJLGiR2coJbCs54tYIGAACA&#10;AIAAAACAAIAAAACAAIAAQJmZRUirN7KYrUvlLaOYlE7UIaqZUVE7EnmcMlJTA1KZvlRgAACEsl+K&#10;AACAAHANAACAAIAAPzeVvE8ENlSVjlHZLCyVmVRiIEuWQFZmEW6YoVcvAwmVFVk/AACBrmRAAACA&#10;AHUBAACAAIAAPkGSFlV4NTqSGVfhKx6SPloCHzqS11ugEKCUw1wfAtKQz14uAACAAGkjAACAAHl0&#10;AACAAIAAPW+OfVv9NFCOn132KhiO1V+pHmePZGDoD/+Q12EqAqqNBmM6AACAAG5WAACAAH1YAACA&#10;AIAAPJqLFGKaM3SLaWQmKUSLrWV0HZmMImZLD6eNEGZnApmJxWiHAACAAHQEAACAAIAAAACAAIAA&#10;O8uH8mldMqaIh2qBKJCI5WtrHQaJQmvxDz+JpGvWAqaHA24wAACAAHk7AACAAIAAAACAAIAAOxWF&#10;KXApMfSF/nDvJ/iGd3F5HI2Gv3G0DueGrnGGApaExXRTAACAAH2YAACAAIAAAACAAIAAOnyCu3cK&#10;MV2Dz3d8J3aEZXeuHC6El3eoDqOESXeSAm6DAnorAACAAIAAAACAAIAAAACAAIAAOg2Aqn4nMOeB&#10;9n5PJwuCrH4xG+OCzH4BDpGCXH4uAomBiH7/AACAAIAAAACAAIAAAACAAIAAAAD//wAA//8AAP//&#10;AABtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAAC&#10;JAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUj&#10;JkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxF&#10;dUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2Pg&#10;ZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmB&#10;x4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzI&#10;nbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3&#10;yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn&#10;0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHr&#10;SOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHo&#10;A6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg&#10;0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8&#10;PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z&#10;4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXD&#10;drl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2R&#10;LJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/&#10;rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bI&#10;ncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW2&#10;5rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD&#10;2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEj&#10;IhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+08&#10;4z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliL&#10;WY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1&#10;nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5&#10;ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJyt&#10;q667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLyszt&#10;zhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzr&#10;m+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QON&#10;BQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcg&#10;ACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48Tni&#10;OtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpV&#10;bVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+W&#10;cIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJ&#10;z4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/&#10;pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHA&#10;IMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z&#10;4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADm&#10;T3/Of1jNmX+ofs202n+ZfnmcFH+jfmWDTH/GfoVqhX/+fsBRv4Bjfz05AIESgA/8xX58izTktX5j&#10;iWzMQH5dh8yzmn5uhmaa2H6YhUOCGH7ZhE9pWn8vg2dQrn+vgqE4FIB2geb6vH02lnHi+30wk5LK&#10;y30+kM+yOn1pjl6Zk32sjCyA734HiiJoTn51iBNPwX8MhgA3QX/og6z443wuobfhQXwznb/JM3xN&#10;mfCwwnyFlleYRXzfkxp/y31Pj/NnVn3RjLVO7358iU02h39nhVz3N3tjrQPfpXtmp+vHqnuHowqv&#10;YHvJnmmW+Hwrmfh+snyvlbdmbn1DkUFOLn39jHs15X70hu/1vHrKuFXeL3rHshTGQ3rkrBSuGXss&#10;pmGV3HuZoNp9pHwkm1lllXzIlahNgn2Rj4E1W36RiF/0d3pSw6rc7HpGvDLFCXpdtQqs+XqnrjuU&#10;6Xsfp5t82Xu2oOhk2Hxgmd1M7X01klA06H49iafzY3n3zwHb2HnjxkDD+nnyveSr93o6teyUAnq4&#10;riR8IHtbpkBkSHwQneVMb3zqlOM0iX33isXydXm02lra63mX0DLDD3mfxpSrGHnjvWqTO3pktGp7&#10;d3sNq0BjwnvMoZZMCXyvlzM0PX2+i7buU4jbfjbXhofEfcLAn4bDfXCpjIXmfVWSUoUqfXV7B4SG&#10;fcZjxIPxfjVMj4N4fuk1koMogADsPYd9iMvWFIZwh0C/a4WDheOoY4S7hMGRHoQbg9951IOUgy1i&#10;nIMdgo1LkoLDghY02IKQgcHqeoZHk2XUdIVNkNq9/IRvjnOnC4PEjFiP7YM5ind4yoLKiL1htoJp&#10;hwNKzYImhUw0M4IHg2/o24VPnf7S4IRfmnS8eoOOlxSlq4Lnk+iOtIJykQt3u4IVjkFg1oHHi2RK&#10;GIGXiGgzooGLhQTnXISLqKDRbIOdpBW7EILUn7qkW4I3m5SNgIHCl5V2uoF4k7tgCIE5j7JJdYEa&#10;i2UzJIEfhnvmAIPxs0vQG4MErbq5zYI6qFijMoGjoy2Me4E2niB1yIDumRRfSoC+k9tI5ICvjjoy&#10;uYDBh8/k1YNzvfjO+oKHt1a4tYG8sOKiL4EmqqiLn4DEpIp1EYCDnlVep4BUl9FIaYBTkNkyYIBy&#10;iPvj1oMOyKXOBYIkwOK3xoFXuVOhSoC/sfqK0IBhqrt0a4Auo1xeKYAHm5VIAoAHkzsyF4Awif7j&#10;AIK901TNN4HWylm2+oEHwZqgiIBuuROKI4ARsKJz2n/iqAZdt3/Gnv1Hq3/QlVYx3H/7itfeEpHi&#10;fLDI7o/xfGOzsY4YfDqeO4xofEeIjYrefI9yxYlpfQpdEYf8fahHe4aZfpMyUYU5f/HcKpC0hpfH&#10;lI7BhVKykoz0hDydNotXg1uHjonkgrZx0oiIgj1cK4czgdhGuYXpgaIxy4SigZ3ao4+OkJXGOY2o&#10;jlexcovdjD6cFYpXinCGeIj4iNlw0Ie1h2hbSIZ3hfxGBYVGhJ8xVIQZgzTZQo6bmpfE2Iy/l2yw&#10;B4sHlGuayImCkaSFUog5jx1v2YcFjKhag4XYiiZFb4S6h48w7IOghK/X7o3hpJTDh4wJoIGuuopb&#10;nJuZj4jemOSEOoeNlU9u8IZrkdVZzoVKjjRE6IQ9ilswkYM1hgvWtY1LrpzCXIt3qZ2tmYnKpMSY&#10;gohSoBeDTIcIm35uGoXhluJZK4TOkh1Ec4PQjP8wRYLah0TVp4zQuKPBXIr/srCsoYlRrNqXm4fd&#10;pyqChoaboYptd4V6m9BYoYRildBEEoNzj2wwBYKNiFbUwoxqwqbAhoqdu7Krz4jxtNSW0Yd7rhKB&#10;zoY9p1ts44UpoIJYNoQWmU5DwYMnkZwv0YJOiUHUBIwTzKm/1YpNxKCrH4ijvKWWJ4cttL6BN4Xx&#10;rN5sZ4TgpNVX1IPZnG1DeIL0k4Uvp4IbigXOT5sbe4C6ophZe1Gm75Wse0aTCpMne3N+6JDGe9pq&#10;qI51fHdWiIwifTlClonCflAvQodCf+LMnZoPhNK5gZc8g76mBpSXgtWSNJIggiR+E4/Tga1p2o2Y&#10;gWNVxotZgTFB/IkRgTcu74amgXrLQpkRjiG4RJZFjC6k+ZOdilqRLpE3iNV9II76h31pAozRhkpV&#10;DoqlhR9BdIhwhAoupYYbgvrKIZgel463GJVjlLmjy5LJkgGQG5BXj4x8HY4tjVFoIIwUiylUWIn5&#10;iPlA8ofbhsEuZYWfhF7I/5dmoPa2B5StnUSir5Ibmb+O+o+9lml7II2JkzNnUYt/kBFTvoltjM1A&#10;ioddiWEuLoU0haHH7JbYqmC0/pQipdehrpGSoXCOC485nTF6TI0JmQJml4r4lM5TNojwkHRAMIbv&#10;i9Mt/4TYhsHG+5Zks7+0IJOurlag15EfqQWNQY7Io9F5noyhnqdmCoqTmWNSxoiCk+I/54aPjg0t&#10;2ISMh7vGLpYDvRmzZZNOtsSgIZDAsHyMko5pqkR4/oxGpBFliYpEnbpSa4g2lxY/qoZBkAstuIRM&#10;iJDFhZWvxnGyzZL8vxyfiZByt8aL/o4dsHd4e4v7qShlIIn+obJSGof9mew/cIYRkcItn4QaiUC/&#10;IKSHeq2syaD6eo2af518epaIFJofeth1cpbee1ZitJOlfAxQKpBbfOk94YzufiAsaok7f9O9oqOc&#10;g3Cr4p/ygnyZzpxzgbWHbpkfgSV0xZXvgNJiCpLHgK5PiY+PgKY9bow1gNwsSYiXgVm8g6KpjDaq&#10;3J8Gim6Y7JuFiM+GjJhBh3Vz85UchlBhUpIDhVBO847ZhFs9CouQg4UsLIgFgsS7gqHdlOyp0J5E&#10;kluX2ZrMj/mFlZd+jcJzE5Rki81gmJFUieZOZo40h/o8sor7hhAsE4eEhBG6paEancOo6Z2OmmWW&#10;55ohlzSEoZbalCZyPJOpkT9f5pCpjmtN4Y2Ui308YYpviHYr/YcVhT25vKCPppqoHpz9ommWJJmM&#10;nmCD35ZJmn9xiJMrlq9fTZAiktpNdo0VjuM8Ion+ircr6oa3hkW47aAgr1qnYJyKqliVbpkapXGD&#10;NZXboKpw95LEm+te14+/lxVNHoynkgs78ImbjMAr24Zohyq4N5/HuAmmwZwtsieU1pi8rFiCpZV+&#10;ppxwc5JroORebY9wmwxM14xZlPM7x4lLjowrz4Yoh+u3oJ95wLSmPpvZud6UVphqsw6CKZUwrEpw&#10;CJIgpYleGo8qnqRMmYwgl4E7n4kckBQrxYX0iImwna4oeiafiqnNegmOjqV+eht9gKFIempsSp0h&#10;evhbBZjwe8BKCZSgfLE5apARff8p0Iscf8SvXK1Sgmae1KjZgYKOBqSEgNB8/qBQgFprv5wygCJa&#10;fZgPgB1JjZPKgDY5IY9LgJMp4IprgTmud6xrip+eAqf3iPeNUqOdh3t8R59zhkdrE5tdhUhZ6ZdF&#10;hHNJGpMLg6445I6bgxAp7onPgpGttKubks+dLqc0kGqMc6LjjjJ7e56xjDVqXJqjinBZVJaSiMFI&#10;sJJghxI4r43+hW4p+olHg8ms7ar9mvWcaqaWl9SLqqJJlOd6tJ4ZkixpsJn5j4NYzZXyjPhIVJHF&#10;ilY4go1xh6UqBIjRhOCsRKpiozebyaX9n1KLC6Gwm5l6Gp2EmAhpI5lmlIVYVpVRkQVIApEwjWs4&#10;Wozwia8qDYhuhdSrnqnvq16bRKWApqiKjqEtohh5nZ0Ana9os5jvmVRX/ZTmlOVHxZC7kE04PoyI&#10;i4cqFIgchqWrBqmXs2iaw6UfrdqKGaDKqGx5MZyeox9oVJiTndtXsJSVmHxHk5Bqkuw4Kow1jSUq&#10;GYfYh1Sqg6lMu2SaV6TJtOiJtKB1roV41ZxNqEFoB5hGoglXeJRLm7VHbpAvlTM4F4wDjoIqHoej&#10;h+Oi4bf8eceTAbLMeaODPK2qebhzdaiWehFjmaN9eqxTv55Ie4NERpjffIY1SpMcfecnf4zZf7ah&#10;5LctgY2Sd7HogLCC1qy8gAxzEaejf6hjK6KMf4dTWJ1df55D8Zf6f9Y1LJJEgFUnvIwZgRyhP7ZG&#10;iUKR27EJh7CCT6vYhk1yhKbChTliqKGuhFxS65yGg65DpZcqgxQ1FpGDgqgn8otwgmKgt7VykOaR&#10;RLA+jqWBqasSjJVx7KXyisRiIKDniS1SgZvGh7FDYJZxhjo1BZDZhNooIYreg4igLLTHmIeQt6+S&#10;lZSBGappktlxW6VMkE9hpqAzjelSI5sci5tDJ5XOiUA0+JBDhuQoSIphhI2fm7RCoCWQN68EnHmA&#10;o6nWmQJw7qS6lbxhRJ+kkolR1Zp+j1VC+ZU4jBQ07Y+/iMEoaYn3hW6fLrO6p7CP1q56o0CASalM&#10;nwNwnKQ1mvJg/Z8llu5RoZoCkttC1pSrjqo05Y9GimYohYmghi+et7NcrxmPja4Mqc2ADqjSpLRw&#10;XqOxn81gwp6lmvpRcZmalhFCvJRUkQU05Y7ui9oom4lZhs+eTbMKtmePPK2usDR/y6hzqjBwKKNX&#10;pGRgnJ5QnrRRW5lImO9CtJQQkw006o62jRIorYkgh1GV7MH9eX+HMrvyeVB4kbX4eWJp/K//ecJb&#10;Z6nremhM7KOhe08+650OfGIxhZYFfdMldI5vf6mVPMEmgNiG0bsYf/l4RbUUf1xprq8PfwdbFajz&#10;fvxMpqKnfyw+vZwTf4Axk5UWgB8l3I2dgQGU2cAyiA+Ga7ozhot367QrhTtpTa4ihEFavKgDg4RM&#10;YqG8gvo+mpstgokxpZRAgksmNozmgjiUkb9Qjy6GFLlUjQh3grNPixlo7a08iW1aaKcliAJMJaDl&#10;hrU+fppfhXQxuJOEhFMmhIxIg06UQr6TlkiFxriSk3l3M7KKkOpomax6jpNaJaZYjGVL+KAnilQ+&#10;a5msiDwxy5LihjMmx4vChEKT5L39nV2Fe7fwmdx29bHhlptoZqvSk5JZ9qW1kKVL1p99jcE+X5kN&#10;itMx3ZJVh+Ym/otShRWTib2DpE6FOrdooA92xLFRnBBoP6tBmEtZ2KUvlKJLxJ78kPE+WJiDjS0x&#10;7JHciWUnLIr1hcaTTb0BqxOFDrblpgp2p7DNoUZoLKq/nL9ZyaSzmFJLup6Rk9U+VZgZj0Qx+pFx&#10;iq8nUYqphlqTALyisbWE8rZ0q792n7BRphJoJ6o5oLlZzKQsm45Lx54Sllc+bpe6kREyGJEwi8Yn&#10;b4puhtGJlcwkeXB79cU2eShuZr5oeS9g7LeOeY9TkLB4ejxGaakJey452qE3fEwuBpjUfckjpI/h&#10;f5yJScsqgGV7v8Rif3ZuL72OftVgtLacfohTW69wfotGSaf2ftE52aAdfzwuQ5fHf/QkM478gOmJ&#10;M8oahyJ7l8NqhaBuCLyThFdgh7WVg3BTNK5hgstGNqbqgmA55Z8XghIugJbWgfwksI42ghOJL8kd&#10;jb57icJni6dt6LuQic9garSIiEBTH61chvpGMKXwhdc5954shMUuuZYFg90lG42NgxqJI8hClFB7&#10;gsGAkZpt5rqfjy5gX7OajQJTHaxqiwVGOqUSiSo6EZ1gh1Eu7pVRhZUldYz9hACJCceEmth7e8C2&#10;l3dt8LnNlGRgdbLJkZVTL6ukjudGUKRNjEk6L5yviasvH5S5hyAlwYyFhMWI7MbhoS97dsAKnRht&#10;/bkamVRgjrIYldpTS6sAkn9GbqO1jyc6UJwZi8gvS5Q5iHkl/4wihWqIzcZUp1B7cb93onZuDbiC&#10;nfhgqrGAmcpTa6pwlcJGj6M5kbY6cpuqjaQvdJPRiaEmMovShfOIscXQrTJ7cb7xp4duJbf6oj1g&#10;0rD5nVdTm6nwmKNGw6LFk+46pJtLjzcvoZOHipYmWouThmHyz3tjebDb3Xu8edLEqHwcegetJXyD&#10;el6VcXz3et19rX18e4Jl8H4VfD5ORH7ZfTQ2y3/pfn3wsnm5hM/aLXo0g8rDKnqzguirz3s7gjKU&#10;NHvQgap8iHx2gUJk4X0ugONNVX4QgJ82AX86gGjuzHhZkALYanjljdrBn3l4i9KqXnoZihCS6nrJ&#10;iH17ZHuLhwVj5HxfhYZMfX1bg/41TH6bgj/tBnczmzHWrnfIl++/+HholNio4HkZkfKRmHnhj1R6&#10;QXq7jMNi8nunihpLuHy5h0c0rX4Mg/3raXZHplXVG3beogO+cneFnd6nd3hBmeyQTXkWlh15KHoG&#10;knJiDXsGjpZLAnwsim80JH2NhZ3qBHWTsW/Tv3YnrBG9HnbNptemN3ePoc+PL3hunOZ4H3lpl/1h&#10;OXp8kutKX3uyjW0zr30fhxfo2nUFvHvSnXWVtg67/3Y3r7qlJHb7qZSOPXfko413UXjqnXNggXoG&#10;lwxJ1HtLkDMzTXzCiGjn53Scx3HRsHUnv+67EHXCuHukN3aCsSuNYHdxqfh2m3iDoq5f8nmqmvxJ&#10;Xnr2krsy/Hx0iYznJ3RV0kHQ9nTZyZu6THVqwP+jbnYkuICMoncTsBV19Hgrp4hfanlbno5I+Xqx&#10;lPoyvHw2ioHimYQReBvNjYOFeHi4HIMOeOGiOIKreWSMCYJcegx1vIIfetlfgIHwe8NJVYHifOwz&#10;fIIEfnXg4YKOgqnMXIIXgea3EoGzgT+hKIFlgMGK6YErgGt0oIEJgDlec4D+gBlIdYEVgB8y4IFa&#10;gEnfUYFBjUHKwYDZi261loCCibifxYBNiD6JsoAuhvBzlIAphb5dj4A1hIpHuoBkg1gyVoC/ggfd&#10;v4Aol8XJJX/HlPS0AX98kkKeXH9Qj7mIdH9LjW5yh39cizFct39/iONHE3/FhnQx3YA0g6zcRH9C&#10;okHHs37innuymn6gmtKdB36Al0qHQX6Ck91xiX6qkJNb737gjSBGe385iW0xdH+6hTDa+n6QrL7G&#10;dH4xqASxY33uo1ib433TnsWGPX3fmkhwnn4MldBbOX5WkTZF9H7CjDsxG39Rho7Z6H4CtzLFbH2k&#10;sX6wXH1eq8ea5H1DpiGFXn1aoJFv5n2SmvJann3hlRdFgX5cjtEw0H75h8PZDX2XwZjEln06uuKv&#10;f3zttBaaBnzNrU2EkXznpptvOX0tn9daGn2HmMNFIX4IkSswk36viM7YZn1Ky+7D7nzuxCeuxXyY&#10;vDWZRHxvtDuD4HyIrFhupnzVpGBZrH07nBRE033Ikz0wY350ia3S74zrdtm/kot8d1ervYotd92X&#10;X4j+eHyCqYfmeUNt0YbeejRZGIXee0ZEe4TxfKEwWoQafmvRdYuUgMG+ZIo1gDyqo4j0f9GWWofV&#10;f4aBr4bSf2Vs6IXjf2dYQIT9f3tDzIQsf7ov7oNugCrQJopUirm9FokFiTWpg4fJh8qVNIa/hpOA&#10;m4XQhYNr8YT5hJFXbYQsg6JDK4N3gr8vjYLUgdLOzolClKW7tIf4kjeoEIbOj+KT6YXLjbN/doT1&#10;i7Rq+oQzicJWqoN8h8NCnYLbha8vOYJLg13NgYhpnoS6aIcimzSmyYYAl/qSsoUGlNl+ZIQxkc5q&#10;FoOFjtpV+oLei8RCH4JQiHku8YHThMbMW4e+qGm5TIZ6pDaltIVXoAmRrIRim+19eYOVl99pR4Lp&#10;k85VXYJUj5xBsoHYixcus4FshgvLZoczskS4XoXyrSekx4TOp/+QyYPaot98soMXncpopIJzmKBU&#10;2YHdkz1BV4FyjX4ugIEWhyfKoIbHvA+3nIWKtgGkAIRjr9WQBINqqaF7/IKqo3doC4IUnTJUaYGH&#10;lqVBC4Eej6cuVoDOiBrKCoZ1xc23A4U8vsCjWYQQt32PWYMSsCV7YoJRqNRnjYHAoWhUBoE/mbBA&#10;xYDhkYguNICViOTDu5X4dd6xypOydnKfb5GQdxCMlI+Rd8l5XI2peKpl/ovLebhSy4nreuo/xIgN&#10;fGstaYYkfmDCfJTBfzSw0JKDftiehJBtfpOLto56fnJ4hYyifnllNYrZfqVSFIkPfuc/O4dHf1st&#10;K4V0gAzBWZOiiH+vopFvh0Cde49ahhKKr413hRt3louwhERkZYn8g4pRaIhGgtc+wYaUgjYs9ITX&#10;gZ3ARZKTkdiufJBsj7qcS45ljaqJp4x9i8d2norMig1jkYkpiGJQwoeHhq8+UIXvhPIsxYRLgxC/&#10;J5G+myatdI+YmDGbPI2XlVGIi4vAkol1qIoOj9dixYiAjTVQKYbtinY97YVkh5AsnIPShGK+J5Eb&#10;pHOsdo74oKuaQoz4nOiHoYslmTV014l4lYtiEofnkdxPpoZijg49mYTrif4seYNrhY69TpCYra6r&#10;pY54qQ2Zc4x2pGCG2oqkn7Z0KIj+mxJhhYdzllhPOYXpkWw9VYSCjDUsXIMVhpK8n5Axttmq+o4T&#10;sVeYw4wQq7WGLYo5pgdziIiWoFpg/4cXmpRO24WUlI49G4Qsji4sRYLOh3C8GY/fv/eqco3GuYaY&#10;LovAstuFlonlrBdzAYhBpVNgk4bGnnROhoVPl1U84YPzj98sMoKViCe1Dp89dTKkY5wodc6TYpk3&#10;dnqB8ZZld0VwLJOjeDpeRpDheV5MnY4Reqg7NossfEQqrYgeflS0B54pffyjo5sUfbeSrpgnfY6B&#10;RJVbfYpvfpKkfbJdo4/yfgFMCo0yfmo61IpgfwsqnYdlf+6zHZ0XhryirZoNhaCR0ZcghKCAZJRi&#10;g9FuspG5gylc848Zgp9Lfoxpgh86fYmpgbsqj4bBgWuyKZwpj2KhqpkljX+QwpZBi7x/e5N+ihRt&#10;3ZDkiJxcRY5Rhy1K/Yuxhbw6MYkEhEoqg4YxgsixTJtLmB+gxZhRlXSP15V2kuJ+j5K7kGJtF5AU&#10;jftboI2Ui6VKhYsDiTg57IhshrIqeYW0hAOwdJqroNqgBpewnWWPHZTSmfp9zpIZlqFsYo+Ak1Jb&#10;Coz8j/9KG4p3jJE5sIfviPIqcIVKhRivu5ouqXmfUZc1pTqOaZRVoPN9JZGdnLJrzo8JmHVak4yJ&#10;lCZJxYn9j6w5goeEivkqaYTyhgivIZnOsf6evZbUrOuN1JPyp758k5E2oohrSI6knVRaI4wumAdJ&#10;eomlkoc5W4crjMQqY4SqhtKuqpmBunaeRpaItIGNVJOjrll8EpDjqBxq145QoeFZy4vdm45JNolh&#10;lQo5MIbyjkkqXoRwh3inAai6dMGXfqTcdVuHuKEedgx3m511duJnOZnOd+ZWxJYZeRxGoZJFeng2&#10;4I5EfCooL4n+fkimMqfEfQqW86PgfM+HNqAdfLd3GpxzfMlmtZjRfQtWSZUnfXhGN5FefgE2qI1t&#10;fsgoS4k4f9Glf6a/hT2WM6LkhDqGjZ8eg1h2apt8gqxmFJfjgipVwZRHgcpF0ZCMgXo2eIyrgUwo&#10;ZIiKgTukxqXPjVuVZqH8i56FsZ4+igB1qpqZiI5lZ5cOh0ZVN5N9hhBFcY/QhNs2TIv/g68oeofy&#10;goWkBKURlWqUpqE/kviE7p2FkKV055njjnFkyJZKjEpUuZLIijtFHY8liBg2KItkheoojYdwg6uj&#10;Y6RjnY+UB6CYmmCET5zel0N0Tpk8lDlkPJWmkTdUSpIZjjhE1I6Diyc2CIrZh/UonIcBhKyiz6Pl&#10;pZaTiqAXoaSD1JxWnbRzz5ivmc5jxpUilfJT7ZGfkglEl44CjgA174pnic8oqYamhYmiTqOIrXqT&#10;EZ+3qMCDXZvyo/VzXZhGnytjX5S6mmdTmJFBlZBEYI2nkJY124oLi24otIZbhkKh6KM/tUiSrp9q&#10;r7iC9puhqf9y+JfypD5jCZRlnodTV5DumL9EM41fktc1xInPjMoovIYfhtmZrLJsdGmLPK3HdPp8&#10;nak6da1tvqSzdoxesKAad51PoptgeOJA/pZ2ek8y3JFEfBQl9ou3fjyZGrGLfDyK5azcfAF8SqhC&#10;e/RtaaOxfBheVp8XfHJPUZpjfPtAv5WAfaMy0ZBbfowmPIrjf7aYobCJg+qKXavigvZ70qdCgips&#10;6KK0gZ1d4Z4ggT5O85l3gQZAgpSfgOIyx4+KgOcmeoopgRCYIq+Wi3uJyar0idt7LqZaiGJsWaHH&#10;hxtdYp0/hgNOkpihhQFAR5PUhAYyv47Sgx8mr4mIgkeXmK7OkwOJPKovkLp6nKWXjpdrx6EGjJZc&#10;7Zx1irFOOpfkiOFAE5MhhwcyuI4uhS8m3Ij+g1uXEK41moaIvqmTl5B6I6T3lLRrVaBlkfRch5vU&#10;j0JN8Jc1jJE/6pJ9idgys42ehxAnAoiKhEuWq62lofCIWqkGnkV5wqRqmqhq+Z/Ylx1cOJtKk5lN&#10;uJaukAs/zZHmjGoysI0ciLonIYgqhReWR61GqTeIGqigpMx5hqP1oFlqtZ9Rm/Fb9ZrCl5lNfpY6&#10;kzg/q5GDjsEyr4y7ijInO4fchcKV9Kz8sGGH0KhNqyl5PaOcpdRqcZ71oIZbv5plm1FNWpXelhQ/&#10;mJE0kMcyr4x5i2wnT4edhkyNEbxSdBx/orbjdKByFrGEdVFkZKwXdjdWnKZ/d1RI66CueKs7vJqY&#10;eiovMJQjfAIkAY1JfjCMv7t4e4J/fbYBe0Jx8LCNeztkOasNe29WbaVse99Ixp+dfIU7q5mLfUwv&#10;UpMjflckboxkf56MhLpugrJ/LrT/gcdxqa+EgQxj6aoCgJpWJqRjgF1IlJ6cgE07mJiVgFQvcJI/&#10;gIwkzYudgOmMQblsib5+1bQBiDVxP66KhtpjjqkChbpV16NuhNBIX52yhAE7hZe3gz8vipF1gpwl&#10;H4rxghGL77iVkL5+grMqjphw562yjKBjMqgritJVlKKQiShIMZzjh5g7dpb0hgYvopDGhIMlZIpf&#10;gxWLl7fxl7h+NLJ/lPBwoa0Bkkti86d4j8lVW6HejV5IDpwpiv87apZHiJwvtpAthjwln4nkg/aL&#10;Rbdwnox987H3mxtwaaxvl75iv6bglH9VMKFMkVZH9Jucjis7ZZWvivcvyI+oh8Mlzol/hLSLELb2&#10;pTJ9xbF8oQ9wP6vxnPZim6ZfmPNVEKDNlQNH2pspkQ07XJU8jRAv2Y81iRMl9YkthVKK1Lamq719&#10;sbEeptNwMauBodpihaXbnPpVAqA/mENH2Zqhk5A7apTTjt4v8I7rii8mFIjrhdGBDcZkc/Z0isA0&#10;dGRn/roFdQtbabOsdfNO3K0HdxpCgqYLeH82w560eg4rypble/UiRY62fiWBB8V/evl0mb9Peqdo&#10;BLkGep5bZ7KRettO2Kvce15Ci6TcfB02452HfQAsGpXJfioi143Af4eBEMRggbB0h747gMFn8Lfs&#10;gA1bSrFtf7FOw6q2f5BCiaO+f6U2/px0f9YsYJTNgDsjVYzqgMWBD8NEiDd0cL0ghrpnxrbShXRb&#10;KbBQhHROrKmig7RChaK3gxU3Fpt9goosnpPwgiUjwIwzgd+A+8JTjq90W7wqjKNnsLXXis9bDK9W&#10;iS1OoKimh7lCiaHNhmU3L5qkhRgs1pMwg+YkHIuYgtaA3MGUlR90S7tgkn5nqrUEkAlbDa6BjcJO&#10;oKfWi5hClKD8iYM3Spnmh3UtB5KMhXskaIsWg6qAvcD5m2J0QLq6mCNnqrRTlQVbE63OkhBOqacr&#10;jzVCpKBajGQ3ZZlDiZctM5IBht0kp4qshFyAn8B+oXJ0OboznYxnr7PCmbtbHK01lg5Os6aXkoFC&#10;sp/Xjvo3fJjKi3ktWJGQiA4k2opVhO+Ah8AZp1B0OLnAorNnurNEnh5bLayymbROyaYVlXJCz59d&#10;kT03mphjjRMteJE9iQglAooRhWXmt3axc2jRVXeTdEu7hnhwdTSlOnlIdiqOoXokdzl373sPeGVh&#10;T3wPeapKz309eyg0r367fP/ktXTXfnPPs3Xhfiu6D3bgffqj7XfbfeeNcHjbffR22nnqfhpgU3sO&#10;fkpJ93xffpY0Bn37fvzi5XNNiYrN8XRpiBq4hXV/hsSifXaVhaiMK3ezhK91v3jig8tfZHomguJJ&#10;NHuVgfUzcH1MgOThKHH8lI3MM3Mjkgi21HRGj6Wg/XVxjWuK2Hasi2p0oHf3iXNefXlXh2lIgHrh&#10;hTwy7HyvgrLflHDon3rKpnITm/O1S3NBmIifjHR4lUKJj3XEkhdzi3cqjwpdoniii9VH23pDiF8y&#10;enwkhF7eQXATqlXJWXE/pde0AnJuoWGeTnOsnQaIcHUEmMByh3Z3lHxc13gGkBhHRnm8i1YyGXut&#10;hePdK29ttRnISnCYr6Wy73HCqiCdQXMCpKmHf3Rln0dxu3XmmdVcJ3eBlCVGyHlKjhUxyXtHhzvc&#10;Um7zv7rHdnAbuU2yEXE+sracXHJ5rBmGpHPhpY5xA3VwnvJbmncYmABGXHjrkJQxhnrziGbbs26l&#10;yiPG2m/GwrKxYXDduwKbnHIOszuF6nN1q35wYHUKo6dbE3a9m3dF93icksYxUXqviWHXIH8VchrD&#10;mn8ZczmvgH8odE6ayX9AdWiFqn9kdpdwYn+Wd+VbM3/YeU5GHoA+evUxfoDefP3Vo31mfJnCcn2L&#10;fJquaH2zfKOZuH3ifMGEnn4efPtvaX5tfU9aUX7RfbJFZn9dfjcxAIAhfuTUI3vzhxTA13wohgSs&#10;7XxghQKYUnyphCiDZX0Bg2tuXH1wgsJZcX3xghhEuH6YgXAwkX91gLTSnnqykXS/RHrvj2mrYHs1&#10;jW6W9XuMi4yCLnwBidRtVXyJiCVYn30lhmZEHX3nhIswL37cgmfRLnmom8a93XnqmM2p/no5ld2V&#10;onqdkvyBBXsdkC1sW3vAjXRX3XxzipdDkH1Mh4Ev2n5Vg/fP+XjZphK8rHkdojCo0nltnkKUg3nY&#10;mlqAAnpkln1rd3sQkpxXLXvZjp5DE3zIikkvkn3ihWHO/Xg1sEy7s3h6q32n13jHpoyTjnk0oZR/&#10;J3nLnKZqwXqEl6VWmHtWkm1Cq3xXjNkvV32Bhp/OOXe8umi673gAtKqnCHhHrq6SvHivqJt+YXlL&#10;oo5qGXoTnG1WGHrxlgRCUnv6jykvJn0wh7HNr3dqxF66XHesvaamX3fotpSSCHhFr1p9uXjgqCRp&#10;iXmvoNZVpHqamTxB/3uwkS4u/3zviJXICYfScQW2Oobockajt4Yfc3aQdoVvdKd8wYTOdfBo34Q7&#10;d1xVJYOxeOpBh4NDerwue4L5fPnG3IZHeuW1NIV+ex+ip4TJe1qPdIQpe6V7zYObfApoAYMhfItU&#10;X4K0fSBA7oJmfdwuJ4I6fsvFs4ThhMq0AIQthAKhooOBg0KOWoL1gp56xYJ5ghpnG4IXgaxTn4HK&#10;gURAYYGdgOYt3oGOgIPEWoOljo6ymYL0jOSgIoJZizyNDIHciad5n4F/iDZmJ4E4hs5S4oEDhV4/&#10;3oDug9gtnYD2gh7DDoKkmECxToH2lb6e4IFlkzaL24DykLB4lYCejjZlS4Bxi9NSO4BRiVI/bYBT&#10;hqAtZoBxg5XB9YHbofWwO4Eynpud0oCimySK24A0l6R3sH/plClkiH/AkK5RqX+3jRs/CX/OiTot&#10;N3//hOTBEoE9q5uvWYCYp2Kc7YAEovaJ+X+XnnF2539XmfJj5X86lWVRLn8zkK0+t39ei50tEH+g&#10;hgnAZIDGtSqupoAlsA2cLX+LqqGJNn8WpQl2Mn7Zn3hjR37MmddQuH7SlAA+cH8CjcIs8H9RhwS/&#10;7YB0vqGuHn/VuJibin8xshqIiX6vq191ln5vpK9iyn5pnfJQW359lvw+Mn67j50s138Sh9W5d5Cu&#10;cEapEo7mcZKX+I1MctCGHovUdBFz0YppdW5hWokHdvJPGYeleJs9A4ZQeo8rpoUHfPO4fo9EeZWo&#10;LI2ceeqXBYwUekOFN4qneq5y94lKezZglYf8e91ObIawfJo8iYV1fYgrfoRDfrK3eo35gsunBIxj&#10;gj+V+4rhgbaELImFgUtyC4g7gPlfzYcEgL5NzIXQgIw8HYSugGorWoOTgFS2aIzFjACl24s5ip2U&#10;w4nIiTaDJohwh+lxGoc9hrZfBoYahY9NNIT/hGI7u4P5gywrOoL5gde1TovMlSak14pDkvaTu4jZ&#10;kMGCEoePjo9wLIZkjGhePoVbik9MoIRSiB07YYNehcgrIIJzgza0WosNnkmj4ImJm02SyIggmDmB&#10;LYbblRxvYIW2kgFdlIStjuFMJIO3i6k7FYLZiDQrCYIAhG2zkop2p1WjGIj3o4eR/4eMn4yAaoZG&#10;m3xusoUpl2pdCYQpk0ZLv4Myjvo62IJmimgq9oGhhXyy9ooCsEiid4iIq6SRVIcZprl/wIXMoaZu&#10;FISxnJFcgIPAl2dLXYLSkgs6ooIIjF4q54FShmKyiImuuSGh+og4s5+QwobCrbN/KYVsp49tjoRO&#10;oWpcFoNhmzBLCYKBlMQ6a4HEjgsq2oEThx+rWpnAb7ucI5crcQqMTpTHclF70pKBc6Jq65BDdRFZ&#10;344CdqlJGou2eGY4molkenMpBocDfOyqk5h/eIGbcZYBeOeLj5OneVh7GpFled5qOo8veoRZQYz+&#10;e0tIlIrCfCw4SIiEfUIpB4Y1fpmpw5dDgSyaf5TYgL6KspKCgF56OpBPgBppco4pf/NYmYwLf+VI&#10;Eonjf+I3/oe6f/kpCIV/gCeo1ZYribSZgJPFiIeJpZF6h2V5W49Ihk9op402hVlX94sqhGtHnokW&#10;g303v4cDgo4pCYTfgZOn9pUrkkuYm5LQkF2IvZCPjnF4dI5mjIRn74xPiqZXYIpZiNVHNYhYhvI3&#10;iIZdhPkpCoRVgtynKpRymt+X5ZIamDGIC4/XlXB3t42wkqlnPIujj+RW0ImtjR1Gz4e8ikE3UYXU&#10;hzgpCoPgg/6mf5Pho1OXNpGPn+OHWo9JnEl3Do0gmJ1mp4sZlO5WWIkpkTFGfoc1jVI3KIVeiT4p&#10;C4N/hPel95N0q6WWqpElp2yGx47bovJ2fYyrnlRmIIqmmbJV5YjBlPxGL4bSkCA3BYT9iwgpC4Mv&#10;hcqllZMjs96WPJDXrtaGSY6HqWp1/IxOo8plr4pEnidVjYhimHNF64aBkpk224S5jIspC4Lvhned&#10;zaMLb1uPpZ+1cKOA+ZyLce5xwplzc0piNJZTdMdSkZMjdnBDSo/YeD40aIxxel8moojhfOSdNqH0&#10;d6OPJ56qeA6AcJt9eI1xPJhgeSdhs5VCeeZSH5IcestC747de8w0QYuGfQYmy4gIfoCcmaDJf8SO&#10;ap2Of2l/x5pgfyJwjpdMfwBhGZQ6fv9RopEkfxpClY32f0Y0HYqyf5Im8IdIf/ub4p+yh8aNnZx+&#10;hrd+6plbhbhv1ZZJhNRgc5NIhA5RIJBDg1hCPo0mgqQz+4n1gfsnD4ahgVSbIp7Pj7SM4Zuejfl+&#10;LJiAjEhvFJVziqNf35JriQRQq494h3hB9Ixphd4z4IlMhDknKoYRgomahZ4Il7GMQprilUR9jZfG&#10;ks5ufpS3kFRfV5Gyjd1QSI64i2hBtYu6iOczyYi1hkgnQIWYg5eZ/J15n4+LzJpWnG59FpcymSlt&#10;/5QcldRe3ZEekoNP6Y4ujylBfIssi7gztIg5iCMnU4UzhH6ZjJ0Rp0SLWpnvo2l8n5bFn1Bti5Om&#10;mxlec5ColuRPjo3CkqJBQYrFjkczoofUicQnYoThhUCZOJzErtqK/5mfqjx8OZZupUBtJJNIoBle&#10;GpBGmvVPSo1hlcZBEIpxkIIzi4eOiyEnboSghd+Q7qyObwWDt6h+cEJ2HqSNcY5oG6CacvRZ2pyK&#10;dH9LmJhXdjk9ypP5eBowg49lek4kgYqZfNuQhaubdtqDbKeJd0N1yqOHd8tnyZ+FeHhZiptxeVBL&#10;V5dEelI9nZLve3IwiI5qfNAk0ImxfmiQG6p5fnmC5qZyfil1VaJrffZnTZ5sffNZH5pgfhVLBZZB&#10;flo9bZH6frIwi42IfzMlFYjmf9OPmqlghfCCUKVehPt0r6FfhB1mxJ1hg2RYppllgs9KrJVUgk09&#10;O5EdgdUwioy/gXElUYg2gRuPD6h2jViBwqR5i8N0G6B/ij9mMZyDiM1YN5iDh3FKWZSDhiU9DpBZ&#10;hNQwiowOg4YlhIefgj2OjqfDlLmBR6PJkoNzpJ/LkEtlvZvNjhtX0JfNi/JKFpPCicw87I+mh6Mw&#10;jItyhWwlrochgzqOLackm/uA4qMwmR5zPp8xlitlW5sykzJXfJc1kDpJ3ZMtjTw8148EijMwj4rn&#10;hxwl0oa4hBGN16a9oxmAraLHn5FzBp64m9JlF5qil/tXN5aglC5JnZKskF88r46VjIYwkIp8iJgl&#10;7oZjhMWNk6ZyqhKAaqJypdVyvp5ZoT9kzpo9nIdW+pY3l99JcZJEkzc8lo46joowjIoxidQmBYYf&#10;hVeEu7ZGbqp4YbGDb9prxqzIcSZe6afvcpZR66LfdDFFBJ2Tdf84p5gMd/Us9JI4ej0ioownfNKE&#10;gbVudhZ4SrCZdnhrq6u+dwhezabNd8dR0KGzeLhE9Zxredk4rJbrexstJZEnfJ0jFYswflOETLRN&#10;fTt3+q99fPFraKqafM5ehaWlfOhRlKCQfS9E0JtVfZ44ppXifiYtTpAzftsjeIpYf6+EA7MohC53&#10;m65cg01q+al+go1eLaSLgfxRSp+DgZhEoppWgU04m5T0gREtb49bgPIjzYmegOeDrbIwixF3Q61o&#10;iZ5qnKiNiEZdzKOahwZRCJ6QhedEdpl0hN44kJQgg9gtjI6eguAkFoj/gfuDWbF1kex296yrj+Zq&#10;U6fKjeVdhqLUi/NQy53LihNEU5ipiEA4iJNkhm8tpI34hKEkUoh6guiDD7DlmJ52uqwWlgBqGqcr&#10;k1BdTqIvkKJQl50qjgNENpgNi2g4h5K/iMwtuo1phi8khIgNg7KC3rBpnx52jKuYm+Fp66anmHxd&#10;IKGmlQ1QbpygkapEEZeQjkY4epJCiuYtz4zvh4ckrYe0hFmCrrAcpYJ2has7oaBp4KY1nWldA6Eb&#10;mRlQWJwJlOtEDJb9kMo4g5HPjLUt4oybiKYkzYdthOF5GsAwbmVtfbrLb4BhzrVKcMdWCq+Acj1K&#10;R6lcc+Y+uKLhdckzypwXd9QpqJTtejEg+o2RfMl5Dr9pdW9tl7nkdcFh57QzdlFWIq5Hdx5KX6gU&#10;eCc+26GbeWc0AZrYessqBpPCfHEhjYyIfj55EL4+fB5tgbi5e89h1rL/e7VWDK0Je+lKVabYfFI+&#10;5qBqfOw0KJm1faMqVZK5fosiDIujf455A70DgpBtXLeBgblhobHJgQ9V56vXgKJKPKWxgG0+5Z9S&#10;gFg0RZiwgFkqmJHPgH4ieYrfgLl457v1iO1tP7Zzh5VhgLC6hmFVv6rJhVFKLaSlhGs+5p5Zg6Y0&#10;YJfJguoq0pECgkgi1oo4gb94xrsmj0RtLbWZjWdhdK/Yi5lVtKnlieNKIqPFiEc+7J15hsM0epb9&#10;hUsrBZBSg+UjI4msgqB4qLqFlWxtJLTpkwZhcK8ckJZVsKkljjJKIKMNi+U+9JzKiaY0k5ZOh3Er&#10;Mo+9hVEjYok6g114jroNm2FtIrRdmGphc66BlVBVsaiDkjZKHKJujzQ+9Zw7jD80pJXJiVkrVo9C&#10;hokjlYjdg/p4e7m0oSZtJ7PqnZFhfK3+mcBVtqf4lehKJKHjki8/BZu4jok0tJVZivcrbY7oh4kj&#10;voiThHnapXHwbSrGpnNRbsSyK3SkcFedIHXqcemHtHcwc4lyJniFdUJctXnzdxVHbXuUeSMyrX2K&#10;e5PYtm/beBnFF3FreImwxnLjeQWb5HRPeZKGlHW+ejRxInc9eutbzHjUe69GrXqefJQyJXy5faTW&#10;724YgwXDW2+/glGvRHFUga6ae3LegTWFV3RvgNdwEnYUgIpa6nfRgD1F/Xm/f/QxrXv7f53VNGyP&#10;jc/BnW5FjA2tkm/simOZAHGRiNaECXNDh3Vu+3UKhhxaD3bphLZFWnj4gzgxRHtRgXrTomtHmH3A&#10;Em0IlcWsCm69kxuXjHBykIWCyHI7jgVt7XQhi5xZP3YeiRRExXhKhlgw6Xq8gzLSWGpJoxi+z2wP&#10;n3aqyG3Jm8iWVG+ImCOBq3FflIxs9HNWkPZYgHVvjUdEP3e1iUownHo7hMHRUGmBrZe9y2tJqQ2p&#10;v20CpFiVTW7Fn52AvnCqmu5sLXKyljJX3XTakUNDz3c2jAQwW3nPhiLQiGjvt+y9Bmq2sneo62xo&#10;rLmUcW4npt5/6XAUoQ1reHIrmy1XVXRklQhDb3bOjnswJ3l1h1PP/miQwgO8fGpTu5SoSGv3tMST&#10;u22trcd/OG+Yps1q3nG4n79W0nP9mGdDD3Z2kKIv/XksiFPLxHoZbCS5l3qebfKmvXsob6iTLHu2&#10;cVR/InxMcwxq6nzxdN9W1n2rdtBC6X6PeQAvmn+3e5jKYHgvdou4fXjgdzylrXmId+mSJ3oweJ1+&#10;KHrieWRqBnupekJWDnyJezJCTn2XfEkvOX7nfZPI6HaCgN225XdJgIGkOXgHgCqQx3jMf+p89nmf&#10;f79pA3qLf6ZVOnuNf5BBsny8f4Mu434rf3PHZHUNiwu1U3Xhibyiq3awiHCPcHeJhzB7xXh9hhBo&#10;BHmHhPZUdHqpg9NBJnv5gp0umH2EgTXF+XPTlSez8HSwkvKhS3WOkLaOHnZ3jn16pnd7jE9nFHik&#10;ijFTvXnhh/dAqXtNhZAuWHzygtLEznLcnzmyx3O/nCSgJnShmPGNBHWUlbZ5p3ankn5mOnfdj0NT&#10;GHk1i/BAOnq6iFUuIXx1hEbD3XIaqTKx13MApTqfM3PhoQuMFnTYnMd40XX4mIRliXc+lDBSjnii&#10;j64/3no+iuAt9HwLhY3DJ3GJswWxHXJvriiea3NLqPiLTHQ/o594EHVmnkZk5Xa9mNpSFHgxkzE/&#10;j3nYjSotznu0hqbCrnEqvKWwlnIMttmdzXLcsJyKoXPGqid3b3Tto65kXXZMnSFRonfOllM/PXmF&#10;jyQtsXtuh5C9YIJ7a1Ks3YIebT+biYHcbwuJXoGucMh2rYGMcpRjyIF4dH9REYFydos+h4GNeN0s&#10;s4HYe5u8SYC2dRuryYCHdgCaY4BfdtqIS4BGd7Z1soA7eKJi7oBEeadQW4BdesE+BICafAQseYEG&#10;fYC7Jn8XftmqjH8GfsaZWH7xfrCHNn7vfqN0uX77fqtiHH8gfsVPtH9afuY9kH+8fxQsRoBJf0m5&#10;032tiHSpNn2lh4WX5n2khoqF9320hZFznX3hhK9hMH4lg9RO/357gvQ9Gn76ggQsGX+igPK4knx/&#10;kfyn9nx/kDmWq3yLjmCEzHyqjHtyonzkipxgXn1FiMhOYn21ht48tn5PhMwr8n8Rgna3hnuTm4Gm&#10;7HuamOqVpnuplieD0nvQk09xwXwWkHNfo3yAjZJN2H0Kips8XX28h2Mr0n6Vg9C2r3rYpO6mEnrk&#10;oX+UyXrync2C+3sbmfdxAHtulh1fBnvmkjFNZXx4jh48FX1AicIrt34thP62DHpLrjilZnpaqe2U&#10;EXpkpUSCQ3qIoGZwU3rhm4JecHtrlopM9nwKkWA71nzbi+AroH3XhgG1oXnst1ek5nn8siqTenn6&#10;rH2BpHoUpoxvwnproJRd+Xr7mohMlnuqlEY7k3yLjbErj32ThtevZos7arKgTon0bKiQWYjgbn5/&#10;g4fucEduKYcHciNcoIYpdCNLV4VRdkk6QISQeLsp+4Pse5yuiomSc+qfaoh/dOmPXYeEddx+lIaf&#10;dtRtT4XId+Fb44UAeQlKuYRBeko52YOde7sp54MTfW2tk4gKfP+eSIcTfSOOW4YlfT59kYVWfWJs&#10;b4SUfZlbLIPmfeVKLYNEfjs5goK/fqQp1oJSfyCsgoalhgudKIW6hWCNKYThhKF8mIQeg+drloNx&#10;g0RahILbgqlJsYJYgg05NYH2gWkpxoGogLGrY4V/jv6cLISajZSML4PNjAt7jIMWinFqrYJ6iNxZ&#10;v4IDh1VJI4GWhbw45oFKhAQpuYEWghyqdoSdl/GbOYPAlcCLP4L1k156r4JDkN1p6IGxjlhZIoE+&#10;i9NIs4DpiT04pIC2hm8proCYg1+ptoPqoMeadoMVnc2Ke4JImop57oGXlxlpOYEOk6NYmICnkCJI&#10;WYBUjIM4b4A4iKIppYAwhHepJYNkqYCZ24KVpbiJ1IHDoYp5SIEJnRxon4CDmKpYDIAulChH83/p&#10;j4Y4QX/Sipcpnn/bhWWoxIMGsheZZII8rX2JRYFgqFV4s4CYotxoHoAOnWJXqH++l91HqH+JkjQ4&#10;En+DjEMpmH+Whimh5ZQUak6T75ICbD+FLZAtbhh1nI52b+xll4zBcdVVbYsJc+ZFlolMdh42CYeX&#10;eKYndoXpe5uhNZKacwGTPpC1dAiEZY7udQt04I06dhlk6ouNdz9U2onmeIVFH4g9eeY1x4afe34n&#10;iIUIfVmgbJEpe42SSY9ge8WDho2je/50AYv/fEVkKIpkfKNUPIjVfRhEqodEfZw1jIXAfjwnl4RA&#10;fvefeo/bg++RSI4Zg3KCdIxugu5zJIrSgmpjZIlQgftTpYfYgZZEQ4ZfgTQ1WYT3gNUnpIORgHKe&#10;lY60jFiQXIz/iyOBi4tfidtyQInPiIVitYhQhzZTGYbxhfND5IWRhKQ1LIRDg0MnsIL6gcidzY3a&#10;lL+PqIwuktOA2oqOkL1xhYkAjo5iBYeLjFxSkIYwiipDhYTkh+o0/YOshYInuoJ6gvWdKY0vnQKO&#10;/IuKmluALYnol3Jw3ohZlGJhcIbskUxSGoWZjitDPIRNivI024Mrh4knwoIQg/icqYyvpRyOdYsQ&#10;obZ/nYlonfRwUofRmflg7YZmlfVRpoUikeJC7IPfjbY0voLBiVMnyIG5hNOcT4xTrROODIq3qOx/&#10;I4kHpEFv1Ydln0xggYX0mlFRU4S0lUlCrYOAkCY0mIJzitYnzYFzhYeU450kaf2H25pda+R6LZfI&#10;bb9r15VDb55dIJKycZZOVZAQc7g/8Y1bdgEx+YqZeJslK4fJe5eUVZvdcjOHWJkwcz15mZacdE5r&#10;TZQSdXBcpJGDdq9N747teBI/poxGeZIx4omXe0wlYYbbfUWTt5qBejiGlZfreoJ47pVbetNqoJLc&#10;eztcEJBbe75NfI3ZfFw/WotHfQwxzIivfd8lkIYKftCS+5k6gheFxJaugbV4DZQtgVNp65G1gP9b&#10;cI9KgMBNA4zdgJE/DYphgGgxtYfggEwluYVUgDiSOpgsieCFCZWmiNp3UpMth8ppLJC9hrZa6I5Q&#10;haZMmIv5hKY+zYmRg54xpIcogo8l24S3gXmRmpdIkbOEZ5TQkAN2sZJZjjRomI/pjFBaY42BimtM&#10;QYsniIo+mYjUhqIxlYaGhKIl+YQzgpORFZahmWOD9ZQwlwt2P5GylHRoHI86kblZ6YzZjv1L4oqL&#10;jD0+Z4g4iW8xhoX+hoAmEYPGg4SQq5YnoOaDhpO4nd91ypE0mnxnqo6yluRZgIxSk0pLhIoQj6c+&#10;KYfEi/YxeYWQiCImJINshE+QXZXOqD+DL5NepIZ1Z5DRoEtnRo5Fm8tZKovgl0lLRImhksE9+4dj&#10;ji0xY4VAiYAmNIMlhPSIgKZsaad8UaL4a4Fvo5+lbV1idpxJb0dVBZjKcVBHlZUpc4U6oZFmdeIu&#10;O41/eJAjIYmAe5OIEqVXcWx7/KHocnNvR56Cc41iI5sWdMNUvJeUdhxHX5P7d506hJBDeT4uT4xv&#10;exwjeYiEfTGHoKQKePJ7a6CqeUVuzJ1EeathqJndejJUV5ZmetlHF5Lee6I6YI84fIAuXIt6fYcj&#10;xoeofqyHFqLEgEp6zZ9sgABuIJwSf79hIJiyf5ZT4pVNf4hGxpHYf486N45Hf6MuZYqgf8skCIbp&#10;gAKGhaGzh5F6PJ5jhq9ti5sQhctgjJezhOtTeZRRhB5Gd5Dwg146EI1xgqAubInggeYkQIZGgTKG&#10;BaDhjs55wp2XjVRtFZpBi8NgGJbkiihTEpODiJBGPZAchv4594yvhW0uc4k4g9Ikb4W8gjuFoqAt&#10;leZ5XJzrk89srJmUkYlfs5Y2jypSvJLZjMlGBY94imU56owCh/0ufoilhYgkloVLgxyFUJ+2nNd5&#10;LJx0milsepkOlyBfdJWYk+VSepI2kLBFw47pjX85v4uFik0ugYgwhwgktYTvg9mFEp9ho5x47pwV&#10;oEtsNJijnHdfK5UkmGJSPZG+lFdFmI5zkFI5p4sfjE8ufofbiEYkzoSlhHJ8vq/raT9xS6vXawtl&#10;i6fCbOhZfKOCbt9NSJ8EcPxBL5pMc0k1p5Vjdb8qzpBEeIQhV4sMe418ba8DcJ1xJarYcZ1laKad&#10;csFZYqJCdAtNN527dYFBLZkKdyU1u5QseOsrC48feu4hzooBfR98Ja2/d6xwyKmZeAVlH6VYeHxZ&#10;GqD8eSRNApx9efJBEpfceug1wJMPe/krPY4afTUiNokZfot7zqxxfoRwXqhRfk1kqKQZfipYwp/E&#10;fixMuZtVflNA6ZbGfpM1vZINfuUrZo0yf1Qij4hQf9J7cKtVhUlwAKc8hIpkR6MIg9NYXZ62gydM&#10;eppKgphAwJXPgh81t5Epgawrh4xngUki24elgPN7Gap+jAZvs6Zlir5j/qIsiWRYFp3YiAlMO5lv&#10;hrtAoZTyhX01s5BehEUro4u2gxEjGocWge160KnXkpZveaW7kMNjxqF6jsFX3J0fjK1MBJi7iqNA&#10;g5RFiKI1t4+shqUrvYsdhKYjToahgsF6n6lPmO9vS6Uvlopjk6Dok91XqZyIkQxL1ZgkjkJAV5O8&#10;i3w1qI8liMAr14qchgUjeIZBg3F6dKj5nyZvTaTJnDljj6BsmMdXjpvylRdLw5eCkYJAVpMfjgA1&#10;s46oipEr6YpAhykjmoX1hABxgbmjaNxmq7UEapJbxbAxbG1Qyqr/bnBF0KVpcKI7DZ+Bcwsw8plY&#10;dZwno5LpeHofwoxye4dxRLjkb9dmq7QScMhb1K8CcfFQ5Kmqc05F8aQIdOM7PZ4ldqwxNZgGeJko&#10;CpGuesQgV4tXfQ1xKLeidnNmgLLKdslbuq2wd0xQzKhPeBNF66KzeQo7TpzeejExY5bSe3YoX5CV&#10;fOgg14pifm1xB7ZDfM9mTLFvfKJbeaxbfJlQo6cDfMNF0qF0fR87T5uyfZsxhZW8fi8opo+dfuQh&#10;RYmQf6dw3rUUgxRmJrBCgnBbUasvgeBQdKXbgWdFwaBTgRg7UJqmgOgxo5TGgMMo447EgLcho4je&#10;gLpwuLQsiVJmE69PiDZbQqo1hxFQY6ThhfVFsJ9ghPA7VZm3hAUxvpPrgyopF44Igl4h8IhIgadw&#10;l7N5j2BmC66LjchbPqlmjAlQW6QQikFFqZ6XiIw7Wpj4hukx2ZMwhVUpRo1qg9IiMIfOgm9wfrL1&#10;lTdmDa3wkyFbQqi8kMBQWaNfjkVFn53pi9w7VJhciYUx5pKgh0Mpa4znhRIiZIdqgxVwbbKWmtlm&#10;F61ymD1bTagslTFQXKLHkfxFo51Tjtw7YJfQi9Qx8JIniOUpfYyEhhcijYccg5vOoW0YZvq76G7s&#10;aT2otXCta3GU6nJebZyAtXQSb85sVnXachdYIHe/dH9EHXnfdycwyXxZej7Mvmq0ccW6amzBcuSn&#10;YG6tdAaTvnCLdTB/pHJudmdrYnRnd7NXSXZ+eRJDdHjPepswYnt4fGLK+WinfH64tGrSfIGl6Gzk&#10;fI2SXm7mfLZ+cHDyfPNqXHMXfUFWdHVbfZZC13faffswB3qsfmzJO2bXhw22+GkbhgqkOWtEhRaQ&#10;621ohDV9KW+cg3ZpTnHqgr9VpXRYggNCRXb/gT0vt3n3gFbHp2VQkXu1cWemj4uitmnljZ6PfGwe&#10;i7t79W5viehoTHDjiChU4nN1hlNBwXZAhFovcnlYghvGX2Qcm9a0MmZ9mQOhfWjGlhqOTWsQky96&#10;4W10kExnZG/+jWpUM3KyinhBS3Wch0kvOHjPg7TFW2MmphKzNWWPolugfWfcnnKNUWoumnh5/Wyl&#10;loZmpW9EkohTn3IMjmRA6nUSif4vCHhchR3EmWJwsCCydmTcq4GfsmclppSMgGl3oYR5M2v4nHll&#10;+G6sl2JTH3GJkhNAl3SgjG8u4Hf9hlXEGmH3ueux9GRgtFKfGWafrleL2GjoqC14kWtrogdlbW4p&#10;m9BSp3EVlVxAP3RAjowuwHewh1rAgnT/ZjSvj3X+aKad5Xb/avWLeHgBbTB4inkOb3Nla3oucdBS&#10;fHtpdFA/xHzWdxQt036Qeku/J3LIcHuugXP/cdSc43Ujcx6KhHZGdGd3o3d0db1knXi+dypRz3ol&#10;eK4/RXvEemItjn2vfFi9r3DRep+s6nInevKbc3Nqe0CJKHSve5l2eHYFfANjo3d5fH9RB3kKfQQ+&#10;unrTfZwtUnzkfki8KG8XhJmrWXCCg/6Z6XHdg16H23M9gsF1UHS6gjtisHZTgbxQUHgLgTw+QXn7&#10;gLYtHXwwgBi6u22fjnup+G8bjQSYjXCLi3qGjXIAieh0P3OTiF5hzHVRhuJPpncrhVQ91Hk+g6gs&#10;73uTgcK5kmx1mFOo1G38lgCXb291k4aFe3D6kPlzR3KgjmxhAXRxi91PEHZriT89dHidhmosyXsN&#10;g0C4pmuIogun6G0WntyWgm6Sm2yElnAfl91yeHHYlE1gV3O8kK9Ok3XIjO89JngViPEsqXqdhI+3&#10;92rXq5inNGxnp4iVwW3hoxyD1G9tnoJxv3EwmeVfuXMqlTlOIHVJkF884nelizYsj3pAha+3hmph&#10;tOims2vtr+2VKW1cqnyDMm7gpM9xKXClnyBfPHKqmWBNtnTak2w8lXdKjSksenn1hp6y1X0hZaSj&#10;dX1EaCyTOX2BaomCHH3QbM9wcH4ubx9ekn6dcY5M8H8hdCI7jX/PdwErCIC6elWxxHsMb0uiantp&#10;cM+SG3vHcj6BE3wyc6dvhHytdR1dyn1AdqxMT33qeFQ7In7Cei0q5n/VfEywnHkoeOGhKnmreXKR&#10;DXokefmAAnqren5ulXtEexRdBXv6e7xLunzLfHI6w33NfT8qyH8JfiWvRnd6gkuf0HgRggePoXil&#10;ga5+z3lEgVFthXoDgQJcJ3rdgLxLFXvSgHc6Xnz4gDAqrn5Uf9uuBHYVi6Gej3a6io6OZndgiVx9&#10;pHgSiBdslXjkhtVbXnnhhZxKg3r1hFY6B3w8gvYql323gWus+nT4lPCdiHWokw6NZnZWkPh8sHcW&#10;jsZruHf4jI5asHkFilJKBHo3iAc5vHubhYwqhH0xgtCsJnQUnh+csXTMm2uMj3V9mGx74XZElUVq&#10;/nc3khZaGnhVjthJnXmUi3w5gHsTh+cqdXzBhAerh3NopyScCXQko5mL3XTTn6t7MnWZm4VqWXaW&#10;l1ZZi3fJkxVJN3kZjq45S3qkigEqaHxlhRCrH3Lyr/GbjnOuq4mLTXRUpqJ6nHURoXVp0nYPnD5Z&#10;HndLlvZI23itkYI5C3pMi8wqXnwcheyli4V8ZTuXf4TIZ8iIjYREaix4toPebHtoUYODbthXvYMz&#10;cVdHcoLwc/43coLMdvQoaoLUelykr4OIblOWlYMSb++HjIKvcXR3xoJccvZnfoIYdIhXDYHldjRG&#10;6oHBd/w3I4HAefkoa4HofD6jsIHAd0WVaIFweAmGf4EjeLt2wIDpeW9mn4C/ei9WWoCtewNGaICq&#10;e+Y224DNfOQoa4EWfgGim4AYgCOUSH/fgCCFU3+ugAN13H+Hf+Jl2n96f8tVx3+Gf75GBX+mf7U2&#10;pn/xf6woa4Bef6Chf37CiO+TS36WiC+EWX5zh0l0zH5dhkpk+n5khU1VCX6ShFhFfX7Pg1k2X381&#10;gkcoa3+/gRigln2ykbOSXH2RkDGDcX11jnZz9H1qjJdkOX1+irFUdn23iMdFFn4PhtE2KH6ThLEo&#10;a384gmWf2XzZmlKRnnzCmAyCtXynlXZzPnygkrFjlXzCj+BT9X0KjQFExX1rigs1/n4JhuIoa37H&#10;g4afSnw0osiRBnwkn7uCFHwGnENyonv8mIxjA3wklMhTc3yAkPJEanzxjQA12H2YiNQoa35rhHue&#10;6HvAqwyQkXuzpzSBjnuNotFyGnt5nh5ijXuhmV9TF3wElI5EHnyHj541p31Cinkoa34hhUWYnY4x&#10;ZOmLqYyuZ2x93YtoadBvOopBbChgHYkcbpFQ3of5cSBB+obXc9kzcoXJduYl/4TVemGX6IxqbXmK&#10;8Ishbxp9EInycK5uf4jTckVfeoe8c+9QWYavdblBmIWod6EzRoS4ecUmIYPgfDCXF4q0dd+J9YmS&#10;drl8MYh0d4ptpodreF9ew4ZreUZPy4V6ekRBNoSRe1UzHYPBfIcmPoMHfd2WIokjfhqI+YgQfkd7&#10;JocMfl9s2YYQfnFeEoUufo9PSoRbfrhA5oORfuoy/YLjfyUmWIJJf2aVNYfLhleIEIbIhdJ6R4XS&#10;hStsAoTlhG5dfIQMg7FO24NWgwNAnoKrglAy4IIfgZMmboGmgMiUa4bJjo+HY4XRjVp5oITei+xr&#10;SYP2ilZcz4MpiLxOWoJ8hylAR4HqhY4yuYF5g9QmgIEcggCTx4X7lp+Gt4UNlLZ49YQZknpqpoMz&#10;kApcN4JxjZNN44HQixhACIFDiJAyoIDshd0mj4CpgwyTR4VfnoGGMoR5m+J4aIOBmNNqH4KTlX5b&#10;uYHUkiFNboFGjrw/uIDGi0oyioB4h6kmnIBLg++S7ITvpjqFyYQOouV374MNnvdppYITmq9bU4FP&#10;lmRNI4DHkhQ/g4BZjbUybYAeiS0mpoAAhKmMKJcDZK2AHpTQZyBzWZLUaYNl35Doa+NYBI7rbldK&#10;GYzhcPY8oIrNc8AvnIi8dt8jzIa3emOLjpV4bMJ/kZNubmBywZF3b/1lWY+HcaZXko2Pc2dJwouX&#10;dUw8Z4mYd1MvlYeheZkkDoW1fCGK5pPadKR+xJHwdYlyEJAGdm9krI4ld2FXBYxAeGtJWopheZA8&#10;KYh9es0vjYajfDIkSITTfbuKHpJXfF196ZB8fJ5xJ46nfNVj9ozUfRJWaYsLfV5I6olGfbw754d+&#10;fiYvgIXCfqUkeYQOfzGJVZEWhAJ9KY9Hg6Vwa417gzFjN4u1grFV54nygjNIhYhJgcc7rYabgVgv&#10;d4T6gOwkpINlgH6IrZAPi6p8go5OiqlvyIyJiX1ipIrDiDJVZokJhuRIO4djhZ87gYXOhFovbYRN&#10;gwMkyILWgaKIJY9Hky18DI2SkYxvVIvHj55iJ4n7jYFU64hKi2JH2oa0iUU7VYUjhyMvZIO6hOQk&#10;5YJggp2HuY6zmn57no0BmDhu4YsxlYVhuolekpFUhYevj5pHfIYnjKE7GYSiiaUvXYNChokk/YIA&#10;g2+HaI5GoZ57RoyVnrJuf4q8mzJhWYjfl11UNIcsk4dHQoWpj7E68YQzi9gvTYLnh+olEIGzhBuA&#10;QqAMZFt09p04Zr9pJJqCaSFcy5fCa41QLZTdbhVDlJHbcMs3gI6/c6ssA4uVdt4h2IhuemR/up66&#10;a/10kJv0bZlovZkyb0FcdpZkcP9P65N/ctxDapCKdOI3c42AdwosJIpteXMiOIdffBJ/Np0yc2Nz&#10;8ZqDdFNoOpfHdU5b+JUCdmFPiZIsd5FDK49NeOM3W4xbek4sPolje+UijIZyfZx+npu1eptzSZkT&#10;evNnh5Zoe0xbcJOwe7VPF5DyfDRC4I4rfMk3O4tTfW8sT4h4fjAi1YWkfv9+BJp2gcFysZfggYhm&#10;75U9gUJa3JKNgPZOs4/ZgLtClo0qgJA3GoppgGosXIepgFAjEoT1gDt9fZl+iN1yNJbxiBJmeJRP&#10;hyJaaJGghh9OTY7whR5CZYxAhCg3B4mXgzgsaYb1gkEjRoRhgU59Epiuj85xx5YqjmxmC5OJjM1a&#10;AJDbiwxN9Y4yiUhCLYuMh4Y3AojfhccseYZZg/0jcIPngjl8vZgdlpVxl5WelKhl25Lvkk5ZxpAq&#10;j7VNuo19jSJB7ortipg22IhViBUsgIXbhYEjkoOEgv18fJe0nShxV5UsmqZllZJzl4xZf4+mlCFN&#10;gYz2kL5Bx4pqjWU2w4fiihcsgYV9hsMjroM1g51066lQY+hqT6XjZj1fYKJyaKFUH57Qax5IuZru&#10;bb49b5bZcJAyvpKfc4wowI5IdtkgIon4emJ0dag1ayNqEKS4bLpfLaEkbm5T/51qcERIqZmDckI9&#10;dJV5dG4y3ZFPdr0pB40OeUwgnojbfAN0Faa8chRpn6NJcw1e2Z+1dBxTsZv9dVNIdJgjdq09X5Qu&#10;eDAy65Aaec4pQov2e5shCofifX5zrKU8eNFpJ6HUeT9eV55MeblTVpqiek9ILZbcewU9OpL+e9Yy&#10;7o8EfLwpcIr9fcEhZ4cLftNzQKP2f3xowKCXf2dd8J0Wf09S7ZlyfzpH7pW2f0E9FJHvf14y7I4O&#10;f4Uplookf74htYZVf/9y4aL7hh5obp+ghYVdo5wdhM9So5h5hA5Hr5TCg1o8+JD/grgy7I0zgiAp&#10;tIlogY4h94W8gQRykqI3jI9oL57bi3VdaptSihxSaJeqiKZHdpP6hzo82ZBBhdky9Ix2hIMp0ojG&#10;gyoiLYU9geFyWaGZksVn+548kSJdMpqvjyRSMZcCjPZHRJNUis88qY+riK8y5YvkhqEp8Ig/hJAi&#10;WYTXgplyK6EwmNVn/Z3Ilr1dL5omlARSHJZgkPxHO5Kmjgw8tI8DizQy9oteiHUqBIfahbkifISF&#10;gy9qCbLXY2pf/K7oZalV4aq5aA1LsKYkaptBgKErbVg3iZvocE0uPZZ0c2slvZDZdtMeoItcemBp&#10;mLHyakBf163Sa8tV1qlpbYlLuqSxb3hBnJ+ucZs3uZp0c/MuhZUP/+L/4klDQ19QUk9GSUxFAAIJ&#10;dnAmKI+NeSgfNoowe/VpW7CEcMJfk6xgcbtVrKfycttLmaM1dDdBkp48dcE3y5kVd3ouuJPHeVEm&#10;go5je1Yft4krfWRpJK75dwhfT6rbd4NVX6Z2eBpLa6HIeN9BdpzhedA3zZfSeuMu3ZKffA4mzI1c&#10;fVsgJ4hLfqpo6q2ifTlfHKmLfUFVLaUpfVRLNKCBfXdBZJuofcQ3zpawfi4u/JGXfqcnC4x2fzYg&#10;hYeNf8pot6yZg2NfAKh6gvlVF6QVgntLHp9vgf5BT5qfgZc31JWwgUwvGZCwgRMnQYuwgOYg04bu&#10;gMJojqvKiVte8aeeiH5VDqMwh2pLEp6LhkVBQ5nEhTE315TihDEvN4/pg0QncosJgmIhFIZrgZNo&#10;bqsvjxte76bwjclVD6J1jBtLDZ3KikVBOJkIiIE3zZQ5htAvQY9PhTcnmIp/g6shSIYBgkFoWqq+&#10;lKFe9qZiktlVF6HYkIhLD50njf1BPJhni4M325OjiSQvTI7Nht8nqooUhLYhcoWtgs3Cz2gOYOCx&#10;SmpOY7+fUWx5ZoyMwm6ZaU15w3DDbBNmlnMIbvBTn3VycfJA6HggdTwvCHsseQLA7mVFa3+v02fI&#10;bUWeBmoqbweLn2yAcMx4vG7jcpplrnFkdH9S2HQKdnxAVXb1eLEuwXo9ezm/KWLYdgSuImWGdrec&#10;lWgYd2yKRWqbeDZ3j20weRBksW/mefxSEXLEevc/zHXnfBEugXllfVO9aWCwgFmsamODgA6a6mY2&#10;f8yI3Wjjf5Z2Umupf3ljrm6Qf2dRTnGhf1k/S3T4f1MuSnilf0y7z17Zioyq5mHJiVmZcWSbiCWH&#10;dmdmhvR1L2pPhc5ivG1mhLtQm3Clg50+2XQogm8uGnf+gRy6gV1elKupqWBjkpeYQ2NIkGyGVmYr&#10;jjt0KWkwjA9h6GxkiedP/m/Mh7U+dHN3hVst8ndugr+5d1wtnqaorl9Bm66XTWIwmImFa2UjlVNz&#10;U2hBkiFhN2uRjudPfG8Ui5I+I3LhiAst0Hb2hDC4sVtEqG6n8F5hpIyWi2FToGiEqmRMnCVym2d7&#10;l+dgmGrlk59PB26Cjy093HJminYttXaShW24M1qkseqncF3CrQuV+2Cup9yEEmOkoo1yDWbYnUNg&#10;IGpSl+tOn24CkmI9kXH+jI4tn3ZChne1fm+uYF6lo3EmY2OVFnKdZkKDx3QYaQtx9XWja9pf9HdJ&#10;bsVOMXkRcdg8uHsWdTgsLX1weRe0GG0TanmklG7ObHCUGXB0blKC3nIYcC9xH3PPchVfO3WodBRN&#10;nnendjI8VHnpeIksBHx+ezaymWq/dG6i/GymdWaSrW50dlSBiXBFd0Zv/HIreEZeSnQ4eVpM4nZr&#10;en8723jge8Ur4HumfTaxDGivfjShbGq2fkaRKGymfkyARm6ZflFu33CwfmVdZXLqfoZMOnVNfq07&#10;c3f0ft8rwHrmfxSvm2bqh+GgDWkMhxqP0msZhjx+/20qhVJt3m9fhG5cj3HHg5hLoHRVgro7F3cm&#10;gc8rpXpAgMmub2V+kX+e6meyj+COvGnRjhh9+Gv5jDps8G5Iiltb1XDKiH5LGXOAhpk6xnZ3hI8r&#10;jnmyglGtgWRYmvmeAWaamH+N12jClcd9H2r5kvBsLG1hkBZbN2/+jTRKrHLKijo6hnXjhxMre3k7&#10;g6is0GN4pECdT2XAoOeNHWfsnTl8aGoomWBrgGyglYVaoW9YkZ9KQnI9jZg6TnVpiVQra3jZhM6s&#10;X2LerT+c0GUmqP6MjWdKpFJ70mmDn3Jq+GwCmpNaNG7HladJ43HCkJQ6CnUHi0ErX3iKhcOoh3eI&#10;YAaaLngwYxuK+HjvZgN64nnCaNFqP3qma6dZbXujbp5I5Xy9ccA4sH4NdTUpfX+keSmnanURaYSZ&#10;H3X+a56J3HbobZ554Xffb5RpXnjscZVYs3oWc7JIVntgde04WnzkeGUpcn6tezGmOHLTcu2X23Px&#10;dByI1HUCdTt423YddlNof3dOd3lYAXileLVH2HofegU4EnvXe3gpaH3SfRmk2nDTfCqWfXIRfIiH&#10;ZnNDfM53rXR+fQpndHXffVFXK3djfaRHPXkKfgE3u3rufmopYH0Qft2jkm8jhU6VPXB4hOKGMXHF&#10;hFN2iXMbg65mlHSWgwtWcnZFgnJGu3gUgdY3dHohgTApWXxpgHiihW3HjmeUN28tjS+FNnCJi8N1&#10;nXH1ijZlwHOIiKVV0nVNhxNGS3dAhXw3N3lyg8UpU3vageahr2ytl1uTYW4glVWEZW+FkwV013D+&#10;kIxlDnKojgtVRXSFi4FF8HaMiOQ3CHjehh4pTntjgyWhD2vUoB2Su21PnUSDuG63mgt0MHA0lpxk&#10;cXHtkyVUvHPkj6NFknYCjAY23XhkiDUpSnsBhDagpWs8qJySQmy5pO2DLW4boMNzo2+VnFdj9XFT&#10;l+ZUW3NXk2hFPnWKjss2o3gEifwpR3qzhReb6H+dX9GOw396YuOAvn+DZcxx2n+paJ9ibX/ea35S&#10;1oAkboFDl4B/cbE0uYEGdTcm+IHEeTea+n1HaL+N031raul/v32fbPpw833ibwVhpn44cR5SN36l&#10;c1RDI38qdas0gH/eeEEnDIDGeyqZ8HsmcYeMpHt7cuB+vHvOdCZv+nwydWdg2XyrdrRRmH1BeBZC&#10;uH3xeY80Tn7Sey4nHX/lfPuYz3k2ej+Ld3mtetN9jHohe0xvGHqfe8FgFHs/fDlRBXv8fMBCWnzV&#10;fVI0JX3jffUnLH8ffqaXr3eYgt2KfHglgrp8knixgm5uEHlIgglfSnoAgaZQXXrmgUxB5nvlgPEz&#10;7n0XgJInOX51gCmWv3ZOi2+Ji3bqio17qneDiXFtOXgriDJeinj4huxP0nnxhadBiHsRhF4zwXxm&#10;gvwnQ33kgYCV/3VBk9iIzHXqkjV68XaKkEVsinc+jiZd7Xgei/1PWHksicxBQnpch40zo3vQhSsn&#10;TH1sgqmVbHRxnA+INXUjmal6VXXFlt5r9nZ7k9ddY3dokMVO3niPjaZA8HnSinYzhXtVhxsnU30J&#10;g6WVBnPapAaHwXSSoN551HUwnTFrdnXimTpc9nbSlThOi3gEkSpAqXlcjQYzV3r3iL0nWXy6hHWP&#10;l4fvX6mDd4cRYq92iIZpZZZozYXbaG9amIVSa1hMRYTPbmk+W4RXcaYw5YP9dTwkpYPLeUKOy4XJ&#10;aBCCsoUuakB1uISmbF5oFoQsbntZ/4O6cKpL0YNYcvo+D4MDdWww0ILReCAk1oLDeyGN6YPAcFGB&#10;rINWccB01YLrcyFnPIKNdIFZTYI7dfFLS4H9d3k9uoHPeRowtoHEeuUlAYHafNyM7YHveHCAooGe&#10;eS5zwYFQedhmaoEIenlYmIDaeyVKxoDBe949aYC4fKYwnIDUfYMlJ4EOfnKL+oBQgIF/u4AZgJRy&#10;5X/igIVllX+zgF5YHH+UgDtKbX+ggCE9OX+8gAowk3//f/UlRoBff9+LKH8ZiI9/Bn7yh/VyOn7D&#10;hyNk6X6bhitXbH6RhS5J8H6uhDg85n7og0Awc39MgjYlYX/LgSCKf34akG5+Wn3/jyVxlH3UjYtk&#10;Tn21i8FW3X27ie5Jg33piBc8sH4xhjkwY36yhD8ld39QgjWJ+n1UmBZ91X1ClhxxDn0Yk7hj0Hz4&#10;kRJWaH0IjmJJGX1Mi6o8bX2kiOowVX40hgkliX7sgx6JmHzDn4R9bHy2nNxwnHyImaVjYHxjlhxW&#10;DHxzkohI1nzBju48N30ti0gwN33Uh4oll36cg96DpZCcX3N4Wo8KYmNsZ42rZUZfy4xaaClS0Ir9&#10;ayFFyImabkQ5O4g3cZQtPIbldT4iiYWveUuC7Y6tZ1h3vI1PaYRrx4wBa61fRYq4bd9SZYlrcCdF&#10;f4gkcpQ5F4bfdSYtSoWwd/0i1oSbexeCMYy+bxV25YuLcJBrE4pUcglem4khc4lR4IfvdR5FIobI&#10;ds846IWmeJ0tUISbepojGoOofL+BYIr2dq52CInbd4hqL4i+eFZd9IegeSdRVIaPegJExIWKevE4&#10;uYSMe/ItU4OmfRAjVYLVfkGAk4lxfjB1UYhofnJpg4dcfpldQoZSfq5Q7YVNfsdEeoRrfvI4l4OO&#10;fyItWoLMf1wjh4Igf5l/3og5ha10podDhUxo4YY/hL1cuoU4hA1QeYRCg1hES4NogrU4f4Ksghgt&#10;XYIPgXIjsIGIgMd/TIdGjQV0NYZejApod4Vair9cP4RPiUBP/YNnh8FD6YKhhk44WoHvhN8tWoFx&#10;g1cj04EKgcp+2IaMlCdzwYWrkpBoAoSlkIVb1IOXjjRPnIKzi+ZDi4IBiZ44IIFeh14tWYDuhQEj&#10;74CjgqN+f4YBmxRzZYUimORnn4QXlhJbdYMDkuZPT4Icj8FDV4FxjKU4A4DgiY8tU4CIhmYkBYBR&#10;g1V4M5lmXyltv5cyYghiwZUhZOlXOpMFZ9ZLb5DEat4/r45sbhc0fYwIcX0p6YmqdT0gqodoeVB3&#10;jpe4Zp9tRpWlaMViTpOQavdW4pFtbTxLMo8zb58/kIzxciw0foqndN8qF4hpd9ohEoZGew1295Xh&#10;beFsmZPvb2VhwpHrcPBWYI/WcpFK042zdEo/WIuOdig0colleCMqPIdKelMhbYVIfKR2TpQgdPlr&#10;4pJBdelhApBUdthV0o5Wd9NKYYxReOA/EopLegc0WYhEe0MqVYZMfKMhu4RtfhN1ppKnfABrQJDZ&#10;fGFgZY75fLNVO40HfP1J/4sUfVc+zYkvfcQ0PIdGfj0qZoVufsgh/oOxf1p1E5F+gvxquY++gs9f&#10;6Y3jgntUxYv2ghBJmYoOgao+oogvgVU0K4ZkgQsqdYSugMAiNYMUgHd0m5CGicpqQ47UiQtfd4z9&#10;iAxUWYsUhudJPYk2hcM+Z4dnhKo0K4Wfg5sqiIQJgoEiY4KSgWp0PI/RkGxqCI4pjyhfP4xKjXRU&#10;HopPi31JCYhviZI+LYa3h7Y0A4UGhekqlIOBhAsiiIIogjVz8o9JltZpwY2elQhe9Yu5kppT2Ym5&#10;j9dI04fYjSI+C4Ylin8z9oSGh+wqm4MZhVIipoHTgtttQqJvXrBjeJ+kYYBZWpzWZGNO5pnaZ2JE&#10;TJaiaoc50ZNBbeIv9Y/JcWkmz4xLdUIfB4jyeVRsqaD8Zb1jHJ40Z+JZD5tQaiNOtphEbINENpUM&#10;bwo52JG8ccEwHI5bdJ4nH4r7d74fiIfCewJsMZ86bI1imZyFbh1YrJmsb8JOXpapcYlD/pOFc3A5&#10;xZBPdYEwMY0Md7EnYYnPehQf94a5fIprtZ18czBiEZrYdDlYHZgRdUxN/JUidndDtJIZd745oo8B&#10;eSMwOYveeqAnlYjFfEEgV4XVfeprOJwAecNhnJlsekpXrZavesxNjZPLe1BDdpDTe+45fo3afKUw&#10;OYrVfWonvYfefkUgqYUTfyJqyprWgEthPZhMgFJXWJWSgDpNQJKygBRDNo/Ef/w5aIzTf/wwPInr&#10;gAgn3ocWgBsg7YRwgDBqbZnphqRg85dmhixXF5SqhXRNAZHJhJ5C+Y7lg9M5RowDgxkwR4khgm4n&#10;/oZrgb8hJYPpgRVqJ5kqjL9gspasi8NW1pPwimlMxpENiN9Cx44th145FYtdheswN4iEhI4oHoXd&#10;gyshUoN8gdRp75iikrJgp5YikUlWy5NZjztMspBgjNxCxY11ipk5KoqtiHMwUIf0hmcoNoVvhFoh&#10;doMlgnBirKvKXhpZfahzYNdQN6TjY71G0aDxZtA9aZylahk0OJgdbZ0rtZN3cU0j+o7HdUUdlYpU&#10;eVViFaqQZMFZL6ciZuFQBKNnaTBGvZ9ca689cZsKbmI0X5aOcUsr/JH7dFokaI1od6MeLYkWevhh&#10;vajeayRY1KV0bLxPxaHAbnhGi524cGo9XZl3coc0bZUTdNUsMZCcd0AkxYwsedkesIgCfHNhcKca&#10;cVZYfaO8cnNPaaAVc6lGU5wjdQk9O5f6dpI0bZO1eD0sV49fegElEYsVe+YfIIcVfcVhI6WSd3hY&#10;OKJBeCFPKZ6ieNNGE5q5eZQ9JZalen40bJJ9e4Ysdo5HfJ0lUYojfcoff4ZLfu9g3aRdfZJYCqEO&#10;fcpPBp1xfe1F9JmNfhA9DZWEfko0dZFpfqQslY1Rfw4liIlSf4Ifz4Wjf/Bgo6Nmg3pX6qAVg0FO&#10;8Jx1gtFF4JiUgk88+5SWgeE0dZCLgYkstIx+gUUluYiigQYgEIUYgMpgdqKoiSpX2J9PiIBO5Zuo&#10;h3hF1pfEhko87pPMhS80aI/XhCosvIvbgz4l4IgRglcgRISogX9gWaIYjqRX056vjYdO4pr/i+FF&#10;05cXigA885MhiDQ0eY83hoMsyotQhO0l9Yefg2kgboROghG3WWK3Wumm92VeXliWK2f2YbmEzmqN&#10;ZQ1y/m06aGdhAHANa9tPRnMNb3k93HZbc2gtcXoKd+O1cl9qZVSlfmJkZ7mU4GVDaheDrGgebHVx&#10;+2sRbttgH24tcVtOjHF4c/s9XXUTduAtRnkOeiyzqVyBb6Sjzl+5cQGTcWLVclyCVmXrc8Vw02kb&#10;dTxfK2x6dshN0nAKeGw853PtekAtIXgrfFWx5FnpecaiGV1WeiuRzWChepWA+WPrewdvomdae41e&#10;Nmr2fCNNHm7GfMU8eXLpfYItAHdjfluwQVerg8Sgl1tFg0SQYF68gsF/n2IvgkBulGXMgcldVmmk&#10;gWRMfW2tgP48GXIIgJ0s5Ha0gDeu5VXTjamfW1mPjEiPPV0mitZ+k2C+iV1toWSBh+hcnGh/hntL&#10;9Gy9hQs7xXFJg4cszHYfgeOtzlRPl2aeXVgnlR+OU1vUkrd9u1+HkENs3WNtjdNb+2eQi19Lhmvx&#10;iNo7hHCohjQsuXWig1us+1MhoOednFcLnbKNmlrGmk99DV6IlttsPGKHk21bbWbNj/ZLHmtQjGM7&#10;THAjiJssqXU7hJ6sc1JJqgydGFY8pdiNE1n4oXN8iF2/nQFrxWHLmJhbDWYmlCJKymrDj4Y7D2+1&#10;iq0snHTohayq3GoMWqyb+mv9XjWMdm3xYZ58PG/uZPNrhHIEaFBaoXQ/a8tKC3akb3Q50nlTc3Uq&#10;rnxaeACpWmbwZJOa3Wk0ZxyLd2tkaZN7W22ZbAJqvG/obnpZ+nJkcQ5JjHUPc8Y5hXgKdscqn3ta&#10;ejCnzGQlblaZQWamb+uKDWkNcXV6Cmt6cv9pn24GdJdZEnDCdkRI3nOueAw5H3bpegUqkXp2fD+m&#10;N2God+2XsWRZeKGIjWbueUl40mmKee1ojmxRep9YOm9Ie2FIRXJxfDI4yHXpfR8qhXmsfimkv1+B&#10;gWmWU2JagUeHP2UZgQ93lWfdgMtnnmrPgI5XdG3+gGBHu3FegDU4fXULgA8qenj9f+mjil28itGV&#10;MWCzidiGMmOQiLt2nGZ3h4tmv2mNhltWz2zhhTJHRnBxhAg4PHRNgs4qcnhogXqilFxJlA+USF9Y&#10;kjuFVmJJkDR10GVKjhNmCGiCi/JWPWv5ic1G6m+oh504CnOthU8qa3frgtih3FsonRGTlV5Fml+E&#10;pGFCl2h1KGRSlFBla2ejkTlVtGs7jhxGi28Liuo33nMqh4wqZXeFhAShY1pZpb2TFV18oiiEGmB6&#10;njt0oGOOmilk9WbslhxVWGqZkgdGOm6DjdY3pnLAiXUqYHczhP6epXGYWo6RInLNXh+C23QYYYpz&#10;xHV3ZN9kKHbuaD1UZHiHa79E+XpGb3I19XxJc4EoFn6ZeBqdYm6lY9qQBnAsZn6Bv3GvaQpyyXNB&#10;a4xjUnTubhpTuHbDcMdEe3jAc5k1s3sFdrQoIX2TejGcGmv1bRWOuW28bteAt29ycIpxzHEzcjRi&#10;gHMSc+xTFnUhdb1ED3dbd6k1f3ngecgoK3yqfCeasGmPdiaNVmuEdxp/TG1nd/lwpm9TeM5hf3Ft&#10;eaxSTHO0epxDgnYoe501OHjkfLsoM3vdffeZYWeAfxyMFWmZf0p+Gmuif1dviW21f1BgrW/1f01R&#10;oHJxf1hDD3UYf2k1AXgGf4EoOnssf52YTGXPiAKLDmgDh2Z9JmomhptupmxahbRf4268hMpREXFZ&#10;g+ZCrnQtgwQ00XdIghUoQHqVgRWXb2RskL2KOWa0j1V8Wmjrjaxt6ms2i99fO224ig5QjnB1iDtC&#10;YnNlhmE0r3anhG0oRXoYgluWyWNVmTyJk2Wslwd7s2fulHxtTWpGkcFeqGzfjwVQDm+9jERCDXLK&#10;iXU0j3YkhoEoSXmxg3GWWWKKoW6JGWTpnmt7LmcsmvdsyWmJl0xeOWwtk6BPum8ej/BBw3JGjCw0&#10;XXW9iEUoTXlfhFiSrnlhWoiGTXncXhB5Inp/YXdrKns7ZMxcsnwLaC9OGnz1a7o/6H39b3YyLH9A&#10;c5IlqYDCeC+Rl3aUY0SFTXdhZfN4I3g5aItqSXkhax5b93ofbb9NiXs+cIE/hnx/c2syBn38dp8l&#10;z3+zejCQeHQGa+OEFXUQbcd3HnYUb5tpVncocWhbM3hWc0NM93mrdTc/KXsjd0kx5XzZeY8l8H7D&#10;fA+PRXG0dHKC3nLtdZV173QbdqFoe3VVd6haeXa1eLNMcng8edE+3HnpewMxy3vWfFUmDH3xfcaO&#10;Gm+9fOeB23EYfVN08HJofZ1ndHPEfdBZs3VIfghLzncDfk0+b3jgfpoxn3r5fvMmJX09f1SNIm4h&#10;hUiA6W+ThPp0DXD8hHlmpHJ1g9hY/3QXgzRLU3Xugpg+IHf1gf8xf3o6gV4mOXyjgLOMWmzOjXyA&#10;KW5UjHJzVm/NiyFl+3FaiadYaXMZiChK4XUOhqc95XcthSQxa3mXg40mSnwkgeSLwWvClXZ/kG1X&#10;k69yvW7akYplbXByjy9X5XJGjM9KbnRZimw9m3aSiAIxV3kRhXsmWHu8guaLVGr6nSZ/HWyZmqZy&#10;QW4fl6hk9G+7lGdXgXGXkSJKJHO8jdo9W3YQioYxL3ishxsmY3tpg7uG8IFtWoR7goE4XfxvXIEy&#10;YVxifoFEZLVVL4FeaCBHzoGIa7Y64YHHb34ugIIyc6YjbILPeEGF+X7QYrh6qX7oZWluh38OaAth&#10;yX9Baq5Un3+CbWNHZn/acD06poBKc0AufIDqdo4jrIG1ei6E/nxgatJ5l3yzbMhtoH0CbrRg831c&#10;cJ1T833IcplG6X5RdLE6Xn70dugucH/FeVUj44C9e/aD83oucst4iXqodBRsj3sedU1gLnuYdn5T&#10;S3w0d7pGdHzseQo6H32/em4uZ37Be/UkE3/kfZeC8nhEer13kHjge1lrpnl1e9hfVXoPfEVSyHrH&#10;fLpGE3uufTs57XytfcguY33dfmYkPH8qfw6CFXa8gp522HdxgpFrAHgZglNeqXjJgfVSJnmcgZhF&#10;qXqdgUY5qnvDgPkuUH0bgKokX36NgFiBYXV6ik52JnZBiZVqV3b2iJReD3e4h2pRnHijhjxFQnm+&#10;hRI5fHr5g+ouSHx1grMke34LgXSA1XR5kcB1nnVPkFtp0XYNjpVdlHbXjJhRLHfUipZE33kKiJQ5&#10;QHpchpIuQXvthHwkkn2hgmSAbHO3mO91NHSXluRpYnVZlFRdK3YlkXxQ13cpjqBEpHhui8U5EHna&#10;iOcuJnuGhfwkpH1Mgyl7eYnBWmlw5IjmXc1ltog0YSlZ7YeOZIhNyobgaAFBpYY1a6k2BYWUb4Ir&#10;B4USc7khZIS3eE96m4dcYh5wLobBZM5lCoYvZ3pZYoWfai9NYoUQbP1BY4SMb/M17oQWcxIrI4PC&#10;dnwhvYOReil5xIULabdvRoSla7xkTIQ2bb9YtIPHb8dM3oNdceZBDIMGdCU1yYK9doUrNYKWeRwi&#10;CoKPe9144YLvcTRuW4KscphjYIJfc/JYBIIRdU5MTIHSdrlAqoGleDw1moGJedUrPYGPe5UiTYGu&#10;fWp4B4EieJ1tjoD6eWRim4DHehZXRYCTer1L2YBse21AVYBsfC81coB4fP4rRoCnfeEihoDufsx3&#10;Rn+bf/Rs3X+PgB5h+39wgCFWvn9NgApLbX8+f/RAM39Qf+81aX+Ef/UrVX/df/witYBNgAN2p35o&#10;hyJsYX5zhrRhjX5bhgBWUH48hSJLAH5BhEc/3H5vg3k1TH61grMrWn8zgeEi3H/HgQ12KX1yjhdr&#10;6H2LjQ9hGH16i6JV6X1iifpKpX10iFc/iX26hr01HX4VhSwrX36ng4si/H9agex1yHy2lMtriHzX&#10;ky9guHzKkQRVkHy0jo1KYHzLjBs/W30dibQ1AH2Oh1UrV347hO4jFX8DgqNwdZJeWh5mrJDaXXBc&#10;bY9zYMpRs44EZDZGuYx6Z8Q7z4rja4YxeolNb3gn2YfLc8UfmYZxeFpvqZA0YWBmFI7gZA1b5I2J&#10;ZsZRTIwkaZJGdIqubH07sYk5b5cxhofIctkoFIZwdmUgCYU+eiNu9o3+aIBlVYzXapJbTIucbKxQ&#10;xIpRbthGFIj9cR87fIevc4wxgYZndhsoQoU7eOIgaoQxe8ZuO4vwb4Jkk4rmcQBaiYnJcn9QN4id&#10;dApFpYdvdak7OoZKd2Qxb4UteTkoYoQrezUgvoNIfUBthYosdnBj6Ik9d15Z5og2eEFPn4cfeSBF&#10;SYYNehI6/YUPexkxXIQYfDAofYM9fV8hBYKBfpFs5Ii6fU1jWYfifa9ZaIbpfe9PLYXhfh5E7ITh&#10;flU65oPxfqIxXIMffvwol4Juf1ohQIHaf7ZsWoeFg/Ji1IbCg8BY7IXXg1lOvYTagtZEkoPsglg6&#10;s4MQgeYxboJGgYMosoG9gRwhcYFRgLBr7oaYinVimoXsicRYvoUBiKpOlIP0h1VEdYMGhhM6ioJJ&#10;hOcxS4Geg9Iow4EqgqshmYDggYJrmIXhkL9iSYU5j4pYbYRTjbpOTYNIi5xEQYJbiZg6bYGmh60x&#10;RoEPhdco0YC4g/YhuICHgi1l3psxWaFc55kIXOVTmZbnYEFJ7ZSfY79AGZIiZ2g2Zo+Ja0wtV4zn&#10;b18lA4pXc8ceB4f8eGJlIplHYH1ca5c/YylTLpUaZfFJpZLMaNo/9ZBYa+k2ao3ZbysthItXcpcl&#10;W4judkoejIa7eh1klJcnZyxb1JU/aUxSt5Mza4BJPZD5bdY/tI6hcEo2VoxEcuotn4npdawlpIes&#10;eKYfAIWje7BkBJUabbdbOJNLb1BSFpFZcPdIzY89crU/ZI0KdI42MorVdoctqoikeJol3IaRetgf&#10;Y4SyfRtjc5NXdDNasJGidUlRmo/AdmBIWI22d3o/JIugeLA2D4mRegItrIeHe2QmB4WcfOIft4Pk&#10;flti8JHqeqVaPZBLezpRN451e7hIBYx3fCs+4opwfLA1/4hyfVQtsIaLfgUmKITIfr8f/YM4f3Ji&#10;gpDBgOlZ4o81gQBQ6Y1ngN9HvottgKY+oYl2gH412IeNgG4tu4WzgG4mSIQUgGkgN4KpgF9iKo/P&#10;hvBZjo5ThoRQm4yOhcFHfYqYhNc+boiohAA1pobVgz0tqYUJgpImaIN9gd0gZoI2gSRh5Y8YjNNZ&#10;b42ni/hQf4vjioRHZondiMs+cofkhzg1xoYYhcctzIRshHEmhYMGgxEgi4HagcVbk6RcWPlTUKGU&#10;XDFK5Z6mX5FCSJtpYyY5nJfgZvgxJ5QsawspX5Brb0wiXoy9c9McpYleeGha2qKsX3BS1J/0Yh5K&#10;fZz2ZPpCBJmraAY5hZYga0cxPZJ8bsAppI7TcmAiz4tHdjodPogPehZaa6CiZbVSXp39Z+ZKIZsU&#10;ajhBuJfWbL45XpRkb20xQZDgck0p141adUsjLYn4eHcdwobse5xaCp6Wa9VR85wEbYtJr5kxb1tB&#10;cJYTcVI5MZLCc3ExPI9jdbQp/IwHeA4jeojReoseNIXyfPhZpZzLcehRlZpTcyZJXpeOdHJBI5R/&#10;dc05FpFMd1QxOo4SePoqG4rdeq0ju4fSfHYelIUefixZRptUd/RRS5jxeL5JJZY4eXxA+pMzejw4&#10;+pAPexgxRYzofBcqOonYfSMj8Yb3fjYe5IRsfzVY9poifdBREZfPfidI/JUdflFA2ZIhfnE4348M&#10;fqkxQov6fvsqXIj4f2AkIoY+f8IfJoPZgBZYtZkvg3pQ55bng1tI3pQ4gu5AxZE9gmU40I4xgfUx&#10;MIs4gZ4qX4hLgV8kSoWlgRofW4NjgNFYi5hviPVQzZYpiGFIyZN+h1NAuZCFhhk41o16hPwxRYqN&#10;g/0qdIe2gxUkY4UsgjQfhYMEgWmsf1zjVSudMl/9WSaNhWMRXRV9TGYwYPtsn2l0ZOdbxGzqaO9L&#10;O3CVbSg7EHSZcbssB3j6duWqi1jtX2GbsFxvYmCMM1/fZVd8J2NXaExrnGb0a0la6GrGbmFKjG7Q&#10;caI6pXM0dTQr93fyeT6ovVVnaYCZ/Vk+a4CKxFz/bX560WDDb4NqeGSvcZZZ/GjVc8FJ3m03dgw6&#10;QHH1eJYr6ncHe3am8lI9c3OYS1ZjdIKJJlpkdZR5gF5sdqtpU2Kmd9JZFGcbeQ1JOmvOel055XDe&#10;e9kr3nY3fYilQk93fUKWy1PgfW6HxVgifZl4NFxkfcRoW2DcffhYSWWbfj5Iq2qWfo45lm/sfvQr&#10;03WDf26j1E0ghvGVi1HChj2Gr1Y4hX93PVqxhLtnfV9dg/tXqGRRg0VIOGmNgpI5VG8ggd0rynTp&#10;gSKiqUspkHOUiU/7jteFz1SbjSp2ellAi3VmzV4eicRXGmNDiBFH3mithlY5Im50hIcrw3RpgqGh&#10;xEmXmbCTwk6OlySFIVNNlIJ14lgQkdpmRF0TjzdWn2JljI1HhGf7ic84+W3mhusrvXQAg+mhK0hw&#10;ooGTN017nveEoFJLm1x1cFchl8Vl51w7lDhWWGGqkJ1HRGdijOQ4ym1yiPoruXOrhPug1WPzVTWS&#10;1GZpWTqESWjnXSd1GWt4YQZlcW4sZO5VonEQaPlGL3QobTc3K3eVcdYpW3tYdwqfK2AwXuWRo2MP&#10;YfuDRWXgZQJ0PGi8aAJktGu9awpVCm71bjFFw3JlcYI283YvdSopY3pLeUmdilzOaHmQAWAAaqWB&#10;22MbbMdy7mZBbudjm2mPcRNUKm0Zc1pFIXDddcI2nnT4eGspanlbe2Wb6lnEceWOb109czSAXWCX&#10;dHpxwGP9dbtilmeYdwdTX2tteGhEl29+eeE2WHPle4Ypb3iJfVuaaFcbezWND1rQe69/F15nfBlw&#10;jWIFfHlhuGXbfN9Sqmn4fVhEHW5Ofdw2HXL2fnYpdHfTfyWZKFTfhGqL7VjEhA9+E1yLg5pvo2Be&#10;gxVg6GRmgpFSGWi2ghhDum1JgaY163IrgTQpeXc4gL6YJlMBjXCLAlcPjDx9P1r7iuJu5V73iXRg&#10;PmMwiAhRlWeuhp1DbmxshTA1x3GAg7MpfHa3giOXYlGFljGKTVWwlCJ8lVm3kd5uTV3Qj4Nfs2Is&#10;jSxRGmbWitNDG2u9iHA1p3Dzhe4pf3ZNg1WW3VBqno+JylSnm6N8Eli9mHNt01znlSpfT2FakepQ&#10;0GYhjqZC2Wspi081enCDh9QpgXX5hFKVW2s1VVaIlG0EWVZ7J27qXT1tBHDnYRZeZ3MDZPtPqXVM&#10;aQdBU3fEbUkzdnqNcfEm2X2idyuT5mejXmqHYmnXYZB6CGwJZKNsDm5MZ7BdmXCxaslPCHNJbgRA&#10;43YTcWszRnkvdScm+HyNeVGSgWRhZ3iGCWbqacZ4/mlhbAdrF2vkbkJc026NcIpOdXFwcu5AiHSI&#10;dXQzI3fyeDwnE3uYe1ORB2F0cGGEn2RAceN3lGb0c1dp+Wm0dMJb3GyodjVNt2/Td79ACXM0eWIy&#10;63bjezEnKnrBfS6PrV7peS6DW2Hqeet2ZmTVepBo42fMeyVbGGr3e8BNGW5nfGw/pHIJfSYyw3X1&#10;ffgnPnoIft6Oj1zGgeSCUl/ygdt1d2MJgaxoCWYxgWdaWWmMgSJMmW0rgOk/UnEGgLkyoHUpgIsn&#10;T3lrgF2NqVr+immBe15NiZh0sWGGiJFnV2TUh21ZumhdhklMIWwohSk/FHAqhAwyinR9guInXXjo&#10;gauM+VmQkqyA1Fz6kRJ0EGBMjy9mxGO1jSdZM2dgiyFLq2tViRw+yW99hxQydHPvhPUnaXh9gsaM&#10;f1h8mpWAWVv5mDdzkF9ZlXZmSmLSkoZY0GaSj5tLZGqijLI+im7sicAyS3OChrYncngng7GKB3K2&#10;VYB+THPeWXFx53UpXU9k0HaOYSNXRngLZQhJpnmsaRk8ent1bWEv132FchEkgX/Ud0eIuW9PXgV9&#10;NXDZYS9w5XJsZEpj9XQOZ2JWlnXNaopJI3e3bdc8J3nLcVIvwnwmdSIkt361eVaHfWw0Znt78G4O&#10;aONv3m/eaz9jB3G+bZdV2nO+b/1Im3XucoI72HhKdSovr3rseBMk5n24e0CGNmlibuN6sGt9cI1u&#10;rm2IcidiNG+ec75VLHHfdVpIJXRRdw47mnbxeN0vpHnVetolD3zcfQKE/Wb1dzF5pGlCeCVtrWt/&#10;eP9hL23GeclUcHA8eplHi3Lwe3w7OXXMfG4vhHjofXolMnwdfpmD+mTqf2d4rmdef6RszGnCf7dg&#10;ZGw3f7JTw27Zf65HHHG3f7c69nTKf8svcHgbf+UlT3t9gACDKWM2h2l362XKhu9sGWhNhjhfwmrk&#10;hV9TM22vhIdGsnC3g7Q6yHPtgugvZ3dsghQlaHr3gTeChmHVjyt3UWSEjftrg2cejHZfOmnNisRS&#10;t2y4iRNGRm/nh2Y6hnNAhb0vW3bchAEle3qKgj+CEWDHlpt23WOKlLxrC2YykmdeyGjvj9dSW2vt&#10;jUpGBm82isI6TnKwiDgvOXZvhaAli3ozgxh+0np8VZ90BHsBWX1om3uwXVFcj3xzYSVQIH1DZRBD&#10;qH4saSo3sX80bXssV4B1cjQiWIHnd199pndKXZ1zE3grYMdnv3kWY+hb3XoNZw1Pl3sWakdDS3xA&#10;bak3hH2LcTosYn8RdR8ipIC9eVh8jHRSZY9x8nWAaAZm0namandbCHfTbOhO8HkYb21C1nqEchM3&#10;R3wRdN4sY33Vd+ki53+3eyx7cHGkbWdw2HMKbzNlvXRlcPRaRnXDcrJOTXdIdHxCanjxdl83Enq+&#10;eF4sZHy+eoojIX7TfNd6XG9MdTVv0nDidlRkznJqd2BZbHP2eF5N0HWoeWdCEXeNeoM263mSe7Es&#10;bHvJfPsjU34Pfld5cW1ZfO9vEG8XfWhkI3DBfbpYwHJzffNNM3RNfjFBrXZafoE2sXiQft0sYXr6&#10;f0IjfH1qf6h4sWu3hHRuWm2ThEVjfG9ag9lYKnEsg0tMr3MpgsBBT3VcgkA2jXeygcgsYnpIgUwj&#10;nnzhgMt4Gmpki7VtzWxaiuFi9W42ibVXsnAdiFtMQ3I3hwNA8HSOhbI2WHcEhGosYnm1gxYjunxy&#10;gcF3qWlckq5tYGtmkTtih21Rj01XTG9FjSBL83FwivVAvHPeiNQ2LHZ1hrcsS3lHhJUjz3wZgopz&#10;zIKMVZpp34JxWWdfbIJ7XTRUbIKPYQ1JG4KhZQQ90YK/aTAzFoLxbZEpC4NPclQgY4PUd3Nyvn+S&#10;XRxpDH/KYEZer4AGY29T2YBDZqVIsoCEafY9lIDbbXQzCoFJcR8pNIHjdRsgxoKdeVlxyny+ZJBo&#10;En08ZxZd532saZ1TJ34ZbCxILn6QbtI9QX8icZ4y7X/MdJApUICgd78hG4GNexhw03ota+5nGXre&#10;bdVc9Ht9b7dSdXwbcZ5HnnzLc5Y8432XdasyxX57d9wpYH+GejohZYChfK5v6HfyczhmQXjNdINc&#10;KnmUdcBRs3pbdvZHMHszeDk8lnw3eZQyp31QewEpcn6OfIkhpH/WfhlvFHYLenNlfXcOeyFbe3f3&#10;e7BRJnjefCxGvXnbfLA8aXsAfUsymnxIffMphH24fqUh2X8sf1duZnR4gX5k8HWggZVbAnaigXJQ&#10;t3edgS9GVHi6gPU8HHoDgMwyhntogK8pkH0CgI0iBH6fgGht3HMyiEpkb3Rzh8laiXWKhvFQTnaX&#10;hexF+nfMhPE7z3k2hAMyXHq2gyIpmXxsgjgiJ34tgU1tcnIwjtJkCnOFjcBaJ3SsjDBP+HXGimNF&#10;uncJiKE7qHiHhu0yQ3olhUUpk3v7g5siQ33RgghpIIrkVVxgDIojWRxWjYl9XOlMmYjQYM1CZYgP&#10;ZNo4SYdNaSAuyYaWbZsmCYX/cm8eqIWRd4NoLoggXG1fVIeqX5lV6YcqYtFMHYabZh5CFoYBaY44&#10;KYVvbS8u24TrcP0mTYSKdRUfH4RNeVhnX4VsY2tef4UzZgNVQYTiaKNLi4R9a1dBsYQSbiY384O2&#10;cSAu2oNpdD0mgYM/d5UfhoMyewRmkYLwalNdr4LkbFhUdIK9bmBK+IKFcHdBPoJPcqM3soIpdPAu&#10;zIISd1kmp4Iceewf34I9fIhlx4DHcSxc8YDjcqBTwoDgdA1KV4DKdXpA34C+dwA3c4DLeJ4uu4Dm&#10;ek4mxYEgfBkgKoFsfeFlE371d/JcTX81eNZTM39PeaNJ2X9YemZAe39qezc3Un+UfB8ut3/cfRUm&#10;4YBFfhYgaYC8fw1kdn1kfn1bu33LftJSsn4BfvtJbX4hfxFAJH5QfzA3KH6Yf18u0H70f58nBH+J&#10;f9wgnYArgA5j+3wohN9bany0hK9ScXz7hCpJPn0cg3tACH1VguE3Bn2/glsutH49geonF37vgWsg&#10;x3+1gOVjmnsqiwVbD3vKik9SHXwjiRpI+XxRh6w/23yVhlU28H0OhRYusX2mg+onJH54grcg6H9X&#10;gZRe45OIVNlWnpIVWJNOCpCqXGZFHY8lYGE8BI1+ZI4zFIvIaPoqy4oWbZgjTYh/coUdJoccd5Be&#10;CJD7W4NV94/GXrdNd452YgNEsY0GZXA7yIt5aQkzConqbNgq9ohkcNIjqob+dQwdr4XLeVVdWI5n&#10;YhVVRY1kZMNM64w9Z4NEOorvamI7fYmNbWQy8IgucJUrEIbZc+cj9YWnd2weJoSlevJcsYv7aJJU&#10;m4sgarhMQ4oebOtDyIj7bzY7K4fIcaEyzIabdC4rHYV6dtYkMIR7eaMejYOofGVcDYnabwNUAokm&#10;cKJLt4hFckVDS4dBc/E664Y1db4yq4U4d6crJIRGeaAkYYN3e7Ae44LQfa5bdYgLdWFTe4d+dnxL&#10;R4a6d4hC74XQeJU6poTgebYyn4P/evYrMYM3fEAkiYKXfZAfK4Ibfsxa8oaHe41TDYYffCdK7YVz&#10;fJhCqYSbfP46boPDfXcyhYL+fggrR4JNfqcksIHYfzwfZ4GFf79ah4VGgXBSpYT9gYFKj4RogVRC&#10;XIOigRI6NILdgOUyUII3gMorP4GTgMQk24EygLAfl4EMgIpaM4RIh0hSgYQnhutKeYOmhglCX4LP&#10;hPQ6YoH7hA4yoIFag00rfIDfgqUk/YCygeofvYCsgS9U3JyGVCNNi5paV9dF+5ggW68+H5WuX8A2&#10;JpL+ZBYuYJA1aLEnRY1tbXwg74rMcoob0oh+d5pUBJo8WmpM3phTXadFVZYqYQo9pJO5ZJ416ZEP&#10;aGguYY5dbGwnhYu1cJUhYYk/dPccbYcgeVJTfZe/YJRMTJX8Y1pE2ZP9Zj09OZGnaVI1rI8hbI0u&#10;WoyZb/snt4ofc4Uhwofcdzsc8oXveuFTCJVSZqNLyZOvaOxETpHQa1E83I+obdo1co1QcIsuTor6&#10;c18n24izdkoiEIameVUdZITpfEZSiZMpbKVLTpGzbnRD54/ucFM8g43eckU1TouzdGQuSYmLdqIn&#10;94d3eOsiUIWae0YdxYQKfYFSDZFUcqNK4pALc/hDlo5jdUo8TYxpdqY1L4pUeB8uV4hJeb0oGIZh&#10;e2QihYS0fQ0eFoNQfpJRoY/KeHVKiI6seVFDVI0behA8HIs0es81C4k2e6ouUIdGfKEoO4VzfaYi&#10;tYPyfqAeWIK3f3lRSo6HfhlKQY2NfnpDH4wSfqE7/Yo1fro0+YhFfvQuOIZ1f0UoOIS6f6oi3YNQ&#10;f/8ejoI6gDlREY1/g5tKDYygg31C9Is9gwA75Ylrgms0/Yd/gfwuUYW8gakoVIQbgWki/YLRgSAe&#10;uYHXgNWiNVabT6qT5FopVCOFQl2/WJh2HWF4XQtmh2VoYYdWxmmaZiNHZm4KavY4d3LacC0qx3f7&#10;dgSgKFHKWZ+STVXaXTCD4VnsYLp07F4YZENlfWJ8Z9RV6mcja4VGvmwNb2c4GnFYc6cqz3bqeGye&#10;TU1xY4uQk1H5ZiiCbVZ3aMNzl1sLa2JkXl/Vbg5VBmTqcNhGHWpEc8o3yHAAdwsq13X4erGcd0mD&#10;bVWO4k58bwWA1lNYcLpyVFhIcnJjSF15dDhUL2LydhdFjGizeBU3gG7Uek8q3nUifM6atEX+dvuN&#10;YEtgd8l/glCceJtxGlXgeW1ibVtmektTfWE/ezxFE2dbfD83RG3TfWoq43Rqfr2ZKkLugHaMGUiv&#10;gGV+eE5AgFRwPFPXgEJhqFmngDRS/F/JgDREt2Y3gDw3FWz6gFMq6HPNgHmX4kBMib2LDUZhiMJ9&#10;pEw+h8lvkVIbhtFhD1gxhdxSg16VhOpEdGVBg/c282xDgvwq7HNKgf6W3z4fkrOKOUR6kMZ8/UqW&#10;juBvD1CrjQNgolb6iytSH12ZiUxELGR9h2I22GuthV4q73Leg0uWKDx1myGJnkMAmDt8gUlHlWpu&#10;sk+GkrJgYVX+kANR9FzHjUNEBGPXims2u2s0h2oq8nKIhGGXZF1lT/6KGWBhVGl8bWNzWNFuO2ap&#10;XTdfnGoQYatQ3W22ZkVCiXGZaxg0tHXccFYoL3pndjCVeljHWWqIx1xJXP97W1/NYI9tW2NrZB5e&#10;4mc7Z7VQTGtOa25CJm+hb1g0i3RYc6goTHlPeH2TulSaYsyHGFiSZYN57lx8aDZsDWB9aupdzGSz&#10;bapPcmkxcIpBj23wc5I0RnMNduwoZXhXeqaSCFDSbBCFf1Uybex4c1l3b8hq6V3RcaRc0mJrc4pO&#10;tWdLdYtBFGxtd6s0EHHmeggoe3d9fKaQdk11dTeEHFIwdj93M1bOd0NpwVt7eENcCGBoeU1OE2Wk&#10;emxArGsee58z5nDofPkojnbBfnmPI0qOfjyC9U+XfnF2OFSDfppo6Fl+fr1bSl61fuVNmmQ4fx1A&#10;XWn/f2IzxHAQf7connYhgBmOD0gUhwuCBk1jhmh1bVKQhbJoO1fNhPVasV1HhD1NJmMKg41AJGkM&#10;guMzrm9ZgjUoq3WdgYSNOUYMj4uBS0uTjhB0y1D2jHlns1ZnithaO1wWiUBMvGIUh6s/32hKhhYz&#10;nG7DhG4otXUwgruMokR6l5aAwUorlUh0Tk+0ks9nSVVLkE5Z61shjdtMhmFHi2Y/r2eqiOkzfG5O&#10;hlEovnTZg7yMvmRdUGOAcGbJVLdzumlUWQ5mfmwBXWhY3m7YYdVLJXHoZm094HUxaz8xJXjXcIAl&#10;wHy9dliK7F/4WTJ/F2LlXMhykWXbYFplh2joY+5YEGwkZ5FKhm+ea1s9dnNSb1gxAXdfc7Yl8Xub&#10;eIuJVFvxYg19p19TZNhxfWKpZ6BkkWYRamhXT2mobT9J+m2EcDY9JHGdc1cw63YLdsomHHqcepmH&#10;wlhRas58L1wUbM9wE1/Abs9jemN9cM1WYGd3ctVJSGuydPo8s3Aodz8wwnTrecEmQXm8fH6GWFUa&#10;c3R65FktdLBu510rdeNiamE6dxFVqmWDeEpIuGoXeZg8XW7gevwwqHPtfIkmYXj8fjaFKlJTe/x5&#10;11atfHRt/FryfNhhml9KfTJU+GPafZJISmixfgU8G23Dfogwk3MUfx0me3hZf72ENk/3hE14/VSM&#10;hAJtPFkNg5Ng8l2kgxRUZGJ0gp1H3WeIgjI77WzQgdIwiXJbgXImkXfRgRCDeU4GjFR4VFLNi0Zs&#10;oFd/igJga1xFiKdT62FJh1dHdGaWhhA7rWwQhNAwf3HEg4Mmo3digjCC9EyCk/R311FykjBsJ1ZG&#10;kBZf/Fsvjd1TlWBXi7JHOmXLiZA7emtyh3AwX3FRhUImsXcKgx+CG2uOUMN2tm1tVP5q7m9wWUNe&#10;q3GPXZRSDnPOYf5FZXY+Zpc5PHjfa2otrXvScK8je374dnuAYmdhWQB1cWm4XJJp32wbYCVdzm6T&#10;Y79RXXEvZ25E5HQCa0c473cHb1Mto3pZc8AjwH3MeJZ+72OLYUh0FWZOZCNoz2kKZv5c3mvXadxQ&#10;o27MbM5EYHH9b+M4pnVgcyMtmnkJdrEj/HzDeot9iGANaYlywmMta6hnmmY7bcdcDmlWb+pP+2yk&#10;chZD8nArdGA4c3Pkdswtm3ffeXYkMXvdfFZ8Olz8cbFxqWBncxlmlWPAdHpbDGcmddZPSWrAdz9D&#10;ZG6deMA4H3KkelgtiHbkfBkkXXsWffV7J1pTebtwrV39enBltWGYew5aRmVEe6BOpGkhfDxDAm08&#10;fO036nGJfa8tf3YIfoUkgnpvf2N6SFgOgY5v5VvwgZBlA1/CgWhZqWOogS1OHGfAgPtComwWgNg3&#10;x3CVgMQtgHVMgLQkoXnkgKB5m1YuiRlvSVpAiG5kcV4/h35ZKWJRhnBNqWabhW5CPmsnhHk3j2/U&#10;g5AtfXSygqAkunlzga15HlS0kEpu1ljtjv1j/l0OjUVYvmFAi2BNVWWriYlCB2pdh8E3YG83hgIt&#10;Y3RAhD4kznkYgop3bHMGUQVs8XRXVStiHHXMWWRW1XdVXbFLQnjwYh0/snqxZr00r3yYa5gqV37E&#10;cOAhZIETdpl12G8YWL1rz3DVXExhLnKeX+JWG3RzY4VKtnZiZ0M/Vnh+azA0hnrBb08qbH1Ec8sh&#10;vX/aeJ10h2txYIJqlG2SY2pgNG+tZlZVQXHRaUtKDnQTbFg+43aGb4w0T3khcuwqdXvydpYiCn7I&#10;entzTGgeaDlpZ2qSanVfF2z5bLVUfG9kbvtJbHH8cVM+e3TCc8s0IXeudmUqf3rJeTgiTX3ZfC9y&#10;H2Upb+NoUmflcXNeIGqQcwBTom1CdItI9nAedik+KnMyd+E0BHZmebAqkHnEe6kihX0MfbdxIWKc&#10;d3ZngmWXeGFdcGh/eTdS+mtwegRIXm6Jet490XHYe9Iz1XVLfNgqkHjmffIitXxgfw9wU2BrftJm&#10;xWOcfxlcx2a5fzVSZWngf0BH320xf1c9eXC1f4IzunRXf70qmXgof/0i3HvRgDhvsF6ZheVmNGH3&#10;hY1cQWVBhO9R8GiThDNHeGwRg4Q9IW/JguczjXOVglkqoHeKgcci/HtdgTJvOV0kjKplx2Cqi79b&#10;1mQWimVRjmeIiNtHLmslh2A8828AhfkzZ3L4hJ8qjncXg0YjFXsAgf9s0nrNURVjSnuHVS5ZbXxi&#10;WWBPKX1FXa9EpH4tYiU6MH8tZtUwVYBKa74nOIGacQ4fgIMEdrJraHcfWFViRHg8W+VYlXleX4NO&#10;hHqCYzVEL3uzZwk57n0Eaw8wSn5yb0cnaIASc9Yf7IG/eKJqQHOnX6BhLXUfYpdXu3aLZZhNxnf0&#10;aKhDpXlwa9Y5mnsSby8wMHzQcrInin65dnsgSYChemtpKHB6Zt9gHXI9aThWu3Pta5dNDXWebgRD&#10;EXdocIk5PXlXczEwDXthdfonoX2NePggmX+qfApoJG2kbgtfM2+pb8ZV5HGZcYJMRnOMc0NCpHWV&#10;dRg483fOdw4v9nobeRknunyGe0gg3n7XfXxnO2sqdSZeX21tdkRVLW+Zd1RLt3HEeGFCNXQHeX04&#10;zXZyerkv8nj6fAYn1HugfWYhF34lfsFmfGkHfBFdw2uHfJhUq23nfPhLRnBBfUtBznK1fbA4hHVU&#10;fi4v5HgFfr4n53ref08hRn2Sf9dl5Gc9grldOWnugqxUL2x8glxK3m7+gfJBdnGcgZw4OnRqgVwv&#10;wHdCgS4n9Xo/gPshbH0agMFlcmXLiRxc0GikiINTy2tYh4BKh237hlNBOHC3hTs4F3OlhDsvqXal&#10;g0wn8XnIgl8hi3y6gYBihILcUOFZ9ILxVPdRFIMgWSpH04NLXYM+W4NuYg01A4ObZtYsTYPba9gk&#10;YoRDcTUd1YTEdsdhQ39qV7dZA3/dW09QR4BKXvtHNoCqYsQ99IEIZrY01YF7at8sW4ICbzgkqoKx&#10;c94eUoNxeKVgQ3wdXpBYDHzhYZ5PhH2QZLlGj34uZ+w9gH7Qa0M0mH+MbsksWoBccnYk4oFPdmEe&#10;voJJeltfVHkOZV5XInoXZ9lOpXsDal9F8HvkbPo9B3zOb7I0VH3ScpEsTn7pdY8lDYAceLsfHIFJ&#10;e+decHZPbB9WTneYbgZN43jBb/NFRnncceo8pXsGdAA0F3xOdjYsQn2jeIElMH8Reuofa4BufUdd&#10;pXPkcstVl3VsdCFNR3bOdW5EwnghdsE8QXl+eCgz+nr0ea4sRXyBe0YlU34ofOkfrX+3fnpc9HHJ&#10;eURU8nOPeghMt3UoerJETnare1k76ng1fBQz0HnYfOYsXXuFfcoleX1ffq8f438ff4BcZnACf4xU&#10;iHIHf8dMZ3PRf8ZEGXVzf7I7x3ccf7szpnjsf90sQnrBgBQlj3y8gEAgD36kgFxb/G6QhZpUJHC/&#10;hUxMC3K0hJ5Dz3R4g9E7l3Y8gyMzkXgpgo8sPXoigg8lm3xCgYwgMn5CgQ9Yios6UGFQ+IqUVIFJ&#10;GooAWL5A3YleXSs4cYinYdMwMofuZsEonYdCa+Qh2Ia2cVUcYIZRdtlXcYf9VtdQFYe4WoFITIda&#10;XkVAPobiYi44EIZYZkgwEoXXap4ov4VmbyAiNYUbc+Ic7YTxeKdWmITVXUlPO4TYYHVHnIS4Y7M/&#10;qIR2ZxM3r4Qoapwv6oPoblgo1YO5cjYigYOvdkYdZ4O+ekxV0oHdY69OdoIdZlNG3II3aQc/I4I0&#10;a9g3UIIobs8vv4Iscewo4II/dSUivoJyeIEd0IK2e8dVEX8pag1NwX+rbCZGOX/+bkw+l4AxcII3&#10;CoBhcuEvm4CkdV8o6ID0d+4i8YFgepEeKYHUfRdUX3zEcFtNHX2KcepFsX4Xc3o+LX58dRU2vn7c&#10;ds0viH9NeKco83/SeosjHIB0fHQec4EXfjtTxXqzdnlMlHu4d4BFQnx7eHQ92X0MeW42e32XeoMv&#10;a34ye7IpCH7WfO4jRH+qfiEesIB7fzNTQXjnfFlMFnovfNZE1XsmfS09hnvgfYI2QHyMffIvOn1S&#10;fngpA34Pfw4jb37/f5Ye4X/9gANS4Hdxgh5LzHj2ghdEoHofgb89cXrtgVg2VXujgRovaHx8gPgp&#10;J31jgOgjin5+gM4fCH+YgKxO2JP9T6NISpKEU9JBcZERWB06PY+FXKQy4Y3ZYXYru4wjZpMlQYp6&#10;a+QflIj2cW8bGYe0dudNzJD6VblHUo/tWX1AgI6vXV85fY0/YXEybIutZcErloodak8lbIifbwMg&#10;AIdSc+UbtYZHeKdNFI34W8tGjI0sXxw/1YwpYoQ46oroZhwyEYmJaeMreYgxbeAlkIbtcfcgW4Xd&#10;di8cO4UJej5MeIsRYdBF6op8ZKQ/MYmvZ484e4isap8xyYeJbeArZYZvcUYlr4VqdMAgqISXeE0c&#10;r4P4e6pL2oheZ85FU4gQaiE+rod7bIg4EIaobwgxooW/cbkrXITidIolz4QXd2Ig7IN9ekEdEIMQ&#10;fOxLQYXvbcdExoXxb5U+QIWZcW43xIT2c14xc4Q5dXArY4OJd6Ql8ILxedohJoKMfAkdYYJOfgNK&#10;vIPQc5NETIQgdNw95IQCdiI3hoOLd3sxTIL1ePIrWoJteoImEoH3fBchW4HAfZwdpIGufu9KTIIA&#10;eS9D54KXefI9lYKvep83VoJee1gxLYHqfDIrRYGLfSAmGoEyfhYhhIEZfvkd2oEsf7RJ+4B8fqVD&#10;l4FSfts9VYGdfuY3MYFsfvkxJIEPfzArVIDKf3wmKICWf9EhmoCegBseBYDEgFQAAP//AAD//wAA&#10;//8AAG1mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgME&#10;BQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9&#10;Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2&#10;d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6v&#10;sLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo&#10;6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERIT&#10;ExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9&#10;Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iq&#10;rK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh&#10;4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgID&#10;AwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQl&#10;JiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhq&#10;bW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zN&#10;zc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz&#10;8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdv&#10;tsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLm&#10;p0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQ&#10;r52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGn&#10;eLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE&#10;2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;OTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I&#10;1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9&#10;p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQ&#10;ls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/&#10;okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1qua&#10;i92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HA&#10;uqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+m&#10;WabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK&#10;/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92l&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWH&#10;xrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabH&#10;pWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBN&#10;YPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxraj&#10;h8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSx&#10;xKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okVK/aFMYPKl&#10;S3HmqUqD2qpNlc+pVqXIqGGwxaprtcKsdbq+q32/uqqDxbaoh8qypofQq6KH1qSeidyamo/hmpqP&#10;4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h&#10;mpqP4f+mODL/o0VK/aJLYPKmSXHmqkiC261Kk9CsUqPJrF2vxq9ns8Oxcbi/s3m9uK+BxLKqh8us&#10;pobQpaOG1Z2fhtqTnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOd&#10;i96TnYvek52L3pOdi96TnYvek52L3v+nODL/o0VK/aJKX/KnSHDnrEaB3K9HktKwTqHKsVetyLZi&#10;sMW6bLW6s3i+sq6Bxa2qh8unp4XPoKSE05ihhdePn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja&#10;j5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2v+nODL/o0RL/qNJX/OpRm/o&#10;rkSA3bNDkNO2SJ/Mt1GqysBcrL24bLezsnjAra6BxqmqhsqiqITOm6WE0ZSjhNSMoYfXjKGH14yh&#10;h9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH&#10;1/+nNzL/o0RL/qVHXvOqRG7psUF/37g+jta9QpvPw0qkwr5cr7a3bLmusXjBqa6BxqWrhcmeqYTM&#10;mKeDz5GlhNKKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSK&#10;o4bUiqOG1IqjhtSKo4bUiqOG1P+oNzL/pERL/qZGXvStQm3qtD594b07i9rGPJbKxkikubxcsq+2&#10;bbupsXnBpa6CxaGshMibqoPLlamDzY+nhM+JpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG&#10;0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0f+oNzL/pENL/6hDXfWvP2zsuDp6&#10;5MM3h93TNZDBxEmnsbpetam1bryksXrAoq+CxJ2thMeYrITJkqqEy42phc2IqIbOiKiGzoiohs6I&#10;qIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzv+p&#10;NjL/pUJL/6pBXPayO2ruvTZ36MszgNDSM5O4w0uoqrlgtqS1cLyhsnvAnrCDw5quhMWVrYTHkKyE&#10;yYurhcqHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM&#10;h6qGzIeqhsyHqobMh6qGzP+pNTL/pUJL/6w9Wvi3N2fxxDFx39cse8XQNZWwwk6ppLhjt5+1cryd&#10;s3y/m7GDwZevhMOSroTFjq2FxoqshsiHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYes&#10;h8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyf+qNDL/pkBL/7A5WPm9MWLnzi1p0OAk&#10;f7nPN5enwlKpnrpmtZq1c7uYs32+l7KDwJSxhcGQsIXDja+FxImuhsWGrofGhq6Hxoauh8aGrofG&#10;hq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxv+rMzL/&#10;qjtJ/7YyU/DHKlrY3iFmwt8kgq3OPJifw1anmbxospa3dbiUtH29k7ODvpGyhb+OsobAi7GGwYiw&#10;h8KGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCI&#10;w4awiMOGsIjDhrCIw/+tMTL/sDNF+MApTN/WI03H6CBqs94mhKHPQZaXxlmkk8BqrJC8dbKPuX22&#10;j7eDuIy2hLqKtYW8iLSGvYazh76Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+E&#10;s4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv/+vLzL/uSk/6M4eP8zmG1K37iFtpd4sg5fS&#10;RZKQy1udjMVrpYvCdaqKv3yth75/sIS8gLGDvIKygbuDs3+6hLR+uoa1frqGtX66hrV+uoa1frqG&#10;tX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtf+yKjLxxhwz&#10;0eIUOrzzG1ao7iZtmOE1f47YSoyI0F2Vhsxrm4TJdKCBx3ijfsV7pXzEfaZ7xH6necOAqHjCgql3&#10;woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfC&#10;g6p3woOqd8KDqvq+HCjW3Q4jwPAUP6z9Hlec8C1qj+U+eYbeToOB2F+Lf9RrkHrRcJR3z3SXdc53&#10;mHPNeZpyzXubccx9m3DLf5xvy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd&#10;b8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAndnSCxjE7Q4psP0WQZ//JFWR9DVlh+tGcH/lVHl7&#10;4WF/dt1ohHLbbodv2XGJbdh0i2vYd4xq1nmNadZ6jmjVfI5n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fV&#10;fo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j/+jOSr/n0ZA/51Q&#10;VfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfP&#10;soGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryV&#10;i8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWk&#10;yJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqg&#10;UGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf&#10;0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6&#10;kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1w&#10;sMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXv&#10;o1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzF&#10;uIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWc&#10;e7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F1&#10;5KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+j&#10;OSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyP&#10;ybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XC&#10;nIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRT&#10;htqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/&#10;n0ZA/55PVPqhTmTvpE915aZRhdqlWJXRomKjyZ9tr8Wfd7XCnoC5v52IvryZicO5lIvHto+Ny7OK&#10;kM+xhpbUroOg16eBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh&#10;1aeBodWngaHVp4Gh1f+jOSr/oEZA/55OVPqiTWTwpU505ahPhNunVZTSpV+hyqNprcWidLTCoX25&#10;v6CFvrudiMO4mInItZOLzbGOjtOuiZbYp4Wd2qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNah&#10;haDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1v+jOSr/oEZA/59NVPujTGTwp0x05qlOg9yq&#10;U5LSqVugy6Zmq8alcLPDpXq4v6SCvbuih8O4nYfJs5iJz7CUjtWrkpfaoIqc3JuJn9ibiZ/Ym4mf&#10;2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2P+jOCr/oEVA&#10;/6BMVPukS2PxqEtz5qtMg92tUJHUrFiezKpiqceqbLHEqna2wKp+vLyohMK4pIbJs6GIz6ycjdWj&#10;lpTampGc3JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaO&#10;ntiWjp7Ylo6e2P+kOCr/oEVA/6BLU/ulSmPxqUly561Kgd6wTZDVsFWczrBep8mwaK/GsnOzw7J8&#10;uL2wgMG2rILJrqeFz6WhitWcnJHalZmc3JGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z&#10;kZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2f+kOCr/oEVA/6FKU/umSGLyq0hx6K9IgN+zSo7W&#10;tVGa0LZapMy4ZavKvXGuwbl7treygMCurITIpqiFzp2kh9SUoI7Yjp+Z24ybntmMm57ZjJue2Yyb&#10;ntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2f+kOCr/oUVA/6JJ&#10;U/ynR2HyrUZw6bJGf+C3R4zZu06X079Xn9DFY6TFwHCturh5t7CygMCprYXHoKiEzZelhdKOoYnX&#10;h6CS2YehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiH&#10;oZzYh6Gc2P+kNyr/oURA/6NIUvypRWHzrkRv6rVDfeK8RIncwkqT2MpUmcrGYqS8vW6wsrZ4uaqx&#10;gMGkrYXHm6mEzJOmhNCKo4fUg6KO1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW&#10;1oKiltaCopbWgqKW1oKiltaCopbWgqKW1v+lNyr/oURB/6RGUv2qRGD0sUJu67hBe+TBQobfzEaN&#10;089Sl8HEYaezu22zq7V4u6WxgMGfroTGmKuEypCohM6IpobRgqSM04CkktOApJLTgKSS04CkktOA&#10;pJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS0/+lNyr/oURB/6VFUf6s&#10;Ql/1tD9s7bw+eOfHQIHg1kaHyc1RmrjCYKqsum21pbV4vKCxgMGbroTFlayEyI6qhMuHqIbOgqeL&#10;z3+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q&#10;f6aP0P+lNir/okNB/6dDUP+uP133tzxp8MI7c+bQP3nT2T+KvstRna/AYayluW62oLV5vJyygcCY&#10;r4TDkq6ExoyshciHqofKgqmKzH+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+p&#10;js1/qY7Nf6mOzX+pjs1/qY7Nf6mOzf+mNir/okJB/6lAT/+yO1v5vThl7Ms4bdzcNXjH1j6Os8lS&#10;oKfAY62fuXC2mrV6vJiygb+UsYXCj6+FxIuuhsWGrYfHgqyKyH+rjcl/q43Jf6uNyX+rjcl/q43J&#10;f6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyf+nNSr/o0JB/6w8Tf+3Nlfy&#10;xTNf4dY2Y83jMXy60z+RqchUoZ/AZa2ZunK1lrZ7upSzgr6SsoXAjbGGwYmwh8OGr4jEgq6KxYCu&#10;jMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6M&#10;xf+oNCr/pj4//7E3Svm+MFLnzy9V0eIsaMDhMH+t0kKToMhXoZjBZ6uUvHOykrh8t5C2grqOtIW8&#10;i7OGvoiyh8CFsYnBg7GKwYGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKB&#10;sIzCgbCMwoGwjMKBsIzCgbCMwv+pMir/qzg9/7gvRe7IKUjW3yVSw+wpbLHfMYKh0kWSl8pan5HD&#10;aaeOv3Stjbx8sYu6gbSIuYO2hbiEuIO3hrmBtoe6f7WJu361i7x+tYu8frWLvH61i7x+tYu8frWL&#10;vH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvP+rMCr/sS849sImPNzaHzvG6yNX&#10;s+wqb6PfNYKW1EqQj81dmovIa6GJxHWmhsJ7qoPAfqyBv4Cuf76CsH29g7F7vIWyeruHs3m7iLN5&#10;u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs/+t&#10;Lir+uyUw49IaLcnoG0G29yNapewub5bhPH+M2E+Lh9Jfk4TNbJmBynSefsh4oXvHe6N5xn2keMV/&#10;pXbEgaZ1w4OndMOEqHPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap&#10;c8KGqXPChqlzwoapc8KGqf+0JCXsyhYjzeUTLLn2G0an+iZbmO41bIzlRHqE3lODgNliinzVbI94&#10;0nGTddB1lXPPeJdxznqYcM18mW/NfppuzICbbcyCnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzL&#10;hJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnPXBFRnR3wwYvPMTMar/Hkea/CxZjvI8&#10;Z4TqS3J95Vh6eeBjgHTeaoRw22+HbdpziWvZdopq2HiLadd6jGjWfI1n1n6OZtWAjmXVgY9l1YGP&#10;ZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj9LSCgm/&#10;6A0drf8VM53/I0WQ/zNUhfdDX37xUWh37FxvcOlidGvnZ3do5W15ZuRwe2Xjc31j4nZ9YuF4fmLh&#10;eX9h4Xt/YOB9gF/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/&#10;gV/gf4Ff4H+BX+B/gf+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISz&#10;xJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOf&#10;XIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2&#10;/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8&#10;gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOL&#10;tsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfa&#10;nGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pR&#10;Sv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvD&#10;u36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKP&#10;j7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV&#10;0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+d&#10;Uln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36g&#10;xLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rA&#10;i5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nUY2/5pQSv+eUVn3oFJo7aFWeOShWobbnmSU0ptu&#10;oMyYeKrGlYGyxJWJtsGRjrq/jJC9vYiTwLyEl8O6gZvFuX6gx7h8p8iye6rIsHuqyLB7qsiwe6rI&#10;sHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyP+gOCL/nUY3/5tPSv+fT1n4&#10;olBo7qNTd+WkV4XcomCT055qn82bdKnHmH2xxJeGtsGUjLq/j46+vIqSwrqGlcW4gprIt3+gy7R8&#10;p8ysfKnKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2p&#10;yv+gOCL/nUU3/5xOSv+gTlj4o09n76VRduWmVYTdpV2R1KJmnc2fcKjInHqwxJqCtsGYirq+koy/&#10;u42PxLiIk8i2g5nMtIChz6x9pc+mfqfMpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMuk&#10;f6jLpH+oy6R/qMukf6jLpH+oy/+hOCL/nUU3/51NSf+hTFj5pU1m76dPdeapU4PeqFqQ1aZinM+j&#10;bKbJoHauxZ5/tcGch7q+l4rAupCNxraLksu0iJrOsoak0aaApNGggafNn4GnzJ+Bp8yfgafMn4Gn&#10;zJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzP+hOCL/nkU3/55MSf+iS1f5pkxm&#10;8KlOdOerUYLfq1eO16pfmtCoaaTLpXOsxqN8s8KghLm+nIjAuZaMxrWRksuvjZjPqoqh0qCEo9Ob&#10;hKbOmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzf+h&#10;OCL/nkU3/55LSf+jSlf6p0tl8KtMc+itT4Dgr1SN2a5cmNKtZqHNq3CpyKp5sMOngbe+oYTAtZuJ&#10;xq6Vj8yokZXPoo6e0pqJotOWh6XPlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO&#10;lYemzpWHps6Vh6bOlYemzv+hNyL/nkQ3/59KSf+kSVb6qElk8axLcumwTX/hs1GL2rNaldSzY57P&#10;s26ly7N4q8OsfLe4pYG/r56GxqiZjMuhlZLQm5Kb05WOotSRjKXQkYumzpGLps6Ri6bOkYumzpGL&#10;ps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzv+hNyL/nkQ3/6BJSP+lSFb7qkhk8q5J&#10;ceqyTH3itk+J3LhXkta6YZrTvW2gybh1q76werazqX+/qqKExqKdisubmpDPlZeZ0pCVotSNkKXQ&#10;jJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz/+hNyL/&#10;nkQ3/6BJSP+mR1X7q0dj87BIcOu1Snzkuk6G3r9Vj9rDYJXSxG2cxbtzqrmzeLaurX2/paeCxZ2i&#10;iMuWn47Pj5yW0oucotOIlaTQiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSl&#10;z4mUpc+JlKXPiZSlz/+iNyL/n0Q3/6FISP+nRlX8rEVi9LJGbuy4SHrmv0yD4cdTitzNYo7OyGyb&#10;wL9xqrS3d7WpsXy+n6yBxZenhsqQpIzOiqKV0YaiodKEm6XQhZqlz4Wapc+FmqXPhZqlz4Wapc+F&#10;mqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz/+iNiL/n0M3/6JGR/+oRFT9rkNh9bVEbO68&#10;RnfpxEt/489UhNnUZYjIy2uausJwqa66d7SjtHy9mq+Bw5KshciLqYrMhKeSz4CmnNCAo6XPgKGm&#10;zoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzv+iNiL/n0M3&#10;/6NFR/+qQlP+sUFf9rhBavHBRHPqzEt54NpWfM/VXo3AzGmbs8NyqKe7ebOetX+7l7GDwo6thcaH&#10;q4jKgamNzXyols57qKLNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXup&#10;ps17qabNe6mmzf+jNiL/n0M3/6VDRv+sQFL/tD5d+b0/Zu7IQ23j1k1v1d1OgcTTWZG1yWafqcFx&#10;q6C7ebOZtoC6lLKFwIyvhsSGrYjHgKuMyXyqksp6q5zKeaufynmrn8p5q5/Keaufynmrn8p5q5/K&#10;eaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufyv+jNSL/oEI3/6ZBRf+vPVD+uDtZ88Q8YebRQ2TZ&#10;30NzyNxKhbfQV5Wqx2WioMBwrJm6ebSUtoC6kbOFvouxhsGFsIjDga6LxX2tkMZ6rZfGeq2axnqt&#10;msZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axv+kNCL/oUE3/6k9&#10;Q/+zOU35vjdV6sw6WdvdO2LL5T93u9lIiavOV5igxmWkmMBxrJO7erOQuIG4jLWEu4izhr6FsonA&#10;gbGLwX6wj8J7sJTDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6&#10;sJbDerCWw/+kNCL/oz42/605Qf+4NEjwxjNN39k2UM3lNme+5Dt7rddIjKDNWJmXxmekksFyq469&#10;e7CMuoG0iLiDt4S3hbmCtYi7f7SKvXyzjb56s5G/erOTv3qzk796s5O/erOTv3qzk796s5O/erOT&#10;v3qzk796s5O/erOTv3qzk796s5O/erOTv/+mMiL/pjo0/7IzPffALkLk0i9Bz+QuVb/vM2uv4Tt+&#10;oNZKjZbOW5mQyGmhjMNzqInAe6yGvn+vgryBsoC7hLN9uoa1e7mItnm4i7d3t4+4d7eQuXe3kLl3&#10;t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuf+nMSL/rDMx/7krNurM&#10;JjbS4SZBwe8sWrDtM26h4T1/lddNjI3QXpaJy2udhsd0ooPEeqZ/w32pfMGAq3rAgqx5v4Std76G&#10;r3W+ibBzvYyxc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x&#10;c72Nsf+pLiH/syor8sUiLNbeHC3D7SNHsvkrXaLsNm+V4kJ9i9pSiIXUYJCC0GyWfsxzm3vKd554&#10;yXugdsh+onTHgKNzxoKkccWEpXDEh6ZuxIqnbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27D&#10;i6duw4unbsOLp27Di6duw4unbsOLp/+sKiD6vR8i3NkSG8XrGjO0+iNKo/kuXpXuPG2K5Ul5g99W&#10;gn7aZIl61myOdtNxkXPSdZRx0HmVb897l23OfphszoCZa82CmmrNhJtpzIecaMyInGjMiJxozIic&#10;aMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInP+2Hhjk0A4TyOkRILX5Gzel&#10;/yZLl/o0XIvxQmiC6k9yfOVbenfhZH9y3mqDbtxwhmzbdIhq2XeJaNl5i2fYfItm136MZdaAjWTW&#10;go5j1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWF&#10;j+nHDQzK2gsPt/cSJKf/HTmY/ytJjP46V4P2SWF88FVpdexeb27pY3Rq52l3Z+VueWXkcntj43V8&#10;YuJ3fWHieX5g4Xt/X+F9f1/gf4Be4IKBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd&#10;34OBXd+DgV3fg4Fd34OBXd+DgcvQCQO64gsTqP8UJpr/ITeN/zFFhP9AUHz8Tlh0+FdfbfRdZGfy&#10;Ymdj8GhqYe5sbF/tcG1d7XJvXOx1b1vsd3Ba63lxWut6cVnqfHJY6n9yWOp/c1jqf3NY6n9zWOp/&#10;c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c/+cOBr/mkYt/5dRQf+aU0/+nFVe&#10;9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przA&#10;eau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+c&#10;OBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SY&#10;t8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zP&#10;kISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9Zxa&#10;bOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9&#10;v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/&#10;mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KB&#10;m7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISk&#10;y46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOyb&#10;X3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iy&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt&#10;/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nB&#10;f566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvf+dOBr/mkUu/5dQQf+bUU//nVRd9Z5Ya+ydXXnkm2SG3JhuktWVeJzQkoGky4+J&#10;q8eNj7HFiZO1w4WXuMKCmrrBf567wH2ivb97p76/ea2+u3ixvrZ5sr62ebK+tnmyvrZ5sr62ebK+&#10;tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvv+dOBr/mkUu/5hPQP+dUE7/n1Jc9qBVau2gWnjl&#10;n2CF3ZxqkdaYc5vQlX2ky5KFq8ePjbHEjJG2woeVucGDmbu/f52+vn2iv716qMC8ea/BtHmwwbB6&#10;sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwP+dNxr/m0Uu/5lO&#10;QP+eTk7/oVBb96JTae6jV3fmol2D3p9mj9ecb5rRmHmjy5WCq8eSibHEjo+2womTur+EmL29gJ3A&#10;vH2jwrt7qsS0eq3ErXuuw6p7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gq&#10;e6/Bqnuvwf+eNxr/m0Qu/5pNQP+fTU3/ok5b96RRaO+lVXXnpVqC36Nijdiga5jSnHWhzJl+qciV&#10;hrDEko22wYyRu76Glr+8gZzDun6kxbd8q8ete6vGp3ytxKR9rsOkfa7DpH2uw6R9rsOkfa7DpH2u&#10;w6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw/+eNxr/m0Qu/5tMQP+gTE3/pE1a+KZPZ/CoU3ToqFeA&#10;4KdejNqkaJbToXGfzp16p8mZg6/FlYq1wY+Pu72JlcG6hZ3EtoKkx7CAqsinfarIon6sxZ9/rsOf&#10;f67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw/+eNxr/m0Qu/5xLP/+h&#10;Skz/pUtZ+ahOZvGqUXPpq1V/4qtbitupZZTVpm6dz6N3pcqfgKzFmYa0v5OMvLiNk8GyiZnFroah&#10;yKqEqcmhgKnKnIGsxpuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E&#10;m4GtxP+eNhr/nEQu/5xKP/+iSUz/pkpZ+alMZfGsT3HqrlR9469ZiN2uYpHWrWua0ap1osulfavB&#10;nYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqbg6jLmIOrx5aErcWWhK3FloStxZaErcWWhK3FloStxZaE&#10;rcWWhK3FloStxZaErcWWhK3FloStxf+eNhr/nEMu/51JP/+jSEv/p0lY+qtLZPKuTnDrsVJ75LNX&#10;hd+0YI7Zs2qW0bF1nsaoe6u8oIG0s5qHvKyUjcKmkJTGoI2byZyLpMuWh6jLk4eryJKHrMWSh6zF&#10;koesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxf+fNhr/nEMu/55IP/+jR0v/&#10;qEhX+61JY/OwTG/stFB55rhWg+G7Xovau2qSzbRznsGreaq3pH+0rp2EvKaYisGglJHGmpGYyZaP&#10;ocuRjKjMj4qqyI6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqs&#10;xv+fNhr/nEMu/55HPv+kRkr/qkZW/K5IYvSzS23uuE936L1Vf+HBXobWwGyOyLdxnb2ud6qyp320&#10;qaGCu6GciMGamI/GlJaWyZCUn8uMkqjMio+qyYqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaK&#10;jqzGio6sxoqOrMaKjqzGio6sxv+fNhr/nEMu/59GPv+lRUr/q0VV/LBGYfa2SWvwvE5058JVe9/I&#10;YYDRw2qNxLpwnbiydamtq3uzo6WAu5uhhsGUnY3FjpuUyIqZncqGmajLhpSqyYaSq8aGkqvGhpKr&#10;xoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxv+fNRr/nUIu/6BFPf+nREn/rUNU&#10;/rNEX/e6R2jvwU1w5clWddzOZHrMxmmNvr5unLK2dKinsHmynqt+upWmhMCOo4vEiKGSx4SfmsmA&#10;n6fKgZqqyIKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxv+g&#10;NRr/nUIu/6FEPf+oQkj/r0FT/7ZCXfe+RmXsx01r49JYbdbTYXrHymeMucJtm6y8cqehtnexmLF9&#10;uY+tgr6IqonDgqiQxn2nmch6p6XJe6KryH2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG&#10;fZ6sxn2erMZ9nqzGfZ6sxv+gNRr/nUIu/6JCPP+qQEf/sj5R/bpAWfPDRGDoz05j39xZZ8/YYHnA&#10;z2aKsshrmqbCcKabvHavkbh7t4m1gbyCsofAfbCOw3iulsV2raHGdaysxnemrcV3pq3Fd6atxXem&#10;rcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxf+gNBr/nkEu/6RAO/+sPUX/tTtO978+&#10;VezLRFnh2k9a1N9RbMbaWn2402KLq85pmJ/GcaSVwHetjrt+tIe3g7mBtIe9fLKMv3mxk8F2sJvC&#10;dLCmwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwv+hMxr/&#10;nkEv/6c9Ov+wOkP9ujhK8MY7T+PVRU7V4UZfyOJLcbrdUoGs1VuPn8xmm5bGcKSPwHirirx/sYS5&#10;g7WAt4e4fLaLu3m0kLx3tJe9drShvXSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOl&#10;vnSzpb50s6W+dLOlvv+iMxr/oD4u/6o5N/+0NT/2wDVE5885RdffPFDJ50Fku+VGdqzcToWf01qS&#10;lcxnnI7GcaSKwnmqhb9+roC8grJ9uoa0ermKtne4jrh1t5O5c7eauXO3oLlzt6C5c7eguXO3oLlz&#10;t6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguf+jMhr/ozos/640NP66MTrtyjA72t0yP8rn&#10;OFW87D1preVEeZ/bToeU01ySjcxom4jIcqGExHmmgMJ9qnzAga15voWvd72IsHS8i7Jyu5CzcLuV&#10;tG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatP+kMBr/pzUq&#10;/7QvMPTDKjHe2CstzOYuRb3yNVqt7jtsn+REe5PbUYeL1F6Qhs9qmILLc51+yHihesZ8pHfEgKZ1&#10;w4Ooc8KGqXHBiatvwI2sbcCSrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/&#10;la1sv5WtbL+Vrf+lLxr/rS0l/LwnKOXQISTO5CQzvvEsSq74M12g7T1tk+RHeordVIWD12GMf9Js&#10;knvPcpd3zXeadMt7nHLKfp5wyYGgbsiEoW3Hh6JrxoqjacaOpGjFkaVoxZGlaMWRpWjFkaVoxZGl&#10;aMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpf+nLBr/tSUf7MkaHNDiGSG/8CI4r/0rTaD4NV6T&#10;7kFsieZNd4HgWIB93GSGeNhri3PVcY5w03WRbtJ5k2zRfJRq0H+Wac+Cl2jPhZhmzoiZZc2MmmTN&#10;jppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2Omv+uJBb1wRcU1N8O&#10;EMDvGCaw/SM8of8tTpT5Ol2J8UdogetScXrmXXh04mR9cN9rgW3dcIRq3HSGaNt4iGbae4ll2X2K&#10;ZNiAi2LYg4xh1oWNYNaJjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f&#10;1YuOX9WLjv65Fg3U0gsGwu4OFrH8GSqi/yU9lP8yTIn8QFmB9k1ievBYaXPsX29s6WRzaOdqdmbl&#10;b3lk5HN6YuN2fGHjeX1g4nt+X+F+fl7hgH9d4IOAXOCFgVvfiIFb34iBW9+IgVvfiIFb34iBW9+I&#10;gVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgdTICQPE1woHsvsQGaP/HCuV/yg7iv84SIH/RVJ6/FJa&#10;cvdZYGv0XmRm8mRoYvBpamDubWxe7XFtXO10blvsdm9a7HlwWet7cVjrfXFY6n9yV+qCc1bphHNW&#10;6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc8TNCAG03QgLpP8SGpf/&#10;HyqL/y42gf89QXn/Sklx/1JQaf9YVWP9XVhf+2NbXPlnXVr4a19Y925gV/dxYVb2dGFV9nZiVPV3&#10;Y1P1eWNT9HxkUvR+ZFH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl&#10;UfSAZf+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHP&#10;gJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJy&#10;hN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/&#10;mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1&#10;qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWm&#10;zX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+P&#10;fI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT&#10;/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDH&#10;dK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+W&#10;MxT/lUMl/5NRN/+XU0X/mVZS/ZlbYPWYYG3tlmd55ZNxhN+Qe47ajYSW1YiKnNGEkKLPgJWmzH2Z&#10;qct7nazJeaGuyHelr8h2qrHHdK6yx3O0ssR0urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy&#10;v3W6sr91urK/dbqyv3W6sv+WMxT/lkMl/5VQN/+ZUUT/m1RS/pxYX/WbXWztmWR45pZsg9+Tdo3a&#10;j4CW1IyIndGHjqPNg5Ooy4CYq8l9nK7IeqGxxnilssZ3qrTFdbC1xXS4tb13uLW4d7i1uHe4tbh3&#10;uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tf+XMxT/lkMl/5ZON/+aT0T/nVJR/p5V&#10;XvaeWmrunGB255pnguCWcozaknuV1I6EndCKi6PNhpGpyoKWrch+m7DGe6CzxXmmtcR3rLbDdrO3&#10;vne3t7d4triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uP+YMxT/&#10;l0Ml/5dNN/+bTUP/n1BQ/6BTXfegWGnvn1116J1kgOGabovblneU1ZGAnNCOiaPMiY+pyYSVrseA&#10;mrLFfaC1w3qnt8J4rrnAd7W5uHi1ubF5tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1&#10;uax6tbmserW5rHq1uf+YMxT/mEMl/5hMNv+cTEP/oE5P/6JRXPijVWjwolt06aFhf+KeaoncmnOT&#10;1pV8m9GRhaPMjIypyYeTr8aCmbPDfqC3wnqoucF4sbu5eLO8sXmzu6t6tLune7W6p3u1uqd7tbqn&#10;e7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uv+ZMxT/mEMl/5lLNv+eS0L/oUxO/6RPW/ml&#10;U2bxpVhy6qRefeOiZofdnnCR15l4mdKVgaHNj4mpyYqRr8WDmLTCf5+4vXynu7p6sL2yerK+q3uy&#10;vaZ8s7yjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uv+ZMxT/mEMm&#10;/5lKNv+fSkL/o0tO/6ZOWfqoUWXyqFZw66hce+WnYoXfo2yO2Z91l9Oafp/Nk4aoxY2Nr7+HlLW5&#10;g5y5tX+jvLF9rL6sfLG/pXyxv6F+s72efrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+&#10;tLuefrS7nn60u/+ZMxT/mUMm/5pJNf+gSEH/pElN/6dMWPqqUGTzq1Ru7axaeeasYILgqmmL2qZz&#10;lM+ffJ3Gl4OovpCKsLiLkbayhpi6rYOgvamBqL+lgLDAn3+wwJyAsr2agbO7moGzu5qBs7uagbO7&#10;moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu/+aMxT/mUMm/5tINf+hR0H/pUhM/6lKV/usTmL1&#10;r1Js7rBYduixXn/fsGiI1ax0kMqjep3Am4GouJSHsLGPjraripW7poedvqKFpcCfhK/BmYGvwZeC&#10;sr6Vg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvP+aMxT/mUMm/5xH&#10;Nf+iRkD/p0dL/6tJVv2vTGD2slFq7rRXc+W3XnzdtmqDz69ykMWmeJ27nn6nspiFsKuTi7aljpO7&#10;n4uavpuJosGYiKzCk4WvwpKGsb+RhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yR&#10;hrO8kYazvP+aMxT/mUIm/5xGNP+jRUD/qEVK/61HVf6xSl/1tVBo67lWcOO9XnfZu2qAy7JwkMCp&#10;dp22onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCjYquwo2Jsb+NibK9jYmyvY2Jsr2NibK9jYmy&#10;vY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvf+bMxT/mkIm/51FNP+kRD//qkRJ/69FU/y0SV3yuU9l&#10;6b5WbOHDYHLTvmmAxrVuj7utdJywpnqnp6CAr5+bhrWYl467k5WVvo6SncGKkqfCiJCuwoiOsMCI&#10;jbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvf+bMxT/mkIm/55EM/+l&#10;Qj7/q0JI/7FEUvq3SFrwvU5h5sRWZ97JYm3OwWd/wbltjraxcpurqnimoqV+rpmghLWSnYu6jJqT&#10;voeYm8CEl6TCgpavwoOTsMCEkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+&#10;hJGyvv+bMxT/mkEm/59CM/+mQD3/rUBH/7RCT/e7R1ftw01d5MxYYNnNYGzJxWZ+vL1rjbC1cZql&#10;r3alnKp8rZOmgrSMoom5hqCQvYGemb99nqLBe56vwX2ZsMB/lrK+f5ayvn+Wsr5/lrK+f5ayvn+W&#10;sr5/lrK+f5ayvn+Wsr5/lrK+f5ayvv+cMxT/mkEm/6BBMv+oPzz/sD5F/7dBTfTARVPqyU5W4tVa&#10;V9LRXmvEyWR9tsFqjKq7b5mftXSklrB6rI2sgLKGqYe3f6eOu3qmlr53paC/dKatv3ehsb96nbK+&#10;ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvv+dMxT/m0Em/6I/Mf+qPDr/&#10;szxC+7s+SfDGRE3m0k9N3NxXVszVXWq+zWN7sMdoi6TBbZeZvHOij7h4qoa0frB/soW1ebCMuHSv&#10;lbtxrp+8bq+rvXGqs7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWz&#10;vP+dMxT/m0Am/6Q8MP+tOTj/tjk/9cE8Q+nORETe3U1H0uBTWMXbXGi302F6qc1miZzIa5WRxHGf&#10;iMB2p3+9fa14u4Sxc7qLtG+4lLdst524areouWm2trhtr7W5ba+1uW2vtbltr7W5ba+1uW2vtblt&#10;r7W5ba+1uW2vtbltr7W5ba+1uf+eMhT/nT4l/6c5Lv+xNjX7vDY67ck6PODaRDrS4kdMx+JNXrne&#10;VG6s2Vt8n9RiiJTQaJOKzG+bgsd3onzDfqh2wISscr6Kr2+8kbFtvJiya7uhs2q7rbJnura0Z7q2&#10;tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tP+fMhT/oDok/6o0LP+1MjHzwzIz&#10;49Q4MNPhPD/G6EJSueVIY6ziTXKf31R/k9ldionSZ5ODzXCafcl3n3jGfaR0xIOncMKIqW7Bjqts&#10;wJSsar+brWm/pa1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urf+g&#10;MBT/ozYi/68wKPu8LSvozSwo1eAwMMfpOES57D5XrOlFZ57nS3WS4FOAidleiYLUaJF80HGWeMx3&#10;m3TKfZ5wyIKhbseHo2vFi6VpxJCmaMSWp2bDnqhlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo&#10;ZcOlqGXDpahlw6WoZcOlqP+hLxT/qC8f/7UqIvDGJCHY3SMgyOktNbryNUms8TxanvBDaZLoTHWI&#10;4VV/gdthh3vXao1203GRctF3lW/PfJdszYCaasyFm2jLiZ1myo2eZcmSn2PJmKBiyJ6hYsieoWLI&#10;nqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieof+jLRT/rika+L8gGt7WGBPJ6CIluvQr&#10;Oqz4NE2e9zxckvFGaYjpUHN/41l7et9kgnTca4Zw2XGKbdZ2jWrVe49o03+RZtKDkmTRh5Rj0YqV&#10;YdCPlmDPlJdez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmP+nKBL/&#10;tx8S5s4RDcvmFRa79CEqrP4rPp7/NE6S+j9ciPJKZn/sVW956F51cuRke27ha35q33CBaN51hGXc&#10;eYVj232HYtqBiGDahIlf2YeKXdiLi1zXkIxb1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aU&#10;jVvWlI1b1pSNW9aUjf+wHgvtxg4IzdsLCLvzFRqs/yEunv8sP5L/N02H/URYf/ZPYXjxWWhx7V9t&#10;autkcWfoanRk5293YuV0eWDkeHpf43t7XeN+fFzigX1b4YR+WuGIf1ngjIBY4I+BWOCPgVjgj4FY&#10;4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgfO9DQTMzwkBveUMDKz/Fx6e/yQvkv8vPYf/&#10;PUl//0lSePxUWnD4Wl9p9F9kZPJlZ2Hwamle725rXO5ybVvtdm5a7HlvWOx8cFfrfnBW64FxVeqE&#10;clTqiHNT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdMzGCAC91AgD&#10;rfUOD5//Gh+T/yctiP80OX7/QkN3/01Kbv9TUGf/WVVi/F5YXvtkW1v5aF1Z+GxeV/dwYFb3c2FV&#10;9nZiVPV4YlP1e2NS9H1kUfSAZFDzg2VP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/z&#10;hmZP84ZmT/OGZr3LBgCu2wYEn/8QEJP/HR2I/yoofv84Mnb/RDpt/0tBZf9RRl//V0lb/11MWP9i&#10;TlX/ZlBT/2pRUv9tUlD/cFNP/3JUTv91VE3/d1VN/3lVTP57Vkv+fldK/YFXSv2BV0r9gVdK/YFX&#10;Sv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV/+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1&#10;kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFr&#10;wKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pM&#10;Lv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd&#10;02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8&#10;kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr&#10;741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPN&#10;bMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+S&#10;Uzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+p&#10;n9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7Gov+NLQ7/jT4d/4xMLv+UUzv/lVZH/5ZbVP2VYWD2kmhr749wdemLen/kh4OH34KKjdx+kJLZ&#10;epaX1nebmtV0oJ3TcqWf0nCpodFurqLQbbSj0Gy6pNBswqTKbsSkxG/EpMRvxKTEb8SkxG/EpMRv&#10;xKTEb8SkxG/EpMRvxKTEb8SkxG/EpP+OLQ7/jj4d/45LLv+VUTr/mFRH/5hYU/6YXl/2lWRq75Js&#10;demOdn7kioCH34WHjtuAjpTYfJSY1XmanNN2n5/Rc6Si0HGqpM9vr6XObramzm29p8puwqfDcMKn&#10;vXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp/+PLQ7/jj4e/5BKLf+XTzr/&#10;mVFG/5tWUv6aW173mGFp8JVodOqRcX7kjnyG34mEjtuDi5TXf5Ka1HuYntJ3nqHQdKSkznKqps1w&#10;sajNb7mpy2/BqcNxwam8csCqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PA&#10;qv+PLQ7/jz4e/5JKLf+YTTn/m09F/51TUf+dWFz4m15o8ZllcuqVbXzkkXeG34yBjtuHiZXWgZCa&#10;032Wn9B5naPOdaOmzXKrqcxws6rLb72rxXK/q71zv6y2dL6ssXW+rbF1vq2xdb6tsXW+rbF1vq2x&#10;db6tsXW+rbF1vq2xdb6tsXW+rf+QLQ7/kD4e/5NJLf+ZTDn/nU5E/59RUP+fVlv5nlxm8pxiceuY&#10;aXvllHOE4I99jduKhpTWhI2b0n+VoM96nKXNdqOoy3Orq8pxta3Gcb6tvnS9rrZ1va6wdr2urHe9&#10;rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rv+QLQ7/kD4e/5VJLP+bSjj/nkxD&#10;/6FPT/+iVFr6oVll86Bfb+ydZnnmmG+D4JN5jNuOgpPWh4qb0oGSoc98mqbKeKKqx3WrrcNztK+/&#10;c7ywt3W8sLB3u7CqeLuwp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sP+R&#10;LQ7/kT4e/5ZILP+cSDf/oEpC/6NNTf+kUlj7pVdj9KRdbe6hY3fonmuA4ph1idySfpLTjIeazIaP&#10;ocaAl6fBfJ6svXmmr7l2r7G3drqyr3e6sqp5urKlerqyonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux&#10;onu7saJ7u7Gie7uxonu7sf+RLQ7/kT4e/5hHLP+dRzf/oUhB/6VLTP+nUFb8qFVh9ahba+2nYXTl&#10;pGl+3p9zh9SYfZDLkYSaxIqMor6Ek6i4gJqttHyisLB6q7OtebW0qHq5tKR7ubSgfbmznX26s519&#10;urOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s/+SLQ7/kj4e/5hGK/+eRjb/o0dB/6dJ&#10;S/+qTlX6q1Ne8qxZaOmsYHHiqWh62aVzg82ceo/FlYGavY6IoreIkKmxhJeurICfsah+p7SlfbG1&#10;oX24tp1+uLWaf7m0mYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s/+SLQ7/&#10;kj4e/5lFK/+fRDX/pEVA/6lISf+sTFP4rlJc77BYZeaxX23esGl20qlxgsigeI+/mH6at5KForCM&#10;jKmqiJSupIWcsqCCpLWdga62moC3t5eBt7aVgrm0lIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5&#10;s5SCubOUgrmzlIK5s/+TLQ7/kj0e/5pEKv+gQzX/pkQ+/6tGSP+uS1H1slBZ7LVXYeS3XmnatGlz&#10;zaxvgsKkdo+5nHyZsZaDoqqRiqmjjJGunomZspmHobWWhau3k4W2t5GEt7eQhbi1kIW5tJCFubSQ&#10;hbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tP+TLQ7/kz0e/5tDKv+iQjT/qEI9/61FRvyx&#10;Sk/ytU9W6bpWXeG9YGTUuGdyyK9tgb2ndI60oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqi3jIqz&#10;uIuJt7eLiLi1i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tP+TLQ7/kz0e&#10;/5xBKv+jQDP/qUE8/69ERfq0SEzwuk5T579WWd7CYGDPu2Zxw7Nsgbirco6upHiYpZ5+oZ6ahKiX&#10;loyukZOUsoyRnLWIj6a3hY+xuIWOtreGjbi2h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeM&#10;uLWHjLi1h4y4tf+ULA7/lD0e/51AKf+kPjL/qz87/7FCQvi4R0ntvk5P5cZXU9rGXl/LvmRxvrZq&#10;gLOvcI2pqXaYoKN8oZifgqiRm4mtipmSsoWWmrWBlaS3f5Wut36Ut7eBkbe2gpC4tYKQuLWCkLi1&#10;gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tf+ULA7/lD0e/54/KP+mPTH/rT45/7RBQPS8RkXr&#10;xE1J4s5YS9PKXF7GwmNwubpof660boyjrnSXmql6n5KlgKeKoYeshJ+PsX+dl7R7nKG2eJust3eb&#10;t7Z6l7i1fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tP+VLA7/lT0e/6A9&#10;J/+oOzD/sDw3/bg/PPHBREDoy05C3tNVSs7NW13AxmFutL9nfqi5bYqdtHKVlK94nourfqWEqIWq&#10;faaMr3iklbJ0o5+0caOqtXCjuLVznrm0dpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2&#10;m7mzdpu5s/+WLA7/lzwe/6I6Jv+qOS7/szo0+b08OO7IQznj1VA319pSSMjSWVy6y19trcVlfKHA&#10;a4mXunCTjbZ2nISzfKJ9sIOod66KrHKtk69urJ2xa6yosmmttrJsqLuxb6O7sW+ju7Fvo7uxb6O7&#10;sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sf+XLA7/mjsd/6Q3Jf+tNiv/tzcw88M6MebQQzDc30o1&#10;z99SR8HYWFqz0V5rpstjeprHaYaPwm6Qhr90mH28ep92uoGkcLiJqGu3kqtot5ytZbenrmS3tK5l&#10;s72uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rv+YLA7/nTkc/6c0I/+x&#10;Myj5vTIq6ss3KdzdPinQ40Y6xeJNS7jeVVqs2VxontNid5LPZ4KIy22MfslzlHbHeZpwxYGfasSJ&#10;ombDkqViw5ynYMOmqF/DtKhfwcKoYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp&#10;YbrBqf+ZLA7/oDUa/6oxIP+2LiPwxS0i39gzHNDjOi7E6EJAuOVJUKvhTl+e3lVskttcd4fYY4F+&#10;1WqJdtRxj2/ReZRrzoCYZ8yIm2TKkJ1iyZifYMmhoF/Jq6BfybmfXMjDolzIw6JcyMOiXMjDolzI&#10;w6JcyMOiXMjDolzIw6JcyMOiXMjDov+bLA7/pDAY/68sG/i+Jxvk0SYX0eItIMTrNzO36z5FqulF&#10;VJ7nTGKS5VJuhuNYeH3gYH923GmGcNhxi2vVeI9o03+SZdGGlGLPjZZgzpSYXs6bmV3No5pcza2a&#10;W823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mv+dLA7/qCsU/7ckFevKHBHT&#10;4B4TxOsrJrfxNDiq8DxJne9EV5HuS2OG7VJtfehbdXXjYnxw4GuBa91yhWjaeIhk2X6LYteEjV/V&#10;io5e1JCQXNOVkVrTnJJZ0qSTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKs&#10;k/+hKw3/ryMP9MIXDNbdEAfF6x4Yt/YpK6n3Mzyd9jxLkfdEWIb2TWJ98FZqdutecW7nZHZq5Gt6&#10;ZuJyfWTgd4Bh332CX96ChF3dh4Vb3IyGWtuRh1jalohX2Z2JVtmjilbZo4pW2aOKVtmjilbZo4pW&#10;2aOKVtmjilbZo4pW2aOKVtmjiv+oIwn9uRYH1tELA8bqEAu29x4dqf0pLpz+ND6Q/z5Lhv5HVn34&#10;UV5281llbvBfamjtZW5k6mtyYelxdF/ndnZd5nt4W+V/eVnkhHpY44h8V+OMfVbikX5U4Zd/U+Gc&#10;f1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf/+xFQPUxwkBxtYKA7b3Eg+o/x8g&#10;m/8rMJD/Nj2F/0BIff9LUXX9VFht+VpdZ/ZgYmPzZmVf8mtnXPBwaVrvdGtY7nhsV+18blXsgG9U&#10;7IRwU+uIcVLrjHFR6pFyUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc9a+&#10;BwDFywgAt9sJBaj/FBKb/yIhkP8uLoX/OTp8/0RDdP9OSmz/VFBl/1pUYP1fWF37ZVpa+mpcV/lu&#10;XlX4cl9U93ZgUvZ5YVH2fWJQ9YBjT/SEZE70h2RN84xlTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;TPOQZkzzkGZM85BmTPOQZsTCBgC20QcAqO0LBpv/FxOQ/yUfhf8xKnz/PDRz/0Y7av9MQWP/U0Ze&#10;/1lJWv9eTFb/Y05U/2hQUv9sUVD/b1JP/3JTTv92VEz/eVVL/3xVSv5/Vkn+gldI/YZYR/2KWEf9&#10;ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWLbJBACo2QQBm/8OB4//GhGF/ycbe/8z&#10;JHH/PCxo/0MyYf9KN1v/UDtW/1Y9U/9cQFD/YEFO/2RDTP9oREr/a0VJ/25GSP9xRkf/dEdG/3ZI&#10;Rf95SET/fElD/4BJQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSv+CKAn/&#10;gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFt&#10;oovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN3&#10;6niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+O&#10;Y1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9&#10;kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW&#10;/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovg&#10;a6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSkv+CKAn/gzkW/4NHJf+MTjH/kFU9/5FbSP+QYVP+jWhe+IhvaPKDeHDtfoJ46XqK&#10;fuZ2kYPkc5eH4nCdiuBuoozfa6eO3WqskN1ospHcZ7iT22a/k9tmx5TZZtCUz2jQk8tp0JTLadCU&#10;y2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlP+DKAn/gzkX/4ZGJP+OTTD/k1Q8/5RYR/+SXlP/&#10;kGVd+IxtZ/KGdXDtgX946X2HfuV5j4TidZWI4HKbjN5voY/dbKeR3Gusk9tps5TaaLqW2WfDltlm&#10;zZfQac6WyGrOl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl/+EKAn/hDkX/4hF&#10;JP+RTDD/lVE7/5ZWR/+VXFL/k2Jc+Y9qZvOKcnDthXt46YCEf+V7jIXid5OK33Oajt1woJHbbaaU&#10;2mutltlptJfYaL2Y2GfImdFpzJnJa8yZwmzMmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9&#10;bcuavW3Lmv+FKAn/hTkX/4pEJP+TSy//l086/5hURv+XWVD/lmBb+ZJnZfOOb2/uiXh36YOBf+R+&#10;ioXheZGL3nWYj9xxn5PabqaW2GyumNdqtprWaMGb02nLm8pry5vCbcqcu27Knbhvyp24b8qduG/K&#10;nbhvyp24b8qduG/Knbhvyp24b8qduG/Knf+FKAn/hjkX/4xEI/+VSi//mU06/5pRRP+aVk//mV1a&#10;+pZkZPSSa27ujXR26Yd+fuSBh4XgfI+L3XeXkNtznpXYb6aY1myvmtVquZzUacady2zJncNtyZ68&#10;b8iftXDIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn/+GJwn/hjkX/45DI/+X&#10;SS7/mks5/5xPQ/+dVE7/nFpY+5pgYvWWaGzvkW916ot5fuWFg4Xgf4yM3XmVkdl0nZbUcKWa0G6u&#10;nc1st5/La8Ogw27HoLtvx6G1ccahr3LGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah&#10;rHPGof+HJwn/hzkX/5BCI/+YRy3/nEk4/59MQv+gUUz/oFdW+55eYPSbZWrtlmxz55B2fOGKgITb&#10;hImL036Rks54mZjJdKGcxnGpn8JwsqLAb72junDFo7NyxaSuc8WkqXTFo6Z1xaOmdcWjpnXFo6Z1&#10;xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo/+HJwn/iDgX/5FBIv+aRSz/nkc2/6FKQP+jUEr+o1VU9qJc&#10;Xe+gYmfonGlw4ZZ0edqQfYLRiYaLyoKNk8V9lZnAeZ2evHalobhzraS1crilsnLDpqx0w6andsOm&#10;o3fEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpf+IJwn/iDgX/5NBIv+bRCz/&#10;oEU1/6NJP/+lTkj7p1RR86ZaW+ulYGTjomht3J1zdtGVeoLJjYKLwoeKk7yCkZq3fZmfsnqho693&#10;qaardrOnqXbAqKR3wqihecKnnXrDp5t6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rD&#10;pv+IJwn/iTgX/5VAIf+dQiv/okQ0/6VIPf+oTEb4qlJP76tYV+erX2DgqGlp1KFwdcuZeIHCkn+L&#10;u4uGlLWGjpqvgpWgqn6dpKZ7pqejerCpoHm8qp16wamafMGpmH3CqJZ9wqeWfcKnln3Cp5Z9wqeW&#10;fcKnln3Cp5Z9wqeWfcKnln3Cp/+JJwn/iTgX/5Y/If+eQSr/o0Iz/6dGO/6rS0T1rlFM7LBXVOSx&#10;XlzbrWhmz6VudcWddYG8lnyLtZCDlK6Ki5uohpKgo4KapZ6AoqibfqyqmH64q5Z+wKuUf8Cqk4DB&#10;qJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqP+JJwn/ijgX/5g/IP+fPyn/pUEy&#10;/6pFOvyuSUHysU9J6bVWUOG3X1fVsWVlyqhsdMChc4C3mnqLr5SBlKiPiJuiio+gnIeXpZeEoKiU&#10;gqmqkYK1q4+Cv6uOg8CqjYPBqY2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqP+K&#10;Jwn/izgX/5k+IP+hPij/pkAw/6xDOPmxSD/wtU5F57pVS967XlTQtGRlxaxrc7ukcYCxnniKqZh+&#10;k6KThZqbj42gloyVpZGJnaiNh6erioeyrIiHv6yIh8CriIbAqYiGwaiIhsGoiIbBqIiGwaiIhsGo&#10;iIbBqIiGwaiIhsGoiIbBqP+KJwn/jDcX/5s9H/+iPSf/qD8v/65CNve0Rzztuk1B5MBWRtm/XFPL&#10;t2NkwK9pc7aob3+sonWKpJx8k5yYg5qVlIqgj5GSpYqOm6iGjaSrg4yvrIGNvayCjL+rg4rAqYOK&#10;wamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqf+LJwn/jjcX/5w8H/+jOyb/qj0t/7FA&#10;M/S4RTjqv0w84sdVQNPCWlLHumFju7NncrCtbX6np3OJnqF6kpadgJmPmoifiZeQpISUmKh/k6Kq&#10;fJKtq3qSuqx7kcCrfY/BqX6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqP+MJwn/&#10;jzYW/506Hv+lOiX/rTsr/LQ+MPG8QzTnxUw23stSP87GWVHCvmBitrhmcKuxbH2hrHKImKd4kZCj&#10;fpiJoIWegp2No32blqd4mZ+pdZiqqnOZt6t0mMCqd5TBqXiTwqh4k8KoeJPCqHiTwqh4k8KoeJPC&#10;qHiTwqh4k8KoeJPCqP+MJwn/kTUW/584Hf+nOCP/rzko+bg8LO7CQi7lzUwt2NBPPcnJV1C8w15g&#10;sLxkb6W3anybsnCGkq12j4qpfJaCpoOcfKSLoXaik6VyoZ2nb6CoqW2gtaltoMGocJvCp3KZwqdy&#10;mcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp/+NJgn/lDQV/6E2G/+qNiH/szYl9b45J+rJ&#10;QCbg1kko0dVOPMPOVk62yFxfqsJjbZ+9aHqUuG6Ei7R0jYOxepR8roGadayInnCrkaJrqZukaKmm&#10;pmaps6ZmqsOlaaTEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpf+OJgn/lzMU&#10;/6M0Gv+tMx7+uDIg8MU1IOPTPxzY3kUmyttNOr3TVEywzltdo8lha5jEZ3eNwGyBhL1yiXy6eJB1&#10;uH+Wb7aHmmq1kJ1ltJqgYrOloWG0saJgtcKhYq/GomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSr&#10;xqJkq8aiZKvGov+QJgn/mzES/6YxF/+xLhr3vi0a584xF9neORnN40QowuBNOLXbU0qo1VlanNBf&#10;aJDMZXOGyWt9fcZxhXXEd4tuw36QacGGlGTAj5dgwJqaXcClm1vAsZtawcGbW7zKnF23yp1dt8qd&#10;XbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnf+RJgn/ny8R/6otFP+3KBXtyCYS2twpDszkNh3B&#10;5kAutuNIPqrgTkye3VZZktpdZYjWY29+1Gp4dtJwf27Qd4Voz3+JY86HjV/OkJBbzZqSWc2lk1fO&#10;spNWz8KTVsvQlFfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlf+TJgn/oywO/7Am&#10;D/XAHw3f1RsHzeQnE8HrNCO16j0zqedFQp3lS1CR41JchuJYZnzgX25032Z1bN5tembedX9h3X2C&#10;XdyGhVrbj4hY2ZiKVtihi1TYrItU2LeMU9jJi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT&#10;1taLU9bWi/+XJAn/qSYK/rgcCebOEQXO4xcIwO4mF7TwMiio7js4nO1DRpHsS1KG7FJcfOtZZHPr&#10;Xmtq6mRwZehsdWHmdHhe5Hx7W+KDfVngi39W35KBVd6ag1PeooNS3aqEUd22hFHdv4RR3b+EUd2/&#10;hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hP+fIQb/sBsF6cUNA9DZCwLA7hgMs/YmHKf1MSyb9Ts6&#10;kPVER4X1TFF89VNac/VZYGvzX2Zl8GZqYe1tbV3rdHBa6npzWOiBdFbnh3ZU5o14U+WUeVHkm3pQ&#10;5KF7T+OqfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfP+oHALrvAwBzcwJAMHg&#10;DASy+hkQpfwnIJr9Mi6P/T07hf5FRXv/TU5y/1RVa/taWmT4YF9g9mdiXPRtZVnycmdX8XhpVfB+&#10;alPvg2xR7oltUO2Pbk7slG9N65pwTOuhcUvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy&#10;S+qmcvezDQDMwwgAv9EIALHvDgak/xsTmf8pIY7/NC6E/z85e/9HQXH/Tkhq/1ROY/9aUl7+YFZa&#10;/GZYV/tsWlX6cVxT+XZeUfh6X0/3f2BO9oRhTPWJYkv1jmNK9JRkSfOaZUjznmZI855mSPOeZkjz&#10;nmZI855mSPOeZkjznmZI855mSPOeZs27BQC9xwYAsdgHAaP/EAiY/x8Ujf8sIIP/Nyt6/0E0cP9H&#10;O2j/TUFh/1RFXP9aSVj/X0tV/2VNUv9qT1D/blFO/3JSTP93U0v/e1RJ/39VSP6EVkf+iFdG/Y1X&#10;RP2TWET8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWb2/BACwzgQAouAGApf/EwiM&#10;/yITg/8uHXn/OCVu/z4tZv9FMl//TDdZ/1I7Vf9YPlH/XUBP/2JCTP9mQ0r/akRJ/25FR/9yRkb/&#10;dkdF/3pIQ/9+SEL/gklB/4ZKQP+LSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+P&#10;S6/GAgCi1gIAlvcKAov/FgeC/yQPd/8tF2z/Mx5j/zokXP9CKFb/SSxR/08vTv9VMUv/WjNI/141&#10;Rv9iNkT/ZjdD/2k4Qf9sOED/cDk//3M6Pv93Oj3/ezs8/348Ov+DPDr/hj06/4Y9Ov+GPTr/hj06&#10;/4Y9Ov+GPTr/hj06/4Y9Ov+GPf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3&#10;eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDb&#10;gddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+ASif/hVIz&#10;/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7o&#10;YLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91&#10;JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17Weg&#10;eOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgf92JAb/dzUQ/3lCHP+CSSf/h1Ey/4hYPf+HX0j/g2ZR/35uWvt5d2L3&#10;dYJp9HGKbvFtknPua5l27GifeetmpHvqZKp96WOvf+hitYDnYbyB52DEguZfzoLjX9eD3GHbg9Jj&#10;3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg/93JAb/eDUQ/3xBHP+FSCf/ik8y/4xW&#10;Pf+LXUf/h2RR/4JsWvt8dGL3eH9p83SIb/BwkHTtbJd462qee+lnpH7oZqqA52SwguZitoPlYb6E&#10;5WDHheVg04XdYtmF02Tchcxl24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhv94JAb/&#10;eDUQ/35AG/+IRyb/jU4x/49VPP+OW0b/i2JQ/4ZpWfyAcWL3e3tp83aFcO9yjnXsbpV56mucfehp&#10;o4DnZqmC5WWwhORjt4XkYsCH42HLh99i1YfVZNqHzWXZiMZn2YnEZ9iJxGfYicRn2InEZ9iJxGfY&#10;icRn2InEZ9iJxGfYif95Iwb/eTQQ/4A/G/+KRib/kE0w/5JTO/+RWkX/j2BP/4pnWfyEbmH3fnhp&#10;8nmCcO90i3brcJN76W2bf+dqooLlZ6mE5GWwhuNkuYjiYsOJ4mLQithk2IrOZtiKx2fXi8Bo1oy+&#10;adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjP95Iwb/ejQQ/4M+G/+NRSX/k0wv/5VROv+U&#10;V0T/kl1O/45lWPyIa2H3gnRp8nx/cO53iHbrc5F86G+ZgOZroYTkaKmH4maxieFku4vgY8eM3GPU&#10;jM9m1ozHaNWNwGnUjrpq1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjv96Iwb/ezQQ&#10;/4U9Gv+PRCT/lkou/5dOOP+XVEL/lVpM/5JhVvyOaV/2h3Bo8oF6cO17hXfqdo585nGXgeNtn4bg&#10;aqiJ3WewjNpmu43WZceO0WbUj8do04+/atOQuWvSkbNs0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt&#10;0pGybdKRsm3Skf97Iwb/fDQR/4g8Gv+SQyT/mEgt/5pMN/+aUkH/mVhK/JdfVPaTZl3wjW5m64d3&#10;b+aAgXbhe4t93HWTg9dxnIfSbqSLz2usjsxptZHJaMCSx2jPk79r0ZO4bNCTsm3QlK1v0JOrb9GT&#10;q2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk/98Iwb/fTQR/4o7Gf+UQSP/mkYs/5xLNf+dUD//&#10;nVZI+JtdUfGYY1vrk2tk5I11bd6GfnXYgId80XqPg8x2l4nHcp+NxG+nkcBtsJO+bLuVu2vIlrZt&#10;z5awb86Wq3DPlqZxz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlf98Iwb/fTQR/4w6&#10;Gf+XQCL/nEUr/59JNP+gTjz7oVRF9KBaTuydYVjlmWlh3pNzatWMe3TOhYN9yH+LhMJ6k4q+dpuP&#10;unOjk7Zxq5azb7aYsW/CmK1wzZiocs2YpHPNmKB0zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpef&#10;dM6Xn3TOl/99Iwb/fzMR/445GP+ZPyH/nkMp/6FHMv+jTDr4pVJD8KRYS+ijX1Thn2hd15hwaM6R&#10;eHTGioB9wISIhbp/j4u1e5eQsXeflK11p5eqc7GZp3O9m6Vzy5ugdcuanXbMmpp3zZmZd82YmXfN&#10;mJl3zZiZd82YmXfNmJl3zZiZd82YmXfNmP9+Igb/gDIQ/5A4GP+bPyD/oEIo/6RGMP6mSzj0qFBA&#10;7KlXR+SpXVDcpWZa0J1uaMeVdXO/jn19uYmEhbODjIytf5ORqXyblaR5pJmhd62bnne5nJx3yJyZ&#10;eMqcl3nLm5V6zJqUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmf9+Igb/gjIQ/5I3F/+c&#10;PR//oUAn/6ZELvupSTXxrE886a5VQ+GvXUvVqGRZy6FrZ8KZc3O5k3p9so2BhayIiYymhJCRoYCY&#10;lp19oJqZfKqclnu2nZR7xJ6SfMqdkX3KnI99y5uPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya&#10;j33Mmv9/Igb/hDEQ/5M2F/+ePB7/oz8l/6hCLPitRzLvsE055rRUP92zW0nQrGJZxqRqZrydcXK0&#10;l3d8rJF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+yno2AwZ6MgMmei4DKnYqAy5uKgMubioDLm4qA&#10;y5uKgMubioDLm4qAy5uKgMubioDLm/9/Igb/hTAP/5U2Fv+fOx3/pT0k/6tBKvWwRS/stUw047pU&#10;Odi3WUjLr2FYwahoZrehb3Kvm3V8p5V8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4aEvp+Fhcme&#10;hYTJnYWEypyFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm/+AIgb/hy8P/5c1Fv+gOhz/&#10;pzwi/q0/J/OzRCzpuksw4b9SNdO6WEfHs19XvKxmZbKlbXGpn3N7oZp6hJqWgYuUkoiRjo+QlomM&#10;mZqEiqKdgYqtn3+Ku59+isief4nJnYCIypyAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjL&#10;m/+BIgb/iS4P/5k1Ff+iOBv/qTog+7A9JPC4Qijmv0oq3cNPNM69VkbCtl5Wt7BlZK2pa3CkpHF6&#10;nJ94g5SbfoqOl4aQiJWOlYKSlpl+kKCceo+rnniPuJ93kMmeeY7KnXqMy5t7jMube4zLm3uMy5t7&#10;jMube4zLm3uMy5t7jMube4zLm/+BIgb/iy0O/5s0FP+kNxn/rDge+LQ6Ie29QCPkxkkj18dMM8nB&#10;VUW9ulxVsrRjY6iuaW+fqW95lqV2go6hfImHnYOPgZuLlHyYlJh3l52bc5aonXGWtZ5wlsadcpTK&#10;nHSSy5t1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmv+CIgb/jSwN/500E/+mNBj/rzUb&#10;9Lg3HOnDPhzgzUUf0ctLMsTFVEO4v1tTrblhYaK0aG2Zr253kKt0gIineoeBpIGNe6KJknWgkZZw&#10;npuZbZ2mm2qds5xpnsOca5zLm26YzJpvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmf+D&#10;IQb/kCsN/6AzEf+pMhX9szEX8L40F+XLOxXa1D8dy89JML7JUkKyxFlRp79gX5y6ZmuStmx1ibJy&#10;foGveIV6rH+LdKqHkG+oj5Nqp5mWZ6akmGSmsZljp8GZZKXNmGegzZhon82XaJ/Nl2ifzZdon82X&#10;aJ/Nl2ifzZdon82XaJ/Nl/+EIQb/kykL/6IwD/+tLhL4uCwS68YvEODVOAvS2j0cxdRILrjPUECs&#10;ylhPoMVeXZXBZGiLvWpyg7pwenu3doF0tX2HbrOFi2iyjo9ksZiSYbCjlF6wsJVdsb+VXbHQlGCq&#10;0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlP+GIQb/lygK/6YsDf+xKA7ywCYM49Ao&#10;B9TfMgvJ3z4ZvdtHLLHWTz2k0VZMmc1cWY7JYmWExmhue8RvdnTBdXxtwHyCaL6EhmO9jYlfvJeM&#10;W7yijlm8r49Yvb6OV77Ujlm2049atNOQWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkP+IIQb/&#10;nCcI/6onCvy4IQnpyhsF1d4gBMnlMA++4z0dtOFGLKjeTjqc2lVIkdZbVYbTYWB80GdpdM5ucG3N&#10;dXZny3x7YsuEfl7KjYJaypeEV8qjhlXKr4ZUy76GU8zVhlTE2YhVwdmJVcHZiVXB2YlVwdmJVcHZ&#10;iVXB2YlVwdmJVcHZif+NHQX/oiUG/7AfBfLCFAPZ2w4ByeYgB73oLxSy5zoip+VDMZvjSj6Q4VBK&#10;ht9XVHzeXl103WVkbNtsambbdG9h2nxzXNmEdlnZjnlV2Zh7U9qjfFHasH1Q2759UNzTfFDU4H5R&#10;0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf/+VGgP/qR8D+7oSAtTNCwDJ5g8CvO0gC7Dt&#10;Lhml7DknmutCNY/qSUGF6VBLe+hXU3LoXVpq52NgZOdqZV/ncmlb53psV+eCblPni3FQ55VyTuif&#10;dEzoqnVL6LV2SufDdkro3XZL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tgdf+dFgH/sRIB&#10;08MJAMfRCgC78hEEr/MhD6PzLh2Z8zkqjvNCNoTzSkF781JJcvNXUGnzXFZj82NaXfNpXlnzcGFV&#10;83djUvN/Zk/yh2dN8I9pS++Ya0rvoGxJ7qltSO6zbUftwG5G7cduRu3Hbkbtx25G7cduRu3Hbkbt&#10;x25G7cduRu3Hbv+nDwDTugcAxccHALrWCQCt+hMGovoiEpf6Lx+N+zorg/xDNXr9TD5x/VFFaP1W&#10;S2H+W09c/mJTV/5oVlT9b1hR+3VaTvp8XEz5g11K+IpfSPeRYEf2mWFG9qBiRfWnY0T0sWRD9LVk&#10;Q/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZNayBADEvgYAt8wGAKzcCQGg/xYIlf8lFIv/Mh+C&#10;/zwpef9FMm//Sjln/08/X/9VQ1r/W0dV/2FKUv9nTE//bE5N/3JPS/94UUn/flJH/4RTRf+LVEP/&#10;kVVC/phWQf2eV0D9plhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWMa4BAC2xAQAqtMF&#10;AJ7yDQKU/xoJiv8oE4H/NB13/zwlbf9CLGX/RzJd/002V/9TOlP/WT1P/18/TP9kQUr/aUNI/25E&#10;Rv9zRUT/eUZC/35HQf+ESD//ikk+/5BKPf+VSzz/nEw8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8&#10;/59MPP+fTLe8AwCpywIAnNsDAJL/EAKJ/x0IgP8qEHX/MRhr/zgfYv8+JFv/RClU/0osUP9RL0z/&#10;VzJJ/1wzRv9gNUT/ZTZC/2k3Qf9uOD//czk9/3c6PP98Ozv/gjw5/4c9OP+MPTf/kz42/5U+Nv+V&#10;Pjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPqrEAACc0gAAj+cCAIb/EQJ8/xsFcf8kC2j/KxFf/zIX&#10;V/85G1H/Px5M/0YhSP9NI0X/UiVC/1cnQP9bKD7/Xyk8/2MqOv9nKzn/ayw3/28sNv90LTX/eC40&#10;/30uMv+CLzH/iDAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMP9qJAT/aTIK/2w+FP92&#10;Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2XK1r9Vuz&#10;bPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw&#10;3F3ocP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5&#10;YZxl+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd&#10;6HDcXehw3F3ocNxd6HDcXehw3F3ocP9qIwT/aTEK/24+FP93RR7/fE0o/35UM/98XDz/eWRF/3Nt&#10;Tv9veFX/a4Ja/WiLX/tllGP5Yptm92ChafZep2v1Xa1s9FyzbvNaum/yWcFw8lnKcfFY2HHsWeFx&#10;5lrkceBc53HYXehx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocf9rIwT/ajEK/3E8FP96Qx3/&#10;gEso/4FTMv+AWjz/fGJF/3dqTv9xdFX/bn9b/WqJYPpmkmT4ZJlo9mGga/Vfp23zXq1v8lyzcPJb&#10;unHxWsNy8FnNc+5Z3XPoWuJ04Vzlc9le5nPQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/n&#10;dP9sIwT/azEK/3M7FP99Qh3/gkon/4RRMv+DWTv/gGBF/3toTf90cVX/cHxb/GyHYflokGb3ZZhp&#10;9WOfbPNhpm/yX6xx8V2zcvBcu3TvW8V171rQdepa33biXOJ221/lddFg5nbKYeV3ymHld8ph5XfK&#10;YeV3ymHld8ph5XfKYeV3ymHld/9tIgT/bDEL/3Y6FP+AQR3/hUgn/4hPMf+HVzv/hF5E/39mTf94&#10;blX/c3lc/G6EYvlqjWf2Z5Zr9GSebvJipXHxYKxz7160de5dvHbuW8d37VvWeOVc4HjcX+N40mDk&#10;eMth5HnEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjev9uIgT/bTEL/3g4E/+DPxz/iUcm&#10;/4tOMP+LVTn/iFxD/4NjTP99a1T/dnVc/HKAYvhtimf1aZRs82accPFjpHPvYax17l+0d+1dvnns&#10;XMt66Fzcet5f4XrSYeN7ymLifMRj4n2+ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhff9u&#10;IgT/bjAL/3s3E/+GPhz/jEUl/49MLv+PUzj/jVpB/4hhS/+DaVP6fHFb93Z8YvNxh2jwbZBt7WmZ&#10;cepmoXXoY6l45mGyeuRgu3viX8d84F/afdRi4X3KY+B+w2Tgf71m34C3Z9+At2ffgLdn34C3Z9+A&#10;t2ffgLdn34C3Z9+At2ffgP9vIQT/bzAL/342Ev+JPBv/kEQk/5NMLf+TUjb/kllA/45gSfmIZlL0&#10;gm5a73x5Yet3g2jncoxu5G2Vc+BqnXfdZ6Z62mWufNZjuH7TYsOA0WLTgcpk34HBZd6Cu2fdgrVo&#10;3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg/9wIQT/ci8L/4E0Ev+MOxr/k0Mi/5dL&#10;K/+XUTT/llc9+pNdRvOOZE/uiGtY6IJ1YON8f2jed4lu2XKRdNNumXnQa6F9zGipgMlmsoLHZb2D&#10;xWXLhMFm3IS5aNuFs2nbha5r24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhf9xIQT/&#10;dC4K/4QzEf+POhn/lkMh/5pJKf+aTjL8mlQ79ZhbRO6UYk3nj2lV4YlzXtuCfGbTfIVvzXeNdcly&#10;lXrFb51/wWylgr5qrYW7abiHuWnEiLdp2Iiwa9mIq2zZiKdt2Yijb9qHo2/ah6Nv2oejb9qHo2/a&#10;h6Nv2oejb9qHo2/ah/9xIAT/diwK/4YyEf+SOhj/mUIg/5xHJ/+eTC/4nlI48J1YQOmaX0nilWdS&#10;2o9wXNGHeGbKgYFvxXyJdsB3kHy7dJiAt3GghLRvqYexbbOJrmy/iqxsz4uobteLpG/YiqBw2Iqd&#10;cdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZif9yIAT/eCsK/4gwEP+UORf/m0Ee/59FJf2h&#10;Si30olA07KJWPOSgXEXcm2VP0pNtXMqMdWbDhn1vvYGFdrd8jX2zeJSBrnWchqtzpYmnca6LpXC6&#10;jaNwyY2gcdWNnHPWjJp01ouXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYiv9zIAT/eioJ&#10;/4svD/+WORb/nT8c/6FDI/qkSCrxpk4x6KdUOOGnXEDVn2JOy5hrW8ORcma8i3pvtoWCd7CBiX2r&#10;fZGCpnmZhqJ3oYqfdauNnHS2jpp0xY+YddSOlXbVjZN31Y2Sd9aLknfWi5J31ouSd9aLknfWi5J3&#10;1ouSd9aLknfWi/9zIAT/fCkJ/40vD/+YOBX/nz0b/6RBIfeoRiftq0wt5a1SM9yqWT/Qo2FNxpxp&#10;Wr6VcGW2j3dvr4p/dqmFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wZCQedOQj3rUj4561Y2Me9aM&#10;jHvWjIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjP90HwT/figJ/44uDv+bOBT/oTwZ/6c/H/SrRCTq&#10;r0op4rNRLtauVz7Lp19NwaBnWrmZbmWxk3Vuqo58dqOKg32ehouCmYOTh5SAm4uQfqWOjX2wkIp9&#10;vZGJftCRiH7Tj4h+1I6HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37Vjf90HwT/gCcI/5Au&#10;Dv+dNxP/ozoY/Kk9HPGvQiDntEgk37dOLNGxVT3Hql5MvaNlWbSdbGSrl3NupJN6dp6OgXyYi4iC&#10;koeQh46FmYuJg6KOhoKtkIOCu5GCgsyRgoLTkIKC1I+CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2C&#10;gdWNgoHVjf91HwT/giYI/5ItDf+fNhL/pTgW+aw7Gu6zPx3luUYf2rtLK820VDzCrlxLuKdjWK+h&#10;amOmnHFtn5d3dZiTfnySkIaCjI2Oh4eKlouDiKCOf4erkH2HuJF7h8mRfIfTkHyG1I99hdWNfYXV&#10;jX2F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjf91HwT/hCUI/5QtDP+gNRD/qDYU9q84F+u3PRjiv0UZ&#10;1b5JKsi4Uzu9sVtKs6tiV6qmaGKhoW9smZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeY2okHaMtZF0&#10;jcaRdY3TkHaL1I94idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjf92HgP/hiQH/5csC/+i&#10;Mg//qzMR8rM1E+i8OhPexT8X0MFIKcS7UTm5tVlIrrBgVaWqZ2Gcpm1rlKJ0c42eenqGm4GAgJiJ&#10;hXuWkol2lJuNcpOmj2+Ts5Buk8OQbpPTj3CR1I5yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN&#10;co7Vjf93HgP/iSIH/5ksCv+lMA38ri8O77gxDuTDNw3ZyjsWy8VGJ7+/UDizulhHqbVfVJ+wZV+W&#10;rGtpjqhycYaleHiAon9+ep+Hg3Sdj4hvm5mLbJqkjWmasI5nm8COZ5vVjmmY1Y1slNaMbJTWjGyU&#10;1oxslNaMbJTWjGyU1oxslNaMbJTWjP94HgP/jCEG/50rCP+oLAr4syoL6r8rCeDMMgbRzjkVxclF&#10;JbnETjauv1ZFo7tdUpm2Y12Qsmlnh69wb4CsdnZ5qX18c6eEgW6ljYVppJeIZaOiimOjroxho76M&#10;YKTSi2Og14tlnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYiv96HQP/jyAF/6ApB/+sJwfy&#10;uCQG5cckBNnVJwXL0zcTv85DI7PKTDSnxVRCnMFbT5K9YlqJumhkgbdubHm0dHJzsnt4bbCDfWiv&#10;i4FjrpWEX62ghl2trYdbrbyHWq7Qh1yq2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xa&#10;h/9+GgP/lB8E/6UmBf2xIATswRoD39MXAdDcJQTE2TUQuNVBIazQSzGgzFI/lclZTIvFYFeCw2Zg&#10;esBsZ3O+c21svHpzZ7uCd2K6inteuZR+WrifgFi4rIFWubuBVbrPgVa23oJYsN2CWK/dgliv3YJY&#10;r92CWK/dgliv3YJYr92CWK/dgv+EFwL/mRwC/6ofA/W5FQLezQwA0N8SAMXgJgW73zYOsN1AHaTZ&#10;SS2Y1VE7jdFYSIPPXlJ7zGVac8trYWzJcmdmyHlsYceBcF3GinRZxpR2VsWfeFPGrHlSxrt6UcfP&#10;eVHE43pTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifP+KFAH/nxgB/7AUAdjDCgDO0QoA&#10;xOUUAbnkJgiu5DQTpOI/IJngRy2P3k85hdxWRHvaXUxz2WRUbNdrWmbWcl9h1XlkXNSCZ1jUi2pV&#10;1JVtUtSgblDUrW9O1bxwTdbQb03V6HBOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpcv+S&#10;EQH/pxEA2LkJAMvGCADC1QoAt+oWA6zqJwyi6TQYmOg+JI3nRzCD5k46euVUQ3HkWkpp5GFQZONo&#10;VV/jcFla43hcVuOAX1PjiWJQ45NkTeSdZUvkqWdK5bZnSeXGZ0jm32dK4OxnSt/sZ0rf7GdK3+xn&#10;St/sZ0rf7GdK3+xnSt/sZ/+cDQDbsQYAyr0HAL/KBwC12goAqu8ZBaDwKA+W8DUbjPA/JoLwRzF5&#10;8E45cO9UQGjvWkZh72BLXe9nT1jvblJU73VVUfB9V07whVlL8I9bSPGZXEbxo15E8q9fQ/K7X0Lz&#10;zGBB8+dgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYN6nAgDLtgUAvcEFALLPBwCn6g0Bnfcc&#10;B5T4KxKK+DYcgflAJnj6SC9v+k02Z/pTPGD6WEBb+19EVvtlR1L7bElP/HJLS/x5TUj8gU9F/YpR&#10;Q/2TUkH+nFM//qZUPf+xVT3+vFY8/s1WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVs6wAgC9&#10;ugQAsccEAKXWBwCb/RACkf8gCYj/LRKA/zkbdv8/I23/RSpl/0swXv9RNVj/VzhT/107T/9jPkz/&#10;aEBJ/25BRv91Q0P/fERA/4RGPf+MRzz/lEg7/51JOv+lSjn/rUs4/7lLOP+5Szj/uUs4/7lLOP+5&#10;Szj/uUs4/7lLOP+5S761AgCwwAIApM4DAJfeBQCP/xQChv8jCH3/LhBz/zUYav88HmL/QiRb/0go&#10;Vf9OLFD/VC9M/1oxSP9fM0X/ZDVC/2o2P/9wNz3/djk7/3w6Of+DOzj/izw2/5M9Nf+aPjT/oT4z&#10;/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qP7G6AQCjyAAAltYAAIv0CQGD/xYCef8gBm//&#10;KAxn/zASX/83F1j/PhtS/0QfTP9KIkj/UCRE/1UmQf9aJz7/Xyk7/2QqOv9pKzj/biw2/3QtNP96&#10;LjP/gS8x/4gwMP+PMC7/ljEt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMqTCAACWzwAA&#10;iN8AAID/DAF1/xICav8YA2L/IQda/ykLU/8xD03/OBJI/z4VQ/9EFz//Shk8/08aOf9TGzf/WBw1&#10;/1wdM/9hHjH/ZR8w/2ogLv9wIC3/diEr/3wiKv+CIyj/iCMn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/&#10;kCQn/5AkJ/+QJP9gJQT/WzAG/2E6Df9qQRb/b0of/3FSKf9vWzL/a2Q6/2duQf9kekf/YIRM/12O&#10;UP9allP/WJ5W/1elWP9Vq1r/VLFb/1O3XP9Svl3+Ucde/FHRX/tQ4F/4UOlf81HtX+5T8F/oVPFf&#10;5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX/9gJQT/WzAG/2I5Df9sQBb/cUkf/3JRKf9xWjL/&#10;bWM6/2htQf9leEf/YYNN/16NUf9bllT/WZ1X/1ekWf9Wqlv/VbFc/1S3Xf5Tv179Usdf/FHTYPpQ&#10;4mD2Uelg8VLuYOtU72DlVvFg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYP9hJQT/XDAG/2U4&#10;Df9uPxX/dEcf/3VQKP90WDH/cGE6/2tqQf9ndkj/Y4FN/2CLUv9dlFX/WpxY/1ijWv9Xqlz+VrBe&#10;/VS3X/1Tv2D8U8lh+lLWYvhR5GLzUupi7VTuYuZW72LgWPBi21jxY9tY8WPbWPFj21jxY9tY8WPb&#10;WPFj21jxY/9iJQT/XS8G/2c2Df9xPhX/d0Ye/3hOKP93VjH/dF86/25oQf9qc0j/Zn5O/2KJU/9f&#10;klb/XJta/1qiXP5YqV79V7Bg/FW3YftUwGL7U8pj+VPaZPVS5mTvVOtk6FbuZOFY72TZWfBl01rw&#10;ZtNa8GbTWvBm01rwZtNa8GbTWvBm01rwZv9iJAT/Xi8G/2o1Df90PBX/ekQe/3xMJ/97VDD/d1w5&#10;/3JlQf9sb0j/aHtO/2SGU/9gkFj/XZlb/luhXv1ZqGD8WLBi+1a4Y/pVwWT5VM1l91PeZvJU52bq&#10;Vutm4lnuZtpa7mfRW+9ozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaP9jJAT/Xy4G/20zDP93&#10;OhT/fUId/4BKJv9/UjD/fFs4/3djQf9wbEj/bHdP/2eCVP9jjVn9YJZc/F2fX/pbp2L4Wa5k91i2&#10;ZvVXwGf0Vsto8VXdaO1W6WnjWexo2lvtadBc7mrJXe5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r&#10;xV7ua/9kIwT/YS0G/3AyDP97OBT/gUAc/4RJJf+EUS7/gVk3/3xhQP92aUj/cHNP+2x/VfhoiVr2&#10;ZJJe82GbYfFfo2TwXatm7luzaOxavGrqWcdr6FnYa+RZ6GvaW+tsz13tbche7G7CX+xuvmDsb75g&#10;7G++YOxvvmDsb75g7G++YOxvvmDsb/9lIwT/ZCsG/3MwDP9+NhP/hT8b/4lIJP+JTy3/hlc2/4Je&#10;Pvx8Zkb4dnBO9HF7VfBthVrtaY5f6mWXY+hin2bmYKdp416va+FduWzgXMRt3lzTbtld5m7OXutv&#10;xl/qcb9h6nG6YulytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcv9mIwT/ZykG/3cuC/+CNRL/&#10;iT4a/41HIv+NTiv/jFUz/IhcPPaDZEXxfGxN7Hd3VOhygVrkbopg4WqTZN1mm2jaZKNr1mKsbtNg&#10;tXDQX79xzl/Ncstf4nPEYehzvWLodLdk53SyZed0r2bndK9m53SvZud0r2bndK9m53SvZud0r2bn&#10;dP9nIgT/aicF/3osCv+GNBH/jT0Z/5FFIP+STSj9kVMx9o5aOvCJYULqg2lL5X50U+B4fVrac4Zg&#10;1G6PZtBrl2rMaJ9uyWanccdkr3PEY7l1wmLGdsBi2ne6ZOZ3s2Xld65m5XeqaOV3qGjmd6ho5neo&#10;aOZ3qGjmd6ho5neoaOZ3qGjmd/9nIgT/bSYF/30qCv+JNBD/kTwX/5VEHv+XSyb4llIu8ZRYNuqQ&#10;Xj/kimdI3YRxUNV9eVrPeIJhynOKZ8ZvkmzCbJpwv2qic7xoqna5Z7R4tmbAebRm0HqxZ+N6q2jj&#10;eqdq43qja+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkef9oIQT/byQF/4ApCf+MMw//lDsW&#10;/5lDHP2bSSP0m08q7JlVM+WWXDvekWVF1IltUMyDdlrHfX5hwXiGaL10jm24cZZytW6ddbFspniu&#10;a697rGq7fKppyn2oauF9o2zifJ9t4nycbuJ7mm7je5pu43uabuN7mm7je5pu43uabuN7mm7je/9p&#10;IQP/cSMF/4IoCf+PMg7/lzsU/5xCGvmeRiDwn0wn6J9SLuCdWjbWlWFEzY5qT8aIclm/gnpiuX2C&#10;aLR5im6wdpJzrHOad6hwonqlb6t9om62fqBtxX+ebtt/m2/gfphw4X6WceF9lHHifJRx4nyUceJ8&#10;lHHifJRx4nyUceJ8lHHifP9pIQP/dCIE/4UoCP+RMQ3/mjoS/58/F/WiRB3spEoj5KRQKduhVzXP&#10;ml9Dx5NoT7+McFm4h3dhsoJ/aK1+hm6peo5zpHeWeKB1nnudc6h+mnKzgJdxwIGWctOBk3PfgJF0&#10;4H+QdOB+j3ThfY904X2PdOF9j3ThfY904X2PdOF9j3Thff9qIQP/diAE/4cnB/+UMAz/nTkR/aI9&#10;FfKlQRrpqEcf4KpNJdSkVDTKnV1CwZdlTrqRbViyi3VhrIZ8aKeCg26if4t0nXyTeJl5m3yVd6V/&#10;knavgZB2vYKOds6CjXfegYt334CKeOB/injgfop44H6KeOB+injgfop44H6KeOB+injgfv9qIAP/&#10;eB8E/4kmB/+WMAv/nzcP+qQ6E++pPxfmrUUa3K5KJM+oUzPGoVxBvZtkTbSVa1itj3Jgp4t5aKGH&#10;gW6bg4h0l4CQeJJ+mXyOfKJ/i3qtgoh6uoOHesuDhnvegoV73oGFe9+AhXvgf4V74H+Fe+B/hXvg&#10;f4V74H+Fe+B/hXvgf/9rIAP/eh4E/4smBv+YLwr/oTUN96c4EOytPBPjskIW17FHI8urUjLBpVpA&#10;uJ9iTLCZaVeolHBgoY93Z5uLfm6WiIZzkYWOeIyClnyIgJ+AhH+qgoF/t4OAf8iEf4Ddg39/3oF/&#10;f9+AgH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf/9sIAP/fBwD/40lBv+aLgn/ozML9Ko0Demx&#10;OQ/ftz8S0rRGIseuUDG9qFk/s6JgS6udZ1ajmG5fnJR1Z5aQfG2QjYNzi4qLeIaIlHyBhp2AfoSo&#10;gnuEtYN5hMWEeIXdg3mE3oF6g9+AeoLgf3qC4H96guB/eoLgf3qC4H96guB/eoLgf/9tHwP/fhsD&#10;/48kBf+dLAf+pjAJ8K4xC+W2NQvbvDkRzrdFIMOyTzC4rFc+r6dfSqahZVWenWxel5lzZpCVemyK&#10;koFyhZCJd4CNkXx7i5t/d4qlgnSJsoNyicKDcorag3OJ3oF0h9+AdYbgf3WG4H91huB/dYbgf3WG&#10;4H91huB/dYbgf/9vHgP/gBsD/5IjBP+gKwb6qSwH7bIsB+K8MQfVwDYQybtDH762TS60sFY8qqtd&#10;SaGmZFSZompdkZ5xZYqbeGuEmH9xf5aGdnmTj3p1kZh+cZCjgW6Qr4JskL+Da5HVgm2P3oFvjd+A&#10;cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf/9xHAP/gxkC/5UhA/+jKQX2rScF6LcmBN7DKgPQ&#10;wzUOxL9BHbm6TC2utVQ7pbBbR5usYlKTqGlbi6VvY4Widmp+n3xveJyEdHOajHlvmZZ8a5ehf2iX&#10;rYBml7yBZZjRgGaW339ok+B+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfv91GgL/hxgC/5gg&#10;A/+mJQPysiAD5L4eAtfJIgLKxzMNvsNAHLO/SiupulM5n7ZaRZayYVCNr2dZhaxtYH6pdGd4pnpt&#10;cqSCcm2iinZooZR5ZKCffGGfq35foLp+X6DOfl+f4X1im+F9Y5jifGOY4nxjmOJ8Y5jifGOY4nxj&#10;mOJ8Y5jifP94GAL/ixcB/50dAv2rHgLsuBcB3sgRAM/NHwLEzDALuMg+Ga3FSCijwVE2mL1YQo+5&#10;X02GtmVWf7NrXXixcmRyr3lpbK2AbmesiXJiqpJ1X6mdeFypqnpaqbl6WarMelip5HpbpOR6XaHk&#10;eV2h5HldoeR5XaHkeV2h5HldoeR5XaHkef99FQL/kBQB/6EYAfaxFADZwQsA0s8LAMjSHAG80S4J&#10;sc47F6bLRiWcyE8zkcRWP4jBXUmAv2NSeLxqWXG6cF9ruXdkZrd/aWG2h21dtZFwWbWccla0qXRU&#10;tLh0U7XLdFO15HRUsOd1VqzndVas53VWrOd1VqzndVas53VWrOd1Vqzndf+DEgH/lhEA/6gRANm4&#10;CgDOxAkAx9IKAL/ZGQG02CsHqdY5FJ/TRCKU0E0vis1UO4HKW0R4yGJNccdpU2vFb1llxHZeYMN+&#10;YlzCh2ZYwZFoVcGca1LBqGxQwbdtT8LKbU/C5GxPvexuULnsb1C57G9QuexvULnsb1C57G9Quexv&#10;ULnsb/+JEAH/nQ4A2q8IAM27CADExwcAvNYLALPfGgGq3ysHoN45EpbdQx6M2ksqgthTNXnVWj9x&#10;02FGatJoTGXRb1Jg0HZWW9B+WlfPh11Tz5FfUM+cYU7PqWNMz7hjS9DLY0zQ5WJKzvJlS8jyZkvI&#10;8mZLyPJmS8jyZkvI8mZLyPJmS8jyZv+SDQDepgQAzrQGAMK/BgC5zAgAsN0MAKflHQOe5S0LlOU5&#10;ForkQiCB40oqd+JQM2/hWDtp4F9BY+BmRl7fbkpa33VOVt99UVLfhlNP35BWTd+bV0vgp1hJ4LVZ&#10;SOHGWUjh31lH3/BZRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W+2cBADRrQQAwrgFALfDBQCt&#10;0QgApO0QAZvtIAWS7S4Oiew6GIDsQyF27EoqbuxQMWbrVjdg61w8W+tkQFfra0NT63JGUOt6SU3s&#10;g0tK7IxNSOyWTkXtoVBD7a5RQu68UUHvzFJB7+VSQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFRQO3x&#10;UdSlAADEsgMAtrwDAKvJBQCg2AgAl/QTAY/1JAeH9TEPfvY7GHT2QiBs9kgnZfZPLV73VTFZ91s1&#10;VfdiOFH3aDtN+G89Svh2P0f4fkFE+YdDQvmRRUD6m0Y++qZHPPuxSDv7vkk6/M9JOfzjSTn840k5&#10;/ONJOfzjSTn840k5/ONJOfzjScetAAC3twIAqsMCAJ7QBACT4wkAjP0YAoT+Jwd7/zEPcv84Fmn/&#10;QBxi/0YiXP9NJlb/UypS/1ktTv9fMEr/ZTJH/2s0RP9xNUH/eTc//4E4PP+KOjr/kzs4/508Nv+n&#10;PTX/sT40/74+M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/M//KP7iyAACqvQAAncoAAJHYAgCI+w0B&#10;f/8ZAnb/JAZu/y0MZv81El//PBdY/0MbU/9JHk7/TyFK/1UkRv9bJkP/YCdA/2YpPv9rKjv/cis5&#10;/3ktNv+BLjT/ii8x/5QwMP+cMS7/pTIt/68zLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czLP+3M6u4&#10;AACexQAAkNIAAIPgAAB9/w8Bcv8WAmj/HgRh/ycIWv8vDFT/NxBO/z4TSf9EFkX/ShhB/08ZPv9V&#10;Gzv/WRw5/18dNv9kHjT/aR8y/3AgL/93IS3/fyIr/4cjKP+QJCf/mSUm/6EmJf+nJiX/pyYl/6cm&#10;Jf+nJiX/pyYl/6cmJf+nJp/AAACRzQAAg9sAAHj2AgBv/w0BZP8SAlz/GQNU/yAETv8nBkj/LwhD&#10;/zYKP/88DDz/Qg44/0cPNf9MEDP/UREw/1YSLv9aEyz/XxQq/2UUKP9rFSb/cRYj/3kXIv+BGCD/&#10;iRge/5EZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGf9WJwT/UTIF/1Y1B/9fPQ7/ZEUW/2ZO&#10;H/9kWCf/YWIv/15uNf9aeTv/V4Q//1SPQ/9RmEb/T6BI/06nSv9Nrkv/TLVM/0u8Tf9KxE7/Sc5P&#10;/0neT/9I6VD/SPJQ/En2UPdL+VDxTPpP6077UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UP9WJwT/&#10;UTIF/1g0B/9iOw7/Z0QW/2lNH/9nVif/Y2Av/2BrNf9cdzv/WIJA/1WNRP9Tlkf/UJ9J/0+mS/9O&#10;rU3/TbRO/0y8T/9LxVD/Ss9R/0ngUf9J61H+SfJS+Uv3UvNN+VHtT/pR5lD6UuVQ+lLlUPpS5VD6&#10;UuVQ+lLlUPpS5VD6Uv9XJwP/UjEF/1oyB/9kOg7/akIW/2xLH/9qVCf/Z14v/2JoNv9edDz/WoBB&#10;/1eLRf9UlUj/Up1K/1ClTP9PrU7/TrRP/028Uf9MxVH/S9FS/0riU/9J7VP7S/NT9Uz3U+5P+FPo&#10;UPlT4VL6VOBS+lXgUvpV4FL6VeBS+lXgUvpV4FL6Vf9YJgP/VDAF/10xB/9nOA7/bUAW/29JHv9u&#10;Uif/alwv/2VmNv9hcTz/XX1B/1mIRv9Wkkn/VJxM/1KkTv9Qq1D/T7NR/067Uv9NxFP/Tc9U/kzg&#10;VftM61X4TPRV8E/3VelR+FXiUvhW21T5V9lU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V/9ZJgP/Vy4F&#10;/2AvB/9qNg3/cT4V/3NIHv9yUSb/b1ou/2pjNv9lbjz/YXpC/12FR/9aj0r/V5hN/1WgUP9UqFL+&#10;Uq9T/VG3VfxQwFb6T8tW+E/cV/VP6VfyT/NX6lL2V+FT91jaVfhZ0Vb4Ws9W+FrPVvhaz1b4Ws9W&#10;+FrPVvhaz1b4Wv9ZJgP/WiwF/2QtB/9uMw3/dT0V/3hGHf93TyX/dFgt/3BgNf9qajz/ZnZC/2KB&#10;R/5ei0v7W5RP+VmdUvhXpFT2VqxW9VS0V/NTvFjyU8dZ8FLVWuxS5lrpU/JZ4VT1W9dW9lzPV/dd&#10;yFn4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4Xf9aJQP/XSoF/2cqBv9yMgz/eTsU/3xFHP98TST/&#10;elUs/3VeNP9vZzz8anJC+WZ9SPZjh0zzX5BQ8V2ZU+9boVbtWahY61iwWupXuVvoVsNc5lbRXONW&#10;5FzfVvBd1Vf1X8xZ9mDGWvZgwFv2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yf9bJQP/YCgF/2so&#10;Bv93MAv/fjoT/4FDGv+CSyL/f1Mq/3tbM/l2ZDr1cG5B8Wx5SO1og03qZIxR52GVVeVfnVjjXaVa&#10;4VutXN5atl7cWcBf2lnOYNVZ4mDRWe9hylr0YsJc9GO8XfRkt17zZLZf82S2X/Nktl/zZLZf82S2&#10;X/Nktl/zZP9cJAP/YyYE/28mBf97Lwv/gjkR/4ZBGP+HSSD/hVEo+IJZMPJ9YDjtd2pA6HJ1R+Ru&#10;f03haYhS3WaRV9ljmVrVYKFd0l+oYM9dsWLNXLtjy1zHZMlc22XFXetlv13yZrhf8WezYPFnr2Hx&#10;Z65i8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ/9dJAP/ZiQE/3IkBf9+Lgr/hzcQ/4s/Fv+MRx35i08l&#10;8ohWLeyDXTbmfmc+4HhxRttze03VboNT0GqMWMxnlF3JZZxgxmOjY8NhrGXBYLVnv1/BaL1f0Gm6&#10;YOZptWHvaq9i72qrY+9qp2TvaaZl8GmmZfBppmXwaaZl8GmmZfBppmXwaf9eIwP/aSIE/3YjBP+C&#10;LAn/izYO/48+FP2RRRv0kUwi7Y5TKuaKWjLfhWU7135tRdB4dk3LdH9UxnCHWsJsj16/aZdiu2ef&#10;Zbhlp2i2ZLBqs2O7a7FjymyvY+Fsq2TtbaZm7WyjZ+1soGjua59o7mufaO5rn2jua59o7mufaO5r&#10;n2jua/9fIwP/ayAD/3kiBP+FKwj/jjQM/5M8EviWQxjvlkoe55VQJuCRWC7XimE6zoRqRch+c03C&#10;eXtVvnWDW7lxi2C1bpJksmyaZ69qo2qsaKxsqWe2bqdnxG+lZ9pvomjrb55p7G+bauxumWvtbZhr&#10;7W2Ya+1tmGvtbZhr7W2Ya+1tmGvtbf9fIwP/bh4D/3shBP+IKgf/kTIL/5c6D/SaQRXrm0ca45tN&#10;IdqWVS3Pj145yIlnRMGDb027fndVtnl/W7F2h2Ctc49lqXCWaKZun2yjbKhuoGuycJ1rwHGca9Jy&#10;mmzpcZdt6nCUbetwkm7sb5Ju7G6Sbuxukm7sbpJu7G6Sbuxukm7sbv9hIQP/cB0D/34gA/+LKQb/&#10;lTEJ+5s4DfCePhHnoEQW36BKHdOaUivKk1w4wo1kQ7uHbU20gnRUr358W6p6hGGmd4tlonSTaZ5y&#10;m22acKRwl2+vcpVvvHOTb81zknDmc5Bw6XKOcepxjXHrcIxx63CMcetwjHHrcIxx63CMcetwjHHr&#10;cP9jIAP/chsD/4AfA/+OJwX/ly8I+J42C+2iOw7kpUAS2qRGHM6eUSrFl1o3vZFiQrWMakyvh3JU&#10;qYJ5W6R/gGCffIhlm3mQapd3mG2TdaFwkHOsc41zuHSLc8l1inTidIl06HOIdelyh3XqcYd16nCH&#10;depwh3XqcId16nCHdepwh3XqcP9lHwP/dBoC/4MeAv+QJgT/mi0G9KE0CemmNwvgqj0O1KdEG8mh&#10;TynAm1g2uJVgQrCQaEupi29To4d2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXipc4Z3tXWEd8V2g3jf&#10;dYN46HSCeOlzgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpxgnjqcf9nHQP/dxkC/4UcAv+TJAP/nSsF&#10;8aQwBuaqMwjcrjcMz6pDGsWlTii8n1c1s5lfQauUZkqkkG1Tnot0WpiIe2CThYNljoKLaoqAk26G&#10;fpxxgn2ndH98s3V9fMN2fH3bdnx96HR9fOhzfXzpcn186nF9fOpxfXzqcX186nF9fOpxfXzqcf9p&#10;HAL/eRgC/4cbAv+VIwP7oCkE7qgsBOOvLwXXsjQLy61BGcGoTCe3o1U0r51dQKeZZEmflGtSmZBy&#10;WZONeV+OioBkiYeIaYSFkW2Ag5pxfIKkdHmBsXZ3gcB2doHWdnaB53R3gehzeIDpcnh/6nF4f+px&#10;eH/qcXh/6nF4f+pxeH/qcf9rGwL/excC/4oaAf+YIQL4oyYD6qwnA9+0KQPStTIKx7BAGLysSyaz&#10;p1MzqqJbPqKdY0iamWlRlJVwWI6Sd16Ij35kg42GaX6Kjm16iZhxdoeic3OGrnVxhr12b4fSdnCH&#10;6HRxhehzcoTpcnOE6nFzhOpxc4TqcXOE6nFzhOpxc4Tqcf9tGQL/fhYB/40YAf+bHgH0pyIC5rAg&#10;Adq6IQHNuDEJwrQ+F7iwSSSuq1IxpaZaPZ2iYUeVnmhPjptuV4iYdV2ClXxjfZOEaHiQjGx0j5Vw&#10;cI2gcm2MrHRqjLt1aY3OdWmN6HRri+lzbYnqcW2I6nFtiOpxbYjqcW2I6nFtiOpxbYjqcf9wFwL/&#10;gRUB/5AWAf+eGgHwqxsB4rYWANO9HQHIuy8Ivbg8FbO0RyOpsFAwoKtYO5ioX0WQpGZOiaFsVYKe&#10;c1t9nHphd5mBZnKXimpulpNuapSecWaUqnNkk7hzY5TLc2OU5nJlkupxZ4/qcGeO6nBnjupwZ47q&#10;cGeO6nBnjupwZ47qcP9zFQL/hRMB/5QUAPyjFQDqsBIA2b4MAM3BGwHCwC0HuL06E665RiGktU8t&#10;mrFWOZKuXkOKq2RMg6hqU3ylcVl2o3hfcaF/Y2yfh2honpFrZJ2cbmCcqHBenLZxXZzJcV2c5HBe&#10;mutwYJbrb2GV7G9hlexvYZXsb2GV7G9hlexvYZXsb/93EgH/iREB/5kRAPOoDgDXtQoAz8EKAMbF&#10;GAC8xCoFssI4Eae/RB6eu00rlLhVNou1XECEsmJJfK9pUHatb1Zwq3Zba6p9YGaohmRip49nXqaa&#10;alulpmxYpbVtV6bHbVem4mxXpO1sWp/tbFqe7Wxanu1sWp7tbFqe7Wxanu1sWp7tbP98EAH/jhAA&#10;9p4NANitCQDNuAkAx8QIAL7KFAC1yicEq8g2D6HFQRuXwksojb9TM4W9Wjx9umFFdrhnS3C3bVFq&#10;tXRWZbR8W2CyhF9csY5iWLGZZVWwpWZTsLNnUrHGZ1Kx4WdRr/FoU6rwaFSp8GhUqfBoVKnwaFSp&#10;8GhUqfBoVKnwaP+CDgD/lAwA26UGAM6xBwDFuwcAvccHALXQEACs0CMDo88zDJnNPxiPykgk/+L/&#10;4klDQ19QUk9GSUxFAAMJhshRLn3GWDh2xF8/b8JmRmnBbEtkwHNQX797VFu+hFhXvY1bVL2YXVG8&#10;pF9PvLNgTb3FYE294F9MvPBhTbf1Yk229WJNtvViTbb1Yk229WJNtvViTbb1Yv+JCwDhnAMA0KoF&#10;AMW1BQC7vwQAsssIAKvYDQCj2SACmtgvCZDWPBSH1EYfftJPKXbQVjJvz145aM1kP2PMa0RezHNJ&#10;Wst6TFbKg09Syo1ST8qYVE3KpVZLyrNXSsvFV0nL4FZJyfBYR8f6WUjF+1pIxftaSMX7WkjF+1pI&#10;xftaSMX7WveRBADUogIAx68EALq5AwCwxAUAp9AJAJ/hEACY4SEDj+AwCYbgOxJ930Qbdd5NJG7d&#10;VStn3FwyYttkN13baztZ2nI/Vdp6Q1Lag0VO2o1ITNqYSknapUtI27NMR9zETEbc3kxG2u1MRNj5&#10;T0PY+09D2PtPQ9j7T0PY+09D2PtPQ9j7T9uaAADKqQIAu7MCALC9AwClyQUAm9YJAJToFAGM6SUE&#10;hOgzC3voPBRz6EQba+hLImTnUihe51ktWedgMlXnaDVS5284T+d3O0zngD1J54k/R+iUQUTon0JC&#10;6axDQem6REDqzURA6uREQOj1REDn+ENA5/hDQOf4Q0Dn+ENA5/hDQOf4Q82jAAC9rgEAsLgBAKTE&#10;AgCZ0AUAj+EKAInxGgGB8SgFePIyDHDyOxNp8kMZYvJKH1zzUCNW81cnUvNeK0/zZS1M9GwwSfRz&#10;Mkb0ezRD9IQ2QfWONz71mTk99qQ6O/awOzr3vzw5+M88OPfoPDj37Dw49+w8OPfsPDj37Dw49+w8&#10;OPfsPL+qAACxswAApL8AAJjKAQCM2AQAhPoOAHz7GwJ0+yYFbPwwCmX8OBBe/UAVWP5HGVP+TR1P&#10;/1QgS/9aIkj/YSVF/2cmQv9tKED/dSo9/30rOv+GLTj/kS42/5svNP+mMDP/sjEy/74yMf/QMjH/&#10;1jIx/9YyMf/WMjH/1jIx/9YyMf/WMrKvAAClugAAmMYAAIvSAAB/3wIAef8RAW//GQJn/yIEYP8s&#10;B1r/NAxU/zwPT/9DE0r/SRVH/08XQ/9VGUD/Wxs+/2EcO/9mHjn/bR82/3QgNP99ITH/hiMv/5Ek&#10;Lf+bJSz/pSYr/68mKv+7Jyn/vicp/74nKf++Jyn/vicp/74nKf++J6a2AACYwgAAi84AAH7bAAB1&#10;+QcAa/8PAWL/FgJb/x4DVP8mBU7/LgZJ/zUIRf88C0H/Qw0+/0gOO/9OEDj/UxE1/1gSM/9eEzH/&#10;ZBQu/2oVLP9yFir/ehcn/4MYJf+OGST/mBoj/6AaIv+qGyH/rRsh/60bIf+tGyH/rRsh/60bIf+t&#10;G5q+AACLygAAftcAAHDjAABn/wQAXv8NAFb/EgFP/xkCSf8gA0P/JwQ//y4FOv80Bjf/Ogcz/z8H&#10;MP9ECC7/SQks/04JKf9TCif/WAol/14LI/9kCyH/bAwf/3QNHf99Dhv/hw4Z/48PGP+ZDxj/mxAY&#10;/5sQGP+bEBj/mxAY/5sQGP+bEP9MKgP/SDMF/080Bv9UNwj/WkEO/1xKFv9aVB3/V2Ak/1RrKv9Q&#10;eC//TYQz/0qPNv9HmTn/RqE7/0WpPP9EsD7/Q7c//0LAP/9CyUD/QdVB/0HkQf9B7kL/QfZC/0H9&#10;Qv9C/0H5RP9B9Eb/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C70f/Qv9NKQP/SjIE/1EyBv9XNgj/XD8O&#10;/15JFv9dUx3/Wl4k/1dpKv9TdS//UIE0/02NN/9Klzr/SJ88/0enPf9Grj//RbVA/0S9Qf9ExkL/&#10;Q9FC/0PiQ/9D7EP/Q/VD/0P8Q/xE/0P1R/9D70j/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E60n/RP9N&#10;KQP/TDAE/1QxBf9ZNAj/Xz0O/2FHFv9gUh3/XVwk/1pnK/9WczD/U380/0+KOP9NlDv/S509/0qk&#10;P/9IrED/SLNB/0e7Qv9Gw0P/Rs5E/0XfRP9F6kX9RfNF+0X7RfdG/0TwSf9F6kr/RuVL/0flS/9H&#10;5Uv/R+VL/0flS/9H5Uv/R/9OKQP/Ty4E/1cuBf9dMgf/YzsO/2VGFv9lUB3/YVkk/11kK/9acDD/&#10;Vnw1/1OHOf9QkTz/Tpo//02iQP9LqUL/SrBD/0q3RP9JwEX/SMpG/UjbRvpI50f4SPJH9Uj6RvFJ&#10;/0fqS/9I40z/Sd5N/0reTf9K3k3/St5N/0reTf9K3k3/Sv9PKAP/UiwE/1osBf9hLwf/ZzoO/2pE&#10;Ff9qThz/Z1ck/2JhK/9ebTH/W3g2/1eDOv9UjT3/UpZA/1CeQv5PpUT8Tq1F+020R/pMvEj5TMdI&#10;9kvUSfNL5UnwS/BJ7Uz5SOlM/0rhTv9L2k//TNNQ/03TUP9N01D/TdNQ/03TUP9N01D/Tf9QKAP/&#10;VSoE/10pBf9lLQf/bDgN/29CFP9vSxz/bFUj/2heKv9jaTH/X3Q2/Vx/O/tZiT/5VpJC91SaRPVT&#10;okb0UqlI8lGxSfFQuUrvT8NL7k/PS+tP4kvnT+5L5E/4Td9P/k7VUf9PzlL/UMlT/1DJU/9QyVP/&#10;UMlT/1DJU/9QyVP/UP9RJwP/WCcE/2EnBP9qLAb/cTYM/3RAE/90SRr/clIi/25bKf1oZDD5ZXA2&#10;9mF7O/NehUDwW45D7lmWRuxXnkjqVaZK6FStTOdTtU3lU79O41PMTuFT307dU+1P2FL3UdFT/VLK&#10;VP5TxFb/U79X/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U/9SJwP/WyUD/2UkBP9uKgb/djQL/3o9Ef96&#10;Rhj/eE8g+3RYKPZvYS/xa2w27Wd2POljgEDmYIpF5F2SSOFbmkrfWaJN3ViqT9pXslDYVrxR1VXI&#10;UtJV21POVutTy1b2VcZW/Va/WP1Wuln9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V/9TJgP/XyID&#10;/2khA/9zKAX/ezIK/387EP+ARBb7fkwe9HtUJe52XS3pcWg05G1yO+BpfEHcZYVG2GKOStRflk3R&#10;XZ1QzlylUsxarVTJWbZWx1nCV8ZZ0FfCWeZYv1nzWbta+1m1W/tasF37Wq1d+1mtXftZrV37Wa1d&#10;+1mtXftZrV37Wf9WJAP/YiAD/20gA/93JgT/fzAI/4Q5Df2GQRT1hUkb7oJRIud9WirheGQy3HNu&#10;OtRud0HQaoBHzGaJTMhkkVDFYphTw2CgVcBeqFi+XbFZu128W7lcyVy3XOBctF3vXLBe+V2rX/ld&#10;qGD5XKVh+VylYflcpWH5XKVh+VylYflcpWH5XP9YIgP/ZR4D/3EfA/97JAP/hC4H/4k2C/iLPhHv&#10;i0YX6IhOHuGEVybZfmEx0XhqOstzc0LGb3xIwmyETb5pjFG7ZpNVuGSbWLVjo1qzYaxcsGC3Xq5g&#10;xF+sYNhfqWHrX6dh91+iY/dfn2T3X51k+F6dZPhenWT4Xp1k+F6dZPhenWT4Xv9bIAL/aBwC/3Qd&#10;Av9+IwP/iCsF/Y00CfOQOw7qkEMU4o9KGtqKVCXQg10wyX5nOsN4b0K+dHhIuXGATrVuiFKya49W&#10;r2mXWqxnn1ypZahfpmSyYaRkv2KiZNBioGTnYp5l9WKaZvVhmGf2YJZo9mCWaPZglmj2YJZo9mCW&#10;aPZglmj2YP9dHwL/ahoC/3ccAv+CIQL/iykE+ZExB++VOAvmlj8Q3ZRHF9KOUSTKiFsvwoNkObx+&#10;bEG3eXRIsnV8Tq5yhFOqb4tXpm2TW6Nrm16gaqRgnWiuY5toumSZaMtll2jjZJVp82STavRjkWv1&#10;YpBr9WGQa/VhkGv1YZBr9WGQa/VhkGv1Yf9fHQL/bRgC/3obAv+FHwL/jicD9ZUuBeuZNQjhnDsM&#10;1phDFsyTTyLEjVguvYdhOLaCaUGwfnFIq3p5Tqd3gFOjdIhYn3GQW5tvmF+YbqFilW2rZJJst2aQ&#10;bMZmj2zfZo5t8WWMbvNki270Y4pu9GKKbvRiim70Yopu9GKKbvRiim70Yv9hHAL/bxYC/3waAf+I&#10;HgH/kSQC8pkrBOeeMQXdoDYJ0ZxBFceXTSG/kVYtt4xfN7GHZ0Crgm5IpX52TqB7fVOceIVYmHaN&#10;XJR0lV+Rcp5ijnGoZYtwtGeJcMNoh3DbZ4Zx7maGcvJlhXLzZIRy9GOEcvRjhHL0Y4Ry9GOEcvRj&#10;hHL0Y/9jGgL/cRUB/38YAf+KHAH8lCEC7pwnAuOiLAPYpDIIzJ9AFMOaSyC6lVUss5BdN6yLZT+l&#10;h2xHoINzTZuAe1OWfYJXknqKXI54kmCKdptjh3WlZoR0sWeCdMBogHTVaIB17Gd/dvJmf3XzZX91&#10;82R/dfNkf3XzZH9182R/dfNkf3XzZP9lGQL/dBQB/4EXAf+NGgH5lx4B66AjAd+mJgLSpzAHyKM+&#10;E7+eSR+2mVMrrpRbNqePYz+gi2pGm4dxTZWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn55r2h7eb1p&#10;ennRaXl66mh6evJmennyZXp582R6efNkennzZHp582R6efNkennzZP9nFwL/dhQB/4QWAf+QFwH1&#10;mxoB56QdAdurHwHOqi8GxKY9ErqhSB6ynVEqqphZNKKUYT6ckGhFloxvTJCJdlKLhn1XhoSFW4KC&#10;jV9+gJdjen+hZnd+rGh1fbtpc37OaXN+6Gh0fvFmdH3yZXV882R1fPNkdXzzZHV882R1fPNkdXzz&#10;ZP9pFgH/eBMB/4cUAP+TFQDxnhUA46gWANWuGwHKrS0GwKk7EbalRh2toVAppZxYM56YXzyXlGZE&#10;kJFtS4uOdFGGjHtWgYmDW3yHi194hpRidISfZXGDqmdvg7hpbYPLaW2D5mhug/Jmb4LyZXCB82Rw&#10;gfNkcIHzZHCB82RwgfNkcIHzZP9rFAH/exIB/4oSAP+WEgDtohAA3q0OANCxGQDFsCsFu605D7Kp&#10;RBuppU4noKFWMpmdXjuSmmRDi5drSoaUclCAknlVe4+AWneNiV5yjJJhboqcZGuJqGdpibZoZ4nI&#10;aGeJ42doifJmaYfzZWqG82RqhvNkaobzZGqG82RqhvNkaobzZP9uEgH/fhAA/40QAPeaDgDbpwoA&#10;07ALAMq0FgDAtCkEtrE3Dq2uQxqkqkwlm6ZVMJOjXDmMoGNBhp1pSICacE57mHdTdpZ+WHGUhlxs&#10;kpBgaJGaY2WQpmVjkLRmYZDGZmGQ4WZhkPJlY47zZGSM9GNkjPRjZIz0Y2SM9GNkjPRjZIz0Y/9x&#10;EAH/gg8A/5ENAN6fCQDTqgkAzLMJAMS4EwC6uCYDsbY1DKezQRier0ojlqxTLo6pWjeHpmE/gKRn&#10;Rnqhbkx1n3VRcJ18VWuchFpmmo5dY5mYYF+YpGJdmLJkW5jDZFuY3mNbmPBjXJX1Yl6T9WJek/Vi&#10;XpP1Yl6T9WJek/ViXpP1Yv91DgD/hg0A65YIANWjBwDMrQgAxbYHAL28EQC0vSMCq7syCqG5PxWY&#10;tkggkLNRK4iwWDSArl88eqtmQ3SpbEhvqHNOaqZ6UmWlglZho4xaXaKWXFqiol9XobBgVqHBYFWi&#10;3GBVoe9gVp/3X1ec919XnPdfV5z3X1ec919XnPdfV5z3X/96DAD9iwkA2psEAM6nBgDEsAYAvLkE&#10;ALXBDgCswiABpMEwCJq/PBORvUYdibpPJ4G4VjB6tl04c7RkP26yakRosXFJZLB5TV+ugVFbrYpU&#10;WK2VV1SsoVlSrK9bUKzAW1Cs2lpPq+5bT6r6W1Gm+ltRpvpbUab6W1Gm+ltRpvpbUab6W/+ACQDh&#10;kgEA0aAEAMarBQC8tAQAs70DAKvHCwCkyRwBnMgsBpPHOQ+KxUQZgcNNI3rBVCxzv1szbb5iOWe8&#10;aT5iu3BDXrp3R1q5gEtWuYlOU7iUUFC4oFJNuK5UTLi/VEu52FRLt+1USrb5VUqz/lZKs/5WSrP+&#10;Vkqz/lZKs/5WSrP+VvqHAgDWmAAAyaUDAL2vAwCzuAEAqcIEAKHNCACa0BYAktAoBIrPNgyBzkEV&#10;ecxKHnLLUiZsylotZslhMmHIaDdcx288WMZ2P1XGf0NRxYlFTsWUSEvFoEpJxa5LSMW/S0fG2EtH&#10;xe1LRsP5TUXC/05Fwv9ORcL/TkXC/05Fwv9ORcL/Tt+QAADMnwAAv6oBALOzAQCpvQIAn8cFAJbS&#10;CQCO2hIAiNskAoDaMgh42T4QcdhIGGrXUB9k1lglX9VfKlvUZy9X1G4zU9N2NlDTfzlM04g7StOU&#10;PkfToD9F1K5ARNS/QUPV2EBE0+xAQtL2QkHR/kRB0f5EQdH+REHR/kRB0f5EQdH+RNGYAADDpQAA&#10;ta4AAKm4AACewwIAlM0GAIrZCgCE4xgBfeQmA3XkMghu4zwPZ+NFFWHjTRtc41UgV+NdJFTjZCdQ&#10;4msqTeJzLUrjfDBI44YyReOQNEPjnDVB5Kk2QOS4Nz/lyzc/5eQ3P+PzNj3i+zg94vs4PeL7OD3i&#10;+zg94vs4PeL7OMahAAC3qwAAqrQAAJ6+AACTyQIAiNQGAH/uDgB57RsBce0nA2ruMghk7jsNXu5D&#10;E1juSxdT7lIaUO9ZHkzvYCBJ72cjR+9vJUTwdydB8IApP/CKKj3xlSw78aEtOfKuLjjyvi8389Av&#10;N/PnLzbx8y828fMvNvHzLzbx8y828fMvNvHzL7mnAACrsAAAn7sAAJLGAACG0AEAe90FAHT3EQBt&#10;9xwBZvgmA1/4LwZa+TgKVPlADlD6RxFM+k4USPtVFkX7WxhC+2IaQPxoHD38cB06/XgfOP2CIDb9&#10;jSI0/pgjMv6kJDH/sSUw/78mL//PJi7/4yYu/+MmLv/jJi7/4yYu/+MmLv/jJq2tAACftwAAksIA&#10;AIbNAAB52gAAcPIIAGj/EQBh/xoBWv8jA1T/KwRP/zMGSv87CEb/QgtD/0kNQP9PDj3/VRA6/1sR&#10;OP9hEzX/aBQz/28VMP94Fi7/ghcs/40ZKv+ZGin/pBoo/68bJ/+6HCb/xxwm/8ccJv/HHCb/xxwm&#10;/8ccJv/HHKG0AACTvwAAhsoAAHjWAABs4gAAY/wHAFz/DwBV/xYBT/8eAkn/JgNE/y4EQP80BTz/&#10;OwY5/0EHNv9GCDP/TAgx/1EJLv9XCiz/XQoq/2QLKP9sDCX/dQ0j/38OIf+KDyD/lRAe/6AQHv+o&#10;ER3/sREd/7ERHf+xER3/sREd/7ERHf+xEZW8AACGxwAAedMAAGvgAABe7QAAVv8DAE//DABJ/xIB&#10;Q/8ZAT7/IAI5/ycDNf8tAzL/MwQu/zgEK/89BSj/QgUm/0cFJP9MBiL/UQYg/1cGHf9eBxv/ZQcZ&#10;/24IF/94CBX/gwgT/40JE/+WCRL/ngkS/54JEv+eCRL/ngkS/54JEv+eCf9CLQP/QjIE/0gyBP9M&#10;Ngb/TjwI/1BHDv9QUhX/Tl8a/0trH/9IdyT/RYMn/0KOKv9Blyz/P6Au/z+nL/8+rjD/PbUx/z28&#10;Mv88xTL/PM4z/zvfM/876jT/O/M0/zv7NP88/zP+PP8z/D3/NPY//zX1P/819T//NfU//zX1P/81&#10;9T//Nf9DLAP/RDAE/0owBP9ONAb/UToI/1NGDv9SURX/UV0a/05pIP9LdCT/SIAo/0WLK/9DlS3/&#10;Qp0v/0GlMP9ArDH/P7My/z+6M/8+wjT/Psw0/z7cNf896DX/PfE1/z76Nf0+/zX7P/80+D//NvJB&#10;/zfwQf838EH/N/BB/zfwQf838EH/N/9ELAP/Ry4D/00uBP9RMgX/VDkI/1dEDv9WTxX/VFob/1Fm&#10;IP9OciX/S30p/0iILP9Gki7/RZsw/0SiMv9DqTP/QrA0/0K3Nf9Bvzb/Qck2/0DXN/9A5Tf9QPA3&#10;+kD4N/dB/zb2Qf838kH/OOxD/znqRP856kT/OepE/znqRP856kT/Of9FKwP/SSwD/1AsBP9VLwX/&#10;WTcI/1xCDv9bTRX/WFcb/1ZjIP9SbyX/T3oq/0yFLf9KjzD/SJgy/0efNP9GpjX/Ra02/0W0N/9E&#10;vDj+RMY4/ETSOflD4jn2RO4580T3OfFE/znvRP8660X/O+RG/zzjRv8840b/PONG/zzjRv8840b/&#10;PP9GKwP/TSkD/1QpBP9ZLAX/XjUH/2FADf9hShT/XlQa/1pfIP9Xayb/VHYq/1GBLv9OizH+TJQ0&#10;/EucNftKozf6Sao4+EixOfdIuTr2R8I79UfNO/JH3zvuR+w760j2O+lH/z3nR/8+4Uj/P9pK/0DY&#10;Sv9A2Er/QNhK/0DYSv9A2Er/QP9HKgP/UCcD/1gmA/9eKgT/YzMH/2Y9Df9mRxP/ZFEa/2BbIP9c&#10;Zyb9WXIr+lZ9L/hThzP2UZA19FCYN/JOnznxTaY770ytPO5MtT3sS74960vKPulL3D7lTOo94kv1&#10;P99L/kHcSv9C1Ez/Q81N/0PLTv9Dy07/Q8tO/0PLTv9Dy07/Q/9KKAP/VCQD/1wjA/9jKAT/aDAG&#10;/2w7C/9sRBL/ak4Z/mZYH/lhYiX1Xm0r8lt4MO9YgjTsVos36lSUOehTmzvmUaM95VGqPuNQsj/h&#10;T7tA4E/HQN5P2EHZT+hB1E/0Q9BO/kXOTv9GyFD/RsJR/0fAUf9HwFH/R8BR/0fAUf9HwFH/R/9N&#10;JQL/VyEC/2AgA/9oJgP/bi4F/3I4Cv9yQRD9cEsX921UHfJoXiTtZGkq6WF0MOVefjTiW4c44FmP&#10;O91Xlz7bVZ9A2FSmQtVTrkPSUrdE0FLCRc5S0EbLUuVGyFLySMVS/UnCUv9KvFT/SrdV/0q2Vf9K&#10;tlX/SrZV/0q2Vf9KtlX/Sv9QIwL/Wx4C/2QeAv9tJAP/cysE/3c1CP54Pg72d0cU8HRQG+pvWiLk&#10;a2Up4GdvL9tjeTXWYII60l2KPs9bkkHMWZpDylihRchXqUfGVrJJxFa8SsJVyUu/Vd9LvFbuTLlW&#10;+k23Vv9Nslj/Ta5Z/02sWf9NrFn/TaxZ/02sWf9NrFn/Tf9TIAL/XhwC/2gcAv9xIgL/eCgD/3wx&#10;B/h+OgvwfUMR6XpMGOJ2Vx/ccmEo1G1rL89pdDbLZX07x2KFQMRgjUPBXpVGv12cSLxbpEu6Wq1M&#10;uFm3TrZZw0+0WdVPsVrqUK5a91CsWv9QqFv/UKRc/1CkXf9PpF3/T6Rd/0+kXf9PpF3/T/9WHgL/&#10;YRkC/2waAv91IAL/fCUD/YEuBfOENwnqhD8O4oFIFdt9Ux3Rd10ny3JnMMZucDfCang8vmeAQbpl&#10;iEW3Y5BItGGYS7Jfn02vXqhPrV2yUatdvlKpXc5Tpl3lU6Re9FOiXv9Tn1//Upxg/1KbYP9Sm2D/&#10;Uptg/1KbYP9Sm2D/Uv9YHAL/ZBcB/3AZAf95HQH/gCMC+IYqA+2JMgbkijsK3IhFEtGCUBzKfVom&#10;xHhjL75zbDe5b3Q9tWx8QrJqhEauZ4xKq2WTTahkm0+lYqRSo2GuVKFhuVWfYchWnWHhVpti8VWZ&#10;Yv1Vl2P/VJVk/1SUZP9TlGT/U5Rk/1OUZP9TlGT/U/9aGgL/ZxUB/3MXAf99GwH/hCAB84omAuiO&#10;LgTfkDYH1IxBEcuHTRvEglcmvX1gL7d4aTaydHE9rnF4QqpugEembIhKo2qPTqBomFGdZ6BTmmaq&#10;VZhltVeVZcRYlGXbWJJm71eRZvxXj2f+Vo5n/lWNaP5VjWj+VY1o/lWNaP5VjWj+Vf9cGAH/aRMB&#10;/3YWAf+AGQH9iB0B744iAeSTKQLalDEGzpA/D8aLSxq+hlUlt4FeLrF9ZjaseW48p3Z1QqNzfUef&#10;cIRLnG6MTphslFKVa51UkmqnV5BpslmNacBajGnVWopq7FmKavpYiWv9V4dr/VaHa/5Wh2v+Vodr&#10;/laHa/5Wh2v+Vv9eFwH/bBIB/3gUAf+DFwD5ixoA65IdAeCYIwHTmC8FypQ9DsGPSRm5ilMksoZb&#10;LayBZDWmfms8oXpyQp13ekeZdYFLlXOJT5FxkVKOb5pVi26kWIhtr1qGbb1bhG3QW4Nu6VqDbvhZ&#10;gm/8WIJv/VeCb/1Xgm/9V4Jv/VeCb/1Xgm/9V/9gFQH/bhEB/3sTAP+GFAD2jxYA55YYANucHADP&#10;my0ExZc7DbyTRxi0jlEjrYpZLKeGYTShgmk7nH9wQZd8d0aTeX5Lj3eGT4t1jlKIc5dVhHKhWIJx&#10;rFp/cbpcfnHMXH1y51t9cvZafHL8WXxy/Fd8cv1XfHL9V3xy/Vd8cv1XfHL9V/9iFAH/cREB/30R&#10;AP+IEgDykhIA45oSANWfGQDKnisEwZs5DLiXRRewkk8iqY5YK6KKXzOchmc6l4NuQJKAdUWNfnxK&#10;iXyEToV6jFKCeJVWfnefWHt2qlt5dbhcd3XKXHd25Vx3d/Vad3b7WXd2/Fh3dvxXd3b8V3d2/Fd3&#10;dvxXd3b8V/9kEgH/cxAA/4AQAP+LEADvlQ4A354NANCiFwDGoSkDvZ43C7SaQxaslk0gpJJWKp2O&#10;XjKXi2U5kohsQI2Fc0WIg3pKhICBToB/ilJ8fZNVeHydWHV7qFtzerZccXrHXHF64lxxe/NacXv7&#10;WXJ6/FhyevxYcnr8WHJ6/FhyevxYcnr8WP9nEQH/dQ8A/4MOAPSODQDbmQoA1KELAMykFQDCpCcD&#10;uKI2CrCeQhWnmkwfoJdUKZmTXDGTkGM4jY1qP4iKcUSDiHhJfoZ/TXqEiFF2gpFVc4GbWG+Aplpt&#10;f7Rca3/FXGuA31xrgPJaa4D7WWx+/FhtfvxYbX78WG1+/FhtfvxYbX78WP9pEAH/eA4A/4UMAOKS&#10;CADVmwkAzqMJAMeoEgC9qCUCtKY0CauiQBOjn0oem5tSJ5SYWjCOlWE3iJJoPYKQb0N+jnZIeYx9&#10;THWKhVBxiI5UbYeZV2qGpFlnhbFbZYXCW2WF3FtlhfBaZoX7WWeD/Fhng/xXZ4P8V2eD/Fdng/xX&#10;Z4P8V/9sDgD/ewwA8okJANmVBgDPnggAyaYIAMGrEAC4qyICr6oyCKanPhKepEgclqFRJY+eWC6I&#10;m181gplmPH2WbUF4lHRGc5J7S2+Qg09rj4xSZ46WVWSNolhhjK9ZX4zAWl+M2VlfjO5ZX4z7WGGK&#10;/Vdhif1XYYn9V2GJ/Vdhif1XYYn9V/9vDAD/fwkA340DANKYBgDKogYAwqkGALqvDgCysCABqa4v&#10;BqGsPBCYqUYakadPI4mkViyDol0zfZ9kOXedaz9ym3FEbpp5SGmYgUxll4pQYZWUU16VoFVblK1X&#10;WpS9WFmU1FdZlOxXWZP5VluR/lVbkP5VW5D+VVuQ/lVbkP5VW5D+Vf9zCQD1hAQA2JEDAMycBQDD&#10;pQUAu60EALOzDACrtRwBo7QsBZuyOQ6SsEQXiq1NIIOrVCl9qVwwd6diNnGlaTxspG9BaKJ3RWSh&#10;f0lfn4hMXJ6ST1ienlJWnatTVJ28VFOd0VRTnetTU5z4U1Sa/1NUmf9TVJn/U1SZ/1NUmf9TVJn/&#10;U/94BgDhiQAA0JYCAMahAwC8qQMAs7ABAKu4CACkuhgAnLopA5S5NguMt0EUhLVKHXyzUiV2sVos&#10;cK9gMmuuZzhmrW48Yqt1QF6qfURaqYZIVqiRSlOonU1Rp6pOT6i6T06oz09Op+lPTab3T02l/09O&#10;pP9PTqT/T06k/09OpP9PTqT/T/p/AADYjgAAyZsBAL6lAgC0rQEAq7UAAKG/BACbwRQAlMElAozA&#10;MwiEvz4RfL1IGXW8UCFvulgnarlfLWW4ZTJgt2w2XLZ0Oli1fD5VtIVBUbSQRE6znEZMs6lISrO5&#10;SEm0zkhJs+lISLH2SUiw/0pIsP9KSLD/Skiw/0pIsP9KSLD/SuKGAADOlAAAwqEAALapAACrsQAA&#10;oboBAJjDBQCQyRAAiskgAYPJLwV7yDsNdMdFFG7GThtoxVYhY8RdJ17DZCtawmsvVsFyM1PBezZP&#10;wIQ5TMCPPErAmz5HwKg/RsC4QEXAzUBFwOg/RL72QUO9/0JDvP9DQ7z/Q0O8/0NDvP9DQ7z/Q9aN&#10;AADGmwAAuKUAAK2uAACitgAAmL8CAI3IBgCD0QsAf9IaAHnSKgNy0jcIbNFCD2bRSxVh0FMaXM9b&#10;H1jPYiNUzmknUc5xKk3Oei1KzoMwSM6OMkXOmjRDzqg1Qs64NkHPzTVBzug1QM31Nz/L/jk+y/85&#10;Psv/OT7L/zk+y/85Psv/OcqWAAC8ogAAr6oAAKOzAACYvAAAjcYDAILPBwB42QsAc94YAG7eJgJo&#10;3jMFYt4+Cl3eSA9Z3lAUVd5YF1HeYBtO3mceS91vIEjeeCNG3oElQ96MJ0HemCk/3qYqPt+1Kj3g&#10;yCo93+MqPN3xKzvc+y063P0uOtz9Ljrc/S463P0uOtz9LsCfAACxpwAApLAAAJi6AACNwwAAgc0C&#10;AHbXBwBu6A8AaegbAWPoJwJe6TIFWOk7CFTpRAxP6kwPTOpTEknqWxVG6mIXROtqGUHrchs/63sd&#10;POuGHjrskSA47J4hN+2sIjbtuyM17s8jNO7mIzTr9SM06/gjNOv4IzTr+CM06/gjNOv4I7OlAACm&#10;rQAAmbcAAI3BAACAywAAddUBAGnhBgBk8xEAXvMcAVn0JgJU9DAET/U4Bkv1QAhH9kcKRPZODEH3&#10;VQ4/91wPPPdjETr4ahM3+HMUNfh9FjP5iBcx+ZQYL/qhGS76rxot+74aLPvPGyv75xsr++sbK/vr&#10;Gyv76xsr++sbK/vrG6iqAACatAAAjb8AAIDJAAB00wAAZ94AAF7yCABZ/hEAU/8aAU7/IwJJ/ysD&#10;Rf8zBEH/OgU+/0EGO/9HBzj/Tgg1/1QJM/9aCTH/YQov/2kLLP9yDCr/fQ0o/4gOJv+VDyX/oRAk&#10;/64RI/+6EiL/yhIi/9ASIv/QEiL/0BIi/9ASIv/QEpyyAACOvAAAgccAAHPRAABn3QAAWeMAAFP9&#10;BgBN/w4ASP8WAEP/HgE//yYCOv8tAjf/MwMz/zkDMP8/BC7/RAQr/0oFKf9QBSf/VgYk/10GIv9l&#10;ByD/bgcd/3kIG/+FCBr/kgkZ/54JGP+oCRf/swkX/7cJF/+3CRf/twkX/7cJF/+3CZC6AACCxQAA&#10;dNAAAGfcAABY4wAATfAAAEf/AgBC/wwAPP8RADj/GAE0/x8BMP8lASz/KwIp/zACJf81AiP/OgIg&#10;/z8DHv9EAxz/SQMZ/08DF/9WBBX/XgQS/2gEEf9yBQ//fgUO/4oFDv+UBQ3/ngUN/6IFDf+iBQ3/&#10;ogUN/6IFDf+iBf85LwL/PDAD/0ExA/9ENAT/RDoG/0RFCP9FUQz/Q10R/0FpFv8+dhn/PIEc/zqM&#10;Hv85liD/OJ4h/zelI/83qyP/NrIk/za5Jf82wCX/Ncom/zXXJv815Sb/Ne8m/zX4Jv82/yb+Nv8m&#10;/Db/Jvw2/yf6Nv8o+jb/KPo2/yj6Nv8o+jb/KP85LwL/Pi8D/0QvA/9GMgT/SDgG/0hDCP9ITw3/&#10;R1sS/0RnFv9Ccxr/P38d/z2KH/88kyH/O5sj/zqiJP85qSX/ObAm/zi2Jv84vif/OMcn/zjTKP84&#10;4yj/OO0o/jj3KPs4/if5Of8n+Dj/Kfg4/yr2OP8q9jj/KvY4/yr2OP8q9jj/Kv86LwL/QSwD/0Ys&#10;A/9KLwT/TDcF/01BCP9MTA3/S1gS/0hkF/9GcBv/Q3we/0GHIP8/kCP/Ppgk/z2gJf89pib/PK0n&#10;/zy0KP87uyn/O8Qp/zvPKf474Cr7O+sq+Dv1KfY8/in0PP8q8zv/K/I7/yzvO/8t7zv/Le87/y3v&#10;O/8t7zv/Lf88LQL/RCkC/0opA/9OLAT/UTQF/1I+CP9SSg3/UFUS/01hF/9KbRv/SHgf/0WDIv9D&#10;jST/QpUm/0GdJ/9Aoyj/QKop/j+xKv0/uCv8P8Er+j/LK/c/3Cz1P+ks8T/0K+8//SztP/8t7D7/&#10;L+s+/zDnP/8w5z//MOc//zDnP/8w5z//MP9AKgL/SCYC/04mA/9SKQP/VjIF/1c8B/9XRwz/VVES&#10;/1JdF/9QaRz/TXQg/0p/I/1IiSb7R5Eo+kaZKfhFoCr3RKcr9UStLPRDtS3zQ70t8kPILvBD1y7s&#10;Q+cu6UTzLeZD/DDkQv8x40L/MuFC/zPcQ/803EP/NNxD/zTcQ/803EP/NP9DJwL/SyMC/1IiAv9Y&#10;JwP/XC8E/105B/9eQwz/W04R/1hYF/5VZBz6Um8g91B6JPRNhCfyTI0p8EqVK+9JnC3tSaMu7Eiq&#10;L+pHsS/pR7ow50fFMOZH0jDiSOUw30fyMttH+zTYRv811Ub/NtJG/zfNSP83zUj/N81I/zfNSP83&#10;zUj/N/9GJAL/TyAC/1YfAv9dJAP/YSwE/2M1Bv9kQAv/YkoQ+l5UFvVbXxzxWGsg7lV1JetTfyjo&#10;UYgr5k+RLeROmC/iTaAw4UynMd9MrjLdS7cz20vCNNlKzzXVS+Q10EvwNs1K+zjKSv86yEr/OsZL&#10;/zvBTP87wUz/O8FM/zvBTP87wUz/O/9KIQL/Ux0C/1scAv9iIgL/ZykD/2kyBf9qPAn5aEYP8mVQ&#10;Fe1hWxroXmYg5FtxJeFYeyneVoQs21SML9hSlDLUUZs00lCjNdBPqjfOTrI4zE68OcpOyTrITt06&#10;xE/tO8FO+T2+Tv89vE7/PrpP/z62UP8+tlD/PrZQ/z62UP8+tlD/Pv9NHgL/VhoB/18aAf9nIAL/&#10;bCYC/28uBPlwOAfyb0IM62xLEuVpVxnfZWIf2mFsJdRddirQW34vzVmHMspXjzXIVpY3xlSdOcRT&#10;pTvBU608v1K3Pr1Swz+8UtM/uVLoP7VS9kGzUv9BsVP/Qa9T/0GsVP9BrFT/QaxU/0GsVP9BrFT/&#10;Qf9QHAH/WhcB/2QYAf9sHQH/cSMC/XUqA/N2MwXrdj0K43NHD9xvUxfUa14fzmZnJspjcSvGYHkw&#10;wl6BNL9ciTe9WpE6ulmYPLhYoD62V6hAtFayQrJWvUOwVcxDrVbjRKtW80SoV/5Ep1f/RKVY/0Si&#10;WP9Eolj/RKJY/0SiWP9Eolj/RP9TGQH/XRQB/2gWAf9wGgH/diAB93omAu18LgPkfDgH3HpEDdJ1&#10;TxbLcFoexmxjJsFobCy9ZnUxuWN9NbZhhDmzX4w8sF2UP65cm0GrW6RDqVqtRadauEalWcdHo1re&#10;R6Fa70efW/xHnVv/R5tc/0aaXP9Gmlz/Rppc/0aaXP9Gmlz/Rv9VFwH/YBIB/2sUAf90FwD/ehwB&#10;8n8iAeeBKQLegjME039ADMt6TBXEdlYevnFgJbluaCy0a3EysWh5Nq1mgDqqZIg9p2KPQKVgl0Oi&#10;X6BFn16pR51etEmbXcJKmV3WSpde7EqWX/pJlV//SZNg/0iSYP9HkmD/R5Jg/0eSYP9HkmD/R/9Y&#10;FQH/YxEB/24SAP93FQD7fhgA7YMdAOKHIwHWhy4DzIM9C8V/SRS9e1Mdt3ZdJbJzZSytb20yqW11&#10;N6ZqfDuiaIQ+n2aMQZxllESZY5xHl2KmSZRisEuSYb5MkGHQTI9i6EyOY/hLjWP/Soxk/0mLZP9J&#10;i2T/SYtk/0mLZP9Ji2T/Sf9aEwH/ZhAA/3ERAP96EgD3ghQA6IcXAN2LHADQiywDx4g7Cr+ERxO4&#10;f1EcsXtaJKx3YiundGoxo3FyNp9veTubbYA/mGuIQpVpkEWSaJlIj2aiSoxmrUyKZbpNiGXMTodm&#10;5k6GZ/ZMhmf/S4Vo/0uEaP9KhGj/SoRo/0qEaP9KhGj/Sv9cEgH/aA8A/3QQAP99EADzhRAA5IsR&#10;ANaPFwDLjioCwow4CbqIRBKzhE8brH9YI6d8YCuheGgxnXVvNplzdjuVcX0/km+FQo5tjUWLbJZI&#10;iGugS4Vqqk2DabdOgWnIT4Bq40+Aa/ROf2v/TH9r/0t/a/9Lf2v/S39r/0t/a/9Lf2v/S/9eEAH/&#10;aw4A/3YOAPuADQDqiA0A248MANCSFQDHkicCvo82CLaMQhGuiE0aqIRWIqKAXiqcfWUwl3psNZN3&#10;czqPdXs+jHOCQohyi0aFcJNJgm+dTH9uqE59brVPe23GUHpu4FB5b/JOeW/+TXlv/0x5b/9LeW//&#10;S3lv/0t5b/9LeW//S/9gDwD/bQ0A/3kMAO6DCwDbiwkA1JEKAMyVEwDClSUCuZM0B7GPQRCqjEsZ&#10;o4hUIZ2EXCmXgWMvkn5qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlypk52crNQdXLDUHNy3VB0&#10;c/BPdHP9TXRz/0x0c/9MdHP/THRz/0x0c/9MdHP/TP9iDgD/bwwA/HsKAN6GBgDVjggAz5QJAMeY&#10;EQC+mCMBtZYyBq2TPw+mkEkYn4xSIJiJWiiThmEujoNoNImBbzmFf3Y9gX1+QX17hkV6eY9JdniZ&#10;THN3pE5xd7FQb3bBUG532VBud+9Pbnf8Tm53/01vd/9Mb3f/TG93/0xvd/9Mb3f/TP9kDQD/cgoA&#10;8H4GANqIBQDQkAcAypcIAMKbEAC5myEBsZowBqmXPQ6hlEcXmpFQH5SNWCeOi18tiYhmM4SGbTiA&#10;hHQ9e4J7QXiAhEV0f41IcX2XS218ok5rfK9PaXu+UGh81VBofO1PaXz7Tml8/01qe/9Manv/TGp7&#10;/0xqe/9Manv/TP9mCgD/dQgA4YECANSLBQDLkwYAxJoGAL2eDgC1nx8BrJ4uBaSbOwydmEUVlpVO&#10;Ho+TViWJkF0shI5kMn+Lazd6inI8doh5QHKGgURvhYpHa4OVSmiCoE1lgaxOY4G8T2KB0U9igetO&#10;Y4H5TWOB/0xkgP9LZID/S2SA/0tkgP9LZID/S/9pCAD7eAQA3IQBAM+PBADGlwUAv50FALehDACv&#10;oxwAp6IsBJ+gOQuYnkMUkZtMHIqYVCOEllwqf5RiMHqSaTV1kHA6cY53Pm2Nf0Jpi4hGZYqSSWKJ&#10;nktfiKpNXoi6TlyIzk5diOlNXYf4TF2H/0tehv9LXob/S16G/0tehv9LXob/S/9tBQDqfAAA1YgA&#10;AMqSAwDBmgMAuaADALGmCQCppxkAoqcpA5qlNgmSo0ESi6FKGoSfUiF+nVooeZtgLnSZZzNvl244&#10;a5Z1PGeUfUBjk4ZDYJGQRlyRnElakKlLWJC4TFeQzExXkOdLV4/3SleO/0pYjv9JWI7/SViO/0lY&#10;jv9JWI7/Sf9xAQDggAAAz4wAAMSWAgC7ngIAsqQAAKmqBQCirBUAm6wmApSrNAeMqj8PhahIF36m&#10;UB54pFglc6JeK26hZTBqn2w0ZZ5zOWGdezxem4RAWpqOQ1eZmkVUmadHUpm2SFGZykhRmOZIUZf1&#10;SFGX/0dRlv9HUZb/R1GW/0dRlv9HUZb/R/Z3AADYhQAAyZEAAL+bAQC0ogAAq6gAAKGwAACashEA&#10;lLMiAY2yMAWFsTwMfq9GFHiuThtyrFYhbatcJ2ipYyxkqGowYKdxNFymeThYpYI7VaSMPlGjmEBP&#10;o6VCTaO0Q0yjyENMo+RDS6H0Q0ug/0RLoP9ES6D/REug/0RLoP9ES6D/RON9AADPiwAAwpYAALef&#10;AACtpgAAo60AAJm1AACQuQ4Ai7oeAYS6LQN9uTkJd7hDEHG2TBdrtVMdZrRaImKzYSZesmgrWrFv&#10;LlawdzJTsIE1T6+LOEyvlzpKrqQ8SK6zPUeuxz1HruM8Rq3zPUar/j5Fq/8/Rav/P0Wr/z9Fq/8/&#10;Rav/P9qDAADHkQAAu5wAAK+kAAClqwAAmrIAAJC6AQCGwQkAgcIYAHvCKAJ1wjUGb8FADGnASRJk&#10;v1EXX75YHFu+XyBXvWYkVLxuJ1G8dipNu38tSruKMEi7ljJFu6M0Q7uyNEK7xTVDu+I0QrnzNUG4&#10;/TdAt/83QLf/N0C3/zdAt/83QLf/N86LAAC/mAAAsqEAAKepAACcsAAAkbgAAIbAAgB7yAcAdMsS&#10;AHDMIgFryzADZss8B2HLRQxcyk4RWMpWFVTKXRlRyWQcTslsH0vJdCJIyH4kRciIJ0PIlShByKIq&#10;P8ixKz7JxCs+yeEqPsfyKz3G/C08xf8uPMX/LjzF/y48xf8uPMX/LsSTAAC2nwAAqaYAAJ2uAACS&#10;twAAhr8AAHvHAwBwzwcAZ9YNAGTXGgBg2CoBXNg2A1jYQQZU2EoKUNhSDU3YWhBK12ITR9dpFkXX&#10;chhC13waQNiHHD3Ykx482KEfOtmwIDnZwyA52d8gOdfvIDjV+SI31P8jN9T/IzfU/yM31P8jN9T/&#10;I7mcAACrpAAAn6wAAJO1AACHvgAAe8YAAHDOAwBl1gcAXeMOAFrjGwBW4ycBUuQyAk7kPARK5EQG&#10;R+VNCEXlVQpC5VwMQOVkDj7mbBA75nYSOeaAFDfnjBU155kWNOeoFzLouBgy6MwYMejlGDHm9Bgx&#10;5fwYMeX8GDHl/Bgx5fwYMeX8GK6iAAChqgAAlLMAAIi9AAB7xgAAb84AAGPWAQBY3gUAVO4QAFHv&#10;GwBN7yYBSfAvAkXwOANB8T8EPvFHBTzyTgY68lUHN/JcCDXzZAkz820KMfR3DC/0gg0t9I8OK/Wd&#10;Dyr2qxAp9rwQKPbOESf35hEn9fERJ/XxESf18REn9fERJ/XxEaOoAACWsgAAiLsAAHvFAABvzgAA&#10;YtcAAFbeAABO8AcASvoQAEb7GQBC+yIBP/wqATv9MgI4/TkCNf4/AzL+RgMw/0wELv9TBSv/WgUp&#10;/2IGJ/9rBiT/dgcj/4IIIf+QCCD/nQkf/6sJHv+6CR3/yQkc/90JHP/dCRz/3Qkc/90JHP/dCZiw&#10;AACKugAAfMQAAG/NAABi2AAAVd4AAEnkAABE+wUAP/8OADv/FQA4/xwANP8kATH/KwEt/zEBKv82&#10;Aif/PAIl/0ICI/9IAiD/TgMe/1UDHP9dAxn/ZwQX/3IEFf9/BBT/jAUT/5oFEv+mBRH/sgUR/7wF&#10;Ef+8BRH/vAUR/7wFEf+8BYy4AAB9wgAAb8wAAGLYAABU3wAAR+UAAD7xAAA5/wEANP8LADD/EAAs&#10;/xYAKf8cACb/IgAi/ycBH/8sARz/MQEa/zYBGP88ARX/QQET/0gCEf9PAhD/VwIN/2ECDP9sAgr/&#10;eQIJ/4YDCP+SAwf/nQMG/6UDBv+lAwb/pQMG/6UDBv+lA/8xMQL/Ni4C/zovAv87MgP/OzkE/ztD&#10;Bf85Twf/OFwK/zZoDf80dBD/MoAS/zGLFP8wlBb/MJsX/y+iF/8vqBj/Lq8Z/y61Gf8uvBn/LsUa&#10;/y7PGv8u4Br/Lusa/y70Gv8u/Br8L/8Z+y//Gvou/xv6Lv8c+i7/HPou/xz6Lv8c+i7/HP8zLwL/&#10;OSwC/z0tAv8+MAP/PzYE/z9BBf89TQf/PFkK/zplDv84chH/Nn0T/zWIFf80kRf/M5kY/zOgGf8y&#10;phn/Mqwa/zGzGv8xuhv/McIb/zHMG/8x3Rv/Mekb/THzG/oy+xv4Mv8b9zL/HPYx/x31Mf8e9TH/&#10;HvUx/x71Mf8e9TH/Hv81LAL/PCoC/0AqAv9CLQP/QzQE/0Q/Bf9CSgf/QVYK/z9iDv89bhH/O3oU&#10;/zmEFv84jhj/N5YZ/zadGv82pBv/Naoc/zWwHP81tx3/Nb8d/zXJHfw12B36Necd9zXxHfQ1+h3y&#10;Nf8e8TX/H/A1/yDvNP8h7zT/Ie80/yHvNP8h7zT/If84KgL/PycC/0MmAv9GKQL/STID/0k8Bf9I&#10;Rwf/RlML/0RfD/9CahL/QHYV/z6AGP88ihn/PJIb/zuaHP06oB38Oqcd+zmtHvo5tB/5Obwf+DnG&#10;H/Y50x/yOeQf7znwH+w6+h/qOf8h6Tn/I+g5/yTnOf8k5zn/Jec5/yXnOf8l5zn/Jf88JwL/QyMC&#10;/0giAv9MJgL/Ty8D/1A5Bf9OQwf/TE8L/0pbD/9IZhP/RXEW/EN8GfpChhv4QY4c9kCWHvU/nR/z&#10;P6Mg8j6qIPE+sSHwPrkh7j7DIe0+zyHqPuIh5j/vIeM++SPhPf8l3z3/J949/yjcPf8o3D3/KNw9&#10;/yjcPf8o3D3/KP8/IwH/RyAB/0weAf9RJAL/VSwD/1Y1BP9VPwb/U0oK/lBWD/pOYhP2S20X80l3&#10;GvBHgRzuRooe7EWSIOtEmSHpQ6Ai6EOnI+ZDriPlQrYk5ELAJOJDzCTfQ+Ak20PtJdZC+CjTQv8q&#10;0UL/K89B/yvOQf8szkH/LM5B/yzOQf8szkH/LP9DIAH/ShwB/1AbAf9XIQH/WygC/1wyA/9bOwb8&#10;WUYJ9lZRDvFUXRPtUWgX6U9yGuZNfB3kS4Ug4kqOIeBJlSPeSJwk3EejJtpHqyfYRrMo1Ua8KNNG&#10;yCnRRtwqzUfsKslG9yzHRv8uxEb/L8NG/y/CRv8vwUb/L8FG/y/BRv8vwUb/L/9GHQH/ThgB/1YY&#10;Af9cHgH/YCUC/2ItA/xiNwX0YEEI7l1MDehaWBLjWGMX31VuG9tSdx/YUIAi1E+JJNFNkCfPTJco&#10;zUyeKstLpivJSq0sx0q3LcZKwi7EStEvwUvnL71K9DG7Sv8yuEr/MrdL/zO2S/8ztkv/M7ZL/zO2&#10;S/8ztkv/M/9KGgH/UhUB/1oWAf9hGwH/ZiEB/mgpAvRoMgPsZzwG5WRIC99hVBDZXl4X0ltpHM5Y&#10;ciDLVnskyFSDJ8VSiyrDUZIswVCZLr9PoS+9T6gxu06xMrlOvDO3Tso0tU7hNLJO8TWvT/02rU//&#10;NqxP/zarT/82q0//NqtP/zarT/82q0//Nv9NFwH/VRIB/18UAP9mGAD/ax0B+G0kAe1uLALlbTYE&#10;3WtDCNRnTxDNZFoXyGBkHcRdbSLBW3YmvVl+KbtXhSy4Vo0vtlWUMbRUnDOyU6Q0sFKtNq1Stzes&#10;UsU4qlLaOKdS7TmlU/o5o1P/OaJT/zmhVP84oVT/OKFU/zihVP84oVT/OP9PFAH/WRAA/2MSAP9q&#10;FAD/bxkA8nIfAOZ0JgHddDEC03E/CMttSw/FaVYXwGZgHbtjaSK3YHEntF55K7FcgC6uW4gxrFmP&#10;M6pYlzWnV583pVeoOaNWszqhVsA7n1bSPJ1W6TybV/g8mlf/PJlY/zuYWP87mFj/OphY/zqYWP86&#10;mFj/Ov9SEgH/XA4A/2YQAP9tEQD6cxQA63cYAOB5HwDUeS0Cy3Y8B8RySA6+b1MWuGtcHbNoZSKv&#10;ZW0nrGN1K6lhfC+mX4Qyo16LNaFdkzeeXJs5nFukO5larz2XWrs+llrMP5Ra5T+SW/U+kVv/PpBc&#10;/z2QXP88j1z/PI9c/zyPXP88j1z/PP9VEQD/Xw0A/2kOAP9xDgD1dxAA5nsRANl9GADOfSoCxXs5&#10;Br53RQ63dFAVsXBZHK1tYiKoamknpWhxLKFmeC+eZIAzm2KHNphhjziWYJg7k1+hPZFeqz+PXrhA&#10;jV7IQYte4UGKX/NAiV//P4lg/z6IYP8+iGD/PYhg/z2IYP89iGD/Pf9XDwD/YgwA/2wMAPh0DADp&#10;egwA3n4MANKBFQDIgScBwH82Brh8Qg2yeE0VrHVWG6dyXyKib2YnnmxuLJtqdTCXaHwzlGeENpFl&#10;jDmOZJU8jGOePoliqECHYrVChWLFQoRi3kODY/FCgmP9QYJk/0CCZP8/gmT/P4Jk/z+CZP8/gmT/&#10;P/9ZDgD/ZAsA/24KAOp3CADbfQgA1IIKAMyEEgDDhSQBu4M0BbOAQAytfEsUpnlUG6F2XCGcc2Qm&#10;mHFrK5Rvci+RbXkzjmuBNotqiTmIaJI8hWebP4JmpkGAZrJDfmbBRH1m2UR8Z+9DfGf8QXxo/0B8&#10;aP9AfGj/P3xo/z98aP8/fGj/P/9bDAD/ZwkA93EHAN56BQDUgAcAzoUJAMeHEQC+iCIBtocxBK+E&#10;PguogUkTon1SGpx6WiCXd2Emk3VoK49zby+LcXcziG9+NoVuhjqCbY89f2uZP3xro0J5arBDeGq/&#10;RHZq1EV2a+1Ddmv7QnZr/0F2bP9Admz/QHZs/0B2bP9Admz/QP9dCgD/aQcA7HQDANp8BADQgwYA&#10;yYgHAMOKDwC6iyABsoovBKuIPAqkhUcSnYFQGZh+WB+TfF8ljnlmKop3bS6GdXQygnR8Nn9yhDl8&#10;cY09eXCWQHZvoUJ0bq5Ecm69RXBu0UVwb+tEcG/6Q3Fv/0Fxb/9AcXD/QHFw/0BxcP9AcXD/QP9f&#10;CAD/awQA4XYAANR/AwDLhgUAxYsGAL6NDQC1jx4Aro4tA6aMOgmfiUURmYZOGJODVh6OgF0kiX5k&#10;KYV8ay2BenIyfXh5NXp3gjl3dos8c3WVP3F0n0Juc6xEbHO7RWtzzkVrc+lEa3P4Q2tz/0Jsc/9B&#10;bHP/QGxz/0Bsc/9AbHP/QP9hBQD6bgEA3XkAANCCAgDHiQQAwI4EALmRDACxkhsAqZIrA6KQOAib&#10;jUMPlIpMF46IVB2JhVsjhINiKICBaS18f3AxeH53NXV8fzhxe4g8bnqSP2t5nUFoeKpDZni4RGV4&#10;zEVleOdEZXj3Q2Z4/0JmeP9BZnj/QGZ4/0BmeP9AZnj/QP9kAwDucQAA2HwAAMuFAgDDjAMAu5ED&#10;ALOUCQCslhgApZYoAp2UNgeWkkEOkI9KFYqNUhyEi1oif4lgJ3uHZyx3hW4wc4N1NG+CfTdsgYY7&#10;aX+QPmZ+m0FjfqhDYX22RGB9yURffeVDYH32QmB9/0Fhff9AYX3/QGF9/0Bhff9AYX3/QP9nAADj&#10;dAAA0n8AAMeIAQC+jwIAtpUBAK6YBgCmmhUAn5omApiZMwaRlz8Mi5VIFIWTUBp/kVggeo9fJXaN&#10;ZSpyi2wubopzMmqIezZmh4Q5Y4aOPGCFmT9dhKZBW4S0QlqEx0NahONCWoP0QVuD/0Bbg/9AW4P/&#10;P1uD/z9bg/8/W4P/P/9qAADeeAAAzYMAAMKMAAC5kwAAsJgAAKedAgCgnxIAmZ8jAZOeMQWMnTwL&#10;hZtGEn+ZThh6l1YedZZdI3CUYyhskmosaJFxMGWQeTRhjoI3Xo2MOlqMlz1YjKQ/VouyQFSLxUBU&#10;i+FAVIrzP1WK/j9Vif8+VYn/PlWJ/z5Vif8+VYn/Pu9vAADWfAAAyIcAAL2RAAC0mAAAqpwAAKCi&#10;AACZpBAAk6UgAYykLgOFozkJf6JDD3mgTBZ0n1Mbb51aIGqcYSVmmmgpY5lvLV+YdzBbl4A0WJaK&#10;N1WVlTlSlaI7UJSwPU+Uwz1PlN88T5PyPE+S/TxPkv88T5H/PE+R/zxPkf88T5H/POR0AADPgQAA&#10;wowAALiWAACtnAAAo6EAAJioAACQqg0Ai6sbAIWrKgJ+qjYGeKlBDHKoSRJtp1EYaaZYHGSkXyFg&#10;o2YlXaJtKVmhdSxWoX4vU6CIMk+fkzVNn6A3S56vOEqewThJnt04SZ3wOEmc/DhJm/85SZv/OUmb&#10;/zlJm/85SZv/Odt6AADIhwAAvJIAALGaAACmoAAAnKYAAJGsAACHsQgAgbIWAHyzJgF2sjMEcbI9&#10;CWuxRw5msE8TYq9WGF6uXRxarWQgV6xrI1SscyZQq3wpTaqGLEqqki9IqZ8wRqmtMkWpvzJEqtoy&#10;RKjvMkOn+zNDpv8zQ6X/NEOl/zRDpf80Q6X/NNCBAADBjgAAtZgAAKmfAACepQAAk6wAAIiyAAB8&#10;uQIAdroRAHK7IQBuuy4CaLs6BmS6QwpfukwOW7lTEle4WhZUuGEZUbdpHE63cR9LtnoiSLaEJUW2&#10;kCdDtZ0pQbWsKkC2vio/ttgqP7TuKj6z+iw9sv8tPbH/LT2x/y09sf8tPbH/LceJAAC5lQAArJ0A&#10;AKGkAACWqwAAirIAAH+4AABzvwMAasQMAGfFGgBjxSgBX8U1A1vFPwVXxUgJVMRQDFDEWA9NxF8S&#10;SsNmFUjDbhdFw3gaQsOCHEDDjh4+w5wfPMOrIDvDvCE6w9UhO8LuITnA+SI4v/8kOL//JDi//yQ4&#10;v/8kOL//JL2RAACwmwAApKIAAJiqAACMsQAAgLkAAHW/AABqxgQAXswIAFnPEgBX0CEAVdAuAVHQ&#10;OQJO0EMES9BMBknQUwhG0FsLQ9BjDUHQaw8+0HURPNGAEzrRjBQ40ZoWNtGpFzXRuxc00tIXNdDs&#10;FjTP9xgzzv8aM87/GjPO/xozzv8aM87/GrOZAACmoQAAmqkAAI6xAACBuQAAdcAAAGrHAABezQMA&#10;VNQIAEzdDQBK3RgASN4mAEbeMgFE3zwCQt9FAz/fTQQ94FUFO+BdBjngZgg34G8JNeF6CjPhhgwx&#10;4ZQNMOKjDi7isw4u48cOLePjDi3g8g4s3/sPLN/9ECzf/RAs3/0QLN/9EKigAACcpwAAj7AAAIO4&#10;AAB2wQAAaskAAF7PAABT1QEASdwGAEXpDwBC6RkAQOokAD3qLgA66zYBOOw+ATbsRgIz7U0DMe1V&#10;Ay/uXQQt7mUFK+5wBSnvewYo74kHJvCXByXwpwgk8bgII/HMCCLy5Qgi8PMIIu/1CCLv9Qgi7/UI&#10;Iu/1CJ6mAACRrwAAhLgAAHfBAABqyQAAXdAAAFHXAABG3QAAP+oFADz2DgA59hcANvcgADP3KAAx&#10;+DAALvk2ASv5PQEp+kQBJ/pKAiX7UgIj+1oCIPxjAx78bgMc/XsDG/6JBBn+mAQY/6gEF/+3BBb/&#10;yAQW/+AEFv/kBBb/5AQW/+QEFv/kBJOuAACFtwAAeMAAAGrJAABd0gAAUNkAAETfAAA65AAANfcD&#10;ADL/DAAu/xIAK/8aACj/IQAm/ycAI/8tACD/MwAe/zkBHP8/ARn/RQEX/00BFf9VARP/XwER/2oC&#10;EP94Ag7/hwIO/5YCDf+kAgz/sAIM/74CDP/CAgz/wgIM/8ICDP/CAoe2AAB5vwAAa8kAAF7TAABQ&#10;2wAAQ+AAADjlAAAv8AAAK/8AACf/CAAk/w4AIf8TAB7/GQAb/x4AGP8jABX/KAAT/y0AEf8yABD/&#10;OAAO/z8ADP9GAQr/TwEH/1kBBP9lAQH/cgEA/4EBAP+PAQD/mwEA/6cBAP+pAQD/qQEA/6kBAP+p&#10;Af8sLwH/MCwB/zIsAv8zMAL/MTYD/zBBA/8vTQT/LVoG/ytmB/8pcwj/KH4K/yeIC/8nkQz/J5kN&#10;/yafDf8mpQ7/JqsO/yaxD/8muA//JsAP/ybJD/8m1w//JuYP/ybwD/4m+Q/7J/8P+Sf/D/km/xH4&#10;Jv8R+Cb/Evgm/xL4Jv8S+Cb/Ev8uLAH/MykB/zUqAv82LQL/NjQC/zU/A/8zSwT/MlcG/zBkB/8u&#10;cAn/LHsK/yyFDP8rjg3/K5YO/yqdD/8qow//KqkQ/yqvEP8pthD/Kb0R/ynHEf8p0xH+KeMR+yrv&#10;Efgq+BD2K/8Q9Cr/EvQq/xPzKv8U8yn/FPMp/xTzKf8U8yn/FP8xKQH/NiYB/zkmAf86KQL/OzIC&#10;/zs9A/85SAX/N1QG/zVgB/8zbAn/MncM/zCCDf8wiw7/L5MP/y+aEP8uoBH/LqYR/y6sEv8usxL+&#10;LroS/S7EEvsuzxP4LuES9S7tEvEv9xLvL/8T7i7/Fe0u/xbsLv8X7C7/F+wu/xfsLv8X7C7/F/80&#10;JgH/OSMB/z0jAf8+JgL/QS8C/0E5A/8/RQT/PVAG/ztcCP85aAr/N3MN/zZ+Dv81hxD9NI8R/DSW&#10;EvoznRP5M6MT+DOpFPczsBT2M7cU9DPAFPMzzBTwM94U7TPrFOk09hXnM/8X5jP/GOQy/xnkM/8a&#10;4zL/GuMy/xrjMv8a4zL/Gv84IwH/PSAB/0EfAf9FIwH/RywC/0c2A/9GQAT/REwG/0FYCP8/ZAv7&#10;Pm8O+Tx5EPY7gxH0OosT8zmTFPE5mRTwOKAV7jimFu04rRbsOLQW6ji9Fuk4yRbnONsW4znqFuA4&#10;9RjdOP8a2zf/HNk3/x3XN/8d1jf/HtY3/x7WN/8e1jf/Hv87IAH/QRwB/0UaAf9LIAH/TSgB/04y&#10;Av9NPAT/SkcG+khTCPZGXwvyRGoO70J0EexBfhPqQIcU6D+OFeY+lhblPpwX4z2jGOI9qhjgPbIY&#10;3z27Gd09xhnbPdga1j3pGtI99R3OPf4fzDz/IMs8/yHJPP8hyTz/Ick8/yHJPP8hyTz/If8/HAH/&#10;RRcB/0sXAf9QHQH/UyQB/1QtAv9TNwP3UUIF8U5NCOxMWgvoSmUP5UhvEeJHeRTfRYIW3USKF9pD&#10;kRnYQpka1UKfG9NBphzRQa4dz0G3Hs5BwR7MQdAfyULlH8VC8yHCQf4jwEH/JL5B/yS9Qf8lvUH/&#10;Jb1B/yW9Qf8lvUH/Jf9CGAH/SRMA/1AUAP9WGQD/WSAB/1ooAfdaMgLvWD0E6FVJB+NTVQreUWAO&#10;2U5qEtRMdBbQS3wYzkmEG8xIjBzKR5MeyEeaH8ZGoSHERqkiwkWxI8FFvCO/RckkvUbfJblG7ya2&#10;RvsntEb/KLNG/yiyRv8osUb/KLFG/yixRv8osUb/KP9GFQD/TREA/1USAP9bFgD/XhsA+WAjAe9g&#10;LAHmXjYD31xEBdhZUArRV1sPzFRlFMhSbhjFUHcbw09/HcBOhh++TY4hvEyVI7pLnCS4SqQmtkqs&#10;J7RKtiizScMpsUnWKa5K6iqrSvgrqUr/K6hL/yunS/8rp0v/K6dL/yunS/8rp0v/K/9JEgD/UA4A&#10;/1kQAP9fEgD/YxYA8mUdAOdlJQDeZDEB1GI/Bc1gSwrHXVYPwlpgFb5YaRm7VnEcuFR5H7ZTgSKz&#10;UogksVCQJq9QlyitT58pq06oK6lOsiynTr4tpk7OLqNO5i6hT/Uun0//Lp5P/y6dT/8unVD/Lp1Q&#10;/y6dUP8unVD/Lv9MEAD/VA0A/10OAP9jDwD5ZxEA62kVAN9qHADTaiwBy2g7BMVlRwm/YlIPumBc&#10;FbZdZRmyW20dr1l1IaxYfCOqVoMmp1WLKKVUkyqjU5ssoVOjLp9SrS+dUrkwm1LJMZlS4jGXU/Ix&#10;llP/MZVU/zGUVP8wlFT/MJRU/zCUVP8wlFT/MP9PDgD/WAsA/2ALAPtmDADwaw0A5G0OANZuFgDM&#10;bygBxG03BL1rRAm3aE8PsmVYFa5iYRqqYGkep15wIaRdeCWhW38nn1qHKpxZjiyaWJcumFegMJVW&#10;qjKTVrUzkVbFNJBW3TSOV/A0jVf9M4xY/zOMWP8yjFj/MYxY/zGMWP8xjFj/Mf9RDAD/WwkA/2MI&#10;AOtqBwDdbggA2HEKAM9yEwDGcyUBvnI0A7dwQQixbUwOrGpVFKdnXhmjZWUeoGNtIpxhdCWaYHso&#10;l16DK5Rdiy2SXJMwj1ucMo1apjSLWrI1iVrBNoda1jaGW+02hVv7NYVc/zSEXP8zhFz/M4Rc/zOE&#10;XP8zhFz/M/9TCgD/XQYA9WYEAN9tAwDVcgYA0HUJAMl2EQDAdyIAuHYxA7F0PgercUkOpm5SFKFs&#10;WxmdaWIdmWdqIpZmcSWTZHgokGN/K41hhy6KYJAwiF+ZM4VfozWDXq82gV6+OIBe0Th/X+o3fl/6&#10;Nn5g/zV+YP80fmD/NH5g/zR+YP80fmD/NP9VCAD/YAQA6GkAANpwAwDQdQUAyngHAMN6DwC7ex8A&#10;s3ovAqx4PAemdUYNoXNQE5xwWBiXbmAdk2tnIZBqbiWNaHUoimd8K4dmhC6EZI0xgWOWNH9joTZ8&#10;Yq03emK7OXlizjl4Y+g4eGP4N3hk/zZ4ZP81eGT/NXhk/zV4ZP81eGT/Nf9XBQD/YgEA4WwAANRz&#10;AgDLeAQAxXsFAL59DQC2fh0Ar34sAqh8OQaheUQMnHdOEpd0VhiScl0cjnBkIIpuaySHbHIohGt6&#10;K4Fqgi5+aYoxe2iUNHhnnzZ2Zqo4dGa5OXNmyzpyZuY5cmf3OHJn/zdyaP82cmj/NXJo/zVyaP81&#10;cmj/Nf9ZAgD2ZQAA3W4AAM92AQDHewMAwH8EALmADACxghoAqoIqAqOANwWdfUILl3tLEZJ4VBeN&#10;dlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdmySNHNrnDZwaqg4bmq3Om1qyTpsauQ6bWv1OG1r&#10;/zdta/82bWv/Nm1r/zZta/82bWv/Nv9bAADrZwAA2XEAAMx5AADDfgIAu4IDALSECQCthRgApoUo&#10;AZ+ENQWZgkAKk39JEI19UhaJe1kbhHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wmzZrb6c4&#10;aW+1Omhvxzpnb+I6Z2/0OGhv/zdob/82aG//Nmhv/zZob/82aG//Nv9eAADkagAA03QAAMh8AAC/&#10;gQEAt4UBAK+HBwCoiRUAoYklAZuIMwSUhj4JjoRHD4mBUBWEf1caf35eHnt8ZSJ4emwmdHlzKnF4&#10;ey1ud4Qwa3aOM2h1mTZmdKU4ZHOzOWJzxDpic+A6YnPzOGNz/zdjc/82Y3P/NmNz/zZjc/82Y3P/&#10;Nv9hAADgbQAAz3cAAMR/AAC7hQAAs4kAAKqLAwCjjBMAnI0jAZaMMAOQizwIiolFDoSHThN/hVUY&#10;e4NcHXeCYyFzgGolb39xKWx9eSxpfIIvZnuLMmN6lzVgeaM3XnmxOF15wjlced05XXnxOF14/jde&#10;eP82Xnj/NV54/zVeeP81Xnj/NfVkAADccAAAynoAAMCDAAC2iQAAro0AAKSPAACdkRAAl5IgAJGR&#10;LgOKkDkHhI5DDH+NTBJ6i1MXdYlaG3GIYSBuhmgjaoVvJ2eEdytjg38uYIKJMV2BlDNbgKE2WX+v&#10;N1d/wDhXf9o3V3/wN1h+/TZYfv81WH7/NVh+/zVYfv81WH7/NeloAADUdAAAxn4AALuHAACyjQAA&#10;qJEAAJ6UAACWlg4AkZccAIuXKwKFljcFf5RBCnmTSRB0klEVcJBYGWyPXx1ojmYhZYxtJWGLdChe&#10;in0sW4mHL1iIkjFVh58zU4etNVKHvjVRh9Y1UYbuNVKF+zRShf80UoX/M1KF/zNShf8zUoX/M+Ns&#10;AADOeQAAwYMAALaLAACskQAAopUAAJeZAACPmwsAip0YAISdJwF+nDQEeZs+CHOaRw1vmU8SaphW&#10;F2aXXRtjlWMeX5RqIlyTciVZknsoVZGFK1KRkC5QkJ0wTpCrMUyQvDJMkNMyTI/tMkyO+jJMjf8x&#10;TIz/MUyM/zFMjP8xTIz/MdxxAADIfgAAu4gAALGRAACmlgAAnJoAAJCfAACHogYAgaMUAHykIwF3&#10;pDADcqM7Bm2iRAtooUwPZKBUE2CfWhddnmEbWZ1oHladcCFTnHkkUJuDJ02ajilKmpssSJqpLUeZ&#10;ui1GmtAtRpjrLUaX+S5Glv8uRpb/LkaW/y5Glv8uRpb/LtF3AADBhAAAto4AAKqVAACgmwAAlZ8A&#10;AIqkAAB9qQAAd6sQAHOrHgBvrCwBaqs3BGWrQQdhqkkLXalRD1qpWBNXqF8WU6dmGVCnbhxNpnYf&#10;SqWBIUiljCRFpZkmQ6SoJ0KkuChBpM4nQaPqJ0Ci+ChAof8pQKD/KUCg/ylAoP8pQKD/Kcl+AAC6&#10;iwAAr5QAAKOaAACYoAAAjaUAAIKqAAB1sAAAbLMMAGm0GABltCcBYbQzAl60PQRatEYHVrNOClOz&#10;VQ1Qs1wQTbJjE0qyaxZHsXQYRbF+GkKwih1AsJcePrCmIDywtyA8sMwgPK/oIDuu9yE6rf8iOqz/&#10;Izqs/yM6rP8jOqz/I8CGAACzkgAAp5kAAJyfAACQpgAAhKwAAHmxAABttwAAYbwFAF29EgBaviAA&#10;WL4tAVS+OAJRvkIETr5KBky+UghJvlkKRr5gDES+aA5BvXERP718Ezy9iBU6vZUWOL2kFze9tRg2&#10;vcoYN7znFzW79hk1uv8aNLn/GzS5/xs0uf8bNLn/G7iPAACqmAAAn58AAJOmAACHrAAAe7MAAG+5&#10;AABjvgAAWMQEAFDIDABNyBcATMklAErKMQBHyjsBRcpEAkPKTANBylQEPspcBjzKZAc6y24JOMt4&#10;CjbLhQw0y5INMsuiDjHLsg8wzMcPMMvlDi/J9Q8uyP0RLsf/Ei7H/xIux/8SLsf/Eq6XAAChngAA&#10;laUAAImtAAB8tAAAcLsAAGTBAABZxgAATssDAEXQCAA+1Q4APdUaADzWJgA71zEAOdg7ADjZRQE2&#10;2U0BNdlWAjPaXgIx2mgDMNtzBC7bfwUs240FKtydBincrQYo3cEGKN3eBifb7wcm2fkIJtj+CSbY&#10;/gkm2P4JJtj+CaSdAACYpQAAi60AAH60AABxvAAAZcMAAFnJAABNzQAAQ9MBADrZBgA15A0AM+QW&#10;ADHkIAAw5SoALuYzAC3mPAAr50QAKudMASjoVAEn6F0BJelnAiPpcwIi6oECIOqRAx/roQMd67ID&#10;HOzHAxzs4QMb6vEDG+n5Axvp+QMb6fkDG+n5A5qkAACNrAAAf7UAAHK9AABlxQAAWcsAAEzQAABB&#10;1QAAONwAAC/hAgAt8Q0AK/ETACjyHAAm8iQAJPMrACL0MgAh9DkAH/VBAB31SQAb9lEAGfdaARf3&#10;ZQEV+HIBFPmBARP5kgES+qICEfqzAhD7xgIQ+90CEPvpAhD76QIQ++kCEPvpAo+rAACBtAAAc70A&#10;AGbGAABZzQAAS9MAAEDZAAA13gAALOMAACbxAAAk/goAIf8QAB//FgAc/xwAGf8iABf/KAAV/y4A&#10;E/81ABL/PAAQ/0MADv9MAA3/VgAL/2IACf9vAAj/fwEH/5ABBf+gAQT/rgEE/7wBA//HAQP/xwED&#10;/8cBA//HAYO0AAB1vQAAZ8YAAFrPAABL1QAAP9wAADPhAAAp5QAAIewAAB79AAAa/wUAF/8MABX/&#10;EAAS/xQAEP8ZAA7/HgAN/yMAC/8oAAj/LgAG/zUAA/89AAD/RgAA/1EAAP9dAAD/awAA/3sAAP+L&#10;AAD/mQAA/6UAAP+sAAD/rAAA/6wAAP+sAP8nLAH/KioB/ysqAf8qLgH/JjQC/yU/Av8jSwP/IVgD&#10;/yBkBP8ecAT/HXsE/x2FBf8djgX/HZYF/x2cBv8dogb/HKgG/xyuB/8ctAf/HLsH/xzDB/8czgf/&#10;Hd8H/x3rB/wd9Qf5Hf4G9x7/B/cd/wj2Hf8J9h3/CfYd/wn2Hf8J9h3/Cf8pKgH/LCcB/y4nAf8t&#10;KgH/LDIB/ys9Av8pSQP/J1UD/yVhBP8jbQT/IngF/yKCBf8hiwb/IZMG/yGaB/8hoAf/IaUH/yGr&#10;CP8hsQj/IbgI/yHBCP8hywj8IdwI+SHpCPYh9AjzIv0H8iL/CfEi/wrxIf8L8CH/C/Ah/wvwIf8L&#10;8CH/C/8sJgH/MCQB/zEjAf8xJgH/Mi8B/zE6Av8vRgP/LVID/yteBP8paQX/KHUF/yd/Bv8niAf/&#10;JpAH/yaWCP8mnQj+JqMJ/SapCfwmrwn7JrYJ+ia+CfgmyAn2JtkJ8iboCe8n8wntJ/0K6yb/C+om&#10;/w3pJv8N6Cb/Dugm/w7oJv8O6Cb/Dv8vIwH/MyAB/zUfAf83IwH/OCwB/zg3Av82QgL/NE4D/zJa&#10;BP8wZQX/LnAG/i17B/wthAj6LIwJ+CyTCfcsmQr2K6AK9CumCvMrrAvyK7ML8Su7C+8rxgvuLNQL&#10;6izmC+Ys8gvkLPwN4iz/D+Es/xDgLP8Q3yz/Ed8s/xHfLP8R3yz/Ef8zHwH/NxsB/zoaAf89IAH/&#10;PygB/z8yAf89PgL/O0kD/zlVBPs3YQb3NWwH9TR2CPIzfwnwMocK7zKPC+0ylgvsMZwM6jGiDOkx&#10;qQzoMbAN5jG5DeUxww3jMtEN3zLlDNwy8Q/YMfwR1TH/EtIx/xPRMf8U0DH/FNAx/xTQMf8U0DH/&#10;FP83GwH/OxcA/z8WAP9DHAD/RiQB/0YuAf9EOQL8QkQD9j9QBPE9XAbtPGcH6jtxCeg6egrlOYML&#10;4ziLDOI4kg3gN5kN3zefDt03pg7bN60P2Ta2ENc2wRDVNs4Q0TfjEc038RPKN/sVyDf/FsY3/xfF&#10;N/8YxDf/GMQ3/xjEN/8YxDf/GP87FwD/QBMA/0UTAP9JGAD/TCAA/0wpAfpLMwHySD4C7EZKBOdE&#10;VgbjQ2II30FsCtxAdQzZP34N1T6GD9M9jRDRPZQRzzybEs08ohPMPKkUyjuxFMg7uxXHO8gWxTzc&#10;FsE87Re+PPkZuzz/Gro8/xu5PP8buDz/G7g8/xu4PP8buDz/G/8+FAD/RBAA/0oRAP9PFAD/URsA&#10;+1IjAPFRLQHpTzgB4k1FA9xLUQXWSVwI0UdmC85GcA7LRXgQyESAEsZDhxTEQo4Vw0KVFsFBnBe/&#10;QaQYvUCsGbxAthq6QMIauEDSG7VB6BuyQfYdsEH/Hq5B/x6tQf8erEH/HqxB/x6sQf8erEH/Hv9C&#10;EQD/Rw0A/08OAP9TEQD/VhUA81ccAOhWJQDgVTEB11M/As9STAXKUFcJxk5hDcNMahDASnISvUl6&#10;FbtIgha5R4kYt0eQGbVGlxuzRp8csUWnHbBFsR6uRbwfrEXMH6pF4yCnRvMhpUb/IaNG/yKiRv8h&#10;okb/IaJG/yGiRv8hokb/If9FDgD/SwoA/1MMAP9XDQD5WhAA61sUAN9aHADUWisAzFo7AsZYSAXB&#10;VlMJvFRcDblSZRG1UG0Us091F7BOfBmuTYQarEyLHKpLkh6oSpofpkqjIaRJrCKjSbgjoUnGJJ9K&#10;3iSdSvAkm0r9JZlL/ySZS/8kmEv/JJhL/ySYS/8kmEv/JP9IDAD/TwgA/1YIAPVbCQDpXgoA5F4N&#10;ANVfFQDLYCcAxF82Ar5eQwW4W04JtFlYDrBXYRKsVWkVqlRwGKdTeBqlUn8colGGHqBQjiCeT5Yi&#10;nE6fI5pOqCWYTrMml07CJ5VO1ieTTuwnkU/7J5BP/yeQUP8mj1D/Jo9Q/yaPUP8mj1D/Jv9KCQD/&#10;UwUA+FoEAOJfAwDaYgYA1GMJAM1jEgDEZSMAvGUyArZjQAWxYUsJrF5UDqhcXRKlW2UWoVlsGJ9Y&#10;cxucVnoemlWCIJhUiiKVVJIkk1ObJpFSpSePUrApjVK+KoxS0CqKU+kqiVP5KYhU/ymHVP8oh1T/&#10;KIdU/yiHVP8oh1T/KP9MBQD/VgEA6V0AANxjAgDRZwUAzGgHAMZoEAC9aiAAtmkvAbBoPASqZUcJ&#10;pWNRDaFhWhKdX2EWml5pGZdccByVW3ceklp+IZBZhiONWI4li1eXJ4lXoSmGVq0rhVa6LINWzCyC&#10;V+YsgVf3K4BY/yqAWP8qgFj/KYBY/ymAWP8pgFj/Kf9PAgD9WQAA4mAAANVnAADMagMAxmwFAMBs&#10;DgC3bR0AsG4sAapsOQSlakQIoGhODZtmVxGXZF4VlGJlGZFgbByOX3Mei157IYldgiSGXIsmhFuU&#10;KIFbnip/WqosfVq3LXxayS56WuMuelv1LXpc/yx5XP8relz/Knpc/yp6XP8qelz/Kv9RAADyWwAA&#10;3mQAAM9qAADHbgIAwHAEALpwDACycRoAq3EpAaVwNwOfbkIHmmxLDJZqVBGSaFwVjmZjGItlaRuI&#10;Y3AehWJ4IYJhfySAYIgmfV+RKXtfnCt4Xqctdl61LnVexi90XuEvdF/zLnRf/yx0YP8rdGD/K3Rg&#10;/yt0YP8rdGD/K/9TAADoXgAA2WcAAMttAADDcQEAu3MCALVzCQCtdRcAp3UnAaF0NAObcj8HlXBJ&#10;C5FuUhCMbFkUiWpgGIVpZxuCaG4ef2Z1IX1lfSR6ZIUmd2SPKXVjmityYqUtcGKzL29ixC9uYt4v&#10;bmPyLm5j/i1uY/8sbmP/K25j/ytuY/8rbmP/K/9VAADlYAAA02kAAMhwAAC/dAAAt3cBALB3BwCo&#10;eBUAonkkAJx4MgKWdj0GkXRHC4xyTw+IcFcThG9eF4BtZBp9bGsdemtzIHdqeiN0aYMmcmiNKW9n&#10;lyxtZ6Mua2axL2lmwTBpZtswaWfwL2ln/S1pZ/8samf/K2pn/ytqZ/8ramf/K/5YAADhYwAAz2wA&#10;AMRzAAC7eAAAs3oAAKt6BACkexIAnnwiAJh8LwKSejsFjHhFCod3TQ6DdVUSf3NcFntyYhp4cGkd&#10;dW9wIHJueCNvbYEmbWyLKWpslitoa6EuZmuvL2RqvzBja9gwY2vvL2Rr/C1ka/8tZWv/LGVr/yxl&#10;a/8sZWv/LPRbAADdZgAAy28AAMB2AAC3ewAAr34AAKZ+AQCffxAAmYAfAJOALQKNfzkFiH1DCYN7&#10;Sw1+elMSenhaFnZ3YRlzdWcccHRuH21zdiJqcn8maHGJKGVwlCticKAtYG+tL19vvS9eb9QvXm/t&#10;L19v+y1fb/8sYG//LGBv/yxgb/8sYG//LOteAADYaQAAx3IAALx5AACzfwAAq4IAAKGCAACZgw4A&#10;lIQdAI6EKwGIgzYEg4JACH6ASQx5f1EQdX1YFHJ8Xxhue2Uba3psHmh5dCJleH0lYneHJ2B2kipd&#10;dZ4sW3WrLlp0uy9ZddEvWXTsLll0+i1adP8sWnT/K1p0/ytadP8rWnT/K+ZhAADRbQAAw3YAALl9&#10;AACvgwAApoYAAJyGAACUiAwAjokZAImJKAGDiTQDfoc+B3mGRwt0hU8PcIRWE22CXRdpgWMaZoBq&#10;HWN/ciBgfnojXX2EJlp8jylYe5wrVnupLFR7uS1Te84tVHrqLVR6+SxUef8rVXn/KlV5/ypVef8q&#10;VXn/KuFlAADMcQAAv3oAALSCAACrhwAAoYoAAJWLAACNjQkAh44WAIKPJAF9jzECeI47BXONRAlv&#10;jEwNa4pUEWeJWhVkiGEYYYdoG16GcB5bhXghWISCJFWEjSZSg5opUIKnKk+CtytOgswrToLoK06B&#10;+CpPgP8qT4D/KU+A/ylPgP8pT4D/KdtqAADHdQAAun8AALCHAACmjAAAnI8AAI+RAACGkwUAgJQS&#10;AHuVIQB3lS0BcpU4BG2UQgdpk0oLZZJRDmKRWBJekF8VW49mGFiObRtVjnYeUo2AIU+MiyNNi5gl&#10;S4ulJ0mLtShIi8ooSIrnJ0mJ9yhJiP8nSYf/J0mH/ydJh/8nSYf/J9FvAADBewAAtYQAAKuMAACg&#10;kAAAlZQAAImXAAB+mgAAd5sOAHOcHABvnSkBa5w1AmacPwVim0cIX5pPC1yaVg9YmVwSVZhjFVOY&#10;axdQl3MaTZZ9HUqViR9HlZUhRZWkI0SUsyNDlMgjQ5TlI0OS9SRDkf8kQ5D/JEOQ/yRDkP8kQ5D/&#10;JMp1AAC7gQAAsIsAAKSRAACalQAAj5kAAIOdAAB0ogAAbqMLAGqkFwBmpSUAY6UxAV+kOwNbpEQF&#10;WKRLCFWjUwtSo1oNT6JhEE2iaBNKoXEVR6B7GESghhpCn5McQJ+iHT6fsh49n8YePZ/jHT2d9B49&#10;nP8fPJv/Hzyb/yA8m/8gPJv/IMJ8AAC1iAAAqZAAAJ6WAACTmwAAh58AAHukAABvqAAAY6wEAF+t&#10;EQBcrR8AWq4rAFeuNgFUrkADUa1IBU6tTwdLrVcJSa1eC0asZg1ErG4PQax4ET+rhBM8q5EVOqug&#10;FjmrsBc4q8MXOKrhFzep8xg3p/4ZNqb/Gjam/xo2pv8aNqb/GrqEAACujwAAopYAAJebAACLoQAA&#10;f6YAAHOrAABnrwAAWrQAAFO2DABRtxcAT7ckAE24MABKuDoBSLhDAka4SwNEuFIEQbhaBj+4Ygc9&#10;uGsJOrh1Czi3gQw2t44ONLedDzO3rQ8yt8EPMbfeDzG28hAwtPwRMLP/EjCz/xMws/8TMLP/E7KO&#10;AACllQAAmpsAAI6iAACCqAAAda0AAGmzAABetwAAU7sAAEfABQBDwhAAQsIbAEDDJwA/wzIAPsQ8&#10;ADzERAE6xE0BOMRVAjbEXQM1xGYEM8VwBDHFfAYvxYoGLcWaByvFqggqxb4IKsXaCCrE8AgpwvsJ&#10;KMH/CijB/wsowf8LKMH/C6iVAACdmwAAkaIAAISpAAB4rwAAa7UAAF+7AABUvwAAScMAAD/IBAA2&#10;zQkAM84RADLPHAAxzycAMNAxAC/QOgAu0UMALdFMACvSVQAq0l8BKNNpASfTdgEl04QCJNSUAiLU&#10;pgIh1bkCIdXSAiDT6wIg0vYDH9H/BB/R/wQf0f8EH9H/BJ+bAACUogAAh6kAAHmxAABtuAAAYL4A&#10;AFTDAABJxwAAPssAADXQAQAt1QYAJdsLACTeEgAj3hwAIt8lACHgLgAg4DcAH+FAAB7hSgAd4lMA&#10;HONeABvjagAa5HgAGOSIARflmgEW5qwBFebAARTn3QET5e8BE+P6ARPj+gET4/oBE+P6AZaiAACJ&#10;qQAAe7EAAG65AABhwAAAVMYAAEjKAAA9zwAAM9MAACrZAAAi3gIAHusKABzsEAAb7RcAGe0fABfu&#10;JgAV7i0AFO81ABPwPQAR8EYAEPFQAA/yWwAO8mkADfN4AAz0igAL9ZwACvWuAAn2wgAJ9tkACPXt&#10;AAj17QAI9e0ACPXtAIupAAB9sgAAb7oAAGLCAABVyQAAR84AADvSAAAx2AAAJ90AAB/hAAAZ6AAA&#10;FvgGABT6DQAS+xIAEPwXAA78HQAN/SMADP0pAAr+MAAI/zgABv9BAAP/TAAA/1gAAP9mAAD/dwAA&#10;/4kAAP+bAAD/qwAA/7sAAP/OAAD/zwAA/88AAP/PAH+yAABxugAAY8MAAFbLAABI0QAAOtYAAC/d&#10;AAAl4QAAHOUAABTpAAAR9wAAD/8BAA3/CQAL/w0ACP8QAAb/FAAD/xgAAP8eAAD/IwAA/yoAAP8y&#10;AAD/PAAA/0cAAP9UAAD/YwAA/3MAAP+FAAD/lwAA/6QAAP+yAAD/sgAA/7IAAP+yAP8iKQH/IycB&#10;/yMoAf8gKwH/HDEB/xo9Af8YSQH/FlYC/xRiAv8TbgL/EngC/xKCAv8SiwL/EpIC/xKZAv8SngL/&#10;EqQC/xKpAv8SrwL/ErYC/xK9Av8SxwL/EtQC/RLlAvoS8QL3EvoC9RP/AvQT/wP0E/8D9BP/A/QT&#10;/wP0E/8D9BP/A/8kJwH/JiQB/yYkAf8kJwH/Ii8B/yA6Af8eRgH/HFMC/xpfAv8YagL/F3UC/xd/&#10;Av8XiAL/F48C/xeWAv8XnAL/F6EC/xenAv8XrQL/F7MD/he7A/0XxQP6F9ED9xfkAvQX7wLxGPoC&#10;7xj/A+4Y/wTuGP8E7Rj/Be0Y/wXtGP8F7Rj/Bf8nIwH/KSAA/ykgAP8oIwD/KS0B/yc3Af8lQwH/&#10;I08C/yFbAv8fZgL/HXEC/x17A/8dhAP/HYwD/h2TA/wcmQP7HJ8D+hykA/kcqgP3HLED9hy5A/Ud&#10;wgPzHc4D8B3hA+wd7gPpHvkE6B7/BeYe/wblHv8G5R7/B+Ue/wflHv8H5R7/B/8rHwD/LRwA/y0b&#10;AP8uIAD/LykA/y80Af8sPwH/KksC/yhXAv8mYgL9JW0D+iR3A/gjgAP2I4gD9SOPA/MjlQTyI5sE&#10;8SOhBO8jqATuI64E7SO2BOsjvwTqI8wE5yPgBOMk7QTgJPkG3iT/B9wk/wjbJP8J2iT/Cdok/wna&#10;JP8J2iT/Cf8uGwD/MRcA/zIWAP81HAD/NiUA/zYvAf80OgH/MUYB+y9SAvctXQLzLGgD8CtyA+4q&#10;ewTsKoQE6iqLBOgqkgXnKZgF5imeBeQppQXjKawF4Sm0BeAqvQXeKsoF2yreBdYq7QfSKvgJzyv/&#10;Cs0q/wvMKv8Myyr/DMsq/wzLKv8Myyr/DP8yFwD/NRIA/zgSAP87GAD/PSAA/zwqAP47NQH3OUEB&#10;8TZNAuw0WALoM2MD5TJtBOMydgTgMX8F3jGHBdwwjgbaMJUG2DCbB9YvogfUL6kI0i+xCNAvugnP&#10;MMYJzTDYCckx6grGMfcMwzH/DsEx/w/AMf8PvzH/D78x/xC/Mf8QvzH/EP82EwD/OQ8A/z4QAP9B&#10;FAD/QxoA/0IjAPVBLgDtPjoB5z1GAeE8UwLdOl4D2TloBNQ4cQbROHoHzzeBCM03iAnLNo8KyjaW&#10;Csg2nQvGNaQMxTWsDMM1tQ3BNcANwDbPDr025g65NvQQtzb/EbU2/xK0Nv8Tszb/E7M2/xOzNv8T&#10;szb/E/85EAD/PQsA/0MNAP9HEAD/SBQA9UccAOtGJgDjRDIA3ERBAdRDTQLPQVgEy0BiBsg/awjF&#10;PnQJwz17C8E9gwy/PIoNvTyQDrs8lw+6O58QuDunELY7sBG1O7sSszvJErE74BOuPPEUqzz9Fak8&#10;/xaoPP8WqDz/Fqc8/xanPP8Wpzz/Fv89DQD/QggA/0gKAP9LDAD6TA8A7EwUAOFKHQDWSiwAzks7&#10;AclKSALESFMEwEddB7xGZgm6RG4Lt0N2DbVDfQ6zQoQQsUGLEbBBkhKuQJoTrECiFKpAqxWpQLYW&#10;p0DEF6ZA2RejQe0YoEH7GJ9B/xmeQf8ZnUH/GZ1C/xidQv8YnUL/GP9ACQD/RgUA/0wFAPFPBwDm&#10;UAkA408NANVPFQDMUScAxVE2Ab9QQwK6T04Ftk1YCLNMYQqwSmkNrUlwD6tIeBGpR38Sp0eGFKVG&#10;jRWjRpUWoUWeGJ9FpxmeRbIanEW/GppF0RuYRekblkb4HJVG/xuURv8bk0b/G5NH/xuTR/8bk0f/&#10;G/9CBQD/SgEA8lAAAOFUAQDZVgUA01UJAMxVEgDDViIAvFcyAbdWPwKyVEoFrVNUCKpRXQunUGQO&#10;pE5sEKJNcxKfTHoUnUyBFptLiReZSpEZl0qZGpVJoxuTSa4dkkm7HpBJzB6OSuUejUr2HotL/x6L&#10;S/8dikv/HYpL/x2KS/8dikv/Hf9FAAD/TQAA5VQAANlZAADPWwMAylsGAMRaDwC7Wx4AtVwuAa9b&#10;OwKqWkYFplhQCKJWWQufVWAOnFNoEZlSbxOXUXYVlVB9F5NQhBmQT40ajk6WHIxOnx6KTqofiE63&#10;IIdOyCGFTuIhhE/zIINP/yCDT/8fglD/H4JQ/x6CUP8eglD/Hv9HAADzUQAA31gAANFdAADJYAIA&#10;w2AEAL1eDQC1YBoArmEqAKlgNwKkXkMEn11NCJtbVQuYWV0OlVhkEZJXaxOPVnIWjVV5GItUgRqI&#10;U4kchlOSHoRSnB+CUqchgFK0In9SxCN9Ut4jfFPxInxT/iF7VP8he1T/IHtU/yB7VP8ge1T/IP9K&#10;AADpVAAA2lwAAMxhAADDZAAAvGQCALZjCgCvZBcAqWUnAKNkNAKeY0AEmWFKB5VfUguRXloOjl1h&#10;EYtbaBOJWm8Whll2GIRYfRqBWIYcf1ePHn1WmSB7VqQieVaxI3dWwSR2VtokdVfvJHVX/SN1WP8i&#10;dVj/IXVY/yF1WP8hdVj/If9NAADlVwAA018AAMhkAAC/ZwAAt2gAALFnBwCpaBQAo2kkAJ5oMgGZ&#10;Zz0ElGVHB5BkTwqMYlcNiGFeEIVfZRODXmwWgF1zGH1dehp7XIMdeVuMH3ZblyF0WqIjclqvJHFa&#10;vyVwWtUlb1vtJW9b/CNvW/8ib1v/Im9b/yFvW/8hb1v/IfpPAADhWgAAz2IAAMRnAAC7awAAs2wA&#10;AKxqBACkaxIAnmwhAJlsLwGUazoDj2lEBopoTQmGZlUNg2VcEIBkYhN9YmkVemJwGHhheBp1YIAd&#10;c1+KH3BflCFuXqAjbF6tJWtevCZqXtEmaV7sJWpf+yRqX/8jal//Impf/yJqX/8ial//IvBSAADd&#10;XQAAy2UAAMBrAAC3bgAAr28AAKduAQCgbxAAmnAfAJRwLAGPbzgDim1CBoZsSwmCalIMfmlZD3to&#10;YBJ3ZmYUdWZuF3JldRpwZH4dbWOIH2tjkiJpYp4kZ2KrJWViuiZkYs8mZGLqJmVi+iRlY/8jZWP/&#10;ImVj/yJlY/8iZWP/IutVAADYYAAAyGgAALxuAACzcQAAq3MAAKJxAACbcg4AlXMcAJB0KgGKczYC&#10;hXJABYFwSAh9b1ALeW1XDnZsXhFza2QUcGpsF21pcxpraXwcaGiGH2ZnkCFkZ5wjYmapJWBmuSZf&#10;Zs0mX2boJmBm+SRgZv8jYGb/I2Fm/yJhZv8iYWb/IuhYAADTYwAAxGsAALlxAACwdQAAp3cAAJ51&#10;AACWdg0AkHcZAIt4JwCGdzMCgXY9BHx1Rgd4c04LdXJVDnFxXBFucGMUa29qFmlucRlmbnocY22D&#10;HmFsjiFfa5ojXWunJVtrtyZaa8omWmvnJVtr9yRbav8jXGr/Ilxq/yJcav8iXGr/IuNbAADOZgAA&#10;wG4AALZ0AACseQAAo3sAAJh5AACQegsAinsWAIV8JACBfDEBfHs7BHd6RAZzeUwKcHhTDWx3WhBp&#10;dmETZ3VoFmR0bxhhc3gbXnKBHVxxjCBacZgiWHCmJFZwtSVVcMglVXDlJVVw9iRWb/8jVm//Ildv&#10;/yJXb/8iV2//It9fAADKaQAAvHIAALJ4AACpfQAAn38AAJJ+AACKfwcAhIATAICBIQB7gS4Bd4A5&#10;A3KAQgVuf0oIa35RC2h9WA5kfF8RYntmFF96bRdceXUZWXh/HFd4ih5Ud5YhUnakIlF2syNQdsYk&#10;UHbjI1B19SNRdf8iUXT/IVF0/yFRdP8hUXT/IdhjAADFbQAAuHYAAK59AAClggAAmoMAAI2DAACE&#10;hAMAfYUQAHmGHgB1hysBcYc2Am2GPwRphUcHZYRPCmKDVg1fg1wPXIJjElqBaxVXgHMYVH99GlF/&#10;iBxPfpQfTX6iIEt9sSFKfcQiSn3hIUt89CFLe/8gS3v/IEt7/yBLe/8gS3v/INBnAADAcgAAtHsA&#10;AKqCAACghgAAlYgAAIeIAAB8igAAdowOAHKNGgBujicAao4yAWaNPANjjUQFYIxMCFyLUwpai1oN&#10;V4phEFSJaBJRiHEVT4h6F0yHhRpKhpIcSIagHUaGrx5FhcIeRYXfHkWE8h5Fg/4eRYL/HkWC/x5F&#10;gv8eRYL/HsptAAC6eAAAr4EAAKWHAACaiwAAj40AAIGOAAB0kQAAbpMKAGmUFQBmlSIAY5UuAWCV&#10;OAJclUEEWZRJBlaUUAhUk1cKUZNeDE6SZg9Mkm4RSZF4FEaQgxZEkJAYQo+eGUCPrRo/j8AaP4/c&#10;Gj+N8Ro/jP0bP4v/Gz+L/xs/i/8bP4v/G8JzAAC1fgAAqocAAJ+MAACUkAAAiJMAAHuVAABsmQAA&#10;ZZsEAGCcEABdnR0AW54pAFieNAFVnj0CUp1FA1CdTQVNnVQHS5xbCUicYwtGnGsNQ5t1D0GbgBE+&#10;mo0TPJqbFDqaqxU5mr0VOZrZFTmY7xY5l/wWOJb/FziV/xc4lf8XOJX/F7t6AACvhQAApIwAAJiR&#10;AACNlQAAgZoAAHWdAABooAAAW6QAAFalDABTphcAUacjAE+nLwBMpzgBSqdBAUinSQJGp1AEQ6dY&#10;BUGnXwY/pmgIPaZyCjqmfQs4pooNNqWZDjSlqQ8zpbsPM6XUDzOk7g8yovsQMqH/ETKh/xEyof8R&#10;MqH/EbSCAACojAAAnZIAAJKXAACGnAAAeaEAAG2lAABhqQAAVawAAEuvBQBHsBAARbAcAESxJwBC&#10;sTIAQbI7AD+yQwE9sksBO7JTAjmyWwM3smQENbJuBTOyeQYxsocHL7GWCC6ypggtsrgJLLLQCCyw&#10;7Akrr/kKK67/Cyqt/wsqrf8LKq3/C62LAACgkgAAlZgAAImdAAB9owAAcagAAGStAABZsQAATbQA&#10;AEK4AAA7ugoAOLsTADe8HgA1vCkANL0yADO9OwAyvUQAMb5MAC++VQEuvl4BLL5oASq+dAIpvoIC&#10;J7+RAya/ogMkv7QDI7/LAyO+6AMjvPcEIrv/BSK7/wUiu/8FIrv/BaSSAACYmAAAjJ4AAIClAABz&#10;qwAAZ7AAAFu1AABPuQAARLwAADrAAAAwxAQAKscLACjIEwAnyR0AJsknACXJMAAkyjkAI8pCACLL&#10;SwAhy1UAIMxfAB/MbAAdzXoAHM2KABvNnAAZzq4BGM7FABjN5AAYzPQBGMr8ARjK/wIYyv8CGMr/&#10;ApuZAACPnwAAgqYAAHWtAABoswAAXLkAAFC9AABEwQAAOcQAADDIAAAozAEAINAGABnVCwAW1xAA&#10;FdgZABXZIgAU2SsAE9o0ABPaPQAS20gAEdxTABHdXwAQ3W0AEN5+AA7fkQAO4KQADeC4AAzg0gAL&#10;3+0ADN73AAzd+wAM3fsADN37AJKfAACFpwAAd64AAGq1AABdvAAAUMEAAETFAAA4yQAALs0AACXR&#10;AAAe1QAAFtoBABHeBgAQ5w0ADucSAA3oGQAM6CEAC+kpAArqMQAJ6jsAB+tFAAXrUQAE614AA+tu&#10;AAHrgAAA6pQAAOqnAADrvAAA69IAAOvpAADs7wAA7O8AAOzvAIenAAB5rwAAa7cAAF6+AABRxQAA&#10;Q8kAADfNAAAt0QAAI9YAABvbAAAT3wAADuMAAAzuAgAK9goAB/YOAAX2EgAD9hgAAPUeAAD1JQAA&#10;9S4AAPU3AAD2QgAA9k4AAPZdAAD2bgAA9oEAAPaVAAD3pwAA97cAAPjHAAD40AAA+NAAAPjQAHuv&#10;AABtuAAAYMAAAFLIAABEzQAAN9EAACvXAAAh3AAAGOAAABHkAAAM5wAAB+8AAAT6AAAB/wMAAP8I&#10;AAD/DQAA/hAAAP4UAAD/GgAA/yEAAP8pAAD/MwAA/z4AAP9LAAD/WwAA/2wAAP+AAAD/kgAA/6EA&#10;AP+tAAD/swAA/7MAAP+zAP8cJgD/HCQA/xolAP8VJwD/ES4A/xA6AP8ORwH/DVMB/wtfAf8KawH/&#10;CnUB/wp/Af8KhwH/Co4B/wqVAf8KmwH/CaAB/wmlAP8JqwD/CbEA/wm4AP8JwQD+CcwA/AneAPkJ&#10;6wD1CfYA8wn/APIK/wDxCv8B8Qv/AfEL/wHxC/8B8Qv/Af8fIwD/HyEA/x4hAP8ZJAD/FywA/xU3&#10;AP8TRAD/EVAB/xBcAf8OZwH/DnIB/w57Af8OhAH/DosB/w6SAf8OmAH/Dp0B/w6jAf4OqAH8Dq4B&#10;+w61APoOvgD4DskA9Q7bAPIO6gDuDvUA7A7/AesP/wHqD/8B6hD/AekQ/wHpEP8B6RD/Af8iHwD/&#10;IhwA/yEcAP8fIAD/HykA/xw0AP8aQAD/F0wB/xVYAf8UYwH/E24B/xN3Af4TgAH8E4gB+hKOAfkS&#10;lQH4EpoB9hKgAfUSpgH0EqwB8xKzAfESvAHwEscB7RLYAekT6AHmE/UB5BT/AeIU/wLhFf8C4RX/&#10;AuAV/wLgFf8C4BX/Av8lGwD/JhcA/yQWAP8lHAD/JiUA/yQwAP8hOwD/H0gA/x1UAf0bXwH5GmkB&#10;9xpzAfQZfAHyGYQB8RmLAe8ZkQHuGZcB7BmdAesZowHpGaoB6BmxAecZugHlGcUB4xnVAd8a6AHc&#10;G/UC2Bv/AtUc/wPUHP8D0xz/BNIc/wTSHP8E0hz/BP8pFwD/KhMA/ykSAP8sGAD/LCEA/ywrAP8p&#10;NwD9J0MA9yVPAfMjWgHvImQB7CFuAekhdwHnIX8B5SGGAeQhjQHiIJQB4SCaAd8goAHeIKcB3CGv&#10;AdohuALYIcMC1SHTAtEi5wLNIvQDyiP/BMgj/wXHI/8GxiP/BsYj/wbGI/8GxiP/Bv8sEgD/Lg8A&#10;/zAQAP8zFAD/MxsA/zIlAPowMADyLjwA7CxJAOcqVQHjKl8B4ClpAd0pcgHaKHoB1yiCAtUoiQLT&#10;KJAC0SiWA88onAPOKKMDzCirA8ooswPJKL4ExyjMBMUp4gTBKvEGvir+B7wq/wi6Kv8Iuir/CLkq&#10;/wm5Kv8JuSr/Cf8wDwD/MgsA/zYNAP84EAD/ORUA+TceAO81KADnMzUA4DJCANsyTwDVMVoB0DFk&#10;As0wbQLLMHUDyTB8A8cvgwTFL4oExC+RBcIvlwXBL54Gvy+mBr0vrwa8L7kHui/HB7gw3Qe1MO4J&#10;sjD7CrAw/wuuMP8LrjD/C60w/wutMP8LrTD/C/8zDAD/NgYA/zwJAP8+DAD9PRAA7zwVAOQ5HwDb&#10;OS0A0jo8AM06SQHIOVQBxDleAsE4ZwO/N28EvTd2Bbs2fQa5NoQHtzaLB7Y1kgi0NZoJszWhCbE1&#10;qgqvNbQLrjXBC6w11AupNuoMpjb4DaU2/w6jN/8Oojf/DqI3/w6iN/8Oojf/Dv83BwD/OwIA/0AD&#10;APJCBQDpQgkA5T8OANg+FgDOQCcAx0E2AMJBRAG9QU8CuUBZA7Y/YQS0PmkGsT1xB689eAiuPH8J&#10;rDyGCqo7jQupO5UMpzudDaU7pg2jOrAOoju8D6A7zQ+eO+YQmzz1EZo8/xGZPP8RmDz/EZg8/xGY&#10;PP8RmDz/Ef86AQD/QAAA70UAAOFIAADZSAUA00YJAMxFEgDERyIAvUgxALhIPwGzR0oCsEZUBKxF&#10;XQWqRGQHp0NsCKVCcwqjQnoLoUGBDKBBiA2eQJAPnECYEJpAoRGYQKwSl0C4EpVAyBOTQOETkUHz&#10;FJBB/xSPQf8UjkL/E45C/xOOQv8TjkL/E/88AAD5RAAA5EoAANhOAADOTwIAyU0GAMNLDwC7TR0A&#10;tU4tAK9OOgGrTUYCp0xPBKRLWAahSmAInklnCZxIbguaR3UNmEZ8DpZGgw+URYsRkkWUEpBFnROO&#10;RagUjEW0FYtFxBaKRdwWiEbwFoZG/RaGRv8WhUf/FYVH/xWFR/8VhUf/Ff8/AADsSAAA3U8AAM9T&#10;AADGVQAAwFMDALtRDACzUhkArVMpAKhTNgGjUkICn1FLBJxQVAaZT1wIlk5jCpRNagyRTHEOj0t4&#10;D41LfxGLSocSiUqQFIdJmhWFSaUXg0mxGIJJwBiBStYZf0rtGH5L/Bh+S/8XfUv/F31L/xZ9S/8W&#10;fUv/Fv9DAADmTAAA1lMAAMlYAADAWQAAulgBALRWCQCsVxYAplglAKFYMgGdVz4CmFZIBJVVUQaS&#10;VFgIj1JfCoxSZgyKUW0OiFB0EIVPexKDT4QTgU6NFX9Olxd9TqEYe02uGXpOvRp4TtEad07rGndP&#10;+hl2T/8Zdk//GHZP/xd2T/8Xdk//F/hGAADiUAAA0FcAAMRcAAC7XgAAtF0AAK5aBgCmWxMAoFwi&#10;AJtcLwCXWzsCklpFA49ZTQaLWFUIiFdcCoZWYwyDVWoOgVRxEH5UeBJ8U4AUelKJFnhSlBh2Up8Z&#10;dFKrGnJSuhtxUs0ccFLoG3BT+RpwU/8acFP/GXBT/xhwU/8YcFP/GO9JAADdUwAAy1oAAMBfAAC3&#10;YgAAr2EAAKheAgChXxAAm2AeAJZgLACRYDgBjV5CA4ldSwWFXFIHgltZCoBaYAx9WWcOe1huEHhY&#10;dRJ2V30UdFeHFnJWkRhvVpwablapG2xWuBxrVssdalbmHGpX9xtqV/8aalf/GWtX/xlrV/8Za1f/&#10;GetMAADYVgAAyF4AALxiAACzZQAAq2UAAKNiAACcYg4AlmMcAJFkKQCMYzUBiGI/A4RhSAWAYFAH&#10;fV9XCXpeXQt3XWQNdVxrEHNcchJwW3sUbluEF2xajxhqWpoaaFqnHGZath1lWsgdZVrkHWVa9hxl&#10;Wv8bZVr/GmVa/xllWv8ZZVr/GehPAADTWQAAxGEAALlmAACwaAAAp2kAAJ5lAACXZg0AkWcZAIxo&#10;JwCHZzIBg2Y9An9lRgR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+CFmdejRllXpgaY16l&#10;HGFetB1gXscdYF7jHWBe9RxgXv8bYF7/GmFe/xphXv8aYV7/GuRSAADPXAAAwGQAALZpAACsbAAA&#10;o2wAAJlpAACSagsAjGoWAIdrJACCazABfmo6AnppQwR2aEsGc2dSCHBnWQptZmANa2VmD2hkbhFm&#10;ZHYUZGOAFmJjixhgYpcaXmKkHFxish1bYsUdW2LhHVti9BxbYv8bXGL/Glxi/xpcYv8aXGL/GuBV&#10;AADLXwAAvWcAALJsAACpcAAAn28AAJRsAACMbQgAhm4TAIJvIQB9by0BeW84AnVuQQNybUkFbmxQ&#10;B2trVwppa14MZmplDmRpbBFhaXQTX2h+Fl1niRhbZ5UaWWaiG1dmsBxWZsMdVmbfHVZm8xxXZv8b&#10;V2b/Gldm/xpXZv8aV2b/GttZAADHYgAAumoAAK9wAACmcwAAmnMAAI9wAACHcQUAgXIRAHxzHgB4&#10;cyoAdHM1AXBzPwNtckcFanFOB2dxVQlkcFwLYm9jDl9vahBdbnISWm18FVhthhdWbJMZVGygG1Jr&#10;rxxRa8EcUWvcHFFr8RtSa/4aUmr/GlJq/xlSav8ZUmr/GdRcAADDZgAAtm4AAKx0AACidwAAlnYA&#10;AIl1AACBdgEAencPAHZ4GwByeScAb3kyAWt4PAJoeEQEZXdMBmJ3UwhfdloKXXVhDFp1aA9YdHAR&#10;VXN5E1NzhBZRcpAYT3KeGU1xrRpMcb8bS3HZG0xx8BpMcP0aTXD/GU1v/xlNb/8ZTW//Gc5gAAC+&#10;agAAsnIAAKh4AACdewAAkHoAAIR6AAB6ewAAdHwMAG9+FwBsfiQAaX8vAWZ/OQJif0IDX35JBV19&#10;UAdafVcJV3xeC1V8ZQ1Se24PUHp3Ek56ghRLeY4WSXmcF0h4qxhGeL0ZRnjVGUZ37xhHdvwYR3b/&#10;GEd1/xdHdf8XR3X/F8llAAC6bwAArncAAKR9AACYfwAAi38AAH5/AABzgQAAbIMJAGiEEwBlhSAA&#10;YoYsAF+GNgFchj8CWYVGA1eFTgVUhVUHUoRcCU+DYwtNg2sNS4J0D0iCfxFGgYwTRIGaFUKAqRZB&#10;gLoWQIDSFkF/7RZBfvsWQX3/FkF9/xZBff8WQX3/FsJqAAC1dQAAqn0AAJ+CAACSgwAAhYQAAHmF&#10;AABqiQAAZIoDAGCMEABdjRsAW44nAFiOMgBVjjsBU45DAlCOSgNOjVIFTI1ZBkmMYAhHjGgKRYty&#10;DEKLfQ5AiokPPoqYETyKpxI7irgSOorPEjuI6xI7h/oTO4b/EzuG/xM7hv8TO4b/E7xxAACvewAA&#10;pYMAAJmHAACMiAAAf4kAAHOMAABlkAAAXJMAAFeVDABUlhYAUpYiAFCXLQBNlzYAS5c/AUmXRwJH&#10;l04DRZZVBEOWXQVBlmUGPpVvCDyVegk6lYcLOJWVDDaUpQ01lLYONJTMDTST6Q00kvgONJD/DzSQ&#10;/w80kP8PNJD/D7V4AACqggAAnogAAJONAACGjgAAeZAAAG2TAABhlwAAVZsAAE2eBgBJnxAAR58b&#10;AEagJgBEoDAAQ6E6AEGhQgE/oUkBPaFRAjuhWQI5oWEDN6BrBDWgdgUzoIMGMaCSBzCgogguoLMI&#10;LqDJCC6f5wgtnfcJLZz/Ci2b/wotm/8KLZv/Cq+AAACjiQAAl44AAI2TAAB/lQAAcpgAAGacAABb&#10;oAAAT6QAAEWnAAA+qQwAPKoUADqqHwA5qikAOKsyADerOwA1q0MANKxLADKsUwExrFwBL6xmAi2s&#10;cQIrrH8DKqyOAyisngQnrLAEJqzFBCar5AMlqfUEJaj/BSWn/wUlp/8FJaf/BaeJAACbjwAAkZQA&#10;AISZAAB4ngAAa6IAAF+mAABTqgAASK0AAD2wAAA0swMAL7UOAC21FgAstSAAK7YpACq2MgAptzoA&#10;KLdDACe3TAAmuFUAJLhfACO4awAiuHgBILiIAR+4mQEduasBHLnAARy43wEctvIBG7X8Ahu0/wIb&#10;tP8CG7T/Ap+PAACUlQAAiJsAAHuhAABupgAAYqsAAFawAABKswAAP7YAADW5AAAsvAAAJL8GAB/C&#10;DQAdwhQAHMIeABvDJgAawy8AGcQ4ABjEQQAXxEoAFsVVABXFYQAUxm8AE8Z/ABLGkQARx6QAEMe5&#10;AA/H1AAQxu4AEMT6ABDD/wAQw/8AEMP/AJeWAACLnAAAfqIAAHGpAABkrwAAWLQAAEu4AABAuwAA&#10;Nb4AACvBAAAjxQAAG8kBABTMBgAQ0AsADtERAA3RGQAN0SEADNEqAAzRNAAL0j4ACtJJAAnTVQAJ&#10;02IACNNyAAbUhAAF1JgABNSrAAPVwAAB1dwAAdXtAAHV9gAB1fYAAdX2AI6dAACApAAAc6sAAGax&#10;AABZuAAATL0AAD/AAAA0wwAAKscAACHKAAAZzgAAEtIAAA3WAQAJ2wUABtwNAATcEQAD3RgAAd4g&#10;AADeKAAA3zEAAOA8AADhRwAA4lQAAONjAADjdAAA5IgAAOSbAADlrgAA5cEAAOXVAADm5wAA5ucA&#10;AObnAIOkAAB1rAAAaLMAAFq7AABNwQAAQMQAADPIAAAozAAAH9AAABfUAAAQ2QAAC90AAAXhAAAA&#10;5AAAAOUHAADmDQAA5xEAAOgWAADpHQAA6iUAAOsuAADtOQAA70UAAPBTAADxZAAA8XYAAPKKAADz&#10;nAAA860AAPS7AAD0yAAA9MgAAPTIAHetAABqtQAAXL0AAE/EAABAyQAAM80AACfRAAAd1gAAFNwA&#10;AA7gAAAI4wAAAeYAAADqAAAA7gAAAO4AAADvBAAA8AoAAPEOAADzEgAA9BgAAPYgAAD4KgAA+jUA&#10;AP1DAAD+UgAA/2MAAP92AAD/iQAA/5oAAP+mAAD/sAAA/7AAAP+wAP8WIwD/FSEA/xEhAP8NJAD/&#10;CSsA/wY3AP8DRAD/AFEA/wBdAP8AaAD/AHIA/wB7AP8AgwD/AIoA/wCRAP8AlgD/AJwA/wChAP0A&#10;pgD7AKwA+QCzAPcAuwD1AMUA8wDRAPIA5ADxAPEA7wD6AO4A/wDuAP8A7QD/AO0A/wDtAP8A7QD/&#10;AP8ZIAD/GB0A/xUdAP8QHwD/DikA/ww0AP8KQQD/B00A/wVZAP8EZAD/BG4A/wN3AP8DgAD/A4cA&#10;/wONAP0CkwD7ApkA+QKeAPcCpAD1AqoA8wGwAPEBuADvAcIA7QHPAOsB4wDqAe8A6AL7AOcE/wDm&#10;Bf8A5gb/AOYG/wDmBv8A5gb/AP8cGwD/GxkA/xcYAP8VHQD/EyUA/xEwAP8QPQD/DkkA/wxVAP8L&#10;YAD/C2oA/QtzAPsLfAD5CoMA9wqKAPUKkAD0CpYA8wqbAPEKoQDvCacA7QmuAOsJtgDoCcAA5gnN&#10;AOQJ4gDiCvAA3wv7AN4M/wDcDf8A3A3/ANsN/wHbDf8B2w3/Af8fFwD/HhMA/xsSAP8cGQD/GyIA&#10;/xgsAP8VOAD/E0QA/hJQAPkRWwD1EGYA8xBvAPAQdwDuEH8A7BCGAOoQjADpEJIA6BCYAOYPngDl&#10;D6UA4w+sAOEPtADgD74A3g/MANoQ4QDVEfAA0hL7AM8S/wHOE/8BzRP/Ac0T/wHME/8BzBP/Af8i&#10;EgD/Ig8A/yEPAP8iFAD/IhwA/yAnAP8dMgD4Gz4A8hlLAO4YVgDqF2AA5xZqAOQWcgDiFnoA4BaC&#10;AN4WiADcFo8A2xaVANkWmwDWFqIA1BapANIWsQDQF7sAzhfJAMwY3gDIGe4BxRr7AcMa/wLBG/8C&#10;wBv/AsAb/wLAG/8CwBv/Av8mDgD/JQsA/ygMAP8pEAD/KBYA/iYgAPQkKwDsITgA5iBEAOEfUADd&#10;H1sA2R5lANUebQDSH3UA0B99AM4fgwDMH4oByx+QAckflwHIH54Bxh+lAcUgrQHDILcBwSDEAcAh&#10;1gG8IuoCuSL4A7Yi/wO1I/8DtCP/BLMj/wSzI/8EsyP/BP8pCwD/KgUA/y4IAP8vDAD/LRAA8ysX&#10;AOgoIgDgJi8A2SY9ANInSgDNJ1UAyihfAMcoaAHFKG8Bwyd3AcEnfgG/J4QBvieLArwnkgK7J5kC&#10;uSegArcnqQO2KLMDtCi/A7MozwOwKeYErSn2BKsq/wWpKv8GqCr/Bqgq/waoKv8GqCr/Bv8tBQD/&#10;MAAA/zMCAPY0BgDvMgoA6C4QANwsGADRLigAyy83AMYwRADBME8AvjBZAbswYgG4MGoCti9xArUv&#10;eAKzL38DsS+GA7AvjQOuLpQErS6cBKsupAWpL64FqC+6BaYvygakMOIGoTDzB58w/wieMf8InTH/&#10;CJwx/wicMf8InDH/CP8wAAD/NQAA7zgAAOI6AADbOQQA1jUJAM40EwDGNiIAvzgxALo4PwC2OEoB&#10;szhUAbA3XQKtN2QCqzZsA6k2cwSoNnkEpjWABaQ1hwWjNY8GoTWXB581oAeeNaoInDW2CJs1xQmZ&#10;Nd0JljbvCpQ2/QqTN/8Kkjf/CpI3/wqSN/8Kkjf/Cv8zAAD2OgAA5D8AANhCAADOQgEAyT4GAMQ7&#10;DwC7Ph0AtT8sALE/OgCtP0UBqT9PAaY+WAKjPV8DoT1nBJ88bQWdPHQGnDt7Bpo7ggeYO4oIljuT&#10;CZU6nAqTOqYLkTqyC5A7wAyOO9UMjDzsDYo8+w2JPP8NiTz/DIg8/wyIPP8MiDz/DP83AADqPwAA&#10;3EUAAM5JAADFSQAAv0YCALpDDACzRBkArUUnAKhGNQCkRUEBoEVLAp1EUwKaQ1sDmENiBZZCaQaU&#10;QXAHkkF2CJBAfgmOQIYKjUCOC4tAmAyJQKINh0CuDoVAvA+EQM8PgkHpD4FB+Q+AQf8PgEL/DoBC&#10;/w6AQv8OgEL/Dvo7AADlRAAA00sAAMdOAAC+TwAAuEwAALJJCQCrSRUApUsjAKBLMQCcSz0BmEpH&#10;ApVJTwOSSVcEkEheBY5HZQaLR2sHiUZyCYhGeQqGRYILhEWKDYJFlA6ARJ8PfkSrEHxFuRF7RcsR&#10;ekXmEXlG9xF4Rv8QeEb/EHhG/w94Rv8PeEb/D/A/AADfSQAAzU8AAMFTAAC4VAAAsVIAAKtOBQCk&#10;ThEAnk8gAJlQLQCVUDkBkk9DAY5OTAOLTVMEiU1aBYZMYQaES2gIgktuCYBKdgt+Sn4MfEmHDnpJ&#10;kQ94SZwQdkmoEnRJthJzScgTckrjE3FK9RJxSv8RcUv/EXFL/xBxS/8QcUv/EOxDAADZTAAAyFMA&#10;AL1XAAC0WAAArFcAAKVSAQCeUw8AmFQcAJNUKQCPVDUAi1NAAYhTSAKFUlAEglFXBX9QXgZ9UGQI&#10;e09rCXlPcgt3TnsNdU6EDnNNjhBxTZkRb02lE21NsxRsTcUUa07hFGtO9BNrTv8Sa07/EmtO/xFr&#10;Tv8Ra07/EehGAADTUAAAxFYAALlaAACwXAAAploAAJ9WAACYVg0AklcZAI5YJgCJWDIAhlg9AYJX&#10;RQJ/Vk0DfFVUBXlUWwZ3VGEIdVNoCXNTcAtxUngNb1KBD21SixBrUZcSaVGjE2dRsRRmUcMVZVLe&#10;FWVS8hRlUv8TZVL/EmVS/xJlUv8SZVL/EuRKAADPUwAAwFoAALVeAACsYAAAol4AAJpZAACSWgsA&#10;jVsWAIhcIwCEXC8AgFs6AX1bQwJ5WksDdllSBHRYWAZxWF8Hb1dmCW1XbQtrVnUNaVZ+D2dWiRFl&#10;VZUSY1WhFGJVrxVhVcEWYFXbFmBW8RVgVv4UYFb/E2FW/xJhVv8SYVb/EuBNAADLVgAAvV0AALJh&#10;AACoYwAAnWEAAJVdAACNXgkAh14TAINfIAB/XywAe183AXdeQAJ0XkgDcV1PBG9cVgVsXFwHaltj&#10;CWhbawtmWnMNZFp8D2JahxFgWZMSXlmgFF1ZrhVbWb8WW1nYFltZ7xVbWf0UXFn/E1xZ/xJcWf8S&#10;XFn/EtxQAADHWQAAumAAAK9kAACkZQAAmWQAAJBgAACIYQYAgmIRAH5jHQB6YyoAdmM0AXNiPQFv&#10;YkYCbGFNBGphVAVnYFoHZWBhCGNfaQphX3EMX156Dl1ehRBbXpESWV2eFFhdrBVXXb0WVl3VFlZd&#10;7hVXXfwUV13/E1dd/xJXXf8SV13/EtZTAADEXAAAt2MAAKxoAACgaAAAlWcAAIpjAACDZQIAfWYP&#10;AHhmGgB0ZycAcWcyAG5nOwFrZkMCaGZLA2VlUgVjZVkGYWRfCF5kZwpcY28MWmN4DlhjgxBWYo8S&#10;VGKcE1NiqhVSYrsVUWLSFVFh7RVSYfsUUmH/E1Nh/xJTYf8SU2H/EtFWAADAXwAAs2YAAKlrAACc&#10;awAAkGoAAIVnAAB9aQAAd2oNAHNrFwBvayQAbGwvAGlsOAFma0ECY2tJA2FrUARealcGXGpdB1pp&#10;ZQlYaW0LVWh2DVNogQ9RZ40RT2eaEk5nqRRNZ7kUTGfPFExm6xRNZvsTTWb/Ek5l/xJOZf8STmX/&#10;EsxaAAC8YwAAsGoAAKVvAACYbgAAjG0AAIBsAAB3bQAAcW4LAG1vFABpcCEAZnEsAGRxNgFhcT4B&#10;XnFGAlxwTQNZcFQFV3BbBlVvYghTb2oKUG5zDE5ufg5MbYoQSm2YEUlspxJIbLgTR2zNE0ds6hNI&#10;a/oSSGv/Ekhq/xFIav8RSGr/EcdeAAC4ZwAArG4AAKFyAACTcgAAh3EAAHpxAABxcgAAa3QHAGZ1&#10;EQBjdh0AYHcoAF53MwBbeDwBWXdDAlZ3SwNUd1IEUnZZBVB2YAdOdWgIS3VxCkl0fAxHdIgORXOW&#10;D0NzpRBCc7YRQXPLEUJy6BFCcvgRQnH/EENw/xBDcP8QQ3D/EMFjAACzbAAAqHMAAJt2AACOdQAA&#10;gXYAAHV2AABpeAAAY3oCAF58DgBcfRkAWX4kAFd/LwBVfzgBU39AAVB/SAJOfk8DTH5WBEp+XQVI&#10;fWUGRn1uCEN8eQpBfIYLP3uUDT57ow48e7MOPHvIDjx65g48efcOPHj/Djx4/w49d/8OPXf/Drxo&#10;AACvcgAApHkAAJZ6AACIegAAfHoAAHB8AABjfwAAXIIAAFeECwBThRQAUYYgAE+GKgBOhzQATIc8&#10;AUqHRAFIh0sCRodTAkSGWgNChmIEQIZsBj6Fdgc7hYMIOYWRCjiEoAs2hLELNoTGCzaD5As2gvYL&#10;NoH/DDaA/ww2gP8MNoD/DLZvAACqeAAAn38AAJB+AACDfwAAd4AAAGuCAABehwAAVYoAAE6MBgBK&#10;jhAASI8aAEePJQBFkC8ARJA4AEKQQABAkEcBP5BPAT2QVgI7kF8COZBoAzePcwQ1j4AFM4+OBjGP&#10;ngcwjq8HL47DBy+O4QcvjPQIL4v/CC+K/wgviv8JL4r/CbB2AAClfwAAmIQAAIqEAAB9hQAAcIcA&#10;AGWKAABajgAAT5IAAEaVAABBmAwAPpgUAD2ZHwA7mSgAOpoxADmaOgA3mkIANppKADWaUgEzmloB&#10;MZpkAS+abwItmnsCLJqKAyqamgMpmqwEKJrABCeZ3gMnl/IEJ5b9BSeV/wUnlf8FJ5X/Bal+AACe&#10;hQAAkokAAISKAAB2jAAAao8AAF6TAABUlwAASZsAAECfAAA3ogQAMqMOADGjFwAwpCEALqQqAC2k&#10;MgAspToAK6VDACqlSwAppVQAKKVeACalaQAlpXYBI6WFASKllgEgpqgBH6W7AR6l1wEepO8BHqL7&#10;Ah6h/wIeof8CHqH/AqKGAACXjAAAi48AAH2RAABvlAAAY5gAAFedAABNoQAAQ6UAADioAAAwqwAA&#10;KK4HACSvEAAjrxcAIa8hACCwKQAfsDEAHrA6AB2xQgAcsUwAG7FWABqxYQAZsm8AGLJ+ABaykAAV&#10;sqIAFLK2ABOyzgATsesAE6/5ABOu/wETrv8BE67/AZqNAACQkgAAhJcAAHWaAABonwAAW6MAAFCo&#10;AABFrAAAO7AAADGyAAAntQAAILgAABi6BwAUvA4AE7wVABK8HgARvSYAEb0uABC9NwAQvkEADr5M&#10;AA6+VwANvmUADL90AAu/hgAKvpkACL6sAAe+wgAHvt8ACL7wAAi9+gAIvfwACL38AJOUAACHmQAA&#10;ep8AAGylAABgqgAAU68AAEezAAA8tgAAMbgAACe7AAAfvgAAF8EAABHEAQAMyAgACMkOAAfJFAAG&#10;yRwABckkAATKLAADyjYAAspAAADLTAAAy1kAAMtoAADLeQAAzIwAAMufAADLswAAy8gAAMziAADM&#10;7wAAzPEAAMzxAIqaAAB8oQAAb6cAAGKtAABVswAASLgAADu7AAAwvgAAJsEAAB3EAAAVyAAAD8sA&#10;AArOAAAE0gIAANMKAADTDwAA1BQAANUaAADWIgAA1yoAANk0AADaPwAA3EsAANxaAADdagAA3X0A&#10;AN2RAADdpAAA3rYAAN7IAADe3gAA3uIAAN7iAH+iAABxqQAAZLAAAFa3AABJvAAAPMAAAC/EAAAk&#10;xwAAG8sAABPPAAAN0gAAB9YAAADbAAAA3gAAAN8DAADgCQAA4Q4AAOISAADjFwAA5R4AAOYnAADo&#10;MQAA6j0AAOxLAADsWgAA7WwAAO6AAADulAAA7qUAAO60AADuwgAA7sYAAO7GAHSqAABmsgAAWLkA&#10;AEvAAAA9xQAAL8kAACTNAAAZ0QAAEdYAAAvbAAAD3gAAAOEAAADlAAAA6AAAAOkAAADqAAAA6wYA&#10;AO0LAADvDwAA8BMAAPIaAAD0IwAA9y4AAPk7AAD7SgAA/FsAAP1tAAD9gAAA/pMAAP6iAAD+rQAA&#10;/q8AAP6vAP8QHwD/Dh0A/wodAP8BIAD/ACgA/wA1AP8AQQD/AE4A/wBaAP8AZQD/AG4A/wB3AP8A&#10;fwD+AIYA/ACMAPsAkgD5AJcA+ACcAPcAogD2AKcA9QCtAPMAtQDyAL0A8QDJAO8A3ADuAOsA7QD3&#10;AOwA/wDrAP8A6gD/AOoA/wDqAP8A6gD/AP8THAD/ERkA/w0ZAP8GHAD/AyUA/wAxAP8APgD/AEoA&#10;/wBWAP8AYQD/AGsA/QBzAPoAewD3AIMA9QCJAPQAjwDyAJQA8QCZAPAAnwDuAKQA7QCrAOwAsgDq&#10;ALoA6ADGAOcA1gDlAOgA5AD1AOMA/gDiAP8A4QD/AOEA/wDhAP8A4QD/AP8VGAD/ExQA/w8UAP8N&#10;GQD/CyIA/wgtAP8EOQD/AUYA/wBRAP4AXAD6AGYA9gBvAPIAdwDvAH4A7QCFAOsAiwDqAJEA6ACW&#10;AOcAnADmAKEA5ACoAOMArwDhALgA3wDDAN0A0QDbAOYA2QDzANcA/QDVAv8A1AL/ANQD/wDUA/8A&#10;1AP/AP8YEwD/FRAA/xIPAP8SFQD/ER0A/w4oAP8MNAD/CkEA+QhMAPUGVwDxBmEA7QZqAOkFcgDm&#10;BXoA5AWBAOIFhwDgBo0A3waSAN0GmADbBp4A2QalANcGrQDUBrUA0gbAANAHzwDOCOUAzAn0AMoL&#10;/wDIDP8Axwz/AMcM/wDGDP8Axgz/AP8bDgD/GQwA/xgNAP8YEQD/FxgA/xQiAPsRLgDzEDoA7Q5G&#10;AOgNUgDlDVwA4Q1lAN4NbQDbDXUA2A18ANUNggDTDYkA0Q2PANANlQDODZwAzQ6jAMsOqwDJDrQA&#10;yA7AAMYOzwDDEOYAwBH1AL0S/wC8Ev8AuxL/ALoS/wG6Ev8BuhL/Af8fCgD/HAQA/x8IAP8fDQD/&#10;HRIA+BobAO4WJgDmFDMA4BM/ANoTSwDUE1YA0BNfAM4UaADLFG8AyRR3AMcVfQDGFYQAxBWKAMMV&#10;kQDBFpgAwBafAL4WpwC8F7AAuxe8ALkXywC3GOIAsxnyAbEa/wGvG/8Brhv/Aa4b/wGtG/8BrRv/&#10;Af8iBAD/IgAA/yUCAPwkBwD3IQwA7B0SAOEaHADYGioA0Bs4AMsdRQDHHVAAwx5aAMAeYgC+HmoA&#10;vB9xALofeAC5H34Atx+FALYfjAC0H5MAsx+aAbEgowGwIKwBriC3AawhxgGrId0BpyLvAqUi/QKj&#10;I/8CoiP/AqIj/wKhI/8CoSP/Av8lAAD/KAAA8ioAAOUrAADfKAUA3CELANIhFADJJCQAwyUyAL4m&#10;PwC6J0oAtydUALQnXQCyJ2QAsCdsAK4ncgGtJ3kBqyd/AaonhgGoJ44BpyeWAqUnngKjKKgCoiiz&#10;AqAowQKfKNUCnCnsA5oq+gOYKv8Elyr/BJcq/wSWKv8Elir/BP8oAAD1LgAA5TMAANo1AADQMwEA&#10;zC0GAMYqEAC+LR4AuC4sALMvOgCvL0UArDBPAKkvWACnL18BpS9mAaMvbQGhL3MCoC56Ap4ugQKd&#10;LokCmy6RA5kumgOYLqQEli+vBJUvvQSTL88EkTDoBY8w+AWNMf8FjTH/BYwx/wWMMf8FjDH/Bf8t&#10;AADqNQAA3DoAAM49AADGPAAAwDcCALszDQCzNBkArjYnAKk3NAClN0AAojdKAJ83UwGdNloBmzZh&#10;AZk2aAKXNW8ClTV1A5Q1fAOSNYQEkDWNBI81lgWNNaAFizWrBoo1uQaINcoHhzblB4U29geEN/8H&#10;gzf/B4M3/weCN/8Hgjf/B/QyAADjOwAA0kEAAMZEAAC9QwAAtz8AALE7CQCqOxQApTwiAKA9MACd&#10;PTsAmT1FAJY9TgGUPFYBkjxdApA8YwKOO2oDjDtxBIo7eASIOoAFhzqIBoU6kgaDOpwHgTqoCIA6&#10;tQl+O8YJfTvhCXs88wl7PP8Jejz/CHo8/wh6PP8Iejz/CO43AADdQQAAy0YAAL9JAAC2SQAArkYA&#10;AKlBBACjQREAnUIeAJhDKwCVQzcAkUNBAI5CSgGMQlIBiUFZAodBXwOFQWYDg0BtBIFAdAWAQHsG&#10;fj+EB3w/jgh6P5kJeD+lCndAsgp1QMMLdEDdC3NB8QtyQf8KckH/CnJB/wlyQf8JckH/Cek8AADV&#10;RQAAxUsAALpOAACwTgAAp0sAAKJGAACbRg4AlkcaAJFIJwCOSDMAikg9AIdHRgGER04BgkZVAoBG&#10;XAN+RWIEfEVpBHpFcAV4RHgGdkSBCHREiwlyRJYKcESiC29ErwxuRMAMbUXZDWxF7wxrRf0La0b/&#10;C2tG/wprRv8Ka0b/CuVAAADPSQAAwU8AALVSAACrUgAAoU8AAJtKAACUSgwAj0sXAItMJACHTC8A&#10;hEw6AIFMQwF+S0sBe0tSAnlKWAN3Sl8EdUlmBXNJbQZxSXUHb0l+CG1IiAlrSJMLakifDGhIrQ1n&#10;Sb0NZknUDmVJ7Q1lSvwMZUr/C2VK/wtlSv8LZUr/C+BEAADLTQAAvVIAALJWAACmVQAAnFIAAJVO&#10;AACOTgkAiU8UAIVQIACBUCwAflA3AHtQQAF4UEgBdU9PAnNOVQNxTlwEb05jBW1NagZrTXIHaU17&#10;CGdNhQplTZELZEydDGJNqw1hTbsOYE3RDmBN7A5gTfsNYE3/DGBN/wtgTf8LYE3/C9xHAADHUAAA&#10;uVYAAK5ZAACiWAAAmFYAAJBRAACJUgYAg1MRAH9THQB7VCkAeFQ0AHVUPQFyU0UBcFNMAm1SUwJr&#10;UlkDaVJgBGdRZwZlUW8HY1F4CGJRgwpgUY8LXlCbDV1QqQ5bUbkOW1HOD1pR6g5bUfoNW1H/DFtR&#10;/wxbUf8LW1H/C9ZKAADDUwAAtlkAAKtcAACeWgAAk1kAAItUAACEVgMAflYQAHpXGgB2VyYAc1gx&#10;AHBXOgBtV0IBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV2CF1VgQpbVY0LWVSaDVhUpw5WVbgP&#10;VlXMD1ZV6Q5WVfkNVlX/DVdU/wxXVP8MV1T/DNFNAADAVgAAs1wAAKdeAACaXQAAj1wAAIZYAAB/&#10;WQAAeVoNAHRbFwBxWyMAblsuAGtbNwBoW0ABZVtHAWNaTgJhWlUDX1pcBF1aYwVcWmsGWll0CFhZ&#10;fwpWWYsLVFmYDVNYpg5SWbYOUVnKD1FZ5w5RWPgNUlj/DVJY/wxSWP8MUlj/DM1RAAC8WQAAsF8A&#10;AKNhAACWYAAAi18AAIFbAAB5XQAAc14MAG9eFQBrXyAAaF8rAGZgNQBjYD0BYV9FAV9fTAJdX1MD&#10;W19aBFleYQVXXmkGVV5yCFNefQlRXYkLUF2WDE5dpA1NXbQOTF3IDkxd5g5NXfcNTVz/DE1c/wxO&#10;XP8MTlz/DMlUAAC5XAAArWMAAJ9jAACSYwAAh2IAAHxgAAB0YQAAbmIJAGljEgBmYx0AY2QoAGFk&#10;MgBeZDsAXGRDAVpkSgJYZFECVmRYA1RkXwRSY2cFUGNwB05jeghMYoYKS2KUC0liogxIYrINR2LH&#10;DUdi5A1IYfYMSGH/DEhg/wtJYP8LSWD/C8RYAAC1YAAAqmYAAJtmAACNZgAAgmUAAHZkAABuZQAA&#10;aGYFAGNnEABgaBoAXWklAFtqLwBZajgAV2pAAVVqRwFTak4CUWpVA09pXQRNaWQFS2ltBkloeAdH&#10;aIQJRmiSCkRnoQtDZ7EMQmfFDEJn4gxCZvUMQ2b/C0Nl/wtDZf8LQ2X/C79cAACxZAAApmoAAJZp&#10;AACJaQAAfWkAAHFpAABnagAAYmwBAF1tDQBZbhYAV28hAFVwKwBTcDUAUXA9AFBwRQFOcEwBTHBT&#10;AkpwWgNIcGIERm9rBURvdQZCb4IHQG6PCT9ungo9bq8KPW7CCjxu4Ao9bfQKPWz/Cj1r/wo+a/8K&#10;Pmv/CrpgAACtaQAAoG4AAJFtAACEbQAAeG0AAGxuAABhcAAAW3IAAFZ0CgBSdRIAUHYdAE53JwBM&#10;dzEAS3g5AEl4QQBIeEkBRnhQAUR3VwJCd18DQHdoAz53cwQ8dn8GOnaNBzl2nAg3da0IN3XACDZ1&#10;3gg3dPIIN3P+CDdy/wg3cv8IN3L/CLVmAACpbwAAmnEAAItxAAB+cQAAc3IAAGhzAABcdgAAVHkA&#10;AE57BQBKfQ8ASH4YAEZ/IwBFfywAQ4A1AEKAPQBBgEUAP4BMAT2AVAE8gFwCOn9lAjh/bwM2f3wE&#10;NH+KBDJ/mgUxfqoGMH69BjB+2gYwffAGMHv9BjB7/wYwev8GMHr/BrBsAACkdQAAlHUAAIZ1AAB5&#10;dgAAbncAAGN5AABXfQAAT4EAAEeEAABChgwAP4cTAD2IHQA8iCcAO4kwADqJOAA4iUAAN4lIADaJ&#10;TwA0iVgBM4lhATGJbAEviXgCLYmHAiyJlwMqiKcDKYi6AymI1AMphu4DKYX8BCmE/wQphP8EKYT/&#10;BKp0AACeewAAjnoAAIB6AAB0ewAAaH4AAF2BAABShQAASYkAAEGMAAA5kAUANZEPADOSFwAykiEA&#10;MZIpADCTMgAukzoALZNBACyTSgArlFIAKpRcACiUZwAnlHMBJZSCASSUkwEik6QBIZO3ASCTzwEh&#10;kuwBIJD6AiCP/wIgj/8CII//AqR8AACXgAAAh38AAHuAAABuggAAYoUAAFeJAABNjgAAQpIAADqW&#10;AAAymQAAKpwJACidEQAmnRkAJZ0iACSeKgAjnjIAIp46ACGeQgAgnksAH59VAB6fYAAcn20AG598&#10;ABqfjQAYn58AF5+yABafyQAWnugAFpz3ABab/wEXm/8BF5v/AZ2DAACPhgAAgoYAAHSHAABniwAA&#10;W48AAFCTAABGmAAAPJwAADOgAAArowAAI6YAAByoCwAaqREAGKkYABepIQAWqikAFaoxABSqOQAT&#10;qkMAE6tNABKrWAARq2UAEKt0AA6rhgAOq5kADausAAyrwQAMqt8ADKnyAA2o/AANqP8ADaj/AJaK&#10;AACJjAAAeo0AAGyRAABglQAAVJoAAEmfAAA/owAANacAACuqAAAjrgAAG7AAABSzAQAPtQoADbYQ&#10;AAy2FgALth8ACrYnAAm2LwAItjkAB7dDAAa3TwAEt1sAA7dqAAK3ewAAt44AALehAAC2tAAAtssA&#10;ALblAAC18QAAtfcAALX3AI+RAACBlAAAcpcAAGWcAABYoQAATKYAAEGrAAA3rwAALLIAACO1AAAa&#10;uAAAE7sAAA69AAAJwAUAA8ENAADBEQAAwRcAAMIeAADCJgAAwi8AAMM5AADERAAAxFAAAMReAADF&#10;bwAAxYEAAMWVAADFqAAAxbwAAMTRAADE5gAAxO4AAMTuAIaYAAB5ngAAa6MAAF2pAABQrgAARLMA&#10;ADe2AAAsuQAAIrwAABm/AAARwgAADMUAAAbIAAAAywAAAMwHAADMDQAAzREAAM0WAADOHQAAzyQA&#10;ANAtAADSOAAA1EQAANRSAADVYQAA1XMAANaHAADWmwAA1q0AANe/AADYzgAA2N0AANjdAHugAABu&#10;pgAAYK0AAFOzAABFuAAAOLwAACu/AAAhwgAAF8YAABDJAAAKzAAAAtAAAADUAAAA1wAAANgAAADa&#10;BQAA2wsAANwOAADeEwAA3xkAAOEhAADjKgAA5TYAAOdDAADnUwAA6GQAAOl3AADpjAAA6p8AAOqu&#10;AADqugAA6sMAAOrDAHCoAABirwAAVbYAAEe8AAA5wAAALMQAACDIAAAWzAAADtAAAAfUAAAA2QAA&#10;AN0AAADhAAAA4wAAAOQAAADmAAAA5wEAAOkHAADrDAAA7BAAAO4VAADwHQAA8ycAAPYzAAD3QwAA&#10;+FQAAPlmAAD5egAA+o4AAPqeAAD7qQAA+7AAAPuwAP8LGwD/BxkA/wAZAP8AHAD/ACUA/wAyAP8A&#10;PwD/AEsA/wBXAP8AYgD/AGsA/wBzAP0AewD7AIIA+gCIAPgAjQD3AJIA9gCYAPUAnQD0AKIA8wCp&#10;APEAsADvALgA7gDDAOwA0QDrAOYA6QDzAOgA/gDoAP8A6AD/AOgA/wDoAP8A6AD/AP8OGAD/ChUA&#10;/wEUAP8AGAD/ACIA/wAuAP8AOwD/AEcA/wBTAP0AXgD6AGcA9wBvAPUAdwDzAH4A8gCEAPAAiQDv&#10;AI8A7gCUAOwAmgDrAJ8A6QClAOgArADmALQA5AC/AOMAzADhAOIA3wDwAN4A+wDeAP8A3QD/AN0A&#10;/wDcAP8A3AD/AP8QEwD/DREA/wYQAP8CFQD/AB4A/wApAP8ANgD/AEIA+gBOAPQAWQDxAGIA7gBr&#10;AOwAcgDqAHkA6AB/AOcAhQDlAIsA5ACQAOIAlgDhAJwA3wCiAN0AqQDaALEA2AC7ANUAyADSAN0A&#10;0QDtANAA+QDPAP8AzgD/AM0A/wDNAP8AzQD/AP8RDwD/Dg0A/wwNAP8LEgD/BxkA/wIkAP8AMAD2&#10;ADwA7wBJAOoAUwDnAF0A5ABmAOEAbQDfAHQA3QB7ANsAgQDZAIYA1gCMANQAkgDSAJgA0ACeAM4A&#10;pgDMAK4AygC4AMgAxADGANcAxQDqAMMA9wDCAP8AwQH/AMAC/wDAAv8AwAL/AP8UCwD/EAYA/xAJ&#10;AP8QDgD/DhQA/woeAPUGKQDrBDYA4wNCAN8DTgDbBFcA1gRgANMEaADQBG8AzgV2AMwFfADKBYIA&#10;yQWIAMcFjgDGBZQAxAWbAMIFowDABqsAvga1AL0GwgC7CNQAugnpALcL+AC1DP8AtAz/ALQM/wC0&#10;DP8AtAz/AP8XBAD/FAAA/xYDAP8UCQD/EQ4A8g4VAOgMIQDeCi4A1gs7ANAMRwDMDFEAyQxaAMYN&#10;YgDEDWoAwg1xAMANdwC/DX0AvQ6DALwOigC6DpEAuQ6YALcOoAC2DqkAtA+0ALIPwQCxENQArhHr&#10;AKsS+gCpEv8AqBP/AKcT/wCnE/8ApxP/AP8aAAD/GwAA+RsAAOsZAADlFAYA5RAOANkOFwDPESYA&#10;yBI0AMQTQAC/FEsAvBRUALkVXQC3FWQAtRVrALQVcQCyFXgAsRZ+AK8WhQCuFowArBaUAKsXnACp&#10;F6YApxiwAKYYvQCkGM8AohrnAJ8a9wCdG/8BnBv/AZwb/wGbG/8Bmxv/Af8dAAD3IQAA6CQAAN0l&#10;AADUIQEAzxsIAMoXEQDCGiAAvBwtALcdOgCzHkUAsB5PAK0eVwCrHl8AqR9mAKgfbACmH3MApR95&#10;AKMfgACiH4cAoCCPAJ8gmACdIKIAmyCsAZohuQGYIcoBliLkAZQj9QGSI/8BkSP/AZAj/wGQI/8B&#10;kCP/Af8iAADrKQAA3S4AAM8vAADHLQAAwScDAL0iDQC2IxoAsCUoAKwmNACoJkAApSdJAKInUgCg&#10;J1oAnidhAJwnZwCbJ20AmSd0AJgnewGWJ4IBlSeLAZMnlAGRKJ4BkCipAY4otQKNKcYCiynfAokq&#10;8gKHKv8Chir/AoYq/wKGKv8Chir/AvQoAADjMQAA0TYAAMU4AAC8NgAAtjAAALIrCQCrLBQApi0i&#10;AKIuLwCeLjoAmy5EAJgvTQCWL1UAlC5cAJIuYgCQLmkBjy5vAY0udgGMLn4Bii6GAogujwKHLpoC&#10;hS+lA4MvsgOCL8IDgTDaA38w7wN9Mf4DfTH/A3wx/wN8Mf8DfDH/A+0vAADbNwAAyT0AAL4+AACz&#10;PAAArDgAAKczBACiMhEAnTQdAJk1KgCVNTUAkjVAAI81SQCNNVAAizVXAIk1XgGHNWQBhTRrAYQ0&#10;cgKCNHkCgDSCAn40iwN9NJYDezWhBHk1rgR4Nb4FdzbUBXY27QV0N/wFdDf/BHQ3/wR0N/8EdDf/&#10;BOc1AADSPQAAw0IAALhEAACsQgAApD4AAJ85AACaOA4AlDoZAJA6JgCNOzEAijs7AIc7RACEO0wA&#10;gjtTAYA6WgF+OmABfTpnAns6bgJ5OnUCdzp+A3Y6iAR0OpMEcjqeBXE6qwVvO7sGbjvPBm076gZt&#10;PPoGbDz/BWw8/wVsPP8FbDz/BeI5AADMQgAAvkcAALFIAAClRgAAnUMAAJc/AACSPgsAjT8VAIk/&#10;IQCFQC0AgkA3AH9AQAB9QEgAe0BPAXlAVgF3P10BdT9jAnM/agJxP3IDcD96A24/hARsP5AFaz+c&#10;Bmk/qQZoP7gHZ0DMB2ZA6AdmQPkGZUD/BmVA/wZlQP8FZUD/Bdw+AADHRgAAuUsAAKxMAACgSgAA&#10;l0cAAJFDAACLQwgAhkMSAIJEHgB+RCkAe0U0AHlFPQB2RUUAdERMAXJEUwFwRFkBbkRgAmxDZwJr&#10;Q28DaUN3BGdDgQVmQ40GZEOZBmJDpwdhRLYIYETKCGBE5ghfRfgHX0X/B2BF/wZgRP8GYET/BtZB&#10;AADDSQAAtk4AAKdPAACbTQAAkksAAIxHAACFRwQAgEcQAHxIGgB4SCYAdUkwAHNJOgBwSUIAbklJ&#10;AWxIUAFqSFYBaEhdAmZIZAJlSGwDY0h1BGFHfwVgR4oGXkiXB11IpQhbSLQIW0jHCVpI5AhaSfYI&#10;Wkn/B1pI/wZaSP8GWkj/BtFFAAC/TAAAslIAAKNRAACXUAAAjU4AAIZKAACASgEAeksOAHZMFwBy&#10;TCMAb0wtAG1NNgBqTD8AaExGAGZMTQFkTFMBYkxaAmFMYQJfTGkDXkxyBFxMfAVaTIgGWUyVB1dM&#10;owhWTLIIVUzGCVVM4glVTPUIVUz/B1VM/wdWTP8GVkz/BsxIAAC8UAAAr1UAAKBUAACTUwAAiVEA&#10;AIFNAAB6TgAAdU8MAHBPFQBtUCAAalAqAGdQMwBlUDwAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcD&#10;WVBwBFdQegVVUIYGVFCTB1JQoQhRULEJUFDECVBQ4QlQUPQIUVD/B1FP/wdRT/8GUU//BslLAAC5&#10;UwAAq1cAAJxWAACPVQAAhVQAAHxQAAB1UQAAcFIJAGtTEgBoVB0AZVQnAGJUMQBgVDkAXlRBAFxU&#10;SAFaVE8BWVRWAVdUXQJWVGUDVFRuBFJUeAVRVIQGT1SRB05UoAhMVK8ITFTCCUtU3wlMVPMITFP/&#10;B0xT/wdNU/8GTVP/BsVOAAC2VgAAp1oAAJhZAACLWAAAgVcAAHdUAABwVQAAalYGAGZXEABiVxoA&#10;YFgkAF1YLgBbWTcAWVk/AFdZRgBWWU0BVFlUAVNZWwJRWWMCT1hsA05YdgRMWIIFSliPBklYngdI&#10;WK4IR1jACEdY3QhHWPIIR1f/B0hX/wdIV/8GSFf/BsFRAACyWQAAo1wAAJRbAACHWwAAfVoAAHJY&#10;AABrWQAAZVoDAGBbDgBdXBcAWlwhAFhdKwBWXTQAVF48AFNeRABRXksBUF5SAU5eWQJMXmECS11q&#10;A0lddARHXYAFRV2NBkRdnAdDXawHQl2+CEJd2ghCXPEHQlz+B0Nb/wZDW/8GQ1v/Br1VAACvXQAA&#10;n18AAJBeAACDXgAAeF0AAG1cAABlXQAAX18AAFpgDABXYRQAVWIeAFJiKABRYzEAT2M5AE5jQQBM&#10;Y0gAS2NPAUljVgFHY14CRWNnAkRjcQNCY30EQGKLBT9imgY+YqoGPWK8Bzxi1gc9Ye8GPWH9Bj5g&#10;/wY+YP8GPmD/BrlZAACrYQAAmmEAAIthAAB/YQAAdGEAAGlhAABfYgAAWWQAAFRmCQBRZxEATmca&#10;AExoJABLaS0ASWk2AEhpPgBGakUARWpMAENqVAFCalwBQGllAj5pbwI8aXsDO2mJBDlpmAU4aKgF&#10;N2i6BTdp0wU3aO4FN2f8BThm/wU4Zv8FOGb/BbReAACnZQAAlWUAAIZkAAB6ZQAAb2UAAGRmAABZ&#10;aAAAUmoAAE1sBABJbg4AR24WAEVvIABEcCkAQnAyAEFwOgBAcUIAP3FJAD1xUQA8cVkBOnFiAThx&#10;bAI2cHgCNXCGAzNwlQMycKYEMXC4BDBw0AQxb+wEMW77BDFt/wQxbP8EMWz/BK9kAAChaQAAj2gA&#10;AIFoAAB1aQAAa2kAAGBrAABVbgAATXEAAEZzAABCdQsAP3YSAD13HAA8dyUAOngtADl4NQA4eT0A&#10;N3lFADZ5TQA1eVUAM3leADF5aAEweXQBLnmDAi15kgIreKMCKni1Aip4zAIqd+oCKnb5Ayp1/wMq&#10;dP8DKnT/A6pqAACabQAAiWwAAHxtAABwbQAAZm4AAFtxAABQdQAASHgAAEF7AAA6fgUANn8OADSA&#10;FgAzgSAAMoEoADCBMAAvgjgALoJAAC2CSAAsglAAK4JaACqCZAAognAAJoJ/ASWCjwEkgqABI4Ky&#10;ASKCyQEigecBIn/3ASJ+/wIiff8CIn3/AqVxAACTcQAAg3EAAHZxAABscgAAYHUAAFZ4AABMfAAA&#10;Q4AAADuDAAAzhgAALYkKACqKEQApixkAJ4siACaLKgAljDEAJIw5ACOMQgAijUoAIY1UACCNXgAf&#10;jWsAHY15AByNigAbjZwAGY2uABiMxAAYjOMAGYr1ABmJ/wEZiP8BGYj/AZ13AACMdgAAfXYAAHJ3&#10;AABleQAAWnwAAFCAAABGhAAAPIkAADSMAAAtkAAAJZMCAB+VDAAdlhIAHJYaABuXIgAalyoAGZcy&#10;ABiYOgAXmEMAFphNABWYWAAUmGQAE5hzABGYhAAQmJYAEJipAA6YvwAOl90AD5byABCV/AAQlP8A&#10;EJT/AJV9AACFfAAAeHwAAGt+AABfgQAAVIYAAEqKAABAjwAANpMAAC2XAAAmmgAAHp0AABegAwAS&#10;ogwAEKMSABCjGQAPoyEADqQpAA6kMQANpDoADKRFAAukUAAKpFwACaRqAAekewAGo44ABKOhAAKj&#10;tAADossAA6LmAAOh8wADofsAA6H7AI2DAAB/ggAAcYQAAGSHAABYjAAATZEAAEKWAAA4mgAAL54A&#10;ACaiAAAepQAAF6gAABGrAAAMrgcAB68NAAOvEgACrxkAAa8hAACvKQAAsDIAALA8AACwRwAAsFMA&#10;ALBhAACwcQAAsIMAAK+XAACvqgAAr78AAK7ZAACu6wAArvQAAK70AIeJAAB4igAAao4AAF2TAABR&#10;mAAARZ0AADuiAAAwpgAAJ6oAAB6uAAAWsQAAELQAAAu2AAAFuQMAALoKAAC6DgAAuhMAALsZAAC7&#10;IQAAvCgAALwxAAC9PAAAvkgAAL5WAAC+ZQAAvncAAL6MAAC+nwAAvbMAAL7HAAC+3gAAvesAAL3r&#10;AH+SAABwlQAAYpoAAFWfAABJpQAAPasAADKvAAAotAAAHrYAABW5AAAOvAAACb8AAALCAAAAxAAA&#10;AMUEAADGCgAAxg4AAMcSAADIGAAAyR8AAMonAADMMAAAzjwAAM5JAADPWQAAz2oAAM9+AADPkwAA&#10;z6YAAM+4AADPyAAAz9sAAM/bAHecAABooQAAW6cAAE6uAABBtAAANLcAACi6AAAdvQAAE8AAAA3E&#10;AAAGxwAAAMoAAADOAAAA0AAAANEAAADSAgAA0wgAANUMAADWEAAA2RUAANscAADdJAAA4C8AAOI8&#10;AADjSwAA5FwAAORvAADlgwAA5ZgAAOWpAADltgAA5cMAAOXDAGylAABfrAAAUbIAAES5AAA1vAAA&#10;KMAAABzEAAASyAAADMsAAAPPAAAA0wAAANgAAADcAAAA3wAAAN8AAADhAAAA4wAAAOQDAADmCAAA&#10;6A0AAOkRAADsGAAA7iIAAPEuAADzPAAA9E0AAPVfAAD2cwAA94cAAPeZAAD4pQAA+LAAAPiwAP8D&#10;FwD/ABUA/wAVAP8AGAD/ACMA/wAvAP8APAD/AEgA/wBUAP8AXgD/AGcA/QBvAPsAdgD5AH0A+ACD&#10;APYAiAD1AI4A9ACTAPIAmADxAJ4A8ACkAO4AqwDtALMA6wC9AOoAywDoAOEA5wDxAOYA/QDlAP8A&#10;5AD/AOQA/wDkAP8A5AD/AP8HEwD/ABEA/wARAP8AFQD/AB8A/wArAP8ANwD/AEQA/gBPAPoAWgD3&#10;AGMA9ABrAPIAcgDwAHkA7wB/AO0AhADrAIoA6gCPAOgAlADnAJoA5QCgAOQApwDiAK8A4AC5AN4A&#10;xgDcANoA2gDsANgA+QDWAP8A1gD/ANcA/wDYAP8A2AD/AP8KEAD/Aw4A/wANAP8AEgD/ABoA/wAm&#10;APwAMgD3AD8A9ABKAPEAVQDtAF4A6gBmAOgAbgDlAHQA4wB6AOIAgADgAIUA3gCLANwAkADbAJYA&#10;2ACcANUAowDTAKsA0QC1AM4AwQDMANEAywDnAMkA9QDIAP8AyAD/AMgA/wDIAP8AyAD/AP8MDAD/&#10;BggA/wIKAP8ADwD/ABUA/AAgAPEALADsADkA6QBFAOUATwDhAFkA3gBhANsAaADXAG8A1AB1ANIA&#10;ewDQAIAAzgCGAMwAjADLAJIAyQCYAMcAoADFAKgAwwCxAMEAvAC/AMsAvQDjALwA8gC7AP0AuwD/&#10;ALoA/wC6AP8AugD/AP8OBQD/CQAA/wkFAP8GCwD/ARAA8AAZAOYAJQDhADIA3AA/ANYASQDRAFMA&#10;zgBbAMsAYwDIAGoAxgBwAMUAdgDDAHsAwQCBAMAAhwC+AI4AvACUALsAnAC5AKQAtwCuALUAuQCz&#10;AMgAsQDfALAB7wCvAfsArgL/AK0D/wCtA/8ArQP/AP8QAAD/DgAA/w0AAPYLAwDyBwoA4gERANsC&#10;HQDSAysAzAM3AMgEQwDEBE0AwQRWAL4FXQC8BWQAugVrALgFcQC3BXYAtQV8ALMGgwCyBokAsAaR&#10;AK8HmQCtB6EAqwerAKkItwCoCcYApgrdAKUL8ACjDP0Aog3/AKEN/wChDf8AoA3/AP8RAAD8EgAA&#10;7BMAAOITAADbDwMA1gkLAM4IFADGCiIAwAwwALwNPAC4DUYAtQ1PALIOVwCwDl8Arg5lAK0OawCr&#10;DnEAqg54AKgOfgCnD4UApQ+NAKQPlgCiEJ8AoBCpAJ8QtQCdEcUAmxHeAJkS8QCXE/8AlhT/AJUU&#10;/wCVFP8AlBT/AP8VAADtGwAA4B8AANIfAADJGwAAxBQFAMEQDgC6EhsAtBMpALAUNQCsFUAAqRVJ&#10;AKYVUgCkFlkAohZgAKEWZgCfFmwAnhZyAJwWeQCbF4AAmReIAJgXkQCWGJsAlBimAJMZsgCRGcEA&#10;kBrYAI0b7gCLHP0Aihz/AIoc/wCJHP8AiRz/APQdAADkJQAA0ykAAMcqAAC8JgAAtiAAALQZCwCu&#10;GhUAqBwjAKQdLwChHjoAnh5EAJseTACZHlQAlx9bAJUfYQCUH2cAkh9tAJEfdACPIHwAjiCEAIwg&#10;jQCKIJcAiSGiAIchrgCGIr0AhSLRAYIj6wGBJPsBgCT/AX8k/wF/JP8BfyT/AewlAADbLQAAyTEA&#10;ALwxAACxLgAAqykAAKckBQCjIxEAniQdAJolKgCWJjUAkyY/AJEmRwCPJk8AjSZWAIsnXACJJ2IA&#10;iCdpAIYnbwCFJ3cAgyd/AIEniQGAKJMBfiieAX0pqwF7KbkBeinNAXgq6AF3K/kBdiv/AXYr/wF1&#10;K/8BdSr/AeUsAADQNAAAwTgAALM4AACoNQAAojEAAJ0tAACZKg4AlCsYAJAsJACNLTAAii06AIct&#10;QwCFLUoAgy1RAIEuWACALl4Afi5kAH0uawB7LnMBeS57AXguhQF2Lo8BdC+bAXMvqAJxL7YCcDDJ&#10;Am8w5QJuMfcCbTH/Am0x/wJtMf8CbTH/At8yAADJOQAAuz4AAKw9AAChOgAAmjcAAJUzAACQMQoA&#10;jDEUAIcyIACEMysAgTM1AH8zPgB9M0YAezNNAHkzVAB3M1oAdjNhAHQzZwFyNG8BcTR3AW80gQFu&#10;NIwCbDSYAmo1pQJpNbMDaDXGA2c24gNmNvUDZjb/AmY2/wJmNv8CZjb/Atg3AADEPgAAtUIAAKZB&#10;AACbPwAAkzwAAI04AACINgcAhDcRAIA3HAB8OCcAejgxAHc5OgB1OUIAczlJAHE5UABwOVcAbjld&#10;AGw5ZAFrOWsBaTl0AWg5fgJmOYkCZDmVA2M6ogNiOrEDYTrDA2A74ARfO/MDXzv/A187/wNfO/8C&#10;Xzv/AtE7AADAQgAAsEUAAKFEAACVQwAAjUAAAIc9AACCOwIAfTsOAHk8GAB1PSMAcz0tAHA9NgBu&#10;PT8AbD1GAGs9TQBpPVMAZz1aAGY9YQFkPWgBYz1xAWE+ewJfPoYCXj6TA1w+oANbP68EWj/BBFo/&#10;3QRZP/IEWT//A1k//wNZP/8DWT//A8w/AAC8RgAAq0gAAJxHAACRRgAAiEQAAIJAAAB8PwAAd0AM&#10;AHNAFQBvQSAAbEEqAGpBMwBoQTsAZkJDAGRCSgBjQVAAYUFXAGBCXgFeQmUBXUJuAltCeAJaQoQD&#10;WEKQA1dCngRWQ60EVUO/BFRD2gRUQ/EEVEP+A1RD/wNUQ/8DVEP/A8hCAAC4SQAAp0sAAJhKAACN&#10;SQAAg0cAAH1DAAB2QwAAcUQKAG1EEgBqRR0AZ0UnAGRFMABiRTgAYEU/AF9FRwBdRU0AW0VUAFpG&#10;WwFZRmMBV0ZsAVZGdgJURoEDU0aOA1JHnARQR6sEUEe9BE9H1gVPR+8ET0f9BE9H/wNPR/8DUEf/&#10;A8RFAAC1TQAAo00AAJVMAACJSwAAf0oAAHhGAABxRwAAbEcHAGhIEABkSBoAYUkkAF9JLQBdSTUA&#10;W0k9AFlJRABXSUoAVklRAFVKWQFUSmEBUkppAVFKdAJPSn8DTkqMA01KmwRMS6oES0u8BEpL0wVK&#10;S+4ES0v9BEtK/wNLSv8DS0r/A8FIAACyUAAAoE8AAJFPAACFTgAAe00AAHNJAABsSgAAZ0sEAGJM&#10;DgBfTBcAXE0hAFpNKgBYTTIAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTk5nAUxOcgJLTn0CSU6L&#10;A0hOmQRHT6gERk+6BEZP0QRGT+0ERk78BEZO/wNHTv8DR07/A71MAACuUgAAnFEAAI1RAACBUQAA&#10;d1AAAG5MAABnTgAAYk8AAF1QDQBaUBQAV1EeAFVRJwBTUTAAUVI4AFBSPwBOUkYATVJNAExTVQBK&#10;U10BSVNlAUhTbwJGU3sCRVOJA0NTlwNCU6cEQVO4BEFTzwRBU+wEQVL7A0JS/wNCUv8DQlH/A7pP&#10;AACqVAAAmFQAAIlUAAB9UwAAc1MAAGlRAABiUgAAXFMAAFhUCgBUVRIAUlUbAE9WJABOVi0ATFc1&#10;AEtXPABKV0QASFdLAEdYUgBGWFoBRFhjAUNYbQFBWHkCQFiGAj5YlQM9WKUDPFi3BDxYzQQ8V+oD&#10;PFf6Az1W/wM9Vv8DPVb/A7ZTAAClVwAAlFcAAIVWAAB5VgAAb1YAAGVVAABcVgAAV1gAAFJZBwBO&#10;WhAATFoYAEpbIQBIXCoAR1wyAEVcOgBEXUEAQ11IAEJdUABAXVgAP11hAT1dawE8XXYCOl2EAjld&#10;kwI4XaMDN121AzZdywM2XOgDN1z5Azdb/wM4W/8DOFr/A7JXAACgWgAAj1kAAIFZAAB1WQAAa1kA&#10;AGBaAABWWwAAUV0AAExeAgBIYA0ARWAUAERhHgBCYiYAQGIuAD9iNgA+Yz4APWNFADxjTQA7Y1UA&#10;OWNeADhjaAE2Y3QBNWOBATNjkQIyY6ECMWOzAjFjyAIxYucCMWH4AjFh/wIyYP8CMmD/Aq5cAACb&#10;XQAAil0AAHxdAABwXQAAZl0AAFxeAABSYAAATGIAAEVlAABBZgoAPmcRADxoGgA7aCIAOWkrADhp&#10;MgA3ajoANmpBADVqSQA0alIAM2pbADFqZQAwanABLmp+AS1qjgEsap8BK2qwASpqxgEqaeUBKmj2&#10;Aitn/wIrZ/8CK2f/AqlhAACVYAAAhGAAAHdgAABsYQAAYmEAAFhjAABOZgAAR2gAAEBrAAA6bgUA&#10;Nm8OADRwFQAzcB4AMnEmADBxLgAvcTUALnI9AC1yRQAsck0AK3JXACpyYQApcm0AJ3J7ACZyiwAk&#10;cpwBI3KuASNywwEjceIBI3D0ASNv/wEjbv8BI27/AaFlAACOZAAAf2QAAHJkAABoZQAAXmYAAFRp&#10;AABJbAAAQm8AADtyAAA0dQAALngKACt5EQAqeRgAKXohACd6KAAmejAAJXs4ACR7QAAje0gAIntS&#10;ACF7XAAge2gAH3x2AB18hgAce5gAG3uqABp7vwAae94AGnnyABt4/gAbd/8BG3f/AZlpAACIaQAA&#10;eWkAAG1pAABjagAAWWwAAE9vAABFcwAAPXcAADV6AAAufQAAJ4EDACKDDQAghBIAH4QaAB2EIgAc&#10;hSoAG4UxABqFOQAZhUIAGIZMABeGVgAWhmMAFYZxABSGgQAShpMAEYamABGFuwAQhdYAEYPvABGC&#10;+wASgv8AEoH/AJFuAACBbQAAdG4AAGluAABdcAAAU3MAAEl3AABAfAAAN4AAAC+DAAAnhwAAIYoA&#10;ABqNBgAVjw0AE5ATABKQGgASkCIAEZAqABCRMgAQkTsAD5FEAA6RTwANkVwADJFqAAuRegAKkY0A&#10;CJCfAAeQswAHj8kAB4/mAAeO9AAIjfwACI3/AIlzAAB7cwAAb3MAAGN1AABXeAAATX0AAEOBAAA5&#10;hgAAMIoAACiOAAAhkQAAGpUAABOXAAAOmggAC5wOAAmcEwAInBoAB5wiAAacKgAEnDMAA5w9AAKd&#10;SAAAnVQAAJ1iAACccgAAnIQAAJyXAACbqgAAm78AAJrbAACa7AAAmvUAAJn4AIJ5AAB2eQAAaHoA&#10;AFx+AABRggAARocAADyMAAAykQAAKZUAACGZAAAZnQAAEqAAAA6jAAAJpgUAA6cMAACnEAAApxUA&#10;AKgcAACoIwAAqCsAAKk0AACpPwAAqUsAAKlZAACpaAAAqXoAAKmOAACpoQAAqLUAAKjLAACn5AAA&#10;p+8AAKfzAH2AAABvgQAAYYQAAFWJAABJjgAAPpQAADSZAAAqngAAIaIAABmmAAASqQAADawAAAev&#10;AAAAsgAAALMHAACzDAAAsxAAALQVAAC0GwAAtSIAALYrAAC3NQAAt0AAALhOAAC4XQAAuG4AALiC&#10;AAC4lwAAuKoAALe+AAC30gAAt+YAALfqAHaIAABniwAAWpAAAE6WAABCnAAAN6IAACynAAAiqwAA&#10;Ga8AABGzAAALtgAABLkAAAC8AAAAvgAAAL4AAAC/BgAAwAsAAMEPAADCEwAAwxkAAMQgAADFKQAA&#10;xzQAAMhCAADJUQAAyWIAAMl1AADJigAAyZ8AAMqxAADKwQAAydEAAMnZAG6TAABgmAAAU54AAEak&#10;AAA6qwAAL7AAACS1AAAZuAAAELwAAAq/AAABwQAAAMQAAADIAAAAygAAAMoAAADMAAAAzQMAAM4I&#10;AADQDQAA0RAAANMWAADWHgAA2igAAN00AADeQwAA31QAAN9nAADgfAAA4JEAAOCkAADgsgAA4L4A&#10;AODDAGafAABZpgAATK0AAD+0AAAyuAAAJLwAABi/AAAQwwAACMcAAADKAAAAzQAAANEAAADVAAAA&#10;2AAAANkAAADbAAAA3QAAAN8AAADhBAAA4woAAOUOAADnEwAA6hwAAO0nAADwNQAA8UYAAPJYAADz&#10;awAA84AAAPSUAAD0owAA9K4AAPSyAP8AEwD/ABEA/wARAP8AFQD/AB8A/wAsAP8AOQD/AEUA/wBQ&#10;AP8AWgD+AGMA+wBrAPkAcgD3AHgA9QB+APQAhADyAIkA8QCOAPAAkwDuAJkA7QCfAOwApgDqAK4A&#10;6AC4AOYAxQDlANsA4wDtAOIA+wDiAP8A4QD/AOEA/wDhAP8A4QD/AP8AEAD/AA4A/wANAP8AEgD/&#10;ABsA/wAoAP8ANAD+AEEA+wBMAPcAVgD0AF8A8QBmAO8AbQDsAHQA6gB6AOkAfwDnAIUA5gCKAOUA&#10;jwDjAJUA4QCbAOAAogDeAKoA2wC0ANkAwADWANAA0wDoANIA9wDRAP8A0QD/ANAA/wDQAP8A0AD/&#10;AP8ADQD/AAkA/wAKAP8ADwD/ABYA+wAiAPcALwD0ADsA8ABHAO0AUQDpAFoA5QBiAOIAaQDgAG8A&#10;3gB1ANwAegDaAIAA2ACFANUAiwDTAJEA0QCXAM8AngDNAKYAywCvAMkAugDHAMkAxQDiAMQA8gDD&#10;AP4AwgD/AMEA/wDCAP8AwgD/AP8DBgD/AAEA/wAGAP8ADAD5ABEA8QAdAOsAKQDnADYA4wBBAN8A&#10;SwDbAFQA1QBcANIAYwDPAGoAzQBwAMsAdQDJAHsAyACAAMYAhgDFAIwAwwCTAMEAmgC/AKIAvQCr&#10;ALsAtgC5AMQAtwDaALYA7QC0APoAtAD/ALQA/wC0AP8AtAD/AP8EAAD/AAAA/wAAAP8ABgDsAA0A&#10;5QAWAN4AIgDXAC8A0QA7AM0ARQDKAE4AxgBXAMQAXgDBAGQAvwBqAL0AcAC8AHUAugB7ALkAgQC3&#10;AIcAtQCOALMAlQCyAJ4AsACnAK4AsgCsAL8AqgDRAKgA6ACoAPcApwD/AKcA/wCmAP8ApgD/AP8G&#10;AAD/BQAA8QMAAOgAAADhAAcA1QAQAM0AGwDHACcAwwAzAL8APgC8AEgAuQBRALYAWAC0AF8AsgBl&#10;ALAAagCvAHAArQB2AKwAfACqAIIAqQCJAKcAkQClAJoAowCkAKEArgCgALsAngHNAJ0C5gCcBPQA&#10;mwT/AJoF/wCaBf8AmQX/AP8KAADxDgAA5BAAANkPAADOCwAAyAMLAMIAEwC8Ah8AtwMsALMENwCw&#10;BUIArQZKAKoGUgCoB1kApgdfAKUHZQCjB2sAoghxAKAIdwCfCH4AnQiFAJsJjgCaCZcAmAqhAJYK&#10;rACVC7oAkwvMAJIM5QCQDfYAjw7/AI4O/wCODv8AjQ7/APYRAADmFwAA1hsAAMcZAAC+FQAAuRAA&#10;ALcKDQCxCxcArA0kAKgOMAClDjsAog5EAJ8PTACdD1MAmw9aAJoPYACYEGYAlxBsAJUQcgCTEHkA&#10;khCBAJAQigCPEZQAjRGfAIsRqgCKErgAiBLLAIYT5gCFFPcAgxX/AIMV/wCCFf8AghX/AO0aAADc&#10;IQAAyiUAALsiAACxHwAAqxoAAKkUBgClEhEAoBQeAJwVKgCZFTUAlhY+AJQWRwCSFk4AkBZVAI4X&#10;WwCMF2EAixdnAIkXbQCIF3QAhhh8AIUYhgCDGZAAgRmbAIAapwB+GrUAfRvHAHwc4gB6HfUAeR3/&#10;AHgd/wB4Hf8AeB3/AOUiAADQKQAAvywAALAqAACnJwAAoCMAAJ0fAACaGg4AlRwYAJEdJACOHi8A&#10;jB45AIkeQQCHH0kAhR9QAIMfVgCCH1wAgB9iAH8faQB9IHAAfCB4AHoggQB5IYwAdyGXAHUipAB0&#10;IrIAcyPDAHIj3wBwJPMAbyT/AG8k/wBuJP8AbiT/AN0pAADIMAAAtzIAAKgwAACeLgAAlyoAAJMn&#10;AACQIwoAjCMTAIgkHwCEJSoAgiU0AIAmPQB9JkQAfCZLAHomUgB4JlgAdyZeAHUmZQB0J2wAcid0&#10;AHEnfQBvKIgAbiiUAGwooQBrKa8BainAAWkq2wFnKvEBZyv/AWYr/wFmKv8BZir/AdQvAADCNgAA&#10;rzYAAKE1AACWNAAAkDAAAIotAACHKgYAgykQAH8qGgB8KyUAeSsvAHcsOAB1LEAAcyxHAHEsTQBw&#10;LFQAbixaAG0sYQBrLWgAai1wAGgtegBnLoUAZS6RAWQungFiL6wBYS+9AWEw1QFgMO8BXzD9AV8w&#10;/wFfMP8BXzD/Ac00AAC8OwAAqToAAJs6AACQOAAAiTUAAIMyAAB/MAEAey8OAHcwFgB0MCEAcTEr&#10;AG8xNABtMTwAazFDAGoxSgBoMlAAZzJXAGUyXQBkMmUAYjJtAGEzdwBfM4IBXjOOAV00nAFbNKoB&#10;WjW7AVo10gFZNe0BWTX8AVg1/wFYNf8BWTX/Acg4AAC3PgAApD4AAJY9AACLPAAAgzoAAH03AAB4&#10;NAAAdDQLAHA1EwBtNR0AajUnAGg2MABmNjgAZDY/AGM2RgBhNk0AYDZTAF43WgBdN2IAXDdqAFo4&#10;dAFZOH8BVziMAVY5mQFVOagCVDm5AlM6zwJTOusCUzr7AVM6/wFTOf8BUzn/AcQ8AACyQQAAoEAA&#10;AJJAAACGPwAAfj0AAHg6AABzOAAAbjkIAGo5EQBnORoAZDokAGI6LABgOjQAXjo8AF07QwBbO0oA&#10;WjtQAFg7VwBXO18AVjxnAFQ8cQFTPHwBUj2JAVE9lwFPPaYCTj63Ak4+zQJOPukCTT76Ak4+/wFO&#10;Pf8BTj3/AcA/AACuQwAAnEMAAI5DAACCQgAAekAAAHM9AABtPAAAaD0FAGQ9DgBhPhcAXj4hAFw+&#10;KQBaPjEAWD45AFc+QABVP0YAVD9NAFM/VQBSQFwAUEBlAE9AbwFOQXoBTUGHAUtBlgFKQaUCSUK1&#10;AklCywJJQugCSUL5AklB/wJJQf8BSUH/Ab1DAACqRQAAmEUAAIpFAAB/RQAAdkMAAG9AAABoQAAA&#10;Y0EBAF9BDQBcQRQAWUIdAFdCJgBVQi4AU0I2AFFCPQBPQkMAT0NLAE5DUgBNRFoATERjAEpEbQFJ&#10;RXgBSEWFAUdFlAFFRaMCRUa0AkRGyQJERucCREX4AkRF/wJFRf8CRUX/AbpGAACmSAAAlEgAAIZI&#10;AAB7RwAAckYAAGpCAABjQwAAXkQAAFpFCwBWRRIAVEYbAFFGIwBPRisATkYzAExHOgBLR0EASkdJ&#10;AElIUABISFgAR0hhAEZJawBESXYBQ0mDAUJJkgFBSaICQEmzAj9KxwI/SuUCP0n3AkBJ/wJASP8C&#10;QEj/AbZJAACiSgAAkUoAAINKAAB3SgAAbkkAAGVFAABeRwAAWUgAAFVJCABRShAAT0oYAExKIQBK&#10;SykASUsxAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEFNaABATXQBPk2BAT1NkAE8TaABO06xAjpO&#10;xgI6TuQCO032AjtN/wE7TP8BPEz/AbNNAACeTAAAjUwAAH9MAAB0TAAAakwAAGBKAABZSwAAVEwA&#10;AFBNBQBMTg4ASU8VAEdPHgBFTyYARFAuAEJQNQBBUD0AQFFEAD9RSwA+UVMAPVJcADxSZgA6UnIA&#10;OVJ/AThSjgE3Up4BNlKvATVSxAE1UuIBNlL1ATZR/wE2UP8BN1D/Aa5PAACZTwAAiU8AAHtPAABw&#10;TwAAZk8AAFxOAABUTwAAT1EAAEpSAQBGUwwAQ1QSAEFUGwBAVSMAPlUrAD1WMgA8VjoAO1ZBADpW&#10;SQA5V1EAOFdaADZXYwA1V28ANFd8ATNXjAExV5wBMFetATBXwgEwV+ABMFb0ATFW/wExVf8BMVX/&#10;AahSAACVUgAAhFIAAHdSAABsUgAAYlIAAFhTAABPVAAASVYAAERXAABAWQgAPVoQADtaFwA5WyAA&#10;OFsnADdcLwA2XDYANVw+ADRcRgAzXU4AMV1XADBdYQAvXWwALl16ACxdiQArXZoBKl2rASpdvwEp&#10;Xd4BKlzyASpb/gErW/8BK1r/AaNVAACPVQAAf1UAAHJVAABnVgAAXlYAAFRXAABMWQAARVsAAD9d&#10;AAA6XwQANmANADRhEwAyYhwAMWIjADBiKwAvYzIALmM6AC1jQgAsY0oAKmRTAClkXQAoZGkAJ2R2&#10;ACZkhgAlZJcAJGSpACNkvQAiZNoAI2PxACNi/QEkYf8BJGH/AZxYAACJWAAAelkAAG5ZAABjWQAA&#10;WloAAFBcAABIXgAAQWAAADpjAAA0ZgAAL2gKACxpEAAqaRcAKWofAChqJgAnai4AJms1ACVrPQAk&#10;a0YAI2tPACJsWQAgbGUAH2xyAB5sggAdbJQAHGymABtrugAaa9QAG2ruABxp/AAcaP8AHGj/AJVc&#10;AACDXAAAdVwAAGldAABfXQAAVl4AAExhAABDZAAAPGcAADVqAAAvbQAAKHAEACNyDQAhchIAIHMa&#10;AB9zIQAecygAHXQwABx0OAAbdEAAGnRKABl0VAAXdWAAFnVuABV1fgAUdZAAE3SiABJ0tgARdM8A&#10;EnPsABJy+gATcf8AE3H/AI5gAAB9YAAAb2EAAGVhAABbYgAAUWQAAEhnAAA+awAAN24AADBxAAAp&#10;dQAAIngAABx7BwAXfQ4AFn0TABV9GwAUfiIAE34qABJ+MQARfjoAEX5EABB/TgAPf1oADn9oAA1/&#10;eAAMf4oAC36dAAp+sAAJfcYACn3kAAp89AALe/0AC3r/AIZlAAB3ZQAAamUAAGFmAABWaAAATGsA&#10;AEJvAAA5cwAAMXcAACp6AAAjfgAAHIEAABWEAAAQhwgADYkOAAyJFAAMiRsAC4kjAAqJKwAJiTMA&#10;CIk9AAaJSAAFiVQABIlhAAKJcQABiYMAAImWAACIqQAAh74AAIfaAACG7AAAhvUAAIb6AH5qAABx&#10;agAAZ2sAAFtsAABQcAAARnQAADx4AAAzfQAAKoEAACOFAAAciAAAFYwAABCPAAAMkgYABpMMAAKT&#10;EQAAlBYAAJQdAACUJAAAlSwAAJU1AACVQAAAlUwAAJZZAACWaQAAlXoAAJWOAACUoQAAlLUAAJPM&#10;AACS5gAAkvIAAJL3AHhwAABtcAAAYHIAAFR1AABJeQAAP34AADWDAAAsiAAAI40AABuRAAAUlAAA&#10;D5cAAAqaAAAEnQMAAJ4JAACfDgAAnxIAAKAXAACgHQAAoSUAAKItAACiNwAAo0MAAKNQAACjXwAA&#10;o3EAAKOEAACimQAAoq0AAKHCAACh3AAAoesAAKDyAHN2AABmdwAAWXsAAE2AAABChQAAOIsAAC6Q&#10;AAAklQAAG5oAABSeAAAOoQAACaQAAAKnAAAAqgAAAKsEAACrCgAArA0AAK0RAACtFgAArhwAAK8k&#10;AACwLQAAsTkAALFGAACyVQAAsmYAALJ5AACyjgAAsaMAALK3AACxygAAseAAALHpAGx+AABfggAA&#10;UocAAEaNAAA7kwAAMJkAACaeAAAcowAAE6cAAA2rAAAHrgAAALIAAAC1AAAAtwAAALgAAAC5AgAA&#10;uQgAALoMAAC7EAAAvBQAAL0bAAC/IwAAwS0AAMI6AADCSQAAw1oAAMNsAADEggAAxJcAAMSrAADE&#10;vAAAxMsAAMTaAGWJAABYjgAAS5UAAD+bAAAzogAAKKgAAB2tAAAUsQAADbYAAAa5AAAAvAAAAL8A&#10;AADDAAAAxAAAAMUAAADGAAAAxwAAAMkEAADKCQAAyw0AAM0RAADPGAAA0iEAANUtAADWPAAA2E0A&#10;ANlfAADacwAA2ooAANueAADbrgAA27oAANzDAF6WAABRnAAARKMAADiqAAAssQAAILcAABW7AAAN&#10;vgAABMIAAADFAAAAyQAAAM0AAADQAAAA0gAAANIAAADVAAAA1gAAANkAAADbAAAA3gUAAOAKAADi&#10;DwAA5RYAAOggAADsLQAA7T4AAO1RAADuZQAA73oAAO+PAADwnwAA8KsAAPCzAP8AEAD/AA4A/wAO&#10;AP8AEgD/AB0A/wApAP8ANQD/AEEA/wBNAP4AVgD7AF8A+ABmAPYAbQD0AHQA8gB5APEAfwDwAIQA&#10;7gCJAO0AjwDrAJUA6gCbAOgAogDmAKoA5QCzAOMAwADhANIA4ADqAN8A+QDdAP8A3QD/AN0A/wDe&#10;AP8A3gD/AP8ADQD/AAoA/wAJAP8ADwD/ABgA/wAkAP4AMQD7AD0A+ABIAPQAUgDwAFoA7QBiAOsA&#10;aQDpAG8A5wB1AOUAegDjAH8A4gCFAOAAigDeAJAA3ACWANoAnQDYAKUA1QCvANIAugDQAMoAzgDj&#10;AM0A9ADLAP8AywD/AMsA/wDLAP8AywD/AP8ACAD/AAMA/wAFAP8ADAD8ABQA9wAfAPIAKwDvADcA&#10;6wBCAOcATADkAFUA4ABdAN0AZADaAGoA2ABwANUAdQDSAHoA0ACAAM8AhQDNAIsAywCSAMkAmQDH&#10;AKEAxQCqAMMAtQDBAMMAvwDaAL4A7gC9APwAvAD/ALwA/wC8AP8AvAD/AP8AAAD/AAAA/wAAAPkA&#10;BwDxABAA6gAaAOQAJQDfADEA2wA8ANcARwDSAFAAzgBXAMsAXgDJAGUAxgBqAMUAcADDAHUAwQB6&#10;AMAAgAC+AIYAvACNALoAlAC5AJwAtwClALUAsACzAL0AsQDPAK8A6ACuAPgArgD/AK0A/wCtAP8A&#10;rQD/AP8AAAD/AAAA/QAAAO4AAQDjAAwA2gAUANEAHwDMACsAyAA2AMUAQADCAEoAvwBSALwAWQC6&#10;AF8AuABlALYAagC0AG8AswB1ALEAegCwAIEArgCIAK0AjwCrAJgAqQChAKcAqwClALgAowDIAKIA&#10;4gChAPMAoAD+AKAA/wCgAP8AoAD/AP8AAAD2AAAA6gAAAOAAAADTAAYAyQAPAMIAGAC9ACQAuQAv&#10;ALYAOgC0AEMAsQBMAK4AUwCsAFkAqgBfAKkAZACnAGoApgBvAKQAdQCjAHsAoQCCAKAAigCeAJMA&#10;nACdAJoApwCYALQAlgDDAJUA3ACUAO8AkwD7AJMA/wCTAP8AkgD/APkFAADqCwAA3A0AAMsKAADC&#10;BQAAvAAKALYAEQCxABwArgAoAKoAMwCnAD0ApABFAKIATQCgAFMAngBZAJwAXwCbAGQAmgBqAJgA&#10;cACXAHYAlQB+AJMAhgCSAY8AkAGZAI4CpACMArEAiwPAAIkF1gCIBu0AiAf6AIcI/wCGCP8Ahgj/&#10;AO8PAADeFAAAyhUAALwSAACzEAAArgwAAKsGDQCnAxUAogUgAJ8HLACcCDYAmQg/AJcJRwCVCU4A&#10;kwlUAJEKWgCQCl8AjgplAI0KawCLCnIAigt5AIgLggCHC4wAhQyXAIMMogCBDbAAgA3AAH8N2AB9&#10;Du8AfA/9AHsP/wB7EP8AexD/AOYXAADRHgAAvR0AAK8cAACmGQAAoRUAAJ4QBACdDQ8AmA4ZAJQO&#10;JQCRDy8AjxA5AIwQQQCKEEgAiBBPAIcQVQCFEFsAhBFhAIIRZwCAEW4AfxF1AH0RfgB8EogAehKU&#10;AHgSoAB3E64AdRO+AHQU1QBzFe4AcRb9AHEW/wBxFv8AcBb/ANwfAADGJQAAsyUAAKUjAACcIQAA&#10;lh4AAJIZAACRFAsAjRQUAIkVHwCGFikAgxYzAIEXPACAF0MAfhdKAHwXUAB6F1YAeRhcAHcYYgB2&#10;GGkAdBhxAHMZegBxGYQAbxqQAG4anQBsG6sAaxy7AGoc0ABpHewAaB77AGge/wBnHv8AZx7/ANEm&#10;AAC9KgAAqyoAAJ0qAACTKAAAjSUAAIgiAACGHQYAgxsQAH8cGgB8HSQAeh0uAHceNgB2Hj4AdB5F&#10;AHIfSwBxH1EAbx9YAG4fXgBsH2UAayBtAGkgdgBoIYEAZiGNAGUimgBjIqgAYiO4AGEjzQBgJOkA&#10;YCT6AF8k/wBfJP8AXyT/AMosAAC2LwAApC8AAJYvAACMLQAAhSoAAIAoAAB9JAAAeiINAHYjFQBz&#10;IyAAcSQpAG8kMgBtJDoAayVBAGolRwBoJU0AZiVUAGUlWgBkJmEAYiZpAGEmcgBfJ30AXieKAF0o&#10;lwBbKaUAWim1AFoqygBZKucAWCr4AFgq/wBYKv8AWCr/AMUxAACvMwAAnjMAAJAzAACGMgAAfy8A&#10;AHktAAB1KgAAcigKAG8oEgBrKRsAaSklAGcqLQBlKjUAYyo9AGIqQwBgKkoAXytQAF4rVwBcK14A&#10;WyxmAFksbwBYLXoAVy2HAFYulQBULqMAUy+zAFMvxwBSL+UAUi/3AFIv/wBSL/8AUi//AME2AACq&#10;NgAAmTYAAIs2AACBNQAAeTMAAHMxAABvLwAAay4GAGgtEABkLhgAYi4hAGAvKgBeLzEAXC85AFsv&#10;QABZL0YAWC9NAFcwUwBWMFsAVDFjAFMxbABSMncAUTKEAE8zkgBOM6EATTOxAE00xQFMNOMBTDT2&#10;AEw0/wBMNP8ATDP/ALs5AACmOQAAlTkAAIc5AAB8OQAAdDcAAG40AABpMwAAZTICAGEyDQBeMhQA&#10;XDMeAFozJgBYMy4AVjM1AFU0PABTNEMAUjRKAFE0UABQNVgATjVgAE02agBMNnUASzeCAEo3kABJ&#10;OJ8ASDiwAUc4wwFHOOEBRzj1AUc4/wFHOP8BRzj/Abc7AACiPAAAkTwAAIM8AAB4PAAAcDoAAGo3&#10;AABkNgAAYDYAAFw2CwBZNxIAVjcaAFQ3IwBSNysAUDcyAE84OQBNOEAATDhHAEs4TgBKOVUASTle&#10;AEg6aABHOnMARjuAAEU7jgBEPJ4AQzyuAUI8wgFCPd8BQjzzAUI8/wFCPP8BQjv/AbM9AACePgAA&#10;jT4AAH8+AAB1PgAAbD0AAGY6AABgOQAAWzoAAFc6CABTOxAAUTsYAE47IABMOygASzsvAEk8NgBH&#10;PD0ARzxEAEY9SwBFPVMARD5cAEM+ZgBCP3EAQT9+AEA/jQA/QJwAPkCtAT1AwAE9QN0BPUDyAT1A&#10;/wE+P/8BPj//Aa5AAACaQAAAiUEAAHxBAABxQQAAaEAAAGE8AABbPQAAVj4AAFI+BQBOPw4ATD8V&#10;AEk/HQBHQCUARkAsAERAMwBDQDoAQkFCAEFBSQBAQVEAP0JaAD5CYwA9Q28APEN8ADtDiwA6RJsA&#10;OUSrATlEvgE4RNsBOUTxATlD/gE5Q/8BOUP/AapCAACWQwAAhkMAAHhDAABuQwAAZUMAAF1AAABW&#10;QAAAUUIAAE1CAgBJQwwARkMSAEREGgBCRCIAQUQqAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkZXADlH&#10;YQA4R2wAN0d6ADZIiQA1SJkANEiqADRIvQAzSNkANEjwADRH/QA0R/8ANUb/AKZEAACSRQAAgkYA&#10;AHVGAABqRgAAYUUAAFlEAABRRAAATEYAAEhHAABERwoAQUgQAD9JGAA9SSAAPEknADpKLgA5SjYA&#10;OEo9ADdLRAA2S0wANUtVADRMXwAzTGoAMkx3ADFMhgAwTJcAL02oAC5NuwAuTdUALkzvAC9M/QAv&#10;S/8AMEv/AKFHAACOSAAAfkgAAHFIAABmSQAAXUgAAFVIAABMSQAAR0oAAEJLAAA/TAYAO00OADlO&#10;FQA3Th0ANk8kADVPKwAzTzMAMlA6ADFQQgAwUEoAL1FSAC5RXAAtUWcALFF1ACtRhAAqUpUAKVKm&#10;AClSuQAoUtIAKVHuAClQ/AAqUP8AKk//AJxKAACJSgAAeksAAG1LAABjTAAAWkwAAFFMAABITQAA&#10;Q08AAD1QAAA5UgIANVMMADNUEgAxVBkAMFUhAC5VKAAtVS8ALFY3ACtWPgAqVkYAKVZPAChXWQAn&#10;V2QAJldyACVXgQAkV5IAI1ekACJXtwAiV88AIlfsACNW+gAjVf8AJFX/AJZNAACETgAAdU4AAGlO&#10;AABfTwAAVk8AAE1QAABFUgAAP1MAADlWAAAzWAAAL1oIACtbDwAqWxUAKFwdACdcJAAmXCsAJVwz&#10;ACRdOgAjXUMAIl1MACFdVgAgXmEAH15uAB5efgAdXo8AHF6hABtetAAaXcwAG13pABtc+QAcW/8A&#10;HFv/AJBRAAB+UQAAcFEAAGRSAABbUgAAUlMAAEpUAABBVwAAO1kAADVbAAAuXgAAKGADACRiDAAi&#10;YxEAIWMYAB9kIAAeZCcAHWQuABxkNgAbZT4AGmVHABllUQAYZV0AF2VqABZlegAVZYsAFGWeABNl&#10;sQASZcgAEmTnABNj9wAUYv8AFGL/AIlUAAB4VQAAa1UAAGBWAABXVgAAT1cAAEZZAAA9XAAANl8A&#10;ADBiAAApZAAAI2cAAB1qBwAZbA4AGGwTABZtGgAVbSEAFG0pABRtMAATbTkAEm5CABFuTAAQblgA&#10;D25lAA5udQANbocADW6aAAxtrQALbcIAC2zgAAxr8wANa/0ADWr/AIJZAAByWQAAZlkAAFxaAABU&#10;WgAASlwAAEFfAAA5YwAAMWYAACppAAAkbAAAHW8AABdyAAASdQkAD3cPAA53FAAOdxsADXcjAAx3&#10;KgALdzMACnc8AAl3RwAId1IAB3dfAAV3bwAEd4AAA3eUAAF2pwAAdrsAAXXVAAF06wACdPYAAnT8&#10;AHtdAABtXQAAYl4AAFleAABOYAAARWMAADxnAAAzawAAK24AACRyAAAedQAAF3kAABJ8AAANfwYA&#10;CYEMAAWBEQADgRYAAoEdAAGBJAAAgS0AAII2AACCQAAAgkwAAIJZAACCaAAAgnkAAIKNAACBoAAA&#10;gLQAAIDLAAB/5wAAfvIAAH75AHRiAABoYgAAXmIAAFNkAABJZwAAP2sAADZwAAAtdAAAJXgAAB58&#10;AAAXgAAAEYMAAA2GAAAIiQQAAosKAACLDgAAixMAAIwYAACMHwAAjSYAAI0vAACOOQAAjkQAAI5R&#10;AACOYAAAjnEAAI6FAACOmQAAja0AAIzDAACM3wAAi+4AAIv2AG5oAABkZwAAWGkAAE1sAABCcQAA&#10;OHYAAC97AAAmfwAAHoQAABaIAAAQjAAADI8AAAaSAAAAlQAAAJYHAACXDAAAlw8AAJgTAACZGAAA&#10;mh8AAJsmAACbMAAAnDsAAJxIAACcVwAAnGgAAJx7AACckAAAm6UAAJu6AACa0AAAmucAAJrxAGpt&#10;AABebwAAUXIAAEZ3AAA7fAAAMYIAACeHAAAejAAAFpEAABCVAAAKmQAABJwAAACgAAAAogAAAKMB&#10;AACjBgAApAsAAKUOAACmEgAApxcAAKgeAACqJgAAqzEAAKs+AACsTQAArF0AAKxwAACshQAArJsA&#10;AKuvAACrwwAAq9kAAKroAGR1AABXeQAAS34AAD+EAAA0igAAKZAAAB+WAAAWmwAAEJ8AAAmjAAAB&#10;pwAAAKoAAACuAAAAsAAAALAAAACxAAAAsgMAALQIAAC1DQAAthAAALcVAAC5HQAAuyYAALwzAAC9&#10;QQAAvVIAAL1kAAC+eQAAvpAAAL2kAAC9twAAvcYAAL3XAFx/AABQhQAARIsAADiSAAAsmQAAIZ8A&#10;ABekAAAQqQAACa4AAACyAAAAtgAAALkAAAC9AAAAvwAAAL8AAADAAAAAwQAAAMMAAADEBQAAxgoA&#10;AMcOAADJEwAAyxwAAM4mAADQNQAA0UUAANJXAADSawAA04IAANOXAADTqQAA0rgAANLEAFWMAABJ&#10;kwAAPZoAADCiAAAlqAAAGq4AABG0AAAJuQAAAL0AAADBAAAAxAAAAMgAAADLAAAAzQAAAM0AAADP&#10;AAAA0AAAANIAAADUAAAA2AAAANoGAADdDAAA4BEAAOMaAADmJwAA5zgAAOhKAADpXQAA6nIAAOuI&#10;AADrmwAA7KgAAOyyAP8ADQD/AAsA/wALAP8AEAD/ABoA/wAmAP8AMgD/AD0A/wBIAPsAUgD4AFoA&#10;9gBiAPMAaQDxAG8A8AB1AO4AegDsAH8A6wCEAOkAigDoAJAA5gCWAOQAnQDiAKUA4QCvAN8AuwDd&#10;AMsA2wDmANkA9wDYAP8A2AD/ANcA/wDXAP8A1AD/AP8ACAD/AAQA/wAEAP8ADQD/ABUA/gAhAPoA&#10;LAD3ADgA9ABDAPAATQDtAFUA6gBdAOcAZADkAGoA4gBwAOAAdQDeAHoA3QB/ANsAhQDZAIsA1QCR&#10;ANMAmQDRAKAAzwCqAM0AtQDLAMQAyQDdAMgA8QDHAP8AxgD/AMYA/wDGAP8AxwD/AP8AAAD/AAAA&#10;/wAAAP8ACgD4ABEA8QAcAOwAJwDpADIA5gA9AOIARwDdAFAA2QBYANUAXwDSAGUA0ABqAM4AcADM&#10;AHUAygB6AMkAfwDHAIUAxQCMAMMAlADBAJwAvwClAL0AsAC7AL0AugDQALgA6wC3APsAtgD/ALYA&#10;/wC2AP8AtgD/AP8AAAD/AAAA/QAAAPMABQDpAA4A4QAWANsAIQDVAC0A0QA3AM4AQQDKAEoAxwBS&#10;AMQAWQDCAF8AwABlAL4AagC8AG8AuwB0ALkAegC3AIAAtgCHALQAjgCyAJcAsACgAK4AqgCtALcA&#10;qwDIAKkA4wCoAPUApwD/AKcA/wCnAP8ApgD/AP8AAAD+AAAA8QAAAOUAAADXAAoAzQARAMcAHADC&#10;ACYAvwAxALwAOwC6AEQAtwBMALQAUwCyAFkAsQBfAK8AZACtAGkArABvAKoAdACpAHoApwCBAKYA&#10;iQCkAJEAogCbAKAApQCeALIAnQDBAJsA2gCaAO8AmQD9AJgA/wCYAP8AmAD/AP0AAADwAAAA4QAA&#10;ANEAAADGAAQAvQANALcAFQCzACAAsAArAK0ANQCrAD4AqABGAKYATQCkAFQAowBZAKEAXwCgAGQA&#10;ngBpAJ0AbgCbAHUAmgB7AJgAgwCWAIwAlQCWAJMAoQCRAK0AjwC7AI0AzwCMAOkAiwD4AIwA/wCM&#10;AP8AjAD/APMCAADiBwAAzAcAAL8EAAC3AAAAsQAIAKsAEACnABkApAAkAKAALgCeADcAnABAAJoA&#10;RwCYAE4AlgBUAJUAWQCTAF4AkgBkAJAAaQCPAG8AjQB2AIsAfgCKAIgAiACSAIYAnQCFAKkAgwC4&#10;AIEAygCAAOUAgAD1AH8A/wB/AP8AfwD/AOgNAADQEAAAvhAAALEOAACoDQAAowgAAKACDACcABMA&#10;mAAdAJUAJwCSADEAkAA5AI4BQQCMAUgAigJOAIkCVACHAlkAhgJfAIQDZACDA2sAgQNyAIAEegB+&#10;BIQAfQWOAHsFmgB5BqcAeAa1AHYHyAB1COMAdQn0AHQK/wBzCv8Acwr/AN0VAADEFwAAsRcAAKUW&#10;AACcEwAAlhEAAJQNBACTCA0AjgcVAIsJIACICSoAhQozAIMLOwCBC0IAgAtJAH4LTwB9DFQAewxa&#10;AHoMYAB4DGcAdwxuAHUNdgB0DYAAcg2MAHANmQBvDqYAbQ61AGwOyQBrD+YAahD3AGkQ/wBpEP8A&#10;aRD/ANAdAAC5HgAAqB4AAJsdAACSGwAAixkAAIgVAACHEQcAhQ4QAIEPGgB+ECQAexAtAHkQNgB3&#10;ET0AdhFEAHQRSgBzEVAAcRFWAHARXABuEmIAbRJqAGsScwBpE30AaBOJAGYTlgBlFKMAYxWzAGIV&#10;xgBiFuMAYRb2AGAX/wBgF/8AYBf/AMciAACwIwAAnyQAAJIjAACJIgAAgiAAAH4dAAB8GQAAehUN&#10;AHcVFQB0Fh8AcRYoAG8XMABuFzgAbBc/AGsXRQBpGEsAaBhRAGYYWABlGF4AYxlmAGIZbwBgGXkA&#10;XxqFAF0bkgBcG6EAWxywAFocwwBZHeAAWB70AFge/wBYHv8AWB7/AL8nAACpKAAAmSgAAIsoAACC&#10;JwAAeyUAAHYjAABzIAAAcRwJAG4cEQBrHBoAaR0jAGcdLABlHTMAYx46AGIeQQBgHkcAXx5NAF4e&#10;VABcH1sAWx9iAFkgawBYIHYAViGCAFUhkABUIp4AUyKuAFIjwABRI90AUSTyAFEk/wBRJP8AUSP/&#10;ALkrAACjLAAAkywAAIYtAAB8LAAAdCoAAG8oAABrJQAAaSIFAGYhDgBjIhYAYSIfAF8jJwBdIy8A&#10;XCM2AFojPQBZJEMAVyRKAFYkUABVJFcAUyVfAFIlaABRJnMATyZ/AE4njQBNKJwATCisAEspvgBL&#10;KdoASinxAEop/wBLKf8ASyn/ALMuAACeLwAAjjAAAIEwAAB3LwAAby4AAGorAABlKgAAYycBAF8n&#10;DABcJxMAWicbAFgoJABWKCsAVSgyAFMoOQBSKUAAUClGAE8pTQBOKVQATSpcAEwqZQBKK3AASSt8&#10;AEgsiwBHLZoARi2qAEUuvABFLtYARS7vAEUu/gBFLv8ARS3/AK4xAACaMgAAiTMAAHwzAAByMwAA&#10;azEAAGUvAABgLQAAXSwAAFksCQBWLBAAVCwYAFIsIABQLCgATi0vAE0tNgBMLTwASi1DAEktSgBI&#10;LlEARy5ZAEYvYwBFMG0AQzB6AEIxiQBBMZgAQTKoAEAyuwA/MtMAPzLuAEAy/QBAMv8AQDL/AKoz&#10;AACWNQAAhjUAAHk2AABuNQAAZjUAAGEyAABcMAAAVzAAAFQwBgBRMA4ATjAVAEwxHQBKMSUASDEs&#10;AEcxMgBGMTkARDFAAEMyRwBCMk8AQTNXAEAzYAA/NGsAPjV4AD01hwA8NpYAOzanADs2uQA6NtEA&#10;OjbtADs2/AA7Nv8AOzb/AKY2AACSNwAAgjgAAHU4AABrOAAAYzcAAF02AABXMwAAUzQAAE80AwBL&#10;NAwASTQSAEY1GgBFNSIAQzUpAEE1LwBANTYAPzY9AD42RAA9N0wAPDdVADs4XgA6OGkAOTl2ADg5&#10;hQA3OpUANzqlADY6uAA1Os8ANjrsADY6+wA2Of8ANzn/AKI4AACOOQAAfjoAAHI7AABoOwAAXzoA&#10;AFk5AABTNgAATjcAAEo4AABGOAoARDkQAEE5FwA/OR8APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oA&#10;NztTADY8XAA1PGcAND10ADM9gwAzPpMAMj6kADE+tgAxPs0AMT7qADE++gAyPf8AMj3/AJ47AACL&#10;PAAAezwAAG49AABkPQAAXD0AAFU8AABOOgAASTsAAEU8AABBPQcAPj0OADw9FQA6PhwAOT4jADc+&#10;KgA2PzEANT84ADQ/QAAzQEgAMkBQADFAWgAwQWUAL0FyAC5CgQAtQpEALUKiACxCtQArQssALELp&#10;ACxC+QAtQf8ALUH/AJk9AACHPgAAdz8AAGs/AABhQAAAWT8AAFI/AABJPgAARD8AAEBAAAA8QQQA&#10;OUINADdCEgA1QxkAM0MhADJDKAAxRC8AMEQ2AC9EPQAuRUUALUVOACxFWAArRmMAKkZvAClGfgAo&#10;Ro8AJ0ehACZHswAmR8kAJkbnACdG+AAoRf8AKEX/AJVAAACCQQAAc0IAAGdCAABeQgAAVUIAAE5C&#10;AABFQgAAP0QAADtFAAA3RgAANEcKADFIEAAvSBYALkkeACxJJQArSSwAKkkzAClKOgAoSkIAJ0pL&#10;ACZLVQAlS2AAJEttACNLfAAiS40AIUyfACFMsQAgTMcAIEvmACFL9wAiSv8AIkr/AJBDAAB+RAAA&#10;b0QAAGRFAABaRQAAUkUAAEpGAABBRwAAPEgAADdJAAAySwAALk0HACtODgApThMAJ08aACZPIQAl&#10;TygAJE8wACNQNwAiUD8AIVBIACBQUgAfUV0AHlFqAB1ReQAcUYoAG1GcABpRrwAZUcUAGVHkABpQ&#10;9gAbT/8AHE//AIpGAAB5RwAAa0cAAGBIAABWSAAATkgAAEdJAAA+SwAAOUwAADNOAAAuUAAAKFMC&#10;ACRUCwAiVRAAIFUWAB9WHgAeViQAHVYsABxWMwAbVzsAGldEABlXTgAYV1kAF1hmABVYdQAUWIcA&#10;FFiaABNXrAASV8IAElfhABNW9AAUVf8AFFX/AIRJAAB0SgAAZksAAFxLAABTSwAAS0wAAERNAAA8&#10;TwAANVEAAC9UAAApVgAAJFkAAB5bBwAaXQ0AGF0SABddGQAWXiAAFV4nABReLgATXjcAEl5AABFf&#10;SgARX1UAEF9iAA9fcQAOX4MADV+WAA1fqQAMXr4ADF7aAA1d8AANXPwADlz/AH5NAABuTgAAYk4A&#10;AFhPAABPTwAASFAAAEBSAAA4VAAAMFcAACpaAAAkXQAAH18AABliAQATZQkAEWYPABBmFAAPZhsA&#10;DmciAA1nKQANZzIADGc7AAtnRQAKZ1AACWddAAdnbAAGZ30ABWeQAARmowACZrcAA2XPAARl6QAE&#10;ZPUABGT8AHdRAABpUgAAXVIAAFRSAABMUwAAQ1UAADtYAAAzWwAAK14AACVhAAAfZAAAGWcAABNq&#10;AAAPbQYAC3AMAAhw/+L/4klDQ19QUk9GSUxFAAQJEQAHcBYABXAdAARwJAADcCwAAnA1AABwPwAA&#10;cEoAAHBXAABwZQAAcHYAAHCKAABvngAAb7IAAG7IAABt5QAAbfIAAG35AHBWAABjVgAAWVYAAFFX&#10;AABHWAAAPlsAADZfAAAuYgAAJmYAAB9qAAAZbQAAE3AAAA5zAAALdgQABXgLAAF4DwAAeRMAAHkZ&#10;AAB5HwAAeiYAAHovAAB6OQAAekQAAHpQAAB6XwAAenAAAHqDAAB6mAAAeqwAAHnCAAB43wAAeO8A&#10;AHf3AGpbAABfWwAAVlsAAExcAABCYAAAOWMAADBoAAAobAAAIHAAABl0AAATdwAADnsAAAl+AAAE&#10;gQIAAIIIAACDDQAAgxAAAIQUAACFGQAAhiAAAIYoAACHMQAAhzwAAIdJAACHVwAAh2gAAId7AACH&#10;kAAAhqUAAIW6AACF0wAAhOoAAIT0AGVgAABcYAAAUWEAAEZkAAA8aQAAMm0AAClyAAAhdwAAGXsA&#10;ABKAAAANgwAACIcAAAKKAAAAjQAAAI4EAACOCQAAjw0AAJAQAACRFAAAkhkAAJMgAACUKQAAlTMA&#10;AJVAAACWTgAAll8AAJVyAACViAAAlZ0AAJSyAACUyAAAk+IAAJPuAGFlAABWZgAASmoAAD9uAAA1&#10;dAAAK3kAACF/AAAZhAAAEYkAAAyNAAAGkQAAAJQAAACYAAAAmgAAAJsAAACcAgAAnQcAAJ4LAACf&#10;DgAAoRIAAKIYAACjIAAApSkAAKY2AACmRAAAplUAAKZoAACmfQAAppQAAKWpAACkvQAApNEAAKTk&#10;AFtsAABPcAAAQ3UAADh7AAAtgQAAI4cAABmNAAARkgAAC5cAAAScAAAAoAAAAKMAAACmAAAAqAAA&#10;AKkAAACqAAAArAAAAK0EAACuCQAAsA0AALERAACzFwAAtSAAALYrAAC3OgAAt0sAALhcAAC4cQAA&#10;uIgAALidAAC4sQAAt8IAALfQAFR2AABIfAAAPIIAADGJAAAmkAAAG5cAABKdAAAMogAAA6cAAACr&#10;AAAArgAAALIAAAC2AAAAuAAAALgAAAC6AAAAuwAAAL0AAAC+AAAAwAUAAMELAADDEAAAxhYAAMkg&#10;AADKLgAAyz4AAMxQAADMZAAAzXoAAM2RAADNpAAAzbQAAM3AAE2DAABBigAANZEAACmZAAAeoAAA&#10;E6YAAAysAAADsQAAALYAAAC6AAAAvgAAAMIAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADOAAAA&#10;0AAAANIBAADVCAAA2Q4AAN0VAADhIQAA4jEAAORDAADlVgAA5msAAOaCAADnlgAA56UAAOawAP8A&#10;CQD/AAUA/wAGAP8ADgD/ABYA/wAhAP8ALQD/ADgA/QBDAPkATQD1AFUA8gBdAPAAYwDuAGkA7ABv&#10;AOoAdADpAHoA5wB/AOYAhQDkAIsA4wCRAOEAmQDfAKEA3ACqANoAtgDXAMYA1QDhANMA9ADSAP8A&#10;0QD/ANEA/wDPAP8AygD/AP8AAQD/AAAA/wABAP8ADAD/ABIA+gAdAPYAKADzADMA8AA+AOwASADo&#10;AFAA5QBYAOIAXgDfAGQA3QBqANsAbwDZAHQA1gB6ANQAfwDSAIUA0ACMAM4AkwDMAJwAyQClAMcA&#10;sADGAL4AxADUAMIA7gDBAP4AwAD/AMAA/wC/AP8AvgD/AP8AAAD/AAAA/wAAAPoABwDxAA8A6wAY&#10;AOYAIwDiAC4A4AA4ANsAQgDVAEsA0QBSAM4AWQDLAF8AyQBlAMcAagDGAG8AxAB0AMIAegDBAIAA&#10;vwCGAL0AjgC7AJYAuQCgALcAqgC2ALcAtADKALIA5gCxAPgAsAD/AK8A/wCvAP8AsAD/AP8AAAD/&#10;AAAA9wAAAOoAAgDhAAwA1wATANAAHQDMACgAyQAyAMYAPADCAEUAvwBNALwAUwC6AFkAuABfALcA&#10;ZAC1AGkAtABuALIAdACxAHoArwCAAK0AiACsAJEAqgCaAKgApQCmALEApADBAKMA3AChAPIAoQD/&#10;AKAA/wCgAP8AoQD/AP8AAAD3AAAA6AAAANkAAADLAAgAwwAQAL0AGAC5ACIAtgAsALQANgCyAD8A&#10;rwBHAKwATQCrAFQAqQBZAKcAXgCmAGMApQBoAKMAbgCiAHQAoAB6AJ4AggCcAIsAmwCVAJkAnwCY&#10;AKwAlgC6AJQAzwCTAOsAkgD7AJIA/wCSAP8AkQD/APcAAADnAAAA0wAAAMYAAAC7AAIAswAMAK0A&#10;EgCqABwApwAmAKQAMACjADgAoABAAJ4ARwCcAE4AmgBTAJkAWACXAF0AlgBjAJUAaACTAG4AkgB0&#10;AJAAfACPAIUAjQCPAIsAmgCKAKcAiAC1AIYAxwCFAOQAhAD1AIQA/wCDAP8AgwD/AOwAAADTAAAA&#10;wQEAALQAAACsAAAApgAHAKAADgCdABYAmgAgAJcAKQCVADIAkwA6AJEAQQCPAEgAjQBNAIwAUwCL&#10;AFgAiQBdAIgAYwCHAGkAhQBvAIMAdwCCAIAAgACKAH4AlgB9AKMAewCwAHoAwgB5AN0AeADxAHcA&#10;/QB4AP8AeAD/AN4KAADECwAAsgwAAKYLAACdCAAAmQQAAJUACgCRABEAjgAZAIsAIwCJACwAhwA0&#10;AIUAOwCDAEIAggBIAIAATgB/AFMAfQBYAHwAXgB7AGQAeQBqAHgAcgB2AHsAdACGAHMAkgBxAJ8A&#10;cACtAG4AvgBtAdYAbQLtAGwD+gBsA/8AbAP/AM4QAAC3EQAAphIAAJoRAACREAAAiw4AAIkLAwCH&#10;BQwAhAETAIEBHAB+AiUAfAMuAHoDNgB4BDwAdwRDAHUFSAB0BU4AcwVUAHEFWQBwBl8AbgZmAG0G&#10;bgBrB3gAageDAGgIkABnCZ0AZQmsAGQJvABjCtQAYwvsAGIM+gBiDP8AYgz/AMMWAACtFwAAnRgA&#10;AJAYAACHFgAAgRQAAH0RAAB8DgYAfAoOAHgKFgB1Cx8AcgsoAHAMMABvDDcAbQw+AGwMRABrDUoA&#10;aQ1PAGgNVQBnDVwAZQ1jAGMOawBiDnUAYA6BAF8OjgBdD5wAXBCrAFsQvQBaENYAWRHwAFkR/QBZ&#10;Ef8AWRH/ALkbAAClHQAAlB4AAIgeAAB+HQAAeBsAAHQYAABxFQAAcREJAG8QEQBsEBkAaRAiAGcR&#10;KgBmETIAZBE5AGMRPwBiEUUAYBJLAF8SUQBdElgAXBJfAFoTaABZE3IAVxR9AFYUiwBUFZkAUxWp&#10;AFIWugBRFtIAURftAFEX/QBRF/8AURf/ALIgAACeIgAAjiIAAIEjAAB3IgAAcCEAAGweAABpGwAA&#10;ZxgEAGYVDgBjFhUAYRYeAF8WJgBdFi0AXBc0AFoXOwBZF0EAWBhHAFYYTQBVGFQAUxhcAFIZZABR&#10;GW4ATxp6AE4biABNG5cASxymAEocuABKHc8ASR3rAEkd+wBJHf8ASh3/AKwkAACYJQAAiCYAAHsn&#10;AABxJgAAaiUAAGYjAABiIQAAYB4AAF4cCwBbGxIAWRwaAFccIgBVHCkAVBwwAFMdNwBRHT0AUB1D&#10;AE8dSgBNHlEATB5YAEsfYQBJH2sASCB3AEcghQBGIZQARCKkAEQitgBDIswAQyPpAEMj+gBDI/8A&#10;QyL/AKYnAACTKQAAgyoAAHYqAABtKgAAZSkAAGAnAABcJQAAWSMAAFchBwBVIQ8AUiEWAFAhHgBO&#10;ISUATSIsAEwiMwBKIjkASSJAAEgiRgBHI00ARSNVAEQkXgBDJGkAQiV1AEAmgwA/JpIAPiejAD4n&#10;tAA9J8oAPSjoAD0o+QA9J/8APif/AKIqAACOKwAAfy0AAHItAABoLQAAYSwAAFwrAABYKAAAVCYA&#10;AFEmBABOJQ0ATCUTAEomGgBIJiIARyYpAEUmLwBEJjYAQyc8AEEnQwBAJ0sAPyhTAD4pXAA9KWYA&#10;PCpyADsqgQA6K5AAOSuhADgssgA3LMgANyzmADgs+AA4LP8AOCz/AJ0sAACKLgAAey8AAG8wAABl&#10;MAAAXS8AAFguAABTKwAAUCoAAEwqAABJKgsARioRAEQqFwBCKh8AQSolAD8qLAA+KzMAPSs5ADwr&#10;QAA7LEgAOixQADktWQA4LmQANy5wADYvfwA1L48ANDCfADMwsQAyMMcAMjDlADMw9wAzMP8ANC//&#10;AJkvAACHMQAAdzIAAGsyAABiMgAAWjIAAFQxAABPLwAASy0AAEcuAABELggAQS4OAD8uFAA9LhwA&#10;Oy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANTFOADQxVwAzMmIAMjJuADEzfQAwM40ALzSeAC40sAAt&#10;NMUALTTjAC409gAvM/8ALzP/AJUxAACDMwAAdDQAAGg1AABeNQAAVzQAAFE0AABLMgAARjEAAEIy&#10;AAA/MgUAPDINADkzEgA4MxkANjMgADQzJgAzMy0AMjQ0ADE0OwAwNUMAMDVMAC82VQAuNmAALTds&#10;ACw3ewArN4sAKjicACk4rgAoOMMAKDjiACk49QAqN/8AKjf/AJI0AAB/NQAAcTYAAGU3AABbNwAA&#10;VDcAAE02AABHNgAAQjUAAD02AAA6NgIANzcLADQ3EAAyNxYAMTgdAC84JAAuOCsALTkyACw5OQAr&#10;OUEAKjpJACo6UwApO14AKDtqACc7eQAmPIkAJTybACQ8rQAjPMIAIzzgACQ89AAlO/8AJTv/AI02&#10;AAB8OAAAbTkAAGI5AABYOgAAUTkAAEo5AABEOQAAPTkAADk6AAA1OwAAMjsIAC88DgAtPRQALD0a&#10;ACo9IQApPSgAKD4vACc+NgAmPj4AJT9HACQ/UAAjQFsAIkBoACFAdgAgQIcAH0GZAB9BqwAeQcAA&#10;HkHeAB9A8wAfQP4AID//AIk5AAB4OgAAaTsAAF48AABVPAAATTwAAEc8AABAPAAAOD0AADQ+AAAw&#10;QAAALUEFACpCDAAnQhEAJkMYACRDHgAjQyUAIkMsACFEMwAgRDsAH0REAB5FTgAdRVkAHEVlABtF&#10;dAAaRYUAGUaXABlGqQAYRr4AF0XcABhF8QAZRP0AGkT/AIQ8AABzPQAAZj4AAFs/AABSPwAASj8A&#10;AEQ/AAA9QAAANkEAADFDAAAsRAAAJ0YBACRHCgAhSA8AIEkUAB5JGwAdSSIAHEkpABtKMAAaSjgA&#10;GUpBABhKSwAXS1UAFktiABVLcQAUS4IAE0uUABJLpwASS7wAEUvZABJK8AATSvwAFEn/AH8/AABv&#10;QAAAYUEAAFdCAABOQgAAR0IAAEFCAAA6QwAAMkUAAC1HAAAoSQAAI0sAAB5NBgAbTw0AGFARABdQ&#10;FwAWUB4AFVAlABRQLAATUTQAElE9ABFRRwARUVIAEFFfAA9SbQAOUn4ADVGRAA1RpAAMUbgADFHR&#10;AA1Q7AANUPoADk//AHlDAABqRAAAXUQAAFNFAABLRQAAREUAAD5GAAA2SAAAL0oAAClMAAAkTwAA&#10;H1EAABpTAAAUVgkAEVcOABBYEwAQWBkAD1ggAA5YKAANWDAADVg5AAxYQwALWE4AClhaAAhYaAAH&#10;WHkABliMAAVYnwAEWLMABFfKAAVX5gAFV/MABlb8AHNGAABkRwAAWUgAAFBIAABISAAAQUkAADpK&#10;AAAyTQAAK1AAACVSAAAgVQAAGlgAABVaAAAQXQYADGAMAApgEAAJYBUACGAcAAdgIwAFYCsABGA0&#10;AANgPQABYEkAAGBVAABgYwAAYHMAAGCGAABfmgAAX64AAF/EAABe4gAAXvAAAF74AGxKAABfSwAA&#10;VUsAAExMAABFTAAAPU4AADVQAAAuUwAAJ1YAACBZAAAaXAAAFV8AABBiAAANZQQACGcLAANnDgAA&#10;aBMAAGgYAABoHwAAaSYAAGkuAABpOAAAaUMAAGlPAABpXQAAaW0AAGmAAABplAAAaKkAAGi/AABn&#10;3AAAZu4AAGb3AGZPAABaTwAAUU8AAEpPAABBUQAAOFQAADBXAAAoWwAAIV4AABpiAAAUZQAAEGgA&#10;AAxrAAAHbgMAAXAJAABwDQAAcRAAAHEUAAByGgAAcyEAAHMoAABzMQAAczwAAHRIAABzVgAAc2YA&#10;AHN5AABzjgAAc6MAAHK5AABx0gAAcesAAHD0AGFTAABWUwAAT1MAAEVVAAA7WAAAMlwAACpgAAAi&#10;ZAAAG2gAABRsAAAPbwAAC3IAAAZ2AAAAeQAAAHoGAAB6CgAAew4AAHwRAAB9FQAAfhsAAH8iAACA&#10;KgAAgDUAAIBBAACATwAAgF8AAIBxAACAhgAAgJ0AAH+yAAB+ygAAfuUAAH3xAFxYAABUWAAASVoA&#10;AD9dAAA1YQAALGUAACNqAAAbbwAAFHMAAA53AAAJewAAA38AAACCAAAAhAAAAIYBAACGBgAAiAoA&#10;AIkNAACKEAAAixUAAIwbAACOIgAAjywAAI84AACPRgAAj1YAAI9oAACPfgAAj5UAAI6rAACNwQAA&#10;jdwAAIzrAFldAABOXwAAQ2IAADhmAAAubAAAJHEAABx3AAAUfAAADoEAAAiFAAAAiQAAAI0AAACQ&#10;AAAAkgAAAJMAAACUAAAAlgMAAJcIAACYDAAAmg8AAJsTAACdGgAAnyMAAKAuAACgPAAAoEwAAKBe&#10;AACgdAAAn4wAAJ+iAACftwAAnssAAJ7gAFNkAABHaAAAPG0AADFzAAAneQAAHX8AABSFAAANiwAA&#10;BpAAAACUAAAAmAAAAJwAAACfAAAAoQAAAKIAAACkAAAApQAAAKcAAACoBAAAqgkAAKwNAACtEgAA&#10;sBkAALIjAACyMQAAskIAALJUAACyaQAAsoAAALKYAACxrAAAsr8AALHOAExuAABAcwAANXoAACqB&#10;AAAfiAAAFY4AAA6VAAAGmgAAAJ8AAACkAAAAqAAAAKwAAACvAAAAsQAAALEAAACzAAAAtQAAALYA&#10;AAC4AAAAugAAALwGAAC+DAAAwBEAAMMZAADFJgAAxTcAAMZJAADGXQAAx3IAAMeKAADInwAAyK8A&#10;AMi8AEZ6AAA5gQAALokAACKQAAAXmAAAD58AAAelAAAAqgAAAK8AAACzAAAAtwAAALwAAAC/AAAA&#10;wQAAAMIAAADEAAAAxQAAAMcAAADJAAAAywAAAM0AAADPAwAA0goAANYQAADcGgAA3SoAAN48AADf&#10;UAAA4GUAAOF7AADhkQAA4qIAAOKtAP8AAgD/AAAA/wADAP8ADAD/ABMA/wAdAP8AKAD+ADMA+wA+&#10;APcASADzAFAA8ABXAO0AXgDrAGQA6ABpAOcAbwDlAHQA4wB5AOIAfwDgAIUA3gCMANwAkwDZAJwA&#10;1gCmANMAsQDRAMAAzwDaAM4A8QDMAP8AywD/AMsA/wDGAP8AwQD/AP8AAAD/AAAA/wAAAP8ACAD7&#10;ABAA9gAZAPIAJADvAC4A7QA5AOgAQgDjAEsA4ABSAN0AWQDZAF8A1gBkANMAaQDRAG4AzwB0AM4A&#10;eQDMAH8AygCGAMgAjgDGAJYAxACgAMIAqwDAALkAvgDNALwA6gC7APwAugD/ALoA/wC6AP8AtgD/&#10;AP8AAAD/AAAA/gAAAPQABADrAA0A5AAUAN8AHwDbACkA2AAzANMAPQDOAEUAygBNAMcAUwDFAFkA&#10;wwBfAMEAZAC/AGkAvQBuALsAcwC6AHkAuACAALYAiAC0AJAAsgCaALEApQCvALIArQDEAKwA4QCr&#10;APYAqgD/AKoA/wCqAP8AqgD/AP8AAAD9AAAA7gAAAOIAAADVAAoAzQARAMcAGQDEACMAwQAtAL8A&#10;NwC7AD8AtwBHALUATgCyAFMAsABZAK8AXgCtAGMArABoAKsAbQCpAHMAqAB6AKYAgQCkAIoAowCU&#10;AKEAnwCfAKwAngC7AJwA0gCbAO4AmgD/AJoA/wCZAP8AmQD/AP4AAADuAAAA3gAAAMsAAADBAAUA&#10;uQANALQAFACxAB4ArgAnAKsAMACqADkApwBBAKQASACiAE0AoQBTAJ8AWACeAF0AnQBiAJsAZwCa&#10;AG0AmABzAJcAewCVAIQAlACOAJIAmQCQAKYAjgC0AI0AyACMAOYAiwD5AIoA/wCKAP8AiwD/APAA&#10;AADbAAAAxwAAALoAAACwAAAAqAAKAKQAEACgABgAnQAhAJsAKgCaADMAmAA7AJYAQQCUAEgAkgBN&#10;AJEAUgCPAFcAjgBcAIwAYQCLAGcAigBuAIgAdQCHAH4AhQCIAIMAlACCAKAAgACvAH8AwAB+AN0A&#10;fQDyAH0A/wB9AP8AfQD/AOAAAADGAAAAtQAAAKoAAACiAAAAmwAFAJUADQCSABMAkAAcAI0AJACL&#10;AC0AigA0AIgAOwCGAEIAhQBHAIMATQCCAFIAgQBXAH8AXAB+AGIAfQBoAHsAcAB6AHkAeACDAHYA&#10;jwB1AJwAdACqAHIAugBxANEAcADsAHAA+wBwAP8AcAD/AM0EAAC3BgAApwcAAJsGAACTBAAAjgAA&#10;AIoACACGAA8AhAAWAIEAHgB/ACcAfQAuAHwANgB6ADwAeQBCAHcARwB2AEwAdQBSAHMAVwByAF0A&#10;cQBjAG8AawBuAHQAbAB+AGsAigBpAJgAaACmAGcAtgBmAMsAZQDnAGUA9wBlAP8AZQD/AMAMAACr&#10;DQAAmw4AAI8OAACGDQAAgQsAAH4HAQB8AQsAeQARAHcAGAB1ACEAcwApAHEAMABvADYAbgA8AGwA&#10;QgBrAEcAagBNAGkAUgBoAFgAZgBfAGUAZwBjAHAAYgF6AGABhwBfApUAXgKjAFwDswBcA8cAWwTk&#10;AFsF9ABbBv4AWwb/ALUQAAChEgAAkRMAAIUTAAB8EgAAdhEAAHMOAAByDAQAcQcNAG4EEgBsBBsA&#10;aQUjAGcFKgBmBjEAZAY3AGMGPQBiB0MAYQdJAF8HTgBeCFUAXQhcAFsJYwBaCW0AWAp4AFcKhQBW&#10;C5MAVAuiAFMLswBSDMcAUgzkAFEN9QBRDf8AUQ3/AK0VAACZFwAAiRgAAH0ZAAB0GAAAbRcAAGoU&#10;AABnEQAAZw4HAGYMDgBjDBUAYQwdAF8MJQBdDSwAXA0zAFsNOQBaDT8AWA1FAFcNSwBWDlEAVQ5Z&#10;AFMOYQBSDmsAUA92AE4QgwBNEJIATBCiAEsQsgBKEcgASRHlAEkR9wBJEv8ASRH/AKUZAACSHAAA&#10;gx0AAHYeAABtHQAAZhwAAGIaAABfFwAAXhQBAF4RCgBbEBEAWREYAFcRIABVEScAVBEuAFMRNABR&#10;ETsAUBJBAE8SRwBOEk4ATBJVAEsTXgBJE2cASBRzAEYUgABFFY8ARBWfAEMWsABCFsUAQhfjAEIX&#10;9gBCF/8AQhf/AJ8dAACMIAAAfSEAAHEiAABoIgAAYSEAAFwfAABZHAAAVxkAAFUWBgBUFQ4AURUU&#10;AE8WHABOFiMATBYqAEsWMABKFjcASRc9AEcXQwBGF0oARRhSAEMYWgBCGWQAQRlwAD8afQA+G40A&#10;PRudADwcrgA7HMMAOxzhADsd9QA7HP8APBz/AJohAACHIwAAeCQAAGwlAABjJQAAXCQAAFcjAABT&#10;IAAAUR4AAE8cAgBNGwwASxoRAEgbGABHGyAARRsmAEQbLQBDHDMAQhw5AEAcQAA/HUcAPh1PAD0e&#10;WAA8HmIAOh9tADkfewA4IIsANyGbADYhrQA1IcEANSHfADUh8wA2If8ANiH/AJYjAACDJgAAdCcA&#10;AGgoAABfKAAAWCcAAFMmAABPJAAATCIAAEkgAABHIAkARB8PAEIfFQBAIBwAPyAjAD4gKQA8IC8A&#10;OyE2ADohPQA5IUQAOCJMADciVQA2I18ANCNrADMkeQAyJYkAMSWaADAlqwAwJr8ALybcADAm8gAw&#10;Jv8AMSX/AJEmAAB/KAAAcSoAAGUqAABcKgAAVSoAAE8pAABLKAAASCUAAEQkAABBJAUAPyQNAD0k&#10;EgA7JBkAOSQfADckJgA2JCwANSUzADQlOgAzJkEAMiZKADEnUwAwJ10ALyhpAC4pdwAtKYcALCmY&#10;ACsqqgAqKr0AKiraACsq8QArKv4ALCn/AI0oAAB8KgAAbSwAAGItAABZLQAAUS0AAEwsAABHKwAA&#10;QygAAD8oAAA8KAIAOSgLADcoEAA1KBYAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStHACwrUQAr&#10;LFsAKixnACktdQAoLYUAJy2XACYuqAAlLrwAJS7YACYu8AAmLv0AJy3/AIorAAB4LQAAai4AAF8v&#10;AABWLwAATi8AAEguAABDLQAAPywAADssAAA3LAAANCwJADIsDgAwLRMALi0aAC0tIAArLScAKi4t&#10;ACouNQApLz0AKC9FACcwTgAmMFkAJTFlACQxcwAjMYMAIjKVACEypwAhMrsAIDLUACEy7wAiMfwA&#10;IjH/AIYtAAB1LwAAZzAAAFwxAABTMQAASzEAAEUxAABAMAAAOzAAADYwAAAzMAAAMDEGAC0xDQAr&#10;MREAKTIXACgyHgAnMiQAJTMrACUzMgAkMzoAIzRDACI0TAAhNVcAIDVjAB81cQAeNoEAHTaTABw2&#10;pQAbNrkAGzbSABw27QAdNvsAHTX/AIIwAABxMgAAYzMAAFk0AABQNAAASTQAAEIzAAA9MwAANzMA&#10;ADE0AAAuNQAAKzUCACg2CwAlNxAAJDcVACI3GwAhOCIAIDgoAB84MAAeODcAHTlAABw5SQAbOlQA&#10;GjpgABk6bgAYOn8AFzuRABc7pAAWO7cAFTvQABY67AAXOvoAGDn/AH0yAABtNAAAYDUAAFU2AABN&#10;NgAARjYAAEA2AAA6NgAANDYAAC44AAAqOQAAJjoAACM7CAAgPA4AHj0SAB09GAAcPR8AGz4lABo+&#10;LQAZPjQAFz49ABY/RwAVP1EAFD9eABQ/bAATQHwAEkCPABFAogARQLYAEEDOABE/6wASP/kAEj7/&#10;AHk1AABpNwAAXDgAAFI5AABKOQAAQzkAAD05AAA3OQAAMToAACs8AAAnPQAAIj8AAB5BBAAaQgsA&#10;GEMQABdDFQAVRBsAFEQiABNEKQATRDEAEkQ6ABFFQwAQRU4AEEVbAA5FaQAORXkADUWMAA1FnwAM&#10;RbIAC0XJAAxF5QANRPYADUT/AHQ5AABlOgAAWDsAAE87AABHPAAAQDwAADo8AAA0PAAALj4AAChA&#10;AAAjQgAAH0QAABpGAAAVSAgAEkoNABFKEgAQShgAD0seAA5LJQANSy0ADUs2AAxLQAALS0oACktW&#10;AAlLZAAIS3QAB0uHAAVLmgAES64ABErEAAVK4AAFSvAABkn6AG48AABgPQAAVD4AAEs+AABEPgAA&#10;PT4AADc/AAAxQAAAKkIAACRFAAAfRwAAGkkAABVMAAARTgUADlELAAtREAAKURQACVEbAAhRIgAH&#10;USkABVEyAARSOwADUkYAAVJSAABSXwAAUm8AAFKBAABRlgAAUakAAFG/AABQ3AAAUO4AAFD3AGhA&#10;AABbQQAAUEEAAEhBAABBQQAAO0IAADRDAAAtRQAAJkgAACBLAAAbTQAAFlAAABFTAAAOVQQAClgK&#10;AAZYDgACWBIAAFkXAABZHQAAWSUAAFktAABZNgAAWUEAAFlNAABaWgAAWmkAAFl8AABZkAAAWaUA&#10;AFi6AABY1QAAV+wAAFf2AGNEAABWRQAATUUAAEVFAAA/RQAAN0cAAC9JAAAoTAAAIk8AABtSAAAW&#10;VQAAEVgAAA1aAAAJXQMABF8JAABgDQAAYBAAAGEUAABhGQAAYiAAAGInAABiMQAAYjsAAGJHAABi&#10;VQAAY2QAAGJ2AABiiwAAYqAAAGG2AABhzwAAYOoAAGD1AF1IAABSSQAASkgAAENIAAA6SgAAMk0A&#10;ACpQAAAjUwAAHFcAABZaAAARXQAADWAAAAhjAAADZgEAAGcGAABoCwAAaQ4AAGoRAABrFQAAbBsA&#10;AG0iAABtKgAAbTQAAG1AAABtTgAAbV0AAG1vAABthAAAbJoAAGywAABryAAAa+YAAGrzAFhNAABO&#10;TQAASEwAAD5OAAA1UQAALFQAACRYAAAdXAAAFmAAABBkAAAMZwAAB2sAAAFuAAAAcAAAAHIDAABy&#10;BwAAcwsAAHUOAAB2EQAAdxYAAHgcAAB5IwAAei0AAHo5AAB6RwAAelYAAHloAAB6fAAAeZQAAHiq&#10;AAB4wQAAd98AAHfvAFRRAABMUQAAQlIAADhVAAAvWQAAJl4AAB5iAAAWZwAAEGsAAAtvAAAFcwAA&#10;AHcAAAB6AAAAfAAAAH4AAAB/AgAAgAYAAIEKAACDDQAAhBEAAIYVAACIHAAAiSUAAIowAACKPgAA&#10;iU0AAIlfAACJcwAAiIsAAIiiAACHuQAAh9EAAIboAFJWAABHVwAAPFoAADJfAAAoZAAAH2kAABZv&#10;AAAQdAAACnkAAAJ9AAAAgQAAAIUAAACIAAAAigAAAIwAAACNAAAAjwAAAJAEAACSCAAAkwwAAJUQ&#10;AACXFQAAmR0AAJsnAACbNAAAm0QAAJpWAACaagAAmYIAAJqaAACYsAAAmMcAAJfeAEtcAABAYAAA&#10;NWUAACtqAAAhcQAAF3cAABB9AAAJgwAAAYgAAACMAAAAkQAAAJUAAACYAAAAmgAAAJsAAACdAAAA&#10;nwAAAKAAAACiAAAApAUAAKYKAACoDgAAqhQAAK0dAACtKgAArTkAAK1LAACtXwAArXcAAKyQAACr&#10;pwAAq7oAAKvLAEVmAAA5awAALnEAACN4AAAZfwAAEIYAAAmNAAAAkwAAAJgAAACdAAAAoQAAAKUA&#10;AACoAAAAqwAAAKsAAACuAAAArwAAALEAAACzAAAAtQAAALcBAAC5BwAAvA0AAL8TAADCHwAAwi4A&#10;AMJAAADCVAAAwWsAAMGDAADAmwAAwa0AAMG8AD5yAAAyeAAAJ4AAAByIAAASkAAACpcAAACdAAAA&#10;owAAAKgAAACtAAAAsgAAALYAAAC5AAAAuwAAALwAAAC+AAAAwAAAAMIAAADEAAAAxgAAAMgAAADL&#10;AAAAzgUAANENAADWFAAA1yMAANg1AADZSQAA2l4AANt1AADbjAAA3J8AANyrAP8AAAD/AAAA/wAA&#10;AP8ACQD/ABAA/wAZAP4AJAD8AC8A+QA5APQAQwDwAEsA7QBSAOoAWQDnAF8A5ABkAOIAaQDgAG4A&#10;3gBzANwAeQDaAH8A1wCGANQAjgDRAJYAzwChAMwArADKALsAyADSAMYA7gDGAP8AxQD/AMUA/wC/&#10;AP8AugD/AP8AAAD/AAAA/wAAAP4ABQD3AA4A8gAVAO4AHwDrACoA6QA0AOMAPQDeAEUA2QBNANQA&#10;UwDRAFkAzgBeAMwAYwDKAGgAyQBtAMcAcwDFAHkAwwCAAMEAiAC/AJAAvQCbALsApgC5ALQAtwDI&#10;ALYA5gC1APsAtAD/ALQA/wCzAP8ArgD/AP8AAAD/AAAA+AAAAO0AAADlAAsA3QARANcAGgDSACQA&#10;zwAuAMsANwDHAEAAwwBHAMAATgC+AFMAvABZALoAXgC4AGMAtgBoALUAbQCzAHMAsQB5AK8AgQCt&#10;AIoAqwCUAKkAoACoAK0ApgC+AKUA2wCkAPQApAD/AKMA/wCjAP8AogD/AP8AAAD2AAAA5gAAANcA&#10;AADLAAYAxAAOAL4AFQC7AB8AuQAoALcAMQC0ADoAsABBAK0ASACrAE4AqQBTAKcAWACmAFwApABh&#10;AKMAZwChAGwAoABzAJ4AegCdAIMAmwCOAJkAmQCXAKYAlgC2AJUAzACUAOsAkwD9AJMA/wCTAP8A&#10;kwD/APcAAADkAAAA0AAAAMEAAAC3AAIArwALAKsAEQCnABkApQAiAKMAKwCiADMAnwA7AJwAQgCb&#10;AEgAmQBNAJcAUgCWAFcAlQBbAJMAYQCSAGYAkABtAI8AdACNAH0AjACHAIoAkwCIAKAAhwCvAIUA&#10;wgCFAOIAhAD3AIQA/wCEAP8AhAD/AOUAAADNAAAAvAAAAK8AAACmAAAAngAHAJoADgCWABQAlAAd&#10;AJIAJQCRAC0AkAA1AI0APACMAEIAigBHAIgATACHAFEAhgBWAIQAWwCDAGAAgQBnAIAAbgB+AHcA&#10;fQCBAHsAjQB6AJoAeACpAHcAugB2ANMAdgDvAHYA/gB1AP8AdQD/ANAAAAC7AAAAqwAAAJ8AAACX&#10;AAAAkAACAIsACwCIABAAhgAXAIQAIACCACcAgQAvAH8ANQB9ADwAfABBAHsARgB5AEsAeABQAHcA&#10;VQB2AFsAdABhAHMAaQBxAHEAcAB7AG4AhwBtAJUAawCjAGoAtABqAMkAaQDoAGkA+QBpAP8AaQD/&#10;AMAAAACsAAAAnAIAAJACAACIAAAAgwAAAH8ABgB7AA0AeQASAHcAGgB2ACIAdAApAHMAMABxADYA&#10;cAA8AG8AQQBtAEYAbABLAGsAUABqAFYAaABcAGcAZABlAGwAZAB2AGMAggBhAJAAYACfAF8ArwBe&#10;AMMAXgDhAF4A9ABdAP8AXQD/ALQHAACgCQAAkAsAAIQLAAB8CgAAdwcAAHQEAABxAAkAbwAPAG0A&#10;FQBrABwAaQAjAGgAKgBnADEAZQA2AGQAPABjAEEAYgBGAGAATABfAFIAXgBYAF0AXwBbAGgAWgBy&#10;AFgAfgBXAIwAVgCbAFUAqwBUAL4AVADaAFMA7wBUAPsAVAD/AKkNAACWDgAAhxAAAHoQAAByEAAA&#10;bA4AAGkMAABnCQMAZgQLAGQAEABiABcAYAAeAF4AJQBdACsAXAAxAFoANwBZADwAWABCAFcBRwBW&#10;AU4AVQJUAFMCXABSA2UAUQNvAE8EewBOBIoATQWZAEwFqQBLBbwASgbUAEoH7QBKB/kASgf/AKEQ&#10;AACOEgAAfhQAAHMUAABqFAAAZBMAAGARAABeDwAAXQ0FAF0JDQBaBhIAWAcZAFYHIABVBycAUwct&#10;AFIIMwBRCDgAUAg+AE8JRABOCUoATAlRAEsKWQBKCmIASAttAEcLegBGDIgARAyYAEMMqQBCDbwA&#10;Qg3VAEIN7gBCDfsAQg3/AJoUAACHFgAAeBgAAGwZAABjGQAAXRgAAFkWAABWEwAAVBEAAFQOCABT&#10;DQ4AUQ0UAE8NGwBNDSIATA0oAEsNLgBKDTQASQ06AEcOQQBGDkcARQ5PAEQOVwBCD2EAQRBsAD8Q&#10;eQA+EIgAPRGYADsRqQA7EbwAOhHWADoR8AA6Ev0AOxH/AJMYAACBGgAAcxwAAGcdAABeHQAAWBwA&#10;AFMbAABQGAAAThYAAEwTAwBMEQsAShAQAEgRFwBGER4ARREkAEQRKgBCETAAQRE3AEASPQA/EkQA&#10;PRJMADwTVAA7E14AORRpADgUdgA3FYUANhWWADQWpwA0FroAMxbTADMW7gA0FvwANBb/AI4bAAB8&#10;HQAAbh8AAGMgAABaIAAAUyAAAE4eAABKHQAASBoAAEYYAABFFgcAQxUOAEEVEwA/FRoAPhUgAD0V&#10;JwA7FS0AOhYzADkWOgA4FkEANxdJADUXUQA0GFsAMxlmADIZcwAwGoMALxqUAC4bpQAtG7gALRvQ&#10;AC0b7AAuG/sALhv/AIoeAAB4IAAAaiIAAF8jAABWIwAATyIAAEohAABGIAAAQx4AAEEbAAA/GgMA&#10;PRoMADsZEQA5GRYANxodADYaIwA1GikANBowADMbNgAxGz4AMBxGAC8cTwAuHVkALR1kACwecQAr&#10;H4EAKh+SACkfpAAoILcAJyDOACcg6wAoIPoAKR//AIYgAAB0IwAAZyQAAFwlAABTJQAATCUAAEck&#10;AABCIwAAPyEAAD0fAAA6HgAANx4JADUeDgAzHhMAMR4aADAeIAAvHiYALh8tAC0fMwAsIDsAKyBD&#10;ACohTAApIVYAKCJiACYibwAlI38AJCOQACMjogAiJLUAIiTMACIk6QAjJPkAJCP/AIIjAABxJQAA&#10;YyYAAFknAABQKAAASScAAEMnAAA/JgAAOyQAADgiAAA1IgAAMiIGADAiDQAuIhEALCIXACoiHQAp&#10;IiMAKCMqACcjMQAmJDgAJSVBACQlSgAjJlQAIiZgACEnbQAgJ30AHyePAB4ooQAeKLQAHSjKAB0o&#10;6AAeKPgAHyf/AH4lAABuJwAAYCkAAFYpAABNKgAARioAAEEpAAA8KAAANycAADQmAAAwJgAALSYD&#10;ACsnCwAoJxAAJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk+AB8qSAAeKlIAHSteABwrawAbK3sA&#10;GiyNABksnwAYLLIAGCzJABgs5wAZK/cAGiv/AHonAABqKgAAXSsAAFMsAABKLAAAQywAAD4rAAA5&#10;KwAANCoAADAqAAArKgAAKSsAACYrCAAjLA4AIiwSACAsGAAfLB4AHi0lAB0tLAAcLTMAGy48ABou&#10;RQAZL1AAGC9cABcvaQAWMHkAFTCLABQwngAUMLEAEzDHABMw5QAUMPYAFS//AHYqAABnLAAAWi0A&#10;AFAuAABILgAAQS4AADsuAAA2LQAAMS0AACwtAAAnLwAAJC8AACEwBQAfMQwAHDEQABsyFQAaMhwA&#10;GTIiABgyKQAXMzEAFjM5ABUzQwAUNE0AEzRZABI0ZwARNXcAETWJABA1nAAQNbAADjXGAA805AAQ&#10;NPUAEDT/AHIsAABjLgAAVzAAAE0wAABFMAAAPjAAADgwAAAzMAAALzAAACkxAAAkMgAAITMAAB01&#10;AgAaNgkAFzcOABU3EwAUOBkAEzgfABI4JgASOC4AETk2ABA5QAAQOUsADjlXAA46ZAANOnQADDqG&#10;AAw6mQALOawACjnBAAo53gALOfEADDj8AG4vAABfMQAAUzIAAEozAABCMwAAOzMAADYzAAAxMgAA&#10;LDMAACc0AAAhNgAAHTgAABk5AAAVOwYAEj0MABA+EAAQPhUADj4cAA4+IwANPioADD4zAAw+PAAL&#10;P0cACj9SAAg/YAAHP28ABj+BAAU/lAAEP6gAAz68AAQ+1wAFPuwABT73AGkzAABbNAAAUDUAAEc1&#10;AAA/NQAAOTUAADQ1AAAuNQAAKTcAACM4AAAeOwAAGjwAABY/AAASQQQADkMKAAxEDgAKRBMACUQZ&#10;AAhEIAAHRCcABkQvAAVEOAADRUIAAkVOAABFWwAARWoAAEV8AABFkAAARKQAAES5AABE0QAAROoA&#10;AEP1AGQ2AABXNwAATDgAAEM4AAA8OAAANzgAADE4AAArOQAAJTsAACA9AAAaQAAAFkIAABJEAAAO&#10;RwQAC0kJAAdKDQAESxEAAUsWAABLHAAASyMAAEsrAABLNAAASz4AAExJAABMVwAATGYAAEx3AABL&#10;jAAAS6EAAEu1AABKzgAASukAAEr1AF86AABSOwAASDsAAEA7AAA6OwAANDsAAC48AAAnPgAAIkEA&#10;ABxDAAAWRgAAEkkAAA5LAAALTgMAB1AIAAJRDAAAURAAAFITAABTGAAAUx8AAFMmAABTLwAAUzkA&#10;AFNFAABTUgAAU2EAAFNyAABThwAAUpwAAFKxAABRygAAUecAAFH0AFk+AABOPgAART4AAD4+AAA4&#10;PgAAMEAAAClCAAAjRAAAHUcAABdKAAASTQAADlAAAAtTAAAGVQIAAFcHAABYCwAAWQ4AAFoRAABa&#10;FQAAWxoAAFwhAABcKgAAXDQAAFw/AABcTQAAXFsAAFxsAABcgQAAW5cAAFutAABaxQAAWuQAAFnz&#10;AFRCAABKQgAAQkIAADxCAAA0QwAALEYAACVJAAAeTAAAF08AABJTAAAOVgAAClkAAAVbAAAAXgAA&#10;AGAEAABhCAAAYgwAAGMOAABkEQAAZRYAAGYcAABnIwAAZy0AAGc5AABnRgAAZ1UAAGdmAABnegAA&#10;ZpEAAGWoAABlwAAAZN4AAGTwAE9GAABHRgAAQEUAADdHAAAvSgAAJk0AAB9RAAAYVQAAElkAAA1c&#10;AAAIYAAAAmMAAABmAAAAaAAAAGoAAABrBAAAbAgAAG0MAABvDgAAcBIAAHIXAABzHQAAdCYAAHQy&#10;AAB0PwAAdE4AAHNfAAB0cgAAc4oAAHKhAABxuAAAcdQAAHDsAExKAABFSgAAO0sAADJOAAApUgAA&#10;IFYAABhbAAASXwAADWQAAAdoAAAAawAAAG8AAAByAAAAdQAAAHYAAAB3AAAAeQIAAHoGAAB8CgAA&#10;fg4AAIARAACCFgAAhB4AAIQpAACENgAAhEUAAIRWAACDagAAg4EAAIKZAACBsQAAgMkAAIDlAEpO&#10;AAA/UAAANVMAACtXAAAiXAAAGWIAABJnAAAMbAAABXEAAAB1AAAAeQAAAH0AAACBAAAAgwAAAIUA&#10;AACGAAAAiAAAAIkAAACLBAAAjQgAAI8NAACSEAAAlBYAAJYgAACWLAAAljsAAJZMAACVYAAAlXYA&#10;AJSQAACTpwAAkr0AAJLVAERVAAA5WQAAL10AACRjAAAaaQAAEm8AAAx1AAAEewAAAIAAAACFAAAA&#10;iQAAAI0AAACRAAAAkwAAAJQAAACWAAAAmAAAAJoAAACcAAAAngAAAKAGAACiCwAApRAAAKgXAACp&#10;IwAAqTEAAKlDAACpVgAAqG0AAKaHAACnngAAprMAAKXHAD5eAAAyYwAAJ2oAAB1wAAATeAAADH8A&#10;AAOFAAAAiwAAAJEAAACWAAAAmwAAAJ8AAACiAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAA&#10;ALIAAAC1AgAAtwkAALsQAAC+GAAAviYAAL44AAC+SwAAvWEAALx6AAC7lAAAuqkAALq5ADdqAAAr&#10;cAAAIHgAABaAAAANiAAABY8AAACWAAAAnAAAAKIAAACnAAAArAAAALAAAACzAAAAtgAAALcAAAC5&#10;AAAAuwAAAL0AAAC/AAAAwgAAAMUAAADIAAAAygAAAM4IAADSEAAA1RsAANUsAADUQAAA1FcAANNu&#10;AADUhgAA1JsAANOrAP8AAAD/AAAA/wAAAP8ABQD/AA4A/wAVAPwAIAD5ACoA9gA0APEAPQDtAEYA&#10;6QBNAOYAUwDkAFkA4QBeAN4AYwDcAGgA2QBuANUAcwDTAHkA0ACAAM4AiADLAJEAyQCcAMYApwDE&#10;ALcAwgDMAMAA7AC/AP8AvgD/AL0A/wC3AP8AsgD/AP8AAAD/AAAA/wAAAPoAAQDzAAsA7QASAOgA&#10;GwDlACUA5AAuAN8AOADYAEAA0gBHAM4ATgDLAFQAyABZAMYAXgDEAGMAwgBnAMAAbQC/AHMAvQB6&#10;ALsAgQC5AIsAtgCVALQAoQCyAK8AsADCAK4A4wCuAPoArAD/AK0A/wCpAP8ApgD/AP8AAAD/AAAA&#10;8gAAAOYAAADdAAcA0gAOAM0AFgDKACAAyAApAMUAMgDAADoAvABCALkASAC3AE4AtQBTALMAWACx&#10;AF0AsABiAK4AZwCsAGwAqgBzAKkAewCnAIQApQCOAKMAmgChAKgAnwC5AJ4A0gCdAPIAnAD/AJ0A&#10;/wCcAP8AmQD/APwAAADuAAAA3QAAAMwAAADBAAIAugAMALYAEgCyABoAsAAjAK8ALACtADQAqQA8&#10;AKYAQgCkAEgAogBNAKAAUgCeAFcAnQBbAJwAYACaAGYAmQBsAJcAdACVAH0AkwCHAJEAkwCQAKEA&#10;jgCxAI0AxgCMAOgAiwD9AIwA/wCMAP8AjAD/AO0AAADYAAAAxQAAALcAAACsAAAApgAIAKEADgCf&#10;ABUAnQAeAJsAJgCaAC4AlwA1AJUAPACTAEIAkQBHAJAATACOAFEAjQBVAIsAWgCKAGAAiQBmAIcA&#10;bQCFAHYAhACAAIIAjACAAJoAfwCpAH0AvAB8ANwAfAD1AHwA/wB8AP8AfAD/ANkAAADBAAAAsQAA&#10;AKQAAACcAAAAlAADAJAADACNABEAiwAYAIkAIACJACgAhwAvAIUANgCDADwAggBBAIAARgB/AEsA&#10;fQBPAHwAVAB7AFoAeQBgAHgAZwB2AHAAdQB6AHMAhgBxAJMAcACiAG8AtABuAMwAbgDtAG4A/gBu&#10;AP8AbgD/AMQAAACvAAAAoAAAAJQAAACMAAAAhgAAAIEACAB+AA4AfAAUAHsAGwB5ACIAeAApAHcA&#10;MAB1ADYAdAA7AHIAQABxAEUAcABKAG8ATwBtAFQAbABbAGsAYgBpAGoAaAB0AGYAgABlAI4AYwCd&#10;AGIArQBhAMIAYQDkAGEA+ABhAP8AYQD/ALQAAACgAAAAkQAAAIYAAAB+AAAAeQAAAHUAAwBxAAsA&#10;bwAQAG0AFgBsAB0AawAkAGsAKgBpADAAaAA2AGYAOwBlAEAAZABFAGMASgBhAE8AYABWAF8AXQBd&#10;AGUAXABvAFoAegBZAIgAWACYAFcAqABWALsAVgDYAFYA8QBWAP8AVgD/AKgBAACUBQAAhQcAAHoH&#10;AAByBgAAbAQAAGkBAABnAAcAZAANAGMAEQBhABgAYAAfAF8AJQBeACsAXQAwAFsANgBaADsAWQBA&#10;AFgARQBXAEsAVgBRAFUAWABTAGEAUgBqAFAAdgBPAIQATgCTAE0ApABMALYATADNAEwA6wBMAPoA&#10;TAD/AJ0JAACLCwAAfA0AAHANAABoDQAAYgwAAF8KAABdBgEAXAEJAFoADgBYABMAVwAZAFYAIABV&#10;ACYAUwArAFIAMQBRADYAUAA7AE8AQQBOAEcATQBNAEsAVQBKAF0ASQBnAEcAcwBGAIAARQCQAEQA&#10;oQBDALIAQwDIAEMA5gBDAPUAQwD/AJUNAACDDwAAdBAAAGkRAABgEQAAWhAAAFYOAABUDQAAUwoE&#10;AFMGCwBRAxAATwEVAE4BGwBMASEASwEnAEoCLABJAjIASAI3AEcDPQBFA0MARANKAEMEUQBCBFoA&#10;QAVkAD8FcAA+Bn4APQaOADwHnwA7B7EAOgfGADoH4wA6B/MAOgj8AI4QAAB8EgAAbhQAAGIVAABa&#10;FQAAVBQAAFATAABNEQAASw4AAEsNBgBKCgwASQgRAEcIFgBFCB0ARAgjAEIIKABBCS4AQAkzAD8J&#10;OQA+CkAAPQpHADwKTwA6C1gAOQtjADgMbwA2DH4ANQyOADQNnwAzDbEAMg3HADIN4wAyDfQAMg3+&#10;AIgTAAB3FQAAaRcAAF4YAABVGAAATxgAAEoWAABHFQAARRMAAEMQAgBDDggAQg0OAEANEgA/DRgA&#10;PQ0fADwNJAA7DSoAOQ0wADgONwA3Dj0ANg5FADUOTQAzD1cAMg9iADEQbgAvEH0ALhCOAC0RoAAs&#10;EbIAKxHIACsR5gArEfYALBH/AIMWAAByGQAAZBoAAFkbAABRGwAASxsAAEYaAABCGAAAPxcAAD4U&#10;AAA8EgQAOxEKADoQEAA4EBUANxAbADURIQA0EScAMxEtADIRMwAwEToALxJCAC4SSwAtE1QAKxNf&#10;ACoUbAApFHsAKBSMACcVngAmFbAAJRXGACUV5AAlFfYAJhX/AH4ZAABuGwAAYB0AAFYeAABNHgAA&#10;Rx4AAEIdAAA+HAAAOhoAADgYAAA3FgAANRUHADQUDQAyFBIAMBQXAC8UHQAtFCMALBUqACsVMAAq&#10;FTcAKRY/ACgWSAAnF1IAJhhdACQYagAjGXkAIhmKACEZnAAgGa8AHxnEAB8Z4gAgGfQAIBn/AHob&#10;AABqHgAAXR8AAFMgAABKIAAARCAAAD4fAAA6HgAANx0AADQcAAAyGQAAMBkEAC4YCwAsGBAAKhgU&#10;ACkYGgAnGCAAJhkmACUZLQAkGjUAIxo9ACIbRgAhG1AAIBxbAB8daAAeHXcAHR2IABwemwAbHq0A&#10;Gh7DABoe4AAaHfMAGx3/AHcdAABnIAAAWiEAAFAiAABIIgAAQSIAADsiAAA3IQAAMyAAADAfAAAt&#10;HQAAKx0AACgdCAAmHQ4AJR0SACMdFwAhHR0AIR0kACAeKgAfHjIAHh86AB0fQwAcIE0AGyFZABoh&#10;ZgAZIXUAGCKHABcimQAWIqwAFSLBABUi3wAVIfIAFiH+AHMgAABkIgAAVyMAAE0kAABFJQAAPiQA&#10;ADkkAAA0IwAAMCIAACwiAAApIQAAJiEAACQhBgAiIQwAICEQAB4hFQAdIhsAGyIhABsiKAAaIy8A&#10;GSM4ABgkQQAXJEsAFiVXABUlZAAUJnMAEyaFABImmAARJqsAESbAABAm3QARJfEAEiX9AHAiAABh&#10;JAAAVCYAAEomAABCJwAAPCYAADYmAAAxJQAALSUAACkkAAAmJAAAIiUAAB8lAwAdJgoAGyYOABkn&#10;EgAYJxgAFycfABYnJQAVKC0AFCg1ABMpPgASKUkAESlVABEqYgAQKnEADyqDAA4qlgAOKqkADSq9&#10;AA0q1wANKu4ADin7AGwkAABdJgAAUSgAAEgoAABAKQAAOSgAADQoAAAvKAAAKycAACcnAAAiKAAA&#10;HikAABsqAAAYKwcAFisNABQsEQATLBYAEiwcABEtIwAQLSoAEC0yAA8uPAAOLkYADS5SAA0uXwAM&#10;L24ACy9/AAovkgAJL6UACS65AAgu0AAJLukACi73AGgnAABaKQAATioAAEUrAAA9KwAANysAADEq&#10;AAAtKgAAKSoAACQqAAAgKwAAGy0AABguAAAVLwQAEjEKABAyDgAPMhMADjIZAA0yIAANMicADDIv&#10;AAszOAAKM0IACTNOAAgzWwAGNGoABTR7AAQzjgADM6IAAjO2AAIzzQADM+cABDLzAGQqAABWLAAA&#10;Sy0AAEItAAA6LQAANC0AAC8sAAArLAAAJiwAACItAAAdLwAAGTEAABUyAAASNAMADzYJAAw4DQAK&#10;OBEACTgWAAg4HQAHOCQABjgsAAQ4NAADOD4AAjlKAAA5VwAAOWUAADl3AAA5iwAAOJ8AADizAAA4&#10;ygAAOOYAADfyAF8tAABSLgAASC8AAD8wAAA4LwAAMi8AAC0vAAApLwAAJDAAAB8xAAAaMwAAFTUA&#10;ABI3AAAPOQMADDsIAAg9DQAFPhAAAz4UAAA+GgAAPiEAAD4oAAA+MQAAPzsAAD9GAAA/UwAAP2EA&#10;AD9zAAA/hwAAPpwAAD6wAAA9xwAAPeQAAD3yAFowAABOMgAARDIAADwyAAA1MgAAMDEAACsxAAAm&#10;MgAAIDQAABs2AAAWOAAAEjsAAA89AAAMPwMACEEIAARDDAAAQw4AAEQSAABFFgAARR0AAEUkAABF&#10;LQAARjYAAEZCAABGTgAARl0AAEZuAABFggAARZgAAEStAABExAAAQ+MAAEPyAFU0AABKNQAAQTUA&#10;ADk1AAAzNAAALjQAACg1AAAiNwAAHToAABc8AAASPwAAD0EAAAxEAAAIRgEAA0gGAABJCgAASg0A&#10;AEsQAABMFAAATRkAAE4gAABOKAAATjIAAE09AABOSgAATlgAAE1pAABNfQAATJQAAEyqAABLwQAA&#10;S+EAAEryAFA4AABGOAAAPTgAADc4AAAxNwAAKjkAACQ7AAAePQAAGEAAABNDAAAPRgAAC0kAAAdL&#10;AAACTgAAAFAEAABRCAAAUgsAAFMOAABUEQAAVRUAAFYbAABXIwAAVywAAFc4AABXRAAAV1IAAFZj&#10;AABWdwAAVo4AAFWlAABUvQAAU90AAFPwAEs8AABCPAAAOzsAADU7AAAtPAAAJj8AAB9CAAAZRQAA&#10;E0gAAA5LAAALTwAABVEAAABUAAAAVwAAAFgBAABaBQAAWwgAAFwMAABdDgAAXxEAAGAWAABiHQAA&#10;YiYAAGIxAABiPgAAYUwAAGFdAABhcAAAYIgAAGCgAABftwAAXtQAAF3uAEdAAAA/PwAAOj8AADFA&#10;AAApQwAAIUYAABpKAAATTgAADlEAAApVAAAEWAAAAFsAAABeAAAAYQAAAGMAAABkAQAAZQQAAGcI&#10;AABoCwAAag4AAGwSAABuFwAAbyAAAG8qAABvNgAAbkUAAG5VAABuaAAAbX8AAG2YAABssAAAa8oA&#10;AGroAEREAAA+QwAANUQAACtHAAAjSwAAG08AABNUAAAOWAAACFwAAAJgAAAAZAAAAGcAAABrAAAA&#10;bQAAAG8AAABwAAAAcgAAAHQCAAB1BgAAdwoAAHkOAAB8EgAAfhgAAH8iAAB/LgAAfz0AAH5NAAB9&#10;YQAAfXcAAHyQAAB7qAAAesAAAHnfAENHAAA5SQAAL0wAACVQAAAcVQAAFFsAAA5gAAAHZQAAAGoA&#10;AABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAAB/AAAAgQAAAIMAAACFAAAAhwMAAIoIAACMDQAAjxEA&#10;AJIZAACSJQAAkjMAAJJEAACRVwAAkG0AAI+GAACOnwAAjbUAAIzNAD1OAAAyUQAAKFYAAB5cAAAV&#10;YgAADmgAAAduAAAAdAAAAHkAAAB+AAAAggAAAIYAAACJAAAAjAAAAI4AAACQAAAAkgAAAJQAAACW&#10;AAAAmAAAAJsAAACeBgAAoQwAAKQRAACmGwAApikAAKY6AAClTQAApWIAAKR7AACjlAAAoasAAKG/&#10;ADZXAAAsXAAAIWIAABdpAAAPcAAAB3cAAAB+AAAAhAAAAIoAAACPAAAAlAAAAJgAAACbAAAAngAA&#10;AJ8AAACiAAAApAAAAKYAAACoAAAAqwAAAK0AAACwAAAAswQAALcMAAC7EgAAux8AALswAAC7QwAA&#10;ulgAALlwAAC3iwAAt6EAALezADBiAAAlaQAAGnAAABB4AAAJgAAAAIgAAACPAAAAlgAAAJsAAACh&#10;AAAApgAAAKoAAACuAAAAsAAAALEAAAC0AAAAtgAAALgAAAC7AAAAvQAAAMAAAADDAAAAxwAAAMsD&#10;AADPDAAA0xUAANIlAADSOAAA0U4AANBlAADPfgAAzZYAAMypAP8AAAD/AAAA/wAAAP8AAwD/AAsA&#10;/AARAPkAGwD3ACUA8wAvAO4AOADpAEAA5gBIAOIATgDfAFQA3ABZANkAXgDVAGMA0wBoANAAbQDO&#10;AHMAywB6AMgAggDGAIwAwwCXAMAAowC+ALIAvADIALoA6gC5AP8AuAD/ALEA/wCqAP8ApwD/AP8A&#10;AAD/AAAA+wAAAPYAAADtAAcA5wAPAOIAFgDfACAA3gApANkAMwDRADsAzABCAMgASADFAE4AwgBT&#10;AMAAWAC+AF0AvABiALoAZwC5AG0AtwB0ALUAewCyAIUAsACQAK4AnACsAKoAqQC9AKcA3gCmAPkA&#10;pQD/AKMA/wCdAP8AmwD/AP0AAAD2AAAA6wAAAN8AAADRAAMAygAMAMUAEgDDABsAwAAkAL4ALAC5&#10;ADUAtgA8ALMAQwCwAEgArgBOAKwAUgCrAFcAqQBcAKcAYQCmAGcApABtAKIAdACgAH0AngCIAJwA&#10;lQCaAKMAmAC0AJYAzQCVAPEAlAD/AJUA/wCQAP8AjgD/APMAAADmAAAA0QAAAMIAAAC4AAAAsQAI&#10;AK0ADwCqABYAqAAeAKgAJwCmAC8AogA2AJ8APACdAEIAmwBHAJkATACXAFEAlgBVAJQAWgCTAGAA&#10;kQBmAJAAbgCOAHYAjACBAIoAjQCIAJsAhgCsAIUAwQCEAOYAgwD9AIQA/wCDAP8AgQD/AOQAAADL&#10;AAAAugAAAKwAAACiAAAAnAAEAJgADACWABEAlAAZAJMAIQCSACgAjwAwAI0ANgCLADwAiQBBAIgA&#10;RgCGAEsAhQBPAIQAVACCAFoAgQBgAH8AZwB+AG8AfAB6AHoAhgB4AJQAdwCkAHUAtwB0ANQAcwD0&#10;AHQA/wB0AP8AdAD/AMsAAAC2AAAApgAAAJoAAACSAAAAigAAAIYACACDAA4AgQAUAIEAGwCAACMA&#10;fwAqAH0AMAB7ADYAegA7AHgAQAB3AEUAdQBJAHQATgBzAFQAcQBaAHAAYQBuAGkAbQBzAGsAfwBp&#10;AI0AaACdAGcArgBmAMcAZQDqAGYA/wBmAP8AZwD/ALgAAACkAAAAlQAAAIoAAACBAAAAfAAAAHYA&#10;BAB0AAwAcgAQAHEAFgBwAB0AcAAkAG4AKgBtADAAawA1AGoAOgBpAD8AaABEAGcASQBlAE4AZABU&#10;AGMAWwBhAGMAYABtAF4AeQBdAIcAWwCWAFoAqABZAL0AWQDfAFkA+ABaAP8AWgD/AKgAAACVAAAA&#10;hwAAAHsAAABzAAAAbgAAAGoAAQBnAAgAZQAOAGQAEgBjABgAYwAfAGIAJQBhACoAXwAwAF4ANQBd&#10;ADoAXAA+AFsARABZAEkAWABPAFcAVgBWAF4AVABoAFMAcwBRAIEAUACRAE8AogBOALUATgDQAE4A&#10;8ABOAP8ATwD/AJwAAACJAAAAewMAAHADAABoAwAAYgEAAF8AAABdAAQAWwALAFkADwBYABQAVwAZ&#10;AFcAIABWACUAVQAqAFMAMABSADQAUQA5AFAAPwBPAEQATgBLAE0AUgBLAFoASgBjAEkAbwBHAHwA&#10;RgCMAEUAnQBFALAARADHAEQA6ABEAPoARQD/AJIEAACABwAAcQoAAGYKAABeCgAAWQkAAFUHAABU&#10;BAAAUgAHAFAADABPABAATgAVAE0AGwBMACAASwAmAEoAKwBJADAASAA1AEcAOgBGAEAARQBGAEMA&#10;TgBCAFYAQQBfAEAAawA+AHgAPQCIADwAmQA8AKsAPADBADsA4AA7APQAOwD/AIkKAAB4DAAAag4A&#10;AF8OAABXDgAAUQ4AAE0MAABLCwAASggCAEkECQBIAA0ARgARAEUAFgBEABwAQwAhAEIAJgBBACsA&#10;PwAxAD4ANgA9ADwAPABDADsASgA6AFIAOQBcADgAaAA2AHUANQCFADQAlgA0AKgAMwC8ADMA2AAz&#10;AO8AMwD7AIINAABxDwAAZBAAAFkRAABREQAASxEAAEcQAABEDgAAQg0AAEELBQBBBwsAPwUOAD4D&#10;EgA8AhgAOwIdADoDIgA5AygAOAMtADcDMgA2BDkANQQ/ADQFRwAzBVAAMQZaADAGZgAvB3MALgeD&#10;AC0HlQAsB6cAKwe6ACsH0gArB+sAKwf3AH0QAABsEQAAXxMAAFQUAABMFAAARhQAAEITAAA+EgAA&#10;PBAAADoOAQA6DQYAOgoMADgJEAA2CBQANQgZADQJHwAyCSQAMQkpADAJLwAvCjYALgo9AC0KRQAs&#10;C04AKwtZACkMZQAoDHMAJwyDACYNlQAlDacAJA27ACMN0gAjDesAIw33AHgSAABoFAAAWxYAAFEX&#10;AABIFwAAQhYAAD0WAAA5FQAANxMAADURAAAzEAMAMw4IADINDQAwDREALw0WAC0NGwAsDSEAKw0n&#10;ACoNLQApDjQAKA47ACcORAAlDk4AJA9ZACMQZQAhEHMAIBCEAB8QlgAeEKkAHRC9ABwQ2AAdEO4A&#10;HRD5AHMUAABkFgAAVxgAAE0ZAABFGQAAPxkAADoYAAA1FwAAMhYAADAVAAAuEwAALREEACwQCgAr&#10;EA4AKRASACgQGAAmEB4AJRAkACQQKgAjETEAIhE5ACERQgAgEksAHhJWAB0TYwAcE3EAGhOCABkU&#10;lQAYFKcAFxS7ABcT1AAXE+4AGBP6AHAWAABgGQAAVBoAAEobAABCHAAAPBsAADYbAAAyGgAALxkA&#10;ACwYAAAqFgAAKBQBACYTBwAlEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC4AHBU2ABsVPwAaFkkA&#10;GRZUABgXYQAWF3AAFRiBABQYkwATGKYAEhi6ABIX0gASF+wAExf6AGwZAABdGwAAUR0AAEcdAAA/&#10;HgAAOR0AADQdAAAvHAAAKxsAACgaAAAmGQAAJBgAACIXBAAgFwoAHhcOABwXEgAaFxcAGRgeABkY&#10;JAAYGSwAFxk0ABYaPQAVGkcAFBtSABMbXwASHG4AERx/ABAckgAQHKUADxy5AA4c0AAOG+oADxv4&#10;AGkbAABaHQAATh8AAEUfAAA9IAAANh8AADEfAAAtHgAAKR0AACUdAAAjHAAAIBsAAB0bAQAbGwcA&#10;GRwNABccEAAWHBUAFRwbABQdIgATHSkAEh4xABEeOgARH0UAEB9QAA8gXQAOIGwADSB8AA0gjwAM&#10;IKIACyC1AAsgygALIOUADB/0AGUdAABXHwAATCEAAEIhAAA6IQAANCEAAC8hAAAqIAAAJh8AACMf&#10;AAAgHgAAHR4AABkgAAAWIAQAFCALABIhDgARIRMAESIZABAiHwAPIiYADiMvAA4jNwANI0EADCRN&#10;AAskWQAKJGcACSR4AAgkiwAHJJ4ABySxAAYkxwAGI+MAByPxAGIfAABUIQAASSMAAEAjAAA4IwAA&#10;MiMAACwjAAAoIgAAJCEAACEhAAAeIQAAGiEAABYjAAATJAMAESUIAA8mDQAOJxEADScWAAwnHQAL&#10;JyMACicrAAkoNAAIKD4AByhJAAYoVQAFKWQABCl0AAMphwACKZsAASivAAAoxQABKOEAASfwAF4i&#10;AABRJAAARiUAAD0lAAA1JQAALyUAACokAAAmJAAAIiMAAB8jAAAbJAAAGCUAABQmAAARKAMADykI&#10;AAwsDAAKLBAACCwUAAcsGgAGLCEABSwoAAMtMAACLToAAS1FAAAtUgAALmAAAC5xAAAthAAALZkA&#10;AC2tAAAswgAALOAAACzwAFokAABNJgAAQycAADonAAAzJwAALScAACgmAAAkJgAAISYAAB0mAAAZ&#10;JwAAFSkAABErAAAPLAMADS4HAAkwDAAGMQ4AAzESAAEyFwAAMh4AADIlAAAyLQAAMjYAADNCAAAz&#10;TgAAM10AADNtAAAzgQAAMpYAADKrAAAxwQAAMd8AADHwAFYnAABKKQAAPyoAADcqAAAwKgAAKykA&#10;ACcoAAAjKAAAHikAABoqAAAWLAAAEi4AAA8wAAANMQIACjQHAAU1CwACNg4AADcQAAA4FAAAOBoA&#10;ADgiAAA4KgAAOTMAADk+AAA5SgAAOVkAADlpAAA5fQAAOJMAADioAAA3vwAAN94AADbwAFErAABG&#10;LAAAPCwAADQsAAAuLAAAKisAACUrAAAgLAAAGy0AABcvAAATMQAAEDMAAA01AAAJNwIABToGAAE7&#10;CgAAPA0AAD0PAAA+EgAAPxcAAEAeAABAJQAAQC8AAEA6AABARgAAQFQAAEBlAAA/eAAAP48AAD6m&#10;AAA+vQAAPdwAAD3wAE0uAABCLwAAOS8AADIvAAAtLgAAKC4AACIvAAAdMAAAGDIAABM1AAAQNwAA&#10;DDoAAAk8AAAFPgAAAEEEAABCCAAAQwsAAEQNAABGEAAARxQAAEgZAABIIQAASCoAAEg1AABIQQAA&#10;SE8AAEhgAABHcwAAR4oAAEaiAABFuQAARdkAAETwAEgyAAA+MgAANjIAADAxAAArMQAAJTIAAB80&#10;AAAZNgAAEzkAABA8AAAMPwAACEIAAANEAAAARgAAAEgCAABKBQAASwgAAEwLAABODgAATxEAAFEV&#10;AABSHAAAUiUAAFIwAABSPAAAUUoAAFFaAABRbQAAUIQAAE+dAABOtQAATdIAAE3uAEM2AAA7NgAA&#10;NDUAAC80AAAnNQAAITgAABo7AAAUPgAAEEEAAAxEAAAHRwAAAkoAAABNAAAATwAAAFEAAABTAgAA&#10;VAUAAFUIAABXCwAAWQ4AAFsRAABdFwAAXR8AAF0qAABdNgAAXEQAAFxUAABbZwAAW34AAFqXAABZ&#10;rwAAWMsAAFfqAD85AAA4OQAAMzgAACs5AAAjPAAAHD8AABVDAAAQRwAAC0oAAAVOAAAAUQAAAFQA&#10;AABXAAAAWgAAAFwAAABdAAAAXwAAAGAEAABiBwAAZAsAAGYOAABoEgAAaxkAAGsjAABqLgAAajwA&#10;AGpNAABpXwAAaHUAAGePAABmqAAAZcIAAGTjAD09AAA3PAAALj0AACVAAAAdRAAAFkkAABBNAAAK&#10;UQAABFUAAABaAAAAXQAAAGAAAABjAAAAZgAAAGgAAABqAAAAawAAAG0AAABvAgAAcQYAAHQKAAB2&#10;DgAAeRMAAHsbAAB7JwAAejUAAHlFAAB4WQAAeG0AAHeGAAB2nwAAdbcAAHTSADxBAAAyQgAAKEUA&#10;ACBKAAAXTgAAEFQAAApZAAACXgAAAGMAAABnAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAA&#10;AH0AAAB/AAAAggAAAIQDAACHCQAAig4AAI4TAACPHgAAjisAAI47AACNTgAAi2MAAIp8AACKlQAA&#10;iK0AAIfFADZHAAAsSwAAIk8AABlVAAAQWwAACmEAAAFnAAAAbQAAAHIAAAB3AAAAewAAAH8AAACD&#10;AAAAhgAAAIgAAACKAAAAjQAAAI8AAACRAAAAlAAAAJcAAACaAQAAnQcAAKENAAClFAAApCEAAKQx&#10;AACjRAAAolkAAKBwAACfiwAAnaIAAJ23ADBQAAAlVQAAG1sAABJiAAALaQAAAXAAAAB3AAAAfQAA&#10;AIMAAACIAAAAjQAAAJEAAACVAAAAmAAAAJoAAACcAAAAnwAAAKEAAACjAAAApgAAAKkAAACsAAAA&#10;sAAAALQHAAC4DgAAuhgAALonAAC5OQAAuE4AALdlAAC2fgAAtZYAALOrAClbAAAeYgAAFGkAAAxx&#10;AAACeQAAAIEAAACJAAAAjwAAAJYAAACbAAAAoAAAAKQAAACoAAAAqwAAAKwAAACvAAAAsgAAALQA&#10;AAC2AAAAuQAAALwAAADAAAAAxAAAAMgAAADNBwAA0hAAANIdAADRLwAA0EQAAM9bAADNcwAAy40A&#10;AMqhAP8AAAD/AAAA+wAAAPoAAAD8AAgA+AAPAPUAFwD0ACAA8QAqAOsAMwDmADsA4gBDAN4ASQDa&#10;AE8A1gBUANMAWQDQAF4AzgBjAMsAaADJAG4AxgB1AMMAfQDBAIYAvgCSALsAngC5AK4AtgDDALQA&#10;6ACzAP8ArwD/AKUA/wCeAP8AmwD/AP0AAAD3AAAA8gAAAPAAAADnAAMA4QAMANwAEgDYABsA1gAk&#10;ANIALQDMADYAxgA9AMIAQwC/AEkAvABOALoAUwC4AFgAtgBdALUAYgCzAGcAsQBuAK8AdgCsAH8A&#10;qgCKAKgAlwClAKYAowC5AKEA2QCgAPkAngD/AJgA/wCSAP8AjwD/APMAAADsAAAA4wAAANMAAADI&#10;AAAAwQAJAL0ADwC7ABYAuQAfALcAJwCzAC8ArwA3AKwAPQCqAEMAqABIAKYATQCkAFIAowBWAKEA&#10;WwCfAGEAngBnAJwAbwCaAHgAlwCDAJUAkACTAJ4AkQCwAJAAyACOAPAAjQD/AIoA/wCFAP8AggD/&#10;AOcAAADdAAAAxgAAALgAAACuAAAAqAAEAKUADAChABIAoQAZAKAAIgCfACkAmwAwAJgANwCWAD0A&#10;kwBCAJIARwCQAEsAjwBQAI0AVQCMAFoAigBhAIgAaACHAHAAhQB7AIMAiACBAJYAfwCnAH0AvAB8&#10;AOMAfAD9AHwA/wB4AP8AdgD/ANYAAADAAAAArwAAAKMAAACZAAAAkwAAAI8ACQCNAA4AiwAUAIoA&#10;HACKACMAiAAqAIUAMACDADYAggA7AIAAQAB/AEUAfgBKAHwATwB7AFQAegBaAHgAYQB2AGkAdQBz&#10;AHMAgABxAI4AbwCfAG4AsgBtAM8AbAD0AGwA/wBrAP8AaQD/AMAAAACrAAAAmwAAAI8AAACHAAAA&#10;gAAAAHwABAB6AAwAeAARAHgAFwB4AB4AdwAkAHUAKgBzADAAcQA1AHAAOgBuAD8AbQBEAGwASQBr&#10;AE4AagBUAGgAWwBnAGMAZQBtAGQAeABiAIcAYACXAF8AqgBeAMIAXgDpAF4A/wBeAP8AXQD/AKwA&#10;AACZAAAAigAAAH8AAAB3AAAAcQAAAG0AAABqAAgAaQAOAGgAEgBnABgAZwAfAGcAJQBlACoAYwAv&#10;AGIANABhADkAYAA+AF8AQwBeAEgAXQBOAFsAVQBaAF0AWABnAFcAcgBVAIEAVACRAFMAowBSALgA&#10;UQDcAFEA+QBSAP8AUgD/AJ0AAACLAAAAfAAAAHEAAABpAAAAZAAAAGAAAABeAAUAXAALAFsADwBb&#10;ABQAWgAZAFoAHwBZACUAVwAqAFYALwBVADQAVAA4AFMAPQBSAEMAUABJAE8AUABOAFgATQBiAEsA&#10;bQBKAHoASQCLAEgAnQBHALEARwDMAEYA8ABHAP8ARwD/AJAAAAB+AAAAcAAAAGYAAABeAAAAWQAA&#10;AFYAAABTAAEAUgAIAFAADQBPABAATwAVAE4AGgBOACAATQAlAEwAKgBKAC4ASQAzAEgAOABHAD4A&#10;RgBEAEUASwBEAFMAQwBdAEEAaABAAHUAPwCFAD4AlwA9AKsAPQDDAD0A5gA9APsAPgD/AIcAAAB1&#10;AwAAaAYAAF0HAABVBgAAUAYAAEwEAABKAQAASQAEAEcACgBGAA4ARQARAEUAFgBEABsAQwAgAEIA&#10;JQBBACoAQAAvAD8ANAA+ADoAPQBAADsARwA6AE8AOQBZADgAZAA3AHEANgCBADUAkwA0AKYANAC7&#10;ADQA3QA0APUANQD/AH4GAABtCQAAYAsAAFYMAABODAAASAsAAEQKAABCCAAAQAUBAD8BBwA+AAsA&#10;PQAOADwAEgA7ABcAOwAcADoAIQA5ACUANwAqADYAMAA1ADUANAA8ADMAQwAyAEwAMQBVADAAYAAv&#10;AG0ALgB9AC0AjwAsAKIALAC2ACwA0AAsAO4ALAD8AHcKAABnDAAAWg4AAFAOAABJDgAAQw4AAD4N&#10;AAA7DAAAOQsAADgJAwA3BQgANgINADUBEAA0ABMAMwAYADIAHQAxACIAMAAnAC8ALAAuADIALQA4&#10;ACwAQAArAEkAKgBSACkAXQAoAGsAJwF6ACYBjAAlAJ8AJQCyACUAygAlAOgAJQD3AHINAABiDgAA&#10;VhAAAEwRAABEEQAAPhEAADkQAAA2DwAAMw4AADENAQAwCwUAMAgKAC8GDQAuBREALAQUACsDGQAq&#10;Ax4AKQMjACgEKQAnBC8AJgU1ACUFPQAkBUYAIwZQACIGXAAhB2kAIAd5AB8HiwAeB50AHgewAB0G&#10;xgAdBuMAHQXzAG0OAABeEQAAUhIAAEgTAABAEwAAOhMAADUSAAAxEQAALhAAACwPAAAqDgMAKg0H&#10;ACkLCwAoCQ4AJwkRACUIFgAkCBsAIwkgACIJJgAhCSwAIAozAB8KOwAeC0QAHQtPABwMWwAbDGkA&#10;Ggx5ABgMiwAYDJ4AFwywABYMxQAWDOEAFgvwAGkQAABaEgAAThQAAEUVAAA9FQAANxUAADEUAAAt&#10;EwAAKhIAACgRAAAmEAEAJBAEACMOCAAjDQwAIgwPACAMEwAfDBgAHg0dAB0NIwAcDSoAGw0yABoO&#10;OgAYDkQAFw5QABYPXAAVD2oAExB7ABIQjQAREKAAERCzABAPyQAQD+QAEQ/yAGUSAABXFAAASxYA&#10;AEIXAAA6FwAANBcAAC8WAAAqFQAAJxQAACQTAAAiEwAAIBIDAB4RBgAdEAkAHBANABsPEAAZEBUA&#10;GBAbABcQIQAWECgAFREwABQROQATEUMAEhJOABESWgAQEmkAEBN5AA4TjAAOE54ADROxAA0SxQAM&#10;EuEADRLxAGIUAABUFgAASRgAAD8ZAAA3GQAAMRkAACwYAAAoFwAAJBYAACEWAAAfFQAAHBQCABoT&#10;BAAZEgYAFxILABUSDgAUEhIAExMYABITHwAREyYAERQtABAUNgAPFUEADhVMAA4WVwANFmUADBd1&#10;AAsXhwAKF5oACRatAAgWwQAIFt0ACRXuAF8WAABRGAAARhoAAD0aAAA1GwAALxoAACoaAAAlGQAA&#10;IhgAAB8YAAAcFwAAGRYBABcWAwAVFgQAExYJABEWDQAQFxEADxcWAA4XHAAOGCMADRgqAAwZMwAM&#10;GTwACxpHAAoaUwAJGmEABxtxAAYbgwAFG5cABBqqAAMavwADGdoABBnsAFwYAABOGgAAQxwAADoc&#10;AAAzHAAALBwAACccAAAjGwAAIBoAAB0ZAAAaGQAAFxgBABUYAgASGQQAEBsHAA4bDAANHBAADBwT&#10;AAscGQAKHB8ACR0nAAgdLwAHHjkABh5DAAQeUAADH14AAh9uAAEfgAAAH5UAAB6pAAAevQAAHdgA&#10;AB3sAFgaAABLHAAAQR4AADgeAAAwHgAAKh4AACUdAAAhHAAAHhwAABsbAAAYGwAAFhsBABMbAgAR&#10;HAQADh4HAAwfCwAKIA4ACCASAAYhFwAFIR0ABCEkAAIiLAABIjUAACJAAAAjTQAAI1oAACNrAAAj&#10;fgAAI5MAACKnAAAivAAAIdcAACHtAFUdAABIHwAAPiAAADUgAAAuIAAAKCAAACMfAAAgHgAAHR0A&#10;ABodAAAWHQAAEx4AABEfAgAOIAQADSIHAAokCwAGJQ0ABCUQAAImFAAAJhoAACYhAAAnKQAAJzIA&#10;ACc9AAAnSQAAKFcAAChnAAAnewAAJ5AAACelAAAmuwAAJtYAACXtAFEgAABFIQAAOyIAADIiAAAs&#10;IgAAJiEAACIhAAAeIAAAGx8AABggAAAUIAAAESIAAA8jAAANJQMACiYGAAYoCgADKQ0AACsPAAAs&#10;EgAALBcAACweAAAsJgAALS8AAC05AAAtRgAALVQAAC1kAAAtdwAALI0AACykAAArugAAK9YAACru&#10;AE0iAABBJAAAOCQAADAkAAApJAAAJCMAACEiAAAdIgAAGSIAABUjAAASJAAADyYAAA0oAAAKKgIA&#10;BiwFAAIuCQAALwsAADAOAAAyEAAAMxUAADMbAAAzIgAAMysAADM2AAAzQgAAM1AAADNgAAAzcwAA&#10;MooAADKhAAAxuAAAMNYAADDvAEklAAA+JgAANCcAAC0nAAAoJgAAIyUAAB8kAAAbJQAAFiYAABIo&#10;AAAQKgAADSwAAAouAAAGMAEAAjIEAAA0BwAANQoAADcMAAA4DgAAOhIAADoXAAA6HwAAOicAADoy&#10;AAA6PgAAOkwAADpcAAA6bwAAOYYAADieAAA4tgAAN9QAADbvAEQpAAA6KQAAMSkAACspAAAmKAAA&#10;IicAAB0oAAAYKQAAEysAABAuAAANMAAACTIAAAU1AAABNwAAADkCAAA7BQAAPAgAAD4LAAA/DQAA&#10;QRAAAEMUAABDGwAAQyMAAEMuAABDOQAAQ0cAAEJXAABCagAAQYEAAECaAAA/sgAAPs8AAD7vAD8s&#10;AAA2LAAALywAACorAAAlKgAAHysAABktAAAULwAAEDIAAA01AAAIOAAABDoAAAA8AAAAPwAAAEEA&#10;AABDAgAARQUAAEYIAABICwAASg4AAEwRAABNFgAATR4AAE0oAABNNAAATEIAAExRAABLZAAAS3sA&#10;AEqUAABJrQAASMoAAEfsADswAAAzLwAALS8AACgtAAAiLwAAGzEAABU0AAAQNwAADToAAAg9AAAC&#10;QAAAAEMAAABGAAAASAAAAEoAAABMAAAATgEAAE8EAABRBwAAUwsAAFUOAABYEgAAWRkAAFgiAABY&#10;LgAAVzwAAFdLAABWXgAAVnMAAFWNAABUpwAAUsIAAFLmADgzAAAxMgAALDEAACUyAAAdNQAAFjgA&#10;ABE8AAAMQAAAB0QAAABHAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWQAAAFoAAABcAwAAXgcA&#10;AGELAABkDgAAZhMAAGccAABmJwAAZjQAAGVEAABkVwAAZGsAAGKFAABhnwAAYLkAAF7cADU3AAAw&#10;NQAAKDcAACA6AAAYPQAAEUIAAAxGAAAGSgAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABk&#10;AAAAZQAAAGcAAABpAAAAbAEAAG4GAABxCwAAdA8AAHcVAAB3IAAAdi0AAHY9AAB1TwAAdGMAAHN7&#10;AABylQAAcK8AAG/JADU6AAArOwAAIj8AABpDAAASSAAADE0AAAVSAAAAVwAAAFwAAABgAAAAZAAA&#10;AGgAAABrAAAAbgAAAHEAAABzAAAAdQAAAHcAAAB6AAAAfAAAAH8AAACCBAAAhgoAAIoPAACMFwAA&#10;iyQAAIozAACJRQAAh1sAAIZyAACFiwAAg6UAAIK8AC9AAAAlRAAAHEkAABNOAAANVAAABFoAAABh&#10;AAAAZgAAAGsAAABvAAAAdAAAAHkAAAB9AAAAgAAAAIMAAACFAAAAhwAAAIoAAACMAAAAjwAAAJIA&#10;AACWAAAAmQIAAJ4JAACiEAAAohoAAKEpAACgOwAAn1AAAJ1nAACagQAAmpkAAJmvAClJAAAfTgAA&#10;FVQAAA5bAAAFYgAAAGkAAABwAAAAdwAAAH0AAACCAAAAhgAAAIsAAACPAAAAkwAAAJUAAACXAAAA&#10;mgAAAJ0AAACgAAAAowAAAKYAAACqAAAArgAAALIAAAC3CgAAuxEAALofAAC5MAAAt0UAALVcAAC0&#10;dAAAsY4AAK+kACJUAAAYWwAAEGIAAAdqAAAAcwAAAHsAAACCAAAAiQAAAJAAAACVAAAAmgAAAJ8A&#10;AACjAAAApgAAAKgAAACrAAAArgAAALAAAACzAAAAtgAAALoAAAC9AAAAwgAAAMcAAADMAQAA0wsA&#10;ANQVAADTJgAA0ToAANBRAADNaAAAy4EAAMqWAPwAAAD2AAAA8gAAAPEAAADzAAUA9AAMAPIAEwDw&#10;ABwA7QAlAOgALgDiADYA3gA+ANkARADUAEoA0QBPAM4AVADLAFkAyQBeAMYAYwDEAGkAwQBwAL4A&#10;eAC8AIEAuQCNALYAmgCzAKsAsQDAAK8A5gCuAP8ApQD/AJoA/wCUAP8AjwD/APQAAADsAAAA6AAA&#10;AOcAAADfAAAA2QAJANIAEADPABcAzwAgAMwAKADGADAAwAA3ALwAPgC5AEQAtwBJALUATgCzAFMA&#10;sQBXAK8AXQCtAGIAqwBpAKkAcQCnAHoApQCFAKIAkwCgAKIAnQC2AJsA1ACZAPkAlgD/AI0A/wCI&#10;AP8AhAD/AOgAAADfAAAA2QAAAMkAAAC/AAAAuAAEALUADQCzABIAsQAaALAAIgCtACoAqQAxAKYA&#10;OACkAD0AogBDAKAASACeAEwAnABRAJsAVgCZAFwAlwBiAJUAaQCTAHIAkQB9AI8AiwCNAJoAiwCs&#10;AIkAxQCIAO4AhgD/AH8A/wB6AP8AeAD/ANkAAADNAAAAuwAAAK4AAAClAAAAnwAAAJwACQCZAA8A&#10;mQAVAJkAHQCYACQAlAArAJEAMQCOADcAjAA8AIsAQQCJAEYAiABLAIYAUACFAFUAgwBbAIIAYgCA&#10;AGsAfgB1AHwAggB6AJIAeACjAHcAuQB2AOAAdQD/AHIA/wBuAP8AbAD/AMcAAAC1AAAApQAAAJkA&#10;AACPAAAAiQAAAIUABACEAAwAggARAIIAFwCCAB4AgAAlAH4AKwB8ADEAegA2AHkAOwB3AEAAdgBE&#10;AHUASQBzAE8AcgBVAHAAXABvAGQAbQBuAGwAegBqAIoAaACbAGcArwBmAMwAZQD1AGQA/wBhAP8A&#10;YAD/ALQAAACgAAAAkAAAAIUAAAB9AAAAdwAAAHMAAABwAAgAbwAOAG8AEgBvABgAbwAfAG0AJQBr&#10;ACoAaQAwAGgANABnADkAZgA+AGUAQwBjAEgAYgBOAGEAVQBfAF4AXgBnAFwAcwBbAIIAWQCTAFgA&#10;pgBXAL8AVwDqAFcA/wBWAP8AVAD/AKEAAACOAAAAfwAAAHUAAABsAAAAaAAAAGQAAABhAAQAYAAL&#10;AF8ADwBfABMAXwAZAF8AHwBdACUAXAAqAFsALwBZADMAWAA4AFcAPQBWAEMAVQBJAFMAUABSAFgA&#10;UQBhAFAAbQBOAHsATQCMAEwAnwBLALUASgDcAEoA+gBKAP8ASgD/AJIAAACAAAAAcgAAAGcAAABf&#10;AAAAWgAAAFcAAABVAAEAUwAHAFIADABSABAAUgAUAFIAGgBRAB8ATwAkAE4AKQBNAC4ATAAzAEsA&#10;OABKAD0ASQBDAEgASgBGAFIARQBcAEQAZwBDAHUAQgCGAEEAmABAAK4AQADLAD8A8gBAAP8AQAD/&#10;AIUAAAB0AAAAZwAAAF0AAABVAAAATwAAAEwAAABKAAAASAAEAEcACgBHAA0ARgARAEYAFQBGABoA&#10;RQAfAEQAJABDACkAQgAtAEEAMwA/ADgAPgA+AD0ARQA8AE4AOwBXADoAYgA5AG8AOACAADcAkwA2&#10;AKcANgDAADYA6AA2AP4ANgD/AHwAAABrAAAAXgIAAFQDAABNAwAARwMAAEMBAABBAAAAPwABAD4A&#10;BwA9AAsAPQAOADwAEQA8ABYAPAAaADoAHwA5ACQAOAApADcALgA2ADMANQA6ADQAQQAzAEkAMgBT&#10;ADEAXgAwAGsALwB7AC4AjgAtAKIALQC4AC0A3QAtAPgALgD/AHMBAABkBQAAVwcAAE0IAABGCAAA&#10;QAgAADsHAAA4BQAANwMAADYABAA1AAgANAAMADQADwA0ABIAMwAWADIAGwAxACAAMAAkAC8AKQAu&#10;AC8ALQA2ACwAPQArAEUAKgBPACkAWgAoAGcAJwB3ACYAiQAmAJ0AJQCzACUAzwAlAPAAJgD/AG0G&#10;AABeCQAAUgsAAEgMAABADAAAOgsAADYLAAAyCgAAMAgAAC4GAgAuAwYALQAKACwADQAsABAAKwAT&#10;ACoAFwApABwAKAAgACcAJQAmACsAJQAyACQAOQAjAEIAIgBLACIAVwAhAGQAIABzAB8AhQAfAJkA&#10;HgCuAB4AxwAeAOkAHwD6AGgJAABZDAAATQ0AAEMOAAA8DgAANg4AADENAAAtDQAAKgwAACgLAAAn&#10;CQQAJgYIACYECwAlAw4AJAEQACQBFAAiARgAIQEdACEAIgAgACgAHwAuAB4BNgAdAT8AHAFJABsB&#10;VAAaAWEAGgFwABkBggAYAJYAGACqABgAwQAYAOEAGAD0AGMMAABVDgAASQ8AAEAQAAA4EAAAMhAA&#10;AC0PAAApDgAAJg4AACMNAAAiDAMAIAsGACAJCQAfBwwAHgYOAB4FEQAcBRUAGwUaABoFHwAaBSUA&#10;GQUrABgFMwAXBjwAFgZGABYGUgAVB18AFAduABMHgAASB5QAEganABIFvAASBNkAEgPvAF8OAABR&#10;DwAARhAAADwRAAA1EQAALxEAACoRAAAmEAAAIhAAACAPAAAdDgIAHA0FABoNBwAaCwoAGQoNABgJ&#10;EAAXCRIAFgkXABUJHAAUCSIAFAopABMKMQASCjoAEgtFABELUQAQDF8ADwxuAA4MgAAODJQADQun&#10;AA0LugANCtIADQrqAFwPAABOEQAAQxIAADoTAAAyEwAALBMAACcSAAAjEQAAHxEAABwQAAAaEAIA&#10;GA8EABYOBwAVDgkAFA0LABMMDQASDBAAEgwUABEMGgARDSAAEA0oAA8NMAAODjsADQ5GAA0OUQAM&#10;D14ACw9tAAoPfwAJD5MACQ+mAAgOuQAIDtAABw7oAFgRAABLEgAAQBMAADcUAAAwFAAAKRQAACUU&#10;AAAhEwAAHRIAABoSAAAXEQIAFREFABMQBwASEAkAEQ8KABAODAAODg4ADg8SAA0QGAANEB4ADBAl&#10;AAwQLQALETYAChFBAAkRTQAIEloABxJqAAYSfAAFEpAABBKkAAMRuAADEc8AAhHoAFUSAABJFAAA&#10;PhUAADUWAAAtFgAAJxYAACIVAAAeFAAAGxQAABgTAAAVEgMAExIFABIRBwAQEQkADxEKAA0RCwAM&#10;Eg4ACxIRAAoSFQAJExsACRMiAAgTKgAHFDMABRQ+AAQVSgADFVgAAhVnAAEVegAAFY4AABWjAAAU&#10;twAAFM8AABPpAFIUAABGFgAAOxcAADIXAAArFwAAJRcAACEWAAAcFgAAGRUAABYUAQAUEwQAEhMG&#10;ABESCAAPEggADhMJAAwUCgAKFQ0ACBYQAAYWEwAFFhkABBcfAAMXJwACGDAAARg7AAAZRwAAGVUA&#10;ABlkAAAZdwAAGYwAABiiAAAYtwAAF88AABfqAE8WAABDGAAAORkAADAZAAApGQAAIxkAAB8YAAAb&#10;FwAAGBYAABUVAgATFQUAERQGABAUBgAOFQcADBYIAAoXCgAHGQwABBoOAAIbEgABGxYAABsdAAAc&#10;JAAAHC0AABw4AAAdRAAAHVIAAB1iAAAddQAAHYoAABygAAActgAAG9AAABrrAEwYAABAGgAANhsA&#10;AC0bAAAmGwAAIRoAAB0ZAAAZGQAAFxgAABQXAwASFgQAEBcEAA4XBAAMGQUAChoHAAccCQADHQsA&#10;AB8NAAAgEAAAIBQAACEaAAAhIgAAISoAACE1AAAiQQAAIk8AACJfAAAicgAAIYgAACGfAAAgtgAA&#10;H9EAAB/tAEgaAAA9HAAAMx0AACsdAAAkHQAAIBwAABwbAAAYGgAAFhkBABMZAQARGQEADhoBAAwc&#10;AgAKHQMABx8FAAMhCAAAIgoAACQMAAAmDgAAJhIAACYYAAAnHwAAJycAACcyAAAnPgAAJ0sAACdc&#10;AAAnbgAAJoUAACadAAAltAAAJNEAACPuAEQdAAA5HwAAMB8AACgfAAAjHgAAHh0AABscAAAYGwAA&#10;FBwAABEcAAAOHQAADR8AAAohAAAGIgEAAyQEAAAmBgAAKAgAACoLAAArDQAALRAAAC0VAAAtHAAA&#10;LSQAAC4uAAAuOgAALkgAAC1YAAAtagAALYEAACyaAAArsgAAKtAAACnvAEAgAAA2IQAALSEAACYh&#10;AAAhIAAAHR8AABoeAAAWHgAAEh8AAA8hAAANIgAACiQAAAYmAAACKAAAACsCAAAtBAAALwYAADAJ&#10;AAAyDAAANA4AADUSAAA1GAAANSAAADUqAAA1NgAANUMAADVTAAA0ZgAANHwAADOWAAAyrwAAMc0A&#10;ADDvADwjAAAyJAAAKiQAACQjAAAgIgAAHCEAABchAAATIwAAECUAAA0nAAAJKQAABSsAAAEuAAAA&#10;MAAAADIAAAA0AQAANgQAADgGAAA6CQAAPA0AAD4QAAA+FAAAPhwAAD4mAAA+MQAAPj8AAD1OAAA9&#10;YQAAPHcAADuRAAA6qwAAOckAADjtADcnAAAvJwAAKCYAACMlAAAfJAAAGSUAABQmAAAQKAAADSsA&#10;AAkuAAAFMAAAADMAAAA1AAAAOAAAADoAAAA8AAAAPgEAAEADAABCBwAARAoAAEYNAABJEQAASRcA&#10;AEghAABILAAARzoAAEdJAABGWwAARXEAAESLAABDpQAAQsMAAEHoADQqAAAsKgAAJygAACInAAAc&#10;KAAAFioAABEtAAANMAAACTMAAAM2AAAAOQAAADwAAAA+AAAAQQAAAEMAAABGAAAASAAAAEoAAABM&#10;AwAATgYAAFAKAABTDgAAVBMAAFQcAABTJwAAUzQAAFNDAABSVQAAUWoAAFCDAABPngAATbkAAEzg&#10;ADAtAAArLAAAJisAAB8sAAAYLgAAEjIAAA01AAAIOQAAAj0AAABAAAAAQwAAAEYAAABJAAAATAAA&#10;AE4AAABRAAAAUwAAAFUAAABXAAAAWQEAAFwGAABfCgAAYg4AAGMVAABjHwAAYiwAAGE8AABgTgAA&#10;X2IAAF57AABclgAAW7AAAFnPAC8wAAAqLwAAIjAAABozAAATNwAADjsAAAg/AAABRAAAAEgAAABM&#10;AAAATwAAAFIAAABVAAAAWAAAAFsAAABdAAAAYAAAAGIAAABkAAAAZgAAAGkAAABtBQAAcAsAAHQQ&#10;AAB0GAAAcyUAAHI0AAByRQAAcFkAAG9xAABtiwAAa6YAAGrAAC4zAAAlNQAAHTgAABQ8AAAOQQAA&#10;B0cAAABMAAAAUQAAAFUAAABZAAAAXQAAAGEAAABlAAAAaAAAAGsAAABtAAAAbwAAAHIAAAB0AAAA&#10;dwAAAHoAAAB+AAAAggQAAIYLAACKEQAAiRwAAIgrAACGPQAAhFIAAINnAACBgQAAf5sAAH6yACk6&#10;AAAgPQAAFkIAAA9IAAAITgAAAFQAAABaAAAAYAAAAGQAAABpAAAAbgAAAHIAAAB2AAAAegAAAH0A&#10;AACAAAAAggAAAIUAAACIAAAAiwAAAI4AAACSAAAAlgAAAJsDAACgDAAAohMAAKAhAACfMwAAnUcA&#10;AJpeAACYdwAAl48AAJWnACNDAAAZSAAAEU4AAAlVAAAAXAAAAGMAAABqAAAAcQAAAHYAAAB7AAAA&#10;gAAAAIYAAACKAAAAjgAAAJEAAACTAAAAlgAAAJkAAACcAAAAoAAAAKMAAACnAAAAqwAAALAAAAC2&#10;BAAAvA0AALoXAAC5KAAAtzwAALRSAACyagAAr4UAAK2cABxOAAATVAAAC1wAAAFkAAAAbAAAAHQA&#10;AAB8AAAAgwAAAIkAAACPAAAAlAAAAJoAAACfAAAAogAAAKQAAACnAAAAqgAAAK4AAACxAAAAtAAA&#10;ALgAAAC8AAAAwQAAAMcAAADNAAAA1AUAANgQAADVHgAA0zEAANBIAADNXwAAy3YAAMiOAAAAAAAA&#10;AAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7&#10;PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKD&#10;hYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvM&#10;zc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////&#10;//////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYX&#10;GBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5g&#10;YWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeo&#10;qqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx&#10;8vT19vf5+vv8/v//////////////////////////////////////////////////////AAAAAAAA&#10;AAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8&#10;PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOF&#10;hoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zN&#10;z9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////&#10;/////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEi&#10;IyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpb&#10;XF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOU&#10;lZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zN&#10;zs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAA&#10;AAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0O&#10;DxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RF&#10;RkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+&#10;f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4&#10;ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz&#10;9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZ&#10;GhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElK&#10;TE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6&#10;u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo&#10;6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJ&#10;CQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0t&#10;Li8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOG&#10;iYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW&#10;1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5&#10;+fr7+/z8/f3+/v/aywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2f&#10;iNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8&#10;u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunM&#10;EGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmr&#10;nYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657&#10;xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDc&#10;yA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYnc&#10;qpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWo&#10;iMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6S&#10;y7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL&#10;3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuz&#10;pYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oy&#10;rMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuba&#10;ywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qia&#10;jeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfR&#10;sKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3&#10;ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb&#10;6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGn&#10;mY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH&#10;1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubZywkb584NOejNEGDcyQ2Sy7swq8a4T7TA&#10;s2e9u657xLWpiMuypofRr6OH1a2giNmrnoncqZyK3qebjOClmY/joZiQ5KGYkOShmJDkoZiQ5KGY&#10;kOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOTZywka5M4N&#10;OefODmDaygySy7wuq8W5TbTAtGa9uq56xbWph8uxpofRrqOH1aygiNmqnoncp5yK3qWbi+Cimo3i&#10;npmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+Oe&#10;mY/jnpmP456Zj+PYywka4c8MOeXPDmDZygyRy74sq8W5TLW+tGe9ua57xbSqh8ywpofRraOH1aug&#10;iNmonojbpZ2J3aOcit+fmovhm5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO&#10;4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuLYywka3NALOePQDWDYywuRy78rq8S6TLW9s2e+&#10;uK57xbSph8ywpofRrKOH1amgh9imn4jbo52I3aCcid6dm4rgmJqN4ZiajeGYmo3hmJqN4ZiajeGY&#10;mo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeHXzAka2tELON7R&#10;DF/WywuRy8AprMK5Tba8s2i+t657xrOph8yvpofRqqOG1aehh9ikn4faoZ6H3J6diN2anInelZuM&#10;4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg&#10;lZuM4JWbjODWzAkZ2dELONrTDF/UzAuRycAprcC5Tra6s2m/ta58xrKph8ytpobRqaOG1KWhhtei&#10;oIbZn5+G2pueh9yXnYjdk5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOc&#10;i96TnIvek5yL3pOci96TnIvek5yL3pOci97VzAkZ2NILN9jTC17SzAuTx78rrb64ULe5smq/tK18&#10;xrCph8yrpobQp6SF1KOihdafoYXYnKCF2ZifhtqUnofckJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd&#10;kJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit3UzQkZ1tILN9bUC17Q&#10;ywqVxL4trry4Ubi3smrAs618xq6ph8yppobQpaSF06CjhNWdooTWmaGF2JWghdmRn4fajp6J246e&#10;iduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J&#10;246eidvTzQoY1dMLNtTUC1/OywmXwb4wr7q3U7i1smzAsK19x6yqhsunp4XPoqWE0Z6khNOao4TV&#10;lqKE1pOhhdePoIbYi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmL&#10;oInZi6CJ2YugidmLoInZi6CJ2YugidnSzgoX09QLNdHTCmLLzAmZvr0zsbe3VbmysW3Bra19xqqq&#10;hsukqITOn6eE0Julg9KXpIPTk6OE1JCjhdWMoobWiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI&#10;14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNfQzwoW0dQLN87TCmXGygud&#10;ubw4srS2WLqtsW7Bqq59xqerhcmhqYTMnKiDzpeng8+TpoPRkKWE0o2lhdOKpIbTh6OI1IejiNSH&#10;o4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1Iej&#10;iNTO0AoVztQKOsrTCmjAyA+htbs+tK21W7upsW/Bpq99xKOthMedq4PKmKqDy5Opg82QqITOjaeE&#10;z4qnhc+HpofQhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojR&#10;haaI0YWmiNGFpojRhaaI0YWmiNHM0AkYytQKPsXTCm24xRalrrlEtae1XrujsnDAobB9w5+uhMWZ&#10;rYPHlKyEyZCrhMqNqoXLiqqFy4iphsyFqYfNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOo&#10;ic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic3I0QkbxdUKQr/TCnKxxB6npblJ&#10;tqG2YLues3C+nbF9wZuwhMOVr4TEka6Exo2thceKrYbHiKyGyIash8iEq4nJgquKyYKrismCq4rJ&#10;gquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrisnE&#10;0gggwNYJSLjUCnipzxeYnr5Hrpq2YrqYtXG8l7N8vpeyhMCSsYXCjbCFw4qvhsSIr4fEhq+IxYSu&#10;icWDrorFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6L&#10;xYGui8WBrovFga6LxYGui8W/1AclutcJTq7aC3Cg2xOHl805mpLDWKiRvGyykbd6uZK0g72Os4a/&#10;i7KHwIixh8CGsYjBhLGJwYOxisGCsYvCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKA&#10;sIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjML3wBAV+MAWMfm9IFPqtyh8zKhEqsal&#10;XbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV&#10;+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSv&#10;ipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iI&#10;yrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTC&#10;o3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAW&#10;Mfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDW&#10;roiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWV&#10;ic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6&#10;vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9&#10;IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT&#10;2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2z&#10;korQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/&#10;v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPq&#10;tyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2G&#10;mNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQ&#10;sY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndr3wA8V+MAWMPm9IFPquCd8zKhEq8alXbTCpHC6vqJ/v7yg&#10;iMO5m4jHt5iIyrWVic6zkorQsY+L07CNjdWvio/XrYiT2a2GmNqrhp3aq4ad2quGndqrhp3aq4ad&#10;2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndr3wQ8V98EWMPi+H1PquCZ8&#10;y6lDq8amXLTCpG+6vqJ+v7ugiMO5nYfItpqHzLOXiM+xlInSsJKK1a6PjNetjY7ZrIqS3KuJmd2n&#10;iJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eI&#10;nNv2wQ4U98EVMPi/HlPquSV8y6lCq8anW7PCpW66vqN+v7uhiMS4nofJtZyHzbKZh9GwlojUrpSJ&#10;162Si9qrkI3cqY2S36iNmt+ji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc&#10;o4uc3KOLnNyji5zco4uc3KOLnNz2wQ4U9sIVMPe/HlPquiR8y6lBrManWrPCpW26vqN9v7ujiMS3&#10;oIfJtJ2HzrGbh9OvmYjWrZeJ2quVitypk43fp5KR4qSRmeCgjpzcoI6c3KCOnNygjpzcoI6c3KCO&#10;nNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNz1wg4U9cIUMPbAHVPquiN8y6pB&#10;rMaoWbPCpm26vqR9v7qkh8W3oYfKs5+Hz7Cdh9Sum4jYq5mJ3KmYi9+nmI7ipZeS5qCWmeCck5vd&#10;nJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm930&#10;wg0U9cMUMPbAHFPquyJ8yqpArMaoWLPCpmy6vqR8v7qlhcW2o4fLs6GH0LCfh9WtnYjaqp2K3aeb&#10;jOCkmo7in5iP452amOGZl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb&#10;3ZmXm92Zl5vdmZeb3ZmXm93yww0U9MMTMPXBG1PqvCF8yqs/rcapV7PCp2u6vqV7v7qmhMW2pYfL&#10;sqOH0a+hh9arn4jap52J3aScit+gm4vgm5qN4peak+GXnJvel5yb3pecm96XnJvel5yb3pecm96X&#10;nJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm97www0U9MQTL/XCGlLqvSB8yqs+rMaq&#10;VrPCqGu6vqd5v7qog8W2p4fMsqWH0ayih9aooIfZpJ6I3KGdiN2cnInel5uL4JObj+CSnZfekp2X&#10;3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl97txAwT&#10;88USL/TCGVLqvR98yqw8rMarVbPCqGq5vql3v7qqgMW1qYfMr6WH0qqih9aloIbYoZ+G2p2eh9uZ&#10;nYfdlJ2J3pCcjd6OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6d&#10;k92OnZPdjp2T3Y6dk93qxQwT8sURL/PDGFLqvh18y606rMasVLPCqWm5vqxzv7qtfsWyqYfMrKWG&#10;0aejhtWioYXXnqCF2JqghdqWn4bbkZ6I3I2ei9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/c&#10;i56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9zmxQsT8cYRL/LEF1LqwBt8y684rMatUrLC&#10;q2a5v7BvvretfsawqYfNqqaG0aSkhdOfo4TVm6KE1pehhdiToIXZj6CH2YufitqIn43aiJ+N2oif&#10;jdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdrhxgoT8McQ&#10;LvDGFlHqwRl8y7A1q8evT7LDsGC4vLJsv7KtfsetqYbMp6eFz6GlhNKcpITTmKOE1JSjhNWQooXW&#10;jaGG14mhiNiHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iH&#10;oYvYh6GL2Iehi9jbxwkS7skPLu7IFFHrxBZ8zLMwq8exTLHEuFa3trFuwa6tf8epqobLo6iEzp6n&#10;g8+ZpoPRlaWD0pGkhNOOpIXUi6OG1IijiNWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK&#10;1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitXayAkS68sNLevKEVDrxxJ8zLYqqsi3RLC6tlm6&#10;r7Fwwqqtf8emq4XKoKqEzJqog82WqIPOkqeDz4+mhNCMpoXRiaWG0Yelh9KFpYnShaWJ0oWlidKF&#10;pYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidLYyQkR380LLOfN&#10;D0/oyw57zbwiqMK8PLGxtV68qbFywqauf8WirYTHnKuDyZeqg8qTqoTLkKmEzI2phM2LqIXNiKiG&#10;zoanh86Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP&#10;hKeJz4Snic/VyQkQ2M8KK9rTC07Y0At6zcMWqLO6RrWptGK9pLF0waGwf8OeroTFma2Ex5SshMiQ&#10;q4TJjquEyouqhcuJqobLh6mHzIWpiMyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOp&#10;icyDqYnMg6mJzIOpicyDqYnMg6mJzIOpiczSywkP1NEKKdXVC0zQ0Ap+uL8lrqi4T7ihtGa8nrJ1&#10;v52xf8GbsITDlq6ExZGuhMaOrYXHi6yFx4mshsiHrIfJhquHyYSricmCq4rKgquKyoKrisqCq4rK&#10;gquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisrPzAkN0NIKKM7UClLF&#10;0QqDqsMtqJ63V7ibtWi7mrR1vpmyf7+XsYTBk7CFwo+vhcOMr4XEiq6GxYiuh8WGrojGhK2IxoOt&#10;isaBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2L&#10;x4Gti8fMzQkMy9MKLcfUClmy2AuAns0rmpjBUKuWuGe3lbV1vJS0fr6Us4W/kLKFwIyxhsGKsYfC&#10;iLCHwoawiMKFsInDg7CKw4Kvi8OBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOB&#10;r4zDga+Mw4GvjMOBr4zDga+Mw4GvjMPHzwgQxdQJNLjZClui5xJ2l9oliZDPRZiOx12jjcFuq429&#10;ebGMuoG0ibiDt4a3hbmEtoa6g7WHu4K1iLyBtIm9gLSKvX+0i75+s4y+frOMvn6zjL5+s4y+frOM&#10;vn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL7C0QcWvdYIOqfxDlWb8Rto&#10;keYteIndQIWF1VaPg89nl4LLc51+yHihe8Z8pHnEf6Z3w4KodcKEqXTChapzwYercsGIq3LAiqxx&#10;wIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHA&#10;i6z/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qP&#10;yraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+&#10;mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdC&#10;j8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3R&#10;sn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/&#10;uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraI&#10;kcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnA&#10;vJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8eb&#10;YrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO&#10;/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1&#10;hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWK&#10;w7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHE&#10;m3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7ge&#10;J/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPN&#10;tIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNH/uBQO/7gdJ/+1KUb3sDVp3qhBkMecYbHEnHG2wpt+ub+dhr29monBu5eJxLmT&#10;ise3j4zKtYyOzLSJkM6zh5LQsoSV0rGCmdOxgZ7UroCi1KyAo9KsgKPSrICj0qyAo9KsgKPSrICj&#10;0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9L/uRMO/7kcJ/+2KEb3sDRq3ahAkMedYLHEnHG2&#10;wpx8ur+ehb68nIjCupmIxbiVicm2kYrMtI6Mz7KLjtGxiJHTsIaU1a+Emdavg5/XqoKh1aeCotOn&#10;gqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotP/uRMO/7kcJ/+2&#10;KEb3sTNq3ak/kcedYLHEnXC2wp57ur+fg768nojCuZuIx7eXiMq1lInOs5CL0bGNjdOvipDWroiT&#10;2K2GmdmqhZ7ZpYSh1aSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU&#10;pISi1KSEotT/uhIO/7obJ/+3J0b3sTJq3ak+kceeX7HEnW+2wZ95ur6ggr+7oIjDuJyHyLaZiMyz&#10;lojQsZKK06+PjNaujI7YrIqT26uJmdymh53aooag1qCGotSghqLUoIai1KCGotSghqLUoIai1KCG&#10;otSghqLUoIai1KCGotSghqLUoIai1KCGotT/uhIO/7obJv+3Jkb2sjFq3ao9kceeXrHEnW+2waB4&#10;ur6hgb+7oYjEuJ6HybWbh82ymIjRsJWJ1a6Si9isj43bqo2S3qiMmt+iip3anomg1pyJodSciaHU&#10;nImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodT+uhEO/7saJv+4Jkb2&#10;sjBq3ao8kceeXbHEnm62waF2ur6if7+7o4jEt6CHyrSdh8+xmofTrpiI16yVituqk43eqJGS4qSQ&#10;meCejZ3bmoyg15mLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh&#10;1ZmLodX+uxEO/rsaJv+4JUb2szBq3Ks7ksefXbHEn2y2waJ0ur6kfr+6pIfFt6KHyrOfh9CwnIfV&#10;rZqI2aqZit6omI7ipZeT5p+VmeCakZzbl4+f15aOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWW&#10;jqHVlo6h1ZaOodWWjqHVlo6h1ZaOodX9uxEO/rsaJv+5JUb2sy9q3Ks6ksefXLHEoGq2waNzur6l&#10;fMC6pYXFtqOHy7Ohh9Gvn4fWrJ6J26ici9+kmo3hn5mP45yamOGXlpzclJOf2JOSoNaTkqDWk5Kg&#10;1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNb9uxEN/bwZJv65JEb2tC5q&#10;3Ks6ksegXLHEoWi2waVxur6nesC6p4TFtqaHzLKkh9GuoofXqZ+I26Sdid6gm4rgmpqM4Zabk+GV&#10;m5vdkpee2JGVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GV&#10;oNf8vBAN/bwZJv66I0b2tC1q3Kw5ksegW7HEo2a1waZuur6peMC6qYLFtqiIzLClh9KqoofXpp+H&#10;2qGeh9ybnYjelpyK35GbkN+RnZndj5ue2Y+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X&#10;j5mf14+Zn9ePmZ/Xj5mf14+Zn9f8vBAN/LwYJv26IkX2tSxq3K03k8ehWrHFpWO1wqlrur6sdb+6&#10;rX/Fs6mHzK2lhtKnoobWoqGG2J2fhtqYnofbkp2J3Y6djd2MnpTcjaCe2Yyen9eMnp/XjJ6f14ye&#10;n9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9f7vRAN+70XJf27IkX2titq2602&#10;k8eiWbHFp1+1wq1mub+xcL63rX7GsKmHzaqmhtGkpIXUnqKF1pmhhdiUoIbZj5+H2oufi9uIn5Db&#10;iKCY2IihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndf6&#10;vQ4N+r4WJfy8IEX2typq2680lMikVbHGq1i0w7Nft7uybr+yrX7HrKmGzKanhdCgpYTSm6SE1Jaj&#10;hNWRooXWjaGG14mhidiGoY3YhKGT14Sil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX&#10;1oSil9aEopfWhKKX1oSil9b5vg4M+b8VJfq9H0X2uCdq27AxlMioTa/Hsk6ywbhYuLSxcMGtrX/H&#10;qaqFy6KohM6dp4PQl6aD0ZKlhNKOpIXTi6OG1IijiNWEo4vVgqOQ1YGjk9WBo5PVgaOT1YGjk9WB&#10;o5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9X0wA0M98ATJPm/HUT2uiVq2rIulcqv&#10;QK3IvT2vt7Zduq6xcsKprX/GpauFyZ+qg8uZqYPNlKiDzpCnhM+MpoXQiaaG0Yalh9KEpYrSgaWN&#10;0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9LswQsM&#10;9cISJPbBGkT3vSFq2rQpls28KKm7u0OzrrVhvKixc8Glrn/Foa2Ex5usg8mWq4PKkaqEy46phMyL&#10;qYXNiKiGzoaoh86DqInOgaeMz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cn&#10;jc+Ap43PgKeNz4Cnjc/fxAkL8sUQI/PEFkP0wRxp3sIVj8HAI6yvuUy2prRlvaKydcCgsIDDna6E&#10;xZethMaTrYTHj6yEyIyrhcmJq4bKh6uGyoWqiMqDqonLgaqLy4CqjMuAqozLgKqMy4CqjMuAqozL&#10;gKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMvaxQgK68kNIu7IEkLvxhVo0NIKh7G+L66l&#10;uFS4n7VovJ2zdr+bsX/BmbCEwpSvhMOQr4XEja6FxYquhsaIrYbGh62HxoWtiMeDrYnHga2Lx4Cs&#10;i8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8fVxggJ2cwK&#10;IOXPDUDY1QtfvdYLiKXENKact1q4mbVru5e0d72Ws3++lbKFwJGxhcGOsYXBi7CGwomwh8KIsIfD&#10;hrCIw4WvicODr4rEgq+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SB&#10;r4vEga+LxIGvi8TSyAgH088KHdXUCz3C2Qtjq94Qg5vOM5mUxFOmkb5nr5C6dLSQt325kbWEvI6z&#10;hr6Msoa/irKHwIiyiMCGsYjBhbGJwYSxisGCsYvBgbGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGM&#10;woCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMLOyggGztEKHMbXCkGv6g5hneYceJDaMoiL0kyU&#10;ictfnIjGbqOIw3iohcB8q4O/f66AvYGwf7yDsX28hLJ8u4aze7uHtHq6iLR5uom1eLmLtXi5jLZ4&#10;uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLbJywgGyNIJIrPf&#10;CUKg/BVak/AoaovmOXeE30mCgdhbi4DTaZF80HGWec12mnbLep10yn2ecsl/oHHIgaFwx4Oib8eF&#10;o27GhqNtxoikbMWKpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYul&#10;bMWLpWzFi6XEzgcKt9kHJqP7Dj2W/x5OjfovW4byP2eA605xe+VbeXbgZYBx3WyEbtpyiGvZd4tp&#10;13qNZ9Z+jmbVgI9l1IKQZNSEkWPThpFi04mSYdKLk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HS&#10;jJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJP/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9&#10;tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/&#10;qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iA&#10;m8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/C&#10;u4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOX&#10;hbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z&#10;7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4&#10;fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mS&#10;xLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjB&#10;l4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJL&#10;edmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7J&#10;t32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/&#10;sRcJ/7IiHv+uMDr/qT1Z7KNKedibW5jHlXKxxZd7tcOYg7jBmYq7v5WLvr2RjMG7jo7DuoqQxbmH&#10;kse4hJXJt4KYyraAm8u2fp7MtX2jzLN8p82vfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yo&#10;y698qMuvfKjLr3yoy698qMv/shcJ/7IhHv+vLzr/qjxZ7KRJetibWpnGlnGyxJh4tcKZgbnAm4i8&#10;vpeKv7yUi8K6kI3FuYyOx7eIkcm2hZTLtYOXzbSBms60f5/Ps36kz659ps6rfajMq32ozKt9qMyr&#10;fajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMz/shYJ/7MhHv+wLjr/qztZ7KRIetec&#10;WZrGl2+yxJl2tsKbf7nAnIe9vZqJwLuWisO5kovGt46NybaKj8y0h5LOs4SW0LKBmtGygJ/Srn+j&#10;0qp/pc+mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p83/sxYJ&#10;/7MgHv+wLTr/qzpZ7KVHetacWZrGmG2yxJp0tsKcfbm/nYW9vZyIwbuYicW4lIrItpCLy7SMjs6z&#10;iJHRsYWV07CDmtSwgqDVqoGi06aBpdCjgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOB&#10;p82jgafNo4GnzaOBp83/sxUI/7QgHv+xLTr/rDlZ66VGe9acWJvGmWuyxJxytsKde7m/n4O+vJ6I&#10;wrqaiMa3lonKtZKKzbOOjNCxio/Tr4eU1q6Fmtirg5/XpoOi1KKDpNCfg6bNn4OmzZ+Dps2fg6bN&#10;n4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps3/tBUI/7QfHv+xLDr/rDlZ66ZFe9WdWJvH&#10;mmmyxJ1wtsKfebq/oIK+vJ+IwrmciMe2mIjLtJSJz7GQi9OvjI7WrYmT2ayHm9umhp7ZooWh1Z6F&#10;pNGchabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps7/tBQI/7Qf&#10;Hf+xLDr/rThZ66ZFe9WdV5zHm2eyxJ5utsKgd7q/oYC+u6GIw7ieh8i1mofNspeI0bCTitWtj43Z&#10;q4yT3aiKm96iiJ7Znoih1ZuHpNGZh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Z&#10;h6bOmYemzpmHps7/tBQI/7UeHf+yKzr/rTha66ZEe9WdV5zHnGWyxJ9stcKhdbq+on6/u6OHxLig&#10;h8m0nYfOsZmI066Widirk4zcqJCS4aOOmt+ejJ7amouh1ZeKpNGWiabOlommzpaJps6WiabOlomm&#10;zpaJps6WiabOlommzpaJps6WiabOlommzpaJps7/tBQI/7UeHf+yKjr/rTda66dDfNWeVZ3HnWOy&#10;xKBqtcKjc7q+pHy/u6SFxLeih8qzn4fQsJ2H1ayaidupmIzgpZeT5p6Umt+ZkZ3alo+g1pSNo9KT&#10;jKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc//tRMI/7UeHf+z&#10;Kjr/rjZa66dDfNWfU53HnmCyxaJotcKlcLq+pnq/u6aDxbelh8uzoofRr6CH16qeidykm4vgnZmO&#10;45qbmeCVlpzbk5Og15GRo9OQj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP&#10;kI+lz5CPpc//tRMI/7YdHf+zKTr/rjZa66hCfNWgUZ3Hn16xxaRktcKnbbm+qXe/u6mBxLaoiMux&#10;pYfRq6KH16WfiNuenYjdl5uL4JKbk9+SnJzcj5if146VotONk6TQjZOk0I2TpNCNk6TQjZOk0I2T&#10;pNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpND/tRMI/7YdHf+0KTr/rzVa6qhBfNWiTpzHoVqxxaZg&#10;tMKqabm/rXO+u659xLSqh8utpYbRp6KG1aCghtiZn4bbkp2J3Y2djt2MnpjbjJ6f2IuaotSKl6TR&#10;ipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNH/thII/7ccHf+0KDn/&#10;sDRa6qlAfdWkSZzIpFWwxqpbs8OvY7fAs2y9tq58xbCph8yppobQo6SF1JyihNaVoYXYj5+H2oqf&#10;i9uHn5LaiKGc14ifodSHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk&#10;0YecpNH/thII/7cbHf+1Jzn/sDNa6qo+fdaoRJvJqE+vx7BTssW4WbW5s22/sa19xqyqhsulp4XP&#10;n6aE0ZikhNOSo4TVjKKG14ihiteFoY7Xg6KW1oSkn9SEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GE&#10;oqPRhKKj0YSio9GEoqPRhKKj0YSio9H/txEH/7gaHP+2JTn/sTFa6qs8ftesO5nKrUStyblFrr24&#10;Wbiysm/ArK5+xqirhcqhqYTNm6eDz5Wmg9CPpYTSiqSG04ajiNSDo4zUgaOR1ICkmdOApqHRgKah&#10;0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodH/uBAH/7kZHP+3JDn/sy9a&#10;6a05ftm0L5bMuDKpwr1AsLO2XbqssXHBp65+xaSshcidq4PKl6mDzJKohM6Np4TPiaeG0IWmiNCC&#10;povRgKaO0X6mlNB9p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32n&#10;ms//uQ8H/7oXHP+5Ijn/tS1a7LMwet3AH5DJwyGotbpItKu1YrymsnPAo69+w6CuhMaZrIPIlKuE&#10;yY+qhMqLqoXLiKmGzIWpiM2CqIrNgKiNzn6okc18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN&#10;fKmWzXypls18qZbNfKmWzXypls38uw4H/LwVG/67Hzj/tyla8L0kdN/TDoa5wSqqqrlPtqS1Zbyg&#10;snS/nrF/wpuvhMOWroTFka2Exo2thceKrIbIh6yHyYWriMmCq4rKgKuMyn6rj8p8q5LKfKuSynyr&#10;ksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksrxvQwG+b4SGvq+Gzf8uiVa584T&#10;aMjZC4mtwzKnobhWuJ21aLubs3W+mbJ/wJixhMGTsIXCj6+Fw4yvhsSJrobFhq6HxYSuiMaDrYrG&#10;ga2Lxn+tjsd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMff&#10;wAgF9cIPGfbCFjbuyBVQzdwMZrXaD4iiyTagmr5WsJe3armVtXa8lLR+vpSzhL+QsoXAjbGGwYqx&#10;hsGIsYfChrCIwoSwicKDsIrDgbCLw4CvjcN+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+P&#10;w36vj8N+r4/Dfq+Pw36vj8PZwgcF5McLGO/IEDTR2gtFuukOaKbeGIKY0TeVkchToY/CZamOvnKu&#10;jbx7soy6gbWJuIK3h7iEuIW3hbmDtoa6graHuoG1iLuAtYm7frWKvH20jLx8tI29fLSNvXy0jb18&#10;tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb3UxAcE1ssJFdPUCye94gxJqfQUZZnm&#10;JXiO3DmGiNRPkIbPYJeEzG2cg8l1oH/HeKJ9xnukesV9pnnEgKd3w4GodsKDqXXChKp0wYarc8GH&#10;q3LAiaxxv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i63PxgcC&#10;0M0JEsDZCSys9w9Im/oeXI/vMWuG50J2gOJQfn7dX4V72WmKd9Vuj3TTc5Jx0XeUcNB6lm7PfZdt&#10;zn+ZbM2BmWvNg5pqzIWbacyHnGjLiZ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfK&#10;jJ1nyoydZ8qMnWfKjJ3KyAgBwtIHE67mCS2d/xVBkf8oUIf6OVyB80hmfO1UbnfoXnVx5GV6beFr&#10;fmrfcIFo3nWEZtx4hWXbe4dj2n6IYtqBiWHZg4pg2YWKYNiHi17Yioxe1o2NXtaNjV7WjY1e1o2N&#10;XtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY3EygcDsdoEFZ//DSiS/x03if8uQ4L/PU58&#10;/UtXd/hWX2/zXWVo8GJqZO1pbmHrb3Ff6XNzXeh3dVzne3Zb5n53WuaAeFnlg3lY5YV6WOSIelfk&#10;i3tW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnz/qhwF/6on&#10;F/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnA&#10;vYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGO&#10;kLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26T&#10;z5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8&#10;ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+n&#10;Ni//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCb&#10;wb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrA&#10;ipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4&#10;pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3D&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhsF/6onF/+nNS//&#10;o0RK+p1RZemXXn7blG2Uz5J3psWSgbTEk4i2w5KNuMGPj7rAi5G8v4iTvr6Flr+9gpjBvICbwrx+&#10;nsK8faHDu3ukxLt6qcS6ea3EtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmu&#10;w7V5rsP/qxsF/6smF/+oNC//pENK+Z5QZemYXX/alWmVzZR0qMWUfrTElYa2wpWMucGRjru/jZC9&#10;vomSv72GlMG8g5fDu4GaxLp+ncW6faHGunulxrl6qsa1eqzGsXqtxLF6rcSxeq3EsXqtxLF6rcSx&#10;eq3EsXqtxLF6rcSxeq3EsXqtxLF6rcT/qxoF/6slF/+pNC//pEJK+Z9PZuiZXIDalmaWzJVxqcWV&#10;fLTEloO3wpeLusCTjLy+j46/vYuQwbyHk8O6hJbFuYGZxrl/nce4faHIuHymybV6qsmwe6vHrHut&#10;xax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcX/rBkF/6wkFv+pMy//pUFK&#10;+Z9PZuiZW4HZmGOWzJZvqsWWebTDl4G3wZiJur+Vi72+kY3AvI2PwrqIksW5hZXHuIKYybd/ncq2&#10;faLLtnyoy7B7qcqsfKrIqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9&#10;rMX/rBkF/6wkFv+qMi//pUFL+aBOZ+eaWYHZmWGXy5dtq8WXd7TDmX+3wZqHu7+Xir69k4zBu46O&#10;xLmKkMe4hpPJtoKYy7V/nc20fqPOsXymzqx9qMuofarJpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG&#10;pX6sxqV+rMalfqzGpX6sxqV+rMb/rBkF/60jFv+qMi//pkBL+KBNZ+ecV4HZml6Xy5hqrMWZdLTD&#10;mn23wZuFu76Zib+8lYrCupCMxbiMj8i2h5LLtIOXzrOAndCyf6TRrH6lz6h+p8ykf6nJoYCsxqGA&#10;rMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMb/rRgF/60jFv+rMS//pj9L+KBN&#10;Z+edVYHZnFyXyplorMWacrTDnHq4wJyDu76cib+7l4nDuZOLx7eOjcu0iZDOsoSW0bGBndOsgKLT&#10;p4Cl0KSAp82gganKnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8b/&#10;rRgF/60iFv+rMS//pz9L+KFMZ+eeU4HZnVmXyptlrMWcb7TDnXi4wJ6BvL2eiMC7mojEuJWJybWQ&#10;i82yi4/RsIaV1a6EntengqHUo4Kk0Z+Cp82cg6nKmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOr&#10;x5qDq8eag6vHmoOrx5qDq8f/rRcF/64iFv+rMC//pz5L+KFLaOefUYHZn1aXypxirMWdbLTDn3W4&#10;wKB+vL2gh8G6nYjGt5iIy7OTic+wjo3UrYmU2aiGndqihaHVnoWk0ZuFps6ZhanKl4Wrx5eFq8eX&#10;havHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8f/rhcE/64iFv+sMC//pz5L+KJLaOih&#10;T4HZoFOXyp5frMafabTDoXK4wKJ8vL2ihMG5oIfHtZyHzbKXiNKuk4vYqo6T36KLnNyciaDWmYij&#10;0peIps6ViKnKlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8f/rhcE&#10;/64hFv+sLy//qD1L+KJKaOiiTYDZolCXy6BcrMahZbPDpG63wKV4vLylgsK4pIfItKCHzrCdiNWr&#10;mYrdpZeT5puRm92Wj6DXlI2j05KMps+Ri6jLkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCK&#10;q8iQiqvIkIqryJCKq8j/rhYE/68hFv+tLy//qDxL96JJaOikSoDZpE2Wy6JYq8akYbPEp2q3wKl0&#10;vLypfsK4qIfIs6aHz6yih9eknYndmpqN4ZWam96RlZ/Yj5Oi046QpdCOj6jMjY6qyY2OqsmNjqrJ&#10;jY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2Oqsn/rxYE/68hFv+tLi//qTxL96NJaeimSH/a&#10;p0iVzKVTqseoXLLErGS2wa5uu72veMC2rITJrqeH0KajhtWdoIbZk52J3Y2dlN2NnZ/Yi5mh1IuW&#10;pNCKk6fNipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcn/rxUE/7Ag&#10;Fv+uLi//qTtL96RHaemoRH7bq0OUzalMqcitVLDGs1yzwrdmubewd8Kwq4TJqaeGz6GkhNOXooTW&#10;jqCH2Yifj9qHoZrYh6Ch1IebpNGHmKbOh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqH&#10;lanKh5WpyoeVqcr/sBUE/7AgFf+uLS//qjpL+KZEaOqrQH3crzySz69Cpsq1Sa3GvFKxubVnu7Cw&#10;eMOrrITJpKmEzZymg9CTpITTi6OG1YWijNaCopTWg6Sd1IOipNGDnqbOhJqoy4SaqMuEmqjLhJqo&#10;y4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMv/sBQE/7EfFf+vLC7/qzlL+KlAZ+uvO3vetjOP&#10;0ro0oczCOaq7ulW1sLRqvaqwecOnrYTHn6qEy5iog82Qp4TQiaWG0oSkitOApJDTf6WX0n+moNB/&#10;pabOgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMv/sRME/7IeFf+w&#10;Ky7/rDdM+qw7Ze21NHjivymJ2MwgmL6/Pa6wuFm4qbNsvqWwesKiroTFm6yDyJSqhMqOqYTMiKiG&#10;zoOnic+Ap43PfqeTz3yoms58qaLNfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL&#10;fKeoy3ynqMv/shIE/7MdFf+xKS7/rTZM/LE1YvG9KnLmzR+AyMwhm7G8RbKot165o7NvvqCxe8Ge&#10;r4TDl66ExpGshMeMq4XJh6qHyoOqicuAqozMfamQzHyqlct6qpzKeaukynmrpMp5q6TKeaukynmr&#10;pMp5q6TKeaukynmrpMp5q6TKeaukynmrpMr/sxEE/7QbFP+zJi7/rzNM/bkrXevKH2nS3xF/ucwn&#10;nKe9TLGgt2K5nbRxvZuyfL+asYTBlLCEw4+vhcWKrobGhq2Hx4OsiceArIvIfqyOyHysksh7rJfI&#10;ea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsf/tRAD/7YZFP+1JC3/&#10;tCxJ8sUfVNbdEmLB3xOBrM0ump/AT6uauGW3l7Vyu5a0fL2VsoO/kbGFwY2xhsKJsIfDhq+Iw4Ov&#10;icSBr4vEf66NxX2ukMV7rpTFeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+Z&#10;xHqvmcT/tw4D/7gWE/+3IC35vx9B3NkRRMTrEmax3xiBoNAzlZfGUKOTwGOtkbtxs5G4e7iQtoK7&#10;jrSFvYuzhr+IsofAhrKJwISxisGCsYvBgLGNwX6xj8J8sZLCe7GVwXuxlcF7sZXBe7GVwXuxlcF7&#10;sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcH0ugsD/bsSEv67Gyzl0A8yyOkPSrTyFWei4iJ9ltY3jY/O&#10;T5iMyGGgisRuporBeKqHv32thL6AsIG8grF/u4SzfbuFtHu6h7V6uYm1ebmLtne5jbZ2uI+3dLiT&#10;t3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7fcvgYC+MAOEe7IDiLL2wsu&#10;tvgRTKX1HWOX6Cx1jd89gYfYUIuD02CSgs9sl3/Nc5t8y3edecl6oHfIfaF1x3+jc8aCpHLFhKVw&#10;xYalb8SIpm7Eiqdtw42na8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvD&#10;kKjXwAYB28YIDsvTChW46Awypv8VSpj6JlyN8DdphelGdH/kU3t832CBeNxohXTabYlw2HGLbtZ1&#10;jWzVeI9q1HuQadN+kWfTgJJm0oOTZdKFlGTRh5Rj0IqVYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W&#10;YtCOlmLQjpZi0I6WYtCOlmLQjpbRwgYBzcsJBbraBxmo/g4xmf8dQ47/L1GF+j9cfvRNZHnwWGpz&#10;7F9vbepjc2nnaXZn5W55ZeRye2Pjdn1i4nl+YOF8f1/gfoBe34GBXd+DglzehoNb3YmEWt2NhVrd&#10;jYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYXLxAYAu9EGB6nnBhqa/xMrjv8k&#10;OYX/NkR+/0RNef9RVXH7V1tr911gZfRiZGLyaGdf8G1qXe9xbFvtdW1a7XhvWex7cFjrfnFX6oFy&#10;VuqEclXph3NU6Yp0U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnW8&#10;yQUAq9sBCJr/CxaP/xkjhf8rLX7/OTd4/0ZAcP9OR2n/VE1i/1pSXv5hVlr8ZllY+2tbVflwXVT4&#10;dF5S93hfUfd7YFD2fmFP9YFiT/WEY070h2RN9ItlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGb/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYei&#10;zIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iS&#10;ZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqn&#10;u8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD&#10;/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnC&#10;gZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyN&#10;qseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfs&#10;kGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5&#10;qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oRgD/6Mr&#10;EP+gOiX/nEg8/5dWU/iTY2jskml64ZFzitiPfJjQjoSkyo6MrcaNkLTEipO3w4aVuMKEmLnBgZu6&#10;wX+du8B9oLzAe6S8wHqnvcB5rL3AeLC9vXizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4&#10;eLO8uHizvLh4s7z/oRgD/6MqEP+hOSX/nUg9/5hVVPeUYWnrlGZ74JJvjNaReJrOkIKmyI+JsMSP&#10;j7bDi5G3woiUucGEl7rAgpq8wH+dvb99oL6/e6S+vnqov754rb+9eLG+uHiyvrR5s720ebO9tHmz&#10;vbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s73/ohgD/6QpEP+hOCX/nUc9/5lVVPeWXmnrlWN7&#10;4JRsjdWSdZzNkX+ox5GHssSRjrbDjZC4wYmTusCGlry/gpm9v3+cvr59oL+9e6XAvXmqwL14sMC4&#10;ebDAtHmxv696sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr3/oxgD/6QpEP+i&#10;OCX/nkY9/5lUVfeXXGnrl2B835ZpjdWTcp3MknyqxZKFtMSSjLbCj4+5wYuSu8CHlb2+g5i/vYCc&#10;wL19oMG8e6XCvHmrwrl5r8K0ea/BsHqwwKx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+&#10;rHuyvqx7sr7/oxgC/6UoEP+iNyX/n0Y9/5pTVfeZWmnrmV5835dljtSVb53LlHmrxZOCtMSUirfC&#10;kY65wIyQvL+Ik769hJfAvICbwrt9oMO7e6bEunqtxbR6rsSveq/CrHuwwKh8sb+ofLG/qHyxv6h8&#10;sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb//pBgC/6UoEP+jNiX/n0U9/5pTVfeaV2nrm1t835li&#10;jtSXa57LlXasxZSAtMOViLfBk426wI6Pvb6JksC8hZXCu4GaxLl9oMa5e6jHtHqrx697rcWre67D&#10;p3yvwaR9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb//pBgC/6YnEP+jNiX/&#10;oEQ9/5tSVvecVWnrnFh835tejtSZZ57Kl3OsxZZ8tMOXhbfBlou7v5GNvr2LkMG7hpTEuYGZx7d+&#10;oMm2fKnKrnuqyKp8rMamfa3Eo36vwaB+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6x&#10;v6B+sb//pRgC/6YmD/+kNSX/oEQ9/5xRVveeU2nrnlV7355ajdSbZJ7KmW+sxZh5tMOZgrjBmYq7&#10;vpSMv7yOjsO5iJLHt4KYy7V+oc2vfKfNqX2pyqV+q8eif63En3+vwp2Asb+dgLG/nYCxv52Asb+d&#10;gLG/nYCxv52Asb+dgLG/nYCxv52Asb//phgC/6cmD/+kNSX/oEM+/51QVfefUWjroFN74KBXjdSe&#10;X57Km2usxZt1tMObfrjAm4e8vZeKwLqRjMW3ipDKtISXz7KAo9Kof6XPo4Coy6CAq8edga3Fm4Gv&#10;wpmCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb//phgC/6clD/+lNCX/oUM+&#10;/55OVfihTmjsolB64KNSjNWhW53Lnmasxp1xtMOeerjAnoS8vJuIwrmVise1jY3OsIaW1KmCoNah&#10;gqTQnYKoy5qDqsiZg63Fl4SvwpaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaE&#10;sMD/phgC/6clD/+lNCX/oUI+/59MVfiiTGfspU154aZOi9WkVpzMoWGqxqFss8OidrfAooC9vKCH&#10;w7eaiMqyk4rSrIuU26CHn9iahqTRl4anzJWGqsiUh6zFk4euw5KHsMCSh7DAkoewwJKHsMCSh7DA&#10;koewwJKHsMCSh7DAkoewwJKHsMD/pxgC/6gkD/+mMyX/okI+/6BKVPmkSmbtp0p44qlLitaoUZrN&#10;plupx6VlssSncLbAp3q8vKaDw7aih8uvnYjWpZeV5pePntqTjaPSkYunzZCLqsmQiqzGj4quw4+J&#10;sMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMH/pxgC/6gkD/+mMyX/okE+/6JI&#10;VPmmR2buqkd3461HiNmtS5jPrFSmyKxer8avaLPCsXO5vrJ9wLKqh8uloobVlJyL3o+andqNlaLT&#10;jJKmzouQqcqLjqvHi42txIyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8H/&#10;qBgC/6kkD/+nMiX/o0E+/6RGU/qpRGTvrUN15LFChdu0RJTStUqhy7dTq8q+X629t264srB8wqmq&#10;hsucpYTSjaCH2Iagl9mHnqLTh5ilz4eVqMuHk6rIiJGtxYiQr8KIkK/CiJCvwoiQr8KIkK/CiJCv&#10;woiQr8KIkK/CiJCvwoiQr8L/qBgC/6kjD/+nMiX/o0A+/6ZDUvurQWPwsT9z57c9gt6+O4/WxD+a&#10;zMVKpry8XbKxtW+7qrB9w6OrhMmWp4POiqSG04GjkNWBpZ/SgqGlz4KcqMyDmarJhJasxoWUrsOF&#10;lK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsP/qRgC/6ojD/+oMSX/pD8+/6hAUfyv&#10;PGHztjlw6r83fePKNYfU0TeVvsJLqbC5YLWotHC9o7B+wp2thMeSqoTLiKeGzoCmjdB9p5jQfaik&#10;zn6kqMt/n6rJgJurxoGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcT/qhcC&#10;/6oiD/+oMCX/pT4+/6s7T/+0N132vTNq68oxddzaKYLEzjiZssFPq6e4Y7ehtHO8nrF/wZivhMSP&#10;rITIh6qHyoCpjMx8qZPMeqqcy3mrpsp6p6rIfKKrx32ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2e&#10;rcR9nq3EfZ6txH2ercT/qhYC/6shDv+pLiX/pzw+/7A2TPy6MFnvyCxi3tknbcvcJoa2zDybqMFU&#10;q5+5ZrabtXS8mbJ/v5WwhMKNr4XEhq2HxoGsi8h9rJDIe6yYyHmtn8d3rafHd6qsxnmlrcR5pa3E&#10;eaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcT/qxUC/6wgDv+rLST/qzY7/7YvSPPEKFHg&#10;1iZWzOQicbvaKIiqzEGbn8NXqZm8abKWt3a5lLSAvZGyhcCLsYbBhrCIw4Gvi8R+ro/Fe66UxXqv&#10;msR4r6DEda+nxHStrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsP/rBQC/60f&#10;Dv+sKyT/sC83+r8lQeTRIEXO5B1bvekidK3aLImfzkWZl8ZapJPAaq2Ru3azkLh/t422hLuJtIa9&#10;hbKIv4Kxi8F/sY7BfLGSwnqxlsF5sZvBeLKhwHSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0&#10;safBdLGnwXSxp8H/rhIB/68dDf+uKCT/uCQx6ssaNdDiF0O/8B1er+gldaDbMYeW0UiUkMpcno3F&#10;aqWLwXaqib59r4W8gLKCuoO0frmGtny4ibd5t4y4d7ePuXa2k7p1tpe6dLadunO3pLlzt6S5c7ek&#10;uXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLn/sBAB/7EaDf+xJSPzxBcn1N8QK8HvF0iw9yBg&#10;oeorc5XfOYKN10yNiNFdlYbMapuEyXSggMZ5pH3EfaZ6woCpd8GDqnXAhqxzv4qtcb+Nrm++kK9u&#10;vpSvbL6Zr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK//sw4B/7QWDPy8&#10;FxrW1gsWw+0QMLL8GUqi+SVelu0zbozlQXqF3k+Dgdlein/Vao960nCTds91l3POeZlxzH2bb8uA&#10;nW3KhJ5ryYefacmKoGjIjqFnx5KiZceWomTHnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yj&#10;ZMeco2THnKP0tgoB/7gSC9XMCgvE2woZsvwRM6P/HUiW/CxYjPM7ZYTsSW9+51V2euNgfHXfZ4Fx&#10;3W2Ebdtyh2rZdolo2HqLZtd9jWTWgY5j1YSPYdSIkGDTi5Ff04+SXtKUklzSmZNc0pmTXNKZk1zS&#10;mZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZPcuwQA2MMHBMTRCAez6Aoco/8UMZb/JEOM/zRQhPtC&#10;Wn32T2J48Vpoce5fbWvrZHFn6Wl0ZOdudmLmc3hg5Xd5X+R6e13jfnxc4oF9W+KFflrhiH9Z4IuA&#10;V+CQgFbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYHUvQUAxMgHALTZBQqj&#10;/g0clv8aLIv/KzqD/zpEfP9ITXX/UlNu/VdYZ/pdXGP3Yl9g9mdiXfRrZFvzb2VZ8nNnV/F3aFbx&#10;emlV8H1qVO+Aa1PvhGtS7odsUO6LbU/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Q&#10;bk/tkG7GwAUAtNAEAaPjAgqW/xAYi/8gJIL/MC96/z83cv9IPmr/TkNk/1RIXv9ZTFv/X09Y/2RS&#10;Vf9pVFP/bVVS/nFXUP10WE/8eFlO+3taTft/W0z6g1xL+YZdSfmLXkj4kF9I+JBfSPiQX0j4kF9I&#10;+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF+1xwIApNoAAZb/BgeK/xQRgf8kGnn/MyJw/zsqaP9CMWH/&#10;SjZc/1E7V/9XP1P/XUJQ/2JETv9nRkz/bEhK/3BJSf90Skj/d0tG/3tMRf9/TUT/g05D/4dOQv+L&#10;T0H/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVD/kRIB/5UnC/+VOxz/k0sv&#10;/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjN&#10;cqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRx&#10;wKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qY&#10;n9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3j&#10;hoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hw&#10;wKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49Z&#10;Q/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmp&#10;zHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/&#10;khIB/5YnCv+WOxz/lEsw/5BZQ/+PY1T6jmlk8Y1wcumLen7iiYKJ3IWJktiCjpnUf5Oe0X2Xos97&#10;m6bNeZ6ozHeiqst2pazKdKmtyXOtrslysq/JcbevyHG8r8Jzva6+dL2vvnS9r750va++dL2vvnS9&#10;r750va++dL2vvnS9r750va//kxIB/5cnCv+YOxz/lUsw/5FZRP+RYFX6kGZk8I9tc+iNd4DhjICL&#10;24iHlNWFjZzSgpGhz3+Wpsx9manLe52syXmhrsh3pbDHdqmxxnWtssZ0srPGc7mzwnW6s7x1urO4&#10;drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urP/lBEB/5gnCv+ZOxz/lksw/5JZRP+S&#10;XlX6kmRl8JFqdOePc4Hgjn2M2YuFltSIi57QhZCkzYKUqcp/mK3IfZywx3ugssZ5pLTFeKi1xHau&#10;tsR1tLbBdre2vHe3trd3t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7b/lREB&#10;/5knCv+ZOxz/l0ow/5NYRP+UXFX6lGFl8JNndOeRcILfj3qO2I2DmNKLiqDOh4+ny4STrMiBl7DG&#10;f5uzxH2ftcN7pLfCeam5wnevucJ2tbm8eLa4uHi2uLN4trewebe3sHm3t7B5t7ewebe3sHm3t7B5&#10;t7ewebe3sHm3t7B5t7f/lhEB/5onCv+aOxz/l0ox/5RVRP+WWVX6ll5l8JVkdOeTbILekXaO2I9/&#10;mdGNiKLNio6pyYeSrsaElrPEgZq2wn6fucJ7pLrBeaq6wXexur14tbq3eLW5s3m1ua95trisera3&#10;rHq2t6x6tresera3rHq2t6x6tresera3rHq2t6x6trf/lxEB/5smCv+bOxz/mEkx/5ZTRP+YV1X6&#10;mFtl8JdhdOeWaILek3KP1pF7mtCPhKPLjYyrx4qRscSGlbbDg5m4wX+eusF7pLvAeau8v3ezvLh4&#10;s7uyebS7rnm1uqt6tbmoe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trj/lxEB/5sm&#10;Cv+cOhz/mEkx/5hRRP+aVFT6m1hk8JpddOeYY4Lelm2P1pN3mtCRgKTKj4msxo2Ps8OJlLfChJi6&#10;wH+evL97pb6/ea6+uXiyvrJ5sr2terO8qXu0uqZ7tbmkfLa4pHy2uKR8trikfLa4pHy2uKR8trik&#10;fLa4pHy2uKR8trj/mBEB/5wmCv+cORz/mUgx/5lPRP+cUlT7nVVj8Z1ac+ebX4HemWmP1pZyms+T&#10;fKXKkYWtxZCNtMOLkrjBhZa7v4Cdvr17pcG7ea/BsnqwwKx7sb6oe7O9pXy0u6J9tbmgfba4oH22&#10;uKB9trigfba4oH22uKB9trigfba4oH22uKB9trj/mREB/50mCv+dORz/mUcx/5tNQ/+eT1P7n1Jj&#10;8aBWcuifW4DfnWSO15ptmtCXd6TKlIGtxZKKtcKOkLm/h5W9vYCcwbt7p8Szeq3Eq3uvwqZ8sb+j&#10;fbK9oH60u55/tbmcf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/trj/mREB/54mCv+d&#10;OBz/mkcx/5xLQv+gTVL8olBi8qNTcemjV3/goV6M2J5nmNCbcaPKmHutxZWFtMKSjbq+ipK/uoGb&#10;xbd8qcmrfKvHpH2uw6B+sMCdf7K9m4Czu5mBtbqYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4&#10;mIG2uJiBtrj/mhEB/54mCv+eOBz/mkYy/55JQv+iSlH9pE1g86ZQb+qnVH3hpliK2qRiltKha6HL&#10;nXWrxpqAs8KYirq8jo/CtoOZy6x9ps6if6rJnYCtxJqBsMCYgrK+l4OzvJWDtbqUg7a4lIO2uJSD&#10;triUg7a4lIO2uJSDtriUg7a4lIO2uJSDtrj/mhEB/58mCv+eNxz/m0Yy/59HQf+kSFD+p0pf9KlM&#10;beurUHvjrFSH3Ktck9SpZZ3Opm+nyKN6sMOfhLi7lovEsIyZzqCDpNGZhKnKloWtxZSFr8GThbG+&#10;koWzvJGFtLqRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbn/mxEB/58mCv+fNxz/&#10;m0Uy/6FFQP+mRk//qkdd9q1Ja+2wTHjms0+D37RVjtm1X5fTtWmgzrV2p8GrfLawn4XEoZWSzpSO&#10;o9KQi6jLj4qsxo6Kr8KOibG/jomyvY6ItLuOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1&#10;uY6Itbn/mxEB/6AmCv+fNhz/nEQx/6NDP/+oQ07/rURb+LFFaPC2SHTpu0x+48BRh9/GW47WyGuU&#10;xr1xprWzeLWlqIHDlJ+NzYmcotKHlKfMiJGrx4mPrsOJjrDAiY2yvoqMs7yKi7S6iou0uoqLtLqK&#10;i7S6iou0uoqLtLqKi7S6iou0uoqLtLr/nBAB/6EmCv+gNhz/nkIx/6VAPv+rQEz/sUBZ+rdBZPO9&#10;RG/uxUl35c5SfN3WYn/MzmiSvMVupKu7drSasX/BiqqKy3+nnc+An6jMgpmrx4OVrcSEk6/BhZGx&#10;v4aPs72HjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLv/nRAB/6ImCv+gNRz/oD8w&#10;/6c9Pf+uPEr/tTxV+r09YPDGQmfm0Ups3t5Ods3aV4e+0GKWrsVupaG8ebKVtIO9hq2IxnuqlMp4&#10;q6jJe6Krx36crcSAma/CgZawwIKUsr6DkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOS&#10;s7z/nhAB/6ImCv+hNBz/ojwu/6o6O/+yOEf8uzdR8sU6WObRQVzb3kJpzeJGfL7XUYyuzF+bocNt&#10;qJi8ebKRtYS7hbGJwnyukcV4rp/Fda2sxXilrsR6oK/CfJywwH6Zsb5/lrK9f5ayvX+Wsr1/lrK9&#10;f5ayvX+Wsr1/lrK9f5ayvX+Wsr3/nhAB/6MlCf+iNBz/pTkt/641OP+4M0L0wzNK59A4TtneOVrL&#10;5j1uvuBCgK7UUJChy1+dmMNtqJG9ebGLuIO4g7SIvX2xkMF5sZrBdbGlwXKvr8J1qK/Bd6OwwHmf&#10;sb97nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr3/oBAB/6QkCf+jMhz/qDQr/7Mv&#10;NPm/LTzpzS9A2d4vSsrnNF+96jpzr95Bg6HTUZGXy2CdkMRupoy/eq2Gu4Gzf7iHuHq2jbt3tZW8&#10;dbWfvHK0qL1us7K+cayyvnSnsr52o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr3/&#10;oRAB/6UjCf+kMRz/rS4n/7kpL+7IJjPa3CY3yucsT73yMmOv6Dl1od1ChJbUU5CPzWKaisdwoobD&#10;eqiAv4Cte72FsXa7i7RzuZK1cbmatnC5o7Vtuau2ari0uGuytrhurLa4bqy2uG6strhurLa4bqy2&#10;uG6strhurLa4bqy2uG6strj/oxAB/6ciCf+lLxv/syci9MIhJt3YHSTL5yM8vfIqU6/zMmah5zt2&#10;ld5Gg43WVo2H0GSWhMtxnH/IeKF6xX6ldsKDqXLBiatvv4+tbL+Wrmu+na5qv6auaL+urmW9uLBl&#10;ubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7D/pRAB/6ggCP+sJhf8ux0a49ETGczl&#10;GSm98iJBr/0qVaHzNGaW6T90jOFLf4XbWYiA1WaPfNFvlHfOdplzy3yccMmBn23Ih6Fqx4yjaMaS&#10;pGbFmaVkxaClZMWopWPGsqRgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6b/qBAA&#10;/6oeCP+zHRHsyQ4PzuMOFb7yGC2v/iJDof8tVZb0OWSM7EVvhOVReX7gXIB53GeGdNluinDWdI5s&#10;03mRadJ/k2fQhJVkz4qXYs6PmGDNlZlfzZyaXs2im13Nq5tczbSaXM20mlzNtJpczbSaXM20mlzN&#10;tJpczbSaXM20mlzNtJr/qw8A/60aB/LADQjO0woGvvAOGq/+GTCh/yRDlf8yUov4P16D8UtofexW&#10;cHfoX3Zx5GV6bOFsfmnfcoFm3XiEY9x9hmHbgohf2oeJXdmMi1vYkoxZ15iNWNaejVfWpY5W1ayO&#10;VtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI7/rw0A/7cOA83JCAG+2AkJrv0QHKH/HC+V&#10;/yk/i/83TIL+RVZ8+VBedfRZZG7xX2lo7mRtZOtqcGHqcHNf6HV1Xed6d1vmf3hZ5YR5WOSJe1bj&#10;jnxV4pN9VOKYflLhnn5R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX/xtAgAzsAG&#10;AL3OBwGu4AcLoP8SHJT/ICuK/y84gf89Q3r/SUtz/1JRbP5XV2X7XVth+WNeXvdoYFv1bWJY9HJk&#10;VvN3ZlXye2dT8YBoUfCEaVDwiWpP745rTu6TbEzumW1L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L&#10;7Z9uS+2fbkvtn27RuQMAvMUFAK3WAwGf+AsLk/8WGIn/JCSA/zQvef9BN3D/SD5o/09DYv9VR13/&#10;WktZ/2BNVv9lUFP/alFR/25TT/9yVE7/dlVM/ntWS/1/V0n9hFhI/IhZR/uNWkb7k1tF+phcRfqY&#10;XEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFy9vQMArc0BAJ7fAAGS/w0Ih/8ZEn7/KRt1/zUj&#10;bP88KmT/Qy9e/0o0WP9QN1T/VjpR/1s8Tv9gPkv/ZEBK/2hBSP9sQkb/cENF/3RERP94RUL/fUZB&#10;/4FHQP+GSD//jEk9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUquxQAAntcAAI/1&#10;AAGG/w8EfP8bC3H/JBFn/ywXX/81HFn/PSFU/0UmT/9LKUz/UixI/1cvRv9dMET/YTJC/2YzQP9q&#10;NT//bjY9/3M3PP93ODv/fDk6/4E6OP+GOjf/jDs2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8&#10;Nv+SPDb/kjz/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33n&#10;cpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39u&#10;XPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS&#10;3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/&#10;g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9p&#10;q47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pH/hBMB/4UiBv+GNRT/hEYk/4BVNP+EXUP/hWVQ/4NtXfiAdWjyfX5x7HqGeeh3jX/ldZOF&#10;4nKYieBwnYzfbqKO3WymkNxrq5Lbaa+U2mi1ldpnu5XaZsOW2mbMltNoz5bMac+VyGrPlshqz5bI&#10;as+WyGrPlshqz5bIas+WyGrPlshqz5b/hRIB/4ciBv+HNRT/hUYk/4RUNf+IXEP/iGRR/odrXveD&#10;cmnxgHxz632Fe+d6jILjd5KH4HSXjN5ynI/ccKGS226mlNlsqpbZarCY2Gm2mddovZnXaMaa02jM&#10;msxqzJnGa8yawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJr/hhIB/4ghBv+INRT/hkYl&#10;/4dTNf+LW0P/jGJR/opqXvaHcWrwhHp06oCDfeV9ioTiepCK3naWj9x0m5LacaCV2G+lmNZtq5rV&#10;a7Cb1Wq3nNRpv53UacmdzGvKncZsyZ3AbcmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1u&#10;yZ3/hxIB/4khBv+KNRT/iEYl/4pSNf+OWkP/j2FR/o5oXvaLb2rvh3h16YSBfuSAiIbgfI+M3XmU&#10;kdp2mpXYc5+Z1XClm9Ruqp7TbbGf0mu4oNJrwqHNbMehxm7HocBux6G7b8ehuHDHobhwx6G4cMeh&#10;uHDHobhwx6G4cMehuHDHobhwx6H/iBEB/4ohBv+LNRT/iUYl/41RNf+SWEP/kl5R/pBlXvaObGvv&#10;i3V26Id+gOOEhojef42P23uTlNh4mZnVdZ6c03Kkn9FwqqLQbrKj0G26pM5sxKXGb8Skv3DEpbpx&#10;xKW1ccSlsnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKT/iREB/4shBv+MNBT/ikYl/5BP&#10;NP+UVkP/lFtR/pNhXvaRaGvujnB26It7gOKHg4ndg4qR2X6Rl9V6l5zTd52g0HSko89xqqbOb7On&#10;zW69qMdwwqi+ccGpuHLBqbRzwamvdMKorXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp610wqf/&#10;ihEB/4whBv+NNBT/i0Ym/5NONP+WU0L/l1hQ/pZeXvaUZGrukmx25492geGMgIrch4iS2IKPmdN9&#10;lZ/QeZyjznWjp8xyq6rLcLSryHC/rL9zvqy3dL6tsnW+rK52v6yqdr+rqHfAqqh3wKqod8CqqHfA&#10;qqh3wKqod8CqqHfAqqh3wKr/ixEB/40gBv+ONBT/jUUm/5ZNM/+ZUEH/mlVP/5paXfeYYGnvlWh1&#10;6JJwgOGPe4rci4ST1oaMmtKAk6HOe5qmzHeiqsp0q67IcrivwHS8r7d1vLCwdrywq3e8r6h4va+l&#10;eb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq3/ixAB/44gBv+PNBT/j0Ql/5hKM/+b&#10;TUD/nVFO/51XW/icXGjwmmN06Jdqf+KTdYrcj4CT1oqJm9GEkKPNfpipyXmirsd1rbHEdLqzt3a5&#10;s694ubOqebqzpnq6sqN7u7Gge7ywn3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rp98va7/jBAB&#10;/48gBv+QNBT/kkMl/5pIMv+dSj//n05N/6BTWvmgWGbxn19y6pxlfeOYb4jck3qS1o+Em9CIjaPL&#10;gZarx3uhscV2sLW6d7e2r3m3tqh6uLajfLi0/+L/4klDQ19QUk9GSUxFAAUJoHy5s559urKcfrux&#10;m368sJt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLD/jRAB/48gBv+RNBT/lEMk/5tGMf+gSD7/&#10;oktL/6RQWPqkVWTzpFpw66Jhe+SfaYXemnOQ15V+mdCOiKPKhZOsxH2gtL14sLmvebW5pnu2uKF9&#10;t7adfri1m3+5tJl/urOYgLqyl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7H/jRAB/5Ag&#10;Bv+RNBT/l0Ik/51DMP+iRT3/pUhJ/6hMVfypUWH1qlds7qldd+eoY4HhpG2L1p55lsuVg6LAi46t&#10;toOatq5+qrukfLO8nn61upqAt7eYgbi1loG5tJWCurOUgrqyk4K7sZOCu7GTgruxk4K7sZOCu7GT&#10;gruxk4K7sZOCu7H/jhAB/5EgBv+SNBT/mUEj/59BL/+kQjv/qEVH/6xJU/6uTl71sFNo7LJacuSz&#10;YXvbr26EzKZ2lMCcfqK0koiuqYqUt6CFpL2ZgrG+lYO0u5OEtriShLi2kYS5tJCEubOQhLqykIS6&#10;spCEurKQhLqykIS6spCEurKQhLqykIS6spCEurL/jw8B/5IgBv+TNBT/mj8i/6E/Lv+nQDr/rEJF&#10;/7BGUPmzS1rwt1Jj6LtZa9+9ZHLRtmyCxKxzk7ajeqGqmYOunpKQt5SNn76Oi7G/jImzvIyJtbmM&#10;iLe2jIi4tYyHubSMh7qzjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurL/jw8B/5IfBv+U&#10;NBT/nD0h/6M8Lf+qPTj/r0BC/7RETPW6SVXsv1Fc5MZaYdjFYm/JvGmBu7Jwkq2qd6CgoYCtk5uL&#10;t4mWm72Dla+/hJGzvIaOtbmHjba3h4y3toiLuLWJirm0iYq6somKurKJirqyiYq6somKurKJirqy&#10;iYq6somKurL/kA8B/5MfBv+VNBX/njsg/6U5K/+sOjX/sz0/+7pCR/HBSE7oyVFS39FbWc/KYG3B&#10;wmeAsrltkKSxdJ+Xqn2riqSItX+gl7t4n6y+fJqzvH+VtLqBkra4g5C3t4SPuLWEjbmzhY26soWN&#10;urKFjbqyhY26soWNurKFjbqyhY26soWNurL/kQ4B/5QfBv+WMxX/oDgf/6g2Kf+wODL/uDo79sA/&#10;QezKR0Xj1lRF1tlXWMfQXmu4yGR+qsFrjpy6cpyOtHqogK6FsnarlLhvq6m6cqW1unedtbl6mba3&#10;fZa3tn6TubR/kbqygJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7H/kg4B/5UfBv+XMxX/&#10;ojUe/6szJ/+0NC/5vjY17ck9OOLWSDjZ4E1Fzd9WVr/YXGmw0GJ7ocloi5PDb5mFvnekeLqDrW64&#10;k7NouKi2abK4tm+nt7Zzobi1dpy5tHiZurN6lruxe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8&#10;sHuVvLD/kw4B/5YfBf+ZMxT/pTAc/68wI/26LynwxjIt49Q7LNbgQDrL5UhMwOFOXLPdVmyl2F16&#10;mNJliIrObZR9yXafc8SDp2zAkaxnvqGvZb62r2a0u7Frq7uxbqW7sXGgvLBznb2vdJq9rnSava50&#10;mr2udJq9rnSava50mr2udJq9rnSava7/lA4B/5geBf+dMRL/qS0Z/7QqHvXCKSLk0S0h1eAzLMno&#10;PD++6ENRseVJYaTiT3CX31Z9itpgiIDTa5J4zXeacMiCoWrFjqVmw5uoZcOsp2HCvapjuL+rZrC/&#10;rGmqv6xspb+rbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKr/lQ0A/5oeBf+iLBD/rSgV&#10;+7sjGOjNIBfV3yUdyOgwMbzvOUSw7EBVo+pGZJfoTXGL41V9gdxhhnnVbI5y0XeVbM2BmmfKi55k&#10;yJagYcijoWDIs6Fdx8OjX77EpWG2w6VksMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWs&#10;w6X/lw0A/5weBf+mJg3/tCAP78YXD9bdFg7I6SMiu/MuNq/0Nkii8j5Yl/FGZYvrT3CB5Vh6et9k&#10;gnPabYht1naNaNN/kmTQiJVgz5KYXs6dmVzNqZpbzrmZWc3ImlrFypxcvcmdXrjJnl64yZ5euMme&#10;XrjJnl64yZ5euMmeXrjJnl64yZ7/mgwA/58dBf+sHwj4vhMI2NYLBMjoFRO69CInrvotOaL6NkqW&#10;+j9Yi/VIY4LuUm166Fx1cuRke23gbYBo3XWFZNp+iGDYhotd1o+NWtWYj1jUopBX1K6RVtS8kFbU&#10;zZBWzdGSV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZP/nAsA/6MdBP+1EgPUyQoCyNoL&#10;Brn0Fhes/yMqof8uO5X/OEmL/0JVgvhMX3ryVmdz7l5ta+pkcmbnbHdi5HR6X+J8fVzhg39a34uC&#10;V96Tg1XdnIVU3KWGUtyvhlLcu4ZR3MyFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oX/&#10;oAoA/60TAdTACADGzggAueMLCKv/Fxmf/yQqlP8wOYr/OkWB/0ZPev1RWHL4WF5r9V5jZfJlaGDv&#10;bGtd7XJuWut5cFfqgHJV6Yd0U+ePdlHmlndQ5p54TuWneU3lr3pN5Lt6TOTFekzkxXpM5MV6TOTF&#10;ekzkxXpM5MV6TOTFekzkxXr/pAcA2LgEAMTEBgC30wcBqvMNC57/GhqT/ycoif8zNYD/Pz95/0pH&#10;cP9RTmn/V1Ni/V1XXvtkW1r5al5X93BgVPZ2YlL0fGRQ84NlTvKKZ0zxkWhL8JhpSvCfaknvp2tI&#10;77BsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2zdrwAAxbwEALXKBACo2wUCnP8QC5H/&#10;HReH/yojfv82LXb/QTZt/0g8Zv9PQmD/VUZb/1tKV/9hTFP/Z09R/21RTv9yUkz/eFRK/35VSP6E&#10;Vkf9i1hF/JJZRPuYWkP7n1tC+qdcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFzItgEA&#10;tcEDAKfRAQCZ6wUCj/8SCYX/IBJ8/ywbc/81I2r/PSpi/0QwXP9LNFf/UjhT/1g7T/9ePUz/Yz9K&#10;/2hAR/9tQkX/ckNE/3dEQv99RUD/g0Y//4pIPf+QSTz/l0k7/55KO/+jSzv/o0s7/6NLO/+jSzv/&#10;o0s7/6NLO/+jSzv/o0u2ugIApsoAAJjcAACM/wgBg/8UBXj/Hgxu/yYSZf8vGV3/Nx5X/z8iUv9G&#10;Jk3/TChK/1IrRv9YLUT/XS5C/2EvQP9mMT7/azI8/3AzOv91NDn/ejU3/4A2Nv+GNzX/jDgz/5Q4&#10;M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDmnwwAAl9QAAIjkAACA/woBcv8OAmf/EwVf&#10;/x0JV/8mDVH/LxFM/zcVR/8+F0P/RRlA/0sbPf9QHTv/VR45/1kfN/9eITX/YiI0/2cjMv9sJDH/&#10;ciUv/3cmLv99Jy3/hCgr/4spK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSn/dhUC/3Mg&#10;BP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJjoXHxYqZz&#10;72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg43nVYON51WDjedVg43nV&#10;YON51WDjedVg43n/dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflp&#10;j2f2Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDj&#10;edVg43nVYON51WDjedVg43nVYON51WDjedVg43n/dhUC/3MfBP90MQ3/ckIZ/3RPJ/94WDP/eWA/&#10;/3dpSv9zcVT/cXxc+26GY/drjmn0aZRt8mebcfBloHTvZKV27WKqeOxhsHnrYLV761+8fOpexH3q&#10;Xc19513ZfeFf3n3aYOB80WLhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3/dxUC/3QfBP91&#10;MQ3/c0Ia/3dNJ/97VjT/fF9A/3pnS/93b1X+c3pe+nGDZfZujGvza5Nw8GmZc+5nn3fsZaV562Sq&#10;e+pir33pYbV+6GC9f+hfxYDoXtCB4l/agNth3oDSYt+Ay2Pfgcpk34HKZN+BymTfgcpk34HKZN+B&#10;ymTfgcpk34H/eBQC/3UfBP92MQ3/dEIa/3pMJ/9/VTT/gF1A/35lTP96blb+dndf+XSBZvVwim3x&#10;bZFy7muYduxpnnnrZ6R86WWpfuhjr4DnYraC5mG9g+Zgx4TlX9OE3WHahNNj3YPMZNyExmXchMVl&#10;3ITFZdyExWXchMVl3ITFZdyExWXchMVl3IT/eRQB/3YeA/93MA3/dkIa/35LJ/+CUzT/g1xA/4Jk&#10;TP9/bFb9enRg+Hd/aPNziG/wcI907W2WeeprnXzoaKN/52apguVlr4TkY7aF5GK/h+NhyYfgYdWH&#10;1WTah81l2ojHZtmIwWfZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yj/ehQB/3geA/95MA3/&#10;eEEa/4FJJ/+GUjP/iFpA/4diTP+DaVf8fnFh93t7afJ3hXHuc41363CUfOhtm4DmaqKD5GiohuNm&#10;r4jiZLeK4WPBi+FizovYZNaLzWbWi8Zn1ozAaNaMu2nWjLpp1oy6adaMumnWjLpp1oy6adaMumnW&#10;jLpp1oz/exMB/3kdA/96MA3/fD8a/4VIJv+KUDP/jFhA/4tfTP+IZ1f8hG5h9n94avF7gnLtd4p5&#10;6XOSfuZvmYPkbKGH4mqoiuBnr4zfZbiO3mTEj9tk0o/OZ9OPxmjTkL9q05C6a9OQtWzTkLRs04+0&#10;bNOPtGzTj7Rs04+0bNOPtGzTj7Rs04//fBMB/3odA/97MA3/fz4a/4lGJv+PTjL/kVY//5BdS/+O&#10;ZFb8iWth9oRza/B/fnPse4d66HaQgeRyl4bhbp+K32unjt1osJDcZruS22XKk9Bo0ZPGatCUvmvQ&#10;lLhs0JSzbdCUr27Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZP/fRIB/3scA/98Lw3/gzwZ&#10;/41FJf+TTTH/lVM+/5RZSv+SYFX9j2hg9opwavCEeXTrf4N85nqMg+J1lYjfcZ6N3W2nkdtpsZTZ&#10;Z7+W1GfOl8drzZi9bM2Ytm7NmLBvzZiscM6XqXHOlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlqhx&#10;z5b/fhIB/3wcA/9+Lw3/hjsZ/5FDJP+WSzD/mFA8/5hVSP+WXFT9k2Nf949rafCKdHPrhH985n6J&#10;hOF4kovdc5yQ2m6mldhqs5nWaMWbyWvLm71uypy0b8qcrnHKnKpyy5umc8uao3PMmaJ0zZiidM2Y&#10;onTNmKJ0zZiidM2YonTNmKJ0zZj/fxIB/30bA/9/Lw3/iToY/5RCI/+ZRy//m0w7/5xSRv+bWFL/&#10;mV9d+JVmaPGQbnLrinl75YOEhOB8j4zcdpqT2G+mmdJrtZ3Oasifvm7In7Nxx6Cscsegp3TIn6N1&#10;yZ6gdsqdnnbLm512y5qddsuanXbLmp12y5qddsuanXbLmp12y5r/gBEB/34bA/+ALw3/jDgY/5dA&#10;Iv+cRC3/n0k5/6BORP+gVU/8nlta9ZxiZe6Xam/okXR54Yp/g9mDiozPe5WVyHWgnMNwrqG+b7+j&#10;s3LFo6p0xaOkdsWjoHfGoZ14x6CbeMiemXnKnZh5ypyYecqcmHnKnJh5ypyYecqcmHnKnJh5ypz/&#10;gBEB/38bA/+BLw3/jzcX/5o/If+fQiz/okY3/6RMQv+kUkz3pFhX76NfYeegZmvgmnF11ZN8gcuK&#10;hY3Dgo+Wu3uanrV2p6SwdLinqHbCp6F4w6adecSlmnrFo5h7xqKWe8eglHvJnpR8yZ2UfMmdlHzJ&#10;nZR8yZ2UfMmdlHzJnZR8yZ3/gREB/4AbA/+CLg7/kTYW/5w8IP+hQCr/pUQ0/6hKP/qpUEnyqlZS&#10;6qpdXOKpZmbXom9yy5l4gcGQgY24iIqXr4GVoKh8oqajerKpnnrBqZl8waiWfcOmlH7EpJJ+xaOR&#10;fsehkH7In5B+yZ6QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ7/ghEB/4EbA/+ELg3/lDUW/546Hv+k&#10;Pij/qEIy/6xHO/avTUTtsVRN5bNbVdywZWHOqGxxw590gLiWfI2uj4aYpYiRoZ2DnaeXgK2rk4C/&#10;q5GBwamPgcKnjoHDpY2BxaONgcaijIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ//ghEB&#10;/4EaA/+GLQ3/ljQV/6A5Hf+mPCb/q0Av+7BFOPK0Sz/puVNG4b1cTdO2YmDGrWlwu6Vxf7CdeYyl&#10;lYKXm4+NoZOKmaeMh6mriIe/rIiHwKqIhsKoiIXDpoiFxaSIhMaiiITIoIiEyJ+IhMifiITIn4iE&#10;yJ+IhMifiITIn4iEyJ//gxAB/4IaA/+IKwz/mTIU/6I3G/+pOST/rz0s97VCM+27STnlwlI+2sJY&#10;TMy6YF+/smdvs6tufqijdoudnH6XkpeJoImSlqeCj6Wrfo+6rICNwKqBi8KogorDpoOJxaSDiMai&#10;hIfIoISHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ//hBAB/4MaA/+LKgz/nDES/6U0Gv+sNiH+&#10;szoo87tALenDSDHhy1E30sdWS8XAXl24uGVurLFsfaCqc4qUpHuVip+GnoCbkqV5mKKqdJi3q3eV&#10;wal6kcKnfI/DpX2NxaN+jMahf4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ//hRAB/4Qa&#10;A/+OKAv/nzER/6cyF/+wMx35uTYi7sI9JubNRybb00w1y8xUSb7FXFuxvmNspLhqepiycYeMrHmT&#10;gaiCnHekj6Nwop+nbKK0qG6fwqdymcOmdZXEpHeSxqJ4kMeheo7In3qOyZ56jsmeeo7JnnqOyZ56&#10;jsmeeo7JnnqOyZ7/hhAB/4UZA/+RJgr/oS8P/6suFf+1Lxn0vzIc6cs6HN/ZRB3R2kozxNJSR7fL&#10;WlmpxmFpnMBneJC6boSEtnaPebKAmG+vjZ9orZ2jZK2ypGWqxaRqosWjbZ3GonCZx6FylsifdJPJ&#10;nXWTyp11k8qddZPKnXWTyp11k8qddZPKnXWTyp3/hw8B/4cZA/+VJAn/pCsN/68pEfq7KRPsyCwT&#10;3tg3ENPhQR7J30kwvNpRRK/TWFahzV9mlMhldIjEbIB8wHSKcb1/k2m7jJliuZydXrqxnl24yZ5i&#10;rsifZqbIn2mhyZ5rncqdbprLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm26Zy5v/iA8B/4kZA/+a&#10;Iwf/qCcK/7UiDPHEIAzg1SQJ0eEwFMfmPSS940Y0suBORKbcVlKZ111hjNJjb4DPa3p0zHOEa8p+&#10;i2LIjJFcyJyVWcixllfIzpZbu82YXrLMmWGrzJlkps2ZZ6LNmGegzZdnoM2XZ6DNl2egzZdnoM2X&#10;Z6DNl2egzZf/ig4B/4sYA/+fIQX/riAG+L0YBuPREwTQ4R4JxeouGbrpOimw50M5pORKSJjiUFaM&#10;4FdigN1fbHbbaHVs2nJ9Y9h+g1zYjIhX2J2LVNewjVTYzYxVy9OPV8DSkVq40ZNcstGTX6zRk2Cq&#10;0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZP/jA4B/48WAv+lHgP/tRUD2soLAtDhDgLE6x4NuO8s&#10;Ha3uNy6i7EA9l+tISozpT1aB6FZgdudeaWznZXBk5nB3XuN8fFngiYBW3peDU92mhFHcuIVR3dSE&#10;U9Dah1TG2IlWv9eKWLjWi1m21otZttaLWbbWi1m21otZttaLWbbWi1m21ov/jg0A/5cSAf+tFQHZ&#10;vwkAzM4JAMPrDgS29R4Rq/UsIaH0NzCW80A+i/NISoHzUFR381ddbfNdZGXwZmpf7XBuWup6clbn&#10;hXZT5ZF5UeSee0/jrHxN4718TePZfFDY4HxRzuB/UsbegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Te&#10;gVPE3oH/kgwA/6ANANu3BgDKwwcAwNIJALX0EAap+x8Un/wsI5T8NzGK/EE9gf1JR3j9UVBu/VdX&#10;ZfpeXGD2ZmFb9G9lVvF4aFPvgmtQ7oxtTuyXb0zro3FK6rBySerBckjq2HJL4+RyTtjmc07V53RO&#10;1ed0TtXndE7V53RO1ed0TtXndE7V53T/lgoA3qwCAMu6BQC9xwYAstgIAaf/Egic/yEWkv8uI4n/&#10;OS+A/0I5d/9KQm3/UEll/1ZOX/9eU1r+ZVZV/G1aUvp1XE/4fl9M94dhSvWRYkj0nGRG86ZlRfKz&#10;ZkTywWdD8tRnRe7nZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GfuogAAzbQCALy+BACvzQQA&#10;pN4HAZr/FQmQ/yQVh/8wIH7/Oyp0/0Iya/9IOWP/Tj9d/1VDWP9dR1P/ZEpQ/2tNTf9yT0r/eVFH&#10;/4JTRf+LVEP+lFZB/Z5XQP2oWD/8s1k+/L9aPvvRWj3721o9+9taPfvbWj3721o9+9taPfvbWj37&#10;21rSrQAAvbgCAK7FAgCh1QIAlvcLAo3/GAiE/yYRfP8xGnH/OCJo/z4pYP9FL1r/TDNU/1M3UP9a&#10;Okz/YDxJ/2Y+Rv9tQET/dEJB/3tDP/+DRT3/jEY7/5VHOv+eSTn/p0o4/7FKN/++Szf/wks3/8JL&#10;N//CSzf/wks3/8JLN//CSzf/wku/swAArr4AAKDNAACS3gAAif8NAYH/GgV3/yMMbf8qE2T/MRlc&#10;/zgeVf9AIlD/SCZM/08pSP9VK0T/Wy1C/2EvP/9nMT3/bTI7/3MzOf96NTf/gjY1/4s3M/+UODL/&#10;nDkx/6Q6MP+vOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjuwuAAAoMcAAJHYAACE7wAAfP8N&#10;AW//EQNm/xkGXv8hClb/KQ9Q/zITS/86Fkb/QRlC/0gbP/9OHTz/Ux45/1kgN/9eITX/ZCIz/2kj&#10;Mf9wJC//dyUt/34mLP+HJyr/jygp/5cpKP+gKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyqh&#10;wgAAkdEAAILhAAB4/wAAbP8IAWD/DQJX/xEDT/8YBUj/IAZD/ykIP/8xCjv/OAw4/z4ONf9EDzL/&#10;SRAw/04RLv9TEiz/WBMq/10UKf9jFSf/aRYl/28XJP93FyL/fhgh/4UZH/+PGh//kRof/5EaH/+R&#10;Gh//kRof/5EaH/+RGh//kRr/aBkC/2QjBP9fLwb/XkAQ/2NLGv9nVCX/aF0v/2ZnOf9kckH/Yn1I&#10;/2CHTv9dkFL/W5hW/1qeWf9YpFv/V6pd/lawX/1VtWD8VLxh/FTEYvtTzWP5Utxj9lLmY/FT6mPs&#10;VO1j5lbvYuBX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GP/aRgC/2UjBP9gLgb/X0AQ/2ZJGv9q&#10;UyX/a1ww/2llOv9ncEL/ZHtJ/2KFT/9fjlT/XZZY/1udW/9ao139WKlf/FevYftWtWL6Vbxk+lXE&#10;ZflUzmX3U91m81PmZu5V6mbnVu1l4VjuZdtZ72bbWe9m21nvZttZ72bbWe9m21nvZttZ72b/ahgC&#10;/2YiBP9hLgf/YD8Q/2lIG/9tUSb/blsw/2xkOv9pbkP/Z3lL/2SDUf9hjFb/X5Va/12cXf1bomD7&#10;Wqli+lmvZPlYtWX5V7xn+FbFaPdVz2j1VOBp8FXmaelX6mjiWexo21rtadNb7mnTW+5p01vuadNb&#10;7mnTW+5p01vuadNb7mn/ahgC/2ciBP9iLgf/Yz4Q/2xGG/9xUCb/clkx/3BiO/9sa0T/aXZM/2eB&#10;Uv9ki1j/YZNc/V+bYPtdoWL6W6hl+VquZ/hZtWj3WLxp9lfGavVW0WvyVeFs7FfnbORZ6WvcW+tr&#10;1FzsbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbM1d7Wz/axcC/2ghA/9jLQf/ZzwQ/3BFG/90Tib/&#10;dlcx/3RgO/9waUX/bXNN/2p+VP9miFr+Y5Fe+2GZYvlfoGX4Xado9lytavVatGz0Wb1t9FjHbvJX&#10;1G/uV+Jv5lnmb91c6W7TXepvzV7rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcMdf63D/bBcC/2kh&#10;A/9lLQf/azoQ/3RDG/95TCb/elUx/3ldPP91ZkX/cHBO/217Vv9qhVz8Zo9h+mSXZfdhn2j2X6Zr&#10;9F2tbfNctG/yWr1x8VnJcu9Y2nPoWuNz3l3mctNe6HPLX+h0xmDodMFh6HTBYeh0wWHodMFh6HTB&#10;Yeh0wWHodMFh6HT/bRYC/2ogA/9mLQf/bzgQ/3hBGv99SiX/f1Ix/35bPP97Y0b/dmxP/3F3V/5t&#10;gl77aoxj+GaVaPVknWzzYaRv8l+scfBdtHPvXL917lvLdupb3XfgXeN202Dld8ph5XjEYuV4vmPl&#10;eLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xj/bhYC/2sgA/9oLAf/czYQ/30/Gv+CRyX/hFAw&#10;/4RYO/+BYEX/fGlP/3ZyV/5xfV/5bYhl9mqSavNmm2/xY6Ny72Grde1ftXjsXcF57FzQeuNd33vU&#10;YeJ7ymLifMJk4X28ZeF9t2bifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nz/cBUB/2wfA/9p&#10;LAf/dzQP/4E8Gf+HRST/ik0v/4lVOv+HXUX/gmVP/3xuWP12eGD4coRn9W2ObfFpmHLvZqF27GOr&#10;eetgtnzpXsR+517Yf9hh337KY9+AwWXegbln3oG0aN6BsGnfgKxp33+sad9/rGnff6xp33+sad9/&#10;rGnff6xp33//cRUB/20fA/9rKwf/ezIP/4Y6GP+MQyL/j0st/49TOP+NWkP/iWJN/4NpV/18cmD4&#10;dn9n9HGKbvBslXTtaJ956mSqfehht4DmX8iC3WHbg8xk3ITAZtyFuGjbhbFq24Wta9yEqWzdg6Zs&#10;3YKmbN2CpmzdgqZs3YKmbN2CpmzdgqZs3YL/chQB/28eA/9vKQf/fzAO/4o4F/+RQSH/lEos/5VR&#10;Nv+TWEH/kGBL+4tnVfWEb1/wfXpn63eFb+dykHbjbZt83mimgdpls4TVY8SGz2Tah8Fn2Yi3adiJ&#10;r2vYiapt2YimbtqHo27ahqBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhaBv24X/chQB/3AeA/9yKAf/&#10;gi4N/442Fv+VQB//mUgp/5lPNP+YVT76llxJ9JJkU+2Ma13nhXZm4X+Bb9t4jHfTcpZ+zW2hhMlq&#10;rYnFaLuLwWjQjLZr1Y2ubdWNp2/WjKNw1oufcdiKnXHZiZty2oebctqHm3Lah5ty2oebctqHm3La&#10;h5ty2of/cxQB/3AdA/91Jgb/hiwN/5E2Ff+ZQB3/nEYn/51MMfydUjv0nFlF7ZlgT+aUaFnfjnNj&#10;1YZ9bs1/h3jGeJGAwHObh7tvp4y2bbSPs2zIkaxu0pGlcNOQoHLUj5xz1Y2ZdNaMl3TYipZ12YmW&#10;ddmJlnXZiZZ12YmWddmJlnXZiZZ12Yn/dBMB/3EdA/94JAb/iSsM/5U1E/+cPhv/oEMk/6JJLvej&#10;UDfvolZB56FdSt+dZ1TUlW9iy414bsOFgnm7f4yCtXmWia91oY6qcq+SpnHBlKFz0JScdNGSmHbS&#10;kZZ304+Ud9WNknfWjJF42IqReNiKkXjYipF42IqReNiKkXjYipF42Ir/dRMB/3IcA/97Iwb/jCkL&#10;/5g0Ev+fPBn/o0Ei+6ZGKvKoTTPqqVQ84qlbRNejY1PMmmxiwpN1brqLfnmyhYeDqn+RiqR7nJCe&#10;eKqUmna7lpd3z5aUedCUkXrRko9605COetSPjXrVjYx614uMeteLjHrXi4x614uMeteLjHrXi4x6&#10;14v/dRMB/3McA/99IQX/jikK/5s0EP+iORf/pj4f96pEJu6uSi7lsVI13K9ZQc+oYVLFoGlhu5hy&#10;brGRenmpi4ODoYWNi5qBmJGUfqWWkHy2mI19zZeMfs+Vin7Qk4p+0pGJftOPiX3VjYh91ouIfdaL&#10;iH3Wi4h91ouIfdaLiH3Wi4h91ov/dhIB/3QcA/+AIAX/kSgJ/54zD/+kNxX+qjsb869BIuq0SCji&#10;uVAu1LRWQMmtX1G+pWdgtJ5vbaqXd3ihkYCCmYyKi5GHlZGLhKKWhoOymYOEy5iEg86WhIPQlISC&#10;0pKEgdOQhIHUjoSA1oyEgNaMhIDWjISA1oyEgNaMhIDWjISA1oz/dxIB/3QbA/+CHgT/lCcI/6Ay&#10;Df+nNBP6rjgY77U9HOa8RiHcv0wszrlUP8OxXVC3qmVfraRsbKOddHeZmHyBkZOGiomPkpGCjJ+W&#10;fYqvmHqLx5h8ic6WfYjQlH6G0pJ/hdOQf4TUjoCD1oyAg9aMgIPWjICD1oyAg9aMgIPWjICD1oz/&#10;eBIB/3UbA/+FHAT/lyYH/6MvC/+rMBD1szQU67s6F+LERBjVxEgryL1TPby2W06xsGNdpqpqapyk&#10;cXaSn3qAiZqDiYGWjpB5k5yVdJKsl3GSw5hzkc+Wdo7QlHiL0pF5itOQeojVjnuH1ox7h9aMe4fW&#10;jHuH1ox7h9aMe4fWjHuH1oz/eBIB/3YbA/+IGwP/miUG/6YrCf6vLAzxuS8O5sM2D93NPBbOyEcp&#10;wsJRO7a8WUyqtmFbn7BoaJWrb3SLpnd+gaKAhnmfi41xnJmSbJuplWmbv5ZrmdCUbpTRknGR0pFz&#10;j9SPdY3VjXaL1ot2i9aLdovWi3aL1ot2i9aLdovWi3aL1ov/eREB/3gaAv+MGQP/niME/6omBvi0&#10;JQjrwCgI4c0wB9TSNxTIzUUnu8hPOa/CV0qjvV9YmLhmZY2zbXGDr3V7eqt+g3GoiYpqppaPZaWn&#10;kmKmvZJjo9KRZ53TkGqY1I9tldWNbpLWjHCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2Ir/exEB&#10;/3wXAv+QFwL/oiED/64gBPK7HQTlyh4D2tskA8zZNRLA00MktM5NNqjJVUecxF1VkcBkYoa8a217&#10;uHN2crV8fmqzh4VjsZWKXrCljFuxvI1br9WNX6fVjWOh1oxmnNeLaJnYimqW2YhqltmIapbZiGqW&#10;2YhqltmIapbZiGqW2Yj/fBAB/4EUAv+VFQH/px0C/LUWAuvGEAHa2w8AzeAlBMPfNg+420EhrNVL&#10;M6DRU0OUzVpRicliXX7GaWd0w3Fwa8F7eGS/hn5dvpSCWL2lhVa+u4ZVvduGWLPah1yr2odfptqH&#10;YaHbhmOd24VjnduFY53bhWOd24VjnduFY53bhWOd24X/fhAB/4cRAf+aEQD/rRQA2r4KANHNCgDL&#10;5BABweQlB7fjNROt4UAho95JL5fbUj6L11lLgNRgV3bRaGFtz3BpZc16cF7MhnVYzJV5VMyme1HN&#10;vHxQzOJ8U8Hgf1W334BYsd6BWqvegVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgVym34H/gA8B/44O&#10;Af+iDQDbtQgAzsEIAMbQCQC+6RICtOklCqroMxeg5j4lluVHMovjTj+A4VVJduBdU23eZltl3W9h&#10;Xt16Z1jchmtT3JVvUN2mcU3eu3JN3+FxTtHndFDG5ndSvuR4U7jkeVWy43pVsuN6VbLjelWy43pV&#10;suN6VbLjelWy43r/gw4B/5YLAN2rBADNuAYAwsQGALrUCQCx7xQDp+4lDZ7uMxqU7T0niuxGM4Dr&#10;Tj5261VHbOpbTmTqY1Vd6m1aWOp3XlPqg2JO6pFlSuuhZ0fss2lG7dBpSOboaUvZ62pMz+xtTsfr&#10;b0/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nD/iQsA6aABANCxBADBvAUAt8kGAK7aCQCk9RcF&#10;m/UnEJL1NByI9j4nf/ZHMnb2Tjts9lRCZPZaSF32Yk1X9mtRUvZ1VU33gFhI+I1aRfibXEL4q15B&#10;975fQPffYEPu7GBH4/FfSNvxYUnS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mP+lQAA1KkAAMK1&#10;AwC1wQMAqs8FAKDnCwGY/RoGj/4pEIb/NRt+/0AldP9GLWv/TDVj/1I6XP9ZP1b/YENQ/2hHTP9x&#10;Skf/e0xD/4dOQP+UUD7/oVI9/7BUO//DVTv+4VU8+fBVQPD0VUPn91RD5/dUQ+f3VEPn91RD5/dU&#10;Q+f3VEPn91TboQAAxbAAALW6AgCoxwIAndYEAJP8DgGL/x0Gg/8rD3r/NRdx/zwfaP9CJmD/SSxZ&#10;/08xU/9WNU7/XThJ/2U7Rf9tPUH/dj8+/4BBO/+LQzn/mEU4/6RGNv+yRzX/xEg1/91JNP/wSTf+&#10;+Ek3/vhJN/74STf++Ek3/vhJN/74STf++EnJqwAAtrQAAKjBAACbzwAAjt8BAIf/EQF+/x0Edf8n&#10;C2z/LxJk/zcYXP8+HVb/RSJQ/0slS/9SKEb/WCtB/18tPv9nLzv/bzE4/3gzNv+CNDP/jTYx/5k3&#10;MP+lOC//sjou/8A7Lv/TOy3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zy4sAAAqLwAAJrJAACM&#10;2QAAgfUDAHn/EAFu/xYDZf8fBl7/JwtX/zAPUf83E0v/PhdG/0UZQf9MGz3/Uh05/1gfNv9fITT/&#10;ZiIx/24kL/93JS3/gCYr/4woKf+XKSj/oion/60rJv+5LCb/yS0m/8ktJv/JLSb/yS0m/8ktJv/J&#10;LSb/yS2qtwAAmsUAAIvTAAB94gAAdf8FAGn/DAFf/xECV/8XA1D/HwVJ/yYHRP8uCT//Ngs7/z0N&#10;N/9DDzP/SREw/08SLv9VEyz/WxQq/2IVJ/9pFiX/chcj/3sYIf+GGR//kRoe/5wbHv+lHB3/sB0d&#10;/7AdHf+wHR3/sB0d/7AdHf+wHR3/sB2cwAAAjM4AAHzeAABw9QAAZf8AAFr/BgFR/w0BSf8RAkP/&#10;FwM9/x8EOP8mBTT/LQYw/zMHLf85Byr/Pggn/0MIJf9JCSP/Tgkh/1QJH/9aCh3/YQob/2kLGf9y&#10;DBf/fA0W/4YNFP+PDhT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg//XBwC/1cmA/9RMgb/TjwI&#10;/1dFEP9bThn/XFgi/1tjK/9ZbzL/V3o4/1SFPf9SkEH/UJlF/0+gR/9Op0n/Ta5L/0y0TP9Lu03/&#10;SsNO/0nNT/9J3VD/SOlQ/0jyUPtJ9lD2S/lQ8E37T+pP+1DnT/xQ50/8UOdP/FDnT/xQ50/8UOdP&#10;/FD/XBwC/1gmA/9SMgb/UToI/1pDEP9fTRn/X1cj/15hK/9cbTP/WXk6/1eEP/9UjkP/UpdH/1Cf&#10;Sf9Ppkv/Tq1N/020T/9Mu1D/S8NR/0vOUv9K31L/SepT/UryU/hL9lPxTfhS60/6UuVQ+lPiUfpT&#10;4lH6U+JR+lPiUfpT4lH6U+JR+lP/XRsC/1kmA/9TMQb/VDkI/11CEP9iSxr/YlUj/2BfLP9fazT/&#10;XHc7/1mCQP9WjEX/VJVI/1KeS/9RpU7/UKxP/0+zUf9Ou1L/TcRT/0zPVP9L4FX/S+tV+kzyVfRN&#10;9lXsUPhU5lH4Vd9S+VbcU/lW3FP5VtxT+VbcU/lW3FP5VtxT+Vb/XhsC/1olA/9UMQb/WDcI/2FA&#10;Ef9lSRr/ZlMj/2RdLf9iaDX/X3Q8/1x/Qv9Zikf/VpNL/1ScTv9TpFD/UatS/1CzVP9PulX/TsRW&#10;/03QV/9N4lj8TO1Y9k7yWO5Q9VjmU/ZY31T3WddV+FnTVfhZ01X4WdNV+FnTVfhZ01X4WdNV+Fn/&#10;XxoC/1slA/9VMAb/XDQI/2U9Ef9qRxr/a1Ek/2laLf9mZDb/Y3A9/198Q/9ch0n/WZFN/1eaUP9V&#10;olP/U6pV/1KyV/9Ruln/UMVa/0/SW/xO5Fv4T+1c8FHyW+dU9FveVfVc1Vb2Xc5Y913LWPddy1j3&#10;XctY913LWPddy1j3XctY913/YBoC/1wkA/9WLwX/YDII/2o7EP9vRBr/cE4j/29XLf9rYTb/Z2w+&#10;/2N4Rf9gg0v/XI5P/1qYU/9XoFb/VqlZ/1SxW/9Tulz+UcZe/FDWX/lQ51/yUu5f51XxX91X8mDS&#10;WPNhy1n1YsVb9WLDW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WL/YRkC/10jA/9aLQX/ZS8I/284EP90&#10;QRn/dksj/3VULf9xXTb/bGc//2hzRv9kf0z/YIpS/12VVv9anln/WKdc/lawX/1UumD8U8di+VLc&#10;Y/NT6GPpVe5j3ljwZNBa8WXIXPJmwl3yZr1e8ma7XvJmu17yZrte8ma7XvJmu17yZrte8mb/YhkC&#10;/14jA/9eKgX/aS0I/3Q1D/96Phj/fEgi/3tRLP94Wjb/c2M//21tR/9pek7/ZIZU/2CRWP9dnFz9&#10;WqVg+1iwYvpWu2X4Vcpm9VTgZ+xW6mffWu1n0FzvacZd72q/X+9quWDvarVh72qzYe9qs2HvarNh&#10;72qzYe9qs2HvarNh72r/YxgC/2AiA/9iJwX/bioH/3kyDv9/PBf/gkYh/4JPK/9/WDX/e2A+/3Vp&#10;R/9vdE77aoFV+GaMW/Vil1/zX6Fj8FyrZu5atmnsWcRq6Vjaa+Fa6mvQXextxV/sbrxh62+2Yuxv&#10;sWPsbq1k7G6rZO1tq2Ttbatk7W2rZO1tq2Ttbatk7W3/ZBgC/2EiA/9mJQT/cicH/34wDf+FOxb/&#10;iEUf/4hNKf+GVTP/gl49+31mRvZ2cE7ycnxV7m2HXOpokmLmZJxm42GmauBfsm3dXb9v2l3TcNJe&#10;6nDEYOlyumLoc7Nk6HOtZelzqWbpcqZn6nGkZ+pwpGfqcKRn6nCkZ+pwpGfqcKRn6nD/ZRcC/2Ih&#10;A/9pIwT/dyUG/4IvDP+KORT/jkMd/49MJv+NUzD5ils684VjRO1/bE3oeXdV43SCXd5ujWPZaZdp&#10;02ahbs9jrHHLYbl0yGHKdcVh5Xa5ZOZ3sGbld6po5nelaeZ2omrndZ9q6HOea+lznmvpc55r6XOe&#10;a+lznmvpc55r6XP/ZhcB/2MhA/9tIAT/eyMF/4cuC/+POBL/k0Ea/5VKI/qUUS3zkVk37I1gQeWH&#10;aUrfgXRT1np+Xc90iGXKb5FsxWubccFopnW9ZrJ4umXCerdl3XuuaON7p2rje6Jr5HqebOV4m23l&#10;d5lt53aYbud1mG7ndZhu53WYbud1mG7ndZhu53X/ZxYB/2QgA/9wHgP/fiIF/4ssCf+TNxD/mEAY&#10;/ZpIIPSaTinsmFUz5ZVdPN2PZkfTiG9Ty4F5XsV7g2a/dYxuuXGWdLVuoXiwa6x8rWq7fqpq0n+k&#10;bOB+nm3hfZpv4nyXcON6lXDkeZNw5XeTceZ3k3Hmd5Nx5neTceZ3k3Hmd5Nx5nf/aBYB/2QgA/9z&#10;HAP/gSAE/44rCP+XNQ7/nT4V+J9EHO+gSyXnn1It351aN9OVY0bKjmxTw4d1XruBfme1e4hvr3eR&#10;dapznHqlcKh+oW+2gZ5vyoKbcN6BlnHfgJNy4X6Rc+J8kHPjeo5z5HmOc+V4jnPleI5z5XiOc+V4&#10;jnPleI5z5Xj/aRYB/2YeA/92GgP/hB8D/5IqB/+bNAz+oDsS86NBGOqmSCDip08n2KJWNsyaYEXD&#10;k2lSu41yXrOGemesgYRvpn2NdqB5mHybdqOAl3Sxg5R0xYSRdd2Dj3begY124H+Ld+F9infie4l2&#10;5HqJduR5iXbkeYl25HmJduR5iXbkeYl25Hn/aRUB/2kdA/94GQL/hx4D/5UoBv+eMgr6pDcP76g9&#10;FOasRBrdrUsk0KZUNcafXkS8mWZStJJvXayMd2ekh4BvnoKKd5h+lH2Se6CBjXqthIp5wIWIetyE&#10;h3rdgoZ634CGeuB+hXrifIV543qFeeR5hXnkeYV55HmFeeR5hXnkeYV55Hn/ahUB/2sbAv97FwL/&#10;ihwC/5gmBf+iMAj1qDMM6645EOKzQRTWsUcjyqtSNMCkXEO2nmRRrZhsXKWSdGadjX1vloiGdo+F&#10;kX2KgpyChYCqhYF/vIaAgNuFgIDdg4B/3oGAfuB/gH3hfYB943uAfOR6gHzkeoB85HqAfOR6gHzk&#10;eoB85Hr/axUB/20ZAv9+FQL/jRsC/5skA/6lLAbxrC8I57M0C926OhDQtUYhxa9RMrqpWkKwo2JP&#10;p51qW56YcmWWk3puj4+DdoiLjnyCiJmBfIanhXmGuYZ3h9eFeIXdg3qD3oF6guB/e4HhfXyA43t8&#10;f+N6fH/jenx/43p8f+N6fH/jenx/43r/axQB/3AYAv+BFAH/kBkB/58iAvqpJgTtsSkF4rovBta/&#10;Ng/KukQgv7RPMbSuWECqqGBOoaNnWpieb2SPmndtiJaAdYCSi3t6j5aAdI6khHGNtoVvjtGFcYvd&#10;g3OJ34F1h+B+doXhfXeE43t3g+R6d4PkeneD5Hp3g+R6d4PkeneD5Hr/bBQB/3MWAv+FEwH/lBYB&#10;/6IeAfWtIALnuCEC3cMmAtDDNA3EvkIeublNL66zVj6krl5MmqllV5GlbWKJoXVrgJ1+cnmaiHly&#10;l5R+bZaigmmVs4Rnls2DaZPegmyP34BvjOF+cIrifHKI43pyh+R5cofkeXKH5Hlyh+R5cofkeXKH&#10;5Hn/bRMB/3YTAf+IEgH/mBMA/6cZAe+zFgHiwBUA1coeAcnHMgy+w0Acs75LLKi6VDyetVxJlLBj&#10;VYqsa1+BqXJoeaV7b3KjhXZroJF7Zp+ff2KfsYFgn8qAYpzgf2WX4X5ok+J8apDje2yN5HltjOV4&#10;bYzleG2M5XhtjOV4bYzleG2M5Xj/bhMB/3sRAf+NEAD/nRAA+qwRANq7CwDVyQsAzc4bAcLMLwq3&#10;yT0ZrMVJKaHAUjiXvFpGjbhhUYO1aFt6snBkcq95a2usg3Fkq492X6meelupr3xZqsl8Wqfie16g&#10;43thm+N6Y5fkeWaU5XdmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd2aS5nf/cBIB/4AOAf+SDgDyowsA2bMJ&#10;AM++CQDLzAkAxNMXALrSLAewzzsWpcxGJprIUDWPxFhBhcFfTXy+Z1ZzvG9ea7l3ZWS4gmteto5w&#10;WbWdc1W1rnVUtsh1U7Pndler5nZapOZ2XKDndV+c53Rgmuh0YJrodGCa6HRgmuh0YJrodGCa6HT/&#10;chIB/4YMAPuYCQDZqQYAzrUHAMbBBwDAzwkAutsTALHaKQWn2DcSnNREIZLRTTCHzlU8fctdR3TJ&#10;ZVBsx21XZcV2Xl7EgWNZw45oVMOda1HDrmxPxMhtTsLtbVC4629TsOtwVavqcFim63BZo+twWaPr&#10;cFmj63BZo+twWaPrcFmj63D/dw8B/40IAN6gAgDPrgUAxLkFALvFBgC10woAruEWAabhKQad4DcR&#10;k95CHYncTCl/2lQ1dddcP23VZEhl02xPX9J2VFnSgVlU0Y5dUNGdYE3SsGJL08liStLtYkvI8mZN&#10;v/FoT7jwaVGy8GlSr+9pUq/vaVKv72lSr+9pUq/vaVKv72n/fwoA7ZYAANKmAQDEsgMAubwDALDJ&#10;BgCp2AoAoecZApnnKgmQ5zcUh+ZCH33lSil05FEza+NZOmTiYUFe4mtHWOJ1S1PhgE9P4o1TS+Kb&#10;VUnjrFdH5MRXRuPpV0bd9llH0PdcScj3XkrB9mBLvfZgS732YEu99mBLvfZgS732YEu99mD/iQAA&#10;2Z4AAMesAQC5tgIArsEDAKXOBgCc5AwAle8dA43vLAuF7zkVfO9BHnPvSSdq7lAvYu5XNVzuXzpW&#10;7mg/Uu5xQk3vfEZJ74lJRvCWS0Pwpk1A8blOP/LbTz7w905C5vtPQ937UUTU/FNFz/xURc/8VEXP&#10;/FRFz/xURc/8VEXP/FThlQAAy6YAALuwAACuuwEAosgCAJjVBQCQ+A8BifggBIL4Lgt5+TcTcPk/&#10;G2j5RiJg+k0oWvpULVT6XDFP+2U1S/ttOEf8dztD/IM9P/2QPzz9n0E6/q9DOP/GRDf/6kU2/P1F&#10;O/L/RD7q/0Q+5v9GPub/Rj7m/0Y+5v9GPub/Rj7m/0bQnwAAvawAAK61AACiwgAAlc8AAIrdAwCE&#10;/xIBe/8eA3T/Kgls/zMPZP87Fl3/QxtX/0ogUf9RJEz/WCdI/2AqRP9oLED/cS48/3sxOf+IMjX/&#10;ljQz/6Q2Mf+2Ny//0Dgu/+85Lf//OTH//zkz/P85M/z/OTP8/zkz/P85M/z/OTP8/znBqAAAr7EA&#10;AKK9AACUygAAh9gAAH3zBwB2/xIBbf8aA2X/JAVe/y0KWP82D1L/PRNM/0UWSP9MGUP/Uxs//1oe&#10;PP9hIDj/aSE1/3IjMf99JS7/iiYr/5koKf+nKSf/uSsm/9IsJf/vLCT//y0k//8tJP//LST//y0k&#10;//8tJP//LST//y2xrgAAo7kAAJTGAACG0wAAeeEAAHH/CABn/w8BX/8VAlf/HgNR/yYFS/8uB0b/&#10;NgpB/z0MPf9EDjn/SxA2/1ESMv9YEy//XxUs/2cWKf9xFyb/fBgj/4kaIP+YGx//phwd/7cdHP/K&#10;Hhz/5h8b//AfG//wHxv/8B8b//AfG//wHxv/8B+ktQAAlcIAAIbPAAB33gAAa/QAAGL/AwBZ/wsB&#10;Uf8RAUr/FwJE/x8DP/8mBDr/LQU2/zQGMv86By7/QAgr/0YIKP9MCSX/Ugki/1kKIP9iCx3/awwa&#10;/3YNF/+EDhX/kg8U/6AQE/+tERP/uhET/8MSE//DEhP/wxIT/8MSE//DEhP/wxKXvgAAhswAAHfb&#10;AABp5wAAXP0AAFT/AABL/wUAQ/8MAT3/EQI3/xcCMv8eAy7/JAMq/yoEJf8vBCL/NQUf/zoFHf8/&#10;BRr/RQYY/0sGFv9SBhT/WgcS/2IHEP9sBw//dwgN/4QIDP+QCAz/nAgM/6IIDP+iCAz/oggM/6II&#10;DP+iCAz/ogj/UCAC/0sqA/9ENgX/RzoG/0o/CP9OSQ//T1QX/09gHv9NbCT/Snkq/0iFLv9GkDL/&#10;RJo0/0OiN/9Cqjj/QbE6/0C5O/9AwTz/P8s9/z7cPv8+6D7/PfM+/z37P/8+/z7/QP8++kP/PfRE&#10;/z7uRv8/7kb/P+5G/z/uRv8/7kb/P+5G/z//UCAC/0sqA/9FNQX/SjgG/009CP9RSA//UlIX/1Fe&#10;Hv9PaiX/TXcr/0qDL/9IjjP/Rpg2/0ShOP9DqTr/QrA8/0K4Pf9BwT7/QMs//0DcQP8/6UD/P/RA&#10;/z79Qf9A/0D9Qv9A9kX/QPBG/0HpSP9B6Uj/QelI/0HpSP9B6Uj/QelI/0H/UR8C/0wpA/9HNAX/&#10;TTYG/1E7CP9VRhD/VlAY/1VcH/9SaCb/UHQs/02AMf9KjDX/SJc4/0agO/9FqDz/RLA+/0O4P/9D&#10;wUH/QsxB/0HeQv9B60P/QPVD/0D9Q/9D/0P4Rv9C8Ej/Q+pJ/0TjSv9F40r/ReNK/0XjSv9F40r/&#10;ReNK/0X/Uh8C/00pA/9KMgT/UDMG/1U5CP9ZQxD/Wk0Y/1lYIP9WZCf/U3Et/1B9M/9NiTf/S5Q6&#10;/0mePf9Hpj//Rq5B/0W3Qv9EwUT/RMxF/0PfRf9C7Ub/QvdG/0P9RvlG/0bwSf9G6Uv/R+JM/0jb&#10;Tf9I203/SNtN/0jbTf9I203/SNtN/0j/Ux4C/04oA/9OLwT/VDAG/1o2CP9eQBD/YEoY/15VIP9b&#10;YCj/WG0v/1R5NP9RhTn/TpE9/0ybQP9KpEL/Sa1E/0i2Rv9HwUf/Rs1I/0XhSf9E70r/RfhK+0f9&#10;SvFK/0noTf9L307/TNdP/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0z/VB0C/1AnA/9SLAT/WS0F&#10;/18yCP9kPBD/ZkcY/2RSIP9hXCj/XWgw/1p1Nv9WgTv/Uo0//0+YQ/9NokX/TKtI/0q1Sf9Jv0v/&#10;SMxM/0jhTf9I7k38SPlO8kv8TedO/U/dUP1Q0lL+UMxT/1HGVP9RxlT/UcZU/1HGVP9RxlT/UcZU&#10;/1H/VR0C/1EnA/9WKQT/XioF/2QvCP9qOg//bEUX/2xPIP9oWSj/ZGMw/2BwN/9cfD3/WIhC/1WT&#10;Rv9TnUn/UaZL/0+wTf9Ouk/9TcZQ+k3ZUfZM6lHyTfdR51D6UttS+1TOVPxVx1b9VcFX/lW8WP5V&#10;vFj+VbxY/lW8WP5VvFj+VbxY/lX/VxwC/1ImA/9aJgT/YiYE/2osB/9xNw7/c0IW/3NMH/9wVij/&#10;a2Aw/2ZrOP9jdz7+X4NE+1uOSPlYmEz3VqFP9VWrUfNTtVPxUsFU71HQVetR51XmUvZW2lT5WMxW&#10;+lnDWPtavFr7Wrdb+1mzXPtZs1z7WbNc+1mzXPtZs1z7WbNc+1n/WBsC/1MlA/9eIwP/ZyME/3Aq&#10;Bv93NQ3/ekAV/3pKHf94Uyb/c1wv/G5mN/hpcj/0ZX5F8WGJSu5ek07rXJ1S6FmmVeZYsFfkV7xY&#10;4lbMWd5W5FnYVvRbylj3XcBa+F64XPhes134Xq5e+F2rX/lcq1/5XKtf+VyrX/lcq1/5XKtf+Vz/&#10;WRsC/1YjA/9iIAP/bCAD/3UoBf99Mwv/gD0T/4FHG/9/UCT5e1kt9HZiNu5xbT7qbHlF5miES+Jk&#10;jlHeYZhV216iWdZcrFvTW7he0FrGX81a32DIWvJhvlz1YrVe9GKuYPViqmH1YaZi9mGjY/dfo2P3&#10;X6Nj91+jY/dfo2P3X6Nj91//WhoC/1khAv9mHQL/cB4D/3omBP+CMQn/hjsQ/4hEGfmGTSHyg1Yr&#10;635eNOV5aT3gdHRF2m9/TNNqiVPPZpJYy2OcXcdhpmDEX7FjwV6/ZL5e0mW6X+xmsmDyZqti8mal&#10;ZPJloWXzZJ9l9GOcZvVinGb1Ypxm9WKcZvVinGb1Ypxm9WL/WxoC/1wfAv9pGwL/dRwC/34kA/+H&#10;Lgj/jDgO+45CFvKOSh7ri1In5IdbMN2BZjrTenBFzXV6Tshwg1XDbI1bvmmWYLpmoGS3ZKtntGO4&#10;abFiymquY+ZqqGTvaqJm72mdZ/BommjxZ5hp8maWafNklmnzZJZp82SWafNklmnzZJZp82T/WxkC&#10;/18cAv9sGAL/eRsC/4MhA/+MLAb/kTYL9ZQ/EuyVRxnkk08i3I5YLdKHYjrKgWxFw3t1Tr52f1a4&#10;cohdtG6RYq9rm2araaZqqGezbKVnw26iZ+BunmntbZlq7myWa+9qk2zwaZJs8WeQbPJmkGzyZpBs&#10;8maQbPJmkGzyZpBs8mb/XBkB/2IaAv9wFgL/fBkC/4YfAv+QKQT6ljMJ8Jo8DuebRBXfmksd05RV&#10;LMqNXznCh2lFu4FxT7V8e1eveIReqnSNY6Vxl2ihbqJsnWyub5psvnCYbNlxlW3rb5Fu7G6Pb+1s&#10;jW/vaoxv8GmLb/Fni2/xZ4tv8WeLb/Fni2/xZ4tv8Wf/XRkB/2QZAv9yFAH/fxgB/4odAf+UJgP2&#10;mzAG6584CuKiPxDYn0cczZlSK8SSXTm7jGZEtIduTq2Cd1enfYBeonmJZJ12k2mYc55tlHGqcZBx&#10;unKOcdFzjHLqcYpz62+Ic+1th3Pua4dz72qGcvBohnLwaIZy8GiGcvBohnLwaIZy8Gj/XhgB/2cX&#10;Af91EwH/gxYB/44aAf6YIwLxnywE56UzB92oOQzRo0Ubx51QKr6XWji1kmNErYxsTqaHdFegg3xe&#10;mn+GZJV8j2qQeZpui3emcoh2tnSFdsx0hHfpcoN36nCCd+xugnbtbIJ272qBdvBpgXbwaYF28GmB&#10;dvBpgXbwaYF28Gn/XhgB/2kVAf94EgH/hhQB/5EYAfqcHwHtpCcC4qosBNasNAvLp0MawaJOKbic&#10;WDavl2FDp5FpTaCNcVaZiHlek4WCZI2BjGqIf5dvg32kcn98s3R9fMh1fH3oc3x86nF8e+xvfXrt&#10;bX157mt9efBpfXnwaX158Gl9efBpfXnwaX158Gn/XxgB/2sTAf97EQH/iRMA/5UVAPWgGgHoqSAB&#10;3bAkAdCwMgrGrEEYvKZMJ7OhVjWqnF9BopdnTJqSb1WTjnddjIuAZIaIimmBhZVufIOhcneCsHR1&#10;gsV1dIPnc3WB6nF2f+tvd37tbXh97mt4fPBpeHzwaXh88Gl4fPBpeHzwaXh88Gn/YBcB/24SAf9+&#10;EAD/jBEA/5kRAPGkEwDjrhYA1rYcAcu0MAjBsD8Xt6tLJa2mVDOkoV1AnJ1lSpSYbFOMlXRbhpF9&#10;Yn+Oh2h5jJJtdIqecXCIrXRtiMF0bYnkc2+H6nFwhOxvcoPtbXOB7mt0gPBpdIDwaXSA8Gl0gPBp&#10;dIDwaXSA8Gn/YRcB/3EQAf+CDgD/kA4A9Z0NAOOpDADZtQwAz7kaAMW4Lge7tD0VsbBJI6erUjGe&#10;p1s+lqNjSI6falGGm3JZf5h6YHiVhGZyk49sbZGcb2mQqnJmkL5zZZHhcmiO63BqiuxubIjtbG2G&#10;72tuhPBpboTwaW6E8GluhPBpboTwaW6E8Gn/YxUB/3UOAf+GDQD4lAsA3KIIANStCQDPuAoAyb0X&#10;AL+8Kwa1uTsTq7ZHIaGxUC+YrVk7j6phRoemaE9/o3BXeKB4XnKegWRrm4xpZpqZbWKZqG9fmbxw&#10;Xpnfb2CW7G5jke1tZo7ua2eL72ppifBoaYnwaGmJ8GhpifBoaYnwaGmJ8Gj/ZxIB/3kMAP+KCgDf&#10;mgQA06YHAMyxCADHuwgAwcITALjCKASuvzgQpbxEHpu4TiyRtVc4iLFeQoCuZkt4q21Tcal2Wmun&#10;f2BlpYpkYKOXaFujpmtZo7psWKPca1mg7mtcmu9qX5bwaWGS8Whjj/FmY4/xZmOP8WZjj/FmY4/x&#10;ZmOP8Wb/axAB/34JAPGQBADWngMAzKoGAMS0BgC+vgUAuMgQALDIJAOnxjUNncNCG5PATCiKvVQz&#10;gbpcPnm3ZEZxtWtOa7N0VGSxflpfsIlfWq+WYlaupWVTrrlmUq/bZVKr8mZVpPJmWJ/yZlqb82Vc&#10;l/NkXJfzZFyX82Rcl/NkXJfzZFyX82T/cA0A/4QEAN2WAADOowMAxK4EALu3BAC0wgUArs0MAKfO&#10;IAKezTEKlcs+FovISSOCxlIuesNaOHLBYkBrwGpHZL5zTV69fFNZvIhXVLuVW1C7pV1Ou7leTbzb&#10;XUu5919OsfZgUar2YFOl9mBVofZgVaH2YFWh9mBVofZgVaH2YFWh9mD/dwgA64wAANObAADGqAIA&#10;u7ECALK7AgCqxwYAotMKAJ3WGgGV1iwGjNQ6EYPSRh160E8ncs5YMWrNYDhky2g/XspyRVjKfElU&#10;yYhNT8mVUUzJpVNKyblUScrcU0fI91VIwPxYSrj7WUyy+1pOrfpaTq36Wk6t+lpOrfpaTq36Wk6t&#10;+lr/fwAA3JMAAMqiAAC8rAEAsbUAAKjAAwCfywYAltkLAJHgGwGK3ywGgt85DnneQxdx3U0gatxW&#10;KGPbXy9d2mc1WNlxOlPZez5P2YhCS9mWRUjZpkdG2rpIRdvbR0TY9ElC0/9NRMn/T0XC/1BHu/9S&#10;R7v/Uke7/1JHu/9SR7v/Uke7/1LmigAAz5sAAL+nAACysAAAp7sAAJzGAwCT0QYAi+oOAIXoHwJ+&#10;6C0Gdug4Dm7oQRZm50odX+dSI1nnWylV52QtUOdtMUzneDVJ54Q4RuiROkPooDxA6bI+P+rLPj7o&#10;7z495v8/PeD/Qj/X/0RAzv9GQM7/RkDO/0ZAzv9GQM7/RkDO/0bWkwAAxKMAALSsAACntgAAm8EA&#10;AJDMAgCG2QYAgPISAHnyHwJx8isGavI2DGPzPxJd80cYV/NPHVLzVyFN9GAkSfRpKEb0cypC9X4t&#10;P/WLLzz2mTE69qkzOPe+NDb44TU29fk1NfP/NDfs/zY55f84OeX/ODnl/zg55f84OeX/ODnl/zjI&#10;ngAAtqkAAKiyAACbvQAAj8gAAIPUAAB56AcAc/wSAWv9HQJk/ScEXv4xCFj+Ow1T/0MRTf9LFUn/&#10;UxhF/1oaQf9jHT7/bB87/3YhN/+CIzT/kCUy/58nMP+wKC7/yCkt/+oqLP//Kiz//yov+f8qL/n/&#10;Ki/5/yov+f8qL/n/Ki/5/yq5pgAAqq4AAJy5AACOxQAAgdEAAHXeAABt+gkAZf8RAV7/GgJX/yMD&#10;Uv8sBUz/NAdI/zwKQ/9EDD//TA48/1MQOP9bEjX/YxQy/2wWL/93Fyz/hBkp/5MaJ/+iHCX/tB0k&#10;/8weI//tHiL//R8i//8fIv//HyL//x8i//8fIv//HyL//x+sqwAAnbYAAI/CAACAzgAAc9wAAGfp&#10;AABf/wYAWP8OAFH/FQFL/x0CRv8mA0H/LQQ8/zUFOP88BjT/Qgcx/0kILv9QCSv/Vwoo/18KJf9p&#10;DCP/dA0g/4IOHf+SDxv/ohAa/7IRGf/IEhj/5RMX//oUF//6FBf/+hQX//oUF//6FBf/+hSfswAA&#10;kL8AAIDMAABy2gAAZOQAAFj1AABR/wEASv8LAET/EAE+/xcBOf8eAjT/JQIw/ywDLP8yBCj/OAQl&#10;/z4FIv9EBR//SgUc/1EGGv9ZBhf/YwcU/24HEv98CBD/jAgP/5wIDv+sCQ7/uwkN/9MJDf/TCQ3/&#10;0wkN/9MJDf/TCQ3/0wmRvAAAgckAAHLXAABk5AAAVOsAAEv/AABE/wAAPf8EADf/DAAx/xABLP8W&#10;ASj/HAEk/yICIP8nAhz/LAIZ/zEDFv82AxP/PAMR/0IDD/9JBA3/UQQL/1oECf9mBAb/cwUD/4EF&#10;Av+QBQH/nAUB/6sFAf+rBQH/qwUB/6sFAf+rBQH/qwX/RCQC/z8uA/88NgT/QDgE/0E9Bv9BRQj/&#10;QVEN/0BdE/8/ahj/PHcc/zqEIP83kSP/Npsl/zWkJ/80rCj/NLUq/zO+K/8yyCv/MtUs/zHlLf8x&#10;8S3/Mfst/zD/Lf8w/y3/M/8t/zb/LP44/y35Ov8u9jv/LvY7/y72O/8u9jv/LvY7/y7/RSMC/z8u&#10;A/8+NAP/QjYE/0Q7Bv9EQwj/RU8N/0RbE/9BaBn/P3Ud/zyCIf86jyT/OJon/zejKf82rCr/NrQs&#10;/zW9Lf80yC7/NNYu/zPmL/8z8i//Mvww/zL/MP8z/y//Nv8v/zn/L/k7/zD0Pf8x8T3/MfE9/zHx&#10;Pf8x8T3/MfE9/zH/RiMC/0AtA/9BMgP/RjME/0g4Bv9IQAj/SUwO/0hYFP9FZRr/QnIf/0B/I/89&#10;jCb/O5gp/zqhK/85qi3/OLMu/ze9L/82xzD/NtUx/zbmMv818TL/Nfsy/zX/Mv82/zL/Ov8x+j3/&#10;M/M+/zTtQP806kH/NOpB/zTqQf806kH/NOpB/zT/RyIC/0EsA/9FLwP/STAE/0w1Bv9NPQj/TkgO&#10;/01UFf9LYRv/SG4g/0V7Jf9CiCj/P5Qr/z6eLv89py//PK8x/zy4Mv87wzP/Os80/zrhNf867jX/&#10;Ovg1/zr/Nf86/zX7Pv818kH/N+tC/zjlRP844UX/OOFF/zjhRf844UX/OOFF/zj/SCIC/0MsA/9I&#10;LAP/Ti0E/1ExBf9TOQj/VUUO/1NRFf9RXRz/Tmoh/0t3Jv9Igyv/RY8u/0SZMP9CojP/Qas0/0G0&#10;Nv9AvTf/P8k4/z/bOP8/6jn/P/U5/z//OftA/zjxQ/866EX/POFH/zzaSP891Un/PdVJ/z3VSf89&#10;1Un/PdVJ/z3/SSEC/0QqA/9NKAP/UykE/1ctBf9ZNgj/XEIO/1tOFf9YWRz/VWUi/1JyKP9Pfi3/&#10;TIow/0qUM/9Injb/R6Y4/0avOf9FuDv/RcQ8/0TSPPxE5T34RPI99UX+PPFF/z7mSP9A3Er/QdJL&#10;/0HMTf9ByU3/QclN/0HJTf9ByU3/QclN/0H/SiAC/0gnAv9RJQP/WCUD/10qBP9gMwf/Yz8O/2JK&#10;Ff9gVRz/XGEj/1ltKf9VeS7/UoQz/1CPNv1OmTn7TKI7+kuqPfhKtD/3Sr5A9UnMQPFJ4UHtSvBB&#10;6kr8QuRK/0TYTP9FzE//RsZQ/0bAUf9GvlH/Rr5R/0a+Uf9GvlH/Rr5R/0b/TCAC/0wkAv9VIQL/&#10;XSED/2MnBP9nMQb/ajwM/2pHFP9nUhv/Y1wj/19oKvtcdDD3WX819VaKOfJUlDzwUp0/7lGmQexQ&#10;r0PqT7pE6E7HROZP3UXhT+5F3U77SNRP/0nIUf9KwFP/SrpU/0q2Vf9KtFb/SrRW/0q0Vv9KtFb/&#10;SrRW/0r/TR8C/1AhAv9aHgL/Yh4C/2klA/9tLQX/cTkL/3FEEv9vThr7a1gi9WZjKfFjbzDtYHo2&#10;6VyFO+Zajz/kWJhC4VaiRN9Vq0bcU7ZI2lLDStZS2ErRU+xLzFP6TcVU/068Vv9PtVf/T7BY/06s&#10;Wf9Nqlr/Tapa/02qWv9Nqlr/Tapa/03/Th4C/1MeAv9eGwL/ZxsC/24iA/9zKgT/dzUJ/3hAEPl3&#10;Shjyc1Qg7G9eKOdrajDiZ3U23mOAPNlfikHUXZNG0VudSc5ZpkzLWLBOyFe8UMZWzVHDV+ZRvlf3&#10;UrhY/1OwWv9Tq1z/Uqdd/1KjXf9Rol3/UKJd/1CiXf9Qol3/UKJd/1D/Tx4C/1cbAv9iFwH/bBkC&#10;/3QgAv95JwP/fjIH+YA8DfF/RhXqe1Ad5HdbJt1zZi7VbXA30Gl6PstlhETHYo5JxGCXTcBeoFC9&#10;XapTu1u2VbhbxVa1W99WslzzV6xd/VemXv1WoWD+VZ5g/1ScYf9TmmH/U5ph/1OaYf9TmmH/U5ph&#10;/1P/UB0C/1oZAf9lFQH/cBcB/3gdAf9/JAL9hC4F84Y4CuqGQhHjhEsZ239XI9F5Yi/LdGw4xW92&#10;QMBsf0a8aIhLuGaRULVjm1OxYaVWrmCwWatfv1qpX9RbpmDvW6Jh+lqdY/tZmWT8WJZk/VeVZf5V&#10;lGX+VZRl/lWUZf5VlGX+VZRl/lX/UB0C/10XAf9pEgH/dBUB/30aAf+EIQH3iSoD7Y00B+SNPQ3c&#10;i0gW0YVUI8l/Xi7Cemg4vHVxQLdxekeyboRNrmuNUqpollanZqBZo2WrXKBkuV6eZM1em2TqXphm&#10;+F2UZ/lckmj7WpBo/FmOaP1Xjmj9Vo5o/VaOaP1Wjmj9Vo5o/Vb/UhwB/18UAf9sEQH/eBMB/4EX&#10;Af+IHQHyjyUC55MvBN6VOAnTkEUVyotRIsKFWy67gGU4tHtuQa93d0iqdH9OpXCIU6Fukleda5xb&#10;mWqnXpZptWCUaMhhkmnmYI9q91+Na/hdi2v5XIls+1qIbPxYiGv8WIhr/FiIa/xYiGv8WIhr/Fj/&#10;VBoB/2ITAf9vEAH/exIA/4UUAPqNGQDtkx8B4pkoAtiZMwjMlUIUxJBOIbyLWS20hWI3roFrQKh8&#10;c0iieXxOnXaFVJlzjliVcZhckW+kYI1usWKLbcNjiW7iYodv9mGGb/dfhW/5XYRv+luDb/tZg2/8&#10;WINv/FiDb/xYg2/8WINv/Fj/VhgB/2QRAf9yDgD/fhAA/4gRAPWRFADomBkA3Z4gAdGeMQfHmkAT&#10;vpVMILaQViyui2A3p4ZoQKGCcEicfnlOlnuCVJJ4i1mNdpVdiXSgYYVzrmOCcr9kgHPeZIB09WJ/&#10;dPZgf3P4Xn5z+Vx+cvpafnL7WX5y+1l+cvtZfnL7WX5y+1n/WBcB/2cQAf91DgD/gQ4A/4wOAPGV&#10;EADjnREA1qMbAMuhLwbCnj4SuZlKHrCUVCupkF02ootmP5uHbkeVhHZOkIB/VIt+iFmGe5JdgXme&#10;YX14q2R6eLxleXjZZXh59GJ5ePZgeXf4Xnl2+Vx5dfpaeXX7Wnl1+1p5dftaeXX7Wnl1+1r/WhUB&#10;/2kOAP94DAD/hAwA75ALAN2aCgDZogsA0KYYAMalLAW9ojwQtJ5IHauZUimjlVs0nJFjPpWNa0aP&#10;iXNNiYZ8U4SEhVh/gZBden+bYXZ+qGRzfbllcX7TZXF+8mNyffZgc3v3XnR6+Vx0efpbdXn7WnV5&#10;+1p1eftadXn7WnV5+1r/XRMB/2wNAP97CwD2iAkA3JMGANWdCQDRpQoAyqoVAMGpKgS3pjoPrqJG&#10;G6aeUCiemlkzlpZhPI+TaUSJj3FMg415Un2Kg1d4iI1cc4aZYG+EpmNshLdkaoTPZGqE8GJsgvZg&#10;bYD3Xm9/+VxvffpbcHz7WnB8+1pwfPtacHz7WnB8+1r/XxEB/28KAP9+CADjjAMA1pcFAM+gBwDK&#10;qAgAxK4TALutJwOyqzcNqadEGaCkTiaYoFcxkZxfOoqZZ0ODlm9KfZN3UHeRgFZyj4pabY2WXmiL&#10;o2Fli7RjY4vMY2OL7mFlifdfZ4b4XmmE+Vxqgvpaa4H7WmuB+1prgftaa4H7WmuB+1r/YhAA/3IH&#10;APiCAwDbjwIAz5oFAMmjBgDDrAYAvbIQALWyJAKssDULo61CF5uqTCOSplUuiqNdOIOgZUB9nWxH&#10;dpt0TXCZfVNrlohYZpWUXGKUoV9fk7JgXZPJYF2T7V9ekPheYYz5XGOK+ltkh/taZYb7WWWG+1ll&#10;hvtZZYb7WWWG+1n/Zg0A/3cDAOOHAADTkwEAyp4EAMKnBAC7rwQAtbYNAK63IQKltjIJnbM/FZSw&#10;SiCMrVMrhKpbNH2oYzx2pWpDcKNySmqhe09loIZUYJ6RWFudn1tYnbBdVp3HXVad61xXmvpbWpX6&#10;WlyR+1lejvxYX438V1+N/FdfjfxXX438V1+N/Ff/agoA/3wAANyMAADNmAAAw6MDALqqAgCzswEA&#10;rLwKAKa9HQGevC8Glro8EY24RxyFtVAnfbNZMHaxYDhvr2g/aa1wRWOreUpeqoRPWqmQUlWonlVS&#10;p69XUajGV1Cn6ldQpfxXU5/9V1Wa/VZXlv5WWJX+VViV/lVYlf5VWJX+VViV/lX/bwQA5oIAANKR&#10;AADGnQAAu6YBALKuAACqtwEAosIFAJzEGACVwyoEjcI5DYXARBh9vk4hdbxWKm66XjJouWY4Yrdu&#10;Pl22eENYtYJHVLSPS1C0nU5Ns65QS7TFUEuz6lBKsf9RTKv/Uk6l/1JQof9SUZ7/UVGe/1FRnv9R&#10;UZ7/UVGe/1H/dgAA3YkAAMqXAAC+ogAAs6oAAKmzAACgvAIAmMYGAJHMEgCLzCUChMs0CXzJQBJ1&#10;yEobbcdTI2fFXCphxGQwXMNtNlfCdjpTwoE/T8GOQkvBnUVIwa5GR8HFRkfB6kZEvv9JRbn/Skez&#10;/0tJrf9MSqv/TEqr/0xKq/9MSqv/TEqr/0zpfwAA0ZAAAMKeAAC1pwAAqq8AAKC4AACWwQIAjMsH&#10;AITVDQCA1R4BedUuBXLUPAxs00cUZdJQG1/RWSFa0WInVdBrLFHQdTBNz4E0Sc+ON0bPnTlE0K47&#10;QtDGO0PQ6jpAzf0+Psv/QEDD/0JBvf9DQrn/REK5/0RCuf9EQrn/REK5/0TdiAAAx5gAALijAACr&#10;qwAAoLQAAJW+AACLyAMAgNEHAHjhDQB04R0BbuErA2jgNwhh4EIOXOBNFFfgVhlT4F8dT+BpIkvg&#10;cyVH4H4oROCLK0Lgmi0/4asvPuLBLz7i5S883/oxOd7/NDnZ/zY60P84O8z/OTvM/zk7zP85O8z/&#10;OTvM/znNkgAAvKAAAK2oAAChsQAAlbsAAInFAAB+zwIAdNoGAG7rEQBo6x4BYusqA13sNQZX7D8L&#10;UuxID03sURNK7VoWRu1jGUPtbRxA7XgePe6FITrukyM476MkNvC2JjXx0iY07/MmNOz/JjLr/ygy&#10;5/8rM+T/LDPk/ywz5P8sM+T/LDPk/yzBnAAAsKYAAKOuAACWuAAAicMAAH3NAABx2AAAZ+YGAGL2&#10;EQBc9x0BV/cnAlL3MQRN+DoGSPlCCUT5SwtB+lQOPvpcEDv7ZRI4+28UNft7FjL8iRgw/ZgZLv2q&#10;Gyz+vxwr/+MdKvz6HSr6/x0q9/8cKvf/HSr3/x0q9/8dKvf/HSr3/x2zowAApKsAAJe2AACJwQAA&#10;e8sAAG/WAABj3wAAW/UGAFX/EABQ/xkBS/8jAkb/LANC/zQEPv88BTr/QwY3/0sHNP9TCDH/Wwku&#10;/2QKK/9vDCj/fA0m/4sOJP+cECL/rhEh/8USIP/pEx///BMe//8THv//Ex7//xMe//8THv//Ex7/&#10;/xOmqQAAmLMAAIq/AAB7ygAAbtUAAGDfAABU5wAATv8EAEn/DgBD/xQAP/8dATr/JQI2/ywCMv8z&#10;Ay//OgMr/0EEKP9IBCX/TwUi/1cFIP9gBh3/bAca/3kHGP+KCBb/mwgV/60JFP/DCRP/4wkT//gJ&#10;E///ChP//woT//8KE///ChP//wqasQAAi70AAHzIAABt1AAAX+AAAFHmAABH9QAAQf8AADz/CQA3&#10;/xAAMv8VAS7/HQEq/yMBJv8pASL/LwIf/zUCHP87Ahn/QgMW/0kDE/9RAxH/WgMP/2YEDf90BAv/&#10;hQQK/5YFCf+oBQj/uQUH/9AFB//jBQf/4wUH/+MFB//jBQf/4wWNugAAfccAAG3TAABf4AAAUOcA&#10;AELtAAA6/wAANf8AAC//AgAq/woAJv8PACL/FAAe/xoBGv8fARb/IwET/ygBEP8tAQ7/MwEM/zkC&#10;Cv9BAgf/SQID/1MCAP9eAgD/bAIA/3wDAP+NAwD/nQMA/6wDAP+1AwD/tQMA/7UDAP+1AwD/tQP/&#10;OScC/zMyAv81NAP/ODYD/zg7BP82QwX/M04H/zFbCf8vaA3/LXYR/yuEFP8pkRb/KZsY/yikGf8o&#10;rRr/KLUb/ye+HP8nyBz/J9Qd/yfkHf8n7x7/J/ke/yf/Hv8n/x7/J/8d/yj/Hf8r/x7/Lf8f/C//&#10;H/wv/x/8L/8f/C//H/wv/x//OicC/zQxAv84MQP/OzQD/zs5BP86QQX/N0sH/zVYCv8zZQ7/MXMS&#10;/y+BFf8tjhf/LZgZ/yyhG/8sqhz/K7Id/yu7Hv8rxB//K9Af/yrhIP8q7SD/Kvcg/yr/IP8r/yD/&#10;K/8f/yz/H/8v/yH8Mf8i9zP/Ivcz/yL3M/8i9zP/Ivcz/yL/OyYC/zUwAv87LwL/PjED/z82BP8+&#10;PQX/PEgH/ztVC/85Yg//N28T/zV9F/8zihn/MpUb/zGeHf8wpx7/MK8f/zC3IP8vwCH/L8si/y/c&#10;Iv8v6iP/L/Uj/y/+I/8v/yL/MP8i/zD/I/sz/yX1Nf8l8Df/JvA3/ybwN/8m8Df/JvA3/yb/PCYC&#10;/zktAv8/LAL/Qy0D/0QyBP9DOQX/Q0UH/0JSC/9AXxD/PmsV/zt4GP85hRv/N5Ae/zeaIP82oyH/&#10;Nasi/zWzI/80vCT/NMYl/zTUJf805ib/NPEm/zT7Jv81/yX+Nf8m+jb/KPM4/ynsOv8p5jz/KuY8&#10;/yrmPP8q5jz/KuY8/yr/PSUC/z0qAv9DKAL/RykD/0ktBP9KNgX/SkEH/0lNDP9HWhH/RWcW/0J0&#10;Gv9AgB3/Powg/z2VIv88niT/O6Ym/zuuJ/86tyj/OsEo/zrNKf864Sn+Ou4p+zr5Kfc7/yn2Ov8r&#10;8Dv/Leg9/y7hP/8u20H/LttB/y7bQf8u20H/LttB/y7/PiUC/0EmAv9IJAL/TCUC/08pA/9SMwX/&#10;UT4H/1FJDP9PVhL/TGIX/0pvHP9HeyD/RYYj/0ORJf9Cmif/QaIp/0GqKv1Asiv8QLws+z/ILfg/&#10;2y30QOst8ED3Le1A/y/rP/8x5EH/MttD/zPRRP8zy0b/M8tG/zPLRv8zy0b/M8tG/zP/QCQC/0Uj&#10;Av9MIAL/UiEC/1YmA/9ZLwT/WToH/1lGDP9WURL/VF0Y/1FqHf5OdSH8TIEl+UqLKPdJlSv1R50s&#10;80emLvJGri/wRbgw70XEMe1F0zHoRugx5Ub2MuJF/zXfRP8200f/N8pI/zjESv84v0v/N79L/ze/&#10;S/83v0v/N79L/zf/QSMB/0kfAf9RHAH/VxwC/1wjAv9gLAP/YDYG/2BBC/9eTRH9W1gY+FhkHfRV&#10;cCPxU3wn7lCGK+tPkC7pTZkw50yhMuVMqjPjS7Q04kvANeBLzzXbS+Y21Ur0ONFK/zrOSv88xEz/&#10;PL1N/zy4T/88tE//O7RP/zu0T/87tE//O7RP/zv/QiIB/0wcAf9VGAH/XBkB/2MgAv9mKAP/aDIF&#10;/2g9CfpmSBD0Y1MX7mBfHepdayPmWnYo4leBLd9VizDcU5Qz2VGdNtVQpjjTT6860E+7O85OyTzL&#10;T+E9x0/yPsNP/0DAT/9Bt1H/QbFS/0CtU/9AqlT/P6pU/z+qVP8/qlT/P6pU/z//Rh8B/1AZAf9Z&#10;FQH/YhcB/2gdAf9sJAL/by4D+W84B/FuRA7ra04V5WhbHN9kZyPaYHEq1F17L9BbhTTMWI44yVeX&#10;O8dVoD3EVKk/wlO0Qb9TwkK9U9ZDuVPtRLZT/UWzVP9FrFb/RKdX/0SkWP9DoVj/QqFY/0KhWP9C&#10;oVj/QqFY/0L/SB0B/1MWAf9dEgH/ZhQB/20ZAf9yIQH7dSkC8nYzBel2Pgvic0oS229XGtJrYiPN&#10;Z2wryGR2McRhfzfAXok7vVySPrpbmkG3WaREtViuRrJXu0ewV81IrVjoSKpY+kmnWf9IoVr/SJ1b&#10;/0ebXP9GmVz/RZlc/0WZXP9FmVz/RZlc/0X/SxoB/1cTAf9hEAD/axIA/3IWAP94HAH1eyQB630t&#10;A+J+OQfZe0YQ0HZTGslxXiTDbWgsvmpxM7pnezi2ZIM9smKMQa9glUWsXp9HqV2pSqZctkukXMdM&#10;olziTZ9d90ycXv9MmF//SpVg/0mTYP9IkWD/R5Fg/0eRYP9HkWD/R5Fg/0f/ThgB/1oRAf9kDgD/&#10;bxAA/3YTAPx9FwDvgR4B5IQnAtuENAXQgUMPyHxPGcF4WiO7c2QstXBtM7Fsdjqtan8/qWeIQ6Vl&#10;kUeiY5tKn2KlTZxhsU+ZYMFQl2DcUJVh80+TYv9OkGP/TI5k/0uMZP9Ki2T/SItk/0iLZP9Ii2T/&#10;SItk/0j/UBYB/1wQAP9oDQD/cg4A/3oQAPaBEgDphhcA3oogAdKKMATJhkAOwYJNGbp9VyO0eWEs&#10;rnVqNKlycjqkb3tAoGyERJ1qjUiZaJdMlWehT5JmrVGQZb1SjmXUU4xm8FGLZ/9QiGf/Todo/0yG&#10;aP9LhWf/SYVn/0mFZ/9JhWf/SYVn/0n/UhQB/18OAP9rCwD/dQwA+X4NAPCFDgDjixAA1o8aAMyO&#10;LgTDiz0Nu4dKGLSDVSKtfl4rp3tnM6J3bzqddHhAmXKARZVviUmRbZNNjWyeUIpqqlOHarlUhWrP&#10;VIRr7lODbP9Rgmz/T4Fr/02Aa/9MgGv/SoBr/0qAa/9KgGv/SoBr/0r/VBIB/2EMAP9uCgD9eAkA&#10;6IIIANyJCQDYjwsA0JMXAMaTKwO+kDsMtoxIF66IUiGnhFwroYBkM5x8bTqXeXVAknd9RY51hkqK&#10;cpBOhnGbUYJvp1R/b7ZVfW/LVnxv61R8cP9Se3D/UHtv/057b/9Ne27/S3tu/0t7bv9Le27/S3tu&#10;/0v/VxEA/2MKAP9wBwDwfAUA3IUFANSMCADQkwkAypYUAMGXKQO5lDkLsZBGFqmNUCCiiVoqnIVi&#10;MpaCajmRf3I/jHx6RYd6g0qDeI1Of3aYUXt1pFR4dLNWdnTIVnV06FV1df1TdXT/UXVz/092cv9N&#10;dnH/THZx/0x2cf9MdnH/THZx/0z/WRAA/2YHAP9zBADhfwEA1ogEAM+QBgDKlggAxJoSALybJgK0&#10;mDcJrJVEFKSRTh+djlcolopgMZCHaDiLhHA/hoJ4RIF/gUl9fYtNeHuWUXR6olRxebFWb3nFVm56&#10;5lVuevxTb3n/UXB3/09xdv9NcXX/THF1/0xxdf9McXX/THF1/0z/Ww4A/2kEAPZ3AADdggAA0IsD&#10;AMmTBQDEmQYAvp4QALafJAKunTQIpppBE5+WTB2Yk1UnkZBeL4uNZTeFim09gIh1Q3uFfkh2g4hM&#10;coKTUG6AoFNrf65VaH/CVmd/41VogPpTaX7/UWp8/09re/9NbHn/TGx5/0xsef9MbHn/TGx5/0z/&#10;XgwA/2wBAOZ6AADWhgAAy48CAMSXBAC+nQQAuKIOALGjIQGpojIHoZ8/EZmcShuSmVMli5ZcLYWT&#10;YzV/kWs7eo5zQXWMfEZwioVLa4iRT2eHnVJkhqxUYoa/VWGG4VRhhvlSY4T/UGWB/09mf/9NZ37/&#10;TGd+/0xnfv9MZ37/TGd+/0z/YQoA/28AAOB+AADQiQAAxpMBAL+bAwC4oQIAsaYLAKqoHgGjpy8F&#10;m6U9D5SiSBmMn1EihZxZK3+aYTJ5mGk5dJVxP2+TeURqkoNIZZCOTGGPm09ejqpSW469UlqO3lJb&#10;jfhQXIv/T16I/05ghf9MYYP/S2GD/0thg/9LYYP/S2GD/0v/ZAUA9XQAANqCAADLjgAAwZcAALie&#10;AQCxpQAAqasHAKOtGgCcrCwElas6DI2oRRaGpk8ff6RXKHmiXy9zoGY1bZ5uO2icd0BjmoFFX5mM&#10;SVuYmUxXl6hOVZe7T1SX3E5UlvZOVZT/TViQ/0xZjf9LW4r/SluK/0pbiv9KW4r/SluK/0r/aAAA&#10;5XkAANGHAADFkgAAu5wAALGiAACpqQAAobECAJuzFQCVsygCjrI2CYawQhJ/rkwbeKxUI3KqXCps&#10;qGQxZ6dsNmKldTtdpH9AWaOKQ1Wil0dRoadJT6G6Sk6i2UlOoPVJTp//SVCZ/0lSlv9IVJL/R1SS&#10;/0dUkv9HVJL/R1SS/0f/bgAA3n8AAMqNAAC+mAAAs6AAAKqnAAChrgAAl7YAAJG6EACMuiMBhbky&#10;Bn64Pg53tkkXcbVSHmuzWiVlsmIrYLFqMFuwczVXr305U66JPU+tlkBMraVCSq25Q0mu2EJIq/VD&#10;R6r/REml/0RLoP9ETZz/RE2c/0RNnP9ETZz/RE2c/0TqdQAA0oYAAMOTAAC3nQAArKQAAKKrAACY&#10;swAAjrsBAIXBDACBwh0Ae8ItA3XBOglvwEURab9PGGO+Vx5evV8jWbxoKFW7cS1Ru3swTbqHNEq6&#10;lTdHuqU5Rbq4OkS61zlDuPU7Qrb/PUKz/z5Erv8+Ran/PkWp/z5Fqf8+Ran/PkWp/z7gfQAAyY0A&#10;ALuaAACuogAAo6kAAJixAACOuQAAhMECAHnJBwB0yxQAcMwmAWvLNQVly0AKYMpLEFvKVBZXyV0a&#10;UsllH07IbyNLyHomR8iGKUTIlCxCyKQuQMi4Lz/J1y8/x/UwPcT/MzvD/zU8vv82Pbj/Nz24/zc9&#10;uP83Pbj/Nz24/zfRhgAAwJUAALKfAAClpwAAmq8AAI63AACDvwAAeMcDAG7PBwBl1w0AY9gdAGDY&#10;LQJb2DoEV9hGCVPYUA1P2FkRS9diFUfXbBhE13cbQdeEHj7YkyA82KMhO9m3Ijra1SI61vIjN9T/&#10;JzbS/yk00f8rNsr/LTbK/y02yv8tNsr/LTbK/y3FkAAAtp0AAKilAACcrQAAj7YAAIO+AAB3xwAA&#10;bM8CAGLWBwBa5A4AWOQcAFTkKQFQ5DUDTOU/BUjlSQdF5VMKQuZcDT/mZg885nESOud+FDfnjBY1&#10;55wXM+iuGTLpxhky6OoZMeX+GS/k/xwu5P8eLeL/IC3i/yAt4v8gLeL/IC3i/yC6mgAAqqMAAJ2r&#10;AACQtAAAg70AAHfGAABrzwAAX9YAAFTeBABR8BAATfAbAErwJgFG8TACQvI6Az7yQwQ780sFOPNU&#10;Bzb0XQgz9GgJMPV0Cy71gQws9pEOKvaiDyj3txAn+NYRJ/b0ESbz/xEm8f8RJfH/EyXx/xMl8f8T&#10;JfH/EyXx/xOtoQAAoKkAAJKzAACEvAAAdsYAAGnPAABd2AAAUd8AAEnuBABG/A4AQv0XAD7+IQA7&#10;/ioBN/8zAjT/OgIw/0IDLf9KAyv/UwQo/1wFJf9mBSL/cwYg/4MHH/+UCB3/pggc/7wIG//iCRr/&#10;+Qka//8JGf//CRn//wkZ//8JGf//CRn//wmipwAAk7EAAIW7AAB2xgAAadAAAFvaAABO4AAAQ+UA&#10;AD77AQA6/wwANv8TADL/GwAv/yMAK/8qASj/MQEk/zcBIf8/Ah//RgIc/04CGf9YAxb/YwMT/3AD&#10;Ev+BBBH/kwQQ/6cED/+9BQ7/4AUO//YFDv//BQ7//wUO//8FDv//BQ7//wWVrwAAhroAAHfFAABo&#10;0AAAWtsAAEzhAABA5wAAN/MAADL/AAAu/wcAKv8OACb/EwAj/xoAH/8gABv/JgAY/ysBFf8yARL/&#10;OAEQ/0ABDv9IAQz/UgEJ/10CBv9rAgT/fQIC/5ACAf+jAgD/tgIA/80DAP/sAwD/7AMA/+wDAP/s&#10;AwD/7AOIuQAAeMQAAGnQAABb3QAAS+MAAD7pAAAy7gAAK/8AACb/AAAh/wAAHf8IABr/DQAW/xEA&#10;E/8WABD/GgAO/x8AC/8kAAn/KgAG/zAAAv83AQD/QAEA/0oBAP9WAQD/ZAEA/3UBAP+IAQD/mgEA&#10;/6oBAP+7AQD/uwEA/7sBAP+7AQD/uwH/LysB/ysyAv8vMQL/MDQC/y85A/8rQQP/J0wE/yNYBf8h&#10;Zgb/IHQH/x6CCf8ejgv/HpgM/x6hDf8eqQ7/HrAP/x24D/8dwRD/HcsQ/x3bEf8d6BH/HfIR/x38&#10;Ef8e/xH/Hv8Q/x7/EP8f/xH/H/8S/yH/E/8i/xP/Iv8T/yL/E/8i/xP/LysB/y4wAv8yLwL/MzEC&#10;/zI2A/8vPgP/K0kF/ylWBv8nYwf/JXEI/yR+C/8jigz/I5UO/yKeD/8iphD/Iq0R/yK1Ef8ivRL/&#10;IscS/yLUE/8i5RP/IvAT/yL6E/8i/xP/I/8S/yP/Ev8j/xT/JP8V/ib/Fvwn/xb8J/8W/Cf/Fvwn&#10;/xb/MCoB/zEtAv81KwL/Ny0C/zYyA/80OgP/MkUF/y9SBv8tYAf/LG0K/yp6DP8phg7/KJEQ/yia&#10;Ef8oohL/J6oT/yexFP8nuRT/J8MV/yfPFf8n4RX/J+0V/yf4Ff8o/xX/KP8V/yj/Fv8n/xf8Kf8Y&#10;9iv/GfQs/xn0LP8Z9Cz/GfQs/xn/MSkB/zQpAf85KAL/OyoC/zwuAv86NgP/OUIF/zdPBv81XAj/&#10;M2kL/zF2Dv8wghD/L40S/y6WFP8unhX/LaYW/y2tFv8ttRf/Lb4Y/y3KGP8t3Bj/LeoY/y31GP0u&#10;/xj6Lv8Y+S3/Gvkt/xzzL/8c7TH/Heoy/x3qMv8d6jL/Heoy/x3/MykB/zgmAf89JAH/QCUC/0Ep&#10;Av9CMwP/QT4F/z9KBv89Vwn/O2QM/zlwD/83fRL/NogU/zWRFv81mhf/NKIZ/zSpGf8zsRr/M7ob&#10;/zPFG/0z0xv6M+Yb9zTzG/M1/hvxNP8d8DP/H+4z/yDnNv8h4Tf/Id44/yHeOP8h3jj/Id44/yH/&#10;NScB/z0iAf9CIAH/RiAB/0glAv9KLwP/SToE/0dGBv9FUgn/Q18N/0FrEf8/dxT/PYIX/jyMGfw8&#10;lRr7O50c+TulHfg6rR72OrYe9TrAH/M6zh/wOuMf6zvxH+g6/SHmOv8j5Dr/JeE6/yXYPP8m0D3/&#10;Js0+/ybNPv8mzT7/Js0+/yb/OSQB/0EeAf9HGwH/SxsB/08iAf9RKwL/UTYE/09BBv9MTQn/S1oO&#10;/ElmEvhHchb1RX0Z80OHG/FCkR3vQpkf7UGhIOxBqSHqQLIi6EC8IudAyiPkQd8j4EHvJNxA/CfY&#10;QP8p1D//Ks9A/yrHQv8qwkP/KsBD/yrAQ/8qwEP/KsBD/yr/PCAB/0UaAf9LFwH/URcB/1YfAf9Y&#10;JwL/WDED/1c8BfxVSAn2UlQO8lBhE+5ObRfqTHgb50qCHuVJjCDiSJUi4EedJN5HpSXcRq4m2kW5&#10;J9hFxijURdwpz0buKstF+y3IRf8uxUX/L8BG/y+6SP8vtUn/LrRJ/y60Sf8utEn/LrRJ/y7/QB0B&#10;/0kWAf9QEwH/VhQA/1wbAf9fIwH/YCwC+l83BPNdQgjtWk8N51hcE+JWaBjeU3Ic2lF9INZPhiTS&#10;To8n0E2YKc1MoCvLS6ktyUqzLsdKvy/FStAwwkvoML1L+DK6Sv8zuEv/M7NM/zOuTf8zqk7/MqlO&#10;/zKpTv8yqU7/MqlO/zL/QxoB/0wTAP9UEAD/XBIA/2EXAP9lHgH7ZicB8mYxA+plPQbjY0oL3GBX&#10;EtVdYhnQWm0fzFd3I8hVgCfFVIkrwlKSLsBRmjC+UKMyu0+tNLlPuTW3T8g2tE/iNrFP9DeuUP84&#10;rFD/OKdR/zejUv82oFP/NZ9T/zWfU/81n1P/NZ9T/zX/RhcB/1ARAP9YDQD/YBAA/2YTAP9qGQD0&#10;bCEB6m0rAuFsNwTZakUK0GdSEspjXhrFYGggwV5yJr1ceyq6WoQut1iMMbRXlTSxVZ42r1SoOK1U&#10;szqqU8I7qFPaO6VU8DyiVf88oVX/O51W/zqaV/85l1f/OJdX/zeXV/83l1f/N5dX/zf/SRQA/1MO&#10;AP9cDAD/ZQ0A/2sPAPpvEwDschkA4nQjAdhzMgPOcUIJx21PEsFqWhq7Z2Qht2RtJ7NidiyvX38w&#10;rF6HNKlckDenW5k6pFmjPKFZrj6fWL0/nVjRQJpZ7D+YWf4/l1r/PpRb/zyRW/87j1v/Oo9b/zqP&#10;W/86j1v/Oo9b/zr/TBIA/1YNAP9gCQD/aAoA+m8MAPNzDgDldxEA2nkbAM95LgLHdz4Jv3RLEblw&#10;VhqzbWAhr2ppKKpnci2nZXoyo2ODNqBhjDmdYJU8ml6fP5ddqkGVXbhCk13LQ5Bd6EOPXvxBjl//&#10;QItf/z6KX/89iF//PIhf/zuIX/87iF//O4hf/zv/ThEA/1gKAP9jBwD6bAYA53MGAN14CADaewsA&#10;0X4XAMh+KwLAfDsIuXlIEbJ2Uxmscl0hp29mKKNtbi6fanczm2h/N5hmiDuVZZE+kWObQY5ip0OM&#10;YbRFiWHHRYhi5UWGYvpDhmP/QoRj/0CDY/8+gmP/PYJj/zyCY/88gmP/PIJj/zz/UA8A/1sHAP9m&#10;AwDsbwIA3HYDANR8BwDRgAkAyoIUAMKDKAK6gTkHs35GEKx7URmmd1ohoXRjKJxyay6Yb3MzlG18&#10;N5FrhDuNao4/imiYQoZno0SEZrFGgWbDR39m4Ud/Z/hFfmj/Q35o/0F9Z/8/fGf/Pnxn/z18Z/89&#10;fGf/PXxn/z3/Ug4A/10DAP1pAADhcgAA1noCAM5/BQDKgwgAxYYSALyHJgG1hjYGroNDD6eAThih&#10;fFggm3lgJ5Z3aS2SdHAzjnJ5N4pwgTyGbos/g22VQ39soUV8a65Hemu/SHhr3Uh4bPZGeGz/RHds&#10;/0J3a/9Ad2r/P3dq/z53av8+d2r/Pndq/z7/VAwA/18AAPJsAADddgAA0H0CAMmDBADEhwYAv4oQ&#10;ALeMIwGwijQFqYhBDqKFTBecgVUfln9eJpF8Zi2MeW4yiHd2N4R1fzuAdIg/fHKSQ3hxnkZ1cKxI&#10;c2+9SXFw2UlxcPRHcXH/RHJw/0Jyb/9Bcm7/P3Ju/z5ybv8+cm7/PnJu/z7/VgoA/2IAAOZvAADX&#10;eQAAzIEBAMWHAwC/iwQAuY4OALKQIAGrjzEFpIw/DZ2KShaWh1MekYRcJYuBZCyGf2sxgn1zNn57&#10;fDt6eYY/dneQQnJ2nEVvdalIbHW6SWt11ElrdfJHa3X/RWx1/0Ntc/9BbXL/P21y/z9tcv8/bXL/&#10;P21y/z//WQcA/2UAAOJyAADRfAAAx4QAAMCKAgC5jwIAs5IMAKyUHQCmky8EnpE8C5iPSBSRjFEc&#10;i4laJIaHYiqBhWkwfIJxNXiBejp0f4M+cH2OQmx8mkVpe6dHZnq4SGR70Ehke/BHZXv/RGZ6/0Nn&#10;eP9BaHb/P2h2/z9odv8/aHb/P2h2/z//WwQA92kAAN12AADNgAAAw4gAALuOAAC0kwEArZcJAKeY&#10;GgCgmCwDmZY6CpKURRKMkk8aho9XIoCNXyh7i2cudolvM3KHdzhthYE8aYSLQGaCl0NigaVGYIG2&#10;R16BzUdege9GX4H/RGB//0Jhff9BYnv/P2N6/z9jev8/Y3r/P2N6/z//XgAA6W0AANZ5AADIhAAA&#10;vowAALaTAACulwAAppsEAKCdFwCanSkCk5w3CIyaQxCGmE0YgJZVH3qUXSZ1kmUscJBsMWyOdTZn&#10;jX46Y4uJPl+KlUFciaNEWom0RViJy0VYiO1EWIj/Q1mG/0Fbg/9AXYH/Pl2A/z5dgP8+XYD/Pl2A&#10;/z7/YgAA5HEAAM9+AADDiAAAuZEAALCXAACnmwAAnqEAAJijEwCToyUBjaI0BoahQA2An0oVeZ1T&#10;HHSbWiNvmWIoaphqLmaWcjJhlXw3XZSGOlmSkz5WkqFAU5GyQVKSyUJSketBUpD/QFKP/z9Vi/8+&#10;Voj/PVeH/z1Xh/89V4f/PVeH/z35ZwAA3XYAAMmDAAC9jQAAs5UAAKmbAACgoAAAlqcAAI+pDwCL&#10;qiEBhakwBH+oPAp4p0cSc6VQGG2jWB5oomAkZKFnKV+gcC5bnnkyV52ENlOckTlQnJ87TpuwPUyc&#10;xz1Mm+o8TJn/PEyY/zxNlf88T5H/O1CP/ztQj/87UI//O1CP/zvrbQAA03wAAMOJAAC3kwAArJoA&#10;AKKfAACZpQAAjqsAAIWwCwCBsRsAfLErAnewOAdxr0MNa65NFGatVRlhrF0eXatlI1mqbidVqXcr&#10;UaiCL02njzJKp541SKevNkenxjZGpuk2RaT+N0Wj/zdGoP83SJz/N0ma/zdJmv83SZr/N0ma/zfi&#10;dAAAyoMAALyPAACwmAAApZ4AAJukAACQqwAAhbEAAHq4BAB2uRQAcrklAW25MwRouD8IY7hJDl63&#10;UhNatloYVrZiHFK1ayBOtHUkS7SAJ0izjipFs50sQrOuLUGzxS5Bs+ktQLD+Lz+v/zE+rf8yQKj/&#10;MkGm/zJBpv8yQab/MkGm/zLVfAAAwooAALWWAAConQAAnaMAAJKqAACHsQAAfLcAAHC+AwBowg4A&#10;ZsMdAGPDLQFewzkEWsNECFbCTgxSwlcQT8FfFEvBaRdIwXMaRcB+HULAjCA/wJsiPcCtIzzBxCM8&#10;wOkjOr7+Jji8/yg3u/8pOLj/Kji2/ys4tv8rOLb/Kzi2/yvJhQAAuZMAAKycAACgogAAlKoAAIix&#10;AAB8uAAAcb4AAGbFAwBbywgAV80TAFbOIwBTzjIBUM4+A03PSAVJz1IIRs9bC0PPZQ5Az28QPs97&#10;EzvPiRU5z5kXN8+rGDbQwxg2z+gYNM37GzLL/x0xyv8fMMn/IS/I/yEvyP8hL8j/IS/I/yG+jwAA&#10;r5oAAKKhAACWqQAAirAAAH24AABxvwAAZsYAAFvMAgBQ0gcAR9oMAEbcGABF3CcARN01AUHdQAI/&#10;3ksDPd5VBDrfXwY432kHNd92CTPghAsx4JQML+GmDS7hvA4t4uAOLd74Dyvd/xIq3P8UKdr/Fija&#10;/xYo2v8WKNr/Fija/xazmAAApaAAAJmnAACLsAAAfrgAAHHAAABlyAAAWc4AAE7TAABE2wQAP+kN&#10;AD3pFwA76iMAOeouADbrOAE060IBMexLAi/tVQMt7V8DKu5rBCjueAUm74gGJe+aByPwrgci8cgH&#10;IvDtByHs/wch6/8IIOv/Ch/q/wsf6v8LH+r/Cx/q/wuonwAAm6YAAI2vAAB/uAAAccEAAGTKAABY&#10;0AAATNYAAEHdAAA45AAANfYMADP3FAAw9x4ALvgnACv5MAAo+TgBJvpAASP7SQEh+1IBHvxdAhz9&#10;aQIa/XkDGP6LAxf/ngMV/7MEFP/TBBT+9AQT/P8DE/r/AxP5/wMT+f8DE/n/AxP5/wOdpQAAj64A&#10;AIC4AABywgAAZMsAAFbTAABJ2gAAPt8AADTkAAAu9AAAK/8KACj/EAAl/xcAIv8fAB//JgAc/y0A&#10;Gf80ABf/PAAU/0QBEv9OARD/WQEO/2cBDP93AQv/igIK/58CCf+1Agj/1QIH//QCB///Agf//wIH&#10;//8CB///Agf//wKRrQAAgrgAAHPCAABkzAAAVtUAAEjdAAA74gAAMOcAACfuAAAj/wAAIP8EABz/&#10;DAAZ/xEAFv8WABP/GwAR/yEADv8nAA3/LgAK/zYAB/8+AAT/SAAA/1QAAP9iAQD/cwEA/4cBAP+d&#10;AQD/sgEA/8oBAP/qAQD/8wEA//MBAP/zAQD/8wGEtwAAdMEAAGXMAABW2AAAR98AADnlAAAt6gAA&#10;I+4AABz9AAAY/wAAFf8AABH/BAAP/wsADf8OAAn/EQAG/xUAA/8aAAD/IAAA/yYAAP8uAAD/NwAA&#10;/0EAAP9NAAD/XAAA/20AAP+CAAD/lgAA/6gAAP+6AAD/wwAA/8MAAP/DAAD/wwD/JC8B/yUvAf8o&#10;LwH/JzEB/yQ2Av8gPgL/GkkD/xdWA/8VZAP/E3IE/xJ/BP8SigT/EpQE/xKdBf8SpAX/EqwG/xKz&#10;Bv8Sugb/EsMG/xPOB/8T3wf/E+sH/xP2B/8T/wf/E/8G/xP/Bv8U/wf/FP8I/xP/CP8V/wn/Ff8J&#10;/xX/Cf8V/wn/JS4B/yktAf8rLAH/Ky4B/ykzAv8kOwL/H0YD/x1TA/8bYQT/GW4E/xd7BP8XhwX/&#10;F5EF/xeaBv8XoQb/F6kH/xewB/8Xtwj/F8AI/xjKCP8Y2wj/GOgI/xj0CP8Y/Qj/Gf8I/xn/CP8Z&#10;/wn/Gf8K/xj/C/8a/wv/Gv8L/xr/C/8a/wv/Ji0B/ywpAf8uKAH/LyoB/y0vAv8pNwL/J0MD/yRQ&#10;A/8iXQT/IGoF/x53Bf8egwb/Ho0H/x6WB/8engj/HqUJ/x6sCf8eswn/HrwK/x7GCv8e0wr/HuUK&#10;/x7xCv8f/Ar+H/8K/R//C/wf/wz8Hv8N/B//Dvch/w73If8O9yH/Dvch/w7/KioB/y8mAf8yJAH/&#10;MyUB/zIqAf8xNAL/Lz8D/y1MA/8qWQT/KGYF/yZyBv8lfgf/JYkI/yWSCf8lmgr/JaEL/yWoC/8k&#10;sAz/JLgM/yXBDP8lzg3/JeEN/CXvDfkm+gz2Jv8N9Sb/D/Ql/xD0Jf8R8ib/Eu0n/xLtJ/8S7Sf/&#10;Eu0n/xL/LiYB/zQiAf83IAH/OSEB/zglAf85LwL/ODsC/zVHA/8zVAX/MWEG/y9tB/8ueQn/LYQK&#10;/y2NDP8slg3/LJ0N/yylDv0srA/8LLQP+yy9D/ksyRD2LN0Q8y3sD+8t+A/tLf8S6yz/FOos/xXp&#10;LP8W5S3/FuAu/xbgLv8W4C7/FuAu/xb/MiMB/zgdAf88GwH/PhsB/0AiAf9BKwH/QDYC/z5CA/88&#10;TwX/OVwG/zhoCP02cwv7NX4M+DWIDvc0kQ/1NJkQ8zSgEfIzqBLwM7AS7zO5E+4zxRPrNNcT5zTq&#10;EuM09xThNP8X3jP/Gdwz/xrbM/8a1DT/Gs41/xrONf8azjX/Gs41/xr/Nh8B/zwZAf9BFgD/RBYA&#10;/0ceAf9JJwH/SDIC/0Y9A/9ESQX6QlYH9kBiCfI/bgzvPXkP7TyDEOo8jBLoO5QT5zucFOU7pBXj&#10;Oq0V4jq2FuA7whbfO9IW2jvoF9Q69hrQOv8czTr/Hss6/x7KOv8fxDv/H8A8/x7APP8ewDz/HsA8&#10;/x7/ORsB/0AVAP9FEQD/ShMA/04ZAP9QIgH/UCwB/U43AvZLQwTwSVAH60hdCudGaQ3jRXQQ4ER+&#10;E91DhxXbQpAX2EGYGNVAoBnTQKkb0UCyHM9AvR3NQMwdykHkHsZA9CDCQP8iv0D/I71A/yO7QP8j&#10;tkH/I7NC/yKzQv8is0L/IrNC/yL/PRcA/0QRAP9KDgD/UBAA/1QVAP9WHQD9ViYB81UxAetTPQPl&#10;UksG31BYCtpOYw7UTG4T0Ep4Fs1JgRnLSIobyEeSHcZHmh/ERqMhwkasIsBFtyO+RcUkvEXcJLhG&#10;8CW1Rv8nskb/J7BG/yeuRv8nqkf/JqdI/yanSP8mp0j/JqdI/yb/QBQA/0gOAP9OCwD/VQ4A/1kR&#10;AP9cFgD0XR8A6lwqAeJbNwLaWkYF0ldTC8xVXhDIU2gVxFFyGcFQexy+T4QfvE2MIrlNlSS3TJ0m&#10;tUunJ7NLsSmxSr8qr0rRKqxL6yupS/wspkv/LKVM/yujTP8qn03/Kp1N/ymdTf8pnU3/KZ1N/yn/&#10;QxEA/0sMAP9TCAD/WgsA/14NAPlgEADrYRYA4WIhANZiMQHOYUEFx19OC8JcWRG9WmQXuVhtG7ZW&#10;dh+zVX4isFOHJa5SjyirUZgqqVCiLKdQrC2lT7kvo0/LL6BQ5i+eUPkwnFD/L5pR/y6YUf8tllL/&#10;LJRS/yuUUv8rlFL/K5RS/yv/RhAA/04JAP9WBQD+XgYA72IHAOdlCgDkZg4A1mcZAM1oLQHFZz0F&#10;v2VKC7ljVRK0YF8XsF5pHKxccSGpWnokplmCKKRYiyuhVpQtn1WdL5xVqDGaVLQzmFTFM5ZU4TST&#10;VfYzklX/MpFW/zGPVv8wjVb/LoxX/y2MV/8tjFf/LYxX/y3/SQ4A/1EFAP9aAQDuYgAA32cDANhq&#10;BgDVawoAzW0VAMVuKQG+bTkEt2tHC7FoUhGsZlwYqGRlHaRibSKhYHUmnl5+KZtdhi2YXI8vlVqZ&#10;MpNZpDSQWbA2jlnANoxZ2zeKWfM2iVr/NIhb/zOHW/8xhlv/MIVb/y+FW/8vhVv/L4Vb/y//SwwA&#10;/1QAAPteAADiZQAA2GsBAM9uBQDMcAgAxnISAL5zJgG3czYEsXBECqtuTxGma1kYoWlhHZ1naiKZ&#10;ZXInlmN6KpNigy6QYIwxjV+VNIpeoDaHXq04hV28OYNd1DmCXvA4gV//NoBf/zSAX/8zf1//MX5f&#10;/zB+X/8wfl//MH5f/zD/TQkA/1YAAO5hAADdaQAA0W8AAMpzAwDFdQYAwHYQALh4IwCxeDMDq3ZB&#10;CaVzTBCfcFYXm25fHZZsZyKTam8nj2h3K4xnfy+JZYgyhWSSNYJjnTeAYqo5fWK5Ontizzt6Yu45&#10;emP/OHpj/zZ5Y/80eWP/Mnli/zF5Yv8xeWL/MXli/zH/TwcA/1kAAOZkAADXbAAAzHMAAMR3AgC/&#10;eQQAuXoOALJ8IACsfDEDpXo+CZ94ShCadVMXlXNcHZFxZCKNb2wniW10K4VsfC+CaoUyf2mPNXxo&#10;mzh5Z6c6dma2O3RmzDxzZ+s7c2f/OHNo/zZzaP81c2f/M3Nm/zJzZv8yc2b/MnNm/zL/UQQA/1wA&#10;AOJnAADScAAAx3YAAMB6AAC6fQIAtH8MAK2BHQCngS4CoH88CJp9Rw+VelEWkHhaHIt2YiGHdGkm&#10;g3JxK39xei98b4MyeG6NNXVtmDhybKU7cGu0PG5ryTxta+k7bWz+OW1s/zdubP81bmv/NG5q/zJu&#10;av8ybmr/Mm5q/zL/UwAA9F8AAN5qAADNcwAAw3oAALt+AAC1gQAAroMJAKiFGgCihSsCm4Q6B5WC&#10;RQ6Qf08Vin1YG4Z7XyCBeWclfXdvKnp2dy52dIAyc3OLNW9yljhscaM6aXCyPGhwxjxncOc7Z3H8&#10;OWhx/zdocP81aW//NGlu/zNpbv8zaW7/M2lu/zP/VgAA62IAANhuAADJdgAAv30AALeCAACwhQAA&#10;qIcGAKKJFwCciikBlok3BpCHQwyLhU0ThYJVGYCAXR98f2UkeH1tKXR7dS1wen4xbXmINGl3lDdm&#10;dqE6Y3awO2F2xDxhduU7YXb7OWJ2/zdjdf81Y3P/NGRy/zNkcv8zZHL/M2Ry/zP/WAAA5mYAANJx&#10;AADFegAAu4EAALKHAACrigAAoowCAJyOFACXjyYBkY40BYuMQAuFikoRgIhTGHuGWx12hWMicoNq&#10;J26CcitqgHsvZ3+GM2N+kTZgfZ45XXyuOlt8wTtbfOM6W3z6OFx7/zdde/81Xnn/NF93/zNfd/8z&#10;X3f/M193/zP+XAAA4WoAAM11AADAfgAAtoYAAK6LAACljgAAm5EAAJWTEQCQlCIBi5MxA4WSPQl/&#10;kUgPeo9RFnWNWRtxjGAgbIpoJWiJcClkh3ktYYaDMV2FjzRahJw2V4OsOFWDvzlVg+E4VYL5N1aC&#10;/zVWgf80WH//M1l9/zJZff8yWX3/Mll9/zLvYAAA224AAMd6AAC7gwAAsosAAKiQAACfkwAAlJYA&#10;AI2ZDgCJmh4AhJouAn6ZOgd5l0UNdJZOE2+VVhhqk14dZpJlIWKRbSZej3YqW46BLVeNjTBUjJoz&#10;UYyqNU+MvTVPjN41T4v3NE+K/zNQif8yUYb/MVKE/zFShP8xUoT/MVKE/zHqZQAA0nMAAMJ/AAC2&#10;iAAArJAAAKKUAACYmAAAjJwAAISfCgCAoBkAfKEpAXegNgVyn0EKbZ5LD2idUxRknFsZYJtjHVya&#10;ayFYmXQlVZh+KVGXiixOlpguS5aoMEqWvDFJltwwSZT2MEmT/zBJkv8wSpD/L0uN/y9Ljf8vS43/&#10;L0uN/y/iawAAynkAALyFAACxjwAAppQAAJuZAACRnQAAhqIAAHqmAwB2pxMAc6gkAG6oMgNqqD0G&#10;ZadHC2GmUA9dpVgUWaRgGFWjaBxSo3EfTqJ8I0uhiCZIoZYoRaCmKkShuitDodoqQ5/1K0Kd/ytC&#10;nP8sQpv/LESX/ytEl/8rRJf/K0SX/yvXcgAAw4AAALaMAACqlAAAn5kAAJSeAACJowAAfqgAAHCu&#10;AABqsA4AaLEdAGWxLAFhsTgDXbBDBlmwTApVr1QOUq9dEU6uZRVLrm8YSK15G0Wthh5CrJUgP6yl&#10;Ij6tuSM9rdgiPav1Izyp/yU7p/8mO6b/Jjuk/yY7pP8mO6T/Jjuk/ybMegAAu4gAAK6SAACimQAA&#10;l54AAIykAACAqgAAda8AAGm0AABeuQYAW7oUAFm7JABWuzEBU7s9A1C7RwVNu1AHSrpZCke6Yg1E&#10;umwQQbp3Ez65hBU8uZMXObmjGDi5txk3utYZN7j0GjW2/xw0tP8eM7P/HzOy/yAzsv8gM7L/IDOy&#10;/yDBgwAAtJEAAKaYAACbngAAj6UAAIKrAAB2sQAAa7YAAF+8AABUwQMATMUNAEvFGQBJxigASMY1&#10;AEXHQAFDx0oDQMdTBD7HXQY7x2cIOcdzCjfHgAw0x5ANMsehDjHItQ8wyNMPMMb0EC7E/xMtwv8V&#10;LMH/FivA/xcrwP8XK8D/FyvA/xe4jQAAqpcAAJ6eAACRpQAAhKwAAHiyAABruQAAYL8AAFTDAABK&#10;yAIAQM0HADrSDgA50hsAONMoADfTNQA21EAANNVLATPVVQEx1mACL9ZsAy3XegQr2IsFKtidBSjZ&#10;sQYn2s0GJ9fvBibU/wkl0v8LJNH/DCPQ/w0j0P8NI9D/DSPQ/w2ulgAAoJ0AAJSkAACGrAAAebQA&#10;AGy7AABgwgAAVMYAAEjLAAA+0AAANdUEAC3dCgAs4RMAK+IfACnjKgAo5DUAJ+Q/ACblSgAk5lUA&#10;I+ZhASHnbgEg534CHuiQAh3ppAIb6bwCGuriAhrm/AIZ5f8DGeT/BBjj/wUY4/8FGOP/BRjj/wWj&#10;nQAAlqQAAIisAAB6tQAAbL0AAF/EAABTygAAR84AADzTAAAy2gAAKt8AACXuCQAj8BEAIfEZAB/x&#10;IgAd8isAG/M0ABn0PgAX9EgAFfVSABP2XwAS9m4BEfeAARD4lAEP+aoBDvnGAQ757QEN9v8BDfT/&#10;AQ3z/wEN8/8BDfP/AQ3z/wGZowAAi6wAAHy1AABtvgAAX8YAAFLNAABF0gAAOdgAAC/eAAAm4gAA&#10;H+oAABz7BgAZ/w4AF/8TABT/GgAS/yEAEP8oAA7/MAAN/zkAC/9DAAn/TgAG/1wABP9sAAL/gAAB&#10;/5YAAP+tAAD/ygAA//AAAP//AAD//wAA//8AAP//AAD//wCNqwAAfbUAAG6/AABgyAAAUtAAAEPX&#10;AAA33QAAK+IAACLmAAAZ6gAAFfkAABL/AAAQ/wgADv8OAAz/EQAJ/xYABv8cAAP/IgAA/yoAAP8z&#10;AAD/PQAA/0kAAP9XAAD/aQAA/34AAP+VAAD/rAAA/8cAAP/oAAD/+gAA//oAAP/6AAD/+gCAtQAA&#10;cL8AAGHJAABS0wAAQ9sAADXhAAAp5gAAHuoAABXuAAAQ+AAADv8AAAv/AAAI/wAABP8GAAD/CgAA&#10;/w4AAP8RAAD/FQAA/xsAAP8jAAD/KwAA/zYAAP9DAAD/UwAA/2UAAP96AAD/kQAA/6YAAP+4AAD/&#10;zwAA/88AAP/PAAD/zwD/HC8B/yAsAf8hLAH/Hi4B/xozAf8UPAH/D0YB/w1UAv8LYQL/CW8C/wl7&#10;Av8JhgL/CZAC/wmZAv8JoAL/CacC/wmtAv8JtAL/CbwB/wnFAf8J0QL/CeMC/wnvAv8J+QH/Cv8B&#10;/wr/Af8K/wL/Cv8C/wr/Av8L/wP/C/8D/wv/A/8L/wP/Hy0B/yMpAf8kKQH/IisB/x4wAf8YOAH/&#10;FEMB/xFQAv8QXgL/DmsC/w53Av8OgwL/Do0C/w6VAv8OnQL/DqQC/w6qAv8OsQL/DrkC/w7BAv8O&#10;zQL/Dt8C/w7sAv8O+AL/Dv8C/w7/Av8P/wP/D/8D/w//BP8Q/wT/EP8E/xD/BP8Q/wT/IyoB/yYm&#10;Af8oJQH/JycB/yMrAf8eMwH/G0AB/xlNAv8WWgL/FGcC/xNzAv8TfgL/E4kD/xORA/8TmQP/E6AC&#10;/xOnA/8TrgP/E7UD/xO+A/8TyQP/E9oD/xTpA/4U9gP7FP8D+RX/A/kV/wT4Ff8F+BX/BvgV/wb4&#10;Ff8G+BX/BvgV/wb/JiYB/yoiAf8sIAD/KyIB/ygmAf8nMAH/JDwB/yJJAv8fVQL/HWIC/xtuA/8b&#10;egP/GoQD/xqNA/8alQP/GpwE/xqjBP8bqgT/G7IE/xu6BP8bxQT8G9ME+RvnBPUc9ATyHP8F8Rz/&#10;BvAc/wfvHf8I7x3/Ce8c/wnuHP8J7hz/Ce4c/wn/KiIB/y4dAP8wGwD/MBwA/zAiAP8wLAH/LjcB&#10;/ytEAv8oUQL/Jl0D/yRpA/8jdQT/I38E/iOIBP0jkQX7I5gF+iOgBfgjpwb3I64G9SO3BvQjwQby&#10;JM8G7iTkBuol8gboJf4I5iT/CuQl/wvjJf8M4yT/DOIk/wzhJP8N4ST/DeEk/w3/Lh4A/zMYAP81&#10;FgD/NRUA/zgdAP84JwH/NzMB/zQ/Af8ySwL/L1gD+y5kBPgtbwT1LHoF8yyDBvEsjAbvLJQH7Syc&#10;COwsowjqLKsI6SyzCOcsvgnmLMwJ4i3iCN4t8QrbLP4M1i3/DtQs/w/SLP8Q0Sz/EM8s/xDOLf8Q&#10;zi3/EM4t/xD/MhkA/zcUAP86EQD/PBIA/z8ZAP9AIgD/Pi0B/zw5Afo6RQL0OFID8DdeBOw2agXp&#10;NXQG5jV+COQ0hwjiNJAJ4DSYCt40nwrcM6cL2jOwDNgzuwzVM8kN0jTfDc408A/KNP0SxzT/E8U0&#10;/xTDNP8VwzP/FcA0/xW/NP8UvzT/FL80/xT/NhUA/zsQAP8+DQD/Qw8A/0YUAP9GHAD/RiYA9kQy&#10;Ae9CPwHpQEwD5D9ZBN8+ZAbbPW8I2Dx5CtQ8ggzRO4sNzzuTD806mhDLOqIRyTqrEsg6tRPGOsIT&#10;xDrVFMA76xW8OvsXuTr/GLc6/xm2Ov8ZtTr/GLI7/xixO/8YsTv/GLE7/xj/ORIA/z8NAP9DCQD/&#10;SAwA/0sQAP9MFQD1TB8A60oqAORJNwHdSUYC1UdTBNBGXwjMRWkLyURzDcZDfBDDQoQSwUKME79B&#10;lRW9QZ0Wu0CmF7pAsBi4QLwZtkDMGrNB5hqvQfccrUH/HatB/x2pQf8cqUH/HKZB/xulQf8bpUH/&#10;G6VB/xv/PRAA/0IJAP9IBQD/TQgA/1ALAPlRDwDrUBUA4U8gANhQMQDPUEECyU9OBcROWgnATGQN&#10;vUttELpKdhO3SX4VtUiHF7NHjxmxR5cbr0agHK1Gqh6rRbYfqUXGH6dG4CCkRvQgoUb/IZ9H/yCe&#10;R/8gnkf/H5tH/x6aR/8emkf/HppH/x7/QA0A/0YEAP9MAAD4UgIA6FUEAOFVCADiVQ0A1VUZAMxX&#10;LADFVzwCv1ZKBrpVVQq2U18OslJoEq9QcRWsT3kYqk6BGqhNih2lTJIfo0ycIKFLpiKfS7EjnUvA&#10;JJtL2CWZS/Allkz/JJVM/ySUTP8jk0z/IpFN/yGRTf8hkU3/IZFN/yH/QgoA/0kAAP9RAADmVwAA&#10;3VsBANVcBQDSWwkAy1wUAMNeKAC8XjgCtl1GBrFbUQqtWVsPqVhkE6ZWbBejVXQaoFR9HZ5ThR+b&#10;Uo4imVGXJJdQoSaVUK0nklC8KJFQ0CiOUOwojVH+J4tR/yaLUf8lilL/JIlS/yOIUv8jiFL/I4hS&#10;/yP/RQcA/0sAAPBVAADfWwAA02AAAMxhAwDIYQYAw2ERALtkJAC1ZDQCr2NCBaphTgqlX1cPoV1g&#10;FJ5caBibW3AbmFl4HpVYgSGTV4okkFaTJo5VniiLVakqiVS3K4dUyyuFVekrhFX8KoNW/yiDVv8n&#10;glb/JYFW/ySBVv8kgVb/JIFW/yT/RwMA/08AAOdYAADZYAAAzWQAAMZmAQDBZgQAu2YOALRpIACu&#10;aTECqGg/BaNmSgqfZVQPmmNdFJdhZRiTYG0ckF51H45dfSKLXIYliFuQKIVamiqDWaYsgFm0LX9Z&#10;xy59WeYtfFr6LHta/yp7W/8oe1v/J3ta/yZ6Wv8lelr/JXpa/yX/SQAA+1IAAONcAADSYwAAx2gA&#10;AMBrAAC6awIAtWsNAK5tHQCobi4Bo208BZ1rSAqZalEPlGhaFJBmYhiNZWocimNyIIdieiOEYYMm&#10;gWCMKX5flyt7XqMteV6xL3ddxC91XuIvdV75LXVf/yt1X/8pdV//KHVe/yZ1Xv8mdV7/JnVe/yb/&#10;SwAA8FUAAN5fAADNZwAAw2wAALtvAAC1cAAAr28KAKhxGgCjcisBnXI5BJhwRQmTbk8Oj21YFItr&#10;YBiHaWcchGhvIIFndyN9ZoAmemSKKXdjlCx1Y6EucmKvL3BiwTBvYt8wbmP3Lm9j/yxvY/8qb2P/&#10;KG9i/ydvYv8nb2L/J29i/yf/TQAA61gAANljAADJagAAv3AAALdzAACwdAAAqXQHAKN2FwCedygB&#10;mHY3BJN1QgiOc0wOiXFVE4VwXRiBbmUcfm1sH3tsdCN4an0mdGmHKXFokixuZ54ubGesMGpnvjFp&#10;Z9wwaWf1Lmln/yxpZ/8qamf/KWpm/yhqZv8namb/J2pm/yf/UAAA51sAANNmAADFbgAAu3MAALN3&#10;AACreQAApHgDAJ16FACYeyUBk3s0A456QAeJeEoNhHZTEoB1Wxd8c2IbeHJqH3VxciJyb3smb26F&#10;KWxtkCxpbJwuZmyqMGRsvDFjbNkwY2z0L2Ns/y1kbP8rZGv/KWVq/yhlav8oZWr/KGVq/yj9UwAA&#10;418AAM5pAADBcQAAt3cAAK97AACnfQAAnn0AAJh+EQCTgCIAjoAxAol/PgaEfUgMf3xREXt6WRZ3&#10;eWAac3doHm92cCFsdXglaXSCKGZzjitjcpouYHGoL15xujBdcdQwXXHyLl5x/yxecP8rX3D/KWBv&#10;/yhgbv8oYG7/KGBu/yjxVQAA3mIAAMptAAC9dQAAs3sAAKuAAACiggAAmIEAAJGDDwCNhR8AiIUu&#10;AoOEOwV+g0UKeoFOD3WAVhRxf14Ybn1mHGp8bSBne3YjY3qAJ2B5iypdeJgsWnemLlh3uC9Xd9Ev&#10;V3fxLlh2/yxYdv8qWXX/KVp0/yhadP8nWnT/J1p0/yftWQAA12YAAMVxAAC5egAAr4AAAKaEAACd&#10;hgAAkYcAAIqJDACGihsAgosrAX2KOAR4iUIIdIhMDW+HVBJshVsWaIRjGmSDax5hgnQhXYF9JFqA&#10;iShXf5YqVX6kLFJ+ti1Rfs4tUX3vLFJ9/ytSfP8pU3v/KFR6/ydUev8nVHr/J1R6/yfoXgAA0GsA&#10;AMB2AAC0fgAAq4UAAKGJAACXiwAAiY0AAIOPCAB+kBcAe5EnAXaRNANykD8GbY9JC2mOUQ9ljVkT&#10;YoxgF16LaBtbinEeV4l7IVSIhiRRh5QnT4aiKU2GtCpLhswqS4XuKUyE/ylMg/8oTIP/J02B/yZO&#10;gf8mToH/Jk6B/ybhYwAAyXAAALt7AACwhAAApooAAJuOAACRkQAAhJMAAHqVAgB1lxIAcpgiAG+Y&#10;MAJqlzsEZpdFCGKWTgxflVYPW5RdE1iTZRdVk24aUZJ4HU6RhCBLkJEjSZChJEeQsiZFkMomRY/t&#10;JUWN/yVFjP8lRov/JEaK/yRGiv8kRor/JEaK/yTYaQAAw3YAALWBAACrigAAn48AAJWTAACKlgAA&#10;fpoAAHCdAABrnw4AaJ8cAGagKgFioDcCX59BBVufSghYnlILVJ5aDlGdYhJOnGsVS5x1GEibgRpF&#10;m48dQpqfH0CasCA/msggP5nrHz+Y/yA+lv8hPpX/IT+U/yE/lP8hP5T/IT+U/yHNcAAAvH0AALCI&#10;AACkjwAAmZQAAI6YAACDnQAAd6AAAGmkAABgpwgAXagUAFupJABZqTEBVqk8AlOpRQRQqE4GTahX&#10;CUqoXwxHp2gORKdzEUGmfxQ+po0WPKadFzqmrxg5pscYOaXqGDij/xo3of8bN6D/HDef/xw3n/8c&#10;N5//HDef/xzEeAAAtYUAAKmPAACdlQAAkpoAAIafAAB6owAAbqgAAGKsAABVsAAAULIOAE6yGwBN&#10;sygAS7M1AEmzPwFGs0kCRLNSBEGzWwY/s2QIPLNvCjqzeww3s4oONbKaDzOzrRAys8UQMrLpEDGw&#10;/hIwrv8UL63/FS+s/xYvrP8WL6z/Fi+s/xa7gQAAro4AAKGVAACWmgAAiaAAAH2mAABxqwAAZa8A&#10;AFm0AABOtwAAQ7wFAEC9EQA/vR4APr4rADy+NgA7v0EAOb9LATe/VAI1wF8CM8BqBDHAdwUvwIYG&#10;LcCXByvAqggqwcIIKsDnBym9/QoovP8MJ7r/DSe5/w4nuf8OJ7n/Die5/w6yjAAApZQAAJmaAACN&#10;oQAAf6cAAHKtAABmswAAWrgAAE+7AABEvwAAOsQCADDJCAAuyhEALcodACzLKQAryzUAK8xAACrN&#10;SgAozVYAJ85hACbObwEkzn8BI8+RAiHPpQIg0L0CIM/kAh/N+gMey/8EHsr/BR3J/wYdyf8GHcn/&#10;Bh3J/waolAAAnJoAAJChAACCqAAAdK8AAGe2AABbvAAATsAAAEPDAAA5xwAAL8wAACfQBAAf1goA&#10;G9oQABvbGgAa2yYAGtwxABndPAAY3UgAGN5VABffYgAW4HIAFeCFABThmgAT4rEAEuPPABLg9AAS&#10;3v8BEd3/ARHb/wIR2/8CEdv/AhHb/wKemgAAkqEAAISpAAB2sQAAaLgAAFu/AABOxAAAQsgAADfM&#10;AAAt0AAAJNUAABzbAAAV3wUAFOkOABLqFAAR6x0AEOsmAA7sMAAO7ToADe5GAAvuUwAK72IACfB0&#10;AAjxiQAH8qAABfK6AATx5AAC8f0AAu//AAPt/wAD7f8AA+3/AAPt/wCVoQAAhqkAAHiyAABpugAA&#10;W8IAAE3IAABAzAAANNEAACrWAAAh2wAAGeAAABLkAAAP8AEADfkKAAv6DwAJ+xUAB/scAAT8JAAB&#10;/CwAAPw3AAD8QgAA/FAAAPxhAAD9dQAA/IwAAPykAAD8wQAA/OsAAPz/AAD9/wAA/f8AAP3/AAD9&#10;/wCJqQAAebIAAGq7AABcxAAATswAAD/RAAAy1wAAJ90AAB3hAAAV5QAADugAAArxAAAI/QAABf8D&#10;AAH/CQAA/w4AAP8SAAD/FwAA/x8AAP8nAAD/MQAA/z4AAP9NAAD/XwAA/3UAAP+NAAD/pgAA/8IA&#10;AP/nAAD//AAA//8AAP//AAD//wB8swAAbLwAAF3GAABOzwAAP9YAADHdAAAl4gAAGuYAABHqAAAM&#10;7gAABfIAAAD/AAAA/wAAAP8AAAD/AAAA/wUAAP8KAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP85AAD/&#10;SgAA/10AAP9zAAD/jAAA/6QAAP+5AAD/1AAA/94AAP/eAAD/3gD/GCwA/xkpAP8ZKAD/FSsA/xAw&#10;AP8LOAH/A0QB/wBRAf8AXgH/AGwB/wB4Af8AggH/AIwB/wCUAf8AnAD/AKIA/wCoAP8ArwD/ALYA&#10;/wC+AP8AyAD/ANcA/wDnAP8A8wD/AP0A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/&#10;GykA/x0mAP8cJQD/GScA/xMsAP8ONAD/C0AB/whOAf8FWwH/A2gB/wJ0Af8CfwH/AogB/wKRAf8C&#10;mAH/Ap8B/wGlAP8BrAD/AbIA/wG6AP8BxAD/AdEA/wDkAP8A8QD/APwA/AH/APwC/wD8A/8A/AT/&#10;AfwF/wH8Bf8B/AX/AfwF/wH/HyYA/yEiAP8gIQD/HiMA/xgnAP8TMAD/ETwB/w5KAf8NVwH/C2MB&#10;/wpvAf8KegH/CoQB/wqNAf8KlAH/CpsB/wqiAf8KqAH/Cq8B/wq3Af8KwAD/CswA/wrgAPsK7wD3&#10;CvoA9Qv/AfUM/wH0Df8B9A3/AvQN/wL0Df8C9A3/AvQN/wL/IiIA/yQdAP8kHAD/Ih0A/x4iAP8c&#10;LAD/GTgA/xZFAf8TUgH/El4B/xBqAf8QdQH/EH8B/xCIAf8QkAH/EJcB/xCeAf8QpQH9EKwB/BCz&#10;AfoQvQH5EckB9RHdAfER7QHuEfkB7BL/AusT/wLqE/8D6RP/A+kT/wPpE/8D6RP/A+kT/wP/Jh0A&#10;/ygYAP8oFgD/JhYA/yYdAP8mKAD/IzQA/yBAAP8dTQH/G1kB/xllAf4ZcAH8GHoB+RiDAfcYjAH2&#10;GJMB9BiaAfMYoQHxGagB8BmwAu4ZugLtGcYC6hrZAuYa6wHiG/kC4Bv/A94c/wTdHP8F3Bz/Bdwc&#10;/wXbHP8F2xz/Bdsc/wX/KhkA/y0TAP8tEQD/LREA/y4ZAP8tIgD/LC4A/yk6AP8mRwH6JFQB9iNg&#10;AfIiawHvInUC7SJ+AusihwLpIo8C5yKWAuUingLkIqUC4iKtAuEjtwLfI8MC3SPWAtgk6gPSJPkF&#10;zyX/Bs0l/wfLJf8IyiX/CMok/wjKJP8IyiT/CMok/wj/LhQA/zEQAP8yDQD/NA4A/zUUAP81HAD/&#10;MycA+jE0APMvQQDuLU4B6SxaAeUsZQLiLHAC3yt5At0rggPaK4sD2CuSBNUrmgTTK6IE0SuqBc8r&#10;swXNK78GzCzPBsgt5wfELfcJwS3/Cr8t/wu9Lf8MvC3/DLws/wy7LP8Muyz/DLss/wz/MREA/zUM&#10;AP82BwD/OgsA/zwQAP87FQD4OR8A7zcrAOc2OQDhNUcA3DVUAdU1YALRNWoDzjRzBMw0fAXKNIUG&#10;yDSNB8YzlAjEM5wJwjOlCcEzrgq/M7kLvTPIC7s04Qu3NPMNtDT/D7E0/w+wNP8QrzT/EK40/w+u&#10;NP8PrjT/D640/w//NQ4A/zgHAP88AgD/QAYA/0ELAPpBDwDtPxYA4zwiANo9MQDSPkEAzD5PAsg+&#10;WgPEPWQFwT1uB788dgi8PH4KujuHC7g7jwy3O5cNtTqfDrM6qQ+xOrQQrzrCEa462RGqO+8Spzv/&#10;E6U7/xSkO/8Tozv/E6I7/xOiO/8Sojv/EqI7/xL/OAoA/zwAAP9BAAD1RQAA5kYCAOFFBwDjQg0A&#10;1UMZAMxFLADGRzwBwUdJArxGVQS5RV8GtURoCbNDcQuwQ3kNrkKBD6xCiRCqQZESqEGaE6dApBSl&#10;QK8Vo0C8FqFA0BaeQeoXnEH8F5pB/xeYQf8XmEH/FpdB/xWXQf8Vl0H/FZdB/xX/OwYA/z8AAPlG&#10;AADlSwAA3E4AANNNBADRSgkAykoUAMJNJwC8TjcBt05FArJNUAWvTFoIq0tjCqhKbA2mSXQPpEl8&#10;EaFIhBOfR4wVnUeVF5tGnxiZRqoZl0a4GpZGyhuTRuYbkUf5G49H/xqOR/8Zjkf/GI1H/xiNR/8X&#10;jUf/F41H/xf/PgIA/0MAAOtLAADdUQAA0VQAAMpUAQDGUgUAwVERALlTIgCzVTMBrlRBAqpUTAWm&#10;U1YIolFfDJ9QZw+dT28Rmk53FJhOfxaWTYgYk0yRGZFMmxuPS6YdjUuzHotLxR6JS+Ieh0z3HoZM&#10;/x2FTP8chU3/GoVM/xmFTP8ZhUz/GYVM/xn/QAAA/EcAAOVQAADVVgAAylkAAMJaAAC9WAMAuFcO&#10;ALFZHgCsWi8Bp1o9AqJZSQWeWFMJm1dbDJdWZBCVVWsSklRzFY9TexeNUoQai1GNHIhRlx6GUKMf&#10;hFCwIIJQwSGAUN0hflH0IH1R/x99Uf8dfVH/HH1R/xt9Uf8afVH/Gn1R/xr/QgAA8EoAAN9UAADO&#10;WgAAxF4AALxfAAC2XgAAsVwLAKteGgClYCsAoGA6ApxfRQWXXlAJlFxYDJBbYBCNWmgTi1lwFohY&#10;dxiFV4Abg1aJHYBWlB9+VZ8he1WtInlUvSN4Vdcjd1XyInZW/yB2Vv8fdlb/HXZW/xx2Vv8bdlb/&#10;G3ZW/xv/RQAA7E4AANpYAADJXgAAv2IAALdkAACxYwAAq2EIAKRjFwCfZCgAmmU3ApZkQwWRY00I&#10;jmFVDIpgXRCHX2UThF5sFoFddBl+XH0cfFuGHnlakSB3Wp0idFmqJHJZuiVxWdIlcFrwI29a/yJv&#10;Wv8gcFr/HnBa/x1wWv8ccFr/HHBa/xz/SAAA51IAANNbAADFYgAAu2YAALNoAACsaAAApWYFAJ9n&#10;FACaaSUAlWk0ApBoQASMZ0oIiGZTDIRlWxCBZGITfmNqFntichl4YXocdmCEHnNfjiFwXpojbl6o&#10;JWxduCVqXs4maV7uJGle/yJqXv8gal7/H2pe/x5qXv8dal7/HWpe/x35SgAA41UAAM9fAADBZQAA&#10;t2oAAK9sAACnbAAAn2oBAJlrEQCUbSIAkG4xAYttPQSHbEcHg2tQC39qWA98aGATeGdnFnZnbxlz&#10;ZngccGWBHm1kjCFqY5gjaGKmJWZitiZkYswmZGLsJWRi/yNkYv8hZWL/H2Vi/x5lYv8dZWL/HWVi&#10;/x3yTAAA31gAAMpiAAC9aQAAs24AAKtwAACicAAAmW4AAJNwEACPch8AinIuAYZyOwOCcUUHfXBO&#10;C3puVg52bV4Sc2xlFXBrbRhtanUbaml/HmdpiiFlaJYjYmekJWBntCZfZ8kmXmfqJV5n/iNfZ/8h&#10;X2b/H2Bm/x5gZv8eYGb/HmBm/x7vTwAA2lwAAMZlAAC6bQAAsHIAAKd1AACddAAAlHMAAI10DQCJ&#10;dhwAhXcrAYF3OAN8dkMGeHVMCXR0VA1xc1sRbnJjFGtxaxdocHMaZW98HWJuhyBfbZQiXWyiJFps&#10;siVZbMclWGzoJVls/SNZa/8hWmv/H1tr/x5bav8eW2r/Hltq/x7rUwAA02AAAMJpAAC2cQAArHYA&#10;AKN5AACZeQAAjXcAAId5CwCDexgAf3woAHt8NQJ3e0AFc3pJCG95UQxseFkPaHdhE2V2aBZidXAZ&#10;X3R6HFx0hR9ac5EhV3KgI1VysCRTcsUkU3LnJFNx/CJUcf8gVHD/H1Vw/x5Vb/8dVW//HVVv/x3l&#10;VwAAzWQAAL5tAACydQAAqHsAAJ9+AACTfQAAh30AAIB/BwB8gBUAeIEkAHWCMgFxgT0EbYBGB2mA&#10;Twpmf1YNY35eEWB9ZhRdfG4XWnt3Gld6gh1Ueo8fUXmdIU95riJOecMiTXjlIk13+yFOd/8fTnb/&#10;Hk91/x1Pdf8dT3X/HU91/x3fXAAAyGgAALlyAACuegAApYAAAJqCAACOggAAgIMAAHmFAgB0hhEA&#10;cYggAG6ILgFqiDkCZ4dDBWOHTAhghlMLXYVbDlqEYxFXhGsUVIN1F1GCgBpOgY0cS4GbHkmBrB9I&#10;gMEgR4DjH0d/+h5Ifv8eSH3/HUl8/xxJfP8cSXz/HEl8/xzWYQAAwm4AALR4AACqgAAAn4UAAJSH&#10;AACIhwAAe4kAAHCMAABrjg0AaI8aAGaPKQBikDUBX48/A1yPSAVZjlAIVo5YC1ONYA5QjGgQTYxy&#10;E0qLfRZIiooYRYqZGkOKqhtCir8bQYrhG0GI+RtBhv8bQYX/G0KF/xpChP8aQoT/GkKE/xrNZwAA&#10;vHQAAK9+AAClhgAAmooAAI6MAACCjQAAdZAAAGeUAABhlQgAXpcUAFyXIwBamC8AV5g6AVSYRANS&#10;l0wFT5dUB0yXXAlJlmUMR5ZvDkSVehFBlYgTP5SXFT2UqBY7lL0WO5TfFjqS+Bc6kP8XOo//FzqO&#10;/xc6jv8XOo7/FzqO/xfFbgAAtnsAAKqFAACeiwAAlI8AAIiSAAB7lAAAbpcAAGKbAABXngAAUqAO&#10;AFGgGwBPoSgATaE0AEuhPgFJoUcCR6FQA0ShWAVCoWEHP6BrCT2gdws6oIUNOKCUDjagpg81oLsQ&#10;NKDdDzSd9xAznP8SM5r/EjOZ/xMzmf8TM5n/EzOZ/xO9dwAAr4MAAKOLAACYkQAAjZUAAIGZAABz&#10;nAAAZ58AAFuiAABPpgAAR6kIAESqEgBDqh8AQasrAECrNwA/rEEAPaxKATusUwI5rFwDN6xnBDWs&#10;cwUyrIEGMKyRBy6sowgtrLgJLKzZCCyq9QorqP8LKqb/DCql/w0qpf8NKqX/DSql/w21gAAAqIsA&#10;AJyRAACRlgAAhZwAAHigAABrpQAAX6gAAFOsAABIrwAAPbIAADa1CwA0tRUAM7YhADK2LAAxtzcA&#10;MLdBAC+4SwAuuFUALLhgASq4bQEpuXsCJ7mNAiW5nwMkubQDI7nSAyO39AQitf8FIbT/BiGz/wch&#10;sv8HIbL/ByGy/wetigAAoJEAAJWXAACInQAAe6MAAG6oAABhrQAAVbEAAEq0AAA/twAANLsAACu+&#10;AwAkwgwAIsIUACLDHwAhwyoAIMQ0AB/EPwAexUoAHcZWABzGYwAbx3MAGseFABnHmQAYyK4AF8jL&#10;ABfG8QEXxP8BFsP/AhbB/wMWwf8DFsH/AxbB/wOjkQAAmJgAAIueAAB9pQAAcKsAAGKxAABWtgAA&#10;SrkAAD69AAA0wAAAKsQAACLIAAAZzAQAE9AKABHSEQAQ0hoAENMlAA/TMAAO1DwADtRIAA3VVgAN&#10;1WUADNZ4AAzWjQAL2KQACti+AAnZ5gAK1v4AC9T/AAvS/wAL0v8BC9L/AQvS/wGamAAAjp8AAICm&#10;AAByrQAAZLQAAFe6AABJvwAAPcIAADLGAAAoyQAAH80AABfRAAAR1gAADNsFAAjeCwAG3xEABd8a&#10;AATgJAAC4S4AAeI6AADjRwAA5FYAAORnAADlewAA5pIAAOaqAADnyAAA5/AAAOj/AADo/wAA6P8A&#10;AOj/AADo/wCRnwAAgqcAAHSvAABltwAAV74AAEnDAAA8xwAAMMsAACXPAAAc1AAAFNkAAA7dAAAJ&#10;4QAAAuUAAADpBgAA6Q0AAOkRAADqGAAA6yEAAO0rAADvNwAA8UUAAPJWAADzaAAA834AAPSXAAD1&#10;sAAA9tAAAPfzAAD3/wAA9/8AAPf/AAD3/wCFpwAAdrAAAGa4AABYwQAASsgAADvMAAAu0QAAI9YA&#10;ABncAAAR4AAADOMAAATnAAAA6gAAAPUAAAD0AAAA9QUAAPULAAD2DwAA9hQAAPgdAAD6JwAA/DQA&#10;AP9DAAD/VQAA/2kAAP+BAAD/mgAA/7IAAP/PAAD/7QAA//kAAP/5AAD/+QB4sAAAaLoAAFnDAABL&#10;ywAAO9EAAC3YAAAh3QAAFuIAAA7mAAAI6gAAAO0AAADwAAAA+AAAAP8AAAD/AAAA/wAAAP8AAAD/&#10;BgAA/wwAAP8QAAD/GAAA/yIAAP8wAAD/QAAA/1MAAP9pAAD/gQAA/5kAAP+vAAD/wwAA/9UAAP/V&#10;AAD/1QD/EygA/xMlAP8RJQD/DScA/wYtAP8ANQD/AEEA/wBPAP8AXAD/AGkA/wB0AP8AfgD/AIgA&#10;/wCQAP8AlwD/AJ0A/wCkAP8AqgD/ALAA/wC3AP8AwAD/AMwA/wDfAP8A7AD/APgA/wD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/FiUA/xYiAP8UIQD/ECMA/wooAP8AMAD/AD0A/wBLAP8A&#10;WAD/AGQA/wBwAP8AegD/AIQA/wCMAP8AkwD/AJoA/wCgAP8ApgD/AK0A/wC0AP8AvAD+AMgA/QDZ&#10;APsA6QD6APYA+QD/APgA/wD4AP8A+AD/APgA/wD5AP8A+QD/APkA/wD/GiIA/xoeAP8YHQD/Ex4A&#10;/w4iAP8KLAD/BzkA/wNGAP8AUwD/AGAA/wBrAP8AdgD/AH8A/wCIAP8AjwD/AJYA/wCdAP8AowD+&#10;AKkA/ACwAPoAuQD3AMQA9QDSAPMA5gDyAPQA8QD/APAA/wDvAP8A7wD/AO8A/wDwAP8A8AD/APAA&#10;/wD/Hh0A/x4ZAP8cFwD/FxgA/xMeAP8RKAD/DjQA/wxBAP8KTgD/CFsA/wdmAP8GcQD/BnoA/waD&#10;AP4GiwD8BpIA+gaZAPgGnwD2BqYA9AatAPIGtQDwBcAA7QXOAOsF5ADpBvMA5gj/AOUK/wDkC/8A&#10;5Av/AeQL/wHkC/8B5Av/AeQL/wH/IRgA/yETAP8gEQD/GxIA/xwaAP8aJAD/Fi8A/xM8AP8RSQD/&#10;EFUA/A5hAPkOawD2DnUA9A5+APIOhgDwDo4A7g6VAO0OmwDrDqIA6g6qAOgOswDmD70A5Q/MAOEP&#10;4wDdEPMA2RH/AdYS/wHUE/8B0xP/AtIT/wLSE/8C0hP/AtIT/wL/JRMA/yUQAP8kDQD/Iw4A/yMU&#10;AP8iHgD/HykA/xw1APkZQwD0GE8A7xdbAOwXZgDpF3AA5hd5AOQXgQDiF4kA4BeRAN8XmADdF58A&#10;2xenANkYsQDWGLsA1BnKANAa4QHMG/MByRz/AsYc/wLEHP8Dwxz/A8Mc/wPDHP8Dwxz/A8Mc/wP/&#10;KBAA/ykLAP8oBgD/KwsA/ysQAP8pFwD9JiIA9CMuAOwhOwDmIEkA4iBVAN4gYADaIWoA1iF0ANMh&#10;fAHQIYQBzyKMAc0ikwHLIpsBySKjAcgjrALGI7YCxCPEAsIk2wK+Je4DuyX+BLgl/wW2Jf8FtSX/&#10;BrUl/wa1Jf8FtSX/BbUl/wX/LA0A/y0FAP8uAQD/MQUA/zELAP0vEADxKxgA5yklAN8oMwDYKEIA&#10;0SpPAM0rWgDJK2UBxytuAcQsdgLCLH4CwCyGA74sjgO9LJYDuyyeBLkspwS4LLEFtiy/BbUt0QWx&#10;LeoGri77B6su/wipLv8IqC7/CKgt/wioLf8IqC3/CKgt/wj/LwgA/zEAAP81AAD2NwAA6jYCAOcz&#10;CADkLw8A2S4bAM8xLADJMzwAxDRJAMA1VQG8NV8CujVoArc1cAO1NHgEszSABbE0iAawNJAGrjSZ&#10;B6w0ogirNKwJqTS5Cac0ygqlNeUKoTX4C581/wydNf8MnTX/C5w1/wucNf8LnDX/C5w1/wv/MwIA&#10;/zUAAPY6AADlPgAA3EAAANQ9BADSNwkAyzgVAMM6JgC9PTYAuD5EAbQ+UAGxPVoDrj1jBKw9awWp&#10;PHMGpzx7CKY8gwmkO4sKojuUC6A7nQyeO6gNnTu0Dps7xQ6ZO+AOljv0D5Q8/w+SPP8Pkjz/DpE8&#10;/w2RPP8NkTz/DZE8/w3/NQAA/zkAAOpBAADdRgAA0EcAAMlGAADGQQUAwEARALlCIQCzRDIAr0VA&#10;AatFSwKnRVUDpEReBaFEZgefQ24InUN2CptCfguZQoYNl0GPDpVBmQ+TQaQRkUGwEpBBwBKOQdkS&#10;i0HxEolC/xKIQv8RiEL/EIdC/xCHQv8Ph0L/D4dC/w//OAAA8z0AAONHAADSTAAAyE4AAMBNAAC7&#10;SgIAtkcOALBJHQCrSy0Apkw7AaJMRwKeS1EEm0taBplKYgiWSWoKlElxDJJIeQ6PSIIPjUeLEYtH&#10;lRKJRqAUh0asFYVGuxaERtEWgkfuFoBH/xV/R/8Uf0f/En9H/xF/R/8Rf0f/EX9H/xH/OwAA7kMA&#10;ANxMAADMUQAAwVQAALlUAAC0UQAArk0LAKhPGQCjUSkAnlI3AZpSQwKXUU4ElFFWBpFQXgmOT2YL&#10;jE5tDYlOdQ+HTX4RhU2HE4JMkRWATJwWfkupF3xLuBh7S80YeUzrGHhM/hd3TP8Vd0z/FHdM/xN3&#10;TP8Sd0z/EndM/xL/PgAA6EcAANVQAADGVgAAvFgAALRZAACtVgAAp1MHAKFUFQCcViUAmFc0AZRX&#10;QAKQV0oEjVZTBopVWwmHVGMLhFRqDoJTchCAUnoSfVKDFHtRjhZ4UJkYdlCmGXRQtRpzUMkacVDo&#10;GnBR/BhwUf8XcFH/FXBR/xRxUP8TcVD/E3FQ/xP1QAAA5EsAAM9UAADBWgAAt10AAK9eAACnWwAA&#10;oVgDAJtZEgCWWyIAklwxAY5cPQKKXEcEh1tQBoNaWAmBWWAMfllnDntYbxB5V3cTdlaAFXRWixdy&#10;VZYZb1WjGm1UshtsVMYbalXmG2pV+xlqVf8XalX/FmpV/xVrVf8Ua1X/FGtV/xTyQwAA308AAMtY&#10;AAC9XQAAs2EAAKtiAACiYAAAm1wAAJVeEACQYB8AjGEuAIhhOgKEYEUEgWBOBn5fVgl7Xl0LeF1l&#10;DnZcbBBzXHQTcFt9FW5aiBdrWpQZaVmhG2dZsBxlWcMcZFnjHGRZ+hpkWf8YZFn/F2VZ/xVlWf8U&#10;ZVn/FGVZ/xTvRgAA2lIAAMZbAAC6YQAAsGUAAKZmAACdYwAAlWEAAI9iDgCLZBwAh2UrAINlNwF/&#10;ZUIDfGRLBnhjUwh1Y1sLc2JiDnBhahBtYHITa2B7FWhfhhdmXpEZY16fG2FdrhxgXcEcX13hHF9d&#10;+BpfXf8YX13/F2Bd/xZgXf8VYF3/FWBd/xXrSgAA1FYAAMNeAAC2ZQAArGkAAKJpAACYZwAAj2UA&#10;AIlmDACFaBkAgWkoAH5qNQF6aT8DdmlJBXNoUQhwZ1kKbWdgDWtmZxBoZXASZWR5FWNkgxdgY48Z&#10;XmKdG1xirBxaYr8cWWLfHFli9xpaYv8ZWmH/F1th/xZbYf8VW2H/FVth/xXnTQAAz1kAAL9iAACz&#10;aAAAqW0AAJ5tAACTawAAiWkAAINrCQB/bRUAfG4lAHhuMgF1bj0CcW5GBG5tTwdrbFYJaGxeDGVr&#10;ZQ9jam0RYGl2FF1pgRZbaI0YWGebGlZnqhtVZ70cVGfcHFRn9hpUZv8YVWb/F1Vl/xZWZf8VVmX/&#10;FVZl/xXiUQAAyl0AALtmAACvbAAApnEAAJlwAACObwAAg24AAH1wBQB4chIAdXMhAHJzLwFvczoC&#10;bHNEBGlyTAZmclQIY3FbC2BwYw1dcGsQW290E1hufxVVbosXU22ZGVFtqBpPbbsbTm3ZGk5s9BlP&#10;a/8YT2v/F1Bq/xZQav8VUGr/FVBq/xXdVQAAxWEAALdqAACscQAAonUAAJR0AACJdAAAfHMAAHZ1&#10;AABxdxAAb3gdAGx5KwBpeTcBZnlAA2N5SQVgeFEHXXdYCVt3YAxYdmgOVXVxEVJ1fBNQdIgWTXSX&#10;F0tzphhJc7kZSHPVGUly8xhJcf8XSnH/Fkpw/xVLcP8US3D/FEtw/xTUWgAAwGYAALNvAACodgAA&#10;nXkAAI94AACEeAAAd3kAAG98AABqfQ0AZ34ZAGR/JgBigDIBX4A9AlyARgNaf04FV39VB1R+XQlS&#10;fWUMT31vDkx8eRFKfIYTR3uUFUV7pBZEe7cWQ3vSFkN68hZDef8VQ3j/FER3/xREdv8TRHb/E0R2&#10;/xPNXwAAu2sAAK50AACkfAAAl34AAIp9AAB/fgAAcn8AAGaDAABhhAgAXoYTAFyHIQBahy4AWIc4&#10;AVWHQgJTh0oDUIdSBU6GWgdLhmIJSYVsC0aFdw1DhIMPQYSSET+EohI9hLUTPITPEzyC8BI8gf8S&#10;PYD/Ej1//xI9fv8RPX7/ET1+/xHFZgAAtXEAAKp7AACfggAAkoIAAIWCAAB5gwAAbYYAAF+KAABY&#10;jQEAVI4PAFKPGwBQjycAT5AzAE2QPQFLkEUCSZBOA0aQVgREj18FQo9oBz+Pcwk9joALOo6PDDiO&#10;oA03jrMONo7MDjaN7w41i/8ONYn/DzWI/w82h/8PNof/DzaH/w++bQAAsHkAAKWCAACZhwAAjIgA&#10;AH+IAAByigAAZo0AAFqRAABQlQAASZcJAEeYEwBFmCAARJkrAEOZNgBBmkAAQJpIAT6aUQI8mloC&#10;OppkAzeabwU1mX0GM5mMBzGZnQgvmbAILpnKCC6Y7Qgulv8KLZT/Ci2T/wstkv8LLZL/Cy2S/wu2&#10;dQAAqoEAAJ6IAACTjQAAho4AAHiPAABrkgAAX5UAAFSZAABJnQAAQKAAADqiDQA4oxcAN6MiADak&#10;LQA1pDcANKRBADOlSwAxpVQBMKVeAS6lagEspXgCKqWIAyilmgMnpa0EJqXGAyak6wQlov8FJaD/&#10;BiSf/wYknv8HJJ7/BySe/wevfgAAo4gAAJeOAACNkwAAfpUAAHCYAABjmwAAV58AAEyiAABCpgAA&#10;OKkAAC+sAwAqrg4AKa4YACivIwAnry0AJrA3ACWwQQAksEsAI7FWACKxYwAhsXEAH7GCAB6ylAEc&#10;sqkBG7LBARux5wEbr/4CGq3/Ahqs/wMaq/8DGqv/Axqr/wOoiAAAm48AAJGUAACEmgAAdp8AAGii&#10;AABbpQAAT6kAAEStAAA5sAAAL7MAACa2AAAeuQUAGLsOABe7FgAXvCAAFrwqABW9NQAUvUAAE75L&#10;ABK+WAASvmcAEb94ABC/jAAQwKIADsC6AA7A4QAPvfsAD7z/ABC6/wEQuv8BELr/ARC6/wGfjwAA&#10;lJUAAIebAAB5oQAAa6cAAF6sAABSsQAARbQAADq2AAAvuQAAJbwAAB2/AAAVwwAAD8YFAAvKDQAJ&#10;yhQACModAAfKJwAHyjIABss+AAXLSwAEzFoAA8xqAALMfgABzJQAAMyrAADNyAAAzO0AAMz/AADL&#10;/wAByv8AAcr/AAHK/wCXlgAAipwAAHyjAABuqgAAYLAAAFK2AABFuQAAObwAAC6/AAAjwwAAG8YA&#10;ABPKAAANzQAACNEAAAHUCQAA1A4AANUVAADWHgAA2CcAANkxAADbPgAA3EsAAN1bAADebgAA3oQA&#10;AN+bAADftAAA3tkAAN/3AADf/wAA3/8AAN//AADf/wCNnQAAf6UAAHCsAABhswAAU7oAAEW/AAA4&#10;wgAALMYAACHJAAAYzQAAENEAAAvVAAAE2gAAAN4AAADgAQAA4QkAAOIOAADkEwAA5RsAAOckAADp&#10;LwAA6zwAAO1LAADuXQAA7nEAAO+JAADwogAA8LwAAPDjAADv+QAA8P8AAPD/AADw/wCBpQAAcq0A&#10;AGO1AABUvQAARsQAADfIAAAqzAAAH9AAABXVAAAO2gAAB94AAADiAAAA5gAAAOkAAADqAAAA7AAA&#10;AO4FAADvDAAA8RAAAPMXAAD1IAAA+CsAAPs5AAD9SgAA/l4AAP90AAD/jQAA/6YAAP/AAAD/4QAA&#10;//UAAP/1AAD/9QB0rgAAZbcAAFbAAABHyAAAOM0AACrSAAAd2AAAE90AAAziAAAD5gAAAOkAAADs&#10;AAAA8AAAAPMAAAD0AAAA9gAAAPgAAAD6AAAA/QcAAP8NAAD/EgAA/xsAAP8oAAD/NwAA/0oAAP9e&#10;AAD/dgAA/48AAP+mAAD/ugAA/9EAAP/RAAD/0QD/DyQA/w4iAP8LIQD/AyQA/wApAP8AMgD/AD4A&#10;/wBMAP8AWQD/AGUA/wBwAP8AegD/AIQA/wCMAP8AkgD/AJkA/wCfAP8ApQD/AKsA/wCyAP8AugD/&#10;AMUA/wDTAP8A5wD/APQA/wD/AP4A/wD/AP8A/gD/AP4A/wD+AP8A/gD/AP4A/wD/ESEA/xAeAP8N&#10;HQD/Bx8A/wAjAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJUA/wCb&#10;AP8AoQD/AKcA/gCuAP0AtgD8AMAA+wDNAPkA4gD4APAA9wD8APYA/wD1AP8A9QD/APUA/wD1AP8A&#10;9QD/APUA/wD/FR0A/xMaAP8QGQD/CxkA/wAdAP8AKQD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/&#10;AHoA/gCDAPwAigD6AJEA+QCXAPgAnQD3AKMA9QCqAPQAsgDyALsA8QDIAO8A3ADuAOwA7QD6AOsA&#10;/wDqAP8A6gD/AOoA/wDqAP8A6gD/AOoA/wD/GBkA/xYVAP8TEwD/DhMA/wsaAP8HJAD/AjAA/wA+&#10;AP8ASwD/AFcA/wBiAPwAbAD4AHUA9QB+APIAhQDxAIwA7wCTAO4AmQDsAKAA6wCmAOkArgDnALcA&#10;5gDDAOQA1ADiAOkA4QD3AN8A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/GxMA/xoQAP8WDgD/&#10;Eg4A/xIVAP8PHwD/DCsA/wk4AP8GRQD7A1EA9wJcAPICZgDuAnAA6gJ4AOcCgADmA4cA5AOOAOID&#10;lQDhA5wA3wSjAN0EqwDbBLQA2AXAANYF0ADTBucA0Aj4AM4K/wDMC/8Aywz/AMsM/wDLC/8Aywv/&#10;AMsL/wD/HxAA/x4LAP8aBwD/GQsA/xgRAP8WGQD/EiQA+hAwAPMOPgDuDUoA6QxWAOUMYQDiDGoA&#10;3g1zANsNewDZDYMA1g2KANQNkQDSDZkA0A6gAM8OqQDNDrMAyw6/AMoP0ADGEekAwhL5AL8T/wC9&#10;E/8BvBP/AbwT/wG8E/8BuxP/AbsT/wH/IgwA/yEEAP8gAAD/IQUA/x8MAP8cEQD2GBwA7BUoAOUT&#10;NgDfEkMA2RNPANMUWgDQFWQAzRZtAMsWdQDJF30AxxeFAMUYjADEGJQAwhmcAMAZpQC+Ga8AvRq7&#10;ALsaywC4G+UBtBz2AbId/wKwHf8Crx3/Aq4d/wKuHf8Crh3/Aq4d/wL/JgYA/yUAAP8mAAD7JwAA&#10;8SUDAPAhCwDoHBIA3hkdANQbLQDNHTwAyB9JAMUgVQDBIV8AvyJoALwicAC6I3gAuSN/AbcjhwG1&#10;I48BtCSXAbIkoAGxJKoCryS2Aq0lxgKrJd8CqCbzA6Um/wOjJv8Doib/BKEm/wOhJv8DoSb/A6Em&#10;/wP/KQAA/ygAAPYtAADnMAAA3y8AANkrBADWIgoAziMWAMYmJwDAKDYAuypEALgrTwC1LFkAsixi&#10;AbAsagGuLXIBrC16AqotgQKpLYoCpy2SA6UtmwOkLaUEoi2xBKAtwASfLdgEnC7vBZku/waXL/8G&#10;li//BpUu/wWVLv8FlS7/BZUu/wX/LAAA/y4AAOo1AADdOQAA0TkAAMo2AADHLwYAwS0RALowIQC0&#10;MjEAsDQ+AKw1SgCpNVQBpzVdAaQ1ZQKiNW0CoDV0A581fASdNYQEmzWNBZo0lwaYNKEGljStB5Q1&#10;uwiTNdAIkDXsCI42/giMNv8Iizb/CIs2/weKNf8HijX/B4o1/wf/LwAA8jQAAOI8AADSQQAAx0IA&#10;AMBAAAC7OgEAtjYOALA5HACqOywApjw6AKM9RgCfPVABnT1ZApo9YQOYPWgEljxwBZQ8dwaSPIAH&#10;kTyIB487kgiNO50JizupCok7twuIO8oLhTzoC4M8+wuCPP8KgTz/CoE8/wmBPP8IgTz/CIE8/wj/&#10;MwAA7DoAANpDAADKRwAAv0kAALdHAACxQgAArT4KAKZAFwCiQicAnkM1AJpEQgGXREwBlERVApFD&#10;XQOPQ2QFjUNrBotCcweJQnsIh0KECoVBjguDQZkMgUGlDX9Bsw5+QcYOfEHkDnpC+Q15Qv8MeEL/&#10;C3hC/wt4Qv8KeEH/CnhB/wr2NgAA5kAAANFIAADDTQAAuU4AALFNAACpSQAApEUGAJ9GEwCaSCMA&#10;lkkyAJJKPgGPSkgCjEpRA4pJWQSHSWAFhUloB4NIbwiBSHcKf0eAC31Hig16R5UOeEaiD3ZGsBB1&#10;RsIQc0bgEHJH9w9xR/8OcUf/DXFH/wxxR/8LcUb/C3FG/wvzOQAA4EQAAMxMAAC+UQAAtFMAAKpS&#10;AACiTgAAnUoBAJdLEQCTTSAAj08uAIxPOgGIT0UChU9OA4NPVgSATl0Gfk5kB3xNbAl5TXQLd0x9&#10;DHVMhw5zTJIPcUufEW9LrRJtS78SbEvcEmtM9RFqTP8Pakz/DmpL/w1qS/8Makv/DGpL/wzwPQAA&#10;20gAAMdQAAC6VQAAsFgAAKVWAACcUwAAl08AAJFQDgCMUhwAiVQrAIVUNwCCVEIBf1RLA3xUUwR6&#10;U1oGeFNiCHVSaQlzUnELcVF6DW5RhA9sUJAQalCcEmhQqxNmULwTZVDYE2RQ8xJkUP8QZFD/D2RQ&#10;/w5lT/8NZU//DGVP/wzsQQAA1EwAAMNUAAC2WQAArFwAAKBaAACXVwAAkVQAAItVDACGVxkAg1gn&#10;AIBZNAB9WT8BellIA3dYUAR0WFgGcldfB29XZgltVm4La1Z3DWhVgQ9mVY0RZFSaEmJUqRNgVLoU&#10;X1TTFF5U8hNeVP8RX1T/D19U/w5fU/8NX1P/DV9T/w3nRAAAz1AAAL9YAACzXQAAqF8AAJxdAACS&#10;WwAAi1gAAIVaCgCBWxYAfVwkAHpdMQB3XTwBdF1GAnFdTgRvXFUFbFxdB2pcZAloW2wLZVp1DWNa&#10;fw9hWYsRXlmYElxYpxRbWLgUWVnQFFlY8BNZWP8RWlj/EFpY/w5aV/8NWlf/DVpX/w3jSAAAy1MA&#10;ALtbAACwYQAApGIAAJdhAACOXwAAhVwAAH9eBwB7XxMAeGEhAHViLgByYjkBb2JDAmxhSwNqYVMF&#10;Z2FaB2VgYgljYGoLYF9zDV5efQ9bXokRWV2WElddpRNVXbYUVF3OFFRd7hNUXf8RVVz/EFVc/w5V&#10;W/8OVlv/DVZb/w3eTAAAx1YAALhfAACtZAAAoGUAAJNkAACJYwAAf2EAAHliAwB1ZBEAcmUeAG9m&#10;KwBsZzcBamdAAmdmSQNlZlEEYmVYBmBlYAhdZGcKW2RwDFljew5WY4YQVGKUElJioxNQYrQTT2LM&#10;E09i7RJPYf8RT2H/EFBg/w5QYP8OUGD/DVBg/w3ZTwAAw1oAALRjAACpaQAAm2gAAI9nAACEZwAA&#10;eWUAAHNnAABvaQ4AbGobAGlrKABnbDQAZGw9AWJsRgJfa04EXWtWBVpqXQdYamUJVmluC1NpeA1R&#10;aIQPTmiSEExnoRJLZ7ISSWfJEkln6xJJZv8QSmb/D0pl/w5LZf8NS2T/DUtk/w3RVAAAvl4AALFn&#10;AACmbQAAl2wAAIprAAB/awAAc2sAAG1tAABobgwAZXAXAGJxJABgcTAAXnE6AVxxQwJZcUsDV3FT&#10;BFVwWgZScGIHUHBrCU5vdQtLb4INSW6PD0dunxBFbrARRG7HEUNt6hBEbP8PRGv/DkVr/w1Fav8N&#10;RWr/DUVq/w3LWAAAumMAAK1sAAChcQAAknAAAIVvAAB6bwAAbnAAAGVzAABgdQcAXXYSAFt3HwBZ&#10;eCsAV3g2AFV4PwFTeEgCUXhPA093VwRMd18FSndoB0h2cwlFdn8LQ3WNDEF1nQ4/da4OPnXFDj11&#10;6A4+c/0NPnL/DT5x/ww/cf8MP3D/DD9w/wzFXgAAtWkAAKlxAACcdQAAjXQAAIB0AAB1dAAAaXYA&#10;AF55AABYfAEAVH0OAFJ+GgBRfyYAT38xAE2AOwBMgEMBSoBLAkh/VAJGf1wEQ39lBUF/cAY/fnwI&#10;PH6KCTp+mgo5fqwLN37DCzd95gs3e/wLN3r/Czd5/wo4eP8KOHj/Cjh4/wq+ZAAAsG8AAKV4AACW&#10;eQAAh3kAAHt5AABwegAAZHwAAFiAAABQgwAAS4UKAEiGFABHhyAARYgrAESINQBDiD4AQYlHAUCJ&#10;TwE+iFgCPIhhAzqIbAQ3iHgFNYiHBjOImAcyh6oHMIjABzCH5AcwhfsIMIP/CDCC/wgwgf8IMIH/&#10;CDCB/wi3awAAqnYAAKB/AACQfgAAgn4AAHZ/AABqgAAAXoMAAFOHAABKiwAAQY4CAD2QDgA7kBgA&#10;OpEjADmRLQA4kjcAN5JAADaSSQA0k1IAM5NcATGTZwEvk3QCLZKDAyuSlAMqkqcDKJK9BCiS4QMn&#10;kPoEJ47/BSeN/wUnjP8FJ4z/BSeM/wWxdAAApX4AAJmFAACKhAAAfYQAAG+FAABjiAAAWIsAAE2P&#10;AABDkwAAOpcAADKaBwAumxAALZsaACycJAArnC4AKp04ACmdQQAonUsAJ55VACaeYQAlnm4AI55+&#10;ASKekAEgnqMBH565AR6e3QEenPgCHpr/Ah6Z/wMel/8DHpf/Ax6X/wOqfQAAnoUAAJOLAACFigAA&#10;dYsAAGiOAABbkQAAUJUAAEaZAAA7nQAAMqAAACqjAAAipgkAH6cRAB6nGgAdqCQAHKgtABuoNwAa&#10;qUEAGalMABipWAAXqmYAFqp2ABWqiQAUqp4AE6u0ABKr0wASqPUAE6f/AROl/wETpf8BE6T/AROk&#10;/wGjhgAAl4wAAI2RAAB9kgAAbZUAAGCYAABUnAAASKAAAD6kAAA0pwAAKqsAACGuAAAZsQAAErMH&#10;AA+1EAAOtRcADrUhAA21KwANtTYADLZBAAu2TgAKtlwACbZsAAi2fwAHtpQABraqAAW2xQAGtuoA&#10;B7X/AAi0/wAIs/8ACbL/AAmy/wCajQAAkJMAAISYAAB0nAAAZaAAAFekAABLqAAAQKwAADWwAAAq&#10;swAAIbUAABi4AAARuwAADL4CAAbACwACwBEAAcEZAADBIgAAwisAAMI2AADDQgAAw1AAAMRfAADE&#10;cQAAxIcAAMSdAADEtQAAxNoAAMT2AADD/wAAw/8AAMP/AADD/wCTlAAAh5oAAHigAABqpgAAXKwA&#10;AE+xAABBtQAANbcAACm6AAAfvQAAFsAAABDDAAAKxgAAA8oAAADMBQAAzAwAAM0RAADOGAAAziEA&#10;ANAqAADRNQAA00MAANRSAADUYwAA1XgAANWPAADVpwAA1sIAANbpAADW/QAA1v8AANb/AADW/wCK&#10;mwAAe6IAAGypAABesAAAULYAAEK6AAA0vQAAKMEAAB3EAAAUxwAADcsAAAbOAAAA0gAAANcAAADZ&#10;AAAA2gUAANwLAADdEAAA3xUAAOEdAADjJwAA5TMAAOdCAADoVAAA6GcAAOl+AADplwAA6q8AAOrO&#10;AADr7wAA6/4AAOv/AADr/wB9owAAbqsAAF+yAABRugAAQsAAADTDAAAnxwAAG8sAABLPAAAL0wAA&#10;AtgAAADdAAAA4QAAAOQAAADlAAAA5wAAAOkAAADrBwAA7Q0AAO8RAADxGQAA9CQAAPcxAAD5QQAA&#10;+lUAAPpqAAD7hAAA+50AAPy2AAD80gAA/e0AAP30AAD99ABxrAAAYbUAAFK9AABExAAANMkAACbN&#10;AAAa0gAAENgAAAjdAAAA4QAAAOUAAADoAAAA7AAAAO8AAADxAAAA8wAAAPUAAAD3AAAA+QEAAPsI&#10;AAD+DgAA/xUAAP8hAAD/LwAA/0EAAP9WAAD/bQAA/4cAAP+gAAD/tgAA/8oAAP/UAAD/1AD/CyAA&#10;/wceAP8AHQD/ACAA/wAlAP8ALgD/ADsA/wBJAP8AVgD/AGIA/wBtAP8AdgD/AH8A/wCHAP8AjgD/&#10;AJQA/wCaAP8AoAD/AKYA/wCtAP8AtQD/AL4A/wDLAP8A4QD/APAA/gD9AP0A/wD9AP8A/QD/AP0A&#10;/wD8AP8A+QD/APkA/wD/DR0A/wsaAP8EGQD/ABoA/wAfAP8AKgD/ADcA/wBFAP8AUQD/AF4A/wBo&#10;AP8AcgD/AHoA/wCCAP8AiQD/AJAA/wCWAP8AnAD+AKIA/ACpAPsAsAD5ALkA+ADGAPYA2QD1AOsA&#10;9AD5APMA/wDyAP8A8wD/APMA/wDzAP8A8wD/APMA/wD/EBkA/w4VAP8IFAD/ABQA/wAZAP8AJQD/&#10;ADIA/wBAAP8ATAD/AFkA/wBjAP4AbQD8AHUA+gB9APkAhAD3AIsA9gCRAPQAlwDzAJ4A8gCkAPAA&#10;rADuALQA7QDAAOsAzwDpAOYA6AD1AOYA/wDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wD/EhQA/xAQ&#10;AP8MDwD/AxAA/wAVAP8AIAD/ACwA/wA6AP8ARwD6AFMA9wBeAPQAZwDxAHAA7wB4AO0AfwDrAIYA&#10;6gCMAOgAkwDnAJkA5QCgAOMApwDhALAA3wC6AN0AyQDbAOAA2ADwANcA/gDVAP8A1AD/ANMA/wDT&#10;AP8A0wD/ANMA/wD/FRAA/xIMAP8OCQD/CwwA/wkSAP8DGgD/ACYA/QAzAPQAQADvAE0A6wBYAOgA&#10;YQDlAGoA4gByAOAAegDeAIAA3ACHANoAjgDYAJUA1ACcANIAowDQAKwAzgC2AMwAxADKANkAyADt&#10;AMcA+wDFAP8AxAH/AMMB/wDEAf8AxAH/AMQB/wD/GAsA/xUFAP8QAAD/EAYA/w8NAP8MFAD8Bx8A&#10;8QMrAOcAOQDiAEYA3gFRANoCWwDVAmQA0gNsAM8DdADNBHsAywSCAMoEiQDIBZAAxgWYAMQFoADC&#10;BqkAwQa0AL8GwQC9CNUAuwnsALgL/QC2DP8AtQ3/ALQN/wC0Df8AtA3/ALQN/wD/GwUA/xgAAP8X&#10;AAD/FgAA+xMGAPoQDgDuDBYA4wkiANoJMADTCj4AzgtKAMoMVQDHDV4AxQ1nAMIObwDBDnYAvw5+&#10;AL0PhQC8D40AuhCVALgQnQC3EKcAtRGyALMRwACyEdUArhPuAKsU/gCpFf8ApxX/AKcV/wCmFP8B&#10;phT/AaYU/wH/HwAA/xwAAPoeAADrHgAA4xwAAN8VBQDeDg0A0w4YAMsRKADFEzcAwBREALwWTwC5&#10;F1kAtxdhALQYaQCzGXEAsRl4AK8agACuGogArBuQAKsbmQCpG6MApxyuAKYcvACkHc8AoR7qAZ4e&#10;/AGcH/8Bmx//AZof/wGaHv8BmR7/AZke/wH/IgAA/yEAAOwnAADgKgAA1CkAAM0kAADKHAgAxBkS&#10;AL0cIgC3HjEAsyA+AK8hSQCtIlMAqiNcAKgkZACmJGwApCRzAKMkegChJYIBoCWLAZ4llAGdJZ4B&#10;myaqAZkmtwGYJskClSfmApIn+QKQKP8Cjyj/Ao4n/wKOJ/8Cjif/Ao4n/wL/JgAA8ikAAOMxAADS&#10;NAAAyDQAAMAwAAC7KQIAuCMOALEmHACsKCsAqCo4AKQrRAChLE4Any1XAJ0tXwCbLWcBmS1uAZgu&#10;dQGWLn0ClC6GApMukAKRLpoDjy6mA40uswOMLsUDii/hBIcv9gSFL/8EhC//A4Qv/wODL/8Dgy//&#10;A4Mv/wP7KQAA6zEAANk4AADJPAAAvzwAALY5AACwMgAArC0LAKcvFwCiMSYAnjM0AJo0QACYNUoA&#10;lTVTAJM1WwGRNWIBjzVpAo01cQKMNXkDijWCA4g1iwSGNZYEhDWiBYI1rwWBNcAGfzbcBn029AZ7&#10;Nv8Fezb/BXo2/wR6Nv8EejX/BHo1/wT1LQAA5DcAANA/AADCQwAAt0QAAK1AAACnOgAAozYGAJ03&#10;EwCZOSIAlTovAJI8OwCPPEYAjDxPAYo8VwGIPF4ChjxlAoQ8bQOCPHUEgDx9BH88hwV9PJIGezue&#10;B3k7rAd3O7wIdjzVCHQ88QhzPP8Hcjz/BnI8/wVyPP8Fcjv/BXI7/wXxMgAA3j0AAMlEAAC8SAAA&#10;sEkAAKZGAACfQQAAmz0BAJU9EACRPx0AjUErAIpCOACHQ0IAhENLAYJDUwGAQ1sCfkJiA3xCaQR6&#10;QnEFeEJ6BnZBhAd0QY8IckGbCHBBqQlvQbkKbUHQCmxB7glrQv8IakL/B2pB/wZqQf8GakH/BWpB&#10;/wXtNwAA1kIAAMRJAAC3TQAAq00AAKBKAACYRwAAk0IAAI5DDQCJRRoAhkYoAINHNACASD8AfkhI&#10;AXtIUAJ5SFcCd0hfA3VIZgRzR24FcUd2Bm9HgAdtRowJa0aYCmlGpgtnRrYLZkbMC2VG7AtkR/8J&#10;ZEb/CGRG/wdkRv8GZEX/BmRF/wboOwAA0EYAAL9NAACzUQAApVEAAJpOAACSSwAAjUcAAIdICwCD&#10;ShYAf0skAH1MMQB6TTwAd01FAXVNTQJzTVUCcU1cA29NYwRtTGsFa0xzB2lLfQhmS4kJZEuWCmJL&#10;pAthS7QMX0vKDF5L6gteS/4KXkv/CV5K/wheSv8HXkr/B15K/wfjPwAAy0kAALxRAACwVQAAoVQA&#10;AJZSAACNUAAAh0wAAIFNCAB9TxMAelAhAHdRLgB0UjkAclJCAW9SSwFtUlICa1FZA2lRYQRnUWgG&#10;ZVBxB2NQewhhUIYKX0+TC11PoQxbT7INWU/HDVlP6AxYT/0LWE//CVlP/whZTv8HWU7/B1lO/wff&#10;QwAAx00AALhUAACsWQAAnVcAAJFVAACIVAAAgVAAAHtSBAB3UxEAdFQeAHFVKwBvVjYAbFZAAWpW&#10;SAFoVlACZlZXA2RWXgRiVWYFYFVvB11VeAhbVIQKWVSRC1dUoAxVU7ANVFPFDVNT5gxTU/wLU1P/&#10;CVRS/whUUv8IVFL/B1RS/wfaRgAAw1AAALVYAACoWwAAmVoAAI1YAACEVwAAe1QAAHZWAQBxVw8A&#10;blkbAGxaKABpWjMAZ1s9AWVbRQFjW00CYVpVA19aXARdWmQFW1lsBlhZdghWWYIJVFiPC1JYngxQ&#10;WK4NT1jDDU5Y5AxOWPsLT1f/CU9X/whPVv8IUFb/B1BW/wfTSgAAwFQAALJcAACjXgAAlV0AAIlc&#10;AAB/WwAAdlkAAHBaAABrXA0AaF0YAGZeJABkXzAAYl86AGBfQwFeX0sCXF9SAlpfWgNYX2EFVV5q&#10;BlNedAdRXX8JT12NCk1dnAtLXawMSl3BDEld4wxJXPoKSVv/CUpb/whKWv8ISlr/B0pa/wfOTgAA&#10;vFgAAK5gAACfYQAAkWAAAIVfAAB7XwAAcF0AAGpfAABlYQoAYmIUAGBjIQBeZC0AXGQ3AFpkQAFY&#10;ZEgBVmRQAlRkVwNSZF8EUGRnBU5jcQZMY30ISWKLCUdimgpGYqoLRGK/C0Ri4QtEYfkKRGD/CURg&#10;/whFX/8HRV//B0Vf/wfIUgAAuFwAAKtkAACbZAAAjGMAAIBjAAB2YwAAamIAAGNkAABfZgYAW2cR&#10;AFloHQBXaSkAVmozAFRqPABSakUBUGpMAU5qVAJMalwDSmplBEhpbwVGaXoHRGmICEJomAlAaKkK&#10;P2i9Cj5o3gk+Z/cJPmb/CD9l/wc/Zf8HP2T/Bz9k/wfDVwAAs2EAAKdpAACWaAAAh2cAAHtnAABx&#10;ZwAAZWgAAFxqAABYbAEAVG4OAFJvGABQbyQATnAuAE1wOABLcUEASnFJAUhxUQFGcVkCRHBiA0Jw&#10;bARAcHgFPnCGBjxvlQc6b6YIOG+7CDhv2wc4bvYHOG3/Bzhs/wY5a/8GOWr/Bjlq/wa9XAAAr2YA&#10;AKJtAACRbAAAgmsAAHdrAABsbAAAYW4AAFdwAABQcwAATHUKAEl2EwBHdx8ARncpAEV4MwBDeDwA&#10;QnhEAEF4TQE/eFUBPXheAjt4aAI5eHQDN3iCBDV4kwUzd6QFMne5BTF41wUxdvUFMXT/BTFz/wUx&#10;cv8FMnL/BTJy/wW3YwAAqm0AAJxxAACLcAAAfXAAAHJwAABncQAAXHMAAFF3AABKegAAQn0DAD9+&#10;DgA9fxgAPH8jADuALQA6gDYAOYE/ADiBSAA2gVAANYFaATOBZAExgXABL4F/Ai2BjwMsgaEDKoG2&#10;AymB0gMpf/MDKX3/Ayl8/wMpe/8DKXv/Ayl7/wOxagAApXQAAJV2AACFdQAAeHUAAG11AABhdwAA&#10;V3oAAEx+AABDgQAAO4UAADWICQAyiREAMYkbADCJJQAvii8ALoo4AC2LQQAsi0oAKotUACmLXwAo&#10;i2sAJot6ASSLiwEji54BIouzASGMzgEhivEBIIj/AiCG/wIghf8CIYX/AiGF/wKrcgAAoXwAAI97&#10;AACAegAAc3oAAGZ8AABbfwAAUIIAAEaGAAA8igAANI0AACyRAAAmkwwAJJQTACOUHAAilSYAIZUv&#10;ACCVOAAflkIAHpZMAB2WWAAclmQAGpd0ABmXhgAYl5kAF5euABWXyQAWle4AFpP/ARaS/wEWkf8B&#10;FpD/ARaQ/wGlewAAmYMAAImBAAB7gAAAbIIAAF+EAABUiAAASYsAAD+QAAA1lAAALZcAACWaAAAd&#10;ngEAFqAMABShEgAUoRsAE6ElABKhLgARojgAEaJDABCiTwAPolwADqNrAA2jfQANo5IADKOnAAqi&#10;wAALouYADKD+AA2f/wANnv8ADZ3/AA2d/wCehAAAkokAAIOIAABziAAAZYsAAFiOAABMkgAAQZcA&#10;ADebAAAungAAJKIAABylAAAVqAAAD6sEAAquDAAHrRIABq0bAAWtJAAEri4AAq45AAGuRQAArlIA&#10;AK5hAACucwAArocAAK6dAACutAAArtUAAK30AACt/wAArP8AAKv/AACr/wCWiwAAjJAAAHuQAABr&#10;kgAAXZYAAFCaAABEnwAAOaMAAC+nAAAlqwAAHK4AABSxAAAOtAAACbcAAAG4CQAAuA4AALkUAAC5&#10;HAAAuiUAALovAAC7OgAAvEcAALxWAAC8ZwAAvHsAALyRAAC8qQAAvMQAALzrAAC7/gAAu/8AALv/&#10;AAC7/wCQkgAAg5gAAHObAABjnwAAVaMAAEeoAAA7rQAAMLEAACW0AAAbtwAAEroAAAy9AAAFvwAA&#10;AMMAAADEAgAAxQoAAMUOAADGFAAAxxsAAMgkAADKLgAAzDoAAM1JAADNWQAAzWwAAM6DAADOmwAA&#10;zbUAAM7aAADO9gAAzf8AAM3/AADN/wCGmQAAd6AAAGmmAABarAAATLIAAD62AAAwuQAAJLwAABm/&#10;AAARwgAACsUAAALJAAAAzAAAANAAAADRAAAA0gEAANMIAADVDQAA1xEAANoYAADcIQAA3ywAAOE6&#10;AADiSgAA410AAORyAADkiwAA5aUAAOXAAADl5gAA5fgAAOX/AADl/wB6oQAAa6kAAFyvAABNtgAA&#10;P7wAADC/AAAjwwAAF8cAAA/KAAAHzgAAANEAAADWAAAA3AAAAN8AAADgAAAA4gAAAOQAAADmAwAA&#10;6AkAAOkOAADsFQAA7h4AAPErAAD0OgAA9U0AAPZhAAD3eQAA+JMAAPitAAD5xgAA+eQAAPnzAAD5&#10;8wBtqgAAXrIAAE+6AABAwQAAMcUAACLJAAAWzgAADdIAAATYAAAA3QAAAOEAAADkAAAA6AAAAOsA&#10;AADtAAAA7wAAAPEAAADzAAAA9gAAAPgDAAD6CwAA/REAAP8bAAD/KQAA/zsAAP9PAAD/ZgAA/38A&#10;AP+ZAAD/rwAA/8MAAP/WAAD/1gD/BBwA/wAZAP8AGQD/ABwA/wAiAP8AKwD/ADgA/wBGAP8AUwD/&#10;AF4A/wBpAP8AcgD/AHoA/wCCAP8AiQD/AI8A/wCVAP8AmwD/AKEA/wCoAP8ArwD/ALkA/wDFAP8A&#10;2QD+AOwA/QD7APsA/wD7AP8A+wD/APoA/wD0AP8A8AD/APAA/wD/BxgA/wEVAP8AFAD/ABYA/wAb&#10;AP8AJgD/ADQA/wBCAP8ATgD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/QCQAPwAlgD6AJ0A&#10;+QCjAPgAqwD3ALQA9QC/APQAzgDzAOYA8QD2APAA/wDvAP8A7wD/AO4A/wDuAP8A6gD/AOoA/wD/&#10;CxQA/wYRAP8AEAD/ABAA/wAWAP8AIgD/AC4A/wA8AP8ASQD/AFQA/gBfAPsAaAD5AHAA9wB4APUA&#10;fwDzAIUA8gCLAPAAkgDvAJgA7QCfAOwApgDqAK4A6AC5AOcAxwDlAN4A4wDwAOIA/gDgAP8A4AD/&#10;AOEA/wDhAP8A4QD/AOEA/wD/DRAA/wkNAP8BDAD/AAwA/wASAP8AHAD/ACgA/AA2APkAQwD2AE4A&#10;8gBZAO8AYgDsAGsA6gByAOgAeQDmAIAA5ACGAOIAjADhAJMA3wCaAN0AoQDbAKoA2AC0ANUAwADS&#10;ANMA0ADqAM4A+gDNAP8AzQD/AM0A/wDMAP8AzAD/AMwA/wD/EAwA/wwHAP8DAgD/AAgA/wAOAP8A&#10;FgD2ACIA8AAvAOwAPADpAEgA5QBTAOEAXADeAGUA2wBsANcAcwDUAHoA0gCAANAAhwDOAI4AzACV&#10;AMoAnQDIAKUAxgCvAMQAuwDCAMsAwADlAL4A9QC9AP8AvAD/ALwA/wC8AP8AvAD/ALwA/wD/EQUA&#10;/w4AAP8KAAD/CAEA/wQKAPgAEADpABoA4wAoAN4ANQDZAEEA0wBMAM8AVgDLAF8AyQBmAMYAbgDE&#10;AHQAwgB7AMEAggC/AIkAvQCQALwAmAC6AKEAuACrALYAtwC0AMcAsgDgALEB8gCvAv8ArgP/AK0E&#10;/wCtBP8ArQT/AK0E/wD/FAAA/xAAAP8PAADyDQAA6goAAOkDCQDdABIA1AAfAM0BLQDIAjoAxANF&#10;AMADUAC9BFkAuwVhALkFaAC3Bm8AtQZ2ALQHfQCyB4QAsQiMAK8IlQCtCZ4AqwmoAKoKtQCoCsUA&#10;pgvfAKQN9ACiDv8AoA7/AJ8O/wCfDv8Anw7/AJ8O/wD/FwAA/xMAAO8YAADkGQAA2xYAANIQAgDP&#10;CQsAyAgWAMEKJAC8DDIAtw0+ALQOSQCxDlMArxBbAK0QYwCrEGoAqRFxAKgReACmEYAApRGIAKMS&#10;kQChEpsAoBOmAJ4TswCcE8MAmxTeAJcW9ACVFv8AlBf/AJMX/wCSF/8Akhb/AJIW/wD/GgAA9B0A&#10;AOUjAADVJQAAyiQAAMIdAAC+FgQAuxAQALQTHQCvFSsAqxY4AKcYQwClGU0AohlWAKAaXQCeG2UA&#10;nRtsAJsccwCaHHsAmByDAJcdjQCVHZcAkx6iAJIerwCQHr8Ajx/YAIwg8QGJIP8BiCD/AYcg/wGH&#10;IP8BhiD/AYYg/wH6HgAA6yYAANotAADKMAAAvi4AALUoAACwIgAArhsMAKgdFwCjHyYAnyEzAJwi&#10;PgCZI0gAlyRRAJUkWQCTJWAAkiVnAJAmbgCOJnYAjSZ/AIsmiAGKJ5MBiCeeAYYnqwGEJ7sBgyjR&#10;AYAo7gF+Kf8BfSn/AXwo/wF8KP8BfCj/AXwo/wH1JAAA4y4AAM81AADBOAAAtDYAAKsxAAClLAAA&#10;oiYGAJ4mEwCZKCEAlSouAJIrOQCPLEQAjS1MAIstVACJLlwAhy5jAIYuagGELnIBgi56AYEvhAF/&#10;L48CfS+aAnsvpwJ6L7cCeC/MAnYw6gJ1MP4CczD/AnMw/wJzL/8Ccy//AnMv/wLwKgAA3DUAAMc7&#10;AAC6PwAArDwAAKI4AACcMwAAmC8AAJUuEACQMBwAjDIpAIkzNQCGND8AhDVJAII1UQCANVgAfjVf&#10;AX01ZgF7Nm4BeTV2Ang1gAJ2NYsDdDWXA3I2pANwNrQEbzbIBG025wRsNvwDazb/A2s2/wJqNv8C&#10;ajX/Amo1/wLqMAAA0zoAAMJBAACzQwAApUEAAJs+AACVOgAAkDYAAIw1DQCINxgAhDglAIE6MQB/&#10;OzwAfDtFAHo8TQB4PFUBdzxcAXU8YwFzPGoCcTxzAnA8fANuO4cDbDuUBGo7oQRoO7EFZzzFBWU8&#10;5QVkPPoEZDz/A2M7/wNjO/8DYzv/AmM7/wLlNQAAzT8AAL1GAACuRwAAn0UAAJVDAACOQAAAiTwA&#10;AIQ8CgCAPRQAfT4iAHo/LgB4QDgAdUFCAHNBSgByQVEBcEFZAW5BYAJsQWcCakFwA2hBeQNnQYQE&#10;ZUGRBWNBnwVhQa4GYEHCBl5B4gZeQfkFXUH/BF1A/wNdQP8DXUD/A11A/wPfOQAAyEMAALlKAACp&#10;SwAAm0kAAJBHAACIRAAAg0EAAH5BBgB6QhEAdkMeAHRFKgBxRTUAb0Y/AG1GRwBrRk8BakZWAWhG&#10;XQJmRmUCZEZtA2JGdgRgRoIEXkaOBVxFnAZbRawGWUa/B1hG3wZYRvcFV0X/BFdF/wRXRP8DWET/&#10;A1hE/wPaPQAAxEcAALVOAACkTgAAlkwAAItLAACDSQAAfUUAAHhGAgB0RxAAcEgbAG5JJwBrSjIA&#10;aks8AGhLRABmS0wBZEtTAWJLWgJgS2ICX0tqA11LdARbSn8FWUqMBVdKmgZVSqoHVEq9B1NK3AdS&#10;SvYGUkr/BVJJ/wRSSf8DUkj/A1NI/wPUQQAAwEsAALJRAACgUAAAkk8AAIdOAAB+TAAAeEgAAHJK&#10;AABuSw0Aa00YAGhOJABmTi8AZE85AGJPQgBhUEkBX1BRAV1QWAJbT2ACWU9oA1dPcgRVT30FU0+K&#10;BVJOmAZQTqgHTk67B01O2QdNTvUGTU7/BU1N/wRNTf8ETkz/A05M/wPORAAAvE4AAK5UAACcUwAA&#10;jlIAAINRAAB6UAAAck0AAGxPAABoUAsAZVEVAGNSIQBhUywAX1M2AF1UPwBbVEcAWlROAVhUVgFW&#10;VF0CVFRmA1JTbwNQU3sETlOIBUxTlwZLU6cHSVO6B0hT1QdIUvMGSFL/BUhR/wRJUf8ESVD/A0lQ&#10;/wPKSAAAuVIAAKpXAACYVgAAilUAAH9UAAB2UwAAbFEAAGdTAABiVAgAX1YSAF1XHgBbVykAWVgz&#10;AFhYPABWWUQAVVlMAVNZUwFRWVsCT1hkAk1YbQNLWHgESViGBUdXlQZFV6UGRFe4BkNY0gZDV/IG&#10;Q1b/BUNV/wREVf8ERFT/A0RU/wPGTAAAtVYAAKVaAACUWQAAhlgAAHtYAABxVwAAZlYAAGFYAABd&#10;WQQAWVoQAFdbGwBVXCYAU10wAFJdOQBRXkEAT15JAE1eUQFMXlgBSl5hAkhdawNGXXYDRF2DBEJd&#10;kgVAXaMGP122Bj5d0AY9XPEFPlv/BD5a/wQ+Wv8DPln/Az9Z/wPBUAAAsVoAAKFdAACQXAAAglsA&#10;AHZbAABtWwAAYVsAAFtdAABWXgAAUmANAFBhFwBOYiIATWIsAExjNQBKYz4ASWNGAEdjTgBGY1YB&#10;RGNeAUJjaAJAY3MDPmOBAzxjkAQ6YqEEOWK0BThjzQU4Yu8EOGH/BDhg/wM4X/8DOV7/Azle/wO8&#10;VQAArV8AAJxgAACLXwAAfV8AAHJfAABoXwAAXWAAAFViAABPZAAAS2YKAElnEgBHaB0ARWgnAERp&#10;MQBDaTkAQmpCAEBqSgA/alIAPWpbATxqZQE6anACOGp+AjZpjQM0aZ8DM2myAzFpywMxaO0DMWf/&#10;AzFm/wMyZf8DMmT/AzJk/wO3WwAAqWQAAJZkAACGYwAAeGMAAG1jAABkZAAAWWUAAFBoAABJawAA&#10;Q20EAEBuDgA+bxgAPW8iADxwKwA6cDQAOXE9ADhxRQA3cU4ANnFXADRxYQEycW0BMXF6AS9xigIt&#10;cZwCK3GvAipxyAIqcOsCKm//Aipt/wIqbP8CK2z/Aits/wKxYQAApGkAAJBoAACAZwAAdGcAAGln&#10;AABfaAAAVWsAAEtuAABDcQAAPHQAADd2CgA0dxIAM3gcADJ4JQAxeS4AMHk3AC95PwAueUgALHpS&#10;ACt6XAAqemgAKHp2ACZ6hwElepkBI3qsASJ6xQEieekBInf/ASJ2/wEidf8CInT/AiN0/wKsaAAA&#10;nW4AAIptAAB7bAAAb2wAAGVsAABabgAAUHEAAEV1AAA9eAAANnwAAC5/AgApgQ0AJ4IUACaCHgAl&#10;gicAJIIvACODOAAig0IAIYNLACCEVgAfhGIAHoRxAByEggAbhJUAGoSpABiEwQAYg+YAGIH9ABmA&#10;/wEZf/8BGX7/ARl+/wGmcAAAlXMAAIRyAAB2cQAAa3EAAF5zAABUdgAASXkAAD99AAA3gQAAL4QA&#10;ACeIAAAgiwUAG40OABqNFQAZjR4AGI4nABeOMAAWjjkAFY5DABSPTwATj1sAEo9qABGPewAQj48A&#10;D4+kAA6PuwANj+AADo36AA+L/wAQiv8AEIn/ABCJ/wChegAAjnkAAH53AABydwAAZHgAAFh7AABN&#10;fgAAQoIAADmGAAAvigAAJ44AACCRAAAYlQAAEpgFAA6aDgANmhQADJodAAuaJgALmjAACpo7AAma&#10;RgAImlMABpthAAWacgAEmoYAApqbAACasQABmc8AApnwAAKY/wAEl/8ABZb/AAWW/wCZgQAAh38A&#10;AHp+AABrfgAAXYEAAFCFAABFiQAAO40AADGSAAAolgAAH5kAABidAAARoAAADKMCAAalCgABpRAA&#10;AKUWAACmHwAApigAAKYyAACnPQAAp0oAAKdYAACnaAAAp3wAAKeRAACmqAAApsMAAKXpAACl/AAA&#10;pf8AAKT/AACk/wCRhwAAgoYAAHKGAABjiAAAVYwAAEmRAAA9lgAAMpoAACieAAAfogAAF6YAABCp&#10;AAALrAAABK8AAACxBgAAsQwAALIRAACyFwAAsx8AALMoAAC0MgAAtT8AALVNAAC1XQAAtXAAALWG&#10;AAC1nQAAtbYAALXcAAC09wAAtP8AALT/AAC0/wCLjwAAeo4AAGqRAABblQAATZoAAECfAAA1pAAA&#10;KqgAACCsAAAWsAAAD7QAAAm3AAABuQAAAL0AAAC+AAAAvgYAAL8MAADAEAAAwRYAAMIdAADDJwAA&#10;xTIAAMZAAADGUQAAx2MAAMd4AADHkQAAx6kAAMfHAADH7AAAx/4AAMf/AADH/wCDlwAAcZoAAGGe&#10;AABSowAARakAADiuAAAsswAAILcAABa6AAAOvQAABsAAAADDAAAAxwAAAMkAAADKAAAAzAAAAM0D&#10;AADOCQAA0A4AANITAADUGwAA2CUAANsyAADdQgAA3VQAAN5pAADegQAA3pwAAN+1AADf2QAA3/MA&#10;AN//AADf/wB3nwAAaKYAAFmtAABKswAAO7gAAC27AAAfvwAAFMIAAAzGAAADyQAAAMwAAADQAAAA&#10;1QAAANkAAADaAAAA3AAAAN4AAADgAAAA4gUAAOQLAADnEAAA6hgAAO0kAADwMgAA8UQAAPJYAADz&#10;bwAA9IoAAPSkAAD0vwAA9N8AAPTzAAD09ABqqAAAW68AAEy3AAA9vQAALcEAAB/GAAATygAAC84A&#10;AADSAAAA1wAAANwAAADgAAAA5QAAAOcAAADpAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2BwAA+Q4A&#10;APwWAAD/IgAA/zMAAP9HAAD/XQAA/3YAAP+RAAD/qQAA/74AAP/YAAD/2wD/ABgA/wAWAP8AFQD/&#10;ABgA/wAeAP8AJwD/ADYA/wBDAP8ATwD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/wCQAP8A&#10;lgD/AJwA/wCjAP8AqwD/ALQA/gC/AP0AzwD7AOcA+gD4APkA/wD5AP8A+QD/APUA/wDuAP8A6QD/&#10;AOcA/wD/ABQA/wARAP8AEQD/ABIA/wAXAP8AIwD/ADEA/wA+AP8ASgD/AFYA/wBgAP8AaAD/AHAA&#10;/wB4AP0AfgD8AIUA+gCLAPkAkQD4AJgA9wCeAPUApgD0AK4A8gC5APEAxwDvAOAA7gDyAOwA/wDs&#10;AP8A7AD/AOsA/wDlAP8A4AD/AN4A/wD/AxAA/wAOAP8ADQD/AA0A/wATAP8AHgD/ACsA/wA4AP8A&#10;RQD+AFAA+wBaAPgAYwD1AGsA8wByAPEAeQDvAH8A7gCGAOwAjADqAJIA6QCZAOcAoADmAKkA5ACz&#10;AOEAwADgANMA3gDrANwA+wDbAP8A2gD/ANoA/wDZAP8A1AD/ANIA/wD/Bw0A/wAJAP8ABgD/AAkA&#10;/wAPAP8AGAD7ACUA+AAyAPUAPwDyAEoA7QBUAOoAXQDnAGUA5ABsAOIAcwDgAHoA3gCAANwAhgDa&#10;AI0A1wCUANQAmwDSAKQAzwCtAM0AuQDLAMkAyQDkAMgA9gDGAP8AxQD/AMYA/wDHAP8AxwD/AMcA&#10;/wD/CgYA/wEAAP8AAAD/AAQA/wALAPQAEgDvAB8A6gAsAOUAOADiAEMA3QBOANkAVwDUAF8A0QBn&#10;AM4AbQDMAHQAygB6AMgAgADGAIcAxQCOAMMAlgDBAJ4AvwCoAL0AswC6AMIAuQDbALcA8AC1AP8A&#10;tgD/ALUA/wC1AP8AtQD/ALUA/wD/DAAA/wQAAP8AAAD+AAAA9gADAOgADQDgABcA2QAkANEAMQDN&#10;ADwAygBHAMYAUQDDAFkAwABgAL4AZwC8AG4AugB0ALkAewC3AIIAtQCJALMAkQCyAJoAsACkAK4A&#10;rwCsAL0AqgDQAKgA6wCnAPsApgD/AKYA/wClAP8ApQD/AKUA/wD/DQAA/wcAAPQJAADqCQAA4gQA&#10;ANoABwDPABEAyAAcAMIAKQC+ADUAuwBAALcASgC0AFMAsgBbALAAYgCuAGgArABvAKsAdQCpAH0A&#10;qACEAKYAjQCkAJYAowCgAKEAqwCfAbkAnQPMAJwE6ACaBvkAmQf/AJgI/wCXCP8Alwj/AJcI/wD/&#10;EAAA9xAAAOgUAADcFQAAzhEAAMYNAADCBAsAvAAUALcBIQCyAy4ArgU6AKsGRACoCE0ApghVAKQJ&#10;XACiCmMAoApqAJ8LcQCdC3gAnAuAAJoMiQCZDJMAlwyeAJUNqgCUDbgAkg3MAJAO6gCOEPwAjBD/&#10;AIsQ/wCLEP8AixD/AIoQ/wD7EwAA7RoAAN0gAADMIQAAvx0AALcXAACzEQAAsgsNAKsNGQCnDiYA&#10;ow8zAJ8QPgCdEUcAmhFQAJgSVwCWEl4AlRNlAJMTbACSE3MAkBR8AI8UhQCNFY8AixWaAIoVpwCI&#10;FrUAhhbJAIQX5wCCGPsAgBn/AH8Z/wB/Gf8Afxj/AH8Y/wD1GgAA5CMAAM8pAADAKgAAsyYAAKoi&#10;AAClHAAApBUIAKAUEwCbFiEAlxgtAJQZOACRGkIAjxtLAI0cUgCLHFkAiR1gAIgdZwCGHm8AhR53&#10;AIMfgACCH4sAgB+XAH4gowB9ILIAeyDFAHkh5AB3IvkAdiL/AHUi/wB0If8AdCH/AHQh/wDvIQAA&#10;2ysAAMcxAAC2MQAAqS4AAKAqAACbJgAAmCEBAJUeEACQIBsAjSEoAIkjMwCHJD0AhSRGAIMlTgCB&#10;JlUAfyZcAH4mYwB8J2sAeydzAHknfAB4KIcAdiiTAHQooAFyKK8BcSnBAW8p4AFtKfcBbCn/AWsp&#10;/wFrKf8Bayj/AWso/wHoKAAA0DIAAMA4AACuNwAAoTUAAJgyAACSLQAAjikAAIsnDACHKBcAgyoj&#10;AIArLwB+LDkAfCxCAHotSgB4LlEAdy5YAHUuYABzL2cAci9vAHAveQFvL4MBbS+QAWsvnQFpL6wB&#10;aDC+AWcw2wFlMPUBZDD/AWMw/wFjL/8BYy//AWMv/wHiLgAAyjgAALo9AACoPAAAmjoAAJE3AACK&#10;MwAAhjAAAIMuCQB/LxMAezAfAHgyKwB2MzUAdDM+AHI0RgBwNE4AbzVVAG01XABsNWQAajVsAWg1&#10;dQFnNYABZTWMAWM1mgJhNqkCYDa7Al821gJdNvMCXTb/Alw2/wFcNf8BXDX/AVw0/wHcMwAAxTwA&#10;ALRBAACiQAAAlT4AAIs8AACEOQAAfzYAAHs0BAB3NRAAdDccAHE4JwBvOTIAbTk7AGs6QwBqOksA&#10;aDtSAGc7WQBlO2EBYztpAWI7cgFgO30BXjuKAlw7lwJbO6cCWTu4A1g7/+L/4klDQ19QUk9GSUxF&#10;AAYJ0gNXO/ECVjv/AlY7/wJWOv8BVjr/AVY5/wHUNwAAwEEAAK9EAACdQwAAkEIAAIVAAAB+PgAA&#10;eTsAAHQ6AABxOg4AbTwYAGs9JABpPi8AZz84AGU/QABkQEgAYkBPAGFAVwBfQF4BXUBmAVxAbwFa&#10;QHoCWECHAlZAlQJUQKQDU0C2A1JAzwNRQO8DUED/AlA//wJQP/8CUT7/AVE+/wHPOwAAvUUAAKpH&#10;AACZRgAAi0UAAIFEAAB5QgAAdD4AAG8/AABrQAwAZ0EVAGVCIQBjQysAYUM1AF9EPgBeREUAXUVN&#10;AFtFVABZRVwBWEVkAVZFbQFURXgCUkWFAlFEkwNPRKMDTUW0A0xFzANLRe0DS0T/AktE/wJLQ/8C&#10;TEL/AkxC/wLKPwAAuUgAAKZKAACVSQAAh0gAAH1HAAB1RQAAbkIAAGlDAABlRAkAYkUTAF9GHgBd&#10;RygAXEgyAFpIOwBZSUMAV0lKAFZJUgBUSVkBU0lhAVFJawFPSXYCTUmCAktJkQNKSaEDSEmzA0dJ&#10;ygNGSewDRkj/AkZI/wJHR/8CR0b/AkdG/wLGQwAAtkwAAKJMAACRTAAAhEsAAHlKAABwSQAAaUYA&#10;AGRHAABfSQYAXEoQAFpLGwBYTCUAVkwvAFVNOABTTUAAUk1IAFFOTwBPTlcATk5fAUxOaQFKTnMC&#10;SE2AAkZNjwNFTZ8DQ02xA0JNyANBTeoDQUz/AkFM/wJCS/8CQkr/AkJK/wLCRwAAs08AAJ5PAACN&#10;TgAAgE4AAHVNAABsTAAAY0oAAF5MAABaTQIAVk4OAFRPGABSUCIAUVEsAE9RNQBOUj0ATVJFAExS&#10;TQBKUlQASVJdAUdSZgFFUnEBQ1J+AkFSjQI/Up0DPlKvAz1SxgM8UukCPFH+AjxQ/wI9T/8CPU//&#10;Aj1O/wK+SwAArlMAAJpSAACJUQAAfFEAAHFQAABoUAAAXk4AAFhRAABUUgAAUVMMAE5UFABMVR8A&#10;S1YpAElWMgBIVjoAR1dCAEZXSgBEV1IAQ1daAEFXZAFAV24BPld7AjxXiwI6V5sCOFetAjdXxAI3&#10;V+cCN1b9AjdV/wI3VP8CN1P/AjhT/wK6TwAAqVYAAJVVAACFVAAAeFQAAG1UAABkVAAAWFQAAFJW&#10;AABOVwAASlkJAEdaEQBGWhsARFslAENbLgBCXDYAQVw+AD9cRgA+XU8APV1XADtdYQA6XWwBOF15&#10;ATZdiAE0XZkCM12rAjFdwgIxXOUCMVv8AjFa/wIxWf8CMln/ATJY/wG2VAAApFkAAJBYAACAWAAA&#10;c1cAAGlXAABgWAAAVFkAAE5bAABIXQAAQ18EAEBgDgA+YRcAPWEgADtiKQA6YjIAOWI6ADhjQgA3&#10;Y0sANmNUADRjXQAzY2gAMWN2AS9jhQEuY5YBLGOpAStjvwEqY+MBKmL7ASpg/wErX/8BK1//ASte&#10;/wGxWQAAnlwAAItcAAB7WwAAb1sAAGVbAABcXAAAUV4AAElgAABDYgAAPGUAADhnCgA1aBIANGgb&#10;ADNpJAAyaS0AMWk1AC9qPQAuakYALWpPACxqWQAra2UAKWtyAChrggAma5MAJGunACNrvQAiauAA&#10;I2n5ASNn/wEjZv8BI2b/ASRl/wGsYAAAmGAAAIVgAAB2XwAAal8AAGFgAABXYAAATWMAAERmAAA9&#10;aAAANmsAADBuBAAscA4AKnEVAClxHgAocSYAJ3IvACZyNwAlckAAJHJKACJyVAAhc2AAIHNtAB5z&#10;fQAdc5AAG3OjABpzuQAZc9wAGnH3ABpw/wAbb/8AG27/ARtt/wGmZgAAkWUAAH9kAABxZAAAZmQA&#10;AF1kAABSZgAASGkAAD9sAAA3bwAAMHMAACl2AAAieQgAH3sQAB57FwAcex8AG3soABp7MAAZfDkA&#10;GHxDABd8TgAWfFoAFXxnABR9eAASfYsAEX2fABB9tQAPfdUAEHv1ABF5/wAReP8AEnf/ABJ3/wCe&#10;awAAimoAAHppAABtaQAAYmkAAFdqAABMbQAAQ3AAADl0AAAxeAAAKXsAACJ/AAAbggAAFIUJABGG&#10;EAARhhcAEIcfABCHKAAOhzEADoc7AA2HRgAMh1MAC4dhAAqHcQAJh4QAB4eYAAaGrgAFhskABoXs&#10;AAeE/wAIg/8ACYL/AAmC/wCVcQAAg28AAHRuAABpbgAAXG8AAFByAABGdQAAPHkAADJ9AAAqgQAA&#10;IoUAABuJAAAUjAAAD48DAAqSCwAGkhEABJIYAAKSIAABkikAAJIzAACTPgAAk0sAAJNZAACTaQAA&#10;k3sAAJKQAACSpgAAkb8AAJHlAACQ+gAAj/8AAI//AACP/wCNdwAAfXUAAHB0AABidQAAVXgAAEl8&#10;AAA/gAAANIQAACuJAAAijQAAGpEAABOUAAAOlwAACZsAAAGdCAAAnQ4AAJ0TAACeGgAAniIAAJ8r&#10;AACfNQAAoEIAAKBQAACgXwAAoHEAAKCHAACfnQAAn7UAAJ7aAACd9gAAnf8AAJz/AACc/wCGfQAA&#10;eHwAAGl8AABbfwAAToMAAEGIAAA2jAAALJEAACOWAAAamgAAEp4AAA2hAAAGpAAAAKcAAACpAwAA&#10;qQoAAKoOAACrEwAArBkAAK0iAACuKwAArzcAAK9FAACvVAAAr2YAAK97AACulAAArqsAAK7JAACu&#10;7wAArf8AAK3/AACt/wCBhAAAcYQAAGGHAABTiwAARpAAADmWAAAumwAAI6AAABqkAAASqAAADKwA&#10;AASvAAAAsgAAALYAAAC3AAAAtwIAALgIAAC5DQAAuhIAALsYAAC9IQAAvisAAMA4AADASAAAwFoA&#10;AMFuAADBhgAAwaAAAMG6AADB4wAAwPkAAMD/AADA/wB5jQAAaJAAAFmUAABLmgAAPaAAADGlAAAl&#10;qwAAGq8AABGzAAALuAAAArsAAAC+AAAAwQAAAMQAAADFAAAAxgAAAMcAAADIBQAAygsAAMwPAADO&#10;FQAA0B8AANMrAADVOgAA1UwAANZgAADYdwAA2JIAANisAADZyQAA2ewAANn7AADY/wBwmQAAYJ4A&#10;AFGkAABDqgAANbAAACi2AAAcugAAEb4AAAnBAAAAxQAAAMgAAADLAAAAzwAAANIAAADTAAAA1gAA&#10;ANgAAADbAAAA3QAAAN8HAADiDQAA5RMAAOgdAADsKgAA7TwAAO1RAADuZwAA74EAAO+cAADwtwAA&#10;8NMAAPDsAADw9ABnpgAAWK0AAEm0AAA6ugAAKr4AABzCAAAQxgAAB8oAAADOAAAA0gAAANYAAADc&#10;AAAA4AAAAOMAAADkAAAA5gAAAOgAAADrAAAA7QAAAO8AAADyAgAA9QoAAPgRAAD8HAAA/ywAAP8/&#10;AAD/VQAA/24AAP+KAAD/pAAA/7oAAP/RAAD/4QD/ABQA/wASAP8AEgD/ABQA/wAZAP8AJQD/ADIA&#10;/wA/AP8ASwD/AFYA/wBgAP8AaAD/AHAA/wB4AP8AfwD/AIUA/wCLAP8AkQD/AJgA/wCeAP4ApgD9&#10;AK4A/AC5APoAyAD5AOIA+AD0APcA/wD2AP8A9gD/AO8A/wDnAP8A4gD/AN4A/wD/ABEA/wAOAP8A&#10;DgD/AA8A/wAUAP8AIAD/AC0A/wA6AP8ARgD/AFEA/wBbAP8AYwD+AGsA/ABzAPoAeQD5AIAA9wCG&#10;APYAjAD1AJIA8wCZAPIAoADwAKkA7gCzAO0AwQDrANYA6gDuAOkA/gDnAP8A5wD/AOUA/wDdAP8A&#10;1QD/ANEA/wD/AA0A/wAKAP8ACAD/AAkA/wAQAP8AGwD/ACgA/wA1AP8AQAD6AEsA9gBVAPMAXgDx&#10;AGYA7gBtAOwAdADrAHoA6QCAAOcAhgDmAI0A5ACTAOIAmwDgAKMA3gCtANwAuQDaAMoA1wDmANQA&#10;+ADSAP8A0gD/ANIA/wDOAP8AyQD/AMYA/wD/AAgA/wADAP8AAAD/AAMA/wANAPwAFgD3ACIA8wAu&#10;AO8AOgDsAEUA6ABPAOQAWADhAGAA3gBnANsAbQDZAHQA1QB6ANMAgADRAIcAzwCOAM0AlQDLAJ4A&#10;yQCnAMcAswDFAMIAwwDcAMEA8QC/AP8AvwD/AL4A/wC+AP8AvQD/ALsA/wD/AAAA/wAAAP8AAAD/&#10;AAAA9gAIAO4AEQDnABsA4QAnAN0AMwDZAD4A0wBJAM8AUgDLAFkAyABhAMYAZwDEAG0AwgBzAMAA&#10;egC/AIAAvQCIALsAkAC5AJgAuACiALUArQCzALsAsQDOALAA6gCvAPwArQD/AK0A/wCuAP8ArgD/&#10;AK4A/wD/AgAA/wAAAP0AAADyAAAA6AAAAN4ADADTABUAzAAhAMgALADEADgAwQBCAL0ASwC6AFMA&#10;uABaALYAYQC0AGcAsgBtALAAdACvAHoArQCCAKwAigCqAJMAqACdAKYAqACkALUAogDGAKEA4wCf&#10;APYAngD/AJ4A/wCeAP8AngD/AJ4A/wD/BgAA+wAAAO4FAADiBAAA1QAAAMsABgDDAA8AvQAZALgA&#10;JQC0ADEAsQA7AK4ARQCsAE0AqQBVAKcAWwClAGIApABoAKIAbgChAHUAnwB8AJ4AhQCcAI4AmgCY&#10;AJgApACWALAAlQDBAJMA3ACSAPIAkQD/AJAA/wCQAP8AjwD/AI8A/wD9CgAA8A4AAOERAADOEAAA&#10;wg0AALsHAAC3AAoAsQASAKwAHgCoACkApQA0AKIAPgCfAEcAnQBPAJsAVgCZAVwAlwFjAJYCaQCU&#10;AnAAkwN4AJEDgACQBIoAjgSVAIwFoQCKBa4AiQa+AIcI2ACGCfAAhAr/AIML/wCDC/8Agwv/AIML&#10;/wD2EAAA5hcAANIcAADAGgAAsxYAAKwSAACoDQAApgcNAKIFFgCdByIAmQkuAJYKOACUC0EAkgxK&#10;AJAMUQCODVgAjA1eAIsNZQCJDWwAiA50AIYOfQCFDocAgw6TAIEPnwCAEK0AfhC+AH0Q2wB6EfQA&#10;eBL/AHcS/wB3Ev8AdxL/AHcS/wDvFwAA2yEAAMYkAAC0IwAAqCAAAKAcAACbFwAAmREEAJgOEACT&#10;EBsAjxEnAIwSMgCJEzwAhxNEAIUUTACDFFMAgRVaAIAVYAB+FmgAfRZvAHsWeAB5F4MAeBePAHYY&#10;nAB0GKoAcxm7AHIZ1ABvGvEAbhv/AG0b/wBtGv8AbRr/AG0a/wDnIAAA0CkAALwrAACrKgAAnigA&#10;AJYkAACQIAAAjRwAAIwXDACIGBYAhBoiAIEbLQB+HDcAfB1AAHodSAB5Hk8Adx5VAHYfXAB0H2MA&#10;cx9rAHEgdABwIH8AbiGLAGwhmABrIacAaSK4AGgizwBmIu4AZSP/AGQj/wBkIv8AZCL/AGQh/wDg&#10;JgAAyC8AALQxAACjMAAAli4AAI0rAACHKAAAhCQAAIIgCAB+IBIAeyIeAHgjKQB1JDMAcyU8AHEl&#10;QwBwJksAbiZSAG0nWQBrJ2AAaidoAGkocQBnKHsAZSiIAGQplQBiKaQAYCm1AF8pywBeKuwAXCr/&#10;AFwp/wBcKf8AXCn/AFwo/wDYLAAAwzUAAK01AACdNAAAkDMAAIYxAACALQAAfCsAAHkoAwB2JxAA&#10;cikaAHAqJQBtKy8Aayw4AGosQABoLUcAZy1OAGUuVQBkLl0AYy5lAGEvbgBfL3gAXi+EAFwvkgBa&#10;L6EBWS+yAVgwyAFWMOkBVTD+AVUv/wBVL/8AVS7/AFUu/wDQMQAAvToAAKg5AACXOAAAijcAAIA2&#10;AAB6MgAAdTAAAHIuAABuLg0Aay8WAGkwIQBmMSsAZDI0AGMyPQBhM0QAYDNLAF80UgBdNFoAXDRi&#10;AFo0awBZNXUAVzWCAFU1kAFUNZ8BUjWwAVE1xgFQNecBTzX9AU81/wFPNP8BTzT/AU8z/wHLNgAA&#10;uD0AAKM8AACSPAAAhTsAAHs6AAB0NwAAbzUAAGwzAABoNAoAZTUTAGI2HgBgNygAXjcxAF04OgBb&#10;OEEAWjlIAFk5UABXOVcAVjpfAFQ6aABTOnMAUTp/AU86jQFOOp0BTDquAUs6wwFKOuUBSTr8AUk5&#10;/wFJOf8BSTj/AUo4/wHHOgAAs0AAAJ4/AACOPwAAgT4AAHc9AABwOwAAajgAAGY4AABiOQcAXzoR&#10;AFw7GwBaOyUAWTwuAFc9NwBWPT4AVD5GAFM+TQBSPlUAUT5dAE8/ZgBNP3AATD99AUo/iwFIP5sB&#10;Rz+sAUU/wQFEP+MBRD77AUQ+/wFEPf8BRD3/AUU8/wHDPgAAr0MAAJpCAACKQgAAfUEAAHNAAABr&#10;PwAAZTwAAGA8AABcPgQAWT4PAFc/GABVQCIAU0ErAFJBNABQQjwAT0JDAE5CSwBNQ1IAS0NaAEpD&#10;ZABIQ24AR0N7AUVDiQFDQ5kBQkOrAUBDwAE/Q+EBP0P5AT9C/wE/Qf8BQEH/AUBA/wG/QQAAqkUA&#10;AJZFAACGRQAAeUQAAG9EAABnQgAAYD8AAFtBAABXQgAAVEMNAFFEFQBPRR8ATkUoAExGMQBLRjkA&#10;SkdBAElHSABIR1AARkdYAEVHYQBDSGwAQkh4AUBIhwE+SJcBPEipATtIvgE6SN8BOkf4ATpG/wE6&#10;Rf8BO0X/ATtE/wG7RQAApkgAAJJHAACCRwAAdkcAAGtHAABjRgAAW0MAAFZFAABSRwAATkgKAExJ&#10;EgBKSRwASEolAEdKLgBGSzYARUs+AENLRgBCTE0AQUxWAEBMXwA+TGoAPEx2ADtMhQE5TJUBN0yn&#10;ATZMvAE1TN0BNUv3ATVL/wE1Sv8BNkn/ATZJ/wG4SQAAoksAAI5KAAB+SgAAckoAAGhKAABfSQAA&#10;VUgAAFBKAABMSwAASUwHAEZNEABEThkAQk8iAEFPKwBAUDMAP1A7AD5QQwA8UUoAO1FTADpRXAA4&#10;UWcAN1FzADVRggAzUZMBMlGlATBRugEvUdoBL1D2AS9P/wEwTv8BME7/ATBN/wG0TQAAnU0AAIpN&#10;AAB6TQAAbk0AAGRNAABbTQAAUU0AAEtPAABGUAAAQlIDAD9TDQA9VBUAPFQeADpVJwA5VS8AOFU3&#10;ADdWPwA2VkcANVZQADNWWQAyV2QAMFdxAC9XgAAtV5EAK1ejACpXuAApV9YAKVb1AClV/wAqVP8B&#10;KlP/ASpS/wGvUQAAmFEAAIVRAAB2UAAAalAAAGBQAABYUQAATlIAAEdTAABBVQAAO1gAADhZCgA1&#10;WhEANFoaADNbIgAyWysAMVszAC9cOwAuXEMALVxMACxcVgArXWAAKV1tAChdfAAmXY4AJF2hACNd&#10;tQAiXdIAIlzzACJb/wAjWv8AI1n/ACRY/wCoVQAAklQAAIBUAABxVAAAZlQAAFxUAABUVQAASlYA&#10;AENYAAA8WwAANl0AADBgBQAtYQ4AK2EVACpiHQApYiUAKGIuACdjNgAmYz4AJWNHACNjUQAiZFwA&#10;IWRpAB9keQAeZIoAHGSeABtkswAZZM4AGmPxABth/wAbYP8AHGD/ABxf/wChWQAAjFgAAHtYAABt&#10;WAAAYlgAAFlYAABQWQAAR1sAAD5eAAA3YAAAMWMAACpmAAAkaQkAIWoQACBqFwAfaiAAHmsoAB1r&#10;MAAcazkAG2tCABpsTAAZbFgAF2xlABZsdAAUbIYAE2yaABJsrwARbMoAEWvvABJp/wATaP8AE2j/&#10;ABNn/wCZXQAAhV0AAHVcAABoXAAAXlwAAFVcAABLXgAAQmEAADlkAAAyZwAAK2oAACRtAAAecAEA&#10;F3MLABV0EQAUdBgAE3QhABJ1KQARdTIAEXU7ABB1RgAPdVIADnVfAA11bgAMdYEAC3WVAAp1qgAI&#10;dMMACXTnAApz/QALcf8ADHH/AAxw/wCRYgAAf2EAAHBhAABkYQAAWmEAAE9iAABFZQAAPGgAADNs&#10;AAArbwAAJHIAAB12AAAXeQAAEXwEAA1/DAALfxIACn8ZAAl/IgAIfyoABn80AAV/PwAEf0sAAn9Y&#10;AAF/ZwAAf3kAAH+OAAB/owAAfrsAAH3gAAB99wAAfP8AAHv/AAB7/wCJZwAAeGcAAGtmAABhZgAA&#10;VGcAAElpAAA/bQAANXEAACx1AAAkeQAAHXwAABaAAAAQgwAADIYCAAaJCgABiQ8AAIkUAACKGwAA&#10;iiMAAIssAACLNwAAi0MAAItQAACLXwAAi3EAAIuGAACLnAAAirMAAInTAACI8wAAiP8AAIf/AACH&#10;/wCCbQAAc2wAAGhsAABabQAATm8AAEJzAAA4dwAALnsAACWAAAAdhAAAFYgAABCMAAALjwAABJIA&#10;AACUBgAAlQwAAJUQAACWFQAAlxwAAJgkAACYLgAAmTkAAJlHAACZVgAAmWgAAJl9AACZlAAAmKsA&#10;AJfIAACW7gAAlv8AAJX/AACV/wB7dAAAb3MAAGFzAABTdgAARnoAADt/AAAwhAAAJogAAB2NAAAU&#10;kgAADpYAAAmZAAABnAAAAKAAAAChAAAAogYAAKIMAACkEAAApRQAAKUcAACnJAAAqC8AAKg9AACp&#10;TAAAqV4AAKlyAACoiQAAqKIAAKi8AACn5QAApvsAAKb/AACl/wB3ewAAaHsAAFl+AABLggAAPocA&#10;ADKNAAAnkgAAHZcAABScAAAOoAAAB6QAAACoAAAAqwAAAK4AAACvAAAAsAAAALEEAACzCgAAtA4A&#10;ALUTAAC2GwAAuCQAALoxAAC6QAAAulIAALtlAAC7fQAAupcAALqxAAC60gAAuvMAALn/AAC5/wBv&#10;gwAAX4YAAFGLAABDkAAANpcAACqdAAAfogAAFacAAA2sAAAFsAAAALQAAAC3AAAAuwAAAL4AAAC/&#10;AAAAwAAAAMEAAADDAQAAxAcAAMUNAADHEQAAyhkAAM0kAADOMwAAz0QAANBYAADQbgAA0YgAANCk&#10;AADQwQAA0eYAANH4AADR/wBnjwAAV5QAAEmaAAA7oQAALqcAACGtAAAWswAADrgAAAa8AAAAwAAA&#10;AMMAAADGAAAAywAAAM0AAADOAAAA0AAAANEAAADUAAAA1gAAANoCAADcCQAA3w8AAOMXAADmJAAA&#10;5zYAAOhJAADpXwAA6ngAAOuUAADrrwAA68wAAOzoAADs9gBfngAAUKQAAEKrAAA0sgAAJrkAABm+&#10;AAAOwgAABMUAAADKAAAAzQAAANEAAADYAAAA2wAAAN8AAADgAAAA4gAAAOQAAADmAAAA6QAAAOsA&#10;AADuAAAA8QUAAPUNAAD5FgAA/CUAAP05AAD+TwAA/2cAAP+CAAD/nQAA/7UAAP/LAAD/5AD/ABEA&#10;/wAPAP8ADwD/ABEA/wAWAP8AIgD/AC8A/wA7AP8ARwD/AFIA/wBbAP8AZAD/AGwA/wBzAP8AegD/&#10;AIAA/wCGAP8AjAD+AJMA/QCZAPsAoQD6AKkA+AC0APcAwgD2ANoA9QDxAPQA/wDzAP8A8wD/AOkA&#10;/wDgAP8A2AD/ANMA/wD/AA4A/wALAP8ACgD/AAsA/wARAP8AHQD/ACoA/wA2AP8AQQD/AEwA/wBW&#10;AP4AXwD7AGYA+QBtAPcAdAD1AHoA9ACAAPIAhgDwAI0A7wCUAO0AmwDsAKQA6gCuAOkAugDnAM0A&#10;5QDpAOQA+wDjAP8A4gD/AN4A/wDRAP8AzAD/AMgA/wD/AAkA/wAEAP8AAQD/AAQA/wAOAP8AGAD/&#10;ACQA/QAwAPsAOwD3AEYA8wBQAO8AWQDsAGAA6gBnAOcAbgDmAHQA5AB6AOIAgADgAIcA3gCOANwA&#10;lQDaAJ4A1gCoANQAswDRAMMAzwDfAM4A9ADMAP8AywD/AMsA/wDFAP8AvwD/ALwA/wD/AAIA/wAA&#10;AP8AAAD/AAAA/QALAPcAEwDxAB4A7QAqAOoANQDnAEAA4gBKAN0AUgDZAFoA1QBhANIAZwDQAG0A&#10;zgBzAMwAegDKAIAAyACHAMYAjwDEAJgAwgChAMAArQC+ALsAvADQALoA7QC5AP4AuAD/ALgA/wC3&#10;AP8AswD/ALAA/wD/AAAA/wAAAP8AAAD5AAAA7gAFAOUADgDeABgA2AAjANIALgDPADkAywBDAMcA&#10;TADEAFQAwQBbAL8AYQC8AGcAuwBtALkAcwC3AHoAtQCBALQAiQCyAJIAsACbAK8ApwCsALQAqwDG&#10;AKkA5ACnAPgApgD/AKYA/wClAP8ApQD/AKQA/wD/AAAA/wAAAPUAAADqAAAA3gAAANAACgDIABIA&#10;wgAdAL4AKAC7ADMAuQA9ALUARgCyAE0AsABVAK0AWwCsAGEAqgBnAKgAbQCnAHMApQB6AKQAggCi&#10;AIwAoACWAJ8AoQCdAK4AmwC+AJkA2ACXAPEAlgD/AJYA/wCXAP8AlwD/AJcA/wD/AAAA9QAAAOcB&#10;AADUAAAAyQAAAMAABAC4AA4AswAWAK8AIQCrACwAqAA2AKYAPwCjAEcAoQBPAJ8AVQCdAFsAmwBh&#10;AJoAZwCYAG4AlwB1AJUAfQCUAIYAkgCRAJAAnACOAKkAjAC4AIsAzQCJAOsAiAD9AIgA/wCIAP8A&#10;iAD/AIgA/wD5BgAA6QwAANQOAADDDAAAtwkAALACAACrAAkApgAQAKIAGgCeACUAmwAwAJgAOQCW&#10;AEEAlABJAJIAUACQAFYAjgBcAI0AYgCLAGkAigBwAIgAeACHAIEAhQCMAIQAmACCAKUAgAC0AH4A&#10;yAB9AecAfAL5AHsD/wB7BP8AewT/AHsE/wDxDgAA3hUAAMUVAAC0FAAAqREAAKEOAACeCgAAmwMM&#10;AJcAEwCTAB4AkAEpAI0CMwCKAzwAiARDAIYFSwCFBlEAgwZXAIIHXgCAB2QAfwhsAH0IdAB8CH4A&#10;egmJAHgJlgB3CqMAdQqzAHMLxwByDOYAcA37AHAN/wBvDf8Abw3/AG8N/wDoFgAA0B4AALkdAACp&#10;HAAAnRoAAJUWAACQEwAAjw4DAI4KDgCJCxcAhgwjAIMNLQCADTYAfg4+AHwORgB7Dk0AeQ9TAHgQ&#10;WgB2EGEAdRBoAHMQcQBxEXsAcBGHAG4RlABsEaIAaxKyAGkSxwBoE+cAZhP9AGUU/wBlFP8AZRP/&#10;AGUT/wDfHgAAxiQAALAkAACgIwAAlCEAAIsfAACGGwAAgxcAAIISCAB/ERIAfBIdAHkUKAB2FDEA&#10;dBU6AHIWQQBxFkgAbxdPAG4XVgBsF10AaxhkAGkYbQBoGXcAZhmDAGQZkABjGp8AYRqvAGAaxABe&#10;G+QAXRz7AFwc/wBcG/8AXBv/AFwb/wDVJQAAvSoAAKgpAACYKQAAjCgAAIMlAAB9IgAAeR8AAHgb&#10;AwB2GQ8AchoYAG8cIwBtHS0Aax01AGkePQBoHkQAZh9LAGUfUgBjIFkAYiBhAGEgaQBfIXMAXSF/&#10;AFwhjQBaIpwAWSKsAFciwABWI+EAVSP5AFQj/wBUIv8AVCL/AFQi/wDNKwAAti4AAKIuAACSLgAA&#10;hS0AAHwrAAB2KAAAciYAAG8jAABtIQwAaiIVAGcjHwBlJCkAYyQxAGIlOQBgJkEAXyZIAF0mTwBc&#10;J1YAWyddAFknZgBYKHAAVih8AFQoigBTKZkAUSmqAFApvgBPKd4ATin3AE0p/wBNKf8ATSj/AE4o&#10;/wDIMAAAsDIAAJwyAACMMgAAgDEAAHYwAABwLQAAaysAAGgpAABmKAkAYygRAGApHABeKiUAXCsu&#10;AFsrNgBZLD0AWCxEAFctTABVLVMAVC1bAFMtYwBRLm4AUC56AE4uiABML5cASy+oAEkvuwBIL9sA&#10;SC/2AEcv/wBHLv8ARy3/AEgt/wDENAAAqzUAAJc1AACHNQAAezUAAHI0AABrMgAAZi8AAGIuAABf&#10;LQUAXC4QAFovGABYMCIAVjArAFUxMwBTMToAUjJCAFEySQBQMlAATjNYAE0zYQBLM2sASjN3AEg0&#10;hQBHNJUARTSmAEM0uQBCNNYAQjT0AEI0/wBCM/8AQjL/AEIy/wDAOAAApzgAAJM4AACDOAAAdzgA&#10;AG03AABmNgAAYTMAAF0yAABZMgIAVzMNAFQ0FQBSNR8AUTUoAE82MABONjgATDc/AEs3RgBKN04A&#10;SThWAEc4XwBGOGkARDh1AEM4gwBBOZMAQDmkAD45uAA9OdMAPDnzADw4/wA9N/8APTf/AD02/wC7&#10;OwAAojsAAI87AAB/OwAAczsAAGo6AABiOQAAXTcAAFg2AABUNwAAUTgLAE85EwBNORwASzolAEo6&#10;LQBIOzUARzs8AEY8RABFPEsARDxTAEI8XABBPWcAPz1zAD49gQA8PZEAOj2jADk9tgA4PdEANz3y&#10;ADc8/wA4O/8AODv/ADg6/wC2PQAAnj4AAIs+AAB8PgAAbz4AAGY9AABePQAAWDsAAFM6AABPOwAA&#10;TDwIAEk9EQBHPhkARj8iAEQ/KgBDPzIAQkA6AEFAQQBAQEkAPkFRAD1BWgA8QWQAOkFwADhBfwA3&#10;QY8ANUKhADRCtAAyQs4AMkHwADJA/wAzQP8AMz//ADQ+/wCxQAAAmkAAAIdAAAB4QQAAbEEAAGJA&#10;AABbQAAAVD8AAE4/AABKQAAARkEFAERCDgBCQxYAQEMfAD9EJwA+RC8APEQ3ADtFPgA6RUYAOUVO&#10;ADhGWAA2RmIANUZuADNGfAAxRo0AMEafAC5GswAtRswALUbvAC1F/wAuRP8ALkP/AC5D/wCsQwAA&#10;lkMAAINDAAB0QwAAaEMAAF9DAABXQwAAUEMAAEhDAABERQAAQUYBAD5HDAA8SBMAOkgcADlJJAA4&#10;SSwANkk0ADVKOwA0SkMAM0pMADJKVQAwS18AL0trAC1LegAsS4sAKkudAChLsQAnS8oAJ0vtACdK&#10;/wAoSf8AKEj/AClH/wCnRgAAkUYAAH9GAABwRgAAZUYAAFtGAABURgAATEcAAERIAAA/SgAAO0sA&#10;ADdMCQA1TRAAM04YADJOIAAxTygAME8wAC9POAAuT0AALFBIACtQUgAqUFwAKFBoACdQdwAlUIgA&#10;JFCbACJQrwAhUMgAIFDrACFP/wAiTv8AIk3/ACNN/wChSQAAjEkAAHpJAABsSgAAYUoAAFhKAABQ&#10;SgAASUsAAEBMAAA7TgAANVAAADFSBAAtUw0ALFQUACpUHAApVSQAKFUsACdVMwAmVTwAJVZFACRW&#10;TgAiVlkAIVZlAB9WdAAeVoUAHFaYABtWrAAZVsUAGVbpABpV/wAbVP8AG1P/ABxS/wCbTQAAhk0A&#10;AHVNAABoTQAAXU0AAFRNAABNTgAARU8AADxRAAA2UwAAMVUAACtYAAAmWgkAI1sQACJbFwAhXB8A&#10;IFwnAB9cLgAdXDcAHF1AABtdSgAaXVUAGF1hABddcAAVXYEAFF2VABNdqgARXcIAEV3nABJb/gAT&#10;Wv8AE1r/ABRZ/wCUUQAAgFEAAHBRAABkUQAAWVEAAFFRAABJUgAAQVMAADhWAAAyWQAAK1sAACVe&#10;AAAfYQMAGmMMABhkEQAXZBkAFmQhABVkKQAUZTEAE2U6ABJlRAARZVAAEGVdAA9lawAOZX0ADWWR&#10;AAxlpQAKZLwACmTgAAtj+QAMYv8ADWH/AA1h/wCNVQAAelUAAGtVAABfVQAAVlUAAE5VAABEVwAA&#10;PFkAADRcAAAsXwAAJmIAAB9lAAAZaAAAE2sFABBtDQAObhIADW4aAAxuIgAMbisAC240AApuPgAI&#10;bkoAB25XAAZuZQAEbnYAAm6KAABtnwAAbbYAAGzWAABs8wABa/8AAmr/AANq/wCFWgAAdFoAAGZa&#10;AABcWQAAU1kAAEhaAAA/XQAANmAAAC5jAAAmZwAAH2oAABltAAATcQAADnQDAAp3CgAFdxAAAXcV&#10;AAB3HAAAdyQAAHgtAAB4NwAAeEMAAHhQAAB4XgAAeG8AAHiEAAB4mQAAd7AAAHbNAAB18AAAdf8A&#10;AHT/AAB0/wB+XwAAbl8AAGJeAABZXgAATV8AAEJiAAA5ZQAAMGgAACdsAAAfcAAAGHQAABJ3AAAN&#10;ewAACH4AAAKACAAAgQ0AAIERAACCFwAAgx4AAIMmAACEMAAAhDsAAIRIAACEVwAAhGgAAIR8AACE&#10;kwAAg6oAAILFAACB6wAAgf4AAID/AACA/wB3ZQAAaWQAAF9jAABSZAAAR2cAADxrAAAxbwAAKHMA&#10;ACB3AAAYfAAAEX8AAAyDAAAGhwAAAIoAAACMAwAAjAkAAI0OAACOEQAAjxcAAJAeAACRJwAAkjIA&#10;AJI/AACSTgAAkl8AAJJzAACSiwAAkaIAAJG8AACQ5QAAj/wAAI7/AACO/wBxawAAZmoAAFhrAABL&#10;bQAAP3EAADR2AAAqewAAIIAAABeFAAAQiQAAC40AAASRAAAAlQAAAJgAAACZAAAAmgMAAJsIAACc&#10;DQAAnhEAAJ8WAACgHgAAoigAAKI1AACjRAAAo1UAAKNpAACigAAAopoAAKGzAACg2AAAoPYAAJ//&#10;AACf/wBucQAAX3IAAFF1AABEeQAAN34AACyEAAAhigAAF48AABCUAAAKmQAAAZ0AAACgAAAApAAA&#10;AKcAAACoAAAAqQAAAKoAAACsBgAArQsAAK8QAACwFQAAsh4AALQpAAC0OQAAtEoAALVdAAC1cwAA&#10;tY4AALWoAAC0xgAAs+0AALL/AACy/wBmegAAV30AAEmCAAA8hwAAL44AACOUAAAYmgAAEJ8AAAmk&#10;AAAAqQAAAK0AAACwAAAAtAAAALcAAAC4AAAAuQAAALsAAAC8AAAAvgIAAMAIAADCDgAAxBQAAMce&#10;AADILAAAyT0AAMpQAADKZgAAyn8AAMqbAADKuAAAyt0AAMr1AADK/wBehgAAT4sAAEGRAAAzmAAA&#10;J58AABulAAARqwAACbAAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMgAAADJAAAAywAAAMwAAADOAAAA&#10;0AAAANIAAADUBQAA2QwAAN0SAADhHgAA4i4AAONCAADkVwAA5W8AAOaMAADmqAAA5cUAAOXnAADm&#10;9gBWlAAASJsAADqiAAAsqQAAH7AAABO2AAALvAAAAMEAAADFAAAAyQAAAM0AAADSAAAA1gAAANoA&#10;AADbAAAA3gAAAOAAAADiAAAA5AAAAOcAAADpAAAA7QAAAPAKAAD0EQAA+B8AAPkyAAD6SAAA+18A&#10;APx6AAD9lwAA/a8AAP3HAAD95AD/AA4A/wANAP8ADAD/AA4A/wATAP8AHgD/ACoA/wA2AP8AQgD/&#10;AE0A/wBXAP8AXwD/AGcA/wBuAP8AdAD/AHoA/wCBAP0AhwD8AI0A+gCUAPkAnAD3AKUA9QCvAPQA&#10;vADzAM8A8QDsAPAA/gDvAP8A7wD/AOMA/wDXAP8AzgD/AMoA/wD/AAoA/wAGAP8ABAD/AAgA/wAQ&#10;AP8AGQD/ACUA/wAxAP8APQD/AEcA/gBRAPsAWQD5AGEA9gBoAPQAbgDzAHQA8QB6AO8AgQDuAIcA&#10;7ACOAOoAlgDoAJ8A5gCpAOMAtQDiAMYA4ADjAN8A+ADdAP8A3QD/ANQA/wDJAP8AwgD/AL4A/wD/&#10;AAMA/wAAAP8AAAD/AAEA/wANAP8AFAD9ACAA+gArAPcANgDzAEEA7wBLAOwAVADoAFsA5gBiAOMA&#10;aADhAG4A3wB0ANwAegDaAIEA2ACIANQAkADSAJgAzwCiAM0ArgDLALwAyQDTAMcA8ADGAP8AxAD/&#10;AMQA/wC7AP8AtgD/ALMA/wD/AAAA/wAAAP8AAAD/AAAA9wAIAPAAEADrABoA5wAlAOQAMADhADsA&#10;3ABFANUATQDRAFUAzgBbAMsAYgDJAGcAxwBtAMUAcwDDAHoAwQCBAL8AiQC9AJIAuwCcALkApwC3&#10;ALUAtQDIALMA5gCyAPsAsQD/ALAA/wCuAP8AqgD/AKcA/wD/AAAA/wAAAP4AAADxAAAA5QACANwA&#10;DQDTABQAzQAfAMoAKgDHADQAxAA+AMAARwC8AE4AugBVALcAWwC1AGEAswBnALIAbQCwAHMArgB6&#10;AKwAggCqAIsAqACVAKcAoAClAK0AowC+AKEA2wCgAPQAnwD/AJ4A/wCfAP8AnQD/AJsA/wD/AAAA&#10;/AAAAO4AAADgAAAA0AAAAMUACAC+ABAAuQAZALUAIwCzAC4AsAA3AK0AQACqAEgAqABPAKUAVQCj&#10;AFsAogBgAKAAZgCfAGwAnQBzAJsAewCaAIQAmACOAJYAmgCVAKcAkwC3AJEAzACQAOwAjwD/AI4A&#10;/wCOAP8AjgD/AI8A/wD8AAAA7wAAANsAAADJAAAAvQAAALUAAgCuAAwAqQATAKUAHQCiACcAoAAx&#10;AJ0AOgCaAEIAmABJAJYATwCUAFUAkwBbAJEAYACQAGcAjgBtAI0AdQCLAH4AiQCJAIgAlQCGAKIA&#10;hQCxAIMAxACBAOQAgAD5AH8A/wCAAP8AgAD/AIAA/wD0AgAA4AkAAMcIAAC3BwAArAMAAKYAAACg&#10;AAcAmwAPAJgAFwCVACEAkgAqAI8AMwCNADwAiwBDAIkASQCHAFAAhgBVAIQAWwCDAGEAgQBoAIAA&#10;cAB+AHkAfACEAHsAkAB5AJ0AeACsAHYAvgB1AN0AcwD0AHMA/wBzAP8AcwD/AHMA/wDpDQAAzxAA&#10;ALkQAACpEAAAng4AAJcLAACTBgAAkAALAIwAEQCJABoAhgAkAIMALgCBADYAfwA+AH0ARAB8AEsA&#10;egBRAHkAVwB3AF0AdgBkAHQAbABzAXUAcQGAAG8CjQBuApoAbAOqAGsDuwBpBNYAaAbxAGgH/wBn&#10;B/8AZwf/AGcH/wDfFAAAwxcAAK4XAACeFgAAkxUAAIsSAACGEAAAhAwCAIMGDQCAAxQAfAUeAHkH&#10;KAB3CDAAdQg4AHMJQAByCUYAcApMAG8KUwBtC1kAbAthAGoLaQBpDHIAZwx+AGYMiwBkDZkAYg2p&#10;AGENuwBgDdgAXg7zAF0O/wBdDv8AXQ7/AF0O/wDUHAAAuR0AAKQeAACVHQAAiRwAAIEaAAB7FwAA&#10;eBMAAHgQBgB3DQ8Acw4YAHAOIgBuDysAbBAzAGoQOwBpEEIAZxFJAGYRTwBkEVYAYxJdAGESZgBg&#10;Em8AXhJ7AFwTiABbE5cAWROnAFcUugBWFNUAVRXzAFQV/wBUFf8AVBX/AFQU/wDKIgAAsCIAAJ0j&#10;AACNIwAAgSIAAHkhAABzHgAAbxsAAG4XAABtEwwAahQUAGcVHgBlFicAYxYvAGEXNwBgFz4AXhhF&#10;AF0YSwBcGVIAWhlaAFkZYgBXGmwAVhp3AFQahQBSG5QAURukAE8btwBOG9AATRzxAEwc/wBMHP8A&#10;TRz/AE0b/wDDJgAAqicAAJYnAACHKAAAeycAAHImAABsJAAAaCEAAGYeAABkGwgAYhsRAF8cGgBd&#10;HSMAWx4rAFoeMwBYHzoAVx9BAFYgSABUIE8AUyBXAFEhXwBQIWkATiF0AE0hggBLIpEASSKiAEgi&#10;tABHIs0ARiPvAEUj/wBFIv8ARiL/AEYh/wC8KgAApCsAAJErAACCLAAAdisAAG0qAABmKQAAYiYA&#10;AF8kAABdIgQAWyEOAFgiFgBWIx8AVCQoAFMkMABSJTcAUCU+AE8mRQBOJkwATCZUAEsnXABJJ2YA&#10;SCdxAEYnfwBFKI8AQyigAEEosgBAKMsAPyjtAD8o/wA/KP8AQCf/AEAn/wC3LQAAny4AAIwvAAB9&#10;LwAAcS8AAGguAABhLQAAXSsAAFooAABXJwAAVCcMAFIoEwBQKRwATiklAE0qLABLKjQASis7AEkr&#10;QgBILEkARixRAEUsWgBELGQAQi1vAEAtfQA/LY0APS2eADwtsAA6LcgAOi3rADot/wA6Lf8AOiz/&#10;ADos/wCyMAAAmzEAAIgyAAB5MgAAbTIAAGQyAABdMQAAWC8AAFUsAABRLAAATy0JAEwtEQBKLhkA&#10;SS8iAEcvKgBGMDEARTA4AEMwPwBCMUcAQTFPAEAxVwA+MWEAPTJtADsyewA5MosAODKcADYyrwA1&#10;MscANDLpADQy/wA1Mf8ANTH/ADUw/wCtMwAAljQAAIQ1AAB1NQAAaTUAAGA1AABZNAAAVDMAAFAw&#10;AABMMQAASTEGAEcyDwBFMxYAQzMfAEI0JwBANC4APzU2AD41PQA9NUQAPDZMADo2VQA5Nl8ANzZr&#10;ADY2eAA0N4kAMjeaADE3rQAvN8UALzfoAC82/gAwNf8AMDX/ADA0/wCpNgAAkjYAAIA3AAByOAAA&#10;ZjgAAF03AABWNwAAUDYAAEs0AABHNQAARDYDAEE3DQA/OBQAPjgcADw5JAA7OSwAOjkzADk6OgA4&#10;OkIANjpKADU6UwA0O10AMjtoADA7dgAvO4cALTuZACw7rAAqO8MAKTvmACo6/QAqOv8AKzn/ACw4&#10;/wCkOAAAjjkAAHw6AABuOgAAYzoAAFo6AABTOgAATToAAEY4AABCOgAAPzsAADw8CwA6PBEAOD0Z&#10;ADc9IQA2PikAND4wADM+NwAyPz8AMT9HADA/UAAuP1oALUBmACtAdAApQIQAKECXACZAqgAlQMEA&#10;JEDlACQ//AAlPv8AJj3/ACY9/wCfOwAAijwAAHg9AABqPQAAXz0AAFY9AABPPQAAST0AAEI9AAA8&#10;PgAAOT8AADZBCAA0QQ8AMkIWADFCHgAvQyUALkMtAC1DNAAsRDwAK0REACpETQAoRFgAJ0VjACVF&#10;cQAjRYIAIkWVACBFqAAfRb8AHkTjAB9E+wAfQ/8AIEL/ACFB/wCaPgAAhT8AAHRAAABnQAAAXEAA&#10;AFNAAABMQAAARkAAAD5BAAA4QwAANEUAADBGAwAtRw0AK0gSACpIGgApSCIAKEkpACdJMQAlSTkA&#10;JElBACNKSgAiSlUAIEphAB9KbwAdSn8AG0qSABpKpgAYSr0AF0rgABhJ+gAZSP8AGkf/ABpH/wCV&#10;QgAAgEIAAHBDAABjQwAAWEMAAFBDAABJQwAAQkQAADtFAAA1RwAAMEkAACtLAAAmTQkAJE4QACJO&#10;FgAhTx0AIE8lAB9PLAAeTzUAHU89ABxQRwAaUFEAGVBdABdQawAWUHwAFFCPABNQpAARULoAEVDe&#10;ABFP+AASTv8AE03/ABRN/wCPRQAAe0YAAGtGAABfRwAAVUcAAE1HAABGRwAAP0cAADdKAAAxTAAA&#10;K04AACZQAAAgUwMAHFUMABpWEQAZVhgAF1YgABZWJwAVVjAAFFY5ABNXQgASV00AEVdZABBXaAAP&#10;V3kADleMAA1XoAALV7YAC1bUAAtW9AAMVf8ADVT/AA5T/wCISQAAdkoAAGdKAABbSgAAUUoAAEpK&#10;AABDSgAAO0wAADNOAAAsUQAAJlQAACFWAAAbWQAAFVwHABFeDQAQXhMAEF4aAA5eIgAOXioADV4z&#10;AAxePQALXkgACl5UAAheYgAHXnMABV6GAANemwACXrEAAl3MAAJd7gADXP8ABFv/AAVb/wCBTgAA&#10;cE4AAGJOAABXTgAATk4AAEdOAAA+TwAANlEAAC5UAAAnVwAAIVoAABtdAAAVYAAAEGMDAAxmCwAI&#10;ZxAABmcVAAVnHAAEZyQAAmctAAFnNwAAZ0IAAGdOAABnXAAAZ20AAGeAAABmlQAAZqwAAGXHAABl&#10;6wAAZPwAAGT/AABj/wB6UgAAalMAAF1SAABUUgAAS1IAAEJTAAA5VQAAMFgAAChbAAAhXwAAGmIA&#10;ABRlAAAQaAAADGsBAAZuCQAAbw4AAG8SAABvGAAAcB8AAHAnAABxMAAAcTsAAHFIAABxVgAAcWYA&#10;AHF5AABxjwAAcKcAAG/BAABv5wAAbvwAAG3/AABt/wBzWAAAZVcAAFpXAABRVgAARlcAADxaAAAy&#10;XQAAKmEAACJkAAAaaAAAFGwAAA5vAAAKcgAABHYAAAB4BQAAeAsAAHkOAAB6EwAAexkAAHwgAAB9&#10;KQAAfTMAAH1AAAB9TgAAfV4AAH1yAAB9iAAAfKEAAHy6AAB74gAAevoAAHn/AAB4/wBtXQAAYFwA&#10;AFdcAABLXQAAQF8AADVjAAArZwAAI2sAABpvAAATcwAADncAAAh7AAACfgAAAIIAAACDAQAAhAYA&#10;AIULAACGDwAAiBMAAIkZAACKIQAAiysAAIs3AACMRgAAi1YAAItpAACLgAAAi5kAAIqzAACJ2AAA&#10;iPcAAIj/AACH/wBoYwAAXmIAAFFiAABEZQAAOGkAAC5uAAAkcwAAGngAABN9AAANgQAABoUAAACJ&#10;AAAAjQAAAJAAAACSAAAAkgAAAJQFAACVCgAAlw4AAJgSAACaGAAAmyEAAJwtAACdPAAAnUwAAJxf&#10;AACcdgAAm5EAAJurAACayQAAmvAAAJn/AACY/wBlaQAAV2kAAElsAAA9cQAAMHYAACV8AAAbgQAA&#10;EocAAAyMAAAEkQAAAJUAAACZAAAAnQAAAKAAAAChAAAAogAAAKQAAAClAQAApwcAAKkMAACqEQAA&#10;rRgAAK8iAACvMAAAr0EAAK9UAACvawAAroUAAK6hAACuvgAAreYAAKz8AACs/wBecQAAT3QAAEJ5&#10;AAA1fwAAKIUAAB2MAAATkgAADJgAAAOdAAAAogAAAKYAAACqAAAArgAAALAAAACxAAAAswAAALQA&#10;AAC2AAAAuAAAALoEAAC8CgAAvhAAAMEXAADDJAAAwzUAAMRJAADEXgAAxXcAAMWTAADFrwAAxdEA&#10;AMPyAADD/wBWfAAAR4IAADqIAAAsjwAAIJYAABSdAAANowAAA6kAAACuAAAAsgAAALcAAAC7AAAA&#10;vwAAAMIAAADCAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0ggAANUOAADbGAAA3ScAAN46AADf&#10;UAAA4GgAAOCEAADhoQAA4b0AAOHiAADg9ABOiwAAQJIAADKZAAAloQAAGKgAAA6vAAAFtQAAALoA&#10;AAC/AAAAxAAAAMgAAADOAAAA0QAAANQAAADVAAAA2AAAANoAAADdAAAA3wAAAOIAAADkAAAA5wAA&#10;AOsFAADvDgAA9BkAAPUrAAD2QQAA91gAAPhyAAD5kAAA+asAAPjEAAD44QD/AAsA/wAIAP8ACQD/&#10;AAwA/wASAP8AGgD/ACYA/wAyAP8APgD/AEgA/wBSAP8AWgD/AGIA/wBpAP8AbwD/AHUA/gB7APwA&#10;gQD7AIgA+QCPAPcAlwD1AKAA8wCqAPIAtwDvAMkA7QDmAOwA+wDrAP8A6wD/AN0A/wDOAP8AxgD/&#10;AMIA/wD/AAQA/wAAAP8AAAD/AAUA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/QBMAPkAVAD3AFwA&#10;9ABjAPIAaQDwAG8A7gB1AOwAewDqAIIA6ACJAOcAkQDkAJoA4gCkAOAAsADdAMAA2gDcANgA9ADV&#10;AP8A0wD/AMsA/wDBAP8AuwD/ALcA/wD/AAAA/wAAAP8AAAD/AAAA/wAKAP0AEQD5ABsA9gAnAPQA&#10;MgDwADwA7ABGAOgATgDkAFYA4QBcAN4AYwDcAGgA2QBuANUAdADSAHsA0ACCAM0AigDLAJMAyACd&#10;AMYAqADEALcAwQDMAMAA6wC+AP8AvQD/AL0A/wC0AP8ArgD/AKsA/wD/AAAA/wAAAP8AAAD6AAAA&#10;8gAFAOoADgDlABYA4AAhAN0AKwDbADYA0wA/AM4ASADKAE8AxwBWAMQAXADCAGEAwABnAL4AbQC8&#10;AHMAugB6ALgAggC2AIsAtACWALIAoQCwAK8ArgDBAK0A4ACrAPcAqgD/AKkA/wCmAP8AoQD/AJ8A&#10;/wD/AAAA/wAAAPcAAADoAAAA3AAAANAACgDKABEAxQAbAMIAJQC/AC8AvAA4ALgAQQC1AEgAsgBP&#10;ALAAVQCuAFsArABhAKoAZgCoAGwApwBzAKUAewCjAIQAoQCOAJ8AmgCdAKcAmwC4AJoA0ACZAO8A&#10;mAD/AJcA/wCWAP8AlAD/AJIA/wD/AAAA9gAAAOQAAADSAAAAxQAAALsABQC1AA4AsAAVAKwAHwCq&#10;ACkAqAAyAKUAOgCiAEIAoABJAJ4ATwCcAFUAmgBaAJgAYACWAGYAlQBsAJMAdACSAH0AkACHAI4A&#10;kwCMAKEAiwCwAIoAxQCIAOYAhwD7AIYA/wCHAP8AhwD/AIYA/wD4AAAA5QAAAM0AAAC9AAAAswAA&#10;AKoAAACjAAoAnwARAJsAGQCZACMAlwAsAJUANACSADwAkABDAI4ASQCMAE8AigBUAIkAWgCHAGAA&#10;hgBmAIQAbgCDAHcAgQCBAH8AjQB+AJsAfACqAHsAvAB6ANsAeAD1AHgA/wB4AP8AeAD/AHgA/wDt&#10;AAAA0QIAALsCAACsAQAAogAAAJsAAACWAAUAkQANAI0AFACLAB0AiAAmAIYALgCEADYAggA9AIAA&#10;QwB+AEkAfQBPAHwAVQB6AFsAeQBhAHcAaQB1AHEAdAB8AHIAiABxAJYAbwClAG4AtgBtAM4AbADu&#10;AGsA/wBrAP8AawD/AGsA/wDfCwAAwgwAAK4MAACeDAAAkwsAAIwHAACIAgAAhQAJAIEAEAB/ABcA&#10;fAAgAHoAKAB4ADAAdgA4AHQAPgBzAEQAcQBKAHAAUABuAFYAbQBdAGwAZABqAG0AaAB3AGcAhABl&#10;AJIAZAChAGMAsgBhAMkAYADpAGAA/ABgAP8AYAD/AGAA/wDQEAAAthEAAKISAACTEgAAiBEAAIAP&#10;AAB8DQAAeQkBAHgDCwB1ABEAcwAaAHAAIwBuASsAbAEzAGoCOQBpA0AAZwNGAGYETABlBFIAYwVZ&#10;AGIFYQBgBWoAXwZ0AF0GgQBcB48AWgefAFkHsABXB8YAVgnnAFYK+wBVCv8AVQr/AFYK/wDGFQAA&#10;rRcAAJkYAACKGAAAfxcAAHYWAABxEwAAbhAAAG0NBQBtCQ0AagkUAGcKHQBlCiYAYwsuAGIMNQBg&#10;DDwAXwxCAF4NSABcDU8AWw1WAFkNXgBYDmgAVg5zAFUOgABTDo8AUQ6fAFAOsQBODsgATRDqAE0Q&#10;/QBNEP8ATRD/AE0Q/wC8GwAApRwAAJIdAACDHgAAdx0AAG8cAABpGgAAZhcAAGQUAABkEAgAYg8Q&#10;AF8QGABdECEAWxEpAFoRMQBYEjgAVxI+AFYSRQBUEkwAUxNTAFETWwBQE2UAThRwAEwUfQBLFIwA&#10;SRScAEcVrgBGFcUARRXoAEUW/gBFFv8ARRX/AEUV/wC1HwAAniEAAIsiAAB8IgAAcSIAAGghAABi&#10;HwAAXx0AAFwaAABbFwIAWhUNAFcWFABVFh0AVBclAFIYLQBRGDQATxg7AE4ZQgBNGUgASxpQAEoa&#10;WABIGmIARxptAEUbegBDG4kAQhuaAEAbrAA/G8IAPhzlAD0c/AA+HP8APhv/AD4b/wCvIwAAmCQA&#10;AIYlAAB3JgAAbCYAAGMlAABdJAAAWSIAAFYfAABUHQAAUxwLAFEcEgBOHRoATR0iAEseKQBKHjEA&#10;SR83AEcfPgBGIEUARSBNAEMgVQBCIF8AQCFqAD8hdwA9IYcAOyGYADkhqgA4IsAANyLjADci+wA3&#10;Iv8AOCH/ADgh/wCqJgAAlCcAAIEpAABzKQAAZykAAF8pAABYKAAAVCYAAFEjAABPIgAATCIHAEoi&#10;EABIIhcARyMfAEUkJgBEJC4AQiQ0AEElOwBAJUMAPyVKAD0mUwA8JlwAOiZnADkmdQA3J4QANSeW&#10;ADQnqAAyJ74AMSfhADEn+QAyJv8AMib/ADMl/wClKQAAjyoAAH0sAABvLAAAZC0AAFssAABVKwAA&#10;UCoAAEwoAABKJgAARycEAEQnDQBCKBQAQSgcAD8pIwA+KSsAPSkyADwqOQA7KkAAOSpIADgrUAA2&#10;K1oANStlADMrcgAxK4IAMCyUAC4spwAsLLwAKyzeACws+AAsK/8ALSr/AC0q/wChLAAAiy0AAHku&#10;AABrLwAAYC8AAFgvAABRLgAATC4AAEgsAABFKwAAQSsAAD8sCwA9LBEAOy0ZADouIQA5LigANy4v&#10;ADYvNgA1Lz4ANC9FADMvTgAxMFgAMDBjAC4wcAAsMIAAKjCSACkwpQAnMLoAJjDcACYw9wAnL/8A&#10;KC//ACgu/wCcLgAAhzAAAHYxAABoMgAAXTIAAFUyAABOMQAASDEAAEQwAABALwAAPDAAADoxCQA3&#10;MRAANjIWADUyHgAzMyUAMjMsADEzMwAwNDsALzRDAC00TAAsNFYAKjVhACk1bgAnNX4AJTWQACM1&#10;owAiNbkAITXZACE09gAiNP8AIzP/ACMy/wCYMQAAgzMAAHI0AABlNAAAWjUAAFE1AABLNAAARTQA&#10;AEA0AAA6MwAANzQAADQ1BgAyNg4AMDcTAC83GwAuNyIALTgpACs4MQAqODgAKTlAACg5SQAmOVMA&#10;JTlfACM5bAAhOnwAIDqOAB46ogAcOrcAGznVABw59QAdOP8AHTj/AB43/wCTNAAAfzYAAG43AABh&#10;NwAAVzcAAE43AABINwAAQjcAADw3AAA1OAAAMjkAAC86AgAsOwsAKjwRACk8GAAoPR8AJj0mACU9&#10;LgAkPTUAIz49ACI+RgAgPlAAHz5cAB0/aQAbP3kAGj+MABg/oAAWP7UAFT7SABY+8wAXPf8AGDz/&#10;ABg8/wCONwAAejgAAGo5AABeOgAAUzoAAEs6AABFOgAAPzoAADk6AAAyPAAALj4AAClAAAAmQQgA&#10;JEIOACJCFAAhQhsAIEMjAB9DKgAeQzIAHEM6ABtEQwAaRE0AGERZABdEZwAVRHcAE0SKABJEngAR&#10;RLMAEETQABBD8gARQv8AEkL/ABNB/wCJOwAAdjwAAGY9AABaPQAAUD0AAEg9AABCPQAAPD0AADY+&#10;AAAvQAAAKkIAACVEAAAhRgMAHUgMABtJEQAZSRcAGEkeABdJJgAWSS4AFUo2ABRKQAATSkoAEUpW&#10;ABBKZAAPSnQADkqHAA1KmwAMSrAACkrKAAtJ7AAMSP8ADUf/AA1H/wCDPgAAcT8AAGJAAABWQAAA&#10;TUAAAEVAAAA/QAAAOUEAADJCAAArRQAAJkcAACFJAAAcSwAAFk4HABNQDgASUBMAEVAZABBQIQAP&#10;UCkADlAxAA1QOwANUUYAC1FRAApRXwAJUW8AB1CBAAVQlgADUKsAAlDFAANP6AADT/sABU7/AAZN&#10;/wB9QgAAa0MAAF1EAABSRAAASkQAAENDAAA8RAAANUUAAC5HAAAnSgAAIUwAABxPAAAXUQAAElQD&#10;AA5XCgALWBAAClgVAAhYHAAHWCQABlgsAAVYNgADWEAAAVhMAABYWgAAWGkAAFh8AABYkQAAV6cA&#10;AFfAAABW5QAAVvkAAFX/AABV/wB2RwAAZkcAAFlIAABPRwAAR0cAAEBHAAA4SAAAMEoAAClNAAAi&#10;UAAAHFMAABZVAAARWAAADVsCAAleCQAEXw4AAF8SAABfGAAAYB8AAGAnAABgMAAAYDsAAGBHAABg&#10;VAAAYGMAAGB2AABgiwAAX6IAAF+7AABf4gAAXvkAAF3/AABd/wBvSwAAYUwAAFVMAABMSwAAREsA&#10;ADtMAAAyTgAAK1EAACNUAAAcVwAAFlsAABFeAAANYAAACGMAAAJmBwAAZwwAAGcPAABoEwAAaRkA&#10;AGohAABqKQAAajQAAGpAAABqTQAAal0AAGpvAABqhQAAap0AAGm2AABo3QAAaPcAAGf/AABm/wBp&#10;UQAAXFAAAFJQAABKTwAAP1AAADVTAAAtVgAAJFkAAB1dAAAWYAAAEGQAAAxnAAAGagAAAG4AAABv&#10;AwAAcAgAAHENAAByEAAAdBQAAHUbAAB2IwAAdywAAHc4AAB2RgAAdlYAAHZoAAB2fgAAdpcAAHWx&#10;AAB00wAAc/UAAHP/AABy/wBjVgAAWFUAAFBUAABEVQAAOVgAAC9bAAAmXwAAHWMAABVnAAAQbAAA&#10;CnAAAARzAAAAdgAAAHoAAAB8AAAAfAMAAH4IAAB/DAAAgRAAAIIUAACEGwAAhSQAAIYvAACGPQAA&#10;hk0AAIVfAACFdQAAhY8AAISpAACDyQAAgvEAAIH/AACA/wBfWwAAVloAAElbAAA9XgAAMmEAACdm&#10;AAAeawAAFXAAAA51AAAJeQAAAX4AAACBAAAAhQAAAIgAAACKAAAAiwAAAI0BAACOBgAAkAsAAJEP&#10;AACTFAAAlRsAAJcmAACXNAAAl0QAAJdWAACWbAAAlYYAAJWiAACUwQAAk+oAAJL/AACS/wBdYQAA&#10;T2EAAEJkAAA2aQAAKm4AAB90AAAVeQAADn8AAAeEAAAAiQAAAI4AAACSAAAAlgAAAJgAAACaAAAA&#10;mwAAAJ0AAACfAAAAoQMAAKMIAAClDQAApxMAAKkcAACqKAAAqjkAAKpLAACqYQAAqXoAAKiZAACo&#10;tQAAp90AAKf4AACm/wBWaAAASGwAADpwAAAudgAAIn0AABeEAAAOigAAB5AAAACWAAAAmgAAAJ8A&#10;AACjAAAApwAAAKoAAACrAAAArQAAAK8AAACxAAAAswAAALUAAAC4BQAAugwAAL0SAADAHAAAwC0A&#10;AMBAAAC/VQAAv24AAL6LAAC+qAAAvskAAL3vAAC8/gBOdAAAQHkAADJ/AAAlhwAAGY4AABCVAAAH&#10;nAAAAKIAAACnAAAArAAAALAAAAC1AAAAuQAAALwAAAC9AAAAvwAAAMEAAADDAAAAxgAAAMgAAADK&#10;AAAAzQIAANALAADVEgAA1iEAANc0AADYSQAA2WAAANp8AADamgAA27UAANvZAADb8gBGggAAOIkA&#10;ACuQAAAdmAAAEqAAAAqnAAAArgAAALQAAAC5AAAAvgAAAMIAAADIAAAAywAAAM4AAADPAAAA0gAA&#10;ANQAAADWAAAA2gAAAN0AAADfAAAA4gAAAOYAAADqCgAA7xMAAPAlAADyOgAA81EAAPRrAAD0iQAA&#10;9aUAAPW/AAD13QD/AAYA/wADAP8ABQD/AAsA/wAQAP8AFwD/ACIA/wAtAP8AOQD/AEQA/wBNAP8A&#10;VQD/AF0A/wBkAP8AagD/AHAA/QB2APsAfAD5AIMA9wCKAPUAkgDzAJsA8ACmAO4AswDrAMQA6QDk&#10;AOcA+QDmAP8A5QD/ANMA/wDHAP8AvwD/ALsA/wD/AAAA/wAAAP8AAAD/AAIA/wALAP8AEgD/AB0A&#10;/wAoAP8AMwD/AD4A/ABHAPgATwD0AFcA8QBdAO4AYwDsAGkA6gBvAOgAdQDmAHwA5ACDAOIAiwDf&#10;AJUA3ACfANkAqwDVALsA0gDUAM8A8gDNAP8AzAD/AMUA/wC6AP8AtAD/ALAA/wD/AAAA/wAAAP8A&#10;AAD/AAAA/wAGAPkADwD1ABcA8wAiAPEALQDtADcA5wBAAOIASQDfAFAA2wBXANcAXQDUAGMA0QBo&#10;AM8AbgDMAHUAygB8AMgAhADFAI0AwgCYAMAApAC9ALIAuwDGALkA6AC4AP0AtwD/ALYA/wCtAP8A&#10;pwD/AKMA/wD/AAAA/wAAAP8AAAD1AAAA6wABAOQADADeABMA2QAcANMAJgDRADAAzAA6AMgAQgDE&#10;AEoAwABQAL0AVgC7AFwAuQBhALcAZwC1AG0AswB0ALEAfACvAIUArQCQAKoAnACoAKoApgC7AKUA&#10;2gCjAPUAowD/AKIA/wCeAP8AmgD/AJcA/wD/AAAA/gAAAO8AAADfAAAA0AAAAMcABwDBAA8AvAAX&#10;ALkAIAC3ACoAtQAzALAAOwCtAEMAqwBJAKgATwCmAFUApABaAKMAYAChAGYAnwBtAJ0AdACcAH0A&#10;mgCIAJgAlACWAKIAlACyAJIAyQCRAOsAkQD/AJAA/wCQAP8AjAD/AIoA/wD8AAAA7AAAANkAAADH&#10;AAAAugAAALEAAgCrAAwApwASAKQAGwChACQAoAAsAJ4ANQCbADwAmABDAJYASQCUAE8AkgBUAJAA&#10;WgCPAF8AjQBmAIsAbQCJAHYAiACAAIYAjACEAJoAggCqAIEAvgCAAOAAgAD5AH8A/wB/AP8AfwD/&#10;AH4A/wDxAAAA2AAAAMIAAACzAAAAqAAAAKAAAACZAAcAlQAOAJIAFQCQAB4AjgAmAI0ALgCKADYA&#10;hwA9AIUAQwCEAEkAggBOAIEAVAB/AFkAfgBgAHwAZwB6AG8AeQB6AHcAhgB1AJQAdACjAHIAtQBy&#10;AM8AcQDxAHAA/wBwAP8AcAD/AHEA/wDhAAAAxAAAALAAAACiAAAAlwAAAJEAAACLAAIAhgALAIMA&#10;EQCBABgAfwAhAH0AKQB8ADAAeQA3AHgAPQB2AEMAdABJAHMATgByAFQAcABaAG8AYgBtAGoAawB0&#10;AGoAgABoAI4AZwCdAGUArwBlAMYAZADoAGQA/QBjAP8AYwD/AGQA/wDPBQAAtgcAAKMIAACUCAAA&#10;iQcAAIIDAAB+AAAAewAGAHcADgB1ABMAcgAbAHEAIwBvACsAbQAyAGwAOABqAD4AaQBEAGcASQBm&#10;AE8AZQBWAGMAXQBiAGUAYABvAF8AewBdAIkAXACZAFsAqgBZAL8AWQDhAFgA+ABYAP8AWAD/AFkA&#10;/wDCDAAAqg0AAJcOAACJDgAAfQ4AAHYNAABxCgAAbwYAAG0ACgBrABAAaQAWAGcAHgBlACYAYwAt&#10;AGEAMwBgADkAXwA/AF0ARQBcAEsAWwBSAFoAWQBYAGIAVwBsAFUAeABTAIYAUgCWAFEApwBQALsA&#10;TwHbAE4C9ABOA/8ATgT/AE4D/wC4EAAAoRIAAI4TAAB/EwAAdBMAAGwSAABnEAAAZQ4AAGMLAwBj&#10;BgwAYQQRAF4DGQBcBCEAWwUoAFkGLwBYBjUAVgc7AFUHQgBUB0gAUwhPAFEIVgBQCV8ATglpAE0J&#10;dgBLCoQASQqUAEgKpgBHCroARgrYAEUL8wBFDP8ARQz/AEUM/wCwFAAAmRYAAIcYAAB4GQAAbRgA&#10;AGUXAABfFgAAXBMAAFoRAABaDgYAWgwNAFcMFABVDBwAUw0kAFINKwBQDTEATw44AE4OPgBNDkUA&#10;Sw5NAEoOVQBID14ARw9oAEUPdQBDEIQAQRCVAEAQpgA+ELsAPRDcAD0R9gA9Ef8APRD/AD4Q/wCp&#10;GQAAkhsAAIEcAAByHQAAZx0AAF8cAABZGwAAVRkAAFMWAABSEwAAUhEKAFAQEABOERgATBEgAEoS&#10;JwBJEi4ASBM0AEcTOwBFE0IARBNJAEMUUgBBFFsAPxRlAD4VcgA8FYEAOhWSADgVpAA3FbkANRXY&#10;ADUW9QA2Fv8ANhb/ADcV/wCjHAAAjR4AAHsgAABtIQAAYiEAAFohAABUHwAAUB4AAE0bAABMGQAA&#10;SxYGAEkWDgBHFxUARRccAEQYJABCGCoAQRgxAEAZOAA/GT8APRlGADwaTwA6GlgAORpjADcbbwA1&#10;G34AMxuQADIbogAwG7cALxvTAC8c8wAvG/8AMBv/ADAb/wCdHwAAiCIAAHcjAABpJAAAXiQAAFYk&#10;AABQIwAASyIAAEggAABGHQAARRwCAEMcDABBHBIAPx0ZAD4dIQA8HicAOx4uADofNQA5HzwANx9E&#10;ADYfTAA0IFYAMyBgADEgbQAvIHwALSGOACwhoAAqIbUAKSHQACkh8gApIf8AKiD/ACsg/wCZIgAA&#10;hCUAAHMmAABlJwAAWycAAFMnAABMJgAARyUAAEQkAABCIQAAPyEAAD0hCQA7IRAAOSIWADgiHgA2&#10;IyUANSMrADQkMgAzJDkAMiRBADAkSgAvJVMALSVeACslawAqJXoAKCWMACYlnwAkJbMAIyXOACMl&#10;8AAkJf8AJST/ACUk/wCUJQAAgCcAAG8pAABiKgAAVyoAAE8qAABJKQAARCgAAEAnAAA9JgAAOiUA&#10;ADcmBgA1Jg4ANCcUADInGwAxKCIAMCgpAC8oMAAtKTcALCk/ACspRwApKVEAKCpcACYqaQAkKngA&#10;IyqKACEqnQAfKrIAHirMAB4q7wAfKf8AICn/ACEo/wCQKAAAfCoAAGwrAABfLAAAVCwAAEwsAABG&#10;LAAAQSsAADwrAAA4KgAANSoAADIrAwAwKwwALiwRAC0sGAAsLB8AKi0mACktLQAoLTQAJy48ACYu&#10;RQAkLk8AIy5aACEvZwAfL3YAHS+IABwvmwAaL7AAGC/KABgu7QAZLv8AGy3/ABst/wCMKwAAeC0A&#10;AGguAABbLwAAUS8AAEkvAABDLwAAPi4AADkuAAA0LgAAMC4AAC0vAAArMAoAKTEQACcxFQAmMRwA&#10;JTIjACQyKgAjMjEAITM5ACAzQgAfM0wAHTNXABszZAAaNHQAGDSGABY0mgAUM64AEzPIABMz7AAU&#10;M/8AFTL/ABYx/wCHLgAAdC8AAGUxAABYMQAATjIAAEYyAABAMQAAOzEAADYxAAAxMQAAKzMAACg0&#10;AAAlNQYAIzYNACE2EgAgNxkAHzcgAB43JwAdOC4AGzg2ABo4PwAZOEkAFzlVABU5YgAUOXEAEjmE&#10;ABE5mAAQOa0ADjjHAA446wAQOP8AEDf/ABE2/wCDMQAAcDIAAGE0AABVNAAASzQAAEQ0AAA9NAAA&#10;ODQAADM0AAAtNQAAKDcAACQ5AAAgOgIAHTsLABs8EAAZPRUAGD0cABc9IwAWPSsAFT4zABQ+PAAS&#10;PkYAET5SABA+XwAPPm8ADj6BAAw+lQALPqkACj7BAAo95AALPfsADDz/AA07/wB9NAAAazYAAF03&#10;AABRNwAASDcAAEE3AAA7NwAANTcAADA3AAAqOQAAJTsAACA9AAAcPwAAF0EGABRDDQASQxIAEUMY&#10;ABFDHwAQRCcAD0QvAA5EOQANREMADEROAAtEWwAJRGoAB0R8AAZEkAAEQ6UAAkO9AAND4AADQ/YA&#10;BEL/AAZB/wB4OAAAZzkAAFk6AABOOgAARToAAD46AAA4OgAAMzoAAC07AAAnPQAAIUAAABxCAAAX&#10;RAAAE0YDAA9JCgANSg8ADEoUAAtKGwAJSiMACEorAAdKNAAFSj4ABEpJAAJKVgAASmUAAEp3AABK&#10;iwAASqEAAEm5AABJ3QAASfUAAEj/AABI/wByPAAAYj0AAFU+AABKPgAAQj0AADw9AAA2PQAALz4A&#10;AClAAAAjQgAAHUUAABdHAAATSgAAD0wCAAtPCQAHUA0AA1ERAABRFwAAUR4AAFEmAABRLwAAUTkA&#10;AFFEAABSUQAAUmAAAFFyAABRhwAAUZ0AAFG1AABQ2AAAUPUAAE//AABP/wBsQAAAXUEAAFFBAABH&#10;QQAAQEAAADlAAAAyQQAAKkMAACRGAAAeSAAAF0sAABJOAAAOUQAAC1MBAAZWBwAAVwwAAFgQAABY&#10;EwAAWRkAAFohAABaKQAAWjMAAFo/AABaTAAAWloAAFpsAABagQAAWZkAAFmxAABY0QAAWPQAAFf/&#10;AABX/wBlRQAAWEUAAE1FAABFRAAAPkQAADVFAAAtRwAAJUoAAB5NAAAYUAAAElMAAA5WAAAKWQAA&#10;BFwAAABeBAAAXwkAAGANAABhEAAAYhUAAGMbAABkIwAAZC0AAGQ4AABkRQAAZFQAAGRmAABkewAA&#10;Y5MAAGOtAABizAAAYfIAAGH/AABg/wBfSgAAU0oAAEpJAABDSAAAOUkAAC9MAAAnTwAAH1IAABhV&#10;AAASWQAADV0AAAhgAAACYwAAAGYAAABoAQAAaQUAAGoKAABrDQAAbREAAG4WAABwHQAAcSYAAHEx&#10;AABwPgAAcE4AAHBfAABwcwAAb40AAG+nAABuxgAAbe8AAGz/AABs/wBaTwAAUE4AAEhNAAA9TgAA&#10;M1EAAClUAAAgWAAAGFwAABFgAAAMZAAABmgAAABrAAAAbwAAAHIAAAB0AAAAdQAAAHcEAAB4CQAA&#10;eg0AAHwQAAB9FgAAfx4AAIAoAACANQAAgEUAAH9WAAB/awAAf4QAAH6gAAB9vgAAfOkAAHv/AAB6&#10;/wBWVAAATlMAAEJUAAA3VgAALFoAACJfAAAYYwAAEWgAAAttAAADcgAAAHYAAAB6AAAAfQAAAIAA&#10;AACDAAAAhAAAAIYAAACHAgAAiQcAAIsMAACNEAAAkBYAAJIfAACSLAAAkjsAAJJNAACRYgAAkXoA&#10;AI+XAACPtAAAjuEAAIz7AACM/wBVWQAASFoAADtdAAAvYQAAJGYAABlsAAARcgAACncAAAJ9AAAA&#10;ggAAAIYAAACLAAAAjgAAAJEAAACTAAAAlQAAAJcAAACZAAAAmwAAAJ0EAACfCgAAog8AAKQWAACm&#10;IQAApjEAAKZDAAClVwAApHAAAKOOAACjqwAAodAAAKD1AACf/wBOYQAAQGQAADNpAAAnbgAAG3UA&#10;ABF8AAALgwAAAIkAAACOAAAAkwAAAJgAAACdAAAAoQAAAKQAAAClAAAApwAAAKkAAACrAAAArQAA&#10;ALAAAACyAAAAtQgAALgOAAC8FgAAvCUAALw3AAC7TAAAumQAALmBAAC3ogAAt8AAALfqAAC3/ABG&#10;awAAOXAAACt3AAAffwAAE4YAAAuOAAABlQAAAJsAAAChAAAApgAAAKsAAACwAAAAswAAALcAAAC3&#10;AAAAugAAALwAAAC/AAAAwQAAAMQAAADHAAAAygAAAM0FAADRDgAA1BkAANQrAADUQAAA01gAANN0&#10;AADTkgAA0rAAANLTAADS8gA+eQAAMYAAACOIAAAXkQAADZkAAAOgAAAApwAAAK4AAACzAAAAuAAA&#10;AL0AAADCAAAAxgAAAMoAAADKAAAAzQAAAM8AAADSAAAA1QAAANkAAADdAAAA3wAAAOMAAADnBQAA&#10;6w8AAOwfAADtMwAA7ksAAO9kAADvggAA8J8AAPG5AADx2AD/AAAA/wAAAP8ABAD/AAkA/wAOAP8A&#10;FQD/AB4A/wApAP8ANAD/AD8A/wBIAP8AUAD/AFgA/wBeAP8AZQD9AGsA+wBxAPkAdwD4AH4A9gCF&#10;APMAjQDxAJcA7gCiAOsArwDoAMAA5gDgAOMA+ADiAP8A2wD/AMsA/wDBAP8AuQD/ALQA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/wAjAP8ALgD9ADkA+QBCAPUASgDyAFIA7gBYAOsAXgDp&#10;AGQA5gBqAOQAcADiAHYA3wB9AN0AhgDZAI8A1QCaANEApwDOALYAywDOAMkA8ADHAP8AxQD/ALsA&#10;/wC0AP8ArQD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA+wACAPYADQDxABMA7QAeAOwAKADpADIA4wA7&#10;AN0ARADYAEsA0wBRANAAWADNAF0AywBjAMkAaADGAG8AxAB2AMIAfgC/AIcAvACSALoAnwC3AK0A&#10;tQDBALIA5ACxAP0ArwD/AKwA/wClAP8AoAD/AJwA/wD/AAAA/wAAAPsAAADuAAAA5AAAANwACADT&#10;ABAAzwAYAMsAIgDJACsAxgA0AMEAPQC9AEQAugBLALcAUQC1AFYAsgBcALAAYQCuAGcArABuAKoA&#10;dgCoAH8ApgCKAKMAlgChAKUAnwC2AJ0A0QCcAPMAmwD/AJwA/wCWAP8AkwD/AJAA/wD/AAAA9gAA&#10;AOcAAADTAAAAxgAAAL0AAwC4AA0AswATALEAHACvACUArgAuAKkANgCmAD0AowBEAKEASgCfAE8A&#10;nQBVAJsAWgCaAGAAmABmAJYAbgCUAHcAkgCBAJAAjgCOAJwAjACtAIoAwwCJAOgAiAD/AIkA/wCH&#10;AP8AhQD/AIIA/wDzAAAA4wAAAMwAAAC8AAAAsAAAAKcAAAChAAgAngAPAJsAFgCZAB8AmAAnAJYA&#10;LwCTADcAkQA9AI4AQwCMAEkAiwBOAIkAVACHAFkAhQBgAIQAZwCCAG8AgAB6AH4AhgB8AJQAegCk&#10;AHkAuAB4ANgAdwD3AHgA/wB4AP8AdwD/AHUA/wDmAAAAywAAALcAAACoAAAAngAAAJYAAACPAAQA&#10;iwAMAIgAEgCHABkAhQAhAIQAKQCCADAAfwA3AH0APQB8AEMAegBIAHkATQB3AFMAdgBZAHQAYQBy&#10;AGkAcQBzAG8AfwBtAI0AbACdAGoArwBpAMgAaADtAGkA/wBpAP8AaQD/AGkA/wDSAAAAuAAAAKUA&#10;AACXAAAAjQAAAIYAAACBAAAAfAAIAHkADgB3ABQAdgAcAHQAIwBzACsAcQAxAG8ANwBuAD0AbABD&#10;AGsASABqAE4AaABUAGcAWwBlAGMAYwBtAGIAeABgAIcAXwCWAF0AqABdAL4AXADkAFwA+wBcAP8A&#10;XAD/AFwA/wDCAAAAqgEAAJgDAACJBAAAfwIAAHgAAAB0AAAAcAAEAG0ADABrABEAaQAXAGgAHgBm&#10;ACUAZQAsAGMAMgBiADgAYAA9AF8AQwBeAEkAXABPAFsAVgBaAF4AWABoAFcAcwBVAIEAVACRAFIA&#10;owBRALcAUQDWAFEA9QBRAP8AUQD/AFIA/wC2BwAAnwkAAI0LAAB+DAAAcwsAAGwKAABoBwAAZQMA&#10;AGMABwBhAA0AXwATAF0AGgBcACEAWwAnAFkALQBYADMAVgA5AFUAPwBUAEUAUwBLAFEAUgBQAFoA&#10;TwBkAE0AbwBMAH0ASgCNAEkAnwBIALIARwDMAEcA7wBGAP8ARwD/AEcA/wCsDAAAlQ4AAIMQAAB1&#10;EAAAaxAAAGMPAABeDgAAWwwAAFoJAgBZBAoAVwAPAFUAFQBTABwAUgAjAFEAKQBPAC8ATgA1AE0B&#10;OwBMAUEASgJIAEkCTwBIAlcARgNhAEUDbQBDA3oAQgOLAEADnAA/A68APgPIAD0E6gA9BfwAPQb/&#10;AD4G/wCkEAAAjhIAAHwTAABuFAAAZBQAAFwTAABWEgAAUxEAAFEOAABQDAUAUAkMAE8HEQBNBxcA&#10;SwgfAEkIJQBICSsARwkxAEYJOABECj4AQwpFAEIKTQBAC1UAPwtfAD0LawA8C3kAOgyKADgMnAA3&#10;DK8ANQzHADUM6QA1Df0ANQ3/ADYM/wCdEwAAhxUAAHYXAABpGAAAXhgAAFYYAABQFwAATRUAAEoT&#10;AABJEQAASQ4HAEgNDgBGDRMARA0aAEMOIQBCDigAQA4uAD8ONQA+DzwAPQ9DADsQSwA6EFQAOBBe&#10;ADYQawA0EHkAMhCKADEQnAAvELAALRDJAC0R7AAtEf8ALhH/AC8Q/wCXFgAAghkAAHEbAABkHAAA&#10;WRwAAFEcAABMGwAARxoAAEQYAABDFQAAQhMCAEESCwBAERAAPhIXADwSHgA7EyUAOhMrADgTMgA3&#10;EzkANhRAADQUSAAzFFEAMRRcADAVaAAuFXcALBWIACoVmgAoFa4AJxXHACYV6gAnFf8AKBX/ACkV&#10;/wCRGgAAfRwAAG0eAABgHwAAVh8AAE4fAABIHgAAQx0AAEAcAAA+GgAAPRgAADsXBwA5Fg4AOBcU&#10;ADYXGwA1GCIAMxgoADIYLwAxGTYAMBk9AC4ZRgAtGk8AKxpZACoaZgAoGnQAJhqGACQamQAiGq0A&#10;IRrFACAa6AAhGv4AIhr/ACMa/wCNHQAAeR8AAGkhAABcIgAAUiIAAEoiAABEIQAAPyEAADwgAAA5&#10;HgAAOBsAADUcBAA0HA0AMhwSADAdGAAvHR8ALh0lAC0eLAArHjMAKh47ACkfQwAnH00AJh9XACQf&#10;ZAAiH3IAIB+EAB8flwAdH6sAGx/DABsf5wAbH/0AHR//AB4e/wCJIAAAdSIAAGUjAABZJAAATyUA&#10;AEclAABBJAAAPCMAADgjAAA1IgAAMyAAADAgAQAuIQoALCEQACshFQAqIhwAKCIjACciKQAmIzAA&#10;JSM4ACMjQQAiJEoAISRVAB8kYQAdJHAAGySCABkklQAXJKoAFiTBABUk5QAWJPwAFyP/ABkj/wCF&#10;IgAAcSQAAGImAABWJwAATCcAAEQnAAA+JwAAOSYAADUmAAAxJQAALiQAACslAAApJQcAJyYOACUm&#10;EwAkJxkAIycgACInJwAhKC4AICg2AB4oPgAdKEgAGylTABkpXwAYKW4AFimAABQplAASKagAESnA&#10;ABEo5AARKPsAEyj/ABQn/wCAJQAAbicAAF8oAABTKQAASSoAAEIpAAA7KQAANikAADIoAAAuKAAA&#10;KigAACYpAAAkKgQAIisMACArEQAfLBYAHSwdABwsJAAbLSsAGi0zABgtPAAXLUUAFi5QABQuXQAS&#10;LmwAES5+ABAukgAOLqcADS29AA0t3wANLfkADiz/ABAs/wB8KAAAaioAAFsrAABQLAAARiwAAD8s&#10;AAA5LAAANCsAAC8rAAArKwAAJiwAACIuAAAfLwAAHDAJABoxDgAZMRMAFzEaABYyIQAVMigAFDIw&#10;ABMyOQASM0MAETNOABAzWwAOM2kADTN6AAwzjgAKM6IACDK5AAgy2QAIMvQACjH/AAsx/wB3KwAA&#10;Zi0AAFguAABNLwAAQy8AADwuAAA2LgAAMS4AAC0uAAApLgAAIzAAAB8yAAAbMwAAFzUFABQ2DAAS&#10;NxEAETcWABE3HQAQOCQADzgsAA44NQANOD8ADDhKAAs4VwAJOGUABzh2AAU4igADOJ8AATe1AAE3&#10;0wACN/EAAzb/AAU2/wBzLgAAYjAAAFQxAABJMQAAQTEAADkxAAA0MQAALzAAACswAAAlMgAAIDMA&#10;ABs2AAAXOAAAEzoCABA8CQANPQ4ADD0TAAs9GQAKPSEACT0pAAg9MQAGPjsABT5GAAM+UgABPmEA&#10;AD5yAAA+hgAAPZwAAD2yAAA90AAAPPAAADz/AAA8/wBtMgAAXTMAAFA0AABGNAAAPjQAADc0AAAy&#10;MwAALTMAACc0AAAiNgAAHTgAABg6AAAUPQAAED8CAA1BCAAJQw0ABkQRAANEFgACRB0AAEQkAABE&#10;LQAARDYAAERBAABETgAARFwAAERtAABEgQAARJgAAEOvAABDzQAAQvAAAEL/AABC/wBoNgAAWDcA&#10;AEw4AABDOAAAOzcAADU2AAAwNgAAKTcAACM5AAAeOwAAGD0AABNAAAAQQgAADUUBAAhHBwADSQwA&#10;AEkPAABKEwAASxkAAEsgAABLKAAASzIAAEs9AABMSQAATFcAAEtoAABLfQAAS5QAAEqsAABKygAA&#10;Se8AAEn/AABJ/wBiOgAAVDsAAEk7AABAOwAAOToAADM5AAAsOgAAJTwAAB8/AAAZQQAAE0QAABBH&#10;AAAMSQAACEwAAAJPBQAAUAoAAFANAABREAAAUhUAAFQbAABUIwAAVCwAAFQ3AABURAAAVFIAAFRj&#10;AABUdwAAVI8AAFOoAABSxgAAUu0AAFH/AABR/wBcPwAATz8AAEU/AAA+PgAANz0AAC8+AAAnQAAA&#10;IEMAABlGAAATSQAAD0wAAAtPAAAGUgAAAFQAAABXAgAAWAcAAFkLAABaDgAAWxEAAF0WAABeHQAA&#10;XyYAAF8xAABePQAAXkwAAF5dAABecQAAXYkAAF2jAABcwQAAW+sAAFr/AABa/wBWRAAAS0MAAENC&#10;AAA8QQAAMkIAAClFAAAhSAAAGksAABNOAAAOUgAAClUAAANZAAAAWwAAAF4AAABgAAAAYgIAAGMG&#10;AABlCgAAZg4AAGgRAABqFwAAax8AAGspAABrNgAAa0UAAGtWAABqagAAaoIAAGmdAABouwAAZ+cA&#10;AGb/AABl/wBRSAAASEgAAEFGAAA3RwAALEoAACNNAAAbUQAAE1UAAA5ZAAAIXQAAAWEAAABkAAAA&#10;ZwAAAGoAAABsAAAAbgAAAHAAAAByBQAAcwkAAHUNAAB3EQAAehgAAHshAAB7LgAAej0AAHpOAAB5&#10;YgAAeXkAAHiWAAB3swAAdeAAAHT8AABz/wBOTQAAR0wAADtNAAAwTwAAJlMAABxYAAATXAAADWEA&#10;AAZmAAAAagAAAG8AAAByAAAAdgAAAHkAAAB8AAAAfQAAAH8AAACBAAAAgwIAAIYHAACIDAAAixEA&#10;AI4YAACOJAAAjjMAAI1EAACMWAAAi28AAIqMAACJqgAAiM8AAIb3AACF/wBNUQAAQVMAADRVAAAp&#10;WgAAHl8AABRlAAANagAABXAAAAB2AAAAewAAAH8AAACDAAAAhwAAAIoAAACNAAAAjgAAAJEAAACT&#10;AAAAlQAAAJgAAACaBQAAnQwAAKARAACjGgAAoygAAKI6AAChTgAAoGUAAKCBAACeoAAAncEAAJvu&#10;AACa/wBGWQAAOVwAAC1hAAAhZwAAFm4AAA51AAAFewAAAIEAAACHAAAAjQAAAJIAAACWAAAAmgAA&#10;AJ0AAACfAAAAoQAAAKQAAACmAAAAqAAAAKsAAACuAAAAsQMAALQLAAC4EQAAuR4AALkvAAC4QwAA&#10;t1oAALV2AAC0lwAAtLUAALHiAACw/AA/ZAAAMWkAACVvAAAYdwAAD38AAAaHAAAAjgAAAJQAAACa&#10;AAAAoAAAAKUAAACqAAAArgAAALEAAACyAAAAtQAAALcAAAC6AAAAvAAAAL8AAADDAAAAxgAAAMkA&#10;AADOCgAA0hMAANIjAADRNwAA0E8AAM5qAADNigAAyqsAAMvLAADL7wA3cQAAKXgAAB2AAAARiQAA&#10;CJEAAACaAAAAoQAAAKcAAACtAAAAswAAALkAAAC+AAAAwgAAAMUAAADGAAAAyQAAAMwAAADOAAAA&#10;0gAAANUAAADaAAAA3gAAAOEAAADlAAAA6gsAAOsXAADqKwAA6kMAAOpeAADqegAA65kAAOu1AADr&#10;1QD/AAAA/wAAAP8AAQD/AAcA/wANAP8AEgD/ABsA/wAlAP8ALwD/ADoA/wBDAP8ASwD/AFMA/wBa&#10;AP0AYAD7AGYA+gBrAPgAcgD2AHgA9ACAAPEAiQDvAJIA7ACdAOkAqgDmALwA4wDcAN8A9wDdAP8A&#10;zAD/AL4A/wC1AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADQD/ABQA/wAfAP8AKQD7&#10;ADMA9wA9APMARQDvAE0A7ABTAOgAWQDlAF8A4wBlAOAAagDdAHEA2gB4ANYAgADSAIoAzwCVAMwA&#10;ogDIALIAxQDJAMIA7QDAAP8AuwD/ALAA/wCoAP8ApAD/AKEA/wD/AAAA/wAAAP0AAAD6AAAA+AAA&#10;APAACQDsABEA6AAZAOcAIwDlAC0A3gA2ANYAPgDRAEYAzQBMAMoAUgDIAFgAxQBdAMMAYwDAAGkA&#10;vgBwALwAeAC5AIEAtwCNALQAmgCxAKkArgC8AKwA4QCqAPwAqAD/AKAA/wCZAP8AlgD/AJQA/wD/&#10;AAAA+QAAAPIAAADnAAAA2wAAANEABADKAA0AxwAUAMQAHQDCACYAvwAvALsANwC3AD8AtABFALEA&#10;SwCuAFEArABWAKoAXACoAGEApgBoAKMAcAChAHkAnwCEAJ0AkQCaAKAAmACxAJYAzACVAPEAlAD/&#10;AJEA/wCLAP8AiAD/AIYA/wD3AAAA7AAAAN4AAADJAAAAvAAAALQAAACvAAoAqwAQAKkAFwCoACAA&#10;pwAoAKIAMACfADgAnAA+AJoARACYAEoAlgBPAJQAVQCTAFoAkQBhAI8AaACNAHEAiwB7AIkAiACH&#10;AJcAhQCoAIMAvgCBAOQAgAD/AIAA/wB8AP8AewD/AHkA/wDpAAAA1wAAAMEAAACxAAAApgAAAJ0A&#10;AACXAAUAlAANAJIAEgCQABoAjwAiAI4AKgCLADEAiQA4AIcAPgCFAEMAgwBIAIEATgB/AFQAfgBa&#10;AHwAYQB6AGkAeABzAHYAfwB1AI4AcwCfAHEAswBwANAAbwD2AG8A/wBvAP8AbQD/AGwA/wDaAAAA&#10;vwAAAKwAAACeAAAAkwAAAIwAAACFAAAAggAJAH8ADwB+ABUAfQAcAHwAJAB6ACsAdwAxAHUANwB0&#10;AD0AcgBCAHEASABvAE0AbgBTAGwAWgBrAGIAaQBsAGcAeABmAIYAZACXAGIAqgBhAMIAYADrAGEA&#10;/wBhAP8AYQD/AGAA/wDFAAAArQAAAJsAAACNAAAAgwAAAHwAAAB3AAAAcgAFAHAADABuABEAbAAX&#10;AGwAHgBrACUAaQAsAGcAMQBmADcAZAA9AGMAQgBiAEgAYABOAF8AVQBdAF0AXABmAFoAcgBZAIAA&#10;VwCQAFYAowBVALkAVADeAFQA+wBUAP8AVQD/AFUA/wC2AAAAnwAAAI0AAAB/AAAAdQAAAG4AAABp&#10;AAAAZgABAGMACQBhAA4AYAATAF8AGQBeACAAXQAmAFsALABaADIAWAA3AFcAPQBWAEMAVQBJAFMA&#10;UABSAFgAUQBhAE8AbABOAHoATACKAEsAnABKALEASQDOAEkA8wBJAP8ASQD/AEoA/wCqAQAAlAUA&#10;AIIHAAB0CAAAaggAAGMGAABeBAAAWwAAAFkABQBXAAwAVgAQAFQAFQBTABsAUgAiAFEAKABQAC0A&#10;TgAzAE0AOABMAD4ASwBFAEoATABIAFQARwBdAEYAaABEAHUAQwCFAEEAmABAAKsAQADFAD8A6gA/&#10;AP8AQAD/AEAA/wCgCAAAigsAAHkNAABsDQAAYQ0AAFoNAABVCwAAUgkAAFAGAABPAggATgANAEwA&#10;EgBLABcASgAeAEkAIwBHACkARgAvAEUANABEADoAQgBBAEEASABAAFAAPgBaAD0AZAA8AHIAOgCC&#10;ADkAlAA4AKcANwC+ADYA4wA2APkANgD/ADcA/wCYDQAAgw4AAHIQAABlEQAAWxEAAFMQAABOEAAA&#10;Sg4AAEgNAABHCgMARwcKAEUEDgBEAhMAQgIaAEECIABAAyUAPgMrAD0EMQA8BDcAOwQ+ADoFRQA5&#10;BU4ANwVXADYFYgA0BnAAMgaAADEGkgAwBqUALwW7AC4F3QAuBvUALQf/AC4H/wCREAAAfREAAGwT&#10;AABfFAAAVRQAAE4UAABIEwAARBIAAEEQAABADgAAQA0GAEAKDAA+CRAAPAkWADsKHAA5CiIAOAoo&#10;ADcLLgA2CzUANQs7ADMLQwAyDEwAMAxWAC8MYQAtDG8AKwx/ACoMkgAoDKUAJwy7ACUM3QAlDfUA&#10;Jg3/ACcN/wCLEgAAdxQAAGcWAABbFwAAURgAAEkXAABDFwAAPxUAADwUAAA6EgAAOREBADkPCAA4&#10;Dg0ANw4SADUOGAA0Dh8AMg4lADEPLAAwDzIALxA6AC0QQgAsEEsAKhBVACgQYQAmEG8AJBCAACMQ&#10;kwAhEKcAHxC9AB4Q4AAeEfcAHxD/ACAQ/wCGFAAAcxcAAGMZAABXGgAATRsAAEUaAABAGgAAOxkA&#10;ADgYAAA1FgAANBQAADMSBAAyEgsAMRIQAC8SFQAtEhwALBMiACsTKQAqEzAAKBM3ACcUPwAmFEgA&#10;JBRTACIUXwAgFW0AHxV+AB0VkQAbFaUAGRW7ABgV3gAYFfgAGRT/ABoU/wCCFwAAbxoAAF8cAABT&#10;HQAASh0AAEIdAAA8HQAANxwAADQbAAAxGgAALxkAAC4WAAAsFwgAKxYOACkXEwAoFxkAJxggACUY&#10;JgAkGC0AIxg0ACIZPQAgGUYAHhlRAB0ZXQAbGmsAGRp8ABcajwAVGqMAFBm6ABIZ2wATGfYAFBn/&#10;ABUY/wB9GgAAax0AAFwfAABQIAAARyAAAD8gAAA5HwAANB8AADEeAAAtHQAAKxwAACkbAAAnGwUA&#10;JRsMACQcEQAiHBYAIRwdACAdIwAfHSoAHh0yABweOgAbHkQAGR5OABceWwAWHmkAFB96ABIejQAR&#10;HqIAEB64AA4e2AAPHvUAEB3/ABEd/wB6HQAAZx8AAFkhAABNIgAARCIAADwiAAA2IgAAMiEAAC4h&#10;AAAqIAAAJyAAACQfAAAiIAIAICAKAB4hDwAdIRQAHCEaABsiIQAZIicAGCIvABciOAAVI0EAFCNM&#10;ABIjWAARI2cAECN4AA4jiwANI58ADCO0AAsj0AALIvAADCL/AA0h/wB2HwAAZCIAAFYjAABLJAAA&#10;QSQAADokAAA0JAAALyMAACsjAAAoIwAAJCMAACAjAAAdJAAAGyUHABkmDQAXJhEAFiYXABUnHgAU&#10;JyUAEycsABInNQARKD8AEChKAA4oVgANKGQADCh0AAoohwAJKJsAByexAAUnzAAGJ+wAByb+AAgm&#10;/wBxIgAAYCQAAFMmAABIJwAAPycAADcmAAAxJgAALSYAACklAAAlJQAAIiUAAB0nAAAZKAAAFioE&#10;ABQrCwASLBAAESwUABAsGwAQLCIADiwpAA4tMgANLTsACy1GAAotUgAILWAABi1wAAQtgwACLZgA&#10;ACyuAAAsyQAALOsAASv8AAIr/wBtJQAAXScAAE8oAABFKQAAPCkAADUpAAAvKAAAKygAACcnAAAj&#10;JwAAHygAABsqAAAXLAAAEy4CABAwCAAOMQ0ADTESAAwxFwALMR4ACjEmAAgyLgAHMjcABTJCAAMy&#10;TgABMlwAADJsAAAyfwAAMpUAADGsAAAxxwAAMOoAADD8AAAw/wBoKQAAWCoAAEwrAABBLAAAOSwA&#10;ADIrAAAtKwAAKSoAACUqAAAgKwAAHCwAABcuAAATMAAAEDICAA40BwAKNwwABzcQAAU3FAADNxsA&#10;AjciAAA3KgAAODMAADg+AAA4SgAAOFgAADhoAAA4fAAAN5IAADepAAA2xQAANuoAADb9AAA1/wBj&#10;LAAAVC4AAEgvAAA+LwAANi4AADAuAAArLQAAJy0AACItAAAdLwAAGDEAABQzAAAQNQAADjcBAAo6&#10;BwAGOwsAAjwOAAA9EgAAPhcAAD4eAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dwAAPo8AAD2n&#10;AAA9wwAAPOkAADz9AAA7/wBeMAAAUDEAAEQyAAA7MgAANDEAAC4wAAApLwAAJDAAAB4yAAAZNAAA&#10;FDYAABA5AAANOwAACj0AAAVABQAAQQoAAEINAABDEAAARBQAAEUaAABGIgAARisAAEY1AABGQQAA&#10;Rk8AAEZfAABGcwAARYoAAEWkAABEwAAAQ+gAAEP+AABC/wBYNAAASzUAAEE1AAA5NQAAMjQAAC0z&#10;AAAmNAAAIDUAABo4AAAUOgAAED0AAA1AAAAJQgAABEUAAABHAwAASAcAAEoLAABLDgAATBEAAE4V&#10;AABPHAAATyUAAE8vAABPPAAAT0oAAE9aAABObQAAToUAAE2gAABMvAAAS+cAAEv+AABK/wBTOQAA&#10;RzkAAD45AAA3OAAAMTcAACk3AAAhOQAAGzwAABU/AAAQQgAADEUAAAdIAAACSgAAAE0AAABPAAAA&#10;UQQAAFIHAABUCwAAVQ4AAFcRAABZFwAAWh8AAFkpAABZNgAAWUQAAFlUAABYZwAAWH8AAFeaAABW&#10;twAAVeMAAFT9AABU/wBOPQAAQz0AADw8AAA1OwAALDwAACQ+AAAcQQAAFUQAABBIAAALSwAABU4A&#10;AABRAAAAVAAAAFcAAABZAAAAWwAAAF0CAABeBgAAYAsAAGIOAABkEgAAZxgAAGciAABmLgAAZjwA&#10;AGZNAABlYAAAZXcAAGSTAABjsQAAYd0AAGD8AABf/wBJQgAAQUEAADo/AAAwQAAAJkMAAB5GAAAV&#10;SgAAEE4AAApSAAADVgAAAFoAAABdAAAAYAAAAGMAAABlAAAAZwAAAGkAAABrAQAAbQUAAG8KAABy&#10;DgAAdRIAAHcbAAB2JgAAdjUAAHVGAAB0WQAAdG8AAHOLAAByqQAAcM0AAG/3AABu/wBGRgAAQEUA&#10;ADVGAAAqSAAAIEwAABdRAAAQVgAACVoAAAFfAAAAYwAAAGgAAABrAAAAbwAAAHIAAAB1AAAAdwAA&#10;AHkAAAB7AAAAfQAAAIADAACDCAAAhg0AAIkTAACKHQAAiisAAIk8AACITwAAhmYAAIWBAACEoAAA&#10;gsIAAIHwAAB//wBGSwAAOkwAAC5PAAAjUwAAGFgAABBeAAAJZAAAAGkAAABvAAAAdAAAAHgAAAB8&#10;AAAAgQAAAIQAAACHAAAAiAAAAIsAAACOAAAAkAAAAJMAAACWAAAAmQcAAJ0NAAChFAAAoCEAAKAx&#10;AACeRAAAnVsAAJx2AACZlgAAmbUAAJblAACV/gA/UgAAMlUAACZaAAAbYAAAEWcAAAltAAAAdAAA&#10;AHsAAACBAAAAhgAAAIsAAACQAAAAlAAAAJcAAACZAAAAnAAAAJ8AAAChAAAApAAAAKcAAACqAAAA&#10;rQAAALEGAAC1DQAAuBYAALcmAAC2OQAAtVAAALRqAACyiQAAsKoAAK7PAACt9QA3XAAAK2EAAB5o&#10;AAATcAAAC3gAAACAAAAAhwAAAI4AAACVAAAAmgAAAJ8AAACkAAAAqAAAAKwAAACtAAAAsAAAALMA&#10;AAC1AAAAuAAAALsAAAC/AAAAwwAAAMcAAADLBQAA0Q4AANEbAADQLgAAz0UAAM1fAADLfgAAyZ4A&#10;AMi+AADF6QAvaQAAI3AAABZ5AAANgQAAAYsAAACTAAAAmwAAAKIAAACoAAAArgAAALQAAAC4AAAA&#10;vQAAAMAAAADCAAAAxQAAAMgAAADLAAAAzgAAANEAAADWAAAA2wAAAN8AAADkAAAA6AYAAOsRAADq&#10;IwAA6joAAOlUAADncgAA5ZMAAOOzAADj1AD/AAAA/wAAAP8AAAD/AAQA/wALAP8AEAD/ABcA/wAh&#10;AP8AKwD/ADUA/wA+AP8ARwD/AE4A/wBVAPwAWwD6AGEA+ABmAPYAbQD0AHMA8gB7AO8AhADtAI4A&#10;6gCZAOYApwDjALkA3wDVANsA9wDWAP8AwAD/ALIA/wCqAP8ApQD/AKIA/wD/AAAA/wAAAP4AAAD8&#10;AAAA/AADAP4ACwD/ABEA/wAaAP0AJAD5AC4A9AA4APAAQADsAEgA6QBOAOYAVADiAFoA3wBfANwA&#10;ZQDYAGsA1AByANAAewDNAIUAygCRAMcAngDDAK4AwADFAL0A6wC7AP8AsAD/AKQA/wCcAP8AmAD/&#10;AJUA/wD/AAAA+gAAAPQAAADxAAAA8gAAAOoABQDnAA4A4gAVAOEAHgDhACgA2AAxANAAOQDLAEAA&#10;yABHAMUATQDCAFMAvwBYAL0AXgC7AGQAuQBrALYAcwC0AHwAsQCIAK4AlQCrAKQAqAC4AKYA3ACj&#10;APsAnwD/AJUA/wCPAP8AiwD/AIkA/wD5AAAA7wAAAOcAAADfAAAAzwAAAMgAAADBAAoAvwARALwA&#10;GAC7ACEAuQAqALQAMgCxADoArgBAAKsARgCoAEwApgBRAKMAVgChAFwAnwBjAJ0AagCbAHMAmQB+&#10;AJYAjACUAJsAkgCtAJAAxwCOAPAAjQD/AIYA/wCAAP8AfQD/AHwA/wDtAAAA4AAAANEAAAC/AAAA&#10;swAAAKoAAACmAAUAogANAKEAEwCgABsAnwAjAJsAKwCYADIAlQA5AJMAPwCRAEQAjwBKAI4ATwCM&#10;AFUAigBbAIgAYwCGAGsAhAB2AIIAggCAAJIAfgCjAHwAugB6AOEAeQD/AHcA/wByAP8AcAD/AG8A&#10;/wDdAAAAywAAALYAAACnAAAAnQAAAJQAAACOAAEAiwAKAIkAEACIABUAhwAdAIcAJQCEACwAggAy&#10;AH8AOAB9AD0AewBDAHkASAB4AE4AdgBUAHUAWwBzAGMAcQBuAG8AegBtAIkAbACaAGoArgBpAMwA&#10;aAD2AGcA/wBlAP8AZAD/AGMA/wDKAAAAtAAAAKEAAACTAAAAiQAAAIIAAAB7AAAAeAAFAHYADAB1&#10;ABEAdAAYAHMAHwByACUAcAAsAG4AMgBsADcAagA8AGkAQgBoAEgAZgBOAGUAVQBjAF0AYgBmAGAA&#10;cgBeAIAAXQCSAFsApQBaAL4AWQDpAFkA/wBZAP8AWAD/AFgA/wC5AAAAogAAAJAAAACDAAAAeQAA&#10;AHEAAABtAAAAaQABAGYACQBlAA4AZAATAGMAGQBjACAAYQAmAGAALABeADEAXAA3AFsAPABaAEIA&#10;WABIAFcATwBWAFcAVABgAFMAbABRAHkAUACKAE8AngBOALQATQDaAE0A+wBNAP8ATQD/AE0A/wCq&#10;AAAAlAAAAIIAAAB1AAAAawAAAGQAAABgAAAAXQAAAFoABQBYAAwAVwAQAFYAFQBWABsAVQAhAFMA&#10;JwBSACwAUQAxAE8ANwBOAD0ATQBDAEwASgBKAFIASQBbAEgAZgBGAHMARQCEAEQAlwBDAKwAQgDJ&#10;AEIA8QBCAP8AQwD/AEMA/wCeAAAAiQAAAHgDAABqBAAAYQQAAFoDAABVAQAAUgAAAFAAAgBOAAkA&#10;TQANAEwAEQBLABcASgAcAEkAIgBIACcARwAtAEUAMgBEADgAQwA+AEIARQBBAE0APwBWAD4AYQA9&#10;AG4AOwB+ADoAkQA5AKYAOAC/ADgA6AA4AP8AOQD/ADkA/wCVAwAAgAcAAG8JAABiCgAAWAsAAFEK&#10;AABMCAAASQYAAEcDAABGAAYARAALAEMADwBCABMAQQAYAEEAHgA/ACMAPgApAD0ALgA7ADQAOgA6&#10;ADkAQQA4AEkANwBSADYAXQA0AGoAMwB6ADIAjAAxAKEAMAC4AC8A3gAvAPkALwD/ADAA/wCMCQAA&#10;eAwAAGgNAABcDgAAUg4AAEsOAABFDQAAQQwAAD8KAAA+CAIAPQQIADwBDQA7ABAAOgAVADkAGgA4&#10;ACAANgAlADUAKwA0ADAAMwA3ADIAPgAxAEYALwBQAC4AWgAtAGcAKwB3ACoAiQApAJ0AKACzACcA&#10;0QAnAPIAJwD/ACcA/wCGDAAAcg4AAGMQAABWEQAATREAAEURAABAEAAAPA8AADkOAAA3DQAANgsE&#10;ADYICgA1Bg4ANAUSADIEFwAxBRwAMAUiAC8FKAAuBi4ALQY0ACsGPAAqBkQAKQdOACcHWQAmB2UA&#10;JAd1ACMHhwAiB5sAIAawACAGywAfBe0AHwb+AB8H/wCADgAAbREAAF4SAABSEwAASBMAAEETAAA7&#10;EwAANxIAADQRAAAyEAAAMA8BADANBgAwCwsALwoQAC0KFAAsCxkAKgsfACkLJQAoDCsAJwwyACYM&#10;OgAkDEMAIwxNACENWAAgDWUAHg11ABwNiAAaDZwAGQ2xABgMygAXDOsAFw38ABgM/wB7EQAAaRMA&#10;AFoVAABOFgAARRYAAD0WAAA4FQAAMxUAADAUAAAtEwAAKxIAACoQAwAqDwgAKQ4NACgOEQAmDhYA&#10;JQ8dACQPIwAjDykAIRAxACAQOQAeEEIAHRBMABsQWAAZEGYAFxB2ABUQiQAUEJ4AEhCzABEQzgAR&#10;EO4AEhD+ABIQ/wB3EwAAZRUAAFcXAABLGAAAQhkAADoZAAA0GAAAMBcAACwXAAApFgAAJxUAACYU&#10;AQAlEgQAIxILACISDwAhEhQAIBIaAB4TIAAdEycAHBMuABoTNgAZFEAAFxRKABYUVgAUFGQAEhR0&#10;ABEUhwAQFJwADhSxAA0UygANFOsADhP+AA4T/wBzFQAAYRgAAFMaAABIGwAAPxsAADcbAAAyGgAA&#10;LRoAACkZAAAmGAAAJBgAACIXAAAgFgEAHhYIAB0WDQAbFxIAGhcXABkXHQAYGCQAFhgrABUYNAAU&#10;GD0AEhlIABEZVAAQGWIADhlyAA0ZhAAMGZgAChmtAAkYxgAJGOcACRj6AAoX/wBvGAAAXhoAAFAc&#10;AABFHQAAPB0AADUdAAAvHQAAKhwAACYbAAAjGwAAIRoAAB4aAAAcGgAAGhsFABgbDAAWHBAAFRwV&#10;ABQcGwATHCIAEh0pABEdMQAQHTsADh1FAA0eUQAMHl4ACh5tAAkegAAHHpQABR2qAAMdwgADHeYA&#10;BBz4AAUc/wBrGgAAWx0AAE0eAABCHwAAOh8AADIfAAAtHwAAKB4AACQeAAAhHQAAHh0AABwdAAAY&#10;HgAAFR8CABMgCQASIQ4AECESABAhGAAOIR8ADiImAA0iLgAMIjcACiJBAAkiTQAHIloABSJpAAMi&#10;fAABIpEAACKoAAAhwAAAIeUAACD4AAAg/wBnHQAAVx8AAEohAABAIQAANyIAADAhAAAqIQAAJiAA&#10;ACIgAAAfHwAAHB8AABkgAAAWIQAAEiMCABAkBwAOJgwADCYQAAsmFQAKJhwACSYiAAgmKgAGJzMA&#10;BCc9AAMnSQABJ1YAACdmAAAneQAAJ48AACamAAAmvwAAJeQAACX5AAAk/wBjIAAAVCIAAEcjAAA9&#10;JAAANCQAAC4jAAAoIwAAJCIAACEiAAAeIQAAGiIAABcjAAATJAAAECYCAA4oBwALKgsACCsOAAYr&#10;EwAEKxgAAisfAAEsJwAALDAAACw6AAAsRQAALFMAACxjAAAsdgAALIwAACukAAArvgAAKuQAACr6&#10;AAAp/wBfIwAAUCUAAEQmAAA6JgAAMiYAACsmAAAmJQAAIyQAAB8kAAAbJAAAFyUAABQnAAARKQAA&#10;DisCAAstBgAHLwsABDAOAAAwEQAAMRUAADEcAAAxIwAAMiwAADI2AAAyQgAAMk8AADJfAAAycgAA&#10;MYkAADGiAAAwvAAAMOQAAC/7AAAv/wBaJwAATCgAAEApAAA3KQAALykAACkoAAAlJwAAISYAABwn&#10;AAAYKAAAFCoAABEsAAAOLgAACzABAAcyBQADNAkAADUMAAA2DwAANxIAADgYAAA4IAAAOCgAADgy&#10;AAA5PQAAOUsAADlbAAA4bgAAOIUAADefAAA3ugAANuQAADX8AAA1/wBVKgAASCwAAD0sAAA0LAAA&#10;LSsAACgqAAAkKQAAHioAABkrAAAULQAAES8AAA0xAAAKNAAABzYAAAI4BAAAOgcAADsKAAA9DQAA&#10;PhAAAEAUAABAGwAAQCQAAEAuAABAOQAAQEcAAEBWAABAaQAAQIAAAD+bAAA+twAAPeMAADz8AAA8&#10;/wBQLwAAQy8AADkvAAAyLwAALC0AACcsAAAgLQAAGi8AABUxAAARMwAADTYAAAk4AAAFOwAAAD0A&#10;AABAAQAAQQQAAEMHAABFCwAARg4AAEgRAABKFgAASh4AAEooAABKNAAASUIAAElRAABJZAAASHsA&#10;AEiXAABHtAAARuAAAEX8AABE/wBKMwAAPzMAADYzAAAwMQAAKjAAACMxAAAcMwAAFjUAABE4AAAN&#10;OwAACD4AAANBAAAAQwAAAEYAAABIAAAASgAAAEwEAABOBwAATwsAAFEOAABUEgAAVRkAAFUiAABU&#10;LgAAVDwAAFRLAABTXgAAU3QAAFKQAABRrgAAUNcAAE/7AABO/wBFNwAAPDcAADU2AAAvNAAAJjUA&#10;AB43AAAXOgAAET0AAAxBAAAHRAAAAEgAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABYAgAAWwYA&#10;AF0LAABfDgAAYhMAAGIbAABiJwAAYjQAAGFFAABgVwAAYG0AAF+JAABdpwAAXMwAAFr4AABZ/wBB&#10;PAAAOjsAADQ5AAAqOgAAITwAABhAAAARQwAADEcAAAZLAAAATwAAAFMAAABWAAAAWQAAAFwAAABf&#10;AAAAYQAAAGMAAABlAAAAZwEAAGoFAABtCgAAcA4AAHMVAAByIAAAci0AAHE9AABwTwAAb2UAAG6A&#10;AABtnwAAa8EAAGnxAABo/wA/QAAAOT4AAC4/AAAkQgAAGkYAABJKAAAMTwAABFQAAABYAAAAXQAA&#10;AGEAAABlAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAeAAAAHsAAAB+AwAAgQoAAIUPAACHFwAA&#10;hiQAAIU0AACERgAAgl0AAIF2AAB/lgAAfrYAAHznAAB6/wA/RAAAM0UAAChIAAAdTAAAE1IAAAxX&#10;AAADXQAAAGMAAABoAAAAbQAAAHEAAAB2AAAAegAAAH4AAACBAAAAgwAAAIYAAACJAAAAiwAAAI4A&#10;AACSAAAAlQEAAJkJAACeEAAAnhoAAJ0pAACcPAAAmlIAAJhsAACWiwAAlKoAAJLUAACQ+gA4SwAA&#10;LE4AACBTAAAVWQAADWAAAANnAAAAbgAAAHQAAAB6AAAAgAAAAIQAAACKAAAAjgAAAJIAAACVAAAA&#10;lwAAAJoAAACdAAAAoAAAAKMAAACnAAAAqwAAAK8AAAC0CQAAuBAAALceAAC1MAAAs0YAALFgAACv&#10;fgAArKAAAKvBAACp7gAxVQAAJFsAABhhAAAOaQAABXEAAAB5AAAAgQAAAIgAAACPAAAAlAAAAJoA&#10;AACfAAAApAAAAKgAAACpAAAArAAAAK8AAACzAAAAtQAAALkAAAC9AAAAwQAAAMYAAADLAAAA0QoA&#10;ANMUAADRJQAA0DsAAM1UAADKcQAAyJIAAMWzAADD3gApYgAAHGkAABFxAAAHewAAAIQAAACNAAAA&#10;lQAAAJ0AAACjAAAAqQAAAK8AAAC0AAAAuQAAALwAAAC+AAAAwgAAAMUAAADIAAAAzAAAANAAAADU&#10;AAAA2gAAAN8AAADkAAAA6gAAAO4MAADtGgAA7C8AAOpJAADoZQAA5oYAAOSlAADixgD/AAAA/wAA&#10;AP8AAAD8AAEA/AAIAP4ADgD/ABQA/wAdAP8AJgD/ADAA/wA6AP8AQgD/AEkA/gBQAPsAVgD5AFwA&#10;9gBiAPQAaADyAG8A8AB2AO0AfwDqAIkA5wCVAOQAowDgALUA2wDQANUA9gDKAP8AtgD/AKgA/wCf&#10;AP8AmgD/AJYA/wD/AAAA+wAAAPYAAADzAAAA8wAAAPYACQD6AA4A/QAWAPsAIAD3ACoA8gAzAO0A&#10;OwDpAEMA5gBJAOIATwDeAFUA2wBbANYAYADSAGcAzwBuAMwAdgDJAIAAxgCMAMIAmgC/AKoAuwDB&#10;ALgA6QC2AP8ApwD/AJoA/wCSAP8AjQD/AIoA/wD6AAAA8QAAAOoAAADnAAAA5wAAAOQAAQDgAAsA&#10;2wARANoAGgDbACMA0QAsAMoANADGADsAwgBCAL8ASAC8AE4AugBTALgAWQC2AF8AswBmALEAbgCu&#10;AHcArACDAKkAkQCmAKEAowC1AKAA2ACeAPsAlQD/AIsA/wCFAP8AgAD/AH4A/wDvAAAA4wAAANoA&#10;AADTAAAAxgAAAL8AAAC5AAYAtwAOALQAFAC0AB0AswAlAK4ALQCrADQApwA7AKQAQQChAEYAnwBM&#10;AJ0AUQCbAFcAmQBeAJcAZQCVAG4AkwB5AJAAhwCOAJcAjACpAIkAxACIAO8AhQD/AHwA/wB2AP8A&#10;cwD/AHIA/wDgAAAA0AAAAMYAAAC2AAAAqQAAAKEAAACdAAEAmQAKAJgAEACYABYAlwAeAJQAJgCR&#10;AC0AjwA0AIwAOgCKAD8AiABFAIcASgCFAFAAgwBWAIEAXgCAAGYAfgBxAHwAfQB5AI0AdwCgAHUA&#10;tgBzAN8AcgD/AG4A/wBpAP8AZwD/AGUA/wDMAAAAvgAAAKsAAACdAAAAkwAAAIoAAACFAAAAggAF&#10;AIAADQB/ABEAfwAYAIAAIAB9ACYAegAtAHcAMwB1ADgAdAA+AHIAQwBwAEkAbwBPAG0AVgBsAF4A&#10;agBoAGgAdQBnAIQAZQCWAGQAqwBiAMkAYQD2AGAA/wBcAP8AWwD/AFoA/wC9AAAAqQAAAJcAAACJ&#10;AAAAfgAAAHgAAABzAAAAbwABAG0ACQBsAA4AawATAGsAGQBqACAAaAAmAGYALABlADIAYwA3AGIA&#10;PABgAEIAXwBIAF0ATwBcAFcAWgBhAFkAbQBXAHsAVgCOAFUAogBTALsAUgDpAFIA/wBQAP8ATwD/&#10;AE8A/wCtAAAAmAAAAIYAAAB4AAAAbgAAAGcAAABjAAAAYAAAAF0ABQBcAAsAWwAQAFsAFQBbABsA&#10;WgAhAFgAJgBWACwAVAAxAFMANgBSADwAUQBCAE8ASQBOAFEATQBbAEsAZgBKAHQASQCFAEgAmQBH&#10;ALEARgDYAEYA/ABFAP8ARQD/AEUA/wCfAAAAiQAAAHgAAABsAAAAYgAAAFsAAABWAAAAUwAAAFEA&#10;AgBPAAgATwANAE4AEQBOABYATQAcAEwAIQBKACYASQAsAEgAMQBHADcARQA9AEQARABDAEwAQgBV&#10;AEAAYAA/AG4APgB+AD0AkgA8AKkAOwDHADsA8wA7AP8AOwD/ADwA/wCTAAAAfgAAAG4AAABhAAAA&#10;WAAAAFEAAABMAAAASQAAAEcAAABFAAUARAALAEMADgBDABIAQwAXAEIAHQBAACIAPwAnAD4ALAA9&#10;ADIAOwA4ADoAPwA5AEcAOABQADcAWwA1AGgANAB4ADMAjAAyAKIAMQC8ADEA5wAxAP8AMgD/ADMA&#10;/wCJAAAAdgMAAGYFAABZBwAAUAcAAEkGAABDBQAAQAMAAD4BAAA8AAMAOwAIADoADQA6ABAAOQAU&#10;ADkAGQA3AB4ANgAjADUAKAA0AC4AMwA0ADIAOwAwAEMALwBMAC4AVwAtAGQALABzACsAhwAqAJwA&#10;KQC1ACkA3AApAPsAKQD/ACoA/wCBBAAAbggAAF8KAABTCwAASgsAAEILAAA9CgAAOQkAADYIAAA1&#10;BQAANAIGADMACgAyAA4AMQARADEAFQAwABoALwAfAC4AJAAsACoAKwAwACoANwApAD8AKABJACcA&#10;VAAmAGAAJABvACMAggAiAJcAIQCuACEAzAAhAPMAIQD/ACIA/wB7CQAAaAwAAFoNAABODgAARQ4A&#10;AD0OAAA4DQAAMw0AADAMAAAuCwAALQkDAC0GCAAsBAwAKwIPACoBEgApARcAKAEcACcAIQAmACcA&#10;JQAtACQANAAjAT0AIgFGACEBUQAfAV0AHgFsABwBfwAbAJQAGgCqABoAxQAaAOsAGQD/ABoA/wB1&#10;DAAAZA4AAFUPAABKEAAAQBAAADkQAAAzEAAALw8AACwOAAApDgAAJw0BACcMBQAnCgoAJggNACUH&#10;EAAkBhQAIgYZACEGHwAgByQAHwcrAB4HMgAdBzoAHAhEABoITwAZCFwAFwhrABYIfQAVB5EAFAen&#10;ABMGvwASBeQAEgX6ABIF/wBxDgAAXxAAAFERAABGEgAAPRIAADYSAAAwEgAAKxEAACgRAAAlEAAA&#10;IxAAACIOBAAhDQcAIQwLACALDgAfCxIAHQsXABwMHAAbDCIAGgwpABkMMQAYDDkAFg1DABUNTwAT&#10;DVwAEg1rABANfgAPDZIADg2nAA0MvgANDOAADQz1AA0M/wBtEAAAXBEAAE4TAABDFAAAOhQAADIU&#10;AAAtFAAAKBMAACUTAAAiEgAAIBEAAB4RAwAcEAUAHA8IABsPDAAaDhAAGQ8UABcPGgAWDyEAFRAo&#10;ABQQMAASEDkAERBEABAQUAAOEF0ADRBrAAwQfAALEJAACRClAAgQvAAHEN8ABxD0AAcP/wBpEQAA&#10;WBQAAEsVAABAFgAANxYAADAWAAAqFgAAJhUAACIVAAAfFAAAHRMAABoTAgAZEgQAFxIGABYSCgAV&#10;Eg4AFBISABISGAAREx4AERMlABATLgAOEzcADRRAAAwUSwALFFgACRRnAAcUeAAGFI0ABBSjAAMT&#10;uwACE90AARL0AAIS/wBlEwAAVRYAAEgXAAA9GAAANBgAAC0YAAAoGAAAIxcAACAXAAAdFgAAGhUA&#10;ABgVAgAWFQQAFBUFABIWCAARFg0AEBcQAA4XFQAOFxsADRciAAwXKQALGDIACRg8AAcYRwAFGFQA&#10;BBhjAAIYdQABGIsAABehAAAXuQAAF90AABb1AAAW/wBhFgAAUhgAAEUaAAA7GgAAMhoAACsaAAAl&#10;GgAAIRkAAB4YAAAbGAAAGBcAABYXAgAUFwMAEhgFABAZBwAOGwsADBsPAAsbEwAKGxgACBwfAAcc&#10;JgAFHC8ABBw4AAIcRAAAHVEAAB1gAAAdcgAAHIgAABygAAAbuQAAG94AABr2AAAa/wBeGAAATxoA&#10;AEIcAAA4HAAALx0AACkcAAAjHAAAHxsAABwaAAAZGQAAFxkBABQZAgASGgMAEBsEAA4dBwAMHgsA&#10;CR8OAAYgEQAFIBYAAyAcAAEhIwAAISsAACE1AAAhQAAAIU4AACFdAAAhbwAAIYYAACCeAAAguAAA&#10;H94AAB74AAAe/wBaGwAASx0AAD8eAAA1HwAALR8AACceAAAiHQAAHh0AABscAAAYGwAAFRsAABIc&#10;AAAQHQIADh8EAAwhBgAJIgoABSMNAAIkEAAAJRMAACUZAAAmIAAAJigAACYyAAAmPQAAJkoAACZa&#10;AAAmbAAAJoMAACWcAAAltwAAJN8AACP5AAAj/wBVHgAARyAAADwhAAAyIQAAKyEAACUgAAAgHwAA&#10;HR4AABodAAAWHgAAEx4AABAgAAAOIQAADCMCAAglBQAFJwkAACgLAAAqDgAAKxEAACwWAAAsHQAA&#10;LCUAACwuAAAsOgAALEcAACxWAAAsaQAALIAAACuaAAAqtQAAKd8AACn7AAAo/wBRIgAARCMAADgk&#10;AAAvJAAAKCMAACMiAAAfIQAAHCAAABcgAAATIQAAECMAAA4kAAALJgAACCgAAAQqBAAALAcAAC4J&#10;AAAwDAAAMQ8AADMTAAAzGQAAMyEAADMqAAAzNQAAM0MAADNSAAAzZQAAMnsAADKXAAAxswAAMN4A&#10;AC/7AAAu/wBMJQAAPyYAADUnAAAtJgAAJyUAACIkAAAeIwAAGSMAABQkAAARJgAADigAAAsqAAAH&#10;LAAAAy8AAAAxAgAAMwQAADUHAAA3CgAAOQ0AADoQAAA7FQAAOx0AADsmAAA7MQAAOz4AADtOAAA7&#10;YAAAOncAADmSAAA4sAAAN9sAADb8AAA1/wBHKQAAOyoAADIqAAArKQAAJScAACEmAAAbJwAAFSgA&#10;ABEqAAAOLAAACi8AAAYxAAABNAAAADYAAAA4AAAAOwEAAD0EAAA/BwAAQQoAAEMOAABFEQAARRgA&#10;AEUhAABFLAAARDkAAERIAABEWwAAQ3EAAEKNAABBqwAAQNIAAD/6AAA+/wBCLQAAOC4AAC8tAAAp&#10;KwAAJCoAAB0qAAAXLAAAES4AAA0xAAAJNAAABDcAAAA6AAAAPAAAAD8AAABBAAAARAAAAEYAAABI&#10;AwAASgcAAEwLAABODgAAUBMAAFAcAABQJwAATzQAAE9DAABPVQAATmoAAE2GAABMpAAASsoAAEn4&#10;AABI/wA+MgAANTEAAC4vAAApLgAAIC4AABkxAAASMwAADjcAAAk6AAACPQAAAEAAAABEAAAARwAA&#10;AEkAAABMAAAATwAAAFEAAABTAAAAVQEAAFgGAABaCwAAXQ4AAF8VAABeIAAAXiwAAF08AABcTgAA&#10;W2MAAFp+AABYnQAAV8AAAFXyAABU/wA6NgAAMzQAAC0yAAAkMwAAGzYAABM5AAAOPQAACEEAAABF&#10;AAAASQAAAEwAAABQAAAAUwAAAFYAAABZAAAAWwAAAF0AAABgAAAAYgAAAGUAAABoBQAAawsAAG8Q&#10;AABvGAAAbiUAAG00AABtRgAAa1sAAGp1AABolAAAZrYAAGTpAABi/wA4OQAAMjcAACg5AAAeOwAA&#10;FT8AAA5EAAAHSQAAAE0AAABSAAAAVgAAAFoAAABeAAAAYgAAAGUAAABoAAAAawAAAG0AAABwAAAA&#10;cwAAAHYAAAB5AAAAfQQAAIELAACFEQAAhB0AAIIsAACAPgAAflQAAH5rAAB7igAAeqoAAHfWAAB1&#10;/QA4PQAALD4AACJBAAAXRgAAD0sAAAdRAAAAVwAAAFwAAABiAAAAZgAAAGsAAABvAAAAdAAAAHgA&#10;AAB7AAAAfgAAAIAAAACDAAAAhgAAAIoAAACNAAAAkQAAAJYDAACbDAAAnRMAAJshAACaMwAAl0kA&#10;AJRiAACTfwAAkKAAAI7FAACM8wAxRAAAJUgAABpNAAAQUwAACFoAAABhAAAAaAAAAG4AAAB0AAAA&#10;eQAAAH8AAACEAAAAiQAAAI0AAACRAAAAkwAAAJYAAACZAAAAnQAAAKAAAACkAAAAqAAAAKwAAACy&#10;AwAAtw0AALcXAAC1KAAAsj4AALBWAACscwAAqpQAAKm0AACl5QAqTwAAHlQAABJbAAAKYgAAAGoA&#10;AABzAAAAewAAAIIAAACJAAAAjgAAAJQAAACaAAAAnwAAAKQAAACmAAAAqQAAAK0AAACwAAAAswAA&#10;ALcAAAC7AAAAwAAAAMUAAADLAAAA0QQAANUOAADTHQAA0DIAAM1LAADKZgAAxocAAMKpAADBywAi&#10;WwAAFmIAAAxrAAABdAAAAH0AAACHAAAAkAAAAJcAAACeAAAApAAAAKsAAACxAAAAtgAAALoAAAC8&#10;AAAAwAAAAMQAAADIAAAAywAAAM8AAADUAAAA2gAAAOAAAADmAAAA6wAAAPEGAADwEwAA7icAAOw/&#10;AADqWwAA53oAAOSbAADguwD/AAAA+wAAAPYAAADzAAAA9AAFAPYADAD6ABEA/wAZAP8AIgD/ACwA&#10;/wA1AP8APQD/AEUA/ABMAPoAUgD3AFgA9QBeAPMAZADxAGoA7gByAOwAegDpAIUA5QCRAOEAoADd&#10;ALIA2ADOANIA9gDBAP8ArQD/AJ4A/wCWAP8AkAD/AIwA/wD6AAAA8gAAAOwAAADpAAAA6QAAAOwA&#10;BQDyAAwA+AASAPcAGwD1ACUA8AAuAOsANwDmAD4A4gBFAN0ASwDYAFAA0wBWANAAXADNAGIAygBq&#10;AMgAcgDFAHwAwgCIAL4AlgC6AKgAtwC/ALQA6ACuAP8AnQD/AJAA/wCIAP8AgwD/AIAA/wDwAAAA&#10;5QAAAN4AAADaAAAA2wAAANwAAADYAAcA0QAOANEAFQDSAB4AywAnAMUALwDAADcAvQA9ALoARAC3&#10;AEkAtQBPALIAVQCwAFsArgBhAKwAaQCpAHMApwB/AKQAjQChAJ4AngCyAJsA1QCZAPwAjAD/AIIA&#10;/wB7AP8AdgD/AHQA/wDiAAAA0wAAAMoAAADHAAAAvAAAALYAAACwAAEArwALAKwAEQCtABgArQAg&#10;AKgAKACkAC8AoAA2AJ0APACbAEIAmQBHAJcATQCVAFMAkwBZAJEAYQCPAGoAjAB1AIoAgwCIAJQA&#10;hgCnAIMAwgCCAPAAfAD/AHMA/wBtAP8AagD/AGgA/wDPAAAAwQAAALkAAACtAAAAoAAAAJgAAACU&#10;AAAAkQAGAJAADQCQABIAjwAZAI4AIQCLACgAiAAvAIYANQCEADoAggBAAIAARQB+AEsAfABSAHoA&#10;WQB4AGIAdgBsAHQAeQByAIkAcQCdAG8AtABtAN8AbAD/AGUA/wBgAP8AXgD/AFwA/wC+AAAAsQAA&#10;AKAAAACSAAAAiQAAAIIAAAB8AAAAegABAHgACQB3AA4AeAAUAHcAGgB0ACEAcgAnAHAALQBuADMA&#10;bAA4AGsAPgBpAEQAaABKAGYAUQBkAFoAYwBkAGEAcABfAH8AXgCTAF0AqQBcAMgAWwD3AFcA/wBU&#10;AP8AUgD/AFEA/wCwAAAAnwAAAI0AAAB/AAAAdAAAAG4AAABqAAAAZgAAAGUABABjAAsAYwAQAGMA&#10;FQBjABsAYQAhAF8AJwBdACwAXAAyAFoANwBZAD0AVwBDAFYASwBVAFMAUwBcAFIAaABQAHcATwCJ&#10;AE4AnwBNALoATADpAEsA/wBJAP8ARwD/AEcA/wCiAAAAjQAAAHwAAABuAAAAZQAAAF4AAABZAAAA&#10;VwAAAFUAAQBUAAcAUwANAFMAEQBUABYAUgAbAFEAIQBPACYATgArAEwAMQBLADcASgA9AEkARABH&#10;AEwARgBWAEQAYQBDAHAAQgCBAEEAlwBAAK8APwDXAD8A/wA+AP8APQD/AD4A/wCUAAAAfwAAAG8A&#10;AABjAAAAWQAAAFEAAABNAAAASgAAAEgAAABHAAQARwAKAEYADgBGABEARwAWAEUAHABEACEAQgAm&#10;AEEAKwBAADEAPgA3AD0APgA8AEcAOgBQADkAWwA4AGkANwB6ADYAjwA1AKcANQDGADQA9QA0AP8A&#10;NAD/ADUA/wCIAAAAdAAAAGUAAABYAAAATwAAAEgAAABDAAAAPwAAAD0AAAA8AAIAPAAHADsADAA7&#10;AA8AOwASADoAFwA5ABwANwAhADYAJgA1ACwANAAyADMAOQAxAEEAMABLAC8AVgAuAGMALQBzACwA&#10;iAAsAKAAKwC7ACsA6gArAP8AKwD/ACwA/wB/AAAAbAAAAF0BAABRAgAASAMAAEADAAA7AgAANwAA&#10;ADQAAAAzAAAAMgAFADIACQAyAA0AMQAQADEAEwAwABgALwAdAC0AIgAsACgAKwAuACoANQApAD0A&#10;KABGACcAUQAmAF4AJQBuACQAggAjAJkAIwCzACIA3gAiAP8AIwD/ACQA/wB3AAAAZQQAAFYGAABL&#10;BwAAQggAADoIAAA1BwAAMAYAAC0FAAAsAwAAKwADACoABwApAAsAKQAOACkAEQAoABUAJwAZACYA&#10;HgAlACQAJAAqACMAMQAiADkAIQBDACAATgAfAFoAHgBpAB0AfAAcAJMAGwCsABsAzQAbAPYAGwD/&#10;ABwA/wBwBQAAXwgAAFEKAABGCwAAPQsAADULAAAwCwAAKwoAACgJAAAlCAAAJAcCACMEBgAjAgkA&#10;IgEMACIADwAhABIAIAAWAB8AGwAeACAAHQAmABwALgAbADYAGgA/ABkASgAYAFcAFwBmABYAeAAV&#10;AI8AFQCmABQAwwAUAO4AFAD/ABUA/wBrCAAAWwsAAE0MAABCDQAAOQ0AADENAAAsDQAAJw0AACMM&#10;AAAhDAAAHwsBAB4KBQAdCAgAHQYLABwFDQAcBBAAGwQUABkEGAAZBB4AGAQjABcEKwAWBDMAFQQ8&#10;ABQERwATA1QAEgNjABEDdQAQAooAEAGiAA8AvAAPAOUADwD+ABAA/wBnCwAAVw0AAEkOAAA+DwAA&#10;NQ8AAC4PAAAoDwAAJA4AACAOAAAdDgAAGw0BABkNBAAYDAcAGAsJABcJDAAXCQ4AFgkSABUJFgAU&#10;CRsAEwkhABIJKAASCTAAEQk6ABAJRQAPCVIADglhAA0JcwAMCIgACwifAAoHtwAKBtsACgX2AAoE&#10;/wBjDQAAUw4AAEYQAAA7EQAAMhEAACsRAAAlEAAAIRAAAB0QAAAaDwAAGA8BABYOBAAVDgcAFA0J&#10;ABMNCwATDA0AEgwQABEMFAAQDBkAEAwfAA8MJwAODS8ADQ05AAwNRQALDVEACQ1gAAgNcQAGDYYA&#10;BQ2dAAQMtAADDNIAAgzxAAIL/wBfDgAAUBAAAEMRAAA4EgAALxIAACgSAAAjEgAAHhEAABsRAAAY&#10;EQAAFRACABQQBQASEAcAEQ8JABAPCgAQDgwADg4OAA4PEgANDxcADBAdAAwQJAAKECwACRA2AAgQ&#10;QQAGEE4ABRBdAAMQbwABEIQAABCcAAAPtAAADtQAAA7zAAAO/wBcEAAATRIAAEATAAA2FAAALRQA&#10;ACYUAAAhEwAAHBMAABkSAAAWEgAAFBEDABIRBgAREQgAEBAKAA4QCwANEQsADBENAAsSEQAKEhUA&#10;CRIaAAgSIQAGEykABRMzAAMTPgACE0sAABNaAAATbAAAE4IAABKbAAAStAAAEdcAABH1AAAR/wBY&#10;EgAASRQAAD0VAAAzFgAAKxYAACQVAAAfFQAAGhQAABcUAAAUEwEAExIEABESBwAQEgkADhIJAA0S&#10;CQALEwoACRQNAAcVDwAGFhMABBYYAAMWHwACFicAABcwAAAXOwAAF0gAABdYAAAXagAAFoAAABaZ&#10;AAAVtAAAFdkAABT3AAAT/wBVFAAARhYAADoXAAAwGAAAKBgAACIXAAAdFgAAGRYAABYVAAATFAMA&#10;EhMGABATBwAPEwcADRQHAAsVCAAJFgkABhgMAAMaDgABGhEAABoWAAAbHAAAGyQAABstAAAbOAAA&#10;G0YAABxVAAAbZwAAG30AABuXAAAaswAAGdsAABj5AAAX/wBRFgAAQxgAADcZAAAuGgAAJhoAACAZ&#10;AAAbGAAAGBcAABUWAQATFQUAERUEAA8VBAANFgQACxcFAAkZBgAGGggAAhwKAAAeDQAAIBAAACAT&#10;AAAgGQAAICEAACEqAAAhNQAAIUIAACFSAAAgZAAAIHoAAB+VAAAfsQAAHtsAAB36AAAc/wBNGQAA&#10;PxsAADQcAAArHAAAJBwAAB4bAAAaGgAAFxgAABQXAgASFwIAEBgBAA0ZAQALGgIACBwDAAUdBAAC&#10;HwYAACEIAAAjCwAAJQ4AACYRAAAmFgAAJh4AACcnAAAnMgAAJz8AACZOAAAmYAAAJncAACWSAAAk&#10;rwAAI9oAACL7AAAh/wBIHQAAPB4AADEfAAAoHgAAIh4AAB0cAAAZGwAAFhoAABIaAAAQGwAADRwA&#10;AAsdAAAIHwAABCEAAAEjAgAAJQQAACcGAAApCQAALAwAAC4PAAAuEwAALhoAAC4jAAAuLgAALjsA&#10;AC5KAAAtXAAALXIAACyOAAArrAAAKtQAACn7AAAo/wBEIAAAOCEAAC4hAAAmIQAAICAAABweAAAY&#10;HQAAFB0AABAeAAAOHwAACyEAAAcjAAADJQAAACcAAAApAAAALAEAAC4DAAAwBgAAMwoAADUNAAA2&#10;EQAANhcAADYfAAA2KQAANjYAADZFAAA1VwAANW0AADSJAAAyqAAAMc8AADD6AAAv/wA/JAAANCQA&#10;ACskAAAkIwAAHyEAABsgAAAWIAAAESEAAA4jAAAKJQAABigAAAIqAAAALQAAAC8AAAAyAAAANAAA&#10;ADcAAAA5AwAAOwYAAD4KAABADgAAQRIAAEEaAABAJQAAQDEAAEBAAAA/UgAAPmcAAD2CAAA8ogAA&#10;OscAADn4AAA4/wA6KAAAMCgAACknAAAjJQAAHyMAABgkAAASJQAADigAAAoqAAAFLQAAADAAAAAz&#10;AAAANgAAADgAAAA7AAAAPgAAAEAAAABCAAAARQIAAEcGAABKCgAATQ4AAE0VAABMHwAATCsAAEs6&#10;AABKTAAASWEAAEh8AABHmwAARb8AAEPzAABC/wA2LAAALSsAACcpAAAjJwAAGygAABQqAAAOLQAA&#10;CjAAAAQzAAAANwAAADoAAAA9AAAAQAAAAEMAAABGAAAASAAAAEsAAABNAAAAUAAAAFMBAABWBgAA&#10;WQsAAFsQAABbGQAAWiUAAFk0AABYRgAAV1oAAFV0AABUkwAAUrUAAFDqAABP/wAzMAAALC4AACcs&#10;AAAeLQAAFi8AABAyAAAKNgAAAzoAAAA/AAAAQgAAAEYAAABJAAAATAAAAE8AAABSAAAAVQAAAFgA&#10;AABaAAAAXQAAAGAAAABjAAAAZwYAAGsMAABsEgAAax4AAGssAABpPQAAZ1IAAGZqAABkiQAAYasA&#10;AF/cAABd/wAxMwAALDEAACIyAAAZNQAAETkAAAo9AAACQgAAAEcAAABMAAAAUAAAAFQAAABYAAAA&#10;WwAAAF8AAABiAAAAZQAAAGgAAABrAAAAbgAAAHEAAAB1AAAAeQAAAH0GAACCDQAAghYAAIAkAAB+&#10;NQAAfEkAAHthAAB4fwAAdp8AAHPGAABw9wAxNgAAJjgAABw7AAASQAAAC0UAAAJLAAAAUQAAAFYA&#10;AABbAAAAYAAAAGUAAABpAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAggAAAIUAAACJAAAAjgAA&#10;AJMAAACYBgAAnA4AAJsaAACYKwAAlkAAAJJZAACRcwAAjZUAAIu1AACI6AArPgAAIEEAABVHAAAN&#10;TQAAAlQAAABbAAAAYQAAAGgAAABuAAAAcwAAAHkAAAB+AAAAgwAAAIgAAACMAAAAjwAAAJIAAACV&#10;AAAAmQAAAJ0AAAChAAAApQAAAKoAAACwAAAAtwcAALgRAAC1IQAAsjUAAK9NAACqaQAAqIgAAKao&#10;AACi0QAjSAAAGE4AAA5UAAAEXAAAAGQAAABtAAAAdQAAAHwAAACDAAAAiQAAAI8AAACVAAAAmwAA&#10;AKAAAACjAAAApgAAAKkAAACtAAAAsQAAALUAAAC5AAAAvgAAAMQAAADKAAAA0gAAANoKAADWFgAA&#10;0ikAAM5BAADKXAAAxXwAAMKdAADBvQAcVQAAEVwAAAdlAAAAbgAAAHcAAAB/AAAAiAAAAJAAAACY&#10;AAAAnwAAAKUAAACtAAAAswAAALgAAAC6AAAAvgAAAMIAAADGAAAAygAAAM4AAADTAAAA2gAAAOAA&#10;AADnAAAA7QAAAPMAAAD0DgAA8h4AAO82AADsUQAA6G4AAOSQAADfsQAAAAAAAAAAAAAAAAAAAAAA&#10;AQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJ&#10;SktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CR&#10;k5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na&#10;293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////&#10;////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQl&#10;JigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xu&#10;b3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2&#10;uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/&#10;/////////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAB&#10;AwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lK&#10;S01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGT&#10;lJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb&#10;3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////&#10;//////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywt&#10;Li8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVm&#10;Z2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6f&#10;oKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY&#10;2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAA&#10;AAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBka&#10;GxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJT&#10;VFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouM&#10;jY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TF&#10;xsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+&#10;/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAg&#10;ISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpc&#10;XmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXG&#10;x8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v&#10;7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8P&#10;EBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3&#10;ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52f&#10;oaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d&#10;3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/&#10;/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcux&#10;nYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pw&#10;mcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/&#10;wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Ul&#10;Bv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLT&#10;q5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyy&#10;dKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF&#10;/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+k&#10;MA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ&#10;3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrD&#10;q3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNe&#10;WvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/&#10;pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3&#10;vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLE&#10;ZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY&#10;/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5&#10;wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDk&#10;wmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FD&#10;I/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wreh&#10;fcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6YlBv+kMA7/pzoY/7JDIv+8SzL/w1RF/MZdWvHIZHHjxmqH&#10;1sBvm8u4cqzCsXS6u613xLSpe82ro3/Uop6F25majuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZ&#10;mo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h/6YlBv+lMA7/qDoX/7NDIv++&#10;SzH/xVRF+clcW+/NY3HjzGmI1cZtnMm/cK69tnK6tLB1w6uqeMqipXzRmaGB2JCdid2QnYndkJ2J&#10;3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd&#10;/6YlBv+lMA7/qjoX/7VDIv/ASzH9yFNF9s1bW+3RYXLh0GeJ0ctrncLAbq22t3G4rLFzwaOsdsia&#10;qHnOkqR+1ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Img&#10;hdiJoIXYiaCF2ImghdiJoIXY/6clBv+lMA7/qzoX/7ZDIf/BSzH6y1JE89FaWurZYHLe1mWJy8xq&#10;nLvBbauvuXC2pbRyvpyvdMSUq3fKi6d7z4SkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU&#10;hKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU/6clBv+mMA7/rToW/7hCIf7ESjD3&#10;zlJE8NZYWufgXnLW2mSIxM1pmrTDbKiou2+ynrZwupaycsCOrnbGhqp6yn+nf85/p3/Of6d/zn+n&#10;f85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O/6gl&#10;Bv+nMA7/rjkW/7pCIPvGSi/001FD691XWuPmXHHO22SHvc9pmK7Fa6Wivm6vmLlvtpC1cbyIsXTB&#10;ga54xXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7&#10;rH3Je6x9yXusfcl7rH3J/6gkBv+nMA3/sDkV/71CH/fJSi/v2FBC5uNVWdzoW3DG3WOFttFolafI&#10;a6GcwW2qk7xvsYq5cbaEtXS7fbJ3v3ewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8&#10;wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC/6kkBf+oMA3/szkU/sBCHvPNSi3p3U9A&#10;4elTWdPqW2+/32OCr9NnkaHLap2WxW2ljcBvq4a9cbB/unO1erd3uHS1e7t0tXu7dLV7u3S1e7t0&#10;tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7/6okBf+p&#10;Lw3/tjgT+cRBHe3SSSvi401A2+9SWMrtWm234WJ/qNZnjZvPapeRyW2fiMVvpYLCcal7v3Stdr13&#10;sHG7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uz&#10;cbt7s3G7e7Nxu3uz/6skBf+rLw3/ujgS88lBG+TaSSjY6ExAzvNRV8DvWWuu5GF6oNxnhpTUa5CL&#10;z26XhMxwnH3Jc6B4xnWjc8R4pm7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7C&#10;fKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp/60kBf+wLwv7wDgP6tBBF9riRijM7kxBw/lQ&#10;VbXzWGal6WF0l+Fnfo3ba4aF12+Mf9RykXrRdZR1z3iXcc17mmzMfpxszH6cbMx+nGzMfpxszH6c&#10;bMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c/68jBP+2LQnx&#10;yDYM3dw9E83qRirB9ktAtv9PUar3WGCb72Frj+hodIXkbXt/4HGAed50g3XceIZy2nuJbth+i2vW&#10;go1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aC&#10;jWvWgo1r1oKN/7EjBPq/LAbj1C8HzuY7FsHzRSu0/0k9qP9OTJ79V1iR9mFhhvFpaX/tb2556nRy&#10;deh3dXHnendu5X15a+SAe2njhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp&#10;44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8/7UiA+vLIgLQ4ycHwvE6GbT+Qiqm/0Y5m/9NRZL/&#10;Vk+G/mJWfvpqXHf3cGBz9XVjb/N4ZW3yfGdq8X9oaPCCambvhWtm74VrZu+Fa2bvhWtm74VrZu+F&#10;a2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr9sIbAdTfEQHC7yYL&#10;tfw6Gqf/PieZ/0Qzjf9LPYX/VUV8/2FLdf9qT3D/cFJs/3VUav55Vmj9fFdm/H9YZPyCWmP7hltj&#10;+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7&#10;hltj+4Zb1M8KAMTtEgK1+yYNqP82GZn/OyOM/0EsgP9KNHj/Uzpx/18/bP9pQ2j/b0Vl/3RHY/93&#10;SGL/e0lh/35KX/+BSl7/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RL&#10;Xv+ES17/hEte/4RLXv+ES17/hEte/4RL/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPu&#10;tG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hB&#10;Hv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDP&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKN&#10;iLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG93&#10;4qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+x&#10;SSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+&#10;iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1&#10;idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/&#10;tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58i&#10;Bf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/&#10;uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idik&#10;e5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8&#10;/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+d&#10;LQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoOR&#10;xbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nO&#10;m3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/nzgV/6pAHv+zSSv/uVI8/7tc&#10;T/q6ZWTtuG144bBzi9WoeZzMn32qxZeBtb+Rhb66jInFtoePzLKDltKvgaDWp36i06d+otOnfqLT&#10;p36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT/58iBf+eLQz/&#10;oDcU/6tAHv+0SSv/u1I8/71bUPq+ZGTsvGx54LVyjdOtd57KpHqtwpx+ubyWgsO3kIfKsouM0q6H&#10;ldimg53aoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh&#10;1aGCodWhgqHV/6AiBf+eLQz/oTcU/6xAHf+2SCv/vVE8/8BaUPrBY2XswWp63rlwj9KxdaHIqHiw&#10;wKF7vLmbf8e0loTPsJSN1auRl9qgiZzcmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNea&#10;iKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX/6AiBf+eLQz/ojcU/61AHf+3SCr/v1E8/8JaUPnE&#10;YmXrxWl73r5ukNG2c6PGrnazvqd5wLijf8m0oYbPrJyN1aOWlNqakZzclY6f2JWOn9iVjp/YlY6f&#10;2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y/6AiBf+fLQz/ozcU&#10;/65AHf+4SCr/wVA8/sVZUPfIYGbrymd83cNtkc+8caXFtHS1vbB5wLasf8iup4XPpaGK1ZyckdqV&#10;mZzcj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+U&#10;n9iPlJ/Y/6EiBf+fLQz/pDcU/7A/HP+6SCr/w1A7+8hYUPXLX2bpz2Z83Mlrks7Db6bBunK1trJ2&#10;wKyse8ikqH/OnKSF1JSgjdiNn5nbipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y&#10;ipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y/6EiBf+gLQz/pjYT/7E/HP+7SCn+xk87+MtXUPLQXmbn&#10;1GR92s9pk8jFbaa6u3C0rbNzv6OtdseaqHrNkqV/0oqihteEoJHZhKKc14SinNeEopzXhKKc14Si&#10;nNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX/6EiBf+gLQz/pzYT/7M/&#10;HP+9Ryn8yE479c5WT+7VXWbk2mJ909JoksHGbKSzvG+xprVyvJyvdMSTq3fKi6d7z4OkgdR9oovW&#10;e6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7&#10;o5XV/6IhBf+gLQz/qDYS/7Q/G/+/Ryj5y0468tNVT+rcW2bg4GF9zNNnkbvIa6Ksvm6voLdwuJWy&#10;c8CNrnbFhap6yn6of854pofRdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP&#10;0nWlj9J1pY/SdaWP0nWlj9J1pY/S/6IhBf+hLAv/qjYS/7Y+G/3CRyj1zU457tlUTubjWWXY4mB7&#10;xdVmj7TKap+lwW2rmbpvtJC1cruIsXXAga54xXqsfcl0qoTLcamLzHGpi8xxqYvMcamLzHGpi8xx&#10;qYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM/6MhBf+iLAv/rDUR/7k+GvnF&#10;Ryfw0U046eBSTOLpV2TO5F96vddmjK3MapufxGynk75vr4q5cbWDtnS6fLN3vnaxfMJxr4LEbq6H&#10;xm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofG&#10;/6QhBf+jLAv/rzUQ/7w+GPTJRiXq2E024udPTNzvVWPG5l94tNpliaXQaZaYyGyhjcNvqIW/ca5+&#10;u3SyeLl3tnO3e7lutYC8a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0&#10;hb5rtIW+a7SFvmu0hb5rtIW+/6UhBP+kLAv/szUP+8E+F+3PRiLh30s02OtPTM/zVGK86F50q95k&#10;hJ3UaZCRzm2Zh8lvoIDFcqV6wnSpdMB4rHC+e69rvICyaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz&#10;aLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz/6YhBP+oKwr/uDQN88c9FOTYRR7W&#10;5kk1y/FOTMT3U1+x7F1woeJkfZXbaYeK1W6PgtBxlXvNdJp2y3edccl5oG3HfaJpxYGlZsSFpmbE&#10;haZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm/6gg&#10;BP+uKgj8vzML6c88ENfhQh7K7Uk1v/hNSrf7Ulum8V1pmOlldIzian2D3W+EfNpziXfXd4xz1XqP&#10;b9N9kWzRgJRo0ISWZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dl&#10;z4eXZc+Hl2XPh5dlz4eX/6ogA/+1KQbwyDEH2t0zDMvqQiG+9kg1sv9MRqn/UVWb911gjvBlaoXr&#10;bHF953F2d+R2enPieX1v4Xx/bN+AgWneg4Nn3YeFZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJ&#10;hmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG/60fA/m/JQPf1iICy+gyD770QSKw/0Uz&#10;pP9KQZz/UU2P/l1WhflmXn30bmR28nNocu94a27ufG1s7X9vauyCcGfqhXJl6olzY+mMdGPpjHRj&#10;6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0/7YcAujN&#10;FAHM5h0EvvMxErH/PiKj/0Ivlv9IOo3/UESE/1xLe/9nUXT+blZv/HNZbPt4W2n5fF1n+H9eZviD&#10;X2T3hmBi9olhYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxi&#10;YfaMYmH2jGJh9oxi88QPAM7aCwC98x0Hsf8yFKP/Oh+V/z8qif9GM4D/Tzp4/1tAcf9mRWz/bUho&#10;/3NKZv93TGT/e01i/39OYf+CT2D/hVBe/4lRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/&#10;i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRzMsJAL7mDAGv/x4JpP8wE5X/NRyH/zwkfP9E&#10;K3P/TTFs/1g1Z/9jOWP/azth/3E9X/91Pl3/eT9c/3xAW/9/QVr/gkFZ/4ZCWP+IQlj/iEJY/4hC&#10;WP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC/5kfBf+WKwv/&#10;lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5&#10;nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU&#10;1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+t&#10;ZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS&#10;/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXC&#10;dqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuM&#10;ns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4&#10;qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+&#10;Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5&#10;wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+F&#10;kabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o&#10;7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+o&#10;Ryb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSq&#10;vL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;/5kfBf+XKwv/lzYS/6E+Gv+qRiX/sFA0/7FaRf+wZFf3rG1p7Kd3e+GefYrZloOX0Y6JosuIjqvH&#10;gpOxxH6Xt8F6nLu+d6K/vHWqwrVxrsOzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNy&#10;r8Gzcq/Bs3KvwbNyr8Gzcq/B/5kfBf+XKgr/mDUS/6M9Gv+sRiX/s080/7RZRv+0Y1j2sWxr6q11&#10;fd+je43Vm4GczZKGqMeLirHChY+5v4CUvrt8msO5eaHHtXapyq11rMardq3Eq3atxKt2rcSrdq3E&#10;q3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E/5ofBP+YKgr/mjQS/6U9Gf+uRiX/&#10;tU40/7dYRv+3YVn1tWps6bJzf92oeJDTn36gypaCrMSOh7e+iIy/uoORxbd/mMu0fKHPq3ilz6V5&#10;qsikeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazG/5of&#10;BP+YKgr/mzQR/6Y9Gf+vRSX/t040/7pXRv+7YFn0uWlt57ZxgdysdpPQpHujyJp/scCThLy7jInF&#10;t4iQy7SGmc6yhqTRpHyk0Z99qcqefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsie&#10;farInn2qyJ59qsiefarI/5sfBP+ZKgr/nDQR/6c8Gf+xRST/uU00/7xXRv6+X1n0vWdu57pvgtqx&#10;dJXPqHmmxZ99tL6XgcC5lIrGtZGSy6+NmM+qiqHSnoKj05mBqMyYgqnKmIKpypiCqcqYgqnKmIKp&#10;ypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK/5sfBP+ZKgr/nTQR/6k8GP+yRST/u00z&#10;/79WRv3BXlrzwWZv5r9tg9m2c5fNrXeoxKV7t76hg8C2m4nGrpWPzKiRlc+ijp7SmYei05SGp82T&#10;hqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL/5sfBP+Z&#10;Kgr/njMR/6o8GP+zRST/vEwz/8FVRvvEXVrzxWVv5cNshNi7cZjMsnWrw618trmlgb+wnobGqJmM&#10;y6GVktCbkpvTlI6i1I+Kps6PiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjL&#10;j4qoy4+KqMuPiqjL/5sfBP+aKgr/nzMQ/6s8GP+1RCP/vkwz/sNVRfnHXFrxyWRv5chqhdbBb5rK&#10;uXSqvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSj5Si1IqQps6Kj6jMio+ozIqPqMyKj6jMio+ozIqP&#10;qMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM/5wfBP+aKgr/oDMQ/6w8GP+2RCP/v0wy/MZU&#10;RfbKXFrvzWJw5M1ohtPFbZrFvHOqubR4ta6tfb6lp4LFnaKIy5Wfjs+PnJbSi5yi04aVps6GlKfM&#10;hpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM/5wfBP+aKQr/&#10;ojMQ/607F/+3RCP/wUwy+clTRfPNWlrs0mBw4NBmhs7IbJrAv3GptLh3tamxfL6frIHFl6iGypCk&#10;jM6KopXRhaKh0oGcps6BmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqn&#10;zIGap8yBmqfM/5weBP+bKQr/ozMQ/687F/+5RCL9w0sx9sxSRPDSWVno2l9w29VkhsnMapm6w2+o&#10;rbt0tKK0eb2Yr33DkKyDyImpicyDp5HPfqac0H2kps18oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8&#10;oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL/50eBP+bKQr/pTIP/7E7Fv+8RCH6xksx89FRQ+va&#10;V1nj311v09tjhcLPaZexxG2npLxwspi1dLuOsXjChq19xoCrgsp6qYrNdqiUznapo8x3q6jKd6uo&#10;ynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jK/50eBP+cKQr/pzIP&#10;/7M7Fv++QyD1yksv7tZQQubhVlfc5Ftuy95jg7rRaJSpx2yjm75urpC4cbeGtHS9frB4wneufMZy&#10;rIPJbauMym2rmclurJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26s&#10;n8durJ/H/54eBP+dKQn/qTIO/7Y6FPrCQx/wzkou591PQOLpUlfS6FptweBigLHUZ5GhymuelMNu&#10;qIm9cbCAuXS2ebZ3unS0e71usoHAarCIwmewksNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD&#10;ZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD/58eBP+eKQn/rTEN/7o6E/THQh3o1Uor3+RMP9fsUVbJ&#10;7llrt+NhfKjYZ4uaz2uXjcluoIPEcad7wHSsdb14sHC7e7NsuYC2aLiGuGS3j7ljtpG6Y7aRumO2&#10;kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6/6AeBP+hKAj/sTAL+8A5&#10;EezOQhnf30co0+lMQMrxUVW+8lhoreZhd57dZ4SS1WyPh89vln7Lc5x4yHahcsZ5pG7EfKdpwoGp&#10;ZsCGrGK/ja1hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65h&#10;v4+u/6IdA/+mJwf/ty8J8sc4DeHYQRTS5kYqx/BMQL74UFOy9VdjouthcJXjZ3uK3W2Egdhxi3rU&#10;dZB00nmTcNB8lmzOf5lozIObZMuInWHKjZ9gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmP&#10;n2DJj59gyY+fYMmPn2DJj59gyY+f/6QdA/+tJgX7vi0G5tA0CNPiPBbH7kYru/lKPrD+T0+m+ldc&#10;mPFhaIzraHGD5m54e+JzfXXfeIFx3XuEbdt/h2rag4ln2YaKZNeLjGHWkI5g1ZGOYNWRjmDVkY5g&#10;1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO/6ccA/+1IwPuySYD1d8pB8fs&#10;PBm6+EQrrf9IO6P/TUma/1dUjflhXYT0amV88HBqdu12bnHrenFt6X50a+iCdmjmhXdm5Yh5Y+SM&#10;emHjkXxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8&#10;/6sbAvfAHQHZ3BIBx+soCrr3Oxqs/0EpoP9GNpX/TEGN/1ZLg/9hUnv9a1d0+nFcb/h2X2z2e2Fp&#10;9X9jZ/SDZGXzhmZj8opnYfGOaF/wkmlf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/w&#10;k2pf8JNqX/CTal/wk2pf8JNq/7cVAdbPCwDH6hMCufcpDaz/ORqe/z4mkv9EMIf/SzmA/1RAeP9h&#10;RnL/akps/3BNaf92UGb/e1Fk/39TY/+DVGH/hlVg/olWXv6NV139klhc/ZNYXP2TWFz9k1hc/ZNY&#10;XP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY1sQIAMbUCQC49xQEq/8pDp7/NBiQ&#10;/zohhP9BKXr/STBy/1I2bP9eOmj/aD1k/29AYf90QV//eUNe/31EXf+ARVz/hEVb/4dGWv+KR1j/&#10;j0dY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIxMcH&#10;ALfbBwGp/xYGn/8qDZD/MBWD/zYcd/8+Im7/Ryhm/1AsYf9aL13/ZDFb/2wzWf9xNVj/dTZW/3k2&#10;Vv98N1X/fzdU/4I4U/+FOVL/iTlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS&#10;/4o5Uv+KOVL/ijlS/4o5/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6V&#10;gXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t&#10;/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarK&#10;bb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+Q&#10;KQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1Hig&#10;ntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfn&#10;jomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZ&#10;PP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6t&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/&#10;jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1&#10;pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC&#10;4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+l&#10;ZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5MdBP+QKQn/jzQQ&#10;/5o7F/+iRCD/qU0t/6pYPP+oYkz/pGxc9Z92bOyZf3rkkYeG3omNkNiDk5jTfpmf0HqdpM12oqnL&#10;dKesyXGtr8dvtLLBbLm0vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxs&#10;u7G8bLux/5QdBP+RKAn/kTMQ/5w6Fv+kQyD/rEwt/61WPf+tYE3+qWpe9KV0buqffX3hloOL2Y6K&#10;ltOHkKDOgZWnynyarcd4n7LEdaW2wnKrucBwtLu3brW5s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1&#10;s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1/5QdBP+SKAn/kzIP/546Fv+nQyD/rkst/7FVPf+wX079&#10;rmhf8qpycOekeoHemoCP1ZKHnM6LjKbJhJGvxH6XtcF5nLu+dqO/vHSrwrRvrsOucrO8q3O2uKtz&#10;trirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4/5UcBP+SKAn/lTIP/6A6&#10;Fv+pQh//sEot/7RUPf+0Xk79s2dg8a9wcuapeIPbn36T0peDocuOiazEho61wICUvbx7msO6eqPF&#10;t3mrx6xzrMandbG/pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbql&#10;d7W6/5UcBP+TKAn/ljEP/6E5Ff+qQh//skos/7ZTPP+3XU77tmVh8LRudOStdYbZpHuWz5uApceS&#10;hbHBiou7vYeUwLuFncS2gqTHsH6qyKV3qsihebDBn3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qz&#10;vJ96s7yferO8n3qzvJ96s7yferO8/5UcBP+TKAn/lzEP/6M5Ff+sQh//tEos/7lTPP+6XE74umRi&#10;77hsdeOyc4jYqXmZzZ9+qcWYhLS/k4y8uI2TwbOJmcWuhqHIqoSpyZ98qcqbfa7CmX6yvZl+sr2Z&#10;frK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9/5YcBP+TKAn/mDAO/6Q5Ff+t&#10;QR7/tUks/7tSPP29W072vWNi7r1rduK2cYnVrneby6V8qsKdg7S5lom8spGQwayMlsaniZ3Io4em&#10;ypmAqMuWga7ElYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+&#10;/5YcBP+UJwn/mTAO/6U5FP+uQR7/t0kr/71RPPy/Wk70wWJi7MFpd+G7cIvSsXSdx6h7qryggbS0&#10;moe8rJSNwqaQlMagjZvJnIuky5WGqMuRha3FkIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CF&#10;sb+QhbG/kIWxv5CFsb+QhbG//5YcBP+UJwj/mjAO/6Y4FP+wQR3/uEkr/79RPPrCWU7yxGFj6cVo&#10;d92+bYzNtHOdwqt5qrekfrSunYS8ppiKwaCUkcaakZjJlo+hy5CLqMyMiazFjImwwIyJsMCMibDA&#10;jImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDA/5ccBP+VJwj/mzAO/6c4FP+xQR3/&#10;ukkr/8JQO/jGWE7wyF9j5shmeNjBa43Jt3Gdva93qbKnfLOpoYK7oZyIwZqYj8aUlpbJkJSfy4uR&#10;qMyHjqzGh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDB/5cb&#10;A/+VJwj/nS8N/6k4E/+zQB3/vEgq/MVPO/bJV07tzV5j4stkeNLEaozEu2+cuLJ1qa2re7OjpoC7&#10;m6GGwZSdjcWOm5TIipmdyoaZqMuCk6zGgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GC&#10;kq/BgpKvwYKSr8GCkq/B/5cbA/+VJwj/ni8N/6o4E/+1QBz/vkgp+chOOvPNVk3q01xi3s9ieM3H&#10;aIu/vm6bsrdzqKewebKeq366laeEwI6ji8SIoZLHg5+ayYCgp8p9mqzGfZivwX2Yr8F9mK/BfZiv&#10;wX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B/5gbA/+WJwj/oC8N/6w3Ev+3QBv9wUgo&#10;9stOOe/TVEzm2Vpi2NRhd8fLZ4q5w2yarbxyp6G2d7GYsX24j62CvoiqicOCqJDGfaeZyHqnpcl3&#10;oqzFeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB/5gbA/+X&#10;Jgj/oi8M/643Ev+5Pxr5xEcn8c5NOOrbU0vg31lg0NpfdsHQZYmzyWuZpsJwpZu9da+RuHu2iLWA&#10;vIGyhsB7sI3Ddq6WxXOuocZyra3EcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDA&#10;cqmwwHKpsMByqbDA/5kbA/+YJgj/pC4L/7E2Ef69Pxn0yEcl69RNNuXjUEnZ41dfyd9edLrXZIas&#10;z2mWncdto5HAcayGu3Wzfrd6uXe0f71ysoW/bbGNwWqwl8JpsaXBbLSyvWy0sr1stLK9bLSyvWy0&#10;sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9/5obA/+ZJgj/py0K/7U2D/nBPxfuzkYj5NxM&#10;Mt3nT0nP6FZewORdcrLeZIKj1GmRlcttnInFcKV/wHOsd7x3sXC5fLVrt4G4Z7aHumO1kLthtZu8&#10;Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5/5sbA/+bJQf/&#10;qy0J/7k1DfLHPhXl1UYf2uNJM8/rTknG7VRdt+pcbqjiY32a2WmKjtJtlITMcZt7yHWhc8R4pm7C&#10;fKlpwIGsZb6HrmK9jrBfvZexXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXrye&#10;sV68nrFevJ6x/5waA/+gJAb/sCwI+cA0C+nPPRDa30IdzulJM8TxTki78lJarfBbaZ7nY3aS4GmB&#10;h9pviX7Uc5B30XeVcc57mWzMf5xoyoOeZMmIoGHHjqJexpWkXMabpFzGm6RcxpukXMabpFzGm6Rc&#10;xpukXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk/54aA/+lIwX/tyoF8MgyB9zbNQzO50IfwvFINLj5&#10;TEav91FVovVbYpXtZG2K52t2gOJwfXnedYJz23qHbtl+imvXgoxn1YaOZNSLkGHTkJJe0ZaUXNGb&#10;lVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuV/6EZAv+tIQP4vyYD&#10;4tQlA87lMw/C8EIhtvpHM6v+S0Ki/lBPl/tbWov1ZWOC8GxqeuxycHTpeHRv53x3bOWBemjjhHxm&#10;4oh9Y+GMf2DgkYFe35aCXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1ze&#10;moNc3pqD/6MZAv+2HQHpzBcBz+MeA8LwMxK1+kAiqf9EMJ3/ST2V/1BIi/9bUIL9ZVd6+W1ddPZz&#10;YW/0eWRr8n5naPGCaWbwhmpk74psYu6ObWDtkm5d7JdwXOubcVzrm3Fc65txXOubcVzrm3Fc65tx&#10;XOubcVzrm3Fc65txXOubcVzrm3Fc65tx/6wVAfPDEADR2gsAwe8fBrT7MxOo/zwgm/9CLJD/SDaH&#10;/08/f/9aRnj/ZUtx/21PbP9zUmn/eVVm/n5XZP2CWGL8hllh+4paX/qOW176klxc+ZddW/ibXlv4&#10;m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte+rkOAM3LCQDA5g0Bsvwg&#10;CKf/MxOa/zkdjf8/JoL/Ri56/041c/9YOm3/Yz9p/2xCZf9yRGL/d0Zg/3xHX/+BSF3/hUlc/4hK&#10;W/+MS1r/kExY/5VNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X&#10;/5lNzcEGAL7QBwCx9g4Cpf8hCZn/LhKM/zQZgP87IHb/Qydt/0wsZv9UMGL/YDNe/2k1XP9vN1r/&#10;dDhZ/3k5WP99Olf/gDtW/4Q7Vf+HPFT/iz1T/5A9Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+T&#10;PlL/kz5S/5M+Uv+TPlL/kz5S/5M+vcUFALDXBQCj/xADmf8iCYv/KQ9+/zAVc/84Gmn/QB9i/0kj&#10;W/9RJlf/WihV/2IqUv9pK1H/byxQ/3MtT/93Lk7/ei5O/30vTf+AL0z/hDBL/4gwS/+LMEv/izBL&#10;/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw/4scBP+IKAj/hDQO/486FP+X&#10;Qhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222z&#10;lNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;/+L/4klDQ19QUk9GSUxFAAcJ/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4&#10;XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/&#10;nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNps&#10;uZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4sc&#10;BP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G&#10;4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiN&#10;gmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn&#10;/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbY&#10;a8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+J&#10;KAj/hTMO/5A5FP+YQhz/nksn/59WNP+eYUL/mm1Q/5V3XfePgWjxiYty64OSe+d9mILjeJ2I4HSj&#10;jN1yqJDbb62T2m6zlthsupjWa8Kb0WnKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqc&#10;ymbKnMpmypzKZsqc/4wcA/+JJwj/iDIO/5M4FP+bQRz/okon/6RUNP+iX0P/n2pR/Zp0X/WUfmzt&#10;joh454ePgeKAlYrde5qQ2negltZ0pprUcaye0m+yodBtuaPPbMOmxWfDpsBpx6HAacehwGnHocBp&#10;x6HAacehwGnHocBpx6HAacehwGnHocBpx6HAaceh/40cA/+KJwj/ijEN/5Y3E/+eQBv/pUkn/6dT&#10;NP+nXUP/pGhT/KByYvKafHDqlIV944uLiN2EkpHYfpiY03qen9B1pKTNcqqoy2+wq8ltuK7Cabyw&#10;vGvAqrdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl/40bA/+LJwj/&#10;jDAN/5g3E/+gQBv/p0gm/6tSNP+rXET/qWZU+qVwZPCfeXPnmIKB34+IjdmIj5fSgZWgznubp8p2&#10;oa3Hc6ixxXCvtcFtt7e5a7i1s269rrBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDB&#10;qLBwwaiwcMGo/44bA/+LJgj/jjAN/5o2Ev+iPxr/qUgm/65RNP+uW0T/rGRV+apuZe+ld3blnX+F&#10;3JSFktSMjJ3OhJKnyX2Yr8R4nrXCdae5wXSxu7hws7uxb7a4rHG7salzv6upc7+rqXO/q6lzv6up&#10;c7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+r/44bA/+MJgj/kC8N/5s2Ev+kPxr/q0cm/7FQNP+x&#10;WUT8sGNV9q5sZ+2qdXjjoXyI2ZiDltGQiaPKh4+txYKXtMJ/oLi+fKi7u3qwvbF0sr2pcrS7pnS5&#10;s6N2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6t/48bA/+MJgf/kS4M&#10;/502Ev+mPhr/rUcl/7NPNP+0WET6tGFW87JqaOyvc3rhpnqL1p2Ams2UhqfGjY2vv4eUtbqCnLm1&#10;f6S8sn2svqt5sb+jdrK9oHi4tZ55va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555&#10;va+eeb2v/48bA/+NJgf/ky4M/541Ef+oPhn/r0Yl/7ZOM/63V0T3t2BW8LZoaeizcHveqneN0J98&#10;nceXg6e/kIqvuIuRtrKGmLqtg6C9qYGpv6V+sMCcebG/mnu3t5h9u7CYfbuwmH27sJh9u7CYfbuw&#10;mH27sJh9u7CYfbuwmH27sJh9u7CYfbuw/5AaA/+NJgf/lC0M/6A1Ef+pPhn/sUYk/7hNM/y7VkT1&#10;u19W7btnaeO1bn3WrHOPyqN6ncGbgKe4lIewsY+OtquKlbumh52+ooWlwJ+Er8GWfrDBlH+2uJOA&#10;u7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy/5AaA/+OJgf/lS0M/6E1&#10;Ef+rPRj/s0Yk/7pNM/q+VUTzv11W6r9lat+4a37Qr3GPxaZ4nLuffqeymIWvq5OLtqWOk7ufi5q+&#10;m4miwZiIrMKQgq/Cj4O1uY+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOP&#10;hLqz/5AaA/+OJQf/liwL/6I1EP+sPRj/tUUj/7xMMvjBVEPww1xW58Njatq7aX7MsnCPwKp2nLai&#10;fKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKLiK7Cioi0uoqIubSKiLm0ioi5tIqIubSKiLm0ioi5&#10;tIqIubSKiLm0ioi5tIqIubSKiLm0/5EaA/+PJQf/mCwL/6Q0EP+uPRj/t0Uj/79MMvbFU0PuyFtW&#10;48ZhatS/aH7Htm6Ou610nLGmeqanoICvn5uGtZiXjruTlZW+jpKdwYqSp8KGjq7ChI20u4WMubSF&#10;jLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0/5EaA/+PJQf/mSwL/6Y0D/+w&#10;PBf/uUQi/MFLMfTJUkLrzVlV38lgas/CZn3CuWyNtrFym6ureKaipX6umaCEtZKdi7qMmpO+h5ib&#10;wISXpcKAlq/Cf5KzvICRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1&#10;/5IaA/+QJQf/mywK/6c0D/+yPBb/u0Qh+cVLMPHOUUHn0lhU2s5eacrGZXy9vWuMsLZwmqWwdqWc&#10;qnytk6aCtIyjibmGoJC9gZ6Zv32eosF7nq/BeZmzvHqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqX&#10;uLV6l7i1epe4tXqXuLV6l7i1/5IZA/+QJQf/nSsK/6ozDv+1PBX8v0Qg9MhKLu3TUD/j2FZT09Jd&#10;aMXKY3u3wmmLqrtvmJ+2dKOVsXqsja2AsoWqh7d/p467eqaXvnemoL90pq2/c6G0u3SeuLV0nri1&#10;dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1/5MZA/+RJAf/nysJ/6wzDf+4OxT4&#10;w0Me781KLOfaTz3d3lVRzdhbZ77PYnqwyGeJpMJtl5m8cqGPuHiphrV+sH+yhbV5sIy4dK+Vu3Cv&#10;n7xur6y8bau1uW6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0/5QZ&#10;A/+SJAf/oioI/7AyDP68OhLyx0Ic6NNJKeHhTDvU41NRxt1aZbfVYHipz2aHnclrlJHFcJ6HwXam&#10;f758rHi8hLFyuou0bbmTtmq4nLhnt6e4Z7e3tmiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fo&#10;sruxaLK7sWiyu7Fosrux/5UYA/+VIwb/pSkH/7QxCvjBOhDrzkIY4N1HJdXlSzvL51FQveNZY6/e&#10;X3Si2GWDltNqj4rOb5l/yHOhdcR4p27BfatpvoSuZb2LsWG8k7JfvJ2yX7yssWK/vq1iv76tYr++&#10;rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76t/5YYA/+ZIQX/qigG/7kwCPDIOA3h2EAT&#10;1ONFJsrrSzvB7E9Ps+hXYKblX2+a4mZ8jtxshoTVcY960HWVc816m2zKf59nx4SiY8aKpF/EkaZc&#10;xJmnWsOkp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn/5gXAv+e&#10;IAT/ryYF+MAuBubQMwjV4TwUyepFKL/ySju18U5Mqe9WW53tX2iS6mdzh+NtfH7ecoJ22niIcNd9&#10;jGvUgpBm0oeSY9GMlV/PkpZczpmYWc6imVjNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzaua&#10;WM2rmljNq5pYzaua/5oXAv+lHgP/tyMD7ckmA9beKQbJ6TsXvvNEKbP4STqo901In/ZVVZT1X2CJ&#10;8WhogOxvcHjodXVy5Xp5beJ/fWnghIBl34mCYt2OhF/ck4Zd25mHWtqhiVjZqIlY2aiJWNmoiVjZ&#10;qIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ/5wWAv+tGwL2wR0B29oTAcnoKQm98zsZsv1D&#10;KKb+Rzac/UxDk/1VTYr9X1aB+WldefVwYnPydmdu8Hxqau6BbWfshm9k64txYeqPcl/plHRd6Jl1&#10;Wuegd1jmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4/6IVAf+3FQDY&#10;zwsAyucTArzzKQux/TsZpP9AJpn/RTKP/0s8h/9URH//X0t4/2lQcf9wVGz9dlhp+3xaZvqBXGP4&#10;hl5h94tfX/aQYV72lWJc9ZpjWvSgZFjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOl&#10;ZVjzpWVY86Vl/60QANbDCADI0woAu/QVA6//Kg2j/zcYl/89Iov/QyyB/0o0ev9SOnP/Xj9u/2hD&#10;af9vR2b/dUlj/3tLYf+BTF//hU5d/4pPXP+PUFr/k1FZ/5hSV/+eU1b/o1RW/6NUVv+jVFb/o1RW&#10;/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU2boFAMXHBwC52QgArP8XBaL/Kw2V/zMWif85Hn7/&#10;QCV1/0grbf9QMGf/WjRj/2U3YP9tOV7/cztc/3g9Wv99Plj/gj9X/4ZAVv+LQFX/j0FU/5RCU/+a&#10;Q1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59Dxr4FALfNBQCq5AgB&#10;n/8ZBpT/KAyH/y4Te/81GXH/PR5p/0UjYv9NJlv/VilY/18sVv9oLVT/bi9T/3MwUv94MVH/fDFQ&#10;/4AyT/+EM07/iDNN/4w0TP+SNEv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/&#10;ljVL/5Y1t8QDAKnUAgCc+QsCk/8bBYX/Iwp5/ykPbv8xFGX/ORhd/0EbV/9KHlP/UiBQ/1kiTf9g&#10;I0v/ZiRK/2slSf9vJUj/cyZH/3cmRv97J0X/fidF/4IoRP+HKEP/iylD/4spQ/+LKUP/iylD/4sp&#10;Q/+LKUP/iylD/4spQ/+LKUP/iylD/4sp/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/&#10;kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j&#10;2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4&#10;Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN9&#10;6Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4&#10;nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F&#10;/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+O&#10;QBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5&#10;f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;/4McA/+AJwf/fTIM/4g3Ef+QPxj/lUki/5dULf+WXzn/k2tF/453Uf+Iglv6hIxk9X+Ua/F6m3Lu&#10;dqJ363Kne+lvrX/nbLKC5Wq4hORpv4fiaMeJ4GbPitZj1ozPYtiKz2LYis9i2IrPYtiKz2LYis9i&#10;2IrPYtiKz2LYis9i2IrPYtiK/4QbA/+BJwf/gDEM/4s2Ef+TPhj/mUci/5xSLf+aXTr/mGlH/5N0&#10;U/6Ofl/3iIlp8YKRcu19mHnpeJ9/5XSkhONwqojgbbCM3mu3j91qv5HbaciT1WbPlctk0ZPGZdSO&#10;xmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSO/4UbA/+CJgf/gjAM/441EP+WPRj/&#10;nEYh/6BQLf+fWzv/nGZI/5hxVvuTfGL0jYZt7oeOd+iAlYDkepyH4HWijN1yqJHab6+V2G23mdVr&#10;wJzSacmeyWXJnsJnzZi+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGT/4Yb&#10;A/+DJgf/hS8L/5A0EP+ZPRf/n0Yh/6NPLf+jWjv/oGRJ/51vWPqYeWXxkoNx6ouMfOSDkobffZmO&#10;2nigldZ0p5rTcK6f0W22o89rwKXHZsKnwGjGortqy5u3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3&#10;bM6Wt2zOlrdszpa3bM6W/4YbA/+DJgf/hy4L/5M0EP+bPBf/oUUg/6dNLf+mWDv/pGJK/KFsWfec&#10;dmjvloB154+JgeCHkIzagJaV1XqendF1paPNcKyoy221rMdrvq29aL+suGvDprNtyJ+wb8yZsG/M&#10;mbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZ/4caA/+EJQf/iS0L/5UzD/+dPBb/pEQg&#10;/6pMLf+qVzv+qGBL+KVqWvOhdGrtnH555JOGhtyLjZLVg5Scz3ybpct3o6rHdKutxHO1r79wvLC1&#10;a7ywsG7BqaxwxqKpcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqc/4caA/+E&#10;JQf/iywK/5czD/+fOxb/pkQf/6xLLP+uVTv7rF9L9apoXO6mcWznoHp835eCitWOiJjNhY+hx4CX&#10;p8J7nqy9eKevunawsbd1urKtcLqyqXG/rKV0xKSjdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcme&#10;o3XJnqN1yZ6jdcme/4gaA/+FJQf/jCsK/5gyDv+hOxX/qUMf/69LLP+xVDv4sV1L8a9mXOqrb27h&#10;o3Z/1Zl9j8yRhJnFioyivoSTqLl/mq20fKOwsHqrs615trSmdLm0onW9r593w6adecegnXnHoJ15&#10;x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6Cdeceg/4gaA/+FJQf/jioK/5oyDv+jOhX/q0Ie/7FK&#10;K/21Uzv2tVxL7rNkXeWubG/bpXOBzp16j8WVgZm+joiit4iQqbGEl66sgJ+xqH6otKV9srWferi2&#10;m3m7sZl7waiYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai/4kaA/+GJQb/&#10;kCoK/5wxDf+lOhT/rUIe/7RKK/u4UjrzuVpL6rhiXuGxanDTqXCByKB3j7+Zfpm3koWisIyMqaqI&#10;lK6lhJyyoIKktZ2BrraZf7e3lH26s5N/wKqSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/F&#10;o5J/xaOSf8Wj/4kZA/+GJAb/kSkJ/50xDf+nORT/r0Id/7ZJKvi8UDrwvVlL57xhXty1Z3HOrG+B&#10;w6R1jrmcfJmxloKiqpGKqaOMka6eiZmymYahtZaFq7eThba3joG5tI6Dv6uNg8SljYPEpY2DxKWN&#10;g8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8Sl/4kZA/+HJAb/kykJ/58xDf+pORP/sUEc/7lJKfbA&#10;TzntwldK5L9fXda5ZnDJsG2AvqhzjrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqbeMirS4iIa4&#10;tYiHvqyIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8Om/4oZA/+HJAb/lCkJ&#10;/6EwDP+rORL/tEEc/LtIKPTDTjjrx1ZK4MNeXdG8ZW/Es2uAuatxja+kd5imnn6hnpqEqJeWjK6R&#10;k5SyjJGctYiPpreFj7G4goy3toKMvq2DjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOM&#10;w6aDjMOm/4oZA/+IJAb/ligI/6MwDP+tOBL/tkAb+r5IJ/HHTjfnzFVI3MdcXMy/Y2+/t2l/tLBw&#10;jKmpdZego3ugmJ+CqJGbia2KmZKyhZaatYGVpLd+la+3e5K3tn2Rva59kMKnfZDCp32Qwqd9kMKn&#10;fZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKn/4sZA/+JJAb/mCgI/6UvC/+wOBH/uUAZ+MJHJu7LTTXk&#10;0FRG1ctbW8fDYm66u2h+rrRui6Ouc5aaqXqfkqWApoqhh6yEn4+xfp2YtHqcobZ4m6y2dZq3tneY&#10;va54lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn/4wYA/+KIwb/micH/6cv&#10;Cv+zNw/8vT8Y88ZGI+rQTDLg1VJFz89ZWsHIYGy0wGZ8qLpsip20cpWUsHiei6x+pYOohap9poyv&#10;eKSVsnSjn7Rxo6q1b6S5tHCgvq1yncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqdy&#10;ncKn/4wYA/+MIgb/nScH/6ouCf+2Ng73wT4W7cxGIOTYSy7Z3FBEydRYWLvNXmuuxmV6osBqiJe7&#10;cJKNt3WbhLN8on2xg6h2r4qsca2Tr22tnbFqramyaa23sWqpv6xrpsOma6bDpmumw6ZrpsOma6bD&#10;pmumw6ZrpsOma6bDpmumw6ZrpsOm/40YAv+PIAX/oCYG/64tCP27NQzxxz0T5dNEHN3gSC3Q4U9C&#10;wttWVrTTXWinzWN4mshohY/Dbo+FwHSYfb16nna6gaRwuYmoa7iSqme3nKxluKitY7i2rWS1wall&#10;sMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk/44XAv+THwT/pCUF/7MsBvfB&#10;MwnozjwP3N5AGdDlSC7H5U1CueBVVKzbW2Wf1WF0ktBmgYfNbIt+ynKTdsh5mW/GgZ5qxYmiZcWS&#10;pGLEnaZfxKenXcS0p17DxKRfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcig&#10;/5AXAv+YHQT/qSME/7kpBO7IMQbd2jQK0ORBG8brRy686kxBsOZTUqPjWmGX4GFujN1oeYLbboJ6&#10;2XWJctV8j2vSgpNlz4iXYM2PmlzMl5xay6CdWMurnVfLup1ZzMyZWczMmVnMzJlZzMyZWczMmVnM&#10;zJlZzMyZWczMmVnMzJlZzMyZ/5IWAv+dHAP/ryAC9sAlAuLTJAPQ4zIMxexAHbrxRy+w70s/pe1R&#10;TprrWlqP6mJlhehqbn3ncnV143h7b+B+gGndhIRk24qHYNmRiV3YmIta1qCNWNaojlbVtI5U1cGO&#10;VNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGO/5QVAv+kGQL/txwB6csWAdHhHQLF&#10;7DEOuvVAHq73RS6j9Uo8mvRQSJDzWlOG82NbfvJsYnfxc2hx7nptbOuAcGfphnNj54x2YOaSeF3k&#10;mHpa4557WOOlfVbir35U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+/5gT&#10;Af+tFAHzww8A0tgLAMTsHgS49jERrf0+HqL9QyuX/Eg3jvxPQYX8WUl9/GNQd/xtVnD7dFpr+Xpe&#10;aPeBYWT1h2Nh841lX/KTZ13xmWha8J5pWO+la1bvrWxU7rRtVO60bVTutG1U7rRtVO60bVTutG1U&#10;7rRtVO60bVTutG1U7rRt/6MQAPG5DADOyQkAxN8LALb3Hwas/zISoP87HZT/QSeK/0cxgf9OOXr/&#10;WD9z/2JFbv9sSWn/c0xm/3pPY/+AUWD/hlNe/4xUXP+SVVr+mFdZ/Z1YV/ykWVX7q1pU+7FbVPux&#10;W1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7Fb8K8IAM2/BwDAzQgAtO4OAqn/IQif/zER&#10;kv83Gof/PiJ9/0Updf9NMG7/VTVp/2A5Zf9qPGH/cT5f/3dAXP9+Qlr/hENZ/4lEV/+PRVb/lEZV&#10;/5pHU/+gSFL/p0lR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61Kz7gEAL7D&#10;BQCy1AYApv4QA5z/IwiQ/y0PhP8zFnn/Oxxw/0Miaf9KJ2L/Uipd/1wtWv9lMFj/bTFW/3MzVP95&#10;NFP/fjVS/4Q2UP+JN0//jjhO/5M4Tf+ZOUz/oDpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6&#10;S/+mOkv/pjpL/6Y6v7wDALDKAwCj3AMBmf8SA4//IgiC/ygNdv8vEm3/Nxdl/z8bXv9HHlj/TiFU&#10;/1cjUf9fJU7/ZSZN/2wnS/9xKEr/dilJ/3sqSP+AKkf/hStG/4krRf+OLET/lCxD/5otQ/+aLUP/&#10;mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otscIBAKPSAACV6wMBjP8TA4D/HAZ0/yMKaf8q&#10;DmD/MhJZ/zoVU/9CF07/SRlL/1EaSP9YHEb/XR1E/2MdQ/9nHkH/bB9A/3AfP/90ID7/eCA9/3wg&#10;PP+BITv/hyE7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi/3odA/92KAb/&#10;cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhr&#10;tGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT&#10;/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+J&#10;YDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHT&#10;cOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML&#10;/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3&#10;abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz/3ocA/93Jwb/dDIL/382D/+GPRX/i0cd/45RJ/+MXjH/iWs8/4V3Rv+Bg07/fY9W/3mY&#10;XPx1oGH5cqZl92+tafVss2zzarlv8mjAcfBmyHPsZM116GHUduNf3nfbXeN51V3ldtVd5XbVXeV2&#10;1V3ldtVd5XbVXeV21V3ldtVd5XbVXeV2/3scA/93Jwb/dzAK/4I1Dv+KPBX/j0Yd/5JPJ/+RXDL/&#10;jmg9/4p0SP+GgFL/gYta/H2VYfh4nWf1dKRt8nGqcfBusHTua7Z37Gm+eupnx33nZc5/4mLWgNlf&#10;3YHQX+B+zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7/3wcA/94Jgb/ei8K/4Uz&#10;Dv+NOxT/kkQc/5ZOJ/+VWjL/kmU+/45xSv+KfVX+hYhe+YCSZ/R7mm7wdqFz7XKneOpvrn3obLSA&#10;5mm8g+RnxobhZc+I2WLXis9h2YjIYt2CxGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/E&#10;Y+B//30bA/95Jgb/fC4K/4gyDv+QOhT/lUMc/5pMJ/+ZWDP/lmM//5JuTP+Oelf8iYVi9YSPa/B+&#10;l3PseZ566HSlgOVwq4XibLOJ4Gq7jN5oxo/aZtGSzmLRksdk1YzBZduGvWbdgr1m3YK9Zt2CvWbd&#10;gr1m3YK9Zt2CvWbdgr1m3YK9Zt2C/30bA/96Jgb/fywK/4sxDf+TOhP/mEIc/51LJv+dVjP/m2FA&#10;/5dsTfuSdlr3jYFm8oiMcOyClHnne5uB43WiiN9xqY7cbbGS2Wu7ltdpyJnMZMubxWXOl8Bn0pG6&#10;aNiKtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG/34bA/97Jgb/gSsJ/40xDf+V&#10;ORP/m0Ib/6BKJv+hVDP/n19B+5xpT/aXc13xkn5q7IyIdeeFkYDifpiJ3Xigkdhyp5fSba+dz2y5&#10;n8xrxaDDZ8egvGjLm7dq0JSybNWNr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJ&#10;/34aA/97JQb/gyoJ/48wDP+YOBL/nkEb/6NJJv+mUjP9pF1B96FnUPGccV/rl3tt5Y+Det6Hi4bV&#10;fpKRz3iZl8p0oZzHcaqfw2+zocFuv6O6a8Wjs2vIn69tzZirb9KRqXDWjKlw1oypcNaMqXDWjKlw&#10;1oypcNaMqXDWjKlw1oypcNaM/38aA/98JQb/hikI/5IvDP+bOBL/oUAa/6dIJf+qUTL5qVtB86Zk&#10;UeyibmHlmnZw3JF+f9KJhovLgo2TxX2VmcB4nZ68daWhuXOupLZyuaWycMOmq2/Goqhxy5ukc9CT&#10;onTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSO/4AaA/98JQb/iCgI/5QvC/+dNxH/&#10;pD8Z/6pHJP2uTzL2rVlB76tiUuema2LennJz0pV6gcqNgovDh4qTvYGRmrd9mZ+zeaGjr3eqpqx2&#10;tKeqdsGoo3PDpaB1yZ6ed8+WnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KR/4Aa&#10;A/99JQb/iicI/5YuC/+fNhD/pz8Y/61HI/uyTjHzsldB67FgUuKqaGTWonB0zJl3gcOSf4u8i4aU&#10;tYaOmq+BlaCqfp2kpnump6N6sKmhebypm3fBqJl5x6CYes2Yl3vRk5d70ZOXe9GTl3vRk5d70ZOX&#10;e9GTl3vRk5d70ZOXe9GT/4EaA/9+JAb/jCYH/5guCv+iNhD/qT4Y/69GI/i1TTDwt1ZA57VeUt2u&#10;ZmTQpW5zxp11gL2WfIu1kIOUroqLm6iGkqCjgpqln3+jqJt+raqYfbmrlHvAqpN9xqKSfsyZkX/Q&#10;lJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CU/4EZA/9+JAb/jSYH/5otCv+kNQ//rD0X&#10;/rJFIva4TDDtvFRA5LhdUdeyZGPLqWxzwKFzgLeaeouvlICTqI+Im6KKj6Cch5ell4SgqJSCqaqR&#10;grWrjYG/q42BxaSMgsubjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+V/4IZA/9/&#10;JAb/jyUH/5wtCf+mNQ7/rj0W/LVFIfO8Sy7qwVI/4LxbUdG1Y2PGrWpyu6Vxf7Ked4qpmH6TopOF&#10;mpuPjaCWjJWlkYmdqI2Hp6uKh7Ksh4e/rIaGxKWHhsqch4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6X&#10;h4bOl4eGzpeHhs6X/4IZA/+AIwX/kSUG/54sCf+oNA3/sTwV+rhEH/C/Sy3nxVE93MBaUM24YWLB&#10;sGhxtqlvfqyidYmknXySnJiCmpWUiqCPkZKlio6bqIaNpauDjLCsgY2+rICLw6aBi8mdgYvNmIGL&#10;zZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82Y/4MZA/+CIgX/kyQG/6AsCP+rMw3/tDwU97xD&#10;Hu7ESivkyVE71cRYT8i8YGG8tGdwsa1tfaenc4meonmSlp2AmY+aiJ+Jl5Ckg5SYqH+Toqp8kq2r&#10;epK7rHqRw6Z7kMmefI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y/4MYAv+EIQX/&#10;lSQG/6IrCP+tMwv+tzsS9MBCHOrJSSjgzU850MdXTsPAXmC3uGVvq7JrfKGscYeYp3iQkKN+mImg&#10;hZ6CnY2jfZuWp3iZoKl1mauqc5m4q3OYw6Z1lsmedpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXN&#10;mXaVzZl2lc2Z/4QYAv+HIAX/lyMF/6UqB/+xMgr7uzoQ8cVBGefPSCXb0k04y8tVTL3EXV6xvmNu&#10;pbhqe5uyb4aSrnaPiap8loKng5x7pIuhdqKUpXGhnaduoKmpbKG2qW2hw6ZvncmecJzNmHCczZhw&#10;nM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2Y/4UYAv+KHgT/miIE/6gpBv+1MAj2wDgO68tAFeHY&#10;RiDT2Es2xdBUS7fJW1yrw2Jsn75oeJS5boOLtXOMg7J6k3uvgZl1rYmeb6uSomuqnKRoqqelZqq0&#10;pmarxaRopsqcaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2X/4YXAv+NHAT/niEE&#10;/6wnBf26LwbvxzYK49Q+ENjfQx/L3ko0vtZSSLDQWlqkymBpmMZmdo3BbICEvnKJe7t4kHS5f5Vu&#10;t4eaabaQnWW1m6BitKahYLWzoV+2xaBhscyaYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKu&#10;z5Virs+V/4cXAv+RGgP/oiAD/7IlA/XAKwTmzzEG2N44D8zlQyDD4kkztt5RRqnYWFec0l5lkM5k&#10;cobLanx8yHCEdMZ3im7Efo9ow4eUY8KQl1/Bm5lcwaaaW8Kzm1rDxZpbvs+VXLrSkVy60pFcutKR&#10;XLrSkVy60pFcutKRXLrSkVy60pFcutKR/4kWAv+WGQL/qB0C/rghAuzJIgLZ3SUEzOU3EcLqQyK3&#10;50gzrORPRKDgVlOU3V1giNpja37WanV11HB9btJ3g2fRf4hi0IeLXtCRjlrQnJBY0KeRVtC1klXS&#10;x5FWzdSOVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaL/4sVAv+dFwH/rxkB9MEY&#10;Ad3YEQDM5SYFwe43E7bvQiOr7UcyoetMQJbpVU2L511YguZlYXnkbGly5HRvbON8dGfihHhi4o17&#10;XuKVflvgnoBY36eCVd6xg1PevoNS3tKDUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR&#10;2dyC/48TAv+kEwH+uBIA1swLAMzkEQHA7yYHtfU4Far0QCKf80YwlfJLPIzxVEaC8F1PevBmVnTw&#10;blxu73Zhae9+ZGXvhmhh745qXu6WbVvtnm9Y66VwVuuucVTquHJS6sdzUenVc1Hp1XNR6dVzUenV&#10;c1Hp1XNR6dVzUenVc1Hp1XNR6dVz/5gQAf+uDgDUwQkAyc8JAL7wEgKz+ScKqfs4FZ77PiGT+0Qs&#10;ifpKNYH6Uz55+l1FcvpmSm36b05o+nZSZPp+VWH6hldf+45aXPqWW1r5nV1X+KVeVfesYFP3tWFS&#10;9sFhUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi/6MLANa4BgDGxAcAu9QJALD8&#10;FAOm/ykLnP81FZD/Ox6G/0Imff9JLnX/UTRv/1s6af9lPmX/bkFi/3VEX/98Rlz/g0ha/4tJWP+T&#10;S1b/m0xV/6JNU/+pTlH/sU9Q/7tQT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NR&#10;2q8CAMa8BQC5yQUArdsIAKP/FwSa/ysLjv8xEoP/OBp5/0AgcP9HJmn/Tytj/1gvX/9iMlz/azRa&#10;/3I2WP94OFb/fzlU/4Y7Uv+NPFH/lT1P/5w+Tv+jPk3/qj9L/7NASv+5QUr/uUFK/7lBSv+5QUr/&#10;uUFK/7lBSv+5QUr/uUFK/7lByLUCALjBBACr0AMAn+sJAZb/GgWL/yYKf/8tD3X/NRVs/z0aZf9E&#10;Hl7/TCJY/1QlVf9dJ1L/ZSlQ/2wqTv9zK03/eSxM/38tSv+FLkn/jC9I/5IwR/+ZMEX/oDFE/6ky&#10;Q/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yuLoCAKrIAACd2QAAkv8MAon/GgR9&#10;/yEIcv8oDGj/MBBg/zgUWv9AF1T/SBpP/08cTP9XHUn/XR5H/2MgRf9pIET/byFC/3QiQf96IkD/&#10;gCM//4YkPv+MJD3/kiU8/5klO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mq8EA&#10;AJ3QAACP4QAAhv8OAnr/FQNu/xwGZP8jCVz/KwxV/zMPT/87EUn/QhNG/0kUQv9PFkD/VRY+/1oX&#10;PP9fGDv/ZBg5/2gZOP9tGTf/cho2/3caNf98GjT/gRsz/4gbMv+NGzL/jRsy/40bMv+NGzL/jRsy&#10;/40bMv+NGzL/jRsy/40b/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92&#10;iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nv&#10;YOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ&#10;/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3&#10;X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9s&#10;KQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0&#10;U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf/3AeA/9sKAb/azEJ/3U2Df97PBL/f0YZ/4NQIf+BXir/fmsz/3t4O/94hkL/&#10;dZJI/3KbTf9wpFH/baxU/2uyV/9puVr/Z8Fc/GXHXvhizF/1YNNh8F7dYuxc5GPoW+lk4lrvZOBa&#10;8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi/3EdA/9tKAb/bjAJ/3g0DP9/OxL/g0QZ/4dO&#10;If+GWyv/g2g0/391Pf98gkX/eY5M/3aZUv9yoVb/b6la/m2wXvxqt2H7aL5j+WbGZfRjzGfwYdNp&#10;61/ea+Zd5WzgW+lt2VzuaNZc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n/3IdA/9uKAb/&#10;cS4J/3syDP+DOhH/h0MY/4pMIf+KWSv/h2U1/4NyP/9/fkj/fItQ/3mWVv91n1z9cqZg+m6tZPhs&#10;tGj2abxr9GfFbfBkzHDrYdNy5V/fc95c5XTWXOhxz17tbM1e7mvNXu5rzV7ua81e7mvNXu5rzV7u&#10;a81e7mvNXu5r/3McA/9vJwb/dC0I/34xDP+GORH/i0IY/45LIf+OViv/i2M2/4dvQf+De0v/f4dT&#10;/nySW/x4nGH5dKRn9nCra/Ntsm/xarpz72jDdutlzHjmYtV63l/ffNNd43vNX+Z2x2DqcMZg7G7G&#10;YOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxu/3QcA/9wJwb/disI/4EvC/+JOBD/jkAY/5JJIf+T&#10;VCz/kGA3/4xsQ/+Hd037g4NX+H+OYPZ6l2fzdqBu8HKoc+1ur3jra7h86GjCf+ZmzYLfYtiE0V/c&#10;hcpg4H/FYeN6v2PodL5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+ly/3QcA/9wJgb/eSoI&#10;/4UuC/+NNxD/kj8X/5ZIIP+XUiz/lV44/pFpRPqMdFD1h39b8oKJZe59k27qd5t153KjfORuq4Hh&#10;arOG3me9itplyo3SYtSOyGLYisJj3IS8ZeB+t2bleLZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm&#10;5na2ZuZ2/3UbA/9xJgb/fCgH/4gtCv+QNg//lj4W/5pHIP+cUCv/mls4+ZdmRfSScFLvjHtf6oWF&#10;auV+jXTgeJV923KdhdRtpIvQaq2OzWi3kMtow5HIZ9GSv2XUj7ln2Ym0aN2CsGnifK5q5HmuauR5&#10;rmrkea5q5HmuauR5rmrkea5q5HmuauR5/3YbA/9yJgX/fycH/4osCv+TNQ7/mT0W/55GH/+hTiv7&#10;oFk49ZxjRu+YbVTokHdi4oh/b9qAh3vSeo+DzXWXiclxn43FbqiRwmyxk79rvJW9a8uVtmnQlLFr&#10;1Y2sbNuGqG3gf6dt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8/3YbA/9zJQX/gSYH/40s&#10;Cf+WNA7/nTwV/6FEHv6lTCr3pVc48KJhR+mcalbhlHJl2Ix7c8+Fg3zJf4uEw3qTir92m4+6c6OT&#10;t3CslrRvt5exb8SYrG3NmKlv05ClcNiJoXHegqBx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+g&#10;ceB//3cbA/90JQX/gyUG/5ArCf+ZMw3/oDsU/6VDHfupSynzqlQ47KheR+OhZ1famW9nz5F4c8eK&#10;gH3BhIiFu3+Pi7V6l5Cxd5+UrXSol6pzspmncr+apHLLmqFz0JOedNaMm3XchJp13oGadd6BmnXe&#10;gZp13oGadd6BmnXegZp13oGadd6B/3gaA/92JAX/hiMG/5IqCP+bMgz/ozoT/6hCHPitSijwr1I3&#10;56xcR96lZFjRnW1myJV1c8COfH25iYSFs4OMjK1/k5Gpe5uVpXmkmaF3rpuedrqcnXfKnJl3z5aX&#10;eNSOlXjbhpR43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D/3gaA/94IwX/iCMG/5QqCP+e&#10;MQv/pjoS/qtCG/WwSSfstVA247BaRtipY1fMoWtmwppycrqTenyzjYGFrIiJjKaEkJGhgJiWnX2h&#10;mpl7qpyWe7adlHvGnpJ7zZiRfNOQj3zZiI983IWPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyF&#10;/3kaA/96IgX/iiIF/5YpB/+gMQv/qDkR+69BGvK0SCbpuU8037RZRdKtYVbHpWllvZ5wcrSXd3yt&#10;kX6FpoyGjKCIjZGahZWWloKempKAp52Pf7OejYDCnouAzJqLgdKSioDYiYmA24aJgNuGiYDbhomA&#10;24aJgNuGiYDbhomA24aJgNuG/3kaAv97IQT/iyIF/5goB/+jMAr/qzgQ+bJAGO+4RyTmvU4z27hX&#10;RM2wYFbCqWdkuKJuca+bdXunlnyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhYS/n4WFy5uFhdGT&#10;hYXYioSE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqH/3oZAv99IAT/jSEF/5soBv+lLwn/&#10;rjcO9rY/F+y8RiLjwU4w1bxWQ8i0XlW9rGZjs6ZscKqfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSK&#10;o52Biq6ffoq8n36Kypx/itCUf4nWi3+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmI/3oZ&#10;Av9/HgT/kCEE/50nBf+oLgj+sjYN87o+FenBRR/fxUwv0L9UQsS3XVO4sGRirqpqb6SkcXqcn3eD&#10;lJt+io6YhpCHlY6VgpKXmX2QoJx6j6ueeI+5n3eRyp15kM+VeY7WjHmN2Il5jdiJeY3YiXmN2Il5&#10;jdiJeY3YiXmN2Il5jdiJ/3sZAv+BHQT/kiAE/6AmBf+rLQf7tTUL8L49EubHRBzayUkuy8NTQb68&#10;W1KztWJhqK9pbp+qb3iWpXWBjqF8iYeeg4+Bm4uUe5mUmHeXnptzlqmdcZa2nnCXyJ1yls+Vc5TV&#10;jHST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJ/3wYAv+EHAP/lR8D/6MlBP+vLAb3ujMJ&#10;7MQ7D+LOQhjTzkgsxsdSQLnAWlGtumFfo7RnbJmwbXeQq3SAiKh6h4GlgY16oomSdaCSlnCem5ls&#10;nqebap60nGmfxZtsntCUbZrWjG2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJ/30YAv+H&#10;GgP/mB4D/6YjA/+zKQTzwDEH58s4C93YOhbN0kYqwMxQPrPGWE+nwF9dnLtlapK3a3SJs3F9ga94&#10;hHqtf4p0qoePbqmPk2mnmpZmp6WYY6eymWKow5hlp9GTZqPWi2eh2YlnodmJZ6HZiWeh2YlnodmJ&#10;Z6HZiWeh2YlnodmJ/34XAv+LGAL/nBwC/6shAvu5JgPtxywE39UxBtPeORTG2EQoudFOO6zMVkyg&#10;x11alcJjZ4u/aXGCu295erh2gHO2fYZttIWLaLOOj2OymJJgsaSTXrKxlFyywpRestOQX6zZiWCq&#10;2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqG/38XAv+QFgL/oRoB/7EdAfTAIAHj0SAB098s&#10;BsniOxS+30QlstlMOKXTVEmZz1tXjsthY4TIaGx7xW51c8N1e2zBfIFnwISFYr+OiV6+mItavqSN&#10;WL6xjle/wo1Yv9eLWbjchVm23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D/4EWAv+VFAH/&#10;pxYB/bgXAOnLEQDT3xYByOcsB77mOxaz5EQlqOFLNZzdUkSR2VlShtVgXXzTZmZ00W1ubM90dGbO&#10;fHlhzYV9XMyOgFnMmYNWzKWEVMyzhVPNxIVTzd2DU8bgflTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPh&#10;fVTD4X1Uw+F9/4cTAf+cEgH/rhEA2sIKANDSCgDH6BgBvOwsCrLrPBeo6kMlnehIM5LmUECI5FlL&#10;fuJgVHbhaFxv4G9iaN93aGPef2xe3ohwWt6Rc1fem3VU3qd3Ut+0eFDfxHhP4N54T9bldU/T53RP&#10;0+d0T9PndE/T53RP0+d0T9PndE/T53RP0+d0/48PAf+kDgDbuAgAzcUJAMXVCgC68RoDsPItDKbx&#10;Oxib8EEkke9HL4fuTjp+7lhDd+1hSnDtaVBq7HFVZex5WWHsgVxd7IpfWuyTYVftnWNV7adlUu2z&#10;ZlHuwGdP79RoTuvmaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6Oho/5kLAN2uBADMvAYA&#10;wckHALjbCgCt+BwEpPgvDZn4OReP+D8hhfhGKnz4TTJ191c5bvdgP2n3aUNk+HFHYfh5Sl34gUxa&#10;+IlPWPiSUVb5m1JT+aVUUfqvVVD6u1ZO+spXTfvjV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z7&#10;6VdM++lX5aUAAM60BAC/vwUAtM4GAKrrDQGg/x8Gl/8vDYz/NhWC/z0deP9EJHD/TCpq/1QvZf9e&#10;M2H/Zzdd/285Wv92PFj/fj5W/4Y/U/+OQVH/l0JQ/6BDTv+pRU3/s0VL/75GSv/QR0n/3EdJ/9xH&#10;Sf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xH0a4AAL+5AwCyxQMAp9UFAJz9DwKU/yIGif8rDH7/MhJ1&#10;/zoYbP9CHWX/SSJf/1ElWv9aKFf/YytU/2stUv9yL1D/eTBP/4AxTf+IMkv/kDRK/5g1SP+hNUf/&#10;qjZG/7M3RP+/OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4wbMAALK+AgClzAEAmd0D&#10;AJD/EgKG/x8Fe/8nCnH/Lg5o/zYTYf8+F1r/RhpV/00dUf9VH07/XSBL/2QiSf9rI0f/cSRG/3gl&#10;RP9/JkP/hidB/44oQP+WKD//nik9/6cpPP+wKjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8&#10;/7Qqs7gBAKXGAACX1QAAi+8EAYT/EwJ3/xoEbf8iB2T/Kgtc/zIOVf85EVD/QRNL/0gVSP9PF0X/&#10;VhhC/1wZQP9hGj7/Zxo8/20bO/9zHDn/eRw4/4AdNv+IHTX/jx40/5ceMv+gHzL/pB8y/6QfMv+k&#10;HzL/pB8y/6QfMv+kHzL/pB8y/6QfpsAAAJfOAACJ3gAAf/8HAXT/EAJp/xUDX/8cBVf/JAhQ/ywK&#10;Sv8zDEX/Ow5B/0EPPf9HEDr/TRE4/1IRNv9XEjT/XBMy/2ETMf9mFC//axQu/3EVLf93FSz/fRUq&#10;/4MWKf+LFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44W/2YgA/9hKgX/YTMI/2k2C/9u&#10;PQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/YMhH/17N&#10;SP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN&#10;/2YgA/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/&#10;ZLJC/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV&#10;+E3sVfhN7FX4TexV+E3sVfhN/2YgA/9iKgX/YzEI/2s1C/9wPA//c0UV/3VPHP92XSP/c2wq/3B6&#10;Mf9thzb/a5Q7/2mfP/9oqEL/ZrBF/2S4R/9jwEn/YcdK/1/MTP9d0038XN5O+VrkT/VZ6lDxWO9R&#10;7Vf0UelX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ/2cfA/9jKgX/ZTAI/24zC/90Og//&#10;d0MV/3lOHP96WiT/d2gr/3R2M/9xhDn/bpA//2ybQ/9qpUf/aK1K/2e2TP9lvk7/Y8VQ/2HLUv1f&#10;0lT5Xd1V9FvkVvBa6lfrWPBY51j1V+NZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU/2gf&#10;A/9jKQX/aC4H/3EyCv93OA//e0IV/31MHP9+WCT/e2Yt/3dzNf90gDz/cYxC/2+XR/9soUv/aqpP&#10;/2iyUv9nu1T/ZcRW/mLKWPlg0Vr1Xtxc8FzkXepa617mWfFf4lr1W9xb+VfcW/lX3Fv5V9xb+Vfc&#10;W/lX3Fv5V9xb+VfcW/lX/2keA/9kKQX/ay0H/3QwCv97Nw7/f0EV/4FKHP+CVSX/f2Mu/3twNv94&#10;fD7/dYlF/3GUS/9vnlD/bKZU/2quWP1ot1v8ZsBd+mTJYPVh0GLwXtxj6lzlZeVb7GbeWvBj2Fv0&#10;YNFd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb/2keA/9lKAX/bisH/3guCv9/Ng7/gz8U&#10;/4VIHP+HUyX/hGAv/4BsOP98eUH/eIVJ/nSQUPtxmVb5bqJa+GuqX/ZosmL0Zrtl82TFaPBi0Gvq&#10;X91t413nbttb6m3TXO9ozV7zZMhf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/df/2oeA/9m&#10;KAX/cSkH/3ssCf+DNQ3/hz4U/4pHG/+MUCX/iV0v/4VpOv2BdUT6fIBN93iLVfRzlVzxb51i72yl&#10;Z+1prWvrZrZv6GPAcuZhzHXjYN931lzkeM5e6XLJX+1txGDwaL9i9GO/YvRjv2L0Y79i9GO/YvRj&#10;v2L0Y79i9GO/YvRj/2sdA/9nJwX/dCcG/38rCP+HMw3/jDwT/49FG/+RTiX/j1ow/ItmO/iGcUbz&#10;gXxR73yHWux2kGLocZhp5WygcOFoqHXeZLB622K6fthhx3/UYdp/y1/hfsRh5Xe/Yulyu2PtbbZk&#10;8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFn/2wdA/9qJgX/dyYG/4IqCP+KMgz/kDsS/5ND&#10;Gv+WTCT9lVcw95FiPPKMbUnshnhU53+BX+J4imnccpJy1m2aeNJqonzOZ6t/y2a0gcllv4PHZM6E&#10;wWPdg7pk4ny2ZuZ2smfqca5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9q/20cA/9sJAX/&#10;eiQF/4UpB/+OMQv/lDkR/5hCGf+bSiT4m1Qw8pdfPeuSakvlinNY3oJ8ZNV8hW7Pdo11ynKVesZu&#10;nX7DbKWCv2qvhL1puYa6aMeHt2jah7Fo3oGtaeN6qWvodKZr7G2mbO1tpmztbaZs7W2mbO1tpmzt&#10;baZs7W2mbO1t/20cA/9uIwT/fSIF/4goB/+RMAr/mDgQ/5xAGPufSSP0oVIv7Z1cPeWWZkzdjm9a&#10;04d4ZcyBgW7Ge4l2wXeRe7xzmYC4cKGEtW6qh7JttImvbMGKrWzSiqhs3IWlbeF+om7ld59v63Cf&#10;b+twn2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+tw/24cA/9xIgT/fyEF/4snBv+ULwn/mzcP/6A/F/ik&#10;RyHwp08u6KJaPd+bY03UlGxay4x1ZcSGfW++gIV2uHyNfLN4lYGvdZ2Fq3Kliahxr4ulcLuMo3DL&#10;jaBx2Yidcd+Bm3Lkeplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+ly/28bA/9zIAT/giAE&#10;/44mBv+XLgj/nzYO/aQ+FfSoRiDsrE0t46dYPNmgYUzNmGpZxZFyZb2Lem62hYJ2sICJfat9kYKn&#10;eZmGo3eiip91q42cdLeOmnTGj5h11ouWdt2DlHbifJN253SSduh0knbodJJ26HSSduh0knbodJJ2&#10;6HSSduh0/28bAv91HwT/hB8E/5AlBf+aLQj/ojUM+qg9FPGsRR7osEwr36tXO9KkX0vInGhZv5Vv&#10;ZLePd26win92qoWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjCkJF61Y2PetuFjnrhfo165naNeuZ2&#10;jXrmdo165naNeuZ2jXrmdo165naNeuZ2/3AbAv92HgP/hh4E/5MlBf+dLAf/pTQL96s8Eu6xQxzl&#10;tEsp2q9VOs2oXkrCoGZYuZptZLGTdW6qjnx2o4qDfZ6Gi4KZgpOHlICbi5B+pY6NfbCQin2+kYp/&#10;04+JftqHiH7ff4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3/3AbAv94HQP/iB4D/5Uk&#10;BP+gKwb/qDIK9K86Eeu1QhrhuEon1LNTOcirXEm+pGRXtJ5rY6yYcm2kk3l1no6BfJiLiIKSh5CH&#10;jYWZi4mDoo6Ggq6Rg4K8kYKDzpGDg9mIgoLfgYKC5HmCguR4goLkeIKC5HiCguR4goLkeIKC5HiC&#10;guR4/3EaAv96HAP/ih0D/5cjBP+iKQX8rDEJ8bM5D+i6QBfdvEglz7ZSOMOvW0i5qGJWr6JqYqec&#10;cGyfl3d1mJN+fJKQhoKMjY6Hh4qXi4OIoI5/h6uRfIe5kXuHy5F8iNiJfYfegn2G5Hp9huR5fYbk&#10;eX2G5Hl9huR5fYbkeX2G5Hl9huR5/3EaAv98GgP/jRwD/5oiA/+lKAT5ry8H7rg3DOS/PxTYwEYk&#10;yrpQN7+zWUe0rGFVqqZoYaGhbmuZnHV0kph8e4yVg4GGkouGgZCUi3yOno54jamQdoy2kXSNyJF2&#10;jtiKd4zdgneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6/3IaAv9/GQL/jxsC/50gA/+p&#10;JgP2sy0F6r01CeDGPBDSxEQjxb1PNbq3WEavsV9UpatmYJymbWqUonNzjJ56eoabgYCAmImFepaS&#10;iXWUm41yk6aPb5O0kG2UxZBwldiKcJLdg3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43txkON7&#10;/3MZAv+CFwL/khoC/6AfAv+tJALyuCoE5sMxBtvMNQ/MyEIhwMJNNLS8VkSptl5Sn7FkXpasa2iO&#10;qXFxhqV4eH+if355oIeDdJ2PiG+cmYtrm6SNaJuyjmebwo5pndiKapndgmuW43trluN7a5bje2uW&#10;43trluN7a5bje2uW43trluN7/3QZAv+FFQL/lhgB/6QcAfuyIAHtvyUC4cwqA9TRMg3HzEEfusdM&#10;Ma7BVEKjvFxQmbdiXJCzaWaHsG9ugK12dXmqfXtzqISAbaaNhWill4hlpKOKYqSwi2CkwYtiptmI&#10;Y6LegWWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6/3YYAv+JEwH/mhYB/6kYAfa4GwHn&#10;xxoB29kcAc3WMAvA0j8dtM1KL6jIUj+dw1pNkr9hWIm7Z2KAuG1rebZ0cXKze3dssYN8Z7CMgGKv&#10;loNerqGGXK6vh1qvv4dbsNqEXazgf16n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4/3oV&#10;Av+OEgH/nxMA/7ATAO/AEADZ1AwAzt8cAcTdLwm52T0ardNILKHPUDuVy1hJi8dfVILEZV55wmxm&#10;csBybGu+enJmvYJ2YbuLely7lX1ZuqF/V7qvgFW7v4BVvNl/Vrjjeliy53VYsud0WLLndFiy53RY&#10;sud0WLLndFiy53RYsud0/4ASAf+UEAD/pg8A47gLANLGCgDM1wsAw+MeArniMQqv4D0YpN1GJ5nZ&#10;TjeN1FZEg9FdT3rPZFhyzWpfa8tyZWXKeWpgyYJvW8mLclfIlnVUyKJ3UsiveFHJwHhQytt3Ucbo&#10;c1LA629Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xv/4cOAf+bDQDfrgcA0LwIAMfJCADB2wsA&#10;t+ggA63nMQ2k5j0ZmeREJo7iTDOE4FQ+e95cR3PdY09r3GpWZdpyXGDaemBb2YNkV9mMZ1PZl2pQ&#10;2aNsTtmxbU3awm1M29xsTdjsak7P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/Bn/48LAOmk&#10;BADRtAYAxb8GALzNCAC06Q4Bqu4iBaLuMw6X7TsZjexCJIPrSS576lM2c+lcPmzpZERn6WxJYuh0&#10;TV7ofFFa6IVUVuiOVlPpmFlR6aNaTumwXE3qvlxM69JdS+rpXUrj81xK4/NcSuPzXErj81xK4/Nc&#10;SuPzXErj81xK4/Nc+ZkDANSsAgDFtwQAucMFALDSCACn9hEBnvUkBpX1Mg6K9ToXgfVBIHj1SCdw&#10;9VAuavRaNGX0Yzhg9Gs8XfV0P1n1fEJX9YREVPWNRlH2l0hP9qFKTfasS0v3uUxK98hNSfjgTUj3&#10;801I9/RNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RN2qMAAMexAgC4uwMArckEAKPZBwCa/RQCkv0n&#10;B4f+Lw19/jcUdP8/G2z/RyBm/04lYP9XKVz/YC1Z/2kwVv9xMlP/eDRR/4A2T/+JN03/kjlL/5w6&#10;Sf+mO0j/sTxG/709Rf/MPUT/5j5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+y6wAALm2AQCs&#10;wgEAoNACAJXlBwCO/xgDhP8kBnr/LAtw/zQQaP88FWH/RBlb/0sdVv9TIFP/WyJQ/2MkTf9rJkv/&#10;cydJ/3opSP+CKkb/iitE/5QsQv+eLUH/py5A/7EuP/+8Lz7/zTA+/80wPv/NMD7/zTA+/80wPv/N&#10;MD7/zTA+/80wu7EAAKy8AACfyQAAk9kAAIn8CwGA/xcCdv8gBWz/KAlk/zANXf84EFf/QBNR/0cW&#10;Tf9OGEr/VhlH/1waRP9jHEL/aR1A/3AeP/94Hj3/gB87/4ggOv+RITj/myI3/6QiNv+tIzX/uCM1&#10;/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjrbYAAJ/EAACS0gAAhOEAAH3/DQFy/xMCaP8bBF//&#10;IwZY/ysJUf8zC0z/Og1H/0EPQ/9IEUD/ThI9/1QTO/9aFDn/XxQ3/2UVNf9rFjP/chYx/3oXL/+C&#10;Fy7/ixgs/5MYK/+cGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZob8AAJLMAACE3AAA&#10;ePcAAG7/CgFj/xACWv8VA1L/HQRL/yQGRv8sCEH/Mwk8/zoKOf9ACzX/RQwy/0oNMP9QDS7/VA4s&#10;/1kOKv9eDyj/ZA8m/2oPJf9xECP/eBAi/4ARIP+IER//kREf/5ERH/+RER//kREf/5ERH/+RER//&#10;kREf/5ER/1wiA/9XLQX/WDMH/182Cf9jPQ3/ZUYS/2ZQF/9lXhz/ZG4i/2F8J/9fiiv/XpYu/1yh&#10;Mf9bqjP/WrI1/1m6Nv9Ywzf/WM05/1fYOf9W4Dr/VeY7/1TsPP9T8Tz8UvU9+FL5PfVR/T3zUf89&#10;81H/PfNR/z3zUf8981H/PfNR/z3zUf89/1wiA/9XLAX/WjIH/2E1Cf9lPA3/Z0US/2hPF/9oXB3/&#10;Zm0i/2N7KP9hiCz/X5Qv/16fMv9dqTX/W7E3/1q5OP9awTr/Wcs7/1jVPP9X3z3/VuY+/1XrPv1U&#10;8D/5U/U/9lL5QPNS/UDwUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+/10hA/9YLAX/XDAH/2Qz&#10;Cf9oOg3/a0MS/2xOF/9sWh3/amok/2d4Kf9khS7/YpEy/2GcNv9fpjj/Xq46/122PP9cvj7/W8g/&#10;/1rSQf9Z3UL/V+VD/VbqRPlV8ET1VPVF8VT6Re5U/kTsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0Ls&#10;VP9C/14hA/9ZLAX/Xy4G/2YyCf9sOAz/b0ER/29MF/9xVx7/bmcl/2t1K/9ogjD/ZY41/2SZOf9i&#10;ozz/YKs+/1+zQf9eu0L/XcRE/1zORv9a3Ef+WeRI+lfqSfVW8ErwVfZK7VX6SulW/kfnVv9F51b/&#10;RedW/0XnVv9F51b/RedW/0XnVv9F/14hA/9ZKwX/Yi0G/2owCP9vNgz/ckAR/3RKGP91VR7/cmQm&#10;/29yLf9sfzP/aYs4/2aWPP9loED/Y6hD/2GwRv9guEj/XsFK/13LS/9c2k36WuNO9VnqT/BX8VDr&#10;VvZR51f7TuRY/0vhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J/18gA/9aKwX/ZSsG/20uCP9z&#10;NQz/dz4R/3hIF/95Uh//d2An/3RuLv9wezX/bYc7/2qSQf9nm0X/ZaRJ/mOsTP1htE77YLxR+l7G&#10;U/ld1FX1W+NW71rqWOlY8lnlWfdW4Fr7U9tb/0/XW/9N11v/Tddb/03XW/9N11v/Tddb/03XW/9N&#10;/2AgA/9dKQX/aCkG/3ErB/94Mwv/fDwQ/31GF/9+UB//fV0o/3lqMP91djj/cYI//G2NRfpql0v4&#10;Z59P9mWnU/Rir1bzYLhZ8V/BXPBdzV7tXOBg6FrsYeFa8mDaW/Zb01z6V89d/VPMXv9RzF7/Ucxe&#10;/1HMXv9RzF7/Ucxe/1HMXv9R/2EfA/9gJwT/ayYF/3UpB/98MQr/gToQ/4NEF/+ETR//g1ko/39m&#10;Mvx6cjv4dX5D9XGIS/JtklHvaZpW7WaiW+pjql/oYLJj5l68ZuRcyGnhW9pr3Vrqa9Nc8GbNXvVh&#10;yF/5XMRg/FjBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5V/2IfA/9jJQT/byQF/3koBv+BMAr/&#10;hTkP/4hCFv+JSx7/iVYo+oViM/WAbj3wenlH7HWDUOlwjFjla5Ve4WadZN5jpGnbYK1t11+3b9Re&#10;w3DRXtJxzV3nccdf7mvCYfJmvmL2Ybpj+Vy3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xY/2Mf&#10;A/9mIwT/ciIE/30nBv+FLgn/ijcO/41AFf+PSR76j1Mo9IxfNO6Gaj/pf3RL43h+Vd5yhl7YbY9l&#10;02qYas9noG3MZahwyWOxc8ZivHTEYcl1wWHgdrxj6nG3ZO9qtGXzZbBm9mCuZ/lcrmf5XK5n+Vyu&#10;Z/lcrmf5XK5n+VyuZ/lc/2MeA/9oIQT/dSAE/4ElBf+JLQj/jzUM/5I+FPyURx31lk8o7pFbNOeL&#10;ZkHghG9O2X15WNF3gmDMc4pnx2+TbMRsm3DAaaNzvWesdrpmtni4ZcJ5tmXVebJm5nauaOxvqmnw&#10;aahp9GOmavdfpmr3X6Zq91+mavdfpmr3X6Zq91+mavdf/2QeA/9rIAP/eB4E/4QkBf+NLAf/kzQL&#10;/5c8EviZRRvwm00n6JdZNOGQYkLXiWxOzoN1WMh9fmHDeIZovnSObblwlnK2bp51smyneK9qsXut&#10;ab18qmnNfahq43qlbOlyomztbKBt8maebvVinm71Yp5u9WKebvVinm71Yp5u9WKebvVi/2UdAv9t&#10;HgP/ex0D/4cjBP+QKgb/lzIK/Zw7EPSfQxnsoUsl45xWM9qWYEHPjmlOx4hyWMCCemG6fYJotXmK&#10;brF1knOscpp3qXCjeqZurH2jbbh+oW3Hf59u4H6ccOd1mnDrb5lx8GiXcfNkl3HzZJdx82SXcfNk&#10;l3HzZJdx82SXcfNk/2UdAv9vHQP/fhwD/4oiBP+TKQX/mzEJ+aA5D/CjQRjnpkkj3qFUMdKaXkDI&#10;k2dNwIxvWLmHd2Gzgn9orn2Hbql6jnOkd5Z4oHSfe51zqH6acbSAmHHCgZZy2IGVdOV4k3TqcZJ1&#10;72uRdfJmkXXyZpF18maRdfJmkXXyZpF18maRdfJm/2YdAv9xGwP/gBsD/4whA/+WKAX/ni8I9qQ3&#10;DeyoPxXjq0gg2KZSMMyeXEDDl2VNu5FtV7OLdGGthnxop4KDbqJ+i3Sde5N4mXmcfJV3pX+SdrCB&#10;kHW+go520YKOeON6jXjoc4x47WyLePFoi3jxaIt48WiLePFoi3jxaIt48WiLePFo/2ccAv9zGgL/&#10;ghoC/48gA/+ZJgT+oi4G86g1C+mtPRPfr0Ye0qlRL8eiWj++m2NMtZVqV66PcmCni3looYeBbpyD&#10;iHSXgJB4kn2ZfI58ooCLeq2CiHq7g4d6zYOHfOJ8h3zndYZ87G6GfPBphnzwaYZ88GmGfPBphnzw&#10;aYZ88GmGfPBp/2ccAv91GQL/hRkC/5IfAv+cJQP7pSwF8Kw0CeayOxDbs0Qdza1PLsOmWT65n2FL&#10;sJloVqiUcF+hj3dnm4t+bpaIhnOQhY54jIKWfIiAoICEf6uCgX+4g39/yoSBgeF9gYHmdoGA62+A&#10;gO9qgIDvaoCA72qAgO9qgIDvaoCA72qAgO9q/2gcAv94FwL/hxgC/5QdAv+fIwP4qSoE7LExB+K3&#10;OQ3Vt0IcybBOLb6qVz20o19Kq55nVaOYbl+clHVmlpB8bZCNg3OLiot4hoiUfIGGnoB9hKiCe4S1&#10;hHmEx4R6huB/e4Xmd3uF63B7hO5re4Tua3uE7mt7hO5re4Tua3uE7mt7hO5r/2kbAv96FgL/ihcC&#10;/5ccAv+jIQL0rScD6LUuBd69NQrQukAbxLRMLLquVjuvqF5JpqJlVJ6dbF2XmXNmkJV5bIqSgXKF&#10;kIl3f42SfHuLm393iqaCdImzg3KKxIN0jOB/dIvleHWJ6nF2iO1sdojtbHaI7Wx2iO1sdojtbHaI&#10;7Wx2iO1s/2saAv99FAL/jRYB/5oaAf+mHgHwsSMC5LspA9nCMAnLvT8ZwLhKKrWyVDqqrFxHoadj&#10;UpmjalyRn3Fkipt3a4SYf3F+loZ2eZOPe3SSmX5wkKSBbZCxgmuQwYJtkt1/bpHleG+P6nFwju1s&#10;cI7tbHCO7Wxwju1scI7tbHCO7Wxwju1s/24YAv+AEgH/kBUB/54XAfurGgHstx4B4MMhAdLGLQjG&#10;wT0YurxJKK+3UjilslpFnK1hUZOpaFqLpW9ihKJ1aX6ffG94nYR0c5uNeW6ZlnxqmKJ/Z5eugGWY&#10;v4Flmdh/aJjleGmW6nFqlO1sapTtbGqU7WxqlO1sapTtbGqU7WxqlO1s/3EWAv+DEQH/lBMB/6IU&#10;APWwFADmvhQA2cwVAMzKKwfAxjsWtcFHJqq8UTafuFhDlrNgTo2wZliFrG1gfqpzZ3enemxypYJy&#10;bKOLdmiilHlkoaB8YKCtfV+hvX5eotR9YaHmdmKd63Bjm+5sY5vubGOb7mxjm+5sY5vubGOb7mxj&#10;m+5s/3QTAf+HEAH/mBAA/qcQAOe3DQDWxQsA0NARAMXPKAW5yzkUrsdFI6PDTzOZv1dAj7teS4a4&#10;ZFR+tWtcd7JxY3GweGlrroBtZq2JcmGrk3Vdq554W6qseVmrvHlYrNJ5Wqvoc1yn7G5dpO9qXaTv&#10;al2k72pdpO9qXaTval2k72pdpO9q/3kRAf+MDgD/ng0A3K4IANK7CQDMyAkAx9YOAL3VJQSy0jYR&#10;p85CIJzKTC+Sx1Q8iMNcR3/BYlB3vmlXcLxwXmq7d2NluX9oYLiIbFy3km9Ytp5xVbarc1O3u3NS&#10;t9JzVLfrb1ay72pXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/Fn/38OAf+TCwDhpQUA0rMHAMm+&#10;BwDCywgAvN0OALTdIwOq2jMNn9ZAHJTTSiqK0FI3gM1aQXjLYUpwyWhRashvV2TGdlxfxX9gWsWI&#10;ZFbEkmdTxJ5pUMSsak/EvGtOxdNqT8XtaFDA82RRvfVhUb31YVG99WFRvfVhUb31YVG99WFRvfVh&#10;/4YKAPCaBADUqgQAyLYGAL7BBQC3zwkAsOMRAKjjJQSf4jUNleA+GYveSCWB3FAweNpYOnDYX0Jp&#10;1mdJY9VuT17UdlNZ039XVdOJWlLTk11P06BfTdOtYEvUvmBK1dhgS9TtXkzR91xMzPlaTMz5WkzM&#10;+VpMzPlaTMz5WkzM+VpMzPla/48DANqiAADKrwMAvbkEALTGBQCr1AkApOoUAZzpKAaT6TQOieg9&#10;GH/nRCJ35k4qb+ZXMmnlXzhj5Wc9X+RvQlrkd0VW5IBJU+SKS1DklE5N5J9QS+WsUUnlu1JI5s9S&#10;SOboUkjk+FFI4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxP4ZkAAM2pAAC+swIAs74DAKjLBQCf&#10;2gkAmPIYApDyKgeG8jMOfPE7FnTxQx1s8UsjZvFUKWHxXS1d8WYxWfFuNVbxdjdT8X86UPKIPE3y&#10;kj5L8p1ASfOpQUfztkJG9MdDRfTfQ0T08ENE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpC0aIA&#10;AMCuAACyuAEAp8QCAJzSBACS7QwAjPscA4L7KAd5+zEMcPw5Emn8QRdi/EkcXPxQIFf8WSNU/WIm&#10;Uf1qKE/9cypM/nssSv6DLkj+jS9G/5gxRP+iMkP/rjNB/7s0QP/LND//4zQ//+81P//vNT//7zU/&#10;/+81P//vNT//7zU//+81xKoAALOzAACnvwAAmssAAI/aAgCG/w8Bfv8cA3X/JQZs/y0KZP82Dl3/&#10;PhJY/0UVUv9NGE//VRpM/1wcSf9kHkf/ax9E/3MgQv98IkH/hSM//48kPf+aJTv/pCY6/68mOf+6&#10;Jzj/yic4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9wota8AAKe6AACaxgAAjdQAAIHmAQB6/xAB&#10;cP8YAmf/IQVf/ykHWP8xClL/OQ1N/0EPSf9IEUX/TxNC/1UUQP9cFT3/YhY7/2kXOf9wGDf/eRk1&#10;/4IZM/+MGjL/lxsw/6EbL/+qHC//tRwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cqbUAAJrC&#10;AACMzwAAf94AAHb/BQBs/w4BYv8UAlr/GwNT/yQFTf8rB0f/MwlD/zoKP/9BCzv/Rww4/00NNf9T&#10;DjP/WA8x/14PL/9kEC3/axEr/3MRKf98Eif/hhIl/5ATJP+ZEyP/oxQi/6sUIv+rFCL/qxQi/6sU&#10;Iv+rFCL/qxQi/6sUnL4AAI3LAAB+2gAAcOYAAGf/AABd/woBVP8QAU3/FQJH/x0DQf8kBDz/KwU3&#10;/zIGNP84BzD/PQgt/0MIKv9ICSj/TQkm/1IKJP9XCiL/XQsg/2MLHv9rCxz/cwwa/3wMGP+EDBf/&#10;jg0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UN/1IlA/9NLwT/UTIG/1c1B/9aPAr/W0UO/1pP&#10;E/9ZXRf/WG0b/1Z7H/9ViSL/U5Ul/1KgJ/9RqCn/ULEq/1C4K/9PwSz/T8ot/07WLv9O5C7/Tu0v&#10;/07zL/9N+DD/Tfww/0z/MPxM/zD5TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v/1MkA/9NLwT/&#10;VDAF/1k0B/9dOgr/X0MO/15OE/9dWhj/W2oc/1p5If9YhiT/VpIn/1WdKf9Upiv/U64t/1K2Lv9S&#10;vi//Uccw/1HSMf9Q4TL/UOsy/0/yM/9P9zP/Tvw0+07/NPhN/zT1Tv8y9E7/MvRO/zL0Tv8y9E7/&#10;MvRO/zL0Tv8y/1MkA/9OLgT/Vi8F/1wyB/9gOAr/YkEO/2JME/9gWBj/X2gd/112Iv9bgyb/WY8p&#10;/1iaLP9Woy7/Vaww/1WzMf9UuzP/U8Q0/1PONf9S3jb/Uuk3/1HxN/9R9jj7UPs490//OPRP/zfx&#10;UP818FD/NPBQ/zTwUP808FD/NPBQ/zTwUP80/1QjA/9QLQT/WS0F/18wB/9jNgr/ZkAO/2ZKE/9l&#10;VRn/Y2Ue/2FzI/9egCj/XIws/1uXL/9ZoTH/WKk0/1ewNf9WuDf/VcE4/1XLOf9U2jr/VOc7/1Pw&#10;PPtS9j32Ufs98lH/Pe9S/zvsUv8461L/OOtS/zjrUv8461L/OOtS/zjrUv84/1UjA/9SKwT/XCsF&#10;/2MuB/9nNAr/aj4O/2tIE/9qUxn/aGEf/2ZwJf9jfSr/YIgv/16TM/9cnTb/W6U4/1qtOv9YtTz/&#10;V70+/1fHP/9W00H8VeRC+VXuQ/VU9kTwU/xE7FT/QelV/z/mVf885VX/O+VV/zvlVf875VX/O+VV&#10;/zvlVf87/1YiA/9VKQT/XygF/2crBv9sMgn/bzwN/3BGE/9wUBn/bl0g/2trJ/9oeS3/ZYQy/2KP&#10;N/9gmTv+XqE+/VypQftbsUP6WblF+VjCR/dXzkj1VuBK8VbsS+5V9kzpVvxK5Vf/RuJY/0PeWf9A&#10;3Vn/P91Z/z/dWf8/3Vn/P91Z/z/dWf8//1ciA/9ZJwT/YyYE/2soBv9xMAj/dDkN/3VDE/91TRn/&#10;dVkh/3FnKf9tdDD9aoA2+maKPPhjlED2YZxE9F6kSPJcrEvxW7RN71m9UO1YyVLrV9pT51bpVeRX&#10;9VThWf1P21r/S9Vb/0jQXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0TPXP9E/1giA/9cJAP/ZiME/28m&#10;Bf92Lgj/ejcM/3tBEv97Sxn/e1Uh/ndjKvlzbzL2bns68mqFQe9mj0fsY5dM6mCfUOhdp1TlW69X&#10;41m4WuFXw13fV9Je2lbmXtZZ81rSXPxVzV7/UMle/0zFX/9JxF//SMRf/0jEX/9IxF//SMRf/0jE&#10;X/9I/1khAv9fIgP/aiEE/3QkBf97LAf/fzUL/4E+Ef+CSBn9glIh935fK/J5azXtc3U+6W6ARuVp&#10;iU3hZZFU3mGZWdpfolzWXapf01yzYdBbvmLOW8xjy1riY8hc8WDGX/pawWD+Vb1h/1G6Yv9NuWL/&#10;S7li/0u5Yv9LuWL/S7li/0u5Yv9L/1khAv9iIAP/bh8D/3gjBP9/Kwb/hDMK/4c8EP6IRRf3iE4h&#10;8IRbK+p+ZjbkeHBB33J6S9ltg1LTaYxYz2aVXMxknV/JYqVixmCuZMNfuGbBXsRnv17YaLxf62a6&#10;Y/dftmT7WbNl/lWwZf9Qr2X/T69l/0+vZf9Pr2X/T69l/0+vZf9P/1ogAv9lHgP/cRwD/3wiA/+E&#10;KQX/iTEJ/4w6DvmOQxbxjkwg6opYK+OEYjfbfmxD03h2TM1zf1PIb4dZxGuQXsBpmGK9ZqBlumWo&#10;aLdjsmq1Yr5rs2LObLBi5WuvZvRkrGf4Xalo/Finaf9Tpmn/UqZp/1Kmaf9Spmn/UqZp/1Kmaf9S&#10;/1sgAv9nHAL/dBoC/38gA/+IJwT/ji8H/ZI3DPSUQBTslUke5JBVKtuKXzfRhGlDyn1yTMR4e1S/&#10;dINaunGLX7Zuk2Sza5tnr2mkaq1nrWyqZrhuqGbHb6Vm32+lavFoomv2YaBs+VuebP1Wnmz+VZ5s&#10;/lWebP5Vnmz+VZ5s/lWebP5V/1wfAv9qGgL/dxkC/4MfA/+MJQT/ki0G+Zc1C++ZPhLnm0Yc3pZS&#10;KdKQXDfKiWZCw4NvTLx+d1S3eX9bsnWHYK5yj2WqcJdopm2fbKNsqW6ga7RwnmrCcZxq13Gcbu5r&#10;mm/zZJlv+F6XcPxYl3D9V5dw/VeXcP1Xl3D9V5dw/VeXcP1X/14eAv9sGQL/ehgC/4YdAv+PIwP/&#10;lisF9ZszCeufOxDioEUZ15tQKMyUWjbEjWNCvIhsTLWCdFSwfnxbq3qEYKZ3i2WidJNpnnKcbZtw&#10;pXCYb7BylW69c5Nv0HOUcutuk3PyZpJz9mCQc/pakHP7WZBz+1mQc/tZkHP7WZBz+1mQc/tZ/18d&#10;Av9uFwL/fRcC/4kcAv+SIgL9mikE8aAwB+ekOQ3epUMX0Z9OJ8eYWDW+kmFBtoxpS6+HcVSpgnlb&#10;pH+AYJ98iGWbeZBql3aZbZN1onGQc6xzjXO6dItzy3WMdudwjHfwaIt39WKKd/lcinf6Wop3+lqK&#10;d/painf6Wop3+lqKd/pa/2EbAv9xFgL/fxYB/4saAf+VIAL5niYD7aQuBeOpNgrYqUAWzKNMJsKc&#10;VjS5ll9AsZBnSqqLb1Okh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKp0hne2dYR3x3aFeuRyhnvv&#10;aoV79GSFe/hdhXv5XIV7+VyFe/lchXv5XIV7+VyFe/lc/2MaAv9zFAH/gRUB/44ZAf+ZHgH2oSMC&#10;6qkqBOCvMgfSrD4Vx6ZLJL2gVTO0ml4/rJVlSqWQbVKejHRZmIh7YJOFg2WOgotqioCTboZ+nXGC&#10;fad0f3y0dn18xXZ9fuBzf3/ua39/82V/fvdef374XX9++F1/fvhdf374XX9++F1/fvhd/2UYAv91&#10;EwH/hBQB/5EXAf+cGwHypSAB5q4mAtu0LgbOrz0Uw6pJI7mkUzGvnlw+p5lkSaCUa1GZkHJZk415&#10;X46KgGSJh4hphIWRboCDmnF8gqV0eYGydneBwnZ2gt10eYTtbHmD8mZ6gvdfeoL4XnqC+F56gvhe&#10;eoL4XnqC+F56gvhe/2cXAv93EQH/hxMB/5QVAP6fGADuqhwB4rMhAdW3KgXJszsTvq5IIrSoUjCr&#10;o1o9op5iR5uZaVCUlXBYjpJ3XoiPfmSDjYZpfouPbXmJmHF2h6NzcoavdXCGv3Zvh9d1c4ntbXOI&#10;8mZ0h/ZgdIf3X3SH9190h/dfdIf3X3SH9190h/df/2kVAf96EAH/ihEA/5cSAPmjFADqrhUA3bkX&#10;AM+6KATEtzkRubJGIK+sUC+mp1g7naNgRpWfZ0+Om25WiJh1XYKVfGN9k4RoeJGMbHOPlnBvjqBy&#10;bI2tdGqNvXVpjdJ1bJDtbW2O8WdujPZgboz3X26M919ujPdfboz3X26M919ujPdf/2wTAf99DwH/&#10;jRAA/5sQAPSoDwDltQ0A1b8QAMq+JgO/uzcQtLZEHqqxTi2hrVc5mKleRJClZU2JomxVgp9zW3yc&#10;emF3moFmcpiKam2WlG5plZ5xZpSrc2OUunNilc9zZpfsbGeV8WZok/ZgaJL3X2iS919okvdfaJL3&#10;X2iS919okvdf/28RAf+BDgD/kQ4A8qAMANqtCQDTuAoAzsMOAMTCIwO5vzUOr7tCHKS3TCqbs1U3&#10;kq9cQYqsY0qDqWpSfKZxWXakeF5won9ja6CIZ2eekWtjnZ1uX52pcF2duXBcnc1wX5/ra2Gd8mVi&#10;mvZgYpn3XmKZ915imfdeYpn3XmKZ915imfde/3MQAf+FDAD6lgoA26UGANGxCADLuwgAxscLAL3H&#10;IAKyxTILqMFAGZ6+SieUulM0i7ZaPoO0YUd8sWhPda9vVW+tdlpqq31fZamGY2GokGddp5tqWaeo&#10;a1enuGxWp8xsWKjpaFqn9GNbo/heXKP5XVyj+V1co/ldXKP5XVyj+V1co/ld/3gNAP+LCQDfnAMA&#10;0qkGAMm0BwDCvgYAvMwIALXNHAGryy8Jocg9FpfFSCONwlEvhL9YOny8X0N1umZKb7htUGm3dFVk&#10;tXxaX7SFXluzj2FXs5pkVLKnZVKyt2ZRs8xmUrPpY1Sy919VrvpbVq37Wlat+1pWrftaVq37Wlat&#10;+1pWrfta/34JAPKRAgDWoQIAyq0FAMC3BQC4wgUAss8JAKvUFwCj0ysGmdA6Eo/ORR+Fy04qfclW&#10;NHXHXT1uxWVEaMRsSWPCc05ewXtTWcGEVlXAj1lSv5tcT7+oXU2/uF5MwM1eTMDqXE6/+VlPvP5V&#10;ULr+VVC6/lVQuv5VULr+VVC6/lVQuv5V/4UCAN2YAADNpgIAwbEDALe6AwCuxgYAp9MKAKDdFQCZ&#10;3SgEkNs3DobZQhl91kskddRULW3SXDVn0WM8YdBrQVzPckZYz3tJVM6ETVDOj1BNzptSS86pU0nO&#10;uVRIz89USM7rU0nO+FBKy/9OSsr/TUrK/01Kyv9NSsr/TUrK/01Kyv9N548AANGfAADDqwEAt7QC&#10;AK2/AwCjywYAm9kKAJTlGgGN5SsGhOQ1DXvjPxZz4kgebOFSJmbhWixg4GIyW+BqNlfgcjpT33s9&#10;UN+FQE3fj0NK4JtFSOCoRkbguEdF4cxHReDoR0Xf9kZF3v9ERd7/REXe/0RF3v9ERd7/REXe/0RF&#10;3v9E2ZcAAMemAAC4sAAArLkBAKLFAgCY0QYAj+sNAInuHwKA7isGeO00DHDtPRNo7UYZYu1OHl3t&#10;VyNZ7WAnVe1oKlLtcS1P7XkvTO2DMkrujTRH7pg1Re6lN0PvszhC8MQ4QfDfOUHv7zhA7f04QOz/&#10;OEDs/zhA7P84QOz/OEDs/zhA7P84y6AAALqrAACttAAAocAAAJbMAQCL2QUAhPgRAXz4HwJ0+CkG&#10;bPgyCmT4Ow9e+UMTWPlLF1P5UxpQ+VsdTfpkH0r6bCFI+nQjRvp+JUT7iCZB+5MoQPueKT78qyo9&#10;/LkrO/3LKzv94is6/PQrOvz3Kzr89ys6/PcrOvz3Kzr89ys6/PcrvagAAK6wAAChvAAAlcgAAInU&#10;AAB+6AUAd/8SAW//HAJn/yYFYP8vCFn/NwtU/z8OT/9HEUv/ThNH/1YVRP9dFkL/ZBhA/2wZPf91&#10;Gjv/fhs5/4kcN/+UHTb/oB41/6wfM/+5HzP/yB8y/+IgMv/nIDL/5yAy/+cgMv/nIDL/5yAy/+cg&#10;sK0AAKK3AACVxAAAh9AAAHvdAABy/QkAav8RAWH/GQJa/yIDVP8qBU7/MgdJ/zoJRf9BC0H/SAw+&#10;/04OO/9VDzj/WxA2/2IRNP9pETL/chIv/3sTLf+GFCv/khUq/54VKf+pFij/sxYn/8IWJ//HFif/&#10;xxYn/8cWJ//HFif/xxYn/8cWpLQAAJbAAACHzAAAetoAAG3rAABk/wUAXP8OAVT/FAFN/xwCSP8k&#10;BEL/LAU+/zMGOv85Bzb/QAgz/0UIMP9LCS7/UQor/1cKKf9dCyf/ZAsk/2wMIv92DSD/gA0e/4wO&#10;Hf+XDhz/oQ4b/6wPG/+uDxv/rg8b/64PG/+uDxv/rg8b/64Pl7wAAIjJAAB51gAAa+MAAF/2AABW&#10;/wAATv8KAEf/EAFB/xYCPP8dAjf/JAMy/yoDL/8wBCv/NgUn/zsFJf9ABSL/RQYg/0oGHv9QBhv/&#10;VgcZ/1wHF/9kCBX/bQgT/3cIEf+BCRD/iwkQ/5UJD/+YCQ//mAkP/5gJD/+YCQ//mAkP/5gJ/0kn&#10;Av9EMQT/SzEE/1A0Bv9SOgj/UkML/1FOD/9PXBP/TWsW/0x5Gf9Lhxv/SZMd/0idH/9IpiD/R64h&#10;/0e1Iv9GvSP/RsYj/0bQJP9G4CT/Ruol/0bzJf9G+iX/Rv8l/0b/Jf9G/yX/Rv8k/Ub/I/1G/yP9&#10;Rv8j/Ub/I/1G/yP9Rv8j/0knAv9GLwP/TS8E/1IyBv9VOQj/VUIL/1RND/9SWRP/UGgX/093Gv9O&#10;hB3/TJEf/0ubIf9KpCL/Sqwj/0mzJP9JuyX/SMQm/0jNJv9I3Sf/SOgn/0jxKP9I+Sj/SP8o/0j/&#10;KP5I/yj7SP8n+Uj/JvlI/yb5SP8m+Uj/JvlI/yb5SP8m/0onAv9ILQP/UC0E/1UwBv9YNgj/WUAL&#10;/1hLD/9VVhP/VGYY/1J0G/9RgR7/T44h/06YI/9NoSX/Takm/0yxJ/9LuCj/S8Ep/0vKKv9K2Sr/&#10;SuYr/0rwK/9K+Cz/Sv8s/Ur/LPpK/yv3Sv8p9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj1Sv8o/0smAv9L&#10;KwP/UisE/1guBf9bNAj/XT4L/11JD/9aVBT/WWIY/1dxHf9VfiD/U4oj/1KVJv9Rnij/UKYq/0+u&#10;K/9OtSz/Tr0t/03HLv9N0y//TOMw/0ztMPxM9jH6TP4x90z/MfVN/y/yTf8t8E3/K/BN/yvwTf8r&#10;8E3/K/BN/yvwTf8r/0smAv9OKQP/VikE/1wrBf9gMQf/YjsL/2JGD/9gURT/Xl8Z/1xtHv9aeiP/&#10;WIYm/1aRKf9Vmiz/U6Iu/1KqMP9RsTH/Ubkz/1DDNP5PzjX7T982+E7rN/VO9TjyTv048E//Ne5Q&#10;/zPrUf8x6VH/L+lR/y/pUf8v6VH/L+lR/y/pUf8v/0wlAv9RJwP/WiYD/2AoBf9lLwf/aDkK/2hD&#10;D/9nThX/ZVoa/2JoIP9fdiX/XYEq/1qMLv5YljH8V540+1WmNvlUrTj4U7U691K+O/VRyT3zUdo+&#10;8FDoP+xQ80DpUf0+6FP/O+ZU/zjjVf814VX/M+FV/zPhVf8z4VX/M+FV/zPhVf8z/00kAv9UJAP/&#10;XSMD/2UlBP9qLQb/bTYK/25ADv9tSxT/a1Yb/2hkIf5lcSj7Yn0t+F+HMvZckTbzWpk68lihPfBX&#10;qUDuVbFC7FS5ROtTxEbpUtJI5VHlSeJS8kjfVPxE3Vb/QNtY/z3WWf860ln/ONJZ/zjSWf840ln/&#10;ONJZ/zjSWf84/04kAv9YIQP/YSAD/2ojBP9wKwX/czQJ/3Q+Dv90SBT/clIb+29fI/ZrbCryZ3cx&#10;72OCN+xgiz3pXZRB5lqcReRYpEniVqxM4FS0Tt1Uv1DbVM1Q11PiUdJU8E7QV/tKzlr/Rc1c/0LJ&#10;XP8+xVz/PMVc/zzFXP88xVz/PMVc/zzFXP88/08jAv9bHwL/ZR0C/24hA/91KQX/eTEI/3o7DP96&#10;RBP6eU4b9HZbI+5xZyzpbHI15Wh8POFjhUPdYI5I2V2XTNVcn0/SWqdRz1mwU81YulTLWMZVyVfa&#10;VsVX7FXDW/lPwl7/SsBf/0a9YP9CumD/QLpg/0C6YP9AumD/QLpg/0C6YP9A/1IhAv9eHQL/aRoC&#10;/3MfA/96JgT/fi8G/4E4C/uBQRLzgEsa7HxXI+Z3Yy3gcW042m13QNNpgEbPZYlLy2ORT8hgmVLF&#10;X6FVwl2qV8Bcs1m+XL9avFvOW7hb5Vu3XvVVt2L/T7Vj/0qyZP9GsGT/Q7Bk/0OwZP9DsGT/Q7Bk&#10;/0OwZP9D/1UfAv9hGgL/bRgC/3cdAv9+JAP/hCwF/oc1CfWIPhDth0gY5YNUIt5+Xy7UeGk4znNz&#10;QMlufEfEa4RMwGiMUb1llFS6Y5xXt2KlWrRgrlyyYLlesF/HXq1f31+sYvFZrGX+U6pn/06oZ/9K&#10;pmf/RqZn/0amZ/9Gpmf/RqZn/0amZ/9G/1cdAv9kGAL/cBYC/3scAv+DIgL/iSoE+YwyB++OOw3n&#10;jkQW3opRIdSEXC3MfmY4xXhvQcB0d0i7cIBNt22IUrNqkFawaJhZrGagXKplqV+nZLRgpWPCYaNj&#10;1WKiZe1domn7V6Fq/1Gfa/9Mnmv/SZ5r/0mea/9Jnmv/SZ5r/0mea/9J/1kcAv9nFgH/cxUB/34a&#10;Af+HIAL/jScD9JIvBuqUOAvhlEIT1o9OIMyJWS3Fg2M3vn1rQLh5dEizdXxOrnKEU6pvjFenbZRb&#10;o2ucXqBppWCeaLBjm2e9ZJlnzmSYaehhmm35Wplu/1SXbv9Plm7/S5Zu/0uWbv9Llm7/S5Zu/0uW&#10;bv9L/1saAv9pFAH/dhQB/4EYAf+KHQH8kSQC8JcsBOWaNAjcmj8Rz5RMH8aOVyy+iGA3t4JpQLF+&#10;cUisenlOp3eAU6N0iFifcZBcm2+YX5htoWKVbKxkk2y5ZpFryWaQbeRkkXH2XJFy/laQcv9RkHL/&#10;TZBy/02Qcv9NkHL/TZBy/02Qcv9N/10YAf9rEwH/eRMB/4QWAf+OGwH4lSEB65soA+GgMAbVnj0Q&#10;yphKHsGSVCu5jF42sYdmP6uCbkemfnZOoXt9U5x4hViYdo1clHSVX5FynmOOcalli3C1Z4lwxWeI&#10;cOBminT0Xot2/FiKdv9SiXb/Tol2/06Jdv9OiXb/Tol2/06Jdv9O/18XAf9uEQH/exIB/4cUAP+R&#10;GAH0mR0B56AjAt2lKwTPoTsPxZxIHbyWUyq0kFw1rItkP6aHbEegg3NNm4B6U5Z9gleSeopcjniS&#10;YIp2nGOHdaZmhHSyaIJ0wmiAdNtog3jyYIR6+1mEef9UhHn/T4R5/0+Eef9PhHn/T4R5/0+Eef9P&#10;/2EVAf9wEAH/fhEA/4oSAP+UFQDwnRkA46UeAdeoKAPLpTkOwZ9GG7eaUSmvlVo0p5BiPqGLakab&#10;h3FMlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfXmwaHt5v2l6edZpfHzwYX5++lp+ff5Vfn3/UX59&#10;/1F+ff9Rfn3/UX59/1F+ff9R/2MUAf9yDwH/gRAA/40RAPyYEgDsoRMA36oWANGsJgPHqDcNvKNE&#10;GrOeTyeqmVgzo5RgPZyQaEWWjG9MkIl2UouGfVeGhIVbgoKOX36Al2N6f6Fmd36taHV+vWlzftJp&#10;doHuYniC+lt4gv5WeYH/UXmB/1F5gf9ReYH/UXmB/1F5gf9R/2UTAf91DgD/gw4A/5AOAPWbDgDo&#10;pg4A2a8PAMyvJALCqzUMuKdDGa6iTiamnVYxnpleO5eVZkSQkW1Li450UYaMe1aBiYNbfIeLX3iG&#10;lWJ0hJ9lcYOraG6Dumltg85pb4brY3KH+Vxzhv1Wc4X/UnOF/1Jzhf9Sc4X/UnOF/1Jzhf9S/2gR&#10;Af94DQD/hg0A9pMMAN6gCQDWqQoA0rINAMeyIgK9rzMKs6tBF6qnTCSholUwmZ5dOpKaZEKLl2tJ&#10;hZRyUICSeVV7j4Fado2JXnKMkmJuip1la4mpZ2iJuGhnictoaYvpY2yN+VxtjP1XbYr/Um2K/1Jt&#10;iv9SbYr/Um2K/1Jtiv9S/2sQAf97CwD/igoA4pgGANajCADQrAkAy7ULAMG2HwG4tDEJrrA/FqSs&#10;SiKcqFMulKRbOIygYkCGnmlIgJtwTnqZd1N1ln5YcJSHXGyTkGBokptjZJGnZWKQtmZgkclmYpLn&#10;YmWU+Fxnkv1XZ5H/UmeR/1Jnkf9SZ5H/UmeR/1Jnkf9S/24OAP9/CQDxjgUA2ZsFAM+mBwDJrwcA&#10;xLkIALu6HAGyuC8HqLU9E5+xSCCWrlErjqpZNYanYD6ApWdFeqJuS3SgdVFvnnxVapyFWWabjl1i&#10;mplgXpmmYlyZtGNamcdjW5rlYF+b91tgmv5WYZj/UmGY/1JhmP9SYZj/UmGY/1JhmP9S/3ILAP+D&#10;BQDfkwEA0Z8EAMmqBgDBsgUAu70EALS/GACrviwFors6EZm4RR2QtU8oh7JXMoCvXjp5rWVCc6ts&#10;SG6pc01pp3pRZKaDVl+kjVlco5hcWKOkXlajs19Vo8ZfVaTkXVik9lhao/9UW6H/UFuh/1Bbof9Q&#10;W6H/UFuh/1Bbof9Q/3cHAPCJAADWmAAAy6QDAMGtBAC5tgMAssAEAKvFFACjxSgEm8I3DpHAQxmJ&#10;vUwkgLpVLnm4XDZytmM9bbRqQ2ezcUhisXlMXrCBUFqvi1RWr5dWU66jWFCusllPrsZZT67kWFGu&#10;9lRTrv9QVKz/TVSs/01UrP9NVKz/TVSs/01UrP9N/30AAN+PAADOnQAAw6gCALmwAgCwugIAqMQF&#10;AKHMDwCbzCMCksozConIPxWBxkkfecRSKHLCWjBrwWE3Zr9oPGG+cEFcvXhFWLyBSVS8i0xRu5ZP&#10;TrujUUy7s1JKu8ZSSrvkUUy79k5Nuv9LTrn/SU65/0lOuf9JTrn/SU65/0lOuf9J74UAANSVAADH&#10;owAAuqwBALC0AACnvwMAnskGAJXUCwCQ1R0BidQuBoDSPBB40EYZcc9PIWrOWClkzV8vX8xnNFrL&#10;bjlWync9UsqAQE/Ji0NMyZdFScmkR0fJs0hGyshIRsrmR0fJ90VHyP9DSMf/QkjH/0JIx/9CSMf/&#10;QkjH/0JIx/9C3o0AAMucAAC9pwAAsbAAAKa6AACcxAMAk88HAIrdDACF3x0Bft8sBXbeNwtv3kMT&#10;aN1NGmLcVSBd210mWNtlKlTabS5Q2nYyTdqANUraizdH2pc5RdqkO0PbtDxC3Mg8QtvlO0La9DpC&#10;2f46Q9j/OUPY/zlD2P85Q9j/OUPY/zlD2P850JYAAMGjAACyrAAAp7UAAJzAAACRygMAh9YHAIDp&#10;EQB56SACcuksBWvpNgpk6T8PXulIFFnpURlV6FocUeliIE7payNL6XQlSOl9J0bpiCpD6ZMrQeqg&#10;LUDqry4+68AuPezbLj3q7y496PwuPef/LT3n/y095/8tPef/LT3n/y095/8txZ8AALWpAACosQAA&#10;nLwAAJDHAACE0gEAet8GAHT0EwBt9CACZvQqBF/0NAha9T0LVPVFD0/1TBJM9VUUSfZdF0b2ZRhE&#10;9m4aQfZ3HD/3gR09940fO/eZIDn4piE4+LUiN/nIIjb54yI2+PMiNvf8Ijb3/CI29/wiNvf8Ijb3&#10;/CI29/wit6YAAKmuAACcuQAAkMQAAIPPAAB32wAAb/YKAGf/EwFg/x0CWv8nA1T/MAVP/zgISv9A&#10;Ckb/SAxD/08OQP9WDz3/XhA7/2USOP9uEzb/dxQ0/4IVMv+PFjD/mxcv/6kXLv+3GC3/yBgs/+EY&#10;LP/vGCz/7xgs/+8YLP/vGCz/7xgs/+8Yq6sAAJ61AACQwQAAgswAAHXZAABp5AAAYf8JAFv/EQBU&#10;/xkBTv8iAkn/KwRE/zIFQP86Bjz/QQc5/0cINv9OCTP/VAox/1sLLv9iDCz/awwp/3UNJ/+ADiX/&#10;jQ4k/5oPI/+mECL/sxAh/8EQIf/QECH/0BAh/9AQIf/QECH/0BAh/9AQn7IAAJG+AACDygAAddYA&#10;AGfiAABb8QAAVP8GAE7/DgBI/xQBQv8cAj3/JAI5/ysDNf8yBDH/OAQu/z4FK/9DBSj/SQYl/08G&#10;I/9WByH/XQce/2UIHP9vCBn/egkX/4cJFv+UCRX/nwoU/6oKFP+zChT/swoU/7MKFP+zChT/swoU&#10;/7MKk7sAAITHAAB10wAAZ+EAAFjoAABO+wAASP8AAEH/CgA7/xABNv8VATH/HAEt/yICKf8oAiX/&#10;LQIi/zIDH/84Axz/PQMa/0IDF/9IBBX/TgQT/1UEEf9dBQ//ZwUN/3IFDP99BQr/iQYK/5MGCf+c&#10;Bgn/nAYJ/5wGCf+cBgn/nAYJ/5wG/z8qAv8/MAP/RDAD/0gzBP9JOQb/SEII/0ZNC/9FWw7/Q2kR&#10;/0F3E/9AhRX/P5EW/z6bGP8+pBj/PasZ/z2zGv89uhr/PcMa/zzMG/882xv/POcb/zzwG/88+Bv/&#10;Pf8b/z3/G/89/xv/Pf8a/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/0AqAv9BLgP/Ry4D/0oxBP9M&#10;Nwb/S0AI/0pLC/9IWQ//RmcR/0R1FP9Dghb/Qo8Y/0GZGf9Bohr/QKkb/0CxG/8/uBz/P8Ac/z/J&#10;Hf8/1h3/P+Ud/z/vHf8/9x7/P/4d/z//Hf8//x3/QP8c/kD/G/5A/xv+QP8b/kD/G/5A/xv+QP8b&#10;/0AqAv9DLAP/SSwD/00vBP9PNQb/UD4I/05JDP9MVg//SmQS/0hyFf9Hfxj/RosZ/0WWG/9Enxz/&#10;RKcd/0OuHv9DtR//Qr0f/0LGIP9C0SD/QuIh/0LtIf9C9SH/Qv0h/UL/IftD/yD6Q/8f+UP/HvlD&#10;/x75Q/8e+UP/HvlD/x75Q/8e/0EpAv9GKgP/TCkD/1EsBP9TMgb/VDwI/1RHDP9RUg//T2AT/01v&#10;F/9MfBn/Sogc/0mSHv9Imx//R6Mh/0erIv9GsiP/Rroj/0bDJP9FzSX/Rd4l/0XqJvxF9Cb5Rfwm&#10;9kX/JvVG/yT0Rv8j80f/IfNH/yHzR/8h80f/IfNH/yHzR/8h/0IoAv9JJwL/UCYD/1UoBP9YLwX/&#10;WjkI/1pEDP9XTxD/VVwU/1NqGP9Rdxv/T4Mf/06OIf9NlyP/TJ8l/0unJv9Krif/SrYp/km+Kv1J&#10;ySr6SNkr90jnLPRI8izxSPss70n/Ku1K/yjsSv8n60v/JetM/yXrTP8l60z/JetM/yXrTP8l/0Mo&#10;Av9NJAL/VCMD/1olA/9eLAX/YDYH/2BBC/9eTBD/W1cV/1lmGf9Xch7/VX4i/lOJJfxRkyj6UJsq&#10;+U+jLPdOqi72TbIv9Ey6MPNMxDLyS9Ez7kvkNOpK8DTnS/oz5U3/MORO/y3iT/8r4VD/KeFQ/ynh&#10;UP8p4VD/KeFQ/ynhUP8p/0YlAv9QIQL/WCAC/18hA/9kKgT/ZjMH/2Y9C/9lSBD/YlMV/2BhG/xd&#10;bSD4Wnkl9ViEKfNWjS3wVJYw7lKeM+1RpTXrUK036U61OedOvzvmTcw840zgPd9N7jzcT/k52VH/&#10;NdZS/zLUU/8w01T/LdNV/y3TVf8t01X/LdNV/y3TVf8t/0ojAv9UHgL/XBwC/2QfAv9pJwT/bDAG&#10;/206Cv9sRA/9ak8V+GdcHPNjaCLvYHQo611+LuhaiDPlV5E341WZOuBToD7eUqhA3FGxQdlQu0LW&#10;UMhD01DcRM9Q7EPMUvg/y1X/O8lX/zfIWP80x1n/MsZZ/zHGWf8xxln/McZZ/zHGWf8x/00gAv9X&#10;GwL/YBkC/2kdAv9vJQP/ci0F/3Q3CP1zQQ72cUsU8G5YHOpqZCTlZW4r4GF5M9xegjjYXIs801qU&#10;P9BYnELOV6NEy1WsRslVtUfHVMBJxVTQScJT5knAVvVFvln/QL1b/zy8XP85u13/Nbpd/zW6Xf81&#10;ul3/Nbpd/zW6Xf81/1AeAv9bGQH/ZBYB/20bAv90IgL/eCoE/3ozB/Z6PQzveEcT53VUG+FwXyXa&#10;a2ot02d0NM5kfTrKYYY/x1+OQsRdlkXBW55Iv1qmSrxZr0y6WLpNuFjITrZY3060WfBLs1z9RbJf&#10;/0CyYP88sGH/ObBh/ziwYf84sGH/OLBh/ziwYf84/1IbAf9eFgH/aBQB/3IZAf95HwL/ficD+YAw&#10;BfCBOQrngEMR4HxQGtZ3WyTPcmYuyW1vNcRqeDvAZ4FAvGSJRLlikUi2YJlKs1+hTbFdqk+uXLRR&#10;rFzBUqpc1FKoXetQqGD6Sahj/0SoZP9ApmX/PKZl/zumZf87pmX/O6Zl/zumZf87/1UZAf9hFAH/&#10;bBIB/3YXAf99HAH/gyMC9IYsBOqINQfhh0AO1oJMGc19WCTGd2ItwHNrNbtvdDy3bHxBs2mERq9n&#10;jEmsZZRMqWOcT6ZipVGkYa9TomC8VaBgzVWeYOZUnmT3TZ9n/0efaf9Dnmn/P51p/z2daf89nWn/&#10;PZ1p/z2daf89/1cXAf9jEgH/bxEB/3kUAf+BGQH7hyAB74wnAuSOMAXajT0Mz4dKGMeCVSO/fV8t&#10;uXhoNbN0cDyvcXhCq26ARqdsiEqkaZBOoGiYUZ1moVObZatVmGS4V5ZkyFiUZOFYlWj0UJZr/0qX&#10;bP9Flm3/QZZt/0CWbf9Alm3/QJZt/0CWbf9A/1kVAf9mEAH/chAA/30SAP+FFgD2jBsB6pEiAd+U&#10;KwPTkToLyYxHF8CHUyK5glwssn1lNa15bTyodXVCo3N9R6BwhEucboxOmWyVUpVrnlSSaahXkGm0&#10;WY5ow1mMaNxajWzyU49u/0yQcP9Hj3H/Q49x/0GPcf9Bj3H/QY9x/0GPcf9B/1sUAf9oDwD/dQ8A&#10;/4ARAP+JEwDykBcA5ZYcANmZJgLNlTgKxJBFFruLUSGzhlosrYJjNKd+azuhenJBnXd6Rpl1gUuV&#10;c4lPknGRUo5vm1WLbqVYiG2wWoZsv1uEbdVbhm/vVYhy/U6JdP9JiXT/RIh0/0OIdP9DiHT/Q4h0&#10;/0OIdP9D/10SAf9rDgD/eA4A/4MPAP2MEADtlBIA4JoVANOcJALImTYJv5RDFbaPTyCuilgrp4Zh&#10;M6GCaDucf3BBl3x3RpN5fkuPd4ZPi3WPUohzmFaEcqJYgXGuWn9xvFx9cdBcf3PsVoF2+0+DeP9K&#10;g3j/RYJ4/0SCeP9Egnj/RIJ4/0SCeP9E/18RAf9tDAD/eg0A/4UNAPKPDQDnmA0A258OAM6fIgHE&#10;nTQIuphCFLKTTR+qj1Yqo4pfMpyGZjqXg21AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d6BZe3arW3l1&#10;ulx3ds1ceHfqWHt6+lF9fP9LfXz/Rn18/0V9fP9FfXz/RX18/0V9fP9F/2EQAf9vCwD/fQsA9YgK&#10;AN+TCADYmwoA06IMAMmjHwG/oDIHtpxAE62XSx6lk1Qono9dMZiLZDmSiGs/jYVyRYiDekqEgIFO&#10;gH+KUnx9k1V4fJ1YdXupW3J6uFxxespccnzoWHV++VF3gP9Md4D/R3eA/0Z3gP9Gd4D/RneA/0Z3&#10;gP9G/2QPAP9yCQD/fwgA5YwFANiWBwDRngkAzqUKAMSmHQG6pC8GsaA+EaicSR2gmFMnmZRbMJOQ&#10;YjiNjWk+iIpwRIOIeEl+hn9NeoSIUXaCkVVygZtYb4CnWmx/tVxrgMhca4HlWW6D91JxhP9NcoT/&#10;SHKE/0dyhP9HcoT/R3KE/0dyhP9H/2YNAP91BwD2gwUA3I8DANKYBgDMoQcAyKgIAL+pGgC1qC0F&#10;rKQ8EKSgRxucnVEllJlZL46WYDaIk2c9gpBuQ32Odkh5jH1MdIqFUHCIj1Rsh5lXaYalWWaGs1tl&#10;hsVbZYbjWWiI9lJriv9NbIr/SGyJ/0dsif9HbIn/R2yJ/0dsif9H/2kLAP94BADlhwAA1pIDAM2c&#10;BQDGpAYAwasGALmtFwCwrCsEp6k6Dp+mRRmWok8jj59XLYicXzWCmWY7fZdsQXiVc0Zzk3tLbpGD&#10;T2qPjVJmjpdVY42jWGCNsVlfjcNaXo3gWGKP9VJkkP9NZpD/SGaP/0dmj/9HZo//R2aP/0dmj/9H&#10;/2wIAP58AADeigAA0JYCAMifBADApwQAua4DALKyFACqsSgDoa83DJmsQxeRqE0hiaVVKoKjXDJ8&#10;oGM5d55qPnKccURtmnlIaJmBTGSXi1BglpVTXZaiVVqVsFdZlcFXWJXeVluW81Bdl/9MX5f/R2CW&#10;/0Zglv9GYJb/RmCW/0Zglv9G/3ADAOuBAADWjwAAypoBAMGjAwC5qgIAsbIBAKq3EQCjtyQCm7U0&#10;CpOyQBSKr0oeg61TJ3yrWi52qGE1cKdoO2ulb0Bno3dEYqJ/SF6hiUxaoJRPV5+gUVSfrlNTn8BT&#10;Up/dUlWf805XoP9KWaD/Rlmf/0VZn/9FWZ//RVmf/0VZn/9F/3UAAOCGAADPkwAAxJ8BALqnAQCx&#10;rgAAqbYAAKG9DQCbvSABlLwxB4u6PRCDt0gafLVQInWzWCpvsl8warBmNmWvbTtgrXU/XKx+Q1ir&#10;h0dVqpNKUaqfTE+qrk1NqsBNTarcTU6q8klQqv5GUqn/Q1Kp/0JSqf9CUqn/QlKp/0JSqf9C8nwA&#10;ANeMAADImQAAvaMAALKrAACpsgAAoLsCAJfECQCSxRsAi8QsBIPCOgx7wUQVdL9OHW69ViRovF0q&#10;Y7tkMF+6bDRauXQ5Vrh8PFO3hz9Pt5JCTLafREq2rUZItsBGSLfdRUm28kNKtf9BS7X/Pku0/z1L&#10;tP89S7T/PUu0/z1LtP894oMAAM2SAADBnwAAtKcAAKqvAACguAAAlsADAIzKBwCGzRQAgc0mAnrM&#10;NQhzy0EPbMpKF2bJUx1hyFsjXMdiKFjGaixUxnIwUMV8M03FhjZKxJI5R8SfO0XErjxExcE8Q8Xf&#10;PETE8ztEw/85RcL/N0XB/zdFwf83RcH/N0XB/zdFwf831YsAAMWaAAC3pAAAq6wAAKC0AACWvgAA&#10;i8cEAIHQCAB42Q4AddkgAW/YLwRp2DwJY9ZGEF7WUBVZ1VgaVdRgH1HUaCJO1HEmS9N7KUjThStF&#10;05IuQtSfL0HUrzA/1cIxP9XhMD/T8jA/0v0vP9H/Lj/Q/y4/0P8uP9D/Lj/Q/y4/0P8uypQAALuh&#10;AACtqQAAorEAAJa7AACLxAAAgM0DAHXYCABv5BEAauQgAWTkLQNe5DgHWeRBC1XkSw9R5FQSTeRd&#10;FkrkZRhH5G4bReR3HULkgh9A5I4hPuWbIzzlqiQ75rwkOubTJDnl7iQ54/ojOeL/JDni/yQ54v8k&#10;OeL/JDni/yQ54v8kv54AAK+mAACjrgAAl7gAAIrCAAB+zAAAc9YCAGnlCQBk7xQAX/AgAVnwKwNU&#10;8DUFT/A+B0vxRgpH8U4MRPFXDkLxXxA/8mcSPfJwFDryexU484cWNvOUGDX0ohkz9LEZMvXFGjH1&#10;4hox9PEZMfH+GTHx/xkx8f8ZMfH/GTHx/xkx8f8ZsqQAAKWrAACYtgAAi8AAAH7KAABx1QAAZd4A&#10;AF71CgBZ/BMAU/weAU78JwJK/TADRf05BUH9QAY+/kgHO/5PCTj/Vwo2/14LM/9nDDH/cA0u/3wO&#10;LP+JDyv/lhAp/6QQKP+0ESf/xxEn/+ERJv/yESb/9hEm//YRJv/2ESb/9hEm//YRp6kAAJmzAACL&#10;vgAAfskAAHDTAABk3gAAWOcAAFL/CQBN/xEAR/8ZAUP/IgE+/yoCOv8yAzf/OQMz/z8EMP9GBS3/&#10;TQUr/1QGKP9bByb/Ywcj/20IIf95CR//hwke/5UKHf+jChz/sQob/8ALGv/WCxr/3wsa/98LGv/f&#10;Cxr/3wsa/98Lm7EAAI28AAB+xwAAcNIAAGPeAABV5AAAS/UAAEb/BQBA/w4AO/8UADf/GwEz/yMB&#10;L/8pAiv/MAIo/zUCJf87AyL/QQMf/0cDHf9OAxr/VQQY/14EFf9oBRP/dAUR/4IFEP+QBhD/nQYP&#10;/6kGDv+1Bg7/ugYO/7oGDv+6Bg7/ugYO/7oGjroAAH/FAABw0QAAYt4AAFTlAABG6wAAP/4AADn/&#10;AAA0/wkAL/8OACv/FAAn/xoBI/8hAR//JQEc/yoBGf8vARb/NAIU/zoCEf9AAhD/RgIO/04CDP9W&#10;Agn/YAMH/2wDBP94AwP/hgMC/5EDAf+dAwH/oQMB/6EDAf+hAwH/oQMB/6ED/zYtAv85LgL/Pi4D&#10;/0AyA/9AOAT/PkEG/zxMCP86Wgr/OGgM/zZ2Dv81gw//NI8Q/zOZEf8zoRH/M6kS/zKwEv8ytxL/&#10;Mr8S/zLIE/8y0xP/MuMT/zLtE/8y9hL/M/4S/zP/Ev8z/xL/M/8R/zP/Ef8z/xD/M/8Q/zP/EP8z&#10;/xD/M/8Q/zYtAv87LAL/QCwD/0MvA/9DNQT/Qj4G/0BKCP8+Vwv/PGUN/zpzD/84gBD/N4wR/zeW&#10;Ev82nxP/NqcT/zauFP82tRT/NrwU/zXFFf810BX/NeAV/zbrFf829BX/Nv0U/zb/FP82/xT+N/8T&#10;/jb/E/02/xL9Nv8S/Tb/Ev02/xL9Nv8S/zcsAv8+KgL/QyoC/0YtA/9HMgT/RjwG/0VICP9DVQv/&#10;QWIN/z9wEP89fRH/PIkT/zuTFP87nBX/OqQW/zqrFv86shf/OrkX/znCF/85zBf/Od0Y/znpGP85&#10;8xj/OvsY/Dr/F/o6/xf5Ov8W+Dr/Fvg6/xX4Ov8V+Dr/Ffg6/xX4Ov8V/zkrAv9BJwL/RicC/0op&#10;A/9LLwT/TDkG/0tFCP9IUQv/Rl4O/0RsEf9CeRP/QYUV/0CPF/9AmBj/P6AY/z+nGf8+rhr/PrYa&#10;/z6+G/8+yBv/PdYc/j3mHPs+8Rz4Pvoc9T7/HPM+/xryP/8Z8T//GfE//xjxP/8Y8T//GPE//xjx&#10;P/8Y/z0oAv9FJAL/SiMC/04lA/9RLAT/UjYG/1FBCP9PTQz/TFoP/0pnEv9IdBX/R4AX/0aLGf9F&#10;lBv/RJwc/0OkHf5Dqx79QrIf/EK6IPpCxCD5QtAh9kHiIfJC7iLvQvki7UL/IOtD/x/qQ/8d6UT/&#10;HOhE/xvoRP8b6ET/G+hE/xvoRP8b/0AlAv9IIQL/TyAC/1MhAv9XKQP/WTMF/1g+CP9WSQz/UlUQ&#10;/1FjFP9Pbxf+TXsa+0uGHflKjx/3SZgh9kifIvRHpiTzR64l8Ua2JvBGvyfvRcso7EXeKehF7Cnl&#10;Rvgo4kf/JuFI/yTfSf8i3kn/IN1J/x/dSf8f3Un/H91J/x/dSf8f/0MiAv9MHgH/UxwC/1keAv9d&#10;JgP/XzAE/186B/9dRQv/WlAQ/VheFfhVahn1U3Yd8lGAIe9PiiTtTZMm60yaKelLoivnSqks5Umx&#10;LuRIuy/iSMcx4EjZMdxI6jHYSfYu1Ev/K9JM/ynQTf8mz07/Jc5O/yPOTv8jzk7/I85O/yPOTv8j&#10;/0cfAf9QGgH/VxgB/14cAf9jIwL/ZiwE/2Y2Bv9kQQr6YkwP9F9ZFe9cZRvrWXAg51Z7JeRUhCnh&#10;UY0t3lCVMNxPnTLZTqUz1k2tNdNNtzbRTMI3z0zROMxM5jjJTfQ1x0//McVR/y7EUv8rw1P/KcJT&#10;/yfCU/8nwlP/J8JT/yfCU/8n/0ocAf9UFwH/XBUB/2MZAf9pIAL/bCkD/20yBflsPQnyaUcO62ZU&#10;FeVjYBzgX2si21x1KNZZfy3SV4gwz1WQM8xUmDbKU6A4x1KnOsVRsDvDULs8wVDJPb9Q3z28UfA7&#10;ulP8N7lV/zO4V/8vt1j/LbdY/yu3WP8rt1j/K7dY/yu3WP8r/00aAf9XFAH/YBIB/2gXAf9uHQH/&#10;ciUC+3MuA/JzOAfpcUMN4m5QFNtpXBzTZWYkzmJwKslfei/GXIIzw1uKNsBZkjm9WJo7u1aiPrhV&#10;qz+2VbVBtFTCQrJU1EKwVepBrlf5PK5Z/zetW/8zrVz/MK1d/y6tXf8urV3/Lq1d/y6tXf8u/1AX&#10;Af9aEgH/ZBAA/20UAP9zGgH/dyEB9HkpAup6MwXieD8K2XRME89wWBzJa2IkxGhsK79ldTC7Yn01&#10;uGCFOLVejTyyXJU+r1udQa1apkOrWa9EqVm8RadYzEakWOVGpFv2QKNe/zujX/83o2D/M6Nh/zGj&#10;Yf8xo2H/MaNh/zGjYf8x/1MVAf9dEAD/aA8A/3ASAP93FgD7fBwB7n8kAeSALQPafzsIz3pJEsd1&#10;VBvBcV8ku21oK7ZqcDGyZ3k2r2WAOqtjiD2oYZBApmCYQ6NeoUWgXqtHnl23SJxdxkmaXN9Jml/y&#10;RJpi/z6aY/85m2X/Nptl/zObZf8zm2X/M5tl/zObZf8z/1UTAf9gDgD/aw4A/3QQAP97EgD1gRcA&#10;6IQeAN6HJwHRhDcHyH9GEcB7URu5dlsjtHJlK69vbTGqbHU2p2p8OqNohD6gZoxBnWSURJpjnUeX&#10;YqdJlWGyS5NhwUyRYdhMkWPvR5Jl/UGSZ/88k2n/OJNq/zWTav81k2r/NZNq/zWTav81/1cRAf9j&#10;DQD/bgwA/3cOAP9/DwDwhREA44kWANaLIwHLiDUGwoRDELqATxqze1kjrXdiKqh0ajGjcXE2n255&#10;O5xsgT+YaohClWmRRZJnmkiPZqNKjWWvTIplvU2JZdFOiWfsSopp+0OLa/8+jG3/Ooxu/zeMbv83&#10;jG7/N4xu/zeMbv83/1kQAP9lCwD/cQsA/3oLAPGCDADoiQ0A3Y4OAM+PIAHGjTIGvYlBD7WETRmu&#10;gFYip3xfKqJ4ZzCddW82mXN2OpVxfT+Sb4VCjm2ORotslkmIaqBLhWqsTYNpuk+BacxPgWroTINt&#10;+UWEb/8/hXD/O4Zx/ziGcf84hnH/OIZx/ziGcf84/1sPAP9nCAD/cwgA830IAN6GBwDZjAkA1ZEL&#10;AMqSHgDBkDAFuI0/DrCIShiphFQhooBdKZ19ZTCYemw1k3dzOo91ez6Mc4JCiHKLRoVwlEmCb55M&#10;f26pTnxtt097bclQem7mTXxx+EZ+c/9Bf3T/PYB1/zqAdf86gHX/OoB1/zqAdf86/10OAP9qBgD/&#10;dgYA5IADANmJBgDSjwgAz5QKAMWWGwC8lC4Es5E9DauNSBekiFIgnoVbKJiBYy+Tfmo1jnxxOYp6&#10;eD2GeIBCg3aIRX91kUl8c5tMeXKnTnZytVB0csZQdHLjT3Z19kd4d/9Cenj/Pnt5/zp7ef86e3n/&#10;Ont5/zp7ef86/18MAP9sBAD1eQIA3oMCANOLBQDNkgcAyZcIAMCZGQC3mCwDr5U7DKeRRxafjVAf&#10;mYlZJ5OGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXl6j0l2eJlMc3elTnB3slBud8RQbXfgT3B59Uhy&#10;e/9DdHz/PnV9/zt1ff87dX3/O3V9/zt1ff87/2EKAP9vAgDofAAA2YYBAM+OBADIlQYAw5oGALuc&#10;FgCznCoDqpk5C6KVRRSbkU4dlI5XJo6LXy2JiGYzhIZtOICEdD17gntBd4CERXR/jUhwfZdLbXyj&#10;Tmp8sE9ofMFQZ3zdUGp+80ltgP9DboH/P2+B/zxvgf88b4H/PG+B/zxvgf88/2QIAP9yAADhfwAA&#10;04kBAMqSAwDDmAQAvZ4EALagEwCuoCcCpZ02CZ2aQxOWl00cj5NVJImRXSuEjmQxf4xrN3qKcjt2&#10;iHlAcoaCRG6Fi0dqg5VKZ4KhTWSCrk9igr9PYYLaT2SE8klmhf9DaIb/P2qG/zxqhv88aob/PGqG&#10;/zxqhv88/2cEAPZ2AADcggAAzo0AAMWVAgC+nAMAt6ECAK+kEQCopCQCoKI0CJifQBGRnEoaiplT&#10;IoSXWyl+lWIweZJpNXWQcDpwj3c+bI1/QmiMiUZlipNJYYmfS16JrE1dib1OXInWTV6K8Ehgi/5D&#10;Yov/P2OM/zxjjP88Y4z/PGOM/zxjjP88/2oAAOZ6AADVhgAAyZEAAMCZAQC4nwEAsKUAAKipDgCi&#10;qSEBmqgxBpOlPg+Lo0gYhKBRIH6eWSd4nGAtc5pnMm+YbjdqlnU8ZpV9P2KUh0NfkpFGW5KdSVmR&#10;q0pXkbtLVpHTS1eS70dakv1CXJP/Pl2T/ztdk/87XZP/O12T/ztdk/87/24AAOB+AADOiwAAxJUA&#10;ALqdAACxowAAqakAAKGuCwCbrx0BlK4uBIysOwyFqkYVfqhOHHimViNypF0qbaJkL2mhazRkn3M4&#10;YJ57PFydhT9ZnI9CVZucRVObqkdRm7pHUJvRR1Gb7kRTm/xAVZv/PFab/zpWm/86Vpv/Olab/zpW&#10;m/868XQAANmDAADIkAAAvpoAALOhAACqpwAAoa4AAJe1BgCSthgAjLUqA4W0Nwl+skIRd7BMGHGu&#10;VB9srVslZ6tiKmKqaS9eqXEzWqh6N1angzpTpo49UKabQE2lqUFLpbpCS6bRQkul7T9Npfw8TqT/&#10;OU+k/zdPpP83T6T/N0+k/zdPpP835HoAAM+JAADClQAAtp8AAKylAACirAAAmLMAAI67AgCIvRIA&#10;g70lAXy8MwZ2uz8Nb7pJFGq4URplt1kfYLZgJFy1ZylYtG8sVLN4MFGzgjNNso02SrKaOEixqDpG&#10;srk6RbLROkax7TlHsPw2R7D/NEiv/zNIr/8zSK//M0iv/zNIr/8z24IAAMeQAAC7nAAArqMAAKSq&#10;AACZsQAAj7kAAITAAwB7xg0AeMYeAHPGLgNtxToIZ8RFDmLDThNdw1YYWcJeHVXBZiFRwW4kTsB3&#10;KEvAgStIv4wtRb+aL0O/qDFBv7oxQcDSMUG+7jBBvf0vQbz/LkG8/y1BvP8tQbz/LUG8/y1BvP8t&#10;zooAAL+YAACxoAAApqgAAJuwAACQuAAAhb8AAHrHBABvzwkAa9EVAGfRJgFj0TQEXtBACFnQSgxV&#10;z1MQUc9bFE7PYxhLzmsbSM51HkXOfyBCzowiQM6ZJD7OqCY8zromPM/UJjzN7yU7zPslO8v/JTvK&#10;/yU7yv8lO8r/JTvK/yU7yv8lw5MAALWeAACopgAAna4AAJG2AACFvwAAeccAAG/OBABk1gkAXt4R&#10;AFveIABX3i0CU986BFDfRAZM304JSd9XDEbfXw9D32gRQd9xEz7ffBU834kXOuCWGTjgpRo34Lca&#10;NuHNGjbf7Bo13vkaNN3/GzTc/xs03P8bNNz/GzTc/xs03P8buZwAAKqkAACeqwAAkrUAAIW+AAB5&#10;xwAAbc8AAGLWAwBY4QgAVeoTAFHrIABN6ysBSes1AkXsPgRC7EcFP+xPBz3tWAk67WAKOO1qDDbu&#10;dA0z7oAOMu6ODzDvnRAu760RLfDAES3w3hEs7vERLOz+ESzr/xAs6/8QLOv/ECzr/xAs6/8QraIA&#10;AKCpAACTswAAhr0AAHnGAABszwAAYNgAAFXeAABO8woASvcTAEb4HQBD+CcBP/gwAjv5OAI4+UAD&#10;NfpHBDP6TwUw+1cFLvtfBiv8aQcp/HQIJ/yCCSX9kAkk/aAKI/6wCiL+xAsh/+ALIf3yCiD8/Aog&#10;/PwKIPz8CiD8/Aog/PwKoqcAAJWxAACHuwAAecYAAGzPAABf2QAAUt8AAEjoAABD/wgAP/8QADv/&#10;GQA3/yEANP8pATD/MAEt/zcCKv8+Aif/RAIl/0sDIv9TAyD/XAMd/2YEG/9yBBn/gAUX/48FFv+f&#10;BhX/rwYU/8AGFP/WBhP/6QYT/+kGE//pBhP/6QYT/+kGl68AAIi6AAB6xQAAbM8AAF7aAABQ4AAA&#10;ROYAADz1AAA3/wQAM/8NAC//EwAr/xoAKP8hACX/JwEh/y0BHv8yARv/OAEZ/z8BFv9GAhT/TQIR&#10;/1YCEP9gAg7/bAIM/3sDC/+LAwr/mgMK/6gDCf+1Awj/wgMI/8IDCP/CAwj/wgMI/8IDirgAAHvD&#10;AABszgAAXtsAAE/iAABC5wAANuwAADH/AAAs/wAAJ/8HACP/DgAg/xIAHP8YABj/HQAV/yEAEv8m&#10;ABD/LAEO/zEBDf83AQr/PgEI/0YBBf9PAQH/WQEA/2YBAP90AQD/ggIA/5ACAP+cAgD/pgIA/6YC&#10;AP+mAgD/pgIA/6YC/y4vAv8zLAL/Ny0C/zgwAv83NgP/ND8E/zFLBv8vWAf/LGYI/yp0Cf8pgQr/&#10;KI0L/yiXC/8onwv/KKYM/yetDP8ntAz/J7sM/yfEDP8nzgz/KN4L/yjpC/8o8wv/KPsL/yj/Cv8p&#10;/wr/Kf8K/yn/Cv8o/wr/KP8K/yj/Cv8o/wr/KP8K/zAtAv82KgL/OSoC/zsuAv86NAP/ODwE/zZJ&#10;Bv8zVgf/MWMJ/y9xCv8tfgv/LYoM/yyUDP8snA3/LKQN/yyrDf8ssQ3/LLkN/yvBDf8syw3/LNoN&#10;/yznDf8s8Q3/LPoN/yz/DP4t/wz9Lf8M/S3/DP0s/wv9LP8L/Sz/C/0s/wv9LP8L/zIrAf85KAL/&#10;PSgC/z8qAv8+MAP/PToE/zxGBv85Uwj/N2AJ/zVtC/8zegz/MoYN/zGQDv8xmQ7/MaEP/zGoD/8w&#10;rg//MLUP/zC9EP8wxxD/MNQQ/zDkEP8x7xD+MfkP+zH/D/kx/w/4Mf8O9zH/Dvcx/w72Mf8O9jH/&#10;DvYx/w72Mf8O/zUoAf88JQH/QCQC/0MnAv9DLAP/RDcE/0JDBv9ATwj/PVwK/ztpDP85dg3/OIIP&#10;/zeMEP83lRH/Np0R/zakEv82qxL/NrIT/zW6E/81wxP/Nc8T/DXhE/k27RP2NvcT8zb/E/E2/xLw&#10;Nv8S8Df/Ee83/xHvN/8Q7zf/EO83/xDvN/8Q/zklAf9AIQH/RSAB/0ciAv9JKQL/SjQE/0k/Bf9G&#10;Swj/RFgK/0JlDf9AcQ//Pn0R/z2HEv89kRT+PJkV/TygFfw7pxb6O64X+Tu2F/g7vxf2O8oY9Dvc&#10;GPA76hjtO/YY6jv/F+g8/xfnPP8W5j3/FeU9/xTlPf8U5T3/FOU9/xTlPf8U/z0iAf9EHgH/SRwB&#10;/00eAf9QJgL/UTAD/1A7Bf9ORgj/S1ML/0hgDv9GbBH7RXgT+ESCFfZDjBf0QpQY80GcGfFBoxvv&#10;QKob7kCyHO0/ux3rP8Ye6T/VHuU/6B/iQPQe30D+Hd1B/xvbQv8a2UL/GNhC/xfYQv8X2EL/F9hC&#10;/xfYQv8X/0AfAf9IGgH/ThgB/1IbAf9WIwL/WCwD/1c3BP9VQgf/Uk0L+VBaDvVNZxLxTHIW7kp9&#10;GOtIhhvpR48d50aXH+VFniDjRKYi4USuI+BDtyTeQ8Il3EPQJtdD5SbTRPMk0EX+Is1G/yDMR/8e&#10;ykf/HMlI/xvJSP8byUj/G8lI/xvJSP8b/0QbAf9MFgH/UhQB/1gYAf9dHwH/XygC/14yA/1dPQb2&#10;WkkK8FdVD+pVYhPmUm0Y4lB3HN9OgR/cTIoi2UuSJNVKmibTSaEo0UmpKc9IsirNSLwry0jJLMhI&#10;3yzFSO8rwkr8KMBL/yW/TP8ivk3/IL1N/x+9Tf8evU3/Hr1N/x69Tf8e/0cYAf9PEwH/VhEA/14V&#10;AP9iHAH/ZSQB/mUtAvRkOAXtYUMJ5l9RDuBcXRTaWGga1FZyHtBUeyLMUoQmylCMKMdPlCrFTpss&#10;w06jLsFNrC+/TLYwvUzCMbtM0zK4TOkxtk74LbRQ/yqzUf8ns1L/JLJS/yKyUv8islL/IrJS/yKy&#10;Uv8i/0oVAf9TEQD/Ww8A/2ISAP9oFwD/ah8B9msoAexrMgPkaT4H3GZMDdNiWBTNX2MbyFxtIMRa&#10;diTBWH4ovlaGK7tVji65U5YwtlKeMrRSpjOyUbA1sFG8Nq5QyzesUOM3qlL0M6lU/y6oVv8rqFf/&#10;KKhX/yWoV/8lqFf/JahX/yWoV/8l/00TAP9WDgD/Xw0A/2cQAP9sEwD7cBkA73EiAeRxLALbcDoF&#10;0WxIDMloVBTDZV8bvmJoIbpfcSa2XXkqs1uBLbBaiTCuWJEzq1eZNalWoTenVqs4pVW2OqNVxTuh&#10;Vd07n1bwN59Y/jKfWv8unlv/K55c/yieXP8onlz/KJ5c/yieXP8o/1ARAP9ZDAD/YwwA/2sNAP9w&#10;EAD1dBMA6HYaAN13JQHRdjYEyHJEDMFuUBS7a1sbtmdkIbFlbSetYnUrqmB8L6dfhDKkXYw0olyU&#10;N59bnTmdWqY7mlmxPZhZvz6XWdM+lVrsO5Vd+zWWXv8xll//LZZg/yqWYP8qlmD/KpZg/yqWYP8q&#10;/1IPAP9cCgD/ZgkA/24KAPZ0DADveA4A4XsSANR8IADKezMEwXdBC7p0TRO0cFgbrmxhIalqaSem&#10;Z3EromV4L59kgDOcYog2mWGQOJZfmTuUXqI9kV6tP49du0CNXc1BjF7oP41h+TiNYv8zjmT/MI5k&#10;/yyOZf8sjmX/LI5l/yyOZf8s/1UOAP9fBgD/aQYA9HIGAOJ4BgDbfAkA2X8MAM2BHQDEfzADu3w/&#10;CrR4SxKtdVUaqHFeIaNuZiafbG4rm2p1L5hofTOVZ4Q2kmWMOY9klTyMY58+iWKqQIdht0KFYclC&#10;hGLkQYVk9zuGZv81h2f/MYdo/y6Haf8th2n/LYdp/y2Haf8t/1cMAP9hBAD+bAMA5HUBANt7BQDT&#10;gAgA0IMKAMeFGgC+hC0DtoE8Ca99SBKoeVIZonZbIJ1zYyaZcGsrlW5yL5FteTOOa4E2i2mJOoho&#10;kjyFZ5w/gmanQYBmtEN+ZsVEfGbhQ35o9Tx/av83gGv/M4Fs/y+BbP8vgWz/L4Fs/y+BbP8v/1kL&#10;AP9jAQD0bwAA33gAANR/BADOgwYAyocIAMKIGAC5hysCsYU6CKqBRhGjflAYnXpZH5h3YSWTdWgq&#10;j3NvL4txdzOIb342hW6GOoJsjz1/a5lAfGqlQnlqsUR3asJEdmrdRHhs8z55bv84em//NHtw/zB8&#10;cP8wfHD/MHxw/zB8cP8w/1sIAP9mAADncgAA2nsAAM+CAwDJhwUAxIoGALyMFQC0iygCrIk4B6WF&#10;RBCegk4YmH9XHpN8XySOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJdAdm+iQnNur0RxbsBFcG7Z&#10;RXJw8T9zcv85dXP/NXZ0/zF2dP8xdnT/MXZ0/zF2dP8x/10GAP9pAADidAAA1H0AAMuFAgDEigQA&#10;v40FALePEwCwjyYBqI01B6CKQg6ahkwWk4NVHY6BXSSJfmQphXxrLYF6cjJ9eHk1eneCOXZ2izxz&#10;dZVAcHSgQm1zrURrc71FanPVRWx070Budv46b3f/NnF4/zJxeP8xcXj/MXF4/zFxeP8x/18CAPds&#10;AADedwAA0IEAAMeIAQDAjQMAuZEDALKTEQCrkyMBo5EzBpyOQA2Vi0oVj4hTHImGWyKEg2IogIFp&#10;LXx/cDF4fnc1dHyAOHF7iTxuepM/a3meQmh4q0RmeLtFZHjRRWZ57kBoe/06anv/Nmt8/zJrfP8y&#10;a3z/Mmt8/zJrfP8y/2EAAOpvAADZegAAzIQAAMOLAAC7kQEAtJUBAKyXDgCllyEBnpYxBZeTPgyQ&#10;kEgUio5RG4SLWSF/iWAne4dnK3eFbjBzhHU0b4J9N2uBhztogJE+ZX+cQWJ+qUNgfrlEX37PRGB/&#10;7EBigPw6ZID/NmWB/zNmgf8yZoH/MmaB/zJmgf8y/2QAAOVyAADTfgAAx4cAAL6PAAC2lQAArpkA&#10;AKabDACgnB4AmZsuBJKZOwqLlkYShZRPGX+RVx96j14ldY5lKnGMbC5tinMyaYl7NmaIhDliho89&#10;X4WaP1yFqEFahbdCWYXMQlqF6j9chvs6Xob/Nl+H/zJfh/8yX4f/Ml+H/zJfh/8y/WgAAOB2AADN&#10;ggAAwowAALmTAACwmQAAqJ0AAJ+gCQCZoRoAk6ArA4yfOAiFnUMQf5pMF3mYVB10l1wicJVjJ2uT&#10;aixnknEwZJF5M2CPgjdcjo06WY2ZPVeNpj9UjbZAU43LQFSN6T1Wjfo5V43/NVmO/zJZjv8xWY7/&#10;MVmO/zFZjv8x7W0AANl7AADIhwAAvZAAALSYAACqnQAAoaEAAJemBACRpxUAjKcnAoWmNQZ/pEAN&#10;eaJKFHOgUhpun1kfaZ1gJGWcZyhhm28sXpp3MFqYgDNWl4s2U5eXOVGWpTtPlrQ8TpbJPE6W6DpP&#10;lvk2UZb/M1KW/zBSlv8wUpb/MFKW/zBSlv8w5nIAANCAAADCjAAAuJYAAK2cAACjoQAAmaYAAI6t&#10;AACIrhEAg64iAX2tMQR3rD0KcqpHEGypTxZnqFcbY6deH1+mZSRbpG0nWKR1K1Sjfy5RookxTqGW&#10;NEuhpDZJobQ2SKHIN0ig5zVJoPkySp//MEuf/y5Ln/8tS5//LUuf/y1Ln/8t3XkAAMmGAAC8kgAA&#10;sZoAAKagAACcpgAAkawAAIayAAB9tg0AebYdAHW2LAJvtTkGarRDC2WzTBFgslQWXLFbGliwYx5V&#10;r2shUa9zJU6ufShLrYgqSK2VLUWtoy5ErbMvQ63IL0Ks5y9Dq/ktRKv/K0Sq/ylEqv8pRKr/KUSq&#10;/ylEqv8p0YAAAMGNAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAH24AABxvgYAbr8VAGq/JgFmvzMDYb4/&#10;B12+SAtZvVEPVb1ZE1G8YBdOvGgaS7txHUi7ex9FuociQrqUJEC6oiY+urMmPbrIJj266CY9uPkl&#10;Pbf/JD22/yM9tv8jPbb/Iz22/yM9tv8jx4gAALmVAACsnQAAoaQAAJarAACKsgAAf7kAAHO/AQBo&#10;xgUAYMoOAF7KHQBbyiwBV8o4A1TKQwVQykwITclVC0rJXQ5HyWYRRMlvFEHJeRY/yIUYPMiTGjrI&#10;ohs5ybMcOMnJHDjI6Bw3x/kcN8X/HDbE/xw2xP8cNsT/HDbE/xw2xP8cvpEAALCbAACkowAAmKoA&#10;AIyyAACAuQAAdMAAAGjHAABdzQUAU9MKAE/XEgBN2CIAS9gwAEnYPAJG2EYDRNlPBEHZWAY/2WEI&#10;PNlrCjrZdgw32YIONdqQDzTaoBAy2rERMdvHETHa5xEw2PYSMNb/Ey/U/xMv1P8TL9T/Ey/U/xMv&#10;1P8Ts5oAAKahAACaqQAAjbEAAIC6AAB0wQAAaMkAAFzPAABS1QMASNwIAEXlEgBD5R4AQeYqAD7m&#10;NQE75z4BOedHAjfnUAM06FkEMuhiBTDobQYu6XkHLOmHCCvqlgkp6qcKKOq6Cifr1gon6fAKJ+f9&#10;CSbm/wom5v8KJub/Cibm/wom5v8KqKAAAJynAACPsAAAgrkAAHTCAABoygAAW9EAAE/XAABF3QAA&#10;Pu4JADzyEQA58xsANvMlADT0LgAx9DcBLvU/ASz1RwEp9k8CJ/ZXAiX3YQMj92wDIfh6BB/4iQQe&#10;+ZoFHPmrBRv6wAUa+t4FGvnyBRr3/QUZ9v8FGfb/BRn2/wUZ9v8FnqYAAJGvAACDuQAAdcIAAGfL&#10;AABa0wAATdoAAELfAAA45QAANfsHADH/DwAu/xYAK/8fACn/JgAl/y0AI/80ACD/OwEe/0MBG/9L&#10;ARn/UwEW/10CFP9qAhL/eAIR/4gCEP+aAhD/qwMO/74DDv/VAw7/7QMO//ADDv/wAw7/8AMO//AD&#10;k64AAIS4AAB2wgAAZ8wAAFrVAABM3AAAP+EAADXmAAAt9AAAKv8CACb/CwAj/xEAIP8XAB3/HQAZ&#10;/yMAFv8pABT/LwAS/zUAEP89AA7/RQEM/04BCv9YAQf/ZQEF/3QBA/+FAQL/lgEB/6YBAP+1AQD/&#10;xgEA/8oBAP/KAQD/ygEA/8oBhrcAAHfBAABozAAAWtcAAEveAAA+5AAAMukAACftAAAj/wAAH/8A&#10;ABv/BQAX/wwAFP8QABH/FAAP/xgADf8dAAv/IgAI/ygABf8uAAL/NQAA/z0AAP9HAAD/UgAA/14A&#10;AP9tAAD/fgEA/44BAP+bAQD/qQEA/6sBAP+rAQD/qwEA/6sB/yotAf8uKwH/MCsB/zAuAv8uNQL/&#10;KT0D/yVJBP8jVwT/IWQF/x9yBv8dfwb/HYoG/x2UBv8dnAf/HKMH/xyqB/8csQf/HLgG/xy/Bv8c&#10;yQb/HNYG/x3lBv8d7wb/HfkF/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/ywr&#10;Af8wKAH/MygB/zMrAv8xMQL/LToD/ytHBP8oVAX/JmEF/yRvBv8ifAf/IocH/yKRB/8hmQf/IaEI&#10;/yGnCP8hrgj/IbUI/yG8CP8hxgf/IdEH/yHiB/8i7Qf/IvcH/yL/Bv0i/wb8Iv8G/CL/Bvwi/wb7&#10;Iv8G+yL/Bvsi/wb7Iv8G/y4oAf8zJQH/NiUB/zcnAf81LQL/NDgD/zJEBP8vUQX/LF4G/yprB/8p&#10;dwf/KIMI/yeNCP8nlgn/J50J/yekCf8nqwn/J7IJ/ye5Cf8nwgn/J80J/yfeCf8n6wn8J/YI+Sj+&#10;CPco/wj2KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I/zIlAf83IgH/OiEB/zsjAf87KQL/OzQC&#10;/zlABP82TQX/NFoG/zFmB/8wcwj/Ln8J/y6JCv8ukgr/LZkL/y2hC/8tpwv/La4L/y21DP8tvgz+&#10;LckM+y3ZDPgt6Av0LvQL8S7+C+8u/wvuLv8L7S7/C+wu/wrsLv8K7C7/Cuwu/wrsLv8K/zUiAf87&#10;HgH/Px0B/0AfAf9CJgH/QjEC/0A8A/8+SAX/O1UG/zliCP83bgr/NnkL/zWEDP00jQ38NJUN+jSc&#10;Dvkzow73M6oP9jOyD/Uzug/zM8UP8jPSD+4z5Q/qNPIP5zT9D+U0/w/kNP8O4jX/DuI1/w3hNf8N&#10;4TX/DeE1/w3hNf8N/zkeAf8/GgH/QxgB/0YaAf9JIwH/SS0C/0g4A/9FRAX/Q1AH/0BdCfs+aQv4&#10;PXQN9Tx/DvM7iA/xO5AQ7zqYEe06nxLsOaYT6jmuE+k5thTnOcEU5jnOFeI54xXeOfEV2zr8FNg6&#10;/xPVO/8S0zv/EtI7/xHSO/8Q0jv/ENI7/xDSO/8Q/z0bAf9DFgD/SBQA/0wXAf9PHwH/UCgB/08z&#10;Av9NPwT7SkoG9UdXCfFGZAztRG8O6UN5EedCgxPkQYsU4kCTFuA/mxffP6IY3T6qGds+sxrYPr0a&#10;1j7KG9I+3xvOPu8byz/7GslA/xjHQP8XxkH/FcVB/xTEQf8UxEH/FMRB/xTEQf8U/0EXAP9HEgD/&#10;TBAA/1IUAP9WGwD/VyQB/1YuAvhUOQPxUUUG609SCeZNXgzhS2kQ3Ul0E9lIfRbVRoYY0kWOGtBF&#10;lhzORJ0dzESlHspDrR/IQ7YgxkPDIcVD0yHBQ+khvkT3H7xF/x26Rv8buUf/GbhH/xi4R/8XuEf/&#10;F7hH/xe4R/8X/0QUAP9LEAD/UQ4A/1cRAP9bFgD/XR4A+V0oAe9bMwLnWT8E4FdNCNpUWQ3TUmQS&#10;zlBuFspOdxnHTIAcxUuIHsJKkCDASpchvkmfI7xIpyS6SLAluEi8JrdIyye0R+MnsknzJbBK/yKu&#10;S/8frkz/Ha1M/xutTf8arU3/Gq1N/xqtTf8a/0cRAP9PDQD/VgwA/1wOAP9gEgD9YhgA8GMhAOZi&#10;LAHeYDoD1F5IB81bVA3HWF8Tw1ZpF79Uchu8UnoeuVGCIbZQiiO0T5Elsk6ZJ7BNoiiuTasqrEy2&#10;K6pMxCyoTNsspk3vKqRP/SakUP8jo1H/IKNS/x6iUv8dolL/HaJS/x2iUv8d/0oPAP9SCgD/WgkA&#10;/2ALAP9lDgD1ZxEA6GgYAN1nJADSZjUCymREB8NhUA29XlsTuVxkGLVabRyxWHUgrld9I6xVhCWp&#10;VIwop1OUKqVSnSyjUqYtoVGxL59RvjCdUdEwm1HqL5pT+iqaVf8mmVb/I5lW/yGZV/8fmVf/H5lX&#10;/x+ZV/8f/00NAP9VBgD/XQUA+2QHAO9pCQDpawwA4WwQANNtHgDJbDECwmpAB7tnTA21ZFcTsGFg&#10;GaxfaR2oXXEhpVx4JKJagCegWYcqnViQLJtXmC6ZVqIwllWsMpRVuTOTVcozkVXlM5FX9y2RWf8p&#10;kVr/JZFb/yORW/8hkVv/IZFb/yGRW/8h/08LAP9XAgD/YQIA6mgBAN5tBADYcAgA1XALAMtyGwDC&#10;cS4Cum89BrRsSQ2uaVQTqWddGaRkZR2hYm0hnWF0JZpffCiYXoMrlV2LLZJblDCQW54yjVqoNItZ&#10;tTWKWcY2iFnhNohc9DCIXf8riV7/KIlf/yWJX/8jiV//I4lf/yOJX/8j/1EJAP9aAAD1ZAAA4GwA&#10;ANdxAwDQdAYAzXUJAMR2FwC8dioBtHQ6Ba5xRgynblESomtaGJ5pYh2aZ2khlmVxJZNkeCiQYoAr&#10;jWGILotgkTGIX5ozhl6lNYNesjeCXsI3gF7cOIBf8jOBYf8tgmL/KYJj/yaCZP8lgmT/JYJk/yWC&#10;ZP8l/1MGAP9dAADnZwAA228AANB0AgDKeAUAxnkHAL56FQC2eigBr3g3Bah2RAuic04SnHBXGJht&#10;Xx2Ua2chkGpuJY1odSiKZ30rh2WFLoRkjjGBY5c0f2KiNnxirzh6Yr45eWLVOXlj7zR6Zf4ve2b/&#10;K3xn/yh8Z/8mfGf/Jnxn/yZ8Z/8m/1UDAP9gAADjagAA1XIAAMx4AQDFewMAwH0FALl+EgCxfiUB&#10;qn01BKN6QQqdd0wRl3RVF5JyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pizF7Z5U0eGegNnZmrDh0&#10;Zrw5c2bROnNn7TZ0af0wdWr/LHZr/yl3a/8nd2v/J3dr/yd3a/8n/1cAAPZjAADfbQAA0XUAAMh7&#10;AADBfwIAu4ADALSBEACsgiMBpYEyBJ5+PwmYe0oQknlTFo12WxuJdGIghXJpJIFxcCd+b3cre25/&#10;LnhtiDF1bJI0c2ueN3Bqqjluark6bWrOOm1r6zdvbfwxcG7/LXFu/ypxb/8ocW//KHFv/yhxb/8o&#10;/1kAAOtlAADbcAAAzXgAAMR+AAC8ggEAtoQBAK6FDgCnhiAAoIUwA5qCPQiTgEgPjn1RFYl7WRqE&#10;eWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCcN2pvqDlob7c6Z2/LOmdw6Tdpcfoya3L/LWxz&#10;/ypsc/8obHP/KGxz/yhsc/8o/1wAAOdoAADVcwAAyXsAAMCCAAC4hgAAsYgAAKmJDQCiih0AnIku&#10;ApWHOwePhUUOiYJPFISAVxl/fl4ee3xlInh7bCZ0eXMqcXh7LW53hDBrdo4zaHWaNmV0pjhjdLU5&#10;YXTJOmF05zhjdvkyZXb/LmZ3/ytnd/8pZ3f/KWd3/ylnd/8p/18AAONsAADQdgAAxX8AALyFAAC0&#10;igAArIwAAKOOCgCdjhoAl44rApCMOAaKikMMhIdMEn+FVRh6hFwddoJjIXOAaiVvf3EpbH55LGh9&#10;gi9lfIwyYnuYNV96pDdderM4XHrHOVx65Tdee/gyX3v/LmB8/ythfP8pYXz/KWF8/ylhfP8p9WIA&#10;AN5vAADMegAAwIMAALeJAACvjgAAppEAAJ2SBgCXkxcAkZMoAYuSNgWFkEELf45KEXqMUhZ1ilob&#10;cYhhH22HaCNqhm8nZoR3K2ODgC5ggooxXYGWNFqBozZYgLI3VoDFN1aA4zZYgfcxWYH/LVuC/ypb&#10;gv8pW4L/KVuC/ylbgv8p7GYAANhzAADHfgAAvIcAALOOAACpkgAAoJUAAJaYAQCQmRMAipkkAYWY&#10;MgR/lj4JeZRIDnSTUBRvkVcZa5BeHWiOZSFkjW0lYIx1KF2LfitaioguV4mUMVSJoTNSiLA0UYjD&#10;NVCI4jRSiPYwU4j/LFSI/ylViP8oVYj/KFWI/yhViP8o5msAANB4AADCgwAAt4wAAK2SAACjlgAA&#10;mpoAAI6eAACHnxAAg58gAH6fLwJ4nTsHc5xFDG6bTRFpmVUWZZhcGmGXYx5elmohW5VyJVeUfChU&#10;k4YrUZKSLk6SoDBMkq8xS5LCMUqR4DFMkfUtTZH/Kk6Q/yhOkP8mTpD/Jk6Q/yZOkP8m3nAAAMl9&#10;AAC8iQAAspIAAKeXAACdmwAAk58AAIakAAB+pgwAeqYbAHWmKgFwpjcEbKVBCWejSg1jolISX6FZ&#10;FluhYRlYoGgdVJ9wIFGeeiNOnYQmS52RKUicnipGnK4sRZzBLEWc3ytFm/QpRpr/J0ea/yVHmv8k&#10;R5r/JEea/yRHmv8k1HcAAMKEAAC2jwAAq5YAAKGcAACWoAAAi6UAAH+qAAB0rgUAb68UAGyvJABo&#10;rzICZK49BV+tRglbrE8NWKxWEVSrXhRRqmYXTqpuGkupeB1IqYMgRaiPIkOonSRBqK0lQKjAJT+o&#10;3yU/pvQjQKX/IkCl/yFApP8gQKT/IECk/yBApP8gyn4AALuLAACvlQAApJsAAJmhAACOpgAAgqwA&#10;AHexAABqtgAAY7gOAGG4HQBeuCwBWrg4Ale4QgVTuEsIULdTC023Ww5KtmMQR7ZrE0S1dRZCtYEY&#10;P7WOGj21nBw7tawcOrXAHTm13xw5s/QcObL/HDmx/xs5sP8bObD/Gzmw/xs5sP8bwYYAALSTAACn&#10;mgAAnKAAAJGnAACFrQAAebMAAG24AABivQEAVsIHAFPDFABSwyMAUMQwAU3EOwJKxEUDR8ROBUXE&#10;VwdCw18JQMNoCz3Dcg07w34POMOMETbDmxI1w6sTM8PAEzPD4BMzwfUTMsD/FDK//xQxvv8UMb7/&#10;FDG+/xQxvv8UuJAAAKuZAACfoAAAk6cAAIeuAAB7tAAAbrsAAGPAAABYxQEATcoFAETPDABD0BcA&#10;QtAlAEDQMgA/0T0BPdFHATvRUAI50lkDNtJjBDTSbgUy0noHMNKICC7SmAkt06kJLNO+CizT3wkr&#10;0fMKKs/+CynO/wwpzf8NKc3/DSnN/w0pzf8NrpgAAKKfAACWpgAAia4AAHy2AABvvQAAY8MAAFfI&#10;AABMzQAAQtIDADnZCQA13xAANN8bADLgJwAx4TIAMOE9AC7iRwAt4lABK+JaASrjZQIo43ECJuR/&#10;AyXkjwMj5aEEIuW0BCHlzQQg5OwEIOL7BB/h/wUf4P8FH+D/BR/g/wUf4P8FpJ4AAJilAACLrgAA&#10;fbYAAHC+AABjxgAAVssAAEvQAABA1QAANtwAAC/lBwAt7RAAK+4YACnuIgAn7ysAJe80ACPwPAAh&#10;8EUAH/FOAB3yWAEb8mQBGfNxARjzgQEX9JICFfSlAhT1ugIT9dYCE/TvAhLy/AIS8P8CEvD/AhLw&#10;/wIS8P8CmqQAAI2tAAB/tgAAcb8AAGPHAABWzgAASdMAAD3aAAAz3wAAKuMAACb0BQAk+w0AIfwT&#10;AB79GwAc/SIAGf4pABf+MQAV/zkAE/9BABH/SgAQ/1UADv9hAAz/bwEM/4ABCv+TAQn/pgEI/7oB&#10;B//UAQf/6wEG//YBBv/2AQb/9gEG//YBj6wAAIC2AAByvwAAY8kAAFbRAABI2AAAO90AADDiAAAm&#10;5gAAH/AAABz/AAAZ/wkAFv8OABT/EwAR/xkAD/8eAA3/JAAL/ysACf8yAAb/OwAD/0QAAP9PAAD/&#10;XAAA/2sAAP99AAD/kAAA/6MAAP+0AAD/xgAA/9YAAP/WAAD/1gAA/9YAgrUAAHO/AABkyQAAVtMA&#10;AEfbAAA64AAALuUAACPpAAAa7QAAFf0AABL/AAAQ/wIADv8JAAv/DQAI/xAABP8TAAH/GAAA/x4A&#10;AP8kAAD/KwAA/zMAAP89AAD/SQAA/1YAAP9mAAD/eAAA/4oAAP+bAAD/qAAA/7EAAP+xAAD/sQAA&#10;/7EA/yUrAf8oKQH/KSkB/ygsAf8jMgH/HjsC/xpHAv8XVQP/FWID/xNwA/8SfAP/EocD/xKRA/8S&#10;mQP/EqAD/xKnA/8SrQP/EbQD/xG7A/8RxAP/Ec4D/xHfA/8R6wL/EvYC/xL+Av8S/wL/Ev8C/xL/&#10;Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/ygpAf8rJgH/LCYB/yspAf8oLwH/IjgC/yBEAv8dUgP/G18D&#10;/xhsA/8XeQT/F4QE/xeOBP8XlgT/Fp0E/xakBP8WqgT/FrEE/xa4BP8WwAP/FsoD/xbbA/8W6AP/&#10;F/QD/xf9A/wX/wL7F/8D+xf/A/oX/wP6F/8D+hf/A/oX/wP6F/8D/yomAf8uIwH/LyIB/y8lAf8s&#10;KwH/KjUC/ydBAv8kTgP/IlsD/yBoBP8edAT/HYAE/x2KBP8dkgX/HZoF/x2hBf8dpwX/Ha0F/x20&#10;BP8dvQT/HccE/x3UBP4d5gT7HfIE9x77A/Ue/wT0Hv8E8x7/BPMe/wTyHv8E8h7/BPIe/wTyHv8E&#10;/y4iAf8yHwH/NB4B/zMgAf8yJgH/MjIB/y8+Av8sSgP/KlcD/ydkBP8mcAX/JXsF/ySFBf8kjgb/&#10;JJYG/ySdBv8kowb/JKoG/SSxBvwkuQb7JMMG+STPBvYk4wbyJPAF7iX6Be0l/wbrJf8G6iX/Bukl&#10;/wbpJf8G6SX/Bukl/wbpJf8G/zIeAf82GwD/OBkA/zgbAf86IwH/OS0B/zg6Av81RgP/MlIE/zBf&#10;BP8uawX/LXYG/SyAB/osiQf5K5EH9yuZCPUrnwj0K6YI8yutCPErtQjwK78I7ivLCOsr3wjnLO4I&#10;5Cz6COIs/wngLP8J3iz/CN4s/wjdLP8I3Sz/CN0s/wjdLP8I/zUaAP86FgD/PRQA/z8XAP9BHwD/&#10;QSkB/0A0Af89QQL/Ok0D/DhaBfg2ZQb0NXEH8TR7CO8zhAntM40J6zKUCukymwroMqIL5jKqC+Qy&#10;sgzjMrsM4TLIDN8y3AzaMuwN1TP4DdIz/w3QM/8MzjP/DM00/wvMNP8LzDT/C8w0/wvMNP8L/zkW&#10;AP8+EgD/QRAA/0UTAP9IGwD/SCQA/0cvAf5EOwL3QkcD8T9UBew+YAboPGsI5Tt2CeI7fwvgOogM&#10;3TmQDds5lw7ZOJ4P1jimENQ4rhHSOLcR0DjDEs440xLKOOgSxzn3EsQ5/xHCOv8QwTr/D8A6/w6/&#10;Ov8Ovzr/Dr86/w6/Ov8O/z0TAP9CDwD/Rg0A/0sQAP9OFgD/Tx8A/U4pAfRMNAHsSEEC5kdOBOBF&#10;WwbbRGYJ1kJwDNJBeQ7PQIIQzUCKEco/kRPJP5kUxz6gFcU+qBbDPrEXwT68F8A+yxi9PuIYuj7y&#10;F7c//xa1QP8UtED/E7NB/xGzQf8Qs0H/ELNB/xCzQf8Q/0AQAP9GDAD/SwoA/1ENAP9TEQD/VBgA&#10;81QiAOlSLQHhUDsB2k9JA9JNVQfMS2ALyElqDsVIcxHCR3sTv0aDFb1Fixe7RZMYuUSaGbdDohq1&#10;Q6sbtEO2HLJDxB2wQ9kerUPtHatF/BqpRf8YqEb/FqhG/xWnR/8Tp0f/E6dH/xOnR/8T/0QOAP9K&#10;CAD/UAYA/1UKAP9YDQD3WREA6lgYAN9XJADUVzUBzFVEBMZUUAjBUlsMvVBlELlObRO2TXYWtEx9&#10;GLFLhRqvSo0brUmVHatJnR6pSKYgp0iwIaVIvSKkSM8ioUjoIqBJ+B6fS/8bnkv/GZ1M/xedTP8W&#10;nUz/Fp1M/xadTP8W/0cLAP9NAgD/VAIA91oEAOtdBwDnXQsA4VwQANNdHgDKXTABw1w/BL1aTAi3&#10;WFcMs1ZgEa9UaRSsU3EXqVF4GqdQgBykT4ceok+PIKBOmCGeTaEjnE2rJJpNuCWZTMgmlkziJpVO&#10;9SKUT/8flFD/HJRR/xqUUf8YlFH/GJRR/xiUUf8Y/0kIAP9QAAD7WAAA5V4AAN1iAwDWYwcA1GEK&#10;AMpiGQDCYywBu2I7A7RgSAivXVMMqltcEaZaZBWjWGwYoFd0G51Vex2bVIMgmVSLIpZTkySUUp0l&#10;klGnJ5BRsyiOUcMpjVHdKoxS8iaLVP8ii1X/HotW/xyLVv8ai1b/GotW/xqLVv8a/0wEAP9TAADs&#10;XAAA32IAANRmAQDOaAUAy2cIAMJnFgC6aCgBs2c4A61lRQeoY1AMo2FZEZ9fYRWbXWgYmFxwG5Va&#10;dx6TWX8hkFiHI45XjyWMV5kniVajKYdWryqFVb8rhFbVLINX7ymDWP4kg1n/IIRa/x6EWv8chFr/&#10;HIRa/xyEWv8c/04BAP9XAADlXwAA2GYAAM5qAADHbAMAw2sFALxsEgC0bSUArWw1A6dqQgehZ00M&#10;nGVWEZhjXhWUYmUYkWBsG45fdB6MXnshiV2DJIZcjCaEW5UogVqgKn9arCx9WrstfFrPLntb7Ct8&#10;XPwmfF3/In1e/x99Xv8dfV7/HX1e/x19Xv8d/1AAAPVZAADhYwAA0moAAMluAADCcAEAvXADALZw&#10;EACucSIAqHAyAqFuPwacbEoLl2pTEJJoWxSOZmIYi2VpG4hjcB6FYnghgmGAJIBgiSZ9X5Ipe16d&#10;K3heqS12XrgudV7ML3Re6S11YPondmH/I3di/yB3Yv8ed2L/Hndi/x53Yv8e/1IAAOxcAADcZgAA&#10;zm0AAMRyAAC9dAAAt3QBALB0DgCpdR8AonQvApxyPQWXcEcKkW5RD41sWRSJamAXhWlnG4Jobh5/&#10;ZnUhfWV9JHpkhid3Y5ApdWObLHJipy5wYrYvb2LJL25i5i5vZPkocGX/JHFm/yFxZv8fcWb/H3Fm&#10;/x9xZv8f/1QAAOhfAADXaQAAynAAAMB1AAC5eAAAsngAAKt4DQCkeR0AnngtAZd3OgWSdUUKjHJO&#10;DohwVhOEb14XgG1kGn1sax16a3Mgd2p7I3RpgyZyaI0pb2eZLGxmpS5qZrMvaWbGMGhm5C9qaPcp&#10;a2n/JWxp/yJsav8gbGr/IGxq/yBsav8g/1cAAORiAADSbAAAxnMAAL14AAC1ewAArXwAAKV8CgCf&#10;fRoAmXwqAZN7OASNeUMJiHdMDoN1VBJ/c1sWe3JiGXhwaR11b3Agcm54I29tgSZsbIspamyXLGdr&#10;oy5la7IvZGvEMGJr4S9kbPYqZm3/JmZt/yNnbv8gZ27/IGdu/yBnbv8g9lkAAOBlAADObwAAwnYA&#10;ALl8AACxfwAAqYAAAKCABwCZgRcAlIEoAY6ANQOIfkEIg3xKDX56UhF6eFkVdndgGXN2ZxxwdG4f&#10;bXN2I2pyfyZncYkpZHGVK2JwoS1gcLAvXnDCL11w3y9fcfUqYHH/JmFy/yNicv8gYnL/IGJy/yBi&#10;cv8g71wAANxpAADKcgAAvnoAALWAAACthAAApIUAAJqFAwCUhRQAjoYlAYmEMwODgz4HfoFIC3l/&#10;UBB1flcUcX1eGG57ZRtremweaHl0ImV4fSVid4coX3aTKlx2nyxada4uWXXALlh13S5ZdvMqW3b/&#10;Jlx3/yNcd/8gXHf/IFx3/yBcd/8g6mAAANVsAADFdgAAun4AALGEAACoiAAAn4kAAJSKAACNihEA&#10;iIshAIOKMAJ+iTsFeYdFCnSGTg5whFUSbINcFmmCYxpmgWodYoByIF9/eyNcfoUmWX2RKVd8nitV&#10;fKwsU3y+LVJ82i1TfPIpVXz/JVZ8/yJXfP8gV3z/IFd8/yBXfP8g5WQAAM9wAADBegAAtoMAAK2J&#10;AACjjAAAmY4AAI2PAACGkA4AgZEdAH2QLAF4jzgEc45CCG6NSwxqjFMQZ4paFGOJYRdgiGgbXYdw&#10;HlqGeSFWhYMkVIWPJlGEnChPhKoqTYS8Kk2E1ypNg/EnT4P/JFCD/yJQg/8fUIP/H1CD/x9Qg/8f&#10;3mkAAMl1AAC8gAAAsogAAKiNAACdkQAAk5MAAIWWAAB+lwsAeZcZAHWXKAFxlzUDbJY/BmiVSApk&#10;lFANYZNXEV2SXhVakWYYV5BuG1SPdx5RjoEgTo6NI0uNmiVJjakmSI27J0eN1CdHjPAkSIz/IkmL&#10;/yBKi/8eSov/HkqL/x5Ki/8e1W4AAMN7AAC3hQAArI0AAKKSAACXlgAAjJkAAH+cAAB1ngUAcJ8T&#10;AG2fIwBpnzABZZ47BGGeRQddnU0KWpxUDVebXBFUmmMUUZprF06ZdBlLmH8cSJiLHkWXmSBDl6gh&#10;Qpe6IkGX0yJBlu8gQpX+HkKV/x1DlP8cQ5T/HEOU/xxDlP8czHUAALyBAACxjAAAppIAAJuXAACR&#10;mwAAhZ8AAHmjAABqpwAAZacOAGOoHABgqCsBXag2AlmnQARWp0kGU6ZRCVCmWQxNpWAOSqVpEUek&#10;chREpH0WQqOJGD+jlxo9o6cbPKO5HDuj0hs7ou8bO6D+Gjuf/xk8n/8YPJ//GDyf/xg8n/8YxHwA&#10;ALaJAACqkgAAn5cAAJWcAACJoQAAfaYAAHGqAABkrgAAWrEIAFexFABVsiMAU7IwAVCyOwJNskQD&#10;S7FNBUixVQdFsV0JQ7FlC0Cwbw0+sHoPO7CHETmvlhM3r6YUNq+4FDWw0RQ1ru8UNK3+FDSs/xQ0&#10;q/8UNKv/FDSr/xQ0q/8Uu4UAAK+QAACjlwAAmJ0AAIyjAACAqAAAdK0AAGiyAABctgAAULoBAEm8&#10;DQBIvBkARr0nAEW9MwBDvT0BQb1HAT+9UAI9vVgDOr1hBTi9awY2vXcINL2ECTK9kwowvaQLL723&#10;DC6+0AsuvO4MLbr+DSy5/w0suP8OLLj/Diy4/w4suP8Os48AAKaXAACbnQAAj6MAAIOqAAB2sAAA&#10;arUAAF66AABSvgAAR8IBAD3HBgA4yRAAN8kbADbKJwA1yjMANMs9ADPLRwAxy1EBMMtbAS7MZQIs&#10;zHECKsx/AynMkAQnzKEEJs20BCXNzgQly+4EJMn8BiPI/wcjx/8HI8f/ByPH/wcjx/8HqZYAAJ6d&#10;AACSowAAhasAAHiyAABruAAAX74AAFLCAABHxgAAPcoAADTPBAAr1AkAJtkPACXZGQAl2iUAJNow&#10;ACPbOwAj20UAItxQACHdWwAg3WgAHt52AB3ehwEc35kBGt+sARnfxAEY3ucBGNz4ARjb/wIX2v8C&#10;F9r/Ahfa/wIX2v8CoJwAAJSjAACHqwAAebMAAGy6AABfwQAAUsYAAEbKAAA7zgAAMdMAACnZAAAh&#10;3gUAHugOAB3oFQAb6R4AGeknABjqMAAW6jkAFetDABTsTgAS7FoAEe1nABDudwAQ7ooADu+eAA7w&#10;swAN8M0ADO/sAAzt/AAM6/8ADOv/AAzr/wAM6/8Al6MAAImrAAB7tAAAbbwAAF/EAABSygAARc4A&#10;ADnTAAAv2AAAJd0AAB3hAAAY7AIAFvcLABT3EQAR+BcAEPgeAA75JQAN+S0AC/o1AAn7PwAH+0oA&#10;BPxXAAP9ZgAC/ncAAP2LAAD9nwAA/LUAAPzRAAD87QAA/PwAAPz9AAD8/QAA/P0Ai6sAAH20AABu&#10;vQAAYMYAAFLNAABE0gAAN9gAACzdAAAi4QAAGeUAABPqAAAQ+gAADv8GAA3/DAAK/xAAB/8UAAT/&#10;GgAB/yAAAP8nAAD/MAAA/zoAAP9FAAD/UwAA/2IAAP91AAD/igAA/58AAP+zAAD/xwAA/+UAAP/l&#10;AAD/5QAA/+UAf7QAAHC9AABhxwAAU9AAAEPWAAA23QAAKuIAAB/mAAAW6gAAEO0AAAz6AAAJ/wAA&#10;Bv8AAAL/BAAA/wkAAP8NAAD/EAAA/xQAAP8aAAD/IQAA/ykAAP80AAD/QAAA/04AAP9eAAD/cgAA&#10;/4cAAP+aAAD/qgAA/7kAAP+5AAD/uQAA/7kA/yApAf8iJwH/IicB/x8qAf8ZMAH/EjkB/xBFAf8N&#10;UwH/DGAB/wptAv8JeQL/CYQC/wmOAf8JlgH/CZ0B/wmjAf8JqQH/CbAB/wi3Af8IvgH/CMgB/wjW&#10;Af8I5gH/CPEB/wj7AP8I/wD/CP8A/wn/Af8J/wH/Cf8B/wn/Af8J/wH/Cf8B/yMmAf8lJAD/JSQA&#10;/yMnAf8dLAH/GDUB/xVCAf8SUAH/EF0C/w5qAv8OdgL/DoAC/w6KAv8OkgL/DpoC/w6gAv8OpgH/&#10;Da0B/w2zAf8NuwH/DcUB/w3RAf8N4wH/De8B/g36AfoN/wH5Dv8B+Q7/AfkO/wH4Dv8B+A7/AfgO&#10;/wH4Dv8B/yYjAP8oIAD/KCAA/yYiAP8iKAH/IDIB/xw/Af8ZTAH/F1kC/xVlAv8TcQL/E3wC/xOG&#10;Av8TjgL/EpYC/xKdAv8SowL/EqkC/xKwAv8StwL/EsEC/xLMAf0S3wH5E+0B9RP4AfMT/wHyE/8B&#10;8RP/AvAU/wLwFP8C8BT/AvAU/wLwFP8C/yofAP8sHAD/LBsA/ysdAP8pJAD/KC8B/yU7Af8iSAH/&#10;H1QC/x1hAv8bbQL/GncC/xqBAv8aigL/GpIC/xqZAv0anwL8GqYC+xqsAvkatAL4Gr0C9hrIAvMa&#10;2wLvGuoC7Bv3Aukb/wLoG/8D5xz/A+Yc/wPlHP8D5Rv/A+Ub/wPlG/8D/y0bAP8wFwD/MRUA/zAW&#10;AP8xIAD/MCoA/y42Af8rQwH/KE8C/yZcAv8kZwL8I3ID+SN8A/cihQP1Io0D8yKVA/IimwPwIqID&#10;7yKpA+0isQPsIrkD6iLFA+gi1QPkI+kD4CP2BN4j/wTbJP8E2ST/BNgk/wTXJP8E1iT/BNYk/wTW&#10;JP8E/zEWAP80EgD/NhEA/zcTAP85GwD/OCUA/zYxAf8zPQH9MUoB+C5WAvQtYgPwLG0D7St3A+or&#10;gAToKogE5iqQBOUqlwTjKp4F4SqlBeAqrQXeKrYF3CrCBdoq0gbVK+cG0Cv1B80s/wfLLP8HySz/&#10;B8gs/wfHLP8Gxyz/Bscs/wbHLP8G/zUSAP85DgD/Og0A/z4QAP9AFgD/PyAA/z0qAPk7NwHyOEQB&#10;7DZRAuc1XAPjNGcD4DNyBN0zewXaMoMG1jKLBtQykwfSMZoI0DGhCM4xqQnMMbIJyzG8CskxygrG&#10;MuELwjLxC78z/gu9M/8KuzP/Croz/wm6M/8JujP/Cboz/wm6M/8J/zkQAP89CwD/QAkA/0QNAP9G&#10;EQD/RRkA90QjAO5BLwDmPzwB4D5KAdo9VwLTPGIEzztsBsw6dQfJOn0JxzmFCsU5jAvDOJQMwTib&#10;DcA4ow2+OKwOvDi2D7o4ww+5ONcQtTjsELI5+w+wOv8Orzr/Da46/wytOv8LrTr/C606/wutOv8L&#10;/zwNAP9ABgD/RQQA/0kJAP9LDQD5ShEA7UkaAONGJgDaRjYA0UZFActFUQPGRFwFwkJmCL9Cbwq8&#10;QXcLukB/Dbg/hg62P44QtD6VEbI+nRKwPqYTrz6wFK0+vRSrPs0VqT7mFaY/9xOkQP8So0D/EKJA&#10;/w+iQP8OokH/DqJB/w6iQf8O/z8JAP9EAAD/SgAA904CAOxQBgDqTwsA40wQANZMHgDNTTAAxk0/&#10;AcBMTAS7S1cGt0lhCbRIaQyxR3EOrkZ5EKxGgBGqRYgTqESQFKZEmBakQ6EXokOrGKBDtxmfQ8cZ&#10;nUPgGptE8xeZRf8VmEb/E5hG/xGYRv8Ql0b/EJdG/xCXRv8Q/0IFAP9HAAD3TwAA5VMAAN1VAQDX&#10;VQYA1VILAMtTGQDDVCsAvFQ7AbZSSASxUVIHrVBcCqlOZA2mTWwPpEx0EaFLexOfSoIVnUqKF5tJ&#10;kxiZSZwal0imG5VIshyUSMEdkkjYHZBJ7xuPSv4Yj0v/Fo5L/xSOTP8Sjkz/Eo5M/xKOTP8S/0UA&#10;AP9LAADpUwAA3lgAANNbAADNWwQAylgHAMJYFQC6WicAs1o3Aa5YRASpV08HpFVYCqFUYA2eU2gQ&#10;m1FvE5hQdhWWUH4XlE+GGZJOjhqPTpgcjU2iHYtNrh+KTbwgiE3QIIdN6x+GT/wbhlD/GIZQ/xaG&#10;UP8UhlH/FIZR/xSGUf8U/0cAAPhPAADkVwAA1V0AAMxgAADFYAIAwV4FALpdEQCzXyMArF8zAaZe&#10;QAOhXEsHnVpUCplZXA6WWGQRk1ZrE5BVchaOVHoYi1SCGolTihyHUpQehVKeH4NRqiGBUbgif1HL&#10;In5S5yF+U/kdflT/Gn5V/xd+Vf8WflX/FX5V/xV+Vf8V/0oAAO5SAADeWwAAz2EAAMZkAAC/ZQAA&#10;umMCALNiDwCsYyAApmMwAaBiPQObYUgGll9RCpJeWQ2PXGERjFtoE4labxaGWXYYhFh+GoJXhxx/&#10;V5AffVabIXtWpyJ5VrUjd1bHJHZW5CR2V/cfd1j/G3dZ/xl3Wf8Xd1n/FndZ/xZ3Wf8W/0wAAOlW&#10;AADZXwAAy2UAAMFoAAC6aQAAtGgAAK1nDQCmaBwAoGgtAZpnOgOVZUUGkGNOCoxiVw2JYV4Qhl9l&#10;E4NebBaAXXMYflx7Gntcgx15W40fdlqYIXRapCNyWrIkcVrEJW9a4SVwW/YgcVz/HHFd/xpxXf8Y&#10;cV3/F3Fd/xdxXf8X/U8AAOVZAADTYgAAx2gAAL1sAAC2bQAAr2wAAKdrCwCgbBkAm2wqAZVrNwKQ&#10;aUMFi2hMCYdmVAyDZVsQgGNiE31iaRV6YXAYeGF4GnVggR1zX4sfcF6WIm5eoiRsXrAla17BJmle&#10;3iZqX/Qha2D/HWth/xtsYf8ZbGH/GGxh/xhsYf8Y9VEAAOJcAADPZQAAw2sAALlvAACxcQAAqnEA&#10;AKJvCACbbxcAlnAnAJBvNQKLbkAFhmxJCIJqUgx+aVkPe2hgEndmZhR1Zm4XcmV2GnBkfh1tY4gf&#10;a2OTImlioCRmYq4lZWK/JmRi2iZkY/IiZWT/HmZk/xtnZP8ZZ2X/GGdl/xhnZf8Y8FMAAN1fAADL&#10;aAAAv28AALZzAACudQAApnUAAJ1zBQCWcxQAkXQkAItzMgKGcj4EgXBHCH1vTwt5bVcOdmxeEXNr&#10;ZBRwamwXbWpzGmtpfBxoaIYfZmeRImNnniRhZqwlYGa9Jl9n1iZfZ/EiYGj/HmFo/xxiaP8aYmj/&#10;GWJo/xliaP8Z7FcAANliAADHawAAvHIAALN3AACqeQAAoXkAAJd3AQCQeBEAi3ghAIZ4LwGBdzsE&#10;fHVFB3h0TQp0clUOcXFcEW5wYxRrb2oWaG5xGWZuehxjbYQeYGyPIV5snCNca6olWmu7Jlls0yZa&#10;bO8jW2z/H1xt/xxdbf8aXW3/GV1t/xldbf8Z6FoAANJmAADDbwAAuHYAAK97AACmfgAAnX4AAJF8&#10;AACKfA8AhX0eAIF9LQF8fDkDd3pDBnN5SwlweFMMbHdaEGl2YRNmdWgWY3RvGGFzeBtecoIeW3KN&#10;IFlxmiJXcagkVXG5JVRx0CVUce4iVnH+Hldx/xxXcf8aWHH/GVhx/xlYcf8Z414AAM1pAAC/cwAA&#10;tHoAAKt/AACiggAAmIMAAIuBAACEgQ0Af4IaAHuCKQF2gTYCcoFABW5/SQhqflALZ31XDmR8XhFh&#10;e2YUXnptF1t6dhlZeYAcVniLH1N4mCFRd6YiUHe3I093ziNPd+whUHf9HlF3/xtSd/8ZUnf/GVJ3&#10;/xlSd/8Z3mIAAMhuAAC7dwAAsH8AAKeEAACdhwAAkocAAISHAAB9hwkAeIgWAHSIJgBwiDICbIc9&#10;BGiGRgZlhU4JYYVVDF6EXA9bg2MSWYJrFVaBdBdTgH4aUICJHE5/lh5Mf6UgSn+2IUl/zCFJfusf&#10;Sn78HEt+/xpLfv8ZTH7/GEx+/xhMfv8Y1WcAAMNzAAC2fAAArIQAAKKJAACYiwAAjY0AAHyNAAB1&#10;jgQAb48SAG2QIQBpkC4BZY85AmKOQgRejksHW41SCliMWQxWi2EPU4toElCKcRRNiXsXSomHGUiI&#10;lRtGiKMdRIi0HUOIyh1Dh+ocRIb7GkSG/xhFhv8XRYX/F0WF/xdFhf8XzW0AAL14AACxggAAp4oA&#10;AJyOAACSkAAAhpMAAHmVAABslwAAZpcOAGOYGwBhmCkAXpg1AVqXPgNXl0cFVZZPB1KWVglPlV4M&#10;TJRmDkqUbxBHk3kTRJOFFUKSkxdAkqIYPpKzGT2SyRk9kekYPZD6Fz6P/xY+j/8VPo//FT6P/xU+&#10;j/8VxXMAALd/AACsiQAAoY8AAJaTAACLlgAAf5kAAHOcAABknwAAXKAJAFmgFABXoSIAVaEvAFKh&#10;OQFQoUMCTaBLBEqgUwVIoFoHRZ9jCUOfbAtAnnYOPp6DEDuekRE5naASOJ2yEzeeyBM3negSNpv6&#10;Ejaa/xI2mf8RN5n/ETeZ/xE3mf8RvnsAALGHAACljwAAm5QAAJCYAACEnAAAd6AAAGukAABfpwAA&#10;UqoAAE2rDgBLqxoASqsnAEirMwBGqz0BRKtGAUKrTgJAq1YDPqtfBTuraAY5qnMIN6qACTSqjwsy&#10;qp8MMaqwDDCqxwwwqecML6f6DS+m/w0vpf8NL6X/DS+l/w0vpf8NtoQAAKqOAACelAAAlJkAAIee&#10;AAB7owAAb6gAAGOsAABXrwAAS7IAAEG1BgA+thEAPbYeADu2KQA6tzQAObc+ADe3RwA2t1ABNLda&#10;ATK3ZAIwt28DLrd8BCy3iwUqt5wFKbeuBii4xQUot+YFJ7X5Byaz/wcmsv8IJrL/CCay/wgmsv8I&#10;r40AAKKUAACXmgAAi6AAAH6mAABxqwAAZbAAAFm0AABNtwAAQrsAADi+AQAvwgkALcMSACzDHgAr&#10;wykAKsQzACnEPQAoxUcAJ8VRACbFXAAlxmgAI8Z2ASLGhgEgxpgBH8arAR7HwQEexuQBHcT4AhzC&#10;/wMcwf8DHMH/BBzB/wQcwf8EpZQAAJqaAACOoQAAgacAAHOuAABntAAAWrkAAE69AABCwAAAOMMA&#10;AC/HAAAmywQAHtAKABvREQAa0hoAGdIlABjTLwAY0zoAF9REABbUUAAV1V0AFNVrABPWfAAS148A&#10;EdikABDZuwAQ2d4AENXzABDT/wAQ0v8BENH/ARDR/wEQ0f8BnJoAAJGhAACDqAAAdbAAAGi3AABb&#10;vQAATsEAAELFAAA3yAAALcwAACTQAAAc1QAAFdoFABDiCwAQ4xEADuQaAA7kIwAN5S0ADOU3AAvm&#10;QgAK5k8ACeddAAjnbQAG5oAABeaVAATmqwAC5sQAAebmAADn+QAA5/8AAOb/AADm/wAA5v8Ak6EA&#10;AIWpAAB3sQAAabkAAFvAAABOxgAAQcoAADXOAAAq0gAAIdYAABnbAAAS3wAADeMAAAvxCAAJ8w4A&#10;B/MTAATyGgAC8iIAAPIqAADyNAAA8j8AAPJMAADyXAAA8m0AAPKCAADymAAA860AAPPGAAD05QAA&#10;9PYAAPT7AAD0+wAA9PsAh6kAAHmyAABqugAAXMIAAE7JAABAzgAAM9MAACjYAAAe3QAAFeEAAA/k&#10;AAAK6AAABfMAAAP9AQAA/AgAAPsNAAD7EQAA+xYAAPweAAD8JgAA/DAAAP08AAD+SQAA/loAAP5t&#10;AAD/ggAA/5gAAP+sAAD/wAAA/9gAAP/kAAD/5AAA/+QAe7IAAGy7AABdxAAAT80AAEDSAAAy2QAA&#10;Jt4AABviAAAS5gAADOoAAAXtAAAA9AAAAP8AAAD/AAAA/wAAAP8EAAD/CQAA/w4AAP8SAAD/GAAA&#10;/yEAAP8rAAD/NwAA/0YAAP9YAAD/awAA/4AAAP+VAAD/pgAA/7MAAP+7AAD/uwAA/7sA/xsmAP8c&#10;JAD/GiQA/xUnAP8QLQD/CjYA/wVDAP8BUAH/AF4B/wBrAf8AdgH/AIEA/wCKAP8AkgD/AJoA/wCg&#10;AP8ApgD/AKwA/wCyAP8AuQD/AMIA/wDNAP8A3wD/AOwA/wD4AP8A/wD9AP8A/QD/AP0A/wD9AP8A&#10;/QD/AP0A/wD9AP8A/x8jAP8fIQD/HiEA/xkjAP8TKQD/DjIA/wxAAP8JTQH/B1oB/wRnAf8DcwH/&#10;A30B/wOHAf8DjwD/ApYA/wKcAP8CogD/AqgA/wKvAP8BtgD/Ab4A/wHJAP8B2wD/AOoA/AD2APgA&#10;/wD3Av8A9wP/APYE/wD2BP8A9gX/APYF/wD2Bf8A/yIfAP8iHAD/IRwA/x4fAP8YJAD/FS8A/xI8&#10;AP8QSQD/DlYB/wxiAf8LbgH/C3kB/wuCAf8LiwH/C5IB/wqZAf8KnwD/CqUA/wqrAP8KsgD/CrsA&#10;/QrGAPsK1AD3CucA8wr0APAK/wDvC/8A7gz/AO0M/wHtDP8B7Qz/Ae0M/wHtDP8B/yUbAP8mGAD/&#10;JRcA/yEYAP8gIQD/HisA/xo3AP8XRQD/FFEB/xJeAf8RaQH/EXQB/xF9Af8QhgH9EI4B/BCVAfoQ&#10;mwH5EKEB9xCoAfYQrwH0ELcA8xDCAPEQ0ADtEOUA6BHyAOYR/gHkEv8B4xL/AeIS/wHiEv8B4RL/&#10;AeES/wHhEv8B/ykWAP8qEwD/KRIA/ycTAP8oHAD/JycA/yMzAP8gPwD/HUwA/xtYAfwZZAH4GW4B&#10;9hh4AfMYgQHxGIkB7xiQAe4YlwHsGJ4B6hikAekYrAHnGLQB5hi/AeQYzQHgGeMB3BrxAdga/gLU&#10;G/8C0hv/AtEb/wLQG/8C0Bv/AtAb/wLQG/8C/y0SAP8uDwD/Lg0A/y8QAP8vFwD/LiEA/ywtAP8p&#10;OQD5JkYA9CRTAe8iXgHrImkB6CFzAeYhfAHjIYQB4SGMAeAhkwHeIZoB3CGhAdohqQHYIbEC1SG8&#10;AtMiyQLQIt8CzCPwA8gj/QPGJP8DxCT/A8Mk/wPCJP8DwST/A8Ek/wPBJP8D/zAPAP8yCwD/MwgA&#10;/zYNAP82EgD/NRoA/TIlAPQwMgDtLT8A5yxMAOIrWAHdK2MB2SptAdUqdgLSKn8C0CqGAs4qjgPM&#10;KpUDyiqcA8kqowTHKqwExSq2BMMqwwXCKtUFvivrBbor+Qa4LP8Gtiz/BbUs/wW0LP8FtCz/BbQs&#10;/wW0LP8F/zQMAP82BQD/OQMA/zwIAP88DQD9OxMA8TgdAOg1KQDgNDcA2TNGANE0UgHNM10ByTNn&#10;AsYzcAPEMngEwTKABL8yhwW+Mo8GvDKWBroxnge4MaYHtzGwCLUyvAizMswJsTLlCa0z9QmrM/8J&#10;qjP/CKgz/weoM/8HpzP/B6cz/wenM/8H/zcHAP86AAD/PgAA+kEBAPFBBgDxPw0A5jwSANs6HwDQ&#10;OzEAyjxAAMQ8TQHAPFgCvDthA7k7agW2OnIGtDp6B7I5gQiwOYgJrzmQCq04mAqrOKELqTiqDKg4&#10;tg2mOMUNpDjeDqE58Q2fOv8Mnjr/C506/wqcOv8JnDr/CZw6/wmcOv8J/zsCAP8+AAD3RAAA5kcA&#10;AN9IAQDaRgYA2UALAM1CGQDFRCsAvkQ7ALlESAG1Q1MDsUJcBK5CZQarQWwHqUB0CaZAewqkP4ML&#10;oz+KDaE+kw6fPpwPnT6lEJs+sRGaPr8RmD7UEpY/7RGUP/wPk0D/DpJA/wySQf8LkkH/C5JB/wuS&#10;Qf8L/z0AAP9DAADpSQAA3k4AANNPAADNTgMAykkIAMJJFAC7SiYAtUs2AK9LQwKrSk4Dp0lXBaRI&#10;YAehR2cJnkZvCpxGdgyaRX0OmEWFD5ZEjhCURJcSkkOhE5BDrBSPQ7oVjUPNFYtE6BWKRfoSiUb/&#10;EIlG/w6IRv8NiEb/DYhG/w2IRv8N/0AAAPJHAADjTwAA1FMAAMtVAADEVAAAwFAEALlPEQCyUCIA&#10;rFEyAKdRPwKiUEoDnk9TBZtOXAiYTWMKlUxqDJNLcQ2RSnkPjkqAEYxJiRKKSZIUiEicFYZIqBaF&#10;SLUXg0jHGIFI5BiBSvcVgEr/EoBL/xCAS/8PgEv/DoBL/w6AS/8O/0MAAOxLAADdUwAAzlgAAMRa&#10;AAC9WgAAuFcBALFUDgCqVh4ApVYuAJ9WOwGbVUYDl1RQBZNTWAiQUl8KjVFmDItQbQ6IT3QQhk98&#10;EoROhROCTo4VgE2ZF35NpBh8TbIZek3DGnlN3xp4TvQXeE//FHhP/xJ4UP8QeFD/D3hQ/w94UP8P&#10;/UYAAOdPAADWVwAAyFwAAL9fAAC3XwAAsVwAAKpZDACkWhoAnlsqAJlbOAGUWkMDkFlMBYxYVQiJ&#10;V1wKhlZjDINVag6BVHEQf1N5En1TgRR6UosWeFKVGHZRoRl0Ua8bc1HAG3FR2xxxUvIZcVP/FXFU&#10;/xNyVP8RclT/EHJU/xByVP8Q80gAAONTAADQWwAAxGAAALpjAACzYwAArGEAAKReCQCdXxcAmF8n&#10;AJNfNQGOXkADil1KBYZcUgeDW1kKgFpgDH1ZZw57WG4QeFh1EnZXfhR0VogXclaTGG9WnxpuVawb&#10;bFW9HGtW1R1rVvAaa1f/F2tY/xRsWP8SbFj/EWxY/xFsWP8R8UsAAN9WAADMXgAAwGQAALdnAACu&#10;aAAAp2YAAJ9iBgCYYxQAkmQkAI1jMgGJYj0ChGFHBIFgTwd9X1YJel5dC3ddZA11XGsQc1xzEnBb&#10;exRuW4UXbFqQGWpanBtoWaocZlq6HWVa0R1lWu4bZVv+F2Zb/xVmXP8TZ1z/Emdc/xJnXP8S7U4A&#10;ANpZAADIYQAAvGcAALNqAACrbAAAomoAAJlnAgCSZxEAjWchAIhnLwGEZjsCf2VEBHtkTQZ4Y1QJ&#10;dWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4MXZl6OGWRemhtiXqgcYV64HV9ezh1fXuwbYF/9GGFf/xVh&#10;X/8TYl//EmJf/xJiX/8S6lEAANRcAADEZAAAuWoAALBuAACncAAAnm4AAJRrAACNahAAh2seAINr&#10;LAB+azgCempCA3ZpSgZzaFIIcGdZCm1mYA1rZWcPaGRuEWZkdxRkY4EWYWOMGF9imBpdYqYcW2K2&#10;HVpizB1aYuocW2P8GFxj/xZcY/8UXWP/E11j/xNdY/8T5lUAAM9fAADBaAAAtm4AAKxyAACkdAAA&#10;mnMAAI5vAACHbw0Agm8bAH1wKQB5bzUBdW4/A3JtSAVubFAHa2xXCmlrXgxmamUOZGlsEWFpdRNf&#10;aH8WXGiKGFpnlhpYZ6QcVme0HVVnyh1VZ+gbVmf7GFdn/xZXaP8UWGf/E1hn/xNYZ/8T4VgAAMtj&#10;AAC9awAAsnIAAKl2AACgeAAAlncAAIhzAACBcwsAfHQXAHh0JgB0dDIBcHM9Am1zRgRqck4HZ3FV&#10;CWRwXAthcGMOX29qEFxucxJabnwVV22IF1VslBlTbKMbUWyzHFBsyBxPbOcbUWz6GFFs/xVSbP8U&#10;Umz/E1Js/xNSbP8T3FwAAMdnAAC5bwAAr3YAAKV7AACcfAAAkXwAAIJ4AAB6eQcAdXkUAHJ6IwBu&#10;ei8Ba3k6Amh5QwNkeEsFYXdSCF93WQpcdmAMWXVoD1d0cBFUdHoTUnOGFk9zkxhNcqEZTHKxGkpy&#10;xhpKcuUaS3L5F0xy/xVMcv8TTXL/Ek1y/xJNcv8S1GAAAMJrAAC1dAAAq3sAAKJ/AACXgQAAjIEA&#10;AHp+AABzfwIAbn8RAGuAHgBogCwAZYA3AWKAQANff0gEXH5QBll+VwhXfV4LVHxmDVF8bg9Pe3gR&#10;THuDFEp6kRZIep8XRnqvGEV6xBhEeuQYRXn4FkZ5/xRGeP8SR3j/EUd4/xFHeP8RzWUAAL1wAACx&#10;eQAAp4AAAJyEAACShgAAhoYAAHeGAABrhgAAZocNAGOHGQBgiCcAXogzAVuIPAJYh0UDVodNBFOG&#10;VAZQhlsIToVjCkuEbAxJhHYPRoOBEUSDjxNCg50UQIKuFT+DwhU+guIVP4H3Ez+B/xJAgP8RQID/&#10;EECA/xBAgP8QxmsAALd2AACsfwAAooUAAJeJAACMiwAAgY0AAHOOAABljwAAXY8JAFqQFABYkCEA&#10;VpEtAFOQOAFRkEECTpBJA0yQUARKj1gFR49gB0WOaQlCjnMLQI1/DT6NjQ88jZwQOo2sETmNwRE4&#10;jeEQOIv2EDiK/w85if8POYn/DjmJ/w45if8Ov3IAALJ9AACnhgAAnIoAAJGOAACGkQAAepMAAG2V&#10;AABflwAAVJkBAE+ZDwBOmhoATJonAEqaMgBImjwBRppEAUSaTAJCmlQDQJlcBD6ZZgU7mXAHOZh8&#10;CDeYigo1mJoLM5irCzKYvwwymN8LMZb1CzGV/wsxlP8LMZP/CzGT/wsxk/8LuHoAAKyFAAChiwAA&#10;lpAAAIuUAAB/lwAAcpsAAGadAABaoAAATqIAAEWkCQBCpBMAQKQfAD+kKgA+pTQAPKU+ADulRwE5&#10;pU8BN6VYAjWlYQIzpWwDMaV5BC+khwUtpJcGLKSpBiukvQYqpN4GKqL1Bymh/wcpoP8IKZ//CCmf&#10;/wgpn/8IsYIAAKWLAACakQAAkJYAAIOaAAB2nwAAaqIAAF6mAABSqQAARqsAADytAAA1rwwAM7AV&#10;ADKwIQAxsCsAL7A1AC6xPgAtsUgALLFRACuxWwApsWcBJ7F0ASaxgwEksZQCI7GmAiKyuwIhstsC&#10;Ia/zAyCu/wMgrf8EH6z/BB+s/wQfrP8EqosAAJ2RAACTlwAAh5wAAHqiAABtpwAAYKsAAFWvAABJ&#10;sQAAPrQAADO3AAAqugMAJLwNACK9FQAhvSAAIb0qACC9MwAfvj0AHr5HAB2+UgAcv14AGr9sABm/&#10;fAAYv44AF8ChABbAtgAUwNMAFb7xABW8/wEVu/8BFLr/AhS6/wIUuv8CoZIAAJaYAACKngAAfaQA&#10;AG+qAABirwAAVrQAAEq3AAA+ugAAM70AACrAAAAhxAAAGccFABPLCwARzBIAEcwbABDMJQAPzS8A&#10;Ds06AA7NRgANzVIADc5gAAzOcAALzoMACs6XAAnOrAAIzsYACM7oAAjN+wAJy/8ACcv/AAnL/wAJ&#10;y/8AmJgAAI2eAAB/pQAAcawAAGSzAABXuQAASr0AAD7AAAAywwAAKMYAAB/KAAAXzQAAEdEAAAzW&#10;BQAI2QwABtkSAAXaGwAE2iQAA9suAAHbOQAA3EUAAN1SAADeYgAA3nMAAN6IAADfnQAA37MAAN/O&#10;AADg7gAA3/oAAN//AADf/wAA3/8Aj58AAIGmAABzrgAAZbUAAFi9AABKwgAAPcUAADHJAAAmzAAA&#10;HdAAABTUAAAO2QAACd0AAAPhAAAA4wcAAOMNAADkEgAA5RkAAOYiAADnKwAA6TYAAOtDAADsUgAA&#10;7GIAAO12AADujAAA7qEAAO+3AADv0QAA7+sAAPD2AADw9gAA8PYAhKcAAHWvAABntwAAWb8AAEvG&#10;AAA8ygAAL84AACTSAAAa2AAAEtwAAAzgAAAF4wAAAOcAAADrAAAA6wAAAO0FAADuCwAA8BAAAPEV&#10;AADzHgAA9CcAAPczAAD5QAAA+lEAAPtjAAD8dwAA/Y0AAP2jAAD+tgAA/skAAP/fAAD/3wAA/98A&#10;d7AAAGi5AABawQAATMoAADzPAAAu1AAAItoAABfeAAAQ4gAACeYAAADpAAAA7AAAAPAAAAD2AAAA&#10;9gAAAPcAAAD4AAAA+gcAAPsNAAD9EQAA/xkAAP8jAAD/LwAA/z4AAP9PAAD/YgAA/3cAAP+NAAD/&#10;nwAA/64AAP+6AAD/ugAA/7oA/xYjAP8VIQD/EiEA/w4kAP8GKgD/ADMA/wBBAP8ATgD/AFwA/wBo&#10;AP8AdAD/AH4A/wCHAP8AjwD/AJYA/wCcAP8AogD/AKgA/wCuAP8AtQD/AL0A/wDHAP8A1gD/AOcA&#10;/gDzAP4A/gD9AP8A/AD/APsA/wD7AP8A+wD/APsA/wD7AP8A/xogAP8ZHgD/Fh4A/xAgAP8KJQD/&#10;BDAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8AngD/AKQA/wCqAP8A&#10;sQD9ALkA+wDDAPoA0AD4AOMA9wDxAPYA/AD0AP8A9AD/APMA/wDzAP8A8wD/APMA/wDzAP8A/x0c&#10;AP8cGQD/GRkA/xQbAP8O/+L/4klDQ19QUk9GSUxFAAgJIQD/DCwA/wk5AP8FRgD/AlMA/wBfAP8A&#10;awD/AHUA/wB+AP8AhgD/AI4A/wCUAP4AmwD8AKEA+gCnAPgArgD1ALUA8wC/APEAywDwAN8A7gDu&#10;AOwA+QDrAP8A6gD/AOoB/wDpAf8A6QH/AOkB/wDpAf8A/yAXAP8fFAD/HBMA/xcVAP8WHQD/EygA&#10;/xA0AP8NQQD/DE4A/wlaAP8IZgD/CHAA/gd5APwHgQD6B4kA+AeQAPYGlgDzBp0A8QajAO8GqgDt&#10;BrIA6ga7AOgGyADmBtwA5AbsAOII+gDgCv8A3gv/AN0L/wDdDP8A3Az/ANwM/wDcDP8A/yMSAP8j&#10;EAD/IQ4A/x4QAP8eGAD/HCMA/xgvAP8UOwD/EkkA/BBVAPgPYAD0D2oA8Q90AO8OfADtDoQA6w6L&#10;AOkOkgDnDpkA5g6gAOQOpwDiDq8A4A64AN4OxQDcDtoA1hDsANIR+gDPEv8AzRL/AcwS/wHLE/8B&#10;yhP/AcoS/wHKEv8B/ycPAP8nDAD/JQkA/yYNAP8lEwD/IxwA/yAoAPscNQD1GkIA7xhPAOoXWgDm&#10;FmUA4xZuAOAWdwDeFn8A3BaHANkWjgDWFpUA1BacANIXowDQF6sAzhi1AMwYwQDLGNIAxxroAcMb&#10;+AHAG/8Bvhz/Ab0c/wK8HP8CvBv/Arwb/wK8G/8C/ysMAP8rBQD/KwMA/y0JAP8sDgD/KRUA9yYg&#10;AO4jLQDnIToA4R9IANsfVADVIF8A0SBoAM4gcQDMIXkAyiGBAcghiAHGIY8BxCGWAcMhngHBIqYB&#10;vyKvAb0iuwK8I8oCuSPjArUk9AKzJP8DsST/A68k/wOvJP8DriT/A64k/wOuJP8D/y8GAP8vAAD/&#10;MgAA/zMCAPkyCAD3Lw4A6ysWAOEnIgDYJzIA0ClBAMsqTgDGKlkAwypiAcAqawG9KnMBuyp6Arkq&#10;ggK4KokCtiqQArQqmAOzKqEDsSqqA68rtQSuK8QErCvbBKgs7wSmLP4FpCz/BKMt/wSiLf8Eoiz/&#10;BKIs/wSiLP8E/zIAAP8zAAD5OAAA6TkAAOI5AADeNQcA3i4NANEvGwDJMSwAwzM7AL0zSAC5NFMB&#10;tjNcAbMzZQKwM20CrjN0A6wyewOrMoMEqTKKBKcykwWlMpsGpDKlBqIysAegMr4HnzLRB5wz6gea&#10;M/sHmDT/B5c0/waWNP8GljT/BZY0/wWWNP8F/zUAAP84AADqPgAA30IAANVCAADPPwMAzTgIAMU4&#10;FQC9OiYAtzs2ALI8QwCuPE4BqjtXAqc7YAOlOmcDozpvBKE6dgWfOX0GnTmFB5s5jQeZOJYImDig&#10;CZY4qwqUOLgKkznKC5E55QuPOvcKjTr/CYw7/wiMO/8HjDv/B4w7/weMO/8H/zgAAPE+AADjRQAA&#10;1EkAAMtKAADFRwAAwUEEALo/EQCzQSEArUIxAKhDPgCkQ0kBoEJTAp1BWwObQWIEmEBqBZZAcQaU&#10;P3gHkj9/CJA/iAqPPpELjT6bDIs+pg2JPrMNiD7EDoY/4A6EP/QNg0D/C4NA/wqCQP8JgkH/CIJB&#10;/wiCQf8I/zwAAOtDAADcSgAAzE8AAMNQAAC8TgAAt0kBALFGDgCqSBwApEksAKBJOgCbSUUBmEhO&#10;ApRHVwOSR14Fj0ZlBo1GbAeLRXMJiUV7CodEgwuFRI0Mg0SXDoFDog9/Q68QfkPAEHxE2hF7RPEP&#10;ekX/DXpG/wt6Rv8Kekb/CXpG/wl6Rv8J9T4AAOZIAADTTwAAx1QAAL1VAAC2VAAAsFAAAKlMCwCi&#10;TRgAnU4oAJhONgCUTkEBkE1LAo1NUwSKTFoFh0thBoVLaAiDSm8JgEp3C35Jfwx8SYkOekiTD3hI&#10;nxB3SKwSdUi8EnRJ0hNzSe4Rckr/D3JK/w1ySv8Lckr/C3JK/wpySv8K8kIAAOBMAADOUwAAwVgA&#10;ALhaAACwWQAAqVYAAKJSBwCbUhUAllMkAJFTMgCNUz4BiVJHAoZRUASDUVcFgFBeBn5PZQh7T2wJ&#10;eU5zC3dOew11TYUOc02QEHFNnBJvTakTbk25FGxNzhRsTesTbE79EGxP/w5sT/8MbE//C2xP/wts&#10;T/8L7kUAANxQAADJVwAAvVwAALReAACsXgAApFsAAJxWBACVVhIAkFchAItYLwCHVzsBg1ZEAn9W&#10;TQN8VVQFelRbBndUYgh1U2gJc1NwC3FSeA1vUoIPbVGNEWtRmRJpUaYUZ1G2FWZRyxVlUukUZVL7&#10;EWZT/w9mU/8NZlP/DGZT/wxmU/8M6kkAANVTAADFWgAAul8AALBiAACoYgAAn18AAJZaAACPWhAA&#10;ilseAIVbLACBWzgBfVtBAnpaSgN3WVEEdFhYBnFYXwdvV2YJbVdtC2tWdg1pVn8PZ1WKEWVVlxNj&#10;VaQUYVW0FWBVyBZfVecVYFb6EmBW/w9hV/8OYVf/DWFX/wxhV/8M50wAANFWAADBXgAAtmMAAK1m&#10;AACkZgAAm2QAAJBeAACJXg4AhF8bAIBfKQB8XzUBeF8/AnReRwNxXU8Eb1xWBWxcXAdqW2MJaFtr&#10;C2Zacw1kWn0PYlqIEV9ZlBNeWaIUXFmyFVtZxhZaWeUVW1r5Elta/xBcWv8OXFr/DVxa/w1cWv8N&#10;408AAM1ZAAC+YQAAs2YAAKlpAACgagAAl2gAAItiAACDYgwAfmMYAHpjJgB2YzIAc2M8AW9iRQJs&#10;YUwEamFUBWdgWgdlYGEIY19pCmFfcQxfXnsOXV6GEVpekxJYXaAUV12wFVZexBZVXuMVVl73ElZe&#10;/xBXXv8OV17/DVde/w1XXv8N3lMAAMhdAAC7ZAAAsGoAAKZtAACdbgAAk20AAIVnAAB+ZwkAeGcV&#10;AHRnIwBxaC8Abmc5AWtnQgJoZkoDZWZSBWNlWAZgZV8IXmRnClxkbwxaY3kOWGOEEFVikRJTYp8T&#10;UmKuFVFiwhVQYuEVUWL2ElFi/xBSYv8OUmL/DVJi/w1SYv8N2VYAAMRgAAC3aAAArG4AAKNxAACa&#10;cwAAj3EAAH9rAAB4awUAcmsSAG5sHwBrbCwAaGw3AWZsQAJja0gDYGtPBF5qVgZcal0HWWllCVdp&#10;bQtVaXcNU2iCD1BojxFOZ50TTWesFEtowBRLaN4US2f1Ekxn/w9MZ/8OTWf/DU1n/w1NZ/8N0loA&#10;AMBkAACzbAAAqXIAAKB2AACWdwAAinYAAHlxAABxcQAAa3EPAGhxHABmcigAY3I0AGByPQFeckUC&#10;W3FNA1lxVAVXcFsGVHBjCFJvawpQb3QMTW6ADktujRBJbpsRR22rEkZuvhNFbtwSRm30EUZt/w9H&#10;bf8OR2z/DUds/w1HbP8NzF8AALxpAACwcQAApXcAAJx7AACRfAAAhnsAAHV4AABrdwAAZXcMAGF4&#10;FwBfeCQAXXkwAFp5OgFYeUICVnhKAlN4UQRRd1gFT3dgB0x2aAhKdnIKSHV9DEV1ig5DdZkPQnWp&#10;EEB1vBBAddkQQHTzD0B0/w5Bc/8NQXP/DEFz/wxBc/8MxmQAALduAACrdgAAonwAAJd/AACMgQAA&#10;gYEAAHKAAABlfwAAXX8IAFl/EwBXgCAAVYArAFOBNgBRgD4BT4BGAk2ATgJLf1UDSX9dBUZ/ZgZE&#10;fnAIQn57CT9+iAs9fZcMPH2nDTp9ug46ftYNOnzxDTp7/ww6e/8LOnr/Czp6/ws6ev8LwGkAALJ0&#10;AACnfAAAnYEAAJKEAACHhgAAe4cAAG6HAABghwAAVYcBAFCIDgBOiBoATYkmAEuJMABJiToASIlC&#10;AUaJSgFEiVICQolaA0CIYwQ9iG0FO4h4BjmHhgg3h5UJNYemCjSHuQozh9MKM4bwCTOF/wkzhP8J&#10;M4P/CTOD/wkzg/8JuXAAAK16AACiggAAl4cAAI2KAACBjAAAdY4AAGiPAABakAAAT5EAAEeSCgBE&#10;khMAQ5MfAEGTKgBAkzQAP5M9AD2TRQA7k00BOpNWATiTXwI2k2kDNJN1AzKSgwQwkpMFLpKkBi2S&#10;twYsktEGLJHvBiuP/wYrjv8GK43/ByuN/wcrjf8Hs3gAAKeCAACciAAAkYwAAIeQAAB6kwAAbZUA&#10;AGGXAABVmQAASZsAAD+cAQA5nQ4AN50XADaeIgA0niwAM541ADKePgAxnkcAMJ9QAC6fWgAtn2QB&#10;K59xASmefwInnpACJp6hAiSetQIjns4CI53uAyOb/gMimv8EIpn/BCKZ/wQimf8ErIEAAKCIAACV&#10;jgAAi5IAAH+WAABymgAAZZ0AAFmgAABOowAAQqQAADemAAAuqAUAKakPACipGAAnqiIAJqosACWq&#10;NQAkqj8AI6pIACKrUwAhq14AIKtqAB6reQAdq4sAG6udABqrsQAZq8oAGarsARmo/QEYp/8CGKb/&#10;Ahim/wIYpv8CpYkAAJmPAACPlAAAg5kAAHWeAABoogAAXKYAAFCpAABErAAAOa4AAC+wAAAmswAA&#10;HrUGABm3DwAYtxcAF7chABa3KgAVtzQAFLg+ABO4SQASuFQAErliABG5cQAQuYMAD7mXAA65rAAN&#10;ucQADbjnAA62+wAOtf8ADrT/AA60/wAOtP8AnJAAAJKVAACGmwAAeaAAAGumAABeqwAAUq8AAEay&#10;AAA6tQAAL7cAACW6AAAdvQAAFcAAABDDBgALxg4ACsUVAAnFHgAIxSgAB8UyAAbGPQAFxkkABcZX&#10;AAPGZgACxncAAcaLAADGoAAAxbYAAMbSAADF7wAAxfwAAMX/AADF/wAAxf8AlZYAAImcAAB7owAA&#10;bakAAGCvAABTtAAARrgAADq7AAAuvgAAJMEAABvEAAATxwAADsoAAAjOAQAB0AoAANAQAADQFgAA&#10;0R4AANInAADTMQAA1DwAANVJAADWWAAA1mkAANZ8AADWkgAA1qcAANa/AADW4AAA1vMAANb+AADW&#10;/wAA1v8AjJ0AAH6kAABvqwAAYbIAAFS5AABGvQAAOcEAAC3EAAAixwAAGcsAABHOAAAM0gAABdUA&#10;AADbAAAA3AMAAN0KAADeDwAA3xQAAOEcAADiJAAA5C4AAOY6AADnSQAA6FkAAOhrAADpgQAA6ZgA&#10;AOmtAADpxQAA6eIAAOnyAADp9QAA6fUAgKUAAHGtAABjtQAAVbwAAEfCAAA5xgAALMoAACDOAAAW&#10;0gAAD9YAAAjbAAAA3wAAAOMAAADlAAAA5wAAAOgBAADqBwAA6w0AAO0RAADvGAAA8SEAAPMrAAD2&#10;OAAA90gAAPhaAAD5bQAA+oQAAPqbAAD6rwAA+sIAAPraAAD63wAA+t8AdK4AAGW2AABWvgAASMYA&#10;ADnLAAAr0AAAH9QAABTaAAAN3wAABeMAAADmAAAA6QAAAO0AAADvAAAA8QAAAPMAAAD1AAAA9gIA&#10;APgJAAD6DgAA/RMAAP8cAAD/KAAA/zYAAP9HAAD/WgAA/24AAP+FAAD/mgAA/6sAAP+5AAD/vAAA&#10;/7wA/xEgAP8QHgD/DB4A/wQhAP8AJwD/ADAA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCDAP8A&#10;iwD/AJIA/wCYAP8AngD/AKQA/wCqAP8AsAD/ALgA/wDCAP8AzgD/AOIA/gDwAP0A+wD7AP8A+wD/&#10;APsA/wD6AP8A+gD/APoA/wD6AP8A/xQcAP8SGgD/DhoA/wgcAP8AIQD/AC0A/wA6AP8ASAD/AFUA&#10;/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD+AKAA/QCmAPwArAD7ALQA+QC9APgAyQD3&#10;ANwA9QDsAPMA+ADzAP8A8gD/APEA/wDwAP8A8AD/APAA/wDwAP8A/xcYAP8VFgD/ERUA/wwXAP8F&#10;HQD/ACgA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6APwAggD6AIkA+ACQAPcAlgD1AJwA9ACi&#10;APMAqADxALAA8AC4AO4AwwDsANMA6gDnAOkA9QDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wDlAP8A&#10;/xoTAP8YEQD/FBAA/w8RAP8NGQD/CiQA/wUwAP8BPgD/AEsA/wBXAP4AYgD6AGwA9QB1APIAfQDw&#10;AIQA7gCLAOwAkQDrAJcA6QCeAOcApADmAKwA5AC0AOIAvwDgAM0A3gDjANwA8gDaAP0A2AD/ANYA&#10;/wDVAf8A1QH/ANUC/wDVAv8A/x4QAP8cDQD/FwsA/xUOAP8UFQD/ER8A/w4qAP8LOAD9CEUA+AZR&#10;APQEXADuBGYA6gRvAOYDdwDkBH8A4gSGAOAEjADeBJMA3QWaANsFoADYBagA1QWxANIFuwDQBskA&#10;zgfgAMwI8QDJCv8Axwv/AMYM/wDFDP8AxQz/AMUM/wDFDP8A/yEMAP8gBgD/HAMA/x0KAP8bEAD/&#10;GBgA/xQjAPYRMADvDj4A6g5KAOUNVgDhDWAA3Q1pANkNcQDVDXkA0w2BANENiADPDY8AzQ6WAMsO&#10;nQDKDqUAyA6uAMYPuQDEEMgAwhDfAL4R8gC7Ev8AuRP/ALcT/wG2E/8BthP/AbYT/wG2E/8B/yUG&#10;AP8jAAD/IwAA/yQDAP8hCgD9HREA8RobAOgWJwDhFDUA2hNDANMUTwDOFVkAyxVjAMgWawDFFnMA&#10;wxd7AMEXggDAGIkAvhiQALwYmAC7GaAAuRmpALcZtAC1GsIAtBrWALAb7QGtHPwBqx3/Aakd/wGp&#10;Hf8BqB3/Aagd/wGoHf8B/ygAAP8nAAD+KgAA7yoAAOcnAQDnIgkA5B0QANkbHQDPHS0AyR48AMQg&#10;SQC/IFMAvCFdALkhZQC3Im0AtSJ0ALMifACxIoMBsCKKAa4ikgGsI5sBqyOkAakjrwGnI7wBpiTO&#10;AaMk6AKgJfkCniX/Ap0l/wKcJf8CmyX/Apsl/wKbJf8C/ywAAP8tAADtMgAA4jQAANozAADTLgMA&#10;0iUKAMklFwDBJycAuyk2ALYqQwCyK04ArytXAKwrYACqK2cBqCtvAaYrdgGkK30BoyuEAqErjQKf&#10;K5UCniufApwrqgOaK7YDmSzHA5cs4gOULfUEki3/A5Et/wOQLv8DkC3/A5At/wOQLf8D/zAAAPIz&#10;AADkOgAA1j0AAMw8AADHOQAAwzEFAL0uEQC1MCEAsDIwAKszPQCnM0kApDNSAKEzWgGfM2IBnDNp&#10;ApozcAKZM3cClzJ/A5UyhwOTMpAEkjKaBJAypQWOMrEFjTPCBosz3AaJNPIGhzT/BYY0/wWGNP8E&#10;hTT/BIU0/wSFNP8E/DMAAOs6AADcQQAAzUQAAMNEAAC9QQAAuDsBALI3DgCrOBwApTkrAKE6OACd&#10;O0QAmjtNAZc6VgGUOl0CkjpkApA6awOOOXIDjDl6BIo5ggWJOYsFhzmVBoU5oAeDOa0Hgjm8CIE5&#10;0wh/Ou4IfTr+B3w7/wZ8O/8FfDv/BXw7/wV8O/8F9DcAAOVAAADSRwAAxUoAALxLAAC1SQAAr0MA&#10;AKk+CwCiPxcAnUAmAJhBNACUQT8AkUFJAY5BUQGLQFkCiUBgA4dAZwOFP20Egz91BYE/fQZ/PocH&#10;fT6RCHs+nAl6PqkJeD64Cnc/zQp1P+oKdED8CHRA/wd0QP8Gc0D/BnNA/wZzQP8G8TsAAN9FAADM&#10;TAAAv08AALZQAACuTwAAp0oAAKBEBwCaRRQAlUYiAJBGMACMRzwAiUZFAYZGTgGDRlUCgUVcA35F&#10;YwR8RGoEekRxBXlEeQZ3RIIIdUONCXNDmQpxQ6YLcEO1DG5EyQxtROcMbUX6CmxF/whsRf8HbEX/&#10;B2xF/wdsRf8H7D8AANhJAADHUAAAu1QAALFVAACpVAAAoVAAAJlKAgCSSREAjUofAIlLLACFTDgA&#10;gktCAX9LSgF8SlICeUpYA3dKXwR1SWYFc0ltBnFJdgdvSH8IbUiKCWxIlgtqSKMMaEiyDWdIxQ1m&#10;SeQNZkn4C2ZJ/wlmSv8IZkn/B2ZJ/wdmSf8H6EMAANJNAADCUwAAt1gAAK1ZAACkWAAAnFUAAJNO&#10;AACMTg4Ah08bAIJPKQB/UDUAe1A/AXhPRwF2T08Cc05VA3FOXARvTWMFbU1qBmtNcgdpTXwIZ0yH&#10;CmVMkwtjTKANYkyvDmFNwg5gTeEOYE32DGBO/wpgTv8JYE7/CGBO/whgTv8I40cAAM1QAAC+VwAA&#10;s1sAAKpdAAChXQAAmFoAAI1TAACGUgwAgFMYAHxTJQB5VDEAdVQ8AHNTRAFwU0wCbVJTAmtSWQNp&#10;UmAEZ1FoBmVRcAdjUXkIYVGECmBQkQxeUJ4NXFCtDltRwA5aUd4PWlH1DFpS/wpbUv8JW1H/CFtR&#10;/whbUf8I30oAAMlTAAC7WgAAsF8AAKZhAACdYQAAlF4AAIhXAACAVgoAelcVAHZXIgBzWC4AcFc5&#10;AG1XQQFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXcIXFWCClpVjgxZVZwNV1WrDlZVvg9VVdsP&#10;VVXzDVVV/wtWVf8JVlX/CVZV/whWVf8I200AAMVXAAC4XgAArWIAAKNlAACaZQAAkGMAAINcAAB7&#10;WwYAdVsSAHFbHwBuXCsAa1w2AGhbPwFlW0cBY1tOAmFaVQNfWlwEXVpjBVtaawZZWXUIV1mAClVZ&#10;jAtUWZoNUlmqDlFZvA5QWdgOUFnyDVFZ/wtRWf8KUVn/CVFZ/whRWf8I1FEAAMJaAAC0YQAAqmYA&#10;AKBoAACXaQAAjGcAAH1gAAB1XwMAb18QAGtfHABoYCgAZmAzAGNgPAFhYEQBX19MAlxfUwNbX1oE&#10;WV9hBVdeaQZVXnMIU15+CVFdigtPXZkMTV2oDUxeug5LXtQOS17xDExe/wtMXf8KTF3/CUxd/whM&#10;Xf8Iz1QAAL5eAACxZQAAp2oAAJ1tAACUbQAAiWwAAHhlAABvZAAAaWQOAGVkGQBiZCUAYGUwAF5l&#10;OgBcZUIBWmVKAlhkUQJWZFgDVGRfBFJkZwVQY3EHTmN7CUxjiApKY5cLSGOmDEdjuA1GY9ENRmPv&#10;DEZi/wpHYv8JR2L/CUdi/whHYv8IylgAALpiAACuaQAAo24AAJpxAACQcgAAhHEAAHRrAABpaQAA&#10;Y2kLAF9pFQBcaiEAWmotAFhrNgBWaz8BVWtHAVNqTgJRalUDT2pdBE1qZQVKaW4GSGl5B0ZphglE&#10;aZUKQ2ilC0FptwxAac8MQGjuC0Fo/wpBZ/8JQWf/CEJn/whCZ/8IxV0AALZmAACqbQAAoHMAAJZ2&#10;AACLdwAAgHYAAHByAABlcQAAXHAHAFhwEQBWcB0AVHEoAFJxMwBQcTwAT3JEAU1xSwFLcVMCSXFa&#10;A0dxYgRFcGwFQ3B3BkFwhAc/cJMIPW+jCTtwtQo7cM0KOm/sCTtu/gg7bv8IO23/Bztt/wc7bf8H&#10;v2IAALFrAACmcwAAnXkAAJJ7AACHfAAAe3wAAG16AABgeAAAVncBAFB3DgBOeBgATHgkAEt5LgBJ&#10;eTcASHlAAEZ5SAFEeU8BQnlXAkF5YAI/eGkDPHh0BDp4ggU4eJEGN3ihBzV4swc0eMsHNHfrBzR2&#10;/Qc0df8HNXX/BjV0/wY1dP8GuWgAAK1xAACieQAAmH4AAI2AAACCgQAAdoIAAGmBAABbgQAAUYEA&#10;AEiACgBFgRMAQ4EeAEKCKQBBgjIAQII7AD6CQwA9gksAO4JTATmCXAE3gmYCNYJxAzOCfwMxgY4E&#10;MIGfBC6BsQUtgcgFLYHpBC1//AUtfv8FLX3/BS19/wUtff8Fs24AAKh4AACdfwAAkoMAAIiGAAB9&#10;hwAAcIgAAGOJAABVigAAS4oAAEGKAgA7iw4AOYsXADiMIgA3jCwANow1ADSMPQAzjEYAMo1PADGN&#10;WAAvjWIBLYxuASuMewEqjIsCKIycAiaMrwIljMYCJYvoAiWK+wMliP8DJYj/AyWH/wMlh/8DrXYA&#10;AKOAAACXhQAAjYkAAIKMAAB2jgAAaZAAAFySAABQkwAARJQAADqVAAAxlggALZcRACyXGgArlyQA&#10;KpctACmXNgAomD8AJ5hIACaYUgAlmFwAI5hoACKYdwAgmIcAH5iZAR2YrAEcmMMBHJflARyV+gEb&#10;lP8BG5P/AhuT/wIbk/8Cp38AAJyGAACRiwAAh48AAHqSAABtlQAAYZgAAFWbAABJnQAAPZ4AADOf&#10;AAAqoQAAIaMKAB+jEQAeoxoAHaQkABykLQAbpDYAGqQ/ABmkSgAYpFUAFqVhABWlcAAUpYEAE6WU&#10;ABKlqAARpb8AEKTiABGi+AARof8AEaD/ARGg/wERoP8BoIYAAJWMAACMkQAAf5UAAHGaAABkngAA&#10;WKEAAEykAABApgAANacAACqpAAAirAAAGa4AABKwCQAQsRAAELEYAA6xIgAOsSsADbE1AA2xQAAM&#10;sUsAC7FYAAqxZwAIsXgAB7GLAAWxoAAEsLUABLDQAASw7wAFr/4ABq7/AAau/wAGrv8AmI4AAI+T&#10;AACCmAAAdZ0AAGeiAABapwAATqsAAEGtAAA1rwAAK7EAACG0AAAYtgAAEbkAAA28AwAHvgwAA70S&#10;AAG9GQAAviIAAL4rAAC+NgAAvkEAAL9OAAC/XAAAv20AAL+AAAC+lQAAvqoAAL7CAAC95AAAvfYA&#10;AL3/AAC9/wAAvf8AkpQAAIWaAAB4oAAAaqYAAFyrAABPsAAAQrMAADW2AAAquAAAILsAABe+AAAQ&#10;wQAAC8QAAATHAAAAyQcAAMkNAADJEgAAyhkAAMsiAADLKwAAzTUAAM5BAADOUAAAz2AAAM9yAADP&#10;hwAAz50AAM+zAADPzgAAz+sAAM74AADO/gAAzv4AiJsAAHqiAABsqAAAXq8AAFC1AABCuQAANbwA&#10;ACm/AAAewgAAFcYAAA7JAAAIzAAAANAAAADTAAAA1QAAANYGAADYDAAA2REAANsWAADcHwAA3igA&#10;AOA0AADiQQAA4lEAAONjAADjdwAA5I4AAOSkAADkugAA5dQAAOXqAADl8wAA5fMAfKMAAG6qAABg&#10;sgAAUbkAAEO+AAA1wgAAKMYAABzJAAATzQAADNEAAATVAAAA2gAAAN4AAADhAAAA4gAAAOQAAADl&#10;AwAA5wkAAOkOAADrEgAA7RoAAO8kAADyMQAA9EEAAPRTAAD1ZgAA9XwAAPaTAAD2qQAA97wAAPfO&#10;AAD33wAA998AcKwAAGG0AABTuwAARcMAADbHAAAnzAAAG9AAABHVAAAK2wAAAN8AAADiAAAA5QAA&#10;AOkAAADsAAAA7QAAAPAAAADxAAAA8wAAAPUEAAD3CgAA+hAAAPwWAAD/IQAA/y4AAP9AAAD/UwAA&#10;/2gAAP+AAAD/lgAA/6gAAP+2AAD/vwAA/78A/w0cAP8KGwD/AhsA/wAeAP8AJAD/AC4A/wA8AP8A&#10;SgD/AFYA/wBjAP8AbQD/AHcA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArAD/ALQA/wC9&#10;AP8AyQD+AN0A/QDtAPwA+gD7AP8A+gD/APkA/wD6AP8A+gD/APoA/wD6AP8A/xAZAP8NFwD/BhYA&#10;/wAYAP8AHgD/ACoA/wA3AP8ARQD/AFIA/wBeAP8AaQD/AHIA/wB7AP8AggD/AIkA/wCQAP4AlgD9&#10;AJwA/AChAPsAqAD5AK8A+AC4APYAwwD0ANIA8wDnAPIA9gDwAP8A7wD/APAA/wDvAP8A7wD/AO4A&#10;/wDuAP8A/xIUAP8PEgD/CxIA/wASAP8AGgD/ACUA/wAzAP8AQAD/AE0A/wBZAP8AZAD9AG0A+wB2&#10;APkAfQD3AIQA9QCLAPQAkQDzAJcA8QCdAPAAowDuAKoA7ACzAOoAvQDoAMsA5wDhAOUA8QDjAP0A&#10;4wD/AOIA/wDhAP8A4QD/AOAA/wDgAP8A/xQQAP8RDgD/DQ0A/wcPAP8CFQD/ACAA/wAtAP8AOgD/&#10;AEcA+QBTAPUAXgDyAGgA8ABwAO0AeADrAH8A6QCFAOgAjADmAJIA5QCYAOMAnwDhAKYA3wCuANwA&#10;uADaAMUA1gDZANQA7ADSAPkA0QD/AM8A/wDOAP8AzgD/AM4A/wDOAP8A/xcMAP8UCAD/DwUA/w4L&#10;AP8MEQD/BxoA/wEmAPwANAD0AEEA7QBNAOkAWADmAGIA4wBqAOAAcgDeAHkA2wCAANkAhgDWAI0A&#10;0wCTANEAmgDPAKEAzQCqAMsAswDJAL8AxgDQAMUA6ADDAPYAwQD/AMAC/wC/A/8AvwP/AL8D/wC/&#10;A/8A/xsGAP8XAAD/FAAA/xMFAP8RDQD/DhQA+QofAPAGLADmAzkA4ANGANwDUQDWBFsA0gRkAM8F&#10;bADMBXMAygV6AMgFgQDGBYcAxQaOAMMGlgDBBp0AvwamAL0GsAC7B7wAuQjNALgK5QC1C/cAsw3/&#10;ALEN/wCwDf8AsA7/AK8O/wCvDv8A/x4AAP8bAAD/GwAA+hoAAPUWBQD2EQ0A6w4VAOILIgDYCzEA&#10;0Aw+AMsNSgDHDVUAxA5eAMEOZgC/Dm0AvQ50ALsPewC5D4IAtxCKALYQkQC0EJoAshCjALARrQCv&#10;EboArRHKAKoS5QCnFPcApRX/AKMV/wCiFf8AohX/AKIV/wCiFf8A/yIAAP8gAADwIwAA5iQAAOAh&#10;AADcGQUA2xAMANARGQDIEykAwhU3AL0WRAC5F04AtRdXALMYYACwGGcArhhuAKwZdQCrGXwAqRmE&#10;AKgajACmGpQApBqeAKMbqAChG7QAnxzFAJ4c3wCaHfMBmB7/AZce/wGWH/8BlR//AZUf/wGVH/8B&#10;/yYAAPQnAADmLQAA2i8AAM8tAADKJwAAxx8IAMEcEwC6HiIAtB8xAK8gPQCrIUgAqCJSAKYiWgCj&#10;I2IAoSNpAKAjbwCeI3cAnCN+AJsjhgCZJI8BlySZAZYkowGUJLABkiW/AZEl1gGOJu8BjCf/Aosn&#10;/wKKJ/8CiSf/Aokn/wGJJ/8B+ikAAOwwAADdNgAAzTgAAMQ3AAC+MgAAuisCALUlDgCuJx0AqCkr&#10;AKQqOACgKkMAnStMAJorVQCYK1wAlitjAJQragGSK3EBkCx4AY8sgQGNLIoBiyyUAoosnwKILKsC&#10;hiy6AoUtzgODLuoDgS78A4Au/wJ/Lv8Cfy7/An4u/wJ+Lv8C9C4AAOQ3AADSPQAAxT8AALs/AAC0&#10;PAAArzUAAKkvCwCjLxcAnjEmAJkyMwCWMj4AkjNIAJAzUACNM1gAizNeAYkzZQGHM2wBhjNzAYQz&#10;fAKCM4UCgDOPA38zmgN9M6cDfDO1BHozyQR5NOYEdzX5BHY1/wN1Nf8DdTX/A3U1/wN1Nf8D8DMA&#10;AN09AADKQwAAvkUAALVGAACtQwAApj0AAKA2BgCZNhMAlDghAJA5LgCMOTkAiTlDAIc5TACEOVMB&#10;gjlaAYA5YQF+OWgCfDlvAno5dwJ5OYADdzmLBHU5lgR0OaMFcjmxBXE5xAZvOuIGbjr3BW47/wRt&#10;O/8EbTv/A206/wNtOv8D6jkAANVCAADESAAAuUsAAK9LAACnSQAAn0QAAJg+AQCRPBAAjD0dAIg+&#10;KgCEPzUAgT8/AH4/SAB8P08Bej9WAXg/XQF2PmQCdD5rAnI+cwNwPnwDbz6HBG0+kwVrPqAGaj6u&#10;Bmk/wAdnP94HZz/1BmZA/wVmQP8EZkD/BGY//wRmP/8E5T0AAM9GAAC/TAAAtE8AAKpQAACiTwAA&#10;mUoAAJFEAACKQQ0AhEIZAIBDJgB9RDIAekQ8AHdERAB1REwBckRTAXBDWQFvQ2ACbUNnAmtDbwNp&#10;Q3kEaEODBWZDjwZkQ50HY0OrB2FDvQhgRNkIYETzB2BE/wZfRP8FX0T/BGBE/wRgRP8E4EEAAMpK&#10;AAC7UAAAsFMAAKdVAACeUwAAlU8AAItJAACDRwsAfUcVAHlHIgB2SC4Ac0g4AHFIQQBuSEkBbEhQ&#10;AWpIVgFoSF0CZkdkAmVHbANjR3YEYUeABWBHjQZeR5oHXEepCFtIuwhaSNQIWkjxB1pJ/wZaSf8F&#10;Wkj/BVpI/wRaSP8E20QAAMZNAAC4UwAArVcAAKNZAACaWAAAkVQAAIZOAAB9SwgAd0sSAHNMHwBw&#10;TCsAbUw1AGtMPgBoTEYAZkxNAWRMUwFiTFoCYUxiAl9MagNeTHMEXEt+BVpLigZYS5gHV0ynCFZM&#10;uQlVTNEJVEzvCFRN/wZVTP8GVUz/BVVM/wVVTP8F1UgAAMJRAAC1VwAAqlsAAKBcAACXXAAAjVkA&#10;AIFTAAB3TwQAcU8QAG5QHABqUCgAaFAyAGVQOwBjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNYUHEE&#10;V1B7BVVQiAZTUJYHUlClCFBQtwlQUM4JT1DtCFBQ/wdQUP8GUFD/BVBQ/wVQUP8F0EsAAL9UAACy&#10;WgAAp14AAJ1gAACUYAAAiV0AAHxXAAByVAAAbFMOAGhUGQBlVCQAYlQvAGBUOABeVEAAXFRIAVpU&#10;TwFZVFYBV1RdAlVUZQNUVG4EUlR5BVBUhgZOVJQHTVSkCEtUtQhLVMwJSlTrCEtU/gdLVP8GS1T/&#10;BUtU/wVLVP8FzE4AALtXAACuXgAApGIAAJpkAACRZAAAhmIAAHdbAABtWAAAZlgMAGJYFgBfWCIA&#10;XVksAFtZNgBZWT4AV1lGAFZZTQFUWVQBUllbAlFZYwNPWWwDTVl3BEtYhAVJWJIHSFiiB0dZswhG&#10;WcoIRVnqCEZZ/QZGWP8GRlj/BUdY/wVHWP8Fx1IAALhbAACrYQAAoWYAAJhoAACOaQAAg2cAAHJg&#10;AABoXgAAYV0JAFxdEwBaXR4AV10pAFZeMwBUXjsAUl5DAFFeSgFPXlIBTl5ZAkxeYQJKXmoDSF51&#10;BEZeggVEXZAGQ16gB0FesQdAXsgHQF7oB0Bd/AZBXf8FQV3/BUFc/wVBXP8Fw1YAALRfAACoZgAA&#10;nmoAAJVtAACKbQAAf2wAAG9nAABkZAAAW2IFAFZiEABUYhsAUmMlAFBjLwBOZDgATWRAAEtkSABK&#10;ZE8BSGRXAUZkXwJFZGgCQ2RzA0FjfwQ/Y44FPWOeBjxjsAY7ZMYGO2TmBjtj+gU7Yv8FO2L/BTxh&#10;/wQ8Yf8EvlsAALBjAAClagAAm28AAJFyAACGcgAAe3EAAGxtAABgawAAVWkAAE9oDQBNaRcAS2kh&#10;AElqKwBIajQAR2o9AEVrRABEa0wAQmtUAUFrXAE/amUCPWpwAjtqfQM5aowEN2qcBDZqrgU1asQF&#10;NWrlBTVp+QQ1af8ENWj/BDVo/wQ1aP8EuWAAAKxpAAChcAAAmHUAAI13AACCdwAAd3cAAGl0AABc&#10;cwAAUXEAAEhwCgBFcBIAQ3EdAEJxJwBAcjAAP3I4AD5yQAA9ckgAO3JQADpyWQE4cmMBNnJtAjRy&#10;egIzcokDMXKaAy9yrAMucsEDLnLjAy5x+AMucP8DLm//Ay5v/wMub/8Ds2YAAKdvAACddgAAk3oA&#10;AIh8AAB+fQAAcn0AAGR8AABXewAATHoAAEJ5AwA8eQ4AOnoXADl6IQA4eioAN3szADZ7OwA0e0QA&#10;M3tMADJ7VQAwe18AL3tqAS17dwEre4cBKnuYAih7qgIne78CJnvhAiZ69wImeP8CJnj/Aid3/wIn&#10;d/8CrmwAAKN2AACZfAAAjn8AAISCAAB4gwAAbIQAAF+EAABRhAAAR4QAADyEAAAzhAkAMIQRAC+E&#10;GgAthCQALIUtACuFNQAqhT4AKYVHACiGUAAnhloAJoZmACSGcwAjhoMAIYaVACCGpwEehrwBHobe&#10;AB6E9QEegv8BHoL/AR6B/wEegf8BqHQAAJ59AACTggAAiYUAAH6IAABxigAAZYsAAFiMAABMjQAA&#10;QI4AADaOAAAsjwAAJZAMACOQEwAikBwAIZAlACCRLgAfkTYAHpFAAB2RSQAckVQAGpFgABmRbgAY&#10;kX4AFpKQABWSpAAUkbkAE5HYABOP9AAUjv8AFI3/ABSM/wEUjP8Bo30AAJiDAACOiAAAhIwAAHeP&#10;AABpkQAAXZMAAFCVAABFlwAAOZgAAC6ZAAAlmgAAHZsCABadDAAVnRMAFJ0bABOdJAASnS0AEZ43&#10;ABGeQQAQnkwAD55YAA6eZwANnncADJ6KAAudngAKnbIACZ3MAAmc7AAKm/4AC5r/AAuZ/wALmf8A&#10;nIQAAJGKAACIjgAAe5IAAG2WAABgmQAAVJwAAEifAAA8oAAAMKEAACajAAAdpQAAFacAABCpBQAL&#10;qw0ACKoTAAeqGwAGqiQABaouAASqOAACqkQAAapQAACqXgAAqm4AAKqBAACqlQAAqaoAAKnBAACo&#10;5AAAqPYAAKf/AACn/wAAp/8AlYsAAIyQAAB/lQAAcZoAAGOeAABWogAASqYAAD2oAAAxqgAAJqsA&#10;AB2tAAAUsAAADrIAAAm1AQACtgoAALYPAAC2FQAAtx0AALclAAC3LwAAuDkAALhGAAC4VAAAuGQA&#10;ALh2AAC4iwAAt6AAALe2AAC30wAAtu8AALb8AAC2/wAAtv8Aj5IAAIKXAAB0nQAAZqIAAFinAABL&#10;rAAAPq8AADGxAAAmswAAHLYAABO4AAANuwAABr4AAADBAAAAwgQAAMILAADDEAAAxBUAAMQcAADF&#10;JAAAxi4AAMg6AADJRwAAyVcAAMlpAADJfQAAyZQAAMiqAADIwwAAyOQAAMj0AADI/QAAyP0AhZkA&#10;AHefAABopgAAWqsAAE2xAAA/tQAAMbgAACW6AAAavQAAEcAAAAvDAAADxwAAAMoAAADNAAAAzgAA&#10;AM8DAADQCQAA0Q4AANMSAADVGQAA1yIAANotAADdOQAA3kkAAN5aAADfbgAA34UAAN+cAADfsgAA&#10;3ssAAN7mAADf9AAA3/QAeaEAAGuoAABcrwAATrUAAEC7AAAxvgAAJMEAABnFAAAQyAAACcwAAADP&#10;AAAA0wAAANkAAADcAAAA3QAAAN8AAADhAAAA4gUAAOQLAADmEAAA6BYAAOogAADtKwAA8DoAAPFL&#10;AADxXgAA8nMAAPOLAADzogAA87YAAPPJAADz4QAA8+EAbaoAAF6xAABQuQAAQb8AADLEAAAkyAAA&#10;F8wAAA7QAAAG1QAAANoAAADeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuAAAA8AAAAPIAAAD0BgAA&#10;9gwAAPkSAAD8HAAA/ykAAP86AAD/TQAA/2IAAP94AAD/kAAA/6MAAP+zAAD/wQAA/8EA/wcZAP8B&#10;FwD/ABcA/wAaAP8AIQD/ACsA/wA5AP8ARwD/AFQA/wBfAP8AagD/AHMA/wB7AP8AgwD/AIoA/wCQ&#10;AP8AlgD/AJsA/wChAP8AqAD/AK8A/wC4AP8AxAD+ANUA/ADqAPsA+AD6AP8A+QD/APgA/wD4AP8A&#10;9gD/APMA/wDxAP8A/wsVAP8FEwD/ABMA/wAUAP8AGgD/ACcA/wA0AP8AQgD/AE8A/wBbAP8AZQD/&#10;AG4A/wB2AP8AfgD/AIUA/gCLAP0AkQD7AJcA+gCdAPgAowD3AKsA9gCzAPQAvgDzAMwA8QDjAO8A&#10;8wDuAP8A7QD/AOwA/wDrAP8A7AD/AOwA/wDrAP8A/w0RAP8JEAD/AA8A/wAQAP8AFgD/ACIA/wAv&#10;AP8APQD/AEoA/wBVAP0AYAD6AGkA+ABxAPYAeQD0AH8A8wCGAPEAjADvAJIA7gCYAOwAnwDrAKYA&#10;6QCuAOcAuADlAMUA4wDaAOEA7QDfAPsA3gD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/w8NAP8MCwD/&#10;AwkA/wAMAP8AEgD/AB0A/wApAPsANwD4AEQA9QBQAPIAWgDuAGMA7ABrAOkAcwDnAHoA5QCAAOMA&#10;hgDhAIwA3wCTAN0AmQDbAKEA2QCpANUAsgDSAL4A0ADOAM4A5gDMAPYAygD/AMoA/wDJAP8AyAD/&#10;AMgA/wDIAP8A/xEIAP8NAgD/BwAA/wUIAP8ADgD/ABYA9wAiAO8AMADrAD0A6ABJAOQAVADgAF0A&#10;3QBlANkAbQDVAHMA0gB6ANAAgADOAIcAzACNAMoAlADIAJsAxgCkAMQArQDCALgAwADHAL0A3wC8&#10;APEAuwD+ALkA/wC4AP8AuAD/ALgA/wC4AP8A/xQAAP8PAAD/DQAA/wwAAP8HCQD4ARAA6AAaAOMA&#10;KADdADYA2ABCANIATQDOAFcAygBfAMcAZgDFAG0AwwB0AMEAegC/AIEAvQCIALsAjwC5AJcAtwCf&#10;ALUAqACzALMAsQDCAK8A2ACuAu0ArAP7AKsF/wCqBv8AqQb/AKkG/wCpBv8A/xYAAP8SAAD3EgAA&#10;7BEAAOYOAADlBggA3QMSANQDIADNBC0AyAQ6AMMFRgC/BVAAvAZYALkGYAC3B2cAtQduALMHdQCx&#10;CHsArwiCAK4JigCsCZIAqgmbAKgKpQCmCrAApQu/AKMM1AChDe0Anw7+AJ0O/wCcD/8Amw//AJsP&#10;/wCbD/8A/xoAAPcZAADqHgAA3x4AANUaAADQEwIAzgwLAMcLFgDADSUAug4yALYOPwCyD0kArxBS&#10;AKwQWgCqEGEAqBFoAKYRbwCkEXYAohF9AKERhQCfEo4AnRKXAJwSogCaE60AmBO8AJcU0ACUFewA&#10;khb9AJAX/wCPF/8Ajhf/AI4X/wCOF/8A+h0AAO4jAADfKAAA0CoAAMcnAADBIQAAvRkFALkSEACy&#10;FR4ArRYsAKgXOACkGEMAoRlMAJ8ZVACcGlwAmhpiAJkaaQCXG3AAlRt3AJQbfwCSHIgAkBySAI8c&#10;nQCNHakAix23AIoeygCIH+cAhiD6AIQg/wGDIP8BgyD/AYIg/wGCIP8B9SQAAOUsAADTMQAAxjMA&#10;ALwxAAC2LQAAsCUAAKwdDACmHhgAoSAmAJwhMgCZIj0AlSJHAJMjTwCRI1YAjyNdAI0kZACLJGsA&#10;iSRyAIgkegCGJIMAhCWNAIMlmAGBJaQBgCayAX4mxQF9J+IBeyf3AXko/wF4KP8BeCj/AXgo/wF4&#10;KP8B7ysAAN0zAADKOQAAvjsAALQ6AACtNgAApi8AAKEoBwCbJxMAliggAJEpLQCOKjgAiytCAIgr&#10;SgCGK1IAhCtYAIIsXwCALGYAfyxtAH0sdQB7LH4BeiyIAXgslAF2LaABdS2uAnQtwAJyLt0CcS70&#10;AnAv/wJvL/8Cby//AW4v/wFuL/8B6DEAANM6AADDPwAAt0EAAK5BAACmPgAAnjgAAJcxAQCRLhAA&#10;jC8cAIgwKACEMTMAgTI9AH8yRgB9Mk0AezJUAHkyWwB3MmEAdTJpAXQycAFyMnkBcDOEAW8zkAJt&#10;M50CbDOrAmo0vAJpNNUDaDXxAmc1/wJnNf8CZjX/AmY1/wJmNP8C4jYAAMw/AAC9RAAAskcAAKhH&#10;AACgRAAAmD8AAJA5AACINA0AgzUXAH82JAB8Ny8AeTc5AHc4QgB0OEkAcjhQAHE4VwBvOF4AbThl&#10;AWw4bQFqOHUBaDiAAmc4jAJlOJkDZDmoA2I5uQNhOtADYDruA2A6/wNfOv8CXzr/Al86/wJfOv8C&#10;3TsAAMdDAAC5SQAArksAAKRMAACbSgAAkkUAAIk/AACBOgkAezoUAHc7IAB0PCsAcjw1AG89PgBt&#10;PUYAaz1NAGk9UwBoPVoAZj1hAWQ9aQFjPXIBYT19AmA9iQJePZYDXT6lA1s+tgRaPswEWj/sBFk/&#10;/gNZP/8DWT//Alk//wJZPv8C1j8AAMNHAAC1TAAAqlAAAKBQAACXTwAAjksAAIRFAAB6QAYAdT8R&#10;AHFAHABtQCgAa0EyAGlBOwBnQUIAZUFJAGNBUABhQVcAYEFeAV5BZgFdQm8CW0J6AlpChgNYQpQD&#10;V0KjBFVDswRUQ8kEVEPpBFND/QNTQ/8DVEP/A1RD/wJUQ/8C0EIAAL9KAACyUAAAp1MAAJ1UAACU&#10;UwAAilAAAH9KAAB1RQIAbkMOAGtEGQBnRSQAZUUuAGJFNwBhRT8AX0VGAF1FTQBbRVQAWkZbAVlG&#10;YwFXRmwCVkZ3AlRGgwNTRpEDUUahBFBHsQRPR8cETkfnBE5H+wROR/8DTkf/A09H/wNPR/8DzEYA&#10;ALtOAACvVAAApFcAAJpYAACRVwAAhlQAAHtOAABwSgAAaUgNAGVIFgBiSSEAX0krAF1JNABbSTwA&#10;WUlDAFdJSgBWSVIAVUpZAVRKYQFSSmoBUUp1Ak9KgQNOSo8DTEufBEtLsARKS8UESUvmBElL+gRJ&#10;S/8DSkv/A0pL/wNKS/8DyEkAALhRAACsVwAAoVsAAJhcAACOXAAAg1kAAHZTAABrTgAAZE0KAF9M&#10;EwBcTR4AWk0oAFhNMQBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFNTmgBTE5zAkpPfwJJT40DR0+d&#10;BEZPrgRFT8MERFDkBERP+QRFT/8DRU//A0VO/wNFTv8DxEwAALVVAACpWwAAn14AAJVgAACLYAAA&#10;gF4AAHJXAABnUwAAXlEHAFlREQBXURsAVFElAFJSLwBRUjcAT1I/AE5SRgBNU00ATFNVAEpTXQFJ&#10;U2YBR1NwAkVTfQJEU4sDQlObA0FUrARAVMEEP1TiBD9U+ANAU/8DQFP/A0BT/wNAUv8DwFAAALJY&#10;AACmXgAAnGIAAJJlAACIZQAAfWIAAG5cAABjWQAAWVYDAFRWDgBRVhgAT1YiAE1XLABMVzQASlc8&#10;AElYRABIWEsAR1hTAEVYWwFEWGQBQlhuAUBYewI/WIkCPViZAzxYqgM7Wb8DOlngAzpY9wM6WP8D&#10;O1f/AztX/wM7V/8DvFQAAK5cAACjYwAAmWcAAJBpAACFaQAAeWcAAGtiAABgYAAAVV0AAE5bDABL&#10;WxQASVwfAEdcKABGXTEARV05AENdQQBCXUgAQV5QAEBeWAA+XmEBPF5sATteeAI5XocCN16XAjZe&#10;qQM1Xr0DNF/dAzRe9QM1Xf8CNV3/AjVc/wI1XP8CuFkAAKphAACgZwAAlmwAAIxuAACBbgAAdmwA&#10;AGdpAABcZgAAUWQAAEhiCQBEYhEAQmIbAEFjJAA/Yy0APmM1AD1kPQA8ZEUAO2RNADlkVQA4ZF8A&#10;NmRpATVkdgEzZIUBMWWVAjBlpwIvZbsCLmXaAi5k9AIuY/8CL2P/Ai9i/wIvYv8Cs14AAKdmAACc&#10;bQAAk3EAAIhzAAB9cwAAcnIAAGRwAABYbgAATWwAAEJqAwA8aQ4AOmoWADlqIAA4aigANmsxADVr&#10;OQA0a0EAM2xJADJsUgAxbFwAL2xmAC5scwAsbIIBKmyTASlspQEobLkBJ23WASdr8gEnav8BJ2r/&#10;AShp/wIoaf8CrmQAAKNsAACZcwAAjnYAAIR4AAB5eQAAbXgAAGB3AABTdgAASHUAAD5zAAA0cgoA&#10;MXMRADBzGgAvcyMALnMrAC10NAAsdDwAK3REACl0TQAodVcAJ3VjACV1bwAkdX8AInWQACF1ogAg&#10;dbcAH3XSAB908QAfc/8BH3L/ASBx/wEgcf8BqWsAAJ5zAACUeQAAinwAAIB+AAB0fwAAZ38AAFp/&#10;AABNfgAAQ34AADh9AAAvfQIAKH0NACZ9FAAkfRwAI34lACJ+LQAhfjYAIX4/AB9/SAAef1IAHX9e&#10;ABx/awAaf3oAGX+MABd/nwAWf7MAFX/OABV+7wAWfP8AFnv/ABZ7/wAXe/8ApHIAAJp6AACPfwAA&#10;hYIAAHuEAABthgAAYIcAAFSHAABIiAAAPIgAADKIAAAoiAAAIIgFABqJDgAZiRUAGIkdABeKJgAW&#10;ii4AFYo3ABSKQQATikwAEotYABGLZQAQi3UAD4uHAA6KmwANiq8ADIrIAAyJ6gANh/wADof/AA6G&#10;/wAOhv8An3sAAJSBAACKhQAAgIgAAHOLAABljQAAWY8AAEyQAABBkgAANJIAACqSAAAhkwAAGZQA&#10;ABKWBgAOlw4ADZcVAAyXHQAMlyYAC5cvAAqXOQAJl0QACJdQAAaXXgAFl24AA5aAAAGWlAAAlagA&#10;AJW+AACU4AAAlPQAAJP/AAGS/wABkv8AmIIAAI6IAACFjAAAd48AAGqSAABdlQAAUJgAAESaAAA4&#10;mwAALJwAACKdAAAZngAAEqAAAA2iAgAHowsAAaMQAACjFwAAox8AAKMnAACjMQAApDwAAKRIAACk&#10;VgAApGUAAKN3AACjiwAAo6AAAKK2AACh0gAAofAAAKD7AACg/wAAoP8AkYoAAImOAAB7kgAAbZcA&#10;AGCbAABTngAARqEAADmjAAAtpAAAI6YAABmoAAARqgAADKwAAAWuAAAArwcAAK8NAACvEQAAsBgA&#10;ALAgAACxKAAAsTIAALI+AACyTAAAslsAALJsAACygQAAsZcAALGsAACwxgAAsOgAAK/3AACv/wAA&#10;r/8AjJAAAH+VAABxmgAAY58AAFWkAABHqAAAOqoAAC2sAAAirgAAGLAAABCzAAAKtQAAArgAAAC7&#10;AAAAuwAAALwHAAC8DQAAvREAAL4WAAC/HgAAwCcAAMEyAADCQAAAw08AAMNgAADDdAAAw4sAAMOh&#10;AADDuAAAwtcAAMLvAADC+gAAwf4AgZcAAHOdAABlowAAV6gAAEmtAAA7sQAALbMAACG2AAAWuQAA&#10;DrsAAAe+AAAAwQAAAMUAAADHAAAAyAAAAMkAAADKBQAAywsAAM0PAADOFAAA0BwAANMmAADWMgAA&#10;2EEAANhTAADZZgAA2XwAANmUAADZqwAA2cMAANnhAADZ8AAA2fQAdp8AAGemAABZrAAAS7IAADy3&#10;AAAuugAAIb0AABXAAAANxAAABccAAADKAAAAzgAAANIAAADVAAAA1gAAANkAAADbAAAA3QAAAN8H&#10;AADhDAAA4xEAAOYZAADpJAAA7DIAAO1DAADuVgAA72sAAO+EAADvnAAA77IAAO/GAADv3QAA7+QA&#10;aqgAAFuvAABMtgAAPrwAAC/AAAAgxAAAFMgAAAzMAAAC0AAAANQAAADZAAAA3gAAAOIAAADlAAAA&#10;5gAAAOgAAADpAAAA7AAAAO4AAADwAgAA8gkAAPUPAAD4FwAA/CMAAP8zAAD/RgAA/1oAAP9xAAD/&#10;iQAA/58AAP+xAAD/wAAA/8YA/wAVAP8AFAD/ABQA/wAXAP8AHQD/ACgA/wA3AP8ARAD/AFEA/wBc&#10;AP8AZgD/AG8A/wB3AP8AfgD/AIUA/wCLAP8AkQD/AJcA/wCdAP8ApAD/AKsA/wC0AP4AvwD9AM4A&#10;+wDmAPkA9gD4AP8A9wD/APcA/wD3AP8A8AD/AOwA/wDpAP8A/wMSAP8AEAD/ABAA/wARAP8AFwD/&#10;ACQA/wAyAP8APwD/AEwA/wBXAP8AYQD/AGoA/wByAP8AeQD9AIAA/ACGAPoAjAD5AJIA+ACYAPYA&#10;nwD1AKYA9ACuAPIAuQDwAMYA7gDeAO0A8ADrAP4A6gD/AOkA/wDpAP8A5wD/AOMA/wDgAP8A/wcO&#10;AP8ADQD/AAsA/wAMAP8AEwD/AB8A/wAsAP8AOgD/AEYA/gBSAPsAXAD4AGUA9QBsAPMAdADxAHoA&#10;7wCBAO4AhwDsAI0A6gCTAOkAmgDnAKEA5gCpAOMAswDhAL8A3wDQAN0A6QDaAPkA2QD/ANcA/wDV&#10;AP8A1QD/ANUA/wDUAP8A/wkKAP8BBQD/AAMA/wAJAP8AEAD/ABkA+wAmAPcANAD0AEAA8gBMAO4A&#10;VgDqAF8A5wBnAOQAbgDiAHQA4AB7AN4AgQDcAIcA2gCNANYAlADUAJsA0QCjAM8ArQDMALgAygDH&#10;AMgA4ADGAPMAxQD/AMMA/wDDAP8AwwD/AMMA/wDDAP8A/wsBAP8DAAD/AAAA/wADAP8ACwDzABIA&#10;7gAfAOoALQDmADoA4gBFAN4ATwDZAFgA1ABgANEAaADOAG4AzAB0AMoAewDIAIEAxgCHAMQAjgDC&#10;AJYAwACeAL4ApwC7ALIAuQDAALcA1AC1AOwAswD7ALMA/wCyAP8AsgD/ALEA/wCxAP8A/w0AAP8G&#10;AAD/AwAA9wAAAPQAAwDnAA0A4AAYANoAJQDTADIAzgA+AMoASQDGAFIAwwBaAMAAYQC+AGgAvABu&#10;ALoAdAC4AHsAtgCBALQAiACyAJAAsACZAK4AogCsAK0AqgC6AKgAywCmAOYApQD3AKQA/wCjAP8A&#10;ogD/AKIA/wCiAP8A/xAAAPsMAADvDgAA5g0AAN8JAADaAAYA0AARAMkAHQDEACoAvwA3ALsAQgC3&#10;AEsAtABUALIAWwCvAGIArQBoAKsAbgCpAHUAqAB7AKYAgwCkAIsAogCUAKAAngCeAagAnAK1AJsD&#10;xgCZBeIAmAb0AJYI/wCVCf8AlAn/AJQJ/wCUCf8A/BEAAPEVAADjGQAA1hkAAMwVAADHEAAAxAcK&#10;AL0DFAC3BCEAsgYuAK4IOgCqCUQApwlNAKQKVQCiClwAoApiAJ4LaQCcC28Amwt2AJkMfgCXDIYA&#10;lgyQAJQMmgCSDaYAkQ2zAI8NxQCNDuIAixD2AIkQ/wCIEf8AhxH/AIcR/wCHEf8A9hkAAOcgAADW&#10;JAAAyCUAAL8iAAC5HAAAtBQBALENDgCqDhkApQ8nAKEQMwCdET4AmhFHAJgSTwCVElYAkxJcAJES&#10;YwCQE2kAjhNwAIwTeACLE4EAiRSLAIcUlgCGFaIAhBWwAIMWwQCBF90Afxj0AH0Z/wB8Gf8AfBn/&#10;AHsZ/wB7Gf8A7yEAAN0pAADKLQAAvi8AALUsAACuJwAAqCAAAKMXCACeFhMAmRchAJQZLQCRGjgA&#10;jhpBAIsbSQCJG1AAhxtXAIUcXgCEHGQAghxrAIAccwB/HXwAfR2GAHwekQB6Hp4AeB+rAHcfvAB2&#10;INQAdCHwAHIh/wBxIv8AcSH/AHEh/wBxIf8A6CgAANIwAADCNQAAtzcAAK01AAClMQAAnisAAJgj&#10;AgCSHhAAjSAbAIkhJwCGIjIAgyM8AIEjRAB+I0sAfCRSAHskWQB5JF8AdyRmAHYlbgB0JXcAcyWB&#10;AHEmjQBvJpkAbianAG0nuABsJ84BaijtAWkp/wFoKf8BaCn/AWgo/wFoKP8B4S4AAMs2AAC8OwAA&#10;sT0AAKc9AACfOQAAlzMAAI8tAACIJwwAgycWAH8oIgB8KS0AeSo3AHcqPwB1KkcAcytOAHErVABw&#10;K1sAbitiAGwragBrLHIAaSx9AGgsiQBmLZYBZS2kAWQutAFjLsoBYS/pAWAv/QFgL/8BYC//AWAv&#10;/wFgLv8B2jQAAMU8AAC3QQAArEMAAKJDAACZQAAAkDoAAIg0AACALggAei0SAHcuHgBzLykAcTAz&#10;AG8wOwBtMEMAazFKAGkxUQBnMVcAZjFeAGQxZgBjMm8AYTJ5AGAyhQFfMpIBXTOhAVwzsQFbNMYB&#10;WjTmAVk1+wFZNf8BWTT/AVk0/wFZNP8B0jgAAMBAAACzRQAAqEgAAJ5IAACVRgAAi0AAAII7AAB5&#10;NQQAczMQAG80GgBsNCUAaTUvAGc1NwBlNj8AYzZGAGI2TQBgNlQAXzZbAF03YwBcN2sAWzd2AVk3&#10;ggFYOI8BVjieAVU4rwJUOcMCUznkAlM6+QFTOf8BUjn/AVM5/wFTOf8BzTwAALxEAACvSQAApEwA&#10;AJpMAACRSwAAh0YAAH1AAABzOwAAbDgNAGg5FwBlOSIAYzorAGA6NABeOjwAXTpDAFs6SgBaO1AA&#10;WDtYAFc7YABWO2gAVTxzAVM8fwFSPI0BUD2cAU89rAJOPsECTT7hAk0++AJNPv8BTT7/AU09/wFN&#10;Pf8ByUAAALhIAACsTQAAoVAAAJdRAACOTwAAhEsAAHlFAABuQAAAZj0LAGI9FABfPR4AXD4oAFo+&#10;MQBYPjgAVz5AAFU/RgBUP00AUz9VAFJAXQBQQGYAT0BwAU5AfAFMQYoBS0GaAkpBqwJJQr4CSELe&#10;AkhC9gJIQv8CSEL/AUhB/wFIQf8BxUQAALVLAACpUAAAnlQAAJVUAACLUwAAgFAAAHVKAABqRgAA&#10;YUIIAFxBEQBZQhsAV0IlAFVCLgBTQjUAUUI9AE9CQwBPQ0sATkNSAE1EWgBLRGMASkRuAUlFegFH&#10;RYgBRkWYAkVGqQJERr0CQ0bcAkNG9QJDRv8CQ0b/AUNF/wFDRf8BwUcAALJPAACmVAAAnFcAAJJY&#10;AACIWAAAflUAAHFPAABmSgAAXEYFAFdGDwBURhgAUUYiAE9GKwBORjMATEc6AEtHQQBKR0kASUhQ&#10;AEhIWABHSGEARUlsAERJeAFCSYYBQUmWAUBKpwI/SrsCPkvYAj5K8wI+Sv8CPkn/AT9J/wE/Sf8B&#10;vUoAAK9SAACjWAAAmVsAAJBdAACGXAAAe1kAAG1TAABiTwAAV0wBAFFKDQBOShUATEsfAEpLKABJ&#10;SzAAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQE1qAD9NdgE9ToQBPE6UATtOpQE5T7kCOU/UAjlP&#10;8gE5Tv8BOU7/ATlN/wE6Tf8Buk4AAKxWAAChWwAAl18AAI1hAACDYQAAeF4AAGlYAABfVgAAVFIA&#10;AExPCwBJTxIAR1AcAEVQJQBDUC0AQlA1AEFRPABAUUQAP1FMAD5SVAA8Ul0AO1JnADpScwA4U4IB&#10;N1OSATVTpAE0U7cBM1TRATNT8QE0U/8BNFL/ATRS/wE0Uv8BtlIAAKlaAACeYAAAlGQAAItmAACA&#10;ZQAAdGMAAGZeAABcXAAAUVgAAEdVBwBCVRAAQFUYAD9WIQA9VioAPFYyADtWOQA6V0EAOVdJADhX&#10;UQA3WFoANVhlADRYcQAyWIABMViQAS9ZogEuWbUBLVnPAS1Z7wEuWP8BLlf/AS5X/wEuVv8BslcA&#10;AKVfAACbZQAAkWkAAIdqAAB8agAAcWgAAGNlAABYYgAATV8AAENdAgA8Ww0AOlwUADhcHQA3XCYA&#10;NV0uADRdNgAzXT4AMl1GADFeTgAwXlcAL15iAC1ebgAsX30AKl+OAClfoAAoX7MBJ1/MACdf7QEn&#10;Xv8BJ13/AShd/wEoXP8BrVwAAKJkAACYagAAjm4AAINvAAB5bwAAbm4AAGBrAABUaQAASWcAAD9l&#10;AAA1YwkAMmMRADBjGQAvZCEALmQpAC1kMQAsZDkAK2VCACplSgAoZVQAJ2VfACZmawAkZnoAI2aL&#10;ACJmnQAgZrEAH2bJAB9m6wAgZf4AIGT/ACBj/wEhY/8BqWIAAJ5qAACVcAAAinMAAIB1AAB1dQAA&#10;aXQAAFxyAABPcQAARG8AADpuAAAwbQMAKWwNACdsFAAmbBwAJW0kACRtLAAjbTQAIm09ACFuRgAg&#10;blAAHm5bAB1uZwAcbnYAGm6HABlvmgAYb64AFm/GABZu6QAXbfwAGGz/ABhr/wAYa/8ApGkAAJpx&#10;AACQdgAAhnkAAHx7AABxewAAZHsAAFd6AABKeQAAP3gAADV4AAArdwAAInYHAB12DwAcdxYAG3ce&#10;ABp3JgAZdy4AGHc3ABd4QAAVeEoAFHhWABN4YwASeHIAEXiDABB4lwAPeKsADnjDAA535gAOdvoA&#10;D3X/ABB1/wAQdP8An3EAAJV4AACLfAAAgn8AAHeBAABqggAAXYIAAFCCAABEggAAOIIAAC6CAAAk&#10;ggAAHIIAABSCCQARgxAAEIMWABCDHgAOgycADoMwAA2DOQANg0QADINQAAuDXQAJg2wACIN+AAaD&#10;kQAFgqUAA4K7AASB2wAEgfIABYD/AAZ//wAGf/8AmnkAAJB+AACGgwAAfYUAAG+HAABiiQAAVYoA&#10;AEmLAAA9jAAAMYwAACaMAAAdjQAAFY4AAA+PAwAKkAwABpARAASPGAADjyAAAY8pAACPMgAAkD0A&#10;AJBJAACPVgAAj2UAAI92AACPigAAjp8AAI60AACNzwAAjO4AAIz7AACL/wAAi/8AlIAAAIuFAACC&#10;iQAAdIwAAGaPAABZkQAATJMAAECVAAA0lgAAKJYAAB6XAAAVmAAAD5oAAAqbAAACnAkAAJwOAACc&#10;EwAAnBoAAJwiAACdKwAAnTUAAJ1AAACdTgAAnVwAAJ1uAACcgQAAnJcAAJysAACbxgAAmugAAJn5&#10;AACZ/wAAmP8AjogAAIaMAAB4kAAAapQAAFyXAABPmgAAQp0AADaeAAApnwAAH6EAABWiAAAOpAAA&#10;CKYAAACoAAAAqQQAAKkKAACpDgAAqRMAAKoaAACqIgAAqysAAKw2AACsRAAArFMAAKxjAACsdwAA&#10;q44AAKukAACrvAAAqt4AAKn0AACp/QAAqf8AiY4AAHuTAABtlwAAX5wAAFGgAABEpAAANqYAACqo&#10;AAAeqQAAFKsAAA2uAAAGsAAAALIAAAC1AAAAtQAAALUDAAC2CQAAtw4AALgSAAC4GQAAuiEAALsr&#10;AAC8OAAAvUcAAL1YAAC9awAAvYEAAL2ZAAC9sAAAvcwAALzqAAC89wAAu/4AfpUAAHCbAABioAAA&#10;U6UAAEaqAAA4rQAAKq8AAB6xAAATtAAADLcAAAO5AAAAvAAAAL8AAADCAAAAwgAAAMMAAADEAAAA&#10;xgYAAMcMAADIEAAAyhYAAMwgAADPKwAA0DoAANFLAADRXgAA0nMAANKLAADSpAAA07sAANPYAADT&#10;7QAA0/YAc50AAGSjAABWqQAAR68AADmzAAAqtgAAHbkAABK8AAAKvwAAAMMAAADGAAAAyQAAAM0A&#10;AADPAAAA0AAAANIAAADUAAAA1gAAANkCAADbCAAA3g4AAOETAADkHQAA6CoAAOg8AADpTwAA6WQA&#10;AOp8AADrlQAA66wAAOvCAADs1QAA7OUAZqYAAFisAABJswAAO7kAACu8AAAdwAAAEcQAAAnIAAAA&#10;zAAAAM8AAADTAAAA2QAAAN0AAADgAAAA4QAAAOMAAADlAAAA5wAAAOoAAADsAAAA7gQAAPELAAD1&#10;EgAA+BwAAPsrAAD9PgAA/lMAAP5qAAD/gwAA/5sAAP+uAAD/vgAA/8oA/wASAP8AEAD/ABEA/wAT&#10;AP8AGQD/ACYA/wA0AP8AQQD/AE0A/wBYAP8AYgD/AGsA/wBzAP8AegD/AIEA/wCHAP8AjQD/AJMA&#10;/wCZAP8AoAD/AKcA/gCvAPwAugD6AMkA+QDhAPgA8wD3AP8A9gD/APUA/wDxAP8A6QD/AOQA/wDh&#10;AP8A/wAPAP8ADQD/AA0A/wAOAP8AFAD/ACEA/wAuAP8APAD/AEgA/wBTAP8AXQD/AGYA/gBtAPwA&#10;dQD7AHsA+QCCAPgAiAD3AI4A9gCUAPQAmwDzAKIA8QCqAO8AtADtAMEA6wDVAOoA7ADoAPwA5wD/&#10;AOUA/wDmAP8A4AD/ANkA/wDUAP8A/wALAP8ACAD/AAYA/wAJAP8AEAD/ABwA/wApAP8ANgD/AEIA&#10;+wBOAPcAVwD0AGAA8gBoAO8AbwDtAHYA7AB8AOoAggDoAIgA5wCOAOUAlQDjAJwA4QCkAN8ArgDd&#10;ALkA2gDKANcA5ADUAPYA0QD/ANAA/wDQAP8AzwD/AMsA/wDHAP8A/wADAP8AAAD/AAAA/wAEAP8A&#10;DQD6ABYA9gAjAPMAMADwADwA7QBHAOkAUQDlAFoA4gBiAN8AaQDdAG8A2gB2ANgAfADUAIIA0gCI&#10;ANAAjwDNAJYAywCeAMkAqADHALMAxQDBAMIA2ADAAO8AvwD+AL4A/wC9AP8AvAD/ALwA/wC8AP8A&#10;/wIAAP8AAAD/AAAA/wAAAPQABwDtABEA6AAcAOMAKQDfADUA2wBBANYASwDRAFQAzQBcAMoAYwDI&#10;AGkAxgBvAMMAdQDBAHsAvwCCAL4AiAC8AJAAugCYALgAogC1AKwAswC5ALEAywCvAOcArgD4AKwA&#10;/wCrAP8ArAD/AKwA/wCrAP8A/wQAAP8AAAD2AAAA7gAAAOcAAADfAAwA1gAVAM8AIgDKAC4AxwA6&#10;AMMARADAAE0AvABVALkAXAC3AGMAtQBpALMAbwCxAHUArwB7AK0AggCrAIoAqQCSAKcAnAClAKYA&#10;owCzAKEAwwCfAN4AngDyAJ0A/wCcAP8AnAD/AJsA/wCbAP8A/wcAAPYJAADpCwAA3woAANUEAADO&#10;AAUAxgAQAMAAGgC7ACcAtwAyALMAPQCwAEYArQBPAKoAVgCoAFwApgBjAKQAaACiAG8AoQB1AJ8A&#10;fACdAIQAmwCNAJkAlwCXAKIAlQCuAJMAvQCRANMAkADtAI8A/ACOAP8AjQH/AI0B/wCNAf8A+Q4A&#10;AOoSAADcFQAAzRUAAMQRAAC+DAAAugIKALQAEgCuAB4AqgAqAKYANQCiAD8AoABIAJ0BUACbAlYA&#10;mQJcAJcDYwCVA2kAkwNvAJEEdgCQBH8AjgWIAIwFkgCKBp4AiAaqAIYHugCFCM8AhArrAIIL/ACB&#10;DP8AgAz/AIAM/wCADP8A8RUAAOAdAADNIAAAwSEAALgdAACxFwAArBAAAKgJDQCiBxYAnQkjAJkK&#10;LgCVCzgAkwxBAJAMSQCODVAAjA1XAIoNXQCIDWMAhw1qAIUOcQCDDnoAgg6EAIAOjwB+D5sAfA+o&#10;AHsQuAB6EM4AeBHsAHYS/wB1Ev8AdBP/AHQT/wB0E/8A6B4AANMmAADDKgAAuCoAAK4oAACnIwAA&#10;oBwAAJsTAwCWDxAAkBAbAIwRJwCJEjIAhhM7AIQTQwCCFEsAgBRRAH4UVwB8FF4AexVlAHkVbAB3&#10;FXQAdhZ+AHQWigByF5YAcRekAG8YtABuGMkAbRnoAGsa/ABqG/8Aahv/AGob/wBqG/8A4CYAAMot&#10;AAC8MQAAsDMAAKcxAACfLAAAlyYAAJAfAACKFwwAhRgWAIEZIgB+GiwAexs2AHkbPgB3HEUAdRxM&#10;AHMcUwBxHVkAcB1gAG4dZwBtHnAAax56AGoehQBoH5IAZx+gAGUgsABkIcUAYyHkAGIi+gBhIv8A&#10;YSL/AGEi/wBhIv8A1ywAAMM0AAC2OAAAqjkAAKE4AACYNQAAkC8AAIgoAACAIQgAeyASAHchHQB0&#10;IicAcSIxAG8jOQBtI0EAayNIAGkjTgBoJFUAZiRbAGUkYwBjJWsAYiV1AGElgQBfJo4AXiadAF0n&#10;rQBbKMEAWyjgAFop9wBZKf8AWSn/AFkp/wBZKP8AzzIAAL45AACxPQAApj8AAJw/AACTPAAAijYA&#10;AIEwAAB5KgMAciYPAG4nGQBrKCMAaSgsAGYpNQBlKTwAYylDAGEqSgBgKlEAXipXAF0qXwBcK2gA&#10;WityAFksfQBYLIsAVi2aAFUtqgBULr0AUy7cAFIv9QBSL/8AUi7/AFIu/wBSLv8AyjYAALo9AACt&#10;QgAAokQAAJhEAACPQQAAhTwAAHs3AAByMQAAaywMAGctFQBkLR8AYS4oAF8uMQBdLjkAXC9AAFov&#10;RgBYL00AVy9UAFYwXABVMGQAUzFuAFIxegBRMYgAUDKXAE4yqABNM7sATTTYAEw08wBMNP8ATDT/&#10;AEwz/wBMM/8AxjoAALZCAACpRgAAnkkAAJVJAACLRwAAgUIAAHc9AABtNwAAZDIJAGAyEgBdMhwA&#10;WjIlAFgzLQBWMzUAVTM8AFM0QwBSNEoAUTRRAFA0WQBPNWEATTVsAEw2dwBLNoUASjeVAEg3pgBH&#10;OLgBRzjTAUY48QFGOP8BRjj/AEY4/wBGN/8AwT4AALJFAACmSgAAnE0AAJJNAACISwAAfkcAAHNC&#10;AABpPQAAXzcGAFo2EABXNxgAVDciAFI3KgBQNzIATzg5AE04QABMOEcASzhOAEo5VgBJOV8ASDpp&#10;AEc6dQBFO4MARDuTAEM8pAFCPLYBQT3QAUE98AFBPf8BQTz/AUE8/wFBPP8AvkIAAK9JAACjTgAA&#10;mVAAAI9RAACFUAAAe0wAAG9GAABlQgAAWj0CAFQ7DgBROxUATzsfAE07JwBLOy8ASTw2AEc8PQBH&#10;PEQARj1LAEU9VABEPlwAQz5nAEI/cwBAP4EAPz+RAD5AogA9QLUBPEHOATxB7gE8Qf8BPED/ATxA&#10;/wE9P/8BukUAAKxMAAChUQAAl1QAAI1VAACDVAAAeFEAAGxLAABhRwAAVkIAAE9ADABMPxMASUAc&#10;AEdAJABGQCwAREAzAENAOgBCQUIAQUFJAEBCUQA/QloAPkNlAD1DcQA7Q38AOkSPADlEoAA4RbMB&#10;N0XLATdF7AE3Rf8BN0T/AThE/wE4Q/8At0kAAKlQAACeVQAAlFgAAItZAACAWAAAdlYAAGhQAABd&#10;TAAAU0gAAEpFCQBGRBEAREQZAEJEIgBBRSkAP0UxAD5FOAA9RT8APEZHADtGTwA6R1gAOUdiADhI&#10;bgA2SHwANUiNADRJngAzSbEAMknJADFJ6wAySf4AMkj/ADJI/wAzSP8AtEwAAKdUAACcWQAAklwA&#10;AIhdAAB+XQAAc1oAAGVVAABbUgAAUE4AAEZKBQBASQ4APkkWAD1JHgA7SiYAOkouADlKNQA4Sz0A&#10;N0tEADZLTQA0TFYAM0xgADJMbAAxTXoAME2LAC5NnAAtTq8ALE7HACxO6QAsTf0ALU3/AC1M/wAt&#10;TP8AsFAAAKRYAACZXQAAj2EAAIZiAAB7YQAAcF8AAGJbAABYWAAATlUAAENRAQA7TwwAOE8TADZP&#10;GwA1TyMANFArADNQMgAyUDoAMVBCADBRSgAuUVMALVJdACxSaQArUngAKVKIAChTmgAnU60AJlPF&#10;ACZT5wAmU/wAJ1L/ACdR/wAnUf8ArFUAAKBcAACWYgAAjWYAAINnAAB4ZgAAbWUAAGBhAABVXgAA&#10;SlsAAD9YAAA1VggAMVUQADBWFwAuVh8ALVYnACxWLwArVzYAKlc+AClXRwAoV1AAJlhaACVYZwAk&#10;WHUAI1mGACFZmAAgWasAH1nCAB9Z5QAfWPoAIFj/ACBX/wAhV/8AqFoAAJ1iAACTZwAAimsAAH9s&#10;AAB1bAAAamsAAF1oAABRZQAARmMAADtgAAAxXgMAKl0NAChdEwAmXRsAJV4jACReKgAjXjIAIl46&#10;ACFeQwAgX0wAH19XAB5fYwAcYHEAG2CCABlglQAYYKkAF2DAABZg4gAXX/kAGF7/ABle/wAZXf8A&#10;pGAAAJloAACQbgAAhnAAAHxyAABycgAAZnEAAFhuAABMbAAAQWsAADZpAAAtZwAAI2YIAB9mDwAd&#10;ZhUAHGYdABtmJQAaZi0AGWc1ABhnPgAXZ0gAFmdTABVoXwATaG4AEmh/ABFokgAQaKYAD2i9AA5o&#10;4AAQZ/cAEGb/ABFl/wARZf8An2cAAJZvAACMcwAAgnYAAHh4AABteAAAYHcAAFN2AABGdAAAO3MA&#10;ADFyAAAncQAAHnEAABZwCgATcBAAE3AXABJwHwARcScAEHEvABBxOAAOcUIADnFOAA1xWwAMcWkA&#10;C3F6AApxjQAIcaEABnG2AAZw0gAHcO8ACG//AAlu/wAJbv8Am28AAJF1AACHeQAAfnwAAHR+AABm&#10;fgAAWX4AAE1+AABAfQAANX0AACp8AAAhfAAAGHwAABF8BAAMfAwACnwRAAl8GQAIfCEAB3wpAAZ8&#10;MgAEfD0AA3xIAAF8VQAAfGMAAHx0AAB8hwAAe5wAAHuxAAB6ywAAeesAAHn6AAB5/wAAeP8AlncA&#10;AIx8AACDgAAAeYMAAGyEAABehQAAUYYAAEWHAAA5hwAALYcAACOHAAAahwAAEocAAA2IAQAGiQoA&#10;AYkPAACJFAAAiBsAAIgjAACJLAAAiTYAAIlCAACITgAAiF0AAIhtAACIgQAAh5UAAIerAACGxAAA&#10;heYAAIT4AACE/wAAhP8AkH4AAIeDAAB+hwAAcYkAAGOLAABWjQAASY8AADyRAAAwkQAAJJEAABqS&#10;AAASkwAADZQAAAaVAAAAlgYAAJYMAACVEAAAlhUAAJYdAACWJAAAli4AAJY5AACWRgAAllUAAJZl&#10;AACWeAAAlY4AAJWkAACUvAAAk98AAJP1AACS/wAAkv8Ai4YAAIOKAAB1jQAAZ5AAAFmUAABMlwAA&#10;P5kAADKaAAAmmwAAG5wAABKdAAAMnwAABKAAAACiAAAAowEAAKMHAACjDAAAoxAAAKQVAACkHAAA&#10;pSUAAKYvAACmPAAApksAAKZbAACmbgAApYQAAKWbAACkswAAo9AAAKPvAACi/AAAov8Aho0AAHiR&#10;AABqlQAAXJkAAE6dAABBoAAAM6IAACajAAAbpQAAEacAAAqpAAABqwAAAK0AAACvAAAAsAAAALAA&#10;AACwBQAAsQsAALIPAACzFAAAtBsAALUkAAC3MAAAtz8AALdQAAC3YgAAt3gAALeQAAC2qQAAtsIA&#10;ALbkAAC29QAAtf4Ae5MAAG2YAABfnQAAUKIAAEKmAAA0qQAAJqsAABqtAAAQrwAACbIAAAC0AAAA&#10;twAAALoAAAC8AAAAvQAAAL4AAAC+AAAAwAIAAMEIAADCDQAAxBIAAMYZAADJJAAAyjIAAMtDAADL&#10;VQAAzGoAAMyDAADMnAAAy7UAAMzOAADM6QAAzPYAcJsAAGGhAABSpgAARKsAADawAAAnsgAAGrUA&#10;ABC4AAAHuwAAAL4AAADBAAAAxAAAAMgAAADLAAAAywAAAM0AAADOAAAA0AAAANIAAADVAwAA2AoA&#10;ANsQAADeGAAA4iQAAOM1AADkSAAA5VwAAOZzAADmjQAA5qUAAOa8AADm0wAA5+cAY6QAAFWqAABG&#10;sAAAOLUAACi5AAAavAAAD8AAAAXEAAAAxwAAAMsAAADPAAAA1AAAANgAAADcAAAA3QAAAN8AAADh&#10;AAAA4wAAAOUAAADoAAAA6gAAAO0GAADxDgAA9RYAAPglAAD5OAAA+U0AAPpjAAD7fAAA/JUAAPyq&#10;AAD8uwAA/csA/wAPAP8ADgD/AA4A/wAQAP8AFgD/ACMA/wAwAP8APQD/AEkA/wBUAP8AXgD/AGYA&#10;/wBuAP8AdgD/AHwA/wCCAP8AiQD/AI8A/wCVAP4AmwD9AKMA+wCrAPoAtQD5AMMA9wDbAPYA8AD0&#10;AP8A8wD/APIA/wDsAP8A4gD/ANwA/wDWAP8A/wAMAP8ACQD/AAgA/wAKAP8AEgD/AB4A/wArAP8A&#10;OAD/AEQA/wBPAP8AWQD+AGEA/ABpAPoAcAD4AHcA9wB9APYAgwD0AIkA8gCPAPEAlgDvAJ0A7QCl&#10;AOwArwDqALwA6ADNAOYA6ADkAPoA4wD/AOIA/wDgAP8A1QD/AM4A/wDLAP8A/wAGAP8AAQD/AAAA&#10;/wAEAP8ADgD/ABkA/wAlAP0AMgD7AD4A9wBJAPMAUwDwAFwA7gBjAOwAagDqAHEA6AB3AOYAfQDk&#10;AIMA4gCJAOAAkADeAJcA3ACfANkAqQDWALQA0wDEANAA3gDOAPMAzAD/AMsA/wDKAP8AyAD/AMIA&#10;/wC+AP8A/wAAAP8AAAD/AAAA/wAAAPsACwD2ABMA8QAgAO0ALADqADgA5wBDAOMATQDgAFYA3ABd&#10;ANkAZADVAGsA0gBxANAAdgDOAHwAzACDAMoAiQDIAJEAxgCZAMQAowDBAK0AvwC7AL0AzwC7AOsA&#10;uQD8ALcA/wC3AP8AtgD/ALQA/wCxAP8A/wAAAP8AAAD/AAAA9gAAAO4ABQDnAA8A4QAZANsAJQDV&#10;ADEA0gA8AM4ARgDKAE8AxwBXAMQAXgDBAGQAvwBqAL0AcAC7AHYAuQB8ALgAgwC2AIoAswCTALEA&#10;nACvAKcArQCzAKsAxQCpAOEApwD1AKYA/wClAP8ApAD/AKQA/wCkAP8A/wAAAPwAAADxAAAA6AAA&#10;AOAAAADUAAsAzAATAMcAHwDCACoAvwA1ALwAPwC4AEgAtQBQALMAVwCwAF4ArgBkAKwAaQCrAG8A&#10;qQB1AKcAfAClAIQAowCMAKEAlgCfAKEAnQCtAJoAvACYANIAlwDuAJUA/gCUAP8AlQD/AJUA/wCV&#10;AP8A/AEAAPAFAADjBwAA1QUAAMwAAADFAAQAvgAOALgAFwCzACMArwAuAKsAOACpAEEApgBKAKMA&#10;UQChAFcAnwBdAJ0AYwCbAGkAmgBvAJgAdgCWAH0AlACGAJIAkACQAJsAjgCnAIwAtgCKAMkAiADn&#10;AIcA+QCHAP8AhgD/AIYA/wCGAP8A9AwAAOQQAADREgAAxREAAL0OAAC2CAAAsQAIAKsAEQCmABsA&#10;oQAmAJ4AMQCaADoAmABDAJUASgCTAFEAkQBXAI8AXQCOAGMAjABpAIoAcACIAHcAhgCAAIQAiwCC&#10;AJYAgACjAH4AsQB9AMQAewLhAHoD9QB6Bf8AeQX/AHgG/wB4Bv8A6hMAANYaAADGHQAAuhwAALEZ&#10;AACqEwAApA0AAJ8FDACZABQAlQAfAJECKQCNAzMAiwQ8AIgFRACGBksAhAZRAIIHVwCBB10Afwdj&#10;AH0IagB7CHIAegh8AHgJhgB2CZIAdAqgAHMKrwBxC8EAcAzfAG8N9gBuDv8AbQ7/AG0O/wBtDv8A&#10;4RwAAMsjAAC8JgAAsSYAAKgkAACgHgAAmRgAAJMQAgCOCw4AiAsXAIQMIgCBDSwAfg01AHwOPQB6&#10;DkUAeA5LAHcOUQB1D1gAcw9eAHEQZQBwEG4AbhB3AGwQggBrEI8AaRGdAGgRrQBmEsAAZRLfAGQT&#10;9gBjFP8AYxT/AGIU/wBiFP8A1iQAAMMqAAC1LgAAqi8AAKAtAACYKAAAkCIAAIkbAACCEwgAfRES&#10;AHkSHAB2EycAcxQwAHEUOABvFT8AbRVGAGwVTABqFlMAaBZZAGcWYQBlFmkAZBdyAGIXfgBhGIsA&#10;XxiZAF4ZqQBcGbwAXBrYAFob8wBaHP8AWRz/AFkc/wBZHP8AzSoAAL0xAACvNQAApDYAAJs0AACS&#10;MQAAiSsAAIElAAB5HQMAcxgOAG8ZGABsGiIAaRsrAGcbMwBlHDsAZBxBAGIdSABgHU4AXx1VAF0d&#10;XABcHmQAWx5uAFkfeQBYH4cAViCWAFUgpgBUIbgAUyHSAFIi8QBSI/8AUiP/AFIi/wBSIv8AyC8A&#10;ALg2AACrOgAAoDwAAJY7AACNOAAAgzIAAHotAAByJgAAaiAMAGYgEwBjIR0AYSEmAF8iLwBdIjYA&#10;WyI9AFojRABYI0oAVyNRAFUjWABUJGEAUyRqAFEldgBQJYMATyaTAE4nowBMJ7UATCjOAEso7gBL&#10;Kf8ASyj/AEso/wBLKP8AwzQAALM7AACnPwAAnEEAAJJAAACJPgAAfzkAAHUzAABsLQAAYycIAF4m&#10;EQBcJhkAWSciAFcnKwBVKDIAVCg5AFIoQABRKEYAUClNAE4pVQBNKV0ATCpnAEsqcwBJK4AASCuQ&#10;AEcsoQBGLbMARS3LAEUu7ABELv8ARC7/AEUt/wBFLf8AvjgAALA/AACkQwAAmUUAAI9FAACFQwAA&#10;ez4AAHE5AABnNAAAXi4EAFgrDgBVKxYAUiwfAFAsJwBPLC8ATS02AEwtPABKLUMASS1KAEguUgBH&#10;LloARi9kAEUvcABDMH4AQjCNAEExngBAMrEAPzLIAD8z6gA/M/4APzL/AD8y/wA/Mv8AuzwAAK1D&#10;AAChRwAAlkkAAIxJAACDSAAAeEQAAG0+AABjOQAAWjQAAFIwDABPMBMATDAcAEowJABJMSsARzEy&#10;AEYxOQBEMUAAQzJHAEIyTwBBM1gAQDNiAD80bQA+NHsAPTWLADw2nAA7Nq8AOjfGADk36AA5N/wA&#10;Ojf/ADo2/wA6Nv8At0AAAKpGAACeSwAAlE0AAIpOAACATAAAdUgAAGpDAABgPgAAVjkAAE01CQBJ&#10;NBEARzUZAEU1IQBDNSgAQTUvAEA1NgA/Nj0APjZFAD03TQA8N1UAOzhgADo4awA5OXkAODmJADc6&#10;mwA1Oq0ANTvEADQ75gA0O/sANTv/ADU6/wA1Ov8AtEMAAKdKAACcTgAAklEAAIhSAAB+UAAAc00A&#10;AGdIAABcRAAAUj8AAEg6BgBEOQ8AQTkWAD85HgA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3PFMA&#10;NjxdADU9aQA0PXcAMz6HADE+mQAwP6sALz/CAC8/5AAvP/oAMD//ADA+/wAwPv8AsUcAAKRNAACZ&#10;UgAAj1UAAIZWAAB8VQAAcVIAAGRMAABZSQAAT0UAAEVAAwA/Pg0APD4TADo+GwA5PiMANz4qADY/&#10;MQA1PzgAND9AADNASAAyQFEAMUFbADBBZwAuQnUALUKFACxDlwArQ6oAKkPAAClE4gAqQ/kAKkP/&#10;ACtC/wArQv8ArkoAAKFRAACXVgAAjVkAAINaAAB5WgAAblcAAGFSAABXTgAATUsAAENHAAA6QwoA&#10;NkMRADRDGAAzQyAAMkQnADFELwAwRDYAL0U9AC1FRgAsRU8AK0ZZACpGZAApR3IAKEeDACZHlQAl&#10;SKgAJEi+ACNI4AAkSPcAJUf/ACVH/wAmR/8Aqk8AAJ9VAACUWgAAi14AAIFfAAB3XgAAa1wAAF9Y&#10;AABVVQAAS1EAAEBNAAA1SgcAMEkOAC5JFQAtSR0ALEkkACtKKwAqSjMAKEo7ACdLQwAmS0wAJUtW&#10;ACRMYgAjTHAAIUyAACBNkwAfTaYAHk27AB1O3QAeTfYAHkz/AB9M/wAgS/8Ap1MAAJxaAACSXwAA&#10;iGMAAH5kAAB0YwAAaWEAAFxeAABSWwAAR1gAADxVAAAyUgIAKlAMACdPEgAmUBkAJVAgACRQKAAj&#10;UC8AIlE3ACFRQAAgUUkAHlJTAB1SXwAcUm0AGlN9ABlTkAAYU6QAFlO5ABVT2QAWU/QAF1L/ABhR&#10;/wAZUf8Ao1kAAJhgAACPZQAAhWgAAHtpAABxaQAAZmcAAFlkAABNYQAAQl8AADhcAAAuWgAAJVgI&#10;ACBXDgAeVxQAHVccABxYIwAbWCsAGlgzABlYPAAYWEUAFllQABVZWwAUWWkAE1p6ABJajQARWqEA&#10;EFq3AA5a1QAQWfMAEFn/ABFY/wARWP8An18AAJVmAACMawAAgm0AAHhuAABubwAAYm0AAFVqAABI&#10;aAAAPmYAADNlAAApYwAAIGEBABhgCwAVYBAAFGAXABNgHgASYCYAEmAuABFhNwAQYUAAD2FLAA5h&#10;WAANYWYADGJ2AAtiiQAKYZ0ACWGyAAhhywAIYesACWD9AApf/wALX/8Am2YAAJJtAACIcQAAfnMA&#10;AHV1AABqdAAAXHMAAE9yAABDcAAAOG8AAC1uAAAkbAAAG2sAABNrBAAOagwADWoSAAxqGQALaiEA&#10;CmopAAlqMgAIajwAB2tHAAVrUwAEa2EAAmtxAABqhAAAapgAAGqtAABpxgAAaecAAGn4AABo/wAA&#10;aP8Al20AAI1zAACEdwAAe3oAAHB7AABjewAAVnoAAEl6AAA9eQAAMXgAACd3AAAddgAAFXYAAA92&#10;AgAJdgoABHYPAAB2FQAAdhwAAHYkAAB1LAAAdTYAAHVBAAB1TgAAdVwAAHVsAAB1fgAAdJMAAHSo&#10;AABzwAAAc+MAAHL3AABy/wAAcf8AknUAAIl6AACAfgAAdoAAAGmBAABbggAAToIAAEGCAAA1gwAA&#10;KYIAAB+BAAAWgQAAEIIAAAqCAAACgwcAAIINAACCEQAAghcAAIIeAACCJgAAgi8AAII7AACCRwAA&#10;glUAAIFlAACBeAAAgY0AAICiAAB/ugAAf90AAH70AAB9/wAAff8AjXwAAISBAAB7hAAAboYAAGCI&#10;AABSigAARYsAADmMAAAsjAAAIYwAABeMAAAQjQAACY4AAAKPAAAAkAMAAI8JAACPDgAAjxIAAJAY&#10;AACQHwAAkCgAAJAyAACQPwAAkE0AAJBdAACPcAAAj4UAAI6cAACOswAAjdAAAIzwAACL/gAAi/8A&#10;iIQAAICIAAByiwAAZI0AAFaQAABIkwAAO5UAAC6WAAAilgAAF5cAAA+YAAAImQAAAJsAAACdAAAA&#10;nQAAAJ0DAACdCQAAnQ0AAJ4RAACeFwAAnx8AAJ8pAACgNQAAoEMAAKBUAACgZgAAn3sAAJ6TAACe&#10;qwAAncYAAJ3pAACc+QAAnP8Ag4sAAHWOAABnkgAAWZYAAEuZAAA9nAAAMJ4AACOfAAAXoAAADqIA&#10;AAekAAAApgAAAKgAAACqAAAAqgAAAKoAAACrAQAAqwcAAKwMAACtEAAArhYAAK8eAACxKQAAsTgA&#10;ALFIAACxWgAAsW8AALGIAACxoAAAsLoAAK/dAACv8gAAr/0AeJEAAGqWAABcmgAATZ8AAD+jAAAx&#10;pgAAI6cAABepAAAOqwAABa4AAACwAAAAsgAAALUAAAC3AAAAtwAAALgAAAC5AAAAugAAALwDAAC9&#10;CQAAvg4AAMAUAADDHgAAxSsAAMU8AADGTgAAxmIAAMZ6AADGlAAAxq0AAMbIAADF5QAAxfMAbJkA&#10;AF6eAABPpAAAQagAADKsAAAkrwAAFrEAAA20AAADtwAAALoAAAC9AAAAwAAAAMQAAADGAAAAxgAA&#10;AMgAAADJAAAAywAAAMwAAADOAAAA0AYAANMNAADYEwAA3B4AAN4tAADfQAAA4FQAAOFrAADhhQAA&#10;4Z8AAOG3AADhzwAA4eYAYKEAAFKnAABDrQAANLIAACW1AAAXuQAADbwAAAG/AAAAwwAAAMcAAADK&#10;AAAAzwAAANMAAADWAAAA1wAAANoAAADcAAAA3wAAAOEAAADjAAAA5gAAAOkBAADsCwAA8BIAAPMf&#10;AAD0MQAA9kYAAPdcAAD4dAAA+I8AAPmmAAD5uAAA+MkA/wANAP8ACwD/AAsA/wAOAP8AEwD/AB8A&#10;/wAsAP8AOQD/AEUA/wBQAP8AWQD/AGIA/wBqAP8AcQD/AHcA/wB+AP8AhAD+AIoA/QCQAPwAlwD6&#10;AJ4A+QCnAPcAsQD2AL4A9QDSAPMA7ADxAP4A8AD/APAA/wDmAP8A3AD/ANIA/wDNAP8A/wAHAP8A&#10;BAD/AAIA/wAGAP8AEAD/ABsA/wAnAP8AMwD/AD8A/wBKAP4AVAD7AF0A+QBkAPcAawD1AHIA8wB4&#10;APIAfgDwAIQA7wCKAO0AkQDsAJkA6gChAOgAqwDmALYA5ADHAOIA4wDgAPcA3gD/AN0A/wDZAP8A&#10;zAD/AMUA/wDBAP8A/wAAAP8AAAD/AAAA/wABAP8ADQD/ABYA/AAiAPkALgD2ADkA8wBFAO8ATgDs&#10;AFcA6QBeAOYAZQDkAGwA4gByAOAAdwDfAH4A3QCEANsAiwDYAJIA1QCbANIApADPAK8AzQC+AMsA&#10;1QDJAO8AxwD/AMUA/wDEAP8AvgD/ALgA/wC1AP8A/wAAAP8AAAD/AAAA/gAAAPcACQDxABEA6wAc&#10;AOcAKADkADMA4QA+AN0ASADYAFEA0wBYANAAXwDOAGUAzABrAMoAcQDIAHcAxgB9AMQAhADCAIwA&#10;wACUAL4AngC7AKgAuQC2ALcAyAC1AOYAswD6ALEA/wCwAP8AsAD/AKwA/wCpAP8A/wAAAP8AAAD6&#10;AAAA8QAAAOgAAwDgAA0A2AAWANEAIgDNAC0AygA3AMYAQQDCAEoAvwBSAL0AWQC6AF8AuABlALcA&#10;agC1AHAAswB2ALEAfQCvAIUArQCNAKsAlwCpAKEApwCuAKUAvgCiANgAoADyAJ8A/wCeAP8AngD/&#10;AJ4A/wCcAP8A/wAAAPcAAADrAAAA4QAAANYAAADLAAkAxQARAL8AGwC7ACYAtwAxALQAOgCxAEMA&#10;rgBLAKsAUgCpAFgApwBeAKYAZACkAGkAogBwAKAAdgCeAH4AnACGAJoAkACYAJsAlgCnAJQAtgCS&#10;AMoAkADpAI8A/ACOAP8AjQD/AIwA/wCNAP8A+AAAAOkCAADbAwAAzAEAAMQAAAC9AAIAtgANALAA&#10;FQCrACAApwAqAKQANAChADwAngBEAJwASwCaAFIAmABYAJYAXQCVAGMAkwBpAJEAcACPAHcAjQCA&#10;AIsAigCJAJUAhwChAIUArwCDAMEAgQDgAIAA9QB/AP8AfwD/AH8A/wB/AP8A7goAANwOAADKEAAA&#10;vg4AALULAACvAwAAqQAHAKMAEACeABgAmQAjAJYALACTADUAkAA+AI4ARQCMAEsAigBRAIgAVwCG&#10;AF0AhQBjAIMAagCBAHEAfwB6AH0AhAB7AI8AeQCcAHcAqgB1ALsAdADUAHIA8AByAP8AcgD/AHEA&#10;/wBxAP8A4xEAAM0XAAC/GQAAsxkAAKoVAACjEAAAnQoAAJcBCgCRABIAjQAbAIkAJQCFAC8AgwA3&#10;AIAAPgB+AEUAfQBLAHsAUQB5AFcAeABdAHYAZAB0AWsAcgF0AHACfwBuAosAbAOYAGsDpgBpBLcA&#10;aAXOAGcH7ABmCP0AZgn/AGUJ/wBlCf8A1hoAAMQgAAC2IwAAqyMAAKEgAACZGwAAkhQAAIwOAQCG&#10;Bw0AgAQUAHwGHgB5BygAdggwAHQIOAByCT8AcAlFAG8KTABtClIAbApYAGoLXwBoC2cAZwtwAGUM&#10;egBjDIcAYgyVAGANpABfDbYAXg3OAFwO7QBcD/8AWxD/AFsQ/wBbEP8AzSEAALwoAACvKwAApCsA&#10;AJopAACSJAAAiR8AAIIYAAB7EQUAdQ0PAHENFwBuDiEAaw4qAGkPMgBnEDkAZRBAAGQQRgBjEE0A&#10;YRBTAF8RWgBeEWIAXBFrAFsRdgBZEoMAWBKSAFYTogBVE7QAVBPLAFMU7ABSFf8AUhb/AFIV/wBS&#10;Ff8AxigAALYuAACpMgAAnzIAAJUxAACMLQAAgycAAHohAAByGgAAaxMLAGcTEwBkFBwAYRQlAF8V&#10;LQBdFTQAXBU7AFsWQgBZFkgAWBZPAFYXVgBVF14AUxdnAFIYcgBQGH8ATxmOAE4anwBMGrAASxvH&#10;AEsb6QBKHP0AShz/AEoc/wBKHP8AwS0AALE0AAClNwAAmjgAAJA3AACHNAAAfS8AAHQpAABsIwAA&#10;ZBwHAF4ZEABbGhgAWRshAFcbKQBVGzAAVBw3AFIcPQBRHEQATx1LAE4dUgBNHVoASx5jAEoebgBJ&#10;H3wARx+LAEYgnABFIa4ARCHEAEMi5gBDIvwAQyL/AEMi/wBDIv8AvDIAAK04AAChPAAAlz4AAI09&#10;AACDOgAAeTUAAG8wAABmKgAAXiQCAFcgDQBUIBQAUSAdAE8hJQBOISwATCEzAEsiOgBJIkAASCJH&#10;AEciTgBGI1cARCNgAEMkawBCJHkAQSWIAD8mmQA+JqsAPSfBAD0n4wA9KPoAPSj/AD0n/wA9J/8A&#10;uDYAAKo9AACeQAAAlEIAAIpCAACAPwAAdjsAAGw2AABiMAAAWSoAAFElCwBNJREASyUZAEklIQBH&#10;JigARSYvAEQmNgBDJj0AQidEAEEnSwA/KFQAPihdAD0paQA8KXYAOyqGADkrlwA4K6kANyy/ADcs&#10;4AA3LPgANyz/ADcs/wA4LP8AtToAAKdAAACcRAAAkUYAAIdGAAB9RAAAc0AAAGg7AABfNgAAVTEA&#10;AEwrBwBHKQ8ARSoWAEMqHgBBKiUAPyosAD4rMwA9KzkAPCtBADssSAA6LFEAOS1bADguZgA2LnMA&#10;NS+DADQvlQAzMKcAMjC9ADEx3gAxMfcAMjH/ADIw/wAzMP8AsT4AAKREAACZSAAAj0oAAIVKAAB7&#10;SQAAcEUAAGVAAABbOwAAUjYAAEgxBABCLg0APy4TAD0uGwA7LiIAOS8pADgvLwA3LzYANjA+ADUw&#10;RgA0MU8AMzFZADIyZAAxMnEAMDOBAC80kwAuNKYALDW7ACw12wAsNfUALTX/AC00/wAuNP8ArkEA&#10;AKJIAACXTAAAjU4AAINOAAB5TQAAbkoAAGJFAABYQAAATjwAAEU3AAA9MwsAOTMRADczGAA2Mx8A&#10;NDMmADMzLQAyNDQAMTQ8ADA1RAAvNUwALjZWAC02YgAsN28AKzd/ACo4kQAoOKQAJzm5ACY52AAn&#10;OfQAKDn/ACg4/wApOP8Aq0UAAJ9LAACUTwAAi1IAAIFTAAB3UgAAbE8AAF9JAABWRgAATEIAAEI9&#10;AAA4OAgANDgPADI4FQAxOB0ALzgkAC44KwAtOTIALDk5ACs6QQAqOkoAKTtUACg7XwAnPG0AJTx9&#10;ACQ9jwAjPaIAIj23ACE+1AAhPvMAIj3/ACM9/wAjPP8AqEkAAJ1PAACSUwAAiVYAAH9XAAB1VgAA&#10;alMAAF1PAABTTAAASkgAAEBEAAA2QAUALz0NAC09EwArPRoAKj4hACk+KAAoPi8AJz43ACY/PwAk&#10;P0gAI0BSACJAXQAhQWoAIEF6AB5BjQAdQqAAHEK1ABtC0QAbQvEAHEL/AB1B/wAeQf8ApU0AAJpT&#10;AACQWAAAhlsAAH1cAAByWwAAZ1gAAFtUAABRUgAASE4AAD1KAAAzRwAAKkMLACZDEAAlQxYAJEMe&#10;ACNEJQAiRCwAIUQ0ACBFPAAeRUUAHUVPABxGWgAbRmgAGUZ4ABhHigAXR54AFkezABRIzgAVR+8A&#10;Fkf/ABdG/wAXRv8AolIAAJdYAACNXQAAhGAAAHphAABwYAAAZV4AAFlaAABPWAAARFQAADlRAAAv&#10;TgAAJksGACBKDgAeShMAHUoaABxKIQAbSygAGkswABlLOAAXS0IAFkxMABVMVwAUTGUAE011ABJN&#10;iAARTZwAEE2xAA5OzAAPTe4AEE3/ABFM/wARTP8AnlcAAJRdAACLYgAAgWUAAHdmAABtZgAAY2QA&#10;AFZhAABKXgAAP1sAADVYAAArVgAAIlQBABpSCgAWUhAAFVIWABRSHQATUiQAElIsABFSNAARUj4A&#10;EFNIAA9TVAAOU2IADVRyAAxUhAALVJgACVStAAhUxQAJVOcAClP7AAtS/wALUv8Am10AAJFkAACI&#10;aAAAfmsAAHRsAABrbAAAX2oAAFJnAABFZAAAOmIAADBgAAAmXgAAHV0AABVbBQAQWgwADloRAA5a&#10;GAANWyAADFsnAAtbMAAKWzoACVtFAAdbUQAGW14ABFttAANbgAABW5QAAFuoAABbwAAAWuIAAFr2&#10;AAFa/wACWf8Al2QAAI5rAACEbgAAe3AAAHJyAABncQAAWXAAAExuAABAbAAANWsAACppAAAhZwAA&#10;GGYAABFmAQAMZQoAB2UPAARlFAADZBsAAmQjAABkLAAAZDUAAGRAAABkTAAAZFoAAGRpAABkewAA&#10;ZI8AAGOkAABjuwAAYt0AAGL0AABi/wAAYf8Ak2wAAIlxAACAdQAAeHcAAG14AABgdwAAUnYAAEZ1&#10;AAA5dAAALnQAACNyAAAacQAAEnEAAA1xAAAGcQgAAHANAABwEgAAcBcAAG8fAABvJgAAbzAAAG87&#10;AABvRwAAb1QAAG9kAABvdQAAbooAAG2gAABttgAAbNYAAGvyAABr/wAAa/8AjnMAAIV4AAB9ewAA&#10;c30AAGV+AABYfgAAS34AAD5+AAAyfgAAJn0AABx8AAATfAAADXwAAAZ9AAAAfQUAAHwLAAB8DwAA&#10;fBMAAHwZAAB8IQAAfCkAAHw0AAB7QAAAe04AAHteAAB7bwAAeoQAAHqaAAB5sQAAeM4AAHfvAAB2&#10;/gAAdv8AiXoAAIF/AAB4ggAAa4MAAF2FAABPhgAAQocAADWIAAAphwAAHYcAABSHAAANiAAABokA&#10;AACKAAAAigAAAIkGAACJDAAAiQ8AAIkTAACJGgAAiiIAAIosAACKOAAAikYAAIlWAACJaAAAiXwA&#10;AIiUAACHqwAAhsYAAIXqAACF+wAAhP8AhYIAAH2GAABviAAAYYsAAFONAABFjwAAOJEAACuRAAAf&#10;kgAAFJIAAA2TAAAElAAAAJYAAACXAAAAmAAAAJcAAACXBQAAlwsAAJgOAACYEwAAmRoAAJkiAACa&#10;LgAAmj0AAJlNAACZXgAAmXMAAJiLAACYowAAl7wAAJbiAACW9wAAlf8AgIkAAHKMAABkjwAAVpMA&#10;AEiWAAA6mQAALJoAAB+bAAAUnAAADJ4AAAOfAAAAoQAAAKMAAAClAAAApQAAAKUAAAClAAAApgIA&#10;AKcIAACnDQAAqBEAAKkZAACrIwAAqzEAAKtBAACsUwAArGcAAKuAAACqmgAAqrMAAKrQAACp7wAA&#10;qfsAdY8AAGeUAABZmAAASpwAADyfAAAtogAAIKMAABOlAAALpwAAAakAAACrAAAArgAAALEAAACy&#10;AAAAsgAAALMAAAC0AAAAtQAAALYAAAC4BAAAuQsAALsQAAC9GAAAvyQAAL81AADARwAAwFsAAMBy&#10;AADAjQAAwaYAAMDBAAC/4wAAvvMAapcAAFucAABNoQAAPqUAAC+pAAAhqwAAE60AAAuwAAAAswAA&#10;ALUAAAC4AAAAvAAAAL8AAADBAAAAwQAAAMMAAADEAAAAxgAAAMcAAADJAAAAywAAAM4IAADRDwAA&#10;1RgAANgnAADZOQAA2k0AANtkAADbfgAA3JkAANywAADcyQAA3OMAXZ8AAE+lAABAqgAAMq8AACKy&#10;AAAUtQAACrgAAAC7AAAAvwAAAMMAAADGAAAAywAAAM4AAADRAAAA0QAAANQAAADWAAAA2QAAANsA&#10;AADeAAAA4AAAAOQAAADnBgAA6w4AAO8ZAADwKgAA8j8AAPNVAAD0bQAA9IgAAPShAAD0tgAA9McA&#10;/wAJAP8ABgD/AAcA/wAMAP8AEQD/ABwA/wAoAP8ANAD/AEEA/wBMAP8AVQD/AF0A/wBlAP8AbAD/&#10;AHIA/gB4APwAfgD7AIQA+gCLAPkAkgD3AJkA9gCiAPQArADzALkA8QDLAPAA6ADuAPsA7QD/AOwA&#10;/wDhAP8A0gD/AMkA/wDEAP8A/wABAP8AAAD/AAAA/wAEAP8ADgD/ABcA/wAjAP8ALwD/ADsA/QBG&#10;APoAUAD3AFgA9ABfAPIAZgDwAGwA7wByAO0AeADsAH4A6gCFAOkAjADnAJMA5QCcAOMApgDhALEA&#10;3wDBAN0A3QDbAPQA2QD/ANYA/wDPAP8AxAD/AL0A/wC5AP8A/wAAAP8AAAD/AAAA/wAAAP8ACwD8&#10;ABMA9wAeAPQAKgDyADUA7gBAAOkASgDmAFIA4wBZAOAAYADeAGYA3ABsANoAcgDXAHgA1AB+ANIA&#10;hQDQAI0AzgCVAMwAnwDJAKoAxwC4AMUAzQDDAOsAwAD+AL8A/wC+AP8AtgD/ALAA/wCtAP8A/wAA&#10;AP8AAAD/AAAA+QAAAPIABgDrAA8A5gAZAOEAJADeAC8A2gA5ANMAQwDPAEwAzABTAMkAWgDHAGAA&#10;xQBmAMMAawDBAHEAvwB3AL0AfgC7AIYAuQCOALcAmAC1AKMAswCwALEAwgCuAOAArAD3AKsA/wCq&#10;AP8AqAD/AKMA/wCgAP8A/wAAAP8AAAD1AAAA6wAAAOEAAADWAAwAzwATAMoAHgDGACkAwgAzAL8A&#10;PQC7AEUAuABNALYAVACzAFoAsQBfALAAZQCuAGoArABwAKsAdwCpAH8ApwCHAKUAkQCjAJwAoACp&#10;AJ4AuACcAM4AmgDuAJkA/wCXAP8AlgD/AJYA/wCTAP8A/QAAAPEAAADlAAAA2QAAAM0AAADEAAYA&#10;vQAPALcAGACzACIAsAAsAK0ANgCpAD4ApwBGAKQATQCiAFMAoABZAJ8AXgCdAGQAmwBqAJoAcACY&#10;AHcAlgCAAJQAigCRAJUAjwCiAI0AsACLAMMAiQDjAIgA+QCGAP8AhgD/AIYA/wCGAP8A8wAAAOMA&#10;AADRAAAAxQAAAL0AAAC2AAAArgALAKgAEgCkABwAoAAmAJwALwCaADcAlwA/AJUARgCSAEwAkQBS&#10;AI8AWACNAF0AiwBjAIoAagCIAHEAhgB5AIQAgwCCAI8AfwCbAH4AqQB8ALsAegDVAHgA8gB4AP8A&#10;dwD/AHcA/wB3AP8A5wcAANEMAADDDQAAuAwAAK4IAACoAAAAogAFAJsADgCWABUAkgAfAI4AKACL&#10;ADEAiAA5AIYAQACEAEYAggBMAIAAUgB/AFcAfQBdAHsAYwB6AGsAeABzAHYAfQB0AIgAcQCVAHAA&#10;pABuALQAbADKAGsA6gBqAPwAagD/AGoA/wBqAP8A2hAAAMYUAAC4FgAArRUAAKQSAACcDgAAlgcA&#10;AJAACQCKABAAhQAYAIEAIQB+ACoAewAyAHkAOQB3AEAAdQBGAHMATAByAFEAcABXAG4AXgBtAGUA&#10;awBuAGkAdwBnAIMAZQCRAGMAnwBiAK8AYADEAF8A5ABfAfgAXgL/AF4C/wBeAv8AzhgAAL0dAACw&#10;IAAApR8AAJscAACTFwAAixEAAIQMAAB+BAsAeQASAHUAGwByACMAbwArAG0BMwBrAToAaQJAAGcD&#10;RgBmA0wAZARSAGMEWQBhBGAAXwVpAF4FcwBcBn8AWgaNAFkHnABXCK0AVgjBAFUJ4QBUC/YAVAv/&#10;AFQL/wBUC/8Axh8AALYlAACpKAAAnigAAJQlAACLIQAAgxsAAHsUAAB0DgMAbgkNAGkIFABmCR0A&#10;ZAolAGIKLQBgCzQAXgs6AF0LQABbDEcAWgxNAFgMVABXDVwAVQ1kAFQNbwBSDXsAUA6KAE8OmgBO&#10;DqwATA/CAEwQ4wBLEPkASxD/AEsR/wBLEP8AvyYAALArAACkLwAAmS8AAI8tAACGKQAAfSQAAHQe&#10;AABsFwAAZREHAF8OEABcDxcAWhAfAFgQJwBWEC4AVBA1AFMQOwBSEUIAUBFIAE8RUABOEVcATBJg&#10;AEsSawBJEngASBOHAEYTlwBFFKkARBS+AEMV3wBDFvgAQxb/AEMW/wBDFv8AuisAAKsxAACgNAAA&#10;lTUAAIs0AACBMQAAeCsAAG8mAABmIAAAXhkBAFcUDQBUFBMAURQbAE8VIwBOFSoATBUxAEsWNwBJ&#10;Fj4ASBZEAEcXTABFF1QARBddAEMYZwBBGHQAQBmDAD8alAA9GqYAPBu7ADsb2wA7HPYAPBz/ADwc&#10;/wA8HP8AtTAAAKg2AACcOQAAkTsAAIc6AAB+NwAAczIAAGotAABhJwAAWSEAAFEbCQBMGRAAShoX&#10;AEgaHwBGGiYARRstAEMbMwBCGzoAQRxBAEAcSAA+HFAAPR1ZADweZAA7HnEAOR+AADgfkgA3IKQA&#10;NiC4ADUh1gA1IfQANSL/ADUh/wA2If8AsjQAAKQ6AACZPgAAjz8AAIU/AAB7PAAAcDgAAGcyAABd&#10;LQAAVCgAAEwiBQBGHw4AQx8UAEEfGwA/HyIAPiApAD0gMAA7IDYAOiE9ADkhRQA4Ik0ANyJXADYj&#10;YgA0I24AMyR+ADIkjwAxJaIALyW2AC8m0gAvJvIALyb/ADAm/wAwJv8ArzgAAKI+AACWQgAAjEMA&#10;AIJDAAB4QQAAbj0AAGM4AABaMwAAUS4AAEgoAQBAJAwAPSMRADskGAA5JB8AOCQmADYkLAA1JTMA&#10;NCU6ADMmQgAyJkoAMSdUADAnXwAvKGwALih7ACwpjQArKqAAKiq0ACkqzwApK/AAKiv/ACoq/wAr&#10;Kv8ArDwAAJ9CAACURgAAikcAAIBHAAB2RQAAbEIAAGE9AABXOAAATjMAAEQuAAA8KQkANygQADUo&#10;FQAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0gALCtSACssXQAqLGoAKC15ACctiwAmLp4AJS6z&#10;ACQvzQAkL+4AJS//ACUv/wAmLv8AqT8AAJ1FAACSSQAAiEsAAH5MAAB0SgAAakcAAF5CAABUPQAA&#10;SzkAAEE0AAA4LwYAMi0NADAtEwAuLRkALS0gACstJwAqLi4AKS41ACkvPQAoL0YAJzBPACUwWwAk&#10;MWgAIzF3ACIyiQAhMp0AHzOxAB4zywAeM+0AHzP/ACAz/wAhMv8ApkMAAJpJAACQTQAAhk8AAHxQ&#10;AABzTwAAaEwAAFxGAABSQwAAST8AAD87AAA2NgIALjIMACsyEQApMhcAKDIeACYyJAAlMysAJDMy&#10;ACM0OgAiNEMAITVNACA1WAAfNmUAHjZ1ABw3hwAbN5sAGjevABk4yAAZOOsAGjj/ABs3/wAbN/8A&#10;o0cAAJhNAACOUQAAhFMAAHtUAABxUwAAZlAAAFpMAABQSQAAR0UAAD1BAAAzPQAAKjkJACU3DgAj&#10;NxQAIjgbACE4IgAgOCgAHzgwAB45OAAdOUEAHDpLABo6VgAZO2MAGDtyABY7hQAVPJkAFDytABM9&#10;xgATPekAFDz9ABU8/wAWO/8AoEsAAJVRAACLVQAAglgAAHlZAABuWAAAZFYAAFhRAABOTwAARUsA&#10;ADpHAAAwQwAAJ0AFACA+DQAdPhEAHD4XABs+HgAaPiUAGT4tABg/NQAWPz4AFT9IABRAUwATQGAA&#10;EkFwABFBggAQQZcAD0GsAA5CxAAOQucAD0H8ABBB/wAQQP8AnVAAAJNWAACJWgAAgF0AAHZeAABs&#10;XQAAYlsAAFZXAABMVQAAQVEAADZOAAAsSwAAI0gAABtFCQAXRA8AFUQUABRFGwATRSIAEkUpABFF&#10;MQARRTsAEEZFAA9GUAAOR14ADUdtAAxHfwALR5MACUenAAhHvgAIR+AACUf2AApG/wALRv8AmlUA&#10;AJBbAACHYAAAfWIAAHNjAABqYgAAYGEAAFNeAABHWgAAPFcAADJVAAAoUgAAH1AAABdOBAARTAwA&#10;D0wRAA5MFwAOTB4ADU0lAAxNLgALTTcACk1CAAlNTQAHTloABk5pAAROewACTo8AAU6kAABNugAA&#10;TdsAAU3yAAFN/wACTP8AllsAAI1iAACEZgAAemgAAHFpAABoaQAAXGcAAE9kAABCYQAAN18AAC1c&#10;AAAjWgAAGlgAABJXAQANVgkACVUOAAdVEwAGVRoABFUiAANVKgACVTQAAFU+AABVSgAAVlcAAFZl&#10;AABVdwAAVYsAAFWgAABVtgAAVNQAAFTxAABT/QAAU/8Ak2IAAIpoAACAbAAAd24AAG9vAABjbgAA&#10;VmwAAElqAAA9aAAAMmYAACdlAAAdYwAAFWIAAA5hAAAJYAgAA2ANAABfEQAAXxcAAF8eAABfJgAA&#10;Xy8AAF86AABfRQAAX1MAAF9hAABecgAAXocAAF2cAABdsgAAXM8AAFzvAABb/QAAW/8AkGoAAIZv&#10;AAB9cgAAdXQAAGp1AABddAAAT3MAAEJyAAA2cAAAK28AACBuAAAXbQAAEGwAAApsAAACawYAAGsL&#10;AABqDwAAahQAAGoaAABqIQAAaSoAAGk0AABpQAAAaU4AAGlcAABpbQAAaIIAAGiYAABnrgAAZsoA&#10;AGXtAABl/AAAZP8Ai3EAAIJ2AAB6eQAAcHsAAGJ7AABVewAASHoAADt6AAAvegAAI3kAABl4AAAR&#10;dwAACncAAAN3AAAAdwIAAHcIAAB2DQAAdhAAAHYVAAB2GwAAdiMAAHYuAAB1OgAAdUcAAHVWAAB1&#10;aAAAdHwAAHSSAABzqgAAcsQAAHHpAABw+wAAcP8AhnkAAH99AAB2fwAAaIEAAFqCAABMggAAP4MA&#10;ADKEAAAlgwAAGoMAABGDAAAKgwAAAoMAAACEAAAAhQAAAIQDAACDCAAAgw0AAIMQAACDFQAAhBwA&#10;AIQmAACEMgAAhD8AAINPAACDYAAAgnUAAIKMAACBpAAAgL0AAH/jAAB++QAAfv8AgoAAAHqEAABs&#10;hgAAXogAAFCKAABCiwAANY0AACeNAAAbjQAAEY4AAAqOAAAAjwAAAJEAAACSAAAAkgAAAJIAAACS&#10;AQAAkgcAAJIMAACSEAAAkxUAAJMdAACUKAAAlDYAAJRFAACTVwAAk2sAAJOCAACSnAAAkbYAAJDY&#10;AACP8wAAj/8AfocAAHCKAABhjQAAU5AAAEWTAAA3lQAAKZYAAByXAAARmAAACZkAAACbAAAAnAAA&#10;AJ4AAACgAAAAoAAAAKAAAACgAAAAoQAAAKEEAACiCQAAow4AAKQUAAClHQAApioAAKY6AACmTAAA&#10;pWAAAKV4AAClkgAApKwAAKTJAACj6wAAovoAc44AAGSRAABWlQAAR5kAADmcAAAqngAAHaAAABGh&#10;AAAIowAAAKUAAACnAAAAqQAAAKwAAACuAAAArgAAAK4AAACvAAAAsAAAALEAAACyAAAAswYAALUN&#10;AAC3EwAAuR4AALkuAAC6QAAAulQAALtqAAC6hQAAuaEAALm7AAC63gAAufIAZ5UAAFiZAABKngAA&#10;O6IAACymAAAdqAAAEaoAAAesAAAArwAAALEAAAC0AAAAuAAAALsAAAC8AAAAvAAAAL4AAAC/AAAA&#10;wAAAAMIAAADEAAAAxgAAAMgDAADLCwAAzxIAANEgAADRMgAA0kYAANNdAADUdgAA1JIAANWrAADV&#10;xAAA1OIAW50AAEyiAAA9pwAAL6wAAB+vAAARsQAAB7UAAAC4AAAAuwAAAL4AAADCAAAAxwAAAMoA&#10;AADMAAAAzAAAAM4AAADQAAAA0gAAANUAAADYAAAA2wAAAN8AAADiAAAA5gsAAOsTAADsJAAA7TgA&#10;AO5OAADvZwAA8IIAAPCcAADwsgAA8cUA/wADAP8AAQD/AAQA/wAJAP8ADwD/ABgA/wAkAP8AMAD/&#10;ADwA/wBHAP8AUQD/AFkA/wBgAP0AZwD8AG0A+gBzAPkAeQD4AH8A9gCFAPUAjADzAJQA8gCdAPAA&#10;pwDuALMA7ADEAOsA4QDqAPgA6QD/AOcA/wDZAP8AywD/AMIA/wC9AP8A/wAAAP8AAAD/AAAA/wAA&#10;AP8ADAD/ABQA/wAgAP8AKwD+ADcA+gBCAPYASwDyAFMA8ABbAO4AYQDsAGcA6gBtAOgAcwDnAHkA&#10;5QB/AOMAhgDhAI4A3wCWAN0AoADbAKwA2AC7ANQA0QDTAPAA0AD/AM4A/wDIAP8AvQD/ALYA/wCy&#10;AP8A/wAAAP8AAAD/AAAA/wAAAP0ACAD3ABAA8wAaAO8AJgDtADEA6AA7AOMARQDgAE0A3ABVANkA&#10;WwDWAGEA0wBnANEAbADPAHIAzQB4AMsAfwDJAIcAxwCQAMUAmgDDAKUAwACyAL4AxQC8AOUAugD7&#10;ALgA/wC3AP8AsAD/AKkA/wClAP8A/wAAAP8AAAD+AAAA9QAAAOwAAwDlAA0A3wAVANoAIADUACoA&#10;0AA1AMsAPgDIAEcAxQBOAMIAVQDAAFsAvgBhALwAZgC6AGwAuAByALYAeAC1AIAAswCIALEAkgCu&#10;AJ4ArACqAKkAuwCoANUApgDzAKQA/wCjAP8AoQD/AJsA/wCYAP8A/wAAAPsAAADwAAAA5QAAANgA&#10;AADOAAkAxwARAMIAGgC+ACQAuwAuALcAOAC0AEAAsQBIAK4ATgCsAFQAqgBaAKkAXwCnAGUApQBr&#10;AKQAcQCiAHgAoACBAJ4AiwCcAJYAmQCjAJcAsgCWAMcAkwDoAJIA/gCRAP8AkAD/AI0A/wCLAP8A&#10;+QAAAOsAAADdAAAAzwAAAMYAAAC8AAQAtQANALAAFQCsAB4AqAAoAKUAMQCiADkAnwBBAJ0ASACb&#10;AE4AmQBTAJcAWQCWAF4AlABkAJIAagCQAHEAjgB6AIwAgwCKAI8AiACcAIYAqgCEALwAggDcAIEA&#10;9gCAAP8AfwD/AH8A/wB+AP8A7AAAANoAAADJAAAAvgAAALYAAACuAAAApwAJAKEAEACcABgAmAAi&#10;AJUAKgCSADIAkAA6AI0AQQCLAEcAiQBNAIcAUgCGAFgAhABdAIIAZACBAGsAfwBzAH0AfQB7AIgA&#10;eACVAHYAowB1ALQAcwDMAHEA7QBwAP8AcAD/AHAA/wBwAP8A3wUAAMoKAAC8CwAAsQkAAKgEAACh&#10;AAAAmwADAJQADACPABMAigAbAIcAJACEACwAgQAzAH8AOgB9AEEAewBHAHkATAB3AFIAdgBXAHQA&#10;XQByAGQAcABtAG8AdgBsAIIAagCPAGkAnQBnAK4AZQDDAGQA5ABjAPoAYwD/AGIA/wBjAP8A0A4A&#10;AL8SAACyEwAApxIAAJ0QAACVCwAAjwMAAIkABwCCAA4AfgAVAHoAHgB2ACUAdAAtAHEANABvADoA&#10;bgBAAGwARgBqAEwAaQBSAGcAWABmAF8AZABnAGIAcQBgAHwAXgCJAFwAmABbAKkAWQC8AFgA3ABY&#10;APQAWAD/AFcA/wBXAP8AxhYAALYaAACqHQAAnxwAAJUZAACNFAAAhQ8AAH4JAAB3AQoAcgAQAG4A&#10;FwBqAB8AaAAnAGUALgBkADQAYgA7AGAAQABfAEYAXQBMAFwAUwBaAFoAWABiAFcAbABVAHcAUwCF&#10;AFIAlABQAaUATwG4AE4C0gBNBPAATQX/AE0F/wBNBf8Avx0AALAiAACjJQAAmSUAAI8iAACFHQAA&#10;fRgAAHUSAABuDQIAZwYMAGMDEQBfAhkAXQMhAFsEKABZBC8AVwU1AFYFOwBUBkEAUwZHAFEGTgBQ&#10;B1UATgdeAE0IZwBLCHMASQmBAEgJkgBHCqMARQq2AEQL0ABEDO8AQw3/AEMN/wBEDf8AuSQAAKop&#10;AACeLAAAlCwAAIoqAACAJgAAdyEAAG4bAABmFAAAXw8FAFkLDQBVChMAUwsbAFELIgBPDCkATQwv&#10;AEwMNgBLDTwASQ1CAEgNSQBGDVEARQ5aAEQOZABCDnAAQA5/AD8PkAA+EKIAPBC2ADsQ0QA7EfEA&#10;OxH/ADsR/wA8Ef8AtCkAAKYvAACaMgAAkDIAAIYxAAB8LQAAcigAAGkjAABhHQAAWRYAAFERCABM&#10;DxAAShAWAEgQHQBGECQARRArAEMRMQBCETcAQRE+AEARRQA+Ek0APRJWADwSYQA6E20AORN8ADcU&#10;jQA2FJ8ANRWzADQVzQAzFu4ANBb/ADQW/wA0Fv8Ary4AAKI0AACXNwAAjDgAAII2AAB4NAAAbi4A&#10;AGUqAABcJAAAVB4AAEwYBABGFA0AQhQSAEAUGQA/FCAAPRUnADwVLQA7FTQAORY6ADgWQgA3FkoA&#10;NhdTADUXXgAzGGoAMhl5ADAZigAvGp0ALhqxAC0bygAtG+wALRz/AC4b/wAuG/8ArDIAAJ84AACU&#10;OwAAijwAAIA8AAB2OQAAazQAAGIvAABZKgAAUCUAAEcfAABAGgoAPBkQADoZFgA4GR0ANhojADUa&#10;KQA0GjAAMxo3ADIbPgAxG0cALxxQAC4dWwAtHWcALB52ACoeiAApH5sAKB+uACcgxwAmIOoAJyD+&#10;ACgg/wAoIP8AqTYAAJ08AACSPwAAh0EAAH1AAAB0PgAAaToAAF81AABWMAAATSsAAEQlAAA7IAcA&#10;Nh4OADMeEwAyHhkAMB4gAC8eJgAuHy0ALR80ACwgOwArIEQAKiFOACkhWAAnImUAJiJ0ACUjhQAj&#10;I5kAIiStACEkxQAhJegAIiX9ACIk/wAjJP8ApjoAAJo/AACPQwAAhUUAAHtEAAByQwAAZz8AAF06&#10;AABTNgAASjEAAEEsAAA4JgMAMSMMAC4iEQAsIhYAKiIdACkiIwAoIyoAJyMxACYkOQAlJUEAJCVL&#10;ACMmVgAiJmMAISdyAB8ngwAeKJcAHSirABspwwAbKeYAHCn7AB0p/wAeKP8Aoz4AAJhDAACNRwAA&#10;g0kAAHpJAABwRwAAZkQAAFo/AABROwAARzcAAD4yAAA1LQAALCgJACgnDwAnJxQAJScaACQnIQAj&#10;KCcAIiguACEpNgAgKT8AHypJAB4qVAAdK2AAGytvABosgQAZLJUAFy2pABYtwQAWLeQAFy36ABgt&#10;/wAZLf8AoUEAAJVHAACLSwAAgk0AAHhNAABuTAAAZEkAAFhEAABPQAAARj0AAD04AAAzNAAAKi8G&#10;ACQsDQAhLBIAICwYAB8tHgAeLSUAHS0sABwuNAAbLjwAGi9GABgvUQAXMF4AFjBtABUxfwATMZMA&#10;EjGoABEyvwARMuIAEjL5ABMx/wATMf8AnkUAAJNLAACJTwAAgFEAAHZSAABtUAAAYk4AAFZJAABN&#10;RgAAREMAADs/AAAxOgAAJzYDAB8yCwAcMhAAGzIVABkyGwAYMiIAFzMpABYzMQAVNDoAFDREABM0&#10;TwASNVwAETVrABA2fQAPNpEADjamAA03vAANN90ADTb2AA42/wAPNv8Am0kAAJFPAACHUwAAflYA&#10;AHVWAABqVQAAYFMAAFVPAABMTAAAQkkAADhFAAAuQQAAJD0AABw6CAAWOA4AFTgSABQ4GAATOR8A&#10;EjkmABE5LgAQOTcADzpBAA46TAANO1kADTtoAAs7egAKO40ACTyiAAc8uAAHPNUACDzwAAk7/wAK&#10;O/8AmE4AAI5UAACFWAAAfFsAAHJbAABoWgAAXlgAAFNVAABJUgAAPk4AADRLAAAqRwAAIUQAABhC&#10;AwASQAsAED8QAA4/FQAOPxwADUAjAAxAKwALQDQACkA+AAlBSgAHQVYABkFlAARBdgADQYoAAUGf&#10;AABBtAAAQdAAAUHuAAFB/AACQP8AlVQAAIxZAACDXgAAeWAAAHBgAABmYAAAXV4AAFFbAABFVwAA&#10;OlQAAC9RAAAlTwAAHEwAABRKAAAOSAgAC0cOAAhHEgAHRxkABkcgAAVIKAADSDEAAkg7AABIRwAA&#10;SFMAAEhiAABIcwAASIYAAEibAABIsQAAR8wAAEftAABH+wAAR/8AkloAAIlgAACAYwAAd2UAAG5m&#10;AABlZgAAWWQAAExgAABAXQAANVsAACpZAAAgVwAAF1UAABBTAAALUgcABVENAAFQEQAAUBYAAFAd&#10;AABQJQAAUC4AAFA4AABQQwAAUFAAAFBeAABQbwAAUIMAAE+YAABPrgAATskAAE7rAABN+wAATf8A&#10;j2EAAIZmAAB9aQAAdGwAAGxtAABhawAAU2kAAEZnAAA6ZAAAL2MAACRhAAAaXwAAEl4AAAxcAAAG&#10;XAYAAFsLAABaDwAAWhMAAFoZAABZIQAAWSkAAFkzAABZPwAAWUwAAFlaAABZawAAWH4AAFiUAABX&#10;qwAAV8UAAFbpAABV+wAAVf8AjGgAAIJtAAB6cAAAcnIAAGdyAABacQAATHAAAD9uAAAzbQAAKGsA&#10;AB1qAAAUaAAADWcAAAdnAAAAZgMAAGYJAABlDQAAZREAAGQVAABkHAAAZCQAAGQuAABkOgAAY0cA&#10;AGNVAABjZgAAY3oAAGKQAABhpwAAYMEAAF/mAABf+gAAXv8Ah28AAH90AAB4dwAAbngAAGB4AABS&#10;dwAARXcAADh2AAArdgAAIHQAABZzAAAOcwAAB3IAAAByAAAAcgAAAHEFAABxCgAAcQ4AAHARAABw&#10;FwAAcB4AAHAnAABwMwAAb0AAAG9QAABvYAAAbnQAAG6LAABtogAAbLwAAGviAABq+AAAaf8Ag3cA&#10;AHx7AABzfQAAZX4AAFd/AABJfwAAPH8AAC+AAAAifwAAF34AAA9+AAAHfgAAAH8AAAB/AAAAfwAA&#10;AH4AAAB+BQAAfgoAAH4NAAB+EQAAfhcAAH4gAAB+KwAAfTkAAH1IAAB9WQAAfG0AAHyEAAB7nAAA&#10;erYAAHnaAAB49QAAd/8AgH8AAHeCAABpgwAAW4UAAE2GAAA/iAAAMokAACSJAAAYiQAAD4kAAAeK&#10;AAAAiwAAAIwAAACNAAAAjQAAAIwAAACMAAAAjAMAAIwIAACNDQAAjREAAI0XAACOIgAAji8AAI4/&#10;AACNUAAAjWQAAIx7AACMlQAAi64AAIrNAACJ7wAAif8Ae4UAAG2IAABeigAAUI0AAEKPAAA0kQAA&#10;JpIAABmTAAAOlAAABpUAAACWAAAAmAAAAJoAAACbAAAAmwAAAJsAAACbAAAAmwAAAJwAAACdBQAA&#10;nQsAAJ4QAACfFwAAoCQAAKA0AACgRgAAoFkAAJ9wAACfigAAnqUAAJ7CAACd6AAAnPkAcIwAAGGP&#10;AABTkgAARJYAADaZAAAnmwAAGZwAAA+dAAAFnwAAAKEAAACjAAAApQAAAKgAAACpAAAAqQAAAKkA&#10;AACqAAAAqwAAAKwAAACtAAAArgEAALAJAACyDwAAsxgAALQnAAC0OQAAtU0AALRkAAC0fgAAs5oA&#10;ALO0AACz1QAAs/AAZJMAAFWXAABHmwAAOJ8AACmiAAAapAAADqYAAASoAAAAqwAAAK0AAACwAAAA&#10;tAAAALYAAAC4AAAAuAAAALkAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMMAAADFBwAAyQ8AAMoaAADL&#10;LAAAzEAAAM1WAADObwAAzYsAAMyoAADMwgAAzOIAWJsAAEmgAAA6pQAALKkAAByrAAAPrgAABLEA&#10;AAC0AAAAtwAAALoAAAC+AAAAwwAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM8AAADSAAAA1QAA&#10;ANkAAADdAAAA4QUAAOYPAADnHgAA6DIAAOlIAADqYAAA63sAAOuXAADsrgAA7MIA/wAAAP8AAAD/&#10;AAAA/wAGAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP8ATAD+AFQA+wBbAPoAYgD4AGgA9gBuAPUA&#10;dAD0AHoA8gCAAPEAhwDvAI8A7QCXAOsAoQDpAK0A5wC9AOUA2ADkAPMA4gD/AOAA/wDQAP8AxAD/&#10;ALwA/wC2AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABEA/wAcAP0AJwD5ADIA9QA9APEARgDtAE8A&#10;6wBWAOgAXADmAGIA5ABoAOMAbgDhAHMA3wB5AN0AgADaAIgA2ACRANQAmwDSAKYAzwC0AMwAyQDJ&#10;AOkAyAD/AMcA/wDBAP8AtwD/AK8A/wCrAP8A/wAAAP8AAAD/AAAA/wAAAPgABQDyAA4A7gAXAOoA&#10;IgDmACwA4QA3AN0AQADYAEkA0wBQANAAVgDOAFwAzABiAMoAZwDIAG0AxgBzAMQAeQDCAIEAwACK&#10;AL4AlAC8AJ8AuQCsALYAvgC0AN0AswD3ALEA/wCwAP8AqAD/AKIA/wCeAP8A/wAAAP8AAAD5AAAA&#10;7wAAAOYAAADfAAsA1gASANAAHADMACYAyAAwAMQAOgDAAEIAvQBKALsAUAC4AFYAtgBbALUAYQCz&#10;AGYAsQBsALAAcgCuAHoArACCAKkAjACnAJgApQClAKMAtACgAMsAnwDuAJ0A/wCcAP8AmQD/AJQA&#10;/wCRAP8A/wAAAPYAAADqAAAA3QAAAM8AAADHAAYAwAAPALsAFwC3ACAAswAqALAAMwCtADsAqgBD&#10;AKcASQClAE8AowBVAKIAWgCgAF8AngBlAJ0AawCbAHIAmQB7AJcAhQCUAJAAkgCdAJAArACOAL8A&#10;jADiAIsA+gCJAP8AiQD/AIYA/wCDAP8A9AAAAOQAAADUAAAAyAAAAL8AAAC1AAEArgALAKkAEgCl&#10;ABsAoQAjAJ4ALACbADQAmAA8AJYAQwCUAEkAkgBOAJAAUwCOAFkAjQBeAIsAZACJAGsAhwBzAIUA&#10;fQCDAIgAgQCVAH8ApAB9ALUAewDPAHkA8QB4AP8AdwD/AHcA/wB1AP8A5QAAANEAAADDAAAAuAAA&#10;AK8AAACoAAAAoAAGAJoADgCVABUAkQAeAI4AJgCLAC0AiAA1AIYAPACEAEIAggBHAIAATQB/AFIA&#10;fQBYAHsAXgB5AGUAeABtAHYAdgBzAIEAcQCOAG8AnQBtAK4AbADEAGoA5wBpAP0AaAD/AGgA/wBp&#10;AP8A1QMAAMMHAAC2CAAAqwYAAKIAAACbAAAAlAAAAI0ACgCIABAAgwAYAH8AIAB8ACcAegAuAHcA&#10;NQB1ADsAdABBAHIARwBwAEwAbwBSAG0AWABrAF8AaQBmAGcAcABlAHsAYwCIAGIAlwBgAKcAXgC7&#10;AF0A3ABcAPYAXAD/AFsA/wBbAP8AyQ0AALkQAACsEQAAoRAAAJcNAACPCAAAiAAAAIIABQB7AA0A&#10;dwASAHMAGgBvACEAbAAoAGoALwBoADUAZwA7AGUAQQBjAEYAYgBMAGAAUgBfAFkAXQBhAFsAagBZ&#10;AHUAVwCCAFUAkQBUAKIAUwC1AFEAzwBQAO8AUAD/AFAA/wBQAP8AvxQAALAYAACkGgAAmRkAAI8W&#10;AACHEQAAfw0AAHcGAABxAAgAawAOAGcAFABkABsAYQAiAF4AKQBdAC8AWwA1AFkAOwBYAEEAVgBG&#10;AFUATQBTAFQAUgBcAFAAZQBOAHAATAB9AEsAjQBJAJ4ASACwAEcAxwBGAOkARgD7AEYA/wBFAP8A&#10;uBsAAKogAACeIgAAkyIAAIkfAACAGgAAdxUAAG8QAABoCwAAYQQKAF0AEABZABYAVgAdAFQAIwBS&#10;ACoAUAAwAE8ANQBOADsATABBAEsASABJAE8ARwFXAEYBYQBEAmwAQwJ5AEEDiQBAA5oAPgStAD0E&#10;xAA8BeUAPAf4ADwH/wA8B/8AsiIAAKUnAACZKQAAjikAAIQnAAB7IwAAcR4AAGkYAABhEgAAWg0D&#10;AFMIDABPBREATAUXAEoGHgBIBiQARwYqAEUHMABEBzYAQwg9AEEIQwBACEsAPglTAD0JXQA7CmgA&#10;Ogp2ADgLhwA3C5kANQusADQMwgAzDOQAMw35ADMN/wA0Df8ArScAAKAsAACVLwAAiy8AAIAuAAB3&#10;KgAAbSUAAGQgAABcGgAAVBQAAEwPBgBGDA0AQwwSAEEMGAA/DB8APgwlADwNKwA7DTIAOg04ADgN&#10;PwA3DkcANg5QADQOWgAzDmYAMQ90ADAPhQAuEJgALRCrACwQwwArEeUALBH6ACwR/wAtEf8AqiwA&#10;AJ0xAACSNAAAhzUAAH00AAB0MQAAaisAAGAnAABYIQAATxsAAEcWAABAEQkAOxAPADkQFAA3EBsA&#10;NhAhADQQJwAzES0AMhE0ADEROwAwEUMALhJNAC0SVwAsEmMAKhNxACkTggAnFJUAJhSpACUVwAAk&#10;FeMAJRb6ACYW/wAmFf8ApjEAAJo2AACPOQAAhToAAHs5AABxNgAAZzEAAF0tAABUKAAATCIAAEMd&#10;AAA7FwUANRQNADITEQAxFBcALxQdAC4UJAAsFCoAKxUxACoVOAApFkAAKBZKACcXVAAmF2AAJBhv&#10;ACMYgAAhGZMAIBmnAB8ZvgAeGuAAHxr4ACAa/wAgGv8AozQAAJg6AACNPQAAgz4AAHk9AABvOwAA&#10;ZTcAAFsyAABSLQAASSgAAEAjAAA4HgEAMBkKACwYDwAqGBQAKRgaACcYIAAmGScAJRktACQaNQAj&#10;Gj4AIhtHACEbUgAgHF4AHx1sAB0dfgAcHZEAGh6lABkevAAYH90AGR/2ABof/wAbHv8AoTgAAJU9&#10;AACLQQAAgUIAAHdCAABtQAAAYzwAAFk3AABPMwAARi4AAD0pAAA1JAAALSAHACcdDQAlHRIAIx0X&#10;ACEdHQAhHSQAIB4rAB8eMgAeHzsAHR9FABwgTwAaIVwAGSFqABgiewAWIo8AFSKjABQjugATI9oA&#10;FCP1ABUj/wAWI/8AnjwAAJNBAACJRAAAf0YAAHVGAABsRAAAYkEAAFc8AABNOAAARDQAADwwAAAz&#10;KwAAKiYDACMiCwAgIRAAHiEVABwiGwAbIiEAGiIoABojMAAZIzgAGCRCABYlTQAVJVkAFCZoABMm&#10;eQASJo0AESeiABAnuAAOJ9YAECj0ABEn/wARJ/8AnEAAAJFFAACHSAAAfUoAAHRKAABqSQAAYEYA&#10;AFVBAABMPgAAQzoAADo2AAAxMgAAKC0AACApCQAbJw4AGScSABgnGAAWJx8AFSglABQoLQATKDYA&#10;EilAABIpSwARKlcAECpmAA4rdwAOK4sADSyfAAwstQALLM8ADCzvAA0s/wANK/8AmUQAAI9JAACF&#10;TAAAfE4AAHNPAABpTgAAXksAAFNHAABKRAAAQkAAADk9AAAvOAAAJTQAAB0wBQAWLQwAFCwQABMt&#10;FQASLRwAES0jABAtKgAPLjMADi49AA0vSAANL1UADDBjAAowdAAJMIgACDGcAAYxsQAGMcsABjHr&#10;AAcw/AAIMP8Al0gAAI1NAACDUQAAelMAAHFUAABnUgAAXVAAAFJMAABJSgAAQEYAADVCAAArPgAA&#10;IjoAABo3AQASNAkADzMOAA4zEwANMxkADTMgAAw0KAALNDEACjU7AAg1RgAHNVIABTZgAAQ2cQAC&#10;NoQAADaZAAA2rwAANsgAADboAAA2+QABNf8AlE0AAIpSAACBVgAAeFgAAG9ZAABlWAAAW1UAAFFS&#10;AABHTwAAPEwAADFIAAAnRAAAHkEAABY/AAAQPAcACzoNAAk6EQAIOxcABjseAAU7JgAEOy4AAjs4&#10;AAE8QwAAPE8AADxeAAA8bgAAPIEAADyXAAA8rAAAO8UAADvnAAA7+AAAO/8AkVIAAIhYAAB/XAAA&#10;dl0AAG1eAABjXQAAWlwAAE5YAABCVAAAN1EAAC1OAAAjSwAAGkkAABJGAAANRAYAB0MMAANDEAAA&#10;QxUAAEMbAABDIwAAQysAAEM1AABDQAAAQ00AAENbAABDawAAQ34AAEOUAABCqgAAQsMAAEHmAABB&#10;+QAAQf8AjlgAAIZeAAB9YQAAc2MAAGtkAABiYwAAV2EAAEldAAA9WgAAMlgAACdVAAAeUwAAFVEA&#10;AA5PAAAJTQUAAk0LAABMDgAATBMAAEsYAABLHwAASygAAEsyAABLPQAAS0kAAEtXAABLZwAASnsA&#10;AEqQAABJpwAAScAAAEjkAABI+AAAR/8Ai18AAINkAAB6ZwAAcWkAAGlqAABeaQAAUGYAAENkAAA3&#10;YQAALF8AACFdAAAYWwAAEFkAAApYAAADVwMAAFcJAABWDQAAVRAAAFUVAABUGwAAVCMAAFQtAABU&#10;OQAAVEUAAFRTAABUZAAAU3cAAFONAABSpAAAUb0AAFDiAABQ+AAAT/8AiGcAAH9rAAB3bgAAb3AA&#10;AGVwAABXbgAASmwAAD1rAAAwaQAAJWgAABpmAAARZAAAC2MAAARiAAAAYgEAAGEGAABgCwAAYA4A&#10;AF8SAABfFwAAXx4AAF4oAABeMwAAXkAAAF5PAABeXwAAXXIAAF2IAABcoAAAW7kAAFrfAABZ9wAA&#10;WP8AhG4AAHxyAAB1dQAAa3YAAF11AABPdAAAQnMAADVzAAAocgAAHXAAABNvAAAMbgAABG4AAABu&#10;AAAAbgAAAGwCAABsBwAAawsAAGsOAABrEgAAahkAAGoiAABqLQAAajoAAGlJAABpWgAAaWwAAGiD&#10;AABnmwAAZrUAAGXYAABk9QAAZP8AgHUAAHp5AABwewAAYnsAAFR8AABGfAAAOXwAACx8AAAfewAA&#10;FHoAAA16AAAEegAAAHoAAAB6AAAAegAAAHkAAAB5AQAAeAYAAHgLAAB4DgAAeBMAAHgaAAB4JQAA&#10;eDIAAHdBAAB3UgAAd2UAAHZ8AAB1lQAAdK8AAHPOAABy8QAAcf8Afn0AAHWAAABngQAAWIIAAEqD&#10;AAA8hAAALoUAACGFAAAVhQAADYUAAAOFAAAAhgAAAIcAAACIAAAAiAAAAIcAAACHAAAAhwAAAIcE&#10;AACHCQAAhw4AAIgTAACIHAAAiCkAAIg4AACHSgAAh10AAIZzAACGjQAAhacAAITFAACD7AAAgv4A&#10;eIQAAGqGAABciAAATYoAAD+MAAAxjgAAI48AABaPAAANkAAAApEAAACSAAAAkwAAAJUAAACWAAAA&#10;lgAAAJYAAACWAAAAlgAAAJcAAACXAAAAlwcAAJgNAACZEwAAmh8AAJotAACaPwAAmlIAAJpoAACZ&#10;gwAAmZ8AAJi6AACX4gAAlvgAbYoAAF+NAABQkAAAQZMAADOWAAAklwAAFpgAAA2ZAAABmwAAAJ0A&#10;AACfAAAAoQAAAKQAAAClAAAApAAAAKUAAAClAAAApgAAAKcAAACoAAAAqQAAAKoEAACsDAAArhMA&#10;AK4hAACuMwAArkcAAK5dAACudgAArpMAAK6uAACtzQAArO8AYZEAAFOVAABEmAAANZwAACafAAAX&#10;oQAADaMAAAClAAAApwAAAKoAAACsAAAAsAAAALIAAAC0AAAAswAAALQAAAC1AAAAtwAAALgAAAC5&#10;AAAAuwAAAL0AAAC/AQAAwwsAAMUVAADFJQAAxjkAAMdPAADHaAAAxoUAAMaiAADGvAAAxt4AVZkA&#10;AEedAAA4ogAAKaYAABmoAAANqwAAAK0AAACxAAAAtAAAALcAAAC6AAAAvwAAAMEAAADEAAAAwwAA&#10;AMUAAADGAAAAyAAAAMoAAADNAAAAzwAAANIAAADWAAAA2wAAAOAMAADhGAAA4ysAAORBAADlWgAA&#10;5nQAAOaRAADlrAAA5cQA/wAAAP8AAAD/AAAA/wABAP8ACgD/ABIA/wAdAP8AKAD/ADQA/wA+AP0A&#10;SAD6AFAA9wBXAPUAXQD0AGMA8gBpAPAAbwDvAHQA7QB7AOsAgQDpAIkA6ACSAOYAnADkAKgA4gC3&#10;AN8AzQDcAO4A2QD/ANkA/wDKAP8AvgD/ALUA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA8A&#10;/AAYAPgAIwD0AC4A8AA4AOsAQgDoAEoA5QBRAOIAWADgAF0A3gBjANwAaADZAG4A1gB0ANQAewDR&#10;AIIAzwCLAM0AlQDKAKEAyACvAMUAwQDCAOMAwAD7AMAA/wC7AP8AsAD/AKgA/wCkAP8A/wAAAP8A&#10;AAD/AAAA+wAAAPMAAQDtAAwA6AATAOMAHgDgACgA2gAyANMAPADPAEQAzABLAMkAUQDGAFcAxABd&#10;AMIAYgDBAGcAvwBtAL0AdAC7AHsAuQCEALcAjgC0AJkAsgCnAK8AtwCtANAAqwDyAKoA/wCpAP8A&#10;oQD/AJsA/wCXAP8A/wAAAP8AAAD0AAAA6QAAAOAAAADVAAgAzgAQAMkAGADFACIAwQArALwANQC5&#10;AD0AtgBFALMASwCxAFEArwBWAK4AWwCsAGEAqgBmAKkAbQCmAHQApAB8AKIAhgCgAJIAngCfAJwA&#10;rgCZAMMAlwDnAJYA/wCVAP8AkgD/AI0A/wCKAP8A/AAAAPAAAADjAAAA1AAAAMgAAAC/AAMAuQAN&#10;ALMAEwCvABwArAAlAKkALgClADYAowA+AKAARACeAEoAnQBQAJsAVQCZAFoAlwBfAJYAZgCUAGwA&#10;kgB1AJAAfgCOAIoAiwCXAIkApgCHALgAhQDWAIQA9gCCAP8AgQD/AH4A/wB8AP8A7QAAAN0AAADM&#10;AAAAwQAAALgAAACuAAAApwAJAKIAEACeABcAmgAfAJcAJwCUAC8AkQA3AI8APQCNAEMAiwBJAIkA&#10;TgCIAFMAhgBZAIQAXwCCAGUAgABtAH4AdwB8AIIAegCPAHgAngB1AK8AcwDHAHIA7ABxAP8AcAD/&#10;AHAA/wBuAP8A3QAAAMkAAAC8AAAAsQAAAKkAAAChAAAAmQADAJMADACOABIAigAZAIcAIQCEACkA&#10;gQAwAH8ANwB9AD0AewBCAHkASAB4AE0AdgBSAHQAWAByAF8AcQBnAG8AcABsAHsAagCIAGgAlwBm&#10;AKgAZQC8AGMA4QBiAPoAYQD/AGEA/wBhAP8AzQEAALwFAACvBQAApQIAAJwAAACUAAAAjQAAAIYA&#10;CACBAA4AfAAUAHgAGwB1ACMAcgApAHAAMABuADYAbQA8AGsAQQBpAEcAaABMAGYAUgBkAFkAYwBg&#10;AGEAaQBfAHQAXQCBAFsAkABZAKEAVwC0AFYA0ABVAPIAVQD/AFQA/wBVAP8AwQwAALIOAACmDwAA&#10;mw4AAJILAACJBQAAggAAAHsAAgB1AAsAcAAQAGwAFgBoAB0AZgAjAGMAKgBhADAAYAA2AF4AOwBd&#10;AEEAWwBGAFoATABYAFMAVgBbAFQAZABSAG4AUQB7AE8AigBNAJsATACuAEsAxgBKAOoASQD+AEkA&#10;/wBJAP8AuRIAAKoWAACeFwAAlBYAAIoTAACBEAAAeQsAAHEDAABrAAYAZQANAGEAEQBdABgAWgAe&#10;AFgAJABWACoAVAAwAFMANgBRADsAUABBAE4ARwBNAE4ASwBWAEkAXwBHAGkARgB2AEQAhQBDAJcA&#10;QQCpAEAAvwA/AOIAPwD4AD4A/wA/AP8AshkAAKQeAACYHwAAjh8AAIQcAAB6GAAAchIAAGoOAABi&#10;CAAAXAEIAFcADgBTABMAUAAZAE4AHwBMACUASgArAEgAMABHADYARgA8AEQAQgBDAEkAQQBRAD8A&#10;WgA+AGUAPAByADoAgQA5AJMAOAClADYAugA2ANsANQD0ADUA/wA1AP8ArCAAAJ8kAACUJgAAiSYA&#10;AH8kAAB1IAAAbBsAAGQVAABcEAAAVAwBAE4GCgBKAg8ARwAUAEQAGgBCACAAQAAlAD8AKwA+ATEA&#10;PAE3ADsCPgA5AkUAOANNADYDVgA1BGEAMwRuADEFfgAwBZAALwWjAC0GuAAsBtQALAfwACwI/wAs&#10;CP8AqCUAAJsqAACQLAAAhi0AAHsrAAByJwAAaCIAAF8dAABXFwAATxIAAEgOBABBCgsAPgcQADsG&#10;FQA5BxsAOAchADYIJgA1CCwAMwgyADIJOQAxCUEALwlJAC4KUwAsCl4AKwtsACkLfAAoDI8AJgyi&#10;ACUMtwAkDNMAIw3wACQN/wAlDf8ApCoAAJgvAACNMgAAgzIAAHkxAABvLgAAZSkAAFwkAABTHwAA&#10;SxkAAEMTAAA8EAYANQ0MADMMEQAxDBYALwwcAC4NIgAtDSgAKw0uACoNNQApDT0AJw5GACYOUAAk&#10;DlwAIw9qACIPewAgEI4AHxCiAB0QtwAcENQAHRHyAB0R/wAeEf8AoS8AAJUzAACKNgAAgDcAAHY2&#10;AABtMwAAYy8AAFkqAABQJQAASCAAAD8aAAA4FQAAMBEIACwQDgAqEBIAKBAYACcQHgAlECQAJBAq&#10;ACMRMgAiEToAIRFDACASTgAeEloAHRNoABsTeAAaE4sAGBSgABcUtQAWFNEAFhXxABcV/wAYFP8A&#10;njMAAJM3AACIOgAAfjsAAHQ7AABrOAAAYTQAAFcvAABOKwAARSYAAD0hAAA0HAAALRcFACYTDAAj&#10;ExAAIhMVACATGgAfEyEAHhQnAB0ULwAcFTcAGxVBABoWSwAZFlcAFxdlABYXdgAUGIkAExieABIY&#10;swARGc4AERnvABIZ/wATGf8AnDYAAJE7AACGPgAAfD8AAHM/AABpPQAAXzkAAFU1AABMMAAAQywA&#10;ADonAAAyIgAAKh4BACIZCQAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho+ABUaSQATG1UA&#10;EhtjABEcdAAQHIcADx2cAA4dsQANHcsADR3sAA4d/wAPHf8AmToAAI8/AACEQgAAe0QAAHFDAABo&#10;QgAAXj4AAFM6AABKNgAAQTIAADktAAAxKQAAKCUAACAgBgAaHQwAFxwQABUcFQAUHRsAFB0iABMd&#10;KQASHjIAER88ABAfRgAQIFMADiBhAA0hcQAMIYUACyKZAAoirgAJIscACSLnAAoi+wALIf8Alz4A&#10;AIxDAACDRgAAeUgAAHBIAABnRgAAXEQAAFI/AABJOwAAQDgAADg0AAAvMAAAJywAAB4nAwAWIwoA&#10;EiEOABEhEwAQIhkAECIgAA8iJwAOIy8ADSQ5AAwkRAALJVAACiVeAAkmbwAHJoIABiaWAAQmrAAD&#10;JsQABCblAAQm9wAGJv8AlUIAAIpHAACBSgAAeEwAAG9MAABlSwAAW0gAAFBEAABHQQAAPz4AADc7&#10;AAAtNgAAJDEAABstAAATKgcADygNAA0nEQANKBYADCgdAAsoJQAKKS0ACSk3AAcqQgAGKk4ABCtc&#10;AAMrbAABK38AACuUAAArqQAAK8EAACvjAAAr9gAAKv8AkkYAAIhLAAB/TwAAdlEAAG1RAABjUAAA&#10;Wk0AAE9KAABHRwAAPkQAADNAAAApPAAAIDgAABc0AAARMQUADC8MAAkuEAAHLhUABi8bAAUvIwAD&#10;LysAAjA1AAAwPwAAMEwAADFZAAAxaQAAMXwAADGRAAAxpwAAML8AADDhAAAw9QAAL/8AkEsAAIZQ&#10;AAB9VAAAdVYAAGtWAABiVQAAWFMAAE5QAABFTQAAOkkAAC9FAAAlQgAAHD4AABQ7AAAOOQUACTcL&#10;AAQ2DwABNhMAADYZAAA2IAAANikAADYyAAA3PQAAN0kAADdXAAA3ZwAAN3kAADePAAA2pQAANr0A&#10;ADbgAAA19QAANf8AjVAAAIRWAAB8WgAAclsAAGlbAABgWwAAV1kAAExWAABAUgAANU4AACpLAAAg&#10;SAAAF0YAABBDAAALQQQABEAKAAA/DgAAPhEAAD4WAAA+HQAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+&#10;ZAAAPnYAAD2MAAA9owAAPLsAADzeAAA79QAAO/8AilcAAIJcAAB5XwAAcGEAAGhhAABfYQAAVF4A&#10;AEdbAAA6VwAAL1UAACVSAAAbUAAAEk0AAAxLAAAGSgMAAEkJAABIDQAARxAAAEcUAABGGgAARiIA&#10;AEYsAABGNwAARkMAAEZRAABGYAAARXMAAEWJAABEoAAARLgAAEPcAABC9QAAQv8AiF0AAH9iAAB3&#10;ZQAAbmcAAGdoAABbZgAATmMAAEFhAAA0XgAAKVwAAB9aAAAVVwAADlYAAAdUAAAAUwEAAFIGAABR&#10;CwAAUQ4AAFARAABPFgAATx4AAE8nAABPMgAATz8AAE9NAABOXQAATm8AAE6FAABNnQAATLUAAEvY&#10;AABK9QAASv8AhWUAAHxpAAB0bAAAbW4AAGJtAABUawAAR2kAADpnAAAtZQAAImQAABhiAAAQYAAA&#10;CV8AAABeAAAAXgAAAF0DAABcCAAAWwwAAFoPAABaEwAAWRkAAFkiAABZLQAAWToAAFlIAABYWAAA&#10;WGsAAFeBAABXmQAAVrIAAFXSAABU9AAAU/8AgWwAAHlwAABzcwAAaHMAAFpyAABMcQAAP3AAADJv&#10;AAAlbgAAGmwAABFrAAAJagAAAGoAAABpAAAAaQAAAGgAAABnAwAAZggAAGYMAABmDwAAZRQAAGUc&#10;AABlJwAAZDQAAGRDAABkUwAAZGUAAGN7AABilAAAYa0AAGDNAABf8QAAXv8AfXQAAHd3AABueQAA&#10;X3kAAFF5AABDeQAANngAACl4AAAcdwAAEXYAAAp1AAAAdQAAAHUAAAB2AAAAdQAAAHQAAAB0AAAA&#10;cwIAAHMHAABzDAAAchAAAHIVAAByIAAAciwAAHI7AABxTAAAcV8AAHF0AABwjgAAb6gAAG7GAABs&#10;7QAAa/8Ae3sAAHJ+AABkfgAAVX8AAEeAAAA5gQAAK4IAAB6BAAASgQAACoEAAACBAAAAggAAAIMA&#10;AACDAAAAgwAAAIIAAACCAAAAggAAAIIAAACCBQAAggoAAIIPAACCFwAAgiMAAIIyAACCQwAAgVYA&#10;AIFsAACAhgAAf6EAAH69AAB95gAAfPwAdoIAAGiDAABZhQAAS4cAADyJAAAuigAAIIsAABOLAAAK&#10;iwAAAIwAAACNAAAAjwAAAJEAAACSAAAAkQAAAJEAAACRAAAAkQAAAJEAAACSAAAAkgIAAJMJAACU&#10;DwAAlBkAAJQnAACUOAAAlEwAAJNiAACTfAAAk5gAAJKzAACR2AAAkPYAaogAAFyKAABNjQAAP5AA&#10;ADCSAAAhlAAAFJUAAAqWAAAAlwAAAJkAAACbAAAAnQAAAJ8AAACgAAAAoAAAAKAAAACgAAAAoQAA&#10;AKIAAACjAAAApAAAAKUAAACmBwAAqBAAAKgcAACoLQAAqUAAAKlWAACpbwAAqYsAAKioAACnxwAA&#10;puwAX48AAFCSAABBlgAAM5kAACOcAAAUnQAACp8AAAChAAAAowAAAKYAAACoAAAArAAAAK4AAACv&#10;AAAArwAAALAAAACwAAAAsgAAALMAAAC0AAAAtgAAALcAAAC6AAAAvQcAAL8QAAC/HwAAwDMAAMBJ&#10;AADAYgAAwH4AAMCbAADAtwAAv9gAU5cAAESbAAA1nwAAJqMAABalAAALpwAAAKoAAACtAAAAsAAA&#10;ALMAAAC2AAAAuwAAAL0AAADAAAAAvwAAAMEAAADCAAAAxAAAAMYAAADIAAAAygAAAMwAAADPAAAA&#10;0wAAANoHAADbEwAA3SUAAN47AADfUwAA4G4AAN+MAADdqQAA3cIA/wAAAP8AAAD/AAAA/wAAAP8A&#10;BwD/ABAA/wAZAP8AJAD/AC8A/AA6APkAQwD1AEsA8wBSAPEAWQDvAF4A7QBkAOsAaQDpAG8A5wB1&#10;AOYAfADkAIQA4gCNAOAAlwDdAKIA2gCxANUAxQDSAOgA0AD/AM8A/wDEAP8AuAD/AK8A/wCpAP8A&#10;/wAAAP8AAAD/AAAA/wAAAP8AAgD7AA0A9wAVAPMAHwDvACkA6gA0AOYAPQDiAEUA3gBMANsAUwDY&#10;AFgA1ABeANIAYwDQAGkAzgBuAMwAdQDKAH0AyACFAMYAkADCAJsAwACpAL4AugC7ANkAuQD3ALgA&#10;/wC0AP8AqQD/AKIA/wCdAP8A/wAAAP8AAAD/AAAA9gAAAO4AAADnAAoA4QARANwAGgDXACMA0AAu&#10;AMsANwDHAD8AxABGAMEATQC/AFIAvQBYALsAXQC5AGIAuABoALYAbgC0AHUAsQB+AK8AiACtAJMA&#10;qgChAKgAsQCmAMgApADtAKIA/wCiAP8AmwD/AJUA/wCRAP8A/wAAAPwAAADuAAAA4wAAANgAAADN&#10;AAUAxgAOAMEAFQC9AB4AuQAnALUAMACyADgArwBAAKwARgCqAEwAqABRAKcAVgClAFsAowBhAKEA&#10;ZwCfAG4AngB2AJsAgACZAIwAlwCZAJQAqACSALwAkADfAI4A+wCOAP8AiwD/AIYA/wCDAP8A+AAA&#10;AOkAAADcAAAAzAAAAMEAAAC4AAAAsgAKAKwAEQCoABgApQAhAKIAKQCeADIAnAA5AJkAPwCXAEUA&#10;lQBKAJQAUACSAFUAkABaAI8AYACNAGcAiwBvAIkAeACGAIQAhACRAIIAoACAALIAfQDMAHwA8QB7&#10;AP8AegD/AHcA/wB1AP8A5gAAANMAAADGAAAAuwAAALEAAACnAAAAoQAFAJsADQCXABMAkwAbAJAA&#10;IwCMACsAigAyAIgAOACGAD4AhABEAIIASQCBAE4AfwBTAH0AWQB7AGAAeQBoAHcAcQB1AHwAcwCJ&#10;AHAAmABvAKkAbQC/AGsA5gBqAP8AaQD/AGkA/wBnAP8A0wAAAMMAAAC1AAAAqwAAAKMAAACbAAAA&#10;kgAAAIwACgCHABAAgwAWAH8AHQB9ACQAegArAHgAMgB2ADgAdAA9AHIAQgBxAEgAbwBNAG0AUwBs&#10;AFkAagBhAGgAagBmAHQAZACBAGEAkQBfAKIAXgC2AFwA1QBbAPcAWwD/AFoA/wBaAP8AxQAAALYC&#10;AACpAgAAnwAAAJYAAACOAAAAhwAAAIAABQB6AAwAdQARAHEAGABuAB4AawAlAGkAKwBnADEAZgA3&#10;AGQAPABjAEEAYQBHAF8ATQBeAFMAXABbAFoAZABYAG4AVgB7AFQAigBSAJsAUQCuAFAAyABPAO4A&#10;TgD/AE4A/wBNAP8AuwoAAKwNAACgDQAAlQwAAIwIAACDAgAAfAAAAHUAAABuAAgAaQAOAGUAEwBi&#10;ABkAXwAfAF0AJQBbACsAWQAxAFgANgBWADsAVQBBAFMARwBRAE4AUABVAE4AXgBMAGgASgB1AEgA&#10;hABHAJUARQCoAEQAvwBDAOQAQgD8AEIA/wBCAP8AshEAAKUUAACZFQAAjhMAAIQRAAB7DQAAcwgA&#10;AGwAAABlAAMAXwALAFsADwBXABQAVAAaAFEAHwBPACUATgArAEwAMABLADYASQA8AEgAQgBGAEgA&#10;RQBQAEMAWQBBAGMAPwBvAD4AfgA8AJAAOwCjADoAuAA5ANkAOAD1ADgA/wA4AP8ArBcAAJ8bAACT&#10;HQAAiRwAAH8ZAAB1FQAAbBAAAGQMAABdBgAAVgAGAFEADABNABAASgAVAEcAGgBFACAARAAmAEIA&#10;KwBBADEAPwA2AD4APQA8AEQAOwBLADkAVAA3AF8ANgBrADQAegAyAIwAMQCeADAAswAvAM4ALwDv&#10;AC4A/wAuAP8Apx4AAJoiAACPJAAAhCQAAHohAABxHQAAZxgAAF8TAABXDgAAUAoAAEkDCABFAA0A&#10;QQARAD4AFgA8ABsAOgAhADkAJgA3ACwANgAyADQAOAAzAD8AMQBHADAAUAAuAFsALQBnACsAdgAq&#10;AIgAKACcACcAsAAmAMkAJQDqACUB+wAlAf8AoiMAAJYoAACLKgAAgSoAAHcoAABtJQAAZCAAAFsb&#10;AABSFQAASxAAAEMMAgA9BwkAOQMOADYBEgAzARcAMQEcADABIgAvAicALQItACwDNAAqAzsAKQRD&#10;ACgETQAmBVgAJQVlACMGdAAiBoYAIAaaAB8HrgAeB8YAHQfnAB0I+AAdCf8AnygAAJMtAACILwAA&#10;fi8AAHQuAABqKwAAYSYAAFghAABPHAAARxcAAD8SAAA4DgQAMQsKAC4IDgArBxIAKQcXACgIHQAn&#10;CCMAJQgpACQJMAAjCTcAIQpAACAKSgAfC1UAHQtiABsMcgAaDIUAGAyZABcMrQAWDMYAFQ3mABUN&#10;+QAWDf8AnC0AAJAxAACGNAAAfDQAAHIzAABoMQAAXywAAFUnAABMIwAARB0AADwYAAA0EwAALRAG&#10;ACYNCwAkDA8AIgwTACEMGQAfDB8AHg0lAB0NLAAbDTQAGg49ABkORwAXDlMAFg5hABQPcQATEIQA&#10;EhCYABEQrgAQEMYAEBDoABAQ+wAREP8AmTEAAI41AACEOAAAejkAAHA4AABnNgAAXTIAAFMtAABK&#10;KAAAQiQAADkfAAAxGgAAKhUBACMRBwAdEA0AGw8QABkPFQAYEBsAFxAhABYQKQAVEDEAFBE6ABMR&#10;RQASElEAERJfABASbwAOE4IADhOWAA0TqwALE8IACxTjAAwU+gANE/8AlzUAAIw5AACCPAAAeD0A&#10;AG89AABlOgAAWzcAAFIyAABJLgAAQCoAADclAAAvIQAAKBwAACAYAwAZFAoAFRIOABQSEgATExgA&#10;EhMfABEUJgARFC4AEBQ4AA8VQgAOFk8ADRZcAAwXbAALF38ACRiTAAgYqAAGGL8ABxjgAAcY9QAJ&#10;GP8AlTgAAIo9AACAQAAAd0EAAG1BAABkPwAAWjwAAFA4AABHMwAAPjAAADYrAAAuJwAAJyMAAB8f&#10;AAAXGggAEhcNABAXEQAPFxYADhgcAA4YIwANGSwADBo1AAsaQAAKG0wACRtaAAccaQAFHHwABB2R&#10;AAIdpgABHbwAAhzdAAIc8gADHP8AkzwAAIhBAAB/RAAAdUUAAGxFAABjRAAAWUEAAE89AABGOQAA&#10;PjYAADUyAAAuLgAAJSoAAB0lAAAUIQQADx0LAA0dEAAMHRQACx0aAAoeIgAIHioABx8zAAYgPgAE&#10;IEoAAyFXAAEhZwAAIXkAACGOAAAhpAAAIboAACHbAAAh8gAAIP4AkEAAAIZFAAB9SAAAdEoAAGtK&#10;AABiSQAAWEYAAE5CAABFPwAAPTwAADU5AAArNAAAIi8AABkrAAASKAQADSQKAAkjDgAGIxIABSMZ&#10;AAQkIAACJCgAASUxAAAlPAAAJUgAACZVAAAmZQAAJncAACaMAAAmogAAJrkAACbZAAAl8gAAJf4A&#10;jkUAAIRJAAB7TQAAc08AAGpPAABgTgAAV0sAAE1IAABERQAAPEIAADE9AAAnOQAAHjUAABUyAAAP&#10;LgMACiwKAAUrDgABKhEAACoWAAAqHgAAKiYAACsvAAArOQAAK0UAACxTAAAsYgAALHUAACyKAAAr&#10;oAAAK7cAACvWAAAq8gAAKv8AjEkAAIJOAAB6UgAAcVQAAGhUAABfUwAAVlEAAExOAABDSwAAN0cA&#10;AC1DAAAjPwAAGjwAABI4AAAMNgMABjMJAAAyDQAAMhAAADEUAAAxGwAAMSMAADEsAAAyNwAAMkMA&#10;ADJQAAAyYAAAMnIAADKHAAAxngAAMbUAADDUAAAw8gAAL/8AiU8AAIBUAAB4VwAAb1kAAGZZAABe&#10;WQAAVVcAAElTAAA+TwAAMkwAAChIAAAeRQAAFUIAAA5AAAAIPQIAATwIAAA7DAAAOg8AADkSAAA5&#10;GAAAOSAAADkpAAA5NAAAOUAAADlOAAA5XQAAOW8AADiFAAA4nAAAN7MAADfSAAA28gAANf8Ah1UA&#10;AH9aAAB2XQAAbV8AAGVfAABdXwAAUlwAAERYAAA4VQAALVIAACJPAAAYTAAAEEoAAApIAAADRgEA&#10;AEUGAABECgAAQw0AAEIQAABBFQAAQR0AAEEmAABBMQAAQT0AAEFKAABBWgAAQWwAAECBAAA/mQAA&#10;P7EAAD7QAAA98gAAPP8AhFwAAHxgAABzYwAAbGUAAGRmAABZZAAAS2EAAD5eAAAyWwAAJlkAABxW&#10;AAASVAAADFIAAARRAAAATwAAAE4DAABNCAAATAwAAEsOAABLEgAAShkAAEoiAABKLAAASjkAAEpH&#10;AABKVgAASWgAAEl+AABIlgAAR68AAEbNAABF8QAARP8AgWMAAHlnAAByagAAa2wAAGBrAABSaQAA&#10;RGYAADdkAAAqYgAAH2AAABVeAAANXQAABlsAAABaAAAAWQAAAFgAAABXBAAAVggAAFYMAABVEAAA&#10;VBQAAFQdAABUJwAAVDQAAFRCAABTUgAAU2QAAFJ5AABSkgAAUasAAFDKAABP7wAATv8AfmoAAHdu&#10;AABwcQAAZnEAAFhwAABKbwAAPG0AAC9sAAAiagAAF2kAAA5nAAAGZgAAAGUAAABlAAAAZQAAAGMA&#10;AABiAAAAYgQAAGEIAABhDQAAYBAAAGAXAABgIQAAXy4AAF88AABfTQAAXl4AAF50AABdjQAAXKcA&#10;AFvFAABa7QAAWf8Ae3IAAHV2AABrdwAAXXYAAE92AABBdQAAM3UAACZ0AAAZcwAAEHIAAAdxAAAA&#10;cQAAAHEAAABxAAAAcQAAAG8AAABvAAAAbgAAAG4CAABuCAAAbQwAAG0RAABtGgAAbSYAAGw1AABs&#10;RgAAa1gAAGttAABqhgAAaaEAAGi+AABn6AAAZv4AeXoAAHB8AABhfAAAU30AAER9AAA2fgAAKH4A&#10;ABt9AAAQfQAAB30AAAB9AAAAfQAAAH4AAAB/AAAAfgAAAH0AAAB9AAAAfAAAAHwAAAB8AAAAfAYA&#10;AHwMAAB8EgAAfB0AAHwsAAB8PAAAfE8AAHtlAAB7fgAAepoAAHm2AAB43wAAd/oAc4AAAGWBAABW&#10;gwAASIQAADmGAAArhwAAHYcAABGHAAAHiAAAAIgAAACJAAAAigAAAIwAAACNAAAAjQAAAIwAAACM&#10;AAAAjAAAAIwAAACMAAAAjQAAAI0EAACODAAAjhMAAI8hAACOMgAAjkYAAI5bAACNdAAAjZAAAIyt&#10;AACLzgAAivMAaIYAAFqIAABLiwAAPI0AAC2PAAAekAAAEZEAAAeSAAAAkwAAAJUAAACXAAAAmQAA&#10;AJsAAACcAAAAmwAAAJsAAACcAAAAnAAAAJ0AAACeAAAAngAAAJ8AAAChAwAAogwAAKIWAACjJgAA&#10;ozoAAKNPAACjaAAAooYAAKKiAACiwAAAoegAXI0AAE2QAAA/kwAAMJYAACGZAAASmgAAB5sAAACd&#10;AAAAoAAAAKIAAACkAAAAqAAAAKoAAACrAAAAqgAAAKsAAACsAAAArQAAAK4AAACvAAAAsQAAALIA&#10;AAC0AAAAtwEAALkNAAC5GgAAui0AALpDAAC6WwAAuncAALuUAAC7sQAAudIAUJUAAEGYAAAynAAA&#10;I6AAABOiAAAIpAAAAKcAAACqAAAArAAAAK8AAACyAAAAtwAAALkAAAC7AAAAugAAALwAAAC9AAAA&#10;vwAAAMAAAADCAAAAxAAAAMYAAADJAAAAzQAAANIBAADUDwAA1R8AANc1AADYTQAA2GkAANeGAADX&#10;owAA1r0A/wAAAP8AAAD/AAAA/wAAAP8AAwD/AA0A/wAVAP8AIAD8ACsA+AA1APQAPwDwAEcA7gBO&#10;AOsAVADpAFoA5wBfAOUAZADjAGoA4QBwAN8AdgDdAH4A2wCHANgAkQDTAJ0AzwCrAM0AvQDLAOAA&#10;yQD7AMcA/wC9AP8AsQD/AKkA/wCjAP8A/wAAAP8AAAD/AAAA/wAAAPwAAAD2AAsA8QARAO0AGwDp&#10;ACUA5AAwAN8AOQDaAEEA1QBIANEATgDPAFQAzQBZAMsAXgDJAGMAxwBpAMUAbwDDAHcAwAB/AL4A&#10;igC7AJUAuACjALYAtAC0AM0AsgDyALAA/wCsAP8AowD/AJwA/wCXAP8A/wAAAP8AAAD6AAAA8QAA&#10;AOgAAADgAAYA2QAOANIAFgDOAB8AyAApAMQAMgDAADoAvQBBALoASAC4AE0AtgBTALQAWACyAF0A&#10;sABiAK4AaQCsAG8AqgB4AKgAggCmAI4ApACbAKEAqwCfAMAAnQDmAJsA/wCaAP8AlAD/AI4A/wCK&#10;AP8A/wAAAPYAAADoAAAA3AAAAM4AAADGAAEAvwALALoAEQC2ABoAsgAiAK4AKwCqADQAqAA7AKUA&#10;QQCjAEcAoQBMAJ8AUQCeAFYAnABcAJoAYgCZAGgAlwBwAJUAegCSAIYAkACTAI0AogCLALUAiQDT&#10;AIcA9wCGAP8AhAD/AH8A/wB8AP8A8gAAAOMAAADSAAAAxQAAALoAAACxAAAAqwAHAKUADgChABQA&#10;ngAcAJoAJQCXAC0AlAA0AJIAOgCQAEAAjgBFAI0ASgCLAFAAiQBVAIgAWwCGAGEAhABpAIIAcgB/&#10;AH0AfQCLAHsAmgB4AKsAdgDEAHQA6wBzAP8AcwD/AHAA/wBuAP8A3wAAAMwAAAC/AAAAtAAAAKsA&#10;AAChAAAAmgACAJQACwCQABAAjAAXAIgAHgCFACYAgwAtAIEAMwB/ADkAfQA/AHsARAB5AEkAeABO&#10;AHYAVAB0AFoAcwBiAHAAawBuAHUAbACDAGoAkgBoAKMAZgC4AGQA3gBjAPsAYgD/AGIA/wBgAP8A&#10;zAAAALwAAACvAAAApQAAAJ0AAACUAAAAjAAAAIYABwCBAA0AfAASAHgAGQB1AB8AcwAmAHEALQBv&#10;ADIAbQA4AGsAPQBqAEIAaABIAGcATgBlAFQAYwBbAGEAZABfAG4AXQB7AFsAigBZAJsAVwCvAFYA&#10;ywBVAPIAVAD/AFQA/wBUAP8AvgAAALAAAACkAAAAmQAAAJAAAACIAAAAgQAAAHkAAgBzAAoAbwAP&#10;AGsAFABnABoAZQAgAGMAJgBhACwAXwAyAF4ANwBcADwAWwBCAFkARwBXAE4AVgBVAFQAXgBSAGgA&#10;UAB0AE4AgwBMAJUASgCoAEkAwABIAOgARwD/AEcA/wBHAP8AtAkAAKYLAACbDAAAkAoAAIYFAAB+&#10;AAAAdgAAAG8AAABoAAUAYwAMAF8AEABbABUAWAAaAFYAIQBUACYAUwAsAFEAMQBQADYATgA8AE0A&#10;QgBLAEgASQBQAEgAWABGAGIARABuAEIAfQBAAI4APwCiAD0AuAA9AN0APAD4ADwA/wA8AP8ArBAA&#10;AJ8SAACUEgAAiREAAH8PAAB2DAAAbgUAAGYAAABgAAEAWQAIAFUADQBRABEATgAWAEsAGwBJACEA&#10;SAAmAEYAKwBFADEAQwA2AEIAPABAAEMAPgBLAD0AUwA7AF0AOQBpADcAeAA2AIkANACcADMAsQAy&#10;AM4AMgDxADEA/wAxAP8AphYAAJoZAACOGgAAhBoAAHoWAABwEgAAaA4AAF8KAABYAwAAUQAEAEwA&#10;CgBIAA4ARAASAEEAFgA/ABsAPQAhADwAJgA6ACwAOQAxADcANwA2AD4ANABGADMATwAxAFkALwBl&#10;AC4AcwAsAIUAKwCYACoArQApAMYAKADqACgA/gAoAP8AoRwAAJUgAACKIQAAfyEAAHUfAABsGgAA&#10;YxYAAFoRAABSDQAASwcAAEQABgBAAAsAPAAPADgAEgA2ABcANAAcADMAIQAxACcAMAAsAC4AMwAt&#10;ADoAKwBCACoASwAoAFUAJgBhACUAcAAkAIEAIgCVACEAqQAgAMEAIADkAB8A+QAfAP8AnSIAAJEm&#10;AACGKAAAfCcAAHIlAABpIgAAXx0AAFcYAABOEwAARg4AAD8LAAA4BQcANAAMADEAEAAuABMALAAY&#10;ACoAHQApACIAJwAoACYALgAkADYAIwA+ACIARwAgAFIAHwBeAB0AbQAcAH4AGgCSABkApwAYAL0A&#10;FwDfABcB9QAXAv8AmicAAI4rAACELQAAeS0AAHArAABmKAAAXSQAAFQfAABLGgAAQxQAADsQAAA0&#10;DQIALQkJACkFDQAmAxAAJAETACICGQAhAh4AIAIkAB4DKgAdAzIAGwQ6ABoFRAAZBU8AFwZcABYG&#10;agAUB3wAEweQABIHpQARB7sAEAfbABAI8gAQCf8AlysAAIwvAACBMQAAdzIAAG4xAABkLgAAWyoA&#10;AFElAABJIAAAQBsAADgWAAAxEgAAKQ4EACMMCQAfCQ0AHQcQABsHFQAZCBoAGAggABcJJwAWCS4A&#10;FQo3ABMKQQASC00AEQtaABALaQAODHsADgyQAA0MpQAMDbsACw3ZAAsN8QAMDf8AlS8AAIozAAB/&#10;NgAAdjYAAGw1AABjMwAAWS8AAFArAABHJgAAPiEAADYdAAAuGAAAJxMAACAQBQAZDgoAFQwOABQM&#10;EQATDBYAEgwcABENIwAQDSsADw00AA4OPwANDkoADA9YAAsPZwAKEHkACBCNAAcQogAGELgABRDU&#10;AAUQ7wAGEP8AkjMAAIg3AAB+OgAAdDsAAGs6AABhOAAAWDUAAE4wAABFLAAAPScAADUjAAAtHwAA&#10;JhoAAB4WAQAXEwYAERALAA4ODgAODxMADRAZAA0QIAAMECgACxEyAAoRPAAIEkgABxJVAAYTZQAE&#10;E3YAAxOLAAEUoAAAE7YAABPRAAAT7gAAE/sAkDYAAIY7AAB8PgAAcz8AAGo/AABgPQAAVzkAAE02&#10;AABEMQAAPC4AADQqAAAsJgAAJSIAAB4eAAAWGgIAEBUJAAwTDgAKExIACRQXAAgUHwAHFSYABhUv&#10;AAQWOgADFkYAARdTAAAXYgAAGHQAABiJAAAYnwAAGLUAABfQAAAX7QAAF/sAjjoAAIQ/AAB7QgAA&#10;ckMAAGhDAABfQgAAVj8AAEw7AABDNwAAOzQAADMwAAAsLAAAJCkAABskAAATHwIADRsJAAkZDQAG&#10;GREABBkWAAIZHQABGiQAABotAAAbOAAAG0QAABxRAAAcYAAAHXIAAB2HAAAcnQAAHLMAABzOAAAb&#10;7QAAG/wAjD4AAIJDAAB5RgAAcEgAAGhIAABeRgAAVUQAAEtAAABDPQAAOzoAADM3AAAqMgAAIC0A&#10;ABcpAAAQJQIACyIJAAUgDQABHxAAAB8UAAAfGwAAICIAACArAAAhNgAAIUEAACFPAAAhXgAAInAA&#10;ACKFAAAhmwAAIbIAACHNAAAg7QAAH/wAikMAAIBIAAB4SwAAb0wAAGZNAABdSwAAVEkAAEpGAABC&#10;QwAAOkAAAC87AAAlNwAAHDMAABMvAAANLAIABykIAAEnDAAAJg4AACUSAAAmGQAAJiEAACYpAAAm&#10;MwAAJz8AACdNAAAnXAAAJ20AACeCAAAnmQAAJrAAACXMAAAl7gAAJP0AiEgAAH9MAAB2UAAAblEA&#10;AGVSAABcUQAAU08AAEpMAABBSQAANUQAACtAAAAhPAAAFzkAABA2AAAKMgEAAzAHAAAvCwAALg4A&#10;AC0RAAAtFgAALR4AAC0nAAAtMQAALT0AAC1KAAAtWQAALWsAAC2AAAAslwAALK8AACvLAAAq7gAA&#10;Kv4AhU0AAH1SAAB1VQAAbFcAAGNXAABbVgAAU1UAAEdRAAA7TQAAMEkAACVGAAAcQwAAEz8AAA09&#10;AAAGOgAAADgFAAA3CQAANg0AADUPAAA0FAAANBsAADQkAAA0LgAANDoAADRHAAA0VwAANGgAADR9&#10;AAAzlQAAMq0AADHKAAAx7gAAMP8Ag1MAAHtYAABzWwAAal0AAGJdAABbXQAAT1oAAEJWAAA2UgAA&#10;Kk8AACBMAAAWSQAADkcAAAhEAAAAQgAAAEEDAAA/BwAAPgsAAD0OAAA9EQAAPBgAADwhAAA8KwAA&#10;PDcAADxEAAA8UwAAPGUAADt6AAA6kgAAOqsAADnIAAA47QAAN/8AgVoAAHleAABxYQAAaWMAAGJk&#10;AABXYgAASV4AADxbAAAvWAAAJFUAABlTAAAQUQAACk8AAAFNAAAATAAAAEoAAABJBAAASAgAAEcM&#10;AABGDwAARhQAAEUcAABFJwAARTMAAEVAAABFUAAARGEAAER2AABDjwAAQqgAAEHGAABA7AAAP/8A&#10;fmEAAHZlAABvaAAAaGoAAF1pAABPZgAAQmQAADRhAAAoXwAAHV0AABJbAAALWQAAAlgAAABWAAAA&#10;VgAAAFQAAABTAAAAUgQAAFEJAABQDQAAUBAAAE8YAABPIgAATy4AAE88AABPSwAATl0AAE5yAABN&#10;iwAATKUAAEvCAABJ6gAASP8Ae2kAAHRsAABubwAAZG8AAFVtAABHbAAAOWoAACxpAAAgZwAAFGUA&#10;AA1kAAADYgAAAGIAAABhAAAAYAAAAF8AAABeAAAAXQAAAFwEAABcCQAAWw0AAFsSAABbHAAAWigA&#10;AFo2AABaRgAAWVgAAFltAABYhQAAV6AAAFa9AABV6AAAU/4AeXAAAHN0AABpdQAAW3QAAExzAAA+&#10;cwAAMHIAACNxAAAWbwAADW4AAARtAAAAbQAAAG0AAABtAAAAbAAAAGsAAABqAAAAaQAAAGkAAABp&#10;AwAAaAkAAGgOAABoFQAAZyEAAGcvAABnPwAAZlIAAGZmAABlfwAAZJoAAGO3AABi4QAAYfwAd3gA&#10;AG16AABfegAAUHoAAEJ6AAAzewAAJXsAABh6AAAOeQAABHkAAAB5AAAAeQAAAHoAAAB6AAAAegAA&#10;AHgAAAB4AAAAdwAAAHcAAAB3AAAAdwEAAHcIAAB3DgAAdxgAAHcmAAB2NgAAdkkAAHVfAAB1dwAA&#10;dJMAAHOvAABy0wAAcfcAcX4AAGN/AABUgAAARYIAADaDAAAohAAAGoQAAA6DAAAEhAAAAIQAAACF&#10;AAAAhgAAAIgAAACJAAAAiAAAAIcAAACHAAAAhwAAAIcAAACHAAAAiAAAAIgAAACIBwAAiRAAAIkc&#10;AACJLAAAiD8AAIhVAACIbQAAh4kAAIanAACFxwAAhO8AZoQAAFeGAABIiAAAOYoAACqMAAAbjQAA&#10;D40AAASOAAAAkAAAAJEAAACTAAAAlQAAAJcAAACYAAAAlgAAAJcAAACXAAAAlwAAAJgAAACYAAAA&#10;mQAAAJoAAACbAAAAnQcAAJ0RAACdIQAAnTMAAJ1JAACcYgAAnH8AAJycAACcuQAAm+IAWosAAEuO&#10;AAA8kQAALZMAAB6VAAAQlgAABJgAAACaAAAAnAAAAJ4AAAChAAAApAAAAKYAAACnAAAApgAAAKcA&#10;AACnAAAAqAAAAKkAAACqAAAArAAAAK0AAACvAAAAsQAAALMJAACzFQAAtCcAALQ9AAC1VQAAtXAA&#10;ALSOAAC0rAAAtMwATZIAAD+WAAAvmgAAIJ0AABGfAAAFoQAAAKMAAACmAAAAqQAAAKwAAACvAAAA&#10;swAAALUAAAC3AAAAtgAAALcAAAC4AAAAugAAALsAAAC9AAAAvwAAAMEAAADEAAAAxwAAAMsAAADN&#10;DAAAzhoAAM8vAADPSAAA0GIAANCAAADQnQAA0LgAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0O&#10;DxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVX&#10;WFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6f&#10;oaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo&#10;6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////////////////&#10;/wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIz&#10;NDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8&#10;fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPE&#10;xsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////&#10;//////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4P&#10;ERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdY&#10;WVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+h&#10;oqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp&#10;6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////&#10;AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4&#10;OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3Bx&#10;cnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmq&#10;q6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj&#10;5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwEhAAABAAAAAAAAAAAAAAAAAAAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIj&#10;JCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpb&#10;XF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOU&#10;lZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3O&#10;z9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQF&#10;BgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJico&#10;KSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0&#10;dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q&#10;0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT1&#10;9vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUW&#10;FhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJD&#10;REVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cy&#10;s7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl&#10;5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+KB8ElDQ19QUk9GSUxFAAkJ////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////0/////////////////////////////////////////+vR&#10;//////////////////////////////////////////fp/v//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////+HN1///&#10;////////////////////////////////////3a+Wt/T/////////////////////////////////&#10;////xYxop+f/////////////////////////////////////zJyJpOf/////////////////////&#10;////////////////+s67xvX/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////9zFvfX/////////////////////////////////////&#10;v5N6hcX////////////////////////////////////bkFs9Zaj2////////////////////////&#10;//////////68dTQAVJvr/////////////////////////////////9OUfkksTprs////////////&#10;////////////////////2NTKs35lbaX5////////////////////////////////////9MWur8n/&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////////DW&#10;xuz////////////////////////////////////mu5F0Y6v3////////////////////////////&#10;////9sSac0UmNH3M////////////////////////////////tYBVMAoAGWCy////////////////&#10;///////////////PdDULAAAAClKn//////////////////////////////+WNAAAAAAAAE+n////&#10;//////////////////////////ZpHQAACQwGCVKx/////////////////////////////8s7DhM1&#10;TFtNTF7D/////////////////////////////6lgNmCGn7asqbjZ////////////////////////&#10;/////+CXjb7l///////////////////////////////////////t+f//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////69nKvMf/////////////////////////////////&#10;/8+agW1aRojq////////////////////////////////xHw+JhAAAFSw////////////////////&#10;///////////ggzwAAAAAAC6H7f////////////////////////////+sUxAAAAAAABdt1v//////&#10;//////////////////////uAMQAAAAAAAAlhzP///////////////////////////9JaAgAAAAAA&#10;AABdzP///////////////////////////6g1AAAAAAAAAABc0///////////////////////////&#10;/30NAAAAAAAAAABU1v//////////////////////////7n1FAAAAAAAAAABE1P//////////////&#10;/////////////KpkLwIAAAQiN0lYzv///////////////////////////+mka0EoP2N/lae62v//&#10;////////////////////////////1bKssszk+v//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;5buXd2LI/////////////////////////////////9ueZzYKAAKM////////////////////////&#10;////////yH8/BQAAAABez//////////////////////////////ZgTkAAAAAAAA8qv//////////&#10;//////////////////+eTAAAAAAAAAAjkP///////////////////////////9xvGgAAAAAAAAAQ&#10;ffn//////////////////////////69IAAAAAAAAAAAAb+7//////////////////////////4QT&#10;AAAAAAAAAAAAZOb/////////////////////////7FEAAAAAAAAAAAAAV97/////////////////&#10;////////uBUAAAAAAAAAAAAASNb/////////////////////////dBQAAAAAAAAAAAAAOM//////&#10;///////////////////5oloTAAAAAAAAAAAAI8X/////////////////////////35tcLAAAAAAA&#10;AAAADbr//////////////////////////++xfVU5IhEHAQIRIrL/////////////////////////&#10;/////9+/pZmYmqCsvdr/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+O+nYB8+///////////////////////////&#10;//////K3hFcwDgAdrP//////////////////////////////0opMFQAAAAAAcvP/////////////&#10;///////////////WfzYAAAAAAAAAS8n///////////////////////////qRPgAAAAAAAAAAL6v/&#10;/////////////////////////8BaAAAAAAAAAAAAGpX//////////////////////////40kAAAA&#10;AAAAAAAACIT/////////////////////////514AAAAAAAAAAAAAAHf/////////////////////&#10;////tCUAAAAAAAAAAAAAAGr/////////////////////////fQAAAAAAAAAAAAAAAFv0////////&#10;///////////////9KwAAAAAAAAAAAAAAAEzr//////////////////////+lAAAAAAAAAAAAAAAA&#10;ADzh//////////////////////8wDAAAAAAAAAAAAAAAAC3Z/////////////////////5mKYScA&#10;AAAAAAAAAAAAACfX///////////////////////tvolVJwAAAAAAAAAAACXc////////////////&#10;//////////7KnXZdSjwyLSwwOUfe///////////////////////////////95t3W0tDT2eT/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////79S71v/////////////////////////////////nuI9qSy8Vb///////////////////&#10;////////////5KFnNAcAAAAAPMn////////////////////////////WgjsAAAAAAAAAEpf/////&#10;/////////////////////+2FMQAAAAAAAAAAAG///////////////////////////6ZCAAAAAAAA&#10;AAAAAFDh////////////////////////7GkAAAAAAAAAAAAAADfJ////////////////////////&#10;sy8AAAAAAAAAAAAAACK2////////////////////////eQAAAAAAAAAAAAAAABCn////////////&#10;///////////yNAAAAAAAAAAAAAAAAACZ//////////////////////+pAAAAAAAAAAAAAAAAAACM&#10;//////////////////////9GAAAAAAAAAAAAAAAAAAB//////////////////////98AAAAAAAAA&#10;AAAAAAAAAAB0/////////////////////5cAAAAAAAAAAAAAAAAAAABq////////////////////&#10;/84AAAAAAAAAAAAAAAAAAABj//////////////////////8pIgEAAAAAAAAAAAAAAABh////////&#10;//////////////+5o4BXNxcAAAAAAAAAAABo///////////////////////////6066Uhnx1cXBy&#10;d4GU////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////9u6nYJpadP//////////////////////////////8iTZT0ZAAAAHZ7/////////&#10;///////////////////bjkwTAAAAAAAAAG7//////////////////////////9t8LAAAAAAAAAAA&#10;AEXX/////////////////////////4sqAAAAAAAAAAAAACK0////////////////////////wkQA&#10;AAAAAAAAAAAAAAOX////////////////////////fQEAAAAAAAAAAAAAAAB/////////////////&#10;///////nNgAAAAAAAAAAAAAAAABq//////////////////////+dAAAAAAAAAAAAAAAAAABY////&#10;//////////////////9GAAAAAAAAAAAAAAAAAABH+P///////////////////+kAAAAAAAAAAAAA&#10;AAAAAAA16f///////////////////5YAAAAAAAAAAAAAAAAAAAAl2////////////////////7wA&#10;AAAAAAAAAAAAAAAAAAAYzv///////////////////+sAAAAAAAAAAAAAAAAAAAAPwv//////////&#10;//////////8AAAAAAAAAAAAAAAAAAAAKuf////////////////////8nAAAAAAAAAAAAAAAAAAAK&#10;tf////////////////////9wAAAAAAAAAAAAAAAAAAANuf/////////////////////gnIxwVUIz&#10;JhsUDw0OEhomv/////////////////////////////nk2NLOzMvMz9bg/P//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////+vTvOP/////////////&#10;///////////////////SqYVlSCwSAYX////////////////////////////xq3E8DwAAAAAAAE/g&#10;/////////////////////////9V/NQAAAAAAAAAAAB+y////////////////////////43UdAAAA&#10;AAAAAAAAAACJ////////////////////////kCMAAAAAAAAAAAAAAABn////////////////////&#10;///VQwAAAAAAAAAAAAAAAABI9v////////////////////+KAAAAAAAAAAAAAAAAAAAu3f//////&#10;//////////////84AAAAAAAAAAAAAAAAAAAXyP///////////////////74AAAAAAAAAAAAAAAAA&#10;AAAEtv///////////////////5wAAAAAAAAAAAAAAAAAAAAApf///////////////////7oAAAAA&#10;AAAAAAAAAAAAAAAAk////////////////////9wAAAAAAAAAAAAAAAAAAAAAgv//////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAAdP////////////////////8TAAAAAAAAAAAAAAAAAAAAaP//&#10;//////////////////9CAAAAAAAAAAAAAAAAAAAAYP////////////////////96AAAAAAAAAAAA&#10;AAAAAAAAXf/////////////////////RAAAAAAAAAAAAAAAAAAAAYf//////////////////////&#10;JAAAAAAAAAAAAAAAAAAAZv//////////////////////yayZiX12cWxpZ2Zna3B6jP//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+LFqpF5YXf/////&#10;////////////////////////3aZ3UCwMAAAAADHE/////////////////////////+CSThMAAAAA&#10;AAAAAACP////////////////////////0nAdAAAAAAAAAAAAAABg///////////////////////u&#10;bw8AAAAAAAAAAAAAAAA34v////////////////////+WHAAAAAAAAAAAAAAAAAAUwP//////////&#10;//////////9AAAAAAAAAAAAAAAAAAAAAo////////////////////64AAAAAAAAAAAAAAAAAAAAA&#10;if///////////////////54AAAAAAAAAAAAAAAAAAAAAcv///////////////////7wAAAAAAAAA&#10;AAAAAAAAAAAAX////////////////////9oAAAAAAAAAAAAAAAAAAAAATf//////////////////&#10;//oAAAAAAAAAAAAAAAAAAAAAO/////////////////////8OAAAAAAAAAAAAAAAAAAAAKvn/////&#10;//////////////8zAAAAAAAAAAAAAAAAAAAAG+n///////////////////9eAAAAAAAAAAAAAAAA&#10;AAAAD9v///////////////////+PAAAAAAAAAAAAAAAAAAAABtD////////////////////QAAAA&#10;AAAAAAAAAAAAAAAAAMr/////////////////////KwAAAAAAAAAAAAAAAAAAAMj/////////////&#10;////////gAAAAAAAAAAAAAAAAAAAAMv/////////////////////9xYBBQUDAQAAAAAAAQYNGMv/&#10;//////////////////////zr4djPzM3P0NLU19zi6v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////x2sb///////////////////////////////HGo4RoTTIY&#10;ABWr//////////////////////////+5fEYYAAAAAAAAAABx////////////////////////13wv&#10;AAAAAAAAAAAAAAA74//////////////////////fZAkAAAAAAAAAAAAAAAAMtf//////////////&#10;//////90AwAAAAAAAAAAAAAAAAAAjf///////////////////8UVAAAAAAAAAAAAAAAAAAAAav//&#10;/////////////////5kAAAAAAAAAAAAAAAAAAAAAS////////////////////7YAAAAAAAAAAAAA&#10;AAAAAAAAMP3//////////////////9cAAAAAAAAAAAAAAAAAAAAAGef///////////////////YA&#10;AAAAAAAAAAAAAAAAAAAABdP///////////////////8OAAAAAAAAAAAAAAAAAAAAAMH/////////&#10;//////////8vAAAAAAAAAAAAAAAAAAAAAK////////////////////9SAAAAAAAAAAAAAAAAAAAA&#10;AJ7///////////////////95AAAAAAAAAAAAAAAAAAAAAI7///////////////////+lAAAAAAAA&#10;AAAAAAAAAAAAAID////////////////////YAAAAAAAAAAAAAAAAAAAAAHT/////////////////&#10;////NgAAAAAAAAAAAAAAAAAAAG3/////////////////////fAAAAAAAAAAAAAAAAAAAAGn/////&#10;////////////////1w0AAAAAAAAAAAAAAAAAAGj//////////////////////3AAAAAAAAAAAAAA&#10;AAAAAGH///////////////////////9QPEZOVFldYWRobHB2fon/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////+/Vu6OLc1qV///////////////////////////4v45k&#10;QSEFAAAAAABS/P//////////////////////951WGAAAAAAAAAAAAAAXwf//////////////////&#10;///lbBYAAAAAAAAAAAAAAAAAjf////////////////////9jAAAAAAAAAAAAAAAAAAAAXv//////&#10;/////////////50AAAAAAAAAAAAAAAAAAAAANfz//////////////////6EAAAAAAAAAAAAAAAAA&#10;AAAAEdn//////////////////8oAAAAAAAAAAAAAAAAAAAAAALv//////////////////+4AAAAA&#10;AAAAAAAAAAAAAAAAAKH///////////////////8MAAAAAAAAAAAAAAAAAAAAAIr/////////////&#10;//////8tAAAAAAAAAAAAAAAAAAAAAHb///////////////////9NAAAAAAAAAAAAAAAAAAAAAGT/&#10;//////////////////9vAAAAAAAAAAAAAAAAAAAAAFL///////////////////+UAAAAAAAAAAAA&#10;AAAAAAAAAED///////////////////+8AAAAAAAAAAAAAAAAAAAAADD////////////////////q&#10;DgAAAAAAAAAAAAAAAAAAACL/////////////////////RAAAAAAAAAAAAAAAAAAAABX/////////&#10;////////////gQAAAAAAAAAAAAAAAAAAAAv1////////////////////yAsAAAAAAAAAAAAAAAAA&#10;AALs/////////////////////14AAAAAAAAAAAAAAAAAAADl/////////////////////8kcAAAA&#10;AAAAAAAAAAAAAADa//////////////////////+dAQAAAAAAAAAAAAAHDhfF////////////////&#10;////////1bm8wcfO1dvh5u30+///////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////+N/P/////////////////////////////+zGpYhtVDshBwAy3v//////////////////////&#10;/9eSWSkAAAAAAAAAAAAAoP//////////////////////iTYAAAAAAAAAAAAAAAAAZ///////////&#10;//////////9mAAAAAAAAAAAAAAAAAAAAMvb//////////////////5UAAAAAAAAAAAAAAAAAAAAA&#10;A8j//////////////////6cAAAAAAAAAAAAAAAAAAAAAAKD//////////////////9cAAAAAAAAA&#10;AAAAAAAAAAAAAHz///////////////////8AAAAAAAAAAAAAAAAAAAAAAF7/////////////////&#10;//8lAAAAAAAAAAAAAAAAAAAAAEP///////////////////9IAAAAAAAAAAAAAAAAAAAAACz/////&#10;//////////////9qAAAAAAAAAAAAAAAAAAAAABj///////////////////+LAAAAAAAAAAAAAAAA&#10;AAAAAAXz//////////////////+vAAAAAAAAAAAAAAAAAAAAAADh///////////////////VAAAA&#10;AAAAAAAAAAAAAAAAAADP////////////////////JAAAAAAAAAAAAAAAAAAAAAC+////////////&#10;////////VAAAAAAAAAAAAAAAAAAAAACu////////////////////iwAAAAAAAAAAAAAAAAAAAACf&#10;////////////////////yw4AAAAAAAAAAAAAAAAAAACS/////////////////////1cAAAAAAAAA&#10;AAAAAAAAAACG/////////////////////6oKAAAAAAAAAAAAAAAAAAB5////////////////////&#10;//9tAAAAAAAAAAAAAAAAAABm///////////////////////3VQAAAAAAAAAAAAAAAABF////////&#10;/////////////////2ojKzU/SlVganV+h5Gc////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////oz7adg2lOuf/////////////////////////ssoNcOh0CAAAAAAAAe///////////////&#10;////////xW0pAAAAAAAAAAAAAAAAQP////////////////////+DGwAAAAAAAAAAAAAAAAAAB8v/&#10;/////////////////5IAAAAAAAAAAAAAAAAAAAAAAJj//////////////////6QAAAAAAAAAAAAA&#10;AAAAAAAAAGr//////////////////90AAAAAAAAAAAAAAAAAAAAAAEH///////////////////8O&#10;AAAAAAAAAAAAAAAAAAAAAB3///////////////////85AAAAAAAAAAAAAAAAAAAAAADo////////&#10;//////////9gAAAAAAAAAAAAAAAAAAAAAADO//////////////////+FAAAAAAAAAAAAAAAAAAAA&#10;AAC3//////////////////+oAAAAAAAAAAAAAAAAAAAAAACj///////////////////LAAAAAAAA&#10;AAAAAAAAAAAAAACQ///////////////////vFgAAAAAAAAAAAAAAAAAAAAB9////////////////&#10;////PgAAAAAAAAAAAAAAAAAAAABs////////////////////aQAAAAAAAAAAAAAAAAAAAABa////&#10;////////////////mQAAAAAAAAAAAAAAAAAAAABJ////////////////////0hYAAAAAAAAAAAAA&#10;AAAAAAA5/////////////////////1gAAAAAAAAAAAAAAAAAAAAp/////////////////////6IA&#10;AAAAAAAAAAAAAAAAAAAZ//////////////////////VWAAAAAAAAAAAAAAAAAAAE////////////&#10;//////////+7LwAAAAAAAAAAAAAAAAAA+P//////////////////////qykAAAAAAAAAAAAAAAAA&#10;z////////////////////////8lHAAAAAAcTIC4+UmiE7f//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////TVyf//////////////////&#10;//////////rSsJJ3XUIoDAAASv///////////////////////8V9RRcAAAAAAAAAAAAAEdj/////&#10;///////////////EUAAAAAAAAAAAAAAAAAAAAJ///////////////////6IMAAAAAAAAAAAAAAAA&#10;AAAAAGj//////////////////5QAAAAAAAAAAAAAAAAAAAAAADb//////////////////9oAAAAA&#10;AAAAAAAAAAAAAAAAAAfs//////////////////8VAAAAAAAAAAAAAAAAAAAAAADE////////////&#10;//////9IAAAAAAAAAAAAAAAAAAAAAACi//////////////////91AAAAAAAAAAAAAAAAAAAAAACD&#10;//////////////////+dAAAAAAAAAAAAAAAAAAAAAABp///////////////////DAAAAAAAAAAAA&#10;AAAAAAAAAABS///////////////////nDwAAAAAAAAAAAAAAAAAAAAA+////////////////////&#10;MwAAAAAAAAAAAAAAAAAAAAAr////////////////////WAAAAAAAAAAAAAAAAAAAAAAY////////&#10;////////////gQAAAAAAAAAAAAAAAAAAAAAF////////////////////rAAAAAAAAAAAAAAAAAAA&#10;AAAA////////////////////3iIAAAAAAAAAAAAAAAAAAAAA8v///////////////////1wAAAAA&#10;AAAAAAAAAAAAAAAA3////////////////////58AAAAAAAAAAAAAAAAAAAAAzP//////////////&#10;/////+hKAAAAAAAAAAAAAAAAAAAAt/////////////////////+gFgAAAAAAAAAAAAAAAAAAnP//&#10;////////////////////egIAAAAAAAAAAAAAAAAAd////////////////////////3oLAAAAAAAA&#10;AAAAAAAFTP////////////////////////+iV2h0gI2cq7zQ5///////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////t4///////////&#10;////////////////0qN6WDopIxwWDgYAAJ//////////////////////rFIOAAAAAAAAAAAAAAAA&#10;AGn//////////////////+RDAAAAAAAAAAAAAAAAAAAAADT//////////////////3kAAAAAAAAA&#10;AAAAAAAAAAAAAADj/////////////////80AAAAAAAAAAAAAAAAAAAAAAACy////////////////&#10;//8TAAAAAAAAAAAAAAAAAAAAAACF//////////////////9PAAAAAAAAAAAAAAAAAAAAAABd////&#10;//////////////+DAAAAAAAAAAAAAAAAAAAAAAA6//////////////////+yAAAAAAAAAAAAAAAA&#10;AAAAAAAc///////////////////bAwAAAAAAAAAAAAAAAAAAAAAC////////////////////KgAA&#10;AAAAAAAAAAAAAAAAAAAA+///////////////////TwAAAAAAAAAAAAAAAAAAAAAA5///////////&#10;////////dAAAAAAAAAAAAAAAAAAAAAAA1P//////////////////mwAAAAAAAAAAAAAAAAAAAAAA&#10;wP//////////////////xAcAAAAAAAAAAAAAAAAAAAAArf//////////////////8DMAAAAAAAAA&#10;AAAAAAAAAAAAmv///////////////////2cAAAAAAAAAAAAAAAAAAAAAhv//////////////////&#10;/6MAAAAAAAAAAAAAAAAAAAAAcv///////////////////+NEAAAAAAAAAAAAAAAAAAAAXP//////&#10;//////////////+RBgAAAAAAAAAAAAAAAAAAQf/////////////////////rXwAAAAAAAAAAAAAA&#10;AAAAHf//////////////////////yksAAAAAAAAAAAAAAAAAAP///////////////////////8tX&#10;AAAMGCQxP05gdIunx///////////////////////////1+fy////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////69TNx8K+urezsK2pqKX////////////////////dflM/MCMZEQkC&#10;AAAAAAAAAADb/////////////////3YAAAAAAAAAAAAAAAAAAAAAAACn/////////////////7oA&#10;AAAAAAAAAAAAAAAAAAAAAAB1//////////////////8HAAAAAAAAAAAAAAAAAAAAAABG////////&#10;//////////9OAAAAAAAAAAAAAAAAAAAAAAAa//////////////////+MAAAAAAAAAAAAAAAAAAAA&#10;AAAA/f/////////////////BAAAAAAAAAAAAAAAAAAAAAAAA2//////////////////xGQAAAAAA&#10;AAAAAAAAAAAAAAAAvv//////////////////RAAAAAAAAAAAAAAAAAAAAAAApP//////////////&#10;////awAAAAAAAAAAAAAAAAAAAAAAjf//////////////////kQAAAAAAAAAAAAAAAAAAAAAAef//&#10;////////////////twAAAAAAAAAAAAAAAAAAAAAAZv//////////////////3iEAAAAAAAAAAAAA&#10;AAAAAAAAU////////////////////0oAAAAAAAAAAAAAAAAAAAAAP////////////////////3cA&#10;AAAAAAAAAAAAAAAAAAAAK////////////////////6wKAAAAAAAAAAAAAAAAAAAAFv//////////&#10;/////////+dFAAAAAAAAAAAAAAAAAAAAAP////////////////////+KAAAAAAAAAAAAAAAAAAAA&#10;AP/////////////////////WTQAAAAAAAAAAAAAAAAAAAP3/////////////////////py4AAAAA&#10;AAAAAAAAAAAAANX//////////////////////5gqAAAAAAAAAAAGGC1FYOD/////////////////&#10;//////+oY3SBj5yru83i+v//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////58u3&#10;qZ2VjomEgHx4dHBsaGWQ/////////////////7xqSC0ZCgAAAAAAAAAAAAAAAAAx////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAAAAAD//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA&#10;3P////////////////+OAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////OAAAAAAAAAAAA&#10;AAAAAAAAAAAAjf//////////////////KQAAAAAAAAAAAAAAAAAAAAAAa///////////////////&#10;WgAAAAAAAAAAAAAAAAAAAAAATv//////////////////hgAAAAAAAAAAAAAAAAAAAAAANP//////&#10;////////////rgAAAAAAAAAAAAAAAAAAAAAAHv//////////////////1BcAAAAAAAAAAAAAAAAA&#10;AAAACv//////////////////+j0AAAAAAAAAAAAAAAAAAAAAAP///////////////////2UAAAAA&#10;AAAAAAAAAAAAAAAAAP///////////////////44AAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;/////7wZAAAAAAAAAAAAAAAAAAAAAO////////////////////FOAAAAAAAAAAAAAAAAAAAAANj/&#10;//////////////////+LAAAAAAAAAAAAAAAAAAAAAL/////////////////////MQwAAAAAAAAAA&#10;AAAAAAAAAKH/////////////////////kRkAAAAAAAAAAAAAAAAAAHr/////////////////////&#10;8nQKAAAAAAAAAAAAAAAAEV///////////////////////+h0Ex8sOEVTYnKFm7TS9f//////////&#10;////////////////1+j0////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////79/Px7uzr6+zx///////////////////ZspmHeW1kXVZRS0ZBPDgyLSgjxP//&#10;//////////////9LJQsAAAAAAAAAAAAAAAAAAAAAkv////////////////+IAAAAAAAAAAAAAAAA&#10;AAAAAAAAZv/////////////////XAAAAAAAAAAAAAAAAAAAAAAAAPf//////////////////MwAA&#10;AAAAAAAAAAAAAAAAAAAAGP//////////////////bAAAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////nQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////yQwAAAAAAAAAAAAAAAAAAAAA&#10;APb/////////////////8TUAAAAAAAAAAAAAAAAAAAAAAN///////////////////1sAAAAAAAAA&#10;AAAAAAAAAAAAAMv//////////////////4IAAAAAAAAAAAAAAAAAAAAAALf/////////////////&#10;/6kGAAAAAAAAAAAAAAAAAAAAAKP//////////////////9MvAAAAAAAAAAAAAAAAAAAAAI3/////&#10;//////////////9eAAAAAAAAAAAAAAAAAAAAAHf///////////////////+TBwAAAAAAAAAAAAAA&#10;AAAAAF7////////////////////NQwAAAAAAAAAAAAAAAAAAAED/////////////////////hxAA&#10;AAAAAAAAAAAAAAAAABz/////////////////////2F4AAAAAAAAAAAAAAAAAAAD/////////////&#10;/////////79OAAAAAAAOHCw+UmqGpcj////////////////////////CfIyap7bF1uj9////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////u4dfPycO+uraxramn&#10;pqanrv////////////////++hm1bTEA3LygiHBYQCwQAAAAAFP/////////////////XBQAAAAAA&#10;AAAAAAAAAAAAAAAAAP//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAPb/////////////&#10;////dgAAAAAAAAAAAAAAAAAAAAAAANL/////////////////sAAAAAAAAAAAAAAAAAAAAAAAALL/&#10;////////////////4SQAAAAAAAAAAAAAAAAAAAAAAJb//////////////////1EAAAAAAAAAAAAA&#10;AAAAAAAAAHz//////////////////3kAAAAAAAAAAAAAAAAAAAAAAGb//////////////////6AA&#10;AAAAAAAAAAAAAAAAAAAAAFH//////////////////8cjAAAAAAAAAAAAAAAAAAAAADz/////////&#10;/////////+5LAAAAAAAAAAAAAAAAAAAAACf///////////////////90AAAAAAAAAAAAAAAAAAAA&#10;ABD///////////////////+jFgAAAAAAAAAAAAAAAAAAAAD////////////////////YTAAAAAAA&#10;AAAAAAAAAAAAAAD/////////////////////iA8AAAAAAAAAAAAAAAAAAAD/////////////////&#10;////y1MAAAAAAAAAAAAAAAAAAAD//////////////////////6U4AAAAAAAAAAAJHTROa4z/////&#10;//////////////////+ZOUNRX259jqC1y+X/////////////////////////////6/n/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////68y5rKGZkYuGgXx4dHBraGZmaPH/////////////////&#10;YUUyIxgOBgAAAAAAAAAAAAAAAJ7/////////////////fgAAAAAAAAAAAAAAAAAAAAAAAHX/////&#10;////////////wwAAAAAAAAAAAAAAAAAAAAAAAFL/////////////////+zcAAAAAAAAAAAAAAAAA&#10;AAAAADL//////////////////2oAAAAAAAAAAAAAAAAAAAAAABb//////////////////5YAAAAA&#10;AAAAAAAAAAAAAAAAAAD//////////////////78bAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;/////+ZCAAAAAAAAAAAAAAAAAAAAAAD///////////////////9pAAAAAAAAAAAAAAAAAAAAAAD/&#10;//////////////////+QAgAAAAAAAAAAAAAAAAAAAAD///////////////////+5LAAAAAAAAAAA&#10;AAAAAAAAAAD0///////////////////oXAAAAAAAAAAAAAAAAAAAAADZ////////////////////&#10;kRgAAAAAAAAAAAAAAAAAAAC8////////////////////ylMAAAAAAAAAAAAAAAAAAACd////////&#10;/////////////5guAAAAAAAAAAAAABApRmbE/////////////////////+5/HQwaKDdGV2l+la/M&#10;7v/////////////////////////noKq5yNjp/P//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////318Ovm4t/b2NTS0dDS1+D/////////&#10;////////zp6KfHFpYVtWUUxIQz46NjIvLjH/////////////////0iURAwAAAAAAAAAAAAAAAAAA&#10;AAD//////////////////0IAAAAAAAAAAAAAAAAAAAAAAAD//////////////////30AAAAAAAAA&#10;AAAAAAAAAAAAAAD//////////////////7ALAAAAAAAAAAAAAAAAAAAAAAD2////////////////&#10;/905AAAAAAAAAAAAAAAAAAAAAADc//////////////////9iAAAAAAAAAAAAAAAAAAAAAADF////&#10;//////////////+JAAAAAAAAAAAAAAAAAAAAAACv//////////////////+vIgAAAAAAAAAAAAAA&#10;AAAAAACZ///////////////////WSAAAAAAAAAAAAAAAAAAAAACC////////////////////cgAA&#10;AAAAAAAAAAAAAAAAAABp////////////////////oSgAAAAAAAAAAAAAAAAAAABO////////////&#10;////////01wAAAAAAAAAAAAAAAAAAAAz/////////////////////5YuAAAAAAAAAAAAAAAVMlJ3&#10;/////////////////////+ByEwAAAQ8fL0JYcIuoyOz////////////////////////Kb25+jp6w&#10;w9jv////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////ng0sjAurWwrKilop+dm5ucoKf//////////////////4JkVktDPDYwKyci&#10;HRgTDgkEAADU/////////////////5IAAAAAAAAAAAAAAAAAAAAAAACt/////////////////8we&#10;AAAAAAAAAAAAAAAAAAAAAACL//////////////////tSAAAAAAAAAAAAAAAAAAAAAABt////////&#10;//////////+AAAAAAAAAAAAAAAAAAAAAAABR//////////////////+pGwAAAAAAAAAAAAAAAAAA&#10;AAA6///////////////////QQgAAAAAAAAAAAAAAAAAAAAAj///////////////////1aAAAAAAA&#10;AAAAAAAAAAAAAAAM////////////////////jxQAAAAAAAAAAAAAAAAAAAAA////////////////&#10;////uD4AAAAAAAAAAAAAAAAAAAAA////////////////////5W0DAAAAAAAAAAAAAAAAAAAA////&#10;/////////////////583AAAAAAAAAAAAAAAQL1B0/////////////////////91yFAAAAAAGFypB&#10;WnWUttr///////////////////////+8WERUZHWGmq/I4///////////////////////////////&#10;0s3h8f//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////Pv6+/3//////////////////////+65qJ2W&#10;j4qGgn97eHZ0cnN1eH+Q/////////////////+tPOjAoIRsVEAsHAgAAAAAAAAAj////////////&#10;//////9pAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+bCgAAAAAAAAAAAAAAAAAAAAAA&#10;///////////////////IOQAAAAAAAAAAAAAAAAAAAAAA///////////////////wYwAAAAAAAAAA&#10;AAAAAAAAAAAA////////////////////ig4AAAAAAAAAAAAAAAAAAAAA////////////////////&#10;sDQAAAAAAAAAAAAAAAAAAAAA////////////////////1VsAAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////4UaAAAAAAAAAAAAAAAAAAAD7P///////////////////7FJAAAAAAAAAAAAAAAY&#10;OV2B/////////////////////+V7HgAAAAAADCE4Um+Ps9n///////////////////////+7WCk5&#10;SVpsgJewze3/////////////////////////////s560xdfr////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////+u/n4dzZ1tTS0NDQ0dPZ4Ov3//////////////////+4in53cWxoZGFeW1lYV1dZXmVx////&#10;//////////////+/MR8WEAoFAAAAAAAAAAAAAAAA///////////////////tVgAAAAAAAAAAAAAA&#10;AAAAAAAA6P//////////////////ggQAAAAAAAAAAAAAAAAAAAAAzP//////////////////qy8A&#10;AAAAAAAAAAAAAAAAAAAAs///////////////////0lcAAAAAAAAAAAAAAAAAAAAAm///////////&#10;////////93wQAAAAAAAAAAAAAAAAAAAAhf///////////////////6I3AAAAAAAAAAAAAAAAAAUr&#10;lP///////////////////8thAgAAAAAAAAAAAAwsUHae0f////////////////////WNMAAAAAAA&#10;DSM7V3aZvuX////////////////////////DYxgqO0xfdI2nxuf/////////////////////////&#10;////qH+WqLvQ5/////////////////////////////////////3/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////3c7Fv7y5trSzsbKytbnA&#10;ydXj////////////////////l2xkXllVUU9MSkhHRkhLUFlmof//////////////////pyYOBwIA&#10;AAAAAAAAAAAAAAAAVv//////////////////zlAAAAAAAAAAAAAAAAAAAAAAOv//////////////&#10;////9HkLAAAAAAAAAAAAAAAAAAAAIf///////////////////58yAAAAAAAAAAAAAAAAAAAADv//&#10;/////////////////8RYAAAAAAAAAAAAAAAACDFahP///////////////////+l/HwAAAAAAAAAA&#10;BidLcZrC6f////////////////////+nSQAAAAACFy9KaIqu1fz////////////////////////T&#10;dR4mOEpedY+ry+//////////////////////////////rnKFmKzC2/b/////////////////////&#10;/////////////9/v////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////7+yqqajoaCfn6Gjpqy0wM3d7P//////////////////&#10;/4paU09LSEZEQ0JBQkNHTllpff///////////////////54uBgAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////8NWAAAAAAAAAAAAAAAAAAAVQf///////////////////+d7GgAAAAAAAAAAAAAJ&#10;NGCLtP////////////////////+fPwAAAAAAAAAEJUpxmcLr///////////////////////GZg8A&#10;AAATKkRig6fN9f/////////////////////////rjjUrPlFogZ283v//////////////////////&#10;////////vnZ/lKnB3Pn//////////////////////////////////9LY8///////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////9vLw7+/v8fP4/f//////////////////&#10;//////////iwn5qXlpaWmJufpKy2wtHh7v////////////////////6OUEpHRUREREVGR0tRWmiD&#10;qf////////////////////+mQQEAAAAAAAAAAAc2Y4+64f/////////////////////GZQoAAAAA&#10;AAQnTHOcxOz////////////////////////liC8AABMqRGKCpsz0////////////////////////&#10;////q1A2SmF7lrTW+v//////////////////////////////0od8mLHL6f//////////////////&#10;/////////////////9TO7f//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////7eXj4+Tm6O3x+f/////////////////////////////9sZSSkpWZnaOp&#10;srzQ7f//////////////////////////nVNHSU1RVmBziq/W/P//////////////////////////&#10;slYAGjVQbYuu0vf/////////////////////////////zW8+X3uZt9f5////////////////////&#10;////////////7p+DpsLh/////////////////////////////////////+PO6///////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////8AAAD/7gAOQWRvYmUAZEAAAAAC/9sAhAABAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAgICAgICAgICAgIDAwMDAwMDAwMDAQEBAQEBAQEBAQECAgECAgMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwP/wAAUCAJbBPsEAREA&#10;AhEBAxEBBBEA/90ABACg/8QBogAAAAYCAwEAAAAAAAAAAAAABwgGBQQJAwoCAQALAQAABgMBAQEA&#10;AAAAAAAAAAAGBQQDBwIIAQkACgsQAAIBAwQBAwMCAwMDAgYJdQECAwQRBRIGIQcTIgAIMRRBMiMV&#10;CVFCFmEkMxdScYEYYpElQ6Gx8CY0cgoZwdE1J+FTNoLxkqJEVHNFRjdHYyhVVlcassLS4vJkg3ST&#10;hGWjs8PT4yk4ZvN1Kjk6SElKWFlaZ2hpanZ3eHl6hYaHiImKlJWWl5iZmqSlpqeoqaq0tba3uLm6&#10;xMXGx8jJytTV1tfY2drk5ebn6Onq9PX29/j5+hEAAgEDAgQEAwUEBAQGBgVtAQIDEQQhEgUxBgAi&#10;E0FRBzJhFHEIQoEjkRVSoWIWMwmxJMHRQ3LwF+GCNCWSUxhjRPGisiY1GVQ2RWQnCnODk0Z0wtLi&#10;8lVldVY3hIWjs8PT4/MpGpSktMTU5PSVpbXF1eX1KEdXZjh2hpamtsbW5vZnd4eXp7fH1+f3SFho&#10;eIiYqLjI2Oj4OUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADgQBAAIRAxEEAAA/ALKydJBv&#10;f/aQeT/re+NIIPDrNigHDrcqCk8i3vmObfj/AH309+OOtqa9cTxx75H6+/dbPHr3vr3okDj1rr3v&#10;nGSOPp9DYfQ2/re59+oD1rIz10RcW99n1GxJFvpb/Hn/AB+nujnwwSOqsxCgjrygL9B/sT752Kj0&#10;kn/XPtpJzWhA6bEuQD14qG+t+PfJG1D6Dg29uPTBA49O4oOsbKFta/N/fdxe3vQUFSxrXr359cPf&#10;IfUD/ff77n23gAk8B1YCvXrE8D6n6e5IBNlAH1AP+vcX/wBv7YeVEoT58OnaVFDw65LE8gP044b/&#10;AFx/T625Hvp/QSD+Db24rBwCOHTHWEx2Nr8fn/jXHvr3br3XTKFta/N/fvfuvdcPfYbSwOkkj/bf&#10;7H8+6yIZEZFPHrfWaFlVrnk/0PI98rM5vYW/33+Pug0RdoJLfPr3Gg6895CWAUKTwBe1/wDY3595&#10;o3sbWvz9B/vvx7ZkjLVbp6mKdckcAhb/AOB4P4HvI9QUssZBJAP5tc8EcEc8e2orbxCS5IXhjpni&#10;es004WwUKWsD6gbAG/8AS35HvlHOHBDgaiLra44/r9fepIDGaoGZOvVoR1wVxKCGKRuCOLEKfxxc&#10;n6e8oK24/H19t1FeBA6e66KMt72Nvyv0P+tfn30HBaw9uGNlGpvh691jDqx0rfV/vH+9e84kAFjx&#10;+fadkrkceqFM1HHrKr24P0/w+vvzaXB4vwf9j9fflLxkU4dNkUJJJ65cODccX4/qOB/vPvFCroPV&#10;Yg3IX+1a/wCP6Dj29PKkvcPj692nI4dcY4pEuWtpubfW9rD/AIn3n4P/ABr2yDQEDrasQCKY66dB&#10;w3N7/wDG/wCn+Hvlwfp9PbXVRlc9ZQLC3vr0g83/ANhb24nn1dRTPWKb9I/w/wCND337d6d6i+/e&#10;/de6975L/r/77n226sSKDqrKGFD1yDEcC3vrUSf+I/HvyrQ9eCAdeZiwt9Ob8f8AG7+/E3/oP9b2&#10;51brj78PqPfuvde98wy/Qf7z/wAj9660T1gP1P8Arn/e/fZYfTm54/2/v3l1uuK9de+weQP8D/xH&#10;vw60D173wlQOp+v0/wCK/wDFfdgSpBHWznHXarq4/wAP6X9pvI0KvGxKgkWtz/X/AGHsQbdeEOqh&#10;iATT8+kc0I4+XUeWI/U8fgi3Fr/7z7BDd0SRAqi2JDE/0vqA49zVybNJIyF2yOiG9UKGp5dQJY1u&#10;ePqT/vHsuW8ah4YnBYi/ktb6ctb3k1yBEk1zC5HmAfyA/wA/QH3V2Eb/AGdYlpwxAtcH+q/4XHPs&#10;JKCI1FUS12+trn/bf7D3lFccwLtu3KiUGKf6s9AVbczTMTkV6bcnjvJHpjWx/NuLj/bc8+xDTGaY&#10;FZRzYH9Q/P8AsB7jg86SyX2mSTH2H/P0drYKIiwXPSPmxGnVe/P+A/H9Lr9ebe2GsMyMVXULXH14&#10;uCb8fXm3uXeWOY7Yxo7twA8vl0SXtvKwKLx6YajBLIXLxiw1WPF/8Px9ePczHwO+l5LWIH0+n1+t&#10;vc98pc3WrzLGj5FOI6DF3tsuku/w9Afv+GWhhbwxsbBvpyv1YfQD8ge1xQU0fotY/X6e5F3fdPEs&#10;6o1KrXHRJBEqyUrXoo+58tUeSSNwyE2HINjx9ByLEe1XFEAn0+mn/iPcUx7gz3LwO1W8uhAkSBVI&#10;GTToJMmHkRpdbWCktzxcn8W5HJ/r7f8AF6Q+n+v/ABT8e4M90rSRD464z/l6F2wuCwDev+TpZ7Cr&#10;VkdaZjfUGBH1+gHPJPPv2SOmVWAA1Anj8H/b+0/IEyXVk8MjEuBT8+l1+PDkJp1K3VRmCsSoA0g2&#10;ay/S5+o+l7D/AF/fKknW1nF/r7IObdukt55JIyQCR/LA/wAPVrJ1ZRUZPDp/23KssQQ8/Rhx+T9R&#10;/S1r/j2pKGKKc2Veb/1/w/3r3CvMd5c2q18SmP8AP0IrSJHILDoXcFRxSkak1C/5H/BfawgxKGEt&#10;puR/ViR/yP3F0fNNzDuEQ8bSpPCgDfy8ujprJDEaL0rc1tmmrcVODF6xFYWsOAb/AJU839t0qCnV&#10;1+n6jyeB7HF3dNuUUUxqe3y/1HouWMREqB0F+2aMYvJSQFbAv9LXFwSADYDi3tqoMiorhEG1G5Fl&#10;/Vb/AG59ke+bRI20yTFDQevHq8Mw8bSOFOhxxMixzQMllL2BsOB/rfkf4+xO+zSrgU6b+hSDcAgl&#10;efx7gK23OTbNwdS9M8PLoS+F4sRx3dCnkqBcjjtai94zb/Dgkfg+8tDQ+EuzKLcfk/SwH4tz7Md+&#10;3SO7iiEJz01BGynpIbeoJ6WocShQuqwAHFrAD2yZmGFZtRQG5/PNv8fZzypevLaywl/wU6TXKaWq&#10;ePUrcNHLBVRzxnSGcMf9fj/W9qrb0UU9NHpBudRP04sR9OP6n3FHP5aG/lJPbQdHG3rqWnQubDlk&#10;moI1Y3uT+D/qmH4PvjuWkApn0gm/HKn8gp+oWHs39td1KbjEHai6f8temt1g8OMkDyr/AC6SvZuH&#10;M0JKoAwLEn6X/bNvwfx7KfuaQx1Dj6Hg2H0+p/2PvoXyrdatsRwxrUj8sdRLeg+MQBgHoC8Fh1NS&#10;qut/W4II/wB4Fx7T9E8zkkKfSwP+BBueefpf2Q8y7nEsjhmJwR09axlgGHDobMTgIQqEJ/aT+n5H&#10;0/TYe1piXl868MPWlvpp5Yfjnj3j9zXcpJFL6EH/AAdCvbFcMAaUJx0LeExiU8Y9HDFT9LepT/rf&#10;S49j7QIzYdL/AFZGuPwbf4fj6/i3vHK6lU7u+pjpDA/sNehiqnwPn0pZowIrEAXt9Pr/AI/7f2FG&#10;SE1NWvIQV0m4N7j6m3uddivI5dtSMMakHoM3kTpLXy6QmTx0cj/p5/24PP8AiPbnQ171GhPUxZbk&#10;j6Xvbj+gv7ZvNFsS54/5un7ctIuknI6ZHw11IAuLGwIH5/B9P0v7bsjTySzrdbBms17c8i1uL/6/&#10;sTbVfxCwdSclTTpFNG3iDPScmpno6pWUABJArD62uQBaxHJ59qjCY8po4H4tz/vH0/HuJObbpTPL&#10;Q8FH+X/P0bWcbaB9nQs7alMtKgFiWYqLg/RCQD/W/uTueieSD6D9Njz9Be/t/krcQkqZyDX+VOq7&#10;lCfDB6ZtwwpE7yMPy6/S31JB/A5F+Paf21jUFUurT+tfz/wb3JPM9w0u3Fwfwf5ui2zjAmUEceg0&#10;fLPDXrCrAIWYfQ3stvzcA+19ue9Lh38YFvBJ9Pr9ABb+n19xBsTs27qSxqHH+Ho8uQBDIP8AVx6X&#10;mPSOsCDSH1abk/UEjVYW/rb2XvG1VQ+YkU6iA7W5/o1h/vXuZN5uIotoijBOB/hFf8vQdhQtMft6&#10;XEGAg0rKsQuVHF7j/evrf2Y+jhaoxel1v+3bm34QHj6f194/z3yJfkBzqLA9CgQ6oGBGOmiuoDTS&#10;iVFA0sQRbj1Ef6x4t7LzvDFrFkHfTa0hNwR9GLG30+g9zhyvusn0qfqHVWn7B0HbuBQ/w4z0oaFT&#10;NTMhtcrYf4abc8/63sKdx0MM8aCwuQQQf63P0495A8lbjMDIzSZFCOgRu0CyVFMdMjySUFSGSwDu&#10;17g3Fh+ACPYaVFPFRObC3J/I+v8Athx7yT5PunvJYkduP+foDbhbeCrMBjrDkZZq+FmLAjSFPB+g&#10;4B+p/r7dcTVu/wClja/9f8D/AMR7mu7sYbS1MhYV0jH20HQbgkLSihzXoFN0Y+MvpKLqAI1fm4Y3&#10;5tYH2vqZmlTmxsB9f9t/xHvFrmi+WDdWVGpRj1JVklLda8T/AJuo+Nxg/hzlRb0/UfW9wP6c8e8E&#10;satKq2/31/eTXtZdRvbwMTmi/wAhToI72D4rAcD0Cm7HkpJqh9RAAYjj8jn68e3PwQJAdQU8fQ21&#10;fUf7D3KHMc5+lDRsRmnRftdujSBSM9ArTZavrM1443cDUoBH6eOfp6ifp7aadVapOgfQnj/e/cR/&#10;vd7a6kLt59DZbJDGgp5dDRlKadsI8k7a7xqOfyLDjnn6+1YoOixve/8AX68exVZ7+0qpokxXohut&#10;vIcmlB0W2toQKuZwoK6iOQf8fz9Le89OOT9fqPz/AI+xzbXwexMjGpIp0W+AVkUfPpE7hQWZAqn9&#10;YH/JI9rPH6iFFyB9ef7X04X/AGr3AvO29Qw3FyoOV/1fy8uhfZ2xMaUFegtbbb1kom8SMNZa1jbU&#10;D9PpwpH+8+xFwiKEDSDizA2/1x9L35v7w65+3CS8nokh0Cn/AB0H/L0NNrgMNGYd3QybJxEFFEbx&#10;KJSGP0HHP9m35HvJk31lQB+Ln6/gm1uf6D2JPbpS2pT8VP8AKB/l6tuaqM06CXtun8Epm0qpurAj&#10;V+AL/U/X2xhxq4/HB/2/vKTlraXURuw7TQn7Pl0BtwdQrAdEo33kFrUmjDEqSy/QXuOCf6e3GF+R&#10;/vvz9fctWsag4x0GZo2ZqnorG58exDkAMpUjn63KH/Dnge3hZlVBq/AP0t/tufZ19OxjEo+H/N03&#10;HUk149AdU4aWapbQD+tb/j/U3/H594PNqa4+n+H/ACP2SXMKqxdRjz6VIBnHSip8O1NCGlUH6n+v&#10;+vfj3kW7f8j9lU90IgVCOD+VOqMRgMMV6hVbRw3H5ZiBe5/BP9QPr7kogJ+nNuOT/sPz7i/mrdZY&#10;Iy0cgBNakfZ/qHS62sxKO5RTpRbLw65WvOuJWAZAv44drc/W59yoVKSKfpdrcf4/X2A7HmkrMyyS&#10;YFP9XHoGcz8v+JE7qmM/6uHQs7w6umnwnlghADRn6kD6Rsw+kf8AVfa1plE1Owtza3+2H+x59jzb&#10;t2W4ZHVsdY87xbSWVwQTSn+fqu7cdFVbfztprIQQxtc/2yLD6G3HtD5rGuHJUfU3+v5H4/2/uTNr&#10;u/FQxA1LDq+z7yFnoXOodG76t3vE9BDTyPcrAiWC/nkD6sb8n22Yqplx1ZGdRUawDz+NRuLcf19w&#10;x708jJvG1zzCAGShz9or6fLrJvkXfqi2BfGOjk9TdjHDZ6iMM7Ikk9OpXSdHJfUeHX1c+zAbfrUq&#10;olYEtdQ1zf6kA8ekD/eT75U8+7NLtNzIjrpYMeH59ZJbZN9VGreZA6t/6l3JHuOCgkBErSQqRrU/&#10;rWQRrwGPFvaI7Co2lpJgB+pCWN+b6+bf4+wXyXuvg73D35DY+2vTm924a1JIzQ9H7x2LjXDcpy6A&#10;Pa1gSAG08X4B/Psq5Roqxg3+rPF+OCw599PfbG+8TbreIOdWD/xmp6x35jg03MpHHomndeOWpEx0&#10;gXRkbTx6TIw41X5tH7f4muhJ+lhYf4H3klsU/iLG2o0xTqP7sBWAC5z/AIOq2t2UX29ZKy3Ds7gW&#10;tayufwB9SPcuOMHkj+v0t/T3KNjcmi58ugrdTEPp/ED0GmQq3jvZueAbj/X/AKEe84W1rD+vs/Yq&#10;dJzppXpZaXClgw49IysqHLPrPH+t/r+3WgmMLA8jn/iLf19kW6wKysdOCOhLDK1BU8eHQE9jYP8A&#10;jFPLGqBuCef8ZlJv6TwB7V1LIakoAfpb/ebe4dv4VgnlJ+Gp6PIGJC1OT0Ufc+Kp9tQySmMI95Of&#10;r9LgE2C/ke33wKkR+oPP+++ntiF9QVl+HoxjUrUkdF8kz8tdk2XyegSooAB5uR9bk+0/VuVYn6cn&#10;/efZ7Yq8hIXpFfXARdI49GC2ljoq5ELRq7BVvxf62B45P6T/ALf2zuHla/1/H++/2/sRQqkYqzGn&#10;RKo1yUHA9DhTVVHhIEVLoIxbgKSbhb34F7+80NFexI+n+I9p5txhFYl4nh0ILW2KKpI6SOc37LEj&#10;pHI5vqACA+njjkvb3lnp00lQv4/4p7pY2skl0txTBNPz6M6aVbHTLt7d9dJKrs87AvcX/pf8839p&#10;6ppVUk25ufz/AMa9y1tN9HBbRxHivRNdRsxqox0ZjaW8zKkVPKSCATYhgSLLz+qw59pnIQvIjKP8&#10;L8/0HsQW12tdWo6KdF0kJLUPp0a/r7cFFRSxyEWbUzE2PBugtww4t/vPvFhqdo3a/wBLj8j+p/w9&#10;o90mLrQMfl09Agj0gdS+5c9DkMVG0LM1kmIAH1/bH+J/PtZxxgsGtyfr/vPsODVpdic16Oh8K/Z0&#10;SDIZGpXG1ALSKNMlg35/1vePOQeSl4v+f+hW9iXZLnRqVj3Keia8QCpr0/fH3cLUm6EJflS3qIP0&#10;1Rn8m3sE6/GK0pJW7X+tx/sP949rN2YFKpw8+iWJGaWgAyerotnb/kTHxr9wSjQxsRp/ogFhZuLg&#10;f6/tZ7cUUtLYf6gAf77j3GE6mW/Ut8KNX8+jC7IhtXbgVHRTO+WbdWbgUnWr1M7FRcAnXDa99R+n&#10;sKOwRNkJ2ijN11Sggk8LcAkc/X3KG2Rn6SNkHcwr1Ce9XHi3VAxpXqzv4dUGM2jtOnmlRFkFJSM5&#10;QAvYEsCbgDgj2h4V/g1IztdTpN7H/Anj6c2HvZsJ7yYJ5AjpqCbwI6/I9GiyVt8ZiOGICaMSxlQw&#10;t6bogvbUPofaE88mbyaA3I8lrE2Btcj/AFXuYuWdqjtI1kdaUFegtdym6uGWvHoydJj6TY+1XlVP&#10;G0dNyeD+oKD9Aljc8ezCbSxkVFToSlmNvyD9Lf4D2k5u3RDCbeNjSlOhrsVgIofFYdVZ/JXftZnK&#10;+Wlpap/GXlS1jzz+SGPubmqvhgvAsw4/pa39fcWxGQPRTwP+qvRjeMpUBuPSF6n21IhgqJl1vJ4p&#10;CWtydbMCPSPx7CLLI1RMR/tf9bXuB9fcj8vO8VHJ4rX9n/F9AbdUjZqUx1Yz1/OmMoEduLQLewv9&#10;C54+luD7dcSpgS1vob/7Yf8AE+xQm9TGUASY6vt23L4TOVx0nN85I5CpvHI1tP0tbm5t+D7eFo46&#10;yUNpBsR+bf6/4PuT9tvgLHxSx1U/w9F00eq4CqopUf4em2PcMuDxLGWRhdAV0A6vUOLXsL3/AMPb&#10;PntFGNNtPpIt/gLD/eL+ye4spNxnZqkk9HUjrb2iqR3EdO2wRU7knkqvWUMob125uX024I/HPvnt&#10;0iYKw+hvf+vNvZLunL5RWqvAU6RWs3iSDqP2nRvRJoN10qOB9ASpuCbfS/09riWq+2Q2YgHj/bAf&#10;63sN2kP08vhqMjHRxQsK+XRaKHBCvro1ZFOpixP+Jb/jfsP8zl5NTFZDfj/W5/2N7+xPeWkk1sGb&#10;jSn+DrcEvfpXh0ZraGyKVaWIvFGxIJun4Kj6G6ni5/2NvabkaWuhKk6tWsfX+v8AT6/09g6fbnrQ&#10;Dz6W3FdGONOlzRw0+DrI2CKp1rcAcDR9LfT/AHv2x0WMemrA/wBPrb1A/wCP9Pp7EHLdn4F7Fr4Z&#10;6D0z6SanPQlVmdhyGOWL9Re2rg2Fhb0+oj2qspWacf42sSBz/tj/AI+5F5lMUm0mMfw9Jy4fFekZ&#10;g8QGzEdSii/3AuPwOR/QXv7KXuGoRcmSR9WYD/kprfn3jVdM63xTVjJ/w9JJYqMWHmej47Xgb+EQ&#10;oP7KKP6/7qX+n+t7dcXJHdGt9QP+I/r7WqqoFkIx0qiLaQK93+TpnzcMo1gf7Vx/t/Yt4KojCKCT&#10;wCR/rg/m/sUbZLAxjIHb047toI8qdABuqimaSV+Lg3/NrFSP9f8APtfU9asZBuRf/iR7PN7tUl29&#10;WRc1r0H5X/UIIxXoNMngmqIrBAzWBJI/xB/p7gZSujkcC5vcfT/jfuMUuimuNm+Lq0doa66Z6dNu&#10;Yyopad9QUAIf9t9Ln6e3/BRrKiAC5On6/wCJ9wb7iTaba7IYg6W/wdSfyiQssCtxqOgc7EqGpqx2&#10;drBXYkAccWJ/x9jZsrbz1ORgcxkhGUnkWHrX6en3y998uYpLOOWJpckPT/VXrLDlCxFwFdFBOOut&#10;o5GHIoIg6NyhK2Ou5BFvqR9PZ59q0a0lJGtrWRvyD+f9b6++V3O27yXt9PR86q/nU9ZDbVbrFbxA&#10;jPRj9s41IaVJAt1KlObfThr8KOefaulZXBCD6WvyP1f0H+Fr+49aUqQzMaV6OQuoEAZp0tKWlY3s&#10;qhNJtxze4/2FufafraJahWKjg2Dcjhgfxdfp/r+xZsW9PaMg8SiCv8+iq+shOANPSd3BgxXA2jBY&#10;X1XH/GvYeZnb6SRy/tgargkWuf8AG9iPcg23OEolWkx4fP8Az9E/7qRSap024rbS0q8xAAMCCBzy&#10;Pre3sJKvY0L1BkCLcnm40gcf4qb+5O2v3FuoowviMF+f/F9FF1tAZqeGOp9bii6lbcG4IA4tYk/U&#10;fUke+NTtdaOnaUIAQLghuDYf008+5y9t+fnudxgR5yQTQ/t+3oKbrtwjDVQVHRNu8sLehqVVFuwh&#10;A4v9HI9gnuWolidl5vwDp+g5P9STf30m5L323XbYSWNa4/YOo0vrMtMwUY6K/sbZkEk7ySQKf3JW&#10;Lcarj+nB459pNpyYX1Hkr+fY6g5rDyrGknn/AC/b0XtZlasyilOhRO1TDUIY49K3DWFvpdTz6f6e&#10;w4y51VdwfyOD/wAFX/inuSNivPqmBDEjotljWM8M9GF2vF9tjNBAB8aqCByL3I/3v2IW2pFhhQf7&#10;z/rj/Ye5FiK+A2r0p1WKOr6h0VbuOlkrqiUDm7WItxw3449ibjpFk5HI/wAfr9PcT80bVZ3MrUoc&#10;cPn0LNvbQFr0Sbdq1+IMnh4ABOkX/wBV/S449qqCQInIH6eD+b3v7hHdeUHmuqqCFU8AcU/YehVF&#10;cKiY406D9N3zwobiTXpNyQSL2J/r9Of6+2nJy3RiDzc/0/p+Pz7Fe3bcdqsSo+Mig/n0H70rNJRh&#10;xr0o9oyVGXysUspk0XVuTb8ngfXjjn2HdcxMx4+oN/8Afc+97aJ5LmORm4N0GNzRYkYKOjwYCCH+&#10;EKAbNoa7OSQLD6fj629vOMuVW/0sP969ztsd5HDp1vk+vAdAedQ5NRmvQJ76UQOwQq17eoX/ACT9&#10;OfwR7cqkL4z/AIA/kf4e5U2rc4tAXPlnyP2dFkkZBx0ntrVkzVCLdbtIFtZrEJfn6nnn2xRSETlR&#10;wA3H+x9lHNF8pjZVOBU9GdhaCShI7uhHz8erGgyKDe/4/JB+nPHtwyM7pSPz9Lj/AGFv9h7jzZ79&#10;GvBRjUf4T0J5IWSAAgU6DfZeIjm3JGzIOJCR9ObuvBuD7AHOPK9Y7Kx/Uv5/xPudNpJlth59AncK&#10;eIFpnPVrGwYaSDC00bICPD9PqP0/7D+vtPV4mljKtfhTzf6/Q+1N3buCtOHRdoKgkcOhFwoo4ZzI&#10;hQMzXK2N+AxsPpyPz7V2zqEqNRHIAP1/r7bhjdak8Om0UeLToIO5M2Vp0WMgL61N1PNrnizf0Psd&#10;MFMIHjA+oP8AsPqOP9t7D+92zTRVPHper6GB6rV7hwjZvFVDEalLj8gHlXJ+ob6E+x1xchqKcD6/&#10;S3+tp/2P49xFvVuYWUgU6EFqyyIGHpnqh3ubFDbm6POGWNtUrAKLtbylfoRybJz/ALH3z+wN/wDq&#10;p/6Jvq9hvxW/n0soPTpj/wBIM+j/AIEn/j3/AAfpH1+4vb6/0/2Hv//QsqILGwB4tf8AwAP198aW&#10;IAoTSvWa/wCEjrcuQcECxtdjYjgcXJ+nA99p9ePpb/eb+9KKCh49bHz49cXP0H+x/wB795Dxz731&#10;vrH78CfqPoVI/wBva3vTKCCDx60RXr3vtRew/wB99PeiQgqeHVgCcDr3v1ihP++HvROtRTrTLUBf&#10;Lr3vvUx4J/3j3VYgDXqgjQcB1731b6W+v+It7e+zq1KDhjr3vmoLEt+FK6j/AIfkgf4Ae9M6gaTx&#10;Pr17rxNhf6/63/G7e5aNAvq1MWsbXH9f6ey51unYqsaiMenVl+IdcojCAxGoPxb6c8N9OffauLiz&#10;N/sQLf4/m9vfmhbw8/F06eJ64CQeTi4BJ1X+tzf+l78+/Str0k/i4P8AsR+Pe7dSEkHr1UqDk8ev&#10;TEEgf6x/w/P/ABX3j9vDHEdM8DTrB7zqRYDm/wCLf77+nup1FhQjT59OqMH59dMqleOG45NrXuL/&#10;AOPvsrc/S5t9fx7qXVck468QevIrWtbn6/7D+vuUjBIwh/VdjYf4+y9xql1jh1XScdSkOlNJ+vP0&#10;+nPvGQx5AJ/33+29qElUDSzADp3rCY3ZgVF+TwPqb/69hx7x6G/Nl/wZgD/r/X6e3TcRCgBJ+zpg&#10;1qcdYvt5ATqAUk3sTzawF+L/AJHv2kgj3YypQ562FJ+XXSxPe9rWI+vvOrG2kcAgg3/2PtGxGok8&#10;OnaUx1K5sLfWw+vuRGoVR/X/AH3596kdmAU/D17rDpjBPB+pJ+n1/wBj7ye2+vdde/KxDWH55P8A&#10;rX96b4T1WSpWo4jrkn6h/sf96PuRf/fW9p/y6YDGmRnrN7wsxvYHj/kft5BQU8+no66esLG5uP6e&#10;+YcW5vx9f+Ne6+Ga+XVCpyD1z1j/AB/3j/ivvgW1G/4H0/2/+F/dwCB1ZF0ggdY5DqFgD/vH+H+P&#10;vzFieNJH+IP/AESVPu4pXIx0oCp6HqN75pqtzptzYLe3+8kn/effjSuOHVWpXHDr3vn711Xr3v17&#10;W/xNvfuvde99MbDj6n6H8A/i/vwpUV62KVFfXr3vGrNq9XNvpYD/AFve3UFaKeniqjIPXvfIk/QA&#10;i/14591GKdNDBrXrphcEe+SgAAAk/wCLWvybn6f4+7MamvXm49eUWAHvkDb/AFvz/re9dV66ZS1r&#10;fi/vxJvxb6/7x79+fViRSgrXrhob22ZBtMbHk2Unjk8C/sxsBV6HgTTpmUjQescynSPpwR/vDX/4&#10;n2Cm6Yon1azawcjj8+i3+9e5q5WlkVo1j+HH+XoO3agh2bppqBo5P9r6W/2m17/T2Wbe1P5PIq8k&#10;Kb/Xn1r9OPeUPIc5iKNJ/EP8n+boB7smrWB5/wCfrulmAYE/pBIP0/1JA/PsP8Jh5mqQxDAc/T8g&#10;kf4fX3J2+75EINIepr/q8+iazsy8ldJr1nraiJ0HJH0uOL8G/wDU/X2KgxsiQKrqf0i1/oFH+t+e&#10;fcaQ3qm4L6+8Gv2V/wCK6P8A6YhdPn0j6uq9bWvoP1/ra5/Gq3PtvO2jO4dlYi97cWNySLcfTn2K&#10;bXmeWH9OKSjfL5ev+rj0i/dquzEj16ZazIQQxsWIvYAK9gDcBebH/H3wqcUKMaFWxAuf9vb+n+Hv&#10;IT2r3K4vbtWlYspIPz8uiDfLeOGCiny6Lh2Hl6dtaEqCTIvp/TwWYkkkHnV7lUCtGLni5JH9f+I9&#10;5UXtwv0UYBp256jhYi01aY6KPudIayWVI7kkqRfj6D86Sf8AifajjmU2+txb8f0HuNpQwvvFHw1/&#10;zf5j0fRppSh4U6Q1fjLQOAPUY7Dnnmw5/Htyo6giQc2ubfTn6Xv/AK3sn5629L7bGANcA/z6Mtqb&#10;wp6eXTNtwS4/Iozgfts7cf0INrX0/wBPc+vYOqsSCdPuJOUGbbboxkUXV0JrzTKury6E3NU/8SgS&#10;RRqYxg8m34B/F/6e2lagRgi/0uBx7Ge7WJv5PGAqGXPRUh8KhrnqJhoZaeRY2UgXAUH8Wueb2/p7&#10;d8LlSs6x6rm9hYcf737g3njYI0gY6aCn+U9CHbLmrUJz0N2EjnCI4Tn8H8W4HsbMdUtNS/6rWDY2&#10;5UILqR/jpBH+x94obzbLbXuMaSP8PQ1jk1xt9nQpYwmaExuLhg/045/x5HtEZ6oaNmCDQSGJAH1/&#10;1yf6+5p5Etk3KGOOQhmCqB8seXQb3GVozUjoKdyQLi8iJwpCtI9z9fob35I/r7QlBJO2SViBp8in&#10;8/2Tc/j6+xxzXtsNnszjgx/2ei+yldrivy6VO28mtaaYKSQpDEfngjiwYi4PsxuImVqONTfnhrAf&#10;Sw/x/rb3gRzJrh3WZ0IFGx9vUiWorFjo0+BpRU4uIaTqMZtfgcH/AGPt1DgEj88D/Ai1xa39Bx7b&#10;RjJECpwRj/LX869OUq3TBLS/bV19JBAN/pzYnkf1+vtBbon8RBB+t2+hPAF/969i7k9zqeMkUp0h&#10;vl7R9nTzkcbFVRwu6m+pfz/VVPP+39vWy67yhATyNV+P9qH+wt7C/uRAod3HAj/J0t2pqIBTpQ7R&#10;pvtxFGABz/vZP+F/z7XGcgE9M1hfUCBx/VLc/kD2BeUL42e4REGgBA/aQejC/iDx/l/k6cN30C1N&#10;GxZS10k+n/BXHNx7LDuLBo9Wxe6FmBA0KwsSbXJ4B951cr8zSLtcYDfg/wBXn1GF9Y1ujjHRcIY/&#10;taxlRWBDv+q39fx/T3LxO1Y5IvRGSWVWJ4sb3tawP4HsBc08zzrKxdxSp6MrLblK1HQn4KpkLRrp&#10;IPp5/H9kf1vf2+Um3PFVJwVII4/s8Nf8KePcTbxv3ixP3dtD9vD7ej+0swjE06GbEszRKfqzCzH8&#10;D6j8c8D2LVLSLFRR3IuwC2/IHN78fn8e4oa6aS6YUNASfz8v8vR+qhYqAdSK0gsXAJOlFUf6wOrj&#10;+nI9oTcuKQhmQXJHH+tc/wCHuReWt5aMxqTjVnoou4Q1TTpmemaQ3YC31sCb3vccf09smBxjKXd1&#10;IK2A4/BJv9R7O973hZaIr9lcdJraIKD246wmnC+kC7E2Yf7Sf9f/AA946yPTWBQDYvz/AIWYe1m3&#10;boRaMrOKBcf5emJYwZSacOmyrwKTnWFPJJPP5IH14PPsQcJAkiJbUDpC8AfW9/8Abe435mvzJcMw&#10;btJr0cWkYMa9PeFomo4NKqQANP1/HI9uWfxuukk+pYKLXte4HH+wHtrlHczFfowbtrQ/n09ewVi4&#10;eXTTuaMtCSQNWkn6/wBTx7DGlLUtWLgjS9ybf0PP+9+55uJxc2RWtQY+g0imK4qOglqKFGnLEevW&#10;G/1rHm/H0I9rTJKMhjnX9WqFgSPoDYEX/wBj7jK3paXwY4KNXo3Yh42+zpZ4iRodFv0kpx9P7It/&#10;Tn2HmD2wgyGtk+lzcfT6i31APtfzHzE/0elW/wBX7embO2QSEqOhYx0zSRRmx+g5txa/+vzb2OkN&#10;AIqLSg40hf8AY2J/p9Le4WTcC91Rm/U11+XR0YP06066raYyAygHRexBNj6jx+P+J9l933SM9TIV&#10;Un9H44vz/t/c68o7gnhqXalaf4Og5fQ1LUHXKhp/HewA0lgBc3t9B/vHsCslQ1Gp9SG3Njz9NR4+&#10;nvIvlfe7ZAgEmcf4B8+ghe2jsTQdQMvSI4DDlrc8/wCJP+wPsJ9xUk4kZVBADXJH9Le8luQd5hE8&#10;LNKNZH+XoC77auUcaeuNIkMdPdvwv0/PPH+xt7l7epnuA6n9QHP+It/xPuYOYuao1slCyjV/q+fQ&#10;U22zcSCo8+gl3TTCWW8alh6gSP66z9SfY2YvFxvSmQ21Aen+t+Bz6feG/M3MMku7V1Vz/lPz6k+w&#10;h/RU+n+bpmpIZIKRoghuQRfi2ri5+oP+8e2GsjEczEEeg8/7f8cc+8nfbLmIRWMHfk0/1ceghu9u&#10;XlJA6BbdmKlqZZkeMkPr02uLXvyeB/X3BlqC6lF+pBH+8f6/udp90+tgBJ8h0WWUBR6+nQbY/bS0&#10;FZ9wy6QbfUnn1D/aQLe8NHEUcuwPAJJH/Ee4s3W7UXculviboZQD9NehGrPDV0BhU31Rqgv+Lf1I&#10;vb6+3Zq4g6b/AJ/oL2/2/s82h1Zo9TYr0iuwCpr0F9XtZBHLKUNxGRw305B54+l/b5QnyBTfk25/&#10;1z7k43KwbVKwYUCkn8geg/HHqvAadlf8lOi87vpmhrhCqm2tgf6EcfT+p9iZt+j8ixMVvyRx/gf9&#10;b3gf7n82um6zxeJ2Bh/PPr1JO1WKtCGpwFel/tXakdViVmaNvVEfyOfzx6SD9fau1imJQAMOb3+g&#10;/wAR/iPcXNcNuMWo/EejOMeA2kCg6yU+F+zq5fTYXsOSQSRf8gfke4dTKrqCDcH8/wC9+5f9srGQ&#10;3g1JQDH+XpBus9UOfLosPftSaWidVIMhXULG4/AA5sbke4DMqji9/wDW495cWtxb29vGdfdQdAiZ&#10;TKxDfD1X4KXI19a5aIeNpX5uw/tf4Aj6D3yhlu3J/H9P8R7Odu3NGYKX6RzWxSpTj/k6Yt0baeKm&#10;Z2j4ZGIsxuCEbk+kf19uRclbXAFjb/bE+xza3URjVS2R0iRFViVGfPoC4MasdYzujeklf8bki1r/&#10;AFsPeSIgck/6m/slu2ihidmbFevFSzUHE9YsrBOziCNDc+lRxb1G4/2wHubG4Nuf99f/AF/cc3u8&#10;IZ3UP3Z/Z06LJnozDNemqs2nXGnE8kbsOXsSbAAG/wDZ+v8AT/D24wAuygD62P8Atm5/2PuLee76&#10;KGzkkMgwpP7dIH8x0ebdBRgtO2vS/wCnsLNJm4Ynhcr5kSw/xbWRz/tJt/r+1ImPsiyaTqHNyOOf&#10;9hfi3vEO65vNvujJ4oK6yMflnjw6N77aVktJKr2kEdWm4zrBMptaSOSH60jKSyhwSqi45X06r8f1&#10;t7l0sohYKx/Vxx/U/T+n595H+3u9HcIoVVq93+Qf5+sSvczbhYys4U0AI/Z1TP8AJzqiow+5pmSB&#10;yplcAa1I/VIOVHqAHj/2HvNWRJOhHJNjfj/D8e8idnYwSpITgn/KP8x6x9h3ORLxCp7Qc/mege25&#10;QzYeGJ2cxlYyNNzp4vxyARe/PtA5OmMZJUWsSbn/AAt/T2MtysItz2q5Rs6kP8x1kLyNvfhm3LP/&#10;AA/6uPQ67Kz7pU00iONSSxEf4aSdX5tz+Pa22Vkz/mC1ilrcD8sFP5+t/fLX7x3KDbde3M6xURn/&#10;ADwn2dZkcl7otxbRktmg6uV+Im8/vZKCGWQB1iKji36pWRf7RPBPPtY7ppvuqFzYtdBf/koNb/Y/&#10;j3gvsDm13xfKrHqR9wBks2byC9XWUNVr25ERcnwHnj8sxv8AX6c+yj52mWmybr9CrEEW5F2P9QP6&#10;++mfs1fmfbrfjnh/vNP8nWPnNsRMkgHE/wCToonbEck4rLLwVkW1+fTIoNrXH1HuXRjUl/6KvvKf&#10;ZrgIqgn06i7cOH5dVr9jRtBWzIQQoacn63szWWw+lx7np/xX/iP979ybtMxkKheo83KbQ5Pz6B+e&#10;JJI1JHJUfX8fU++S8n/X4+nsaowEdSDUdX2671SLnpNZKmHhfSDdfp/Qk3/3n3kaTQRY/TSBx/sL&#10;/j2T3kzOHUkZz/l6GdrISxBPHpIQ4oVkczSgjSHbg2/TdiPoeeP9v7WeAYuRf68Dn+ll9x3vcahf&#10;Eb0qKfaehRt/c1Dw6In8iqc0LPFELgvNr5+q3Yrp/wAeefp7V9RIAlueAR7j63uit0QDxPRpOfDi&#10;Lk/hB/b0U/bO36iqq1qDEDrcNfU30uAB+k88e0xUfusfryTb/jfuSNnKeEx1Z6B1zdNLI9PXozu3&#10;dWHpF1+mzEL/AE9Skc302+vvgkBB5Un/AFh/xr21ve8wWMbKsoCDjX1/4qnQh2eweRg+nqWa6pzN&#10;Q0ELOwUlQFtYkerUDqJ/P9PctE0j/WH1I/P/ABT2ELTd47iVSG7f9Xz6GAtUij0gdvTHuTBTwLCz&#10;h3bRYg3/ACBa3HPtsrJGBNufr+B7E/7/AEsowqyCtagHpOtjqLFWOk+XSw662lU16i8LBbgEg2I5&#10;IBHHtpe7izAj/Yf4ezjbeZ2nOlmUD1Xj/PpqS0KcF6GVsI+ElUC90QG7Ekj1H6ekfge4ElMNLEj6&#10;j/Y+x9tW6gAHXUdFFzbAAkeXSuxW7J4q2CFJALvfn6f7cH+vtpS0UpsLf2QP9j7ERuUuCO6tePSI&#10;YGOhtqnbL4lDKRyh/Nr3Tn+v1t7dY5mBUm9rf8Tz7dkii8FjQinVlZtXl0EuR27TTUk0K8NIHBBb&#10;+1+DcA+n3hydZenKX5Fx/h9D7S2DSJNOhI1163eA8Bk9S+pNktRbiWZYxpLNazNcaii/TQB9faBd&#10;RPJfmwAH+N7f7Hi/tVuE+mMeJxHHouhiXVqA7v8AV/k6sBjqpMZSQxINLeNV5+lwAP8AeT7npOkE&#10;JUn+zb6f8V9heBkmuWI9ei7fpGjtdIPHpOnCVObzdPUGJnCy+ZbEjn/Hg88e0fWwRVEzyuLi5+v5&#10;HNyPqL39yZtEmqNY/kOocuh4lxI44E9HX2fk6/CYSkoac+NxEouP6nQLf2T9T/T6+wV3zI1zBDax&#10;IUAD9IHP+359jjarGJX8Q8ePSC+kKxBBx6sL+PlAPt0yFd/nCkjlma11kbSb8fgg/wCw99bF227P&#10;HO6NrLljf8C3FvSfr7Fd3dm2smIPAV6Q7ZbmW6Gvqf8AIbtCjxmKnpIqhI1CMgUAHkIRc3cfgexw&#10;C/Zwqlrcfkf4W9xJcz3W4X7ilVJ6kUmG0tVFeA6q2kmO78y04/dudIK/11X+g1cC/tF5yvjQFi3P&#10;N/p+P9j/AIexLabUIow8q5/zdA+fciXYBq56Nx1lsye0I+3cAJFySbfU/wC0+0jQyLWTkckFiR9P&#10;z/t/YhtEAUInRa48eQNTPQ/ZuM4DGs62VxCF4JJuFv8AkLxz7UldHHRU4ubej/iPYh27YpLiZZNH&#10;D/V6dKprtbSBlVs9BftWKt3NlSdGtPLY2DA3U3/owsL+/YjIR+N3LcLY3sPoB/gfYtu3W0gEa4IH&#10;8+iewYXE7E8f+K/z9P8A2Ht2WKOOlWP1SEKfUbEFrEfpvz7DPeea8lZ442uNZA4/qV+nPsS8uv4u&#10;gt8WOlm6yMF+VKdGN6R2lDRYWOWZbOaZWYhjb9LkfVFPN/at2fI4pFZ+NQv9P9jce1/Mxhggd2bN&#10;Ok21IXIYjFOg17uhhNS0cTBjcIBf+yLrx/Xj26ZPIjUVB+pP1HH05/P09wxAwe8JQVB/l9vQkldI&#10;48fF0FezNsO0vmeOwADHk8+oWsNPP+39obJTX9R/xsbf63sYy3Cx2gB8uktqxd2/L/L0YvDUYjjW&#10;NRax/J+nv2Gq49WljcFhe/0+p/N/6+yBL1GkCau08f8AV9vRnMQsVG406Z9142e4eFAbepuT9bj6&#10;WHtR1P26qWGi5J+n+t/rfX2b2s0ULBweg7OdROnpM4Y1xmMTRkIv+vb6j88/T2gs9WARyhW4sw+n&#10;PIP059md1diW3cVqCD0jMhRhU9Drs/GtJJC7qLixvfj9X/FPZa9yxvJViRR+eePzqJPuBd8RoL3U&#10;R28P2HowjVJUNcn5dGw25KIaMRMf08cW+mnSLXt+f9b3ipqx4EUE2sAOR+eP8fp7SXm4qtnVSagf&#10;6vPpyG10mgHUqqpkqCTYk/QEHi3+uAeefYg4HMBRFdxwf6c8n/E+7cvbqJJEo2a0/n1S7hKK48+g&#10;y3Dg9byHxm39b/1H44sePYhpXtJGGVv6gEAXv/sT7mRKXW2lWNWpXoKsxWbSeFekBJh404dCVuPS&#10;x4PPH0/x59p+eoqWqFGprXt9B/j/AI+4T3NJIbuUFaLXo7jUFAT0+UlHQpTzKQF9IuE+l/8AH/E2&#10;9j911SNWLEGFzZAR9P18j8fT3F3OVstxaTN5+Ef8HQx5cbRcwNXGof4eq7Plbuj+69PV1McmkIs6&#10;X0gm6hR9NQFrt/tvZ1+u8NCGbWg9Pjsbi4txyPfIP70m2z2jM8eqhU48sf5Os1/b0K0K/wAVB0WL&#10;42dzncO4/saieG61FPGCVIazSEfXWRquPZhqWIRxoo+gH4/p/th75X75K4u7gkUYn/VX59T1aIBE&#10;ij06uT2wqVONpXVgysrMdJJuxlc3H+FiPbhpvYsbLcav62sf9h9fYUaZQQBx6XIpUUPS1ipyBzx9&#10;eL8/X/WI94jEbFgWP5/SbHn+tv6e3orwoTxp1oxhq9cJqISEEaf8bk8n/YD221FL5Abg/wC+P+t7&#10;WRX4BrXu6beIUpTrtKTRbj+l7H2m5sPGXvpP+xH+t/r+xBa71IpUBhp6QSWimpp1iqqKJ43DqwYr&#10;a9wB/rf1v/xHtMbhoAlI6W/sm3+Nwf8AYe5x9uOZGgvYZBIAK5+R8j9lOgvu9kGB7cdFt7Q2mchC&#10;8fjLWsygE/QKt/7P1J9lf3DhPLPIeVP0+oFyGN/effL3uVLHtkCrNUUHAE+XUeTbUrzN29ADhNnm&#10;jqrrCynyMWuf6f7D8ewvzVM9GpUA2Ktbgn6f7D8+5E5W58N3csZpxXUP9XHoqv8AayisQvQnU21B&#10;JplKfQi92P5Fzf0/19hXVl2qSSDyTyB/Sw/3r3lfydzTHIqHxcEY/b9vQGvbNlBFKdKA4taWjaNB&#10;yPVyf6XP9B9T7W+ILCJLA/2f9hx7knduc4oIGCzdwH+rz6esLJ5SF04HRat3YgVNfMXQ2JYf8nG1&#10;uD7EDD1TIVW9rn6WP+F/YNst7G63MheQHzx+R/y9CA2SR0NM9Ff7T2nTmhkZV58Tabk/UMT/AKn8&#10;e13GxaMN9QFH455/4j3red7trEpEtPEPn0oSJ2HDHRNKbbMlRXyxtGTGswVeTewIB/s2NyPbZWsu&#10;k3+lz+P8Pz7KIbya+NdNV6R3ShNNPn0L22sQMdLCFUggAWuDex/ABt+faPq1jLC7C97/AJ+n5/H1&#10;9m1vGIW8ShqOiK8hE4JUY6MXhZ6z7coiH1KAPr9P979846xI1AUnj/D/AI37W/1hkgdFRgMjj0QN&#10;tSklgh6i1mzpsmzPLCeAW+p/HP8AqD7lLUmZCoP9m/0/4pf6+5P5b3oXEUUusVxXoivLNUc9p6R1&#10;TgBhqtZBGy6Xtwebg8fUL9D7wRIofWf1Etf+lr8e2OcN5WOLtlHn0a7VASFAU9ONU09dTxwohawu&#10;bW/xI/r9PeXJOr0zL/T/AIp7AvK+6rJuKKj1Y/5+j/cUKWyinXe3MNNj8pFUSppDG4Nz/qg35AHF&#10;vYUz0aNUuzf6r/ffj3llsLF7NWPDqLr+SkxCitejtYLNSpiIo05/bQAD/WP4uLfX2zZJYIiFOn6f&#10;UDm+ofW9va+W4QzBdXAkdJSHVAaZp0utt1NZUgyaDZWvz+RY8g3/AKe3bA1UcJCq35+lh9Tb/Ee1&#10;tvoaoPA9FhmOsny6TW/sNJkIC0qGxBYckW5J5spHHsUsMzSTRtYkXv8A42BH19lV6kfeqntoD+3p&#10;aspKgdEv7Hp4sfQVSkgaDY83vdHta9r+zGYFNMAJ/wBSn+8oB/xPuGublKNReHl+3oR7axKgVHD/&#10;ACda7fyknZtyyqvIDyLx/tVRK4/P+pFvb3b/AKH/AN8fcc+Nmlf9E0/nSvRv0WrU+j6f8uv+n/N6&#10;1vf/0bOtKKrkC3pt+fp/sffFPxZZXhR2rRq+X+TrNNS9RXh1udmJIkmZVsTEyfUn6/gXJF/959wV&#10;44/AsLc8E/T8ezcn59P0B4Dptvf/AGHHvkSPof62/wBv7rUevXuvAE3t+Pr75KtyFvbg/wC8e25X&#10;Ma6utcOucSeRrf0F7f4fnn3zUc8H/ifx7baTs7x07GuoY49cvGpewPHP5/P+9++TA25sbf7D/H36&#10;KQEgKOPW2GkGvHrg0ZW5JsPra4+n+2/w98FQseOAPrx9b/8AIvd5ZljIHn01Qnh12keu/wCLW/4n&#10;/A/095hH9Pqf9h/h7T/VnIHVihpQnrmYrf8AIx7zImgOoH6wvNr25sRz/gfbTzB9JPEGvXtGMtnr&#10;2gAHn9QKkXBNiCPx74hTewHA/Oke1PiBkFTjrQQihDdRGjZSCP68c++Xja9xcf7D/ev9f234yKNP&#10;EDq/+Hrn4mJB/qATyAb2/wCK+/GJyLEk/wCwH/FPflnjXIXrfXZiJ+t/9uP+I99rDYfT/ff7ce23&#10;ugTgY6oVGomnXfg4Hqufz/vre8yqFsCOfx9f+Re2mmLfDjq3XbRIF+nItzc/W4/x95LAfT/G/wDs&#10;f+Ne26k1B4de66ub3/IFv9hz/sPz799Bb8D/AH31+vvXXiSePXXvvki31H9P9b/W5960rWtOtgkZ&#10;HXv9v/sDb/eR799PqP8AbgE/7yPfqA+XWuvf7En/AFyT/vfvr36g6913f/W/2wH+9e+S6bc/X/Y/&#10;8R799nXuuvclSFUk3tf6Ae6ny691icWP+vz/ALyffIn6Hnni39P8feuvdcPfv8QbsOCf9jzx7917&#10;rsG3I987n/fAe/U61pHp13rb+v8AvA/4p7696oOreVOuPv3vfWuve/W9+69SnXYYj6H3yuR/h/sP&#10;+K+/fn1up9euGhf6f7yf+K++YawAP1/1rW/p/T37rR69oX+n+8n/AIr76vqNhf8A1+eP9hx719vW&#10;s+fXtC/0/wB5P/FffO30/wAPe+t9Yj9T/rn337917rr36wH4H+296oOt1Pr1736/v1R17rkVI5I/&#10;3r373vr3XH3737rXXvfveqCtfPr3Xd/9b/bD/e/r7gV0ReNiPoRpJ/1wR/xPtbZyBXC+memph29Y&#10;5EutzyCOF/xvb6/6/sDd5DxE/m5s39eCb/8AEe5v5M/WMXpj/L0G7+uiSnTPVrfg/i9l/K/S9/8A&#10;XHsA8lQTZGoeyswPH0AHL/63HvInatwg2+E63AYAfbjoJyQm4YAfF1A1rEDbm/Nv6f4e3bF7Xlhs&#10;WjYC30+tueDcW9oNz5rgm1DxM9K7bb2iyF6b6h5ZRcBtP9ALfS/0+h9yMq8dCoDt9APwDaxsfavY&#10;EO4OPDU0NP8AL1W4PhVqOHTJUo2ksLgm9xwbWP8Aj9PbXT5qM2VACAQBxyLf0/r7kmx5Zcmr1DH/&#10;AFZ6L/rkAYrToN9xSyoshub8kD+vq4Nh7bcjXiRiT+SR9B/W/wDxPvJn2w2dbHQ34qD/AADoD79c&#10;60ah6LVuyKpr3kK8hXe9yQdRJva39QRx/X31TsHUEf42t7mneNw8GFATkr0FrSLxnr59AxPjmWtZ&#10;DcgW5P5P0/259zodeq4v+fxx9P8Ab+wW+6RHS0jio6EKWdVz1wyOKsgKr9UuCCefofz/AIe58UpR&#10;g3II/wAPza3+x9mM0Y3GzIPwf5OtxwiFtRPQf1FL4KgleGN1B+vNzcc8cX95auu9C2+gW30vz9LX&#10;PPuKpLBbS7mFck/7PRp4pdKE9CptvHtXRR3GoW024Hpsbcix/wB59tTzNIp0i5seOf8AX/2HsUWN&#10;yixkyNnz4efSOQZFenCbC+GrRv0jX9CT/S3+J95cGag1as1xyfoB9LfU39xJ7i3tssEsa5+3o72t&#10;KsMdvQ1YfHRfaRWK3088/wCAHJv/AIezJ7fCvAq/SyLcG/BZOfr+T7wk5puCbnxK8WNfyOP5V6Hl&#10;sP0u7j0sMbQiMqLWUBvqSfrx+f6+2fcOOVuRz+q1v6f6/sb+3nMrWbhSf4Qf8vRXultrFfLpCb5w&#10;ElXFdFYsrSfS36P6+0HBTiGqBOoesiwH+A/Jv7lfmneEvtskVHBFAR/PorsoPDlJPTBsLEzxVSpI&#10;Gspe1/8AEr9P9j7F/Cyu0ChfoB+R+OPeE3N2lbyVj8Wsfs0/569DuyP6eejs7bpdFHCFNtMdiDzp&#10;NouTe9zfV7UBWRjqA9Vrf4WPHPP9PZHZXqLFo1D/AFHp91INRw6xZjEaqgTAXHHIP+AJH9Pr7Tef&#10;x7VEY03uFPqsLL+OL/UW9iLYdyW3uSV4dJriPxF+fXbRjwWbjQg03/1YHB/x/wB69yNp0TUxF+Lk&#10;kcDjkce0XPN4l2gZR5UP7D09t6FAK8ep2ADROinkgXB4H9oW+g9iTXgClH4DKxv/ALdbD/Eke4p2&#10;aQ/XODxVh/k6N5xrQ/Z0qs3ArUi6fSHRhYm9iQw/N/z7LtuiRkq2IBvrUfS40gn6qbj3mHyjOh2x&#10;A7gdp8+gHfgCVsdF6qMPatJYXIlbUL29JJv9OLe3zbEjNGuq1rL+LcA8cfS3PsAc53KB5KHuWtPm&#10;fXox2skr8qdL7D4tVKFQRcr+SbA2/F/xb2uY6HXIraeCTcj/ABY/n6/T3Dl7uJpQtnoQRRCtR0K+&#10;OpRHGigfQf1PN7k/Xm5PuVW1H26hFFwOD/QkfT6/0ufp7S2SiSRpGb4qfl09I5Vadc5KcSEMOLXF&#10;+eTxf/be2p1WtjPlBH4AA/HsyiujaSdh7ukjAuM9dGlBB4BH0/pY/wCwA+nvElOlKrBBwQb8c/4f&#10;7b2+981wVZuFcfb/AMX1RY1Wop1hTHAuzX5/rfiwB/H+AHtjlxjVE/ksf1Aj/bn/AB9rxvHgQ6fM&#10;CnSZrbUx6mrRqFsWBv8A4j/jX19rfB0TQ6bg/X8C4t+Tf+vsHbtuInZs+XRrZwMun0p1mFIgWwH+&#10;wufr7UuUhVoDxe4F/r/rA/7E+/cuT6bhBWlSOlF2AEI446RG5YW8TWBuFNrf4cgf7f2C2UiVKx7c&#10;Ava39QWN+fxcj3kTt9zq26Nie4L/AC6B9wAJx0FqwSSVbgg3v6h+SeR/sPb9FMFpFB/EdiP9hY/T&#10;6+wTuEoNy7K2Kn/Y6VKzaBTIx0ssfi2YxWU29N+TwdP5+n094MUwepLKLWPH1H0I/qfYV3yWsVGN&#10;T0Z2iqpx0KOOojHTgfRgF03PNiebf1+vsWERmojcWsL/AE+nAsf959xh4yx3urVwPR0U1RfPqe9P&#10;dDHpNmP5PAKm45Bv+fYHbsp0NSQy3vYD/GzEf4fQe5a5cvHMGlWpgdB29SjY4ddxUjcsBci4tflj&#10;9Cf9sb+wxzWLRIPLostjf/fXv7lblnepFuxGZKnh0HbuOgJHHpvraVXFhw1zcXJN/ofrewsfYK5m&#10;hp5ZCCG4LFh9OR9L/wCw95IctcwzWgt5EI1fPoGbhCJgQwz00yY+QRuAT/iLj/igt7h0sEdMARaw&#10;sw55Fhwbf19jy95qnvUVG4AdECWQibUPh6SUmCaolYN6ru/F2uLEm3A/Fva5oMyIqTgj6Xvb63/4&#10;2PcVX0Zub2o4nh9uehFbSBYqV8+sb7d8Q9Q4/wBTdv8Ab/1HtOVFWZ5HP0vc3t9ST/tvc9cjyS20&#10;FutcVHQfvRqJJ6C3dGHhjlLBRfQ2oXJu39OSfx/re4kClpSTwLt+Ppxb3khtl3rsePcB/LooAVHr&#10;TJ6BPcg8CgIoudNwPx6h/sbj2p6ajWSP0kAm4Nv6cH3F3Me4rZ3olkJoD/n6EtoviooA6ZsfUyyA&#10;oVJOo8/W3C8G49s9ZTNTyjUDY2+t/wDfcW9m3L/MEVwY9MgJBz0mvoHAagNOlOKX7mmkDiwZGHIt&#10;/j+Ofx7dsZV/Qfj0/wC8H/jXuVr7cVXZJm9UP+DokgAE6VH4ui77u2l5ckkhB4dtQ1Hk6voQCbXB&#10;9j/s+JZKdHa1tLFb/wCq4PFrc8/n3zU91N0Z99uEU0bUP2Zp/LqXtngU2qmnHHQubSwv22ERWS4W&#10;NgRcn8X5/PuRlYgJiF4Abj6/p0n2Z8ps9xa8KsRj8zj/AC9N36aWPp0He5ayDHzT20qPK5BLEjTp&#10;JjPIPH+9+2eVmsADe1vwP8T+Bz7yR5HgXbSkhGO6tfyp6/P06Ct/WTFajojvbM38fq1pwda6TfTx&#10;Y345Fvx/j7itJfi/Nv6extPzFIJtMajSPXotFvXy6D7HdcwRUaVLoSzcka3vyL8+r3yjJQ+rkf1t&#10;+b/4exVtW6pOQ0YofT/i+mHiWh9adB5vPbYELx6DZUYKNR9PobknVc/7H3O83pH+APuSttupJUz8&#10;JHRLcxiMll4nostXtxEq3B4tIpBLH/A/1v8AX3kinLMFuLcfi39fz7DvNe/fQ2zpwoP29P2dprZX&#10;bj0+YfryTK1scmhmIub3ItYfXg24v/T28xhVUcfqAI+vP+8/4+4Xt93lu7t5tdVrTy4dGzRaABWn&#10;So3LtSLGUMcDIAShDE3uQF/2PHtT4SkapkBAAVbfU2NtXPP4v7if3X5pbb7V4marMCP2Co/Z0a7T&#10;bBpdXmel90J1umSzKSrGbeenKMGYnUzeojnklOfYjNQ2pz6SAE4uQbn/AGA4t7wcvOYw+4h/E/Hw&#10;9KdC6a1P0ukitere9sdfvFgRCYjp+2Dsf9VYNqN7iwH+FvaBq2kiqFuNOkgm31/1+bj3mL7McwRn&#10;6ZC4qacfyH+AAdYue7WwvcR3BVT8Nf29VafMjrAK9Tkkp1AQO/CAFSJDyTa5v5D/ALf2+0rCVFNw&#10;SVv9P9fn+n495l2l7rijKntOafn1hlc7W9rcSa1NA3VOm5ciKSrqKJVAMMzR2H1Cj68/4L/sfaez&#10;NOLN+TZvx/re5S2GT6i3CHhpp+3occs7utvLFFq4Up0rdhLUSNHIVfSZEI4A4Orni17+2Xb9X9lk&#10;VBvZ30m/4Gq4/wBuefeIv3neUmutuublR3LU/wDGadZj+2m+CaOFSwrQDq0D4qbkOL3FRQO2lAYV&#10;N7cMZwzc2JvY/wBfY2VkwnxpLcghCTb6fQW4+lvr/sPfIC6s5bTmAxrUULfyrTrJiWTxrFiOGnPW&#10;w/tjKU9TtKKbUSftozZeRYqCxv8A4+yib1k8WUk/rqJvb86j/wARb30f9kImXbLb+Ef9A9QLziT4&#10;zAHNf8o6L3vNY8lUVkasWH731stjqB50j8n33hXM0J/5A/2PIv7ybsJtE0SqcV/ydRRuDKdSrxzn&#10;06rm7wxxx1RLKOSfNc/6rTIt7D6cXv7c5SkTG/8AU2HP0t7mXltWPeMrTJ6ivfJQoYgefQA4eCbL&#10;qscd2OngqABa5HPF7c+4/wBwuoWsPx/vA9jtlpCCePRPtF8fGCk5r/Lp3yO0aqOjd2FyASNJueBf&#10;kH8e5IjMpFj/AE4sP9f2DtyuFikauOOepa21DMqtTyH+DoIqir/hpmgZeX8gNxyVYsp+gNrge1nh&#10;rRAX+otf/YAX9gbcrtblWjQjSAR0M7SMxgMcdEZ72ppctVEqpIaSQEgC36mFrWsLAD281NaCNIP0&#10;J/3r2Cl2/wAObWWyOmdxuWMZjA8qfkOg/wBibTkEaGWNiBfg8DSDcfSx/H9fcSH1m5H1vb/fD2Kr&#10;TcFtoGHy6DltbyTzKorSvTzuqJ6KMQwqRYg3H+1WXTzfnn/X9v0NDrQNa3P1/wBgD/rfn3CnNfNe&#10;q+EQapPEcfM+WB/PqYtm28Rwo1P9VOlf1dtqWctVzo3jUNyxsBdFN+CL/q/x9wpItBZfrx7d27dG&#10;it1nrTFa/LpbNBVyo6UefxK5LIpS2BAlCKoFyASBa45PtoqYWBJsbfX6f8Sb+25+YlvbmOIPVtQ6&#10;cS1MaBtNAR0YvYeyVw2J+58en0amZiSAoBNrEkWAv7Z5jY2PH14t/r+5K5bVmtlkIOqpr+2nRfMP&#10;1KAZp0l90qs9bOq6bDQARxxYt+P8D74OA0TEW/4n/fc+5Asdxa2IQjs6KLqClTTt6DOjiaHMU4sS&#10;NXLajwb2/rb8+2DxAz8/6/8Asb8exdYbqzNqV8AjoluofCOpR+X+Xoxc9bNR4NLX/wA1cGwJPo/F&#10;h7cHhAQD6WHP9f8AD2KJ9zrF2/D01BFr724dBdjNxyz1rRPyqub6gPzf8kBvbHkY28bfXi/+9H8e&#10;3dmuBI2mua5+3rVyFXS3qM/b0P8A1lk4Fyqh9C+r82uPWnF7e03TIQWLf1/I/wBf2t30I6Ep6Z6Q&#10;IRU0OejKZusikeAxFdJTkqxte5A/2P8AvHthydZ4WK3t6iDx+L+w7tFq5l1fir0EuZrsMrIrYHQ/&#10;dZbUGTjiqgmoGJGU/UXIvf8A1/bHNXEQORYkIwUkf15/2J49yPakWMXjOa/6q16jhUMshJHQ/wCP&#10;24v3lPEynQroLXYWs6X+lj9fYS5KNq6t1P8A6sH/AG2n/insW7HuxunCDIH+fov3GGgz0ePZ1VHg&#10;8EiRFbinsCOTzqb6m54J9jDtGmiiiQWA9Ivx/tP+v7O95ulS1dTxIz07tEFJlYDPRDPkzn62oNRo&#10;fVeQAeoggM+lh6QAeP8AYj3M3LVx0yjSQCEva3+v7DWyvbGZnYDjg1PRhu8kmhlJ8ukZ8etuS5eY&#10;PMrG9UV5P40g2B9ghla962Ro1JIDWFgPzb2Orp4jAuiladAiMNrY+derSNr7fpcJQrJICHCLoU2s&#10;NJY/Xk2t/rn287epfDaVweASb/65/wAf8PdtliWW6UO3RmriJNfn0HnYeTNfKaKHgPIqArY3uACB&#10;x9fbVunM/u+BSQAovYXte4/PuaLOCGytfEIGk9Bnc7l5ZQq+vQqdQ7Iiocb97MF1vJq9VwVAVb3/&#10;ANc+5GEEj0rfWzLxx+CD+Pcb7ruyXF4yIwoD/IdCHZLQofFb7f8AAf8AJ0j+y8hSrmIYvQbOxCi/&#10;JVjpNxf8j2k8pi/uMipPP7n/AEULfS3uQOWmKRrK/wAOkHqm4v4kxjBoDXoYdk5/7TbuqyhRRkng&#10;C1o2/wACfz7E7D41qegQgXsl/wCgvb/C3sLc678JJvpletaA9Gu02RWEMRinRTOy98wVe5TSF0IE&#10;qj/WBNv6fm/tNV8MrS82tdrn2UbNZ51NivTF5JV6EY6FDak1OKMFSnqjUixFyP6c/n2nMgpYaOeL&#10;/j+un2Z7jHVGVTUdXtGCs1fl0JGPYjTKOQTzYD8X/wAODz7aYW+0ub2P6v68/X/H2DhE0UzMW/Ea&#10;dP3l0WABPAdPbUpyll0/U6f63/3gf0946zciotmkUWvwQbmw/wBce3Zdz8IUZqHojjnGtsZ6dcds&#10;BmIdImu3JILfnni7cce0fks0KlG0kENf6f4i3sQbVcrdxBCfLpJdyUbGB0J+39sGhKgg3AHBJuOf&#10;9f2H2SRXBcjkAEk/i559gXm20KVkA7qV/n0ZbW+oBR/qx0JFJ5IJFiFwCWAHHAAP+HP09oyrlXSQ&#10;OLX/AK/j/kXuKLy61W7oDivQkjiowPSnp0Labj6kf4fgf63vji8yY5lS59Lj8fi4v/th7LNi3P6e&#10;9VGOdf8Al6av4KoxAp16uxiTwyMQP0mw5+tiPY7YCoaqhF7aSL/4g/n/AHj3kVsO6rNEVY8R0Bru&#10;Dw5NRHQKbjhFJKVFv1f1/wB7/wAefb5PS/uIVH0P1/w/2N/z7B/NcKrLK6ii/wCyellrMCNJ6SqV&#10;ZAYXuGJB+v0/p9OPY39eVQpgn9fSfp/T9PuBeatzEcU0Zz2kdD/li3Es8GfMf4eq9Plrtt8/QV0S&#10;3IZJTpBvwQCx+tx+kH2cXYmaWOdBf0uyBrC9rsLf1+ov755/eJ5f/fm1zXKDKo1P2Z/n1mByHcG2&#10;Ko3DHVZHUtJL15vWJ5nYRz1sBJJ1cLNqsLg2vf2ZGlmjljDoeB9L/wCpJsP9he/vjLz1s0u27jdR&#10;uCBUft6yKsHEkMbD062BOmd00+e25jJo3Dlo5LqeCoVxyRYA/X3ILu1hfm/9B/xT3GpRVBx0ciMc&#10;Tw6H0EubE/4/Qf71x76tIDcMbg/Qs1v+Sfp7aEkfBlP+r8+tmNaYXrn4W/31v+K++9Uh/UwH+soP&#10;+9j34yRggoCft60qL/D1zWJgPrbn/D/ih94JFHIZfwTe1ufp+P6+1EcpUqyHFeHTckI0mnHrE8fl&#10;X1j1fW/0sfoDxa/19oHdJIgPNhb+g+lvco8lX5julZBxFaf8X0Htzi7D0js/iFqI9RIJAKk8Wv8A&#10;0t9Bx/h7L7XojVUikAgm/qAbg35BNz7yr2re2/d8XeRQeRI/wdAd4f1j0EU+2hBVMyJe5JB/C88j&#10;ngn2lM1twVkbNosFVrNxaxB4sAPYi2fnVrCb+2oag/mCOq3G3GdWFPKvT5BjGSPTaxtcgW5FuT/s&#10;PYCZzAtR1JFj+o2Nv6i/+tx7y/8Abj3CNxGhZ/wf5egDu20gNRhivTPlKPxxufqulvp+BpN/9bn2&#10;oMBQhwgbkf8AE2/w9jvmfnedY2MTCppx63ttiFYADoAdwYtpZ5ZADbkC345+n0/r7WBpDTyR2+hI&#10;N7D/AIgX9nft/wA3GYFyvdX/ACD/ADdLb62EbdvRcuycXqgljILEQ+j6ix1c/wBL/wCx9rKlt9qD&#10;9TYc/wC3tx9PZnud/LuO7qpc6dePzp1RYxHbOxGTw/y9FJrKGLFySyFF5ZmY3PPBJt/Q+2HJMVDn&#10;+hP+9f8AGvcubJZrHZw+pH+D/i+g3esdYUHGf9X+HrLteVa2vjBa4LG3qJ41W+l7+w/rKhy5AJuD&#10;9LD6ezuS3BjI6RIKGnAdGv2/jYo6dZJFFtIsSx/4j3HSRzfg2uOLfk/T/b+4j5r3YbVIhLV/1Y6M&#10;0sEdKlcnoVcNho64MI1DehrW/wCCnkf19vVI5VQf8P6cD/D2LOSecUlh0agUoP256Ce6baEl4YNe&#10;gm7E2u9PUNpRhdyfqbg3F/r/AIf7x7lhtbWT8kgAAf19lPPfOTIStaADo02PbQEDEZp1F2rtMSxr&#10;JOrFTY8Xvyb2/HB991cMiwNquL/1H9B7R+2u/G83OJ1GaH/D1rmKE29tgfLrLm6WGkrYoIv7Lgc8&#10;Hni3sM8nUiGR7fUfm35P1+vvPPaNyjjsEFBWn+U/7HUNzRu1ycY6HfZ2O+6oYQ97cA3J4Fjb8+w8&#10;yVbLNP6fwTfjj9X+tx7TNemSYtXix/w9K5YgYSCOA6MFtzGUlHTHyceheQzEn0fjkg3Pt6wbSea7&#10;8crY/wCxHsVW10PCBrjoNPFRzQYr0n96Gn+zk8LAnQwW9tV7tcAfSwHsdduupEVubmx4/BPPsqvL&#10;1QHc8CKfs6UKunz6rm7iEphrlIbn6j6c/uAfT/aPZicFLeBPz+kcW5ATj3FnNMqSRCQGhr/l6Em1&#10;Cqj+LrXv+S2PBz0j/ltb2JPBWeRR9T+Afb9/yP8A2PuK+ytf+H6vzpSvQn8Bf+M1/Por2mTT9P8A&#10;lA0fj6eS/wDvfv8A/9KzOKR5FYsL8lPyeBY++KU6JFICgp1mo50463P4PWnqubH/AG/Pvi0ek6gf&#10;qR/sLX9vxXNaq3xU6fiOokfLqPJSAXILcsf6fm5+g9+Kcg25+l/6A/Uf0N/dxOAhbzDU6cK8c9Yx&#10;AQ2nmzRsxNueLjj3kUFb88EEG4/3r88e25ZxJpxQg16tHGpNa8OucaeLV9SHXSQRa4/1/r75qABw&#10;B/r+07SMxqT0+FC1oOuQCgcC34+v/Gr+/EX4P092WYpwHVWQNTPXBkDWv+CP9jb8e+a2At+B9OP+&#10;J90ZmPcTWvWhGK1r1k4sAABb+n5981PNv6kn3Xptw1STw6wuCTe3A4+v+PvJ9T/r29+4dU64e8mj&#10;6f7z/j/vPvSs1Sa9e674/N/9vb/iD75+99e669+96PA9e697691HHr3Xvfve69e66IuLe+/e69e6&#10;46B/j/vH/FPfrgEX/wCR+9gV+zr3XFlAFxf6++73Nx+ef9v7917riouQPfV7/wCP4966912wsbD+&#10;nvx+tvz9fe+tkU64++S/qH+x/wB69+61173nH1FuD/X6/wBfx9Pz7o3Hr3XBxxf8j/ivvvWBa/PP&#10;A/4n3Xr3XFlAFxf6++QN78gAEfj6+99e64e+mbng/j36gPn17j1zVQRc3+vvwckgce9mnl17rzKA&#10;Li/1987i9vz711uh49cPfibfX6f197ALGg68AWIA6974iRTx/wAV/wCKe7GNh1YoR173l1Bjx9bf&#10;4/4e6EMPLHVdNBnrx4BP9PfLUo+hUC3N7j37rwFeulOoX+nPvvWPz/vh72BXrek+XWE/U/65/wB7&#10;9+1j+vH9T79Ty8+vaH9Mdde/a1/1QP8ArXPvVG9OvaW69771D+v+9+6lWU8OvEECpGOsoOu4tb/Y&#10;/wCI/wAPfiwH5/4170GbUQR29aAqK9eZEC8Elubjjgf8i99gg/Qg/wCt7v14inWL33791rr3vHIL&#10;o4PIP+8ce7IdLo1fMdaYagB12OQw/wBpa3+B/qPYTbnwz1zMAo5ZrEg/kj/inuUOW93WyUPq7cf5&#10;eia6tzI5FMdN80V7g3J5t9Dckf0t+Le2rDbJjDa5YgT6eTGwA/5C+nJ9n2788TEaIpzSmADnpqDb&#10;UBDFR1B+0sbldVzyVAKrcfRjY2IPH+v7ec3jqLF0jkRpqUHmwvYfQXtf2U7Hud/uV8qmVtLHzPT9&#10;xFHAtSMU66mgRV0gfUf0A5IP+Hsoe78lJPWmKAnklQqkk/rP095re3lhDBZwy3HAZJ/I9Rlu87tM&#10;yIePTFUU9o2Nrmx/p/xv31h8RVvB53DDjV6rgrcX5B/V/sPcivzTt8VykMZAoaeXl0gitZtGpmNK&#10;dBLuiHW0mm4NyAPx+rn+n49suTleGoCFjwT/AF+t7f8AEe8meQZo7yyS4QDVQf8AHa/5OgNvruJE&#10;TgDUdA/WYvWJQyD9Tkmw/pz9f6e3/EsXjUnkcjm/t7mq/MTMurIoOnNpjUorUz0EuYxapVMypa1r&#10;8AX4+n+3HtWUkStq4FwTbj/Dn/ePcUblfzwSIQ5pj/D0LLeMOCKdNctOJIyCoJCEAfXgC9vp7xVK&#10;FG9I4sLjn+pv/vXuSeXN0Etq6yt5f5B0WXMZDMCegzyVCPu0uoC62ubD/Hj/AF/cU001QNKqT9Dx&#10;e45/4n2DeZN6toJmLv606ft4WkC9Cts+AQwpcXsFvcDi4PPHuZDjnRf3APof1C39fr7A0vNVdSRF&#10;hn1xx6XPZGhr0q6jGComRkW9mvewJ55/2HtWYDFx61KqpBFwQL3Fv9jz7hznjmF5GlLSH9v29Hm3&#10;2hWlB0IOAoZQiKRcA2At+LKfpx7F3ERmLSv0F1H9PoLf7z7xq3u/E8uTn/YI/wAvQpt0IFDw6Euk&#10;xZWJmZLXUj6cA3H5/wBh79lYzIbD6c34Jtc/0HPtXsl99OQ+qlT1W6j1VNOmitxQnLgpr0XBuBax&#10;Frce0yMVeYOBe3P6CL/7f2ObnmPxLExM+CKcekCWx1YXpPYzCmlyCCOO2okHgC3Jb2v8HTBVVCLH&#10;8+kn+n4HvHPmu9Ety76u3oUWMVUAp0ZjbtMY6WLUvqkW5A/HI/p9fawajsgYC9r86SPoSPzz7A9n&#10;uHew1cT0YyQACtOnjJUWpACl0t/sSL35PJ4PtlqljB0sAQQ5Fx/qR9P9v7FdncONMinI6RMgFccO&#10;k7LSSMNFiVHC8KNI/oPp9ffPGoitZQBbSOP9q5/4j3XeZ2lVwWrj/J1a2Arw69jYGR0JJH0A/wBv&#10;+fahyJ/yUD6gI173/Gp+PYI20hLt38yR+fDpbMCE1AYI6WdRF5qaJbaiRY/4C7C4/wAefYC5ilee&#10;ub0enWOTcj8/W/vJDZt7isrARs+QnQJvoGeU06D+bBPLOZgnBLBjpF7g29rDbmPYIOBbj8D/AFQ/&#10;w9x3zXvS3Dkq+P8AYPRttluVQAr0p8VjBAvqW5NhawsOQfr7E2lokCjUoJAPFv8AE/T/AB9xLd3b&#10;Fy2vtrjoTRRBQPXpXQRFQEjFyB9fpbVciw/wv/t/bbXYsTtay8MSB+fx9fay03IRpUnrUtvqpjrk&#10;UGo3FuF9I+g+tz/rt+feSmw3jUBgvNuAOef979sT7tV66v59UFvTy6lCJdB4vz9LD/D+g98J8IHP&#10;Cr9GY8En0k/gfU8e7wbwBWr9eNsCa06xNHyLLax/FgT/ALf3lpcIoIJW9rHlCL/7f2zcbuSCFev5&#10;9WW2VTU9cljLX4It/iP+Ke1BBRxxAelbfS1rf76x9k0t5LKak46UBAowOuelALWN/ob2t/j7h5NR&#10;4nAtwFH+wvq9nWx3DJPGWOCf8HSa6UlKgdJ7L0ayowC6vSx5txwTf2C+TopnrbqGZNRHA4+pILH8&#10;Hn3Om3b3GlmkZbOk9BWWBjNXpGpiIxPr0AG9/wBK8/0v/re1BS4hpKfSUvZQPzyTx/X+vsF7jvSe&#10;L8VBU9GENsSg9elTQ0gjtpQMeD6QLJwbhvzf8e3rEYARzamCgAc3BBHIt7Cu7bwJIqKc9GkFtoOp&#10;uHSliI9JAsAv0/1jz7X5i/ZZNIF1/H4sAPYJ8QmZWLErX/B0vK0XT1JWxLEj8/6/1v7CrPYKSepv&#10;o1Le/wBD9C3A/wB59yDtG7pHEQGp0WXFsXaoHb1zvoBI/wB9fj/evaP3Bt5v4c4WC58Z5APBF+f9&#10;f2Mtg3xBeK3iGoboqvbGsPw56gT2Lrx9bH/bk/4D2WbcGHq6aolIRytyTdGX8fS595H7Bv0M0UHf&#10;mlOgHf2Mis4A6mRrBJHoKjUANX0vb/Yj8+0xBRVE9wsTAgkX9R/HN+bcj2Opd4hjAH1IBI9eiWOy&#10;kk1V8uoMtNBCSQoNyTc2+pNvr/jf25LQ1McRjKsAbckekDjj/b+3Nv3C3luUkqrAHp82zxJUDNem&#10;LKNG0RCgBrG1vr/t/wAc+4DKULX5JH+P9fcy8v7jGngqDQVHRFcRE9BBnqI1DyuASvJPH0uPr74J&#10;IY7k2/N/9e3vILlu9WeCgNcdEM8TBxngegO3HjA0wW3Gsfgc/k+1Nt6dpqgK3KkMbc8EW/r7in3V&#10;uxaQu0Z7tQH+HoWbMrHSCP8AVjrNiMBF6WKX1C/6R/h7VuYx0TxalCFgoPA+gsf+K+4Y5S5nu479&#10;Fac6Nfqejm8tY3ViBjp/rMdHT00ulALKSCQAL/7D/W9oympjFOARY31H62tqte3vKZ99E2xSfqkk&#10;xnz9R0FxZ6Zq6fxdA7laZaiqIMYJEvN+bcg/n2YfaMgjoo78Aav96X/ivvAnnvVdcxyqpqxI/lUf&#10;5OpO2waLWP16XEUCUmDLBdN4pjx/zbiVgf8AC5495q+TzSnT/wASeLW9yvyXZx2G3wyTivaP5dFd&#10;7IXcqOPRM97Vs9dlJ4YGPAChQbixAubfnn/e/bTKCv8AieP6/wCw9zBtW5xSwv4RppNOiaSA58QU&#10;6A7NbcmSdJalTqYcXUfQ835+pt79HRvLYr9SP6H2S7jzDFZ3LI7/AIqceqfQs1CvDpT47Dioxyos&#10;anTGTfSDyB/X3kemkjFmF/z+eP8AfD2MeVuZLeaRdMmDjj8x0iubJowWp0CvYO3ZqeHU0dg0chvp&#10;tYhD6f8AY+4xJA/2/uf9p3CMIp1dpHQeuIS+KZ6KnW4smdiYxqMlvp/sP9f6e+FPNomUn6agPz9L&#10;e419xbt5YZvDYhyMft6X2EenSGHRhOsNtJIUlmgUgLxdFIPovfn2pVlV1j0n1WNgPoeRx7jDl65a&#10;2jmNwaqvmejaWHW6kL29QO0NqvU1SiCEXCspsgtoJH4H05A9iZtSEHRcAg2DG345Y/7yfeLvvhvz&#10;PJLolNAWAz6qOhVstotFquf9noy3xg2F4qqjeanX/PQMxKA3Fief8OPYkyRB4SLfW1rcfpuFNv8A&#10;D3hTJuU4u/EMh0hyT0M2tFMAUjj1bPjNtUn8NjiEcUZ+3UAlBcnmyDi1m/PsPc5SeOR5Co/SL8WH&#10;1tf/AGPvJ72k5rkjntkMxBDAcflXqIOetjjmtrgmIHt9OiE/KbqqPN4XJIlGrM9LIV0xobSFwABb&#10;n8ce2ekroonMeoXW6j6/1I/23vpPyFuf70hsmZ66lB9ePWAHuDaR7bJdkLTuP+DrXD7M6TzGP3dV&#10;xrQyafv5LHx+ketgR/wX08+4WRqPLqtY3Df14v8A8j95H7LHojQAUAp1Du37vo3FP1CAD69C7tDq&#10;2fH4JKqamCusKOx8S+nQrH/X/PPtJT6oZ45wdJVgSBcfp+n+PPsI+63Lke+7FcKI9RZCOFfLj1l3&#10;7Xb2VWFjJjHn0rtiZuTbe56Z0kMQ+4huoOkcMtxx/rexgx2SWqxTeu+pQCDyB6QDb8++MPOXJFzY&#10;81lGhp+o3l8z1mztu5JNYFdVdS1/lw6vP617bo6rY8MTVP7hpIxf7hL2CDV6D6iVH+39lo34hOSm&#10;cDi5H+2I+n+395r+0Fh4GzQqy0b/AGKf5Ooj5tfVdH0z/k6b8fuqLK5CoIlLq0ki2LhgRzY+4e3m&#10;JQBT/qQf9cf8i9zfYRFJkMnDP+A9RbfQsviMeGeivfInwGmd1/1M54A4JkS/+9+3bJAlhY2N2/3r&#10;3OnKseqBa41DqHuYJBGrluFT0Xzq405l9QDaFuCdPN3t/wAT7adEgsSTxz+fY6uF/Sx5DoH2F6qX&#10;KkDzHQ+ZCKimo5EdYgCjfqCjkL9eB7UGOYMFBPPH+8D3CPOV/JbGXRWucD7esiuU3SZApyP9jopO&#10;7tuxy5GQRgLGf7WkaSBISOR+DYe1Ms6wxgqfxz9Qb8e4v23cri6uyGLBT5H7T0P50SOMGmKdAjur&#10;ranrSJXjiYai+kqDck3Nr/nj31FM0r/q+v0+vsZT0jiV2GKV6IJImneijt6DmowFPhkeGOnRCi2F&#10;lCnkfXj6e1TjaZ3K8A/7f/W9gHft8SKGXwpCoA6Ptn2gCTWy/Z0C+fonqMnFDp1hnQgHngnkf69v&#10;a+NA0VMLi3Itx9eB/wAT7xmk3363eVBepqf8vUrQ2qRWydorTo02I2/T4bZr1SwKj+FDqCqtywjH&#10;PH+PtLMoM9mUfqsP8efz/sPctXCSRbP4iMf7PopRQ1ya5UdAntrKxVm7FgdgR97EOdLE/uuDwQR/&#10;Z98q6hHhaQaeVY2+h4F/cZbVukr7xGjOcOo/n0bTwgQ6gMU6PtLFSUe02qB4gZKWU6LKDxE3HFze&#10;49oCpiOs3+nB+n9fqPeZnKds8u3QlRVmB/wnoB3kuh5KHvr/AC6JXmtwRyZSrRHNwyC2rgWjUfW/&#10;+HvA4spAPB/H+wP/ABT2IbyJoo2XRSQdJDMGjMTnuPULCzxVWVp1P1Y/Xg29Sn+n9fafeUrMf8B/&#10;vTezLaFkAz0VX9aCnE9Ghlx0VRhQCLjxWXgfTx/71x7ntMSpP5035/17exHJPSNFJ4mnSezyvhV4&#10;dA5DgEiqnkMfHkJBta3Nj9LXPPuHOodD+Sb/AO2sfZts8zJda6YOafs6e3FVETEKKjpb7fqDj8nE&#10;4YqzMCbEC3I+luTe3tnNNpViAPoSf9ufZ9uzrorXsPRAxEeo+VOhtptxtUVlLA0hYO6j9X1u+n8j&#10;+nsIdyTuKkqDa8pH1P8AX3raSA4ouD1G2/SlncD506td6HxVMduQVMkYslOlyVX1EJ/Uj6n3Jocd&#10;JVUrErqGj/fH2LbgCWAoOJ6D9kDHqZzU9Y9572pMFmFhjkIbyEALpB4cccD8e2Gqw6U8pbQL/wCI&#10;/wAAb/14962uc2ElHanVbyMTHhjoVNs9hNlKCKNZmu0YLDWb+lmABHA5HtVYM+NARxx9P6ce1O9b&#10;nLexuI3pjoz263SFdTDovXchbIVGlvUHlTg839R/4n2m93vLKrBb2X08E/0v/X2SbNPcxSAOx49b&#10;3OJHPaKkjoYfjtBSY+MeSJAxdZPxcahpNv68D2GEMLK12HJP0P1+vse3O4SG2TQSWp0G0sE8Qkjz&#10;6OnX5eN6dEhcgBWAIbn6fT+gF/aiilkjgOnj0m1ifxz/AMT7MeVb2c3cbyhgPn8utXsCCAgCnQdr&#10;BFWZaJpSXCzIzBgLXJsPr/W3tJTUr1lXqf1C63/P+P8Atvcg8yc3RWVkIhJR9J8+iG12zx5Vfj0P&#10;Dbogw+HEKOI7KxAUheQLfjn8exEoaVaakPpA4HFv8Lf7z7jblvcv3ruYOupB/wAPQumtfo7YnTQ6&#10;T0UrK5ybO7pp0EjOPKSbsTxrJ/J/p7S2gz5PhRYSfS1/7YHPuaN13hdo2l5VOmkf2eXQctrdrq+A&#10;4ivRgqnJRYTZrkuVY0bKTwtv2WJN/wDAj2LlNTpDQorAD02+n+HvH+x5kfe9/nVmYop41xjh1IUl&#10;mlrt8YA7gD1XFl89VZbelRMszvGs301E/wC7OPzYW9o7JQooZtI/PP0P0PuYJN2t7RFRTmtP506A&#10;80LNIWGQR0bLauZbRTRCVrqiEi9ueOD/AK/sKMtWLFM63+g/P/GvZlDcpNA5Y5PDplRpY6j0a/bd&#10;A1VQxOBcMqNcWNrg/wDFPaDy2VcBtBcWU/Qn+vsu+m8WSn29N3B7T0LO3cDGpRnj1C6/VRf6Efn/&#10;AF/YR53PVMcgAZv1H63P+8/X2FeYLWa3XXTB6LEQ6yR0OOGw1L4lvCl9P5UfT/fD3LxNbNVRguWA&#10;sTc3/B/HtzlW9kMiqxyKjpPe40/b1xraOKnksiBfpyBb/H+nvDmKlkja5+qj8kfU+783OGt5KcdP&#10;+Xpbs0g1U+fXdHThpEJF+SQTYkXU/T2gDVmS4J4F/wCv9T7gSWYGSWIGtCR0Mg1QpHp0plgCaeB9&#10;ATe3P+wHtsgqRFWr6uC9v9uR7CU90bS+8QsQajpWVWWAilT1KeLyQsgH1Q/7fST/AL0PZltl1Ucl&#10;OnI/3wt7mTlXewRF+oSOgfudmamg6L3vuGWGZjpPMnP4tz+PYhyLfiwHAANv9j7FnM0gmtmcfLom&#10;tkKyEEZr0GBlsCb8gkfj/D+v+v7FHZsDjx2+llB/1ibe8WecGY+NnyPUscpRnxbcgeY6KD3zlqeK&#10;CqDkE+CW99Jvdf8AH6ezMbWeSGQNqIKmMi3+0sPeN3N9pHuG3yW8qggqy/t8+snOX3MXhtWlKdVI&#10;9lZH7XJxVlGxjMb+bUpC20sjfVbDm3s0e3Mis9JEjEF0D/n6ggEA/wCCkkj3ym99uR5LXcb6ZYKK&#10;GB4eef8AJTqfeXbwOkQZqjqxP4edurV0dHjqiqZpI0IKNKTxLJEDcH+h9qZC3lB/1SHg34OpRf8A&#10;1m/H+HvCzcIDEzocFW/bg9D2NgUB49W04uoSpijlX1a1Jv8A0N1/29r+5Psp62enkm5va3+HvosB&#10;9T7917rr3hZybjgX/wBibf8AI/e1bSV7uBH+frRyD1m0LY8fjj2jN0UzS0r2INgP+DfT+g/p7GnL&#10;V6La4RtXDH29E9/HqiOPLpvqabyo0ZHJbUfpdbAWsPp9PZdaqOb+IldJIuENgT9Cf9hz7yNsNzQW&#10;IUSfhr0B5YW+oqBjpNVOJViSF5Xi9gb8+17Q4YSUTu8Yb0c6lub6Tcf7Dj2D73mRlvAscx4+vz6O&#10;oLMtESw8usSYkrGxZPwedIv+eP8AbD2XnfeMhp6p9KAWk+lvpdFb/Xvz7yv9pt7nnhh/WNCvr/Sp&#10;0EN9tEXVRR/qHSFz9LoDqF/FgCB9Sv8AvH19oLHzrA4CmwB/1v8AeveRU87XiJVqmnQbtToLLTIP&#10;QUZLEkpK7xjk8/4fX+p/p7UT5PylAWHHA9zD7bcuyCFptPE/5Omb+dS+mueipdlU1qhlAsNOmwAt&#10;wzD6W49qLH1wKaCb+leb2+h/417Hj7esW4IzsAQx+3j0gZzpGe306Knu3CSSwM0YsR5SbKOeCefe&#10;HKOphZuOSf6/09zbyzt73VvHjsVa9By9lAlJ+3/DX/L0HOz4KqnzCxKruA9jYfT1cf61/YcyEed/&#10;yP8AevZzucC21tIwQE06Yt5PEYVHRy8UJDQQIxKMQBx9R9PcB6tI50BPFwDz9bEf7e3vDr3KmuZi&#10;6qxpXoYWaowAPp0aPrbCq1KZZEDERkcgfRlAB9qVHBpBKoFtBN+f6cf4+yD2+3Oa3uDE0hGfX7ei&#10;zdLPxCaLnPSW7Fw0L5II0QALm9kU3uU/r7wYmoaSrAIuNZIAufqf9659iznBxdwh1fJGSfl01taN&#10;AApFaHpPyY6HF4xJY103jU/QD6C4P+x9r3KUhaiDhLcf055B5+ntP7cbiu33grNU1pX+fTHMcXj2&#10;+BkmvRcc1kZZ82XJsnkAWx/Nx+Pz9PYC7jiaOV+LfQAc/wBR7zSseaK2yL4vkBx+QP8Al6iaawZZ&#10;SxHHo1PW04noYk+r8Hnk8KSP8efbBRUEc7XYJc2vf8EX5P8AsR7FO07sLgr31qR0huNKIyk54dL7&#10;NZqfHx+gTKAvGk2BF1H1/pz7USUUdPYoFv8A4Dj/AJH7ka3dvCXOD0H3ULIdR49B/JnZ8iHVy5HK&#10;6XY/0/x/HsQdslmaMg8Bjf6/19kG5ySq4z29OMVAqB59FX7pMEFHVEr6iyE/T8o/H49mHwUpWFVv&#10;9ApH+voA/wB49xzzBc6YnRuBJI/b0JtsQdqjj1Qf8i8X93lZZI19ICi4A+kkjPf2qPJx/wAgX/P+&#10;q+vuKPq8/H/o/wDk6FXgH1PwdFD/AIW/6bt/nPt/ofpbye//07NluqAkWIAtf3xNPdI1Os1lXWxA&#10;PW6EQVRb/gG/+9/8R78GHHuxYUp0ZIhVQD1iYMeOLX/x98/dK5p1vrGRY29+976911797917r3v3&#10;v3Xuve/Ai9j/AMR/xPva5r03Jq7dJ9eve/H6+9Hierr8Irxp1732Db3rrZ+Fh5nr3uTG1hc/763+&#10;292AJNB0l0kkgeXWOT8f7H/iPeTWP8f9f8e/EEGnWqGtOsfvsG/vXXiKde99+/de69742I+luTc3&#10;v71T59e6977tb6f6/vRHXuve/EXIP9L/AO8+9mvl17r3vv34ivXuve+r+q3+F/8AeffgKde69779&#10;7691hKkcm3vu5tb8f8b/AOK+/de64+/EWt/iL+/de6977Zrm4496691734MRf/H/AHx9+p1sGhB6&#10;9771DTbn37rR4nr3vtGIIH+2P/Ee9Ede64sLiw/r7z3F72JPBAFv8L/U+/ajTR1vUaU8uuBQjnj/&#10;AH3+w99kB/8AAj6j6Ef4H6+/KxQ18utqxXh1w94NB/w/3n/int8Op6e1Dr3vr8AG4tyD/T839+oh&#10;zXPW6+hHXrL9fz/rD/e7++wx5GotcWufx72RQE9eotM9e98wLAf4Wt/r+6OMA9eAwOuDi44/r/xX&#10;3yLE31e2/TrdOsXvj731vr3vuzcEA839+qOBYA9ep13pY8hWI/qBx75WdiBa4+t/8Aeb+/fn1o9o&#10;z1179rZSfftIxXqtA3XvfLyn6gAc3vf/AI17qUUmvVfCFa+XXYPBH9bf7x78JHvc8i/++v8AT34K&#10;g+3qwiFKde+hBsbXH+9+47wRSNqdQx/FwDa/1/I9qEuZYxROHVWt604dcNCkksL/AEtxf/X/ACPf&#10;JVSNTZVUKPwbfT+g+lvevEaRxq+InrxjCLWvDrxVACRe4HHH9P8AYn2DnYNe3gmRJLE3S3Fr2+p/&#10;Nj7mj2928G6VmXt4/wAx0Gt1loppwPTNWyta5/qo4/2A/wCJ9lZWlapyw1i48q/n/X95eRXH0m06&#10;EOdNeo/aHxLnI6ZKyT9h7f0P1/2HscqPHwQ4gHQL6OfVz+m2r+nuMP3jcz7uCDgtx8vz6OTbKluf&#10;XT0F2Z58hb+rEjm/LD/iT7LruIgZGQAniR7A2+mtrAWJ99H/AGaQy7NAz8fDX/jo6hjmYKLqMD+I&#10;/wCHoNK+1prX+p+v+sf6e1HgYjLCoH9CR/X6/nj2W+4V9+77x1ZvhPl9gH+Toz2OMyQAA44dBbXQ&#10;ieraM/Q/8Sbe1ZDE0dxb6n6/7D3F7brHdLUtkD5dClbfwwVXpqr8aI/SqgqVN9PP0/rcD8j3ilN2&#10;W/0U8j82/wAPY62C4RbYlX7tPRZcDS1SPLoPMrQPG6uEOlWLG97m9x/sfp7U+HpI5Y2YrqOr8n3D&#10;XPe4yw3zoG7ST0dbVErRD5dLLbEWuBLLaxU2P1/21yL+89ZCurQotf8AAvxe3uPE3J4k8UMPMD9h&#10;6M2jUsAvr0L2HoFnC3UhvxcfkfUG3N/a/wBt41BFyP7NzyeeAbD+pt7hfmzfXklZCe448vU9HFlb&#10;GmrpfY7GeKzabKDzcNcni/4t7UcgMLAIPSCCTf6f6/uP2Ic6nOejcA14dLylWMw+Mg3N7fS1/wAf&#10;kH3KEZlUO6tew/p+n/b+031yQuY0kFT1t4tVOuLY4FiWUnn02B/NrXvx9feVYYyPyPxyf+R+7/VO&#10;8Qzxz02IQpz03NRpDUhrcxsC1r/SwPF+fz7UuKpVR1ZSQRfkH/W9xfzBcMD3eZp+3o+s1WnQuYHx&#10;sgUXufp9LfqA+oP/ABHtS1EcixGzkkr+Lfkn+v8AgPYOtLgNIKmlMj889L5KEdvDpTz0/pFwDYG/&#10;1N7/AEtf6+0XVQTO7BQzrzY/7Hn2ObS7VI1IcV6J5Y21mg6YXolsUZSQSxNv8T/ibj3Px9M6WuOO&#10;fre/JH+HtLuF+siElu49OQwuGAPWOHHhZF0rZFsTfj6EcD6j2+VMCyRBT9QGt/r2P+939huCeSOT&#10;WPhJ/l0YOhdKeXT4EjYaCSLAWBv9bf1Fx9T7RbbeDTl2UfUn6tf8/wC029igcwtHAEDf4OilrCsh&#10;IpTrpaNGNyLgcfX/AIrb2rsbiVgUekjgD68fj2Fdw3ZpiaHz6MoYBCvz6lLTBPxbn68jj/ivtRKg&#10;Tgf778+yB5HkI19P9Z7AcD6e+jEhOoi5/wATYD/fW961v8ONHXhgEde98xbgfTj3U46tpNAeve/W&#10;Ugkn8f7H37T3D069oNRXr1yD9D9f8Lf73f30rG5AvwBz9QQb2/3r3d0QLx49O6FAGeutRZmuLfS3&#10;+P1+nvlqVbEn6/737oFJGOHTRRiTTh139P8Ae/cCrhEyE21DgWv/AFHtfY3DRPg0z028epSPPrDP&#10;EJE554NwPrb8i3+I9p04hGl1kCwPAOltP9dIDX59iYbxIkOgNnova0q4J6bPswX44X6Le9x/xv2+&#10;0tCiKPx6R/h+LDi3Hshu9ydzxyel0caoBXqfBTBVYkWs3+I/2w/x9uSxqnABJ/rx+f8AX9lLSvIa&#10;uwp0+APLh1LAHAH+A5/r7ygCx+vNvadnqxrx615kdZVUre/5t7jyUyMdR/3v+v8AsP8AH29HO6DS&#10;hoOtHrz/AKT/ALD/AHse2jI4yGoisyhhYixJH+xAAN/Z3tm5yW8oznpuWPWhHn1Cnj1rcDkX/r/T&#10;2Ee4Nmw1fktHe9+Dcn6f0+o9yrs3NUtuEYyf4Og7d7espJIyeoMRkVwStuR+PaQo+u0TnxJf8DS1&#10;+R+eLcX9iiXnuRzTxf8AB/n6L49nCGpXrlVy6rDULn6rY3/r/T6i3tnzmzmpI2YRcIFvp1D6kjgW&#10;t7G3LnN4mddb935en29F15ZBVPbjpJVJYuwUfk/j/En/AB9ghkKCRKllC2AJB5P9fxx7yD2XmFPA&#10;hYvwI9OgfPY1cnqK+NRoWdhZgjnkf7R/vPPtqqKcoLD62I/3j8e8j+St4ZrMu7Y6D19BocClc9AF&#10;uOACu0kcaw1x/Q/T+nNz7U22Kdo3EpGkAN6ubfjj6X9xj7nbwt7c/Th69wFPPzz9nQl2iDRGJKd1&#10;f83TrjaVViRh+q3+P0spt/t/alrp5SWUfkDn8fQ39gXYbRGKOT3dGE9SCGGOomV4VluPWbfn6Wbj&#10;+t/aO85WsCm9yQPx9dX9fc7/AFgTY5VVwB4ZH/GadEYhrOKDz6RRwJqpvIVuS+ofq/Nj9QD+B7Gf&#10;C5FYqJbtYhbgG11Nh6h/U+8YdytfrN+MxzV/9Xr0MoCVhT5DqfnaA0+FeG3LxSAAXNjGmpr3H0se&#10;P8fajoB93LqHJJJtf8D+v+xPsUbxuv7u28RoeC9MwQCZzIRmnRWYNqPV5mommuwMikagwHC/q4X/&#10;AGHvNXULCRUA5vf6n/eOP8fZtyhzEqWkty70NKeXD9vTd7aanAHDpC75wDvWR0sURKlg1rMfULAf&#10;j6ce1Pj8MWpwzIeFBPJ/4p7jDmjncfvQokw+M+nr0ZW9iREuOhE2hsGT+FLJLAxtCvI1/lb/ANoD&#10;n20ZSnWEN9OATwf6X/qPr7k7243m4u7q2K8dY/wjok3SJUjJHH/Y6AzubbkNBTVMmjQrrUyKWvcA&#10;x3APP19PtE1LWLaf8b/T+nvNnYobmW2i7c0P+E9AG4lRWqT59EQdaU5E6+QRyLr6gCAR+q/tsXWZ&#10;ByR/rcj2HOZ7GVgwePFOnrWVCePRhdlZLF0dMoPiQlbKGYf6kC9tR/PtQUUrBlU3+gA/17j6+4uv&#10;4J7SAmOooa440z0c2sgJClhx6dq4UOVqlMmiT1cAsNINwAeGP449jNtepVVQXtwF/HNrk/n+nvCP&#10;3aiupPqC4JOps/l59D7aNFdVc06N/wBEUeMpJ4fGIlbXEWN3NrqYlsdOm4b6+xNhqFaIDg6ueTYD&#10;6/U/4394mzWUzXRkBIyeAPQqDrprq6P4MnSRUajVGVNmBdgLAqoA4Y88e05noFmhk0lC2kWCixv9&#10;frf8W9ybyRPPt13A7qQqtX+XQS5it4rm3mUZYrToD+xP4blaaphDRymWIJo1DSCHDHkNcDj+nsBK&#10;+qno6xxYqDI45sPqT9f9v76b+yHMscosIpJRqAHp6U654+9myywfVSRxdoqfP7P8P8uq5exulsLk&#10;slUVjUcVnnZwzhyxLBbHWCf9v+Le3mkkarQH6+lf95Jvf/Xt7zm2+4iNpCytViOsMrOSSPdApGQ5&#10;/wAPReOzcHjNs7dkjp1SIpCSoDEk6YpQL6iLEf8AE++q2kshuOf99z9Pp7N5kh3Db3gY95B+zPWV&#10;ft/uDRRQP6Af5Oq26jcNs5K6SAsHtaw4OofWzfj3zw2TemEkBNgRbi1rEW/NveB/u77eQnc5L+OL&#10;uL/P1+zrMnlrfC9qI9YzSnR3up+x6xaNaB52WPRwAiaDdRqu2oHn/W9h9u1RPUPIOb8/7Yj/AFx7&#10;OORrJrXb0gZSNNP8vRVv9yskwJarZ4fl0a7r3cj1FQSZUJLmw4/Acnj204RljFgebi3+3J/3r3LF&#10;jCjMpb4Rx6Am4MDG4r5dIzvn7urpVMaag0cxPB+mpD+L82PvNl8kkDqGt+o/UgE3HuYuWqRoreVD&#10;/h6g3mYOdYX16Yujtg1WThM2hhrTSFGrg3LA20/Tj3zo5o6mHUtgSL/X/D2OJ2JhZDxK16ji2maK&#10;/WpzX/L0v984GuwjESI+kAKdSn/X4/1/c+jsp/wv/sfp/r/19wLzfGZ5HH+rLdZIcm3hMSAHyH/H&#10;ei85z9RLcH1XvcXOu9/9a59unkaWw/C8WP14/p/h7Cu0bKqzM6LxyepDnui8YUEVp0Ge4MjFTwFn&#10;fkagNP8AqR+Dcjm/tR4akNRPGpH9T9Tz/vHsm9xNzbZ9vkjiPdSn7P8Ai+jjYrNJmVmGegVpfFmc&#10;rKuoMDrJueAABzwT9L+xVo8ekARlUiw/J+v1942yb3c7kkomatepFgto7cAjj0GO9aOgx2WjZTps&#10;6FiSP6Rrx6if1A+3msqAIFS9iAPrb8f6x9hTaNnc7m82moJPCv8Am6NZ5wtuBXpa5rekLbTFGswO&#10;mKOwsn0uo/1X+HtC6iZS3+1/8T7nq/RF2pYCeKEfyr0G45v1QfIHoANlSW3GlWzrcVqy6r8WDXt9&#10;PqPcmtlKwMB6roePyP8AW9x7y5sYuN3WQIVGoH7a+vS67vx4Wmp4dGk3Z2QsO3jRR1K3KMtrR/6j&#10;n+1e/tDVIJdr8kkn/iPeavKVpBbWSx0oUSg+zj/hJ6A88oad26KjHkVq6yWcNrMjkm1vrf8A4MPb&#10;fU6FjbUbfT6n2YX7IzRKeIx0nkcK2rV0t9nR1lfnaVKeIsTIVa9hblTe/IsLW/r7R80y+Y6Tfj/A&#10;/n2d7NaRsVNe7onuZjK5z0eHG4irTFIrxclVB4PB025NrH3mWo+guf8AeP6+zDcbVoTQDgOqQuUa&#10;o6T0m3ZWkdjEeW/xt/vAPtxiQSLx+bjnj/er+9bY/hFelFxMZIsev+foLc9WHF16Rsw1Ap+kX+ov&#10;/a0/n231RESt/rezPdrnWIUQjPHoOXcpSIk+h6FPYscuSraOpYAqjqbWN+HJH4t/vPsJ8pQfcVhc&#10;i93J+p/Lf4A+zTZ4qLqPDqONwYSzPUGlerZevd4jC7TjhV7E0y8WTi6cXuw559qvGUQjplUKeFt/&#10;gf6fX/W9j2yjXwyKVx5dJpAqQlF8x0Xfe26vv9wvPLMvpqNdiAL8kWFja/8Asbe0juCExu3H9sj/&#10;AB/T7L7u31zBVGeP7OtREBanyHRk+ncilXBcNdAmn8f2pT9LH6An224+oMKc3Frj8fke/JZsKVpp&#10;6pJdhPhrTpcbs26uVqgAoa5F+WFvzzxfn/Y+4tfMlXcMTfj+n4/1j/X29BaiOZTjpG07S8fh6U21&#10;MPU7egVlLaCzMFIuL8CxuBf6ce0nU08KOPzc3AvYfXm/+v7HthYLPEikcR0gkuzCx0nPQ84Wpqqq&#10;kfWDyqWKqeLqbWvbkcf7H3kaGMx6FAB/17g3Hs2FgljGz9JHu3nYKSCOskZqKWpaZ9ZA02LKBb/W&#10;/HPvHR468we3Fwfqfx9fcT81T3N5ceHGtQcdCnaoo449R6adz7tMdI0bSWIU3GlTe5IsPVf8e37J&#10;OlNSMuoAkXHP4t7kH2/5dmtwtxIlAPt4/s6K99v1KlFPlTpE9d42ozGcFU0ZaMSk3IYfRgRxpP8A&#10;sfafwMSVNZ5Dewe/1tyGP9OPZ3z5MxsZbcfCVI/ZTpjl8AXCyV8x/l6E3uTIzYvbr0qG3+SOgW3N&#10;wiDm5uLE+xDqJbIiBh+fz/Ufj/Ye4Y2CzG3SS3pH6h/weXHoabjOJgIgajHRL9vY6WaonyMi+piz&#10;k2I5L3YniwH+HtPZOmP2zN+Bc/n/AFJ/w9qU5ma53OKDXXu+Xr0Rz2axR6wpyeht2bmg2Uhpy19P&#10;FrDj1Af19l23HP46xxewPB/2/H+w95E7DbmawVvM/wCToOXBo5Fe0dWWbCommw1PJYNZI/pf+hI+&#10;g+vtG1hV0AvxZibH+v8AS/8Ar+zjbYALt6jHRPcT94HQsYuJoWtpbVq4NvxYj6/X6ew8zeOR/Vbn&#10;V/Xnj/ePdOaNoja3BpnqgOs8ehFxdWUXTYrYfUj/AI3/AF9ycHGI0CWIALf7a1+P9h7jLagLW8Za&#10;eZ6RXa1JoeseSfyEOfrf/W/F/cXcNljcc2Kjj/WN/duZRW2K/iGetbfVZFPUnFevTb/ef9h/r/19&#10;hUZSJWseLf8AEn3AdwpS6lrxLH/D0Mg1Y0rxp0sAhIT/AAVQf+Ne2GrqTHVq1+NYt9P6j2EeYIis&#10;onpmlP2dG9lJqWnn1KijBQj+o/PP9fY9de5kaEUvyFYfVbcm/wDX+g9qeXd8e2KLXFfl1XcbMSqS&#10;R0E3YGJ88JkCgm9h+r6gfni3AHsfYKtJSgBPqt/T+l/6+5nk3ZbqxCmQHSB0FjasshFOi31tLJDT&#10;zhlsFX/Hj1n+o9mE2HRq8cJ/NkP1P9rkfT6+8eOb5SzT08yf8/8AlHUocrQkSQ09R1WZ8ntyyUbz&#10;AvoB+7T9I+rSAA/14/3r2P2JgWJb/wCsPr+bn3jxvfiLcaiO3h1kZsi6kC/Z1V/ubcUeVR4le7tK&#10;6Wsovq9N+GPF/Ys7YrzBIik/p1AWt9OP6+8Ufevl+23GxuXQVbBP5Bjin2dSfsU7RyKnl0Lnxp3J&#10;X7c3JQKLpC8k0fK3JQSQoSCQBy5/r9PYtxTKyKyhbrZb3/Sx/wCJt75W84bZ9Jeyrp4mv5Z6lqzl&#10;Dx18uti/rTM/xTC0cjNfTBCv4uWEaNxYn8Se8oJ/re/5/r+fYAIFT6dLqdC379e/v3Xuve/e/db6&#10;97a8jAs8bA2IIsf99b2vspzC6H59J5kVlz59ctOpbgeoX/r/AE/w/wAPYV1WBjNdrCWu45u3+PPI&#10;9yVa79Ktoqaug/LZDxqgdRWp1a9xzfm4tf8A3n2rRTLT45kUHmMj/bc/4cWHsiS9NzeoWP4v8vRi&#10;kQWFlp5dRpIbBhb8Hnmx/HsrPYNC8tVMwXgtf6n6XP8AQH8e8vfa/eUs4UXxKcP5HPQO3i0aTCjz&#10;6QmVoRK19JJLKOAbfQDm3NvYMNSNBqa3Fz9L/wCP9QB7yl2LeEvXhTXXIPl0DZ7RogzAZ6D/ADlD&#10;ogmCj1CNj+eefx/sffdMzNIPr6SP6W95mcl30Fttkbs1CVA8vt9egxMzlyCPPol/YGPczyenkoxP&#10;B4Oo/wC2v7VdK7Rpybeg2/3n/D2W3e6CTdVVGqNf+Xp7QwiH2dBFkcElRj5WdRcJ/UjkR2H4+vHt&#10;szGQeNGF/wAfj/W/PvJXkqeM7dG5bOjoF7kpaYgD16Sez9m0z5fylPUH/Gvjk/Xj68e0jBP5WZmP&#10;1H+24/P49oeadwVY3QE06tt8ZYj06H98QKYwRqt9J5tcg3+lvz7Yp5GetVQbesDk/wCP+sfeKXOr&#10;ponkBzp/mDXoaW1A0YoaY6NFsakaDFM1rHxfm/8AqRb8f09jBg8W1TjluxN4l/2Nwfpx7g08wfuu&#10;6fwnoCflx8/8PR4LFbhRUfZ0HO8w9TmBcH0S2BIP9VB+n4495cdgmhyOqzEBweb29Nr82/PtXe8+&#10;GazoWXUARUUrn/VnpP8AugRudI6bcpj2mxqoRwykAm/1ANuQpN/YkZTHFMah0n9IJ5J/qfZVyZze&#10;8m9IhkFPy9ekW6WB8Gmnou2f219q8s7REESq30PIuSCB9D9PZdN1Uliw0m/04/4Nc/737zU2TdvE&#10;t7c+IK6R1HN7YhQxp0LfVlUI1RWuAHbkW+ulhzz/AID2l8ZSuJBx+SB/tmHP+w9zLypcq5jqc1HU&#10;fbohR2UDtz0vN35OAU8t3taIi3F+NI/r7UVRT+NUJ/I4AJPP59z9aEG1oDxXoKzIwNKefQV4nJCe&#10;RlRrkKR+LAWJ55PPtfbPgDiI/nUx/wB59lW4qNakfwkfy6uvwgVz0VD5EZZ6SOpv+kPCPoPyjf1I&#10;9jfj0aNVHHIX6f8ABePx9efcP8wajD4YHaWP+HoW7OdOgg8P83VL3alctdVz6muVQgccC0xPJvce&#10;1Fc/9Ybf7z7jj6CSvAf2tfyp0L/Gxx/D/l6K/qj1fn/i7afz9fF7/9SzG5vxx/vPvicqheJ6zfjg&#10;8OuKnrdDdtX9fzf33e9rcf6/tzQuSSOldcDrAS9za9r/ANP+Ne8tx+SP9uPbBrU4691xIY8kH/be&#10;/FgLfn/W9+FfPr3XgpP+H+vce+Oq/wCf99b3ciowM9bwOsmhf6f7yf8Aivvytb6/U/U+6nHl1riO&#10;uiq2PH4P5Pvnxe/59+UkV60QDxHWL337317r3v3v3Xuve++WABPHNx/W5/2/txGC58+qKdJY6Tnr&#10;ogH6++YbTYA/0sP8P97+nvRIJJ+fVTqYnHXWhTx9P8bn3nUn+vH9OP8Ab+6tSg9em2wv9LrERY29&#10;+ZjqsD/rfTnj8e9dV669+1N9PqT/AE/H9eLfX37r3XvfNb25+t/6W9+69173y9+69173737r3Xvf&#10;XF7/AJtb375+XXuve+wL/wDG+P8Ae/euGevdcHFxx/X/AIr75L/Q/T8/8j9++fXusXvje/8AvXvf&#10;Xuve/e/de69797917r3v3v3Xuve+wLm17e/de697zp6ePr/vFrn3U+vn17rpvof8Qbf4/wCt7ygj&#10;+o/3j/fH3XJ49aB49YbEfUEe+X1+g/2w90aTiDg9e0gdZkgZuQCR/UKbf7ce+Wm+kiwP5+n+9EH2&#10;wJnVjWpXq359Z2p47BQVVx9btyb/AE4Y/Wx/p7xyrexAsQLcC3+9C3tVFNxDnB9eroc0J6wvCbgI&#10;CbXBNmPP+2PvCFYj63H+t/xPtR4qDt86dOltIr1h0ta+k6QbarHTfni/0/HvL4x/Uj/Di3+3I+nt&#10;lpBQsR02JSeIz1iZQSLC5uL25Nv9b3kSEFhqIt+Rq+v+x9ppLmqnQtG6uJAa46lJR3sxII/1PN/9&#10;bi1vckmJFA5A/AHJP9bXJJHtMdchDk59er1HqOpCgRjQF+o/RySR9DwTf3hKAOJFB0kfm/44+n0H&#10;tVHLjSxq3TbsDUVx1ElgJYsqMASL8NwLC5ub++LLqvewF/8Ab/717dVq1oOmlYLX59R3TRbm97/m&#10;9rW/wHvnFDGeGFz/AK5HH+wI9sTSyqw0nt+zp5XDUAwepMEUToS4u3FvUQfqfwCPx7z+GPTpC2/p&#10;yfr/AF+vtkTOG1k16vWmespgj0lQtuDbluD+D9f6+4/25IWxCnT6rqxubn+n0sB7dW6yxZceXXlk&#10;DVzTrEaThbMAeb/n+lvzx7hVoaKCVvqVQ82t9DbgH/ifZjZss08NBQV6YnkGlgOHUaSIqGF7W4uR&#10;wf8AkY9ls3pXeSeRG/VrOoGw5Cm3+t7yY5DtPDWN14Ecf2dAvdJjoIp59J2tXVxpIHHFj/X63+v0&#10;HsJISsNWJ2tZXvyQL/639fc4mR57UQrUGlPy6DYcK9Tw6Y5oToe7XsDpt/xr6k+1BW7sRKUxJbWB&#10;b/X5AtydPHtVyxyhJPfo7DsJHGvXrvcVSIqDjT8ug8ztKT5HN9XqP5H5Fzb6ewTylaZqwu1hqdie&#10;b/Vzwfzf30V9tNpSz2gJgqEAx/pR1Dm/S67qMtlan/D0GlVSs4lvqAYuRdSLi3BH9Rz7EzZlplAA&#10;H6Xt/hY8e4R955jDczvX8Y/wdCTldQY6cM9B1UUmmvK2uRbn1XPN/oOPYgVdHoU2Wx4seebHm3+w&#10;94+7fvdJqFqip9MYPQ6kh9OHTg2KNQtwCgH11B/Vz9Rf/H2nHpmaTgEaQL/48njke5D2nmeO2Xwy&#10;e1seWOiW5tC7EgeXTJldrmWK9rcAarPb63A/I/PtcbfpmEek/Uj6fkH/AFvcae4G9JNL4sXEjPA5&#10;6M9siKJpI69tjCeOcRsLqrj/AFdtIvb6Hke5NXQyedW5I1c3FuPxbjkare47TdIZLRkA7gT59Gvg&#10;kPUCmehfxtJ9rpJ/SbemxvzcD+h+p9irgaVVpUZwP0/1t6tI/wBbm349wPzFfyPe0RqUPy9ehHbR&#10;MIwehDpaZJIluPSTf8i3044I9uklENY/SeAV5vyTpBt+QL/63sobcf0GP4ulCNqoCKN1Jo4H8qqz&#10;ErybWtzwL3AB/P8AX329OI19PBUW4Nwx/NwSQPZIL5nJrw+wdKShKknhTpZxUysluL29J/P/ABJ9&#10;tE05jcgXtbkWH1uR/r/QexLZyK8KVIoOkEho1CaDpgrcXqlZgCWP1ID/AF5/F7fT/D2sMNLdBcXJ&#10;Fvx/h7jnmUapC6mgr0b2ZNOPS1wdMYQDyWtwef8AVA8fj8e1ayhl0m1rf1+t+fcfB9LA0IA8vs6M&#10;Tg06WdtQAP8AT/W/x/3v3CNErMzED/WuR/tgPa8X7qqhTjqtAfLrAacOSSfz/W3+9ke8qU6p9QP9&#10;h/xr2zNds2MnqxA65CnFgSwPPP4JHuRwBawt/rD/AHv6+0zOxJOo9aGOHWUKqiyqACLHi55HPJ59&#10;8RGhP0H+v794j0pqx17rwAH0950I/pb8fX/fD3TzqePW/wAOTnri/wBP9j/xB98/fqjrXWL6/T34&#10;+/daPXrX+nPvygcf778e/HI62WanHrux/of9t770KSRa4/PJ+h+v591ZiAM9OrI2nj1zW5BB/TY/&#10;63+PPvKLfQW449sk5qTnqnEk+fWQCw4+nuPKAGB/1yf8eBx+fr7fjYhTQ9PxsadeIv8AXn/jXHvy&#10;8/U/qtwFW3+APHH+PvbNQDGetOopUDPXAqQbrYcWN+f97v75+JfwE/1wAD/twLj3rxm+fTJHmeuJ&#10;Qmx9PH0/H1/1h75hbW/wH++5+p9tsxatfPrWPTrJb6X+o/3x98rD+g90GOHW6nrv37/D36gJr1rr&#10;3v3v3Xuve8cgv+R9Pz7cjND8uvddEA/X22yUqSPdlU2ubk8m/wDiOT7MkunSOisRTppowx4Z6xeE&#10;Ei9vr+Lj/D/D30aOOxsqj/Y/T/ifdo71gylmPW9AI00HWOen8iMotxYKQOQAwP8AQ/ge0NuahWam&#10;lVANek8i5uQbiw+l/wDD3IHL26GGZXJPh+nRReWodTTh0m2ogJWS4H1Yk3t/SxN/r7LplduyCWaV&#10;ksF1EkBiv/JRHuf9i5qQtFEG7iR5j16CV1t7Lranl8+udTSEUkv4IRrcH6lTcW9hfXQFazxcDk8c&#10;f70efeWvK3MUUGyluJp0Bry3pc0PGvQEZ/ByT1bSKGCgJb0ub+oH62sef8fYi4HHIlMpsoup4J+p&#10;sPpf6+4k5r357y/kJfBbJxw+3y6E9hDpiSp67pqNoIlBDGwtpCtc8fX+v49zKjEFgxtyB/jxbj/i&#10;fftp5lEYWj0H5dPyQ1PDHTJkqGUsGIYjVYDS172bn+vtIVWFIqFYD/YWN73vq+l/Y2XmRpbZo6jS&#10;RWtfypxp0xHZDXU+vUvGxLEv7mskj6GOy354vpv9f8fampYXjhVADfTYm1+L/T6H2R2s0bTeJUEB&#10;qjPRiwCoFHSd3HKrqYvqAjW/oA4ZW+n5IHsQdtwlQHb6gN+bG2pf9b+nsLc27gJnjROIFf28B+Wf&#10;8vSq0j0rXoPaXFqTJIyCxGgX1A6DyTcWJGpRz7V1PAKqqTiw/of6C/F/Ydn3kbXtcqK2f8+elX06&#10;yyAkZ6S52q2Ty0TsuoXIsQ/AU6RcAfkD2IC0qx0X0FhF9LkXt/vPuDm3p7zd3q/F8E0416N/BEUQ&#10;+zocxttcbhF9IBWmFwNYPC8H6g+wg3JUFZCq3uf9b6G/+H9feeHsNsbX1zZlhUDSTx4mvp1HHM1w&#10;IVUH4qGvVZ/yZzsWOo6pSwVkjqVuzC4UKgC+o2vZj/j7TgpfImtv9Sf8Obf4W599KNj2NbSxjcqA&#10;aD1/Pj1D9zeCaYqD3V6qGzO/SM3LFEz28xRbMukXYKL2PAHvAtMob6C3H5+n+x9hLmO1t5ZBH2l6&#10;0pXB6UW88idxJp0ION3fXw0kcqvY2LfqBNvoT6gbAe5kUWlhb8W+nP5HsFXfJv1kcmhKVHz6XR7v&#10;4TCo6kL2/VY5rtdmF+dSWH0J4uBb2rMblTRBdQJ08/RRzf8A1hfg+8fOe/Y243LW8KdzE47vT+Ve&#10;hXtnNEcZA1Cv5dDN1j8tIsLXLFPLIn7kS2JGiwkubESKhFjzb29PvcRAIFbi4uAv+8+4XtPu07n4&#10;+t4FAqcHUf8AAOhBJzbCEHcP2jo3dT8vaapxsfhqBq8aW0ojHkfW2s3vb36LeEc5Czfni4U2tb8s&#10;COfa/dPYHc9tt5HjtxUCtAc/zHSVeZI5wVJFfy6SWM+TEddXeOrksjNZbq2s3vyF1gkX9pXN+Ctf&#10;XGVNyTe5H1v+L3B9mXJG07ty5fRNoYADOK5H5U+zHURe4uwQ71t914arrIpx9c8Pt6EjL9hY3LYc&#10;1UUnMa3vcBWZlj08M5ICsTf/AGPty2/GABG39AOT/S9rf7f3nRyvzCZbFFoSVC/4P+L6wP5i5Gns&#10;d1kkjQUDn1Hnnqqn5LdpSwJU0yvI2lahRpEdrBtA+n9QxHt7yFPwbW4FrcX+lj7kXZdz8SYocDH+&#10;z0OeW4TZQorcMdV44ndQq8xI12t5OFawIBew/wASefqfaFqInilutxe97c/1t+OOfaTnTlJdzhaT&#10;SCKV8/8AJ1Nmy8wfTRHiCCKfn0b/AGZuU0MKuGII0EEWIANr3vx7Y8vA8kLMQOFuSDfk2vf+nuKT&#10;sX7sqooPl0aHefqpD/EejW9PdgJPl6enMlmafnUYxdbPc29oujn8VSYx/W1uCeTa/PP59+hmaKQL&#10;Q6a563cIJYnJHl0dHeGBTL7dSu0ByKZn/tkhWQNaym30B98c9RyTJrF+Df6f1B/w9y1yzceKiKGA&#10;pX/D1DfNB8PxKnNeovRW4sdj66Sgk9LwoqhQVA1Bgo+rargGx98cDI8YEbEn6j8f0Fr8e5Acu8LM&#10;DwFOofubhROHA7geha7Tw0WTpZahEsCmq1359J0kWP09q6Jwv+xtfn/D/bD3Em/2dbgEjB/wVx1N&#10;3JW5AxpTh/sdEH3ZiplkkUBhp1j9LfQSH8c8+3SkZWYE/wCAtf8Ax/2HulkkNpGSQNHn1LkLmXRQ&#10;1BHRXd9wVqxSJGDoGu5IYHUC17WH9LexF26miRZLXte3+tfj/XHuA/c103RnVSCxJ8/n8vl1JGwD&#10;wY0qKDouo3LPgKmZyGVgq6jJZL3ZdX67C5H+8e1tNUlvpxb/AFuP9h9PYA2DlpY4TJIAVI6El1ek&#10;YU4H2dF37C7KmrcqfEAviZQfWpBsQL/Vgb+4UspdbMGY3sBf6n/E8ED2a2+yJazM9QtTx8v8BHTE&#10;t6ZECu9Ptp1Dh35JVUyRSs2goEPjKsxH1sFX/X+vuKkQubj68nn83v8A649r7y2acIqg0X/NTou+&#10;pANRk/LqTQ7zgoCzxsuseolWVuT9TYtx7x1EWsHjk/U3P1uPZzy7tfhuh0eg/LpJc3gofXpM7m7N&#10;knsivIApveyabkWJuRwDf2na6nEQLkX+v5P0H1/w+nucdsn8KNSc4oeiOSXTqNck9YNo7gqMtXwQ&#10;QAv5n8YIP0J0kGyn6MWt/rj2Eu59wLTMYE/U2kG2k8m/4N7Hj367nDyqxFG+fRa89Rg9np1dt8Vf&#10;jlJk8ZDuDJwqFU6l8haVWDRxvrWwHBI+t7D214ny1imUhh6RyRbgn/Wt7GHLMtXOrzIp0lLMxIU9&#10;L7uebG7PnjxsZUMsj2WMqoIXSqqbEGx/Ht9WikLAcn/YH+v+t7Gd9a+JCZCasen4wRSvE9F8rN60&#10;dNRzSsVF1JW8q/qt9LF+T7UdNSMsJ4+gJvz/AL69j7DkMYiUD8XSvw6RlHyadFY3hu2LJZpChCqW&#10;j4BX1GwHBBP9fbHWQO5YAG3H4/wH+F/dLlQXjIboL7lFWI9GW613RjMfSQNK6iTW911JyugFbam+&#10;mon/AGPtJy49/Pyp+txcH63/ABx7EVjcGCNQATXoCTofFauSOjjYjf8AQNhvTUEoYFtpMRtdfpdW&#10;9qmioylOSw4C/kW/B/w9n9ruhVRw/I56RSQg94XNeOei57t3xHU52Omp5LPJUKOHR2La7AabsQdJ&#10;Jtb2G+4wr1BjUD9f4N+bAf737MFulRjI3c1KV6TPVmIJrTqwbouSWj2/HWyljriRwSPx5Cxtew5t&#10;7Z/4awgBAPPI+vF/ZnaTfVFVUU/y9IpY618uhbi3xTT5PxXuytyQ68lfz6Wt+PbBUUTw6mN7jn8/&#10;T/Y+zaDbpJpkop4+h6aJjjjJNKU9ehXw2dgybwQAXu2m2r/W1fRr3J/2PtF18zK5+pIJA4+n09yd&#10;tO0vBEHYeXQcuJxIzBTTozu1cRH9rCth6lU8lvqGbSDzfgW990lWZHCsf9vpFx/vHsu365CR+FUe&#10;f+Tq9hHrlr6dcN0Y4wUsjJYW/ABJ4H4/J59rCndI4lIAueSRzfj6ewZZWCXd34jLqAIp/qHQoWQx&#10;xsur8ui15GkmrcjJGwfSDpAKtYXYi/09oPc2YIZUvbm39nnnj8X9z1tkUVtYgEACn+ToGbpIZHIy&#10;ejbdSbNhpaIz6ELhCwI8l/Ugv+bE2/w9vW0XXwiX+oBve/8Aqv8AYc39xDzndJ4jqCDVj/k6E3L6&#10;0VdXCn8+ge+QtOz1X2sd/wBToQBqHIiBB+p49qaWp8tWEXizAD6c/S/+39xbzBucO17YSKVI/wBX&#10;7OhXa2zXEwA4+nQJUWFNDhCzAgsnq9LfS1wbm34Ht6y8Cx44kgD08kn+q8X/ANj7hbk3eRuXMVA2&#10;K/L16W7vEYLcKwz0k9lGYbphUFjqka/p4K+QWNrHj/H2TbelYIq9z/rEcjmzkf70PfQnlhlTa4yO&#10;Okfz49RneOS7enVz/VePZ8FTqb6dCfhubQq3B+vBY+0VPkQ0d7/2QfqvH0PsyicRzlh5noguWJOc&#10;9CtS48q3qv8Aq4FiCf8AWHH09sxqRUsV+v4+t/8AeR7W7pL9RbBa8B1uOUxgGhz5dO5pzEiken/E&#10;ggf74+3GkCQi/H5/P5PB/PuJrpUtrwuRQ16bmfUSApB6gTh5PoSRf8Lfi3+HtN7lqVsbWtpsOR/W&#10;3sl3y7WWNiDmn+Xq1pVWFBnp7wsLAXYEf0uCPwP6+winqgjNaxte/I49R+vuF9wot4reRJr0KkbV&#10;GpPp0rkQ2+o/4p7R+ayAViR+LNxpJ5tf/ePZFzDEpg1KKVXpfYTEOoAx1Nhj9P1/p+P9f/H2IfXu&#10;WLyIt/8AV/6nmxsPwL/X3HlkzxSkVxnoTltaUbhTpg3HSLNSMhA06bgm9gf8T+L+za4OQyGA8/X/&#10;AKIHsW22+tBF4Ovyp5cOimS0q5Y9Fc3PEkdPUqANSqB+b/5xr8f63s2ewCRFTg/82wf9YcD2D+YL&#10;7xNb0xpz9v8AqHQ75bg0yQjSeI6p7+VlIkz1RBUE+QqL/nUC9ubcH68cex+olPhNh9T9Prb/AF/8&#10;fcK75uNq40s1HUH0p1PuzxsAjAHFOqrDiK1M0X0lo/MbMA5AGvji2n2qcUzpKCLcWFybfU+r/D6e&#10;8Y/cK9Q2k8SkUOr09CB/hPUi7cKFSMdHD6n24fucfOqC0bR86WJUvKrylm544BN/p7F/F1Syxxi1&#10;zpT+1+bc3APJHvmr7l2Oi+uHAoASK+VKmn+rz6k3anqlC3V2/R9Xpw9LEzFm8UdlvyGCRKR/W6hQ&#10;Df2o1I0ixF/+N+4DlGl3Hz6Pq46NAp1Kp+twP96/w99jUT+bf6wt/vXupKClSOrkLpqOPXKx/of9&#10;t7xl7sBfgnkcfSx/PveAKgV6p1zEbE2Ksv8Argj/AIj/AB94mGpCCOTxzx+f+Ke7K4FGHWiARnrL&#10;oKkgA/7Y/kf7H22SUi6wSF/qP99x+fa1bt1UANjpvwQTXr2hSpJF2v8A4/4fj3xqKcmFltf0m31F&#10;gQRfj6n25a3ASZHJzq68UGkgddSQlwQD/ZP49g1ujbn3BZwL8k8g/QAsR9P6+5r5X5nFuyDV3fl6&#10;9E13aE1ZRn/Y6TlVRNZiCPzqFr+n/iLj2A+f2+8esKvAY3sp+h+v4v7yf5J5tQSQsXo35dBPcLOq&#10;mnHpAZvH6w+n9RVlNtR4J5H5HtL0uJaNidP55DEj6fT/AG3vK7lvnwGBIvEJFcZFOgVcbZSTAzx8&#10;+irdg7cZ5JGTj0E2Ovn1EgXPP09y2RV9JOr8f4/0sbW9yTtV6bh1uc0BqD6Z6TXCBEovp0A+UpTB&#10;TtBbkgq5sbE6Bb8cWv7R+eeyP/gWH+2A95CctcxiCKKBG/CPSnz6CN7ahmZ6Z6y7KwjLVCQrbWQb&#10;6W/DNb8W/PtIUlSwJXnm/wDTi/8Ar+3Oad2X6dpGNR+XXtugq1AehrODWWVCQCwsfq4P1HHB98Uo&#10;qh6xHsTZwfob3vxwBbn3i3zNzDb3AmiqK58x/n6GENo4KmnQ64KmSnxRUr9Y7Wubiw5/P49mb2Vj&#10;5JKKNCp/Qmn0n6af9bnn3i/zZvaW9zKQ4AJPmOhVYxEqOg0zmOFRkmbSSFkY8avTyLXII/p+fa2h&#10;wZWpuU/IP0088H8i3uP5OYuxtMn8x0Y/TVPdw6yNSsYFQ2IVAACv5IAP45PtQ5SgU0AiIHA/qCeQ&#10;f6fke1nJ+/NFu6yivRbuloDDgY6CneuDvTkrbS7Lqvq/AJvz9B7LVu7FlGc2uD/t/wBX5H44t7zo&#10;5O5xSeK2UtVwB6fPqMN1siFeg6TmzqOShZhZlGpiGIIH6W/rxzf2j6ClVCSVHH/G/eTHJvMOu4t1&#10;FcsPT0PUcbptxcajinTfv6pqIorB2JYSg2F7KCLXFv8AH33krWjAsDz/AL37y12e6WS1jqw4fL0H&#10;QKnt9BZXFR0jtmysHlkYMQALXB+pBuePwfa62WAvjH5u3+x5/H+29u3iKy1/FQ9FDqNfDosnyavL&#10;S1TIDbXCxsCbKEa5P9APY2UhUqouL2X8/wCHP+x9xBv9F0x0+f2dCfakOnApgU/YP9nqljsCGZau&#10;pA1rdGvdSbfvED9Q49vGrj6D/N2/H9f9b+nsLVT+IdCXS9OP4ei+fayavq3/ABdNX0b6+K2r6f8A&#10;Gvf/1bLlYm9+CPqP9f6e+KTKDTrORWPW6B75g3F/dTgdO9e9+9049e69797917r3v3vYNDXr3Xvf&#10;If196Jqa9XHw9dHkEf4e+Wr6kH/WFuB/vPvaLqr1QnrHoP8Ah/vP/FPfJWDf8T70cEjy695V66Zd&#10;Nv8AH6/7x75e/de64++rg3/w+vv3Xuve+wLXA/tG/wDX/Hj37rfy697yo1rhuOLf7f8A43716dJX&#10;GlqdcSoPJv75jkj3vqvXBlC2tfm/vmv6/wDYn/iffuvdcPeX37r3XvfAuB/sPewpPDj1sCuBx697&#10;4NKhU2P9Px/iPd1jckCmeriNq0br3vCsjX/3r/b+3HjGnj04YwBWvXvcsAj6m/8AsLe0/Sfr3vrU&#10;OR+R/h/xPv1G40x1YKTSg64Oo5bm/H/ED3yBH++H/G/fqHzHXijDy6xe/cf1P+2/4379n8+taW9O&#10;uwATz9Pz/vv9f342/Bv78A1KsOvFWFMdeNr8G4/B99E25P092Ar1ZULCo669+B/x/wB4/wCN+/EU&#10;p1vSBTr3v3lP+3tz+fezGDQ6uHTmlQeHXYIsbi5/Bv8AT3yEjAE2BAAA/wARf34JXz60EXJp1xKh&#10;vrfj3lWfULadPH1tx/tv6+6eEpJJ49V8Mca9dFnQel2A+lvfaykDnki/9f8AYe/eEpPy68Y/Trhr&#10;cm5Yk/1/PuZH6lBP5tf2WydrkdeWOhqePTmg/bQ/lrk/7Dj350tYj63seLce7QvpqPw06s4x+fXC&#10;ZdYHFiSBxwLWI+n9b++wnH1/3j/jfvTSkk04dMHj11HCqAXFz+T/ALG4/wBiPfMCw4t/sR/xv21W&#10;vXqkcOs3FgAPp/vh7xhGvqLXH4Fvp/vPt0SgIUAHTxViB1hki8rhmuAL/pNr8/7f8+8g+tr3HA+n&#10;tvzr02Vb06yhVA0gHT9LXuf8ef8AH3wYa/SqsCP7RHp5/wAePbqOYzUnt6dWMYNa9YJIVYiwOo3s&#10;L+8sKFBZuT/X/intuWXxHqPh6vpANfPriqBOLWP0P+v+fec+6deIqCOuXvhdj9AP9597Ip0yY2Hl&#10;172zZdv8mnN7FY21AD8XsD/sT7NtpUmdMef+Q9MzKVQ1GKdRKn6f69j/ALY29lF35Uf7kJQjG/l5&#10;Fv6L/vfvL32+t62UNfNa/wAwf8nQF3ZzqIHTBOuq40/2frf/AF/9j7C2tlmEZKh9V+OP9b3NO3Rw&#10;GePWQFr59BqYSaemh4rIxsOP8T74Y/G1NaGZwfqSbn/XP/EexpHvcG3yRJARj0Hp0hW2ll1M/DpD&#10;bh0okl1FypuT/jb/AIn2m8pjHiqrAXsxJ5BsdRv7y59tN/N5txzkqMfkOgDv9mySuAOHQOVuQip9&#10;ayEAKWUHn9J4/p9b+xH2Urwlb/6h+P8AYj3EvvVF4mtqmpdT/I9CDlQCsaP6dB8tdTVWRbS3OsLb&#10;6/Qjn8H2N5pUqYQNF+f+Iv7wjm3GWzlYmWgJP+XqSvCDICPMdCbj6ITIlkBAUAm/1sot+fz7ixYT&#10;UxKwk+r62B5/2P59tPzYYqKZhWnmK9Mrad9aV6fnwYlit4QV/PNv97/w9vNBQtBIF021ML8DgX9p&#10;t4336u1kbxKmhp0/b22hx246YaHBfb1aWS1mXUP8Ab/7z7WK4qGa0njuQP8AYfj3F37/AJbdnRpa&#10;A9Hi2gIBpnpeviC8avHGOAt+f8QP9tf2paGJYFA0W+gUEcE2/I9g3dbrxpCQ/EcfzPS2JMaScdP+&#10;NpJVTS62s3AJ+o9PuSyqTcckkAcfT/Af7H2VPcMEocL14pRxjp6pqD1hluTb6E8W45+nvqaItGqq&#10;LEXJNuSf8fZUl2iSyd1Vr0oYVUjzp0q4aJiB6bED6X4+n+39tAoHlc+jm/1sPp7MP3sI1FJKDpj6&#10;cvkrXrMaAH9aC/8Arn/intRY+kkiIAU8iwH+2tf/AGA9hzc79ZganPRnbw6B1OpqXxkEC3+x/wAe&#10;L8f09qZRYAE3PA4/r/xr2FDkknpRSpbp1ItwffL3rT8+tEFePXXvr3XrXXvfvfqjhXr2fLr3vu34&#10;vz/re7aerBWPl1733Y/jj+vv2kevWtLenXrgfX88D/X/AORe+QYG6g3P5/2P/GvdGGnPWyjAA0x1&#10;zCaSSV+tr8/4fW3549+uRwefetSEA6uqlCeHXWg/qC2DfTn6299Bja9/za1vftS+R69TNOvaG/1v&#10;99/h75CS3Nrm3tksW49XAxx65FBpN73sfp/yL3kVgBdrrq/qP+N/4+96C3DrwBPDrh+Lf4n/AHm3&#10;/FPeKRgxuP8AW/2Ht1VZRQjHTyig6698B9R/r+7HgerHIPXvclXUAXPtoqTw6ZKHy69778i/1/p/&#10;vfvwRj1XQ3p1737yL/X/AHg+9BGPl1vQ3XvfXkX+o970N6da0P6de9+DfVtQI5Nv6cH3TQ1eHXtL&#10;+nXvfAyqQPpyP6f6/wBPbioxHW/DY9eHvFYEmxt/rj3YCQVxXrRRvTrndT9Rp/1v+Re+5LabA8kD&#10;6D82v7qusMKjFetaSKEjrtVBubn62H+t/wAbv7TlXRmclSPrbSLDk3N7/wCw9iO3vhCg0nPTLx6q&#10;jqO1Oivdl5PI5/H+P+x9prLbdiNJMQobWl+FtbVx+R9PYi2Xf5VvLc+JgMOkF1Z1jai+XWGsh/bZ&#10;bcc/n/Aj2XXMbbKZB3MdgCbHj6D8+8pNg5107bHB43l8+gBe7cfqK6PPpA1OLEsjkrxq45Fx9P8A&#10;G/udRQzRaY1Qmw4A+lvp9f6+0d/vNvKHdpck9Kre2cFV0+XWBME2rUY/Ta314J+t/wDefamaim8B&#10;Zk9RW/4N/wDD2R2m+qJkVXwejBrc6NRHTdkMGp/s/Rr/AOws3F/z7SVS/jmtpBsD/Z5Bva3P+PuR&#10;9vm8dUIc1x0iI0EhsenSZrMcIFYqLFQb/wC2/wBv+feWkXzyi4NvoBdl/P8ARSL/AF9nlxfGwtQq&#10;P3Urn/V8utr3nAqOkPUY37mZiwuvA/H4v/vHPtZQTpSxaF9Nrgra9mJFuf8AW9hZvEvG1k1p0vFE&#10;WgHSfqqLwEqV0C30H0P1P+8+1vtoiWQMfqSQePqNNx/rfX3H/O1xJbWzRqaCgP7TT/J0YWYDEEjP&#10;TvtXGRTVWpo9X7nDH8AWGn6fQke13XTiCkYA2HjYngfhb+4u5Yja73W3VxUF/wDKP8/RhelUg6Wm&#10;9kNHg6soNJSGy8/QCNj/ANE+wDzNSlRWBdQ+tuf6X+vvsF923l11t4pzDgiP/CeoJ5wvCXIU5/2O&#10;qGPlplayomq44Hd7Gp8qqSdJtGv9RcEH3IsvgCrzxz/sB7zl3BPprVY6Ur1Fkb1uQznND/h6qfyB&#10;qI81I8oK/ukm9wbhgfof8PcDRybcc/09w1fW13JuFSrMC+OhFGyeDTi3Q00eTpYMYqykG0QUkg39&#10;QB/pfg++vWvP9Oef6XHuStn29ZIwHT8P+bohvpCrVrQVP8iR/k6TsyUOTZlWZOQx9LWI4/4L/j7e&#10;qKPzqA3N1H+8+zS42q3QAODp8/TotS8lDnS1B0BG96p9v1JmhkZVjka2lmKuFUN+LA/X3jqsWOSA&#10;fqf98Pb1rtO0kf2QqfOgoPt6u9/P2jxTQ9PO0O2SqRU0lTY2AYnWtxdrD6m+m/8AvPtlkpZIyAo/&#10;P0Nj/vH9fbm5co2NzCzeEpFPKlen4txmQg+L0PmG3RT1Ma1UdXex5KuxYX54HP8AX3ngp5W/Bv8A&#10;0HA4/oL+4d3T27sPEkkSBRKTmumv7aV6WS7m80JWRqhv8nU+r7umw2ulNUoiVhGxd2LOpAPI1BgV&#10;B/p+PbzQTy00qgg2uPp/gf8AXP8AX2u2/lc2cBEcWABnFPy6jDmDaY7uR5Vjqc9Af2FlaPe1DUT+&#10;bU/hkIOojVe7D63+p+vtZmVZ4Q35K/8AEf6/19vW6tZXiAniegWu2tak1QkeX+TonJWXFZxow1gJ&#10;AL3JA9X4t9R/vftL1KAEn/H+nuXoPCurIK+e09GEDSKQNJALD+XRq9p5J5sefX6rCwueTpFvbNXQ&#10;66dxbg/7b3DXNtm0Uk2KFRj7D0JrDMoHmehm6tzRx+6qNpZiFDsSCWtZiAeBzx7DJ4DHkrEWvIB/&#10;tnJ/4j3Evek5kFSdXr8+ha0em2kbzC1/Z1cZRZelyWwWMThiMctjze/gJvbn6hz/ALb2t2oBVUgI&#10;S5Kj8D/Ef6/49ylyveqrLqbNOoX53t2USkfxf5K9EQx+/DtbsKohknRIRUFLspLNdoyL2P1F+PbD&#10;DipIZGslhqP9OPcu21wrQAVwesf79yk9dXn0e+HsLH53CRjzCSQwKBy34BF+f8fc9oGU8C/+29hP&#10;mK2GhpFHcFr+zj/k6kPkbdNMiRs/mf5DovO9p6WB5HsGLaib8AFpCD/X6X9u2LpnkmVLX1ED6f63&#10;uFua99/dttdASU0oD/q/b1ljyxbfVCEgVqB0XPMUtLlDLGqgsWfi/wBL/wBbjgE+xqxWI8dLEzCz&#10;aDe4A+n+PvGefm97rcZgWrFr4jPHqWYdv8OANpoOil9w7ThoKepm1IGZb2Btb9u9gRyfcll0sBxz&#10;r/x/Tx/xPuRtqlZrcK4p5jpBcRr3Kaleq690Q061cpJLOWCmzkgkEG4tf+nuLLIsaEn63uOP6+zR&#10;VMj6QKnomkagIAxXrDiqKaUXVWC3Ivrb8Kv1vb+vuAZ+fqfqfoPZ1HYqYixoMcTw6KnnqdJJPp1M&#10;kx1UZBG+q5P0DWN+P6e+2mFhySB9bjn2/tkscUpBxnHSdjK3UTIbWmdBIFe+kmxa4JIP+PN/aP3F&#10;kUjjZVaxW4v+fUOf9tb3IFrIBGBX4s9IZpypCk56NN8XupanOZ2hqailaSNHikIuttIlX6f7E+wM&#10;nx0mUyOsBnQuCefpb/X/ANf28itK6GT16KTcFpKDrYMxe+8R1bsNqcywQTJSKmkWBUaRGDfhfqPY&#10;k4/GrRUwUpbhRzYfQe5A2S38Mxsvy6OLWIOAxOR1Up2x2zU733fUlJlkvVS2KhvosxVTr1HlgPx7&#10;koyBzx9P6fT6+xjMHNvU/D058Msf+n6S+Wpax8arBn5W/wCs83UH6E+3uKzRkCwF/YZdiG4dKnNG&#10;6AHIBqatErs2tQDctf8Ap/tuPfSUKvfUt/8AYD2mlZSQC1GPRTewa1dgvl1zk7Dqsc0ccc0i2Nhp&#10;Lkc824/x9tdTQRq/6LEG4Nh/W3s4tiTCKHuHUb7gjwzs1MdGO2Jv3JZPEqgnka0Sgku4tcHgf4e8&#10;c6rHSOV+pRiOPqQCAP8AD3qGZ1uHDCiin8wD0zOSYlKrxI/wdPO1pKit3vStUPqQVkalnckHUwaw&#10;H9bA+wYyEUr15JF113/3r2bT3lURYm7um7a2Mndp6uP2dlMfQbJpkiliWQUiJYMb3KsRbjkn28eI&#10;CJVtewW/0/I9yByZao0avIvcanpFuUYVaAUYdIXD1zVGYd2diPK2n1Ecck3F/rf2j820cYK/RiAA&#10;Le5q2Xb4JCrKlc9AncbhkBUYHR0OosZLWywTOCwWVje/4CixNz/T2H8tGZtRte+r8exzdQRRWvYv&#10;4T0GhOzuf4a9HEgr48dEi6rWFr3P1v8ATj/X9tqUrRT/AE/1uB+P9b3Dm8wySXE38JPQl22RFIqe&#10;oWYyKVtGbMD+fqfVewN7/wCt7U8LAQgMfpf8fXj2ZcvWCKVDDur0Z3kzKpp0Ea0RlyRKICC6j6/1&#10;bn2Fm4v3qsKnI1iw4/r+fY43adYLTShp29BZzrkGr16OVsNRR4c+QaSE5P8AhpHP9L+13tmEw0Av&#10;x+2p+n9QfcG7nDPe35WpI1dDPamSOJa+lf2dFS7hrVrtw+JCGP3Mq2uT+lo7fgDn2osXGklWWck+&#10;u/0/x9xX7o7dcrtrKimtD/l6FuzX0Ql8RhQkjoKd01E1FikTTpBjtZb/AFKn/Ye3rd1UkWNYLbkL&#10;/sLKfcQ+0+2Sxb0JJlIH+cjq3MN2kqEKcV6YepcdLkdywO0Z4vwfz+4v1/2/uvnsLLiOskOv6ax+&#10;f7LM3+8299DdrnFtt6DVQaR/l6jm5StTXq7/AKzxYixNKmn6J9P+nEf+8ew+izPljb1k2A4AN/x7&#10;bO4apAytivRFMutlCDoTPslQhivH1/xH1/3m/uRQ195T6iOT9fr+PZt9WZIStePSiOE0AZc9YqqE&#10;NHYCw/5H/X3KrMq0PIkIF/8AYe4r5mmkikldTkHp1bYOcCp6jQUQI9Q/3n/E/wCB9pXO5UPTkh9V&#10;hzcH63/3n2A73dAYSHfgB0qisyrCg6d6KnEbAAcc/wC9f7D2HEUzVLTAfUjj/bk/k+wHNKZ7gMDw&#10;PRmVCKD8unoqq2/pcA/63tiy1HMWJIP0H/Ee3dwh8e2NBilOtRSqsgK46zRutrD8W/r/AMU/HtZb&#10;AvDVKDxpv+Of1K3P+xFvYFSyEcp7fX/Aej1bgmmem3MDXTMP9pHP+ub/ANP9p9nW2n+8IOPoNXH+&#10;K3/PsmvaxsacejO3XWwrnHRTt+kQRVQvYsSP9YCT6j/Hj2cXYUKtDDxyPF+Afrz7BO+X4W2mBfip&#10;p+XH+fUk8s2dZoiR21HVMXyjmqHrpNHKXrARqNrGUf4+zMYWgWaBTbnnkgf2fz7ws5/5turDc5FE&#10;1FqRTPr1kbsdgrw10eXRftgbDp9wUzStFG8qlAbGNXUm5NmKFgffHIa6SRlHGn6G1r/U349gV779&#10;+QVd61/1f5ej2OPwXpTowO0tvR7cqgGU3W5Bd/IAp0gD6D8r7Vm1qx5Sgu3BUcj66lvb3ir7ubQI&#10;BMxTBB/kaf5ehhs81aEnj/sdWEdL5VG+3jje+l1Gm55EkYZv9sR7EyInSL/kc/6/vEe9RVlkoOB6&#10;GCmoH2dHUoR5IkLfhR/je/8Ar/6/vOGI/wBb2XlQePVunGwsBb6e+NrDn6+9DhTrdPnnrkeTf/ff&#10;j/invhcaeT/vH+PuxocDrQpq0nrr3wDXJt/vIHt8DA6UBVpw6xt6foTySfr74u6srXtwv9D/AFA/&#10;4n3XRpOoN1rQucdchqJ54A54/P8Ah9fbHkKOOVLlL3BuLf4c+znbb2SCQEviv+XpLKgauOsNRCJF&#10;Gkc/2v8AEfn/AA5HsJtw4RLSMIvre3A/x/4r7mzlXmB1kjrNSnRDeWykE6ekhlaGyt6Rzfm/+P8A&#10;xX2D+VpEoopX06Sov9AP7X+HvLDkDeJLu5tYdddTj+Wf8nQO3K3CVYDy6ADeuMWTyHSCdP04+lz7&#10;CqfJA1LqG41kD/XRrf7yR7zl5esXTaUdkyUB/aK9AW5k1OV8wei4ZfEI8jEpYeQ3+n0Fv+Ke07uG&#10;ciBm/qT/ALyo/wCKexJsU0/1a1eiA06KboDQccelLtTGU6TIuj8Jb6fS5/p7SGKl8lRpJvc/0/1v&#10;+I9mPO+4tFtpAahp1Xa4x4gAHHoV/wCEAurInAZeR+Obf717HLBbfNUI5NDcFOAL3+n+FufeBPNP&#10;NwtruSJ5+JPr69SVDZFogwGadLWmpZGpSqAWCP8A71z9PY9bOoPCoVoytljFiB/qSf8AeL+4Z5p3&#10;hblWdJSRx6MbSAhgvAjpJ1dC4qG1JYu4W9+T9Rz/AI+13NRqH1i30H4F7AX9ga23UsdLHB+3o48C&#10;g1HrJLjNMZsTcWB+h+n+Htly7N4Qq/1N/wDbexry5cLDcmQtgjou3CHVGABjpD53FtUx6NF/UPz+&#10;P99/t/YN7rxzzROUiLELq4A4uQT/AL17yC5Q5oS3uYUabiR/l6Ae62dVdivSepsCYAxC2C2/H459&#10;hDKrUxKldN7j/Ec/T/X95se2O6fWvBIslRUN+w06i/eYfDqKdB9vfHpJwwudJB+n+qFz7a6o6irH&#10;8c/7c+8y9r3YpFGFfiB1HV6EOrT0H+HpvA0iKNNxpJ/PA+vtXbbqvEE5tZj/ALY+xjBeeNAGY1PQ&#10;ckUaxjoB+58GchBVhlLh4l/p+F/x9jDiqzWAL3PFr/8ABfr7jfmgFZNS/BSn2kf8V0JttyqEcAP8&#10;nVTvb2zRTPUTLFpujE202BE1+Prxf2qvLx/06v8An+v+9ewDqPr+LoRUNP8Aaf5eig/woX/P/Fy1&#10;fT86Laf9b3//1rK05tx/S/8Aj9f9v74rORQ9ZwgEsOt0D3m4FuP94/PtvWvp08cAVPXrX+nv1/dD&#10;kkjrwYHFeve/e69W6978Tb3sCpp1omgqeve/D34ihp14Gor17373rrfXvfanSeLf4+9qaGp68cin&#10;XiL8H3y1Eg+7FdeRw68MdcdK/wBP95PvtRbn/kfupUinWtQHXTji/wDT/ibe+f597IxXqo49Yvfr&#10;gX4+n/I/ehnqxpwpnr3vj5jf0/T6m/1v/h7VLADXrQQUGoZ697zJKD/W4AJ+nN+OP9v7alj0A8Ot&#10;GMcRx66IuLe+aycm/Ate5+l+eB9fdMHI6oVI49Yyhvx9P8be+DvqsLf48D6+3IiFJr1ZAoz10VI5&#10;NvfAi3B/40PalXU1I6d/Prj75oBf+v8At/6j/W9szNjHVJGKpw697k6gTf8AoD/vNvaRRQjpN5jr&#10;3uOGAYkg/U/j/X9q6dvSpcjHXTC4I95A6H6ML/X3rT6069TrEVI/F/8AWv75Bgw/1I/x4/4r7rpC&#10;mgyevaaefXgD/rf6/A/1vfRIH5+n+v8A8U9+qfNT1vT8x11x9NS3/pz/AMU99izXFxwL835/wHH1&#10;9+qoFSQOtYHA9dcflgP9f/kXuRYfS31/w/1vafUBknpMdQYMOHXLTfhWRj/RTc/6/wBB74eJr8Ak&#10;C30H1/2/vazrgeXTviD0z1y8UnNlJtzx+f8AW/1vfijX+lrW+v0Pu/jx9bDD1694pPypX/XH/FL+&#10;5EUIBBc/Q3P1I/P44v8AX2iluXpRKU6upFePWdKcW9YYn6iwvyPp9fx7mqiDmw5/qB7SmRyANRoP&#10;n1bjjrmI1Ukgcn63H+++vvmCPwLe6mvn14inXL/D8D6e/E/7D8+/dNyGmKZ69764v/sR735dVWjc&#10;ePXvfL3XpwKo4Dr3v1h/T37rfXvfXHveetVFaHj173yA96r1YCvXveVf9h/vh71TIPl149YG+p/1&#10;z/vfvl731rrr376e/E069172k9wSMkE+km8iuvH4s1h+R7E2xIHmTVTFP5jpFdHtI6h1H9P9f/o7&#10;/evZaM7hJa2umlKnSXJBa44tb6c/T3kpy/vsVjZRxBu/SBin+foGXdsZHLEefTNKHJ0r/t+bXuR9&#10;QD7Tc2ARrR6L8j6KT/r/AI9jSz5mdAWDj8z0iksa0oOmupSQK4/2xF7cX/Nh9L++56aLFUcjaLFf&#10;wRpuSL/X6/T2I9k3GbddxiUtUV8j6g9JbiMWsZ+zpFZql80bgg8j/eQQ31t9Db2GjziuqiSoA1En&#10;/G7f8a958e21r9Ht0I1DUyD/AADqMN4cTO4+Z6LJv4PRxu0dwAXvyQdV2/oPp7EHb8KxPHYfXj6f&#10;0I/3j2Dvd1hPBMQRUY/PST/k6MeXgUmhJHQN7ayM0mVVSGIMwufr+p1A/N/z7GbHDUUB/wBSpP8A&#10;Tlbf8R7598ySNG0v+mP/AB7qT7cVAB6N9tqESxRMbfoU2HP1QD+nPtZ0lIhW4FyBqKgcnj/YD3Eu&#10;4blLHK6huGOjeOFCtSD0JkNBHLEOLH/EfgW5/PPPvHJSBXuin/EW5Bv9D/j7MIN2aSABjinWjCAw&#10;NMdNEmLC1C2Xgt+oDm3+PHt/oLt6eB9frxbj88H2DdymAlYkmnHoxt0qAPLpUUtCpgWMC5Bve3BH&#10;Nh9PqPbsqC/0B/2k8L+eb/Wx9k8txrU5oenylKADqZFQlXBKk/6w/wAfedYmc3BFv66eP9b+t/ZP&#10;NdALQsenBFUnHSlp6FPyLcG9gB+Rx9Byfc2OnjKgMgJH5IPP+NvZPLdyKx0Zr6Hp3wgBWnTylOgV&#10;bgiw4At/S3PvPHTRq3CqvP4X/efqefaaS7kZals/bX/IOnYo1yfLrJ4k/p/vR/3se56oqfpBvf8A&#10;A/H++HtG8jOfl1epbFOuFiPwR74sbHSOCLf4fX/kft2NAV1HienUSgqePWN2/Fzf+v8AsP8Ab+/I&#10;3LA/Uf7z/gP8fbcwKAEEU6q6VyeucSluG1cngn/YD8+8lxfiw/1/aVnLYp1VAoJx1JEYtdfz/vv6&#10;n+nvu1zcEf1/23ulf29WK91Rw68Rbg+/N9Px/wAT/r+7xswOOPWzXUD1xZQRc34v9P8AYe8Qa/F7&#10;D/H2o1evTi4OeuPjH+P+8f8AFPfNQB/T/Yf649tSmoHVX/D1zHH9T/r+8ntjr3XvfRt/vPvYNCOq&#10;sBTh169vp74XYEW02BB/N/6+3QiU7q162qDSKnrizXJXm54v/rj3yLFjz/if9692WgwOHVgoHDrg&#10;UI54/wB9/sPfX/I/d64631w9+9669173737r3Xvfvfuvde9+/wCI97pQVr1umK1697979Tgetddg&#10;Egkc2/H5/wBh797117rr/fc+/WH9B791vr3v1vfuvde996S3Ci5/31/9491dkQVkYBetdZEDFgFu&#10;fzwTb6fn+hHvjpXVcqCR/Ung/wBPp+Pe6VFVOOqlATXrkzMP1KTb/G/H+x9xqyPyQOoW50tYAf8A&#10;EX9qrSUwzxsK0B6Zliqpp10w8ikfUNwb/wBPp/jz7CqvwBnnYmMm5t+lv63/AKH629ybY8wmCFAH&#10;oaevQemsA8hJ9em1qEaj6SbEaSBf+n195qTairZjGOb/ANk/4f4e2Lnm2WQMurFfXpTDt1F8q9SP&#10;seAL/gHi9v8AeOL+41fQWBiVbfT8G35Hsx2zdiCjlu6vTE0FCRpPTVV0KsGun44uOQRxcWHJUH2H&#10;2XxSwsDbk3JsDf8A3kD3NHLG9+Oh7+FPPoku4KYpnoOdwUjRghQzA6r8WJH+A/1vcnD4nWiyG6hS&#10;TwvJIt9fa3ft/CyvEj5IAP2fL59btbc4Pl0mKTGu6idkIBY2FjqsB/iLHn6c+8mQgKSlB/W5tf8A&#10;4oPr7POX7lJLXU7dxB69MhBC1z0gtwRutUVVTp9JPBuRYCw/qefa+2pGURSQbl2PI/GhRb/ePcW+&#10;4t/GXKRuKAdGm3qTT59LDZOLk1eRkZdRuAwI/wAPzfg29v8AuWp8FBUP9CIH/wADypHsNe20Rut7&#10;tVwR4if8e6f3bttsny6cezoTHgqsAEWp5hc/kvFpUj88H6+yv1WWJr5Of7S/n/H/AF/fd37u+ypH&#10;s0MlMFUP7NR6xs5rnLXOkdUqd2bO/jFdXsYSfXU3ulyRoUfgEH2qqGv8kYBYfpa3P9b2vz7yG32A&#10;6hHpJbVToEAEHVqFR1WZ2D11LQ5AvDqQ6iSDGeDpB5Onm559u1MvlcfSxt/xPsPvtMIAlLAn1HTx&#10;vmQaQ2egf3XPLjMfLaVrqqgA2U8cWAHBHtyemS4+nPs52tFgDKM48vy6RTS+KNROegxw25K/yzOH&#10;cqrgWa44N76baifcujRUawI+nFv9e/8Ar+97kWaFgoNQD0kjNGJGekhv6rqa6LWyuQS7X5t+kfX8&#10;i1vboxVxY2Nr3/2PsPWklzFISVOk/b1d41chq56CChNbSuZFZ10G5KBjcMbgcgAWA9tlTSr+rgjj&#10;6fX2Jor6QoR03oI6F3a+8K+CIRNLLpLG6khSbCw/tXv7y0cKDji/P4H9Tx7It0bQGkp39Or8I6T+&#10;+M1VqJKhQxNxJy3Jsqtx9eR7mPRodLAAG97gW+h9lUe4nw2jdARjqssCSKR59IXF79r41enkL2a6&#10;8vwtwQPqb/T3yeYwKVAuBwLf0/r7KJYI5ZhIB59B262tWYkca9POHoo89kfLI4MjNGeTe5Nrn88c&#10;+2RqgzMRb888cf7H3JOxnVbNHj5dEl1a6QUpQ9GdwGJioIUW/FiD9P6Dm35At74mMOrKfyv+Nv8A&#10;fcewfznYrIWfTgrT9lP8/WrS4kQI+mpUkH8uHU+LIHF5alniY+mZSDe3CtyDY/4+0Hk6PRUowHIc&#10;82P11fW4H+PuErnbNMwIBpU9CSLdY2SjHNPl/PPVnHUm/wA5TZ320stmWmRLM6cj7f6W1k/j2qsf&#10;IEgAYcKDxxY3+n19nu1h4CKChFP5mnQD5sKXMRKZ6Kfv+jkqd7eSnmKvLUfQD+lvqVueT7hT1tOs&#10;hUhF/PJtz/T/AFvco7Tcs6gHhTrHTfLUpLIQOjhdbbZz1Ti6TQtQ4YDkK5uB+BYH3EkrICVto5IF&#10;wQfrx9P9c+1W76TaufxAE/t6c5TvWt7+IVxVelPvXr3My46SpkhqVCo73aGQG2oH/U/Xn2ttrUiV&#10;M8bi1j6vp/iB+Pzce8KvdTdRGXi8SjEkUrxyes+vboJcWdvJXKqK/wCH/L0VGugqMLVTpNq1xMys&#10;WFrgAtxqFyAD+fYw1Mgp6cC1vRpAX6/qc3P0/DD3C/KG1G9v0IyC2a8K4+3GOpaupxHBpU46JX8h&#10;96lKaWmRwxWPSQpXUS12HHFxY+05UVAQfVb8/n+vvJDbdrREGpC2OHr/AKuPQLu7xlY0NSfTqu6R&#10;qvL13COVMjci5t6GtwL29sE1QWci/wD0N/xv2dxWkJcAnP5CnRRNJI3BTnoYsRhjj8YZpUOoIOSp&#10;tew5uwHJHuXTwlhzf6fi/wDX2i3W4MMXhRtQdetLZZKE+Xr0yfxGkauJJjj8UgBGpebH8XI986iM&#10;RRs3A+v+vf2WbS0txdrWpoBnpTeJGiD7Ons5KCulgoYY1fU6EOCpN24tYE29hTny0zlVawLm4HP9&#10;fcmwNqooBr0B7+QauPE0HVovxioaHbuIgr54VWU0rlmdVRrkxkcm3+pv7xYfGpEocgcc/T83H59n&#10;dswMkayCkh8vT7eqWsGtwad3WL5AdqS1nnxNFOw1RopUPGWt+59AjsLXtz7e6qYABBa1rX/4n6+5&#10;H2WKvhqDnHQiRRDEWHHh0VLa2EqqiuFZNI7amR7MpuSSWsSfx7bYkvIf8f8Aiv8AxPsXXWmO2oek&#10;6FmfPQvZ6tWjxckbRhmEWhSSBY6f949qimhCpxY/X/e/x7Blw5L4HSuUuxNBjon248zK9e6BXstg&#10;SLWuQP8AHke5JPjH4tx/tv8AD6e0jIZGU449JnNY2rxp0lXopa+ePQbtqH0LHn/XAPtN5KpGosDa&#10;x/r/AI+zi3IARfKnQG3WBGlHHPRx+nNvzSUkUbITeFL8N9bf8F59s5qhIhTVcNxwbnn/AGP09lN3&#10;cmO47T59F4gDkKox0OMO1J8VkFySQlbOJVJVltoIJ50/qP8AvXtO1+Ojv5bfU3PH9B/xr2I9kibc&#10;nVSBQH/L0+0QtI29aH/P0YnZXYlfWsmJs5REClQf7WsBRYE/g+4axKYna44Fh7m7Y7RbWOMYr0C9&#10;xudTMCaHoa8ZLJBX0aorAyOCQeCWYXP0/s8+w6zkJlnKDn6f1I+p/p7lTYiI1VmYDtA/OtegZfky&#10;yYGOrC+o8hHj8Sk0jBfUWsSurhRfhiBe/uFDjrREMOSAbkH/AB/wB9nW432pKA4I/wAnRWLcqxbT&#10;TpfZXeQeoWNJCdT3WzLawtwbOf8AevbPU48q5ZbfU/1/4p7DM+3eKjTUqaV6X2klJNJBr0/UebWW&#10;kXUebA/Vfrc/48+2LI1b066QQOLGxP5va39fZXZmWKZSBih6M7qQKtCc06Vu0sSmRqPORcNINJtf&#10;kEWva/19o9KV6upViP7Q5IJvz/gD7WbrO0sRUny6D4bVIT0PFXkIcVi5YldQfExHKgXVTe/It9PY&#10;nU9MaXHqbc+EfQf4f4j/AB9k1jtiPIZ248ehJbzsLdQONOifZisTMbtdnN1WqN2Om3LXPIvxYce+&#10;WEWZ5y1vyf6/Uce4u9zmtjA0VQTnj6dGO3SS6iRXj03djy42noBHeMHQRdWXVex/HH9fcTfdQ8dC&#10;w5BKH8m3A/PuLvb+1jTcT4agL+3z6Nb6R2jBYdT+gqKnqs3TyLzZ478KSQf6Wvf3XR2VUt91Kb8k&#10;G1jx+s3v/rg+8rZ7rwNuQjjp6DkpDErTj1dBsaBYcRTKot+2l7/XgEH6f19oXbzNUXBPOq31P9T9&#10;PYfs795JVqcV6LJLch69LCsYKn+tb/AcWB/3n2p51NIS/wDU/i4/x/w9i/6jREr8BTpxVJNF6blY&#10;SjT+P6cFh/jb+h9prLZcpEzXF+T9efp/r/X3H3Ml2skcznj0st4W156nU9KvBufx/vH/ABr2HVZu&#10;CSVGQt9Gbi5/31/cFbhuDh2XPH/L0cC3UEGvTssAU3H0/wALD/iPeTbtSs0/qJBJHPBvc/S1/p7S&#10;WMxeavSa6UJgenXUy6VuPoP6/X8/4e1/V4qKojDWHKm/H+9Wvf2NGjDWmnzK16JfFKy56grMVax/&#10;w/PH/Ef19zdt4jwVS2Fh/gGH9f8AD2BriIKWNDQ9HdrNqxnqNkagCBjfjR/UE/7zx+fZwdj03ohu&#10;PoV/H4CC/uPt9uvBVjX/AFV6Ge2oWIIz0UPsus4lVfqfzx9PK/8AiT7N9sJD+0oH1VP+TRb3DPM+&#10;9RxRzHxB8J6mLlmyZjC1MAjqqL5A4kZBpiUJZPPY6f7TPq+v1tb/AHn2a3bajQoK2HpJDfRgRYj/&#10;AA94M+6c5mkadWqwDcPXrIPYE0IqnhToOOmKMU1bJTSIBG8kJIbgEklf6cD31uSljBLgKFF7AfkK&#10;Cx/p/X2CeSd5kZTC5zkcfs6NL2IKNa/F0YDdO2zDIJ6YG8kikMqm4BQfthQoBUfX/XPvhtWdQ6qL&#10;cvwt+Ab2vf6/2T/t/YM93oTLDIzcAj/z4f4ejLZ2IZVbodOkVmpqmBWVredCSb8BmaQfUfhOP8PY&#10;swyCykleQOASbf7cD3hDuiKk8v8Apj0PIzVQPl1YBh7vTp/URc8/0X8E+8rycWCFv8fpb/fH2Wqm&#10;ohicdKVjqKk9OgZhwOOfz/yI++LMLfVbk2HJN/8AfW9uKgU16cCgZp1jViTY2+nuOZCLgi1rfUc+&#10;3AgwfPpxV4Ggp1yF7n+htb3jD2N/9tb3Yr1ZhUUHXIWB55Hvxfnj62sR/h9f9791KBsV6ro8j14/&#10;U8Ecng/0v76kYSBQR/geBbn/AGPvyqUJNcdMmDia9d34W17i/wDsbn6e0vlaMSo/A+hPIP8Axv2M&#10;di3AxSJU5HRVcxEih6ashThoySG9Vz/rc3/1z9fZbOxz9ojKgsSpHp4/N+fp7zd9jWF7dQsxzqBz&#10;8+gJvy+HE+n06Afe1PoZlItdfxwPqfrx9efZd6USzVZOkm7H8Hn1f8T76NvuEFhssa6wCEHp6dRr&#10;GjS3DAg8c9ADlKJZS2n66mvx+PqT+feTcMYjpvV/Q8W/oF/r/r+0vLG7RzT1Bxnr19B2KtKUr1z2&#10;9RzJXBebDTaxP9Tf6j8e0ThpY1rkuRw4J+n+HH1+vuvuDcSSbVJp/hPTW0oElFDivQ1U1FK8fCnj&#10;T+CPoefwfZz9hwU9TRxIChdrJf8AIJW9/oQfr75fe5N/cW+6ySCQhKnHUu2MQkhA+XSzxdETAVZT&#10;ch78W4I/4ofYyY3GrThXCn6W+h+o4vb9IB/wt7jiXfDPAUZxWnr0tjtdLBqdJvIY0/efoc+ttPHp&#10;Fit7/wC399V9SI5FSwFiVPH14sP8b+27LS416ulhFFoRx6zNji8QDXHC8W5J/wBsfeBqIVK6tJsb&#10;8Ef4fX8+zeDezatpL8Pn0hlgMlcdM1RhBIS9v9jbj/H8f4+2nJ7cSogewXlPrZrXH15AJt7Em1c3&#10;ywXEZUmgYef29E15tqujVHTNPiliWRjpuEYaQObnjkEAWHst+8MC1FVNpS6ktawa3Djn6D6++hns&#10;BzlHcKkbygP28SPNT8+og5s27w9RQY/2ei+78jeCe7K2lTKSQOLC39bf09h1VIygDSfed+17qJjG&#10;PEFRTgcdQ/fW5QMCvQc4pomkZiRyOPpxxbm/+PtQYCJrcj+0f6/8U/w9yrtt7G1uKOB0FpAxkACm&#10;vQL9s1kMXmUsL+PmxFv0k2+ov7FnCqVfn6G39eDpv7C3M88fhU1jUDX+Z/zjoUbbCVVT/q4dVkdx&#10;Tx1Ec6qGJMbgWC2/zv5sT+Pa11cf9OP951e42+vg/jH9pToR+Djz+H/L0Sf+E1N7+M2/iXm+jfo0&#10;6f6fW/v/17MPT/Uf7f3xSI40GOs5u3Br1uge+lb1D88/Qf0/xt+PdWFBgZ6Ym1MtK+fXNPr/ALD/&#10;AIke+Wvhrj6NwD/T3XNadNISpGeszRApqH6rEn634/w/xHvoHV9B9P8AY+/EU8ulitWtT1HsR9QR&#10;77tf3tPi6sQCOuvfHkG1+BYfjnV/xS/uzAZPVRUEAcOve+Xtvq/Xvfvfuvde9+97DEcD17r3vIg+&#10;v+w/4n3pmY0z16g8x1we/AF/8eP9b3yJt9ASf9Y+/VJFOvUHWL33YH8fX34GnXiM9e942Qk3Fuf9&#10;9/T2qSU040PXh8z1732ikG5/pb/be6SuGFPPrZ8qcOve8n/Ef7b/AG309sdVoD13f/W/2wP+9++a&#10;3BH45/p/re/Vr59UkAAr59cWFweP+R2NveX9X05/rewt/rf1F/etejicdNAtXHHrGqMSPQxH5sD/&#10;AMR7yCM244/2A9tG44g5HVqSHNepIpCQDqA/2I/4n37QQf8Aff8AFfevHB4LQ9VMbVHXIUn5LiwP&#10;IuOR/sPffjH9P9790+qlr5/s6dCkcD1z+1T+g/5K/wCkvftH+A/23v31Mhya1+zrRVyfi66NMo+l&#10;v9vf/o73yVQABb6G/wDsLf091Mjvkt+XDqulvXrswqnGkM39dIIt/rG495bgg3W6ni1h/X9VxY+6&#10;62rVWIp8+PVTqFa9cWjDAjQORbhAD/twAffJQnB0gWPF/enmc/E3WtWcnrikSxi2leTf1KCf6f2r&#10;n8e+dv8AD3XxGP4utVPXehf9SP8AYC3+9e+YUEXHB/rc2+v9Pp7pqIPy68ONB1y/r+L++tBUWBv/&#10;AE/tW/2/u1Q3HqxX1646WtYNY34Jt/xNx7ycH/kftrh1UVHXL32WP0/p9P8AfW97A6cEhApTroqD&#10;yR/vfvktzf8AP097B9eno2Yg6j1jdQLWH+v9f8PfbfQe9dNS1rkY64Wv9PfSk3A/xH+9+/V6bXDA&#10;/Pr3vMSByTb8C/596z5DpV9nXvfgwYXHP+I/r79SnHrZJ4EZ6979790mcHWWAPXvfgf6e/dPq2OO&#10;eve+ankf73/sPe/y6tWvXBlFibc/7H8+8t/eutdY7H+h98WPFwR/re/Gh62Ps65qt73B/FvqPbBk&#10;qY1NwRxZueQASb82/Ps5266+n8+40/l0nlhMmqvUaeIk3/F/8bci3J9oPJ4dVjcmNbk+kkc8jnmx&#10;PsdbXurPIO44HRTPb0B4dNjxhT6uL/k3H1/2PtFLjNMxL6BYm3Nr2+n1+nscxbmGj7a16QCKnTfP&#10;EWBXUBa/HH5I/wBibW9oLe0BFM9jawN7WFyDZTx/Vf8Ab+5Y9tr4ncEqfMf4OiDeoqRONJyOP59J&#10;rJU1lY2N9Lc2PJt9fyP+KewVx0ZWdiText/rcn/evfRDlve4otttRjVoHmPQdRPdWzPM48q9Fg7G&#10;oGqI5EAIN350sf7TC/A9idhZFVo7nj/Cx/I/w+nsC+4V8L21m0jIqfz0no62mMRuqkZHQJYHDyUu&#10;Q1sD/nFN9Js1mDCxI+l19jBiHV2jsSSQLXAtpVDe/wDre8GObY2WSaoIGo/8eqOpFsRUgdGv2o+m&#10;GMEfREA4P+oHsScempQVB+gBP+FuOebDn3BW7PpkkJ8/8/QkgjJABOOhXowXUW44/TYA/jmw5t7m&#10;SU3PqFyQf0m35+vptf2Xw3zBKK1B04YCeHU2Sk9Vyhf/AFgeD/sPfKmgKm31BJ40vf8A25P49l+4&#10;XYYDPA1/Pp6CIqe7p2oKYgKeRx+k3uBz/sbg+31IeeLH6W5v+Pp+fYemvKfEelgjB/D09x0vOoC4&#10;HFrE3P8Ar/63udHABy/J/wBe3+8Cw9lEs/iMdOFp0+qACp49T44lSwtcjkNz/vr+5Fh7TMdCMy8e&#10;rUHDqQPU3PN/+Ke+Yt/vvr7Ql2NfTppwAcDHWTQv9P8AeT/xX32H/r9fzzb/AHq1ufawUrjrYTuo&#10;OHWAo39rkf7Ac/7A+42r+v8AXm55+v8AxT2pBoBTh08MAL1g8Wq5P+xBNrfjnjj3kUr9SPp9OSPa&#10;WUGh0g56q1TgCo6lqnCnULgccf8AG+ffI8n624/qOR/sfbIjLLqCHj1TSdIK4brKOPp/xX/e/fvI&#10;VNhz/tvdhDUCo6voavHriwBubc2/4j+g49+Lknnjj829vpGEBxnq2mnnU9YrEi1jb/WP599e9Mo8&#10;hnr3XXvkrW/33+x9tsoKkEZ60RXr3vKGuPbBX+j1Uhh516974mUf0/33+29uLFnJ63SvHr3vhr5P&#10;9PwP6f7x7uVFerddaRe9ufftRuP99xx78QBw63+XXfvmWA+lj/sffutdYtNyRyBzbj/H34MP6/X/&#10;AHj3oV6910VI+lz/ALD3y+v0976911Yj6gj3zsNDsSAVU2BNiTY2sPyb+23Zw6IsZyRU0/b17rIi&#10;KwLFlFv7N+W4+o5v9feLXYnm/LAWt9Lm3+8e3HSpIBxXqpyeGOu1ReLj8/1P0v8A6/8AT32rm4tx&#10;b/Y8/wC297YdoUmoPVuuDekgjj/ef97v75Xuf8f6+7aVCCnGnXuuJDHmxN+fp/X3jLW/HN/94/r/&#10;ALH3T/B17rkEuLk25tyPr78HJ+ik/wCtz/xHvRZRxYDr3WRYSf7LN/rA/wDEe50AMaliDdrED8i/&#10;1H4/r7L7qQTkIBgf5Ot9T6eAxqb/AFbmxHK/4G9vp79JZwABpYmwH0J+p4H591gkaFqmpUda67mg&#10;DKRqUN9b8f8AFSL+4Rikb/U+kWJDW1f4i31HHtcLmMUJBBPpkj7evYOKY6jimdeBpZRyGY2U/wCA&#10;IIv7wfbAnmPkXuxvYf7GxHt9rjStfFqvpivTfhDVq8uurH6aNJ/qASo/1ieT75tDZb8EX/Sp5+n+&#10;AB90SdXbtqPn5dXoBinXJVb68vz+kA3+n+HtlqcfDMSwF/8AYkcf14/x9m9tuMsRVamlfTpM8avU&#10;kZ6xSQJIrArfgn8/8QR/X2HGexzO4RRazEfQ8i4/wP49ypy1viW0Zdjkj16Ib22Zn4cekpkcSKhr&#10;gL6SdN7/AE4B/wBc+5+Ox3ipuBf0m/14+n0v9Wv+PdL7fmubrUGOWzwyPXq8FvpStPPpubCrFCAF&#10;Fh9CA1h/gfxf201eOMs4JBHPqJuOOP8AWtz7HW38yrbWbLrGqny6L5YGaUdB1V7W+6qlJjJW6/US&#10;24+nIt/X2tsHR+IAD6/2Tc/kc2/rx7ifmnfPqZGJPH+XR1Y24QDGB0JeA2+IEFwBp+h5F/6WvYHj&#10;21b3bTj6hAQGMbA/Tn/b/wBfY09natvljJSq61P7Kkfzp0j30D6VqDpB9sxquLrI2Km0TDji51xC&#10;wtYk6S3++HspM4kFY7sT/j/tx/hx779ewN2q7RaRKvFE/wAo/wAvWMvNSkThuPVUHY6wy1VVEoUS&#10;OWKgNZi7qQbKGBa/9Pagx+QAbRfkfjUL/j/G/HvJPcNvS5o+NVa9R/JcquqooOifb+2E1ZE9T4yW&#10;8ZN9Mtz+0RpuPySOPYg0FbGiqz24twWA/H+uPcdb5LLagLEc1zQD/N0T3G4Kr4PRBOwetctkamSn&#10;pI5GUuy2WKZjbXzYKhJH+PvJPmEZwqkAXt9VNvbOzXkhNGbj9nr1uC/EmK1HTTgujMpQUr1NXEVD&#10;AFy8dQLra9yGUKoBtzxz/r+3GmqiwBH9Lgix/PsU3MSsFpT/AD9GaSaQFXoMN6bVWkqBBIF065EY&#10;WYH0gCwH1vb3mNU4cctzf6f7D3eLbEeNmIGV/wAHVVYlyK8emai2Njp8VJOwUuFY/pYEkFtPAP1H&#10;tzEheAM314+v5t7JWj8GZR0rUDUoHDoJTjRS5kUyWKav7NyApJuD+R7x00ln/wAAfr/t/aXdItaG&#10;vmP8nTsiqKaepW7sT5aS/wDVdJFm4AGk3I/pb27eXixP1/HHsJNA6sw8umyegOkwzLK7AkN5GAID&#10;fQWt9OPz74NGJR/rj+v/ABT3UHwsOKivVWQPhh044vK1ODm8h4CsLOBzZT6SdQIHtvaiEXIFuf6k&#10;2/25PsXbHfqCVHxdB7coDQMRw6GrbvYRyMiRmRg34vo9RH0IAtfn3i0WP+It+f6+12/wJPb+IKHt&#10;/njoGXJaMuqEhT0I1VVCojgqAb6bHjnkldX0/pb2w5Gh8r6rf1I+v1vf/e/cT3Nj3mhFM9FLbiYS&#10;FqT0Z3qrfMePxppi1jojUXZbX8ZVv1Hm/vJBTsIGUgk2J/PJ/wBb+o9oVQREkCv+x1qaYXEfy9D1&#10;Cz+6I23BBXagoWXlvQdPIPN+Ln8ewt3fNUY8s8ZYn63+v1H05H149jHaJFIQU6inmC0OuQ+XVyXx&#10;Ckwu8KGiil0EKANMhAP6UJb0uD9T7ReGz1TVVKqzNYOB9QbEAn6W5HHs13cFrKQLxIP+x0C9s/Qv&#10;FYfFq/b6U6O72n1piKPbFRIkULH7Nj/bsT6bi4bgj2avr+TUE1fgRWvxYEoW/wBhY+8DvduFluyz&#10;DILcftPWfftFdibb4wFzoXP5DqiPuaCOk3DkKaJVAFRMCFF/Stxfm9gB9fYjZeoKBb/0fg24seOP&#10;9Y+yj23ijeV9NK1UV+RK6v8AL9n5dStursqMa9VUd/4yrmq5OH9RAsIj+OBeyj6J/wAV9oqepMz6&#10;Bfk825/3r6c+533WUbVZrLrFdOOHQTgiNzJX1P7OkB1j1/8AxGtQvGHuAQCshuSDq4BNza/t+pcQ&#10;TGsrW5sfVf6W/wCN+4Zi56Mm5eDVimoiooT+zoRttQSEPT/D0PXZ+wo8Fth5ojEp+2JCpqvrBGld&#10;JP6rn6W59zY4RGeLabG4v9Lc/n2PJL6O5jQyfG35dFHgGJzjqu6uTItkplh+jTHlNRH+3APtNZut&#10;CKy8WF/6f4c39iTZESNdSEaiPWvRFutwYzoJx0YPpvYmTzeUpZaqNnXzQMLrMt1EgDWChdVh/tvY&#10;dlPu6m9uCx5/H+J4/wBf2N7HSNbMKin8zj+XHoIvR5a6wRWv59WS11YNk7VA5ikEYU/glSWAXTJw&#10;DZf9f2oPtxFALC1x9ebX9rklaJ1zmtSehPttmWQSkZ6JbV7lk3LuOQNIzjy+NC2klFBvcsOSP9f2&#10;nqi4PB/J/wAfz7kvlm6ElCWGadK7qPSGFKCtejBbW8SrHGVVWIjFvoTYWv8AUcXHvulN3ufoOOfY&#10;x3BWa3x0gjxJHT1z9nXe+4mNHJoU/pP0BP49qiGYFbAi31+o/wCR+wjLExY+vS6uhSNNR0UjcGIn&#10;SWSVUkuberQ5uf8AYqRew94qqay2B/3r8+0pDoPMEfLpFKKAqclunbaGGklmDPfhlNmQ8D06rjj2&#10;i8nIwViL35P+wvc8W9upclRqIOOgvuNuSCRx6Pz0xj6f7mCAePgqpF/ohNlvzcX/AN59p2iqGkmK&#10;m9gRwbfS9v6eyC9uP8YoM1P7OmLGzIBqKmnRqd5bfpaTAmdV9QgJAKlbjxnlSfrY++ObrWiUKLi9&#10;xYW+mn/ere5O5MQiJHrxr+Xd0V7u7VZdXD/N1G6V2XBU1ElW5GtluOGOkmW6gn6A8D21JWAU7D6X&#10;UWuRyT/S/PuW7K78RkFKKMU6jvcgCSTxHz6MlTbYc5mBghkWB1sVDkKADdiV4IH+PtpFMtRI0hAP&#10;0/J+tv8AA+xnZ7oAKKmfngdFMcQc6ivd0MibkfBUcdKHMf1J4QW5sCSw4vb3jqYxCpGm1gR/vF/z&#10;7WpfNcyiIrkUp/q8+vXEI0rjh06bezMmXqkLSlrOtj6eQzc20jm/tNVMqqJCRf6n/W9iuF1NtpIp&#10;2nPSOGIeKTSlOh5xVPLLHTxoWuxUGwJJBPItY+wvzFR56oIv4tqIsQfr/T6W9kLxCIFwOq3T1bTT&#10;o02yMX/DMSZZB67yPdtX1AFv1WF/b/i8co0OyjmxHJ54/FrewpdXxll8NeFc9Jra1YsKZz0H2892&#10;ErNEJOLOpto4vqF+BwPakqJl8aQADhQv45+gP+P49mfji3tHc/wH/B0dxw0ZYx+LoG8fSymapyTa&#10;it2muQf7OpgfytufajwlAoj1gDnUQbnj8kf0494me5vMyteyRK+QacR5HP8ALob7RtdYdZSpp8+g&#10;E7H3TPWZKSjR3ZI3CqFVfqCQxuo1FT9f8PYfdjyKKNwLcKw4I4H+P9PZl7Wj6i5VzmoP+HpNu8Jj&#10;Q56M18YIZ2y0JkDkAxEXQiwFuL2HNvdcfY7ASTkj+z/U8/ue8kd9Uw7erA07P83QWjQySLUdXTbP&#10;/wCLdB/Xxp/vR9h9tWsVZHBtYMOCRf6m9r8+wNsV0XunUtVa9PXMGihUUNOlRXxakNj/AEv/AIeo&#10;H/e/a0ylZFLHYHn/AAsfx/Uc+x/dXKfTqgOekUK0Yjz6bKWAxve5Nz+AbAD+vtC1lKZ9YAuLMfqS&#10;LW9x5vPcrqTx6Xx4NSOnlGC6f9e3+3v7D+txzRs1wbXP9bck/wCHuIdytP1WIPmf8PS8yrpxx6nI&#10;4Yf0t/X3nwZ+1qRc8XH54+v059p9thImoT59FtxIzefl16UakI/330PsaaSdHhjuRyv9R/X/AFx7&#10;HDssdsG8wMdExzJUcemaVGDX1f7wD+Pa025Ck1QAFHHH1P8AvHPsCbjNQkeR6NLUsCKA06TmcmNP&#10;TSOT6dI+tgGJYDi/5Hs020qcRrDa31Xi/NtNm/2wHuEucbrwonauf9nqTOWk8aRSRjh/LooW/KkV&#10;DzICL/4W/wBW5+g59ms6+W8kdxwBb/YfX/eveK/N27PpkAkNM+nWRnLtiAkRp5joj/bOFWeCqcpe&#10;4dgLMfxyRb6j2aDGOqKlv6L+f8feOvNINzbsWBOD+XUqWK+E1Fx0XfaCChzICcWkj5ANjZr2595M&#10;+DNB+2Dq+gI5+oN/9e/uJ9juP3ffMkjYBNf29HU6hoRUVHRwoaVMtQ08giuSisBZiQyqFvYf19pr&#10;biTw1QuCAG4FiT9bgWI/xPtP7j7jFc2LAuCxX1Hn9n2DpRtkJEidCx11hhT1KuikWf02Dc6dKra9&#10;9VgfYy00v7Sm34Fz/jz/ALz7wu3dNVzIAfxHodwxGgPy6OHiFaOlFwVcBRyDfSQL8H8e8hck88/0&#10;sbW/2319oAgAAr0uCigx04k35PuQE1LdefW44OrgEW/qfaVpwrFSOA6p1zWnJUOpvchbC5sDc6j/&#10;AIC3vzQgg/14sC3P/FfbH136iinb1vVQUr1LFKoWxOpv9Vz/ALD6G3HvoQer6ccfk/05/wAfe/rm&#10;ZBpHfU9aLn168tKt/VYj/XI/4n3ykSMWuOeAAv1t/j/Rf8fdIbic6tNKAfioB+Xz+XXgx49c5IIy&#10;R9SSQvouxAt9So+ii3194XUICVAP1UhTq+o/V+eB7fiuzIQjYJzU/wCD8+t6jwr1iekK2KEkcG+k&#10;3+lzcc2sfbZVrdH4/sH/AIn/AHn2bWMvhTKfXpJMg0k06jTxXia5vY/69v8AbAeyzdm0fk1H8WJ4&#10;v/sPeb3sTuotpLap7qD04joA77AXDDoCd80pd3sD+n6gG36j/sPYH0FAsMhkYCwAIBJv9bn6/wBT&#10;7zP3LmRr2CK2RiBivDoFwWixOztTj0Bs9BZpHZTcliLhhe1+Bf2lN31K6JEX8XtYj+gv7HXJVs6Q&#10;pNISKnzx5noq3Jgxp5Cv+Tpx25TrLXKoAstvwT+T/wAU9hfimlkrRo+twLH+pI/wv7Mee90hj21l&#10;JBwfMenSXbYmaVStTnoeKLGqsVyB+Prf88/7z7PV1PTTNHDrFwXX8cf5sf2rXt/vXvlz7t7jE1zJ&#10;4ZAIr5/b1L+zREKPs6U1FQqBwAQdQPB/4j2ZmKFRTgFAbKBdHAtb+uq/+w949LujLK1JQPyJ/wAH&#10;D8+hCsVfKnWGrxqNJcR6uT9Fc/0t9PaTr6IyVDEA2DuQPr+f6i4+nsY7dvCrb0c1anHqkkOR02z4&#10;3kBfTwLix4/wINz7faKkAiX6cAkgnkf64P09lk+6lpi2QK9aMajHWGTFoEsdJNuRzz+f6++dRCAp&#10;XTYMDf62+gt9fp7EFlclxHJrqAeiq4TDiuOkDXUdqp4z+kj6m9hYn8k/48ewa3jgvu0dwlyFkYn1&#10;cAMCpNvp/wAT7yi9oOb32u8gJkIqyemf29RxzLtxlVz5mtOgO7Mw+qOUrY/tvYqCbnUvAt+bj2Xz&#10;K4gxyFSDf8/W99R/wFuPfSzkrnmO7t/E8QFsUyPQenHqFtx2llL1HRXwZ6KRls62ve6kAfUW9Yt/&#10;yP3Lw9OIgAR9WP8AX/X9zPtvNzsopIpP+8/4egpJtAEurHRfu2WmnWV/WboCfTb+za/A9iTjV02s&#10;QPp+f9p/x9l3MvMpaFmZ80+Xr0fbZY1Ze3/VTohG68JU5WcpZ9JZlOqNrFdZP4H5t7UOo/8AWP8A&#10;3x+n09xH/WfPx/6P8vToUfQpTh+H/L0mf9Fxt/m/90+X6T/1+n1+t/f/0LK/z/jb3xWBoDjHWcWK&#10;ZPW6B79rNv1f7AAe/FTWh4dWIAHy65qhvzxbn3j1Ncm5N/x/rC3v2kfn00VUmoHWfUbW/Frf7xb3&#10;2CePx/vPvdB1bjQeXWNl1W5tb3mjbVbj/A3+t/8AW9thaEmvToauKdYjwSP6H3yI5uD9bX/P0/p/&#10;T3RjkjrdM1r1177906t173737r3XvfvfuvVpnr3vkD/Tj3YIT59e118uve+am/5+n++PuxTTSpx1&#10;oind1gP1P+uf9798wb+2+vA1669+97Bp14ivXvfuffsE5Oet0oOu7H62NvfRNvfqdaJp117yoNXJ&#10;IP8AQarn/Yj8e2ZH04Ckfl1QguoJFOs8cYNiTxwbW+t/9j7zEovIZf8AEX/24P8Are2RrdwCpp1V&#10;UKkNStOsxKR/QfX6fgC5+n+w98/KgAuw+n4I/wBb/iPbeh0JBUnPV9R/h671L/X3yVwxsL/S9/x9&#10;bWB/PvwyK+X8/wBnW8+Y68xtza4P0P8Avr++fv3W+ug/9Rb/AB/3w9+9+6914uPxz/vH/Ee/AX59&#10;1JAyetefWPU173/Fvp/jf373YUOevUB49c9f+H+8/wDGvfYNv6/7c+6lQckdaKKfLr1tfP0/H9f+&#10;Kf198xICOeG/17/7D8e2mBBoM9MFTXSOuih/HP8AvH/E+86fT37OK9KFTSM8euJFuD75+9dbIB4j&#10;rr3737psRAcTXr3v3v3XjEDWh6977UkH/Dj/AHj3vpxRQU66IuLe+/r7r1YgOKHrpV0m97/7D3yW&#10;1yT+Ofe/I9UMagdY3/Uf9h/vQ94ptZHHKlh+efzb2/EYwak8BT9vTiU8zw64En8C/wDsbe8sSlUC&#10;n+t/949tManrTHUa9eAtf/Ek/wC395Pdetdd+/Wt731oADgOve+7+/dWr12ef94/3gW9+uf6n3Wm&#10;evV66sP6e/X9768TXr3vg4BU3H1/4r7spIYUOetGpHHr1gbgi4seP9YX/wB79pmtVZE5W92P5+n1&#10;H/EexPt8jBgAcU6SXAX06a50up4+hJH+wvx7YJMeh1Mqi5twRe3+8+xJFeHCuTj5/wCx0hMX9Hpq&#10;IJJJUc/1v/U/7T/j7BnsKmMUMn+1W4HABVgP6n3M3trfkXqmpoKefyp0HN6jJjcU4f5+otTTrMAD&#10;x6WBFr/Qf649gRQUzPO50n9R+hsDzf8AofeZ23c0m2tYohNwA/wDqOWs2aVmr0Dm79vJMjN4x/a5&#10;sTe5Y3vfi/td4+No2Tj88/UW9QP5A/p7a3TeUv7dx4tag/4D/n6U28BjkBHQIy4VKar9KBQpFuD7&#10;FjAszNGAfoGH+wBtb/Yj3jNzoU/VY+dD/k/y16GVhq7c4/2OhR2yGCoCLWUA/wCwT/W/NvYx4pQU&#10;twuoD6t9LKL+8bd9Yq0jA1FehdbDA6GDHR+uNb/rBW9vpbm/159vMsAa3+x/SwP/ACL2EluWSorW&#10;nS0oPLpXJSq9uAL/AOBP/Ej3zp6U3+hA5sT+PaC6vdQOfy6vHGSc8OnOnpFUfj8c2/oP9f8APt0V&#10;UQf1I/P09lDO7NVmqPTpTwwB1M0g/oQKPzYjk/1/H49+1H+vvdB1uvy65eNvzx/sD/xr34MeOPz/&#10;AF/x/wBb3QpUMNfH5f7PWqVPXYWxHH/IV/8AD+nvkz3+nB/1/wDjXuixBRStT1sgeYqeufvhdr3u&#10;fb2kDgOtDHXrX+vvnx9bXv8AX8f76/veaDOOrU64lVNuLf1t+ffXvXVuuyASpHFh/t/+Ke/ar/j/&#10;AH3+297AoccPTqleu/fV/fjxr1vV1734En6+91p14Z697yKb/wC290/H+XWj1iZbc3+p/wB799n2&#10;2/xHr3XD34Ej6H3Xr3XvfXv3Xuve/e/de69797917r3vuzH6C4/334977cAsAfn17rkEYjUASPzp&#10;Fz/xA992I5YED/e/8PeqgkgMCfl17roqRyQQD9NXBv8A63PvlHcsFH5P0/w/r/rj3pnCKWPXuutG&#10;tlF7c/W1/wDiR7lGBL8Ekm/+tf8A1r+0f1bmpCUH2/7HW/8AB1LFGLCzc2HOkf05/N/cVo2ViNJ9&#10;q0dXXVqH7etdYGjZW02Y/wCIXjn+tzx75CF/qPx7bNxErBS2evdclp2ZSzL9P+N8cj/D3zEMtwbj&#10;m5ALf1B/H+HvTXMS/iJ691yFO1h+P8LH/invksDBrtb+vHI+v+9+2nu1K0jBr+zr3WSOm5u/6f8A&#10;WP195/Tf9QsfqNP/ABN/aeshFGFT1ru/h6lBUHKfX8/7Y/4n3z1LpsG5AAH0vx/sb+6hWHl1fS1K&#10;065krc+q3P04/wCK+8RdbjkkjkG9rH/Y+96XIcDFRTr2luuJMf55/wBt/wAUb34yRji30/x9+Ech&#10;NdWevBWOadeUq1xpsBawuLD/AG498fIBcqP9hxb6+7BCPiep6toNMnrizBSdKgEfQmxH+2sPx/j7&#10;xtMb8AWt9LD6/wC29+8NTxJr1vw/n1yRr+pgCfpwNP8Aj/j7jy2e/Fr/AKTa7X/xbj0/7D6+1ELG&#10;I9pJ9any68YhTA686IwA02INwQfzYjn+o59sFZQxzsNSXZT6mAuCb/jkcezy2v5YY6LL2EcK5H8u&#10;kslurcV49YDTo7AlAx/J+lzb+nJHvklLGsWgKVNybngfj/H3Zdwl8YP4lcdUMACUA6wy08UilPGE&#10;/wBuf9449tr0C6yWKf0/UP8AA/8AEezz98t4JVWNekZtP1M8OmtcOnkDMgsP6K3+H9bf09uH3EFJ&#10;GpaREVRf9Vvyf7X459kTtcX0xj8MsSf8nS4GGEVJx08rTxwoCgAUA8j/AF/YIdibxpolmp1mubsB&#10;yvLE8/g8e8wfu9chX247laSeDgFOKn8R8s56j/mfe7eGGRdfr0XDuSp1UlTFCfWfOSfpbQmq30N7&#10;29gEchHOWkB5P+IP+w+nvuv7Qcpy7Xt9tqX4VA4eh48fn1jRzBusc8xIPl1VruvEV1TmixXUokBb&#10;g/T6Ef4e+EVX4pC+v8EW4+n1+vufb829vEKnI/4voAXM5YGnDqFlNurXUYo0pgWt6m8bEHUPpcG4&#10;Hq+vJHuLlN8w44EGdxbSDZlHP0/PuGuYbqBmkPl/q/L+XRR4EsxNOHTvsL4uncM61MuOjcSF2XSk&#10;4BH1sfQfyfcTB76iyNTpE7sGcXJZP6/0F/qPZBtm4QRk1Oel8FmyUINOlB2v8W2wmAnaDHRrppyd&#10;OiUgCwNxcJ9D/j/sPZhsDUR1MMTBv1Rg/W/1v+b+zqXfVLxxg4+3/JTo1icqKMPLqhP5GbcrttZm&#10;rjFOyLHV1SgohAuFRv8AavoW9vzImof4X/2H/G/Y02qd57ZyMkrj5dKI1q2ryPReMNlK96GaIF1A&#10;U2DCwIu30/4Kf979yj/mgAeAf97HtGkPiSAOO7ozCBQCOkxS0bT5hZGX1a+eD9eT/h9PfVKupv8A&#10;Y/8AFfbe72ypGRTgOP5dUbKKeue9f8npgrKFt9T+Dex+lr/Q+57mx/wAt/tvYXijLqClBmlaV4dN&#10;dBdRQwzhtUYYmRrX/wB5/B98Un0kAn+v5/HvdztrPGXAFadXFfTHXeV2089I00cQGpWt6SdNgT/U&#10;f70PbmyrLGCB+Ln/AG3PsOWU72d3pZiO4eWOkN9GJIyKZp0F2JrZ8Vl4IpGdQJNJIU2ILfk3/IHt&#10;pkARz/S44/2/uRiFubRVrWq16j7cotLlPPo0+36s1+NiAe50sb8H8KbW+v4942RZRwObf1/x59xl&#10;u6GGdx8IGf2noNTwCpqOlRispPjGGmR0AN2sxC8A3FtJ4P095YqUAHj63/3r2HXkXiD1WONjgCo6&#10;g5rePrJ8rX1K36h9Rf8Aw55HsO954lJo2GkEhk/H9QR/X2fbTNQ01dBbfLPUkj6erSPg93FU4uuh&#10;i+6bRYrpLrY38f8AtB/A9hBj8V9rV3C2Or/Wvf8AH+8+xDfz/wCLv50XqNI7d1v4wF4GvV1u6d/Q&#10;53Z05aYsxpXudQYatCsbAAcEn2ZnYbmNbm9tCD/k1fp7wh93SJ7ghD3FmP8Ax4dZt+0CtDYRhjgI&#10;P8/VKvbUMc+6MnM3rXyTi1vqJGNze/4C+1vl6rzGwPN2AFxfkD6i3H09h7kNDZx+I4KgZrTHHyPn&#10;1Le43Hi9gGT0Q7tbb0GZyRSKEAllYC2q+oKLHlfoR7b8bRu8vlb6AG9xf8G35/r7PecOZ1uY/oop&#10;C1TjNP8AP5db2qwIIZx1l2Ns5Nu0pr6inWNIwAG0lDcmx03vcAG/+w9rUVIWIQj9RUc2Fh+Prf68&#10;ewBsuwMspvpB2oScmlejO6uAU8NOI6CLuDsMZaT+B0sxe9owyxqQoSRzyoIuf9j7wVTQ08ErObHQ&#10;z3FiBfi31APPsxXdr2W+hhiYlVbSBX+fDpG8I8Ni3Ghz0xbJ6io8tHHUS00TSSyKy6425Zh6Vvr+&#10;pP59gxncj5JmjVyOTze//FPc48vmRbRZZDx6jfdnEsvafPo8vVXT9HiIoqk0caCONgGWNra2e9gd&#10;f9m3+x98cNDrKsfVfV/xA49je0uUagBp0itLMyyVK46CX5MZRsTSVFNE5QBwukcW8UbsDyP7V7fX&#10;i3tSVkfoCrwBb/G/B/1vdL7cUtiCanPl+fQ9sbURxhQM9E96sj/iGTeWU+VjM9iR9D6Pqb8+0nWp&#10;4/URxz7GvJW7JM5AYkVH5dNbjbqFYedOjZ4SjkXIRIDxdBbT9Bq/1+ePbD94Y3ax/wBhf/H/AFvc&#10;ubjexR2zMZPLoitIDI2oevQ2VGyVy9MoZFa6C94y17gc21L7c6XIkkD1c/kn/EewtDexTSjS4IOO&#10;PSyS3KUDGh6CHevVCUkBdIEXVb6ansArGwuwvyPr7e1PnA5ve3+++vu8pLqTSh6ImaRpWanbXh9m&#10;OgLaEYR3BXxtyPyCLAWP5v8AT21ZKlBS359X+xvx/X8e0yqwIBGD0xJCH+Ph0MXUO8Xgy6FnYIzR&#10;c6hx42P+08k/T2lqOk8czn/ED/ef9f2U3lswuNXqa9VKpApIHDPRz927yGQwdNCjsfLAyk6x6bry&#10;36bH/ePr7i5al8p1f01C39eP9fj3IHLV5HDbRxau6tf+NHqPN4lYzOwOK8Py6WXTu5fsYViZgutQ&#10;Pxc/ukf0v6j7QVfM8TCNSQAw/PuV7GeN4gV+LoDXRZ5aeXR+9lY6nrqT76RAS8dwxB+hF/qLf19v&#10;WIRpEufyf+I+vtVNuQhagelBXpTbWzNkDHQVdpZWnxlS0SPY6BwPTzqIHPPuJmH0sEFwTcf7aw/4&#10;j2K9kukuSswOQOk97H4esEZp/k6XXUqNWwR1R5AWJwTzf1ta54/SB7S1XRSPBI/JuGItxbj/AAvf&#10;2O4ZC6xxhcdFg7ELHox+C3BSU+UpqR/1LIgI1f7Vf6EE/n2HyYeRqvUwJGoA3v8AT+ljb3vdoRBa&#10;oad1D0iobiYaBjozOQ3lS0ODRVkC642sosDcC31sb/T2uKWmEam/0Qf9Ci9vcabdbtc3j1+DVn/V&#10;8+jcokCBgKHosGSy0mTrwiuWWdvpe/1b6fTm/tOVdUfv0jBJ/ctYc/ke9c73Tbdtk/hmh8Mj+Q6W&#10;bSn1N3GOIqOhTpMWIttTzMqAtSsBclf91m9j6r2v7FDFSePHoxvfTf62PIv/ALz759c2bpcXu6z1&#10;YmhP86jqbbDb44LFSRkjonucxSVO45VIViZSpIW4/XbgAi/149gX2NkQYJkuedQvcfgn8W95C+zk&#10;bGWLUckH+ZB6jzmEKNQGM9H5+O+2/ta2CQRgLeMXCEX9N7/U2919dly2SWQG3BBNx+X+v+8e8mOa&#10;6R7WxIpRP28Og1ZJqkp1aptRdNJELWsFW31/Tf8AP+x9gpgciRO+lyPV/X/E/wDFfcK7JuAS/lUm&#10;lWH+HowvYO3h5dLKdVK8i9/+Kj2op8rMZdBZiCfpcW/2/sbXF9IGanCvRIEyQFoR59YUiT66Rz/x&#10;X3NStAQ3NzYg8/19hfdrzDFj0/Guvzp1j0Di3Fjf2n6t1kY/0N+L/wCuf979gaYi4DFR3dVlBSqj&#10;y6kpwv8Ar/8AGj/xHtOmUw1KheNVub/T1EX+nsrjcxykjiOkjGpofTqSeQR/X2vqHJusEd2b03HH&#10;N7H6nj2fXN4v0qZ/B0kWMeJgdQ5IhfgX/wB4/wCJ/wAfYtbGyKtUBmb+lr2/LAfT2Abq58WVgG4V&#10;/wAHRxCmkZHST3PTM9GyqP8AUsTz+Ta3H19nD2VUrUvBGtuTpva9r6vx/sPcC+496LWzmdmwAD/M&#10;9SlyVatPcBSPP/IOifb2xk6PKw4vyPSb8u/+Nh7OjsXb8kcUcqpYMkZvYmwKf0vzb3ghzJznDLfT&#10;W5kPxU4j/N1lnsm16LVWp0WTfmGlqaOYlCwWJ1JVdRPpPq4It9PYuqZKcAaiTYAfi3P+x9hm83GG&#10;6hZQMcePQihiZGYnoueH2148kZQgsZFsChU/X631H/evb7ApqIlVxquT+fxYe4X3m8jtrmaRTQdH&#10;ka61VaVHRqtt4t2paeJAP0A8A/4X4v7cqHGqkmsL9DquzW/wsPTyefcXc17+8sYQufh9ejmwtqMp&#10;6HrZGIMbREqLDUb6f8U5+tvaniUCIKPqbG/+xPuDbqXxbhpDgcOhWmAuOjAU8ZjjAHq1IB9LAcAf&#10;Xn3mEfIv9P6/8a9lz3KDUQKkf7P+bpzX8upopmPjubCRtN7fT6c2uL+5gdE/SeP6f8Tf/Yey5g7c&#10;ePVKN6dTVUL+ngW+nvg8tybNYG1uB/hfn/X9+0CmRnrejzPXRextb/ef+Ne+hIeL3/17/wDEe9BA&#10;eBp1YoMU668n+H+8/wDGveMvYW+vN+Tz+f8AePd9NBQcOthK+fWW/OoCxtb3waRf6EX/AB9R/t7i&#10;/uoTNa9VK0NK9ctfHIv/AL7/AFvcadPTxyHBH+I4vyPZhbTEsoOCp6bkWq8eok0ZN7fQ/Uf43uOf&#10;YBdg0vkUkKWGjn+p5P8AvHvJ72r3r6QwsXowb/J0Dt5iJJovl0HG5MUKh2/bUjSb8Hg3P9Ley8VR&#10;eAlRcckf7f8AFufp7zT5a3OK/aEu9eBP7egNcIY9Q8zXoHM5hvt0ciP/AFZHBGk6b3/PIJ9h5uGl&#10;lljkf8Etz/Tge582/frS2s4okBLAeRH+WnRBJayTFqjpi2rQuK0Gw5b+n09R/wBj7atl4lajKIHH&#10;JKt/T6ED63P+9e4o9zOZZE2+RklNAD59HOzWADgFfz6HqCJggBF/0j8jkWH09n/2Ri46KihdV/Ct&#10;wb3/AG/9h/T3zV573iS6ubpWkJoxHUn2NuECkDpTY+CwFwPr/T8G31P4v7FSMv47XADBSATY/n6j&#10;3FTXKqwNDX5dHaxjSKDpzNIhN7L/ALEX94jTh2vb1XP5v/r29r4tzKJSppTpho+/PDqFNjw7ekAH&#10;/W/H5+t/6e5kaBFYFbX4vf2z+8i8mX7eqvEukdYJMZeO2kB7/qsTfngfi3vhUKG/xAAH+vb/AHr2&#10;Jtu3Q00hjTotnt616SWSwaMxYxhW9XNif6fi49pPL0qSxSL4xyjhvzcE2Ucf6n3LPKO9yW01vJ4p&#10;w6kdBvcrJZYypGRU9BBu/bv3UToyA+MSkXU+q/8AXniw9gDurE+JnlCAA3J/wF7A/wCNyPec/thz&#10;jK/gQm5JAKj9v+bqJN628IWoOio7k26KeSW0QDEk/Q/S7f1P+HtEUR0yFbf2jbn/AHx95bbPvStA&#10;jNPR/wDJ69AeWz1OTp6Lb2Jt2aVZGWEMpRRbkfUf8V9qqjqHD6fzqFuf6f7D+ntnmbf40tKePVhk&#10;0+Z4efD18/Toz26ycMpIx/sdATj+uPuqnW8A4dxqCEFSQ17eoi9/ar8wt9P+UX+o+uv/AFvcKfvx&#10;tX9v/wASa/lToR/RH/jPSs/0cC9vFJ9ftvr/AGdOu/0+v+H+8+//0bJh+T/X3xY6zhr1ukWA+n/E&#10;/wDE++r2/H+9f8V974+fXsnz6977Fj+OR9eB71UUrXrVeGeve+7H8D/evdNa+vXseXXZBH195FPH&#10;+P8AvP0/HvVDSvWxUdYpCCeP6n/Ye+w3qJ/H4+l/9t7rp7AD8fW1qCSeuLG5JH++495Qb+6hacen&#10;QwPDrj76Jt71pJPDreode99aha/9ePdvDYEVHWyDTr3vib2uo5+n4+n5/wB692wGAYnqorw65aTa&#10;/H0v74qzJ9Of9fn2+VQrSvVsHB64MLgj3mEgt+f9iPbfggnB61oHkcdYipH4v/rX98g5uAfzx9Pe&#10;3iFK04daK4xw64+8xYhSLcf4gfg/8a9pAqmRWJ4dbI1JSvWbUREV4INrk/Ucg8e8BJP45/4j8e1q&#10;hUFTw62AAKdYRzx77UPe68E/63PuszRsoLnt68SBSvWVA9yFIJFvyf8AePeTwSm7WBvyeRyT+bf6&#10;590W7tlAUE0A9Ovah12YpDybf7f3zjiYGzcL/hyb+2JrpCKxfF1RxqGOPXNIiT6yQP8AAk+5KGwt&#10;zYDj/b+0DDUS3metZbJOes9gPob/AO3/AOJ95Va/H+29+62CK08+sbISSePfK/v3W60660H/AA/3&#10;n/invu9v9jx70RUdeJApXrh78Pexgdb6yoLc/wBbe/e/de65++rD+nvRFeHHqrCtKceve8gkt9f9&#10;6/437oUJ62GIYg8OsbISSePeVZOP8Pxx7qw08erAg9Yzxx7y3Fr+9U63Ty6977HPv3Xqde9+9661&#10;173737r3Xvff1PHv3Wzxr173zBNrWBt/re/de+0dY2AuSxtf6W/w+v498S5uD/sPe+vf4OuWhf6f&#10;7z75m5/H9COPfsefDrRHzx1jK8mwJH+t/t/9599g2uT/ALwAPfgoPwnrQoDQHriePrce/ah79Q1p&#10;Tr3CuOve/FlH1I+nPvelvTrdK9e99XPBAup/PupxxHVRUY69+QL/AF99kghv8OOf9e3vRNCoNc9W&#10;JoQCOPXIC9yCODb6/wCw9tdZSi11/wAfoB/vvz7NLO7YGnn01Igb7esUkQIuSLX/AB/Tm5+nPttj&#10;hvfm/BtxzcfX2afVEaP4v9XDpkJTh1DMaElVKsPwQbkf11cf7b2C/YkIdSpHOu3NuADpN/8AXPuX&#10;/b+5aN43JyT/AJOg/uyVVx8/8vUKSLh7fVT/AMTzbj/D2GGHwyM5cKx5vcWsDce50m5jeEaNQ6C8&#10;dmGZqjz6ROcozOtrXtdT/tyfyPrz7V4xdwDZyB/h+T7ctuaZPD0lhnqzWCqagdBNlMGBOzBWIFv9&#10;6H0/x9rPA0OhgSCANIHAve3PuP8Am7d/F1UI4f5ejWwg0ih6eNv40IyBtQBuR/ySfYqY5NOjjmw+&#10;tvpb3AW7TK7Saj2k9CiBdNAOhVx1KwZePopsb/4fW/8AX2ool+pYDj0i4H0v9fYJuZKkAHJyft6M&#10;UppHS0powqXte/0v/vPvPqAsoA5/oP6c+0la16tTqQFu3qJAH0sT/Q/W3P59+/NvfqefW/LrlYLw&#10;vI/2P/E+/X5t731unXdyfqT7971TrXXXv3v3Xuve/e/de69797917r3v3v3XuPXvfvfuvde9+9+6&#10;9173737r3Xvfvp791uvXvfLVzf3ogHrdRSnXvfIMD9f99/vPupjU9e48Ouiob63498r3HH9bf77n&#10;3sqCKdeUVPHrEVI5/Hvw/wB9/vgT7bK04deIoaV64++iwX6n34KW62FJ4ddEgfX3MgZVQMOdXPP+&#10;tc+y+41NLRhwx+zHXtB4dOMDKsQIvc2PBI/1/wAe8vkUn1KLf6wP/E+2fDOSCR1vw26y6lb9XJ/x&#10;5t/vHvHGF1kWsW/TYD+pv/rcEe3ZGYxxheIrX+XXihGT1iRF8khNrMRp+v4Bv9Pp7kEqFPH0t+Bz&#10;yPbK1NOqgE4HUj9P+FuP+I/1/eBnP4/3n26EWmePTqximePWNnPAU8XBP1/3r32JG90ManPn1sxq&#10;euvI3+H+8/8AFffjI1uAPexGoNa9aEYFOuOo/wBT/tz74l2b68f61h/vXu+lRw6tpAx165/qf9uf&#10;fEm3v3ViaddqCb2Nv9iR74a+f9v/AL76+/daz13oP9R/vP8AxT31r/w5/H9PfuvU69oP+H+8/wDF&#10;PfAtc2sL/wCFvftQpWvW6EdZ1jNyAP8Ae7f77n319fp9fdGkUA0Oet9ZUp3b+lh9ebH+n5H9ffVx&#10;+f8AiPbRmPl16nWZKYX9ZsP8Dz/vHvGSOSSRxb/eb/T3sTtwI60KD16yCmT+p45FgBz/ALD3GeVI&#10;wTqAA/LfSw/4r7UoCQraePXm00oeuhFcn/D8X4+ntkr85R0sbF5U45JN/wDins5sNquruQeFCzH5&#10;dIp7qOLLsAo6xSqgBBKgfk3ufp+P9h7CfP8AaWMxxkVZo9aErYsTza34H+PuVOX/AGu3ndPDJtZN&#10;JPy9eghuXNFpaaj4qmnUWSVVW4a5B4t/sfYGbk7wDB46aZbelRySQQxLXH+v7yL5N+7zdTSI1zBI&#10;DX5U/b1GO9+5MaalilUft6Z56meZSsYCkKfwePx9PYH5bsGPIzNJU1d/WTe/0ub/AJ99BfaD24se&#10;VntJGhNVC1rTy6hrfucbvcjIqUK54dAvu7Z+WzZk0RyuGLi6r/qr/wBb/W49sp7AoYOFqIjz/jb+&#10;vHvOPZuZ7Ozt0jRlVgPn+zHQNpJM2p/ToHZvjvk64+WSjkDfU+NAjn/XLkgjn/Xv7h1vZNKsZKzr&#10;fS36SQPof6i/0903nm1Z4+2RT/xXWjbV416dsD8bahauM1FM6opAOtAz31g+orx9Pz+B7L1vfsmS&#10;TyCOaw1D8k35/wAR/T3Fe67oXDsGGs9KIbcLQrx6O71z1TQ4OCHVTgMiaVtZPqtuQQb3t7depd2V&#10;NXXqWkLXkQi54sT9Rb8+w9a3xD1Byel/g1HDpk702XQ1G3KtPCQTTtY+lhfSbC1vzf8A2HuyPZWT&#10;ZqSIk8+KL/ef6c+xPYhpnWmSadJDGO6hz1qv/M/rWlbJ5EpG3FRXEaQvBWUAm2m349ifDKZApsDe&#10;/wBPczbE301p3fw06eiOlc9VX1+LiwUNUGBUAuo1ckW54/w59uJX9sD8/n2rtqNNXy6MJJAEFD3U&#10;6DigqB/EdYH9q9/px/t+Peakjtqb8D/ibj2l32UNEyqc0/ydMRvUkHj0l+wcgJojCrXkJI+pFuB/&#10;vPuRLYrYfWxv/vHsks4wEDMPs69rQMCTkdJTDRiOJZJfSE0kX+h4sfx/Ue4D3BB/pz/vFvZq1HjI&#10;p5dUeYuw09CLQmKrpSgN/SAABwR9L/439vVLJqjK3+oUj/bc+wBusAhnqoxUHrTVeIVGc9F83Ziz&#10;SZLyopCiYkkn8M/9B7jVKm/0HH1+n+HPsZbXKHgj/hKH/B0Ct3j0lzTJHQy9dVayU0aFhpHo/wAb&#10;6Tfn8+25JgrEE25+v+x9gHmaiTCvDP8AKv8Am6DARiBjoWJcNLOhEatqcfqUX5P+w/p7eYZ49N9X&#10;Nj9R7AErS6gygeCT+fV4kHiFWFBToI9zbbyYqVjSGZzqtdb8mxtxwCL+0tnmhmDKGBNiDwL/AE/4&#10;37ENjMqEZz0hv7FpY5FC5p0cf41x7gwldTTSwSwxFfQ7rYG4Qc6SfyPYfRYoNOGsbBr3txY3tf8A&#10;2/sw3G/K20gJ/D1Hy7Ypvl1KfLq1qo7dmpdtGnaVNQi9Ys92GhQxHq5+nsVtvgUkJKn8L/hzYe8U&#10;+c9uF/fgN6k/lU9ZSchuLO0CA9xAp+wdEU31vWWsyNW+pSWke9rm4ZmcD6/0b2p6aJshUDjktyfp&#10;wPr7AG+7knLu3SRLLQgGn5g06lbb4DdyqzDHSY2ntdt0V/3MsTSLrL3NuAD9BqB+n49rlaKOkpww&#10;AuQbBlB/skG4AHIAuP8AH/Y3jXZtzuN73Ni9dBNcfb/g8j8uhXLEtrF+XTR3hJBtXBimpJVVyTwT&#10;Zlsv9Ft9Tx7a4rO66jYA3N7fS35twT7mfcHW0sZEjFT8uFa+Xy4fnXoPIoaVpDwr1XRt/G1Wf3B9&#10;5UyEAySyLxxe7Cxvf8e0xunKLFE8SED9sj6n8fj/AA9t8p7I15MZ5UIOqo6L94vhbwOobiOj5dZY&#10;hpp6SkhiLqs8IJtxfUOQQLewe1PW1Z+vJA4F/qQPp7k6+vk2m30qwChfP5dAOKA3cwDcSerAsVgI&#10;6HDDizeFrLx9Srf4Xvz7FDGY0wU6Mw+gLXIA4IHH0/w9hjaOcBc3xWOStehva7UsMKyEZ6rc+UW3&#10;ZauWpJViBJDezc2CuGJHP1I/2PvnL62K/jUCP9sR/wAT7kLcC1zBHcAHKeXRjEwikBPDooGx2O3q&#10;r1WXS7ai3I50/wBPqbj2m8xDZTpH9k39n/JivbSl2JCkg/y/z9Fe5trC+vRldn7mhrsrBHwX1RqW&#10;W/1ZrXsfaMipfPORb6ng8f1/2Ps65w5ue1jMUTVPAcet7ZagmpGOjz4Knb+Fw1BsAsasxJ+o03Fr&#10;/Xj27PjxA3F+D/r+03Iu5XO4GKRl/wBVevbsqpXoIN9bmpXmlo1VS11WwP0JRvofrbn3Ppp9HFxf&#10;/H/ff09yrM6otSegwsQCgoa9Fg3PgZq1/JHC5BueCSLD68/Xk++6pjIl/wDff19+gZJGpq6T3CkF&#10;SeFOsO06WPFZCMMCrlgLH8EXvfge047eMkmw+v8Avf8AsD71uOkKpP8Aqx0V3JqGRTinRt8RStlK&#10;SjUjULK3BuLcC35459tFfVARk3NxcfT86eP9hz7R7bdSpMQvCvQO3OBdJpw6H7YW1yJ4FVTYyRC+&#10;oA8zC/4v9fYaVUhnrALX9Qt+Qfcl2+8tb26ksB0FF23XKTTj1Ybh1/gu2GIOllRn5P0VgluRb+n0&#10;9rvGIsFKXItb1cgf6nn2ifepbuRk1d3y6No7B4Y2NO3olvYuUqc5ub7SNixYqvpJP0Zjb83NvaHy&#10;lZ5q4KCLAkEW/qRz7lzlS6KQqXGNP+foL34rIR8+jp9X4AYraMU76gWo4XMh44KO5+liLA/7ce3f&#10;Qhogv5P14vbVe3uVdmkeVyxPZig9OPRVcppi+3pvx9dO+55J9Q0oeDrOkBSBf/X9sox9mdypANrc&#10;D8A/7b2q32cvEIqitCOtbfb+GNXn0JmX3g0kcVCJoyStv1G9/wAAc+2fI1gpInuQOL8j8Ac/717I&#10;djsxE1adxPTW5SsBpUinSw2Ht98vXUzshYJyxB/pY3BIN7e03hqc5Ov8tiQH1XH0tq5/r9PYA91p&#10;P8RkC/MfsHR7yoWa8hB8iOl721mI9obZeIssZFPIBf8AqI0t9Lc8+xSq0+yoNH0IQjkD8D3z73JG&#10;bcZSwNa9ZAGOlghHHTX9vRQdj5H+82fSoJDqZSzWJ/qSeDceyrdhVbuJrfQs1v8AY82+v+HvKn2j&#10;EYmj/wCaf+bqGeYJKSOp8urYukMSlKtPb9SxFWLf6tXsebW/HB9ke7JZzSzcc3F/9uT/AL0fc/c7&#10;TFNlYj+A/wCHop2t1Mq/b0fPbqBIEt+SP999fZc9vVerIvCTbVIFA/1mb/be8Ztn3Ajd3Rjxf/P0&#10;ILuIGNyfTpYOLqw/w9jTDhRMiyWNyL/74/4+54g28XNsjgVFAf29BGV9LNnprNQqNpuR9Ppf8/n2&#10;1ZGlelLDSbC/+9X/AB7j/mm3ktVainB/ydKLRlYYOepMTKwuCCD9P9hz7TIm1SaD9Tyf+Ke4+srw&#10;yFqmhBp1u7SlT6dSSgAvzfj/AFvfI441FRGVUm54sL/n/evdpEIeo889FWoCoPGvXetQASfx/vNv&#10;a6psI6UeolgwB+oH4/Hut9KyWrjFaHq0IBkX16hGf1jn/eT/AMR7Ue0xJBWKguT6luRYXLAr7j2S&#10;cgsSc16PBGSAKdQ8oFlgYORYqCf8LEEf7yPZ4erqYvU0zkca0Jv/AMFt+fePnvFOw2q9YHGkj/KP&#10;8B6mP28iRrtFY+v+AdFN37URioEYI/UeDwSNb/Xj8e7Ktn/bxY+EFR/m4uL8/o98td7vbp96uBpO&#10;Xx/vQP8AgB6zI26NBZw/6UdA7nsSsuKqJLG5UqLEfVlst+Lm/tQVKxs5IIsCOOOL/wCx9jKwMz7c&#10;hI7iB/g68xVXp8+isVLiizBQjSDJYi3AINv6D8/T28UCrYc/k/0/w/3r3DPN91JDLKGGBkfbno5s&#10;Yw5HRo+v8fFXU9O1yTIpVrfUJZDdeP1XPtQQn6A3t9fpzf8A5EfcJ7xfFgwLd/D8uj+3j0kEDox2&#10;DxCU5GkEAarE/wCuv+HP/Gvc5AfqGsoIsLf776+wNPLQiMfER0cqcD16X0MVuf8AUj6f6wA/p9fe&#10;TW30tYf0/p/sb/n2m0fIdWp1Iv8AT/D6f4f63vu5/wCR+/aKefV6jyHXrA/U2/2//Ee+iSRb3vT8&#10;utV69YDgG4/rz/xPvxN7D8f8T714dak9er1730OPfivr14Hr3vv6+7qBQY68eve+Di6sv4YWJ/II&#10;+hH+x96NQyMOINf8h/l1UgHj1yHIt+dX/EW9h5uHECsD3BsF4+n+JI+nuQ+Wd9NjJGobtr0T3tr4&#10;gbGOmmtoxKjMR6gLfUW/2Psve4dtsk5IjawY8gDngW/1/eXPInOFI46yCun/ACnoFX9j3NjPQU7k&#10;oLhxpsBqvewH6PwbG59ovJbcaSmceNvo34H9P9j7k3+vAV0/VU+X7ekY2/sJpnpOYPGeKq8gSw9N&#10;rf67fj2kttYuSiy8bFW0+QCxA+lx/vXsu5v3sbjs0gDgnSenLK3aKQY6FGGMekW5JH+wNwPx7PTt&#10;dQaKBTwQsdrD+1Ye8Bebbgm9umHwa69SFYodK1HSsoYVCj6XP5/23+HtZhFFtQJP/FP979gf6hqn&#10;Q9B0Z6T05LAL2Nzf6WP/ABoe5CLEPor/AOsSLD/WH19tm4lJI1AfPrxWvl139suq9m/of+R++Z0/&#10;gEf8G4H+wPvwllHce5fUdVaIEAefXT06kWsQfryfeJjcsum1ja39eL3B/ot/Zna3RRkIPb0imhHH&#10;y6Z66iEiOCOQDb6f7EXI9x5qQSjnm4t+Pr/xs+xttO8tG6BWxUdE93biRTihA6D7NYVXjk1g30OR&#10;yD+P62/p7DfdeAE9OwVWJsw+gvfmw+n+PvJv285we0mRnkAyP8nUebztglBIBr0WHdu3PLU2VCQN&#10;WrkfksB+OfYPRbWnWdyUkUajzpW3495P2Xuh4UCKsykj7egaNlLSEFDToHty7JWpgZWjc+lR/iSL&#10;/wCB/r7foNvMhD6TxyCRcG/5sOeb+026e5hukKGRTUZHR1a7QIgKL0iMZsBYXaQRSBQ7EcC9j9Da&#10;3PB/2Htw/hk3+0/o0/oP6b/6/sOf1shp5V014n4q/wCbz6MPo1/h8qdOP91fV/mm/wCBt/x+jxW/&#10;p+q/49//0rJvfFeteHWcHW6TpP8AQ/7Y+/e9Nw69117yBha5Hq/rfn/Dj2yUY8DjrR49ZA4VV45v&#10;z+fz/T34vcD8/wBf99+PfkjowJHXs9dOS9rG1r34UXvb/W/p74BvobW/5F7U49OrHiPTrEVX+n+8&#10;n/ivvq7FjchRxbi9/wDX/p7qWA0gL59WBxXrmsQIZj9LEgX/AKD/AIr7kKw08kf4W5P+t/rH2mlJ&#10;Z1CYA61rNR5DrkkYUMxBOq2kD8Wvf6fW9/fXp+vF+TYH6cH/AB+g9uJVaAivTnH7Oorfqb8cnj/Y&#10;+8Qv+T/rH8D+ntYKEVp1fy66950Btzzf/fH2kcd1aZ60OuQdgLA8f6w/H+w992H9Pbepq8evUr1x&#10;98WAtYDn/fce3ELVGrh1rANK9etf6e+xewJHIP1seP6f4e1ErrTSrDqxYDBFa9YgpvYg/wCNwR+P&#10;fMEkgk/7H/X/AN69ocKfn1rUpwTjrOqarLY2I/x/AuOf9h7yFS35U/n62/2Fh78JgmKZ6bLUainF&#10;OuP27X/IF/pY/wC8H3njCj/D2mllaQ54DrdT+Lh1nVAiix5/pe/9f6n3n1Hj/D6f776e2OrU6798&#10;Df8AHuwp1RiwOOHXvfL3rq9AOve+N2H05/w/4372aU+fVCprXr3vnqJ5uT/ri3/I/dercePXvfLX&#10;xz9b+9jj148OugoH0Hvkp4Nj9P8AivvxBrx68MCnXi4HBX/Y8/8AFffIf4+/fb1sH16xlz+OB/sP&#10;fufe+vcMHj69da2/r/vA/wCKe+7e/deoOva2/r/vA/4p799Pejnj1sY4dcfeQNyefT9fx7bIAApx&#10;62K9e95Fl/2k2/rzb/X90oT59b697yhgQCCOf8R711rr3vv37r3XvfX5+hufz731v8+ve+eo2t71&#10;16v7euiAfr74H8f4mw/wPvdCcDqpr5HPXfvyTqxCkC9yCb/6ng/7YD36WFwNQbrZj8yesYbmwF+T&#10;zf8Aqb/7175SMNLAEc/Tn3qFCrKT15VUMKDruQXH+xt/tx7i6mB+v+9ezKiedOn6DqHY/Wxt74m5&#10;PJN/9f8A4j3sBfKnW8dde+7t9LtYfgEj/evddCDy61QVJ8+vf4++7t/U+9aI/QdeoOu7nnn6+80R&#10;ZiQQGFje9uLfSw/N/bMqqnw46akpxBz1kjLX/JuPyL/73f3hcIqSWUBiLiwsf8SLe7KSHibWa18z&#10;X/D1QrQLXj1yuCrLpsSODpAt/th7BfdmPkrZmAuTc3XSSbayRcD/AHv8+5e5Yv47WPVUAAevRBfQ&#10;s7sDwr1AdCGYAEk3vYE39JJP+39tNBhRTxgsoBABI8f0+g5JFx7Esu9+M5oxJ+3pGlsEBx0xV1Pr&#10;uR9OBoAudVrlv6j6/wCt7fYqPgLpQ350ngn/AFvz7um41FfEYH1GetGJaYHSQrqIkkMvBt9UAuf8&#10;Pz7faGHxsLgD9Jta1gRYfX8H2TbtdeMpq5PlUnj09CgUqKYPXWOowjCw4F/p/rW5N+Pa0o7aVI4I&#10;4/2w59xhuchDMDw6OIqUHr0vsfT6lAIN7n6cGwA/1ifb76VW35tYWuQf8Db6ewrIzO1adLqUoBw6&#10;fwABpHA/335+vvGCTxbkX+n0H+x91AI+zpwgAV67v/rf7Yf739ffNTY88f6/u/Va1Bz11771C9+P&#10;6Wvz/r+/dbIp13f/AFv9sB/vXvwPHBtb6/4+/dewTxz11753H+t711U46979q/wPvdOvY9R1730W&#10;HHIHPN7e/AVqB1sCteve/a1/qP8Abj/ivvelvQ9b0t6de98gbj6e69VqPXr3vom1vzf37rw6978D&#10;f3unXvz69761qTYEcDnn36hoDTB6vpNMDr1x/X33qX6XH+3Hv1D6dV0t/Ceurj6XF/fam/A4P9fx&#10;/wAU90Z1UEkjHVgreh65qpYgci/9ojj/AG54/PuUsUaj1EOT+COPp/tvZe13MxNE0r1qjDNOpf20&#10;aC5kMn402A5P5uv9PeQQooAvb8iw9IAN9PHFz7b+pk1AgVPocfz8+tE8T59e+2Ug/i9/yeP97+nv&#10;GIUBIY672PPFh/Qf63t43MrCmnSOno6U4UPWFqZFt/av/Qni3+t/X3lAUAKBYD6Wv/xX20SWNSer&#10;0FeuwtuADx+OffZv+P6+9Y6369d6T/rf4cc/7A8++0I1aiRdf8R+f+Re6PXAHTTliAOsqqLrx+Of&#10;r/h75O4P9Lf6/H1/PusYPn1qMeZ49cpf9p5v9bc/194y4/Fv9h7c6d6xBLi97f4W99FwPfuvVPp1&#10;34/8f94/4378ZBxYfjn37rfXvH/j/vH/ABv30ZPxb/Y+/de69o/x/wB4/wCN++Go/wBfe+vU65hb&#10;fQf72ffAsAP9b/X96/PPXvPrKkbMwBBA5ubWAsPyTwOffHWLXv7TNOaHSOB6sB1KSmW9m5H+Jt/v&#10;R98C+m35/wBj7aZtTEjA63jqWsRC6foRb1WHIt9PofeMzAfj+t+b/wBf96+vvQFTjj1Wp4AdZRET&#10;b6/7YD/efcOetSH9ciAD8l1UH6n/AFvayG0kmIVUNfsPVS4X4uvaFH1/3v8A4px7SuU3hj6JXZ54&#10;vSB/u1APofxf/D2KNq5S3K+K6Lc5xwJ6K7ndLe3BaSQBftHUaaojSwuD+b6lt9PYIbs7ko6MOIZ0&#10;uAdIWQfUf8FBH19zlyd7JbtubKZLWTSSPL1+R/y9AfeeeLS0VtLjzzUdN89an0UXt+VI/wCI9l13&#10;R3PV1STItUYksLETHV9OT9L/AJ95Zclfd1hjMEl3ajVX8SVxj0x1D2+e5TsJEikP7Qf8nTY33lS1&#10;o43KEAFuR6uT9bD8Eeyx7r7WWF5ZKiv/AKk66hrlrXP6je/HvKjl/wBrtk2aFdVvFqB/gH29RVuH&#10;Mm430hq7aT6Gv+TpX4jaFdXqplRkH1LaW55tY2sB9fZZN2/IjGUBcLXo7j8JVD6/m9j/AF9j+KHb&#10;rLtgt0CjhQAf6s9EvhzTEmRiQfXoScbsGjgANQEZubgoW/JtyW549gVkPkpLUzNHTVLkFyPTUtwL&#10;n6WHI9vruLoT4UmkD59LYbTTSq9KiHbeJhAtSQEj8mMf7yLkH26Ynt6vrmBeqlPIHMr/AF1D+lvp&#10;7XQ7xdIAUnYV+fS8W6fhAp1nfB4510/awf4XjB/3sn2tx2DNLH66o30njytx9fpfj/b+1Tb3IR+p&#10;IzH5nq301RgdRBgaSNrpTov04VBb/Yc+0Xn90yVAISZ2JItpk1/m5+lyfaCbc2krV+n0slpUcena&#10;npVhFgLD/b2/pybkex36Kqqiepjdw4uYDc3BI1H/AAt7vY3OuQaeHSkwKEJxSnQWdvQxnblWWCkm&#10;CTTe1wbccfU292lbLqylJSjkgxx6vzwF/rbjn3MPKsYnYVOcU/b0H7tQrUU0brW6+WW20q8nkiI1&#10;/wA7Vk3UmxaW4tz/AGj9PY8YZjJGrfiwIv8A7G/+w9yxOVgt1AwAOk6yjDE/l9n+fqivu6lTGVNR&#10;DHpX/KGA0n66hHz9SPVb/ePb619QX8XA/wB49p7abTVya9OiSrA6q9F6o1aNHqTdit7kfgf7VbgW&#10;9uUa6UH05sT/ALf/AG/Hsq3KczXMMIBqTn59KUjxqrk9BNna56zKLEdRvORaw+moAfSx5HtvlktI&#10;eeAeB/sfa1YCsBNKUHSZhRjXoTMbh9eIWTQLmNbXS/8AZv8An8e8M0nFxx/yL6+3bBGmYr6HP2dW&#10;CjFB097ZxrPNJDzZbfg/W/P04F/c7HSXYAn8i1/ZHzHZ+FqBFadKcFKdB32lhTSgOotq1FuDe4Js&#10;fyRz7l1YuG4sbcf778+2NjlZbWpJrWnQU3eOgZiMHpu6zlZJkjYt/nub/k2fix/I9pSokKM1/wCn&#10;H9L35/2PsL80qzzDOM9BdQKgU6PRs+ipquOMSBOQh+gY30E3Cnk+2+rybU0DMGIK3sb/AOH+P09g&#10;MJpJqeweXTkarLL4YHQz7Z6noNzZiniaFW1lL/sM3LEcWuBe1+Pp7CTIbwlevMIZrarcOGH+x4Nv&#10;eorsLKoDY6O3sFFuWC56tI2P8XMDiNpRV60UKzLTagXpUVmJW40eNlJJt/S3HsRsHIamJWJ/1JF/&#10;8V+h/r9fZteAzQaUNCVH5V6jq7txBdVKfip/Polnc8ce3KippYyBCgkGlDpAvMUvcG41IL2va3tf&#10;0o8cY/xA4/JtYf737hXmKKOKVpGpUV/LjjqX+UZS6JH9n+AdEySqbM5ZoU1lTMdbX1AqCQOR9Pp/&#10;h7Wu3WWOTXIPw9uPzxb8e8bueoZdxlcRUIqP2dT7saLHErP0Yna9bSbRxmqqsrGGRrghX9QOn68i&#10;x9qjI1okTSvC+m34+qkt+P6+3uS9nWxfxZEAkpn/AFcOjDc5iw7fPol3eO4KvdGQljgd/CGiEb3V&#10;tQClmsALE6gAf6e0pVVggQnULD68/T/Yjn3Ko2832kUqKU6Dpl8FWY8K9BLs3D1CVcECU58ksqgs&#10;UKsoIYSNb8LYDn6ewk3DlTLI6hrsSbkMDyf9b2Ottgi2+2B0hdIx/qPQH3S4a6m0V7KY/wBQ6tC6&#10;H62nakpK+WFj/mZXLxSAm/qVrn6A/j8H3M2njnqJ0kZSy3JJKtYWYWBP0v7jfnjdUZHRZQMeo6ON&#10;g292YMwqa+nQ4b6y38Cg8EScqtrKQBqA/wBYm49jjNQBKJVCi5XkgH0rbki3BIPuIdh3oQbw1HFO&#10;Hl/qz1JRsD9Mvl0Szs7CVm4KCsqnpy4lUMSwc2C6yTdbAAaufaFkXTJ/th+feW2x3kVxYUcrpPrT&#10;Ix/qx0ErlNDsBhuq7920FRQVFQsCNr06iFUghg2lja1wVva3+Ptpy6ExXH00m/F+frb/AAPs7g3a&#10;0tQVDZ9P9npN4DuASpP5dLrpPF5OuzkDPHKAJkL3Dk/qGji1wT/vPtH0dknuRfk/737Ityt23uYG&#10;Nq/zz+XS2KT6dCCOrLsxlYtu7SLy6Vdaa4DMqMdMdyQH+vt+niMiGQDjnix/p7lzkvZf3bZguvdQ&#10;0P59B3crnxWIr0QDJ73irdyzK0zBTIgSzq1x6QSP9ULX59pKoqXgmAsxHH4Nrkf1t7EN2jSAjXQ9&#10;E0Mug9x7fTo2W0tr4/P4T7jVGZPGxBcDn6kfRgOb8f4e3qCZZogeL6Ba5/P9Lf159pLaY2yDxm/b&#10;07MgmQ04dAHufblRic9IRqVEnktZCAAGIHJ49stZE5Ylfpzfj2qnuFuYjQ1byp/sdEdxGU1V406M&#10;LsTM01NQ0qTaCwVVOt1BB9P1ub+0vk4m0EG5+p/I508Hj2q2+3EID+ZHQO3AlnKg8Tjo3PXWUpZJ&#10;1lHjCegg3UlQsgBIv/iPaXpca71asebuD9Dx/sffr2/NDEhz0abbtYfS7pj8+jB7p39RUmCnhSVC&#10;VgUC8kam/FgAACT7VdaPt6QJ9OObe1XL4Yzs8hJzjq27W6wW1AtCeiwbVnTcG8UqP1gVHBuGVTye&#10;bek8H8j2jKPHGoqWkddVnBuVJAFx+R7nLa76GCOOpFCB59RdLG7zu1MV6OluDesO39vQUMbaD4BD&#10;pSRF1BI9NwpBNhf2oXpvUsS6bAgWA4Fh/h7lPZ91hig1AijL6+Y4f4eiy8waDpEYDcB+zlyUgKu6&#10;sSW0qbXbTwQBYj/Dn24T0CJTMxC30nnn+n+vb2W3W9x3d0qE1b7enY28OAmmekHQ78fK7uhoVlkM&#10;YqETSGVrXYg8hb2b/X9l83hV6X8KtySRwf8AX/H+Hsc7TamSIyIKkDoI3l3WU0fq3vovbYfGU9bN&#10;FcNCrFmU/wBpBf1cC5vx7V/XtCzIkjrcEJ9VPIOonn/Ye4m9zIVNvPGfQn7DT/Z6GnKkhWZD5kj/&#10;AC9FL+a25IqKk+xilCFnlRisqj6fqH14/SP9a3tY7q1pDIoX6KbcEC5H9Rb3hju+zIty0iJX7K/l&#10;1O0V8GswhPdoH+DouPxnyiz10PnkDM0iltbKCVLaW44HJv8AT2UvekLv5QR9JD9Bewt/X3OXtPbu&#10;lzGCD8NP5jqIeZWQsxp59XcdTVcdoCLeqPXwRyWfUTx/U+yddi0Z+zqWIvxe1je+ph/vQ9z3z5bE&#10;7HJRTUJjj8uiraWrMgA8+jr7anEkMYuPr9Ljng/T2T/HT/aZ4gnjzg/W1ru1/wDb+8OLe48Dezmn&#10;6n+U9DmZFa3GO/PS4PII/r7Nft+qiqKSAsRcpzwDze3195Zcp7hHJZxB6EFf+K6j3cYiHeh6TNYr&#10;pISCR9P62tb/AIn3kzOJ+4gkdFB+ttIYn6f4H2l5w2yO5tpHiUZWuM5p0ks5DHIFJx1ypKrSyhib&#10;cCxP+8c8/n2DMlDNDkQjKbFyLnUOLt+D/re8a2gNruBjodP58ej2dleJseXShLApq+o0g2/1+R9D&#10;7FTG4aPwwzFVuFU39QI4B559ip7UPbo7cadEDU1MB00zVDByvNh+OP8Ae+PbvPNFBEYjp/P1b/Af&#10;1P49hXdpSsTRny6V2kJLqT1wRWZtQuAbfX8fX25bYWmkrFZio5vwRbj6fTj3HE04EjZx0Jo4Ro/p&#10;evp1Dy5lWnk06v0D6D68i5+ns6GwKyGlEDKV4KH6i/6efr/j7hD3MtpL/bp1oTWlcfM/5+pL5JuB&#10;b3kTNwqa/ZQdFG3hTSy5DU5dhqP9k/6t+P8AX9m1wG7/ANqFElsdMK+lz9QPrZri3vnpzDys8G4z&#10;SsvaHJGD5cesttm3FZ7RFLAmlBw6gyUKz4+aLTwyk3PIDKt1JP8Agfx7GbG1T1cAku1+PV9b6vr+&#10;CPe7N4o4fBxgcK9GZJLgH16J9vrBPR5dZCpAeRjwraWOoH63t/tvaqoZSGCm4PP+H9PcF+4gVZLh&#10;loY8cPz6FG1KDSo6Mx0/CWoaO4OrSzMzA8cRjkG4A9rGBSwFuL/n8C1r3v8Aj3jRe3GuRmJrjh/q&#10;/PoVQxACtOjVUlOqxj02Nze/9P8AY8Dn24CwUD8cX/1wfr/sT7KF1vIXPHpRT16cCFCgLb/b3/4k&#10;++7j+o/2/t0449b64+8ev6fTn/ef9b3TIyWx1ag69a/098TLY/0/2HuwIPn1Ug/OnWRU+hN+fxb/&#10;AGHvtZLkc3v79Uca469nrto/pYW/17+8o5uPobX9o5Z2qAp8+t4oK9Zkh0jU3N+LfT68/j/W99Nw&#10;BYj83tzf+n+t7qtwyt3Gq9bFOuRgDAsPrY25P4494DKeRY/jm3tWrow1ah1oj06xeEj+yx/25/3r&#10;3CqIhIhLAEW5BHJt+OOefam3l0OpV8V9etOupT6066ePUrKRpJB5I/4qPr7C7clEnLaVADFvo1gL&#10;A2NiPc3cj7w6doY1p/lPQW3GEAk06Qu4cf5FFhwGJvb6iwv9OD7SNNjo6sSIEDcG/Fxb/AD1Af6/&#10;se7tvjWyqwemQfLpJBb6xp6ZcbjgJBYXPp/HI+v9Da59p1tqtFXrIsZChgQQnB/PFr+9f1yhmsZI&#10;jKvD1P8Alx1v6JhIKL59KZaKQEfX9QP0/wARb/H2P+24PHAqMORpsefwP6f4D3jpzNeCWaVx8Neh&#10;TaxlEBr0pqSCyqL8/wBeOPp/sPr7VukAf429glpGc0r2HpWT8+nZECD6DV+T9b/7e498wSAP6n6/&#10;7Ef7b225DEUrQY69XHXMA2JJ/PA4/r78Twf6/i/0H+w+nvasykUY0+3rRPz64squAGFwDcfj/ere&#10;+Hq4H9AADbgAc88W/P59ro5wDUNg+XVSteI6hywBibqT/Q82Xn+g9Jv/AI+8sRIPq5/pYXDW+pJt&#10;x7NLSekiMDQA+vSG6iGhgq9MGRotcEqGxJWw+lzY3IFv9b3Fr4IZ15ABtyLX555/w9yXtO9SWiqy&#10;yEdB6ezDnh0EOR22tVO14vofqVYA8m9iDz7Txw9MDqCpck3FiOf8Rf2LrbnO4UBfFan29IX2kaqh&#10;P5dJqv2OJLnxrpJ4Gk8H/XuD+ffji0PAjX+gsG/2H049mK83SuwLXB/aOq/QFQez+XTO2yUjRgKZ&#10;QQtr6H/AsSLm3094v4Wn/HNfr/Rv9t/rezn+tb0/tT/Z+o9ek/0Xy8+kx/c8X/zY/wCBtv0N9dF7&#10;fX3/AP/TslLqT9fp74qpULkdZvjrdQYnUbC4uebgfn30DqHBt7vjzHVsVB4jrAfqf9c++ub/AF/p&#10;735YGOrEg1IHXXvn711Tr3v3v3Xuve/e/Y9Ovdd3P05t/S/v1z/X3UBTUgZ68eu/X/tVvwLWt/sf&#10;z75XAU8/UEf7x9fdgDXhjp1K1GMdYJFIP9STf/b2P/E++KsotzwCB/S9vbrYBHnTp09cSCLX/pf3&#10;IDjgD8/4/T/kftIapUsePTZNKYx1yVC17X4t+L/X3z9sFgakHPViaLq4jrIsRuL3t/iv+HvkgBbn&#10;8f77+vukrkrTqisGPw9ZVjUG/B/2FvfMsSSGsRxa3H+v/r+2wQq0QnV61r1Yrw678ak3IB/4j35d&#10;IuLi5/qbAf74e9HVhiek5+Ij59cgAPoALf4e/F41NmYA/W4Fxb/E3/w9uCORhVRUdXVCcjrpnVTY&#10;/wCv+P8AivvMJIiBpdWP4Av/AMSB7o0UiCpXHTjAtQEUHWJdJNtQv+Pzf3mB+n+t7a68DwHXR449&#10;9+9dW69797917r3v3v3Xuve/e/de6975Bbm3vXl1rj10x0i/1595ALX5+v8AvHvx/D8+t9YmbVbi&#10;1vfK3v1PXr3XH373vr3Xvfvfuvde9+9+69173yJH4/23++HtsAniKdb1H06977BvwPT/ALz/AMU9&#10;+00zXr1eve+YOlhb6WFh/rXv/t/dM0LEdb+deve8iyaiQRa3+N7/AO8e9dep173kvxf37rXXvfQI&#10;P09+69+XXvfT8qbfX8H+h/r9R78rCo69w67KNY8f77/YX9xIzocG4Okk35sSRb/C1j7UyurJ2mp6&#10;dbuAHWJEs5ubWI/3kW95CysSdIJP9bkf7AAi3ttWIUMRw60Bxz1kdQQAGvz/AL78/wCPvqx+v0/w&#10;/p/vPt3xlxjiPXq9Rw6wtHZLX+lvx/rf4++RsTYf4C/+29trKysS2R17rD4/8f8AeP8AjfvvQR+f&#10;d2mDU8utEjy65iMj6gn/AJB98tBP0/254H+3918an4a9aJpnriY+Tzbn6W+n+8+8yAWsCA35tc8f&#10;4n2mlZyc5HTJrUmlR1nULpUcahbn6Hg/7f32yggrwdQsbNc/4c/j3VZSCpY5HVMkglqU65iO/wDZ&#10;/wB5P/E29purxCSyagqsb2J/IAP0/wBcexFZ7s8MYqcUHn028Osknh1gkgvcg2PP4v8A6/5/p7Z6&#10;zHCMHSoXSSCCLarWIP1+n+9+xDY7kZG+PB6TzQCmBjpoqqcjkcn6lbfW17m9z7a1htcAWvyeCT/s&#10;DfgexJFdkAV6QNFSleHTHUU4Y+pb3/1v97PufTxkHn1cKL83AH0B/r7SX10rBiTSgwPn5nraJRhp&#10;6xU1IFJAFyWJHH0/J/rf2q6BOFuLEWuP8bewDuU2tyo/1Z6NIFGNQz0sKODxqPw31Btzbj/ifbqx&#10;vwPp+D7JFqRUnpYi1Fa9S3AHAH+N7+8YB/rf/ff6/u3TtBSh4dcPffP9f97/AOK+99a0r6de9+HH&#10;vVPn14iopXr3v3N/rx/T37rWgfn1734kk/Xj+n++Pv3Xgo889e9+Fx+f97/4qffutlVPl1735rsA&#10;Cfofr+fr+eefr7sraa9eA0AkcOvHkEf198AOCb/T8f193LkU6tqxWnXhwAP6e8mprWufbXVNC+nX&#10;vfev6XNre/dVKjgvXvfJNbG45H+8f63tuSVIx3N14gDh1ljheUErpsDbkge+RhbUWYfqsCVJ9I/r&#10;a3P+39+W9j0qEPevqOI6vGfw9cjSyKdR0kEaeDe351G34FvfIQHUPoVUGxvy1zf6WP0v7rLe6lJC&#10;UYj14eVf8vTlMV68tNY+pr2IIbTy3F7fU/T6e5AWwHpt/t/+Key8tWtX49eDDz6laRYAoTb/AH39&#10;PfIAnm1ufbZK049aLLTPXehv6f7yPeQhyLAg8fS5Fv8AYe9Apj16pVCePXLS4X/Cx/H4/PNveMC3&#10;+v7v1cUzQ9Y/fPUbf8T791unz69Yf099am/r791unXrD8jn+vH/FPfHn+tve+tEV6977uf68W/2/&#10;+PvXXgtDXr3vom31Nve+vZ67sf6H/be+tQH5Hv3kT1vrwViQLHn/AI1761Dj6ck2+v8Aif8AU/8A&#10;Gv8AH3UsAuo8OvDrKIHYEgEgfU2+n4/3v307EDj/AG/++HuqyIxpWnXuHWU05Ucgk3/p/vQvz7xe&#10;S/596lfRhcnra8c46zRU7Gz6bKbfWwYf66++mlFuOLf4/X/ePacO1anr1RWgPUpYRzbm/I4/xv8A&#10;T8+4rzhT9QP8P+J+ntzwmZe0dbamjjQ16zaF/PB/xW/+x9t9TlaaC5klVeD/AGxfjnkEj2qt9uuL&#10;ggRxMa/LpM88aAkuKD1NOurgAkm1v959obMb/wAbQq4M8XA0+qVRe4P15/Hsb7NyFum5aVS2enrp&#10;PRJfb9aWyMWnUH7R1HepSPnUOPxex/29/YB7r7op4hJFBJGSpABDg/QEcc/4e8jOS/YW9vnhee3I&#10;Uj+Fv9jqN979wLe3DBJhj+l/sdNFVkDYiMMWNuVseOf8LX49lr3V29LMJDJVKo/NpLL6dQ59QH59&#10;5fcnewlnZLE065B/zeoHUQ7z7hz3BZIpGofn/sdQqaiydeyqkM1j9f2y304/w+t/Zat3dvY6lSSS&#10;pr4RoVm5qF5JuT+f8PeRGzcmbLs8YVYVLADiP9nqO7zdL2+erSNQn16XuH2DWVJD1CNGp0k6hY2I&#10;/wBSSCvspe8/kxjaQ1EVPVRuw1HicfULq+ov9b+xN9Rb2qhYVUU6TLbM2Wqft6E/G7NxtEEZow8q&#10;2LXF1PH+v9fZMOwPkRkci8qU87qrsbaZS3JW/NgP6ey+W/kYY6UxW6LjpVpBDEoWONFA/AUD/evZ&#10;Ycl2Bka6ZnnqGAY/RpibXNyTz7RNcV+J89KPCAGOsvt42/upGlRWlDtx+lwb8/m59+WcetenkFaD&#10;r3swOA3CqqGGjgg8Ek/X28s7cA1el8KJkHh172IdNuCacgRC7fi2okf8V59uo0shxw6cYRpQ6vy6&#10;97Ejb+AymblitFKdRB5Rzfi/AA/P+v7XRWc8xACGnTL3kUdcfz6xTTxwoXkdFA/1TBfZ3+otqVOH&#10;iieWFlssLEMjD6cWuf8AX9ijbtonUg+Gf2dFtxucdKK38+i89t7loKihnoYamFm0OvEyn+ySTYC/&#10;BsPr7PhtCsCpCl7EJGtr/wC1Wt/sfcqctxm1dC3EU/w9ElzeKxqRnqlD5Ibbkrf4hUxrqLLPNqWP&#10;UP16gL6he1rezKbekDQRm4/Tf/jX+x9j25uDJagE/iH+XpCtwuo6jg9a8HyPxk8OTmQoVKTx/wBn&#10;6/71a3+x9qUHW4P5/p9ffrZiilT69GEB1Upw6KvU+WmoplsVuCfwPr/Uc+3BmCR3+l1/r/r+2Vga&#10;S+aZvhAx+wdGwIoCMjoKoaOWqzIcKWAcsBb/AFIHF/8AHT7Zna7Fvrbn/X59isQr9ESy5I6ZamSR&#10;0YnHURiw6o6WPiQ/T+qn8f4e+EvqAA/I/wBf8f8AEe0+2RhXn9aDqo6lbeWOnqpWYAH0/Ww4JB/4&#10;n3NoAVYC39Of6/X2T8x6HFOIoOrx5cjoOu0pYaoOsZ5Fv6G5v/sPbjUG63/wA/231PsM7U5VZFr2&#10;huiHeFZkOMA/4cdIDY37VYl/SBMbk2t9D/tvaaq0DX4tx/r839l/MSK6F19OP2noGspjdwT5mnRz&#10;9l17KYir3AKC9wDbQRbm/wDre0Vn2KUslrjk/wCH9k+4w3BxChIfur0b7Rba5srX59WE/HqKPJZ+&#10;jEg1fuRC36hxYX/H09gBqZ8ub/TXe/1/PsOxblquArkU/Z0OZbGlqxC9XSPSJS7LjEQ4jpQ1rWvZ&#10;GFvrxe/swm13BijX6cA3v/tIFrf7H2NIZhJBTzxT+XUTb5b6ZtQFKGv8+qR/k7E9PWV76iQXt+nT&#10;YCR+bm/4HsS4Vuq8fgf1/wBf3DXPYaMzGPzLY/I9SDyQULRk/L/J0Svryronz0wnmjssgBDMARZj&#10;cWvc29qOlcwKoB5Ivf6f8b9xNtu1fvGYmdMD869TlBOUjXTw6de6N5Ljo1goJjpKRKNDD9JU3+g+&#10;h/1/cw1DSWudX1tyf9b/AHj2ZzWMVij0OnpX4jTDPHoCcQZM8degyyEXUH1WJBvxYfgn2mNw1Ap4&#10;Xu1rhRf6fk/8U9qdp3mB3RQ4DA+vRLuKOIyQOjL9R9J12UytNV1FK6xu4sGhduJFI408WUj/AGP+&#10;9hENddXBRdi8gFgC17nn8j2a77zBFb2x0vxUnj0GrSzeadCVqK9WvbQ2XBtzAIPF4ylJHf8Ab0W8&#10;URXnk/X6+zA7Owwip45GQ31AqbEf7dbm/wDt/eOPNPMjuZdMvaQa5r1KmybciaapQjov+86CLN5w&#10;RhWezqiqpuAxNrkW9X+tx7X+QjWOmYLyQGUj+mpR6jz6VHuO+X95afdo9TUBYGtfQ8OHn0MZrYfT&#10;jHWPd3XCw7WmdKYs32kwP7Om5KXv+ph7C6ZWNSVA+rAfmw+vvNDZ97jtdlWbxBhT/k6jq5tjJdMo&#10;Xia9VZbq69lyOfmpI4CX8zaV0MNZkcMQNJY8AfT8+/ZChbwWbglSQQCf9gRcW9gmTnoT3zRo9e7g&#10;G/2OlqbVpj8Qg1pXoz3VfS0mCpYshLDPGQYJifGBGVQaivqsdN/z7Q326wzG/Nj/AEtfk/6/vILk&#10;Nl3Hw20k1pWvQb3OsIIA6S3eOWqoKNqGBigVJYNIIP6l0BrWB4B+n+8+3RqqJY2UWuQR/X6j+lv6&#10;+58YJaQKBgDFP516CLgvIwr5dENodq5eqzXnCTFQyjVpJPIAuCT+AfaUrYPO5ZbE3F7DjgWv7Lo5&#10;47lzpPDpBcJKhGMdHe2TuKTa2IWGrcxnQEPlf62AW+kjjVb+p+vudRUroFB+nH4/p/sT7It9mNvC&#10;SD/k6M7BNSlWzXpFbm3dS5vIsIPGzmZhw6te/wCf0j6+8lZCiKSRwAT/ALHn2HNo36NpmjeUYxSv&#10;VNxsiqs4Xj08YFMnNPAkCyhWkS40ED6gDn8/X2i6zRLIVHPB/wB6+nH9T7kW33CN4wqEUpjPQGks&#10;S02VxqHRwNoLXYjGRzVBZD43uWGkC7u+r8/Qe81LQIkikj6WJNv6j/X9oL0HQzg5PQnto1jiC9J7&#10;dG/Za1JqZKixN1t5A36DbgBR9fbfnVAjCr/Qf72eLe1G13/07pqPRPvSa0IGR0v+j9UlY1ZM3Pnv&#10;9B+EH5v+b+2ehtBE7OLcA3JP+J9yJt24PPJHpkqlRjqPruFY1YhaNnoaN2PLmstT0kTPJeTSVU8K&#10;PQlrf7Vb/D3ihqhNVABv7RP1va3+2+vsZPzGLW2MfiUI+fRElm089SnaelZlcZJhNpmyOrGEKWbi&#10;9wfxY2K3/wBj7UWTlEdAWPB0FrX+thz+Pz7I7HmFpL8sJcah59K73bzDA3bQ06Lz1klTW9hR3UsP&#10;vo1J5P0kC3/HHsrebDVeYEa+seS3H+ufeT/LW7RCwcl80Hn8uoovYHE5FPPrYX62niw2x45pLJop&#10;LlidP6I4yT9Pzq/3j2Y/Y2HENBEdIB8UdyQV/BP9efr7hf3P3RVaUBq11efrTqSuT7V3kjxigPVG&#10;Hzt7XUbkmo46tSsVTWnT5wL/AKlA/R7c9xYszQy8XOg29JP4/wBf3jhK6yzDUv4upPm1xRk/LoHv&#10;jv2hFSZSkU1BWxS58oAP+U/g6D9fZVd94h4hIdFv3Tf0n+n9L+519soEW6BA8v8AKOow3t2YkMfP&#10;q/8A+Pm84MwtGUqA5aFAQHVvr6rmwH0t7Jr2LRD7Kpsv9g/g/wCqb6WPua+fEH7nKD+EH+R/zdIN&#10;lZjOmeDU6so2jU6xCNV76G+v01auP+TfdeuYlajzkhv/ALuP5tbTKf8AXPvAy7Yx7y7avx/5epLO&#10;jwc8dPQrex82fnC9NGPJ/ZUW1f7G/wDvHufuUd0cW6KW4D/D0Bdyj72ovUCqgDgcX+nNv8fp7HbD&#10;yw1tMFcgllYkk3/3j8+5PMy3FqyyNUUPQcIaOYdJWuWWnk1gGwKj6fS/5v8Aj2HW5MfBT1XmXSLM&#10;LW/PrPN7/wCPvHPmXwrXcagUqSP2UP8Al6EFvWSM5qKdKHHu8sNmbUbWv/WwAv8A7x7wvuanoKPS&#10;0q/otYta1gP8Pdn3JVs11Nj7fl0g+mbxGGimeshpWeQn8X5JH0/3m/sPczvqNUkZXRbBrWYC/H0v&#10;c/09x/uu5eJ4h1dGdvAyFcdTUgVRaw/2H/Gx7atrdnomRWMup5sfUP7Rtf6/i9/YAurk1YgZ6PoY&#10;yQBxPXUtNHMpVhwRb6ez99b7sXIRQMjgfpA9Vr3UC9hf+nuPuZriKS2kRzxH+U9C/Z1kjdWXHQIb&#10;y2vGrfcLHcA6riP+rNxcn6ezR7SrpZaynivIwYoL3JHp4/pzx7xN5/sreGC4nQZAc/tz1kJypfSP&#10;4CasVHQbfZokbxFbahax5H0IN/p/X2ejZ9MJMatweVS1/r9Pz7xKveYxbXMlHoBUcepnht/EVGUV&#10;PQL732ea6pidIi1pCb+O9voL2DXPtZQ0mlhcEXYj8/Sw5/2/uJucd7W4jYrJWvz+3oUbbAYwKjoT&#10;euME9BBHGVIspj1aLWHoP0uSfr7UtPcC30P+9/4e4Iu3CsxHH/ZJ/wAvQjUUFOjAQx3QcWFyT/j/&#10;AIWFj+fc3i1/+K+ysTSUrXrZU6dXl1M+3T+g/wBt/wAb98DYj6e/ePIeJ6oGp5de+3T+g/23/G/e&#10;Piyi30BH1/P9fezLIx1M3f6/7HVq/Lrn4k/p/vX/ABT342P1H+8/7b3UO41d3Hr1euWhLAafpfn/&#10;AF/9a3voWHv2t/4sder17Qh+q3/2P/I/fIMR/vvx7qc9eJqOuVh/Tj+nv1/9t/T/AH3+PvXVfTr3&#10;vGSBc2v/ALG3u2ogaR1YNwHXveKRgR/tr/4cf8R7cicqy1Pn1vy64uof6D6D6fX2hs/SPIGAvYgg&#10;cE/VRz9fci8tbn9NICWoMefRVewawccOmWuozMrLp+lz9BwLf7C/tlxGOMbi4I1X5sRwP9j/AI+x&#10;Jvm+ieIMrZpwr/sdNW1vT8NOm+kx3jfUAT9P7IX+v+Jv7Vn8HR7MQOCP1EWt/sAPp7Ajb3KtV8Qg&#10;faP8/RkLdfNcdPIplvwnP+wPt9pYkpwFA+lufp/vH5t7Dt5dtOSS1a9PhQBQdTokCi5W3+HH+39u&#10;AdT9D9P6g+y4469gcesvv2pf6j3r8ut6SeA6979qH9R/vv8AY+6tIq8Tnq4jxU8euQUm1h9T/h76&#10;L24tcfnn6e7KwNCDQ9aVD58OuypFwVJv+f8AfX+vvtXFiP6/pPP9b/7Hj2qt5SHy9emZY9WKdQqm&#10;AOv6Px/t+Bf8f094ZHNragP9cX5+n9R7EMV+ygANUdIvpxU48+mB8YhYnRb+vpB5/wB498FJ+jEf&#10;6+k/71f3ddxMb9jEfnXrTW5YcOuDYeN0uyX/AOQRxzb+vPvHPLHCupjYab/kX/297X9nW33k9xKq&#10;qa56SzRrH8fDplyGJjijYBLHT9bDgXF/9fg+2b+LU/8Aqh+r/V/n+n09jnwLunwn+xr/AD6LvEt/&#10;UfF0if4fTX/F/vLfT+3o/wBf629//9Sx73xY6zg63UPflLD8cnj8e/evW8dcSoP/ABr3z5BBPPPP&#10;N/z7qGBBp1qtOvaAABxc/Qn63JsPx/X3kvf3qteHWgeuGj6gkf7Dn/in9PfANz+f99/sfdqGvHHX&#10;gD1yKhUPNzf/AIn3y1D3sjBPVqEdYx9R/r++YsR7T6mDVA6r1JsGW17f1IvcXva1vfFgGHJPH9OB&#10;x7fEkgIGkUPTsbU+I9YiifUluPz9T/xXn3xVSx4Bt/xr6/6/t1nVBV6V6e64FTITYD6Gxt9bXt/s&#10;feQa0IIUH8c8355PI+vtiRo5BTV16g4ddxRyITdeDb/eL+5IN7cfj/D8/wBf8faDTRjQ+fTUnkPL&#10;rOVNr8f63+v7yaD9R/j9Db8fT3ouvA9bRApqT1x98F1s5+tl+ov/AFBtx/sPbsnhrAAB3n/Jx6cx&#10;59YwWLm/AFuP9e/+wPvIUFv8f9h9faYSDVkdvTeNWQOsh+h94DE4Nv8Abc/737NI7qAIcUP2dXBp&#10;w6isjFuTe545vxf8e8qpo5+tieCfz+bX/A9o5blpAVHDrRNesiwqDc/UWI/1/wDbe5qMCB/Ww+v5&#10;49padax12VPJNv8AkfvkTb8X9+69xNOuHvgJASBb6+9UNK9a1dc9B/w/3n/invmDf37Pn1sGvXEi&#10;xt779+631177Btz+f+I96p1rriwuLD+vvJqAA/x/H+x9+p51z17rHpN7f7zzb/b+/ax73nr35dd6&#10;D/h/vP8AxT3jLE/n/Ye/de6yaFH9D/t/+JHvkHIH9feqde68VFjwP9t77D/1v79Q+vXvPrHoP+H+&#10;8/8AFPeT3uo9et9dFSOTb373o8DTrw49dD6j/X99Xt+T/vv9j70tSDqp15mAxnrkwBsVuf68Hg+/&#10;FzpYKCSRwRwfx+fewFJyMdeQgnNadcdJ/of9sffKOVgWjk/oSOR6bAen/HV9ffpFTSrJwPV2VSAV&#10;Jr1y0Fblrcj0/n8f7xyPeQSW+g/3r23oPVa9cPftdxzfj3oJnA68T1yBPPJ+ht9fr7xBiSS3545/&#10;23+9e3mhCr2cengBjrgDf1H6n68f0498vr9Px/rf7x7rWgAbqwpnru9/6/7Yj/e/feo8A3ufbR4m&#10;g61QVJpnr3vkp5+n5Fj/AI+9GtCeqtWh+zrwUXHA+v8AT3lJ/r7ZDFvLpnI8+uekD9R/1rf8i99F&#10;vTYX5t/vY9uLmlenFHCvWNwADpAN7G9uRz+PfIMFuVt+fpb3c+nW2WpwesIFiL/1H+9++Bk0kW+r&#10;fkHgW/qB9fbfhr59UEdePUsv6QByebn/AGA/PvGxIufqSbm35N/r/t/ahNJ0qRjpygA/LqOVc86v&#10;95Ptnycn+qFyUFjwedTX/wBj7Odu7a5xq/zdJJfhx1jkiD/UXOmxIF/6/wCHtriiEouBz+SOP6f4&#10;ezp77wyAKj7TXpN4WsZ4dNr0AN7gkcAfX/evc2CnswH+P+9fk/4+0d7fEqWr1eO3CmpGOskFEqFe&#10;FuL/AFH+H15vz7UECiNATybg/gn6D/Y/j2GJ5XkYkdK1UDp0VQot/vrf098rsQD9Pr+f+Re2hjp8&#10;CnWNyCeP6e+7tZbck3+vvZ631x98gTb1fX3qo9evfn1732SALn8H3sZbT59aJANOuWkgBvwTb/H/&#10;AG3vgJFPHP0v7sVIAr1s4p1x98g4N/8AAX/5F70Mmg69XNPPr3vGXN+Pp7cCAcer6Ceve/azb6X/&#10;AN7978MHNcda8IHieve88Olg2sNe4sQbWH/I/aK6eRSqxOKft60YvRupsEMbKTIpJuLWJHFv9ce8&#10;6pGDyGI/1N+R/sfaRrmfQBjXXj/sdUCsfPrKKeP82A/1v+N++zHEb+lv+SvdVnujTvX9nXtD149c&#10;vt6f/Ukn+tyB/tr++UbKgsoZRcf4n3SRZZDWQg9bMbHrkI41/Qtr/W/PvOJIyv0vewP9m/8Ar/1H&#10;HtvS9eqhW8uu7AfQD33qjuQFNwVIuw4A+vvR1ivW6uAR5dd6Vte/I5A5tf8A3r3z1j/ADn8j/evr&#10;7rQ9Vox8j173x8q/m/1/1x/r+9lDSvW/Db069778i/X/AHm3/E+9aSOA61oPp13c2tc2/p+PfRdC&#10;Ppcn6WNj/wAb92AaoJr1dVYH5dcbD+g/2w98bj/fH25+R6ep1jKHk/4/Qf8AIvfrj34Z8uvcOuNj&#10;cD6X/r746xcAf1tzYAcEkk3sAAPewK/6vmB/l61kkBRUn/iv8vWRE5sbc/n6gW+v4/ob/wCsD7qt&#10;+Tn84j4cfGDdmU2Bns7unsPfODqK/H53b/WuLosquAy+PqZKWqxOayuSyuIxtLXwSxMjxpJK6MPU&#10;L8e8geRfu2e5PPO2W+821tb2W1zIjxyXLlS6OAwZUWOQkFSCDVa1FegLvXuHy7sk8tpcStLdKSCs&#10;eSCDQg5AqMg16WmM2LlsjBHUsKalilCPH92ZkkaNwGVljgLXBQ8aip91Sdwf8KPa6ojno+iugExp&#10;1MafNdm50ZKXRbTqbCbfaljjN+eayX/D3P3Ln3LrKM+JzZzfJIxHwW0aov5vICx/2oT7T0A7/wB5&#10;lOpds2f85XP+Ba/4elhQ9c0MQvXVk1Q1v0wIsCDkflxOx/3i/ut7sT+dx/MJ35LMtF2piNg0EiMi&#10;0Ww9m7cxbKpYMpXJZOhzGWSUD06hNyB9Ab3mfZPuw+ze0Khk5be7mHE3E8r1/wBqCEHzGk/bjoGX&#10;vujzbdEiO9WFT/Agx9ldTfz6UNPtHb9OQRjYpCLeqoZ5jcX5Ku7RH/kkewU21/NB+e+H3XjdxRfJ&#10;ns7J1lNVxSNQ5rNx5PCVaKW10tdh6ujnx0tPIGOr9k6V5A4HsV3fsb7SXVpLZtyFtyQMBlIwrgY4&#10;ONLVFMGo+eKjoqh585vimSUb7IxB4NUqftHCnypTpwOCwxQoMTjQGAB00dOh+oP6o41YH/WPvd6+&#10;EXyMh+UPxi6s7clraWo3Dl9vU+N3tDSiKMUm98KiY/ccTUsF1phV1kRq44xwsE62t9Byt93+Rv8A&#10;W99w+YeW4omXb0m125NSTbyHVF3EZKg6CRXI4k9ZR8t7qu/bHt+4oP1HSj/JwaN+05Hy6B/O4k4z&#10;JTUyKPAbzUoBkdhTNI+hWaQszPGVIJub2Hs1D1CqCWIUW4uQP+Re45WBnbiejtsYY9NDLbm9ybA8&#10;c2+ov/re2DIbjoqG5kmUWBPDg/4XsTb6+zuw2Ge9dRHETX/N0knvIoAS5A+fXBpBEuo6bAD6Dn8D&#10;/b8+wk3D23j6EOEnuVt+l4h9WItwfcw8t+0O57q6eHbkqfzHDoJbnzfaWcZJYEj0PTbPkNANgTz/&#10;AKkkj8fX629l23b3fKwk8dUy8/UuhJBJ4+tx7yd5M+7uJPCe6gXy8m/y9RRvfuMe9Y5Rw6gJU1NV&#10;KI0V2BP9kNxc8Hj8ey1bl7oDGQz154LEhpEtwCRwTb6D3k7y17K7PtKL4lquoDj1Fm4c4bjeM4SU&#10;0/1efSipNq5HIW4dVax5RhYfn1W/w9le3x8h8VjfKWrl1jmwljPABP0BuPcxbds+2bTHGIYsgeXQ&#10;Ymlu7slp5CQf9XDpeYrryCNFarKknm1j+QPqpFj7Jlv75WyEzRUdVKAwNjrh/taiAAvJPsykv2Um&#10;NMjj1QWuak9LqiwWOoABBAgYX9RVSbGxNuOOR7KVuvvnN5lXDV1QFIf6mIJYn8/mw9opLyRxTV06&#10;sSqeGengAD6AD/WH+w5/2HsBMlveoqJpJKiukcMTcllKj+o5Nvp/vHtG84rk9OgN5ddgAfQW/wBb&#10;2H+a3nEA3jYsSTyxU/2W/pz7TSXgrjHTqwmuevew5m3RW1EyrGXA+gI4JNyByDf6+0TXEjlsdOpE&#10;Ac5697GXrzHZfLVET6JGLGIfm3L8/T2YWkUkpB0mnW6ouMA9e9nv2V15ma5YrQyEOI+dD2tqN/0j&#10;629iqz2eWZgTGek0t8kIPdnrosALk2H1N+LezcbF6PqZ2hlqKfUG1HlZBY3BF7jn2NNt5SaYgslB&#10;0Q3m+qlQHz0nMtufHYpGaWRSVBNtQHIUtYi4Ps+XW3TFDTfbmSmj1XBXhvpYf4f09j3beUoUK6kF&#10;fn0FLzmSTuGrPRLu5/kWcDQVf2UzIYgbeMxXP7lrgubg2/p7NLSdcUsFMohgjGkD/V/gG3Fvx7Eq&#10;8vJGp0qK9Ey8wSPKqljnHVbGc+V9XW5adKyqqCmthYvBYXa39fpz77psTUYypUoCqoy3Av8Ahgfz&#10;7ZW0+nI08a56N49wDjuNft49Ys1vfB71xEyvJEXlgYKG8ZceRLAAJ6eW5sPyf6+xy2vkSIkRiQdF&#10;jf8Aqb+zu3bWgSRaqPI+f59OpNU1OVPVN/yd62jlr6qoihVgHZrhbXsENxYc2vx/r+19BLqYEn8j&#10;6H2YqgZewUHz4/t49H1lKTiuOq6d1bfNLSzp4mDaLglTcc2+v9fcyomOgAfSw4uLD2Z7fAJGYycF&#10;49HAlUICTTpE7W25FLWhpE9QYEnTzyeRyOb/AJ/r7brsx/IA/of6/wC9/T2ru7hYotFaJnphpia0&#10;4dCrUrDRUvje2hRb6A3Cj/H+l/chUa3N/wDb/wDEj2VQ36ByIuJFK160J6UA4dIs5OJahkgkVdZb&#10;1BR9PwP999PeaCUq/P8AUfS1v+R+0u4xGZDqOOno5NQqD3dJrcuJNbCXbS50liwHJtyTx+fbg8gd&#10;P99+fYPBNozpmhJ6QX4Z43HkePSCxFG9BXKtjpMt/oxtcmx/w9sFY4jB+hPP1t/X2U7tdeIjAtRQ&#10;OgpJbtK6g4A6Nd17BNVNFGEYXeNbgEXsv9bH629ofOHzQsn4N+R/Wx+v9fcS7xeE6gPXoWbJZCNg&#10;3VnHx+xj4jIQVjKRfQ9zcgKpAJ5+n19hZFgSazylTfVf+vH1449hmKvjK1MnoWTTIkNCcUPVl+Q7&#10;RpYttimaYFUiVHCsASAragQGBYH+n59jBt6AQKikfpC/7bQP+J9yBYMwhUtwoP8AJ1EO/BTMwJzx&#10;/aeqkPkbl/4q1YYmX9wlgxGrTZ2BB/V+Tb/H2JtOV0JYgekcf7H+nsGc0WsVwspcCpJI+zo75Skk&#10;ilpkZx/Lqs6nrsli9wu0LkDzOG0qV5DseSLFuPblG30v6ls315/1vceWkMdvJ+mQCepusZJHjUtX&#10;T047zqKzLQLLUOzkCMng34BtqP1Nv6fj3MpygJaQ2UA/kCx/Fv6ew1znPNFbnwcPqpX7QD/kPQls&#10;WQ1LAY6X/RuJpcjmaekqIidNizMNYZnlUAFSfUoS4/wHsM94ZQSO8KNccAc35DNxz/h7jrZbieFv&#10;GlNadJdzZDGQtOrzumutMbT4ymkSEFvGW1KCmlh+m1gOVH09+2NhfvapZnUnT42tyObXuG/H/E+w&#10;vzlzi8JMCydoUjj0/suzq2lqYx0NW7Nu/b4mWKnARvtnHCHn0/Qcc/n2Z3G45aeJUUDixsBawsPp&#10;7gjeuZmeJyX8j1I9lYhAuOi2YHr2Wtz/AJpItQZ0PqUgK2oXZQR6SfeWuhVkZQBdhpbgepTe4Y/2&#10;gv1F/YV5e36VtzQqx0nh+1f9nozuoCkHE06G/fXX8FLtGVjGqlYluNJuQ0cqlRxzckXH+HsNpIAt&#10;YfSDdwym17Dkf7D6+8t/39KOXY6SsFK04+fHh/l6BqWwe8+Hy/y9Vk47r+nn3xJqhUf5QXEgTkKC&#10;BYN9fqfp+fcnIxaYCbfVDw39OObf049gjlueW83VRq7hIDUHyr0aXaiKBqDgvRhd1R023sDaBETT&#10;SsZLoCCFS1wSPSSfYX10beSQj+p+h/x/w95/+2mm3trZmbPbx/0tD/PqKt6ZmL8eque0c+ldmJIp&#10;m1K1SyC66vqf9c/T20trLhebH6kn3IPMe/8A06sBLQA/twcdB+0tGc1JJOeP2n/JTpw2Zt+gr6da&#10;mOBAxJJYqCTzbkWN/c6Kntzpv9P6H/b+wdZc1R25ZjOF+RP+U8fy+zpZPYFqYBr027zxdTK5pKcu&#10;CR6bEgA8G9vpx7mqrKRxYW/B9s7vzLHe25CThifmOnLazMbg0oB0hcFs+pjyUU1Q40vLqOpSTx9b&#10;gj8+2XLTtp0LflSPxy39f979gS3vXtpTIPM8en7uISIV8+j1dY7Goq+OCWZY7RvGxZ1H6Rp5BIvf&#10;/iPaep6JpnLsOf6f63/FT/t/Y12rmoxsKudI9eA6DE22sh+VehF7AkpcNjDTU6KSrePVFYelojY2&#10;Ui9r+3lafxpyCLW+v/IvY4t98jvkWMODXz/Mn/B0zIrRrSnDom2Qnq3yACsV/cZmupOpSxPH+Htk&#10;raNahhcAi4+tv6/8T7fWTQ4406Kp6S1FDSnQ/bI3U238YrROPIdb8AAsxCgX/wBb2mMwn2sGmP8A&#10;KsLC31At+PY82m8SGEPqowUn/L/lHQN3S2/UK6eJ6MP1RkpdyZn7yt1MqSRPqYk8s/6VJ+gNv6+2&#10;vB0Uks3k0nm5vf8AxP8AxPsg3PfpprgxLIafb9nSnb9rUAOy1pToW+490Y3GYRqRSgIRRpDAclF+&#10;guP68+3XdEzU9DIo4/Za3P8Ah/vH09n2wO7aZDltXSXeEUagB5dBL8c6GDO7shqfSWNajarfguLX&#10;P+J9gDhaY5DOqSuoGUfX/Ej/AA+vue9s317WzZdZA0/zIx1E11YF7htI8+rlt57gG1Otaho5Qjx0&#10;N7auPUqR8EkCxYG49m7wNGtPj4jpHEK3/wBe1h+P8PcVc5b0dyuSNfdX/B1JvK1kYkR6UpT/AC9a&#10;uHyi37JuvsDIR+VpE+9qFILE/qm5tckW0/T/AGPvDk2uGUi4seODxb6f0I9xvcSrG+oUqD/PoaXE&#10;IkR/s6c+nKWpSeiljkZLshDXNiDZl/N/qb+yzditF4pLrz6j9bc/S9v8B7yH9rSJJ4iRWqiv7R1F&#10;m/23hgsONetgr4fGudaQSSn0xQkGxJ5H9T9CfZGewyrUdQotyp/pf9TW9zXz9GP3PKAe7w/8FP8A&#10;P0HtslCXKUxnq53ZSOq02q/6I7/U/wCr/wBv9fdcu8aULlZnHH7zWt9Dyb3/ANf3gNuyBd3lYcNZ&#10;/wAPUjpMGhz6dDUPoP8AWH+9e1ts2ptGqXF9PHP5H/Gvcp8pzaVFWxToLX5q5yeuL/T/AGP/ABB9&#10;j5tuqn0WDN/aHJvxf8f09yrZTvJGyqSRp6JJkTVxz0yV8KMLNZiSCQwvfi4v9fbVuyptdmNuVA+l&#10;+DY2+nGr3BHO2qO71PxqeP29Gu3js0+vUjHLaMBbA88jj8D+nsv+58u4idEc8FhYG35/1/YSa/aW&#10;DwycdK/DKvUivTt7BPL5ioCypc/Qjk6uSLf19gncJ3DtVjT7elsSawvXvcjZWOrchXJKmrlvqAfq&#10;Dbmw+h9kY1zsSOjFf0tJPHr3uyrp1Kqijp4pixsVHPAHFrWNv6ewJzLZOY2YV/1HoV7TOusA9I/d&#10;IjalYMQw/p9R+o/UW92J9Z0ArKmmb6hREQAbjn62/wBc+8OPdncpbC0uU1Eagf59T9yPbCV438iw&#10;/Z0AM666wx2vZ9JNvoQB9CfZ/NtUi01IiabEKgBLcX0/gH/X989963qRrmY6zQsfPrIu1tFSPA4j&#10;qbNho5lW8as3BJZb88fTgk3HtTBLm/4BP1t9f6j2Bdy3B5aqSadHdrEFA6UWHxqU6jSgU3+mm1+F&#10;/wAP8Pc2MG31Nx/j/rf4+wfcv3Hz6XnhXy6WEK8fTix/HH1/4p7yam/JP+3v7Rj59VqTiuOs/v3P&#10;9T/t/fsdVx17363vfViCOve+r2/5EPfuq+fA9e9+1A/74e9V63Q+nXvfFnA/xv8A7b3vrxx173HM&#10;rhjzxxYWH1t9L/4n3YLXrdPIjr3vizH63N7fQHj/AGPPuwVVx140Hlnr3vMiqR6hZiByTcNx/Q/T&#10;2yzBDnraoxz5dclUnkH/AA9t9bTCUWsOB/h/Qfn629mVpeNDpox/1HrZh1A1p1wdAePzcg8f7C3+&#10;N/cGCjWN7BVsOVPJPP6v1fT2tuNwLJTxP2HrSwaT8uuAgsQQLf1str/7b28rGoAFgf8AXAPNvZFJ&#10;IrHUT0+U9TjrOFYmwuP9uL/7x75aR/rf0tb2wbjSxoKjqvhj16yiIker6/4k++wD78J6nhjqwRR5&#10;deMP9CB/tz79+be7PIFXUvHq3l1xWI6rGxt/xB+vvv2jZi5q3XupOlRawH+2+h99/wCP9ffqsPM9&#10;awfLr1h/Qf7b3wYfnVa30sfp7URzgABqg/LqhNak8R1hkivyP9tz+ePp9Le8ZVjyDf8A1xc/7c+1&#10;f1VKUNB1RloRjrEKYNyQoP8ArH/jXvlZxzcj+o1ce9C7ViACa9e0kddNTAD8W/2P/E39sWa8rU7i&#10;Mm9rk35A1fQf4D3IvJrQveReORpr/k6Du9lljbSDWnSN3IJYqZzEG1DUSQTcAsLD/YD8ew38dd/q&#10;m/z39T+n+v8Ar+8jPp9qpXUv+4+rgOFeH+x1GX117Xg39vT8qdAZ/Eq/V+mX/i6+P6n/AI5X/wBV&#10;/T3/AP/VsfAv/h/r++KniL69Zv1HW6p4n/p/vB/4p75BQR+Sf8PbfjnVj4etr3Vx1lEQtYj1f15t&#10;b/YcfX3xIlH0UED+ukf7zrFv9t7fEkByWIc/Lp0RqRnj1j8Ln8A2+lzb6G/P9Ln37U4IDoFJvpsQ&#10;QbfW5BNre9goalWwOOKdb8LTwPXDwun1UC/9HDXt/sePr76591qCag9vTR4nrxQj62v/AE/P+2t7&#10;99Ln/ePdtWOPXq4p5ddWP9D/ALY+8yXIFr/43H+290d1WhxXrWPXrwVmYgiw4+txf+vP098tJv8A&#10;7f8AH+Hts3AUYXJ61X59dCA3PItqNgSPpc8X/PHvKnpBA/P+F+T/AMU9p27jUnPTyMWNDw6zhVAC&#10;gWA5/wASf9f3k/pcX/r7rQgEqc9O9d++RBv/AK/IAt9PqP8AePfqUFTx60yhuI6xMx5HFr/70fcg&#10;Wta/9fac8evU64Djn34aR+Rz/iPe+5vLr2T5de+pJ/r74uQASCL/ANLj+v8AT35UqcjHVDQZ6976&#10;B1KSSQeRa9r/AOw/2PuzLQ9vDq2D8PDr3vgQ5I4P0t9PdtMfr/PqlG1UqKde95kJX9V+Lc2v/hx7&#10;oQNQA4dXAqaDrphcEe+2lVh6W5H1uLE/7A/6/wBfdvDKjPn14goat1wCc2PIt/j74hTe5N7fT21U&#10;0p1WnWT3kj4PJ/r/ALD8+/Ak9bHl1jcfm3+v/vFvef37r3WP3737r3Xvfvfut9d3/wAB/vP/ABX3&#10;737r3XXv3v3Xuve/e/de6977B/p79TrWD17317917r3vMB9efSB7bdyKKBnr3Xax6mLH6cEf7D/b&#10;f095B/hf/bf8Vv7ZapOT1uhHHPWcAD6D/e/+K++2AIFwD9P99x73SlD1sUz69d3+vA5/3j/W941i&#10;XWTzcAgAW4uB+Pr7cMjBa9bBNM9YzGrWB/3v/ff198mGn6m1/pfi/wDt/ftT0B/ydapXh1iMIBPN&#10;h+Of+R++ltx6r/1+n9Ofeixx2nqtDwp12ItJJ1r9P6g/8T7w8MLg3YsRb6WAYgW/rwPbhkIZh+AD&#10;/J08WI+zrgEF/oL3/wBh9eP8PeZbgj6/48e6E1AIOOtq2qtOuMilT9AB+LD/AFvfMi5B/I916sTT&#10;NOsfvse/daoaZ68OOffv6c/T3sY4DrYAHXIsW+v499W591qa08uvUHHrj74kEDi5uf8AX/HvfXuu&#10;rAm/5Hv2gf1P+3/417917rv33f8AFj/S5Huy4I631721VlP5bC9mt9DYfn/G3tbb3HhEniOkjoSS&#10;KGnWYBOB6bX/AKj/AIn3kpKURABr3/p9R/t/e57kyMWrQHraIRwHWNwt+LEf7fn24KoW5AF/xx/s&#10;D7Rs5PFur6DXPDroW/3g/wC9ce+dyf8AD23Wp6uEHp11/X/X/wCIHvxP45tzb3qvV+uAT+vP9Pr/&#10;AMa9+BtyPfjkde670L/T/eT/AMV9+LX+vvwNOvEjr2hf6f7yf+K+/Ekn82txx/h7tq0jOB1VSACt&#10;cddldR+l/wDAX98QQSGH+tb6D6+/ajQ4x1sEKMHru3Gn6cW98zE5AJFje4H9Rb/ivuguY1agI60H&#10;ANeuf2koA9Ia4vfVp+v4sffOSF1I08qUUt/tDEc2P5t7rDdh9SP8erHzB4AepHn1YS18uu5KUpzz&#10;pH1N+B/iSfp75xxGwY3I+oJAH+v/ALz7pPcqSY0Oa0PVg4Y06ywwAKS4P0JX/jduPcj6/T/eB7Sc&#10;OJ6uAB59SPwBYC39PfiL+/UA61RfXrr319PfqCtetgDj1733731br3v3P4v70aefWsHz6977Gq5P&#10;PP8Ah/xr37HXqrwqOve/Ak/Tn37HWjpHE9e99A/Tn82/HvRAGR1ogAVHXvfZUqBz9f8Aif8Ab+9h&#10;gePHqvbUde9+u3+P+29+JA406cAB4de+psOT/T8+/H8XP1/H5+l/bLzBDTr32DrMkTNcgcD63BPP&#10;05/pz78zBSCWsoBLEngaQTck8Ace9eOrUCrkn8+q+Rx1z8L6uRx9b2IHsrHzZ+RdN8U/i/253gxp&#10;Hy+0dtum1aSvDtSV28c1UQ4balHUpCVmelfOVsMk4Uqwp4pGuApPse+1XJ7+4nuBy/yojMLeab9Y&#10;rkpCi+JK3nkItB83XzIqR8ybynLux7ju7/HFH2ehdiFVfzZgfy6fMFiv4llKallD+Jm8kxW9kghI&#10;lkdiB6dRURj+vkt7+cduLP5TdWfze6M5WTV+a3Dlq/N5euqBrnrMnk6uatrqqRiAzS1FVO7ufqSx&#10;Jv77S2lvBZWltZ20KpbxIqqABQKoAAHyAAA+XWGs8808888jkyOxLV8yTU/z6MAiKoFlC+lRYfQa&#10;RYAfjj2zDjWwuSQQLi31sWsP6D2/g9M+XXP37VcfQ3H4t/vuPfuq9e9qXalLFPkfvJQ/ioWhle5Q&#10;I7EqFQA3/U7Dn8j3dFDNRvh6UQoCakYof83Xveyb/Iv+SC7E3T2T0LunICnxm9qKj3ltVappREm6&#10;sTHLFmsdTvGv2yfxTBeOYJ6Sxo+CfocQfvae29zzJtuw82bZbM91Zs0M2kA/oyFWjJ8xpkWlfR6d&#10;TN7Y8wjbZLzbLqWlvIQ6VOAwqSPzxjpC74oXegjr4lJNCGWcr+oUkwtJIbC9oWUN/rE+9hndfb9B&#10;RLKsNTHq50gFvVx+LX/I94y8ney277nJA0lq/hnzoMft6HG887WdosgWUEjoFqjIKWNj6uOBz/sd&#10;P+PsqO8e556iWQLVhU5PpZ+P3CSL3/HvMnkf7v8Ab26R+PC2qnmF/h/b1Ce/+4zzMVgkx6eXHruC&#10;kr6wqUjLKT+GNufobD6Xv9PZZ9z9v09N5Hqa9Abg2aRvpc88n8X95L7L7fbJs6Rl4UqB6D06jG63&#10;q+v2b9QgE9KrH7IrKsq8qMitfi5t9L3ueOPZR+yvklRUEM601WsrASG+pwFKmwJYGwHsWgW9oNES&#10;AU6SrbySHVIf29CVidpUOPRSyq78XuAPof8AW9kL3r8lMvkJpo4aptJawVXkseLH1A/j2kmuXkr3&#10;GnSlIo0bh0q440iUKihQBaw9l43B2PlcozvNWMge/wBHdjYgi/JPNvafUa6i2enASWoVov2dc/YR&#10;5bdSprLzsSLfV7n8/wCPtJJcBeBr1cRmuT172HOQ3mxJWNjfnm925P1tf2kNyTqAPTojoATx697T&#10;ByOTyMrBEkfUbAC5uCePSP6+2QWkPa1T1Y6QPl172tsB17uDPyRiOlmcNc2VeRb0gm4+hv7Vw2M0&#10;pHaS3TLTqgzk9e9mp67+Kmdy00Ek2OlIZhfUqGwCgn6j8H2J9v5WuZyDob9nRbPucUYJZh+3rizK&#10;gJZgoAuSTaw/r7sr6k+KcGJippKqksyrESPHEbkNfg25t7k3Y+RptSF4yOHHoMX3MMSKwVhXpJZn&#10;eWIxKPqqEeRb+kG54/wHJ9nk2r1Nj8bEgFMqlFTgpH+C1xYC9xf3Ku2coLAvemOgde8wM+A/QD7m&#10;7d8gKUj8EFeCRa6EXve319jPitu0lGEVY1UAWA0i3Ngf969imHbIbbAjz0H5b95y1GNR0BG4N5Vt&#10;crlpSeGuTKxPII5Grmw9jftGnRTDZQtj+Bx9Prb2pMaCg00FR0lLMVYljXoh3e+QkejrRru2g2Fz&#10;cnXcgf63sbKNVaEf6w+vF/8AW/r7tIKKBTpqMUmUknGfz6qy3nPUpXVUkRJbUSLMV45+nPPvDV4y&#10;KZS1uSD/AGf8LfW1vZZNEppUUJ6N47gqygtxPXHa/YuSxRFPJUMIiY1ZDKbKBwbC9x9fcCGE0b8X&#10;AH/Ec/72fb0FkzU/1fLo9tJg3aWp6dKTcdXHuyiLOBI7gnUeRYgC4uD/AKn2sMbXaigJ/pf/AA49&#10;3fsenR5BchMFsdEq7M6/MSVLRx3vGxsBccsfpYfS39Pb+86so5H+8fTm3tRDcpHrVnoePD9mejAX&#10;TS4r0XnG7flopnbxONNzyp/Avzx/vHvPTaSQbXHBPsn3i6keMqvoafPFR/g6WQykqyahjpH73+5i&#10;R0iQm6SEgnSbkL9Pp7c5WjVbC1rAD6f09hm2lcTgasdOLqJ49BNjKOuml8gDEhiSCSABq5F+Pp7b&#10;zxyP6349jCO4EqCIjNOlUNQ3DoQklDxLBIlnKsLE3v8A1t/j75iay8/T+v8ArDjn2HN5iVFZ6io6&#10;tdaXUAHj/LprXDeeujWJOXkH+wAP1PH+PtLZLIIjWJ5N/r/r8+4t3TcFq0RPy/Yei+OwaupwdPHo&#10;+vSvVmQq6SKramcIghkJ5BI0EEgEX/Vwf6e2ayVA9XKkkgi30/1+b+wVdQmaQshx6dL47k2vw5/n&#10;0bSmnq9tIIo4iGUaBbUCQQPwDyP8feZaWnQ3UA8fkW9twQIjqWIr/g6QXV7K4NagH5dQ63cmbq4X&#10;j/dCN+LuP8P6/wCPuZFURRMtm54W1rDgWtf/AA9iWJqBEB7TT9nQauIzJTUCc16DDP7YrMvC8swZ&#10;gyn9Vyo1MCVJP1tf2o6Kt1W/pYf61/8AXv7BnM0nhxSnNQuP59CPluMC4UEefQHSdW0/8SDyxgO0&#10;jtZViIsf66vVe/te0MYlgDH6lb8/Tk254/N/cA3G/SR37gHsDfy6nqwtFaBNI/DXqNuzq+MUAWKN&#10;tRQHhdNrAkX9PPPtsy1R9ijm+k2P+Fvp+Px7NJLmLd4dB44x51pT/L1eZTbAk9OHRvX+Qx25YppI&#10;nZNUf9hiP18gkLYWHJ/w9gtVSSZPIhAxcu5+nPAubC3sF8zNHsO2zsw7gP256LbPVf3OkGo4dXz9&#10;PYsnGwx6QCI2JJ+g4X2ZjYOEWkpYndWN0iYnTYjUtvrb6+8Mea+ZWvL650y4BI6mPZ9rMMCgjoTt&#10;zYYtGqGMsxSw0i63PBuAPp7Fk6VUAkAgWsFAv/hf3GN/urBSA+SOhXbWmQaDqNtTZAWoFTJEqgMC&#10;SQBZQbn/AFvbbX2SAsf9V/vFvZ/yNbTXd+hAJQZx+XTG6hI49Dcek53xlsZhsCtNKyxsTax+gtGT&#10;Gzn8KxNufr7Q0VO01QGt9CLDSSWH9AB+b/7D3kbu+6rZWSxMcac5oB/k6C8MKvJ4ijy6IXs3bb5T&#10;ItXxRmxZnBVC2ojT+bHSvP1+nt7qMW00RVlN/GSAbEgf64/Hsg5d3+K0u1lR+LDPr1bcISUK+oz1&#10;k7P21WVNFJEYnUpDMrroNiQn0+lj7DbK4aSF3YRtpbVYhDbg/W9voPeavt/z3C9nBrmHiLSoJpX5&#10;V9eox3Oyd5GXSadVKdubPq4c6qwxykGfX6FZrE213AHFj7RlVTNFJbSQf8Vt/vB9jq932PdBQOCp&#10;Pr0mhsxGKlehK64xb47GKJjdtLgk/Sxa97H6fT294qiaYc/pJP8AxPuPOaOYhtwCRzFTQUoaf4Mn&#10;oytbEzsSVNB0scftp83Ws/iLG5Fv0gqtwbkjgXH19yq3HmIkA8fj6X+v49tcs8x/vFSJ21Y86n/D&#10;03eWmjtC9MO9cH/BpF8SaSjWddP0IHAH9b+2V8I9UdbXsOfpb/Ycj2q3nmKK20QwirkGvnwNB/L/&#10;AD9MxbezjVpNKdCh1hmpKaicyuVS6KCxKixW/wBSRexA98WxwpB9DcXJPAv/AEA/Fx7e2rdPql06&#10;hWnD088/bWg6SXVgRQAdQt4Zeoraz1ajHqI5VtLD9I5NgSR9P6+2yr4U2+vHH/E+5D2e/wDpO6Zq&#10;LT7Ogtf2zO2hFz0hqTD/AMWrUEKXb1KSvIv9f9a49srxsFZ7Gy3NyLj/AGP49q7vnW0qIhdd3pX/&#10;AC4P8vz6pbbRK4L0x0MOD67rKnwxPBZL21X+oNuD+bk+0bXxmqnCDkX1Hj/W/wB49iLb+bC8AOo6&#10;AP8AV/g6JNw2hmlIKd1R5fZ0aDae1m2njnlEZDNGLDkAkByv0Atf2qMTQLBAOBYqfwL8X/4r7SR7&#10;/Hc3oKGp6VR7aYbfURnos/c+QydbPKW/T5SpXWbBQE0j9XHHtI7xiDwlB9SlrX/qD+Pc9coyi4gV&#10;wRTqPd+JilIxkdCl8TKt6LIRTMLlasAk3IVUsR/rWbi/tB7KwTDJLIVNg1+R/T6X9izeN0js7cjX&#10;SvHPQXs7A3Ey44t/l6OX8pO10x2wa+jhkAcUQ0WP1UOv5B+in6n8D2ZulpwtHGlvpGo/3j3D13u8&#10;klzIwbtZjX7Bw6kqxsWhgRVXy61od45qsr95VtdKCNVa7gNc8CZ73BN+FAPtgytPpjkYXuFNv6Wt&#10;7Rmd5pVVWXT+df8AN0ZeCfDbURQDozvSu6FeuoYGdSRKq2/HB0g2B4X+nsofaMpiWYXsAXt/sP8A&#10;Y8+8r/aa1aPTMTUhB/k6irmdaBgfXrZX+GkAqKeicAf5mnLN+LEAcn6D2RfftYPBUXIIAI/H+JP5&#10;/wAfcx87yD90zGufD/zdR7aOReKAerjtqUhSKnJBuABYgiwF7Ej3XzvXIxrXyi45lf6W/BI/r/X3&#10;glv2ld1nUYOo/wCHqRIGJgFfQdCb7m7QyY1jn+yQP9ckcexZy1NQqAei26Az59dEA/X2abZ8iyRi&#10;9rWvzwblb/72fc5cvL4oz8WadBu7YKRnplrwTbg/j+vtB9q5UY6JyvBCAj+mo3J5v+D7h73UtvBm&#10;1D0r/Po72Ulk4/Z+zqTjVPhDH+g/rfkD6+yrjMPXzyBr/XgH/Hm/+8+4Osp+4hn4/Po7nQqoOK06&#10;cvacr6ZqqrEcYJLSAWAv9SAbgf09l24Dvkp8PVrZSade9nA6U2EXgjnkiY+hzyq8MGB+ltXtjb4N&#10;WTXPSmc0FCc9NWWyMdBT+RnUEsosSL2P5Avf6+znYLB/ZSxLEpAuCfT+QPxwL+0fMFihtGZhQU/1&#10;HpVtUpFzGgJKk5/1eXQV5XPLUo661ABI5PH1vx7O50xR1ElRC2lgqGIcC4AA/P8AT3za+8NfW9tH&#10;cJHJ3AP/AMZrT/J1lv7aWrOtuzcDTpB0umasDLYhnDcG/LHn2fPFpogAa7EBfr9fp/xX3zc3a5/x&#10;lypOjWf8PWSVvAVRScGnS/gpwyDi5AH9eP8AiPbwL8WJ/wCKD2H7i6ABoM9K4lC1px6cYafTb6fT&#10;6/77i49yUbgfX6j/AHx9lEhJepPV2B0gAefU0Cw4HHvKCD/j/re9dU0n06974l7Xt9fx+feuthWP&#10;BQR9vXvfHyf4Ee/dXER8z173wZ7/AFFvp+OP+Ne9gdWClSopUde99e/dOUHp1737220io2k8etFQ&#10;esgjJ/41z78R/h7p9SAQBw63QHrl4Ta9/wDYWN/fhx+Pbnjr5kdaCgddeJvxf/bEf8V9+t/T3SSW&#10;MioerfZ14UX7OsiRv9CiqPrfWCf9tce+iCQR9eD/ALA+6JcKTQjHW8HrpoSCSCP62/x+v4v+ffEK&#10;F5IN/wDAe/STAnSgp17rIqcc8n/Yi3vvWoP0sfx9L+0xDfPr3WT/AGF/99/h75Bh/iP9cf8AE/T3&#10;rgaefXuvf7C3++/x99avr+AAbH+p/Fv6+7Aeo69173hMhuCQfpzYfQ2/1vdwhZade6978ZWH1/T/&#10;AFtc/T6WHvwioPn16h69795FsbX5tf3sqTk9eNfM9e98Gbj/AHm35/23u4XAAGet09OPXvfJZSRx&#10;+L/ge9mAY49WEVBx66Lf7Sf9gL/72ffZmI4It/vJ/wBt799ORQg9e0HrpGJuDb8f8T7jyBJSbg6T&#10;x9L2P1JP+B9mdheyWjAaqEHpFd2omUgjy6h1lKs6EWFtBUhvzf8A4jn3B+zi/wBSfr/qPxf6/T63&#10;9yB/WuelPF/0DT/PoN/uWGvw/jr0h/7q0976B/wP+5+v9rx6b/X/AGHv/9ayJdP5/wAPfEkmvWcU&#10;aqWFePW7D+Lf4n/ebf8AFPeRQByPyP8Ae/fungoWtOuvfZIAP+t9Pfutkgfb173hLarcfT6f7H/k&#10;Xvw1jg+Om3c4p16wP1F/9t/xQ++v9t72WY8DjpnPXRUH6i5v9ePp/T6X99gX/px73qYClethSajz&#10;67IX+g/3v3kXj/W/P591qTxPVvCbriUB+nH+w987j36nVdDV4dYjwSP6H3yRubD/AIp+Pfuno1IF&#10;T117ze/dOde9+F/6/wDEe/Urx6911Yf0H+29+Jbnk/63P/FfetK+nXuvWH9B/th79rFgG4J+hP0v&#10;xwfzyfpwfejRc0FPM1A/w9aJAFTw6xlQLC5JP0AW/wDxPHvu4JF7Hj6fVifyNIu3B/wt70MhqA6T&#10;wNDn7PUfPqoBYFivb1y8TWN7g/hSCCf9vx9PfNRe5+ljaxFj+Pxfj3vSQCDTq6kAYHWL3n9puq9e&#10;98Sb8fX+v+Hv1acOPWtVDUceve+AUD/H3tpGYU68XLCjDHXveX/fD3WvW+ve/D/W/wCNe9jjXrX2&#10;ddMLggf77n3z8ij8j+vu1K9VyuNPWLQ39P8AeR/xX30XubA/Tn3UAjJ6sPn1zCW+vP8AsPfaNz9f&#10;8LfX37z699nXFlNzYcf7D+n9PeX36vXuuFrfX3jL/wBP6/776297p8+td3p1zCH88f7z/wAT78X/&#10;AMP95/4179w62eGeuylgTf6f4f8AG/fYb+g9+NAKk9aoRwHXSoz3Itx/j77Fxwef9v7rUevW+7+H&#10;rxRgbf77/Y+8jNoAv9GBA/1/oAR+L+2gNbmnDqyitK9ZtOhLn8X4/wBuf8ffhI3+qt/t/bhjX0z1&#10;cr1hLn8cf7z/AMR7x3IPBN/9e/8AvH+v7tpX06vQenXQLE8E/wC+/wBfj32WLfm1v6cH/Yn8+9hR&#10;5ivXqfs6yc6efrY++ib/AJJ/1zf36gHDr1AOA6xEk/X33f6f4f7D36g9M9ap1175iSw/Sv8Atv8A&#10;fc+6la1Fcde0gg1PXvfaufyTz/j71oAX7OrAAAU64SknTf8Ax/4j3mDDj/jfumknNOtV+XWL3xL+&#10;r6/kce7CNiCet0PGnXvfjKoIH+vfn6f7x72ImIB63pagNOve/eVP9j/vH+39+8F/Tr1D6de98hIC&#10;OPr/AE968NvPrRqPLr3vlfi54+n+8+60yR14GvXvfQYH37SfPh1omnl173ikYXsQL2/pfjn29GtV&#10;OfPqwGoE9e99owvYD8cn/bf4e6yIVAJ60y6PPr3vN7a69173737r3XvfRNvdQKEdeJp1734kAXuL&#10;f6/P+259uFWHAV68KngOve8YfU1lt/sRf+v+I97ZRGmtx1bRXJNOuaIXaw4/x/31vc8PbVdVNzde&#10;P0ixFv8AH6+ygqSKBz/h614P9Lp0sCCCFNwQLKBY/wBf8fcKQOD6R+STYWH19mcUsZUhjQ0694YH&#10;FuoTU7BgQdVzzxa3+8n3MWQhQOD/AIkX9ljIC7kcK9b8JT1O/Cj+i2P+3PvmzqwKkGx4P9bf4H8e&#10;9BWVgwORw+3qgiYdeIDKykX1C3+sbg3/AMfp74FybAfQWAH0Fh/h78F8z8Xn8z59XWMipJz14gWs&#10;BYWsB/sLf4e/ByP+NH3bT1fT8+sfj/x/3j/jfvjc/wBf97/4r73n16v2/wAPXIqD9LD/AGHvmXuR&#10;xYX/AN9+PfutdcfH/j/vH/G/fZf/AA/3n/jXv1fXr3XvH/j/ALx/xv31rP4P+w96x59aweAp17x/&#10;4/7x/wAb99iT+v8At7+/Y8uvUHpnr2j/AB/3j/jfvvVc8cf4/wBf+Re/E068QDxHXHQ39P8AeR/x&#10;X33q02tb/ff4e6Fl+Emh60QDjy65LE5F7f7z74M7E8m5/wB9b+vuylAOPXgoHz65iI25HP8Ar/8A&#10;G/fHyMPrcf77/WHusgUoxVqnrYFfhXrmkYDpcfn+v/G/fIsDbnn8H8/7b8X9l1HNdQ60aj8PU6wW&#10;4At/X/Hn/ivvwcKeSCQQebkf7Efke/FTpJ01Hp69NsaHU1Qg4+ePP7euS8ENa4BB+lxwb/T8+9UD&#10;/hQv8qZMtubrr4l7YzDPi9uUsHZXZtJTVDfu53JLLBsvC18YACSYzDvPXFT+a+M8lQffRT7m3t6L&#10;Hat59wr63pdXTm3tSV+GJP7V0Na/qSUWv8KacjPUE+7+/OJbDl6KQFAviygHFSaIp+xQW+1hjtyK&#10;WycWIaWXIzKDNUM0UTcW8KvdtI/Cu62/xAv71lGWyixv6QV4PLC1lNrm1/r7zi4DqC/z6XnvlUca&#10;UCgSIA0n1ABdA3puovYH3ocS3XmoQFB697wm3jd7+pQfTY+pQpJN/wAabD8G9/dutde9i/sfHNS4&#10;eOpMILVtRCxmdVJhDyTxxq8TgksDTawBfix9vxrTJPS+BaKKnJ697GzqffeT6x7H2Z2NhKyvWu2r&#10;uvG56YxS+MSU1FX04rKFAEjkjgrsf5YSCp1pObi3Hti/srfcrO5sruJXt5UKsrCozwP2ggEdKkkk&#10;gcSQuRKOFDSnUWtpUrqSpo5P83U081PJxf0zRshP1H6b3/2HvYzz/wAkcPk8NQZ/HZNarHZjH0WV&#10;oagTcTUtZTJUxPa5KM0cgJX8fn2o2flHaNrgiMdtGBTFFHQdvL2+upJFllegNOPQaYvr9IWIqSrK&#10;hIGtAzMAx0tfXf1Dn/D2Ube3ydCGRaWck2dQ3lP5Yre1v6exVHOkI0xIo+zotFpqIMjdvS8o8Fjq&#10;MDxwRkgflBb6W+nPsoW8e+czlpJFWqqAGWw0yuBySL3uP6e2XuXckE1HTwjhjIoK9O4RVFlCrb6W&#10;UC3sBdwbyq69JHqKiV+JCwaRiDqN/wAt+Pad5Rp7jnpzJoAOuXsC8xupIpmGsE6iCuo2B/pb8/X2&#10;gluKVoenlQfmOve0nWbkqqhSISV/oFLWP15II9pnnkYUB6uFHA5697Zo6DLZlgkYmbyccCRvoCf6&#10;D8j3RUlkagXrZdFFWz172K2zei85npYiaaUiQoOY5Cygkf7Dm/szttnupydMeekkt4ifi4de9nk6&#10;1+HdRU/bTVlMoDMmrXE1wQ4HPI+vsbbVydcSlD4X8v8AZ6JbreYkDAv/AD6jT1lNTAtNNGgHJuwv&#10;+f8Ains//X/xXwWHjiaWjhYrYWamT+ywNyRz7lLZ+Q1IQtCC3zH+z0E73mE1bRJT8+kJmewsVj1Y&#10;RSK7cAEOPqQSONJ/p7NxtnrHDYhIxFRUyhb8rAgPqFuOPxb3JW38p2lq3fGP2f7PQTu97nlpSQ0+&#10;3oFtxdnVtVrSCWSNbWGiUqPx9SE9ixQ4mkpUQLDGAgAHoAIH9AAPYphtbe3ULHGB+VeiSS4uZSTq&#10;P29Azlc/XVbyGWpmbUSTeViRf/b+36KOMfQKAP6LY/737c8QRr69NaC3xGvSJqqieVrknSBwSf6f&#10;T8e58YBZTwBcfn8cc2t7RvOQxqenUjIHauT0x1bSeI/k2P55+ht7EjazqHiGr6en8/0vf2yJg7KK&#10;+denRAdNGHHoo3dcMjU9SStwEY3+ltV1/wB4vf2MdG9oowf9T9f9t79K+vUwbi3+fptI9Tlq0p1W&#10;luymJrakFbgMR/r2U8259uqkMvP9Pp/j9PZXNIWlEZxpI/Pz6d0kyCnkR0EFXEYZ2YcWkF/xxwfw&#10;fcKan1ngX+v4P/FfZ1bXkSIQ4zUUz8yf8tOjGObRwGelfic8lNDoka4CBdPkA/Ve/wDZP09yKaJo&#10;iLC3HP4tx9PaC4mRpAw4dLo7rWtQcjpF7oqafJGQWDKylPrexv8A63Pua1Q62uSbW/J9ls0utTpb&#10;u8+jCG6NBRqN0gKfaVJUhmEUY1K1rqt7i63txyx9vOPmL2/xC8f7f/D8+y27nZ1QseH+QEf5eju1&#10;mq0eePRe+18BFjpJbog9LqtlHPC3/PFv6e5lZMwaw4C/i5/A49qNoshKzFh5VrT16PVKouonJ6D3&#10;Z2Cp6qJiyKWN+So/J/1/foJCV9Q4Ivc8/i/+x9iK4jjt1jKijVH+HqwkHFDnrDuHFCmq4UgjKEXW&#10;4AB+pAP1/wAfbbka5II3s30H9f6f7D/H3H/Me4rHFPqNAo416VWsBlkqRjoUuqetazdWXoUaLh5G&#10;+qsdQUqWsB9SB/tvYO5zcF6oxh7WZgPWefV/rfX3A+4bi0lwHDY1H+fR+LNRGcYp1fJ010dR43ak&#10;Jlo0LvRogP24HPiEmq5e7f0/B59zMflWmjUAngEfU/8AFPa+0dWoTxp0E9yhMZYLjPSe3j1tTU9S&#10;8hhjtGfoYgptY/1c/wBPakiqH8etjcW+vPH+392mQDKjPRbbxajQ1NfU16AmqxFKtd9tHGLKfpb+&#10;p/I99Qs80oC3I4a/PN7n3W3uyH0HyNPs8unL22VUJTBHU3M4mixGJaadYh+2ZBcLf1aeLE/Xn/Ye&#10;1pj42j0lh/ZA55H4/H+x9k/MyGa1kQCvz88Z63s0mi4iIPBz/gHRTsnuKB8sqQlBeVxcabj1sLf6&#10;1h7FDByJ4Qr3Pob6My2AIIBt/S3vEzmlJrW7kK8A3oPQDzB9Osh9hkD2keoVJFelzjqWnzcUEUiK&#10;+sKurh7kHk/j6j/H2hd61yAmNG9RZrgkk2+v1PJ9nPKE8rVaU9o6b3pqBgONOjF9bddUkUqTx0y6&#10;h6r+IXNwQf7Q/HtPbLxBrq+KYpqAe1iL31KfzcfT3G3vPzGsFq0KSUY08/mel3J+2mWWMlcmvVif&#10;WOPenaniWL0qpDD6a1EaDSfqBwPZscPSrS0kSBbHSo+lv0KvP/J3vBu6u5J57h2lrn/P/m6nS3tk&#10;VAKYHQwZWjhkkUFAbWX6D8WJP+x9uygszMeVta3+Nxz/AK/sO3crtNHHWpJp0ZQxqFJpTpRYqlgp&#10;sdPVsgFonIFg1rKRf+pP+HuFlkLxRpGLXa5/x+ot7nn25S2soPGmIqFI/wAHQS3lnleTRmp6rb+S&#10;FblM9nJKClMwh88IYCQkELxp0WUKLR3/AD9fbVQ0ZUrIy83A+n0vze/+w9qObt8FxcPBDL2EevVL&#10;C1/TJYY6VHUOzDSYYS1aoWtIGcIbopCWYhgAeRb6/U+1IVjEf0F9N7kEm/8AxS3si2q5uDKlTQVH&#10;V7mFWGR5dYewMZRyRzKEUlhUWuBze9uLf4+2Gtxsc/CxhidXBuAAwsTfn3NGy813FhDGFnIqFPH0&#10;PQZl2tZHLacdEL3L1MmcyTVRhhCiZiRLHzpJ5YEXuOPaGyO30aWxj5BubJfgAj66h/X3I+2e4UkM&#10;Zlec0ofxef7Okcu0oWoq0H2dRoOsZopEpIo3FyCU8Ksmn6EgqUuxLe8lHiRTxnQANQJ5W3AJvbng&#10;3HsM7vzt+8J1R5SWr614/l0sh29YFyuehXwPVb42jkqWhhWQaiLx2fSBcjRyOSP6+2nIaQ9nX+0A&#10;Bz+Tp9ylyaZZLUyROPh6DO5ACUgdFY7eiWPKSwyQqLPewsv1A4Isb298daxxkem1uPT/AL78e1t1&#10;aS3NxrOqo+fV4CixD1p0ntu5aOhhWFTEFdQliqm17f4/Xj6+09WSeRyvB+p4+n6f6exNssbWfc9Q&#10;P8Oeiu8Gpqpx6fsrBFWUwkhAkk1C9rcFgQGuL/S/uPFizUcuLDjnST+P9ce0HNnOg2+F4beX9QD+&#10;Kn+Tpi02sTyhmGPs6Ejp7YUuQr4nni9Gp2YmEEcKTblh7wVuNRI2RAoNuCQeT+LgX9xVDzfeTSiZ&#10;pmJrwBr/AJuj07UiIQiU/Lo8uD2TSUxjXwhmP0EkUbKOB9EsCD/sfaGbDyJOZGQadRNwpsQTyfx9&#10;Pci7Nzx4qxw6v1RQZOaV49EF1tFHLvHTPT1uzbq0eKd1TSAt7aAP91huDfi/tyR1gUqLcAj6e5Z5&#10;fkaXwJ5XNTU8eiHcYlWIoqZ6IN2NjHrKuaFIdR8/45+oH1H9PYZ7sqlLsv19I/P+v/r+8luVd3S2&#10;s0Gumk+vUP77amS4B09Dh8etmT0sbymJ0/fJsEAN3KNfVq/qP6e5GzYFLhyPUSObf1tz/sPYT5w5&#10;wl1yhZO0eVf9jpXsO0VfUy1H2cOnD5HYWbKY6ejZ5NJpjHYm49U+k3FxYW9jFC50hT9AFA+vNr8+&#10;w1Yb2tympn7zTz6FU9q9uoKNUf6vn1Tlv7rxsbkJKhIr+WSV9WkcXew/tcWt/sfcDKLqp5Db6qw/&#10;1rcf7H2Idt3BJLtIQc1Hn6/5um5ImW2Z281r059YUE2My9HIXIH3EYIK6fow4vqPslXcCNHHM3+1&#10;sPeeXtpbxJZhkYHsGafZ1B/NFwV1gnNetpP4IyxVmNpD+q9NTcXBsbc8/X6+69t8TO1PVDV9SSP8&#10;PqP6c/T2MOdGD7bcR1z4dP29R/aSgXgz1dHg4gkUBAteNOP68EeyAb0hlOTc3uA0h+h/tOfzc/S/&#10;vB3mRWG7zY/Ef8PUl2si/TIfUU/YOld7c9qKUeO//Bif9bi3PsX8rQmQjGadE93NpJp69e9mn2hO&#10;QqC/BAtz/tI/Fvc5bCDCY6nND0GLybvOem2sjJHB+n+H+t/j/j7R3cFA9VSOwubon4/r/Tn3Gnup&#10;F48XjAfhp/Po/wCX5wRU8PLrJQEeHT+QbH/YC3sqlDSmCSTVcHU1rg/iy/X6/j3jZD2ycP8AVXoU&#10;XTB1WnGnU72stobblzGZplZbq8y/2Sf7QB/1+PdrlC744HrduwEdQ3XTMFUseAoJP+sBf3aD11s+&#10;LFYaG0NgI7H0WDarH+l7D2usLcKuR/sdMXFyCwFc9APvrc4asWjhcjTax134A+gXT+bexZwtDFLW&#10;Rx6L2NrWv/Zv7CvPl4LTaZ24fpt/k6EPLduZ71T+GnQa5SuqEg1KzAkA31f1PPFv8PZ8eqcFDTUk&#10;EoW7OkRuVAsSn14P198cPfzmKW4vr6JpjhpBx/pdZ0+322Lb2Vv25IB6fNpwyTyRu9zchubcWP1+&#10;tufZmqJQqC4sLAX/AK2PvCjcrli4AaueppVO0dC1BEoQt/gDa3+H/GvbmAo/HsqMhbJ6sEUGtOst&#10;rfT319Fte17c/wCt7o1C1T1uh8s9chcjSB+b/wDEe/B7XI/H1/x9+JXGevUJwV69ob+n+8j/AIr7&#10;8XH1/P8AT34UJpq62EI4L17Q39P95H/FfftQ/HPv1V9et0PXtDf0/wB5H/Fffrj6H8+22kAWoFT1&#10;WtR8+u1jYkD6X/PB/wCJ99EgH63H9Ppb21rZ1NFoft/4rra6jXFOsvjCEE+oc8Wt/T/X99h1I+v+&#10;9+2SjnJyet6W9Os90/Fh/sQf+Ke/Bwf8B/X37w24fi6q1VIGnrskWJHI/wB9/r++9Q/r/vfuhB4d&#10;ez5jrv8AF/8AE/7xb/ivvFqIuQ3AJFyT/S/+3592C08q9bpXj1174CTjjnVcH6i3Nr/7D3bw8jPW&#10;vl173xLstvz9f8PdylfPPVqenXvfEP6i1r3+n+08c/jn3vTXFet6a/Z1732Cx/P++/2/vekD7etE&#10;U8+ve+/V/qv97/4r79QeY69Tr3vjq/B/5Hb3anWwOHXveMtf3cJUcerAVA6974+3AqgUp05RfTr3&#10;vskn/iPftI4gdV05qD1731yPobf77/Ye98Orde99m/591BB4Hr1a9dBCt735/wALe+1sbi/59tyB&#10;qg9UkGVNK9d+8n+x/Fv959qvFNK/8Kr/ADpTpFo/ofi6j+Mf4/52/wDvFvf/17HgRf63I45/4n+t&#10;/fEnrN7zrXPW7MFHNwPqbfT6e8qtxz7908jlhTrGwIubcX49+P1t70ePVirE9cffYT/Yf77/AF/e&#10;89aMfz69760ra4N+f8f6f4+9Z6sIx69e981At9B/vj731YKB9vXvfKw/oPfut169797917riw4Nh&#10;z/rc/X3m9P8AQfi1hc/4WA5v70SACTwHXusQUkhQDckAD+pPA/3n2F3bvdPWPRW0qje3ae78XtDb&#10;8JMcVXkZSJK2qsWSioKWNXqKyskCmyIpNuSQOfYl5Y5R5h5x3NNq5c21rm8qNQFdKAkjU7AEIKji&#10;3SHcNzsdrt2ub+6SKIebGn7PM/l1Px2LrsrULTUUTO7LqZrR+KMcgeZnKmMmxsLgmx491Kdmfz0f&#10;jZs+oyNDszZPYHYMtEsmjIRRQYDFysEUj9+tWpnSNnYAEwki4/1/eRmz/dJ5zvUEu6b1bWi1qVCt&#10;Kyj0r2Co4Z6j++909itmKW0Mk5/iFFH5AmtD5dv+wt6brusYL93XU0RIBYQxSSsvF9IJkgW9+OdX&#10;+ufr7ITv7/hQd2vlVqIeteiNq7bjDOI8hn89kdwVKRkWRnpo6XG0uoHn/iD7lDZfug8uQlZd45ju&#10;p/VVVI1/Kmo/z/LoK3nu/eNVbLaY0+bMT/k6e6XYGLiOqplqav8A5tlhTp9fr+yWk5H+1+yM9j/z&#10;VfnL2SJmpu66zZtHKn7lDs6GDBpHE7FmRKinj+8aQAActe30v7mDZvYD2s2gRtFy9BNKp+KdTIT/&#10;AJPtwK9BW99wOaL4nTf+Cnog/wABwcfPpQ0+28JTW8WMpR/hNEtQ3Fx+uczP/vPsvdB80vmFQ5SC&#10;rxfyV7fpa8sJ6iVd95yVKiZmL/uwTVRpzEmnhSmm7fQexhc+2XIF1CsE3Ju2NCBSn08f8qp/lr+f&#10;RMnNfMiSBk3m6DV/jNP8J/wdT2xmNddD4+hZLAaWpICth9BYx249mc2P/Nj/AJgexJoDN22u9qeN&#10;4yaXeeCxeXFQEJus1SIYa4eRbBist+OOb+wLu33c/arcwVHLkVuT5wlk/wADKK/kej209xea7Wmu&#10;+SUejiv8woP8umuba2AnuHxNOt/7UaiC3+I+3kjN/Z0dnf8ACgDv3DwxRb96A2FusINEtbg87nts&#10;1cpNrSeJ4s3TA/XhUt/re4t3b7nnK1w8km1cx3dsDwUqsij9tGP+99CS293b9FAu9nic/wBF2U/l&#10;2kft6Y6jr3DyEmnlrKYm3HkjmjH+srpr/wB59mm2Z/woI6ir5IYOweguxto69LTVeFzmH3JBGvpu&#10;RHPSYGdixuNNjx+b+483P7nHMcdW2nmu2lA8niaMn89c1PXA+VB0e2fu3tUp03e1zx/Oqt/gpX+X&#10;+Tpnm61fnwZRT9eJaUo178aXSaVVX/XQm39Pr7Ol1/8AzhPghvpIxVdqy7GqpEQmj3xgc1idDtcl&#10;Pu6SmyFGGX6H9wrccH3Gm8fdo919rr4GwxXiesEoLfmHCfbwpnoT2vP3Kt1TVugjPo6Mv+Qg/t6Z&#10;arYOdgb9lYK1bcCCWJPyR6vuXpG12H4a3+8+zdbP+W/xd354xtH5BdP5qSUL46an3/tqKsYuLqBQ&#10;1WQp6wMR+Clx+fcabl7b8+7Tq/eHJ24xgcT4EjLj+kqlf59CGDe9muwDbbpbv9jr/grXpim23noL&#10;68VWG17mOIzKAPqS0PkUD/G/sdsfmMTloxNicpj8nDJysuOraaticEj1LJTSSoy8jm9vYUntbm17&#10;Lq1kjk9GVlP7CAejJXjcAo4YfI1/wdNktJUwECeCaHn/AHbE6f636gPc4GM/2he9jbk3H14tew9o&#10;6S1ICH8/9np2leuLIgAOpbW5Opfr/vfvtCL3v+P8f95449uHUcFf8HVNLDiKdYrH6/Uf1BBH+3BP&#10;vkGAuRzc/j6/W/8Arj3QAsT1Whrw69b6X4B/PvmX1C19LH/X4/wH+v78KBsjrek+nXRVf+Df4kf8&#10;Vv74mw+v0/r79Q+vXsnFT17378f1+n+P+8e9DB+fWs565Kmogc2PFx7kotxcccf0t/vdvbLOxJAG&#10;OrDHWYKY7j6C/FuL/T+nvL6RwCD/AL3/ALzz7qx8vPrZNOPXiLGxHP8Avv8AivvohWBHHP8Avf0B&#10;/wBce9A6RXz68DwI4ddEXBB9xiCD+om3+P1/4j2oVyVBA6trJ/D1hZAtuAb/AOA98dRv+BxbkX/3&#10;x93z1c9cbAfQD37nV9R9Re3A/Hv3Xvz68fof9Y+8v554te3+N/8Ainuwp59e6xaG/p/vI/4r7796&#10;691x9+9+691736/+8e/de69YH6i/vssT/h/re7pp4Hqy6fPj1iKm5sOL/wCHvoEn8m/+vzf27inD&#10;HTtCMdcSCOD76tcni5H14v8A7z72OApw69nr1j/Q/wCwBP8AvQPvscnSOSeLf8Rb3piEBdjRR59e&#10;qR15VZiAFa5/2kj/AB+pAHvIqFSbi3HN/wDEA/7D6+2WlSQDQ9a9UaQUoOuyrA2IN/8Aff7D32Ws&#10;Of8AYC97+6BQKnqlOuaLzYjk/T6H/ffX3xEinjUNQtf8Wubfn6c+/aXIBCnSevaSRUDriUa54/J/&#10;I/4r7ygJLp9Q+lr/AJuCeL/X2yzyQAtp8+tjUuNPXOKLW1jcC/8AQ/8AEX95VhjDfVv8bEj/AHm/&#10;tO17M4yV/Z/sdXYVFOpf2kX+rP8Atj/xX3laEXGhgBbkMWP+2IuR7otyad4z8gP8uOmQGrQ8OsbU&#10;5uAhAAv6iAR/rlTyb+8RWQmymM24/wB2Dn/Y293FxF+LxCfkFHTvh0pVuuP2rn/dqD/p0P8AiL+8&#10;F5C+kqQP682/5K+n09qi8QiMisC3p1vQo+fXEQMZCrAryPpY2/r9L+8/hRitiOL3Nre0Qu3FTTj/&#10;AC63hc9S/tovSCeVA/s8n/X45vf3kCIlvSoJ4BAHP+xHtl5JJcGRiPQk9bDA/b1zCov6VUW/IUC/&#10;P14Hvnce6VHW8evXfvsWJHvRI4gZ6qzUBPXYJ+gv/sPftHJAPFr2vYgXP0W9z/sPetXr02JAf9R6&#10;6tb6+/e3Kn16e6976v71Xr3Xvfrj36o69Xr3vv36oPXuve+JI+l+fe+vefXvfY/2/vR68R8uve/A&#10;D8Af7b3RmAp6k9ePz65ql+T9P68fX/fD3y0i1yR/yL/Ye0zzsCQFx1SpzRcdZlgUgEtb+o/2P+t7&#10;5ABT9Rcfj/X/ANf2yZZHxkD7eqlifLrMsKA8AMLi+ofT/b/199Ej8W+g/p78anLGp6tUefXIrYmy&#10;8XP0HvgXC2HBJ4I5492BYjTSg69x4deEd7kj/WB/1v8AivvE7/8AE8c+3YxQcc9PR8OuxEPqQAR9&#10;OAf+Re+Ba444P5/H45549uccU6c/Lrkqm5uLj+v1/P19prdm7tv7H2xuLeO6ctT4fbe1cLktwZ7K&#10;VUqpT47E4mjnrq+rmLMo0wU1OzWvza359rtt2q+3ncLLadttTNuFzKscaACru5oqitBk+uPXpqee&#10;G1hluZmCwxqWY+gUVJx6D/Y6l0sElRUU9PEpaSaZI41UgXZmAtckKp5vyRYc/T383X5LdyZX5DfI&#10;Dt3ufLST+XsPfef3DRQT1DVBx2DmrpYtvYeORiGFPicJFBTILABYhbjj32y5J5at+T+U9g5atqFL&#10;O2SIkCmplUa3+12qxPEk5NesJd/3KTet53DdXrSeUlRxooOlRX5KAD8xXz6HeipUoqSnpIx6KeGO&#10;IGwXVoULqIXi5tf2BrfWzD0jkg/1P9P6i/8AT2Keib5HqV770uysx9RFgT9QAfSl78D3YKCK169g&#10;de9yKKlNXWwUxOhpNAVArsZGZ0VgAgIYhCTzxwP8PetPcoJ6cRQzrU4697HkxUiCBUhEsWPW8KsJ&#10;0krGioqmAyoJHWnijNS4JuCWJspCm3tVQGi+fRmq0Ixgde99RpDE5jjjd56maKoeoZlSVY6iOoLw&#10;XLgCKnUsy2F9dr/S3v1a1rg9V8zXr3sftmdl5VNoUu3zkGkjwktXQUv+VrI/2SzuYgY/1RpE5dR+&#10;NJAHA9mEEtUC1pQdFN4hjkqgwT163+8/X/H20ZbdhYsZqlm+v6pPSLk/UC5+vu5lRDlukel2+I46&#10;97DLKbyK6vE5Yi1gpuPr/tQB9pJLkrUKetiFfMV697Sk+cr8gDHHqbUDwjM3H54HA9pzLI4NFPTu&#10;lVyCOve+OO2Pn89VAR0tS+sgr+y7Dn6fQ3PvcVtNPQeG1OqNKiYqM9e9mi6++MGezhhaegqGV7fq&#10;pZQOGF+SwFjf2I7Dl24mp+k3RfPuCRV7h+3rosBySAP6k2H+3Ps+vW/w1giEE1bRj0kXVqW5/SL8&#10;sxFr+5B2jkR5WVnhNfsB6D15v8S10uOmPIbixWNRmnqobr/ZD/nk/UBh+PZ6Nj/HjAYOKLTjoQyq&#10;pu1PGLEAWJ+vNx7lTaOQ4YwPEQA48h0Eb7mN6kK5/aegqz3bNPDqioRGCNS6zIW1cfULpBH59mEx&#10;WysZj0jEdPCukfiNByP8Tz+PY9s9hs7QKDECR8gOgtcbrPMxyafaegazPYOVr2kXzuob6aZJLf2v&#10;wLfk+1bDQwQghEUf42H+24/Ps5SOGIUoAfs6RHxJcvUHpC1WZnmkLSPIxt/adm+nH5J9yAoFjwP+&#10;Ne9vKBhaY6sIMVC1J6apamaUW9YB4BDE3/1wOfx7zeVFH6lv/vvz7RvOQCWNOlCx1ASlOov28kjG&#10;ysST9Cv+H15t74ffRgH1rb+vP1/p/X2ie7Hwk5HShLU1+Dr38KlcAFHAuLWC/X8fn+h98P4oqtyy&#10;8Efk/wCH59ldxfLpw2elsdnXu0468dutIjftsbq31VeLgj6lvYjbRyaySReofX+p/p7TxXlWpqoP&#10;Xp57Mla6eiyd27VcY6tPjI9A/Cg31j/EX59jxj5jJGh4tYWH+Atf/W9m0cniUCnota3EZanVVu98&#10;a1PX1KhD/nW/AF+G/wBj+Pagibhfp9P9j7Rsdc7tTz/wY6ZjHexp0BGWhCySkjm5twDeyjj6f4e5&#10;8aBuT+f949110YgZ68ePy6Q9dVPFcLqH+sbW+nI+g99ldJsP99/t/emYEGhz1ZG0cONeocReoS7a&#10;rc8Ekji3+PPvgYwxBNjcjj/Y2/PttFqwxjz6MImaq0XPWQVD0uvTqOkE/n62/qf8fb5iYV4+n5/H&#10;9Dx/tvZduKhRjhRv8B6PrNqHJzjosfc2UkkZ1KEH9655PJRQOQOfUR/rH3Nq4QWvweTf/e/p7P8A&#10;YnCo5fC6QB+XR6JmkUAngP8AB0Huxcq0fkSzWGm3DcC45tbi/wCfcF5vEjfS1iBf/WNvddynkmK0&#10;JCAHP+DqolyNLmv59CEuFOayMOsN6jcGwIsTcHk+wx3Rl2hSUA2sDezMP6f7f3C/ON2yQTxFsn58&#10;aHob7MmuNa8erSvid1RTSVNJUGBbq7hSYITx4YybEkkc+wLqq56qtLElhr4uSfq3H19w01wGmArk&#10;noUvDSM6k8uro8TtyDEbeSJY0FqdLDQi2IjAJ44B9r7DuQUuTa35v+fYlsJhSp4DoFbpCDrA49Fa&#10;7GpI3+4IC6tVr2S99J/P1/PtcfdIIAlxc2sf8f8AH+o9r5ZwSAvAfl0TwQGMiueioRbYq5crJUCK&#10;RlVna90NwOf9X9PapwlIjqHOn6gXsPwvI/1vZZC/6rScVLE/t6ZvmoWpwr/l6Lp3xuqqxVP/AA+F&#10;nVin6wzh7+axWw5IAH+w9qpRpOkc/SwH0tf/AG3/ABPtNvN8kVqxYAcT/LprbLZmuBpGK1/Poq+3&#10;MZkMvU/cOZWZpNQIRmIuQ36ieLk+1jjtcFM8r3UaXIJP4I4/qfeJ/Om8W098II2XVitPWg+XrXrI&#10;DlyF47ON5K0APRxetdjZCUUss0UrKLNygAHq5/Uwvx/h7CbcM7VleVBLEtYAEn6+kf7A+1FvuEO1&#10;7V4nB/WvHql0kl1chCppU/4Oj99a7TbQFMTGygD0KT/sP6XB9jP17hkp4Y5GUBvSxJUXFh6uf8Pe&#10;GHutzjJuV7JH4h06qcT6nqWuVNp+mtlcp309B0dXZ+zvtYhNoKnx6g2hBa6gGxB4Nh7GyNdCAXuL&#10;f0JJFwOPqR7hOO4LxtIePQ98MEjyI6dMjjr1XjUeouOAALci/wDgOPcsFQpANrEX+txci3I/qPZZ&#10;HMz3kbcRq/1cen2NFz6dPlZQLT4OVVJUmJxYC39b8C3P+t75Tqj2/S30sSPp/t/pz7kS232WytQE&#10;cgfIn/J0QS23iyNUdFWruuKfPZx6iogglDSlvLOgZwAf8Lm3P+v7wxxIL6dOkfm3J+nFvqD7Qx7j&#10;Le3au7HVWhzXpQ0CwRso6WmRwUG3cFItPBp0xX06Us5b03KL+T/U+4k8pVggW2r6cgkC/wDr+5L2&#10;uCMReOxwvy6I5XLkpU0H8+ilbqnqKmr+2COdbuo5uAGI+l+Lc+5SxoY2uC7spsAD/X6X5A9op90c&#10;3KRI50A5yeH2dPpCAtSOpdHsyKHENVS0rO7obkxqbEgmxIve/uKaIMHaQC5YWFyOLgnlb8W/Htdu&#10;G/NaQxxQy8OJz02lqHeoGKdQdmbITKZR5JKXyRhwY0MdkAuo4CepQSfpYD20VcEaBgECnXcaT+P9&#10;vc+02z7pcXk6M09UofXJz1q7hWNMcT0KO69t0mNxc8aweFxG5AUAKLrx+rknn2iMlTapWYDgfi1h&#10;9b/n+nvKjk3evp7VYmbJUUz8h1Hm5W5klYgY6q57b2k+Qy9XPHDJIFqJrlUU+nyuVAvY2CW4/p7Z&#10;XjLen6/4/Wx5/wAfcjRbogQNjPSWKMqKHI6A4bWqUm0Ro6aXC2KCwa/H+Aaw+v49w1og8v4/SwLE&#10;X/29/rb2W7pzKbSM0bHpX5dOizElTpoehr2fsioyrR04V2YCPUyopAOpRcrf1Fb/AE59uUWlF8a8&#10;AW/PP055H9fcJ75vJvrh3L1b8+ji0tljAxQ9HZ2D182Agjdqd4TovqKRoXJUAEWN1v77Sk87MdII&#10;NrEj+g5+p9hK93MWqlQ9Dx49G0NsXBJGOh2wuKeV43MZYI3LEKTYD8aje3tozFLDDAxGjXpe/p5u&#10;Bxc29ijkeea4v0Y1oWXz8if8vRTvMKpER8j/AIOk12RP4qKSC5HDLxf8Rm9/x6b+wyrX0GVjawDW&#10;/wALD3mFsdxItpbgA4HHqO7uIPqHHonM+GgyOTAbSzPUG7FFZrA2H1uTYewfz8jVNXoW7cC9r/1P&#10;+39yJZ8xNbWyqzkMK+Z/ydAXcdq8WYUX+XR0erdow4vDPOY1W5LKxSMFrIv9OePYi7Ox7qsV0ILE&#10;HkfjRYX549XsBcx8xJLVvEGDU8eHn9vR7s+0mMZXt6AfuUpUzyQixBWRDaxBOpitxb6hv6/T2KCU&#10;bhR6Tx/Sxt/vPsv2HmOPxFR5ACTitc9Ktx28hGKg06rk7R22wiqahImIQzABUFgSAyjj6WsSP8fc&#10;XIxAU0lwB6Gtx9bDn3L/AC6wuLuG4En4xwPqegtduY4HibhTor2Eys0G4YKUBwRIgC3YHUVspt+G&#10;LWuTYg/X2SHulwsE1iP843F7cf8AIvfRn24lCbcoA/D1j5zU9WcUrnraP/l5wytiKF3RgTTQnkj6&#10;GSIi9/6qD7rv3egeKouLghje1+AzXP8AhyfYk5km8WzuARmnUfWzEXSH59Xa4ggxQ2/CgH/Xuf8A&#10;ivske8qUiukbT9JGv9Pp9bHn3h/zPBp3SY0/Ef8Ajw/zjqQ7S5P09PKgp0qPcXAEpKtluP6W4tcf&#10;j2LuVAPEQAeXRRdzGpJOOvezG7TMreHSD/t7X5t/X3LEMhjIIqD0G7qXUWoeo1QOCf8AiR/S30+v&#10;19vm+sY9bjZLKdWgEHSDYBR/xPsF87wi5sXBOaf5cdHXL8xWoY4r1Go2UHTcAktcf4/Xn8eyfVuP&#10;mp8g8JDG8jAWFh9f0/094yzQGKcrShB/y9SAxUxq1Bw6cvZs+iNlLX1tHO8QuZl/UoJ4IPBBv7WC&#10;1ZqMBjpFJP4cb0GadJndeYiw+HrKl3VWWnlYX1DgIebgEjn/AGPuyZdvLQYhFSMXCrayaQRYfk+1&#10;iReGqmtB0TQzvJNxPHohs2+f4vuGVTIGKuSQXZha9h9Rbm3uBtXHyS5WNAGJeQLwOR+q5+v594/e&#10;9HMUVhtN4vigdjAZ+zqb/b/bWury3rF2Eny8qdCc/wDlkaqouCo4XkD6Hjjge7EtgY7wY6mDLpYx&#10;wkAAf6n/AAJt74me6+/fX7xeaX1IHfNfU449Z4cq2BhsoBp4KB0Ku2MctPTo2mxNubAEf7Eern2L&#10;8Q0qRb6f4cfU/wCw94+TyF2JGanodKhwOloqqOLAC1uB/h/Qe5Afjk2H9b/T2w7FKMBX5dbKkYHX&#10;axKb88/7H6cf63vxYFgb8A2vyQwseSfpe/vy6yuRxz9h9OrIpAzx66sB9APeLn25QUyOr9d++/fq&#10;D0631736359+0j0691730WsbFuePzf8A1ufftK/wjrWkfw9cgrfUf7379q5uTf8AwJv72ABwHW6U&#10;8uvEMPrf/Dm/vsWN+RwL+/UA691x98Gk4IB/tD+vAsL2910KTq8+vUqRUdc1DcfW1/68Wvzx74KW&#10;N7Ef8hA/7xf3pox8VB1ogV6y3+g98Sx/SSDzewHF7fX+nuvhDjXrXhj16979c/63u+kU4Z63pA8u&#10;ve/XP5J/2/vwUeY69QenXvfQ1Afn3Xs9QD1oAcDjr3vryED+nP5vb/b/AEt70I6murtPWigJ+Lr3&#10;vwkc/g/Qni/0H5/1veqIRUNjrwRfM9dkEfX37WWsQCf9g1/p/re9UQHMg/b17QK/Fjr1j/Q/7b34&#10;G9+D/tj/AMU938SNR/aCnVgAMDrvS39PfTnSQCbcX/2/093V1YVBx1sEddEEfX3wVix45H+x/wCJ&#10;91eVUByOvccAde0k/g+5QCjkkfT6fX2gknY4BNOvAH06yogtdjY34+p/p/Q/199MyAci/wBbW490&#10;R3BrqP7evUPXKyt+o2/2B/4j3hOkBWDWOoalJ1Egc3/pz/T6+1cc5YlXXJrT9nWuJ+fXAoObXP1t&#10;/wAR756l/qPrq/5A+n+9/j27ralKf6HT861/1eXTND/PrD43/p/bv9R9P9v7/9CxsXB5/wB99ffE&#10;mmR1nB4bdbtHvIPfj0/GAB10wuDx/wAjsbe8hsCLkk3F/wCnv3V+sNj/AEP+298taj+v+8f8V9+6&#10;8cefXrE/QE+8TMCQQf8AX/23vx6ZkkzpXrLoX+n+8n/ivv17EEn8j37qokbh10VFjYc2/wAffPWf&#10;qDx/Ti/v3T9cDrF75BiSP6H3rq1O0Hr3+wv/AL7/AA98jwGYkgWJP+Fh9R/re90rg8D1rrx/w9P+&#10;I+o/xF78+9cT+fpuDPUs3x7wNLWSwYOvoN71jQAp9scvT1OLgWSUMD6o6OUBfr6T7zs+5tDbtZ89&#10;XKxAX/iQgt56QrGn5nqFPdySZU2iJG/RYSlh5EgrT9lP59Cp13Gi0WSkA/cerRXb+0VWMsoP+ALn&#10;3rkwSSz46roKqZdVa8VOzEA2IkKOQ1tVlF7WsDx7zikZnlK6qhmzX5nqFZAmpjpFAT0Inv27dpPt&#10;SOkoqcQVceWpFrYJqIySFopG0p5ddijC3IPul3EYnMSZ+zpuNhICdNB173F2PsjM7ry9HQ0GMnCl&#10;4xPqWylgLtqJ45F/freCRqVHDq6AmgHDr3tXbk60z+1MlLNUUCxWZipKFlWNb/6oFAbH+nu0isjE&#10;H1PT5joCeve0x9yztaf0yA6UAC2A4POkADn/AGPtvjx6aXz+3r3vISxsVY8c8c6iPxfn8+/EU63Q&#10;enXvfczy1DK8mkEAWBVTwPp+D9Pe+GQaHrRUHB697wmkgY6pYEkYjkhQoVSf1+nSGJI96PdlhUf6&#10;vSnXiobByOve4X8Mpm8jJEsQdgboWQixuD6SCbe/NVgQwBB41ANftxnrWmgGnFOuiqm1wDb6XANv&#10;9b+nsQdr9l9nddOsmwuyN87ZqFIVZcPuvLY6OPU6k/twVaixP+HslvuW9g3VTHuOy208Z8njVh/g&#10;x+VOl9tue52ZBtr+VGHox/4rri0aOLOquPyGAIN/6i1j7Nvtj+ZX89djLTwY35I7izcCaGWi3Rjs&#10;BuuJ0tpCO+bxdVUkAD6l/wAfX3HG5ewXtJurs0nJlqkx4tEXiP7Y2XoRW/P3NltSm7s4Hk6o3+Fe&#10;mao21gKokzYmiLMblo4Vgcm97l4PGxP+JN/Zo9i/zv8A5lbdeCPeGK6q7Cp0kPmeowUm3shMpHCi&#10;XB1VNArKR9fC319x7u/3S/bq+DDbri9tBxAWXXQ/PXrx+fQgtPdTmCIL9XbQTDzIND/hPTZPsfb8&#10;t9EFRTk8XhqZmA/5AmaZPr/hf2dfY38/naUiwwdl/Hzc2NkOgVFdsnc+Ly0NhYTSrQ5iPGP9STp8&#10;97cf4+4q3r7mm5RszbBzjEw/hniP5AvGTT7dH5dCW293LE6Re7VIp9UZW/aDQ9J+r67jb/gJkGRQ&#10;SAk9NrNrcAyxSrpI/r4/9h7NFtT+dx8Jc+6JlqvszZzuAGk3Bs+GWnR2bSAXwWXzDqLfnSw4/wBh&#10;7j3cvupe6lkjPbrYXKg40TEH9jxpT/euj239zuV52CGSWM+roaD5VU9MsvXmYTV4p6CYDkDXNGxH&#10;PN3QJfj+vs4vX/z0+IXZixHa/f8A10801vHRZrMRbbrGJUNo+3zxoJdY1DgX9xfvXs17nbIW+r5Q&#10;uzEPxRgTL5/77z5en+HoR2vM3Lt4R9NvMJb0ZlH+GnTbPtPOUt2OOeUc8whJSPzfTDLOx4H9AP8A&#10;H2Z3E7q2zn41nwW4cLnKdgpWowuVoMnASyhh+7Q1FQuqxF/oB9D7j+52ndLEj6+zlhb0eN0P7HAP&#10;R6skUo1RSoy/0WDD8iCemaWlqICVmpKiIj6iWnkjI/2DqpHtRiUrwAT+LMRcH+lj+fZaVYEjq9K+&#10;XWAKp/sm/wDQ3v8A69r++Bl1G4JH/Gvb6xhBQ5Pr05oAyRjrAxcufTyB/Q/Tjn30zEnk2vbi9vrw&#10;P9v73pX06rRa464etuQGP/Bb24/1v9b3xB/o1z/r+9keXVuPl1xN/wA34/r797317rr32PfuvcOv&#10;e/agPqbf7G3vYVm4dWox697yqwIuWH+3HvVD6daIp5dcGUWJA5/2P9ffP3r5Dj1rrHYj6gj3xuOR&#10;ce7aWHEdboeNOuvfL6e6k8Kda67sfrY294S/P14v+Le1Kg0GOnhwHXFkv+PVawvf/Yf7z7cIiNAu&#10;Px/sf9j7J55GWVxG5B8+tkHqfFCRGt9Jv+bf0A/w95CQOQOQQR9B+f6+05klYFXkJU+R61Q+fWUR&#10;2NyF/wB8P9b3wZtQfUDdgL8/0AAsQP8AD3tJGjMRTgvD/Z6r4XmOuzDGf7Av/sfeIU/F7n8H9V/9&#10;v7UNfvTFP2dbLBesf2i3B9Vx/gf99+PfYhj545Isef8AeR7aF1PUDxDQEn9vVhQgHrmYEPBB/wAe&#10;SPeYKi8BR9AePwbW/wCI9tM7ue5iT17rkERfoo+lvftVjf8AJ91P8uvdcApP+H+vce+TNf8AJ9+p&#10;16nr12qnVYgn6/198NQHP4/w9+rXrZ65mI/gEf7An32SSLajb+gNh79QDgKde67Cgfj839+B0m45&#10;/wALgf7379SuBx60RqGnr1hfVbn32XvY2tbkC4P+x49+Hafn1UIF889eKg/Ue+r8Xuf9v795cOrY&#10;x11oB+g5/wBifftVrWJv/W/+Pv2D5deIHDrkBawP4/r771ueCxIBvz/X/X+tvfgKeXWgoHl1jcEn&#10;gfj8X/qf9f3yMgHP+wtx79U9brnriFJ/Fv8AXv74lr3Nzf8A1+Pfvt69T165iM/U3P8ArA/73743&#10;/Nz/ALf36o69jrnp0/gj/b/8T75mQD8/71x/j72qE8OrKrMesTIV/r/tv9598bg86v8AbEe3wNIG&#10;odPKlAAePUbkm9j/ALAH3wEgBI5/HN7/APEe9SqKaqY6rIoOaZ6zQqztY/T83vf8W95gw/1z/gR/&#10;xT2XO7GqjgemKfLpyWAKuk/W4/xFuT/t+ffTy345B/PP/Gv6e9aC2T04iV1HrmEUC1v+I/3j3waU&#10;3uTb/Y/0/wBt794Z694XXIAD6e+LSgC51ECxIUgm3+APvYjPr1vwz5U679xvuR+NVz/WwIv9P6gG&#10;3t0JQCpHToVacOsixk2PIv8A4f4/194BO9izSfUng2JFv8Px72FLEKoz1RnSMVPXMxBfrzf/AB/5&#10;F7aK/N01JrEs49NyQbC1vqL/AFv7N7LY7+8p4cWK8ekU+4wQrVmoOsTzLHxxwLc/7bi/unP+c53t&#10;U7R+DvYOCwVXLTVvZOd2n19NPTSL5UxOTyMuazcX4bx12H2/PSv/ALTUH+o95dfds9tLg+4G277u&#10;NuPAsUkmUmv9oECpTHENIHB9V+XUU+43NKHl+8s7SciSbShp5jVVh9hAp+fTxsmSGt3HFEouKair&#10;MgwYX/cWalo4z/rgzkj/AFr/AI96Tg0sfGqPqZfSAqIEWMsxGm4X1Fzc/X30bIU8K/6v9VT8+sbg&#10;cAVwOHQ3e8Wg31FHuRYFrW4/p+fdTTI8Onzr14jr3v3jIKWLaibgXsLBiGH4BJPvVBmnVaHr3tWb&#10;NoEqcjG+kh4h63aRoijzLJEAlo5JInSGbUCLHg+/IA51A5HSiGOrV9OvexXZKlo6aTVFSqz6Klas&#10;ztHHSROI4tUVOGkk+4kQOLgF7giw9qQPOuel5LAih6974Tg6qd/L54l+2qJ6i0YWVqukkR44xHTR&#10;BFhqDbSHcovpLG2s+0048etMNP59e9+evlooCINQbS4ZEYaYl8pcKT/bY+Qksbmx+vvdSASOkt0K&#10;xDHDr3tlUZXLNaJHcMefUQLnm305t7bpJIRU16KywAr172I21+ndx7hlXTTSENwNNyD6Q31IFzz7&#10;XwbZPOwC9MSXKxj59e9nS60+HeSrvt5KukFiI7hgwtcXa5W1/Yx27lO5uCh04J6Jbvdo4y1T1HqK&#10;unpULzyogAJ5YX45Nhf2f/rv4k4fF+GSooYHIQmzK5N1tb8/Ue5M2bkJyVZkFB9vQXvuY1UNpbPS&#10;FzXYeIxaHxsZpOBZdNlNwDyWsfZvdr9R4TDwxJHQQro54UjkWPF2/r7kzbeVrS1C+KFB6Cd7vskl&#10;WDHoFdw9s1NSzpTNJHawBBUDgt/Q+xWosDR0oASGPjkAAgD6exdbWUFso0oB9nHohlnmmY0c06CX&#10;I7rqq5iZJ5GDCwHNgeeTY8cH28iKONSFAAA55/p7WGRFoQOmhE+CzV6S8lRLM/LE83B5v7jySBQT&#10;/S44I9ppbiqkVx0qjhBoAMdSYYpJLLyWsOSP9t7jPVoo5Ok/7D/H+vtK96lSScdKVgJOBjqemNkd&#10;gfyTzwbW/p/t/bfLkUW3qN+Obix9l825KpNOliWbH009PFPg3JHAIb63BJ/3nj21VGXNjz/W309k&#10;1xuVW+LpfFYioNOn6m26Ab6QPp/X/evbbJlCQQGN/r9R+OOP9v7K5NwUfiPS2OzoeA6eocEvF0X/&#10;AGI/x/1vz7bJcsQx9bfUfUj2VXO4hicnoxisgSB08Q4NAttCW0n8fi/sV9hZBnki9RPI+p/2Huln&#10;dapRVj0/NZ6UqKdFp70wcQxtV+2vqVr/AFsbAsv/ACd7NDiZ7xKL/QC3P+sfYpguGKqValD0F7qH&#10;S3Dz6p27GxIGQq7KOZGuCD/R/wDW9q6nk/Tzfgfn/G309mEbjuLcei51Ck08+iuZ6hKNMLD6v+P9&#10;p4/H4uPb1E/A/wB5+nPJt+PdNYDEgdJiM06CTKQWkINvyOLj+n/E++Ekhva/+x4/x91Iqwfz6ehh&#10;D9x/Z1koqY6OB9b/AIJ+tveASFSOTwR/t/ZhCqhAw49GMYUEmnDqVJQK6G4+qsDa9+R/t/b/AI6c&#10;KFP++5+vsq3FBJmuc/zx0rgmKv8AI9Fx7Q23JXh/Go1BpOTc+gaL82+pA9zaifUTY8c+121uIoQH&#10;4noQwmsdfMjoNNt4IUJYOoDMyj8/QNx9bfj2x1cp0Nz+Dx/sD9Pbm4Sp4LkDyPTcZGsDzr0P208d&#10;Ea2kbQpPltz+VCFufp+R7Bfd7SMJbE8/T/Yke8e+dLjVMyD5/wCTqSdgA8FW6ul+J1HRw0sDvGgJ&#10;lUfW3pNOCfr/AFsPYc4zGTzVJY/TUP6i/JP9PcWRW8jTa68D0I7m4RY29adH53VuzGY7EsnlUOIW&#10;4UA6SFUWPP0HsVqHGSRxqbcafr/vP9PY0260YirfCR0ANzu0Dk18+iFby3/Qz1z06vqLTHUx0gWN&#10;xYAtwfbZkqxqSUKzHh/68e2dyJhWQ1pw6pajxQHXh0vNgYGDN0TzrEhLJJz+eR/hf/X9iZtbKJJT&#10;WB5AXnj66Bf2WpKSTQ4J6bv7Z1oTHg5r0R75L9ZStli8cShEs1wH/wB2O7n6Cx59rCCoVpQb/wBD&#10;9f6E+yrmK0nu7FljJ4H/AAda2y5ihuF1D06L3t/HLgPEJYrWKG+k6fqAeSBc+m9vb/X5dY6ExqxB&#10;KEckW+h94pbpy1fjdpJZY6IG+fl1M+3bxaGzCRtUkdHw6jymHyFJSRLpB0lX1IB6w/1H+0+0fgqB&#10;8jkS7XcAg2/P6h9P62/3r2Avcrfv3VthgqRg/tAqP5joT8vWX11wrAVFT/g6sD6r2/TVPheJIn1L&#10;IT9TfSwVOAbA2J9mZwVElLTRppIJTUPoG5JHptwTx+feB+77rJe35k1VXVn9lf8AL1OVjbeDBGAo&#10;B6NvDi4qWjSMRoC0YLEcG3H+29rJGQRIxvr0fk8f7b3RXYRaQe3pRxeh4dB7PSs+QDWW3kNrix4C&#10;W+n9Ln3hjfk3Juzi/P4H0/2Ht2zh1TY+ECvVbgqq0HWHccngoREf7WpQAOf03+n9effJmY+i/P1B&#10;uLW/40fZpdXCxKtOFOkca1atcdI7B4jzapGVf0FlNiOb/n3ySQAMAfowA+ntzb5PCdST3aqnqs4r&#10;UfLqJurGfeRSxaQEaLx6bWH5b+h5uPeIgPIGIGof71f9XuSYdzYWRCudGnh0T/TjVwxXoq+R2iWz&#10;KgoCyy2Y+qx9Y+nH9PeZZtN7EgA2Iv7ILSVprxnqTnpc6BEUDoQ87iUpMFHTxKEJj5te5bSP8Lg+&#10;8zOzg6Re4NuQLf4/4+0G+7iFfwwTWvTttB2knj0+dbbR8MBqWjUM6Oy8EEAOtwQR+okD2wVx9LPy&#10;QNH5sR6irG/5+nsVcoOGkjHmSf8AACP59FO6oQMcOkX28jQUs5X+zCD9Lk3dgb/7BfaLr5hHJIWu&#10;bC/P+3Fv9h7yT5fgllSAIx1VA6B10VUFmGOq9d5PAlRVl148rjgfUEKbk/n6+2JqgWa0Qu6kXBF7&#10;6SR/rcj3If0d0PD1Sdq/4OioSRE0A8+gg10EkrBYgskkgFyl7uTYD68E395PHa4HH5+v+HHPuOOa&#10;97WIFNRrWn8ujuzg8QDHRtukNjvVSJVyQIIwqvY3vqE/DXAAK8fT3iiRjJYcXsLk3H0/p7AIuaq8&#10;rElaV6MlgGoY6NfkKGGIpTqqh10oT/r88X/rb2pYKcJCGX6kcn682/3j2Btzv2kuZAWwBjo6itwI&#10;6AdKzC41EgACKWJ+trj6f7E+0TuGOQK/Btpc3B45W/09zF7cX0bz26AZoK/t6C2/WzFWp6f5Oga7&#10;WxDRU8slvr52AsSOE49hPkY5GElj9Q3P+wHH095f2W52sFjGnnQdR7LasXYdFX25hpps+skhBiEp&#10;YixH9pdP+H9faPo8BNU1flbkah9b/wC9W9ke476rMUQmlPt6SmzT8S9G8k3DRYHA6C41iItYLax0&#10;f4n8W9jft7EpGyLZRYLx/sBxf/H3H3MG4yQWplLkVr8sdG+3QI7qFXFeic5fOx7lzbwoC/rewIuN&#10;RJ+oBPF/a9OPUQmwUWH4/P8AQEf4+wBtfNbrfxgzNhv+Kp0Y322hoWOn16aN59cJVYWokaniAeB5&#10;eFIOsIQb3H0Go+0HuSNoKeY2tZX4+tr/AF5/NveX/tfzDHetaxs/cdJ/Ko6ivmKxMSSaRw6rvyHX&#10;P2G+kcQoqfeREEB7lS/9bDj3Xr3VVXEq3Pqd7c/0/r/r++pHId2ibYgXhoH+frGDmYkyyeletm74&#10;H4hKPAY8hBf7SmHF/wCg5tb2SjL0Jq1lA/N1HP8AU/4exBuN0LiOVR1HwKpMD59Wx4+YQqin+zf/&#10;AGP4+vsv+6OvKitqJHijuDqY8cEluOf9b3jvzZt7fXM4GSx/wj/MOhhZTgwUJ8h0qIqyJlF25sOe&#10;LfT/AF/6j3BwfWlRE4aSMLa/DAf1HsR8pbe6urEYp0WbhOFFAeub1USfU39jdt7bUOPRDIEuoN/9&#10;vfi/09ye9v4UOryHQedmdqL0y1lfquq8/wCNvpx/hz7m55KR6aSM2/Ra3+xAP59gLmC4jeORMVI/&#10;y9CLZonShrivUel8utWN/qSeP6gj2U7P4+I5YlQpvO1jb6gPYf6/vH3d1jS5kYDP+yepDiBaJB8u&#10;lUv6V/4KP969nf8Aj5RQxJROyL+oH/ev979tW040BTx6SXcDFWp0BXd08q7drVhZgfBp9IP0dSG/&#10;3j2equEMtEigj9I9PH9OB/X6+0e97hHZWLSD4wD/ACHTO1WTy3CKB556ra20tfHuSZ5NXj5sx+vD&#10;nSCLe3/rXaJqslHUsqkCQEXPH6T/AIW/PvmL95L3GVFubVHahB/yf5esy/a3lvSYJHQUH+YdHf2b&#10;StWpDr5JBFzcDhF/2H59nfwtGlLSooRVMaKot/RRZfr9T75X8w7lJeXcjmSpYknrLGxthbwogHQ6&#10;0cCwoqBfp/h/hxz7e1cgFtTWPNr8fX+n9PYcpWlfLo1AHU8gfT8WH+8ge/GTWLDj/ff197oK168R&#10;10FA+g95ltp+v+wvx/tv6+9cCV8utDrB79cf1H5/I/r72fl1vrsKT+P9j+PfEuOQL3/r70D17rsq&#10;R/j/AK1z74+QHgX92/Lrf29ZNC/0/wB5P/FffE8/n37rXn1yAtwPfgD+CeOTz+P8PbUkgTT9vXiT&#10;5dd2J+gPvs3HN7KeObfnn/iPfklSQlRxHWgT15k45sRf/H3wuP6/7zz/AK3twdb66AtwPfIK5vz/&#10;ALH6e2HnQGnXiB1zVT9bDj+t/ftDcf737348YFa9boPXrrSST/sf62/2HvvQ314t/rj3UTqeHVTx&#10;49eKkfgn/WB98DwQPyb2t/h7t4ooTXA62M9eCk/4f69x75mXTZTybfj6fT2jprqymg6qes3vgbG7&#10;H+n0+g+nvySGgoTg9aGft69Yf099I31IJva31vx/T/Ye/E4pU0r1s449e98gzD6Mf9j/AL76+29K&#10;1rTqpPXLV/gv+29+Mlr8n6cm/wDh7ssRPcFFOnaGmOHXtS/lef8AC4H+8C3vt9Lc2BXStjcH8G/A&#10;+lvewWXiePVOuPviLDSBxccf4cX91Iqak9b67vxaw/17c++X+xPvdAAet1PXXvo/7z+B/X3odaPX&#10;vfArqF7Wb8/nn8+7K2ltRGB14deN/wAfX/H3i8LfS/8AZt9f7N72/wBv7U+OnoeHW9I64+v/AGn/&#10;AHn3/9GxtnP4/wCI98Ses6C6jzr1u0e/K3Pq/wBv78fXqgdfXrv8W/xH+8X/AOK++2c8W/2/v3Wz&#10;IM049de+gxP5t/sL+/fn00WZvKo674/F/wDb3/4ge+lDXHNv99/r+/deCEmnAdde8gHPLf0/H0/x&#10;/wAffunVj0mteve86W54vb8/1/2H49+6c6xOOb/1/wCIt75G4+gv/vHv3XuuHvv6/wBP6f1/2/v3&#10;XuuiLgj6XBF/6e6bf5y3xq3F3l0tsfde1IkkynVu4MjXZC4XUuAzNJTU9dNzG+paeWiiJF1Fiefe&#10;WX3S+ZrXaucN12O8ufDG4woI/RpUrReIpqBwflTqNfcvapb/AGmC5t4i00DsfyYUP+Dpf7DyMVPW&#10;VdDIwQ1xjmgBvYyRK4kjv9NTq9x9LkW966u1OgKGhrYMtl6pshXU+gyUXjUUGtTcrfTGWDObfgke&#10;+k0axRDUDr9CRT5cM0/aadY/m1ZRRuha9jVt3qPC1ubjyFNhjBNM5gmhqBHPDR0yelvAjhQyuyAg&#10;2uoNufauKONhqEZDfbX/ACDpoQmOpbK9e9jFDgMDgamalo0pIliAZaiCCBSz6TqAaOEa7kW+oIty&#10;Pe3qAwB6URxLQMy9dA3F/YWb8xVPuOGoop0WPzRyrHOEQFmkWw9TLc82N7j2hZCwao6dZVaukcOu&#10;/ZFN29e5Db9VLJ4ZJIlLsJDYrpRj9dIN7/19pGWhpSnSV4ivXvaDGs+VrIsinRGgNgqj9Ra4HJPv&#10;Rp02y6QM9e9xdQlkGsngBRoHpIUH6t/j73xHWseRr173zMxFgXCBeAgUklB9Pp/iTz7rUjgK9VzX&#10;hjr3vkjnUB4yzgG/9lAP62sb/wC397PW+ve+axIiiWMO+ovqYqCoINuAf6k2/wAPewSACDnrdcr8&#10;uve8KtJHI0oUBb3e8ZPH0/Lf4e6ABTXqhGT173mRTPF51juoIIdCEX/WAP5sfbi0IqTTq3XveKV0&#10;JJj1KFW37npU/wCxsbD3TBPXseZoOve+lenUBaiNYwFLGaMeRiTfSAthwxB924cDXqhUk4yOve8M&#10;ENLZ5BEZVF76lGsMQQARwCOf6e9UIrRiP2/5+vUr/qP+Qjr3t+xOezO3pVqMJn89gKqEKY6jEZKs&#10;xjJ5PwJaKWL1kc2/3n2luLGyukZLqzikUjOpQf8ADU/z6UQ3Fxb5huXX/bGv7a1HXFlDcMFb/BlD&#10;Af7D2ZjYHzi+W3WvhTZ/f3YiwweMJR5TNT56gKxtqWNqbLNVRmM/Qr9CPYD3j2l9uN8VhuPKFkzN&#10;xKxhCftZaN/Po9s+buY7Mjwd3m0jyY6h/PPUGfE42pBE9FSyq31DU8V/+S1QP/vPs4uzP51/zQ2w&#10;IYc/XdYb4jjTTKc7smSiqZAP066nAZHDa3sbX0n/AHj3F+6fdT9rb/U1ul9bMeHhzVA/J0Yn9vQk&#10;tfdPmeEUmjt5fmUof2gj/B0w1GyNvTkN9rLAQQR9vUzRqCBYERszx3/2Hsz2yv5/O+AwTfvx727W&#10;04sjVW0dz5Wgmk9YDEQZulyS6bXsqy2vwT7jvcPuZ7UdbbPzjcKDwWaJH8uHYqUz5g1zXj0fW3vB&#10;MWC320JpHHQ7L+wEEftx69NlR13jJeYq2tia9wXEEv0+l9EULED/AF/p7OXsn+eZ8Rc6II944fsz&#10;YVZMQl6jbsG46JSALt9zg6qSYxg3vaElQOfcX7v90n3ItGb933ljeIOFH8Nz/tXx/wAb6E1p7r8r&#10;zFVnaWI+dVr/AMdJr/LpkrOva5VP2lZT1Fvossb0r2vwAVaoV/8AXJHP49mv2h/M5+DO9mhhxvyC&#10;2pjKuURlaTdFHntrSgyGyhpM5iaKmtf6kSED8/X3G+7ewPu7s6s9zyXcPGPOJo5B557HJ8vToRW/&#10;PPKlxp8PeoRU07jp/LPn+fTDLsnPwk/5H5gL8wz07/T/AGnzCQ/8k+zcbR7U6z3/AARVGyOwdl7t&#10;imTyRnb25cPlnZPoWENFVzTWU8G6gA8e433Hl3f9nYjdtluran+/IpF/myhf506EMN/Y3IDQXcbK&#10;eFGU1/YT0x1eIyVER9zQ1UAJADSU8yxtf/UyFLH/ABvYe126sCAQblmFgL3IsbKTYMbEf63ssjcZ&#10;BIoPnn/MP29Lk0kcTX7OP2dQWS1lGsyH+xpU35t6dLs5/wCSffFfTwwsb/RhyD/jzwR7dJ1Ht4U6&#10;v9o6x/T63B/oeCP9cH6H3Lp0V9Wpm9Nv6H9XI/2A9lt5O0a0RQAf2/t6ZLUNadZ4I1YsW5A/H0+g&#10;/wCNe5BhU8D+o9Vh+P8AD2hjuZI+4MTUHierlhpJOOsxijP0Uj/Y/wDGvfTQC5IJHJJ4uOf8OPdo&#10;7yXCtSgHTVeAA66NIltSl7mxsWJXk3Nl98ljQD9I/wBsPr7qZpjUlz0op6jrl44/pbVxyfp/xHvI&#10;v0sPx7aqWJJ49eHXIAAWHAH0H9PffvVamnW+ve8mlbc3/I/23uuo56aLNU5x173j8lri39OP6/7x&#10;xb3YJUA162FrmvXveMN6rk/UfT+n+F/z73gYp1cVHXvfPV71XrVfl173378DXq3Xvfve+vde9+H+&#10;vf3s08hTr3Xv9f8A33+8n337117r3vgQTfnj/W97Vgprpz1YEDNM9cSCfzx/S3vkPeq1z1X165e+&#10;iwBtf3sAkVHW6EioHXRNmKn/AG/+xt76LD+v0PvehjTHWtLEjHXd1/1X+9f8V98WkH0F/wDbe7rG&#10;xFenAjdcWcA8c/4/T/ivvj5SeGtb/BbG/twwgfDx6sUHlx64az+QP99/t/fZlH4HP+PN/ehCaivD&#10;qoT14dd+T/D/AHn/AI174+U3ubD/AFh/xv3sxL1bQvkOveT+o/33+8++rF+Wvwb/AF/P9PbUj+EP&#10;DjArTPy6uo0ClepMUAYa3vwRoINtYsebc+n/AA95P9aw/wBYf763tOHIBBNR17j1naKNjq0gHj6D&#10;jgWHH+w99aR/t/r/AI/7H34u5pU8Ot165KiKOF+v1J5v75agPqbf7Y+6Y/PqlF9OuYBP094GnAYi&#10;1/8AeL8f63HuwWor1YDHXMJ/U2/w/wB8ffEz3BAsD+bjV/vdvfitKZ68R12I/wDDV/txb/bX9w5a&#10;lF4aT6C54H+25PtxInkIAQkfLpt5I4/iPWRlCWsP8SeOBzf8e01ldz0ONjJeZVAVyb2/AJPqufYo&#10;2nlbcNxkVVtnYVH4f9noout3t4AzNKKfb1Gnq4o/VrW5/HPFh/X+vH9PYO7k7foKOKRI6iIkawNJ&#10;Zm4H1JAW3ubuVfZXcNykhaS0YRmmSKf5T0BN254tbZZRHOuoeR6ZKjKOTpjBZjq06STewHPA459l&#10;V3r3k7TPpq0jW7cAuOOfqb/X3lxyP7AWdrDFJc2zVAHp8vWv+DqH999wp5XZYJKk/M/5upFHi8jl&#10;lB8cqhxfgf8ARWr/AB90tfzVey6fdvQmAwv3C1Dv2ft6sZDrYMlPhdzoQWLEBQ03Itz9PeRdjyft&#10;vLFsJrVKSyUTy+3yp9n8+gAd2u9ylcXLVHl0Jux9qz4WtqK+UH92lalGqwJDyxTX/Ux9Jj+lvz71&#10;+HpgVZYYY76HMeorHHq4/bMmm66he17/AE9qgWBB1dX0YJK8OhO98YokR2WXyp57S+EhmZwwMYMS&#10;qJiATc/S/pva3t0ITmuT1QDNSvb173kqUUrI0RQhomZ3WmLG4JCroVkmuBwbrx9fdvI0FD1Y5yOv&#10;e1DsmNqRc1UvNGxp6agqGaIw1axs5e0bzKzRiXxyE6Rc3QXtYj36ILUjjXp63B76n0/y9e9rCo+4&#10;mp9RkgCRCUQrLDKrkSxVwWrqZ3bxOsUIQRr4yDe1wF5cc5A6U54Vx173hIp2k89I0btJJUUkzQ06&#10;08apSTrT0pB5FYfEtzIvi1uQDc3PvQIzU9aGnz697EXrnaf98t5Yfa0FMlTU5WnNLAyrFGPIaUz1&#10;JjQhwJQKXRcEX1k/Ue1lnbtd3NtaoMu9P5E/5Oku4SiKzupG4Ilf5jrokKCWIAHJJNgP9cnge7T+&#10;s/hSmmCSto5TyrXCw/Q6fpcsefco7byRKzDXGR+Xy+3qPbreooT/AGoP8v8AP0mcvu/B4YN95XQI&#10;4FwNRYH1WsSoNj7Pjsj40YLb6Qk0Q1RkEM8cHBAsbgIeT7krauR4I9JaI1+zoK33MZIOlwT9vQLb&#10;g73oKfXFjpaUSDgEl3vZjz+gWuPx7MNi9k4vFxRxxUqIEAAIjjH0/PA/HsfWWwWtsi9vcOgrPulx&#10;Lxfj0DGY7OymWdwKhtBv9GYXv+LkC/tSxUEEV9KqP9ZQP+RfT2eRxxxCiig6QGVn4jPSLqsxVzgM&#10;8zMTbgsSD/vHPuSAq8fi/wBbfn3UvHXj17wy1CR1EMjSeok3P+J942lA+n+29steIq1Jo3SmO2dv&#10;w9dqhJseP8fr/wAT7gVFQyrf8WP+++n49o5dxUA0bj0uiszUVXh070VLG7KCwJuPx9Tb/g3HtNVW&#10;SKlrN/sCLW/qPz7KZtyIqNXS1bOo+HpcUGGDqjBDbi3+At/r+2KfJG5IYD/b/wDEk+yyS+pUV6Wx&#10;2lMaOlZS4SMKt0tz+f8Akf8AT+vtpmyJ/Lf77/kfstm3AjT3Y6XR2ZBUUxXp9hxSCxC2IvYfX/D/&#10;AHr21yZE3P7n+sPZVPesxP8AD69GCW3ABenWPGmwGj6/4jj8W9xGyF/7XtE90CuW6WJahRQr1NTH&#10;W4MdgORzf6fTjj3FerLG5PJ4/r/h7QTXOMN0shhRdOM9S0owL2Q8DgE/8V9jL15Uhpol1fqbVwP6&#10;WP8AxHu1ncnxRXqs6VDDj0XHu/Ha8XVNpP6X/wChG+vs2GHmvCnNrqD/ALz9P959jO0ugVFf29Bm&#10;5iBJBXqnXsrGH7+rIXnW3+x4c/1sPp7WtLJwObG31/r7PI5C1KHHRJPBkkDopW5aBg0noJ9bC30t&#10;6bfX29wzWH1uf99/r+31appToueMgkkdA3kccPLIdFufp/tuQb/S/vkxvyDf/C3uks6RkK2D1sNp&#10;pq+LrqkpQi6SLXBOofk8WFv6n3wUgnn/AIgX/wAP8Pp7eSYgU1ClP9nq/i4+LrNNTNp4X1WPNwdX&#10;9Pp7lwzkMqg2/wCR+2ZKMymmD59KIXBNR0kM5goqimnaaP1FHa/B+g5Fr/Tn2+IwaPUT9dV+PyPb&#10;E1wbcduTX7Mfz6OYrogBaVx0XDLUckGUENPHYeRbc8lWb6cccX9sVZUIAQT/ALx7Q3N/rgkGvJUj&#10;+XSi3k/ULHz6MDsja9dUGBxDITpNmCXUlhx9HAFifYfZiCOpZvyDb8X9wzzQfFuK0rilepC2m6RL&#10;cANSnVmPR+SrMHRpHIrRteNhYk20xMhvYH+g9wsdQwRspC2N/wCn55HsP2FqjOoPDq+5X7aGAfJH&#10;Qib+3blamkkKOSjJIoAYg2BBBHH1Nr29r6mgiMBv/T+g9ji3iiVAqju6AE8ssjsXFc9EE3Tm8umZ&#10;5kmsZVJAZiPrfk25HsKN5II5CUFgCOf9h7CO7x61J8mz+w9CraJKxBSerM/jdkGr8WglJJKKpBuL&#10;2ReQSADz7mbVyZjiKarHUPr+ePYcB71NOHRzdKrQ/OmOsvdWzIsleTwGTWb8AekIStv6m/1/HtXN&#10;nmgkALAD6XJ/I/NrexXYwR3Fu2scP8vQQuUdHqg6KxUdPQ5OB/HDIzRj/NjQpuSf6sfofc7+PiqR&#10;VLqSbKPzc/8AEeyLeuVrS5SV44hroeA+XRntu6TwvHG0lF6j4DZGT2VWLIFnSKNgfUQy/q1WYK3F&#10;v959i1sNYZXOsorkmxFvVxcD/C9vfPj355UvlZzDG5jrwpgfPj1kVyDvNpSMPINdD0eDpftnH0VT&#10;DR1kwjlI5GjQCAGIYPqNrkf059j3CANJBt9NVvovp+o/wI94CbhaT2M8qTxMKE5p1kBb3cU0KaGr&#10;1YZic1j87SJLS1CMzRK2hj6uQPzf6e5vnjAAu1wLc/T/AFx7YW4fgTjz6uY6+fXFsPEzmURkm3Bv&#10;a35+nJ49+MpAHP8Ar/6/Hs6sLiJEYscHpJKjFgvl0iNwYeoqqiNFU2VgoGm/NvUR6rcrx/sPfjNy&#10;QG5Bta3+AN7/AOx9pJrsNMajt9enhGFUEjp8odvikx6+gh2TQxsPyb6rX/p+PfJWYkEGw/K2vc2+&#10;t7j6/T2Z2UylgD8Xr0mYYNePSOz2PZYZXKm+mxUfQcE3Bvb6+5VyFLD/AFN/9sLkf7f2KFuisIiB&#10;oekemrYPn0DBw4nr3qDGbB7j/YH6/wCB9w5ZSGHPBUE/4X/HtRZyLbxSOX7qU6owYtTT17I4mWuq&#10;KaExkxFwCBZtP4I+ov7yxzllJ+gJsov/AGSqsfx/U+wxd1uLxo9VVU/5SOl6AJHQnoUMfRJi8Wkg&#10;j0MwHoJAsCgf6255b/ePfGdQ6Mtrixv/ALH2PuWpFt2QsaZH8j0S3w11A8+i69m0z16Soq6y8ar9&#10;bAWZm/6Kt/sPaAysZkP+P59N/wBJsOL/AJ95K8rbvHAI3du2tf29AncYmOoKM9EL33s2qnefQj8X&#10;U6CCBo4ufV+fbLT0LFtTFgPqeAeL/UC/19jfeebrVLV1DKDTBrnh9np8+im3s5XcdvQb7W6yydbm&#10;UVoX8fnjJ8ltIHkT86jzY++VVIYW0WP0P44/2P1+o9wlcXI3e5ejVWv/ABQ/Z/xXQrhX6eIY7qdW&#10;KbTwMW08DC5iCzFAg0tx49TFyCB6ubn8e8dJNqdH/o4Fv9h/W3tZfWkdraSL5aM9XgkLvnpupKyp&#10;ymSQ3Mg8xUggi4FyPqb2HtZUroyEX4IF/wDXt7hLe7kpOoBoehNbrVM9GO2lhGkg1yqWVdRPFrmw&#10;sPqbe2TMUqTC1uBzwBxwDc/6r/ePY35G3iW2ZW8TuNP8J6K91tldSKf6qdBz2jt8VCSR+M6PWbWB&#10;0h4lJ4uL/wBfaAqsMjysVUkMTxpFuP6c8Xv7yLtebJXtRqcAgDz/ANjoGNYKJTinRVxgTj65hHHy&#10;GuHsBfm9tPNrf6/uVT4KKJdSxkNcf2f8P9f2r27e5J5B4r1jJ6QXdmgwB0HXY+VrEi+1ilcem1hJ&#10;flmIPFh9Pajx8IgbURcj6Aj62H+x9kPOG7GeNoIH7QKdLNstBGQzDz6Y+tNrTGo+8qk9LanZ3Yeg&#10;rYqTe5N/b6Z/27WAuOABb/kfsA7bazNdLIVxUZ6MLwxaCAehc3jWUkGPlpx4+YJVA1aidXP9BYjV&#10;/sfaH3goaic2sfETcfQ3DDkf19PvJb2svpbXcLZS/wCmTpz5UYH/AAnqOeYrZZIJSBmnRK8/hYKr&#10;cUMkcV5DPByCPozgEgWBAF/dYvedT4fOb2/ck/21vfV3kXmKJ9piImAbwx1iLzTYsJpAFxq6vt+E&#10;GOMeDokZSlqaAAfW+nj6X/NvZPaLMxSVDRubr5LEW1W+v+t9fY0h32N3ZNdTT16je9tWiaujPVl7&#10;UREAKizD6f4kkfX2JOJpMTWqvkMYY6eSFuLj/G4HsH75fW0k4Zm7q/5et28k6RsQMjpE5ioy1I58&#10;MbaQWuQT+CAOB7c67A0EUZMBRv1fRU/p/gPrb2Z7Pu1vEVKtn/V8ui25uJHarL1Cx+brppNM4dLH&#10;m9yPrbk2HsN8oDSs4ThQbXt/hf6f649i+53FXtnKtj06etijuuo46XVGTMEuOTbm5P1JHsAN27wF&#10;HJJG0wH+x5Ook2tYfS39fcK8x7sY5HGvFT/h6H+12yFQV6VdNTKiC4vx/X6/T2DcGZiyeVh9Wo+a&#10;1j+dbf717ii/vBI7EnoZW1uQAOpvuwzp6JafH0kg0KdK8iwtf/ih9sQXKAGnHpNepor506AftdXq&#10;IJ6cDUrRBSP8Cv8Atvz7M5Fl1bSjuOLf6x02/wAP8PYZ5saafbXKE6q5A4/t6e2FkS4QsOJ6Kkm1&#10;UgrWmSnYEsAbKDzxyLEezKdU5egISJZYy4PPN/1KP8Px74/feK26+S9nMiv4eTx9GJ/y9Z0+2dxA&#10;1vGoOTj+Q6Mdsakkhji1xsoBb9QsbeNP9f8Ap7NTSzB4oirXUrb6e8Eb6MrOdR7usg4KFMHHQuRg&#10;hRcf0/3r/jXud9R7S+fTwx1z9+At78T1smvXvffJ+n+3+vupZBhjnr3+HriqAHnn/D6f8V98tLWv&#10;b/e/bRnQNp68R59ZdHFx/Tgf7D6X499aW/1J/wB9/sPdhIrfCR+2nVeutDf0/wB5H/FffLQ97EW/&#10;2IJ/23to3KeXVqdd6D+SP99/tvfjG3+++v8Atvexcp+fXqdd6D/Xj/ffj3lC2Xn6i3+B9oJHLuQf&#10;hPWuGOuajSLfXn3jlvp9Nr8fUX/B/F/doG0Oa4FP83Xj10wuLD+vvHExv6lW344tb/H8+3JHNBpf&#10;z/b1XVTHXgoFr/X/AGPvOXC/Q8n6C3H+xPNvbIRmLHqwGrrl7xGXkC/+w/xt/X26sKnHV9I9Ourm&#10;/wBLD+t/fZlBuCQAB6bfW/15P559+8Iqxpw60F+fXfvjcEcG5N+f999b+6AEEgjqhOade949QB55&#10;P9be7hDXAx1sKScjr3vxcE/6/wDgffijcevFfl173yUAcj8/6/8AxPvWfPqor5nr3vpzxb6G/wDv&#10;v9v7uqgkV62o1V+XXveLn8m/t/A4dPde98lYLe/59suprUdUYE0oOve8msf74+6Ub06pRv4eve+j&#10;IB/xr36jenW6N6de996h+OfejUcR1U1HEde99k2F/wDeP9f37Pl17PHr3vrWP94/3n+nvVW/h631&#10;73//0rF/rf3xJ4dZwqpLCox1u0kEfX32AP6/7379XrfhHrr3z0fS5/PH+v791YRcCeve+QUD62N/&#10;pcf09+6dAA4Dr3vn791vr3vr8/p/2PH09+691733qP05A/rx/wARyffuvdesCOQCbi3H+vf3l1XA&#10;seeL/j/inv3WxTz6wWI+oPvykDgn8/6/+9e/deNPLrr22ZvFY3cGJyOEytPHV43KUk9DW00sYkWW&#10;mqInjlXS/oN1b8gj2rsNwvNpv7Pc9ul0XsEgdGqRQjIyMjhTHTE8MdxFLBKuqJ1II+37es8LyQyx&#10;SIXR45Y5EdXK6GjJYP6SCWBAtbkX963/AMwvjHlOht812Sw+Pnquv9wz/cYXIyssi0Ukl2no6jxr&#10;ZGhkVgCwFwQbnn31c9kfdux9yuX4Y7h0TmGAaZkFakgsNaDiQwCmnBc+fWP3NvLkmzXhdB/iLntP&#10;p8vl6V8/LobduZyPMUiGQha2GwqIgx+oWwlFzZkcfgXs319lHxOZrKGsWeP1KgKgi9rA86ghPFx+&#10;fc7QyFWqCaU6BrRo6ca56UnsRZ8xjsuonmx6JOGX7gQaVDIwQ6lBGkuGJ+pv7Uaw3l0l0OAQDjy6&#10;4qum/JP+vfj/AG5PtJbgx+GqKiOTXPT06pK4OnUwlVF0oLpdELKbAcD2mnOMGnTkVVBBGT1y9gpu&#10;jHrlMVWUMCJ53ikSGeaKMtYk6QDYsCf6+0dPFBI49ONGrDjU9e9kn3PgKjDNU0tfR3mmkYrNCGQj&#10;k2BeMFwpA+n09smlaE0PSGRMnVgde9oeKOQpoUpFGNKsz6QwC25PN78f7f3vAwD0nCrqpwHXvbsl&#10;BQmASjLQxuWEOgq7SyM3q1I4Q6ALfkj36lfxU68O1uOOve8dU0UEDU8JieoJ0mpuQVH5IUgD6H3V&#10;vTqrECnXvbXJppolSOaWWVtVwFBBJBJJH4BP+8+/AjC1yercAPXr3vIHqqlCgVY4yAGX+3JZVuQS&#10;QAb/AOw92AAPqOvCnDz6974gRemKYzyR61eRIiEUWDcDSdJHP0914safDTrXXvc1jjZnUColgiCK&#10;uopqCEn6lPSzEAfj3o6QCOtYOOve1HQ7NyWVhkqMNVYmsiVLqJqqnhqiAeLx1fiJYsTpAuT+Pboi&#10;qAVbH2069qAxWnXvbfU7U3FQD9zFSSXJIAWNlLaWALGN2BPvVD1sUr1722VUBo1elqpoKctEjTJJ&#10;C7PrK6lj1OnBIF+D7qTxHmOtk+VMde9xIIaJkCM0sAVdYZFDKQf66Qb396Ugmnn1oAZoa9e99r4Z&#10;PP4tJijOjzSjTJK31GgAalNgf9t72BnPWvt697kwZKeFmjWKBCoBdgitIIwFJUmSykMpuTe9vfi1&#10;KgDrfEfLr3uB53n1ztOjxMW9KaUkD3vaxIOkf1HPvymlc46qSdNAeve+hTQgO0sKyq6alHqkd5AR&#10;bmzG9ifr79qAyOPWwOBpnrqw/oOPpx9PfKkrMrjpBU43IZLHVWr0y43KVOPeEiyxIHp3ilST0gkh&#10;gbWt7alt7e5Wlxbo6+jKGH8wenElmiIaKVlI9CR/gPXfsw+w/ln8p+tJ6dtjfILtTFRU/pFI+78n&#10;lsYun1FDjsxNVUbKpPN0a449grefbPkLfVcbnyjt8pbifBRH/wB7RQ37T0cWnNHMdg1bXd7gfIuS&#10;v7GJ/l1Elx9BPfz0NHNq+vlpoZL/AOvrQ39nM2n/ADnPnRtOOClq92bE7DERUMu7evsajSKBb97I&#10;bbrduVaX+t7n/X59xbuX3Xfai/Znt7G6s3I/0GdtP+8zLIP9WB0KbT3S5qtxplkgl/0yf5QQek7V&#10;bK29UsWFCYGN+aeeeFBfniNJQgNz/qbezRbM/n/dwY14It//AB22JuCNBEKmr2ZunO7fmkAt5ZFp&#10;cuNxxamPKp5LD6Xt9I03r7mGwXKyHaub7yNzWgkSORa+VdIiNK8SKno9tfd+9GL7ZoiB/AxFfs1B&#10;j+0kfl01t17jVv8AbVVdGSefK0EyAW/A8KObf0uCf6/n2djYP8+r4t52KNd/7C7b67qdN5pI8Jj9&#10;346Eg+pmqcXX0dZLEn1LCnDWP0uPcR719zb3Cs6vs+8WN3GtaBiYmPCnFWGc8SehLa+63L0wT6mO&#10;eJvOq6gP95Of2Dptqtg1ac0lbT1A59E0BpytgLAMkkuvV/iVt7NRs7+bT8At6qi0fyCw2Bnl0t4N&#10;37e3dtd0L2AjllymDXHqxJvcTkW/J+vuONy+7f7v7YXZuU3nAH+gyQyj7RRw1P8Aag/IcOhJZc+c&#10;oXhpFu6CSvBgy/yIx0zS7R3BCQPsEkUFbvT1cLi1+bxyskouPwLgf4+zkbE726X7LgSXr/tXYO8l&#10;k/T/AHd3fgstJyoezQUlfLOrBeSpUED8e463vknm3YqHeOXru0AAr4sMij/eioH51p516FNruFle&#10;itpeRy/6Vgf8B6YZ8VlaNZHqcdVxRKzkytA5iVbkkmQKyAKP8ePYqFxp1A+gAEuL2s36Tf8AIPsI&#10;kaCwagpx9B9p4fz6WqjEEhcDqNGjMpbSSvHJHH0J/P8Ah78HOoKLkn6AXN/9Y/Qj3ug7cih4H1+Y&#10;PnX1HVa+VDXrxRdQXnUbkKOSbAk6VAJIAF/9b3yEhYWI/qQT/X/kfvTRhTxz1UoDnrrRyLA2/N/9&#10;fng298S35P8Avv8Abe/LXy6t12y3tYf1v9B75al034+g/HvdNVQOPWqGvy64aG/p/vI/4r78rAn6&#10;8f7x70RQgHj1ug69ob+n+8j/AIr7yah/X34inW69dAE/T3wZjyP95vz9ffs/l1rr2lv6H/ff4/T3&#10;0Ht/if6H3rrxOeu9Df0/3kf8V9+EoJ/33/FPdirDr2fLr2lv6f7yPfTSWPAuL8/74+3lgBAJOenB&#10;HwJPWIvYkWv/ALH/AI174eRvxx/tvbngKPPpwRr1wLE/S4/2PvrUSbfU/wCN/wDiffiI0UtqovWw&#10;o8uuQSR2AAJY/Tkf6/1J9+UXI+liefp/X/H3V2UKaHPXmBCmnXaxPqsVP1I/Fvz/ALD35rKf1Afn&#10;6j/iD7qJwABXrSnHWb7WQ86LD8WZPpYf4++rgfkH/X97Fyuc+X+ry6utQevLRyWswIP+DD/e7++O&#10;pRzfgWsbfX/fH37xzpFDx68dXXvtWuVseP08rc/nnk/198PKL/Tj/W9tvKxGOPXgOpCUar6j6jxw&#10;3IHH9LW95PuB/gP9gf8AinthgxJJyT14g+vUhY7AD6KBYAE2H+AB4A98vOOSLGwv+f8Ainuuk4r1&#10;qh65aB/j/vH/ABT3iaoc/p0j/Yc+7hB5nrYFOu/Gv9bf77/Ae8Lyk25NzxYXAv8A717rQAk4p1ol&#10;V49cgtzZRc/4D/fce48tQkSlpGVbD1crcC+kW/IPt2ON5SojWpJx009wkdakY65EaSNVhyPqR7R+&#10;Y3lj8bGx88YI+mqx/BPJa1vp7GGzclbtu0qKLZiD8iP8H+Xoivt9ht0ZmlAP59YJquGK2l01c+kn&#10;SD9P8LH2Xvd/d9NTCVIahTxYWuOQeTwR+PeRvJfsFe3vhPc27gV9B/hPUZ757hQ2wZUlXh8+ojVU&#10;04PgUEkEA3uP6cDj2WLeHeiyq4avjVbyenUw9JOmwGq/P095ccnexVhtvhyT2+QAa48vkBTqH935&#10;+ubosIj54NT1xpdt5XITWZZNLMtwD6bG17Bmt9PZPN+/IqhoPKGrlLDyE2eQn0kg3sTc3I9zrtXK&#10;u27UiLFGoYU8h5fYOgbLf3d67NNIe75noRcVsKljEclUG1DTcej8fW9xyDb2Sbf3yYnqJZUpKhBd&#10;2sSZLkaSL31j8+xEHSKqKBp6TtFGficmnS+o8bSUSBIYgAAF5C824BsBa9vdeHyb7Hrd57Yw1DVV&#10;JkiXcdPU6Vk5DxUVaupVYtqdfNwCQPV9fr7L9wlJiQeVf9jpTahQ2AAep9h9Lf0/3jkf7Y+yT6Gk&#10;jkXUTw5KurADQRYqFBNmH4P0/HsjNQx9Ol9fU9e9ueLy9ThJ6ioplhE9TQz0KSvEshpPuWkp5pIX&#10;kDiCf9vSslgUP0INvb0back9e1eRAp1722VDVDU6SzRavMrus6xx62EnhSZJJhctIkwYgfQAj+vP&#10;tVc9VBIBFOve3jazSfweuDpB9vBX0TyXNkYzJOy+V1RdYZI0Gl2cL/ZTkkbjGo1pSnTsNaH1697X&#10;/jcIEkqYnanjpaqJEo3YVFTJTCOGKUSSOI4oRrUsQUZgLWHPu7adQOrHSkLwNc9e94QlPK1ShbUy&#10;VAkkEDrKxqIJgwjYQ+NZD5nKlQvLAm1uB40JrTHXqAnA697Mp8OabHyfJvqimdPHSjc8lCzSfc6G&#10;k/hFfwSzvIshrtfpYsqAgWCgACfk9Y5OZ9jST4TcoD58ajom5ibTsm6FfiER/wABP+bpk3NLLBt3&#10;OzwG01PhsnPEef8AOxUM7xkWIIIdQRbkEe9obCLiad0hhSMFSAAqIOAP6AE82/qfeXVvFBGQKLj5&#10;f7HWPNw9xJVu79v+z0QTdsm4auCSeaYkMrH9cgIOvXYXfgA+xOemhamLxqBwvFgOeDccf4+xAhTQ&#10;NLUPyx0Svq1EMDXotsWVrIsikc8jsfI4a7yWIuRYgk3Nx7S1QoRiAbcH8f4+2JLmgNWz0sjg1CgG&#10;ehRoZTNEhP4NwSef0/4+4DPa/PAv/vv6+0Ml6ErV61+3pZHZEihXj08rF6QzXtb/ABI/4ke/JDLM&#10;bKG5va3/ACP2WT7npr3AdGsG3MQO2vWCaupKUfvTxoOD63APN7cWvbj270e3KupPKPywtdSP9t/j&#10;/h7Dt7vyxE5BHR5a7OzALpOr8ukXmuy8HikdnqqdWT/VSEc825H+t7m5DZ81PSmRlIIVj9BfgXPq&#10;PPsqXflmbDCn59GDbR4QGsUH+r06Yts9zY7KZRKenmikJZFAV5GW7PpB+mkm/sCs8jUs8ikkDm3+&#10;NuT9P8D7094zglTX8+mhZEHHH06OptOo+/pKeVfUSl2H4FhY/q+vI9oqet0kgWP+v/rf1PtLLcuR&#10;qr2/b0oS3qaU6EWnowQLC4444/rwf8PbRLXXuSeTb0i/1/3r2hkuiccR0rityMnI6do6ECxAI+t7&#10;WH+9f6/tsqKwKCxbTxyef+I59oJLksGFcdK449PAZ6dIKO9uL/T6/wCt/rfn2wVG4aeC5eVABf8A&#10;JHsve5ofi6f0D16eYsUWH6Tf/XH+9n2zy73oEbT9wl/wNZ/H+9e2jcKcVz1sLkUHUtMFe5tYsOPU&#10;v1+g/PsderdzQVlVAIpFPIBtqNrWv/X/AI37ct5iJAwOeqyA0OM9AV3Ntgy4StdEvZL39HHqsT9f&#10;yPZ3MHUa4EP1BVSP9Y/nn2MrK4OgdEV1D3HHVNnaOD8WSrVt/wApVSB+m/A9K/4AXNva6pZr25P0&#10;Fhzb2JLW5K0U5HRJPHQkV6KDufC3Mo086n49I+q8cn/D2/QSXA/qfpb6/wC39mAuVBxx6LnhNeFR&#10;0COXxJiaQkE8/nSbW/p/sfcu5/3q/wDsPaeZzI2vTmnSaS1ZjrAz6dJyKH1gH6H8WH9f9e3199hr&#10;W+n+29tIZRUEGn29MG1lAyKfmOs88Vufxx+f6W4t7zRjnV/xH15/PtRHKygqcg+vl9nVUdoWK0we&#10;J9P9X+TpgycbTQtGCeQ44P4I+n1+nt1Sa0RFv8f9uP6X9l+4TAAEtQGlPyrX/J0uV2LDND/h6B+q&#10;25HLmBIwAvIiqSB9Q1j+OLH2HmayTxz6QbAmxAJH9frz7Dj3BYMD0ZJMFAI6sV6e62pKvDJUvGWK&#10;xi5BiAvpU8agDc39tyO1Sl/zx/vP+v7B26WxklJyR0fWG46B5Fehj+3p9tN41XxjkXNiTpJAAEfI&#10;/V78LwMDe1j+SBe3+F+faS1s0iAJND0rubsXBAHA/b16sdcvTsqqp9FrLb6sBfhuQT+fb1DlVVCo&#10;YXsQRzz/AMU9qmufBJGry4/7PSNrdiagdA/k+spK2rjmMMlvJqJAjI5+n+uPYfbsqvIrki/H9P8A&#10;D/iPZDfTJIihWB6N7AeGwHmejrdD7clxUMMVpAPobG35H9P8OPbDtyd2m082uPpx+P8AinsPEd5x&#10;59H71IFPToXeyqKJcfrIXVpY3K/Qlxf1afqb/wBfawyMR8evm9v6jj/Y/j2KtpkBjKV8/wDIOiGc&#10;HWTTHRccBUoK54zpPr02IJBAJt+LcX9skVdJStYEsARwSTbm9/r7O9IYEU49JCi/EcHpcZHbVJl4&#10;WsqKWi9RVFUlrEC508m/sTtr7wFKyt5AhF/6/wBLf1tx7jjnX2+2/mO0eOSGslfkP50r0e7Rvk+2&#10;yoyMaD5n/P0WreGx85t2savxRn9IUkrJ+q7KLftuDYXv7Mntve9NXKIpplLFQLkkEgKDY2uL/wCv&#10;755e63sPc2RnuLaDsPoB/EfM9ZD8q8+rP4ccsgDD7fToYOn/AJA5bAVkGMzb2VNQPkkqCxAjUAM2&#10;pgeV/r7EMSiVUaJ1b0g3FmH+vfnn3hbvXLV5tM8ySwyKoJpXGOpqstyguowwkFerM9k9iYTc9BTy&#10;Q1tM0jqgYay12Yf1IIvf8+/GZ1/VYW/JLc/46fofYXkuPBTSPT59GKReK3bk9CTFjIqqVJAsbC4I&#10;I0MD+eCOPfo5QSWFybluedRsBb+gHHtLFcF5NLnt6fkhovTjVY5Y4BpGrSB6bC1+f62B+vufDKGF&#10;/pyLi31P9V4Fh/h7O7Kco6gnIzXpBJF2noP87hxUU8mlSQwtqAF/oxseL2v7kNKeAPobji3Nz/r/&#10;AJ9iI3iyANqoR6V6ReFQg9BjHt0wsy6C12Ng2j/H+v0PuFKRqYswBUcgn8fj882/2Ptq53bw4tIp&#10;Xp5bYkhm4dP2J2YZ5xO4IWIhiLoRzzfm9/fKOQBQSfQt1B55+nNhz9B7pt05uJAx+M/5/wDZ69cq&#10;VFKU647rxxoYAiqQqgKRwACUJHA4JsvvLJOqqTq+o/of6H3Jez25cgFeg9dSlQaDoq282ZL8XuPy&#10;RwLC/wBTYfT2jagmWQWFyXNjwVtfjj/X9yvazizton8QgAfPojkhMrcTnoCpcQMhVOniVlmkOk2Q&#10;3Nx9b3t/sbe86waE1HTq0m2lQoAH9occEewTzFzVJ4jQp58OPRjZbcoBY+nQ59b9V0x0V8sSoeGJ&#10;EcJJUOpNyBqNiPbNWUvkPBubm/04BHP1P59uct7yYyzyCgI+eSOr3NsGwvHpbb026qolNAxun0tY&#10;WQqTf6AWF/p7ix0hjIN7C/8Ahwf8Lf4ez/dOYfFt2XGR8+mbe0KOCR0ittbQljrImkF2Duw0hQP8&#10;DcfUm/t9orhTcn/WPF+Prz7hvdbkT3ZzUVFOhFCmiMnozmGxooseAF50EsLfUlRzwPUf9v7jVsxI&#10;f83t/hwAAR/rexvyuiBoqmjVH+Horvnwak9A9v1JDFMxViCsnJ5vaK35/wBb2wiQeWzAjk24uo/r&#10;xz7mCNSLdKN/q8ug6G8SR8Z6LJUqj1U2pRyCI/Tf1XF7EC6kWHt4VAyKW9PBJIFr2Fx9LHn/AH1/&#10;p7vDvH0oaOvd8j0mmtyxrpr0GuX2DLnK7zmORo/SdPpK8EliVPvECgJKXPI4Y3N/qfqTwT/vh9Pb&#10;tsz7i58WlCePTUjeCpIOadccvSLtWjYQXuYTqW2nmxA/SADYj3mS7/W/4sCP6/W1+PYgitUgChaD&#10;ouaV2/Dg9Atlc5LWyyLIzn6j1M5Av+LG4t7TO7EJoJRb6RPzxcWXj/W+vuReSbgW9/E2rtDA+fQf&#10;3lNcLUXFOkbTQCfN0zFPpOg1af8AUyAf0+nHurjv2mdo52AaweQn/Dg+8/eTOYzFtsSFgG0Acesb&#10;OYNu8WZzTNer3/h60UONooRpDrDEHAFjckkA8c8Hj3XJJmTTZWSHVazsR+oE2vY8f0t7H9hzIWkJ&#10;JofLj8+oz3fbjET2evp1ZUkIaOMgXGgf0+pHJsfyffHIdlVuAKlXIQeo8yfQEAcarH6+y7fd1l8V&#10;ZATp4+fRdZWscg0FRUjrE+NppbmRA1/rdVJ554JB/PsQ9qdvwZiDTNKA2gk6r/X6f2iePaDbOZJB&#10;MO4/Znou3LaKZC0Pyp0y1W3KW+uEBPpewAP+NyAPfPcO7qR4JmWRdX1Gnn8H+v09yvZ7+sln3NU0&#10;Pr0SxWrxzqumgr1MoscIbKOQtrnj/e/r7IT2bu5mrZFR2sSLCxW4Vm/IN7j3EPMW4iaRm1Yqf8PU&#10;obHBSOrD/VTp9AsAP6AD/be0ftHPyivglubCVGNy30BPJ5v+fYJmd3BY9C5U8IKx4dd+7MepN3/c&#10;Y+ihVhf0g/rBH0uLn6+/Qs9RUZHSa6QNXA0npC7twkNdFJUMFOmM6gQtuFP1uObD/X9mSmr6mOkV&#10;476j9CSSLtYAWv8Am/8AsPdt1o9maqKkD/D0ksYB9UoQ8DX8ugUpcZS/xEq9igH6Qo/xsRcexV6Z&#10;yeamy8I0yGPyAMbuVNkPBGrn3zX+8nabf4NyzgaircB51+zrLv2vacUABr5Z+Q6FKhp6SBEMJ50/&#10;pI5v9Db0jj3ZTgXdqGIuDcIgGo3JsvLfX6398tt7A+vlCUoD1ldZg+BFj8Oft6ff7H/IX/Ee1LGR&#10;b63/AMLceyYmlfl0sp69cffO4918Q+nXsDr3voX/ANb/AFv+Ne2jUmrcet/l173y1v8Agn/W/wB8&#10;fbZiUmpA60UB8+uQYg/kj+l/fvKT/iRwf99f3TwOOOq6APxdZVOoX+nPvj5nHN0P/IH/ABoe7iBR&#10;5dX0qPxHrh5G/PP+xP8Axv315pP9pN/6AA/7A/j34wKfLrxUevXMMSt7kDni/vxme3BF+OCL3/3v&#10;3oQKOtBafPrwIP098TKx4sP6k2/3j/W96MIP2da0A+Z67vb6e/B+Bc86gbf4cf7C3v3hYwvWilPL&#10;PXvfTPzYDUo/r+b/AFuD/T3tUbzNOvKh8zTr3viW/oij/WC+7BSDWuer6aZqT173x5t/j7vmnz69&#10;5de98gSB/j7bKVYE9eoOJHXvfE2/P+8+3Rjh1vr3vgWTj6fUfg/8U96NTUDj1o1pjr3vkZPoAxA/&#10;wuLe2ypGadN6W9OualRe/wDhbi/vG0h+hJ/1/wA2H+8+3I0wD59WUU8uuJ+pt9L++hIeTfj/AHj6&#10;f093oRxHVq+XXXvvyHj6c/T3U4FaHr359e981a5t7YMq92nJHlTr2euWlv6f7179f6i/+8+3lyKA&#10;Z60a1OeuiCPrx/ifp/t/p7lQU087ARqxB/IFx/vF7cn2qi22ecKQhz8x0knu4oxVmFR03VWUoaVG&#10;aaZPTYmzfT/XI49vkWAqmTU2r6C9wDYn+o/pf2f2nKF/dFNNtJnhQceiS43+2jBBkUEfb/m6DvL9&#10;t7VwxZarI0sZTUGvICw0tpPDDTcEc394f4O/0uP874/0j9dtX+3t7P8A/W73On+4UvwV4dIP62Wv&#10;+/F9OB/zdJn/AGYDY3/O4p/9V9Y/p/tv6/j3/9Oxcf7D/H3xJ49Z0BdNPl1u2Sfj/Y/8R75lltaw&#10;+n1+n+Hv3Vusdr/T3wZ/8b/0uffuqk8cY6yBLjm4PvoOP62Pv3XlJNSeHXegfkn/AHr/AIr7yiTj&#10;ix9+6tjrgVNzwfr/AE98tf8Ahz/vH+9+/de8+uPv2o/4e9V6tpHXvfK1x9Tzzwf94/1ve+qnru/F&#10;rD/Xtz78Bb8k/wCv7917rr337917r3sPO0Otdtdr7MzWzNzUcFTR5WjqKeCeSCOeXH1c0bJBW02t&#10;SUmhkcHi1/z7FfJPN+68i8xWHMOzylZ4nUsuoqJEDVZGIPAgkVp+3pBuO3QbnazWlyoZXWgqK6fQ&#10;j7DnqZRV1Rj6mGqpiUeFwSEJUSpYhopObFHJv/r+9ZvvXp3cnQe/sztDNRymjV/LiMrJSTR0uUop&#10;U8sDRSMrx6tLKCA3BuLD31y9uue9p9wuXLPe9qkGtk7461ZGBIIYimcenCh6xu3vYrnZb9rSSvhg&#10;mh9RxBHQ5YrJ0+Wo4quAizqC8d7tE/0aN/8AagR/tvYGUf3zZCCCmdJ2qCeC9o1BBc6mYG2kD/Y+&#10;x6jFWIPn0TnSaV/l05e3mSsWqnkoatoUIcxPJr1JHZ7HQtluLiw921a3CjLVp/n6aKkNVeHXvaFy&#10;0CQVbpFKsyREhHUEK4v9G5Nz/rEe0rmkjJSgB6dGBXz697Qu7tnY7cWKmmvHDWoyqqBA0kgVWa+p&#10;mBHPvzJrUnz6SyRkkjy697JlujbdbhJWRoiNephdTwpY8H6i9vaemmgPHpHJGV+zr3tKRCPTHriX&#10;UOeFBJP0vwPxb341r038uve+Qij1FjYDUPI7EnSLjVYfk+/NnPn1oipHy6976WaEkyU8ZaJCy+WS&#10;wd25UKotYi/PutaipHDrZzTr3vkJZShLxNEbBla/IB/IFr/j3YdXBAGkjr3vGh/aZI1lLuwtZOAf&#10;97tb/H3rhkdVYANTy697zNC9oyzrH4xfQ6gM97Eqf9tx79U+gr16vy697yx1OnUwhEbWtH42ZHBH&#10;0cMCL88jjg+9aTnUAT1r8uve5FHWV0fqpa6dJh+pGqZDYWv6NRci/wDvj7sFOnSD17SBw697xvW5&#10;R3SbUZ2WTU6VYjqC7cx+ppULMoX6c8f7x78BSvr17h173wkr6uVXgP26Fy2rTTRD82Gmy8AD3pg3&#10;DHW60zTHXveEgpbyKNIDMAikB7KbXvqu1z+Le91YcadV49e94BIHVYzG6h1LaHW3jB4a0n1bUP6/&#10;g291qDWta9ep5de95IqamULMBB5iwVItLCLT+WY673/w9+GRnqyinl173PkofDTpV/xOiIlBMtLB&#10;ITJCguRGytyhcgAe90FPnXr3XvcEiSoQsxSJBcRhmXWjW4BsoDm/J/P+t78CRjy61XIqeve5DwQr&#10;RxSzy0sQs1oonKVUpX0+qK5v5dd7/wCHvx69UVIHDr3vDFFTOGjgQQMCoMbx2C3FyzSIQSoA5vf3&#10;40I61pI49e98Y467ySyKZDGqH7eTxnxQqo0tIltNw1vqb8e907SPPr1K9e951HhUJUTyQzEvJPNU&#10;GRYdARnTSY4pG9VrW4vf34ABRmp8+tlfXr3uLaCtlPjihlIjaVbUrtZLWLsZIiJS30U2HHvwNCR/&#10;q/l/l6qUDihAPXvfVIn8Lliko5qnHVQvIK2jqqvG5FCo9RR6d6YKt+TpXUPx/T2zLbW8ylZYI2U+&#10;qqf8mfzr1dGlibVHKyyeRBp9n/FGo66sP9ifz9D/ALcW9jTtf5L/ACL6+hVNn/ITu7CMpjFIuJ7I&#10;3TFj4NDqqo2OnrZoHRFaxAXTxyPYS3P275E3bUdy5R26ZmrUtbQkn8ynRrb8wcwWZUw71cinDvNB&#10;+XD+XUWagoagkz0dLMTe5lp4ZCb2vfWjX+ns2GwP5sHzy2HLT37sn3xTQPBrx+/NtYbOieFCHPmr&#10;hS0OWZZG9JYS6ieb/U+453f7tftBvAY/1XS2cg5gdohU+ele37Bpp5AU6Elj7kc4WbDxNyE0fpIg&#10;J/3pAr/mD9tRXptl2zg5QwbHwpqNz4dVPze4IEDRgWP09na2j/P87ppIYI949FdY7m8foqqnb259&#10;xbVndlJ1yPHXxbkpadj/AKkAD+nuI9z+5XytMzttHN97ASahZEidR+wRsR9pr8+hPbe8W4KALnZ4&#10;HP8AQkdf8Kv/ADFPn0xz7ExrsTBU1kN/oHeOZB/gNSCS3+ufZn9nfz/On8i0EO/eh+wtqGZwslRg&#10;dy7f3dTxqFBMjJNTbdnRC30uPp/jx7j/AHb7l3NECs20c32VwfIPFJFX7SGkH8uhBa+8OzyMq3m2&#10;TxHzKkSD+Wk/sB6a5dgyg/sZGNhzxLA8Z/wsyNIG/wBt7OZsX+bx8Ed8RUwn7bm2NV1CRn7Pfu19&#10;wYMxs4B0yV0dFWYpdJNtXn0t+DYg+4q3j7svvFszOI+WlvYwT3W8iNivkGKOfXCVpxA6FNp7h8o3&#10;a/8AJXSJj5SKyfzK6f5/Z00VWzM3TsPFHDVxn6tBMqsOOB45xCzG/wDT2bPZ/wAqfjRv4RDZvf3T&#10;+4ZZlQpS43sTaktf+6bRKcc2WSuDSEHgx3uLfW/uM919vOfdmLfvTkrc4VHFmtpgv+9BCp+2vQht&#10;972e8IFpultIT6Sp/n/l00SYTLQgmXGV6gEjV9tI4sPz+z5Vt/iSP9b2OlFW0mQgWpoKunraZxqj&#10;qKOeOpgkTizJLCzoQb/19hGSKSFzFcRlJR5MCD+w56MgQQGB7fXpteOSM6ZI3jb/AFLqyn/bMAfc&#10;n6/4+9VHWxnI4ddEmx9IAFgTb6f65/BPvoWJsLE/0HJ96JUCpoB1uhHEHriRYXPA/qfp/t/fY/4q&#10;f9seffmFCoPXlFSOvEEg2BPB/HvsEHm/HPN/99f26ZFQAHpScdRlhdybAggn6j/evp7xsT/UAf7y&#10;fr+fpb3Xx0z1unr1lFI35JB/1vfmkFwVA4N/z/j7R01RlSxoeqIrA5OOpyr9QVtcWvaxHIPH+PHv&#10;Hf0/qX/gtjf6/T3riadOY6zkg/2Uv/XTz/r/AOv74n/ED/ef+K+7gAeXXgB6de5NuPpxwP8Afc++&#10;r3+vPv2B5de669+uPxwP6D6e9Gla16913/sB/r8/8Vt78Ob8jj3osB1vrr31/j7tXr3XrX+nvGX/&#10;ANgP6/n/AG3vXHz6r/g67AJtwbX+vuJPXQQAl5VAH1JOm3+wt7Vwbfc3DBY0yfkeks13HCCWP8+v&#10;OY4+WJtzexFx/tx7Quc37jsWshM0N1BsTLa9v9t+PY+2D243XeJI9Nu5FRwFfMdBjceZbW01amFf&#10;t6b58xFASqn1H08EE2IuL/X2Am6u7qaBJY4ZluNa38/HB1C3F/r7yU5N+75dzvG91aMEJH+h/P7e&#10;oz3v3DhjVhFL64r00SZCrqGMcEcjsSFLEk8MAAQBYjg+yg7+71WPytLXqE5uv3DAD0N9Rfn3lzyb&#10;7NbNtUcJltk1gDitPX5nqId45yu7xnWJjx8if8/Skw+0MjkSs06uEbSfULgXLXtccfp/x9kO7J+T&#10;FLR+ZYK0SvYldNSwH9P9t7muy2fa9si0QxJUeg6Bc0s9w2qQn86/5+hXxm1aKhRfIiO4/oi8cfkk&#10;G59k93J8i8nlJJI4Kp1XUy8VD8Am45vf2vNx2kLgU6tFEi1r0po4IolCxRogH00qoP8At7ey47s3&#10;7kq2SWSWrkYuH58zuCCQwJuQAefacszZPAdKhQilKdZf9iT/ALb/AIgD2CWX3YwLF52Y/wCLcf7z&#10;zb2nknjQeZPWwnpx697B3e2c/itLRQsQFjqXlBI1DmMx3AN/UA3tDcSmRQCBT5dPQrQnr3sNYReN&#10;GYKBqdfNbSSCBYNoKgjn8+0LUx0pCj1PXveSbhJEeUKPGVV2Z2TUrBlYhy5Uk8WFhz9PfhnHWyMU&#10;697wuHZGdX0nWpKKDNcyvFAVYxx2gEYQMCfqVAsT9ajV8uq8Ps697Ue1oFnws5khq4okzFOk0oqB&#10;FA6yU0kSQU0bQObo5kfVqDAW1A6OXl4A9PxLUE5697W9Q9RqV2eqLRViSmk1uYHiMI8b1EcrSMYa&#10;cJ6bG5Lkk3IIvTIpw8+n1oCKk9e94I5ammk0ovrgmqZC1MVZwKzTOQ3jRRGVqOLmxJPB/HuwUVp1&#10;vK1/b172OHxkrPsO+Os8ipAlh3nj3kmkaxZGivoRwzNw1YwFzz9Tf2dctSiLftnlHFbhD+xui3d0&#10;WbadwUg1aJv+OnqHkYfuaCspyLielnhYf6pZYnRh/Q3Vj72Ptp7meprFBlJu9rBr/g/Q/U+8nYd0&#10;TXQNmvr1Db7e1GIFPs6APeO1YY8bLphS+l73VOOfV9APp7NhQ1DTUKlVLEopPJt9B/r+xINwTwQC&#10;2Ptz0QtZN4pBBJ6rqzuPFJn5AdQVJXAvYf2mI/AHuCcdVVUnpjPLW4ubi/smu98hjr3fz6NbXaWO&#10;nt6fBubGYylJnqogY7k+oL9B+bk+1HjdlVVQQWifm5JKXX6fk/n2E77miNCQpFT0JrPYy2Cv+r9n&#10;QX7q76weGicCtp/SAFUVYT8gfSx/PsScR1+ihDIg+h/3UG/A/PHsGX/M57iJM/b/ALPQktti7RVe&#10;ikb5+UpZ5oqKoPBHqiqC4+r/AJJHP+txb2INHteio0AKRll5FgNR+n04NvYQveYpJGNHOft/z9CO&#10;22lY1oUFP59Faz/c+48/I4jqqoqwBVS7W1X03+o5s59pjekNNT0EpGklYn/AF7ob34/w9rdm3B5X&#10;oXJzn/Y6S7jYrGMCo6Hf46VObyO5aRqhqgh5oDqLObaZVN7Elfzz7ILvmuhSsnAsArWFj+GUXP8A&#10;sB7HUV0WQZ6CUkILMDjPl1f31njJUw9Dq1MZEbVcX4v+OPr7BbI5qCHUWlWw5+pH4P8Aj7Zmus4P&#10;V0jVBQDodKHEyMq3U/gH0/i/+t7QOU31jqIEtURA2vYyEN/vZ9lz3YXJJ6cAx0o4MPa1/p/iF/2P&#10;4/B9hNn+46GnDqk8ZI8n1nItpHH0t+faR70GoBx1sFVNa56c48dFGPoCePwPp/T9Psvm6O7pWLCK&#10;pI4JAFQbfT/AD2XyzsxwerBicgdvU5Y0X6KP9sPaEx3aNdXVa/5S5Fwf88x4LDixvc+29bH8Weva&#10;a5qa9c/dhXx23HLXT0xaRjeQ/qYk/RT+COPb9vIVlBLGvT+ntFR0gexKKOq23kAUUkU7kelfrcWH&#10;IPHu1Ta9QXooCT9I4/yeQPofz/X2M7KaihlJoeiW6jqxp1TD27iVOYrQFI/enawAA1NfV+PoLexE&#10;pJxwb/j/AHr2JoJvhLHBp0TTQ1r0TvcuJH7hK/UuP0i44t/T8e1JSy8An/Yc+zWJskhuiyRdBp0A&#10;e48WQZRpI9R+qj8AfgC3t2WQED+vt8yACp6bp0GEtI0ctrH8244+v+x95VFyPp7b8cE0XpmTNR5d&#10;NtY2i4N+LHj6HgH8j3zJ02/5EPezcIAfUdMGLVQH4fP59QoYDUMeP9YWv+q5Or8e86VIVCSVP1HN&#10;/p7I7+bI9Kk5+fVmhq6hK/l1Cm27NPXwNDExPkQ2VRybi5va3sLNwSq1SCLX1Xvf/H/XA+nsmSUF&#10;yD59KpgUiJI8urMelsY9NgFWWIqSgJUqL8KoH4+lx7mYuRfCL8nj6/4D6e013GKFiBTpm0kfxAur&#10;pt31QSyVzhNQUt6QBYcML+23L1wj5BF7G1yeOf8AD2QSShNRI7ehbaRF8+XSz6+2t90sXlTUWMd2&#10;0gn1KS36lNib+2KjyLzSlA3+P1P+2+vPPshuJWdmDGqeh6P44l8KhXoXsztKmx9CZjGqiPSFssYv&#10;xzeyfU+3TKYqSsg1XP0B4/Nx+bg8D2Vu6qp0qAT1u3jWNqcT0mtobzpcRk/tzIV0lhYuAByAPpb6&#10;+8WCwkkEhY/QN/T8Wt/T2kAJoadLZJBSlepvZPYVHPSCLz3LKQR5V49d7EXP0tx7UtXTsylD+Lj8&#10;/T2a2chjbjnpBLRxWnQJ4jKQLJ9zqNmbVfUPoTe9yP6e0rW42VQ72sP9a3HsVW0viKjnh0XSAA6f&#10;PoVsDu+ikkSmGl3NvqwJ+v55t7Ss1e9A9g2k8+oE3/r/AFt/vHs1LKQp68iKeOehcotvQbhhJeNS&#10;jAAXRGUc/wBCrX49rDb295YXW9Rb/XfT+Lf4+wxvXL1lu0JS5VSvoQCPt4dLbe6ltXDROVHy6Bnf&#10;3RgOupx8eiYEFZIo0Um7k86UB+h/w9mS2n2OrpDFNMrr6FN5TdebXHp94de6HsBb3ou7mztvJqAJ&#10;8vt6lbljn2W3aKG4JBqOJP8An6CfAbz3n1nkY4Z/vDTQzxhfUwQxo1zcAD1Afn6exyoclR5OFXSe&#10;J2b+zruRb/CwJ988uffa/c9hlmX6SQKCfwUHWRXL/NNreoncK/I/8X1Yl038hMTuKOlp6ysggqHB&#10;DpPVXJs2lQVA9LN7nFdGo20gA20/k/8AIvcEzWc9nNRs93ocdD5Z4pUXRxI6OVR5Gjy1IHp2je8W&#10;pWidXUm/59I/23vuGVS4ZSQw+ik+k8G/HB/Pt+K5ZCqnhXqk0VFoBjqBV47WjFCwsPouk/72Ppf3&#10;JDADlj/Xk/43t7O4rzRGagcOi3QS1KCnSMqcMZZkWxuZBcqB/X8+nk8e4ssjO976Tf6C1/r+SQb+&#10;w5d3zNKwVjTo4jtxoGOhCxWGWCmDMg5QKeFuQR9fp9fclXvGtrfUkjm35FrXv7FXLslXDE+X+UdE&#10;d+NJanQX7/pE8UgA+jqRwLg+OT/YWt7h1DEBlJvYL9b29RN/pzwPczbNcLHRwegvcIz9E+3LhZqh&#10;39OoD6gqdPNrf7wfcanjTXYBTx9ef6/XkL7Md33kx21TIf29VtrRmkqemnbmy/LWwxrF/u0MbKDa&#10;/wDyCbe89Qo0aRwdDAgHn6jn/D3EU+7G6v8ATrqobj0JI7bw4dRHRvcHthcVhl/bAbwH6qn10g82&#10;A/I9sL6tfNuDxa/4Atf2Ora+jtrZSONDXovaLW/Dz6QFZh5MlkLFbr9PSAfoQvN7i5HviXUkL+eP&#10;ZZPujyBu/tP29OrbUzTPSnoNprTaJDCLj/VIo/1vwPebyrEhvy3+P1UW/wB5B9kE1wzyq48j0YLF&#10;2Up0s6bFeSIxhTyD+AP9a1x9PbWZllZhe/8AXn/Yexhsm6GGaGnA/wCEHojvYiwfGaH/AAdB9vXa&#10;Ilx8zFSGVJeAFvpMZJI9JPA98I6bVLqP0F7fT/in+HuX5t8ih25SD3gA59ePRBDas8+eifptOoqc&#10;69Oqt4llYE6RqNytrX4/H9PeavqlgjCADhRaxsbW5v7CG2Xku4350OaagOjK7hWGImnQs1u0ocRi&#10;vI8KBzFy2hA/C2H9m3PtPUuREktrj9Qta4/p/Un6e8gNv2mSC18UDuoP59AiW4V5GUfCTTok/Yk8&#10;M1RJA0qg2caTYt6WYqL/AE5/1varppFZF5N7X9X0v/QcDlr8e08jyrKUamn/AFfPregFTTy6A6vx&#10;kSxSTIWJsSwupA4NrWUH/efbXuGnM9C9hwwZSLXIBS/1tbg+xpynNHHd/qN6ef2dEW5odLAjHQdT&#10;Vk9DkYJQJAiutySLfUHgBVPPuvvu7a7TYyslI59RJCiwsD/VSR7y65cvNUUYDA0X18/29QpvEaGd&#10;wVGD1bj8Oux4pspR0GomSRYwLsTbSAP06r290Xdj51sBvCWmZ9AErD9ZS4EjD8cH6+x7t+4NHcJq&#10;fHUfb9YB4ZWVe6nV1FMwaCIj6GOMj/Yop/3s+586Uu5sSsiSKZPCDqvqa7KrfX88j2OpCl9ahvxU&#10;6jKFmtboxuMA9Z/aHppZ9tO4M7BeR9bD+vH59hMwfTTMdRGehLJAl1CpAzTr3vBkN9PLG6eZnsD9&#10;JSfoOL8D2JId3aK30hh/q/PojbbKSg069YD6C3svu45ajKVZZFc/nksfqxb/AB9hG+uDM5ANan/L&#10;0MNtj8CMCmKde9vG38ZUwhHMR1WW5IN+LH8W91hjYrUjoyaQHzPXvZweo8zPRVNLHLqCq6ggl7fi&#10;/wCRb2/GqiSnl0w8gZSAanqFXwCelnT8uhH+8Ecf4+7GdoVFNm4qeNtJ1AEjTq+jKBcE/wCx9l/M&#10;cot7CZq8Er+zp/aI/EvQTwp0WbelPU4WokngZwfpwQDpB/qLWP8AX/D2fPqPY2Pp6eKsEUbMZAwB&#10;QKeVH9B9OffHr7ynMk8u43Vqk7BB6H+Imv8AsdZxe1+3IbaJ9PdSv50HU7Ymaq8mxao1egMAGLE8&#10;Kp/J+nPsz1JAsMaxjgKoAAt/vPHvAi7lM00spPFusgo1CIAvDoZFFxYggD6fj+v9fc9Tb2i8+PTo&#10;yB1z0i1rf7Gwv/yP3yL/ANPfuvUrx646B/j/ALx/xT33r5/w/wB5/wB79+69nroJ/X/eP+Re+9Yt&#10;x9f8fp73T59ez6dd6B/j/vH/ABT3ivcn+v8AxX37PW+uQFuB797116o9eu/fvfuvde99XH9R7917&#10;r3vo/Qcgm/8AvHPvYpnOetr17339B/re9Vr1o5PXvfrj+o9+48Ovde99FlH5Hvwz17r1r/T31rAP&#10;+Btb36q0rXrVeu7G9vz7618249p2nANB17PXIIfzx/vP/E++DSC1ha/++HvSuoU1J68euRiOq3+F&#10;/wDffT3iDfg/1968VtJApUde678em173+v4t/wAT76Zhf/Wv7osrHtNM9b49eKg/4f61h746r/73&#10;/j7WxsoFanHWqdY9JuQAffv9t7o10uQo691yCfQn/bf74+/XsP8AW9sI0r1AYgfLr3HrnYfW3+8f&#10;199owZrK92J+gv8AX2ZWthcTkKsBIJ4+vz/PpPNcpFXUcDrBUTRU6PLM5RArOSSAotc25/1re1Nj&#10;sO8zB5ApH5JHpUcG5v8AW9/8Pcl8tcg325yhViYVI4iv+ToG7zzVbWik1HD16Lh2r8gdq9f42onr&#10;8nSwGKGaQK9SsTFk4BK3JKn/AIj2q0egxy6VVZJAbFV9IB+t7fWx95Tcl+wFzeJBLcQqE+a/P5jq&#10;FeYvcqKEyhJBXyFTn+fVGnyb/muYnbU2RxmByIqJUkEVoK9QFJDAlRoOi4tb3Bq83UsGWCLQPSFC&#10;MRcMCeb3N/eTOxexvLu3RRtemJTpqTpFRkD1HUK7t7j7tOxFtA4r51Pr/m6px3v/ADI+1N55GVMQ&#10;+UEZMjAR19c2q8jSC4jUJbT/AEsPad+9yn/HGT/O6v0t9bfq/V9bfn6W/HsZf623IFKfWw/Bp4rx&#10;r9nH5cfn0Qf1y5l/gk41+I/5+k//ALOD3xp+mZ/4tf3f/AnJfo81v9v7/9SxNWsQb++JHWdZNet2&#10;5l1W5tb3yd78fW4/23+w976115V0m97/AOw947/Qf09+691y99e/de6975KT9Abf6/09+69173mT&#10;+psf6WP/ABr37rYFesL/AKj/ALD/AHoe84N/fuvEU64+/X/rx/T/AB96LAefWuuwpP4Pv1x7rrHr&#10;1rzp12Eb+n+9f8V9+LAfU297DVNBnrfXRBBsffYKkA/g83J/IN7j/EH21Iz6gvWs1Ap12oGlgeRc&#10;f7ySfz7LN8nvjvt75A7FqcXUQQQboxolqdu5drLLDUpGSaeZwCWgqA1rG9iLjn3M/sx7sbh7XcxJ&#10;cSSs2wzgLPHmlCcOB5MpHlx6D/MnL0O+WehkH1K5Q+nyP29PeCzcuGqw6ktSSWWoh45W4PkX8CRf&#10;x/h71pN4bWymx81kNt5yhmxmaw9XPSzxt5ElV4jpWRSwQsking2sR9PfWjbN1sN62+03LbZRJYzI&#10;GDCmdQBPCtCK5HWN91azWFzNbTxlXVyP9Xy6G6CaKoijmhdXikVXRlNwVYXH+sfYcvHKjNIDI6kg&#10;u5JOmzgnn+pU3HtU1Y2BQHR8uk+RQr1l98q6sxslJRiOF1rtT/cuXYoRcaWUX4v/AE91lMbr2V1f&#10;PrzE0qTXr3vBQ0UldLMqSQxLFTyTN5m0q4T6qv8AVj+B7uhJUEfB1r0BHXvYebq68hztFVZSUIsS&#10;FUJMpA1fnSPwl2/23urqtCwHSeVAWp5de9k/3JhJ8XVNFTKpp0dyssZLAqLFbG3N1I/2PtkYNekc&#10;i0yBjr3tMBKl1UNp+2QOzlgFkkvc88c+9gdUpTr3vGjCWG2lYolkLWW1+P8AD/H3o+nVQDq4Y697&#10;8zNOdSuxUDSoJsbD/D+nPvVNIr5dWYkCoOOve/AOEZwWjRHVLqbXcgnhTyQtvfq16oCSaU4de98S&#10;l7GdmZ3/AEuHPA/oR9Pfj5A/l1cmuOve8hVUT9ayEsf0tfQth9fp+b+7g0A6t5Co6974+RUjkjjT&#10;RqKqZluJFsCLBh9R7r1sY697yzRTTurNOGj8cekRkI6qv6i4sLXN/egcsOqMCa0697iOjsH8bSEj&#10;9JHLBV4Av9Pp70et0wBXr3vMiugS7mzK1yX1ALYj0q36eT/r+9tjHWqde98lqoKcN/k5mfSqIWLG&#10;2n1Frk2tf/ePeiaKuMnreABnr3vosJh5JI1SQkeJV4Qf4kf196FT5dbpXr3vA8BVmM0wEiKXVlF9&#10;JX1+q/7ZPFubD3vBHcM9VIp173Mjhq56eCd5qJvMJJI4Ek9YT1KGmUKvjY2vx/X34AnJPVKGuRjy&#10;697xywxfsvJLG0gSwhVgxufqFNr2Nvr9R78RTz6t173wjhyM7RR0Ip6RzIQZppF0wU6glzZy3kdh&#10;cC4+p964+dOvEEjr3vtHyQkfyVTyRrGUZ9YXUrXVESFBoLSHn/Y+95r8+vAEcOPXvcqT7iRB91HF&#10;9pGXUMY0FWoiUMI9ZcNIvP1Iufejq889ez58eve8bMsrWJkSm4UX8h1BBYRlYgxWNTz9ffvt6uNI&#10;Hz697yinpJdEUVfilN3QLWyVCaQ0YYu7TQ6OAv8AZbk+9ZqKHHVSF/Pr3t5pNr5Oenp5aOSCpFWk&#10;siRUVVjZKgDUzhWikqPNDfTwLAtf/D3cBvw5Hn14Z697jVWEzFEGeox9W5kmjjkjqkCIkYIHhmNk&#10;Kpc8sp4Yce9Uc6qeXl16gOD173DjjV9ERpYYEpkmYU+NUFFe4Pkqp5mQsgH5LfX3sA5DcevUUmgH&#10;XveP7hY5EeqiFTbXYCQCRYVXgf5NqMN2IAax+p9168wUcBXr3uM1bUKfG8FPRQ62ekoB900sUEun&#10;xDhlimD/AKvUzk2/F/dgTTJ6qtGJrjr3vGtNDVyOJYluGeSaWkpYkl1qgaFJtctGVIdL3GvSPfiA&#10;y0bh6cR+zh+fHrfwmqEhvUEj/B172K+wu6O4utKhZOte0Oy9mNEJY4225vLM4/W7ISEelx+QhoxT&#10;LMA39pjx9fYa3flDlXmBHTeuW7K4B/35DHIf2lQR+R6MrLeN224hrLc54m/oyNT9nn1hkp4ZQ4li&#10;ikWQAOrxoysB+GBHqH+B9m12l/NJ+fe1HjNN8iMrn4kChaLeG1to7qaQhl8cEtTlcRPkn9I5YTLa&#10;1+D7jbcPu4+ze5Du5OSBqcYJpof+MpJp/aDjoRwe4fOEJFd3Mn+njjb+ekN/Mn1J6ZpdsYKbSWxt&#10;MjqLK0AkptItawFPLFb08ezU7A/nqfKzBVMcHYWy+p+wqNSxnmhxGa2fkpVRbLElbiqzLYqOqkb6&#10;A0ix2+pB9xxvH3O/b25Vv3NvG42THNDIsy/bR1B4Y+Ly6Ell7u71BRL3boJovOhZK/llfzp/g6bZ&#10;Nj4V31oKmA2teORJG+p+jVMdRYc/S3s8m0P59vVFXQRT9gdFdh7faMiOvG1dz7U3YImuP3Eo8w+z&#10;qpI5nI0ancm/19w/u33KOZoQ0mx84WEyZossckTfKvhiUD8wB8+hRa+8e0OyrdbJcRsOLJpZf5lP&#10;5V6aZNiyR3+3yMbA/pWeJ1a/9NaySX/23sxOzP51vwT3WyQ5PdW/diSMSpO8NgZRqWNwNQR67as2&#10;6aRRp5LFgo+hIPHuON2+6h7w7YjSQ7Xa3dP98TrU/YJRFX/Vx6Elt7p8n3Bo95JAf+GxsB/vSax0&#10;2y7NzCPdPtZh/tM+k/T8iRE9ne2J8uPi92fBHUbG+QPUef8AIyqlHDvzbtFlCWsQDh8nX0WVDc8g&#10;wah/T3Eu8e2XuFy+WG68k7nEg4sLeR0/3tFZPLhqr50oR0LLPmLYtwANnu9u9fIOoP7GIPTVNh8p&#10;TkiWgquPzHEZVPJFw8epPx9L39j9SVVNXQpUUVTT1tPIodJ6OeOphZSLhvLEWjtb/H2CpUeB/CnQ&#10;pJ6EEH9lK/tFOjgMGXUoNPy/znpvZWVtDJIj6dRSSN0cLx6rEFbc/wBfea4uouORfjn82v8A61x9&#10;fbZODUdWGSB11Y/0P+295CVP1/3v3Sp8j1vSBw66IP8Arf64P/FR7xvIb8cA/X/W/wBt72NR4nHV&#10;aUFevWv9PfWpQAAR/gL+/Uqerg467sf6H/bH3wedU5Yr/wAlD24sTv8ACKnrRdVBJbrsKSeeB+SR&#10;9PbZUZaCG48g4P0DL/xX2bWey3V0w0RkqfkekU99BAKyOB+fUaargpwWeUC3H0/qL/1/w9pXK7wo&#10;6KJ2aYLYMLnT9dJP11Dj3IWx+2+4bjIgFsMkYNQeP2dBbcOaLOAf24x0l63dNPTnTFJqupa4039N&#10;/wDeTb2V/fXcq0flWOp0gAtcOtrEGw4c/ge8sORPYOOQW01xbqfXJ9Ook37n1h4iQykj8uo1NUV+&#10;YYLCJ7N9NKmx5vzb6+yZ7/8AkFTUqTtLkTdRILF1P05+mr3lRy37X7Rs0Ka7RK1Hl1FO5cxbjfsS&#10;Zjp6EHCdfVNSxnrQVVir2ZiD/vAHJB9ko3p8n0L1C01WzG8gHCk3J0j+19b+5QtbGyslVYoV006D&#10;7eJJ/aPXoTsdtLFUIU/bo7rY6muSSDxc3/HsmvYHeeYyJmIrZwpLCwtYjTY2sf8AH2+0hr2qAvy6&#10;1oUcB0pY4o4VCRIqKPwot/yP6+ynbj3pV1zsZqmU3W12YhfqePr9fbRlpxOOqsmpqkY6ye0NDuXT&#10;IF8puePqGP1t/r8+2hOhbHVwgFMde98cjXVddHaLyHULAAWuTb62Bv707yOKL1ckDieve4GM6+z2&#10;4KjTHDMRIQoJ1W5/5BI5v71HaSyUJU9MPcqhI1de9t/dXV+S6+we16ytpzGczW5GONmchnNJBQsY&#10;1BVb/wDAgHj+tvftwsJLOCKR1oXYgfkAenLK5E7ygHCgfzr/AJuurj6X59l4QcAGNSp8jJYnSFfw&#10;aQxdGRXV2/NrXv7Jvn59Gaileu/chGKTNodFZg6RFzHIqNLGYXeRCTE6sGPpAN/6D3o1Axx62aEE&#10;Vz173FEapEQ1NHJF5IZWMHlAVZA5ZWKtrhTW9xcWvyOffgScnj1QcCOve1fsoSfwrR4KOV3zFO0H&#10;3clRKF0a38oVaxOKeU+XQFDSSqh/SCQ+nw9OwtVSRjPXvaxjeKeKnkjiaOOeNIleqnqpJNIWtAmk&#10;XzuQZFQuysxWM2CgaRa3EGnl0qVRg+fXvfCMxLGS3rVjIgWmdrs6FmQwiqcFiY4Wa7EgGx92U0ye&#10;q10g/b172KPSzTw9vdcO6yCpfemFjeFtLtT6aqNBCpj16hHG6KWFgdP0HtftjFNwsJV8pl/w16Yv&#10;Rqs7geTIR+0EdcWtpNzYAXJ/oBz72Req9qV1ZVQuyMbMLm5t+PyOPcwG+miYEtQjoCfTK47F6AXt&#10;nd2OweHqmnkiUrC5AAUu2tS44JFzb6+7BttbLkakiR4yQRa+o2/rz9Pb9xzQY4NPi/s49Uj2UGTW&#10;E6o67d78o6POVJgnGrUCt/SbXYWsrEEcexLx+zqeEq7xrcWvcL/W/wDT+vsEbhzNIxasvR/a7Mi6&#10;ap0UrdPyEzOT80NJWOAyvYCNRfULD6f09qyHH0VIAdEZP+vb/D6Djj2Gp94uZ8B6L6+fR/BtyAU0&#10;9AXX7i3NuKT9yoqHDMDZhpjH+HpHAv8AT/H3wqMlTUoPKqL3uLED68fX6+y95ZHBOos3RolsgUAL&#10;w6ecF1rns9KpaFpC4/1T82sfwn+PtCZvfdFRI95QSLfQgf15+o/p7sIZGpq4V6UrDXNOja9cfFfI&#10;5Rqd6iiW92JYtIRp1J/q0te7ey9b77Tp2o5wJuNEljccaVP4Lf09ifaofBKkCnRXucIEZ+zqxnpf&#10;4v8A8CraWY08Y0NHdb/qLEfT0g8W91tdn9wUdNWVI892u/0sP7Fvpqt+PYnW6IFAegFONDuaefVp&#10;e2Np0+IoKWJkVXiReBe4sq/1/r7KJunu6RmkEVSy3HBv/tJ/N/z7SS3bE0B6Z1E8OPSzSGNOFWw/&#10;p/vPsAM72tX1V7VTk/0Dcf4e0jSyMKautGp4tjrKBbgew2q93ZCrZ9U7gEm92v8AU/439skk8eta&#10;V697SVZXTzN6pWa4+t/8f+J91clcdOjz697Uu2WYS3vexU8/X6j/AIn3eKuGJ49WHl173aF8Xpna&#10;rpATx5T/ANCj2ph/tB0tALRPTyFeknvUf793Jn+lO3/Qy+7gNtSFaKmseGij/P8Ar/X/AAPsV7eT&#10;oKn7eiiVC9SOqge1aYSZetutz91Vf7C9v9h7EejkPpN78Dn/AFrexBBMGUIfiHRLMhDk9FH3NQeq&#10;U6CeWPA4/QPr/re1NTSkgX/29/ZlE7L8J6LpY9ZoegE3FQqdYK/k/wBePp/T28RScDnn/X/w9viQ&#10;saHpKYjwPDoJ6+gVC3o5AY3sfp/re3CJvpf/AH349uVqOmmGnhw6QeQgB1AKRYkWt/rf8T75ym68&#10;fXn37qhHWLHpolA0kf6/54PtirqpoI2F/pr/AN5v7IN1mIJPpT/L/m6XWkdSCOPQ4bA23DmaynDx&#10;BypRje4vcrf6f0v7CjIV7y1agvxq/qPpf2HLScyT6aYr0p3KJEtixFMHqyTaW0YMZhrrEFIjvYXt&#10;yo4B/r7UOMdmjAXkeni/+B/4p7PLqIm3qR0F7SYC6Uaugq3tSww1blhYgkj/AACsvH9fz7wZimd0&#10;va+pWt+bfn/Y+wjdKfLy6H+3yAqRXp06/wA7BHMIg9grp9ber0sOP6W9t+ExxM6lrC1/6/1/r7J7&#10;iIsNWnoze5MYp+Dpab+3THDi5Fic6mIsePwh5+pvf2KSwU6workCyi92H9PZRNGQxqKjryTE1pw6&#10;Jc+VytTlZpKXzm8hsUQi/q/PB9y6JKKxVNF7WuGF7gfX6/X2wkbK2rUaHy6dZ2YCvSc3fXbn8yiS&#10;GfRpF3MTWPr5B4+o98Ho1kc2Xj/XvcXP9P6+zC3RvEQ04f5em3kCoR59YE3VLR4phJMVkjjVTcW9&#10;QW/0P+Ptlz1MkVM/pNwvHP8Ah7GFpCVhVqdFRmDS6a9KHqjcFVms+gac6FkLEAgXCutxccWN+PZd&#10;twTv90yi4t/X6C1vz787spODT/D0ZRgaagZ6tm6/x1OuKgJ0k6Qb6rk6l/oLEnn2wQ1ssT3VypH9&#10;CB7dUimOvGtc9LesxFPUJoMSOLX1EE/6w+p49rvCbrnpni1S/Qraxt9D/hyfepre3uFo6Aqa1r02&#10;NUZDqcjoB999T4/MwVRSiiLlJCDZw3qUj6i/Pswe0+w5ovDaotZiLXU31MPpfk+4S589pNp5ihmP&#10;0SaipofMY6Fuxc3Xm2MlZCIweic5nZO4tg5H7vENIkULrKY1d7/tnXaxUn6+zJYDedNkokV3IkbV&#10;9QOdNlvcED6++dPud7A3W1y3EkFv2V+zzPoOshuV+f4LxIkefPzp8ujDdR/JaroJafGZ6ZkktJG6&#10;uHTSdYILMWAPB9rCwcCSJhfgrzfj6arg/wBP9794i71y7ebS7pJARpFeFP8AD1MdhulvdRjTJVT1&#10;Yjs/fuL3RTo8EyXlLKLhBe1ja6sfrf3yMjBPVYWHP9frz/vPsJzXUsYZW4dGkUCFiQOhGpsfBK3k&#10;CgnVqX86f8b/AJ94PIWa/PHH/E+y3UWfUzDpdTShFOlL9uscChV/HP8Atv6Xv7mxsTH/AI3v9efY&#10;v2O5ETDu7af5R0HdwjJdgRjoJN64w1AmRUvqAtw3+oP+359wqtmsTa5sLgck+5Q229Uugjbt6D0s&#10;GgE9AJksBw3khsdNjwebfT/eveOlkKsSLWtfULFf8Lf15905juybMjVn/V/g6UbfHqkNR59Tdk4O&#10;P+JBxEQpYf1+q8f4+8ry6io5Gs6f63urN6rfXlf959xraSap9ZNSP8/QhljASlOh+raZY6NIgthp&#10;8ZX+t0P5vf8AHuBU2jQtaz2uUvdgCtywH0Kr+T7EUm5PIoRT29F6QoGrp8+k3jcBAs8khj5Y3vzx&#10;Y/X/AGHtHPWyGoKhifVYD6f7z7FFhZrLb62GaV6QzSnxdPl17KyRxy6UNv7Gk/W/PP1t7eBIXiBk&#10;5Y8fX6WH/E+w5uNYZtKcOjOGrR9PWGiWaLWV5U2uf9hyOfeOCIKWa31B5/2Nh/vHtfs9y5kSrYBH&#10;+HotvI8HHTTvOmiaiKqvqaKVb/1LRkAf19uMSkHkix+n+P8AxS3sd3960lmNPmOiiGNVlNei64rD&#10;QrlpJZE+jMwPIOpTcf7a/tqzEBkT0g8Kb2PtbybdLFfL4hp3Dre5qZEIX06nb6jMmKfxLqYQsbC/&#10;+xH9B7StJj5UkVwxuDYAvYm/0P095cbZvFlJaNCxBB/b1G09vIshx59Vgdo4/J0+QkaJSSGkvYH8&#10;Ekf737XOOiZhFqu3H5/1Q9g3mPc7ayaUxEcK56NbO2kkCimOmHaW18juB0SojcI1gF0sA311An8e&#10;5+UEcdFMJLagrfU8c/4eyjlfe7m93GF4W7KjH2dJ95t4YYJNYoadOG8uv6HDU7mWCNZhGpTVqY8r&#10;e/14bn2R/vKtghwmR/Tykv0t/aFv9h7zw5FgmawQycQAf2D/AGesad7u1N4yKck/4Oh++F+HrH33&#10;TOHcxIwJ4NlF10j8X496x3yOylSd41k1MXssjWAFz/nyP6c/T2OzrjddPHoivGSSNg/n1sLUqeOn&#10;hT/UxRg/jkRp7T+yN25pKeOIea1lA4HI/wA39C3+PsWbbeXAiFa0oP8AB1H+6WtrHIJDSgz1I9q+&#10;uizOZYELIbkmzED/AA/AP9P6+1T289ydYH8ui07xaWyafEGOve3DEdc5SvIEkfLamI1sP6D/AFI9&#10;qYtqnkQUTuPRNccz2yOWVxX59eJA+vsYtufH2or5FaSAG5AsSefST9dP092/q/IWBZOmhzlGAazf&#10;4OodRXU9MpaSQLYXv/Tn/H2PmL+MJ+3RxSpfQpsGb8j/AIL9fa2PZtAPYafPpj+vMJfT4vD7OkjV&#10;b9wlJIUef6cFgoIBBN+Q4Atb+ntVYvoabESK4h0iJg/6mFrG/wDqfr7Sy7YEqwGejKDmmOfTocVP&#10;p1Dk7CwssZEdQLkcWK8/0/Psfdj7fqMXLCADZGK/Um9zx9Rc+4/5zYwbZMGOQCeh7ytdNdXKqT8+&#10;gi3tn6PIo4BUh0ZRa2r1KQCbH8E+7H+q2mGNjV/6AHn6XAA/21vfFj7xMytvc6pipUfmOuhPtqP8&#10;Uh+Yp/IdT+uqWJY2K/UiQ6h/Rjqt/vPsc4TZRc825N/8feGcpJlYV7epqTAp0MnvNq/pyPyb/T3S&#10;nV69e9+1c2HP+N/fqderivXvftXNvfqdeJ6976Lge90rjqwFade99eQX/wCN+9lSBWnXmUgVp173&#10;x1/4f7z7103Thnr3vkXbjTwT/j/sPdGZEqznHTyKGrXrsC9/9a/vgNRNiP8AefevGhKlkbuHV/DH&#10;GtB13ob+n+8j/ivvmOPzf/ff63thrrUKaAOmyB5L1y8f+P8AvH/G/fmJI/wHP+w/PvX1B4da0k5p&#10;14J/j/vH/G/eJmII/oRe3uqu4rRqdaIp1zsP6D/bD3wLX5t/vv8Abe9BnoSDjrXXrAfQD34sWt/U&#10;f74e6EkA6fz63Qny65WX6kHV/sP9h/j76Oo+9IwBqR1vSfTrr3x5B/4n36uagdVIINCOve+iQPrx&#10;78AWJoOvde98TIAL/UD68jj3cRk8et065Kuq/Nre+Hkvz+PwPzb8e7gOBpDdeoeuXj/x/wB4/wCN&#10;++XkB+g/3n3rwmJr1U4qOuLDSbfX3jk8jALHfm4P+8W9ibY9lmvrhI1jqCR0V31/DaxMzPnpoymW&#10;pMXTTT1EhVYkZmIAITTb9V2X639uGLpXWUNKptZDxc3ve3+tcn3lLyF7Tm+SKeW37RpOSaZHUO8y&#10;c6JEzxwynVkfz6ri+UHy+wnXuKyNPSVmmrWnrPEFIfU+kMuq0lldwbAf1PsSaOnrKwJDTwlUH6uN&#10;II/BufyfeUG08ucrcnQLc33ha9NaVr/L1x1Ee4X+6b1IY4ncAinD7eta7vz5G9x96Z2rwu2pcm9L&#10;LUTwnxxzISk8YVbNGjehdX9fb1FtZFHlrpbHliPJ9F/A/wAT7Rb778bZssRt9rIQKKCqj/P1qw9u&#10;Z72QS3SuzH1r0lOsv5bPaHatUuV3RFVOtZPHI6yLUjhiPqzRBjZePfKeDA0ag2WRgBcs4vYcL+b8&#10;H3BO+/eL3a5kbReHz860+zyA+XUgbd7V2QybUF/In/Z6tW6h/lBbXxsMEmWxdO7jQX8ktQPT4gFV&#10;VY2Wz/4e4H8Twn/HKK9/H9W/V/X6/wBPYD/199/r/ucf7Wvl6dCL/Wxtf+URPh9B0cL/AIbC6402&#10;/gWO/wCLJ9n+p/1ebVq/T+r3/9WxD3xJ6zq63cPfvfuvde992v70SBx691736x918RK0r/h698+u&#10;Whv6f7yP+K++vdgQevdcffNWI+n+w/pf8f7D35/hxx6916wJ5A/17X95Q3BNyD+f6f4WA9p9ZHVa&#10;n165eIcHi3P4t/T3zBuB+eBz+fp/t/da1z178+uiLEj+ht7979jr3XXvphf/AB/oD9D/ALf3dHC1&#10;FaV68DRh1wcFrfn6/wDEf198SxsF0gBfwLWB/NgOOT7dVchtRPTwXINeu9I02+nAvb/D37XyQLBr&#10;WvcC35/BU/7yPd6E+flTq1Goc9eCLcXLWvzb6/7D6c+67vnN8UZe4MCd/bHpadd+beox9zSLGxfO&#10;Y6F5JHhj0iRpauCNvSCpLqoA5+uVv3bveteTb/8AqfzHIf3FdzExSGlIZCoFGFSBGxA+SkV8+o95&#10;45WG7RHcLBAL1EyCBRgKfz48elftXPDGt9lVa/tKiS6NcsaaRrgIAGsEa1zbj3Qs9DNj6XMYqvil&#10;pctDUGnqaWpp2iaKSAvHMtpVUqyyWvexJ99KkmhuII5raVXt3AKlWDBlOQQRxHz6gSYPG/hshUgk&#10;U4HHy/1DoWVdWAIIIIBBH0YEXBU/Rhb+nsOamFlkdWtZW9TKAbg2UXA5bkH21IphIJQCvpT/ACdb&#10;IUAdcvaro8Lh5MD/ABJ8wI8qkj2oWVQNKkgBSDYyEc/n6+7aVIEgPcemQzgkBe31697T9XDHNRPG&#10;S32sxEc0DEEh2AuxQDSfr9bW96oDxPVairVOa9e9hlWdXU+XmJRlSFmYurNYgE30jSpUk3uT+b+3&#10;Etg3cWoOmSta0GOve0VmeghM070ORRdQJijlB02J+pCqy/n208VDpBx1Ro60x172Htd0XuWg5pEp&#10;6xFV3LCUi7fW2l1twPpx7oYmNAOqmE0wevew3r9n7hxswFTjpY2WxbSpdLG4HqCqDe3+NvdWjIwT&#10;1TwxwJ697TjpU62EyyIImsqlWBuQTcC35HtkLnUWIr5dU004Hr3vFolmW0ZCrq9TOLFUvyRq02+n&#10;u71FMYHW9J4gde98iAZWjUOyqtvItgCPz+kn8n88+9A4qTjrTBsde983mkKiKBFjiQBbSABif9tY&#10;8e7ceHWqE9e945EQu0snqYIgMcEYJKkaf7I1HkH37169WhpXPXveYzymnEcD+OFgGkVtQbR/igF9&#10;X+wHuvFh6dbFfJeve+CQMStgpURgsDqclgDcm6kHj3alckdbXr3vnGXQlpJF9akKo58afquy2sC/&#10;4+nHupqCT5nrTAVOB1736VoAoEUrSHUp/cUjkjm9+GHvwYEAVz1oGmPPr3vh46gcKI2aUAtYjSEQ&#10;izlPo7er6H3fTitOt+Rrx6975rO8zMstOrCnja0iIsZYsLapNQ/Sh5uALfj3Tjw4dVrWtDjr3vhB&#10;CzRiQVEUTksV0sskun8KxJBRT+PfiKdeGfLr3vuWWURurwwSqAqmYNbTciy6VUliffkyDXq2eve+&#10;cUnhVHeVSoZQqWR1D3Z7skpAADAm/u3z62GUZ4k9e98S6SSvpInmUh0mjaMFLfUMGujIAwt9R9bf&#10;n3UsTilOqkknh173y8jI7S1csswaVyY42hTm3ChFATQH+v0v+Bb3ohQBmvWqAMKnHXveSkemdrVV&#10;PNLHpUSNHOtOBCLtoYkKDr/tMLED83t721AagdWJAFQOve8BWmZmaPxw/uCVYnuDEtm0lGe6SRlC&#10;OFJJP1HuukNnSOtD+Iileve3SizGexNO9dQ5TJY+lS0cKJUBWqnHkkOtFk+4EcVwwEilD9PwPdqM&#10;MKadVrU/Pr3uRW7o3BlFgetr5MjLGggRJDTlPDULrf8AyJYY6VpmBF5HUuo/PvZqSKmvWx6jj172&#10;6S5nb9XiKWiTBLgcjS1SyzbgNRU1EctEoctHV0Qo5pldKhF8bx6VKNZ1+pOyVPY3aD5/Z5YznqpD&#10;qTQYPzHXvcGgpds1iKtTl62HKSSl/tIcVFURLTlCtJM0n8Qililnmuuk05VA1xY3ttVqoo9TU4p5&#10;fbq/yfl1XWa4Wrde9xqXGzzioWaeBGWGSb7WoqgjsmpENMGIeUTyLp08qWHIb6n3UpqPp09igY9e&#10;94JoDAFSSkdrMFjkkmgEWr1MVMyrJNJoYcAm5tx7qzAUBPWjQ8OPXvcKOIpNCUmtNHEnrj8DR+ST&#10;U0mhZmVW0lRclWIAbkX9uKQy1Xy62KDJ697yI1ivjjFRGjoIVHiEjlhwxSmW5dydX0J0kX90YZz1&#10;Qn59e98HWpnaH7aCCmSmK1E81VRwyO8tGzyoLu0+kpZPUzKktiSt+PdtWDnrZAPlnr3uOC1SsKTJ&#10;BUyMpkaGOQQhUcFoqeCaJYQIggBlWwUEGwKkn3Raghq93Xhg4x161/rz7xs8cuoMsAleld0ppcfS&#10;VZqWnKwRNEmsS0yRIhZGVXLsObC593GknKjV1o9xqOve1Ht7dO9tnMtVtTe+79l1ZkMsFRtrcO4M&#10;DVQB7qalZMZkoVcKhGlAC1uCAL+yq/2TZd1Rotz2m3uIzxEkaP8At1qQelEN5eWjD6W8liYfwMy/&#10;8dI64uiSCzojj+jqGH+2IP8AX2cTrz+ZR83OsTo2x8i935zHRtHBT4nfUeM7FRiixpBBMu76Osys&#10;EfqCu4kQ83JFvcWb99332f5jLG85LtYZM1a31WzVPn+gUWv2gjoV2PuBzft40Q71JInkJVWT+bgs&#10;ftrXpvnw+MqAwkoaW7X1MsKRyNf/AJuxhJAf8Qb+zm7H/npfKzbbQt2Bsnp7sShQxmo+zo83svMy&#10;xFjeWJ8dl6+iVyotb7DSWsLeoXiTe/uZ+3t6r/uTe9ysWPkWjnUfZqRX+VC54fPoUWXvBv0TKb+w&#10;t5xTyMkZP7Cy/wDGPz8umeXaOKkuFWeD/UmOXWP9tMshv/sSPZztq/z/ADqKtCLvv4+9n4BkhV6m&#10;o2jntu7vhjlY28YpslHs+c/pYqt9TKpP059xPuP3KOa7fUdn51sJ09JoZYm/arTAfsPQrtvefZ3U&#10;C62e5Q/0WRx/PSf9XDprm2Uw5pqyM/7TLCy/8nrI5vf/AA9mY2j/ADmfhTu6nMtXuTfOxQGMZ/vz&#10;sLJ4+ISRBWkSOswU24aRyC9iBIf9f2Br37pnu1YVdrGzuUHAwXCkn/ayLET9gUfnxJzB7p8qXIoJ&#10;5Yj6SKwp/tgCP2kDy6b59pZSNbwrBMfyFlFz9f0+XwhT/sW9jhSfOH4+bvpo5dm9xdd5kVSa6eGn&#10;3bhIK5wW0hf4fW18FesgPBUxhgfx7Nth+7zzOtwqbrtTxuOOoH/n0EH9vRbuXuFt6oTazq6n0Ib/&#10;AAVp+dOknlsdnqKN1OKrW+p100ZqVFuPU9KZVU/69vcHLd3U1VEainrUnp5AxSaGWOWNrCxKvHIw&#10;Ki/1+nPvJflD2EghRHuIloPVQPMeo6i7dufpZmKxVB/PoMa+gz2RlESRToWtdWWSMgAFdRVtLWub&#10;fT2Ae9O+6OmgkDVhJBuBrW3KkL9WIB1f8V+nue9l9uds2uhWNQQM0C9Au43q+vSdUmPtOenrbvU+&#10;RrJkmrXAQsC3k9TKvkAfTcnSdN/de3bXyPDmoWknckKApVwwv6hxoI/PseW9rBbKiRJ2jojmXUxL&#10;N0YjB7YoMLDGscStKg/XpW97W+tgfp7IZvDtjIZh5vJVy8mRgokJ+pW3Ac2Fvaila0GemaACijpT&#10;Wt9PYE5DdNRJNI7TvYuSb/Ui97Xvxf3Uuq0VgOt1yBTPXvaXzGcaaNwup2t+CWIuP6j+vtLNP6V6&#10;tSnHr3sP/tcrlJmjiiZtdggUMDf/AGAPPtKEkkOnOeqFgOJ697FLY/S+4s5UxMKZwrFfU3kDHUPo&#10;brf6+zO12uWR8KTXpNNeIlQCMde9nw67+KNfVpA1ZTJZvESDe/Nj9RG34HF/Y12/lSa48Ptwfs6J&#10;Lrd40Bznprrsxj8ejPUzqugG6gm/H14H1/3n2ePr/wCMGKxCwPNTQEKFZrrGTe9x9Y78D3Iez8jq&#10;mkyAU/LoLXvMIBKgmv59BVuPt7D4zUlKJZZP0gqWtq/1hYj3Xt/Nu25jtrYbouhooRG0s+/6iXxa&#10;V9NPBtSMAqoUSW83A9g73c22LbY9jhQ0ZxIf2aPT5H+fR9yRePefvGVyaKUpX56+pnVe7q3dy5+p&#10;qtQjpJqCGnUljYSfeySNybXYaQf9b3TNPKrxTL+0TC0KnS6sSJKUamFlUMlwOW08/ji5hYCnE16H&#10;4eqt0LvvApAWme7yKEjk1KkayNbQJEACu6shewZroeSVIHG/y6qDkHr3v3q0I3mpiyl1IjVf0vGA&#10;jCRpEYlJgRp0qv5AHvXVvs697XmwtB2xmyYoiVrqKWKfUYaiJGnhj/ZWM2q3aephV1sXSDU4siP7&#10;eWvb6dOQZTAxXr3t+EL/AGq0tMVXyKhp6UppjVVFfCJKqzxmKGmhQ3/WSSpILH29qAoNPHpWDgAc&#10;eve8gjVRORPTNLUylvFHJUxyRx03gjMs3njgRmmMjiGJHcDQ2r6Ko0SK/DXqhyKedevexI6XqJR2&#10;p1g6LInk3/tRnkk1aitTn6ITRlwjlgQ4uP8AavayxfRd2rjgJFP5Aiv8utXCeLauqjNOsNRfwTEX&#10;4hlPH/LNve3t0nh4CkTGOxBHLBS3CqfrYNf/AGHsZ7pvSEvpbBJ9fXoqsNqfSar1VF8vs/XU2Pql&#10;hlI1QlQFd1vqDBQTcC/Ps69KsNJBGLKLC/qAJsf8bHj2DZ7tpizBz/Po9SzRaAAV+zqgzO0uZz+a&#10;l0rLIPIdfEjg6bgk3JBN/bVkNwU1Irs0qLpBNgUP0/wJA9sCrV0jj0rSAUpTPQlbM6Rzeclg1U0k&#10;mt476klFtRAvcISR7C7OdlUVKGAmF/x/m7/9DX9vLblgDWvSlIcH16O31v8AEmsqPHJU0sSAqGu4&#10;kBFx9NTRcXPsB9z9uXMixTSNY/gg/wBfyHsLe1sVuD2hRq6fEWOj49e/GDHYuOnkmpqbUFIJDW/C&#10;fUGO5PsA852DW1rtaSUA2ufpf6/7V9PZisKq1Gbv+XD9nr0+sJHnjo2O3et8Th4gqU0SsL/oUNwS&#10;L8FFUHj2B+/dzVUWLqX1knxuQbm4ujX/ADb/AHn2a2uAfXom3ZaI32dC1gsRBTNqREtcaQUF/pwP&#10;p+PdWfZe66yXJ1YeWQnXb1OwsALkABiLWPt9mFCFOeo3uvjcn16Wg4A/1h/vXsB6zJyzMSzsefwW&#10;v9P6/wCt7Y4ZPSYD0679tZm1C5Jv/sT794kZHHrenzpnr3vgZeCbnj3rxE68BkV697gvUDUOfqbf&#10;7z+fbEj91Dw6cBBBI4de9rva8mqQC31N/wDYBh/vXtyMmmTjrYqeHXvdnPxflC1tKAf928fUf2V9&#10;rIT+oKnowiP6Uo/o9Jnd6a9v5If1p24/5CX/AGHu4LbThqClv/xwj5+vsSWj6HjNaLXPRU+CaenV&#10;TfaFJbL1hPF6io/xuG/SP9jY+xFoZLqvP4+n+xPs8U6XLDyNfy6KZx3tUdFW3JScyf4lhbnn0/m/&#10;0HtT0r3A/wCK+zSCXVprgnotdaMTTov+5KMqZSeLH/iB/rkfT2+wW4/33449qwyq1WOOkzAkGnQL&#10;ZpWF7X/S30PtxRuR/iQAfdjcJHVSa1z9ny/PpJKCFOOHSBqIGdmNuCzWPHAva/vK5spF/wDef+Ke&#10;0CXjq2pq6QT+zpMKkj064U9J+4Obn8G30/r7S2Z5jcDk2IH+va3su3OUTAuBQHo828ZUnh0Y/qBB&#10;DWxarEAxXvzxdT9CSePYS1EL/dKSLXKj6j8ar/8AEew7ZtpuuGKjp7eKNbOB6HqyXFVkIw7AMDZL&#10;gAGwFha3HF/a3wwEcQJsDdf96P1t7F0zVs2avbToAxqReR48+i2djO1RVSLHe5ZhcDSfUy/6x5t7&#10;m5GppxFdvqASeR+T/wAb9g28YKStOPn1Ie2xuwUAYp/k6Tez8LlDXlo1IRnCr9RxpYcm/wBV9pVN&#10;xUlHKQTY3IFvp/vHsqSdGqoNc/6uPR1LbHQC3DocKvq3L5ykQuCRpVm1c/7Hm4uQfeSt3Q08P7DX&#10;axtZUF+P9cH3toVkUkKOkyao3NDjrDtrp6nxdaDkI7qHB/TGber6sTcN7asNuDIfeiNlfTrty3BF&#10;jf0hiBf2ikgVAW8+jGMa1NfPpbb+652xNgJnQRq60zMLJEpD+kcG3BB5459j/htVVD5GAvpUiwHF&#10;wD/t/aq0gXUpr0U3jmJGqfPqnvu7IrtmvqaSJ/QtTNEpQlS6qBbUF+tvrz7x5zH+eNk4JKn+n9P8&#10;R7HVjbCZViHHoOG80Prp0xdPdgrja2GpkZwNdmJL8+sX/wAebewK3FteXUzqg+v1Oki3+Nr3Ht26&#10;2dgNS0I6ObLdYpQVD/4erY+p+8cXV08ULzi4jA5mA5F7EKzXXj/D2FNfjJqVm1D6fleBa5H49hyS&#10;3e3Y5NOjlZFkoQejk4LctFlIonjdGDL9L+TmwP1XUB9fpf23JI0RB5/2BH+B/r7tHKOFM9eYAile&#10;lLPSLOhayFXUkD0kWI+v5t7UmNzMlOVIZhYg3uTYg/0P19uFlzqUU6SlWU56D3cWzqPJxMrx6row&#10;sVQqeDxpPA9jDtve8kDJqlbgEXAUfW341f19hre+V7De7ZopY1IJ9B/gPS6x3Cazl8SN2/IkdE97&#10;D6XnjklrsZZJSVA4AAOqQ3un0PI9me2f2FFIkMM0mtCSCzBGIFgfyxNh7wb93PYNbsXVxZwDUAuK&#10;UFK/IfPqbeUefTG8UErsB8yfl0idi9j7k6yyEMOQeo+2hdySGaXh10KoQycDUL/4H2M1PVU+QiSa&#10;CRG1r+n03P0NwB9Dz752c6+3W47BdzBrZwqkjANOJp1kjsPMcF6q0cEgDqznqjvXC7ooqeN63TLa&#10;nR0k8SvraO7AsXJHvjKTHfV+OLHn8/4XHuG5rOWCV+01r9n+HoZhxMlVoejU0WRpa+CIwsGDqCDc&#10;MDcfXUpItx75RVHFhb/EAj6e1NvdmIiladJJ7bxATTPUHKYtZ9XpU/SxsCS1jxyCfofeSS0vHAIF&#10;z9PoP949i7bN7EByxp+fRHcWTZHkeg3y+1mnjNkAIU3KgX5PF7cmwPuPpVAQLXax/FxzfT9Pop9u&#10;7tvguUVATWh9enLGyaJ9fl13tnapo31OgB13JKi9/wCl/wA299AkrcfVTq+vJtfj/ef949lFnIEY&#10;NXt8/s6MZ6NQdKfI0xv47XvcKfrZgOLXvY29w5rOWBPPPP1JJBP9L8X9qY7ktNRfhJx9lekzQ6RX&#10;y68lF4KQvc67BjYG+lQdXI/HH09sz428hYqL8HkD/b/T3JNnuiJZBQ1CB0SyW5aategtraaebIFd&#10;LFWLEHULCx/HPB9yBBa66QbAc2HB/wAD9L8fj2F764EtzUt5in2dHMEYSP59LvGQ/bUiW+tm1/1u&#10;bWvc8+58EKaL6luFNwSAbj/A8+9W1z9NKCeBb/L0luYiwYkdNmXpWrYX+tl1Dn8Eji17W9x5CUck&#10;KDe4HI/P5/5B9j+CUS2wAbup+z/i+g6yFZSBx6BWWjaGuKj6h5AbcahdPr/X6f198XuwOr8jm/N7&#10;D25trlblNBOqvl1u6HaR506ibjiQY51cAExSAXU2+t7BiAPx7jxKoJuq2/pYW+n0tb3OG33E8duh&#10;1Nqp6/7PQWlgWVzQiteiRb0xtJk8kwsr6pHFwF06b/UqeSOP6e1HQU+kKfrcKR9OOTwP6AewZzHu&#10;8l1ceGGamqhyc4Nf506OrS3EUeugqOlXtHbMGLx0k2iJSsYk4jVSBpcqQQv559p3d8xippApsxJU&#10;/wBLBLX/ANiR7ln2rstc8eumnSMfPVXh9nUe853emOagxnovfa1YJ8hPEGYIJUjuNQGnwi5t/iRf&#10;6eyPduYeqy+MrIk51ah+ebg8fT30f5M28TWcSKAO3rDvfd2+muwzMa6j0MXxQ3xh9v7qhWWRRJqj&#10;jbSrLe7BVJsvPI90kdp9FVeQ3JPO1OpUyEm6k2HlY/lf9f3INvy28zqKcegZu/OMUEbnxM/aer7s&#10;JmKPLUMFTTyahJFGeSTc+JCfr9Pr7zbX6Njowhkij4Cn9Nj9CfzHxz7He0cnFVBJFeod3rnrW70c&#10;5J8/n05mpjF+fp+ef+KD2KEHW9DTBbwJdR+CoF/r9NP19iJtgjtgC6L+wdAmTmaadjV2Ck+p/wA/&#10;WM1KnkE2/wALj/ivtU4jatNBNGohT6gf2fpf6epR9fbsdnEmFRafYOksu5TMC2piPt6jz1HpY3a3&#10;45P+9f19mm2JtennEfpiABHJRPwmnk6f6+2LmOOM0FM9FT7pImoamNfmegR7C3BLQxSBXkUCMn0u&#10;wvaT/aWNv979mTocJQUtKA6wC0SAnTEPx/W349lDGmqvTEV3M8uGY1+f+z0SHcm6cpWV+mmaYBpZ&#10;LeuQFvUSOdX09h3uusxlEJ1Ux3X/ABQ24H0IufZFfOojdhxp1J3LcEsxgfNK+vS92Zj89kBA8jSn&#10;XpIDysR9ef1PYcf19ovAV9NVV6qoFtd+NP4I5v8A6/uDPcO4YbZckE/2Z9esmuSLTTPE7HpeZvEV&#10;VOFL6mNhcBuBx+ObW/3j2fHrpEXHQlfzoLA25+v1t9fp74ne/wBcNJvV061pn9oAz10U9uolWwj9&#10;SMfsHQudcR6KWzk6rH+t7aE/pcjm/sWVa4FgBb/EC/8AvXvFQj4sY6mBPhB6Fv3kD/Uf74+6aW9O&#10;rde9+Di//E+/UIPz69x697yDUfoo/wBgV/417b8WD/fn8j/m6uFD8OuWhv6f7yP+K++JSQn8WP1H&#10;5H+x91F3EhNAD+XTypppjrlo/wAf94/4374shUjk/Tjm/wCfezfKfw9ekYheFeveP/H/AHj/AI37&#10;xlje4/23un1S57ek1B17x/1P++/3n3ljb/C9v6n6/wC8e0skhkINKEdORDJNeuYAH0/2/wCfeQuf&#10;xcH8cjT/ALEe28nJ49P0Hp1374HVxY8/mxt79TPVWGBpGeve+9Rv/gPzf6+/EenVqfLr3vC/DE3+&#10;vI92UMeHSUg1PXvfC4+n9f8Aff71733KK1x16h697zIoCj+vPP5+v9feq16ejBHHr3vn7105173G&#10;d/8AHi/159uKKHh1SRfOmOuWhv6f7yP+K+47MW+t7f0v7eXpnrIqiwuBf/Ye+H1/H09769jyPXKw&#10;H0FvfB302Y20gm5JH4uD/jwfewhYhfM9eJ67AJ+ntrky0KTBNQsWIsAfzawNh7Fuy8uz38gUISOi&#10;bcdzjtVwQT02ZOvjoKeSaQhbAaTYkjTdj9Pp7EfblCK1FcAMSw4IFiGBseR+Le8hOUeU7bbDFPeA&#10;AChrj5/4f+L6ijft5nui8MJpUHquf5KdzZOloarF4iOZ6l4wg8PlYHVKdRPjJubW/wBf/YexHodt&#10;01KfLVOlhZ9Ksn0+oDfji/59yruXufYcv2fhWICyhaVoD8sf6sdBK05VvNxmSSammv8Ah6qnX449&#10;jd4blatyhlSgqK1ZHjmNQQyNIWYWOvkRrq+ljb3Lr9y4/HxNFTL9L/QAHjj8AXHHvHLmv3Svtydv&#10;1jTPqP8AB/h6k3aOTI7cKxVa/YOrHuhfgRtTZsdPVZDHwS1OunZnkiVmcpcvfXDr0nj6/X2HWS3R&#10;UVbsVYhTwLMwFrfQj+o9xLe8xTXLEmRyT6k9Du02mOEBQF/Z1YltvrHb23oIYqWhp4jEAPRHGRZb&#10;aQBoAFrfj2m5auaYnW5tf/VEn/D2RyXruCCxP59GkcCKCtB0IUNFDELRxqo/s6UCm1+ObW+nvFqb&#10;/VH/AJKPtN9Qf4enPCX5dZtH/Bv9T/xr6e//1rEPfEnrOrrdw9+BBFx7917r3vu9rm3491ZWbH4e&#10;vdZAwC/Xnn+vvDrYE8kX/pb8X/r7VLElFxw6dWg6wvK3K8W/2P8AT/X98kJYXPJ45/P0+nukihTj&#10;qjCh68puLn+vvne3tgsMjz6r5dcxyQP8feQjgf43/wB49pvxHqnWf8Af0/41/wAU99hjx/T36g69&#10;T59dBQCTzz77LE+/UFevfb1yv/gP95/4r78tzcf1t/vufewQCBTqy0BrTrg4BF7WsD9P+N39+N7k&#10;fm/tUMDpRWor1h98tAP45/31vbDSEE9MlzU9e99Albrx9Q3Kg8gMPrYm1mP/ACMD26ulxkVHToII&#10;qOPXv9fkfW3NuOR9LHj2T3v/AOFnVHfUs2Zq0rNpbxMUgXcGChphHVzSWSJ8tj3VY61laMWYFJGD&#10;H1fT3PXtr94bnn24t120Sx3+wVoIpqlo1rUrFJUGPPAUK40gAdBDfuTds3xzM1YrinxqBx+Yoa5x&#10;inHpR4nc1dilEQCVNNqH7UxkZox9P2XDMUsPwQRxbj6+6oeyv5XvyMxM067Iye0d846IymlK5Ebe&#10;yrBT6BUUuU8VP5nW3CzMBb6+8tuXvva+2+4Rxjfbe926Uip1RGVPtBQ1I45C+XDqM772z3qJibSR&#10;Jk8qkIf2H/Dj+XS4p954eZR5XnpW4DCWEstz9SGiL+n/AF7H/D2Vbcnwf+Xu2md63prdFbFCVJmw&#10;bYvPLrsWEiDD11bMVFj9Rx+fck7d79e0u5sgs+erRHfgJNUR/wCqiqf5dEFxyVzPb1L7VIUHmpVg&#10;fsIY/wCDp0h3Bh520x5GjJsLAzCNyTxbxyBCOfYHZ3BdmbSSbH7q2XuPDTB4y38XwWRopI1Wy2Zp&#10;YVBUlTYj/b+5FsOYtn3WMPt25W06mlDHKr1860HqM0zToP3W23tp/uTZyxn+kMft/wAHTujrIoZS&#10;GB/III/2BHBH+I9ooZ2rjbSJpIeLAD9IcHkabalsP68+zfxyAK9IdLjh1y9523NXSBQahZCotZlC&#10;/wCxNrX9+1u5qAOthSa6uve3Cj3OiFGr6UVSqf0pO8d2H4NmIt/h7cFRTtqer6WGR172oRmtnVot&#10;W0eQpXe1nQrPH/XSEYAn+nvxeNTSVSG6qFbOB172kcviti1DtqpYqiI21GWlEMoex4OlRzYn3Q+G&#10;B1Xwz6de9o6bqvYWdEn2cc1AyI0jtFNGCL3INn+vI/w96VI3BFT1Qpxpx697TeR+P1H4DJj8xKoc&#10;DSZ/CRYi/wBEe9v9j781uaU8uq6PXj172hMh0nvGkYvRfbZE212Z4wT9RylxYD6e2mtpK0HVDE3X&#10;vbOvWe5aFY5MttqvBkdhUVOPnV2EZACKsOplvp/w592W3lAFYyR6jpsxsK0697iZDZ+FjVhBW5nG&#10;1RQhY8tinWEALdVeemL2b/WB4/p78Y1WgJ0E+bZH8qdU1SL/AKHX7Ove2FdkbgqYPPhZUyMbqVDU&#10;joJEY8G8E5SbT/jb6291MMjjxBkeo4dVMijDPRuve4Vfgs3g2Sny2KqrMI2AaExyS2jUkg+Nr2Bt&#10;b2yAQaNx6spBAINR69e9sb06Fml8E0ax2PjkAB1HhVX0i9z7tQVB63TIPXvfDVpAdkdSwPkC2Ghb&#10;i6Em9r/1/r79SpGTSvXq1J697lSxwPFHFi6auK+N5qv70oSrl2HljJKkRW+gAvfnn3ZihIEPxede&#10;qfCSB173BIoGRfK7U0qR2aV4H0u9zpXXGCthbjge6sCBQ+fVh17368AjRmnVmBHqjhl8YHAu5OlS&#10;QP8AY+9R4FD8XVhVMsMde95P8jLK6qJhA2pmcGMSEarG5P1IP+396crUGuetfEajz69778T+NpbC&#10;EyR38CSK5hVWH7Z9PCsDf6kn34Z62FNanj1730jUIeRp5qmkcubNFHJOtzGAlkDftoP8b+/alqR5&#10;jrRpXU3XvfTyQlrR1MlYIrOxkDI7MzWWy8AL/T34Dy63ggAcOve+SxxQnVIXudS+JVjYKUYxksrE&#10;J+pD+L+7AenVtNQB1731o12eMzKuvSJEZIWd1a1kCXQ3+h1m1j9PeuOOq0xTr3vIzvBGJphqleVp&#10;DPXTRS09QwJ0grGoj/bAtZrWt+ffidKgjrSntOB173GSrqD/AJSVo0LSySQJT1FUED60iNTUQrKU&#10;QaSbKSP6qPr7txWpHXhwY9e9zFaA0wpNETpVVL1VTLGjCclAUaVJGjSeaGOJSFVnuL8H+uq4B60N&#10;J/03XvfOokqWSJFmqxBNFK2mpo4pIljLgKlNKf0RvpW5c2XgC5490ANcHrxwMceve+ApliELRy0U&#10;Sn9o1ENJJLHCuhheaOOTQ7Muqy6vr9b+76aE6vi6sABUfiHXvfASsI2ihnp21IUmanjMM7RtqcRf&#10;cKSQ8oDkhBZR9CPfvhyOtGhGTjr3vJUVBlCxUGKosfHEjqYsfPVyJUz2mllq6z7z7uokm021N5CA&#10;BwqqvvRNc9eWgFFyPn173iWkp5IFUyxzOI9VRAv3DvAxmAd3EgbUiqFtY88+9fbw6sKZ1de98r08&#10;/iZ4ahQTTiOoan/bnFwjaCviEaI9wGIsRa5AJPvWoE1X4ethlrjj173zvV+JkWmUR8hSgEktRI6B&#10;Iw8w85KotwF1WW5uL+7jjq8+vaRxPw9e9w2iaHwJURxrKY3klEUQUwM9qemaUxpN93ONbXRkdF1C&#10;y3A96XhXz60UBNeve/MlDCj+SvcuzKJPElRHIrSpC3jgStVVlk03Yaf2wLcn3oDL9VIA8+ve8BkU&#10;s8zinMsMsbRU8NqaBJImhWJnjEzK0aoikquoFuSW49+60BXr3uUSQ4d7BpfA8kKJWujlEYrA0Lkw&#10;6ZHALHWeRfn8WOMH4urY9Ove/NU04+4kWmmyviWYGSipa+FIfCRTxQmSeCKOoDSsLjWoC2Kg2Nq9&#10;aIGcdeIBFjyD7iS0SiRnniqfNFG4eKSVtKOwVF8gTQWTUFupsCSbBj7tVmFCxp1Wg9Mfn11YfX/C&#10;35tb/W+nubRV2dwsgqsPuDOYUSoIEqsRk6/HTBVeHUYoqCppgzKIgAWLWvcg+9H1qa/af+K6bKfx&#10;DriI0sAQXsbjWS5B/rdiefaxo+3O2YWUR9m7unpVWI+PMZafLLoVn8msZemrlMkiqFUghCWAuBcr&#10;cTOv4uvABeA65WA+gt/rAe3Wq7N7ByENQ+QymLqIoVeSeuyUFLRReOMoXh89FNRwioCvcAG5CsTb&#10;SR7cF1IPIH9v+fptrcP5nrv2lH3rm5GCzUVJUBxcS0sk8K30GT1GVJhpZVJuW4HPI93a6cjNKdNt&#10;a6eBPXveCHdFJVShauHIQLrjVikCVKRmXUV1+KUOpIjJsRe3PtoSB2ozGnTRgkyFFevexh2iesa2&#10;pWly+9sTipFcxt/FWmx0Yk8njCmpqadaJ1BU+oS6f6E8+zS2FjIVjN0gPoxoR/LPSGcXkYqtsx69&#10;7se6U+OWyt1pFXYDPbf3LCHUmXB5fF5XQ2kXWQUM87RGx/tW9yFsXLNvuADwXUUor+B0b9tM/lTo&#10;LbjuslpXx4nU/NWA/aRT+fSdzm5aLA08lRWR1Kxxi5l+3lEH1IA8xXRqJ+g92EbN6I29t6KINShS&#10;iqpJjjB1LdSD6T9Pp7lPbeUILcB5AK04Y/zdAu739566GH8+gB3H3PNMJIcVH6V8gjlUSAm6+g31&#10;gXU/7z7F+GjwuFiIRI10AfpX6aePwB7FUVtZ2kagRDHRQ0t1ctUPjoKqnIbn3JPqbzATE29ZBOu1&#10;7Xa31Htlym96Oi1JHJGtgbAXVuBbnj6+25NzgSoRQOnotvkkILE16UGI62rq0pLVKzOdJa8i3uTd&#10;hzq590YfzXt2DcGT6bjD6loqPe0xkUFvEs1RteI8X9WoJ+Le4B92r362fZWr8AlA/PRX/BjqTeTb&#10;YwQ34I+Ir/KtP8PRldgbbXbdFWQqmj7maFzypv40ksTpVfyx909sqrJUrrXWsUAJZyY2Uxaiv9b8&#10;j6Hg/W/uH+hoAArU6ED30JXRKMkx6XiUCxZi+hpWKfpCm355H049+60oJoB6de95EkjIYHWdX4UM&#10;FQA31XvYRoTz+bH34ZYg8Oth1z9vXvYndfJSxYDKSvNWS3rKUSxeNBReKKvoqpmqWUia5EEYRFPL&#10;WbgqLKECkY6VQKFQqONa9e9vtPUTxRH7ZKd5V8ZWoqkgYO4qKmEmPXep0xsXb0poNv62HuygklR0&#10;/Qjh8XXvfKjhigibzmrNTIyQ0FLBFDULW1LVlPGqzoiPKlOlJTO4XQhLfqVVFzrBqB1oBSDT/Uev&#10;exP6SpvP3B1FTCJ5PP2NsunCQpyFfcmO/emUEWQBeB9bck/T3WWUW8E0tT2oxH2gE9K7OMPd2sH8&#10;bhf29RK9ilFWOP7NJUt/sVhYj3uI7QqqPbcaqzhSoA5/ppA5IH9fZBt+7S37Alhn7f8AP0N7vaha&#10;qKpQ06q27q2fkt9wGKOJ2SQspZSGuI2NjpYknUvtSZ3telgiKRzrcBQLFv6nji3sXwWLGPUxOTXo&#10;la1GXpnovWxfiTeuE9VSSEFpP1InIPNzo0g8k/4+wA3L2pUVJlWKY8huCCv+H159mSQKgpTrQtyv&#10;l0ePY3QeIwsUGqljUxlCTqUkhebGy+wYyW662tY65OCT9Df/AGNvbgVV4Dp0R6aGnRisTtPG45UE&#10;Ucdwtgo5/wBjz6T7SVRVyTMxZyb/AO2/4j24sgUcBXq9APLpVRUioAFRRbgWH4H44uPz7gOx1G5N&#10;7e7iTtSnGvW1FVr59TYwPpYf1/r/AL37DDsR9OJqRf8A3W/P/ILezSA4qPPoP72AqY8x0940C/8A&#10;sf8AiD/xT3VT2TKf4vVj/a3/AOhB7cPHqNLr+0YdPXsIpJST/h/vrfn2zI44DpoLnr3vgG+nP+39&#10;sdXyBTr3vDJNYH/H6/8AGveiwXLcOtUHXvbc0t3W3IuPr7RSS6mBU46UhQooB172JW0T5JVt9dJ/&#10;6Ht7VRMSimvVFFHIpjr3u0b4yUcgqaV/x5P8P9SPZnbDuB6MI6aSKcR0md3vowFeeOYSOQf6r/T3&#10;bnthrUUF/wAQxD/b3/4p7EEWooKevRTKAHIHDPVWvZKrJlay4HFROBb/AGm1j/r+r2IdE1vr+AD/&#10;ALzf2cW8gKhQanzr0WTAdFh3LAG1kD+1IB+PoAPaopHBt9bn2tQnPceiuXjToAtzUmkSlgbX5/1+&#10;LW4+ntSUzcC9vqP969q6kAZ6SsKA9APmYPU3H4P+21f61+PbiDyD+OD7t4hpQgdNEAggjpDyQIWI&#10;IPDHgWseb/09+dh9Rf8A2Nrf7x7oTUUIx1VkXQRTrlDCocFR/t/+NWPtqrYjKpsL8f8AEe0F0VCl&#10;Tx63bSeEaMcdChsmsajqhpBLExcLe4uV5uf8PYYZbRTS6mKggrxa/wBT9f6eyLWkU6aR8/2dLbor&#10;NbsATUg9WCbB+8zOOZFR7BACdQ/Cj+txwD74pmIoaViDyLH6H/W9mk14oteOfTy8ug3bWLNeL9vU&#10;ifYlTXZZEkTUjtc+pAfSSfyp9oPN7oP7io/4cXs3Fj/wYewNf3VWA1Z6kza7cLHUjIp/m6MHsrq+&#10;CmWGR6UEsYmOox/lP+CD2ENbnKqap9LuRqP0vb/WNyf6+2rShao6MrsAIMYp0Zug2xRUtGi+BVJj&#10;Fx6PoLkW9HsW9lK9cIxMPqP7Vze1uPqf6+xJb2pKahw6CVzdKjsFPDosHdVXHgaSokpQVdWAsukO&#10;Qwa+kgLzccezH4jaVK4WYIoNxzZfppuD9PqR7LtwZYSABk8erWl6zAk+XVSnY/yKytA1TQyTuqap&#10;00nzlhaR0sSJtNxb8D2JFBQJSwsAPSFA4tYHge27acFwKdUuQ75bgeq5O0t+S7nyaSNIS8kzyWbV&#10;a7MV4uxsLAfX8+4lUy+UqRcfS1v8B9fcj7EVaSD7D0EL5WCSEeRI6cNq0tSuOSVAzXBckNYqRzcf&#10;4e22qxsVUpAS97/6n/X/ACP8PY/WyhkhVygqRx6KIriSKlWp0udvdiZbbdUjCV0VXtyCSPqOLEHm&#10;/sMs/s9ZVYooUkj/AFH+qP8AtPHsNX+z1JITHQnsd5IAEhGn8/8AP1YF0/8AJlY3p4qurUaQwIdp&#10;IzxEliEBII/x9gpl9t1FLI+mPgX4BHsF3e2SQtU46FkF3FMqsp49WSbH7VxOepKcrUxtfQg9EwuD&#10;wL3Y8+0m0UkLHVcFTyP6cj2hCsKhuA6VlQwFR0MEdXTVgQpYhrWK3AN/8Lfn3ngrnia+rn/C/wBP&#10;9gR78KlgycBjpOYtLVXqLWYiKrQxtGpDENb0/wCsCSwPsQ8Du+akeIGSwDWu1h9R/Ufnn2lvLKK8&#10;geOdauaeQ+3zHW4naNwdRDDPReuw+oaPMQ1MiUyCTQCJCYxyA/8ASMG9z7MlszsdkMYM6lQEXTfg&#10;3t+f68e8dvcj2Y23mC3kmht/1WrWlK+vClOpA5d5yuNtdNTnwgRk14ft6J1ksTuzrLJ/c0Msv2gk&#10;LMFdCt4jcEhdJIsf9f2Y/EbjocxCAZEEpQXSxJUkcXNvz75ve6HsZuG0PcyLaNozStB5gf5eslOV&#10;ee7a8WNGk9PXo4nS3ynSZ6PFZqoVHjCI/kLovAs3A1FgPbtJAUN0HH01fj/ivvEzeNjvNukpLEVp&#10;1Ldpfw3UYZfPqxza+88TuGjinhnhYSIT6XLG4YLwum4HP194i2gW1kkkEDTdv9YWtf2HTdOnFTpH&#10;n0t8HVxGOloaSKWxXkH6MCOf9uD9Pp74awT9WP8AwZdP+2ve/vyXjMeNR1Yw6VwoHXmolUfngccj&#10;/iAPftSgXu3PHFrf8T/T2bx3mmOmOkfg1ap49M8mPEk6lv6/1H+88c/T3xVvrxf62t9Sf9c8e6QX&#10;GqdWVjg/y6vLD20pjrLV0ipAwI4aMgc35Kn6/T8++Ms3155IFwAOP8LkexVFdh0C8T0Xi3Go4z0i&#10;2xQSVpSoIubHgcf7Ae8asBY/T+o/Bv8Ak/nj3SRyGLE+XVtNTQcepQh1ARoByR/h9Pz+PfPyEOqW&#10;UAjmyj8n8Egnm/tPbXPiTEaiVBx1a4i0xV+R6zVVAI6OU6QT9Tcg/Rf8f8PeNhct/QHj+v8Aj7lC&#10;yJa2hauWGfy6C8igSsadABl18OQnUAcMSD+ebE/0HuBUVQj9IA+n5Bv9P9ce5C5T2UXUpkNe0/Lz&#10;/Lol3O4KqQOgW7N3M9HReBHH+bJ51fi4+oKj3ChqLtza1/6G9/8Ab/T3PH7gY20YjBrT5f5ugol4&#10;Elz69EFrt9faZcvUcx639Y12Xk3PLHkH2sqCqQxrqPIQWsOOP6/X+vuLd35dnguZGAqNdc06EEV6&#10;JIiF6F3Eb+p8hQJGkl9VPpFg/IC8X5N+Pad3LGKiFm5Opzf6fldXFwfpf3Kft3rt7xFagoB/If7H&#10;QD5tQPbynzI6L52jUqYqmpjY65ZQTckgWPi9NgCPT/vPsDs3joJoJ0kA9RNwQLfQ2/H599K/by7h&#10;eKFSPwn/AA06wH9w1uLabUGxqP8Al6KZ1xvfO0G/6MQPKYzVQ3ZHcKSXLWtrv6b+yHdk7bo46+Vw&#10;ii4Y3/qfIf8AD8e8idot4ZF1Kg8usct9v5WEqs5IHDj1s8/HbdNXk9r401DuXMMIuxY/WnF7Xbi1&#10;vYQPS09NcW0/4j6WB+tv8fY2gSOCMHTin+TqPZHeRgV49GjjkZlBJP0U/U/kf6/tpq6mijUlmFxf&#10;6qOLD/W9hfd71FDZz0Z7dZTTSfLqQuogWtz/AFvf6+w/r94Y+gqSPIh0sP7X0tY/hR7B8m6UNA3Q&#10;4tthlnjApn8upgp2KkH+0Oef8fx7FDancuMxsQBqEGkLYHUbAgf4fj22dySQEBqnqkvJ8zvpK1z8&#10;ukJuXY0Wbvdl9QIIuLi7XN9QIv8A7D2qMl8iqNo2ijqobWKkjUp/p+QfelnVgc+fRlZcnNEa+Hn8&#10;v83SBpuj6COZZpIlYq5ZSTETzYm/7f1HsH872qMnKxSoXTIR/Uf0/rf2XXMauCBXqQtn21rUJVRj&#10;oScVsmhxkKLHFGzIOOEvfnk2Ue1psLdMb1MUjTAtqsRe31I/tfTg+4l582wz7fdlRwFPyKk9S9yv&#10;deFPH6V6TW7dvaoiY4l+gJJtxY3P+p92c9S5da3GxWIIGgcc/QA8n/Y++JH3itta13i7rwAbrob7&#10;ZXQmtIgOIFf5DqLsuHwJIhHK3BH4+n+Fvpb2PqvcIQBZhf8AP1v/AL17xDOAT5DqblTsqOhHYWJH&#10;vJ/vrW9s+NH/AL8H2efVRXz49d6W/p/vI9+5+tuP99/j7Tyy+J2Jx62FJ4dc1XjkC9/8D7lBjawt&#10;7Q4PSoAAUHXP3x9+4U631730R70ePWiAwoeve8Yjf+n+8e916ThGPXvfJVZfx/S9/funEGkkN173&#10;z976d6976Jt72BXr3XvfAuLH/WNv9t+f9j73TIr1o4FeuxyQP8fcQyE3vbj6fX6f48/X26qAV6T8&#10;T1k0D/H/AHj/AIp76D+oMf6W/wCKe7EALTy68Bkde8d/pe/++/oPckScfj/bH20UJNRw6UCpA668&#10;Zvz/ALH63/3r3imctp5t9fpx/T+vu6LStem5K9vXMKF+l+feG5ta/u9B1UsSKU6799e/AU6r173x&#10;dwo5+v4/p/sfewKkDrx4E0697Q25c19pGyggEF/wf8f6H6+xly3s/wBZKjEVFeiq/vRAhpxp1xlP&#10;jXngkAj/AFjz/vXtBYOqrMnkQbNoN2AJ/AI5Nyfr7nzbht2xWfiSSrUD08z1Hd39RfysgbFekDue&#10;mqclAYYW9N7EA2+oIIufwb+zS7dya4ujjJF3VQbEXXlbfjn/AFufYF5i59LlooJaClPP/P0abbyy&#10;oIkePoDYuicdlsiMhlIEnPlf0NILJ9DZhpN/8P6W986/dVTU6o1YhTcABbfngXvf6j3E25b1cXLG&#10;Qyn9p/z9DO22qGFRSMA+XQ47b69weAiWOmpYFYKgUfn0Lp/sgDhfaYlqpZCdZsebgk/8V9huW6eW&#10;vdUdGKr4eAo6EGKmWJQBccCwBvxxxzc+47Obi/5v/wAR7YqWJJPTigvUU6zaF/xP++/wt75Mxb6m&#10;3+t7oa8Knpsghjnruw/oP9t761H+v4t7tqP8uvVPr1x0L/T839//17CffEwVpnj1nT1u8m34v/sb&#10;e/XI/wB99P8AH37rYPXVgfr/AL1f32Cx/wAbc/X+n/E+9M2nJ691141a9v6Ejj/iAffMKLc2v7aa&#10;bTSg60WIpTrtYb3vf8W4I/4n3kAFlJ/P+8WH+N/bZl7u0UHWwak9d+JVU/nn/W+p/wBv77BUXAP1&#10;4/33HvTa3oWXA68a5x11YADTwfz/AL76++/dQSOHVeve/e9de6979fnnn6D/AFuPr7tSq4HW/Lr3&#10;v3uvWuve+YNvqLj/AF/dqnGcdW8h1xKA3/B/r75hhf8AFvx/tv8Aivup1V4dUJ64FD+Of94/4n3x&#10;LIW4IuPbihyKkdOLU5Ix11pYfg/73/vXvo8/T/kft1VIz04oIBzx64++h/j7v1YfPr3vv37r3Xvc&#10;GsxmMyKmLIY+hr4WAVoq2kgqY7XGoFJo5VYN9Dce3oLu6szrtbmSJxkFGKkf7yR/Op6oyRupDiv7&#10;P8oPXJZJ4jeGomiP9Y3Kkf8ABSrIw44+v09hbn/jr0RunU+f6b63yTS6w0s20MGjgyNdmM0FFDUM&#10;W45LexRt/ufz9tfbt3PG5QkeS3EhH7HZh+wAdF8uybLcA/UbVbt9qKT/AIB05JlcxF6o8lXICP1e&#10;Z5FuP6xyu6k/1PsAN1/y6/ibuoSsvWkW2p5i7GXbOVyVAI2drho6eeaqpwVP0Gm3+HuSdn+8l7ub&#10;VpEnMi3UIpieJGOPVlCN/PojueROWLmp/doR/VCQP2VIHTrDvDMxW1SwzgfVZYQC4/oWRlK+y07m&#10;/lA9R5GSaTbHZW8tvaiWigrsbi85TxDSdQJ82NlYX5uWJH09yXtv3xuardVXc+UrK59THJJCT88i&#10;Qf4eg9ce1u1SVNvuE8f/ABoD+Yr05xb8qFUefGxWFriKd0bn/GRJLf7z7AzPfyet50vlfafcG2sm&#10;LARw5rb+VxJew/L0VdlUsfwAAL34/Psfbb98fl2XSN25QvojXJiljk/k6RjHzNeiS49qLzP0m6xk&#10;+jLQ/wCX/D04wb6oTxPR1kd/VqVoJlAsOL6oG+v+0/7H2XXd38sf5S7cZzQbdxW7oY+fLt7NUEsk&#10;oDadK0+QegqSbG9tN7e5K2j7z3tBuyp42/vZuTgTRSAf70iuo/b0H7r255ltwWjt1lT+gc/sNOnu&#10;HdGFlNvuvH9f89G6Dg/1sRc+wAz3xM+Ru2Nf8X6a39Txw6i80O1clWwELquTPQQzxG4W9wbW9yPt&#10;vup7a7rpFjz7tbseA8dFJr/RZga/IgHojn5X5htf7faJwPXST/gr04Q5XG1H+ZrqVz/TzIG/1rMV&#10;N/YVV2y91YeVqfN7ez2OkS2qnraWvoZVLC6r46qOIhiPxx7GtrfbffKGtNwgmhPAxur1/wB5J6KJ&#10;7WeA/rQyL/pkYf4QP29TUkVxdCGF7XVkYf7dWP8AX2yLQ5EMFpjXxtqYaAZHUaAb/TgGw9mBhatF&#10;XHy4/sx/LPy6bMdOPD8x/h65/wC9f19rPE7M7Ky0DzYvB5jKw06rJM9PQzVCRRubI0rhTo1E2Fx7&#10;cS2lYgLG7U/okf4R0lkkggIWRwARxOPy6i1FbS0pjWonhgaZ/HEJpoofI4jaUhPK6a7IjHi5sD/T&#10;2ox1X2TUU7SzbBrqxFj8kg/h7TSInJLyRJGZEBt+R7dFvOwOmFiR6CvXi0TAMGGnrG2Sx8ZQSV1F&#10;GZDZA1VAutv9Sl3Bdv8AAe0VV7Glpjas2RUULI5DGGglpdJT/U6QhuQb/wCw9saTX4SR1rw0bBpX&#10;7R1MDg/pIb88Mp4/2/tF1u0MaRKyVOYoHaXyEyq8wAUchTMG0Wt9bm1vdaGoNKDrTWy4FMjrsG4v&#10;a3+2/wCIJHtN5LY/8STTFuWFI2KExVOKoZeYyCCZCEkuSL/X/ig8e7tDAH7Af8PTJtQpx137hVvW&#10;s9REsclDtDIvJHHH94sX2lVJDGwLErBKqCdxxq5Iv78wAoAqHqv08gUhZWr172icx1fFAmSl/upl&#10;ZygX7CHE5RZI42ZbSWNVBUO3+2HPtvwYzq/RxTFKdU8KdQED/bXz697DrMbLjoqenmocfu1JpGC1&#10;lDWYxZDTo5VdcNTCdM+gA8aE/wBj7YKkVADGnkfLrwV6moyOHXvfKXr+IJHJSZbHP5FqH8OTWfFV&#10;welS4p1SVPFrkHIKtY+9+GvBZM+hwf2dV1MD3IQOve0jUYKqp/Cmuhq2mKy+OCtpjULYhzFpjlMj&#10;aVNjxckf19tmudRz07iuDjr3uJJj6+LU0tPMroNRZopF8AJ4Et1CsoH0Nzxf3WinK8et8eve8DNP&#10;GCHNPMur/dcTqSSuol5I1DunP+I9+1NwJ69TPXveLyqnkdEiijvGWeEyAKQeV1MNZNuf6D3YCozw&#10;60a16976KxlC5il1OupAwVFkLH0sS6CTgA/j88e/do+Hr1WoQvA9e99XDyFdGlUCItPpLxAkeppL&#10;P6lt9eBf/D3XUdXDrxLUCjh173l/b1upjV4SHYs8nlmiMaqdMTKacyar/pNyB9Pd/sHWhXhTr3vr&#10;z0cIVjHPUSCR3XREUAL2CRjQkkmvn6km/wDh71xIHXmwFAz1735KqaCSSOfFyRn0NbIwq9PGiqWM&#10;jzAxk+RmVUGoGwItce9mi0Fc9a1UoCOve+2mhATzVEVMyxIhaAKkMqmJWXy1ESuQEL+kkcW5B+vv&#10;Zo1GA7uHVq0Goca9e984JXlGgRwutwZ6pENXIi08cmpAYZEqBFdB9WMZP4B496BY4Pw9a4knr3vH&#10;G8fHmnnQGodmpYo46hX/AHNAXVqkJUA2Fybfg/n3WueGOvHr3vlFAJomeVDHH+wNMsDyxS3YnxrU&#10;Mr06RojAsrWB+l/ez3Cg60K8KdvXvcSSnq6qpX7VoamqCTzNTx1UIemgSI1DxqtVEJRNbR41UgsA&#10;eBa3veGqfMdapnr3tyoP4dDVyjL4+TKUcdHVwx08ddk6MUtWYpoqWvV6WOCQiB2RzHMro4WzAX40&#10;pFe8VJ6cI1EFuA697gCCNESiSWRHKKYVKuHbySO7STTz1Dxo58qhWZGFrfiwFCM1QZ6owAOOHXve&#10;Zo66FngZ58dIJOY5IvHI6qQI9Ss7EINYbSNJY6ST+PeyKfCM9bqfLr3vzT1tyrzw+LyDTUyU8DSg&#10;Is6eNJIVjnLTiVfIArpqRbBbEttCTUtgjr1SaavhHXvfTNJVhKh1p8eswi+2gVAqTU7K6xVT6pZ5&#10;xNMjCR0tqQMBpuPd6Voa9XyaZx1732rKIjIiN6Jkj+4aKcXaQSqqaXV1YSCFzxYgAcgWvqh1auta&#10;R5de9+mlZwgNQqo3DY+MVEkc6RlZEEocmblxcgOoNrDi1vVBx5depmhPXvfRqqani0DHxzSkyOJE&#10;epSVZSsYiXxxVD0xeJY5Dp0x2aVtROlAPYXgOtUA4Dr3vDL5A8figlnmkkEUdPBHEKxmmdYkJ5ic&#10;kF/Str2N7Eix98Q9D1WnqK9e9yNTppcwI5NvCj1MaNDZWcAftETOVUadN+CApLWI1pH59WCilaZ6&#10;97wSRxn0ywy6DIzujEuqmQKYyCFKMkq8glhw9/z72BTrdOve+2qJ9RknfyqhMesLGPUF/XUSxSs0&#10;tQxFzcEszG/Nj78DUVpnqpr5Hr3uSg1m7eOEoSLuvglcRsApUfuyIz6yoJubf61/eita0PWioFKc&#10;Ove8LUisiz1CySykNK/gUSGPyrD4kkKl1jQRhiApKrY8C/vRwFUDqrKDSvXvfVJDPjpkyOPqji5I&#10;WHjqKaX7apE0t3DRyQRiQFU+hJXn6c8+7hmUgoxVh59a8NWBqoI+YqP2Y66IuCLA3BFjyDf8Ef09&#10;i1t/vDvHBftYHu/svAII2MUR31mjiUEYPphxlbksjTlAANRaNUQH6i/s4t+YuYLQAW29XaAek0lP&#10;95JKD8l+2vRfPsu1XFTLtsBP+kH8vMH51P8Ak6ZKrbW363UavCYeoZ+WeXGUMsmoixbXLA7av6Hg&#10;j2LO3vnJ8ncLK8NZv/Fb1p4z4hBuXB4yYPpe5LZLBQ4WudXVv840jM31BNz7Obbn/mmCgk3IzKPK&#10;RVJ/3pdLfz6LZOVNmapjtyh/oswH+Ej9gHUdNo7ciKmHFU8Om1hDrhXj/m3E6ILf4AexDH8wPfyc&#10;bj65wlfw0kkmEz+UxKTABgDFBkaHMMUZl0oWlF/rf8kyHuFfS0NxZoceTN/gbX/Ij7OmV5VtkP6c&#10;hp6HPTnDiqODiOPSL8AH6f0AJuTb/E39lS+T3ctX3zWbUydJtHM4Km2vR5SCtirK2jrmlqsnVUci&#10;vSy04JmgWLH8A6ZCzC6hQG9hLmDdzvLQOEKhaggmvH50GOjCysDYrIoyT1ORAnAPH+tb6m/sn7xz&#10;wBxJHNCSsaFZo7MRFcfpJt+fzb2HdGngOllZKEdc/cfyemNWvbkg2Cfi9rEgf8k3H+w9++XVKuPw&#10;5697zK3qush0A+oo9zYfpZf1C/54F/fq0z59X1MBx697FDY9Ks+GkWWWrWOWtNROysqlvt56YhVK&#10;szQq0tlLFbsCeR7dUGRDU5qP5dLYVBQseve1YjiVnb/JzEKmnjRVnuSg8jEqGN3i8cDAkXRLjm5H&#10;t3VQlqefTodqGgwOve+Ly2UkssJkmPEWtDLFVVc0X2tORG10vUhD+nUvA5I91qfI+v8Agr/k60tS&#10;DXr3sROmv2O2eqVipUx8kHZmwUMSTPIkS02fxepdX3M0puFN9TXu3P0ACS9/3Bvv+aL/APHT0u2z&#10;F/t/ynj/AOPDqLXLroqtP9XTTJ/yXGyf8T72qt0Z6eColWNio4AtK9wCxI/A+gHsi5RhVoFk86D/&#10;AAdStvvbIflX/D0XagwFNMoeWLVexIZeLkD/AF+b/wC8+wqyGZq576pW/HGtmJ+p+p9yggCBQfhp&#10;0ECe4/b0r8fhaKD/ADcQTk8KAATb6/6/HtOSVDsSGYnj8nj6+/UZvOvVAhbI6UCQxpYKDYf63uKW&#10;J+tvzx78FOoY6toFMr1lNr8fT3idT/r+7iMHj06ApAx117juv9PwfdioXh1fiCfl1njla5v/AE/q&#10;f6j/AF/YWdlNpw9Qb2/ae/8AyS3swthSlegxvKgDhkg9KDGclv8AA/8AEH/ivupzsmpBzFXpP1Zf&#10;z+bn24zgE+fUZXApIV9P856efYWq/wDre01SePDpoNqx17307j+o/wBv71+fXifLr3tvle5PN/6f&#10;7f2jmfVg9OxqRk9e9x1BZhx9eLfX8+2fL59OcWJ8qde9itspPHOjsAALDn6W1j/eOPayFaJU9Vrk&#10;+o697tL+NeQTz00alR+4foePoP8Aivs2gbToIOeliOwiamWAr0md2xNLhK1QLgQFj/sGX/efdsG2&#10;JNVFCfz4o/z/AK/s6gfGnz6KXJLEnqsvsen/ANylVYH/ADj/AO9N/T2IdGxIF/pYX+v0v/T2uifQ&#10;Venn/g6SzKD9vRac/Dq8gAsbv/ttP+F/aooyQRb6fj/eR7OI5Fdag59OiqYGtegH3PSkLIf8f6H+&#10;g9qmkbi1x/vh7WJ8GekD8D0XjPwkTE6Twp5+n1P+8e3UEXBv/Q+9jpvoPpYyJGP1Grkf7H+t/eGR&#10;rX/1hf8A2BPv3qetgZp05UMIkkVbEG4A+ntM5XI+BXGoLcEC5tb8+ya9cKWLca9K4bdWNSOjDdb7&#10;MOVmpj4ma+l7aC3Hl0EcA/kX9l53buUmdgj/AFY8ar/m3sIT3JEhBOa9Gq2q6MDq1vqjrqnosarG&#10;ArwDzHb+yv0P49sC5uaSjbm3A/P/ABT23JfMI6FqjrUFmBKGpjoQH2lRx5KNvHyCdPpA+n4v/rH2&#10;jqmrlmkkUsDyxtc83PsnZzIxY/l0JreMIAKeXQlUeOgpoorLp0pHa4H4Uf7Ae4dLSNLVL6PyTzc/&#10;09mNgpBBI49J75yUKg9SMnXpBR+mRbgEcEX+h/x+vsxOyKLxPGLWstvof9pPscwxf4uGB6jW7uGN&#10;w1TitOiE9+5hZcbW/uX0uoA1c8K/5t7NfgIf8mHA4v8A15vY/wC9ewdvZf6hWHDTT9nRjtstGrXF&#10;eqBe7MyFy9WC1gJUH6hYepx+Ppf2/VLrTwkkgak/3r+vsqgldalujoRo+nT6D+QA6AXAYOXceap4&#10;YEMpaeNPSpJBkcm9x/TT7DTKZ2nhqGDSrwfwf6j2Mtm3kReEGah6QXu1vJrYJUHqwHZ3Q+XrsJSt&#10;DSTMWh+oUt9CePebH5uCdhpkRxzcagfx+Re/uV9r3eG4QAyitPXoG7hts0ANFp/k6Qe/elczhUaW&#10;WknjGq19Jvxz9ByQfahYQ1KC4U/630/r7Pg+paevRMjSRMQ3DoAomyuCqmaGSdCt+Ddbcstif68e&#10;0ll9uQ1SufFc2axtcj/Wt7LrvbYJlbHHo6s90kiKgNToy/WXfWUwNRTQz1k2jXTKddZKoHjAU/q+&#10;l/YQZzZ2gsUiY/U3CNf/AH1/YPv9l8OuhOhhYbssgo8g/b1ZZ1b8iaTLRwpPVoSdA9Ugct/hqNif&#10;9c+wryOInp3cGN7A/wBpTf8APsKT28sRYgUI6PEkR1BVq9HR23vGgysEDo8DF1H1dQfoObf6x+vt&#10;i1SwuDc3B/N/aZJSva/TgApqA6Wpip6tDYgqfwLH/eR/S/tU4XcNRRyAa7KCv5Nvr7uSjgmop5g+&#10;fXio4+fQZbz2BQZyndHpUdjHJZgg1cjjn2P21d/vE8f+ULdQo5lK2/4r7AnM/JW07/aSRz2yEmvl&#10;0ZbZu13t06vFIw+w9EQ7A6XyeEqXyWFWqppVd5LU8TAMQeLlfyPZlts7/gq40iq5kOskF2bkeofk&#10;+8Cfdv7uoIuZ7KzPD8MdPI+Y6njlH3DceHFNNT8/n09dX97bm2FXw4/MSVXhp2KXnml5jlINx5QV&#10;Fr/7D2JitBVRiSGRZL2FwwJtbj6XHvnzznyBuGyXEiywupFMEH0Hl1kTs3MNrexKfHBNPXq1Xq/u&#10;rCbtoYTHWQPIAush0Y3QFLLzyePcTQycH6D6cf4+4pubaWB2Gk4446FiSJIqlWx0YenrIKlQ0bcE&#10;KVLcagQDdf6++rX54Nh/xT2x48nw8B1bQFyOs/jW5P0v/S3/ABT3wLc+11m6kkk06TTKSOGOotTG&#10;WWwvb/Wv+Bf6e8Upe9/rYfj2IrWVAQSekMiUUgDpO1cNwRpJuCfpx/vj74x6vqfr/sbf8a9vXtzG&#10;E0qcdUgjrSvDrDRUhMhdx9eBx9Lf8j+nuVHp4LDn/H/X9pNsctcoQagf5T1a8XSpAGKf5Os+ZiVa&#10;F1tYlWb6DjSlz/r3PvlIoYf4c8+5KtNxMSKhboNyQa2Y06BOvwommml0EhgVvb8sPr/sLe2aenBI&#10;+lhf63t+fp7l7lbezGqAtU16De5Wy1OsY6Lj2RtfyiS6yMVS9iOLAtwL83sfcdogNNjzcEfX6jn/&#10;AG3HvJHljcjNDKJuOOgDexFJO09VedvbeqKatvTiRCXYlV/F3Y/g8X9ucExij0jjgX+vB5uePre/&#10;ss3a3gubsmo1VPS23ZhEBXrHtNq6hx+qQTG0aAFgbA6W+nHuDkpWmgZRckA2+tj7NtgigsZomNBn&#10;ot3VHmhdQOIp1AzyVeX8kUmuyIpJCn1Lb6Hj6EH/AGPsA935U0SSs5CAhxYn/ePeaXtpuwZ4lRgQ&#10;CDxHljrD/wBythdllpEa6vTrL1n1PFkNxU1QlGXbXYhIjYliGBP15uOfZD+0d7UMEkrSTxoVA+rA&#10;Ws73/wBvf3lftW8QQ26M0gqPn1itu3LM80xURtT5Dq/noPZ9Ti8NRxNTvEiBLakZf+Udb/X2S7dP&#10;b1HBJMsNQhsrC4mIF9Q/A9rLnmlNLASj9vSKy5Hd3BeA1r5jo19NRJGguObD8f4c+wEz3dFQ5eOC&#10;Zh6j9Jn+hB5At7BW472ZiaPn7epA2rkxYqEw4p1NESC1h9P9b8f7D2FuQ31lMnKTHJMxZh/uyQ/X&#10;/W9h57w1rXobWuxW0aKGp1k9v+Jm3PWrphWpOrSOPObcXtbUBwB7ot6y1oa9PybXbKwIIp10SB9S&#10;B/r+xBx+0d3VS+Ro6ojSD+ib6Hm99dvz7VQTzu1Fz1R7ezjWutTTrC1TTobNNED/AE1rf/e/aipd&#10;q56J0Eiyhgeb6g31H1/w9nEYkKBiuemlktQahgevNUQ2P7i25Fwyn/Y/X2MmzsbmKKWEsJyBdbBW&#10;tdm45/I9h7mWMyWEqsOAJ/kP83Qm2OeLx10sOP8Ak6TmZqKIxt5JUsVsfWlzfgGxPFrj3aF0FXVQ&#10;hjSYt+u51A+kaQf9tf3xq+9LtiRX1xIo7tIz/pes9faWcfTRJqzSn8h0i8NJAKookiEguQAwNwQe&#10;eD7OlAwZIySP0j3zvuqoXRRQA06yPhNFPS10ksCL8fi3+v7cFYMLfn/X/wAfZSy0p8+nwimjdd++&#10;gwW4PHJ/1vdiCaUHl1YADh13Yn6A++LSgC4+v+w/4372qEnI60zaRXrkEP54/wB5/wCJ94zPwP6/&#10;0v8A8a938P59V8QenXfj/wAf94/43795/pcEj8j/AIj8e/eH17xB6de8f+P+8f8AG/fvKjcA3P19&#10;6KdXDhsde8f+P+8f8b94mY3tx+Pdwo006aJo/XMCwt795HFvp/vN/ftC+Q62znFOvEA/X355C4AP&#10;497CgGo60z6gBTroLYk3/wBh7x+7dN9cvfYPvXWwade99E390JxwzXrZNeve+iQPyP8AWv7uOA6r&#10;1730Gvf/AA9+Jp1YLXh173xL/wBPe+tde98TJYG7Af4H3UipqFqevY67AJtwbf1t7ivMtitxc/4/&#10;09voj1B046q9ApzXrn4/8f8AeP8AjftHZfGLXSEkBiSfwT7Gez7oduQA+nn0VXdn9QQTw64SQ67C&#10;9v8AYf0t/wAU9yMRh4KH8KrMOPx9CCf9t7b3XmK7uVKpIdPqevWu1wwtUDPXAUqcE8kf4f4+1mJf&#10;SAGBAAA+v1/J9ge4upHdq8ejYR6Foq4HWUQopuBb+vviXAtcjn/ffX2i7mqadW0sRwx1l9+1qRwQ&#10;f9j71Q8KdbAcA04de98tWoD+ov79qIJA62GKVI8+ve8bysH/ANosAAf6j6n+lvd0UMDUZ6ejAILA&#10;569768w/qP8AeP8Aivu/hDpyh9eve//QsJ+v+x98TCwXies6et3kKT9B77Clvp/vvx7o0ijFc9e6&#10;5BD+eP8Aef8AiffLhL82FwD/ALEf4f4H20Czg0OetGp4dcxZRz/t7e+QZRzfj/Y/8j9tmN6gEdao&#10;xIB67BB+nvtnUKCCCOAOf6/4fX3tEOoCnVwprkdYmY3Ivxf/AIn3hDBTf6j6/wDE+1bKWWladO50&#10;kDrofUX+l/cgODz7RFSGPp0wQRgjrmQG/SPp9fx/rf098dZLsALi/H+w97IAFa561nrloutrAG3J&#10;4/H199kclrW/H154H4/x97VzTRTq44U6xEWNr3/3j33rUDlW/wAbsP8Ajfu/havl1vQfTrr3iMhv&#10;6b2/pf6f09urGKUK56sEFMnPXV/9f/bH/e/p77vq4BPHP59+KUIFOt6V9OuV/wDW/wBsP+Ke+wvN&#10;/wA8XN/6fT3bC4PW/t6xs97WP9b8Af8AEe84It9fpx71xPVh1iJ/P++/3j36/vZxx69178X/ABe3&#10;9Of9j7791qPXr3XvfSvHqANvr7pKr6GoM9WKGnw9doy6wCbfX8E/QH/ifeeSVUAA9ZYDi/4vwP6f&#10;X2XQ2zyyMxXSOFeq+GSKnqXLIsaAX1A86dJt9P8AW98Esw1EXsy3AYD8835/p7V3DyRmOJWFNOSe&#10;raOABx1iiQNdiBcC6i3F/wDYH3gbyFmUDSCTb1C9gb/X/WHtRGyRxK5cEgdXCoKGuesLpK7ldFgT&#10;9br9Pr/qveZUA0lrNazDUA3I+h+h+h9pJbjxK6U9R/n6vqxQE065pTMOS/q/1zwP6cG3vPw1zYG/&#10;1uBY/wCuDwfaIlhQEn9vVGJr3Gv256z2f/H/AGDW/wB6PvsA/Rbj/gpK/wC9Ee6kgA6uB41zX7ev&#10;BiuQadcbG9rc/n6XP+ufz7acztzA52mNPnsJiczTvy1Pk8dSV8TGxsSlTFKur/H6+zDb973XapPE&#10;2vdLi3k9YpHjP/GSOmZYoJxpmiV/9MAf5kdZ0kqYxdJJIx9PQ5Uf1+ikc+wPz3xN+Oe4pZJsn1Ds&#10;9ZJUKtLj6B8TKb8m8mKqqKxJ/otv9sPckbX76+7W0RrDac+X5irWjyeLQ+hEqupH8/nStSS55U5c&#10;u6mbZoNXqF0n9q0P+Tpxiz+XhN0rpvpYAiJl5IPIkikH4/Av7CvJ/GPrTpSiz29+uMJkqOk/hkcO&#10;e2y2Ur8vQVNIk/kNdRplJKupgqaP9TKrlWRDYXI95SewP3pebdw5v27lnn2+insrssiTeGkTJIV7&#10;A/hhE0sw0g6a6mBOM9RV7le2NhebBNcbFGYryEh6EkjSD3UyTU8eg17fwea7L2vRYeDJnHZXHZui&#10;zNDlII44qiNqZJoJKNXXwoI6uGqZWYqLW/2PsmvavVm+M9Pgt59LbqoYMdn9MFbSGAzGKSSYAJIk&#10;av4BCGIOoi/+8e+jt7aXE721xYuDHKaGh4Hzr6U+fWOW07va2q3e27pCwuYVDCh+IevH/V59B31Z&#10;3rhcKm6Os+7cScDubrzzPJXZFY5cfnsVTUxlXMYySVYTOtSEJjQJ5CDYA2PtU7c62yXXtdSR9sZb&#10;F7kxOSo2iNLVYaBVpq+ZY2WdKwKspijDEHk8fj2sg26e3el5Mj2wHwlMg+uoEE+lPn8uktzu374t&#10;WfaYWiugTQ661oSCCDwz604Y6T+Y7upe8tqZWo+P0udxG5MLXx1MGTo8msVPV0dHNKtTSPjdVVRu&#10;04i/S0WoH6kfkqPdnxS7h3/uXKZfovruPObIpUSnaWgrcPSmSvjihlqo6aHJZKmqKljFUJ/mlIJJ&#10;H1v7hX3C92vbnkPmKPl/mPmOKyv5IUkSNkkaiuZKOxRXCglT8TDAr5jqSuS+W+ZuYNkN7FbCUpIy&#10;khlBqorQAsCfyBzw6Nx1Xu+uyGxtv1O8qwx7knpg2TWaIh4p3kcBJmghWnjaNbBjwoIJ+nPsie7u&#10;ge9tptONz9Rb9w0cJ/cqJ9nZv7VQWI1ithopKRkJHBD2922r3C5E3tEfauc9snkbgq3EYf8A3gsH&#10;/wCM9GNxy/vVmSLja51pxJRqftpT+fQpRV9DMLw1lLKP+bdRE3/Qrm3sF6ugylDK8VVSVNLLESGj&#10;nSWCRGU2tZ1U3F/p7FUEqTrqt5FdPVSCP2gnoraORCVZSr+hwf2HPUkMp5vwfoTcA/0sTYG/uEZ8&#10;lCNSPOrajezhiGUahcFfIbAf8R733lmJBp65p02FJJYj/V8/T86ddaxe1n+tv829v6fXTa3vv+O5&#10;MJpdzKEI/wA5EH5Fhx9TwTz7c8RwMmo/b/s9UZQKVoa+mf8ABWn59c/eKXMQVSrHX4ukqCuoXMEa&#10;8MLML6RYsPr/AF968WowMf6vz69QcB172w1OB2BkNTVu2KcTP/uynBhcc2uHilQi1v6D3QFGzo6o&#10;YQc1697apuutgTKUgnzeNVmBtFkKtNTXB1MJJJFcKfop497KQmhqR9nVPBpwPXvbVW9P4ysN8fvK&#10;aNC+sR5GCmlDW/Gtk1W/1hf3TwQalJP21614VPPr3tgq+mNzS3Wiq9qVqIfS9quldrC2sx0xaPUR&#10;/hz794UhqodSfsP+bqpjf8IqOve2So603lSrI9btegyYFyfscrVRuStlQESq4K25AuLe9CKRMOit&#10;X5kf4Oq6XXFOve07NtSWESfeYLcGBSnjWdi9K2TppWK6CPuoFE0am/N1a4P1/PvVGUMXSi/I/s60&#10;AQTjr3uFSbcp6wkU+cwTsrSoKarrGxMi6kU3lky1LDGGN+LN9fofekYuNKutftA/w060W697yf3O&#10;y61arTvhW8aSWWLM42qqPNpEz2alrmWREiUgFVFyR7uUK0ytfkQf8B6ojJUgHPXvfDIbY3iGFbkc&#10;FlgsUUTpNHQVUkaLHGqRy60QxgBALnUBb6/n3URt3M6mlDmhP+DqxdOGoV+0f6h+fXvaakgrkEVR&#10;URtAApkWeWB2CgSaFZ1US3GpDYciwJ+nvS9qIWbJHXhkUAB/Mde95JGcKBVVNOZnkUiSPTGQA01S&#10;fFNJF+2jyzHUEKqbfX3YOcqSCftHWgD5gj7QR173E+5iSaKOOeEvZ5JJGnkgjVluzKT5ShLs4RUB&#10;OqxNyOTrPCoPXs1p5de9+FQ6MGNZpZSV9FRJFILBmYUzo8kat4xYfQWub/X36oUZ6sDQV8uve8kk&#10;cto0nlVUbRM0UdfSSown+3lgVWobaJQqAsHYEFQRY/XfDVXB9OqipzSny697jxNJAz2kRLROhRnW&#10;rhLS2Vg2pqiIFma9mU6fqLAe65ouerGtKeXXvfvJHLJM8UTxh7Bw6R1lM0So0SRw1JiEcRLi4Q6B&#10;9CBxf37u8uq0PkuOve+LVFYEEH3DeBSg8QTyNCCCVip1SW2hXU3s6hb3v9AfENWgND1YggjNOve8&#10;swkMqrJZqVtMCSwxQJI2u/kmM0atH5begNIDb83Nx78SKmvWmGvBPDr3vkYklaWpheWGGSWSGFGa&#10;mqLogEkPMdPFAQElGpmjsDcD1XPv1NRJ1YqafZ5dbGRk06974LJNyZpqaR1KyKqJHBGoZgNUmuOM&#10;MxB4C6jqP5HHuwYj7D14fM9e98dMaoimqpGbSo1htDSVDRosgREmqCiRykizlUJ41g+kaFBWg63g&#10;1r1736piJJpoYJ4nJPkLiN0BOiJnaNZY2JLyXAZwSfpccjYqckdaJyB1726JjZ6OhbIjOYeGlnrq&#10;ikGIpXycOdSON3V6yup0opqMU9aY2EYpqmpuhFxpvfwBrUsCflX/ADdaFVy3Dr3ttSVTrqIp0mLO&#10;/rkM2uWR1Gpm100UrOt9QDBPVwLH340z3dW1D16977jpPArVIiWOFGMhli0ldSLKpIXXZtTR2GnU&#10;vFgL+/A/y60fUde95DNanp4lWGFIlklINPEKiapnqHlLiaNUbU802m7klR9SFW/vRbQdOnPWyKAd&#10;e9+lkS0nlWUy6mPm8qRMV0ICxIP7zyIAEYOQ44UE31eAJFRw6qwJVfn173hemjkCJq0nySrGmkFV&#10;Yxxpa4BkXUGBYkKoAuWFvewTU+vVgooK8eve3KbEVlOsc70k8dOjeZJExlSF0ziQQHW8BVA6MliC&#10;/kvfV72eI0jrbKFPDHXvbWadZy6MKeFI3KVQZRM8q6TJoSn8o1BnkW7EvpU3AJB06NT5dN54efXv&#10;edaePwIIaXUNKpM6fYOrVDSStpZIo6Vo/HCyqANbE6ittIIqccet/wC16974WWBalzTIbMPGskvg&#10;kg8Y8jKjWqVnaRL8BgOL3Hu9TinCnXqEZp173nqaadGdK0QpGJFSVKidpEka80ccMMHqFTDGzEvK&#10;VbhTZvz7rTOOPVSK+XXvcM08cirTokcqxgoqy0qLAZWk8KomqWS6KDcktyw/p73Q+fXtI8x1722z&#10;bcwcsnjEXid1kmbxSmMNMkDyzSxWT7dPHEbKjXLMQFBPvRjVqmlOq+ErE+XXvaLrNkosUjUNeomp&#10;4g8i1njiYOqITGyR1F4zJe6ArdgRa/09sGLj3Z6a+mrqp172oNoPE+Lmjooj4YaqB6kz1MDTPoWJ&#10;0TQsSJMWq4gFAUso4PJ52mARXPTsRopUDr3tVVM4ZGilmfRMlJUuhoJHpHYN4bfewq0gZaedyqs8&#10;S/2SL6NTtCQNRz08fhpwr1732zCPyH7qeaqdHjNPE0UdOljSVVDTOHji0SQzSuzB2DK+jkWJNSAM&#10;A/6uHVaAcGz172qdjVVTgN67JzlZHUUtNR76wuYSoSOlqpK2hwuXxhq3xp+/MVXEZYJUiYukUjKS&#10;pNr+09wjT213EhozRsBUHiQQOlFrIYLq2mdToSVGNKEkKwJwTTh8+uEi643Tj1Iy88jkEc/4e702&#10;+ePxl3RVvGvYkeEm8hRoNxYvJY14mRmUxyzinnozZvowksbfW3ss5btZ9ujWK4pq+0UwPL/J1IO6&#10;cw7ReuWgu2qfJlp5+vAdIGLbFdTqFVY3AABKyKL24uqsVAB9iFi+0+tdyjXgOwNn5cSFTGKDcmJn&#10;kbUoICwrVeYm3NtNx+fchJNC6KfEA6Klkt5CNEyn8+uYoKyB9L08g4v6AJBbkfWMsAf8Pr7VCSRz&#10;DXDIsycWeJxKrBuQyGMsHU/1Fx7fVlAoGHTygLwIp9o68UYcspUf7ULf7a9r+8yp9SbcfgEFgf6E&#10;Akg/4fX3sso4nPWyQcHh1haQA2AN/wAGx0/7f6e/OtgLfk2Cjlr2v+kXb3uo4f5+tLTy65KxbizE&#10;/wC0qxFv8SAQD7iyLYGxOoGx/wBt/X34lTTrYPoesqfX/Yewf7Ra2Fq7n/dEv+8Rt7Vw17K9Bzew&#10;e3GM9KXF/wBo/wBf+N+6j+xT/uZqwOR5OP8Ako/1/wAPemPc2eoyu/7d+nj2G4cgf0/wvf3o0px6&#10;R58uve8UkhPIP1/1/aSSUGoU46URxni3Hr3uLqBb83/2P++/HtPUnp4EHh173Ko1EkiD/ah/vY9u&#10;RRmRqAcM9ULaBw8uvexXwhWBV49RIt/rE/19raYpXqqEHVU5697sT+Mcnkr6Xk2Mp/r+AOPaq2J4&#10;HpXDUrKV8l6ZNxEDD1wP0aBh/rm6293C7TIFBDc/7qiA/wB59ncJoR9nRY9Sx6rS7JQjLVhPC/cT&#10;i/14+qCw5+gPsR6JhYc8WH9fpf2YjyA6ZlGK06LVnoxeTn+034/On2qqM8Lz/W3+v/yP2utsOAfi&#10;6K5wBXHQFbojGiQXPJ4HP4AH5HtR0zCwsfyP6/09nCE5B49F7AUNR0X7P0+tmsPxybc2uf62+vt2&#10;VrqLf05N/rbi3+w926ZYZNOg7qaYBmP41fgH8WP+v7xy/ob/AFuPex1palh1nx0ZSoiY/p1qL8cc&#10;k/0B5t7DbdjuiMRx6WsfqOAb8D/W9hrcyaSZxXo5taac9Hy6ApopzTBwpcKguQbjUysFH45Psqef&#10;md6uzEn13P4+pPsEXbhTqPHo3jViAFGOrZ9oU0cOMXQAbKqsLfT0rcD+tveenl00ZH9Bzz+SOPZf&#10;JKWU0wOnoV/VQV6yz0t8ijWuG1Ef0Fvr9bf19tFK/kqiLG5JH555PPtmF6sA7Y6OXTShz5dPWQi8&#10;VEsgsNKnVa17ALYfUGw9iLhsSXcSFOAL3v8AS9vp/r+xNarVlFcdB2+mKoQDnoC907kSniMeux1G&#10;w5v9Dx/h7GnbSCCROB+n63/Ppt/j+PY4hKG10V7uo4vAWuCAfPokvbMz5KjqypLBn1EfQWVXN+f6&#10;X9mP29OHhWx/Kn/YFf8AW/ofYP3mPuQk44fs6MbUaAoU8eqM/kDhqimrq2Yxk3ZWvcE6gzk/ni31&#10;/wAfeLdlaKSjkct9FNv8Prx7JirSLQLw6FVgQ1Gpnp3+KG1m3Fuak1xlgtVSFiw+t9XPPPsmm7ty&#10;V0tc8dIXJEmkkH8/0sOfof8AW9sokiOCK46EyKrR4Ap1sj9Udb7fx+3aN66KJL06eMSCJL2B1Alr&#10;Acj8+1/1/BlqhRLUBwLOfVcfUi2on/afY65fuZNS1BoegvvkUZjINK9FM+V2S2TiaWempmpfMJ4E&#10;VU0luVJf0rdjyPx7HKCZodKsfra1vpe3+t7l+1nMkCPXIx/q/b1F11GNb04dVH5rEU+SknnpowVL&#10;E2sPpqJuPpwSfp7dYpgwsT9Rbn/E+1oaukE5r0XsD8XmOg3rcRLTTakuCpvxYW4+o5t+PcWsx8VQ&#10;hNlNwfr/AI8e/SIsupXGfLpTb3ZWgY06fttbyyu3qpCk0gRSthqYeoG/9SP+I9hvndpRzhiFW5/1&#10;v8f8bD2HNw2ZHBZVGehZYby0ekHK9Hv6l+R0sBpqeqqHGhTc+MOLWj4uxBvx/rewTzm1pqZ2Kraw&#10;/qP8f8f6+wJf7W8LFgKgdDK0vUmSoNerLuvu3sXnKeMmpVi5Yf5xb/Vfxx/X2hZaeSmJ4IsTyD/Q&#10;/wBCfZGe0muOl1AwPr0P9NkKeuQaGVgQLfnhh/qhx7caLIzQOCG54+t/6/63vat5g9UKHy4dMeYw&#10;FJkImjkjB18hRax4+tybX9int3eMkDRhnb83BP8AsQD/AI3HtJf2FvuEEiSqKkcCOPlTq0EzwSB4&#10;yQR0VfsXpejrhNNBHpYAaGW11YRvY2ve1/ZltodiMmhDIWU6QVKqfxzpY2F/eLPuh7GbdvkTyRQr&#10;r019M/bx+XUl8sc+XW3SCOR6xg/nnPRbcdld39W5FZYZpft0cEhTqAW45KA83Bv7HrG5iiy0SujH&#10;VpGq40gE8G4+p5981/cr2Zv9hnuGS3OkkgUq1SOPlj8+sl+V+d4b5IVaTJA9erDelvkzSZqOnosp&#10;VGKbQiN5IogBf0Ja735t/sPct4WiPHKtc/Xi1/r7xl3TaLiylIeJgwqMgjhx49SnbXcVwlQw6Pbg&#10;9w0OZpUngmVw6I4IZW1BxwdKliLkf63uK1g35/1v9tx7JUcxmh4/4OlTBSNJGOlGIxKv9AATe31+&#10;v499hgP6/jhjf/eva6O9ZaV8uk0kIpQDqI9FqP4t/sP9f3x1AWsfz9Px+f8AD3aS6MoocfPqqQ5x&#10;11FSLHq4Fxq4/wCJ+vvLdblj+AOPwRYXNh/QezTaqoVYHz/y9J7pSVoOmTMqWjKW/DKR+Bdbe+i4&#10;DhbkAnn+nP0txxf2K4ptTAHj0VPD2MfPpHTUeiJm0j8WsPr9frf+nuPOCVuLtY2te30v+GsR7ljl&#10;YofC1PTA/bXoI7udLFfl0XXsYG1QgRnuXt6eQtvSPoONXtnYSGRVVgFHBF+Rf6295K7PuVva2ZqC&#10;ZSMenUfTxPLIa149V0732zLlcmFZG0aze4/shyT/ALx7eKeM6APrwL/7429kd9vStc6icgnowhtQ&#10;I09eptBsbxUCoIwAygcj62H9Cbj6+8stOpQ6lIBDW0kXuAf8f6+3LffaOGDkt5dektQUb16bKnZD&#10;gSKsNr8FrW4H0Fyfx7J93tUjFY+qmTgXYqR+Lrf8/m495Oe1fM80l1GAWrpof5dQzzzsEU1uzmlS&#10;f8/Rkfj51zFLnaXyhQvkS9/ybW/17+6Iu9uxMq2RqaanaVh6gSB/zcP+pv7y/s92na3Vck+XWOG4&#10;bRaW87Iyj8urjtvYqnxWNpoIEtaFNRNidQXSbEE/gC/sp1NHuLPVOlVk/cZVt6ifWb2Nvz7f+quG&#10;ya1+fRW6WkGRpr0++xfwPSObyMH3U8baSurUxcXueeP8PevHYmjnv6RT7tbxGgoOsL1EMZUM4BY2&#10;A/x/4j2tMH1MlJkI4aoIAr6f1Fje4sOfbyDUBU56K7neiI2dGJA68ZhpZl5IFxccf7f/AFvZ7+uO&#10;ncJLBAxgjY3BNyb8KLX4twPZna7eXIzg9ALc+cZbU1XB/wBXl/sdAxvrf9Vh9cdNGxIVrNpsOHsb&#10;3+vHsfKvr3A4vHsRTR3WOw0n8Bf8R+D7GG3bMAQxGadBk84XF3JpLmtfLHQDY7sPcmWyyxFykDS/&#10;2gOV1f1A4HsB8njMd/EnijiUHyAAgLbm3H5+ns1ktViTSFFR0KLLcJXjWQuc9GDxtZW/YJLNJ62R&#10;mIH102JBJ+nHsVNo7LpawRuYkte/6mB4/wBYW9hLf4S1lL28VI/PoWbPu5injIbIPReuzexJ8CJP&#10;W7FSoIBFgWuR9bA+kX+vs4/WO3IMYPSFT6cXLXA5PNrfQj3yK+9PtjtPcUXBQ/5uugHszvIuEtx6&#10;1/46Omvp3s47iyNne9nZLk8+pAV/259mFh06BY/QD8/Tnj6e+YW6xPDPOHH4q9Zf2ra4lauSOjp0&#10;8oljjkH9uMH6Wufzx7lI4W/J/wB5H0PslKE8elgZQMnPUkqD9bc/n/Yf7H3wd9R4Jtb/AHn3dV0i&#10;nVGfPacddBQvAN/z/vuB74f7H/efduqkk8T1yv8A63+2A/3r31cWv+Pfuq9de8ZkPNhf+g9+6317&#10;3yEnP9P8fr/xHvVB6deBI4de98iQPqf9iT/xPvdPTreWPz6979cE3uDx+CD/AL172QRxHWyjeY69&#10;74k83PA0/wC8/wCw91Py69pplhjr3vjq/H1/2P196JYAUFetGlcDr3vouSfyLfi/vSsM568VI4jr&#10;x4t9efpwT/vXvosfyfdqitfPrWeve/cn36o63Qnr3viWC/Xj37jwHW1BzQddgE/T3FknCGwbj+t/&#10;8Pd0jZiKig60SF4jPWQJb/H/AFx7aanIBQRq/wB5P+2/Ps6tNuMrYHHpO8wA68zKoPNvrb/X+n+9&#10;+2R8x6itzx9OeRf/AJF7EsHLkjqjUx/q+Y6RtdAEjVjqK9UF41fT68Dj+nvo5YaNTcEn6/m4+v0H&#10;+Ht9+XJQcDP+r59e+qFK1qB1xFdGeL2/xseT/h74w5jyPpuQDb2X3mxPGupuPp09Hchsg93WeOcM&#10;bXuLX+n++uPakp6wFV9f5/r/AK3+B9hO6saM2KU6MIpNQ7j1JUauRz/vv8fcwyK4uGufxcnj/fD2&#10;gEBXHl0+K/l1176EgUXLC/8AgSfemhf8K469X06975iZb/rC8fk2/p+T7Tm3k46anpsgeg6977Mo&#10;cH6MBx9frz+L/X/Ye9BHQ9woOrLRcjr3vr0/0/F/r/vH193qOnNfz697/9GwgstuPx/T6/7374jA&#10;E/Ees6ut4NEBH9Ofxb/invlHJwbfUD6H+l/dGQ1qeqkcOvMoAuL/AF94HkLNf8f0H0PFv8fp7UJH&#10;oFGGenwBpp1Hc82/A/4p77ja7qG+nNh71IKIT59aYYPr15Dzb+v/ABF/fTlQ1gp+v5Nx/tuPfozU&#10;Vp15Mip66cWP+vz/ALyffEsW4/3r27WmerDj1x981DA8kj/Yj/Usf+I9tnSWGOtEAmpHXIMV+n59&#10;9LK58Zv+piCPxx/vPvTRqar5da0A167DsCT/AFuLG9uf9j7lkll/UpN7XS9rf6xNyfbKUVj02vEj&#10;rgeeffFVvfkkj8EWBv8Ajm9/d2kYUNBp6uWApUdc1UNe9+Le+yvIBFrf093iPFga162GrTron6iw&#10;44vbnj30LLxf3cjUeHVvy64+8+htKuvIZQWX8/Ui4/wH59oUuV1vHL8QNB14jh12KfUmpbk3N7/7&#10;x9B75IF+rEXA/r6Tx7rNM9dEcbU9f83WgQDnrkkIUanvq/A/skH+txzb321yDZbAXH+J/wAR/r+6&#10;wyqHo0mr/Vw6cbQADU169JHqHp+oP0/Fv+K+8B1H6K/+3HswUpQE8etppDZHUYow+lv9sT/xT34R&#10;nhjxdiCGPJ4PItb8+25rpVLREA4BBHlnz6UM4oVAz1zigBUSNe5d1P4FuQPqL395EgcEMSoANwDf&#10;/D+v49p5byEKFjHd0y8iacdchCxJLG/JABP9n8X4+vuSYlAAUEf1sTz/AIn/AB9ohIxLFsk9UV/4&#10;upAAAsB78iG5DDjmx/P+3PvbOgoUHf59bLLinHr1je9lt/X8/T3kKgW/oAP6X9tVJqa9a1EYHXfv&#10;lcAWtx/vP/FPdfOteqVJYHr3vEH0Hj1XP/JPP59u+GWpXh08RXHXWkX1c3/41b3kEr/p4tyfp/hb&#10;3owqncCa9V0gGvXZ5Gn8f8at7616uD/r8f8AIz7roK0J6t1iZQBcX+vvg8YljeGRQ6TDRJEVV1kV&#10;vTp0sGBLA25BH9fbqzSWzrLCWEiEMpXDVGQFPka8Pn1WRUeNkdAV0mo9cddqqkXa5BBBA+p+osP8&#10;T+P8fZF9wdbZPrff1W3XWTKYKt8ecyWzqqn+5pEWsqZUSnxbEuaZy8V0I5CkDm3vs191z3F37nf2&#10;pveYeZ5kX92SvDNMzKEliiRSZjTgwGoOaipUmgzXCz3n5Y2vbOaLews4iZLxB4YU0KyOaBainbXy&#10;Neii/Jer6y3HWYnZHYmCqZtxZynXC7H3lhpfssnhMnkKeKBqTIPHVQHIRMrxlISkiuCF0359lE+d&#10;XdWZ2X1Hujcu7+vdxbSfZDUtXSZWsp41x+cpKp1pTRY+YOUkqWqJEABPpuPr7mTZ/dLkbnm3uZeT&#10;9/tr1oQrOI5Fain+JQdS/n5+fQH2/kbmHkq5eTf4pEjuSwXUKVdT9mnNTwb8uJ6mfDL4iU/xs3Nm&#10;q7F74k3Bht9Y+sra7b9dBWRZHD52OeGYVUMlUkbxwNE0quqrGpkYEJYezw/A3co3l8W+s94tDNH/&#10;AHnoJc6omGiSRa6UCmlZUbSpWkEYuPqAPfKD7373knvlvqvKWVbO0VaH4IzAkgX82dm/2x6zD9oz&#10;bPyRYtbJ8U0xavm3imM/kKGnRwM7TU9PmcisCCJDLFJJp4vM8MU7oAPSEKPfgXv+fZxFLjlCVA/T&#10;pZhpB5KixsB7xfrGCRJn1B4H7R1KEaeGdQpX7AP5gV/n02tGzhSApAHpLLrIH9PVqsPaM3R1v1/v&#10;mF6feWx9pbqjkR0cZ/buHyzFXI1qHr6OdwDb8EH2ebTzlzPsLgbHzFe2aDyhmkjXBxVVYKfzHSa6&#10;23b72ou7KKWv8SK3+EV6cIKmspVCwVdTEbg6Y5pEWw/qoYAi/wCPp7L3uH4I/EvcTNJW9K7cpJpL&#10;3kwdbn9uhSRa6Q4PL0FKvH40af8AD3I+3/eM95drosPPNxJEMUljgmqPMVkiY/Kta04HoPzcicpT&#10;4fZIgK/g1R/8cK9Oce4Mylv8uka39mRIWH+xPj1G/wDr+wU3H/Ks+LmZST+Gx7/2vUniL+F7qXIU&#10;8AINh9vuDH5WolUk3I8ynj/bSBtf3vvdWyMP1sO13sA4+JCYmP8At4nRR/vB+VM1KZ/bDliXuiSe&#10;N/LS/D7Cysf59Sot3ZeMkSLSyrxy8Lhh9f8AjnLGOf8AkXssm7f5ONNI8r7I7kVUK3gpN17XBZWv&#10;YCWvxOUXgj/pnU/4H3Ku0/fZtWVRvnITB65a3uh/JJYhX/nJ+3oN3ftEGJNnvNPk6An9qsP20/Lp&#10;2h3oth56F/6EwO7k/wCIQwmwP/BrD+vsvu4f5Q3yCoBI2Dz/AFluJF1lEg3Fl8XUOA5CDRlNu09J&#10;G8g49VRYHm9vY/sPvie1V4y/WWW7WfCpeGN1+dPDmZjT/S1PkOiC49qeYY20wXFvJ9jMD/NAP2sB&#10;6kcep8e78Y5s8dZCRbV5IAV5t+l4nkV+D9Abg8Hnj2Xfd/8ALu+VuzVkkrOps7loYgSaraldit0Q&#10;soGoukWErq+sZdP0/bBPPAt7kXZvvCezu+skdrzvbxTNTtuFktzn08VFU8M0bGK8R0Q3nIPNdlUv&#10;tTuo/gIcn7AhYj+denKDP4mo4SugQ8emoJpmub/pE4TXa3Nr2/2PsuGe6n7O2k5i3FsbdeEEDMCu&#10;f2tl8YgYpr/ztdj4VPpNzZjb3KG2cxbBuyhtq36xuUPnHcQv/wAdc/sofToOz7VuVoaXdjNGfRo3&#10;X9pYDP5DpyiqIJv8zNDL/wAspUkH/JrH2HrUNfAVuFjZL3MOpC3+uQ5BP+It7OiajH+r9oHSEq2e&#10;2nWb319xk4CSJp1At/zc/wChtVvdQx9a9U0v6Dr3vIM7kl0hysigWs8SHVb6hrAH1fn3YSupBFK/&#10;6vn17SPMZ697hTT0GQdRksJjav1hVD08ahwbsVe1i39Offi2o6mAJ9SAf8PVPDX0697acjs/rjK3&#10;NbtRopX1MJqSUAsRpAQpDLC2jg3t+LX960QD44x+WP8AB02YUJrwPXvfCk2dtKlE8WHze48GauB6&#10;eYLkaoQ1Mcl/JDVQxyTrUQ6CVCsLW+o9uKURWETMK+VcfsNeqtAjUqtT8wP8NK/sPXveT+626Y6a&#10;Ogw2+sJW0MEAp4sfuLAYXJUkNKA6R08f8Ux9SQdDED8ge/BnGkeIuB5gH/J01JZoy4FDXyPXvbFU&#10;bB7BlaaqrcV17n4JqSWhhgSjixKxajIsE8Ee3psJKrUitpS7spVVVwyqB7sTK1dcaH8qf4KdU8Bh&#10;262x86/4evew6yu0d0RxK0+wKWJ6GCkhNTiZctI7hWqFYx0s9bVUqvLCyo4iRI18a6QDcsnZKsD4&#10;ahh9v+Un+XV1jkWtZGK/On+br3tDtjnpZ1p8xg6/H0lTrpmj+3cyweYRlH/fpZ5Z0gSDU0etQy/V&#10;l+vtsUJpL8Py/wBR61RmBVeNeve48tPiHyFZFHXSijinn+2yGRx8UdVUQxTiJGnpaarmlik020xp&#10;5L2Nj+Q5RGZgDRR5n/YqT64B4cOtAuI9RWr+g/yde9u0G2sTW1SY7E712nVGWvejtUTZjC0aRmd1&#10;hrTPuPD4ikSnnaMEl5BJGGDSLGp1DQRSQVnRh6Co/wBsCwBCnyqoPWhIWHdEy/b5de9sE+ImiKv9&#10;tR1lPOz6ZqWVa2jnlp2eIQfeUU0yxtGySMVYllDgg2IPvVGrXGj7a/zGOnEIc6V49e9x38sLSxy0&#10;ssNSzoqw3q3nSlMQMQUTVYgRC5J1sgYhr3/SB6oAz1XA4k0697jpI8REzQyU7SMGUtAxMnhDKruL&#10;SNJzwDY3A/I90Iznz4dePqOve/KFkVVklglVUHo0vCqqUUEqJY4IXa49RtpDX492C4zx6suR173y&#10;EWoPNDFDGVVUTzAwRgRkM7fqMsj6StrMBc/T6Eb0ny49aAJWo49e99PNJBFI8V1lKSFIqUtK1STp&#10;mjRhNOWBJUnhgTp96pQ0PXgDU+vXvckU81HNVwVEkTSQkRTR09coi1FmIMdQ0QWojUPqvYx83Ue7&#10;MVXjx69wI1ceve44gbxxorRoodgFaQN4wEST1LGXi8pb9R1BmJNwLAGo49e697zERKoiYSeM6C6s&#10;8apJeMsPQPLKR6eLgE3+n49+4lh1vWowR173ikWJitQggQQ6AoLQGQqiKpb7Y+OpkJ08sqkC5Fv6&#10;bXrw0nh173yX9+xdk0yI6nVFJHEFZdIVy6vfUSL3At9TwD70BqJr17T8+ve5cLpTRyAUIyIQBIVE&#10;y0y0s0eoM9MKCnU2UuCE4FyQb+96aeZ68MH5de95PLFHDFWSVFDWVE0rFaGqNW9WDGGJdpT4J1WM&#10;sqqH1aip0i1yPE4Hr1br3uTTZ/c1PjKjHpuXLR4eWtpa3+7kWWyxxEtdEhaCV6GKSWGWVHRzdtIL&#10;WJB96KUFQxr1phq8+ve3GPcePnjwlFmNq4HwUksjZjJbXp58FuLcCVHjaorMxWyDI4qrysZidkmk&#10;pVAM7vKrek+/CoX59V0stdIx1xVdN+Sb/g24/wBawHuHUVOHglopcNQ5mnZIdFcuQkx1RRySaS1Q&#10;6tBEsRpJJAFCPA5JS+ongVIc8adaFeB4+XXL3ANRG7NOI1jqTO5V10RrZI0Yp9s1LDIyq0wUyAom&#10;pSAvIb35moKD4urUrip1de9wFikDsXaHQ+uSomSNjMWdWuPKWe4sx4N9N+Le3NOKk563ppx49e9z&#10;YjJJKKgqgRZEMCa5nTRqeU69bLG0p8Z+hQAWuffuHn15QDx697xmHx6/OFDJHKWVJBHKnkiMQ/bD&#10;KGK8WFxf6kkcHdcdW+VOve4tfNJFQ1JmBZTBUmlhpnTy+aSGSZnaZady/jiROWdySAtwLk0rpqxG&#10;KdVfKkefXvab2Wkq46ULJSpTw1s/+TSBZ5JZRHC0V5rwNHGCW1P6i3NtN/baKWqR5dNW/wAJ697U&#10;M8bNAbswmgCy+YMRTorWuulwrFpA9iqC2lT9eSbljWnTjVJoOI697wwziWfJwpBMXFMWqqj1RxVM&#10;1NUAysskqhiYKeeJHI9LFLjksRU8etUBNOve3qjcvkKESySSRRVAnYRySBI9UsrBIPRMvkva2lQW&#10;N7c8e7k1UjWT+z/N1fHkT172hsht/E/cO0imWSpljZv3ZnmEksFLLK4paMeUuWMiqvq0m+q4F/bS&#10;wxlSWrTphooySdOeve5y4qkMqrDSGjaOlSWbxNLDOrSBI4ULNZ1lYAsfpYC3193CJTtwOthdHA0/&#10;l/g66t/r/wC3I/3r2usJvHee03C7c3puvDSxqrxx4zOZSOBDHGzA+GGqWAjVYW029urVSdLEHp5J&#10;ZY/hkPXExxt9UT/klT/vYPsX8Z8qvkZhVRafs7OVqRNoWPM0WIy0RZOWOvJUVTUAaTY/Tk8H3ZZp&#10;lbEhr08L++WgWXtHWF6Olf8AXBGb/Xi3+8CwHsQ8T8+e/cWC+Vh2buGCGwZazE/YVMmtvw+NraQX&#10;X8ER25/PtSt/dL/olft6Urut2BRtJP2H/P1FbEULX/bZb/6iR1t/rAG3sYcN/MibxLHunqqRnuBJ&#10;Ube3Ch+lg2mjyNGXY3P1MoHvcV+60Z4mp0qXedB/Ut6H5EHrA+FgAvHLMGv9WCyC1j/ZREP+8+5G&#10;5vnZ1VujGS00m398YeaWF0P3GOoK6EMyEf56hyMkgJJ4vF9PZrDvNmCBKjg/lTpDuN7HdBdEbDqX&#10;R0jUw5kVr/7SVJ/2BPHsl+6extpZ/IS1NBlURZ2BVaqCenkF/UQyypGBa/8AX26dxtHLaZaGvn0B&#10;bmzuGmdkjJXqf7YY6+inF4KunnBvbx1UDH/XsCSR7aEysBSQHPl0mWAoe9GB+fDr3vNyQGsbf42/&#10;4gn35qVxw6ueOOve8QHJI4P0+l/+Jt71gdNr+L7eve3GhFnB/wBa1v66hb/evbkRo+D1qQdvXvYg&#10;YyYmWFL/AFK/n86va7HTSijAg9e92U/F2O1XSEj/AHaef8CB/wAV9rIFoRToxQUjYjiR0w7l/wCL&#10;NXH/AFMDMP8AXFvr7t92sbUkIP8AxxiP+8n2bxDh69FbihJ6re7DHkydYT/yszg/0so4/wAb+r2I&#10;lG9rDi1h/vfPsxWmnPCnTUnwj7ei4Z2G5k4H6m/H+0/63HtU0bcj/ff63s0tVBXVT7OiycDoCd0R&#10;i0tx9Dxb/Yfn2padrAf778D2Yocg9FrZqOgGzkPLcD6H6/6/9PbnG/0P4P8AvH49u0r9vTZFePQe&#10;1MN2YWFtRH+83/2B99yPcEfj3sCh49eC6c9dU0QE0S/jUG4/qot+R9OfYf7rQmFiADw/1/4KTx7D&#10;W5qT4wH8R/w9Gds3aOjp9A1BSupoySAzwj0/09HP5F/ZSdyOsFU7PxYFv+Trf717AN6QSKcKn+VP&#10;8/R9AMY6t/2SDU42MLb1KhP1+vHH+t7aqHJRzqIATdmA/wBsOPz7LiTpPTsYpMD0oq7FyQkVJHC6&#10;rEf0Nr/ge13t3bc1XUxyBbq7j886SCR9VP49soST869HXGJifToKt875o8JQTCWcLJFC50ovq1el&#10;WHLW9Jb2PVNt5aGl1sqgAW5PP0v9dI9jLakLKS3EU6B26y0JGOiD5rs985mXpqeoL6ZSPUpHF7W9&#10;Mlvz7wU1QIKlVU2H/Iv+IHsbxJ+ngZ6BE2bitOpOXxj12MdnGsyQs3+xIP04/Psb9q15ZEGo/wBn&#10;8/0Qf7D8eyDcrYuCKdwNf2npfEBGQW8+qr/kntKKMVDmNVJiLsW5AKylLcC9jfn/AB9tPYNZOaXx&#10;Raj5AwP+vc8Dn2lhsQIyxH6lfyp/qr0Z210FapNFr5dL34T7axVFkBV1IiHjqqYKeLDRqFzcfj+v&#10;sL9p7HXK1oqauNX1SEnU5BuCB+Bb6e/JYhmJK9Gcm6LChAbHR4/kL8lKXrbbclNj6xUlhSJEKPE4&#10;u0bt6CStjf8Aw9mLodv0OLpAscaqbW4Yn8f04HsTbbbCFQzJToNbhuD3JGluqH98/ITeXaG85omr&#10;J5IPNqVdChUCK6izKWvcH/bn2l66YLMdPGg8f7z/AMR7HNpMg0L5U6JJrep4cRXozWzcPPUYiN6h&#10;CztELmSxY+lDc8Di5956eqBtyfx+f8fZrU16KZIwjFaY6bs9tkq8not9fpYc/wCxX27xTgjkn/eP&#10;6+3QxqD0kMR1EDh0F9fhihKhQR+f6j/WsB9feZo45l9Sgi/1/P8Avufb6gOKsOnY5GUYPDpPJNkM&#10;TM0lPKUsf6v/ANHD+ntMZfbkFVG9kjuQPz+ef8D/AF9lV/tccqsyrg9HdluckLLV+3oxPWHe+XwN&#10;VSpPVyaQx1ArCgsWQ/U3BJt/T2C+4NmFSWWMAjVYqCP95sR/vHsBbnsbKCUFB/q+XQ2st1jlAAP2&#10;9Wg9UfIugy8UUc9W2opCpu8RFyDe6oRf/WFvYXV2InpGN1JXURwf+Kj2FJoHiNK56O0mjcVXo5WB&#10;3bQ5eGFo5o28gBBKn8j/ABf3AhlliYgm2huACf8AivugkznqxQHp9q6eCqRhoBDAC+n6/ixBvx7X&#10;WF3FPSut5SoVlIGq3+8k8C/vbotxHoYVWnVArqxKGnQJb165x2WjcyUqF2U3Y2A44F/Rf6D2Pm1d&#10;9yxNH/lDKp0syiRbcG9ufwT7iLnX232vf7dw9spkJIGafEDU4+zoU7JzHd7dKpWRiB0T7cOxc1s6&#10;tlrcM7RpHKZnWI62ZY3JW+tDb6/QW9mT23vClykUcc7qrkAAs6gtcgXXk8C/vnf7t+wVxZyS3Fpb&#10;uYwWOASMivmPl1kNyj7gxzJGs0p14/yfPodOnvk1kMFUw4vPTy6IzDCGKRxkKsii5ctYkaj+Le1b&#10;LACvkiOsauCGBBH5sQByD7wd5k5RvNrldZIGBB+zy9KdTttu9QXqKQfLqzvYnaGH3TRRyw1MbO6r&#10;9ZkPDPpW6g3LAf4+4BLAkFbW/r7A0kTxNSTh0fLRhXy6FqOeGVA6PrB/1Nxb/D6Hn3xLA2upH+Nx&#10;7byCCv8APrZUDrKbEEWtf/Xv/vfvmkgU88/jn/ibW9ndlKUXPGnl0imjLHt6Za+m1m1vST9fzYgX&#10;/H9ffIkN9CCb34N/9h/rezOG7KyKSGA+fSV4e046Z6ihHhZQvJtbn+n+sP8AH3n0iQev/OcBiPzx&#10;6eP8B7Hmzb74AGhsV/1efQWvrDWxNKnoJdzbT++ZmeIXKkWBFrE/U3DG49xzSDyXOlbWNz9T+bD/&#10;ABPuT7XnKb6dVWc6eg221AMDp8+i9ZXqyE1RkanJKkniMuCCefUqi59zo4wgva4AF/df6xGVyWk6&#10;u1iVHwjpqqNgKiqiwkKuqwKGP8D/AFQN7D/be2HNZumx0TtI6jQW4JtwUvyb2uCfYr2Hx9zljEL4&#10;J6JNxljtUYvig8umOq2d4lZHhDLcKLgXA/HIQfQeyN925uLOUtRSwsHF2sL3FrWBuD9eefebntHy&#10;teJPHI47SP8AKPl1j3z3zPbpAyg4B/z/AD6EzqyiTBZWGcoFCkkC1+VIA+gU2I91nZ/o/wDvDlHq&#10;JYA6sx+hdb+ot/qW+p95xbRsLi3QyLwoD1h9zVzqiTyiN/8AV+3o+VBu/H/aRa5FRhGnDKbG9/oN&#10;X0HtX7W6Aw2Ilhlmo4QQ0bEsXtwD9SVFuT7MJ9rjRWAXqNbjnKeegQtT/V8+odfveEK/2japFDBb&#10;LcEji4Gv+nPsaqzCbewuJKIkSlFKcG/0BP8Ahz7B15BJHKaYXpy0vr27mBZzo+fSJoMtnMnlVJLF&#10;L8cEAKCLm2o/QH2Sfeu6Kahz7GB1CLUD0ghbAEDj+vtRbK4IBPd0Okt9VkS1a06G+iiZaWMObuUu&#10;Sfpdr3vx+PZkus+zoIqWJXnU/UW1LfhVsL3HIt7G2z6agSDH+x1E/MO2yF3eMeZ/w9B7urZcWZDc&#10;oSVsVPAvqu17Anj2OlRvGny9JoE3DrYrcG1wOQQf8fcg26xsq6BQU6BMUFzbTHtJzXoL6fYceKqR&#10;IsMf7bXDKSeeb6rqbn/W9h+uGWpr/NcEGVWF2P6dS/4H2xcW5Jkp0OrHctECoTnpUVmQFLjnUBVd&#10;ImWwBtp0n/H6+zHbKoYaeFB6TpH0H1ueP6f4+wruUJMZR8rX/CadHW337mdDq7Sf8nRAu/K6pmE3&#10;j1Waz6j+glENvoQQD/r/AF9jJjM0MfKqIxXV+P8ADTa/1+vHvmp95jYVmguZPD/CT+09Z5+xu5OR&#10;aqX9f+Ojpt+MNPN/FXkc6lFSFIYtbgEc8/kexmw9eKqBZL3uB/vd/wCp98gObLTwL+5hYYBI+fXQ&#10;LaZDLZ27VwVHVrGPH+SwH+ka/wC839qDWP8AH2DCOjUihIr1P/41/vHHv2sf4+/dV6974FiRb/ev&#10;fuvde99D+nv3WxkgeXXvfZAHPPutenNA+fXvfhpP0v79U9e0D59e99H6/wBbf15/3v3YE9UODjr3&#10;vi0gTk/7wAP96t79k8T1ddTVp1yCk8i3uM9bGvBIH9Cfof8Aefb620h+HrTMpweuegf4/wC8f8U9&#10;+WrUgEWP+I+n1/1/fjbSDB49VBSoyevaF/qf99/sPfIShjccf1t/sfp7Z8LQG1ca9Okq1KDrsBSO&#10;OQP6j3x1kfU8e6AFjQdWH2dd2H9B/th76asWNbuygWNrX1G34PP59upA8hovHrRoD8uutAvf/eOL&#10;f717ZqzLxID6goF+Tf8A3sH2a2e1TTOAoz0w86rXrzFUBP0/33/G/aVqtxR6rK9zz9TYcf0JJ9jf&#10;b+VZZFDSJ/q/Z0VS3sYPHqNLVKgNj+P9j/j7YavOoAxLkC34IP455HuQdn5JleSMCPNR/q4dFNzu&#10;ChTQ9J+tyyRoSG/rfi9vr9Of6+0hPuaMSCzkHWV/3kcnn/H3MG2e3kjwKWi8h5E9EEm5gORqPSIr&#10;9whXI1sOWHA/2H9fbvT5qOZV9RNgbE/Xm1xwbe0O48keA7jw+6vyH+SvT8V+WUVbHWKm3Cx02YEG&#10;1uD/AF/4Nb3keuaNtYNr/wCP+x/r7Bt/yzqUjwxQdGMNyRkNjpW4/LK7AFr3t+CL/wC8k/X24Uu4&#10;GV1Vi1ri1mDfj/C1vcf7jyoCGbwQT0YxbjwqelRFVqVPqH/Ff979qeDcEem7MRpFh6gP9uSTyB7C&#10;78qTltKIM9LBucY/Ees/3cdvrz/t/wDeB7wS7ppom9TgAj8yKTe5HHI9vpyReyDtiJPy/wCK6q+6&#10;xLTuPXX3kf8AX/k0+4h3lRpcmRP1FR60P0/4Nf35+QdwAr4bkf6U9UXd4Scseua1cLmykn+vHuXT&#10;7uo5bfugkkD9am3+AAt7KLvlK9hqSnaPVSP2npZFuMTkCvWYSoxsNVz9L/7f+nt6/j0Fv84P81r/&#10;ANhe3+q+vsg/cU/8I+OnSv6kfLhXrn7/AP/SsBBI5HviT1nV1vEe/aj9QR/xr3ogHj1uvr173yuH&#10;4YBQOSw/USPp9eOB71lSAvDrwLDA6xuink/U8fj+n5/PvseNPUrMx/xA4/3n3YamOk8Ot0ZqA9Yi&#10;Agvwf9Y3/wB7/wBf3jJ1WJ+vtylOnKU64M4II599e7jHXusfvmpA+v5/3i39ffia9e6976Yi9x/s&#10;f+Ne6nr3XvcmKRFS30Nzx7TSIxfHTTg16yqRYAkf4/T+vvzzDi1/z+P9b/H35ITnUR15VbPXIsi/&#10;pvz9fp/xHvDdme5IFr3AvY8fnj6/8T7c7Iga8enFFB1xZS1iP6fn3JSMsbn6EH8G9/6fT6+2JbpY&#10;1qmT1vy67jiubmxtb+v0v7yyagQASoVQL24vb6e09s0bB2lTUxbA8/8AV69aA65yahYC2nki/wCP&#10;pf3H9TMv5JIt/sT9f9f2YkqqE/hA68eHUYi5txcsP9b6+566lGk3Fv6gXb/E/Xk+yN2VmYqwI6rQ&#10;HpwAsB/rf8a/4j30bE3sCfzqHH+w97R5FWgYqvy6v10VU886vz/T3kBNvpxxxx/vHtsV1VIJPWq/&#10;0T1xKC3H1/rz75/gfjj8297JpxB6qQSa067UWFj/AF94lltwx5/oB9efx+Pb0kdcx/D074eKqOsZ&#10;Ujk298vIx4HH14P++I97WIUBbj1YRYBPXH3wN/qbahYr/r/4/wCw9uCNerhcY4de99/uHglbf7H3&#10;rQnp1rSo4de99qLAD3b7Orde9+Or8Ef7H37r3XvfaE/ki/8Avv8AYe25MigHn1omvDr3vkxFrDli&#10;LWte5P0tbn8+6CNjQ+XW1BqD1xCFnHNgSL2/Vp41Af4kewIerqJO3cwHNOmOWh2xSRyN+ueteSao&#10;mp9J5LJDMpIH9ffTv25eba/uL863duHjnlt7sE04h53RqevYx+XWK/N1ul/798nQzuCY5420/wCk&#10;Qn/D1X33ht3D7j+TfQMFYmQrsjju25tyGmpDJ9rjMPgdnYdsbWVy6NJp5M2mlkbknSeLGxDP5zOO&#10;qdz/ABCbZGOopchl92dgbRxlHTQx65iY8j55mQB1/T4l1Hkcj/YQj9yWzlPOvN90QTbx7R4bAfDq&#10;a5hNKmmFWNyvnwx1JPvSo/cm1Qx0M312qh/hETgkfPPVku3FD56F7geGjrqs3YKojYUsALHn03k5&#10;/wAP9t7sF+PfXUHVPSfV/XsEYgG1dl4HFTRrY6Kqnx1OKiM24ulTrBPuDPfTncc7+6/OnMNuF/d7&#10;3JihKjBjt0W3jfj+NIlfj58Bw6G/t9sx2Dk7YNtY/rCLXJ/p5AXYeXBmIP2efSdp2mqUmrJnZ3yF&#10;fXZKMsT+3SZGo89LTgW4WnoVhjUf0X2MvuGmJY18+hl1LsAABf8Ax99Xtb/fW/4172GAUg5Pr5/Z&#10;9nXuuvzf/A/8R/xT3yJJN/62v/rfTj3pVLeY6914m3+xNvfuB9L/AOxt/wAR7v3Rgioz17rqwYgk&#10;Hi/9Pzb+h/w99e2zXr3XL3lQiwH5H/FfevWvW+sbKbk8W/4oPeW4/P0Pv3Vu08esfvi9nXQblP8A&#10;UHgH/XsRf/W+nvYbwyHT4h1TLVr8PXJQSePqOb/05HI/x9oHcHVfVu7RJHurrnYufEq6Hky+08Dk&#10;pipa5UPVULSoSTe6uOfYk27nXnHaJEk2nmrcrVlIIMNzNGMf0VcLT1qDXzB6QTbVt1ypW62+3kU/&#10;xIGP7TkH7CKeRHU6OtrofTHV1AXn6TNGeb8WQAkf65I/w9lu3V/L5+JG7JZJ6nqihw1RLqLy7Yy+&#10;4MAutmvrjpcfloqGIr+FEWgX+nuVtn+8v7y7QkcY5we4jXgLiGGY/m7IHNfOrdB255C5VuiTJtKK&#10;fVWcfyrQdOEe5MxAFX7kOg4HkiikYD/B9COSb/kn2Ae5f5Sfx0y3lbBbk7K23I/k8cYyuCzFHEzA&#10;hH8VfgBWyBT+DU3t/avz7kLbvvme5FqVO47HtN16kRzQsfn2zsgJ44jAB+XRFce1HL8xLQ3dzEw4&#10;AFGX/jSVx5ZJ+fn1Ph3fXAgS09NLbgEeVHYAW1MwkZVY/UgLb8cey67x/k0VNi2w+5KKukUlo6Td&#10;e158Vb02CtXYbIZUuxJ+vhHHNvx7kfZPvu7U5C8ycjXES+bW9wsv7EkSHHy1n7eg/c+z8wDGx3hW&#10;PpIrD+ak/wCD8unOHd6uwWWikUceqGZXYm/I0SIv0/4Nz7LPuH+Uz8oMVqONx+xtxJqPjOH3dDRT&#10;uASFATctHg0DMF5u/wBPcn7d97v2ZvdH1O4X9pU8ZrSQqK/OHxh/qx0Hbn2t5ohFVhgkHqsgFf8A&#10;ewnTqu58WSFdqiFjf0y07huP8F1X/wBhf2BO4P5e3y0wXlkqek94VkUDFGfANidzc8kBV29kMm7X&#10;Av8AT6ex9t/v77MbnpW29wtvQnj4zNAa+lJ1jNa4+3HRJc8jc12wAk2SUrTimmT8+xmJ/Ify6nJm&#10;cY9gKuNL/mUPCo/4M0qoq/7Ejnj2W/dfUnYGxpmpt27P3TtioV5EMe4sFlMO2uIgSL/uQpKdboWF&#10;+fclbbveyb3Gr7LvFrdIRWsUscmKV/Ax8ug9cbZf2hIubSVKfxIw/wAIHU2KognUvBNHOgOkvDIk&#10;ihrA6dSErqsQbXvY+0QMfWpodddixVWidR6rkWJ1ab3H9fZqdagEkUPDP+D16SeGxAKiv2Z/nw/n&#10;1luPqeB/U8f73Y+8olytO/FRXRkEG0kbm3NgdLSf8R72HccPLqrIyUqOuwQQCOQeQf8AA+5S5zLr&#10;IUeeGbUQCZ6cs17XvoMTsrG2kkX4J921sfi49eCK2WBr17221IxuRRRX7bwFaFXiQ0tPDKX0qmsP&#10;FIpZ1WMEH+pPHv2tTxiXprRXiOve01W7Q2LXqVm289GCPU1FVPGw9ZLKtwfRIDzzf+n9femMdOFP&#10;8HXjGKUp172lU6p2rUGVpcnWUrtI4iFLSxrHFC7tpQpLJUyyssdtTCRST+PyW/DgPwnqhhB697eM&#10;PtHcG2hNHs7f8lKKlBFJRZiho8pjZo0DFIp6TLwZOgMKlj6DCyH+n0s/G00P9m6U+YB/kQR/LpiW&#10;0jkoWrX7SP5gg9dEA/X2w7m2L2ZnKqauqDtXISSgwxHE4bbOEiSmWHwRR09HhsRi6WF30qS1i5I5&#10;c3YtRw7OXNKn0AH7AAB+wdbjh8IaU+H7Sf5nPXfsOqzr/e2LqDHU7YrJfGv6ViE0RJu7FmhklUqA&#10;39lgb8C/upBIoF6coRinXvafr6TINNHH/BJqEaIhNTtG9UPuFjRZngSVCU884kcKSWjTSupre6tg&#10;AtgV6bIfFeve4tL9tLUTQ1jPS0uqGKpqUjaoqAvqDxKTTztHHdV16bkKOBqUe22NX1Dh1v8AFqOB&#10;172sKbY9fk8bNmtv5bFZulp6Jq7IijymPjyGFpvuRSSTZfCVVZFn6OjNRIiJUvSpTyyTIkbFnUMp&#10;EbFNY4f6vLj+zpsTRaiuvPXHUL6bH/eLf73f31m+vt77bgpMhnsDn8bQ1kDzUNdUYeqoIa9zFHUQ&#10;iKqqo4kZJoXVz6r+Bi1tR0+22jmShkjYLXzBH+EDq4IrSueuXtDvK4ZFaGElU1GSAzB0MhKXDqyo&#10;7i2lAbfUn8+9EmuofD1bVngeve5TskaRl6oM0kIQtNRy6QUHkkRp3kZpLW0i1nIW50jka7uIOOqV&#10;AJJYD9vXvfURmndnhpjUqsbOfs5XEIX9MfiqClbTxAzaQGAIBvp5BHver149O8Rjr3uOHpwD5NCt&#10;IFAp5XRzJHKA10eOCFZFkDXCqVYA2DfQe91r1Slc9e95mSKNUZ4rTXdNTRRKsWsA6fHI0ScMWN9R&#10;a1zz7917hx697yLOFZHEcaPAfKJJIo5CGjjcEhA9oGjvdZBYq3Nww92IGAT1sEHBB6975SrIBHLP&#10;JIEaCFI2eEQp4FQRoUmcBfWwF3b1MTc3JPuhqQRXPVc1avE9e99L+6ViOooo5enkDlT/AGLoadJz&#10;rAIJDFb/AEHvQ7QK/F1vgAKde94ZodR0zFz/AJRBLKsjgBxDKsn28paMSfbOw0snKkE/T06LGtFc&#10;+fWvKvl173IdQhXUjLJMWeNI5iUkVT+qOC8khjVixIC6R9PoCfejppUjPW8eda9e98XEski+qW2i&#10;WNWZvGo/bKMWRIgjkBluVb8e/A18utijcQeve+gG9cccamGRZAJGbxtO7hk4usjadB/F2/pc+9EU&#10;PbwPHqwx9nXvfKpnEcNW8OPklfwSR/cidolZ5UqXkXyWmSwXjQmk/liBx7pxyOqkqQSQa9e9ovZl&#10;bDQYypneglrp53yUCg1UtPCs7UEjRRwJHDMqzwn995JL3CG4VAxLQb4sHHSW3JETkcdR697V5EtM&#10;tBC9TRVlRNHJNWSwzF0hqZCI1pKcgypWvCxctKsphFhpJ9uVquph6U6VVwpPxU6974TMsUcZcK60&#10;sKQAPIjmH7qd3mWFJo5Y08sTCSXSysxdRzYe7A0AJB49erivXveeijP3tOFDQtFURRekh2BhOuON&#10;ZUQCNgCGPNtVj+Pe9Iyw68ARXr3trhinUp44pZ6meKnllmM81RUjXSHyTsTGJEihjZipAK/0J91C&#10;oVb7f8vVWABwO49e9843jMfhp5ah3knllYyMRTwxxxspluwQF2LD1MTx6dPJ9ug6WGo+XVa/xcev&#10;e8zGOJZZDO9LFHFK/hWATGoXxv4YpWDRJDrexJHPFvdasOJHVwRnPXvfB5pApMga8ieSTxxqrAyW&#10;KiRGYiNnZxwCSPe2OoAefXiRgEceve2yWJ6iZg/mjRVUlRGsguALqz8Ej8/gj3o93Dj1Uovoeve+&#10;/EqARokRkJ5lt4Z7W506zIL3Hu7oDp0+R6qEA4de95YovQoKzknWLGVbkki3JRb3t/Ue/MKkU62Q&#10;T173m+zQgl4EQtfWJBrQj6cMfUf9tb3oqPPpsinXvfCXDUc0axfbWBd5AEkRVtwLkszPxfnn3XSB&#10;w6voRuPXvag23RzwVFS0VTI9EoRZI3k8kauAFjEYIXxtqH1F9Q+vtfZM4JXUdPp5dFm5RRLCJK91&#10;af7P2de9rAC1/wDE+zTohApXr3udS8t/vv8AVe7xmhHVHFT172ucONVTBf8AqP8Aoce13l00DWnp&#10;173Zz8YjpqKQH/jrcEfT9I/4n2uhOFp0YR4jY/KnTFuQXw9Yf6Rn/ex7tu2y/wDkUA/pGv8ArWYi&#10;w/1+PZvFkj7Oi56g5Hl1XN2EjfxOr+n+dk/6K/w9iJRPyOebD/e/ZgOAXpngD0XrPQm0lx+ouPz/&#10;AKm3PtV0bX+v1/5GPa63mI0oT29F8/QF7lpwVluPz/X6fT2o6ZgP9jx/vHs1BoAeipwSajoCM5Tn&#10;WeONJtz/AI8f7D25oxvY/T/jV+PbupVXJ6pSnQf1FObt6T9Tx/yP+v495D6h9Db+o9+1qRWvXuog&#10;QRm/6WBHJ4A+v9PafzdCZ6ViFJ4Y/wCw/p+fZPeIZC+MZ6U20iqdJHQ3dVbvhxOUpY3mC2aEH6fi&#10;1yLsOD7J72PjZKaeXSpBYEjg39T8fi3uPdxiZdfCgP8Ah6Etq1Vx1dd0nuCny2IpXMwfWiLYH6ej&#10;WL+qwsP959orZGAqq3IJqVtBdibmx4tb6i31HspRCxKkYPSgFleo4HoT+xN00OEwlRM0sZKwaVDH&#10;kFv+QhxYc+zxbR20lLSQu6nUFX1E/Qn1cWH0/Hs2tNsZyGp28f8AVjqlxeogpU6uqV+/+75pshV0&#10;NHUMdUswOhnYKqnx6VQvp+v+wA9uO5Zkp4SinkavwDwOP+J9ieJEgRUB4dEMxadixHb0iulKKqzm&#10;QFdUtIVmTyD6i41g8ggjn2FSVF5tXP6j+B/T/X9msN4yx0DDT0TSW5MuOjv1WKj+xWNRYGMCxNz/&#10;ALwPr7GLZdct0Qt/h/twGH+x9pJJVlkGnj05JCUCkDNOq8/lJtOd8dVSwwM9k1ix+oWQoRbSPqfa&#10;8zGJTILHwSACf9ufxwfa6HTTu49E7ySRMRTz6JX1F2e+xqirpp51pXJAAkAsrISpv6wR+i3ubhqC&#10;LHIllF1BHqH0/P8AQe6lxq4YPTqNLKKv8PQf9172yW/6ySNJhLE1+YrgsWP4N34sf9v7z5XIWRgG&#10;FwP9h+Pp7MY5KRoK9OLDUknz6RnU3WUj5QVMtO/+qDMxBNyRyNFief6+w0qqwtISD9ef95P+Ps4g&#10;uMDPTzwakCjj1ZFt/a8VNRxxlCLAEgE8HQg/p/h75wVf0sf949nVvdH4GYaOiiWFhVJBg9Nub2xG&#10;yyaY2PDfn/D/AFj7eYa2/DH6ccAezVSpUFDVei+S1oP0yKdA/l9pXLWi+l/z+QDx+n28Q1fI5/B/&#10;HH9fd0Yqajh0gkRg1KeXQWZja7KHKxkNq4uSBzfk+n/kft0WVWFr/X/fc+1QmZzRuHWlc6qMPLoO&#10;azEywS+VAyMv5B/5EOSPcapx0NUtioJsQCPrc/7Cw9s3Folwuri1OlcVzJCQUPT3gd85jbEwMMzK&#10;vkQtquBZP6sDqH+wHsPc7s5JEZliNze1/wDX/wAFPsH7nsySKx01YdCnbt6rRJG4dHi6g+UD001P&#10;S19ZEmnxA+QtJaw5ALSAgH/W9gxmNqzUzsUjcqPwR/hf+n4t7Al1t0kDU0dvQvgvI5BUtVurLdid&#10;x4jcFHBpq4Hl0kEBJAD+4ovzcn6+0iYZYH0spU3HBB/w9lxUrTGOjGNPErRh0M4rYMhEGRltpJsv&#10;AH+PPq/3j2ocZkJYGX1FbAfQD/eefewFIKk1HTDxupNRjpA7kwFLXwuskayAlvqxH1+tiFPsW9vb&#10;qlp2ivKbAg/QcH6Aj1D6X9h7eOXbTdIJkeBSWUj8iPs6V2d9NaujRsRQ16KP2F1d+5JWUcbROjO6&#10;FWuurSzA8IW1XHsx+0t9mRI4aiUSpx+pQWBUg3A1fge8OfdL7vltuKS3Fla9xqeP9H7P8PUtcre4&#10;clpIqTz0PDI+f29IfavcG6Oqq1Y6yol+xVo7vIrMbrIshsUYEf7b2L0E9BXRhlkUMVBPBX6883AN&#10;/eC/NHsZu9pcyqtm+gNXGkf4D1PO3e4dm8KF7oV/1fPo82xPm3tSpo6aOtyNNBMyFG1tUqSQBy1r&#10;kcj3EqlpYxcS6gtjb0/i/wBP6+wc3s5uytU2LLXzr/sdGw5+sWFTIlP9Xz6GrG/LLZtWVVcvCVYE&#10;cmVx/sFYjj/efafWsjMxRHBUsSf8LNxe9r292m9o94iWptn4eo/1fPHl8+tDnmwdsOtP9Xz6WUPy&#10;G2nNGJBkqexUtcxtz9b2uxP19qilgWRFYtwykLpI5v8AXg249h659ut2gY/4sx+2v+bowTmyxlVa&#10;TKft65L8g9nSnS2Vpf8Akkg82t/a95noXXS4c88D/D2iblncbbsNuwHyoT08N5sphRZQf9X29PFN&#10;2ntrLLeKvppAQbD1+r6WAHPJHvB9DYqb3tZfzbj8kfX342u4wAqVIp6g1/lXqomgdqFxXpySvw9a&#10;Cwnjs6kgK4FiRfkMQRb/AFvfGeaRYmAUgWNh/wAiNvz7ajmuYpFZ0Nfs6UeFEyGn+TqVHjqCcWVw&#10;4bj0tf6i/OkEc+wA7HkyEkM6wqW5ZuAf0lbf61x7yF9pd3t0v7UzmimgoR51r1FnO9qxjmZDQ08u&#10;k7nds0dmlA4Cg31rcH/EfUH2VCvoZpppDVKQNZuTYfj/AB4499YfaOTbbqO0EOknwx1gP7iPfRCV&#10;SzfF/n6BrIVwxlQBBqDs4APDDgnj0tqB9orKZTF4csCV1WBBtqPBI5txx7yjR4IrUaW4cOsXb/bb&#10;y/vSzggfLoXNrUuUy9JHJdzHfm9wfUPyLW/HsGt6dl0tDTSvE8Y0JKeBY3AvxZh7D15cgk16EW18&#10;nMUV3DeXGnQzba2kxa85a2r6EkD9LfX0n/ePZPd5d6105lp4H1LqYKAHvyAebNb2GbjQ7k9DSy2G&#10;G30tTPQqUeHpKPSUjBcAXZjze9+CB+PZcMluDK5muM+lyzuTf1G9zxa/5t7aj06sKa9Hq2sSowZh&#10;07exd2bFucCPxxS6LcGw/IDC3PNh7OLWdgQV4johvdrhl1OeI+fWORkVT5GCjj6kA/Xi3P8AX2Yv&#10;BZPcFKsfmSQgKv1W44A+pv8AXj2NdvuZHA7mH2cOgVebRaKxP+UdNNTFSzggiOQf8GGoC/8AvQ/3&#10;v2KuJ3PXRiNpEbVfm6Gw5/HN+PZy8p0Nr4U6L12uLUuR+3pGZbCUs6Oo5BU8al/IPsY9r7/khKo/&#10;B55s1v8AH0lgLAewxuM6rFL3Yp0Jts2VXkUqP9VD8ui29jdW02Xpz6C3Je6uNQBFh9UPN/rz7G/A&#10;5g5mqj0Ef7awPpB/F/6++cv3lt1hgtLzU/4W/wCPdZq+ye1Sxvb1TGoH8gOkz1DsH+7uUS6MQsoe&#10;7MSbKCCAdI/r/X2aLbEZipUUi1wg/wBbSLG/vjnzfci43G6fV+Nv5mvXQLZYzHZ24IzpHR3aOPTT&#10;oP7RYA/7Yf09rMsv+39gAmnRsUNTnqVpN7f7zzb/AG/v2oe/VHXtJ9eu9B/w/wB5/wCKe+9epbj6&#10;fg8fX+n9fp7p9vV/t65KpBubfT3iLlgLkf4+/efW6DgRjrlYXv8An37VYHke91r16gHw167949R/&#10;r79T063Qde98xKAbX5928NmFaY69Q+fXvbbW1DIjEHkC/wDrD/ivtfaxAuq+RNOmZiQOvewlz+63&#10;x7td7KNV+CPpc/UH6+5r5R5JO8gRiKrmg8jx+3oKbjuzWz0JoAemqurBT3LECx/J/Fj/AEP+Htpx&#10;XYcM0hi8oJAP1UkgE/1JAJ59jvc/Za/hg8WO1bSPKoHl6enSC35lhY6TJn/V8+mBt0UqmxnVVvYg&#10;24/rf1exMx2aSqUMHBJvwAL8Dn8+4o3jka9sC4a1IA86g0/Z0JLfcUmUd/TnS52jqLWnU2P+3va/&#10;5vx7dzWrob1D/D/X/wBv7BM2zSxyDVCeHRks4ydWOnpKiNxdXRh/tP1/3n2DW+d+pgQSZAOGN7nk&#10;LYWCg/W/uT+Rfb243+eNVgJ7hn+fpTh6+fyz0QbpvMdmpOunXTzhQeR9Dbnn6f6/9fYHv3ElQxQz&#10;AnlSB5PoDxbn+h95MbR7A3SmN/pzUgeSU/w9A+Xm2F2KmcV/1fPporMgUjJ+gH1Nz/h9Ln3GfsMS&#10;uSk1w3+0H+n9S3uUtq9kJYlBa0z9o/wAdF0vMcRqRL/q/b0h8lmrEgNYfm/9fxYAn8+8km7pKhNK&#10;vckfhR+f+QvY62f2jEc6/wCLHiP9XDorud8DKSJB0gcluERo5aRQArH68/737aWydQZNeq9/pcHj&#10;/bX9zftvtWw28EWrcB/q4dBmXfB4o7+g1rd2widgJ1vc3/H5/oGPt+xu4mhIDta55IA/3i7Dj3Hn&#10;NPtjOGkpamlT/q4dG9lvq0A8QV6c6DOpKgkWVSxsbg8WP+JPN/a7ps9BOiq0w+n9Bz7gTfuQbq11&#10;n6Vga/6vLoVWu5wyBSHqelpis6xYDWv4P1/xHF7/AF9xqzNxU4JjkUH8WF7/AE/x/HsN7X7eXG5X&#10;Ch4iRWncB/KvVrnco4UZ9fSvm3OlLCGMqggMT/sNP+PH19tI3RM4IDqbj/U8/T+ur2NB7N0IBtf2&#10;EfyAB/2OiocwhqgP2/6vn0xHfCEk/cxckn6/4/6/tN5PP1huQ+k24sD9Ln+l7exRtvtHCF7rVv8A&#10;V9o6RT74w4OOucW9Y3YL9zHe4/PH+t+efYc5jeGQpi1pGBBP9prHj/G3sQRezVvcfDbH9gH+AHov&#10;k5jkT8fSxxmdiqArGZWvbkf6/wDr8+23Ddg5H7lFeRrB/wAs1iNJt+T7CXN3snBa2skv0xyPXzr/&#10;AKXpVt3NDvIF1+f+rz6V9PXwsOJB+Pz9ePx+fYxf34qdP6/+XVr/AFH6+X/X+nvHX/Wxj1f7it/u&#10;ZT/jP2dDP9+Y+P8A0Kv8+nH72H/jon6f6/j/AIp7/9M/jSfUAc3+vP0/4374lqtTnh1naq+o63hX&#10;Yi1j/r/T/D3jVyv9SD+P6f4+7FQeraQcdcQ5/PP+8f8AEe8hYEHnmx/r78qgH59e0gddFif9b+nv&#10;GOOf6fj+vu5UcQOt9cfeUMDYfn+nuvXusRU3Nhxf/D33/wAR791vrjY3I/I+vv35/wAR/wATz731&#10;rr1j9bH376/1/wBsfdSQOLAde67VGY8A/wC+/wCKe+yhU83P5vc/8i49tpKr54GvW+uckRT6cra9&#10;+Pfvrx+bj/jftxiVUt6de64IuplX6XNvbmioFGkDV+DbkkG59k0s7mRwxqPT/B1TI6nCPSF+gF9I&#10;bjnTwf8AeveQEAEng83/ANt/vHtP1sAn7OuZT6aeePr/AI8/7174FwTpI1Dm4P8AWwK/737dRWQ+&#10;Ir5Hn1YJxz1wIBFjyD7xaPoSDf6254P1t/sD7UJcOA0dePn1YKP4uuPgXh+AFtZbDm/A/wBt7yBu&#10;Dcn6/kn3QIueHVwgHl1y993P4J/3n34gEAU60QDwHXvfGxJ5v/tz7uAoAxnq9BQYz173kiPJFzb/&#10;AFz/ALH2zMBxAz01Lj4eve/MvN/dY5GAA09eRi1BTr1r/X30DYfW3+ubf73/AF9qPz6dJp9n+frC&#10;w9Vh+SAPoOTb/e/efj+1wbD63H+929+rmgB/Z14sBXuHH1HXirD6qwuAQdJsQRcEG1jce+iw/BBI&#10;I4v/AKr6f7A+/DPDP2Z68KHh10Rb9Vl5t6iF5/2JH9PeMyHmwJN7cC4uD9L8i/vYQk8eriM1qTQf&#10;6vPrqx/obf1tx/sD9D76WRifofpf8/71bn3Yrp48OvMqae1xX5Z697y8fj6/7H20SAKVx01x4de+&#10;vA99gcj9KkMPVJq0XJ41WINh7TNOFfTlkNBQfP06ugyuqugEVp6dZxEWW1mQgE6l/WbXPp/xt9P8&#10;fdMWc72rOr/nD25j+w9xUWUxeTyeyU6x2rS5hRLSGjx8FXlJaykkleKkrqiOZrBkF1KH6e+0Xtvs&#10;Ft7ifdQ2nkDalW3k3DZVhienCdDIJJGHmskqEk+akHrDTmK8k5d92ZuYbttaWl67yDzMbYVV9KA/&#10;z6TWS6+qstRbNz+FNHQ123937gzO46moxsdRk8zhqmXLwSYuCrsalEQz07R2JtHAAByPZ0Y6/a/y&#10;az+xMzTU8eT2hhZpc/RLrpchTSVVC6xyVLyQfcUkh+6i0IQ5IHP9r3j7Fyfc/dR9oecdz368t5ec&#10;90c28bRMNGtlMcYQnSWKhnnYhRSlPLMly72nupzVtFhtqMm1W4MkhYd1MFvsrQKteNT0h8juLc1d&#10;v+u2TiopcYKegxtPkqqZHSsjxNTKtdXVaRWX7datRHTwsSQC+rkrb2cjlf6n+0Bz+fUB/WwB983Z&#10;JCxar1/Klf8Ai+siBwFAAPQcPy6GUqmlQmkqsaItgAF0IqaBbg+O2m/F7XsPp7yq1xf2xX1631i0&#10;N/T/AHkf8V99gg/T3vr3XH33791vr3vr+h/p78T69a697796qOvde9+HBv795nr3XvfIMb+/EdWG&#10;cHrqw/oP9sPfO4+v5/I5/p71/g6sK5Hl16wH0A94wbtf/Ee9mirU8OqAGoqOuSqWNh+fz/T8X9yA&#10;qgX1cn8c8e05mIJomOnKD06zfbA/qYn+n/E/099gAW55tccH3ozMfw9e0qM9dimQG9z/AL7/AGPv&#10;ncXt+b3tz9bfW/8Are22fUtNPn1sUpg465iKxuGI/wBb/kfvlewP4va5Fxf23Rqg569TPnT/AFeX&#10;XQ1c6SR9L2Nr/kX+l7f7x7xlNV2tbj688jkD/H6e9hyHCDI/wdULjVpUdZbcAH+g9w6ukpMhC9PX&#10;0tPWU7jQ8FXBHUQuv9HimV0YEf1HPtVBc3FrIJba4eOUeasVP5EEHqzokgCuoZfQ5/w9clJWxUkW&#10;+lieP+N+wszvQvRu5Czbg6d6wyzy3Mk9dsTbM9Sxta5qDjRUFufrruPYvsPcv3G2vSNt583eFRwC&#10;3c+n/eTIV/l0VXOx7NdBjPtVu7HzMak/tIr1Ljrq1CAtZVKB+BUShfp/TXb2BO6vgT8TNxU8xl6Z&#10;wGLnZGCz7ers9gXRrlhoixeXpKX0n9P7TKPpa3uQNm+8n707RJGRzvLcRD8M0UMoOKDUXj1n1JDg&#10;1yScgkVxyDytdKdW0pEx80LD+Wqg+wCg+XTnHmMkoC/dgnizSDXbn6MppySbcfU8/n3Vn8pPg71P&#10;1tR1mX2hNuekhhi+4SirMlS5GmUEhfH5KvEvVgW+h1Mf8feXvtd943mjmZre25h2+xkl82jV464H&#10;o5HH0p9nUa8ychbft0UktlI4IzQ1I4/PPSqxldNVC02ksLi6LpVrKDcgu5vcn+n+t7o+3z2Zt/aG&#10;Uq8fPt+pqTTSyx+WmqojK4jkKD0SQKAzWv8AqHvLTb92W/himWOlVyPn1Dd1cLbO0boTpPl07+2P&#10;D9wbKzEoilx+4sYzcXmoY6qCx4vroKqeYN/joA9myvqNQlekp3W0A7wQPsr/AC697FXG0GOz9nw1&#10;UJA/CK61NObFVBBWrjicX/x9qlsbuXKQM32Dqh3TbDQi9Ufbj+XXvbzLsDc0alxici8Q58kVBVyL&#10;b/GWJGjt/wAhe7Ntu4RZexmUepRgP206cjvdvm/sr+Fz6B1/wVr172yT4jIUj+J4KqGUc6ZPJEAQ&#10;foUZQwt7TMGQ6WBV/Q4PSugIwRTrq4/qOPr7wCTLU1ylRWIG/AmlZC178Am3H+3HvWqQZz14pjLU&#10;P+rz6795P4vlND+ZBURgAOZqVJQEb+xJx+nm9ifx9Pd/EYiqpX8qjrWnyx/Lrq4P0I/2/uFN/A50&#10;eGba+EaJ9JKJSRRrr5Mkg0RLZpSbk2J596V+OuMV+ynVStAaDu679pqv2TsDIAmfbkkb3ujwZCS0&#10;ROos0cUkRCn1ta1uSf6n34iIipBB+X+bh1QxLUEgBvs697bJ+stuTwpTUe489jqKOpaohoZpJKum&#10;gn8X23nRPOkYnWmYoJLNIUNgwXj37SGHdJ+XVBAobV+I9e9tB6ZRfIaPdlJUlmJT7qOpjl0LxGrG&#10;WYxhwALHm319+EI+ENx6uIxUgnr3tgquntyorNTPjq2xCMKerj8zjVYPYBXBYAW9QH9eb+/NEwwF&#10;x1oxmoA697Yavr3eNEZI3wlcyuGgvHSS1FlIOqOOSmLRl2A/owtfkfQ0EZoarnrWhlrU+XXvaflx&#10;GZoF/wAox9RTqhuzVP3ELBYmt4y7T08UZ4uQo/TwWB+laEKuP9VeqUZRleve4siVCRq7qwKub+Nq&#10;niNW1sXaV3i0SMwudRubX/Hv3HHkevcaY697jhnAgjEUUp0KFjGhytz6WWPQwBX6/TTb/X9+pg6u&#10;PXjWnXvcgO/oM5kYIGKQzyzH9xriyRopjTSDcsATbg+6mqoDTPWuAqeve+LSrNpFPI0UinWIZ4eZ&#10;HbVpjWUXLKEb6qU0gctc3Pq6gD59aYk0oeve/JpVV4aOGNEMfjieYs0YtedYayaSMyEf2xa5+vvd&#10;VoATjrwI+zr3v0QeN2npp54ZZGKwmmjczgBQjNpV0kDsG/xNmtddXvZA8uvH1HDr3vKaiMKVqo6y&#10;omYFhU0sUKIYzbxxmGeeBYSQb6kaS9zddV71qwIGnB62CR5V6979GxQBiG0+MuokuJlGuNSi8xDX&#10;4n9QBFr/AIv781VqozXrRJr6de9xJbSUs7TUxnJglkjH3csYhdqaWKFp5I/DFUaXYnQxlVyeTx7o&#10;BQdeoADXr3tN7KiqjhsvSUk8EcklNlBU5EztDSUVO+LH3SzynUqNVwF42LJIGsAFPPtoE1Irnpm2&#10;osbgHBY5697VgMN6dYJKaAyLD4RSrK76hjQss15VDtGqhgWkQNrLHhR7eUhR3cOnyACpHp173DW8&#10;iNNJDdDBDK8kqIvrQCpJRnVR5HIQEW1mwH1J97J4Hy61SrZ4de958a7l4JqhJUlkipKhoZf1xtUQ&#10;ozao/wCzKEYMbi+k+9FwQW0/n+R/y9brQEk9e9tEDs1PSPTmOSRqShiVo45HBVYUU6HWwJb6m1x7&#10;2ig8Hx1Q1YrTOOve5CoVRzICzElTK6ltIUi+nVqt61P0+tvetJ+I93Xh8+PXvfDzIVlOgj1so8n7&#10;r6D6WbTxpcX4/HveQBX4utUAOBnr3vxq3SRXjJgAK/5yRiCVQaCqqAzE2P4t78QaVpXr2ogk1z17&#10;3HesrNTySypI8uphGXRW/UwHP6hwPyPflYhwTg068WPmeve3amytPDpjqtvR1cRjGqWCrkhqzIVs&#10;vhdlqEUeQi5ZSP6+7Uala1HVw1M6Kjr3twpqvak4AqqXc9CTw0aUlJk1U3szRyxy0gkII4BVbn3r&#10;WBTGet64cagwP2V/l1725fw/ak0jJQboeMhA5iyuNmx5RtSIkbSRrWQRyPq9QZrLa/v2s+a9bKws&#10;cS/tFOve5E22K1Wl8M+LrgrTBv4XlcbWC4sugqlQ0hjjL8sBZre9BtRC8KnqpiBGDw697caekWii&#10;SBfEzWBmkjXSjMqAAD6/pbj/AFx7O7aHwkBPxHoL30/jS0U9g/Z/qr173luATc/63+t7U9IhXNev&#10;e5dGTccn68/X+oPuytpNadaNCKjr3te4NgamAf7UAf8AD9wc+1sbalHdU9MrxUfPr3uzz40Kvmo+&#10;Ry/+P9B7W2hOpj8+jCFtOtuIA4dMm4v+LPWj8mI2/wBv7tk2ybUcP1PojA+v0sLf7D2cxmpBHRbI&#10;xbJPVeXYEf8AuSqrix8jm/8Arh/6exEozbSf8F/3v2YDNOmTwPRfM0hbWLX9TckD+ntVUUnqA/Ht&#10;6OmpfWo6QTZ1Y6BXcsB0S2+tx+Of+I9qenta/wDiP688ezRp8aVbPRey9wC4PQDZqIrISRxZvwP6&#10;n/ePbmpFgP68e2SWNa16aIINCOkLOmpjb02a4sBz9OLn3mRhcC/+w5/r7UQMBQMK/wCTqjCnl0x5&#10;CF9BdVYj1Eiw54H19yZTCICJCukg/Uj+n0/Hv120YU6SK9JWkcOAoPHpiwUOYkzCyU6SqiyIVsrf&#10;6r0/7E+y+76wcGTdjFp4uvADE3JI5B/B9gjc7cyEgL6HoUbddBSA/Dq3noHelXgsdClYHUoi2Dvp&#10;FyioPrzex9w9k7WWgmWRlH9Rqj/J/p9eT7LrazbxBXh0byXMbp20r0693do/xDGT08cn6lA9E1yL&#10;NyLD/X9j5FWx0lOq+kWHPNvoP9b2fh1gQKCOFP8AJ0R3EDyOHBNPTqsOv2tXblzck0oZleeXTdS7&#10;HU6MADf6/X2Ge5swjs4upuSANX4/43b2leXJzXq/hlRTT5dHb6e2DJjKWFvGylYEAbxWtdgSvHH0&#10;9oulmSW5BH1P0v8A63t2OUhKAdJigr8Pd0PWRpJadQrg3t6dQt6bcW/w9rvb1eaSpSx+pX8kW4/3&#10;n2z4hJIYeR/wHpwwgqei8dtbZi3BhapWVQ3glW5UNyrhiwF+bWv7MnhaiKspgzaeEXkm/wDZB93t&#10;bqSNFrXPRVNt4yzHz6oF+Qe2cvtTctQuOVzHJWSpdEcAAOWDDRf0nVx+fcPLVsdNqCMOL/kW+n+H&#10;swjlYyZNV6fjt0EWVFelX09smv3FBQ1Fckxd1JfXE5T9Vvq9r2HsO8jljKSL/n+p/wB9b2bwyBjQ&#10;/D1VYaU6PjsfraHFxrJ40LaOD4rEerj8+2HyhiTf/eT9P98fZhE/huPSnWniNRQY6GFKPwKEH1tc&#10;kL+fp+P8B75xvpta4/r9fwfZlDKBw+DpJNEJQdY7uoFdRrKjXABsebWubfT6j24Rzg3vx/Tk+zSK&#10;4ZFAR/y9OiuS1aMNivSErsOrsQVBv+SoI/5H7coKkqb3uOfyfa+G8V6K/aekEsSsDjv6QWY2wHVj&#10;4xckWGjm3P8AxPt6p629rnn/ABJ/3j2YKaioOOkUlq1SQTw6BrO7UMZkspFlJ/R+fwTz/vPt7hqx&#10;6eACRzz/AI+1ML6a5x0nWJgCDmnQM5zAupYrqJBbm30/1/8AAe3VRHUKFKr/ALHm/tqdFXS9a1Of&#10;s6bWQwsXAyOg4nkyGInWankdSJPUQSpCj8cfjn2n8ptyGqVyqi5/qn+0n2S3m2JcKTQA9Htju1NN&#10;D/PodOtvkDlttVEEE9TULGn1b7mRvrKhAI1f0/PPsH8/szSzFFvaxuI/8P8AivsE7hspjYlSehtY&#10;7wrACtCPn1Z/1J8nKDLxxR1dUC3KsZJgL8m3qZifp7DeoxE9ISNJ4JuSpuLE/wDEewybVklZyaKT&#10;w6EcV0kq9wGno5GL3njc3SRyQTQuJEViFmjf9Q/qpNvr7k0UrIQCGVhb+o+hH/E+7lTGa1wek88X&#10;hnUDVD1EylLDVxyCykMG9NgfqpF+b/j2Jm2MlKlQqhmH9PUfqWAuP9h7altYrtNLoD9vn0hldohr&#10;BNPl0T/urakBxlTKqItgr6ljF1Ko5YqfwwjF/ZkMVXSNThgzfjkM3K2H+PsE7jyBtN4zma0jNfkB&#10;T+XVBzFfW60jnOj7Tj7eqR+wd+7k2zuSSkoaqpjVWuB9zKh5dxewa3NvcmStmY2LswJ/q1/zYewx&#10;P7Z7KT22qU/0oI6Vxc4bgQqm4P5E16fcB3fu2jphPJkKv03IX72cMbD8An6D31GJLh7m45H1/re3&#10;9bey6b2t2JgR4CKfXQOlqc33ik1kev29KM/LLdkK+AZOuTQNCxmqmYXtwL+PnVf+v+29u8GUqIrK&#10;HIt/i3H++PshufZrZrnUPCQ/7QdLU5+v4gACafM9Rj8p94raZcnVi/8ASom/AH/Nz25JuOpSwZ9V&#10;voCCP95/r7A28fd+2ucN4UC19QB/sf4eje090LlAA57a+R6EzY3zN3hSzASV1W6hwV11M4Fxa/1f&#10;68e+S7jBJ1oCf63Nj+R+OPca3/3cUepSGq1/hb/ICOhZb+67DTVv+NdG6wHzxy9NHGJ52d7cj7kl&#10;jwOPUSbn3lGfhYEPGtja9jyf9b2D7/7tkyk6YmANc6a08/l9n59Htv7sJgtKB+dehewX8waSMxrI&#10;7ixTUDUkAfX68gf19p3PSUFdTSHxAMVYG4B4tx/j7b2X2H3ba75GiRygII7SP59U3H3ItryCTxHU&#10;gj1H+DoUsd89sdlVFPLPD5HVUI+5VnBa3JGo8+yX9nTriEqJYhpszgW9Nj+D+fecnthy7d7JHCLg&#10;FQBwz8uscOb5Yd2Z9BGkn5Ho0vUW46bs3I000bq8bxrIWJVuWYEcE6RqH09kIzmdyeayjwwmTSGZ&#10;GCtIwJ1E39PvISO+JCIcjqMZNkhhLTFB+zqybB4igw2KgQroAjDH0ItyBY3/AMbn2gt2bXytfSOr&#10;+TS6PqLI5Avbnn6+3pbV5sgEdE1zvVrYMIlPfw+XSoxtbTuCIih5twRewB+tv8B7L9L1+i1dqggs&#10;SeTGOf8AEfnn2VPbiMnUetwbubkUXh0+a1/xPsdtgdN46ukhkeIOCAbMitb6EW+v5Pt6GBWHb59E&#10;e7b81mGzw+fSfzOejxsEr2BZRxdrfi/+3uPZ79mdJ4OCjRjBBf0k3ijFv2xf8ezvbdpaVwKGleoy&#10;3fn6SI0zw9eip727hy0NYaajjlIvIPQ7XAEjaSbLbnT7Ulf1Vh47iKKMW4ARFA/pfge5L27YQsa+&#10;X5dAS554nlkNS1Pt66wPZWXnRHqBIDpAYO7fUKCSePrz7aZOraNU9Kr+bAKP+Ke9X22eEj/w+vRh&#10;tnNzvMla0+3pxrOyahCxYfSx9Mh4+o5uLW9tL9fLSPqjFuT9OTyP+N+4v5jDQQTny0n/AGOpz5R3&#10;kXjxgjNektX9pIw0MAb2BZpATb88W/I9jX1nt9oKmNn5VWUEleLFbH+vvk796feSfqIgaDQfP8+u&#10;jfsxaIyRyUFQMfsHS969ycOVqPJEEAJY8WPp0qb/AOtc+zV0WmGKNQoFgLtY8k82/wCQfp75Z7q7&#10;S3N0Sc6j1mPajTGgpSnRjYwAq8D6/wDRP/Ffc/zqb/Tj6C/+P9Pr7IvCoATjpdg8OpDWubfT/D/W&#10;98/KPyL/AOx/3j3vwx5HrVOuPv3lFuAb/wCPA/23v3hfPrdB6de94jK3+IF/99+fe/DUYrnr1Ove&#10;+xMP6AkfU8+9GMevWsde98vKD9QOOR9eT9Le9BQp4563SnXveAtpYEer6X+p/A9qlKlW6cr20697&#10;i1IWRbE3ve97/wBDwf8AY+7wNpcY8+ksqhhWvDr3sI94beNXC7R2LaWuApP9f95t7yI9p+aYbDcL&#10;ZLk9hcZr6dAbmPbnlR3WvD/IekvuSmkkglaMMGCsQFF7nQfpz+T7L1Jj6zHV7gswAc2/Uo+oIH9L&#10;D31O5I23Y+bNihOhGkaME4UnOP2nqD76S82y5YsezUP2ceijbv3LU4aWTWZBaSzEvb+zfn/YD2MG&#10;2sxJFGisbk2v6vqCADf/AG3uIfcT2Z8KSZ4bUlKE1CevrQj/AAdDbZuYtSIpbP29JvAdvJHIiSTJ&#10;fWeHqEU2BH4a3sQP4tEIgWuot6gWsPoLf737xS332yuI5mHhVp6Ka9DaLeQY2BOft6H/AG72PS1q&#10;qElW5+v78bg8D8Ak+yn9zVbVCyiFze0lrNza4H9fx7yS+777esdytUmhOnUKgr+XUdc5bt/i7FXz&#10;Q+fy6XTbnibTpKtfSeG45A/PHsoyTVkVU58j21H+0/8AxX31c2D2WtrjbLe4Fqhqo/0MfPqD5uYG&#10;jnYVOPn1HqsoKiIgcXtexHp/Pta4uvkNg7Mf9dif6fS/tXc+0sduCqwLq/0nSuHfy34v59B3mKhh&#10;q5Nhc/X/AF/yT/QexUwgepKAXNyBexPtNt/tYrXKAQU7hnT8+lb7wDGTqzT16L9vfdD46CRix4Vi&#10;fXbjnm/PsQocJI0AcAn03/Sfc17d7V02+ng1wPw9Bi63srKSG6K3kuztOSMeu37wB/dtqBJ/w+lv&#10;aXyNHPTzNo1WvccGw+t/9a3sG737RpPIwMI4/wAPVoOYjHTur+fQybS3vHVQJZl5VQB5BcAW/wBh&#10;f22x5KqgNlJFj9QW/wBt7gXnX2XjCPSEU1Y7ehns/M5BFW/n0MGKz8asJGcfQGxbgf43+n49qOkk&#10;nrVBe5vYX5P49gblX2hWK8XXa0TUeK1/wjHRpufMPiRk6qfn0wb37AjooXRZVU+O4tMB+Rq/2/t6&#10;hxz2FwwBH10n/b3t9Pcg7l7aRR6QlutR/QHRDb7vWp1/z6Bhu04wWPnQ2LcfcoSeSP0jm/vhVYws&#10;lrfj8j23be3nhjV9P/k/l05JvIGC2Pt650HaavNzOo9YADVCj/Hgf7H2H2a288pkZlGn6j08fT2M&#10;9k9uQ7KxjoKcNPRXc7oCPi6GHbvbMbGKFJlcg6TaYfk/1t7RVPikpp9XGpWP9kjjnj/WPsHc/cgM&#10;0Ekfh0TTX4fnXpRte4AOppknocMXvmSZAQxJNjbyD+gI4H9L+1L9zx9D/wAB9Fv8NX6P+J94x/62&#10;666UFfrPT+jX/Bnoc/vTHxf6F/l6Vf8Ael/9U3+Z1/q/x+n0/r7/AP/UPuSCTz74mjHWd44DreEd&#10;Tyw/33+x/wBh79731vrH797917r3v3vYNOvde99i5It7o7BFLHr3XJV1G3uRoIX1cLb9XJJvyeP8&#10;PaVLgkkqKv5jy/b17rI0KgkP6bC9wBciwNj/AL175o8A0qXJIvzoe5/w/wBh7pL9UwY6AoPDIP8A&#10;g6912vitbnj+oA/3v3KuiqzLY8Ej8fj+n49oTrkdI3Y1qOtA9Z9IRNQUEEXH0/P0+n+HuEWNrA+n&#10;62/xP159nKLQlvxcPy6t03yOfp+Dz/t78e+JNhx9fx7dABIB4deGSB1iBtyPcuKSyIL/AEFyebi4&#10;5H+39lE8ZM0rAUzT9h6uYjn06dI+Y4r3Nhq/1y4J/p/tXuQrEi/+PtKy0ND00DTHXP8A1v8Aff7w&#10;PfWmxBuSR9SR9fr/AI/4+7aqLp6sHNCKdcNA/wAf94/4p75XPP8Ar3/3n3TqvXK3Fvxx/vHvk1v7&#10;I/H+PuwYjz6sGJp1x0D/AB/3j/invhcg/Qf7z7UrpIqD08oB6xe+i1+P+K+7Y9erY9eve+S88g2/&#10;HvTANjrxp6de9++v5590Cjy6qtB5de9+DWDKTyVYAn+pUgfQj8+7HSF7hVerH1A64mNXIuCbunH+&#10;sykf48Ee9S3+YD8nfkD1p8zOz8V1x3H2Fs7FUMuLWlxmB3RlaPHU5eihEpioVqTSRs5bmyC9vfT/&#10;ANkvbzkbmH2t5cn5h5S2+8dlaplhRy2aipI1GlfXrHTnjmLe9q5ov49t3aaKJadqsQK0zgefQr4u&#10;jppcXQ+aCCT/ACaO+uGJ/wAfW7ITz7BHbf8AM8+bm3DEB3XlM3FEQRDuPD7fzSuALWeSqxjTkf8A&#10;IQ9jHcPu8e0V+Dq5Qhh/5pNJHT5jS/RHB7i82Q0B3Znp/EFI/wAHWV8HiZDqegp9ZBBaNDESD+CU&#10;YE+zIbV/nXfKXDKI9wbZ6u3agVFL1WGymImZV4f1YrK00QMn5shAP09gXcvuj+2l6Ndpd7lbN5aJ&#10;RJ/1dVj+wj7ehBD7ucwxoonhhlp6hgf5MB/LqFJtXESciOWM/wBY5Tx/rBw4/wBvf2O+A/ntbni8&#10;a7l+PeEq0AJZtv74r8f6uBdI8jgsiwHB/wB2Ec+wNffcu2eQP+7eermIH/flskn7Skqmv5dG0PvH&#10;K1PqtnVm/ouw/kVb9tfy6gvs+l/3XV1Nh9FkETED+gZUTgf63sccB/PQ6iqgo3H0pv7Dv6SzY3PY&#10;PMqQVJ1Ks0GIktweCB9P9sD777lnMumu286Wco9HhkQ/mQzqB+ZPy6NYfdzaTTxtrnWvoVb/ADdQ&#10;zs1kIMder8fRqdlH+3WR/wDevY4YD+ch8RM3TzS11XvrbFTHHqjpsrtry+VvGGHjnxVfXxAauPVb&#10;6c29g+6+597n2ksaQ3O2zoTQlZWFB6kGPP5En8+jqD3R5ZkUswnQg1oygVp8wSPzp9vWKbaldpbx&#10;zUrAiwuZUJP0tYpwb/m/+PujLprsTqHtb5Vd+d8d69iZfCw7k7GyuW2HBmcdLTRPiaw5Gip1kjgy&#10;FeKSjx2KempYWQnXHGHIViVXqv7QWeyci8t7Rst3OqCzgSJETUwAWPRqJKr3MayEAYLZPWH/AD4d&#10;65j3S8vtujMviyMzM3YSNdQNJ8gAAM8M+fWfdB3bi9vwxbPxNBm8lGsULQVeSTFjSsaiSeNpKeaC&#10;eWSQMSrvEOf1fX3df8Te/vj7sXcOH2jie6Nhf3enw1VisRj1yUWNoopqvJJWQLM+SNPItSZnstyA&#10;VOm309xf97rkTa/cb2ruY+WpjNvm1TfVwpGDqkUKUmhIYg6mjOpeJLIABnoW+zW77zy/zkz7pZGL&#10;brxfBlZmA/pI49FVsH/TdAfXx74h3JTbk/0ZZSN87mMRiN21L5HG19dSYyHHVEdFkqKPGVM6T43H&#10;ZBYllUBWWN2cXIINuqSK8aPGVeKRFZJIyWjZWUEMjf2l5+vviYUK6lKkMCQQcEEGhB+YOOs3Q2oK&#10;TxoPOvlnh0I0l9baizNe7F9OrUeT+ksLA/T6G31ANwOYIPF/ddL+nW+uHvmDb/ff8bHvR68euOkX&#10;J+t/6++9R/2//Iv6+9dbrinXigP9R/rW/wCKe+XkH0/P4/x96I4da660D/H/AHj/AIp761/0t72B&#10;17rvxjnk8f639QP6f4++am/+8f717959e6xlTzxwL/0/HvmAb8f7H/iPfj1YdcfeQDn+v190LU48&#10;enAMA9ZljDW5NrXJ/wAeOPfemx+vtl3LY61TrOsYX/E/4299+6db65++/fuvEVFOve/aje/Fx/X/&#10;AFvz/sPegKCnWlXSKde99mS4tdf9v/xv3vrfXQUL9L8+/BiLW/4n/ivvVBWvWtIrXz67942JHH+H&#10;uwHVwK9e942v/U/n/Ye/HrRFOuaDm/8AT/ib+8E1hGQT+P8Ab+9qDWoGadeFa0HHrMOCD/Q+yG/L&#10;jalRnNq5CKniZ3NMFuImfgFP6f8ABvc9e0e6Lbbjah2pWv8Ag6CfMloZ7WRKZYf5eldhJVVrHgnU&#10;f9uB71XO3vjtuCu3hXn7GoEb1koJFLOAB53+p/p76ichXlveWNt+oO4A56xK5qs5reeZgPMnpU+1&#10;h1z8WJWaJ6ylYeklrwsLaGBH1fUL/wCt7yC2Ll+K7IbBB4enURbnuMsGCeuDuqC7Gw9nr2P0NicS&#10;kJNMLqVPpibULAH834ufcw7Pyfboqu+kj7OgFfb5IdQR6fn0zVmap4AQCD9OSQP9h7H2j2VSUqoI&#10;KaNQluFX8G31Lam/3n2MI9lt4AFWJdP2V/wnoOz30k5rKQ320P5jGD8+k5NuAtqGoCw+twf+RfX2&#10;uaXZuFrqfwZbE47Jw6bGLJUNLXIFP1jVKqKVRGfyP959q/3FtN4mjcNstpowMCSJHH/G1NOqwbru&#10;Fm+qxvJYmrxV2U/8ZI6RGX3LXI9qWtqYDqOow1EyX/pcB9PtM5Pozp6uJ+62FgoPXr146KbDvr5B&#10;I/hM1Ei/7BR7J73kLkmdTr2CFZP4kLxkD0GhlUD/AGvnx6EdnzrzjAR4O+TM39MJIf2urY/b02Q7&#10;r3NciLJytx+meKnqFtxz+/Ex1XH1v7CnP/E3qLJFpMe2ewLG90pcmtbBYjgaMtTV0xUH8eQH/H2B&#10;dx9q+UWJe3uLiP5alYfzWv8APoX2PuNzJGoWa1tpPUlGU/sVgo+0LX59Kam35nhpWejop7EeqOOS&#10;FvqP1E1TjT/WwJ9hPl/hphSScdvSqQcWWtwVPUXAHA8sGWpWt/0749g+89srdNRtt7IX0dBX9oYf&#10;8d/bx6EsHuFI/wDbbQv+0c/4GU/zf9nDpT0u8ppgBJjVv+WhqJSD/wAFSWkQ3AP9T7R5+Eu8Mgxj&#10;wG4Ns5GQ/pjqDkcazkn9u7NS1UKkng2cgewrfcj3tqC8d/byKP6RU/sK/wCCvQhtObrG5KiW1mjP&#10;2Bx+0HHXGv7EwmJiafKxVtFBHcyT+AVUSqo9TEUzyTCx/wBo9s+S+B3ySohJLTda12Xp1IEc+Fym&#10;CyaTA/Vo4YMoK0W+lmhU3+g9hSe0lgfRKFCj8WoEfZj/AFY6EkFzbXA/Tk/aCP5noOJvld8eKWqe&#10;jyHau2cTURkLImZbIYZULfTXLlaGjiS/+1Ecc/Qew3zHxd7wwLkZjqfsaijRjqqG2RuN4EtzzUrQ&#10;fb3+tmDFAPqfadlBbtnWnSkx1PbQjpa4Tu3pvcpUbe7X62zjNYhMTvfbVfLywUBoqbJyyo2o2sV+&#10;vsQugviJu/vTdVfsnG7godq7josLXbh+y3FjcpCJMbj6rFUVVKGp4zNHIk+YhUgpYg2uDcBdFA0g&#10;CiZdXRZu18u02rXM0TstadoHGhPmR6dB58mflDsH4sdYQ9sb8gyGW23Ubhxe2aePbc2LmranJ5iG&#10;tno0gbKV+MxxiMWPkZ2aoXSBfkXI57v+LG89gbiy21Jt5bLfKYuaKCqo33AcPUpPU08NZHHNTZWO&#10;jEZMcii0j+O/JawuKygpIYyuqhAqPsB69bXa3tvFcqjrG3CoqfmceXQr7H7F292Fs/A75229TWbd&#10;3JjxlMPWwwGsSsoXaQQ1EBx5q0kjqEiLx8h3Uj0hjp9p/enxh732jtttxbi2pO+26mhgyC5uCvw+&#10;bw9RQTrGYZ1rMZkcjTLSTU8itcMVKsP6+3ZbO4VDK9uVhBGTWhJ9MU/n0zFvO1XUxtYr2MzBypFS&#10;DUDVSlONOGc9Nm1+5es95Z3JbX27u/GV25cRW1GPym3ZUrMbncbVUslRDPDXYnK09FkIGWWjlUFo&#10;wGZGAvpPsuGQw1NOJEyOCwNQXCs7mjp9WscBrL5Y2KBeCVBH49omQ47aDoz04AAx0J/tJVOztq1A&#10;ZZMK0IZy8iwVTWZjci8cqiJo2J1MCLFueDe+wicWYAfPrRUHBHXvaZqutNqzWMEtdQlks7iOmqLl&#10;wBduC5EaehQCLKAPbJ0kla8PTqpUEU697bKnqmiqD+zuGCNNLCOOenKal1FgpYMhjABAPJuB/W9/&#10;aS3DqoiXyPXvbFN07mCwairMRVXa6eOcIdKgfgxHSoX1NdmsB+T9d6SB8I6q0R8uve2ifrnd1EzQ&#10;phqiTVGTJNRy04hXXq4/zkEssiRN6rKyg8E290oQc9V8N6YGOve21tnbqght/dbI/tkapGjZ/JLI&#10;WIbwhZkeOEkhCWDkctc3A0TkDrYR/Mde9tzYbOwApLQV8CL+hJcbWSxxKrBi/kgBPjsl/GPSNRIu&#10;QSPcNWKnquhxXFT173Bro5wa+kj8jzQ+UzzRU80c4Z0eWN4oqinEsMKoQQXIchSSB+GwDkHj1UjV&#10;2nr3tC7UpqeqwFTEI56pFlqvJSIjTzVoECu8YkEzgSzGONLaHFmUAAjlpQAMnpLbD9Nj6Meve1rS&#10;HyfYgM9DSStTVk7iNwxWoppxDGiVMyzCIBiQxVQiiwJ93JVgBXpTXXTHXveGDVJVSVBnDLJHDPCX&#10;OgRxRwmJo9SmS8cUVMG1FjwwH4v7tH3DPkevIakjr3vLS+pYRKNVKVE5gRToaNIqY6ZEDoI4iYyt&#10;1tdr/Un352Xy4debr3v1Pm6KTFUElPtCrx8i00ccNSM0wBhh1p5o6ebFFNQENySSCfpx7orUVmA6&#10;sJcCkB4de9tM1assfjp8bWwAASLG9bDOfqSolf7KHTLe/pt9fbmvpkODWoINfPr3uS7m/FgPEqgq&#10;guAPy7fVmb+p97LHXlerMQHNeHXvcRY1lddStp1q7sWGk6PprCeoWPJ9u5PAdeFK18uve+aJd9SM&#10;TqeZwFRNRCmwckkMqG1gP8L/AJ91pWuoZ69Tj173lCghbAME8akMrs2thcemM34/oefe6YAr59X8&#10;gvz697yLTxrqHg0t5HBYrbVob1aFILDT9Sfx712VPr1QgBjnr3vIkcCiebWY55GiChEXUY49Tlbo&#10;ilbnksT9ffvxaadeFC4FO7r3t+xNCs85q6yJKkQaY6Z5lN1kTgyKsZSMkAkX0359rLOAS0kIx0Vb&#10;nciNTCG7j172pnPBN/8AWt/r/j/D2anJp0QqNIAp173EaQ345/17+6nHW+ve51I4v9f8P95976qu&#10;BTr3ta4WQipiYHjWFP1+gKt+Pz7ejJWh6r4ZB1de92a/GaoJqKQX/wB2WHP+0j/b+zK2J1gA4PSq&#10;LIkHmV6aM6obF1YP/HM+7ddrE/ZQ/wBfDF/vRP8Avfs7hNMdF7rjqvbsMWylX/y0cf8AQ3/FfYhU&#10;pPHP4HsyHl0zXFegBysfDm1xduf9gfalozZkv9Df26pz0luAKV6B7cka6ZP9cf8AEf8AFfasp3+g&#10;H9R9fxx9R7UrQnJ6LZRpoR0BebpmMh44Kk/j+v8AX/efbkrEW/x/1/8AYe3wwIGemuOT0gp6X1k2&#10;51Hji3BFv6++LTabn8j3pm0qTXPWhStPM9dw0H3MqRsoNzbgA/X+v+29ojc25fsEZfIBp1fVh+f9&#10;fj2V3E1CO7pQtqB3Uz0aPp7qWLNMlQ1KrB9PPjU8Ajm9vr7Dig3LHk6kKZA12ubEEC3PH49uxwJL&#10;TNT0Vz3LW70rTPRsMv1/Jt7GSPFAY9KL6wun6D62B/FvYo47QkGsAXsjA/0Bvz/sfdLmBIVwuel2&#10;3XZuChrjUR0Ubdi1FVkZKZ2bSZNJUnUDZhyR+PcHJ5QojKGtbV+SOSbewtdznWQGznoWLHwJGKdL&#10;LZmy4JJYZZIQfUjH0Dm6n/Y+wlzdRUyyFhqIDcWvbkc+2VnLqGB86dJCMno4W0cdR0VMsJMcd0HD&#10;BQwsR/vBPvNhxIANZv8Ak/X2vRmGK9JHUBsDPTfuo05LlGQ2GmyWNgPoefa+xgvOpH9Rb/YAn/ev&#10;e17mJHz/AM3TygFG9egA3e6pQzI4uGjdh9OfKQv0/wBj7GKhzqY6iu76bIPyR9AOfa62iUUByAOi&#10;+51NRQM9VwdhdNN2BuPWlM7P9yxHjikdbFza5Q2uPz+fadrtzLXuwWUG/wBAOPqLfj2YKq1wOqRA&#10;g0YY6FnaXR0my6GmDwagic6oXS1yWsNRt9PbM8zMbk3/ANe/t8PpofIdPlR6dCRSY6KBAmgAgWHA&#10;H/FeffaNc/Xn+n/FPa6KUMAK56bYZ4dY6il03ZV4HFuP6/73z7lxyXJ1H2oU+GylBQV6SyRggU6T&#10;9TBwbj+v+9H+v195gSbWNhf/AG/P+v7MUuQ7UBoT0mZTUgjHTQ1GGuCt/wCnA/p/rf8AE+8qyOjf&#10;q/F7c/8AG/a1Z1oFbB6TSW8bg4oemqqxqMjAp+RzYcf70PblBU8i5tyPyRf2YW9yyiqmq9F8to6g&#10;lcr0Hud28siyER/i1rD/AGP+9e3+nqbW9V/p/vf/ABPs2guY5MA58+i10HDoC9ybZIBIisPXf0/7&#10;c+1BS1diATb/AGPtcCrjIqOkc0IoSOgL3BtxrSft3UE3Nv8AeB/sPagjn8iWJ1A/7x/j/re0FSj0&#10;fj0g0tE+oGg6BbK4R6ckxoyWsLg8j8/7e49x6nHxVClSEIt9bcf7f3W6hjkAbwxno3trk6VdXOf+&#10;K6lYHfmW2xOHikmCqwKnyEIbDnk3H1/3n2hsvtFZQ7IgNySLL/j+fYR3La1b+zWjHoSWO7jCs3D5&#10;9HY6p+VpoZKWlrakqEWNWAq4hyBY3459hblNtT0kjERn0gnhf8b/AOw9hGa0kSorw6EsN3FKBp+L&#10;qxrr/vDCbnol1V0JLhGH+UxSEFtIsQouCNX+394cW8lLUKXVlsPz+LNe5/2HtmNGTjx6ekXUoA8+&#10;n/fUNHuDFTJBLHJ5IyLAaiQ8DJYKOSTf6Dn2MWM3RHDCi+QDixF/8Pr/ALD2u0xuoDDoimtJGYgD&#10;HVWXY3xnnzmblrI6csWcIpNHL9AxP4P5v7dE3VT3F5PyP7YP+8e2Ht4WBA49MrZyBkIGQeg7rPjF&#10;nUgMMVNIoQMBajm5v9OPx7eIN0UsgAWZOeB6wDybfp+vstktCWoV6XG0etTg8egqy/xm3JTPK328&#10;xa7Nb7Oa/wCm4tY/U/7f25xZmlcG8yE/Uc/69/dTahdNF4dF95bzkDR8/wDJ0GmW6Y3VRsYloavi&#10;4OmimuLWte/0tf3yfJQNwsq/j8/0Hts2hoaxCnRf9PMFoGNeusT1nuKisZqWqY3/AEillDXP54+l&#10;re+Aq4iLeVP8efx7SHb1LEGJqfKlP8Ff59eCXC9zAk9KKbbGahUWpp1Ki5LwFXFr/wCq9Q4/2HvK&#10;s0ZIs6kf1ufyffv3ZGfihNP6Wf2f5em2mlTjUH0qemmajy9NrLx1N1/xIt9f6D36pZfFIQ3Gg83v&#10;+Pd49mtyysYjqr68B00bmcmgc0+3rNt7I5RcxSRhZxrnjQgBlb0sB+r6km3PslvfGSiio5UBGp3Y&#10;Xvz9D7XmKOFyqLw6WwVZO4nrZm+AOArHxtDV1UchUU0LDWSTcAHk/wCHssHX+3o8lWyVUq3XyM3N&#10;xeyt+RyRz7NbGN5JgKdpI/l0Rb5eJBayDgaHqyzsjcrYSiSGIOXMQACta2ooDcD8j8e1Vv2kosXS&#10;SEBbpHIAL3HCg/Q39j4LHBaM8i5PWP24TT3m4lFNU1V/aeufWWQq8lEJZHYr6DySTZoyeb/4n2Qz&#10;cOfMmfaKEnSJWFh9LWHHH9L+47vZ2eZwOFepV2LbPBtAzjgK/t6H2NbIgIF9I/H+Hs4HVNdGlDTt&#10;IfV4ySf9t7P9ohMpQsOo6527XmRDQ1/ydBvuyieqMiBbg/QD8HT9fZtcPuhFgVEcD6D9YP0T/U/X&#10;6e5V2eyjUAlM+XWPm4rOzNqNaE9AJk9lpJUGWSG9+P0A2Aa45P5PtQQZcTtzJe/H1JHuQYUhWMUU&#10;Vp0H3hmZqgdQ6jCxUsOiKMLYHmwHNrf8R7cJKxPG1iCADz/tvz7Du6gaHNMU6O9qikWSMEnVXpB5&#10;GgZjIGBPpsB/iQT9Rz7Y3qlkchrEEkD3DHNcRe3kA8x1kLyTWOSBieHQW53GywkOoZSOSR/Tm4/I&#10;/Ptc7Zy9LiyTKwW2lj+OQP8Aej75Q/eH5M3He55WhhqSNP8AOn+TrpV7RcxWllbwmaVVHDJ/ojoa&#10;en8xBRuiTSG5LqTccDxr/gP6e1VP2ZiqT0yVUS2v9ZlFz+feCl37Ob88srRWUmTX+zbrJ2Hn/aAi&#10;g3SV+3o4VDlqepiRkNxcG1xx/t/bhiOxcZk20RVEJBIBIkQk3P1FuT7Cu6+2O+bamqazfh/DTo6s&#10;ucNsu2UJdL+3p0FZD/aPH4sRz/t/YgQZKGWNWSSMhvyST7ju62e7t5HR4HDD5dCqC/glUFJAwPmO&#10;syyIwBB4P++/F/fJshEB+sADm5J/23tKLC5JoIXr/pSP8PTxuoh59Zbx/wBT/t19wZsrGq6le/qs&#10;OeD7MrTZbp274umZLyJanVjrG8kafk8fW9vbDJuSOOQr5Av9fV+R7EC8pXLRiTQc/LpMNxiLU1Y6&#10;xioiP9r/AHr/AIgn24wbgpyurzIRzyXt/vfHsju9iuopdBhNfkOlq3kbCo49ZgQw1L9P9f205Te1&#10;BQ31VCA2Fv3Bb6c+r6ezDbeUdxvW7YTT0pnpNNuMUOou1Ou7oByTf/Yf8j9oSp7XxitYVMd76SPO&#10;v9f9b6n2Mbb2y3NwrPaOa8MdF53y2yC/XHWv9f8AeD/xT3mpuw8TXRkPUQn/AF5lsfqLf7z7VR8l&#10;bptE6ypZyVX0HVH3C1njZSamnWGbTKjK63HPP9eCP9gLH2k85X4SumUxTQ625/UCASLDlT9Pec33&#10;eOYt326S0iu1cRqNND8iDXqKubLOCRJHQrqAJp58Oin937KkqKCaroYSZF1udKjkiFjwf9dfczDU&#10;kcgVoyGFuCpJH099Pk5Pg5s2gSUHilf8A8+omXcTZTldfDqmTsXs3IbEzjxVJkREddZfhE1yNe/9&#10;LaePc3LmeCmexJBUcC4IsfcLbz7GyPcnXaUB9B0Io+ZAYiS9D9vQvdSfI6iyUsVKauPUZVUMs8ZY&#10;3VeLAaufZVt51stVVyRvc3d1Ckk8agT/ALyfcie3HtimxbjauYwDUcRnDdBXe94a6iZWfyNP2dWQ&#10;bbz5ymKhrI5SQYVdeQb21c3P1/T7Dybb0rxGZIybknhb/wC3/wBt76ack7TBLslskkQLBQOH29RJ&#10;f3JjmZmOOnSk3bTmqaledVZdIOpvyb8D6/S3uFR0kkM2llYaf6ggH2In5OW6fMdV+wdJotxJ4N06&#10;ZGqjqYWKN+oAXB/17Efnm/sd9mU8RkiLEfVDY/7D2Ido9urWJxLLCtAa0pnHSp90cIe7PRP+3Fqh&#10;TThXYWV1v9OPUP8AD2P1HTU/2qjSpuoH0/r/AK3sVNs9lCngJbqB0Sz3ru9Seq/s7UV65OQ63XTU&#10;kGxP4awv/r+09lsDHUEmMKbn6Ac+wruOwWTmT9EVqfLpiO9csVB8+hC2lvWTGDRUTn03+r24BHPP&#10;+A9o87NkkctoFib8qfcY75ybb3mqMWwJr6dCayvzEqkvnoTX7pp6SJUSpsQtrfcxp9b34fn2sMPt&#10;KVFHo/K29P8Ag3sOWHtisDMywKo45AH+ADpZNvIbtMmOgH3/AN3pOXP3FgiMtvvIz/aW34HtUrtl&#10;wOVP0H9bf7b/AA9l99yUry5hGD6dMruugVDdF+qO7VaQqKlUGphdWUtYH6ax9bn8/n3xbbLP9Ywb&#10;D6kH+v8AvXukfJCVVfBFPs6qm5NI/wAeOskXeEUGm1UupmFyWBb8Dgnkcj8ew83jQLjoDcKGb9Vh&#10;9L3H/EexGmw7dtVt4kxQMAenBcSSyaQejddEblqN1zU86zNLG+qRTqJ5Rx/r3+vsDolatqjHHZtR&#10;CgW+pvf3iL71c+7LsVpeEzphOFQOPzPp0O+XNqubxlpwr/k6sr21gquRYtCH+z/U29IuP6X9rD+5&#10;lZa/iP8AwC8/0b667af9a3vnz/r57V9R/ap/yVtPxrw8DqW/6rXFOB/3H9Pn0MP92q236D/xbtV7&#10;fnXa/wDxHv8A/9U+C/W/5/p74mnrPA9bxP8AsQP9v/xA95AxvY8f659+z5Hr359cHFwAP6/8V598&#10;vfq+R49e6xEWNvfNACTf/UtY/wC+/r7YuHkRV8P4iw/Z59e/LrNTqhZiwJspAt/Vv+Re8PkUcc/0&#10;t7UgYFCKdX0GnWOxBYWP0I+nv3k1EC/F7D/Yn/ivvwRQzMCNXWygAzx66u+kKR6VJI4PFyW/3s+8&#10;n05H191IDDSeHVOugbEMPqPp/wAT7ya2awvY25I+p4+h/AAt7TNEsYLA4HD8+PWupCNrPIYlrK5A&#10;FrLwlvzx7kKiKLsNR+vJsfp9PaE3c/lKR9nWqjzr1INLB9bG55/33PvyIA9+R9Co/ABuf9f8e3Gu&#10;ZGiIIHzPmevV6xilVW1JpB+o+vuSqp9fpqJ9RPBN7tb8/X2lLs4FeA6trNKeXWTSE4P6m5uPp+Sf&#10;6f095iRb6ji/uueFOq0NeuveJpLWsef99/j7sI9RqfLqypUgEde94vK5Nr/77/be3fDAz5dOCKLV&#10;pp3de9+Ja31/3n/jXvagKarx6dESrlePXvfev/X97UEHrVfn1xYXFh/X3yuSR/T8/wCvb3fr3WE8&#10;ce/aj/tuPr70TTqwUkceuQUnkW9+12tf6+/V9OtMCueu9B/w/wB5/wCKe+/INNx9R/rf197JGk16&#10;9UUOrhQ9deM3XkcPGx+v0V1Y/j62HvSq/mSzCq+avc73uFylJEb2v+3SID9CRa/vrr7ARCP2n5SV&#10;uPgV/bn/AC9Yqe4dTzXuA9NI/l0MONFqCjH/AEzQn/kqNWH+8H2S7E4rKZ7KUWHweOrsxl8pUxUO&#10;MxWMpZ67I5CtncRwUlFR0ySVFTUzyEKiIpZibAe5geRYUaSQ6Y1FSTwA41PoOgDe3tpt1tPeX9yk&#10;FnEpZ5HIVEUcWZjgADJJwBk9SndI0aR2VERSzMzBVVVBZmZmIVVVQSSTYAe1DuDr3f205ng3Vsfe&#10;G2p4yQ8Of2zm8RIpBIN0yFDTt6SOeOD9fdEubaRiI7iNmByFdWI+0KSR+fRftvMGwbygk2nfrK5Q&#10;gGsU8cnH/SseuEVRDOiSQyJMjgMjxMsiMGFwQ6FkKkfm9vaS1FeCCp5NmUoR+AGDAaCbfRre39QP&#10;A4+0f4OP8ujw/CAAT8xwP2HgT8gT1luOf8P6c/7wLn3z1sT9GDAKeVYXVhcWIFuffq6hwp9vVcvX&#10;Spwf2/YeHXfvIr3uSfpb+n+x97HXhXTpKkHr3vMGH+vf349eCkde98kZVNw0imxsyMFYH8WP+v79&#10;StQRjq9aZ9Ovexm2Z8jO+uvAibD7n7Q2rHGulYMPvjcVHTKLKNH20WQWmaO4vpKc/wCHsL7zyTyb&#10;zFnfOVNvuiePiwJIeFPiYauGBU44DHRtZ8wb1t6UstzniT0V2C/mtdND5jzzXj1HlpoZ/wDPRQyj&#10;8B4wxHFvqTz7MVt/+Zd84NumNqfvvPZRYlUadw4HZm4HksRYTVGa23kayRLD8y6r/ke49vvu7+zO&#10;4avF5FtkY+cUk8JH2CKVAP2Ho+g9wecYVGjeSVHkyI4/YR/l6gyYTGyKymkiXV9dBljUn+rLFKmr&#10;/b+x021/OY+YWFkh/jX+i/eMSlPN/GNnT4ypl03DlJ9sZnCQwvIrWJ8LWH49gnc/uie0V7qNlDuF&#10;nJ6pceKP2TpIf+NdHlp7rc1R0a4FtNT1j04+RVsH+XUV9tYxgNCSxWP0jmcD/X9esg/7H2afZ389&#10;WviiSLf3x6o6t9AWSp2dvyfHRlgR6lx+c2/lQR9bL5wfxq/PuM94+5LZMS3L/P0sXyuLZZMelYpI&#10;a1+anHkehFb+8pP+5mw/bolb/AVH7D1Dl2rCbmCsnjJ+ol1TKeLc/uRsQfzz7H/b38774412gZ/r&#10;PuTbrMSJPs8fs/cMCA/jyJuzDVMqrb6+AfX9J9gLcPuYe4NuS228y7TcAfxG4iP7PCkVf96Nfy6O&#10;oPeHYGA8bbryNfOgWQf8fB/lnqC+1Ky1lrYW+liVlj02/wBSP3mF/wDg3sedq/zavhDuWWKGp7C3&#10;BtCaRlQR7t2PuOijQsPrJV4ujy2PVR+T5bD2CNz+6t7y7YrFNigul9YLiNv2B/DY/wC89Hdt7n8n&#10;XNK7i8QP8cbj9tFanUF9s5RSQoglP40zKGb/ABtJo9mt2h8sPjJvqOKTa/fnU2TaRUaOlffW38bk&#10;GMh9CDG5WuocgZCf7IjJ/wBuPcYbv7U+5myOw3LkPdUUHLC3kkQfPXGHWlOJrQedKHoUWvMvL96q&#10;/S7zbPXh3gH9hofy6gyYjJRFg9HP6eWZI2lQC1ydcQdCAPrYm3+v7HHGZrDZqNajD5bGZaB1Mkc+&#10;MyNHkIHS/wCpJqOeaJhf/H2Br2z3Db3KXlhNCw460Zf8IHRykiSKrI6sp8wwP7aE0/Ony4HqIadl&#10;v5laO308kciX+t7ao+bW59upcgX5/pa4JB/oQCbH/X9l1deVBP5dXP2g/Z1zEfA08+kEemwtYc6j&#10;Ye+wRcsfVYgErY8ngcD1f7G1h+fdTjj1r/VxB/wddEEGx/3sH/eveTUCLjn/AA4v/vJHv2fTr35d&#10;de+tQvb8/wCw/wCK+/UPp1uhpWnXvfdx/Uf7ce/da69779+69173jZzew4t7917rmEJ54/33+w98&#10;S11sSL3vz/rf8V9+69+XXtB/w/33+w99cXuf9jb35mIBp1smvWQKF+l+ffTqGBtyP6H/AI1f2wsh&#10;BFeHVlXVx4dZArcEEX4I+v8AxT+ntA7p2xS7go5KWoiB1KVF2bRyQR6QP6+xPs27S7ZMJojj+fTc&#10;9qk6aG6mQTvCdX5/w/3rn2Sfe3xZxGQqZquKhgDu0jE6ZL6na6kfj3lJyP75XO1LbRSzAqCPIf5S&#10;Oow5i5Hg3BZWK91D6/5unT+OzovF73t9F/4r7AzJdBVWCv4KIGxI9GtL/j+hB495kci/eUtOwT3A&#10;FB/RH+An/B1j/wAy+1dwQxjU6fzp/g6banL1Un1+nH4/3r2j5dt12Ndlkp2QKf8AH8cfkD+nvLTl&#10;X302zcFjpchk/bmg9adQTvvt1eWxcqj/AM/X7OmWonZ1uRYk/kf639Le5FMFU2kQAg2Nyf8AiQOP&#10;c57Rzxtm5ov6o11+X+fqNb3l+9tXOpGK+lOk9WmSzEW5uPyfpc/09ubViRIbGwt6bWt/vJv7FZ3a&#10;BY9UT1JHy/z9IYbCUvpaMgdMf2j1EgLr/avcX9petyp1N6vzb8X/AD7Dd7vDGtG6Etpt6hRVT0pa&#10;HEiwuvP+AP8AsB/jyfbJLlWP0b/evZDJuZapBx0cx2Qxjp7ixaqAbD6/0P8AX/W/w9tc9eW+rc8f&#10;09lU9+xPHHRnFaAYp06U1Egv6SCb88gf7cn2IXXmQRMhAzuB+5Dfkf6v2FtyuyySAHgCehFYWqs6&#10;LTtp0GXaGMkqcFVxxRlnENTxYj9cekWtf8+z/wC2tyUNNjYLyAFEsbfm17/Ujgn3Fe5annPp1JG3&#10;21EwM9UpdpdN57cG5qt0pWcSziQaxrARlH1A+jf61/eLMdh01KD45FX68La4Fr/14/r7LUtPEJxn&#10;+XRstnXST0+7H+MFXUaTV0np0rqF2CGzWI0AH0m305v7QmL7Venz1LWwgTSRmaFVlIXyJKotA8i3&#10;kWGSdYywF/pexIAK6C3aKRP1dI+X+XpJve1rd7TeW38Sj9qnUP8AB0M3Yfw/2/vTqzP7GzEEkVDk&#10;hR1paknlglpKmjLgZKlpDJDDVV9HR1E4iLEEa2W+lm9v2S2Z0D3JSbw3Adr9eZ3deZppqTNLvPbW&#10;JyOepKmgE0LUeQeuppcpTU1JK7mGzJDLGzNEdK3Yb2e3LPFNNPbeJwGoelPt9BQUFcD59QYN63Cw&#10;urGBLp1hLHGridRxw9K+fVfdJvT5t/E/d3SXUW9V7kk6i2PUUeGx+5+qdzVkG09z7OytXWf3VqfB&#10;DBDRTVFXT0oSuSoaWqxs8QNVThaxZAWnuLGUm49n1/WG5cVLjtsY3FY/FxYnB5Ew4p6LFSUtXjKW&#10;CSijWoixgTHUxp2ZgkiQBL6QymvMCFbKxhtoVFrqNSONANKhvQ4NB8vs6GHLFnZfvS5uxUXJQstT&#10;WpyGzXyp1cf8a8DtOPLr2ptTJw7ize+stX53LZbcWJfHblfLzGtpMxPUwz+BcfmaatylfHkaKNAY&#10;ZpiSoL+msmX43df5nLSYyiyOdwwMoVHWelyEag20r46mBZHCh/qZL/X2DpUEETSLw9PXocxTGSYx&#10;nqxqaulpqP7toIp2WJX0gGGzWu9m0zfU2/H49iNF/LN3RuGl+62x2ft+dGU+Kn3Bh8jjSoHqVXnx&#10;8uaQgE8lYl/1vYG3bnG026SlzbysoHkQf5Fh0IItma4Sqyftx/gB6A/LfInAbfrzRZbb+bJUnVJj&#10;TQ1qjkgEJU1GM0gW5+p9h/m/5Y3yPx2psZJsLcKgkKmM3TLQuwAFuNxYrCwoW/sgvc/X6e0UfuDy&#10;3IACZ4npmsTN+zw9dfsFTXHHrx5cvzq8NUYgVwf8hAPUqi+TPVlSyJU1mdxrP+azAV04Xkg6jiVy&#10;QFv9jx7LpvP4k/ITY8jJnusdwvHGXBnw0cG46eyH1Os2AmySaCPybX/2/sQ2G/bNf0MO4R0NMMfD&#10;b/eZNJ6QybVexYltz0KuH35s3PQxT4rcmJqRMAY4nq46SrOr9IairDT1kbG30ZAfYHZHZO5sRK0e&#10;TwOXxsmthorqKsoZFbn0sJ4oWVwOSD7NR4chZopFZa+RB/2P2EjpE9vNGaMhHSniqIJlLxSo6g2L&#10;KwK3/pqHpPuOlFuGm1CmkkkCxpKQp88cWslEeS4LRSKwtpNjyP6j26ySRUTBPy6ppkGNOOst/wDb&#10;f14t76Sn3WW9MHl1cgGK2s8k6tK6wB/gf9f24rGlGBr1dQ6mgU5679uVJh941LgR4RptRAbx+WwD&#10;cE3ZeAAb3N7Dn35RV8jBr14K1SWHn172ie21zW0Np1lTlqX+HPVpLTUFOaimmqJp5UK6wI9JRVS/&#10;q03+gv7pJGq1PTM+qJCSRpPXvZSdl4/E1O3qisra2eOP7n7GkposrA2QjjlhK1kkeKfBlGlh88em&#10;aSviAZrLFLYlEqjUr/l0ggHYz1H+Xr3uQslVUQUrVEdRCXhinWJmlmcwNExgQtIDPK09PUqFa5Yh&#10;QTzpHvSjBB8+nqcPn173imiWZ42V4ooqalmYkKWWOKWimRYxNMAwMqkNIUIIZiDcC3vYUEUXhXr1&#10;D69e9vNLTmqrMdSprnWSUUS+JNTu0tbCENOLeV9QXjQCXUW/PuxUUwetqNTBT59e9jzl+i94zLRU&#10;su6aKrpcdFFBFDNiKWOcR01IKVEGREUdXIkehdOotwByeLeVGVdQ4HPz6UtA+AJjpHl172iqrp7e&#10;lGHeKno8iptYS1RBVb/q5tq/2II9vjNAPTpowP5NX7eve0dV7Oz2M8IyWByya31OaSiFYj2VuVIk&#10;UKPV+bH/AA90ZjjV1t43RVDxnr3tjmFJGE1RZqB3lmAglxcsd19QDOyzSBVv9Raw+vupwQD02crT&#10;QafZ173gaGnQOJNSBlT/ADaiQk62JA9DF1AtxwAfdlyOtAKPwnr3vNGQ6rHBZyWdyXJhjS4sSBIF&#10;AURqOb3/AMPeqKmQOtn5jr3vhYAFE1G63bxyEKeb29QFrv8AT/D3fr1Kiteve51BRyVs/wBvGsba&#10;dLSyF1BiS4Lhhcajp+hB5P8At/do4WmkVAME0/4vpNczLbQvM5ooH+ofb172tBTiFVjTiNAQF+oF&#10;z9efYhFs0UekEU6BrXDSyySHix697xvwP8Pp/vP+H+PtoevV84qeve4jrySB/wAb/wB791ZSaU49&#10;W697zxHSR/T/AB/17/j3brRNOve1rgmBmT/F1/6GUe3I2AqD59XBAFD59e92a/GMBqym+vLoP+SV&#10;jBv/ALbj2Z2w/WjPT0Z/l0051S2JrbfiEsf9Yf8AE+7fdsAfZwn/AJsxf7zf2dKSBj16L5Qat9vV&#10;e3YF3ydUT+kSsf8AH6Pbj6Hg+1/S/wBn/WHtfFU01dMDy6AnMgaWA+mprf7FR7U9IbaT7Ujz6SSi&#10;pr0EGdj1Fzx/h9f6L7UlO5AF/wDD/ffj2o6QuAcHoIMrECXFj9G/3s/T26xvcc/04+nB/Huy9vd6&#10;9JaUNOkBV0/rfgfX/Wt9PfGc2jf/ABUgf7H3oliST04oqwp1nxlODVQXH0kQ/ngA3P8ATn2Xns/7&#10;xYXMJYjUy8c2Ni39Dx7K7pSXr5V6NoV1JQny6sy+M7Y1oIlmEQdYlWzNYktKHHH+sf8Ab+wf2RW1&#10;i5GNJgQPLcki340i3+x9q7Wcpjy6Du6QaVJp0a7sfHUc2CqPFpv4jYK1xfTfmxuT/Xj2azGTF6Jb&#10;n+yl/wDbH3S/kLREg461tQ0yoTTqs3d+LEWfc2FvO1zzYgMAP979p7Kv+6VJFiWH+w1fT6ewNcys&#10;JKep6HakeE32dC7tGlH2QYAkEIBa5IKp+f6e+MOLjqY9ZUsCD9D71G2gjTxPRXI2kknqdX7klxs3&#10;juVsdI4H9kf1JHvr7BYDZQeP8fZ0raYwAc9Jh3NUdRP481cC0jek8j0j8/6xPt/xFM5ZXJbSXtY8&#10;f74e6RS/qGLielRcBfn0Gm+MlCIZVV/V4iB/sHBP59vObhlakIRrEA8f7Af4f4+zmBPNh0Xs+tyP&#10;PoMNg5Gjiz0TzLe8lrmw/P8AwYcew6pqiakqGV2PLEfTj+vH59rVahpXB60ATpNMdGiyuNo8xjEa&#10;FVNo7+g/X6jkA8c+1jSVPmAf6g3H4+tv8PdjSuOHT1CB0A+bwy49yqqF5sf1fW/+sPyfbgDwLf6/&#10;vynSdQ+Lqp6STopBH5ufchG/x+nswt5Gde4jpplANR0zVsABJA+hP1B+lvedXI/2J/4n2oPzFem2&#10;VWILeXTK8YIv/T/X95g3Iv8A09vxTMCFc1T/AAdMSQjj5dQ5IeD/AK/+P++HvMjEWH4v/vXtYkor&#10;VGFek5HTLW0qlXNjYqQRY/6/+tzb28U85W3+wAt/tufZlDKr4fiOkNxbLIQegsz2IjkLFFNzqsTe&#10;3+H9ePb5T1ANrk/7x/xX2Yx3MikBWx0VTWzIe0Y6BjO7d1eSyjkkk3a3+9e1FS1X0APHP9P+K+3j&#10;IXZ2b4i1eiqaHQ5Vlo1OHQF7g27bWdH9Ppq/of8ADi3t8jmDWIvxb+n/ABX/AB9vBi6sBwPTVrGo&#10;d68OgK3BgtN7If8AD9X+88e3FCkoAN/pz/j/AL17R3KagCB3DHSxf02NOB6CLKNXY2VpYG0aNVtK&#10;k3sePqBz7aclhYZ0bi9wfyf+Keye4sYpwWPxU6Mba8aOg6Fbq/vrO7Yq0iNXKFilh9JdeGRlF/Uo&#10;+ig+wwy22vGWaNDa5Oq5P0W9xx/X2Qy7aqVOkkdCK23FiBnq0HrH5GUucpooKyqYu6xly73BLPpY&#10;WUENfV/h7RFVT1cGpV12H9B/xUey6a2eOrAdo8vPo6hnSQA1z0brb2dwGZWOTVGxJZGJ9A1AAn6k&#10;G3PtO1FVXxtcFuLf2f8AjXtEdRwel0CxMRqboWsbidsVkWk+MsxItdwP9a5AHvhFnqyA8vJx/QgD&#10;6/63HtPeOwjQgYHRi8aEChr1nqOtNv1xJFPTuDaxK6jyAOW8gJt7mLvOqg5LScf7UP8Aig/r7L1u&#10;XJoOmjaRyCnTLU/HzbeQDH7GEs1if225uLWFpDxx7yJ2LJGQHmYE/wBXH++v739Q/TD7ZExpSvTT&#10;N8U8HMpdMdCotbUI5P8ADj6n8e3am7E1f7ucj631rzx/r/X24t09OmX2eI8Fz0iMp8S8U1wKSKxu&#10;OYpf6/nj2903YsYKhpWP0/tjj/km/u4vSPI9JJNkBrgZ+3oNc78NqWqil8FJCP1DhJAWuLD9Vr/Q&#10;/T29N2BTywMokHqSwvp/I/JJ+vtVBcowJr39FM+yFWNFFa/PoJ6f4W1FBm4q1KOLSkyPwrlhY88H&#10;0/X/AB9lS7Zq/wCOXCtcGQ+kEf4n8X+o9uRwpLISoz0WXcbWidox1dP8YdunY+HpqKVRHJFTwhrA&#10;AWUWNuSPr9Ob+0ZtaaLBUbPJ6WDX55HKtYjj8fn2KbCzCJ4poG6jzd9c4lUjj0Om8KV9w1kMKLqT&#10;UBz+PUpP6dXBt7L33N2ZTxx1ECTgOwmUW0g8gA2N+OPe9xvT4bRk4GP2HoM2GxarrxXXBPz6GzY2&#10;248TjYk06SFjNvUTzGLfUA8eyT0u6IanMNMW1anJuzAn6gfUG319hNCrSlj69SWlp4VsoXjToQ/Z&#10;pNo9grSUcaRu6nRpFnU3Nh/U3tx7FFjcrDpYcOo533ZBeyuxWo/Ppqq6COZi7C9zxa5INvYxYvtC&#10;SMa3kf8AB/UtuR+fz+fYwst8CUoe359R7eclRTMAFH2VP+bphqsBTzekj6/jn+t/x/re1JT90JTM&#10;LzkcAcuv9fZ3HzOEXSpIHyNB+zpF/reK/wDoGfz6ZKnZdPODwt+QOX+hv/Rfrz7VFL3ZTzoFaoJJ&#10;4PqH5I9p7jmBJlIZjT8v8/Sy29vvDZW8Kn7f83SQr+tA5cxxlLc3Be54P9VI49qjGdlUVVIq+YEs&#10;SOdP1It+osPYJ3W7SYPnB6kDZuW3tFUhM/n/AJugw3P1dUvCxCtYAEH18AMPrZSfa8bO/dUgenZb&#10;8H8fg2vwTz7ifduQ7DeZGNyFKn5V6lCy32+2mNfCkK0+XQT4vD1eEyfiYAamazMGsOAtuV/2n2Xn&#10;e+56+mncCaQcn6MDf/bj2HX9oNlUMFso6/Jf+K6XLz9utR/jDU+wdHC2VSpPRRtceoL/AFsbC/P+&#10;Pt7653VkmmR/uZL6kPJB/Q9/pbkEewDzT7F7VuEDhbNNWk8AQehNsvuje2UqM8+aivAHrlu+qbGQ&#10;+SJlACO1vr9AOOePr/j7OFht71YhQPqdwCzMLi97W+ikXt7xP5p+6+ss1w8NsApPnU/4adTxsnvW&#10;piiWWauPOhP/ABXQNr201CyxSOp8YIuwjFvU3pB1++8pvuriU2EgvYghgeOfr7B0H3XZQ9fp1/3k&#10;j/DToSt70QEAGVafl/n6UuJ7agyBPjlAILJfQo5Fj9SwFjb/AF/eGj3tUVMZJd/6fqHJ/wBtb2uH&#10;3bZIHGq2FB8v9npyP3chlDVYfIjT/n6j5ftOGnJ1SR88MWCajyPqAT/vF/cdslV1UxZS4JP55Buf&#10;9bj2bTeyH0loB4FSB6MP8A6NrH3JinbulBHzp/n6YYu5cZFMizzxIrNp/R+fzfkWtb3hr8xXUcTh&#10;Wbj6cD8iw+oHuML/ANnGlu1AtTSvqR/hHQ1tudoXjP64p+X+foUsF2NiMjArpUJp4s6i9ze1vr9P&#10;+Key7b83dmgXVGlHABsBbgAcKFIPuY+Q/ZK1UJrgUZPEE+vn0QbzzoBUJLVfy/z9Lekz9DWPZalP&#10;9Ygj/YHiw59gHLunPeUkyS3ubWGni/59J9zdH7PWCRLSFf8AeT0FP63SF9Xiin5dPiVUDABZEP44&#10;Yfj/AGPvtN/ZujGppZrL9b2/rfj0+0c/srYXDj/Fo6146T0oXnOZRQSj+XWQeNjwVNz+GB/3o+28&#10;dv5WGsQyTTBNYPIFiNQJBNrW/r7HnJ/s9a7dKjRw9wIOKgca8OivcebpZQwL1rg8PTqDlcLTZajl&#10;pZgLyBlYfUaWRk0kXF7g+zrdP9jwZuCJJJbsx0kEhv8AU/0v/X3nF7c7WbNbe2lU+GKY8vz6BF7f&#10;iXVIrd3VI3zn+Ospp63MYqlXUiFm064yfGslyRZwf8PZo8lQQVeNeZeQY7jn/G/0F/eQVxyJZX9t&#10;9SIlLEY7R/n6KG3WRMMeqTOudw5/a2/YKCaeZQtYwZPEpABJty2m5ULY+yi7swEr5diqto88nAva&#10;2oX/AB7j+flI2lwdMdCGHAU/l0025+IhBb7etgLqDsaH+5NMaiqHk/h8BJIjvq0SWBGscf8AEe1Z&#10;htpipolQxkkJyLtfm/8Ah7nXkm5ksoI43cldNB8ugxubgtRTXoLN1dzHDZ+SUVIEXnWxAhJ9IU8l&#10;nA/tf19pjNbGlpWLJExH15a4+n+Fz7l2zvYogGIqadFsKHz6GXZXemPzcIVqiNjdbgqguQR/aL25&#10;J9uW2cVURzIqhhZlva+n8f1F7+3pd+oVVMAHy6eI0jpj7P3rjJMfPdkJkViCANNl5IJvb2NccUkN&#10;Mmq59A/2Fh/sPb/1vip4lDq6QvI2sjojlTl6fI5SfxBR++2krpOrUx+pDH6W9u2Jplqm0tY8/QEg&#10;8/T/AGPsguZy08xY4x0pt49VTTiegs7J3BJgYWkjbTf62W5uLlvrb+0ParOFjUcqRYf1v/tvfoHi&#10;OTGC3r0bxwvTUWHD5/5ui2R9sVMs0iNODZj9Fj+n0AN2HPt2oseiACx/s/n/AA97uZgVYMe3pmWK&#10;Ttoteg/3fv2ScMfJyVk5smkcp9TquPbylCpFrX/2P/FPYRv7m1iNRlqfL/P0nMLs1SOHQD5Xfq0R&#10;d2nQEamP6Dze3HI/J985aKOGJnNlsCeCSD+Lcj6+wZeb8qFvDYaR6dGVvB69IGDs6vy2WpaaFi6G&#10;UICI0tquLj0km5BHsrnaV3MgRiOSeLc2vx+fcAe4nuBNaRXSo5PlgDzHQ02ewWRkqO3rYC+B1LJW&#10;4zHvUrZ3g1EkEcEqOePYS7KoQMhG8o/TKDybX9J/w/r75BfeL593S9jvo1mNSKDAp59ZCcl7TDCE&#10;f/Vw6vo2hhKSOnjf68AC1z+mMf1twbezI6Kfx/pH/Fqv9fx9z/r/AFv75zfvzcfFr4rf7mauA4+H&#10;TqYvp4af82v8vQnfZxW/P/AfT+Ppqt7/AP/WPeeGJv8A0/H/ABHvicorQUz1ngMgDz63iGH1A+vN&#10;ube+w2ofTgH/AB5/w92MZXJ62RSnr12Li9v6G/8Arfn3y13/AB/vf1/23urDTkjrXXAIp4A/2xPH&#10;vOikg3JH0P0+p55/wtf2imuY6gAAnI88cPket6tIrTqVFTuoLWIBtYG3qtf6W5495NAvqKi5/Nvb&#10;azAjww/b07qFBnrvxkEnTY/6/wDxU++wik3IH/JI/wB7+vujzlMI2eqOwoKHPXYiU31r9f8AE/8A&#10;EH300YNren/Hk/7371HeSA0kNf2f5Om6+vXFqVGHp9BH+J5/5KJ+nvyqEB/tG59+nZ5yKYXq2knh&#10;w65xqsKm1mb6ckH8/wCPvIrC3IP1/IP/ABX20YGr17wz69cw625sD/sf+Re+erV/sAB/T3RkkQAe&#10;XXtGnj1yuD9Df30zn6fUWANxyLcC1v8AEfX27HEaVOOrquCesb6SL8XH05/4j/Y++wxN7n3bB8ur&#10;g46x+/f7f/efe6db1V697yACw/1vdSfLy6dVRg0z1732fof9b37q3XvfFfezUdNqOII6977uRe3+&#10;39+1A48+tMDnGOvGP6kj/ef+N+/Br/U8+9H18urIQBk9dAAfT3649+APkOrEr69d++JAIPF78fn/&#10;AG/+w9116WIY9VOjFONR/hz1lWNiAxtptf6+9JH+YXUNP8ze72J4j3IYzx9BHAqj/eLe+wnsaun2&#10;r5Socm2U/wAh/lr1idz4+vmndGLV7/8AY6Fig/4BUn/UNT/9aI/bn/LYgWb57/EeNgCD3rsJiCNQ&#10;IizEMvIPBHo9zHYIZ902SIiurcLQU9a3MQp+dafMYOCesVvvRSEfd097GJyeWr4ftgYf7HSN7UYJ&#10;1h2M5OkJsTdrkn6ALgMgxJ/wFvf0gamho62F6espKaqgfUJIaiCKaJwbgq6SKysLcc+807rbdv3B&#10;UW+sopgvDWoan7Qevl8gmlt2ElvI0clagqSCPsIyPy61zqHM5nFsj47K5PHSKIzroK+qo3DKoA9V&#10;NLGSV/H9PYObs+NHx033HLFvPofp7dAmB8j5zrbZ+RmYldBf7ipw8k6yaeNQYMP6+w1uHt5yTucT&#10;x3PLNopY1LRL9PJ/zlgMcv8Axvoc7T7se6fL8iNsHuLvlnQY8G+uY1+zQsgXy9OhIwffHc+3WU4r&#10;s/esMa/Snnz1dkKYGwBIpcjLVU97KB+n8eyXb6/k4/y7N+yzVFb8ecRt6qnU65tl7g3btSJC2pm8&#10;dDi83Fi1cMeLU4FvYZPs3ykK/TvfQIR8IuGlp89Vz47ftc/Z1PHL/wB+b7z/AC+qRp7mSXcQGFur&#10;a2n9MF3hL+XEEnj69DJjPnH8g8dpWqzm3cyP1Xr9tY6Hi49LfwuDHG/+xHsrG6f+E8PwZzfkkwO4&#10;O99mysFEaYze+3crRxnj1GHcGzslVPYcEecA2/r7KpvZWwH+4fMN4v8AzWSGQfl4SW5/w9S7tH95&#10;t94OwCpuWzcuXyeZe2njY/nDcqtf9pT5dCLjP5h3Z0FlyuzdkZIL+pqNM1i5GH1/VLlq9NQvbhP9&#10;h7LZu7/hNR13Okr7D+UG9cVLpcwU+7dgYPPR6wP20mq8PnNuMELfVlhJt+PZBuHsxv0MUkm1cwWl&#10;xP8Ahjlikt1/OVHuiP8AnCepT2X+9U5lieJeYPaGxnixqa3vZYW+ZEckEwJ9AZVH9LoTsF/MYxcs&#10;qR7l61rKSKy+Sqwm4Y65wf7RSirsVQKf8B9wf9f2TDfn/Cc75bYSWdth9mdM74oQx8C1uS3JtTJy&#10;pa4101VgMjQxSX4/4Elfzcew4/tlz5B/abPBIwH+gXCMp+Q8dbZgfmQB1POw/wB537Ibikf7+5Y3&#10;/b5jxpDBOgzx1Jc6jj/ha9DDjPnh0LX6fuqrdmELfUZLbhl0m4HqbDVmXUC3PF/ZW9yfyPv5ke2v&#10;LJB0nityQIbeXbHZXXleXUXuYqXIbjxWQclRcDxD1cD2WTcl832oAu+WbxZDkaBHOKen6Ej0J8iS&#10;APQ9S1tP3/fut7sQknuBJasRgT2N8lDwoStuyfOokpT16EPGfLL4+ZUkU/ZWKhYW1DIY7PYxUBNr&#10;vNksVSQ2A+pvYf63st27/wCXN87tixTz7j+K3c0FLTprnqsZtCt3HTRBb6mep20uXpdAA+okI9hz&#10;cYrjZovqN5s7iztq013EMsCV9PElVUJ+xupU2L7z33fOZWhg2j3j5feeQ0VHu4oHJ+STMj/y6FHB&#10;dn9cbneKLb++9o5ieb/NU1BuDFz1cnF/TSLU/cmw/wBp9lK3DtDdu0quag3VtjcG26+Fmjmo89hs&#10;jiKqKRTyklPX09PKjA/gi/tNBc29wqSW9wjo3AqwIP2EHP5dTPt28bZucIuNs3S3uLYioaKRJFI9&#10;QVJBHzBp0uQQfoQfzwb+075CBpYEcG50n/Y3/pb26VrksP8AV/m8/ToyAqMHPXfvk0oWxaQKTb+1&#10;pB/1NuRf3vQVyQf5/tp/l6oacC4r9or/AJx11qH5Nv8AX4v/AK17X98hODxcG7E8W0lgLEaf0tx/&#10;h72CpBKgGnGgGK/Z1pgKA1YN9pH+Xrvj6f7x753XTpZAthYqwIOm9xa/I4+hH4/w9+FVOofzz/h6&#10;2K0DEkfZUV+0Dj+fHrqw/oP9sPc+gy9djJVnxdbV4+ojKlJ6GompahGVtSsk8DxyoysLgggj2xNB&#10;b3QZLiFJEPFWAZf95II/l09HPJEyvC5VxwIwR9np13b/AHn6+xr2r8pfkjsmVJtq989uYYRMGSlp&#10;9/blnoFKm4UYusyc2O08fQxaf6j2Edy9tvb3edZ3TkfapmbiTaw6s+eoIDX51r0b23NHMFmf8X3u&#10;5TP+/GI/YSR+XDrA9LSyX8lNTyXNzrhja5ve51Kbm/s2G2f5tPzg22kMEvZWF3TTppum6di7UrZJ&#10;AqWCPV4/G4qvZj9dXnBLf2h7ivc/usey25s7Jyq9tIfOG6nQV+SM7oP95p8uhNb+6POENF+tjlX/&#10;AIYiH/joVv2npvlwWLlJP2iRk8fss8Sj/EJGyxhv9h7HXb387n5NUUkQ3DsDpzcUMaKJBBh93YKs&#10;mIvqb7iDd9fSQs35Ip2X+g9gy9+5f7YzK7We/bzbSHgNcEqj/eoQT/vQP29Htt7xcwxkCewtJKca&#10;K6n8j4hH8uoUm2aBv0PUJf6WdWt/sWjb2Pe1f56k5eEb1+O0SxFovPUbV7BeVlQ/5146PLbYhBYf&#10;UKajkcXvz7A+5fcig0Odn9wnrTtE1oDX0BZJ1p8z4f8AtR0e23vUDi82Agf0JAf+PKP2VP29R22r&#10;H/Yq3H9A0Qb/AFtREiX/ANhb/W9mv2t/Oc+IeapoWz9N2lsytexnp8ns6ny9FCfoVWv23msrUTAf&#10;W/2qX/w9xPu33Ovdqzlf93zbTeQeRSd0c/aksaKD/wA3D0Irf3Z5Vnp431ULeeqPUPs7ST+dOoL7&#10;ZrFY6Xp5E40kNIjE/wCKNrA/19X+wHseMB/M8+Du4Avi74w+LaRgqruHbO+sCsZK3tPU5TatNRw8&#10;j6mTTf8AJ9ga/wDu0+9m36jJyQ8kQ/FFNbyV/wBqs5b7KA16Orb3B5NuKBd7UMeAZHX9tVX+XUNs&#10;Dk0HNMjf00zB9X+vbTp9jttL5U/GvfkkMO0O+Opc7Uz6fFR0m/tsitkLjUFFFNkIKzXb6jxgj8ge&#10;wNuftZ7kbMGbcuQ91jjHFvppWWnrqRWFD61p0d2vMGx3rBbXd7d29A61/YTX8uI8+sL4+tiHrppV&#10;/wAAtx/sLXJt7HWCWOsp0rKWSOqpJApjqqZlnpnD30FKiIvEwb8WY39gORhA8kMp0SqaMrYYHzBB&#10;oQft6OlIK1Ugqfz6jMjqbMjqb2sVYf72Pebn/Hj9Vxa39L3+l/8AefadpARqHwevl14IxOkA1+zP&#10;7OPXJVW3Om4+t2A/J/x98rFQzG6gk+oggXHLAE8EgDke21BNWAqvVlogYNgj1x1y4twQAOL6l/3s&#10;m3vgQum5seL6rcWI45+h97LMn9EfP/Z6uCDQAg9cipUXa4/Iv+R/UfS449xZaOKRTazfmzAG1vpw&#10;efamO7dAv+HqzVIowx1xIB+vtO122aOtVhLCG1f0EYN7/ji4H+x9ntnzFd2ZUxSkHpBPYW8/xpjr&#10;oorCxH+82+n+PsLdwdSYquVrU5Vm540X+rc/T3J/L3u1vO2OpF0wA+Z6Ce58nWd8CPDB+3HWGSmV&#10;hx/ttX+t/vfsv+6OkXpkmmpY5ABpP61t9Tc8gn6ce8nuRfvJXkM9vDcXOK+es+nqx6iHmL2ntJFl&#10;kjU1p02z0JtcC/1/PHP/ACL2Vnd2KqMHJJFKGGnyKQbcaTb6j+o99APbr3UXmO3jYS8QPX/L1jvz&#10;JyP+6Zjg0BPXGipA0gGm9mA+v/FLewdrMgA7XPNyR/rXNvc2SbgH7h6dBJbII2krjpY0tEVAtxwP&#10;9j7ZJcqkYJLr9P6j/kXtFLet60Hp0tW1A+zpxjoyxtawtxyTzf2wVu6aWnBLzoLD6W/4kHn2Xy3o&#10;Pnjp5IgpBHU2LHn6H834vyffPbvZFLFWokM0ZZWX+wbhgx0/n2TXcwZW9COj3a418UEL1FyWBjrq&#10;d4nUWZSpu34P4/Vb2ZTFdkVctHGEmNiD9BJ/W1+W9hmaFAxrx6kqwQJHU9AllOrsOasytAjEkEt4&#10;0BJt/UDj33U7orKxv843JuSSw/FvoTce0tRSgFB0Z6q9TKPZ2Px8Y8UESgA6SVGq+on624ufa22W&#10;kstZTVUoLpBMkrKeSxidJNIv/VEPtLdOFQr5sOtY+EmgINf9X5npAdjCKTEZPHR6R91ST0iv/YUV&#10;UElIQxIDMAZr21WFvZns31vtLE5jH7jxkc9JlanJ1+SyIo6+qjhqcmKNIYDVJFKLwxR1ksi07HwG&#10;WTzafJYk63q8ubPYrA2UrrFMtHyQCwFAARxFCSRXyHp1E/K0SXnMe7wX0KN9OoMQZRgM51EimTUC&#10;la4J6qY6R+R3afZkXYHWu7Y8dmNobUwm2MZtCtyeKx8lbFt2trNxU9Umk6qZJ5KzbcEAqdBqVSle&#10;ISMFuAy7E2bjtyZrY+VWUUuSi/jPW0p8kkdPVYTdVJHVY37wxMrGXF53ERSUnkEkGtWWytJdWdou&#10;pr/a5fqZDogVgc1qzUK6q8acAfIcKdGe62dvtW4SzwQ010cUrRdOkPQVp3g0pw8xQ9GG6w3dkuqp&#10;u6KuKinyGKmweF73pG+3hrJqTcGzszQ47f2KwUVQFFNDmtpMstX4LVax1bFAwFmruwoeDd8scp0y&#10;xVBjlQ6TolSTxlT9bMDGQf8AW9oLptVu4pjo2goLomuA1P8AB1cPVES4slSroaZWBRtSkEf2WKoX&#10;Ti4JAJBv9Le7MuusxDT4mEM5BAW/F+bfSwte/uC+arRpLgrkgj+XUibe48MAnohnYuAkqs3I4DBW&#10;PBuRf1Pce1tU7xRC6oS4NwL6go/HC3so/wBb6+wlHtL/AMZ0/aejQSaR20r9gr+2lekvS7H8xjkd&#10;OV/SdRUjnnkMp9ghvXP1dTIQpY3BH5JHJsL8kWDcexptNqIEQClcfPpHK5auCa9DrsrbtJSxoGVL&#10;Kq3KhS5ZA31cguCL/wBfz7TOKoavIxgSXeMgrpkAlUgfjTJqBt/j7MbmZIyWJoQfs/wdbig1CrLX&#10;8ulHlK+kxrjxu6ygizamVgD9bOp1gf4Xt7Ll3zsXBUmVxcr7fxbVFRiZS9SaCkEpP3bhTdYQ7OLE&#10;auWAY8+xjyncG7tLpzJVkeg/Na06I95QRzRqFpVK0+xqdCX1tmpcnQ18jTNIsVYsQ1sXIvBEyWLX&#10;PpLX9laqMJBR1CikoKaLVIpYwwxrZFNubLqceu1gQfYt7NYDfDp/n0ThzqWgoPPoUw7FQb8/n6f0&#10;H/E+0vuKqp8JFkMlU+KnpYhNMyrEt3iUFwkYQKVtx9b3Hva+GVrTNM9NTuS2eHWUcgH/AA91KfI3&#10;flTurNVJaa9PDIUhpyT4449CBESNiQpYm5P0v9faCdywJAx0T3bllpXrv2C2w4KaWhi+4VUiFVI6&#10;yM0UYDNFMIzNIVSIIZivpZgrWBIYLYJVppyOmIVWjFjU4697Vy1UEi0kxgFZHGYoRFTtHCzrTwyx&#10;QQRsbsEWKLQmghAGuq8ge7GgXUvSg0IFOPXvcFZtUrU5UeakikpZYTGlQkUlNFUXUlyVJVwoZtLC&#10;403IHv3AYGD1XVXFeve37Ax1dZuPCQLGlZW1W4cSkdOC3mmf7qGKo16gJFeetUx8Hm3psAPeiVjS&#10;R2NFAqT8unYULzRRotXZqD7T173YxlNrb1oEZqza2chVVUs5xtWsNiwUM8kIAIZj9fz73b3Mcyho&#10;JQ32dHM1ndQMVlgYGp4jrrUv9R/tx7R1TXS0to2p54dJGtqgOCG/I0SpcJf6Atf2+Kg18+kral4g&#10;/s69cH6f77/Y/T3BOadSxu5vypeONub/AJOlAV/wHurFSdTCp/1enVNdOPXfuG2WR/RJRUVQFJ9L&#10;U6XNzqPAu31F7X96LIakjPXtYPXvcKRcDVSGSo2/QmVwIy6UkQ9JJ1AWQtex+v197UgD5daqP4P8&#10;PXvcFuttvbkYCn2rXVJNmVcVBMzEqeBaFWBX1ci31t72AzcBnrYgL48MnrrUo+rD/bj3MT4zwLEa&#10;mq27ufH0+nyGTIk0MCK1zqDTLrYIPwAbf09qo7O4k8snqkkCRUMi6R9p66DKTYMCR/Q39hTuTb2J&#10;21USYrDrIaaFjqnlJMtRLYEux0qwQuLKPyBz9fZ9bWq2gI/0UjPy+XQK3m4E87Ih/RXgPL7euXtI&#10;uvBH0/5F7U5IIr0TGgoeve22RbH82uP969oZF0Eg8eno2BwfLr3uM2kGw/3x/wBj7b6e697x6hwQ&#10;eR9P+Re9HGCadVND172rcCw80RvyGX/b6hb24gznrdBgniOve7Q/i8jNVUbcm8n9P9pX2a24PiLQ&#10;9KI+DnyC9NGeYriazm14iD9Pof8AX928bZU/ZwA/XRGB/rfj/ifZ1HSnd69IGJapJz1Xzv8A0/xK&#10;r0/8dGH+x9fsQqX6qL3sLH/YD2YIKKPXpPwB6AjL86v6Xa3+uFN/95HtTUmk2v8Aj/X/AN9+Pagc&#10;B69I3NdQrnoJM+CNWn/ffT+vtQwH08/1AH+29vAjy6SthhT06CbJ8s3P4IP0+mo8e3JCAB/W3B5/&#10;pfn8e7A0rTpO6tqYgY6R9RCpLH+pP0JH194p5rIb/gG/H++/p7qSevR1JPr1MxlGZJkCKSbgcE3/&#10;AD+P9h7RWXoKfJiRHUnV9foPxb8/4e2HXWK9GURZVzxp0YTY24chtMxyKQiWHqYM9wpBHCm9wB7D&#10;efa8WJnE8aen6j6Gx/AuPbcMOtqE+fRVuMniRkHjTo0+G7Nk3RSGkeVSx0rddSj8c2a/I/P49rXC&#10;VQeHx3twAeP6A/717cubcCN1Oei2xlCSqpOegf33imSqaoC/Vi31H5Zeef6ke2HcEjRzKwBtdje3&#10;HLD/AG3PsGXdqyuQOB6G0E5kTTXFOhC69SOXGojWYi1+bEAx8E2I4v7UeFqValBb6lfzcf7xf2gF&#10;dVa4Hl0xKMdIre2NY5AhVYjyXFi3Nx/gfx7mxkTSWsDyR9P9t7OF0kqPKn8+kqijDOOkxP5cfROx&#10;JUKOFNvxc/Ui/tUQRCniViLAAG5H0a3+x/Pt+1hjDNIPjLkfkK9blkrqVegWzGSlzNa9OpLA6lCr&#10;+fWeb2/p7jy1q1AMZt+bG31/x/2Ps+iII+XDpOiFG1cR1hh21NjHSsGsMLMLsbr+SD/t/aWrMYJJ&#10;C6ryWuLC/wDr/X3soMGmela0pToY9u7vano0p5WuFQixIHF+LkAf19zaOmMK6f8AXNvpz7uF4MR1&#10;4iuSMdMG4Mx/EDfhbMOLf4j+tyfp7cbgWHIsP6H3bqhU+Q6SKoXub83/AN9+R/X3zRwv+x4/3r3t&#10;WodSnPVaBh1EqYi9+P8AG/8Atx/vPuSDccfUfn2qS5evea9NMnmOHTBPCFJt/vd/x/xPvldgb/m1&#10;v99+PaxXDrQHHVfKnl1H8JKGwtz/AFH+HuRE5NiR/ri3+8+9hQjawKN0y0KsDTB6aqyIWIB4It9e&#10;L82/HufE9+APpYf7z7MI7gEAOe716SvGV48ekdkqQOt+D9f9h/yP25xScj/D/D/H/be10UxHwv0n&#10;dB5jHQe5LFo6uCoFz9bmw4/1/bxTzkfQ2+tzYc8/63syiuFOGHRfNbIRlcf6vPoINw4APq0rf88X&#10;/wBSR7f6ar+lz+R+B/xHsxhYHIHRebZEPw5/PoB9x7bJ1WBAI5/wtwP9b2oaae+n/WBP+v7tKNI8&#10;Tphkyei9bpwYXyjTYBmB54vf27LIGU3+lv6e0jW6sdSnj1QGppToGqjEmGpJVT6n9Vvyb8H/AGFv&#10;bVVwRygg/wCN7A/kf0+h968FACGHdTpTHK0eo18uhT2bm8lhpEMUj6boLeRxx5AfoCFX6fj2k6vB&#10;xSsTpJB/r/r/AOBHHsvlsoW1Egg+o6XQ7hItK9G82l3TlcdFEr1A4JazrJIbmwblTx7Y6ja0Ml+C&#10;CR/RfaGbaQy0/D0aRbqy8TjoZcP8mcjQuiyTqeSSWScrbjixkt/vHtP1OyFa5VWI+t9Sgj/G31sP&#10;ZXNsr0JHDo1h37QKY09DXgvlvCoRJ5oQRpBAimtyb8er6kH2m63YjENYN+fp/reyqfaZaU0Aj54/&#10;wU6MIt+jwSB0N22PlXip5YRJVRgMFNmjkUDn6cuL39oTI7DqjJdVJ/pbj+v+v7LJNsdG4U6Mot3t&#10;9PxHPyHRndsfI7bk9Nd6ym59JBEh+oH4MnttO0q6JT6X4/xX+n9LC/th7GQVPStdygY4cU+fSth7&#10;j25XzcT07arAWcoP+SWa/B9stViMjATpVxbV9L82/wBb2mNrP5BcdPC6hfgynpe4neO264J66ZtW&#10;n9TIfr/S549sVS+Upla+v8kX1cH6jg8D234M8bhgOvMUNSoHDpb0Ue28idSLCWP6gFi0k35IawP+&#10;t7SNfkpSLzj6fX0i17c/7H2d2DsshWmadBLe4YzAK049CNhsNAjaaUgBlAshHNiLCym3sIt27tkp&#10;qaaGA6Sf02+th9f8OL+xIs7GOi8B1GV59OkjE0/aehp23tmNClTOLsCp9TN9Vvzww/PslO9aPL5+&#10;olYiQq7yG3P0Z+OTcfT2SXaPIWFfP/L0ii3G2gY4UmvQpoFVQq2AAAAB/oPaJxexa6KoV2VwOb3Z&#10;eOb8i1/aEWzq1SMdLZN5R0AUgdcvY77Z2zIiRBz9P955/wBt7M7YaVCjiegzf7kncadYpJFC/UE3&#10;HB/3vkexjotstIoFjawF7of7PHFr+zOOEsNKg08+gvNuoFSKUB6bJqoLYkD/AI1/sP8AX95Knreq&#10;qgWj8l9NwVKrxckHkH8+1ybbK1NJJHT0HM9ulAxFB1GOXp4eHZRzf6n/AIof6e2Obr3N0h9Bl9J/&#10;Ehb/AHo3HtJcW00LFaHoU7dzBYzFaH9vWX+L0TgXlIB+nIN+D/j7fcJt7PQTRljIRrvzf8f8U9k8&#10;wkVhqrToZ2d5bSL26c9NmQyeO0G8lza3NrW+huDx9PZqdo0tQlEiVVw/psD+b/qP+vb2otZipo56&#10;b3C3S4i7BnopW/shTJkGko9LKrG9rXHre5+h49oreG2DW1LOlyCSeCD+f8T7MpJRKKVz+z/B0GHs&#10;nVjUGg6FDYW8IYKGKOTQmkDlvrci3+39vGx8CaOREYfRk/A+hPPIP+HtEUjJ7h/M9M+CwqF49NXY&#10;26Ulx0rppFlmHBPI08/W4+ns0+FxMbRIdK2K8kqDxYcci9vaOfbbOUHxYgSfkD0qgmmgNdR/l1Wl&#10;2F2DNQ1k6REi0+kgc3Hq/JBI98szhY2W340gXHPN/p9fz7YXY9uoaRVb59OtuV0Phbu+fWHYHZNY&#10;7lnkkKa3uGYuL2Xn1Xtx76wu3tQ0qLobW4H+w5/r7RXGy2K5WIB/sHSuDdLlFDNIdXXXYfbaY9S5&#10;mAa5PBa4P+smk/j8exBo9vRQRl2BFkuOL/7e/snuuX7O4QoyZPp0cWnM11bkfqft6Kjnu9shVVqw&#10;UtQzWmI4aVLc8D1M2q/tsr8TDUOY3W97XIH5t/gR7CNz7e2LzFhHXHAjHQus/cC4iGgzfyr/AIOh&#10;c2r3RuHHY+GoarluFJYkuyk67/oUqo+n19ofPdc0lXGZDGSLXvqUc/7Hn/efZ/s3K9rZLoUdw9Bj&#10;q9xz+71XXWvyp0K+0vlPlHyIpZKhf6EFZhqJ/wCDOQOD/T2FFR1dRF3HjcEE/RlP5P8AUexKdpBV&#10;QKU6Tpzs5OTjo0GO+QNUaeOS8dmRWuS31Iv/ALzf2nK/qGCoBEaEkg8al+hv/ha/vce1rGy1UAE9&#10;LoectRFTTpW0HyMhg8f3DAXZeR/rf4L9PYIbw6Xq4byQwtZSOfQbf6oEgX+n+8ex/sdjbpTUBw/y&#10;9Lm5mDrUPQ06HDZveWCzimM1UCvpI0kHXcuVADagL8ix9vPVWKyuDyMcbKyqsgHJYAm4v/S/HuTd&#10;sltbYxkEg9NpzEK5bpMd6yYTcW161JWjkWSlmFzpYgGMj9QvpuT7sWwuTmkxaRuL6lsR9T9B/Xm3&#10;uUdr5rit4BE7AqPn/s9J5t5MhIrjrWz7H2Lj8Xv2oraddJWRXQAmyWaQN+efr+fbHX4VKuXzujBi&#10;Sfp9Bfn/AG9vb8u+WFx3VBY/P/UemE3Kma93Qvbb7JfD41cfFJ+hIo1W9wbDj68gC/tRYKghjdUJ&#10;YWUixA5/3j29Z71DFIArADpyO+Q9p+HoFO3N55GWKWqiAID6iVLG1wpub3Nrj27Zjb8FXGCFubfV&#10;fr9P9f2M4N8RosvUeo6UrKjGqkV6Q/W3eVfh6hoaiYhQRpLmSS12HGi/9P8Abe4OG2pHHLq0G3H1&#10;4/29iBx7WWu4WzSVkmNfnQdPBg4456WXZXyLeehdErfrEwKokqAixuLBtIJH+Ht6zWGEFKxUEBYm&#10;/rybAj8n6W9jC1vYGiNHGnT5H9nSd7cV19I/qTttMxmo4JJATLUQi7fUXdx+R/U+w3xudSgyBgkI&#10;tcW45vx7JLu/jWUDUO6lelsHYg6N/v7rqXdu1jX041O8DMQDYE6CQLj8/X2N2Pqoq6nRgb+m5J+t&#10;+P8AiPb8E6MmpW6WqaUoeqrd7bdrdp5urgcOsYnKhQSRawI5JJvce3qngViBpvyOef8AH/H2Rbxv&#10;It43VT5Z6fp4lDX7OgE3lu96CCUO36Qw5twSVFr/AOJ9uywrGpNvx+f94/P9fcT7lvUtw0qJTQSe&#10;HHjjpbFaNSpHRXs5vOuyNX4YdDapStgeQGaykj/Ye0Hu7OJj6VwCP0SXFvyOAPZbNG4t1Z27iK9W&#10;FFalcdHX+KHTVVvnPUtXURu379KUsbJpkB1Na4B1EW/2HsqG5Mu2WqHVbn9QPA45/wCKe8cvcyyD&#10;xXHi8ePpwGOFOhhsMhEkS9bL3QWx4tgY7HQqAlo4lJJJLA2LgXvxcf6/uNt+gkWpR1VuH+oUfTSb&#10;e+TXvlBDGLupAOPP7esjOVEZo1HAH/N1ad19lTVUsagixVSF4JuYgTza/wDvPsZ/s5tFtLf8Wv8A&#10;p+fNq/r/AF94IVi1Vp/xK/ycepO0Y4f6F/l6GDXx+n/dF/r/AI39/wD/1z3xqWNyf7N7W98SJpPD&#10;Qnz6zwBoQet5GGPW5+v1P0/33F/cgKLWAA459oC5rrDEH7ets1TXqYY1FwFX+h/31j78FCm5H9T7&#10;sZHkAUNnrXXSIiXLgAfUED/bnn3yBI5H0/1z7oVoRUcetEVFOuYJN/rp/s/8T7yB1tckH/aRcn3Q&#10;xk8BTrYVvTHWJtNz9b3/AMLfX3yDjji1/wAW591aIgA9eKtXrq6/Qk6v9h/sP8ffiT9LEf6/F/e4&#10;QNRqK9WQA1r1xIv+SP8AWNvfXtUOPTvWE/U/659+92JoCTw611177ADG31/33+B9sSSKRUZp1QsM&#10;UPWVARe/+H/E+/EW4/3349uRtrUY8urKa9cHFj/r8/7yffeo/wCH+8/8V968M5ocdb+XXH34N9fd&#10;Qh8j17h173kEnH/I/etDV6c8QgUp1734SXBvx9R+fftJHWw5Pl1734ErYfUf8i9+JFCT1rXSmOux&#10;wQf6H3zJ/wBb2keQA0HHrxcsCKdSlTUtyOLA/wC399H/AA96MjLRuPVB12qLzx9GI/p/vXvgSFsD&#10;yT/vvx72reKxLcOnIxUmvXfMagR/W/JsDcW/p+OffH1cn8C/HP8Atvr7c0CoA/1Y6fMY0g/Z/h66&#10;Lkg6hzpNz9Pov9Px70g/njKJvmD3nJqLX3hUxXP502T/AHi3vsh7Lp4Xtfygo8rRP5gH/L1iHzxp&#10;PM251OdfQpUQtR0o/pTwj/bRKv8AxHtbfyw4zN/ME+JKgBlHdG1Jf+pM8kv/AER7l/Zz/u+5bp/0&#10;dLL/ALSoesT/AL1r+H9233rccf6u3f8AOOn+XpA9xv4+o+0HH9nr7eP5t9dvZAfX/Y+/o9jjj/E/&#10;737zbHXzCAUxXrXHvcA/4D/evfve+vde9+9+69173737r3Xvfvfuvde9+9+691734/T3oioI60y1&#10;pnI67FvyCf6c2sf8RYhh/gffDxrquQCOOCB+P8fqP9hb3rSK1HHrxUHFO3/V/q9fn12G0sGBe4/2&#10;u3+2IAK/7Age2HN7S2tuWH7bcW28BnoCGVocziKDKQur8OrxV0E8elhxYAeye65c2K+aR77ZbOZn&#10;464Inr9upTX8+jTb953faWV9o3W5tJB5wSvEccMow/lTpTYze28sJpGF3ZuXDqhBVcXncpRBSCCt&#10;vBVIOLf09gBuf4SfD3eplbc/xg6Fy80zFpaqfqrZUVaxN+TXUuGgq9QB+uu/+N/ZDc+3PJMwI/q5&#10;bRqfKJTCP2RFB/KvUkbP7/8AvnsBH7p93eZIlHl+8bplpWtNLystPkAK9CBjvkd3rhwPs+1N5yAW&#10;AGSzEuYsAbjSuWFZGtvxZRx7LbvD+Tr/AC595RSrUfG7buAqJQ1qzaGd3ZteaElSqtBT4jO0+Oj0&#10;E3A8BQn6g+w3uXs9yneIBt819t71rqhnMhPypdi6QD/Sqp9COpU2H78P3n9glieP3RuLqFPwXUFr&#10;cKftZ4fF+2kgr51oKCZgfnJ39g3jNZncPuOCMAfb5zA4/wDcsTzJU4pMXWMTe3+cHslm+v8AhOh8&#10;Qc+80uy+x+7NiySD9um/i22tz4+JvqLQ5PbsNa6qB9Gqf9j7D83srpV/oeapgBwMkEcjfMNoeANX&#10;5aPz6nrYP7z/AN6rFVj3zlHYL9vNlS5gcj07Z5FBP+kp8h0LmK/mO7ziA/jPXG1a4Aku2IyuYxXF&#10;uQI62PKnVf8ANyPZWd0/8JooT5ZNkfLNlILmnot0dShiLm8Uctdh99rb+lxSgf0Hssn9nuYYgRa7&#10;tZTL6uJIf2gCfj8mNPn1Lez/AN6zHVY+YfZdg3mYNyDE+pEb2a0+Q1mvr0JGK/mQ7Sm0/wAZ61z1&#10;COA5xmdosowsbOQlVj8Opta4Acn8ey1bw/4Tl/LLDx1M2z+2ekd4iFS0NLUVm7Ns5GscBisKRVW3&#10;8jQ08zkWHkqQn+1f0DG5e23Pm36Xh2OK9Vj/AMRriPFPX6r6T/jOrgflWVNg/vQvZTcpY4d75P5g&#10;24mmp/DtriNa+vh3CzY/5o1PkOhWwHz06FzDRR19XubbjuVDtlcBNPBEWvctLiJck5VLckIfrxf2&#10;TPe38mj+Yvsl6jX8e67dFPAzWq9k7n2fuPzoq6vJDTU+djyDBvwGhRj/AEB49kj8t8zw6hccsbgk&#10;gNCqwPMQftgEgP2g0+ZHU57D9+L7sG/osi+58Fo5/DdQXEBz5HXFoH266fb0LWJ+TvQma0ij7S2r&#10;GzkBY8lVzYaUlv03izEFA6hvxcA/4D2UnfnxA+VnV0ctT2F8du59o0sF/LWZfrrc0OPXS1mP8RWh&#10;egsLfUSEH+vsgnu7W0vU267mEW4EV8KSsUpHmRFIFkNPOgoOpu5Z94/aXm+RI+VvcjZL+Y/ghvbe&#10;R/zRHLD7KV+XQt4jc+3dwR+bBZ3DZqPkl8TlKHIqum2q70dRMp0g/j2X+Wmq6WV4qumqqOWMFZI6&#10;mF4HU6itmWQBlYEEWIvce3lcOAQeJIH5dSPHIkw1QOr+uk1z8vXp8/qP99Y3t/sePceJivBYk/Sx&#10;BH0H9DYj3c1A6dBOARnrv3z1MCTf/ff7f3SvWyaY697lRSH6k3I+nLW5/qAwDf7H3Ygj4Tnr3ypU&#10;de98jo+v5DBg1l9NuSF9NgD+fz/jfn3sE/iAP8v8BHWiBQjSAP8AV+3r3tVYLfm9tsOJts7y3Xt2&#10;VSDHLgdx5nDyIF/QI3x1dTMvja+km5F/ZZf7NtG5KY9z2q1uY/SWKOQfsdW6WW99e2x1W15LEf8A&#10;hbMn7aGtfz/LrgURv1Kr/j1Kp4/p9PY2bf8AmX8sduaBh/kh3NFHERpgrN/7gzFMhW1gtJmqvI0p&#10;AH4KEewTf+0HtXuWv6z272Yu3FktIo2P+2jVT0bw83c0W/8AZ8wXdB5GRmH7G1fz6jtQ0cgs9LTM&#10;P+WKD/D+nsf9pfzUvm5tSRGm7Vod3QIyk0u79l7Sr0dQunQ1VjcTichpP1/z2on6n2BN1+637I7r&#10;G6/1RNs5HxQTzRkGta6dbIfzQ/KmKH1n7nc42dK7msy+kkaH8hoVDT9v29R2w2NY3+2VDz/m2eP6&#10;/wBCjAj/AGH+t9PZodtfzwO+KNI4t09R9V7hYcPVYmXdW26qQhQBpZ8vn6ONri5/ya1jYf4RjuP3&#10;JOQpQ77XzTutvU4DrDOo+QGiFv2y9CK395d3Qf45tcEv+l1L/Kp/w9RWwFLz4pJYmJJ1ErIRf8DU&#10;PoP8b+xvwP8APTwjeNN0fHHK02oKGl292TSZBy1rvppMns3GC6n6Iag/8G/PsC3/ANxa6Gr90+5E&#10;bU4LLZMP2sly1PtCt9nR3b+9dsxAutgkHqVlVv2Aotf29RH24P7NVb+heP8A4ow9j5tD+dL8Wc68&#10;UW49s9s7MMh0mqrNu4fOY9XDAMqy4DcFbWSBFuzEU/pCng/T2Bd1+5d7oWCGTbt22i8X/mrNCf8A&#10;qrAFr/tvz6PrX3f5WnNLhLmE/NAf+OsadRn29VDlJoZBx/qkJ/1r3A/3n2aDAfzGvhPuaNHpe/tp&#10;Y+R9IWn3Lj9zbYnBa+hGOfwWPp1LH8mTT/j7jDcvu5e9u2a2l5Cu5IAfjhaCZT9gSUv/AMZHQkt+&#10;fuULhQ679Cn+nDp/xpwq/wA+ob4ivUkGAi39rWrof8boCR/tvY1YvuDpjsOjDbI7O643h51Ijj27&#10;vHb2XnZ1F2j+2oa2eo1qpuQFPHsJjk7nvlu8jG88obra0OWlt5owK+pdAB+3y6Nv3js25xMtpfW0&#10;lR+CRH/46a/8Zp8+sclDOEbyU00XH6jE7KT/AEHoTn/Y/j3X58h6+nxlXOxKxAtORe6FgGJAF0As&#10;R9Df/Ye+jn3cr2eSzhVnNAP4tXADjQED9vWOHuRaQ6nK6a1byoT+R654vGs0hYg21fldJtz9QeR9&#10;Pde+d7GoqR5F8ikq3N3U/UX/ACL8e86ra8YwoXOSOseZ0CSuKefSvipAgHF+P9p/p/xT2DO4O344&#10;w/jlA4P6ZF/1J/oPp721wx8+ma9S1iRbWF7f1A9gPn+3ayZm8czgGwJEv+FuALe07y8KnrYI/PrJ&#10;7duu951uRy0IaeVtUkX0Zh9ZP9t7TzOGU0GOj7acyD8uuiLi3uyXaNW8uNhcsTqS55Jtdj/X8cey&#10;a7NWp1JdutYgo6TOSiRpfpb034/1v8b+19R1FpFub3I/2FyP6+0YIQZ4DpUFNADx6YKqK6NYfRSR&#10;9L/T2OuyKnVoXghiSwPFwRyOPx7LpzqepOOnQoPHov8A2LQN4ZuWuqMUNuUd2X1fUC4sLezOyZD7&#10;9a6nXcVPlarCVOBkbGQVVXUVsNDnMBj6immyNEyJBQ1gnjnKmIPFNANd1fWoPd4Rp+ULFk1VinFe&#10;0HLK3mBq/nT5Vp1FW0hbXn3dXa3VIprd9LUpTTLQrxyO0H16qg68p49vb+davqSg2Fi934fsmNN4&#10;/bYSgpa7KbD7Z3NQ1y0OSilmr8listTZel0Q1j08lLNThI1MZ1e2ib7KGnOVyckEVHhdwYnNTzTK&#10;NCRYCmymSmu0gj0y2kjMbXurMvJBA9lWzwzwQ3SyxN6VyPlw+3oRcz0ea1himUkhwQOOaDP+81/P&#10;oWtwPXZnLQ7P22GqcjvDqzfm1YaanqI2WWq3/m9ibdxUzrD9wJaVTT1DSghV0QuNV7aqtZK05DsD&#10;N1tPGY4KzOZGsp0UsQkNRWySxKraiCojlAH0+n093uWAidfPq0A1T8KMcn8+rpMZRvQbbxlDUymo&#10;mocPRUk836TPJT0kMDzFQSo8siMeLD8fQez47Aoa6poYbCQA6T+fyLf1+nuJN/uYo5ya5Hn0P9vj&#10;YqtB5dFf3zV4+CuOtVLDUQfT9dR/w9ipHtmZjeV7fk+ljxfnm9vp7B0u7AagpB6OBbvjoNzuKnB0&#10;x2UgkLZvzf8A1wfr7Re58TDTsAbH63K/XjSOfZptt00qsQc4/wAvVJISvEdLfbeTnZQFc2a3Oo39&#10;d73/ANb3K2zFEqEACy6dNx/rc3/r71uMjBtLNx6ft1ULU9QdxvK8/wDnGNv8R/rfn2AXyIRZs1hQ&#10;GWJf4RKNSoUkua2UIFlGr9RBFrD2OuQtSWF8S3+jj+Sj/P0G+ZFAurQcD4Z/490MHSxb+EZUMxJb&#10;Kgk8filp7fj2UTKQQUyGWYk+h3d41YU8bRurBZZV1eJm/six1G/9PchFVZVNcnoPcCvz6HaJmNx9&#10;fZCO+9/6kq6CmmdY1M8ADOw1OW8ZUfTgkWt/j7TzEqNIx0kuWA7Qc9TwLAD3VvvOraprZXNyLu2l&#10;7OEVm18Obkj125+gHtK5qpFeieXNQeu/fHZRkXDyu8ZcCpjhiiQiPWDoEjmxJRSW0C4JYm3AJPtt&#10;f7Mjz69AaKcV697U4eJqxo3aIyGUTRwPM6QqIJdMs8jpGzeKOZ0Tgl2LgD3ZDpUB/Pp8fF1731Qr&#10;DQkrO4dxV1c/kL1CeUQmWEsiw3kneSZyRq9CgHUbm3vSEHz8+vKVWurjXr3tfdRytW9v7EqSvkU7&#10;120iK6hvJbOwvGHAC3sdX+xN/qPafcG/xK8FKDw2/wCOnpZtnfuViV4eMv8Ah66NrG/097DmHjqG&#10;kYz31MLi9yw4JIOrVc/19lPLpBjw1f8AiupT3MOrvqJOfPhx9OmLJsirdNQbjkN9fUBf8j2/V2Jx&#10;VbEFq8Zj6rgD/KaKmqDYEkC00UifX/afYtVSRw6DJKhyXA0/YOk6k9SrMFqahVuTpWQgfgfQe0bV&#10;9abArDeo2btyRubsMPQRHn8nw06D3aJUcPUcDTpw2tv5xD9nTga6rQXEz8n/AA/x/wAPcKPqjreI&#10;hk2Ptksv0L4mkcX+lyGiIJ9u+ClMr000FutaQr1xORrfxOw/xsPbxTbK2fRm9JtfbsDKCFaHC46J&#10;l/1mip0Y/wC397KJjtp02VRcLGAPs66Wsq5G9c7E/S/04v8A0H+v7c2pqemUrBBDEo/sxRrEo/xC&#10;x6Uv/sPdlRRpAXz61T1z+XXJZCTYl/p/qyf97v7BvtLScPVFlBIhkIY3Df5s/XSVUn/XHs7gAoAB&#10;0R7v8P5dPuOJ0m5JB+l/7Nv97v7qd7A9OYq7fiT/AHpiP+I9vyGrlvM9Rnd/2zDp09hk7/j8j8fj&#10;2y0iqcdISa9e9wpWP14/H9faaZ1bgM9Owipr1722yOQT+f8AkftgsFB6eZivAde98VvqF+Rf20SS&#10;QT1tjUcOve1ZhnCzJzzrH9f9UPahTQ/b1sfD173aX8WKlfPRg/2XJ/1/SPZvbfEOlMeEkA46emfP&#10;LqxNYP6x/wDE+7ettsr0VOw/CR/j8AH/AHst7OI6kCnr0XkUqPl1X5vxNOTqwR/u2T6/T6P/AMU9&#10;r+jN2H+tf/b+zJK6Vrx6TngegJzXANv9U4/3j/jftT0fFv8AW/4g+3/XpE4oxPQRZ1tWr/C//RPt&#10;Q054A/330Pt1fM9J3FG6CvIRgM/1PDf9DW9zVaxtf6/T/A+7dU6TM0YGogCwJ/3x9xa2/ge1gdP1&#10;/wB9/re9NwPXkA1A9O2BdErYNSizSRqf9a5BPthoY5Zarx6Sbm1ze1v6j2mGrVnh05IWU6gcdC3u&#10;arx2P2/9wJkVlic/UAjSp4PP1NvcrdWJ8VF5NIFlFuP6j6n/AFvbusKcCh6REidGFMivSa6N33Hl&#10;c4aSOqMlpLAB7i5K8W5/pb2E8GUFBI6lrWLf1H4/3i3t0ujxOScjomMRiuA9cDo7Vdtr+PQRXj1F&#10;oxY2BN7gm/8AtvbRldxRzqTqBIHH/JQ/2PsK3hVZCTwNehdt3eqmvl/k6VO19kTY/QojMYLJcAf1&#10;W1vyPz7kYXOGSyBmOoheCbD8/wC8eyKNdcjA+vS+aNgMjrnuraUaH7hxHcNezKNR4v8AUH/bexKw&#10;AaeYE8/qbn/AD/ivsxBopAOfLpEwBHRauxmjx+PqESw9Bb8D8Hj2r8/KKWkBHp9K3t/Xj/iT7dtp&#10;NChG+KpPTcMYkY1NOgF66o3zeZ1FdYEz/X1cBWI+vtAY6v8AuJmUMSQSPqfZlbXFJMnHVnQx8ejG&#10;7q22lJj428SreMHgAX9P+8H2pFcmwP15/r/xPs1EisuoHrcdDXoF3pTHIy2JFh+dP+9EX95B78rE&#10;itcdOfLqLLGRf6kAji3HNh9Te9r++/e+vddKmnn6E/7b/fce+hY8j/fc+/VI6qQKHrjURXUm1v8A&#10;bH/H/iPclX/2H+tf3YGuemQMU6Y5ILkf7zxz9D/sffPXz/X/AG//ABPu4dlNQeqtGScDrgYAEN7/&#10;AF+lv8P8b+5MRIPH+tb8fjn2tinGnS3xdM9MVZDwRb6c3/2/uUjEXPAI/wCK+3vFAHfjqjjUDjPS&#10;bqKYvyV/r/Q/j/Y8W9zo5Lkc/jn/AG/tSkjKARw6SleII6SuRohoY6bc2+g/pfj+vtzil4/317+z&#10;JZ0oKmjdI5I2Pb0G+Wx4lLDSAeCfp9LHj25wTnj/AAt/Xj2sSViVo5APDpLLFSgYdBhnMLC6EGMa&#10;rH+yP68cfT6e1LR1H6bn6j2tWV2FGavRdKgBJHRcd44BQJisa/qf+yv1vxx/re31JvTa/wCL/n2p&#10;WSq4HSZFOSei+12FcVOkIB6yPoL/AKvqeP6e8EkwJP8AT/Y/091Zjknp0JUcc9KHF4JiFBXg/Xgf&#10;Qt/h/X3DedQb3v8A4f8AIvbJaop1YRMDpp0t6HESRlAi6bDkfW/5/r9feMTL9Da/+t+Pdc+uOvFH&#10;HnnqbJiJmubMDzyG/wCN3HvmZYj9Qv8Ar2/4j6e7AgDgK9a/UHAnqKcdkI21RyS6SQLB2HAIX6g8&#10;+8EnhYfRef8AAe9HvFDT9nTqvKBTp7oBlqc3WWQEBSCXY2+pNvVx9fbfLTUz8+NPxchbH/evdFs7&#10;WbBQF+nVuZwaa8dLzHbo3DQhVSqqY7fgM1j9PoC359wZcZSyD/Npz+SoJ/3n8e9SbVbkD9MD8ulC&#10;38yn4s/6vTpd43s3clK6n7uoJDDnU3AH0P6jewHtpqNu0st/24+b8hbfX/Ye0UuxWrCpK16UrvEi&#10;AVc445P+UnoT8L35uLHuivU1DaSv0Y/gfkX9pjJbJpZle8KHg/UXH0P4/wBf2WycuwlqrQ14DpVH&#10;vx7v1DT7eh82X8psrTyRJNNK1mVbPIFW+ofUn2Xnf+z0oaWSSNFTgmwW34I/Hu8GyCJqIueg9ve/&#10;HwT3/wA+rTfj722d3yRLLL6tMfp1hwddifpx7KblML56l1kAtcj1C9/6+zdNriAGpKnqEN45hm+o&#10;cI+Pt6sTxkq/aRMBwy3/AD+fx+fpb2w1m2KWCIu0aMbNxaxH449s3O3xBCFjAIHRRb7tcSyKC+D8&#10;+nRakFgAfUT9P97/AMePYdVyUlJKV0ovqI5HI4/3r2ErmIq5C8OhZbzSSItXNepYY8G5/B+p9qDB&#10;VtMDGA6fn8cfW/8AT3uBTrqek94kzqaE9YJVJBPH4/P+P+sPYyYKtonkVWeMfQkn+pX2ILcKxQef&#10;QV3CC6VSVBNR5dMVZFKBxf6G3Fv99x7G3DNjTCC5gYkAcgfQAf8AEn2MbSKJlUEUx0AdwO4iQhA4&#10;/wBR6D3KCsVm9bfUj68WueP6j2+Pj8VO4ISKzAcBQPr/AL37pd2kRUjQCfXpbtm4bhFoDOwp69JK&#10;sqq+nVjG0vA4Cs1r2/PJ9yocDjU1MsUNlvzoF/6f0/x9g++sgtSR9nUrcvbvcuV1SEj7eg3zefyt&#10;9BlnAJsbuQP9ja359hxvrecW06Z2jIVUXVqVgnIYrb6ewVeStbSE17ep/wCW4BdpqlWtBXpRbJ2S&#10;dzs09bpYeo6XGu/pUj9X4u3sp2V+UeJpKhoqiVCwZlu0i2GlrXPp9lqbyyE62z0JbnYLdwSEFT8u&#10;hypuscPTRhUVUI+mkW/H+HtSbW+T23p6pbVMd7p+moQfVrcDSSPr7UpvikcBXoml5ZRiAop+XTXm&#10;+psfk6Z4A4OoNbUPyy2/JHs3G1O/sNV08YWpQXQ/Wa/0Nvyi+1Ee6o3xHPTD8rivkfsHRPN/fEqX&#10;IzzVELQ2L6gPt2e99X5Vrcj/AGPsRIu0cTXuqmoQBiB/nVt/vXtcm5R6KDj0WScsyglgvb9nQRf7&#10;LXlsEkv21PIHYMRopnBW4J/r/h7FLb28MQyKRLF+kf20/N/6D37x4ZuMoB9PPpFJsE6gEL0UvtXp&#10;De9Q8vjiqSoke37E3+q4H6v6e1sm56CVCqTRepbD1r+eP6e/BY1IIavRZcbTcg4XotqdH7qoa01F&#10;VS1UgSTUbU8pHH4Nzf8AHtvjqopZ9etbE3uWDfSwt7ekSLSVXC9IvpLgVojD7ehElwmSx2Ienein&#10;EiKQDpANiGsTb8k+32d6eaAoCnKgjj/D6e2o40XRTgT0y8NwMnj0EOLiy1BmlneOdBqLXLEGyjTy&#10;PoPaMnxZeZmQBgT/AE4/2/tbRTSnTJMy+fRocXvyKDHxJUF0dVUHU/8AqVA4/wBt7wrQNCy60BAN&#10;+V+v+H+29706h+fXvqnjOnXnp1k3LT5GnJppnD/qv5P6qR9fwbn33WYWjyETI0cfIJKlfpxb+n59&#10;vRXctuQoOOn47+Y0HiHpoxe9c7tuuE8dTOUBAtqYgguH16r3JT2nMd1/TR1yypBEAGv+gfX/AF+L&#10;e1Tb7LGMTGv29Ko7yUN/anoTN2/IiWTbs1I9VL5PtrNaS3Om305ufx7FdaGDH0y30KFW9rW/Fvx7&#10;tHzFeDGpafZ0sN/JSmr+fVfVZXZDeufqGiEsgeQDUbMf1Ejn8fX3BNTTSKwW1wrfT/H/AB9mEPMd&#10;2uNYx8um23CdQCGr0oP9HWUpKinepWQLMyEXFjZSAOL2549pyTN/Z1VkJFiQbE34t/tvr7MIeaLh&#10;XGqc/t62u7yD4mNft6G2n6IptzYJTNTJqeIMS8SNcjUosW/wHt3g3Xr0qzfW39u5/wBiPr7Eltzl&#10;dRCq3Jp9vSyLd3U/2p6BnNfEv7YT1dKoisC9lpWAGkk/UH6ce1zjMgJVDLYX/p/iPZ1D7hTJ2m5J&#10;HzJ/YRWnRpDvDAirmnRIezurcrjaiSn1yupD2AUqAeRYBmJ9zMrVCSlkQBb+Mn8nnSR7EFl7jSqN&#10;KzUDemP9XHpYd5Bxq/n0j+rNr5XD7lpp3Wo8S1MRb8AhZkNuCf6+y95PEzNk2mjFvWDxf6A/4H8+&#10;zWPnVbhgxer19adLIN5TSAT1dJs/dFFHsyCkqSCfAVKPZjrVbaST+QfYlYLJtRxJHIxFlsRqP+Hs&#10;6j5xWNK66Y4Vr/g6WxbqhOX6JB29sT+8dbVVdLTXLzawUp9YsQR9Vt9P979idi8rBIgZnAuVtc/4&#10;G9vZHuPMkd/q/W0k+VePR1b7pb9tWyOqve5Orc+ss601NOytHqssEtgTKR+D/RPbxU5KARsVkU2T&#10;6X/PsniuIg6mSRSvy6O4d0jKsqitf5dADtfqvNDMx/d0c4PnjN5IXCgXYkEsbc/7yfYE75meuR4k&#10;JIKu1rt+GI+v+t7S71zNaWNsS8wVaHpZb27TnByT1eV8PtvU2146R2powUNFc+NQxOlzf/efYXYr&#10;bMktQWZL3JNyL/T3h57q+41oYrqOGSrgUGfUdSTy9tLr4LuOrbcNmJZxRBVaOJVVvwB9bcWtyfYp&#10;YjbaQqJGjUElWvoA+o5/3v3y392Zb/ep5kiV2Wp8+NCR/s9ZAcvy29tEoPkP8nR0+st34+kpoxPU&#10;oH0oP1cgmFVI/wBce1R4YPpdP0/bf7D9dvePP9QdzpX6NuHifzp0Jf3zD6/Loav7/wCIvb7mP9Xh&#10;/X/Z0ar/AOvf3//QPgjKouDf6fT8f4f4398QLjxGbwytB1niBqNB1vNQrpGofX/ePp/xv3kVy300&#10;j/X44/2A+vtnSqCjA1626hcHrK2piDfi/vIT/Z4I+lz/AI/4+260Pz6rxFeu/r9ffiQB+P8AWH+s&#10;fdwdTD162vxDro/Q/wCsf9698Af6AAH/AGB9v9O9YPfa3uf94/1/dXGpadabIp59dj6j/XH+9+8h&#10;JI5P0/PNh/r/AO29sKApqOmwSp4dZiAR/vXvgWsPyebiwv8A8U49qAQfPiOnKg9R9Gkk8/65/wB7&#10;+nvsMQSeD/T/AG3uhjBGmuOvFQa1679+8jH8D/Ye9CKNa+fVQq+Vevf7Aj/bf8QT77Dm9jyP6j/j&#10;fvZ0r1cBRnz66YXBHvnqH05H+v78sikYPXusehh9RYf1PA98rj6/717cJCivXuuIFzb30Ofp/vP+&#10;v7TmZRU0PWyKU65eNv8AD/ef+Ke/Hj/ifdTcAnh14Zx1lRGA+n5/4p/Xn3yVlDEcnj/D/ePbUjlw&#10;B1fw2IDEjrKq2vex/wB598y4/F/9j7RkHUeqH065/i34/p+PfAtf6/j3ZTQ54da69746uQCL8/73&#10;7dSlSV+Hp6NaVPl10Rf8kf63vu/Jv/tQ/wBbgi/+w9ug58+lYPb+XWFwTqAPOk8k/wC0/wBfejZ8&#10;1pzVfLLvKYkH/f8AOWh+t+UqJIwf9uvvsz7SR09tuU/+eOP/AI6OsO+dWB5n3c/8NPQsU3FNTj/m&#10;xF/1rX2Mf8qqH7j+Yf8AExLXA7XxspFv+OGOyc/4/wCWf+39yvs4rzByuB/0drH/ALS4esSvvcT+&#10;F92r3jcjt/c0g/a6D/Ln5dBn3hJ4unO0XH1Gwt1gX4F3wlbGNR/1N259/RoH/Ff9795tjh18xgwO&#10;tdM/X/bf71zb/C/v3vfXuuvfvfuvde9+9+69173737r3Xvfvfuvde9gd2b8mfjz0vuDEbU7e7p6z&#10;6y3Dnse+Ww+L33vDC7XqMjjI6h6R6+l/jNXSRzUy1SNGWDfqUj8H2Fd2525Y2K+bbd03VYr0Rq5X&#10;S7UViQpJVWAqVagJBoCaUpUf8q+0vubz5tl9vfJXIu67rtdtKI5ZLS2luBHIVDBCIlY6iCpAAJOo&#10;evQnbR6Y7T37hptw7O2RmdxYaCrnoJa7GillVaynhinlgEDVKVckixzqfTGfr/re3nbHfHR29NB2&#10;f3J1XuoyWEa7b7B2lm2cnkKgxmXqtTc/Qe/Qc88m3JRIOatuaVuC/Uwh/wDeC4YfmB0h3T239xdg&#10;D/v7kTerPTx8exuYafnJGo/n1gyXT3bGH1fxTrTfdCiXLSzbUzZhABtfyx0UiEX/ACCfYpwTwVKJ&#10;JBLFKjqGR45I5FYEfVWjZlYf6xN/x7P7e/s7xPFs7qOWL+JGDD9qkjoGPDJG2iVSkn8JqD0gq6gr&#10;8dIYayjq6SZWsYqqlqKaUWuDqjqIo3jsf9UAfeUOBfg35+luQOSRY3sB9b8+3iw7vT8v+L/l1vSf&#10;wgn+X+HH8+m1nKgMSTc8BbPc3sAAhYXuPfMG/I+lgb/7fj/XFvegCfs68QQAT5/6vs/YT1Hlk5Zb&#10;jkKSebc8kfp+v9fffvXWgeo9h/r29+sP6D+n+w/p71Qeg69U+vXdyfqSffve6DOOvVJ4nro8/Xn/&#10;AF+ffrD+nv3Xqn1699Pp/j/vP1/2/viyI4IZFYEWIZQQR/Qj8j21PBDcwvBcQq8LChVhUEfMGvXg&#10;aEEcR1nhqqqmYPTVM9NICCskErxOrDlWBRgbqRx7DrcnT3U28gy7v6v673UsgcSLuTZW3M2smsjU&#10;HGTxtVcNbn2Rz8ocqXZrdcsbfIfItbwsR9hMdfzrX5joV7Vz3zrsZT9yc37pZsvDwLu4hpThTw5F&#10;p0ucX2x2fhFUYjsTfGNEYUKtFuvP06AIDpAjhyUcShbmwC25+nsu+6f5dHwX3l5f478T+imebX5J&#10;8RsDB7aqm8gs5+823SYmp8hvcPq1A839k03tpyXOGDbIFQ+SSzxgfYI5FA+wfl1KOz/eg+8PsRUb&#10;d7y8waV4CW7luBjAqLgyg/mCPl0vsX8sPkFhfG1J2luOr8RU+PMNRZlX0rpIkOSpaqRwQf63J5PP&#10;sqPYX8i/+XlvmOX+FdZ7l62q5GLis2FvzcUJFxbR9luio3PjBFfmwgFj7Ct17LbI07z7fvm4W6nh&#10;ETDLEP8AnJCZz/2UVPmepm5X/vCfvN8uyA3vNNlu0QFNN5Zwn/jVqtq/5lifWvQwYD+YV3filVMv&#10;QbO3MAoUy1+Kq8fUf64OHr6GmLW/Ji/2HsnW6v8AhNp0LWGY7K+RPa+29YHiXcW3tp7uSI6mPq+w&#10;TaEsq6SBYv8Ajgjm5bN7L3JYGDmldAHBrZiSf9MtyoA/2p+depx2f+9N9woBGOYPa3Z7oj4jBcXN&#10;uT9niC6A/Yf8wp4v+ZXlk0jNdUUNRz65MVu2poj/AIlIa3B5JeeOC1h+Pr7Lbur/AITT7/gErbM+&#10;Ve0cp+rxQ7m6zzOAD6m4WafFbp3JoBvyyx3/AMPZLN7Qc0xg/TXthIxoO95UFK8RSByD5mrMPQDj&#10;1KG0/wB6nyzJo/f3s9fQev099FPT7BLb29c/NcZ+XQj4v+ZH11OYxmev95Y26/uNj6vCZVY/QdRU&#10;zz4h3AYWHAJ+tvx7KV2L/wAJ/fnds9JJtpSdSdpRIjkR7T3tU4ivdIiQq/bb5xm2qUSutjpjmcC/&#10;J9hS65F54sppIpeWZpIFP9rFJbuhHqqeKtwQfL9CvqOpn5W/vIfu7b9RN5m3jZJa0rc2fiJwGQ1i&#10;91ipI7lVsEkAUJGjb3zg+OmchD1O8KzbkpKj7fP4HMRuoKobyVWNpMnj09TEHVMOQfxYkn+6f5V3&#10;8wrZ2v8AinxV7RrViYhm2tRY3eiOLH9yP+6OTzTyoAL3VT7L5tg3+3/tOXtwP2Ws7KPmXEZQD7W6&#10;m7Z/ve/dr3sILP3f2eOv/KRIbX9ouVhI/Z0KeL+RHReZCmh7a2Dd7aUrdzYrFykH/mzlKmjmBv8A&#10;jTc+y17r+NXyT2P5P75dAd17WSJdU0u4urt74eJACdRaSvwsEdlsbkErxwT7JbiaO2VXnIRCaAsQ&#10;ufMdxU4+z7K9Sps/ur7Z8whV2L3D2K91cPAv7WWopUEeHK3EZpxpxHQi4vdm182AcLuLBZcMAynF&#10;5fHZDWpAYMoo6mZiCpv9Pp7B2qpauhdoa+lqKOZOGhqoZoJQR9QYpEV1I/NwPewytlWB9KZqPUUr&#10;jocxTJMoe1kWRDwKmoP2HgfyJ6fgwIuL2/x4t/gQ1iD7iCazEPcEj9JB/rxcW/P+8fn3cVBpT/B/&#10;n6sX01GoUqfUcPWoH/Fdd35t/wASP+K395hMot9L8gA/69z/AL178ag5qD14EE467954524Gni9x&#10;/S/v1KnV59XJI8+ve8yVHjcOjNG6fokjYxsB/wAHUhgefdWVWGllBX0I62GZaFWIPy/2Ove1DBvj&#10;eNNH4qXd25qaEWAig3Bl40AXgL4krEjIA4sRb20ltbRt4kcKrJ6hQD1d5nlUJIxYfMk9dBQLkAAn&#10;62AF/wDX9yH3tu2X1PuXJzX/AOVmpNWx4tdmqhOb+zKO/u46BZjpHRbJt1pK1XhH5dd+40u5MxOf&#10;3qtZb/XVHpJ/w/beMf7x7VJvF2BRiG+0V/zdI22SxYUXUh9Qc/Z9nXvcQ100p1OiE3Fwkksf+35b&#10;27+93bTrhU09Mfy6THYEFdF032MAf25697EPYu+aPbFfDUV1FVzxI8bN9n4ZmGhrkBZnpgxt/Vvd&#10;zukbDSYyB8v9Q6WWW2tavqMilfkKde92EbG+UXTj0ENPkc7X4OpCHXHlMJktKlT9TNjoMhAFIP5f&#10;2mku45VDKCM+f2D5/LoZWt3CsQ1tT7emmqo5pGLJpN7C1zfgk/lbW9jXhO9enslJGYOyNpIG0sv3&#10;uXpsWxXUB+nKNRMCD+LX/P09pZZeKqM+fS4XFswFJ11fb0zT0NSqk+GRjyfQuv8ArbgXJ/1gD7NP&#10;19vjZFc1OmP3ltSvllKmKOi3BiqqSUNx+2lPVSM9r82/HtG5pQU6UB46ZkX9o/ydAX2Bj8o9NOf4&#10;bX2Kta9JMgezC+mSSNIgFB/tMo9jPQ5sdn7p3htPr/N0/Wr7NXrza2/u2cfjaZ6veOVwn325a3Zf&#10;3s5olyGHwG3MkKNqiKplCVWUkhiVJopSo45ZPhxo1yjS23x6CMUBAOgEsCcjuKgDhUVzBHNkpmud&#10;2ntoy8iysqDzFFyR5U1Z48Knjg1qbvxlB0zgl7Y3/sfcHyMye6N07v3f0t0jViV8d17idw5fC45M&#10;vhcY23snU0+T3PnI2zFVNNSTmipHqJJKhFSOnYsvcDd39idvZP4+dcYjcx6xw1V/fHs3fuUkkpqS&#10;lpaHCYvJQdfbVqoaXHU1RHlKbZ8EcqKaupqaqvmLLHCshQx5gkiP1EdnaaNINTTzrXJUFeHz+2me&#10;vcsyNFHZtud4PqZCtFqDwpUrmpU1Gaca1p0ZLqzcfUHXGydj/IrsuvwFLurfEOy9qbfpaJJZ6qEZ&#10;jsDLYak3JPQz1FTW08NFl+y5fup3CUuNoFhS/k0FgqwNOibqZdKAGUH9tSqHU6NdQT+m5IHsAXuo&#10;W1T8RIr+3qTYE03IA8jT9lP8/VjlZKf4bIQCGEN2Bt6XblkJUkal4454Puz3rSCCPFU7lFaygsP6&#10;3W4HI+n+9e8euZ5ZDdaa46kfa0HhCoPRDux6idspMLmwIAAJ/wBWfp/S/sRp5VUAAAD+g+g+gt/U&#10;+wppHlWvR7pFMceg+oY5GcFr+pxwb3A5H9D7B3eJ8jcW/tKbf1uR/wBFexXshoSPs/y9JJxUUPl0&#10;Nm1kEca8f2Rfj/aWtbn3GwQAiYj8lrfiwvf8ezK/0tKBTq9ogagPCnXDNm7jgkm3+9n/AB/x9gV3&#10;lJSLkaF5odc64pDHUGp0JDAKyr86GmDEyNKxQhyDoKWH6m9j3kcgWd2gHGb/AJ9XoL81Ei9tRT/Q&#10;v+fuhb6lSqNHP43Rac1s8c8fiDPJIYKRoHEuoGPxWe9vrcXFhzW925vqGgpaqkgljjOptao6LpAC&#10;PaRbkhyrf7H2OmOhSa58ugu7Fcjow1NGY4xf6kD+t/p+fdXvaO4nqaio9Ukyu0gLaHkRWM6yoxZY&#10;iAPpzf8A2/tISXJqePRfO34j1I9lEzswnlkkJIBVybM4BsJFtYED6sPr7TyUFadFshyeve3nZSE4&#10;3QqDU9VIfKgLyL5REmsISmooRcggoeLnjmyGiKCMdOQElKECnXvasgLVTQ0cEain++paaSJaaler&#10;rg7StIJJokC6pJmJYLcOVQAGy23UmvoOnQaH+j173yK+jI1FVeJmEssFMoJkQLXgSu4toisvpHNz&#10;Y8e68TgdVqM9e9iF0fEkvbfVtO/qRuwdqRk6mDs0u4adQzPoU6FQn8e0m6n/AHVbi4GRC5/4y3+f&#10;oz2Nde8bWg87iMftdeuLmyn/AFj/AL0T/wAR72O5KeOKobRpsL8AAf1+g/HsN8puzR5Oaf5Ope35&#10;AJDQdp/z9JKrdmTn8AX5/wAQOOP8Pfcwso/2HuRIRwx0EGUMStOme5/qfcMED6kf8b9qlRQTSnVl&#10;oFGa9SLk/Un3xLC9h/U/S39PepAQQemJQaig49de8bEKL/n+n/E+2DniD0zQ+fWWMEG5/wCN/UH3&#10;BqGsp/2HtwAkr9vWupcP+93/AOIHsE+0W/3D1F/+OMn/AEI319m8IIHHh0Q7yKqD5dPtAPr/AL76&#10;gn3Uz2FIP4tVnn9YH45Nz/j7enYVJHnw6jS8WsrBeHTn7C8vf/X9l7OWPDpKsRJzgde94ZDx+Ofd&#10;elIAAoOve4DqGY35HP8AvfvRAIIPHrfXveWJPoTa34/2/velfLqhqKV697UeKNpFNhcsL3/wYe9r&#10;lgPn1ceXXvdlfxbnc1tGPx5CD/j6R7M7V6sg/Ca9PxgEuP6PTdlhqx1X/hExN/6D6+7ldqN/kNMf&#10;+bUR/wBte/8At7+z6LgPt6L3U1pXogHYigZSqtfmV/8Aen/3n2I9F+oHj8f61i3P+9+zLy/Lphzp&#10;Uk9ABmF1a+DcM3+t9L+1NS8Ef6/1/HtTFHrUn06RMck+vQQZ1SpcH/eP9h7fYCAPr+f+I9uKjKMj&#10;ph8tXy6DOuUFzb66W+v0+vP+9+5/19+6p0np4yeOQdX+w+v9Rfj3xZQwKn6H6+/dbH2deg1U7+W4&#10;upBFifqL8/Qfn28YDHwGfUVBJbhiORb8W+ntlsZPDpmctSlcdBZ3HvPK0uDenpS9wjg6GJNmBUW/&#10;2/PuXvuniTGtawJjsAbD6G9zyfx7LGumckUoAK9at07jkdJ34bZPLV26Vkq1kCmvbl9Q4VDx/rEj&#10;2UDLrJ5pArcG/wBLn+03uyTMQSeHTc8S61PV7e1vGaCkdlOtYx+B/Qf439pZqSSRypJ/1xfm5/p/&#10;Xn2U3+pq449HG2MooBSnS+jrqaFdRRNQH1JsNRABJ9P4PsRNubfl0CQKxuoNyCPz9RYH2T2qu8jK&#10;3R1d6SgIOadAvv3fdFTEwO0N9YX/ADi/XSb/AFsfYv4OgemZWIIsp/Df8SB/T2dJbEitM9B+aUq1&#10;Oid9h7opclBNAsy+pwB6kvY344Y39tu9Mo6UrLYfptfUb3DD/intma08Ihw7H5U6ftSjkUOelB0V&#10;tyCSqE1h65CR6fz4SxIsDx/T2HW167XVG7Dk3Iv/AFb/AHj3eFqEaePSuaPxFoPip0YvsbELHi1b&#10;Q1ljNvSObC9+B+fYqKbjUP6n2eRL2cRnpIilaqePRS5biaUHghzcH8cD3k1XHFr/AIv7cTUgzw6s&#10;eHHqDJFqBve4tYj6f7f32XA/41z7c611HMY+lzxx/vuPfSkHgf77/bH3skDrQGCD15xdSP8AffT3&#10;lXjn8E3/AMfeg3VNAGB8XTVMnJUW/B/p+P8AD3kB1fS1/wDil/dwQOttULnj1Fb0nTYn/WuRz/r+&#10;5cPHP5/5F/xPtxDinn0mcVNR0zVaLcjn9J/3r/ih9zVYH6C3+293NTxPTQznpleIjV/Sx+l/6fTn&#10;j3ni/V7U28ug6T01IvAjpO5KC8bED8Hj8m4+nufG/Fxx/h7MOB416TkdIGspQzmwIsB9R/sPwPc+&#10;GS1vpa4t/wAb9vxOy9wOR026qwAPHpEZbHhr+m/Fjx/xr2+Us3I/2HtdBdtr0uM9F80ANadArurB&#10;pIkjaT9W+q/UX+puD7f45vRyb8D/AF/9j7NEkIByKdJPCIxjov8AX4AGr/TxrNvSbjmw/HvBLNyf&#10;99+P9h7TyXAXianpxU4Vp0p8Vg0AAKfRfyv15J44+tvcF57k/j+ntMb01oAenRCDw6V9NgkAHpt/&#10;yD/sP6fT3iM5tbj/AGPuv1bgipx1f6cEZPTtFt+Nhyv+PKj/AKN98fubfkf8VP8Ah7eW7DGjcD1X&#10;6emBw6zf3XUi4jJ/Ngv0t/hpAv74NVNz9B/vH/E+7m4j4aut+B8upcW1VspaMi449H0+h5uOPfH7&#10;r+pFv8Cb/wDFPflnVTVGz1RocUKmnUpdsqTbQfof7I/4374mqU/nj/XH/Ffav6sCms16r4IBwvXX&#10;91zcgKf6/T/idPvr7u3/ABHPP+9+6+PE5Joafl/n6YazDsWPn1IXarWBCNf8kAg3t/wX3ikq0IIP&#10;/G/p/r+3I5kRg606Ze0MPw5B6caHa86TRsDNZXU6dBI+vH9B+fr7A7sl42oJblfofrb+p9q+1jVW&#10;HQT32J1Qkio6ti+H1PU02QpInEjaI4VZjcXIAv8A69gPZHMzXwQ176mUeo/Ur/qiP9V/Ue3A6AAF&#10;h1EV5YSzTk6DTq6TDxyHHQ8H/Np/vTD2nc7mKaKgkcNHdYma4Zb8WJ4v9T7QX0qBCdWQOjjZ9jeR&#10;lLLw/wA32dOFOkhksQdOo8/6wNv6WuR7KZujdMq1b6Df1kD6/wBP9f2BriQB2fzJ6kCz2ZBQY4dP&#10;yCygc/T8+4GI3ZWfVWbhj/vf490iqTUHpW+0xCoJHXZF+D7X2P3xkIGUh3NiONRB+lvrz7WK7JIt&#10;K16Ty7HbSrkihHWJoI2BBF7/ANefr7GrbPYNfOEVjILWHMp+ll/w9ivbryR6A8RjoMbhy1arkUOO&#10;mSsxVO976fz+B/vr+xXot5VdkN2Jv/qibf63Ps91FlJJ6I/6twFq6aD5jpJVmDp31KADcf2QOB/v&#10;H49qmm3xN+hm5PBGrn6g/wBf6eya7jVz3dH+2bMsNCowOkJltlwTBmEbNa1vSD/t7H2E3atBkNzY&#10;yoWkEhZ1AHjBY8tcfT3He+WJYEIM/wCz1NfLEwh0KzUH+wOlfsj7TEE00rpHwVBYooBsBySRxx7q&#10;Z7P6p31HWVM1PFkAoaZrJFOFIJ1ckWPuPLq2nD/2Z6kiORHAGoHoV0kSQakYOP6rz/vXsB6bF9g4&#10;arU+LJrZlJ5qAPS3PBPtCUnQ8DTpwqp8xTrn7M7sDee9qCKPzHIW0uNLNLYcqeS1yOPb0TzA8D1X&#10;w0/iHXFlDizAEf0+v9f63Hsc4O5dxY4q0klT6SODI6j/AGGoD2uFxKq8D1XwkbFeok2Po5/85BG1&#10;/wA6R/xv2JGA+SmYgVQ0844A5mcHgf10ke3Ir16mgp001nExAx0nMhsXbWS/4E4uje55LU6MW/1z&#10;xz7GXbPyXrKh4xLVSKLAfuVP/RwH9Pb43N1OSf29JpNqieuB0hcv0fszIROExdDGWJJ00q83H1JB&#10;vx7HzB9+ibTefm5/5SVta4/xufaxN3YDJr0hOwwuT24+zoGNxfF7b1SriOjpbEcWpD/Qj+yT7FjH&#10;dzxTAapuOOfOP+I9qot2FKsKj06STctw8NP8ugCz3xExhdnhpIFYfp0UTEr9DwW03vf2IOH7Uxsp&#10;XyzRG4A9UgPNv9h7VpuSYYYH29EdzyrE9aCnQEbw+J2UVJPso2GkEIEpGt+r82c829qSffuHmS/n&#10;gU2+ocf0/wBt9fa+HcUbNcdB255UmQ1SrfKnQf4n477uxswj8VWVH9I5CP1L+CLc/wBPbfTb4xf3&#10;AT7qEi4NxMNNri/FvbrXUL6c8Ps/z9I12CcVrER9oPSuzHRG4JMczmlmMwjdTejkMmoowQ61Gm/0&#10;t/T2I2M3Ni5VVlmh4APDLzx/h7QzMhaoYU62dlnj/B/h/wA3RSN59Ob2jnqKcU+R8bEi/ikt9eB9&#10;B7iZ/PQzQlYJkvp/skfk/wCv7UwotAdQ6S3FlMhB0GlOlB1D1TWYquimyVJOVExZlki5JVQLkkXv&#10;7TmIqpHLa2BFj6r/AOJ/3r2oCrqBr0ikSTSaqRT16HLfeIooUgFPTDWj8AIdYNlIsAp5v7bskqyT&#10;kqQTrINj9eBxwfamipQ+vRTJrLUGfs6XezZmp8QplQoEhFg62/LX+o449yaHEzSyIRf6g8Kfp/sP&#10;bUs7IpoelECuvEHpj3VvzGUFFURSBQzRsouU+pBH5Yfn2LdBCKSn55Nl5P4+n+PsvN1Ozaq8Olvi&#10;stCoNeq496TU25c140gV1MpJN7m2s3NwCPp7g1OSvIYr8X0nm/1Nv6/T2uguplBbxCTSo/LrwmkY&#10;kk56U2G6zoo6NMhFAiSKgl/QebDUbkILEH3wOPjlBf03Kkg2/qL/ANOB7fg325RsuSnp04s8nEHh&#10;1lky9Rj5VoQXCBtB5IHB0n8jnj2gs1NPRzAREghiLC/0HP8AT6ezpOZZtIXV2/b0tjvpUA8x/Po0&#10;XXG0sNuDGCSsWnZ3iLEzRqxve3BL/X/Ye8VNuOuhCD9xbEDi9vp/iRYe9NzDLju/n0oXdZgwAr13&#10;nPjtsvMPUSzUtBKTGwsaZCRe5HGv+v09rfGZeqrEAZm50gg3J/xtz7v/AFnmVePl69G1nvMwYKzY&#10;r69FF7E6F2ntyoeWlgpF0O5OmAIAf12Lam+im30+v+39yKnFPVlnIJ+o5Vvp9bCw5+vuLufN/wBy&#10;mtPCgkNSp4Z9ft/wfn1LXKm8xtKomfz+Xy6ndVZvAberoaeaWCJPLGBdlC+nSCb2t+OPfdBjVilV&#10;PARY/lXH+9qPeMknL++b9fN4xYox8weP7Oputd7gig1Rstfy6ODuXuLam3NurVw19IHWIEESxi3D&#10;G7ergcfj2tTRlae6x/2QALHgi304+lvYptPYN9xZWmhB+Zjr/l/ydODnBoFIVv5/7PRIKj+YbT4v&#10;NPj6TKXiV2ChMgo58hQWUHgAf48Ae0r9tPf+1/wN/of9T9Pp9Lexd/wNlnT/AHEi/sf4Dxr/AKsd&#10;If68y/xH4vX/AGehV/2fCo03/iJ/4sv8Q/4uDfTzaNX+b/X7/9E9rlAtxYfT8/8AG/fDtPEeUgAk&#10;1+3rPBSQeOet57hB9Db/AHr/AFyT79Gw03H+3vfj3eZXVgC35dWarcevK178Ec8Egjj35pT9FNz/&#10;AF4t/vXHPuixVqW62qHNcDrl74mVmtcC4/ofdxGFz1bTwNOve+SyNxcE244H4t/xHu3Xv8PXAqLc&#10;cf4kn3l13+nFv9bn/D37rfWO3Nvr/re+SsTz9Bz/AKxP+2sSPbbgYr1V+FfPrmgIJ4IFv6e8l7/k&#10;D/X4Htr5jpsDgfPrJcD6m3vqwB/rbng/X3YVOPLq3ceuJ0nk2Nv8f+Iv74l1P0/3v/jd/d1RgRnH&#10;W1DCuesbEG1hb/YAe+ScC/8AsfepUZsL1ceVeugVBBa9v6Dkn/WH5598ma4tbn+v9f8AD2wkZibU&#10;zYPWz1lZlmUKqMbW5K2Nh/W3NvfEMeOCP+I/rf2608YJXj+fWuuApz9Rcf0I/P8AyV7yqb3/AB/v&#10;ifaR2BNAO09byePWQRFRfkkED6cnkA/4fT35jcWH+3/1vbS/FTy6ulA1T1zPFuPwCbgHn/Y++H59&#10;vMKDHTp4GnXH3l9puk/XvfRPvdD6dbCk5r173wv9D+f+KHj28BTA4dKVAFR5de9+1fW/0sxJ/wAA&#10;CT/t/dgTinHq2umKddaQTe3P+x/p/wAU96K/y5mM3yh7xkv/AM1Az5P04K1swF/9Y++03tenh+3v&#10;KaD4foYv5op6w65wbVzLux8vFPQqQf5iH/llH/0IPZkf5SUJl/mL/FNfwvYlRMf6DwbW3BPe/wDt&#10;Jjv7lDYQDzDy1qGP3nZ/9pMXWIH3yHMf3Y/eEjidrp+2eIfzrToIvkG5j6O7XYGx/uJuQA8fVsbO&#10;oHP5Ymw/xPv6KQ+n9Bc2H+Fzb/ePea44dfM0vD5da8R5/qOB9frwAPffvfW+uvfvfuvde9+9+691&#10;73737r3Xvfvfuvde96YP/CkGu83yy6coQb/ZdEUTlbgi9VvfdzE6fryIhe/1t7xR9zSf69bswY6h&#10;DAME4ogag9Mmvrnrup/dgW5T2U50mp/acySf8ZtLP+Ypg8RUEUx1dT8CYxH0Uz/Tzb03DIwP9pjB&#10;ioA3P9RCFH+t714oppqdw8EkkDqQyvCzRuG+uoMhDA3H19gYMxDBmNDxzx+3rpWyJItJFBHz6Otb&#10;8/8AEn2OOwvk/wDI7q3SOuO9O2tkoojAg23v/c+KpSsRvGjUlLko6V0U86ShH+HtA9jZvOl01tH9&#10;Wp7ZAoEi/Y47h+RHQH5l9r/bfnBCOaeQ9o3Gp43FpBMeBFQXRiDQkVBrk56bslh8TmYPtsvi8fla&#10;f/lXyVHT10PKsp/aqY5U5ViDxyD7NXtf+bt/Ma2iYlx3yi3pXxRLYR7mxW092agCDd5dxbdyczPY&#10;WBLE29iODmPmO2/s+YtxI/pXU7/8fkb/AIrHDHUMbr9zH7r281Fz7QbdExNT9OZ7bPCo+nmiAP2e&#10;eePQV5b479G5wu2Q6r2WzObs9JhabGOWIClg+MWjZW4vcEG/P159mN2r/P6/mHYDx/xbcvWG9lAB&#10;cbk63xNG0gDD9b7WqNs6ZCosSAv44J9m0PuDzvb0C8zStGOCtFbtT7WMBc/m3UZ7z/dzfdo3IO1n&#10;tG62BP8Avi/mkp9i3BnA/n8+g6yPwr+OeQDCPYsuMLEnXjNx7ki+tvpFU5Wqp1tbjSgHs4HXn/Cl&#10;XtSg8cfaXxw2PuhdQElTsfdma2hOVANz9vmqPdsLMT+QyqP6ezOD3W56hdP1dvntwc+LBIsh+QaK&#10;aNR9vgt1C3Mv91nyPd1flD3N3OzxgXcEVytfmY/pWA/b9vQY5z+Xl09XRSHCZ3e2BqSD49dfjctR&#10;ob3u1NPjqeok44H+UJb2bXa3/Ck74313iG8egu6NuuwXzHAZHZO6YYf+Omh6zKbYecIfodKlh+PY&#10;rg957kg/V8sRrQcUui1fXta3Qj5AEnyqeJhjdv7rT3MgMn7k9ydiuQOHjJdW5OPPRHcAZ9C1B5E4&#10;6BjLfy28wrSNgu08dOt28cWW2zU0bWA9KtLS5OtFy39oLa3NvZjdr/z/AH+XxuExLlM52tsp5GAY&#10;bk65nqEhuwX92Ta2T3OmlRySuq4P+B9m8PvNsT6BNsu4K/mQICg/Mzq5/wCcY+zqMd2/u4PvIbYJ&#10;Ta2my34HD6e+oW+QFzDb0J9S1PUDoPMn/Ly7opNTY7ObCyyC+iOPK5ijqHt/qhWYGOFWY/QarC31&#10;Ps3HXv8ANF+AnZvjXbfyh60o55ACKbd+Um2JULqbSEdd5UOBTyX/AArNxz9OfZinvBySzKlxdXVv&#10;ITTvtbhx/vcKSRqPmzjqHOZvug/eN5TLnc/aTdZIlzqthHeLT7bRpyftAA9adBpnPhd8h8Kryf3D&#10;GXhQHU2Gz+DyDtyfVHTrWwVrrx9PFq/1vZ78bkaHL0FHlcXW0mSxmSpoK7H5CgqIquhraGriSelq&#10;6OrgeSCqpaiB1eORGKurAg2PuSrW5t722try0lWS0mRXR1IZXRgGVlIwQwIII8j1jhc21zZ3NzZ3&#10;kDxXcUjI6OjI8boSro6v3K6MCrA0IIIIBHRYsjjMhhchW4jLUc+OyeNqp6KvoauF6apo6unkaOem&#10;qYZWZ4p4ZFKsrWII5A9uAA/1/anh02oBPr02PJ+oDiwPJ/tXH4/1vfL3rpyg49RffrgGxIB/pcX9&#10;6JA4nrdDj59e/p/j9P8AH/W9+1D+o/249+49e8gfLr3v11P5H+39+OOPXuvA3PpNyD/ZPIIP+HI5&#10;98G8Z/UV/rYtwb/S4vYjjj3oUUFgaDr3DPXMl2bU2tmB1AnUSD9PT+V+n49+8cRN9CE/1sDz/X/X&#10;9+AAII+KnXj3HuyfnnptmlbU0ahkCtdl+nqP11Kf7XH5599+OOxBUEE3KnlSf66fpf8Ax9+VVT4F&#10;A+zH+DrTAOpRwCnocj9h6xxzzRENHK8bA3DIxVgf+DCx9hpvzpTp3tKA0vZfVXXfYFOVC+LeWzNv&#10;blQKDqGkZfH1egg8gixHsK3XIvJl7NLc3HK9ibuQ1aQQokrH1MqBZD/vXQv5c5/565PbVynznuu2&#10;H/l1up4BnGRE6g4A8uhL2/3b27tSJKfb3ZW98VTR3MdJR7jyqUSXVVOmjNQ9KpKqB+j6Aeyhbr/l&#10;S/y8d3+U5P4p9aUTzGRnfa0ed2UdUhuxUbOzOCCm/wBALAf63srn9seS5dTfuyVWI/BcXI/4z42g&#10;/wC2Uj5dTZtH3yPvObKoWz94d1kIpT6gwXVKev1UMxPzyCfM9Crifmj8lMWVWHsutq0FuMthNr5M&#10;ALz6pchhZan1fT0vq9ls3T/IY/l37hEv8K2J2HslpCCrbZ7P3NUiH63EcW7Zd1ra5BFywH+tx7JJ&#10;/Z3lx1Xw9x3CJR/C0BPy+KBx9uOHn59SltP94t95va9L3e+7VuJH/KRYwrXHEi1+nY/kwHQl4f8A&#10;mI9+48oa+DZOejAIb7/b0tNI9hyxbE5jFaG/p+2B/r/QlJ7D/wCE3PTGSd5OqvkT2Vs/9s+Ol3vt&#10;nbm/ITKb6f8AKcO+wZo4wbAghzbm/NgFpfZjd43ka35lt5Ya9qPbNG1P6UqzyKT9kK/YOpp5Y/vT&#10;edrZFj5y9sNsvXr8dnPPZ+Q/BMLzNan4wMgDhkbMD/M3l8KR7k6kWWcf5yswe6/tom4Uft43J4aW&#10;SM6rn1VJ+v8AhclE3T/wm4+Q9EJf7mfIbp3cRBJgO5MNvTZ2tdXAljxmO3z42KfkORf8D6+y6f2k&#10;5piJMEtlKtOPjSKx+QU2+mvzMgHU07R/eme184Qb97a79asePgSWtyB/vb2pP8vz4dChif5lHTtV&#10;pTLbS7Cxjkm8lPj8JkKZBx+pnzlBU/n+zEx4+n9C3bp/kCfzCNvCVsThupN8hC+n+7HZdNSNKBqK&#10;lY95YvaVmcDi7Af1t7Jrj2451h0mPZGlrx0y2+P96lWv2DPUpbT/AHjn3adxCm73LedvGKm4smcg&#10;+eLVrg0Hng+gqehKxfzy+N2SaNKjd2VwTSaSP4vtXPOp1f2DLiKPKRwlT9S9h7KJ2L/LG+fnVBk/&#10;vZ8XO1ayOIEtXbIwsPZNBbQXDGfrys3UiLpFvUws3BtcD2FJts3i0eRL7Zr6EIaFntbiOOvymMZi&#10;b7Vcj9h6m3lf7133dOcY4Jdl94dmQymipdTfQyEilax3q27qc8CueIJHQ44Dvjpfc0UMuG7U2DVt&#10;UDVFSPujD0eRtxxJjK6rp8jEbn+3Ep/w9lO3H1l2bswt/fLrvfW0dDFXXdG0s/gHVh9VZcrj6QqR&#10;+ePaFpEik8J5VEv8JIr+zj1Mm1c28rb8uvY+ZdvvU9YLiGYftjduhLocnjcpGZsbkKHIxD6y0NXT&#10;1cY/13p5JF/3n2ixUWLW/BAYcfXgWIP0Ptw1Azw6EOAuo8Op1x/X32J/qwa1vqLjjngf4c+9DgKe&#10;Z6qGHCvXr/j8+8nn5uTyLg3a9uLH6/0B92K07iD1Y/MddXB/P+2P/FPfJZkItcEG1iXvewFgCSeL&#10;fj6e91rwPWjT8VM9d++z4JTZ4omAIN2VGFxcAjUDYge9HrY7RjA/Z1xKgkEjkAgG5uAfrz/sPbvh&#10;srX4Grpa7B5DIYetopo6qiq8PX1WNqKSphdZIZ6Wahmgkp5opAGVkIKtyOefb0c80VPDlZaHyJH+&#10;Dpto431VjXIocDIPEH1+fr1jenglSSKWJJI5QVkjkGtHQroKMjXUoU4K/Qgn+p9mW2/80PlJtcD+&#10;F96dhOiNTOsWby0e7I1+z0iGNYN20mcj8KoulolGiSMlGBUkFc28bgyyK907eIatXNf2/wCTou/c&#10;WzG4juxtkK3SAgMqhGAJqRVaGhPr9nDoEM98Y/j5uW/8V6g2ICYMhTM2LwVLgXeLK2NcZHwIxryT&#10;TSASCRiZI5VWRGV1DDHhvlv27h8glfJU7czU6EOWy2CSNZjfUwdcJVYZIyT/AKmwH4X2gmfxk0N5&#10;9HaSUk8QnPQ0z0UM8TQtrCuulnDlpLAlgC8mtm5Y/wC39nj61/mu1m3qGGh3j07S5J0CrJX7Y3dL&#10;jUZQvLLi8thckS3/AFWAe493jkWPcZvFhvyjU4FQf5hv9noS2PMoth4ctrqHyNP58OgM3Z0VR5+o&#10;+6x+fqqCRgS8ddRRZCJzcsAhppMZJABf+15CfZicP/Nh6FyAjXNbM7UwTsBrKYzbGWpFYpzapg3N&#10;T1RRW/P2wP4sbcheT273RGrFdQOK8O9T+0ppJ+zo5j5u25mGqKZaeqgj9uoV/IV+3pAv8eNyU5LU&#10;eYwdUbkgT/xGjtp+hUClrAxNvoWUf4/n2pIfn18Xt3SxwRdgzYKpmfSItzbe3Bho0diLLNkJMXPi&#10;V/oWFQF/xt7V23Ke82h1PbgoP4WUn9hK/wCDp9uYNquAdNzRvLUpA/PPT/jusN241NEtHS1JUKA9&#10;HWwKrWDaiPuXRj9ePSvse9l9wdZbiihXb/YOyc29R4xDBid0YOuqGeXToQU8Fa9QJJCwARlD3NrX&#10;9tXu3Xatra3kA+an/NT9mOjCzvbcqCtzGS3ChGa+grX/AC9JjObVzcM7eXE5GFIyQ0j0k7wpoJB/&#10;yhIzBIotwykqfqDb2A/ya3NS0S0lYlVGsqY80whFvMV+5qn1Fle4hLi3PpDf4+xryXC0NtdBwSGk&#10;P/HB0HeZZdd5bUFaRGvy7vPoXupqGSmoKtZInA+/8qyFHVf8xAjJqICkkj6e6aO1d0iSbIvJI0rz&#10;zIjyagFTVIfFGQkZ1MIWCnkNyCT7FsvdRAaAdBSZqmlcdDP7JFu7JNUzyguupEQMjNPZm1IR4XMc&#10;CokkcQtfWOSNVxb21wxSvRZKaaq+vXvYIVrQiaYFisVnA12VdJGo6iIyt7Hkj6e0r1BoTjpI7ChP&#10;DHXvaq2cZvsKSmidGlqJJAxeWKOEOPF4jJLJIulUZvoV0i/P9C8pGg4qerwntND172q/RSGGFVVp&#10;CxlLxGaKNbx1JIaIRwyKG16ubNoK6bEj3teBqpz0o7TQac9e94Y40jgmk8kiCKoqoog7Wl/drYYj&#10;I7hYzJKsdzfnhr/62kJ7iBwNOqgYJPr172K3QcLSdydYR69Eib/2iS8hBFhnaSY2D3A4JB/xP9fa&#10;TdjXadz9Pp5P+Ono02M03jbCvxCeMj8nXrg/6T/rN/0K3vYzqGP3Tc/Un+n51H+n9B7DHKmIgR6f&#10;5Ope39gZGAHn/l6SNT+g/wCsP+hh74zcoLED6cm3/E8e5CWcwlaiop0DWfS/DPTWi3J4J/2/149t&#10;jvexH1N/99b3tZpFJqeqxoVrXh1NWIG9zf6f77g+8ZNx+QTf6E+7GZzkmvT/ABwRjrKIUWzXBP8A&#10;S9/rx9PeNmt9bk/0uSf9e3t9aSDVp6aeMVr+GnXFxzwOLfgcfX3gn5Uk/wC2/wB9z9PekrrSpx0n&#10;xjrJGSALfXn/AB/PsEe1OcPPa4vBL/sP22t/X2cqaDB6D+9Yjx0/0H0P+w/6FPupHsJrZiq/wdR/&#10;vH/FT7akJAYE56jqc/qMOnL2GpIuQR9Bf/iPr7T9J+OCMde9xnlH44A/N+B79inz62KDHXveIW+o&#10;5/2N/fut9e954+QLEAj/AIqffuqtTFeve37Ggh1Nj+f94It7suGX7R1YeXXvdkXxYkBr6Qf0l/6J&#10;HPtfag/pnzz06hoWP9HqBk+cfVj+sLD/AG5F/wDePdze1W/yCnH9Ioh/t7/8U9iK3XUtSekbnOT5&#10;dEH7DQHK1duP3ZLfn8NwP9j7Eeja1gefSL/T+t/a4EkV6SScAD0AuYhOl7fqJe/F/wAH/bcD2p6V&#10;gV/p/wAT9b+zS004px6RNhvl0DO4IW1Oefz+D/gfb3A3A/2HP1/HP19rXPa3TT4OOHQW1yt5Bwf7&#10;X4P+HuerEcfUfj/ffn2WjqnTZLHcX/P+8i3/ABr3kDXNvp9Pe+roaBqdQpktGxHLWNuP8D+Pz7Ue&#10;KsgVr2IP+qsfbTsRVaUBHSG4fuNBjoDN/wBO9YksTKXW/wBNJt/Ui6gEcj/Ye2be9W70MguSAgty&#10;DyTY/S5PHspnjUVYYrnq9owoxGOPQsfFvbsFFmo3jiVD91qFvIeDH+rkn6sfZPd1ZhaGWWwI0/Qg&#10;i1tRuefrc+7RAFcnH+HrctWqero9i4A11HBp5ukYIu31s2ocH8fn2H8O840qFLOp9YBJ/wBSDz9D&#10;Y2HtHeINSmnbTh0qs8Mo9ePQnz7JdqeQKF/SBqCE25A5Njz7MrsPc1LXUsQJGoqAbFQLc/1N/wAe&#10;01rCgcnTno1mdqBRUinRGO8tgZOkleeC4XykkhZSB6GJH0IH09jhQtFLGCoUFlP5/wAPzz7OYRoN&#10;CKjomue4FieHVeu61ytBXaZA1llGq4cA8/4gewt39TssEpBsNGq/Nrlr/wCP1Ht+5tdSBxwI6TWl&#10;wdaqT29HC+OWVWpMMblQ4e2j0gkLAFJtwSFPF+fYLbWrmTJaCSLSqpvb6ajxz7DxGiQgYNehOrB0&#10;XyNOjm9g4pKjbxkCqbQXHLfUpc/Q2+h9mDpnDwKf6r/vN/Z7B/ZL69JWoGPRAsxCafJVEYHAkt9D&#10;+P8AX/w95Qf9vzz/AL7/AA9umlOq44dQCL8H3yFrj+nvZagwKnr2MdYWhBNxx/sfz/sQfeRQLAj+&#10;nvVSePXusToLEAWP+x/p7yhgByPp/wAT71Ug9VI+XTbLEdYv/sfr/T32v6hb6c+7huNTnqzAEAeX&#10;USSPSCbEn+tj9OB9PcqNtJs3/FOePb6ccdInrWg4dMdYlzxx9ef8PwP9j7khgOQQf9Y/4+3OmwMg&#10;dNbKQDwfof8AevcpGBIt9be/deK1Vqjz6Za2MMLj8f8AFL8n/H3NQ3Fz/Xj2ojnZAKmo6R0NaU6S&#10;VXSa2sAF4v8AQ/635/1/chHI4/3j2timDH0B6oVp5dJfI46y303NjzZv6/j270stiB/rfn2qFK/P&#10;plscBjoKdyY68cvABu1+D/T2+xS+n+nFz9PasStp06u3pEygHI6BCtxiiruyjgkjhvrcc/j3gmmC&#10;j+n+x/339fdctwNB6+vTsUOutP8Aiunegx9woK2HH4I/tcf09xtd+b3v/j/xT2yXVCVAz59PBCmA&#10;OlNDRW0i4P8ArD8cf8R7xPILG3H+x/5H7ZLoT3OK/b17Sw/CenylodVgRzf+hB/2P+w9tNTVlPob&#10;f4X+n+x96aQADT08Ep28T0I+C2194B6V+gvcNwLn/inuMlaWNrn/AG//ABJ908SlTQ9b0U6UFVs9&#10;IdZVUKEL+kORexvY3/B95/uOOT/vX/GvbglPz63T5dMpwAVvSo+n0s5/4n/D3xM/+It/rj3f6lxg&#10;E9VManJXqTDgFY8qo/Fjq+n5/wARx7wvV6f6/wC3+v8Are9C6kFavn8uvCJTwHTzBttWtZFH0v6X&#10;5v7hz1tlLAm4FwAQf94/wHu63hrpcGvqOH5n160bc0NOB6UOO2kJJEXQpLEWFmv9Rb+nI9l47Y3M&#10;lHQTn6D1Acr/AEP0uefaw3xUAg56INx2r6hDj/D1Zx8VtjPHVwS6Rb0sTpexWwANxxa/utPPboyF&#10;fmJEgYkeQrwLH9bfUWNj7TPuLsQAT8ugbcbTbxMzGIftPVp1FTR01NHGLWCKD/r/AOuefz7dRR5T&#10;J0QRw1mTSSQbEG3P6RcH3aQzToONKDy6TR3VtZkpgD5U661LG5/SAGP1t/iByeT7SNX1vVVLFpED&#10;eq4Nyv8AvYufZe1lIxJKmv2HpYu+wR/C3+DrL90n9Rf/AIMP+K+3PEdXPrAKWF+fVbm/5IF/aq32&#10;xiQOHSaffoskEn7aDrHLXRRC5t/yUOP9exuPYkUnU0bBboSfT/aP1tc/7Ae1x2pzmuekB5kjA0gf&#10;4OmibcMEdxdbj6+oXP4v9fYhYLrZaUqdJ4K8X/oB/he3s6stvMVK/wCXorueYEl7a/4Ok9kN1Qop&#10;0WubgkEEcX/xPNh7Eql2ReP9I/25Xn/Y/X2ZNGYlrWtOk8O5K7r3/wCDpAV+9UidiXsB+CUHHP8A&#10;iCB7mU+wJJakBRZTc2Gr8j/VEH2R3twx1NTA6FtldowAqK/l0msj2ZSUlOzu1gFB1BkJvewtdv6+&#10;xXxXXMBgVamNStgCWuzWsP7Q/wAfZCwE7VIz6dCW0vDFQof2dFc3f321LUy/YT2ZR+QrtfW/AWMl&#10;dNh/T+vuJluk9uZRJBJQQsSrXvqa9+PoVW3tV/Vy2uVJYLn5noS2/MUkKqrMa/l0zYj5bbjxsqJL&#10;UvJGrLcaTpIH1u31PsKMx8V9r1jFxjKQE3sdB5v/AIA8/wC29lk/JcJJ0sv7T/n6MI+aENdRz+XQ&#10;w4b5lwTqorIEZvSDaONGPBvZiwuf9f2kpfirhKcaYaKBfr+lXH1/wHsubksq1V4fn0sTmKFjUcPt&#10;HS9ovlfgKjT5EKXW/wCunt/r/wCc+vtB534tQShzDTRi9x6bqbA+nnTz/wAT7Qy8pzxgkHy9D0th&#10;3yGSgJI+zpf4f5EbTyBVXltqv9fHHaxUXu0tvz7DOf4u1ULMVgHB44kP5/ro9k0nL93GSNGPzr0t&#10;XdbZiArAfaR/n6XdP2ttSpsVr4lBF7Fkb+n9pZdJ+v49xE6CyWOa8cLCx/Af8H/GP+vsvl2Wdamh&#10;/YelabnEDl1I+0dPUO+cBUAGGvhb/C1zzzwBJ/T2o8V1xmaG3pcAX4JY/Ug/nQf959o22+dMlW/Y&#10;elaX8RPAU6zyboxDrxVxsSbC0kf9CP8AV+1vDiMxSIOXAH0sWH+9XH+8+2/p5UqQrfsPSsXMTcKd&#10;QDlMVUnl1a/FjoI/pY8295Pv81Rc65RpI4uf9b8rz7pWVK8R14mJ/Trg1DiKr/dUL6r/AEiRgOb2&#10;4B+vuFWb2zNNGwEk3C/TVc35/BH09uLdOKZPTclpE+AB+3rpNpYOSQO1LCT/AFEQFrn/AGk+0Y3Z&#10;+chqbiSote3Gk2+n+1Kef9b26b8qMNjpMduU1JA6dTtXDPCYjSwsljdPDx/tr3/PsWcD3Lk4YU80&#10;8q8WOoAfgfW7MB79HuRJw1emW2pH4KCOg5znTm28o7v9jSAtqBBiIb9Vx9Df2rW7y8a3lqSwFgQS&#10;luB/ifx7MYt1IHH/AAdF1xsUUhP6Y/n0i/8AZf8AChw0FLTQkX5SORSL/m4PuRj/AJJY6KTwmca+&#10;BZWh45+ltf5B9qxu4BBrj8uiW45YhkFKEH86dMmU+MOKyHqJjZidVgJrarWHrJNuR+eB7WmL7poM&#10;hUJIZLqeQDoH+9ML+1o3kFRjopk5SAaop+XSYyfx2FDQy01KAP22UXLvyBxp8YJubn2N2F7TxXiR&#10;jMFa3Nwl/oPwW9+XcI2qpyOkzcqtxPH8+ijb4+L2br5m8cbEXP8AbewFzYW0fX2rP9K2HePT90gJ&#10;4Prj+oH/AAfj3WO6QycKDpPLy24B0KQafPoGv9k7z0dStQaYsVcMNPlBtqub6YwTf3Eh3tjauoBS&#10;ojbUQfqv1ubWs/Ptes647hkevRTNs8sVQyH9h6WE3Q+bxeKkp2o5v24XUj1fULYAFor39r6i3RRt&#10;BGDNHfSATwOALD+17TsF1EIRTpF9DIpPaf2Hosm4+ks82RkkSinUK+pQxdRe92FzGPV/sffc7UOR&#10;bXdCTze4AP8AsNXtNUgkBuvfSSqSQD+zpwxg3Ls6Hw+GVEQaCLFhwbgBigF/95/r7xnG0XFtJH9Q&#10;b2/2IPHvbSkUqT014Ui/hP7Op8e9tySFrq63AUcEcG97+gfX2pcPTU6AWtf025sP9ve3vxkfFD20&#10;6djjbUv29AB2rnsrKJhIHuyyFiwOnVwl7kEG68f8b9iBQQQSHSbEn+nI5t7JruIXJpIv7ehptRli&#10;IKk4oeq6uyd17m29rr6GWaMwan0xllVgGawAA9TAj/X9vEe34tYmCj/H6gW/2HHs82Pb7OFkqgAr&#10;XGT1IVnuF0URa0J9M9E53/8ALPeNTSTYR66pMigIt43FgoZTxYX0k/n6e+da0NLCUA5BsBx/rfUn&#10;3JsW8bXtsQLv5V4gf5ehLb2090o0gs350/l0EfW+P3bvrclNPEZ5zPUjT4zL6o2LMQulSOL83uf9&#10;j7RP3C3+i/8AAu/0H0039of9c/Y60r+Pw+K/b69K/wCrW4cdI/i8+Hp1Zh/oT3t9tq+3rb/6PvL9&#10;Zr3/AIr49P8Amf16Px/T3//SPMzF/qQeAPp/T3w/UmNqqc9Z6qADXrejZQtvyDfg+/LbjnjgWA+v&#10;uxatSR3dW9TTrh7kAKCFNvoT9P8AYj/b+0xYmp6YqfXr3vC1rm3t9SSMnp4EkCp69769269173yD&#10;kf09+HXuuOkXvzfj/ePfQZgLX4uT9P6+9EA1r59b65e80bk8k/T8W+vvQAAoB1r7BnrHJ+P9j/xH&#10;vkWJN7/7b3vHl17roKNN+b2P+8e+1A5JHHHNvx7o7aRUcfTzPXuulUsbD3k4twf9bj2kNzQMAO70&#10;63+XUkQggEjhbD6/4W99+2HlZzU8OvdZFVVFgOf635sfx797bJqa9e67/AH9P+Nf8U98WbSLf1/3&#10;j/fD29CNRoenY1B66JsL++1K/S97/wCw/wBhx7eCDPTjUqMdYmOo3+nvkfbZNevU64++Woj3Wg68&#10;QOve8eosLcA/1P0t/wAV9+YaGBHp1SgDVpjrmqgi5v8AX32rav8Abc/4N/T24q18+nDjrh77P6W/&#10;oFY/7AA3/wB496pRqAV62p65Lybf6/8AvR96Jfygk8/yP7umvcydh7l5/wBfJTn/AHi9vfa324Xw&#10;+ReVEpwsYv8Ajg6w15qOrmDdq+UzD9hp0KUPEUY/1KIP9si+zY/yg4jJ/Me+LSAarbyzslv+Wexd&#10;1Sf9Ee5M5ezzFy5itNxtT+yeM9Yg/fRbR92L3eoK/wC6+Mf9nUA6Br5GNp6K7VP0/wB+Vmh9bfWm&#10;K/8AE+/ohD6e80x18z6igA616P8AY3vzf/X5/wB4v79731vr3v3v3Xuve/e/de69797917r3vv37&#10;rTGgr173pKf8KLKzy/NzZFKGv9l0JtNSP9T9xure0xP+uQ494oe5o/5G28N/Rh/6sp/n672/3ZMR&#10;X2A3qUjD8xXJr/zYtEp/Lq7v4LRBfj/iGAt5dx7mkY/1KZBY1/3iP/ePdBXN/wDer/n6/wDFfYE+&#10;HroqeFOji++XNv8AW+vuvVa0FOve+P1/29v97/4p791oDVU/Lr3v3/G7j+vv3XhnHn1731axHP8A&#10;j/xr3bpw8M9e98rfn3WvVCAakHHXvfX+9e/dVAr173xP1JHPINwObpZlFyTxdRf8e91p5Dq69nwg&#10;cQcivn8+um+h/wBb+tv95Hv6e/xigNN8bfj9Tn/dHSfVcPIUG0WxsEnq0gAsdNyfyT7y95G/5Unk&#10;/wCe1Wh/bbx9fKF7tyGf3W9zpcZ5i3I+n/EybrXC+RFQX7y7bJYEnsDdCnSABcZWpX6fg+xztb2K&#10;egAABwHQLXJ+pJ9lv+R/y26A+Jm1Id4d9djYbY2NrjWRYOhqBUV+4dy1dBGJamh23t7HxVGWzNXC&#10;roHEMRjiMiGRkVtXsKcxc5bHyuqrudwTduCUhRS8r/MAYRf6cpjjqCNROOpR9r/Zn3I95d4fZfbv&#10;lqa/uIinjOKJBbq5Ol55nKxxghWKhmDNpIUMR0LnVXRvZHc1dJS7FwMlbS0k0EWUzNZIlFhMZ52b&#10;R9zkJfSzmKJ28cSyzErpEZ5K65/yG/4Uj5OHN1+J+MHRuIqMNTyrFS7w7lqsk1TXr41EsqbK2vkM&#10;e1EFmDaPNk3JRQWRSxRYY3H3e5gvXf8AdVpBaWpY01L48ukGinUsiQqxGWXTMqmqgvTWem3tv/de&#10;WH0Npd+7PuBcLuUi6mttsRAiZ4fVXMcni4pUpboKmgJABNj+xf5cmz6OjgqOxd45vNZExRNU47bD&#10;0uIxEdQWBeNa3IY2rydXBGOFfTSs/wBSi/T3XruT+fb/ADE87NLJi979d7Pje+mDbnWG3Jo4gWLW&#10;jl3Ou46vgceqQ8ewxdc+863KvG/Msyxt5JHbpT7HWASD/e+skts/u7PuwbcircctbleSD8U24XKk&#10;4zUW7QJnie37KdGCxXwq+N+LQBuvxk5eNU+Wz24qp5LXt5IY8pBSEc/QRj2l6L+ed/MnpJRJL3Vg&#10;cggYN9vW9V9aeE2N9JNJteklsf8Ag9/aK25w5vszqt+Z7wN/TZZR+yZZF/l0aTfcA+6vMGH+t9Oj&#10;HzXctyqPmAbor/xmnTxP8QvjjUKVfq7EJxYGDI7gpyv9NBgzEZjtbi1h/sPY2bP/AOFEHzowEkY3&#10;Ht/ozfEA0+cZTZOfw1ZKo/zhjn23u/FUkMko/Jp3UH6L+PZzD7k85W7Ru+8Cdwa0lhhKmopSkSRG&#10;mOCspqTnoB71/dqfd6v0YbTuHMG3PkjwruKQA+X+5FtMaeVNXD556D7M/Ab49ZRX+0xm6cAzljrx&#10;G56yUoTe2hM3HmEULfgW92GdD/8ACkrrnL1cWM+RvRed2IrIEbdHWeXj3fjklZ4gjVW2c1Fg8rRU&#10;zBmZmjq6yQWACNe4FW2+8W5xSR/vjZYZbQnue3JicfMRTMyua40+OgpkE8OsbvcL+675jtLWe89r&#10;vca2v5lIItdwjNu2mmaXUAlRnr8Ia3jVvN1pXovW+/5a0DU0tR112JUvVJIvixe9aWIQtFY6l/je&#10;Fpxok+mkGhIP5Ye7x/jl85vir8sIX/0E9ybY3nlIIGqava7Cv2/vKigi0ioqKjaW5aXD540VNKwR&#10;6mKCWmDceQn3KGx8+cu7/LDa2l2Uv5K6YZFZHYhS5VCRolYIC5WNmIUEmgUnrAf3P+757vezhMvu&#10;FyReWG2Fgq3Q0T2rFvhH1Fu8sKFuIR3D0p2AnT0Q7s/419ydR0s+R3ds+qTCwy+M7hxk9PlcGoZn&#10;jiaesoHnaj80qgKKhIGJNgCbAmxRtQPFiDa3+wBB/wBYg3H4I9jIH5f6v9WOoY9B+Lz/ANXzFD+f&#10;QEm/AKlGsupSQSCQD+LGxBBFwDY++fv3Xuuvfvfuvde9+9+69173737r3XjwCf6e/e/de6ws2q3F&#10;re+DLq/PBABAA55NwWHqsf6e9FVJqRn18+t1xTh8xg/Z9nXV7/UtwtlKsVKnnn888++JhRkMbqro&#10;3DK66wRa1rPqA/x/r7rJHHMrLMgdDxBAI/MUoerB2SnhsVp51NR9h4j8uskFTNRuZaeaWBw2tHik&#10;dJI3+oZJA2tWH4II9hXunobpDfAlXevTvVe8BPby/wB6evNo7gL2v+o5bD1er6+yOblXlm40+Py7&#10;YNp4Vt4jT7Krg+deNc9DLaPcj3C5fp+4Oe96sSDUG3vrmEg/IxyLT8hQ+dTU9LPFdw9sYE/7g+zd&#10;/wCJ5H/Fu3juOkVrfh0hySJIPxZgRb8eyd9jfykf5d/Z0ktRnPjLsvBVknktV9eVm4+s2jeUWaRK&#10;XYea2/jiw+oDQMo/p7Cs/tPyZI7SwWlxDKzVJW4mYfYEmeSNR6BUFOAoOpx5Y++r953lVIobP3Yv&#10;rm2QU03iQXtQPWS6illr/S8QN8+hxwPzm+TOCigpx2AuZp4EVFhzu3tu5GWRVAUGfItjI8tUOfyz&#10;zsx/J9lO3R/wnu+Buc1thMl3tshjqMSbf7Cw+Sp42ZbHVHvHZ26J5VJ5IaW/9CB7LJ/ZzYGaeS13&#10;O9jkfIBMbID9nhq9PkJB1MW0/wB5d94nbwq31ny7fCuTLZyxsfkPprmBV+wJT1BOehQxf8yrvXHo&#10;i5Xb3W2XUH9ySXEZ+hqXB5sr0m5VpQbfT9k+y4bp/wCE2XUFS0g2R8nOy8CW1eJd1bI2nu8ICNR1&#10;Jh67YyX+vqCg8fg8+ymf2bLshh5j4DOq3Bz5EaZkoPWupj8+pV2f+9P51iVf357SbZcgeVveT2vn&#10;mpeK7NKetf2Y6EbEfzTMtCyjcHTuNqoTpBnw+8qjGuPUA7rS1+AyStpW9l8w1G3qF+Cc9g/8JyPk&#10;9hZZW6y7r6Y39RLZkTc0W7+vcvIPV6RS0mI31jA/A/VWKOfr7Cb+1nOMYLvFZyJqIHgzMWp5EiaG&#10;ACvmA7U8q9Tpy5/ehez+4JAnM/JG/wC3XR+PwfpbuJfsbx7eU/8AOEeuOh3wX8y7orIpAuYwPYOA&#10;qGW9Sz4nEZPH0/8AXRU0GcetnQf1+1T/AFvZUt0/yOP5j23S5x/UO2t6RxayZdpdqddlHEYPqii3&#10;PuDa9fJq/CiAMf6eyq45D5yt/GZuX5GjQ8VlgYn7FWRn/wCMV+XUv7N/eBfdd3Uqs/PF1YyHgtxt&#10;97q/MwQzxgepMlPt49CvifnV8YsuqaexHx0r2tDltrbvpNN7C8lUuCmoERSRdvKVH59l63R/LS/m&#10;AbPR2zHxM7knSJWZn2ztmXe4snDNfZUm4AVDfkE3HIv7K7nlzmK2CtJsF4E0kk+DKygAVOplQqtP&#10;PUR1KW0/eq+7jvbaLP3n2BGoP7e5S1OeGLrwTX5Ur6eXQm4X5J9BbgnSmxfcXXM1TIyrHTVG68Tj&#10;aqRpCFjjhpslU0s1Q7MbWQE34t7KFvHZO+OvchJiuwNnbr2Lk4mVZMdvPb2W2vXoWBKo1HmqWjmD&#10;kLccWI+nsigmhugTaSiWhIOgq1CPiB0sxqPSn206mnaN+2HmC0h3DYd8tL6xkFUkgljlRh6q8buD&#10;+VehlpqumrIY6iknhq6eVFkiqKaWOaGRGvpdJI3ZWRgOGBIP9faT+5UgOp9BA0NcHVx9QFLLb/Yn&#10;3etTj4ejYCoJA6kj341Btyfxf6H/AF/e+vfl173haoH45/1x/vXv3Xuve1x1LOG7a6wCli7di7IQ&#10;WHNzubFgaf6FT+frf2zcs/083cSNB45HA+XTtoEN5ar/AMNThUfiHz/ydRK8A0VYG/T9rOTyQeIm&#10;N9QII+nu4n5c19RjPs1kUeafG47Sz1UglAlrs2niFMCVeKoWBvWQqo0SqoOohSrl7ss52HHxSP2o&#10;v+foU8w647lQePhL/M/7HSX2ZJDJQ1H272RK6oVl5bUfHSnUWYk3HI/2Punfe+YapqawPUMImlEy&#10;hVVLgooZalHDNp0BiRZbAr/av7OCaZOSegu5Iqa9LP2XPcNaJmtCTIyqgEf7UeomdlMdywEh1H0n&#10;SLn6/wBffq0Fa9IZSxNSMde9h8UqWSesgjpJ0pq6ih8dREXheSqTIeiR/FYyRrS2CjlzewOk+2dP&#10;cSBUdJyT/DUde9qHaggWgAjQaoKl/t4o/KY3niigZp6mokENmlnAJBKhfwD7uDQUA6dipQADr3tR&#10;SXo4xTUylUqDLUzIahlLvM8lSsbSTyzVMS1Hm1EEE6RfSLW96ANSdXT/AMLCnXvc2oWYtUqEVglV&#10;WwanKKgMNYaZpF81UZFC1EaqioHLfULfg7XBxw69wJ8x172J/QSzSd2dZrHHHKrb42iZGlqBSxgR&#10;5SkDspILSTu9lVLepiOQASEu8aTtm4KD/oMn8o26NdlIXeNtYDPjJ/x9euL8I3/BT/vPHvYtqG/y&#10;yQ3udR/BtwGH0v8An2E+UiTBGp+3+XUvcwU1sKZ/2ekpVqBGbX/H+8t/xr31Lcj/AG3uQGYdtR5d&#10;AuQ0NKZ6bYvq3+uf97HuHb8ED3YHUKnqymo4dSLkfQke8bLY8D3byFOrfb1zD/QW/oL3/wCNe8YF&#10;2P0uFuP8Rf6H/Y+3E1AEj4OmpWoOHXbmwA/qL/7yf+Ke48/0b/W9veaH59JeucX9n/Y/8T7A3tRr&#10;Yeo+nMLm3/IDD2bIQVqfLoP70ez7K9KCg/Q3+w/3pfdRfYbj+MVn/Bx71d08Y48h1Hdzh2PTh7C9&#10;5CCbnj2jLEGlOma8eve4jsWJt9Da3+8e9gaqdJ2qamvXvcmBCRyf6X4/3j3cgigPT6fCOve5kacj&#10;8C/1/wBj711sitOve1BRAgpbn6f7zb3sCpbrfp173Yp8Wgf4jSfgeU3/AMPSOPZlb4KfZ04CBx6h&#10;ZH/gDU/8sm/4j3c1tRx9hBz/ALqhH+9+xJEaRgAdF8p7j0RTsCK+Vqjb/drH/X/X7EWjk5H+w5/2&#10;N7H2pj7hTphxUD7egPysF9fH5P8A0L/j/W3tVUj3C8+1lu2lxXC9J5FFa9A7uGmJMhHNj+bG9wD7&#10;foGI4/xHtRLJ5BvPpkgV6CrJQhDqI5sfzze/9fbih4HPIH/IvdOmm4npOSKCWP8Ar8fjgf63vlqC&#10;8k2P449+z5deWvlw6jmISem1gfqRx9fp7yxZHwmwb/e/dGYUz8XTckfEkdN1XtFckCTEWBA5sh/2&#10;Nv8AG/tr3BU/c0b2N/SPr9PZfcISDQY6agADfKvQj9SYU4PNQ6Y9K6wR9B9CCOAB9SPZSN8UQleQ&#10;Fhyp+luLOf8Ab39tIyldIHcOn5NOdPl1ax1lXGKko7gepVPJI/UrA/T+lvZccvTy09TpRyLu4sD/&#10;ALVb/ej7T3C1UivVrdlV09T0ZPHyo8Ori9k+vINwPqD/AMj9jf1zkJqNIfI7ckDkn/iD7as1LSEe&#10;Q6X3MgCAg9Ab2piIsnDKgjRiZLm4X/Ukfn2bbbWaMiIGe/p5/wB49nXhUAZeHRQ0qupB6rM7V2Cq&#10;zTulNZhJxwo/B9wN7ZGneilVyLsvHH+On2vIDQBPKlT0XRj9YEHFennonbVfSZKJ1QqiswNiOda6&#10;r8c3HsvWGdjmC8Z9JqI/6WuZCv8AvXsMOq+O2PPoXQEsiV9Oj6bmQDbjRyC7Cn0kfX6xgf4+zF45&#10;mNLFqPOn2YwnHWyo1Hogm6KZFylSVBv5T/T+ntw1sBbj/be3SK9a0DpL+Nfz9f8AYf8AFPfYZr3P&#10;P++/1/eqU8+tEKME9e8Sf0/3r/invPHID+f99/t/e+qkU6izRnnj6c/8b/2PvP791XqFIgYG9wRz&#10;/vHvIh/HvRWuevevTZPxcf779XuUpJ5sB/ja/wDvftyNtHE9NGKnn0x1Cg3P1JHA/F+feUaj/sOf&#10;oP6+3hKtRnrRjoKkdNTKbstrHkW+v49yE+n++/x9uBlPn02Rj7emWpQ8qeLm3+8e5AlI/wBv9Le9&#10;alPn00YgTUHpnlh+txz/AF/p9P8AX9y43BHH1/33/Ee7hj+E46TyKQT5gdMlbTjT9OBe4/rb8XN/&#10;bpSvyOebC/tZHKVK1PSVxg9BpuKiDRyEJblri/19vaMdN7/j+n/G/a9ZgVJ+XSfwtRq3QJ19DapF&#10;xc6jyfeOQ35P9f6e04ldS5RqV4/6vLp9MYHTjRUQsPwbDi/5v7jl7H/D20STmvTlOn6GjPHpH0/3&#10;w/2HvDI44t/vX+HuhqePGvV9Pz6eqSkYMrWH6j/h/sf8Pr7ap4/IT+b/APE+7iQcD1QAKxI6EfEV&#10;H2igp+oDkknixJ/3v3GEHj5BX/bj8X968ValergaiAcdPzZF6hQrNqJ+gHH1t/t/fZbT9f8Aev8A&#10;jftiSVq6fLpzwT1Jjp4nH0uxP/Ei/wCLX94XmH9f949tiR/XqwiYeXTlTUCEgaLj63v/AI/6w9xJ&#10;JRzc/X6cf7x7qZHrWvV1jI/D0pKXHrZf2x/vhx7a6qYhWsbAA/j/AA9uRzlhprnpzQPM9K7C4xTP&#10;A5U+mRTb/Y+yidzmWemaME/Vvp/QA+1qqzgGuOiW/uI4ULOadWqfHCjgo6aMhBqEUcf9LhgG1XH0&#10;YEeyq7d2vDJXGeWPUTNe7W/IP+39nFnZKxBPEdQ/zBuxRpAjdHBlqNMNl4Njzf8AwH49jnRYmihg&#10;QFYxxx6R+Af8PZ+kMagdvUZXG5XLSE6/PpOzVExewPGoi9zyL8e4tZT0ycKi3B/Ci30/1vbUyR+m&#10;en7a5mc1Zyes8bSlAST/AL1/yP3lxkUWtTpXk3vYe6xadQFM9LJZ3CGrdRatpAjXJ/H5/wAPz7Ei&#10;ghQ2sPwPwLfT6W/oPZrGoocZ6Iprpgfjx0h66SQE8mwLfk/6q39B/X2qKSNAQABew/sj/D6ezCKL&#10;VRhw6RtO/ENjpKV8j6T6j9Sb/wC8e1fRwAhLgC5/1I/qPbV0AFIHRhZ3BFBq6CzPTNGZPUfp/wAQ&#10;f96v7V+MpUWTUyLxx+kfnj/ifYYugKOTw6Ge23LUA1Z6LxviunMMiRyuCwFrMfwyn8H/AA9qiqyE&#10;FLFpBCiyi+kX+v19g6a5MUrMD1Jm2xtIiNpr0XvHbXyGYrZGkWR/Izkeq/A5H1+tifbTDnFkY2cH&#10;m1rfi/sWWF6pQBm6NZbRlJVlx1NyvX09KoPicErrPqXj/bc+3IZKNv1aT/hp9mwkjaoDdI3tGxpJ&#10;p59I6TbdTEDp8gHP9vn/AJHz7zLU0zfUL/jdB/xT26HSmemmtpACTX9vUNsXXxfoeYWuP86f9f6i&#10;35943FJJ9SpB/wAB/wAUPtxjE39ogB6oFljNAT+3qTA2Zp7aJCtvyGYk3/rZ/cR6DHyfVF/17Lb6&#10;/wDBb+2XjgoulQR9nTouJ1oA56e6XcO46Ym1Q11/TYuT+PoPJ7bpcFjZTYov+2X+v/BfaSSytpQd&#10;SA9PjcLlRTX0qqTsLc9MFIqHIW2q4fggcf2/yPcU7Pxs3IjW3/BVP+9C/tM+z2bf6FnpSm8XS/E5&#10;p8unL/TTuWkb9yoK2H1QSLf8gX1Hiw+ntvquvqGUf5m4t9RpA/w4Iv7LZuW7KRmPhcelsPMUq6tT&#10;0+3p+xXyJy8J/cqxx/aZZC4PH9vVf/ePaRr+raSXVaFhf6cg3+v9F9lU3KUTV8IUPz6NIeZKUq/Q&#10;rYT5MSRmPzzJJe+rWDccfgMw9ojI9ORShgEb6H68X+v+0+yeflKRaiNa/s6M4uZYyQTJ0LWH+TVC&#10;4QyTEDULnWpFv6AX9oDI9Hcsywk8k8EXNh+PT9T7Jp+VrxNQMXRlHzBbtQtL0KGM+RWBqgqGrQE2&#10;BDFr2Jty/Ki4/P49h3neqchSQsIIZj9ePqRZSQBYD2VNsNzCamJqfLozh3i3fzFOhOwnZu38qyAV&#10;1Omr8GQtcf1BW/sve49j7oAlWKGo06m/DfWw/ofaQ2FxGDqQ9LPromwOhJpsrjpxqiqoGvwNLE/7&#10;37BYbH3jDkdb09Tp8qm4DAEBhfnVxx7SSwT0wD/l6dM0DKAePTgJYiARIhB+nqH+9Xv7FfDxbixc&#10;UfkimGjj6X/r+dXtvS9AHDEj068PA8yD1xbwsCDo5/qL/T2pP7/Zmj9H7ikD6er6j/AH3ZJpFOGx&#10;1cQxNwHUWTGUcpBeGJuP+Oa8/wCN7X9s1V2duOJyyNMBcEcyj/ePJb/ePdjeOp0mtf5dVa1hIPbn&#10;rh/B6D/lXQf4BVCn/XFveaj7yztDJGZGl9LC/DWHPP1Ye3k3FwMt0kk29CrUQZ6iVG2sPUoyS0UB&#10;DfX9pP8AiQfYg03yfqKKJfNVsjD0kOrH9PHHq/w9qU3A6a6s9F0myxtQ+COkjV9VbVq3Z3oVBJJ4&#10;KaeSTYDxkgc+xT2r8rKeoUB66P0r/aDXvfn82t70L8hq6uk7bHHX+y6DbcXxu2lmtR+3CuzaiA6j&#10;jkfTx8+xToPk7jpyiNWwXJHB0/n6/wBr26L9DxbpLNy3DIVJiPQZVfxFwGiRqZStx/qjbi4Fv2uL&#10;X9jLs3vGgykkcaVURLGMekfQs2mwN7e3U3COmmuP2nqsfLSqR+l29Fy7U+G0ElJPVQQs5CykkOfw&#10;ym9vH/T2Zfb+7VqzG6uTqA+nI+v1449tSXAYggn8xTpbHtv06MCnH/J1VV3P8bYaWjrKWaBlulQ3&#10;JZidHAH+bHBJ9jXh8vHUQqjNyRYfW/tYt28StKjYAP8As9K4laOWNgOyvVEPfXx7rMJn5aunpf2B&#10;U+rT6bAyG/6rcfX271GFasiM0alvyb24/P8AxPvE/wB4PdHcdmaWATEAJ86Hup1kLyTt1pdKhIr/&#10;AMV1Z1/Lk6R2xmqihNXFH5hVGMpLIhIKoGYIGjNtJv8A7D2kv4K1/wDN/wDKX4/x+rRf/eveHf8A&#10;r07nq/3JP+5teB/h+3qY/wCrltT+wH9lX8q9bFn+y57T8FvBD/x5vg/VD+n+Jav+OX+8e//TO/74&#10;g9Z7db1HvkHI/p/tveqA8a9e69771kkX/H9PetI4Dh1sUA4dY2Qkk8e8nvQNOtceuJUr9fz76Jt9&#10;P6+7V69x4dd6D/h/vP8AxT34G/v1TXrfA064kWNvfL3uletdde/e6tWhoM9bAHnw67Fr8/T3kEgA&#10;/wAb/wBPbaeLWrgdeAzReHXN/Gf0kg/61v8AevffkA+gP+xH/Ffe5IxJpNcjrxFOsfvIkmr6qBb8&#10;j/D/AIr7RzRaFY6654fn16pOKY6zozPZebfS5JtwP6f7D32HGk3/AKn22FIOeFOnCpqOsoQgg8fX&#10;/ffj3zXm/wBPdGBrSnVW8uuTKWtb8X98HW/q/p9f9f29CTUKR04hNQKY6wnjj3wH+9e1Hr6dKBwP&#10;XvfMO35918NeqlT5ddEX4PvpmY/63v2hethfXh12OOPfJQAhI5/tHVbi/H/Ee0rFtdWHSd8nu697&#10;xAm5/wB69qQAenqE9esD9f8Aif8AiPfLWVVif6H6e96QufP/AD46pWjAH1H+HrrQo5Fr/wDIX/E+&#10;9EL5Ey/cfIDuWX6huwdzc2/IyU499sOQ1A5L5aU4YWcX/HF6w25l0nmDdGJ/0Zv8J6E2PhFH+0r/&#10;ANCL7Op/Jwh8/wDMn+MPBPi3Du+ew/pB1vvKYn/YBPcl8qAHmblxW/5ToP5SKR/MdYc/fak0fdb9&#10;2qHJtIB+28tx0CfyUbR0N2q3/ZoZIf8AJQRf95v7+hgP+K2/1r8f7x7zMAoAOvmpHAda+DfqP+JJ&#10;Fv6E3H+8e/e99b669+9+69173737r3Xvfvfuvde98rH3qo6o+QKevXuAAb/U2tzf/be9Gz/hQrVf&#10;cfPinguCKLpXryAgfUeTIbnrLHn8+e/vEr3HkLc88wqeCtAP+zWBv+fuvoF/u1kEf3cA9Mvvt6fy&#10;0Qr/AIVPV43wfj8fx42y5+k2a3RJ/ts9Vwj/AGF4vdGJ5PAP0/p7BfHh1n78Xn0br32Pdeq1AOev&#10;ezJdPfDz5O/IPa+Y3p0p0rvfsvbOAyowuXye08fFkVosp9pHXGkkpUqFrZJBSyq50RsAGHNzb3a3&#10;iuLyW4gsbK4uJYUV5BDDLL4avrCNIY0YIG8N9Ooiug9Rjzx70+1HtruthsvP3P227RuV1CZIkupR&#10;FrRTpLBm7aVxkjpLbg3vs7adRQUm5907f27U5RZ2x0Wby9BimrVpmhWoNN99PAsxiadAQpJ9Q49s&#10;u+vix8lutA7dgdB9wbOSJtMk24evN04unUldYP3NVjI6cqU5BDEEe0H7121bp7F7+Fb1eMbOqyL/&#10;AKaNiHX81HRjy57q+2PNqq/K/uFsu4auH095BKc+oRyRWnnTgfTp2xuaxGZhFRiMpjspTkAifHV1&#10;LWwkNfSRJTSyLZipt/W3sDJqWppZGjqqaemkRtLpUQyQuhtezLIqsvB/I9mBU0qMr6+X7TToe61l&#10;7onDL8j053tyeB7wFgBf6i9v6D62+rWU8/4396AJIFMnq6o1QSpA+eP8OOuOtSCQbgXvp9X0/wCC&#10;3/p76uD6RyfyBySCfx/X34qQTXy68wVtRBx6jP7aV65A3F/6/wCw/wB799qOQtrXupuOeQR9P68+&#10;/AcMf6qdaoQgFa9w/wAI697+ob8f4DS9EdLUpGk03U/XUFv6ePZ+GW3+uLe8vOR/+VJ5P/6VVp/1&#10;Yj6+Tn3Ifxvcf3BkBBD77fkH5NdSkH+fWtV3lMJu5O1JRzff+7ub/UDO11jdiObf19lg/mEfPPrv&#10;4IdNtvrcYTNb+3MMji+q9h2qFk3XuCjipXqZa6aBD9ht7CJWxS1tQWU2dIUJklQEn5551Xli0gjs&#10;IVm3q4r4SsD4aqGTXNLRkYomoBVU6pJCqAoNciSx92r7u3M33iOdxse2O1tyvZ6JNxvKKfp4GJKr&#10;GrVD3E2giJKEUDNIPDDAiJ8Z/jvle+92TU008+M2VgJKaXdeXgZEqTHULUGkxmLEsU8UmRrmgaxZ&#10;CsMaszA2Eb6BvyO+S/bvyq7P3B2x3Huiu3Bn81VTSUGP8s4wG1sbJKJKfb+18XPUzR4XDUCIESNC&#10;zuRrkZ5GdzjBPPcXV1c3V1K0l5K7NJIxLM5ZixrX4QpIVFSiKi6FVECr19Fvtp7X8me0fKm2cmcj&#10;bLHabbbKoZseNO4B1TTyAAyzM3xM3HiNICIt82zdm7e2Ht7F7X2vi6bE4XE00MFNTU6Jqdo4/G9T&#10;VzeNJaqtqCdUsr3d25J59gD9OAAAOBwOOAOP6ce2OPUgA6ePDpV298hwP8feyS3HrxPDr3vsfQf6&#10;3v3Wj1731f8AwP8AtvfqedevUHy6976NrWA+t7f6/wBf9796oPTr1NXHy69Yf0+v19vu2d0bo2Tm&#10;8dufZu4MztXc2IqEq8Rn9vZWuwuYxlXHwlRRZTGzQVtJKoNtUbBgP9t7sNBILKCK14A5GRg4OfXp&#10;Dum17Zvdhd7XvO3wXe3ToVkimQSRuD5OjYYfI8eFRx6j1NLTVtPNS1cEVRT1CNHPBPGksU0bCzJL&#10;HIrJIjLwQQQR72dv5dX8+vcNNmcB1B83shRV+3po48ZhO/YqCWLJ4maKKGDHQ9kYnGUs1NlKGpZP&#10;G+Vp4kqYWYPUpMrPNHJnKPuVuWytZ7XvMr3Wyk6RIatcxYxShZ7lQaLpJ8XTlWZikPXKz7y/93ft&#10;11Y7lzt7A2jR7qG1y7OzK0EgLFmNi8rAwstcWzsYWXsiMZVEet75G/A/b+5KTJ7w6cp02/uvV93P&#10;s8T08W28zLLI5qTjWrNMeErmD3iTV9mbBVjiJ1e9sbEZfF5/F47N4SvpMrh8vQUeVxWUx88dVQZH&#10;G5Cnjq6GuoquFngqqSspZkkjkRmR0cMCQfeSNtdW95b293ayh7aVFdGHBkYVVh8mGR6jPXHO9sbz&#10;bbq6sb+2eG9gleOSN1KvHIjFHR1IBVlZSrKcggg5B6p4yuKyODyWQw+Xo6jH5TE11TjclQ1cMkNR&#10;R19FNJT1dLNHIqkSU88TK1rgkcEj25e3+knTf76PHPv3WiaCvWWGMSSIn5dlQf8ABmZVX/YXb3ri&#10;7T/4Ue/HYZXJ4fs7ont/aE2PymQx7Vu0sltLf9HKKKplpkqbZSu2PVxJMYySgjk0KVALc2x9233s&#10;vpZLQ7hysi2LLV3iudUgrw0wvbojfncr11B3n+6/9x0s4brlH3F2e+1orabqO4s2BIqVBjW9Ujh3&#10;Gnw/CK16tJz/APLHykVO77Y7Zo8hVXGilz+2anGUxGliW++oc1mJFcMFAH2xBBJuLWJn9qfz6v5c&#10;e4DGMp2LvvZLSFPTujq3eEwhY2ussm0qLdUC6L8hTb+hPsWW/u7y9KtXsb6PupRkhJArxOiZqj5C&#10;p+3qJN3/ALu/7zW3Bhact7bfgV/sNwt1qR/CLhrckelQvzA6BPLfy8fkLjy4ok2RnAhYL/CtzSQv&#10;MAPSWXM4rEorOPwWUD+vsye1v5rn8uzeHi/hXyy6tovMQsf96qvL7G9RNgrf31xO3/G3/BrWHJ49&#10;ncHuXyZcM6R7q+tRUgwXC/sZogrf7Vj1F+7fc8+8zsgY3vs9urqMVtxFdgn0DWks4J+w48+g0yvw&#10;z+S+HLfcdW5OqRQSJMVltuZgOBf9MeMzNVOCbfRkB/249m82J3V072lCKjrPtbrjsOErr8uyN7ba&#10;3WirYG7tgslXhPr+bW9m9lzlynuF1FYWXMtjJuDjEImj8b84SwlB+RQHqGeY/b/nvk805t5L3Xa/&#10;+eu1ntx+2VEBHzBp0EG4+nO3drQvU7k6z33g6NP1VmS2tmqShHDHmulo1o7WB5124+vsSg6kgflv&#10;oBySD+QFubf717EQcEEjIHmOGMceHHoJaG46TT5Z+Y4V4joMCLEqSoYfVS6Bx/roWDW/xtb/AB9+&#10;1gfUMLfW4sB/rn6AD3ssAK+XXirChKkA8KilfsJx10fTe7LqUaimtNYUf2iA3C/4/T3zBvbg8gkX&#10;Fvpb+v8Ar+/ahWlc9eCnBp2kdQqmUOFAIZSdQOoahYEWK31C9/6e+Xv3VuooJFyCQT9SD9f9f+vv&#10;qw/oP9t70QCakZ69Ujh165/qffdh/Qe99eOePXX5v+f6/n/b++rD+g/23vVAeI696dePIseRzwfp&#10;z9ePpzf3ByOLxmXp2o8tjqDKUjg66XI0dPW07AixDQ1McsbXBtyPp7S3VhY3yol7ZRTIpqA6K4B9&#10;QGBofmOldnfX1hMLiwvJYLgcGjdkb/elIP8APpxxmby2BkE2FymRxE9iqz4utqsfOik3ZUlpJYXU&#10;MbEi4vb2Xjenwz+JfYsVRFvj4zdD7keqjMc1XkeqNjtlNBJJEWYhw0OUgIPIaOVGH9fYa3DkTlPc&#10;o5Y5tht4/ENWeFfp5DT1lgMcv7HFepQ2H3195+WHifY/dfmO30GoVdwuvDr/AEojL4bD5MhHQqbc&#10;+Svfmzp6ebAdvb/hSnYvDR5Hctdn8Wj/AEu2I3F/F8Y0ZH1UxFf8PZJN5fyOP5b+7aioroOl83sy&#10;rm1Ox2X2f2PjqJGazE0+GyG58rgqcKw4RKVUA4t7I5PanlZlaKEXEcZFBSTWRigIeYSS18zVzU8a&#10;8Op82X+8A+8/tUSQzc8W98gWlLrb7Fj/AM5IoYpSfLUX1f0gc9Dfiv5iHydxylajc+3M+7FbfxvZ&#10;2EQAjghTgIcBZHP1uCbfS3vXQ/nMfy8OhvgTP0DU9I5Xsasi7aHah3DRb4z+FztNjhsiXrv+EjBP&#10;jtt4KrgEy7snE/3MlUz+OPSy2fXEfPPKtjyrc7fBZXM8gmRmPiGMkaSAKeHHHxHGtc+fr0w+5H95&#10;j3A+8LD7jpz1Z7ajbO23+E9rDLCz/V/WCTxRJcTKdP0yaPDEdNT6tVRps0+E3yY318jcf2DPvfGb&#10;Wx8+z5trU1G+2cdlcelS2Zj3BJVvWJk87mw7KuMhKePxAFmuDxaoXpY+XunqJCCVbtLr9WHFyDu7&#10;Dggn/EewBdkraXZHHwn/AOON1nzYAG/tPQyL/Min+Ho7OVJGMyNjY/Y1lv8AX+2l/wB692z/AMxS&#10;qWg3hgKSkVFkbZWLnkYmW4jGY3gFEiK5heNGj4OhWBJ9VrD2G+UZTJt1wWOfHb/An+Y9C/m2i3kQ&#10;9YlP/Gj0HnUzyS7crZJW1sc1Kob8lRQYz/eyT7p03ZXD/LpBJZTKzkkEhRJFLaMtawUlDa/19irB&#10;IHQQkNRQcehS9gVmqiN2aR5QVEnjAjRmJVp5HGo/tlAVJ50sDewP0Puj4VqcR/n6RvUA1697QspY&#10;zVkCyPJTy6CYgXAaenmqEgl8RPLKsrAHkjUf6n2mLMpovDpMT8R8qde9q7aDeHF3skMQlkmkYeQs&#10;Y0MR8ZB9AjuCWtclgPyvtStQhxnpRAaIPXr3tW18SKZpEQskKSVET1RfVV1K4hCkcX28kaRqKqQW&#10;Dft2SzXJsahya46dFCc8Ove4sS1NSkryQzBpMzJKGahkWGYvVidWiZYoldEFSGLAEKOCQPfkrWnn&#10;XqikmtfXr3sYuj2am7b69qLs0dNu3AOpU2Mjffwvw4IKooVhb6f7D2zuQDbdfL6xOP8AjDD/AC9G&#10;21VXc7AjiJkP7GHXFxdSP8PewJQ5dquoLG1/6Wt9Q34/1z7DXLcQjUAf6sdShvF54jt6V/y9MdfC&#10;BGQPoAv1J/1S/X2pZGsgP9bX4H59jdEWSgNa9BWR9dacek7bSTa/1Ptv18n/AFVhfjjn6f7f2p8B&#10;KV1Y6fDhVIX4epKu1r/g2+pJ+t/9b346j/rH6e00oMZND9nTYlIPWRbE6ub/AJH4+lvfrW/3349q&#10;ISSlT69Nlia164v9R/rf8SfcGpNwf99/Qe3QMj7eqdZ4lNgf9f8A3n/kfsB+2pCMRU2/45S/9CH2&#10;cQAMoHQf3rKqPOnT/Q/pb/X/AOIHuo7f12y9X/jID/sPdbsUlLDhTqO7lSWenU/2G7R3uxHP+9f4&#10;+0rZ4cemR/Lr3vGqAE3A/FjYe6ACoIrXrdB6de95gCv+F/8Afc+3B02/Ede9yoifzxYg/wC+/wBt&#10;7105172+0TXcD/Ecf7b/AHr3ZaVNfPr3XvdjXxf0ispD+TJqPH48cf8AxX2aW2So69qGg9Q8gL0V&#10;SP8Am03/ABHu4Xacv+QQ/S2hbf1/FvYgj+EdIJK6uiV79py2SqSBe0p5/wBcN7EmiYMVP++5Nvai&#10;LiemzwPQG5iIgEW/LC5/1hx/X2rqQ8D8jn2pSuoU49NSEU6B3PRAmT/X/P8Ar/4f6/tQUxHA/wAf&#10;97HHtUyNp1U6TDz6CLLJpYj+wQTf6m9+Bb3P/Sf9t/xB9+GQOvYI6Sbr6mABtc++2bV9fx/re98F&#10;brccdT11GhDcA8/1/wBj/rf194Gi1sLcX+vA4FvbS/EacetyigYdO8Nb9slnsAEsL3P4/wCKe4uX&#10;pTFQyvcsNJJP4/T/AMQPaa5bBJ4dIID30869KbYWWWu3JSU6sLuzxgC45Y2HH9Tf/Yeyeb5yhirZ&#10;Y/wh54/2pr/72PZVC5EjkcMf5ejB4gE1eZ6ti63xET4qklAOq0ZHFrftgf04FwfZdszlCaonjg3v&#10;b6er+v8Aj7emII6RJ8YoOh9oaVUiINwdI+h/wsPx7EPaWbIWK7AALwSD9QRf363IDdO3BLKKdI7c&#10;+HSpiZrEseTz/tJ/wve3s0uzMykyKokViqkEAX5sD+fZkJAFAHSHQ3p0SjtjapEsjmNghIP4H9fr&#10;x7gb2raiRVijuSRbi5+rH8e3fG7SPl15YqODTNenPqPDUFJB9xJEAQ36mIFz4rEkWv8AX6e23aOE&#10;kLieRW1ExnkD+yWYnkfX1eyJyWeQ04dCKAjwwPPp+7J3XBTwGlgkQXDDSpJ5F1/r+R7Gymj8carb&#10;gLb/AGNz7W27FkFetscgedeib5qq+4q5nJ/U+q/PII4/3n3I9qerniemD32Pej00/HrKn0/2P/ED&#10;33H+r/ff1HvfV24HrDMAb34+n+9fT3MX9Nv9b34+XTI4DpomAUE3N7f1PP8AyMe5Kiw96Pp17pmm&#10;fUT/AFBtb/Ae8imxH+PH/E/8R7917pskUkE/4W/33+39yAfx+Dx/vPvY49eJwem6VL3IvqF/z9f9&#10;ifcgED/H24uanpPpNT00zJqvf+pP+wP+9++X0+n0/r71kcOq0z1DMIt/yP8A437kRNz/ALb24jkV&#10;1cOqlKgj16ZK+Hjj6gG/++4/Ht2gcCxH1t/Qf1/PtTG6tWnHpK8SkEdBznae6OQPyb/4ce3qJ/R/&#10;hYf0v/yL2rT4ekmkjoHshSj7m1v7R/3u/wCL+8Ujcm/5/HvRbjTpxR2g9T6GiGkX/wB9yfz/AIX9&#10;x3kIH+H4491BJ4nq1RXh0/x0Y+tj+Qef9b+vvAWv711vpyjpwluSCD/X6j3gb6/T6290JyR59X00&#10;AqOlBTABAAfwf9e5N/eNxx+PdDgH16sozWnThCjaxb888fX6j3DlNhx/vI/1/bbsKjp5Sa9KekjJ&#10;a5HHP+H9B+fcGR7D3oGv2dPBSSB5dKmkgvYf4/8AEj/D3EZr3P8Avr+6P6Vz1fw9OB0pKeCwUHg8&#10;fn/ff19t1UCVY/kXIH+w4v7qpCkE8K/4eqHgR0rMOqrLGCeQVt/jZv8AivssfaFNriJte/kv9OD7&#10;EVkwY9R9zDOFjYVyD1Zh0FMREgJ+niuf+QT/ALzx7LzRJ9vKSONL3N7D+v0H59iKGiofn1Ce7z+L&#10;K9T0bwKJIU5/1X/Ef8U9qIZMgW1Di/1H+w9qFmoAOg00OskgdYWpVI/x/wB9/UW9xanIrpJLqPr/&#10;AL17TSyDzOejC1gINdJ67WC1lF+P99+AfeGjz1NTuNUi2vaxuLe2FukDA6gOlsls8iGqmnXUtGZE&#10;Isf99/sB7EnFbgp5UAR0JsPpc86f6H2cQXKOKhsdEM9lIGoUPSTr8UQTdTySfrxy31B9rzC1qzyg&#10;MRYkWNv9b/HgezG3mYV0dILi2dEyvSEztJ4IiVViRe/9LC5v7FGijQRozEAA/X68/wCw9uT5hZzx&#10;6rZMzSBSM9ALuGZjJKBdiR9FNz9Dz/re3b79ILhSp4uP8R7CF9KFQkcepH2OyklZCVNB0EOUxL1z&#10;3kjYJyDcf1Bt9fxew9sWWyEkkRNxbj/jXsE3JHikDzFf8PUy7RbCMJqHb1J2xgqallW8Wtl1ciwt&#10;/h/j7T1DkTGzB3AGofW5/J49mljcNHEppno9ZAwNR0o9wYCKqQCOO2lGU6TfUSOAfT7U0WWQ/R1P&#10;9BY/W/8AtvZuu4DHr0na2BBFOgtq9nuCAIj/ALG3/FPc2PJccG5v/wAU4HP09qV3BSMHpo2i+nTF&#10;LtJgx/ZZgODYAj/eh7yivI+hH+v/AMR9fb63+oUYivSc2Y8lz1EbaqqxvE3KlfoCL/7b/D3lWva1&#10;tX++v/tvdheehHVDZnI0dRjtZNXMZA/1hccf6x99pXvewYD6XuL/AO9n376v+LHTMloFHchH5ddP&#10;tqNEPpa1+eP+ND27U2TKDmx/Fh/yP2oS71cCOkb2icUavSNym1A7XUMfoLX/AMD/AIe3RcorAXA5&#10;H0t/sLX59vCcV7j021m2e/8AL/Z6SUu0mRrhW/JsD/gP6D/H3lSuibgqPxb3bxYyePTbWjgV6gy4&#10;Grjuy6l06rC4N/8AinvN5KeQepR/vHu2pDgnHTOiVcgdRhS5KE2R3FufyBf8cXHuNLT0cgtYcf6w&#10;J/3j+vujRxtWuR04ks6GlOnOjyeapCSsj/TgXYj63ta49slXgKCqBDoef8F/4p7SvYWzVAWlelcW&#10;4XMTVLV6XeH7H3FinQxsw08/2rcW/o3I9pKr64w9SSTTrz9fT/vP0+vtHJsNm5PZQ+vRgm+3KjPQ&#10;q4r5F7lo7D7iQaSfq3HHBH19pWq6bwspJWnFzf8Asj/eOPZZNyrbyFqcB0ui5kmUAMRToQ8d8rMx&#10;Hp+4eM2IuXD3IB5LENbgf0H09pjIdIUDqwSAi5P0C/8AEfT2VTcnpQsoJPy6WxcygN8a9CFiPlWs&#10;zJ5ZoLWGoRtILc358n1/2HsOMh8f4XfUsbHk/VV/3i/snn5UkGRn5dGkfMaDBAHz6FfF/JXBVEdp&#10;poFJF7q7ar/69mFrn+ntM13x9XTcU7FrcEBPr+Db+vsrl5ZnAxEadL4N/QnL9Kig7825VuENTTgk&#10;2Bd31XJAH0VRx7DLPfH6YLIyU82oaiDpU88fTn2UzbHKhP6bU6Mo92jcDvGk9CBjeztvV+gLW012&#10;te0lravp9b+wG3Z0NuD1ikp5mIvayW5sf6H2jeyljFChp0ZRXMbgUcdLCl3BiasAw10DXH0D/Q/k&#10;cqB7DKn6r3vijL/ktUtrgf0t+fz7L2icMQB0pop8+nJammflZ4ST/ta3/wBte/tkNBvDH5CNHgqF&#10;Adf7BP8AUfg/T3p1kAqVx1qlRSvb1muLA/UH6WBP+9ezk9LRbhEtI9SsgUtTmzL+A1zzf8e2gcki&#10;tR07GI8qxNOkrux6X+FVazsp1wSKFbjkWuASOPdn+w6uZKWESGxIQi9weL349qIWJPTN1DG69hr1&#10;Uf37h6KprKloR6GeRtIIPpOpT/rXZfY/YPLtD4rt9Pqf9j/r+zBGLI0bHiOihU/U0vheqou6OoaH&#10;PRVjCl1FmFrgP6ih0WsAQLj6+x62tnoJEEUxXTL/AF+ltNr/AOBv7xp96Pb871azzwqxdVJxxpqr&#10;1J3JfMMljKqOQBWn8ui+9Db2y3RG+qRZf8loPuWLs6sFUtIyLotfggAXt7U32mPv9Vt919x+P0aL&#10;X/2/vAn/AFt9w16NL1+v8P8APRq/wdT/AP1ri0/2w/3Fr+der0P9m5w/2Xl+9p/+ZUfxO/mb/gb/&#10;AB/7TX+j6W4t7//UO56gOT/vv9t74gl0xQdZ7BlHHJ63qbH+h/23vtWv/r+9kUFet0PmMdde+X09&#10;6611733e304/3n/e/eiOvD7euiAfr74j3vy68Ou/fIGxv/t/9b36h40631xKg3/r/vX9OPeTyX4A&#10;tf8A1/8AjfvY8+tq2mtRXriUsD+Txb34Xv8A778/7D3tnXT5dOUVxgZ67ETG31+l/p/xU++YFzzx&#10;/rm3tM84XCjPVQpBI+XXMQE83H15BsD/AL37708/X8+9GbtqOPXvCPrnrsQi5v8ATi31/wCK+8np&#10;X8c2+tzb/e/aUsWJJ6cooWmK9ZgNIsP8Px/T3x1Dm44P9Tb3YITk9bp8+u/ffkZf0j/if+I978Ou&#10;T1rQDx69761E8/15P+x593CgUx1bhjrjpX+n+8n32GsDx/sb+7dbDEcD10UH44/3n/iffIEkXv8A&#10;8b/1vej5dXDE+fWL30b2uSCODbm/144HPHvfVSzVOeuSi5AP++498dR5H9fr+P8AkXtsqK/D1UU9&#10;Osmhf6f7yf8AivvkOAT+f99+Pbgp1urA9YrE/QE++Dt6G/1jcn+g/V9RYXHvw6sVQjUT3Y67VSWQ&#10;EGxdAeD9CwB/3j3odd4TCp7r7amtzJ2BuQs1+G/3K1IY8cfj3215KovKnL6hcC0j/wCODrC3f3Db&#10;1uZbJ8Zv8PQmJ+lf+Cr/AL0PZ+v5LEayfzLfjaCLhKzsSQjk/o6o3w345+vuQ+VQf60ctqeP10Of&#10;9uOsMvv0P4X3WPdRhx8KzH7dwtR/Ph0BHygcp0B2oQeTtaoQf4mSopo9I+vLarD/ABPv6DA+nvM0&#10;cB182oNQD1r8m1zYWF+Bz9Px9f8AD373vrfXXvse9daatMde9+9768K0FePXvfv+Ke/daJOoU4de&#10;vb6++Qvzf+nuhp209evECh6xEjXcnjjm/A5HJ/FveiN/P6qfuP5h+6IgeaLrLrGmPN7B8G9bpt+P&#10;+BbH+vPvEX3BY/175uqD/uRAB9n0VoT/ADPX0Lf3c0Yh+7FsUhXuk3S/avy8cx/8+9XvfDCn+3+O&#10;ewPqGn/vDUv9eXl3RmdTf0s+j/W/p7pWHP0P+9ewiCfIdZ1AevRp/fvfuvACvcvXve6z/wAJyqBY&#10;vhl2PXhbPW/IHcsRcAgsKTZOwVClh9dK1DWH4ufcveycbfvfnST8Bt7ADA4q96SK0rwYUFcVJABY&#10;k8J/7z67eT3w5StNZ0RctRMBXgZLu7B/bpBPrT5dVL/zI6lTuTrGkDDXFhM7UsCwuFqMhQU4Gk8g&#10;SeA/6+k/097AzRRuul0V1I0lXUOpBvcFWuvN+f6+8gJ7eC6iMFzCkkJ4qwDA/aDUH8+ubKyOhDI5&#10;B+WP8HVbVNX11G4ko62qpJALB6Wolp3A/oGhdD7DncnTPUG8ldN3dVdcbpWQWkXcWyNs5oOPrZv4&#10;ljKm4v7IZ+TuUbk6rjlfbnelKm2hLAfJtFR+R6FW18+887Hp/cvOe7WdOHg3dxFT/eJF6W+L7c7T&#10;wpX+Edk76x2j6LSbszkKD6AgxpXBCLD6EW9l83N/Lt+Cu7vK2c+JvREkkwfXNjuvMBgZzrN2IqMB&#10;SY2dCTzdWBB+nsol9suSJlKHZNKHySa4jGflHKtB8h1JW0/ee+8NsukWHvJzBQUxLdyTjHqJzICP&#10;kRSmOGOhDxfys+QuJZWg7R3DVBNJVMkmOy+rSbhXbJUNXKwY/XnVb/Yey071/klfy5N4QzpB0VNs&#10;6omVwK/ZW99642WAmwVoaKuzmTxSFDyo+2K/W4PsL3/sry9cyiSw3jdLOMcEjeCRPzNzbzyED08R&#10;SanPCkrcvff4+9DsbxGX3AS/hUjsurS1ZTSuC0MUMpr595PpTzFLC/P7vfCKFyT7T3VpCFlyWBFH&#10;MbFzpWbEV+JQlr2YleLC1ublD3f/AMJwfijlZZp9odud17SJYyQ09ZNtXc1LGAOI1jk29iaqRS39&#10;Zwf9h7KZ/ZabRpt+aWD1wWtlY/npmjXAzgAngKE9Tdsv96B7v2q03vknl+8YcSguYCfsHjS8eFSD&#10;StcU6ErF/wAyndiLGc11jt6p9KmT+G5vI0DXI9QRJ4cuoYH8amH+J+vu/wD2phKbaG0du7ZSpM9L&#10;tjb+JwcVVUBIHnpsNjqehjnmUEJGXip7tawH+t7mDa7SDl3l+wsZrhfpbGzSMyNRAVhjCmRtTUQE&#10;KWNWoorU0FeucG7bi+871uW6yRaZbu6kmKrU0MshcqK1JpqoKip9Oq99z5aq3xvLPZyHGFavdm4c&#10;hlI8TFKasifN5KWeOhE2j99mlqhHcIAWNgo+nv56380n5dZ75d/LXsPcBzMlb1v1/nMv1/1PjYqr&#10;zYql2tgK96CbOUcaWjM+8MlRPkpZDd2E0aXKRRgYj73vEvMO8X+9TyuxleqBif04lJ8KNRjSFQ1Y&#10;AANI0jmpck/Sd9032Y272U9muVNpWzVOab+1ivNxk0gSNdTKJDE5qT/iysIEwo0pUKCzFthboHq3&#10;G9R9Y7a2pTUUMGVWgpq/c9WsKJNkdy1lOkmTqJpBeSUQMwgiLHiCJBYc+65Df/E/1+pJ/wBj9fZX&#10;wp1kuONfPoaffVrXv/r3/wALe9ZrRetNSmeA6975qrSMscaM7uwRVUFmLk6QoVQSWJFrfW/uykHV&#10;Q8OPy62poC1cddXF7XF/6XF/rb/e/Zu9g/AD5tdn4ymzOyfi53Vl8NWxR1NBmJNh5vF4zIU0oLQ1&#10;FDkMvBj6Otp5FF1eNyCP6+1NpY31+hlsNuvLiP1gglmX/eokdR+ZH7eob5h+8P7E8p3k1lzD7u7B&#10;b36EhoTeQvIjDBDJEzOpqKEMMHjwPQe5/tnq/a1RJR7j7G2Pgq2JmV6PKbpwlJWKVfQwainro6oM&#10;rcEaeD9fp7hdgfBD5m9WUE+U378Yu79v4qljknqsxL17uGvxFNDBqaaSfLYrH12OpolUElpZFXSL&#10;g/n3S5stwsVDbhtt1bL5GeGSAU+RkVK/b09y37++yXNs6WvLnuxy/d3z00wrfW4lJOKLG7I5+wAn&#10;y6z4DtHrTdMy022+wdlZ6qfSRSYnc+Fr6v1AWH2lNWyVAJ/xW/sp8qvG7o6skkesFHUqyOpsQysA&#10;QwI5B/PtoIajzr1LwBoGU1U+nS7uP6j62+v5/p/r+/X4F/qR/sT79TJpw61Qk/Prv30TfjSf8bi4&#10;P+BH0I/wP4PuwCniB/n+R9R8jjrxUcG4fy66Kg/Ufgj6n6H6j3s9fyJ/5lWT29ubG/C/vHdNfkNu&#10;bnlpqLoDcOcrWni2vm4knQ9ZS1FVqlhw24gqnEKZNFNXKKaMaamNYpK9uebZdj3G32i9nc7PdOEX&#10;U4K28tZKFQQaRzsQsgUKBLolpSSeTrlV/eCfdbtN42i798uQNphi3izR5N4iiTSbmEmv11FNGntw&#10;T9QxUGS3HiSEvCWlrg+dPxsp93bbrO3doUFJTbo2tQz1e7aakpvHVbnwcEcAlyLGGLxTZTb0EbTE&#10;yeqWkVxrJjjjO3ehuim5PpHJABPH1IHpDf1txf6e8mBWg1ceuLp4n0/1fb/hPVMDArfUum3BHNgf&#10;oeSASL/S9r/0HvpzZW/wViP9cAn/AIj23K2mORgaEKT+wHqvHB4dZ6DnI0SjnXU0y2HJb/KI7gfm&#10;9j7+VhuRi+48/KTcyZjJSf8AUyrkb/YkW594PQUEFsAOEa/8dH+Xr68rLss7NRj9GP8AboFf8PW1&#10;x7Yxa3+P9bm/+3/p/h7dOeJr0pLBh3CppTOf8PXvfIX03GoGxvYkXP8ArC17j/ePfjwIoKHrYpSh&#10;OP2dcSqk3I545/1r2H+tz9PeSCpqKSVZ6WeWmnW2mankaGYaf02ljKyDT+OePemCsukgafSnTcip&#10;IhR0Ur6EA9d6R/r/AOuSfwB/X62HsZtrfJX5GbH8Q2b373TtEQm8Sba7S3xgkQ2AOmPGZ2lQXUD8&#10;fT3uD/F1pb/pite3tz64pn58egRu3tj7a7+H/fvt7sd6W4+PYWs1ft8SJuk7ldnbRzocZva23cwJ&#10;BaRcrhcbkFkHHEgq6aYOOPob+zIbW/ml/wAwvZxi/g3y17dqfDoK/wB6c1S75DCNrhZBveh3CJv8&#10;Q2rV+b+zmDmLmG3LtHzBfVYUzcTMMcKBnIX/AGtOo03X7p/3bt61m+9ndkjJrX6eH6SteP8AuK0P&#10;+x5dBnlvjT8fc1c13TXXIZiS0lBtXE4iZmb6uZ8TTUMxf/atV/Zzeqv+FBvz42LIkW95urO5KEC0&#10;rbv2LT7eyhS4Znp67rzI7Poo5yBZfLSTKPyD9PZvt3uBzhtswkG9vcW6oQIpoomQk0oxdEinLDy1&#10;TaaVqDikI83f3cn3ceYfE/ccO7bHOTxtbuSaOtDxS+W6YrWlaSA+hGegU3b/AC/fjXuajMOO2xl9&#10;lVjnUcltPP5RJgQrAAUG4ptwYhY9TAkCnDm3DDm9y/xB/wCFBPQfd24cfsX5B7SHxx3DkITHRbyq&#10;txjcnVtbkvNBDFRV+YlxOJymz3rBOXjkrYZqCNYn81ZGSgaR9i93ILieK232zW3VjTxk1NGD5a00&#10;l4wfh1BpADRm0rqK4Qe9H93D7h8jbZc8w+2m8f1o22MgvarD9PfolGJaOMySR3QTTkRusx1II4ZD&#10;roR3uT+W3vPaWLqs91TuCXsGCl0vLtevoqfF7lFMl2qJqCqjqWxuZmRUuIglNK4bTGkj2B2A6Kup&#10;a6mgraSrgq6Orp4qqkqqeaKamqaadPLFUU08LNFPTzRMGR1ZgUIN+fcxQTxXEUc8UitEyggqQVZS&#10;KhgRUEMCCDWnXOK4gmt55YZoHjnRirIwIKsCVIIPcDUfC2R5mtQK1KulqKKeopaumnpKqjnelq6e&#10;qhlp56aqjbxSU88UypJFIsiH0uquDdSAQfc3290xwwePUb3737r3Xv8AH8e+wPyfeierBSOJ6xSO&#10;oH4J/Fj9PfL37q3UUkn6/wCw99EX4/rx79wz14YIpx66uRyPqOR/rj3qg/8ACm97TfC1C1rw/Igh&#10;TYXu/R4+n55v7x893iDu+0r6WxP5mQg/yA66+f3VYPg++bEf6Js3+Dcz/h6uU/lUqRhu7HNrNltj&#10;Bf6hVpN1aQT+eD71m+jHB7u6dX8HtPr7/Y23ZiT/AL2PcNXpP0l2P+FSf8cbrsDttDuNgDw8ZP8A&#10;jw6tby/GJyZ/Ix9aQf6EU0vu0P8AmWxmXfmAqBX0sBp9iYSllSWKseWnOQz27pKSplMFM8TU80tE&#10;6LpfyhlaylfqHuU0Vdtei8Z2r+xehXzaT9da14/Tj9upug+6mAG3K0DgfxufT/ioocWCR/UA+6bc&#10;/U1HmnjqP8040o6sJIn0RRaydSiSMiSQgq4U/Q2sR7FWK18+ggxp0KXsLMrMWRw8iu2pCNaFGDMa&#10;dXAbyi5Zl+tvxa359p5MtXpHIDWobtPXvaSr10S1V2BP1Vl1Le5JYAnltEhN7XF+PbR8j5dMN6eX&#10;Xvay2isD4604RIpJGhZjZB9VkYsgCkelySwIsD+bj2oU1QgGh6fh+GnXvaulETCWZaSOZ2miCNTy&#10;RCLxSeYLy3q/ygFdKkBlj03sdR91UHiMD/D0ooKVPXvbS09WGyFNoro/9ydJaGKRYqXwV1I+qR1e&#10;Od54QXVdfmU3YB9Zvp8Sa449NjBIoePXvYxdI05n7Z6+pEVWB3Zt2ElnUIrDIICxdSoYCIkC/wCb&#10;D2nvwU2+9Zj/AKE3+D/NXoz2xWG42FDkzIP+NDrpjZST/T3sFUmMFFOVAAtYfQg8cD6/T2GeWZxM&#10;imtaj/JXqSt6i8KUrXzP+HpkrpNUZA/oPpz+QRfj2o5SBwfwBz+Pp7kKE/p16DR4n7ek8ACxB/x/&#10;3v23lrN9L3sP8Rbgf0Pu+kkYNKdXpqBzw6y/QW/H/FPeS5I/3r/Dn3p41cZGemx5V65K2n/iR74M&#10;GtwbN/X/AI0ePe0XQNPW+vX1PzwLD/or88e4M6nm9x7vwK/b17qVGRawI+vHP+A9gP22v+4ip458&#10;Un9f9Q3s6tqAL6dB7eOnyg/Q3+w/3pfdSm/f+LxVgfTyD/evdbviPs/z9R9cfER59OHtAuB9fz+f&#10;9b2j6Y697waQSCLf7D8+/de6977IH59+60QDx6977B/of8eD/T37rfXvbhRy2mUfS/P+xvx/r+/D&#10;j17r3uxL4w1wFbRAsCSwvyBzpUH/AGPA9mtqe4dM6jkE46jVa6qadeeY2Fh+fdw+0pr0MP1N44j/&#10;ALf8/wC8ez2Fh8Pn0ldgWp0UzfNNprpieSWk1C1uQGtf+ht7FXHPfR/rD/eT7VISCB1U+fRfs7F/&#10;nLW+rG30/s/8a9rWkf0rb/G/+w9q4gS3GnTEg7egRz0ZUycE8/0P+F/b9A1rEC1v9c+zaICh8+k4&#10;4U6CfMLqYnlfSeCP8T/Xn8e3RSGS/Gq3+x/P4/1vaecBSQPPrQqCf4ekg0dnNz+fpb/ilvfa/m/t&#10;ISaU8un4/PrJGi8m30t/xPvBJNoa9xYX/pyPelNOHWpB2k+fU+ChWrDAjkggX+nPAtzb8e2bcOXj&#10;GPlTUOVI/UAOQR/tvaa7U6CfOnRdDQSknoSurtjzJuWkqihIWVCCI2IUagfr9AfZLN73mqJ359R5&#10;4PA1Hk2+lwB7Jq6TqPRoQZI8Hq17r9UpsZSQnT6UUH6Cx0/SxJ59l+qKWWevCNcjXY3U2sGP9APf&#10;jcK3lnqiW59M9DCkirGxuCALkAgngcf48e3/ACFWMBRpLcIOfoSPTb/G5tf29FKFqzcOqtbMSATj&#10;qBFGtezBl1KLX/pa9hyLfX2KfU++hW1CI8wIIbkvxcaQP1W592W6DMFHn1bwFAOkDoJe2NmpV4me&#10;ogjF1UH0KzEWBv8ARj7NQMfTZQxyHSeF+ov9QD9f8fZljQBXy6TGOjj06JUc9X7Y89OVlRFklsRf&#10;nSxUMFZWHNvp9B7V1Fi4qOFQijhRzpN/oOPr/h7QTU7hjPS2AMT8ugize7Z8zWuHkkJDH9RH1LNc&#10;8AAA8e5dwCQOP8Paq3K6OFOlDJRiTw6T0ys/rJ1auCBY2/pe3Iv77/4n2oqAKk463WvUNlNzYG3+&#10;x9+5H9R/sPfgQcg9aIBOePXQJHA4984/1f7D/iR7315uB6xyk6Sfz/xo+5ifp9+Pl0z5DppnFxYc&#10;m345/B9yVII/pb3o+vXumWZbOeCL2/r9ffL37r3UIj8EH/WPHvKrX+vv3l17qNKigi3F/qfr/X+p&#10;95kJ/J492DEVp1VgWFRx6bZ0AB/Nzx/sB/tveXWfwD/vf/Ee3Kj16ZofTqF4739Nv9hb3mjNrgnn&#10;jn/ff6/v2Dw610yV8VtRHPBsBzfgEce3aE/p5/pf35CQw6TkZYHpCZZAEe6/k3v/ALD+vt3jPo/p&#10;xf2sEpAApjpMyjVToKK6BWqB9B6zb/b/AEt/xT3hkcfT/YA3/r/re6M5JrXpxUFBnp0oaK9uCeB9&#10;B/ifxf3gLL/Uf717oWbyPTmkHFOn5KNtP0t/r3H/ABPvo2/BH+3/AB72szeteqMg4DB65Gka34/2&#10;A5/3jn3jNif9692MuCfPq5XgDnqXFAV5uSAb2/r+be40z2+n1F/bXis3VlSpxw6UNFTMSGB+oHHH&#10;HP5/I9t8j3/PH+v/ALx7bOTU8en6D06VlHTgEWHH5P8AT8f6/uG/05/r/wAR78X0YHTiJmvl0pqa&#10;IAi1v8fz+f8AXPPuOxFrfU/j/D+vugcZOnp09PUUZsCCL2Fv99z7gVTgKf8AW+pP+Fvdga09Kj/C&#10;OmXGfl0o8NA0k6A3uGH4t/a/3n2W3sqoiWP1sAfV+ePZ/YllVicNXH2E/wCbqKOaS2mTSfxHqyvo&#10;SjlEKGz/AO6TfSSNIW1/z6QT7Kxkc9RUrP8Aux3Jb+2gPFhf6+xD9REqUJFR8+ofmsp5ZmNTQ/Lo&#10;5EEH7SqQbre/B/J/2H9PaSqd50qNZZF/P9tAP9vbj2wbxOFR+3pZb7TJjtJ/LqR4Da34/wBYf8Sf&#10;aby++0jg1I635+jFvxxyBb2knudQ446OLXaW8StKHrKkIUD6X/PH/G/6ewjyPZVWlQwSZ7auAsj/&#10;APFPZHNc0kOehLb7MGTIBPWTSv8AT2vdo9p1asiSuzKSQbytfj9PDC309mdjfEFRU9JL3ZIiNOgA&#10;/n1gmpYplIZRe1gfpYX/AMLX9ma2x2EpEchkYiyE3dRY2B54+nsZW1yCqmtMdBG92cGoABPy6SWV&#10;2+tUpQKADfggng3+nquQf979i5F2lClOqiQfp/sy2N/8SR7UXN2FiYHHTG38vVnjanA/PoLcj1oa&#10;iZnCKAfyFa30ta4Yfj3Ix2/xX1BAkvcf6snj/X/T7A+4XBd1pwHUtbPtkcKatIx0l8z1olLRk6UD&#10;c3OlrgWJBPr45t7UeX3GIaNpCwFlBXlePpc8jkeyiSNG7yxVvs6GdnGoGF6Qm39nPJkBHpOo67cN&#10;z9foL2+g/HsvOd7chxE8qtOF0s30kt+n6/Ufj2lkuRGDQ46PEtQwBp0YLHdZ0c1OpqI4r/1Mbc3H&#10;0PqHAv7T0PyJoIyBJVqBexLTC31/oBc+037xalQ/+Dp42SfKnUifqPDyn/Nwfn/dbC3/AFkHtV43&#10;5CYaoZU+8g5B+tQF544AJv8AT3Zd0oKF/wDB1VtvUio49Jyt6RopATC0aHi2mMn6X/HksfYs4XtD&#10;GZIKI6mJif8Am4D/AEtax+p9rY78EVNekb2LJU0qOg1zfTNVSBmhiDLe1vFJ/RjfVcni3tZxbto3&#10;H+ejA4/t2P1/xNvahb6LJ1tX/V59JjbtQmvQe1PW2QjNhSMdJP0ilJNvwBcm/wDh7dKfP00pBSRG&#10;4H+7Bf8A3g3Ptxb9WOnNft6o0B0nz6T9fsivgjYtSkAHkGNwRYf61/bzDlEPKkW/4Pf/AGPt5L3F&#10;Q1Ok5t14aRX7KdJKq2o+o6oW4A4KMP8Ae/8AX9zUyRP0NrW/P++Ht9dw4Vkz1VrNDmmOmSbawsf2&#10;h+f7J/4rfn3KjyJuLt/vIH/Ee1CX68WNT9vTRs461Cf4emap2mCrHxgfX+wf6+5qZLi5v/r3P++/&#10;Ht5dxBoquAPy6YayB4Ur0n5tpEkkR35/CH6WP+v7yjI3t6vpze//ACIe1K36GucdNNYtk/5uoT7T&#10;I4ERP4NkY/8AGveQZO3Gsf8AJQP+2v7e+tQgEMP29MNYg/EpP7f8nUd9pE8eO34PoIP+8e8q5RuP&#10;UG5HGoD/AHq3uy3ecdNmyDCgjI/b1Gk2miqw8ABv9dJ+v0Nvz7lRZME+oD8cXuD/AK3+v7UfVpwL&#10;gH7R0nezAyG6Z6rar29KkG/4U8fj/bj3I+/ibgjTf+g/3u1/d/qBStcdNfStWq0/YOm4bdq4mJ1u&#10;wFrAqTb+tr3/AD7xmanY2bQ3+DAW/wB696MqMcoOvGCUfjI6z/Z5KFSYzIn9CryIf9uCCL/095ft&#10;6KTkpFz+Agb/AHke6sluwo5p8vLrxadeGqnUX+IZ+mPpqKr6m48rn/XuOeLe4suExtQQDHFcn8xh&#10;vqefrce0z2sElQqhh9nSiG7uVPxMB07wb83Fjo2ZamqUxgEASAHgN/tBJAPtQ4jrPCZTiSip5NVy&#10;C1PGQR9P9f2Hty2eAklVAr5Z/wA/Rxbb1NBTUx0j/VXoBu1/mhu/rOBpUyVWixajcVssS6VBYBvQ&#10;UBCgGw49qGs+PW26mnJOLo9R+h+1QHkH/Hnn2DLjZFNwAlAKVI+Xr0KLbmMui1qR+XRYcH/OgzGM&#10;yi0FfXznxuUk15VRzdeeY1NwD9PYOZz4rYCapaRcbDcEHmmjFufqPQL/AOPt4ct+JHVnofsr0bRb&#10;1GyAk5+3o8GxP5wu38hjojW1qM5H6myMJudN/wDUHSB/sPbvg/j5Q4cK0NLGjRhdIWnA+n9CCP8A&#10;ePaGbYVgDDiemJN87wo4V6kZ/wDml7b3Cwpo8pCqyF00fxGI8uebjm/0+luPa0/us+IQARldAsPQ&#10;Ra3+tx9fYaltWt5CK449G9hfCY8a16ZMd3zhuxZNcdZFL5SACJ4nFm9VuTf+37zU9S0DKtzxf/D/&#10;AB/PvSuNVNQ6VTwiRWdR+pX/AFY66zOFhykMjxqpDWcEHULi4BupII/3j2vsDnTCyqWPB4uwFha/&#10;+9j368tre9iaORRpK0Pn1bvgKuhOPTom3a/UZq1aro6YCeMyOrKkpYWlLDnUbcfT2uP7yt/x1b/q&#10;Z/Z/4pf2Cf8AW+2rVr8KOvjeL8Hnp0/tp0afv67pTW/9np/1Y6CX+Gbr8Hh82Q0/wD+A6bz/AOa/&#10;iH33i+l7eb1W+v8AsOPf/9U7WvVe3+HviDHFTLHrPmOKmW63rGYEWHN/fCx45/3j/ePr7fIBFKdP&#10;kA4p1j98w4HH/E+22AU/I8OmihLY4de98tQ/rb/Yf8b9ttUU60yFaUNeuYQn63H+w993BF/x/wAa&#10;9pZJXPavD16b65BLfXn/AGHvkLc2P+2908WSgWuR17j9vXYVbk2HP+HvsWBuP99/vPv3iSDietkE&#10;cR13Yf0H+2Hvov8A4km5/P09uAFqHVX16eQVFeAA67H9DwfwP8P6/wCHvnrPH+wP+8f63thuPTTE&#10;6jnr3vvyH8i/+x+nvQNK9aDMPPr3vryi9yL2B4v/AEB/NvdgGNRTB6cGo07eve/CRW/xuL2v/wAT&#10;7eFQBXp4KTxx173mVtXvXW2XTTPXvfZ/wNvfuq9e9+9+611731yPzx+P8Pe/y68MddaRck83t+Pp&#10;b33z+Tf3rrfXrD+g/wBt79bm/wDhb37rXXfvjq4vf/YH/kfvdB061TSnXQAH094Z2/ZlN7ftS/8A&#10;QjC/9ePd46FwBnrRQ1Pp1zX9S/4MD/ySb/7zb3oX9syNN2z2hJf9e+tztqvf65ap4/2Hvtxykujl&#10;jYVpwtY/+OjrCnfM7xuJ9Zm/48ehET9IH9Lr/wAkkrf/AGNvdjn8kiHy/wAy748D8onZ8mq36RF1&#10;Nvhr2/NvY+5RBPNPLTE/8TYv+PdYWffzbT91X3ONaV+gH7dytB0AHypfR8fezz/XAwr/AMlZXHr/&#10;AMT7+gSPp7zMHAdfOB9nDqgE/X63txe1r6ePp/sPfve+vdde/e/de6977t70TQdULUalOvHgE/09&#10;96f8fdNfy6tXrEzXS9vof96Hvle3+xv/ALwCf+I91BIqQOtccdRZJCFPFm4Nr3uPrb6X596En896&#10;r+5/mP8AaqcgUW0eq6W972/34WDlNuBYfu3t/tf+HOIHPNytzzpzTKq/8SUHHzSCCE/zQn86eVev&#10;oq/u9IBF91nkl6V13e5H9l9OK/lTrYA+I8Pi+OvWQ+hkxmTnI/p59xZibTe/OkPa/wCfdO3A+n59&#10;hta5qOs2tIoK56Mf78Dbm/1+g914HqhNTWnXve4l/IN+RfQHW3xD3LsTf3cvWexd6T91bsz/APdv&#10;eG88DtjLVGLr9u7OoqKvpabN11CaymnfGSqGiL+pCp5HuTPa3m3l3l273213vcBbT3DRFGdZBGVV&#10;WBJmCGJCGJ7XdWPECnXE3+8Y9r/cjmj3o2bmXlzkXdtx2FeX7eDxrW1muFEqT3cjI3go5UgSLx9e&#10;qxPnj1L2Xv8A3bszMbM2dmNzYvG7bmoKubD05rpqetbKz1Qiajg11ZBhsdYTSNXJHvYXwPaPW+6U&#10;D7Z3/sncYYakOB3Vg8uHUmwZDQVs5cE/6kH3O8XN3KlwaW/M+3SHHw3MLceHwuafnw8+uaW4co81&#10;bSXXduWtxtGXiJ7aeEr9viotOq3cp1f2ThGkXLbA3pjzFw5qdsZqNVP+LtRBeL/gn2t1lVgCvqDK&#10;GBUgrY/4kj8j2eQzxTqrwyKyHgQQQfsIqD+RPRAUIJWhr+VP8Nf5dIyakqKYkVFNPTsOCJ4WhcG9&#10;iCkmmQG4/p+PeZRex9vU60qg+fUOSQpew5/B9S/UXBsyg++YFve+nAKdRWbVyfr+T7796631x9kH&#10;/mddy5Dob4L/ACM7EwtfNjdwwbG/uxt2upnEdTS5zfWWx2y6CqpmJutRQtnjUKy+pRCSORcRz7qX&#10;bW/Jm6W6ka7po4ACKhldgZQcioMCyggEVqBUcesifumckW/uF94n2u5cvbdZdvF+bmZWFUMdnG92&#10;Q4qKhjCq04HVpOD0Zv4e7Tj3d8huvaWohWekw9TX7nqgyGSNBt+inrqIypcCzZZKcC9xci4P09/O&#10;PYszMxNyzFiTySW9TEngkliTz/Ww4AHvF/zIDGg4VNaD0GOH+Unr6b+FEoNI4UxQen5f7HWwWqBb&#10;kAXY3YgW1GwAJ/q2kDn3xvb6/wDI/fuvCteHXL31cn6Cx/BJ+n+P9fewCagcerD4qg8Ove9zP+Tr&#10;/KZ2T1psDafyc+RezMfn+5d0Lj93da7ezfkrcd1xtaux1NU4HJ12GZkxdTvfIiQ1WuojmfGxNEqC&#10;KoEpExe3PINnvVmu/cw2pksHYm3t5F/TdRqXxpo2H6gfjCrdjRHxCHEqaeIf32/vkcxcw8z7z7T+&#10;1vMM1pyfZF7e+uITolvLhWKSxpKvetvHpEZMZTxz4gbXEVLVJfMv5c56g3HX9U9XZuXG02MV6Lem&#10;5MdLEuRqcjrK1GExNdGrihix4TRPNGBIagPHwqNr2M0hWMALcAADSDZeAQPSLCwB4/p+Pc/pGsYA&#10;QAKAABQYAFAB6AeVKdcxWfUKZ+dT+w+WaYr59VYTSvUyPLUM07yMXZ5WMkjux1M8skmsyMzc8/nn&#10;354w9wbWYaXFj6lN7g8gfni97e/SRrICrAFSKEEAgjzB+R8+qBmFFBGiuf8AY9D+R+YPXKGeSBw8&#10;LNC1xdoSsb2U3XSyrdWUn6+6Yv5i38nTpL5b7d3HvnqnCbf6o+SUsn8WpN30KVNBtve9XBD/AJRi&#10;t64ekkagFRltC3y0FMa6OdUeXzoGQw9zd7WWM9r9VyrbRW98rFjCKpDICDqCKO2KTzFNETdyyaS/&#10;jJnV92X77nPns7ue18u8539zvHteo8MwMVe4tFpRJbWaSkjLFQAWry6GXti8JgpB9Pjl83d4bAyl&#10;DtztHKZPduwGgFFFUyRR1m4NutqiSCqirnK1mWoII10vTSu7iPmI+jQ2ixvDaW4tg7r3Fsnd+Jq8&#10;DunamYyOAz2Fr4/DWY3K4mqkoshR1Md/RLT1MZX+jD1DggmAo6MmtTg/aCPUEEKQynDKVBBrUClO&#10;u/2zbvtm/wC07bv+y3kVxtF5Ck0MiMCskUiho3X1VlIyK0II8q9Xe0dZS19JTVtFPFVUlXTw1NNU&#10;wSLLDPT1EaywzRSoSkkUsbhlYEhgbj2nQbf7H3oCh09GLZYD5dSfbvt/cGZ2puDBbq27kKnE7g2z&#10;l8duDB5SjdUq8dmMPWQ5DGV1ISQfuqOtp0lj0i4ZAfpf24FJDkGhpxBKkfNWGQaVFRkVqOkl9t1j&#10;u1hf7VuduJttuoHhljNNMkco0yIwINQyFqgUJ4VpUHBU08NXTz0tTGk1PUwyU9RDIqvHNDMhjlik&#10;RgQySRsQQfqD7+kn8C/kmflp8TemO8qpKaPP7r229DvOClWOGnp987XyFbtnd4pqZGYU1JVZzEy1&#10;NNHe60tREfeVnIe/z7/y5YXN85bckrHMaKKyJ+LtAWrppkIUKBqwq5UfL994v2tPs77yc9chw6jt&#10;drdCS1ZiX1Wlwiz241nLskUixuxyZEauetbr5N9ZU/UXdG8tm4+MwYNaqnzG24mM8gXAZqAV1FTp&#10;POZJJ/4c7PSlmYlmgYk/1N5Kf25P8I3P/Jj/APFPYpvm8O0u3pWkTn9gr1CQ8+gSxf8AxdMYf9TX&#10;Qcf1/eh9/KszpD5nMNq/5elafp/qqmbj6/jT7wliH6Uf+lX/AAdfXhB/uPaf6Qf8dXra59tAH+P0&#10;PPu9OlGmnn173yufwf8Aff7f3b7evGh4HPXvfgDfg/6/H496pTrVAPPr3vxFtNvwb/1+ot9fex16&#10;hFCePXvfRNveiadbNKUI6976+vv1a9VAr1733e1wRcH8f6/+BBB9+qRw49WDMpBU5HXTAlSAbEgg&#10;Ei4BI+pFxf3tjfyAf5gee3BVS/B3tfNZjPVNLiazP9BZvJ1RrTjsJt7HrPuPrFqqpmeuNHQUFOcl&#10;iIlEq09PDVwgxQx0sSyv7VcwNZXy8sTAfu+Yu0VP9DmOqWRRWoCSqsjU/wB+Akd0jHrkL/eLfdx2&#10;2ztU9+uUNvgtw88UO7RIGHiSTOUhvQgBVnkkZYpzVXaQxOfEd5G6qc/mL/HuhkxsHfm2YaejrsfN&#10;QYrsCnSNkbJ0tbV0eLwe4FeFC0dXRVVQlJUNb92OaFzzEde1SOAP9gPrf/eeb+8iBnJ49chacQRT&#10;qnMW/BBH4IAAI/qAAAB/re+dveurAU6wO5I/oBzb6/T8e+/fut9Rybm/v3v3XuuvfXvR4Hr32ddE&#10;2BP9AT/th71NP+FObE5P4WrfhaH5BOB/UtN0sCP8Pp7x993hTedr/wCeb/n9uuwf91YtbD3xbzEu&#10;0D/jO5H/AC9XNfyrB/uC7p/wzGyY/wDkii3Kb/7HV71o+jDo7u6cJHA7T6+B5/ruzELf6f4+4avB&#10;/il1Tzif+akddedup9fYsfKVP+PDq1bL2/hOTB+hx9aP9vTSD3ZN/MgqEqO18Y6z/tp11tamaKRP&#10;2Wd90b1jOuVVaSNn1qA1msL2A5Psk5YRk25gwz4rn9qxnoW82sG3FX8hCv8AhYdIjq+FotvT6ha+&#10;UqiBz9DTUC/kD/Ue6fsvOJFk8pQaCkTFTKYh5GeRtCO7WjbSBYBb6QfYgZitO3HQNbgx6Ej2G9T5&#10;ayQRxypGZp6OKGpdVH26TywxtL5ZJlVYj5bsw8a/huefbLtXA4dJiainXvaXrG8plY2T1agZGHIY&#10;XaM2aSxRjb624+v591TJIPDph8VHXva02rCs+LXxFZpVmjEcTp41RtCE/uOWLEtq9VhwOL/hQlKZ&#10;HT8K0Steve1eyIjsgkJEpEsskc6rFLKJQtxHrRbAKv6h9U4sDpFqA8cdPkEig697gNNTtUyxaKeO&#10;SClx92keZ5qioZ5zGYIvM8CGBoTqkACgC5uSb0BGvTTqpYBgtfLr3sYOipZKftzr02SYpuzbsgiK&#10;Hkz5SmiOlPJouPNyeP6/4e027Z27cB6Qv/x09Gm0n/dptw/4en/Hh1wk/Q3+t72GqyRfu30m3qP5&#10;v/aJ9gPk9iAucf7HUn8wofHdvQn/AA9MlQno+v1C/j/G/wDX3zkfULj6kDi/9B/X3J6MaGMGlD0E&#10;vM9NCRgFieef6f1sf6/4+8Ci5v8A1Ht5FkJOput1wB15ituLXv8A0t7kqtvr9fb4xivWuuHvg5F+&#10;P6e/de697gzkH/ff4f8AGvfiMrnz6rXy8+pca2AN/oT+P99/X2AnbJDYip/H7Un/AEIfz7OIOCj0&#10;6Du8mi9PtB+hv9h/vS+6kd+H/cxV/wDLQe93VWpQeXUfTyK0rfI9OHsPNZP+x/x9pKfPpP4ny697&#10;7H0964dXBqK9e94pHA4/2/8AxS3v3W+ve8atc/0P19+HXuve5lM58qn+lgf9jbn3o4NOqjLEde9n&#10;m+N2USnyFHqkIHmYHkcXAHsytTRh0nlwSeuEo1Ruv01KRf8Apfj3cnsfNwS0VOPKD+zD/bHAva9r&#10;f19nMbAKHr3Vp0jLhm6L3vvBStUTSogIZma+k/6lx/sb+x2xcquqENwVBFuQRe49ro21UPTlagkd&#10;Fe3LSvCZlMduXAN/9oH4t/X2u6FgQovc/wBP9v7WAmqkdNt8J6A3PxFRIzji/wDrf0/wPtS08bEA&#10;/jj2simMeCK56S0pXoGszPA0hQNZrHm35vzxf3OAK/n+nH/E+9TS63U6aUH+HrROCOk3pVgT/Unn&#10;/Ym3Hvu5sf6f8j9sk16ejBC5GPLrj4/Uqi3qvc2ta3+t9fcOoPpY/U/Qfj8e61oR6dWYCmelHiIR&#10;5YlYcFgCf9dv6ewq3PUyrFKlzb/X4sL3/HukrBqCnaekMihXOPLo33WmNpVeKQIPICDe35BBH54+&#10;nsB81FHUyOp5Zh/T6/T/AB9klwpEjgDt6W2x7adG6wMz0sEbjhFPIHA+n+sfbbiNgfeTCp8SEF1f&#10;nV9GOrkarcg+0qxsa9KdVOpmc7EgxcbQySWuuiy2DfVVt+nk3PsMO3cA9NTtDHYEMy8GwAt9Lf4+&#10;33Si0PTwAIyOlpsDNplqVpgWIdRbX9RZxY8D6e0L1pHV4yZHDv8AqYG341Ef1uOLe6RDS4JPTTDT&#10;UU6U+fihqaGaGUBla/pN+b3H0uPZ0dt7vliaFJH/ANSLsB+E/J/JNva5pqVIPTIhqSxHn0UXevXV&#10;LXLUPDFGQ2prANq5kDW4b8D2OOPzUdZBqVzcgE8gi5A4+n49l1xK+sUND0YW8IAIPHooud2TLiq5&#10;ysQCPI/OluGVj+Sx49uaWb1A/wDG7W9mFpJqANcdUmVgCOknVxfb3R+GuLjnge86/wCI+l/am4cY&#10;UGgPScCgr01e+35F/of+Re1EQAQUNR14GrjqLr1ORa3qP5/2P9PfBb3H+8+3OrYoajrz208i9+Pc&#10;tPr9ffvLpkcD03vbk6Rzx/rcf1951Nj715da6apkBJB/29v6cf8AEe83+9f19+6901yizf77/X/4&#10;n3lSwBP+8+/eQ635DqDNe444/r/t/wDD/H3lQ+of7D3sefXuoUwuB/hc/wC2HvP/AK3uhdVNCc9V&#10;PA9RwtwTf6X/AN4HvmhBP1/p7eT1Ga9Jx69Mtehubc2H/Ef8b9ukDA2H+t/vB92AzXpluJPp0gsz&#10;GxR/xcn/AIn/AFvbyrftn/W9vjy6Ssf1F6CqrjYVS3XjWwHP+P8Are2yZzrNibX4/wAOB/xPt4IK&#10;Z6OIoY9C6lqelZjYVEYuBduP9a5vf/H6e8Icg+q5B/N7e6SJjt49amgXTqjFG6fFiWwBUtb8j/kR&#10;98w/P14/33+PtOVohxR69JzHSPU39pXrowWNivP4Fh9P9fn8e/NKAP8AX9+ANCCc06b0NVvl1Jhp&#10;tRAsLAj+ze/5/wALe4Ur3ub/AJ91pTpxRQV9elJSUwQKbfgX4t/rf1/PuExDCw/1/wDbA+9GoFSO&#10;nNBGTw6UlKigD/XH+8294JW/x/3wHuhNTWnTyjTjp+pouQbDn/ibD6W9xGa3J5v7rx690/QQXYC1&#10;r/4X/H9Pz7Z8lP44pG/op/Nubf63497B4L5VHTcmAfs6Xm1sb562OPSLhkP0vfUw5sCLWv8A19kU&#10;7r3RNTJKsbPdWkHDCx4P+0+zpJWwyjFOgHvVtFIp1LivVr3TO3oqHGRylQS1OpuE083Fv7R9kJym&#10;48tUVD6WlAJIFlt+Sf6H+vvUs8lSB0DhYWmskj/V+3oewABYe2yObKVBGppSSfpf635+lvbCvMT8&#10;h08YbaIYA679vUeFr60CNhISQTyX/pb8D2tVWlAAap6SSzwRrqGD173MpurKuulWTxj1E/XyW/2J&#10;/Hu6bZNK+EFPn0lfmGC3H9pnriXUC9/94PsS8F05UwsjMsY5BsPKx/T/AK4/Ps2tdlfOoYr5f5+i&#10;m65rgALq/cOoz1kCfVv6/j8/8j9jVievp6aJRptdVA/zgtYDn/b+xLDt5RAFU06Dr8xxzOatXpnn&#10;y9Op1F/8Px/sP6+3WfZtao0huL/gyH/iPbVzZsQ2lT+3o12/eYdSkD+fUJs1Rg2P+9/8Rb2odtbY&#10;qqedS2onkA3ax4Nzb2RmyqxLr0O7LeI2ChPzz0j9z5ykWB9JF9ItexH4uLf1t7Ve8IpaPEyE3GmI&#10;n6/1IH1/2Hsh3CLww1DQ9DjabjxWBrVekLsyohrcrG62Yoz/AEW1+L2+vutPs/LVP8RqVEjgeSYA&#10;FibEvb8AewjcyNqC1x0MlGlAOjKwqqxqqiwH4H+sPZaczmq2AO6zOLBzcOfweOP9h7Qz1ULpOOvA&#10;kmlcdZfaCg3/AJmnq10VUwGo2Go/7b/ePaQyENpJ6frwHXvZvOr+wMzIkOqeYiy/qYE30j8gn2YW&#10;c7KdLmo6bJrg8OsUsMcqlXRWv/qlv/xT2ONb2nkqGIHzvxYWBFzz/Ui3szaUqCV4jz6qET+Hpv8A&#10;4NQEktTxMSb3Mf0/3nn2tdo9v1NRpLyOLBbhihv/ALyLe2obqR5NL8etPGrjIB/KnTHlNn4utjI+&#10;2j1G/IQ/7yA3Psfdv9jNWsFMrsL2+q/1HP6Rb6+1JnUHSz0PSaS2XivQX53riniiZ0ii4tYhCT9C&#10;f9XwP8fYyY3NLUqhDsb/ANT/AK/uyznFDnpL9OSSa4HQHZra/wBmxIjUD8ek8/1/PtTwzFhe/wBb&#10;c3+nt3xpB59aMA6D+so0VyrKCACCvPP+v75vVsv9o2H+++nvf1Dih6oLbUCescOLgmH+aW54tY/4&#10;fm/vpK4m3rP+3B9vx3hyWNOqNbsKimOuMu30Uk+Mf7ZrDj/X95lrebliT/rj28t7mmrphoQvl1AO&#10;DW5tEp/2B+v5/tD3y+/VfqxH+xHtUt83r1QRKDjrE23dZ/zI/wCSTz/tveVcmOLSD/Aaxf8A21vr&#10;7dXcdIILCh+X+XqptUIJEfUaTahsA1OouSL2Jvc2/qPx7zx5QluWP+FyOP6/j24m5Lw1Y6YNkjcU&#10;/wAPTbPtED/dQ/x9BP8A0V7mJkA1vVY2+uof776e1Yvqiurph7PVhGFfn0zzbZKXUxKQf9pYf9FE&#10;H6e5keQUn6t9fw9h/vXtR9cy0IcU+zplrGQYJH5dMFVtYfXxLY3/ALJsL/6xHtypa8eROT+oDlr2&#10;ufqOP8PdjuBIWp6qLJqg+Q6SWX2yyU8+mJbiKTmx/wBT9eT7HjY0yuYef7NzyLn1/X2XXN2JGJLV&#10;H+XpuW2K6hpweqg/m7hqmDDZBoo5CxMpspP6lpzcgc/Un/YezBxT0iUwMhXi/wCq35H+v7DMs0n1&#10;BIGKip+XpT5npRDJDAqoTUgda6ec2/u/I7pqoMfBVmRqi9hHK40sFABKrY8/4+0xXZTGxsxLRn+v&#10;6P8AiWH19mcd06L/AGrKD6Gn7cdUlvxr0IaDo1XWHRXbGXSn8VNkIhICAUSbQfSfqCk2m3+w9xKX&#10;LY2pbxr4zwo40kn/AGw/Hsp3G606mYkk/wCrJ9f8vT1vOzvTVUk46Encfx/7Q2skdfU/cAqGn4Rw&#10;5Ci5JYBGub8/T3AzWNgqYpGRFPBP6f63/wAfx7BU97A7qjNxPQt2vxUdH/CD/m6H34+793XtnIQR&#10;5OeQRo0QIdC2gDQp5Y/gr7BTN4x6R3IUAKfxxe4/2PstmVg5lU9p4D5evQ0t5EkShGT1dN1Vv6j3&#10;PjaSKadXkaKxZiObOR9APqPbFBVyQsAGN7/1H4B92huFOCc9OvCfLI6FHN7Ypa+Bz4lYOnHBPDEH&#10;ix5AH+39u38Wk/1X+67fq/xvb6e1/ij08umdH9Hz6C//AEc0X0+2T/gTb9B+tr6v857/AP/WOjfS&#10;eQALCwNvfEdWLD7Os+ElNDTret0D/H/eP+Ke+aSav9b3bpxXqc9cGW3P4v75ah7qSK0I6vqHr14K&#10;SLgj33cH3pwtKHh14EHrkA4I5BHN7k++gbn/AH39PaJyI2AC1Xr1VrSmepKi6kH8n/ff7177BIP4&#10;/wB9/Xn227o5FIaHrxK8KZ66EYA5JP8Asf8AH/b++Qf/AFv9gP8AjfvRTVx6oQD8XXLQv9P95P8A&#10;xX33c2/HPvWnRlTnquigqD12VBFv+R++WsD6fT/ff4+9+GWFTx6sInI8usTCxsL++mksBYfX+tv+&#10;K8e9JGSTXy68id1G68FJ/wAP9e498frybc/X/Y+1gAAHSqgHXE8ce/Dg3Hv1Aetde98/Iw/Nx/rA&#10;f717p4Y691737Wx+nvwjA4dewOve8ofmx/pf/eT/ALx7roYV6oBg9e98pJAALc/X+h96RdVQevBP&#10;Xr3vD5G/HB/r7v4Y6vTFOve+1d/yb+/eGD1Uqp49e95g0Z4Zgo/F7W9syB0AIHXh8IHn1zQAmx/w&#10;tzb3jqtKUtS91IFPMQeLcRMR/vPtiOd3nhUCgDrX9o6d4xsPOnWYR2ZPp+tT9T9FYFv9496E3ZD+&#10;TsvsOQ/7s3luM3twT/FKm/8At/fcrlxCnLezK3xfTp/MVH8j1hFvBD7rf6f9+v8A8ePS+H0/331/&#10;P+8+7OP5HEOr+Zd0Q9riHE9sTf7bqbeiC4/pd/Y95PXXzdywvn9Yn8gx/wAnWEv3+5NP3Uvcah4y&#10;7cP+6laH/J0XT5avo+O/Zjf1xmLQ/X/dm4sPH+P6lrf63vf2H0/w5t/rXNveYw4AdfOT6/aeqC/6&#10;/wCBI/2xt7797691737n+n+39+6bdiVBX16975gcfQX9tseI62PkcdYWa5Nibf7H+nvv3TrfUeSS&#10;w0g/645/1vfB724+t/8AegWP+8D37IyOveTft/YQeopJP05J02uT9QysOf6G3vQu/nB7equwf5pH&#10;eGDp5NMcVH1ulRUKFYUtFj+rtpTVEhB41oCOD9W4947+2ftxu3vZ71xe3u01W83LmG7hZxnwoop5&#10;BLMfURQwvJTzKgefX0O/c23y25I+5jyXzFeoTDbR7hKF4FzJuNyqKMj4yVANcE9bEPxipvtOgurI&#10;rEatrU1QQfrerqKmrP8AtzN7KVF0lsIUf25oax5Df/LGyE4qm5YLIHTxwRuVAOkQ6R/U+++G2/3b&#10;n3XLLYE2e65Y3G6v/DAa9e+nW5LUywETx2wzWgEFKUBBoOgdcfeI9zJb9byPdYY4gRSFYY/CpTzq&#10;C7GtQWLVPGnQ7+0Lnvj0mgzbbzMnkJcijyyxutyLosVVTxpc8Wu6f7H3jJ7nf3UG0vbXV77Re4tx&#10;FeDUVtdzRJI2qML9VBGjJmgq1vIaZ1AjMkcufelu9Yg5s5fRocDxbZmQjIqWjYkH7FYD5envYJ57&#10;rzeG3CWyOFqjBcj7ulX7umso1EvLED4bAfRwp4/I5984/dD7pH3gfaCR25o9vruTawP9y7Kt5akf&#10;OWHWU4E0mCNTJHmciuWvdzkPmmibZzBEl4R/ZTEQyHywCaN5ZVj86GoHvaSiqKqne8EtRBIrG5SR&#10;4HQgi5J1RleR9f8AD3jbLHIheOaOhHEGnrQ1H+Xhxzg9SCwWVASqspz5Hj5/5vXyr172JO2u8e6d&#10;lyI+0O2+y9sGNw6fwDfW5sQisFK3WKgykUJFv8LH2iFjaK5nW1j8YHiAAf8AegP2dBrdOSOS98Df&#10;vrlLa7oEUJltLeX8qOh/bXqFWY6gr0KVtDR1i2toq6eGdCPwCJUcWufZotjfzPvn3140J298pO0q&#10;mKAJopNz5iPeFJpjFkQ0+6IcxGygcG45+liPa5bi9iXTabpf24OSYby5hYn0Jidaj9o+XUT8wfdU&#10;+7rzOrjdPaLZgGr3QwrbOa4PdaiFgfQ6yRxBB6QWV6d6ozSOuU612LXvLr1yzbXw3nLONLN9yKMV&#10;Ktb6MGutuPoPZq9t/wA+/wDmLYIRpkN8ddbsSP8AUdwdX7cSSYXBtI+3V25IWsLX1Dj/AB9iOz54&#10;50soY7eHma6MK+UggmY/bJLC0p+0uT8+od3X+7v+7FuGtrflfcLFzX+w3C5an+l8dpf2EUHz6CbM&#10;/DT455oySS9exY+aW+qTD5vPY4KSAP24YcktIgW3FowPd1X8o/8Amv8AyG+cvfG7eou3tp9WY3Eb&#10;d6szO+abN7Jw25MRlpshjdy7RwsNLVRZPdObxv2csOflZhHCj60Wz2upkbkPnrmTduYrLad0vEmt&#10;ZUlJrGqsCillYMmn0IYMrA1qtOsFPvm/c89svYP252jnfkndt4kvbneYrQxXU0EsQjeC5lJXRbRS&#10;Bg0KgVkYULVGRQlnyy+KXVXUXWx3ts0bkpMiNw4nEGlrs1/Ese9LWwVskl4Z6MVCyx/aLpYTG/Oq&#10;/tc/8KIN4NgPgxhdtxSaZN892bJxk6XF5aDDYjc+4prLcMVWtxlNf8D25717noHK2yhTWaWe4r8r&#10;eNYtP+2N4G+2PoPf3Z2x/vL3/wB13Z1/T27l65cHyDzTW8K/tRpf2Dpq/lv7eNZ2HvrcxF4sLtOm&#10;xiXAv587lIpkb6XHjgwsg+v+7Pej9f8AoP8Aev8AivuDSCOu9dPU9XF++rc8j3vy+fW64697ON8A&#10;ego/kz8weien6uIyYXcG9afJbpCqGLbT2rA+59xwEHhDU4jFTRI30Dyj27bW0l9c2G3QlzNdXcMA&#10;0/h8dxGZKAV/SRmlLcAEOMHqGPvDe4H+tb7Ke4vO8bhL60291gJ4G4n/AEbcH/m/Iv5Z6QHaW8Y+&#10;vuu9570leNP7ubdyuSp/N/mpK+KjlGNp2/r9zkGjiA/LOB7+k/BCkEaxRRpFFGqJFFGixqiIoRVV&#10;U9AVVAAt+B7zZtoI7aGOCJAsaKFAHABRQADyAAAA8uFSKHr5cZpHlleV31OxqSeJJySfU/Pz4nj1&#10;rD1lVPW1U9ZUytNU1U01TUSte8tRPNJLLKb3OqRnufeb2/031G9+9+691731YH6i/vfXuHXvqCPw&#10;eCPwRcGx/ryPenT/AMKN/jZFtTt/qz5N7fxjQYztDCVOxN9z08AWm/vls5I59vZGskWPitzW16po&#10;FBYl0xRbg3Bxi90trg2zmsXEACpfwmUqBxki0JMwpQDte3JHEs7MSa47cf3ZHufJvXIvN/tZuV2T&#10;dbPcJd2qsc/S3WoSoo/hiuF1141uSOFK3cfy7+ya7dXWOd2TlqqWqrOv8tRpjmnk1zJtzO008+Pp&#10;xqJd4KOuoalU/CRsi8AAe9agn8Afn3HRUagSfLrqCcHqwj36xJ4HIv8A0/IKn/bgkf6x96p69eJ4&#10;de97d3/Ca/u/I5jYPf3x5yTxvRbJz+B7Q2uzWNQsO86efb+6qS5b/gJS122qCaMAemSslJuWFph9&#10;nb+aLdN42oyH6WaETKvkHjZY5WHmS6yQgngBGoGa9caP70XkG0st89tvcu0QLc31vNt84Ax/ipE1&#10;u3ycrPKCTxVVA4dVQ/zM9m0n2/XHYMETJXGfJbPykw/TUUzRnM4WN+LBqaSKuI/JEv8ARfezzObR&#10;Sn/m1If9tG//ABX3N+8P4W1bnL/DbyH9inrlBH8ajzJ6qpwo15bFw/mXJUIX/X+6iBBP4B1D38qv&#10;LsDl8k5H6q2pJFh9fM/+P594XJ/ZQ/6Uf4Kf5OvrytxS2t6+SL/MV62tPbZ/auPoT/xPu2erHNev&#10;e7Rf5RXxZ6g+YPy1l6h7txOXy+yh1VvXdH22EzuQ27XJmMRV4CDGVKZDFzQ1LLB9/IDGx8ba/UD9&#10;PYo5P2W13/frPbruV1hdZa6CA2IyRkg+eeB+Hyr1in98j3a5w9lfZz+uvI11BDvo3a1tw0sKTrol&#10;EzMPDcUqfDUVr5nos/yz7T3T0109k997OOPXN0eZ2/j4jlKV66kMWRyUdNKj0qywatcch9Wq6/gH&#10;3scbk/4Tp/BrMBzhN2/ILaMhLGNMbvTZmSpogQQFC57rvKVkign6Gfn+vuV5vZzawo+m3u7Mlf8A&#10;RRC60oBwWKM1qMEs2K/b1zJ2r+809/bPQm4cv8sXsfmXtbpH/Jo7xF9fwfPqtOg/ma9x0oVMts/r&#10;bJRgAP8AZUO58XUPyOBP/eSrijNr8iIc/j2Xjc3/AAmc6uqfINmfKffuEVlHj/vR11tzdTxsL/nF&#10;7g2eCNJtxp5Hspn9mJ9TSWnMa1AwjwMQT83FxVc+kbADyPDqStr/AL07mmFg29+0G33B/wCEX09v&#10;/KWC6B6EXDfzSqjWke4enYZYif3KjC7ykimQXveOjrtuvHKQB+ahL/191sfLL+Ql8pPjpsvcnZex&#10;N17P762RtLFZHO7hp9vUuS2zvzHYXFwmqrcnHtHJy5OlykNPSRNLKlFkamqCo2mFx9QPuvt/zZsl&#10;nJuG5WVo8CHve3meQIlaa3WSKAhRguUVggJdzoVnGU/tB/eF+0Hubve28sb3td/y7v8AdyRRQtOY&#10;5bSSaRtKxfUR0aMs2EeSGJCfidR0aXqr55dJdo57F7WLbi2ZuDMy09HjoN0UdGmOrsnNfxY2kymL&#10;yGQhWoqGBWH7hKdZpCI1u7KjUXn/AAFx/qgPSf8AAH8kfkfUfmx9g8qQWB4g/wCqnkft/Z1nm1Mg&#10;EEg5p0dlWDC6m4P/ABIuLj6g2Pvj+feurUqg679mm+EnbrdD/Lj46dsGc09HtDtzZk+ckDKmra+W&#10;ysWA3ZAXYgAVG2ctVx8+n1c8X9vW+5SbNPDvEMWuS0cTaRguIj4nhg8B4mjQT5Bj50pFXvbyavuF&#10;7Q+5HJb6dd/s1ykeoEgTJH4sDH5LMkbEcSBjpAdqbJg7H653tsSdliG7Ns5jCRVDLqFJV1dFMtBW&#10;aRy32dcI5QPyV9/TNUAqp+osCD9b8fX3mwGDAMpBU8KdfK+BgE8etUyYtFK6uNLqzI62YBZFYhhY&#10;3I0kW598/e+rdQyxN+T/AK1/fvfuvdcffvfuvde9+9668OI67Fri/wBL8/63596lf/CnF/8Ac78M&#10;UH4xHfzn/Wat6bUEf7H3j57wZ3ja6f8AKL/z+3XYn+6vU/ur3tfy+o2of8Yvz/l6ub/lVrbbfcrC&#10;5vntoISfyyUGeJ/17Bx71o+lXKdydROguydmbGYfTkjc+LYf7Hj3D86hoZQ3DSf8B664WJIvLUj/&#10;AH6n/Hh1a3WqGpKpW+jU8yn/AGMbC3+x9nx+feRqZ+yqRZi8fk64wEn5Y2j3Xu8iRY1ZJGZBJz6h&#10;+BwefZdtKqtowXh4h/44vQl5lYtfVP8AvlR+wkf4emTbFPHS454ojdTVzS8f0kSJwOBbgMPdU+Yl&#10;0CcFWsC5Aj4Vbu6voBF0iQkEX02BJsAODJ/hPQWYgAj16UntE1dQaQNVUcrxz0q00qTIsSyU9TDP&#10;FNDL5BqdHiZAwYqQbe0wx9nSY+Y8+ve07WACSQXSRS7hWIJYr6bXJ0sLK4+ov/X35AWqpOOmj59e&#10;9rDaKx/wyOQLUSKk8mhI5YY45CiRqHld0kaw8jgW4NyT9B7ULQhf4R0/CcA+XXvaru3lnRLJ/k0k&#10;ioD/AJSYPthJZiPSEkndlUDi4sAv4uO4Np8j0pHHHXvcepimkrqpFiWKKLFUMyEh9WuLIyx2LAOk&#10;cki1Ug/WL/1P0FQPMdNEBmwM9e9ir04fH2v17JI8UaLuXC3IkUlhDl1b9t1I8iu4UqfyDx7Tbn/y&#10;Tdw/5ov/AMdPRptIrum3j/hyfyYHri/6T/sP97HvYKnqCatvp9W4445Y+wPyip0pQYI/596lXfz3&#10;sPn/AJemqpU+P/Xt9P8AEj/int1VwYweP94/oPcoWw7M8a9A9qV6ZHvrIBI+p/P9T76Ei/j/AIj2&#10;/wBU64+J/wCn+9/8U98Wm/xHH+tf34kDrfXYiYnngf7H/invA89v+RC/+9+/A1wB17rMsQAsSfr/&#10;AL78e2+WcsCP9jfj+n+v7dWNiVx59aPDj1I8ar9Sbf7H/jfsEO2DqxFSf+bUlv8Akg+zi3U4qOgz&#10;vLoQRXPTvQgaDb6cDn/ff4e6md+LfLVXH+7B/vHvUqaww869RvMQJ3Pl1O9h3oGrnj6/jj6+0ND6&#10;deVlJ1Hj173yK2Fx/vVv8P6+/UPV/EUde9wZQblrcc/6/wBf+N+9dWBByOve+kHN/wDYX/H4/P8A&#10;X34CvXiade9z6aMl+OTf8f14970aqU+IdVWhZjXHXvZounZK2kq4DGrD97iwv9bc8fT2ugxQj4uk&#10;FzJStOHXvdqHWuTyskFGCjklIhax+lj/ALV/UezWMOQABjole40tx8+k/m6WnmglabSPSRyB/qSL&#10;/T8+zm7WnrZKeJWjbiOMi624H1/P0v7MYEAIUk9OfVGmDjoo++qLHxyykyoPWx5K8WRT/rfX2OO3&#10;qCaoZGdW5tf/AA+vtSGo4ReA6oLti1K8B0TLs/PUGKo6pkkiZlZgoLAfRQb8Hn6j2KyYVY6YNYg2&#10;vyB/h/sfaoMTStKdMG6JcZx0RWs7Ikqsu0Kuukvp4uf7R+nq9p+ePxsw/INv+KW9uOPPy6XK2pa+&#10;dOhWxVcaqniZuQ6XuL3+vJ/qAPcU3sePdKU6VIe0enTuvLLpJ/P5P5sPz7jSqGWx/p/xHujCpFOr&#10;GtDTp/x0rIU/qGH+8H+v9T7D3c9Ev2sr2vYX/H9L8+6MoKg9IJnDuPXHRnOrc4ZchFTXtdl+twLD&#10;Tf6/m3srOVrHp8jpbhdX1I/2tv8AH2UzkGQAHh0Y26dooOHR98LSJUYtWFiTBfji5t/vY9iptzO0&#10;8OPYejX4gRe3+pt/X3dRGRrY8On3FCOgP3htirrcnEVeTR534FwLaxptxY29ly7UziVlXKoK6WkI&#10;Xj82H+PF7e0t1LUADp5RWgHHoxvXWE/hWMhBJLmMKSf8Dc+23Y0ETlSfyrfQD63HPukWhgCTkdaZ&#10;R59Pe5Z5Iad2QEm545+nqN7exzixbAo0V/wRa35H+H+v7tK7cVHTkKoeB6BqTLRsXWpADXY6eRex&#10;/r/sPYjYKpnpVRXJ4Cg6v9gP9j7RsviGtc9KVouAegf3Zj6PINM8anl3sosQL35/oD7FXGT+aFWP&#10;1P8Ah/j7MrUMtAOP+yD0mnYFiAc9Fc3XjVpKiUm9gVtzcm49vSgW/wBf29ORI7NXtJ6TDh0hwCAA&#10;f6D/AHr3xa1rf7H29FPRade/LriIwz3/AMLf7zfn36Pi1x/h+P6+1KODUg46oa0p1Hql8d1F7X4P&#10;PFvwf9h7mKtuef8AD/jfu4ZSMHqtMY6bNTH08fS3N/6e+X+HvWoevVeo0qB/pe444v8A6/1HvMpJ&#10;H/IvbZnSlQc9b6bpafkf4kfW/wDQ/wBB+PeVVuB/vvz7obn1jB/PrR4V8+oskIW4P9D9DccD/Ee8&#10;yrcj/AW/HvX1R8kp16uKHpskjAv/AIW/33+8+5QFzYD/AB9sEs/nnqp6jSBU4/N/8f8AH/invKEB&#10;b6W5H0t/tv8AY+345XTtbI/wdNuo4jpmq49V+ebci/8Ah7mwgqwt/Qf09rFlD6VrnpOwr0ictGCr&#10;fU2v+PbmrDQf6/T2sUcD1RI+5WArnoLq2EipW3/HQnnjj/Y+4UisSCo/PPvckqRsQxz0bagMdKHH&#10;30pb68W/19XvgUtwfzY349l73DGTUDw4dbrX7OlLEg03P1P1t/rcfj3iZSg9PP8Ar+34LkyMFkAB&#10;60Qp8uubQ6uQPpx+f+R+8TXKHgckFfp+LX/3n24ZItbAtkdNFQZox8j1LpoP0mx4P+P9Tx7jEMSQ&#10;fqOfx+b/AO39syyxqKowJPXmhAyr0JIrj06f6WHUy2v/ALz7jEAfnn8n6av954t7TyXRI+Go6dcg&#10;nPw9KWkp7C2k88/m34P1PuM/9f8AG3ttJwxoVoOqaCBnpQU9OfwORzzx/vre4rn6/wCxH+8+31Nc&#10;jrXmOninQ3Qcem1/bBmLmmm/poP9P6e7xislOmLjtRmBzToS9lC2VhI5JeIf4ckf1/1vZGu0sLHk&#10;KiWN72Lv/T6nn/H6+xJaQCUA+fUVb9uLQq2fPq1jrGsAxMVv0mJSP8QSOP8AD6ey9TbJpEZiUUni&#10;11t/r/69/a6Xb0ww4+fQEbd3eQ1x0LXn/wAP94/4374xbXpoiCsYuD+baf6fjn2nFpGoJJPHqhvn&#10;bVnrsyHTf/W/wPtWYrEwQsPQPp+Pp+P6+1cEcYai9F91dMy8TXrEZCf+N3PsWcFjqdhF6OOb/T/b&#10;+z21VSV1cOgTuFw+pyeI6aqqd1UgfU2/JHsVsbjqZQAE/p/S/wBP9h7EkCRqCCOgjd3ktajj0lKu&#10;qkJIU835NzY88/1vz7VaUMIRfT+Afr7VFdAqvn0ktbuRpaHpM1lVIQf9pP0uf8be+2oYipuNX+wA&#10;/wBv7Lpqd1eHQxsJHYpT16S9Rk5F/P8AsCTf6f72PeWioolkBCWIJsTb+lj/ALx7I52XX29SLtLt&#10;ivDpGbhycrQNc3BUfQk/8T7T/YFCHxco+t4z/T+o9hDc6tqPUx8u/h/1eXWHrLJt/FgjcL6yTz/q&#10;SP8AiPdU/bND9vkajg3MspH+t5L+wPcqfFJ8upBWpUdHOgbVDE39UU/7x/vfsqW4iTHLYf1tx+AT&#10;f2X3BA0Dz68vxdZfYQxxl6wX49Tf72T7YpXyz07172cHq9I4ooifoFU/j/Uj/W9r7MajXyH+x0z1&#10;72tdz1kJsi2BuSef8f8AX9rZCNJ9D1sde9ztqSAiJQR+L2t+T/h7ahYAl/xdbU1YddH6H/WPs1mz&#10;KWTxo63uL8/XjUOPbdKsT1uoHSby0yiJgdIvYG/9LMf6D2YvbckodQ1zyLn/AGFvbokYCijI6qI6&#10;ivQE7uSExlgwvp4Fx/X/AHv2KtNUKI1BIHAH4/2559+Z3rx6TyRFKny6A+tofLK50mxJtb88/wCA&#10;+vvDW1CojNqUWH9R/T3sTuaenWkWv2dSsXjyzquk/Wx/qeR/Ue0oM8qTFNa8MB+OQbf4/wCPtQDW&#10;jE9X8P7elu22HkpzKInPpt+bXIuOLfS/uRVbhipo9d0+l/rx9D/j+fdjIDQHzNOteAGBHn1DoNpv&#10;VSafGwBaw/172P8AZ9ozI7+jhR2V04HFm5/29z7Vnswx6oLPIDcOlxjeukdgJIpLG/JH9B+PT9Pc&#10;DE9hJVuVd47C3Jbk8/69vbDzqjNp+Lr0tqo+Emg6c8n1xFHAjJG5JB4sOOOCfTcc+1xBumBkVllS&#10;/wCeb/635v7vFKzVqOkzQ1pTpA1WyXV2TxObfQ2v/T6nSf6e3el3LHIdKulx9eb/ANP8fajxTwJx&#10;0y0AIOOk/kNlPEokMTWN7f7A3P4tb2+plhYHWObf63+9j299W4zTqhhAGekfNtfUWAQ8H6Hgf717&#10;e8fklLqda/j/AHv/AF/fnuGZdXn1rw0Ugk46R2b20ywTjxObxyD0j8kcfi3sadsbngx8UbtIi2jI&#10;vqAN76j9facSyEU8iei/cZEVO056IP3d0FU9hNJSNSzMssrD/NArpMfjFvTc8+5+f7e+3hKQSqxv&#10;b9YP4PNr/wCHt4JjU/HoKSzkkgcekB1H/Lb2vBkVyOWx8ru7LI4khCj0n8Ex83b2Ga78y2ZlIjdi&#10;GcD6EixufweOB7Yu5khjZvxfPrUCPK4BGT0fCj+OHX+xaFPHQU6CCG5vHHISQAq21AEcn6j2NOxV&#10;r5iskznkJa4/JJb8njj2A903cIHGrBrXoXWO39qEg6sdEM+UtPtemoqmio6VC+iaMaWAUftKFsgu&#10;FF/x+PY3KCV0uSfx9B/hwR7ApuppJxQYY9D62gWOID5f5Oqsq7HUVCKiqjQAq5cHhbKEFhwAD6gf&#10;aSz2LSdJTbk3/A/p7knbtva6soqLXt6YjvRDKErgdLDp3uuXB5qKiefTClRoJViDYyAgeokW59gp&#10;k6FqSZiAbf4f69v969kV7atbuaLgH/L0KoJ1ljqDggdXE9db1x+6cZDaaJ5JF4s5Z/Si6r/i4b20&#10;eQ/1b+n5+v8At/aXxpPTyp16ny8+hM/hKX/T/u3X9B9bfX9P9P8AYe//1zkkk/Uk/wCub++JPWev&#10;W9h779RHHIvawH/FPewPn1v8+ve+zqAsDx/sP9j/AI+2i4qop3Hr3Xdj9bG3viGII5/1/wDW92bO&#10;OvVp59de89+Ljj6fj2kYKZHWvDh0/Hwz1mX9I/2P+9++Pu4Wi06d65e/BipuPx/h7oUPn1vr3vOH&#10;DAfg2/w/pz7ZZSK+lem2FfLr3vCWZeF555uPwfqb/k29qFAIqOPTlSKddWBN/wAj365tb/fD3rS2&#10;TXqtBWvXfvIsg4BB4FvofwP9YD3bgOnAfn1wZRYkDn/Y/wBfeQlfrf8A23vdetEdY7H+h/2x9+BH&#10;4P8AvXv3XgQOvWP9D/tj75e9DPDrfXXv3vx4HrfXvfrEfU39txkEVAp17rsi35B/1j797cJ45691&#10;1/sQP9f6e8giYj62/wACP+Nj2hkvdLURAR618+qk0yRj/V8us6wEi5IH9Obcf15HvgUcN9Tb/WHP&#10;P9fdxco616uoLAGnXQiNx9fr/Qj/AHn3hyTlcdXE/RaOo5I/AiYk/X21aUN7b0pQyL/MjrbBkjd/&#10;LSf8HUkLyg/OpV/2BIB/3j3oTb2fy763vJe5fd24H/5KydQTb/C599ztjDDY9oU/8o0f8lA/ydYP&#10;7qdW4XtP9/P/AMePS4H0H+++v192t/yJ4fL/ADJeoD9fDtbteQ/4X653FDf/AG83se8iDVztyspH&#10;G5cj/a28zf4FP59YOf3grafur8+IeDXW3D/uoW5/ydFs+XzaPjl2WSbA0WBU82/VuvAr9f6m/vff&#10;XkC3IPI/1j9P9495grwyevnUHAE9UJ/k2uBqa1/9c/63vl7t16o9R1732Bz+fp9fx7oxxg9UVTpy&#10;euBY34seL/1/3r3y9t8etjHUaVigUr+fr/tz79791vqM5vY/k/X30fx/wYW/2/8AxI97BArXh1sV&#10;qKeo/wAPXEW5vyACSAbE2+gFub396LvzzibIfzH/AJfbjb1x0m5MBtmCT6/ux7Y25FUKrAmxhiot&#10;JH4vb3Lf913yf+/fvGe5vN89uTBsybqEbGJ7rc3iX5geCk49ePkadd0OUb0bb9yn2Q2WPtkvUVyP&#10;MxxvPMxI/h8RomB4MW+XWyH0ZTil6Y6qiXi/X20pjzf1VODoql/+T5T/AK3svKg8Af0A+g/H09/Q&#10;Dw6ienQqe8hBsP8AYA/0t/iP6e6FQxFfI1/yf5evehpw6975Kqs1z6jYjm30IsRptpHB/p7oVWlD&#10;X9p/n6/n02zle1PhrX5j8+IHyrT5de9pjPbE2puVWGWwtJNK2o/dQRJTVoYgDV9zD4pGIA+jE+4U&#10;9zPu7+y/u5aSW/Pnt5t95csai4WPwboGlARdQ+HOafws5Q0FVNOhZy37ic5coTRS7FzBcQov4NZa&#10;KnmPCaqUPn21+fXvYNZ34642ZXk29mayjlA9EGSWKpgZvrbzQok0a2P1KyH3z79yP7qnkfcLa7u/&#10;a7nzcNv3EJVIL4Jc27PX4fFijinjSmNRSdh/S8p+5d+9VvUDxxcz7Fb3FvXLwExSU/0jMyE/IFB1&#10;72Cua6f3/hQ8kmFkyEEZZjUYqSKtUxoOXMSFapBxfmIf8T75+c//AHCfvO8hfVzvyAd122LURLts&#10;q3gZR5+CoW6GM0MAwCa/h6n/AGD349seYfCT9/izuWoNFypiyTwDkGPHnWSh41A697DiWKWCR4po&#10;ngkQ6HilRkkjYfUOrAWPvEC+sL/bbyew3Kzkt76JyjxyKyujjirKwDA/IgHqW4bi3uYY57e4jeBw&#10;CrBgQwPAih8/L18uve9hr/hNzCH+YHcMpteD47ZtD9Ljz9i9ckH+o/zJ9jb2vUNzrt4J70t7hv5K&#10;v8tRr+XXOH+9BansfyTF5nmmL9gsb2v7Cafy6Il/MMqUi6Go0MiKZuwNvRWZgCwOL3A9hc8teP8A&#10;3j2dT/hS7lZYur/jBg1dhDXb739kpFF9JfGYHA08Zb8XC5Rgv55NvZ17zvq5h5cXzjspyP8Am5JE&#10;DT/nGtfSo9R1Bn91baRnmP3jvytXjstvjB8xrluifyOhfzHQT/y0IFXE9u1HBMmS2XCLclRBT7le&#10;xtyAWl/2PvUNAt/sfcS1r12XJr1aL79cXtz73QU69Tz697vU/wCE8234Mx8+a7Jyx632r0Z2DmaZ&#10;iqnxT1mW2jt7UuoarmnzMi3X6BvY29uIg/OuwviqNOw+Z+mlSh+VHJr646wA/vJdwez+7qlor0S7&#10;36yQjyOhLmfPrQxKR8wOiZ/PXISUHxx3NFFIYjk83tihk0mxljXLwVzRH+ur7EWH9QPe8t7yu64D&#10;dUF+/e/de69797917r3v3v3Xuve6Zf58+zYd0fy5ux8w8BlqOv8AfXWG76MkKTFJU7uotm1EoJBY&#10;f5Hu2YDTzZj+L+4k937ZZdh265oNUN6pB86NFKhFeNCSuPMgeg6zj/u8N8bZ/vMct2gYhNx23cLZ&#10;vRgIGuwP96tQR9h6Pb/Lxz0uM79OK8mmLcmzc/QSR6/1yUDUmYprLezlYsdIb86L24vzoWaSb3B4&#10;JH9DxxyPxz7x6NDknr6FipND8ur0/fSk/wBf969648etDJA697v/AP8AhOVueTE/Nvfe3mktT7s+&#10;P+8YPGWOl63C7x68y1MwA9JeOjWotfkBm9yB7YStDzpZ6GBEkEsRr5KV8VgB/po48+Y1D8Jpzs/v&#10;NNpW99hNj3FQNdlzJbNXzCy211EQftJQ0+Q6Ij/MQxi13x8esYA/wXe22skD/jNFksMLG1ybZU3t&#10;/T3uw5J/HQVsgIBipKiQXtyFhkJ+v+t7yL37/kibwfS1l/443+brhFap4lzbpXJkUftNOqO9tES7&#10;jwKHgNm8ZHf6f5ysiGm/01FlFvfyq8gdddWt/qqucn/YyMQf9Y8+8M1BCxr/AEevrvjFIYl89K/y&#10;FP8AP+zray9w72v+OePzfn8/0926vU0IHDr3u9X/AITxDX8/64t/Y6E7HKm1rE5zYwJJ/wAOP9v/&#10;AI+x17a1/rhttB5SV+zwpD/k6wB/vI//ABHEDy/rBY/yjuj0R7+YawX4052/53RtG31+q5ZXFrfW&#10;xX3vN295S9cBgKda+JNzc+/e/db6698HjSQEOAQVKkEAghhY/UGx0ki45AJ91ZFcEMoIPGoBr8jX&#10;iPl8z1sMVII4j/Vj0+0Z65xyPEyvGSkikMki8OhVlcFXFmVgyAgjkEXFj7+cV/NF6y250/8AP35P&#10;7E2hjaPEbdo+wYtw43FY+CCnoMZHv3beB39NjaCmpkjgo8dj6vc0kVPAiKkMKqigBbe8NN7tLTbN&#10;53Ta7AabKCd1RfJYwzLGg8gqIAFFa0Pnx6+nL7qnNu787/d39p+ZN7uHn3SXbPClkc6ndrWaW11O&#10;eJZhBqJOWYk9bPvxu3fld+dHdZbrzdS9bl8ntSiTK1ruGetyWOlqMZWV0tuDNWzUZlcjgsx9kIsC&#10;Lk888cf7Dj2WdZAHj0OHvgWdFYxkiSxKW4OsI4js34JkcD/Ake9gVoKVP+elenECsCkgHhMaH7DU&#10;Nj0oc9dE82/5H/trH39V3b0k0238HNUX882Hxks1/r5pKKB5L/46yfeZOxV/cmzVNT9JD/1bXr5H&#10;N3RI913NIv7JbiQL9gc0/l1qSbxWJN3bqjpyGp49yZxISpDL4kydUsekjgjQBb/D28ezXov6Tfv3&#10;v3Xuve/e/de68SBwTY/0PHvogkEDi4tf+n+PvRJANOPWwASAeHXTEAEn6WP+x/wH+PvUk/4U4Sad&#10;0/DeO1/9+53q/wBPoDk+pF/2BHj5949e7p/3eWA9LUH/AKqP/m67If3V6Fdg96Gbzuts/lHe9XR/&#10;yqSsmzO3JR9X3LtoNb/acblCBb8Eavetf0WofvHp1D9H7Q2GvNv7W58YAPcPXJP0twSeEbH+R/y9&#10;dbtsTXuVhGRxmUf8aHVqGTfx46ucfVKSoYf64iYj/efZ9/5jS/Y9xYulQRnydT7fdFuodpDvPdKK&#10;ir5EeQPqUnSL6Rf8eynl9g9iSOHit/x0dCbmuNY76P5wJ/MuT/PpL7DqWqsPJIxvauqEvzxohpAA&#10;b/4e6lNw+RWqwVeEj0eNwwmUg6GW1g1gYySGJIIubEezqT4TQdA2SgNOlt7Q1aUJYXcpMIyrWQFS&#10;pQguy2e6oD9T6faT7emCBmnXvbLL6fMpjbid1voZQwenQvb6C50A8W/r79wNRx6Zeo+zr3tb7UE9&#10;ViEmlGiljNdBI5a5iT7ZTaMfuspClmuSoAF78e1KNqQgDHT8VStQcde9rFJKh5C0C0/7dQ7TN42a&#10;ZY19P7UnpUrqYGxQAM1z/T3tWOFA4dKAT5cBx697a5B42URa3EiUclQW8el4oKzJO4hLj1m5UnVx&#10;rtb6+/EefWqUNRx697FHqNSOzthXhE2jdGEUehCiSNk6MA2Qi5ji0hVvbkWHtPuA1bfd/wDNJ/8A&#10;jp6XbY2nc7AnymX/AI8Oum5B/wBb3fpLWo9Y9mFtbX+gtyfxc29hPlRP0wAOH+bqS9+uNczKB5n/&#10;AA9QpkBW1jwP8fx9Pb4ai6qB9LC1vzx/h9fckRLpQDz6DYB9OmgR6nJPHJHPFvz+f9f30srED6j/&#10;AGHH+3Pt/wAJyaDrxoOJp1xawJ5Fv9f/AA95Bqb6m9/x/vv9b2qjtHby6STXkMXFh1jLqL8g2/33&#10;1+nvE7KvLNp/H04/5H7Xxbe5oSvRbLvdvED3iv2jrrUx/St/9gT/AL17Z6vLY6jjZpZ0UD8k/wCH&#10;A4P5t7XLtx4sOie45jjoVRhTqXHTTO1ijDi9yjKPx+T7LZ2xvjFHH1EMVREzaJOBfngi1/oCL+3W&#10;hWJQBx6DF5u4m7Qajp5p4jCmk/U2/wB4v/hx7rJ3hWJV5KokT6GTm30/2P8AT2jm9Rxp0TM5Yknq&#10;R7RYs3PqP+Gmw9pHjDGg4dN0p69e95dJYcA88WA/PvwhUrgd3W6Vz59e95ocRW1JtHC5Btayknk2&#10;H09tGBhxPTyyECh697U+M2Fma91CUcpLECxVB9T9f9f3ZYDXPW/E1YB697HXZPx83FmJ4h/D6jSx&#10;ufTHp+q25LXsSf6e30hK9acEgdcGkRAS7qtgSbsBYAXJ5/w92IdSfFWvpnpZKiikXTICbxoObC/N&#10;vp7Mbe21Z6KbmVFB7hXpB7l7G23tunkmqsjTKyC+lmLXBNgRoJ4v7sW2J0ZFQwQlqZgY0isdEf4v&#10;cf0Ps2SErSmfs6Dc0lXND59Ek7T+WmCxzSw01dSkapFFmn/Cv/Q/j2ZHCdeUtIiKYf0Kv1Vb8G9z&#10;YW9qhETQ8AemjcFVoT1XT2V8sZKuScU9TDpLyWs1QDyg5tq+vsScdt+Km0aU0hf6IOf9459tuY4g&#10;yqwL/b0w1xSpVskdEy3p3dkc95kaZWViSNMko+ukfWQj+n49utdBphsB9F+gHI/2Hty0X9Mn59Wt&#10;ZakZ6DXbeckrMvHI8jX8o/J/w45J59hbkTpkYfUXN/8ADk/U/j2tfgB0JoKMo+zo+2zbzUEBa/EK&#10;gfXgMeb/AOvf21a/r+fbZ8q9LEBoR5dLhaezAqD/AI/U2/p7xN9LfQE/4f737aqQT1c8OnWmisBz&#10;zcH6/wC1C/8At7e07nIfNRyCxJtb6fXj/ez7auHVEYVxTpI0Q8RWPAEHoWevas0+ZpbsLFxex5+o&#10;B/2Nj7Jx2CsNDUStcKdXFyL2LEm39efZFI1SKdG8KkqKDt6s164eWux9MGB0iO3IIJXTwefqOPYa&#10;0G6ZVDxhrLpABB/1/wDH/kXvScDU4624FcnoQanA08rxuY0JFiDx/gbnj/fH2GO8Ml5Zg7Pz5L/W&#10;3Nub+082vp2LjU9KOhgEMaIFtptaw/2B9qLZ+VeMR6Lt6T9P9h/Q/n3tCwQVweqyYJ6h5SkFRDKp&#10;sbi/Bt+T/Xj2cPYdTHkljWUfUc8fSyj2rgauDnpotpU06KP2tR1eKSWalY2ClhpJtcygW1D6W/3r&#10;2L1Tgo2RDCL2UfQC4/Nvb8tsGXVGKN1VJCQT0WfG74miqJErZSPUwKsxt/S4ubc/09vGNpHp4wpv&#10;9P6e7RxSxoJCaU6tk5GR0jt0ZuDITyaSlmIPpb+gAH09vPqHHPH+B9tEHjQ06dCKVAodXSKYqV1X&#10;Fzb8/wCt74Nf6G/+2t/X3rrfgEioOeuURsL/AOP5/wBYe+055/2P+8+3Fd1BA4dJ2VlajdY6kB11&#10;GwP+P0+h9zhyvHJ/w5/PurOxIqcDqtPLy6Zjwef9hb/W/H5PvnpNha/+PHN/9e3twsz09erqhIOk&#10;Y6jGRVJAX835F/wP6n/D3kRSOfxb6H6397AoemnJp1GmYHgf74c/T+nuQn++/wBufenFGX06pig6&#10;bJxZR+SQb/1H9b+86Dn3vqvp00yG4J/xF/8AD3IX+v8AsPdiM0HDrwq3w9N1RIv1/wAf955P+w95&#10;Abc354/2P+w9+FeHTpRigBXJ6apHDEtcfTjnjgf0v7mQsSQf8B+P8fbqVAPSdoaGvEdJnIG6vcDk&#10;n/eh7nIptexYm3IH+3FvZss1IGYEBgMD/V/g6diVUBCkU9PPoMcklp9RFvXx+Prz75OAP8Ppb/Y+&#10;0DsXNWOetippXpwoCLLa3Fv8f7Z9xW+p90Pl04BTpVU66l5B/Nvr+Lf8R7xllHH191PAivHr32dO&#10;iRBf9Y/j8/630HuOzCzci9j/ALe3vRIoBXh1umopXy/y9SokIP6Tb/WP9QPr/re2+olMaFif6/W3&#10;tk0yeHTugEjpV4ajNVMsSDkhfx/j/vHthfJqX0fT/Yf8VP593VGZak9NMpDDPQsQbQmWkSZgSSCT&#10;Y/j8H3NVy63H0P8AsT9PbYC6qk56faImmrppkp/t3ZSPUP6/7H/be8EnpB+v+x/1/bkc5RtJGDw6&#10;TslCaHqVBEGKkDn6Wv8A6x+ntO5ZwKaQ35IYfj6Dj/evayNqupBz0juzpiY/LoSdlUb/AMRpn0t/&#10;n4wx5sADwSbWX2UXfjKamTj/AHa3Nv8AaT7Gm3MQik8OoQ5mYHVnz6s661j0YuBTe6wJf/A6hwf6&#10;fX2DlQpkY/U2J+gvYcW+n9bezWuM9R4x0tUHoYR9B/rD/evcAxEXH5F+LD6/63tLcaVALefDpxJS&#10;vE4PXfubSAAjUQD+b2H5/px+PbMBrJgY6anlLcOvexCwtTFHpUvpP4LKAPryOfz7OYZFXQWHaOgv&#10;exl9QpnpuqYSVJtf6fS/+8fj2JGOy1MrKDKL/SxtfgH8H2IbecEAVHQXurGfSToNB8uk7UUUrK1k&#10;c3/orH83/A9rFMjDJGuhg1x9eP8AeP6j2veRNA6SWVo/ikkGvSTr6SRdQ0sLk3uCPpf8EXv7dKeV&#10;GiueTzf6f1HsquJCVZh8JHQ722NQwrx6DXLxTrOQoYf19JI+n+A499LUxJJYH6N9At/98PYelYli&#10;epF2qIEAjz6TOQo55YGBDEFOOD9fx/rc+0rvfKwDHygsD6CObDm4AA5+vsLXzfEtcdS9sURBj9Kd&#10;TevsDVJkVks2k6zexHOk/m3utnteliramd4jqOqW9gPy/wDt/p7CVwKmoOehxHlT0ceiUpTRK36g&#10;gDD+hH4I/B9lFz+BqCkgSMsCHsf6XP5/p7LZUFCwOfPrfEVGCOpfsJV23kFr7LC5Go86SR/jyB7T&#10;CnTooRqJx172arrzA1zU6ftuOFF7Ef2BcfT8W9qYdQACjPTND6ddEheSbD2osxtLLSz38ExS/wBf&#10;TY88cm349qO9xXj05oJCkddaltfULf1uPal21tyvp5IVaFkAMam4Bvc2bkccD3TT5tw62Is1rnro&#10;umm+oEf4EG/+29nK2Hj2FMnkWx0g8gDlmv8ATi309+WrcTRenNKjh0G27azRqEZ/tLxyf7DH8ex7&#10;xlEkMQaw1ccA82/1vfjKUNF/s/8AV59VNc1GOgDzVa9RJ4zq4IAFiL/T6c8/7b3grMk8EoRSQQQO&#10;RzY/6/t7tcA9bCBskdZ6HExzQ63NiTxxz9Pz+fr7w5KtkbHyScg6Cb/14t/X8g+7BwFIXrSqKkU6&#10;z4vHIuWSMj0iRNJP0I1pe3FieR7LPld1VVJmnQlgodlA1ErwQBze1/bCyvqCg+fTmKaaY6MdSYin&#10;ejRPGnMYt9PrY2/H9fbxl9wVNVRp49XKqOCebi/9fb7tWgJ+fTBUBuoWOw1PSyMxRdWtvSSP6/0+&#10;vthpcdX19O7ern0g8/0v/tvew8jCgz1rVmlc9Os9VT08iqzBT9f1gWF/rYjgD2HuerMpt4sY1lJV&#10;mvctYBTwbjm3tuZXjya560SMmvTrCI6lA5OsMtx6iVN7WP1+h9uO1t5ZavbxtruAL6S/1JYC+r+t&#10;vauCV5FVD+WOk08qAAt1HqcfT6GJiTk3J/p/t/p7FvD5asjmUyMV1fXVf/C3AN+fa+OFq8cdFcl9&#10;AnmP29JnJ4ummiKJGg0g2BI1c3/3v2LMGX1U4bWtwB/vXPDc8W9qVhUV1g06QPucTVAYU6Cqbb58&#10;5UR8F7fT+pt/T3G/vg1JJZJPUCb8m1wbD9JN/dWjpUEHT0il3AMCAepZ2JHVx3kRQD+CQL3HP1tf&#10;27U+8MpXL44TILk20k83/wAPr+fdDIken+EDosnlknNBXpql6/2/jWM1TFTFxdiZNDck3P1PJv7W&#10;2BwWTysqvVarOAbsbm9x+D7RXm6Rxp2kE9NQWbSNQDz6QG7N34HbVIywSQxlOLKRzwT9BY2P+29m&#10;M2vs6Kjjicqb6gT6f8D+Lf4+wTuG5vKG7zQ/6sdCaz27wnjLjJ6r+7Y7qkrJaqmppDYxuqlHK6Rq&#10;W3N7H6ex7wUUVJAAoUHStrgAnSLn/bW9gS48Se4ILErU/wCx0L7SNKEEDqs/tzKVWbnlZ5ZGZ5JH&#10;06mYk3Cm3JvZf+K+1LFUBnt/X/W5N/xz9PYg2rZzNNGzYCmtfWvlTpRNK0aEjh0SnsOefG4qoNmX&#10;9trEqw49X9RYn/ivubJTieM3F9QY/j8C/wBDz7nXY9v8CzQFc08+gpPcOZ8Hojv97J8dnXmika4q&#10;VYjWy/kEngj2HGfwRlDHQbkA/T/G/wDT2U79sYlQvCvl/l6EG07kANDnqz34z/Ij7Oaix9ZWKIib&#10;Xb7g6SQptqHpIOnix9ht/Ap7/pb/AIFafp+NN/8Ae/cd/uuSvA/2tP5dC362P1HwV6tG/wBMmN8P&#10;k++pr/3U/it7T2v/ABD7XV9P06eP9f3/AP/QOLr4vb/Ye+JPWe1MV63sPfg5uLfn6j/jfvRNAT6d&#10;epSnXYBJAH5NveW/HtE8mpwwFKAjp3RUcepQisACfx/T+vP9f8ffgF5v/wAT70ZGIUA0I/n14R0+&#10;fXRj/oAf9gB7y8AC/wBP+Ne2V1VqePr04RUDrj7xO30AP/EX/wB8fahXwR6dWBqTjr3viWPA5B5/&#10;P19uVBAoevDr3vkHt+OR/j/xr3rSDx63173yDj88f7c/8R73wwBjr3XvfL36vr17r3v17cn345HX&#10;hg9e99396Hp1Yt8uve/A297pUEV60DTy6975hjb6+6AU4cB1YZz1wKXJN/qf6f8AG/fJm44/2/8A&#10;vvp72WHn14eXXWjm1/6fj+t/8f8AD32ur6kj/WBv/wAR7b8SNBnj1YrTz67ETsTpFx/X+vvMoUke&#10;oE/W35+n+v8Aj2me4PcAn8/9jpxUGO7rIsNiCxv/AFW35t/W/wCD7y3A/NuPp7SUUg4zXq+hfMVH&#10;Wf3i8q3v7c8MUAB60GQHBx173AzL2w2Uf6AY+sN/6DwSXP8AsBz7UWCj94WSnI8VP+PDrUxBhkNc&#10;aT/g65ILug/2tP8AoYe9CHdDM2792MedW5c04P8AUPXzMP8AeD77obR2bVty+QhT+YB/y9YMbiQ1&#10;7eOP9+v/AMePS2HAA/p7t3/kMRF/5j3W8h+kGxO1puQeP9+XkYyb/jiX2PeQlLc88poDxnm/7Q7r&#10;rBn+8Qbw/ut830bjfbcP2XkR/wAnRZPmO2n439k8XvBttf8AkreO3hf/AGF/e+gBYAD/AAt7y9U1&#10;HXzst/Z0HoOqGz9T/rn/AHv3kA/r+efdGJrjqoAoKjPWJmINhx77906t1H8h/At/sffvfuvdRWZm&#10;+pNhew/pc39+9+691x99H/ip/wBsCf8AiPfvt4f6h1ZOP5H/AAHrw+o/4Mi/8luqf7xq96O/zXjj&#10;X5efJerbR9xlO696zzNYlymPmhw1Ih45VUoCF/Av/hz0k/uveQYdk9o+dufprMruXMXMt8yuRQta&#10;208ix0bzBme4Y8AageVeux9vuzye1HsTy3E3+KWHKVhIVGP1bpBK5P8AtBGfs+3rZU6gUR9TdYRj&#10;6R9e7Mjva1/HtzGpe3Nr29ljUWF/6299NyeijoRPfL3rqrGimnXvfOw44HBuACRz/j/X3QnBJ6Sd&#10;5z5de95Ay/lluPqtzqH+wIHtvXU0AJ/1efp15kZgGoRT1B/2eve+QIP5B/1je3u3l02woade980X&#10;UwH4uP8AYj8/Sx90f4WHqOqM4Qage7r3try20ttZwOMtg8XXmRSpkqKKF5xcAEpU6RUo1gLEPce4&#10;y5z9ovbH3Eiki545E2ndAwI1XFrDJIKihKTFPGRqUoyyAigpwFDvZud+a+XXR9i5hvLXSeEcrqh+&#10;RQHQQfMEGvn172bH+Xj3VtT4G91bv7Ux2yK7eNDvXY8mxslgk3AuMfF0r7gw+f8A4ljKipxuTM8y&#10;y4nQYZSqsJL61sAcK+bf7t/2oO9vzP7Z7rd7FfmMoLZybqyAYDVoWRxPGSVU18Z1XuCx0YBSH3+3&#10;/nL375A2Tkjet1tomsNxW7Scw97ssM0GiTQyDTpmrqCk1XIYmvQHfIDpSk742NFsyq3BV7a+3zlH&#10;nYMjSUcNeDU0VJkKSOGppJZqfzU7JkGJCyIbgWPsZf5zHyj68+b/AFN0JX9RYzc8e5dgbq3jNuna&#10;eaxkUeVo6DP4jBpS1tJPRVVXQ5Onkqsc0YEbiYMpLRoNJbAf3/8AuLfeBsdztN32DlhN8262tXRm&#10;sXDyd0isNNu+idjRSSEjfyC6iadHP3BrRfZTmf3Js+ftwt7W03O2shbzBiYpGge5LgkqujEqkF9I&#10;JxUDu6DT4q/Hncfx8Xf2OzOaxO4aPclVt2qxddjIqqkkAxy5qCrSsoqoOtO2iqiddE0oOoji3Ot7&#10;XY7I4yZqfJUFZj51JVoq2nmpnBBsRpmRCSP8Lj3gNzLybzbybfybZzbyzf7ZfqSDHdW8tu+KZ0yo&#10;hpX5Y/Prrntu67VvMAudn3KC6tyAawyJJx4V0MQPzPRvPcLj/Y/7z/xr2GxUrWnRhmmeve77v+E6&#10;WSgpPnVvCjkK+XK/Hje9PT3Ki8lLvHryudUvyzGCnc2H4Un2OvbWn9ctpLMBianzrDIP5aa/Znrn&#10;n/eYWss/3fNqnQdkPMdozfYbe8X8ssP29Ek/mBQPN8dsm6/Sl3VtaeTi/paslp1ubiwLzDn3u+e8&#10;q+uCfVDXv3v3Xuve/e/de69797917r3urn+c+Yl/lpfJ8y6Cv8I68KK/0M47d2D4AD/ZYyfT/E+4&#10;191QG5SuAR3fUQaft8Vf+fdfWW/3FtX/AAVPtNp+Dxr6v2fuy9r/ACr0b/4Jlj8m9h6Tb/It3+Qf&#10;1i/uXnVP+wEqIf8AkL/Dn564PBtqFiAbk3JCqCb2H6iL/wCx940k6l4UJz19IZqASR+X+D+VOtgH&#10;35Rxe/1H09+HWzTFB173df8AyAamSD+YntaJSVWr6t7Sp5FHGpBhqaq9X+q/cpEP+w9jH2+Yrzvy&#10;yB+KScH/ALJbj/KOsFv7xaJJPuyb07L3pu23sD8/FK/4GPROPnpGsnxj3y7c+DJbNkj4+jnduGiL&#10;X/xSYj3vVZsgYjKsfxjK8j/ArTSN/vNveS/MBpsW9f8APJN/KNuvn620Btx29CMmdM/Yw6oT2iL7&#10;p26CfT/eLCXH9f8AcjD7+VdVMfuam/N53P8Aycx/6K94b8M9fXb8KRj1Rf8ABX/n6n5dbWfuPb+1&#10;/vH+x/r718+tAgBs5PXvdqn8nj5SdN/Eb5dS9pd5ZzIba2PWdVbz2eMxj8HlNxNT5rM5Pa1bQJUY&#10;/C09XkRTyw4ea8iROFIANrj2fcscwxcsb3abtcbfcXMSEqUh8LX3pIuqkssK6VrVu6tKaQxwMTfv&#10;ne0vOvvR7MHk/kGwiud/Xdbe4EckscOqOOOcPpeQqmoF1wzLWvHHRZvln1Pujurp7KbF2dLiIs7N&#10;l8HlIRmqyehpJIcdVPPNF54KOtKTyqlo9ShC36mUc+9vvbn83f8Alxbp0fw75U7DozICVG5MbvPa&#10;AFrXDturbGGSM8/2iP8AbA+8gYPdDkufw1XcpBK3kYJ8fIsIyh/2rMPn1xc3H7l33oNrVmuPaDcH&#10;A/3xLaXJ/ZbXEv8AxePPql/L/Bn5PYdmD9azZKNW0efDbh2rkkJszavDFmxWqll/tRKbkcex5258&#10;5Phnu7xrtz5W/HTKyym0dNT9z9e/eubAkLQybgSt1AHkeMW9m0XPPKEoJ/rHaR0/364g/Z4wSv5V&#10;6j3c/YD3y2ep3L2e5nijAqWO2XbKP9skTL/Onqa46DvJ/Gb5A4litZ032OQn63otpZjKxILBtRlx&#10;VNXRsLEfQm35sbj2pN//ACw+NnWGzcnv3e/eXVeF2xisfU5KWuffe2qmStjpoGqPtcNRUeRqK3N5&#10;OqRbU9LSRzVFRIQkaM7Kpc3DnLlnbrNr2berZo9DMoSWNmk0ipWNQ1ZG4YWtKgnFSCzlv2d90ObN&#10;9teXNj5C3eXdppFQJ9JOAhZguqZimmGNa6nkkKoigliB02bX6B7m3bnaTbuK603slfVVMNNJJX7Z&#10;zGPoMb56iKAVOYrq2jgp8XRRByzyTFQAhsD7+db8zfkDF8p/lJ3X3/S4ysw2N7I3jPlMHiq+RJa6&#10;g2zjqKjwG16WveFpKda+HAYinEyxu0aSllQlAp94qbnfSbnf3+4SxhGmndwozpDOzBScaioIXVQV&#10;pWgrQfS57Le3Z9pfankj26kuY7i62uyWOWVAyq0zs8s3hqwDCMyu7JqAYqVJAz1sk9R7FXrLrjZu&#10;wBXDJybV2/j8TU5EIIVyFdDGZMjXJBdmgSsyEssgViSoYC5tf2WP2g6kw56Ef2Yn4j9NT/IT5OdF&#10;dL06SvH2F2btPB5Zoad6l6ba/wDE4q3d2RaFCuuLFbYpKupcEj0RHkDUfbsVjc7o8W12Umi8uZFi&#10;RqEhGk7A7AZ0oSGamaA0BOOo893Od4Pbb2v5957nA/3V7XcToCwXxJRGVgiDUNGknaJAdJy1KGtO&#10;kR2RvbG9c7E3fvnKlDR7V23l89JAZ1p5aw46keWChgkZJAs9fVGOCM6W/dlUWN/f06kVUjREUKiI&#10;qqo4CqqgKoA4AAHvNeKNIoo4olAiVQABwAAoB+Q6+VV2ZiS5JYnJPEn5/PrU8qZ5aqpqKmZtctTP&#10;LPM311zTSNJI9+L6mY++XtzqvWH3737r3Xvfvfuvde9I1F+eCR9Bb/ivvla4+tr3/wBh7qTTPTgW&#10;q0rQnpvknJY6T6QRbn62HvUX/wCFOLE7z+Hak2H91e8mt9basp1Zz/rm3vHv3cH+72x+VoP+rknX&#10;ZL+6zXXy37zmufrtu/6s3n+fq7P+VMANh9rADn+9O37n+v8AuLrf8Petx0QR/p16YH1v2r18t/8A&#10;E7rxIvb/AA9w7dmlncj/AIWeutu1ODu22sFybhP5sOrT8pzja8H/AJU6n/rS/s/f8ymJX7cxlQXl&#10;jMvVu2aMvB4xUKE3bvGZZIHeKUJJFIq2NiPVz7JuWzWw/wCbjf8AHV/z9CTnBv8AdlEKf6Ah/wB5&#10;Lf4ekj14NODlA/tZGqb/AG0VKv8AsfdRWdkZWlDESg/WQsFYMFZHYoouSbgkAcfk8+zyUMNOk/l6&#10;9AmTiD69Lz2gqganR1P7esMwLAlgwdSLBgVJA44I/H+PtMccRnpg8eve2qUEvP4pQ6lrnUWsWKEA&#10;JqIIIQWPu4Wpp1VvPr3tfbKEb42IMgCRzzVCc+TS/iEUbQpZkjlYKXLNyiKbHmxeTCU9enoKBRUV&#10;A697elk+9lq2EiwxM2Qg8iP/AJaZDMpUQ+dZNTSKBqMmg3FzYLxsVAND08DVmHqeve5zCN66lhH7&#10;8NNRxUiS+JUkqRHW15MjxlphEttICgkW+hP1O0YE0rXrWrv4eXXvax68mnj3ptyv8a6MbnKSrikU&#10;rFKxoB940jU0d5oqWmFKt5HGkkj/AGLNypeK4QcChFPtBHSiBilxDKPiVwf2EHr3u1ranclFma5V&#10;M8dndhxKAy/UAMSeSL83HtFsW3G3QKRQn5dCC93lZHZ/Erk+fz64lQQRYc/4ezT4rJ01TSxzNPGF&#10;0j9Tjnj/AF/8fciWe2mUAj/B/s9Elzv8MS4kz9vTLPFKshCLcf7Ac3P+B94Mhu3EY5WD1MIKg/WV&#10;B9P6c/4+ziPbkXiKn7Og9c8yO2I3qD8/9jrGtDM4FyQP+Cg/8SPx7DvM9yYWgVgtTCdNxpWVDf8A&#10;1yLe1iW8CcaDokn3meU08T+fU2LHqttZDfS/pA+n0/tH8+wQ3L8hIIvItPOlweNM3+vx+f6e9PNC&#10;nw0PRZJeyyV7upi08K2sg/23svu4++sjVs6R1EgBseJnsbEm1hf2ka5JBAPTQeQ4PWawH0A9glnd&#10;/ZbMFw0srai1xqkPDH6X49o5Js01V6sqcKnrv2lqfDZLLS3SnqHMnJ9EjG5P+A+ntirelenaYrXr&#10;3sRMF0/uHJFNFFUANq5EMn4P0uQRz79oY+XWia9e9j/tD4r7hy0kReiqQrt+ad2FgoPP+39uLCWA&#10;B6sNPmeos9bS0y6554ok/wBU8kaDj/gzD2cbYvwrd0p3qqJ7lYi16U/UG5vqP59uragDKn8+k808&#10;UQqXHSAzfau0MHqFRk6VnTUCq1EFrr9QT5Da3+t7NLtb4h4jHvGZKCI2YElqRP6/4g+1sVmrAM5p&#10;nhSvSCTco04cft6BvcPyj2rjkcUbwzNpbT/lMTW4JBsov9R9b+zQ7N6H29iUQfZUylV02+2j5s//&#10;AAUfW3tSLNVc4r0jfeH/AArx+f8AsdFL7P8AmDk44WTGzSQpyB4pQqAGMk6mW7FdX19mFw+zMbQh&#10;PFSwpY3ASFBxa1uB7WLBHGA3AdIJrgyH59V5dgfJDdGXapVslLZlCW+8ltwSQQL/AJv7X1LioIlF&#10;kFrDgIFH+vxbn24JFAwn8+kbEHNM9FB3T2Pl8jVM0lZKSzNe08l+b3uWJH19uKRRQ/VQP99f/H3R&#10;izkUag6bePX556QtRX11eps7zk6jYtqa5Fv9ib++bVtPGLB1Fvrdrf6349+W2B1Fmz9nTX0rHz/l&#10;1Ej21mq43jpqghrEEQsbf6/Ive3tnyGTgMb2YDj/AFQ9rI1CDSnw9LbW1dTlcdCJszrvLpXRSz0t&#10;SgMisdUZCi1v7Rb8+wuyNQryvY/2x/xv26qFjTy6EMS6FFPTo++0MVLR4+JXRhZI19Q5HI+pPtuD&#10;jn/ff8R7afDUr0rU8Pn0s/CR/wAaH/FD7wyNza/5/wAf99x7YY93TwpWhHTlSwagOPpb8f0/3rn/&#10;AG3tsrgZaWVRe9vx/rH/AGPtmZVpUjrelSa0x0tNsstLlaRjx615+lvUPZGO5fJRyTOSbWBFyRY6&#10;yP8AifZLPp10Xh0rV1VAqjHVpPTsqVWGpZBz6ApN739DG/49lex+fcvIlmNmNiGJ/JH00g+/IKjp&#10;iU8OhqaJbKf8P6f63+8+03mqmsrKpVCtoZjwSfTb6cWH19tOrEn168JOBrTrMi2Fx/S1v9j7GXZO&#10;JcxR61YEKD+eeAf8Le6aGHE9XrqJOrpkylSIY3F7cWve17X+ns12yKSWkKFS9laxtdeGF/6n2oiY&#10;R/h6uFFKkZPRaOyp4Kunkhexurn8Eks97WP9Pr7MVj6kzIqtyQoB5/wX68fXn2aowYKek5oK9Ed3&#10;FjBTTTSRmwDSchQOQzkH9XB59vQsACBb68XP1/1/9h7fKVqnHraVrjoO5WZmuxLE/k+8wIsLm17+&#10;yxmwVpTpcoIoTx656dQ0j/Af7YA+8bG5/wB49t9X6zoCBz/X35OCf8f94592BwemJVJoeJ64y20G&#10;4v8A8iPuWosOD/vH+PvQFTTptUYEHplk/Uv++/De5CMbEWvz9fp/T8e3wMdPBiMGlf2dQHHJP+IH&#10;+8D3kCgj6+7dMEBsaKdQ2J5Ym/H0/wBj7yL6f9b3oitM9VMS06iTm4v/AFv/AMQPclLA8/4e/AdN&#10;mE4oemKdynA/tf7D8f8AGvecNf6Cw9+A62kWnHTNO5JIP45+v9Lj32OWH+v7sPIdPnA6bHYgkX4/&#10;41z7nwixH+w/3v25Slek1KE9M1dYqxB/J/3on+v+Ht0h+n+w/wB6NvbmaUJ6pQenQd5NQ0wv+CT/&#10;ALwP+K++Mv1P+BH++/3n37rw4jrnQfUgD6W/3v8A437hN9T/AK5/3v3R6YqfLpwdLSkBIQAf15/2&#10;H9PcR2te39fbbuML59WVc06eo4ze5+nvDpPN/wCn+39t6lJNGqR1cJmtepgUkiw4uP6f63tvrELp&#10;Yf4/717qxBFB04MGvSv29ItPVRyOLAafqRzYm/P+A9pP+HyCYyXYAn+hP/E+/CVlXSBnpwhGz0Og&#10;3JTtQiElBpAFwy3JIH+03FvagiUqgU/W3+9ge2w1POvTnHpATyeeZn+mpuPzxf3HmB0t/UXt7vXS&#10;QePTTxijEDqdRFRKAf6i3+8/8U9o7OeQQNyQLuPz+Rqv7X2ve6kcOia+H6Mny6GrZQhMsFuG1oSe&#10;PrqF/ZV95xmWokH1tK34/wBp/wB49jjbwdAby4f4OoH5mehc08/8/VivX5CUKgcgxp9OPyPYYzQx&#10;RhmZkU/kX4P+8+zV17Q1eo7ZmZwB0K8bkgA/m/8Avv8AePabqqqCNz61AJPOoW+v+v8A4+0U7Aoq&#10;k5B/w9K44pHAx1n0t/T/AHke01ldz0uOjJ8q3BIvqW30/rcH2iacQ1Ibu6MYdukkxpr86dZFiJsT&#10;9L/4H8/6/tFU/aais8SSAgGwtJf+nNr8fX23Hu7RkLUV6OIuWlljDPBx+XWUwqRY2/2w49qSbsyq&#10;gKOjXDH6h24uD9bX5t7WDeHDKQ2Pt6bflGCjfpn9nWP7ZLW/wt9B7FTZ3YcuR8SSMx/za31NYXA/&#10;BI5Hs0h3guKM38+iiTlJYyzLHQ/Z/s9MmUxkJjLqgNwfoB9eT7HmmzhFJ5PL9UJ/UePrx7WNeoYi&#10;AemYdklSVQq+fp0FlbihNV2KcXFxpv8AX/be0rV7yENQQZEXj6hzq/3x/wBb2RT3yLqznodbVtky&#10;gDT/AC6cV2nDPCP2lF1HJUAHk/U39h1vbeDy0T6ZWsRq/UT+kj/D8+wxfThqnV1KG1QtHoFPLpQ7&#10;d21Dj5AxjX0luVUWNwOb82PsoG4MyKiacyuDy1yx1Xv+Of8AW9kTsvpXoVLSlKdCGqhRYe0lS/w2&#10;tk8cnh9X5spPJtbn2jcAucY69TNeuXvPVbWxMbCYrESOdWhRcH/WPvzQ41CPrer0GOvexj69TFK8&#10;cKiFbsb2K3OlLG4sfrf2pthCBrZhqHl1sGnUKs8njYp9VBIt/vH+9+zMUu1cRWwIxiiYtGpvpQ/V&#10;R/h+PfowNRA4da8QhqeXQd12erqSVwdRUMwA1n6fT9Onn6+5cOw6PWGiiQBSLWjUD/b+2ZaZANT0&#10;orgdNz70cL+4Slvzr0H/AGI0m/tZY3C/YBVjjsAFXhSv0/NufbBVuBPb1cR1PHpL5HOxVhYyS/T6&#10;DUDzb/XHNva3pBJpANx/t/8AH24AoSjDqrLTt8h0G2RZGlJUj6izW/1vcGtpg8ocrckj8c8D+vtp&#10;RJWinHTOogkVoOnmgrLQBbkaTa4I54/pbj3ErYWekeMcDQRY3sfz+B9faqONtNKZ614qLUmRf29T&#10;KGoUV0Ts1iJAdV/6MOPwfx7LtuLbLyZIziMkGS9wDbmxvfj6e3Fs5K1Ayeksu4wR1q4r9vQ/4rJx&#10;yUsfruRG3Oq9/Uwtbi1vaix+AEkMayqLDTwRf6AX/I9mCWLEAMpLfZ0Tz73BHU68fb031mTKSExn&#10;m9yQ4H54/B9iJiMLTJAUKr/rG39OPoPZpDtjUxH0S3PMtCBrFPt6QOYydY04Idwp9NwSxHP9LD8j&#10;2mc9srHZBpPLFFY3AugNub3+oHt1toZxRlFP5/s6L35opXv/AJ/7HSiw+4qmOKNGWVtCgE8i9ifx&#10;pNr/AOx9pKLamMwzFo1ivfg2Vfpz+Ppa/u8O1LGanh9nRZPzKZQQjn9vSrXJT1kYsHAtcg/Tn6fU&#10;C/0946msghN49PA/HPP+w9qfDhUEU6LjuU8pAD9SYqeR76+Rb8i/B+g+vvlBl62otFEJCWAF11WA&#10;YWvwOLe2Z2iRfn0+ksxbBoOuD42mQiRwg5BOohfoebgn2t9vbPyOYmR5EkK3jYgq51XJFvx7JLi6&#10;VK6noPToxgSRq+fSO3JvDEYClm11EAdQ/BkTjQAf6G36vZnNodcR0yL5owzf0ZeRz+CV+g9hm93P&#10;JCtRPt6OrW0ZiK+np0TTsrvEI860VUmlSy+iYHhb/wBE/oPY243AQUOkJGF0j8KPx/jb2HJbx5gQ&#10;HzXo4htEhbVxPRNt09iVmXilLVkjB9TFWlJYcEWFx+Px7EijSCCBLkDgEcfXj/iPZS5kaXSfh6OY&#10;bZ30keXRSNw1lZV18ioJn1XBOoyX/pxYW953yqwoVDAAXtb62Nxx714EXiFx6AU6P7a0YAVGT0mh&#10;smqzL+SWnL3JN3j+gIJNyTwQPbvh65qiWMglgLC3P5PsSbO4Vwp9erXVvphkB4kdFk+RGxqfF7aq&#10;5DFGhSmnYnSoN4wT9L/kt7EmGPVCG+hufx+P+N+5k2ucG3QHqP7sGOUr1SZn8gINwVcRktomsBew&#10;Nrf7b6+4FXRxzBgQL2sOP8f9cfj2ayQpIhBGKdehuGRl0nPQgbO3pU4esinp6mSPxOpI8jFfSv5A&#10;0n1Af149pj+Cpf8AR/ykav0/7Ta/19kX7ohr/ZD+01fy49HP7yanH8FOjaf7MFlfBo+8P/Hm/wAO&#10;/wA9L/zsfuL2v/sLf7z7/9E36sDbn8e+JNDU9Z7db2jj6WH9foP9b3yB/PukinTjr2SR16Phxf8A&#10;H+H05HvOD7QUI6UA8B1NJvz/AID/AHr30508/wCv72qhjTrxFSB59de8flJIUtZR9Dqtfj3fQQOB&#10;J+fWyrDrqw/oP9t780qi1mUk8Akg2/3v6H35UNSAOvBG49eKix4H+29+135JDH8WH0/3r6+76CvD&#10;qwFOsRUr9fz753vz/Xn3vI48Ot9cfffvfHr3Xvfd2/qf9v7916hPXvfVz/r/AOB/43xx7917r3vn&#10;r/w96pTr3XvfavzyPfiMGh6svHPDrx+h95Lj/b82/wCNe2akcT1cgZoMdYgrk2u31+tzbj3zH+JH&#10;0+mof71f2xK5qAOFOvDqSqWPPPH55599ggfSw/2w9snuyRnq329ZBxwOB/hx/vXvsHni9wbfX/Ye&#10;98ePXuHXvfZY/kn/AGJ/4379T5Dr2o+p6976/Nre9UPXqfLr3tpz8hTA5o3IC4nIn68cUkx9rtsA&#10;O5WA0j+2T/jw6bmakUnpTrnH/nI/+Dr/ANDD3oVZ2Qy7j3JIeS2eypv/ANVcn0/2B99ydsFNusAe&#10;IhUfy6wbvSTdXIP+/G/48elr7uM/kExGT+Yrs5yNQg637Rl/rwdveIj/AFiJbf439jz2/wAc+8pk&#10;n/Rp/wDtBuusFP7xZ9P3YOYlNO7c9vH5eOD/AJOit/M99Hxu7DAJBcbaUf423Zg5Df8AwsnvfCUH&#10;j/X/AOJ95dVAWnnTr54gRpHVD7tzweeb2v8An3z90691hZiOeD/r3v797917qIzljf8AT/gOB/th&#10;797917rh797917r3viwuP6Ack3IsADc8fX3VqUyP9Xl+QOT8urxirDrhI/jjkf8AKRu4NrgFEZwW&#10;/oLr9f7J5/HvRO+TW5U3f8iu8NyQOJqTL9rb/qaV1cMr0sm58n4JLqSrB47Nxxz77/8AsJyTt3t9&#10;7Ne3HKm223hR221QM48zPMvj3Dnz1PNJIxrwJp5ddXOW5JzyzypFOTrh2qyhpXgsNtFEo+wBBjy6&#10;2aeusZPhev8AY2Hqbmpxez9tY6pJBBNRR4aip5uDYr+7GePx7A4kDj6f8bNh/tz7lwn9vR1Wn2dL&#10;L2Fe/u08TshTSKn8SzcyOYaKOVRFTMGCI1c/DxK7HhVF+L+8NPvPffL5B+7hCu0zwSbtz5PAzw2M&#10;LoBH2jw5LyQk+DG7HsRY3kkVSyhVIfqXvbT2d333GeS6WX6PYonUPK4JLgkVEI/G4HHyA864697L&#10;bN2b2du7IrQYeqy0k9W7R02K25j5ZKmQufGiRx0lPJXTEn6cnV9ffGDn/wDvBfvOc33d1NHz8dj2&#10;k9wh2+GO2SMZIAuHD3TY41nZj5UNB1mBtXsZ7Ucs26y7htsVx4aVaW7kIUkZqQXEag+lKkYGo8eJ&#10;YD634/oL/Tk/7Yc+xUxvxv8Am1naf+K43pD5HZCjZTIlZTdf9gNTsgAJKSjGNCwsRYofV+L/AIho&#10;/eV+8Fflbse+XNEslSdX7zvCufRRKPTpBcb592Tb3axud75NilBoVNzYVBHkavWueBNR0xz7q2xT&#10;SGGp3HgaeVSVaKfMY6KRWFrqySVCsCL/ANPaO3BR/JTrCRV3lt3tDaGn1aN47TzuOSw4NxncWgcA&#10;/wCB9jPl377n3neXJ0isfevcJ5EzouGgvfyK3aTP/tePp69KLXkT2E50Qts9tsl0GwDaXC/bUGCa&#10;lf5fLpzpa+hrUEtFW0lZEfpJS1EVRH/UeuJ3Xkf4+5WA+RG46GSNM9QUeWpwo8klLpo6sDUfXZI/&#10;CDpPN0IuPqPeXPtl/en+4u1XEdp7rco2O87eQv61oTY3I7qFmB8S2eo/BpgyPiWtQBuaPuq8uX0b&#10;Scs7rNZTZosoE0R+RYUdRXgatQeRp1J1L+SBc2FyOSRew55P+H19jttjuvY+4pIaVqybEV8zaFp8&#10;sI4Y2e9tMdYjtSN+LXKk3+nvoX7R/ft+737s3FrtkHMsmy8wTDtttyCwanrTQlwHktmYmmhTMrOS&#10;FVS3b1jfzl7Ae4nKSS3J2xb3bkBPiW1ZAFAFSVID+ecEChz1y9i0jxyqjxOkiuAyNG6urqRcMrIS&#10;rKRyCDY+8x0ljmUNG4aMitRwIPAj1B8jwPUKtFJE7JKhDLggjh+3roqGFmAYfWxAI/3n3LA4IYcE&#10;6rHkX0lb2/rpJH+sfdNKAqQoqOGP8HSd3oRoJFPy69pXj0jj6cDj6Hj/AGI9xMjgsTnKc0+YxtFk&#10;4GGnxVsMcyqp4OjWjMp4H0I9hbmvk3lLnbbJNk5v5Zsdz2lq1iuYIp46mmQsikK2PiUah5EdGG0c&#10;xb1y9crd7Hu9xZ3YNQ0Tsh/PSRUHzrXrv2EWe+PGwsushxcFZt+qbVpkoql5qW55XVSVRlCqpH0R&#10;kuPz7wq9xf7uf7u/OVvezbBtF3y9u8gYrJZ3DtCHIwzW1x4qMoP+hxNbjOGUgUnHlv7z/uRsbwpu&#10;tzBudiCKrNGFkp5hZY9JqfVw/rQ9e9mj/lj+b4g/NjrLtXduboJeuJqfcmy93ZOnjnFXi8Ru3D1V&#10;DTZKqovt5Gehx+bSimqPE7usSMyglecD+Zf7tn3s5A33b+Y+Sd82jf8Abba5UlAZLS6MLqYp28CQ&#10;PCzLDI5RUuas4GM06S/eZ93OWffX2H5r5Os9purPmoeDc2yuEkjkmt5Udo0dCCGli8SNGMa01fFj&#10;oE/kR1zU9q9Pb32Vjo4pMvksbDU4QSmNV/jWKrIMnjozLIQkIqpqbw62IVBISSBf3vQbT35srfuN&#10;TMbI3Zt3d+KfTpyO2szjs5RgsodVeoxlRUxxsVN7MQR/T3H297FvnLd09lzBst3ZXi/gmikjf0qF&#10;dQSPmBT8uuIl3YX9hMbfcLGa3uAT2So0b489LAMV/pAU+fWvJvHrTf3X9ZLQ7y2lnduzQuUL5PHV&#10;FNSy2fRrpayRBS1cJb6PE7pyOeR7VYdSQL8/0+v9T9RcWIH1+nsp1CoGc/I0/b5fn0l8qjhWnSH/&#10;ACRcEr+oD+zzbn8Xv+PqPyPfL3vr3XXv3v3XuuLMBcX5t/j/AE90y/z595wbW/lzdk4eSo8VR2Bv&#10;rq7Z9CmpVM0sG7qLedRGLkFtNFtCZvTyAhvx7iX3euki2Db4DJ+pLeqAPOiRzMTTjpBAFeGor5kd&#10;Zyf3eGxNvH3mOXLxVqm27df3LfINbtag/bquVA+09Hq/l3YJ8r3+cqIy0e2dmbgyEsxUlY5K5qHC&#10;wKHtZXkTJSf4sF/IX3oWc/Tn8nk3+pv/ALAC9vePQ6+hc14HPV7HvqxH196HHqtCOPXvd4P/AAny&#10;xcmQ/mFUFUqllwXTnZmUlYDVoWoXA4ZXLfVU8mVC/wCubexr7dRGTnbYGpRYzM321t5lx6/FX7Kn&#10;rA7+8duxb/dqvYSafUb3YoP9qZZKf8Yr0S75+Vf2/wAad2xc2rc1s+nvbgldxUVXb6/j7P3vJ7iO&#10;nA5pv9TiMkR/riinP/Ee8k+YsbBvjHgLOf8A6tt1wH2gV3bbBTJuIh+11/ydUO7MUtvHaSknS25M&#10;MrAX9RbJ0YW4H1/Pv5WEx1Tzn8GVzz/wdx/xHvDfr66gCUjr5Cn+r8utrP3iJ/A9++XVTTyGeve+&#10;P++/3kH/AHse6kVBVhVSQaeVRkH7QeHp5daIwQRg9e9+ub3ub/1vz/t/r7s7GTUJCWB41zX7a9aY&#10;BiCygn5/7PXRAP1AP45H4Nrj/Y2996n+l2/p+o2+t/6/1N/9f3oYFAcdWyatXJ69Yf0H+298rFSS&#10;Bpf/AFQsCb/4jn3sEilDkGv5/wCon9p6vrZqamJA/wBj/MP2DrxAP1AP1HI/r9f9v74Hk3PJsBc/&#10;WwuQL/0BPvVSeJ6b9PlX+fH9vn16w+thf6e3zbe2NzbzzuM2vs7bud3ZubN1K0WF29trEZDPZzLV&#10;rhmSjxmIxdNV5DI1RVS3ihjkfTza3vYFWVfMmgGcn0AAJJPoAT6CvSHdNz2zZNvut13rc7ez2uCM&#10;vJNNIkcUaLxaR3IVBWgqxAJI6j1lXTUFJVV1bUwUdHRU09XV1dVKkFNS01PE009TUTyskcMEESFn&#10;diFVQSSB73If5NH8pPdvxlzdR8mvkpiKbGdyPj5sX1dsODK0uQfrvD5vF1VDuLN7pkoUqMfNvLN4&#10;6vaihhgnlioKJ5xLrnqNFJOHt1yNeWtxBzDvELxuI6wRNRW/UBBklUVZGEZoiEq6l38VFZVVOKn3&#10;3vvibF7pWB9p/a26M/JHjK99eNGV+rkhkVooYFkCt9LG6+K7si+PKsRjpHCWuKV/nN8x9v8AYOJn&#10;6b6sr48xtl8lBLvfdcKTJSZhsTX01ZR4Tbj1CAVeOhyFMs8tcEMFS0MawM8BkaTY3HAA/oPc2jgK&#10;8euZJNSSePVWJ+p5J5PJ+p/xP+J99+99e669+9+6912Bf/D/AF/p77Uf196PVkBrnqHVSXOgf7G3&#10;A4Pvn7r09w6he9Qz/hTkxG+vh+v107P7qc/S5DZnrMc/n6R+8fPdwgb7Yf8APGP+rkvXZD+61FOV&#10;feEg5+usAf8AnDeH/AR1d7/KoH+/C7WP9N14JCf6suLrCf8AXFmHvXA6C9XenTF/qO0NiN+PqNy4&#10;1gf9cEXv7hu9JFndtT/Q2/wHrrVtvbvG3gDhcp+wOCf5A9WnZIXx1cP60dUB/r+CT2fT+ZK/l7Xx&#10;nja0kHWeAlQh1U/8fPuViD6lJFkbn6D2U8tqy7bU0r4hP5GlP8HQi5uJN8reawr/AMffH7KdJjYs&#10;fjwpFrE1tQ3IsSPHCpP0H1ZfdR+YbmUjyoGdGsDGzXaMKralvpdSxJIPJAP19nbsSK+Y6BjnUFPS&#10;09o6uLNIC8zM7FQZJWYgFntdz6iFuxvb8X9p6a/i6YPXvaclOp3+hlQpKZRJI6MoQqxGqxZ7j9Vi&#10;bce9ggcD022Tjh172IuzWJxCBQxkMs6IqnVpclYFIZr62ijluSf0m1ub+3UOCCQB0pgoVXHXvb/H&#10;F9t988ehp5K6uamUeErqnlLM/rYzDXI/NhwtjblT72tAWOqo6eoQW9a9e9yWk8dVA/lV5ZsazxqH&#10;JsRVVaxp6TeNfSSoN2/wAt73GqirDBr1paajUZ697ccSGirHMjtaCPJykQtaMTwUc5BNiNUgCC5P&#10;Ghbf4e7MMGnHqy8SQaGh/wAH+x172oetOwMnDXxOZ5SgOoqdI+vP+3HtRY1LAefQbnuXRcsa09ev&#10;ez603eFXQYeNPuXVginl0BsbW9yLZXCwwqaY+zoMTXDsxLGo/b10VU/VVP8Argewa3F3Zla2SS1X&#10;JpIP1ZD+rj6e6PeuSQMdNqrN5U679hlW75zFcT/lEx1H6DTY8/4e0xneQMCxr1sRrXJ697g09NmM&#10;vNwZXLW+oJvc8f190PCp4dW7FGQOvexN2705n828ZWmdtZFyqStwRf8AA91aNtXnTq6SBsinXvZk&#10;NnfEnMZR4zPScMYj61nJIY/ldFv9597+kZuA6fDJQEsK9QavJUVCpeqqYoQoJOt1Frcm/PHs6/XX&#10;wvpacU8lTQRE6lJuJwDpK6rr+eB/sfb8dsaafPpPPcxxKW1cOgo3N3bs/b8cuutSSWMEkJJFbjUP&#10;7Z/w9nF2t8ZMBjEQjHU6ab+oBtXJBt/m1NiB/X2bpZRLxoSeieXdCpx0WrdHy+oIGkjxkypcDSIm&#10;ikYXB5u5IAv/ALG9vY64DqrCYtl00kOsEfg3HFvra44/3j2pFmiqe1ekD7rOx0qxB6LHvv5QZ/Jw&#10;ymmrqkEoQADCfobfi9/p7F2i2/j6aNBHAihVUC3P04/P09t+Cg8q9JWlnnAd5Kjonm4O3dx5Orn8&#10;+QqyHkckDxAcn8gDn25fZQrwi6T9eSP99f3YIDxUU6TOJcHJz0kRu7IVEgaWZ3H0tzf+n1v7zU8W&#10;hrC9ibXv+Cf+N+3UBrq8urorHJSgGadNO5Mm1TR6R+oWcCxvp0m/IuRf+nt8SpigUEkcWve39D7s&#10;wV/iPShIS3kanoEqjA5bMVDxw07sGbhghb/H6kXHHvHJuSjhU3lTj/ax/t/949tlI1Iz06LN2NKH&#10;rLTdF7jysiOtG5LMLlopCNPH4jX/AHn2jsxv+kpVYia1lb+0ljYf7f3suBkKOjO22hm06xmvRhuv&#10;Pijk62SI1dGBdozdoqgC5kNzY8D/AB9hdkO0lMrKk5/VbhlP+t+q/wDvHttpGPHHR1Fs0dD2ivRy&#10;Ns/FHFUdLE9VjYCwjsSyT2Zrk3A/BH19yMfuqTIjUHJJJHDfXj/D8e3YJCTTy6pLZLCKaR1i3D07&#10;itvX8VFCmhdV9MhtY24Enp/Ht38pcamFyRe5N/8AW9mowBQdIiNNR5dIwUccH7ShVC2HAIFuCPpb&#10;6e+vJYH+vtDIe9sdPRDIr1JWmRgLW/2IP+w94Xlvb6/T/ivtJK2k1HSqnE9O9DRA2AUG9vx/j7aK&#10;yvWGJyxACrc/T/ED6/4+000p00Pn1U8Ol3g9vfc19LoTV6gfp+Q39R7JT3PURV8ksQYEnj8fh7m3&#10;+3Hsok/tKefTkYNKdWRdP0D4/CQKylRwPoeCEYf7Dk+y64jA08LNJIFN7EC4/wAf8OLX9rLWMHUT&#10;wr0xcNTAJr0MksrcAfjgf7Dj3EyyUEFUgAQNqtzp+g/3se/TaYzU8OqQ95pxPWSIsLaifqPybWv/&#10;AE9j1sOiWqjiZFuPGbm31uEt9Pr7THS1ST0sC6Rwz0gd3VrUkclyObkWN7A3P+HPs0G28ascWsg2&#10;BHF7G+ke2NdHEfGvTjN2qR5DopW+M48kmhTe4IuD9fWfr/r+xKxgQGwAH4+oJP059m0JOpQPTpE2&#10;sv8ADjovG6i7U8jG41a2/Nvpf/ebe1Mq8Cw459qZ5QoFGIY+nSiIEmo6CNjdzY8AAfn6++dr8Ee0&#10;OCvDu6WAGvy6y67Hj/b/AE94ylh/sf8AePdCKGnVq+vWdZVPH5/1jb35Bc/7D/ife14EkY683XVS&#10;QLi9v9b/AGHuYLgD+vvSkagfLr1MU6aZRxx9eLH/AJB95V+nF/8AjftQCPXpl8H8umuZio4/HJ/1&#10;7H/iPci4vb6f7172SBSp6rx6bWawJJP+H1PI5F+fp78gYk3va/8AW9hf377OvdQJZbckmx+g5I+l&#10;/p+Pckfgc396Fc161WmOmqocEXNuLi35+l7+88fA5/x90aRQdNc9eNemlxcX/wBv/vv9j7kpGSb2&#10;9tm4oCFHTTE8K9Nco/N7D6H/AGFx/seT7lRqQfzzb/H/AG3tRC5kpWlOq1GD0y1ukKQD9SfwR9OP&#10;9jx7cYQQBf8Ap/vZ9qemug/yUgM3AH1I/A/3n31L9SP62/4j3onSpYny62oJOOudCPofyW5tf+p/&#10;Nh7iMvJJ/H+I9l0s5Pbnp0Dpa0VgFAN7A88/8Tz7iutz9B/vH9D7YDk8WOrpxCKGvHpQxOpHIFv9&#10;b3wtce6hmWtCa9bBoadSRYEfgAj/AHv3FkQ/8Uv9PdmlbTwoet9PVGxVlN+LD+pt/X/b+4ZQA8i/&#10;H5sfbZdgMMa/b04imtaY6U8M5Itc/wCtzb6/094JePoP9e1hbj35HYcTj149XJHDPTtAfJx9LAkW&#10;Fjf/AIrf3Df6G9+fb6yhyFPH19f83W6hfM56daeO3qH1BHJvf/Ye0rnyFpXY/QBz+PryOP8AYe19&#10;o5VwAfPop3BQUcU4ivQsbC8klfCguReHgk/kqCQPpc/19kx7BzyUM0x1ABZHJ+l7Wt/gfY9s5wIl&#10;rw6g/mCxaYvQefVnWwKArj0JFrxITfn/AFPstOe3+U1iMuOD9NPP0/qfd5r8jA4dBqDZF1AsB0KM&#10;cCra4X/kf49hdV74q5pbrI/6j+I7gE3+tv8AD2Uy3rau4mnR1Ds0QFRSvWewH0AH+w9ovP5jIZBG&#10;VHc3JPP1+hH0HHstubvFAc9Hdrt8MNCwHXftKYfD5WWtEpD3a/IH5uLfj2kXWxBAJPz6NhcQoukE&#10;V697HLHYKrqIkWQMOVvwefSP8Lc+zBY5O0nhTpkSxuSBSnXFm0j/AB9iztXDtj3Vz9dUZH+AUf8A&#10;FfbiztD3cR1o24kJr031cmtNHBvxb8Xsf6/n2MX8ZaKl8VyCEIuDwD/t+R7u26OFNTTpy32iORg2&#10;kcekoccr1Hkub8H82+t+OLe0hJ5K+rIUlmJNrf7zYeyO43Ml2APQsstoCgUUdPA0wRHUFsAALi45&#10;IA4Pts3dh56fEyySariIkEkgC5H0/p7QyXpcdH0FksVOuWNrI55jEpH1P0FrG3/FPZHNz5OSKeoj&#10;1EaWlH1/o1rcf09tI+vAPl0+2DTz6UfsPqTPTU9YreRgNQJs4/DfgHj2nEh1DOK9V1ZpTHXvYsw5&#10;dsjSKA5PF7kjVYD8af8AX9rTISgzTrepRx697V2y2yUFfEUEhGsi4uRYgW/3n22oz07TrhIAUYH6&#10;FTf8+zn7dra/7WIMHuEjW5H+0ge30qcDj02xVc1HSEy9DSsxdgl7lj6Rx/rC3H09jbteknqwolXV&#10;cKTf+lv8fdGQswoDXpxpolUMXFOgK3lX0+PRyri5ZwP63/3v2v2wyxi5UX+nP/IvbyWssoqVPRbL&#10;vMMa18ToLY9yNM1lctxcH/Y2+oI/r76ShQN9QB/rge1abVK1NS9p6LJuYYlAo+T1mkyUzgWUn/WU&#10;kf7A8+26vgigUtcG3I5B/wBj7NLfZQSuMdB+65pkUsFNOlBh2qqtgguvNiCmoE2v+Qbe2Jq+kCFX&#10;IBPHLD/Hg/6/s1j2eJfwjoPz8xTNWh/n0sIsJWmWNkuAWAP6iCOL2X8ew6z1TSGZmGki5FwRbkfn&#10;/D2sTbou0hRT7OimTmG4b8Rp9vQq4Kgq4olWR7jSRbSfy/IH+wPtPLloovSpUAfSxB/4j2oFqEPb&#10;QdF0u7TyHJNPt6fzh1k9RPJPPDcnj260+5hDGQCt+Dfj3amg5Y9JxNJPUlj+3qBNtyKRw1hxcW0/&#10;4/737a6/dLODpbgg8BuPwP8AD2y0yAk0qfn06kLvnNep1Jg4orXHF/qAfaKrMpU1TlVLG5P9Tcm1&#10;rfX+ntFNdNTJoD6dK47F2ywx0oIqaOJAABb8HSDb/X/I9uuI2xX5V0ushB9X5tpJt7K5r0ZCjPRr&#10;DZhKdvTdk85RYqN5J5Y1VR/aYLzzbn/YezEbO6m1aHliBOoG7a/oFFvpYcN7IrrcGQmhJ6No7YUr&#10;TPRaOwe9aDFRyR09TH5AptaTm/IFhfk3tx7Mbt7Z9NjQi+JBpK2tccD8c/i/sO3t47qzEGuadHNj&#10;bhjnhjoku/8AuLIZYVJSqdEby3IYnUGC/wBDxa3sSoKKOEAiw/PJH+8n8n2Hi5mqXJ49CKCAA0Az&#10;0VzK7pq66aRTKzsTz6mJOu/Jufqb+/VFXFCP1KDf6Era9ub+23McJ8tXR1b7a05BPDrBisLlMu5U&#10;q4RgbHSW/wALA2J/3n22tuAt+2jA/jgi3H9P6eyya5Ab4qV6FtntcaJnj0t6PqZEYT1SAOy6ySlv&#10;SL/qNuTz7l0ZqK2QG7EH/iQbC9v6+3YY3mZdNdJ6UyIsNeAPSf3VLhdn0VS7iFPDGzs50AHxlQT9&#10;L3P+9+xT29jDEVYg34/P+sfY12nbmZwQuadBndL9FjYBs9VHfKzuSiq8fV0EDoQUq4fQwtqexHGo&#10;E8W9ifTxjxW/1/r+Pcj2hWBIo68B0BLqUSSEk1bqkbcmRaozVXVXYa6gkfjgAWv/ALb3hmjsTYC4&#10;/wBb/Y+xBFKGopOD0n1aSKAV6esNleBdiDwPpY8gA8/Xn3Ct/wBDf4e3qj06d1H0HDoRf4k9v869&#10;vsP9V/uvXfT+r9N+be//0jbix+hPH+PviZ1n5oX063uPfasR9Ln/AGIH+8+2JidNPn17QvXJANV7&#10;D6f8SPebzC1vp/UE3/3n2k0EnHDrZBrUHHWb3waS6mx/IH1/Bv8A8U9uIhB7urrQsM9e94v9ck/6&#10;/tXpHT9Ove+rD6j34KBkDr1B173zVrXvf34ivl16gPXRAP199mRv68fi/umhfz61pHXgoH0HvtZf&#10;8T9f9gffig9OvaR10VB/17ce84l4/wCRf8a9t6G61SnXERk/8aBP/FPfRmFj/X/Yf1970N1ojz67&#10;MRH9f9iCPfZlut1IH+vb3UqQaHj14DHXggtyLn/Y++hMP8f9h7t4beZ61Qr59dGMj/jYI/4r7zI+&#10;r88kcf6/+P8Are0dykiiqnt8+rBtCn06yRafoy+oGwIHH0/P+v7yDi9+W5FyeP8AkXtKrYzx6eUK&#10;y1p1n0j+g/23vu/N7qf+CsTz/sfei1aDqgIJAoc9e8er6AC3+A/4175B7G/PP1+lvdsDq5RuutAH&#10;BHI+v1/4r76Zr/6/+9C/09+69ppx69oX+n+8n/ivvn5QefoTce/UIyT1U1pnriE/rz7T27JPHtfc&#10;cnN0wWXe/wDitBUMD9PoLezLZ117vtiDibiP/jw6an/sJieGhv8AAessaL5E4/tr+T/qh70M8mb5&#10;jNkn65nJHk/1qpD77k2ahLS2UcBGv+DrBu7Oq5nanFifzJqelf7up/4T8w+T+YTiZfqKfqTsuUf4&#10;aqfEQX/5JmI/2Psa+3yE898qsPKWc/8AZldD/L1gL/eOPp+7TuK1PdvNgP8Ajbn/ACdFR+bD6fjn&#10;vVfxNV7YhIH1IbcuLJA/xsvveuX9I/1h/vPvLjr58jx6ojdhZQOGZRc/i5F/ffv3XuopkPK8WB/3&#10;n+vv3v3Xusfv3v3Xuve/e/de697DfuHfVL1j1R2P2JWSrDDsrZO5tyKzELrqMVh6urpIE1cGWoqo&#10;0jQflmA9ibkvl6bmznDlflmBNUl/fwQU+UkioxPyCkk/IdHXLe2Sb1v20bTEKvc3Ecf+9uF/kDU+&#10;gBPS76u2fU7/AOy9gbMp4hIu4N2Yelrw4bQmFp6la/PSOFBZkjw1HPx+T70KZ55KueermdpZ6qea&#10;pmkY3aSaeVpZXY/lnkckn8n39F1tGsEEUKKAiDSAPQYH8uurqRpEkcaLRVUCn2AD9mMdbLiiwA/3&#10;i1rD8D/YDj2j977kj2ntnKZp7M9NCqU0ZOkS1U7eOBSbGyq51H/AH3EXv57r2Xsl7T85e5N5AJX2&#10;+1AhjJp4tzM6wW8ZPHSZpFMhGVjV2FSAOhlyJyrcc681bRy5AxVZ5O96VCRqCzsR8lBp86Dz679h&#10;n8L/AIl9lfPP5C4rrHa0rU0FVUPuHsXeVXE81Js7Z8NVBHmMxKkfplqytStPRU7cT1cqoSq3YfK1&#10;zLzBzX7q8+bjvu8XT3PNu8XkksjvqK6mLMzsRXRDEuAFWixqsUagles4PeH3V5I+7L7USb/uFlS3&#10;ghWCxtUID3dyVrHHUhqVOp53pURLI3cwCsH3aHY+3+qdmZfem45iKTGQkU1HE0QrMrkJVcUWMoo5&#10;GXyVNXKthb9Cqzt6VYjfP+KvwM+Mfw9wNFQdNdcYug3H/D0o8x2JmUhzXYG4dbpNPJk9x1EXnhim&#10;mQMaWkWmpEIAWIW9zjyz7b8vbDDY3F1bpe77EoJuJNTDxAMyQRuzpBXOnw+/R2tI+Sfnp94PvGe7&#10;XvheTzc8c0Svs7SCSOwhPhWMNMqEt0OlyhOHm8STjV69Uf8AbPya7W7WyGQTI56twW26mW1PtPCV&#10;L0WOgpkN4oKyekFPVZdgbsWqHkXUxKhRYA5Ghf6fT6X5A/2BuPY8oCQSBjh8uoMqaUr/AIOi4Syt&#10;qPAHqZjy5uzH1MbsRqNuT9T+fbZlsDg8/jqrEZ3D4vM4mtQx1uMyuPpMhj6uNrBo6qjq4ZaeoRgO&#10;Q6sD7LNz2TZt6thZ7xtNtdWgNQksSSKDxqFYEA1zUZrnj0rsNwv9puor7a72W2vY21LJExjkU+qu&#10;hVgfmCD08YDdm59qVUVdtjcGZ2/WQsXiqcPkqzHzRu36mSSlmjZS35sefdcHdP8AKE/l/wDd339T&#10;mOhcPsvO1jTyf3j6ur8hsGuhqaizvVrjcLUpteplWSzL9xj5QrgkAgm4D3L2m5WuwxsBc2U+cxys&#10;yklaU0TiZAtOKxKlcgkeWU3Iv32vvI8ieGlr7iT7ht6BQYb9I7tW0/CGeRfHpTtNJgaUAIoCDNbN&#10;+bXfe1JqYVu4qTeOPjMYkoNx4qmqZmjjk1OGy1EMfkxLKCfVLLNyb+6I/kt/wnN7d2xNmdxfGDsv&#10;BdjYCDz1VBsffkv92N8/bxRBxj6PN01LNtjNVzyHSssxxUbXHBsSIu3T2y5w2eBp45IdxEQLFoVa&#10;KUgCpK27M1NIrRUuJ5GIARCxHXQv2u/vNeRt7Wz233W5VudpvjpWS5tgs9pqBoZGiLJcRIaglVSc&#10;ijUdvI8/Xf8AMA6u3LLSY7e+OyuwsrMIYpKhzHnNuCokkEWpclQqKyCEl1JaSnMcYPqcWJNG2Xk7&#10;v+NG8q/rnsvbW4tqZjAVDQZTZe8KKooJqW7KwloWqIVvT1C+qKaAtBMrBlZhz7nv2E++z7w+xU+1&#10;7Nb7o26ch2rhH2y8DN4UerU6wSFRNZuAWKrUxIWrJC+esxN79vfaf3x2NebeWLy0llu01x39jIsi&#10;ORUUkCGjngSGo6jjno82LyuOzVDTZTE5GhymNrY1kpMhjqqCsoalDwJKaqp5JIZ4nP6WViD7NHsb&#10;f2C35QmrxUrxzwFErKGpKLVU8jJccKSssTHgOvB999fYv7wnIH3g+WZeY+R7t1lhdUubSfQtzauQ&#10;p0yIjuCjVPhyqxR6EYZZETBP3D9teYvbfdP3fvcSvE+oxTR1MUgBpgkAhhglTkfZ04+xDQWFv6e5&#10;wJrnqM2znr3vOgtYn6m/+2/Hts+Y6aY8QOve8wNiCPqL2NhfkWIva9rX4/x9tlQfM9VDEAjyI66K&#10;g/j68H/Ef0P9faz2N2DvnrfNQbi2Bu/cWzc5Thkiym3MvW4ms8bi0kMk1HNE01PIvDRvqRx+oH2Q&#10;cw8rcuc1WMm2cy7Ja3+3vxjnjSRajgaMDQimGFCPXA6Ld22na97tGs9426G5tT+CRA64yKBgQCDk&#10;EUI8j035PEYvN0NTjMxj6PK42siaCqx+QpoauiqIWtqjmpp0eGRDYcMDY+7D+rv5sfyr2JU4+Pdu&#10;W272rg6cxpU0W6MNR47MTUwGlkhz+3IsZOtW31E1VDWHVywPIOMPN33NvaHmBZ5NmtrrZ75tVGgl&#10;d4wfKsMxddI/hR4xTC0xSKd59juSd0R3sY7ixuTXujdnSvHKy68DzClcYBHHoqu+PhD8et4JPLBt&#10;GXaWQmDaa7aNfWY8RyyOCHXFSyVeEtqNj/k6gKTyPqLO+sv5w/x63X9tSdg7d3p1hkZPCs1VPRRb&#10;r25G7WEx/iOF05jxxOfqcapK82vx7xO5t+5N7n7Kss/Le5WO72yk0VSbec+Y7JaxZGD+vSvn1Du7&#10;+w/NliHbbLi3v0FaaW8KQ/MrJ2AU9JTn08yO77/ludhY1qmp693jt3c9Kv3DQY/Ox1WAy4VSPBEr&#10;xLX42pntwzNLTo1+AB7ss6/7Z607UxsOX6631tfeVBNAtR5MDm6DITQo2n01lFDJ97QzIXAeOaON&#10;0JswB494s8xcn818oXj2PNHL13YXKtppNE6An+ixGhxTgyFgaEgkdRHuey7rs0pg3Xbbi2nDaaSI&#10;VBPHtJA1fIqSp8ieiR796b7O6yrqik3xsvO4VYHSIVslBNPiKiUryaLN0pnxldG9iw8bkqBYm496&#10;kX/Civ5TRb27h67+Lm1s0avBdT46TevYFLSyRSUZ7B3LB9thMbVFHZjkNu7UJlANtAyzqQWU2w89&#10;zN3g3nmvwbZg8O3xtAGH+/ZGR5wKGhA0QxnzDxyDGdXan+7Q9pZeXOQ+ZPdjd7ER3+9zi3tGcUf6&#10;OCpd0/oTT1r6iFGFQwJtx/l5dWVuzescvvfL0TUuS7DyFJUUH3EPjqDtnEQVEOOnGoB0ir6+qqJU&#10;H6XpxE9zcW1sS3PBH+8f4+wAajrp4SScdWEe/XPvVetFieve9kP/AITW7GlyXyT787GMJam2j0vQ&#10;7S8zXslZvnemHytNoP01Gm2NVAj+h9yX7UWpuOa1mdaxw2czg1+Fy8Ua/bVGl/l1zI/vRN/S19qP&#10;b3lnVSa935rgfNLW1kRq/LVdx/mPmOq6f5leeFB0vtrApIVn3Bv7HSlARZ6PEYjM1FSsg/VpNVUU&#10;5B/DL/j73Dd1ME2zuJybacBmSOfz/Damx/249z1zOSOXN/p/yhT/APVp+uKuw/8AJa2nH/EmL/j4&#10;6po2EyNvzZcNrmXdO3EF/prbNUSm/wDrq3v5Wb21Ob8s9/8AYnUx/wB5PvDsdfXGcCnlXrat98So&#10;Avfn/X/x9+8+tMAApHXvfE3/AN9/h9f9t78R5jh14KWz/qxx6974/Q88H/Hj3WtcdeLE4PHr1/x+&#10;frb339Df+n+8f0v72M8Oq0PHPXvfK9zyef8AYfQfX/be90oc8et5C9e98feutde9uGJymSwWTx2b&#10;wuRrsPmcRX0mVxWWxdVPQ5LGZPH1ENXQ5HH1tLJDVUldRVVOkkMsbq8boCpB91dUkQpLGrJTzGOm&#10;7i2t721uLG7hjktJ42jkRwCjo4oyOGqGRhhlYFSuGBHWKeKKeCaGeNJoJopIpoZY1mjlikQpJHJE&#10;6ssqSISCpBDA2t733f5Mvzt3X80/jfmoO08jDle5+l9w0u1N65iOlpaBt17fy1FLW7L3hVUtIRSQ&#10;5PJQ0NZSVbxpFFUVFC9QqIJdAyR9tOaJN5sbrbb24Z761K9z01PG9dLM1BqZSGViQTQRl3aR3J+e&#10;v78H3fdn9jPcuwn5Stmh5G3y3e4totRcW8sbKtzbBmqxWNnikTUx7Jio/s869/zt+PWI6U7Ew2W2&#10;ZjZMfsjf1LkKvHY5JJZKTDbgx1TF/GsRTGcF6fHyx18NRSrrZQGlRQsca3uH/wBv/seD/sR+D7k8&#10;ZA6wpIoSDxHRFbcX5ta/IsSP9b+vv3vfWq9dL6gCAQD/AIH+tvfIC/vRPV1UGteo001gVT6i2rj/&#10;AGw+vvnb3Xpyg6gkkm55J9+96YkKxHGnWxSueHXFuVYf4H/eveoD/wAKcZb9j/EaO/K7F7ektxa0&#10;ue2JGf8AeYPePvu4lN7sD5fSAD8pJP8AP12V/utUP9UPd9zxO42H/Vm4B/w9Xg/yqP8AmX/bH+G8&#10;8MP9h/BGf/oZz71vulquLHdydXZCZisVDv8A2rWSMCBZKXN0c5NyeABH7iCZPEt5U9V66v2M6x39&#10;tMw7hID+fVqc8YmhliP0kikj/wCS0ZD/ALw3s1nzZ3tQb37KepppklEPXuHoVaPxtKxptxZ4zoqu&#10;DrJaoUW5+tvz7R7dbG1t1jbzPRrvN0Ly7eUHFNI/aT/l6h4yhXH0qwKBcMzNY3F2t9P9gB7rYyao&#10;k5QSSSeQxhFUQpeNEBIIilkRZfWDwR9bWBHtXICta9B18MenH2laq/BBsFBYlyLm3jItfgsCT7T1&#10;IFR00fPr3tjqJDrOu3Dq0b2A0llNwSACAx5/wPI96HAmnTTGlfTr3sRdkzqmNpRLqKNW2cKLyusT&#10;I3iQIpVUXkX+ptex+oURAMvcK9KbcgKteve1FKyrULE5J8UdTUkxxjQViREXUI3kKL5SbXK8gfn6&#10;2ACVB8+lONRxjr3vm1REKijkli0rHQ1U8Hhan0xpBLVMJqhnWNvTFEQNRY/Tn6e7BxU+nTdQWJ+X&#10;XvbtgqeeoyFPT+VHiqWqIPpE3kesgMUhcRk/lwlz+GNvfgwYhAO4kD9pA/y9aDpRia0Ct/x09e9i&#10;9tXqWehs5j5/VqsedS3/ALXP1P559jGx2SRGDU4dR1NuSyAZ8uve1NnNvZCOIwxK7AKosLfgn6f7&#10;b2atE0K6KZ6QrOtS54V697TmO66zGSkUCBzqYAX/AKE/7z7YMTOc9Pm5QCg4de9jntHoDKZFollg&#10;B1arg3tYMB+B/T25HaSE46Za6Q1z10SALk29nL65+Ly6oZKikiN7CxD/AIYc/wCw9mUG3k5YdIZr&#10;9VqOmTJbgx2LjLzzLx9QLX5v/Uj+ns9OxuhsVjFivRQ2Bt+gi3Cgckj/AB9mUVjG2SvRTLuZHwk1&#10;6Avd/dFNQpPHRF1k02BQJcA3PJLWI49mk2xsLD0IQLRwqy+MA2P1X6fm1/an6NV0kLjpJ+9JifiP&#10;RM+yO6M9NHM0VZUJYSkFSo+o4J+oPscMXgqSGJCkMfF7EcfU3P8AvPtLJCgfA69Jds9KsadEC3j2&#10;lnqytqfPkqsAnTYlCTy5HNhb6+35aOFL6UC/6x/1v6+7GP049Mt4p7jw6DCbdNVM37lQ7/SxI+v+&#10;uRb3wNMA2ogH6c3/AMP9j7uGIXQ3HrQY+VdXUlM7JJCy/qNmsWX/ABv+on6399PURQLd2tbjix+n&#10;uwSvljo2jt3P6aDH+fpogxeRy1U4giNy30sSDe9vxwPbHV7io4gTrAt+TYf1/p7oYwMk9GMdhNxr&#10;0KWD6pztcV/abkgei5P1H9Vtb/H2l63fdJT3tKotewva9hcD3ouox0ti2oscjPQw4T47ZXJBfuIp&#10;DcDVqT8arX/p9PYdZntJRqWKU8cXD/4+2WlABp0cQbQFX4R0YbZ/xhx8HhkqqNJHH5aP8W/pqAvf&#10;/Y+w0yHZtVISEnI+o/WP8f8AD2lluF9OjKPbFwSmejDYLojC0KKRQwgi3LowFgASAQx5vb2hsjvS&#10;uqyQ00rjm4DArz/Tj2mMztUIaDozis6fhHQs4rrzE40Lop4FICjhXHPJ4uRc39t9JXVlVMLlirG9&#10;+L3H+sPbRMjnTrNenHiVFJHHp7rMfj6OlIGldNgQqm/HP5J/4j2OWz1lEaFwRfSSb/1+v+9eze0D&#10;EqPPoP7gwJoOir9qPA3nVLEGI/61tR+v+NvYqKbAW+lgP9e3s7oRjz6IH4noqVSoErWHF+fz+B7y&#10;E3U/63tFKpVqnp6KlVz1zgF7C31I+n55I9xZWIUkf0PtDL8R6V4/LpSY+O7IAv8AQfQn88+wx3dX&#10;PT0czIzA6Px/Tk/8R7Sk5yOtjyFMV6MX1pio6rIU5ZVNi1y304twf6Dj/D2SHfuXeWvkDE/n6m4P&#10;I/3r2VTH9UdOE06PxtqhWkx0UaKq+hDx/Ug3t9faFFRO8IMQsWBsQR+OQeP6+zWxQhWboqvJNJJr&#10;0oAvrF+SCf8AevaSqMZkKysViC3rP1J+h/HAt7TXiE1oenLQ6jUdSdaqtj+Af6D/AG3Ps33WWOlg&#10;p4lcaQQqjn+oW/4/p7LS5jUnzHRqFotSc9Ar2LWppdVYgBODfn9J/wB59mjoo1p6PVaw0j/krSLn&#10;/W9o4HaSbUD5npmpJoeibZuZqrJeENdbn6/W5cj6+5mEmMtQwv8An6X/AKn2IYZ100I7h15wKUp0&#10;kt60H2+PuQNNmP05A0/S9va+C6UH+tf/AG590d2k+I9OQpQA9AErKS9vqGt/sB/xPvoEG3+xub+6&#10;1IGOlHXI/wDFP97t74nnj/D3tjjVXPWvxAeXXNeCP8Qb/wC3P/FPfKME8e2fE0KVPHrfXcxv6iCb&#10;8G30+n+v7zgWvc8E/wDE+2vFrw8uPXuoMtvx9Lj/AHr3JjUGw/3r/W96EzZpw6qyAmp6bahBpNgb&#10;3t+fpYf8V9yAB/X8/wBfdWdnapPVSFAJHHppm0qDf6cAf7Ef6/vMI/8AU/73+famCXTq156arx6Y&#10;aqQXFr3vx/tv9v8An3lSPkX/AD7faZSpA61SvTNJMQfV+f6XA/3o/wBPckLYc+0Ldz1r5deDBuHW&#10;GST0+kH683BHH/I/eaO1yD+Pdhw6aJ8z03z8Jx/if9jcH3MRRcf6wt/sT7tG5jYshz140PScyD3j&#10;YH+rHj6/8T9fcxBZf9sf9h/vj7Nw6sBnpg6j8PGvQc1pZp7WNg5twf62/wB6943bk/8AGv6D2xch&#10;WVVr3cfyHHpXDETQnpzxiG1z9D/X/gxHuAxY3sf6e0pA6UBFBNB0s6T0i4/Fx/vv9v7jszAWJHNj&#10;+P8AifeigPDj040KEVpnp5iaw/wvb/H/AH3PvipB/rzweRb/AGHtkxnJ6TyI4C18up6tq/HAt/h/&#10;r+8UvA+o/Nvp7qBXj1VQTXHTvSPqIA/Fh/vJ/wCKe293/wBv/sPftGo06VIhAq3SmgFwP9cD/bk+&#10;8Dm45+p+n+2496ddAp1tkOCBjp6pmCn/AJBH4Nuf+R+4r8Ai/wDvI/r7ZIOOq/b0ooLEDgc/4f4X&#10;9o7cysaKUA/2X/P+v/xX2a2Z/s8+XRZfkBXY+n+ToWet3QZOMkDgxj8fhgP9v7IR2bi6iqqJ1U2J&#10;d/8AXPPA9jGAOY2NcCnURbtcxIzAjNerSdlVMZxsYsvEcf0A/wAPrz7LxV7KqJ5GLqWH+HNv9e44&#10;93ZHPceB6DL7hCrCg6XflT+v+9f8V9tkmwvEC+nkC9j+OeRce0txDRS3n0stNxV2A+fXfkH+P+8f&#10;8V94KTbVL5hHKiWuRYm/0t+fZPEAbhFPA9HVzKTAHXr2sf0P++/2PsWsDsrFiOJvt4dR/Nyf+J4P&#10;sU2lkkoGOgBuO6zRTHvNOostRb6W/wBsfzxf/YexDg2rTxoPGicG1hewAFh/X2/cWLRjHw9bst+G&#10;oa2Nemuassbcj6/j/b/7D3lON+34Cgcfj6f09kFzEytjh0PtuvElVTx6jmcPf6nn+n+8fX2zZCKZ&#10;FaxIAv8A8b/1/ZBeawSSehnYtGdJp2k9ZoXQ2ut+f+N/Uf4e8+3VvVgPzc/W/wDxPsjlduIPQxtl&#10;UrgdR8ubQMV4sq2/5KH+88+1F2FTs+DmSJf91Di5+pK/j6+3LdmZV1cT0tYIijGek5teT/L5QzEn&#10;yycX/Gkf7Hn3XfnNpZSvr6jTBIQ8ktrgfl+Pxbn2YQxsBUdE80io1T0J1/z+PbbR9O52uqF0QMBd&#10;frf6Fh+be2Wt2qdI6a+ohpUtT59cGkReWYAf1P09mE2X0dlT40qIwo4BJueNQH9P6D2uhsZHADHp&#10;DJulqlRrqR01Vmcx9EjPLMODawt/xUG3s3Wzeg4KeOKWWGIWOskg3v6fpzxx7Vpt0+rAr0mm5jtE&#10;QnoE9191YzFySU1OZWmK2UBAAQdXFyxt9PY1UuwcZjlRPHDddI/N7j/Y29nVttDsncKY6DN3zOtW&#10;KHHQTVHZmWyjM0Ucyq1z+DYH6cC/1A9qelWhxS+lVAAA4AI4/wCJ9mibOigM5AP7eiC45klbCuad&#10;JStpsvuKTTI72LalBBvzbngf4e2TM7qpowyrISw4axWxJU8jnn2YQ2UQFNA6IZd5nc08Q9LHbXWt&#10;SFVplQjT/a1X/UP6j8+w8q97eI3V+Pry9j/sf6e1RgRRXSOk53GRsFz0K9J17TlVWSCMAfmzH/H6&#10;W5+vtMZDfTTI0YZiTbkMD/vdveqqBQrjpmS41LljXpT43ZFNRuHjjjI+psCLH/Efn2k5dw1DXZXY&#10;fX+0P9tzf3fxFpgdJWZ38z0rExVMmn9tTYj8f0H+t7YautnqWJLsSTexI+v0F/p9fbLygAAdbEMr&#10;DUEx616ckhjiAUIABa/A5H19th89z6Cf9jf2yZRXLZ6cFs9OPWcGMcAAf4W/5H7kwxyy2AuCbC3N&#10;/wDevad5agmvS+1tccDx6xM0YvdP94P+3tb27UuCnqZUT/VcW5vcm3HH19lU10ASE49CCG2GMdQK&#10;jJwU0ZLBRYMbEW+lzbkg39jFtbq2SuaF3Q2IDWYXuefr/T2V3EzBS5PRhGkddIHQK717ix236eYe&#10;QKyEg3a17DiwBJ+p/wAPZmds9Z0VBEjtAmoLYmx4+h/B/r7I5bxyaVp0Yi1JAIHREuxPkpLVzNFT&#10;TuAzFfQ4Y2Ba1wwt/T2K+Mw0NPZUiQKDbi4/H09lN1LQYOejW2ttK1YdFL3d2HkcmHlepmYve4Oj&#10;kC9hcAWvf25yRxUwLkAAX+hP4/1z7L5JAyUYknoztLIySgKMmnSXoazIZhRCiuxfSouSSSwP5/px&#10;7TWW3HT0wKhjcC3FvwP639lU0oj7OhnYbS2CwHQubJ6orcpIlTPGjB2UsGD3PI4HHsN6vcE9dNoh&#10;ZrE88gcf4WJ49lc8jsCQehXbWKQqCwHRq8L17jsFSLNPFEpSNeAtzybnn+vta7cxFTVlGZRpLLck&#10;n8g3P9fx7pa2Ek0is4BHl07PPHAhJ49Ah212TgtrUdSBOkbxqyDVZfRcBtNibn+p9jbh8MtMiagp&#10;4T/XPFvp+PY+2naaae3oH7luBOoI3ca9U4d799z5R6yChqagK7TwgIF0sjANcEk8en629iDRIkQF&#10;gPx/j/T2PrGCCNwoWgpnoDXEzSs1SadVVdj12T3FPNNUTSSXdyA/+NwPoLAW9qCGYcD2YTwIuYz/&#10;ADz0WOuk46KtuDCzRSyt/tRYkg3vb/Ef4e5bKGF/8P6/4e24box4Y46qJAMU6SNNUS0sqqxPBbgD&#10;+i8e2/xj/k//AH349nHjN/xivSjWP5dL/wDip0Xuf+LN5P8AkLz6b/T6W/Hv/9M2FyDx/tvfEqR9&#10;Kmg7us/WbTTHW95GoY2P+3/2H/GvfNXFufabUzGp6o76hSnUjxr+OP8AYD/jXvsuAL/7b3UYFOtB&#10;agGvXWg3/wAP6/8AGr++DNcD8X9uqATUNnp+JKEmvXTLptze/vrWQAOB+P8AfX9umoHr0o64++wx&#10;HHBHvwqRU469173z1C1/949+r17r3voPe5P15t/rfj2ywavoK9NPqrT8PXvfKM3sT+D/AL1/xX27&#10;mlCanpzgOve8hcfjn34DrXHr3vgT9Sfdurde99gXH9efp/xPupalevde95wtvz9f8PaQ3SgkUqOr&#10;mPT5165hGsD9P99/re+akDn6H/ff7f2ilmkd+FF6ror9nWRVUCxF72/P5HP9PfPUR+b35+nugpnH&#10;Ty0pgdcib/7Dj/Ye+ev/AA/3n/jXv3VuuvfIEH6e/da69779+69173737rRAPHr3tK73fx7O3bIS&#10;bJtfcDHmw/4tNZ/h+PZtsCB972YcD9ZD/wBXU6T3Q02l1Q8Y2H8j1kQWki/xZT/xP/Ee9Daok82Q&#10;ybG+pspXn/b1MhH4/IPvuPa4tbUf8LX/AAdYMXNRcTZrVif2npWe7yv+E9kOv5+s3/HHpXsN/p/W&#10;r21D/sL6v959jr26Grnfl0ejzfztJx/l65+f3kjlPu4sB579Y/yE5/ydFF+cUhj+O+5yDa+Y2ut7&#10;/wDV8oz/ALH6e95gfT/fcf4f7D3lmeJ6+fv0qPLqiRzzpvfT6dVrarAC9ubXt7796691w9+9+691&#10;73737r3XvfvfuvdePAJ/p7qv/nBdhybO+HuRwNLP46vsne+19paY2YSy42mNbujIsmm149G341kD&#10;ekrLp5v7y7+5Ry0nMHvbbX8sWqHabCe5qeAkJWCP86ylgBmq9Tt93jZV3P3CtrmRdUNlBJMcfiGl&#10;FH5lzn5fPo8P8v3bn8c71rs48fkg2dsnK5OGTTqWHJZ+tocPQhyWUq0mPkriP+Wf496lYFlAvewA&#10;/wBiByOSfoffZ5eAr10E9M9XbAWFrk/6/J+t/Zb/AJFZR4sRg8SpIWtqqiqkHJDfZpFGisB9Req1&#10;fXgr75Tf3rvOc20+2ftvyRGwW33bd5biY5JKWMSqiEAiql7vWanDRrg1xlL91naIbnmbft4kFWtr&#10;VY1x5zP3H5GiU4efyz372a/+E3XVNHhOg+8e45ab/ctvvsqg2XBVOFJTDbFwkOSEEL3Z1WXJ7ulZ&#10;xwG8aD+yLchfZWzSS83/AHJ1/USOKJPkHZ5JAB5aiIsZppBByR1hR/ekc3zbh7ie3fIscp+k23ap&#10;Lp1zmW7m0BmFaErHbAKaVGp/XqrH+YruaqXI9cbQjlC0iUOZ3HWQKzXnmmngxdC8oN1vBDTzhD9Q&#10;ZX/r72SR9Pc+NxPXLalMdViSuPUTxe9hf/CwF/6+27L5bH4LGZHNZaqgoMViaCsyeTyFVIIqWgx9&#10;BA9VWVtVK3phpqWniaSRzwqKT7R3t5b7fa3V9eShLOCJ5JGPBUjUszH5BQSaZ+XGiyxsbrcru3sL&#10;G3eW8mdUjRBqZ5HYIiKoySzMAPtoKsQp54nFZHP5XH4bEUslblMrW02PoKOEFpqmqqpBDBDEoBu8&#10;krBReygnkj3Sbmv+FBPwBxO56nb9PU9v5zHUtQ9O+78PsCA7dl0MUNRTx5PPY3cElMx/STQqzfhb&#10;e4il96NsS5/T5dvm24cZKwhif6MZkoV4EFpEJFcCmc87H+7Z+8de7RFubrsdvcPGG+nlvGEwr5MY&#10;4JIQf+bpFeJHR7qL+Xd21UYqOrqt0bJoco6amxRqMtURxNa4STIw43xMxPF0Rx/j7Pb8c/5iHw8+&#10;VlZFhulu6duZ3dc0ImXZWYiyW094H9vyPFT4LctDjKrJywKCZDRfcogFy31sKdm9y+U95lhtVvWt&#10;72R1VY5wELMxoqK4ZoWkaoCxrIXYkADIrj57n/di98fZ+1fceeuQ7mDZVP8AuVC0dzbUJADNLbtI&#10;IwSaDxhHU1AqRToBuxvi13T1jSVeWzu1Xr8DQo0lVndv1UGZoKeJCoaepjpXNfQ066heSohhT8Xv&#10;x7OtE2sE2/pyOVvbkA8XK/nj2PUcNw9B6fP0rj5/b6dQSEoK1/zetPtoQTimcE56LZJKsmkqVK6d&#10;SkMDcMSObXAIKni59lY+WHw36M+Y/XtT1/3RtdMnEGeXAbnxYhoN37TyMkU0Edft/NCmqZqcg1B8&#10;kEiSU0/HljOkEA/mvkjZ+aoQ9wph3JKlJ4wokFK9rE/HH5mNjTzRo20usvezvvj7hexfMkfMvIe7&#10;eGxIE1tJqa1uUqOyWIEVNR2yJpkQ/Cyhn1DZ0v392D0jmTX7WrjV4qdFXKbYyDVFRha+nSUTzyJS&#10;RyD7LI+NDpqYQsg+jakLq2hv8yfiJ25/Lk+QCbP3DUJlMLWrVZ/rjetMjLh967QeslogaumUr9rm&#10;afQIq+kYloZrMjNG8TvFntp7i8+/d69ytp5q2WVbfmHbyKxsQ0F3bSao2EgDI0ltKCwXVoMbrVjH&#10;PGpT6A/bH3L9v/vc+01xfwRNHKAIryBiPGsbzQjgxsQNUVTqt5VGlkJRlVldFvk6h7c2n3Ns6i3h&#10;tKp8lNLIaHLUM2pKzC5yGGnlrMTWRkFfLCKhSrg6ZFIYfU2FbZu46Tdu38XnKIgR1tOjTRj601YP&#10;RV0rXNyaedStyBcDge/p79pfcfZ/dr275V9xNjYfu/c7RJNAz4Uoqk8BJAJME6yREniV1DtZScDe&#10;euV77kzmfeeXdwX9a2nZQ38aVrG4pijpQ0FaGuehU9quaeGmhkmmkWGGBC00szLFFGqgnU8rHQqk&#10;D6n/AGPscXF5Bawz3VxIiWsSszuzBVVVBLMxOAFAJJYilK8M9BOK3kuZYoYFLzOaKoFST6ACpJ8u&#10;HHr3sN8j3L1rjJmgn3TSSzIxVo6KCtrypAuQXoqaePj/AF/eOHMv3xvu0cqTyW26e7m2PcI1CLbx&#10;r0AjiC1nDOg9Mtxxx6lLavYz3U3iOOa25QuEhcVUytFBUfZNIh/l1723wd+9WyEL/eCaPm2uTEZV&#10;UH/BmFGbD2EYPv7/AHULqZIh7qrGx83sNzUf70bKg/Mjo3n+7b7wxLqPKwb5LcW5P7PF697WeG7L&#10;2HnpI4sZujE1E0oHjp2qBTVD3UuAIKwU8huovwCfct8nfeE9kvcG6ttv5O9z9lvdymICQC5jjuHr&#10;wCW8pSZmP8Ijr5ccdAbffan3E5cSWbeeUL6GBMs/hl0ArSpdCy0rwNaHy697X2q6qwBKsAFYBSpF&#10;rhub3Ug8GxB9y8CasCPP/VXAoa/b9vQAjQKzAtkH0/kfQ/Lr3tyxWUymFrYcliMhXYzIUzaqetoK&#10;mWjq4GtbVFUU5jnjb+hVhb8e0V9t9nuMD217bRSQthldAwI9CGqD58QR8ump4be4SSC5hWSJhQqw&#10;BUj0KkEEeoI6wzwR1MbQyqkkTjTJG6h0kjP643U+lkccMDdSOCD7CXfHTmyOwchXZzP0dWufydTL&#10;XZDOUdbLHkshX1DvNU12QeoFTDX1k80jO8syPIzMSSST7xd9yvuW/d69z5WvNz5Ii23dytPqNsIs&#10;XOa6miiH0sr1Jq81vI582Ix1NfJPv37k8i29tt21bus20xKESC4XxI0QAAIlCrqq0woegFBwGciI&#10;kSJHGqpHGioiIAqIiAKqqo4VVAsB+B7Ltuj4n18KPNs7cS15On/cbm0WmnK3NxDWUsbQu1vx44h7&#10;wR9zv7rvcLGB732m9wfqipr9NuS+C1K8UvLYaNY9Ht40NPjzQZK8q/e82u4Ih515fa1FP7W1JdPz&#10;jejrmvwtIc8PPrl7AHcvVXYO0Fmlzm18hBSQl9VbTqlfQoqm4kmqqB6mGnRlBPrKn8W594H+4X3X&#10;Pfz2vtrncOb/AG1vo9nhqXuoAt3bKoNNbzWrSpEh41lMZA4gdZF8s+6vt9ze0NvsXM9vLduDSJi0&#10;c1aEgeHKELEkUJTUBWtT173ux/yBugo+qPhJRdk5DHmk3N8gN3Znek80yKlU+0MDPUbW2XASinVS&#10;SrQV1fDdjda/UCVK217Q7KtrY7lvsoInunESVOPCgL0IHEEzSThm4OqR0woLcR/7xj3Efm/30PKU&#10;F6H2vlqyjtgq1KC5uALi5cEgVbuigfGGtzk+VGP8yHs1tx9s4vYFLMsmM64xEfnSK1/7ybqhpMjk&#10;BPISocQYekoVjVNZjcy6tOr3c9vlvHszdz3t49sZ2T6flMXVsv8AvI9yVzENWwb6p4GynH/VNusH&#10;OW11cw7ElK1vYP8Aq6vRGOtz5Owdj34/3+m1f8f+X1Sn38rtz6r/AIt/vZv7w7Y0Onr63mJrpA62&#10;tffG9x9PdSeqnzBHXvdz/wDIq6V6n75+Y269kdydebT7L2jH0DvrNR7f3hhqTNY2HLUm6+vaOlyd&#10;PDVIxp8hTUuQnSOZCskaytpI1E+xJyjse28x8wbdtW7RyPZN4hISWWEn9JyO+B45MEDGuny6wn+/&#10;tz9zj7deyG27/wAj8x3O170OYLaMzQMUdo2t7tzGxHFGaJCymoNMjoonzZ7F3n1Z0lNu3YeblwG4&#10;Yd17co4q+Omoq0CmqJKp6iCSlyNNV0k0U6whWDJe30I97Oe7P5JH8tbdTyT/AOy+ttupldnaXaXY&#10;vZuBiVm/45Y6n3e+JhUH6BacD/YXBnBvajlQsGg+qjA8hMzj9s3iN/xrrlNtH39vvR7QqofcVbqM&#10;ClLix2+T8ywtVYnyrqrQnqqTHfzCPk3Q2+63RgMyAPplNoYFLm4Or/cTSYog2Fv9Y/61gFz3/Cd/&#10;4BZgP/DK/vjad/0Lg+w8JWKjXLXvujZW4pXGo83e/wDiPZa/s3sPeYt53BWPCrQMB9v6AYj/AGw9&#10;K9SFtn95V94izC/V2fLt4fWWzmUnP/CLqEf8Z6XFD/M074pEVK7bfV+UtctJNg9y01Q3quPXS7tj&#10;p1IHAIiHA/J91ufNz/hPcvUnVW5u1Pi12XuzsGp2Pi8nuXcvXHY1JhJtw5PbGKopqzJ1Wz87t3F4&#10;egrM7j6eBnWgnoojWxaljn86xwzgzmb20v8AY7GXcdvu1uraJWeVRHodFUV1r+owegB1KNJFKgNW&#10;gyj9hv7xyLnbm/a+T/djlO221b+WOC3vLIuYkuJHCILqGZ2ZYZCdPjLIwibTrTSxdTQ9CfzFsX2D&#10;u3GbK7K2nR7QrNwVlDisDn8LXS1OImzNa7RU9FlKav0VWPjqpQFjmjkqAhP7gSMNINYoi319xfTr&#10;qWRTqz3317916hpWmOve74v+E8PYOT2x87clsuKskjwnZvTe9MTksfdmgqsltirw27sNWNHcKKmh&#10;pcZXxo9iRHUyrxq9jn24uo7bm/b1Y0eeOaL/AGvhNMw/MwqfXtAHE9YA/wB5Dy5abv8Ad9t97ltg&#10;13tW92sqN5qkwkt5FJ46HMkWoA5ZUPl0Qv8AmPYGHLfGrJZOWNWO1t3bUzMblA3iNZXnbDljcERN&#10;HuEgj8tpv9Pe8kPoP9b8/X/Y/X3lN1wNAoAOtfMaibHSFH4W9lA/ABP0A98gPp71XqwUEg9R5pim&#10;pVe4IsLA/wBOfof6++YFvdenQKeeOoBNzc/U/U+/e/db669+IuCP6i3v3WiKgj169a/H9eP9v709&#10;/wDhTebdrfE9f9T112gwH+Lbn2kp5/5A94/e73/JX2z0+l/5/brs3/dcY5M9239dzsh/1RmHV3/8&#10;qU6uvO2G+n+/3w62+v02/E17/wDIf+8e9YKkyMmKrqTKRkpJjaiOtiPPD0p8ym45Aun+PuIw1OPD&#10;rqa58MOQeFerWfa9j3tkN27eyorGhejmNJJPVJSxy10U9DUZBYWhqGCVAhkFW7PEJFU6bm/1FVow&#10;rTr1rI0kLOzVOfy697AzMELJrXyMBLF5wEkVA/l1anM7gglUuDaxH+8NyioB9OtMxxXj172kpJNa&#10;yNpRFUMrfRUJVlS6paTxnU115I4/p7Y8uPd6evTR697Y5kAR9B9OkKQTquAtrgGxvf34E0oRTpqT&#10;4evexK2KW/hios3jZ55QEdiq2WopQSwOpCDr1afyVH9BZRF8IHSu3+Dr3tQhVdJWRmUSQLDK3pZi&#10;PLFErOwLk+VubaVJYDj8+9kaq+g6ePA049e98XhLyUSylhEaKqopFlZuNc8DugEqsfKo1AABQPry&#10;SAK09DQdU697VOyEWfdm0EMQmefcGKiOsu0blMhSBmdNY1azcW4Fj7UWyg3EI1VGtf8Ajw6YuKpb&#10;zOPJG/463XvduWP62YqB9vILgcaIzzpt9ePc4m0LE0GOoJN4xzXrgZEF7sBb6/7D2+w9MRVUiNNB&#10;YfXkRXP+wsfdDYV4ip6ul1ITVRU9YmqoV+rr+fz/AE/2/sQcT1ZhMUqs0KalseUiH0N/pzb3YWFu&#10;tSTTp5WuXNAtOohrw/EQ1c/qN1+v0/r7X2Ihw+LmWMLCAobjQlzfn6gD6W918GNaZAHlnpUttcOM&#10;L1GqfuZkIUsvpsNPB/29/Zl9gZXEVDQxp472HGkH9Vh/UfS3t5ZYEWhYaukd1ZXKLq01HReuysZm&#10;hS1EsIlsoBB1/W7SezR4ugiliV0VeebLYAfT8e6lkAAQ8Dx6I5A6tQnPRAtz5+up6yeGWSXUXHpd&#10;iBazX+vF/ano4ViewHNwPwLf7H8+96ieJx1qNHZuGOgm3LkJauma/qJif6Em1x9LcXJ9rSKrhghU&#10;s6rb68/8a9sOuhtTCop0bQWjyEVWvRVs1hMjlMp4aeItqmAsbg3/AMBY/wC9+09kd20VIx/cAP05&#10;It9L/wBP8PbRkX+Lo5g22RhpK0HpSvQnbY6HzmUjSSWncLew51c6wPrcW/23tG1/ZNFCCRMgYc8B&#10;if8AeDY/7b3pZ4QSHyfLowj2Y1whp0OWB+LtZM6NLBIvqPq1qB/yQbgW/wBj7C/O9qBlkWJw19XN&#10;m/rx9CPaeS4qSAaDo5t9rKgArToz2yPjZQ48wyTwO5ATWf2G5A/J0C3+8+wnyXYdTOTaYDg8KZAP&#10;6f19p3mC8OjiPbVFO3HRjsN1RiaQDTTngqbeGAfkXP0/HtHVO662qJAdj9ebuf8AY8ke0xnLHhjo&#10;wSyjTz/l0v6LZ2NpAAIULcAakUXN7/UWUf7b3B8uRq248jX/ACAT7qPFepAx0+EhTJ6dDDjqJefA&#10;tr3HHAHH+P8AX3Pp8BX1BBKtfi/+8e7rbzOMJ01JdRJ59NVZubG03pMlPxcgB9JuAfqdJ49qig2d&#10;O7L5EN/STze/q+ljb28ljMQDpNOkMu4oMq+fTpH5LsOhhDhamFbXFrlzyt7Bwo5P+t7EXEbQWMqX&#10;jt/yTx9f8fa6LbjUPpof8PRXNuJNaHoHdydnC0ipOCLnSQ7Mfov19H+8+xKxmPSkjCqtrEc2A/H/&#10;ABr2aR2YHA0PRTLc+ISWOOi9bl3JNlGku9wyEfqJHJPPNv6+1Cptp44FvbjIycR0m7SKhs9BvMNV&#10;zf6kD/bD/ibe8xIYce01wCUqPLq8YzWvXCnLLLb6cj/G/wBfcCa41Lfgk/70T7LJBVQ3SwfCPs6V&#10;eMazL+eQ39Pq3/G/YZ70gBopv6eID6f7V7SsO0k4BHTidGN6sqT/ABOFALa3HF/6EcX4+vsgO+JU&#10;XKyJx6nI5NrDVb/Yk2/w9lUi1kAr1c0AqT1YDhL/AGEJItdF/wCJ/wAB/X33QR0y0yatJsot9CP0&#10;n8W9n1jGVjr5EdB+/ca6DzP+XqVKX1cWtc/77+vta7bx1JWTAsikfW2n+hHtNeLqJFeldiTWoOKd&#10;MWZrZqSnLA244Nza9j/rn2ZjbWISDxCJCAAtuAPqAf8ADkeyfQKlTkdG4aqjHRZd6bgZ0n8soB5v&#10;y35BH9P8PYl10v2lFpeynSv1sPpa/wDX+nvYVVBVVAH2Z6bAJbHHoDcVEcnlPIl5RqJJUXNzqI4/&#10;r75bQlSoqTpIJJH9ocj+v09uxYanW5Khcjpv7YgmocSGKMFAY3I0fRbHg3BHHsU500AcfVfakgDg&#10;OnITqUeXRVcZWJPLIpcA6+V5P5t9ePcNDe4t/X/e7+6E+Z6fIoRnh0+zJptpP4AHH0+vvOEFuR/v&#10;X/FPaSR9RovDrRJHWJTpPJBP+wH+HvIqW4H/ABHtrJ4mp68TTqPLNxpv+fqT/vv6++Vjf6fn/fH3&#10;unW1oak9Rrj+o9y4hxwP8Lf8T798utBga06gVMyqCdVr24/437kRpY3tf/H6f8j9uAdJ+k3VzhRY&#10;MDz/AK39R7mIl/xf/ehz7sBjrRNPLpO1FQNR5/J/J/p/re5SxXP0J9+6oWPl00T1AH9ofW1/999T&#10;x7zGIfj/AHr34dVB6hCsW/LAX/2o/X3w06T/AMT/AMa92ArSnDp5UDU8z16SoUkANq/ryfeaMnUP&#10;99+fdwi+nVzCvTDXEFWIP5PtxS+n6/4e3kXHW1iVSSOPSIrFBlv9De/+9e8cqAC/+BP+2Hu5yKen&#10;TijTXqbj3AAX8kj8/wBW9t7Dk/6/trHEmg62OlVTtey2+pBv/rj/AI17jOp/I/33J/4n3QSIxorZ&#10;6djb8I6eYyVU+n/iP999feEta4A+nu3y6cK1Br1OjYMNX0I5t9fpf88fW3vDJdh/jf8A2/v3atTw&#10;HVAoStOnekYhlA/P/EH3FMRNjY/T+n+H/E+0j3kSGnFfX/Y6sWHE9Kim5X/Yn/eCD7jOpubg/wBP&#10;9jb3r6iGUAhqdbVwK4qKdPUJN1NuBz9f8fcKTg2/1/fiAQGBx1bwgwB4dKOk9QUfTlf+K+0vn7Gl&#10;k1c+lrf7AW+v+w9r7BS2B6/5eg/u/wCmj54DoVevwUyK25PkjP8AS12H+v7KJu+ASVUh0AgyMeRf&#10;8f19yRZ2+pEBzjh1j9zBdUZxq8+rMNkSEUKWN7xR88jm49hjWUYUMyof9iLX+ntTPb6Vqq9A6O7L&#10;yEdCTE4IsSP99/xX2lqsXDRlR6gwPHIt/wAi9k0ymhFPLo7tG0yI3Uj6H+tj/t/aAraaeGfXGpIB&#10;v9APr+f9h7D8trIshkQdC+GcSRhG4dSUKsoLcHn+v9T/AE9qnB514EVXPKkixB/r/h9PZxaXMkIF&#10;Tnoi3DakuXZwuT1gkjDfQfX/AFv+NexTwm4oqhxE7IdWkWvpP6fp9D9PZ7Z3PjNpkPE9BK92qa17&#10;1Uin+fpsqqXi/JsPp/W/H159iAuPiqkDKAQQOeD/AI/4f19rbnaVlQMi+XW9u3qa3l0M1KeXSVqJ&#10;ZKd2BHF+D+R/h/sLe07lcOqhxp/rYgA3Nv8AX49gzctsZQw04/wdStse8Gbw6n/V+zrNRV5LDUwH&#10;I/J/qfbHice0daLIeD9bD+nsE3NuULKPLqVNvudaCh6lZOrjanYl/oq8X+vI/wCJ9jMdux5Og0zA&#10;6Sq8WU/Sx/tD+vtTt9u00mkDu6pum6LaxatXd0C8m6HxeRJiZiWdgLEgAXYXuAefaR/0Z4iKUytC&#10;h51G6REWv9P9v7HtnsylAXGPs6jDcOZm1kBqE/n0sYd/1s8YCBNTcDhuLi9xx7eaPbmDo3H7cQKk&#10;f2I7XB/4L7Ml2m2FdUdR0SPzDdUA146i1maztYl0Jsw+ouPr9CBe49vb1uJoWVkWEaebBQP8LXC/&#10;1HtdDYwRD4QB6kV/zdFb7xcyE1fpqXF5XILJ53l9YC/1t+b8tzcn27p2FT0sGiNlBUf6g3N/9j7u&#10;Y41agjX9nSf66d8M2OkxUdQfe1iVEwla/DFmVha9/pqHPtGZHscu5IYCzG5Ktxyf8bD6+6FlUtjH&#10;p1tZGc1L9LzF9YUVHEqmG+lbAnTf8fX1c+2Cs32aiMjyqTb8av8AiLe9mdKCi0PW/DqT3dKKk2TR&#10;U0isIrEfggc2/wAbn2hshnqioY2ka1/wCD9P6n8e2/EP4QK/b0x4DlqnHSzpsfTQLxHx+ObWP1/A&#10;+tvaZqq6o0kksf6XNv8AeLe6NORUN/h6d+kNctUfZ04xogHC/wBfz/rf4fT21irkJOprfS4/2/09&#10;tGbUCK46d+kB/D1ksP6D/bD3Jjqb8Ak8c+mw/Hupn0grXp9bQ40r1jZbc/1P0t7daANUTLGBe5H+&#10;8kD2nNxUDPDowismJJIz1hmcJGWY2AUkH/WJPsYMJsObJRowiNmsONP9L3/Vz7YaZQCdOfXpdFtj&#10;sQBGT0E24ex6HBGUTTRhl1EAlj9Db6hSB7E3FdQqFDyBwRza8X9Bx9fZdcXtMVqOj632aUR18M9A&#10;fuH5HUUDmKJkk/1jN9b2AssYPH9b/wCw9vdNsCGjql0qWsQTq8Z41Bja1vaH6hTQ/i6rcWkkdFKU&#10;HTVL3JLksc0gKKjRuVP7gNpFbmzKStifyefY3bbxEVLDEBEBwBcgfi//ABX2lmkDhqDpmJD4lAOi&#10;a9o7yqMg9Xaovd2sFZh9VX68C5449ilTIiw/2V4/pb8D8+wveNpcVFTXoVQQGRAAleHRMMrV1tRk&#10;CF8j2cf2i1yzG1lsP6+2Sty0NFdi6ixva45/2H5v7RzzKBx8uhDY7W7sAydvQlbc2HkdyNGr082h&#10;7L6f8fqbEj6E+w2z28NWuOJ/qWUWFj+B+AfZPNc5IVuhlY7TGmhilOjZdf8ASsdGsMtTA9lSJiZF&#10;UD0Br29Z+t/aKRMhmJvSHZWY3Ynj68/63tCdcjYz0fLHDAKk06HWepwGzsf5HaCNoogxQkBv215B&#10;Y/U8exX2tsVyUkmVzdb8aLEgj/VXPsytdumlPeuOi+63KOJcHHRL+7vk5icLBV09BVwmSNtTNeVb&#10;aRbQNDW5J+vsccVhoaKNTpOpbWB0/kWP0H059ii1sFhMasumM1qfT06Cd9uUjsVRqjqn3tfvDJ7p&#10;rKlEq7xPG6DxvKb6pS/Ov8j/AGHt8B0AAL9QOf6f7x7EVvpiACEYI8846J21SGpNSeis5COoybmW&#10;aSQk62BY3vqBPINuTf3Phnt+fZl4qkl9eSei+4t2ArSvQbZvbhIJ8ZIPN7D/AG31P9PbxBOPyf68&#10;f8T7UxThiHIqfXordeJ49AZurajHzOsJ/ra34t/W/t2jnBFjzb/Ye/UxUcOkpWmegGyW3ZoXYiIg&#10;3bmw45I/BueD7x+Rf+T/AGZeJ21p/oFf506ep8/LqR/DX0fn/i06f0/nz/6/6re//9Q06S3bT9f8&#10;ef8Ae/fEmVQBUHPWfDHhU9b4SLzcDj8/T+n/ABv3nHtKK16rUeXWb376/X6D6e99XD0WlOve/EXt&#10;/hex/A/2H5v72CV+EcerI5XU1evaVb9Rtb6fX/iPcdiF+rFv8LsP9j9Pbqlz5Y+3p9WZqEDHXRVe&#10;R/vIFveRXUgG5+tgOdQueCSf1Dn8fT3cnPT3WMqRe30/2HvJ79Ude64gE/T373vB68c8euvfYP8A&#10;jbg/71x78evde98tVhYcn+v++596z17r3vlcFeSOAOL/AF+n19tnxNYAHZ69azX5de9+Dm1/ze3H&#10;9P8Aefe2odS/LrYOR12OCD/Q+5aOG/1x/r/n8+yx4FjBOrI6U0r9vWVXJP5AA/Fz9bf098za1yP9&#10;9f20WwpUVNOtaRXh1zPJJ/qffgQfp71TrdKdde+/futde99g2/Pvw62Ove+Rbjgm9/8AH6e9468f&#10;l1731qP9fp/r8/4e9fl17r3tGdjT+PYO9nNhp2luNieeAMRWE8j/AAHs/wCVlD8w7GpGPrIf+ri9&#10;Jb4gWV4T/vp/+OnrJF/nY/8ABh70OY2dqmudhpLZCsPH+Mxsbg++4MPbBbgCo8Nf8HWCsjESS1Fa&#10;O3+E9Kz3fN/wnihL/O/NTWv4Oid9Pf8A1OvM7RTUP9cP+PY99uAp522I+QMx/wCzebrnv/eVvp+7&#10;nAn435gsqfMCK5b/AAUOeie/Oo/847biF/1Z3aw/1/8AcxTm3+8e94gcj/fc/wCP+x95WdcBDxPV&#10;FR5JP9Sfffv3Wuuvfvfuvde9+9+69173737r3XrcX/HvW9/nhdqx5He/UXTFG902xhMpvzNBZdSm&#10;u3HUDD4emmh+iy0lBhZ5VYk3Wr4tzfqJ/d/cmm12LnXnqdf9y547OGo4LbjxJWB89byoppShizU9&#10;Zmfdg2JobPmTmORKGV0gQ4yEq7UPoSVr5GgOadW+/wAuPY8OM2BvbsGVGFbvDc0WFpC6J+3hdqUt&#10;kWGUEsVfMZesR14GqEfW3uh4XJsP99x+PfRbAHWVMjFRjz6sb9ls+ReOlfG4DKpGzxUdTV0s2kek&#10;fdRxyRaz9BransL/AFPvkv8A3snKF5uHt57Y8724Jtdt3K5tZcAgfWwpJGxNcd1mUBpTU4qRTrKv&#10;7qm8Rw79zLswoZri2SRB5kwsQQPyk1H001PDr3vaT/4Tj9n4fPfFbtHq5aiEZ7rztibOVNF5FNU2&#10;F3zgsYcZWtACXELV+36uLXyCyW4/PJP2Wukin5psJH/WJhmFcahpaNyo4lV0Rlj+EyAHiOsFf7z/&#10;AJUvrH3a5K5uMTnbtx2RbdXodPi2k8rOob1EdxFUeeSK5pU3/MXwFVHubr/daxytQ1OCyWAlnEZ8&#10;MdRjsgMjHGZL/wCcmizJsLeoRm19LadiIEEAqbgi4I+hHuejXz49cySCDQ8eq1KkcKOLgg8EHjg3&#10;BBIPsPO3OvaTtrq/sPq+vyFXiaDsTZG69kVmVoP+B2Mp91YOuwkuQpFLxq09ElaZFBYAsoHIuPZD&#10;zPsa8ybDueytOYzPHQMK4ZSHSoBGpdaqHSq601IWAYnoUckczS8l848q84W9tHPcbVuVteJG9dEj&#10;W06TBGIqVVtFCwDEVqASB0sust7Sdcb+2tviGhhyT7aytPkjQTmyVccbgTU6vZhDLJCzeOSxMUml&#10;wDbSdBX5f/ymvlz8SMplKzIbGyHanWNHH93B2n1ti8nm8HBR6/Gn948ZCk+U2tVRBgJRUxfbhreO&#10;eRbscT952LeuXppYd52l4VTHjCr275+JJh2rqPwpN4ctFasSgaj9GHsv98P2Z96bTb4LPmGHaebJ&#10;AEbb72RIZzIM6YmYiOcU+HwWYjzRT1fT1V8heqe3aWkl2zuahhzM8dn2xlp4MfuCnksTJFFj5JdN&#10;dGlj+9TGaNvpquCBW7iMzmds5eizeCymSwOew9bDX43K4qrqcblcZkKOVXgq6OrpXiq6SspZlDKy&#10;EOjWPHsnKq4AdNUbY4VBxUj9mT8s8OsoLmztNytJ7K+tY59vmQpIkih45EaoKurdroQSCDg1I6G5&#10;0hmjkidY5I5Y2jljkRWR45AylJI3BDI4Ygggg3/x979P8mf5a7n+U3w8wmQ7O3Imf7R663Lm9gbl&#10;y2RycFXuLclFi0ochgtyZeK4qnqanFZaKlkqHBNVUUskpJZmAyH9qOaDfWF3sG5XwfcrSQaNbEvJ&#10;FICwoWy+hxIopUrEI9QBNOvnW+/F7ObR7Q+9V7FyntBtOTN1tIr2CNYykEEkheOaCM1ZQBJF4ojD&#10;ERJMiL2heqP/AJwdNUuwuyqbcO08C9Btrd+KTKVNPjMc8OGxWZhnkpa6KM08QpKNa1USo0egapGs&#10;qjgW1FkN1b8XuGU/j62BHI9y9rWlain+rh69YcEFTQihp/lp/q/b0R0NbkH+hBB+puGXTb6kEfjm&#10;/un/APnd/H7b/cvwP7P3XJiaKbefSkeO7I2lmTQxSZKgosdkqKn3djqesVBUw4/J7bqZ3nj1eN5a&#10;eFyLxg+4k929mtrjZrffo1C3tlNGpYA90U7rE0ZpxAd45TUEgRkIRrcNmt9wf3F3Lkr7wnK+xpfy&#10;JsnMHiWVxHqIQs0bPbSaeBdLhVVWpqCyyAEAmp3vgZ2PlNrd2UOyWq6kYHf9BX0lXQu4FGuWxlBU&#10;5HGZBoX9RrQtAaaNlAPjmYG4UW0numO06DYWB3XT5Z3qAHoKvC48SSK9XVyhqaogifxSpTRkaHdz&#10;aw/BNgcq/uUfey5X9h/a/wB2tt50uJZvBlt7vbLJXYSXM8qSRXEKNRkjUGO3eSQgqi6yFftB7Be+&#10;/s5uPuNzPyfdbHbrEZFlhupyAViRAJEkYAhnp3IqUNeGAKi8r3m2zt75A/LHfkGyer9n7w39nMlK&#10;oodo7Ox1bX0uMpZ51hFZk3iRKShx8JYeWtrZEgjAuzge8Y/fH70fu178b9ejfN+urfl6d3+m2i1k&#10;bwEXAWPwo1V7mUICXkmDuaswKxERqLbDl32f+75yt+/eYtw2+yhhRfFvbxo1klcLwj1VapodMMXe&#10;xwqvwLLn9xYLa+Lqs1uPL47B4mhjMtXkcrWQUFFAigkl6iqeKIEhTYXLMeACbD3dp0v/AMJve+d3&#10;4PG5vubu3ZfUtZX0sc9RtTBbequx81imZr/a5GrjzO2cCtYqgFvtaqriANg972i3afbLm7c4Uu7i&#10;GG0RjhZ3/Vp6lIkYKtOAMgfhVVHWHXPP96D7b7LuF7Y8j8hbhvcUdQtxLMtlDIa8UDJPMV9PEhhN&#10;Bw4VIrvv+Yj1Htivmx21sVuLfr0+tWyFCkGEws0gIsIKnJpLkJALkavtlXji4t7MLVf8Jk8L9qwo&#10;Pl/kUrNJKtWdKUzwmTiw0w9oqyRn+t2P+Hs8b2d35Fqm/wBq7HyMbqPs1AsT/vA/PyjWD+9WufF/&#10;xj2ST6Y8Qu6nUPsrtwB/MjoNIf5neFM4Sp6gykVOLa5ot6Uk81v6rTttmnjYj/GRfZW+2v8AhOL8&#10;pdoYzIZbqrtjrHtl6RS9PgahMr1/uPIDXpVaJcoMrtyOcIbkT5KKPg2J4uRbj7cc7bTontbGG6QH&#10;jbzUkHnqKzJDkHA8Nnb+iOpc5M/vNvZ/fLiGx5w5U3fZlkw0tI7yBMVqTEY5uIpUW7jzIC1IFvZX&#10;8w7orclUlLuMbn2HK/p+4zeMTI4gNoZgfvMFJka1Q7jSC9OiAkEkC5FVPZXRPzZ+I1WD2p1h2r17&#10;jqeTwCvz2GyOU2PXNEVUx0u4YY8jtapBW3/Aeq5B49yRyH9533/9nb3boNn563aGzjI02N8001tI&#10;q8VWC7GkIQNLPbshoOx1Ir1kvtt992n39t5P6vbvsm53pUFjbyRxXqBsgvEPCnU1JJ8VONe2tanA&#10;2j2PsHf1M1VsreO290xRpHJOMJl6LIT0qyjUn3lLTzPU0bkf2ZURh+R7UOwfk3hsvPBjd50aYGpd&#10;NAzEMjviJpgAEMsJHmoTJf6lnj/JIBHvqT7If3kXJHO17acve7G2x8t7vKABeJIZNvaStAj6w01q&#10;XyAXaeNdNWmSvUC+4v3Ud52S3n3XkfcTuVqtT9OwC3CjOFY1WUeg7XPkD0slZWAKm4PP0I/24PI9&#10;mppZ6etghnpJ4qqnmRZIaiCRZopY2UMjpNGWRldfoQeffSuzvbPcLW3vbC7jns5UV0kjYOjqwqrI&#10;6kqykZBUkEUPA9YnTWdxZzTWt3btHco1CrKVYEYIIahBFMg5Hn1y9zI1DcW/3j/C/wCfbrUJr03V&#10;loNR697klFZbNGjJYizKpAB4IAItyD/vPtoqjChAIPTkBdWDxuVINagkZ9cefXvZqum/mb8kujqf&#10;EYvYnZeWXa+GiWmotnZ/x7i2vBj4mOjGUeLyiVP8Kowt9K0MlIU1HSym/uFOcPu++0vOQuG3Lku0&#10;hvJK/rWy/TShj+PVCUV2/wCaiuD5g9BHmT275N5qlubveNmRtwmNWmjLRzMxxrdx/aMOPfqrQAgj&#10;HQL9g/HnpjtGSqqd69d7byuSrAfNnIqT+F5938YjSSTM4o0eRnaJVXT5JHX0i4IFvdkOC/nCzZza&#10;2b292b08kNdlMLk8X/HNkbgY0/mrsfPTRSf3ezkDOkKyyXY/xItawCmxJxF53+4bPe2V/b8l8+aV&#10;mhkRUvIa6daMoLSwtkAkGiwAmmTTHUTQfd8Xbt42vcto5lLw291FIUnio7IjhyNcTKmQun+zGSMU&#10;1dEpyH8tbbuL3dgtz7A7DyuNpcPnsPlnwO5cXS5WGaLH19NVyQwZfHT4ypibxU7ImunkJaTUzG3v&#10;Tj3R0X2ftd5zU7XrcnRxkH+IYJGy1KyKSvkCUqfdwITyRJChH5980PcX7mf3hvbma7W85Bn3XbkO&#10;oXW2BryNkzU+Gii5QClT4tuhAoSQD13u5b96/bfmiOD6TmOG3vHNPDuT4Dg/w6pCI2Pppck0x59W&#10;fewklhmp5JIZ4pIZYmKSRSo0csbA2KvG4DKwI+hHvGG7sryxuJbS9tJYbuMkMjqyupHEMrAMCDgg&#10;io8+pSjKTxrLC+tCMEZB+wjB/I9e933f8JzQT87d5EX9Hxw3439OG371Wtj/AIFbj/WPsY+2ysOc&#10;trBBBpJ/1Zk657f3mDqPu8bQQBnmezH/AGbX1Qfy9eiG/wAxsgfHCoB+rb32uq/4m2RNv8OB73gP&#10;r/vf+H+3+nvKXrgrSvWv6zC3B5v/AIj3y/2FveurD7Oo7sbjk3H+v7xzQw1EckM8Uc8M0bRSxTIs&#10;kcsTizxyI4ZXjcfUEEH23JFHMjRyxq0bAgggEEHBBBwQRxHn04kkkTK8TlXBBBBIIINQQRwIOQfI&#10;9c6eompp4qmnmlgqaWRKimqIpHR45onWSNkZCHR0kQMGFrEA/X38zj5w9X4Xpb5g/JTq3bdGmO21&#10;s3uTfeO2zjokCQY/bM+dq6/buOhjtdIsdhKqCJPoCgBt+ThZeWR227vtsMjP9NcSwh2+N1hkaIO3&#10;lVgmo0ySanPX1NexnNt7z17Ne1/Nu5yiTcr/AGS1lmcVOubwUWZqnOZFdiDmrH59bWvUm7Zd+9X9&#10;eb2qfH93uvZe289WiFrwLXZHE0tVXLCOAsa1czgCwsBb8eyre03UpkngDjoRPdtv8jXJDH/zNPj9&#10;A76Ey1B27jXN2H16Y7BrkAAB1FpaFQB/W3sWciyJFzhy/LIaIssgr83gljUYz8Tj5V406xA+/lbm&#10;f7q3uUypXwpNuc/IDdLJT86EMa09Oii/O+maq+KPbcax+QpSbTqQtgeKPfm1qtzz+FSC/wDsP6+/&#10;oEAEjn68f7f/AG/vLPhjr50ApNetbGWqKHSt3v8Akn8EDk3F78+8gHuvToFBw6gE3N/949+9+631&#10;1797917r3vxNvfutHyHmeumNlZr2AUm97cAHkfni3vTz/wCFN127b+KAH1Xrbskt/rNujbn1v9b8&#10;e8fvd7/ksbYPW2/5/brs7/ddD/kEe7GP+WpZf9Wpj1d//Kjseue2SPp/f3Gi/wDrbepyAP8AAKw9&#10;6vctO1WTRoCZKlXgUD/VSoyra5Abkji/uJEQuQlOPXUi5OmKYnyBPVrXtY4jB1G29rvSTxVcUss6&#10;SmUyhIGGvJrFKsCFJhLFIp9Qcq6+kgWBa8lubZvDYd3+fprapBPaiRQNOR/g/wA/XvYQ5oF2lDFQ&#10;6Oph0IYvNHoISIuG5k0Np1arWFj+PbLiinV0pfGrHXvaQawVyBb1KZAf1j1IpHH6bBgP6Af4D2kA&#10;BqxPcOHTHl172zSopHpbVrD2DXHKlgQxawuLfn34k9NPlcde9iNs3UmE8gjaQx5BFRrEoo1wTyO4&#10;uA6mKJwOf9qANvalSdB7adK7f4Kde9qydYZJaaOSQLF4KZ0jjkDGeRmkBAjaVFCfdOC0n0Gk8XFv&#10;dQpFAcA9PUJYU4de9+lIDRtIyu6GQAAELE4emqJZFGq7orll/S36jpvZWLppgEUx1s4Oeve1d16F&#10;TsDZpklpolTcGDlYsdIsuWx8cknqCsblWVf6k3bi3t+2IFzbkKKa1r/vQ6ZuV1wXCjgUb/jpHXR+&#10;ht9be73pt27cx4JNTSKRzzIt/wCnFxY+5tk3m1Q01jT8sf5OoZt9gdqFgf5dNn28zcMZBf6nXfn6&#10;/W5/PtJ5Punb2OQ6KqnYqR+mZF/JH4X/AA9k1xzMkYIQU/OvR5a8vqpqy/yHXa49SbuxP9L2b2DG&#10;4vkhQxtIkFRFazWIqFH+tb0ix59klxzJIWIHD7ejmPaIFpqUfsHUtKaNF02vze5C3/3r2FVd8iXd&#10;wyVYBBNrVBbj/YDn2Vy7zNIa6j+3pYLCBRQAU/Z1mCKLWVeP8B/xT2OvSnfzVeYp4ais1JIQB/lJ&#10;Gn1J6jccj/D3633WTxe5jw9T0zcbfHJHpRc9NmWxVNlKWWnniV9a2HC/48c+7itkb8oa3EQTGojL&#10;NGh5lXkWBJuvNyfY2sLtHiJYVHQKu9k1T1CY6rf7Z6jrf41UtS09RpYrp0QXFiWBICn0n/G3tSVO&#10;/qGnLEVCfk2EiW4/Avz7fadRkH8ulNvsdKfp/wAug8pOkMjXhVlp5VFlBvCqnkfkhw4P+tz7RuZ7&#10;YRYZEhmAIvYiQH/eAPbEt3r7CcdH1pswDLVf5dCRtX410FNUxVE9IkjFg92ic8kAX+p54+vsE8z2&#10;FV1MrETt9P8AVsPxb6rzfn2ia4FBTPQih2wBQWHd0aHb/WGKxkCoKZFCm4tHCD9b82I9oufc1bPf&#10;9wm/09b/APIvbL3DsAASB8ul6WMa0p0vafbmPp7aYBbnkKgt/rH/AIp7wRy5CsPAkcHnjWfr7bLS&#10;EigJ6cMSR+nUuRMfSrdkAC/g6bcC/wDsfb3QbayVYwvFMb8co/5I/ob/AJ9ux280xBKmnTUs0aH4&#10;wOmGv3XiserM00AIBv8Avr+AT/Zv/T2ImF64qZmUyxNb62Mchvz9Pr+fZxb7NLLQCI1P2dFs+6xR&#10;8CK9BJubujE4xH01MJIVuPuGFiEJ+oXj2LOK63p4lRpIlvxwyMPxz9fYitOXaAGQY/LoP3O+kagG&#10;qfz6LFur5E6mmjpJrnn/ADU6yX5uCWcenj/H2qxteipFt4k4txpX2ajaLWIUMZr+XRNJu8jHFeg5&#10;Ha+Zy8gZZ3sbk2mcnSbfX6AHn3hNHDF+lVH4tpH9f6j6j2mktYEZlT9nW1nd+4V6eIs1kKoapJnb&#10;gGxZjfi9ufpf3LgVQQLKR+OP9f22IBUA4HVWZm49NldNKyM3rufryeD/AFvf6n26KAbWtb/AAfjj&#10;3d7dQvaanqlR0k55rH1/0/1/r/vHvP8A4D/D2kkAYUPl1tCA3HHULyeoA/S4/Atz/vPvzMF+pt/t&#10;/wDiPZZL8LdKEDVxw6mQxeRlIH1PB4BP+xP+v7izEE8H8+y0gHiOlqZUdKCjiKFTyCLC315v/h/j&#10;7DLfEypjalg1j41A+osdQ+n+x9pp9IWny6dXyHRieo6VpMvSlg3EgB/tcFltb6/X3Wv2LWOMy7Ib&#10;6b/2iOfIf8R7KwmuZfTqlw4RDXqw/EpooKdSBxGvJHJ/31vbbhq+rqQiamA9K/Vjaw/3uw9ia2jp&#10;EQPToJ3U1Zc+vUuVFHq/1/wPr9P+J9j7slXSZLm5YWFzbng2sfZXfdvHo823uBYnAHSL3SdVG1ud&#10;I5/wBFh9f8fZztq0UbQxu2n9C/UX/sD2WNEQwpUv6dGZqAOiFdl5iWGeohjvYSabhipuCQRyRe/t&#10;u39VfbUrCM3AUA2JA5PH+8e9tEyd7D8unE+IH/Vw6denaQ1lSzTKRqsQWAawaK/B9p/q7KyS5Ao9&#10;7CWMC7EjSfx/h/re6g5BpTq8y1X8ulV35gYTtuVrjUKWbTZVJ1kei39DcEezOzFZIkIsSQfx/gf8&#10;L+1Rppr0zAClASeq1ces9Nkp0Ib/ADt+WH6bi1ueP9b23BApuPqL/j2iklYHSFqOlTGtQp7ul95D&#10;IoJ44FuQSf8AbH/H3nUci/PtOBSuet48+oUzWYWPFh/X63PvMsZ+pGkW+v1v/tifdqeQ6pVvxDpu&#10;mqNNuATfn+v5989C/wBf9496+XVhQggdYRUFh+mw55uBb/efr7zxJ9COB/h/xr3YelM9UKsDgU6Z&#10;aupsGH15HP59z4kB/wBYf1/Pu5+XHppsY8+ktV1LXP1vY/n/AF/yPcyNRc/S3+8D/iPfqHps1FK+&#10;fTBU1IA9TEEj+pJ/w+nuWij+vH9f6f8AE+9rnFOvcTSnScqq38C4tcXB/wB7/wAbe8hVSOD/AL3/&#10;AMQPd1QngOt6WPl02ioYG1yT/wAGJ/3r8+8DpfkEkXFvr/sfrz7vVUwSAw+zpTENKEkdSI6kkck3&#10;5vyf97vz75RoQwJ+n++/2Pth7lQOyhbqxNR1zlJeNrA3v/r/AI9zFuBx/vfu63kOKo1ftPWi4UA9&#10;Jmqp2ZySCpv9OPp/r/T8e/MCQST+Dx7bkvMjQtF+3qviE4A49ZKSIIRc83FuLm9+OQPcUhR9QL/0&#10;IHtE8sjE97aT5VPVlJ8z59KylSyhrE8/Uj/Di1+feJwDxpB/w44/40PbcbFGB1EdPVoccenVNRUj&#10;T+f+Ke4zQ3J+htze314v9OPp7XfWLpUfiPHq2o04nqRFHIG5BAuL8j6fU/n3gKqgtwTc/wCv/hz/&#10;AE9sXFy0pYIaIGPDFRin+Xr3cakdKCkiJZSL/wC+/wAD7iSOosAf6Hi/9PaPyJ8uq6XIqRjpV00J&#10;AF7/AF/3u3+P9PcVje5HP9OPzb2ySSagnq4FBTp/hRAPrx/gLj/eOPcORGYEhOfxx9fd0eViqeIw&#10;FR5nh59XBYEVPb9vTxDNBEFu6/7EHiw/1j7SG4FYQMCPrrBB/qVJt/iLexdtSqXAHCv+XoMcxTBY&#10;noeI6Fjr543rVcMtv2ze4/qDa5/w9lwz2LM0hJU31sSSp/2/P19y7t0CkCgHw/LrG3fi8kj0rx6s&#10;L2flkhpYVZhbxj6G97WP4H1v7RGWxlNTUrvJpuqE8gAi9gPryb/4e7XgS3Q6mFfToP2dnM869rUr&#10;0I1HlPuJVVA1ifxe35/2kW9gBm8pDTVLqrqVBI4JBHqt9QOCT7BtzeRLIxPqcDqRNu2csgZlzTpX&#10;RISnqBvYf6/59tSZOjqBZ2W/JuSb/wC3Iv7biuIJKnAHoc9GbWMkPwqeuRVhwNVv8Tb/AIp7aauu&#10;padiY3QW/wAbA/7x9fen8GpIYdOxQyEUZT1mUNp4vf035/wPvFjtyinqQ4kU2INtbfkf0tza/tXa&#10;yojqdQNOkl/YmaNlZcU680Woc83/AAQPz9eT7HDDb/jECKWBOkX9b/6lRz6fYyi3CLw171rToAvy&#10;/L9QziLz+X+fpirMTFOTe1/r+kf1P+tb29ruqGtazaQH4HrP+sfqOPYd3K4jkLntBPQ52PbpIRH2&#10;mo6Z5cOI7sg/TyP0i35/B9q3Bx09RKjgpcm/0vx/r2N/YCvIY3chSK1/b1KW3NJEnA4HSPz889NT&#10;sLOOFB5PHI/p/tvYrTzLRURYEABV/wAAPoPwPp7XbRaqJsHPQd5jlkdDT09fmegfooGyeTaNw31b&#10;6i/9Tfm1if8Ab+wyym61iLqHX6H6MP8Aorj2PkkBXGAOotnD62oM9DTitrRBUYoDYj+ynNubHn+v&#10;tDVO7GLelri5t6yPr/gOPdfEySGwOqR27SAl2NR0sYcLCi+pF+n4jX/in49tc+cqKgEhyBzxqY/4&#10;/i/9fezNUAHh1v6FzkMAPmOp0NDBCDYAC/10gc2H9P8AAe2CoyVSQbMwJsD6mPHPtNLcaW49OLZm&#10;vA9TUhi0CwXg/gD/AIpbj22Conkb1luTxy3+9H2lM3dUZ+3pQtqV/s0qesoUC3A4+nA9yk8hsOb2&#10;/qf9559tNMak0AHS+KxZqEqeuDnkWPIv7cYoXe36h+SBf3TxvVqj59Lo9tc0rGf2dRzMluGH+x4H&#10;+82595J6FGW7NYf1N/bRuFHAjpcm0O1CIj+zrDHUknSvq/1mBJ/2H5/23tPzJSwuQ0sY/wASQD/v&#10;Pts3cYrqcDpRHscrNQRnqcrO4BCW/wBh7hvlMVTqfJVU625OqZfx/sfaOTdIUB7xXo3t+XJKglD1&#10;4rKeNBtf86QAP68m/vqk37t3HzBpK2l4ZfpLGthcE3JF7ey2TeYRwcV6PLflpjQmI09adYKiglqI&#10;il2AKkX1Di4PJ5ubE+xz253vtujgRVraP0L9BPGfx9fSpt7K59+BBUNQ/n0KbLliNQGZcfMDoD9z&#10;dOTZ2eSRqpyr34Cqw5a5HLj+vt9qPk1hoDojraYA2vaoH+t9FT/H2UPuzvkHH29CCPZreONlNP2D&#10;pGwfF/Ds/krJUmkBJGqNAo/Njpcve/tcbH7aotz1cZWaFw7IBaa/LNxYWt9PbsV74tCHoft6C26b&#10;RGNZoP2Dph3z0tHg8NO9BGSixScxxgrpSG/qOouyj/H2avHZGnNOj60UEah6r+m34t9Pa0XaopLE&#10;cD+3oOxbPqlGlP2Dqubd22MtNk6mlSKdlEzrcQsR6tOkWHB/P+HvDk94U9LEyrIv0+vkb62/oP8A&#10;H2HLu71NUdDXa9lIALr1L2l0dV5CoSapp5T6tRLU6avqLXZm5t/T2EeU3NU5CUpGwYG1iC5BH9AP&#10;wfZNPOWWg49DS226OICtAejlbX62xmAp0lmhRPEoZnaOGMKbAgnm/Fvr7lYDbdZlJ0eVW0sykhlY&#10;3DEkfQ8fT8+2oLZ52AVTQ9OTXEcCMARjpp7A7NwOzqKdRVU0LQwyqgWWBSWCA8ahwSB+P+KezFbZ&#10;2bTUcKl4kY2HGn1A/wCJb+h9ivbdiV6NJgjoL3+7U1ASV/M9VGfIT5WVU8tZSY2tk8es2VJwylDE&#10;QCLLpsz8+xNgoo6dF0hRYfQAD2K0s4IEUilfs6CzXzXDspJP7eqytydh5ndNa7VVRO6OSWZ5TIWv&#10;9AdJIa/+39zU/wAALm1/x+D/AF9oL5yulAO01/lTrRFASwyek/BTPKxdi5Jtyxv+T/U+/MR9CRf/&#10;AH359lyu6tqR6N6nrSVNNIJ6do6AFbFeT9DYH/ffT31YqLg3/P1P/FfZnDdlzolYV+Qp/kHViobD&#10;HPTfWYlZRpYEj8XUEi/uTBUNx9L/AJ9m8MiqoGrj0W3FrpFV4dBruLbKtHIVQG/9FS5On839u8NT&#10;/ja/+JF+Pa1ZDjzHRa0SmnQE5zZ4JZvGQebroWzeq3P4Nr/4+83lH+H0/r/vHs68WOnwD+ypw+fX&#10;vDHr0i/7vH6eP/dv2/6Ftptq0/8ABb82+l/f/9Uz6tpva3/E/wCw+nviW1JAQvWe5r6db4yiwsf6&#10;+5CSX5sPaUqUahOetUp1z/F/8R/xP/FPfMPzb3XgOrhRip6698PIdQvawv8AS/8AxX3Y0C18+rFV&#10;AbPXvfGTTp/UByOTz/sLCx92jJr8urRSPULpx173j1EW+hsLA8/Q8m3P5v7e6VA1HXjzx75F2sv0&#10;/P8Avvr7369b66Chfpfn32JCCLW/xv8AT3rr3XEoDzz/AL7/AGHvL5QRe3+9/wC9e/de69oH+P8A&#10;vH/FPfNGBFyfr9Lf8Tf37PWiadcWW1rXP+8++XH+w9+JoCeveWOuFvx+fedU4v8A77/D8ey+W7Gr&#10;SB15alqEY6zCIaQ1z+Lj3lH0/wB79pWfWa9KuuYsv0C8/wCHvvWbWFuLA3+vHvRBBHp1ommeuvfa&#10;tzz/ALx78evAk8eve+Rf+nv2Ot9e99h/6+9de6975al/qPfuvde9+JA/I/2/v3Wqj1697D3taYRd&#10;YdhTXF49mblb/bYir/3j2JuTf+Vs5cSlVN5F/wAfHSLczp26/YeULn9inrLCLyxj/ax70UlsZai3&#10;5qag/wC3kY/8T77dx18CEj+Bf+OjrBqUVeT5sT+3pV+7+P8AhOnT+b5t71nPBpugt2A2HH7259jx&#10;KTf6cex/7ZMP677Qo/hmP/VGTrnP/eaTafu/7LGOB5itx/vMFzT/AGeia/PF9Hx5zA5/c3LtZBb6&#10;kjJB+P6/o/23vdwH095U/n1wSPE9UYn3737r3XvfveiQMk468ASaAZ699eP99/X/AHr364/qP9v7&#10;2CD59e+3romwv/tv9e17e++P6j/bj3anHr2MZx1wmJWJ2CuxWOV7IC36EutwAeCfemJ/Mo7Aj7D+&#10;afdeRpp0qMft/MY3ZGPeKXzQCLZ2HocHViFxddMmUpaiQ24u/wDt+5/3VOXH5Z9iuRbOWMrc3ED3&#10;bgihrdSPKtfOoQoufTrpL7KbT+5/bbl6NwRJMry5FDSR2ZT/ALwVFDkUz1sNfFfaNRsj4/8AWGDr&#10;YWpshJt4Z3JwOnjkgyG56uo3FU08yFQwlpXyniN+QUsefZAc7lY8FhcpmZQJEx1HPV+K5QymFNax&#10;67GxkItcA2v7lj3A5wtPb/kjm/ne+h8S02jbLm8ZNQQyfTwvKIwxBCmQoEBINCwNDw6mfY9ol5g3&#10;3aNjgbTLdTxxhqVprcJUjFaVqeGB0YL2XPN9ubT35tzIYDKwVeAqKhFemqJEFbSrWU8iz0zvJGiS&#10;ImuMofR/aPPvlPz399/7vv3mvavm/wBqufI7/lLc9wtlMFzPGL22guonWa3cS2waWhkRQSbZB4ZN&#10;GBrTKXYvZPn/ANsOatr5p2F7fc4IHOpY2MUjRsCjqEfTXUraqaqdozjPvYj/AMv75vb0+CPfWP7L&#10;wMUu4Nm5lI8D2dsyKojpk3XtU1CzMaSWaKVKbOYmcfdUMtgRMCjnxO498Y7LcLrlzeI9y2y51z27&#10;kdpISdC4Dq2R2SAKQSp0MscmnUlepQ+8V7EbH94f22ueVNzb6beoKz2Fyw1Na3NMFlqAY5AfCmWo&#10;BViw7wCQp7j6owPcOxsrs7OaomqbVeHyiwxz1GBzFPG4osjSxMFEmgsySJe7xSstx6Su/h8bflT0&#10;f8rNiYzfnSm+sJufG1dHTz5DCx11Mu6tsVEigT4zc+AWokr8PXU84ZLyKIZdOuJ3jKM2T/LHOOzc&#10;02sb2c6x3+mslu7Dxo6GhJTBaOtNEo7Wr5OGQfOf7qezXP8A7Mcx3nLHPfL09pNHIyRTaHNtcqtf&#10;1LecqqSKwodIIkSpEiI/Z1RB270hvvpvNVeN3ViaoY+Kr8GO3JR0dUdvZmJow8U9DXvGYhJIb+SF&#10;yk0RFimn1ezG3H9f99a/+9H2LK9ReFJwASegc/On+0ebfm31vb6/T3wMYe4Ylr2B1aW4BuP1A3F/&#10;6/T8e25IY545IZkDQuCCpyKEUIocEEVqDWoNOGOrGSQle844edPzNTjyzjrLFUVNPLFPTVE1PPDK&#10;J4pYWCPHKttEiWXSsiEXDAageb8D3UL8x/5MHxM+VL5PcuDxL9F9p1tRX18u9uvMZSJj85ka/TNJ&#10;PuzamqmxuXDVKs7yU70VW7OxeZrj3Eu++0m03ErXXLdx+75tFDEKvbtmtBGWDRY7QIWEYXhCSOs2&#10;fZD79vvN7Ri22zdr3+sfKcaJGLa9kcyxRJ5W9yNUiAioKTLPEOIRSAejr9SfO7s3YSxYnesEfYu3&#10;4lgihfIV8dJuSjghuGSDKiKVq2XRyFq0lkOkHyIh41rPkB/Kq+f/AMFN1S796pfeG/Ns4L/ctj+2&#10;OiJtwUmZxaU2qpmqs3tzFVEm5sFJSqhMkmmoowvKztyRCfMPKW77K08fMGyVtUavjqjTW9AAyyeJ&#10;pHh6TikqxuHBotNDv1O9tfvefdz9/toj5f5pey27drlfBl27dli8KavaEimesE+r8KIVc1zGDTqy&#10;rrb5L9L9x0ENFS5/GUOVyQNNV7L3U1HSZEvJriNL4KqRqDMpUAXUU8kxZSLqpuBJ6F/no/PDo+pG&#10;L33uDFd34ikIpqnD9rYzTuCkkRx5Ej3RgmxOdNaOU/ys1aAk+huPavbOcua9rkhaw5jnkhX/AEOd&#10;jcRMP6RkLzBfQRSqfIGnSb3F+4B93jn6L6vYtnm2G+Y6hNtjqIjWv/EeUPBoJzSJYmP8Q6hb7+IX&#10;RG/IJWm2fDtnJTAt/FNoyjBTo7K12eiptWHlAY3INO3049nt7c/n99YfIX4v94dOb16G3dsHe3Y/&#10;Vm7dn4PIYTceM3htL+MZzDS0NNNkJqyk2zl8ZTfcTEkLT1ZAUc8+xLu/uXuW+7Be7Re7PBrm8Okq&#10;SsBQOrE+E6OaqF4eMePnQ9Y/8jf3dHMntp7u+3vPGye4lnuWwbZusF1Kk1vJbXPhwyqzLGFeeN20&#10;0y7Rq1GC1IAIFdf/AAPXrLtnZnYGB7Cky2L21lDX1GKy+ENNkJIhTVlIsMORo6x6WVwKvUS0EQPN&#10;hz71surOst790di7R6t65wlXuHeu+c3Q4Db2IogfJU19dKoDzEsI4aOkh1SzzSERwxRs7sFB9xyz&#10;aEqsbvJUBVRS8jkkUSNRlnY0AUZb4aEkDrqBzVzJsHJfLm780c0XqW2xWEDTTTPwREoSBg1Z/hUB&#10;WLE0AJNOrAsxl8bgMbW5nM11LjcTjKWeuyOQrJVgpqOjpozLNUTSN6VSNFJP+A9/Q2/l/wDwR60+&#10;C3TeL2Rtaio8j2DnqHGV3a/YYjmXJby3HTxTOY43md2pNu4aarkioKRNMaRjyMDNJK7ZPcg8kw8r&#10;WXj3I1b5OgMrYIjDUPgRGp7FKjW3xSsFLEosKRfNj95D7w/Nn3g+ebrmHdbh4uWbdnj26zrRba3J&#10;HcQAuuWUBTK7VAJCJ2qOte/5N/I3cHe+76pUmlodh4GuqYdq4NHeKOaIHxx53IRkh58rXRAtb9NP&#10;GdAAuTIfVRpUC5IAtcn+n+2Av/tvchgAcBjrHPyA8h0WEWUABQAoAFyxsFFgLlibADj+g4HFvfdx&#10;9bi39b+/VByD14449YDdiP6tYi35H4I/re3v3Btz/iCDb6G9wR/S3v2PPh1ujVFK16izMG4HH0Bs&#10;FIIuBYhgwOr6f15/rb20ZrA4XceGyW3s/isdnMBl6GoxuUwmWo6fI4jI42rhkgq8fXY+qimpauiq&#10;oZSkkciMrqbEW49oNx2vb92srjb9zs457GUAPG6hkahBFVOCVYBlPEMAwIKqQt27dNw2i+st02q9&#10;lttwtpFkiliZkkjda0ZHUhlYE/EpDeh49T8NuPO7SyVHnNuZbJYPL46pFXj67GVlVRVVHMqshanq&#10;KaSOoj1qSrWa+m4H1N9d753/AMgrqvtdM12N8Sauh6i3+KaWuk6xqYX/ANF26KmmppZWhwkovX7H&#10;yeQlChbefGawq+KnUtKIR5p9qprWO73DlOrIoLfSMe7CUKwSMSdZAokUpoS2nxo41C9dM/u9f3if&#10;NfJ8lhyv702z71sGoINwSgvYFYgAy0Ci5iiBJJCrOF/FM9A1mfx8/mMZOgkxe0+8qV8jQlhSjsKh&#10;RDkqMzSD7ZtxYqnCx1tPChKvUQCOYIAzxyPdjq/7a3F2V8Z9/wCU6l7k2vuHac2HyH2Of23ubG1u&#10;OzG2KmQov31NSVCI70MiAPaJWgqIrSwswZS+Sn3PPvg7r7H7vY8ic8TvL7V3F0VcOH8Xa5JHYNNC&#10;lGkMRZjJcWuiqkvJGqzM0cvRb3J9suT/AHu5XtufPb/ebS63SSHXBcQOjw3aLWkcjJUCQV0ITR0I&#10;0MACVFv2Iy+Lz+NosxhMjQ5bFZGmjq6HI46phrKKsppV1Rz01TTvJDLE4+hViPZ66Kvo6yiiyNJU&#10;QVVFPCtTT1VPIrwz00iq6SxyAsrIVIN/p7787dudju9hZ7rtt7FcbbcRLJFLGweOSN1DI6MCQysp&#10;1KQaEZGOud15YXlnfTbdeWzw30TlHjcUZXUlSpHrUf5OnH2WPDfK/atTXvRZ7CZHEQrVSQJkqSVc&#10;pReFZTGKqojWKlq4IyBchEmt/U++dPK395d7TX/MF3sXOPLm4bPbpePCl2hF5bsiyFFmcRrHOgYA&#10;MVSGcrUgFgKnK3ePum80223Q3/L++2125hV2hkUwSBioYopLSRkgkrVmjqRwz172YHb3YuxtzlFw&#10;W6sJkJWBIp4q6GKrAHF2oaloa1eTbmP3mVyT73e03uQUTkj3F2fcZmFfCiuYvqPztmdbhRTNXiUE&#10;cK9QNv3tzz1yxrO+8qXttGDTW0ZaP8pEDRmvprr59e9rtAdXH/Gv+R+5PYgDJ6CkcY0aie6vXvch&#10;BcghjZQAulv0FeOLE/UEg3v7TlEAoc14/wBL5nhXp6urUrnVXjXz+3r3tI7n652TvRT/AHl21i8r&#10;MIzFHVywCKviDH/dVdTtDVJzyF16Lj6e4w9wPZr2t90IY15+5HsNzmjQokssdJ41PFY7iMpPGuAa&#10;RyLTiKGnQ05Y9wOceUGC8ucw3FrCSCYwwaEkcCY5Kx18uA697H7+Xblti/BX5GZnuyLGbl3Xh8/1&#10;xuHr+p23DX0aVeNTMZ7a2dGToayrpo1qzSttrxCnkZNYn1GVNFnwd33+7m5M23fxzF7a83XW3lWY&#10;raXarcQKHVlKJKgjuFUFiwaT6hznUx49b+8JznzZ94H2ts+QN0Wztr233CK8FwA/e0MU8fhNGpYK&#10;WE2rUuMBQCWwXr5N9J1Xf3WM2wKPcUG2Kk5vF5yHI1OMmysDyYz7gLSSwQVdG8Uc4qTeUMxjsDob&#10;6e9ovrD5+fFvtClpGoezsRtDK1CAy7f7DK7NraWQ/wC6DkMlINu1kx/s/bV0+q/H+EIc2fd194OU&#10;pJfqOUZr2zU4msx9UrD+LRHWZR66ogfWgz1zK3v2f9wNimlWXl6a4tl/0S2HjqR6hUrIF9WkjSmK&#10;jNRSj2R8FvkL17PK0G0X33iUQOmX2E8ue1gqx0SYaSnotwRSRlfVppZU/o5vf2cLH5GgytHDX42u&#10;o8jRVC6oayhqYaqkmX6aoZ6eSWKRb/kMR7hie2ubSV7e7t3iuF4q6lWH2qcj8+o2mhlt5WhnjZJV&#10;4qwoR9oPDoouWw+XwVdLjc5islhsnCB56DKUc9BWRX4UyUtTHHMga3Fx/vPubcf1H+39sVHHy6b8&#10;gfLptIOkkA6gfp/sL/T6+/nQ/wA2yMRfzHflig/5+LSOf6kvtPbzFiOP1n/b294ic3Iq8y79Tiby&#10;X+bk1/Mk9fS79z8k/dl9nanA2xsf9REwH7ABTrZ1+JNv9ls6Wtaw2FhlAH0CrFZVH+CgWHuun2HO&#10;skujFe7Jv5QGXTB/zJ/ihXSPpSTfOdxJBOnV/eDYG78CtmuASHySjT/aLD2f8qsicy7GzSBT9VEB&#10;X5yIB/MgfmesavviWgvPuy+70JBIFhFJ+UV3byk/kEr+R6Ld8vqZqr40dzKEEi0+yshkHXSWJGKl&#10;psnwB/QUhJ/wHv6KQH0J+tuf9f3l78uvmrApQnjTrV4/3n33791br3v3v3Xuve/e/de69799Dq/p&#10;z/tvfsnHW0A1qScVHUeqcNEYxe9mDG4+hBvb/WB96d3/AAppYf6YviyoPK9X79/2z7twa/7chPeP&#10;Pu2/+7zbV8xaAn85H/zddnP7rkE8ke6xIoDudp/KCT/P1eL/ACnjq6x7XJH6ew6CMW/IXa2McX/x&#10;vIf9h71qtkUv8R3rtGg06jV7jxFNaxbV9xXwRsLXF+G49xpt6+Je2yngXHXT3dJCu37hL5rC5H5K&#10;T/k6tb9mI74w0W3qmipIqKaKaPHY+aWq+9mWCpM1bklp6U492SmilpvCZDLGfIwkswtpuZ8zxCDc&#10;hGoxpHRbylIZNnLVz4hH8x/m697I9mWRZfCULhnlKNKW9QjfSpdliiA+v1Q3+l/x7DchAAr0fuPn&#10;x697SbIHSZIzCpMd1LyMoDrpdQSdRBJjA5v9eb+0+OmSKig697ZJS5hWN1v4pJG0HUFu5Jsrjk3J&#10;/wAfe6A/b0y1dOeNevexJ2gqJt9/LSsyFWPlWSqaR2MrqoRELRmNfA5NxqJQAHk+1C/AellvlK9e&#10;9q+epaFcqppVulRjYo4iZFnRaOnVo443V4F8ojn8bNIhSISO6qp5FVZqU8M6fM/5unm4Ejy697jy&#10;QtGyEoXSZpiPSWJMmpGUB5I28QNPr1ML6G55N/d0AUlgSft62DQevXvb9tyt+zzmIrbRq1HkFbxh&#10;GIVVMdZD/aKgRNTLyLnU1/p7tU1Ug8DXqnxVB4UPXvY1ZTuzLVRa1Seb+oyy3HN+NQAF/wDH2tkv&#10;5GI7j0RrEgIogA697DjJ9kZOqJL1jtew/wA//Qk/6m359p2ndq1bpwkClFHXvaNq94MSxknvwf8A&#10;OSW5vzY8+2Gkfjq6pTr3tim3xHFx5kvzb92/4/4L714uK1PW6H0697Efq7syelzlK0U1x5BwsrD6&#10;sOb2Nvp7ciuCrY6vGhfy697vQ6d7MrKzAUoMrk6EH6j9NK/4/wCPsa7ddHRpr08bBXbUV6S+dwFJ&#10;kxrmRSeOSBe4BsLgA/n2LVRumsqLkOx+vNz+f6+zczMdIHDpRHZRrSq46ZItv0lPayAW+mkKBwP6&#10;FS3+8+4IqK2rJHrYseLlv8P6W96ozZHSsRxqKUHU8R09KASQAP8Agg/2/Ht6oduV9aQBG5J+tlZj&#10;YWH04/r7cFvIxAA6akuYYe08emeu3DjaLVrniGlbkXAH+wGr+nsRsL1zVSldcclr8hov9f8APs0t&#10;touptOmI09eiufeIYwwxXoKtyduYjHK5WrgGlT6ROA/+wS1+T/j+fYt4braKLQ0kSiwH600/j/A2&#10;9iK15bkYr4jAD7OiK43wGunouW6fkFGPMlM6s2pgL1DL/rXte/8Ar3HsSMftGjpR+hARbmx/rf8A&#10;21x7PrfZooKaga/l/m6ILreGY0Br0XjcHcGYyvpSaVkP9kuf9Sy3BVl5sfapgoaaCwCpf8cNb6/T&#10;6/n2bRxQQ8FFeiiW6mbKqaevQUZbN5PIhvI8wJBOvycjj62NwbD25eRY0FvT/rE2/wB5v7cMq8Ao&#10;r0kCSyPqJ6R600081pXkkve5bTe9/wAWUA+2GunDEngfX+v9faGa4UHpbHAwYV4dCptnGBI1Okjg&#10;WIAv9B7TUkmonkAX9k0j6pGYDoyCaMDoWKanKIp/2kH8f04tx7yRNzx/vvqePewxbj1phw6wVagq&#10;wt/j/vXt2ibgH88f717cJ7SPl00Vrw49I2shDOf1fX/if9b/AA9ydQ+tx/X6+y05r1oA6gPOvUEw&#10;tqvza4/H+t/j7wSPf6/Tn2WTcH+XRhGtASfPp7o4TeP68EWvb8/739PcV2HJvb6kf42H59lpr5dK&#10;VAAp0oaeD88nnV/h9b8/T+vsG+yarxYycC1vFqP1vcN9OD+PbEyalJ8urg0IPl0abpWj8mQhZhf1&#10;o/ABIN1J+vNvdaW+MijZd1a1wzfk/l/9j9PaKBR4y9Jb2SsbgDo9tKhSGMfjQtv95J/p/X3wwWXp&#10;4LDi5K/m55v9P8D7E0UiJGfs6B8ysZk9K9ZXQsLX/wB9/r3P9PZgdjZNKirhFxYuLG/P/E+yLcW1&#10;Hyp0KdsBCkeo6R+5KUmhlKk86R/XgXJI4+o9ndwNYkWPiYEE6Afr/RALcH2hWVgzNwxTHRm4OWHH&#10;ogW8MTLWZh1dLh52YgqRYiQqOCSeR7QG7sxHUiSJivJ5uSbFWI+l/p79QutXOOtJqIq3Qw7A23Jj&#10;vHMilbqgsACApjsOAoPvP1tHGlYsi20s8R445uT+b+6qpAOqnTuoGinps7rnlfCSwsFN1kU3DfQK&#10;fp6v6+zOxG6J+RpP++/3n27WsdDx68xo2B1W5WgQ5CZrAHyf0+v55HvkV/PsuZaMQTnp1W7akY6n&#10;Q1OtQSebfQfT8/jUfeREBF/x+f6n3XPp1b4s9YqmZVW/Nz/rc8/8V95ARxc8fgg+3AhBNerBGPED&#10;pkll55+n+Nh/X/D33pLfp/B4v/sPfmaNKBzx9OnFAXyz12JQqGx5K/QkEf19y44msBx/vPuqXEIb&#10;zp/q/wBXDrxIqKjPTBWzEXv+bfS/P9fbjEhXhrf1/wCR/wCHtp7lRhR0meKrYr0mqh2Ym/8Aj/X8&#10;fQ+5WkkXA+n/ABX3aK4BPdw6qsYqdVcdJ6sY2H+xP+8e5ccZsL+3fqoxUqOHXjpUjSOkvVOw5H+2&#10;/wBhx7yhAODf/b29sSXDu5KHSPl1osTwHUaMkryT+OePz+Pp74SWVeLcf7H2lYszGtCx86Cv7ade&#10;AZjQCp6m0yMxsNR+v44/3ge4T1Kp/T/fH3ZTQhW6XxWrMP1FI6VdNiZp4xoB5NySP6gcfT6e+cVS&#10;GF7/AOP1/HtwMhNKdKDboQVPULIYOaIkngf1Atzb8/7b3naYEccD3VoxUVJ6SiyC+Zr0109C5f1W&#10;4YX+n9f8b+4TSXb6X+nPJ96KAnpSIKD8qdKqGl0xqOR9foPfQZzY6SB/U/Q+6lCB0y8GnuBqvUj9&#10;hAVeVVP5NgAPyRckfn3zMUj/AEUm4tcXt/vXtuhrSmOk+oD4jQdY2ydBAfVOhBNr3B/pf8/j3hah&#10;qX+iN/h9fz/sOfbgQdKI3gUH9SoPHrPDu3C03MtVGmmw9RBv/r+oWt75Jg6qS2rg/wDBT/tr8/n3&#10;Yg0006297CoKhRp6w1XamBo1INRCbC4JYC/4v+v/AA9uCbdmAu1wLf0/w+v09+jtZZDRFz0VTblB&#10;ECWOPt6RlX3niQ2mCYMQ3pEcoALXt9CW5J94ZcXFArFnH05/2Hs3ttmkfSzA1+XRHdcyQJqCEY9e&#10;pdB2LX5aSP7VJNMroo5ZuH/IsfYO9gV9NjYJHJUaWYgk8f5vgn6exBbWptKVH7eiO53FdyQonE9H&#10;s+PWIyWfkjMsb6TEjE2JuVlCX/17f7z7KvW72x5llVpoyVZhzLY8f4WPHsTQcxQQRhKio6CF7yzL&#10;O1aGh+XVj2P2bkII4/GXA0qttPH0HP8AW59gN2D2FEPLDCy+pLDRISv1H44tb2TX/MazsVBFPLpV&#10;Z8tLbgMymo/1enQr4LCNRwr5SS9wSWt+L/Ti/sueQy0tW7yaz6rk8ni7avrf8+w1Ldlg7A+f+Xo8&#10;ht0j7VXJ6VgULwPbOuTaIkGQ2/wY+2FvWXNeln0QcA0679xajKl3sWv9fqT/AMQfd/3kT59W+hA8&#10;uve89C5mlDX/ALQFgTb6fnkm/tTb37FhQ56Tz2aAHHXvYx4GgeSJTqb8fT+llP5Hs/S+OkagK0/1&#10;efRBJbRrIRp6iSyaCf8AXP8AxPtYQ0zQMGPIH+v/AFv7LLy7cV7uPR7Y2yAJjurnqG7hwfSv+sOR&#10;9Ppb2KO0KlzKvPAuQOf+K+yNpixNWNehZb2wC0+XSH3VTK1M5I06lB+g+oIIHPH49ixnKhhjiAed&#10;Kf1/1v6j2INol/UB8+ghzBBVT9n+U9BVtmnByZcgXJfiwH++HsuWVaaSpltyC549X+2+v09jFZRo&#10;p59R3JaMXrTB6MNSqiwr6RwR9AL/AE/3r22JSSObsPz/AEIHtmRzRQTjpXBt7E0UGvUh5lHH9bgj&#10;gH/e/bzTUioBrcL9eP8AbWPtprlUHxZ6NIdmlYcMdQJag/RQfx+L3594a37CIEmWNAPyzAA/Xj8+&#10;0U1/EhqWH7ejFeW5j5H9n+x1khknbjwsg59Rvb8ccEc+01PmsRTDU9ZTixvYyD2kfdoE+37el9ty&#10;1KTRhjqYEmbgX5/qD/0d7T1X2Pt2hDF6umuvB/dA+nstm3yAVGr+fR/bcrsPX/V+XXL7N25LEE/X&#10;6f8AE39ofKd/7dx6sEqKcsPx9xY2sT/xHspl5iQAhadHcPLqjiP8H+brsY6M/q1MPrZtNr/7Y+we&#10;3J8qaCEMKZ47gC1qpiQePoAPz7KZeYSSRUfz/wA/RnHskSVFOpEdJBHYiNQRfm30/wBb2COZ+UNX&#10;O0nhdjf6fvtxzf8Ap7Ln3t2J7sdKY9rgjNdOf9Xy6k6VHAA/2w9hhlfkJmasvokYAg/8pDfm/wDx&#10;X2XybpIxoGPS5bVFApGOvWA+gHtD1HcOeqHJ+5K83v53P+xJvyLe0rXkj/iPV9JUmlR8uu/b/je5&#10;cnTqPLWtewHNQRxa3Huv1LeZ6Uq4oO4nr3+xI/23/Eg+5M3d8wkBaq5/wqT/AF9urcilOtNISCRw&#10;697O78Zu74qjJ00L1SkmSnFjUXIJewP0Pu8d1ofWpx0iaD6gsp49NuVx8eTop6STlZY5E/s/V42U&#10;csCAOfdvWH7CapxsHim1lkCgJIGNrfUmw5593e8LEsGz0stNpVG1ac9FFznUdIctNUSwjSJmf1qO&#10;R6SP0qn+x+vvmlVX5eRQokYMbELqPB4va9uPaUyyTHtAp0erGsQrpFOpD4/Ebap3aSSNNKX9ZSMf&#10;S9gdBPsWNr7LllkikmDHkEXXT/T63Bvb2Z2W3PNSoPHouvNxjjWgOB0VPt7vfG4KgqIKWop9RjcA&#10;rVgNqGq2n0/UMPyD7MFgcFFRxx3VVIC/gXNr/wCH+PsYWW2JCquR0D9w3QylkQ9VMdzd15bcc1bH&#10;DUO4DTaNMolA1LpH0VLAj/b29r+nVYxYED/E/n/YezoNFHRRgfLoNSeNKdRY9V+bjWuyFTNLOzOZ&#10;SQwfkjk/4gX/AK/j3IeT63IP+t/rf4n/AA9+dgygKaivT9tHTuYd3SYosW0chGkgAD6gD/jV+ffS&#10;t6ST+bf63++59kN4QZQo4CvS0LrkQU4dKmnpNKr9eSTwB/vrj3j1X+p/3n2ldtJCgCnRosahRpWg&#10;Iz8+lBTURMZ9N7/S4BI4HH+w99iQgfX/AG9/e9IJGfLpNLZg5Qmv5dYZ8edJIB+v5A/1/wDb++Yb&#10;+0v+PtfBdFKRycPXpFInFG6TtdihKjDSeQB9B/vHHuSk9iPoP9e9/p7N4Zx+XRdNZmhKcOg8y+2Q&#10;6vZDwCCbKeb/APBbfX3J8/8Aj+P6/wCPsy+rNOA+GnSLQP506Dr+7HP6D/wNt9B9NH0+nv8A/9Y0&#10;ACL/AIG/9fqD74gl3OK46z9YsRpPW+Vob+n+8j/ivvnrA/p/t/dOB621WUClOuwh/PH+8/8AE++w&#10;6kfUe7nHTWg1p10UIv8Akf194pnI06SPzf8AP9PbkYBrXp5IuNeuPvGLGxLEn/X/AMOePbnT4XSc&#10;fD173yuQeT/wX/ff6/v1ePVuve+y17XP+t70CPTr3XvfIG9ha/8AsbfQe9061wNeve8ik8hhc/4E&#10;f8U96OM9eOMde95woABXn+vP+++nsvluX1MtKD16bJqwHWUILXve/wDri3/I/eUaB/j/ALH2zrmK&#10;+nSqPAp10YxyQOf9h7yGT+n0/wBh7qsZpU8etlwDSnXgn9Tb/D/fH32JQfqLf7Ef8a91Kt6dbVtV&#10;cde8f+P+8f8AG/fjJbn8W+lxz73pNPn1br3j/wAf94/4375qwYA/1F7f7x7rQjrXXFhpNvr75e/d&#10;e64+8ZkUMVPFhf6+7KhbrYBPl173xEw/p/vI9ueC3W6Hr3vGJyfx/tz7d8ADrfhqOvew07pqPH1B&#10;2XKCAV2Puj8j6jD1dvYm5IiP9c+WEpUG+h/6uL0V7wNO17kfLwH/AOOnqVTJeaI3+rD8f4f6/vRp&#10;pzqDkcXllb/Xu5J/25PvtnCSIYgf4R1g8zdxx0pvewr/AMJxYBJ8xO0akjiDoLOhr/1k3pstTY/T&#10;6IR/sfY69tP+V32Khzol/wCrT9c2/wC88On2K5XiPB+ZIa/Z9HeGn8uiWfPd9HQNTY217w2yn/J9&#10;Y1v+Tfe6qPp/t/8Ae/8AifeVZ4nrg8eqOz9T/gbf7bi/+xt779+69117rs+bX8zf40fBqGlxPY+Y&#10;ym5+x8nRCvw/WexoqPJbmemkLR01bmJaqsosft/HTTC2uol80iAtFFKAfcb81+5ez8t3Mu1wQteb&#10;uqVZI2ASM57ZZaPobFSipJIqsjuio4brJ32D+6b7p/eDkkvOV7SK05Wik0SX9yXSEOACyRKivJM6&#10;gioRdA4SSR8ejSdHfE/sPuunTOQGn2ttAVLQHPZmCZ5awxBDIcPjYlaSu8ZkUa3MUJYMmvUjhdYL&#10;5Afz/vmh2VmMhD1BLtboXaMjGOgpMNhMTvDdYg1t6shuTdOPr6VquUW1NSUdIBa1j9fcJX3uBzlu&#10;jF599MMTAdlsghUegEhDXGM/6LpPkCMnrN7cf3c3sTynaWk3OMd7zFvCirvLNJawaiKHw4Ld0IAF&#10;B+rJKTSpNCALONk/CLoTaUNM+Q25V70ykKMXyO6cnVTxmaVR5zFiKB6LDxQu99KtDI6LYF2IuSP4&#10;r50/NjtrfWCoN4fKHuzL0tblIZ66gp9+ZvD4p6WGQVFWrYzD1NDQrAYoiPGsaKASBYezD2y5OT3R&#10;91vbrlPdUe+n3He7K3BuHecqslzGshrKXKgIWYlSKAH06ny79jPYf2+5W33e9l9pdgt7mxsZpRJ9&#10;HC7lo43ZTrkDuzVHFmJYkevRisJ13sLbUaxbf2ZtbDKqBL47A4yllZVFl8k8VMs8rAflmY+xUq6q&#10;qyNXVV9bPLU1dXPNVVNRPJJLNUVE7mSeaWWRneSSRzcliTe5vz7+va0to7KCC2hVVhjQKAoCqAAA&#10;AFGAABgDrnlURKsaABRwAAUD7AKAfYPt6V0aCNVRVVEQaVRBZQotpFvxYD2EXddVJSde5XxnT91P&#10;Q0dv6rLUK0o/5DRNP+ufeGf94JzDd8v/AHV/cdrOQrNeNaWpI4+HPdQiQf7aNXB/ok9TN7A2Ee4+&#10;6PL3iivhCaT844yy/wAzXrJ7U/8AL7/l2b8/mC5btPCbI33trYdT1rgMLmGqN00OSrMdlq3N19VS&#10;UOOaTGrLNQ+ihmkM3hnI0WCc3HzS7LtW58xbwNj2rwTfNay3H6rMqlIXgjYBlSQ6yZ00ggA5qwp1&#10;kv8AeN+8vy9923buU9z5g2K73CDdLx4dFu8aOgjj1mQCRkDkHSKagM5PQR9ydyba6R27jd0bqo8r&#10;WY3IZynwenDx0k1XDLUUWQrvuDDWVdFHJFHHj2BAcG7D2MPd38kX59dMUldl6TrvC9t4GhNS8mQ6&#10;m3Am469oIFLiZds5Ckw26agyICdMFHMRb/Wuu3flXmTYijbpsVyID/okS+PGKcSzQGQxL/SmESn1&#10;r0BuQvv5fd058nhs5Oa5Nm3KQgaNyj+nWpIFPqFaS2rU+cy1yR59JXYnyo6O7AIhxe9qHE1/7d8b&#10;ukf3dqtctgkcMuQZMfWSajYiCeUg+yC7P3r8kPiN2Em4dqZLs7orsLHK1JLIaXL7Ry/gd0lkx+Rx&#10;+RghSuoaiWnR5IKmCWCRY7FCbEB6GWHxkubeTTdQMGSSKTRIjAEVEikMjaWZahgdLMoFGYtkbvew&#10;e2vu/wAtNtm92O18wcszkED9G5hNKhXDqWCMrE0dWV04qQRXoaMli8BuzFS0OTosVuHC5GMpPS1c&#10;FLk8fVQkPGbo4khkQ6jY82+osfd8PxK/4UQ9kbRFNtr5ebMXs3DqIooew+vaDDYPe8DGZdUmZ20s&#10;mN2vnEMTmzU38OdGXU3kuQJK2D3N5k2q4EN5Ml/YaQCGPhzpSpUiZY2Eg01XRIrE0H6yVJHPD3m/&#10;uy+Ud8D7r7M78uz7hUk2d40ktm2OEU36txCS1T3/AFCEGgC6RUkPa/wJ673NBJW9c1Uuw8yXLmhk&#10;epyW2qlCCZIhBUNUVuKaSdg2uJ5FUXAiI5XZf+M/zZ+NXy329HnekOzMLuOoTjI7UrJkw+9sO6RR&#10;yyJkdrV7xZJIkWQATxrJTOQQkjWNpr5c9wOWuZpPprS6MG41/sJ9McpqKjQNTLIKcTE0ir+Iiory&#10;w92fYP3T9lNz/d3P/K0ttARVLmMGWzkWtOy5UeGGrjwpGSYY1RiorWp2t8dO1un5C+6NvTVOIaMy&#10;Q7jwQmymDdQ5S09WsML4+S4/RUpA5Buqkc+zXqQygi4uPz9fY0Br+3qIBwHRfySTcix/p/vX0/w9&#10;8ZI/JYX4F+Pwfp9R+fp/sPrb3Vl1Uqcf6v5+nW80YA8f2HNaHz8v9g9dozRyxSIdDRSLIsi3E0bp&#10;yjQuGHjcNY3+ot7qH+fv8oH4/wDzFw+494bWxOL6o+QtYGraPsnDUk8eN3HWxQlBRb7wNCyUuSgr&#10;0VUkroovv4SFkBlAMLxBzZ7V7bd28l3y1FFZ3oOrwfhtnPoFoRCxalGjUJxLxsTqXNb7un31fcj2&#10;Zvdr5f324m3v2yQ6WsZGBkgSurVaSsNSFB8MTMYdIoFj+IHc6A+bW9+ta/H7f7Dra3eWwUhioI4z&#10;HSNuDAQgoIqiiyNQYpcnBTrcGCokt4/TGUt70Xu6emewvj52Zu3qHtTAVO296bMy1TjctQTpIYpF&#10;ErmlyOPqjGkWRxeRptM1PUR+ieJw68H3AZEpeZJkKzxuUkUmrJIGoyMKkhlOCCaginADrvxyRzty&#10;17icqbNztynuCXOwX0IlidaHBJ1IwBJWWMgrLG2l43BVlBBHV2G3s7iNzYTGZ7AV9PksPlqKnrsd&#10;W0snlhnpaiNXjZW+qlb2ZT6kYFSAQQNiL/hOD8dMRuXfndPyU3FiYK2q68pcNsHr2rqQ7/w/cO56&#10;eurt1ZChX0xLWUe34Kem8h1FYq+QADV7kH2w2W33XmCTcbmMvDYRB1WuDNKXWMleDhY0lNGBUM0b&#10;ULKtObf9517nX+zctcj+1u237Iu7tLd3ioaF4Ld4xbxseOhp9chGKtAhqRgkE/mKdmV22uvNu9f4&#10;mqFPPv8Ara6TNqNJeTb2CahMlKx/UkdTlq6nLW/WkLIfSzA7fK/pX/go/wB6/wBc/wC9n3k6eJ64&#10;qkUJAFAOqVOfyLH8gEkA/wBATybe4GUyuPwuPr8tlaunx2LxdHVZDJZCrlSnpKCgoqeSqrK2qnlK&#10;xQ0tJTRNJI7HSqqSf6FJe3lvYWt1eXcgS1hiaR2OQqKCWYgAmgGcA+Z4AnpXZWVzf3VrZWcLS3k0&#10;qxxxqCXd2IVUVQCSzEgKBUk4AJoDNxeLr89lcfg8VSz1uUylXS0OPpKePyTVVZWzCmpaaFT+qaaZ&#10;wBf08/X6+9Pn5pf8KC+289vXIbX+GEFBsPYOKaShXsHd+2MLnt67qyENVNHJlsXiMwuWwGDwctOi&#10;injnpaiskQ65TCzeFMa9+9yeYtxu5Dtl19BtgXCLoaVweDyOUfSacfAPaQwEj8eu1nsX/dv8ibZs&#10;Nru/vhr3XmOejm1t55obaBSuI3kiMck8oYnxJVeOPCrGrKNb3SdOfy/es8BhIKrtml/v1u6fxz1N&#10;PHksnR7exOqIaaKkGPqqCsyU1PKXvUSuoe4tGtiXJ/sf+fF/MY2jmKeu3F2Hs7sTGRyo82D3h1rs&#10;2goquPWWaM1+y8XtHLwkD9LCoGmwP9QSuHm7nPbWWm+3K6skSJHIDUcSZo2kAzxBRT54r1M+/f3f&#10;v3Xt6tZbTbuVr3bboD+1tdwumcH10XMlxCflWPPn69C3nPhB8bM1RyUqdfx4WVlZYq7BZvcFDVwa&#10;voyLJlKmikdRwPJC4H1te3vZs/l2fzbemPnXI+wqjE1HVveONw8OTrdkZnJ0FXid0RxIqZSs2Dl/&#10;NDV5RaCQeWaiqKeGtgpm8lpo0klEscl+5UW8TW+z77Elvu70WNkJ8KZgtWVAS3hvhmEephpB0uxB&#10;65Y/eY+5tzv7AxrzLb3w3nkGWcxi6jjZZbcknwlvEoVXUtFE6sYmkGjsZo0arb5Q/CjdXSdJWby2&#10;tW1G8evVqgtROadv47tinkdo6P8AjsNOhhqKIKEiNbEEi8p9ccIaMNbb7lnrDPohtiPqD7os/nb/&#10;AMvzbfyR6J3J8gtkbft390vtz+KpV0Bk+53t1rhHrcjuTa9XRU6MtdkcRS1VRX459JnDRvTglZx4&#10;4T90+VrZrafmq0UJdxaROT8DQ1ILsNLUeMlCzmn6KyFg2hNPQj7hf3jN19tOftr9r99vtft5v92E&#10;WN9P+K38ihIZ42OkKkzaYJlYhQGSUsND6rJvgD8kMvs/emL6b3LWSVey95VstPt6SpAMm3dzzxxr&#10;Rww1DyLoxecenMHhGoCoMbqELSB9Q/qLtWXF9b7+2vXVMrV2GwGSym3pZmuY4qiNaeegDsRb7arm&#10;SVVAJCl7cKPea33TvvN3Gwfd/wDe3273jcpDvux7Hf320F+6kUkZQ26uTT9C7ljljVqkrNJmkdD0&#10;893/AGoi3P3K5B5qsLdFsb2/jhvAAAS0bF0cilBqjRkY/iKgnJPV5Cm45Fj9DyD/AL1/T2eX+Ul/&#10;Ld6//mE/7MTTdhbt3lsyLrTb+xU2rndqPipFp92bwqd2mGozGMyuPqVzONpKbbTO1PFPRSsX4mQm&#10;/vm9ytyvPzdf3Fpbbl9NJDCZdTRmQFzIgAYCSMgFGelGrqzkKQQ998T7zu/fdsj9s7jl7ZrK+bdb&#10;u58eGYyKxt7VYNQikjYeFITOml3SVBmsbUp0UX5Z/Jeo+NuM2JlabblDun+8udyNFX4qrrp8bO+K&#10;x1BFNVPQVkUNVHDUrPVwi8kMqFSQRzcGF7j/AOE53y02c9XW9PdjdWdwY+CRpaWirKvK9c7wqgkT&#10;OhFDmocjtYSB0C3bNgktwFFyDq99tebtvdHtbeGcAingTLrHl/oyw6c1oFd6gcASB1GnJP8AeW+y&#10;+/rFFzvy7u+yXDL3uI4723qB/FGROScgkWlDXHp0F+x/5k/QO4TBR7lpd17Bq2CI75LFJmMLGzKC&#10;iRV+AkrK4oFvdno4kW1ibkD3VD2Xivlv8Rd3L1z3DhN59ebiiplrqXA72pKfJUuTxQnqKWPIYLIV&#10;ByFHlsLLUUkqR1NDUSQEowDagR7lzkz74X3kvb6O3srX3C3KWCMIPptziNzpUdqp/j0Ruo1AWieH&#10;JGtBVO0g9ZP7Vyv9373x2ZuaOVU2/crKR6G4sH8N0korFZlj0eHIA6lo5ow6gjUgqKnn2rvHam+c&#10;THntm7kwe6cNJIYBk8BlKPLUS1CxRTSUsk9FNMkNXDHOhkhfTLHqGpRf2enY2RyuZ2jtnM5sQDK5&#10;XBY/IVopo3hhjlrYEqBHFFI8rxKiOARqPq9/Qh7YbxvXMXt5yJzFzFFDHvt/s9pc3CQqyRLPPBHN&#10;IERndlCs5UAsx45zTrAHnTbtu2nmzmDatnZztdteSxx621MVRgoJYAA/Cfw/n0pPayUFf+J/2/sd&#10;k16IIEqakfZ173nRSxuRx/rgfj2y5FKdK3colBx697l2UAXJ+v1BtzY8/Q/T2nZQ2mqg0OP9jplA&#10;NSsykkZGaUPkfn172LPWPevcfTkzv1l2PubZ0U833FRjsTXyNhaupICiprMDWmswVbMFA9U1NITY&#10;C49gjmr235F52QLzXyvaXrqKB3SkqitaLKumVB8lkArU0z0S71yZyxzMiDf9jt7lwKBygWQVNSFl&#10;UiRQSSaB6edAekFvjq/r3sqhXG792dt7ddHFcU65nG09VPR6nDu1DWlBXUMjm92hlQn3Yl1L/Nl7&#10;g23PFR9vbX292ViDHFE2SxMcezdzQsjHz1MhpKes29kR4zcRLRUfP+7LfTGXnP7mXJW5xyXHJm8X&#10;O13tSRHITcwEeSjUyzJT+Iyyf6XqGOY/u38tXqtNyxuU9hd1rpkJnhI/hFSsqf6ZpJT8j0SHsv8A&#10;lp9L7opZ5uvshm+t8xrnmpFWeXdO30mlWwEmOzM7ZSJQf0tDXJoH9lhYe9fn+YfsjdnyB+VPdPyG&#10;642xVS7R7GzGDzlDhaysohumgak2dt3D5OCsoo5np6onMY2okh+2mmLQyKSFYsi86/dL7hXv1tN9&#10;u/MGx2e3b5ZSSPJos7gLOFLM1PBult9bAGgSF5WY0CqT11B+7H7k8pcj+03IntlzNu3g7/tls0Ty&#10;lGFs+q4meMrKwGkeG6g+KI6MrCp7Sxx+k9h1/WHVmyOv8nXUeTrdp4OHETV9AsqUlSKeWZo3hSoV&#10;J1UQyKtmF7r7rDyeIy2FqXosxjMhiayNir0uToqnH1C2NuYKuKKUAn6EgKR9D7wk37lnmLla7bb+&#10;ZtivNvvwSPCuYJYJcf8AC5UVh65ANOANR1mVY3237nB9Vt24QT2p4PHIjrX0qjNXOKio+fQqex++&#10;H3Z+P6U+VPx27YzM3gwOwu5eudybhnWzSR7aodz0Eu4nRLg3ODFR9bX+l+fZVbXbbbcQbikBkltZ&#10;45Qo82hcSBa8KMQAD6/Z0A/eTlK6539pfcnk+zRWv9y2S8giB4GaS3kEFaeQl016QvZ20v7+9c78&#10;2NrWI7x2bubbMczsVSCbOYWtxsMzFbuBDJUh7gEjT7+nNFLHMiSROskboro6sHV0dQyMri4dWU3B&#10;BsfeaMUkcsaSROGiYAgjIIOQQfmOvlfYFXdGUqwJBBwQR5EeRHmOtSeohmpp5qeoRo54XMcy6GRU&#10;mBIliGsKweKQFWUgFSLH3k9uda6w+/e/de69797917rBUTBOIzY254/2/wCffj9D/re9NwP2de6b&#10;ZCSHb82Y/wC8e9OX/hTS/wDxmz4vr+R1Tvd7f0Dbyx5/3qP3jv7tknmK0P8Ay4p/1dn67Sf3XgI5&#10;F9188d2tf+0d+r2/5T4H+ivtQgWP+kmlB/xttHBn/or3rkdVyRQ9o9fTVHEMW9NuySkfhI8pTOSf&#10;px6fcbbc4ivLRjw8RP8Ajw66abkhfbr2NeLQuv8AvSkf5erVText9fZl/lXkKHI7u+5xkxEEOCwd&#10;HUERloxJHU5yoieJwZFDfuDWLA2AuSBYG3NE63O5l0NVKL/JR0m5Vtvpdm0FaMZCf2kdcYwVWx+t&#10;yf6fU/091+5pm8qASyAq7erQhRW1jkMRYsGKkcWPPsMSmmno3k+I9c/aOnaTQwVgeHRwBGHUfrQt&#10;dg6kMwW9j9R+Df2xTUadN+o697a5wbSN+QWuAT9VjB4I/B/3v3sGhPTfbQ1HXvYh7Q8kuKp2kkp4&#10;45yKZEOqQj7d54JH8YFldpatv9gL+1EZqvSm31acYr172oqd/LX5CphnkMCZaaOGolEetkg+zUNp&#10;L+dJJPA2hAg0qAXLGxbWosSCcA9OKSfED5of8vXvfKeIRmiNwqTVFQ2osXkqJpYqOJYkSyFmVZi5&#10;cj0qpW592qB1vtAx173Pxk3jc1QWoiUUFRWKWie0SLi0kTXEVLRu8Rv6rXWQH8+9UwST1pQQxBHk&#10;evewkqt5MbrGSAQBzYn/AG/tkzUBo2Oiggnzx172n59z10twsh+v9Bb/AHr22ZhX168EGa9e9tzV&#10;1fVHhpOf66uf8Bx7orSvTB6t173Kp8PlawgLFM97fT/ajp+nJ4v7cWGZicda1DzPXvZgOpuvM1UZ&#10;ekvTy2Mg/wBWAAGAubr7XW9ncMe1M9XSVFNSeve71ektl5CHDUiOhBtEpuWBsIx+NI4v7G+3bZMQ&#10;GKEDp83sSk6nx0z5bIQ0MWqV1UhdXLAcfT82/p7NhhtgT1BUvH/T+0Sfr/iPYsttlmkofD49Irje&#10;IowND9BDnOyMbjg3+UR3Ba5GgkWt9b/n2LmF62iXxl4vzzcD68fTj2IbblrVpMlaeg6JZt+bNJMd&#10;ALujvNIRKtPP9BYWRef1f1/wHsV8Xs2hpgC0KX5/A/qP6c+xHBsdrbrraIH7eiG43qVyaGvRbtyd&#10;xZjIO6xVkqo1uFVb8KR9QPpz7V0NDSU1gsai1v6+16pHGKolOil7u4k88dBFkM7msqWL1MjA35It&#10;x+foPcwTRoLIoH+8+7eKBw6oqSNlnI+zpOyY+ombVIZHJ/V9eSfz9PfFqprfX8/4e2ZZx/F04IhX&#10;CU6kw4VmPCD6X5VvwR/r++K1BJ/Vz/vPtMbqtAB1fwzTAx1mmww0m6C9jfg/0/2N/ctpx47k/wBP&#10;9v7beV2rpPVQjdNkOL0z20XPP+xH+9+03WTc/X/efaF3AqK56WKK0HQp4HH2jU6foB9QbfQf8R/v&#10;XtmL3JufzwL/AO+/PtitRWvTvS5Wn0oLLwB/j/r+5EDHVa/HH+xHP+9e7qfL16qwqK16bK2EFCbf&#10;T/D29Qm4P+Fh/vHt1q6cNTpvpGVS6Wv9eSOPr9feYgj8fX/ff7b2XcK14dbQLqJ6iM62C88Hk24+&#10;oP8AX8e+JBt9PZZcf6J6dLVIIUDpxpXW6gfUC3+3/wCI9xXUk/j/AH3+w9l/ShRQdP0U4UNfkAcA&#10;fX/A/wCw9hB2ZQl8VUsP+OV/pzy3490kFYpAPMjrzHiKdGb6PySjK08V76ihv/QC3Fvr+PdWHYtO&#10;9Pl5nsbDX9f+WhHtAqGJySc9Jbhezj0fmnbXBE39UX/eOPaSwkry1C3dvSyAC/8AS5/3kD2YRyHS&#10;ATxHRE8VZFoK56zezBbTrpaGWnKlrjn/AGH+2/x9ll2dRIHR9YrpAHTZWwpPCY3Fwb/7yLf6/wCf&#10;Z0Nr58y46MPIQfEPrYfj2lDPpp0uY4p0V3eG2YRlXnjiufIORc/n6f4+0juaolMkkkbXBB+n/Bib&#10;+7sCVX1p1XACiuel5tWnjSNY3Gk+lf8AkkLwfap6xr3aqRGb/dkX9P8AEe/V4Ajp2mVPSA7oxccm&#10;IndQPSkhvz+QbcgjkezeUTa6eP8A1vr72z6Up59OPxr1V9uOnWLI1K25WT6i9jx/t/z7l24/42fa&#10;UAu3HJ63GGYhT8PTNE+khb2H44/wP+x99ojENYA25+v9fdmljgKpI2WPSvAoB16WQuNN+f8AY/8A&#10;En3Ljp7qDe1v8Ab/AOHPtHJelX7Ur1XV8umSeRiebHn+n9R/xHuSsQW35/r/AI/8R7TSSGQksOq9&#10;RvuDa1x9Ppb/AHj3l9068MdQ6hiyXP8Aqv8AinuSDwR/X8/8R78BXqrNQCtePTLUKSbj+oFv9gfc&#10;lZF0gH/W+o93TtJ6tRiKhcdM9RTu5Atf8fT68f7H+vvIJwg+v+8+7ADNT1pLZ2YEr0yy4ueVrKh+&#10;v1IP5t74mpH0v/X8j3V5VXiela2i6Rjz6kU+AmJGpLC3PB/HHuJLM7cAMT/hz7Ye5VRgdKUt4xkC&#10;hPSox2EgisZPGik39TBb8m9w1rG/tvenq5CAqOQxt9P8f9b2j+p1MaNQ9Lo0jBqWA6XMFdgcdCpn&#10;eE6bXsytYgci5YWPt8oMNVkAsjc2HN7fX+ntZbtIxoD5dJriSFGPd0EW++zNuY9mEc0YALCwEfBC&#10;vYW1/wCHtQpt+Z7Xjb8fkgf8Rx7XgnTTieihtxt42ZfE4fLoAqnvLB0ztaqsQf8AURn6c8HX/T3I&#10;TbLkjUhAP9Cefdcjy6bO7Q0qrEjpOZD5HYqNGVKktbUL2C6Rf6WWTn24x7ZjAF0P4+pNvd4lepDD&#10;B6Qybu5DAMAOg4y3ycgj1fbzyD0kXCavyb/qcj26Q7ehUf5sWA/1X+N/byw1qKdFT7ki1q3QUZj5&#10;N1kjMsM73ZiCSCrC4sDpVtINj7lriKdB/m1uPyW/3r28LZqV08eksm7RrT9TpGVHfO4qwsIZZmVr&#10;Hjyf7D6G39ffP7OmQWIXj+nt+O0L0Lrn/V6VH8+i243iSp0NQdNDdlbpyUiqstUuttOq0jDk8ixu&#10;LH2017RxodHFv8fZ5bWyKRQd3QbvdzmIP6mehx65ocrk6qJ8g0jqXDEG/wCGU3I/pf2GuYlltIdZ&#10;C+r6ED/kfsSWsUarUrkdB2aeV21E56sS6zxNCiUiNAGcLETdS30IW1vwbt7KV3NXyx0VSRKbgNaz&#10;D/jlx7K95kKISvQm5eq7APw6t4+MuFpolh/YVQacfRGU+mcc88WNvdXe5d31tJkJ0E0n+cfnVb6/&#10;63uPJ7uRXbOOpM8JAinQCKdWFJEiqo0/QW59hbl9zVFXNqeY8gfVtX05P14A59tLNq8+7y6STQKy&#10;tpGesgAH09tTZ59BGs/Tjlfp/T/be1InbSATmnRetoNQqueu/cVMs7knUfz+R7StODgjpetuoWnX&#10;vfNaxme5a9/8fbikMKjrUkQ0/Dnr3tYYGXVMgJ+rD8j/AFP+39qoX00oc16LJ0JUgjr3sw+3JbQJ&#10;b6EAfW1rWvf2I4nBRSxzTojkgq9QOm+pBJNv9qH+9+1PNOjDSLcn8f4WPstupc6Q3RvYw0pjqMiH&#10;n8/T6f7H2vtnaTKG/snj/bf7xbj2hXj0JUFFHrTpIbp5pWFuQ2r/AG9lA/3n2vN05+jx1C3mkWwU&#10;ckqLaf8AEn839mFleJavVzjpJd7T9YtVTPSB2thq2asDqhCnVyQf9f8AF/ZWs72lt6jlm1VMV1LW&#10;to/H+Grj2aS8wxoMP0XR8ppqBaPP59DZTY11jAeRwRbg/wDEewvy3f2CotWiYEgH/U8kfTjVb2UT&#10;80Adqua9HFty1boalB1MFDFYBvV/UkG5/wBjf2E+f+UUMCuKaYhlPFlB/r/j7KpuYpXP9p0cRbPa&#10;J+DrKtJAtvQOBb2BOe+UGXqndY6qexA4CgL+f8f8fZRLvMzNqD9LVsYASVTPWdUVRYKAP6f8j9hn&#10;ku+twVQNq2ZdV7arAC5/PP09pn3Od868dPi1jFBoFf59cvYd5HtTPVWsNXy2Yn9BsOf68+0b3crG&#10;tentAFAvXvaMrd4ZCoJMtZI1/qPJf8e0zSyE1r16mnPXvaYqs8pv5ZmP+JkI/wCJ90rU1Y561WrV&#10;697ZJtx0sV/3Lnj/AHbf/bc+9EimqvVy2nr3tjqd4QJezlvqLKAT/vf04968QU4060Gr8OD172yz&#10;b1ci0Ya3PBAB/wCNA+22nABOrHVGrU149e9tM278g9wjMo/Gnk/7Am/tObtP4ify62poKU697hLm&#10;cvPIgEslybAcHgg/0v7uJyfLr2kk9e9nm+LU2bbO0HEpBlpATxa3k5/x/wB496Z5CSR0ot0Jcjr3&#10;vYq6l27XZHGUJlRmBiBb63Ngq/Swte/s0treSVY6rno2aZYYwS3DoBu1N34zbiTSTTxJJwoBKkgr&#10;EXP1P+Hs5+1tjw06I8kC3t9STxwP9bn2Kdv2ktQutB0Hr3diKhWz1Vd3R8iSpmp6OqUag1lR2JNt&#10;X5DED2MdDRU9Oq+NFFgB+b3A/F/YwWzS0VQRQ0r0FLm5mlrVuq3t270zW56hnlqHaIl7JYsCGY8c&#10;8n68+3qOYLwvJH+P059tvKagK1E6ajtwwDNw6C/I4d5Y3kkT1P8A4Ec2v/xPt1jlJAN/x/X/AI17&#10;2jgV0mvT3hKldIp0FOZwyLIxEfOr62P9Tf8A23uRrLfQ/X8ce9l9AJY9Vp0lTjgrn9skf63H/FLe&#10;82r0hQbW/wB59kztrkkdj0os11N4vkKjqVHTImhbXNz/AFt+D9Pxz74/S1/bBIz0YDtA6eYogF0r&#10;xYKCAPqbc8X/AKj34t/gf9v/AMa96qfI9aLV8uub04cWKkn/AFj9P6fn8++tWn6cf7G3veonj01J&#10;EkgoRnrEcaJLgp+OLq3/ABr3zWQE+r/Wvce34biSNhU9nSGSB4yMVHTLkcGSjkIORwLN9L82/wBc&#10;e8us/wCP0/5N/wBt9PZr9Wv8X4ekngRfw+dfz6Q/93Bf/gOf+BV/7X6tH+9e/wD/1zL3vzf+nPvi&#10;CaVpTroFXrfQ9+ubXJIt/U/jnn6+/UOKjrRIBoePXvfStf8ASwI/wYW/x+h9+oeNOt9e98mbULfk&#10;e7odNa9byD11Yf0H+2Hvhe1gfqf+N/09uqdVSOnAQcVz1jKm5sOL/wCHvv8A3w97631w98rN/j/t&#10;/esdaqOve+Qa3B5/r+f6/wBffutDj8uve+QksOOOf9j/AL379Qny62ak16975JMQeCf8R/vf5/Pt&#10;qWJJEIYDqrDIIHXJWI4H59yVbUNX0P4H9L/Uf4e0dNPbWtOnOABDZp1mH+P1993P9T791WpPHr3v&#10;1z/U/wC39663Ujz6979cn8k24+v+wt79QenW6t6nr3vkHZfoT/hz9PeiAfLrYcjriVBNz778jXuW&#10;P+3PH+tz70UU/LrWo+p68VB/Fv8AWt74sdRufr+T9T/t/dlOkHpwS0oPLrvSP6D/AGw942YgcEn2&#10;6slRk06dWRWwePXrD+g/2w98PJ9ODf8ANwR7vUevT2pfXr1h/Qf7Yewm75m8XSvab3sV2JuhvzwP&#10;4RVXP+wB9ivkLPO/Knp9dD/x8dEu/Gm07kQceA//AB09Z6YXmjA/r/vABJ/3ge9IWmbUr24tLIAA&#10;LWAbkD/Y++1AFFSnoOsHGrXHSh/r/r8f7Yf8T72K/wDhN3D5Pld3NMFuIeiapCbD6y732opJv+W0&#10;H/Xt7HHthQc9bOpGRDcH9ij/ACNT8z8+uaX96HN/zBfkyJT3NzHHQf6Wyuq/LBP+bokf8wBiOhUQ&#10;C5l3xt1AP62pcvJ+eOBHf/Ye9z4EBQSeLDk/4/T/AGJ95WE8T8+uFRp5HHVIv1uf9ckk/wBASSSf&#10;8B7rM/mnfPKL4JfHpd2bcjx2S7b7AyUu0+rsPlEkkoo64Uv3GZ3TXU8bxtVUO2KGaN/GSFlqp6eN&#10;vS7ERh7mc2T7DY2+17ZOF3m81AcdUUKgrJKoUg6yzLHESaBiZBURlWyw+6F93j/ghvcgbXuskkXJ&#10;O1xC5v5I6B2Rjpit0c1Aa4YN3UJSOOVk/U00Nr8ROgqXurfFbU7liqTsjaMNNXZXwSLEmUyk0gfF&#10;4QyhWdoKhaeWSoCEHwRlbqZFYfPz3bu3c+/Ny5reO8s7k9ybm3FkavK5vN5ismr8hkshXTNPU1FT&#10;U1EkkrkyH0i9lBsAAB7xoQCJFjiFEyT6liakk+ZPmfM8evpA2nbNs2HabDZNlsY7Xa7aMJFFGipH&#10;GiCiqAoAGDgAAAdXuU9PT0kENLSwQ01NTxRwU9PTxJDBBBEgjihhhjVY4oo41CqqgAAWHHtOWA5+&#10;lubf74e7ZJyc9L9RA0gY6zAACwFgPoBwPZiPjtiEqc/nMzIlxiMWIISb2FVk3eBTwCbrArnj3n7/&#10;AHbnt63Of3kNs32Za2HLljNftwzIR9NABXz1zlx8ozkHqC/vFb/+5Pbi7sh/bblPHbrnIWplkOPV&#10;ItJ+0V697N8q2+vv6PieucrNqPDr3sJu7qGSt69yfiBJpaiirWAsdMcE6h2/wsshJ/PHvCr+8D5c&#10;u+Y/ute4a2UTPPZNaXZAz2QXMXin5BYmZmP8IPlXqaPu/wC4x7b7obA8rAJMJYhX+J4iBT7SQP8A&#10;D173aN/wnB7RxmA+RncvVNfPHDVdkdZ0uawwk8iPVZHYWZEk9LAyut5P4Xnqmbj1aYSRxf386Ptj&#10;JFb8+7ZcvSs9nc2yj1LNDcGg9QLQ/lXjjpL/AHnvKd5u3tRyVzbbRkx7XvHhyYwEvISqMfMDxo4k&#10;+ZkUdEj+feDqcn0bFk6WF5v7t7yweTrNC6nWgqqbJ4Vwh+qNLWZSBLj/AFVjx73MABxwPx+AP94/&#10;HvKygHl1wwqTU149UiEksWJ1E3uw/N/r/sD7Su7djbK35jJcNvfaG194YmVXV8bunAYrcFA2tCjF&#10;qPLUlXTklSR+n2T7psOybwjfvXZ7a5IUgGSNWIx+FypZD6MpBXiM9HGy8w7/AMt3a3/L2+Xlhein&#10;6ltNJA+DUd8bK2CK8eOelXtrfe89nVC1O1d17g27Oro6yYjL19CuuNxIhlhp544qiMOoJRwyNaxB&#10;HvR5/npfFTb3x4+UWC3J1l1fiuu+oezNkY6rw/8AdjGLjNrVG9MXV11NuyjpaOB2o8bWpDJRzPTx&#10;pEmiZXVeWPvFjm/Y7bljmXcNnso5EsQsckKs8kp8N41VtLyM7sPGjmFCzU9aEDrv79wD3f3D3P8A&#10;aC927mnm2TdOctr3F45TPJruBbSBPpi7MS8kZfxI0kckl1KE6sdXi/EPtXJdqdSU2R3Jn1z+7MNl&#10;slic3O8dLDWiJJ2qMRNV09HDBEGnxsqWkC/uMjXJYNal/BZ/N7YytBnduZjKYDM42ZKnHZbCV1Xj&#10;cnQzxmyy0tbQz01TTuCLEo6m3HsM6YpV0sgeI8RQEH8jj516zivLKw3S1nsNzso59vlUrJHIiujg&#10;g9rK1VIOKhgccR0aOSNJEaN445EZWVo3VWR1YEMjKwKkMODfj3sR/wAu7+ed3ntTfHXHSfyaqIO0&#10;OuM9mtv7Jo+wamKSHsTaK5CePE4/JZXJU/7W8aGCeqiNSKmI15jVpPuHZVjYccue4m+8rLFFdXZu&#10;dgRqukvdJDFWrGGXTqJValYpC6UCojRqTTmr95T7gXt/v2wcyc9e1kP7n5stoZrk2SHVY3RjQyNE&#10;qEA2rlQ2gxt4NaK0RqChHu/fhX192FRZ3c+zKCPZ++VpKuup48UqU+387XQ0oaOnyeIQLT0k1Y8Y&#10;Uz0vh9ZMkiyMzE7lsLErckkG1tRJbkXPJ/H+2P8AgPp7yu8zg/n/AKsetPKo+fXDcEaUoRpoKeZ/&#10;M5r9vrXAFOqPnjeAukqeMxu6SKzFpEkR2jkjYH1ARtHbnkkH3mIBFiAR/Q8j37q3TTK/kZifoCQv&#10;15W9h/vHvVI/4UodE42FOgvkfi6WODKTy5XqPdE0aRp93TU0VVujaLyKqgzTU7TZSIuTcRsi8qOM&#10;bPd61hseadqukWj31nITpxVrRolLH1YrcxKDUUVKeWewv91x7hXLQ+5Htrdzs1rCYdxgX+EvSC40&#10;mtR8EGFAFWJPAdXFfy2d51mT2Tv3ZNZO81PtjN47LY4SySP4aXcVNUx1dLBdmEcMdVh/KEGka53a&#10;12J92ffyOeqqDrX+Xj1TlIYdOT7UyW7OyM3K2gtNPXZ2r29jLFVBEQwW3KVgpJszMR9bAaeze2yQ&#10;7Bum5z0YXl6/h/KKBVgCnzr4yTMa8ddR6nE37/3N1zzN95bm6wdv8V2a3trGKlaaViW4fHAHxZ3B&#10;oAKKvp0Vz+YTux873v8AwFGYQbL2viMPYNJoepyKSZ+pkKMdPkaLKxIxA9QQAk2929e5f6ws6ImT&#10;YX/p7ox/n/d+5jqH4VQbH21kpcZm+9N/YvYtdJTSzQVTbLx+Pr9xbqjimgZZFjrpcdRUUyfplp6q&#10;RG9LH3DPvJfaNu2baD/ZXM7Sv51W3CkLThUSSROpPBlDAVAPXQL+7j9v7Pm73zn5j3O0E1hy9t73&#10;SKcr9VNJHBASDUdiGeQGlQ8aGpoQLCv5cux4c/2xuDeVXTxzQbI24RRmX1CHNbiqFoaaeNCrJ5I8&#10;VSVoDcMGdbH3qS/GvrfG1tFV73y9ItXUJWzY7DxVCRyU0aRxwmrrJIJEdXqPJJZSP0FTblj76J/3&#10;bf3fOW9x5fv/AHy5p2pLneRezWu3K4DRRRxKgmuUQ9vjNKzxRvUGIRu6gO+odGvvUe5u72W4WvIG&#10;03zQ2zQrNdMlRIzMx8OPUCCqhB3DgxbPV2/s3OR29g83SS0WVxGOr6aRNDRVVFBMoH9UDpdGBFwQ&#10;Rz76scz8ocr84bTPsvNXLdjue2SRlGiuoY5oyCKUo6MF+TKNSmjLkDrDDZ+ZuYNhvY7/AGjerm2u&#10;kaoZJGGfnQkH0NQfsPXvZIs6M98XO8Nhdl9c5GbH5DbG4MLv3Z8zuzPRZLbuVp6oY6aWNkmqKTVA&#10;EkDFfLBKY2LAsT88n31fu77b9333J2+PlGWUcp7zC11ZhmrJaSRSESw6ySWWFvDaF2yFlQMzOhbr&#10;pH7Xc1Wfv97Xcw8u85WiySvBJZXiqFCzJPGV8QKRQFlY47tDrqWgNA2ZnD43cGJyeDy9JDXYvMUF&#10;XjMjSTxpJFU0VdBJTVMEiOrKyyQysOQfr7+jt0V2njO7+m+r+4MLGafFdm7D2vviipXLGSjj3Jh6&#10;PKNRSF/V5KGSpMLfQFkJsL29pOVd1m3zl7aN1uQou5oR4oUEIJV7ZAlSToEitoqS2mmok1PXzje4&#10;fKNzyBzxzbyPeSh7jadyuLUvQDWIZDGr4/jVQ2nyNTTJ61bu4tjHrTs3fGwhPJUQbW3Lk8XRzzLC&#10;J6igScy4+qqDCSnlqMfJCxQemNywAA9inLGssckbRiRJPS6G1nVrKym/BuvHs7uI45YZYpUVo2Ug&#10;gjUCCKEFSCGqDwIIPA9A6LVqwaZ9afzGf2dBvDPLS1NNVU0hhqKWVJ6eZHeJ4Z42SSOWOSIiSORJ&#10;UDBlswYAjm3v5sH8wLpQ/HD5m/IfqekiFJicL2BlcjtyKJlVF2fu9Kfdu16a0ISMLBgczTxsgAAe&#10;Mgi4v7wwPj7Xebrt0MsiNDPPbNRmBdYpGi7vVZFQMQag18xTr6i/u9c8Re5/sp7a84v3XVxtsQmr&#10;n/GrfVBcsK1NPHjkKGtdJBqa162o+nd5L2F1X1/vXyJLNuPaeEyNc8YcIMrJQwpmI1EgD2hykcyX&#10;N76b3N7+9nb/AITb9eVGB+LXc3Y9XStA3YfciYrHzOoX7vEbF2ti4YpUNrvHHl9w1sd7kakP5veY&#10;/ZmEEczXgapLwwnOKxLJJQDivbcKxBpXUD69cqf7z/mKO+91+ROWY5Knb9kMzjNFku7h/wAhWO3j&#10;wMgUr5dVO/zTs+KjevVO1w7D+EbYzmf8eldP+/gykGOWVXBvydtMtrA+k/gi+xcyi17WJK2I4NyQ&#10;ByOfqfc2yCqMAKnj6ZHDh1zOUHFOFeqo6h1FkNyH0q2kKzDgqoAey+m/1/A+nvRv/wCFCW723f8A&#10;P3GbTppPMNhdMdd7VMCNYR12ayW695SeRC3j8klNummII5sADzb3jPztHLvfuBcbXa1e4MltboPK&#10;rLGyBa4w0zVHqx+fXfH+7p2kbJ93G53mRAE3Der261YykK29rWo8h9K9Qcg6hSpp1sM/y5NvnCfG&#10;LBVrRGJ907o3VuByXVxLprY9vpOuknSJY8CpIPOq9/bFi6FKChoqGMHx0dFR0cZNidNJTxwLe31N&#10;k9/UvtdhDtO22G2W4P09tBHEn+ljUIv50UV9esaL65fcL+6vWy80jO32sxY/8e/kOj3e3MAm3++/&#10;417WkgV6cjGiobHXvYO/IDd2V2R1nlM1hKx8dlzW4qix9ZHDHO8cs9fDJMBHMTEwalhcHUpB1f6/&#10;vF/73vudzH7S+xnNHN3J+4i15oE9pDbSmNJAjy3UQkOiVJI2rAJaa0YA+Xn1K/slyxt3OPuFYbVv&#10;NmJtsEM0joSQGVYzQEqykUYrQjNSKcOveyjbd+Y3YGN8f94MPgdxUoBV5Y4ZsLWMEsrsZ4DVUOr1&#10;fT7Uckc8882uTv7y33Z2h4oec+T9o3m2GnU0Rlsbhv4iSpngqACdK28YrxoOsn97+65yXeam2Xcr&#10;2xfyDMJkNa0oGVJMnhWdqjhWvXDyJcjVewUm1zw99JuOObezNbW+VvVOaWGLKVmV2rWNpVqfMY2a&#10;WmD2LMRW401kKx67jU4j/FwCQPeb3JH3/Pu882i3h3Tfb3YtwfSPDv7dgtT6T231EOiporyNEx/E&#10;q8OoM3/7ufuLtSyS7baQ7laih1QyqG0ngSkmhifKiah/SJyeQN+efz9QR9Db6Gx9mHwW4cBuWiGS&#10;wGXxuaoW4FXjaqGrhVr2ZGeFnEbqeGU2Kn6ge8t+XuaeWucNrt985U3603LZ5ahJ7aVJ4mIFSoeN&#10;mXUK5WuoHBAOOoZ3XY942K7ex3nbJ7W8U0KSoUb9jAY+fA9d+30snGkAgD6qLgDk24HHJ9nC6GJF&#10;Mg5x5j/L0XRLXi5JJr+fr9vXvcHI4bEZqmNJmcZj8rStyabJUVNXQfnnw1UckdwCbcey3edj2bmG&#10;xk23fdntb7b24xXEUc0ZNKZSRWU4xlTjo2sL/cdquBc7Zfz21yPxxOyP6/EpB4/Pr3sAMv8AErpX&#10;OVxq5sPn8JDKWNRS7U3DFjo5Ffh1p1zOF3DSUIYX4SnKD/U+8MPcD7gXsRzhLPe7HZXvL+5SNq1W&#10;UgMKvkg/TTiSNYwafpwGBafDo85p2j7xHuVtFusBurS7Kjta4h1GvqxhkgZv97z5k9YpUZ0dV0hi&#10;pClgzAN+NSq8ZZefpqHvac+M38xzoDF9add9edg5ffW1M5szZ+29n1G4d249N0QZ6TAYumxEWWr8&#10;5tHHwNPX5COlEtTM+Jx8RmckIijiAt3+5r7o8nWMFnsN3a77YW8aorq6207Ii0BeKZtOqmDS4lLE&#10;ajk9cuvcz2Q513HmrmXmjY7Kxltb29nuRDbnwljEztIY1iuHokaFysarLK2kKGYkDqkD5D/y8O4q&#10;7fu8N79aDau58PufO5rccWApa6PbuWxtRlqqWvnoEpM25xVTTxSTOIWWuDcAaB7su2D2r1t2hjZM&#10;p13vrbO9aKnkSGqn29lqTIvRTSq7xQ5Gmp5GqcbUSxxswjnSN9IJtYE+4I5g5T5n5Ruo7HmjYbqx&#10;umBKiaJ0DgUqUYjS4FRVkLD59Y873y9vnLdwLTfNquLWciqiVGTUP4kqAGHzUkZGcitdm/8Aqjsn&#10;qyrp6LsPZO4toSVTyw0k2Xx80dDXSUqwmoWhycavja54kmR3EMr6VcE8EH2II9kHRMOHQaTVBRmj&#10;AF7A6gQeD9LMLg/8R79791vqESSbnk/8V599H6H/AFj/AL179xx1psKx+XXRtY3+n5/1venB/wAK&#10;ZvV3t8ZlBsV6i3YxFvqH3nYE/ixMf+8e8dfdv/lY7L0+iT/q7N12p/uvRTkD3SYjB3mD+Vuer2v5&#10;Tlz1L2o31v2fEt/+C7N22bf14Lf7z71nKGslxuSoq+E2moamKtja17SUricEcixun149xepKHV6d&#10;dPZQrRuCcEdWrexCrs3Wbk2/HlKgh6ryTQSN4o2YxxVbrFJ5DIZQRHM2q4J4FrW96kmachzx4dWt&#10;FCWgVfX/AAde9l+3AQjOxChYXkBfSLxAjyEH6gqwFxwbEfg+08qgrx6q5qRUUPXvabqLeJSWYjxu&#10;psNWkKdKspPp4A4/oPbAx1Tr3tjnDeoKXt6gtwOQEBudJto0/Uf19+ANSSMdMSGiHr3sSdkgx4KC&#10;VXKVBrJfANQULBbXKzn9QPkUA/glufp7UR4XI6V27DQOve3rHyGP7jU88kK5urmaWWnJWSoetqZZ&#10;dLEuQEip4yLryAeCLBfKVIbpxOL+leve+NS7O2DqJIWESVVVFHI0LKoSQxuriZ4zG7mWnYG5a68W&#10;NwPdG8gOPXmzSnXvc4rHJLXwPI0clXSVSazKQLzUTRQQgsNJ11Cci3qt+Bx7uVNGVvMf6v8AD1Z6&#10;6WI40697Q2J6h3HkStqOZr2AsnP9PypH1P8AT3aLbJW09hK9EbTIPMU697GnbXxg3DkShehmGrm5&#10;RP6f8FX8/wCHs3tuXbuX4IsfMA9J3vY0OWHXvZkNpfDTJTmFp6GYXKXuI1H6v9bn2I7Pku7lKlUP&#10;2Gh6L594jSveB1xZ1UEsyqB9bkD8X/3r2aLaHwyo4ij1VI1wRewiNrH8ho7H2M7D26lkoWiOr7B0&#10;WTcwKBp1D+fTZVZnH0ovJUR/i4BOrn+lh7NHsr404bByxt9oupbGxSAf2r34jH49jGx9vIoCrOM/&#10;MDosk5hyQr5/PpK5LfePpY28J8jA241/6/1AFj7Ovs3ZNFjqeJVjUeMaQQEuf02J4A4A9iKHlqzt&#10;u3QRT7P8nSM7zK+M5+3ornYnY9dM8qQsdOkDl5dOmz3AUnjn2MdFQU8CgBQLAfhf9twPan6eC3Ap&#10;T8+mXuZZSBUgfb0WLMZ7J17EmUgBmsA0gBv/AFu30Ht/ieNALWH+stv+I96MqIO093VKM2DnpBVk&#10;NTUMRKzNcfUOQB9fwTf3JFRbhSR9eef+Ne08lwWBJOPTy6eS3qNXl01jFBSD6ifpyR/xTn6e8Lzs&#10;fqT/ALzf2XSTgBgOlCQCgA6nw4xb8Dk/4i5/1z/Ue8JqdP1P++/r+faVpXYaQKdKUt68R1PTGJwb&#10;C35/T9f9t+feLzSMfyP8L2H+9+00k0aYZu7pQIQuPL16mx45UH6Rf+lx7yrIRzq/3n2i+rYMTpx1&#10;oxCvXUuPDA+kfTk+n/Ynn8295HqDoNzb6fT/AI17d+v4dv8ALqqxAEenUOLDL5NQUDk8+k8f72Pr&#10;7ZKqYluT/vv9v7SNIXJJ6dEIrjpeYqgWOP6X+gA4t+Df/D3CD3P+PvaSFcHqjRkeWOnp6ewHpsL/&#10;AOH0/wBh+PcyF7W55/2Pt5ZBUE4HTRBpwx0y1tOfVxwf8Rawt+P9j7e4H4H+w/3r/iPahpU08a9N&#10;efSGyEFiSBYDV9Db8ni3tyXkC/1/x/w9o3A7hXHVkXJYnHSal9LkkWAI/wB4sPx/X32wuLfTj2WT&#10;g6G/hHSiId4pw6lQTDi1h9P6/wBP9b3GdQPwDYXHHst6XdPMEnkAFyASAeT/AF5HH9fYZdgMrYqo&#10;X8mL6W5Nm+l/pf34kaWXzqOqH4hjoxXS0TpmqRhfmpZTz9E8f0sD9Pzb3Vn2kifxKb6i7m4NiLeR&#10;v9cfU+0k3xdJ7gNT5dWM47mjgP48a2/3n2Gm39H3saC1y6A8c3uePp7bSULWvl0gVDqqOp3s0+1c&#10;IalY5ApK2BDALYH/AAH1F7e6TMHyOPRlbg+XTDkq2OlQlnF7gAEn+n+29jJ922KpUQXFlt+QRx9O&#10;Le0viBe0nu6Wih6D37NMpO8jBW/c/Nj+Tb9XPHvHHXffQkObt+bgnj62ueLe1sEWtdQ6SyOQwoOs&#10;z0K0Ug0ix9R9Jtci972A/p7ETryjEVcrAcFkI4A9QIP0H5t7alh0mh9On0ctSvQTdsZAthJ0PJEE&#10;hN7nhdWprm/9R7Nvjzanj/4Kb/7fj2ifIA6VquugAx1WTuVQ+RqSfp5Pr/rge3RQXXj/AIp+fbLy&#10;CEjUaN5dP6Vj7ekmyWsQTx/j/X/be5SKFXkDn6mw/wCI9lzzNKSSTQHrRNeHXD3mUkG3+++vPtsE&#10;aQR1qhPDpuqYrA6R+f8AD/X/AMPx7zfW/wDrfX8f7f3bj14caHpmIbULX/Fx/sf6f63vgZAv1I/2&#10;3vxoMA9PLAzECnbTqTHTSTelULfkCwI/HPJA99GqtwLED/ffS/toyKuS2OlEFqV7ixL8Pl+zqRFg&#10;ppGsYja1ybr/AMSfcd68KLav97/r+Le2zeUJUD8+ly2zsVqOniDZxlsxVjzfnTwf8Prx/re+455Z&#10;jZQWv/sP97PtNJek4Bz0pFnTJ/w9ZZ8DQYpDLUywoB+JTGL/AOwtz/vPtQ4/D1dSy60YXvyNN/rb&#10;nn6c+0vjvIw01I/1evTErwqhZXHQTbx7G2ztumnY1lHG8a8Bn0n9DPxZQebexBoNqJpBkuL/ANQp&#10;/qPZjHbySU0pUfl/l6IbjeI0YjGPkeiC9h/Lelxssq0NQjMOAVWR0vYG5a4Lf8R7VFPtylj03UG3&#10;9EQf8R7cj22jM8iAfs/ydFku+YovRSt0fMLcFYZoqaqsup/7MoI5/skuLDj26R4umi/3WoFrgcHn&#10;jmxFgbezS3tQmBx9fl6dE1xutxN2lsfKoPQFZvu/c2ccu1TIwdz/AGpYuWBH18oY/q+n098/BEot&#10;YAC/1UE2/wBt7WeEikV9fTpH9VJQjWAPzr0k/wC9u4KotaSdtX1/yiewBFr8y2+nviTEoNgn450g&#10;f8R9fdvBoaha/l0ne6BIDSEft6nU4z9YRdpmVr3/AHWN+fz+5z7jvPGvAIN/8Pzz7UR2zOdRFPl0&#10;glvWFUT4Pnx/b0pqHb+VqmVZA/PBB9XA/wBdj7ZK7MxUyksyra5PB/H15Fx7Nbfb1Yj16KZ73wwR&#10;qr+3owOwehsxuV49NLO6OYyCpcAh2/AAK/j8e0TXb2pIWYeRPqfyfx/X2cxbUxAohIHRU+5uDRRQ&#10;fLz6Orsj4XV9bDTyS0VQdSpezW/LfUMvq9sDdg0xJ/dS1iP1n6/7fn3Z9uIIDsP2Z/b0y148mdRr&#10;+fQ4U3wnmpFDLj6i4INyRz9OPp+be4U+8qaVTeRf+Sz/AE4H1tf2pitERgRmnSd2LGp6XGC+M+Tx&#10;UqLHRSxLqHNzcAkAkkALb/X49hxuPeMIilVHBID3B1n+lre16IM+XVQjEVIPRwurejZ6Wakepjb/&#10;AHQGuIfoC19Q51Dgeye9rbm+8gqEVwSS4K2twEI+t78W9kW9BdBXFKdCnYYnQg5z/gPVnHU20osF&#10;TwW4KogtZfpcH+yP68/6/utjdxaStncfQyP/ALa3HB9xXdU1Gh8+pNFTGo86dGR9hHkJXRyLg/0s&#10;LW/3r35CHAPAjrTABTjr3tvWUvYXuTb6f8j97diASzEAfz6ZVakEjr3txiBQXvf+t/bMbmRtOmg6&#10;ep8uve5cctiB/vFj7eBMbkA9Nla8T172sMFVGOZTc/2SL349J/3r2tQ8GA6QXEdagDr3scsPl1ji&#10;Qah9Bb6/0HH+39myXHaARmnRUYCWp59YXj1EnkD+gvb/AF+AefajhyZlZSGuuqxPP1uB7RSuGehG&#10;eje2jQAL6dYtFlNrm9v6exk2dMdPH10sf9sp/wBb35afl0aJTTnh/s9IrcceqMKRb6X/AB+Rb2An&#10;yR3FkaHHTCmkdAFX6E35YfnWDb/ePZPdyvUkjHD/AA9CW3UCNTpHT5tynjioVKKoZh9QADyAL3H5&#10;/wB591Fbn39k/vKlZKto7yTCxL8jX9AQ/wCPZJLO1fiPTwB8+lJ7DWu3rK/66uRvrcliQOfxdvad&#10;pmbBJAHVvU+fXvaUrN4R86pwf63v/j9bXH+x9tlgfPr1K+XXvaZqt5UwZtMhJt9NAP8AsfetaDie&#10;vUpkCnXvbDUb2X+xdv8AXUAf73ce6tKAD16lcV697ZJ94VTk6FH549XN/wDY+2fqAOvBSPOvXvbb&#10;Lm8nPwAQD+Qsg+g/1x7oZ2GBnqrGnXveERZir/Qkr3t9FY/72fdDJKxI0nraZqSBnr3txpto7hrW&#10;XTSzkta1/SP6/ps2rn3dUlbGc9acHFeve1jjem92ZIoY8fUvqI+ikDkj8sCPz7eWF3opU9VA05PD&#10;r17fX2KmD+LG9coVtiqyz25AjI/VpH0W/wBP8fb67dI3BDXrRPdXy66LKPqQP9cj2P21vgfvLJhN&#10;eMqVD6Lagv8AgeLsPx7Vrs9wwB8F/wBh6uHjIzQdYJKumiBaSeJAPqWdQB/rm9h7NBs3+XFl5zEa&#10;ullVbgN/mCwNj9LRk/n2+uyTOMRmnVvGhGdYPy6TWQ31tPGB/vM5RRFBcgShj9bcWuv192AdKfB2&#10;i2ZU0tTJSSmSMQli4p/SYySDymqxI9rIeXZsFlP7R/n6abcoYwCrj+fQL71+S2wdvUc4pMmlTUaZ&#10;FXTzyI7gqBcX1f4/63uzrZmyqPAUkMSx8xqV5VTf6G1yoH19i/btjWLwy4x+XRNfbqZKqGwfT/Y6&#10;qh70+Q1fu2rqkopmVGcABWkUiw0k3je2pgeb/X/b+xSgRY1AAFv9Yccf4exDqjtlRYqFxWuPL7ei&#10;Ml5jqYlT0RvMTVeUkZ53Lqb8Xfm5v/aJv7lNMRex+lv9f2XTTh8FsHpTDCJGBPAf5Om6jw1muycf&#10;RQdJ/PH+3PuRTSeq5/Nv97PsmubjuEanh0qKilF49d5DF2he4Nhfi4P4/oLfX2+QSLYfS9vyP9b/&#10;AIj20JpQKKSPzp0nkVgeglzWLUysQotyTfT+f9cXP/E+5yWvdf8AYj6D+ntwzyOKMx0/b03XpCVG&#10;O0ajp/P1Fhb/AG3P0982N/xYj/ifdQDpJPn0ttU0q3oemw0tmW6KDz/Q++73t/rf7b235dKiG/Lq&#10;ZFT2I9P1I/1P0PH4/wBf3id+QF+vvxIFa9WUYNR06Q0a8WNwbHn+v5+o/Hv1nNrjg35uP+K+0sl5&#10;EqsVfI+R/wA3Wjp8up8VDfkWIP8ArD/ePrz74kFTwS1j+T/vvp7pHehiFfD+n+rHViMCo4jqTNi1&#10;dL6f7P8AQfn6/j335j/U/TT+f9e3tV4v2cK9N+En++x/Lj0xfwFL/U/5/X9B9dP0/T/vH09//9Ax&#10;4cnn/W/1j/r/AOPviNJHor69Z8HUuCet85TcXP8AX32SSP6f77/be9qBg9eVjUDjnrl74B1BK/Vu&#10;fUeDc/T9IUcX/p7eAGmtOlgUkA+XXvfYmA+i6v62P/GvdGTVSnXiCeHXvfIOHIP0I/33/E+9ooFR&#10;1tR3de95Qw4/r72Vofl1cjrgUBubnn3z1291oPn1rSTw64Mum3N7++IYE8f4/wC8g+9gVNOvZBA6&#10;5BAQDz9P99+PfjwCf8PdtPWx1y0i1rf7Hi/vKgGkN/t/9h7RTTCrRDj1Xi+nz67WK/IP0t9f+Re8&#10;oNuR7TUwBXq3Akddnjj33qb+vv1Ovfl17365P1/Hv3Wx1730GIP+34/4r7904yDRqHXvfjIR+f8A&#10;Hn37qioWBPXvfEyXAJ/x/wCI/wAPfur+Geve8bTKv+v/AK/H+9e7qhNOrCEnzx173xE4+vFvpbk/&#10;776+/NGwNOtiEqcHrmqFhcX+tvpf30ZD/Un/AF7+6E1634f9I9ctA/x/3j/insFvkVUmHontiT+m&#10;wtzL+f7WMqFH5/x9jn20USc+8pK3D6+L/jw6J9/7dk3Sn++G/wAHWelQeeP6/Vv95Vh/T3pR0oIi&#10;+guHe5sfqWLf8T77Rg8R9n+AdYQEk04dPnvZH/4TYUuv5G9/1dreDprF09wPzVbxw0x/2Fqb2Ova&#10;4f8AI+2+vEWV03/GoE/5+65if3pTmP2p9vYP4uYKn/sin/z9EY/mESePorHf7X2FgF/22I3I4/3l&#10;Pe4+bhD9eAfpf/eOQfp7yoNAKnh1w6FainHqlD6MbAG17g/Qrbm/+BX6+9Dv+e33ble0PnrvTYzZ&#10;Gpm2t0pgNr7FwOPNTK1FDka3B4/dO5q9KW4ghrKnKZvwSMBqZKWPnhbYic7Xn7x5y5ju2JOibwFH&#10;mi2/YVB40MokkA8vEIGCa/Q//d8ch2fKP3dOX97Fsg3Xfp57yVqLrKLM8NurMACQIoUkVTVVLnSB&#10;qat+Hw22ZTbQ+P8Ascx6GqtyU9RunITxxxoKqTMTyPRSOQvkcLiFp1XUxKqoH9b0xkWtyeSBz7DF&#10;B1nEc9Gm99MPx/W3/G/dSQpWvCo/Z02x0gmhNB172dHoHEGg2XU5NlDPncozgWsfDQQMkRv9SEkq&#10;mPP5t77ff3TnJ/03K/u1z5LGNV3fWtjG1BVRbRvPKAeNGa5jBHAmMHrC/wC9fvBbc+VdhWpMNvLO&#10;2cKzsqLj1pHIK+h697Hbn8e+vvWIB4de9w8jjqfKUFbjqpFeGupp6aYMuu6zxGK+k3B03uP8R7I+&#10;Y9h2/mfYN95d3SLxNs3CzltploCGjmRo3FGBGVYjOOlO17ldbZuNjuVrJpuYJVdDUihVga1GfLPX&#10;vZVuhO49/fDP5JbH7e2vDq3J1nuRav8AhdVLLTUG5cDVxS0OVw9bNARMuOz+FqpIHK/QSlhygPv5&#10;Nvd32y5o9jvcvfOR95Bt912u81QzkdskJJeC7UagrRTxGrLqBoZI2KFX66Scz7Dyn95D2d3Plm9m&#10;1bPvdl4bOo1PbTxlXVgCNJlt5wrqStDpUilSOkxvPamH3xtjObRz9ManEbgxtRjq1Bp1osgBing1&#10;BlFVSzBZoiQdMkamxt7+h/8AFP5RdZfLvp3a/cHWGXo63H5jH0gz+ESshqcts3crUsMuT2tn4YtL&#10;02Sxs0hW7IizR6ZY7o4PuZOUObLPmzbRcRL4W5RAC4gNQ0TmtOIBMb0LRPSjrXg6uq/Nv7x+0XNv&#10;spzxu3JPNti8dxDI3gTFSI7qDURHcQk11JIKGldUbVRxWhOvf3X03ubpXeNZtzO09Q+PmqKqXbmc&#10;MBio89iY5FEVXTkFljqIg4WeK5Mbn/UlSxkiLgj+ot/t/Yr6ivoHh/t/9f2C/efx56a+SmyKrrvu&#10;7YWD7A2pUSfcw0WZpv8AKMVklhmp4sxhMlTGnyWGy8MdQ4SemljcKxX9JKkNcycr7PzNZfR7nAQw&#10;DeHKh0yxMwpqR6eRCtpYNGxRPERwoHQ+9vPc3nr2r5ij5o5B5in27d1AUmOmiRK6iksZBWVGIBKO&#10;CAQGQK/d0IvW3bW+eos2mf2Xm5cfOxijrqSaNajF5WmieN1pclRGJ4JlXxgJIQJIrkowJuNdHub/&#10;AITX7cyFfWZHoP5E5Db1JLqej2z2btVc9DTjW2iAbs25X46pMCr9NWNlYfUm5t7h6+9oN9jLHa91&#10;tZ4ycCYPCy/a0a3AcnjUInppHXTrkf8AvSb+G3itfcP2rSaaoDT2Fw0VRQDFvcLICfM0uc8Aq0zY&#10;vtD+ZHhZVgp999cZShn1rHNkNq18OQoydILOmOyq4+pRR+As8xI94Pin/wAJ492db907E7J717t2&#10;Zn9sbA3dg93QbO2Jgs3VybsqMBkafJUWIy2Wz38HXFYmaqpUao8VNUySISg0XEiprD2h367uYYd7&#10;ms49s1Ul8J5JXZa9yqGhiUBxVQ5JKE90TUoXfdv+8v2LmXkbmPlj275A3G23jcLSW3+pu5Yo/AEq&#10;eGZY0t3mZ5FDNoDPFQhWaqijy+zP5h+ypdr5bHdcbb3RVbhyWNr6Olr85Fj8PS4SWqgenp8k0dPX&#10;5Kpq5oJCzxxWhLFVOqxPvagRQosP+I5P5PA4J/w495IUyT69chxwA8h/q/zD8uqg6iUHU17mQXYM&#10;WeUEE/5yaRmkkJLH6k8/6598/furdNnvV2/4Us9qU1HsT45dMQuprs1uTdHZWQUO16ai2/j4Nt4l&#10;3jAtprKjPVgVj+YCB+feOPvJMs3NPLkOK2lhO5+f1UsIH7Po2/3r5ddbP7q/lJ5N890OeZk/xeKC&#10;2sUP9KVzPN+xY4gfXWvp1bx/LO2/JFtztHc8nEGQzGAwdObDmXF0WRraz/HUqZaG3+ufr7uX/lfr&#10;Av8AL7+JQpwBGOl9q6gABacxTtU3sBc/cM1z+Tc+5N9rQByRtWkY8W6P/Z3P1g397MyH7yHvCZWJ&#10;f99TZ+QCqv7AAOiRfMjz/wCzKdpGdixOUxfj/wAIht3DhF5J/SBb/WHs+XuQesd+iwueLf1/4i3v&#10;VA/4Uz5ev+6+JWBBcYz7ftvLMoJ8clbq2LRjUl9JeGnuVPBAYi/PvGP3auZ5Oels3cm2h2iGRF8g&#10;8s14rsPmwgir/pF9OuxH91ZYQLZe826K4+sMm3xkU/AiXj09aMXOrOaDgRXq5X+WfjqSPrrsPKoR&#10;99W7wo6CosE1CmxuIgqKTkrqOmXKTHm45+g5vUf0hRQUXWW1I4CCJqSSrkI+rTVlTNNLq/qQzWH5&#10;tb39GP3Pdmtdi+7V7Q2looCy7Qlw1ABWS5eSeTgBUh3YEnJp0p9/Lye892ecWnkLMlwEBP8ACqqB&#10;/qGPl1Zd7F5V5H9PzYf7bn3kmT1DvXvZHflrVRvm9n0ajVJDisnUNYepVqqunSNvpzf7FwPfF/8A&#10;vVdyhl5l9ndmVh9RDZX0z+uiea2jQH5M0DD8j10A+5zZyR7FznfPiKS7hjU/NY3qP+qq/sHXve+v&#10;/Law1dt/4GfEvF5ASrVRdFbBqWSa2tI8lh4spTq3+1CmrUB/FgOB7w89tF08l7QC1TWY/tnkP8q0&#10;64n/AHpb2G++8N7w3VtIGhO/3a1AoC0cmhiB6FgfM5r1rTfMOrp6z5LduS07hlTckVK1voZKHF0F&#10;FO3/AAcVED6j9Cf6ezvGwW/+Kk3/AMCDYf4+xyc46gdNK0LfCePRYZm9LAfq0SWPPpYKbMD/AKpS&#10;Lj/H3oLfz3RTf8OT9uCAASDaXUv3ekWvUHrjbxW/5JFKYhz/AE94m8+IE535looA8aI0GBm1gJP2&#10;kkk+pJPX0Sf3fgkX7rvIgkOBdbkB9n7xusfka0+VPt62R/g55P8AZWOp/ISx+w3ERck2Q7x3EUQE&#10;knTGvpUfhQB72yv5RuwYuuv5dvxexS06QT57Yc2/KtliEUk8u/8APZbeEM0oH+cb7HMwornkpGv9&#10;Pc0+1W2xWPKguFWk93cyzSfNw5gU/b4MMQ/Lrj798/mGXmP7y/updvITDb362kYJJ0rZwRW7AZwD&#10;Kkj0Hm56py+eO66jdHyZ3+skkj0u10w21sfHI5YQ02Nw9HVVQh50pDNmMhVPYD9TE/n3ZE9hG3+I&#10;t9bctwP8TyfoOT9Bz7kc9YxqMCla/wCrP5cT8uiUPIxZnQkcMQSf0rpOoryACFvb387H5r76qfkN&#10;/M07r3E7eWkk72rts0Ta2kjbbfVlVDtCgZC4t4qrE7SWQgDTqY29PuIPu6cr3PuB943272piW+q5&#10;m+scNlhb288m4Sx14dttEYhUUCqMY6+j72z2q39rfui8r2Ua6JE5YjlOnAFxuKCdzgf7/uTXzOc1&#10;z1tddC7Yp9mdK9WbZpoYoBith7ZhqUhVUjfJS4qmqctUgKANdZlJppmPN3kJ9mvH9Bb39NZ+fWCc&#10;UZqGPQte88a3+v8AsP6Hn20x4jy6VSvpFKDr3sovzMyHh2JtrFhmDZDdC1DAEgGHHYyuutvpzLWK&#10;T/rD3ze/vMd6+m9m+UNiVyr3vMCOafiS3tLolT6gvJGSPl60Iyg+6lYCbnHf9xIqLfbSv5ySxkfy&#10;jYfYT173tF/yy/gF8b98/wAuP48UXfPQ/WPYed3fg8/2FPmtybOxM+5oaPfG58zncClJuuOCPctI&#10;sO2a2ijTw1celUFrC3vlX7fcp8vcwcqruO6bTG81xcXC6spIFgle10mWMrIVJieRAWIUOBxFesBv&#10;vWfeJ90OXPvL+4f+t77gbrtm2WM0NosUNxJ9OXtreBZy1u7NAxM4epaM8McTWgv5nfJruDYHyj3x&#10;jOteyNwbcxW26HauLGLx2SNbg2rm25i8xXT1e3slHW4U1prMi0Tv4NTiL1X9hF35/wAJy/jBv3JV&#10;2Z6M7J370VUVK6ottVlOnZ+yaObWZL0lLmcnh94U8MgYrpbM1Cx2uqgXU63D2hhjd5dp3h/iZgk0&#10;atgksI1eIwkKGI0sySuB8TGtehb7e/3l3ujsVpa2fuBytYb+qkhrhCbG5b0aQpHLbNTgAlsjGlKD&#10;4i/9efzWuw8TBQ0fZHXO3t3oh8EuW29XVu1crOi6VWqko5qfO4ytqS99QhSkjJFgFPunjvT+Rd8/&#10;Pj3UHO9S/wAN70wkfml/ifUWfrcBu+ggpijxSV20Nwz4XJTy1CM2mLFz5Z7rY2upYgstv90PbrcP&#10;3jyte7hbTEahcbbczIzMCQikQtFPqFAwpH4VWpqbrM3kb79n3bvc6AbZzp/ulviAPD3OESWzEjuK&#10;3ESyRKo82uEtzTNDQ0Pd1l/MO+NvYcCJkt0zdc5cmGOTG76p1x9GZJJPE88G5KSas279nHJxeoqK&#10;aYD9Ua/QV8T90/JHofdFfsbtjb+4aDcWIWJMls/tLbmW27ufHCRVmjlkhqqXE5qIVMRujzpLGym6&#10;r/TI/wBufv8APv3yJLNacw7hb8xbVE7RtHuCaZ4mSmofVRCObxKkBhdeMwB/s0x1NVx7O+0fuPtd&#10;rzByZfQLt86lkuduuIp7aWmO3T40bZ4+GUyOPR1cTl8bnaCky2Hr6HLYqvp0qqDKYyrhr8fXU8n6&#10;KijraV5aWogktdWR2BHsf+u/l/srdNXFjd24+XZNXKo8dfNVDI4KWUsqrE9bHBFU0LNrveaIRKAb&#10;ye88faL+8K9sue7mHaeettfljdGSqyyyi4sXeoGj6pUiMDNXWDcRpCFDBpwdGuFecvu4c1bBbNe8&#10;vXQ3S2FaoE8OcClaiMsVkFcdj6icBK46cvZv43V0R0dXR0SRGUgho5FDowIZgQyEEH6EG44PvPyK&#10;QSrrV1ZDShHA1FcfKhHWPEiGOR42BDKaEEEEEeRrTIPHA697lIoNv8P9b/iQfdXAYAHrUWSHqQQf&#10;L/L6/wCrz66IBtf8G4/1/p/xPsefjRvjc/XvevVmc2pkK2hq5t87TxVfSUdZPRwZvEZTcVFQ5LCZ&#10;JIXRKqgyVJVtGySBlVtLgBlB9xt7r8t7PzH7e83WO720bxLYXEqMyhjFLHCzxypUHS0bKCCtCRUG&#10;tegr7h7Ntu/8l8zWe6QI0KWU8iswDeG6Rs6SLqrpZGFQy0NKqSQadBJ3rsvbm+uouxcBuWio6qgq&#10;dn7hmSasp4an+G11JiqupoMxTCZJBFW4uqjWWKQDUpX+hI97eUZJXm1wbG3+sp+lzY8++LIbVU+X&#10;XLjTpwRQ1z8sDH5dalrsjNdeNQ1lP+Od3dfH/iRov/sffP3brXXH34/Q/wCsffhxHWm+Fq8KdeH+&#10;P096a/8Awpje/wAgPjbHf1J03uFx/wBPN71n1/5I945+7Tf8iWzT0sU/6uzj/J12t/uvk/5hx7mO&#10;fxb3EP2Wyn/L1fD/ACoU09Qdmv8A8dO0A1h9P+PM2uTb/C596y0sgijqZW5EdJXSH/ApSTNb/br7&#10;i5zRSTw66cyCg0jh1af7edtZBK3r6CqtKFiyddrZP0KikuCzSWA/chUXF+W/H19tREFaj16ctsW5&#10;p6nr3sNs8FY1CObajpLazGxCo8ZYgsoZrk82I+lvz71KSAB02/GvXvaXleIpYz3L+RSoB9HkMhuQ&#10;hVZBdRa9z/sfafh1Tr3tinJuFUsbmUG40hl8YFgDeyt/sefe69MygaevexS2g3jwlBbwQBqhVWSV&#10;RFGoDxxSStpjqXIM1QfqLueFF/amJu3TTJ6VwMAmQOve3KnMrLmDcUUEmUykdOkkZXx69Kw1niiF&#10;PNOzxzSSjn1kix0t7qMavWv+XqympY+Veve+FfUySpiNE5WlGVp440YyxiRWpshNE5UExwyv5lYo&#10;rSEK319RAsx0gEDrZNBXr3sTOsaI5Hsja2OjI8uSzWKoJAYlkMUFfWvRuGVrreWJ5LXB4IPtdt1u&#10;b29srbzklQftYdUu38K0upf4YmP7FJ66YhVLH6KCT/rAX93e7d+OO3sfoBoYDo+gNLFb6XtwoNgR&#10;7ygtPb+KOviKBn0FP8HUMT8wkVAPD7f8/SSqd20kNtC3uP7R/wAf8CPY04XqrCUAQR0VOoHPECjk&#10;/mxDexVacp2FvQlAfsA/zdFU++SNhW7vz/z9JSt3vJdhAQn14Ba17nn9d739iBSbUxtOF0U8C6eR&#10;+2D/ALwwNvZ9b7TZQKNMC/mB/m6LH3CaTg5r+fSUrN010+oed/oeAzabcj6a/atosfRwrxHHYD6B&#10;dN/pb6cfX2aRQoEoigfYB0neSeQfGadIrIZSrnbmVix/JZ+eOdV3H1A9uSRxiT0Iq/6w/wBh9Tz7&#10;rcOqx00gnp2JWqNTGvTLNPOY2LOfr9ATb/XNyxv/ALH2uMVIqRgWsf8AjX49hS+uAlT0f28RJr0E&#10;O5aZ5pGFyT+bkfQBh/rcX9qaOewH9P8AY+w1LP4hNSadGQh4dB9Pjwp5/JOn6Wvb88f4f4e5Am/P&#10;/FfaZ5aCoJ6VRxCMfPpskol1cj/eAP8Afc+8wqD/AIf7z9PaZpyfh+HpUsVTSmOoZxgHJJNueLf8&#10;Tf32XZvof6f6/th3VdLPXp5Ywv29dJSlSeBxf+g/HvGWCnkm9vzyP99x7RSTGTUBherU+XU2KmUK&#10;bk3J/IB/4j3yE31+n0/x9p9HqxPXjnrMaZhb/E2+oP8AX/W/PvozE8/8V/4r7bd1jpq4HrVB+fXL&#10;7U/1P+8e+DSE8kmw/wBf/ivvauGGB14jrJFTAG1v6/6n+nttne5vf3onqx7QKdKWig0r/h/j/rD/&#10;AG459xBJ7qrEgHqxQmtOB6dDAGAB/wAP98ePr7mwP/tz7cUk16SuCpp0yV8Nlb/D+tvzbn/ePb/S&#10;HgE/4f717uB8+mpMEADpAZSLSG/2/wBAD9f949uyMef999B72+Er14CgHSLqU9bH8Br/AO2sef8A&#10;be5DA2BH+pBP+x/4j2XTMNEinh0/AO49YIuXbkjleB9Ob+4c5Nj+OLcf6xPst+zh0s6UuNT6Em4u&#10;v+8n/insK993OOn/AOWQt/r3vz/sfdGoFZz5U6qePRmeoPRmKWwHMrNz/UhU/wB4B91WdyS/b5Kb&#10;nlr8/wBP3De3spuZS7inDqrguB1YRjP+ANP/AMEH+8cewl2W89bl6ZQDpM0RuCf+Olvzfi3tE0xy&#10;Bxr16K3qwx1PPuzzrbbsJxMEkpBIiDfQfUEjm4P49vCViB06V0MQOi/9h7glpKr7eBXa0ignUfpb&#10;/C3PvDuyjRHdUsQrABbWtxa/vRWrLTj0+FpHQdOWz6uSaBTIjKH9V2Nzf+gPHHtnx1K0a34sAOLf&#10;grb/AIn2fWaKImB4dFUvx8ennI1IduOG9f0/1zf839jFsFR9ynAuHjH0/rYf8R7buBpqSPLpRb+d&#10;egD7UYnD1J/Ipp/97X/e/ZoaIfsxAf6n2QSHLE8OjaAVXV59V0bglAr6ri/7n+v/AGQP959u6KQA&#10;B9f94/31vZZKfEPE0HW2Oo1PSXaz3/ANvp7kH9Nv9a/ttcsF8urIoJoesB4JH+PvgZbfX8/6/wDv&#10;H1970he0cOli26AhlkqOvGMznSALk2/2/wDxX3Gmq9CkXPF/6/8AEe2ZJ1iNG49K44tR+EdOOO2z&#10;LVyKb8Bh9Ap/P+I59tEuRZiQi6v8bm1+bj8X49l095UUGPs6XJZkd54dCTjtoQQRq9QQotexVL/i&#10;xvp49yqOmqq2RVAYX/AJt9R+Df8Ar7Y8VnUZ6U+EsYqRjptz+TwO3qeaSV45GiW9ggH1ub/6wt7W&#10;9Hs+pnEbP9DYnjUbH/bX9+VGl1UPSd7uJNVRw6K/u75MbX295IzU08bp5FVRMyOCo+hGk8+15idm&#10;xwlWkCn6fqjA/wBt9faiG0aQgE9El5vccanT5dEd7X+ZkElPURY2sBYeT1LVtZf6A+m/te0mIhhU&#10;AKqEH66R9D+PoPZ3HZRRmuoH8ughebu710nt/P8Az9V178+QO4dySSD+IzyB7cfdNI36GX6DSLer&#10;27BI4tP0Y/61gfr+Le16Rk/CAOiMzSS1IPb0XqsyGQy0jNPPKzE/RnJP4/VyF99NMoHCj/bH2+Ie&#10;Bc56adSBqZjTqJHiHnf12b+v0/25N/r7hS1IUG5I/wBYn24I2cgLw6SzTkYT4el9htpTVBjHgLX0&#10;kA6dP4ANtP8AQ+2qavAuf9f+v4H+8e18doRUHPSRpSoGTXoasB1u8yx+SFEva6BVsAXtY3B+o/3j&#10;2xzZL1GxP+3P/Ffa0W+hcsQvy/4rplvFNCqEjofdt9WQCONjBHx/Z0R2PF+QUNz7b58oERizrwP9&#10;q/4r+PbkaR40Vp8/+K6YlWUmhQr0J2B6pSatRFpXKqwHNLGf1W/IIBHPsHN37nMKSaZbfrt62Bvp&#10;B/T/AK/s8tljRQfOnRfLZzNqFerQfj70zTIaIzUkZv8AbizRqhsAZeUF9JN/9iPZdszvNxPKGqHX&#10;k25NvoPp/rezNbm2UAEhj0nTap5DQHqzravWGPp8fTeOgpwwQXun4u39LfTn2kanf1PACTVrxyfW&#10;b/71x7RzX8QbUy46NrXl6V+6uehAg61aosDRRhDwCVuL34tY39peu7ho6ZSBVAgA3Pka305+gB+n&#10;+PtA+9W0fxEA+nRxFyxJgNw6fqLpWKRg0lPEPySEXixBuQ17gW59hPuLvnGRaw1Wv1YH96T+hPtD&#10;NzBEvAcOje35VNQzDA+z/N0JGI6to6ERn9ldOn9MUYPpv9LL+PZetzd3Y/KyyQRTa3b6ASMf1cA/&#10;S9uf6+w5uG+RzhlXo+tdjFqA2noRsbhYMcoRG1EAf2VH04vwPp/sPYP18xyZeVOQxJJP1uR+PYRc&#10;tNIadLJE0U6e/aPq9vzTP9Cb/wBFJt9P8R7VDUw7QMdMFqVWg6976ptqy3AtY/4ryODf+vvbRO4F&#10;ePTRbTnr3t5G1ZtP0Um31tz9P9e3uvgOOGOtB656974ptOp1ajqAH9bG/wDvA928J8A9WLE9e9vt&#10;BgJomDMCAAB/gQBx+L8+1IBFFHHpmZlIpTPXva1x+Pm4ULccC4vx9PZgsbUB6TLGoNeuJcD/AB/1&#10;rf8AFfa4ocdIojP4BF+P6EH/AB9tPGSzH5dLIQAWoOo7SKBx/UfU/wCv/gPYy7PDKwX8m4/P5BHt&#10;snShPSsEaSTw/wBnpLZ62i9uLA/1vb/Hj2HnyI2jJW7YraoLqZYla+jUANYAt9CD7JLxsGnr/gr0&#10;JbQ61VfLrJtbIx1MTwD9SFjwb/04/wAPevF2vV5DG5ytp4tQIqKpeD+Fk0j/AA9hiViCTXpRTpX+&#10;wYaXM1Z9KzN/Uhmubn+gI9pS7sTnrdM9e9y4Ns5+tICwz83/ANV+P+Qv8fdlEhFa9bpTFcde9qrG&#10;9TblyLIEpZiWNvRGzG3H41Hjn6+7LbSHJPWj172JuE+M27cmyAUVQSxH1p7/AF/wux5/1vahbGRq&#10;0PVdQ4efXvY27c+E268g0Zkop1DBTdqWS3P+AEf/ABPtZDtMrenWmk0mhHXB3SMXdgo/x/31/Zhd&#10;rfy/spVFPuYSh06iPtBf+vBBJt7NIuXZ3IolT8v9R6TvcwqKu1B03z5nFUy6p6+mjX+rSD+hP4v+&#10;AfZkdqfy86FTH93CjG921UgJ/SG5uQLc/wBPp7PbXk28lArERX7Okb7pbxg5qB5jpI5Ps3aWLDGb&#10;IxuVF7Rm4P54Yj+nsx22PgbtWi8Jmx1NIy2uWpUW3H+06fYgtuQLlitadF8u/QCunoOMr8j9mUHk&#10;EWqdk+p12AN7cgC/09jvt/4h7NxoW+KoRa30pIebEfUC5P09imy9uSVDStQD5D/N0XS8yZPhr3U8&#10;ugrzny6xdMWFDSwk2IF6i5HBN7aNIt7GXEdBbUxyr48ZSJYEeikjt+q/5B/PsQ23IdjGQX0sT6gd&#10;Fr7/AHBDHwzT1J6B3NfL/M1LOlIViC/QJUm/6fwAoub/AE9ivg+t9vUWgJQUvptY/bRr+P8ABefa&#10;iTlfbocC1A/b0z+953I0vj8/8/RcN9fJrfFVHN4q/IIrhrKlTKgHJ49Lg+xKpduYulAEdNAPobKg&#10;X8fgqB7I7nb7S3J0xD+XV1vLhxUyHosGV7k3vl5iZMvkGQ3BU1D2uCf6seR/X27LTUsQvHCq8fUf&#10;Xj/e/ZM6xayqoM9KEMspUa+kxUZzO5EM1VX1LhrkpI5PFubn68j/AGPvOjAj6cD6Dn/ef9b2inmW&#10;OqrgjifIen7eli24iIanf02milmIZrer6mxJb+hbUx+l/eUSgW/1v6n+n49ljTsSQpBJ6VRxa8kd&#10;cxhR9Tf/AGGn/jfvoS6+fx/T/Yey+6lMaafM4r9vSwRBRpHHqXS4sfUiwW5sAv8AZta/H59yYZDc&#10;c8cf1/1/aRFFATk9Lo4lCKSM9NuXoV8bKB9QwH0/ov1Nvb7TSXAH9OP9t9fdmHE9IbqNUYsOJPQP&#10;Zqi0SsCBxwfp+D/re3aNjbj/AH30/wCK+9A16L3FMjoOq+lAJ/FyP6D/AHoe8mqzc/QW/wB6Ht/h&#10;H0YwiiADpiNONRP1/pwD/vX9ffPXf6W+h/3r/Ye2hwHT/d58OuxGdVuPr9OffBbXN2AP1sQSf9hb&#10;2ivJGQDsJX168cYHTvRw6iLj8j6Ac8D6j/H327Xta/5v7LTIChRgKfz6vGVSpIr08R0oDhrt9Rxw&#10;B/tre8a8E3N7nj+nvUp1UpjrTuGI09ORjOm+lLW+lv8AjfvvQ3+839vfUCn+1p1SvUTw/wC0r/nL&#10;/QfW3+9e/wD/0Rfh3JSMP84nNvpJYf7x75CXfKG42xo8LfmKdZvQ77Zy6QLhf29b4aTRPb1qL/4g&#10;/wC9H25RZqmk4V4wberkD/WFzwbj2SzbDdRMWa2YCnp0vS/hcjuBH2jqSZhwAb88c3H0/wBf3Mjq&#10;o3FxItj9BqH+t7LpbV4wBoI/LowW6U41D9vXtZuBwRcc8/n/AGPvOJFNrFTf+h+ntMY5BxjPT3ip&#10;StesnvsMv0BH+wPup1A0Knq+pfJuve8ySabX5H+v/j79xz1o9wND173n8qk/6/8Aj/xr37pRGwVK&#10;Hy64FLm9/wDeP+N++LSj6AX/ANj/AMa9+p0yw1Vp5nrmOAB/T31EbuRx+Li9/wDev8PaW4cxqKDP&#10;Wm4Drkouf9bn+v5952YcAcAX4P0N/wCv+tb2ioT3cSenY04k9ZiBYgfn/AD8H/H/AB99lxxaw4+g&#10;PF/8P6D36h9On6ilPLrgEsb3/wB4/wCN++Guw/x/1z73Tz68DTA4dc7Kfr9f9YH/AIn37yN/Uf8A&#10;J3vVD6der6desB9P96A/4k++Jkt/Q/4i5A/1z/ZP+v7voaladbqOve/ayfpb/Ye9aW69UenXvfZe&#10;39B/rn/kXvZQ+XWqjr3uNMyj1FrW54PPJ9qI6000yethtIbriEGq5PHJ+n+v/j7a5spDGQrNELnT&#10;yf6fn+p9m1rst3d/Aj/l0S3G7wW5IeUD8+sbzLF/aCr/AI8XP+sD7zRVyyKCrIR/VT/j/j7au9pu&#10;LYsJIGB+zpy13SG67levzr13HPFJ+lh/tx/vvx7Av5RV8cPx87efyKpGx88tifqfsJT/ALY6/Yv9&#10;qLaVvcLlFQpp9Yh/YxHSLmeRBsG7HWD+g/8Ag6m0wHnjsbjk3/5AJ96Y8Laow39SxP8ArlyPfZIY&#10;A+ef29YV6u9xTix6ePezV/wmlpNXcfyYrLf5nrXaFOTz/wApO56iT6/Tn7e/sfe0xEnuEqkf8sm7&#10;b9lxYL/z91yw/vUJ/wDmHntdD/HvUzfZptnX+deiHfzDpLdHYUcgt2Lg2v8AThMDumS3+uQvvb++&#10;i244FvyB/T8c295SfFX5nriaKFvl1SzySt7g3U/7Yg2/2I9/Nt/mM5Opy/zx+W9ZVM7Tf6e+xqJT&#10;IzMwp8XuGsxlGt25CpR0cYA/oPeDZvJL+W6v5P7WeeaVv9NLK7n+bdfUd92O3is/u7eysMI7P6tb&#10;e35yW6SH+bHrZd6vpoqLrbr+kgRY4qfZW14kRRZVVcHQ/Qf439kw/wBb6e/Ek8TjqcS7E18ul179&#10;YngfU8AWvc/gWHJv78aE54dUbTnJA9RxH2fPr3uyPZ2PGJ2jtjFKoRqPCUInBBDfcVUf3tRqH+qE&#10;tSR/sPf1Hfck5Ji5F+7J7W2f0vh3t/YjcJqijNJfE3ALedVieOMV/Ci9cx/fHepd99zua5WkDQQT&#10;/Tx0NVVYFEbBfl4iyH7T172pEtb/AH1/eVjcadRGxPwnr3vn/vv6f7z+PdSKgjqvXvYU9mdZ0e+a&#10;ET0/jps9Rxn7StZCEnjAJFFVsjBvESx0N9Vb/XI94bfe2+6Py195Plrx7V4tv9yrJP8AFL3SSHSr&#10;MbW50ga4WJJVyGeBzrWql0eZ/aX3b3H263GRZw0/LUp/Vg4lS1B40fkHFBqFQGH2Dr3sPfjx8ovk&#10;j8GeyF3R1ZuvN7TqTXUMm4tq1UlVLsre9FjqmSVcfuDDvJHRZWhmjkdEnj01EIkLQzI5Zj88PuD7&#10;Z+5fspzTc7NzXtV/s2/RM4jlCuscyCQASQuVMN3BUhkBM0RP9qpY06zA505A9nfvLcmfScwbfbbn&#10;ZvE3hTJo+sspJRQvHIKywyjjp4MVHiLKoKlE75672b2RhZ8BvTb+Nz2PlWTxrW06PUUUssfiarx1&#10;XpNTjq4R+kTQsj2Nr2497T3xO/4UE/HXtZ6DbfyN2/V/H7dTQKs+50nrN1da5Cs1KAq1dBQncW3V&#10;qL6lSppp6ePSQ9SRyTjZveM+JDFzFtRERKgzW5BVa1qzwOxlVVoNQR5pGJUpHhgnJ/3i/u1/c3lJ&#10;LvdPazdk5k2vVi3ZFtr4Jkk9zLbzFQM6HhZiQUhYkp1WH2r/AC9dw441eU6p3HDnqaOR5odt7gCU&#10;OWjiZGZoKXLJqoK+Ww0qZkpuCBquD7vA6z706a7kxseX6n7S2D2Pj5YvN59l7rwu4jFGG0samDF1&#10;lTUUzKxsUkRXB4IB9yztXN3LO9NGm2b3byzNwTWFl/OJtMq/7ZAKcD1gJzT7fc8ciXL2fOXKO5bZ&#10;cA0pc200IJ/otIiq4PkVJJ40pSpEt59UdlbGmkh3dsfc+BjhYqa6sxFZ/CpCQCvgysUclDUa/wAF&#10;HYH+vBsKyuG/p/hzyT+Ra31HsRAitPPoJHBKniP5/Z/s06DfSQDq9JvbSf13/IYC9rf6/vn7317r&#10;x0gAk/nkf4D30B731oCnUCaZ3JRb6QLf1+v9Lf4ew/7L7P6+6i2dmd+9nbw2/sXZ+34HqspuHcuT&#10;o8Xj4EjSSTwxy1jKKisqBEyQwRh55pCFiR2IBJN833bNgsJb/dLkRwCoA/G7UqFjUdzMaYA8gS1F&#10;BPQk5V5S5l5332w5b5S2S4v98uZFWOGGMyO1TSpAroQcGkbSqDuYhQT0qNi7C3X2PuCk2xs/B12b&#10;ytZLFGKekgkkSmgeREeurplUw0NDCW5llKoCObC1/nk/zHvmhX/OT5MZ/tdMfVYHZWIx9NsnrjA1&#10;VW00tDs/CVddUU+QrtKrFBk8/V109bUKgtC1R4gzhFPvEvdt4vOYNwvN7vgkU8z4j1AiKJBpSMsW&#10;amlV1s2oAyvIwWMN4afSn92f2PtPYP2o2zkw3aXO+TSvdXs6igkuZVVHRQOKQoiQIxy6R6yAWoNi&#10;zozqXFdLdcYPY+NlNXNRCWuzOT8fifKZ2t0Nka0oERjExRYogw1eCKO92uTtrfyIu9sX2x8D9o7K&#10;E8f95ejM5mOvM3RtPrqVx1VX1O5NtVzRaQ8dLLjMs0CECxajkAvpPuafZvdXk2jd9mnbFpcl4+GI&#10;bisuc8fHFwa8KFc1qBx1/vCvby65R+8NuvMXhsNr5jtoLuI07RIiJa3CJ66XiWVwMgzVpnqp7+Yh&#10;sWTb/ctDvCPyGh35t6lqCX4RMtt9YMLWUlKP7S/aCklb6Wecn6c+7oAbgH+oB/33A9zKMgHrBPqv&#10;u4JJB4NyCOQfyLf6/vX5/wCFDXxx3H238Ydh9s7Pw1dnMt0TvHIV24qTG4+Wvq6fYO7sdDS53LtH&#10;TxTTCmw+Xw2OknYrojp3kkYqqMfcG+8m1gDZeYo41BjY20rgd1JmRodTGg0h1eJBWokuaAd5I6Rf&#10;3anubtfJ/urzLybvV/Fb2vMFjGIDI4RXvLSRmiiWpAEksU84XzdlVBU0HVl38tvsmkw+8t49bZGt&#10;igj3ZQU2bwcVRIEWfNYJxDV0tIG4errMXXGUgc6KP/Wvqy9AdzYDE4SPZm661MS9FPUvjMlWMRRN&#10;SyyPL9rUTDWKZ45mbQWsrBuSDx76SfcS+99yJsHIu3+zfubvabXfbe8n0N3cOFtZLeRzN4MkzHTA&#10;8TyMIzIRG0WldQdB4uen3jPYzmPed/l545OsDeJPEont48zCSMKhdE+KRWWmqlSGVqjhW5gG9+LW&#10;/wB6/B/2Ps0tTvzZdFQNk6jdW3kowvk84ylLMtlGr0pA8rTk/hUDM30t76U7r7x+0207LLzDuPuT&#10;sUeyxrrM311sUK4+BlkOtv4VQMzGgUEkA4m2Pt1zzf7km0wcpbgb1n06TBKoBJplmUBQPMngK167&#10;9lA6+2dn/mF8r+t+s9tQV0w7G7A25tDHiGCeeTD7X/iKRZfN1Ea38NLjcMtTkalufGqOT+k+/nO+&#10;9B7x3Xv77y75zLtksn7l1Lt+2IwJ02yNphdV+JTcSs1y6tQq0rKfh66J2abd93X2I3ved1lRLrbN&#10;tnvLhiQFe6KMVjVie4tJogjH4jpUVJA6S+9N2YzY+1dxbtzDrFjNuYbIZmtd5EiXw0FLNUeIO5A8&#10;tS8QijUXZ5HAAJPv6UO2tu4raeAwe2MDRwY7Bbcw+OwWGx9OixQUOKxFJDQY6jgjUBY4aakgVFUc&#10;AD3IGybZBsu0bbtFrX6W1t44lrliEULqY+bEAEniSST18z27bne75uu5bzuNw0m4XdxJPKxyWkld&#10;ndq+rMxJ61WN4bnyO9Nzbk3fl5ElyW5s5lM5XSqAoeqy9VLkJrL9VjElQdIFlC/QD2+SXKMBcG3B&#10;AuQfwQP6j2ZMQAS3DpDSuAaE+fp8/wAuPy6SKDVKoBALSKqk8AMzAKT/AEFz7+cP/M27T/05fP35&#10;Kbvx+qqpG7Pr9kYXwM9QtVQ9eQUXXuOelNiZFr024JUC3BMnF7+8Kry4N3uG8bhLLVJ7yeUMTWkc&#10;ksjxiv8AQj0p9gA8uvp0+6/ykOQ/u++1exTJ4Uo2eK6lBxpe7BvJq/6V52B+zrai6E2uNmdK9Wba&#10;8P282M2Ltta2H/UZKpxlPWZMfQcnIVEp/wBj7+hD0HslOt+kOnevI4/CuxOq+vtnmLQI9Dbb2nic&#10;O6lV4DaqK5H4JPvLLlC3Npyxy9AyAMLKGuKVYxozmnEFnLE1869fOF7jb4OavcHnnmUS6/3hvF5c&#10;18v17mWQAf0QCKfI9azndu4/7zdudobiVzIme3/vDIwkTNLEtJUZ6vakSEtx4lgIAI+oUexF3FmK&#10;Xbu3s5n691jocFiMlmK2VzZIqPGUc1bUys39lY4IWYn8W9mm63g2/bNy3A0pBbySZ4diFv8AJ0Ht&#10;q26bddx2/ardSbi4mSJQOJZ2CrT51Ip8+kFtfCvuTc+29vxa/Jm9wYXEx6FLPryGSpaVNKjlm1S/&#10;T381L4+VVZvnv3N7yyAaaqrF3buuvmYtJ/l+frCkk8sjcmd5cvK3PJbV7FP92/y6dw+8Al+Yy0e0&#10;bFcyh6fC7COzyeALrcOD61NOB6+k37wht9g9orXYbdtIM1rAi+kcI16R8kESAegA629aeGOnhigh&#10;RYooY0ijiThIo0RVSJAOAkagAD+g92TgXt/iR774HFeufq0WpPWb3MRLD8fi3+9/7D2nLE1PTDHW&#10;xPqeve68/mfnPutx7N25H6jj8PXZV41JYmbLVsdHCrJ+nUgxZI/JDH3xy/vP+a0ueZva/kiMitpY&#10;XV7Jn4vqpUghDDy0GzmK1/jJ4dZz/dR2Ywcv8z73LFQz3UcIPyhXWfyrJ1739EXoTZa9d9JdOdfp&#10;CIF2P1T17tHxCMRiI7b2lh8MYyi8KytRG4/Bv7xm5TtkseWdgtlUBls4a4pVjGpdiPIszFj5liSc&#10;k9fP37ibyeZfcHnrmF21HcN3vLonjUz3M0hNfOuqtetRnvLcjbr7g7R3Kan7gZ3sDd2QgZWDxpR1&#10;GeyElGkRH1iSnZUT/aUHsWmkCGxHAI5/HIuBxc6ifx7PmcA59f8AVX0r/q49BEDSPhbSPl+wD1Jz&#10;j0FegnVHdwgFy6yMtjckxAO4IFyLIb3PBsfftQY8X4/wP/Egci3u6Gq6sU6pICDQin+r9v7R1yjY&#10;W5sCQr/VSNLi6kWN+R/hb+l/Yb9idO9VduYoYPtbrTr/ALLw9zbF7+2fgN34+MspVnhpdwUGRSKQ&#10;3PqWzg/RgefZVf7Dsu66f3jtNvMQKAuisw8gQSKgjyKkEeR49CjlrnjnDku5W95Q5o3La7yvx2lz&#10;NAxyDkxutQaUYHBHHyIWm0Oyuwuvaoy7F35u7Z00KxySNtzO5HDQzBwX0VNNj6uCjq43dV1o8ZTj&#10;hdN1aj75o/8ACf3489y0ldu74w1dL8dOxYqWWRdtQ09XluptyzxRStDBUYdp3yeyamok0IanGvLR&#10;xRqScfI5L+4y5g9qrSVZLrl+Yxz8fBkZmjag4I5q8ZY5JYyLWmkR5PWevsh/eIe4nJ09ts/uxAeY&#10;+XS/+5JKR7hAGOT4iqsdyi/EY5QsjMT/AIwAApsL6A/mhb+2jNRbe7uol7F28k6o28KGGmxu9KKG&#10;aSPVLVU9OkGHz8FFGGCIY6apfUWeeQhV96zPXW4e1/jH2rlPjr8htv53ZeQx2UXGT4/eC1NFXbRr&#10;Z42bHz0VRUGWmrNqZgmMwVMUj0cySJU08jwvqfKP7mP3qN55H5k272j9ydxeTk68n8GCe5lYPts5&#10;WkcOqQ9ltO2mPw2KpC5WVCqySF+jPuFypyf7s8nW3up7ZX9ve64zIJLQIy3Ua0Dhkj7kuIRrLh1E&#10;2tfBlQSAqt7e1N27a3zt/G7q2hm8duLbuYpxU43L4qpjq6OqiJKPpkjJ0TQSo0csbhZIpUZHVXUg&#10;WCJ+kfSxF1INwV/qCOLe+1v59YequkU6UXtH9ibrzGxdibu3lt3K12D3Ftnb+Ry+3c1jaqWhyOH3&#10;BRQST4bKY2sgdJ6SvoclHFLDIhDpKqlSCB7iD3+3c7J7Je7m5K+mWPlzcdBrSkjWkiR59dbDhnGM&#10;9CnkjZrLmPnHlrY9ys0uNturyKOaN0V0eIsPFR0YFXRoyQysCpBIYEE9Ra6ipMlRVeOyFLT1tBX0&#10;tRRVtFVwxVNLV0lVE8FTS1NPOkkM9PUQyMjo6srKSCCDb2SPD/zVP5iWACDHfLbtu6HUpy2Uxu6W&#10;vxZXbd2JzxlSwFw+ok359/Nlb8ycxWtCnMF640075pXJzxJL8fmAKfPrMO/+6f8Adu3F2a69mtkD&#10;Hj4UTwAf6UW8kQH7PL7egFyPxQ+NuVd5KvpHrVGe5YY7auMw6amYlmCYmGisz/nn68/Um+w5/Iq+&#10;e3yu+WvaPduyvkR2tL2Vh9lddbe3Dts1u0di7frqLJVm4zjKuaSt2htjb01Ys1IwUrMZFBXULEn3&#10;IntnzFvu48zvt1/us01j9DPJpcq3estsqtqK+JhXYU1hM/BWp650ff5+7z7Pe0PI/JXMXtzyeu2b&#10;pd7u9vKVuLuVWj8CWQAR3E8yJ3IDVApPAkjqt3+Yf8bulOpOpdsbw662LQ7V3BX9k4vb9ZV47IZt&#10;6efE1m2N2ZGopjja3J1WNidqvE0zCSOJJB4yNVmI97LZ+h9z0/wt9nXLLqnYGxBH1BB/23PvTN/4&#10;UvN/zkf8do7KdPR+Tcar8eTfmbv/ALfQPeOPu2f+RbB/0r4v+r1z120/uwVp7W+45pj9/qP2WkPV&#10;9H8qIf8AGE+xWP1PbNUp/wCQdkbL/wCK+9aGeikyCy0MS6pa6KeljVb6vJUQvEukfUnU/A9xlpZ+&#10;1RUnrpfIdMZatKDq0f2/YvbWR2ttGPH1sDRXkrqyIzO4lUzTpFGXhWMOsc4jIDFiGAbgaSffvpnt&#10;hodSDxp9vW7RxJbBgwOT/k/z9e9hVkZWKyxkqXWVo1JAjWRadhT3Q6m1DTY82IBtpX6BPJmmKdeY&#10;1NPTr3tPSFTb9JLxEgN+nVrDA3sPXdmF+eD9bce6Nig6oeHXvbHVC+s2UOgbUPoV0ORdSNV7/jj3&#10;SnTbAZJGevexH2ajtioZRq1r51j1MR4gAOPEukyGXWVDWJ4H4BuqSpioTw6VwAGOteHXvalZvBWV&#10;xjdZpIqiLRJ45AKmo/h1JL5b1TiZYzJCEBCstrWuOfelNcfh8+roak9e9wq2PxU9KkjeuLN0LqBF&#10;JK1nSpia50XXiwYrp0iwIPvzav8Aa9bIoPz697GroxRP3j12IYYvHLvba8KxxK9vCuSppRfUzAld&#10;ZBPJY/7b2c8vKW37YYiO03sH8pUPSTczTb9xP/LvL/1bbqJX8UNYR9RSVH/Wl/ezPDTwopuV/wAR&#10;yObe89OxQKdY4Cp4Doss9VO7GytZibXt9CSw95roo4H0/wAf969ttNCB3NjqwhLDK9vUTTK55uD/&#10;AIi/vC04B/Utv6e0Ut/GhOlqDpStsWoadSEp3K20k3AH0/wPviK/RwD/AF/Nr+0cm6kEaT0qW0Dj&#10;PXZxmvkqQR9SR7zQ5AF+W/B4v7K7ncy1RWnSqK1INAuOsE+MZUICkj88f77+ntc4mqLKvqHJt9T/&#10;AIewxeXplf4qr0cwW5NMdBfuHHiNm9J5/wBf/avakiqOPqOP8frz7K3uHL0HRmICaDy6DyehUknQ&#10;Rcn8A/T3MExb/W/17+9GU8WbHTqRBDnj01vRIvqAIb+thb6e5MTXIuR/W3tFLcsGKxnt6ux6hyU1&#10;l/J/239D7n3NuLfQX/x4H09pixNRXHVK16a3j54U3H+t/wAj98GcKL8H/AHn/evad2ANOtqtTTqT&#10;DCWHN+T/AIf0/wB594TOCbfT/XP+Ptly2XJzTp5YyoIrXqatKSeFI4/oPfMOp/I/1/r7Z1MygHy6&#10;a0n8+uZpWAJ9XH+A98JZAF4Iv/tvey7Adp7uvaeucNPdvUCP8SAfx7bpJDxb/ffXj2rSUSAZz1YL&#10;Q9PdPBpNyDaxsf688e44BLcfkj3t8gD16sTQdSpCFAtxbn8fgc/7z7cYFPA/p+f97/3j24BQU6Tu&#10;tQT0xVzgqST7faW9xx+QP969uDy6T/l0H+WIuTcfn29REgjj+hv/ALf/AIr71OBoU1z1o56RcttT&#10;/wBOf9695mJ/2/svmNEOOlMADA08uo8KgOSPyR/vfuJMObH83/3m3stY0FR0pHp0pcfxYf1t/wBD&#10;E+w63lBrx81rcR3P1/DX9sltQz59eIrjowHVlSIs5Ri9iJVIJI+upfp/sR7qy7nxEtRlpgkbHVfn&#10;STf9z/D8+ya6pqYA9bZaBQT1YnhZBLjqZgb/ALY54/p/Ue27qzZxWvhqZ4tIDxsCUP4c39pgKgVG&#10;OnowqgHz6l1cwhhc830m1rfX+n+ufZ4IdxwbfxSxLLGpVNHLBfxf/X9qAFWgY1PTLsGarZPQKVW2&#10;nzuUeaaMmPWG5UsbXA+vA+h9hLX75GQrwvlVwX+hcNb/AB9vRxl5BTqjy6F6ESh29BQ0njRR6Rx6&#10;QLf8U9i3twRV9OpJW7hFHN7egH8exFFC3hgfLosklJYV4V6Drc0ktDMSA2ga+R/S7AcW9jls3DpG&#10;6yBQeFbgf42/3se0Nwumo8+jKA1006K/2juV2oZYCzEMjKP8CC/Fv9Y+x3pWVI1DELpBHJ+p9hy5&#10;koppxP7R0cxxtoUDJ6JLk4pqurlZQzFm1/pP54/2/PvO1ZGgvqXj/H2VMyLQlqn+fS2K2xVlqesV&#10;PhKubloXIFrDSf8AWH1BHvGa9D/aBP8AQX9pmuU1aQ3S1LQ0wCOnJdq1JHkaIqv0uygf8QP6+8q+&#10;WYWjUm44PIB/2NvaaS6dsrkHpWlooJLkdcXhx2NcGrqIYdBuQ7qpAH1+pFj75Jga2rblXAva+ltI&#10;5H9r2hme5oCqE1+fSlXhiBNa067n7K2lg4mY11KuhdRfWhuRYkgg2Ptb4fYjSaGlWw5uT+eB7vBD&#10;Oy9ynUc06RXO6xRVGvH29FV7Y+X2A299ytNkYm0Em8dUUt41JI0R/U29ibi9o01IFYxLcH8re17H&#10;/iPZlBt8hI1JjoMXu/VJEZz9vVaPbPzVr80lTT46tbS0GgGOvkLX9XIsPayhooYlAWNBYAfS30/3&#10;j2cx2UagE8eg1NudxMak+fVfu5u2dzZ6oeR8hXSapXNhVSvbWSfoRb3nbxJa4VRb8Hj6/wCH09qU&#10;iCAhFp0XTTyuDrz0ixVZjJS6pJquXVzyrG1/ceSpC8aha/8Aqh/T/intSqBcAfn0xoZmrTpQUW2a&#10;+p06qaQXPpLRsAT/AEFxwef6+4U2QiS95FH0/tD3ejA4GenUhYkClR0IeE61zFbIvjpJ21NYoEcj&#10;8cW0/n2lsnualpFJadRa/wCbfQ/6/tXawxs2pmAPTElvcsSvhkL0avrb4vZ7cZik/hdQFcRen7Py&#10;X8nH1YXtx7DjK9lUFKGLVUQtfjyqh4BN76l/p7M1Fug+Kh6ZXa55M6TX7Oj8dd/BPLVKxeXFSm5j&#10;FjQKONSc8gD2HNd3TiInIaqgvza89zwOOQxHvT3MCdusU6WwbHMaVX+XRwtufAGq8CFsYygx/U0a&#10;A31G5H7gW9x/T2ma3vLDxIzfdQD/AKfn/ivtBNucanDig6PrblovQlcfZ0KmE+BNUssavTOif7VS&#10;w/0/rf6X9h3nPkVi4lfTVQ8Lx/lB/F/aI7t6HozTlZVGIuh72l8FKDHyQyzol0fVpamgHJA55b2V&#10;nsH5K0sccxSsU3STSFqGPJbj6f4+/fv51+A0/Pq7ctwBqvFkfLo6OxugsFteKDVHCzRqgIFPAD6W&#10;ZgCwJNv9b2Tfd3yZqTJL9vM7HU3KyufwvtBNv1yzN3V6smy2iGojA+wdDjR4HG0UaJFTRjQLD0gf&#10;Q3H+29gzkfkHuCuJEdTKAR/x2kFvrwDawPtBJuc75LdL4rK3j4LnpzSngjFkiRf9Yf8AE/X2ia3t&#10;HcVUGvW1RuD/ALuk0i/+P9PaE3shqS3Snwo0oAOsoAAsBYew5zW9ctOJPJWyFjq/VO5I5/wYe2jP&#10;I2qnVgpNdI679wdrZepq8gvmqixMgPMrEckfgn/H21rYsFY9UdSfy697OVt1qYUEfkdWPiB5N/8A&#10;kftVDo8znonnUtU9e9uEmRoUk02Qf6/H+2v7MEdMKOPSFkPpjr3vnHl6OIjT4yL3+o/2Ht7tOCcd&#10;JXQtjr3t5pc1RsQGMdv6ah/h+Pdj4fp02sJJ+Lriy6je9v8AYe1FHXY6SLhIgefoRz/yL3dWWlK9&#10;LI1ooNesVj/Q/wC2PvnBLTO1lRPr7cQorh+qtEHNW49de3ul8SsLKADY2H0PP59mEcqqOkrLQ0pT&#10;rg/0/wBj/wAQfaxoljcKNKg3tx9fqB7pIEcMxby6tFUE1HUeQkKbf77g+xQ2rSD7hPTxY/g8WNv+&#10;J9otIb4vPpYpwCOPSL3HU+OB+bWW17/7C55/x9rzfm0Jtw7cqKKOHX5olQkA6hyp+n9B7R3G3NOK&#10;xrXozs7sxNk46DjaO7KHG5aSOrqo4lcugLOi2Nr3N+Ob+6qt3fBjJbmz9TWfbNonqpHv9sWXS8mr&#10;8K3sqHLt5ITWF1HyHRmb2CpYSjh69Df/AHp2/wCIzHL0KxgXJapiHH+trv7VG2v5dsCFfuqbgFSb&#10;0gsf6+nWp/3j2ZWvJ15Kc27EH5HPSd9ztV4yiv29MFd2bsqgH72com4NlSaNibWP0DE/n2YXbXwG&#10;21R+NpcfC7AC96GMAhSDyGJNz7EVryBdSMK2x0fZ0XS7/bxtTxcdILJ/ITY+P1AVKzFbAaZdI/3g&#10;Ecex92/8PtnY4JqxNF6Sn6qSK5KgD8uwt7Elr7bOaeIGJ6LpeY1YHw6V+XQbZj5X4OnDLR00RYDi&#10;0rn+v9Ftfkexiw/x72hj9GjE0alQP0UsQHH9DyB/tvYjtvb21hX9SP8APpBLzBOFwT+3oJ8z8t8n&#10;LrWhZIASQoWRg4+n0JUc/wCv7EGh6t25RBdGNphpA/3TFxb/AKd+zy35Q22EL+kp+0dF771dSfi6&#10;CvK/JXd9d5AtbOAxbhamVb3v9Qv19qym2liKcWSlplsfxFHf/beziHZduiNRbrX7OkL7hcScWKjo&#10;N8l29u2vuXyNdY24+5nP0B/xt+fb1DjaCC2mKFbf0Rb/AO3HtatrZRg1hXpjxZ24uSOkRWbo3LX6&#10;vJVVzar2Jnlb/k1jb6e5oNJHwqx2H5/3j/H26DABQAAdNkSVJA6TzjNVDHXLUuGP9q5+nNvfjVQr&#10;9NI/1j701zCFprGOveA7DhjrtMNkZDdjObm1gp+h/wCKe8TV6XIBT/Xub/T+vtHNuAUUU46djtCa&#10;AKadTYdsVDEMwmubEgr9bfUGxP1Ht0oKwMwsw/H5/wAPYcvb80Yls9GcVppANOkjuXbLLE7GNr2P&#10;Gj+hP+8e1Qkt1uTxx/sb+wne3Os01Y6WrDlQvHoH5MR45eEN+edI/J94zJc6ntb6qPyLH/io9kdx&#10;caSyQmnqfy6NY4RGNKCrdOdNjvoChvfngc8n/Y/Qe+P3IHB+n49lMsjOCoOfPpYluTQ6gOn+HEcA&#10;6Ta35HPP9PfBZyzD+l/6/T/X9pHdIVILd3SgRhVPU0YoHhla3/Bf+K/X3KWT6D+ptwf959lgd3bU&#10;T59PwxszA+QPUeajSEGykXUj8cA8fQe50DEFf8f+Iv70SdRA6XHgekzlIA0TAf7V+P8AYe3uJj/U&#10;fX/H/Yj25GxBoekrqrijjHQQ5+j+pH1Fv98P9f28QuSOTzb/AB9vkGoFMdFUlu+rCVToJ8nF+oaT&#10;wbf6/wDt/wDH3nUm5v8Am3u5GkKOlcalEVa9MAX9S3/pz/vPvn7ocA9OdRjGSwFrgMB/r24/r75+&#10;kA/S/I/3r2TXbSO+k/DTj1oAs2B0+0cem3B/H4A/A/1vfBm9Nyb/AF/4j2lKj8I61oYuRTp4hhd2&#10;sBzb/X+p/wAPeAzxg2JA/wBj/h7odIoC3+x06baSgIyOnwYireMusMjDSDbT9b298vPH/qh9P6/7&#10;x/r+3K/4Om/Bf+E8eoX8Mq/+VeT/ADmn6H62/wBb629//9JOy1NXCCI3Y/4ah7AN/wCz+3yl3EC0&#10;+df8gPRjZ+4NzGBrkIA9Ot0bF75uQhNr/Unnn/YA++FNmMnEwYvew+hJPGoE/wC9ewNufshaMH0w&#10;gVrw/wBnoT2HuVIpAZzx6Vq71jXRdxe4Fhcn6fQ6Qf6e1FFvKpp7Fze31t/t/ra3uKd59ipe8RQm&#10;n2Y4eox0Odv9zF7Vc46UNDuuCp0+tR9PqpH5t/qfbjTdgnWFLMoNr+m9z/j/AE9x9feyl/ErkIpp&#10;8yKf5+hTbe4lu5AMg6f1zUDBSdJBvc2P9Rb+v49q+j3jBKg1M31HBCr+Oebn3H26e2m52jEGKgp6&#10;H/D0J7TnKxnAOo16lR5OF7jUBzxwf8OPb3FuekksNTg2H002/wBve/8AxPsH3HJ+4wmhjoK9CCDf&#10;7VqUkx8+pyzIRfUL/W3+v9P8OR7d4stTyhdL8m/1JP8AvQ9k9zsl5Bhom/w/4OjSLcoZQaMCOuYd&#10;WvY/S1/p+f8AY+5i1aMOCD/sbf8AEA+yx7aaM0ZD0pjuYmNK465DkXH04/3n6e8sc6ISeT/WxFrf&#10;7z7YeISAqy46f1KxFCKdclJBFv6j+n9f8fckVMbAXvc/kEgD883tf/Ye0LW8serRIuj08/28OndT&#10;KB6dZS9vqP8AeF9+adQP1A/7f/inuqrIxClSOreL8uvarDV/sfoPz/h9PeIVFyf6f644/wAfz7fe&#10;DGCK9NGYjB68JBccfkf2V98vL/Qk/wCxP9PbQqBQ8elC1Kgnz65Na5t9PfRkNwT9B9eeDxYX/wBb&#10;3sn546t13pb+n+8j3jepCfm3H0v/ALz/AK/vaIzmiivWiQOJ66KkfUe8BrV+rObW/r7f+nlXAH8x&#10;1TxYxmteuIIP09warIRhGPkWwtyWAIF7D+h+ntXaWMryqaZ6YuLlEQmvl10WFiL82P4PsGdxbmSn&#10;qgBOFUO6tyh0gNweSDz/ALH3lV7X8mJukK+JAGJUUr60z1jz7g8wyWLOYWNCTSn2npNZl5VS0Qb6&#10;XNrfUX/r+fcePs3HY6nYzVK2VT+Y/wAX/wBqv7EfOPtBLK6/TW6hmH8Tf5uink/n0lAJ2Omvn6dN&#10;mBfISO/mXUrOuk8Cy/4ci319lS+UneGMremeyMTDUhmr9sZOmVQYzrMtKVIst25Ue1Htv7NT7dzN&#10;tG5zQgLBKrV1E0oanB/1enQn3/nmOfbrq0jaryIV/b0ItJBIkiMwsADbkfQowtwSfz71fqcAwLb6&#10;nkf61/8AjXvOvzoeOP8AB1BT01mnl/qP8+nX3tFf8JnoA2+/lTUkepNp9awqfzomzG5pCP8AbQr/&#10;ALb2OvaXUPcmEfh/cV7X7fqtt/2euTv96i5XlL2jgP4txum/ZCgI/wCNfz6IF/MUcjpnbUa8+TsL&#10;HnTbg+Pb25Rf8D06z/t/e2+f+JH+2uP9h9PeVFGCmnGh64vihcD59UySNY3+huP94IB/w9/Oh/mq&#10;7NqNj/zCvlRiZ4Hg/iPZlbu2nvrKvS72xuO3dTSK7gAq0OaAFuLji/vCnd7KPbt33uyhTTBFfXCo&#10;P4YxO/hj8o9PX05fdE3tOYPuy+zd8jAtHs8ds3yazZ7VgfmDDTrZA6Iz6bn6a6xzaEH7zZW30kt/&#10;x3o8dBQ1AP41CamYH+h9198fj2gGRXy6yNNKY6Fj3Nx0kMNfRTVCl6eOqgeZALlollUuoH9So92A&#10;Y4X4vL7f59WixIjHgDX9nXvdnSmKRKWemKmiq6WCpoZFN45KSWMSxMr/AKCFRgDzcEWPv61vu/8A&#10;N/LvOnsv7Z7/AMtTo21ybLaIFU6vCeKBIngeldLxOjRspPEYqKHrk57h7TuWyc680WO4wstyL6Zq&#10;kEa1dyUda/ErqQwYVBNfOvXvfIAc2/Bsefz7mAMDTjkeh/1flx6BJDcSPz8v28Ove+/dutde954k&#10;IIcf73+D+Le2JArVDdJ5W4Cueve2fcG18Huil+zzmNp8hTksQJQwliLpoZ4J42SWGS1uVP4Fwfce&#10;+43tdyD7r7C3LnuByta7ptOdKyr3RkimqKRSskT4HcjKaDj0fctc4cxcpXw3HYN3mtbsAZWhDUNQ&#10;HVgVZRnDKQKmgyevey5bo+N4ld5tqZaOJCSVoMsZXWPVYlIquNGYhio/Ug/HPF/fLv3e/usdt3C5&#10;m3T2Y5tjskahNluXiPGDxPhXcIeVRXCq8THNWlbgcqOTfvWPBElrztspmAH9tbUVia8TCSqcOJVh&#10;Wnw5p11b/X+oP1I+n+sfYc0e3u6On8zBuPa1ZuXa+YopddLuLZOZrqOtgZCsqyx12Fmp6yC5UEXC&#10;/T8298+fdL7kn3gfbeCd+ZPbV9z2dnoZ7ADcISFoVaSOLXNEor2vPBGMGh7TSdts90vaT3IsH2nc&#10;Ly0mimUBre+iADA1GlllDxvQVBo7cRWlRXhJFFMjxSxpLFIjRyRyKrxyIwIZHRgVZWB5BHPs8nW3&#10;85j+Yx1WlPSRd9ZHeNFTFV/h3ZO3NtbylmCjmOfJ5TGLucqAfr96pv8An3AMe7848uSG0XddxtZo&#10;zTw5C0mnyp4dysoAxQDTQU7QOow5j+5L913nHXcr7c2tpKRiSwnltkHnUJDKIPyEZHqOgE3R8Xeh&#10;d4yy1Ga6z27HUzAhqrCx1e3qgsSSJGfB1ePSV7m/rRufr7Odtb/hSB8uMXTRQ7p6q6P3TIqoGq4K&#10;DduBqJCrHWzpT7nqaUSSC1wsWkH6f09mi+5nPMZpHukTkD/RbdT/ANWjDX7BT0weoQ3b+7F9kLx2&#10;baubeYbRia6TLayqPkoa2DU9NRJ+Z6BzI/y+vj/XFjBFvTFgtcR0O5leMKRYqpyOOyM2k2vyxPP1&#10;9x95/wDCjr5e5uiqKXZ/WfSmy55EdIsicZujcVZAXUASRQ5PckFFJJG1yoaJlv8AUEcGz+4/Pcy0&#10;bd4IzQ/2UKLT/nJ41PlXj86dObL/AHZHsfY3EUm68x8w36BgdBlhjRqcQxitwwBx8LofQ9exv8vr&#10;4+Y+ZJKik3fmEVoyafJblZICEJJDtiKPEVLB/ofX/wAT7q077+YPy8+bmaoqbt/sbcu/qemyBrsR&#10;tKgpqTA7RwlW8b0wq6XbWDoqDC01UtPIY2qpUaZkJDNYm6jlHkH3G94+abba+Vtlvt75gkUAEanS&#10;JHYaiXASG1iZgC5AjSoUsO0DrKjkz2v9ifu27PeXfLeyWWz6kpNcOzSXEyrkK0szSTygEYiRiAwB&#10;CilejRbA6u2D1hjpcVsTamK21R1BQ1X2UbyVVb4wwiavyVXJU5KvMSsQvmlfTc2AufefAfG2Kn2b&#10;mYszJTz7syNK5x8kM8v2WKmDR1KI37aCeWacMJG02sxt/j155B/u39o232e532zna8trz3c3a1P0&#10;9ykkv0m3yIEkhjU0RpC0q6bmYxP+mSkY+J5YE5i+9XcXXPWwT7HHLFyXazATo6jxblSSrNivhhVI&#10;aNQT3Lnj0vlVUGlFCqLmygAXJJJsPySbn/H2Zn+U588m+BXyFy+O7BFVH032c9BtPtKlgiaprNuV&#10;+Gqq2PAbxp6cAzu23p8hUJUxqCZaCeXSryLEPfHpJuYfbTnW+st2tXS+sZ5rS+tyKyHw3KyoocgB&#10;0mUPESQHoyVAdiBb97f2Bh+8t7U2G5cqSRNzht6Nd7YxfSsyTKni27EVr48YXQ2FSUKzMFDqS4/J&#10;7oik7367nwlO1PS7twry5PZ2QqZ3gp4cmxhWegrHSKdloMrAnidgpaKTxyC4Qo2/Xt7P4TdGDw24&#10;tuZSizWBz2Locxhctjp46qgyeLyNNHVUNdR1MRaKanqqaVXRlNipv7yfsNwtNztLa+spg9tNGrqR&#10;5qwqOPn5EcQQQQCKdfOzum2X+z7jf7VulnJb7jbTPFLHICrxyRsVdHBAoysCCKDPWu1uHCZTbGYy&#10;u387RT47L4auqcdkqGdLTUtXSTeGaKRUuoKv9COCCCOPczI46gy9BXYvKUVLkMdkqOpx+Qoa2CKp&#10;pK2hrIXp6qjq6eZXiqKWogkZHjcFWViCLE+3bu2gvbW4s7qJZLaVGR0bKsrqVZSPRlJB+R6T211c&#10;Wdxb3VpO0VzFIro6kqyOpDK6sKFWVgCrA1UiooemzF5XIYXI0OYxVXPQZPF1VPX0FbTu0dRT1dJM&#10;J6aaJwRpeKYBgf6+9Zf5if8ACd3bW99x1W9Ph9vXCdXpWq1RW9W9gVGcrtqRZSSokllqdt7roqXO&#10;5vC0DwuEWjnpKtYiv7cqRlUjgPfPaTcoJ5Z9huhc2JBPhTvplGcqsmkq68NIlKkChaRmB1dXfZL+&#10;8tvdl2yDY/e/YrvdZEag3CxECXDJTHjQOYYncN8UkbJqU/2YcFntb6f/AJlOPpMXSYXuvAZSbKU7&#10;eEbu2nS0U1PWwJEgjmymDmqaJqeq8l9bUp0OLFYksQ1adP8A8J6/5gU2XGPlTpWlojJ4jn5ex6hs&#10;aqKSPuPtqbbs2aeJgbhPtVcC359hZfb3ngyGI8vv4dT3Ga1ANeJJE7OR8tK9ZQt/eRfdxjsTcpNv&#10;jXIWoiFkQ9acCzTCPj/wynz8+jKzfzAvjNHQGrXdmblm8epaGLaW4DV6iOFvNRRUeq54vNb+tvew&#10;3/LI/lL7I+BlLX793dmcZ2X8gNw48Yys3bQ0M9Pt/ZeHl0muwWy4sgwrnORdQKvJTJBU1MKLEsUM&#10;fkWWUuSfbg7Jdfvjemjl3ND+iqklIQwIdqkAPI2pqErRBTTkuzc2fvWffI3z7wskPLWxWE20+3Fv&#10;KZFt2cGa6kB/TlutFUAQYSBGdFasjPI+gpW/8sfmnX950sWytj0mV2x14kqzZaPISU4y26p4ZxJS&#10;LkIaUzRUeMpCiyrTiWUtONTMbIEuKHuWOsJgKdV/TWH0/IQH/WRdKj/YKAPZU/m58i6H4qfFnubv&#10;OaSD+J7L2nOu1qWoF467e2dqafb+zqN4iVaeCXcWTp2mVbn7dJGsQp9gzn3fJNj5X3S5tLjw9xdf&#10;ChYAErJJVQ4B7SYgGlocHRQ1qAZk9gfbKX3f93+ReQCj/QX16DckEoVtIVM90Q/4WMCOsZ83ZKVq&#10;Kj18YOr07d7y2Bs2ppTUYd8oMzuWF2liDbewMYyuTVpYbSQR1yRJTI4t+5UIAbn3oA/BvZEne3zl&#10;+OW1Nwq2Xi3l3ltDJbqEr2lyGOps/Fufc2soCQanHY6p1MARc3NgR7xVt9u/eb2eyxMY1upY7eo/&#10;AsrrEWH+lD6vX7Tnr6LPfXmP/W99jPcnftspDJt2w3QtgMhJfB8GD7VEpjBHnXhSvWxz2nuv/R51&#10;hv3eUYVH2ps/PZujTTdDVYzFVNRQQlVv6HqokUiwBB9/StVQv0Fh/T8f7b3myFVQFUUAFPyHDr5d&#10;xWuetTOaZ55JZZGLPJKzXbkkMzOSf8S7k/7H2Sn+Y32pT9O/Br5Rb4llMM9P1DunbmMdLF1zm+6X&#10;+4+CdQSLiPL7ihdv6KpP49gL3O3CTb+TN1WAobi5MUAVvNJ5kimp/SELSMtcalB8up3+7FylJzx9&#10;4H2n5fX+y/fMFxJ/zSsybyQf7aO3ZR8yB5joz/ww2cm9vkx1LjJQBTY7PS7sqGcahfZ1FPuOnjIU&#10;khZ6vGInIAu1j70Svhth1Vd7Z94wWWTDYmBixBUMtVWyfS91tJHf/Ee85v7rzlyJds93Ob5Ix4ss&#10;9lZo/wDRjjmmmX1GppIGbGSuOHXaz72O7P43J+yL8BSeZqfakS/9ZP5+o62ch+f8T/xr/eQPZ8ol&#10;Jtb8f4gf099YHI4dYbSBAKVz137lWshv9AOf+Kcc2P59sMK4HTCJqBAOfLr3uvvdO337S+bXW3Xa&#10;xmo/vF2R07sAxDWRIm5M7gaSqQhVLiP/AHNPcgcC97AX9/Pv/eCbt++/vJ8zbakhH0G3WFpX0D24&#10;uBT1Oq6oaV7qnroD7bXo5Q+7nvfNL4eCx3S/J86wJIU/b4AH2H0r0n91ZuPbm2tx5+Q2jwWAy+al&#10;JUlRHjMfU1rEmxBsIPp/T39JdFC2sLWAUAfQAAAC3+AHu4VVFAKdfNmurz605aiV5ppJpCTJK5kd&#10;iblnb6sT/U291Tfzquw8l1t/Lq72yuBy2Qwm48xVdZ7bwmTxVZPj8hSVWT7P2hJVNSVtLJDUU8xx&#10;FJVWaNg6k3+nuN/dZ4zyhc2csSvFczRIykAgqG8Ugg8QxiAIoagnyBpl39xnl235k+8xyFbX1rHP&#10;t1vFfTyJIqsjBLK4RQytVT+pIhFRSlejy/y5MDHmvlXsmodElTbuE3nnJY5YxIjK+2slglYKwI/b&#10;nzUbD+jWI+nvUq6g/m+/zIOlKPGyY/vHcu99qxtHHDQdu4Gg3/jcgtG+g0rbnz2N/vWAqIUkMGXi&#10;bn+qgCJbC95/5e2Wx3i3Xc4eWnOiGWSKR7VgjBDFFJNG8QWMqUpE36dCoC0p1185y+5392Dni6vL&#10;e75DsrHevjLbdM1nIhkyXMEDCAk/EPEgYE5oa9XYb++Fvxm7GlrKvN9UYDHZStklqZsvtT7raNdJ&#10;WzkmWtnG3anHUldVM/qZqmKUOxuwJJ97C38vn+fFsH5Jbs2h0r8itp47qDtjc8gxOC3nh8kB1Ru7&#10;ccsxSgw4TM1U2Z2VlsuGWCjgqKivpqqs/aWqjlkihYb8ve6heSCy5ji0O7hFnjHm5AQzRDVoAqPE&#10;lUmNal3WKJWYc6fvF/3fu+e2u1b3zz7ZbvNvHJ9mDJLazoBf28CjvlVkVIruOOhdyqQyohA8NyrO&#10;at/k/wDyzs5sTCZzfXSWZq907axVG+Wy+zM89P8A3sxuPxVLPV5SsweUpoaWj3BHFSQu0dG0MVX9&#10;Ej+5lIVthiMlo1J+pHNzfnm/I/x9zUNRXhRv8vXOImhBFQR+RH+yP2+ueqjnN2Nwtr/pudNvwpYB&#10;X4HBJ9X9efeuD/wod+Hm3t89F4n5g4CkNL2B0vU7c2pvaaHTo3F1buTcQxWMWqURvJNkNpb03FA9&#10;IQUVaXI1evXpiCQn7r8voY7bmGJFDE+FOhXDg0KPqBwQVMZGkl/ETuXw1V+mf93D717nsXPl57Nb&#10;lcF+Xt4jmubUecN5bxeLKE8lSe2hfUKVEsURTLuGt8/lX9+ZLE7xy3x+y8stXhd00uR3Ts5vIxiw&#10;+4cXSfdZvGRwyILUmXw1M1QbOoSeidgrGd3Wmb49b2/v31TtjJTTNPkcbTNt/LM4Pkavw/jpzO7W&#10;9bVlIYpifyXPvun91X3If3R9juR+Yrq7M27wW30d2zV1fU2dIXZ8ULTIsdwSMfrU8iBkP7ucrnlL&#10;nzedvRFWymb6iEDgI5Sx0/LS4dKGh0qvlQm+If76/tt+UmTXFdIbyu2l8imHxcY5JZq3N0QkA/p/&#10;ksMhP+AP5t7D33094j2f7tnuZKXpNNDbW6j+Iz3ltE4H/NpnJr5A9GnsVYG+9zuXnUfpW/jTN/tY&#10;WUf8aePh509DT3um9rEi31/P1/2Hv542yaDh10QOSSOve9k//hNDLb5G/I+Ek3k6UwMpXnkQ74ol&#10;1X+npFQB/wAhe5I9pgP64S1+L92z/s8a0r/OnXND+9BH/MJvblqf87Cf+0O46rL/AJqlj8fdnH+n&#10;cWBF7fn+5m/x/wBEn/be9yj3kkeBrw64jdUB3tyfoOfemP8A8KX2/wCclvj4v0YdFVTf8gt2FuVb&#10;/wCxCf7x7xu92v8AlbYB/wBI6H/q9c9duv7sMf8AMKPcE/h/rDT9lpB1fZ/KiH/GD+xje/8AxmGv&#10;T/W07C2E2n/buf8Ab+9evqnHJmO0uvMVKLxZHeO36OVSbBoqjJU8br+f1K1vYK2C2+s3varQnEtx&#10;Gn2hmAI/Pro/ur+Dtt9KOKRMR+Qx1aDI6xo0jfpRSx+v0H+tc+zJfL3bdNs3ecGJo7RUz7TxdQsS&#10;SFiG/iGTeQqviMSSSRwqbs6/QBeS3sR+4e1rtHMIs46aBbRt+ZZhXou5SuTd7O8zf7+cfYKjH8us&#10;FHVCrgEyiylmA/xCng8/19175mnpDJJpi8bvJyGeQkaZJAFkkN3fSqKFN1NgOR9PYAlNcDj0fPTy&#10;49SvaYn0mFLXUCm0BCzMVkN3uWeO6gxm4s9vxz9PacGvH4h01mnXvbNUKoaRQNIUuNUdtRDDVzew&#10;IN/6n3vplmArU9e9ijtIadvoYahoJGgyOmRRBLUeRFMQAgkkVTGaqOxYm6cAAk29qFYaOlkQBjpW&#10;h697d6VKM1qtSymQSUdNLIT4WeOQUS00NxGYwo8cR4CmzXFvfolIqa9OIKEDr3vJU+OShyEryL5Y&#10;qqgqRJMwUkfxOlcRx3imYuIZnHAU3b/Y+7MKUJPVn697FjoQO3cPVstyb73wDgxMqhhHXUT6LsVB&#10;DfQsObH/AB9m2xOy73sr1/4mQ/8AVxekW4iu334PnC4/4yR1FrheirF/Jpagf9YmH/E+9lQVpUW/&#10;wH5HPH1/IHvM1928lbPUEpZqNNeHRfTjgT9PzwP+Ne8LZH8BiP8AC/8AxQeyubcTnPSuO2ANKY6k&#10;pjBqFkB45Nhb/Yc+4bV+q4B/3m359l8l8Kks3StLTtFepkdAFW+kf7bn6fX3iNUfrf8A3n6e0km4&#10;Aioah6UR2gp1l+0/w+v+B98Y606xz9SR9fz/ALH/AF/ZZcbgzAqWoPXoygs6sDTFOupKEeIgqPrx&#10;wT9f6exNwVQWjVieP9f88f0/1/ZWbqnaDnpcsSj4R0Em6KMI7Cwv9SBY8Wb/AF/z7WULx2v6rm3N&#10;zbn/AA4PurTvUaVp1ohwT6dBhUU9yeOLn8f0/rze/uergAc/7z7aaR5DpJ60GLZ09Nb068i3N7/p&#10;P/Ee5Ec/N7n888/4e2wfDoGOCMHr2gkVGR1DmpDpNhcf61h/r8259uC1HH1v/h/T3pnqCF6skOe4&#10;dMklFbnSP8Rx/rD8+8bycE8i/wDj7aC0qSenxGqeWeskMHP0H1P4H9P9f3DZze9uf9f3ugOOtqrc&#10;K06dkgJH0/P5A/4r75pKRzf+o+v0559tmPhpPVGiyRXPXUlOw5A4/P0/3q/9PfTTX4N/9e//ACP2&#10;0Ym1Vr1QRE1oeuUUAtyOL/0t+P8AefeCSS9rf73+P6+6EmL4fi6oQQaefTqkQ02/AP8AT/Af8R75&#10;Qnn/AH39fayFvEBY5p1s8D1Fq10qbf0/oB+CT/vHt6pwNNx9f68+1B6YPp0j6xiLgnj8D/AWP49u&#10;1P8AQf64/wCN+3R0yUpU9IzJrqJv/Rjf/W/5EfbxF+P9Yf717am4D06p59IuoYqX9NgCQfp9Pr+P&#10;8PeY8/Tj/ff8a9pZlPhGgx/sHpZCugE+R6jxy8iw+vP9f8f8PcKc2P1/P+PsqbC9OHpU4shtJPPA&#10;/wB5J/p/r+0luCFZqKZeDdCv+8E29pTXI8+vLU/b0LmyqlqbMUjC/Eik/wBANQP+39kW7E2wKrJM&#10;xQWsxJ44s5P9fz7Lpk7vh49PAVrXqw7aGUWoxFN6rgKo+h+tufbBg6eLFsiabMtiLEWHB/oT+T7t&#10;HF28OHTLNStOlHVg1CELyptf6C3qBt+D9PbdvLI1c8JSF2/V/W34I/Pth11SaVFOtZoTTrJjoEhU&#10;sAAb/XTz9fp/vHsPcLjK6WqWdtX6r3vzwQf6+ze0gIox6Kric/DXpykZQh+h1cf8Tz7H/Abgkxao&#10;shK6bH6/kJYn/ePZ7G2kUr0hV2LUZqiv7OkXl8JFkgTZL2K24+pP05P4Psy2xN3LUJHz9FQXv/qg&#10;CP8AGxN/ZDuLlCaelehHt6iQqteiqdpbAJRwq24fUALi+pzb62va359jGuaZlTSxOofgj2B7y6Pi&#10;NpJ6HFpZLQHFei6rsJI5GaZVsoBF/wCt/wDaefbjRrV5Bwq3sT/X+nP+v7J5J2ckCv29GCwRJUEi&#10;vUHLrh9u07SzBeNIYkN+q9rAf63sQMVtKplKmRQQfyXt+B+Bf20LeaWSPQTSuek819BEhAYVHRbd&#10;8d94DCQzxLKNaKAipErm+tlJ1MRY8cj2KmI2vTwovlUFuPoLj63NvZnb7dJoUM2PXoO3u/qtVU1/&#10;LqtzuD5TV8lVVLi5n0nygH7dAOV40gnUDf2tafF0cIB0qP6k2t/vPA9r02lScnPRDJvc2SAafl0R&#10;zc/yA3zlGkiimq7G63RHUcj/AGkFbf63t0WWkp1ABUAX+hX/AI37NLfb1jI0rnonuL2ackkkdF8z&#10;h3xuueWSU1TmUnkiUizcEGwI5X3wlzFLCCS6G39GF/8AX9mK27fl0migllagr1gxfSm8MzJGDSSy&#10;FyRYxTiw/rdEZrC/tiq920UIt5AODY6h/wATYe/eCRklQP59GKbZI1MdDxtH4fbuyrBjQkAmM2b7&#10;gH1f1BjBHtIV3YdFBqHmH5/Mf/R3u2q3XBJJ+XS1NjZwAP29G12T8Ac5ViFpqNdT6TcPOLen83X+&#10;h9ofJdrUUOoeUcc8FT+P8SPbBnjWug0HS2Ll9m0no2+y/wCXpIwhM9CD6vq5nb6OPx4z7DTNd1wx&#10;BvHM1rfgJ/vQN/bT3gGAM9HFvy/GpyBjo5OwvgBiaMwyVFBTatRJu7j6Ej9LLqH0/pz7L7vHu2rK&#10;S+KaUAlrcL/X/X4t7QtuTBjp4jpedlg0jAr0fzrL4q7U29HThqGlPjSIEKzgAqLj6xi5B5/Psr26&#10;u6sr+5pmmBIYXt/UH+jX90bcZpMVPVY9pgqaAV6NdhetduYpR4qKK40/2EI4sf8AXuLey+5bt/My&#10;1BvVutyf1MtxcW/Le00l1ISwLGvT30kcfBRjpbRYqhhULHTQqALf5tb/AFv/AL379S9gZKvX1Vxa&#10;44uV/wCjvaRpGfJ6VpRVA8upApYV/THGP9aNfabzmerWVy1U3qW/6z/jf/Wt7qCfXqufn1nCqPoq&#10;j/WA9gHujKOwk8kzG4fnW3P5tb/X961UpU9VkD6ccOuXsCsxmKeJpC7amJNvqfoOfqP8feiw4gfb&#10;0hdSaCmeve0NNu+Cmkso/wBgTxf2nedSaV6b0kZ697g5DfZ8NkBUheNJH9Db/D/b+2TKimoyOrA5&#10;JbLde9h3W7xrKmRghZuSOQq8kj6c8+6fUmp0YHVs+WOve1dsXJ5KbJQnTLZpFvwSPURbm1iLe6eO&#10;xNT69MuDU049e9ntwNdVDHx3Yi0ViDcWsPpyL+1sclDkdIZVGcY697jT10xlYlr/AE/tWv8Aj8/0&#10;9qkkJbpOQunTwHXvfX372HrI4H0J+v8Ar8j/AG3tSZRkdJGgNcZHXvculrpQ9y7W+v1v/T3cSahU&#10;npjR3EKueve1fQZSS4Uu354v+f8Abe6mcD4FbT6np5I2P4cde9r/ABNWshHqte35P10/8V9vRyVG&#10;T/sdadaHHEdcWW4NgL/7D+vsRKF0CKSRew4N/wDD/D8+1wcUAJ6ZdA5B+XUdwSLfkH/ivtW0BuyE&#10;f145/wAR7dxxrjqugKcnHUWX9B/334PscNlwiSSMn6kkf7zYj/kq3v1DQHpwfDjoLt6VBhppGsR6&#10;R/sbsovx7NThcdTzQIHUNc25AsRpH9R+D7GXL9pHNKodRp9OkF5O0YwSBTogHYO58hjqmeakkZWU&#10;kgAWYEyOCR6SBwPanTb+KFm8EYI55VD/AL0D7lez2ewWIMI/8HQekvpiaB26A6r7I3ZO5QVkmk8C&#10;xcA/7C1wbe5K0VBF+iNOPpZQLWP9eD7Xra20VGCKB0maaZ/iJ6Z5NwbjrSfLVS3P1IY25HNvpb3l&#10;LU6WsqgAfU2J/wB69ul4BShHWgJCPi6jGPMVHpaZzqNzqZ7/ANL/AFPvG1TEtyAtvp/vuPdfro0G&#10;DTq/guT8upUWDq5iCxkY/klr/kfktb8+4rZFVNgbf71b/be00u5J9oHTv05agJ6eKfaU8lmKk/65&#10;FwP9cn+vuO2RBJ9Rt/sf8faNt0auBjq62hXy6dI9pBQLqL/61/8Aer+8bZGx+t+Prc/j22dyelOn&#10;Ba1WhXPUmHaa3BKr+P7J+v5HvCckSBz/ALzz7Ye9kegqQen0szQDTQdTxtdAbmMEj6HSf6f1Fh7j&#10;y5GwPJ/3v/eh7TPeOoy5r06LMVoOnGn2yh/3WoP49P1/5H7hNkz+XH+HqX/er39pDe1rQmvSlLQa&#10;akdP0G2U03CL/TkW/p/W3PvqOsaR9IJv9bg34/rccWA9sPcvKO3gOnBCEzp4dZJMJFTgs6oLAn8H&#10;VYE2+v8Ah7VuKMllJubEfkfS3+v7LLkPTUR1dWWo6CDdxpbSRgoWs3pseOT/AFFva0jmOlFNwOCf&#10;9tx/j7DtxJ4amvHpXDEKl9WegLqMask+pLL+o6R9Dz/xv3zeTgcnn/ff6/siaYhmWvDoyt0FWfqX&#10;T4wDS2kHnkf0txxzz9L+8J8jHjgf1J/3x9omu41Zs1Yfb0oJA4dPMdGbAC3P0FrD/iB7krYLb+vB&#10;tfni3+8+yueUytqbqhPWU04BI0gHn+v4/wB49yI2sfqT9ABf/Y+3EY6SAOlsB7dBGePTHXwA3t/Q&#10;/wBP6/4+3KFrlfwR/wATf3T8Qz0o8ukbkYiquAPwf96/1/b3CQBz/X/iPb6A1J+fSdh5edegmzyi&#10;z/6/0seP1cfTgD27QEH/AFufz7UM4AFDnoquH0uBqpQiv7c/y6CDKRn134uQf94PuWDz/U+7OCaZ&#10;6V9Jlk/Kgf4/Qf0tx7ykkLf82v8A8V90PwmvW8efDrGPqP8AXHvh/Z1Wte/5/H9fZVcGj6fKnT0d&#10;Dgcen2iW6/S51L/vQ98JPoL/AEseP8SOP959o5H0RsV49PRirgevSkx0WqriW/DMAeP8R7TtXMyM&#10;NIItbVc8k3N7Wv8An2FZ7545DqegJ/w5H+DoSW9gXjpTj0Zba+2qWsx4LhC5utyrHgRg/W1vcb70&#10;/wBD+m9uf1X/AEf61uf6e1n7wan+0+XCvHpr91t/xrqZ/cWnv+hP+Bd/+QdFr/X3/9NO+eCQ2DD+&#10;n6fcpHVQauowPiJgt1t0rR1cA1CF0A5Ol7XP9SSD9PeRY42FwP8AY8D/AB/p7qYY3BDoCPn15biV&#10;MK/WJpqhWFmI5/q1/wDWPP8AX3HmpVe4BHIIsQPyP9gPaCbarKUgNGR9n+qnSmPcZ4wAZDTp2pMv&#10;V0zW1/UCwBfk3+nDfW/tsOO0Ne9zccLweB/j7LLjlvb7hWVolr8wP83S6LepUI7/APD/AJ+lDFuq&#10;cLZiwItfUWPPP+P4959EqKdJYfTj/X/23PsJX/tztt0WYQKT/q9ajo/tObp4aAT/AOH/AD9OdLu6&#10;RGBaQaR9f1/8S3vAstbG3EsnB+gP+xt7B977Q2EqktbgVrjSD/P/AGOhLbc+3S6e8kDzz/n6VVPv&#10;aIoD5L+n/a+SB/rj2+0+craVFJZ+P63P05559xjvnsbbTFzFbgn5ED/J0L9s9x2VgDLn8/8AP07U&#10;O84nlA1ixtf9f5Nh+f8AH3KG+KqEhTr/ADz6v6D6erj3F+4+w8mtiIcjyFCf9X59De19zItC+JLU&#10;D5H/AD9LOl3HBIo9X1VSeT9P9v8Aj2+0O/bf50sP8XDWPH0+vA9x/u/svfwhhHAQPTAP7PX8+hRY&#10;e4lnKQGf/D06xZiFiACObW+t7k/8R7f4d9Uz6dTp+DYMeP6/X2AL32r3S21n6dlHzAHQttudLCQK&#10;vigE+tenBK2KS3qP+PP+9cH+nt/pt0Uc4BD8H8kE2/2P+v7CF5yXuFsSNFW/Lo6t+YbKWhEwOeGe&#10;paTow4/HA/5H7c1zNMx4kX/Y8f7xb6+w/NsV2jfqW5r9vRvHf270PWQS8iwW1/ryfz/gQPctMjEw&#10;9LBhx+D/AI/4+0Um1zI1HRlb8ulq3kRFes3lv9P9j9f+Ne+EuUhjVi0iLYf2gQBzbk397j2xy6gA&#10;k+mOtteRKpavXtZ/w/3n/ivtIZjeNBQoWeoi1EELybXBNxwPYv2Tk+/v5lRLc8R5joP7nvkUCaif&#10;8PXBzq+psB/T/fH2EeW7lxuPaYNVICpIt6vpa/8AQ8+5t2v2Svr23SX6c/kAeo4vOfYIZ2TXw+R/&#10;z9Yo0lY+gIVNuTf/AG/B9gruz5L4yiSYCtiGlfTbVc/Ui6gDnj/D3IWw+w7BleRDg5qoHl69Em4e&#10;4cfhsFYVp6H/AD9T46Jz62t/rX/qOfqP8fZP98fKijSWVlq0dlMjAgSaeCDa17/VveTHJPIVtsSo&#10;BQAADy9Ps6hbmjfDupYlsfn6n1J6z/w6BhZwW5vzY/0/wHsrO7/ltVTCaOmqw17qAFcW1G1/qOef&#10;clzbbbTCMOldIp5f5ugjZzy2/wALkA9SI6aCL9ESL9PoP6eyu767yzW6MdlceZneGqoamJ1GvlfC&#10;w4uNP0/xt7bWxtbdWEaUb8vX7OjaC9mkuEVpCQa/4Os/stFKrCnjDccf7EEkm3vx+Mt59HFGNKde&#10;97U3/CZulJzPyyrAPTFjeqKUtx9Zqnesyj+v6YT7H/tIoPuGH8xsl1/xq5sK/wCAdcjv71WYja/Z&#10;uDya53Bj/tUtl/y9V3fzG6jx9WbLhJ4m3ushte4aPCZRRYfSxE5v9foPe2O4uhFr3HvKNjQE1x1x&#10;z0gilOqa2Ysxv/VuB/sefz9PepR/wom+HlbR7h2V8y9q0tVVY3NQ4zrTtKOOMSR43J42nl/uVuCV&#10;o1M5iylNG+PmdgUiempx9ZuMZfdPYrjbuYn3zQDt9+qio/Dcomgo1aDS8aI6EZbTNWhCauy392j7&#10;1W91tO+ex27uqXls0t9t5JI8WORk+qgFagmF2E9B3FJZCQQterjP5ffblFmNk13UVfI0Wd2dNkct&#10;h45A5Fdt3IV7zVawOWZWlxOWqmWQekFZ0sOGPvVu/wCC8n/iP949xpQAUHXWUU/Fw6sZ9+IB5P8A&#10;tr2/w+o59+ORQEjrRagOk9e9irs/uTeuy6MYzHz0uQxaWZcflqc1lPCt/UIGv5oAw4shA/p7lv2r&#10;99fdX2Uvpr3215wuduEzAywjTLbykYBkt5hJCzAdobRrAoAwoKBjmnkvlTnW1it+aNkhutAojkaZ&#10;EH9CRCrqPkGoPIde9jBh/klQyFRuHa4ph9HqMLVShLEjn7arWcCw/Gq/9Da/vOHlL+9R96tnMUXN&#10;XJ+w7vGMMyrPZzGpBy8byxE0rT/Fk+zqD90+61yFehn2veL+yc8F1JOgx/TSNya/0wKV+XXvYp43&#10;uDrHKaRHuKbHSGxMOYx1VAeSOPPTpUQkc/W4AH1t7zE5G/vSPZPfYIk5x2Hddkvm81QXtv8AFTEk&#10;H6xIGafT8ajjxh/f/urc7WWp9g3Sz3CLyBJt34f8Mqla4prFfLHXvYkY2sosvGJMPkMflYyOWx1X&#10;T1RuPraNJhMLA/QoD7yt5I+9V9333GntbXlP3W2ia+mNEhklNtMzfwrDdLDIW+WmvpXqG999oPcf&#10;YEkuNz5RuxbLxeMCZP8AeoTIo+wkH5de9zSHRijoUZeGVhpa/wDwXmw9z/HIsiqyMCD5jgR8uo2k&#10;jaJmR1IcHgeI+35/Lr3vkouwQDmxa9hew+p/1x72TTqrEquBjr3vNYH08/0+p4ub8f6/59tFfPzz&#10;6dMaqZ0ivXvcSt2/hMqpGSxGOrQ3/KzR08rAEW4d42kH+HPHsL77yfynzOix8y8sbduKAUpdW0Nw&#10;CPQrMjg/YR0YWPMe+7Qwbat3ubZq/wChyun/AB1hX8+ve0VP0x1zWyMz7ZpIyTqP28tTTg3+vpim&#10;Vbf4Wt7gjffuc/di3+V7jcfZ7a1ldqnwPHtVr8ktZoUA+SqB8s9SBZ++/urt0SRQ843LKBQCQJJ/&#10;N1Y/z697kUfTPW1FIske2KOR0YMPuXnqVut7XjmldPz/AE972H7n33ZuW7qO8232d2lp1IK/ULLd&#10;qCOBCXUkyV+emvSfcPfX3W3OJoLjnC4ER4hAkfH5oqn7PTy697EXH42hxkC02NoqSgpkUqsNHTQU&#10;8YBN/wBMcYBb/H6+572vYdk2Gyj23Y9qt7Lb0+GKCNIY1HoEjCqB9gHUabhu25brcNebnfS3FyTU&#10;tI7Mf2k1697dgl10i4uNIAt9CLC1wRf/AF/a+gC6SSRTz/z9FOslgTk1697LD3d0lLutjuratLGc&#10;6LHJY0FEXKxgMiyxhyqGtiHBDG0wsCQRc80vvufcxk92Q3uZ7XWMQ9xI0AvLWqRjcYkUKskZaifW&#10;RjSneyJPFRWYOiiTLn7v/vzb8oL/AFQ5yuj/AFcbMMpBY27E9ykCpMTcQFWqN8ODQcWQMVJv6TcW&#10;YgG4IIYA2ZSD9DcezU/y6v5vXcnwbqaTqvfePquzehjmYIMjtbK1VUu7OvqczBcpP19V1FQIFuHM&#10;0mKqE+1nljuklO7yyNxQ2/c+aPbPd922ySwMV1DM6XNlOGjCzRuVcZOqCUMGjZwkgagDo+hNI2+8&#10;n9zfkT7w9o3OXL94Ns9wnsy0N1EqG2vSRWFb1fidAV0JcR/rIO0h0VIwVj5E/FDYff1KuRq5qnbm&#10;96Clmgxe5sckLCouAaei3DRvHfLY6GS5QCSKaItdZNI0ncX+Mfzw+Lfy9oUm6P7UwmfzaUb12Q2P&#10;kxLgN+YiCJgkz1+1sqKbINBA5AeenE9Nci0hBBM6bH7h8tb/ACw2kF20G5SYWGdfDdjxKqamORwM&#10;6YZJGC5IwQOJ3ut93X3d9mJ6898nzwbSX0JeRET2chI1ApPGCo1DKpKIpTx0ChpSp2/8X+5emzW1&#10;e4trS123KaeKFd14FxlMIUlZgs9Q1Nqq8ehI0AVUVMfICORYk4fscdQkBTosrar3b8/4+/e/db64&#10;WH1sL/1uf+K29+/PH9PfuvAefXTMFH+P+8W9tG4dwYbauFym49xZXG4PA4PH1mWzOYzFbDjsZjMZ&#10;j6eSrrq6urqlkgpaWlpomd3chVUEkgAn2g3HcbLabObcNxukgso6ancgKKkKBUkVLEhVUVZ2IVQW&#10;IHRltm3Xu8bhZbVtlpJcbncypFFFGC0ksjnSscaKCzuxICqoJJIHUzAbfze68xj8Bt3FV2bzeVqo&#10;qLH4vGwPU1lVPLq0JDEo5A08kkAC5J496NX85X+ZpQ/MvfeM6i6XzVXN8deuqsZBMiYKvFy9j77W&#10;KakqdySUlR46s7ewVNM1Ni0lSNyZJp3X92NIcW+c+aG5r3oTxKy7ZbqVgRmIJLU8WWSIGgdiKRkk&#10;vHENJCPLKg76/cn+6zJ7H8uXnN3O1lF/rn7pFodQ6SfQ2lQRArLqBkdwr3DISqkRRV/T/U2Efhj8&#10;YF+Pmz6qu3JFSVHZO7DFNuGogMdTFhaCMzS0W36CuClpEV5TJVshEcs+kDWkETlFfyHtitvD+Y31&#10;nlHiMtN19s/svfNS1k0xAbUrto0bkGxCxZHeEJXSP1Bb/wCOuR7R7vm/YoniJgEzOxH/AAuKWRRn&#10;1kVK/KvA0IPv7wDmAbH92XmyDXpk3C8sLVTnj9VHctw9YraTVXB4dOXzzz/93/i52UyOEqMxFgMF&#10;TAhtMjV+5MSaqJtLK2iXGwzg8/0/1jv0e8sOvnm61qvdFX/ChXfH91/gI+3UlAm7I7m692qYr8y0&#10;+Kg3BvlrAfhKnaUQN7g3HHuIvd+5K7Ts9mh/Ue81nA+BInBNTwo8kfz4+vWfn92/sP71+8M25mHU&#10;m27JdTVxh5JILVVHz0zs32V6sl/lf7fGR753BnXRzFt7rrMMkyoDGtbk8xgaCGCRjchnpGqWW1v0&#10;nnm3vUS+PneOzus8BkdvbiosqstfnJcocpRQw1UAgempaZI5YWmiqE8CUxIKhwdX0HvK77mH3tPa&#10;r2N5F3jkXnmy3KG7ut4lvBdwQpPCQ8NtEI3AkWZTGYG+GOUMWOVp11S97/aDmjn/AHuy37l+7tGh&#10;htFh8KVmjbDyMzKxBQkl6UJT4Qa56vz9nY2z3b1buiSKDEbyw5qZyiQ0le82JrJpCup0jgycVI0j&#10;D8aNdwD/AEPvp5yT95z2H9x57a05T9z9rm3GYkJBLI1rM7DiscV2kEkhFfwoeBpWhpiZvntD7jcv&#10;pJPuXKd0bdPiki0zRrx4tEXA4eZA/aOvexYV1kTUhR1K3VkOpWv9LNxcH3OdSFBPHoARxtGxV1oe&#10;HDPp172F38sHZVJ3L/Nu64mrIvusZtDe2/uwqiy3EJ682zm6nbdQVYk+OPclJQMP6WH4v7+bf37v&#10;Bzt96nnx1nBj/rQ6ahwZNtcAChriZLPQv+nHWVX3id3m9v8A7ku8xwnTfXmz21nj1vpoY56UpjwZ&#10;Zj9gNa9Ff+Zu9DsX4y9wZdfF5shtOfadIsrsuqo3tVU+0WaPQVZZqaDMvKrE6QU5BHB35x7kY9fP&#10;+vp1qwE35PvXb/4Uhdj0uA+JXVXWiVATLdjd30GVWDktJgNibTz8+UlAAtaDMbjxh+vF7244hD3j&#10;vWA5e2nwf0pXlnMnkjQqkSqR/TW5dvWkRp6jpV/dkcs3F/7uc6c1lAbDbNlETcMS3lxH4R9f7K2u&#10;hj1FfnbN/Ka2c1f2T2jv5tJh21svGbVjDFb/AHW780MoXjBGoNDTbPYMQbWmA90cfH3DQ0XSmwqG&#10;anikircI2QlimjjkjmTMVVTkP3EZdMiNFUjhr/4++7H3Utgh2v7tvtRtssIME20CcqchlvHku21V&#10;rXUZ2JrxBzXrI73d3CS490ObLm3lZXhuhEjKSrL4CJFgihBBQmvGpNMdXs+ys/LjrDbm04tv9gbY&#10;oxgK7J5dsXkqTHWpqFqtcfNWY+vpYYAi0dYjUMiu0ZAlspILatWA/wDeGex/JHKu38t+6XKmzw2N&#10;5fbn9FdwwKkcEzPbyTQzeCihUf8AQcTMlBMGDONdWbID7uXPm+75LunKW83bXFvb2xlhkk7pAofS&#10;6M7VZkGoYap06gD59cHtp5Nhe3FgSW9AAP8AZJLfUe98b+Xj23uLvT4SfGrtLd9e+V3ZuXrHEQ7m&#10;y0tvPls/t6ar2vmMtUlSUNVk8hhZJ5StlMkh0gCw94te3t69/wAm7FPI7syxtHVzqYiGR4QWY5Yk&#10;ICWOWOSSSeuHP3lOTts5B9+PdHlTZbVYNntt1kaCJfhihnC3EcS+iRpKEUfhVQPLrU9+ZOycb1/8&#10;nO4tsYWkhocVBuhcvQ0NMqR0tFBujFY3dIo6WGMLHT0tKcyY44lAWNFCqAAPfv5iOzot+/Bf5bbZ&#10;ljErVPx97SydHG2jQcrtzamR3Jh3s6suuHKYmJxcfj3fn62Nzyhvw0gqkHiGvpEyyk/kqMR8wPl1&#10;T7tu8vsPv37Qbisukf1hsYiM0K3E6271pQ00SkNQioPWH4eZqbb/AMnujsjCXUydjbewrFSRqXc1&#10;Q225VAUqSftctKDc20sQR70c/gvXNNtvf+NBPjps5h8ho5ssmRoKqBmFzYXixqCw/wBT7zm/uytx&#10;kfkf3R2hpCUi3iC4A9DcWwiJ9BX6UDH8PXar70lkIt85UvSO+S0lQn18N1P+Fz1tl+7aOlPgBhP5&#10;gkW79gbi7Gz/AFri9kx4PdIy+BwtBnJq7IVj5TF0ONqaSvrKKM0TJ5piVdX8kIA9yF9/20uN+9tO&#10;V+VIdyFqLneVnZtJk1pbwSpoZdcePEuEeuo0KJ64w93b7wt593S92rmXb+WoN0uL5ZrcxyytEFA8&#10;JyyuqsQ/aBpKnt7qGoHRRvlz8nqn4xba2ln6PaNHvGo3JuObEyYuszlRgTFQUuLqK2orqesp8Pmw&#10;XSpEERDxKqrIWPAF1rnv+EyNOY5W2x8xZ0lF/DT57o2ORCwF9M1bQdrQMgJP1Wna39D75FXntDus&#10;URbb97t7if8AheN4F/Nla4P/ABjHzr0cbf8A3pv6qJvHsppi/E8O61P5Rvt6j9svROMN/Nr27LMi&#10;bj6Wy+NhIGubCb3oM5IDf1aIK/b23Y2AFvrKL+zu/wAqz+VD2j/L57r7U37vDtLYXYe2t89cUezc&#10;Wm28buDD5ymyVNuXH5k1FfQZOGooEpGpaJl/bq5JNZHpABPs49vuR+ZOXt+fdN5FkIjaTRUhmklN&#10;XlgcfHbweURrxoeoR+9t97zk77xft9ypy5sXKu6bduthun1MhnMDwsvgzQ0jkjk1k96k6oVA4E1x&#10;0BvzP+avVnyO6nwOyNmYPfWJzWM37i911L7nx+3qWiNHQ4Dc2JqYoJcTufMzvKKvOpp1RILIb2Nv&#10;d7J+hv7mc8D1z4OcHqsA/Q/6x96YP/Cl1v8AnJ3oBfyvQj/7Z+w922P+8e8a/dl684Qgf9G2D/q9&#10;dddvf7sRWX2i58JGDzG3/aHbdX6fypU09D7/ADYeruTK/wCx/wB+B139f9v7oP6EjMneHUygEgb/&#10;ANs3A+tlycDf72vsNco1HM+wMBkXkX/Hx10W3uv7n3On++H/AOOnqzLIG1DWH8immI/1xGxH+9ez&#10;RfPyOOTsmmA8bBdnYdZFZnU/8XDLLGFVLFhqfkX+hNgbm4v94SP64MF4C0jH7CT/AJeivkcFeXm+&#10;c8n/AB4f5+mzbfGMUXJtNJyeTzpP/E+6xsyQKqoWZVhklaT9vQUYaFaW8kZklIcahY6rMPx7iZ+B&#10;Pn0Jn8un72nJ9IC/pfyR8htQbhRKhI1HUpRf6KP6E+2RWhAAqem65697Y5ig18kN+42o208WsB9P&#10;9797oaGvHplsgimOvexJ2iXiwtLURS6Z40rY01IkihqiYBGEYUkyCTkP9U+qnk+31QmMMOPSuEfp&#10;18+ve3+lfRNBFBGy+PFRyy2ZWpYpxl65C7MGSQusUrariwbge9KrKwPkengaFPmOve+61aVMfkHY&#10;iok8NNIrAOY6eQZDFoWZ0BZJPGCSQAB6bnn3aShpU5627CmePXvYs9HyKvcfVYGhgu8dvSxgqQ7R&#10;NUQJa97tGGgWx/2n2Z7PUbrter4RcxH9ki9JrvutLtacYn/46eo9WL01Tb6/bzAD/Xjb/invYqFZ&#10;ZbEn8AcfT/A/4j3ky1+uADnqJhbaaeo6C5qFgxOkW1H/AHk/6w+nuHNVG11J9l816xrQ9LYoASKj&#10;qXDRji4I+v0PFv8Abe25sgoYXZr3/p7QPdvUiuOliWhAGOp32YtbSLXv9ffMZD+gY/W39Pz7Ya5w&#10;atjp3wKDhnrCaL1WA/p+f8PeFMh+6vqudR4sbDgcHn6+y6e7JagOOlUMBxTqQaG8ViB/W/F/wPYx&#10;7Yqg8UfJsTb/AHo/7z7rHPQ06sUFD0De8KD9x+Pzb8f0f/D8e19DMLfW3/Iz/j+faszkaTpqOmtB&#10;+Ly6CSejIJ+oF24/Nv8AW/x9uCyEj6/7bj3fxVpTSQT68eqgAeWOmmWnCkkC/wDrn/D/AAt7lRPc&#10;8Xt/xv8A23tnUG0j0FOt1oAvl03zRkAgAf7ax4/1vbirAW+vP0/43/sfdhkU603aSPLpjkiJLEj+&#10;v5Fv68++ne/H4/Nvr9f9f2kuJwqkIe/rQ6zQU4/3m5+n9B/h7jMeNNzxzf8A3j2lFzIPIdXqT07Q&#10;09x9Px/vvyP6+8Wph/Sw/wBv/j7UJdI2kajU9erTrm9Pfj+n+P8Ah/sfr/r++1kve3P+v7f108+v&#10;AkV6jvCFte/P++/x99BtXtmXBHTT6dWK16kxpwb/ANfx/sPeeIgNzf8AH+9j2rt+xGp55/Z00WNS&#10;OodZGSGA+ljb+v6efb3TtwB/X/jZ9qgagHqjDI6RuQiIv/h/xT28044H+uP95t7uPiA6ac46RWT4&#10;vf8AAYH/AG7D29xfpU/1Huk/wjpnpB1hu8hBNtR/3r3mFh/sfaSbU8RA6WROSKeQ6iRG5A/p/wAU&#10;PuDVoWuR9Ln/AF/p/wAa9lnAdKYmowNAelVi5Augf4L/ALwR+P8AYe03XRloHT6g3+v1vz/sPbD/&#10;ABE/Lq9wUR9XnToTcDUCOupXX6qf94Ug88g29l53piF1SyFOPoCdN7Ek3+n+PvyWxbvA6RPcKvnx&#10;6OV19nDJTQQlubgW9Vr2P+J9liytQKWvKAketgB/wVzxx9Pp79IoVSlOm1nUgk8OjA0o1wqf9UgI&#10;/p+D/wAT77qDHURqzgcm54/4rf6e0SR1YkdUknFKqeskepWt/sbfg8/8T7VW2KaklZU9JvexKi/4&#10;/wAPZxbuiqA/HommqXNT00ZSaaGMuD9Pxc2sfzYEH287gwaxoskVhccgWF+b+15UEAr6Y6opoRU9&#10;N2HyZqNYfSWDED9R+n+uTxx7UuwoatXjRQSNcSk3sLC/+P159k9/C0qFQM9COwmCEEdJXfUtMtMz&#10;TAAMHcgAAc6ha5DH8ezVbepHdYTIDYC1x9bX/wAb+wtJs00jsyDB6Pv32sahARqH+r16JfvXO09M&#10;aj7S6sP0qlwW4+gP09jft0UFIqtIwBuwuyg24P8ARR7b/czxZcADz6afd5JgdJFPz/z9EQ7ayW6c&#10;2slNjkqrl19CygEnUOL3+gtf2vl3XiaRVBmjFgPwV/w/pz7UwwwR5FCeil47u4Y9+OiY5H4+9kbo&#10;qZmajrdMrMRolVri973LkA8/T3Hk7GxsQYCZBx+C3/FPaseEoApjq6bRO5UtWv5dYIfg3ubIlZKu&#10;jqyxPOrwEH6ccgnn2w1na1HFfTUITz+W/wCRe3fqY1GFHS9dkFQxjGroQdvfy9XlKSVVDIACrPfx&#10;cC5/AFv949pKu7gVbhahB+R/vI96+tVRXw6n5dKhsdQO3/B0YXbPwCwtOkQkoCRp5IjQj+z/AM22&#10;5NvaFyXb0zK+iZfpYcn83/3j2kkvDqLeVPLh/q/Powh2lEo2joyW1vhjtjHGJjRoCGNiyRLfkEjU&#10;YyPx/hx7DnK9oV8w4nNiG/SG/J/rf/D2m+qlkLUIp0YxWMf8OejH7b+Om1cVp1UMJtoI5isdIPNv&#10;EP6+0BXb2yU5b95je9uD/wBHe66yvxHj0tW2jX8OehkxfWe36JVWGghJW1iDa1ha30HtL1W4a6cn&#10;XO39eBb/AHsn+vtlpFABqenAiAU0jpc0m26GnC6KaNRfixI+p449p2qybEHXIzMfyR/tvwPaeQs+&#10;Qez+fTvhs1KAU6U1Hj1jtpjUf69iTyTySLn2HO48jEkEjOSbBj/X8/n+vtnSvnIB9vWmhIFWcA9K&#10;6igZdN7fi30HAH4tbi/sonYe+6LHec+XlRKoAVvxa17H/H22SFBNekkoKDy6f0FlAH9B/vQ9kx3L&#10;3EfvXjp2BCSEAm4J+nJBN7+0cl2iGh+LovYk1z1y9qjaXaFZUqljckfgFvxfnn3UXSHj1aN/wt17&#10;2t5t3V1eUjAJ1WAsx/P+F/bnj1wImr0r8RcCnXveR9r5jM05eKmlcupsRpIOq4/Lfj20/jscrQde&#10;cBh8uve0NW9M7lyE0miimNyfr4/z/Tn/AA91WGUgivSV41BrU5697jQfGPdte4P8PqgDbkoAv9fq&#10;ygfn+vt0WMjEHphlAanXWoD6kD/Yj2v8X8Nt0VwUNQ1YB/1Okc2/oLj2qXaJ5BWONj+Y6bYotdX7&#10;eocuQooQTJVQR2FzrkCkf4kHm3sS9v8AwLysskclRTVFhZrNovy3PNvaqDl+8k+GBv2jpl7mBBmS&#10;v2dMtVvHblGGM+WpF0fUeRja3+slvYsr8Ok2rTGp8Dq8QJ5WPkr/AFIW9/b82wz28dXTPTH1cB4E&#10;1PWHHb12/lZWioa1J2UCwVWsxP1IYgAqP6+w+zG3xhNVKFZQhMfqtfgHn6fn2UFTGxU8emZCGFRw&#10;6VgNwCPoRf8A2/sPKqI+ZuAR+Pr795gg9JyK9d+45jPHFhb/AG39P95921txHAcetEYp173IhYpe&#10;9r88nn/W+nt8ZFa9NmNT69e9uMEzKy8nj+n+w/x92pinTq+nXva7w9eyledS6lBNjxcAc8/W/uyH&#10;B6ZnAGB59e9iVi8jrCXPFueD/W31v7XREspr69JSKdY3UDnnk/8AFfYgY+r4Qgnhh/rjkf4+3wwU&#10;UPXhTgePURkuGA5t/X/W9j9sCqBkRTyALjjnkg/W9vqPdw6kjPVzExA9egz31SlqJ2t9SF/H0BB5&#10;/wAT7NviKkRQR/Xn1f7dR7GmwT6JVYdF11GJQR1XzvrFGoqpFtfVIV+o+gZj/Tm1/b02RsLA/wC8&#10;H/ivuSY75tOD0TtaHUcDoMU2vGXDGO/P+qT63/4KT7htkfryfr/T3V7iVj8WOnBaUWpHTxDtyJRy&#10;g4t9Cl+L/wCH19xnrjbkn/Dg/wCw9ttO4NCx6c+kU06cYMBFe6xj+nNh+b2+n5v7jPVyH6H/AH3+&#10;39sGZiKBj054CLkV6d4sNEhH7Y/1z/xW3tvkqJefrb+o/p7pqZj8XHrx8OMrjp5p8bCpA0X45+n9&#10;PxxYfT3gesKC7Hj/AFuf97HvTMUw3Tqsj1Kjpxiw8czBUS3+xX/intunzkEVw0g/5JP9P9f2jlvY&#10;14N0+IXr8I6faTZtTNbTGLf64ve9v6e2qXdNKnHlX8f1v/yT7QSbnHkknHSlLKRuAx0pKfryrm+k&#10;Ytzb1Lfj6/j8e2qq3rSoCPMi8f7Up/3m9/ZZNu8eaN0ri2uSoNOlFRdYVRIvHz/waP8A6N59sNRv&#10;yFDxIovxcra/+xIN/p7K5d8UVBkJHRjHs7sOB/l0raTq52W0kVxa/wCqO9+P6J7e9vbyiqpxeQHk&#10;KbAlbFgD9Lfj25Z76jFVBFQfOvr1uTaCqnjX8ukrvPrR6egkeKAhkDAWZLm8ZN/0jm/09mNwdVTz&#10;QoVZfrb6H/Uj/ivsX297bXKhKZ6DF1aSQuzNinVd3Y+EzNFW1Vo3smqwZ1P0Y/0t/T2rtKuvoYG1&#10;voP8OfaC92x3VnVe3pNFM6kBjmvQJwZKSCdo6lWVkIFyb/Xg3uSfr7jPcfXgj6f7f2CbyxlgZivE&#10;+vQhtbhHoo8x0u8dVwVCqEA5t/X6m/8Atvfkl5t7DFxG8chL+fSwgY6US0weLUPoP1c/S/0t/vPv&#10;PG4B5/1v949sglu08OqFeok0RUEgAfj/AG/+t7kKbG/44P8AxP8AvXtUtSlPPpXC9RSmek/VwH+v&#10;9f8Ab3/1vbjTsODz+CP6fX3QggivSnpH5SMhW4HOq/8Athb2/QHgX/Fv+I9qIiTj1HSabCN0D24o&#10;wC6j63B/2JJv/j7eobf7x9P99/h7ualQfn0RvnHp0D+USxa/1BBt/wAlfXi/uUOD/tvbxOoCvS+N&#10;zItTxpTpLSH1MLC1/wDH8c/1/wAfeVjZCT/qf97HurYU9OeXUUD1gD/Vf70ffEAiMA/kFv8Ab3/4&#10;p7KLkqzhl8qD+dP8vTkRo3T9QAiwP+qv/tgB7xSH0/7f/eif+I9l9yxWFqdGVug8VelnhogauAi5&#10;uRfkf19wBTLMxvwL8mw4/wB4/PuDubN5NlcqobOfX1/2OpO2ayMsNacR/k6On1ziHmxrOw9NlkUg&#10;i51xqbfQ8Wb+nvn/AAhf6j/VfQfT6f0/r7LP60Pprr/4j6vPjqp69Lf3af4fxdPvh9enQlv4z9n/&#10;ANO/B5L/AF/Vq/2H+Hv/1CdUnaSlgXcfjm7Af7Dn+vuQo71Qak9BR9vUk4PW81Vdd0Ug9IH5+rn/&#10;AHmye1hRdn0zgBplFwB/uz+v+x9qRdwkV1dJjty5FOkrW9XAktHDfkm/kNjxfj0X59qii33RTW/e&#10;Q/8AILH8/gn6+3hIjDDjpHJt5TgK/Z0l6zrqsRCVpWuASSX4/P09JP49qWDdNFKB+6vP+0H/AIr7&#10;3T06StayDgvSXqNl5CEkim/rqGpr/wCw9A9ukGYpJOfJHf6f77n36h6ZMbitVx0zVW366nufDIi2&#10;Nyty2r8fj6ce56zUshHKf1GkHj/G9re/DT51r1XU68B0yvBkISV0EhSbMwcE/n8La495WjjkWykG&#10;/wDre08ttbyA649X2/5OlEd1IlOuMNbVQSgvx9L/AKyRz/iOPr7Z6mgDMTx9f959o32exkFWiJ+X&#10;StdylUU6VVBn6lU0qfxwOfoPpe/5t7hPRsosrWP9Bz/xH59llxytt9wCGtxT/V8ulsO/3MRFGofX&#10;p+pNw1CkFr3B/H+v/rj6W9tzU1RruC3H0+n5/wBj7Dd57dbdMH/SAU+h/wBjo5h5vu49IE7f6vz6&#10;U1PuxkA1SabfS4PP9bAMfcuOuqqJT+44Ki4Ba62Fv7N7WHsD7v7PWFySRaginEAV/bSv29CSx9wL&#10;yHSonBH51/4vp2o91NLIoV7gsfwefr/j/Qe2qp39UUZOqdbAkcqf9twbe49v/Yi2YsUtTU/P/Y6G&#10;Vp7mzR6dU38v9npfUFfLUBeGItccN9TY/wC29tdR3jBjY2M9Unp5OoubAcfg359gTcvYIazojann&#10;2r+XQssPc4MuZAftH+z0p6eGd9JZbD8G54+o5uPYS7q+VONo1lC10VwHHAkJve/0139vbP7DRRuu&#10;uByK/ID/AAdLLv3GZ07ZRw/1efTmlGbWe1jYnn/Y/wBB+fZWt5/LqNlk8VaoULIvAlUXJJ+gcn6D&#10;3MfL3tNt+2sr/S5rxJ/2OgLuvOt1dKUDY/1fPqStNEv0B/2/sqe7PlHXVjSLBWM/qPpQSqPyfrq5&#10;+vuV7TYrG1RUWJegDc7lcSys4Iz1lVFS9r8/4+y+ZvuLcmZZlilkOq/ILBhyW/1R5sPZilnbREmO&#10;IA9JXuXcUJFOuftENTbw3HIpWOok1NfjUf1m451rbn27pPDprVqz172ssB0durMyRNNTTgOVv9Sb&#10;E2NwzW/3n29HA8uldPTMkoQEdeJA+pt/r+xM3D8d6vbOw9y7gq4ZAcfiamoJkKCx0lPoFJ/P9fbt&#10;3YyRW8kjAUFP8I+XTm23Be6iTyr/AJD1wEiE6Qyk/wBAf6fX2S2DinjFjfSvH+uAf95v7Izg9DJz&#10;3t9v+Trn72w/+Ey8A/h/y8qiCWNZ01CrfgR/bdhOVb/arge5D9oY2/rzI/4Rs8wP+2uben7QpP2d&#10;ceP71aT9T2SiB/Bulf8ATK1kCfs6rY/mSy22H11B+Zd1ZWRf6fs4sBr/APU0W97VI+nvJ/rkOOHV&#10;P5/4gf7wLe0J2Z1rs3t7Y+5uuOwsDjtz7M3fiKzCZ3CZOnSenqqOtiaJ3QspeCrpywkgmQrJBMiu&#10;jKwB9ku/7Bt3Mu2XG07pGWtZBxBoyspBR0birowqCOPBgykjoR8qc17/AMk8wbRzTyvuUlnvtjOs&#10;sUqGhBUg0NKakYVR42qjozKw0lgyu2JvrcnW+6cTvDaeQkxuaxFQJoZQNcFRCbLUUFbASFqaCth1&#10;JLGTZlN/qBbSK+fH8lL5A/Gjcee3d0Xt/cveHQsVO+Why+Kp6Ot3ztKnbyz1OO3TtnHscnXU+IiW&#10;4yFFA9O0J1ypAx0+8WOaOUd55SeZ9xTXtCti6VT4eliApnwTDJU6SGIjZiBGzs2lO9v3d/v0e23u&#10;ttm1bHz3uVpy/wC4jFYjFKWjtblqAK9tM9VQyEgmCWTxQ7AKZVo5vL6I+WXXPcNHjqCsyNFtXfkq&#10;Gnqtr5GcQpV1Mfj1yYCvnSKHJ08xcaYgwqEPpKG2s0kOrRyNE6MksblJUZWVo5EJDRSagNEikcqe&#10;R7DhV1LKy0IAJ4cCcft/1Zx1nQO4KRlCtQR6HgfsPEeooRgjo1gcG31W/wBA3BJ5uAL8kW98SL/2&#10;iP8AAC//ABI90631y998/wDI/wDjV/e+PDr3XvfEDVzb/efr/sbX97BbAqKdb4EAde9zaSvyFBKJ&#10;aKtq6WRLFHgqZoWUjgcxsv497JZCGQivVtbLxI697FDBd59jYJUijzRyVOqRoafMQx5BNKnlA04a&#10;TSQLcEH3LHInvr7x+280MvJfuLulisZBEazs0AoQQDbya4HGODxnGKgEghffOS+UeZoni3/lmyuS&#10;fxtGviCoORIoWQHP8Z9ainXvYo4n5QVGtFz+1aCVQfVNiamppH5bn9mY1MFtP9LW95icp/3nP3gt&#10;l0QcyWGybzbU7mkt3t52NfJreWOJajH9iwrkg5Bhrd/ut+2e5B2sZL+wY5/TkEqg/JZlZqVyQHHp&#10;8+vexaw3fPWGWjjWoymQwc7/AO68lQTSwh/ypqqUSlgv49P0PvLL2+/vSvbveFS39xuQtx2m5pQy&#10;WjrewVqakqRbzLihoschNTnArD/MX3SN9g1ycrczQXQ8o50MLEfJlLrX1wK4697OF0/0h2f8gts5&#10;3dvR+16jtPD7XqqWj3CNnVNHk8viamtilmpI6nb/ANxHnitVFBIY3SmdG8bANdWAyx5O++Z92zne&#10;RbbZPc21W80BmjuIri2dBWlWE8SUAbtJqRUgAmvWJnudy/uPs5um37V7iiPbZbxGaB3dWhlCadYW&#10;ZSUDLqUlHKvRgdNM9B/vHtTrvr2sw1Dvrd+D2hLuGWWnwk24q2LEUGRq4QheipsnWmHHNWhZAfCZ&#10;RIVN7WIJR+4tp7n2dkZ8Puvbmc21laaSSKox2exdZia2KSI2kRqauhgmBUnnj3kPtm/bNvdpFf7R&#10;ucF1ZOoYSROsikHhlSeg1BcWt7FHPaXUcsDiqspqCPUEYI+dadLakrqTIUsFdQVEFdRVUSz0tXST&#10;Q1NLVQuLpLT1ELvFLE45DA2I/Pthvc2FybA2sQbH6GxANjb2Zq6uDQ9OUwDUdSQf8CP9f/Y/kXF+&#10;PciNb2/2P+3/AN8fdHIrTpmTHXfvMASbH+ot7pXHTRpxHXveWxtYWuP6/wCP1/HuuOvLVjjr3sI+&#10;weldp9gH7yZZMRm1jZVyuOWKNp2Nior4XVkqgjC4a6v/AIj3ih94D7oPtT7/AFN03u2l2zm6NWCX&#10;9mI1lcmgUXUbLou0T8KsVlAAVJ0Wo6m72199ecfbnTYWzi92PWCbeYsdNMUhZcx+mnuWoBI697Kd&#10;kulu2+vssma2pNlKmShqA9BuDaWQqqPLQNHd454UoqqnydJUjkHwkmw+tuPfIP3S/u+vfnkW5vTs&#10;GxJzLy0jEpLaBWnZfwl7KSQXCyHzEfjKvAORTrNjl37wftXzrYpY75cJZ3coo8F4lYjXBXxNHhsK&#10;8NdMV4dcJI0lRo5FDo6lWRuVYEWKsCCCrA2Ps73S385r+YV0BSU2237NXsPFY9/RhO6tvHeFdGio&#10;ITAdxT1GN3k1OojBWNshpQj0gC98RvqeeeQr292m4uNy2+6jakttcqzGNlwEEV0rNDxqRCsYbjJq&#10;ND0COdvuWfdo90ZJN7h5TisrmRaePtcgtUauamKPXbEkkkv4TM2NRNBQuHYPxI6A7Klaqz3X2Loc&#10;kYzH/FtsvUbarnLOHMtSuIkpqLIVGq58tTDNJY2uB7PZtr/hSp8g6OGJN3/HfqDPSqiiWowOZ3rt&#10;ZXcWGtYa7I7r0E/UrqAv+fZ5F7sc4RqviHbpEpxaGTUfmStwqfPtj/l1j7uv91z7YTSE7L7k77bx&#10;EmgmS1nx5f2cdv5eufM16Lnlv5ZPSlYzPjd39kYoliyxtkNvV8EYLX0Ism3oJyirwuqRm/qSfq57&#10;g/4Utd2VdJLFtL4z9X4iv8b+Oqzm7N27jpvIRZHkx+Np9sTSIv5X7kf6/t2b3Y5rmoLeCwRaZPhT&#10;MQfUVuAB+asPl0m23+669vIJh++Pc/eJ7avwxQ29u35u/jqa+hU049Qsf/LC6ehnEuU3z2PkYltp&#10;gp6nbmPDBbnTJIcBVsytexAA491Y/Jv+Yr81PnlPBtHfm6nbayVQq6Xq3rTFzbd2f50VQs+Uoaeo&#10;rMjm/ASTG+Tq6lIifT47+0mx8te5Xu/zFDtPL21bhve+6SUghXVHGooDJpQLDEFrmeQBgMNIR1ld&#10;7bfd89hPu12Vxv20bbFBfnsbcb+Xxrk6gKpG7Iqx6qfBbxKr0AZTU9G96m+PHU/SlNLFsLalFQ19&#10;QrLVbgricluGrDhfIj5OoHnggcrzDCYoeBZf6BCOjl656w3VvbeBEm51xktFi8dFNFV0mM/itRBi&#10;/NLL+mqyemtbTYlIiOCeD76Ew/dCtfYL7vfuj7ue6DpN7kx7TNDbWyypNa2P1rR2SSN20mu6zkB1&#10;JhiqdGt9MiFC+9n+uN7k8rcl8nMU5Wa5DzTEESTGHVKUB1ErD+mCxK63PEIBp6G73er/AMJpeqIq&#10;venyY7rq4f8AKNubZ2b1niJWCmP/AH9WRyO5s6oPqkDxw7Ux4J4GmUixv75+e1NhPNzXc3uBZ2di&#10;4Za8JZpE8FvmBFHcgmuPEp9mLP8Aejc3vbct+2PI8LAi6vLi/kBAB/xaNIIVND8LG5lPDPhj0zVx&#10;/NM3nHjOrthbGiYms3Vu+fOOqyMhGP2pi54JASpuPJkNxU5Xg6mj+ot727PeSvXGvqi72FHbfR/U&#10;vfO15Nl9y9c7N7M2s1SayHC7zwdFnKWirjTzUq5PFtWQyTYjLQ09TIiVVK0VQiSMFcAm4f33lraO&#10;ZIfpd4s/FgUgqQ7xuCMnS8ZR0BIGrS/eMOCFUdC/krn/AJ09uN2G/cjcy3m2bxoKGSCVk1oW1FJF&#10;ykqaqNokR1qoIAIDBede9v8AYnT2cbcHW26K7a2WngNLXT0ghqafI0ylGhpcljK2KfG18ETAsoli&#10;cxsdS+o3FOfa3/CeP4Mb5kqKzYeR7b6crXu1PSba3hDujbscpuQ02M33i9xZaSNTwEjyMQC/Qj3H&#10;137Qbayj93btcRtgfq6ZQBQiq0WOTVmtTIa+fr1mxyl/eR+/OxGKPmG12be4Rhmmtmt5jQAChtZY&#10;oPtLW7Gua+QPHs/+aX3bhxHDu7amyN4wrfXUwwV+28tIdKABp6GoqsQVYqTxQqQTx/QVL98f8Jxv&#10;k1tCset6B7M2F3Pg1hEkeM3F9z1jvHyl7LTw0dVPndqZBIwP8/LlaQk3vGthcCXvtnzbaSS+BDDd&#10;21aq0TorEDzZJvDVT5hFklXz1agB1mDyB/eXe0++QxW3P/LG47HuJNGMIG4WpH8YdFiuPWqC3bhx&#10;J6Ot1/8AzO+gtx09Mu9aDdPXWQcf5U1Rjm3Pgqe+gao8lt5Z8nOms2LNj47fkc+62+x/h3/MU+I9&#10;JXZvfHTfb20dtYiKafJZ/GU0O+di0FJR62eqyOa2rV7p2pQUehWbyzSRXQH1ccDHlP3x9+PZqaKX&#10;ZOdd4222JCLFOXms3cV0IIrnxbRmPpGviBa6aDPWRmye5n3Xve+aOx2jmbYtw3ST4ImP0d4xbFEi&#10;lWC5bNAQoehoCRWnRyOv++enO02MXX/Y21tzVaxrM+LosnDFmo4WP+dlwVaaXMQxj8l4FH4+vHuw&#10;v/hOTtOTcXzV7Q3xVo0w2n0LudzOyoFjzG6N7bIpYn0WUo0uOpa/6W/Sf9b2F/b2a43fnmXcLuQt&#10;eGGe5dialmdljbOkUZjMWqAK91aDBx9/vKNyTafYflLl63ARrvf7caBmkNva3TmhJrhhF8Wcn5dE&#10;5/mi7hGL+N+PxiyKrbl7J2zipYmHrenpKDN5wtb6qi1eMpw3+Djjm43aG+nvJEdcM34da8Si5H+H&#10;P+8+9PD/AIUx7vav7o+MPX4lJj211jvfd8tOCQFffO56HCwTst7OWTr6VVtytufrxjt7tzD+slrE&#10;QaJYq5PkA0ktaUqa0Spxw/Iddnv7rvZhb8ge6fMWmhut1t7fV5UtYDKR+X1Ybz4jHV8f8p3CGn6o&#10;7L3IVUDMdhwYcOWGtv4BtvF1ax6bcKh3C5HPOo/09lo2Fjv4TsrZ+L0FP4dtjBULAkEa6bGU0Mmk&#10;j6qsikfj6e/pJ9t9q/cHt5yPsOnStjs9lbgfKG2ijp5ZBUjgOHDop5rvDf8ANPMt+3Ge/nk/J5Wa&#10;tPKuadWt+yh/ODM0yYHZO3BMpq6jMV+aeFiokWmx9E9HFM976I3lrWC/TVpax4Pvnp/eacxW8XIf&#10;tnysZwLu43aa60D4tNrbmFmPyLXgUGndVqZUjrI77rO2TPuvM27+H+mtukIPkXd1lZaioOkR1ahO&#10;kFScMD1xf9P0Bt6uTYAr6gSf8GA97tf8rfadXsr+Xr8SsJXQPTVM/UGC3K0MieORI96z1u84Ncd2&#10;0O1Pn1JBNwTzz7wU9u7b6Xk7aIwxKsZpAePbLPLItCMEaXGkjitD1xx+9jvEO+/eO93763ZTEu8S&#10;QDTw/wAVRLUgfYYSD8x1qo/ObNxbg+WPdVfEyOtPuWiwjFDcCbbO3cLtyoR/qPNHPimWS3GsG3sT&#10;PnTnoNr/AAt+WueqZFihx3xt7slLsCQJW633LFTAKOW1TyAG39R7V88SCPlLmBaEtJayRj7ZR4Wf&#10;lVx+VcHoL+wO3Tbp74+z1nAKyNzRtlB8lvIWY+eAqknpJfFCilr/AJLdEQwrqaLtXZddJ/tNPjc5&#10;RZKof6E+iGjZv9h70SPgjAy4zsiY30ms2tAOOA8UGcd0/HISZT/rH3mf/dj2zJy37rXhSkcl3YID&#10;6+HHdE0+zxBX59dxPvTyob/kyJfiENy35F4gP+Onrbd97XX8oDC+PF957hYG1Zk9g4eGT6+vHUu6&#10;q2qhU29I0ZSJyLm/HuRPvtXobcPb3bA1Ckd3MR66zbxr/wBW2/Z1yL+9Rd67rkyyDUMcdy5HqHaF&#10;R/NWP5dUyfza8yBJ0ft9GuSu/svUIf7IJ2hR0jjm4uY5x9Pyfd0nvBnrEnqmr3737r3XvfjyOPr7&#10;0eB+zrwBJAHHrokAEn6AEn/Wt70tf+FLJP8As1vRERYlV+PdI+n8K03ZG/VbT/gfD7xu92h/yLIJ&#10;PM7fEP2TXP8An67hf3YoH+s1zww4nmeX/tCsj/hJ6v6/lTJo+P8Avv8Ax7rzw/5J2D1sp/3ke6GO&#10;gW0d3dUsL+jfO3jx/RK6In/Y2X2E+V38PmLY39LmM/8AGh10V3cKdp3IMD/uPJ/NCOrLa5dVFVoP&#10;q9PNGP8AXeNkF/8AC59mW+dbrP2UGNQoP91MEpjeUR8PVZMgIzSro8etT+kqzM1+VFxJ7nz/AFHN&#10;UkjGoNvGB+Qr0i5QTw9j0Af6K38j1EwyCOiUD8yyN/tz7rPzjWmRVFtMlRGpJ0xgBpSnkCK8isUN&#10;7MWtpNrgX9xu4Jp0dSUDHp19scquxRJVAk5K2Oo2WI3vIoIkYvI3H/FD7TthgD1Q5HXvbNUDQwUh&#10;k1CQNqWzc2KkA/W3v3TbigJr172JW0j/ALgKOFS15WnaV0RQyqrozlFUktoW2mwJ4PtQinSTXpTA&#10;KoOve3Y05p6lDUU7wzVWPAgjqkaDyU1PW1Bqa6lg8kcjUsk2iFGdE1lJGuCqltAkMSOIP+qnTorW&#10;lKde9+r0p/4dVVNQoFQIvFRqQsUcETVVO1RKzSyRhnWCE6eNTEWAPHv0iioP4afz604otT69e9i/&#10;0jph7e63bQztDu3CRDUiLEvir41Ep0uQJER2Nv8AEezDbCBf2LeXjJ/x4dVmVfprmnAxP/x0nrHM&#10;LxSKPq0bqP6XKN9fewEtepJBP+2H0/w+v49zr9QTjy6j4QhaAeXSMNLquSAb8/j88/0v7jT1gfjV&#10;/Ti3PtNNcinr04oKHUPi6zxU4W1gbDj83+n1+nttNQgblv6/QXtY/nn2jaR2JJIp06Eb06k+En6K&#10;T/sf+N+8EuTijBDSAf6wP/EgD200iqKk56dRaENTPWRKVn/s/wCwub/8T7aTn6VZ1BmXgm99IP8A&#10;vLA+y2aepIB6XQqAa/j/AMnUr7UlbAW/1zb/AG314t7HrZeRjqIUVHBvY/j82I5BP49qrWStCTjr&#10;06jSWUdBLvXHst2KEBgGvfn6P9ePYpxScC/+H0/4j2aA1AI6RLUHu+E9AvVUy+qw555vx/t+D9Pb&#10;pFJwP99zx791Xg2mnZ0naiDk8f05v/sb/wBPc+KU/k/7xx9ffqj16o4WtV6aaimP9Le56S34a4+l&#10;vbUk/hhfDNT17y6bDTGx9I+h/J983e62ve3+9e0DMWYk8T1XrNFDyOCP9fj8f4e8XvXXup4Ufgc/&#10;7E++JYDj6n3o+nXuuaqSQCDYkD6H+vvGbWvx+L/1v7U28jBhGfh69x6xyxjk2/x/33+I99arqAPp&#10;e/8Avf8AxX2pfDdMt8XXFIy344tx+P8AW95ozyLX9qbdhw6bZTqDeR6h1Q06uP8AYfnhefb5Rm9v&#10;9Y/8T7Vjz602a/LpF5P+1/vvrz7UFN+n/kIe3Pxj7OmW+E9B/lP0t/wU/wC9n2+RcKp/p/xBPtiV&#10;gzqR5A/z6ZPE9IKpjYajb+03/Qw/2Hvmx5/4Nf8A3v8APtiTMT9KLcGjH7OsEKHV/T6f7zcfj3Hm&#10;seP9c+yo1CinHpUpK5HShoP84v8Arj/ez7SOUrYqZbs1hcH8fn+vP0Pv0YJfPXnJYE+dOhf2vipq&#10;6VAilrkD0k3H05+lvYC72ztJ9rMQ6XCOBxyCWP1sTb6ezA6ViND0TSB/EJIx0bLrvbtZA8BkRyis&#10;ti5Itw17cEeyObk3JBJlyiSJ/nWv/X9d7c/nj2R3cq6gA2elCgmnRnaeHxRBfqdCgcn/AFNvzb2t&#10;MfJHV0iOGDei5tb+nttSGUAnu6rKuKefUaRSHBt+f+J9vmDnelq1AYkX4uB/Uf63tfF8APRbIrV4&#10;dRqyLyQsDaxFv979idUyyV0KrbUSF+n9Px9Cfp7XwudAT0J/n00AWNBx6SEMcdFKzFtI1sb3/qT/&#10;AIA+xY69wyU6+WaMA/tspJP4HP8AZ+nt1UDfH8Nf2dGcCk0A9OgF7e3FKYWpqNtbsZFsPwbt9fVf&#10;6W9i9U52mxyWRlBQW+l/oL/jn8e0szRJULwPRvb2jPp7cdFyodn5DOyrJULIRIB9CR+f+CkfT/H2&#10;HW4Oz6ij1eGUgC44DC1xbgXsOT7Dt/chaKvHoR2tika9DTtHojETkTVtF5L3YvNZrEggHQUN/wCn&#10;tAx9l5itayysRe1yXH+PFzf8+yUzSkk6ejWO0XDeXQtr1JtagjUCjp/Sv4hT/W/I+ht7mxbry0tt&#10;czi/Bu7f191Fw5+3p8QKtSB1jqNkYCJToo4Wt9AEEZvbjlQb8+5DZisk/VKxufr5Dzz9f6+9GRm4&#10;+fXgpxQY6jQ7fxkC6Y6YKQOF54/PHpA942yDn9Uhv/S+r/eT7r9p6toY+XUuLGxA2ERUfgKfrx+b&#10;/n21z159Q1fi54/437t2DIPShIgSKDHTpT0AFiFP5/I/4i/59sstcgBubn/W4PP+390eYHgcDpSI&#10;STTgOnqnx9yOBbjm5/pz+Pz7Z58g3OkWt/Rf8f8AYe2HlHE9OGFFHcWPT1Bj0tew4P8AqgPx/jb2&#10;1TVM7i4U3Jt9Lfj/ABt7TtKxwAerqqjIx9vTlHTRIB+LG5OoW/3v3AlhrJuUjYg/Q+n/AIr/AF91&#10;YTMBQZ6uWjyxOepSSU0Y9UiAf4sOf95P59onP7by9ZBIsULtqD/0+rcD3tUmegKZ6alljp8XTjTV&#10;1EG4njHFjd1Fj/t/ZRd/9LbuzEkyw0lQwk8oFip/WLAcgD8e6S27v5Z/P/N0Vzuhp3jp2WaJ/wBL&#10;q35uPpb+tz7BWg+HO8srWeSXH1QVnF7tGB+oD8N/T2lFjcuwXRUn0r/m6RPoFWLCnr5dY5aumhBM&#10;s8aAfUswFrf1/p7NBsj4V5eBYjUU06gkkjWpblRa4vb2cW2wXkhFIf5gf4ekr3VuvGUY6S2Q37tT&#10;G6vusvTIV/UoYsRzb+yCv+8+zEbd+HPikhkqKeUadI5ZObci97jkezeDlW+mYKIG/LpNJulrGMSZ&#10;6QmY742FjI3YZOOUopawDqL8i5K+r/ePZmttfGXG0lPHG1GtgEubxtwGJPGkX/2/sUWfIkz5ZHGP&#10;P1+f+x0WycxxIxCyfZ/qr0Am5vmHtygaRKGphYK7Bf2JnPpAvdmdS3PsRaP49YGG2qlB/reONbf7&#10;bXf/AHj2ILfkaMUEid32/wCx0Vzc0EEgMT9n/F9BHlfmxJc/aPEbX5KSw3+lvpIdX/Ee1ZRdLbep&#10;rA0UfFv7K82H/BBz7N4OTLVRUsePA/8AFdFsnMcjVpX/AFfn0HmT+Y246liKeoRAwJ9Ek2r6/i7/&#10;AEt7VlJ11g6WxFJGNPN9K/j2dRcsWEekNECPn/xXRfLvl02FIp0GeV+S28sjqVKpxe4B8s1wSTzw&#10;x+nt9i23iKdPTDELf0jXm3syi2SxhFVotPT/AFDpE+5XklRinSHqe294ZOUh6yY6mOo+eax1fW1g&#10;T+PYTdoUNFHjKgJGotG3NrfRT+LcD2D+bILdYHANadHW0SSPQv0bb41ZzN1uVpmqnLao1J1FjqvV&#10;cEk8k2/Puo3skIuTqFXj1yfT/A/8T7ga5zIw+fQs4j5dWoQ8xqb3JAJ/17c+wjak8xLaSBe1iOf8&#10;foD+PetCaaHpslQ+huNK/t6ye8UmOIFgpsQPqv8Aj/wX2nNF8+raf2de98o8a7L6Vv8AX+g/3gi/&#10;tQWAoKZ6aZo1YKQa/l173mixM5ZR43B5I02H+929+r1bt4jh172sMbhKuy6Yj+CxuL303+gH9fb0&#10;WWdqGlAP2dJZHLsSeA4ddXH9R/t/a4x+OqoQLxubW5I/wHtTGrx19D0yAc9dFhyLjkf77n2uMdBO&#10;zINB06h9Qb/Uf4fm3t1S7Cp4HpZGgCg/iPUZyoVrsOAD+f6/63sxGwKeRXQlSB6vx/U3H1t/T27G&#10;ADgY6seBNeg43rNGMeRqHDX/AMPSDfn+vHs1tBqEC6Rb0KOf6gC/+8H2MdjgZ3Apk9FU7qgOo+fR&#10;GNzPG9TUXP6mZhf8DW1r/X8+5ZDG5IN7f0/5F7ka3tZNAovRO91QkKaDpKKIFNyynkfptf8A3oe+&#10;GhiL2P8Atj/X2rWwlYglOPTDXRwNQqOsrS06cgra3AJ/w/NveVYGYj0n6f09qI9rLNUrnpo3YJyc&#10;9RJslDEpKkK17WBuD9P8QfcyOiLD1Cw/p/vh7WLtCA8OmHvADpFemSo3AUvZrG1zc8WuOOD9ePed&#10;scNJP+x/x+v9be1C7SlB0016+NJ4dN8e55PIo1gC/wCbcf7Y+wx3jW/wuGVwdJs7XIuPTyfz7A/M&#10;Uy2aMo41oOhJtEJuXQN59GO6voEz8sTPZgwRr3sLEH+gbnj2WjMb7mWVkWS5HBABFuP6g/X3FVzv&#10;DlqqepBttsiUZHRu8Zs6ihhFwRz9L/43/wBT7Sk+8atwWBNh/qibf7EX9l8m6SSNTV0YpZwqa0NO&#10;lDHgqGLgRKbfQsbnn634I9s8u5qyYm8l7/hV4/1vr7SvcytWj/t6UJboAdJp1OjoKWO2mFLfnk3v&#10;x/hzx7jHIV85uA51WHqPHP8Arnjke2QXPnnp4LH59SRFGP7Jt/S4Nv8AblfYl7MlrElQnVHZrkqL&#10;g3Kix5+nvcbProPi6bkMYDKWAWnSV3RFTSUciP8AUgsACo4EZuD6r39mvwGcmgSEFzfSv1X/AGnj&#10;8/j2I7K+uYiocYHQduoInJANR0SjfOxqTJyVTBGbUGY+ofS5/ABuT7GrCZX7tFDG5aw+n9R/r39y&#10;hy9MLtGSTy6BO7W4t2xw6IP2lsiLEyvLArJ+2xFibizkH+yB/vJ9qmSEOt/yR/T/AHn2bbly7HNH&#10;qRO6nRFbbkY3Kk0APQLYzMTUMxjdiVRkUXtq4sbH1AH21yxPG17D8/S/+H14H9fcYbxsEsZceEad&#10;Cuy3FZKKz46F3C7gp5kjUsuogXEnBBuQBwT9ffSE25HP+P0/HsHS2c0B0snb0cq6MKA1HSikkhlB&#10;0yobk8An8/0uB7lxk835JtyP+J+n9fflZaVHAdLE8OlI+Hz6T9bTnQ1v6MRyf999fbxTf2f9h/xP&#10;tljUkjq5z0g8sCqsCDf1cD8cD63t7f4Pp/vP+8e1UIxX5dJpdOhy3Dj0D2f/AFPwfz/sOfz7e4R/&#10;xP8AvVvex59ERzU+R6BzLcBgf6/8Qfcr+vt8HtpTPRhAoWJadJF/r/sP+JPvsniwJH0v9L/X2250&#10;oTXNP5+X8+nD69cFVdYJB+v4/wB9b3lJUx2UseSTqFv6fTk8eyWRHR6yDvbPV0H6g6faSxI0g24v&#10;f/W/1z7iyk2AAU3v+r+gF+PZff0+mkJYinp8+0fzPRrad8qEev8Alp/l6XeCQCpjYf2FDH+pAYcD&#10;8X594opAmk30gn8C9uCf9t+PeMXPV1FDfPrf4ST/AMaP8+po5bt2lhQqvkP8HVhnU2DqK7EJFFEW&#10;LoGJuQvCIhvYE/qP+29u/mS39n/Mf0/x/V9fr7Bn7/gpXX/of8q/bx6Ef0Un8B49Kb/R/X+X/MD/&#10;AI+XV+pv1fZ/X/N/pt7/AP/VIzken8tTBmjjl4/2iT/eLD3ID7NcR1BDfs6CMO+Wshqrj8z1vWY/&#10;srbtdZY6yn9R+jVUJ/F+PV/T2jKvY+4aFiEFR6bn9Eo+l/8AH6+0j2Nwhyvb0YJe28mQVPSqps/i&#10;6tbxVER/15UIP+tb/X9tTR7joCbrUcHk2mHA5/2/vyrNHmh62ZIWJIrX5cOnDVSzD6xN/rWNr8X4&#10;+vvLHuvNUpGpZxp/r5je3+va3twXkqkAsaDy6oVQ5C9YnxlJKpukTfn9A5/3gX9vFN2XXU5HkZwe&#10;OPUB9Pzf8+1IvRivTBtUatQKdNs22MfN9Y7fUf5tSOf6g+1ZQduFba5bcAEeQi3+wv8AW3tUs6kC&#10;vHpLJt6sCRx6YavYWPkLWVbm9v20sCRx9Px7WdF27TEKGlF/8WHP+8+3KjBr0jfbqDBz0lKzq2CQ&#10;lkaMFj9BEL8W/wAfb7H2jQy/WZOb/wBsf73f29GV4t0ybJgKdM0nV8iLaNwLWB/bFuPr9D7eKbfl&#10;BUceaIknn9wAjj+h/A9rQquNKDpLPasBx4dNdR1/WwC+nj/CM/g/U2J99ZHfWNoIHlkmjWyM3+cX&#10;mwuD9ePdXXQo1dMR2zM4rWg6yUGwaypkCsWVQVFxFf6n83P4t7L9vL5DYTGLUKKqAukbADzoDewt&#10;xf8APsumkjoSKY6OIbIkcehNw3XtNSKjTupIsx9A1fT/AG3sn2+PlRTqZlpJU/UbWqRa/wDhY/X2&#10;XvPHU9o6NIbZlp0IFNj6alVUjjSygAelb3/r9PZV9zfIrM5J3Wnmmu4I4nkt+rgEKf6eyyVIpGOB&#10;n+fRnCHjzq6mgACwFh/h7Cat3lu/PsdD1TeQsRp8rXubAgrduPbSWyA9i0/y9XlnOSWp+fXftxw3&#10;W+99zyoiw1b+TTyY5mN3JsBqBPtWtrKRhT0ma6UcZKjr3sxezvhzuvMmKWtp6tA6kkS00ukEnjTq&#10;X6ke10O0XEwULG37Oi+fdoIixZlH59QKrKY6iQvVVlPCB9fJNGh/2zMPZncH8JqfGQpLXwqQAG9U&#10;GnjRYcuAByfZqOXZI4y71x6jotTfYZX0oQST5dJ0b5280phhro55LkaYyhW9z9HDH+nB/PsYNtfH&#10;nbWNCK1JASoX/dMZ/SLA30+yC9SO3bJGOhXYRPOobSSD11U7thQHxRm30uSD/X6W4449iTHsLCYm&#10;O0FNApUcftR/j6WsOPdrfcIoaAqD0rl2l5ampA6botxVVWbICoY2sxuOb/T/ABv7BD5IRUdH0j2F&#10;oEav/BJUWyhf1NGLcD8lvbl/uf1Nu8Oigx/Ig9W23amt7sSEHSB/OnT1innesQyFtHjY2/shtL39&#10;0QQ8RR8/2E/P09AFv949hdjnoRlSTUnPSp97bH/CZmIf3W+XE39c91BF/r+PHb+J5+vpLH/b+5X9&#10;nFEnMu8zgfDYRr9lZDT9oT+XXG/+9WI/ensktcm33U0/29hU/t6rI/mVS6dr9WRA/wCcz+5Xt/qv&#10;FjsWjG3+Blt/sfe0r7yM65I9VHe/e/de697xmKIizRoQfwVBHN7/AFB+t/dWRXVldQVINQcgg4Iz&#10;6jB+WOvVp1zjkkidJI5JEkjYPGyuwKMDcMhv6Sv4t9PZMO6/5efwv+QU1ZWdnfHXrnLZquXTNufD&#10;YVNo7pdtTP5ptxbVfC5WqmWRi15pZQfoR7AO7+2PKO6q/h7cLOUrQPbHwdJJqWEYBhLfN421cGwB&#10;1OvIf3mPfb23WGDlP3M3OKwTIgmk+pt6D8IhuPEVB/pFX5MD0YbZPyy7265NMlBv7J5nHRWH8H3R&#10;/v5abSLIIRNkvJkKWn0qPTBUJb8W91Advf8ACbnozcU9fkOmO8N+9cSztUTUuF3bhMZv7DUzNdoK&#10;WGqpa7auXjp0b0hpJap9NrgnkgG79mLyJdW27+ktBQLPHpP2tLExXV60g0eir1mtyZ/eic+bcttb&#10;c8+3G27lGAFaW2nltJDQZfQwuUJPEgaRXhQY6NptX+ZlXK0NPvXrCmmQaBUZPbGeel+gu8kWJytL&#10;XO+r6aDVIQf7X591U97fyBfnB1WkuQ6+h2b3zhlZirbHywwe4Ujtcefbm7ji2Zy62CU1TVn6c8mw&#10;C3HkfnPap5Y7nlyWaIAES2xFxE1RXSqArc1XzL26CuFZ616y99vv7xP2A5w0w8w3F7sF+T8N5EXh&#10;rUAUmtvEFKGvesdM4x0bPZPza+P28oofuN3Ps6vkaz4zd1FJjmjN9Avk4GrsKysSLWqb8/Tg2qz7&#10;I+LfyT6daT/Sp0P23sKGKRkas3NsHc2MxhZNRJiys2POMmBVSQUmYEewvOfp5RDcxtDMTTRIrRtX&#10;0KyBWB+0dZZ8q+6ntnzwAeUOf9n3KQiui2vIJXGaZRXLjPkQCOHRlsBu3a+6YPuNubjwWfhFyZML&#10;l8dlVVQxUFmx9VVKo/1zf+tjx7AgXvazX+liD9eeDf6Hj3agJRFFWPpk4yeHoP2dD+noOlDcH6H8&#10;X/2B+h/2PviSCePpa/H096FfLh14V8+u/fE3vb/bf8a9760Sa0HXvfrD8gH/AFxe9v8Ae7e9jzr1&#10;UGhpTr3uy3+Ux8nsh8Y/mx1Hm6rNVGO2Dv7OQ9cdi0TVlRSYipwe7W/hdFk8pGsixOu3M1NS1qsy&#10;sVSBgpGon2v2ref6ubpYb/pYx2zAyBRVjCcThVHxN4ZZ1X8Uiqa1z1jP97z2rt/df2K5z22KyWXf&#10;9vgN9ZGgLie2/VZI2IqvjxLJA2mhIk+XQG/Ivqii7k6g3dsiajpqqvqKL+Jbfaoijk8G4MU332MM&#10;ckisaf7maL7d3XkQzMPobe/oL7h2Xs3elD9nu/aW2N3Uboy/bbkwWKztM6tx6YcnTVMQVx/SwI95&#10;wbLv287NovOX96urSVgCHt5niJ8xRo2WvyINPMdfNpabxuu1ylrDcJ4WqMo7IfXipH5+pz1rgYXM&#10;7p2VUudo7s3hsasgkKP/AHU3PnMCFniJXTNT4urpYHETg+lgQOQfz7rM+cfxU+FvWPxy7p7uzvTm&#10;3ds1fX+wdwbhoKrZldXbO+53BFRSU+3salJj5o8G0mWz9RTU4vRyEvKCFPN5Kk+9770+2W2Nuy85&#10;S39vEUVYL39dZCzBVUuwM9KnOh9WkE1WlRkN7Gcwe4PPvuhyJ7f227PcQ7luMEMmsCRhAXDXEmor&#10;qDRQLK4OsDHcGAFDvfFf5EfKTcfbGx9hf6TJ954HLZenXOUu8dvUObqaLbtF5KvMVceZof4PmBVf&#10;ZqyxvLUyKJSgZW4B06sH8nNjV7KmWx2YwLH/AHYWp8nTAm39uEUslv8AkEj+nuVeVf71e2cRw88+&#10;0cisPiksbwNX1pDPGoqP+eog/wAXn12H3v7m9sxduXud2VfJLq3FfkDJE+f+cePXq9IfQX+tv99/&#10;X2M2J7B2FnAhxW8MHUu1v2ZayOiqdRtYeKs+3BNz9FLE/i/vLrkj79v3bedo4UPPq7RfMR+luUZt&#10;SPkZSHt/2Tfn1CHMn3ZvdXYNbW+0JuEQHG1YOSPlGdMlfkFJJwK9d+1tDHJUANTI1SpGoSU96hGU&#10;AEsHh1oQAf6/T3k5sPPHJnNNsL3lrm3bdwtCAddtcwzrQ8DWN2A/PqHN05X5k5d8Rd72K7tGHHxY&#10;njAp82UDzHn10WC2ufre31J4FzwPfMLp4YEN+QQQQf8AWP0PsRF0Ne4af5dEJrU1GevXHH+P+B/3&#10;wv7yWW1uPwTc3sfoDze319tjTU+np/sdORAggjHzH+f/AFV67BuL8/7EEH/bGxHtsyO2tv5pRHmM&#10;LisopGk/f4+lq/TwQL1ETn6+w1zBybyhzYhi5q5V23c4aUC3dtDcgAfKZHHQg2vmTmLZGVtp3y8t&#10;SDUeFNIg/YrAde9o+p6S6srCzTbLw8ZJuTSJUUf5v+mlmiQf7Cw9wruX3S/u37tI8t37ObIGLE/p&#10;Qm24mv8AxHaI/s+zh0P7L3x92bJdEXO96y+kjJLX7S6n7e6p9TXPXvfCk6L6pp31rs3GSEG4WqNb&#10;Vx3458dRUyx8/n/evaOy+6D92jbplmtvZvaWcGo8UTTrX/SzyyJ5fw9LLn3092LqLw351u1X0Tw4&#10;z9tURf8ADXr3sSsPt3BYKHwYXDYzEQ2F48bQ09ErWta4p449X0/P19zby9yhylyhaHb+U+WNv2yx&#10;P+h2lvDbp9pWJEBPzIr1Hu7cwb7zBN4+971dXcta1mleThwprJp+VB172DvyRx+ey3W0uM2/iMnl&#10;6mszGN+5gxlJUVcyUdK8tW0jwU8bu0aVMKDgfUg/j3ih9+7Yub+Zvu/7ty7yTy3e7rud3uVokkNr&#10;E80qwRu1w7+HGGdlV4IlYAGhZWI7aia/u4XmybV7hx7lv+6wWtvDaSlGndUUvIAgAdyACVZyMitS&#10;PPr3tE/DX+Yt8of5ftRnMR1au3W2tufMQZvdmwuwdo/dY3M5OnoRjKermyUDYfdePkgpYgiLTV0U&#10;VwS6G9/fAae1545B3GRbu2v9o3BggkhuLdozKkZchHiuIvhNWWqGOXJCSLmuUXvN93T2h+8nDt17&#10;zRNNJudrA0dveWV0FeJGbWQopLbOamoEsTDPHhQDe5/jr1V33S0UHYuAqMhV4qnqKfCZnH5WvxmU&#10;wy1kkUtU1IYJhQyeVqaO4nhqFNv08A+7vurP+FMWOk+2pe6vi/kKbiJKvOdX76p64arfvz0+2N24&#10;zF6NDC6o+YkDA2LXBPsX2Pu9vEekbnstvKajUUkeECtakKfqAw4dutGHlqrjBbmz+63mAuZuRvdp&#10;DUHRFf2hUgjh/jFs5Ug/xG2p/RrjqvneP8qfCzNJNsLtfKY8CSR4cbuzb9JlYnV5CyxSZfEVmImh&#10;WJPSGFIxvzY/T3bN0r/OS/l79z0dDJD33h+tcxVhjPtvuKmm2BW49lYII6jN5APsqXWzek0+UqOB&#10;c29jLavdTlq+BW+FxY3C1JWVC4IArqWSLxEoPRij+Zj4kYgc8fci+8dyPNKP6hybvYrwn211u1en&#10;8MK6LoHzOq3Awc9Ew7G/l6fJPZFVM+O2tQ79xalGTLbNykVc761YmFsLkf4bmxJGbAlKVkv9HP5s&#10;b2h2BsTsHGrmdhb02nvfEPYJlNobixG5ccxIBAFbhqutpibG/wCr2OrHe9m3MsNt3a2uCOIjlRyM&#10;0NQrEihwa8Dg9Yzb3y1zHyzdmw5k5fvtvv608O5glgkr6aJURq/KnRRd0bB31sqo+13jszdG1Z7l&#10;RFuDb+VwzNp/UVGRpKfUq/ki4A9qr9oj+z9b8j6kgknnk8G/+8+zKqFqAjV/m/zdE41AGgxX/Dxx&#10;/qHSR5PC2a7N6U0sdZI13VLnVf63Fx7Ih/M83gmwv5fny1zyyrCarpXdm1opPJo01O+kj2LAFNxa&#10;Rpdwpp5uxNvz7AvuLOlvyfvDnVRvDTH/AAyaNDX5DVkdZDfdS2M8w/eL9m9vIBC71DcEccWbNdEg&#10;cKgQAg+QqfLo0nwrwD7j+U3TlCsSyCm3HLuCoYIGMEe1sRk8+pt/ZkNRjEBJ/wBWPdKH/CZvrOop&#10;tt/KTuCqiApsvmev+tsTMUPM23KHP7lz6LKRYa13NjQVBI9Iv+Pcb+z0Zfd98mKkeDbRLw4maSQ0&#10;r/Q8Dh/THWc396HzPFLee0vKMVBOkV7eyCuKStDDDj7Y58+bVHr0f/8Am1bijiwnTW00mjaWqym7&#10;dxVULSeqKPH0+DxlHK8R5Ec7ZSoVG/JjcD3tRk3P+HvIMdck2JJ+XVKIFl+nqsf6f7D3qm/zwf5e&#10;XzO+SXyQxPePTHWf+k3r/DdUbU2PT0u2tx4ZN14irw2a3Xmci1RtnL12Jr6qKes3IWjbH/eMVF3V&#10;SCBj17i8vcw3HMV5udvtNxLYMsemSLTJ8EYqPDBMqkOD/oemhBVy5ZR10+4f9472S9tfa+45D505&#10;sG1czS7xc3LePDILaVJYoI1P1CpJGpCwgHxWi4UGqtertP5fHyV6C646Yo+vt579xmz94vurcGZr&#10;qXPU1dj8fVJkZKSno6yPOvSvhSVoaSKMiSoikGkjQQAxoHz+c+Z3xvrloO19mdpbPSCRqZcZ29sL&#10;cWMpan7dVGmmyWdxlFWVEPjsVanqtGixBtb3MPJf32PvEe3l3a29zzU252sY0tabqhmqFA+KUmK8&#10;VhUfDcg1oGVqaes8YOTvYL3VtHueUt02i6ZgWMm2XkDMoOSSkLSIM1qWTBqD6dWw7b3ntDeNH/EN&#10;o7q25umh0hvvNuZvGZulsSQCZ8ZU1MYuVI+v1HsbPhR8SO7P5lXyY22mWxWSpes8fkKLJ9ndgnBZ&#10;SLZm19m4Odamp2tia0H7N9wbiYtTUNIsz1LT1L1U37EUzrF3PvP/AD394v3CuuZOZrmI7jKix6Y9&#10;a29lbJqKRQKTKwVdTOmuR3nmf9SQCRpVC3vF7o+3v3UPae/G3TxNzLJG6WNn4i/VXF1KNKzSoe5Y&#10;YcPPIVp4aeENTsiEGfkx8iNn/HbrTNbuzddT1Gfekem2hteGeA5TcObqR4aJEpnYvHiKSaQS1tSV&#10;KQ06NbXK0cUn0NMXjaHDY3H4jF0dNjsZi6Klx2OoKKCOmo6KhooUpqSkpaaJUip6enp4lREVQqqA&#10;AABb3Ndpa29ja29naQrHaxIERF+FUUUVQPIBQAB8uvnSvLq5vru5vb2dpbyV2d3Y1Z3Y1Z2NTVmJ&#10;LMa5JJ61Pc1lsjnsvlM5l6yoyGWzOQq8pk6+rfy1VbkMhPJVVlXUSWXyTVFRKzs1hcm9h9PdX/8A&#10;Ok7Cp+vP5b/yKnaVErt44zanXWLiMgSSrk3nvTA4zL00SEgzMNsCumZBfVHC34uQBfc+8+l5TuYw&#10;f1J5okXy4OJG/aiMB8yPLrKz7jvLj8x/ea9tV8ItbWU1xdyEV7Bb20rxsaA48fwlzTJA4kdHO/l0&#10;7Wk3P8suu5TDJNSbWptz7srtCsRHHQbdyNBRTSMqsqLHnMpRj1WDFuOfepB8KMFNjescrmZ4mj/v&#10;JueqnpGZGXzUOOpaPHRyhm5kH3qTrf6XW31v76Zf3dPKlzsXsfuHMF1Wm9bzcTQ1FKQW6RWgp61n&#10;huGPzPXUX7ye6Jec7WW2o1TZWSIw9GctIa/OhWvyp1s/DkAj6Ecc3/3n8+z8bA/m+5v+X5U5vqrC&#10;9G4HtSl3PV0e+slmMhv2v2jkaOoq6GHDQ4SCKk2xuSBqWGnwy1PkdA5aodbWAJx7/vA/ce72D3a5&#10;Y2Swihk8LYIXbVqJV5bq8xQMoFY0U59QSD1C0f3Mds+8RtlvzfunPNztUsGq1jRLVJ0ZY2EplqZ4&#10;jUtKyEZqEABHRL/k78NMB8mtxbf3Dmt753bMu3MFNg6OjxuNoK6kYVGQevmrZBVSQzGofWqHS4XS&#10;g/PswOI/4U545/Gud+G9XT8fuzYrvaOsF/8AaKer6ho2tb+svvByL3jvkVhLy5HI/qLgxg/7Xw5P&#10;8I/PoL3v91lKCxsPe5DGOCvtFCftcbmf+Ojoodb/ACkqF2f+H961dMgP7a1nXMFW3P4aSHe9IDa3&#10;+oH1936fB/5X4j5r/HjafyFwO0spsbG7ryu78VHtnLZSkzNZRS7T3PldtVMjZGjoqCGeKonxhkjt&#10;ErBJADcgkyfyjzFJzPth3KS0EDrIyMgfWK6UZSG0JXtYV7RRq5OOue3v37PXXsV7j7p7c329Rbhc&#10;20FtL48aPEGFxCswHhszkFAwVu4gn4TTjWr8jujJ/jz2ZW9cVG5U3W9Ji8ZlUyyYtsL5osrG0qo1&#10;Aa3JqjQFNP8AwIYsCCABf2bwfUf649io8D1DC4Zft6AGYnSAp/rqtb/H6/7D3pXf8KWG/wCct+kF&#10;B+nxxxkgH9NXZnY4Df7HT/vHvHH3ZAHNNv8A88Ef/V6467i/3YtB7Lc7Ej/nZ5P+0Cw6v/8A5UxJ&#10;+PO82PJbubcDE/1P9x+u1JP+Pp90LdFNo7p6uJJB/vrgvyfqaxAP979grl9gN72vHCZf5HroruR1&#10;bffLp4xMP2g9WYzi8Mg+vob/AHr2Yv5rz37IkT9tidrYUF0kZZI4/JOskbKAA7SaiLer0k3BHHs2&#10;54m8Xf8AWUx4SV+3SK/z6Z5dQJtRUcPEYj7Ceo9ANNMgtblv97/w91y5sGKcypqWQtIA7SgeB3qL&#10;lnLNYOFN1PqKH1AgrdQXIaVNePS+WhbHU32lpgqKhj840QlpWlIsz6YyUjKBIwPGRcgAM1rC3tOw&#10;yhrnqmR1720zFluhCMR5rH639HBJX0kg/wCPvePz6ZYcSRX5de9ijtKSOLCUzyKrPEktTHAGBd40&#10;DxyM35trbkWsB9fx7dU9tD0rhroHXvbrVPVCppdflSWXGzxLTxEtBH4JaS0slpJ1jdmnLWMTBWk9&#10;NmLD3o/Gg8qdPE1K5697nSwpNTVkUjTFYEp/822qWqk/iWPmlLTeiQRuupQ9iQn6bg3N276L59eo&#10;SDXgOvexD6fmDdl7AmLRRj+8mEqJJWkdQzR5KCeRdbjVYqosSfUDf6H2ss6C8sv+ay/4em5+2C4A&#10;/wB9P/gp/gPXFxqUgfUgi/8Ar8cf4293a1O98XTXvUoGH1GpeT9Dxq9y60zAULdAPj556gLRWI4U&#10;Afn/AGHtJZDtPGQAkVCcWH+cT+v+v7TPdBM+XTwCAZpXrMKRPzyf9b2HmW7roacSFJ0HBtplUfTn&#10;8N7TvdkCgNenNRPy6zCFB+B/sAB/xX2Fea77FmCT25NiJib8/wBb+0kl3XB4db1U+3rmFVfoAP8A&#10;H8+0PT91VFXXoqzSMDKv+7SeCeR9faQzZPCnT0TsSCOuXuyPofdMuXx8DubkkD9RYgiMH8/6/tdZ&#10;ykkCmKdK6akIJz0iN60iS4+SWwDJGBcAXvdv+IPs3cMt0U350qf9uBz7N/qCoAp0kaGQ9pI0fz6L&#10;vU041sDxyb8f776+3SGW9xf+zx9fr+PdzcNii9N+CzAg8OmGej5b/E3+g+n0/wB49uEMgJ/4j+nI&#10;5/r7ad2B+LHSdoypqK06bJYBY3Av/rD/AI3+fbkHstwRfi39L390WhNK46tEhkJA4dMcsJD/AE5v&#10;/h/vPFvfhI1/UB/rgn3dlCqSM9OvBoWteuliP+IN/wAAf7D6W98ZGueDz/T/AA9t9JupEUX0v/X+&#10;n+x/23HvGGP9fz7917qSYQD+B9PwODb32zkj6f7b3aNgjq9OHXusZgH+J/23/E+8av8Ai/8Avf8A&#10;X6f7z7XvVs0x1RxU6gOulitew/qD9Pc2A/S5/wB7/r79E4RgSKivTZ4j5dNlchNyPp/QAf6kfi1/&#10;x7fqRrWP5HFv9v7M0bUK0x02x+Kvn0hcnGSZCRYC39P969v1MfT+Rz9P9h/xX27gnps00/PoPsog&#10;B4b+yR+Pr/vd+fb3E9gt/p/sf6n2lPE9MsMAgdI2pisWH1H4HH14v7ysblSD/X+v0Fv9490kxDJX&#10;06fgBAavDqGiEMOAL/63+++p9xp2uDb+h5/2HsrzTHSjp8oVGpQVF7D8fnV7CLfFQ0NK7rcFUJ4v&#10;+b/8T78hq1R+fXq04nHRp+p6WOeqgRtIYsPwLkgi5/17eyE9obvno4qlNbqQOLM3Pqb+hH4PtPcT&#10;sgejYPSQqGkb06PTg8bBTUsLKqcorWCj62N7/X2RPJ7zqJMsxEv9s2PN/wBd/rqvc+yNpQxJYZ6t&#10;QBqU6UPswGxN3SVEEaOS14+PUbE/05v7ejkIPy62yBl4Z6xumqxH1BHH9fY94QSVTpIAwPH4PF+f&#10;9v7OIGoKnI6RPHRiOmurbQrXtb/XH+P/ABHsYcMyqUSax5Ufn8L+b/nj2pEwj7gOm1gBNEWh9ekH&#10;mEdkZojzpY/4C5J5sfrb2N+Oq4aah1xkC0Y/2HpH+8e7NdUjYkYPRjbW+ggeZ6LnncZNXZVElu37&#10;rEi115c8m/5IHsHt476joZpg8ukAkXDn+n+uLc+yC7viuoDgehZZQ0QFh0NW0NkRrSU8rKguAwHj&#10;A/tf8U9l33B2dBLKUSUOS2n/ADvBv/U3PsgludbAt0agjAGOhcocRHSCwt9LGwFv9b2p9pbmjqQp&#10;9L3vb16udIJF/wDA+2ROxOG6VJUjRw6j5KgDrcX4AFwP8b8f7f2I0ua8SagLWF+AW4961AEseJ6f&#10;pTGrPSdGJEhs17f4gc/71f6e8EObqKlxpjc+ofTV/X+g+nvRkJI0ilOtrThTrJJh6aJWLPGCqk2I&#10;X8f4k+1nR0NdVIjBHGof6l/+JH059+734DrwYCtR59JKtyGNo2bXNCCv4Esaj8/1b/D25JtXJTMP&#10;25Tc/URSXv7eELuoCg1r0oFzEo00AHTJNvXCUgIeqpwVBa5qIR/W39o/X25Q9e5Ko+sMtuLHQ4+v&#10;+Fvbi7XcPTtbpp9wjXJYY+fSfq+39uUYschSi17hZISRYW/UX+p9vdN1PVyEF42AP1ujf1/1va+P&#10;YbmT4Ux8x0im3qBARrX9vSQyHyI21RhgMhESt/pNCCeP8H+t/aoo+nVPLpxzxpv+fryDx7M4eUrh&#10;yKhv2dFk3MkCkkutft6DPMfLHB0YYJNAALWtWRPfi9gNQP1/N/asouoKNANUSN/rxr/vVvZ9b8kS&#10;uBqBr9nRPNzWn+o9BDmvmZToD9vMlhe2mVSTz/gSP6+1DF1Ri7APBH/1LX/efTe/s7g5HRAGalfs&#10;6Kp+amAPp9vQa1vzOyBZzDLJa7XIc/7C1ufclepMET66OnY/7VCh/P8AivsyTk61ABen5AdFknND&#10;PUg/z6ZZ/mjuwowgqKgDkKVqJvpY2+j+3ik61wFHytFTC3NxDH/r/TT+Pa6LlTb4u4KCT8h0XTcx&#10;TuaCv7ekZkvlnv3Kao0yFYqtcf5+oJIZdP4ex+vt9h25i6UftwRLa30jVfx/tNvZ1Bs1jGB+nHX5&#10;gdIW3S9epxTpBV3b+9ssW119awf9Q+4nTkm/I1c+8/2lDD/YQHgghAP95HtWbWziIC/yp1Rpbqbu&#10;BYDqAm4dy5DmSrrTquCDUTH/ABty35v75ipp4z6VU8cfT/il/dxPElAsfTJt5n+KvWGTE5etJaWW&#10;U3tcs0hvcW/1XPA94XyEfNgi/X6H6/7b3trtFIOK9XW0bNSenGm2tVvp8jMbfTgtbkfXUSbj3Dky&#10;S/n/AHg8n+n+w9sm8XPCvTgsycE46f6baErgA6vr/qLcD8e4MuUH4H+3bn6e07XxPbqz06tiMd3S&#10;oodlkEDTcE/lB/W/9f6e2ufLEKf68/Qm/tHJfHzelOOelKWQrxqOlnjtlpqUlF/BP7V/6/n6j2C/&#10;ZeQaTGzm55Vh/wBY+R/t/YJ5luRJCFB4n+Xl0ebfCsRAAx0cjoHb8VDXwtZQVhUXAtZjMGA/wNvd&#10;WW+qSSry0mm/Mz/g/S/uFrgkStnFehIY+wEY6sTht40t/qRf/Xtz/sffsDsuerVdQADNc3jJNrfi&#10;5/Hv1C4Br0jkQeKr1qR128iRi7MB/h7UVfsFKeIElSbX/R+Da3+t7p4JJPT8Z11bgR1iSoRzYf77&#10;i/vrE7LjlYKwSwuSTGLn/WNjY+31jdmAGT0mkXU5JHXKSYIL/wC92H/E/wCHteUPX9IXTVGv1+pA&#10;P+9jj2rW2GrJq38utMNK0LY6gS5NI0ZrWIF/x/xU+xUxHWdG0IbxoDwT6Re2kW+g+ntbHbqOJz0l&#10;fyp0jMjvVKSUIUFtRBOoD+0Rf6fX31PsOnhlCFPybi3+P9LWPtSsJOK9VWtaV6zQ7rWZNaqp/wAd&#10;Q44B/wAP6+3ak2dSxaDwLH/UD+vttoMkV6eWUjHEdQp91Npaykm39f8AX/Nv8fYr7V29HCwKAAC/&#10;9nk3v/xPt+KIDz6bklY44DoId77rk+3cEECw4LDgkqD/ALx7HKkodESL+bC/B+tvcmcswIxWgFa/&#10;5B0H9wlKmlfLonO488WqJbfS5Asw49bcf1v7mCi/2P8At/cpQ26Kgogr0HjOxPdWvSOk3Ao+jWB+&#10;h1D/AHj+vvIuP+nH5+mn/H+vtSIwKcOmzIa10nqFLuNbD9z/AJPH+x9yloD9fp/sPd1AHAdaJNaa&#10;aV8+miq3GpBAe5v/AKr/AHrj+nudHR/7D/Cx937RXhXr3hMfxdJ+pz2oX5PP+rv/AFv7zvTAJ/xr&#10;3pmUA0Ir15Yu8VNem2PLu0o+oGr63At/xPsDeyMVNUU0wjRzxLwqE/UWH+39xNzfbvMGZa0Feh3s&#10;UiRspNKCnR4ugdx0cJgSYgEpThRqAudR1jm/On2TXKbYrvu5GKuNRvzGwvYD8+4jfbXBJoTjqQo7&#10;2PTxHR8qTL0ssQZXjJvbSGBsOeeSLc+2Cpxb0w/cbni/B4/3n2ka0Mfcwz0ojnD1IGOnFJllsVA5&#10;/oR+P8B7jwJB5VVnUfi/A5t/j7a0qcU6fqWUmmesjEhTYX/x4+v+v7FvbOAoqmNWYoxsrXZQeCR/&#10;Xjn2bWVrDIAzkV9OkNxM8YqAekNuHN1NACI0bliPzb9LH+zzfj2L2HwFFCy6NB/4KoHAPP09iCCw&#10;gJoNNeiS5u5W4g06BjcG6cjLE5IawVv7TeoBTx9OTb2JdHiuEMdzx9dP+9ezAbGZgCox0gN9oOeP&#10;QIZPeMcbTLMXRuRbXbjn63v+fYm7cpngVQb31A35/oP6+xny7tklsQc8eg5vV8s4PDhToq3auXo8&#10;ksyxkX8RC3KtY6m/wHPsRYpPSP8AAD+tj/X3JqAGNFkyOgQ1A5BNTXopFdR2d2X6g3JH+AH+I/p7&#10;ytGkgFwOfrwf8PZTf7TFcqwxnyp0qhu3hOCeokNbNSPqVnBFuQbEn/iLe4r0luRz/SwPuOt45XYa&#10;jHw+zPQlst5wAW/n0rcbuxlKq7MQbcs305/1vzb3hCFT/Xnn/AH3GV9tEtu7MAQPSnQptL5HI7hX&#10;06XUGXiq4gNaXIJBuD/yK1/bvS/Qf4W/2P19lJioaE56NBNGQO4V6S2aYMG0kG+v6WP9Lf4+1BSi&#10;9r8j/jX/ABX26DQaQOHSO8koNC8D0DO4OHf+ov8A73b2+Rf776+9qte6ueiuhOnTxHQN5Yk6r/4f&#10;9Fe5dh9B/wAT7f4gk/F0YRkMOOf5dJGT9X+w/wCJPvo/T/be61AALVp051xX6j/X9939PH9fZPcq&#10;yzMWI0+X2dOxKdbah5Cn8+lDRW/FrLYt/QC1ufceb6ki9/8AiLc/63sq3A0tjXhqWv2agf8AAOja&#10;wp9RGAMHpf7aUSVcY4sUtz+TrXi3tmq6kQqo1C4JNtXN7fW3194Te6m4tHezkfKh9fM/zI6yO5Js&#10;hJBU8KCn7OrivjZtqOrxULMFuRICGUH+yhAP+sR7w/xZbf5wf8B7/q/ta/8AinuFf3+9KaT/AGen&#10;j51r0Pf3U3Cn4qcOjUf6Potd/Ev/ABcPuf8ANf2vBo1fX6e//9ZVS0uMn4Kx8/UEn/eOfeYTbbYy&#10;rTwRqPWJkd/uERJ1sVHp1soUuS3NQEMk0qAf7Spv/wAm+2ip2liKoEmnjLEHnURwf9h7QTcsWcw4&#10;L0ui5kvo6AS4+df8/SpoO0d2Y1lH3VQQCAQASeCPqC1rcf4e0jkursRU6yKeMEg39ZJ5W30A9lc3&#10;J1q9CAvHy6ObbnO4iCq8jafUcOhJw/yB3BTaFmnqTa17xjT+q9/13PH+PsPcn0njpVYpAlzcjmTi&#10;/wDsPZLPyU4Ysi4+3/Y6OoOeG1LWWv5f7PQsYj5GsxjFVKzDj6Rf4i9v3j9f9j7DbK9DodXhjW9u&#10;B6vrz9Tp9k0/Kl1FU+GKV6OYecLd2BZuP+r16FLFd8Yaq0rK0lje5KKBf8f7svz7DPJ9J5GEN4kc&#10;WLD0l/qByB6P6+y2XY7yKtYiR5U6O4OYbOXHigf6vt6EGg7K29WKhFRoZrcMv0uSASAx49h9kus9&#10;wUWvxeRbXH9s/Qf63tG9lcqKFCKca9GCbjbS0pKv+r8+lXS7ixVWFMVTE9wCdK/S/wDW5/PtEVuC&#10;3XQlh++4VjwFe/F+QeOLe2gkoOTjp7xInpTPTtHUU0l2jZG4v6V5+vvFQ5XctJMgk+403F9UfNh9&#10;eSeOPaqGZ0bupTpt0jcUp1zZYpFNwDcEWKj/AIofaW7G3fuBcayw+bW0DfQDj0kD6Ef09tXd0xVs&#10;9UigXWAB1yiijjA0KFuBewUfj/AD2Q3N0e/dyV8qxpVuruAp0SH62A4WM3FvZEZXZjnB6NY40UGo&#10;6y+37CfHHfeeZXmp52WQ3uVmA5HNvQtj/sPdo7WeU9vHqj3EUQ7jQdcHdU5d1Uf4/wDI/YuYH4m1&#10;sbxNkYiCCNSu8yk/W/1Xnn2d2uxTyEFh0Wy7nGK0kB+zrEaqD/jsn+8n/evY97a+POAxQjM9NGxU&#10;Lf1vf8k2JW/1/wB49iC22CNRWRTj/V6dFc25yMT4ZFPn1heviXhbubGwUfqt/Tn6fn2b/qvrXa1L&#10;URKtHALNCOTqN/p9WB/p7EG37VaGQBwOPn0Gdz3G6ihZlrXPQU9hbryeLxc0lAHjdUZxZbnVZl/1&#10;Q/px/j7Ovidubfx1LG0VLFGwUfpCj6cD+zf2NYdtsLdARCKdR5cbluU8rAzdnRBtxb73tmcjPG1V&#10;Uaden1AAEWA4HqAPtB9iZahoKKQIAtlW3NlsSPyT7CfMVzDEGEaALT/L0NeU4JJZEaVic/5Ohd6g&#10;weXyNWJq2R5G9Lcsw5aO/I+nJP0A9lzx+6qeomdElW6sR+tf6/7H3CG5SM0sjE8Sf8PWRe0wRJHE&#10;pGdI6NxNt9kgACW+gIH0Y6RzyPrz755XJKykqTZlJ/rb/EW9kaPNqoT3dHTKp/COs1Dj/GygqA1w&#10;eBx/xX6+yifKHJkdN71XU37lEsZF+LGaIf7fj2sDPXJz1QouliBkdK+hhCEGwBH1sP8AAj/be6T4&#10;uYo7fqKISD9P0DgX59ttg9F7Vr8R6c/e3X/wmahI69+V9Qf7W8+sIAf6+LB7sY3/AOpoP+uT7mT2&#10;XRTuvM7jgtrZgf7Zrkn/AI6KdcaP71V68y+y8Vcix3I/71NZg/8AHRT8+PVXn8y2QDDdSQ/1ym8Z&#10;P8eKfAL/ANFe9hv5C937d+OHTPYfd+78ZmsxtnrbAybizWO25DR1GbqqGKqpqWRKCHI12NommDVI&#10;b9yeNbK3P09y/wA07+vLOyXu8vbGZYTENAOksZZkhGaGgBepwcA9c1fbPkDdPdLnvln2/wBlvLe3&#10;3XdLkQxyTl/CVtLP3+GjuKgADSrZrj0rj6k63re29/YLr/G5WixFdnTW+HIV8c0tJF9lQVeQdGjg&#10;/deSSKlIW35904Yv/hRl8HK1Y/v9lfIXEsy6mMuytm1iL9OL0XYkzn/kn3GsXvRZ6h9Ry5chf+Fy&#10;Rv8A8e8Mf8ar1m5df3Y/v/F/uPzDyxIR63F4nyPGxx+Zr0cyr/lu9oJcUW+9hS/SzVTbgp7/AF+q&#10;RYept9P6n2ImM/n/AP8ALyyABqdxdq4Yn8ZPrLItp5H1ONyGQB+v4uePatfefYq0OwbpT/S2g/7X&#10;D/IE/LoN3f8Adw/eVtiQm37LP/zTvwB+2SGMfl0n6r+XZ3jBcQZvruu448WZzlOfr9R9zttFNrWt&#10;cfX2I2H/AJ4X8t7LaQ3eNfiSxI/3Mdc9gUgFhfnx7fnH5/r7Uj3g5aOTZXwHp4cdf2ib/J0HLz+7&#10;/wDvQ2Q7eRraYf8AC7+yJP5GZT+0DpK1f8vr5ER3MdNtGrt9DBuKJdX+stRDAQf9if6+za9A/Ov4&#10;p/KPP5DanQ/ce3OwNy4rCPuHI4Shps1j8jSYaKspKGbISUuZxeOdqeKproY20aijyrf6+zfZPcrl&#10;jmDcodpsppo9wkDaElikTXpUswRiNDMqgsVDVKqxGF6hn3I+7z7xe0W2W+8+4nJE+3bRNcCCOZpY&#10;JEMxR5FWsMkh7kjemAMcfLoIuzfi53N1Ht591b221S0WAjraahevos5iMpaaq1iG9LQ1U1YgkZbA&#10;tGAD9T7NuyhhY/1v9B/rfkG3B9j8gMKHh1C1AeKg/b/h6Lz+CObHgi9ri97G3P1HuPPRUtVBLTVU&#10;EVVTzo0c0FRFHNDLG6lWjkidGSSNlJBVgQQbHj2ivts2/c7Wax3OyiubKQUaOVFkjYejI4KsM8CC&#10;OnI5pIZI5oXKTIQVZe1lINQQVoQa548c9OWLzGVwdbFkcLkshia+Agw1mOramkqomUqQyVEMqyg3&#10;Ufn8D3XN37/Kb+B/yCp8jLubovb20dxV8baN5dZF9hZykqW1uaxqfCeHb2RnJJJNbQ1Kn+lzcR7u&#10;3tRytdwzjbopbK6ZcNGzOgp8I8Fy0ehT+FFjOnAdesofbr75X3hfbeSyTb+f7rcNqiYD6a//AMbj&#10;ZaUKeJJ+vGNPDw5kHkajo1ewPm739syqpBkN1f32xEMkQnxO66amrJZodQEp/jiRQ5qKbRwjmeQB&#10;vqp96W38xb4F7u+AvdUGwMrm6bdWyd4UFdubrXdMAMVVk9uwZF6F6LO0njWKi3FiJQqVSRNJCwkS&#10;RCA+kQHvGzbhy9udztG5oPqECsrLTRLGxYLKgDFlUlWUqwBVlYDUmh27mfdo+8HsX3h+Qn5j2+za&#10;03uxlS3vrc0KxzlA+qFwx1wOD+mxAYEOjgMhrc/0b3Rt7vPY9LvHAwz0MizSY3N4epu9Rh8zTRwS&#10;1NK04Cx1VNJFUpJBMoAljbkK6ui1+fn/AGI9lXn1kP8Ai6GT3yPPu1K9eOkVY9e95aWeSnqaaoic&#10;xywTxTRyIxV0eNw6sjAgq4twfwfdSQA2r4KGv2U/1f4OHVTGLhTbsgZJBpIPAhsUPyNaH5dcWtpN&#10;/oLH/bEG/wDri3v6j3TeeqN09QdWbnqmMlVuLrjZGdqHYAF58vtnGZCViASAWkqDx7y85Mlefk/l&#10;SeQ/qPttsx+1oUJ/mevk15826LaOeuc9oiTTBa7tdwqo8liuJEUD7AoA61gO4cbDhu2uz8TEoip8&#10;b2FvKijXi0cNNuLIxKOABZUX+g966n/CjT5QHAde9Y/FbbmZkgyu+a9uxew6KlaMX2hhZZKPalDW&#10;sspkMeS3EktSYrLf7BGJsQPcMe728JuG8bXsSxkxWK/UO34fGlBiiAzXUkLSlsU0zpQk1p05/uxv&#10;ab63f+cPd7cbKttYobGycn/Rn0tcyJjAWIxx661pK6ChBPVlX8tnq56eh3f25kYI1OQY7M247j98&#10;Q0jwV+eq40Zf246if7aJTe4MMin+vvUGF7C5JP5JPN7c83N/9ufcWEhqsDg567KChUUWgpwrWnyr&#10;509fPq1YEEAggggEEfQi31H+HvmtwCVZl/rpYr+P6A29+DOuA50ny/z04/n1YECpr3dd+7hf5OPy&#10;D+N3x5+Qe5uzPlJv+q21g8HsKux+wKSpwm49zY2fdObraeirq6poMHjcoFXGbfSoRRKgu1TdOVJA&#10;g5Q3e35f5ksN3uJLqK0t0kf/ABc0LyECNFfvTsIkdsEd6oPxUOIP31OTfd/3H9qbbkv2m2v6qe6v&#10;ka9AmghYWsQMgRWmZCdc4iYhCCVjIY0NCWj5X7J7M7H6krtkdWLSR5zO5XFff19RmJsDPjsTjapM&#10;q0+NydO8NRT5GTI0dPGpSRG8bP8AUX97D2d+Tf8AI97slklzu9OlKXI17O0mSjwe8uscg1ROhZqm&#10;esoMPtpXqL39UxYajY/Ug5h8tffW5u5US3h273C3yC2jACxz20t5GABQKFaO6CimKIB9tMjlWn3d&#10;/vqcrLRORtykjXyWezuRQYoAZ5CRTA0gdV7YHrP+ZzsNYotub0zGXpIQvjpdy7p2Fvin8cMZRYXb&#10;eNZLmERo+NKTxkH6kW9gnvj4w/yvt/0VRXdLfN3rDZGXZZpaah3D29sLP4Qt4bxQCmzGWw+4KUtI&#10;LGR6qYgcaSbe8iOTv7zaayk0c0W9tucAQmq213YSnSKnvliEBJ4BdEdScefSuytfvG7Jcww81+xO&#10;/S27NQtBt91rABydUSTRH5VEY/pHodtl99/ObatVBQds/Gil3pRGSOGTNbEqnw2ShjLqr1U2NgqN&#10;3Y2t8KtcrE9Mv9D7omxvcPWmSyNVjKbddBHVU1ZPQkV5+0hllppZYZWp6tDVUc8DPGdEiyaXBFr+&#10;8luVf7yL7vG/+DHvkm77LKxUH6i1E0YLCuHspLklQeJKqRUalGaZy7p91H3JgtlutrnsL2HTWglM&#10;UhqAQPClVSDQ5Gs0INaYrZOjFgCeLojEWIILXvwfp/rfUfn2JVNPT1sSzUNRTV8b2YSUVVTVUbIQ&#10;Stmp5ZCpt/qrH/Ae8s+Uvd32158jgm5P582jcVkUUWC5ieSpFRqjD+JGafgdA49Ooa3z26525Xkd&#10;d/5ZvYEUka/CdoyQaYdVZSK8CCQfI0NeufuWARYEWP8AT/fE+5CVi2omnH/V/P06CLDSxBBBHkeP&#10;XvchQb2/3r+l/dSenIlFKnj173ICKGvpAb6XH1/2/wBfacrUEajprXy41rXhx+f+XpWoXt7Rj1z/&#10;AIa/s4fLr3tuyu3MDuGn+zzuIx2XpTY+HI0dPWICOQy+eNyjA/kEew9zFyvy5zbtsuzc07HabltL&#10;NUw3UMc8ZbybRKrLqHkaVHRxte/b3sc3j7Pu9xbS+sTsn8lIH5Up172D2b+MnUea8jR4CbDTyh/8&#10;ow+QqINLsb6xBUtVUY0nmwRR7xa5r+4p92fmYzTx8iNtd2wIMljcTQUrwIhZpLYafwjwNI9D1M+x&#10;/eE91NqEUcu+JdRLTtmhjeo9C6hH/wBsWJ+fXvYHZ/4ZZESSy7R3nRyRkaVps7TPRyhGU3R8lQGZ&#10;ZRbgDwKCOB7xB53/ALsORbqab259x0Nn+C23KBgy19by1Vw4rnFklOBI49TNsX3r7MLp5q5VdZCK&#10;M1u6sCSOIikOqn2SEfProi4tz9QeCQeDf6j2icN198oehs1Hu7rnL7x2xmqMER7i6q3XksdlRGRY&#10;hZMJVUWZMTBfUhSzXswI494nc8/cS+8Tyhbm9PJUO72MLhte2ypdOr1r4kdu3hXZYUBLxwVTzYeU&#10;iD3U9lfcq0bZeZXsrmxlTQ9vuNqhjZSODCUSQgeQBY+ZrQ06g5DFY3LUVRjcrQUeTx1XDJTVePyF&#10;LT1lDVU8otJBU0dRHJTzwuOCrqQfz7ON15/Op/mU9QSxY/L9uDfVHTACTCdv7DwGeklAjEYFZmYa&#10;HAb0lUhPocldjck8k+4DvN09x+T7k7du8242d5Spju428TzAqt1G0ikeqlakdwPUccwfcl+65zxD&#10;Ne7dydDYzsP7fbbySLT8xGHltvPgIvSgx0VXePwV+Le9DNLVdWYzA1spYit2fW5TazRM8qzSNHQY&#10;isp8MxkdRfXTOLcexl+YH877e/zE+IW4fjluvpzCbG3du3MbPqNyb12nuiqrdtZnEbZzcO45qGm2&#10;pk8dPksNPVZjF0MgP8UrVEcMiki62Ld9503vmbbrXbN3EQEN2soeIMmsCKRBHLGxlD5k8TWjQjWi&#10;dmkFWB3sz9xTlv2V94bT3N2TnG6vtps7a4W3tri3UzRz3EXgiX6iJkSRRFJPGR9OjBmBJJp0jukf&#10;gn170F3A3Z20Nx5zJUn928vhqHb+5KahranFZDKVFAXylFnMcuKTxRY+mmpvDLRuxFRcykjmxT+R&#10;b83/AIcdL/GdeiOxO59sdZ9r5vszem9snQb+Wu2pt+ojysWAw2IaDe+ZpqXZz1JxeBp7QPWpLq9I&#10;UlWPsVe3XNnL/LtjdWe8PJHc3N0GDiNpE0mKJVDvGrFFDB2MkgSJdRq9TTrG37/PsR7z8++559we&#10;VuR7rdOTrXabW0Q2hW4mQI80r/4rGTcELLKx1pE4ppLUB6Kr/MM+NvfXbvYmM3/sfaD7t2pt/YuM&#10;wi0mKr6Js1HV0+RzGXrp4tvT1UORrRNNko0VKZZpiYhcED3s1ba3btneOPiy+09xYDdGJmRXhym3&#10;MvQZvGzLIqSIYq7HT1FLJqRgfSx+vudrDddt3MFtv3GC4UKCTE6uBXgaqSKHy+zz65Ybrsu77Dcm&#10;y3rarq0vaVKTxSQuB80lVWr64qPMDqnfcW2NybRqvsN17c3DtysuE+3zuFyeEnMi38ieDJ0lPLxb&#10;i4BsPp7UYF7/AO+/4r7XtkU8ui5BkkjpI17p4o4hdivN2+ouxawIt6SD9D7h12Lx+To58fkqOlyG&#10;PqYjBU0NbTU9VR1ELfqinpp4pIZo2/KspB/PtFebdY7javY39nFPZMMxyIrxmnCqMCppTFRjy6W2&#10;15dWd1De2lw8V5GQVdCVdSOBVlowPzBB654TcWe2zkosztvMZPb+YgZGgyuEr6rF5KAobr4a+hlg&#10;qogPwA4A/FvfDF4fFYSip8bhsdRYrG0iGOlx+OpaeioqaMsX0QU1PHHFEuok2A+pJ+p902/ats2m&#10;0jsNrsIbeyQkiOJFjQFjViFQKoLEksaVJJJqT1a9v73crq4vb+6kmvJW1PJIzO7twBd3LMxAxViT&#10;Tz67z+5Nw7qytVnt0Z3MbjzlaUaszOeyVZl8rVmKMQwGpyGQmqKuo8EICprdrKAPbixIViOSASB/&#10;UgX/AB7X8B0kJpkj/V+w/wCA/Z0y8n6tzYDUQCb2tqI1Rgn8/VR/re9Pv/hRb8uJd69hdd/DbY+V&#10;FdiNhtT9g9oUWOWnqvuuws3RVON2TtyWWGR6lq3Abcrqmqkpl0rJ/GobhpIrLj57jbnPv/Mdjy7t&#10;iSXDwsESKIFmkupaLpRBXxJUV1jVcEPJIlDVgOzv9277Px8v8tcz+9G/Whivdx1Wdk8paOllCyyX&#10;UwqAuia4jQCSpIS2bTpEhLX9fyruiX2nsPcvdO4MXJS53f8AN/AtpzVUU0NXBsbGSwz1dRDHMkZS&#10;n3Hn4VcmxEsePgdSVszFe6v2t/cnr7aO1nCpPh8DRQ1wTUR/E5gazJspJ0lXydRK3AA59/RB7Pck&#10;n249seQuSGCCfbtrgjm0mqtcFA106/J7gyP/ALb1rXXO++rzPzfzBvwYlLi7do68RGDpjUjPCFI/&#10;9R6tm91R/J7JHKd475kLXSjqsbjohzZVosNQQyIASeBU+Qi39ffDP76m9y7z95b3MJk1RWz2tsn9&#10;FYLS3VgOP+i+IftY8PLPP2YslsfbHldFWjSJJKfmXmlI/wCMlR+Q697AP3ir1KHXve/F/INJb+Wt&#10;1SD9E3z3QF/wD9o7lkI/5KPvI/2q/wCVcuv+etv+rUPXz8f3hSj/AIJ/mZvP927d/wBocPWuZ/Mz&#10;Yr8ncpb/AJ47aH1/2qjqb/8AQnu5vSPr7kuvWEugVr1XkWNibn6H3pSf8KVn1fMDpVB9U+NWF/5O&#10;7P7O/wCKe8cvdrPNNt/zwR/9XrjruD/djf8ATledh6c0yj/un7f/AJ+tg3+VOoHx33fa/wDzOXcg&#10;/wCSdnbAUf7wPdD3R6F+5es/oDHvHDzE/wCEE/mP/QnsDbJQbvtzV/0Zf8NOui97T6WYHgVPVmLi&#10;6MLXuCP9v7MJ8ynM2/WkRowx2vQxhgCGXRUV6tyhDMNSfQsBx9D7MubmV93YqcaE/wAHTexgDbkU&#10;cKnrFTgiIA24LAWv9L8fX3XnmmjmnmhJCsXJbyEsC2pRFyxNxJC7XIsCf9b2EJTUgdKn+I9Z/aNq&#10;VKIrB39d/wCwCdQDwn6AaR41Av8An8e2SaEN5jqh4Hr3tnqDqvr5a7Mf2bfqueLA292Y1zTy6Ykb&#10;SuocevexW2upOEhhZJHNVJJB4TTpPE0fmpJmEi6bSIBd21x6ECc2vf27Hhc56VwmoX59e9v8sEL+&#10;BxEZKv7+S07ExiCjmSZpYwx0vrmloU/ppVVJJ92KkkEcelDAimjj173z8qztVpE66BQxu8rXgX0L&#10;C9gXDOyFiRYqt7ccWJ8CCe34qdeU5KngRnr3tRbKqxj9y4OuRtDU1TDUxFo1JHKPCWAQgv44SQvB&#10;W5PPtTbE+PauPKVf8PTcwrBcH8Phv/gr/k697MhW9r5KpuVmcXHBurfn8g2c/wC9+5Aa4c5Jx0Aa&#10;kde9o6s33lagm9Q5B/wA/J/x9pmm+det6xTu49e9pKr3DWzk6pybg/776+2JJCF49OiNqVY9e9ss&#10;lXPJy0hPP+NuTb6EkfT2gMzkkVx06AtBTr3t1wTua+HnnyLf8f20H4t/qvdAdbd2enEqGweve7jv&#10;jM7DGU1yTc3P/UpP9459iOzJLH7OjDpM7pUHF1F/yo/3gG1vZ6oJT40A/wBQv9b/AE9nS9woRw6q&#10;9BTGD0X2qhBkbjgn/iP9b24xSm3BIN/+Ke9GqYHDrSgEVp00zU/1/wB8Pz/vPtxglb+v0/of9693&#10;oOtMNQoxqOmaop7f77/X/wAPz7eIZCQLm9vewAK0HVVjVfh6T9VDpa4H1t/W1+PyOb++Rb1fU8/4&#10;8fX6e/eVOrMA2Dw6xrCbfT/Hm/8A0cPfFpLiw/r9f8Of6e2ipU/LoueFlJI+HrPGmlbkD6/7z77W&#10;9wP8f99/T3XpkE8D1zcC17C5H9P8bf6/vN70DXr3WD3HP1H/AAb/AIr7NfwD7OvDgfs6xaiCQLfU&#10;+5sFy1rn6D2yMEfb00RgfM9Q6kAqOB+f969qCl40/n/X/wAfZjb1IbP+rPTLjNOkLlgPWLW5H0/x&#10;I/2HtRU3Nrf1F/8AX9qfL5dNHz6DTKfX/W/4qo9vKDhP99/X2nIAJCmo60R2D/V59JKo9Won+p+n&#10;++/w98xe/H9COfxf3S4KiLSeJ4dKEFF6hfkH+n/Gv+Ke8MwspA/3n/W9lYqBTzp1fp5oDd0P/Bf9&#10;79hBvxC1FN/XxAn/AJK/4373AMsPXHTMxKqKdGp6jdUyNOTf6kn/AHj3WD3e7RPUAMQSD9Dx+s+0&#10;N6mhWr0nRiC3R9cUQaKAi9jGv1/2PsitRGxrzIf9X/X8a/r/AK/sg4/b06M56cfY/wDXDsZIo1Js&#10;pt/xX/e/ahcmnTo4ddHgE/4e7C+ucJHWRRa4w5Kj6n/aR/h7XxS6VoT3dWMasATx6DTeuZOLhMmr&#10;SeCRbgXBJ/I/417ESu2/JRzKY4mUXvcA2/P0b6Ee7a2JwevJEFPDHSJxu5aevgYyMxstjYWubA83&#10;Jvz7f0jnGOdbPcxD8j6kEW+nu6+JQ1OOlkQGsY6S8s9I2UicqLa78ji2o/X2VbsTbOeylXIlKGs7&#10;NfSWPF/8Lm3sPX8cxkY/h6EcDAKK9GCwNdRDHwaZI1tEp4U/S5+nJA9o7BdH7jycqGWCW2oH6uF+&#10;o+t1J9lq2k7HtFSfLpTVVz4qjrJkd2YPFxmSrroIwACQ0iqRc25BNwb+zM7P6GydLHDqgIAv9dRJ&#10;P+vo9mEOz3jmuin29W+vtozQvU08ugc3R8gNl4pJFXJQHSbNaaIi4Om31DX49jFT9GzzoiyILWAH&#10;Mgv/ALYD2bx8u3UlB/gBPSOberdDUnoCMp8vdn0Jk/y5PSCbGSOwsL/QOD7W2F6Jgp2V5YVJBB4a&#10;X/D6XHs1tuT55aagafs/lSvRbNzJbCoVs9AtvD52YGnjkWjrE/QwFlpzc24sS1zz7F/GdZUNKiKY&#10;FsBzcn+n+1KT+PYhteShT+wHRLcc0KoJV/8AV+3onW8fmvWVk85pquQ3b0lftwFW7EC2o88+1NDs&#10;mgh+kKD831n/AIp7EFvylbIR4hWv+r5dFc3M07GgcV/P/P0C+S+Vm46+/jq6khiQLwRjkXt9H9uU&#10;W3qCIAeNf9YOfx/sLezuDly1jr+kD8+i6TebyUnTL/q/b0h6zvLeGRLWr5QGJOnxAfX8H1fX3nGP&#10;o4/0w/T/AGon6f7H2uj2m0jy0Ip0ma8vJB3S9NDb83RXn118qt+QVW3P5tY+8gigT+wo/wB9/j7W&#10;iOBPhX/B/m6b1sTSpr69RWrczWG8lSWPB/SLW/rYg/199GWNbEKBf/be/O8Sg1GR02Y3I0s5DdSI&#10;MZW1Fy7E3va2oAW+tgOPr7wPVc8H/bW49s+NF5V6oLY+cur7Onyn2/MbBgWB+tyf6f7D3HkrCB+r&#10;/ev8fdDPGAerpawg10mvT9SbZLEakH1+lzb6jk3Htvmrjz6j/vh/h7TSXgFOn1tYKg+GC3r0r8dt&#10;YC1olFgCPr9b/kEc+2uauIUnUbfnn/kftOb+h8ulSW9TQIKdLah2op0nxfX/ABH/AEaL+2uav/2o&#10;m/5P+x/ofad7xjknpStqdQ8h8ulvjtrxLpuiqP6sLj6fiyj23mrkYlb8cf769z/X2mM0pqQ2enHi&#10;SJatXV5dK6LBUcaC6XBFgy2AJH1+oP0PuPJUSC9jz/j/AK3+B9+rckAk9NBFYA9OtNi6Pj9r6f63&#10;4v8A4f4e4jzS3Hq5/wBj/S3upjkP4z1c6FFWGOnmGgpFT/MqLEG9ufr+f9t7wFpW5J+h/B/5H7dW&#10;Bq01Ek+v/FdNmaJRjqei0yADxoB+SAfp/sfeCSJ7Ek8f6/8At/dvoC3GIfz/AM/XvqkXpypquFGC&#10;IbHgCwHNv63v/vj7CDsiRYsdOHIAGsgn/GO/PPsJ8y2yxRE0pQDo22+bxeAx0aPpFHmq1ZbcqhPH&#10;+KkfTjn3XjnJ6V8w4YBv3GN/8f8AC/49w5cKpZjTz6Ex/sx0euEaY1B+tuf9f2qaTN0mOgVwRwoN&#10;wBf/ABvz+PbkLxIrAjI6LyauR+I9RpIWkax+gvz9Pzcfj2mM5v2FyyIzEAMvq0gGzD834vb3Rpoj&#10;Xy6UKtB8+skdMqEf4fni/wBLf0994HdsTclhwL31r/W/t6FwBSg6bl9eu5IQwuCbj8f7f/D/AB9r&#10;6l3jEGSzC17g3DHj/WI9qA1DUnpjSDxPUCTHhwb3/wAfx/vY9irgN+LoCFyL2sdIt+kfTn/D3dJ1&#10;1E1NQetGIEUXj0isztGGrJdEsTyWJsvLajcWH++Pt4qtxCplUowPJ5I/4ofagT/PrSwEZPHqDTbd&#10;FOjAgEBj6lJ4NgLX+nA9ulFVPOEBa4J/1vdzMaCjUPVwijgOmytoFgDHm1jfUR9ACb/pA9jJs6PW&#10;yahe+v8APHBt/sPbsThjQnNemJ17cDPRe+zZRFBJ42INlP8AhwQTwLf09jbDTLpFxa4H0P8AgPp7&#10;kvlp8ha0z/k6Dt9ETmnRGtwZl/PJ6z+Ta3F9bf0Y/wBPc1aQD+yD/rke5Lgu00VZuiRokLHpDT5c&#10;En9xh9eAOOP9f3lFP9PSP9v/AMb9uG7XNFanr5dWEA8omPTXLmVXkysAPyRx9Prx/re860jH+wSD&#10;z6Vv/tz/AIe6G8I4dbEDDipH29Ncu4qaO4kqVt/gP9h+Tb6e5C0EzG2hif8AXW3+9X9ttetxNOnF&#10;hc4IHTNUbyxcNy1WioPy4PJ/24F/clcNVPYBG5/Gk2+v+q+nPtLJfqrVaZRXr3gDV8Y1enTHP2ht&#10;6kZi1WCR9SLKvAtcEsbA+4VbsWbIqRJETq/F2I5/1h/h+fZHe3FtOrIxDE+nRpbGSMqF4dPOD+Um&#10;F2tMnjyIiSO3IlQn0/TnUACPYJb763ixVLNUfb2KC/N/9Sf9Utvp7Au6G1iZiqeXQjsRcy6at0fr&#10;oH5IQdj1NNSU2RE7MisyhlY+QkX4Dk6R/wAT7rx7G3DBiKmSEv49JI4sAOeOSbDj3HV9cgsSvDob&#10;2cDBRr49Wd4WJjSQyOS2uJWa4/tMLm3Fvr7Ah+x6WKqGqpFg441Rn/e7+yj6qkmT0ZgKBQjp78a2&#10;tb2PeyOxoJ6ZRFUXuqAAOn4It/0N7Vx3hHdGx6Tyxo4rTt6ZMlh4awXZA4vzcci4Iv8AQ/T2PW29&#10;2PU1EaiU3NxbhhxYjkfXn2aW25yagxfJPSOWyjKEhfLoM9ybSpxRuyxfp1Afp/tKSbjR+CT7NbtM&#10;rWQxlxqtcD+vAHuYuWpEuI49Yr1HW9AwayhNeq7e3WfDzTNExQlQxH1sWY3tYD6fj2KdNTKgGlQP&#10;+Re5Igt4ok7F8+gHPcuTRj39E5zGaqKqVhLLceoAWP8Aqjb6lvbkl/x9Lf8AGva5gumhJqB0mAqx&#10;qekbUSKdRve5P+x4PuUn+uef99x/t/bqMoVQwHVzha9J+qKkXX+zc/6/4HuUg1WFr3H/ABHtPNBH&#10;KGDL1QSNGdWrpONNKj3ViLXPH0+pHPvxpgebfU2+vsG7rsEV0jaI6Gn+ry6N7TcmjYan6lU+5Z6Q&#10;+qU6Rwb3Nv6/Rhb6e8kcBT/kfuNdz5aKElohTPQntd016dR6cjuuOaO2ssWH1Knjj6j1j27U7aFF&#10;x+bf7H2F5treE0HDy+zo0WZZshiekrla5KnUV/URY8ccE3P19vkDBgCPoeLe0ARkYo/EdVbFM9Bn&#10;ko7lh+Li39fcu4P+w+v++/2Hu3Ba+fSm3jyXDGnSSniKm/55/Fx9f+N+/E8f7b/e/dTlfy6V9R4w&#10;Syj8/wDGj77A9P8Ark+ym6NXAPCnSiNizZ6UVDdVfgEt9fr9AB/iLfX3gqLBb/0/P+w9ld/Q27A+&#10;ZH+Gn+Xoz28AXMQ8q9Lraw1ZCEXIBW/FvqHU/kH2hNxVDRpcEABVN9IuLn+oF/p7wR92103MvqAf&#10;5ED/ACdZS+38atAgPDH+AdXo/FOnWTC0zMty/kNz/iq3t9f6ew8/jL2/X+dH5/rf+vvGzxJONfx1&#10;/wAlPs6mX6aGvw/i/wAnR8Psor/5pPp/Q/XR/vfv/9dBUO7HkZfWDzzYD+n/AAf3ktFvD6sMOseZ&#10;dnWhNMdbg+V65pIo2tGwax+pP9bfhL+1VT7muP8AOC/1Nx+L88kgezqHeGUCrY6KptoC5C9B3W9f&#10;RO5tGeL8XYH/AGFo+fc3+9a/Qun+xHP+3Bt7XJukNFrX+X+fovfaWOAuR00nrXUbhJAD/ZGvT/rX&#10;8d7H3Ojz8Uv1cD/W08/8ne1sO4RORQKft6TPt0sfBR/PpoqdiTQatCsp+g0lyDb63vGPoPcwZKnY&#10;cpE17fTTc/69wR7WeNbv+LpMYHTNKHpsbb2QgN4zOtvoQDf/AHr34pj6j9ccf0+l1Nr/AOtYH2zJ&#10;BavxVT1pZ7qLIkOfTh1zjObom9M1T6SLek/Uc39w59uYmsBBSI3v/YUfXjn2kl2ewkAPh0J9OlsO&#10;8XsOPFbT050++NzYxgfuJCqhbalJNgT9B+frz7YqvrLC119VOhvf+yn9Pr9PZbPyzaSd0Y7v9Xy6&#10;M4ObLyHEjdv+r59KKm743FjFAkZSqkcnWv8ATksGvf8A3j2lqvonETn9umUXI5AXgn/XS1x7KpeU&#10;KdyrX7P+K6OLbnUsdLyY+z/Z6U9N8qp4FAqnGlfqBLJawtcEeQH8fj2nar4xYnKEpNAWS/IZYyCG&#10;PP1Q2+nshuuU5tRqpz6/5KDo7h50hRTqYfn/AMX05SfM3C4+IvUtGTbgEykjSOb3kH9fagwXxR2n&#10;jCszUEWpbPqZIrg2548Z+t/frXk+uZiaV4eX+Dqlxz0uhhGVr8v+L6DfcPz3TyPBh4qfUbxxvpkL&#10;fWxNjKEJsD+R7Xdd1htrA0R8VHCCiHkIi/Qf4Ktj7EK7Bt9lGJBWvRJHzBd7jJQSGlfy6TW2fkbv&#10;Pe+Xji+4lEMkgARC8a3P9EVnFrfX2Urej0kFfJBSxJYm1+NXDWFrG31HsqnuIomKK3Qys7WWSJWY&#10;ZPVh+zfvZ8VBUVhYyFYwdQPFlLcf7CQf7b2j1xVTOhmUMBa/+t+RxY+y+a+MaNp4f7PRrBY+TdKt&#10;6+CKURtIAxYqBwP9geQfp7ddtZlsNkNM0gX9xD6rA+km45I9s2W4O0/Sfc9vjEBHTduHDx5fHPGF&#10;L+RCoAJ+tiT9AbD1exsm7Jp4aNR5kHpP1c/j8/q9i1b4+ASWHQEbbkWY1HQDRdQmbIvK1Mw1NruW&#10;Ycavz+0efZTe6e5IYqKdIapNXB4ZiR6rEfq+tvYN3m4aUVBxToXbHCtuVI41/wAnRgtnbNpNv040&#10;qRJZfoSRfQFa90W5tx7KxsTtSauyjo0wKmVbHUfrqb+rX/p7ANxArO2M9S9tUxKKK/6qdLuSMSLo&#10;P04/J9mpjzJrKJW1i5juCeL3UN/U/g+yeaExNSnb0JVNVFOmswKslh/gfr/sf6eysfKCvv1HuuMt&#10;fXDTqAP6tUxgX5HGr6+2uI60+FPTjCotcf0H/Ej3UjD6Yk550r/T6W91OB0gLUqaHrP73Af+Ez8d&#10;uoPlDLbl+x9hQsfwfBtbKOLf6xqD/tx7mT2T/wBz+bz/AMJsv+P3o/ydcXP71FyecvaFAe392Xzf&#10;71PDT/Aa/l1Vd/MvltF1FD/qpd4yD/kFNuqb/wBP1e7vPnXsmo7D+Gnyk2fTQmaszPRfZi4+KP8A&#10;zstfRbUyOSx8SjSwLyV1GgH+v7kf3Htjc8lcwUGoRwiU18hA6zEjjwCE/PrAj7vW+ry376e0e8Ss&#10;ot4uYbEOTwCSXCRuT8grkn06JD8Y82mA796orpGVEk3fjsW7NbSEzay4ZbkkAWfJcn8D+v09/NII&#10;szgfQO1uQeL8fpJUcf04v7xRpp7a1AAp9lBT+VOvqXamokU4nh8jQ/4Oti1TcXve5Nj+LfgDgfj3&#10;wBuOPr/Q/wDGvewoXI619vXL34jj/H3sAEn1PVhp+deve7Ev5Vvybx/xV+anVO/dx18WN2NuKtm6&#10;733Wz61godubxMNAcpUMjpamwmUWlrZS1wsVOxt7X7RuA2Pe9l31lqLS4Dtgn9NlaKYgAZYQySaB&#10;gs9AMaiMbvvae1N17w+xXOfLO1WrS8wW8a3looIBae1bWIwTXulTxIlH4mkC1Fa9A18guvpu0en9&#10;87KpEWTJ5TCyzYRG0DXnMVLFl8TH5XBWFaisoFidv9RIff0TMfkaHK0lLkMbV09fj66njq6Kuo54&#10;qmjrKWZEkgqaaogeSKennidWR1JV1NwT7zMtby1voY7mzuEltnUMroyujqchlZSQwIyCCQa8evmd&#10;uba4s5pba7geK5RirI6srqymjBlYAqQQQQwBqCKYNNbPJYvI4auqsZl6KqxmToZ3pazHV9PNS11L&#10;UR28kVRSzIk0DoxsQ4HP0vb3N9qemOoJBHBBB/offEsB9f8AD8rf8/gnUbAc2HvxNPs/wfb1ZV1Y&#10;1AGvmaf6qefXEsBe976WYAKxJC21WIGm4v8AS/vTZ/4UidobZ3N310V1nh6+irs51vsPc2T3TFSy&#10;xTS4mp3vl8XJjMXXGMkw1gx+3hUeJgGWGojc3Ei+8XPczdrXc+cLq3syGWzgjhkYA/2tXlZQeDBU&#10;kjqVJAculdSMB2//ALsLlLeNo9tufOa9wtJItu3bcoVttQoJUtI3SSVPVDJK0eqtC8TgfDU3hfy7&#10;dm5fbnT2Xz+Tgmp4N77llyuGSYMrSYnG0VNio6pI2VWjhqqyGcrf9YGocEE63B+p9gE8eum54/Lo&#10;/wD77AsLm3P9P8P6+7DrfaOHXvfOOF5XjjQamlYRoB9Sz+kW/wAbnj/H3oBTUP8ABTP2DJ/kOtfC&#10;SfQH/Bj+ZHXTfTn82H+3Nv8Aiff1F+lMW+3OkupsLWWikwPVuxcXVeVgojbF7UxdJMZGYAKFMBuS&#10;PeW3JxW05I5XNw4RItrttZOAoWBNRJ8gKGp+XXyde4N0u5+4fO19ESUud5vJFwCSJLmRxitDhhit&#10;Pn1rC9wVbZvuns2WljeplynZe72p0jTyGd6vc1f4URFLFzIXAAF739/Pe/mffICH5K/ODvXsfF1w&#10;yG1abcq7H2XUIzeGTa+xaSHblBUwIzt448pLRSVvAF2qSfzxipuO6Nv1/uG+vG6/V3DuocaXEVFW&#10;ASLwWQQrGHUfCwI6+kT7rntvN7VexHt9ynfWvhb19J9TdrioubtjcSKxHEx+IsY8wEAPDrYd6G68&#10;/wBFXUmxthuqLWYPB0/8W8dirZvISTZPNMJVVBKgylZKqG36FX2QUC/tJQ0r1kB0L3vIqn+o+vvX&#10;AdbHp1735+LcX+vH4/HP+uPeuvfD173j/P8Avr+99ermvXvfer/be9163qI4de99huSR/sL/APE+&#10;/daqfLr3twx+Zy2LmE+OyVdQSqRpekq6iK1uLgRzRqOD9LH3tHaNg6HuH+r/AFHy6uGIGSCP2/yx&#10;172Mu3Pkf2lt3xx/xqLL0yNGDBm6Za9THGLWEjussdx9dLD/AF/cycifeH96/baaGXlD3I3WCJRT&#10;wZJ3ubbTQAA29z40BoBQHwwVHw0qeghzByHyRzVEYd/5Uspywy/hqkgJ81kQK/7Wwc+fXRFwR/UW&#10;/wBv73EPip8EfjL8xPil0h3zi6jevX+4ewdjY+u3FFtfO02RwdNuzFvPt/dcMGM3Fj8nVx0y7jxN&#10;V44hVoFQgAL7z+9rvvz+8F/y/t+573BtO4SsXWRXgaFwUkZR/YyhVqqhgShJ1VPp1wY97PcDmb2g&#10;95efvb82VtPtW337CAyI4kFtMiT261EgD6YJIxrcFm4k16pw70+cHyH6A7x331+cH17vfbGIyNLX&#10;YFM1QZjA558NmsfSZWhpTmsTkDjahqKCrEJlbHMzMtzdtXsJvkV/Kt3P01sjePZu1u1tt7n2bsXb&#10;uW3ZuKDcmNqdr5qjw2FoqjIZR6X7J85jsiaSjgZgGkp2cqbKCQPeSeyffv5JtLOW89xuXLra7WIV&#10;eeBjeRqMDWyBUnpU8EjlYA1z0u9uveDb+fuZOX+URtUsG/7ldxWsFHV4jJKwSMOzFGUFyB8L0rkn&#10;J6GTor+ZDtLtTdG2Nhbp6v3js3eW6MxSYPGNiKvF7v2u1VWWjikqsqGwWXoIfNfUXx5SNfUXIvap&#10;DGZnDZeNajEZbG5SBiRroa2mqCLfq1RxyGVLX/Kj3klyT94H2X9xYI5uUPcnabl3rSJp0hnxxrbz&#10;mOcAV4mOhzQmh6yv332l5/5Wdxu/LFyI1/HGPFT0w8epfyrX1HVlSOrglb2BI5VluR+V1AalN+CL&#10;g/g+3kcElgVAtfVx9bD6Hk+5aEyOF0niKj/i+HQIKtGumRCr+hBB/Z5fn1y9zkAC8XPB5/w+v5t7&#10;aBqKjh0m0liQRTr3vmo1gH/ff77n36tOlkcemlOHXveCsw2Ny8DU2VoaLI0rjS0FdRU1XEV540VE&#10;Uo08/S/so3fats3m0ksN22y3u7J/iinRZI2/0yOrKcE8VPS+03C/26VZtvvpoph+JHaNh9jIQw8u&#10;BHXvYJ7k+L/UO5pJJ2wMuBqpBJebblXJjUu30YUT/c44MD/SEe8Xue/uVfd456uGvpuR02vcWBBk&#10;22RrMd3E+AgNoWHkxt9Va1NDTqWti9+/crYY0iG+C8hUCguY1kNB5GQFJD/pixPy697AncvwkjMc&#10;kmzd5y+YEeKj3JQxsjkCxU5XHmIo/wBLN9sTb3ipzr/dkbU9vcTe3fuXPHcqaxw7jbpIrfJ7m2EZ&#10;UehFpJ81Jz1MGwfeild44uZOWh4dMyW0jBvyjkP2/wCjenXvYRR9RfJXpjIHcWy6jd2Frof0Z/q7&#10;c+So8uihfJ6G29W0edUF0uQIwq3/AMR7w751+4/94nkuCTcf6mLutvGfi26VLpjxJpB2XZGmpDJb&#10;t5Aju6lWH3V9nOfrdds3ma1eM/6DuEICt5ZaWsL8eAY1BPlXqBksZQZekkoMnQ0WRoptPmo8hSxV&#10;lJMFNwJaedXikAPNiLezr9Rfzqv5jvQkFDt/Kdk0/ZWNx3+aw/eW0U3VkmiKoFjrdwRzYLf9XpUc&#10;GfKsUvwfePr7n7g8l3P7v3B9xtJaljBeo4bgFFFul8WJVC/BGUQmp01Neot5w+5L92b3Ekk3Kz5a&#10;G3XrqAZNqnWCLzJPgDxrMNn4hBX1PRTex/gj8YezKiSuyXWeO21lHjEYyWw6mp2e3qlkkeWXEYkx&#10;bcqalmcsZpqOWVibFrAe7Q+kP+FLQeupMd8jvjjHT4+QRJXbr6W3E1VPTOW/emTYu8ZkLxkWIH8f&#10;1j6AMfqIrb3a3ePwzfbVbTxFu4xs8LBScsqt4+pwOCfpBjnxAOsV+ev7sJTb3M3tn7lsbpV/Tg3G&#10;FdLj0a8tAKf9kr/YOiab+/lHbYqKern6y7XzOOq0hJocVvvC47M0VTLGLwU1TmcAmCqKCNn/AFVC&#10;0NVIB/YY/WxHHf8ACgL+XHW0Iq6veXaGGqPGznF5Dqbc1RXKygkxNJhFzGMD2HB+50Eker2NYvdb&#10;l2RA0lneRk+TLDX/AIzMw/n1jVdf3d/3k4LhoYdq2i4iBxJHuEWg08/1BG4+xkUnyHRSKz+Vr8n6&#10;aoaGL/R1kYVI0VtJu2pippLi+pUyWDx9aoW/IaFW/oD7r7+Y/wDwoxw8mHq9o/CzY2TGYyFNVU9Z&#10;2z2viqWlhwyy07RLNtDY+Py1ZUVuSRmDx1WUlghp5Es9DUKWsDeYfdC9vVubbYbJre3daGZz+tgZ&#10;CKhZUoODh5CKk6EdQesjPZb+7YuIbqHe/fDmCJ7NGBTb9ukZhLwJ+pvGRfDWoKtHBGzuKabiPOo1&#10;XQv8qejxtZRbi7/3TRZ56WbyxbF2a9WMNMIpkkhGc3HW09FW11PKFIlpqalp/wAf5S6XT3Rb8Yep&#10;tw723ZUd5dgz19dIcxkMtjqnMNJVZDdO5a8yy1m5MjV1Oupq1FVUmoFQdTzVhLlyVYvnD9wz7tN/&#10;ue72HvZznZyQbVYyE7XA6kfVTaWH1p1gUt4NYNsQjCWYLJqAtgZszPfL3D2zYtkj9ueWBGjeBHHK&#10;IaRpb260C26olAHZVCsh0hIlAIYyhkuRpaaGjp4aSmhhpqWlijp6Wmp4o4KenpoUWKCCCCJEihhh&#10;iUKqqAqgWHA92OnVp4BJ9PANj9R/S5Yk8WAJuffYd9IGeFesNArMDRe2mc+X50rmnWZmC2v/AGjY&#10;f4mxNubAfT2FnZn8jr+Yxufd+694YrrTZ2Wo9xZ7KZnH09P2psalrfschWSVFFHUw5fL41aepSmk&#10;RZEL+lwRcgAn5ufebZeZ+dPdz3I5p2vZ3m2ncN7vZoJPEgTVbtPJ4DFXmVwWi0GmnHnTqe+S/v1f&#10;dm2Xlnl/Y73m+7gmtbOKJibC9dS6IFcqYYZKqWBKmgqtDQcOiYS/zBvihS5GvxWQ7HrqCrx1fVY6&#10;o8uxN/VVOaqjqZKWYQ1eM2zX0s0XmiNnD6COb+wFz38lr+Zht+Jp5vjJk8lEilj/AAHsTqLOzED/&#10;AFNHjd/VFcx/oBGSfx7iC/5W5m20oLnl69Oqv9lC9xwpx+nEtOOK0rmlaGkkbX99r7r27yCK291Y&#10;I3/4dabhABX+lLaIv8+ljg/ml8WtwSrDQd07RppGCkfx18ltdPUSBql3Nj8REpBHN2Fvz9R724P5&#10;MnUXZvRfwN6+627f2Tnevd94jenatXkdr7kpkpMrS0mW3/nsjjap4UllUwVtDUxyxsCQyOD+fc6+&#10;2ENxbbBPFdWs0MrXLMFljkianhxAnTIqtggjhTrkF997nDlbn37wPMHM3Jm/2u57BJY7eizwOHjL&#10;R2iI6g4yjqVYEYIp1SH/ADDN3bX3t8jsjmtnbkwW7MKdp7aphmNtZWhzmKaohpm8tOuTxc9VQSTQ&#10;6xrVZCyEgNY8e7VT9D7kfrEY8D0Rsf4/T3pN/wDClN7/ADL6cX8L8ZNukj8+rtTtm3+9e8cvdfHN&#10;UAr/AMQI/wDq9cddxP7sbS3sjzpXgOapx/3T9u62Ff5VqaPjfuD/AB7b3R/ybtvZkZ/3lD/sPdDf&#10;UFfHju0tiV7myUm4KWUki9lCSLf6j6X9gbZmputkf6f+Q9dE9wotnc/6Tqysi/B9jB8ocwu4NxxV&#10;sa0YCYCnWKtMZjqZIFmq1mhjqRw0ME0Q1pfUBNcXJClZzJIH3DV6ov8AIdN7KQbJv9O3+TriqhRY&#10;f1P+9+yQ5hY2mUq+gEaXC06KwfyGYNq1wiQoVHqbmxsL29heXJr5dKnADY65e0rNrGoKY9PjDRvK&#10;zqAysn1HqAU3/wAePbIz02Rjr3tidizfVoyVMq3GkgOdRX1NYAFrcjjn3tdWXb7Omiv2de9iZtuS&#10;T+B07TQVpj+3njE1FO1JLHGahmFPG7QPTNPURINKSwTGysy6bAl1DT8+lUQGkahWvXvaplZPFLTw&#10;pWqFlLUwroTFVeCFjBTyTAUtNOzSvXahoVUdQXBN1ttgWIJ4jpRSoNOA69787xAZKRp3hhEM2iON&#10;JNUwlpUREUCV9UkjIo1AMQGFzb6OsOFeFOvAeR4de9qfZtHFkNy4qj8QjNZVH9wyEMyrCngiSPzC&#10;Ms0h4UAtYfX25agGe10qcyr/AIembk0tro0/0Jv8HXvYkZzAVGJazrp/wNrfUj6XuP8AW59j5laN&#10;iCM9R/Gwoeve0RLJYn8Ef1t/yP8APsveoJLdPxhWbPXvce+o2H0F/wDiB7Qlyxq3Hp9lJ6979a3J&#10;5HvVetBSvceHXvak28AchT/Uetfrx+fd4gWfSfh6eQVPXvdw/wAbPTjae/8Aq0/6ET2f2Zo/S5DV&#10;COk/uLmhlA/Fif8AbH2eKna6C/PAtb/X9nAalCevAEdANVINchtzqb/iT7cIm/r/AK3t4ZofLrRN&#10;OmqYcf7D/ejf26w/q96T4fz62emOp5B/wt/xJ9vETW+h/wBb/Y+99a6YKlbsbjg3/wB5APvJ9T/r&#10;+99e6wcAAC/+P/GvfpOf8Ofz72vn1o4VjXrw4W3+t/vAPvmOP9h7Y6KSaknrx5A/wt/0Nf3yBN9X&#10;59+ADGjfB69a64OeLf1/4i3vj9T/ALEH2aAgKKcKdbBpUn06hkEfUe50Fr3/AMBx/re0+K16Tfi/&#10;PqJV8pax5vz+Pp7fKY8qfyLj/ifZnbiimvn1phk9IfJrw+q/Fv8Ae/8Aebe1HSni/wDiD/vHtQPP&#10;7OmvPoO8qp/24J/2HHt6jI0j/AX/AN9/j7TkguQeqqMaD0j5gbkWN+B/vP1/1veRRc3P+w/3vn2l&#10;uWqNI+EdKFAAx1GIsbe+MwUj83BH+8D2kPwjT06iM9adS6S6yKR/W/8AvIH9Pr7DndlH56Oa3N1t&#10;+b/W/wDT+g96R9Ld3Hqk0f4SM9GC61yhgylIuqyh/wDiRf8APurf5CUDRTTnTwPz/wBPD/gL+0N6&#10;TTWeHSYx+Epfyx1YntqoFTiqaS97ov8AvI4/PsiFRZahv6hm/wB5JHsnZDqIPr1ouRivT/7G7raR&#10;BUxaj+V/p/X2YWsCyHh0lkufLzHXR+h/1j/vXuzfqieHRCNV9UekfT6sq/4/Tj3a4hEeVHSuCbxA&#10;NR6A/tGnkkpHKqbhQwJvbgH/AIj2ZL+DpWoGsWuAf9iQDxwfz7RxHu7hny6WVqKHiOHRUG3O2Jke&#10;PyLH6pP1fTgsCB6gfx7wDBorGNl/wtYf61jcfj2argDq2VFSOuLbvkkU1CSqVVQ5/r9T+Abfj+vt&#10;Q4nYeLrHV5oASSByiW4Iufz+PZ9Z7XFclPEPEV/1Y6anv5oVNOHQSb676zm2aeZaWVbIh02Lp9UN&#10;rlW5IP8AsPYzYLYeIpwvjpYxYGx0Lf6f63sWWnLFkRqJx/q/1cOiK65guVBBYj7OP+Hquvtf5a78&#10;d2SKrZE1WJWWWw+hso18g+19Dt7HwKoEUQI/qi/0/r7PYeXbGIVBOr/V9nRPJvE8nxTtXonuX753&#10;xmJpRJXTEsTz5ZgALk/X1f19yDRUkQsqpxf+yq/70fakWlsjYhWvSRr66c1NKdMX97t0ZCzS1U1m&#10;+t2me9/6CSSQC/8Ah74/sxjhVv8A7C31/wAPageGMLGoH8+m2lmkpjrIpytUbyzTtbm1jb+hve/v&#10;j9wo4Fl/wW1veiwrlh17wpGyR1Njw9U5DMrOTbltV/62/T9PcWSpXkE/0PFv+K+2jIlOPTiRPpHb&#10;0psfgG1C8Z+huRf+o/2nj23S1A5P0+tuB/X/AF/dPHNKiY09On0jbHS8xu3tQUFfSNNxdr2/w9Ni&#10;Rf23vVEg3/B/oPaaW8FQTn7On1hrUE56XOP2zGhRgvP1uSbD/X9P19w3qWvYXJ/rYf8AFfac3L9K&#10;RbxgVr0qIMBF6TpJsf6m/P8AyCB9fcKaokUn6EcfS1/oP9b2348jcB08kEJWle7pT0GIpk4IIJv+&#10;eR+Rf/XB9xTO7H/ff8V96Alf060UjQ049Py4ymWxIJuObH/kXvA7ueTz/Sw/5Fx714UhwSKf6vl1&#10;4tHTHHp3paWnCiwIt/X+n5+l/eAlyOR/X/ffT3YWgxQY6oXUVz07wRxp9FfSbWYWsLH6m5HA9w3j&#10;Zm4H+ufx/vHtz6MHpwXAApXp8p61EX1MPT9LfXn/AA+nvAaRm+oHu62Q4oM9UN1TC1p04pmoU/3Y&#10;OD/Uf8V+vvgKIg3I+v8AvH+8D2qWwJKkjz6ZkumIx5dSjn4tJIkXgGw4/A/4MffL7EN9f+Kf8R7V&#10;ptyA1p0nN2x8j1g/vMUBKyAf15/23v38P+nH++/23t5LGDIoa9N/UufPrgd0uRbyD/ff7Ee+Bobf&#10;QG3++/2HtR9OoHVDKxOes0e47mzSC5H4+n+H1N/cWWibS1gL6W/1/wDeAffmUKmDw6sp7h060W4I&#10;3miRpF5kjH1/x/1/ZaO5jLBj6gLcCzi45/TEf9b629xRzpLQsK9CraAaA0x1YX8cmp6iFWuWYR+T&#10;i1rGQKPzf6+6ws7kJo8nLdr3mexI54/rz9PcHTPqlZvn0LXYUBpinR1vcafLSyxWDEem3AH4/wBj&#10;70ZSekxCjh172jq6eVnJPIuefz+r8/4+6VqT69eA697d8LWyLJpvY834/wBb/H629u8V0jj03MOw&#10;Dz697EehZ5AjC/1P6bfS/wDr+9qzUpXpJ172IOFleNwpc/qsQbWHpP1/2Pt+3LBwTwPT0aECvkeo&#10;04AUmxvb/ezb2LeI0yBLn8D/AIj2Zjy6dAp0nawsoaw/qfp9OP8AibexRxdMqpGf688/4kf69vbw&#10;BHVeg8y1S92Ug8/X88W/Av7GHaLWnVR/QD/b+7rIEIHmeqGLWGIHReuyoRJRzS/RVAuD+r08n8Ef&#10;j2ZnCYmSuRCFa1gbAfgAD+h5uPY12W8WDS5YA/7HRVd2pbA6qc7l7Ix2zqis+5mRBGGckqT9GvwQ&#10;wB4Yf05/w9rim2VLJ9Uf/b2/P9Svsafv6NY1Cvgf6vXoqNvJgU6IzuX5g7exz1Ef8SjUx61P7zG5&#10;HHF5R7fqbYjHkxubf4qQef8AWv7QzcyKurvx/q+fV1s3bGnPQD7j+dGJgBMNXAxUNZzI31AHP+c/&#10;4n2/0+w1sLwn6n+yG/3kqPZfJzSv4ZO78v8AP08u3yHAHQBbg+fyo8ghqYCRYfrl5F2/pL7fYdix&#10;KBqjA5+oCj/YekE/8R7KpeZ3INJBo/1fPpXFttB8B6BDP/PfK1HkNPWJcrbhpQbfm5aYC1/9j7eq&#10;fZlOoBMZI4+tmH+xBA+vsqn5pehUSD/V+fSgbWdQIXoEc78190VbMI6wDlgSJX+p/p+83tyG1qVF&#10;Fo1+n9Av+9KfZS/MrSswL5/P/Iw6XR7aoodJr0GNR8q9219bGP4hIA0tyFlk5vbk/uEeyxfIGkps&#10;ft2skCqNKyEX/FkY82H+HsqvNweYVbjXo+2y10Myj4l62ZP5NG78xvzJUD1kpmDwOW4IUBZYVuP1&#10;fk296r/ym7ekw24K+ngmVSrEHlhx5CDwG459h+4nFCBw6OpZTGKV628qdPFBFH/qEC/n8f6/PuvO&#10;s7wyMtbcVQA8h+mvnk/7V7KPH79Pn0ka5JI6zezQ9Sd3VCpGtVUKRaDSWLX0m9xyw/PtVFOVOodW&#10;iu+6jHHXRAP192WdOdkU2Ynpx5kcsgtYAm5Kr9S1/r7MYLjxG+fRhrEyih6asrSiemlFif25LAX+&#10;ug/4H3aZ13UpLRxPe9/6W/IAH5/x9zjydKSkYrkZ6jTmNKmSvVWvyLoGgrZCVayXRvryVV76b/jn&#10;2PFLDqAsL/T+hH09zHE6ugYdRtJ+mSo4HquTM5JKaRlZtI5Fj/rn/H/D24LSt/T/AG//ACL29UU4&#10;9N6hTpGz5+JRbyLa7D6/7z9fchKRv6f77/be2jIwPYOtfn0yT7ihN7vyP9b8/S3q9yFpyBz/AF97&#10;V2PDj1RsnHTHUZuJgfX/AMhH6cH/AAJN/wCnuYkI90IUg6znrWQK9MFVmFYEqSbA/T+oP+Jv75Mi&#10;D/C31+nsju4IHWTVw8ultrM4YADPTbHXVMsg0C+q1hz+f62v+feIOgYKD9W0/j6/1+vuM97gSN3E&#10;ZxX/AC9CqwkkcgdK2jpJ5IlldDcoD/at6gLjkW9utK+pSB+C31/41/j7AN7GUn1Eihx+zo9YAAMO&#10;HTPlYwg5U/Vfp/X/AGPtwH1H9b8/0/Htgf2fS2Biy1J6RlQEu3B/3j83P+9D3kPto0OkH7OlHUQC&#10;xHBtcW4/F+PfMfQn+n/Fb+yqUqJHQcR1eE1JHn0+UqnSB/sP8ObH3HncD+v9ofj8j/X9le4Am1b0&#10;BH+EdGlliRK+o6X21VIrYD9QBY2/xdf+K+w03SSsBB+oAtb6W1f737wZ93pFkuJtPnn8qf8AQw6y&#10;s9vfhT/V+Hq9f4mRt/Bqb/DWp/19Cf7x6fYS+Uf1H+d/4n3jD/0F1Nejy86U/wAv+Do/Og3/AB9L&#10;f8m29//QL3TReJh9bgj6f63+vyPcv65I6MG6iyROwEnj1u2TypUBkKixvySSf9hf+ntzaqcKQGb6&#10;f6/+98e1cN64Gk46SNAp4jPTb9hEz6mCn/XJAAvf8Wv7bZKqp1XBYgH/AFRFrfkgED2oO5MAoB6b&#10;NohqaZ6cIqCnZeUQ8fS/1uT7c6bLTIBqP0+lgP8AY+1MW6EefSeTb1ccM9NNZgYJW4RfqfTc/j/H&#10;3LbccycFgF/wHP8At7ezOLdyq019IW2pdXEU6bP7o00vBQC9+VJv9ORzce3Ki3Q7H9X4A+g+t/8A&#10;W9rYt7YUq1ekM+zAgmmemjJ7Hp9PCen6gkkH6f4EfXn2pYd0BFBLXP8Atv8Aeh7NY99LAenRVJsj&#10;E4GOkTU7DErsoSwNrX/H0/1RP09vdDu5NQBYX/xJHH1/JA9rY97WtTQdIpdjcBj59JHMdXNKjsE+&#10;gIuLckfm3sQMbuamfTdgPpf6EfT/ABv+PZgm7QMNRI/mOiufapgD2/4Oi/bn6wrUWQRKbWc3uQ35&#10;4utrH2uMfnqIqL6CTp50r/j/AIe7ndLYjDKfzr0mXbbgEZIH+HouW6+sc+RN4hUaPXezyMLG1uST&#10;b6e5lbnqYRsVZANNhwovaw+oseD7Rz7jUVjoB+XS6DbJAQxQ0r0k9udWZZ6xPuFlIV0JuzEgkc+k&#10;sQTz+fZeezN7U9Fj59UyqQr8Wv8A1/IP1PsM7pfsYmYnHQu2WxKzggZ6sa+P3UEqV1LO8LLZo2DE&#10;cFRwT/Tk8f4e6ycv2hSVW6fAZ1IM2m9iLDW3HN7/AI9x3Jcs8zenUvWkCBEULUU/n59WcUeJSjoU&#10;pUAJVRcgn9QVVuPx9FA9ma25l6CqxIkJU2hU/wCv6Afr7eaUBBqFcdK2iK1GnoK8/i8gmXjKH9kz&#10;FhY3J1Nc/Un8H2WTs7dTYvJFqYqvMxa4+mlvT/tvdbFqzHOeibdu2EHoVsTTaKOPyXYkC9/r+kDn&#10;6c+wJznaeSMRRZzbSfw4/H+B+vsSs1I9NegWZQZWIH/F9OgijX6Lb/Yn/ivssvYG8chXQvrkb1f4&#10;nkarD/H6H2RX+V456NNvfXIpJ4HrJ7bOpsizZMeR/wDdqE3N7Xv+Tz7DjICxznqTtobtWpx173ZX&#10;t2opJsZCPKpIgiC8r+UFx/th7RXMINccehZDLjPTfMrawyji5F+Ppbj6+y9fKanC9RbomjYFQaC5&#10;sPoatAbW/wBq9k0sQjwDjpYdJjdupMLfUW/pfn/X/wB7PupuNQYYvwQignn6gfT2wTRq+dOi7VpY&#10;kHPWf3uI/wDCaSHT0V8laj/jr23tiK/9fDtC9/8AbSAf7D3MXsmf92XOAHwmGyp/vV6f8o/b1xR/&#10;vTHDc/e1ScdO0XP87kD+en+XVUP8y1iavqJCP0wb0e/9LzbcQcfTlQPeylXU1PW0VXR1cST0tXTT&#10;UtTBKNUU1PURtFNFIpBvHJG5DD+h9zxeWsF9aXVlcpqtpo2Rxwqrgqwr8wT1y2gmlt54Z4H0zI4K&#10;t/CwIofyOfy6rAocnUYfI47LUk3gq8dW0eQpJ9Pk8VRRTR1MMwT+14pYg1v8PfzfP5inxjqfiR8u&#10;e2+o4aSsh2rDmm3R17VVZWVq/Ym5lGUwknnRI0mkx5neimIVf8opnFh7wt3DbJ9j3C+2e8kL3FrI&#10;YyxGnWooY5KcBrjaNyASFLaTkU6+oD7tvutF7zezPJfPMssX72ltzDeKnaFu7c+HOApyAzASKPJJ&#10;E9RXZP6d7Gou1Otdqb7pvDDJm8ZA+TpYmPjoM1B/kmWoU8lpBHBkYpFjLcumlvyPZIRblj9fp+f9&#10;6+n49pRU+XU6YPDj0J3voXJte/8AX3silKDrdCBWnXvfH8ghuOeRx/Ti/wBT/wAV92DEAjUf9X+r&#10;B8vLrwqSDXh/mIz6ihIocZPXRAP1/wAR/t/r7sb+KH81T5j/AA9w8e0+tt+UG4thQEmj6/7Gx0m6&#10;9t41nl88wwjtWUGXwMM0sjlkpKuGJz6mS/Ps02feN25fuHuNm3aa11ijIlHhIrWvguGiDk8ZFVZd&#10;Pbr04ONPvB90v2R97b1d25r5ae35iI7r20kFvcOKUAmKo8cxFAFaRHK8BQE9At2j8e+pu31ik3rt&#10;OlqslCR489jpJcTnwixGJYpcpRNFUV0Ci2mOoMsan1AA8+7NsD/wpY+QVNAqbn+O/UGWnVbPNhsx&#10;vPAo7g8MIayt3AVEi/4+kn8+xmnuvzrGqrXbXHq0Eus/M6LlEr9igfnXrFXcP7rf2xmYttPuTvkI&#10;J+GVLSYAempY4D+ZB+w9Ferf5bnS05LUW5uxcfqZm8ZyuBrVUEkhFabbqSWAP5Y/6/tCdp/8KNPl&#10;ju7D1mJ676y6m6sqKyBoE3ElPnt55/Ha7EzY9cvX0u3xONI0mehmCnm3tDuPuTzlucDW738FtGwI&#10;LW0TRyUYUw0ks5BPDUgRkrqDA9H/ACh/dl+zWy3tteczczbzvESOCYC8NtBJQggSCOMylagVAlWv&#10;CtOlDs/+Xx0ZtjIUmTyc2694y0cyTrQ7gyVFHiJZInDxmposRjMdNUojKP23mMb/ANpSPdCG8947&#10;o7B3Vn98b0zWQ3HuzdOVrM3uDO5SdqrI5TKZCeSpq6uqne7M8s0pNhZVFgAAAPYFUFUjQsSVFKsS&#10;7HzJZ2qzknJZiSxyTU9dD9o2ba+Xtp23Y9k2+K12mzgSGGKNQqRxoKKoA9BipqSAKnA6PBR0NHjq&#10;amoqGlp6Oko6aGkpaWkhSnpqamp41igp4KeILFDDDGoVFUAKoAHA9pj+n9f+N+7fPoxBHmM9Svff&#10;5N/wp/2/Fve69eND172cz+Xx0PL8kvmN0J1NNSVFThcvvagze7fBZHg2ZtJH3PuifyEERB8TjHiV&#10;v+OsqKPUwHu8W23G8XFvstpIUuruRYlYAHRrIDSU4Hw01SUOCEIOKkQz94f3CHtX7Mc/c8K6LfW1&#10;g62+qpBuZqQW4KggsPGdSR5gHyB6DrtjftL1n1vvLflQI5P7tYOsr6SGUkR1eS0/b4qjcqQ2ityc&#10;sURsb2f6j6+96P8AmW/IGh+Mnwj7v3xHkYMZn8lsqv2BsGNw6yVG7t60c238SKFY9L+bGU9TNXD6&#10;BY6VibAe8jfcbdrfYOT32mAFZbtRZxLQmqFSJSTxXTbpJRjTvCjDMpPz+fdT9trr3T9+/b/Y3tzL&#10;tsN6l9dtQkC3tWWZ9VfwyuqRZyTJTGKURfD/AK9r+2/kLt2rqoXnxu2sqd/7mmEixDRiKmCqo0bU&#10;t54q3P1NPGyxlWZCT9Fe/wA44k/QsWIJ/USWtYWLH9Jb+pH1tf3jdkKqny6+mqQtqYFQFqaU9OA/&#10;OgFetiK3+v8A7c/4/j6fn34e9V9eHVOve/K9vzYAi97cFr2v/TVY2/r72FJ4KTmmM/6v+K9R1ulC&#10;P2/s66LAfU2+gueBc8AAngkn32+ogEgkc2NuPx+bW97KMvFGH2g9WqaY4Hz8uu/fViLXBsQCCQbE&#10;H6EH6EH37S3EqQOvBHP4SR/h6978Qf6H/bH3QkA0r1Q0qQDnr1/9f/bH34AkAgEr/UC4Ivbi3159&#10;+JABJPXgCSo9evXH9f8Aff74e+PFrjm/Nxze/wDT8e9/LrxoCSM9e99j/Yj/AHg/7A/j34cR14Ub&#10;BwD173uX/wDCcb5EU+7uguzvjnk5bZnqPdY3tt9SJB5tn9iySvUwQhiy/wC4vdONqXktpsK9Lj8+&#10;5m9m91mS733l+WnglVuYyT3Fv7KcH+iqi3KerPJXgOuKH95z7attHuDyl7o2tTabxaNazjhpuLM1&#10;jcjy8W3kVacB9OxFAR1TP/NA63iosvsDtmlR9WYpqjZmfRlBgFXji+RwM8TMCyzVMFVVxtawK06H&#10;6libh/5gTBPg38uZDxp+O3bnIuDzsjMr9RY83/2PuQvcML/UzetPAiP7DWaP9vH/AC9YW/dtBb7w&#10;HsyCQP8AkSWH8riPokXxIjv8lem0Ysw/vrQvbyMVuIqltS2awsRcWt7+apT19bQy+Wjq6mlkUnS8&#10;E0kci3vwrowZRz+PeLLij/ZQj9g4f5uvqI8Q1UEgDSPIAcAOAFPL/Lx62c0+n+uSTbjn6f8AEexb&#10;213/ANp7WWNKDc9VUwRlbUmUX+IQEKf0WneQrGQfoth7kPk/3a9zeQLiC55O5/3bbvCYMEiuZPBJ&#10;BrR7ZmaCRf6LxstPLoh3blzlvfopYt62GzuVcEEyQxswr/C+nWv2qwPXL/ffW3+9e7Sf5cHY2zPk&#10;18h6DqP5EbjwnXGyq7Z+6sx/fai3Bh9nSRZvE09PLjKL73dQrcHarklceAxiSUKdDA+8wuRP7xH3&#10;0sNwsLDm2/2K72yQsHuLu3WArRHdavbS20S1ZQlWQ1LAYPHCT703tjt3IHtrd85e13J13d80JfW8&#10;YtYVubpTDIWEjiFNcnbQmocBfiK6TToCfkVvXtDr7rDLbn6g2rDvfe1HkMLDQbZqMNms8lfSVORh&#10;gyhix+3amky7zwUMjyh1Zli8etkZQwN4W7f5WWEzNOavoX5FbJ3iZAWgxO5qjHxs6adQ8Wf2pV5y&#10;nnexBsaKJTf9Q+vvLPlL+8W9v72dbbmtNvVq0L2N/bTf9UJZUYflK56502Xvjfbcxi515D3Lb9ON&#10;XhScfmkyw6BWv42P9HzJOdpfzAexsR/k/fXxK7g2O+m8eX2XichufGuCQqy1OO3HjtnZSkjZg3+a&#10;NWRa3JvYrO7v5ePy42cs0v8Aouqt0UcQuKzZeYwe5PNzZfFjqOt/jzE/W32QP+Av7yZ2D70PsrzD&#10;4Xh85pbM3lcRSwgHHGRlMJ/KU/s6G+1e8Ht3uyqsPMSxzk/DLG8VBwyzApWtODU6HTb/AM+/ilmp&#10;IqfIdqUuxq12EUlJ2ZhM/wBexwSsyqizZbdOLxuAJkZrKY6t1Y/Qm3sp+5dq7n2VkpcNvDbmd2rm&#10;aY6ajGbjxNfhK+JgdB1UmRgp5gCwNvTz7mvaN82ffrSO+2Xdre8s24PDIkqH/bRllr8q16kOwu7H&#10;c7cXdhfQz2h4PG6up+xlJH8+jZYXPYTcmOpsvt7M4rPYqsijnpMnhchSZTH1UMq6o5qesopZ6eaK&#10;RTdWViCPp7YVW4LhCbH9QQmx44vY2Nj7M2ZF+JwPz6NANIo3D/J07e8ir+bWH9FGgc25sth7apE1&#10;QpB+w+n2dWABFakj7Sf2V4H7Ove4mQxOJy8P2uVxeOydK1tVNX0NNWQN/XVDURSI3P8AUey/dNm2&#10;je7SSx3ra7e8sm4xzxpKh+1ZAynh6dLbO/vtukE233ssEo4GN2jI+zQRT5+pyc9e9gdub4s9N7ml&#10;lqv7vT4GqmZnabbdW2NRZGOrVHQSrU4qMA/6mnt/h7xc56+5T93fne5mvZOSf3XuEhJMm2ytagE+&#10;a24DWin7LfPn1Lexe+nuNsscMbbyLuBKUW5TxeHkXDJIR/pnPXvYXz/BzYjyXp93btihLAiOZMHP&#10;KgA/SkyY2JP9YlRb+nuDrv8Au0PaV5pDZc9cxR27eTGydgPkws4/P1Xodp95/mtU7uXdueTGQZ0A&#10;pwwZG4elc9daRe9rk/15/wBtf6D2IezPiV1PtOugyVTSZXdVXTussSbmqqSqxySrbTKcXR0dHSTO&#10;p5AmEy35te1pT9u/uLew3t/udpvE203e+bhAdSHcniniV8Ub6eKCCGSlAVE0coQ1ZTU16CvMnv8A&#10;+4G/289pDPb2VvIKMbdGWQg1rSV3d14mmjwyMU4V679mdWNEVURQiopRFX0hEItoULbTGBwFHA/H&#10;vMZI0jUIi0QCgHkKenp+XlQcAOoSZmc6nYlvU5Prk+ZzxOeve1l15hhuLsDYm3inkGe3ntbCadIY&#10;n+LZyhx1gDfkipt/Xn2R81337s5Z5g3LVT6axuJa+nhwu9fy09FO+3n7u2TedxqB9PaTS1OaaI2a&#10;v8uk5vDMDb209z59jpTB7ezeXcn6BcbjKqsJP+A8N/e5gqAgHTaxNha1uSLEcA2HvhkqqFAqfzJ/&#10;n1ydowpRQPl5fZ1p4NJYfvENNpBlLfraUqC7ErYa2Ykkjm/vJoB/Uo/w/wCNW+nvdB5DqygmoYf6&#10;vl6fl1Ef63DGx/AY8f7G9z77CKpuot/rXt9APp9L8e9AAcB1fzJqf8nl5cPL/D6mvD835+rG1za7&#10;HUTp/TcfQf0HAsOPfZYAE/0F7e90r17UoIqevENpYj/Ukg8fgH+vvSV/4UoW/wBnR6jUlgR8YNrk&#10;8DnV2t3AB/rcL7xv91iP61xf88MX/V24P+XruH/djivsbzkT/wBNZcf92/bethz+Vmun43Zrixbt&#10;fdTH/EnBbSF/94968tBkHxWQpMhE2lqOXzhiCbGNGN7A+4+tJDDcwzJxVq9dEr1NVrMB5j+Xn1ZJ&#10;7Utflv7zYpa+WMSVUK1EDyxq/wBxJSysI5A5XUDFSyAFA4MYZ3Nwb+39yn+oufE9AB1rZQF281+L&#10;UT/P/N172DeYQI9yZC6rCC3jeWN0WV1luWmAgkQNwDq1La1uT7KZiSDio6UNkkjr3tJTglLB2Pii&#10;LAlPQwtFGChHqbWjfk3DD2wACuB021agDh172n5v1yMbINLkftsRYEcaQeLEf6w92rUUPTLaan16&#10;97FnaCQyY3HSVKSFKeKWaWSBoI44f8qq3jRGWRGVhFTWP6WYAjVc8uADSpA6WQkhAeve3yljqKry&#10;TSOUjraZql3+6eOVI6maCsnMsrqkUYSgX9CSuQWVCgJ50z9wUDPT4JyfI9e95CWEeVlMsSrStLTx&#10;rJKTNJNNPHSRPoePQ0cMUsrM3B1BSq29SOaiaAHgD/gNOvV+fXva/wCq5Y4ex9hxy6SJtz4Khank&#10;mSJnFbX0+PvO3CG5n1AaTrYaRxb2v27uvbFa/wCjR/s1gH+RPSa7JFpdmuPCb/jp/wAvXvZzu7dq&#10;09NJI1On0BIIUC51Mx+hJHPPBPuSNziKuPTqPIK0APp14fQX+v59kqr4WjmdWve4AuP8P+K+w1MS&#10;AacOl0fCvn173GUEC4/P4t7RfI9PtXGnr3vncfn/AGPvX2daJ7aE5697U23rNXwf01pY/wCx9vQf&#10;2nTsZIIPl173cD8cdQx1KPxquTx9RELf7z7PrQAt86dLIvgqePTDuDihmI+pX/ivs79Ibov/AAQf&#10;7c2v/vPs1I49OdAPVAl3J/Ln/Y8f4e3aAf1/r/vHHt/IQHqhFT0yztYWB5t/h+QfbpEP9vf/AHjj&#10;35QQvXq/tp0xzEksP9f/AIkD24oeB/h/xX3brfTXOOP8D9f96/4n3IV72/B9+619vUNk+mkf6/P/&#10;ABU++eosb2+n4tb8+6OSDQHpHcsahdWOsWgLyCD+Prf/AIj365NwVP0/ofbY6RnrIAun8Xsfz/tu&#10;PeQkBLkccX/4r/X3aNSZkAy3+ry4db6jve/P0ubfT3gQ83BsP9a/5+nsxc0FK56o1QOvaC3DAW+o&#10;+g5/H05/PudC3P8ArW9toBqo3Dpo+Z8+oVSlkNyPSGtf/AH/AG/t/pTcjn682t/r+zRAAF08OmyT&#10;ivSFynq1X5v7UVN9F/H9f9t/xX26ajVT06oBnoO8lbUSfwGA/wCSiP8Aeh7dlawH5v8A8b9o0NW1&#10;A5r14fF0lalRzpH5/r/iT/vXuWh9I+t/9b2ikH6j5rXp8Y+zpse1/wDH8/7xb3Hme1wDzf8Ap7bP&#10;kBw6MolAC6RgjqfSRKwUn63H555P+9X9pfOMPs5eP7PH+2Ptp+IFembioOOHQrbJicZSl5Ng4PB5&#10;tqH591ofI4xlanSF/Qt7D8+X2jvA3hHNcjovmI8Jl/FUdWR7DDjAU2o39I+v9ABp/wB491vVKO9c&#10;4UE+pgBYf6pgP979lmouWVhiv+XpHKMkjpa+xo2HRzxyxtpP1H1+oIH+v7OLZwoUdF0iFsjj173Y&#10;f1Q04eBfV+gEcD8Bf8Ofr7cuKspFeldsCDTy6DTsAIcZUlrA6Sq3/PDcD/be7Bdp437iliLA8qOT&#10;xeyqV/w/T7L0tqgMuT/l8+jES0rXgOqnO4t3R4jJSpEy21AqASf1O4c/6rl/eTMY8U0pYC1ySbc8&#10;34P+H09rwtEo3xdLWlWRFpluoWxdzPlqVldvToQc2HBW/wCB/j754ipMbqt7cn/Wvx7P9rudDIK5&#10;H+DpBcxa0NRnpn7Fwn39JUPZTqTkkAgrpt9Pxz/T2K2KrrKoJJ44P+wP9Lex/Z3gZDQY6C91ZCQ1&#10;GD1XN2ZskSzSEJYCUccj6kD/AIn2+NXgKLsLf1t/tx7MfrGGF4dMpbBBSnn0DdNsgiUjx3JJ/wBj&#10;wB9fbfNkf8f9sPaZ7g6iSenltIqkEZ/Ppc4zZKEKPGVPFuWP/RX9fbfJkDa9/wDeB7b8ZjkN0pS1&#10;RR2jj0sabZIXTaE34/LWvY88m3HuM2S/xAP+2/3i/urSVOWz054PT/Dsyfi0bAWH4v8A7z7x/eK3&#10;5FzY3tbT/h7oo1ioOOmnLLVQO3p2j2rLT8NGxIufoR/r/wCHvHJUKRwxJ/ICi31/ra/t0WgIBoa/&#10;6v6X+TpsYUkig6cqbHGAglCL8/61v96HvCdTGx+h/wAP8fevo1Br59N+MiZB7unqNhGv0t/X6f0/&#10;x599iI2vYj/Ye7C0ByD1RrkFiaddNVqoALgAEHhgD/Qcix98Wpjb/bWPt1YRivVfqlBJA6yw5WKK&#10;2pxbnksST/sR+fx7xCjY/wBef8PbyW61+XTRu2BNDTqX/eKnRTdlY/i5N/8Aeh75Lj2b6A/7b/ip&#10;9vm3jXieqG4Pn1iO8KaNuZUSwN9JFz9DY3BHvmMVI30Bv/rD/jfuwSMUHl1UzYJ6iP2Dj4zdqjgk&#10;AC4A4sP6AfX/AGHuQmFc2Nmv/re9hFANVx1UzU/Djpnq+1MdAHP3KaR9QGj/AK/7E/T3Kj29I39l&#10;r/X6fi3+v7sNK0xjqviseklWd1Yynv8A5Uq/4kagOSCLKL++p8GYhdgfp+R+ePbqyEUpw68jyM1M&#10;Efz6lYvtynyThYpkYemzfpuCf9SRcf8AE+4LY5F/Vdf9Yf73yfbvjH8On8+lGiVqdh6WEG8nqAuk&#10;ghgDxb1X/wBh7xGmVRxY/wCNvxz/AE/w9tNOdVB14QSNnRT7enJM/IRcm3P5FrfT+gt7x/a6uAP8&#10;Pp/vX490a4YeeOt+CwxpFf5dShnyv+7FH+uwH/FPeOWgJRhpN7Wv/r/X82/HtiW4JWlenY4WLd1B&#10;9nWel3QkVTCWnjuJU48g/r7LH3diD/DalrH/AHZ/t/GfcU840Z2p0MdmQ6QPTq0b4jbpSuaGESIw&#10;aKNWXi5Uz8c2/Nv9f3UXu+n8WUlBHImkvyeBe3uFpKB3APn0IZvh416smQ6lVv6i/tOhrAj/AFvd&#10;OkwAHDrl7bKpwTwfpxe3+Pvdadb697kY8ESggn/iv092VqZr1viKHr3sT8bUmKFSPqt7G3++Hu5K&#10;ChHTPgrr1eXp172/UOZMc2k/S4PKjjj/AG/uwmyCB0/TAFO3riyhhz9f9j/r+xWwmb1aOfwv4H9B&#10;/gPZhFOgUaiQa9MNgmvDpsqaQPe/54Aueb3/AKf19jHhMwGSMH/gv+sL/T/b+1iyahqLdvWqGnSC&#10;y+JBMjDjjgXJ+g+v19jjsurR6qO/0Yg/7AHn21r1SBl8uHShfhUhsdF37Pxrx4moIB5V7n+vpP8A&#10;h7sE63ooqmCL0g8W/P1IBH5/PtSly6RE0NK9MSR+J2+fWqp/Mq3lltsDKimmeMeEkkNospmYWsot&#10;9F+v19mHpcLCsaEoPUoJ9Ibm/wDtV/ZXLv8AMCUQVA9elMe2pxbj1rQ7q7Z3DV5GqvWzEGV7jzMA&#10;L35+vtwXGQDi1h/gij8+0b7zctSgz/LpSLCEZDHV/LpAT72zNTfXVy/65nkueP8Ag1re5SUkK2Gn&#10;UP8AG4v/ALY/j2ha+uqljJT7KdOC2jBGlRXpgqc/kZCS87E8XJmkP/RXHvKKeMG+gX/wFv8Aere2&#10;zdzNhnx08IwmdNB03HJ1L8GV2/NmZj/sef8AX98xGg+i/wC9+2yS2ST1cH064/dyk/rIv9fpb/ef&#10;eCfSqMQADpuOL839+AJIArXr1fXpR7f1zVtOCb3np1BsP7b2YfT6ke66vmbuePB7MyM2oLaOc39Q&#10;v+zIV/SQfofZpIzBW1eR6MbGElXlOKjreJ/kG9erLgKbNOl0hoZ5b3YBlM8Wn6FSQbe9JL5Lb2lz&#10;m7Mmyy3BmZQQHvp80pYD1W/A9kdzLROPSW7cMzCvW1OL/n+p/wBtfj/ePZTo5madSCb6he5P+x/P&#10;tEh7wa9JFBpnrv2K+38zUUUcDRu/pRR9TYWv/j+OPa9T21HTZ9eve7Cvi7vutfN0MEsjaS6XufwJ&#10;Yha3P1b27byUkanRhbSEKVPXTcqR/UH/AHr3sW9QZE1GNpiSOUS4sP1WX3OvJsnbFjJ6CW+gtUfL&#10;qvH5OYZfNVyAcWd1F/zpY3/r+fZxsNEJYFe4ub3/ANt7mS2mCppK1HUWXYIkPVH3aGVmx2SkiBIC&#10;2X6fpOolrm3Ngfz7ffEikfT/AGx9qfGQD4ek2o0pToJFytTUrdXb8m4t+b2/A95BoAP0/wAOPenu&#10;TTSuD+XVfXqJKayRha7A/W50/wBLfpt9T7wPJGLcm/8AiAB/vHtHJLmh6dRGfAHTlSUtU/67KP6A&#10;k/4Dg3t7wecD8fT/AAH/ABX2mkuAlRXj0rW1JAPz6df4RLMfow44P0F+bcAf19xJ6oBT/sb8eyS9&#10;3DsZAP8AY6MLe1AIIXPStwG2S88esE3ZL3JH9eOCP6+2yKo1yjm1iSvH+2P+PHsAbpcF9ROc9Caz&#10;h0qG056Fl8JHS0arYAhPVyfoF9I+p/2HtV0P0J+o/P8Ar3/3jn2D716yRJ55P7a9GT/CBToGdxJ4&#10;2cD8EC/1/wBb26gnj+t/6e2EPawB6ethTxMen+XpATx3LW/1vr/iR+f8D75sbAn8/wDE/j/efbFK&#10;OPWvS0cOoyrchf6EAn+lj/xUe+Qe6Ak8/Q8fn+nH+v7KZ4/Dml7aVNenI6K3DPT7RhbAXBv/AI/4&#10;C3+9e4k5ve/I9X+9ceyrcRW2JrkMv8yOjWzA8VPSo6EDaygV8Sr+QeL/ANHS319hfvCbTTv+CQA3&#10;H51A2/w494Qe7MNbhz6hv8P+YDrKz28poQ/I/t8v5dXq/Ewn+C04P5LEjj66EB/3v2C/n/x/3b/h&#10;/wAU/p7xm8JfX8XU1aj/AMZr+fR9Ob/7H/eNP/Fff//RAk6ALi1z/r+5ecYr1FsnD7Ot1yI6T/X8&#10;/wDEfgf4+8BHPJ/4m/8AT8+6jIqOmupnvpkVlv8A1v8Ajn8/0PvQJLFet06yI5U2H5I/2Htva6H6&#10;/T6n8+7Z9evAVqBx6nrZxzwfrf8Arfnnj8e+El2F7/763vdW8jnrQUHiOucZCkjTe1/9jz/re8KP&#10;4iDexvf6n8G9+PdRLNxqQOtMitgjqU8STAjQCfoRwbcf7yfco1TsOHP+PJ9vpeyqCNXVTAnpjqAa&#10;CMMSYwf6fptz9fx77iqZkcNra173JNuf8Dxb2pS+koGL9Nm3jIPZXrHNRwOpXxLe1j6Qb/g/j2qK&#10;bOzQKLSEcfQE2+nPA459q03VhQF/59JJLCJvwdI2s2xT1ch/ZQqTa5iQj6j63A49yo96VcEgHke1&#10;/wAMy3sbc/19v/vNn4Pw+Z/yk9MHbYqg6emmp6zxVWjeSCBi34VFXkixvYc+3h96VM1Nw5udXJJ/&#10;2HP1ufd/3gxFC+Pt699AlQQvSbh6qxNJXavtaUKXsf20uNJsCTbkm3ssHauXzWQp6iKEzENr+gY8&#10;Wtx+bc+0V9dGaExg8ejO2gERBCCvRo9iYbHYmnhWCKJGWIpdI1/r/W17+yFx7H3FLuD7p0qQolZr&#10;mOX6XW3PsOHDn59C+zmCAHj0JRdbE3+n+w/3v2cnakFZR4qOGYyi0KKdRYc+LTY3P9fx7dZWoCTi&#10;nRg91G1c56TWS8EkqHQrMrgEn6g3AP4/r7ALtWgnqassiM1xMCRqNrMP9j7ds+yep4dEG7uGgqvr&#10;0oKa3iUAWFgeP8R/xr2WzL0FQhcGJxYW/P8AT2IywKVB6A5qrknzPWf2B+9Y5I6ZyUbjkcEWs4/4&#10;j2SX/wDZn1oOjbb8TU/P9vXvYO4Le0uByDGPyD1gmzEAFWIt7C8k/hsScnqSLCURopJzTr3swuC7&#10;5zJEEMck6hjGgCyX+lh+P6j2y0pepXI6OV3FEFG69a/19iV2pu2r3B0JuiSrEnkaShA8h/H3yfS/&#10;tHdRkQeIwxWnS613FJ3WKvGv8hXrqwuDa1v6e69Ut41B44U/Q/lQf+J9lbdxqPSnSzSCTQ9d+9x3&#10;/hNTER8dPkLP+JO6MbH/ALGLZeKa3+w8v+8+5o9lQv1nNTrw8KzH7DdA/wA+uJP96W4HuX7Zw+Y2&#10;OQ/71dP/AIKD9vVSn8y+o05fqdArORjd3tpX6/8AAvArf/rH/vPvZLYagRyL/kfUe57IBweHXLkE&#10;ggjiP8PVWDylitww0sCBezC1uPobcj/H3VV/NM/lyYL549UUh25Lhds95df/AHOS2Hu2sx0cjZqj&#10;emqxV7DzuQiMdVDhcpUMssMp8q0dUutU0vKGin3H5HffoV3fZoIzvkMbBlOBcxjuEZIFDKrCsJON&#10;TFHKK/iJl/8AdF+8/f8A3eecLhN3juLr283LRHd26Of0pCQqXkSVp4sQFHChDKhHcWijHRzvh/8A&#10;Js9KZ6XbG7KisqOuNwVFOJ49Ymi2plJGEa5+mgkfUaaSFDHVxrZmjRGUO0eg6EvZXWHYnT28cxsH&#10;tDZm4dibwwVTJTZLAbmxlTiq+Io7Rx1EUFSqGooqnxlop49cMqEMjMDf3jhUEle4SBmDKVoVZSAV&#10;cEgqw8101HBtJFD9DvLfM/LfOWzWPMPKW9224bHcIGSeB1kjNRXTqBwy8GUioNQwUrQ3tYjMYzPY&#10;+ly2GyFFlcXXQJUUdfjqmGso6qGS5WWnqqeSSGaNh+Qfrx9bgII2P+I/A5H+9e3BSgBOej0VPnjp&#10;y99otxYHhf8AD+v+x96PWx173wBt731Tr3vr8+/de6975X/rYe9g9XFTXHXvfZBABve/496r1TIP&#10;Hr3vq/8AXgH6e99Wrjr3uRTU1RW1FPR0NPPWVlVLHT01LTRNPU1M8rqkUFPAnrmnkY2RF9TsQBdi&#10;AfMyqCzuFQeZ4DqjyRxRyTTSBY1Ukk0AFOJYkgKAKkkmgA64O+gXI9PJZriwAF/pe5J/2w+p97uX&#10;8kn+XBkvi117ku+e6dsR4vvTsykWkwmEytKq5rrnYEjLN/DpgrsKTPbrnCVFahCzQQRwRNpczoJp&#10;9sOUJRN/WrdI3QiNkto2XSNL5e4dSNRZhqii4UiMrHWsyeHwh+/n956191uYbb235F3bxuQdqkJn&#10;mjYmK+vASodCAA8NumpUapWSV3dRREdqYfnp8lqHeFbF1BsTLRZHbOJqYsjuzK4udZaXK5ynZzS4&#10;anqInaOposU5DT6C0clUy/QxjUQf/hSL8g4MvvLo/wCNODyyTR7SoMt2bvuio6xZVTM59I8LtGiy&#10;lMpYw1dBiaOtqkDaW8VejAaW5D3ulvce6czR7dCS0O3RFSQcCabS7L/S0xrFX+Es44q3WRX9197b&#10;Tbby/wA++6W4WTK24TR2Nq7cTFB33DoT+CSZkjNPxW7joe/5b3WlRt/rzcfYuRp2jn3vkoKHCvIL&#10;O239uvWU33ELX/4DV2VqJ/pwxpxf6e9X1hY+42JrTrquzljSnDqyb34rYA3+tv8AeR791Xr3u4f+&#10;ST8U9s/J/wCYEZ7J2Xjd79T9Y7K3Dujd2Gz+NTJbcyeSyNO23dr4nJxTn7Z3fIZV62KNgSxoSbcX&#10;9iLlDaIN/wCaNq2e5VmtXEksoDMp8KJRXKkEKZTCjUIxJStSKYY/fp93t19pvZOWTlfepNv5x3S+&#10;gtraeGTRPGquJ7h0I7h+lEYiRkCbiNXRVfmV2nluo+jM/uHbmUfD7nyWQw+A29Xw+NqinrqysWrq&#10;pYEnSWIumJoKjkqbfX3t21/8rP8Al6ZLV9x8S+oY9d7/AGODnxh559JxtbSFf8LWt7ntvavkZzVt&#10;pm/K7vAP2C4A64z2/wB7v7y1qQYfePeCf6bpJ/1cRq/n1TRS/N75O0ltHZ9dOBbitw23KwcXtfzY&#10;drk35v8AX2hMp/Jv/ls5XUZvjDtulLBucZursPG2LG91FHu6IJY/QCwH0tbj2iu/aLlCddNqLu1x&#10;xjndj9p8fxs9CC1++996S1A/5ixcyEU/tLXb34f6a0JPzzX8+lNRfzA/k5SWEu7sLXoCpK1e0NuL&#10;qA+qlqPH0jAN+bG/+PsKs5/Ig/lxZgN9r1fu3bzM2oNg+yt4ArwQAoy2RyyWH+IPsmPsltNSV5s3&#10;cD/qBP8AM2Vf516Gm2/3h33mrDT43MO23VP9+2MIr9vgeD/k6XtD/Mx76pkVKrAdbZIqLNJU4TOQ&#10;yOb/AFYUW5KaIf7BR7rk/mD/AMjr4x9E/FLuHvDo/IdsHfHWmCot00mEz25MXnsFW4iizuLTcizU&#10;8e2qPJq9Jt2eqnSRakaGiBNwD7C3NvtsvLGzzbxbb1PcLE6BkkjjqVeRY66o1XKlwcKMBvl1k592&#10;/wC/z7n+4/u/yVyDz/tuyJy/uk7wNJbwTRyrKYZWgoXuZkOqZUSmgk68EHoxfxw+e+9+3O3dsdd7&#10;x2pszEY7ckWXggyeB/jNLUxZWjxVXkcfCUyWXyEMiVr0jQgWvrdefepp/vvoR/vB5HuMTxPH88/z&#10;667UIwxq3mfXq1IfQfT6D6fT/Yf4e/e/da6793G/yLu+KLpX58bLw+ZyUeN273RtncHUdbJUTrDS&#10;HL5dqHN7QjkEhEbT1e48BT0MV7HVWHnkgiPk/d12TmfZr+UN4DSiGQgnCTEIC1D8CSGOWSuAkZJ4&#10;dYZff39v7jnz7vHMd3t9r4m5bHdRbkgVdT+FHqhugp40W2mmlb1CH0FCl/Nvreo7L+O+86LHwrPl&#10;9rLT76xSEAs8u2hLUZGGEfUz1GDmq0jAuWdgByR73G/5iEgi+B/y6b6A/HjtNB9R/ndo5KNfrz9X&#10;95C+4al+TN3UeYh/6vRdcVPuyxmX7xHszHxJ5ksR/wBV08j1SP8AEJQ3ya6aFgoG7InCqAFHjx9e&#10;4VQOAoK2/wAPfzVz7xYatc8cf4B19PbZPWzWPoP9v/t+ffveuq9d+/fi3+vzc35IPBvYAW+n0N7m&#10;5sR4YNR/q+fVg7qpUNj9tONaVxnFa14ClCAeuOn/ABI5J44vcgi/9SLe5ENXVU5vBUTQn+sUssZ+&#10;lv8AdbqP949+bSwppH+H/j1f8HWnEbijxKR88/yNR13p/qSf9f8A41b2qsd2L2FiCpxG+95Ykpyj&#10;Yzc2aoWQmwJQwVq2JHHthrW0euu1jP8AtR/lBP8APotn2bZLsEXezWstf44kb+RXrBPSU1VE0NTB&#10;FUROLNHURpURsD/qo5hIjf7EH2vIPkr8gIUhhm7l7KyVLBxFRZneefzNEg4FlpMpXVdOqkCxAUAj&#10;/D2KeXub+beU5Um5U5p3Ha5h+K0uZbc/ZWJlx9o6LF5J5LKyA8n7VpOSPpIKH7f08/n0247be38Q&#10;zti8Hh8c0jmR2oMXQ0TvIfq7NSQQlmN/qbn/AB9intv5k9hYsRR57GYXcyAnyTTI+Oq34UDU9Gni&#10;axBN9FyTz7yX5G+/B94fkm4iMvN671t6pp8DcYxOp4dxnjMN5rFMH6nT/EjdA7fPZD2x32Flbl5b&#10;K4Jr4lqxhP5p3REfbHX50A6eNI/BI/1j7sM+D+9cf80O/NqfH7HQy7A3Fu3HborqLO1ifx/Ewf3Z&#10;2xldzSxz01NJQVIWphxTRh9XoLXs30OXHIn95PfbruthsvM3tVEbmfUPFtL4qtUjaQ/ozQMQSENB&#10;4/Gg+YxN+8H7W7F7J+3HMPuVa71dXltZS2ymB401k3NzFbD9RSgCqZQ7HwThT0EffPbEfRvVG6+0&#10;59vVm6oNqJiZp8Dj6+kxtdXw5PO4zCyfaVdePs1mpVyXm0yFRIIyoIJHuwv5GfBTuH407RyvY+7s&#10;hsvM9c4NsaMxu3DbgSjgxBzGVpMJixksfuGDD5BTWZTI08K+BKhQ8o1FRyMtth++F7ObjCrcwbvJ&#10;schcKPrU0xEnhSeIyRD/AG7J1if7a+4+x+6m/wBlypytb3LczXHieFbuqh5RFG0rmMq7K1ER2oxR&#10;yqMQtKdAH8e/nv0j8iM9j9mYKm3vtDfuRSuel2jvHbFRFLUxYzHzZOuqKXcO35s/tNoIqWmkIEtd&#10;DMxUjx6rKSWUldR10YloaulrYigYS0k8VTHYjltcDyXX3OvLnPnJfOMfjcp827ZuUfmbW6huKD5+&#10;E7U+deBwR1Mm58s8xbGWTeeX760Ix+rC6iv2kDH5fZXo7Opf6j/ev979z0/r/vvx7FTHNOiXy679&#10;8/euvde99+/de697W/WfY+yOnux9gdrdk1VZRbG663ntneW5arH4+fLVkGN2/mKPIyNBjaY/cVsh&#10;eBQEQFiTwD7iL383tOXPZb3Q3mQEpDsl32rTW2qFkCJUqNbFgqVIBJAJANQg3XlXfueds3LkzlmN&#10;G33dLaW2hDvoQPLG6gu1DpUcWNMAdB523t3N7w6v7C2htuWip8/uzZe6NtYepyU81Nj6XIZvB1+O&#10;paitqKanq6qGmhmnBZo4ZXH4U/i7rCfzzf5ZuVVVk7+yOGOhTbMdS9xRgFv7Bloti18TMp+pDaf8&#10;ffCCw92uWro0ura9tV9ZI0av2CCWc/MVFeHn1i/ffcK+9BY4g9v4rlBgeHuG3cB51kuozT0JAqM0&#10;p1QHmv5afyloGkeiwuz9x+ptLYbeWPp1cD9LIdwx4MlXH0LBT/UD2I+N/nDfy2cqFNL8qtlwlyBp&#10;ym3uwsKU1EgFzmNn0AUcfm1vZmPc3kstp/ezg/O3uv8ArTjoO3X3LvvPWS6p/aa8YekU9jMf+qV0&#10;1fy6QlZ8AvlzQhjJ07W1Cj6PQ7x65rQ3+Ijg3g9QQf8AlmPZkOkvmf8AFr5HbirdpdHd6dd9m7mx&#10;mFn3FkcBtfNpV5ijwdPWUOPmys+OlSGrShhrMnTxPJo0rJMik3NvZ3tfNWx7zcra7dfrJKYywGl1&#10;JApXDqpoK+nUY88+yPu17Z7Zbbzz7yDuW17XLOIVlni0xmUq7KgcMVLFY5CACahGOKdBD2F8du7e&#10;qMMu4uxuuc7tLBy5GDEQZTISY2aknyVTHVzQ0ySUFbV2klioJWVWt6Vvf8ezNN9T/vvx7Eg4dRM+&#10;SR0Dun06TxcEf7f/AJH70lf+FJjB/mx1St/p8Xtof7DX2n3EwH+2PvGv3VzzYP8Anji/4/L/AJ+u&#10;5f8Adjj/AJgZzl/4ttz/AN27bOthr+Vt/wBk15Rv9X2nuwkf004nbEf+8hL+9dqogM6PChAZ1kUH&#10;+v7b/wBPyQPccgEminropcU8GSpxTqyD2oKGAUG1adDBKyTVNU5qY04Yx1FpKJprOEaVJBIq6Lv4&#10;msy253MCGFTU9bsdLWsYUUFevewrzbxrK1wttbEBwp0hueSWVhbTzY+0srBQATx6ekNDQDr3tL1R&#10;BVeRZY3kR0mGnQPGGspZvIjAXtckWFzx7bX4W6ZJpXr3tPzE+Rgpk13dQ/6SbsSpVQXB0/n37T0m&#10;cZPXvYobVWZsRBFrhjVqmVpDIBHJMI5Fiip4SZqWIvVNJoUS8HUT+D7ujV7SMjpZFVkUDr3tTSur&#10;x10bxxKyU9LTCmaaMxM0NOprGFmdH8k0LoTyGOph9Ba7FwfiwPLpQRinXvfKoaFoKh1MZtiCVSGC&#10;6tUz1rqJnk8rLNLN5SQePRxxYe/UouOJ60RQ9e9rjrOf7fsLZkyhjMufwtQz+NoWR46tENzSvMsa&#10;CeZIlBkBkDabaSwKuxJS6sif9+r/AIa/5OmrhQ1vdKeBjb/BT/L173Y5vaimzdM7mEveMm5VnP6T&#10;bg+rm/559yZcuXDsxrn/AC9AUJkGlB172RreWBnx9VIzQsqi7A+MqePxz/ifZBeCgx1dcGnXvYfE&#10;lWI/3j8Dn/iPZZ0o6977/PPvfl01Srkde9qXbrH+IU44/Wlv9v8A8a93iNHr0+gyOve7gvjg18fS&#10;8/k3/wCpQ9iCyya/LpZH8PTFuH/i3zH/AA/4hv8Ains8VID41IH9hP8Aeh7NvPq54dARVct/yGf9&#10;449u0JHH+H1/249vH4QOq9ME6kliP6W/3j24o1iB70rasU62R59NMqi5PN7f72fbmn09360OJ6a5&#10;+Bb/ABP+9j3yPv3W+onvNF/t+Pbb/F0X3Rqw6xMoAuL/AF9yFW/P4/3v23Xy8+k3WF2024vc/wDE&#10;gf8AE+8Ug+vP0tx7XwRhQGIyevdYjJqJFrWv/vfvABY/X+vu0h7uqOakfZ1MSwDEi/BH+9H3PpzY&#10;r+fp9f8AXt7qOI6p69N1WAVc/SwYj/kg+1BTGzA+zSM9qfn1QivSByQ+v+JI/wB6/wCK+1FTsOOf&#10;6f8AFfdpXAHHu6bB6QWQguWJv/aNvx9SeD/X28Rcj8cAke0yfERTrQwxPSMqwQ7ckc2t+Poo/p+f&#10;cr+wPxx7SSCkjdPI1GBp5gft6bSLvb/ffT3BnJ5H+vz/AFt/xW3tn16OKaaU4dP1AgAH+Fh/r2I+&#10;vtGbikKUU5JPCg/7zY+22Hcp+fSW7+FT69DL1/Cs2Wplt/a5H14uP8L+6z++pDUzTx3vfgD+tpD7&#10;1NEWUgCvRBO7K9AerFdqRCLD0ygWHjW3+29k/wAVtwVdaWaNSNd+V4tcn6n2UmA6yD69UV60z0pf&#10;Y/7awdNRmK4jF+bWtyB/xPtQraDwx1YKPTrizaTa1/8AY+zZ9bVkENTABZSRbj/DSP8Aebe9PMT2&#10;g9LIoiKtToNd8UstTjKjQT6Qzi1uSqsLf4fX3YTtTJx/YRMtgLAWHH0VVA49rLYUjC/n1aaEmlMd&#10;U7dz7Uqq3OtZXNjICPwSJ3PvDnK8S6tJH6jx9fz/AF931AvQ9PWqEuFPTn17to42mTUjXdEvcfSy&#10;qB7ZsfMdV7/Rj/X2rhkCSL5dP3KANTpY7jojLTSgqD6AtuD/AF+t/YhY2uXQAW+gI+vPsV2V0U7u&#10;iG6iIkLAdvRRd9bVM8rHwixYsfQPwL/1/wAPc+fKRxr+u/8AW5/339PaubcgBQ4P29UitpJMlMdI&#10;XDdcVFbICtODquf82Dx/tv6e2Co3CgJswHBH6j/xPstl3ZQaamP2dGce1sBkZ+zoZsP1JJpTXSj6&#10;g6vEt+P99/t/bLNuUC48v0/x59ozuqCpzX7T0oXaRUHRnoRKDqJWsWpUC8XvEtvr+Tb21S7n1Nby&#10;rYf15+l/dE3fJAYgfb06drIFadLCm6gpkjW0FOtx+kxr/t+efealz5kYevj/AIMf8PYhsNwRgpLe&#10;fRXc2RAqFzXpmzXWUUSPpp4if9pjXV+fr7VdDkxJpFxza35+p9iJLhXI0HoiuLVqllBqOgT3Js+S&#10;gV2WPSAGJIQACwB49rGkhEwDKv1H+vcn2tVdVMdE8iSK3Rcdy5tcU0iPKyFdX9rT9OPx7do8eT+P&#10;949qUQKCGoB8+mTqodTAfb0GFZv6JL3nIA/5uG/54/w9y0xWrjSCP9b3QqoOKH/B1sELQlq/4Okn&#10;WdprBwjyMRezBzY/Tkf6x9zYsKG+oUH/ABH/ABPvVfQdbL1+FB0j8n3HURI2iaYcm1nPFuOP9j7c&#10;ocJHYelP9crx7ad1TDNnrxIAOvB6DbL92Vuph9zUAHVwJGH4+t/9b24phol5Mak/6wt7b8deGk09&#10;fLpvxFIxw6QFZ3HlJ76KmpKk2UGZyDxYqR+QSOf6+8ox0SnhFA/Itf8Ar/h7sLhRgqSh8x1rX6Z6&#10;YJexsrOGBklsfqLk/wC92/HuVFRQ6SdC3t/Tn3R7kipVe0DrTSUIFOk9X7xycpsZ6lQbcmZ7Wv8A&#10;4n8j2nMuiICAALA8W/w/2/t7VVUcHBp0qjUsEYevRiOpK+qrGid5pH1LFYl2P9ogn83+ntESrrkK&#10;jjk+7s4VQx6MkwBnPRzcfJ9pSJNISQiIbn/Ek8/7b270WDmqgCq/4fS9+PZNc7jHDXux0oSJ5OBx&#10;0Fm9e7MXtR2SsroY7DUAaqFbDUQAQeR9Palp9lysbmK97c6f8P6D2HLjmWGpAf8An0tj293z5dFq&#10;z/zR25RLIqV1PIya/wDlLiYkgngERkfUf19u0exW0XaMDgfWF+fr7LJuZ4yCPF/n0pTbW1DoIK/5&#10;2Y9atEp6qNWMo+lVAfyLW44+vst3fO0VpcFWS+JfT5D+iw/zb8i/P9n2Bt93hrliFNfz6Fe0Wioh&#10;DfF1e3/K77+/0kVtEVqpJBJHGG/d1qp84Jtaw4I4txb3RF2TF4M1VqAABLKOP66h7AcuCT8+ltwi&#10;gcOtkOH/ADMX5/bQ3P1N1BufYaeYgG554978gekBFOsvuHI9zf8Ax/P+J9+61172/YzTccAnm5/2&#10;3v3Xuve1fDMoQAGx/p+Pfuvde9z6ZHd1cf4Xtf8Apx78ASaLx6tq8qde9iJhDIugXP8AZt9f9p9q&#10;yO2nn1R8ocZ6wTDgH/ff77n2L+GnYCMaiCG/x/r7W21dA1cOmkFUrXphr4wwbi/H0/5BPsfNj1Lm&#10;rhXUfrp/P9pgT7elYKVYKBTp6E4Jp0BXY9LG+Iqtagjxy/gcWjY2+n1492e9SkvSQX/5tj/bIvtm&#10;V9MTGvz/ANX7OlBUBgQvl1p4/wA2lBGuVVeNSFLiwsPuZFuOP6N7M5CPQo/CjT/vPsMk1JPRj1qv&#10;Zpx/Eam7H/OH6Ef72fef3rr3TZrW35/1+P8Ab/X3yUX5/pcf7ce23Pl1sYOrrBK62Jv9bf77/ePf&#10;f+vb/bH3Xp0ajhlFOsGsD6H/AHv3xI9710HVChHDh1mSQNx+f97/AOJ9w6viJ+P91v8A7wL+3YG1&#10;yIfQ16oelptRh/FqJT9PvKXjjn94H8+6hv5h9VJHsDKlGt+3KAOf+VUn+v149nF0pWCI0pXj8+hD&#10;YIDaknr6CX8hemRepI5Si6jh2N9IFj5wLfS5HPvSN7XmeXdNeWJJ8zD6mws8p+n/ACD7CtxlqVx0&#10;SXSjxCBw62HV+n1J5P1/1z7DKnFpV/x9tL8QHTPkB137EDHA/bp/rD/bX9rUPZ0wfPr3s4Hxyr2p&#10;NxUrByLsL8n6eeP29agFs+vT0JIbjjr3vZP6Hy4nxdH6r3RD9SfqE/2HucOTpAujPaBXog3kV/n/&#10;AIeigfI7DGppJpwgOpJL+ng2jb6H/H/ePdgG3aoGlXn+v5P+p9zBDKugN5dRpuFu4fV1QR3PhD/G&#10;KkBPpI3Gkf0t/vFvb7NUgD6/gH8/737uZQ1M0HReIyKV4dBfisA5VLp/ZHAUfQ/Uc+4TVRPANv8A&#10;Yn2y04Svn0rS21CpGOlRHt4KAWjH4t6V/H194jNf+1z9fr/h/r+0E10Groz0tjgC0ovTnT4QL9Yx&#10;+PwP68e8LTfW5I5/3j2TXN2QAdeB0pSLINOlDTYhWAtGPrzwOBf6+26pnJFh9Df+v+H+w9kV1cMy&#10;u1ejO3hNdVM9LzCYVVZSEFxot6R/j/tr+8dGwMpufpb/AHoew3clnRTXiT0cQrRT9vT1naYRUpFi&#10;PSl+AObf717XVB/m/r9T/vXsNXZP1AJHAD/P09J5Dotu5Ix5mS5sX5P/AAUf0/x9uvukY49KLfgx&#10;6QU6i9vp/rf7A+/En6X/AB/xv3ojvB+fSulaDqMqj1cf2j7ypbSf6lj/ALbj2U3bFpzX4RQf4etk&#10;0ZT8up9M3rsBa1j/AK9r/wCHuNUj0tb/ABP+9+yq/H+LOfQg/sIP+To1sszRL6npfbXktXRH6HRx&#10;z/Rk/wBb+vsI96giAkf4E/X8HT/xv3hf7qxHxpVK5o1PsqesqPbyb9NR/q+Hq9L4lTo2Hpeb2V9X&#10;Ivfxxcf7f2B3l/x/3dp/2P1/23vGf6ZvT8depo8Vaf7T/L0fzVz/ALD/AJN02v7/AP/SAMNb1c3F&#10;h7mQKT59Rs3Cnr1uuuLlR/r/APEe+mdTzex/x9sEaWPSNlKmh6mIrMBYfQf776e8ZcW4vf8A2H/F&#10;fe+q9cvG3+H+8/8AFPcdlvyP9j7117qSrgADn3xCE/7zx79Xr3XfkA5F73H1t/X3Emjt/j72mHz5&#10;9e6nQyAjn6m/+8iw+vvEtxx+P9690m0qwp1anz6y3A+pt7y8ixXj/e+f9uPbylGVag6qdVaoFRx6&#10;4WRibfX/AGP/ACL3ySRyLk/T/W/3u3usi6fPHVlqVzx6xui3H+t+f9c/09wJ5CGuTYC/+x96iIr1&#10;rRq49OcMalB9L/4k3+n+HuXS1XAW/BFh9LfT3uRwHxx61pC4p1DqqJS2sCzA3sb8G/P9ffCrxlPW&#10;qdahr3vqJ5/w49+ZnIp1vgOuqTJy0LWW/H0sAfzf8n/D20rs7GhvIYI1YEfj/e+R7bXUpoPPp5J2&#10;QafLqdJuiqtpB0hr3uo/Fv8AU3/r74VeGp4kZIxZdNrA/wBOOOfb3guc+fWzeSKQCR1Mo8pNKQ7g&#10;3BvfTYEEXuOfz7DrNbPpK4HyohNiAW5/tEjn8cn3a3t3DamHn0zNc+ItHbHSspMueEvY8XuBz9Bf&#10;gn+nsFdx9c0zGXRGp+v0JH4/ryT7OKUyei1zEAQWz0/QVYkW5Df4cD/ivsuW9+rFq4JY1VVJFluC&#10;bf2bXsT+faO7hDqfs6vaMEYUB0nqYDfkeyy1HRv+Wu0uhBqJuxtcX+oB/BI9hSawXWzGnQtgu5Cg&#10;CjHXfsS9udXYHGCJ6h4iyD6tJr+nP0uLD29HbQxcWHV2kuGbhXr3vh3lmcNj+qslhMe6mWeqx6WX&#10;TyBUOxP6iQLjn/D2l3RohZsiHJcfyHR7sCTfXFnGNJ/wde9kWAUKtvppX/eRe/8AvPsKtTiehqcC&#10;vXve5r/wmxiC/F3vaYD/ADve6xk/1aLr/aTtb/DXUH3NnsspEvNDHzW1/b/jBP8Ah64df3or191f&#10;bmPyHL7H/s7mH+TqoD+ZmxG5OqY/6YTc8h/6eZLHaf8AYgA397G3uduuY3VX3v3v3XuveydfKb4G&#10;/GH5k4ynpO9utqHcGZx1FLQYPemLq6nAb1wVNIzzCnx+4Md46iWjSokaT7aqFRSs5JaIkn2B+ZPb&#10;/YuZZWu7lHh3PSFE8R0yUHwgqQ0TgDALozKANBWnU4e0P3ifdj2Ou5Zvb7mh4Nvlk8Sa1lRJrWZ9&#10;IXVJE4I1MAA0kZSRlAXXRVoYHp35M9rdIg0W0szHUbclqnq6na2ZhFfhnnkKeWWBSyVdDNOqAO9P&#10;LCWKhm1m4960/wAg/wDhOJ3ht/J5PKfHHtbZPYW2/I8mO21v+Ws2jvKCmd5ClD/Eqakye2cjJCmi&#10;80kmPWQgkRrxaGNw9rub7AubeKC+SgGqJxE7GtSWSdlQA1qKTSMCSCa97dTPbn+859u90sbS09ze&#10;T7/a91wHmtAl1akgZbw9cdxECfhURy0GC7HJs62H/MQ6gzyU0O8cXuLY1c6AVExo1z+D8gPLJW41&#10;/wCJR6nJOlqIGx/Ufr7qH7c/ly/NvpCtqKXffxv7OSngMgOZ2zt+r3rt+VYuXkjzm0lzON8QXnU8&#10;ii319x/cx3Nn4ybjYz2jISD48TwiowSpkCh19HQsjcVYjPWZ/Jn3kfYfn63t5+Wvc/aZJJKUilnW&#10;2nFfJobjwpQfLK/Z0cTbPbHWe8oKeo2xvzamZWpjjkSGjzmOasTyLqWOegada2mnt9Y5I1dTwQPZ&#10;RMttjc2Ankps5t3O4aphYrLT5XEZHHTxstiQ0NZTQyD6/wBPbSTwyqGilV1/omv+CvUzW17Z3i67&#10;O8hmj/ijkR1/3pWK/wA+hADBgCvIP5BBH+3Bt7ZChA5U3tf8A/S4upsw4/qPbtDwx+0Z+w8D+XSl&#10;lIJrSv2g/wCAnrxYC178kAWUtyTYX0g2H+J498VU3b6G4A4ZSbn8Bb6j/sB70VYCpFB+XWgjEeX5&#10;kD/CR164H/FPz/tvqfahwG0N2bpqoqDbO2Nw7ir5SiR0eDwuSytVI8jBERIaGmnkZ2YgAAXJPtqa&#10;aGBFeeZEU/xED8z8vnw6RX267XtcTz7nudvbwKKs0kiIqgCpLMSAAPUnrHJPFFHJLI6pFEheSRyE&#10;RFAuSzuVUAD/AG3uzD47/wAmr53/ACHSlyFN1h/on2tUNcbp7irJdmw+NXRXalwDUlbuyqUo5ZWS&#10;hEb2PrH19nOzbHve/S6Nn2qaaICplIMcGTQATSaY3avFYjJIAQSlCK4ue5f32Pu9+2TyWl1zeN43&#10;hVJFvtgW6JoK0M4ZbVDwBDzhhX4TQ0AHsn5R9IdW07HcW+MbW5A6lTB7bljz+Z1iIyhZqbHySR0G&#10;pbaWqXhQkjn3s7fAj+S30H8RpsJ2H2A1H3V3vjH+6pdy5ajaPZm0q0SLJTVGzNsz6kGQo1UBMhWC&#10;WcOC0KQXt7mPlb2rht5vreaLpLuVWDJAjN4KGhGqQmhnZu4UZEi0EoY5Kazyl+8T9+v3C94k3Hlf&#10;lZX2H2+kXQ0Mb1urldJH+MzrSiMSdUEWlGBKs7g4q3+QXz53l2HBW7X6ygrdibTqIpaWtyMssbbr&#10;zEcieOWGaro5ZKXDUssbkNFSSNMOC02ljGLnaqeOlppamUlYqaNp5CoZyscKmRyqL6pCqqTYcn+n&#10;uW9zvYNu26+3G8Yi1t4XkkIBaiIpZiFWrNQA9q1ZuAqTQ4LQq7zKsKHWTRQMmpwvpmpH+x0QKhxl&#10;RncpQ4eiSJqvJ1dPRUomdIYPuKqdIIg80jBYF1yC7m+gXP49/N0+bWY7b78+UvencmV697DpaPeP&#10;Ym4anb6ZXZ2epJKTaWOrJMVtOgYTY6FYjRbboqaNgL+pbn3hNLvdtuVxc7hPexCe4leVgXXtaRi5&#10;UZ4IW0jzoB19RPshtfK3t17T+33Idlvtg8237ZDFKY5o2Vrhl13L9rGge4eR6mg7qjHW0f1ttnH7&#10;G2Fs/ZmOlglg2zt3E4jXTusgqJqSjijqav0s3NZUh5Sfpdz7J9PtzcFGStVg8xTMpswnxtbCVNr+&#10;ryQrbj24ksLV0TIR8iOpgjvrGQgR3kTV9GB/mK9LjUOb8W5NyOP9fnj22NTVCGzwSpq4syFSL/W4&#10;IBFvyfp7tXBYAkfYf9XzrwpnpUlCa1Gk+dR+XDIrwqcCuSBnrosANX4/rdbEf1BLWtb3utf8J1ul&#10;hsj4kb07draRIct3L2dWJQ1JH70+0NiUMODxqsxN1RdyT5ci3DBgTfi02ezu1wt++d9eJfH1i3Rj&#10;8QVAHl0+iuzxVzVmiWooqk8Lv7y/nb9++8HLvJtvNW12TaQXXA03F4/iuD9kMVvj+mKAjPVLH8zr&#10;fcmS3xsbr2mmJo9vbffcddEAoByefqpoIEk5L+Snx2KVxe2lZuAdRtsIe5065t9Vce/e/de6979a&#10;59+r1rSSeuibW/xNvaN7G2Rgey9ibw673TSrXbb3ztjPbTztGzlPucVn8XU4quhDj/Nu9NVMFYep&#10;Sbj2Rcx7T+/tk3TZhOYnubd0WQcY3I/TkHzjfS4Hnp6EXLHMO4cpcw7HzRtEgXddtvIbqKoqPEt5&#10;FlXUOBXUoDfI4HSu643lVdd7/wBn75ovVU7V3FicyqBVfzR0VZFPPS2cqpFXDG0fJHLfUfX38vrs&#10;7ZeQ627H7A64yysuV2FvTdOzcldWC/fbYztbhaoguA3M9G1r8+8OY9Qji1pocqO30pxH5HHX1c8u&#10;71bcy8vcv8xWObK/soLlDj4J4klTzPFXBFK8D1ta4uvpsrjMdlKNg9JkqGkr6VwQQ1NWU8dRAwKk&#10;qQ0UgPBI9oW3tyh6OadTvaj2bunLbG3dtbeuBqDR53aG48JujDVYt/k+TwGTpstQzWtyYqqkRgP6&#10;j+tvdXQvG8VaawVr6VBz+Rof9mhCDddttN72rdNkv4tdjeW8kMimvdHKjJIKjh2Mxr5EdRa6mp62&#10;kqaKrjWamrKeelqInUskkNRE8U0bgc6Xidgf8D7+hv8ANvsPEdlfyve/ezNvvrwm/wD4p5rd+KfU&#10;j/7jt1bKhylMrMjFS6U+RVWseGuPr7yU33eYt79tZN2VwTPbQs1KUDmSPxFwSAUcMjCuGBHl183/&#10;ALC8s3vKn3tvb7lTckIvdt5tW2kr/Fb3LRN6cStR5EZ612Pj/sut6/8Am3tHY+Qgkin2t2Xm8Kda&#10;GMSwUVFmVoqpAbXgrKREkjI+qOD9D7+dM4s1gbgc/wDJQ1f9Fe8axhQPMY/YevpSr2aaeZ/w9bGA&#10;/P8AgeP9sPfH3vqnXfv3vXXuPXvfvfuvEU6977Hvx6sAQcjr3vr37qp4nr3v3vfXuve7gv5Ei6v5&#10;l3Sh/Cbc7cY/+is3Yo/3lvYw5B/5XXlz/mpN/wBotx1hr9/r/wARb5//AOejbf8Au5WnRQPns2n4&#10;l9vH/pj2mP8A1/dq+9pH+eExT+WN8jLEhmk6gS4t9G7t62/r/wAEPuXfdYV5ZFP+UqP/AJ+/zdco&#10;/uGJ4n3p/bOvEJuJ/wC6Vd/5uqd/5cwJ+VuydVjbDb0Yf7DamYX/AG9z70FsFvjd+2JllwG4stim&#10;S2j7OtnjVbfT9tneM2/1vePdrdXFhd2+4WNxJDuELBopY2KSRsODI60dCPVWU/Pr6KtY8OWJsxOK&#10;FTlT9qmqn8x1sj2B+ov7HPAfLjuLDsi12Xo9wwLpDplsfStM4H1DVNPFDMzfgMxYge8iOWfvd/eM&#10;5UCLt/ujf3EYPw3oivqitaM93HLMfMVWRTnFBgx3untT7b7wXa95RtVkJqDCGtyMUr+gyKT89I/n&#10;10FA+g9j7tv5yYsqke7NnV8L2AaqwdQk0YOq2oU9WQ1lT/a73HHFveTHI395N7gbcxt/cDknbt0t&#10;MBZLR5LGZc1JcN9VDKKVACJb5yWOeox3r7s/KV2NXL283dhNX4WVJo/y/s5BU5LF3zU0zTrx1fjT&#10;b/G/sedr/J/p/c7RxR7ifE1ElrQ52lahYMfw06tLTm39dQ95Rcq/3ifsPu4ij5gtt72eUkBnnthP&#10;CCcYa0knlYV4/oAgdzduRFW6fdo59tTI223u33oHwqJWidvynAjr8vF+wddXI+ov/wAFF/YRfKXv&#10;TaR2JXbG2xlqXOZbc5ggrZsZUJUUuKxlNV0tXM9TMhMbVVa9OI40Fz4iWNuLxl97373XtbzH7U7v&#10;7f8Atpva7tvW9LCss8aSJDawCRJmLmVE8SWVU8IRKD4YdpJGR0RJBP7O+zXNW0c22/MPM9iLS1sP&#10;E8OMurNLKyMgNELfpoW16iQGZVCahqI5e6yOTyQBexsCSB/tKkgHSPoP8PfII0rRR2+X2eX/ABfn&#10;x6y9JBAoKH/L50697796Ip1rr3vYQ/4TdED5vdoD8n4x7tA/2HZPUhP+9+5D9rz/AMiy2+cE3+Q9&#10;c7f7zPu9huViBj+tdsf+zHcR1W1/NM/7JtxH/iV9q/7zgt1j3u0seCf6An/be8mDgE9cKi3Fute4&#10;8Nf/AGr/AIn3pDf8KQZi3zl68jP+6PjHsZf+S+yO3ZDb/kNj7xg9yZC/OO4KfwRxL/1TDf8AP3Xd&#10;n+7QTT7C8yOfxc03X8rLbh/k62H/AOV7GU+Mjkkevsfd5Fr/ANiHDxG/A/tIf9h713MxVGkpaqrW&#10;+uCGWRTx9QjW+v8Ar+wCX8OrDroXL/ZuPUdWL+3jbFacnsz7qUwEy19TEBJMY35aWNgqCGVS5BU3&#10;1AkcaW5tUSGUavy6vZIFtwF4Anr3sO8m5FZYKyAVLSAh5pUYPMZlRJKjS4cqxADsxcCx1fX22/8A&#10;g6rIWDUHXvabqblV1SjyxLLqGon1PIENtPrJQyXP+t7YJqeGOmWqPtPXvbJUKwaRjcnUV4djqIGm&#10;+geRrNbi/wCPfq+fTbCmfLr3sVNt1c8WIoD4kczGopxKRL908szidojU1EUiwCRpn9CeprMbPpuH&#10;0IKAjpdGWEagcD172oKdvtXd6rWRTB3ihLxlGN1jtPJFDN40FObkRqjekowBBJ84xQ9XBoDXj5de&#10;99CmyE8VV5GQ06LS1zuWaJFsEoqODWUkM9eKepq2CH6RvUWey+vepcAA068SWAB697ELq2Bsj2Xs&#10;IVJcRVe7cXLcPq8iw1tMzsPzGn3SsouV1FTYW5KuzFbq2Uf78X/DXpu4/sJR50697uooNt4WtpjE&#10;2g+gkXa9yY7twSPx7kMRagzDiT0ExAdDEceock7qeFNr2+l782/qP6+yd99bJpKNpjRRofRcAWP1&#10;bnjUT9PaK5Ttz1V1IAJ6lqbgH+v1/wBf2SGrxVRBJISjWDG1/p/ri/sm0keXTeB59d+2tlKGzC1y&#10;b3+n+9+6563Ude9veBNq+H6frX/e/dk+Lqymjde92+/GuUHH01vwSv4/45Kfx/gPYhtWB6MhTQPt&#10;6ZM9/wAAJf8AW/4hx7PfSm8KC/OlT/vX+8+zYCp610AlYNMjsfprb/X5PtxiNv8Ab/77/e/anyA6&#10;ocAt5dNEg4P+N/8AeQB/xHtyiHI9tqKMetk16aZzY3/3349uURNv8OP9f/fX9uedOtcOmefk/wC3&#10;H+8Ae81/fvMDrwNeo4Qfnk/7H3kjJvz/ALx/vh/X3R1ANR0iuIx8QPUeTjj83/4j/jfuapAX6j88&#10;X5/PtsioI6R9RWUkng2P/FP6+47sTf8A2A/2HtbDMCFErDxD+z5db+fXEREG4sPqPqf8P9f31GPr&#10;7sxBao6pIQWqOpH4P+uP96PuRFw3++/qPfl+IfaOm/I9RKrmMj+l/wDer+3qmb6W/wB99bezJiVT&#10;UOPVFySPTpF1yi5J/Nrf77i3tR0t+Lf1v/sLfT2iXuqT1ZjjpC5TnUB+Fb/eCP8Aint6QkKqn6WN&#10;v959qoBUj59VjBLV8ukBWD1sfwb/AO9D3P8A7I/4Iv8AxPsvlzI7eVenFy6dNY4lB/x/4j3Bm+p/&#10;5C9t9G68F6e6NhYfX9Qb/YX/AN79oHdRIx9TyLFALfm97/7b3X/RUXzPSa5NB0OnWaFsxTHi2v8A&#10;6NHutHuY3rJr34F+Lf8AHQj/AHn2odW0HOOgrdSEykA9WI7eAGLprf6hb/7b/jfsA8I4Scnn6rb/&#10;AH1/ZWSupgfhqerpwWvGnT37X0dY/kAB/rbkfi31t7StKFJCjHSlI69xHXvY17EyskdVT6jwq/4f&#10;1X+vtMxNajoyhBFD0w5ilWejnjte6OLfjgH+n092IbDyXnxyLq+oBtcf6hRb6/19vQO5fHr1eUEG&#10;vl1W73Lt9IMp5mS4BYf2r8Tt9QbD2/ZF2LEf4f8ARR/4r7NkUfEfTp+3jpV/M9IbCLGsa2+hIIH5&#10;tpA5/pz7wUh0uP8AW/4n26DkH06tcYWnn1LycIkRwBwRyTe3+HtVUk7AW/Fjbn/ivs5tZSy9jUoP&#10;z6LiqkVp0De4MZF5G1A2uPp+Li3+H0PvDXNUMtk1c2PFj+Tz/rj2juZmJOhaD/CfXoytY46ZPUzb&#10;FNjafT5vGdJYEsxFvSOOSP6+0nVJWKCzaxYG/H+P+t7JZJpS3wnoyGmlF6GvFS4mQqqeIm4sQ9wS&#10;R9AQ1/aenmcX1Hm/5PP1H197Quykv16maDpdUtNCFBRDaw0hebcf1JHuMBI5Fntc24PA/wAT/t/b&#10;8aEGvV9QjHd1Nd44uORxciw+tyPpf/D3MpyyFT/iP+I/w9m9oXFK+XRRc5dnHCnSfyMUM0DOOPw1&#10;+Dp5P9eeR7XWGaYOpseSv++PsT2M7ODg16JLhEkw3Rft/wBPSLSzH6AQzte45st/y319jlhAWijJ&#10;BvYX9im1JIFT0E7xdLkVx1Vh3BII62VYzw0pYA2Js30/r9PauiVV/wBf/ff7z7WO4GM16K+J6LLX&#10;yyuxuVtYED/WFv6fTn3MjsLH/H8/1+ntkO7Hv6dUDCnpGV/kOoW+v+B/oAPx7mRkavre/t8ZBUce&#10;nDUDPAdIjJxyHVcc8/S/+J/oPbnERwOfp+f9h7L3JLmpqR0jcEknoN8nGytzbhv8f6H/AA9yHb8r&#10;wbf8Rx7r0zxx0ywrqP8AsQOf8D/xv3GJN7n6/wC+/wBb3VmwVBp06KAADh08RQ6QD9fr9D/sPzb3&#10;4MR6f6+/BgRWvVuvSwFmBA/FrWN/qPzyfaRzbckj6fTj/AC5/wB49qIT+mB9vRlbKTGR8j0bHpmn&#10;AWC4N9Md/wDYSN/t/aPhsZgD+Xv/ALA390lkbSwrgdLI/Knl0bfK6ocNKyjk04/H+B+v+t7GvaVJ&#10;HIiEgMVcGx5FgP6fk8+455gu3QsV8xn9tBToQ2Kg0LA16pA+Y27cpjq+tWKeQKEkFl0qfUwUer62&#10;HsXqXGQaASif8g3HP44tb8+4gv8AdbjWUjNM/wCXoYW9pEqKdPVSGX3zmJqqovUPpMjr6tLm4IU+&#10;o24/4j3LakhVCAg/25/4p7KjeXRbV4xr0rMUNABHT7Omik3HXy1tMzzsSaiNeFQ8s3F+R/T2T35K&#10;Kse368D6fvj/AKwsf969r1laSMMx8s/b0ttYwoJHW3l/IjqamplovNIzCOEkggAE/cxS3Fvr6T/h&#10;z712+0hfO1n9PNN/vftM4IA+3pDdg063NqY3p4f8IkX/AGKqFP8AvI9g7UagSB+f+It790V9Z/eC&#10;NGcj3uuKdaovHz697f6OB+LD+v8AvNv8P6+/eXHrfXvagpYpiVuvBv8A1/4p71SvW6fPr3tf4ehL&#10;aCw/ofqR/Y+v+8+1CggKAM06YeQghU4efXFjYf4/j2JWNx6jS1rekfk/4f8AFfb5t5GpqYU/1fLp&#10;oVkwTgdQpZCLjjkn/eD+fa+xdJYxgf6r6f7Ef4e3Y5Gi1IeAHTq9op00Vkx0PzcWP0/1vz9PY+7F&#10;p9NTTj8hz/X8sD+R/Qe3BKZAGPCn+x07HjUegH7JqVOJqhqAvHKOfx+23+292edR2WmpQTb1qef+&#10;CD2muCfAIpnTT+Z/z9LEP6i/Z/n608f5tMpaHMEfRYSf/VmQ8f7b2ZyEftg35YX/ANf2GJJH8QBf&#10;g6MlyCAOtVjMf8Dqn/lqf+J95PoLf776+7A1JoMdNSKR+fUFPUOPwOf9gB75f8VPv3T6MDQVz1Dk&#10;uDex4A/Hv3v3V6j16i2P9D/tj79791omgJ6kwqeeP99x7g1hAib/AIJJ9P8AFbf8T7Uwijg9JvNj&#10;0IGzYi2YoSR/yl0v4va835Hun3+Yuw/0f5X/AIJJ/wC4xPtTdEBiD6dCHbjW1NOvoSfyIIPF03Ab&#10;EH+EG/8Aj+/70jO0WJ3RkPzqmkP+3mkI/wBjb2RT8adFF1hz1sFf8b/3jj2HdOf3V/1/bKYYdJa1&#10;697EHHMftk5/sj/ex7WdMt8XXvZoejHKZqlK8HyLa/8Ay2jPt+3IDgn162OI9a9e97Efx4r2/h1D&#10;dhYolxcX/SnuYeVpNPh06K9yTUladAP3dQpU4WRrEsEcfn8xMf8Ab+7Ldt1N6NPUDcBr3/B4/wBv&#10;7liC5oAc9AO7jJYgjHVEPc2D1Zqosv8Auxjzq445H09vc1Sb2vb/AA4/w9qGnSgYnj0jS2QAU6Dn&#10;GYL9tfT/AGF55P45/HP09xxOeeb/ANALf4+0ck5IIJ7OlARaAU6ef4ToAAT/AF7An6Wt778w+t/x&#10;/hxx7K57jWCCcDp4RqaUGeskeLJb/N/7w3+H1943lH9ef9h7KZJfEbUR0pRAO6nT7S4kr9V+t/oG&#10;/PH9PbZNMCT/AIf8SfZTcsWZQTgV/wAnS6EEBq9L3E4tEiViLcLf634B+nuVjvVIDf6hjz/r2/3s&#10;eyy5P6L1GfEH/Hf9jpdH8B6Z90xiOJ1H9F/21jb/AGPtf0DekKfp6j/vPshuoaMJhx4dOvwr0Vrc&#10;v+ck/wCWg/4n26+2lPEU6vbkh6Dz6QFQwLX541f7379/T+n++PurqNQPn0YhjXPWAc/7a/8AvF/c&#10;iNuCOT9T+P8AD2WXlqtDKCBQf5eqtkhuuSOQ9gCeR/tz7xzKGB/2q9/9sPZZcRCSF1PRlbsEZG9O&#10;ldhalqeohe4BDKwP1As1ze/tCbnxYqKVwQQdJ0m55AN/wD+PeO/P3J0u4yM8MYYE544Jb7Opj5T5&#10;mWyjCtJwHy9Pt6tF+MHc1HhZKahqKhY2uYzrkBVtUalfRx/T/Yey9/wWbXps3/F88H0/3X9v5b/T&#10;6X/2PuJP9bCfj4P4q/i/zdDn/XFj4eKeGngP8/Vl/wDpgwGjX91Fb+Cff/p5/wA/9v8A1/Vq/H9P&#10;9t7/AP/TAHyROtgbf6xBv/j+fctJKdVA+Py6BT7a4FfPrdfMcqsNStxfnSQB+P6f4e4Uga/BsP8A&#10;Yf7f27rjJo9fy6RtZEE1Un9vU+OSw+ljb8g/T+v+8++SayR6g3P04/qPqQPdx4TCi8PU9NfR1U9h&#10;B/PrppLkm17/AEPP+t9Pr9feVi1uV/1rG9z7oFWpo4p9vTJtXHXFZRf1Wt+b3H+3Jtb33GTbkG/9&#10;PfitM16aaFhXrzyx88j68XP+P+BuffCaPUOCBcHgkD6+60Pl1TQ4zpNOucFQtxZha/1B/p/r+4yw&#10;2Njx/W/0/wBv72oqTmp63x4L1LepuPqL/j/fWF/efwpYG4/5K/w97IbhpPXireSnqOKhr/U/X82t&#10;z/vXvEYQLji3+BP/ABF/ejWlGHVSWHHrP5wfoL8X4/5H7iTQBgQRzz9b/n3QKSew563Wnn1Pp6kp&#10;b68fTj6f69x/j7jpTlSLfj68n/W+v092eGRiMHrXiA4PDqTJVB7gqSTzYAf7xYDj3MacRJyf683H&#10;9Pb0VtK3EGnTbOq/Z03iDyyfQm9rKL3+tvx7TNfuVKYsmu3/ACGo/wB7Pswis9I1MM9MtNStOlDR&#10;4HXZil7/AOqVzb6/1+ntI1e84Yydcy2Go/qW4/2JbT9fajwlFCUoek5Z5eAIPT/DgALcDj6Aaxxa&#10;wFgR9PaEzPZuMpEbXUKtgT+uM/Q8m4cWt7000ca9xA/Z05HZTyHuao6eafDrGSbLe/8AaDf7bnn2&#10;BG6u8MTSmQCoU2bk64/pY/8ANz2XT7pBHXh+3pdFssjkGmfz6dYqVI1tz/sCf+JJ9lw3R8haC7CO&#10;S/1/45kfq/rqPsmud+UAUFcfLo8ttjwNS935jqSABwPYG5rv3UWMLkHUefTx6vpa/skm3iv+odHc&#10;O1BMEf4eu/YV5PvXKyaxHVOos3IK2sfZe+5SNgE0+zozjskQDt697DbJ7/r9zNJQz1byodEpRmBB&#10;Kuov+Sbe0j3jzNpatAejOxRUkqBQ0697lgEKh+o0r9Df6Cw9suwIKquT0aMwK6Rx9eve90f/AITb&#10;RBfiR3NN+ZfkFkVHP4j6/wBjXH/J4PudPZYUi5hPnW3r+Qm64Z/3obV94uRFpSnLgI+w3t1/h0j9&#10;n29U9fzNHB3h1an107azz8fQB8pSAX/4No4/1j72Jvc4dcz+qxPfvfuvddgE8AEn/Dn3737r3XXv&#10;jpW5NuSbm3FzYC5t9TYe6lFJqVFfXz63qOkrXtPXvpqA4DfqH+q4t6v68D37QtrW4IsRc8/jn+pt&#10;/X3sqDSvXqmlK4p12jNGQyEqygAODZwB9Br/AFen8c8D6e2DNbR2ruSAUu4ttYHPUwVlFPmsRQZS&#10;AKwsyiGup54wGB5459hzc+TeUN5n+q3flXbbq6/jmtoZH/3p0LD9vRlte9bzsjB9l3e6s3HAwSyR&#10;U8/9DZfMA9LXB9m9ibZVU27v3d+ERf0pi9yZehUDUGI009ZGLFgDb6XHsGsp8R/ixm2Z8t8cOjsg&#10;7G7PU9WbKkdjbTdmOF1E6ePZW3tryKT28tW6f6TUg/IIygfl0P7L3x959uxY+7HMcQpTt3G7pT0p&#10;4vDpawfJr5BU9vH3Dv8Ae3I+43FXVf05H/AqSb220Pww+IuNqEqqD4x9DUtRGbpNF1VsoSKf8GOG&#10;JHvw9tuSKFTy/Gy+jNIw/Yzkfy6U3Hv5733UZhuPdzmR4j5Hcbqn/V3rLN8oPkJOhSTt7e9j+Y8x&#10;LA4/1pIRHIP9gfY37a2NsvZlKKLaG0ds7WowFC0u3cFjMLTqFBC6YcdS00Y0gkCw4Hs22rlDlTY5&#10;zdbPy1YWt0RQyRQRJIR/SdVDt+ZPUfbxzJzDzFN9Rv8Av15fT/xXE0kzftkZj0H25uz+xt3ADdm+&#10;937jVb6Ys1uHK5GJbqVOmGqqpI1GkkcD6G3tT6F/pfkHkn6jkfn8Hkf0PsQFFNSRnonDMAFBx/qH&#10;QdtISR9ABqAsqiwcFX+gH6gffYAH0/1/ewAMAY6r1xZixLMSSeST+Tb6n/Gw9+IBtcXsQRf+oNwf&#10;9gffiARQ9eGCDTI64PIsYJa3IPpIBvcW+h+ot/sPfAU8FreGP6WtpH0HAB45Fh7bmhhuEEc8Sug8&#10;mAYfzr1cfCF/CBSnkB9nDrtM9mYC322VyNOpAXTDWVEQ0gabWSQcW/HturNv4HIKyV+FxNajX1JV&#10;4+kqUa/11LNE6tf/AB9hq65G5KvpPFveUNrml/ie1gc/taMnpfa7pudiQbHcZ4SOHhyOn/HSOlDj&#10;+zexsV4/4ZvzeGP8X+a+y3Hl6Xx/8E8NWmn/AGHtA5jorpPcIZc91B1jmlf9YyuxNsV4b/BvusZL&#10;qH+v7Sf63Ht+K+HyTtUZPnHawxn9qIp6FFl7le422im3c/73AvpHfXSD9iygdK+l+RnfVEAKfuPs&#10;uNV+iDeWeZSfpdkatdXPP5B9rbbO1NsbLwtBtvaG38NtfbuLWZMZgdv42kw+Gx6VE8lTMlFjKCKn&#10;oqVZaiVnYIigsxP5PsR7ZtG2bNaR2O1WUcFolaKgoKsaknzJJ4kkk+Z6Du8b3vHMO43W779utxe7&#10;rOQZJp5GmlcgBQWkkLMxCgAEmtABwA6DndG7Nyb2zFTuHdmbye4c3WCFarKZaqlrK6oFPEsEIlqJ&#10;iZGEcKhQD9B7f/Zj0V9J73737rdK9dEgfX3yA966sBTrA8gvbm3+w+vP+PvoqG+ovb/jR/24I96I&#10;B48Otg0NR1HPqDKeQwsw/rzf8fQ391H9w/yTvgp3h2VvftXd209/UW7+wdy5fdu5arbu/wDKYqhq&#10;c7m6p6zJ1tNjqiGso6T7urmd2RBo1MSAB7iq99pNiu7q4uRuV9Esskj6UaDSpkcuQmq3dlWpwCWo&#10;MAjh1mbyV9+33/5E5W5f5R2Xctrk2TbbOK2gWa0R3EUICIrOHjZyq0UE50qCCSGqfDZv8w/vnZW2&#10;9ubVo6PYeVxu2sJjcJRzZbB5M1s9FiqaOgoxV1FFnKJXqUpokVnEX7mjV/aJ9gXkP+E7PwKqw32e&#10;b+QOKY3I+17C2zUIt72AGQ2BVt6f8WPsun9mtsKEWm/3qyesggcfsSGI/wA/z6Htv/eW/eEhA8Xa&#10;OWZR/StLgH9iXyfy/Z0I1L/NG7gQgVmwet6iwGoQJuWlLW+p1vnKlAT/AEtf2HeY/wCE2/xKqg/8&#10;G7i78xTE3j+8r9iZeNSPpqCbMxrPY/7UPZHJ7Lb3r/Q5xthF/TsHZvzK38Y/4yOhPt/96F7uwmm5&#10;cicvTChB8NbuKtcHjcTAYJ8j0sMd/NTz4VBlencRVsCpkOP3dksWvDXuv3eBrwoNrWLn/Hj3ZPhP&#10;grFgfgTuP4Kr2zujOYPJ9f7u65xHY+4cHj63PYXBbirK2qx9O2IoazH0uRp9vw1fgp4/NCWp40Qu&#10;pAIGNlyHfbfyTf8AKLbxFLLJKzrIkDxIuuRZSojM0xFZA7O3iEanJCjyxj3H7wbbl94rbPvCHkm2&#10;gu4b+3u5bGGdxHLLAkaswlaNmUy6Nb0jPczELqPRU9xfKjGZf5Tbe+RsOwBi0xcuLnyO1afc61zZ&#10;Gox+EqsGtWcx/BqaGKdqOSLUopyLxAE3Yn3Rrk/+EymZu5w3y7xzcgIuU6ZrENhxctS9kNxYccX/&#10;AK3+pBH+tJzASK31nSnk0nHz4x1458/t6z2tf70vbWCi+9mrgPn+z3KM8SSPjs1HA/I+oBx0eim/&#10;msbCb/gX1Tu6Am5tBmsPV6QOBy8FGrFgL/UWv7Q1d/wmb7ii1fw75Qdb1ZAOn73Ym58eGP4BNPlM&#10;rov/AMhW9sSe0vNAbTFc7ew9TLMv8vp2/wAPR3B/ej8jHT9Z7UbtH66LmCT+WlB/xrp5p/5qXUbl&#10;fuuuexYAbXaBts1P+v6ZM1Svx/iB/r+0fW/8JqflEhP8L746GqwPoK89gYwn/YxbOyQ49sj2m5vW&#10;viS7afSk0/8AP/Fh/hHR/bf3n/s+4JuPb7mVW/oiyI/43dx1/b0+RfzSOgCP8p2t21A350bf2tUL&#10;cn8GLeTPb/Ye0ZX/APCb75uU+o0XZXxryIH0Ubx7HpZD9fxN1OIxx/tR9opvbPnCKoFhE/oUlUj/&#10;AI0VNPyHRzb/AN5n7CzsBNyxzTF/prazI/at+f8AB09Un8zb431PM1P2LQoTbVWbXoLg8H9NNnql&#10;iOf6e0VW/wDCeD+YHSavt6noXJWHAo+x8zGW/wBb+IbLoB/tyPr703tvzeP+WUG+yWIH9rOB0fw/&#10;3kH3cpf7T+sMY/pWUWD89Fw2PsHT1H/Mj+LkhAfce6IPy2vZ+XkAA/xp45wb3/BJ/wAPaOr/AOQP&#10;/Mbo7+DYnXOV+vOP7T2xGCR9NIyk+Nazfi/+x9on9v8AnhGIXlt2Xy/Wtv8AtoH+AdHFp/eFfdju&#10;NXjcx7lEf6dhcj/q2klenyk/mHfE2q4k7HraE8f8DNk73U8/9Q+3qke0Pkv5G38zHHK7J8f6HJBD&#10;e+O7W6hm1g8WSOXfVPObW/1P59pLzk3m+xjD3HLdyP8ASBLj+UEkjfy/w9Hdt9/L7rN0wT/XIeJj&#10;/vzbtzAH5i0p/M9Kig+cfxVyTBabuTARX+n8QxW6MWPxcFspg6JF+v5Ps938pH+XP81fjh89Orey&#10;u6ehNzbI2JhsF2VRZPdNRlto5fGUNXluvtxYvHRztt7ceXmC12Rqo4o20FdTi5A9m/IW3bxFzpsU&#10;lxsO4RQxtMWeS1uIo1BtplFZJI1WpZgoGqpJoAT1BH3wvvH+x/uR93fnTlrkr3Fsb/f55rEx26rc&#10;RyOI7+2kcqssS10Kpc5FFBJwD0BvzO+QPSe+vi52dh9ndqbG3FmMnFtSKgwmK3FjKnN1ph3vtqrq&#10;BTYczrkZRBSU8kjlYzojRmNgCRe1/OQ2Pvfsv+XZ31s3rvZ+599btytT1W2M2ps/A5Xc248imP7f&#10;2Hkq1qDC4OjrMpWfZ4+jmqJPHE3jgid2sqsRLHujFJJyvSNGZhdRk0FaDuyacBnj8+uf33Jt+2Hl&#10;n7ynIG98xbza2GzQR3wee5mjghQvt93GoaWVkRSzsqLUjUzKFqSK1kfADPYLbfye2blNw5rE4HGR&#10;YXd8cuRzWTocbQxyzbYyMccclbVzQUqSSyyqqqWBLMB9T70Ssj8TflRiGcZX4zfIXG+MkP8AfdLd&#10;lUoUi97mXa40gf42946i1nf4Y2J+w/5uu/EHux7U3dDa+5/L0lf4dxs2/wAEx62KIOxuvapQ9Nvv&#10;ZtQjWKvBujCTK1/pZo65gb+0ZX9KdyYq5yvUvZmMANichsTdNGAbXsfuMVFY259o5J7eJtEkyK/o&#10;SAf2E9HtvzjydeAGy5t2yb/mndQP/wAdc9PtJnsHXgGhzOKrQfoaTI0dSDzbgwzPfn2kK7a+48YT&#10;9/gM1j/wRWYqvpTe17Hz08fNvx70J7d8CZD9jD/P0cRX9jPTwL2J/wDSup/wHp0uODcWP0P9b/S3&#10;9b+2ORWjJWVWjIsSrgpyDxdTb8+3wzFtcZqaUqP9Xp0sWrDFadd+8eoNb1BrCw5Bst72H9Bf3UKR&#10;Wi/y/wBX5+vn1vvqTQ1PXrjjn6/T/H/W98gCfoD/ALY+7AYr59V0t6Hrq4va4uPqL8+/WP5B9689&#10;LcetEEeR69cf1HvYF/4TeyW+c3Y8f5f4w72ZufqE7L6i0n/WCsP9v7kH2vIHNtsta/oS0/YK9c8/&#10;7y8E+wPLlBRRzVa/9oe49Vt/zTLH42Yo3Fh2ltdgfwH/AIBu7Qf9i2mw/P8Asfe7kfofz9feTWDj&#10;y64R0rjrXsHDBWYMbi545ub/AIt/X3o8/wDCjyQn537LUm+n4zdfqF4uC3YHbL825+rX/wBj7xV9&#10;wXLc577VvhaEf9m0Jp+0k9d4/wC7WWn3ft4bzbme7P8A2aWHWxX/ACxFA+LtI1iDLv8A3s7Hn1EV&#10;dLEGH4sFiA444/rf3rubmuMJlDf6UsoP+2sT/gPYHlAZCDw66ByDtPVhvt02DJKvXMEbPJp/i2Q0&#10;xlZVR0jaF0Ak9MAdJDIbsTpJHADavdLX+zGPPp22r9OAf4j172i8wss1XHFG6rI2h9Mklg2ox+qR&#10;iUhAh8oV1JABW5B5IuwqeHaemny1eve01UJKsQJZjZZdegJdI241OQw0AWB5A+n0/HttlpXHb0y1&#10;ck8eve2iXWxvrR+SG0urKGT0+ghApsijkA8/n20SowCOmix1EMe3r3sVtrK/8Cx0UaI1VMsk6TVT&#10;xU7xo8lVG7LI0lo4CKSE6p9Kn625v7UR6Rx4npdFlBXr3t3vpeqiWmnhVBUS1Eg83jPiq5kCStCH&#10;pNLRzSWcsoP4Z9Vl2wOrS2a9WzX5de9zVqPt1qJFU1RjWko4SReNvua2FJJNSI+uPQS+og2Avfjj&#10;x7Vr1ctpGBUde9rDqCOuO/8Ar2aLx1NVJn8TTxwBzE0v2VU1RWV6g+KOSnRXd41516SRxf2s2+hv&#10;LIefir/h6ZnP+Lvq40697tnhymQo9RWR1Fz+QeDxa7Lc8H+nuRTqRcY6IRhAT8NOuJVTwRf3Ci2j&#10;V9g5LwSr5A50kuGYgWvayKbD2lkCtg8Okr93H4euEsscEZd2VEH1LMFA/wBixsPeLf8A8ZExOHet&#10;+1jBFM0jXRwfpewuv6vbH0wKa6dIG40HDpvoszj8g7R0tRHKykBgkkb2J/B0ubH3WzvTBnD5Kal0&#10;6VV+AL8Dm4+n4t7LJ0CE46cjyOnX2n8K3+Xw2+okUA3/ABf2wtdWOnVpqz173bz8aNX2EHBtq+lv&#10;z4lt7P7GpIrw6MfKnl0z5v8A4Azf8F/4hvZ96K4jQm/KL/t/Z1wPWugFr7GR/wCms/n/AGP+9+3S&#10;NQSCRzfj6/776+3xw6qeBHTJIeOD9L/7f8e3SH/iP+Ke9DJPXv8AP0z1J+lj+f8AiB/xI9uSD6/7&#10;D3pq5p170Hl00yXuL/Xn/iPeQce/IpOa0PXqhfLqKWa55/J/A9yI1tze/H9f8ffn4dJLmgUEfFX/&#10;AFY6juwb+t/eU8fXj/X49tk0BPSHrh/iPeFmF7WP+v8Aj2sto1oX09x6uBUdevf+n+wt/wAR79qP&#10;BHHHH+Pux456T0oT13z9B/vv99f3IiPq5/oOf9t7ehQNknI6qcE+nUGq1AEC/N7i3+0/8b9vlKBx&#10;/vv6/wDFfa4rqUCuOqLip8+kfkbgcfUW/wCI9qWlPAH0tb/evaTQV4Dz69WtRXoPsk7Fm5uCGvwP&#10;pdvbxHZtP+H++I9q0AVAw4gdOLgcM9Iis/tf65/3r24Eej6fi1/6WJt7KmqWb0r09D8a9MwP7huf&#10;99yPcCfj/bH/AG9h/vfuh8+jIdPtFay3+t1H1/F/aA3WpNDNbm6825+n54/F/dQKyodWQekl2Ow4&#10;8uh26ycLl6a/+q/6KH/FPdbHccRFZNf8kj/byHj2vkWkXzI6CM4/VY9WH7eYHGU9v9Qv+9f4/wCt&#10;7LxjDoqCXFwCP8Ppe/8AT6ew7cFlLUwK9LbcKyivHp89qeKtjM63JHJsLi3+H+PtAzGvHozVQAMd&#10;e9jNs9vJLDp/p+Pr/Z/pf34Vbp5Sq/l1BqraHv8A6l/r/rXHuwHrOVlpI1Or6qOb8jxAn6/1Psxt&#10;oiSv+ry6rJKCQPPoineNOjyMVCltLfp5IPm5uBYAj2KGQKnkDmwvz/j/ALH+vteKqdNcdKLSTuKt&#10;8PResMjhrEH62HB+lv8AefbfE9nHu/SiYBkJpnp6nQmMggj88j2pqNgQORf6fX6/j6e1lmzCTGVN&#10;fyx0WeXQZbniZUJUW5XnTfgsL/X8exCxeIjrVXUAbkC+oj+yDbg/4+1ogR5NNMEfPptLswtop8+i&#10;d9ldkVu0/uJImdRGRYWQfVyvAYWN7e2zdeGgx9NK97ARs31+p/FtX5J9l15GkQPb3dGljM1wQOll&#10;8fO0srvfKRU5Z5VSZU0+JlNzfQ97cqdP+x9lnymWjjqWUEabn03W/wBf+SvZN9QoJBYdH4tQAO7P&#10;VqeB29NJQxO6NrKrqYLIRyv9bW/PvNR5JHHBFzcEalvbj8e1UdzQAEdvSeWA0q2RXqJktvSo54P0&#10;H4ccXI9v+Pb7mZEH5J4+vIFx7M7ScswVjx6LbmLSrH0HSG3DEcdj52N9KoW/PIsbWv8A4+xywGDE&#10;io5vykZ5DAfT+v8AS/scbZbK0Z0/EfPoHXl0sVTTquTt/tB8fLNTl5Dqaoj48YFr6D/sPx7E6iph&#10;AiqBbgf4/wC8n2JI4gigefQamlMjE1x0QLeG4WzFRLKzMwv6b6eOOBcf09u6Hjnnn/Y/7x7fkVCK&#10;4r0jyPt6C6dSzH/bc/0v/wAi9yka/H0HHP49pgwGergkGpwR/PpiqoRYfT3miY6rfWx/Fv8AiPah&#10;GyD0qGVHb0kcnTjSxI/J/r/S39fbvA11v9P9449oXiaN5CT2k4/2OkUgoxHQWZmHS5txyf6/0P8A&#10;U+5DSC1h/t/+J90Jpk9NaQPLpPU9OS30PLD+v5P594Wb/HiwuQRe/wDgD9facnWxoOrAenShhpTb&#10;mxHP1H+F/r/rn3x8nHANxyD/AI+9gUFQMdW00pXrN9tY/Q3+n0P9f8T9PaQzTHn+n/Ggf+J9rkU6&#10;FB4dGtt8LY8j0a7p6DiKw/sR/i/9o+0lDzUR3/1fP+t7TzCsctf9XHpXCMGvRqM2mnCyBv8AlXF/&#10;xay/n2POzzZAP96/4KPcZ8xDUoC4Pn+R6E1jhVrxx1QZ82CBkq+/9JeP9ZyR/tiPYy0wPiX/AB/P&#10;+uB7hW9J+oenQ0i+BR59VAZJv8rnF7DyvwePqb/nnk+8koOhv8Bz7TCtc9XbFOusaQa2nW4v5oWB&#10;vwCJUHP+wY+yWfJqcDBZBeAbTEC4uSYmFx/sPZpECIh6dKIZKAinW5l/IgxLrBSVIB0MmkHSfUvm&#10;iUgGxBsLi/vXw7JpWly9bITceWU/7z/UC3NvemVieBp0W3UoNVHDrcZpjeCL/gi/7yoJP+xJ9gjU&#10;uiSspIH45IHP9OT7pTy6QdZ/cmmMRA+n0H9r/jf9PfuPDrdKCnEn+XXvavxccTuq6Rbknn/W/wAf&#10;bwiU5PWm4VHHr3te0VHTWUn+p4P/ABv3tAAxoO3pI8klaKcfl10fobfW3tSAxwIuhf6fQ82txf2/&#10;EyprelSD1VDQMT1i5YgE8/8AI/xx7UmJyFgAQSOLg2+vHP8AX6e1AuIiRUMDT8urBo64Geo00R5/&#10;1z+P6+xQ27J9xJHxyWNv9gRb6Wv7adg756fQAn5dJvKjw08r/wBFJ/3i/wCfZmtmUIWWnaw/UCf9&#10;fUoHP449vqF4UxTpQVCkBRjoq/Z2XIo6pCTpCm54AsbAm/B5BP8Are7EurLJTwggGzIR9D/Zt+fb&#10;br+iDTu6tGT4meFOtSD+au71NPlLtqVoBqHF7mZr8gX+pPsy0H6B/hwP9b2GXALY6NUNOtWvNREZ&#10;KqUHgSHi1+R/vPvk7AWupJJ+v4+v/Ee/BSa93WiTU56jwUxZbr9T/r/74fT32JL+9hB59aApmueu&#10;pqIgEkW4/wAf9h+feW/+P+8+26H061nqB4APr/vR/wCK++Fzz/r/AF/2PurkAYOer1NKdSooBx/r&#10;f4/6/tvrTZJPwND/AF/4L/j/AI+1VsdRFc9U86dCNsmNRmceOCPuqX/rZ/vHunj+Y02nr/K2/wBS&#10;/wDtjTEH/ePai6y59adCGxH+KtQY6+g//IuUL0zBYWH8Juf6f58/X3pJdoH/AH82QP8ASZwP+p0v&#10;/ED2QzV1/Lomufi+Ver9h/xJ/wB7PsO6cnyr/vvwfdVHcOk/Drv2IeO4p04J9I/r/Ue1XAdMt8XX&#10;vZnOkWAzNMbW9Y/J/Eqf7f27b5kp5V6ugGrPDr3vYE+PdQFoKHn8L+f8F9yxy7L4Yj8+kG4KdBAx&#10;ToKuz6b7jEyg2AEchufoD47An8fXj3Zptaf/ACOIk3HH5H6bf8V9yZDeIyfDnoIXaBjSmeqVu5MM&#10;zZmfgcjUfSba2Yhv8L8e3yepu/8ArH/D8WsPezcqDgfz6LQtOIz0gMVgrQqGAH7d7EG5uDbj+pHv&#10;F9yf9b/be08tyXB40HT8UWonGOnRcElwNI5/qrf8T78Kpr/8iH+829lry+ICK49OlYiAyCOsxwSo&#10;LkBieRbVx/tvyPfmmdjydN/9t/t/aaV9Kkg9WVBUeees8NAodRZSQRxY/T/Ece4zN6rEjn/H+n/I&#10;/ZYzFielQX0HSmgpQkZt/QW4P9P+N+3XGk+QC30DC/4te9v9v7TyfCwrxNfzpTp+MHQTqHHpA7wi&#10;IjkNiT6foD9P8R7XdIxAFjY2P9PZeVBNGz08RWgPDoqW5xaSS3B1L/t+fb0jDSotci1z/tvZbPGY&#10;puOD1uIHWtDToPnQsTc3H+t/X6/S3vl/T+ntlidYr0ZoKtQ9YyhX88fgcfQ8f0v9D7yK1voL3/p/&#10;T2muQrIwPAjpwotQKdeQHUCo5uL2F/8Afce+bnj/AF/96t7KelIAAoOHShph6EP5+n+w49xZYFnX&#10;SwFvpzyef6Xubf63tHPaRSCpQGvW/qJIMITQ+nSqw24q7C1UVRSzvHJEylTHYEaRYc2/A+v9fz7T&#10;f926fVq8Y/4H/c/pP08Xj1fp+lv9h7b/AHdZf77Th6+f7ek/10vq3xdDd/p93Bo0fd1Nv4P/AA79&#10;UX/Kx5/9T/qvz9ff/9Qi0W5KqIDXx/rAjj6c8+xsk7lhRul7WsLihTrfCkw1G/8AutR/sP8AjXtw&#10;i3bIANQA+gvYXPP+BJ+ntQLyRePTD7dEQKJ1Dl23BID+39LmwIH4/Nr+3en3XGbBmt/yCfbqXzKQ&#10;a56TvtUbcCPs6aZ9qob6Ub/afVfkf4/1v7e6fclK1vWLm39B9B/tXtUNw1V1EHpG+zkkkJw6Zp9t&#10;TR3EasL/AFuQfpe3+2ufbrFnaVrWcD/kH8W97F9GRUnpDJs7A/B02TYCuF/Sx+v5H+2IuPp7njJ0&#10;sq/rQ6lsQRY/0+v4v7eF1HUEPnpFLsvnoNeoH8Kr4b3U6f8AX5P+H+39+VqduVYWP1H1t/h7fFzr&#10;IFe7pG+2SKaFeuis6j1xy2X6/wCBP+3+tveQqlrhlt+B7v4xByor0meylUmg6xKW1XN7XuL2v9eL&#10;/wCNvbbPKIrkt/iLD/Y+7sPEAA49IZ4mRasuenmkiM1gouTx9f8AWHtO1WfpadmDzKum+rVYfT+h&#10;PtdbwKoXVgnpC1aUA6UkODqZFUhDY/Q3/wCRe2ep3/hqVGEtVCuleeRc2/PtWTbIRVuqR207ntHn&#10;1mTaVVK4Yqyi9767Dm9/z/Q+wr3H3PgqVHC18XDEfXn6G/tp7+1jHHpaNsnYAFc9Kmh20tOF8hXg&#10;C/Oo3/1/ZYN4fIXGQtIYquIEqSOPyGt/X2Vzb3GoIUivS+LZXIoQelLFTRRKFVfp+f8AkVh7LZuj&#10;5JMwkWGrX6MLKDf9YtY6vZNcb6aEB89GsGyqtKp1n0gG9ufZeNxd8ZSs16as2IdR9fozf01/i3sj&#10;uN3kkFPE6NotsiT8Geu/YK5vsrI1ru0lUbte/qJFrW/Dey17yV/xdLUtUThH172HlVuuomJvKz3+&#10;l1Nvr9Pr7TNMWPxZ6fVFrQilOve2aTLV1RxHG55PBQ88/X6/090LMc06cbSCKZFOve+EeNzlcQEg&#10;mYNwNK/1/wBY+/aJmICjqplVa1PXvatwe1MxjGkyddBLHAESLXIpCl5ZbKoP9fT7UC2kjCs4x07Z&#10;yrJMUU5pXr3sSASEHAIsB+f6e9A1anRmKUIU1br3vdX/AOE30Oj4a9qTW/zvyI3Ct/6+Pr/ron/b&#10;GS3ucfZY9nMo/pQf4JuuFn96A5PvZyTGeI5YjP5G9vSOqcf5mTk7760S/A2jk3A/xbMsLn/YL72F&#10;CSASBe34/wB7+v8Ah7nEmgJHXNgCpAHVZv8AX/AE8/mwJt+bFrW906/zDP5xHUXwW3XSdV0Ozsn2&#10;12+1NjsrmdrUeS/u1hts4XK033WOmy24ZsdlTLlchTvHLFRwUzsIJFeR49SB4j5v9zpdl3WXZNl2&#10;5JryGnjvK1EjLIrqiqpBkYq4ZjqRUBGkyEuI83fu1fci5x+8Ds8/N93vsez8j+JJHDcGIzy3MsTa&#10;XEcWuPTEh1BpWYnUpVYyKsp8fjj8Jcr3Rtdd87o3DJtbaeReeHb6UVCtdl8s9HUzUdbVyxTz08GP&#10;x8NRA8aMWkeSRGGlVCu1e2M/4Uy7QIX+NfFPcMNzYnHdoY6e17WslVs+nB+h/tD2EB7xczKatsli&#10;49A8gP7atT9nWSd3/dV7grH6P3ohI/p7a/8AhW7p0Ymp/ll7bkYfa9tZyA25So2xQ1lhc3/TnKX+&#10;o5t7ErEf8KUvjxUaRmvj927j3J9S43L7Ry2m97afLWYtnuv+A9un3r39VLDkq1YeR/eDr+2li9P5&#10;9Bu8/us/cBDTbvdLaZj5a7aeL9umSWnTPU/yxUAvR9xO39BU7IVefxcxbpfj/WB9iRjv+FGvwpqA&#10;gyOwPkDjJGALqNp7PrUQ/kB49+RO4B/On29a+9m6MSb7kuNI6/6FemU/sezhH8/z6Cd5/dh++0JY&#10;2nM/LUqj+Ke6ir+20YfzPSUr/wCWdvGIt/D+z9rz2uU++w+VobqPpq8D19j/AFtf2uaD/hQj/L+q&#10;1BqH7qxl7/8AAzreCRRY/Qtjtx1w+nPF/Z9H70bPSk/L24iX0T6Zx+03CH/jPQeuf7tj7xtuSEm5&#10;dlH9G9kFfsDWy/zoPn0lKn+Wt3HHf7beHXdSbXAes3BTkj8/XASDg/4+1XR/z8P5clUB5ewd/UDH&#10;6rWdXbsYDmwGqipKwm454H+39vp7ybCzaX2TckPnVbfH7Lk9E1x/d2feZhJ8HYtrl+Q3C3U/8aIP&#10;8umGf+XP37ELx1uwannhY8/Xxsfr/wAd8LGtz+Ofavov5438tesCau9MnQlxf/Lure0YwvH5MW0Z&#10;gR/iPaj/AF3uWvxWd6P9pEf8E3RRP/d//ekh+HkS3k/0t/Y/y1XC1/l0z1H8vj5FxKTFj9p1RH0S&#10;DdECM3NrFqqlp0B/2PtYUP8AOY/lr1yqyfJzCU+ohR99sftCgUFvoGer2VCq/wC8+3ovdzlFzSQ3&#10;cf2wO3/VvX0Rz/ca+9JAWr7WyuB/Bebc3/a4OmCp+BfycjchdlYupTSbNT7w2sObfQLVZamJJHtX&#10;0X82L+XZkNIp/ld1mhP9mrfcNARc2H/A3A0/P+Bt7fPu1yEp0neJa/8APJeD/tX/AMvRPcfc0+87&#10;ais3s9uVP6L20n/VudumWp+Dnycpgzf6N5ZgoJ/Y3JsyQ2Aubqu5bj/XF/8AW/HtW0H8y34D5Jgt&#10;L8tOkNRA9NRvXH0Lc/TUteaUp/sfb8fujyPIRp3htJ8zBcr/AMehA/n0Sz/dT+8db6vF9m98oPNY&#10;C4/4zUfsJ6Yp/hz8l4FOrqbOOOLmKvwEwsRwUMOXkVvr+SPa8xnzi+HOXKDHfKPoOpZyAqJ2ps1Z&#10;GJF+Emy0TW9vj3K5IJp+/UHzKSgftKdEdx93j32s6m49oeYxT02+5b/jqU/n0m6r4m/JKAkz9Qby&#10;f6kCloVrrj8ANSvJdrfgA/6/sRsZ8huhs1pGI7r6myhk0iMY/sTaNYzlzZQFgzD/AKm4FiSfdx7j&#10;8hHL84bdGPWSeOL/AKuMnQcu/ar3QsNZvvbnfYlXjqsLtaUya6oQB9tTjPTDN8a/kBAWEnTHZ1lv&#10;dl2VnpF4FyQYaKUMAP8AU3J9r2h3ltLJqrY3dO3cgGtZqLMY2pU3+mloKuVWvY/0+nu8fuJyDI2m&#10;PnnZ3b5Xlv8A9bP8APQauuXd/s6/VbFew04+JBItP2r/AIdPSarenO2sbr/iHWW/6IR31mq2fuCB&#10;Rb63aXHpot/j7fUqoJAGjmikB+hikjkv/Q+lzYexFZbrtu5KJLDcbeeMitY5EcU9dSkinRO6mI6Z&#10;e1vQ4P7D0k6ra+46FitdgszRsOClRia+JlP9CJIY+R/X6e8nkPPKj+lwbfT/AFXA9rwyk0GT8s9V&#10;rw4AnhnpsekqImtNBPGf9S0RVj/h69K3P+vf/D3zBJH4/wB5P+9ge/Aglh6fZX8+rkAUqeoz2Ung&#10;jT9QzAMv/BgAbe+Y97PXhTyPWBiW02uQbkeh7EEXFnI0kf4/n3y966t1GN7m4t+f9v769+60a+XX&#10;EkD6++/fut9d++vfuvdes4IBX62tz+Dxzf8AN/fY596PXlFesE0qqGS/q44v/vvp7yD6D3Xp8cB0&#10;3e/e/db69797917r3v3v3Wjgde9+Hv3Xga9RKiQ20jjn+v8Aif8AD/D3737rfUK9vp797917r3v3&#10;v3Xuve/e/de67BP0ubf0v/vv6++JW/5P1vxYfj6Hjkf6/utDWtf9X+rzFOtg0x5ddlrkfgDkAcc/&#10;1Nvrz/tx78Ft9GP+sTcf8QfftKnJGevVpwx/q/b+wjrq4JuRqP4Lcgf4aTx74+MXvc/S31Nv8fTf&#10;Tz/re90xx/1fnXr1Rw0D+f8Anr+RNPl10dH6nGo/S7Mzf63BuD7yeIEG9iD9QVUi304BBA/2Htt4&#10;0cFXUEfPP8jUfy6cQUytB+QP+EH+XWIVtShtDNJCBa327ND9Df8Asmx5/rce2ir2zt7IBxX4TE1o&#10;kFnWrxtFUo//AAdZ4JA4v7LJNi2SZi02z2jsfNoYyf5r0Y2+6bpaFWtdzuYmHDRK6f8AHSOn2k3t&#10;u/HgCh3RuGiC/T7TL1tKR+BZ6eWJxYf0I9oyv6T6dyoIynVHWeTvct/ENhbUrbkggk/c4qU3IY+2&#10;5OXNgloJNktGFOBhjI/Zpp/Lo8g5754tc23OO6RH+hdTr/MPX+fTxH2z2nAytTdldg0xUgqafe+6&#10;adlI+ljBl4gLW/p7ROR+JnxYypJynxp6AyRPJbIdN9d1jHgD1NUbdkLcC3+sPaccncpU/wCVY2//&#10;ALJ4f+gOjmD3k93rIBLT3U5kiA/g3O+U+vlP/k6UtJ8g+/aQD7bvLuSFfoI07R314QBfgQtnmjUf&#10;1sBe/wDXn2h8r8BPg9mkdMj8QPjRKJLlnh6R65o5rkWuJ6Hb1NOD/iGv7QXvt7yffn9bZlRfSJ5I&#10;R/1RZP8AY8ujux+8X79bdIslt7x8zEjyk3K8lX81kmZT+zpV435bfJvEuklJ3n2M5jsFXI5+XNRm&#10;3+rjzaZFZP8AkK59unTfwk+KHx73xW9kdJdE7A6w3rktvV21a7ObPxcmJlqdv5OvxOVrsW9JDUGg&#10;Wnqcjg6WUkRBw0KgMFuDbZOQ+WOXb07htVlKl3pKgvcXMtAeICzTSKK/IDpvnn3894PcvYLblfnv&#10;ny93PYYrhLhYp9DUmRJEV9egSYWWQULEd2akA9Q+zflL3z3Ltem2d2Rv6XdW3aPLUmZhoZtvbSxb&#10;rkKGCppaaZ67B4DF10/ihq3FpJG1Mbm59mmt7GFeofC9AGXhQ65TpF7k8fQcn8fj3o1/8KM2L/Pb&#10;a3/Nv419dC3/AAbe3aT/AO9t7xP5+YHnfmhR5TQj9tnbH/L13n/u200/d5viTx5kvP5W9kP8nWxp&#10;/LKj0/FbByXuKjeW+Jh/rfxyWJbf64iv/sfev7W49srFJj0F3qleMAC9/QzEWH+APsKLHr7R59Z9&#10;zHTE7enVgntWUOGO39j0WNkR1eorcnORoYXGlfUsgA5NluAymwuL3JXckLW7aGGeP7erWjM9qH8i&#10;T/hp172DeZk/ygquhowzH0SFZmAdCNFPcuxDKbtY29pXBrXVjqrHNPTr3tNTEKGKJcTXLo1pfEQC&#10;qMhdR9uPJYWAtqIPHulTpbUfs6bJweve2WUgjU1ytmX1fpuBwp1FFVl+nDcWtb3qgC6iOmiRkU69&#10;7FvbUhpsHQOsqQQUwFTVNK7Qq6BCWZ5bmRo4WVQSTpNyb8AF0AY9T0si/sx1727qkkaQU81KQZoY&#10;K9mliUuqQpSsRJGLupYVETAslmWfSpuptehX4uHr06Knyx173KlLoZIiJ5ZZWdTFGwL1TLE4KekM&#10;zyVFU41WDSPosSPqdUrhsHq1AKiuevexG6hhnbs/YqKgKf3poJYVP3EtZNLKjRVszzfbsRCgKqqM&#10;yFBzpt7WWC6b6zb0lX/DXpmfEMhYYp148An+nu4Wr2/IaMTNEdWmw9FgBpv9foT7kJ2JFfLoNs4Z&#10;aA46xLKGfTcXuePzxf8A4p7GL4+YunmzcMcy/WazfQfSP/WI9oJVYvUenWytI+Pn0gOzsjLjdqZS&#10;pi1h0ptasv4KutvoQeb+zmd07RozsqoeOK5+ylsRpv6YS/8AT+vtcuYc8ei9Yi0hA+Hol/x57GyG&#10;W3zXY+sqHZP4gI1Vy9iDJKtrXP8Aqfeth3tQ/Zbqr47EBZ3Fza/Fhzb/AIP7I7vj04VCswBx1Yp7&#10;BTCf8Dof+Wif737RqaMB14DOrr3u4n4yIDjqcn66zx/h4l9iKwFWRfU/5OjEHj0xbg4x8xH9B/vT&#10;ez5UyWSMW/sqPp7OVUsTjHVeHRf6yW7vc/RzcX/4jge3REtb/ev6e3j2rXrXTO8gOqw/x+v+x/p7&#10;mobXP+B/4j3RBQCnr1s+fTZP+P8AYf8AE+8yzEc/j8f77/X9vaH8hjpkyAaQeoxi182/3r/ifcgT&#10;A/X2+ltK1MdvTL3AB4dQpIfV9D/vv9f3MjlQ/wCH+w/437bltZRQqK9JnYudVe3pukBj/H5t9f8A&#10;C/vM7qeR+f8AD6f4+2xbSGmR9nn031iVrWFvz9b/ANT7w2JP+H9SP+N+1SnQoX8XXiSFOk93XLkf&#10;QXuSTyB77/AH+pHH+xI9tNxH29M1Pnx6yp9f9h/xI98I5bNybc/j/X9mEUZIAQZ8+tEYr11PDePX&#10;a+q/+8cf6/49qCjc8Ee3xUdp4jpqtOkZk4gGcH8j/erf7D8+1LSvcA/jgH/X9ou/UQ58+r6RggZ6&#10;QOUiVQwUXPP1/wBcj/Y/T2/U/wBFP9f+K29rHOmIken+Tpw8eg7ryA8ing3It/sB7c7+gf7H/ePZ&#10;TWpPTsAPiA+XTF/u3/ff6r3BnH9eb/8AE+6Hz6MV/FThXp6pHAKg/wC08/69/wDivtE7mUGimP8A&#10;zbtb/W591X+1T7R/h6T3eYh0NXXcunL0pB+sn0/x1D6e64O6AkdXNqH1AYf64kIP+w59mrrqQZ6B&#10;d6SsuOrF9qOXxFOx/wCOcf8AvR9l5pYI2EjL9fUb2H+J9ktxGDUU6dtWYgUOR0pfbLVVIgqQNX5/&#10;p/Xj2Vm3epIXHRsjsUqOvezB9YzGeZLm/qtb/YL7UQRJio6ZMx8zTpuyJCwSEmx0Ej/bEH/ePdi2&#10;w0CUkduCbN/rEIBb/Y39maRaaMox1oMXapPRFO3JPLVuhP0Um/1J1TkH/D8+13Wym3JHI/4nj/Ye&#10;2z8RHR3ZqNQHQQY6nQW0rwp0m/5P1v8A65v7gRyaXBJH+wv/AMU97BqD0rlP6bUHTpLShwfT/S/P&#10;+3/r7UNFUDWov/W/H+B9mG28H6KiKDpAbnx2uGQAWICkHix0sDb/AGw9jDtqoslybAMv/Jygf7xb&#10;2YaqTD7P8/SGRD40YHA9V398YRqmGUBOXYXII/Er+0B3HuVMdiZmMn6YpP8AabaPz7D29z+GpIPF&#10;a9CXZ4aAmnl0Yn4G9WCrrvvJKdmVZaUgll/Ecjc8fnV7rRzPaifxV4hMtvLbk3HLAf1/x9gtrirF&#10;WNehPQUoRnq9TGbPoqWjihEIXSi8XU3On/ePYo7X3ZFXxI3lGqzH0jj6gf4j2qgmMYqp/T/y9Nuo&#10;C8KjpE7l2qo1skVhwBbT9Ltbn/Y+x12lVCoqY2Bv+7Y/7EW/4n2JNvmDSJU9E94AqSCmKdFi7Mxr&#10;02Mm1Jo/ZTgf11ni/P8AT2bLbpUU6f4Rp7ljZmU2+OOrqM90GX9OqPO+YJP41UFdQtUVZHq/5u/7&#10;a3tYIw/2/wBPZ90QHyHRWquGQqwtzc83+v8AyL3IUj8m1/8AjXvYGCKdVIqa9J6qQr9F+lub/ix/&#10;1/edWsf9tx/vftPpNDXB62e6lemqRNQsRYi/+x/p7lxfX/jX+++nuyvkL1YOQQNXb0lspF+2/F+T&#10;9D/gfbpATpP9Le93ABSOpyOqSlWoVOK9BTmoh5uT+f8AeSL/APE+8zWCnn6gj6ey1mJYFuA8umhx&#10;HTZRRC9wt+frx/qv9h7isxB/33+PtXFDUMw8xTpQqV4DpSwQBlA02/3n/ex74K/pPP8AvH++Puzw&#10;EFQGB+XVWWjKK9cpKazC1/8AD/bj+gt+PaUzLEj/AG59vNiv2dGlvwPzHRo+oYtJhsLm6J/ySpkv&#10;xwTf2l4f+BMQ/Gr/AIj2ik/s5D606VRigY9Ga3EpXBVJI5MC2P8ASwN/9vf2P2zltGP9f/iB7jPm&#10;MYqDSoPQlsTQIaf6j1r7/NiVjmKtP9UJQT/yEfx9PYxQE+Jbf0Fx/sPcJ3OZ5Knh0ObfQ1ARmnVQ&#10;mQYmolY/VnZj/sLi3vJJzDIfp6T/AL37Y/EvVpgBTrnhn/3I0ptceaMWv9fVr/p/tH+8+yBfKqsa&#10;DE13P0BP+3jm/wCjPZ3C0fhRr5j/AC9WjUULedOt5n+RHhUO2MdIFsft5GDX5NqsKCf6XVvdC+9s&#10;nHNW1iBgSJnX6XP1vz7fXQ2Bx6D12xD49etruFdESLzwig3/AKhQP+I9l9yfkNS9uBe/+x/p/sPa&#10;KcAMKDrQyK9ZPcnHtJcBvzb/AHq/toUqCerA0Neve17jH0lbGx9qQwdfl1qlQeve11SzEIpLWPP4&#10;96Ap29IXGg0697foZxIANVzYW/23vxx1vSShYcBx66sPrYX9v2NTVIPr+Ppx/T3eLvYDqoT/AA9Y&#10;JWuLW/Nv99/tvYw7SiK1EI5/zin+v9oezARocU6VA0FOknn5P8jn4/3W35/2k+zh7Kh1CEheQV/A&#10;/wBUPemUK2knGf8AB1QO4kCs3Hokna9UIoKwM1rxSEC5/soWt+fra3s9vWpKxx/01J/xPtpyfABI&#10;49KY1dj28etWn+ZxTLV43KSqt28Ia1+DeoYfW1+bezLUxvGOb+wyRRz0cDrVl3BGVy9YtuUqHW3+&#10;HPvpydX14B/4n3sClT1uleuNHGStgBfjm/8Ah76BuePpb/effuvU6kTU7upAUFuLcn/kXvIZkA+v&#10;+8e/AMfhGevcOoJxlTIRankseAf6t/sPp7xmqjUcsv8Aje4/Pun07OzHQ1etB1XuJ4dOFLgMhIVC&#10;00pB+tgL2Ita3toyFfTiJ7yA+iT6D6ekezC1srgsNMRA+fTJmiUkluPQs7D2ZmZ81QaKCpN6ujt6&#10;VtzIP+J906fzGK+Fti5WMSAmzjjk2ETr/wBE+11/bFI1NMkV6FNiyizOevoEfyScJW4fptErIGhb&#10;+EgAH6XM97X/AK2HvSk7NIbcde4/MpP0/wBU73/6H9hGb4gPQ9EVwf1CPLq9b2H1MLyr/rj/AIn3&#10;RTRgemT172IuP4poh/UAe1RFRXpkjubr3sy3Sl/4xS/kFwLf0/dT25b/ANoacetrksPl173fd0FJ&#10;ox9Fz9RHb/C6Rn/ez7kjY5dOjOemLwFlZqcR0gt9RCTFVIPI8L3/AKfX3ZftGZjRR3b6KLf7D/Y/&#10;n2P0nJAIAA6C12gBB8+qke3sYv8AF6ltP9i/P/B24/P49qSZzf62/P8Arfn+vtSJ0IpXPRYYatXy&#10;6DSgov2ksnIUc/Q/639Pp7wB2/r7Tyyk9qnpRQDFOndMebAso/w+lv8AeLe88bt+f9h/xH+PtPWn&#10;Ws+XHqNU04VTYDg2P1/r/vB95S/H1/1r+25yANPy6UJEwIPUGCnBcG3JNv8Aebe45Yl/9e5/1vaH&#10;pWB206fBCqoAR/T/AHo+3zGXEi8/1/H+HtuYAxcM162gGhvt6DPeYAjksPwP+hT7XlKeFJ+lvr7L&#10;2wT04DUfPopm5VLPLpFyH5/1uf8AY+3eI3QkHm/+9f8AI/aC+asyGnBR1pWo69IbQvPH1/439P8A&#10;b+8itxY/7Dj2gck54dGYOAesbQqqni4axB/oOD7kxg2J/wAT/seB7L7p8hK91OnIydWePXcEQDar&#10;en6f05/p9PfKT6A/0v7SdKyQOPTrTgM+kC30sB/tj/vftvlrIoSPI4B/I/Nz/vVj70FZ66RUdMPK&#10;tGB4dK6i2vka+PXBCX4uNJFyLX/P+Hvj/FKf/Vfi30/3n3X6V+k1Yv4/OvWb+5+Y/wCVWX9ej6D6&#10;2vb3/9UF63pCcK2mIi1vpASf979yvJyveRHCuG/0vSSLmO0JBIX9vW4xjPlTtaqaPVWwANe/+XJa&#10;9hyfQLe0pWdM5CG5SnYWH1EDf7b2WybPerUMjH8ul0W+W0h+MU+0dCFjvkFtGsAIylHqYgW86Xsb&#10;c/qN+faaqOr8vT6iIZ/z9ImA4H9Of6e0UthdJp/SNK/PpUL61kNfEWv5dLOi7W2xWW05Gja4FgJl&#10;JJJt+T/X2zT7MzNP/umcWvYmN/8AY/j2yYbha/psOlAlhbg4P2HpR0+8MFVGwqqQhvpaRb3v/rH2&#10;3Ph81T/WGYW4+j/8UH19snxQfgPViUpWnTlHk8VN+ipjIP8ArH/iPeDyZemIDJILHm97/X83Puyy&#10;EmpBFPXh1vw0YE1FadSGjoZvpJGf+SAbH8gGxv7lRZqviJ1h+P63/wCIv7fW4ccHB+w9MPaxMMgV&#10;6iSYmklvpsf9YIf+J9uKbmlA9RIP5BYkcD+hA/417UR3jqcnpI+3Qvw49Nsu26cm9gLn+igAk/Tj&#10;6e0zunfceOoZpnZRph1XD25DX+vHPtZHuYQEt8XQeu9rX08+nPF7cgilEhII4ItdvoR+CB7IB2X8&#10;jnx1XNDFVWCGUf8AAjnhrD6/6/ur701CNVKdIl2qMsKr/LpZRwRxKFVRYf4D2VjcXyUykxlVK5+Q&#10;ygCpb8kD8D2WzbvISe7+fRjFtqIRj+XWb2Cmb7yy9Y0l62bSWJ4n/wBptze359lkm4SOcN/Ppatm&#10;ijh172FOV7EyFazE1ErX/pKW+v8AsPaWS4kc1Jx0pWBRWgp9vXvaOnzOUrD6BUOT9P1kcn8+kD6e&#10;02t2J7T04EQcW6975w4TPZE2SCoN+OIpW+vP1CkD3ZUL4pT7eqmVF4EU+fXvavxPUW58oUIo6ohz&#10;9fDKR/T8FfamPbZ5SNCk/ZXphruNOLj+XXvYxbd+L+4sgUaSjnsxFwaWUnlb8fW9vZvb8u3M2Ghb&#10;9h/zdIZd0ijrn/V+3r3swe1/hzVy6WqKWTkLe9I/HAJHI9iSz5Jnkprj7fsP+bosl3xFBo3n1waR&#10;F/U6r/rkD2YjbXxDxtKsTT0kRIK8PS/0P4+nPsW2Xt/UCsX8j/m6J7jmHTUKSa/6vXqM9dTp/uxT&#10;/rMv/FfaJ+UXUGI2B1LHkKWmiink3Fi6bUsHjOlxVyNY/wDIH09oOd+WY9l2KGdQBI06g+tNLdGf&#10;Km5SXm6OhOPCP8sdep62Kqd0jv6Bck2tY8cEMb8+69lW6KOLWUj/AGIBF/8Ab+4gaoPUj0p1M97t&#10;f/CceDx/CLsGXj9/5F7xNxfkR7G63UfX+gPPudPZb+x5jPn4sQ/Yrn/n7/D1wg/vOXLe+3K6k5Xl&#10;m3/neXtOqZf5lsh/0ldfw8kJsaR/8Brz2TXj/E6Of9h72AD9D9P9j9L/AIv/AIe5wP8ALrnGOI+3&#10;qtm5HIvcAkW/qBcf7z7+fb/O0nNV/Mr+Q5bnwjrOnW5uQkXVGyLKfraxP0/r7w75pCnmfmLGPrZa&#10;fKjUFPSgGOvpA+4lAIvur+2KDzF62fOu43Z/y9bGXxGiEXxw6mGkAttsyGwH1lyeQl+thwDIfdUg&#10;+vskrXrLha8Bw6Md78QP9tb8f4+9UAzTPVlxrFMde99XH9Pe9Xn59UrkUGOve+SgDk2P+H1591oR&#10;jy68pJyK9e98v8RYf7wfe/T5dW888evW94z9b/n348etNnj1734C3PHP9Prz78MZ68Ca5r1733f/&#10;AA9+r6db1fLr3vwI/wAf9uR/vRHvQ41PHr1R6de98g2mxFx/rM3/ABLW97ahGcjrf7Ove+a1EqG8&#10;csqH+quynj/gpH0968qUx1Q0bJXPXvcuLMZWAgwZOvhYfRoqyoQ/4crICLe6lEPFB+zpp4LeT+0g&#10;RvtAP+Hr3t/o+w9/Y638P3vu6hK/Q0e5M1S6f8F+3royAPad7O0kJL2sZPzVT/hHSKXZdlnBE+02&#10;z146oo2H8x10yqwsyqw/owBH+8+1bRfILvrHENj+7e3KAra32fZG8KYC39PDl0t78LGxHCxh/wB4&#10;XP246JLjkDkS71fVcl7RLX+Kztj/AIYzX7D03T4XD1QIqcTjKgH6iegpZgf9cSRN7VtH8v8A5YY7&#10;T/D/AJNd/wBHptp+17h7Dhtb6WC7jK8f4Ae1aHw10R9iei0p+QINPy6KZvaH2luMXHtfy+489W3W&#10;Zr+Rhx+R6aZ9kbNqbefae2ZbauJcBiJf1Wv/AJyje17f7H2raL59fN/HW+z+XHyNh02t/wAZi39M&#10;DbgXWbPuh4/qLf4e7JNNEax3Eqt6hyCPspSn5EdE1x93/wBiLoN9R7NcsMT5nbLKv/VnH8/t8+mW&#10;p6k6rrNX3nWnX9ZqJJNVs3btQSSdRJ82Ofknn/X9rGh/mbfzAcfb7f5d95tp/wCVzfGSyN/9cZBq&#10;kH6fm59rf3zvgFE5g3NR5AXlwB+wP/g6JLj7r/3dbmuv2W5cX/SWUKf8cVT/ADp8umSo6A6Mqhab&#10;pzq5xcG39wtrDn/F1xSyEf4Xt7VtF/Ns/mNUGnw/K7seQKRb72PbWRvYH9f32AqC45/JPt2Pft/i&#10;oI+Y9y9atdXDGv8AtpT0Tzfc/wDuz3Kt4ns/tQ/0njR/8clUfyHTFU/Fz47VRLS9L9cqzCxNPtbF&#10;0v8AvFNBFz7WWP8A50P8yrHadHyWy9VptYZDZHWdaGA49Xn2Yx+n9bn/AB9qP60cy0p/WG9/5zP/&#10;AJ6/z+2vRLP9yX7r1x8ftXbqP6NxeL/x25X/AFfLppm+IXxpqBaXpvZwH58FLVUoP/INNVRLf2Iu&#10;I/nw/wAx/GafuO09p5sC1xlusNi2a1hZjjMLjWsbc2IPPtyPnDnCH+w5pu1b1bwpf5SxuP5dBu6+&#10;4F9165LaeSLqKv8Avu/vQR9lZ2FPyP29MNR8H/izUkmTqPFIDc2p87u6kseeQaTcEJX6/QcD2KGK&#10;/wCFD/z2oBGK7HdG5sofWa7YGWpjML3tJ/Ct3UAA/wCChfdv68c/AkjnK5IPrBYf5LMdBa8/u4vu&#10;5XPifTxb7b14aL4Np+zxYZK/7avSayP8vz4tV4YR7BrscWN/Jj93brEi/wCsa3L1qsP9cH2IlD/w&#10;pK+YMOkZDp34611rXaDDdjULGw/FuxalRc/4H2bWfuXztaafE3KC5I85oFrw/wCEtD9uKD5Ux0Fb&#10;j+7G9kpf7DnPmmP/AJvWLfyNhQ/6j0iKr+Wd8cKgloZ+xKG5b00u6aJlW5NgDWYGrbi/9fp7WNB/&#10;wpa+QsY/3J/HPpysNgD9lnt7Y9Tb82mrsiVN/wDE+1/+uzzlX+z2wr87eev7fq6f8ZJ+foS3P917&#10;7ZNU2nuXzAh/praOP+Mwxn+fSbq/5W/RklzQ7x7Po3P0MuS2xWIOSf0NtaEng/lvawo/+FNPZMZX&#10;+IfE7ZFTa2r7LtLP0Wq31A8+0Mhov/jq9rE92+YAv6m32Jb5JKP5eMeiiX+625Tav03u/uCemqxg&#10;f9pFwpPTBL/Kr6vP+Z7M36v9PLBhJAOODoipadG/2w9q6h/4U4Vw9WR+GtG/PJo+9Z0P9PSs3UzW&#10;/wBiT7svu5vwpXbLOnyEgP7S7dFFx/dZWXd9L72Siv8AHtQYD8l3FB0xVn8qHacmr7HuTctLz6fu&#10;drY2tFr3OpYstQhrj+t/auof+FNu0HP+5H4gblpfwTQ9z4uuH0+uip63oOb3/Ptd/rxXypQ8swu/&#10;r9SyD9n0z/4eiWb+6z3Rf9x/eq3b/TbU6/zG4N0nJv5SdK7Ew981CLxZX60gkYm5JJk/vwtrj8Bf&#10;axof+FMHSbgDI/GPtKk5uxot5bTyFh/tPnpsYCT/ALD3dfeS5Lfq8sIE+V0T/I2w/wAPRPP/AHXP&#10;O6ki0919pcerWk8dfkQryDphqf5SmYQWou7cZNbkPU7Hq6RjwfSUg3NVovP5HPtU0f8AwpW+LUmg&#10;V/Qff9MLjUaU9dV4HPPE+86F2t+OB7WD3ggC/wDJAav/ADWH/Wvork/uvvdNNRh9xOXn/wBMt4v+&#10;CB6dM8n8pzfYv4e3NoP9dPl29nEZv6anWukKk/15t7XuL/4Uc/B2rsMjsH5HYa/6pajZuxKyNTYG&#10;w+w7NmkPJ/C/j35feKz/AOJHL9xp/wCFyxN/JzD/AJvn0Hrr+7L994iRZc0csTgelzeIf2NYgf8A&#10;Guk7V/yo+5UJFB2H1fOPw1XJuekJ/rdI9s15H/JR9ith/wDhQB/LnyYU1u8OztvlvqMv1ZnpSvI/&#10;U2CkzSfTngn6e3n96NkQ0PLm7H7FtP8Ats6C15/dzfeStqiGy2S4/wCad8qk/lNHF0xVn8rD5CU8&#10;Ran3T1LXODfRHn91wysADexn2PT0w5H5Yf737E3G/wA7/wDllZFFZ/kZJjWYkePI9U9yRstvyzU2&#10;wKqIA/11ezSy92uWbo0uLW9tf+akSt/1Ykm6CF39w3709q5RPbVZx6x7htpH/G7tD+0fy6QmQ/lv&#10;fKiiJFJtva+ZUfR8dvPCRK39bHLyYs/Xj/X9rbH/AM4T+WxktIp/lXs2IsAQK/bfYuM+v+q/iOza&#10;UIf66rW9r/8AXR5HqR+95Kj/AJdrr/rR0STfcq+8/bhvE9p7skeSXFjIf2RXT9JWt+AHy2owzf6J&#10;paoAm/2m8uvpyf8AgqDdaub/AOt7WVH/ADTP5eFYA0Xy76aiDcD73cMuON7/AJGQo6Ur/sbe1Ufu&#10;JydMmtN4AH9KKZD+xo1P8uiV/umfePgJ1+z+8n/SxB/+OMw6SlZ8J/lZFJZulN02C31Q1e3atSeO&#10;AaPN1HNv9h/j7VlF/Mc+A9eL0/zF+OCg3t9329sjHk2NrAZDMUpBv/W3u/8AX7lEsFG8oSf6En/Q&#10;HRdP92X7w1t/a+yvMun1WwuHH/VNG6Zan4efJ2kTXN0pvtjzdKbEtXMLci5oXqY+R/tXH5t7V1F8&#10;4vhdkdP2Hy3+M9WW/SkHe3VzueL/AKBunV9P8PaxOceVJP8AnY7Nf9NKqH9jEHokl9h/fKBisvsz&#10;zWpH/SKvqft8CnSen+MXyOpy3l6H7csv1aHYG5qlf6cNTY6YN/sPawovk98bMqF/hfyD6QyOqxX7&#10;DtfYdZe/At9vn5L3J93Tm/lJzROaNuY/K5hP+B+iW79p/dSzB+r9tOYIaH8e3Xaf8ehHTPVdDd5Y&#10;7mu6Y7ZpfwfuOuN5U9ha5YmfCxrYAfg39qyj7d6pyJtj+zNgVx4sKPeW3Kkm/At4ck97+1w3/YmV&#10;WG9Wmk/8OjP+BuiCbkrnK3NJ+U9yT7bab/Bor/LplfrDsqK/m6833AQbETbO3JHza/JbGAL/AK5s&#10;B7VlHuDBZFdWPzGLr1NrNRZCjqVIN7EGGZwQbe7LvezO6xR7tbNKeAEqEn/jXRVc7Pu9nT6varmL&#10;/Txsv8mA6Zavae66DUa/bG4aEJ9WrMPX0yj+o1TQIAR+b+3NZUewU3ve30/H1HBPIBFx+L+zBZUc&#10;9hr9lCP2j9n29F+k0r5VP8jT/UOI8wCCOmJkaOQwuPHLzqjb0sovp1MPrpLcX/r7zqOPdj04gwOm&#10;WvfVIEuSg1RsFPPqGkkC4/r70XP+FFlTr+f2IiX/AJRfjz1vTNf/AFR3N2FVEj/aSKoW+nvEnnhW&#10;XnznCpwbmAj7PobQf4Qeu+H93LE0f3dmkNNMm/3rD/nHbL/hU+uKdbLf8tOIR/EbYsgB1VWd33O9&#10;/wDVDeOZp7X+pssA90bbSj8+6cPEVV1kqJA6kEgr9tOxFv68eyva0131sp4av8nWdd1i3kII4dH1&#10;9iH2LSNT01KgWRINNV4wptFHP4TrtGgMiF1AAe/9Rbke3N4ULdBBx0L/AJ+t7cS1kmfM9e9lZymn&#10;zP67WZVY3cRkRySo3BLCTk86v6jj6gkzDKinV2Irwz172nJmjIDNYKoAVgBpKWWSwVSSL2HFhbjk&#10;cH2zJ8QFc9NNxzx697aZdDFzqRGZmu4Z9BVog4I0k8AfX6m/9fbTk0006afGfLr3sV9tNfDUazVS&#10;RR+WBHjWCOpZ0aCNoUaPy0qRJqlILa9Kk8An2pjwuel0OEHXvbpGpaoiCpKTEa2TWLQ+SCWKk0z6&#10;neILDTwxJ6rhndlUKdQb3sAFs9OAktQDr3uTT1lHLUTDVIhokimkca/TPPM/21MZFkeSLUaoy3VS&#10;QzxgmzELtqA8RXr2oaqEde9il0SIYu6tgSTGbSN2UNHFCZ0ZFpKqsaRqqbXJJVMREgQFjYrrB+ty&#10;rsqG8s28vFX/AA16YuwTb3B9UP7aV/ydcWvpa3J0mw/qbce79dyR4emwatGYL+MHg/QlRx/T2P20&#10;jSfl0EBrNV8j0ksZNWy1kwlVlRdQGotcgEgEcfnj2luk8v8AbbgWdBpjWc2N/TYqeb3t7rH8Welm&#10;rRF3evWDfmO/ie3a+lbnVTsNPJ1FnW1h+baefZzeyd80VTtGalaRGc0UgN5QSP2wOAdNzx7NpIQs&#10;BK0oP29JIy/iE0x0UHqHqmqwW958tokWKWvSb1xsnIkkYkWUrazf1968XyJWKXclbMhuHnJBFvyv&#10;+B/qPYXvVFNQ49OScWr0fMcAD/D2XDCC1fF/TyrYf4BgP97b2W+Y6ajqGz137uO+MP8AxbYP+Df9&#10;cl9iCwB7B516N6UXpg3Hf+GzW/AB/wB4f2fKnkRY47kXCr/T/eOfYpgtXlppHTDMKBa56LxVIzPI&#10;QLgs/wDsP9f3NE8f11D/AG//ABv2uTbZSDVfPpN49CafEOmx43BP9D/r/wCt/T/D3JWZW/I92G2u&#10;p+E9W8bUpOadQZI5NfINgfpz+Df/AIn30JFubn6f7b2YQbaXp246SM5A1Dh/PrzawBb8iwFyObWP&#10;FvyfcSatWPjUo/2P5/2/sUW+xjwgSOPSCaYodRz1Igonm/sNqJ/1Nxz/AE4v9fcinyqMbXHP9P8A&#10;kfti52YirBR/q/LqqXGaHrDWYdhe62HP1/239Pr7e46lXX6KbA83N7/1t9OPYduNskVzpJA+zHTp&#10;lzxx0npKTxv9OLji3I/1/fH7glwOLfkA/wDEe2V208WB6b8ZNVK56ztAAn+vf6f8SePfKWoCpc8H&#10;gW9phaUY9tc9OEgDr1PTa3+nAB/JubEfT6+4lNI0jkHkX/BP9fZrDbvpUKtOqs5xTgOpVdEscI+g&#10;Chjf6fgn/Y+1ZSXCra3F/wDX9umxZs0z1QyKfI9BtlZF1tz/AF/I/Nv8f8Pakom/BI+o/wBb6e2Z&#10;bAoK0xx63q1DHSDyrBlcj8Kef9iLW9qil5KD/ff77n2Wy4hlHr/k6crqFT5joNMlwXP9T/xHuaxt&#10;x/r+y+nYx6WWynTxx0zxrqb68j/kf/Ee4srA/j/W4/Htn06WDAA6eKWM3vxawA/3i34/x9o/cYBo&#10;p/8All/xPvRNCn2j/D0zcZiA+fQvbALLlKS1v84L/wCwYf7H3Wl3uxSscAG//YQ+1xNY+PQOvlpK&#10;SOHVj+0DfC0p/wBoX/evZbaKomSnd+bW4+txb+vsrnVjWgPVYCukZoOlR7Qdfk5JMkEJ/tsPqfxb&#10;2nJOig49L9alNIPb172bjp+leWSFiOSoP9r+if7z7V2keoAkZ6YLAcemnMSBKOYn8I5/5NJ492S7&#10;MhC0UZtyNFjb/aFBv+fZv4ICUHCnWonJkAHw16IB2nVF61gPpqlH1F+JX/p+PalriBcf0v8A737J&#10;nAV2ocV6EtqTinp0iMQrPHGSPqo/1z/tvr7ata3H0Fv9h/xPvYNAa+fSmYhVp5np/wDtyPx/vJP+&#10;9e3ahmAmF2HA+n55H+PtdbHTAD6t0XSDs+fSW3BR64n9JuVH0H19i1g6vQjC49SCxvxcD88+14Io&#10;koOQekdNTI2cHolHam3fvGAKf2vyCfpI5vbSfZWfkvuY0+KqYw5FqeotZwL8j/E+wdvjkuT5mv8A&#10;gPQw2tPDj456sP8AhFsmLE4U1RQLqipv7B1XaK6k3Uci3Pun+tz1TUZpysjn97mz3H6x9OL+wlIx&#10;Ziw4VPRqTU16se9mN6/ztUiwIzMT+kkuT6fJ+OB9f9b2qim0ro6sMjptyFNHNEQ4uD/gD9L/ANf9&#10;f2eHrmskmmgYm36L8n/Ugn/Y2HsQ7XIdag+TU6LL5e1mx0UvuehiXFVZX808f4H08tvx+fZ2ttve&#10;nh5FtFiD+eFP+PuWtmkbwmCnNQeoy3ZdMjYqGJ6og75owM1WAA+qof6jgXkf6f6/tZKebfj63/43&#10;7EgmqoI4+fQeeIDPRTa2mClvr/rfX/kfuWGuOf8AePahSrLq1AdNMpUVPSZqaYsb2Nrf6/4/1uPe&#10;ZWLcce25SKDPWuHTNPTlQbA8A/Uf1/5H7nRH6Efj639tDDKfUdNk9JTJp6HuD9T9LH8f6/tzhP0B&#10;+psP6f7H29KGMIYEdoNa/wCT59b/AAD7egnzEYMp4P6j+B9Lf717zSEH6fgkf77/AG3ss6qo7m6b&#10;KNAD+bjn/Hgk2tx7iMLfXn/efz/j7NY5o5RoQEHpZG3kOlHTXI+h/p/vA/4p74HhSePe9K6tX4ur&#10;ac1PUvwi5N73/wAB+T7SeYb+v+uLfg2HttzQn7OlcYogYEV6NB1HTNqptIN9UbNf6aSpjFrfm59p&#10;iBwalOedX++/3j2ikNEck4/2D0riqQcdGZ3JBpwc9x9KdQeLDmx/p/gfZgdnG0Q/339kf8SPcZ8w&#10;MR2/hCt/MED/AAjoSWHBV+fWvV81odOYqAR+Jfxxxq/1rH2M1PYovH1Uf717hK8xO58sf4AP8I6G&#10;sFRw40/2eqgK8KJ5PrcO3+8kn3ymW0T2/wBQ3++/3n2wpqwPTj1wW49ZsJYZKlJ+gljP+2dSf94H&#10;uvr5cR/7ga4/nTJz/rxOR/tufZkkv6SgDIJ/1fz6URgGMk8Kdb1P8haoL7TxsZudNHIl/wCtqyMf&#10;65+nvXm3ZUH+MVg/pNLfmwNjb+v19qomK1A6Ibpatp8q9bVI+g/1h/vXsPa23kuwB4v/AF+vtubB&#10;HScCnXfvhBUoth+eBwB+P9j/AE9sVHDq1Ove1VQVtmHI/wBv7eiPl16uKde9qePJEILH/eef979v&#10;AcemAgLmv8+ve3mgyLn63H0v/T6f69/dsenTx0AEVHXva3xFczSA/UALe3+w/wB5592GGr1sKtOA&#10;64Scrb+p/wCIPsdNoVBaan+vLqP+TgP6+3hMaAfi6sIVIHSSzcY+2mb8CNrj/XQgWH0P+x9nU2BI&#10;CsCmxFif9qJ1r/vHvzaiGZj3HppoQCSOI6IR3ZHKkNSU5/bcjk24U3H0+tvZ2Nh1UMCRanUXIPJH&#10;9m9788fj28IWlTt69G5U1rjrWq+e+2cnuGjyFPFTyyeSEqgCSMeJiedKH2OMe4qaOJQWRSBY3f62&#10;/wBa59phskhcgtUHpSb8BaUz1rx5P467tr8xVPHi6y0tUTcUhlsD9L2Isefrf3CqN2Uy3/cS3N+f&#10;T/t739r4uX1A+E16TtfP5HpaYH4j71rbAYqrFytnOPbTz+TZyw/23tnl3pTR3IlQ2P8Ax0t/vZB9&#10;rhsaUFU/l0wb2XI1Z+3oZcH8F91VxRpMfOCVFwcfL/xN/wCvtlqN/wBOl7VKAXB4kAP+3Bb2oj2E&#10;Y1x0P2Y6015KRUtnocdu/wAvDMVPjE1HL9SecdIf6f1/PPtOVfZMCXtOCfxabkm/+IA9rU2RFOaU&#10;/wBXy6Ye7ccSc9GJ2j/LXeUx+fGSMSB6hjTzx9fqD9faMynaKCKUea3pb9UwB+v4039q4trjQ5HW&#10;hMTTPRvut/5blDRV1DPJitZWWm4ONQEBH1sfWG+vuoT5+difxHamRiSUEuxU/u6jzEzfSw4s3+39&#10;hrfYBEGCjH+x0L9vvCLcox62cvhX1FTdU9eQ46ngih1ReO8dOYeFmLEEmx5/At9P6fnUv39N5s7W&#10;Mf8AV/6/0Y3/ANhce41nFHPVZG1MfTo6vtF05/dHtpfiXpoA+fXvYg4xr06j+gH+9/8AFPaqtAOm&#10;2B1Hr3szfSzBcvT/AODfj/lqh/w9uQEiQnyqOrICajy697vd6Hk/yGjFxwV/P+pCfT2PdnegWh8+&#10;tXCAJgY6R28Uvi6n68xP9P8AXPuzLZ0itQx3+tl+n+39jKGRlyDj59Bq7Q6qH06qv7gpictUWA/z&#10;YFuefW3tR1EnqY/4n/e/a/WuKHJ6LUUA1oeg4xtGNCkpyUHAH+Bv7wLJc8f7Afk/61uOPbZlK1r0&#10;6UDAinTjLTAL9CvudGeOTY/X/ePbHjOePV0hC8emKqQEkAN9QPoP6++buDwOLW/33F/z7bqTlmz0&#10;8BQU640tIRYkH6n6f1vf8j8e8QYlhf8A1/rf/iB7qWUefXq9T5If27WPH+HH0Pt/xh/cQfn6D2xK&#10;xKMPKvVlBEbH1PQU70j0RyH8lR/vR+vte0/ChfyL/wCt+D7Rk9wr07xQAceipZ+PVJK1/wC3/vR/&#10;1vbtFyrDjnT/ALexv7Lb2odB9vWgAWUDpESIAzX/AB/T/Yn+nvMB9Dx+Pp+PZfk6h59GaoQgrTh1&#10;gIB4N7f7z/xHuQp9P+xI/wB4HsqlUiU19P8AP07Dk9SIFUBrDi/5H+H+uffCZ9KD/abn/YAcj3UV&#10;rTy/4of5en2+E9OmNpxNUxLzyQ3P9FIuLW/ofYAb+3iuDJdpggvckuFN9Vxzf6ezWzgVgdXAdB+9&#10;klVqAGnVmHQPUEG6KGOR6dZNfAvAZLFIkDcBQDyeOf8AinsJf9NdLb/gat/Ho/z6/wCc1fT/AG3t&#10;b9PF8+k3izenl0Z3/ZWqXVf7SD/gR5v+Abfp8VrfT3//1h3EdHJwyJz/ALH/AG/vNt4rZqaRUfPr&#10;HlZriPAkPVoLTbjpDeOoqhb6BWf/AFh/vfvxx1BJ9Y0+n5H+w9pX22zlw8Yp8unF3O/Q4bHXNN57&#10;voSDHWVgZSPqxH0/1x9ePcSXbmOm+sMX+tb/AGH+xv7RTcubfLQhP8PS6PmC/iAGrtH2dPdD3Vvr&#10;HN/wNqy3AA1iwsQRcKoa3P4sfbTPsjFSjmmjN7/Rf+jvZVccoWTZB/w9GcfNVytMmn7P83S5xnye&#10;3zRMvkr39Nvq0gt6ieSR/j7YKrrHEzX/AMkXm35/6NB9ktxyTFQlQP2n/P0bQc5EULPn8uhNwvzJ&#10;3LAyLUV7ixN+G/Fvxptb/H2kMj0/jZL6aYDg2/IP+xIB9k03JMoUaYyfyPRvBzmjH+0H8uhtwHzT&#10;lOkVVXA2oICz21fWxYkgE2/x9ojIdLQ2bxwMLk20g/T8eyiflG5ThGw/I9HEHNcDEanUD7R0NmA+&#10;YOHmEYnr6RCQL3Zbfnk3IA49onIdNVClvHTv9Dz6uf8AYfgn2T3HL95FXSpJ+zo0i3+0fzU/mOhe&#10;wvyb2vXaC2TpDqClgHUgH6nnV9Af9h7Lb3F1bkaLAVrrTzXEBYWV+SpNhwL/AF/p7IryzntQTIpG&#10;Py6eN9BdYWg/PoxmxewcNuqyUVZBKzAhRG6ckDUBp1F7290C94U2ao9xV1OY5/TU1Mf6JPoshFv0&#10;/kn2QSSliVJNethfMDoUPYC022N0ZZgIaaqdnIFlhkLXJH40ix/23to6mICHp5QCCfPr3sTdufHn&#10;e+fkS2JyLhyPV4JRcEfg/wBL+7pDITRgf2dWrTPXvZhtu/CndlVFHNV4qrjUlT6o5RxY3PKjjj2a&#10;Wm03E7qFRiPsPSKa5RRqZhjrE08KmzSxg/0Lrf8A3v2MW3Phc0Msf3mPkBDD9Stcix54sefYzsOT&#10;LiUAmFhX5N0Q3G8RRlgGB/PrG1ZTLctPEAL/AFkT8f8AIV/Zi9tfEzCURR56BGItwyOfoBz9fYys&#10;OQeFYvP0PRJPvyEEBx+0dN82dx8P+7Q3/BWX/ip9jhhOhNs4xY746IFD/qP8R/sPY1suRoo1WsQF&#10;OPEdE029O1dLHpmn3ZCpIjt/hyrX/wAL359iTQ7DweP0+OjhSwFrRc/pt9fxx/T2JIOXLGEUKj/J&#10;+3oul3CaUYc1/wBXy6bJdy1Mx9IsguAyhdVr8Hj2/JjMdTKAkYFv6Aj2Ypa2kOAig/b/ALPSQtO5&#10;1Bj1DbIVLknW5vzyB/xIJ982eljBsicf7Vx/tvdmuLdK0arfs/wda+nkJyTXrgqzyHl2P9eLX/23&#10;HsjXz1qkfpqjiS3q3jibAEE2+2rSbfm3J9xJ7sXYm2S1Rf8Af6n/AIy9f8nQ45GgaPdJXPlEf59K&#10;nbsbxyz6rkGFbEj8+RuL/X9IHupD0rGth/ZX+p/sge8eix8j1LBPSr97u/8AwnSi0fBPdb/8dfkP&#10;vx/z9P7oddIp/wBayW/2Hud/ZUA2fMb+f1MY/wCqQP8Alr+Y64Lf3mpJ+8FsI8hyva/zu77/AA0x&#10;1S3/ADK3H+lfY0f+p69gdf8AAPuPPq3+38Y/23u+1vof99x+fc29c7fSvVcf/G/+N/7x7+e5/Oif&#10;yfzK/ksSb6clsBL3/wBT1XsgH6WH194ec00/rPzERw+tm/4+evpO+48un7rftTUUJt7o/tvrqv8A&#10;PrY++Kiqvx26jCiwO0aRjb/VPPUOx/2LNf3Vn/sf99/tvZD1lVQjz6MF75fj3vy69WopXPXvfgL/&#10;AI96FOvCnn17342+ovf/AA5/4r739nVtQpQDHXvfrcXsffh9vWscfPr3vw9768CT1731c+69aJPn&#10;173yAXT+L2P5/wBtx791rr3vh/vv99x7114Angeve/e99e+XXvfvfuvceve+x711sU8+ve+vz/h7&#10;31vFD69e9+9+6r173737r3Xvfvfuvde9+9+61Xr3v3v3VgSKgde9+9+63pFK16979791Xr3v3v3X&#10;uve/e/de6979791YAFf6XXvfvfuq9e9+9+r17r3v3vdT17r3vvk+9V69k9e9+ubWubf0ubf7b6e9&#10;U8+tU6976HBuOD9Lj62/pf6297qetnuGk5HXvfYsOLAD+gAA/wBsABf3rhwHXgFr8I/YOve+uAb3&#10;/AH5/rf/AHs+9aVPFAfyHXii1qFA+wAf4Ove/X/px/W3H+9e7Yx2in2DrZJYaWyB6569a/B5Hvs2&#10;vewJ/qQCf9gTcj34E+p68acQBq9fP9vHrqw/x/25/wCK+/Am5N2BP1IYgn8cm9/p78TXjnrxJNNR&#10;r16wtb8f48+/XINwT/tyf+J9+qxFCSV9PL9nW2NRpr2+nl14KB9Bb/W4H+2HHvx9Q55/1+f979+o&#10;oFFFB8uq1OPl163+v9b/AFP/ABX3jaGFx64on/weNGH+2YEe9hmGAcdPLNIoqshDetc/t49dFVbg&#10;i/N+ebH8Ef0I/wAPfOACmcSUwFO4+jwAQsP9Yx6T72wVwVcAqfI5H7OmnZpAVkOoH1z/AIeu9I44&#10;+n05Nx/rH6+74P5C/wAmO6dtfNnr7oSm37uav6l7Zx3YMe5dj5PJTZTAxZXbfWu6N3YrcOIx1a86&#10;YfNQ1u1YIJJqXxNUUrMkwcBdA09ur2627mSwtbJ9FpcMyyRjCtSJ9DacCqELQ0J0AoMEDrAn+8B9&#10;s+S949jOYvcG52KBebNoeyEF0iaZvDmvYLZ4pGShliCzuyRyaxG9WjCs7E18fzIus9lbj+OW7uwM&#10;lg6Jt6bDO2pNtbmSJI8tQ0uW3nt3EZTFmrCmSfGV1HXvenfVEs4SXTqS/vebBtHqvq9N72Ivxf6W&#10;uL+8olJIBPHrgsAqtQsCoPHgD88+Xn1rVF2Z2c8MzE2IFlu3AHLgqPwb8jn3oj/8KHHD/wAw2pQm&#10;/h6N6wjHP0vVbrk5t/XXf3ihz4P+RzzWRx8eD/tCteu/f93eun7te14pq3m/P20eNa/8Zp+XWzr/&#10;AC3k0/EHrVhb9zIb9e4+hP8Af7cqXH4/sW/2Hulvr0D++uCDH0moqPwPp9lUkfj2S7WxW+gatCK/&#10;4D1m5crqhkA9Oj0exc7QiSbFZAxPRhKPK7eSXVS6q2QZGh3OVjhyCOWhokWhJeDRd5JUe5Vbe77y&#10;2u+dge0Ko/YOtWVY7ZErjP8APPXvZMs1pYsunQFcBg4OpkM5c/uawNNhb9PGk8j2UM1APn061Kjr&#10;3tKzlToukd1Ys0Y0XGsMwHpkf9ERI4uLXN/bTAErTppjU4Oeve22S6nxc/tnUjWP6QukLqAvcA8c&#10;3491J9D0yxrg9e9intMQ/wAAopj4EmYzPE1gZoo4JZjG7aKeYrIDG1i3p1gWBLXF1NBwx0ui+Bev&#10;e3seGnLyOI5JKhUAaptHpV53p6emaRof8ol8TRPI4CqiobAgahc91GIyOndRFOve8LXeKvP+TQkV&#10;WOWijo3YGoiqTi/MYR4linWGmx7hmMos4BH0djVlFc9VOSMde9rvr2sXGb92zkFDU0VLlBVqqzrK&#10;oePzBHEgVWkZJJ3uTq4/JABK2yDC6tc4Eg6pdn/Frg/0D/g/2eve7YKLtFcziIYamtX9IQrrX6CM&#10;WJB45I9jjuNCePQNMjCtBjrGIkVi4FmItfj6f0+nsTthbmx1Co8EqeQ2N/InJtxbk8+34AGkAbh0&#10;6XZ1APDqNW0wqY/GRcHmxuR9f+I9qXe29aibF1AM7aTC1vWrDlTe3B49mkrnQfPq6ivHqFj8ZBRs&#10;HjiVWsBcXNv6nknn3VR2/k/u8nJdrsXa54vwDb8ccewzfNUE+XVZD8Venr2DOFW9fCfqfIv0/wCD&#10;A/72o9oo4Xc+g6qmWFeve7i/jMdOMg1HkP8A9ch7E+025aRQP9XDpe0hCsT0n9ym2MnsbGw/6KB/&#10;3j2dKes8Ua2P9gci1vx7lXaNsD0DDoskk1fb0CMdMHlYFTZm/wBq/P8Ajfi/uAmXs1i3+vyP9v8A&#10;T2M4dh8QKVSo/PprURivUl8T6dQH4uOCbccfUkW9vNPk1YE3v/sf9b/C3tQ3LLUroP7D1YuQKA46&#10;T9VQOp/SbA/hT/j/AE95p8okcZOoA2PBYX+v9CPd4NhMbj9M4+R6YaTSeFadYYMY88igA8H+jc/1&#10;9o2szLPJpDXuSDbT9L/61/Z5HtlFyOkExrVhx6XdDhfHEjMAAAPqDz6fc7GVjswux5sLcf6of4D2&#10;3JthINV6YwVFeNem/K00aAkIPob2ubDSf8T7EOilJQXP9k/73/rey9uXDORVa/t/ydUeTSGA4U6C&#10;+vIErkWtf8W5GkH3maoWNr8XH4v7Jtw2M26MtMdF6XP6oB/b1zip2liutyb/AEAubf63B9xaiuVr&#10;AEHkf2v9cf8AE+yS32Z3fKn9h6NFuQVHr1Oho2iuzA/pNwRb8j6/ni3t4xMOs6vwQCPr/U+xHDy+&#10;dClYHJ9RSn7OPXjO5PHHSV3HkFhUpcC1xb03N0H4+t+fasjZYwAbfn8+7NsphUkxkfbX/L1ZZQ1e&#10;3oNKgyVLsVDEH62F7f0vbgX9u1FKGZQP6gWB+vHsL7nGIllAPAdKUBCnpgydMyRuSGPpIPFv+N+1&#10;pSAnSR/Qf77/AHj2DLinhOfl/hHTwNF6CzIuAZAw+hb68DgX9zXU25/x/wAOf9t7Lf8AQ6V6W271&#10;UAeXHpphkQuBxb82v/xJ9xpENhxf/intjpYMnHTzTyKCLfS//Ej/AGHtIZ8H7Wbjgxgc/T63t/r2&#10;910M7AJ8Q6auB+nkdCzsZwMpS6Rb1j/H6sP8f6+65O6qBqqvYcmx/wB48ot9Px7Ofp6qi0yQP29A&#10;vcm0sTTPVjuzJA+FpQCDZADYg82+nH5HsKKTbEAxkrWAPiJ/P1I4+v159vrttUq5rQdEgvCDpr0q&#10;S/qAF/rY/wC+/HsFsrt7RljoUkeQn6MfwPz/AEPshu7cRE+tejS3nMgC9ZPZyOm8ZJF4S6EWSw4P&#10;9E/qPbtswXA6fmPwgHNektuibxY6ofUBZTfkDixBHP8AgPdhG16Z0o0JBHCn6Ef7rFvwPz7VzS9p&#10;APl09agNIAOHVe/Y1bHLlGRCPzb1A2JmbVzc3uP6+8+QaxPP9b/69/ZKaliPn0KLRTUGv5dRMKgM&#10;aabWUD/W/QG/2PPtn1WJP1/2P+sfr7cegoPPq1w+pqEd3Sqih1D6X+n0H+v/AE956Wp0zfX8f1v/&#10;AE9q4G/QpXg3SSQ4HTdlaDyRn0m5AsSD/T83Njx7E7C1l0/VbgD6j66fp/tj7WFv8XloKkDpPSho&#10;B0WDfeELzr+3e7celvpre/8ArD2S75PVgNJUqWFjBODcj/VD+v09hHe8Nw8z0MLLEYFOPViHxcoj&#10;S7YHoI9NJzpI+lO3591n46ClfI63K3Movc8W1/69rWHsJZrpJ6MFFdVc9Gy9mO2ilIviKMvF/oQ3&#10;Oq6n8/X2oGKU406uBQUI6h1OoqRyfrYW/wBt7Oh1xKplprW/VY2NxYBR/vA9iDbnGsAeZr0ivlHh&#10;tQdFe7gp2bG1moHT40UXBA0a2P8Ahxf8+zw7aa9LGR/ZVCD/AK4A/wB59yxsjhUVa8R1Gu6AGZkr&#10;gg/t6or76p7Zmq/5bv6fp/ux/wDYn6+1xGxsPr/j/t/9b2JFTvB1DoPtCakE1HRQcnGFdgBe5N7X&#10;/A49ygxA+vu9M9JiD5qek40INyw/2Jt/vFvz7zK/1tweP9jyPfq8K9e0A58+muqpxb9P1v8AT/Yf&#10;4/j3OgkPAP04/wBh/wAU9uKa0qcjpPItK+Z6R2VoiI2NuCTxxx/gfbrE1yD+QLjn+n5/3n3aZj4N&#10;DwJ/z9VUVTI6CDNUzLNwDbUbWF/wfrbn3nuPyR/X6+0J8yB16lKkcemqnp7MCFP9Poeef6c+40jE&#10;n6i3H9Of9j/sfd4n0OGrjq8bEMK9KGkpyw/I5/pze3+9+8JY25/2A/2HH4v7Wi5tz+M9P6qmlOnJ&#10;abkWRuf+Kjn/AGHtG5yQLf8AFwR/rcD2zJLUFlOOjCFAwwM9Gz6coQTALBjpita/6rlrW/JAPP8A&#10;h7S9E4erW1vSSb3vzxY/09oriVfCx59LlRlUVB6Mju+l0YKbjnwW/P8AqCebn+l/9t7MZs4jwrf+&#10;tv8Ak0f8T7jPmBmZ2AbFOj6wGATxr1rr/NpScxVEg2vJY2IBGpxxbi1vYyU7qI1/wAH+8D6+4du4&#10;28V6g8ehlE3aDXNOqea+B2nlsrfra3BP9ogH3yqJUET3YXKm3I/1/aeONy1AOrFiaVbqdgsbUS5G&#10;kCxOxMq8srKOTbi1r3v7r6+W86tt6vsQTpktYjm0DW/3kn2v8JkABB/4v/iulULq0bUPDred/kNY&#10;yem2xjtasv8Akk31U2v95G1gT9SRz+ePeuju+qVc3WXsbzyD68cnn6f63tRGwBBJx0UXS9xNetqY&#10;fQf6w/3r2iqypV7/AENxbg/S3/I/dZTVhTpED69d+2gT6XtexJ4v+P8Ab8e2ADkg1p0+E1JVSOve&#10;1NQSsQDq/rzwf+I92ViuR00RQ0697U9I+pl1c/X8/wCw9rAwIGPPpqdtK6gade9rfGxRtySABa9j&#10;f6r7UqAo0lTTz49Iy5BXB+fXva5xaRIbqQTYfnkfT8A29tyjTRhhelMcjN9nWJyb2/H4/wBt7GjZ&#10;0yrNTg2/WPqf9rHvQIHEdL1NEqPLpNZlWalnUAm8Z5AJH0P9PZyNkVqRiIhgNKv/AGh/qh/X28jK&#10;/bTpG02tyoU56Jl2zh5KmCo4JBABOkj0kqGsf9Y+zHYvcrUkKkSabKCP0/U/X6j6+xLtdtFJp7a/&#10;mek0r6eHHqrzsrpml3ZUulRSiUM7Kf2pWBS/PKngED/ePbjNv6dVIFSqkgjgk/8AFfYois4lFRH/&#10;AIekrPn4sdA/jfh9tsyrK+GiuXBIKgXJ5/1X1PtiqN91Bv8AvsfqNQksP9gD7eEQX8OD1TV88dCt&#10;hPirtml02xQuSLoAungX+t+PbFUb0nc28wB5+rXP5/pwPbhiXFVJx5FR/h69Q9Cfivj1t+kKf7h1&#10;sotfSv8Agfybe2ap3XOb/v8A9OFAB/25X23oX/UT1alOhKxfTWDp9Cri0TSxa7Rqw/1gq83N/aZr&#10;Nz1BvaViD+dY/r/vHvZXyLAjqpFeI6E/EdZYmLSftI14+nhYfT8W+oI9ozJ7jqjHL6zyrX9Q/wAf&#10;8PbmgkAenXlpqGehYwGxsZFLERAlkKkWjNwQo/oR/T8+6u/mhlZ59v1euQkEyN+q/IiYKeP6hfYJ&#10;5jqNWPP/ACHoQ2TVjAHR1Nk0UdDhaeKNdC2Y2F7fqP8AUn3rj7xN8tUn86/6/g2P/QxPuJ7kkymv&#10;DozoBw6WHtL0/wDnR/vvwfbQ+IdaPXva/wAYB4P9gv59qPTpkmrde9mY6W5y9MP9q5/1vKnvaEgi&#10;nr05CKkg9e93s9EC1DSXvyENufqyRnj8m59jTaWoUHTkwolK9JXdn/FsqP8Ali3+9+7K9nOwoY7X&#10;B0D/AGH+HPscRt2CvDoPXg1d5FOqyu16dXys/wCT4xe1/wDVG/5t7U08lyRf+tz/AK/1/wB59va2&#10;xnh0X0Hp0H1BTARqLX9IueT+L/7x74xOPwQSP8f6/wC9e9MzN8R631lqqbUhAsB+eLXHH0PucsnA&#10;v/xX/fW96BI4de6TktLZvx9TxyOL++i9z/gePbUjHiDnr359S4YARYfXnng/1/x95I/rb/be2qkk&#10;VPVT1jqU0Lax/Nz/AF44/wAB7UWLH7isebX/AOI/p9fd5KBOFR06DWMgDz6Bre7ExzWH0/Nj/Qg/&#10;4e19Tn0g/wBR/wAU9oiauR1dWBX0PRVs4CZJbn0l+P8AH6/7Hk+3KnPJFvrbn8cA2/3n2jv1/SEg&#10;Pcp/wg/5QOtcGU9IWoYKW/qb3/P5/wCKe5C3AN/re3+8+0D/ABD0p0aIxaPjWgHURXFmJ/2A/wBi&#10;P9a/uQhBXgcgk/7wPZVcIUk1FsU/y9WjajcaDrPDKt7fS5/335PuNVMVjkvx6Htf/gv9fbS5I9P9&#10;npYKYPl0qdvRh6+AD8kAD63u6CwH5uB7r0+SVfkIYZxRiXUsfp0KSwIYgaRYXv8A8T7NLeUKrU63&#10;cWCOglIB6vu+ImPx6baglGgzHyEC/JvHHpt6vp/vfuuX+Mbuv9Ku38Q/45N+jR/0d7U+O3z6L/ox&#10;/P8Al0eXQn+pH0/5Pt9P9e349//XFWOtP9Sfp/a/4i3vL0XbgCjdQU9hn+0p+X+z1drVbaiOq0S3&#10;5v6D/U/jVb6e5aVzi3JP/IX4/wAePd1vzXDZ6obEUw+fs/2ek5V7ThduIgT9f0n+n59R/PuUuRIF&#10;rkW/Oof8U9vLesad/VDY+p/l0xT7MjNz4Vv/AMEa/wDvf1951yY4uT/idQ/p/re3hfFa0k/y9MtY&#10;Oc6sfZ0y1GyLklYhcn/UH6/8l/j3JTIoeTf+n6v+ND3cX7tguKfZ02bORcAdME+ySpJWMgi/+q55&#10;PFr/AOHvmayM2+hB/wBb8n26LyJqa1Jb7MdUEUy17aDz6wDa88f6fIlv7IB/3g3sL++vLA/1VTe/&#10;9PejJb1IYcflX/KOqhpojUM1D+fXZxmSp7eKSddP9HYg/wC9fT300NJKLFQSePVYgX/oOD7STQWr&#10;8Ygyn5U6fS9vI2FXJT9n+frMmS3JRkLFV1AAIFrs9gD9bC3At/X2Gm/NnUWdxVRTGFCWjKHj6C5N&#10;9I5P+wPsHcwbDb3ER8FRUjhT/Z6Emz72ySAOx019ejgfHPuvN7T3DRPX1UhgWbUyuv6rKIxYuSAV&#10;Jvz7rD358IcVujPVFdNQQsslS8hK+cXDyarmwAuw/H49xhJyldGd1C4J9P8AZ6H0O+W3hgls9W8Y&#10;f5FbHq8ZBU1NTKk320bygmAAyBbuB+5xz7WOzPgztHF+BpsXSko4Zr+UsbC4HN/ofZraclyOVV0H&#10;z8v8vSa45kgQEqafn0hNzfLXZ2IEy0kEs0mktG4ELD6j6nyG5t7NLtj447QwiRJHjaZfGPxrX+v+&#10;AH59iO25NhhoXClf9Xz6I5+aWzpag+3/AGOi0br+a+anWRMUs9OuqylUplUDkXK6GP8Asbn2rMv1&#10;7gcdTFY6OnGlLL6b24+vLH+nsZ7XsG3w6SIlr88dEz71dXBOiQ6ek3s35Aby3VloTPX1bLJJoKKy&#10;251E/phX629l7zOPoaWokCQxWF/SoXjS1rAED/ex7GEMNjChqgxw6TO1xJjV0drbeUylfRQyzzSs&#10;0qIbFje/j1E/Tgk+081RAvFgFA/AUf7zq9vreQxn9OgX7OmhbSHzz0p/t6iQD9X9L6j/AIfUcE+4&#10;NRkYYwQh/r+Rb/Ye9S7sunsBr08lk9TqHUyDGTsw1G4Nv7P05H+PtO1WYAP1N/8AgwH/ABHspn3k&#10;8A5HSyOxUAdnSipsUyqAQD9L+kjk/wCsfbLNmfreQj/Yj/X9l8m80odVelIsCAKJ06x4y3Ogf0+n&#10;49s0+ZJvZzz+dQ/rf+nstl3Yng3SlbEHiOp0VCg/sDi34P8Aj7JT826/7jqrGRly193Y8i5v+mkq&#10;z/xP+8e4959u3n220RjwmP8Ax3/Z6FXK9uIbqdwOKU/n070UAjZ2HGpACtrfQ/X3V+Twv9Ao/wBb&#10;6f8AG/cRnB6HDClOnH3vE/8ACd2Ix/AnMNbibvvsBwb/AF8e3tixfT/AqR/sPc/eyqU2nmB6Y+vp&#10;+yCE/wCA9cEP7zB6/eH2tAakcs2YP2i5vf8AP1Sp/MpJPcOzB/qOt6L/AGPk3Ruhv9hp0/7H3e8f&#10;p7mjrnqeq7F+vIvw3H+wPv55v85OXzfzJ/k830Kbg2bCRe9jB1psyK1+L/o94c8y45k5gAP/ABOn&#10;/lKw6+lP7k6FPuve01fO0uD+29uT1sg/FldHx46iA/Oy8W/0t/nFeS3+w12/xt7rGZNIve/P9Lf8&#10;T7IhnrKXT0Pvvj+Ofe6+XW6AAmmeve/K1rj8m31Nh/sT+PfqdVGSB1730Pr78OPWxx6975k29Nv8&#10;L/6//I/fuvcT173xsQf6/wC8e9gdeFQcDr3vxtb6/n/ffn3qlB149e98ffutde99g+9dbBp17317&#10;91oZ69756OL3/r+P6f7H37rxx173w9769173737r3Xvfvfuvde9+9+69173737r3XvfXP9ffutgi&#10;nDr3vv37rXXvfvfuvde9+9+69173737rYIHEV6979791o5OB1731791sEA1HXvffv3Wuve/e/de6&#10;9797917r3vv3rrYNOve+vfutde9+976917373sinXuve/H3rrwNDXr3v3vYFetde9+9663173737&#10;r3Xvffuy+fWuve/e9EU8+t9e9+t/tv6/T3rrdK9e9+I/xB/1iD/vRPuxFetHBI697tt/kZxk/wAz&#10;n47sOfFRdwy/61+jOzAP95a3+x9jH2+QSc47ECca5f5W8p/wjrET7+JK/dV9yiD/AKJtn/d1sT0T&#10;H+YQwX4f9wE/TxbHH/JXZWzQP979/QOA9Fv9pt/rcW/3j3lKvAH8+vnbK1GgelP8nWrde9j/AFVT&#10;9f8AaR+feh5/woVfV/MSy4It4+l+rUve9/TuCS/4t/nLf7D3ijz4f+RzzV/zXh/7QrXr6A/7vZaf&#10;do2Bj+LdNwP/AFWp/k62f/5ciafh51UfprqewWt/TT2Vu+P6/m/jv7pb2bUpSbpw9VIwSOKWclza&#10;wBoqlQTfgC59h22kEcySHy/zdZtv/Zv9h6PB7X+/p3yGGrcsvlloQcTHBNEseinycS5RdE7ujKDU&#10;0sTiNRoLP/bIQqfXr+JOX8mp/m69Bp8FRTNOveys51H+5qVDBV+4KIxXVZCJWXQVY25vcHnn2hID&#10;GhPTb8ade9p2raRhTI0g/T47synUQRZSWaNUsWAOq4txz7abFaHprzNeve2KdzIXIBuxa63HHMg0&#10;enSoA0fggc+/EenTRGT172K22mjXBY+EK2kwTzPK5cRFPJUCCk8kUigF2EpKxuZTxfnSQ4g7fn0v&#10;i/sx172pDKIPLNHpMhEiRSzxDUUJacMsMaT6DNNUs5sRYsBey87NRTGenB173xNNLkfNMEmlr1ni&#10;d5JLCZ6k5gEyyVUxjSnRKWeUPJe4JAJVSB71RialcdeNSRQde9uuJkeHJxzIRqjM5EkemVLwRetU&#10;mU6JRHqFyvF/z7VWjHx4hwNek95qNtdLp/0NuvexQxu+cjEqIk7gBh9P8RpA/wBh7G6M1QGOegYx&#10;dCKjHXvZnuqN111dNF5ZSR5ALEn8L9fZpaRan6fiIZtJGOvezN7mqpWwbMSSfB/X+o+n09msluWU&#10;gDrbNSh64qum/N7+66ew4Z58rPcG2sf6w9J4v/j7D1zbEMwZKivSdpRqPmOuXtl2ph5Jq2AtGLBl&#10;Nzc39X+8e7Q2kh+FK9aE1W40697t0+PdIafGQj+pv/1iHH19jPYtrlaVAI/9WOn3nGilekzuhwuO&#10;kB/K/X/b/j2a2VWZFH1ug/2HA9zbseySkp+mPLovadakA56CNXUMTqN7j6D/AA9sNTG6amBt/vv9&#10;f/H3LG2cvsUT9PHW9YNKZ6eaWZJAoY3A4sR9eL/j3xpq176bm3/Bv8f9b2dNsSKlCgr9nWiWp8XX&#10;KqoUZdekC1rj68f6+r25ypNUKANR/r/Qgn+v4+vtiLl0yvUR4+zpslq8a9NEMlPSuS4+pP0H0+n+&#10;v/T3Fiw0pk1ab355v/xX2fw8ogoCYx+zpOwY1FOp0ubhWPSrEAA8f7AD+n+HtUUmOEPJX+luPpz/&#10;AK/tBecsBBiMUHy6RtKqmnSWrMn5geSLj6XJ/H9QPanpnWNAL8gN/T+tx+fYVvraKxFSKdaqJAx8&#10;iOkZVxM8hIHGof8AQoH+8+26tle90J/2/wCfZN9Et+2nRWvSCSHQdXl094uNBpDAf4H68D21QvM8&#10;gDEkH/H6XI9mUHLCAikQ6vGxAGfPp7q0iEDWCggHkWv+k+xFxkyx04J+qqB9f8T/AK1vYqtOW0jj&#10;VmiGmnS9R3aqY6BjPUzz1RC+sO172tpAUA8D63t7k/dPJJpUkgmw9Q/N+fp7A/My29osiaMg9KIx&#10;VxQUHUNMfHTwhpFF7DV6eeP9e/tX4mNiyavwwP8Ath9PcEbxcK5cLxIp0sAIFfLpC7ikjRX0cDSe&#10;P+J/2HsQKV1QKSPoAf6f1PsKNC8qvEPMjP2dXp69AplNTNJY3BZhf+v0FufcuSeMjm3H+1f6359t&#10;rtN4Q2mOo6fgdULCvHpmiik1gAfX/A/8a9w3qIubsOLj6g/4fX3sbPekhREa/ZjpYJVFc9PMEcq2&#10;HB+n+9/05t7TGZeOWndQL6vzccfX2cbby5d+IXdOmLiYFfix0Iu1KmWnyNIwuCHBtf6jWP8AD829&#10;kX7fxhaqeRFH6Cf9tIPaq7297cqTilegtf6WY9WM9a1/3GDgBJ1Arq/wup/qB/T2AqS1IhanTVc3&#10;W3+I/H+wt7KLi8ESlR6dETQiobTw6EsAav1XN7/T/Yn3NwuxajJVQmnjazXb+1zc/wBLWHsJ3d1r&#10;JIOa9KYWVM9Yp6uGBdTngezedd7RjozApiIJAvc3two+nHty2lmYgO38ulQcuSTx6BHsXcyx0FUq&#10;SFQQw+v40t/h7NfRwR01EAq6fStuf9pFvZhIjGnRpZIK6vPogOar5chmTdyy6pPrzcamI/2PtLVz&#10;Xc/m5Yf7Yk+y1qhiKZ6PUcqBp49CRhIlWGMW+qr/ANCjn2wzSWJANvr7rmtSc9aLE8ePS1pYAQGH&#10;+2t/xv3FinKykaubf1/1vatB2CnTbjga9SKikV1IKhuLfT6cexAw1Y3jFib/AKrX/wBpA/p/h7Uq&#10;/wClMCaCnTajv/LoDt44dHnj9APP1sePW9/zz7IX8sM89JSVJDkemVPwfq45+nsJbxLVyvHoX2dP&#10;CqD0e3ofGpR7VjdLAOITYKf7MTJa5Y3ve/urqn3bOta/7j/5w8gi36rfS3sLswqc56cEpBPp0Ovs&#10;dNmb4kWaFTK/NvqwA9Nj9dPu/iHGOlQkqB1xZQwsf9v7sW6YzP3/ANq2tj6yOf6FA34/IA9nW2yr&#10;4qDpNefA3QD9xY0fwSsl0gfsRgDTcA+UG9wf94t7sT2o4NIl/wDjnERz/QfT/Y+5U2pmKdrUoOo2&#10;3cfqhgM16oV+QNOFzFSSPV5pzf8A5ZSN/r3vf/YexDiUaB7P45JDkvw6IHqDWvHokeXl0yyL/Qkf&#10;1vYfX+vvm17fX8+1X1BHl1UUOCOmuKPyi5HH9LX/ANj+PflYg3/1vahJVYYbPTRQrWgx13NShlFl&#10;+l7cHk3/AON+5cMtv8b2P19qFGQxYAfM9MyQtTVXpK5OiujDSPqebH+n9PbxTudN/oSP6/j2xJLq&#10;qA1VB6aZdIC16CHO0Np7aQeSfof8f9f8+85P5J/437aNR+LHVP8AD0y01F9RpsR9OP6/7D6+4zNc&#10;m3tpmOKY6eVKDPE9KuhoAQBoF/ybfS3+9+8Ya4HP5+v+w/1/da9XwKUHTk1BpYHxj8fQH+o+vtE7&#10;gNw1j9C3+x9tiZlZhI3aejSzHAV6Nt0tQAGI6RcaHvYj6hkAB/FvaZxh/f1txqIW/wDTm9/949p5&#10;pFcFUbgCejNvwg8Oh83zTM2GmRVs3iLAc+oCNl/px+v2Ou3cxDSRC72Ia/1HNh7B+52zXTfpr5dG&#10;EMgjFP59UgfJLpPNbuy1Q9NTFhrZNYElzqBP9kNY+r6W9rR95wKp/cY8f6pbfT6WJFx7Dn9XNcg1&#10;xVqely3zqNIlPRKKH4TbkrqrU9IpUyD1NFU6rahezADSRf62Ptird9RKrAOBYOedJvxa3BNvr7un&#10;LqKCwiSuPP5V/wAvWzfSEir16MFsP4C5GSvoHqKMFTPBc3qTb1gn6oLk29kG+UW8UqsLWRCQcLJy&#10;LAn9lv8AX9kO62DW710dCGxmBiFeJFetuH+Vn0mnWe3KKIwrGYqUsIw0pveZAVIeNRxp+t/dBu6p&#10;3ly1S4Y+qeT/AHv2HXFMDpi6cNgcerufaZYkjk/T8/7b3WuCT0jIP29e94FUmRfVfk2/3n/H3oEa&#10;SQKdKkP6RIWlAK/Pr3tXUMWlQSP6+9Dpknr3t7p5Cjgfg+1AUlKA0z0nnGqMrXr3tUU1YUsFcr9L&#10;fTmw59rfEXi3SdVZ60HXvavxdZLqHrPNr8j/AA9pmd3alO3remRMde9jLtWrkSSBrng3+oH6WB/p&#10;7sBq+3pbE2pCpbNOmqtRXikGn6qbj/YEeza7HrnYxam4sbi4/teof0+lvaiKi5H+ry6siIoqDqb1&#10;6Ld2Vj0MEx0AjT/Q2/H+39jtLWSJAp1m1l/P+A+nsX7SuiNaHI6K5/jPRNxiKeWtkEkS/VwOL3Gp&#10;jx/X6+05NkpySAZD/tv6/wCt7FqKSoo1Ok1VHEEj5dKmkwlKq6jFALEG7Rhbcf0uT9PcFqqof8yX&#10;/wBf6c/0tb27oUVLNUdV1DiFx6cOniOgo0sCtOAfyBbV/r/0494zJUf6pz/sB7oAuamvVS7k8OpX&#10;ioEAXTD/ALBh/rfkf4e4s80igliw/wBf2ldgqkjI6sNRPd07UVNBIV0iOxvbSSxP4tbjg29szTlz&#10;bUSL/wDE/T2nWcNXUtOn6UHSpgoREL+mxAP0tbj+l/cKekeoWQJySp4t7dlu0jjqR5dOQ2zs3DHT&#10;jTV0VE95PSt/qPzbjnj3XJ8zsBUQbaqpClh6lPJP+6GN/wDk72Bd+voZi+j/AFY6FFlZSLFUinRn&#10;9i18NfhYmjbVoJF/6jU3+2963u9E0ZmrX/UuV/19Lsp/1vp7jKY1b59OsNPaelp7StP/AJwf77+v&#10;tkDuHVT172v8XYwLz+oD/Yc/T68+1dCeHTJ+Pr3szPTF1y9Obf2rf9ZU59+jFWBPEHp2HLHr3u9n&#10;oo/5DSX/AAIiP+QY4x/sLkexftnawPqOnJ17aV6S+6v+LdP/AMsW/wB792R7Re1JEb/VFv8A7z7G&#10;NrJrh0Me4H/B0QXILqQoyOq3ez4NWVm4+qhb2v8AV25t/wAR7UUzeo88XPP+x/p/gfaxHDDHHotG&#10;c9IOjhsiggWsF/P0Ate3vjE3q9J+g93691yqUUJYKB9P95/5F7ck/rfi/wBP9h79UDj17pN1EZZh&#10;pX6Hn/bm/wCOffZPP1+luP62/wB6v7TsaEgZHXgQKjTk9Z44wALL/vP0P54/qPeeI6m/p/xv3UDI&#10;61THUCt/Qf8Affge1Hi/12v9Bf8A24HtyYEBSB5g9PMNMYI6BXef6Zha+pSP9a4PP+PtfUxuqgf4&#10;+yx2KSsSOPTWqndTorufjCF+Po1v9sb/AO839usAsQL/AFI/2H196uF1wNjGOnKg5JwegxrpQkjA&#10;H8H/AA/J/qPc3Rze/wDvH/G/ZY66gG8ujCL4V0nBHTV5+b/4/X6fX/G/vkoIYAfQ/wC+PHtLcIpi&#10;diMgdXI8+syzgEG/1twT/r/k8294qpAyOpH1Vv8AevZWAWUEGnS2M1VTTpYYCqMVTTy3/S6G30/t&#10;f15N+PZZuy9o0eWLmdYzwvL8H6E8c/4+zayiLkYqD05Nc6IdBGAa/t6tb+OPaeSxVDDSwPKyprUA&#10;BfoCiBf0tcAfn8+y9f6M8F/xxp/85b9f9u99X+vbj2c/TJ6eX8+i/wCqX1869HY/0t5q9/HU/wCa&#10;8v4/1On/AI5/09//0F9HIeAAPx+Bf3kuroeEhP2HqIjAvm3V/s9Mi3B/3k8cfX3JDsR9P9sB7cFe&#10;BJ6qbdVI7umaVI9R9S3Fxybf6/8AvPvxlcH6f7x780mii1NDjqxiU58uvLRJKur6/Umx9PHF7/73&#10;75pOx4sPx+B/j7bEqgmjNqHWjboVwT1jkxqMPSob+uk3/wBa/A951m4FxY8cAf4f7bn2oju5FICz&#10;Aj06ZMUgNK0Pr00z4mNieOTc2uPr/thzf3lSa/1+v++/x9qhfSAUr1QwPxwemmTERhidP1/PH/Rv&#10;vIJrHi/+8/7xz7st+4rnqvgt/COob4aJ7+g/i30/2N/fP7oraxt/if8AY+3Fv2IOqv8AteP8+mzb&#10;sSaqKdRDt2Mm+k3J/B/qfp+n6e+ElSXU3IK/n/Hj3V7xHIVy1fnx/l1RbeNXr4WR59T6LBmnfVGC&#10;GH0JINjzz9PbcY4WYt4gfybAH/ePdTLCSMgH59P9/kxH5dKpGr44Vj8z2+gHqtawvxe3NvclZEQW&#10;VFBA4JA4/wBce9/Vxp2hwfs6ZMGskvISD5dNs1BVVLHyO7aj9AbD8kfkn32KsgEXHF/p9Pp7YkvR&#10;XtjBPzNOvG1QYoeuK7b1WLR35H5B/wBhyOfaC3fWFaeRrjhRb/XN/aiG/ogzkeXp+fn0vt7VDQaa&#10;dGG6a26seQpzpP8An1tz/RXvbj6eya7qyT/cuL/Rnv8A8l2H59v/ALzanEV6NEsVBB6s52liY0oK&#10;bg3AX83/AN1/6359oGXIkXuR/UW/1/af95SmvDpQLVfTpfR0UY02XgCx+n1t7aqjIk39QH9Tzf6f&#10;6/tiS/kYFS3SlLUcQOpsVGAQfwbWtf8A1/6e2OqrObhvx9T/AI/7H2XS3JIrXPSqO3UfEOnKKHSQ&#10;LH82+v0t/rfX2m6nKpH+qRRybXueL/717QS3ZOAenxEgGOpQi/w/29x/vXtOVO5KaMnVOnF+Of6/&#10;19o3u6kEsAOr6R6dSPD/AK4/2I/4gH2UD5ebhpsl1/h6SJ0Yjc9NIQpJIAo6sA8/4j2GOaZxLa2q&#10;g1AkJ/kejvYgPqJhT8PWRIwn+v7r/PK3t+B9f9a/sANxp0J38ieHWT3vP/8ACe2Dw/y/Ufn/ACju&#10;vsie/wDX/Jtsw/8AXH3kF7K/8kHfz/0lX/7RbQ/5euAn95Q5f7x0QPFeXbFR9niXTZ+dGH516pK/&#10;mSPq7q2ol7+PrTFav9d9ybpIt/W4Hu8huFJ/oL/7bn/iPcxHgacadc/+q9Ra/P0AJP8ArAH3873+&#10;cBL5v5j/AMpn+tt54SL/AB/Y2PtaGx/Nxo94bcwPr5i5jb/pI3Q/3m4kX/J19Lv3MY9H3YPaEeZ2&#10;+Q/tuZz/AJetkr4xp4/j51Ap/wCeEwR/5Kpgw/3g+61T9PZSesm2NAOh199gce/Ux8+rDh1731pJ&#10;/A/2491z1qlTQde99W97p1WnXvftJte3HvXXuve/C/497p17r3vr/inv3VqjTTzr17373rrQBPXv&#10;fV/e6dW0Hr3vv37qnXvfv969+6sSNIHn173737qvXvfveuvU69797916nXvfR/H+v731YEAMD173&#10;3791Xr3v3v3Xuve/e/de69797917r3v3v3XhxHXvfvfutsQWJHDr3v3v3XgCTQde9+9+61173737&#10;r3XvfvfuvenXvfvfuvde9+9+6117373vFKefXuve/e9db69797917r3v3v3Xuve/e98eA691733/&#10;ALAe/DJ62a+nXvfrf77/AGDH/el97NPTrVDx697691pXr3XvfuP8fexTrYFeHHr3v3v3nXy61173&#10;378c8Ovde92//wAiaDzfzMujXtcU23+3Jz/gG6g3xTEj/G1R7GHIDFecuXQOJlmH/ZrOf8nWIH38&#10;2p91vn9B8T3G2gf9zK0P+TolX8xB9Hw87ebj9XX45/oe0dk3/wB497/kf6VJv/U35PJv7yo4jr54&#10;BjST8utXU/0+luP6fQW/4j3oVf8ACgiUTfzGt1R8k0/U/VUJ44BbFV09hf8AGmYH/Xv7xN57Neeu&#10;bPTx4P8AtCtevoJ/u+wR92Xliv8A0cdw/wC0lutoj+XYoX4ddQW/t/3/AJB/rP2hvYj/AGNvdGeY&#10;yT4egqsgnD08L6frYGQGIfT8Xf2FWJVS3kOs0pf7MnyHR1/b7g9w1GR66n+5mnVZylQIjoMLfbZD&#10;IxGSJy+uKWRJdLAkI6XuDb1aD6gG8+rwj9JX8j172G+YghM9Z5fIqyM2trwEeNg8Ymu+oRkkLrDL&#10;qte1jz7qxOARg9Nt8Rrw697StSJCAiF+YiAPQzOlpUDkqTe5tyCRf22x/DTHTJ1Zxjr3tmcBA6hG&#10;1Jrdha7rGolDEg2A067nmwsefeuJI8+qsRQDr3sU9tK8mFUDU5koq2nkmmbRGkczzSxrG8rqkLGV&#10;2QyaAFQg3b9CuRnGelcWV4de9qdrxVFLTxNNPCsjVbJJTRSVEkUdW1NS2SNqwyqsq2cExagg1KBq&#10;HuxOR8+najUvXveSGSWnx+YaeHyx5Fki838QgR6eSLJwV5ni80TFQnhWO6mMAyu4cog9+rx6sowT&#10;8+ve8mIlgWuhFOwMTU1RaMVM7xxieKtqDHG88ks0xiaOMF3bU+kk3vw/a/28R+fSe9NLS5HmUI/b&#10;172r6SmUsCt7hh6foRY35/xA9jeIFypPEdAYlnpXy697NN05RyiqiXSeZL8/WxQ/8R7Eu1wlmGM9&#10;KoiBk9e9nIzlGz4bSwNjCP8AH2LEspfDOmPt69IVKlfOnXEH1EX/AKW/23Psmm78Akta91b9R/A5&#10;sf8Ainsum25XPcuSeieVyrY65e5u09sxCWFgpvrXiw/rf+n+Ps827ZEkATSc9eV8d3Hr3uxTp+P7&#10;GliX6Cwv9PygH+9+5a5P5TEkoLKdJOP5dMXV2QCPPpMbkQy0zKvNl5FyBfn/AHq/szscsbQqbi+k&#10;E8f0AHB/2HvITa+Uo41DLGeA+zoqWZmNegakglSUgqQC5AF/97/1vaayNSPWo+l/6exdbbOkQC0P&#10;Rzb1YKadKDH01ihtwbXufyR9f9b2zUXrqQv+1/8AFPe59pAI0gkV6NEt/ESp49OlYTHA5v8Aj688&#10;Dn6+xjw2LWWIahySD9B9Pp7Pto5e8U1ZDTqjWyjuHQM53LmCVlRuL83Jt+Pp/r39vv8ACUXkA8f4&#10;D2JJNqSFANJwOk0yFVr0nhnJW4Fv9u3+2+vtnrVFPcf8U/ofYbv7GNYnxmnRBMO6vl0osderAZr3&#10;+g5/P4+vtnNYQOPrz+OPr/r+4d37avqJGCjiafyp00kpDEA46ff4cthqHNh/X+nvpZ/KCG+vH4/4&#10;2fdtm5daN1IQ9P6jJg8euD0pgYMgN7Xtz/xPv0agODb/AHj/AB9jiPaxEO5eA6fii8Q5FAM9cZ3k&#10;MTA/Sx/I/ofalpHYoFH9P+JPtBut4ttauFI1f7HSokUA6RleqIxb6EMSP9e1yPoOL+1Jj4RqDH6/&#10;8j/4p7xm513OSWaRR5k/5On4VyOkjkahtDqvJuOL/wC9A+1rRSJEt7/n8j/D3E/0813MoZqj06VE&#10;ca9BtlInlupB5vwT/Vibc+80+bWIACxbnn/Wv+Ofcj8vckPeyRkxnQek8soC5Oek/DtWSsYsUbSJ&#10;Bc6rDkj8W9xly0k5+v1/1/8AivuXbD2yi8LW0TUAHkD/AIekZuaHHHqTJtNKa7MtrX/I/A/1v8fc&#10;2OV3HJ/r7tc8h2cArQ1H2f4OnluQV7j3dMdXRpC9kBPNvp/yIe4Fe5EZBP49lw5ftoWzF+fVJLio&#10;6fcDG33CEL9HHP8AyF7Lb2FQRVbOCedBH4/1YJ55/r7A3MeyxESFBih6JriY1Ynh0dzrCvkho4Yy&#10;CFIAP1+ulgP9f2BkOEiWr02uDIP6DjX/AK3uG902w6tIXHRTJc47ehz+4Ji4twv1ub3A/wB79jvt&#10;mgoYoEuvqK/Tj+v+8eyRdj1tVwadI0uZC56DjcmSrLMsLMFU/Sx/AYtzfj2OO06CKWZDGLC1wLg2&#10;ta/+8ezC32yNDQjPRpDORQ46LF2juCakoJ3YqpEZPOq36Txz9SbexnqMWy0o0gm6/wCH9Pb0ttGp&#10;0qej7b5tVa9Eood7RT5dvJIgJdwAAbm5b6X/AMf969oapxz6ipRri/4B5uefz7LJ9t8SrICD6/7H&#10;Qjjj1pqr0OeM3ZTJHGDNHwqC9786Rwbm3tgrsdMgZhG355t7L2sWShLk9bKMM9CDh90Us5VBPExa&#10;3AP9T/r8/X2nArJKQykHm/H4/HuzLpCgdNN3AU6XSyJPFcMOFUgqfxcX/wB49rjCBjD9CTYf7aw9&#10;tsaIR01x4cegn3dpE6kMNJe4H5HJvx+Pdfvy9gL0kx5HMt/+QWNx/sPYO3eomboT2X9iKceju9MS&#10;B9p09vwsf4t/Z5/p7qljS1U4F73Nv9e4tx7DbGjE9KDx6F72Jm3klWeE2YglPx/U/wBB7fHAdPRg&#10;jPl173Z/8fJZPHShgR+4OD/yyA/Psz20Hxoz1S6zE3r0Evbag7drDf8A3Sn5/wCbtv8Ab+7PtosP&#10;toSf+OUX+9c+5Z2jV4aLTgST9hpTqPd3B1U+fVB/yGhP8VrCovqmnKgD8LI2q/1tf2J1PYqPyOfY&#10;iEiqADx6DLAhqHqv/Oq4qWsLaZWZrm3pB/3n32xsbWP+2/23vZkSnHryceHXVF/mNRP0+tzzb+vv&#10;IsTEXC/X3sOKYrTqzK3xaTp6bq7KxQyCLWo9N1a9hb88/wBb398lUowFv99/yP28ZWdQpyvVCSeP&#10;UOUpUQl1cNz+D/UX44Pt0hb0/wCsPexgY6TMtSQ3Qc5qkXy3/q3+34+n+xHvNr/2/vTOEALHqqxg&#10;D59MtNSqWPBP0/1vz+fcd3/43/rj3TxkqBXj1cIx6VVDRCwPNgT+f9b/AG3uP5LLf+h/3j2y0zB9&#10;A+GnSiOJWYV6eVoUJF+bW/3sf1B9ojPSnn+lz/tjz7SvITrB406O7a3UAkcadG66ZoI7RWubxxgf&#10;1vrYX+g9pKGrMBPP0PHF/wDkXtOr6TXyPT2k6sjh0ZHKbb/iVOosdOmw5+t7Br3H09uS7hmiXSrW&#10;/wAbH+lvpf6+2mVS1QerhVr59ICTpbF18vknomJJudQDAm/1sFB59xZtyVBv+4OePpz/AI/n22Qn&#10;mSet0oRTh0o8Z0jhKcjTRRc8kGM/Q/j/AF/bHWZ+oaNwJWvYn8D3UiMAhUp04hatR0KW3+rMXSTU&#10;5WkgFpYtPoN/9sD/AE9kv+QWWmnoKoFg3+d4/J/aP1/F/YO3xQC1OPQksSfD4Zp1aZ8bsHTYrGRL&#10;BEqHwAcHgf5RyALe6lM4mvITG3Bkc/7G/uO2NGavGvVpAa08+jce2WRDa1vr/re2nJAoo615NTj1&#10;73gijPmBsf1H8cfU+9LUJp8z06CFiKjzA697WVKD4/oeb2HtWiDDHpnz697mx08hN9LX/pb/AI37&#10;cFB15iKZ697eaOklaQEAi9h/thc+/Flp1TWg8+vexFw1JZlDXP6SSQBzxx/sPahIgKM3HpjUzuT8&#10;uuDmw4/r/wAV9jRt2mVDDp59Qv8AT+vt9W49o6qstGOOmusY6HC88G/44A/4r7MxslvGYhwf1A8c&#10;3JFv94978JZSvEHrxlYkiuD0BW/1L005t/YU/wDJJUm3+29mjxGBkysKKoJHp+gBHIFv6+xBY3Co&#10;AK4HTZhZjU8eq6ewuxKDZFVUzVskcQTU5ZyQAt7ngEX4Ye1PB1dWS8+Fv+SR/wAV9nw3KMAVeh62&#10;LUg4Bz0XHM/NfZmL8kLZak9DSL/nmPMZ0t9F/B9vdP1NO1tUJH/IK/1/1z7q+6xAEl8nrZs9R/pd&#10;Bblv5gW0KW4TLUYAuP8AOOSLAH6Kl/p/h7cH6oMcRfx/Q3PoH9P8T7Stu0VKB89b+iZQWKsD8+kr&#10;j/5hOAyWRipYMjTSaplT0vMpJZkQcMgNrsP8PYGb228MUZAF02Y/i31bi5/2Hu31XiL2nHTRiAND&#10;1Zt0X2MN8UdLVqYisl2ujH9JCW4JPPq9g6X/AHCPwGt9B+Dz70LimAO7qwXIoOjY+ICPi9tJt/T6&#10;f639fay27HDNKNY1AhQPp/aNub+yTdropGRU0PHoUbXaq5UnoO92tPBTtJEDf1WF2A/3i39fZPPn&#10;Hh6QbIrJFWxCqb2FyfB/xPuPrq8eaQ1OadC0WypAejC/H6vqavb0yVA5Rm/JNj5Ppc3/ABf3qi9g&#10;IEztYB9PJ/vbE/8AE+yiSusk8eg1cABqdGE9omnF5B/vuebe9DiOkj8R172IOLH+Tx/8FH+3B9ro&#10;uB+zptviPXvZn+lkBy1MLX9XP/UxD7qvx/MHp+3oWJ697vS6TGmgpB/gn/QqexRt9Q8Z8unphUE+&#10;XSb3KL0M3/LFj7sY2ix+xjP4GkG/+tc/n/H2LLTE4DeYPRJOuTX06rt7RiByT2/1Df1+us/09qib&#10;k/7G/wDsD7WVIYgcK9FAHcwHEdB9SraNV/2lfr/rEn36EgH6cf1/J/PP+29qiRo616jz6w1QuOP9&#10;9wB7cEPFv9j/ALwPbJLHB4dVpgnpmeILf6i5+nP9f9cj3lUhj9P6D34YBB62Mg16wNdPoT/W3+I9&#10;yowBx/xHvSmjD061U8Omat1sGP0AB/Jv+P8AD/D2+402dbfnjn/bc+33zEx9OlAbVFT06CLeIBST&#10;/WB4/wBY+1/SH9N/qAb+0ZjjcaylW6Rnz9OisblbQ0v9NY+t/wDEe3uLjS34uBe3tjueKWKndTp6&#10;N9SkHy6B/JSXmv8Aj1fm1+f+I9zytrEC9xc/T8+ys/Bp86dL4HqoB8sdMTzev625P9f6XH+v74lf&#10;UCPr/wAb9pn+FieFOlPUyJy5BP4KqP8AYf8AE+8dY2iN2+hAa/0/p+PZUmaUHSqLKAjpdbdXz1NO&#10;tuAysR+bawP9j7Jn3hvr+AU1RaRRpS9+bixI+vsS7bETEZPOtB0lvVOfTq6D4odXU+RoqetqIpCu&#10;mRmuQF1GNGaxIuFBPH9fZHv9Orarecf8DvH9D/xzv/t7+zHos/MdWFf6OcJ/xzP/AAF8f1X6/wDJ&#10;H/Gvf//REShpzPIqgg3P4F/9595EWbrIwKrQ+nUTzsY0YkUbq/LdWSXFUs87MLKjMOVHqB/qf6Dn&#10;2rY8FK0eoILWHPq9ieHbjKokZ6fYOiNr+py2Py6LVX90YujqjBJOmu7A6pENuR+Ixr/H5494ZMHP&#10;e/j4H9A5+g/p73JtZOEen29WW9qB39v5dOVB3LiJSq/dwDkE3ke1i3+puP6+4D4iVLnQ3/JLD2lO&#10;2TA0BDfy6ULeVIAbHSypOycXVWCVUdmt/m5Av54/Wefr+PcY0UiEXv8A4Eqb8/j+nttrGYYaNR/L&#10;p43gr3dKCHc1HOt45eD9f0Nc/nkgn6n3xFPKtwb/AE/1J/3jj201o+CsRH2VPVhco/2dZv41Sv6d&#10;SH+t2QEXHBK2uOD76Mbi31sL/g/8R7aMLKCPPqwmiAoGqPnjrNFW0bH1MAD9LaTf+vN/xf3hcP8A&#10;hSefoQbf7fj2ncSpwf8AZ06rRsoow/b04wGlk5DKB/qgVJtf8i9veBtXIIt/gL8f7yfbeuX1PTih&#10;PlTp2iFPf0lG/AJKgk8ccW594bsL+o/4fj37xnUHUcfYOrlIzSg6mpEjkD0AD+unkH/X/wBb3weV&#10;vpe9x9f+K+6PcDTU0A/LqnhJX4ep9PQxs620k3Nrc3Fj+Bx9PcR5XF7XP14AP+3+ntOblWahcU+3&#10;q+iPGM9PkONjYL+3c3H0HP1/1/Ye70qtFFMb/hTYn/Xufbq3HkT0rtkLyKKY6H3qXFqa+mAjsfOP&#10;wf6MLjm5+nskO68vGlXLqcW1t/aF7G7f72PdjcAV9ej7wkApp6sP2/j3SigGkgWXULc2MfF/yPYa&#10;1256OnUlpE/2Lc8f6xt+PdGuz/H1vQnp0qo6P6X+nH4+n+x/r7QOV7Fx9MX/AHYha/1c/wBL/wBr&#10;2le7HHz62MYHDqYlKq/U3+lv8P8AevYZZfuCki1aZV4/o5A/Vb6ge0r3YBoWyeA9et8Rjj1nEaCx&#10;tyP8T/vRNvYVZjudbnRPbk2AlP8AU88D2ia6Fanr2eudrfT2E+W7imLNpqHtz/u1wP8AYce0bXRH&#10;Ej86dW7m4Hr3sFOxd8T7nxdNSySF1iyEU9i7PYiGVQwuLcFz/t/ZFvdx4kEKgj4ujvY6i4m9dPXv&#10;YasTpF+OB/vXsNAAt3dChaMaNw6973sP+E/cXj/l54Jvp5e2ezn/ANfTW4yIG/8ArR/7Y+8gPZbG&#10;w7/j/lqH/tEtB/k6+ff+8fYn7yV2CeGy2Q+z+1IHy49Uf/zHpNXemCUn/N9bYID6ekHPbpdgbfn1&#10;A8+7tm/S3+Kkf7cW9zF1gV1X3qJcDVZSQD9PobAi5/rf386r+bZKJ/5jPytf6W7Ep4zf8GLa+34i&#10;COALafeGG8n/AHfcyVP/AC07z/tKl6+mb7n0ej7s/s+DwO1V/bNKf8Jr+fp1sr/GxNHQXUC/9+/2&#10;y3/JeNge/wDyFqv/ALH3XRzY/wBbcf6/svPy6ySB9T0NvvzDn/YD/eh/xPuuevHJr1732txf/Ye9&#10;/b1tag1HXvfHn8+/fb1rPn173yJtcA8f7f6/Xn3XrXXvfHke91691731791sUrkY6979z7114n04&#10;de9+9761173737r3Xvfvfuvde9+9+6917373rr1eve/XPvfVgO0nV173737qvXvfvfuvUPGnXvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+615jr3v3v3VvM04de9+9+6rSnXvfv999Pfut0J4Hr3v3&#10;v3XuFR17373rr3XvfZt72OOerGg4de9+Fvejx68KHjx6978fdhSmetHB6979e3vXWuve+vfuvde9&#10;+9+qR17r3vu/vwxw69Unr3v1/wDff7Aj/emPv1evV69797uKeXWuve/e9UHW6nr3vr3ommPLrXXv&#10;fveqkdb697uR/kLKW/mUdStbiLZ3bUhFuRbrrcMQP9QNMtv9j7GHIGedOXTTIkm/7RLgdYcff7kE&#10;f3X+eKcPq9up+V9Af5UqeiQ/zGnCfDvtgH/dk/X6BR9XP+kvZ76QPqSNF+PwPe/WOF454Nrfn62t&#10;/r+8qRnr56FUagp+Gv8AKvWr6x4J/wAL/wCxIv8A7370HP5/chb+ZF2Av18PWnUqA8fQ7YEgP+IJ&#10;kJ94l88Bv6882hh/xJg/Z9BZf5a/6h19Bv8Ad/IV+7FyiT+K/wBxP5/VyD/J1tGfy7xb4ddPf4Jv&#10;0f7Adn71A90Tb6Zl21kWU83pgwvbUpq4Q68EX1KSLf8AE+wrPiJh1mZKW8N/SnR1Pan2Lj5068ws&#10;k0cclFlhUpFURKkzwsmYyNJPTTxfqEkSSeUDx6WRhy1rGkNPCU/Lp6AkW6VyOve0PlY/FUXnWaK8&#10;iSKSP25wwcyKSrkrcJIqllVjpJFwBbbEih6bcgkDr3tNzxMEjAkFmBGgFhKiq2tQnCFlZXuAGJuC&#10;fp7bJBGqtT0y3njr3tnJUa0DyeTylbahcxMn6dPplLluPVdfx+ffgKrVcN69U0sWr+Hr3sTduB5c&#10;Hpp9Alhp5FilqVR3WoqKzJ0+qFvGUWQiMEWVbE3Jb6q6tSK0z0tiNUpT/Y697fUc/cgpMCKeoEMy&#10;wMhSGVnp9Mj1GmLXPM86KyQ6PG1tV7XGzTUKnH+wP8terrWpB4Dr3tzEUX8PrJEkjVceKWcQmeVU&#10;rZEnQeJqqNFg8tMAsv7xVWCBQXY29+ahFPLpw0Awcde98MPFL9yqrMp00eRDfbvJGl6eKaeIFSAx&#10;VIpCtygDaGuAL3UWmoSRkqBnyNekt0a2tyfMRsfzANP59e9qLG1bhrC/Lrx/UE/7E8/6/sYwT5pT&#10;PQKkABBHHr3s3fTOWSOqg8oBs4BLWFvTYD6C3Hsc7BIhkAYCn+x1QTBcV697PPLLS1+LjRbEmH8W&#10;PNuL/wCN/cyWtlDc21VCg9JHnNTnqLZ0f6mx/NhbgH/D/H2XzdG2WaoaRRe7t/ZH9P8AUj1eyu62&#10;Vg1VTz+fTOpH4rn16kj6D/WHvNtjBmOVCycqy2urfUNyLf4D2Jdh2s6grAE/Z9nTTHUc9ePAJ/w9&#10;m92VTGCBNPH+bHF/9SL/AO2I95BcqbLpRGVf5fZ0XSqzNnpPZZlIYH6c3vb/AB9jfjjLLHa7W0gf&#10;T/ifc2bRtjMNJ4U+fW4bbUTRSeg3yPjjfUdJBY2HHHttydJJrkKE244sTf8A1vr7NZdoZDUChp6d&#10;CO1iNUX5dTaGqhspNuPpyB+Af8Pz744akkNUrOONX1555H+8e0cVm2sBlP7OjOmlaAUHWLL1Cinl&#10;C2W6/wBR/Q8c3/PsfcQ0cFOpZRfi1+OPzb+vuQdksUhSroKnpl9OBUU6ADMQy1NQwUPbVwbE/gfj&#10;3Lqa+JI3YBQQptz+f+J9u7vboLdjpFeiq8lVVoBTqPR4aaWQA6j9LgA/X/YW9oTIVgqCTwOD+bf8&#10;U9xRuk9NSAZ4U6IHq4Oc9CHjKI0oAYH6j6gj8D+v+t7T5catJ5JPHJvyfx7Bklg8khalKn06RlCr&#10;1rnpR+MkBvoLD68fQW/r/h7nQQve9jzbmxt7Fe22KxIGZRUdGEEbEg16b56iJfSbEj/H/ehf25JA&#10;RY/639fr7Q71eJbhlUCvRkgKggjPTNUVcdmU2F7i1x9T9Ofrz7eqEhW0kfS1zc2Nz7iLeLtpwwDc&#10;SeqshFWrx6SWSj1o7A8+o3H44+v1tb/ePavpwQgK/wCx+v5vbj6j3C+/bZJNM7aTxPkc9KohQKT0&#10;g6iVRIVJuRz9R/vHP49yxUkKRf8AH4P/ABS3tBtOxMLmIsPP0PT7mik9NlTSCRwwsWIuLWP1N7WH&#10;1sPaaralvLwxA5vcm1iP9495X8kcvRNFbkwginp8+iiZqkkt0uMPjU+3uYgWtG3K/Ui2oi9vof8A&#10;be51HkY4lTU1+B9CD9P6/wBPcmXVpHa25QIFx0hOWPWDKYKWpDiNSoOq37ZIF/8AEe1DDloyLi1j&#10;/iP969gK/thO7EUBr06oBAoadB3kNrzCTSbkgi9lP4+p+v19xK2sMyGxA/qbi3+sfxb2GL7bjEpL&#10;DiPTrb1QZPHpxw+HWmnTUlvWvBBBvqH9T+SfYC7wnmZnslrix5vzq+v+xHuJuY4GR3HlToqugWBo&#10;c9Gt2FBDHSR8LqBBUaueFbUbX54/w9hvBG5cuVIsQb6Tbg8WNv6+4wu7Qs2ojFeicq9COhRaUAGx&#10;PP8AS3P+I59uJzU1EAFLDTcCzaTcc24/p7KLmJIhgCvTQQ1qD1HGNiqblwrA/wCx/wBj9fYsbG35&#10;LTyR6ufQf1N9SSOBYfU+yS4fJ04PSlMkKD0EfYPXFDnKKoQlG1qRbxcLwQOFZfZocVu5cnAo/wAR&#10;+eP03/oDb2geTGRnoRbarAAZJ6IBu3p6Lb9a88DLq1yNZYTyDIQOWY2sPakpIY6g3Kqb/k8/W3+9&#10;e18U6FAtAehjDQotOPQNbjqchh42aNn9Ny1vSRbi9rfpOn6+3GswMUtOdCq11N/SbXt/h7TXNszg&#10;uBj7OlDA0rTB6SG2e16ily0cFVKyhZAvqlj+moccqOPYR5bb0sdQSqkL+fQ39R+efx7I5bf149MG&#10;OtTXHR2Np9g0ddj0bzAykLdC8ZsC39QL2/3v2+4ej8UL3W+lVtwf6Ae0Uy+GwA+I9JdNG0jJPSe3&#10;XmRU1C+NuAxtpZTYAlrW/wBj7r6+W8HkpKkAerTMQbX9Rbk2/r7Bm8KRM3n0J7NCIh0f/ouQPtCm&#10;5H6Y/wCnPo/r/r+6u8dt+WornsrH1/QK35I/2HsO0BbIxXpYkdTqPDobfZg9qbQLmAmMHnm6Ekad&#10;NuVPFjf2pSIsQAMdKAPIddFgv1Nv8fx/t/dgHTuJGPFMvCkEMTzydH0sSefYi2uybxYzQgV6T3Y0&#10;ow6BPtquvh6mNSCGiTgFSdIkuTxzYfX3YBter0QRBTY+KP8AP1sB/vXuZdm23XGpZfL59R7uQ1O1&#10;RgHqlHvPFPUV9VKQdJeqN9J9OpyVuR9NVuP6+xaoZ9ca/wBT+f6+1s9oY2Ip29B549TY6rx3bRLF&#10;Uy3shBcDV6eP9iRfn27w07TsDbj+lj+OPx/r+ydv0sfE/wDL8/QfPqwTQdPE9BrmtwRYejmJK6gh&#10;5DLa1ieAeLcfX2pIaJRGLgDj6HUPyf6+6itA2pj/AKvThjp0xKBVuH2mg/ydFWzvYVZVZQJE0ojH&#10;puHWwJsTdQth7ZquMRsbcfXn/Y8f4fn2ZQqxX4T0kljK18j0PmzMu2UoIgX1kQofqvLFf9p+v0/N&#10;/fGnlWxBsOP629vsjJllNCOksikGunp0zFGzMLqx/tfp/wBpPJ/2/vOz/wBOL8ey6djUAtXPWkFc&#10;kdNNJSEMRa4NuLcryOb/APFfcWRh+T/vPtvJx0+iMxwMdKWlpyCB9RyeALf7wPcYngn8W9uhcfPo&#10;wVFAGOnpIRfj/fcj+pPtD7gOlSf8Dx+RwPZfM/iVCg1HRlad1B0brpWAaoTf6rDc/wCGtv68D2Hk&#10;sjGQgHTc/wC++vtilQKcen3BDHHRy6WiRaZHKqdKhiCPqD+T+Pc6noJ6kXUN+PqG/wBv/T3qgUVJ&#10;qOt+DIaVbHSZzG6sTg3b7qoSEAEt5GAA/wBh+qwH+wHtyTbFbIbiN2va2leP95F/bD3UKEgsP29P&#10;rb1p59IafvPalLqBrac6CRxIw5B/Pq+vvK+ya542YxOoKN9VA4/1yOPaZ9xgFe4ft6ejte8UU1/P&#10;puh+TG0oa2CH7+nuZkA/eI/SR9eR7JV8jtuy46gqTIoHEpBsQb+In+vPsH7zfo7ELk9CK1gdY/hP&#10;D06t2+J29aTd+Bhq6WTUpplYfp/NTyD6QdQvyDz7qJzrqtXMDa4ka3P+39gtxRiT0nmUJ0dj2njK&#10;rMBx/t/bdPl0zXz697mwiNebi/FgR/jzyfwAffgOGOvV+fXvaooXjuoIBFv6m3+8e1YNFx1RqlTp&#10;ah697U6CNVDAKfr/ALD/AG/497WNpErw6RsWPE9e95Er1iIHp/1xYW4/qLe2ljYE6uNerxxls1pT&#10;r3t5oc1pcABvx9L/APFParxSAK9KDCVAKNnrogH6+xW25mpWeHhrG/8AaP1B4/x+vtVCVbSadMsh&#10;AJPHqJPCpV/6FTe/P9T7NBsmtldoLXubi31B9Sj6m/4J9mI4iox0mpU9BHvSjjNLOWsf2Txc/wBP&#10;8CPxz7sZ6fp/uaeHzxj9SfqX6jSP9v7SvL4bHQcdHFvEMGuetd7+Y7npdv4fKzUVVJCRBcNDKAQD&#10;Lb63Y8afZsqDCUzRIwhjY6Rqun0vzzb6eyi43CVfilIp9g6PY7WJVA0DrVP3x3Xuh8xXxDLV2n7m&#10;rVQauUgDyngeIXvz7cxh6dCf2ox/iF+n+PtE26yMFox6e8CEj4AD0HJ7K3NWX15KsNja7VLaSD/g&#10;/q/P59tmVoYY6V7Kn6X5ItyouBz/AEv7vb3LPIlCals/Z0zcQxtCdKjH+qvQydO7kzNZumh8lbVc&#10;zwf7tLJ/n6c344uef9h7It2+qpLLwOTzyeDqBH+H9fY4sXLAgngOgzOmHIGaY/b1uPfBZ5J9qYsy&#10;uTxyzcfSnuOf+DAf7H2VpmvI4v8A22/22o8+1iE+IPWvVI1GoVHVoiIfCpJ58QJFrc6bn/Y39rHb&#10;d/OgBNvRb+n6uOfzz7Dm8lirZznoX7TQ0B446Qm6zGtI4YLzqvcgfj8n8eyrfN+/9xKwc8hbf9Se&#10;f8fp7ATKQ5avl0K5v9xUPmR0N/QJU4aq0lT+430t/qv8Pepx2J/xf638jykC34Acgf6/A9ppPjPQ&#10;MuCdZr69GF9oen/zg/1x/wAT70OI6YIB49e9iDijenTkXCi/045H+8+1kbaQa9Mn4uvezR9J/wDF&#10;4gP9T9R9P84n+w97joWqR07bijY697vN6VNqKjFvwh/2GlfYlsmrpp5dKpB+mfXpO7kF6CWwuTGw&#10;NufSfr7sT2cf8hX83Fx/r/7D/D2J43oUenDz6JbkZ406r27QjH8VIB4IIt9bjW35+o9qiSQAf7e1&#10;zb6f8b9mJcNXGf8AP0UMP1GNc9B5SwsQDyfxwL8Dj36KRW+tv9vb+v8AT3tHNCK46owAyB1wngIP&#10;0P8Aj/vFvr7keXTb/bD8e3oxqGePV4omfAx1BkgBB/qD/Tn68/Q8+86Tkf7cfgf8R7uU4jp54MUU&#10;UPTbNDzzf6ccf6/5vb3NikY2N+P6WHuoC8AMjpgotQmnu/PprrIgI24uSDxe54H9B7UONf1qb/Q3&#10;HvcpKxEDz49OBQqlRxHH7fPoIN3Q3jkJH4HH0twf9tb2vqRwQCf999PbaigUeXSNhQkdFP3ZC2qX&#10;6/q/ofxc+1FAf2wCR+LXt+L/AJ91kjo4ZVwePTKPR9J8+gQyZIkYfQi9h+eSb8fn3PViUN/6Dm3H&#10;1/4n2UXMQikTyQ1/P9vS2JvDYGnb0xFgXVbEm9iefqBzf/Ye8euzAnkcg/6w5v7QSoXjYIc16NBV&#10;wCmV+WenanjLAab3NiQOTf8A3n3DyMimB/UObg8/7Sb/AJ9liIyyaShoOlcNVUKRgdCZs6mvX01+&#10;OBf/AKmL/X6e6wPlZVPHSVbKzKRCfpwb6z/h7FFiQkWny49N35BQivWw18TIFj2pEwWxKsp+tiAk&#10;Q+h4HHurP+Iy3v5ZP+Lvp/W3002/29vavWv8PRBQfz6OJ7//0hW22qvMmoA+of7zYf8AE+582+Q+&#10;NGR5mnUWbmhEJcf6h6dXgd1SSUeDrXhcqUimtbj6qf8AXt7MBicfTvApKKboL3W44sPcn7c6eDR1&#10;z69RneSyrIVXAqeqJe2N/ZjHbgqkjqZgi1E68TSH/Nng6RptfV/sPbqcLSOb+JQT/tNv9sPax/D7&#10;aJUV6Ti5mFO/oIB3juCjJ0VUpCc8zS3te551fj23VO3aYq1olH1+q/8AG+fe44Y3Yk46dW8mH4sd&#10;CRtP5D5yWojRqlzwv1qJfySOf9cD2lqrAwqTpVFt+QAP97v9be1X0EJFWFT15bqYGrMxPqT/AJOj&#10;T7X7syk8Q1Ss3qsLyyf6ke2WbDxDkhDfi5tf/ePbRsYjWgp0rjvJgSAxp0L2N7XyD2uagFtIsruV&#10;F/6XUk39wJcZCPwgAvf/AB/2HHtNJtKHu8P+XHpQt/cZ7v256XWO7Hy8mnQKprgWvqa/P1tp9tk9&#10;FTpf1IPqfx/xX2jfaoxjwqk9LYb2WmVz9v8AsdCHht35uq0hYqq5A1X1hebX/sWHPtinFOhKh47H&#10;68Akg/439pG2WMmvhmv+ry6XJdS0+Hh8+hbxdZmJYw7JUWsT9G44+t/8PfKKgSdQUXUD9PT/AF/2&#10;P+HtHLspbVoIr9nTq35X4jQ/b1hyG92wptUu6kNpOskW08XFweOf9j7i1mNMIY2tYc+ki30/xP0v&#10;7Ib3bZIQwdfLpdb3YlA7aH7ePSn2xv6DKSRKkkbBn06hINXAYjgC45FvaYnk8ZKn+v1vb/YW/wBj&#10;7C7IV1E8a9Gawlo9YOfSnQ/4pfuY43/qFIPBvc/7D2AnbWbXG4uol1EWh1fqtp5ta/vQuKLk1YdL&#10;bOokyOje9FbeFXWQs0fAl1htHHpRzb6j6ge6gezu4JaXJ1UUUlhHLKt/KRq0kgE/Tnj3R7rFddSe&#10;jd3zQcT0eemgSniVEXTZVBH9LKBbj+nss2d7orJNYWoc2D8CUi1j9Pqb/X6+0sl5ReNOt6T59SPY&#10;T5XtOunZ/wDKWIPAvK7f7b2la8qK6+HVwjde9oGv31Wzk6p3NzxZ3AHN7EXN/aOS8A+E8fX/ACen&#10;V0ifhTj172mKnc9VJf8Adk+v4d/6/XkH2ne7ZvPpwwerU697Yp8vUOWvK30/LFrc/wCw9pXncmte&#10;nRFQAaeve8MVTJOoDOzsJ0JFzaxBF7c/k+0F5IXCgnPRzs8emWY0/D/l697UBBKAngD8/W9uP959&#10;lxBBoB0d6dNc9e974n8gqHxfy6tmMeDUdkdnT/Tk/wC51IdV7m/+Zt/sPeQXsv8A8kHfsf8ALVf+&#10;Vtajr58f7xh9X3mN6Wvw7VYj9sbH/L1Rl/MakB78xqflOu8Ctv8ABsrn21f4fqtb3dIfp7mHrBPi&#10;R9o6IMv6l/wYG30vpN7X/F7e/nMfzWZfL/MS+WTn1f8AGU62P6/8ccViof8Arn7wv3ggb9zKCuRu&#10;l7/2lzdfTb90cafu0+za+uzRt/vTOf5V62Yfjsnj6H6fX/v3O0T9LfqwlG30/wAL+6+h6efr+PZd&#10;TrIr/TLjoZffib82t7sOHVjwFB1737/eT/T37rxz8Ld3p1735hYfX8+6nrxrTI69742/PvXWgPPr&#10;3von37rdKgt1733Yf1/3j3anWiMYNT17319D71w68AaVI6979+f9f37q2GBIFKde99qNRtcf73/x&#10;T3rqooeBz1735hpJH1t791o46976976917373rrwz1733791umade9+I9+68RTr3vr3vrVT64697&#10;97917r3v3v3Xuve+7e9dbpivXvfXvfWuve/e/de6976/4r791v4cevXvffv3Wuve/e/de6979791&#10;7r3vu9v6f77/AGHvXVgQOJ69769760AM1PXvfr/n37rQoSM46979e/vXVmpXB697972BXqvXvfiP&#10;e6Uz14GhB69769668FJqR173yIt78RTrZFOve+ve6Yr1rr3v3vwNOvde99/7D34Gnl17r3v3+x9+&#10;pXPXsevXvfvwf9h715Hrfkeve7n/AOQbCZf5kPXLAf5nr/tiS/1/Vsqup/8AC3MvsY+3pH9deX6j&#10;8c3/AGjT9YVf3gb6fuyc0xn8d/YD/s6Q0/l0RT+ZI5T4g9jheWkynX6KP6sN/wC2pLfQ/UR+99zn&#10;SfwfVb82sTb/AG3vKfy6+fUnJNP9Xp1rF6bkID9bLf6/Wwv9fegh/Pul8n8yntRPzBsTqGFRf+wd&#10;hYqcD6cWac+8UufBTnjmo14zw/8AaFa9fQp9wNWX7r/JJpWt5uR/7P5x/k62jP5eHHw76fH+0b8/&#10;3ns3ejf8T7ow3+pG2a/+z66Mn/H/ACuDj/bn2DrjMbdZjSn9GQn/AFZp0dP2qNhVIi60xZlmpSq1&#10;dXF9q8jfclYsnk6k1KxeG705EfjIjmSQsV9BQO6VhH6QFePTsB/xaOv+rPXvaMzkQFQ6AoIzJqsE&#10;MLSMDM7IWjWImNfIQASx0kc3BvZwdIUdMvSpoa9e9p2oEpijfWpLxXtGpjAGpldXsSJZVK8sbfUE&#10;X9sBdII6pSuOve05MHUllJupBsp0NdTcHVbm5/1re9itOPTefI9e9iztdHpqGjUyCKSoqIhJVSpN&#10;JDGscyVLvHKDFA+mMqXSQs0UjFdPBJcUnNMdKYiy0A4de9vdSVqYKbTL/k8emKGpiqEjdZHWSeSV&#10;aILMdM7xcy28RMotqLDTtgKfFnp45NFOPPr3uSpE8LNB+3A+vRUKyoNDeOKl1S+IKojeqZ9ILMWT&#10;kmx9+HcafLq4NcHhTr3vJtm7VF5ZVQnD5Ke5VPXI9Jk4QX8VhHrCjm39Ba1rKrT+3hQcSwH7ektz&#10;i1uv+aZ697U2BpfK4LD8rbj66RqB/wAL29juzgB0rp7j0CJzpwOvezLbCoZoJ42iDKNam63H1B/4&#10;r7kHZtscOrKtRT06K5JGBJ697OftlK2emgjJdtSoOSf6/wC29z5y1y/dzxRdhIqPLpGXYycaDrFI&#10;bWJ/x/4j2JsOypMhCGdbn/akJtYX+pHuRDyTNJHUweX8P+z0YRLqrjj02y5CGB7O4B/A4/3v6+4Z&#10;2VNQy6xBcA31BD+fx+LfT2hi5flsJzqiao/o/wCz08ISeC9ZFyEMosslzfgen/jV/Yu7UxzqI42S&#10;3PPp+h9Itb/W9z1yVt4nSNdPd6fs6SvBqINOk5mKpQjnV9B/W3Nj/t/Y20dElNT+RlH6ebi39efr&#10;7nex2JrdAxiopA8ulkMASnz6C2tqXqqkIrWAN/rcc/j8e26pqaUllbxXBtzYf4/0v7UyWsLHRp7h&#10;0cQRqEqOPTnTUlXoDKGt/gt+bW+t/cnHrTEqy+MfW2n/AHv+tvdBssZIdE/l06w7T1GyMdTyrXIN&#10;r8f4H6e3ioyzQqFVrDgAaiP9f8f19mlramE9/wAI6LnzQ9MtJhUmYs6XNyfoLcH/AF/97956d6jI&#10;ppXV+m5sxPBv+Bb2V7uVkiZAeiOZXmr6E/s6xVi0eNJd7IFve9lvb/H8W99nB1K3urHj66T/AMSf&#10;ccvtD3Nw0hHaT6dJfAcZPTdFnqOQrplW9wbal+n+wH9T7iJhpjMCVJ5A4Uj62ufrx7VybCFz4eae&#10;nTYi1Mar06S5qnEJOocKx/UP6N/Ue1NHjUihBK88fUf4W+t+PaW5txbW7EDI6M4IgqgnpEz5Z5Kh&#10;gr2Bvzqv+T/rfj3HaJR/xQD3Gm7xS3JIU5rx6UstB10ZZZGueB9R+f6f4C3HvlTqwlA08MR/sOQP&#10;YNn2iUk1j/l0y6sVoOsFY48LX5Ohv6C9gx9r2lg1wBh9dPPB/H+29klxsGskmKv5dXi1EEHy6BzK&#10;1rRVhAY2LhQCfoTbnm/tLZevFGxW9iV+moj6/wCw9qNq5b1XERMFM+nVJ5GVSOhE2ziTk0V2BazW&#10;/Rq+gH15FvaCqs4zswBJN/8AVE8/61ube8jdg2+Pb7RO2h014enRW4d81x0MWP2/HTxqHW3pP9gD&#10;63P9T/X3loZ6mqkWxfki4BP5P49od2utTOurGekrsymgHXDIU1HTxNqAuA1zxxb/AI37XtDRVIRW&#10;9RBv9bm3+8+woCC51CpqerJIK549BZlcjQrK6HxkhmFxZTcEj62PtSRY55I2Ur+Af0n8C9vr+T7a&#10;u4I5IdTnpQgLirnpA1+bhp5EKuEOpbWcXALfX6D8ewz3dhlVypjBLC/6f8V4+vuIeZbeAsw88/5O&#10;k9wqqGYjHQ2dd7iaphRlkJC3X9d/7J5+nF7e0tRbYE0bMqXNgQNLH/G1uPcaz2AZWKpUdA2/3GOO&#10;QgNQVPn0Jc+5VidVea1rAAuPx/sPbLWbRkkqAGjYDUTwh+n+3/p7BG6WsiEkLivVre8ilGD0oaXc&#10;1MIC4kW6gcFxyWP5449iXtvYJKxuEP0vyg4+n+t7DU0RJKhc9LFnjqKdBVu3suOj8qNLGBcAjyqL&#10;8n/aeLexgwuHbHixBH+wIA9JH9fZbdxSRxlqcFr0KtrkRtNDn/Y6LXvDdcOYYhGje5I4YG/7l/qB&#10;/T/D6e1bS5A08iAtxcC2q30t/vY9lBuXSRgrcKf4K/5ehlaAac9BDmdsw5WiqWaHWWjI/SGte5+t&#10;7/VvYn4utiq6dQxUkj8H2IduufGURSGp6WhlPaR2eXRFey9p1+3slNU0izRr5FkBUFNPpBtcFr/7&#10;x7hZrFQuhdUFiT/Z/oPre/ut7AvxqtPl0lnURk/w9Kvq3f8AXRyJSVdU40oP1zE/kmxDAX9pmnoS&#10;kUgVbX4+h/r7IJ0rKh0/D0jRT4yORgGvRha/c8cssGmbUzWJOu5vYD+n9Pdevyoo0eOoUgceYm4/&#10;o1uB+fr7A+8Rt4jH16FFoP0qV6tO+PVSajZ9ObekJTEG9/1x6/6D6fT3XviKEJVftw6rMP7HJsw/&#10;1/6ew+kZOAuelidop0YT2YfaFA7NGxiYLZuQhseQf+J9iSwstVA0ZLfZ1YMFIJ49QqyVUQ+r+nH+&#10;v+fZyuv6NoxDaM/2RwPofH/xr2Ptn2SaWWP9Pt+zpFdv4gbPl0WvtPLQpR1StL+iDS305HrNzz/h&#10;7ONtCknlji9LWKD6g8cL7mbbts+nt+9Pw9Ai+RizYr1UH35ujGUQrGadVKq7H1qLlVckX5te3sc8&#10;fjZEiRmX8DnSeP8Aivsk3QKjaVGeiSSNhU06qn3h2Zj5sjLBFPGXkf8ASZVYrq/5BH59vlO0EJsz&#10;qLA/Xj82/wAfZRFs1zcuGCUHzr1WLCjUnf0C26485n4/HQw1TxMNF4wzXFjcmwHF/wDH3JlycP6V&#10;kX8Dhv8AjX+PsRwcsOi1kjqo+R/1fy6UstUFaBft6RWO6tzTMKmopKi5JYGSI3On0/Qn+g9sVfVo&#10;Q3qH+3+vPtWmyMGCxxV/IgftPRfMpZ3PkejDdfbYrKKOKJ4SPQF/QRp/2H0/3r22Q1QH0a/+xPHN&#10;/r7YuNtcAh4adJwNXbp6FDJYFigLRHULD9H40tz9T9be5y1in83/ANifYcvNuILEJ1Xw2HAdJsYO&#10;RTxGRzydI+l/6XB98GmB/P8AvPHsoKMjFSOlUS0xXJ6cIcW8ViyG/wDwUD/ifr76VtQPNx/vR/H+&#10;8+0dzOVUqhoenmNCB1JNKwIXQQTb62/r/h7R24CChH5s3+x4Fv8AePZHLNIlCrcTnowswVJPRtOl&#10;6ZlMQ0nhIj9P9rJ4+v8AX2HMQElSAfy9rfW1r/4+3xIfDDA56NVUHTUZ6OFVs0GKldQQft/1ccAR&#10;s39PqbezB7JwNNVwKzxqW1CxKj6WB/Pso3G8kiBCNTHT6xHB01HVI/zM74zmzZa77Od4P25iAJpY&#10;/oZFvcXvcR+xxpNn0hVSY1AsD+hT+Of6cn2AbvfmDMA1W+3/AFf5OjeCzUKGPHqkzcnzJ3u1dUJ/&#10;FqpQxktpr5/SBewA03HA/wBh7kVG2KOKCUhBwhtdF/p7L/31M/koA9MH9ma/y6eFnEXqSa/LHTTt&#10;b5Sbzyu5sZE+XrmWWthUj76obVrcfj/C3usT5j42GLG1ehFUqZl4SxP7DH639+ed5SrknIr+3ozj&#10;XRFprWnW9T/KQ3NWbj6xxdRWzyzyyY5H1SSlyD9wAbhuST7oO3EHFfU/0Ej2+v5v7YfIFfXonuxS&#10;g6uqHIB/r7Sepw4H9T790j697c4Wc2sbi1v+I96BqadbpivXvaqx4cabk8C17H2rUVIHTMzaU4de&#10;9q0+imBv9QTe3/G/axI6JUNjpF4mRmvXvbXE3lewa92/x/4r7Svhvz6MY6FBRcgde9rPFYvzOpN+&#10;QptY/T+p59+Cs+QOrl1XHXvY07Xw6rJCSpPqX6gkXLf6/HtdCNKqKUPTDtUE06gVU4RHOrgKePp+&#10;D/ifZutgYZTJTgr9Cfqp/wBUv+PtcfhxnpIGFaHovfZWe+0o6kh9NoZLDXybqfzb/H3ZH1TQJT08&#10;F7AArzptfj/XPsrkNFY08+ja2fgdOOtX3+ZZuqqrcdlaaOVvXTkcSFrfuyH6WHs01EAkfp+hCj+n&#10;0Fv959hm5bxAgJyRXoRo66RnrVi3THO+Zq3e4JqJn5/2ty1vx9L+5T/7b2m00Xjw69Us2DUdN1IG&#10;DWK3uRf/AHi/0Bv7TmbP+Skf18v/AEIPa+yYeKCT6D9pp/LrcgrHLinb/l6Ml0kh/vNQWH0mpz/1&#10;lRf+ivZCe5WAeZiP6H/W9TL/AE/x9ju0Ongc0/zdBuXNfXrc4+CEZO08YCPoE/61xD/YfX2VGSUL&#10;K3P9s/7Hk+1yMScjPTVup1EtxHVqawExiwH6B+APx/t/a72nOvljHp50nnn6Nf8Aw+vsNbu9AxPQ&#10;s2pO6tfToN960kho5CBYeq/Hsr3zhZDsSrYWFgOPrf8Aydh/xPsG8R0Kbjtt1HpjoYfj0jJhaoOe&#10;dbcW/wBr+t/epj2EP9z9b/hKf9jdyf8AifaJ/iPQLuTWQn59GN9oin/zg/1/ehxHTPXva9xJHh/2&#10;A/3se1fkh9ek7nuH7OvezU9HDVlqcH8Nx/1NT26i0kBPmR0ogHcT173eZ01ZaOk4t6F/3pfYhtO0&#10;46VEVB6YM9zRz/4RN/xI/wCJ92DbRkIo47Wtwv8AvAN/9jf2IoqtERXomugK1Pr0QrsqnSXJq1vq&#10;LWtf6M3N+PajeS7Nc3Fzb68c8+zcAGJGA7qf4MdF0sYI1gU6QEVN40FhwLn6H+pPvNCw/wCKH/Wv&#10;+PdF+IdJgQWFRjqFUxtY/wCH/FR/xT3n13+v+3/p7XpTTw6MEWi/DTpsaM8nn6/0t9T/AF95lkB+&#10;n+9/8a9+eRIxVzjrZx5dRXp2awtz/rX/AD/hce5cUtrC/H+x/wBv7bSaFyQjZ6pRWDCnH9o/Pprr&#10;KN9JKg8XuLf1H9b+1PimDP8AXgcj88H6D/D3qdl0IK9xP+Dph0EYoOgh3jTMsUuoW9I5t/rn+v19&#10;iJRkWXi/H1v7qOHRe/xdFJ3YCZJQBf16f94t7fopVWwuLD63/wBb2p8EyxgEH8j0kcgOM0Pl0B+X&#10;o5XlYpGTcH1W+hvxYD3JaqRASHAP1A/H+9+2PoC4WLQSATxH+XpSJRQD8XTFT46pedR4m/WQWN+b&#10;Xubf4+22XJKCQHX6WsOPbMmxue7SadPRynhUj8+hCxmCkfTeEj6Xut+LC/Bt7aqyvDxMAef63JtY&#10;Hn6c8+0E21SqwJ9fToxgnYle7HQp7Xwyx10B0adNv7P19aXH1/p7rN+VkrSUdYBcnxWHP1uxa/8A&#10;ha3tSlv4aZ4gdO3jEivlTh1ff8WYRFtOK1v92cWtb0RcX/w91dfbzf0P/F21fT8fT3Wvy8+ievy8&#10;+jXe/wD/06r6X5f/ACAomDU29aaMj6X2ttN/94fCsD7+pCP7hv3XYiCnt7MCP+kjuX/bX1zfk94P&#10;cCVSkm9KVP8AwiD/AK19bsGe+IPQG5qeSlzWy6mrglDK6DdO66csG+vrps1E4v8A4H2pYPnd8oKZ&#10;QkPYVKqjgD+5uyW4/wBdtvE+zSP7k33bol0pyHLT/nv3A/4bropf3F5vkOp9zUn/AJpRf9AdFzzn&#10;8pH4E7jqXrMv01kKmokd5HdOzu06bU0n6zppt5xLY2+lre5Q+fXyoH07FpP/AECtjf8A2O+3B9yv&#10;7uIFP6iy0/579w/7aumjz/zWeO5D/nHF/wBAdJV/5Lv8ueS+vozJm/1t213At/8AknfQ98X+e/ym&#10;kFn7FpSP/DL2OP8Aetu+9j7ln3clNRyNLX/nv3D/ALautj3A5rH/AC0h/wA4ov8AoDqVQ/yaf5d2&#10;NcSUnRuRjcW9TdrduS/T6X8u+H+l/cGT5zfJuXl+waY3/ps/Zg/3rAD29/wGn3dxw5Il/wCy/cP+&#10;2rq3+uFzZSn7xWn/ADSi/wCgOlzQfyr/AIOY0AUfT1XGByNXYvZkv4A/3bu5/wCnuK3zZ+Sb/q39&#10;Af8AyU9nj/esF78Puafd3H/Ojyf9l1//ANtPWx7h82jhuS/84ov+gOlRTfy4vh5SW8HVUy6bWB3x&#10;v9wLfT9e529xn+Z/yMf9W/IT/rbW2kP96wfvZ+5t93hgAeSJaf8APff/APbT04PcjnBeG5J/zhh/&#10;619P9N8CPirSW8HWbJp+l93b0e3/ACXuFvcWT5h/IST9e+Yj/wCSztQf4fjCj3Q/cy+7sc/1Hl/7&#10;L9w/7aunF9zec1+HdE/5ww/9a+n+l+F/xvo7fb9e+O39dybqf/ofNN7hN8su+XOpt6RE/wDhubY/&#10;H+Aw9vev+Ax+7r/0w8v/AGX7h/21dOD3T53HDdl/5ww/9a+n+L4rdFQpoi2VoWxFhndxfQ/+Rb24&#10;0/zH+Q1KoWHfFOoH+q2rtKT6f8Hwje6H7ln3cWrq5EkP/UfuH/bV00/ubzm9dW6r/wA4Yf8ArX0l&#10;c18I/jXuBi2U2FUzEksfFu7eVKCTb8UuehA+nvuf5kfIaouJd70zavrbam0Vv+f7ODHtNN9yH7td&#10;wKS8hSkf9LDcR/guunI/dLneLTo3cCnD9GE/4Y+uGJ+D3xpwhDY3YVXAQwYFt4bznsR+R58/J7ap&#10;Pld3rKSX3hTkn6/79ra4/wB6w/ssf7hX3W3+L28m/wC5luf/AG19Lk94/cNBRd7Wn/NC3/61dCHT&#10;fHLqCjRUp9sTIqKFUHPbgewH0/Xk29pPP97dobnp3pc1uKOqgkXQ6LiMNTXW97aqbHwt9f8AH20f&#10;uCfdXbj7dTf9zLc/+2zq6+83uIhqu9p/2T2//WroQNu7D2ttTnBY5qMi9i1ZXVVrgj/lKqJv6+y+&#10;ZjaOBz00lRlaN6mWVmeRhV1cOpmJZjaCeMck+6f8AB91T/wnM3/cy3P/ALbOr/69XuPXV+/Vr/zz&#10;2/8A1q6WHtLS9PdfT3MmFmYkEX/i2XXg/X9NcPdG/u/PupN8XtxN/wBzPdP+2zq3+vb7k/8AR+T/&#10;ALJ7f/rV173EbpDrZ/1YOc/+RrN/8RkPdP8Ak3x90/8A8JvN/wBzPdP+2zq498fcsf8ALeT/ALJ7&#10;b/rV173iPRXWJ+u35j/5Gs3/APXDn3X/AJN6/dNP/gtpv+5nun/bZ1b/AF8/c3/poE/7J7b/AK1d&#10;e98T0P1ef+Yfn/8AP3nR/vWR9+/5N6/dM/8ACazf9zPdP+2zrR98vc08d/T/ALJ7b/rV173jboLq&#10;xvrt6f8A2Gczo+v+P8Sv7r/ybz+6Yf8AwW0//cz3X/ts6t/r6e53/TQJ/wBk9t/1q697R2/Om+vN&#10;tbNz+Yw+FmpchRUsc1NO+Xy9QI5TUwRAmKprpYn9MhFmUjn+vuAPvRfcm+7d7c+wfuZzzyhyJLa8&#10;zbdYrJbyncNxlCOZ4kJMc108b9rMKOjDNeIHUge13vD7gb5z5y5su6b2sm23M5WRRBApZdDNTUsY&#10;YZAOCOveyrNcgKBYcf71/T3waJp5nrO00HXve+p/Iah8P8uPrQ2/z+9e0Zbn+v8AfGviIH+0gxce&#10;8hfZtQvL+8EDDbi7f9m9sD/MdfPJ/eHv4n3nOZqcE2+xU/8AZOpH5ceqJ/5ijavkFD/zb2FtuM3+&#10;qk1mZkKg/wCpIcH/AF/dyJ+nHuXMDj1g8OIz0RAG30/33/G/fzh/5o8wn/mE/LaQXIHcO4Yx/h4U&#10;pYrW/FtHvCzd6/vvmKvxfvS9r/2VzdfTr91FQn3cPZU0op5ftm/3pSw/ketnLoqFafpbqaFbBU66&#10;2aBb6c7foG4/2/shjEEcD8+0PHrIMg+vQq++IB4/pf8Ar79nrQrX7Ove+XCnkc/7D+v9feyevYyQ&#10;aN173wuT9SfdevEk8T1736/HveOvVxTr3vr37rVTw8uve+7n+p9+68McOve+wCRe1/8AH3rq4OMn&#10;r3vogj6+99VNPInr3vr6WP0/1veuPXlU1FOve/Xv9efe+tv8R6979791Xr3v3vXXuve/X9763Tgx&#10;4de9+9+62AWJpw6979791U4NOve/H37qykA54de9+9+6r173737rZxQca9e9+9+61173737r3Xvf&#10;vfh17r3vu4/31vfjnh1dVqOve+vfuqde9+9+69173737h1rr3vu4/p78fl1eo9Ove+veuq/Zw697&#10;973Qnr3Xvfvfuvde9+5/obf1/HvYz59eGa9e98h+fezTrakiueve+N/devAFsV697979nrxFDTz6&#10;97972KDj1rr3v3vxoeA61SvXvfufeqH8utkLXHXvfY97HXuve7sP+E/kXk/mLbVe5Jpuqu16lfpx&#10;/uKoqa4v9LGosP8AAn2Mvb1D/XXYD+Csp/bbyj/L1hB/eGyaPu27sBxbdtvX89bN/wA+1+0DohH8&#10;y2Qr8Sd6oCQ0+4NixKQSLEbsxc17jkafFcf4j3vmD/iT/vZ95S8FqeuAFQWJ+Z/w9azAtqFuBcWP&#10;044sePobe9AH+fDKH/mYd0qbk0+1OnYR9Db/AIxdteYc/wDT6/8Arn3irz6Kc68yevixf9otuP8A&#10;J19Dv3CQR91r29I/FPuR/wC6ldD/ACdbRv8ALzAHw96et+Yd8N/sG7L3mQf9cg+6vOrtkbZ7C3JU&#10;7e3bQPk8TLiKqrNMlbW0LfcU1VQtDJ56Copqiyajxqsb8j3lN9w72d9vPfD3q3Lk33L2Rr/l5Ngu&#10;rkRLPPbkTR3FpGj+JbyRSGiyuNJbSa1IJApLnvrzZvvJvJlvunL94IL57+KMsUSQFGSViKSKy5Kq&#10;a0qKYPR0fZsKLo3rPHYUbepcBKmJAsKV8xmpTpM1XUFPNLkHn8bTV0rFdViX5HAt2JX+7q+6KoAX&#10;2znp/wBLTdf+23rEcfeB91woUcyJpH/Lta/9aeve4E/x66mqSTPtqaTVr1XzmeGouzszNbJC7FpC&#10;b/Ue9/8AJuv7o3/hM5v+5puv/bb1U+/3uqc/1jT/ALJrX/rT173DPxr6cIUf3WnAUWAG4NxCwAZQ&#10;OMp9FDm39L8e6/8AJun7ov8A4TOb/uabr/229e/1/vdX/po0/wCya1/609e94W+MnS7m7bVqLkWu&#10;NxbkX/A205YWv70P7uj7og4e2U3/AHNN1/7betf6/wB7qf8ATRJ/2TWv/Wnr3t4h6B6sgjSKLb1Q&#10;kcYqAiLnc+FUVTpJMABkhYF41K/6gj0292H93X90YcPbOb/uZ7r/ANtvV/8AggfdYCg5jSn/ADzW&#10;v/Wnr3vK3Q/V76/JgKiTXK07eXOZ2W8zl2aX9zJN+4xkJJ+tz79/ybq+6L/4TKb/ALme6/8Abb14&#10;feC91xw5jT/smtf+tPXvfTdDdXNNJUPt2V55dIeV81nHfSkawxojNkSYo44lCqq2VVAAAt79/wAm&#10;6vujVr/rZzf9zTdf+23qw+8H7sDhzIn/AGTWv/Wnr3uVTdJ9b0krTU2CmhkeKWFimYzIDRTRSQyx&#10;lfv9Olo5WFrcX9uR/wB3f90iN0kT20mDKaj/AHZ7rxH/AFG9Uf7wHutIjxtzGmlhQ/4ta8D/AM2e&#10;ve5cHUHX9M2qDCyIb34ymWPP+sa0j2ZR/cG+6xEwZPbqXV/0stzP+G76QH3t9yW+LflP/UPb/wDW&#10;rr3tWY/bGFxen7KkaLSQRqqKmXkfTmWZ7+zm2+5L9220p4HIUg+2/wBwP+G6PTLe8vuI/wAW+L/z&#10;gt/+tXXva2oc5ksaFFHOsYS2kGCCS1voP3Y349iuy+637IbcALTlF1Ap/wAS7w8PtuD/ALPVB7w+&#10;4INf32tf+aEH/WvriyK4swuP9cj/AA/BFvaqp+0N60q6IcrEq/0ONxjD/k6kPs9X7v8A7UIugcsn&#10;T87i5P8A1m6eT3p9xk+HfV/5wW//AFq6bZsNj6htUsTs39RPOv8At9MgB9+m7Q3pUf53JwNf+mLx&#10;a/8AQtGPaOX7uHs9NXxOVWNf+Xm6H+Cbp3/Xw9ygKfv5Kf8APPbf9auuo8Lj4jdI5R/1UVB/3uX3&#10;zpu1N8UjBqfLQoQb/wDFrxTC/wDiGoyD7Mdu9hfa3aWV7HlxkYf8vFy3/Hpj03/r1+4//R9X/nBb&#10;/wDWrrjPg8bUArNC7g/X/KKgX/wusoNufbs3eHZbJ4zn4tFrWGHww4/1xQX9ic+2/JzIIztZ0gU/&#10;tZf+g+rD3u9yR/y3k/7J7f8A61dN67O28snlWhIk/wBV91Vn/eDMR7aJe1N8ztrkzKljySMfjVv/&#10;ALBaQD2i/wBafkTUX/c7av8AmtP/ANbOnV98/c1Ph5gWn/PPbf8AWrpzTDY6NQqU9lAsB5JD/vbn&#10;3Ig7e7Apv8znFX/XxuLb6/X9dG3t9fbDkpRRdqan/Nab/rZ1tvfT3ObjzAv/AGT23/WrrDNt7ET/&#10;AOdpA3/T2Yf1H4kH9feWTuTsOU3fORtb6f7isSB/thQge9n2w5KPHaW/5zTf9bOmj73e5Rwd+X/s&#10;nt/+tXWOPbWGiBEdKyg3/wCUioP1+v1lPtwo+9+z6D/gLn4E4t6sJg5Lj+h8mOb2ik9oeQJSWk2Z&#10;yf8AmvP/ANbOm/8AXp9xhw3xP+ye3/61dNdfsHa2TBWsoJZAb30V+Qhvf83hqU59uDfIztxhY7kp&#10;v9ht/bw/3rF+6r7O+3qfDsbf855/+tnWj70e4zcd9X/nBb/9aummLqXYkJvHiqkEf9XjMH/e64+8&#10;P+zCdsA3/vHT3vf/AIsOA+v/AJ7Pd29oeQGFDsrf855/+tvVf9eX3D/6Paf84Lf/AK1dS26z2aw0&#10;nGzkci38TyY4P1+lYPr783yE7ZcWbcsJH9P4HgR/vWN9o5fZH21nUpLsDEH/AJeLj/rb04Per3HA&#10;AG+pT/nnt/8ArV1jXq3ZCtqGIkJ/2rI5Jv8Ae6s+43+nntEm/wDeGL/zzYS3+2/h1vZcfu+e07Gp&#10;5ab/ALKbr/rd1s+9fuQeO+p/2T2//WrqV/o62ha38Me3/UfkP97+6v7yL372mhBXcMAI+n+4PBf/&#10;AFt90f7vHtI/xcsN/wBlN1/1u61/r1e45FP36v8Azgt/+tXWGTrLZsoKvjJWBBBH8RyQ4IsfpVg/&#10;T3PT5I9wxrpTdEKra1v4Bt4jn/XxZ9sn7uPs8ePKrf8AZTdf9buvD3q9x1rTfV/5wW//AFq6ZJ+k&#10;etKl/JNgJHcG9/4vmRzx+FrwPx7aazvbs+vbXVbhjka1rjD4VOP+QMeo9uxfd39o4WDxcrsGH/Lz&#10;df8AW7ptveb3Ff4t9X/nBb/9aulFjuu9o4pPHQYswIDcD72ukI/1mkqXb23juHsAG4zUN/8AtU4j&#10;/iaH2an2S9tinh/uJ9NP+Ui5/wCtvVB7xe4Q4b4v/OCD/rX08nbeIIsad7fT/gTU3/2/lv7m0/eP&#10;ZdKQ0OegUi1r4bCOBb6cPj2HtBJ7Ae1UpJk5dkJ/56rr/rd1U+7/ALgMane1/wCcEH/Wvpuqtjba&#10;rFZaiildWvcCvr0ve1+UqVP49vKfJHuCNQqbmp1UfQDb23f+JxV/bH/A7e0la/1bk/7Krv8A63dV&#10;Hu5z6M/vlf8AnBB/1r6TU/S/XdQ5klw1SzN9SM1mlH+2WvAB9yE+Tfc8f6N1Uw/8lzbf/E4n3p/u&#10;7e0jrpbluQj/AJ6rv/rf06vvH7hLSm9p/wA4Lf8A61dN0/QXVtSQZsDVORbn+P58fT6cDJAe2yt+&#10;Qfa+RbVV7jhlb+oweBj/AOteNQeya5+6t7HXbarjlKVj/wA9t7/kuOqS+7/P8wKvvS0PpBAP8EfT&#10;/iOqdjYJQmMxM9OoN7NlctMP6f7vrZPx79B8gu1qZdEO4oFW1rHBYFuALf2safx7Sj7pPsKAQOTZ&#10;Kf8APbff9tHRNL7gc2Ttql3Op/5px/4NHTlPsDatQwaXHyEqbgiurkt/sFqQD74P3/2pI2ptw05b&#10;+owOAH/QuMHtDP8Ac4+7zcf23I8h/wCo6/H+C56tH7h82xCibmAP+acX/QHXNNh7YjXStDNpPBBr&#10;69gf6X1VJ+nt1pfkz3NRALTbpp0AFgDt3bj/APQ+Kb2hP3Jvu3E1PIclf+e/cP8Atq6fHuXzmOG6&#10;j/nFD/0B0ncn0x13mCTkMJNMW+pXLZeG555tDXRi/PuWflP3e313ZTf7DbW2B/vWI90f7kf3a5AV&#10;fkGQg/8AL/uH/bV0sg92ufbahh3oD/mzCf8ADH0xr8dupFII25VXH0vuDcLf73lD7jt8ne6WIY7r&#10;guPof7u7bFv9tiR7QH7iH3XyxY+3s1T/ANJHcv8Atr6M098fcyMEJv6U/wCee2/61dOSdF9YonjX&#10;b8ugixBzGaNxa3N8hzwPbjS/LPvmjsKfecKAfQf3a2u4/wBs+Hb2/F9xj7ssJBi5AmBH/SR3L/tr&#10;6t/r6e53/TQLT/nntv8ArV0kc38UuidxhxmNmSVYf9V9w7li/FuDDloyLD+nue/zF+Qki6H3tTMv&#10;9DtXaX/1k9vt9yL7tbijchSkf9LDcf8Atq60/vn7myAB+YEI/wCee2/61dJGk+DHxloZ/uKTYFZD&#10;KTfUu897W/5JO4Sv+8e4v+zc992IG8qUA/W219qD/bf7hePbDfcY+7I3xe38v/cw3H/tq6oPfD3L&#10;H/LfX/snt/8ArV0ox8RehAyuNn1mpP033Xu0gf7A5ux9hruvtzfu9tX95MxFkNYYNbFYqk/Ubm32&#10;dFBbkey6f7gf3V7k1m9upif+lluY/wAF4OlSe/numgovMSAf881t/wBaehv2xs/b+z6Fcdt+ieio&#10;0CBYmqquqsI10J66ueaQ2X/H2g6bIVNI2uAxq39Whik/x/3Yje2E/u+vuoIar7bzV/6WW6f9tnVx&#10;94D3WH/Oxp/2TWv/AFp6Ux54/r7U9J2DumhAFLXQRBfoP4djmA/2D0rf09mcH3Evuv21PB9vJAf+&#10;lhuR/wAN2etH3/8AdU8eY0/7JrX/AK09RJqKCcFZBIQTf0yyof8Abo4PtXY/vztLF6fsdwU8On6f&#10;7g8FJ/h9JMc4PHs4t/uYfdytaCDkNxT/AJfr8/4bk9Nn3690WrXmJM/8u1t/1p6RmZ6x2buBJI8r&#10;jaioWRdL6cplICV541U9ZE359reh+X/f+NAFHvOkisABfam0pOB9OZMI/syP3RvYJl0nkt9P/Pbf&#10;f9tHSV/ez3Jc1bflJ/557f8A61dARuj4O/GreXk/vDsfJV3lBD6d7b4pLhgQR/km4YLXB9vo+cny&#10;ZCaBv+kC/wBP7nbL4/1j/d+49l7/AHMvu6SPrfkSQt876/8A8H1NOmG95PcNvi3xf+cEH/WroGX/&#10;AJTvwTlqvvZeoMnLUatWuTs7tNxcfT0NvIpb/C1vcKT5q/JCU3ffsH/IO1NoL/h9FwQHtdb/AHRP&#10;YC1/sOSXH/UbfH/DcdV/14fcGtf32tf+aEH/AFr6W1D/AC3vhzjoxFS9USqi/Tyb33/Mfrflptzu&#10;xIP9T7wj5nfIsG/9/If/AEFtpf8A1j9rf+BU9i+P9Tnr/wA9l7X9v1HXj7xe4J470n/OC3/61dOh&#10;/l8fEkroPVp0i4sN372H1uTyNxX/AD78/wAzfkU/699QH/X2ttL/AOsnuj/dR9ipMPyfIR/z233/&#10;AG0da/14PcGtf32v/OC3/wCtXXcH8vn4mUraoOsZIz/tO8d72/P4O4iPz76X5l/Ilf075pxxb/j1&#10;donj/Y4M+0z/AHRfYKT4+SnP/Ubff9tHVP8AXd5+rX98rX/mhB/1r6zy/AP4qT/53reob/yc98C3&#10;+23EPfL/AGc75F/891T/APoKbQ/+sXtHJ9zb7vEvx8jyf9l1+P8ABc9b/wBd7n//AKPS/wDOCD/r&#10;X1G/4b3+Jv8Az7So/wDQ03z/APZH75f7Oj8jR/zHVN/6Ce0P/rH7Qv8Acl+7bJUtyHLX/nv3Af4L&#10;rrw93ufwajel/wCcEH/Wvro/y9viafr1rVf+htvsf71uT3yHzU+Ryggb7pgD+P7pbP8A+JwXtM33&#10;GvuzOatyBLX/AKWG4/8AbX1s+8HuATU70tf+aEH/AFr6xH+Xj8SWIY9Z1ZI+h/vzv3/X/wCelt7h&#10;1HzE+QdULT72p3/1trbTX/oXCD2y33EvuwP8Xt9N/wBzHcv+2vp1Peb3Ej+HfF/5wW//AFq6V+E+&#10;Ffxx29b+E7EqaawUDVu3eE/Cm4/z+dkvyfbavyu71R/Iu8IA973/ALtbY+v+scPb3YfcU+7EBpHt&#10;9LT/AKWO5f8AbX08Pe33JBBG+p/2T2//AFq6V03xl6YqIGppdqTtCyFCg3BuNbqQRbUuVDA2P9fa&#10;tx/zm+TWKULQ7/pIVFrA7O2XJ9Ppfy7fe/8Asfaab7hP3Wp6+L7eTH/qZbn/AJLvpwe+XuatKcwJ&#10;/wBk9t/1q6LL2P8AypPgv2yztvzqDIZgyKVYx9ldn4y4YliLYveFGBck/wC39qRP5ify4QWXsuiA&#10;Frf78TYHFv6X2z7J3/u6/ujSGr+2cxNf+jnuv/bb0/8A6/fun/00Sf8AZNbf9aei41P/AAny/lP1&#10;cjS1HxvzDyPfU3+nHvhfqLHheyQBf36T+Yn8uJVKP2ZRlWFiP7i7BFwf9bbI96X+7q+6KpqPbKav&#10;/S03X/tt63/r9+6f/TRJ/wBk1t/1p6k4z/hP7/Kmw9XBXY/45ZiCpp5I5YZD3d3tKFeNgyHRL2O6&#10;GxH0IsfYSb2+UPdnYkbxbt3ZT5JJCWcJtzbVBcspQ80GJpiLqfx7f/5N6fdM/wDCbTf9zPdP+2zq&#10;3+v/AO6oFP6xpT/nmtf+tPVjvSfxi6W+PGJgwfUm1KjbWNp4hDFBNuLcmdYRh9ekz5/LZOdzq5uW&#10;JPsvFTTw1kjSVCeR3JZjdluT9eEKj34/3ef3Sz/4LWb/ALme6f8AbZ0w/vt7nyGr8wof+oe2/wCt&#10;XQ++4Rw2OJ1GA3/5ay/9H+/f8m8/ul/+E1m/7me6f9tnVP8AXy9zf+mgT/sntv8ArV173lTGUSfp&#10;ht/08kP+9v79/wAm8/ul1r/razf9zPdP+2zrf+vn7m/9NAn/AGT23/Wrr3uWkaR/oFv9if8Aivu4&#10;/u9vunA1HttNX/pZ7p/22dUb3v8Act/i39f+ye3/AOtXXvclp5WXQWutrWsPp/tr+7/8m+/uogU/&#10;1uJqf9LPdP8Ats6a/wBer3HrX9+rX/nnt/8ArV173ijPiOpOCDcE88/6xuPdT/d7/dOPH22m/wC5&#10;nun/AG2dPr75e5qfDv6f9k9t/wBauve3mDP5Wmt4ahU0gAfsQMbA3+rRn3Zf7vr7qCii+28wH/Sz&#10;3T/ts6r/AK+HuXWv7/Sv/PPbf9auuiL8H/eyP969v1L2Lu6iKmnyUaFSCL0GPexH/B6VvyPdh/d+&#10;/dSGf9bib/uZbn/22dePvf7lnjv6/wDZPb/9ausElLBKpV0JB+tmcf1/IYH8+1hjvkF2viSDQ7kh&#10;hK/S+DwMtub/AO7ca/593/4AH7qtKf63M3/cy3P/ALbOqf69fuR/0fl/7J7f/rV0ksx17tLPI0eV&#10;xr1KMCGAr8hDcMCCLwVUZ+h9iRjPm38k8Oqrj9+UsKqQQDtDZsouP+W2Be/thv7vn7qDAhvbien/&#10;AEs90/7bOnk98/c6P4eYE/7J7Y/9Yuirdj/y6PiJ2yJV351lWZkTKVfRvvf+NuCSSB/C9zUduT+P&#10;amT+YX8s4xpXsqjAAtb+42wj/ve2vr7SH+7r+6Maf8wzn/7mm6/9tvSke/3uoBQcxR/9k1r/ANae&#10;ix1f8iX+WBXStPU/HvJvI5LMy9x91Rgk/U6Y+wEUf7b3zP8AMP8AlqRY9lUf/oDbC/8Asa9+/wCT&#10;dX3Rv/CZzf8Ac03X/tt62PvAe6oNRzGn/ZNa/wDWnqKv8hj+Vwhuvx5ywP8A4mjvA/7wexCPcWf+&#10;YF8rahCk3Y9I6m/H9yNiD6ixsV22COPbif3d/wB0iNgy+2c1f+lnuv8A22dWb7wfuu9dXMcfCn+4&#10;tr/1p6U+C/kk/wAtnbdVHW4fobJ0tREVZHbt3uOoAKsrKSlRvyVCQVH1HsPc38sO9txFjl9409Tq&#10;+unbW14Pzq/5R8PFbn2vT7gX3VY6afbmbH/SS3P/ALbOkp99fc40rzAn/ZNbf9aejtbA+LfSPWFH&#10;FQbK2jPiaWEWjjk3FuXIkDSFH7mSy1XIbBR9T7Rx7z7NLFjuCMkm/wDxZ8L9T/h/D7e3P+AH+6zW&#10;o9u5q/8ASy3P/tr68Pfb3OHDf0r/AM81t/1q6FwbN28qhRQtYAKP8rrDwBb6+e5PufR/IbtqgYNS&#10;7lhjYfQnB4F7f7B8aw9pJ/7vr7qFxXxfbeY/9TPdB/gvOlUX3g/deCnhcyIP+oa1/wCtPTdW9c7Q&#10;yCGOqxbSIfqBXV6fX/FKlT7S+++098dlY98XvHLx5ShkADQpjcZjybLp4kx1JSyj0/4+0f8Aybq+&#10;6L/4TOb/ALmm6/8Abb0qf7x/vBIuluZ0p/zy2n/Wjp129tPA7WheDCUbUkUhJZWqaqovc3+tTNKR&#10;z/T2UPJfGfpnLVD1VftWeaeQ3dxuHccVz/XTFlUUf7b3Q/3c33Qyan2xm/7mm6/9tvSJvf73UY1b&#10;mJK/881r/wBaelH7gL8VOjFN12hUA/8Ahy7n/wDrx71/ybl+6FWv+tlP/wBzTdf+23qv+v57p/8A&#10;TRJ/2TW3/Wnr3twh+M/TMC6YtqzqP6f3g3E3/Q2VJ93/AOTdP3Rcf8wzmx/0lN1/7beqn3590TQn&#10;mFK/881t/wBaeve1bgeoNgbZmWfDYWWllU3VmyuWqLG4P0qK2VfqPdv+Tdf3RgQf9bOav/S03X/t&#10;t62vv37prw5iT/smtv8ArT172PWF33ufbyJHicglMkYsoaioaiwFh9ainlJ+ntQv93r901Ph9tph&#10;/wBTPdP+2zpz/X/91f8Apo0/7JrX/rT1HqKSCqjaOZNaOCGGp1uD9eVYEexEo/kf3BQII6XdEMaD&#10;6KcDt9x9Lf28Y349qV+4D91VRQe3M1P+lluf/bZ0y/vx7oSfFzAn/ZNbf9aekDkup9iZaTy1+Gea&#10;Qf2hksnF+b/SKsQfU+5H+zNdz3J/vXBc/X/fvbct/tv4Tb2+PuE/daA0j27mp/0sdz/7a+mz75+5&#10;rDSeYFp/zz23/WrqB/oU63tb+BS25/5e+Y/P+P39/eQfJ7uofTddP/6Du2v/AK0+9D7hH3WQaj27&#10;m/7mW5/9tfTX+vd7k4P7+X/snt/+tXWJujus3/Vt+U/+RjND/esgPff+zQd1/T+9kH/oO7a/+tPt&#10;z/gDfuujh7eS/wDcx3P/ALa+n/8AX19zqU/rAlP+ee2/61dYW6H6ub67el/2GazY/wDkj77Hyh7s&#10;H03ZT/8AoO7b/wB6/hNvbT/cH+6zIKP7eTEf9LLc/wDts6r/AK+nub/00Cf9k9t/1q69/oH6t/55&#10;yT/z85v/AOuPvmPlL3cPpu2n/wDQc20f97xPuifcD+6uh1J7dTA/9LLc/wDts69/r5+5v/TQJ/2T&#10;23/Wrrg/QfVj31bdmsfqBms4P96yPuXD8s++Kf8AzW8aZf8AyWNrN9P+DYY+7n7g/wB1knUfbuat&#10;f+jluf8A22dVPvj7mNx39P8Asntv+tXTJX/GHpXJhlrdpzyhvrbcO5Iv+tWWT25p8yvkPHwm+KYW&#10;/wCzU2if97wfu4+4V91scPbyb/uY7n/219NH3r9yCanfl/5wW/8A1q6RVV8H/jTWljU7Cq5Cx1H/&#10;AH+G80uf+QM+vvJ/s6HyL/57mm/9BPaH/wBY/by/cS+7AooPb6Wn/Sx3L/tr6aPvL7iMQTvi1/5o&#10;Qf8AWvpsb4DfFdjduuakk/13nvg//LF76b5n/IthY76prfTjae0Bx/TjBe31+4192ZOHIEv57huJ&#10;/wAN314e8vuIDX9+iv8AzQg/619cU+AnxVjbUnW9QrXvcby3v9f9juG3uOfmL8hDyd70/wD6C20/&#10;/rJ7s33Hvuzuuk+38lP+e/cR/guurj3o9x1NRvy/84Lf/rV06xfB74zwcRdfTqB+P727xP8AsOc8&#10;ePfBvmD8gWBB3tT2PH/Hr7UB5/xGFv7Tt9xP7sL/ABe30p/6mO5f9tfTy+9/uUhqu/IP+oe2/wCt&#10;XThB8MvjpSyLLBsWeN0IKkbq3cQCCDyrZwqRcfQj2Gu6u4+wt6qy7kzcVerizBcViKQEf9UlDB/X&#10;2yfuF/dcPH28m/7mO5/9tfV398/c2T4+YE/7J7b/AK1dDvtbZG2tl0goduY9qCmAsIzWVtV9QoPr&#10;q6id7nSPz7DPyN/h+vyfpH6/9V9Pr7b/AOAG+6x/4TqXj/0ctz/7a+mP9ev3I/6Py/8AZPb/APWr&#10;pWe//9TU1/2efZH/ADxe6v8AqfiP/qr33r/5O3e1H/hLOYf+cln/ANbesLP+Bi5m/wCmjsf95l/6&#10;B63+Pfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737&#10;/Z59kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/&#10;ADxe6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/&#10;AKn4j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+&#10;qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7&#10;d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hL&#10;OYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ&#10;/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69&#10;/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxcz&#10;f9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+&#10;8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPX&#10;vfv9nn2R/wA8Xur/AKn4j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59&#10;kf8APF7q/wCp+I/+qvfv+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe&#10;6v8AqfiP/qr37/k7d7Uf+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvfv9nn2R/wA8Xur/AKn4&#10;j/6q9+/5O3e1H/hLOYf+cln/ANbevf8AAxczf9NHY/7zL/0D1737/Z59kf8APF7q/wCp+I/+qvfv&#10;+Tt3tR/4SzmH/nJZ/wDW3r3/AAMXM3/TR2P+8y/9A9e9+/2efZH/ADxe6v8AqfiP/qr37/k7d7Uf&#10;+Es5h/5yWf8A1t69/wADFzN/00dj/vMv/QPXvbTnPlntTsTE1uzMftbcNBWZyIQwVdZNjWpoTTSJ&#10;Xs0ogqHlKmOlI4B5PuIPfz+8j9uveL2f579s9o9vd7tNy3e0WGOaZ7UxIRLHJVwkhYiiEYBNSOhh&#10;yB7A79ytzjsPMF1vlpLb2sxdkQSamGhloKqBxPn172HjsAo454H4/p75FBiMdZgUqM9e979f8jKL&#10;x/y3umW/475vsqfgWHr3/n1/2JGix/x95FezoK8s348jfyf9W4R186/94I+r7z/Oa/w2tiP+zWMj&#10;+TdUPfzDXv8AIWVf9Rsvbi3/AKANXMAf8bPf/W927t9D/re5XJpnrCrPlx6Im0wUm1rj6H8X/wBt&#10;7+bl/Mum8/z9+XMn9e9N+J/1Ky8sVv8AYaLe8LN2Ibet+ccG3G7P21uZTUfI1x19QP3YF0fd29lR&#10;/wCG1YH9sCHraF6cQR9R9XoAQE692aoB+tht7HgX9kfB9oR1PAPr0JHvu7fi9v8AW/4178ePWvM0&#10;6976Yknn3rrx6974+99a8q+XXvfvfuvde9+t791YMV4de9+9+6r1732GI+h9+611734kn6+/db69&#10;769669Xr3vu3Hv3W6Yr1734e/deFPPr3vr37rXXvfve+t1NKeXXvfvfutde9+9+69173737r3Xvf&#10;vfuvUJ4Hr3v3v3Xhio6979791rr3v3v3W+ve/e/de69797917r3v3v3Xuve/e/de697979k9e697&#10;79662Pn1731736dbYAAU697973w4HqtQF4Z6977Fvz70OtgV6978f6Am3+vx79w69wJHXvfXv1T1&#10;rr3v3vZHp1rr3vsf7a3vX+HrfXvfXv1D6de697792AHXuve/e90xTrXXvfvdaenW+ve7wf8AhPbF&#10;5P5iGNb6iLpPtWQDi/8Antswg/7DzsD/AIkex97axrJzVY6vhEcoB/5t/wDF9YLf3ijMv3bLw047&#10;5YCv/ObH20H8uq+/5nD6PifuVf8AjpuzZKf7Fc3FKP8AYBoxf/D3vefj/X/4n3k1QUI8uuBNSc+f&#10;WtL9GA/ppX/YqACf9iR7+fb/AD1JNf8AM4+QAJuI8P02oItwD01sSUgn/g0h94pc+GvOXMJGf1Y/&#10;5W8I/wAnX0Q/cNUD7rPtvUGhl3I/t3O762kf5e6hfh/06B9Ptd5f8ndibvY/7yx91VbS7QxnUuYO&#10;6stjq7K0klJPiRS456dKgS1bRTJKTUyRx+NVpCDze5HuefuifeB2D7tvule+4PMexXm4WEuzz2Yi&#10;tjGsgeaa2lDkysq6QIGBzWpFBx6mz3f5HvfcDleDZLC9igmS8jl1SBiulEkWnaCanWPlg9HN9if/&#10;ALPPsj/ni91f9T8R/wDVXvpf/wAnbvaj/wAJZzD/AM5LP/rb1jP/AMDFzN/00dj/ALzL/wBA9e9+&#10;/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGef&#10;ZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88X&#10;ur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+&#10;I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCq&#10;vfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O&#10;3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+&#10;Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/&#10;AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/&#10;9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/&#10;wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf&#10;9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/&#10;ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/&#10;AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXv&#10;fv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBn&#10;n2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/P&#10;F7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/q&#10;fiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8A&#10;qr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+&#10;Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H&#10;/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h&#10;/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyW&#10;f/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bev&#10;f8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM&#10;3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY&#10;/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL&#10;/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1&#10;737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8A&#10;Z59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/&#10;zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/&#10;6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/&#10;AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37&#10;/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3t&#10;R/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLO&#10;Yf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCc&#10;ln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3&#10;r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DF&#10;zN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR&#10;2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8&#10;y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA&#10;9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/&#10;AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59k&#10;f88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6&#10;v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j&#10;/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9&#10;+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d&#10;7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4S&#10;zmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8A&#10;nJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1&#10;t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/A&#10;xczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/0&#10;0dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8A&#10;vMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8A&#10;QPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+&#10;/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGef&#10;ZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88X&#10;ur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+&#10;I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCq&#10;vfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O&#10;3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+&#10;Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/&#10;AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/&#10;9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/&#10;wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf&#10;9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/&#10;ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/&#10;AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXv&#10;fv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBn&#10;n2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/P&#10;F7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/q&#10;fiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8A&#10;qr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+&#10;Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H&#10;/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h&#10;/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyW&#10;f/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bev&#10;f8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM&#10;3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY&#10;/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL&#10;/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1&#10;737/AGefZH/PF7q/6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8A&#10;Z59kf88Xur/qfiP/AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/&#10;zxe6v+p+I/8Aqr37/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/&#10;6n4j/wCqvfv+Tt3tR/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/&#10;AKq9+/5O3e1H/hLOYf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9+/wBnn2R/zxe6v+p+I/8Aqr37&#10;/k7d7Uf+Es5h/wCcln/1t69/wMXM3/TR2P8AvMv/AED1737/AGefZH/PF7q/6n4j/wCqvfv+Tt3t&#10;R/4SzmH/AJyWf/W3r3/Axczf9NHY/wC8y/8AQPXvfv8AZ59kf88Xur/qfiP/AKq9+/5O3e1H/hLO&#10;Yf8AnJZ/9bevf8DFzN/00dj/ALzL/wBA9e9//9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9rTr5b7txR/1IrW/9Z9Uv+9t7et/7Zfz/wAHT9t/&#10;bJ+f+Dr3s00n0H+sD/vHswPn0bJQmhPXvf0Af5IcPi/lt9EcW8lT2HLb+uvsTc/q/wCQrX95G+z5&#10;/wCQvdCn/E6X/jkXXznff8fxPvRc/Z+GGxX9llBnqhP+YZKB8i69D/Z2htkfU/2qeU/T3bG3Cn88&#10;H8X/ANjbn6e5VPDrDRaahXhX/Ufy49EVJBa/1HH4/wB5P50j8/0H9ffzff5nGCzW3vn/APLKiz9B&#10;Njayo7k3bnYYJv1y4jcFV/HMNXR2sHgrsZXwSo300SA3vcDCi/ilg3LdYZwRMl5cBq4yJnB/zgio&#10;IyCQQT9Pn3Wr6y3L7uns1NYXCyRx7BaQkihpJDGIpVNKiqSIyGhIqOPW0P0nkaLLdP8AWFdjqiOr&#10;o5dhbTSKeIko5gwdDBKvqVSHimjZGFrqykfj2RUAj6j2mHU9joT/AHyubfTj+v8Avh7359eODUde&#10;98fqfeiOtijcTTr3vjb34inVa+nDr3vu3F/eqY63TFeve+vfutde9+9+69173737r3Xvfvfuvde9&#10;+9+691733f3rrdcU6974+99b0gAEtx69779+6r173737r3Xvfvfuvde9+5/p791rPpjr3v3v3Wxk&#10;gde9+9+62RQ06979791rr3v3197pivWyAKVHXvfX5H+x9661WmPXr3vv8e/depmg6977HP5/Nvp7&#10;2BXq2FB1Lnr3vxHuvWiKde99e99a697972DTr3Xvfveuvde9+9+69173734inXuve/e/dez5Hr3v&#10;3v3Xvt697972BXr3XvffvYNetde99e9Hj1vr3vv3vV8utde9+t78BTPW+ve/W49+49bpiteve/e9&#10;gU6r173ef/wnhTX/ADDmbTxF0D2rKD/qSc119EP+SvM3sfe2lf602GcaX/6tSdYKf3jDEfdumQ8P&#10;6wWH/HLnqvP+Z8T/ALKlm1Btr3lsxb/0tkJX+n5vot/sfe9de3Nr25t/X/D3kweB64GjiOta0kFt&#10;QFub2v8A8Tb38+L+eS2r+Z38jwedNH06g/1h0j12bf7C/vFHnin9buYKf7/X/q1H19Ev3Ehp+6v7&#10;Yiv4tx/7ul51tJfy+f8AskHp4f0pt4j/ANiFuz3SR2aLYGK30/idOLf9OKr2DLkfpg/PrLK6/sx9&#10;vRzPYC+0HRf173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173/AP/W+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xva664XVuuit/ZgrD/6rSL/xPt63/tB9&#10;nSi1AMoqfLr3s0bp+CfwOfrxb6fX2YjPHo0AHl1739Bb+S5S/afy3PjmP+Vig3vUkn/m72Jukr/i&#10;fyP9h7yL9nm1cr3RAx9dL/JYwf5g9fOF9++TX96P3KWuUa0X9ljbf5/59UB/zBptXyRzqcFk23tR&#10;ADY6QMWsjKCbgf55Tx9b/wCv7tMIBFiLg/UHke5WOQQeHWIHDh0SQcn1aQD9dWrSBbn9A1f7b2VD&#10;vb4N/E75LZmDcfd3ROxN+7jp6eKlj3LXUE2M3G9NAjpBS1WfwVVi8xXUsCtaOOaaRIwPSByCC965&#10;A5X325lvdw26t29NTJLLCxIFNTGF0DtpAWrhjpCgEBR1Mvt394H3m9q7CXaeQ/cTcdu2hnLC3Vkl&#10;gV2NWdIZ0ljRmIGsooL+dc1HXrr5R929Q4v+AbI3zUUmBQyvTYXJUFDm6GiaVxLL9jDlKerSi+4n&#10;1M3jKXZiSLsSS7y/ybv5bkxOv4w7aTj/AHTuvsWEX/4Km8Db/b+w9J7P8qMtI5r1G9ROT/x8OP5V&#10;+fGslp99/wC9Knw+7FxX52m3n/DaHoT4/wCYT8mltfdGCf8AqJdpYAD/AF7xUWq/tvk/kvfy15BY&#10;/GjFj/lnvzs9P94XeyD/AHkey6T2U5faujfd1T7JID/x+2Y9K0+/T96ZePujIftsdtP+C0B/ZTqa&#10;n8xP5Jpw2Y2tMB+X2pjwz3N+TH4QLXtwB7aaj+SR/LZqL6Pj59pf/lW7F7LB5/5b7sqNNv8AC/tr&#10;/WR2T/pp95/3qz/y2fS6L7+n3oox3e4cT/6axsv+fbcD9vU2L+Y98ik/zkmzZeeC+2UH/WrIRD/e&#10;/bDN/It/lwTEkdO52EEfSHsnfSgfTka805v/ALE+2/8AWN2gj/lcN7r/AKbb/wDvXno1j/vBvvMp&#10;g80WLf6ayg/59QH+dPl08R/zLe+k4fD9dSi3/OkzIN7/AF5z4/HtmqP5DH8uiYHx9db3pf8Alh2X&#10;uZlHH4NRUTMR/r+9j2P2kU/5F+8n7TYf5LAf5Ol0f94n95ZOO8bU322MdD+xh/ID/L1Mj/mbd5IN&#10;LbV61nY8apMRuNSSb2v4t2xIAPpwo4/r7ZJ/5AP8vOe/j232fSj+lP2RXnn/AA+6x8xH+393Psnt&#10;YHbzRuZb+l9IR/xm0Xowi/vHfvHJ8c2xP9tkf+fZ16zj+Z53av69mdXt/Urjt0qB/hY7ra59sVV/&#10;wnq+AdR/mf8ATNRk/wDHHsGjYAf0tPtqe/8At/bP+srbBqrzVd0+cUB/wIuf9VOl8P8AeUfeEjw9&#10;hy84+dpMP8FyP8NOsg/mi9wrxJsPrWQ/1hpt0R/7fy7jkB/23tlm/wCE6/wVkv49wd6QfWxTe2Bf&#10;/W4k2e3vR9l0/DzTNT5wR1/kR0uX+8w9+VPfsXLjf9Q1wP8Atbx1mj/mkds/2+u+uz/U+TcqMR/g&#10;BlJlU2/1/wDiPbXN/wAJy/hI9/FvfvyG/wDTde0X0/62vZJv/sfdf9Zqn/OxO32wL/kmX/L+XSuP&#10;+8198Fpr5X5bb/mzdD/Bd56lr/NM7K4D9YbHJA5ZcjnlU/6w+4J9tM//AAnA+HMlzB2b31TD6aTm&#10;9mTn/g122cP9792Hs0oz/WJj9sA/yS1/n0tX+8794wKvyXy4fkEuwf53B/ZXqWn80/fg/wA51VtB&#10;xbkR5zNRkn+oZ4JQB/hY+2eb/hNp8UHuIe5+9oh/Z11Gx5Gv/iRtVQef8Pp7q/s25IKcxAfbAf8A&#10;rf0rj/vQPdcDv5A2An7bof8AWY0/b1nX+ajvIXL9RbZawJ43TlEvx+B/CWIP+x9wH/4TWfGJr+Lv&#10;Xu6P6/5yDY8g5+n6MFFf/ePbZ9mrgZHM6f8AZKf+2kf5elS/3oPufQa/bjYz/t7of9ZT/k64D+a5&#10;udSQ/T2AJ4/RuzJcfX668P8An/D23Tf8Jpfju1zB8he4oQb2V8Rs6Yj+guKGMcf74+2n9mb2tU5r&#10;iH22ZP8A2tj/AA9Ko/70P3FH9p7ZbIR/zWuh/lNOpEf817Oj/O9M4hh+RHvSuRiT/TVtxgoH9Ln/&#10;AF/bXN/wmf6QYHwfJXtSNieDJtLacwA/qVWpp729tf6zG5VB/rZDT/nib/tt6Vr/AHpHOoP6ntJt&#10;RH9G7nH+FGP+H7Opa/zYK4cP0lSMf9Uu/Z41/wBs205SLf1sf9b23yf8JmepT/mvlL2In/LTr/bM&#10;n+twmZi/3v3f/WZ3A/8AO2Qj7LJv8t63+TpUn96VzWPj9oNtP/UdMP8AtXPUhf5sMq28nR8L3/45&#10;9iSLa39dWxh9f8PbfL/wmW63N/t/lfvaMn/jt1fgpub/AF9O74eB/T3v/WY3AD/lbIT8voyP5/VG&#10;n7D08n96dzCGPiezVmw9BuMg/ZWzNP5+nWdf5slMOJOjZQ39E7HiubckqJNlA6bc/T6e2uX/AITI&#10;7SP+Y+Xe405+svTmMk4/oQnY0Q/3ge6H2d3MfDv1sfthkH+CUn+fStf707cge/2UgJ+W6MB/OwrX&#10;rtf5teJvZ+jMgLf2l7DgYE/0t/cxOfcOT/hMdg/90/MLJr/y16Qp2/6E7XT/AHn2y3tDvSk6N1tW&#10;r/QdafZ3Mf29KF/vT7j8XsggP/S2J/w7ceso/m1YEn1dIZhbfTTvyia9/wCt9qL9PbfN/wAJjqfT&#10;/k/zFlJuT+70agsLngle1zwB/gfbX+tFzD/0cbOn/Nyv/HSOlCf3pa8ZPZYflupJ/IHbQP58OpCf&#10;zZ9rnmTpncC/1Cbyxsh/2GrbsQIv/Ujj21S/8JjsoL+D5h48/wBPL0jUD/b6O0vr70PaLmLy3Gzp&#10;8zJ/kTpWn96ZYN/a+zMo+zclP/agP9Xn1NT+bJsc/wCc6i3Sv59G5MS9v8OcbGb/AO8f4+4D/wDC&#10;Y/c4J8fzAwLD8eXpbIIR/r+Psxh/tvfv9aPmEcLyy/5yS/5YelK/3pmxkd/sxdA/LcY/+2Q9SU/m&#10;xdd8aup95r/rZrCP/t7ovtuk/wCEye/RqEPy32hJzwZuo8zDwD+BFv2c2P8Ajc+3B7Rb6R3bhaV9&#10;Kyf4fDB/wfZ0pj/vSuWK/qez+4A/898JH5H6cGnpwPr1mH82HrO3PVm+weP0ZLb7c/nTrnUW/wBe&#10;3Htul/4TLdqjiD5W9et/Qydb7kib/bjcU6j/AGx9tv7Scxj+zu7E/a8o/wAERP8AP/ZVD+9H5MJB&#10;f2m3IfIXkTf4Yh/m6zp/Nf6p+knWXYYvzdarbbgf4H/cjEb/AOwI/wAfbdL/AMJm+6h/mfk/1hNx&#10;/u3ZO6qf/b+PIT2/3n2m/wBaXmzyl27855v8lr0+n96JyG1PE9rt3B+VzbH/AJ8HWf8A4df6fBtJ&#10;1v2Wg/qo2tJ/vH94I7W/2PuFJ/wmg79F/D8j+nX+v+d27veM/wCH6I5Qf9491PtNzh5SbYR/zXnH&#10;+C16Uj+9A9tiDr9td9X7JLRv8Lr/ADp1Lj/mtdJEXl2D2ggsP0Ue1pD/ALAHc8d/9iR7a5f+E0fy&#10;VFzT/ITo+b/aaig35TKfr+YcDUsB7r/rT85cK7WB/wA9FzX/ALRSOlcX95/7UkjxfbvmAD1Bsz/2&#10;sAfyP2+k6L+at0A3+d2h2zF/wXC7UkH+3/vmh/3j22S/8JqvlcP813n8e3/oZKnseIn/AAIXY0wA&#10;/wARc+3B7S83Vzd7d/zll/7Zela/3nvs3SsnIXMwPyjsT/2vj/D1JT+an8c3JDba7cQAXudubWN/&#10;pxZN7k/n23yf8Jr/AJgL/me5/jhL/wAtMz2ZEB/rEdbSlv8AYge6t7U82KDmxY/KaSp+ysIH7QOr&#10;r/ed+yZJDcjc0j0/RsP+9h1nT+af8bmOlsJ2zH+NT7VwJA4+pMW7pSbf6x9tlT/wm4+asYJp+0vj&#10;XUEHi26uyImP+IEnVoTT/rm/tBL7bc5xN27ZHIP6M0ZH/G2jNfyp8/RXH/eaexT018p81ofX6ewI&#10;/Z+8D1Ni/mifGR/84nY9P9OJtpU2vkgC3gzUq6Sxt9b/AF/Htim/4TkfO2LiLeXxxqP8V33vhL/4&#10;Wl60W3tAeQeeQKnlmU/IT2f+WdR/Po0i/vKfu+SYfZuZIz6m0tyP+M3xz08RfzMvixJbVm94xf4t&#10;szKuP6ciHyN/vHtqn/4TrfP2MExZf491FvxB2NuZWP8AgBU9exJc/wCJHtP/AFJ59BC/1Kuj8/H2&#10;+n/abX/jP+fowi/vHPu5SMA37/jB9bJMfbpuHP7K9OUH8yT4mynTJvnN0rWLFajYu7wdI/P7GKn0&#10;/wC8+03Vf8J8v5iVKT4cN05kbXt9t2fDHq/oR95iKH6/429uDkfns8eT56/817H/ACXXRrF/eF/d&#10;nkp4m/brGfnYS4/3kPXp1i/mK/D6RSX7aamN/wBFRsbsZW+n48O0ZlIH+v7TlV/IN/mSQD9rrbr+&#10;rsfpS9tbNDHg/msrKQEX/wBb3deQ+eq55WnX5+NYn/ta6MV/vAPuvOaHnO7Uep26/wD8kLH+X59S&#10;x/MM+Hh+nccH/oEdk/8A2He2Ko/kSfzMYAdHSO3ai1+YO3+qlJAF+BUbtjX/AHkf7D348i85KSJO&#10;XrjHpJat+0JKx/YSfTpUn39vutMAP6/3Ar5nbtyx9v8AivWVP5gvw/kuV7jpbDkltm9iR2H9Tr2i&#10;th7Y5/5H38zanv8A845x1P5Hg7Z6Xa//AAXV2FAD/sQfbL8nc1oCTy/cU+S6v+Ok9Lo/v0fdalA0&#10;+5wU/wBLb9zH+Czb/COpUfz6+IspAXubFC/0Mm297xD/AJKl2yij2yT/AMln+ZxTmzfFrMSf0+37&#10;L6VnJ+v+o7LAIP8Ar3/w91XlPmZgKbFdf842/wA3S6L77H3Xpe7/AF1rdf8ATWe4r/x6zHU5PnT8&#10;TJP091bbF/8AV0G5Ij/tpMIlh7a5f5N/8zOItq+J+7Wt/wAct8dQSD6X4CdiOfe/6o8y+eyXQP8A&#10;zTb/ADdLk++V92FsL7uWX5w3g/w2w6lr83fik1iO7do8/wBf4sv+HOrGi3+x9t8v8oD+ZZDcv8Sd&#10;+m1/81uTq+e9v6CPfMhP+w9+HKfMfnst1/zjb/N08n3wvuxv/wCDf20f6aO7H+C3/wAPWdfmp8Vm&#10;tp7v2Xz9L1FaP97ohb3e7/I2/lifIL449sbz+S3yJ27UdX5CPZmb6v2X1xkavE5PcGYi3Dkds5rM&#10;bxys+Dy+Vx2HxlCMElFR07N91VSSzSMkMUUTVMie3XKe72e8Hddwt3gt4lYAMKM7uumgByEQaiDS&#10;jFgAcEDAf7+H3pvbn3I5O2j2v9t90XdY2vY7y6vEWRIUEKzJFBH4qK0jt4niPJgIqotHd3MVb38x&#10;X5fdVdi9c4rqTq/P0m+JstmsduLcGexpqFxeFpMQao0uOilnggWvyVfWSguI9S00UVnJaVQuz4TY&#10;E/0BP+8e5xbCsQM065Uk0BPVMQIBXUbAsAf9v/rH389z+eExb+Z58mP6L/oiUH+lujetuB/T3iZz&#10;ia818wMOBuT/ACVVp+VOvot+4ytPute14pSv7wP7d0vT1tMfy/0CfEPpsAW1Y7dEn+uJN+bqdW/1&#10;3DX/AK/190n9nH/cDCP+rnT8/wBSIKoH2Ermvh/n1lZc/wBmPt6OP7AX2g6L+ve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/wD/1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69172IXWP/H0wn/U0VWf9uqL/ANFe1FsKyfl0ptRWU/Z172Zh31Ej/EfT/W/P&#10;swpToyHbn8PXvf0Nv5PcH238uP4xqePJtbcM3P8Aze31umT/AKK95GezwP8AVJzTLX1wf+NAD+Q6&#10;+bT777tN96L3WIGBcWw/7MbanWvn8+jr+TO8NJJEOK2lE172DPtvGykD+nLf7b3Zfce5U6xQofTo&#10;mEjCMc3N+Bp598h9Pej1teHTYQSSQGIv/Q/W30993HvVR69W66sfpY39+uP6j/b+99e48OvaT/Q/&#10;7Y+/f8T791uh9Oujx9eP9fj3736oHHrVOu7H62NvfX1vza31/wBb/iPfq0z1YA4x1jZrcAjV/T8/&#10;7b3z491rXh1YA+Q6wSFgLc83vf364/r/AIe/de6xaT/Q/wC2Pv3vfXuuvfr+9Ag8D16h9Ou7E/QE&#10;+/XH9R731qo9eurW5PA99gfn8e6lhwrnq6qTQ0x1GqJLBQl7g8n8EfX/AGNvfPgc3966dwPPqATc&#10;3P1P/Ee+/fut9d2P9D/tvfvfuvdde+iR/Uf7x73TrRqKdeJCgluLfg/X/be/cfW/+x/HPuuoVpUV&#10;62FPGh6gzzI30Uav7MhHK/QGzXtYjj3379UDievdRffve+vUJ4DruxP0BPv3v3XuvWP9D797917r&#10;o8cHg/0PHv1x/X36teHXuu9Lf0P+2Pv3/E+/dbofTrr6kgfUfUfkW+tx/h79791qh9OumYKOQdXP&#10;9f6f098uB9Tb/X91J6uABxPUR21/g3vcj/ePp75cf1/3n3qtOr0U+fXC5+lz/re+vSPyP9uPe6+f&#10;Xgo8uuvfH3bpqpPWVRpNyR9P+JH+8e+vfutdZdTH6f7AAf71797917ribMbsASNP/Jp1D6f4++1H&#10;PB9+PW0FTg9YpJVpo9ZFgxCggX5sSP8AYWB98wPda9OhfXj0yzzvJKzG36dINreng/7f33711bqO&#10;ST+f94B/3sH361/98R/vXv3Xuu9X+AH+tcf70ffWkf74n/ib396oKk+fXuurk/635FzY/wCvz78F&#10;A5/P9f8Afce/aRWoGevUFa9evcFf7J+oBYA/48H6++gqj6D/AIj6/wCta/vdOvHJqcmnXetvyb24&#10;554/p/re+9I/40CQP9t9D71Sgp5dewOA67DsBpBsvPpHC8/Xgf1v76KITcqDzf8ApY/4Wtb3vyp1&#10;4dtaf5R/gp1wOk/VVNvpe5t/vPvwUC1r8X/JN7/1JufegKcOHXuuRYkAH6AAcAAkD6aiAC1v8b++&#10;z9Db62PvzfCfs69SuOsDvpufwvq+lzwL/wCx9/PM/nYzGb+Z18o/UxEeQ6rh5/5t9GdYfT/CxH+x&#10;94l83/8AK0b+f+Xp/wDJ/l6+jb7kSaPut+1XzivT+3crw9bU/wACU8fxG6XX6/7hc6w/1n3juNx/&#10;r/q90v8AZ4tgYPyP4nBY/wCvBV3HsJ3J/TH2/wCfrKG6/sx9vRvvYC+0HSDr3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v/0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69172I/VqhtzMTf042pYc2t+9TLc/14b2ptf7Q/Z0ssv7Vj/R/wAo697MqQAT9B9P&#10;96Hswr0YV15697sJ6a/mq/OnoPrvbnVHV3dLYDYe0aaoo9vYWo2ZsbNnHUlTWT18tOldm9uZCveI&#10;VVVIyhpGChrCw9txS7jalhZ79uUEJNQkN5cxRgn4iI45VjBJ8wtfn1jfzx90j2A9xuZdz5v5x5CS&#10;75hvGUzS/U3cRkKKEUssM8aVCKoqFHDoIt2dC9O77zNRuHePXm2tw5qrjp4qnJ5GhWSsmjpYEp6d&#10;ZJ0aN2WOFAoF7WA/oPYrx/zv/wCZRFyO+6GT/CXrLq978/0/uiPa5N45gAovNO7UHreXB/wyGv51&#10;6Bh+4X91lm/6dswB9L/cf5D6qnSRf4k/G+TVq6i2oNV76IayL68ekx1iFP8AYW9uEf8APO/mTobt&#10;3XgpTa15OrOtfp/T0bYQe1EfMHNMZ7ea9y0/Od2/49XpqT7gX3WW+HkCcD5bjuA/wXPUN/h38aJL&#10;6upNvD/gtTm0H+xC5QC/twi/nvfzIIx/zNjaM1vo03Vmwi5/wLJhkuL+1ic5c5QqPC5qvC1fxCFv&#10;8MJPSRv7vn7rhyOR7pfmNxv6/wA5z1Ef4W/GGT69TYcf8Eym5EP5+pTMgkc/T6e3CP8An1fzHkAL&#10;9k7Fk/xk6o2T/W3GjGp7Wrz5zwqD/kUzj/mzZn+bWxP7T/Lpo/3ev3XmP/KoX4B/6SN7/lmPUN/h&#10;B8XHuT1VQKT+Uz27EI/Hp0Z4aT/re5Mf8/T+Y1HcvvnriX+mvqvbCg8/2hDHFz79/X/nnH/Iqn/5&#10;wWX/AGy9Mn+7w+685IXlfcVPy3C6/wArnqM3wY+LxvbrRIxe9k3Pu8X/ANe+eb25r/woA/mHIOdw&#10;9Tva/wCvrDHhj/gfHkI+Pdf6/wDPagU5qmr/AM0LL/tl6Sn+7p+7MST+5d24f8p8v+bqHL8DPi/N&#10;y3XsyH/m1undSjj/AAOYb3Ij/wCFBP8AMLU6myfTkn5s/WSAf7Dx5xCDx7sPcHnkAV5om1f80bSn&#10;/aN0wf7ub7tBUEbdvC/L65v8qE9Q5PgB8YJF0/3IyUY54i3buZQL3va+TP1v+fctP+FCX8wZDzJ0&#10;jJf8SdbVdj/r+PdKe/H3C56/6aRz9sNr/ktx0w393D921zUW29r9l7/nhPUU/wAvf4vkW/ufmlH+&#10;07v3EP8A4/8Ac9f+FD3z/SwNF0LKbciTrjNi/wD1K3vGfd19xedhg77X/mzb/wDWkdMH+7c+7ka6&#10;X5gH/Uan/bN1Ff8Al2/F9r22vuFCfym785exvx6qhuPctP8AhRJ8+EW74H48yENYauu90jk839HY&#10;ie1S+5POATO7gt84of8ArX1o/wB2t93N1r9XzGD6C9h/y2hP8+sR/l0/GOwC7f3OtjwRu7LXX68g&#10;szc3N+fciP8A4UWfPNCS21fjfIeL6+vt63I5/K9noQf9a3ts+5PORIru4/5xQ/5Y+k7f3an3dwMX&#10;/MgP/PZbn/DZmn5dYJP5cnxmkABxO8Ftf9G78gL3/rdD7lJ/woy+dosW2R8aJD+NWwuwxx/yB22g&#10;+nva+5POQb/kqqf+bMH/AFr6Tn+7S+78TX99czj7Lu0/y2B6jv8Ay3fjU3C0W9Y+CLpuuQn/AFv3&#10;KJ7+5if8KOfnSBduv/jE1h+dhdkXNv6kdwj24PcvnHgNzX/nFF/kTps/3Zn3f3of6w81Bj/y92X+&#10;XbT1Bk/lofGt72/v/Hf6aN0UpKm1rq0mFdr355J9yV/4Ue/OJBqPW3xcJJFydidog/8AJvdK292/&#10;1yecAKncI/8AnHH/AJV6r/ybI9gjqrzZzcPSl3t/+Xaz/LqM38sn43sCPuuyB/j/AHpx5I/1idvk&#10;r/sPecf8KQPm7Y6usvi5e/1/uN2pcj/0dvtz/XP5tCj9eBuHGMCv+8kH/J03/wAmxvYcVK83c3H7&#10;brbz/h2rqK38sD45N9Mr2hG3HMe6MLcf4Bn2s7Ef69yffIf8KQvmyWv/AKLfi4eOP9+N2t9QP6f6&#10;cQPase6/M1R+hZkfNH/ySDplv7sP2KNKc3c2g/8APVt/+D91U6w/8Nd/HW9xnu1xbkf7+bbjWP1+&#10;r7NY/X3J/wCgkD5roVEnVnxcAIDErsftbkH6fTvL26PdrmIcbOyP+0k/63de/wCTYfsVQ6ebuba/&#10;89W3j/BtXXBv5XXx6bV/v5e21B/1O49q8/6+rZB95R/wpF+ZFvX1Z8ZtX9U2P2nb/k7vP3pvdzmc&#10;qQtlYU/0kw/wTf4Oq/8AJsP2NDKf63c2Up/yl2H/AHq+o5/lZfHgkEbo7eH9f9/HtI/j62bYhF/e&#10;eP8A4UjfLw/53qz43k/7Rsfs368fk95+6j3d5pAI+isP94mP+GYnqv8AybF9la6U5u5qp/z1WH/e&#10;q64H+Vh8ej/zFfb45/56DZn05/r1+efc6L/hSJ8rhzN1Z8eebf5vY3ZB+n1tq7yNvdf9dzmsgD6H&#10;bsf0Jv8Ard1V/wC7E9lqmnNvNFf+eqw/71XXA/yrPjyb/wC/u7i5/wCr9sc2/wBa/XZ9uEX/AApF&#10;+TV1M/VvQ9v7Xi2P2EPxza/eYP19tN7uc20ISy23V80m/wAk3TDf3Y/s9kxc28y6h63VlT86bX/q&#10;PXR/lV/Ho8f3v7jt+f8AfwbJF/6fTry3B9vEH/CkXvrj7jqvqAn8tDsXeh/1wDJ3kTb2yfdvnemL&#10;Laq/6Sf/AK3dJH/uyPa4YXm3f6fO6s/+9V10P5Vnx8ClRvLuUAtew3Dsn6cAjnrv+nt0g/4Uidxa&#10;iajqvrQX/MOxt2A/8nd5ge6N7uc9mgWy2j80uP8AJN0lf+7I9u8eHzbver+ldWv+Ta+sbfyqfj5x&#10;4939wi301bi2Zx/rAdeke3uD/hSJ2Fdfu+q9lkWGv7bZGZLE2+oE3en11f19sye7fuGtRHY7L+aX&#10;P/W7pBP/AHY3JQr4PNe6Fv6V1BT86bX/AIPPqPJ/Kr6LK2j3j2z9LDXuHZxBt9Cf+Mdn29wf8KRs&#10;zYCo6sxBa/Pi2PUaR+Lfud5g+9D3d9wKUksNmP2Jc/8AW7osl/uxtjrW25tugP6V1HX+W1cOmmo/&#10;lUdRvdYd5djBfwX3BtdW/P18fXQU8f4e3yn/AOFI8Fz9x1XUfS3+T7HW455uJu9LD2q/12ueR8e3&#10;7UR/pJv+t/RdJ/dlIo/R5wP53Tf96rpln/lR9eGwg3jvPSD/ALv3LiWP0t+Ovm59vEP/AApF22AP&#10;uuq87b8mDY+P4445Pedxc+34fdrm3UPHs9sC+YEc9R9n6tOkbf3ZF+QTHzdCR5Vunr/3auoT/wAq&#10;TZ6m8O8tyED6LLuLGFTxb1aeu7m3Nv8AH29U/wDwpH62Vf8AK+qt86v+mfY+AIIt+BL3oX+o/wBb&#10;2vT3f3MVEtpbk18o5Kfzl6Ry/wB2RvtR4PN1oB/Supa/y2rqE/8AKnwwP7G9Moi/nVn6G97m1v8A&#10;jHDfQe32m/4Uj9IkWqequ1C/1P2+yNnKAOP7M3eyv+f6e3D7tb1qotpZn/auP8Mw6RSf3YvNgNIu&#10;cdsP/UXMf8G1V6gy/wAqimCBId41DC/Pl3Eur6H+1H14rHn+vHtyi/4Uk/HgMPuOqe6AAfUYtj7G&#10;JP8AXTfvU+6f6728htLWlpX/AJpy/wCHxdP86dJm/uxeeiKxc27ST87q4p+f+6rpul/lTVBDLFvK&#10;JePRr3HJqH59VuvC1/b5Tf8ACkf4rkaqvq3v5R9D4di9fA/7BZO8dRH+Nre3F93d1JobK3J+SP8A&#10;9bui6f8Auyvc0HTBzZsWr+ldXf8Ak2vprm/lVbnvppN5YIWAFqncNcHbnlrR9d8gj8/1Ht9j/wCF&#10;Ifw2/wB2dY/JJW/oNjdZH/eu7z7fj93L4n9Wwjp8kav85qdFr/3ZXvMppHzVyyf+oq9P+Da+k5W/&#10;yoOxqizQ722UBqvaTcecEf5FwE65J1e3CL/hSB8JybTdb/JdDxbTsXrKxvzwf9NTe1S+7ZrR9vNR&#10;6IP5Vn6TP/dl++pDGHmflXHrdX1f2fuyvTO/8pftc/5revXZ/p5Nybk+v5vp64Bt7cYv+FHPwWcX&#10;k2L8loLfXybE63b/AJNh7hmY2/1va9PeDZFUCfbb3xPPSkdP5z9JW/u0Pf5RUcx8qH/qKvh/h20d&#10;QZv5S/dd/wBnefVoUf8AHXce7ST/AMkdcHi3txT/AIUXfAwmz7Y+RUZ/o2wNkt/ydF2hIh/2BJ9u&#10;n3i5dpjadxr/AKW3P+C56aP92n94Hy3zlY/9Rd5/l28dNrfyl/kDb0716cJv/wA9Hvc8f6y9bk+5&#10;af8ACib4DvwcJ8gov8ZevtqAD/FtHYrkD/iPdf8AXi5e/wCjTuNP9JB/20dUP92t94IVA3flgn/n&#10;suR/hsR1ib+Ux8iBYpvHpphf/no97gn+vB65Uj/Y29zov+FDf8v9/wDOQ95wAWB8nXWHY3PPpWHe&#10;kzMP9YH34+8Ww/h2Tc2+xbY/9rXSd/7t37w0Y/3L5dY/0byb/LaDqJJ/Ke+SS30bm6bf+ltzbw/4&#10;nYan3OT/AIUJfy9H+tf3NF/y06y/3j0bgc6vdl94NgNK7Xfqfmtv/kuTnpL/AMm5fvE5AXYiflfE&#10;f8egH+fpvk/lUfJ1OFyvUk3/ACz3TuID/XvNtKIW/wB59zY/+FBP8uxh+5nu3YP6l+rq+Rfr+Pts&#10;jUH6e1A92eXT/wAQ7wfasQ/6zdMt/d1fePUDTYbOx+V/HT/jSj+f+DqDJ/Kx+UiGwqOrpD/RN2ZR&#10;b/0CmbbsYJP+v7lJ/wAKAf5cjkA7w7SiJ/MnUm52Uf65hWX3ZfdflwmjW13+SxH/AATE/wAumG/u&#10;7/vJqaHZdrP2bhb/AM89YW/lbfKhRcR9cuf6Ju6fj/X1Ydfr7mr/AD9/5bptr7E7FiP5D9P78cgf&#10;1tBi5Tb29/rpcs+Xj/7yv/QfTB/u9PvLeWw7Z/3MLcfzJA/n1Hf+V58qhcfYbCYW+q7xiHIP+10K&#10;jn3nj/n5/wAtF11P2xviH82l6W7TJIB54i2xIeLe9H3R5cKmkV032IufsrJ/qPXl/u9fvN+Iunln&#10;bWWo4bjaZ/bIP50HUcfyvvlX+cRski/JTeVGQR/hem+vvUC/mX95dc/JP5v98d2dTZiqz3Xm+8js&#10;iq23la7D5TAVdXBhestlbXrjNh83SUOVoTHlcHUKomiQugV1ujqTBG/30W57vf7jboy288rOoaga&#10;hY8QCQM18+uxn3ZuQ+ZPbL2K9vOReb7RIOY7C3uFmRZElVTJeXMy0eMsrVSRTg+fV6/xX683J1P0&#10;D1t13u+Gkp9ybXxNdSZWKhq0rqNZqnO5avi8FVGFWZTT1aEmw5uPx7rE7QN8DB/hlIR/sft6o/7H&#10;j2Hrkfpj7epruR+mD8+jBewD9oOkPXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf//R+f8A+/de63+P&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xva56/y+Nwuamq8n&#10;U/awNj5oEk8U815HnppAumnilcXWI8kW9v27qjsXNBT/ADdKbZ0R3LtQFafzHXvYz/6Q9osf+LyP&#10;9jR5Ef73R29qzPF/H/h6WCeAf6L/ACP+br3vn/pA2hY2zMd7fmlyA/3ulHtoSoeL9aFxEeMn+H/N&#10;173xG/dpn/l8xcf1grB+f8aYD3YSxjAfr3jxV/tMde95BvzahP8AxeoOP6xVX/1OPdjNHppr6t9T&#10;EPx16978u+dqer/c1THkWulSOLf4w+/eNH/H04bmFhmQde98zvrazcfxml4/r5h/vcQ928eMj+06&#10;8txACSZB1732N7bWYH/c1R/7FpB/trp7r40f8fW/Ht61Ei9e9+beu2GbjNUVr/UyMPxx9UHvfix/&#10;xjqqzxGpMg+zr3vJ/fLbFuM5QW/oZv8AD+hF/dPEXzcdUEkP8Y/b1731/fHbJ5/jWP8A6D/KFB/3&#10;q/u/iR/xjrXiRVPeKfb1734bu241v9zeNH55q4h/sDdgfei0QaokHW/EhGRIP29e95Tu3bZt/udx&#10;nJuf8shH04/1X9Pe/FT+Ift6uJ4hTuX9vXvff969ti5GdxVz/wBN9P8A9fPr7rrjPFx+3qnjIzZc&#10;aft697ypunbpAJz2HH+BydGPx/Tze/a1J+MftHWtcda+Kv7eve8n96Nu8H+P4Y3/AOrrRD/b3n9v&#10;F4tIo61+0dOF4aCkq1+0de98v7y7eYEHOYb+v/F0ojf/AG03uhkSmXH7eqGWP+Mft6978dw4I8/x&#10;rEn/AA/idHc/9Zr+6+InAEdW8ZKUDj9o6978u4MJqFsxix/T/chS/X/qb7tqWg7xx9et+IlBWQVr&#10;69e95mz+HbSP4vjDq9NzkKUW+nNjL+Le3CYwvxjV9vVvFj/jH7eve+K5rEE2OUx35/5TqY/9dfbe&#10;tfJxXqrOtRpcft6975jM4kekZGgN72tWU/8ATn/dnvYI/iH7etrIB+Mde95DmMUCBHkaI3Av/lkH&#10;1A/prv73qU8GH7era0ZhRx1737+LY4/SuoiTz/wLg/P+Gv3rtBqadaDoHIDClT173lGRxzC6V1IS&#10;PrapiI/1uH5PvxZRkHqrOpr3Zr173399SEm1VTkH8edP8P8Aax70rrWpPWxIBxbr3vkK2nPpFVCQ&#10;LHidPpa1hZr8e9lwfOvWmkDfiqeve+1qYXNvuIjb6/uoT9P+DfT3rWo8x1akZIJClvmB/l6975eW&#10;JiAsyPY+oiQNxf8ANj9Pe2Gjzoft6tqcGmo9e99tKljYqQPrYr/X8+/B/PXkdaFdVdZr9vXvfSMr&#10;CyGy/wC0kqL/AOOm3Nre7qCTUtjqxAJqR3de95QCPTz/AFsAR/xAHvxVRgKoPyA6oxNaLw697488&#10;n1cnn9X9fe9RAxg9aooH9I9e98WkW9r2Nvy1j/vJ91JLZ19/VslKBqddEA/UA/64v77LArzc8/Q3&#10;b8fX6e9FQckUPVaHFWJHXfvwNhYX4/ABt/X6D36rH7D1o5ORn+fXv999f+I+nvoEcFgOeASAD/ja&#10;4uPr7tWnE9bNaccDr3vsMoWxNgT9ObfT+n097LE4OR1U06979xpGi4VTcaCVUH68BbAXJ97FABgV&#10;+wdeUUL0FCRn5/b1737j9R/2P5v/AK/9fem7iNRr1sFlwrED5Y/wdesB9OPfes8elrW/Ia3+8i3v&#10;VAuRgnGMf4OrMxIGpiT17/ff7f366ufWi8fTUqm1v6XHHvYBAoB1WmdXn11Ycmw5+vH1/HP9ePfi&#10;VAFiwHNtLEW/1h+P9h72GehWpp1skEH167sB9Bb3gOkkAgf1/wBt/sPr70TinXkJALde99u/0Fyd&#10;IsPUTYHng/j3UopJOgV+zqpozVNK9dFVPJAv/W3P+3+t/eJyNF7/AO8n68f8U9+Wgrjian/P17hw&#10;XrwVV+gA/wBb/ev8Bz7Crs1icFCPx/Fac35/NPW/8U9sXXwD0r0muf7Mfb137An2g6Qde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9//9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173kX6f7s+v9n6f8j97HWx+fXvedP0/8pf8AyB+n379v&#10;W/29e951+g/4uX/IP0+v497/AG9bH+2697kL+kf8Xr/kH9P+w9+/b17/AHrr3vMv0H/HwfT+z9P9&#10;h/h73/vXW/L8XXveYfRf+Pm+n4+n/IP+HvZ/23VvX4+ve84/8m36fj/ffT34f7brw/2/Xvcj8H/j&#10;9fx/rfQfX3v/AHvrf+99e95l/wDJ7+v9n/ffX3Y/7frf/OTr3vMn1H/Mwf8AkD6/UfT34+X9p148&#10;f9E697zj9Q/5mR9fx+r/AGH+Pu/l/ovVv+cvXvecfUf8zP8A9h9f9h70fL+069/zl697yj9Q/wCZ&#10;qf7D9X0/Hv3/ADl68P8Am7173kj+o/5mx+f839f9h73/AM5evf8AOXr3vOP/ACr/APsPfv8AnL1s&#10;f83eve03ub/gBH/x/f8AwKj/AOPm/wCAH+bn/wA3/wBNX+p/2nV7pL8I/tOP4uHVJfh/0Tj+Lh/x&#10;fXvaE9sdJ+ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve//ZUEsDBBQABgAIAAAAIQCY1NwQ3QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqepGkUhTkWRUnGllLsbL3HUeB1i&#10;pw18PdsTnFajGc2+Kbez68UFx9B5UrBaJiCQGm86ahUc3+tFDiJETUb3nlDBNwbYVvd3pS6Mv9Ib&#10;Xg6xFVxCodAKbIxDIWVoLDodln5AYu/Tj05HlmMrzaivXO56mSZJJp3uiD9YPeCLxeZ8mJyC12nK&#10;duPPfkdrZ835+FHvN1+1Uo8P8/MTiIhz/AvDDZ/RoWKmk5/IBNErWKxTTvJdgbjZaZrztpOCTZ4l&#10;IKtS/l9Q/QIAAP//AwBQSwMEFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlM&#10;u3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7k&#10;SBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgL&#10;EKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACfWqnroC&#10;AAD0BQAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAfMDF&#10;xs7qEADO6hAAFAAAAAAAAAAAAAAAAAAjBQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYA&#10;CAAAACEAmNTcEN0AAAAJAQAADwAAAAAAAAAAAAAAAAAj8BAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAAAAAAAAAALfEQAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAHvIQAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="001206D1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic">
     <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AC70A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83A4BC0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1534,511 +1394,706 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24307394"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A884639A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1661235059">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1250191293">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001206D1"/>
     <w:rsid w:val="001206D1"/>
+    <w:rsid w:val="0014721A"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="007D73B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3B903E85"/>
+  <w15:docId w15:val="{1A246667-901E-4832-A0A1-8DA474D6E6F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...337 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001206D1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2284,68 +2339,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>6</Characters>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>